--- v0 (2026-06-04)
+++ v1 (2026-07-29)
@@ -3346,51 +3346,51 @@
       </c>
       <c r="V39">
         <v>207907000000.0</v>
       </c>
       <c r="W39">
         <v>155334000000.0</v>
       </c>
       <c r="X39">
         <v>32139995000.0</v>
       </c>
       <c r="Y39">
         <v>52687996000.0</v>
       </c>
       <c r="Z39">
         <v>31564000000.0</v>
       </c>
       <c r="AA39">
         <v>32368000000.0</v>
       </c>
     </row>
     <row r="40" spans="1:27">
       <c r="A40" t="s">
         <v>65</v>
       </c>
       <c r="B40">
-        <v>2869762000000.0</v>
+        <v>2866249000000.0</v>
       </c>
       <c r="C40">
         <v>2698970000000.0</v>
       </c>
       <c r="D40">
         <v>2655093000000.0</v>
       </c>
       <c r="E40">
         <v>2536540000000.0</v>
       </c>
       <c r="F40">
         <v>2722940000000.0</v>
       </c>
       <c r="G40">
         <v>2683230000000.0</v>
       </c>
       <c r="H40">
         <v>2323822000000.0</v>
       </c>
       <c r="I40">
         <v>2459021000000.0</v>
       </c>
       <c r="J40">
         <v>2514346000000.0</v>
       </c>
@@ -3505,60 +3505,60 @@
         <v>251233000000.0</v>
       </c>
       <c r="V41">
         <v>220584000000.0</v>
       </c>
       <c r="W41">
         <v>85343000000.0</v>
       </c>
       <c r="X41">
         <v>5429026000.0</v>
       </c>
       <c r="Y41"/>
       <c r="Z41">
         <v>8283000000.0</v>
       </c>
       <c r="AA41"/>
     </row>
     <row r="42" spans="1:27">
       <c r="A42" t="s">
         <v>67</v>
       </c>
       <c r="B42">
         <v>23165000000.0</v>
       </c>
       <c r="C42">
-        <v>23165000000.0</v>
+        <v>126590000000.0</v>
       </c>
       <c r="D42">
         <v>-339071000000.0</v>
       </c>
       <c r="E42">
         <v>-764879000000.0</v>
       </c>
       <c r="F42">
-        <v>-373198000000.0</v>
+        <v>167796000000.0</v>
       </c>
       <c r="G42">
         <v>-331515000000.0</v>
       </c>
       <c r="H42">
         <v>-72611000000.0</v>
       </c>
       <c r="I42">
         <v>-330879000000.0</v>
       </c>
       <c r="J42">
         <v>-224678000000.0</v>
       </c>
       <c r="K42">
         <v>-223907000000.0</v>
       </c>
       <c r="L42">
         <v>131325000000.0</v>
       </c>
       <c r="M42">
         <v>-229715000000.0</v>
       </c>
       <c r="N42">
         <v>235892000000.0</v>
       </c>
@@ -4068,51 +4068,51 @@
         <v>5396738000000.0</v>
       </c>
       <c r="S51">
         <v>4988696000000.0</v>
       </c>
       <c r="T51">
         <v>3780840000000.0</v>
       </c>
       <c r="U51">
         <v>3442192000000.0</v>
       </c>
       <c r="V51">
         <v>1682180000000.0</v>
       </c>
       <c r="W51"/>
       <c r="X51"/>
       <c r="Y51"/>
       <c r="Z51"/>
       <c r="AA51"/>
     </row>
     <row r="52" spans="1:27">
       <c r="A52" t="s">
         <v>77</v>
       </c>
       <c r="B52">
-        <v>1034068000000.0</v>
+        <v>1037581000000.0</v>
       </c>
       <c r="C52">
         <v>684440000000.0</v>
       </c>
       <c r="D52">
         <v>726485000000.0</v>
       </c>
       <c r="E52">
         <v>813827000000.0</v>
       </c>
       <c r="F52">
         <v>862961000000.0</v>
       </c>
       <c r="G52">
         <v>1529955000000.0</v>
       </c>
       <c r="H52">
         <v>1475699000000.0</v>
       </c>
       <c r="I52">
         <v>1500959000000.0</v>
       </c>
       <c r="J52">
         <v>2139830000000.0</v>
       </c>
@@ -5570,60 +5570,68 @@
       <c r="BZ4"/>
       <c r="CA4"/>
       <c r="CB4"/>
       <c r="CC4"/>
       <c r="CD4"/>
       <c r="CE4"/>
       <c r="CF4"/>
       <c r="CG4"/>
       <c r="CH4"/>
       <c r="CI4"/>
       <c r="CJ4"/>
       <c r="CK4"/>
       <c r="CL4"/>
       <c r="CM4"/>
       <c r="CN4"/>
       <c r="CO4"/>
       <c r="CP4"/>
       <c r="CQ4"/>
       <c r="CR4"/>
       <c r="CS4"/>
     </row>
     <row r="5" spans="1:97">
       <c r="A5" t="s">
         <v>30</v>
       </c>
-      <c r="B5"/>
+      <c r="B5">
+        <v>-44591000000.0</v>
+      </c>
       <c r="C5">
         <v>1149033000000.0</v>
       </c>
       <c r="D5">
         <v>3299565000000.0</v>
       </c>
-      <c r="E5"/>
-[...1 lines deleted...]
-      <c r="G5"/>
+      <c r="E5">
+        <v>422179000000.0</v>
+      </c>
+      <c r="F5">
+        <v>363607000000.0</v>
+      </c>
+      <c r="G5">
+        <v>-199112000000.0</v>
+      </c>
       <c r="H5">
         <v>-218469000000.0</v>
       </c>
       <c r="I5">
         <v>-680183000000.0</v>
       </c>
       <c r="J5">
         <v>24343000000.0</v>
       </c>
       <c r="K5">
         <v>-294484000000.0</v>
       </c>
       <c r="L5">
         <v>-297068000000.0</v>
       </c>
       <c r="M5">
         <v>-461829000000.0</v>
       </c>
       <c r="N5">
         <v>-428408000000.0</v>
       </c>
       <c r="O5">
         <v>-394301000000.0</v>
       </c>
       <c r="P5">
@@ -12067,57 +12075,57 @@
       <c r="CP39">
         <v>31564000000.0</v>
       </c>
       <c r="CQ39">
         <v>175257000000.0</v>
       </c>
       <c r="CR39">
         <v>32368000000.0</v>
       </c>
       <c r="CS39"/>
     </row>
     <row r="40" spans="1:97">
       <c r="A40" t="s">
         <v>65</v>
       </c>
       <c r="B40">
         <v>2976438000000.0</v>
       </c>
       <c r="C40">
         <v>2869762000000.0</v>
       </c>
       <c r="D40">
         <v>2682725000000.0</v>
       </c>
       <c r="E40">
-        <v>2493341000000.0</v>
+        <v>2623950000000.0</v>
       </c>
       <c r="F40">
-        <v>2588390000000.0</v>
+        <v>2730775000000.0</v>
       </c>
       <c r="G40">
-        <v>2698970000000.0</v>
+        <v>2874366000000.0</v>
       </c>
       <c r="H40">
         <v>2517383000000.0</v>
       </c>
       <c r="I40">
         <v>2575491000000.0</v>
       </c>
       <c r="J40">
         <v>2571424000000.0</v>
       </c>
       <c r="K40">
         <v>2607164000000.0</v>
       </c>
       <c r="L40">
         <v>1168831000000.0</v>
       </c>
       <c r="M40">
         <v>2848630000000.0</v>
       </c>
       <c r="N40">
         <v>2786111000000.0</v>
       </c>
       <c r="O40">
         <v>2492274000000.0</v>
       </c>
@@ -12602,111 +12610,111 @@
         <v>5049335000.0</v>
       </c>
       <c r="CK41">
         <v>41490457000.0</v>
       </c>
       <c r="CL41">
         <v>5429026000.0</v>
       </c>
       <c r="CM41">
         <v>74212000000.0</v>
       </c>
       <c r="CN41"/>
       <c r="CO41"/>
       <c r="CP41">
         <v>8283000000.0</v>
       </c>
       <c r="CQ41"/>
       <c r="CR41"/>
       <c r="CS41"/>
     </row>
     <row r="42" spans="1:97">
       <c r="A42" t="s">
         <v>67</v>
       </c>
       <c r="B42">
-        <v>600093000000.0</v>
+        <v>23165000000.0</v>
       </c>
       <c r="C42">
-        <v>23165000000.0</v>
+        <v>1761626000000.0</v>
       </c>
       <c r="D42">
         <v>23165000000.0</v>
       </c>
       <c r="E42">
         <v>1038382000000.0</v>
       </c>
       <c r="F42">
         <v>979392000000.0</v>
       </c>
       <c r="G42">
         <v>126362000000.0</v>
       </c>
       <c r="H42">
         <v>-192904000000.0</v>
       </c>
       <c r="I42">
         <v>-286945000000.0</v>
       </c>
       <c r="J42">
         <v>11980000000.0</v>
       </c>
       <c r="K42">
         <v>-339071000000.0</v>
       </c>
       <c r="L42">
         <v>-583742000000.0</v>
       </c>
       <c r="M42">
         <v>-913264000000.0</v>
       </c>
       <c r="N42">
         <v>-850870000000.0</v>
       </c>
       <c r="O42">
         <v>-2013285000000.0</v>
       </c>
       <c r="P42">
         <v>-708526000000.0</v>
       </c>
       <c r="Q42">
         <v>-679088000000.0</v>
       </c>
       <c r="R42">
-        <v>-177802000000.0</v>
+        <v>-217815000000.0</v>
       </c>
       <c r="S42">
-        <v>-373198000000.0</v>
+        <v>167796000000.0</v>
       </c>
       <c r="T42">
-        <v>-6028000000.0</v>
+        <v>417543000000.0</v>
       </c>
       <c r="U42">
         <v>269188000000.0</v>
       </c>
       <c r="V42">
-        <v>-17187000000.0</v>
+        <v>-584334000000.0</v>
       </c>
       <c r="W42">
         <v>-582672000000.0</v>
       </c>
       <c r="X42">
         <v>-88408000000.0</v>
       </c>
       <c r="Y42">
         <v>-88408000000.0</v>
       </c>
       <c r="Z42">
         <v>-74994000000.0</v>
       </c>
       <c r="AA42">
         <v>-330879000000.0</v>
       </c>
       <c r="AB42">
         <v>-63140000000.0</v>
       </c>
       <c r="AC42">
         <v>-66709000000.0</v>
       </c>
       <c r="AD42">
         <v>-64309000000.0</v>
       </c>
@@ -13650,51 +13658,51 @@
       </c>
       <c r="CN47">
         <v>66384735000.0</v>
       </c>
       <c r="CO47">
         <v>69159000000.0</v>
       </c>
       <c r="CP47">
         <v>48036000000.0</v>
       </c>
       <c r="CQ47">
         <v>28795000000.0</v>
       </c>
       <c r="CR47">
         <v>23909000000.0</v>
       </c>
       <c r="CS47">
         <v>19975000000.0</v>
       </c>
     </row>
     <row r="48" spans="1:97">
       <c r="A48" t="s">
         <v>73</v>
       </c>
       <c r="B48">
-        <v>1463373000000.0</v>
+        <v>2084892000000.0</v>
       </c>
       <c r="C48">
         <v>1932996000000.0</v>
       </c>
       <c r="D48">
         <v>1965903000000.0</v>
       </c>
       <c r="E48">
         <v>1364103000000.0</v>
       </c>
       <c r="F48">
         <v>1522541000000.0</v>
       </c>
       <c r="G48">
         <v>1510810000000.0</v>
       </c>
       <c r="H48">
         <v>1820882000000.0</v>
       </c>
       <c r="I48">
         <v>1811222000000.0</v>
       </c>
       <c r="J48">
         <v>1388929000000.0</v>
       </c>
@@ -14393,51 +14401,51 @@
       <c r="CD51"/>
       <c r="CE51"/>
       <c r="CF51"/>
       <c r="CG51"/>
       <c r="CH51"/>
       <c r="CI51"/>
       <c r="CJ51"/>
       <c r="CK51"/>
       <c r="CL51"/>
       <c r="CM51"/>
       <c r="CN51"/>
       <c r="CO51"/>
       <c r="CP51"/>
       <c r="CQ51"/>
       <c r="CR51"/>
       <c r="CS51"/>
     </row>
     <row r="52" spans="1:97">
       <c r="A52" t="s">
         <v>77</v>
       </c>
       <c r="B52">
         <v>1118186000000.0</v>
       </c>
       <c r="C52">
-        <v>1034068000000.0</v>
+        <v>1037581000000.0</v>
       </c>
       <c r="D52">
         <v>783714000000.0</v>
       </c>
       <c r="E52">
         <v>690227000000.0</v>
       </c>
       <c r="F52">
         <v>879957000000.0</v>
       </c>
       <c r="G52">
         <v>684440000000.0</v>
       </c>
       <c r="H52">
         <v>684889000000.0</v>
       </c>
       <c r="I52">
         <v>745542000000.0</v>
       </c>
       <c r="J52">
         <v>839052000000.0</v>
       </c>
       <c r="K52">
         <v>726485000000.0</v>
       </c>
@@ -18226,51 +18234,53 @@
       <c r="H26"/>
       <c r="I26"/>
       <c r="J26"/>
       <c r="K26"/>
       <c r="L26"/>
       <c r="M26"/>
       <c r="N26"/>
       <c r="O26"/>
       <c r="P26"/>
       <c r="Q26"/>
       <c r="R26"/>
       <c r="S26"/>
       <c r="T26"/>
       <c r="U26"/>
       <c r="V26"/>
       <c r="W26"/>
       <c r="X26"/>
       <c r="Y26"/>
       <c r="Z26"/>
       <c r="AA26"/>
     </row>
     <row r="27" spans="1:27">
       <c r="A27" t="s">
         <v>184</v>
       </c>
-      <c r="B27"/>
+      <c r="B27">
+        <v>83715000000.0</v>
+      </c>
       <c r="C27">
         <v>124030000000.0</v>
       </c>
       <c r="D27">
         <v>118732000000.0</v>
       </c>
       <c r="E27">
         <v>115245000000.0</v>
       </c>
       <c r="F27">
         <v>134034000000.0</v>
       </c>
       <c r="G27">
         <v>81373000000.0</v>
       </c>
       <c r="H27">
         <v>224634000000.0</v>
       </c>
       <c r="I27">
         <v>79555000000.0</v>
       </c>
       <c r="J27">
         <v>29070000000.0</v>
       </c>
       <c r="K27">
@@ -18298,51 +18308,51 @@
         <v>1117816000000.0</v>
       </c>
       <c r="S27">
         <v>957680000000.0</v>
       </c>
       <c r="T27">
         <v>690691000000.0</v>
       </c>
       <c r="U27">
         <v>596587000000.0</v>
       </c>
       <c r="V27">
         <v>627107000000.0</v>
       </c>
       <c r="W27"/>
       <c r="X27"/>
       <c r="Y27"/>
       <c r="Z27"/>
       <c r="AA27"/>
     </row>
     <row r="28" spans="1:27">
       <c r="A28" t="s">
         <v>185</v>
       </c>
       <c r="B28">
-        <v>326314000000.0</v>
+        <v>410029000000.0</v>
       </c>
       <c r="C28">
         <v>374312000000.0</v>
       </c>
       <c r="D28">
         <v>441564000000.0</v>
       </c>
       <c r="E28">
         <v>438124000000.0</v>
       </c>
       <c r="F28">
         <v>405190000000.0</v>
       </c>
       <c r="G28">
         <v>467459000000.0</v>
       </c>
       <c r="H28">
         <v>591147000000.0</v>
       </c>
       <c r="I28">
         <v>643564000000.0</v>
       </c>
       <c r="J28">
         <v>769850000000.0</v>
       </c>
@@ -19948,51 +19958,51 @@
       <c r="AX6">
         <v>203613000000.0</v>
       </c>
       <c r="AY6">
         <v>137892000000.0</v>
       </c>
       <c r="AZ6">
         <v>284858000000.0</v>
       </c>
       <c r="BA6">
         <v>485725000000.0</v>
       </c>
       <c r="BB6">
         <v>1409275000000.0</v>
       </c>
       <c r="BC6">
         <v>318491000000.0</v>
       </c>
       <c r="BD6">
         <v>36819000000.0</v>
       </c>
       <c r="BE6">
         <v>60612000000.0</v>
       </c>
       <c r="BF6">
-        <v>41935000000.0</v>
+        <v>119703000000.0</v>
       </c>
       <c r="BG6">
         <v>-175119000000.0</v>
       </c>
       <c r="BH6">
         <v>38804000000.0</v>
       </c>
       <c r="BI6">
         <v>38934000000.0</v>
       </c>
       <c r="BJ6">
         <v>-1789000000.0</v>
       </c>
       <c r="BK6"/>
       <c r="BL6"/>
       <c r="BM6"/>
       <c r="BN6"/>
       <c r="BO6"/>
       <c r="BP6"/>
       <c r="BQ6"/>
       <c r="BR6"/>
       <c r="BS6"/>
       <c r="BT6"/>
       <c r="BU6"/>
       <c r="BV6"/>
@@ -23391,100 +23401,108 @@
       <c r="BU26"/>
       <c r="BV26"/>
       <c r="BW26"/>
       <c r="BX26"/>
       <c r="BY26"/>
       <c r="BZ26"/>
       <c r="CA26"/>
       <c r="CB26"/>
       <c r="CC26"/>
       <c r="CD26"/>
       <c r="CE26"/>
       <c r="CF26"/>
       <c r="CG26"/>
       <c r="CH26"/>
       <c r="CI26"/>
       <c r="CJ26"/>
       <c r="CK26"/>
     </row>
     <row r="27" spans="1:89">
       <c r="A27" t="s">
         <v>184</v>
       </c>
       <c r="B27">
         <v>19585000000.0</v>
       </c>
-      <c r="C27"/>
+      <c r="C27">
+        <v>83715000000.0</v>
+      </c>
       <c r="D27"/>
       <c r="E27">
         <v>28865000000.0</v>
       </c>
       <c r="F27">
         <v>28865000000.0</v>
       </c>
       <c r="G27">
         <v>23700000000.0</v>
       </c>
       <c r="H27">
         <v>31491000000.0</v>
       </c>
       <c r="I27">
         <v>29753000000.0</v>
       </c>
       <c r="J27">
         <v>39086000000.0</v>
       </c>
       <c r="K27">
         <v>24234000000.0</v>
       </c>
       <c r="L27">
         <v>27578000000.0</v>
       </c>
       <c r="M27">
         <v>66920000000.0</v>
       </c>
       <c r="N27">
         <v>18183000000.0</v>
       </c>
       <c r="O27">
         <v>31112000000.0</v>
       </c>
       <c r="P27">
         <v>84133000000.0</v>
       </c>
       <c r="Q27">
         <v>35944000000.0</v>
       </c>
-      <c r="R27"/>
+      <c r="R27">
+        <v>28975000000.0</v>
+      </c>
       <c r="S27">
         <v>60317000000.0</v>
       </c>
       <c r="T27">
         <v>73717000000.0</v>
       </c>
-      <c r="U27"/>
-      <c r="V27"/>
+      <c r="U27">
+        <v>32888000000.0</v>
+      </c>
+      <c r="V27">
+        <v>18737000000.0</v>
+      </c>
       <c r="W27">
         <v>257244000000.0</v>
       </c>
       <c r="X27">
         <v>67293000000.0</v>
       </c>
       <c r="Y27">
         <v>71503000000.0</v>
       </c>
       <c r="Z27">
         <v>37075000000.0</v>
       </c>
       <c r="AA27">
         <v>66076000000.0</v>
       </c>
       <c r="AB27">
         <v>42780000000.0</v>
       </c>
       <c r="AC27">
         <v>74216000000.0</v>
       </c>
       <c r="AD27">
         <v>41562000000.0</v>
       </c>
       <c r="AE27">
@@ -23593,51 +23611,51 @@
       <c r="BV27"/>
       <c r="BW27"/>
       <c r="BX27"/>
       <c r="BY27"/>
       <c r="BZ27"/>
       <c r="CA27"/>
       <c r="CB27"/>
       <c r="CC27"/>
       <c r="CD27"/>
       <c r="CE27"/>
       <c r="CF27"/>
       <c r="CG27"/>
       <c r="CH27"/>
       <c r="CI27"/>
       <c r="CJ27"/>
       <c r="CK27"/>
     </row>
     <row r="28" spans="1:89">
       <c r="A28" t="s">
         <v>185</v>
       </c>
       <c r="B28">
         <v>95638000000.0</v>
       </c>
       <c r="C28">
-        <v>43297000000.0</v>
+        <v>127012000000.0</v>
       </c>
       <c r="D28">
         <v>378299000000.0</v>
       </c>
       <c r="E28">
         <v>86819000000.0</v>
       </c>
       <c r="F28">
         <v>103762000000.0</v>
       </c>
       <c r="G28">
         <v>81637000000.0</v>
       </c>
       <c r="H28">
         <v>94271000000.0</v>
       </c>
       <c r="I28">
         <v>93441000000.0</v>
       </c>
       <c r="J28">
         <v>104963000000.0</v>
       </c>
       <c r="K28">
         <v>102147000000.0</v>
       </c>
@@ -25386,51 +25404,53 @@
       <c r="K13"/>
       <c r="L13"/>
       <c r="M13"/>
       <c r="N13"/>
       <c r="O13"/>
       <c r="P13"/>
       <c r="Q13"/>
       <c r="R13"/>
       <c r="S13"/>
       <c r="T13"/>
       <c r="U13"/>
       <c r="V13"/>
       <c r="W13"/>
       <c r="X13"/>
       <c r="Y13"/>
       <c r="Z13"/>
       <c r="AA13"/>
     </row>
     <row r="14" spans="1:27">
       <c r="A14" t="s">
         <v>202</v>
       </c>
       <c r="B14">
         <v>631636000000.0</v>
       </c>
-      <c r="C14"/>
+      <c r="C14">
+        <v>678263000000.0</v>
+      </c>
       <c r="D14">
         <v>686780000000.0</v>
       </c>
       <c r="E14">
         <v>477047000000.0</v>
       </c>
       <c r="F14">
         <v>827884000000.0</v>
       </c>
       <c r="G14">
         <v>893483000000.0</v>
       </c>
       <c r="H14">
         <v>509966000000.0</v>
       </c>
       <c r="I14">
         <v>651171000000.0</v>
       </c>
       <c r="J14">
         <v>677872000000.0</v>
       </c>
       <c r="K14">
         <v>728052000000.0</v>
       </c>
       <c r="L14">
@@ -25825,51 +25845,51 @@
       </c>
       <c r="M21"/>
       <c r="N21"/>
       <c r="O21"/>
       <c r="P21"/>
       <c r="Q21"/>
       <c r="R21"/>
       <c r="S21"/>
       <c r="T21"/>
       <c r="U21"/>
       <c r="V21"/>
       <c r="W21"/>
       <c r="X21"/>
       <c r="Y21"/>
       <c r="Z21"/>
       <c r="AA21"/>
     </row>
     <row r="22" spans="1:27">
       <c r="A22" t="s">
         <v>172</v>
       </c>
       <c r="B22">
         <v>-156435000000.0</v>
       </c>
       <c r="C22">
-        <v>159191000000.0</v>
+        <v>142830000000.0</v>
       </c>
       <c r="D22">
         <v>172049000000.0</v>
       </c>
       <c r="E22">
         <v>-60666000000.0</v>
       </c>
       <c r="F22">
         <v>201258000000.0</v>
       </c>
       <c r="G22">
         <v>-792403000000.0</v>
       </c>
       <c r="H22">
         <v>-882102000000.0</v>
       </c>
       <c r="I22">
         <v>-1221769000000.0</v>
       </c>
       <c r="J22">
         <v>-1246872000000.0</v>
       </c>
       <c r="K22">
         <v>243625000000.0</v>
       </c>
@@ -25976,51 +25996,51 @@
         <v>-1276844000000.0</v>
       </c>
       <c r="S23">
         <v>-179675000000.0</v>
       </c>
       <c r="T23">
         <v>-260255000000.0</v>
       </c>
       <c r="U23">
         <v>-213147000000.0</v>
       </c>
       <c r="V23">
         <v>110295000000.0</v>
       </c>
       <c r="W23"/>
       <c r="X23"/>
       <c r="Y23"/>
       <c r="Z23"/>
       <c r="AA23"/>
     </row>
     <row r="24" spans="1:27">
       <c r="A24" t="s">
         <v>211</v>
       </c>
       <c r="B24">
-        <v>341678000000.0</v>
+        <v>203662000000.0</v>
       </c>
       <c r="C24">
         <v>277541000000.0</v>
       </c>
       <c r="D24">
         <v>219515000000.0</v>
       </c>
       <c r="E24">
         <v>393426000000.0</v>
       </c>
       <c r="F24">
         <v>-206937000000.0</v>
       </c>
       <c r="G24">
         <v>247804000000.0</v>
       </c>
       <c r="H24">
         <v>402407000000.0</v>
       </c>
       <c r="I24">
         <v>-161477000000.0</v>
       </c>
       <c r="J24">
         <v>-218590000000.0</v>
       </c>
@@ -28549,60 +28569,68 @@
       <c r="BZ13"/>
       <c r="CA13"/>
       <c r="CB13"/>
       <c r="CC13"/>
       <c r="CD13"/>
       <c r="CE13"/>
       <c r="CF13"/>
       <c r="CG13"/>
       <c r="CH13"/>
       <c r="CI13"/>
       <c r="CJ13"/>
       <c r="CK13"/>
       <c r="CL13"/>
       <c r="CM13"/>
       <c r="CN13"/>
       <c r="CO13"/>
       <c r="CP13"/>
       <c r="CQ13"/>
       <c r="CR13"/>
       <c r="CS13"/>
     </row>
     <row r="14" spans="1:97">
       <c r="A14" t="s">
         <v>202</v>
       </c>
-      <c r="B14"/>
+      <c r="B14">
+        <v>162685000000.0</v>
+      </c>
       <c r="C14">
         <v>160276000000.0</v>
       </c>
       <c r="D14">
         <v>156415000000.0</v>
       </c>
-      <c r="E14"/>
-[...1 lines deleted...]
-      <c r="G14"/>
+      <c r="E14">
+        <v>149880000000.0</v>
+      </c>
+      <c r="F14">
+        <v>165065000000.0</v>
+      </c>
+      <c r="G14">
+        <v>160013000000.0</v>
+      </c>
       <c r="H14">
         <v>157440000000.0</v>
       </c>
       <c r="I14">
         <v>165379000000.0</v>
       </c>
       <c r="J14">
         <v>180147000000.0</v>
       </c>
       <c r="K14">
         <v>180024000000.0</v>
       </c>
       <c r="L14">
         <v>160961000000.0</v>
       </c>
       <c r="M14">
         <v>170871000000.0</v>
       </c>
       <c r="N14">
         <v>174924000000.0</v>
       </c>
       <c r="O14">
         <v>118056000000.0</v>
       </c>
       <c r="P14">
@@ -29909,51 +29937,51 @@
       <c r="CP21"/>
       <c r="CQ21"/>
       <c r="CR21"/>
       <c r="CS21"/>
     </row>
     <row r="22" spans="1:97">
       <c r="A22" t="s">
         <v>172</v>
       </c>
       <c r="B22">
         <v>119805000000.0</v>
       </c>
       <c r="C22">
         <v>-33035000000.0</v>
       </c>
       <c r="D22">
         <v>11168000000.0</v>
       </c>
       <c r="E22">
         <v>-146299000000.0</v>
       </c>
       <c r="F22">
         <v>11731000000.0</v>
       </c>
       <c r="G22">
-        <v>2438000000.0</v>
+        <v>-18705000000.0</v>
       </c>
       <c r="H22">
         <v>9660000000.0</v>
       </c>
       <c r="I22">
         <v>115848000000.0</v>
       </c>
       <c r="J22">
         <v>31245000000.0</v>
       </c>
       <c r="K22">
         <v>28254000000.0</v>
       </c>
       <c r="L22">
         <v>33340000000.0</v>
       </c>
       <c r="M22">
         <v>81081000000.0</v>
       </c>
       <c r="N22">
         <v>-35620000000.0</v>
       </c>
       <c r="O22">
         <v>7226000000.0</v>
       </c>
@@ -30155,51 +30183,51 @@
       <c r="CG22">
         <v>7208000000.0</v>
       </c>
       <c r="CH22">
         <v>76184000000.0</v>
       </c>
       <c r="CI22"/>
       <c r="CJ22"/>
       <c r="CK22">
         <v>1215070000.0</v>
       </c>
       <c r="CL22"/>
       <c r="CM22"/>
       <c r="CN22"/>
       <c r="CO22"/>
       <c r="CP22"/>
       <c r="CQ22"/>
       <c r="CR22"/>
       <c r="CS22"/>
     </row>
     <row r="23" spans="1:97">
       <c r="A23" t="s">
         <v>210</v>
       </c>
       <c r="B23">
-        <v>-72964000000.0</v>
+        <v>-116120000000.0</v>
       </c>
       <c r="C23">
         <v>-84400000000.0</v>
       </c>
       <c r="D23">
         <v>-66393000000.0</v>
       </c>
       <c r="E23">
         <v>-128106000000.0</v>
       </c>
       <c r="F23">
         <v>-142818000000.0</v>
       </c>
       <c r="G23">
         <v>-172211000000.0</v>
       </c>
       <c r="H23">
         <v>-148814000000.0</v>
       </c>
       <c r="I23">
         <v>-145898000000.0</v>
       </c>
       <c r="J23">
         <v>-37200000000.0</v>
       </c>
@@ -30394,54 +30422,54 @@
       <c r="CE23">
         <v>284473000000.0</v>
       </c>
       <c r="CF23">
         <v>91307000000.0</v>
       </c>
       <c r="CG23"/>
       <c r="CH23"/>
       <c r="CI23"/>
       <c r="CJ23"/>
       <c r="CK23"/>
       <c r="CL23"/>
       <c r="CM23"/>
       <c r="CN23"/>
       <c r="CO23"/>
       <c r="CP23"/>
       <c r="CQ23"/>
       <c r="CR23"/>
       <c r="CS23"/>
     </row>
     <row r="24" spans="1:97">
       <c r="A24" t="s">
         <v>211</v>
       </c>
       <c r="B24">
-        <v>-16847000000.0</v>
+        <v>-11847000000.0</v>
       </c>
       <c r="C24">
-        <v>341678000000.0</v>
+        <v>29770000000.0</v>
       </c>
       <c r="D24">
         <v>212119000000.0</v>
       </c>
       <c r="E24">
         <v>148020000000.0</v>
       </c>
       <c r="F24">
         <v>-1098000000.0</v>
       </c>
       <c r="G24">
         <v>-5906000000.0</v>
       </c>
       <c r="H24">
         <v>-17494000000.0</v>
       </c>
       <c r="I24">
         <v>-3094000000.0</v>
       </c>
       <c r="J24">
         <v>-18442000000.0</v>
       </c>
       <c r="K24">
         <v>288763000000.0</v>
       </c>
@@ -30625,51 +30653,51 @@
         <v>564153000000.0</v>
       </c>
       <c r="CI24"/>
       <c r="CJ24"/>
       <c r="CK24">
         <v>59677000.0</v>
       </c>
       <c r="CL24"/>
       <c r="CM24"/>
       <c r="CN24">
         <v>229099000.0</v>
       </c>
       <c r="CO24"/>
       <c r="CP24"/>
       <c r="CQ24"/>
       <c r="CR24">
         <v>47160000000.0</v>
       </c>
       <c r="CS24"/>
     </row>
     <row r="25" spans="1:97">
       <c r="A25" t="s">
         <v>212</v>
       </c>
       <c r="B25">
-        <v>-172210000000.0</v>
+        <v>-416544000000.0</v>
       </c>
       <c r="C25">
         <v>212169000000.0</v>
       </c>
       <c r="D25">
         <v>-43123000000.0</v>
       </c>
       <c r="E25">
         <v>-3261000000.0</v>
       </c>
       <c r="F25">
         <v>56402000000.0</v>
       </c>
       <c r="G25">
         <v>335685000000.0</v>
       </c>
       <c r="H25">
         <v>10345000000.0</v>
       </c>
       <c r="I25">
         <v>-11082000000.0</v>
       </c>
       <c r="J25">
         <v>42809000000.0</v>
       </c>
@@ -31070,51 +31098,51 @@
       <c r="CA27"/>
       <c r="CB27"/>
       <c r="CC27"/>
       <c r="CD27"/>
       <c r="CE27"/>
       <c r="CF27"/>
       <c r="CG27"/>
       <c r="CH27"/>
       <c r="CI27"/>
       <c r="CJ27"/>
       <c r="CK27"/>
       <c r="CL27"/>
       <c r="CM27"/>
       <c r="CN27"/>
       <c r="CO27"/>
       <c r="CP27"/>
       <c r="CQ27"/>
       <c r="CR27"/>
       <c r="CS27"/>
     </row>
     <row r="28" spans="1:97">
       <c r="A28" t="s">
         <v>215</v>
       </c>
       <c r="B28">
-        <v>460717000000.0</v>
+        <v>417561000000.0</v>
       </c>
       <c r="C28">
         <v>180759000000.0</v>
       </c>
       <c r="D28">
         <v>-19532000000.0</v>
       </c>
       <c r="E28">
         <v>-486871000000.0</v>
       </c>
       <c r="F28">
         <v>63416000000.0</v>
       </c>
       <c r="G28">
         <v>-272984000000.0</v>
       </c>
       <c r="H28">
         <v>-239599000000.0</v>
       </c>
       <c r="I28">
         <v>-280177000000.0</v>
       </c>
       <c r="J28">
         <v>11818000000.0</v>
       </c>
@@ -31339,51 +31367,51 @@
       <c r="CM28"/>
       <c r="CN28">
         <v>157657289000.0</v>
       </c>
       <c r="CO28">
         <v>27110000000.0</v>
       </c>
       <c r="CP28">
         <v>107456000000.0</v>
       </c>
       <c r="CQ28">
         <v>129755000000.0</v>
       </c>
       <c r="CR28">
         <v>65761000000.0</v>
       </c>
       <c r="CS28">
         <v>90592000000.0</v>
       </c>
     </row>
     <row r="29" spans="1:97">
       <c r="A29" t="s">
         <v>216</v>
       </c>
       <c r="B29">
-        <v>-172210000000.0</v>
+        <v>-134054000000.0</v>
       </c>
       <c r="C29">
         <v>339410000000.0</v>
       </c>
       <c r="D29">
         <v>124460000000.0</v>
       </c>
       <c r="E29">
         <v>-3261000000.0</v>
       </c>
       <c r="F29">
         <v>56402000000.0</v>
       </c>
       <c r="G29">
         <v>335685000000.0</v>
       </c>
       <c r="H29">
         <v>177445000000.0</v>
       </c>
       <c r="I29">
         <v>-60613000000.0</v>
       </c>
       <c r="J29">
         <v>74054000000.0</v>
       </c>
@@ -31610,51 +31638,51 @@
         <v>374412000000.0</v>
       </c>
       <c r="CI29"/>
       <c r="CJ29"/>
       <c r="CK29"/>
       <c r="CL29">
         <v>42307223000.0</v>
       </c>
       <c r="CM29">
         <v>52496000000.0</v>
       </c>
       <c r="CN29"/>
       <c r="CO29"/>
       <c r="CP29"/>
       <c r="CQ29"/>
       <c r="CR29">
         <v>40625000000.0</v>
       </c>
       <c r="CS29"/>
     </row>
     <row r="30" spans="1:97">
       <c r="A30" t="s">
         <v>217</v>
       </c>
       <c r="B30">
-        <v>104809000000.0</v>
+        <v>109809000000.0</v>
       </c>
       <c r="C30">
         <v>16045000000.0</v>
       </c>
       <c r="D30">
         <v>-101816000000.0</v>
       </c>
       <c r="E30">
         <v>117240000000.0</v>
       </c>
       <c r="F30">
         <v>-20834000000.0</v>
       </c>
       <c r="G30">
         <v>-51406000000.0</v>
       </c>
       <c r="H30">
         <v>-19331000000.0</v>
       </c>
       <c r="I30">
         <v>175122000000.0</v>
       </c>
       <c r="J30">
         <v>-167003000000.0</v>
       </c>