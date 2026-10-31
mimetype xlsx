--- v1 (2026-07-29)
+++ v2 (2026-10-31)
@@ -22,51 +22,51 @@
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Balance Sheet (Yearly)" sheetId="1" r:id="rId4"/>
     <sheet name="Balance Sheet (Quarterly)" sheetId="2" r:id="rId5"/>
     <sheet name="Income Statement (Yearly)" sheetId="3" r:id="rId6"/>
     <sheet name="Income Statement (Quarterly)" sheetId="4" r:id="rId7"/>
     <sheet name="Cash Flow (Yearly)" sheetId="5" r:id="rId8"/>
     <sheet name="Cash Flow (Quarterly)" sheetId="6" r:id="rId9"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="218">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="219">
   <si>
     <t>Metric</t>
   </si>
   <si>
     <t>2025-12-31</t>
   </si>
   <si>
     <t>2024-12-31</t>
   </si>
   <si>
     <t>2023-12-31</t>
   </si>
   <si>
     <t>2022-12-31</t>
   </si>
   <si>
     <t>2021-12-31</t>
   </si>
   <si>
     <t>2020-12-31</t>
   </si>
   <si>
     <t>2019-12-31</t>
   </si>
   <si>
@@ -286,50 +286,53 @@
     <t>temporaryEquityRedeemableNoncontrollingInterests</t>
   </si>
   <si>
     <t>totalAssets</t>
   </si>
   <si>
     <t>totalCurrentAssets</t>
   </si>
   <si>
     <t>totalCurrentLiabilities</t>
   </si>
   <si>
     <t>totalLiab</t>
   </si>
   <si>
     <t>totalPermanentEquity</t>
   </si>
   <si>
     <t>totalStockholderEquity</t>
   </si>
   <si>
     <t>treasuryStock</t>
   </si>
   <si>
     <t>warrants</t>
+  </si>
+  <si>
+    <t>2026-06-30</t>
   </si>
   <si>
     <t>2026-03-31</t>
   </si>
   <si>
     <t>2025-09-30</t>
   </si>
   <si>
     <t>2025-06-30</t>
   </si>
   <si>
     <t>2025-03-31</t>
   </si>
   <si>
     <t>2024-09-30</t>
   </si>
   <si>
     <t>2024-06-30</t>
   </si>
   <si>
     <t>2024-03-31</t>
   </si>
   <si>
     <t>2023-09-30</t>
   </si>
@@ -3148,54 +3151,62 @@
       <c r="R36">
         <v>4708077000000.0</v>
       </c>
       <c r="S36">
         <v>4451138000000.0</v>
       </c>
       <c r="T36">
         <v>2297233000000.0</v>
       </c>
       <c r="U36">
         <v>1808386000000.0</v>
       </c>
       <c r="V36">
         <v>1416805000000.0</v>
       </c>
       <c r="W36"/>
       <c r="X36"/>
       <c r="Y36"/>
       <c r="Z36"/>
       <c r="AA36"/>
     </row>
     <row r="37" spans="1:27">
       <c r="A37" t="s">
         <v>62</v>
       </c>
-      <c r="B37"/>
-[...2 lines deleted...]
-      <c r="E37"/>
+      <c r="B37">
+        <v>242226000000.0</v>
+      </c>
+      <c r="C37">
+        <v>289177000000.0</v>
+      </c>
+      <c r="D37">
+        <v>312159000000.0</v>
+      </c>
+      <c r="E37">
+        <v>267079000000.0</v>
+      </c>
       <c r="F37"/>
       <c r="G37"/>
       <c r="H37"/>
       <c r="I37"/>
       <c r="J37"/>
       <c r="K37"/>
       <c r="L37"/>
       <c r="M37"/>
       <c r="N37"/>
       <c r="O37"/>
       <c r="P37"/>
       <c r="Q37"/>
       <c r="R37"/>
       <c r="S37"/>
       <c r="T37"/>
       <c r="U37"/>
       <c r="V37"/>
       <c r="W37"/>
       <c r="X37"/>
       <c r="Y37"/>
       <c r="Z37"/>
       <c r="AA37"/>
     </row>
     <row r="38" spans="1:27">
       <c r="A38" t="s">
@@ -4771,644 +4782,650 @@
       <c r="Y62"/>
       <c r="Z62"/>
       <c r="AA62"/>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:CS62"/>
+  <dimension ref="A1:CT62"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="57.7" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="17.567" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="17.567" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:97">
+    <row r="1" spans="1:98">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>88</v>
       </c>
       <c r="C1" t="s">
+        <v>89</v>
+      </c>
+      <c r="D1" t="s">
         <v>1</v>
-      </c>
-[...1 lines deleted...]
-        <v>89</v>
       </c>
       <c r="E1" t="s">
         <v>90</v>
       </c>
       <c r="F1" t="s">
         <v>91</v>
       </c>
       <c r="G1" t="s">
+        <v>92</v>
+      </c>
+      <c r="H1" t="s">
         <v>2</v>
-      </c>
-[...1 lines deleted...]
-        <v>92</v>
       </c>
       <c r="I1" t="s">
         <v>93</v>
       </c>
       <c r="J1" t="s">
         <v>94</v>
       </c>
       <c r="K1" t="s">
+        <v>95</v>
+      </c>
+      <c r="L1" t="s">
         <v>3</v>
-      </c>
-[...1 lines deleted...]
-        <v>95</v>
       </c>
       <c r="M1" t="s">
         <v>96</v>
       </c>
       <c r="N1" t="s">
         <v>97</v>
       </c>
       <c r="O1" t="s">
+        <v>98</v>
+      </c>
+      <c r="P1" t="s">
         <v>4</v>
-      </c>
-[...1 lines deleted...]
-        <v>98</v>
       </c>
       <c r="Q1" t="s">
         <v>99</v>
       </c>
       <c r="R1" t="s">
         <v>100</v>
       </c>
       <c r="S1" t="s">
+        <v>101</v>
+      </c>
+      <c r="T1" t="s">
         <v>5</v>
-      </c>
-[...1 lines deleted...]
-        <v>101</v>
       </c>
       <c r="U1" t="s">
         <v>102</v>
       </c>
       <c r="V1" t="s">
         <v>103</v>
       </c>
       <c r="W1" t="s">
+        <v>104</v>
+      </c>
+      <c r="X1" t="s">
         <v>6</v>
-      </c>
-[...1 lines deleted...]
-        <v>104</v>
       </c>
       <c r="Y1" t="s">
         <v>105</v>
       </c>
       <c r="Z1" t="s">
         <v>106</v>
       </c>
       <c r="AA1" t="s">
+        <v>107</v>
+      </c>
+      <c r="AB1" t="s">
         <v>7</v>
-      </c>
-[...1 lines deleted...]
-        <v>107</v>
       </c>
       <c r="AC1" t="s">
         <v>108</v>
       </c>
       <c r="AD1" t="s">
         <v>109</v>
       </c>
       <c r="AE1" t="s">
+        <v>110</v>
+      </c>
+      <c r="AF1" t="s">
         <v>8</v>
-      </c>
-[...1 lines deleted...]
-        <v>110</v>
       </c>
       <c r="AG1" t="s">
         <v>111</v>
       </c>
       <c r="AH1" t="s">
         <v>112</v>
       </c>
       <c r="AI1" t="s">
+        <v>113</v>
+      </c>
+      <c r="AJ1" t="s">
         <v>9</v>
-      </c>
-[...1 lines deleted...]
-        <v>113</v>
       </c>
       <c r="AK1" t="s">
         <v>114</v>
       </c>
       <c r="AL1" t="s">
         <v>115</v>
       </c>
       <c r="AM1" t="s">
+        <v>116</v>
+      </c>
+      <c r="AN1" t="s">
         <v>10</v>
-      </c>
-[...1 lines deleted...]
-        <v>116</v>
       </c>
       <c r="AO1" t="s">
         <v>117</v>
       </c>
       <c r="AP1" t="s">
         <v>118</v>
       </c>
       <c r="AQ1" t="s">
+        <v>119</v>
+      </c>
+      <c r="AR1" t="s">
         <v>11</v>
-      </c>
-[...1 lines deleted...]
-        <v>119</v>
       </c>
       <c r="AS1" t="s">
         <v>120</v>
       </c>
       <c r="AT1" t="s">
         <v>121</v>
       </c>
       <c r="AU1" t="s">
+        <v>122</v>
+      </c>
+      <c r="AV1" t="s">
         <v>12</v>
-      </c>
-[...1 lines deleted...]
-        <v>122</v>
       </c>
       <c r="AW1" t="s">
         <v>123</v>
       </c>
       <c r="AX1" t="s">
         <v>124</v>
       </c>
       <c r="AY1" t="s">
+        <v>125</v>
+      </c>
+      <c r="AZ1" t="s">
         <v>13</v>
-      </c>
-[...1 lines deleted...]
-        <v>125</v>
       </c>
       <c r="BA1" t="s">
         <v>126</v>
       </c>
       <c r="BB1" t="s">
         <v>127</v>
       </c>
       <c r="BC1" t="s">
+        <v>128</v>
+      </c>
+      <c r="BD1" t="s">
         <v>14</v>
-      </c>
-[...1 lines deleted...]
-        <v>128</v>
       </c>
       <c r="BE1" t="s">
         <v>129</v>
       </c>
       <c r="BF1" t="s">
         <v>130</v>
       </c>
       <c r="BG1" t="s">
+        <v>131</v>
+      </c>
+      <c r="BH1" t="s">
         <v>15</v>
-      </c>
-[...1 lines deleted...]
-        <v>131</v>
       </c>
       <c r="BI1" t="s">
         <v>132</v>
       </c>
       <c r="BJ1" t="s">
         <v>133</v>
       </c>
       <c r="BK1" t="s">
+        <v>134</v>
+      </c>
+      <c r="BL1" t="s">
         <v>16</v>
-      </c>
-[...1 lines deleted...]
-        <v>134</v>
       </c>
       <c r="BM1" t="s">
         <v>135</v>
       </c>
       <c r="BN1" t="s">
         <v>136</v>
       </c>
       <c r="BO1" t="s">
+        <v>137</v>
+      </c>
+      <c r="BP1" t="s">
         <v>17</v>
-      </c>
-[...1 lines deleted...]
-        <v>137</v>
       </c>
       <c r="BQ1" t="s">
         <v>138</v>
       </c>
       <c r="BR1" t="s">
         <v>139</v>
       </c>
       <c r="BS1" t="s">
+        <v>140</v>
+      </c>
+      <c r="BT1" t="s">
         <v>18</v>
-      </c>
-[...1 lines deleted...]
-        <v>140</v>
       </c>
       <c r="BU1" t="s">
         <v>141</v>
       </c>
       <c r="BV1" t="s">
         <v>142</v>
       </c>
       <c r="BW1" t="s">
+        <v>143</v>
+      </c>
+      <c r="BX1" t="s">
         <v>19</v>
-      </c>
-[...1 lines deleted...]
-        <v>143</v>
       </c>
       <c r="BY1" t="s">
         <v>144</v>
       </c>
       <c r="BZ1" t="s">
         <v>145</v>
       </c>
       <c r="CA1" t="s">
         <v>146</v>
       </c>
       <c r="CB1" t="s">
         <v>147</v>
       </c>
       <c r="CC1" t="s">
         <v>148</v>
       </c>
       <c r="CD1" t="s">
+        <v>149</v>
+      </c>
+      <c r="CE1" t="s">
         <v>21</v>
-      </c>
-[...1 lines deleted...]
-        <v>149</v>
       </c>
       <c r="CF1" t="s">
         <v>150</v>
       </c>
       <c r="CG1" t="s">
         <v>151</v>
       </c>
       <c r="CH1" t="s">
+        <v>152</v>
+      </c>
+      <c r="CI1" t="s">
         <v>22</v>
-      </c>
-[...1 lines deleted...]
-        <v>152</v>
       </c>
       <c r="CJ1" t="s">
         <v>153</v>
       </c>
       <c r="CK1" t="s">
         <v>154</v>
       </c>
       <c r="CL1" t="s">
+        <v>155</v>
+      </c>
+      <c r="CM1" t="s">
         <v>23</v>
       </c>
-      <c r="CM1" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="CN1" t="s">
+        <v>156</v>
+      </c>
+      <c r="CO1" t="s">
         <v>24</v>
       </c>
-      <c r="CO1" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="CP1" t="s">
+        <v>157</v>
+      </c>
+      <c r="CQ1" t="s">
         <v>25</v>
       </c>
-      <c r="CQ1" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="CR1" t="s">
+        <v>158</v>
+      </c>
+      <c r="CS1" t="s">
         <v>26</v>
       </c>
-      <c r="CS1" t="s">
-        <v>158</v>
+      <c r="CT1" t="s">
+        <v>159</v>
       </c>
     </row>
-    <row r="2" spans="1:97">
+    <row r="2" spans="1:98">
       <c r="A2" t="s">
         <v>27</v>
       </c>
       <c r="B2">
+        <v>1501245000000.0</v>
+      </c>
+      <c r="C2">
         <v>1644380000000.0</v>
       </c>
-      <c r="C2">
+      <c r="D2">
         <v>1942215000000.0</v>
       </c>
-      <c r="D2">
+      <c r="E2">
         <v>1615187000000.0</v>
       </c>
-      <c r="E2">
+      <c r="F2">
         <v>1701532000000.0</v>
       </c>
-      <c r="F2">
+      <c r="G2">
         <v>1868878000000.0</v>
       </c>
-      <c r="G2">
+      <c r="H2">
         <v>1639451000000.0</v>
       </c>
-      <c r="H2">
+      <c r="I2">
         <v>1322708000000.0</v>
       </c>
-      <c r="I2">
+      <c r="J2">
         <v>1232804000000.0</v>
       </c>
-      <c r="J2">
+      <c r="K2">
         <v>1678866000000.0</v>
       </c>
-      <c r="K2">
+      <c r="L2">
         <v>1429857000000.0</v>
       </c>
-      <c r="L2">
+      <c r="M2">
         <v>1334380000000.0</v>
       </c>
-      <c r="M2">
+      <c r="N2">
         <v>1380620000000.0</v>
       </c>
-      <c r="N2">
+      <c r="O2">
         <v>1815770000000.0</v>
       </c>
-      <c r="O2">
+      <c r="P2">
         <v>1311927000000.0</v>
       </c>
-      <c r="P2">
+      <c r="Q2">
         <v>1292305000000.0</v>
       </c>
-      <c r="Q2">
+      <c r="R2">
         <v>1262448000000.0</v>
       </c>
-      <c r="R2">
+      <c r="S2">
         <v>1580856000000.0</v>
       </c>
-      <c r="S2">
+      <c r="T2">
         <v>1359427000000.0</v>
       </c>
-      <c r="T2">
+      <c r="U2">
         <v>1404229000000.0</v>
       </c>
-      <c r="U2">
+      <c r="V2">
         <v>1323720000000.0</v>
       </c>
-      <c r="V2">
+      <c r="W2">
         <v>1593856000000.0</v>
       </c>
-      <c r="W2">
+      <c r="X2">
         <v>1393456000000.0</v>
       </c>
-      <c r="X2">
+      <c r="Y2">
         <v>1434844000000.0</v>
       </c>
-      <c r="Y2">
+      <c r="Z2">
         <v>1173956000000.0</v>
       </c>
-      <c r="Z2">
+      <c r="AA2">
         <v>2007604000000.0</v>
       </c>
-      <c r="AA2">
+      <c r="AB2">
         <v>1497387000000.0</v>
       </c>
-      <c r="AB2">
+      <c r="AC2">
         <v>1476078000000.0</v>
       </c>
-      <c r="AC2">
+      <c r="AD2">
         <v>1760090000000.0</v>
       </c>
-      <c r="AD2">
+      <c r="AE2">
         <v>2177123000000.0</v>
       </c>
-      <c r="AE2">
+      <c r="AF2">
         <v>1767744000000.0</v>
       </c>
-      <c r="AF2">
+      <c r="AG2">
         <v>2002655000000.0</v>
       </c>
-      <c r="AG2">
+      <c r="AH2">
         <v>2102136000000.0</v>
       </c>
-      <c r="AH2">
+      <c r="AI2">
         <v>2224198000000.0</v>
       </c>
-      <c r="AI2">
+      <c r="AJ2">
         <v>1933339000000.0</v>
       </c>
-      <c r="AJ2">
+      <c r="AK2">
         <v>1886643000000.0</v>
       </c>
-      <c r="AK2">
+      <c r="AL2">
         <v>2840734000000.0</v>
       </c>
-      <c r="AL2">
+      <c r="AM2">
         <v>2507986000000.0</v>
       </c>
-      <c r="AM2">
+      <c r="AN2">
         <v>2961395000000.0</v>
       </c>
-      <c r="AN2">
+      <c r="AO2">
         <v>2764468000000.0</v>
       </c>
-      <c r="AO2">
+      <c r="AP2">
         <v>3166491000000.0</v>
       </c>
-      <c r="AP2">
+      <c r="AQ2">
         <v>2254731000000.0</v>
       </c>
-      <c r="AQ2">
+      <c r="AR2">
         <v>2394715000000.0</v>
       </c>
-      <c r="AR2">
+      <c r="AS2">
         <v>2483007000000.0</v>
       </c>
-      <c r="AS2">
+      <c r="AT2">
         <v>3133143000000.0</v>
       </c>
-      <c r="AT2">
+      <c r="AU2">
         <v>2650145000000.0</v>
       </c>
-      <c r="AU2">
+      <c r="AV2">
         <v>2679399000000.0</v>
       </c>
-      <c r="AV2">
+      <c r="AW2">
         <v>2156396000000.0</v>
       </c>
-      <c r="AW2">
+      <c r="AX2">
         <v>2803914000000.0</v>
       </c>
-      <c r="AX2">
+      <c r="AY2">
         <v>2360676000000.0</v>
       </c>
-      <c r="AY2">
+      <c r="AZ2">
         <v>2677231000000.0</v>
       </c>
-      <c r="AZ2">
+      <c r="BA2">
         <v>1799139000000.0</v>
       </c>
-      <c r="BA2">
+      <c r="BB2">
         <v>1994529000000.0</v>
       </c>
-      <c r="BB2">
+      <c r="BC2">
         <v>1899527000000.0</v>
       </c>
-      <c r="BC2">
+      <c r="BD2">
         <v>1908022000000.0</v>
       </c>
-      <c r="BD2">
+      <c r="BE2">
         <v>1529196000000.0</v>
       </c>
-      <c r="BE2">
+      <c r="BF2">
         <v>1586352000000.0</v>
       </c>
-      <c r="BF2">
+      <c r="BG2">
         <v>1339494000000.0</v>
       </c>
-      <c r="BG2">
+      <c r="BH2">
         <v>1569922000000.0</v>
       </c>
-      <c r="BH2">
+      <c r="BI2">
         <v>1123867000000.0</v>
       </c>
-      <c r="BI2">
+      <c r="BJ2">
         <v>1457019000000.0</v>
       </c>
-      <c r="BJ2">
+      <c r="BK2">
         <v>978722000000.0</v>
       </c>
-      <c r="BK2">
+      <c r="BL2">
         <v>1183100000000.0</v>
       </c>
-      <c r="BL2">
+      <c r="BM2">
         <v>863898000000.0</v>
       </c>
-      <c r="BM2">
+      <c r="BN2">
         <v>978861000000.0</v>
       </c>
-      <c r="BN2">
+      <c r="BO2">
         <v>1382838000000.0</v>
       </c>
-      <c r="BO2">
+      <c r="BP2">
         <v>1331339000000.0</v>
       </c>
-      <c r="BP2">
+      <c r="BQ2">
         <v>1837584000000.0</v>
       </c>
-      <c r="BQ2">
+      <c r="BR2">
         <v>1316617000000.0</v>
       </c>
-      <c r="BR2">
+      <c r="BS2">
         <v>1217558000000.0</v>
       </c>
-      <c r="BS2">
+      <c r="BT2">
         <v>1711673000000.0</v>
       </c>
-      <c r="BT2">
+      <c r="BU2">
         <v>2085507000000.0</v>
       </c>
-      <c r="BU2">
+      <c r="BV2">
         <v>907160000000.0</v>
       </c>
-      <c r="BV2">
+      <c r="BW2">
         <v>1256190000000.0</v>
       </c>
-      <c r="BW2">
+      <c r="BX2">
         <v>1405610000000.0</v>
       </c>
-      <c r="BX2">
+      <c r="BY2">
         <v>1306162000000.0</v>
       </c>
-      <c r="BY2">
+      <c r="BZ2">
         <v>882915000000.0</v>
       </c>
-      <c r="BZ2">
+      <c r="CA2">
         <v>803811000000.0</v>
       </c>
-      <c r="CA2">
+      <c r="CB2">
         <v>1045205000000.0</v>
       </c>
-      <c r="CB2">
+      <c r="CC2">
         <v>682272000000.0</v>
       </c>
-      <c r="CC2">
+      <c r="CD2">
         <v>592176000000.0</v>
       </c>
-      <c r="CD2">
+      <c r="CE2">
         <v>577037000000.0</v>
       </c>
-      <c r="CE2">
+      <c r="CF2">
         <v>885783000000.0</v>
       </c>
-      <c r="CF2">
+      <c r="CG2">
         <v>627200000000.0</v>
       </c>
-      <c r="CG2">
+      <c r="CH2">
         <v>532745000000.0</v>
       </c>
-      <c r="CH2">
+      <c r="CI2">
         <v>483110000000.0</v>
       </c>
-      <c r="CI2">
+      <c r="CJ2">
         <v>603045000000.0</v>
       </c>
-      <c r="CJ2">
+      <c r="CK2">
         <v>69032456000.0</v>
       </c>
-      <c r="CK2">
+      <c r="CL2">
         <v>90598460000.0</v>
       </c>
-      <c r="CL2">
+      <c r="CM2">
         <v>78914817000.0</v>
       </c>
-      <c r="CM2">
+      <c r="CN2">
         <v>50479000000.0</v>
       </c>
-      <c r="CN2">
+      <c r="CO2">
         <v>40428768000.0</v>
       </c>
-      <c r="CO2"/>
-      <c r="CP2">
+      <c r="CP2"/>
+      <c r="CQ2">
         <v>44826000000.0</v>
       </c>
-      <c r="CQ2"/>
-      <c r="CR2">
+      <c r="CR2"/>
+      <c r="CS2">
         <v>38773000000.0</v>
       </c>
-      <c r="CS2"/>
+      <c r="CT2"/>
     </row>
-    <row r="3" spans="1:97">
+    <row r="3" spans="1:98">
       <c r="A3" t="s">
         <v>28</v>
       </c>
       <c r="B3"/>
       <c r="C3"/>
       <c r="D3"/>
       <c r="E3"/>
       <c r="F3"/>
       <c r="G3"/>
       <c r="H3"/>
       <c r="I3"/>
       <c r="J3"/>
       <c r="K3"/>
       <c r="L3"/>
       <c r="M3"/>
       <c r="N3"/>
       <c r="O3"/>
       <c r="P3"/>
       <c r="Q3"/>
       <c r="R3"/>
       <c r="S3"/>
       <c r="T3"/>
       <c r="U3"/>
       <c r="V3"/>
       <c r="W3"/>
@@ -5464,52 +5481,53 @@
       <c r="BU3"/>
       <c r="BV3"/>
       <c r="BW3"/>
       <c r="BX3"/>
       <c r="BY3"/>
       <c r="BZ3"/>
       <c r="CA3"/>
       <c r="CB3"/>
       <c r="CC3"/>
       <c r="CD3"/>
       <c r="CE3"/>
       <c r="CF3"/>
       <c r="CG3"/>
       <c r="CH3"/>
       <c r="CI3"/>
       <c r="CJ3"/>
       <c r="CK3"/>
       <c r="CL3"/>
       <c r="CM3"/>
       <c r="CN3"/>
       <c r="CO3"/>
       <c r="CP3"/>
       <c r="CQ3"/>
       <c r="CR3"/>
       <c r="CS3"/>
+      <c r="CT3"/>
     </row>
-    <row r="4" spans="1:97">
+    <row r="4" spans="1:98">
       <c r="A4" t="s">
         <v>29</v>
       </c>
       <c r="B4"/>
       <c r="C4"/>
       <c r="D4"/>
       <c r="E4"/>
       <c r="F4"/>
       <c r="G4"/>
       <c r="H4"/>
       <c r="I4"/>
       <c r="J4"/>
       <c r="K4"/>
       <c r="L4"/>
       <c r="M4"/>
       <c r="N4"/>
       <c r="O4"/>
       <c r="P4"/>
       <c r="Q4"/>
       <c r="R4"/>
       <c r="S4"/>
       <c r="T4"/>
       <c r="U4"/>
       <c r="V4"/>
       <c r="W4"/>
@@ -5565,259 +5583,263 @@
       <c r="BU4"/>
       <c r="BV4"/>
       <c r="BW4"/>
       <c r="BX4"/>
       <c r="BY4"/>
       <c r="BZ4"/>
       <c r="CA4"/>
       <c r="CB4"/>
       <c r="CC4"/>
       <c r="CD4"/>
       <c r="CE4"/>
       <c r="CF4"/>
       <c r="CG4"/>
       <c r="CH4"/>
       <c r="CI4"/>
       <c r="CJ4"/>
       <c r="CK4"/>
       <c r="CL4"/>
       <c r="CM4"/>
       <c r="CN4"/>
       <c r="CO4"/>
       <c r="CP4"/>
       <c r="CQ4"/>
       <c r="CR4"/>
       <c r="CS4"/>
+      <c r="CT4"/>
     </row>
-    <row r="5" spans="1:97">
+    <row r="5" spans="1:98">
       <c r="A5" t="s">
         <v>30</v>
       </c>
       <c r="B5">
+        <v>-39464000000.0</v>
+      </c>
+      <c r="C5">
         <v>-44591000000.0</v>
       </c>
-      <c r="C5">
+      <c r="D5">
         <v>1149033000000.0</v>
       </c>
-      <c r="D5">
+      <c r="E5">
         <v>3299565000000.0</v>
       </c>
-      <c r="E5">
+      <c r="F5">
         <v>422179000000.0</v>
       </c>
-      <c r="F5">
+      <c r="G5">
         <v>363607000000.0</v>
       </c>
-      <c r="G5">
+      <c r="H5">
         <v>-199112000000.0</v>
       </c>
-      <c r="H5">
+      <c r="I5">
         <v>-218469000000.0</v>
       </c>
-      <c r="I5">
+      <c r="J5">
         <v>-680183000000.0</v>
       </c>
-      <c r="J5">
+      <c r="K5">
         <v>24343000000.0</v>
       </c>
-      <c r="K5">
+      <c r="L5">
         <v>-294484000000.0</v>
       </c>
-      <c r="L5">
+      <c r="M5">
         <v>-297068000000.0</v>
       </c>
-      <c r="M5">
+      <c r="N5">
         <v>-461829000000.0</v>
       </c>
-      <c r="N5">
+      <c r="O5">
         <v>-428408000000.0</v>
       </c>
-      <c r="O5">
+      <c r="P5">
         <v>-394301000000.0</v>
       </c>
-      <c r="P5">
+      <c r="Q5">
         <v>-366130000000.0</v>
       </c>
-      <c r="Q5">
+      <c r="R5">
         <v>-351411000000.0</v>
       </c>
-      <c r="R5">
+      <c r="S5">
         <v>-136214000000.0</v>
       </c>
-      <c r="S5">
+      <c r="T5">
         <v>-104564000000.0</v>
       </c>
-      <c r="T5">
+      <c r="U5">
         <v>368346000000.0</v>
       </c>
-      <c r="U5">
+      <c r="V5">
         <v>541737000000.0</v>
       </c>
-      <c r="V5">
+      <c r="W5">
         <v>-17187000000.0</v>
       </c>
-      <c r="W5">
+      <c r="X5">
         <v>-248757000000.0</v>
       </c>
-      <c r="X5">
+      <c r="Y5">
         <v>349362000000.0</v>
       </c>
-      <c r="Y5">
+      <c r="Z5">
         <v>169357000000.0</v>
       </c>
-      <c r="Z5">
+      <c r="AA5">
         <v>606787000000.0</v>
       </c>
-      <c r="AA5">
+      <c r="AB5">
         <v>509316000000.0</v>
       </c>
-      <c r="AB5">
+      <c r="AC5">
         <v>292918000000.0</v>
       </c>
-      <c r="AC5">
+      <c r="AD5">
         <v>152251000000.0</v>
       </c>
-      <c r="AD5">
+      <c r="AE5">
         <v>431238000000.0</v>
       </c>
-      <c r="AE5">
+      <c r="AF5">
         <v>439355000000.0</v>
       </c>
-      <c r="AF5">
+      <c r="AG5">
         <v>597482000000.0</v>
       </c>
-      <c r="AG5">
+      <c r="AH5">
         <v>895135000000.0</v>
       </c>
-      <c r="AH5">
+      <c r="AI5">
         <v>529391000000.0</v>
       </c>
-      <c r="AI5">
+      <c r="AJ5">
         <v>592096000000.0</v>
       </c>
-      <c r="AJ5">
+      <c r="AK5">
         <v>631860000000.0</v>
       </c>
-      <c r="AK5">
+      <c r="AL5">
         <v>639705000000.0</v>
       </c>
-      <c r="AL5">
+      <c r="AM5">
         <v>667129000000.0</v>
       </c>
-      <c r="AM5">
+      <c r="AN5">
         <v>567797000000.0</v>
       </c>
-      <c r="AN5">
+      <c r="AO5">
         <v>117203000000.0</v>
       </c>
-      <c r="AO5">
+      <c r="AP5">
         <v>151184000000.0</v>
       </c>
-      <c r="AP5">
+      <c r="AQ5">
         <v>154643000000.0</v>
       </c>
-      <c r="AQ5">
+      <c r="AR5">
         <v>236037000000.0</v>
       </c>
-      <c r="AR5">
+      <c r="AS5">
         <v>215098000000.0</v>
       </c>
-      <c r="AS5">
+      <c r="AT5">
         <v>213360000000.0</v>
       </c>
-      <c r="AT5">
+      <c r="AU5">
         <v>294631000000.0</v>
       </c>
-      <c r="AU5">
+      <c r="AV5">
         <v>155157000000.0</v>
       </c>
-      <c r="AV5">
+      <c r="AW5">
         <v>745458000000.0</v>
       </c>
-      <c r="AW5">
+      <c r="AX5">
         <v>608361000000.0</v>
       </c>
-      <c r="AX5">
+      <c r="AY5">
         <v>7053064000000.0</v>
       </c>
-      <c r="AY5">
+      <c r="AZ5">
         <v>432218000000.0</v>
       </c>
-      <c r="AZ5">
+      <c r="BA5">
         <v>295819000000.0</v>
       </c>
-      <c r="BA5">
+      <c r="BB5">
         <v>368078000000.0</v>
       </c>
-      <c r="BB5">
+      <c r="BC5">
         <v>204281000000.0</v>
       </c>
-      <c r="BC5"/>
       <c r="BD5"/>
       <c r="BE5"/>
       <c r="BF5"/>
       <c r="BG5"/>
       <c r="BH5"/>
       <c r="BI5"/>
       <c r="BJ5"/>
       <c r="BK5"/>
       <c r="BL5"/>
       <c r="BM5"/>
       <c r="BN5"/>
       <c r="BO5"/>
       <c r="BP5"/>
       <c r="BQ5"/>
       <c r="BR5"/>
       <c r="BS5"/>
       <c r="BT5"/>
       <c r="BU5"/>
       <c r="BV5"/>
       <c r="BW5"/>
       <c r="BX5"/>
       <c r="BY5"/>
       <c r="BZ5"/>
       <c r="CA5"/>
       <c r="CB5"/>
       <c r="CC5"/>
       <c r="CD5"/>
       <c r="CE5"/>
       <c r="CF5"/>
       <c r="CG5"/>
       <c r="CH5"/>
       <c r="CI5"/>
       <c r="CJ5"/>
       <c r="CK5"/>
       <c r="CL5"/>
       <c r="CM5"/>
       <c r="CN5"/>
       <c r="CO5"/>
       <c r="CP5"/>
       <c r="CQ5"/>
       <c r="CR5"/>
       <c r="CS5"/>
+      <c r="CT5"/>
     </row>
-    <row r="6" spans="1:97">
+    <row r="6" spans="1:98">
       <c r="A6" t="s">
         <v>31</v>
       </c>
       <c r="B6"/>
       <c r="C6"/>
       <c r="D6"/>
       <c r="E6"/>
       <c r="F6"/>
       <c r="G6"/>
       <c r="H6"/>
       <c r="I6"/>
       <c r="J6"/>
       <c r="K6"/>
       <c r="L6"/>
       <c r="M6"/>
       <c r="N6"/>
       <c r="O6"/>
       <c r="P6"/>
       <c r="Q6"/>
       <c r="R6"/>
       <c r="S6"/>
       <c r="T6"/>
       <c r="U6"/>
       <c r="V6"/>
       <c r="W6"/>
@@ -5873,141 +5895,144 @@
       <c r="BU6"/>
       <c r="BV6"/>
       <c r="BW6"/>
       <c r="BX6"/>
       <c r="BY6"/>
       <c r="BZ6"/>
       <c r="CA6"/>
       <c r="CB6"/>
       <c r="CC6"/>
       <c r="CD6"/>
       <c r="CE6"/>
       <c r="CF6"/>
       <c r="CG6"/>
       <c r="CH6"/>
       <c r="CI6"/>
       <c r="CJ6"/>
       <c r="CK6"/>
       <c r="CL6"/>
       <c r="CM6"/>
       <c r="CN6"/>
       <c r="CO6"/>
       <c r="CP6"/>
       <c r="CQ6"/>
       <c r="CR6"/>
       <c r="CS6"/>
+      <c r="CT6"/>
     </row>
-    <row r="7" spans="1:97">
+    <row r="7" spans="1:98">
       <c r="A7" t="s">
         <v>32</v>
       </c>
       <c r="B7">
+        <v>6901000000.0</v>
+      </c>
+      <c r="C7">
         <v>7541000000.0</v>
       </c>
-      <c r="C7">
+      <c r="D7">
         <v>7723000000.0</v>
       </c>
-      <c r="D7"/>
-      <c r="E7">
+      <c r="E7"/>
+      <c r="F7">
         <v>9160000000.0</v>
       </c>
-      <c r="F7">
+      <c r="G7">
         <v>10179000000.0</v>
       </c>
-      <c r="G7">
+      <c r="H7">
         <v>10726000000.0</v>
       </c>
-      <c r="H7">
+      <c r="I7">
         <v>10873000000.0</v>
       </c>
-      <c r="I7">
+      <c r="J7">
         <v>12549000000.0</v>
       </c>
-      <c r="J7">
+      <c r="K7">
         <v>12927000000.0</v>
       </c>
-      <c r="K7">
+      <c r="L7">
         <v>13343000000.0</v>
       </c>
-      <c r="L7">
+      <c r="M7">
         <v>14164000000.0</v>
       </c>
-      <c r="M7">
+      <c r="N7">
         <v>13113000000.0</v>
       </c>
-      <c r="N7">
+      <c r="O7">
         <v>13732000000.0</v>
       </c>
-      <c r="O7">
+      <c r="P7">
         <v>14945000000.0</v>
       </c>
-      <c r="P7">
+      <c r="Q7">
         <v>15059000000.0</v>
       </c>
-      <c r="Q7">
+      <c r="R7">
         <v>15213000000.0</v>
       </c>
-      <c r="R7">
+      <c r="S7">
         <v>16536000000.0</v>
       </c>
-      <c r="S7">
+      <c r="T7">
         <v>21396000000.0</v>
       </c>
-      <c r="T7">
+      <c r="U7">
         <v>29114000000.0</v>
       </c>
-      <c r="U7">
+      <c r="V7">
         <v>48910000000.0</v>
       </c>
-      <c r="V7">
+      <c r="W7">
         <v>58932000000.0</v>
       </c>
-      <c r="W7">
+      <c r="X7">
         <v>67681000000.0</v>
       </c>
-      <c r="X7">
+      <c r="Y7">
         <v>84980000000.0</v>
       </c>
-      <c r="Y7">
+      <c r="Z7">
         <v>88982000000.0</v>
       </c>
-      <c r="Z7">
+      <c r="AA7">
         <v>109627000000.0</v>
       </c>
-      <c r="AA7">
+      <c r="AB7">
         <v>109895000000.0</v>
       </c>
-      <c r="AB7">
+      <c r="AC7">
         <v>125972000000.0</v>
       </c>
-      <c r="AC7">
+      <c r="AD7">
         <v>139926000000.0</v>
       </c>
-      <c r="AD7">
+      <c r="AE7">
         <v>151652000000.0</v>
       </c>
-      <c r="AE7"/>
       <c r="AF7"/>
       <c r="AG7"/>
       <c r="AH7"/>
       <c r="AI7"/>
       <c r="AJ7"/>
       <c r="AK7"/>
       <c r="AL7"/>
       <c r="AM7"/>
       <c r="AN7"/>
       <c r="AO7"/>
       <c r="AP7"/>
       <c r="AQ7"/>
       <c r="AR7"/>
       <c r="AS7"/>
       <c r="AT7"/>
       <c r="AU7"/>
       <c r="AV7"/>
       <c r="AW7"/>
       <c r="AX7"/>
       <c r="AY7"/>
       <c r="AZ7"/>
       <c r="BA7"/>
       <c r="BB7"/>
       <c r="BC7"/>
       <c r="BD7"/>
@@ -6030,114 +6055,117 @@
       <c r="BU7"/>
       <c r="BV7"/>
       <c r="BW7"/>
       <c r="BX7"/>
       <c r="BY7"/>
       <c r="BZ7"/>
       <c r="CA7"/>
       <c r="CB7"/>
       <c r="CC7"/>
       <c r="CD7"/>
       <c r="CE7"/>
       <c r="CF7"/>
       <c r="CG7"/>
       <c r="CH7"/>
       <c r="CI7"/>
       <c r="CJ7"/>
       <c r="CK7"/>
       <c r="CL7"/>
       <c r="CM7"/>
       <c r="CN7"/>
       <c r="CO7"/>
       <c r="CP7"/>
       <c r="CQ7"/>
       <c r="CR7"/>
       <c r="CS7"/>
+      <c r="CT7"/>
     </row>
-    <row r="8" spans="1:97">
+    <row r="8" spans="1:98">
       <c r="A8" t="s">
         <v>33</v>
       </c>
       <c r="B8">
         <v>2948661000000.0</v>
       </c>
       <c r="C8">
         <v>2948661000000.0</v>
       </c>
-      <c r="D8"/>
-      <c r="E8">
+      <c r="D8">
         <v>2948661000000.0</v>
       </c>
+      <c r="E8"/>
       <c r="F8">
         <v>2948661000000.0</v>
       </c>
       <c r="G8">
         <v>2948661000000.0</v>
       </c>
       <c r="H8">
         <v>2948661000000.0</v>
       </c>
       <c r="I8">
         <v>2948661000000.0</v>
       </c>
       <c r="J8">
         <v>2948661000000.0</v>
       </c>
       <c r="K8">
         <v>2948661000000.0</v>
       </c>
       <c r="L8">
         <v>2948661000000.0</v>
       </c>
       <c r="M8">
         <v>2948661000000.0</v>
       </c>
       <c r="N8">
         <v>2948661000000.0</v>
       </c>
       <c r="O8">
         <v>2948661000000.0</v>
       </c>
       <c r="P8">
         <v>2948661000000.0</v>
       </c>
       <c r="Q8">
         <v>2948661000000.0</v>
       </c>
       <c r="R8">
+        <v>2948661000000.0</v>
+      </c>
+      <c r="S8">
         <v>2920853000000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>2844392000000.0</v>
       </c>
       <c r="T8">
         <v>2844392000000.0</v>
       </c>
       <c r="U8">
         <v>2844392000000.0</v>
       </c>
-      <c r="V8"/>
+      <c r="V8">
+        <v>2844392000000.0</v>
+      </c>
       <c r="W8"/>
       <c r="X8"/>
       <c r="Y8"/>
       <c r="Z8"/>
       <c r="AA8"/>
       <c r="AB8"/>
       <c r="AC8"/>
       <c r="AD8"/>
       <c r="AE8"/>
       <c r="AF8"/>
       <c r="AG8"/>
       <c r="AH8"/>
       <c r="AI8"/>
       <c r="AJ8"/>
       <c r="AK8"/>
       <c r="AL8"/>
       <c r="AM8"/>
       <c r="AN8"/>
       <c r="AO8"/>
       <c r="AP8"/>
       <c r="AQ8"/>
       <c r="AR8"/>
       <c r="AS8"/>
       <c r="AT8"/>
       <c r="AU8"/>
@@ -6169,129 +6197,130 @@
       <c r="BU8"/>
       <c r="BV8"/>
       <c r="BW8"/>
       <c r="BX8"/>
       <c r="BY8"/>
       <c r="BZ8"/>
       <c r="CA8"/>
       <c r="CB8"/>
       <c r="CC8"/>
       <c r="CD8"/>
       <c r="CE8"/>
       <c r="CF8"/>
       <c r="CG8"/>
       <c r="CH8"/>
       <c r="CI8"/>
       <c r="CJ8"/>
       <c r="CK8"/>
       <c r="CL8"/>
       <c r="CM8"/>
       <c r="CN8"/>
       <c r="CO8"/>
       <c r="CP8"/>
       <c r="CQ8"/>
       <c r="CR8"/>
       <c r="CS8"/>
+      <c r="CT8"/>
     </row>
-    <row r="9" spans="1:97">
+    <row r="9" spans="1:98">
       <c r="A9" t="s">
         <v>34</v>
       </c>
       <c r="B9"/>
-      <c r="C9">
-[...1 lines deleted...]
-      </c>
+      <c r="C9"/>
       <c r="D9">
         <v>43684000000.0</v>
       </c>
       <c r="E9">
         <v>43684000000.0</v>
       </c>
       <c r="F9">
         <v>43684000000.0</v>
       </c>
       <c r="G9">
         <v>43684000000.0</v>
       </c>
       <c r="H9">
         <v>43684000000.0</v>
       </c>
-      <c r="I9"/>
+      <c r="I9">
+        <v>43684000000.0</v>
+      </c>
       <c r="J9"/>
       <c r="K9"/>
-      <c r="L9">
-[...1 lines deleted...]
-      </c>
+      <c r="L9"/>
       <c r="M9">
         <v>46540000000.0</v>
       </c>
       <c r="N9">
+        <v>46540000000.0</v>
+      </c>
+      <c r="O9">
         <v>47534000000.0</v>
       </c>
-      <c r="O9">
+      <c r="P9">
         <v>65311000000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>65322000000.0</v>
       </c>
       <c r="Q9">
         <v>65322000000.0</v>
       </c>
       <c r="R9">
+        <v>65322000000.0</v>
+      </c>
+      <c r="S9">
         <v>-40013000000.0</v>
       </c>
-      <c r="S9">
+      <c r="T9">
         <v>-345858000000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>-567147000000.0</v>
       </c>
       <c r="U9">
         <v>-567147000000.0</v>
       </c>
       <c r="V9">
         <v>-567147000000.0</v>
       </c>
       <c r="W9">
         <v>-567147000000.0</v>
       </c>
       <c r="X9">
-        <v>-344293000000.0</v>
+        <v>-567147000000.0</v>
       </c>
       <c r="Y9">
         <v>-344293000000.0</v>
       </c>
       <c r="Z9">
-        <v>-330879000000.0</v>
+        <v>-344293000000.0</v>
       </c>
       <c r="AA9">
         <v>-330879000000.0</v>
       </c>
       <c r="AB9">
         <v>-330879000000.0</v>
       </c>
-      <c r="AC9"/>
+      <c r="AC9">
+        <v>-330879000000.0</v>
+      </c>
       <c r="AD9"/>
       <c r="AE9"/>
       <c r="AF9"/>
       <c r="AG9"/>
       <c r="AH9"/>
       <c r="AI9"/>
       <c r="AJ9"/>
       <c r="AK9"/>
       <c r="AL9"/>
       <c r="AM9"/>
       <c r="AN9"/>
       <c r="AO9"/>
       <c r="AP9"/>
       <c r="AQ9"/>
       <c r="AR9"/>
       <c r="AS9"/>
       <c r="AT9"/>
       <c r="AU9"/>
       <c r="AV9"/>
       <c r="AW9"/>
       <c r="AX9"/>
       <c r="AY9"/>
       <c r="AZ9"/>
       <c r="BA9"/>
       <c r="BB9"/>
@@ -6316,298 +6345,302 @@
       <c r="BU9"/>
       <c r="BV9"/>
       <c r="BW9"/>
       <c r="BX9"/>
       <c r="BY9"/>
       <c r="BZ9"/>
       <c r="CA9"/>
       <c r="CB9"/>
       <c r="CC9"/>
       <c r="CD9"/>
       <c r="CE9"/>
       <c r="CF9"/>
       <c r="CG9"/>
       <c r="CH9"/>
       <c r="CI9"/>
       <c r="CJ9"/>
       <c r="CK9"/>
       <c r="CL9"/>
       <c r="CM9"/>
       <c r="CN9"/>
       <c r="CO9"/>
       <c r="CP9"/>
       <c r="CQ9"/>
       <c r="CR9"/>
       <c r="CS9"/>
+      <c r="CT9"/>
     </row>
-    <row r="10" spans="1:97">
+    <row r="10" spans="1:98">
       <c r="A10" t="s">
         <v>35</v>
       </c>
       <c r="B10">
+        <v>1256887000000.0</v>
+      </c>
+      <c r="C10">
         <v>1793645000000.0</v>
       </c>
-      <c r="C10">
+      <c r="D10">
         <v>1496578000000.0</v>
       </c>
-      <c r="D10">
+      <c r="E10">
         <v>958997000000.0</v>
       </c>
-      <c r="E10">
+      <c r="F10">
         <v>853224000000.0</v>
       </c>
-      <c r="F10">
+      <c r="G10">
         <v>1227720000000.0</v>
       </c>
-      <c r="G10">
+      <c r="H10">
         <v>1126852000000.0</v>
       </c>
-      <c r="H10">
+      <c r="I10">
         <v>1110687000000.0</v>
       </c>
-      <c r="I10">
+      <c r="J10">
         <v>1298501000000.0</v>
       </c>
-      <c r="J10">
+      <c r="K10">
         <v>1357914000000.0</v>
       </c>
-      <c r="K10">
+      <c r="L10">
         <v>1483533000000.0</v>
       </c>
-      <c r="L10">
+      <c r="M10">
         <v>1513621000000.0</v>
       </c>
-      <c r="M10">
+      <c r="N10">
         <v>1385041000000.0</v>
       </c>
-      <c r="N10">
+      <c r="O10">
         <v>1415528000000.0</v>
       </c>
-      <c r="O10">
+      <c r="P10">
         <v>1510800000000.0</v>
       </c>
-      <c r="P10">
+      <c r="Q10">
         <v>1449656000000.0</v>
       </c>
-      <c r="Q10">
+      <c r="R10">
         <v>1740640000000.0</v>
       </c>
-      <c r="R10">
+      <c r="S10">
         <v>1770112000000.0</v>
       </c>
-      <c r="S10">
+      <c r="T10">
         <v>2431722000000.0</v>
       </c>
-      <c r="T10">
+      <c r="U10">
         <v>1304055000000.0</v>
       </c>
-      <c r="U10">
+      <c r="V10">
         <v>1472924000000.0</v>
       </c>
-      <c r="V10">
+      <c r="W10">
         <v>1600697000000.0</v>
       </c>
-      <c r="W10">
+      <c r="X10">
         <v>1692911000000.0</v>
       </c>
-      <c r="X10">
+      <c r="Y10">
         <v>1112503000000.0</v>
       </c>
-      <c r="Y10">
+      <c r="Z10">
         <v>1195218000000.0</v>
       </c>
-      <c r="Z10">
+      <c r="AA10">
         <v>1584458000000.0</v>
       </c>
-      <c r="AA10">
+      <c r="AB10">
         <v>1782922000000.0</v>
       </c>
-      <c r="AB10">
+      <c r="AC10">
         <v>1942618000000.0</v>
       </c>
-      <c r="AC10">
+      <c r="AD10">
         <v>1763098000000.0</v>
       </c>
-      <c r="AD10">
+      <c r="AE10">
         <v>2018097000000.0</v>
       </c>
-      <c r="AE10">
+      <c r="AF10">
         <v>2527201000000.0</v>
       </c>
-      <c r="AF10">
+      <c r="AG10">
         <v>1995318000000.0</v>
       </c>
-      <c r="AG10">
+      <c r="AH10">
         <v>1833757000000.0</v>
       </c>
-      <c r="AH10">
+      <c r="AI10">
         <v>3370122000000.0</v>
       </c>
-      <c r="AI10">
+      <c r="AJ10">
         <v>3197507000000.0</v>
       </c>
-      <c r="AJ10">
+      <c r="AK10">
         <v>2333808000000.0</v>
       </c>
-      <c r="AK10">
+      <c r="AL10">
         <v>3040830000000.0</v>
       </c>
-      <c r="AL10">
+      <c r="AM10">
         <v>2871729000000.0</v>
       </c>
-      <c r="AM10">
+      <c r="AN10">
         <v>3417015000000.0</v>
       </c>
-      <c r="AN10">
+      <c r="AO10">
         <v>3207854000000.0</v>
       </c>
-      <c r="AO10">
+      <c r="AP10">
         <v>1717930000000.0</v>
       </c>
-      <c r="AP10">
+      <c r="AQ10">
         <v>1371529000000.0</v>
       </c>
-      <c r="AQ10">
+      <c r="AR10">
         <v>1852059000000.0</v>
       </c>
-      <c r="AR10">
+      <c r="AS10">
         <v>1726552000000.0</v>
       </c>
-      <c r="AS10">
+      <c r="AT10">
         <v>1990947000000.0</v>
       </c>
-      <c r="AT10">
+      <c r="AU10">
         <v>2113394000000.0</v>
       </c>
-      <c r="AU10">
+      <c r="AV10">
         <v>2707486000000.0</v>
       </c>
-      <c r="AV10">
+      <c r="AW10">
         <v>2099984000000.0</v>
       </c>
-      <c r="AW10">
+      <c r="AX10">
         <v>2618069000000.0</v>
       </c>
-      <c r="AX10">
+      <c r="AY10">
         <v>3637050000000.0</v>
       </c>
-      <c r="AY10">
+      <c r="AZ10">
         <v>4301461000000.0</v>
       </c>
-      <c r="AZ10">
+      <c r="BA10">
         <v>3494641000000.0</v>
       </c>
-      <c r="BA10">
+      <c r="BB10">
         <v>3291418000000.0</v>
       </c>
-      <c r="BB10">
+      <c r="BC10">
         <v>4348433000000.0</v>
       </c>
-      <c r="BC10">
+      <c r="BD10">
         <v>2875259000000.0</v>
       </c>
-      <c r="BD10">
+      <c r="BE10">
         <v>2273226000000.0</v>
       </c>
-      <c r="BE10">
+      <c r="BF10">
         <v>1492744000000.0</v>
       </c>
-      <c r="BF10">
+      <c r="BG10">
         <v>1418624000000.0</v>
       </c>
-      <c r="BG10">
+      <c r="BH10">
         <v>2039663000000.0</v>
       </c>
-      <c r="BH10"/>
       <c r="BI10"/>
       <c r="BJ10"/>
       <c r="BK10"/>
       <c r="BL10"/>
       <c r="BM10"/>
       <c r="BN10"/>
       <c r="BO10"/>
       <c r="BP10"/>
       <c r="BQ10"/>
       <c r="BR10"/>
       <c r="BS10"/>
       <c r="BT10"/>
       <c r="BU10"/>
       <c r="BV10"/>
       <c r="BW10"/>
       <c r="BX10"/>
       <c r="BY10"/>
       <c r="BZ10"/>
       <c r="CA10"/>
       <c r="CB10"/>
       <c r="CC10"/>
       <c r="CD10"/>
       <c r="CE10"/>
       <c r="CF10"/>
       <c r="CG10"/>
       <c r="CH10"/>
       <c r="CI10"/>
       <c r="CJ10"/>
       <c r="CK10"/>
       <c r="CL10"/>
       <c r="CM10"/>
       <c r="CN10"/>
       <c r="CO10"/>
       <c r="CP10"/>
       <c r="CQ10"/>
       <c r="CR10"/>
       <c r="CS10"/>
+      <c r="CT10"/>
     </row>
-    <row r="11" spans="1:97">
+    <row r="11" spans="1:98">
       <c r="A11" t="s">
         <v>36</v>
       </c>
       <c r="B11"/>
-      <c r="C11">
+      <c r="C11"/>
+      <c r="D11">
         <v>291072000000.0</v>
       </c>
-      <c r="D11">
+      <c r="E11">
         <v>341477000000.0</v>
       </c>
-      <c r="E11">
+      <c r="F11">
         <v>285056000000.0</v>
       </c>
-      <c r="F11">
+      <c r="G11">
         <v>481593000000.0</v>
       </c>
-      <c r="G11"/>
       <c r="H11"/>
       <c r="I11"/>
       <c r="J11"/>
       <c r="K11"/>
       <c r="L11"/>
       <c r="M11"/>
       <c r="N11"/>
       <c r="O11"/>
-      <c r="P11">
+      <c r="P11"/>
+      <c r="Q11">
         <v>1449656000000.0</v>
       </c>
-      <c r="Q11"/>
       <c r="R11"/>
       <c r="S11"/>
       <c r="T11"/>
       <c r="U11"/>
       <c r="V11"/>
       <c r="W11"/>
       <c r="X11"/>
       <c r="Y11"/>
       <c r="Z11"/>
       <c r="AA11"/>
       <c r="AB11"/>
       <c r="AC11"/>
       <c r="AD11"/>
       <c r="AE11"/>
       <c r="AF11"/>
       <c r="AG11"/>
       <c r="AH11"/>
       <c r="AI11"/>
       <c r="AJ11"/>
       <c r="AK11"/>
       <c r="AL11"/>
       <c r="AM11"/>
       <c r="AN11"/>
       <c r="AO11"/>
       <c r="AP11"/>
@@ -6644,269 +6677,273 @@
       <c r="BU11"/>
       <c r="BV11"/>
       <c r="BW11"/>
       <c r="BX11"/>
       <c r="BY11"/>
       <c r="BZ11"/>
       <c r="CA11"/>
       <c r="CB11"/>
       <c r="CC11"/>
       <c r="CD11"/>
       <c r="CE11"/>
       <c r="CF11"/>
       <c r="CG11"/>
       <c r="CH11"/>
       <c r="CI11"/>
       <c r="CJ11"/>
       <c r="CK11"/>
       <c r="CL11"/>
       <c r="CM11"/>
       <c r="CN11"/>
       <c r="CO11"/>
       <c r="CP11"/>
       <c r="CQ11"/>
       <c r="CR11"/>
       <c r="CS11"/>
+      <c r="CT11"/>
     </row>
-    <row r="12" spans="1:97">
+    <row r="12" spans="1:98">
       <c r="A12" t="s">
         <v>37</v>
       </c>
       <c r="B12">
+        <v>1488799000000.0</v>
+      </c>
+      <c r="C12">
         <v>2048454000000.0</v>
       </c>
-      <c r="C12">
+      <c r="D12">
         <v>1755330000000.0</v>
       </c>
-      <c r="D12">
+      <c r="E12">
         <v>1243222000000.0</v>
       </c>
-      <c r="E12">
+      <c r="F12">
         <v>1142546000000.0</v>
       </c>
-      <c r="F12">
+      <c r="G12">
         <v>1525231000000.0</v>
       </c>
-      <c r="G12">
+      <c r="H12">
         <v>1442804000000.0</v>
       </c>
-      <c r="H12">
+      <c r="I12">
         <v>1402336000000.0</v>
       </c>
-      <c r="I12">
+      <c r="J12">
         <v>1544782000000.0</v>
       </c>
-      <c r="J12">
+      <c r="K12">
         <v>1607162000000.0</v>
       </c>
-      <c r="K12">
+      <c r="L12">
         <v>1779170000000.0</v>
       </c>
-      <c r="L12">
+      <c r="M12">
         <v>1792323000000.0</v>
       </c>
-      <c r="M12">
+      <c r="N12">
         <v>1667458000000.0</v>
       </c>
-      <c r="N12">
+      <c r="O12">
         <v>1688721000000.0</v>
       </c>
-      <c r="O12">
+      <c r="P12">
         <v>1662612000000.0</v>
       </c>
-      <c r="P12">
+      <c r="Q12">
         <v>1633829000000.0</v>
       </c>
-      <c r="Q12">
+      <c r="R12">
         <v>1945081000000.0</v>
       </c>
-      <c r="R12">
+      <c r="S12">
         <v>2013684000000.0</v>
       </c>
-      <c r="S12">
+      <c r="T12">
         <v>2717710000000.0</v>
       </c>
-      <c r="T12">
+      <c r="U12">
         <v>1608127000000.0</v>
       </c>
-      <c r="U12">
+      <c r="V12">
         <v>1735361000000.0</v>
       </c>
-      <c r="V12">
+      <c r="W12">
         <v>1920258000000.0</v>
       </c>
-      <c r="W12">
+      <c r="X12">
         <v>2000872000000.0</v>
       </c>
-      <c r="X12">
+      <c r="Y12">
         <v>1303782000000.0</v>
       </c>
-      <c r="Y12">
+      <c r="Z12">
         <v>1464572000000.0</v>
       </c>
-      <c r="Z12">
+      <c r="AA12">
         <v>1814892000000.0</v>
       </c>
-      <c r="AA12">
+      <c r="AB12">
         <v>2107851000000.0</v>
       </c>
-      <c r="AB12">
+      <c r="AC12">
         <v>2242949000000.0</v>
       </c>
-      <c r="AC12">
+      <c r="AD12">
         <v>2116972000000.0</v>
       </c>
-      <c r="AD12">
+      <c r="AE12">
         <v>2390073000000.0</v>
       </c>
-      <c r="AE12">
+      <c r="AF12">
         <v>2855967000000.0</v>
       </c>
-      <c r="AF12">
+      <c r="AG12">
         <v>2444947000000.0</v>
       </c>
-      <c r="AG12">
+      <c r="AH12">
         <v>2502996000000.0</v>
       </c>
-      <c r="AH12">
+      <c r="AI12">
         <v>3815532000000.0</v>
       </c>
-      <c r="AI12">
+      <c r="AJ12">
         <v>4136355000000.0</v>
       </c>
-      <c r="AJ12">
+      <c r="AK12">
         <v>2693905000000.0</v>
       </c>
-      <c r="AK12">
+      <c r="AL12">
         <v>3369440000000.0</v>
       </c>
-      <c r="AL12">
+      <c r="AM12">
         <v>3229040000000.0</v>
       </c>
-      <c r="AM12">
+      <c r="AN12">
         <v>3668876000000.0</v>
       </c>
-      <c r="AN12">
+      <c r="AO12">
         <v>3697066000000.0</v>
       </c>
-      <c r="AO12">
+      <c r="AP12">
         <v>2282430000000.0</v>
       </c>
-      <c r="AP12">
+      <c r="AQ12">
         <v>1887481000000.0</v>
       </c>
-      <c r="AQ12">
+      <c r="AR12">
         <v>2362100000000.0</v>
       </c>
-      <c r="AR12">
+      <c r="AS12">
         <v>2304055000000.0</v>
       </c>
-      <c r="AS12">
+      <c r="AT12">
         <v>2590174000000.0</v>
       </c>
-      <c r="AT12">
+      <c r="AU12">
         <v>2795685000000.0</v>
       </c>
-      <c r="AU12">
+      <c r="AV12">
         <v>3239117000000.0</v>
       </c>
-      <c r="AV12">
+      <c r="AW12">
         <v>2634762000000.0</v>
       </c>
-      <c r="AW12">
+      <c r="AX12">
         <v>3184872000000.0</v>
       </c>
-      <c r="AX12">
+      <c r="AY12">
         <v>4264796000000.0</v>
       </c>
-      <c r="AY12">
+      <c r="AZ12">
         <v>4843552000000.0</v>
       </c>
-      <c r="AZ12">
+      <c r="BA12">
         <v>4324500000000.0</v>
       </c>
-      <c r="BA12">
+      <c r="BB12">
         <v>4377756000000.0</v>
       </c>
-      <c r="BB12">
+      <c r="BC12">
         <v>5369303000000.0</v>
       </c>
-      <c r="BC12">
+      <c r="BD12">
         <v>3715231000000.0</v>
       </c>
-      <c r="BD12">
+      <c r="BE12">
         <v>3958095000000.0</v>
       </c>
-      <c r="BE12">
+      <c r="BF12">
         <v>1788571000000.0</v>
       </c>
-      <c r="BF12">
+      <c r="BG12">
         <v>3084508000000.0</v>
       </c>
-      <c r="BG12">
+      <c r="BH12">
         <v>3667456000000.0</v>
       </c>
-      <c r="BH12"/>
       <c r="BI12"/>
       <c r="BJ12"/>
       <c r="BK12"/>
       <c r="BL12"/>
       <c r="BM12"/>
       <c r="BN12"/>
       <c r="BO12"/>
       <c r="BP12"/>
       <c r="BQ12"/>
       <c r="BR12"/>
       <c r="BS12"/>
       <c r="BT12"/>
       <c r="BU12"/>
       <c r="BV12"/>
       <c r="BW12"/>
       <c r="BX12"/>
       <c r="BY12"/>
       <c r="BZ12"/>
       <c r="CA12"/>
       <c r="CB12"/>
       <c r="CC12"/>
       <c r="CD12"/>
       <c r="CE12"/>
       <c r="CF12"/>
       <c r="CG12"/>
       <c r="CH12"/>
       <c r="CI12"/>
       <c r="CJ12"/>
       <c r="CK12"/>
       <c r="CL12"/>
       <c r="CM12"/>
       <c r="CN12"/>
       <c r="CO12"/>
       <c r="CP12"/>
       <c r="CQ12"/>
       <c r="CR12"/>
       <c r="CS12"/>
+      <c r="CT12"/>
     </row>
-    <row r="13" spans="1:97">
+    <row r="13" spans="1:98">
       <c r="A13" t="s">
         <v>38</v>
       </c>
       <c r="B13">
         <v>2948661000000.0</v>
       </c>
       <c r="C13">
         <v>2948661000000.0</v>
       </c>
       <c r="D13">
         <v>2948661000000.0</v>
       </c>
       <c r="E13">
         <v>2948661000000.0</v>
       </c>
       <c r="F13">
         <v>2948661000000.0</v>
       </c>
       <c r="G13">
         <v>2948661000000.0</v>
       </c>
       <c r="H13">
         <v>2948661000000.0</v>
       </c>
       <c r="I13">
@@ -6915,96 +6952,96 @@
       <c r="J13">
         <v>2948661000000.0</v>
       </c>
       <c r="K13">
         <v>2948661000000.0</v>
       </c>
       <c r="L13">
         <v>2948661000000.0</v>
       </c>
       <c r="M13">
         <v>2948661000000.0</v>
       </c>
       <c r="N13">
         <v>2948661000000.0</v>
       </c>
       <c r="O13">
         <v>2948661000000.0</v>
       </c>
       <c r="P13">
         <v>2948661000000.0</v>
       </c>
       <c r="Q13">
         <v>2948661000000.0</v>
       </c>
       <c r="R13">
+        <v>2948661000000.0</v>
+      </c>
+      <c r="S13">
         <v>2920853000000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>2844392000000.0</v>
       </c>
       <c r="T13">
         <v>2844392000000.0</v>
       </c>
       <c r="U13">
         <v>2844392000000.0</v>
       </c>
       <c r="V13">
         <v>2844392000000.0</v>
       </c>
       <c r="W13">
         <v>2844392000000.0</v>
       </c>
       <c r="X13">
         <v>2844392000000.0</v>
       </c>
       <c r="Y13">
         <v>2844392000000.0</v>
       </c>
       <c r="Z13">
         <v>2844392000000.0</v>
       </c>
       <c r="AA13">
         <v>2844392000000.0</v>
       </c>
       <c r="AB13">
         <v>2844392000000.0</v>
       </c>
       <c r="AC13">
         <v>2844392000000.0</v>
       </c>
       <c r="AD13">
         <v>2844392000000.0</v>
       </c>
       <c r="AE13">
         <v>2844392000000.0</v>
       </c>
       <c r="AF13">
         <v>2844392000000.0</v>
       </c>
       <c r="AG13">
-        <v>2386904000000.0</v>
+        <v>2844392000000.0</v>
       </c>
       <c r="AH13">
         <v>2386904000000.0</v>
       </c>
       <c r="AI13">
         <v>2386904000000.0</v>
       </c>
       <c r="AJ13">
         <v>2386904000000.0</v>
       </c>
       <c r="AK13">
         <v>2386904000000.0</v>
       </c>
       <c r="AL13">
         <v>2386904000000.0</v>
       </c>
       <c r="AM13">
         <v>2386904000000.0</v>
       </c>
       <c r="AN13">
         <v>2386904000000.0</v>
       </c>
       <c r="AO13">
         <v>2386904000000.0</v>
       </c>
@@ -7023,277 +7060,280 @@
       <c r="AT13">
         <v>2386904000000.0</v>
       </c>
       <c r="AU13">
         <v>2386904000000.0</v>
       </c>
       <c r="AV13">
         <v>2386904000000.0</v>
       </c>
       <c r="AW13">
         <v>2386904000000.0</v>
       </c>
       <c r="AX13">
         <v>2386904000000.0</v>
       </c>
       <c r="AY13">
         <v>2386904000000.0</v>
       </c>
       <c r="AZ13">
         <v>2386904000000.0</v>
       </c>
       <c r="BA13">
         <v>2386904000000.0</v>
       </c>
       <c r="BB13">
+        <v>2386904000000.0</v>
+      </c>
+      <c r="BC13">
         <v>2211557000000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>2153183000000.0</v>
       </c>
       <c r="BD13">
         <v>2153183000000.0</v>
       </c>
       <c r="BE13">
         <v>2153183000000.0</v>
       </c>
       <c r="BF13">
         <v>2153183000000.0</v>
       </c>
       <c r="BG13">
         <v>2153183000000.0</v>
       </c>
       <c r="BH13">
         <v>2153183000000.0</v>
       </c>
       <c r="BI13">
         <v>2153183000000.0</v>
       </c>
       <c r="BJ13">
         <v>2153183000000.0</v>
       </c>
       <c r="BK13">
         <v>2153183000000.0</v>
       </c>
       <c r="BL13">
         <v>2153183000000.0</v>
       </c>
       <c r="BM13">
         <v>2153183000000.0</v>
       </c>
       <c r="BN13">
-        <v>1550058000000.0</v>
+        <v>2153183000000.0</v>
       </c>
       <c r="BO13">
         <v>1550058000000.0</v>
       </c>
       <c r="BP13">
         <v>1550058000000.0</v>
       </c>
       <c r="BQ13">
         <v>1550058000000.0</v>
       </c>
       <c r="BR13">
         <v>1550058000000.0</v>
       </c>
       <c r="BS13">
         <v>1550058000000.0</v>
       </c>
       <c r="BT13">
         <v>1550058000000.0</v>
       </c>
       <c r="BU13">
         <v>1550058000000.0</v>
       </c>
       <c r="BV13">
         <v>1550058000000.0</v>
       </c>
       <c r="BW13">
         <v>1550058000000.0</v>
       </c>
       <c r="BX13">
         <v>1550058000000.0</v>
       </c>
       <c r="BY13">
         <v>1550058000000.0</v>
       </c>
       <c r="BZ13">
         <v>1550058000000.0</v>
       </c>
       <c r="CA13">
-        <v>1228348000000.0</v>
+        <v>1550058000000.0</v>
       </c>
       <c r="CB13">
         <v>1228348000000.0</v>
       </c>
       <c r="CC13">
         <v>1228348000000.0</v>
       </c>
       <c r="CD13">
         <v>1228348000000.0</v>
       </c>
       <c r="CE13">
         <v>1228348000000.0</v>
       </c>
       <c r="CF13">
+        <v>1228348000000.0</v>
+      </c>
+      <c r="CG13">
         <v>1025510000000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>935884000000.0</v>
       </c>
       <c r="CH13">
         <v>935884000000.0</v>
       </c>
       <c r="CI13">
         <v>935884000000.0</v>
       </c>
       <c r="CJ13">
         <v>935884000000.0</v>
       </c>
       <c r="CK13">
         <v>935884000000.0</v>
       </c>
       <c r="CL13">
         <v>935884000000.0</v>
       </c>
       <c r="CM13">
         <v>935884000000.0</v>
       </c>
       <c r="CN13">
         <v>935884000000.0</v>
       </c>
-      <c r="CO13"/>
-      <c r="CP13">
+      <c r="CO13">
         <v>935884000000.0</v>
       </c>
+      <c r="CP13"/>
       <c r="CQ13">
         <v>935884000000.0</v>
       </c>
       <c r="CR13">
         <v>935884000000.0</v>
       </c>
-      <c r="CS13"/>
+      <c r="CS13">
+        <v>935884000000.0</v>
+      </c>
+      <c r="CT13"/>
     </row>
-    <row r="14" spans="1:97">
+    <row r="14" spans="1:98">
       <c r="A14" t="s">
         <v>39</v>
       </c>
       <c r="B14">
         <v>15613361000.0</v>
       </c>
       <c r="C14">
         <v>15613361000.0</v>
       </c>
       <c r="D14">
         <v>15613361000.0</v>
       </c>
       <c r="E14">
         <v>15613361000.0</v>
       </c>
       <c r="F14">
         <v>15613361000.0</v>
       </c>
       <c r="G14">
         <v>15613361000.0</v>
       </c>
       <c r="H14">
         <v>15613361000.0</v>
       </c>
       <c r="I14">
+        <v>15613361000.0</v>
+      </c>
+      <c r="J14">
         <v>15613361287.0</v>
       </c>
-      <c r="J14">
+      <c r="K14">
         <v>15591625487.0</v>
       </c>
-      <c r="K14">
+      <c r="L14">
         <v>15657540875.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>15554751787.0</v>
       </c>
       <c r="M14">
         <v>15554751787.0</v>
       </c>
       <c r="N14">
         <v>15554751787.0</v>
       </c>
       <c r="O14">
         <v>15554751787.0</v>
       </c>
       <c r="P14">
-        <v>15404243032.0</v>
+        <v>15554751787.0</v>
       </c>
       <c r="Q14">
         <v>15404243032.0</v>
       </c>
       <c r="R14">
         <v>15404243032.0</v>
       </c>
       <c r="S14">
-        <v>14639632470.0</v>
+        <v>15404243032.0</v>
       </c>
       <c r="T14">
         <v>14639632470.0</v>
       </c>
       <c r="U14">
         <v>14639632470.0</v>
       </c>
       <c r="V14">
         <v>14639632470.0</v>
       </c>
       <c r="W14">
         <v>14639632470.0</v>
       </c>
       <c r="X14">
         <v>14639632470.0</v>
       </c>
       <c r="Y14">
         <v>14639632470.0</v>
       </c>
       <c r="Z14">
         <v>14639632470.0</v>
       </c>
       <c r="AA14">
         <v>14639632470.0</v>
       </c>
       <c r="AB14">
         <v>14639632470.0</v>
       </c>
       <c r="AC14">
         <v>14639632470.0</v>
       </c>
       <c r="AD14">
         <v>14639632470.0</v>
       </c>
       <c r="AE14">
         <v>14639632470.0</v>
       </c>
       <c r="AF14">
         <v>14639632470.0</v>
       </c>
       <c r="AG14">
-        <v>10064747323.0</v>
+        <v>14639632470.0</v>
       </c>
       <c r="AH14">
         <v>10064747323.0</v>
       </c>
       <c r="AI14">
         <v>10064747323.0</v>
       </c>
       <c r="AJ14">
         <v>10064747323.0</v>
       </c>
       <c r="AK14">
         <v>10064747323.0</v>
       </c>
       <c r="AL14">
         <v>10064747323.0</v>
       </c>
       <c r="AM14">
         <v>10064747323.0</v>
       </c>
       <c r="AN14">
         <v>10064747323.0</v>
       </c>
       <c r="AO14">
         <v>10064747323.0</v>
       </c>
@@ -7309,116 +7349,119 @@
       <c r="AS14">
         <v>10064747323.0</v>
       </c>
       <c r="AT14">
         <v>10064747323.0</v>
       </c>
       <c r="AU14">
         <v>10064747323.0</v>
       </c>
       <c r="AV14">
         <v>10064747323.0</v>
       </c>
       <c r="AW14">
         <v>10064747323.0</v>
       </c>
       <c r="AX14">
         <v>10064747323.0</v>
       </c>
       <c r="AY14">
         <v>10064747323.0</v>
       </c>
       <c r="AZ14">
         <v>10064747323.0</v>
       </c>
       <c r="BA14">
+        <v>10064747323.0</v>
+      </c>
+      <c r="BB14">
         <v>8027179907.0</v>
       </c>
-      <c r="BB14">
+      <c r="BC14">
         <v>9788926656.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>8027179907.0</v>
       </c>
       <c r="BD14">
         <v>8027179907.0</v>
       </c>
       <c r="BE14">
-        <v>7727542968.0</v>
+        <v>8027179907.0</v>
       </c>
       <c r="BF14">
         <v>7727542968.0</v>
       </c>
       <c r="BG14">
         <v>7727542968.0</v>
       </c>
       <c r="BH14">
         <v>7727542968.0</v>
       </c>
       <c r="BI14">
-        <v>7727542867.0</v>
+        <v>7727542968.0</v>
       </c>
       <c r="BJ14">
         <v>7727542867.0</v>
       </c>
-      <c r="BK14"/>
+      <c r="BK14">
+        <v>7727542867.0</v>
+      </c>
       <c r="BL14"/>
       <c r="BM14"/>
       <c r="BN14"/>
       <c r="BO14"/>
       <c r="BP14"/>
       <c r="BQ14"/>
       <c r="BR14"/>
       <c r="BS14"/>
       <c r="BT14"/>
       <c r="BU14"/>
       <c r="BV14"/>
       <c r="BW14"/>
       <c r="BX14"/>
       <c r="BY14"/>
       <c r="BZ14"/>
       <c r="CA14"/>
       <c r="CB14"/>
       <c r="CC14"/>
       <c r="CD14"/>
       <c r="CE14"/>
       <c r="CF14"/>
       <c r="CG14"/>
       <c r="CH14"/>
       <c r="CI14"/>
       <c r="CJ14"/>
       <c r="CK14"/>
       <c r="CL14"/>
       <c r="CM14"/>
       <c r="CN14"/>
       <c r="CO14"/>
       <c r="CP14"/>
       <c r="CQ14"/>
       <c r="CR14"/>
       <c r="CS14"/>
+      <c r="CT14"/>
     </row>
-    <row r="15" spans="1:97">
+    <row r="15" spans="1:98">
       <c r="A15" t="s">
         <v>40</v>
       </c>
       <c r="B15"/>
       <c r="C15"/>
       <c r="D15"/>
       <c r="E15"/>
       <c r="F15"/>
       <c r="G15"/>
       <c r="H15"/>
       <c r="I15"/>
       <c r="J15"/>
       <c r="K15"/>
       <c r="L15"/>
       <c r="M15"/>
       <c r="N15"/>
       <c r="O15"/>
       <c r="P15"/>
       <c r="Q15"/>
       <c r="R15"/>
       <c r="S15"/>
       <c r="T15"/>
       <c r="U15"/>
       <c r="V15"/>
       <c r="W15"/>
@@ -7474,245 +7517,247 @@
       <c r="BU15"/>
       <c r="BV15"/>
       <c r="BW15"/>
       <c r="BX15"/>
       <c r="BY15"/>
       <c r="BZ15"/>
       <c r="CA15"/>
       <c r="CB15"/>
       <c r="CC15"/>
       <c r="CD15"/>
       <c r="CE15"/>
       <c r="CF15"/>
       <c r="CG15"/>
       <c r="CH15"/>
       <c r="CI15"/>
       <c r="CJ15"/>
       <c r="CK15"/>
       <c r="CL15"/>
       <c r="CM15"/>
       <c r="CN15"/>
       <c r="CO15"/>
       <c r="CP15"/>
       <c r="CQ15"/>
       <c r="CR15"/>
       <c r="CS15"/>
+      <c r="CT15"/>
     </row>
-    <row r="16" spans="1:97">
+    <row r="16" spans="1:98">
       <c r="A16" t="s">
         <v>41</v>
       </c>
       <c r="B16"/>
       <c r="C16"/>
       <c r="D16"/>
       <c r="E16"/>
       <c r="F16"/>
       <c r="G16"/>
       <c r="H16"/>
-      <c r="I16">
+      <c r="I16"/>
+      <c r="J16">
         <v>10249000000.0</v>
       </c>
-      <c r="J16">
+      <c r="K16">
         <v>1685400000000.0</v>
       </c>
-      <c r="K16">
+      <c r="L16">
         <v>47929000000.0</v>
       </c>
-      <c r="L16">
+      <c r="M16">
         <v>1664415000000.0</v>
       </c>
-      <c r="M16">
+      <c r="N16">
         <v>1756138000000.0</v>
       </c>
-      <c r="N16"/>
       <c r="O16"/>
       <c r="P16"/>
       <c r="Q16"/>
       <c r="R16"/>
-      <c r="S16">
+      <c r="S16"/>
+      <c r="T16">
         <v>1898171000000.0</v>
       </c>
-      <c r="T16">
+      <c r="U16">
         <v>1982614000000.0</v>
       </c>
-      <c r="U16">
+      <c r="V16">
         <v>2169661000000.0</v>
       </c>
-      <c r="V16">
+      <c r="W16">
         <v>2213190000000.0</v>
       </c>
-      <c r="W16">
+      <c r="X16">
         <v>2188536000000.0</v>
       </c>
-      <c r="X16">
+      <c r="Y16">
         <v>2096410000000.0</v>
       </c>
-      <c r="Y16">
+      <c r="Z16">
         <v>2190473000000.0</v>
       </c>
-      <c r="Z16">
+      <c r="AA16">
         <v>2225914000000.0</v>
       </c>
-      <c r="AA16">
+      <c r="AB16">
         <v>2025604000000.0</v>
       </c>
-      <c r="AB16">
+      <c r="AC16">
         <v>2199759000000.0</v>
       </c>
-      <c r="AC16">
+      <c r="AD16">
         <v>2420242000000.0</v>
       </c>
-      <c r="AD16">
+      <c r="AE16">
         <v>2342249000000.0</v>
       </c>
-      <c r="AE16">
+      <c r="AF16">
         <v>2178778000000.0</v>
       </c>
-      <c r="AF16">
+      <c r="AG16">
         <v>2089097000000.0</v>
       </c>
-      <c r="AG16">
+      <c r="AH16">
         <v>2044015000000.0</v>
       </c>
-      <c r="AH16">
+      <c r="AI16">
         <v>2079788000000.0</v>
       </c>
-      <c r="AI16">
+      <c r="AJ16">
         <v>2111654000000.0</v>
       </c>
-      <c r="AJ16">
+      <c r="AK16">
         <v>2052046000000.0</v>
       </c>
-      <c r="AK16">
+      <c r="AL16">
         <v>2485141000000.0</v>
       </c>
-      <c r="AL16">
+      <c r="AM16">
         <v>2373402000000.0</v>
       </c>
-      <c r="AM16">
+      <c r="AN16">
         <v>2485686000000.0</v>
       </c>
-      <c r="AN16">
+      <c r="AO16">
         <v>2410845000000.0</v>
       </c>
-      <c r="AO16">
+      <c r="AP16">
         <v>2222736000000.0</v>
       </c>
-      <c r="AP16">
+      <c r="AQ16">
         <v>2255017000000.0</v>
       </c>
-      <c r="AQ16">
+      <c r="AR16">
         <v>2169371000000.0</v>
       </c>
-      <c r="AR16">
+      <c r="AS16">
         <v>1877662000000.0</v>
       </c>
-      <c r="AS16">
+      <c r="AT16">
         <v>2116468000000.0</v>
       </c>
-      <c r="AT16">
+      <c r="AU16">
         <v>1889925000000.0</v>
       </c>
-      <c r="AU16">
+      <c r="AV16">
         <v>1967367000000.0</v>
       </c>
-      <c r="AV16">
+      <c r="AW16">
         <v>1301502000000.0</v>
       </c>
-      <c r="AW16">
+      <c r="AX16">
         <v>1446035000000.0</v>
       </c>
-      <c r="AX16">
+      <c r="AY16">
         <v>1516585000000.0</v>
       </c>
-      <c r="AY16">
+      <c r="AZ16">
         <v>1685836000000.0</v>
       </c>
-      <c r="AZ16">
+      <c r="BA16">
         <v>1374466000000.0</v>
       </c>
-      <c r="BA16">
+      <c r="BB16">
         <v>1461690000000.0</v>
       </c>
-      <c r="BB16">
+      <c r="BC16">
         <v>1769263000000.0</v>
       </c>
-      <c r="BC16">
+      <c r="BD16">
         <v>1380478000000.0</v>
       </c>
-      <c r="BD16">
+      <c r="BE16">
         <v>1467014000000.0</v>
       </c>
-      <c r="BE16">
+      <c r="BF16">
         <v>1487138000000.0</v>
       </c>
-      <c r="BF16">
+      <c r="BG16">
         <v>1248638000000.0</v>
       </c>
-      <c r="BG16">
+      <c r="BH16">
         <v>1237722000000.0</v>
       </c>
-      <c r="BH16"/>
       <c r="BI16"/>
       <c r="BJ16"/>
       <c r="BK16"/>
       <c r="BL16"/>
       <c r="BM16"/>
       <c r="BN16"/>
       <c r="BO16"/>
       <c r="BP16"/>
       <c r="BQ16"/>
       <c r="BR16"/>
       <c r="BS16"/>
       <c r="BT16"/>
       <c r="BU16"/>
       <c r="BV16"/>
       <c r="BW16"/>
       <c r="BX16"/>
       <c r="BY16"/>
       <c r="BZ16"/>
       <c r="CA16"/>
       <c r="CB16"/>
       <c r="CC16"/>
       <c r="CD16"/>
       <c r="CE16"/>
       <c r="CF16"/>
       <c r="CG16"/>
       <c r="CH16"/>
       <c r="CI16"/>
       <c r="CJ16"/>
       <c r="CK16"/>
       <c r="CL16"/>
       <c r="CM16"/>
       <c r="CN16"/>
       <c r="CO16"/>
       <c r="CP16"/>
       <c r="CQ16"/>
       <c r="CR16"/>
       <c r="CS16"/>
+      <c r="CT16"/>
     </row>
-    <row r="17" spans="1:97">
+    <row r="17" spans="1:98">
       <c r="A17" t="s">
         <v>42</v>
       </c>
       <c r="B17"/>
       <c r="C17"/>
       <c r="D17"/>
       <c r="E17"/>
       <c r="F17"/>
       <c r="G17"/>
       <c r="H17"/>
       <c r="I17"/>
       <c r="J17"/>
       <c r="K17"/>
       <c r="L17"/>
       <c r="M17"/>
       <c r="N17"/>
       <c r="O17"/>
       <c r="P17"/>
       <c r="Q17"/>
       <c r="R17"/>
       <c r="S17"/>
       <c r="T17"/>
       <c r="U17"/>
       <c r="V17"/>
       <c r="W17"/>
@@ -7768,52 +7813,53 @@
       <c r="BU17"/>
       <c r="BV17"/>
       <c r="BW17"/>
       <c r="BX17"/>
       <c r="BY17"/>
       <c r="BZ17"/>
       <c r="CA17"/>
       <c r="CB17"/>
       <c r="CC17"/>
       <c r="CD17"/>
       <c r="CE17"/>
       <c r="CF17"/>
       <c r="CG17"/>
       <c r="CH17"/>
       <c r="CI17"/>
       <c r="CJ17"/>
       <c r="CK17"/>
       <c r="CL17"/>
       <c r="CM17"/>
       <c r="CN17"/>
       <c r="CO17"/>
       <c r="CP17"/>
       <c r="CQ17"/>
       <c r="CR17"/>
       <c r="CS17"/>
+      <c r="CT17"/>
     </row>
-    <row r="18" spans="1:97">
+    <row r="18" spans="1:98">
       <c r="A18" t="s">
         <v>43</v>
       </c>
       <c r="B18"/>
       <c r="C18"/>
       <c r="D18"/>
       <c r="E18"/>
       <c r="F18"/>
       <c r="G18"/>
       <c r="H18"/>
       <c r="I18"/>
       <c r="J18"/>
       <c r="K18"/>
       <c r="L18"/>
       <c r="M18"/>
       <c r="N18"/>
       <c r="O18"/>
       <c r="P18"/>
       <c r="Q18"/>
       <c r="R18"/>
       <c r="S18"/>
       <c r="T18"/>
       <c r="U18"/>
       <c r="V18"/>
       <c r="W18"/>
@@ -7869,52 +7915,53 @@
       <c r="BU18"/>
       <c r="BV18"/>
       <c r="BW18"/>
       <c r="BX18"/>
       <c r="BY18"/>
       <c r="BZ18"/>
       <c r="CA18"/>
       <c r="CB18"/>
       <c r="CC18"/>
       <c r="CD18"/>
       <c r="CE18"/>
       <c r="CF18"/>
       <c r="CG18"/>
       <c r="CH18"/>
       <c r="CI18"/>
       <c r="CJ18"/>
       <c r="CK18"/>
       <c r="CL18"/>
       <c r="CM18"/>
       <c r="CN18"/>
       <c r="CO18"/>
       <c r="CP18"/>
       <c r="CQ18"/>
       <c r="CR18"/>
       <c r="CS18"/>
+      <c r="CT18"/>
     </row>
-    <row r="19" spans="1:97">
+    <row r="19" spans="1:98">
       <c r="A19" t="s">
         <v>44</v>
       </c>
       <c r="B19"/>
       <c r="C19"/>
       <c r="D19"/>
       <c r="E19"/>
       <c r="F19"/>
       <c r="G19"/>
       <c r="H19"/>
       <c r="I19"/>
       <c r="J19"/>
       <c r="K19"/>
       <c r="L19"/>
       <c r="M19"/>
       <c r="N19"/>
       <c r="O19"/>
       <c r="P19"/>
       <c r="Q19"/>
       <c r="R19"/>
       <c r="S19"/>
       <c r="T19"/>
       <c r="U19"/>
       <c r="V19"/>
       <c r="W19"/>
@@ -7970,1424 +8017,1440 @@
       <c r="BU19"/>
       <c r="BV19"/>
       <c r="BW19"/>
       <c r="BX19"/>
       <c r="BY19"/>
       <c r="BZ19"/>
       <c r="CA19"/>
       <c r="CB19"/>
       <c r="CC19"/>
       <c r="CD19"/>
       <c r="CE19"/>
       <c r="CF19"/>
       <c r="CG19"/>
       <c r="CH19"/>
       <c r="CI19"/>
       <c r="CJ19"/>
       <c r="CK19"/>
       <c r="CL19"/>
       <c r="CM19"/>
       <c r="CN19"/>
       <c r="CO19"/>
       <c r="CP19"/>
       <c r="CQ19"/>
       <c r="CR19"/>
       <c r="CS19"/>
+      <c r="CT19"/>
     </row>
-    <row r="20" spans="1:97">
+    <row r="20" spans="1:98">
       <c r="A20" t="s">
         <v>45</v>
       </c>
       <c r="B20">
+        <v>74688000000.0</v>
+      </c>
+      <c r="C20">
         <v>41588000000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>69307000000.0</v>
       </c>
       <c r="D20">
         <v>69307000000.0</v>
       </c>
       <c r="E20">
         <v>69307000000.0</v>
       </c>
       <c r="F20">
-        <v>68048000000.0</v>
+        <v>69307000000.0</v>
       </c>
       <c r="G20">
         <v>68048000000.0</v>
       </c>
       <c r="H20">
         <v>68048000000.0</v>
       </c>
       <c r="I20">
         <v>68048000000.0</v>
       </c>
       <c r="J20">
         <v>68048000000.0</v>
       </c>
       <c r="K20">
         <v>68048000000.0</v>
       </c>
       <c r="L20">
+        <v>68048000000.0</v>
+      </c>
+      <c r="M20">
         <v>94592000000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>68048000000.0</v>
       </c>
       <c r="N20">
         <v>68048000000.0</v>
       </c>
       <c r="O20">
         <v>68048000000.0</v>
       </c>
       <c r="P20">
         <v>68048000000.0</v>
       </c>
       <c r="Q20">
         <v>68048000000.0</v>
       </c>
       <c r="R20">
         <v>68048000000.0</v>
       </c>
       <c r="S20">
         <v>68048000000.0</v>
       </c>
       <c r="T20">
-        <v>66482000000.0</v>
+        <v>68048000000.0</v>
       </c>
       <c r="U20">
         <v>66482000000.0</v>
       </c>
       <c r="V20">
-        <v>103057000000.0</v>
+        <v>66482000000.0</v>
       </c>
       <c r="W20">
         <v>103057000000.0</v>
       </c>
       <c r="X20">
-        <v>153015000000.0</v>
+        <v>103057000000.0</v>
       </c>
       <c r="Y20">
         <v>153015000000.0</v>
       </c>
       <c r="Z20">
         <v>153015000000.0</v>
       </c>
       <c r="AA20">
+        <v>153015000000.0</v>
+      </c>
+      <c r="AB20">
         <v>103057000000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>130744000000.0</v>
       </c>
       <c r="AC20">
         <v>130744000000.0</v>
       </c>
       <c r="AD20">
         <v>130744000000.0</v>
       </c>
       <c r="AE20">
         <v>130744000000.0</v>
       </c>
       <c r="AF20">
         <v>130744000000.0</v>
       </c>
       <c r="AG20">
         <v>130744000000.0</v>
       </c>
       <c r="AH20">
         <v>130744000000.0</v>
       </c>
       <c r="AI20">
         <v>130744000000.0</v>
       </c>
       <c r="AJ20">
-        <v>187003000000.0</v>
+        <v>130744000000.0</v>
       </c>
       <c r="AK20">
         <v>187003000000.0</v>
       </c>
       <c r="AL20">
         <v>187003000000.0</v>
       </c>
       <c r="AM20">
         <v>187003000000.0</v>
       </c>
       <c r="AN20">
         <v>187003000000.0</v>
       </c>
       <c r="AO20">
         <v>187003000000.0</v>
       </c>
       <c r="AP20">
-        <v>188485000000.0</v>
+        <v>187003000000.0</v>
       </c>
       <c r="AQ20">
         <v>188485000000.0</v>
       </c>
       <c r="AR20">
-        <v>132226000000.0</v>
+        <v>188485000000.0</v>
       </c>
       <c r="AS20">
         <v>132226000000.0</v>
       </c>
       <c r="AT20">
         <v>132226000000.0</v>
       </c>
       <c r="AU20">
         <v>132226000000.0</v>
       </c>
       <c r="AV20">
         <v>132226000000.0</v>
       </c>
       <c r="AW20">
         <v>132226000000.0</v>
       </c>
       <c r="AX20">
+        <v>132226000000.0</v>
+      </c>
+      <c r="AY20">
         <v>132225000000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>132226000000.0</v>
       </c>
       <c r="AZ20">
         <v>132226000000.0</v>
       </c>
       <c r="BA20">
         <v>132226000000.0</v>
       </c>
       <c r="BB20">
         <v>132226000000.0</v>
       </c>
       <c r="BC20">
         <v>132226000000.0</v>
       </c>
-      <c r="BD20"/>
+      <c r="BD20">
+        <v>132226000000.0</v>
+      </c>
       <c r="BE20"/>
       <c r="BF20"/>
-      <c r="BG20">
+      <c r="BG20"/>
+      <c r="BH20">
         <v>130581000000.0</v>
       </c>
-      <c r="BH20"/>
       <c r="BI20"/>
       <c r="BJ20"/>
       <c r="BK20"/>
       <c r="BL20"/>
       <c r="BM20"/>
       <c r="BN20"/>
       <c r="BO20"/>
       <c r="BP20"/>
       <c r="BQ20"/>
       <c r="BR20"/>
       <c r="BS20"/>
       <c r="BT20"/>
       <c r="BU20"/>
       <c r="BV20"/>
       <c r="BW20"/>
       <c r="BX20"/>
       <c r="BY20"/>
       <c r="BZ20"/>
       <c r="CA20"/>
       <c r="CB20"/>
       <c r="CC20"/>
-      <c r="CD20">
+      <c r="CD20"/>
+      <c r="CE20">
         <v>161787000000.0</v>
       </c>
-      <c r="CE20"/>
       <c r="CF20"/>
       <c r="CG20"/>
-      <c r="CH20">
+      <c r="CH20"/>
+      <c r="CI20">
         <v>177592000000.0</v>
       </c>
-      <c r="CI20">
+      <c r="CJ20">
         <v>176575000000.0</v>
       </c>
-      <c r="CJ20"/>
       <c r="CK20"/>
       <c r="CL20"/>
       <c r="CM20"/>
       <c r="CN20"/>
       <c r="CO20"/>
       <c r="CP20"/>
       <c r="CQ20"/>
       <c r="CR20"/>
       <c r="CS20"/>
+      <c r="CT20"/>
     </row>
-    <row r="21" spans="1:97">
+    <row r="21" spans="1:98">
       <c r="A21" t="s">
         <v>46</v>
       </c>
       <c r="B21">
+        <v>133945000000.0</v>
+      </c>
+      <c r="C21">
         <v>108182000000.0</v>
       </c>
-      <c r="C21">
+      <c r="D21">
         <v>150897000000.0</v>
       </c>
-      <c r="D21">
+      <c r="E21">
         <v>132885000000.0</v>
       </c>
-      <c r="E21">
+      <c r="F21">
         <v>136465000000.0</v>
       </c>
-      <c r="F21">
+      <c r="G21">
         <v>144392000000.0</v>
       </c>
-      <c r="G21">
+      <c r="H21">
         <v>150357000000.0</v>
       </c>
-      <c r="H21">
+      <c r="I21">
         <v>134629000000.0</v>
       </c>
-      <c r="I21">
+      <c r="J21">
         <v>141725000000.0</v>
       </c>
-      <c r="J21">
+      <c r="K21">
         <v>149133000000.0</v>
       </c>
-      <c r="K21">
+      <c r="L21">
         <v>271635000000.0</v>
       </c>
-      <c r="L21">
+      <c r="M21">
         <v>108493000000.0</v>
       </c>
-      <c r="M21">
+      <c r="N21">
         <v>114145000000.0</v>
       </c>
-      <c r="N21">
+      <c r="O21">
         <v>92724000000.0</v>
       </c>
-      <c r="O21">
+      <c r="P21">
         <v>57931000000.0</v>
       </c>
-      <c r="P21">
+      <c r="Q21">
         <v>39931000000.0</v>
       </c>
-      <c r="Q21">
+      <c r="R21">
         <v>22512000000.0</v>
       </c>
-      <c r="R21">
+      <c r="S21">
         <v>1062000000.0</v>
       </c>
-      <c r="S21">
+      <c r="T21">
         <v>1466000000.0</v>
       </c>
-      <c r="T21">
+      <c r="U21">
         <v>1632000000.0</v>
       </c>
-      <c r="U21">
+      <c r="V21">
         <v>2059000000.0</v>
       </c>
-      <c r="V21">
+      <c r="W21">
         <v>2524000000.0</v>
       </c>
-      <c r="W21">
+      <c r="X21">
         <v>5301000000.0</v>
       </c>
-      <c r="X21">
+      <c r="Y21">
         <v>6883000000.0</v>
       </c>
-      <c r="Y21">
+      <c r="Z21">
         <v>8493000000.0</v>
       </c>
-      <c r="Z21">
+      <c r="AA21">
         <v>10214000000.0</v>
       </c>
-      <c r="AA21">
+      <c r="AB21">
         <v>11237000000.0</v>
       </c>
-      <c r="AB21">
+      <c r="AC21">
         <v>12890000000.0</v>
       </c>
-      <c r="AC21">
+      <c r="AD21">
         <v>14640000000.0</v>
       </c>
-      <c r="AD21">
+      <c r="AE21">
         <v>16279000000.0</v>
       </c>
-      <c r="AE21">
+      <c r="AF21">
         <v>17091000000.0</v>
       </c>
-      <c r="AF21">
+      <c r="AG21">
         <v>17852000000.0</v>
       </c>
-      <c r="AG21">
+      <c r="AH21">
         <v>18331000000.0</v>
       </c>
-      <c r="AH21">
+      <c r="AI21">
         <v>17927000000.0</v>
       </c>
-      <c r="AI21">
+      <c r="AJ21">
         <v>19606000000.0</v>
       </c>
-      <c r="AJ21">
+      <c r="AK21">
         <v>21386000000.0</v>
       </c>
-      <c r="AK21">
+      <c r="AL21">
         <v>23380000000.0</v>
       </c>
-      <c r="AL21">
+      <c r="AM21">
         <v>23567000000.0</v>
       </c>
-      <c r="AM21">
+      <c r="AN21">
         <v>25154000000.0</v>
       </c>
-      <c r="AN21">
+      <c r="AO21">
         <v>32923000000.0</v>
       </c>
-      <c r="AO21">
+      <c r="AP21">
         <v>37201000000.0</v>
       </c>
-      <c r="AP21">
+      <c r="AQ21">
         <v>49193000000.0</v>
       </c>
-      <c r="AQ21">
+      <c r="AR21">
         <v>53139000000.0</v>
       </c>
-      <c r="AR21">
+      <c r="AS21">
         <v>63601000000.0</v>
       </c>
-      <c r="AS21">
+      <c r="AT21">
         <v>64253000000.0</v>
       </c>
-      <c r="AT21">
+      <c r="AU21">
         <v>67818000000.0</v>
       </c>
-      <c r="AU21">
+      <c r="AV21">
         <v>71715000000.0</v>
       </c>
-      <c r="AV21">
+      <c r="AW21">
         <v>70894000000.0</v>
       </c>
-      <c r="AW21">
+      <c r="AX21">
         <v>70816000000.0</v>
       </c>
-      <c r="AX21">
+      <c r="AY21">
         <v>63250000000.0</v>
       </c>
-      <c r="AY21">
+      <c r="AZ21">
         <v>61105000000.0</v>
       </c>
-      <c r="AZ21">
+      <c r="BA21">
         <v>58981000000.0</v>
       </c>
-      <c r="BA21">
+      <c r="BB21">
         <v>49408000000.0</v>
       </c>
-      <c r="BB21">
+      <c r="BC21">
         <v>45478000000.0</v>
       </c>
-      <c r="BC21">
+      <c r="BD21">
         <v>45105000000.0</v>
       </c>
-      <c r="BD21">
+      <c r="BE21">
         <v>176811000000.0</v>
       </c>
-      <c r="BE21">
+      <c r="BF21">
         <v>2194330000000.0</v>
       </c>
-      <c r="BF21">
+      <c r="BG21">
         <v>863032000000.0</v>
       </c>
-      <c r="BG21">
+      <c r="BH21">
         <v>45636000000.0</v>
       </c>
-      <c r="BH21">
+      <c r="BI21">
         <v>157966000000.0</v>
       </c>
-      <c r="BI21">
+      <c r="BJ21">
         <v>158121000000.0</v>
       </c>
-      <c r="BJ21">
+      <c r="BK21">
         <v>158822000000.0</v>
       </c>
-      <c r="BK21">
+      <c r="BL21">
         <v>117499000000.0</v>
       </c>
-      <c r="BL21">
+      <c r="BM21">
         <v>119816000000.0</v>
       </c>
-      <c r="BM21">
+      <c r="BN21">
         <v>124593000000.0</v>
       </c>
-      <c r="BN21">
+      <c r="BO21">
         <v>200668000000.0</v>
       </c>
-      <c r="BO21">
+      <c r="BP21">
         <v>207285000000.0</v>
       </c>
-      <c r="BP21">
+      <c r="BQ21">
         <v>135194000000.0</v>
       </c>
-      <c r="BQ21">
+      <c r="BR21">
         <v>225132000000.0</v>
       </c>
-      <c r="BR21">
+      <c r="BS21">
         <v>238469000000.0</v>
       </c>
-      <c r="BS21">
+      <c r="BT21">
         <v>214050000000.0</v>
       </c>
-      <c r="BT21">
+      <c r="BU21">
         <v>211806000000.0</v>
       </c>
-      <c r="BU21">
+      <c r="BV21">
         <v>211696000000.0</v>
       </c>
-      <c r="BV21">
+      <c r="BW21">
         <v>215210000000.0</v>
       </c>
-      <c r="BW21">
+      <c r="BX21">
         <v>219288000000.0</v>
       </c>
-      <c r="BX21">
+      <c r="BY21">
         <v>134827000000.0</v>
       </c>
-      <c r="BY21">
+      <c r="BZ21">
         <v>138655000000.0</v>
       </c>
-      <c r="BZ21">
+      <c r="CA21">
         <v>142482000000.0</v>
       </c>
-      <c r="CA21"/>
-      <c r="CB21">
+      <c r="CB21"/>
+      <c r="CC21">
         <v>153884000000.0</v>
       </c>
-      <c r="CC21">
+      <c r="CD21">
         <v>157835000000.0</v>
       </c>
-      <c r="CD21">
+      <c r="CE21">
         <v>161787000000.0</v>
       </c>
-      <c r="CE21"/>
-      <c r="CF21">
+      <c r="CF21"/>
+      <c r="CG21">
         <v>169690000000.0</v>
       </c>
-      <c r="CG21">
+      <c r="CH21">
         <v>173641000000.0</v>
       </c>
-      <c r="CH21">
+      <c r="CI21">
         <v>177592000000.0</v>
       </c>
-      <c r="CI21">
+      <c r="CJ21">
         <v>176575000000.0</v>
       </c>
-      <c r="CJ21">
+      <c r="CK21">
         <v>5334561000.0</v>
       </c>
-      <c r="CK21">
+      <c r="CL21">
         <v>5730180000.0</v>
       </c>
-      <c r="CL21">
+      <c r="CM21">
         <v>6065268000.0</v>
       </c>
-      <c r="CM21">
+      <c r="CN21">
         <v>6715000000.0</v>
       </c>
-      <c r="CN21">
+      <c r="CO21">
         <v>7009378000.0</v>
       </c>
-      <c r="CO21"/>
-      <c r="CP21">
+      <c r="CP21"/>
+      <c r="CQ21">
         <v>30466000000.0</v>
       </c>
-      <c r="CQ21"/>
-      <c r="CR21">
+      <c r="CR21"/>
+      <c r="CS21">
         <v>472000000.0</v>
       </c>
-      <c r="CS21"/>
+      <c r="CT21"/>
     </row>
-    <row r="22" spans="1:97">
+    <row r="22" spans="1:98">
       <c r="A22" t="s">
         <v>47</v>
       </c>
       <c r="B22">
+        <v>2398364000000.0</v>
+      </c>
+      <c r="C22">
         <v>2456114000000.0</v>
       </c>
-      <c r="C22">
+      <c r="D22">
         <v>2545446000000.0</v>
       </c>
-      <c r="D22">
+      <c r="E22">
         <v>2185752000000.0</v>
       </c>
-      <c r="E22">
+      <c r="F22">
         <v>2228813000000.0</v>
       </c>
-      <c r="F22">
+      <c r="G22">
         <v>2342275000000.0</v>
       </c>
-      <c r="G22">
+      <c r="H22">
         <v>2040989000000.0</v>
       </c>
-      <c r="H22">
+      <c r="I22">
         <v>2068537000000.0</v>
       </c>
-      <c r="I22">
+      <c r="J22">
         <v>1992498000000.0</v>
       </c>
-      <c r="J22">
+      <c r="K22">
         <v>2212192000000.0</v>
       </c>
-      <c r="K22">
+      <c r="L22">
         <v>1969590000000.0</v>
       </c>
-      <c r="L22">
+      <c r="M22">
         <v>1897805000000.0</v>
       </c>
-      <c r="M22">
+      <c r="N22">
         <v>1814028000000.0</v>
       </c>
-      <c r="N22">
+      <c r="O22">
         <v>2270310000000.0</v>
       </c>
-      <c r="O22">
+      <c r="P22">
         <v>1511559000000.0</v>
       </c>
-      <c r="P22">
+      <c r="Q22">
         <v>1713066000000.0</v>
       </c>
-      <c r="Q22">
+      <c r="R22">
         <v>1770478000000.0</v>
       </c>
-      <c r="R22">
+      <c r="S22">
         <v>2202853000000.0</v>
       </c>
-      <c r="S22">
+      <c r="T22">
         <v>1586417000000.0</v>
       </c>
-      <c r="T22">
+      <c r="U22">
         <v>1499588000000.0</v>
       </c>
-      <c r="U22">
+      <c r="V22">
         <v>1402809000000.0</v>
       </c>
-      <c r="V22">
+      <c r="W22">
         <v>1749308000000.0</v>
       </c>
-      <c r="W22">
+      <c r="X22">
         <v>1439203000000.0</v>
       </c>
-      <c r="X22">
+      <c r="Y22">
         <v>1680621000000.0</v>
       </c>
-      <c r="Y22">
+      <c r="Z22">
         <v>1468594000000.0</v>
       </c>
-      <c r="Z22">
+      <c r="AA22">
         <v>2094377000000.0</v>
       </c>
-      <c r="AA22">
+      <c r="AB22">
         <v>1533341000000.0</v>
       </c>
-      <c r="AB22">
+      <c r="AC22">
         <v>1730739000000.0</v>
       </c>
-      <c r="AC22">
+      <c r="AD22">
         <v>1918290000000.0</v>
       </c>
-      <c r="AD22">
+      <c r="AE22">
         <v>2423066000000.0</v>
       </c>
-      <c r="AE22">
+      <c r="AF22">
         <v>1893093000000.0</v>
       </c>
-      <c r="AF22">
+      <c r="AG22">
         <v>2243241000000.0</v>
       </c>
-      <c r="AG22">
+      <c r="AH22">
         <v>1979220000000.0</v>
       </c>
-      <c r="AH22">
+      <c r="AI22">
         <v>2171773000000.0</v>
       </c>
-      <c r="AI22">
+      <c r="AJ22">
         <v>1860579000000.0</v>
       </c>
-      <c r="AJ22">
+      <c r="AK22">
         <v>2784943000000.0</v>
       </c>
-      <c r="AK22">
+      <c r="AL22">
         <v>3444018000000.0</v>
       </c>
-      <c r="AL22">
+      <c r="AM22">
         <v>3532879000000.0</v>
       </c>
-      <c r="AM22">
+      <c r="AN22">
         <v>3471557000000.0</v>
       </c>
-      <c r="AN22">
+      <c r="AO22">
         <v>3443474000000.0</v>
       </c>
-      <c r="AO22">
+      <c r="AP22">
         <v>3987687000000.0</v>
       </c>
-      <c r="AP22">
+      <c r="AQ22">
         <v>3604396000000.0</v>
       </c>
-      <c r="AQ22">
+      <c r="AR22">
         <v>3643184000000.0</v>
       </c>
-      <c r="AR22">
+      <c r="AS22">
         <v>4060651000000.0</v>
       </c>
-      <c r="AS22">
+      <c r="AT22">
         <v>4459989000000.0</v>
       </c>
-      <c r="AT22">
+      <c r="AU22">
         <v>3648343000000.0</v>
       </c>
-      <c r="AU22">
+      <c r="AV22">
         <v>3406548000000.0</v>
       </c>
-      <c r="AV22">
+      <c r="AW22">
         <v>3317218000000.0</v>
       </c>
-      <c r="AW22">
+      <c r="AX22">
         <v>3683623000000.0</v>
       </c>
-      <c r="AX22">
+      <c r="AY22">
         <v>3109962000000.0</v>
       </c>
-      <c r="AY22">
+      <c r="AZ22">
         <v>2925163000000.0</v>
       </c>
-      <c r="AZ22">
+      <c r="BA22">
         <v>2640594000000.0</v>
       </c>
-      <c r="BA22">
+      <c r="BB22">
         <v>2639818000000.0</v>
       </c>
-      <c r="BB22">
+      <c r="BC22">
         <v>2189779000000.0</v>
       </c>
-      <c r="BC22">
+      <c r="BD22">
         <v>2064262000000.0</v>
       </c>
-      <c r="BD22">
+      <c r="BE22">
         <v>1914141000000.0</v>
       </c>
-      <c r="BE22">
+      <c r="BF22">
         <v>1989941000000.0</v>
       </c>
-      <c r="BF22">
+      <c r="BG22">
         <v>1632220000000.0</v>
       </c>
-      <c r="BG22">
+      <c r="BH22">
         <v>1413534000000.0</v>
       </c>
-      <c r="BH22">
+      <c r="BI22">
         <v>1356056000000.0</v>
       </c>
-      <c r="BI22">
+      <c r="BJ22">
         <v>1340753000000.0</v>
       </c>
-      <c r="BJ22">
+      <c r="BK22">
         <v>1145257000000.0</v>
       </c>
-      <c r="BK22">
+      <c r="BL22">
         <v>1057447000000.0</v>
       </c>
-      <c r="BL22">
+      <c r="BM22">
         <v>1195135000000.0</v>
       </c>
-      <c r="BM22">
+      <c r="BN22">
         <v>1072712000000.0</v>
       </c>
-      <c r="BN22">
+      <c r="BO22">
         <v>1234113000000.0</v>
       </c>
-      <c r="BO22">
+      <c r="BP22">
         <v>1233082000000.0</v>
       </c>
-      <c r="BP22">
+      <c r="BQ22">
         <v>1313736000000.0</v>
       </c>
-      <c r="BQ22">
+      <c r="BR22">
         <v>1149217000000.0</v>
       </c>
-      <c r="BR22">
+      <c r="BS22">
         <v>1080954000000.0</v>
       </c>
-      <c r="BS22">
+      <c r="BT22">
         <v>1030304000000.0</v>
       </c>
-      <c r="BT22">
+      <c r="BU22">
         <v>1238310000000.0</v>
       </c>
-      <c r="BU22">
+      <c r="BV22">
         <v>1029230000000.0</v>
       </c>
-      <c r="BV22">
+      <c r="BW22">
         <v>1020530000000.0</v>
       </c>
-      <c r="BW22">
+      <c r="BX22">
         <v>944886000000.0</v>
       </c>
-      <c r="BX22">
+      <c r="BY22">
         <v>1182903000000.0</v>
       </c>
-      <c r="BY22">
+      <c r="BZ22">
         <v>914052000000.0</v>
       </c>
-      <c r="BZ22">
+      <c r="CA22">
         <v>844917000000.0</v>
       </c>
-      <c r="CA22">
+      <c r="CB22">
         <v>1178797000000.0</v>
       </c>
-      <c r="CB22">
+      <c r="CC22">
         <v>854475000000.0</v>
       </c>
-      <c r="CC22">
+      <c r="CD22">
         <v>760154000000.0</v>
       </c>
-      <c r="CD22">
+      <c r="CE22">
         <v>735531000000.0</v>
       </c>
-      <c r="CE22">
+      <c r="CF22">
         <v>909084000000.0</v>
       </c>
-      <c r="CF22">
+      <c r="CG22">
         <v>621844000000.0</v>
       </c>
-      <c r="CG22">
+      <c r="CH22">
         <v>496856000000.0</v>
       </c>
-      <c r="CH22">
+      <c r="CI22">
         <v>466899000000.0</v>
       </c>
-      <c r="CI22">
+      <c r="CJ22">
         <v>609495000000.0</v>
       </c>
-      <c r="CJ22">
+      <c r="CK22">
         <v>50525532000.0</v>
       </c>
-      <c r="CK22">
+      <c r="CL22">
         <v>51019890000.0</v>
       </c>
-      <c r="CL22">
+      <c r="CM22">
         <v>31370729000.0</v>
       </c>
-      <c r="CM22">
+      <c r="CN22">
         <v>50293000000.0</v>
       </c>
-      <c r="CN22">
+      <c r="CO22">
         <v>82043474000.0</v>
       </c>
-      <c r="CO22">
+      <c r="CP22">
         <v>50628000000.0</v>
       </c>
-      <c r="CP22">
+      <c r="CQ22">
         <v>86869000000.0</v>
       </c>
-      <c r="CQ22">
+      <c r="CR22">
         <v>94603000000.0</v>
       </c>
-      <c r="CR22">
+      <c r="CS22">
         <v>29668000000.0</v>
       </c>
-      <c r="CS22">
+      <c r="CT22">
         <v>9023000000.0</v>
       </c>
     </row>
-    <row r="23" spans="1:97">
+    <row r="23" spans="1:98">
       <c r="A23" t="s">
         <v>48</v>
       </c>
       <c r="B23">
+        <v>13366832000000.0</v>
+      </c>
+      <c r="C23">
         <v>14397446000000.0</v>
       </c>
-      <c r="C23">
+      <c r="D23">
         <v>15088087000000.0</v>
       </c>
-      <c r="D23">
+      <c r="E23">
         <v>16573042000000.0</v>
       </c>
-      <c r="E23">
+      <c r="F23">
         <v>13600168000000.0</v>
       </c>
-      <c r="F23">
+      <c r="G23">
         <v>14451952000000.0</v>
       </c>
-      <c r="G23">
+      <c r="H23">
         <v>13128088000000.0</v>
       </c>
-      <c r="H23">
+      <c r="I23">
         <v>12458344000000.0</v>
       </c>
-      <c r="I23">
+      <c r="J23">
         <v>12496380000000.0</v>
       </c>
-      <c r="J23">
+      <c r="K23">
         <v>13456810000000.0</v>
       </c>
-      <c r="K23">
+      <c r="L23">
         <v>13089217000000.0</v>
       </c>
-      <c r="L23">
+      <c r="M23">
         <v>13154315000000.0</v>
       </c>
-      <c r="M23">
+      <c r="N23">
         <v>13293670000000.0</v>
       </c>
-      <c r="N23">
+      <c r="O23">
         <v>13660384000000.0</v>
       </c>
-      <c r="O23">
+      <c r="P23">
         <v>12843887000000.0</v>
       </c>
-      <c r="P23">
+      <c r="Q23">
         <v>12917409000000.0</v>
       </c>
-      <c r="Q23">
+      <c r="R23">
         <v>13607921000000.0</v>
       </c>
-      <c r="R23">
+      <c r="S23">
         <v>15033363000000.0</v>
       </c>
-      <c r="S23">
+      <c r="T23">
         <v>14760983000000.0</v>
       </c>
-      <c r="T23">
+      <c r="U23">
         <v>15734371000000.0</v>
       </c>
-      <c r="U23">
+      <c r="V23">
         <v>15583068000000.0</v>
       </c>
-      <c r="V23">
+      <c r="W23">
         <v>15657749000000.0</v>
       </c>
-      <c r="W23">
+      <c r="X23">
         <v>15682406000000.0</v>
       </c>
-      <c r="X23">
+      <c r="Y23">
         <v>16798829000000.0</v>
       </c>
-      <c r="Y23">
+      <c r="Z23">
         <v>17073295000000.0</v>
       </c>
-      <c r="Z23">
+      <c r="AA23">
         <v>17545729000000.0</v>
       </c>
-      <c r="AA23">
+      <c r="AB23">
         <v>14907543000000.0</v>
       </c>
-      <c r="AB23">
+      <c r="AC23">
         <v>15982542000000.0</v>
       </c>
-      <c r="AC23">
+      <c r="AD23">
         <v>16511132000000.0</v>
       </c>
-      <c r="AD23">
+      <c r="AE23">
         <v>17473352000000.0</v>
       </c>
-      <c r="AE23">
+      <c r="AF23">
         <v>17160902000000.0</v>
       </c>
-      <c r="AF23">
+      <c r="AG23">
         <v>18613034000000.0</v>
       </c>
-      <c r="AG23">
+      <c r="AH23">
         <v>18317157000000.0</v>
       </c>
-      <c r="AH23">
+      <c r="AI23">
         <v>22692868000000.0</v>
       </c>
-      <c r="AI23">
+      <c r="AJ23">
         <v>22864795000000.0</v>
       </c>
-      <c r="AJ23">
+      <c r="AK23">
         <v>22544734000000.0</v>
       </c>
-      <c r="AK23">
+      <c r="AL23">
         <v>27032282000000.0</v>
       </c>
-      <c r="AL23">
+      <c r="AM23">
         <v>23319288000000.0</v>
       </c>
-      <c r="AM23">
+      <c r="AN23">
         <v>24122671000000.0</v>
       </c>
-      <c r="AN23">
+      <c r="AO23">
         <v>23516996000000.0</v>
       </c>
-      <c r="AO23">
+      <c r="AP23">
         <v>22731036000000.0</v>
       </c>
-      <c r="AP23">
+      <c r="AQ23">
         <v>22053120000000.0</v>
       </c>
-      <c r="AQ23">
+      <c r="AR23">
         <v>22733802000000.0</v>
       </c>
-      <c r="AR23">
+      <c r="AS23">
         <v>23018237000000.0</v>
       </c>
-      <c r="AS23">
+      <c r="AT23">
         <v>23763140000000.0</v>
       </c>
-      <c r="AT23">
+      <c r="AU23">
         <v>22884475000000.0</v>
       </c>
-      <c r="AU23">
+      <c r="AV23">
         <v>22798205000000.0</v>
       </c>
-      <c r="AV23">
+      <c r="AW23">
         <v>19802920000000.0</v>
       </c>
-      <c r="AW23">
+      <c r="AX23">
         <v>20087764000000.0</v>
       </c>
-      <c r="AX23">
+      <c r="AY23">
         <v>20144141000000.0</v>
       </c>
-      <c r="AY23">
+      <c r="AZ23">
         <v>20255269000000.0</v>
       </c>
-      <c r="AZ23">
+      <c r="BA23">
         <v>18926361000000.0</v>
       </c>
-      <c r="BA23">
+      <c r="BB23">
         <v>18648447000000.0</v>
       </c>
-      <c r="BB23">
+      <c r="BC23">
         <v>19032035000000.0</v>
       </c>
-      <c r="BC23">
+      <c r="BD23">
         <v>14088183000000.0</v>
       </c>
-      <c r="BD23">
+      <c r="BE23">
         <v>14639171000000.0</v>
       </c>
-      <c r="BE23">
+      <c r="BF23">
         <v>14799236000000.0</v>
       </c>
-      <c r="BF23">
+      <c r="BG23">
         <v>14186962000000.0</v>
       </c>
-      <c r="BG23">
+      <c r="BH23">
         <v>14314707000000.0</v>
       </c>
-      <c r="BH23"/>
       <c r="BI23"/>
       <c r="BJ23"/>
       <c r="BK23"/>
       <c r="BL23"/>
       <c r="BM23"/>
       <c r="BN23"/>
       <c r="BO23"/>
       <c r="BP23"/>
       <c r="BQ23"/>
       <c r="BR23"/>
       <c r="BS23"/>
       <c r="BT23"/>
       <c r="BU23"/>
       <c r="BV23"/>
       <c r="BW23"/>
       <c r="BX23"/>
       <c r="BY23"/>
       <c r="BZ23"/>
       <c r="CA23"/>
       <c r="CB23"/>
       <c r="CC23"/>
       <c r="CD23"/>
       <c r="CE23"/>
       <c r="CF23"/>
       <c r="CG23"/>
       <c r="CH23"/>
       <c r="CI23"/>
       <c r="CJ23"/>
       <c r="CK23"/>
       <c r="CL23"/>
       <c r="CM23"/>
       <c r="CN23"/>
       <c r="CO23"/>
       <c r="CP23"/>
       <c r="CQ23"/>
       <c r="CR23"/>
       <c r="CS23"/>
+      <c r="CT23"/>
     </row>
-    <row r="24" spans="1:97">
+    <row r="24" spans="1:98">
       <c r="A24" t="s">
         <v>49</v>
       </c>
       <c r="B24">
+        <v>1040329000000.0</v>
+      </c>
+      <c r="C24">
         <v>1403922000000.0</v>
       </c>
-      <c r="C24">
+      <c r="D24">
         <v>961907000000.0</v>
       </c>
-      <c r="D24">
+      <c r="E24">
         <v>946009000000.0</v>
       </c>
-      <c r="E24">
+      <c r="F24">
         <v>991237000000.0</v>
       </c>
-      <c r="F24">
+      <c r="G24">
         <v>1158952000000.0</v>
       </c>
-      <c r="G24">
+      <c r="H24">
         <v>1146254000000.0</v>
       </c>
-      <c r="H24">
+      <c r="I24">
         <v>1244648000000.0</v>
       </c>
-      <c r="I24">
+      <c r="J24">
         <v>1271174000000.0</v>
       </c>
-      <c r="J24">
+      <c r="K24">
         <v>1348526000000.0</v>
       </c>
-      <c r="K24">
+      <c r="L24">
         <v>1320153000000.0</v>
       </c>
-      <c r="L24">
+      <c r="M24">
         <v>1083316000000.0</v>
       </c>
-      <c r="M24">
+      <c r="N24">
         <v>1103012000000.0</v>
       </c>
-      <c r="N24">
+      <c r="O24">
         <v>1337896000000.0</v>
       </c>
-      <c r="O24">
+      <c r="P24">
         <v>1375539000000.0</v>
       </c>
-      <c r="P24">
+      <c r="Q24">
         <v>1477899000000.0</v>
       </c>
-      <c r="Q24">
+      <c r="R24">
         <v>2077134000000.0</v>
       </c>
-      <c r="R24">
+      <c r="S24">
         <v>2532642000000.0</v>
       </c>
-      <c r="S24">
+      <c r="T24">
         <v>2555479000000.0</v>
       </c>
-      <c r="T24">
+      <c r="U24">
         <v>2341124000000.0</v>
       </c>
-      <c r="U24">
+      <c r="V24">
         <v>2391883000000.0</v>
       </c>
-      <c r="V24">
+      <c r="W24">
         <v>2210239000000.0</v>
       </c>
-      <c r="W24">
+      <c r="X24">
         <v>2159536000000.0</v>
       </c>
-      <c r="X24">
+      <c r="Y24">
         <v>2758860000000.0</v>
       </c>
-      <c r="Y24">
+      <c r="Z24">
         <v>2680531000000.0</v>
       </c>
-      <c r="Z24">
+      <c r="AA24">
         <v>3160436000000.0</v>
       </c>
-      <c r="AA24">
+      <c r="AB24">
         <v>2787351000000.0</v>
       </c>
-      <c r="AB24">
+      <c r="AC24">
         <v>3498652000000.0</v>
       </c>
-      <c r="AC24">
+      <c r="AD24">
         <v>3843126000000.0</v>
       </c>
-      <c r="AD24">
+      <c r="AE24">
         <v>3534969000000.0</v>
       </c>
-      <c r="AE24">
+      <c r="AF24">
         <v>3597614000000.0</v>
       </c>
-      <c r="AF24">
+      <c r="AG24">
         <v>3914611000000.0</v>
       </c>
-      <c r="AG24">
+      <c r="AH24">
         <v>3316269000000.0</v>
       </c>
-      <c r="AH24">
+      <c r="AI24">
         <v>3511859000000.0</v>
       </c>
-      <c r="AI24">
+      <c r="AJ24">
         <v>3241921000000.0</v>
       </c>
-      <c r="AJ24">
+      <c r="AK24">
         <v>4121261000000.0</v>
       </c>
-      <c r="AK24">
+      <c r="AL24">
         <v>7194977000000.0</v>
       </c>
-      <c r="AL24">
+      <c r="AM24">
         <v>3711636000000.0</v>
       </c>
-      <c r="AM24">
+      <c r="AN24">
         <v>3973877000000.0</v>
       </c>
-      <c r="AN24">
+      <c r="AO24">
         <v>3679396000000.0</v>
       </c>
-      <c r="AO24">
+      <c r="AP24">
         <v>3653312000000.0</v>
       </c>
-      <c r="AP24">
+      <c r="AQ24">
         <v>3475588000000.0</v>
       </c>
-      <c r="AQ24">
+      <c r="AR24">
         <v>3723897000000.0</v>
       </c>
-      <c r="AR24">
+      <c r="AS24">
         <v>3850556000000.0</v>
       </c>
-      <c r="AS24">
+      <c r="AT24">
         <v>3055304000000.0</v>
       </c>
-      <c r="AT24">
+      <c r="AU24">
         <v>3000587000000.0</v>
       </c>
-      <c r="AU24">
+      <c r="AV24">
         <v>2856761000000.0</v>
       </c>
-      <c r="AV24">
+      <c r="AW24">
         <v>2813541000000.0</v>
       </c>
-      <c r="AW24">
+      <c r="AX24">
         <v>2762157000000.0</v>
       </c>
-      <c r="AX24"/>
-      <c r="AY24">
+      <c r="AY24"/>
+      <c r="AZ24">
         <v>2463106000000.0</v>
       </c>
-      <c r="AZ24">
+      <c r="BA24">
         <v>2360399000000.0</v>
       </c>
-      <c r="BA24">
+      <c r="BB24">
         <v>987748000000.0</v>
       </c>
-      <c r="BB24">
+      <c r="BC24">
         <v>1328399000000.0</v>
       </c>
-      <c r="BC24">
+      <c r="BD24">
         <v>1680294000000.0</v>
       </c>
-      <c r="BD24">
+      <c r="BE24">
         <v>1795974000000.0</v>
       </c>
-      <c r="BE24">
+      <c r="BF24">
         <v>2459663000000.0</v>
       </c>
-      <c r="BF24">
+      <c r="BG24">
         <v>1622951000000.0</v>
       </c>
-      <c r="BG24">
+      <c r="BH24">
         <v>1608139000000.0</v>
       </c>
-      <c r="BH24">
+      <c r="BI24">
         <v>1099129000000.0</v>
       </c>
-      <c r="BI24">
+      <c r="BJ24">
         <v>1146577000000.0</v>
       </c>
-      <c r="BJ24">
+      <c r="BK24">
         <v>1502225000000.0</v>
       </c>
-      <c r="BK24">
+      <c r="BL24">
         <v>935267000000.0</v>
       </c>
-      <c r="BL24">
+      <c r="BM24">
         <v>599660000000.0</v>
       </c>
-      <c r="BM24">
+      <c r="BN24">
         <v>2175888000000.0</v>
       </c>
-      <c r="BN24">
+      <c r="BO24">
         <v>3110456000000.0</v>
       </c>
-      <c r="BO24">
+      <c r="BP24">
         <v>4054092000000.0</v>
       </c>
-      <c r="BP24">
+      <c r="BQ24">
         <v>4081965000000.0</v>
       </c>
-      <c r="BQ24">
+      <c r="BR24">
         <v>2669381000000.0</v>
       </c>
-      <c r="BR24">
+      <c r="BS24">
         <v>2456979000000.0</v>
       </c>
-      <c r="BS24">
+      <c r="BT24">
         <v>2364040000000.0</v>
       </c>
-      <c r="BT24">
+      <c r="BU24">
         <v>2684882000000.0</v>
       </c>
-      <c r="BU24">
+      <c r="BV24">
         <v>2617434000000.0</v>
       </c>
-      <c r="BV24">
+      <c r="BW24">
         <v>2993263000000.0</v>
       </c>
-      <c r="BW24">
+      <c r="BX24">
         <v>3258501000000.0</v>
       </c>
-      <c r="BX24">
+      <c r="BY24">
         <v>2610805000000.0</v>
       </c>
-      <c r="BY24">
+      <c r="BZ24">
         <v>2654409000000.0</v>
       </c>
-      <c r="BZ24">
+      <c r="CA24">
         <v>2148154000000.0</v>
       </c>
-      <c r="CA24">
+      <c r="CB24">
         <v>1439778000000.0</v>
       </c>
-      <c r="CB24">
+      <c r="CC24">
         <v>1453495000000.0</v>
       </c>
-      <c r="CC24">
+      <c r="CD24">
         <v>1375026000000.0</v>
       </c>
-      <c r="CD24">
+      <c r="CE24">
         <v>1310490000000.0</v>
       </c>
-      <c r="CE24">
+      <c r="CF24">
         <v>1084810000000.0</v>
       </c>
-      <c r="CF24">
+      <c r="CG24">
         <v>1194808000000.0</v>
       </c>
-      <c r="CG24">
+      <c r="CH24">
         <v>1146679000000.0</v>
       </c>
-      <c r="CH24">
+      <c r="CI24">
         <v>1208014000000.0</v>
       </c>
-      <c r="CI24">
+      <c r="CJ24">
         <v>1185184000000.0</v>
       </c>
-      <c r="CJ24">
+      <c r="CK24">
         <v>292254810000.0</v>
       </c>
-      <c r="CK24">
+      <c r="CL24">
         <v>256207371000.0</v>
       </c>
-      <c r="CL24">
+      <c r="CM24">
         <v>309022659000.0</v>
       </c>
-      <c r="CM24">
+      <c r="CN24">
         <v>153900000000.0</v>
       </c>
-      <c r="CN24">
+      <c r="CO24">
         <v>203055161000.0</v>
       </c>
-      <c r="CO24"/>
-      <c r="CP24">
+      <c r="CP24"/>
+      <c r="CQ24">
         <v>98606000000.0</v>
       </c>
-      <c r="CQ24"/>
-      <c r="CR24">
+      <c r="CR24"/>
+      <c r="CS24">
         <v>23000000.0</v>
       </c>
-      <c r="CS24"/>
+      <c r="CT24"/>
     </row>
-    <row r="25" spans="1:97">
+    <row r="25" spans="1:98">
       <c r="A25" t="s">
         <v>50</v>
       </c>
       <c r="B25"/>
-      <c r="C25">
+      <c r="C25"/>
+      <c r="D25">
         <v>966117000000.0</v>
       </c>
-      <c r="D25">
+      <c r="E25">
         <v>951093000000.0</v>
       </c>
-      <c r="E25">
+      <c r="F25">
         <v>997049000000.0</v>
       </c>
-      <c r="F25">
+      <c r="G25">
         <v>1165746000000.0</v>
       </c>
-      <c r="G25">
+      <c r="H25">
         <v>1153703000000.0</v>
       </c>
-      <c r="H25">
+      <c r="I25">
         <v>1252443000000.0</v>
       </c>
-      <c r="I25"/>
       <c r="J25"/>
       <c r="K25"/>
-      <c r="L25">
+      <c r="L25"/>
+      <c r="M25">
         <v>1094791000000.0</v>
       </c>
-      <c r="M25">
+      <c r="N25">
         <v>1113669000000.0</v>
       </c>
-      <c r="N25">
+      <c r="O25">
         <v>1349211000000.0</v>
       </c>
-      <c r="O25">
+      <c r="P25">
         <v>1388005000000.0</v>
       </c>
-      <c r="P25">
+      <c r="Q25">
         <v>1490599000000.0</v>
       </c>
-      <c r="Q25">
+      <c r="R25">
         <v>2091240000000.0</v>
       </c>
-      <c r="R25">
+      <c r="S25">
         <v>2546274000000.0</v>
       </c>
-      <c r="S25">
+      <c r="T25">
         <v>2569035000000.0</v>
       </c>
-      <c r="T25">
+      <c r="U25">
         <v>2356812000000.0</v>
       </c>
-      <c r="U25">
+      <c r="V25">
         <v>2415413000000.0</v>
       </c>
-      <c r="V25">
+      <c r="W25">
         <v>2234776000000.0</v>
       </c>
-      <c r="W25">
+      <c r="X25">
         <v>2187725000000.0</v>
       </c>
-      <c r="X25">
+      <c r="Y25">
         <v>2798891000000.0</v>
       </c>
-      <c r="Y25">
+      <c r="Z25">
         <v>2726239000000.0</v>
       </c>
-      <c r="Z25">
+      <c r="AA25">
         <v>3213142000000.0</v>
       </c>
-      <c r="AA25">
+      <c r="AB25">
         <v>2840794000000.0</v>
       </c>
-      <c r="AB25">
+      <c r="AC25">
         <v>3575241000000.0</v>
       </c>
-      <c r="AC25"/>
       <c r="AD25"/>
       <c r="AE25"/>
       <c r="AF25"/>
       <c r="AG25"/>
       <c r="AH25"/>
       <c r="AI25"/>
       <c r="AJ25"/>
       <c r="AK25"/>
       <c r="AL25"/>
       <c r="AM25"/>
       <c r="AN25"/>
       <c r="AO25"/>
       <c r="AP25"/>
       <c r="AQ25"/>
       <c r="AR25"/>
       <c r="AS25"/>
       <c r="AT25"/>
       <c r="AU25"/>
       <c r="AV25"/>
       <c r="AW25"/>
       <c r="AX25"/>
       <c r="AY25"/>
       <c r="AZ25"/>
       <c r="BA25"/>
       <c r="BB25"/>
@@ -9412,100 +9475,101 @@
       <c r="BU25"/>
       <c r="BV25"/>
       <c r="BW25"/>
       <c r="BX25"/>
       <c r="BY25"/>
       <c r="BZ25"/>
       <c r="CA25"/>
       <c r="CB25"/>
       <c r="CC25"/>
       <c r="CD25"/>
       <c r="CE25"/>
       <c r="CF25"/>
       <c r="CG25"/>
       <c r="CH25"/>
       <c r="CI25"/>
       <c r="CJ25"/>
       <c r="CK25"/>
       <c r="CL25"/>
       <c r="CM25"/>
       <c r="CN25"/>
       <c r="CO25"/>
       <c r="CP25"/>
       <c r="CQ25"/>
       <c r="CR25"/>
       <c r="CS25"/>
+      <c r="CT25"/>
     </row>
-    <row r="26" spans="1:97">
+    <row r="26" spans="1:98">
       <c r="A26" t="s">
         <v>51</v>
       </c>
       <c r="B26"/>
       <c r="C26"/>
       <c r="D26"/>
       <c r="E26"/>
       <c r="F26"/>
       <c r="G26"/>
       <c r="H26"/>
       <c r="I26"/>
       <c r="J26"/>
       <c r="K26"/>
       <c r="L26"/>
       <c r="M26"/>
       <c r="N26"/>
       <c r="O26"/>
       <c r="P26"/>
       <c r="Q26"/>
       <c r="R26"/>
       <c r="S26"/>
       <c r="T26"/>
       <c r="U26"/>
       <c r="V26"/>
       <c r="W26"/>
       <c r="X26"/>
       <c r="Y26"/>
       <c r="Z26"/>
       <c r="AA26"/>
-      <c r="AB26">
+      <c r="AB26"/>
+      <c r="AC26">
         <v>4304355000000.0</v>
       </c>
-      <c r="AC26">
+      <c r="AD26">
         <v>4521877000000.0</v>
       </c>
-      <c r="AD26">
+      <c r="AE26">
         <v>4790142000000.0</v>
       </c>
-      <c r="AE26">
+      <c r="AF26">
         <v>4468904000000.0</v>
       </c>
-      <c r="AF26">
+      <c r="AG26">
         <v>4807489000000.0</v>
       </c>
-      <c r="AG26">
+      <c r="AH26">
         <v>5082078000000.0</v>
       </c>
-      <c r="AH26"/>
       <c r="AI26"/>
       <c r="AJ26"/>
       <c r="AK26"/>
       <c r="AL26"/>
       <c r="AM26"/>
       <c r="AN26"/>
       <c r="AO26"/>
       <c r="AP26"/>
       <c r="AQ26"/>
       <c r="AR26"/>
       <c r="AS26"/>
       <c r="AT26"/>
       <c r="AU26"/>
       <c r="AV26"/>
       <c r="AW26"/>
       <c r="AX26"/>
       <c r="AY26"/>
       <c r="AZ26"/>
       <c r="BA26"/>
       <c r="BB26"/>
       <c r="BC26"/>
       <c r="BD26"/>
       <c r="BE26"/>
       <c r="BF26"/>
       <c r="BG26"/>
@@ -9525,52 +9589,53 @@
       <c r="BU26"/>
       <c r="BV26"/>
       <c r="BW26"/>
       <c r="BX26"/>
       <c r="BY26"/>
       <c r="BZ26"/>
       <c r="CA26"/>
       <c r="CB26"/>
       <c r="CC26"/>
       <c r="CD26"/>
       <c r="CE26"/>
       <c r="CF26"/>
       <c r="CG26"/>
       <c r="CH26"/>
       <c r="CI26"/>
       <c r="CJ26"/>
       <c r="CK26"/>
       <c r="CL26"/>
       <c r="CM26"/>
       <c r="CN26"/>
       <c r="CO26"/>
       <c r="CP26"/>
       <c r="CQ26"/>
       <c r="CR26"/>
       <c r="CS26"/>
+      <c r="CT26"/>
     </row>
-    <row r="27" spans="1:97">
+    <row r="27" spans="1:98">
       <c r="A27" t="s">
         <v>52</v>
       </c>
       <c r="B27"/>
       <c r="C27"/>
       <c r="D27"/>
       <c r="E27"/>
       <c r="F27"/>
       <c r="G27"/>
       <c r="H27"/>
       <c r="I27"/>
       <c r="J27"/>
       <c r="K27"/>
       <c r="L27"/>
       <c r="M27"/>
       <c r="N27"/>
       <c r="O27"/>
       <c r="P27"/>
       <c r="Q27"/>
       <c r="R27"/>
       <c r="S27"/>
       <c r="T27"/>
       <c r="U27"/>
       <c r="V27"/>
       <c r="W27"/>
@@ -9626,346 +9691,352 @@
       <c r="BU27"/>
       <c r="BV27"/>
       <c r="BW27"/>
       <c r="BX27"/>
       <c r="BY27"/>
       <c r="BZ27"/>
       <c r="CA27"/>
       <c r="CB27"/>
       <c r="CC27"/>
       <c r="CD27"/>
       <c r="CE27"/>
       <c r="CF27"/>
       <c r="CG27"/>
       <c r="CH27"/>
       <c r="CI27"/>
       <c r="CJ27"/>
       <c r="CK27"/>
       <c r="CL27"/>
       <c r="CM27"/>
       <c r="CN27"/>
       <c r="CO27"/>
       <c r="CP27"/>
       <c r="CQ27"/>
       <c r="CR27"/>
       <c r="CS27"/>
+      <c r="CT27"/>
     </row>
-    <row r="28" spans="1:97">
+    <row r="28" spans="1:98">
       <c r="A28" t="s">
         <v>53</v>
       </c>
       <c r="B28">
+        <v>378485000000.0</v>
+      </c>
+      <c r="C28">
         <v>732156000000.0</v>
       </c>
-      <c r="C28">
+      <c r="D28">
         <v>503607000000.0</v>
       </c>
-      <c r="D28">
+      <c r="E28">
         <v>775810000000.0</v>
       </c>
-      <c r="E28">
+      <c r="F28">
         <v>834052000000.0</v>
       </c>
-      <c r="F28">
+      <c r="G28">
         <v>817983000000.0</v>
       </c>
-      <c r="G28">
+      <c r="H28">
         <v>711291000000.0</v>
       </c>
-      <c r="H28">
+      <c r="I28">
         <v>826645000000.0</v>
       </c>
-      <c r="I28">
+      <c r="J28">
         <v>727475000000.0</v>
       </c>
-      <c r="J28">
+      <c r="K28">
         <v>839418000000.0</v>
       </c>
-      <c r="K28">
+      <c r="L28">
         <v>573366000000.0</v>
       </c>
-      <c r="L28">
+      <c r="M28">
         <v>645981000000.0</v>
       </c>
-      <c r="M28">
+      <c r="N28">
         <v>867219000000.0</v>
       </c>
-      <c r="N28">
+      <c r="O28">
         <v>922257000000.0</v>
       </c>
-      <c r="O28">
+      <c r="P28">
         <v>691032000000.0</v>
       </c>
-      <c r="P28">
+      <c r="Q28">
         <v>744377000000.0</v>
       </c>
-      <c r="Q28">
+      <c r="R28">
         <v>973499000000.0</v>
       </c>
-      <c r="R28">
+      <c r="S28">
         <v>1578970000000.0</v>
       </c>
-      <c r="S28">
+      <c r="T28">
         <v>1000274000000.0</v>
       </c>
-      <c r="T28">
+      <c r="U28">
         <v>2029977000000.0</v>
       </c>
-      <c r="U28">
+      <c r="V28">
         <v>1966151000000.0</v>
       </c>
-      <c r="V28">
+      <c r="W28">
         <v>2218801000000.0</v>
       </c>
-      <c r="W28">
+      <c r="X28">
         <v>2024769000000.0</v>
       </c>
-      <c r="X28">
+      <c r="Y28">
         <v>2855970000000.0</v>
       </c>
-      <c r="Y28">
+      <c r="Z28">
         <v>2987243000000.0</v>
       </c>
-      <c r="Z28">
+      <c r="AA28">
         <v>2990740000000.0</v>
       </c>
-      <c r="AA28">
+      <c r="AB28">
         <v>2533571000000.0</v>
       </c>
-      <c r="AB28">
+      <c r="AC28">
         <v>2580511000000.0</v>
       </c>
-      <c r="AC28">
+      <c r="AD28">
         <v>2974177000000.0</v>
       </c>
-      <c r="AD28">
+      <c r="AE28">
         <v>3079285000000.0</v>
       </c>
-      <c r="AE28">
+      <c r="AF28">
         <v>2679801000000.0</v>
       </c>
-      <c r="AF28">
+      <c r="AG28">
         <v>3478874000000.0</v>
       </c>
-      <c r="AG28">
+      <c r="AH28">
         <v>3469782000000.0</v>
       </c>
-      <c r="AH28">
+      <c r="AI28">
         <v>1929982000000.0</v>
       </c>
-      <c r="AI28">
+      <c r="AJ28">
         <v>2080473000000.0</v>
       </c>
-      <c r="AJ28">
+      <c r="AK28">
         <v>3132927000000.0</v>
       </c>
-      <c r="AK28">
+      <c r="AL28">
         <v>4935383000000.0</v>
       </c>
-      <c r="AL28">
+      <c r="AM28">
         <v>1693906000000.0</v>
       </c>
-      <c r="AM28">
+      <c r="AN28">
         <v>1158149000000.0</v>
       </c>
-      <c r="AN28">
+      <c r="AO28">
         <v>1194209000000.0</v>
       </c>
-      <c r="AO28">
+      <c r="AP28">
         <v>2357245000000.0</v>
       </c>
-      <c r="AP28">
+      <c r="AQ28">
         <v>3058471000000.0</v>
       </c>
-      <c r="AQ28">
+      <c r="AR28">
         <v>2859735000000.0</v>
       </c>
-      <c r="AR28">
+      <c r="AS28">
         <v>3111608000000.0</v>
       </c>
-      <c r="AS28">
+      <c r="AT28">
         <v>1939165000000.0</v>
       </c>
-      <c r="AT28">
+      <c r="AU28">
         <v>1390691000000.0</v>
       </c>
-      <c r="AU28">
+      <c r="AV28">
         <v>611167000000.0</v>
       </c>
-      <c r="AV28">
+      <c r="AW28">
         <v>1142941000000.0</v>
       </c>
-      <c r="AW28">
+      <c r="AX28">
         <v>377055000000.0</v>
       </c>
-      <c r="AX28">
+      <c r="AY28">
         <v>-585079000000.0</v>
       </c>
-      <c r="AY28">
+      <c r="AZ28">
         <v>-1463315000000.0</v>
       </c>
-      <c r="AZ28">
+      <c r="BA28">
         <v>-760685000000.0</v>
       </c>
-      <c r="BA28">
+      <c r="BB28">
         <v>-834318000000.0</v>
       </c>
-      <c r="BB28">
+      <c r="BC28">
         <v>-1451761000000.0</v>
       </c>
-      <c r="BC28">
+      <c r="BD28">
         <v>-64660000000.0</v>
       </c>
-      <c r="BD28">
+      <c r="BE28">
         <v>215725000000.0</v>
       </c>
-      <c r="BE28">
+      <c r="BF28">
         <v>1277281000000.0</v>
       </c>
-      <c r="BF28">
+      <c r="BG28">
         <v>1281649000000.0</v>
       </c>
-      <c r="BG28">
+      <c r="BH28">
         <v>656723000000.0</v>
       </c>
-      <c r="BH28"/>
       <c r="BI28"/>
       <c r="BJ28"/>
       <c r="BK28"/>
       <c r="BL28"/>
       <c r="BM28"/>
       <c r="BN28"/>
       <c r="BO28"/>
       <c r="BP28"/>
       <c r="BQ28"/>
       <c r="BR28"/>
       <c r="BS28"/>
       <c r="BT28"/>
       <c r="BU28"/>
       <c r="BV28"/>
       <c r="BW28"/>
       <c r="BX28"/>
       <c r="BY28"/>
       <c r="BZ28"/>
       <c r="CA28"/>
       <c r="CB28"/>
       <c r="CC28"/>
       <c r="CD28"/>
       <c r="CE28"/>
       <c r="CF28"/>
       <c r="CG28"/>
       <c r="CH28"/>
       <c r="CI28"/>
       <c r="CJ28"/>
       <c r="CK28"/>
       <c r="CL28"/>
       <c r="CM28"/>
       <c r="CN28"/>
       <c r="CO28"/>
       <c r="CP28"/>
       <c r="CQ28"/>
       <c r="CR28"/>
       <c r="CS28"/>
+      <c r="CT28"/>
     </row>
-    <row r="29" spans="1:97">
+    <row r="29" spans="1:98">
       <c r="A29" t="s">
         <v>54</v>
       </c>
       <c r="B29">
+        <v>6498212000000.0</v>
+      </c>
+      <c r="C29">
         <v>7530387000000.0</v>
       </c>
-      <c r="C29">
+      <c r="D29">
         <v>8046317000000.0</v>
       </c>
-      <c r="D29"/>
-      <c r="E29">
+      <c r="E29"/>
+      <c r="F29">
         <v>7029262000000.0</v>
       </c>
-      <c r="F29">
+      <c r="G29">
         <v>7486118000000.0</v>
       </c>
-      <c r="G29">
+      <c r="H29">
         <v>6413250000000.0</v>
       </c>
-      <c r="H29">
+      <c r="I29">
         <v>6190588000000.0</v>
       </c>
-      <c r="I29">
+      <c r="J29">
         <v>6116292000000.0</v>
       </c>
-      <c r="J29">
+      <c r="K29">
         <v>6565518000000.0</v>
       </c>
-      <c r="K29">
+      <c r="L29">
         <v>6430448000000.0</v>
       </c>
-      <c r="L29">
+      <c r="M29">
         <v>6526221000000.0</v>
       </c>
-      <c r="M29">
+      <c r="N29">
         <v>6486299000000.0</v>
       </c>
-      <c r="N29">
+      <c r="O29">
         <v>6522153000000.0</v>
       </c>
-      <c r="O29">
+      <c r="P29">
         <v>6406493000000.0</v>
       </c>
-      <c r="P29">
+      <c r="Q29">
         <v>6351834000000.0</v>
       </c>
-      <c r="Q29">
+      <c r="R29">
         <v>6880774000000.0</v>
       </c>
-      <c r="R29">
+      <c r="S29">
         <v>3332546000000.0</v>
       </c>
-      <c r="S29">
+      <c r="T29">
         <v>7286006000000.0</v>
       </c>
-      <c r="T29">
+      <c r="U29">
         <v>7492696000000.0</v>
       </c>
-      <c r="U29">
+      <c r="V29">
         <v>7377360000000.0</v>
       </c>
-      <c r="V29">
+      <c r="W29">
         <v>6758470000000.0</v>
       </c>
-      <c r="W29">
+      <c r="X29">
         <v>7017786000000.0</v>
       </c>
-      <c r="X29">
+      <c r="Y29">
         <v>8209492000000.0</v>
       </c>
-      <c r="Y29">
+      <c r="Z29">
         <v>8592027000000.0</v>
       </c>
-      <c r="Z29">
+      <c r="AA29">
         <v>9351394000000.0</v>
       </c>
-      <c r="AA29"/>
       <c r="AB29"/>
       <c r="AC29"/>
       <c r="AD29"/>
       <c r="AE29"/>
       <c r="AF29"/>
       <c r="AG29"/>
       <c r="AH29"/>
       <c r="AI29"/>
       <c r="AJ29"/>
       <c r="AK29"/>
       <c r="AL29"/>
       <c r="AM29"/>
       <c r="AN29"/>
       <c r="AO29"/>
       <c r="AP29"/>
       <c r="AQ29"/>
       <c r="AR29"/>
       <c r="AS29"/>
       <c r="AT29"/>
       <c r="AU29"/>
       <c r="AV29"/>
       <c r="AW29"/>
       <c r="AX29"/>
       <c r="AY29"/>
       <c r="AZ29"/>
@@ -9992,423 +10063,427 @@
       <c r="BU29"/>
       <c r="BV29"/>
       <c r="BW29"/>
       <c r="BX29"/>
       <c r="BY29"/>
       <c r="BZ29"/>
       <c r="CA29"/>
       <c r="CB29"/>
       <c r="CC29"/>
       <c r="CD29"/>
       <c r="CE29"/>
       <c r="CF29"/>
       <c r="CG29"/>
       <c r="CH29"/>
       <c r="CI29"/>
       <c r="CJ29"/>
       <c r="CK29"/>
       <c r="CL29"/>
       <c r="CM29"/>
       <c r="CN29"/>
       <c r="CO29"/>
       <c r="CP29"/>
       <c r="CQ29"/>
       <c r="CR29"/>
       <c r="CS29"/>
+      <c r="CT29"/>
     </row>
-    <row r="30" spans="1:97">
+    <row r="30" spans="1:98">
       <c r="A30" t="s">
         <v>55</v>
       </c>
       <c r="B30">
+        <v>1450352000000.0</v>
+      </c>
+      <c r="C30">
         <v>1639902000000.0</v>
       </c>
-      <c r="C30">
+      <c r="D30">
         <v>1437636000000.0</v>
       </c>
-      <c r="D30">
+      <c r="E30">
         <v>1519181000000.0</v>
       </c>
-      <c r="E30">
+      <c r="F30">
         <v>1303372000000.0</v>
       </c>
-      <c r="F30">
+      <c r="G30">
         <v>1345071000000.0</v>
       </c>
-      <c r="G30">
+      <c r="H30">
         <v>1118560000000.0</v>
       </c>
-      <c r="H30">
+      <c r="I30">
         <v>783232000000.0</v>
       </c>
-      <c r="I30">
+      <c r="J30">
         <v>838169000000.0</v>
       </c>
-      <c r="J30">
+      <c r="K30">
         <v>876560000000.0</v>
       </c>
-      <c r="K30">
+      <c r="L30">
         <v>754118000000.0</v>
       </c>
-      <c r="L30">
+      <c r="M30">
         <v>766902000000.0</v>
       </c>
-      <c r="M30">
+      <c r="N30">
         <v>1234395000000.0</v>
       </c>
-      <c r="N30">
+      <c r="O30">
         <v>1037580000000.0</v>
       </c>
-      <c r="O30">
+      <c r="P30">
         <v>1025212000000.0</v>
       </c>
-      <c r="P30">
+      <c r="Q30">
         <v>937328000000.0</v>
       </c>
-      <c r="Q30">
+      <c r="R30">
         <v>1315128000000.0</v>
       </c>
-      <c r="R30">
+      <c r="S30">
         <v>1317699000000.0</v>
       </c>
-      <c r="S30">
+      <c r="T30">
         <v>1157565000000.0</v>
       </c>
-      <c r="T30">
+      <c r="U30">
         <v>989844000000.0</v>
       </c>
-      <c r="U30">
+      <c r="V30">
         <v>781179000000.0</v>
       </c>
-      <c r="V30">
+      <c r="W30">
         <v>837227000000.0</v>
       </c>
-      <c r="W30">
+      <c r="X30">
         <v>811543000000.0</v>
       </c>
-      <c r="X30">
+      <c r="Y30">
         <v>876612000000.0</v>
       </c>
-      <c r="Y30">
+      <c r="Z30">
         <v>822373000000.0</v>
       </c>
-      <c r="Z30">
+      <c r="AA30">
         <v>716963000000.0</v>
       </c>
-      <c r="AA30">
+      <c r="AB30">
         <v>1058151000000.0</v>
       </c>
-      <c r="AB30">
+      <c r="AC30">
         <v>1012221000000.0</v>
       </c>
-      <c r="AC30">
+      <c r="AD30">
         <v>1168862000000.0</v>
       </c>
-      <c r="AD30">
+      <c r="AE30">
         <v>997224000000.0</v>
       </c>
-      <c r="AE30">
+      <c r="AF30">
         <v>1158103000000.0</v>
       </c>
-      <c r="AF30">
+      <c r="AG30">
         <v>1247738000000.0</v>
       </c>
-      <c r="AG30">
+      <c r="AH30">
         <v>1162456000000.0</v>
       </c>
-      <c r="AH30">
+      <c r="AI30">
         <v>1199451000000.0</v>
       </c>
-      <c r="AI30">
+      <c r="AJ30">
         <v>1053322000000.0</v>
       </c>
-      <c r="AJ30">
+      <c r="AK30">
         <v>1635748000000.0</v>
       </c>
-      <c r="AK30">
+      <c r="AL30">
         <v>481967000000.0</v>
       </c>
-      <c r="AL30">
+      <c r="AM30">
         <v>1117606000000.0</v>
       </c>
-      <c r="AM30">
+      <c r="AN30">
         <v>1797980000000.0</v>
       </c>
-      <c r="AN30">
+      <c r="AO30">
         <v>1674212000000.0</v>
       </c>
-      <c r="AO30">
+      <c r="AP30">
         <v>587976000000.0</v>
       </c>
-      <c r="AP30">
+      <c r="AQ30">
         <v>365808000000.0</v>
       </c>
-      <c r="AQ30">
+      <c r="AR30">
         <v>339270000000.0</v>
       </c>
-      <c r="AR30">
+      <c r="AS30">
         <v>404585000000.0</v>
       </c>
-      <c r="AS30">
+      <c r="AT30">
         <v>530530000000.0</v>
       </c>
-      <c r="AT30">
+      <c r="AU30">
         <v>734925000000.0</v>
       </c>
-      <c r="AU30">
+      <c r="AV30">
         <v>564312000000.0</v>
       </c>
-      <c r="AV30">
+      <c r="AW30">
         <v>566294000000.0</v>
       </c>
-      <c r="AW30">
+      <c r="AX30">
         <v>298260000000.0</v>
       </c>
-      <c r="AX30">
+      <c r="AY30">
         <v>396635000000.0</v>
       </c>
-      <c r="AY30">
+      <c r="AZ30">
         <v>349050000000.0</v>
       </c>
-      <c r="AZ30">
+      <c r="BA30">
         <v>4029152000000.0</v>
       </c>
-      <c r="BA30">
+      <c r="BB30">
         <v>4118073000000.0</v>
       </c>
-      <c r="BB30">
+      <c r="BC30">
         <v>4491384000000.0</v>
       </c>
-      <c r="BC30">
+      <c r="BD30">
         <v>579196000000.0</v>
       </c>
-      <c r="BD30">
+      <c r="BE30">
         <v>1118311000000.0</v>
       </c>
-      <c r="BE30">
+      <c r="BF30">
         <v>2194330000000.0</v>
       </c>
-      <c r="BF30">
+      <c r="BG30">
         <v>863032000000.0</v>
       </c>
-      <c r="BG30">
+      <c r="BH30">
         <v>543806000000.0</v>
       </c>
-      <c r="BH30">
+      <c r="BI30">
         <v>564440000000.0</v>
       </c>
-      <c r="BI30">
+      <c r="BJ30">
         <v>500570000000.0</v>
       </c>
-      <c r="BJ30">
+      <c r="BK30">
         <v>423004000000.0</v>
       </c>
-      <c r="BK30">
+      <c r="BL30">
         <v>739051000000.0</v>
       </c>
-      <c r="BL30">
+      <c r="BM30">
         <v>583008000000.0</v>
       </c>
-      <c r="BM30">
+      <c r="BN30">
         <v>530061000000.0</v>
       </c>
-      <c r="BN30">
+      <c r="BO30">
         <v>549884000000.0</v>
       </c>
-      <c r="BO30">
+      <c r="BP30">
         <v>539997000000.0</v>
       </c>
-      <c r="BP30">
+      <c r="BQ30">
         <v>468602000000.0</v>
       </c>
-      <c r="BQ30">
+      <c r="BR30">
         <v>746180000000.0</v>
       </c>
-      <c r="BR30">
+      <c r="BS30">
         <v>804643000000.0</v>
       </c>
-      <c r="BS30">
+      <c r="BT30">
         <v>1139710000000.0</v>
       </c>
-      <c r="BT30">
+      <c r="BU30">
         <v>415741000000.0</v>
       </c>
-      <c r="BU30">
+      <c r="BV30">
         <v>313996000000.0</v>
       </c>
-      <c r="BV30">
+      <c r="BW30">
         <v>303192000000.0</v>
       </c>
-      <c r="BW30">
+      <c r="BX30">
         <v>568318000000.0</v>
       </c>
-      <c r="BX30">
+      <c r="BY30">
         <v>568814000000.0</v>
       </c>
-      <c r="BY30">
+      <c r="BZ30">
         <v>285974000000.0</v>
       </c>
-      <c r="BZ30">
+      <c r="CA30">
         <v>372880000000.0</v>
       </c>
-      <c r="CA30">
+      <c r="CB30">
         <v>274946000000.0</v>
       </c>
-      <c r="CB30">
+      <c r="CC30">
         <v>201676000000.0</v>
       </c>
-      <c r="CC30">
+      <c r="CD30">
         <v>186473000000.0</v>
       </c>
-      <c r="CD30">
+      <c r="CE30">
         <v>201604000000.0</v>
       </c>
-      <c r="CE30">
+      <c r="CF30">
         <v>221568000000.0</v>
       </c>
-      <c r="CF30">
+      <c r="CG30">
         <v>305813000000.0</v>
       </c>
-      <c r="CG30">
+      <c r="CH30">
         <v>161702000000.0</v>
       </c>
-      <c r="CH30">
+      <c r="CI30">
         <v>199139000000.0</v>
       </c>
-      <c r="CI30">
+      <c r="CJ30">
         <v>225692000000.0</v>
       </c>
-      <c r="CJ30">
+      <c r="CK30">
         <v>212217244000.0</v>
       </c>
-      <c r="CK30">
+      <c r="CL30">
         <v>260103211000.0</v>
       </c>
-      <c r="CL30">
+      <c r="CM30">
         <v>217594522000.0</v>
       </c>
-      <c r="CM30">
+      <c r="CN30">
         <v>154609000000.0</v>
       </c>
-      <c r="CN30">
+      <c r="CO30">
         <v>203884147000.0</v>
       </c>
-      <c r="CO30">
+      <c r="CP30">
         <v>145703000000.0</v>
       </c>
-      <c r="CP30">
+      <c r="CQ30">
         <v>93257000000.0</v>
       </c>
-      <c r="CQ30">
+      <c r="CR30">
         <v>152852000000.0</v>
       </c>
-      <c r="CR30">
+      <c r="CS30">
         <v>55335000000.0</v>
       </c>
-      <c r="CS30">
+      <c r="CT30">
         <v>110385000000.0</v>
       </c>
     </row>
-    <row r="31" spans="1:97">
+    <row r="31" spans="1:98">
       <c r="A31" t="s">
         <v>56</v>
       </c>
       <c r="B31"/>
       <c r="C31"/>
       <c r="D31"/>
       <c r="E31"/>
       <c r="F31"/>
       <c r="G31"/>
       <c r="H31"/>
       <c r="I31"/>
       <c r="J31"/>
       <c r="K31"/>
       <c r="L31"/>
-      <c r="M31">
+      <c r="M31"/>
+      <c r="N31">
         <v>4064959000000.0</v>
       </c>
-      <c r="N31">
+      <c r="O31">
         <v>4037328000000.0</v>
       </c>
-      <c r="O31">
+      <c r="P31">
         <v>4093627000000.0</v>
       </c>
-      <c r="P31">
+      <c r="Q31">
         <v>4064881000000.0</v>
       </c>
-      <c r="Q31">
+      <c r="R31">
         <v>4091288000000.0</v>
       </c>
-      <c r="R31">
+      <c r="S31">
         <v>4067390000000.0</v>
       </c>
-      <c r="S31">
+      <c r="T31">
         <v>3805892000000.0</v>
       </c>
-      <c r="T31">
+      <c r="U31">
         <v>4119664000000.0</v>
       </c>
-      <c r="U31">
+      <c r="V31">
         <v>3918654000000.0</v>
       </c>
-      <c r="V31">
+      <c r="W31">
         <v>2892323000000.0</v>
       </c>
-      <c r="W31">
+      <c r="X31">
         <v>3259429000000.0</v>
       </c>
-      <c r="X31">
+      <c r="Y31">
         <v>4166101000000.0</v>
       </c>
-      <c r="Y31">
+      <c r="Z31">
         <v>4337040000000.0</v>
       </c>
-      <c r="Z31">
+      <c r="AA31">
         <v>4722594000000.0</v>
       </c>
-      <c r="AA31">
+      <c r="AB31">
         <v>4542397000000.0</v>
       </c>
-      <c r="AB31">
+      <c r="AC31">
         <v>5247895000000.0</v>
       </c>
-      <c r="AC31">
+      <c r="AD31">
         <v>5097719000000.0</v>
       </c>
-      <c r="AD31">
+      <c r="AE31">
         <v>5336372000000.0</v>
       </c>
-      <c r="AE31">
+      <c r="AF31">
         <v>5375263000000.0</v>
       </c>
-      <c r="AF31">
+      <c r="AG31">
         <v>5857082000000.0</v>
       </c>
-      <c r="AG31">
+      <c r="AH31">
         <v>5880985000000.0</v>
       </c>
-      <c r="AH31"/>
       <c r="AI31"/>
       <c r="AJ31"/>
       <c r="AK31"/>
       <c r="AL31"/>
       <c r="AM31"/>
       <c r="AN31"/>
       <c r="AO31"/>
       <c r="AP31"/>
       <c r="AQ31"/>
       <c r="AR31"/>
       <c r="AS31"/>
       <c r="AT31"/>
       <c r="AU31"/>
       <c r="AV31"/>
       <c r="AW31"/>
       <c r="AX31"/>
       <c r="AY31"/>
       <c r="AZ31"/>
       <c r="BA31"/>
       <c r="BB31"/>
       <c r="BC31"/>
       <c r="BD31"/>
       <c r="BE31"/>
       <c r="BF31"/>
       <c r="BG31"/>
@@ -10428,129 +10503,132 @@
       <c r="BU31"/>
       <c r="BV31"/>
       <c r="BW31"/>
       <c r="BX31"/>
       <c r="BY31"/>
       <c r="BZ31"/>
       <c r="CA31"/>
       <c r="CB31"/>
       <c r="CC31"/>
       <c r="CD31"/>
       <c r="CE31"/>
       <c r="CF31"/>
       <c r="CG31"/>
       <c r="CH31"/>
       <c r="CI31"/>
       <c r="CJ31"/>
       <c r="CK31"/>
       <c r="CL31"/>
       <c r="CM31"/>
       <c r="CN31"/>
       <c r="CO31"/>
       <c r="CP31"/>
       <c r="CQ31"/>
       <c r="CR31"/>
       <c r="CS31"/>
+      <c r="CT31"/>
     </row>
-    <row r="32" spans="1:97">
+    <row r="32" spans="1:98">
       <c r="A32" t="s">
         <v>57</v>
       </c>
       <c r="B32">
+        <v>485844000000.0</v>
+      </c>
+      <c r="C32">
         <v>810136000000.0</v>
       </c>
-      <c r="C32">
+      <c r="D32">
         <v>264050000000.0</v>
       </c>
-      <c r="D32"/>
-      <c r="E32">
+      <c r="E32"/>
+      <c r="F32">
         <v>282375000000.0</v>
       </c>
-      <c r="F32">
+      <c r="G32">
         <v>345514000000.0</v>
       </c>
-      <c r="G32">
+      <c r="H32">
         <v>5265000000.0</v>
       </c>
-      <c r="H32">
+      <c r="I32">
         <v>196190000000.0</v>
       </c>
-      <c r="I32">
+      <c r="J32">
         <v>140107000000.0</v>
       </c>
-      <c r="J32">
+      <c r="K32">
         <v>979000000.0</v>
       </c>
-      <c r="K32">
+      <c r="L32">
         <v>242000000.0</v>
       </c>
-      <c r="L32">
+      <c r="M32">
         <v>-294466000000.0</v>
       </c>
-      <c r="M32">
+      <c r="N32">
         <v>176132000000.0</v>
       </c>
-      <c r="N32">
+      <c r="O32">
         <v>268391000000.0</v>
       </c>
-      <c r="O32">
+      <c r="P32">
         <v>9193000000.0</v>
       </c>
-      <c r="P32">
+      <c r="Q32">
         <v>176331000000.0</v>
       </c>
-      <c r="Q32">
+      <c r="R32">
         <v>1029965000000.0</v>
       </c>
-      <c r="R32">
+      <c r="S32">
         <v>865383000000.0</v>
       </c>
-      <c r="S32">
+      <c r="T32">
         <v>686785000000.0</v>
       </c>
-      <c r="T32">
+      <c r="U32">
         <v>-542362000000.0</v>
       </c>
-      <c r="U32">
+      <c r="V32">
         <v>-626756000000.0</v>
       </c>
-      <c r="V32">
+      <c r="W32">
         <v>-1137980000000.0</v>
       </c>
-      <c r="W32">
+      <c r="X32">
         <v>-1007061000000.0</v>
       </c>
-      <c r="X32">
+      <c r="Y32">
         <v>-798605000000.0</v>
       </c>
-      <c r="Y32">
+      <c r="Z32">
         <v>-932197000000.0</v>
       </c>
-      <c r="Z32">
+      <c r="AA32">
         <v>-664383000000.0</v>
       </c>
-      <c r="AA32"/>
       <c r="AB32"/>
       <c r="AC32"/>
       <c r="AD32"/>
       <c r="AE32"/>
       <c r="AF32"/>
       <c r="AG32"/>
       <c r="AH32"/>
       <c r="AI32"/>
       <c r="AJ32"/>
       <c r="AK32"/>
       <c r="AL32"/>
       <c r="AM32"/>
       <c r="AN32"/>
       <c r="AO32"/>
       <c r="AP32"/>
       <c r="AQ32"/>
       <c r="AR32"/>
       <c r="AS32"/>
       <c r="AT32"/>
       <c r="AU32"/>
       <c r="AV32"/>
       <c r="AW32"/>
       <c r="AX32"/>
       <c r="AY32"/>
       <c r="AZ32"/>
@@ -10577,358 +10655,364 @@
       <c r="BU32"/>
       <c r="BV32"/>
       <c r="BW32"/>
       <c r="BX32"/>
       <c r="BY32"/>
       <c r="BZ32"/>
       <c r="CA32"/>
       <c r="CB32"/>
       <c r="CC32"/>
       <c r="CD32"/>
       <c r="CE32"/>
       <c r="CF32"/>
       <c r="CG32"/>
       <c r="CH32"/>
       <c r="CI32"/>
       <c r="CJ32"/>
       <c r="CK32"/>
       <c r="CL32"/>
       <c r="CM32"/>
       <c r="CN32"/>
       <c r="CO32"/>
       <c r="CP32"/>
       <c r="CQ32"/>
       <c r="CR32"/>
       <c r="CS32"/>
+      <c r="CT32"/>
     </row>
-    <row r="33" spans="1:97">
+    <row r="33" spans="1:98">
       <c r="A33" t="s">
         <v>58</v>
       </c>
       <c r="B33">
+        <v>7553689000000.0</v>
+      </c>
+      <c r="C33">
         <v>7751855000000.0</v>
       </c>
-      <c r="C33">
+      <c r="D33">
         <v>8977992000000.0</v>
       </c>
-      <c r="D33">
+      <c r="E33">
         <v>11287246000000.0</v>
       </c>
-      <c r="E33">
+      <c r="F33">
         <v>8362856000000.0</v>
       </c>
-      <c r="F33">
+      <c r="G33">
         <v>8694446000000.0</v>
       </c>
-      <c r="G33">
+      <c r="H33">
         <v>8042775000000.0</v>
       </c>
-      <c r="H33">
+      <c r="I33">
         <v>7675269000000.0</v>
       </c>
-      <c r="I33">
+      <c r="J33">
         <v>7781938000000.0</v>
       </c>
-      <c r="J33">
+      <c r="K33">
         <v>8266852000000.0</v>
       </c>
-      <c r="K33">
+      <c r="L33">
         <v>8229611000000.0</v>
       </c>
-      <c r="L33">
+      <c r="M33">
         <v>8122313000000.0</v>
       </c>
-      <c r="M33">
+      <c r="N33">
         <v>7658815000000.0</v>
       </c>
-      <c r="N33">
+      <c r="O33">
         <v>7727664000000.0</v>
       </c>
-      <c r="O33">
+      <c r="P33">
         <v>8141658000000.0</v>
       </c>
-      <c r="P33">
+      <c r="Q33">
         <v>8165597000000.0</v>
       </c>
-      <c r="Q33">
+      <c r="R33">
         <v>8084813000000.0</v>
       </c>
-      <c r="R33">
+      <c r="S33">
         <v>8836812000000.0</v>
       </c>
-      <c r="S33">
+      <c r="T33">
         <v>8908315000000.0</v>
       </c>
-      <c r="T33">
+      <c r="U33">
         <v>11078014000000.0</v>
       </c>
-      <c r="U33">
+      <c r="V33">
         <v>10955169000000.0</v>
       </c>
-      <c r="V33">
+      <c r="W33">
         <v>10670305000000.0</v>
       </c>
-      <c r="W33">
+      <c r="X33">
         <v>10873822000000.0</v>
       </c>
-      <c r="X33">
+      <c r="Y33">
         <v>12174831000000.0</v>
       </c>
-      <c r="Y33">
+      <c r="Z33">
         <v>12439455000000.0</v>
       </c>
-      <c r="Z33">
+      <c r="AA33">
         <v>12103379000000.0</v>
       </c>
-      <c r="AA33">
+      <c r="AB33">
         <v>9356184000000.0</v>
       </c>
-      <c r="AB33">
+      <c r="AC33">
         <v>10248685000000.0</v>
       </c>
-      <c r="AC33">
+      <c r="AD33">
         <v>10395962000000.0</v>
       </c>
-      <c r="AD33">
+      <c r="AE33">
         <v>10736564000000.0</v>
       </c>
-      <c r="AE33">
+      <c r="AF33">
         <v>10426442000000.0</v>
       </c>
-      <c r="AF33">
+      <c r="AG33">
         <v>11476469000000.0</v>
       </c>
-      <c r="AG33">
+      <c r="AH33">
         <v>11683109000000.0</v>
       </c>
-      <c r="AH33">
+      <c r="AI33">
         <v>11672973000000.0</v>
       </c>
-      <c r="AI33">
+      <c r="AJ33">
         <v>11914040000000.0</v>
       </c>
-      <c r="AJ33">
+      <c r="AK33">
         <v>11733778000000.0</v>
       </c>
-      <c r="AK33">
+      <c r="AL33">
         <v>11872817000000.0</v>
       </c>
-      <c r="AL33">
+      <c r="AM33">
         <v>11899678000000.0</v>
       </c>
-      <c r="AM33">
+      <c r="AN33">
         <v>11664381000000.0</v>
       </c>
-      <c r="AN33">
+      <c r="AO33">
         <v>11241193000000.0</v>
       </c>
-      <c r="AO33">
+      <c r="AP33">
         <v>11372302000000.0</v>
       </c>
-      <c r="AP33">
+      <c r="AQ33">
         <v>11870185000000.0</v>
       </c>
-      <c r="AQ33">
+      <c r="AR33">
         <v>11870112000000.0</v>
       </c>
-      <c r="AR33">
+      <c r="AS33">
         <v>12034860000000.0</v>
       </c>
-      <c r="AS33">
+      <c r="AT33">
         <v>11758915000000.0</v>
       </c>
-      <c r="AT33">
+      <c r="AU33">
         <v>11723381000000.0</v>
       </c>
-      <c r="AU33">
+      <c r="AV33">
         <v>11519877000000.0</v>
       </c>
-      <c r="AV33">
+      <c r="AW33">
         <v>9272985000000.0</v>
       </c>
-      <c r="AW33">
+      <c r="AX33">
         <v>8956745000000.0</v>
       </c>
-      <c r="AX33">
+      <c r="AY33">
         <v>8488902000000.0</v>
       </c>
-      <c r="AY33">
+      <c r="AZ33">
         <v>8199308000000.0</v>
       </c>
-      <c r="AZ33">
+      <c r="BA33">
         <v>7717788000000.0</v>
       </c>
-      <c r="BA33">
+      <c r="BB33">
         <v>7360158000000.0</v>
       </c>
-      <c r="BB33">
+      <c r="BC33">
         <v>6823740000000.0</v>
       </c>
-      <c r="BC33">
+      <c r="BD33">
         <v>7126777000000.0</v>
       </c>
-      <c r="BD33">
+      <c r="BE33">
         <v>7530270000000.0</v>
       </c>
-      <c r="BE33">
+      <c r="BF33">
         <v>8547767000000.0</v>
       </c>
-      <c r="BF33">
+      <c r="BG33">
         <v>8369985000000.0</v>
       </c>
-      <c r="BG33">
+      <c r="BH33">
         <v>8315043000000.0</v>
       </c>
-      <c r="BH33"/>
       <c r="BI33"/>
       <c r="BJ33"/>
       <c r="BK33"/>
       <c r="BL33"/>
       <c r="BM33"/>
       <c r="BN33"/>
       <c r="BO33"/>
       <c r="BP33"/>
       <c r="BQ33"/>
       <c r="BR33"/>
       <c r="BS33"/>
       <c r="BT33"/>
       <c r="BU33"/>
       <c r="BV33"/>
       <c r="BW33"/>
       <c r="BX33"/>
       <c r="BY33"/>
       <c r="BZ33"/>
       <c r="CA33"/>
       <c r="CB33"/>
       <c r="CC33"/>
       <c r="CD33"/>
       <c r="CE33"/>
       <c r="CF33"/>
       <c r="CG33"/>
       <c r="CH33"/>
       <c r="CI33"/>
       <c r="CJ33"/>
       <c r="CK33"/>
       <c r="CL33"/>
       <c r="CM33"/>
       <c r="CN33"/>
       <c r="CO33"/>
       <c r="CP33"/>
       <c r="CQ33"/>
       <c r="CR33"/>
       <c r="CS33"/>
+      <c r="CT33"/>
     </row>
-    <row r="34" spans="1:97">
+    <row r="34" spans="1:98">
       <c r="A34" t="s">
         <v>59</v>
       </c>
       <c r="B34">
+        <v>204265000000.0</v>
+      </c>
+      <c r="C34">
         <v>202529000000.0</v>
       </c>
-      <c r="C34">
+      <c r="D34">
         <v>216333000000.0</v>
       </c>
-      <c r="D34"/>
-      <c r="E34">
+      <c r="E34"/>
+      <c r="F34">
         <v>212702000000.0</v>
       </c>
-      <c r="F34">
+      <c r="G34">
         <v>198091000000.0</v>
       </c>
-      <c r="G34">
+      <c r="H34">
         <v>195516000000.0</v>
       </c>
-      <c r="H34">
+      <c r="I34">
         <v>201665000000.0</v>
       </c>
-      <c r="I34">
+      <c r="J34">
         <v>203797000000.0</v>
       </c>
-      <c r="J34">
+      <c r="K34">
         <v>197214000000.0</v>
       </c>
-      <c r="K34">
+      <c r="L34">
         <v>165661000000.0</v>
       </c>
-      <c r="L34">
+      <c r="M34">
         <v>121860000000.0</v>
       </c>
-      <c r="M34">
+      <c r="N34">
         <v>336332000000.0</v>
       </c>
-      <c r="N34">
+      <c r="O34">
         <v>107182000000.0</v>
       </c>
-      <c r="O34">
+      <c r="P34">
         <v>8504000000.0</v>
       </c>
-      <c r="P34">
+      <c r="Q34">
         <v>4612000000.0</v>
       </c>
-      <c r="Q34">
+      <c r="R34">
         <v>9616000000.0</v>
       </c>
-      <c r="R34">
+      <c r="S34">
         <v>10049000000.0</v>
       </c>
-      <c r="S34">
+      <c r="T34">
         <v>16247000000.0</v>
       </c>
-      <c r="T34">
+      <c r="U34">
         <v>338256000000.0</v>
       </c>
-      <c r="U34">
+      <c r="V34">
         <v>337939000000.0</v>
       </c>
-      <c r="V34">
+      <c r="W34">
         <v>338142000000.0</v>
       </c>
-      <c r="W34">
+      <c r="X34">
         <v>338190000000.0</v>
       </c>
-      <c r="X34">
+      <c r="Y34">
         <v>337998000000.0</v>
       </c>
-      <c r="Y34">
+      <c r="Z34">
         <v>342707000000.0</v>
       </c>
-      <c r="Z34">
+      <c r="AA34">
         <v>2177630000000.0</v>
       </c>
-      <c r="AA34">
+      <c r="AB34">
         <v>654044000000.0</v>
       </c>
-      <c r="AB34">
+      <c r="AC34">
         <v>722817000000.0</v>
       </c>
-      <c r="AC34">
+      <c r="AD34">
         <v>828113000000.0</v>
       </c>
-      <c r="AD34">
+      <c r="AE34">
         <v>794674000000.0</v>
       </c>
-      <c r="AE34"/>
       <c r="AF34"/>
       <c r="AG34"/>
       <c r="AH34"/>
       <c r="AI34"/>
       <c r="AJ34"/>
       <c r="AK34"/>
       <c r="AL34"/>
       <c r="AM34"/>
       <c r="AN34"/>
       <c r="AO34"/>
       <c r="AP34"/>
       <c r="AQ34"/>
       <c r="AR34"/>
       <c r="AS34"/>
       <c r="AT34"/>
       <c r="AU34"/>
       <c r="AV34"/>
       <c r="AW34"/>
       <c r="AX34"/>
       <c r="AY34"/>
       <c r="AZ34"/>
       <c r="BA34"/>
       <c r="BB34"/>
       <c r="BC34"/>
       <c r="BD34"/>
@@ -10951,495 +11035,512 @@
       <c r="BU34"/>
       <c r="BV34"/>
       <c r="BW34"/>
       <c r="BX34"/>
       <c r="BY34"/>
       <c r="BZ34"/>
       <c r="CA34"/>
       <c r="CB34"/>
       <c r="CC34"/>
       <c r="CD34"/>
       <c r="CE34"/>
       <c r="CF34"/>
       <c r="CG34"/>
       <c r="CH34"/>
       <c r="CI34"/>
       <c r="CJ34"/>
       <c r="CK34"/>
       <c r="CL34"/>
       <c r="CM34"/>
       <c r="CN34"/>
       <c r="CO34"/>
       <c r="CP34"/>
       <c r="CQ34"/>
       <c r="CR34"/>
       <c r="CS34"/>
+      <c r="CT34"/>
     </row>
-    <row r="35" spans="1:97">
+    <row r="35" spans="1:98">
       <c r="A35" t="s">
         <v>60</v>
       </c>
       <c r="B35">
+        <v>2948561000000.0</v>
+      </c>
+      <c r="C35">
         <v>3298798000000.0</v>
       </c>
-      <c r="C35">
+      <c r="D35">
         <v>2945961000000.0</v>
       </c>
-      <c r="D35">
+      <c r="E35">
         <v>2982801000000.0</v>
       </c>
-      <c r="E35">
+      <c r="F35">
         <v>3031317000000.0</v>
       </c>
-      <c r="F35">
+      <c r="G35">
         <v>3287969000000.0</v>
       </c>
-      <c r="G35">
+      <c r="H35">
         <v>3172930000000.0</v>
       </c>
-      <c r="H35">
+      <c r="I35">
         <v>3316423000000.0</v>
       </c>
-      <c r="I35">
+      <c r="J35">
         <v>3493163000000.0</v>
       </c>
-      <c r="J35">
+      <c r="K35">
         <v>3580703000000.0</v>
       </c>
-      <c r="K35">
+      <c r="L35">
         <v>3530802000000.0</v>
       </c>
-      <c r="L35">
+      <c r="M35">
         <v>3194318000000.0</v>
       </c>
-      <c r="M35">
+      <c r="N35">
         <v>3505304000000.0</v>
       </c>
-      <c r="N35">
+      <c r="O35">
         <v>3592398000000.0</v>
       </c>
-      <c r="O35">
+      <c r="P35">
         <v>3664166000000.0</v>
       </c>
-      <c r="P35">
+      <c r="Q35">
         <v>3838025000000.0</v>
       </c>
-      <c r="Q35">
+      <c r="R35">
         <v>4488419000000.0</v>
       </c>
-      <c r="R35">
+      <c r="S35">
         <v>4995270000000.0</v>
       </c>
-      <c r="S35">
+      <c r="T35">
         <v>5066659000000.0</v>
       </c>
-      <c r="T35">
+      <c r="U35">
         <v>5812056000000.0</v>
       </c>
-      <c r="U35">
+      <c r="V35">
         <v>5811642000000.0</v>
       </c>
-      <c r="V35">
+      <c r="W35">
         <v>5981169000000.0</v>
       </c>
-      <c r="W35">
+      <c r="X35">
         <v>5903398000000.0</v>
       </c>
-      <c r="X35">
+      <c r="Y35">
         <v>6638184000000.0</v>
       </c>
-      <c r="Y35">
+      <c r="Z35">
         <v>6541574000000.0</v>
       </c>
-      <c r="Z35">
+      <c r="AA35">
         <v>6056322000000.0</v>
       </c>
-      <c r="AA35">
+      <c r="AB35">
         <v>4149105000000.0</v>
       </c>
-      <c r="AB35">
+      <c r="AC35">
         <v>4790872000000.0</v>
       </c>
-      <c r="AC35">
+      <c r="AD35">
         <v>5170604000000.0</v>
       </c>
-      <c r="AD35">
+      <c r="AE35">
         <v>4870920000000.0</v>
       </c>
-      <c r="AE35">
+      <c r="AF35">
         <v>4962864000000.0</v>
       </c>
-      <c r="AF35">
+      <c r="AG35">
         <v>5385906000000.0</v>
       </c>
-      <c r="AG35">
+      <c r="AH35">
         <v>4896412000000.0</v>
       </c>
-      <c r="AH35">
+      <c r="AI35">
         <v>6213442000000.0</v>
       </c>
-      <c r="AI35">
+      <c r="AJ35">
         <v>5889907000000.0</v>
       </c>
-      <c r="AJ35">
+      <c r="AK35">
         <v>5346182000000.0</v>
       </c>
-      <c r="AK35">
+      <c r="AL35">
         <v>8453073000000.0</v>
       </c>
-      <c r="AL35">
+      <c r="AM35">
         <v>4988597000000.0</v>
       </c>
-      <c r="AM35">
+      <c r="AN35">
         <v>5277114000000.0</v>
       </c>
-      <c r="AN35">
+      <c r="AO35">
         <v>4881689000000.0</v>
       </c>
-      <c r="AO35">
+      <c r="AP35">
         <v>4870336000000.0</v>
       </c>
-      <c r="AP35">
+      <c r="AQ35">
         <v>4671259000000.0</v>
       </c>
-      <c r="AQ35">
+      <c r="AR35">
         <v>4946073000000.0</v>
       </c>
-      <c r="AR35">
+      <c r="AS35">
         <v>5108431000000.0</v>
       </c>
-      <c r="AS35">
+      <c r="AT35">
         <v>4403000000000.0</v>
       </c>
-      <c r="AT35">
+      <c r="AU35">
         <v>4343229000000.0</v>
       </c>
-      <c r="AU35">
+      <c r="AV35">
         <v>4130864000000.0</v>
       </c>
-      <c r="AV35">
+      <c r="AW35">
         <v>3876997000000.0</v>
       </c>
-      <c r="AW35">
+      <c r="AX35">
         <v>3810974000000.0</v>
       </c>
-      <c r="AX35">
+      <c r="AY35">
         <v>3635141000000.0</v>
       </c>
-      <c r="AY35">
+      <c r="AZ35">
         <v>3426221000000.0</v>
       </c>
-      <c r="AZ35">
+      <c r="BA35">
         <v>3248889000000.0</v>
       </c>
-      <c r="BA35">
+      <c r="BB35">
         <v>1771092000000.0</v>
       </c>
-      <c r="BB35">
+      <c r="BC35">
         <v>2043306000000.0</v>
       </c>
-      <c r="BC35">
+      <c r="BD35">
         <v>2363458000000.0</v>
       </c>
-      <c r="BD35">
+      <c r="BE35">
         <v>2467083000000.0</v>
       </c>
-      <c r="BE35">
+      <c r="BF35">
         <v>3043507000000.0</v>
       </c>
-      <c r="BF35">
+      <c r="BG35">
         <v>2166251000000.0</v>
       </c>
-      <c r="BG35">
+      <c r="BH35">
         <v>2123104000000.0</v>
       </c>
-      <c r="BH35"/>
       <c r="BI35"/>
       <c r="BJ35"/>
       <c r="BK35"/>
       <c r="BL35"/>
       <c r="BM35"/>
       <c r="BN35"/>
       <c r="BO35"/>
       <c r="BP35"/>
       <c r="BQ35"/>
       <c r="BR35"/>
       <c r="BS35"/>
       <c r="BT35"/>
       <c r="BU35"/>
       <c r="BV35"/>
       <c r="BW35"/>
       <c r="BX35"/>
       <c r="BY35"/>
       <c r="BZ35"/>
       <c r="CA35"/>
       <c r="CB35"/>
       <c r="CC35"/>
       <c r="CD35"/>
       <c r="CE35"/>
       <c r="CF35"/>
       <c r="CG35"/>
       <c r="CH35"/>
       <c r="CI35"/>
       <c r="CJ35"/>
       <c r="CK35"/>
       <c r="CL35"/>
       <c r="CM35"/>
       <c r="CN35"/>
       <c r="CO35"/>
       <c r="CP35"/>
       <c r="CQ35"/>
       <c r="CR35"/>
       <c r="CS35"/>
+      <c r="CT35"/>
     </row>
-    <row r="36" spans="1:97">
+    <row r="36" spans="1:98">
       <c r="A36" t="s">
         <v>61</v>
       </c>
       <c r="B36">
+        <v>60001000000.0</v>
+      </c>
+      <c r="C36">
         <v>130134000000.0</v>
       </c>
-      <c r="C36">
+      <c r="D36">
         <v>56088000000.0</v>
       </c>
-      <c r="D36">
+      <c r="E36">
         <v>46792000000.0</v>
       </c>
-      <c r="E36">
+      <c r="F36">
         <v>625543000000.0</v>
       </c>
-      <c r="F36">
+      <c r="G36">
         <v>775109000000.0</v>
       </c>
-      <c r="G36">
+      <c r="H36">
         <v>799549000000.0</v>
       </c>
-      <c r="H36">
+      <c r="I36">
         <v>40969000000.0</v>
       </c>
-      <c r="I36">
+      <c r="J36">
         <v>41935000000.0</v>
       </c>
-      <c r="J36">
+      <c r="K36">
         <v>720366000000.0</v>
       </c>
-      <c r="K36">
+      <c r="L36">
         <v>-60122000000.0</v>
       </c>
-      <c r="L36">
+      <c r="M36">
         <v>846447000000.0</v>
       </c>
-      <c r="M36">
+      <c r="N36">
         <v>845750000000.0</v>
       </c>
-      <c r="N36">
+      <c r="O36">
         <v>906453000000.0</v>
       </c>
-      <c r="O36">
+      <c r="P36">
         <v>778875000000.0</v>
       </c>
-      <c r="P36">
+      <c r="Q36">
         <v>866862000000.0</v>
       </c>
-      <c r="Q36">
+      <c r="R36">
         <v>1046852000000.0</v>
       </c>
-      <c r="R36">
+      <c r="S36">
         <v>1013204000000.0</v>
       </c>
-      <c r="S36">
+      <c r="T36">
         <v>1038371000000.0</v>
       </c>
-      <c r="T36">
+      <c r="U36">
         <v>1373399000000.0</v>
       </c>
-      <c r="U36">
+      <c r="V36">
         <v>1336379000000.0</v>
       </c>
-      <c r="V36">
+      <c r="W36">
         <v>1287764000000.0</v>
       </c>
-      <c r="W36">
+      <c r="X36">
         <v>1272395000000.0</v>
       </c>
-      <c r="X36">
+      <c r="Y36">
         <v>1579401000000.0</v>
       </c>
-      <c r="Y36">
+      <c r="Z36">
         <v>1671971000000.0</v>
       </c>
-      <c r="Z36">
+      <c r="AA36">
         <v>1620559000000.0</v>
       </c>
-      <c r="AA36">
+      <c r="AB36">
         <v>2279060000000.0</v>
       </c>
-      <c r="AB36">
+      <c r="AC36">
         <v>2455386000000.0</v>
       </c>
-      <c r="AC36">
+      <c r="AD36">
         <v>2509490000000.0</v>
       </c>
-      <c r="AD36">
+      <c r="AE36">
         <v>2521662000000.0</v>
       </c>
-      <c r="AE36">
+      <c r="AF36">
         <v>2471382000000.0</v>
       </c>
-      <c r="AF36">
+      <c r="AG36">
         <v>2861540000000.0</v>
       </c>
-      <c r="AG36">
+      <c r="AH36">
         <v>2989715000000.0</v>
       </c>
-      <c r="AH36">
+      <c r="AI36">
         <v>2716835000000.0</v>
       </c>
-      <c r="AI36">
+      <c r="AJ36">
         <v>3281386000000.0</v>
       </c>
-      <c r="AJ36">
+      <c r="AK36">
         <v>2720371000000.0</v>
       </c>
-      <c r="AK36">
+      <c r="AL36">
         <v>2779471000000.0</v>
       </c>
-      <c r="AL36">
+      <c r="AM36">
         <v>2824098000000.0</v>
       </c>
-      <c r="AM36">
+      <c r="AN36">
         <v>2751106000000.0</v>
       </c>
-      <c r="AN36">
+      <c r="AO36">
         <v>2992493000000.0</v>
       </c>
-      <c r="AO36">
+      <c r="AP36">
         <v>3109981000000.0</v>
       </c>
-      <c r="AP36">
+      <c r="AQ36">
         <v>2936194000000.0</v>
       </c>
-      <c r="AQ36">
+      <c r="AR36">
         <v>3065790000000.0</v>
       </c>
-      <c r="AR36">
+      <c r="AS36">
         <v>3357160000000.0</v>
       </c>
-      <c r="AS36">
+      <c r="AT36">
         <v>3341636000000.0</v>
       </c>
-      <c r="AT36">
+      <c r="AU36">
         <v>3354103000000.0</v>
       </c>
-      <c r="AU36">
+      <c r="AV36">
         <v>3177903000000.0</v>
       </c>
-      <c r="AV36">
+      <c r="AW36">
         <v>3202529000000.0</v>
       </c>
-      <c r="AW36">
+      <c r="AX36">
         <v>3230633000000.0</v>
       </c>
-      <c r="AX36">
+      <c r="AY36">
         <v>3215169000000.0</v>
       </c>
-      <c r="AY36">
+      <c r="AZ36">
         <v>3120749000000.0</v>
       </c>
-      <c r="AZ36">
+      <c r="BA36">
         <v>3239720000000.0</v>
       </c>
-      <c r="BA36">
+      <c r="BB36">
         <v>3509554000000.0</v>
       </c>
-      <c r="BB36">
+      <c r="BC36">
         <v>3391868000000.0</v>
       </c>
-      <c r="BC36">
+      <c r="BD36">
         <v>3356793000000.0</v>
       </c>
-      <c r="BD36">
+      <c r="BE36">
         <v>4429903000000.0</v>
       </c>
-      <c r="BE36">
+      <c r="BF36">
         <v>4292451000000.0</v>
       </c>
-      <c r="BF36">
+      <c r="BG36">
         <v>5579521000000.0</v>
       </c>
-      <c r="BG36">
+      <c r="BH36">
         <v>5637974000000.0</v>
       </c>
-      <c r="BH36"/>
       <c r="BI36"/>
       <c r="BJ36"/>
       <c r="BK36"/>
       <c r="BL36"/>
       <c r="BM36"/>
       <c r="BN36"/>
       <c r="BO36"/>
       <c r="BP36"/>
       <c r="BQ36"/>
       <c r="BR36"/>
       <c r="BS36"/>
       <c r="BT36"/>
       <c r="BU36"/>
       <c r="BV36"/>
       <c r="BW36"/>
       <c r="BX36"/>
       <c r="BY36"/>
       <c r="BZ36"/>
       <c r="CA36"/>
       <c r="CB36"/>
       <c r="CC36"/>
       <c r="CD36"/>
       <c r="CE36"/>
       <c r="CF36"/>
       <c r="CG36"/>
       <c r="CH36"/>
       <c r="CI36"/>
       <c r="CJ36"/>
       <c r="CK36"/>
       <c r="CL36"/>
       <c r="CM36"/>
       <c r="CN36"/>
       <c r="CO36"/>
       <c r="CP36"/>
       <c r="CQ36"/>
       <c r="CR36"/>
       <c r="CS36"/>
+      <c r="CT36"/>
     </row>
-    <row r="37" spans="1:97">
+    <row r="37" spans="1:98">
       <c r="A37" t="s">
         <v>62</v>
       </c>
-      <c r="B37"/>
-[...1 lines deleted...]
-      <c r="D37"/>
+      <c r="B37">
+        <v>221231000000.0</v>
+      </c>
+      <c r="C37">
+        <v>251066000000.0</v>
+      </c>
+      <c r="D37">
+        <v>242226000000.0</v>
+      </c>
       <c r="E37"/>
-      <c r="F37"/>
-      <c r="G37"/>
+      <c r="F37">
+        <v>262768000000.0</v>
+      </c>
+      <c r="G37">
+        <v>301397000000.0</v>
+      </c>
       <c r="H37"/>
       <c r="I37"/>
       <c r="J37"/>
       <c r="K37"/>
       <c r="L37"/>
       <c r="M37"/>
       <c r="N37"/>
       <c r="O37"/>
       <c r="P37"/>
       <c r="Q37"/>
       <c r="R37"/>
       <c r="S37"/>
       <c r="T37"/>
       <c r="U37"/>
       <c r="V37"/>
       <c r="W37"/>
       <c r="X37"/>
       <c r="Y37"/>
       <c r="Z37"/>
       <c r="AA37"/>
       <c r="AB37"/>
       <c r="AC37"/>
       <c r="AD37"/>
       <c r="AE37"/>
       <c r="AF37"/>
@@ -11486,1387 +11587,1399 @@
       <c r="BU37"/>
       <c r="BV37"/>
       <c r="BW37"/>
       <c r="BX37"/>
       <c r="BY37"/>
       <c r="BZ37"/>
       <c r="CA37"/>
       <c r="CB37"/>
       <c r="CC37"/>
       <c r="CD37"/>
       <c r="CE37"/>
       <c r="CF37"/>
       <c r="CG37"/>
       <c r="CH37"/>
       <c r="CI37"/>
       <c r="CJ37"/>
       <c r="CK37"/>
       <c r="CL37"/>
       <c r="CM37"/>
       <c r="CN37"/>
       <c r="CO37"/>
       <c r="CP37"/>
       <c r="CQ37"/>
       <c r="CR37"/>
       <c r="CS37"/>
+      <c r="CT37"/>
     </row>
-    <row r="38" spans="1:97">
+    <row r="38" spans="1:98">
       <c r="A38" t="s">
         <v>63</v>
       </c>
       <c r="B38"/>
-      <c r="C38">
+      <c r="C38"/>
+      <c r="D38">
         <v>418213000000.0</v>
       </c>
-      <c r="D38">
+      <c r="E38">
         <v>466698000000.0</v>
       </c>
-      <c r="E38">
+      <c r="F38">
         <v>468662000000.0</v>
       </c>
-      <c r="F38">
+      <c r="G38">
         <v>468116000000.0</v>
       </c>
-      <c r="G38">
+      <c r="H38">
         <v>471478000000.0</v>
       </c>
-      <c r="H38">
+      <c r="I38">
         <v>498618000000.0</v>
       </c>
-      <c r="I38"/>
       <c r="J38"/>
       <c r="K38"/>
-      <c r="L38">
+      <c r="L38"/>
+      <c r="M38">
         <v>515346000000.0</v>
       </c>
-      <c r="M38">
+      <c r="N38">
         <v>1184390000000.0</v>
       </c>
-      <c r="N38">
+      <c r="O38">
         <v>1259771000000.0</v>
       </c>
-      <c r="O38">
+      <c r="P38">
         <v>1283633000000.0</v>
       </c>
-      <c r="P38">
+      <c r="Q38">
         <v>1391395000000.0</v>
       </c>
-      <c r="Q38">
+      <c r="R38">
         <v>1165415000000.0</v>
       </c>
-      <c r="R38">
+      <c r="S38">
         <v>1246215000000.0</v>
       </c>
-      <c r="S38">
+      <c r="T38">
         <v>1224851000000.0</v>
       </c>
-      <c r="T38">
+      <c r="U38">
         <v>1643729000000.0</v>
       </c>
-      <c r="U38">
+      <c r="V38">
         <v>1610333000000.0</v>
       </c>
-      <c r="V38">
+      <c r="W38">
         <v>1595514000000.0</v>
       </c>
-      <c r="W38">
+      <c r="X38">
         <v>1581720000000.0</v>
       </c>
-      <c r="X38">
+      <c r="Y38">
         <v>2256351000000.0</v>
       </c>
-      <c r="Y38">
+      <c r="Z38">
         <v>2319660000000.0</v>
       </c>
-      <c r="Z38">
+      <c r="AA38">
         <v>2302836000000.0</v>
       </c>
-      <c r="AA38">
+      <c r="AB38">
         <v>2778282000000.0</v>
       </c>
-      <c r="AB38">
+      <c r="AC38">
         <v>2790522000000.0</v>
       </c>
-      <c r="AC38">
+      <c r="AD38">
         <v>3228987000000.0</v>
       </c>
-      <c r="AD38">
+      <c r="AE38">
         <v>3252993000000.0</v>
       </c>
-      <c r="AE38">
+      <c r="AF38">
         <v>3256341000000.0</v>
       </c>
-      <c r="AF38">
+      <c r="AG38">
         <v>3516459000000.0</v>
       </c>
-      <c r="AG38">
+      <c r="AH38">
         <v>3368562000000.0</v>
       </c>
-      <c r="AH38">
+      <c r="AI38">
         <v>8541274000000.0</v>
       </c>
-      <c r="AI38">
+      <c r="AJ38">
         <v>8714080000000.0</v>
       </c>
-      <c r="AJ38">
+      <c r="AK38">
         <v>8426370000000.0</v>
       </c>
-      <c r="AK38">
+      <c r="AL38">
         <v>8600467000000.0</v>
       </c>
-      <c r="AL38">
+      <c r="AM38">
         <v>8606347000000.0</v>
       </c>
-      <c r="AM38">
+      <c r="AN38">
         <v>8310816000000.0</v>
       </c>
-      <c r="AN38">
+      <c r="AO38">
         <v>7949897000000.0</v>
       </c>
-      <c r="AO38">
+      <c r="AP38">
         <v>8170792000000.0</v>
       </c>
-      <c r="AP38">
+      <c r="AQ38">
         <v>8332206000000.0</v>
       </c>
-      <c r="AQ38">
+      <c r="AR38">
         <v>8319824000000.0</v>
       </c>
-      <c r="AR38">
+      <c r="AS38">
         <v>8507811000000.0</v>
       </c>
-      <c r="AS38">
+      <c r="AT38">
         <v>8191591000000.0</v>
       </c>
-      <c r="AT38">
+      <c r="AU38">
         <v>8167393000000.0</v>
       </c>
-      <c r="AU38">
+      <c r="AV38">
         <v>8068735000000.0</v>
       </c>
-      <c r="AV38">
+      <c r="AW38">
         <v>5838059000000.0</v>
       </c>
-      <c r="AW38">
+      <c r="AX38">
         <v>5592772000000.0</v>
       </c>
-      <c r="AX38"/>
-      <c r="AY38">
+      <c r="AY38"/>
+      <c r="AZ38">
         <v>5180064000000.0</v>
       </c>
-      <c r="AZ38">
+      <c r="BA38">
         <v>4888707000000.0</v>
       </c>
-      <c r="BA38">
+      <c r="BB38">
         <v>4650304000000.0</v>
       </c>
-      <c r="BB38">
+      <c r="BC38">
         <v>4174076000000.0</v>
       </c>
-      <c r="BC38">
+      <c r="BD38">
         <v>4533708000000.0</v>
       </c>
-      <c r="BD38">
+      <c r="BE38">
         <v>4857600000000.0</v>
       </c>
-      <c r="BE38">
+      <c r="BF38">
         <v>6058787000000.0</v>
       </c>
-      <c r="BF38">
+      <c r="BG38">
         <v>5946825000000.0</v>
       </c>
-      <c r="BG38">
+      <c r="BH38">
         <v>6059111000000.0</v>
       </c>
-      <c r="BH38">
+      <c r="BI38">
         <v>5540163000000.0</v>
       </c>
-      <c r="BI38">
+      <c r="BJ38">
         <v>5498309000000.0</v>
       </c>
-      <c r="BJ38">
+      <c r="BK38">
         <v>5198902000000.0</v>
       </c>
-      <c r="BK38">
+      <c r="BL38">
         <v>5011087000000.0</v>
       </c>
-      <c r="BL38">
+      <c r="BM38">
         <v>5045923000000.0</v>
       </c>
-      <c r="BM38">
+      <c r="BN38">
         <v>5055834000000.0</v>
       </c>
-      <c r="BN38">
+      <c r="BO38">
         <v>3686938000000.0</v>
       </c>
-      <c r="BO38">
+      <c r="BP38">
         <v>3661351000000.0</v>
       </c>
-      <c r="BP38">
+      <c r="BQ38">
         <v>3685882000000.0</v>
       </c>
-      <c r="BQ38">
+      <c r="BR38">
         <v>2916506000000.0</v>
       </c>
-      <c r="BR38">
+      <c r="BS38">
         <v>2946348000000.0</v>
       </c>
-      <c r="BS38">
+      <c r="BT38">
         <v>3139890000000.0</v>
       </c>
-      <c r="BT38">
+      <c r="BU38">
         <v>3712427000000.0</v>
       </c>
-      <c r="BU38">
+      <c r="BV38">
         <v>3213140000000.0</v>
       </c>
-      <c r="BV38">
+      <c r="BW38">
         <v>3226801000000.0</v>
       </c>
-      <c r="BW38">
+      <c r="BX38">
         <v>2706113000000.0</v>
       </c>
-      <c r="BX38">
+      <c r="BY38">
         <v>2678212000000.0</v>
       </c>
-      <c r="BY38">
+      <c r="BZ38">
         <v>2681818000000.0</v>
       </c>
-      <c r="BZ38">
+      <c r="CA38">
         <v>2404139000000.0</v>
       </c>
-      <c r="CA38">
+      <c r="CB38">
         <v>1645483000000.0</v>
       </c>
-      <c r="CB38">
+      <c r="CC38">
         <v>1648407000000.0</v>
       </c>
-      <c r="CC38">
+      <c r="CD38">
         <v>1621683000000.0</v>
       </c>
-      <c r="CD38">
+      <c r="CE38">
         <v>1646647000000.0</v>
       </c>
-      <c r="CE38">
+      <c r="CF38">
         <v>1725410000000.0</v>
       </c>
-      <c r="CF38">
+      <c r="CG38">
         <v>1797648000000.0</v>
       </c>
-      <c r="CG38">
+      <c r="CH38">
         <v>1502227000000.0</v>
       </c>
-      <c r="CH38">
+      <c r="CI38">
         <v>1366421000000.0</v>
       </c>
-      <c r="CI38">
+      <c r="CJ38">
         <v>1353774000000.0</v>
       </c>
-      <c r="CJ38">
+      <c r="CK38">
         <v>1334310222000.0</v>
       </c>
-      <c r="CK38">
+      <c r="CL38">
         <v>1317435357000.0</v>
       </c>
-      <c r="CL38">
+      <c r="CM38">
         <v>1317239218000.0</v>
       </c>
-      <c r="CM38">
+      <c r="CN38">
         <v>1280606000000.0</v>
       </c>
-      <c r="CN38">
+      <c r="CO38">
         <v>1293805116000.0</v>
       </c>
-      <c r="CO38">
+      <c r="CP38">
         <v>1287770000000.0</v>
       </c>
-      <c r="CP38">
+      <c r="CQ38">
         <v>1296761000000.0</v>
       </c>
-      <c r="CQ38">
+      <c r="CR38">
         <v>1219143000000.0</v>
       </c>
-      <c r="CR38">
+      <c r="CS38">
         <v>1310671000000.0</v>
       </c>
-      <c r="CS38">
+      <c r="CT38">
         <v>4993000000.0</v>
       </c>
     </row>
-    <row r="39" spans="1:97">
+    <row r="39" spans="1:98">
       <c r="A39" t="s">
         <v>64</v>
       </c>
       <c r="B39">
+        <v>475628000000.0</v>
+      </c>
+      <c r="C39">
         <v>501121000000.0</v>
       </c>
-      <c r="C39">
+      <c r="D39">
         <v>371683000000.0</v>
       </c>
-      <c r="D39">
+      <c r="E39">
         <v>337641000000.0</v>
       </c>
-      <c r="E39">
+      <c r="F39">
         <v>562581000000.0</v>
       </c>
-      <c r="F39">
+      <c r="G39">
         <v>544929000000.0</v>
       </c>
-      <c r="G39">
+      <c r="H39">
         <v>482960000000.0</v>
       </c>
-      <c r="H39">
+      <c r="I39">
         <v>528970000000.0</v>
       </c>
-      <c r="I39">
+      <c r="J39">
         <v>624578000000.0</v>
       </c>
-      <c r="J39">
+      <c r="K39">
         <v>741509000000.0</v>
       </c>
-      <c r="K39">
+      <c r="L39">
         <v>629171000000.0</v>
       </c>
-      <c r="L39">
+      <c r="M39">
         <v>794841000000.0</v>
       </c>
-      <c r="M39">
+      <c r="N39">
         <v>1176901000000.0</v>
       </c>
-      <c r="N39">
+      <c r="O39">
         <v>1266206000000.0</v>
       </c>
-      <c r="O39">
+      <c r="P39">
         <v>213879000000.0</v>
       </c>
-      <c r="P39">
+      <c r="Q39">
         <v>658585000000.0</v>
       </c>
-      <c r="Q39">
+      <c r="R39">
         <v>717818000000.0</v>
       </c>
-      <c r="R39">
+      <c r="S39">
         <v>898207000000.0</v>
       </c>
-      <c r="S39">
+      <c r="T39">
         <v>784527000000.0</v>
       </c>
-      <c r="T39">
+      <c r="U39">
         <v>792109000000.0</v>
       </c>
-      <c r="U39">
+      <c r="V39">
         <v>956254000000.0</v>
       </c>
-      <c r="V39">
+      <c r="W39">
         <v>752261000000.0</v>
       </c>
-      <c r="W39">
+      <c r="X39">
         <v>829976000000.0</v>
       </c>
-      <c r="X39">
+      <c r="Y39">
         <v>970752000000.0</v>
       </c>
-      <c r="Y39">
+      <c r="Z39">
         <v>1074793000000.0</v>
       </c>
-      <c r="Z39">
+      <c r="AA39">
         <v>1061901000000.0</v>
       </c>
-      <c r="AA39">
+      <c r="AB39">
         <v>369242000000.0</v>
       </c>
-      <c r="AB39">
+      <c r="AC39">
         <v>1138174000000.0</v>
       </c>
-      <c r="AC39">
+      <c r="AD39">
         <v>1353752000000.0</v>
       </c>
-      <c r="AD39">
+      <c r="AE39">
         <v>1363103000000.0</v>
       </c>
-      <c r="AE39">
+      <c r="AF39">
         <v>1717436000000.0</v>
       </c>
-      <c r="AF39">
+      <c r="AG39">
         <v>1702947000000.0</v>
       </c>
-      <c r="AG39">
+      <c r="AH39">
         <v>1563271000000.0</v>
       </c>
-      <c r="AH39">
+      <c r="AI39">
         <v>1606983000000.0</v>
       </c>
-      <c r="AI39">
+      <c r="AJ39">
         <v>393061000000.0</v>
       </c>
-      <c r="AJ39">
+      <c r="AK39">
         <v>1734824000000.0</v>
       </c>
-      <c r="AK39">
+      <c r="AL39">
         <v>5018698000000.0</v>
       </c>
-      <c r="AL39">
+      <c r="AM39">
         <v>1384029000000.0</v>
       </c>
-      <c r="AM39">
+      <c r="AN39">
         <v>648909000000.0</v>
       </c>
-      <c r="AN39">
+      <c r="AO39">
         <v>1640062000000.0</v>
       </c>
-      <c r="AO39">
+      <c r="AP39">
         <v>1657741000000.0</v>
       </c>
-      <c r="AP39">
+      <c r="AQ39">
         <v>1482240000000.0</v>
       </c>
-      <c r="AQ39">
+      <c r="AR39">
         <v>1672362000000.0</v>
       </c>
-      <c r="AR39">
+      <c r="AS39">
         <v>1371076000000.0</v>
       </c>
-      <c r="AS39">
+      <c r="AT39">
         <v>1580522000000.0</v>
       </c>
-      <c r="AT39">
+      <c r="AU39">
         <v>1122995000000.0</v>
       </c>
-      <c r="AU39">
+      <c r="AV39">
         <v>1241455000000.0</v>
       </c>
-      <c r="AV39">
+      <c r="AW39">
         <v>1168627000000.0</v>
       </c>
-      <c r="AW39">
+      <c r="AX39">
         <v>1121230000000.0</v>
       </c>
-      <c r="AX39">
+      <c r="AY39">
         <v>3883846000000.0</v>
       </c>
-      <c r="AY39">
+      <c r="AZ39">
         <v>1085272000000.0</v>
       </c>
-      <c r="AZ39">
+      <c r="BA39">
         <v>1134259000000.0</v>
       </c>
-      <c r="BA39">
+      <c r="BB39">
         <v>4270715000000.0</v>
       </c>
-      <c r="BB39">
+      <c r="BC39">
         <v>4649213000000.0</v>
       </c>
-      <c r="BC39">
+      <c r="BD39">
         <v>602717000000.0</v>
       </c>
-      <c r="BD39">
+      <c r="BE39">
         <v>1236665000000.0</v>
       </c>
-      <c r="BE39">
+      <c r="BF39">
         <v>278627000000.0</v>
       </c>
-      <c r="BF39">
+      <c r="BG39">
         <v>237217000000.0</v>
       </c>
-      <c r="BG39">
+      <c r="BH39">
         <v>924691000000.0</v>
       </c>
-      <c r="BH39">
+      <c r="BI39">
         <v>582253000000.0</v>
       </c>
-      <c r="BI39">
+      <c r="BJ39">
         <v>657388000000.0</v>
       </c>
-      <c r="BJ39">
+      <c r="BK39">
         <v>465123000000.0</v>
       </c>
-      <c r="BK39">
+      <c r="BL39">
         <v>114381000000.0</v>
       </c>
-      <c r="BL39">
+      <c r="BM39">
         <v>109724000000.0</v>
       </c>
-      <c r="BM39">
+      <c r="BN39">
         <v>398870000000.0</v>
       </c>
-      <c r="BN39">
+      <c r="BO39">
         <v>107551000000.0</v>
       </c>
-      <c r="BO39">
+      <c r="BP39">
         <v>74657000000.0</v>
       </c>
-      <c r="BP39">
+      <c r="BQ39">
         <v>715701000000.0</v>
       </c>
-      <c r="BQ39">
+      <c r="BR39">
         <v>723927000000.0</v>
       </c>
-      <c r="BR39">
+      <c r="BS39">
         <v>801118000000.0</v>
       </c>
-      <c r="BS39">
+      <c r="BT39">
         <v>544267000000.0</v>
       </c>
-      <c r="BT39">
+      <c r="BU39">
         <v>239252000000.0</v>
       </c>
-      <c r="BU39">
+      <c r="BV39">
         <v>229712000000.0</v>
       </c>
-      <c r="BV39">
+      <c r="BW39">
         <v>250414000000.0</v>
       </c>
-      <c r="BW39">
+      <c r="BX39">
         <v>210792000000.0</v>
       </c>
-      <c r="BX39">
+      <c r="BY39">
         <v>231706000000.0</v>
       </c>
-      <c r="BY39">
+      <c r="BZ39">
         <v>232074000000.0</v>
       </c>
-      <c r="BZ39">
+      <c r="CA39">
         <v>196456000000.0</v>
       </c>
-      <c r="CA39">
+      <c r="CB39">
         <v>659189000000.0</v>
       </c>
-      <c r="CB39">
+      <c r="CC39">
         <v>658766000000.0</v>
       </c>
-      <c r="CC39">
+      <c r="CD39">
         <v>488104000000.0</v>
       </c>
-      <c r="CD39">
+      <c r="CE39">
         <v>96155000000.0</v>
       </c>
-      <c r="CE39">
+      <c r="CF39">
         <v>653548000000.0</v>
       </c>
-      <c r="CF39">
+      <c r="CG39">
         <v>623352000000.0</v>
       </c>
-      <c r="CG39">
+      <c r="CH39">
         <v>486543000000.0</v>
       </c>
-      <c r="CH39">
+      <c r="CI39">
         <v>14492000000.0</v>
       </c>
-      <c r="CI39">
+      <c r="CJ39">
         <v>366634000000.0</v>
       </c>
-      <c r="CJ39">
+      <c r="CK39">
         <v>120120080000.0</v>
       </c>
-      <c r="CK39">
+      <c r="CL39">
         <v>107201758000.0</v>
       </c>
-      <c r="CL39">
+      <c r="CM39">
         <v>32139995000.0</v>
       </c>
-      <c r="CM39">
+      <c r="CN39">
         <v>39930000000.0</v>
       </c>
-      <c r="CN39">
+      <c r="CO39">
         <v>52687996000.0</v>
       </c>
-      <c r="CO39">
+      <c r="CP39">
         <v>128089000000.0</v>
       </c>
-      <c r="CP39">
+      <c r="CQ39">
         <v>31564000000.0</v>
       </c>
-      <c r="CQ39">
+      <c r="CR39">
         <v>175257000000.0</v>
       </c>
-      <c r="CR39">
+      <c r="CS39">
         <v>32368000000.0</v>
       </c>
-      <c r="CS39"/>
+      <c r="CT39"/>
     </row>
-    <row r="40" spans="1:97">
+    <row r="40" spans="1:98">
       <c r="A40" t="s">
         <v>65</v>
       </c>
       <c r="B40">
+        <v>3161807000000.0</v>
+      </c>
+      <c r="C40">
         <v>2976438000000.0</v>
       </c>
-      <c r="C40">
+      <c r="D40">
         <v>2869762000000.0</v>
       </c>
-      <c r="D40">
+      <c r="E40">
         <v>2682725000000.0</v>
       </c>
-      <c r="E40">
+      <c r="F40">
         <v>2623950000000.0</v>
       </c>
-      <c r="F40">
+      <c r="G40">
         <v>2730775000000.0</v>
       </c>
-      <c r="G40">
+      <c r="H40">
         <v>2874366000000.0</v>
       </c>
-      <c r="H40">
+      <c r="I40">
         <v>2517383000000.0</v>
       </c>
-      <c r="I40">
+      <c r="J40">
         <v>2575491000000.0</v>
       </c>
-      <c r="J40">
+      <c r="K40">
         <v>2571424000000.0</v>
       </c>
-      <c r="K40">
+      <c r="L40">
         <v>2607164000000.0</v>
       </c>
-      <c r="L40">
+      <c r="M40">
         <v>1168831000000.0</v>
       </c>
-      <c r="M40">
+      <c r="N40">
         <v>2848630000000.0</v>
       </c>
-      <c r="N40">
+      <c r="O40">
         <v>2786111000000.0</v>
       </c>
-      <c r="O40">
+      <c r="P40">
         <v>2492274000000.0</v>
       </c>
-      <c r="P40">
+      <c r="Q40">
         <v>2521262000000.0</v>
       </c>
-      <c r="Q40">
+      <c r="R40">
         <v>2478767000000.0</v>
       </c>
-      <c r="R40">
+      <c r="S40">
         <v>2754801000000.0</v>
       </c>
-      <c r="S40">
+      <c r="T40">
         <v>2722940000000.0</v>
       </c>
-      <c r="T40">
+      <c r="U40">
         <v>2721789000000.0</v>
       </c>
-      <c r="U40">
+      <c r="V40">
         <v>2746730000000.0</v>
       </c>
-      <c r="V40">
+      <c r="W40">
         <v>2778660000000.0</v>
       </c>
-      <c r="W40">
+      <c r="X40">
         <v>2683230000000.0</v>
       </c>
-      <c r="X40">
+      <c r="Y40">
         <v>2676869000000.0</v>
       </c>
-      <c r="Y40">
+      <c r="Z40">
         <v>2784805000000.0</v>
       </c>
-      <c r="Z40">
+      <c r="AA40">
         <v>2558660000000.0</v>
       </c>
-      <c r="AA40">
+      <c r="AB40">
         <v>2312926000000.0</v>
       </c>
-      <c r="AB40">
+      <c r="AC40">
         <v>2579360000000.0</v>
       </c>
-      <c r="AC40">
+      <c r="AD40">
         <v>2733981000000.0</v>
       </c>
-      <c r="AD40">
+      <c r="AE40">
         <v>2604284000000.0</v>
       </c>
-      <c r="AE40">
+      <c r="AF40">
         <v>2459021000000.0</v>
       </c>
-      <c r="AF40">
+      <c r="AG40">
         <v>2370438000000.0</v>
       </c>
-      <c r="AG40">
+      <c r="AH40">
         <v>2490159000000.0</v>
       </c>
-      <c r="AH40">
+      <c r="AI40">
         <v>3305197000000.0</v>
       </c>
-      <c r="AI40">
+      <c r="AJ40">
         <v>5251475000000.0</v>
       </c>
-      <c r="AJ40">
+      <c r="AK40">
         <v>3391695000000.0</v>
       </c>
-      <c r="AK40">
+      <c r="AL40">
         <v>3360927000000.0</v>
       </c>
-      <c r="AL40">
+      <c r="AM40">
         <v>3415693000000.0</v>
       </c>
-      <c r="AM40">
+      <c r="AN40">
         <v>5787967000000.0</v>
       </c>
-      <c r="AN40">
+      <c r="AO40">
         <v>3185667000000.0</v>
       </c>
-      <c r="AO40">
+      <c r="AP40">
         <v>3162505000000.0</v>
       </c>
-      <c r="AP40">
+      <c r="AQ40">
         <v>3166638000000.0</v>
       </c>
-      <c r="AQ40">
+      <c r="AR40">
         <v>3193794000000.0</v>
       </c>
-      <c r="AR40">
+      <c r="AS40">
         <v>3121344000000.0</v>
       </c>
-      <c r="AS40">
+      <c r="AT40">
         <v>3332506000000.0</v>
       </c>
-      <c r="AT40">
+      <c r="AU40">
         <v>3075763000000.0</v>
       </c>
-      <c r="AU40">
+      <c r="AV40">
         <v>4983509000000.0</v>
       </c>
-      <c r="AV40">
+      <c r="AW40">
         <v>3059426000000.0</v>
       </c>
-      <c r="AW40">
+      <c r="AX40">
         <v>3091174000000.0</v>
       </c>
-      <c r="AX40">
+      <c r="AY40">
         <v>4489642000000.0</v>
       </c>
-      <c r="AY40">
+      <c r="AZ40">
         <v>3013384000000.0</v>
       </c>
-      <c r="AZ40">
+      <c r="BA40">
         <v>3040860000000.0</v>
       </c>
-      <c r="BA40">
+      <c r="BB40">
         <v>4453332000000.0</v>
       </c>
-      <c r="BB40">
+      <c r="BC40">
         <v>4777100000000.0</v>
       </c>
-      <c r="BC40">
+      <c r="BD40">
         <v>1519454000000.0</v>
       </c>
-      <c r="BD40">
+      <c r="BE40">
         <v>1526754000000.0</v>
       </c>
-      <c r="BE40">
+      <c r="BF40">
         <v>1569456000000.0</v>
       </c>
-      <c r="BF40">
+      <c r="BG40">
         <v>1344859000000.0</v>
       </c>
-      <c r="BG40">
+      <c r="BH40">
         <v>1318938000000.0</v>
       </c>
-      <c r="BH40">
+      <c r="BI40">
         <v>1184933000000.0</v>
       </c>
-      <c r="BI40">
+      <c r="BJ40">
         <v>945762000000.0</v>
       </c>
-      <c r="BJ40">
+      <c r="BK40">
         <v>1122388000000.0</v>
       </c>
-      <c r="BK40">
+      <c r="BL40">
         <v>1646226000000.0</v>
       </c>
-      <c r="BL40">
+      <c r="BM40">
         <v>1065183000000.0</v>
       </c>
-      <c r="BM40">
+      <c r="BN40">
         <v>1389813000000.0</v>
       </c>
-      <c r="BN40">
+      <c r="BO40">
         <v>774553000000.0</v>
       </c>
-      <c r="BO40">
+      <c r="BP40">
         <v>951829000000.0</v>
       </c>
-      <c r="BP40">
+      <c r="BQ40">
         <v>1385124000000.0</v>
       </c>
-      <c r="BQ40">
+      <c r="BR40">
         <v>1021018000000.0</v>
       </c>
-      <c r="BR40">
+      <c r="BS40">
         <v>1162027000000.0</v>
       </c>
-      <c r="BS40">
+      <c r="BT40">
         <v>1185375000000.0</v>
       </c>
-      <c r="BT40">
+      <c r="BU40">
         <v>740668000000.0</v>
       </c>
-      <c r="BU40">
+      <c r="BV40">
         <v>943414000000.0</v>
       </c>
-      <c r="BV40">
+      <c r="BW40">
         <v>621996000000.0</v>
       </c>
-      <c r="BW40">
+      <c r="BX40">
         <v>553230000000.0</v>
       </c>
-      <c r="BX40">
+      <c r="BY40">
         <v>493047000000.0</v>
       </c>
-      <c r="BY40">
+      <c r="BZ40">
         <v>368224000000.0</v>
       </c>
-      <c r="BZ40">
+      <c r="CA40">
         <v>516463000000.0</v>
       </c>
-      <c r="CA40">
+      <c r="CB40">
         <v>460511000000.0</v>
       </c>
-      <c r="CB40">
+      <c r="CC40">
         <v>367024000000.0</v>
       </c>
-      <c r="CC40">
+      <c r="CD40">
         <v>500543000000.0</v>
       </c>
-      <c r="CD40">
+      <c r="CE40">
         <v>568579000000.0</v>
       </c>
-      <c r="CE40">
+      <c r="CF40">
         <v>553186000000.0</v>
       </c>
-      <c r="CF40">
+      <c r="CG40">
         <v>540537000000.0</v>
       </c>
-      <c r="CG40">
+      <c r="CH40">
         <v>575683000000.0</v>
       </c>
-      <c r="CH40">
+      <c r="CI40">
         <v>572862000000.0</v>
       </c>
-      <c r="CI40">
+      <c r="CJ40">
         <v>479244000000.0</v>
       </c>
-      <c r="CJ40">
+      <c r="CK40">
         <v>83148317000.0</v>
       </c>
-      <c r="CK40">
+      <c r="CL40">
         <v>87101654000.0</v>
       </c>
-      <c r="CL40">
+      <c r="CM40">
         <v>48845964000.0</v>
       </c>
-      <c r="CM40">
+      <c r="CN40">
         <v>53197000000.0</v>
       </c>
-      <c r="CN40">
+      <c r="CO40">
         <v>95533385000.0</v>
       </c>
-      <c r="CO40"/>
-      <c r="CP40">
+      <c r="CP40"/>
+      <c r="CQ40">
         <v>234168000000.0</v>
       </c>
-      <c r="CQ40"/>
-      <c r="CR40">
+      <c r="CR40"/>
+      <c r="CS40">
         <v>324978000000.0</v>
       </c>
-      <c r="CS40"/>
+      <c r="CT40"/>
     </row>
-    <row r="41" spans="1:97">
+    <row r="41" spans="1:98">
       <c r="A41" t="s">
         <v>66</v>
       </c>
       <c r="B41"/>
       <c r="C41"/>
       <c r="D41"/>
       <c r="E41"/>
       <c r="F41"/>
       <c r="G41"/>
       <c r="H41"/>
       <c r="I41"/>
       <c r="J41"/>
       <c r="K41"/>
       <c r="L41"/>
       <c r="M41"/>
-      <c r="N41">
+      <c r="N41"/>
+      <c r="O41">
         <v>2243187000000.0</v>
       </c>
-      <c r="O41">
+      <c r="P41">
         <v>2276161000000.0</v>
       </c>
-      <c r="P41">
+      <c r="Q41">
         <v>2347426000000.0</v>
       </c>
-      <c r="Q41">
+      <c r="R41">
         <v>2397179000000.0</v>
       </c>
-      <c r="R41">
+      <c r="S41">
         <v>2448996000000.0</v>
       </c>
-      <c r="S41">
+      <c r="T41">
         <v>2497624000000.0</v>
       </c>
-      <c r="T41">
+      <c r="U41">
         <v>3455244000000.0</v>
       </c>
-      <c r="U41">
+      <c r="V41">
         <v>3396229000000.0</v>
       </c>
-      <c r="V41">
+      <c r="W41">
         <v>3746393000000.0</v>
       </c>
-      <c r="W41">
+      <c r="X41">
         <v>3715673000000.0</v>
       </c>
-      <c r="X41">
+      <c r="Y41">
         <v>3839293000000.0</v>
       </c>
-      <c r="Y41">
+      <c r="Z41">
         <v>3815335000000.0</v>
       </c>
-      <c r="Z41">
+      <c r="AA41">
         <v>2843180000000.0</v>
       </c>
-      <c r="AA41">
+      <c r="AB41">
         <v>1308311000000.0</v>
       </c>
-      <c r="AB41">
+      <c r="AC41">
         <v>1215631000000.0</v>
       </c>
-      <c r="AC41">
+      <c r="AD41">
         <v>1240302000000.0</v>
       </c>
-      <c r="AD41">
+      <c r="AE41">
         <v>1238651000000.0</v>
       </c>
-      <c r="AE41">
+      <c r="AF41">
         <v>1256682000000.0</v>
       </c>
-      <c r="AF41">
+      <c r="AG41">
         <v>1336737000000.0</v>
       </c>
-      <c r="AG41">
+      <c r="AH41">
         <v>1438520000000.0</v>
       </c>
-      <c r="AH41">
+      <c r="AI41">
         <v>2698852000000.0</v>
       </c>
-      <c r="AI41">
+      <c r="AJ41">
         <v>2645315000000.0</v>
       </c>
-      <c r="AJ41">
+      <c r="AK41">
         <v>1222755000000.0</v>
       </c>
-      <c r="AK41">
+      <c r="AL41">
         <v>1256263000000.0</v>
       </c>
-      <c r="AL41">
+      <c r="AM41">
         <v>1274383000000.0</v>
       </c>
-      <c r="AM41">
+      <c r="AN41">
         <v>1301265000000.0</v>
       </c>
-      <c r="AN41">
+      <c r="AO41">
         <v>1202036000000.0</v>
       </c>
-      <c r="AO41">
+      <c r="AP41">
         <v>1216912000000.0</v>
       </c>
-      <c r="AP41">
+      <c r="AQ41">
         <v>1190086000000.0</v>
       </c>
-      <c r="AQ41">
+      <c r="AR41">
         <v>1217732000000.0</v>
       </c>
-      <c r="AR41">
+      <c r="AS41">
         <v>1251787000000.0</v>
       </c>
-      <c r="AS41">
+      <c r="AT41">
         <v>1341313000000.0</v>
       </c>
-      <c r="AT41">
+      <c r="AU41">
         <v>1334601000000.0</v>
       </c>
-      <c r="AU41">
+      <c r="AV41">
         <v>1267218000000.0</v>
       </c>
-      <c r="AV41">
+      <c r="AW41">
         <v>1057012000000.0</v>
       </c>
-      <c r="AW41">
+      <c r="AX41">
         <v>1042378000000.0</v>
       </c>
-      <c r="AX41"/>
-      <c r="AY41">
+      <c r="AY41"/>
+      <c r="AZ41">
         <v>956693000000.0</v>
       </c>
-      <c r="AZ41">
+      <c r="BA41">
         <v>883315000000.0</v>
       </c>
-      <c r="BA41">
+      <c r="BB41">
         <v>778169000000.0</v>
       </c>
-      <c r="BB41">
+      <c r="BC41">
         <v>709732000000.0</v>
       </c>
-      <c r="BC41">
+      <c r="BD41">
         <v>677989000000.0</v>
       </c>
-      <c r="BD41">
+      <c r="BE41">
         <v>665762000000.0</v>
       </c>
-      <c r="BE41">
+      <c r="BF41">
         <v>571067000000.0</v>
       </c>
-      <c r="BF41">
+      <c r="BG41">
         <v>534213000000.0</v>
       </c>
-      <c r="BG41">
+      <c r="BH41">
         <v>505727000000.0</v>
       </c>
-      <c r="BH41">
+      <c r="BI41">
         <v>567631000000.0</v>
       </c>
-      <c r="BI41">
+      <c r="BJ41">
         <v>541929000000.0</v>
       </c>
-      <c r="BJ41">
+      <c r="BK41">
         <v>632044000000.0</v>
       </c>
-      <c r="BK41">
+      <c r="BL41">
         <v>869580000000.0</v>
       </c>
-      <c r="BL41">
+      <c r="BM41">
         <v>530100000000.0</v>
       </c>
-      <c r="BM41">
+      <c r="BN41">
         <v>518007000000.0</v>
       </c>
-      <c r="BN41">
+      <c r="BO41">
         <v>698685000000.0</v>
       </c>
-      <c r="BO41">
+      <c r="BP41">
         <v>744508000000.0</v>
       </c>
-      <c r="BP41">
+      <c r="BQ41">
         <v>785181000000.0</v>
       </c>
-      <c r="BQ41">
+      <c r="BR41">
         <v>694792000000.0</v>
       </c>
-      <c r="BR41">
+      <c r="BS41">
         <v>661547000000.0</v>
       </c>
-      <c r="BS41">
+      <c r="BT41">
         <v>678641000000.0</v>
       </c>
-      <c r="BT41">
+      <c r="BU41">
         <v>650409000000.0</v>
       </c>
-      <c r="BU41">
+      <c r="BV41">
         <v>616808000000.0</v>
       </c>
-      <c r="BV41">
+      <c r="BW41">
         <v>661433000000.0</v>
       </c>
-      <c r="BW41">
+      <c r="BX41">
         <v>623227000000.0</v>
       </c>
-      <c r="BX41">
+      <c r="BY41">
         <v>196622000000.0</v>
       </c>
-      <c r="BY41">
+      <c r="BZ41">
         <v>173410000000.0</v>
       </c>
-      <c r="BZ41">
+      <c r="CA41">
         <v>142299000000.0</v>
       </c>
-      <c r="CA41">
+      <c r="CB41">
         <v>174125000000.0</v>
       </c>
-      <c r="CB41">
+      <c r="CC41">
         <v>166670000000.0</v>
       </c>
-      <c r="CC41">
+      <c r="CD41">
         <v>149906000000.0</v>
       </c>
-      <c r="CD41">
+      <c r="CE41">
         <v>220584000000.0</v>
       </c>
-      <c r="CE41">
+      <c r="CF41">
         <v>163519000000.0</v>
       </c>
-      <c r="CF41">
+      <c r="CG41">
         <v>130856000000.0</v>
       </c>
-      <c r="CG41">
+      <c r="CH41">
         <v>96058000000.0</v>
       </c>
-      <c r="CH41">
+      <c r="CI41">
         <v>85343000000.0</v>
       </c>
-      <c r="CI41">
+      <c r="CJ41">
         <v>66443000000.0</v>
       </c>
-      <c r="CJ41">
+      <c r="CK41">
         <v>5049335000.0</v>
       </c>
-      <c r="CK41">
+      <c r="CL41">
         <v>41490457000.0</v>
       </c>
-      <c r="CL41">
+      <c r="CM41">
         <v>5429026000.0</v>
       </c>
-      <c r="CM41">
+      <c r="CN41">
         <v>74212000000.0</v>
       </c>
-      <c r="CN41"/>
       <c r="CO41"/>
-      <c r="CP41">
+      <c r="CP41"/>
+      <c r="CQ41">
         <v>8283000000.0</v>
       </c>
-      <c r="CQ41"/>
       <c r="CR41"/>
       <c r="CS41"/>
+      <c r="CT41"/>
     </row>
-    <row r="42" spans="1:97">
+    <row r="42" spans="1:98">
       <c r="A42" t="s">
         <v>67</v>
       </c>
       <c r="B42">
+        <v>23624000000.0</v>
+      </c>
+      <c r="C42">
         <v>23165000000.0</v>
       </c>
-      <c r="C42">
+      <c r="D42">
         <v>1761626000000.0</v>
       </c>
-      <c r="D42">
+      <c r="E42">
         <v>23165000000.0</v>
       </c>
-      <c r="E42">
+      <c r="F42">
         <v>1038382000000.0</v>
       </c>
-      <c r="F42">
+      <c r="G42">
         <v>979392000000.0</v>
       </c>
-      <c r="G42">
+      <c r="H42">
         <v>126362000000.0</v>
       </c>
-      <c r="H42">
+      <c r="I42">
         <v>-192904000000.0</v>
       </c>
-      <c r="I42">
+      <c r="J42">
         <v>-286945000000.0</v>
       </c>
-      <c r="J42">
+      <c r="K42">
         <v>11980000000.0</v>
       </c>
-      <c r="K42">
+      <c r="L42">
         <v>-339071000000.0</v>
       </c>
-      <c r="L42">
+      <c r="M42">
         <v>-583742000000.0</v>
       </c>
-      <c r="M42">
+      <c r="N42">
         <v>-913264000000.0</v>
       </c>
-      <c r="N42">
+      <c r="O42">
         <v>-850870000000.0</v>
       </c>
-      <c r="O42">
+      <c r="P42">
         <v>-2013285000000.0</v>
       </c>
-      <c r="P42">
+      <c r="Q42">
         <v>-708526000000.0</v>
       </c>
-      <c r="Q42">
+      <c r="R42">
         <v>-679088000000.0</v>
       </c>
-      <c r="R42">
+      <c r="S42">
         <v>-217815000000.0</v>
       </c>
-      <c r="S42">
+      <c r="T42">
         <v>167796000000.0</v>
       </c>
-      <c r="T42">
+      <c r="U42">
         <v>417543000000.0</v>
       </c>
-      <c r="U42">
+      <c r="V42">
         <v>269188000000.0</v>
       </c>
-      <c r="V42">
+      <c r="W42">
         <v>-584334000000.0</v>
       </c>
-      <c r="W42">
+      <c r="X42">
         <v>-582672000000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>-88408000000.0</v>
       </c>
       <c r="Y42">
         <v>-88408000000.0</v>
       </c>
       <c r="Z42">
+        <v>-88408000000.0</v>
+      </c>
+      <c r="AA42">
         <v>-74994000000.0</v>
       </c>
-      <c r="AA42">
+      <c r="AB42">
         <v>-330879000000.0</v>
       </c>
-      <c r="AB42">
+      <c r="AC42">
         <v>-63140000000.0</v>
       </c>
-      <c r="AC42">
+      <c r="AD42">
         <v>-66709000000.0</v>
       </c>
-      <c r="AD42">
+      <c r="AE42">
         <v>-64309000000.0</v>
       </c>
-      <c r="AE42">
+      <c r="AF42">
         <v>-330879000000.0</v>
       </c>
-      <c r="AF42">
+      <c r="AG42">
         <v>-186017000000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>-224678000000.0</v>
       </c>
       <c r="AH42">
         <v>-224678000000.0</v>
       </c>
       <c r="AI42">
         <v>-224678000000.0</v>
       </c>
       <c r="AJ42">
         <v>-224678000000.0</v>
       </c>
       <c r="AK42">
-        <v>-223907000000.0</v>
+        <v>-224678000000.0</v>
       </c>
       <c r="AL42">
         <v>-223907000000.0</v>
       </c>
       <c r="AM42">
         <v>-223907000000.0</v>
       </c>
       <c r="AN42">
+        <v>-223907000000.0</v>
+      </c>
+      <c r="AO42">
         <v>-227405000000.0</v>
       </c>
-      <c r="AO42">
+      <c r="AP42">
         <v>153284000000.0</v>
       </c>
-      <c r="AP42">
+      <c r="AQ42">
         <v>156743000000.0</v>
       </c>
-      <c r="AQ42">
+      <c r="AR42">
         <v>131325000000.0</v>
       </c>
-      <c r="AR42">
+      <c r="AS42">
         <v>217198000000.0</v>
       </c>
-      <c r="AS42">
+      <c r="AT42">
         <v>215460000000.0</v>
       </c>
-      <c r="AT42">
+      <c r="AU42">
         <v>296431000000.0</v>
       </c>
-      <c r="AU42">
+      <c r="AV42">
         <v>224000000.0</v>
       </c>
-      <c r="AV42">
+      <c r="AW42">
         <v>747258000000.0</v>
       </c>
-      <c r="AW42">
+      <c r="AX42">
         <v>610161000000.0</v>
       </c>
-      <c r="AX42">
+      <c r="AY42">
         <v>-6586295000000.0</v>
       </c>
-      <c r="AY42">
+      <c r="AZ42">
         <v>433718000000.0</v>
       </c>
-      <c r="AZ42">
+      <c r="BA42">
         <v>123487000000.0</v>
       </c>
-      <c r="BA42">
+      <c r="BB42">
         <v>493065000000.0</v>
       </c>
-      <c r="BB42">
+      <c r="BC42">
         <v>205481000000.0</v>
       </c>
-      <c r="BC42">
+      <c r="BD42">
         <v>-4767000000.0</v>
       </c>
-      <c r="BD42">
+      <c r="BE42">
         <v>319678000000.0</v>
       </c>
-      <c r="BE42">
+      <c r="BF42">
         <v>263129000000.0</v>
       </c>
-      <c r="BF42">
+      <c r="BG42">
         <v>282624000000.0</v>
       </c>
-      <c r="BG42">
+      <c r="BH42">
         <v>241494000000.0</v>
       </c>
-      <c r="BH42"/>
       <c r="BI42"/>
       <c r="BJ42"/>
       <c r="BK42"/>
       <c r="BL42"/>
       <c r="BM42"/>
       <c r="BN42"/>
       <c r="BO42"/>
       <c r="BP42"/>
       <c r="BQ42"/>
       <c r="BR42"/>
       <c r="BS42"/>
       <c r="BT42"/>
       <c r="BU42"/>
       <c r="BV42"/>
       <c r="BW42"/>
       <c r="BX42"/>
       <c r="BY42"/>
       <c r="BZ42"/>
       <c r="CA42"/>
       <c r="CB42"/>
       <c r="CC42"/>
       <c r="CD42"/>
       <c r="CE42"/>
       <c r="CF42"/>
       <c r="CG42"/>
       <c r="CH42"/>
       <c r="CI42"/>
       <c r="CJ42"/>
       <c r="CK42"/>
       <c r="CL42"/>
       <c r="CM42"/>
       <c r="CN42"/>
       <c r="CO42"/>
       <c r="CP42"/>
       <c r="CQ42"/>
       <c r="CR42"/>
       <c r="CS42"/>
+      <c r="CT42"/>
     </row>
-    <row r="43" spans="1:97">
+    <row r="43" spans="1:98">
       <c r="A43" t="s">
         <v>68</v>
       </c>
       <c r="B43"/>
       <c r="C43"/>
       <c r="D43"/>
       <c r="E43"/>
       <c r="F43"/>
       <c r="G43"/>
       <c r="H43"/>
       <c r="I43"/>
       <c r="J43"/>
       <c r="K43"/>
       <c r="L43"/>
       <c r="M43"/>
       <c r="N43"/>
       <c r="O43"/>
       <c r="P43"/>
       <c r="Q43"/>
       <c r="R43"/>
       <c r="S43"/>
       <c r="T43"/>
       <c r="U43"/>
       <c r="V43"/>
       <c r="W43"/>
@@ -12922,52 +13035,53 @@
       <c r="BU43"/>
       <c r="BV43"/>
       <c r="BW43"/>
       <c r="BX43"/>
       <c r="BY43"/>
       <c r="BZ43"/>
       <c r="CA43"/>
       <c r="CB43"/>
       <c r="CC43"/>
       <c r="CD43"/>
       <c r="CE43"/>
       <c r="CF43"/>
       <c r="CG43"/>
       <c r="CH43"/>
       <c r="CI43"/>
       <c r="CJ43"/>
       <c r="CK43"/>
       <c r="CL43"/>
       <c r="CM43"/>
       <c r="CN43"/>
       <c r="CO43"/>
       <c r="CP43"/>
       <c r="CQ43"/>
       <c r="CR43"/>
       <c r="CS43"/>
+      <c r="CT43"/>
     </row>
-    <row r="44" spans="1:97">
+    <row r="44" spans="1:98">
       <c r="A44" t="s">
         <v>69</v>
       </c>
       <c r="B44"/>
       <c r="C44"/>
       <c r="D44"/>
       <c r="E44"/>
       <c r="F44"/>
       <c r="G44"/>
       <c r="H44"/>
       <c r="I44"/>
       <c r="J44"/>
       <c r="K44"/>
       <c r="L44"/>
       <c r="M44"/>
       <c r="N44"/>
       <c r="O44"/>
       <c r="P44"/>
       <c r="Q44"/>
       <c r="R44"/>
       <c r="S44"/>
       <c r="T44"/>
       <c r="U44"/>
       <c r="V44"/>
       <c r="W44"/>
@@ -13023,99 +13137,102 @@
       <c r="BU44"/>
       <c r="BV44"/>
       <c r="BW44"/>
       <c r="BX44"/>
       <c r="BY44"/>
       <c r="BZ44"/>
       <c r="CA44"/>
       <c r="CB44"/>
       <c r="CC44"/>
       <c r="CD44"/>
       <c r="CE44"/>
       <c r="CF44"/>
       <c r="CG44"/>
       <c r="CH44"/>
       <c r="CI44"/>
       <c r="CJ44"/>
       <c r="CK44"/>
       <c r="CL44"/>
       <c r="CM44"/>
       <c r="CN44"/>
       <c r="CO44"/>
       <c r="CP44"/>
       <c r="CQ44"/>
       <c r="CR44"/>
       <c r="CS44"/>
+      <c r="CT44"/>
     </row>
-    <row r="45" spans="1:97">
+    <row r="45" spans="1:98">
       <c r="A45" t="s">
         <v>70</v>
       </c>
       <c r="B45">
+        <v>6144508000000.0</v>
+      </c>
+      <c r="C45">
         <v>6104391000000.0</v>
       </c>
-      <c r="C45">
+      <c r="D45">
         <v>6151451000000.0</v>
       </c>
-      <c r="D45"/>
-      <c r="E45">
+      <c r="E45"/>
+      <c r="F45">
         <v>6120926000000.0</v>
       </c>
-      <c r="F45">
+      <c r="G45">
         <v>6180744000000.0</v>
       </c>
-      <c r="G45">
+      <c r="H45">
         <v>6246637000000.0</v>
       </c>
-      <c r="H45">
+      <c r="I45">
         <v>6289089000000.0</v>
       </c>
-      <c r="I45">
+      <c r="J45">
         <v>6412370000000.0</v>
       </c>
-      <c r="J45">
+      <c r="K45">
         <v>6478702000000.0</v>
       </c>
-      <c r="K45">
+      <c r="L45">
         <v>6473153000000.0</v>
       </c>
-      <c r="L45">
+      <c r="M45">
         <v>6323192000000.0</v>
       </c>
-      <c r="M45">
+      <c r="N45">
         <v>6386478000000.0</v>
       </c>
-      <c r="N45">
+      <c r="O45">
         <v>6387221000000.0</v>
       </c>
-      <c r="O45">
+      <c r="P45">
         <v>6405998000000.0</v>
       </c>
-      <c r="P45">
+      <c r="Q45">
         <v>6377684000000.0</v>
       </c>
-      <c r="Q45"/>
       <c r="R45"/>
       <c r="S45"/>
       <c r="T45"/>
       <c r="U45"/>
       <c r="V45"/>
       <c r="W45"/>
       <c r="X45"/>
       <c r="Y45"/>
       <c r="Z45"/>
       <c r="AA45"/>
       <c r="AB45"/>
       <c r="AC45"/>
       <c r="AD45"/>
       <c r="AE45"/>
       <c r="AF45"/>
       <c r="AG45"/>
       <c r="AH45"/>
       <c r="AI45"/>
       <c r="AJ45"/>
       <c r="AK45"/>
       <c r="AL45"/>
       <c r="AM45"/>
       <c r="AN45"/>
       <c r="AO45"/>
       <c r="AP45"/>
@@ -13152,811 +13269,819 @@
       <c r="BU45"/>
       <c r="BV45"/>
       <c r="BW45"/>
       <c r="BX45"/>
       <c r="BY45"/>
       <c r="BZ45"/>
       <c r="CA45"/>
       <c r="CB45"/>
       <c r="CC45"/>
       <c r="CD45"/>
       <c r="CE45"/>
       <c r="CF45"/>
       <c r="CG45"/>
       <c r="CH45"/>
       <c r="CI45"/>
       <c r="CJ45"/>
       <c r="CK45"/>
       <c r="CL45"/>
       <c r="CM45"/>
       <c r="CN45"/>
       <c r="CO45"/>
       <c r="CP45"/>
       <c r="CQ45"/>
       <c r="CR45"/>
       <c r="CS45"/>
+      <c r="CT45"/>
     </row>
-    <row r="46" spans="1:97">
+    <row r="46" spans="1:98">
       <c r="A46" t="s">
         <v>71</v>
       </c>
       <c r="B46">
+        <v>1873281000000.0</v>
+      </c>
+      <c r="C46">
         <v>1896883000000.0</v>
       </c>
-      <c r="C46">
+      <c r="D46">
         <v>2018215000000.0</v>
       </c>
-      <c r="D46">
+      <c r="E46">
         <v>2092732000000.0</v>
       </c>
-      <c r="E46">
+      <c r="F46">
         <v>2078374000000.0</v>
       </c>
-      <c r="F46">
+      <c r="G46">
         <v>2186535000000.0</v>
       </c>
-      <c r="G46">
+      <c r="H46">
         <v>2289628000000.0</v>
       </c>
-      <c r="H46">
+      <c r="I46">
         <v>2372717000000.0</v>
       </c>
-      <c r="I46">
+      <c r="J46">
         <v>2520790000000.0</v>
       </c>
-      <c r="J46">
+      <c r="K46">
         <v>2638085000000.0</v>
       </c>
-      <c r="K46">
+      <c r="L46">
         <v>2699143000000.0</v>
       </c>
-      <c r="L46">
+      <c r="M46">
         <v>2592900000000.0</v>
       </c>
-      <c r="M46">
+      <c r="N46">
         <v>2669159000000.0</v>
       </c>
-      <c r="N46">
+      <c r="O46">
         <v>2698664000000.0</v>
       </c>
-      <c r="O46">
+      <c r="P46">
         <v>2731012000000.0</v>
       </c>
-      <c r="P46">
+      <c r="Q46">
         <v>2720865000000.0</v>
       </c>
-      <c r="Q46">
+      <c r="R46">
         <v>2816361000000.0</v>
       </c>
-      <c r="R46">
+      <c r="S46">
         <v>3187877000000.0</v>
       </c>
-      <c r="S46">
+      <c r="T46">
         <v>3314145000000.0</v>
       </c>
-      <c r="T46">
+      <c r="U46">
         <v>3891056000000.0</v>
       </c>
-      <c r="U46">
+      <c r="V46">
         <v>3988036000000.0</v>
       </c>
-      <c r="V46">
+      <c r="W46">
         <v>4400763000000.0</v>
       </c>
-      <c r="W46">
+      <c r="X46">
         <v>4525690000000.0</v>
       </c>
-      <c r="X46">
+      <c r="Y46">
         <v>4481194000000.0</v>
       </c>
-      <c r="Y46">
+      <c r="Z46">
         <v>4741945000000.0</v>
       </c>
-      <c r="Z46">
+      <c r="AA46">
         <v>4466289000000.0</v>
       </c>
-      <c r="AA46">
+      <c r="AB46">
         <v>2346942000000.0</v>
       </c>
-      <c r="AB46">
+      <c r="AC46">
         <v>2578429000000.0</v>
       </c>
-      <c r="AC46">
+      <c r="AD46">
         <v>2499714000000.0</v>
       </c>
-      <c r="AD46">
+      <c r="AE46">
         <v>2546406000000.0</v>
       </c>
-      <c r="AE46">
+      <c r="AF46">
         <v>2553362000000.0</v>
       </c>
-      <c r="AF46">
+      <c r="AG46">
         <v>3003925000000.0</v>
       </c>
-      <c r="AG46">
+      <c r="AH46">
         <v>3083394000000.0</v>
       </c>
-      <c r="AH46">
+      <c r="AI46">
         <v>3131699000000.0</v>
       </c>
-      <c r="AI46">
+      <c r="AJ46">
         <v>3199960000000.0</v>
       </c>
-      <c r="AJ46">
+      <c r="AK46">
         <v>3307408000000.0</v>
       </c>
-      <c r="AK46">
+      <c r="AL46">
         <v>3272350000000.0</v>
       </c>
-      <c r="AL46">
+      <c r="AM46">
         <v>3293331000000.0</v>
       </c>
-      <c r="AM46">
+      <c r="AN46">
         <v>3353565000000.0</v>
       </c>
-      <c r="AN46">
+      <c r="AO46">
         <v>3291296000000.0</v>
       </c>
-      <c r="AO46">
+      <c r="AP46">
         <v>3201510000000.0</v>
       </c>
-      <c r="AP46">
+      <c r="AQ46">
         <v>3537979000000.0</v>
       </c>
-      <c r="AQ46">
+      <c r="AR46">
         <v>3550288000000.0</v>
       </c>
-      <c r="AR46">
+      <c r="AS46">
         <v>3527049000000.0</v>
       </c>
-      <c r="AS46">
+      <c r="AT46">
         <v>3567324000000.0</v>
       </c>
-      <c r="AT46">
+      <c r="AU46">
         <v>3555988000000.0</v>
       </c>
-      <c r="AU46">
+      <c r="AV46">
         <v>3451144000000.0</v>
       </c>
-      <c r="AV46">
+      <c r="AW46">
         <v>3434926000000.0</v>
       </c>
-      <c r="AW46">
+      <c r="AX46">
         <v>3363973000000.0</v>
       </c>
-      <c r="AX46">
+      <c r="AY46">
         <v>3173244000000.0</v>
       </c>
-      <c r="AY46">
+      <c r="AZ46">
         <v>3019244000000.0</v>
       </c>
-      <c r="AZ46">
+      <c r="BA46">
         <v>2829081000000.0</v>
       </c>
-      <c r="BA46">
+      <c r="BB46">
         <v>2709854000000.0</v>
       </c>
-      <c r="BB46">
+      <c r="BC46">
         <v>2649664000000.0</v>
       </c>
-      <c r="BC46">
+      <c r="BD46">
         <v>2593069000000.0</v>
       </c>
-      <c r="BD46">
+      <c r="BE46">
         <v>2672670000000.0</v>
       </c>
-      <c r="BE46">
+      <c r="BF46">
         <v>2488980000000.0</v>
       </c>
-      <c r="BF46">
+      <c r="BG46">
         <v>2423160000000.0</v>
       </c>
-      <c r="BG46">
+      <c r="BH46">
         <v>2262732000000.0</v>
       </c>
-      <c r="BH46"/>
       <c r="BI46"/>
       <c r="BJ46"/>
       <c r="BK46"/>
       <c r="BL46"/>
       <c r="BM46"/>
       <c r="BN46"/>
       <c r="BO46"/>
       <c r="BP46"/>
       <c r="BQ46"/>
       <c r="BR46"/>
       <c r="BS46"/>
       <c r="BT46"/>
       <c r="BU46"/>
       <c r="BV46"/>
       <c r="BW46"/>
       <c r="BX46"/>
       <c r="BY46"/>
       <c r="BZ46"/>
       <c r="CA46"/>
       <c r="CB46"/>
       <c r="CC46"/>
       <c r="CD46"/>
       <c r="CE46"/>
       <c r="CF46"/>
       <c r="CG46"/>
       <c r="CH46"/>
       <c r="CI46"/>
       <c r="CJ46"/>
       <c r="CK46"/>
       <c r="CL46"/>
       <c r="CM46"/>
       <c r="CN46"/>
       <c r="CO46"/>
       <c r="CP46"/>
       <c r="CQ46"/>
       <c r="CR46"/>
       <c r="CS46"/>
+      <c r="CT46"/>
     </row>
-    <row r="47" spans="1:97">
+    <row r="47" spans="1:98">
       <c r="A47" t="s">
         <v>72</v>
       </c>
       <c r="B47"/>
-      <c r="C47">
+      <c r="C47"/>
+      <c r="D47">
         <v>2018215000000.0</v>
       </c>
-      <c r="D47">
+      <c r="E47">
         <v>2092732000000.0</v>
       </c>
-      <c r="E47">
+      <c r="F47">
         <v>2078277000000.0</v>
       </c>
-      <c r="F47">
+      <c r="G47">
         <v>2186438000000.0</v>
       </c>
-      <c r="G47">
+      <c r="H47">
         <v>2289628000000.0</v>
       </c>
-      <c r="H47">
+      <c r="I47">
         <v>2372717000000.0</v>
       </c>
-      <c r="I47"/>
       <c r="J47"/>
       <c r="K47"/>
-      <c r="L47">
+      <c r="L47"/>
+      <c r="M47">
         <v>2592803000000.0</v>
       </c>
-      <c r="M47">
+      <c r="N47">
         <v>2669159000000.0</v>
       </c>
-      <c r="N47">
+      <c r="O47">
         <v>2698664000000.0</v>
       </c>
-      <c r="O47">
+      <c r="P47">
         <v>2731012000000.0</v>
       </c>
-      <c r="P47">
+      <c r="Q47">
         <v>2720865000000.0</v>
       </c>
-      <c r="Q47">
+      <c r="R47">
         <v>2816361000000.0</v>
       </c>
-      <c r="R47">
+      <c r="S47">
         <v>3187780000000.0</v>
       </c>
-      <c r="S47">
+      <c r="T47">
         <v>3314145000000.0</v>
       </c>
-      <c r="T47">
+      <c r="U47">
         <v>3891056000000.0</v>
       </c>
-      <c r="U47">
+      <c r="V47">
         <v>3988036000000.0</v>
       </c>
-      <c r="V47">
+      <c r="W47">
         <v>4400763000000.0</v>
       </c>
-      <c r="W47">
+      <c r="X47">
         <v>4525690000000.0</v>
       </c>
-      <c r="X47">
+      <c r="Y47">
         <v>4481194000000.0</v>
       </c>
-      <c r="Y47">
+      <c r="Z47">
         <v>4741945000000.0</v>
       </c>
-      <c r="Z47">
+      <c r="AA47">
         <v>4466289000000.0</v>
       </c>
-      <c r="AA47">
+      <c r="AB47">
         <v>2346942000000.0</v>
       </c>
-      <c r="AB47">
+      <c r="AC47">
         <v>2578429000000.0</v>
       </c>
-      <c r="AC47">
+      <c r="AD47">
         <v>2499714000000.0</v>
       </c>
-      <c r="AD47">
+      <c r="AE47">
         <v>2546406000000.0</v>
       </c>
-      <c r="AE47">
+      <c r="AF47">
         <v>2553362000000.0</v>
       </c>
-      <c r="AF47">
+      <c r="AG47">
         <v>3003925000000.0</v>
       </c>
-      <c r="AG47">
+      <c r="AH47">
         <v>3083394000000.0</v>
       </c>
-      <c r="AH47">
+      <c r="AI47">
         <v>3131699000000.0</v>
       </c>
-      <c r="AI47">
+      <c r="AJ47">
         <v>3199960000000.0</v>
       </c>
-      <c r="AJ47">
+      <c r="AK47">
         <v>3307408000000.0</v>
       </c>
-      <c r="AK47">
+      <c r="AL47">
         <v>3272350000000.0</v>
       </c>
-      <c r="AL47">
+      <c r="AM47">
         <v>3293331000000.0</v>
       </c>
-      <c r="AM47">
+      <c r="AN47">
         <v>3353565000000.0</v>
       </c>
-      <c r="AN47">
+      <c r="AO47">
         <v>3291296000000.0</v>
       </c>
-      <c r="AO47">
+      <c r="AP47">
         <v>3201510000000.0</v>
       </c>
-      <c r="AP47">
+      <c r="AQ47">
         <v>3537979000000.0</v>
       </c>
-      <c r="AQ47">
+      <c r="AR47">
         <v>3550288000000.0</v>
       </c>
-      <c r="AR47">
+      <c r="AS47">
         <v>3527049000000.0</v>
       </c>
-      <c r="AS47">
+      <c r="AT47">
         <v>3567324000000.0</v>
       </c>
-      <c r="AT47">
+      <c r="AU47">
         <v>3555988000000.0</v>
       </c>
-      <c r="AU47">
+      <c r="AV47">
         <v>3451142000000.0</v>
       </c>
-      <c r="AV47">
+      <c r="AW47">
         <v>3434926000000.0</v>
       </c>
-      <c r="AW47">
+      <c r="AX47">
         <v>3363973000000.0</v>
       </c>
-      <c r="AX47"/>
-      <c r="AY47">
+      <c r="AY47"/>
+      <c r="AZ47">
         <v>3019244000000.0</v>
       </c>
-      <c r="AZ47">
+      <c r="BA47">
         <v>2829081000000.0</v>
       </c>
-      <c r="BA47">
+      <c r="BB47">
         <v>2709854000000.0</v>
       </c>
-      <c r="BB47">
+      <c r="BC47">
         <v>2649664000000.0</v>
       </c>
-      <c r="BC47">
+      <c r="BD47">
         <v>2593069000000.0</v>
       </c>
-      <c r="BD47">
+      <c r="BE47">
         <v>2672670000000.0</v>
       </c>
-      <c r="BE47">
+      <c r="BF47">
         <v>2488980000000.0</v>
       </c>
-      <c r="BF47">
+      <c r="BG47">
         <v>2423160000000.0</v>
       </c>
-      <c r="BG47">
+      <c r="BH47">
         <v>2262732000000.0</v>
       </c>
-      <c r="BH47">
+      <c r="BI47">
         <v>1969456000000.0</v>
       </c>
-      <c r="BI47">
+      <c r="BJ47">
         <v>1921713000000.0</v>
       </c>
-      <c r="BJ47">
+      <c r="BK47">
         <v>1988606000000.0</v>
       </c>
-      <c r="BK47">
+      <c r="BL47">
         <v>2012332000000.0</v>
       </c>
-      <c r="BL47">
+      <c r="BM47">
         <v>1781132000000.0</v>
       </c>
-      <c r="BM47">
+      <c r="BN47">
         <v>1730916000000.0</v>
       </c>
-      <c r="BN47">
+      <c r="BO47">
         <v>2244799000000.0</v>
       </c>
-      <c r="BO47">
+      <c r="BP47">
         <v>2282299000000.0</v>
       </c>
-      <c r="BP47">
+      <c r="BQ47">
         <v>2233732000000.0</v>
       </c>
-      <c r="BQ47">
+      <c r="BR47">
         <v>2274005000000.0</v>
       </c>
-      <c r="BR47">
+      <c r="BS47">
         <v>2255190000000.0</v>
       </c>
-      <c r="BS47">
+      <c r="BT47">
         <v>2009399000000.0</v>
       </c>
-      <c r="BT47">
+      <c r="BU47">
         <v>1922141000000.0</v>
       </c>
-      <c r="BU47">
+      <c r="BV47">
         <v>1906572000000.0</v>
       </c>
-      <c r="BV47">
+      <c r="BW47">
         <v>1897072000000.0</v>
       </c>
-      <c r="BW47">
+      <c r="BX47">
         <v>1818827000000.0</v>
       </c>
-      <c r="BX47">
+      <c r="BY47">
         <v>2072297000000.0</v>
       </c>
-      <c r="BY47">
+      <c r="BZ47">
         <v>2119234000000.0</v>
       </c>
-      <c r="BZ47">
+      <c r="CA47">
         <v>2216651000000.0</v>
       </c>
-      <c r="CA47">
+      <c r="CB47">
         <v>2082824000000.0</v>
       </c>
-      <c r="CB47">
+      <c r="CC47">
         <v>2018106000000.0</v>
       </c>
-      <c r="CC47">
+      <c r="CD47">
         <v>1955238000000.0</v>
       </c>
-      <c r="CD47">
+      <c r="CE47">
         <v>1872002000000.0</v>
       </c>
-      <c r="CE47">
+      <c r="CF47">
         <v>1657619000000.0</v>
       </c>
-      <c r="CF47">
+      <c r="CG47">
         <v>1493836000000.0</v>
       </c>
-      <c r="CG47">
+      <c r="CH47">
         <v>1400956000000.0</v>
       </c>
-      <c r="CH47">
+      <c r="CI47">
         <v>1298426000000.0</v>
       </c>
-      <c r="CI47">
+      <c r="CJ47">
         <v>1320191000000.0</v>
       </c>
-      <c r="CJ47">
+      <c r="CK47">
         <v>68454835000.0</v>
       </c>
-      <c r="CK47">
+      <c r="CL47">
         <v>66772584000.0</v>
       </c>
-      <c r="CL47">
+      <c r="CM47">
         <v>51644259000.0</v>
       </c>
-      <c r="CM47">
+      <c r="CN47">
         <v>60946000000.0</v>
       </c>
-      <c r="CN47">
+      <c r="CO47">
         <v>66384735000.0</v>
       </c>
-      <c r="CO47">
+      <c r="CP47">
         <v>69159000000.0</v>
       </c>
-      <c r="CP47">
+      <c r="CQ47">
         <v>48036000000.0</v>
       </c>
-      <c r="CQ47">
+      <c r="CR47">
         <v>28795000000.0</v>
       </c>
-      <c r="CR47">
+      <c r="CS47">
         <v>23909000000.0</v>
       </c>
-      <c r="CS47">
+      <c r="CT47">
         <v>19975000000.0</v>
       </c>
     </row>
-    <row r="48" spans="1:97">
+    <row r="48" spans="1:98">
       <c r="A48" t="s">
         <v>73</v>
       </c>
       <c r="B48">
+        <v>1936920000000.0</v>
+      </c>
+      <c r="C48">
         <v>2084892000000.0</v>
       </c>
-      <c r="C48">
+      <c r="D48">
         <v>1932996000000.0</v>
       </c>
-      <c r="D48">
+      <c r="E48">
         <v>1965903000000.0</v>
       </c>
-      <c r="E48">
+      <c r="F48">
         <v>1364103000000.0</v>
       </c>
-      <c r="F48">
+      <c r="G48">
         <v>1522541000000.0</v>
       </c>
-      <c r="G48">
+      <c r="H48">
         <v>1510810000000.0</v>
       </c>
-      <c r="H48">
+      <c r="I48">
         <v>1820882000000.0</v>
       </c>
-      <c r="I48">
+      <c r="J48">
         <v>1811222000000.0</v>
       </c>
-      <c r="J48">
+      <c r="K48">
         <v>1388929000000.0</v>
       </c>
-      <c r="K48">
+      <c r="L48">
         <v>1715935000000.0</v>
       </c>
-      <c r="L48">
+      <c r="M48">
         <v>1333932000000.0</v>
       </c>
-      <c r="M48">
+      <c r="N48">
         <v>1230640000000.0</v>
       </c>
-      <c r="N48">
+      <c r="O48">
         <v>1152615000000.0</v>
       </c>
-      <c r="O48">
+      <c r="P48">
         <v>1122237000000.0</v>
       </c>
-      <c r="P48">
+      <c r="Q48">
         <v>1053339000000.0</v>
       </c>
-      <c r="Q48">
+      <c r="R48">
         <v>1049533000000.0</v>
       </c>
-      <c r="R48">
+      <c r="S48">
         <v>901841000000.0</v>
       </c>
-      <c r="S48">
+      <c r="T48">
         <v>971010000000.0</v>
       </c>
-      <c r="T48">
+      <c r="U48">
         <v>925843000000.0</v>
       </c>
-      <c r="U48">
+      <c r="V48">
         <v>873615000000.0</v>
       </c>
-      <c r="V48">
+      <c r="W48">
         <v>502214000000.0</v>
       </c>
-      <c r="W48">
+      <c r="X48">
         <v>769752000000.0</v>
       </c>
-      <c r="X48">
+      <c r="Y48">
         <v>1129845000000.0</v>
       </c>
-      <c r="Y48">
+      <c r="Z48">
         <v>1482399000000.0</v>
       </c>
-      <c r="Z48">
+      <c r="AA48">
         <v>1432244000000.0</v>
       </c>
-      <c r="AA48">
+      <c r="AB48">
         <v>1370857000000.0</v>
       </c>
-      <c r="AB48">
+      <c r="AC48">
         <v>2251819000000.0</v>
       </c>
-      <c r="AC48">
+      <c r="AD48">
         <v>2244060000000.0</v>
       </c>
-      <c r="AD48">
+      <c r="AE48">
         <v>2205365000000.0</v>
       </c>
-      <c r="AE48">
+      <c r="AF48">
         <v>2236951000000.0</v>
       </c>
-      <c r="AF48">
+      <c r="AG48">
         <v>2561404000000.0</v>
       </c>
-      <c r="AG48">
+      <c r="AH48">
         <v>2745621000000.0</v>
       </c>
-      <c r="AH48">
+      <c r="AI48">
         <v>3074728000000.0</v>
       </c>
-      <c r="AI48">
+      <c r="AJ48">
         <v>3458720000000.0</v>
       </c>
-      <c r="AJ48">
+      <c r="AK48">
         <v>3904165000000.0</v>
       </c>
-      <c r="AK48">
+      <c r="AL48">
         <v>4382115000000.0</v>
       </c>
-      <c r="AL48">
+      <c r="AM48">
         <v>4442927000000.0</v>
       </c>
-      <c r="AM48">
+      <c r="AN48">
         <v>4730047000000.0</v>
       </c>
-      <c r="AN48">
+      <c r="AO48">
         <v>5376235000000.0</v>
       </c>
-      <c r="AO48">
+      <c r="AP48">
         <v>4569939000000.0</v>
       </c>
-      <c r="AP48">
+      <c r="AQ48">
         <v>4492915000000.0</v>
       </c>
-      <c r="AQ48">
+      <c r="AR48">
         <v>4617569000000.0</v>
       </c>
-      <c r="AR48">
+      <c r="AS48">
         <v>4962880000000.0</v>
       </c>
-      <c r="AS48">
+      <c r="AT48">
         <v>5365609000000.0</v>
       </c>
-      <c r="AT48">
+      <c r="AU48">
         <v>5658309000000.0</v>
       </c>
-      <c r="AU48">
+      <c r="AV48">
         <v>5913649000000.0</v>
       </c>
-      <c r="AV48">
+      <c r="AW48">
         <v>4092933000000.0</v>
       </c>
-      <c r="AW48">
+      <c r="AX48">
         <v>4082619000000.0</v>
       </c>
-      <c r="AX48">
+      <c r="AY48">
         <v>4243594000000.0</v>
       </c>
-      <c r="AY48">
+      <c r="AZ48">
         <v>4232442000000.0</v>
       </c>
-      <c r="AZ48">
+      <c r="BA48">
         <v>4356743000000.0</v>
       </c>
-      <c r="BA48">
+      <c r="BB48">
         <v>4294780000000.0</v>
       </c>
-      <c r="BB48">
+      <c r="BC48">
         <v>4063071000000.0</v>
       </c>
-      <c r="BC48">
+      <c r="BD48">
         <v>2827716000000.0</v>
       </c>
-      <c r="BD48">
+      <c r="BE48">
         <v>2861982000000.0</v>
       </c>
-      <c r="BE48">
+      <c r="BF48">
         <v>2842499000000.0</v>
       </c>
-      <c r="BF48">
+      <c r="BG48">
         <v>2828798000000.0</v>
       </c>
-      <c r="BG48">
+      <c r="BH48">
         <v>2808007000000.0</v>
       </c>
-      <c r="BH48">
+      <c r="BI48">
         <v>2848938000000.0</v>
       </c>
-      <c r="BI48">
+      <c r="BJ48">
         <v>2813008000000.0</v>
       </c>
-      <c r="BJ48">
+      <c r="BK48">
         <v>2808328000000.0</v>
       </c>
-      <c r="BK48">
+      <c r="BL48">
         <v>2864964000000.0</v>
       </c>
-      <c r="BL48">
+      <c r="BM48">
         <v>2839983000000.0</v>
       </c>
-      <c r="BM48">
+      <c r="BN48">
         <v>2823283000000.0</v>
       </c>
-      <c r="BN48">
+      <c r="BO48">
         <v>76558000000.0</v>
       </c>
-      <c r="BO48">
+      <c r="BP48">
         <v>50952000000.0</v>
       </c>
-      <c r="BP48">
+      <c r="BQ48">
         <v>53103000000.0</v>
       </c>
-      <c r="BQ48"/>
       <c r="BR48"/>
       <c r="BS48"/>
-      <c r="BT48">
+      <c r="BT48"/>
+      <c r="BU48">
         <v>167369000000.0</v>
       </c>
-      <c r="BU48">
+      <c r="BV48">
         <v>145983000000.0</v>
       </c>
-      <c r="BV48">
+      <c r="BW48">
         <v>144310000000.0</v>
       </c>
-      <c r="BW48">
+      <c r="BX48">
         <v>143555000000.0</v>
       </c>
-      <c r="BX48">
+      <c r="BY48">
         <v>90920000000.0</v>
       </c>
-      <c r="BY48">
+      <c r="BZ48">
         <v>89875000000.0</v>
       </c>
-      <c r="BZ48">
+      <c r="CA48">
         <v>80029000000.0</v>
       </c>
-      <c r="CA48">
+      <c r="CB48">
         <v>51412000000.0</v>
       </c>
-      <c r="CB48">
+      <c r="CC48">
         <v>50495000000.0</v>
       </c>
-      <c r="CC48">
+      <c r="CD48">
         <v>54054000000.0</v>
       </c>
-      <c r="CD48">
+      <c r="CE48">
         <v>43864000000.0</v>
       </c>
-      <c r="CE48">
+      <c r="CF48">
         <v>13254000000.0</v>
       </c>
-      <c r="CF48"/>
       <c r="CG48"/>
       <c r="CH48"/>
       <c r="CI48"/>
       <c r="CJ48"/>
       <c r="CK48"/>
       <c r="CL48"/>
       <c r="CM48"/>
       <c r="CN48"/>
       <c r="CO48"/>
       <c r="CP48"/>
       <c r="CQ48"/>
       <c r="CR48"/>
       <c r="CS48"/>
+      <c r="CT48"/>
     </row>
-    <row r="49" spans="1:97">
+    <row r="49" spans="1:98">
       <c r="A49" t="s">
         <v>74</v>
       </c>
       <c r="B49"/>
       <c r="C49"/>
       <c r="D49"/>
       <c r="E49"/>
       <c r="F49"/>
       <c r="G49"/>
       <c r="H49"/>
       <c r="I49"/>
       <c r="J49"/>
       <c r="K49"/>
       <c r="L49"/>
       <c r="M49"/>
       <c r="N49"/>
       <c r="O49"/>
       <c r="P49"/>
       <c r="Q49"/>
       <c r="R49"/>
       <c r="S49"/>
       <c r="T49"/>
       <c r="U49"/>
       <c r="V49"/>
       <c r="W49"/>
@@ -14012,150 +14137,153 @@
       <c r="BU49"/>
       <c r="BV49"/>
       <c r="BW49"/>
       <c r="BX49"/>
       <c r="BY49"/>
       <c r="BZ49"/>
       <c r="CA49"/>
       <c r="CB49"/>
       <c r="CC49"/>
       <c r="CD49"/>
       <c r="CE49"/>
       <c r="CF49"/>
       <c r="CG49"/>
       <c r="CH49"/>
       <c r="CI49"/>
       <c r="CJ49"/>
       <c r="CK49"/>
       <c r="CL49"/>
       <c r="CM49"/>
       <c r="CN49"/>
       <c r="CO49"/>
       <c r="CP49"/>
       <c r="CQ49"/>
       <c r="CR49"/>
       <c r="CS49"/>
+      <c r="CT49"/>
     </row>
-    <row r="50" spans="1:97">
+    <row r="50" spans="1:98">
       <c r="A50" t="s">
         <v>75</v>
       </c>
       <c r="B50">
+        <v>588142000000.0</v>
+      </c>
+      <c r="C50">
         <v>1114338000000.0</v>
       </c>
-      <c r="C50">
+      <c r="D50">
         <v>1030555000000.0</v>
       </c>
-      <c r="D50"/>
-      <c r="E50">
+      <c r="E50"/>
+      <c r="F50">
         <v>686879000000.0</v>
       </c>
-      <c r="F50">
+      <c r="G50">
         <v>876572000000.0</v>
       </c>
-      <c r="G50">
+      <c r="H50">
         <v>681163000000.0</v>
       </c>
-      <c r="H50">
+      <c r="I50">
         <v>681811000000.0</v>
       </c>
-      <c r="I50">
+      <c r="J50">
         <v>742253000000.0</v>
       </c>
-      <c r="J50">
+      <c r="K50">
         <v>835879000000.0</v>
       </c>
-      <c r="K50">
+      <c r="L50">
         <v>723403000000.0</v>
       </c>
-      <c r="L50">
+      <c r="M50">
         <v>1062122000000.0</v>
       </c>
-      <c r="M50">
+      <c r="N50">
         <v>1136135000000.0</v>
       </c>
-      <c r="N50">
+      <c r="O50">
         <v>986157000000.0</v>
       </c>
-      <c r="O50">
+      <c r="P50">
         <v>811348000000.0</v>
       </c>
-      <c r="P50">
+      <c r="Q50">
         <v>701075000000.0</v>
       </c>
-      <c r="Q50">
+      <c r="R50">
         <v>621792000000.0</v>
       </c>
-      <c r="R50">
+      <c r="S50">
         <v>799904000000.0</v>
       </c>
-      <c r="S50">
+      <c r="T50">
         <v>855121000000.0</v>
       </c>
-      <c r="T50">
+      <c r="U50">
         <v>963794000000.0</v>
       </c>
-      <c r="U50">
+      <c r="V50">
         <v>998282000000.0</v>
       </c>
-      <c r="V50">
+      <c r="W50">
         <v>1550327000000.0</v>
       </c>
-      <c r="W50">
+      <c r="X50">
         <v>1490463000000.0</v>
       </c>
-      <c r="X50">
+      <c r="Y50">
         <v>1124633000000.0</v>
       </c>
-      <c r="Y50">
+      <c r="Z50">
         <v>1412948000000.0</v>
       </c>
-      <c r="Z50">
+      <c r="AA50">
         <v>1305135000000.0</v>
       </c>
-      <c r="AA50">
+      <c r="AB50">
         <v>1419247000000.0</v>
       </c>
-      <c r="AB50">
+      <c r="AC50">
         <v>898505000000.0</v>
       </c>
-      <c r="AC50">
+      <c r="AD50">
         <v>754223000000.0</v>
       </c>
-      <c r="AD50">
+      <c r="AE50">
         <v>1410761000000.0</v>
       </c>
-      <c r="AE50">
+      <c r="AF50">
         <v>429554000000.0</v>
       </c>
-      <c r="AF50">
+      <c r="AG50">
         <v>407687000000.0</v>
       </c>
-      <c r="AG50">
+      <c r="AH50">
         <v>395539000000.0</v>
       </c>
-      <c r="AH50"/>
       <c r="AI50"/>
       <c r="AJ50"/>
       <c r="AK50"/>
       <c r="AL50"/>
       <c r="AM50"/>
       <c r="AN50"/>
       <c r="AO50"/>
       <c r="AP50"/>
       <c r="AQ50"/>
       <c r="AR50"/>
       <c r="AS50"/>
       <c r="AT50"/>
       <c r="AU50"/>
       <c r="AV50"/>
       <c r="AW50"/>
       <c r="AX50"/>
       <c r="AY50"/>
       <c r="AZ50"/>
       <c r="BA50"/>
       <c r="BB50"/>
       <c r="BC50"/>
       <c r="BD50"/>
       <c r="BE50"/>
       <c r="BF50"/>
       <c r="BG50"/>
@@ -14175,703 +14303,713 @@
       <c r="BU50"/>
       <c r="BV50"/>
       <c r="BW50"/>
       <c r="BX50"/>
       <c r="BY50"/>
       <c r="BZ50"/>
       <c r="CA50"/>
       <c r="CB50"/>
       <c r="CC50"/>
       <c r="CD50"/>
       <c r="CE50"/>
       <c r="CF50"/>
       <c r="CG50"/>
       <c r="CH50"/>
       <c r="CI50"/>
       <c r="CJ50"/>
       <c r="CK50"/>
       <c r="CL50"/>
       <c r="CM50"/>
       <c r="CN50"/>
       <c r="CO50"/>
       <c r="CP50"/>
       <c r="CQ50"/>
       <c r="CR50"/>
       <c r="CS50"/>
+      <c r="CT50"/>
     </row>
-    <row r="51" spans="1:97">
+    <row r="51" spans="1:98">
       <c r="A51" t="s">
         <v>76</v>
       </c>
       <c r="B51">
+        <v>1635372000000.0</v>
+      </c>
+      <c r="C51">
         <v>2525801000000.0</v>
       </c>
-      <c r="C51">
+      <c r="D51">
         <v>2000185000000.0</v>
       </c>
-      <c r="D51">
+      <c r="E51">
         <v>1734807000000.0</v>
       </c>
-      <c r="E51">
+      <c r="F51">
         <v>1687276000000.0</v>
       </c>
-      <c r="F51">
+      <c r="G51">
         <v>2045703000000.0</v>
       </c>
-      <c r="G51">
+      <c r="H51">
         <v>1838143000000.0</v>
       </c>
-      <c r="H51">
+      <c r="I51">
         <v>1937332000000.0</v>
       </c>
-      <c r="I51">
+      <c r="J51">
         <v>2025976000000.0</v>
       </c>
-      <c r="J51">
+      <c r="K51">
         <v>2197332000000.0</v>
       </c>
-      <c r="K51">
+      <c r="L51">
         <v>2056899000000.0</v>
       </c>
-      <c r="L51">
+      <c r="M51">
         <v>2159602000000.0</v>
       </c>
-      <c r="M51">
+      <c r="N51">
         <v>2252260000000.0</v>
       </c>
-      <c r="N51">
+      <c r="O51">
         <v>2337785000000.0</v>
       </c>
-      <c r="O51">
+      <c r="P51">
         <v>2201832000000.0</v>
       </c>
-      <c r="P51">
+      <c r="Q51">
         <v>2194033000000.0</v>
       </c>
-      <c r="Q51">
+      <c r="R51">
         <v>2714139000000.0</v>
       </c>
-      <c r="R51">
+      <c r="S51">
         <v>3349082000000.0</v>
       </c>
-      <c r="S51">
+      <c r="T51">
         <v>3431996000000.0</v>
       </c>
-      <c r="T51">
+      <c r="U51">
         <v>3334032000000.0</v>
       </c>
-      <c r="U51">
+      <c r="V51">
         <v>3439075000000.0</v>
       </c>
-      <c r="V51">
+      <c r="W51">
         <v>3819498000000.0</v>
       </c>
-      <c r="W51">
+      <c r="X51">
         <v>3717680000000.0</v>
       </c>
-      <c r="X51">
+      <c r="Y51">
         <v>3968473000000.0</v>
       </c>
-      <c r="Y51">
+      <c r="Z51">
         <v>4182461000000.0</v>
       </c>
-      <c r="Z51">
+      <c r="AA51">
         <v>4575198000000.0</v>
       </c>
-      <c r="AA51">
+      <c r="AB51">
         <v>4316493000000.0</v>
       </c>
-      <c r="AB51">
+      <c r="AC51">
         <v>4523129000000.0</v>
       </c>
-      <c r="AC51">
+      <c r="AD51">
         <v>4737275000000.0</v>
       </c>
-      <c r="AD51">
+      <c r="AE51">
         <v>5097382000000.0</v>
       </c>
-      <c r="AE51">
+      <c r="AF51">
         <v>5207002000000.0</v>
       </c>
-      <c r="AF51">
+      <c r="AG51">
         <v>5474192000000.0</v>
       </c>
-      <c r="AG51">
+      <c r="AH51">
         <v>5303539000000.0</v>
       </c>
-      <c r="AH51">
+      <c r="AI51">
         <v>5300104000000.0</v>
       </c>
-      <c r="AI51">
+      <c r="AJ51">
         <v>5277980000000.0</v>
       </c>
-      <c r="AJ51">
+      <c r="AK51">
         <v>5466735000000.0</v>
       </c>
-      <c r="AK51">
+      <c r="AL51">
         <v>7976213000000.0</v>
       </c>
-      <c r="AL51">
+      <c r="AM51">
         <v>4565635000000.0</v>
       </c>
-      <c r="AM51">
+      <c r="AN51">
         <v>4575164000000.0</v>
       </c>
-      <c r="AN51">
+      <c r="AO51">
         <v>4402063000000.0</v>
       </c>
-      <c r="AO51">
+      <c r="AP51">
         <v>4075175000000.0</v>
       </c>
-      <c r="AP51">
+      <c r="AQ51">
         <v>4430000000000.0</v>
       </c>
-      <c r="AQ51">
+      <c r="AR51">
         <v>4711794000000.0</v>
       </c>
-      <c r="AR51">
+      <c r="AS51">
         <v>4838160000000.0</v>
       </c>
-      <c r="AS51">
+      <c r="AT51">
         <v>3930112000000.0</v>
       </c>
-      <c r="AT51">
+      <c r="AU51">
         <v>3504085000000.0</v>
       </c>
-      <c r="AU51">
+      <c r="AV51">
         <v>3318653000000.0</v>
       </c>
-      <c r="AV51">
+      <c r="AW51">
         <v>3242925000000.0</v>
       </c>
-      <c r="AW51">
+      <c r="AX51">
         <v>2995124000000.0</v>
       </c>
-      <c r="AX51">
+      <c r="AY51">
         <v>3051971000000.0</v>
       </c>
-      <c r="AY51">
+      <c r="AZ51">
         <v>2838146000000.0</v>
       </c>
-      <c r="AZ51">
+      <c r="BA51">
         <v>2733956000000.0</v>
       </c>
-      <c r="BA51">
+      <c r="BB51">
         <v>2457100000000.0</v>
       </c>
-      <c r="BB51">
+      <c r="BC51">
         <v>2896672000000.0</v>
       </c>
-      <c r="BC51">
+      <c r="BD51">
         <v>2810599000000.0</v>
       </c>
-      <c r="BD51">
+      <c r="BE51">
         <v>2488951000000.0</v>
       </c>
-      <c r="BE51">
+      <c r="BF51">
         <v>2770025000000.0</v>
       </c>
-      <c r="BF51">
+      <c r="BG51">
         <v>2700273000000.0</v>
       </c>
-      <c r="BG51">
+      <c r="BH51">
         <v>2696386000000.0</v>
       </c>
-      <c r="BH51"/>
       <c r="BI51"/>
       <c r="BJ51"/>
       <c r="BK51"/>
       <c r="BL51"/>
       <c r="BM51"/>
       <c r="BN51"/>
       <c r="BO51"/>
       <c r="BP51"/>
       <c r="BQ51"/>
       <c r="BR51"/>
       <c r="BS51"/>
       <c r="BT51"/>
       <c r="BU51"/>
       <c r="BV51"/>
       <c r="BW51"/>
       <c r="BX51"/>
       <c r="BY51"/>
       <c r="BZ51"/>
       <c r="CA51"/>
       <c r="CB51"/>
       <c r="CC51"/>
       <c r="CD51"/>
       <c r="CE51"/>
       <c r="CF51"/>
       <c r="CG51"/>
       <c r="CH51"/>
       <c r="CI51"/>
       <c r="CJ51"/>
       <c r="CK51"/>
       <c r="CL51"/>
       <c r="CM51"/>
       <c r="CN51"/>
       <c r="CO51"/>
       <c r="CP51"/>
       <c r="CQ51"/>
       <c r="CR51"/>
       <c r="CS51"/>
+      <c r="CT51"/>
     </row>
-    <row r="52" spans="1:97">
+    <row r="52" spans="1:98">
       <c r="A52" t="s">
         <v>77</v>
       </c>
       <c r="B52">
+        <v>592208000000.0</v>
+      </c>
+      <c r="C52">
         <v>1118186000000.0</v>
       </c>
-      <c r="C52">
+      <c r="D52">
         <v>1037581000000.0</v>
       </c>
-      <c r="D52">
+      <c r="E52">
         <v>783714000000.0</v>
       </c>
-      <c r="E52">
+      <c r="F52">
         <v>690227000000.0</v>
       </c>
-      <c r="F52">
+      <c r="G52">
         <v>879957000000.0</v>
       </c>
-      <c r="G52">
+      <c r="H52">
         <v>684440000000.0</v>
       </c>
-      <c r="H52">
+      <c r="I52">
         <v>684889000000.0</v>
       </c>
-      <c r="I52">
+      <c r="J52">
         <v>745542000000.0</v>
       </c>
-      <c r="J52">
+      <c r="K52">
         <v>839052000000.0</v>
       </c>
-      <c r="K52">
+      <c r="L52">
         <v>726485000000.0</v>
       </c>
-      <c r="L52">
+      <c r="M52">
         <v>1064811000000.0</v>
       </c>
-      <c r="M52">
+      <c r="N52">
         <v>1138591000000.0</v>
       </c>
-      <c r="N52">
+      <c r="O52">
         <v>988574000000.0</v>
       </c>
-      <c r="O52">
+      <c r="P52">
         <v>813827000000.0</v>
       </c>
-      <c r="P52">
+      <c r="Q52">
         <v>703434000000.0</v>
       </c>
-      <c r="Q52">
+      <c r="R52">
         <v>622899000000.0</v>
       </c>
-      <c r="R52">
+      <c r="S52">
         <v>802808000000.0</v>
       </c>
-      <c r="S52">
+      <c r="T52">
         <v>862961000000.0</v>
       </c>
-      <c r="T52">
+      <c r="U52">
         <v>977220000000.0</v>
       </c>
-      <c r="U52">
+      <c r="V52">
         <v>1023662000000.0</v>
       </c>
-      <c r="V52">
+      <c r="W52">
         <v>1584722000000.0</v>
       </c>
-      <c r="W52">
+      <c r="X52">
         <v>1529955000000.0</v>
       </c>
-      <c r="X52">
+      <c r="Y52">
         <v>1169582000000.0</v>
       </c>
-      <c r="Y52">
+      <c r="Z52">
         <v>1456222000000.0</v>
       </c>
-      <c r="Z52">
+      <c r="AA52">
         <v>1362056000000.0</v>
       </c>
-      <c r="AA52">
+      <c r="AB52">
         <v>1475699000000.0</v>
       </c>
-      <c r="AB52">
+      <c r="AC52">
         <v>947888000000.0</v>
       </c>
-      <c r="AC52">
+      <c r="AD52">
         <v>806973000000.0</v>
       </c>
-      <c r="AD52">
+      <c r="AE52">
         <v>1465113000000.0</v>
       </c>
-      <c r="AE52">
+      <c r="AF52">
         <v>1500959000000.0</v>
       </c>
-      <c r="AF52">
+      <c r="AG52">
         <v>1425023000000.0</v>
       </c>
-      <c r="AG52">
+      <c r="AH52">
         <v>1845647000000.0</v>
       </c>
-      <c r="AH52">
+      <c r="AI52">
         <v>1788245000000.0</v>
       </c>
-      <c r="AI52">
+      <c r="AJ52">
         <v>2139830000000.0</v>
       </c>
-      <c r="AJ52">
+      <c r="AK52">
         <v>1346686000000.0</v>
       </c>
-      <c r="AK52">
+      <c r="AL52">
         <v>782448000000.0</v>
       </c>
-      <c r="AL52">
+      <c r="AM52">
         <v>853999000000.0</v>
       </c>
-      <c r="AM52">
+      <c r="AN52">
         <v>610653000000.0</v>
       </c>
-      <c r="AN52">
+      <c r="AO52">
         <v>722667000000.0</v>
       </c>
-      <c r="AO52">
+      <c r="AP52">
         <v>421863000000.0</v>
       </c>
-      <c r="AP52">
+      <c r="AQ52">
         <v>954412000000.0</v>
       </c>
-      <c r="AQ52">
+      <c r="AR52">
         <v>987897000000.0</v>
       </c>
-      <c r="AR52">
+      <c r="AS52">
         <v>987604000000.0</v>
       </c>
-      <c r="AS52">
+      <c r="AT52">
         <v>-1241660000000.0</v>
       </c>
-      <c r="AT52">
+      <c r="AU52">
         <v>-1386427000000.0</v>
       </c>
-      <c r="AU52">
+      <c r="AV52">
         <v>497340000000.0</v>
       </c>
-      <c r="AV52">
+      <c r="AW52">
         <v>-872118000000.0</v>
       </c>
-      <c r="AW52">
+      <c r="AX52">
         <v>-1213068000000.0</v>
       </c>
-      <c r="AX52">
+      <c r="AY52">
         <v>410062000000.0</v>
       </c>
-      <c r="AY52">
+      <c r="AZ52">
         <v>377844000000.0</v>
       </c>
-      <c r="AZ52">
+      <c r="BA52">
         <v>-1000909000000.0</v>
       </c>
-      <c r="BA52">
+      <c r="BB52">
         <v>1469352000000.0</v>
       </c>
-      <c r="BB52">
+      <c r="BC52">
         <v>1568273000000.0</v>
       </c>
-      <c r="BC52">
+      <c r="BD52">
         <v>1130305000000.0</v>
       </c>
-      <c r="BD52">
+      <c r="BE52">
         <v>692977000000.0</v>
       </c>
-      <c r="BE52">
+      <c r="BF52">
         <v>301164000000.0</v>
       </c>
-      <c r="BF52">
+      <c r="BG52">
         <v>1067599000000.0</v>
       </c>
-      <c r="BG52">
+      <c r="BH52">
         <v>1088247000000.0</v>
       </c>
-      <c r="BH52"/>
       <c r="BI52"/>
       <c r="BJ52"/>
       <c r="BK52"/>
       <c r="BL52"/>
       <c r="BM52"/>
       <c r="BN52"/>
       <c r="BO52"/>
       <c r="BP52"/>
       <c r="BQ52"/>
       <c r="BR52"/>
       <c r="BS52"/>
       <c r="BT52"/>
       <c r="BU52"/>
       <c r="BV52"/>
       <c r="BW52"/>
       <c r="BX52"/>
       <c r="BY52"/>
       <c r="BZ52"/>
       <c r="CA52"/>
       <c r="CB52"/>
       <c r="CC52"/>
       <c r="CD52"/>
       <c r="CE52"/>
       <c r="CF52"/>
       <c r="CG52"/>
       <c r="CH52"/>
       <c r="CI52"/>
       <c r="CJ52"/>
       <c r="CK52"/>
       <c r="CL52"/>
       <c r="CM52"/>
       <c r="CN52"/>
       <c r="CO52"/>
       <c r="CP52"/>
       <c r="CQ52"/>
       <c r="CR52"/>
       <c r="CS52"/>
+      <c r="CT52"/>
     </row>
-    <row r="53" spans="1:97">
+    <row r="53" spans="1:98">
       <c r="A53" t="s">
         <v>78</v>
       </c>
       <c r="B53">
+        <v>231912000000.0</v>
+      </c>
+      <c r="C53">
         <v>254809000000.0</v>
       </c>
-      <c r="C53">
+      <c r="D53">
         <v>258752000000.0</v>
       </c>
-      <c r="D53">
+      <c r="E53">
         <v>284225000000.0</v>
       </c>
-      <c r="E53">
+      <c r="F53">
         <v>289322000000.0</v>
       </c>
-      <c r="F53">
+      <c r="G53">
         <v>297511000000.0</v>
       </c>
-      <c r="G53">
+      <c r="H53">
         <v>315952000000.0</v>
       </c>
-      <c r="H53">
+      <c r="I53">
         <v>291649000000.0</v>
       </c>
-      <c r="I53">
+      <c r="J53">
         <v>246281000000.0</v>
       </c>
-      <c r="J53">
+      <c r="K53">
         <v>249248000000.0</v>
       </c>
-      <c r="K53">
+      <c r="L53">
         <v>295637000000.0</v>
       </c>
-      <c r="L53">
+      <c r="M53">
         <v>278702000000.0</v>
       </c>
-      <c r="M53">
+      <c r="N53">
         <v>282417000000.0</v>
       </c>
-      <c r="N53">
+      <c r="O53">
         <v>273193000000.0</v>
       </c>
-      <c r="O53">
+      <c r="P53">
         <v>151812000000.0</v>
       </c>
-      <c r="P53">
+      <c r="Q53">
         <v>184173000000.0</v>
       </c>
-      <c r="Q53">
+      <c r="R53">
         <v>204441000000.0</v>
       </c>
-      <c r="R53">
+      <c r="S53">
         <v>243572000000.0</v>
       </c>
-      <c r="S53">
+      <c r="T53">
         <v>285988000000.0</v>
       </c>
-      <c r="T53">
+      <c r="U53">
         <v>304072000000.0</v>
       </c>
-      <c r="U53">
+      <c r="V53">
         <v>262437000000.0</v>
       </c>
-      <c r="V53">
+      <c r="W53">
         <v>319561000000.0</v>
       </c>
-      <c r="W53">
+      <c r="X53">
         <v>307961000000.0</v>
       </c>
-      <c r="X53">
+      <c r="Y53">
         <v>191279000000.0</v>
       </c>
-      <c r="Y53">
+      <c r="Z53">
         <v>269354000000.0</v>
       </c>
-      <c r="Z53">
+      <c r="AA53">
         <v>230434000000.0</v>
       </c>
-      <c r="AA53">
+      <c r="AB53">
         <v>324929000000.0</v>
       </c>
-      <c r="AB53">
+      <c r="AC53">
         <v>300331000000.0</v>
       </c>
-      <c r="AC53">
+      <c r="AD53">
         <v>353874000000.0</v>
       </c>
-      <c r="AD53">
+      <c r="AE53">
         <v>371976000000.0</v>
       </c>
-      <c r="AE53">
+      <c r="AF53">
         <v>328766000000.0</v>
       </c>
-      <c r="AF53">
+      <c r="AG53">
         <v>449629000000.0</v>
       </c>
-      <c r="AG53">
+      <c r="AH53">
         <v>669239000000.0</v>
       </c>
-      <c r="AH53">
+      <c r="AI53">
         <v>445410000000.0</v>
       </c>
-      <c r="AI53">
+      <c r="AJ53">
         <v>938848000000.0</v>
       </c>
-      <c r="AJ53">
+      <c r="AK53">
         <v>360097000000.0</v>
       </c>
-      <c r="AK53">
+      <c r="AL53">
         <v>328610000000.0</v>
       </c>
-      <c r="AL53">
+      <c r="AM53">
         <v>357311000000.0</v>
       </c>
-      <c r="AM53">
+      <c r="AN53">
         <v>251861000000.0</v>
       </c>
-      <c r="AN53">
+      <c r="AO53">
         <v>489212000000.0</v>
       </c>
-      <c r="AO53">
+      <c r="AP53">
         <v>564500000000.0</v>
       </c>
-      <c r="AP53">
+      <c r="AQ53">
         <v>515952000000.0</v>
       </c>
-      <c r="AQ53">
+      <c r="AR53">
         <v>510041000000.0</v>
       </c>
-      <c r="AR53">
+      <c r="AS53">
         <v>577503000000.0</v>
       </c>
-      <c r="AS53">
+      <c r="AT53">
         <v>599227000000.0</v>
       </c>
-      <c r="AT53">
+      <c r="AU53">
         <v>682291000000.0</v>
       </c>
-      <c r="AU53">
+      <c r="AV53">
         <v>531631000000.0</v>
       </c>
-      <c r="AV53">
+      <c r="AW53">
         <v>534778000000.0</v>
       </c>
-      <c r="AW53">
+      <c r="AX53">
         <v>566803000000.0</v>
       </c>
-      <c r="AX53">
+      <c r="AY53">
         <v>627746000000.0</v>
       </c>
-      <c r="AY53">
+      <c r="AZ53">
         <v>542091000000.0</v>
       </c>
-      <c r="AZ53">
+      <c r="BA53">
         <v>829859000000.0</v>
       </c>
-      <c r="BA53">
+      <c r="BB53">
         <v>1086338000000.0</v>
       </c>
-      <c r="BB53">
+      <c r="BC53">
         <v>1020870000000.0</v>
       </c>
-      <c r="BC53">
+      <c r="BD53">
         <v>839972000000.0</v>
       </c>
-      <c r="BD53">
+      <c r="BE53">
         <v>1684869000000.0</v>
       </c>
-      <c r="BE53">
+      <c r="BF53">
         <v>295827000000.0</v>
       </c>
-      <c r="BF53">
+      <c r="BG53">
         <v>1665884000000.0</v>
       </c>
-      <c r="BG53">
+      <c r="BH53">
         <v>1627793000000.0</v>
       </c>
-      <c r="BH53"/>
       <c r="BI53"/>
       <c r="BJ53"/>
       <c r="BK53"/>
       <c r="BL53"/>
       <c r="BM53"/>
       <c r="BN53"/>
       <c r="BO53"/>
       <c r="BP53"/>
       <c r="BQ53"/>
       <c r="BR53"/>
       <c r="BS53"/>
       <c r="BT53"/>
       <c r="BU53"/>
       <c r="BV53"/>
       <c r="BW53"/>
       <c r="BX53"/>
       <c r="BY53"/>
       <c r="BZ53"/>
       <c r="CA53"/>
       <c r="CB53"/>
       <c r="CC53"/>
       <c r="CD53"/>
       <c r="CE53"/>
       <c r="CF53"/>
       <c r="CG53"/>
       <c r="CH53"/>
       <c r="CI53"/>
       <c r="CJ53"/>
       <c r="CK53"/>
       <c r="CL53"/>
       <c r="CM53"/>
       <c r="CN53"/>
       <c r="CO53"/>
       <c r="CP53"/>
       <c r="CQ53"/>
       <c r="CR53"/>
       <c r="CS53"/>
+      <c r="CT53"/>
     </row>
-    <row r="54" spans="1:97">
+    <row r="54" spans="1:98">
       <c r="A54" t="s">
         <v>79</v>
       </c>
       <c r="B54"/>
       <c r="C54"/>
       <c r="D54"/>
       <c r="E54"/>
       <c r="F54"/>
       <c r="G54"/>
       <c r="H54"/>
       <c r="I54"/>
       <c r="J54"/>
       <c r="K54"/>
       <c r="L54"/>
       <c r="M54"/>
       <c r="N54"/>
       <c r="O54"/>
       <c r="P54"/>
       <c r="Q54"/>
       <c r="R54"/>
       <c r="S54"/>
       <c r="T54"/>
       <c r="U54"/>
       <c r="V54"/>
       <c r="W54"/>
@@ -14927,1148 +15065,1161 @@
       <c r="BU54"/>
       <c r="BV54"/>
       <c r="BW54"/>
       <c r="BX54"/>
       <c r="BY54"/>
       <c r="BZ54"/>
       <c r="CA54"/>
       <c r="CB54"/>
       <c r="CC54"/>
       <c r="CD54"/>
       <c r="CE54"/>
       <c r="CF54"/>
       <c r="CG54"/>
       <c r="CH54"/>
       <c r="CI54"/>
       <c r="CJ54"/>
       <c r="CK54"/>
       <c r="CL54"/>
       <c r="CM54"/>
       <c r="CN54"/>
       <c r="CO54"/>
       <c r="CP54"/>
       <c r="CQ54"/>
       <c r="CR54"/>
       <c r="CS54"/>
+      <c r="CT54"/>
     </row>
-    <row r="55" spans="1:97">
+    <row r="55" spans="1:98">
       <c r="A55" t="s">
         <v>80</v>
       </c>
       <c r="B55">
+        <v>13366832000000.0</v>
+      </c>
+      <c r="C55">
         <v>14397446000000.0</v>
       </c>
-      <c r="C55">
+      <c r="D55">
         <v>15088087000000.0</v>
       </c>
-      <c r="D55">
+      <c r="E55">
         <v>16573042000000.0</v>
       </c>
-      <c r="E55">
+      <c r="F55">
         <v>13600168000000.0</v>
       </c>
-      <c r="F55">
+      <c r="G55">
         <v>14451952000000.0</v>
       </c>
-      <c r="G55">
+      <c r="H55">
         <v>13128088000000.0</v>
       </c>
-      <c r="H55">
+      <c r="I55">
         <v>12458344000000.0</v>
       </c>
-      <c r="I55">
+      <c r="J55">
         <v>12496380000000.0</v>
       </c>
-      <c r="J55">
+      <c r="K55">
         <v>13456810000000.0</v>
       </c>
-      <c r="K55">
+      <c r="L55">
         <v>13089217000000.0</v>
       </c>
-      <c r="L55">
+      <c r="M55">
         <v>13154315000000.0</v>
       </c>
-      <c r="M55">
+      <c r="N55">
         <v>13293670000000.0</v>
       </c>
-      <c r="N55">
+      <c r="O55">
         <v>13660384000000.0</v>
       </c>
-      <c r="O55">
+      <c r="P55">
         <v>12843887000000.0</v>
       </c>
-      <c r="P55">
+      <c r="Q55">
         <v>12917409000000.0</v>
       </c>
-      <c r="Q55">
+      <c r="R55">
         <v>13607921000000.0</v>
       </c>
-      <c r="R55">
+      <c r="S55">
         <v>15033363000000.0</v>
       </c>
-      <c r="S55">
+      <c r="T55">
         <v>14760983000000.0</v>
       </c>
-      <c r="T55">
+      <c r="U55">
         <v>15734371000000.0</v>
       </c>
-      <c r="U55">
+      <c r="V55">
         <v>15583068000000.0</v>
       </c>
-      <c r="V55">
+      <c r="W55">
         <v>15657749000000.0</v>
       </c>
-      <c r="W55">
+      <c r="X55">
         <v>15682406000000.0</v>
       </c>
-      <c r="X55">
+      <c r="Y55">
         <v>16798829000000.0</v>
       </c>
-      <c r="Y55">
+      <c r="Z55">
         <v>17073295000000.0</v>
       </c>
-      <c r="Z55">
+      <c r="AA55">
         <v>17545729000000.0</v>
       </c>
-      <c r="AA55">
+      <c r="AB55">
         <v>14907543000000.0</v>
       </c>
-      <c r="AB55">
+      <c r="AC55">
         <v>15982542000000.0</v>
       </c>
-      <c r="AC55">
+      <c r="AD55">
         <v>16511132000000.0</v>
       </c>
-      <c r="AD55">
+      <c r="AE55">
         <v>17473352000000.0</v>
       </c>
-      <c r="AE55">
+      <c r="AF55">
         <v>17160902000000.0</v>
       </c>
-      <c r="AF55">
+      <c r="AG55">
         <v>18613034000000.0</v>
       </c>
-      <c r="AG55">
+      <c r="AH55">
         <v>18317157000000.0</v>
       </c>
-      <c r="AH55">
+      <c r="AI55">
         <v>22692868000000.0</v>
       </c>
-      <c r="AI55">
+      <c r="AJ55">
         <v>22864795000000.0</v>
       </c>
-      <c r="AJ55">
+      <c r="AK55">
         <v>22544734000000.0</v>
       </c>
-      <c r="AK55">
+      <c r="AL55">
         <v>27032282000000.0</v>
       </c>
-      <c r="AL55">
+      <c r="AM55">
         <v>23319288000000.0</v>
       </c>
-      <c r="AM55">
+      <c r="AN55">
         <v>24122671000000.0</v>
       </c>
-      <c r="AN55">
+      <c r="AO55">
         <v>23516996000000.0</v>
       </c>
-      <c r="AO55">
+      <c r="AP55">
         <v>22731036000000.0</v>
       </c>
-      <c r="AP55">
+      <c r="AQ55">
         <v>22053120000000.0</v>
       </c>
-      <c r="AQ55">
+      <c r="AR55">
         <v>22733802000000.0</v>
       </c>
-      <c r="AR55">
+      <c r="AS55">
         <v>23018237000000.0</v>
       </c>
-      <c r="AS55">
+      <c r="AT55">
         <v>23763140000000.0</v>
       </c>
-      <c r="AT55">
+      <c r="AU55">
         <v>22884475000000.0</v>
       </c>
-      <c r="AU55">
+      <c r="AV55">
         <v>22798205000000.0</v>
       </c>
-      <c r="AV55">
+      <c r="AW55">
         <v>19802920000000.0</v>
       </c>
-      <c r="AW55">
+      <c r="AX55">
         <v>20087764000000.0</v>
       </c>
-      <c r="AX55">
+      <c r="AY55">
         <v>20144141000000.0</v>
       </c>
-      <c r="AY55">
+      <c r="AZ55">
         <v>20255269000000.0</v>
       </c>
-      <c r="AZ55">
+      <c r="BA55">
         <v>18926361000000.0</v>
       </c>
-      <c r="BA55">
+      <c r="BB55">
         <v>18648447000000.0</v>
       </c>
-      <c r="BB55">
+      <c r="BC55">
         <v>19032035000000.0</v>
       </c>
-      <c r="BC55">
+      <c r="BD55">
         <v>14088183000000.0</v>
       </c>
-      <c r="BD55">
+      <c r="BE55">
         <v>14639171000000.0</v>
       </c>
-      <c r="BE55">
+      <c r="BF55">
         <v>14799236000000.0</v>
       </c>
-      <c r="BF55">
+      <c r="BG55">
         <v>14186962000000.0</v>
       </c>
-      <c r="BG55">
+      <c r="BH55">
         <v>14314707000000.0</v>
       </c>
-      <c r="BH55">
+      <c r="BI55">
         <v>13661149000000.0</v>
       </c>
-      <c r="BI55">
+      <c r="BJ55">
         <v>13671892000000.0</v>
       </c>
-      <c r="BJ55">
+      <c r="BK55">
         <v>13331461000000.0</v>
       </c>
-      <c r="BK55">
+      <c r="BL55">
         <v>14016686000000.0</v>
       </c>
-      <c r="BL55">
+      <c r="BM55">
         <v>12798986000000.0</v>
       </c>
-      <c r="BM55">
+      <c r="BN55">
         <v>14757669000000.0</v>
       </c>
-      <c r="BN55">
+      <c r="BO55">
         <v>11096339000000.0</v>
       </c>
-      <c r="BO55">
+      <c r="BP55">
         <v>11868377000000.0</v>
       </c>
-      <c r="BP55">
+      <c r="BQ55">
         <v>12559818000000.0</v>
       </c>
-      <c r="BQ55">
+      <c r="BR55">
         <v>10677394000000.0</v>
       </c>
-      <c r="BR55">
+      <c r="BS55">
         <v>11027701000000.0</v>
       </c>
-      <c r="BS55">
+      <c r="BT55">
         <v>11402498000000.0</v>
       </c>
-      <c r="BT55">
+      <c r="BU55">
         <v>10516856000000.0</v>
       </c>
-      <c r="BU55">
+      <c r="BV55">
         <v>9466139000000.0</v>
       </c>
-      <c r="BV55">
+      <c r="BW55">
         <v>9503772000000.0</v>
       </c>
-      <c r="BW55">
+      <c r="BX55">
         <v>9783410000000.0</v>
       </c>
-      <c r="BX55">
+      <c r="BY55">
         <v>8438790000000.0</v>
       </c>
-      <c r="BY55">
+      <c r="BZ55">
         <v>8603836000000.0</v>
       </c>
-      <c r="BZ55">
+      <c r="CA55">
         <v>8354916000000.0</v>
       </c>
-      <c r="CA55">
+      <c r="CB55">
         <v>6595343000000.0</v>
       </c>
-      <c r="CB55">
+      <c r="CC55">
         <v>5660570000000.0</v>
       </c>
-      <c r="CC55">
+      <c r="CD55">
         <v>5370439000000.0</v>
       </c>
-      <c r="CD55">
+      <c r="CE55">
         <v>5481883000000.0</v>
       </c>
-      <c r="CE55">
+      <c r="CF55">
         <v>5639232000000.0</v>
       </c>
-      <c r="CF55">
+      <c r="CG55">
         <v>5308568000000.0</v>
       </c>
-      <c r="CG55">
+      <c r="CH55">
         <v>4703222000000.0</v>
       </c>
-      <c r="CH55">
+      <c r="CI55">
         <v>4872717000000.0</v>
       </c>
-      <c r="CI55">
+      <c r="CJ55">
         <v>4588943000000.0</v>
       </c>
-      <c r="CJ55">
+      <c r="CK55">
         <v>1827085521000.0</v>
       </c>
-      <c r="CK55">
+      <c r="CL55">
         <v>1823389107000.0</v>
       </c>
-      <c r="CL55">
+      <c r="CM55">
         <v>1736625401000.0</v>
       </c>
-      <c r="CM55">
+      <c r="CN55">
         <v>1666231000000.0</v>
       </c>
-      <c r="CN55">
+      <c r="CO55">
         <v>1772386558000.0</v>
       </c>
-      <c r="CO55">
+      <c r="CP55">
         <v>1681349000000.0</v>
       </c>
-      <c r="CP55">
+      <c r="CQ55">
         <v>1648120000000.0</v>
       </c>
-      <c r="CQ55">
+      <c r="CR55">
         <v>1670650000000.0</v>
       </c>
-      <c r="CR55">
+      <c r="CS55">
         <v>1508904000000.0</v>
       </c>
-      <c r="CS55">
+      <c r="CT55">
         <v>1480765000000.0</v>
       </c>
     </row>
-    <row r="56" spans="1:97">
+    <row r="56" spans="1:98">
       <c r="A56" t="s">
         <v>81</v>
       </c>
       <c r="B56">
+        <v>5813143000000.0</v>
+      </c>
+      <c r="C56">
         <v>6645591000000.0</v>
       </c>
-      <c r="C56">
+      <c r="D56">
         <v>6110095000000.0</v>
       </c>
-      <c r="D56">
+      <c r="E56">
         <v>5285796000000.0</v>
       </c>
-      <c r="E56">
+      <c r="F56">
         <v>5237312000000.0</v>
       </c>
-      <c r="F56">
+      <c r="G56">
         <v>5757506000000.0</v>
       </c>
-      <c r="G56">
+      <c r="H56">
         <v>5085313000000.0</v>
       </c>
-      <c r="H56">
+      <c r="I56">
         <v>4783075000000.0</v>
       </c>
-      <c r="I56">
+      <c r="J56">
         <v>4714442000000.0</v>
       </c>
-      <c r="J56">
+      <c r="K56">
         <v>5189958000000.0</v>
       </c>
-      <c r="K56">
+      <c r="L56">
         <v>4859606000000.0</v>
       </c>
-      <c r="L56">
+      <c r="M56">
         <v>5032002000000.0</v>
       </c>
-      <c r="M56">
+      <c r="N56">
         <v>5634855000000.0</v>
       </c>
-      <c r="N56">
+      <c r="O56">
         <v>5932720000000.0</v>
       </c>
-      <c r="O56">
+      <c r="P56">
         <v>4702229000000.0</v>
       </c>
-      <c r="P56">
+      <c r="Q56">
         <v>4751812000000.0</v>
       </c>
-      <c r="Q56">
+      <c r="R56">
         <v>5523108000000.0</v>
       </c>
-      <c r="R56">
+      <c r="S56">
         <v>6196551000000.0</v>
       </c>
-      <c r="S56">
+      <c r="T56">
         <v>5852668000000.0</v>
       </c>
-      <c r="T56">
+      <c r="U56">
         <v>4656357000000.0</v>
       </c>
-      <c r="U56">
+      <c r="V56">
         <v>4627899000000.0</v>
       </c>
-      <c r="V56">
+      <c r="W56">
         <v>4987444000000.0</v>
       </c>
-      <c r="W56">
+      <c r="X56">
         <v>4808584000000.0</v>
       </c>
-      <c r="X56">
+      <c r="Y56">
         <v>4623998000000.0</v>
       </c>
-      <c r="Y56">
+      <c r="Z56">
         <v>4633840000000.0</v>
       </c>
-      <c r="Z56">
+      <c r="AA56">
         <v>5442350000000.0</v>
       </c>
-      <c r="AA56">
+      <c r="AB56">
         <v>5551359000000.0</v>
       </c>
-      <c r="AB56">
+      <c r="AC56">
         <v>5733857000000.0</v>
       </c>
-      <c r="AC56">
+      <c r="AD56">
         <v>6115170000000.0</v>
       </c>
-      <c r="AD56">
+      <c r="AE56">
         <v>6736788000000.0</v>
       </c>
-      <c r="AE56">
+      <c r="AF56">
         <v>6734460000000.0</v>
       </c>
-      <c r="AF56">
+      <c r="AG56">
         <v>7136565000000.0</v>
       </c>
-      <c r="AG56">
+      <c r="AH56">
         <v>6634048000000.0</v>
       </c>
-      <c r="AH56">
+      <c r="AI56">
         <v>11019895000000.0</v>
       </c>
-      <c r="AI56">
+      <c r="AJ56">
         <v>10950755000000.0</v>
       </c>
-      <c r="AJ56">
+      <c r="AK56">
         <v>10810956000000.0</v>
       </c>
-      <c r="AK56">
+      <c r="AL56">
         <v>15159465000000.0</v>
       </c>
-      <c r="AL56">
+      <c r="AM56">
         <v>11419610000000.0</v>
       </c>
-      <c r="AM56">
+      <c r="AN56">
         <v>12458290000000.0</v>
       </c>
-      <c r="AN56">
+      <c r="AO56">
         <v>12275803000000.0</v>
       </c>
-      <c r="AO56">
+      <c r="AP56">
         <v>11358734000000.0</v>
       </c>
-      <c r="AP56">
+      <c r="AQ56">
         <v>10182935000000.0</v>
       </c>
-      <c r="AQ56">
+      <c r="AR56">
         <v>10863690000000.0</v>
       </c>
-      <c r="AR56">
+      <c r="AS56">
         <v>10983377000000.0</v>
       </c>
-      <c r="AS56">
+      <c r="AT56">
         <v>12004225000000.0</v>
       </c>
-      <c r="AT56">
+      <c r="AU56">
         <v>11161094000000.0</v>
       </c>
-      <c r="AU56">
+      <c r="AV56">
         <v>11278328000000.0</v>
       </c>
-      <c r="AV56">
+      <c r="AW56">
         <v>10529935000000.0</v>
       </c>
-      <c r="AW56">
+      <c r="AX56">
         <v>11131019000000.0</v>
       </c>
-      <c r="AX56">
+      <c r="AY56">
         <v>11655239000000.0</v>
       </c>
-      <c r="AY56">
+      <c r="AZ56">
         <v>12055961000000.0</v>
       </c>
-      <c r="AZ56">
+      <c r="BA56">
         <v>11208573000000.0</v>
       </c>
-      <c r="BA56">
+      <c r="BB56">
         <v>11288289000000.0</v>
       </c>
-      <c r="BB56">
+      <c r="BC56">
         <v>12208295000000.0</v>
       </c>
-      <c r="BC56">
+      <c r="BD56">
         <v>6961406000000.0</v>
       </c>
-      <c r="BD56">
+      <c r="BE56">
         <v>7108901000000.0</v>
       </c>
-      <c r="BE56">
+      <c r="BF56">
         <v>6251469000000.0</v>
       </c>
-      <c r="BF56">
+      <c r="BG56">
         <v>5816977000000.0</v>
       </c>
-      <c r="BG56">
+      <c r="BH56">
         <v>5999664000000.0</v>
       </c>
-      <c r="BH56"/>
       <c r="BI56"/>
       <c r="BJ56"/>
       <c r="BK56"/>
       <c r="BL56"/>
       <c r="BM56"/>
       <c r="BN56"/>
       <c r="BO56"/>
       <c r="BP56"/>
       <c r="BQ56"/>
       <c r="BR56"/>
       <c r="BS56"/>
       <c r="BT56"/>
       <c r="BU56"/>
       <c r="BV56"/>
       <c r="BW56"/>
       <c r="BX56"/>
       <c r="BY56"/>
       <c r="BZ56"/>
       <c r="CA56"/>
       <c r="CB56"/>
       <c r="CC56"/>
       <c r="CD56"/>
       <c r="CE56"/>
       <c r="CF56"/>
       <c r="CG56"/>
       <c r="CH56"/>
       <c r="CI56"/>
       <c r="CJ56"/>
       <c r="CK56"/>
       <c r="CL56"/>
       <c r="CM56"/>
       <c r="CN56"/>
       <c r="CO56"/>
       <c r="CP56"/>
       <c r="CQ56"/>
       <c r="CR56"/>
       <c r="CS56"/>
+      <c r="CT56"/>
     </row>
-    <row r="57" spans="1:97">
+    <row r="57" spans="1:98">
       <c r="A57" t="s">
         <v>82</v>
       </c>
       <c r="B57">
+        <v>5327299000000.0</v>
+      </c>
+      <c r="C57">
         <v>5835455000000.0</v>
       </c>
-      <c r="C57">
+      <c r="D57">
         <v>5846045000000.0</v>
       </c>
-      <c r="D57">
+      <c r="E57">
         <v>5081626000000.0</v>
       </c>
-      <c r="E57">
+      <c r="F57">
         <v>4954937000000.0</v>
       </c>
-      <c r="F57">
+      <c r="G57">
         <v>5411992000000.0</v>
       </c>
-      <c r="G57">
+      <c r="H57">
         <v>5080048000000.0</v>
       </c>
-      <c r="H57">
+      <c r="I57">
         <v>4586885000000.0</v>
       </c>
-      <c r="I57">
+      <c r="J57">
         <v>4574335000000.0</v>
       </c>
-      <c r="J57">
+      <c r="K57">
         <v>5188979000000.0</v>
       </c>
-      <c r="K57">
+      <c r="L57">
         <v>4859364000000.0</v>
       </c>
-      <c r="L57">
+      <c r="M57">
         <v>5326468000000.0</v>
       </c>
-      <c r="M57">
+      <c r="N57">
         <v>5458723000000.0</v>
       </c>
-      <c r="N57">
+      <c r="O57">
         <v>5664329000000.0</v>
       </c>
-      <c r="O57">
+      <c r="P57">
         <v>4693036000000.0</v>
       </c>
-      <c r="P57">
+      <c r="Q57">
         <v>4575481000000.0</v>
       </c>
-      <c r="Q57">
+      <c r="R57">
         <v>4493143000000.0</v>
       </c>
-      <c r="R57">
+      <c r="S57">
         <v>5331168000000.0</v>
       </c>
-      <c r="S57">
+      <c r="T57">
         <v>5165883000000.0</v>
       </c>
-      <c r="T57">
+      <c r="U57">
         <v>5198719000000.0</v>
       </c>
-      <c r="U57">
+      <c r="V57">
         <v>5254655000000.0</v>
       </c>
-      <c r="V57">
+      <c r="W57">
         <v>6125424000000.0</v>
       </c>
-      <c r="W57">
+      <c r="X57">
         <v>5815645000000.0</v>
       </c>
-      <c r="X57">
+      <c r="Y57">
         <v>5422603000000.0</v>
       </c>
-      <c r="Y57">
+      <c r="Z57">
         <v>5566037000000.0</v>
       </c>
-      <c r="Z57">
+      <c r="AA57">
         <v>6106733000000.0</v>
       </c>
-      <c r="AA57">
+      <c r="AB57">
         <v>5495086000000.0</v>
       </c>
-      <c r="AB57">
+      <c r="AC57">
         <v>5147330000000.0</v>
       </c>
-      <c r="AC57">
+      <c r="AD57">
         <v>5472319000000.0</v>
       </c>
-      <c r="AD57">
+      <c r="AE57">
         <v>6447115000000.0</v>
       </c>
-      <c r="AE57">
+      <c r="AF57">
         <v>5943688000000.0</v>
       </c>
-      <c r="AF57">
+      <c r="AG57">
         <v>5979666000000.0</v>
       </c>
-      <c r="AG57">
+      <c r="AH57">
         <v>6510936000000.0</v>
       </c>
-      <c r="AH57">
+      <c r="AI57">
         <v>9461196000000.0</v>
       </c>
-      <c r="AI57">
+      <c r="AJ57">
         <v>9438998000000.0</v>
       </c>
-      <c r="AJ57">
+      <c r="AK57">
         <v>8758429000000.0</v>
       </c>
-      <c r="AK57">
+      <c r="AL57">
         <v>9554343000000.0</v>
       </c>
-      <c r="AL57">
+      <c r="AM57">
         <v>9222443000000.0</v>
       </c>
-      <c r="AM57">
+      <c r="AN57">
         <v>9481086000000.0</v>
       </c>
-      <c r="AN57">
+      <c r="AO57">
         <v>9166194000000.0</v>
       </c>
-      <c r="AO57">
+      <c r="AP57">
         <v>9066944000000.0</v>
       </c>
-      <c r="AP57">
+      <c r="AQ57">
         <v>8749381000000.0</v>
       </c>
-      <c r="AQ57">
+      <c r="AR57">
         <v>8875098000000.0</v>
       </c>
-      <c r="AR57">
+      <c r="AS57">
         <v>8604196000000.0</v>
       </c>
-      <c r="AS57">
+      <c r="AT57">
         <v>9622300000000.0</v>
       </c>
-      <c r="AT57">
+      <c r="AU57">
         <v>8359637000000.0</v>
       </c>
-      <c r="AU57">
+      <c r="AV57">
         <v>8371770000000.0</v>
       </c>
-      <c r="AV57">
+      <c r="AW57">
         <v>7100940000000.0</v>
       </c>
-      <c r="AW57">
+      <c r="AX57">
         <v>7671756000000.0</v>
       </c>
-      <c r="AX57">
+      <c r="AY57">
         <v>7441810000000.0</v>
       </c>
-      <c r="AY57">
+      <c r="AZ57">
         <v>7851921000000.0</v>
       </c>
-      <c r="AZ57">
+      <c r="BA57">
         <v>6662721000000.0</v>
       </c>
-      <c r="BA57">
+      <c r="BB57">
         <v>7972866000000.0</v>
       </c>
-      <c r="BB57">
+      <c r="BC57">
         <v>8379327000000.0</v>
       </c>
-      <c r="BC57">
+      <c r="BD57">
         <v>4671652000000.0</v>
       </c>
-      <c r="BD57">
+      <c r="BE57">
         <v>3815383000000.0</v>
       </c>
-      <c r="BE57">
+      <c r="BF57">
         <v>3520643000000.0</v>
       </c>
-      <c r="BF57">
+      <c r="BG57">
         <v>3789950000000.0</v>
       </c>
-      <c r="BG57">
+      <c r="BH57">
         <v>4042864000000.0</v>
       </c>
-      <c r="BH57">
+      <c r="BI57">
         <v>3878364000000.0</v>
       </c>
-      <c r="BI57">
+      <c r="BJ57">
         <v>3963188000000.0</v>
       </c>
-      <c r="BJ57">
+      <c r="BK57">
         <v>3560572000000.0</v>
       </c>
-      <c r="BK57">
+      <c r="BL57">
         <v>3705603000000.0</v>
       </c>
-      <c r="BL57">
+      <c r="BM57">
         <v>2501637000000.0</v>
       </c>
-      <c r="BM57">
+      <c r="BN57">
         <v>3002652000000.0</v>
       </c>
-      <c r="BN57">
+      <c r="BO57">
         <v>3755382000000.0</v>
       </c>
-      <c r="BO57">
+      <c r="BP57">
         <v>3625814000000.0</v>
       </c>
-      <c r="BP57">
+      <c r="BQ57">
         <v>4305409000000.0</v>
       </c>
-      <c r="BQ57">
+      <c r="BR57">
         <v>4083270000000.0</v>
       </c>
-      <c r="BR57">
+      <c r="BS57">
         <v>4797880000000.0</v>
       </c>
-      <c r="BS57">
+      <c r="BT57">
         <v>5214135000000.0</v>
       </c>
-      <c r="BT57">
+      <c r="BU57">
         <v>3679176000000.0</v>
       </c>
-      <c r="BU57">
+      <c r="BV57">
         <v>2797000000000.0</v>
       </c>
-      <c r="BV57">
+      <c r="BW57">
         <v>2393885000000.0</v>
       </c>
-      <c r="BW57">
+      <c r="BX57">
         <v>2438464000000.0</v>
       </c>
-      <c r="BX57">
+      <c r="BY57">
         <v>2218181000000.0</v>
       </c>
-      <c r="BY57">
+      <c r="BZ57">
         <v>2401586000000.0</v>
       </c>
-      <c r="BZ57">
+      <c r="CA57">
         <v>2751855000000.0</v>
       </c>
-      <c r="CA57">
+      <c r="CB57">
         <v>2550388000000.0</v>
       </c>
-      <c r="CB57">
+      <c r="CC57">
         <v>1635543000000.0</v>
       </c>
-      <c r="CC57">
+      <c r="CD57">
         <v>1453014000000.0</v>
       </c>
-      <c r="CD57">
+      <c r="CE57">
         <v>1542306000000.0</v>
       </c>
-      <c r="CE57">
+      <c r="CF57">
         <v>2043859000000.0</v>
       </c>
-      <c r="CF57">
+      <c r="CG57">
         <v>1915112000000.0</v>
       </c>
-      <c r="CG57">
+      <c r="CH57">
         <v>1479271000000.0</v>
       </c>
-      <c r="CH57">
+      <c r="CI57">
         <v>1596491000000.0</v>
       </c>
-      <c r="CI57">
+      <c r="CJ57">
         <v>1402864000000.0</v>
       </c>
-      <c r="CJ57">
+      <c r="CK57">
         <v>446007726000.0</v>
       </c>
-      <c r="CK57">
+      <c r="CL57">
         <v>452531834000.0</v>
       </c>
-      <c r="CL57">
+      <c r="CM57">
         <v>350379343000.0</v>
       </c>
-      <c r="CM57">
+      <c r="CN57">
         <v>409064000000.0</v>
       </c>
-      <c r="CN57">
+      <c r="CO57">
         <v>522606049000.0</v>
       </c>
-      <c r="CO57">
+      <c r="CP57">
         <v>521692000000.0</v>
       </c>
-      <c r="CP57">
+      <c r="CQ57">
         <v>510520000000.0</v>
       </c>
-      <c r="CQ57">
+      <c r="CR57">
         <v>747092000000.0</v>
       </c>
-      <c r="CR57">
+      <c r="CS57">
         <v>518204000000.0</v>
       </c>
-      <c r="CS57">
+      <c r="CT57">
         <v>378989000000.0</v>
       </c>
     </row>
-    <row r="58" spans="1:97">
+    <row r="58" spans="1:98">
       <c r="A58" t="s">
         <v>83</v>
       </c>
       <c r="B58">
+        <v>8275860000000.0</v>
+      </c>
+      <c r="C58">
         <v>9134253000000.0</v>
       </c>
-      <c r="C58">
+      <c r="D58">
         <v>8792006000000.0</v>
       </c>
-      <c r="D58">
+      <c r="E58">
         <v>8064427000000.0</v>
       </c>
-      <c r="E58">
+      <c r="F58">
         <v>7986254000000.0</v>
       </c>
-      <c r="F58">
+      <c r="G58">
         <v>8699961000000.0</v>
       </c>
-      <c r="G58">
+      <c r="H58">
         <v>8252978000000.0</v>
       </c>
-      <c r="H58">
+      <c r="I58">
         <v>7903308000000.0</v>
       </c>
-      <c r="I58">
+      <c r="J58">
         <v>8067498000000.0</v>
       </c>
-      <c r="J58">
+      <c r="K58">
         <v>8769682000000.0</v>
       </c>
-      <c r="K58">
+      <c r="L58">
         <v>8390166000000.0</v>
       </c>
-      <c r="L58">
+      <c r="M58">
         <v>8520786000000.0</v>
       </c>
-      <c r="M58">
+      <c r="N58">
         <v>8964027000000.0</v>
       </c>
-      <c r="N58">
+      <c r="O58">
         <v>9256727000000.0</v>
       </c>
-      <c r="O58">
+      <c r="P58">
         <v>8357202000000.0</v>
       </c>
-      <c r="P58">
+      <c r="Q58">
         <v>8413506000000.0</v>
       </c>
-      <c r="Q58">
+      <c r="R58">
         <v>8981562000000.0</v>
       </c>
-      <c r="R58">
+      <c r="S58">
         <v>10326438000000.0</v>
       </c>
-      <c r="S58">
+      <c r="T58">
         <v>10232542000000.0</v>
       </c>
-      <c r="T58">
+      <c r="U58">
         <v>11010775000000.0</v>
       </c>
-      <c r="U58">
+      <c r="V58">
         <v>11066297000000.0</v>
       </c>
-      <c r="V58">
+      <c r="W58">
         <v>12106593000000.0</v>
       </c>
-      <c r="W58">
+      <c r="X58">
         <v>11719043000000.0</v>
       </c>
-      <c r="X58">
+      <c r="Y58">
         <v>12060787000000.0</v>
       </c>
-      <c r="Y58">
+      <c r="Z58">
         <v>12107611000000.0</v>
       </c>
-      <c r="Z58">
+      <c r="AA58">
         <v>12163055000000.0</v>
       </c>
-      <c r="AA58">
+      <c r="AB58">
         <v>9644191000000.0</v>
       </c>
-      <c r="AB58">
+      <c r="AC58">
         <v>9938202000000.0</v>
       </c>
-      <c r="AC58">
+      <c r="AD58">
         <v>10642923000000.0</v>
       </c>
-      <c r="AD58">
+      <c r="AE58">
         <v>11318035000000.0</v>
       </c>
-      <c r="AE58">
+      <c r="AF58">
         <v>10906552000000.0</v>
       </c>
-      <c r="AF58">
+      <c r="AG58">
         <v>11365572000000.0</v>
       </c>
-      <c r="AG58">
+      <c r="AH58">
         <v>11407348000000.0</v>
       </c>
-      <c r="AH58">
+      <c r="AI58">
         <v>15674638000000.0</v>
       </c>
-      <c r="AI58">
+      <c r="AJ58">
         <v>15328905000000.0</v>
       </c>
-      <c r="AJ58">
+      <c r="AK58">
         <v>14104611000000.0</v>
       </c>
-      <c r="AK58">
+      <c r="AL58">
         <v>18007416000000.0</v>
       </c>
-      <c r="AL58">
+      <c r="AM58">
         <v>14211040000000.0</v>
       </c>
-      <c r="AM58">
+      <c r="AN58">
         <v>14758200000000.0</v>
       </c>
-      <c r="AN58">
+      <c r="AO58">
         <v>14047883000000.0</v>
       </c>
-      <c r="AO58">
+      <c r="AP58">
         <v>13937280000000.0</v>
       </c>
-      <c r="AP58">
+      <c r="AQ58">
         <v>13420640000000.0</v>
       </c>
-      <c r="AQ58">
+      <c r="AR58">
         <v>13821171000000.0</v>
       </c>
-      <c r="AR58">
+      <c r="AS58">
         <v>13712627000000.0</v>
       </c>
-      <c r="AS58">
+      <c r="AT58">
         <v>14025300000000.0</v>
       </c>
-      <c r="AT58">
+      <c r="AU58">
         <v>12702866000000.0</v>
       </c>
-      <c r="AU58">
+      <c r="AV58">
         <v>12502634000000.0</v>
       </c>
-      <c r="AV58">
+      <c r="AW58">
         <v>10977937000000.0</v>
       </c>
-      <c r="AW58">
+      <c r="AX58">
         <v>11482730000000.0</v>
       </c>
-      <c r="AX58">
+      <c r="AY58">
         <v>11076951000000.0</v>
       </c>
-      <c r="AY58">
+      <c r="AZ58">
         <v>11278142000000.0</v>
       </c>
-      <c r="AZ58">
+      <c r="BA58">
         <v>9911610000000.0</v>
       </c>
-      <c r="BA58">
+      <c r="BB58">
         <v>9743958000000.0</v>
       </c>
-      <c r="BB58">
+      <c r="BC58">
         <v>10422633000000.0</v>
       </c>
-      <c r="BC58">
+      <c r="BD58">
         <v>7035110000000.0</v>
       </c>
-      <c r="BD58">
+      <c r="BE58">
         <v>6282466000000.0</v>
       </c>
-      <c r="BE58">
+      <c r="BF58">
         <v>6564150000000.0</v>
       </c>
-      <c r="BF58">
+      <c r="BG58">
         <v>5956201000000.0</v>
       </c>
-      <c r="BG58">
+      <c r="BH58">
         <v>6165968000000.0</v>
       </c>
-      <c r="BH58">
+      <c r="BI58">
         <v>5551578000000.0</v>
       </c>
-      <c r="BI58">
+      <c r="BJ58">
         <v>5657949000000.0</v>
       </c>
-      <c r="BJ58">
+      <c r="BK58">
         <v>5700896000000.0</v>
       </c>
-      <c r="BK58">
+      <c r="BL58">
         <v>5516135000000.0</v>
       </c>
-      <c r="BL58">
+      <c r="BM58">
         <v>3634529000000.0</v>
       </c>
-      <c r="BM58">
+      <c r="BN58">
         <v>5698919000000.0</v>
       </c>
-      <c r="BN58">
+      <c r="BO58">
         <v>7565895000000.0</v>
       </c>
-      <c r="BO58">
+      <c r="BP58">
         <v>8425786000000.0</v>
       </c>
-      <c r="BP58">
+      <c r="BQ58">
         <v>9173124000000.0</v>
       </c>
-      <c r="BQ58">
+      <c r="BR58">
         <v>7448381000000.0</v>
       </c>
-      <c r="BR58">
+      <c r="BS58">
         <v>7916975000000.0</v>
       </c>
-      <c r="BS58">
+      <c r="BT58">
         <v>8266273000000.0</v>
       </c>
-      <c r="BT58">
+      <c r="BU58">
         <v>7025015000000.0</v>
       </c>
-      <c r="BU58">
+      <c r="BV58">
         <v>6036865000000.0</v>
       </c>
-      <c r="BV58">
+      <c r="BW58">
         <v>6059338000000.0</v>
       </c>
-      <c r="BW58">
+      <c r="BX58">
         <v>6333222000000.0</v>
       </c>
-      <c r="BX58">
+      <c r="BY58">
         <v>5037753000000.0</v>
       </c>
-      <c r="BY58">
+      <c r="BZ58">
         <v>5250955000000.0</v>
       </c>
-      <c r="BZ58">
+      <c r="CA58">
         <v>5056059000000.0</v>
       </c>
-      <c r="CA58">
+      <c r="CB58">
         <v>4181696000000.0</v>
       </c>
-      <c r="CB58">
+      <c r="CC58">
         <v>3270327000000.0</v>
       </c>
-      <c r="CC58">
+      <c r="CD58">
         <v>2987702000000.0</v>
       </c>
-      <c r="CD58">
+      <c r="CE58">
         <v>3081660000000.0</v>
       </c>
-      <c r="CE58">
+      <c r="CF58">
         <v>3308249000000.0</v>
       </c>
-      <c r="CF58">
+      <c r="CG58">
         <v>3251819000000.0</v>
       </c>
-      <c r="CG58">
+      <c r="CH58">
         <v>2724194000000.0</v>
       </c>
-      <c r="CH58">
+      <c r="CI58">
         <v>2899211000000.0</v>
       </c>
-      <c r="CI58">
+      <c r="CJ58">
         <v>2654529000000.0</v>
       </c>
-      <c r="CJ58">
+      <c r="CK58">
         <v>743349775000.0</v>
       </c>
-      <c r="CK58">
+      <c r="CL58">
         <v>750267566000.0</v>
       </c>
-      <c r="CL58">
+      <c r="CM58">
         <v>664868932000.0</v>
       </c>
-      <c r="CM58">
+      <c r="CN58">
         <v>637176000000.0</v>
       </c>
-      <c r="CN58">
+      <c r="CO58">
         <v>725661210000.0</v>
       </c>
-      <c r="CO58">
+      <c r="CP58">
         <v>629715000000.0</v>
       </c>
-      <c r="CP58">
+      <c r="CQ58">
         <v>617409000000.0</v>
       </c>
-      <c r="CQ58">
+      <c r="CR58">
         <v>756857000000.0</v>
       </c>
-      <c r="CR58">
+      <c r="CS58">
         <v>518297000000.0</v>
       </c>
-      <c r="CS58">
+      <c r="CT58">
         <v>474754000000.0</v>
       </c>
     </row>
-    <row r="59" spans="1:97">
+    <row r="59" spans="1:98">
       <c r="A59" t="s">
         <v>84</v>
       </c>
       <c r="B59"/>
       <c r="C59"/>
       <c r="D59"/>
       <c r="E59"/>
       <c r="F59"/>
       <c r="G59"/>
       <c r="H59"/>
       <c r="I59"/>
       <c r="J59"/>
       <c r="K59"/>
       <c r="L59"/>
       <c r="M59"/>
       <c r="N59"/>
       <c r="O59"/>
       <c r="P59"/>
       <c r="Q59"/>
       <c r="R59"/>
       <c r="S59"/>
       <c r="T59"/>
       <c r="U59"/>
       <c r="V59"/>
       <c r="W59"/>
@@ -16124,372 +16275,376 @@
       <c r="BU59"/>
       <c r="BV59"/>
       <c r="BW59"/>
       <c r="BX59"/>
       <c r="BY59"/>
       <c r="BZ59"/>
       <c r="CA59"/>
       <c r="CB59"/>
       <c r="CC59"/>
       <c r="CD59"/>
       <c r="CE59"/>
       <c r="CF59"/>
       <c r="CG59"/>
       <c r="CH59"/>
       <c r="CI59"/>
       <c r="CJ59"/>
       <c r="CK59"/>
       <c r="CL59"/>
       <c r="CM59"/>
       <c r="CN59"/>
       <c r="CO59"/>
       <c r="CP59"/>
       <c r="CQ59"/>
       <c r="CR59"/>
       <c r="CS59"/>
+      <c r="CT59"/>
     </row>
-    <row r="60" spans="1:97">
+    <row r="60" spans="1:98">
       <c r="A60" t="s">
         <v>85</v>
       </c>
       <c r="B60">
+        <v>4869741000000.0</v>
+      </c>
+      <c r="C60">
         <v>5012127000000.0</v>
       </c>
-      <c r="C60">
+      <c r="D60">
         <v>6053855000000.0</v>
       </c>
-      <c r="D60">
+      <c r="E60">
         <v>8237294000000.0</v>
       </c>
-      <c r="E60">
+      <c r="F60">
         <v>5351146000000.0</v>
       </c>
-      <c r="F60">
+      <c r="G60">
         <v>5450594000000.0</v>
       </c>
-      <c r="G60">
+      <c r="H60">
         <v>4585833000000.0</v>
       </c>
-      <c r="H60">
+      <c r="I60">
         <v>4264129000000.0</v>
       </c>
-      <c r="I60">
+      <c r="J60">
         <v>4102865000000.0</v>
       </c>
-      <c r="J60">
+      <c r="K60">
         <v>4381113000000.0</v>
       </c>
-      <c r="K60">
+      <c r="L60">
         <v>4386892000000.0</v>
       </c>
-      <c r="L60">
+      <c r="M60">
         <v>4380783000000.0</v>
       </c>
-      <c r="M60">
+      <c r="N60">
         <v>4247152000000.0</v>
       </c>
-      <c r="N60">
+      <c r="O60">
         <v>4198100000000.0</v>
       </c>
-      <c r="O60">
+      <c r="P60">
         <v>4219606000000.0</v>
       </c>
-      <c r="P60">
+      <c r="Q60">
         <v>4172860000000.0</v>
       </c>
-      <c r="Q60">
+      <c r="R60">
         <v>4181848000000.0</v>
       </c>
-      <c r="R60">
+      <c r="S60">
         <v>4136500000000.0</v>
       </c>
-      <c r="S60">
+      <c r="T60">
         <v>3875406000000.0</v>
       </c>
-      <c r="T60">
+      <c r="U60">
         <v>4187778000000.0</v>
       </c>
-      <c r="U60">
+      <c r="V60">
         <v>3987195000000.0</v>
       </c>
-      <c r="V60">
+      <c r="W60">
         <v>2997904000000.0</v>
       </c>
-      <c r="W60">
+      <c r="X60">
         <v>3367787000000.0</v>
       </c>
-      <c r="X60">
+      <c r="Y60">
         <v>4325999000000.0</v>
       </c>
-      <c r="Y60">
+      <c r="Z60">
         <v>4498548000000.0</v>
       </c>
-      <c r="Z60">
+      <c r="AA60">
         <v>4885823000000.0</v>
       </c>
-      <c r="AA60">
+      <c r="AB60">
         <v>4656691000000.0</v>
       </c>
-      <c r="AB60">
+      <c r="AC60">
         <v>5391529000000.0</v>
       </c>
-      <c r="AC60">
+      <c r="AD60">
         <v>5243103000000.0</v>
       </c>
-      <c r="AD60">
+      <c r="AE60">
         <v>5483395000000.0</v>
       </c>
-      <c r="AE60">
+      <c r="AF60">
         <v>5523098000000.0</v>
       </c>
-      <c r="AF60">
+      <c r="AG60">
         <v>6005678000000.0</v>
       </c>
-      <c r="AG60">
+      <c r="AH60">
         <v>6030060000000.0</v>
       </c>
-      <c r="AH60">
+      <c r="AI60">
         <v>5993423000000.0</v>
       </c>
-      <c r="AI60">
+      <c r="AJ60">
         <v>6440120000000.0</v>
       </c>
-      <c r="AJ60">
+      <c r="AK60">
         <v>6925329000000.0</v>
       </c>
-      <c r="AK60">
+      <c r="AL60">
         <v>7411124000000.0</v>
       </c>
-      <c r="AL60">
+      <c r="AM60">
         <v>7499060000000.0</v>
       </c>
-      <c r="AM60">
+      <c r="AN60">
         <v>7686848000000.0</v>
       </c>
-      <c r="AN60">
+      <c r="AO60">
         <v>7882442000000.0</v>
       </c>
-      <c r="AO60">
+      <c r="AP60">
         <v>7110127000000.0</v>
       </c>
-      <c r="AP60">
+      <c r="AQ60">
         <v>7036562000000.0</v>
       </c>
-      <c r="AQ60">
+      <c r="AR60">
         <v>7242610000000.0</v>
       </c>
-      <c r="AR60">
+      <c r="AS60">
         <v>7566982000000.0</v>
       </c>
-      <c r="AS60">
+      <c r="AT60">
         <v>7967973000000.0</v>
       </c>
-      <c r="AT60">
+      <c r="AU60">
         <v>8341644000000.0</v>
       </c>
-      <c r="AU60">
+      <c r="AV60">
         <v>8455934000000.0</v>
       </c>
-      <c r="AV60">
+      <c r="AW60">
         <v>7227095000000.0</v>
       </c>
-      <c r="AW60">
+      <c r="AX60">
         <v>7079684000000.0</v>
       </c>
-      <c r="AX60">
+      <c r="AY60">
         <v>7097267000000.0</v>
       </c>
-      <c r="AY60">
+      <c r="AZ60">
         <v>7053064000000.0</v>
       </c>
-      <c r="AZ60">
+      <c r="BA60">
         <v>7164453000000.0</v>
       </c>
-      <c r="BA60">
+      <c r="BB60">
         <v>7174749000000.0</v>
       </c>
-      <c r="BB60">
+      <c r="BC60">
         <v>6480109000000.0</v>
       </c>
-      <c r="BC60">
+      <c r="BD60">
         <v>4976132000000.0</v>
       </c>
-      <c r="BD60">
+      <c r="BE60">
         <v>5334843000000.0</v>
       </c>
-      <c r="BE60">
+      <c r="BF60">
         <v>5258811000000.0</v>
       </c>
-      <c r="BF60">
+      <c r="BG60">
         <v>5264605000000.0</v>
       </c>
-      <c r="BG60">
+      <c r="BH60">
         <v>5201784000000.0</v>
       </c>
-      <c r="BH60">
+      <c r="BI60">
         <v>5179347000000.0</v>
       </c>
-      <c r="BI60">
+      <c r="BJ60">
         <v>5127525000000.0</v>
       </c>
-      <c r="BJ60">
+      <c r="BK60">
         <v>4761060000000.0</v>
       </c>
-      <c r="BK60">
+      <c r="BL60">
         <v>4841331000000.0</v>
       </c>
-      <c r="BL60">
+      <c r="BM60">
         <v>5147198000000.0</v>
       </c>
-      <c r="BM60">
+      <c r="BN60">
         <v>5107936000000.0</v>
       </c>
-      <c r="BN60">
+      <c r="BO60">
         <v>1631872000000.0</v>
       </c>
-      <c r="BO60">
+      <c r="BP60">
         <v>1586463000000.0</v>
       </c>
-      <c r="BP60">
+      <c r="BQ60">
         <v>1611325000000.0</v>
       </c>
-      <c r="BQ60">
+      <c r="BR60">
         <v>1528322000000.0</v>
       </c>
-      <c r="BR60">
+      <c r="BS60">
         <v>1477888000000.0</v>
       </c>
-      <c r="BS60">
+      <c r="BT60">
         <v>1505134000000.0</v>
       </c>
-      <c r="BT60">
+      <c r="BU60">
         <v>1753549000000.0</v>
       </c>
-      <c r="BU60">
+      <c r="BV60">
         <v>1748732000000.0</v>
       </c>
-      <c r="BV60">
+      <c r="BW60">
         <v>1771410000000.0</v>
       </c>
-      <c r="BW60">
+      <c r="BX60">
         <v>1750532000000.0</v>
       </c>
-      <c r="BX60">
+      <c r="BY60">
         <v>1725197000000.0</v>
       </c>
-      <c r="BY60">
+      <c r="BZ60">
         <v>1697729000000.0</v>
       </c>
-      <c r="BZ60">
+      <c r="CA60">
         <v>1639766000000.0</v>
       </c>
-      <c r="CA60">
+      <c r="CB60">
         <v>1290974000000.0</v>
       </c>
-      <c r="CB60">
+      <c r="CC60">
         <v>1286144000000.0</v>
       </c>
-      <c r="CC60">
+      <c r="CD60">
         <v>1295971000000.0</v>
       </c>
-      <c r="CD60">
+      <c r="CE60">
         <v>1287991000000.0</v>
       </c>
-      <c r="CE60">
+      <c r="CF60">
         <v>1257095000000.0</v>
       </c>
-      <c r="CF60">
+      <c r="CG60">
         <v>1035526000000.0</v>
       </c>
-      <c r="CG60">
+      <c r="CH60">
         <v>952520000000.0</v>
       </c>
-      <c r="CH60">
+      <c r="CI60">
         <v>950825000000.0</v>
       </c>
-      <c r="CI60">
+      <c r="CJ60">
         <v>970589000000.0</v>
       </c>
-      <c r="CJ60">
+      <c r="CK60">
         <v>1083735747000.0</v>
       </c>
-      <c r="CK60">
+      <c r="CL60">
         <v>1073121541000.0</v>
       </c>
-      <c r="CL60">
+      <c r="CM60">
         <v>1071756469000.0</v>
       </c>
-      <c r="CM60">
+      <c r="CN60">
         <v>1027640000000.0</v>
       </c>
-      <c r="CN60">
+      <c r="CO60">
         <v>1046287232000.0</v>
       </c>
-      <c r="CO60">
+      <c r="CP60">
         <v>1051634000000.0</v>
       </c>
-      <c r="CP60">
+      <c r="CQ60">
         <v>1030711000000.0</v>
       </c>
-      <c r="CQ60">
+      <c r="CR60">
         <v>913793000000.0</v>
       </c>
-      <c r="CR60">
+      <c r="CS60">
         <v>990607000000.0</v>
       </c>
-      <c r="CS60">
+      <c r="CT60">
         <v>1006011000000.0</v>
       </c>
     </row>
-    <row r="61" spans="1:97">
+    <row r="61" spans="1:98">
       <c r="A61" t="s">
         <v>86</v>
       </c>
       <c r="B61"/>
       <c r="C61"/>
       <c r="D61"/>
       <c r="E61"/>
       <c r="F61"/>
       <c r="G61"/>
       <c r="H61"/>
       <c r="I61"/>
       <c r="J61"/>
       <c r="K61"/>
       <c r="L61"/>
       <c r="M61"/>
       <c r="N61"/>
       <c r="O61"/>
       <c r="P61"/>
       <c r="Q61"/>
       <c r="R61"/>
-      <c r="S61">
+      <c r="S61"/>
+      <c r="T61">
         <v>-27340000000.0</v>
       </c>
-      <c r="T61">
+      <c r="U61">
         <v>-6028000000.0</v>
       </c>
-      <c r="U61"/>
       <c r="V61"/>
       <c r="W61"/>
       <c r="X61"/>
       <c r="Y61"/>
       <c r="Z61"/>
       <c r="AA61"/>
       <c r="AB61"/>
       <c r="AC61"/>
       <c r="AD61"/>
       <c r="AE61"/>
       <c r="AF61"/>
       <c r="AG61"/>
       <c r="AH61"/>
       <c r="AI61"/>
       <c r="AJ61"/>
       <c r="AK61"/>
       <c r="AL61"/>
       <c r="AM61"/>
       <c r="AN61"/>
       <c r="AO61"/>
       <c r="AP61"/>
       <c r="AQ61"/>
       <c r="AR61"/>
       <c r="AS61"/>
       <c r="AT61"/>
@@ -16522,52 +16677,53 @@
       <c r="BU61"/>
       <c r="BV61"/>
       <c r="BW61"/>
       <c r="BX61"/>
       <c r="BY61"/>
       <c r="BZ61"/>
       <c r="CA61"/>
       <c r="CB61"/>
       <c r="CC61"/>
       <c r="CD61"/>
       <c r="CE61"/>
       <c r="CF61"/>
       <c r="CG61"/>
       <c r="CH61"/>
       <c r="CI61"/>
       <c r="CJ61"/>
       <c r="CK61"/>
       <c r="CL61"/>
       <c r="CM61"/>
       <c r="CN61"/>
       <c r="CO61"/>
       <c r="CP61"/>
       <c r="CQ61"/>
       <c r="CR61"/>
       <c r="CS61"/>
+      <c r="CT61"/>
     </row>
-    <row r="62" spans="1:97">
+    <row r="62" spans="1:98">
       <c r="A62" t="s">
         <v>87</v>
       </c>
       <c r="B62"/>
       <c r="C62"/>
       <c r="D62"/>
       <c r="E62"/>
       <c r="F62"/>
       <c r="G62"/>
       <c r="H62"/>
       <c r="I62"/>
       <c r="J62"/>
       <c r="K62"/>
       <c r="L62"/>
       <c r="M62"/>
       <c r="N62"/>
       <c r="O62"/>
       <c r="P62"/>
       <c r="Q62"/>
       <c r="R62"/>
       <c r="S62"/>
       <c r="T62"/>
       <c r="U62"/>
       <c r="V62"/>
       <c r="W62"/>
@@ -16623,50 +16779,51 @@
       <c r="BU62"/>
       <c r="BV62"/>
       <c r="BW62"/>
       <c r="BX62"/>
       <c r="BY62"/>
       <c r="BZ62"/>
       <c r="CA62"/>
       <c r="CB62"/>
       <c r="CC62"/>
       <c r="CD62"/>
       <c r="CE62"/>
       <c r="CF62"/>
       <c r="CG62"/>
       <c r="CH62"/>
       <c r="CI62"/>
       <c r="CJ62"/>
       <c r="CK62"/>
       <c r="CL62"/>
       <c r="CM62"/>
       <c r="CN62"/>
       <c r="CO62"/>
       <c r="CP62"/>
       <c r="CQ62"/>
       <c r="CR62"/>
       <c r="CS62"/>
+      <c r="CT62"/>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet3.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:AA32"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
@@ -16741,51 +16898,51 @@
       </c>
       <c r="U1" t="s">
         <v>20</v>
       </c>
       <c r="V1" t="s">
         <v>21</v>
       </c>
       <c r="W1" t="s">
         <v>22</v>
       </c>
       <c r="X1" t="s">
         <v>23</v>
       </c>
       <c r="Y1" t="s">
         <v>24</v>
       </c>
       <c r="Z1" t="s">
         <v>25</v>
       </c>
       <c r="AA1" t="s">
         <v>26</v>
       </c>
     </row>
     <row r="2" spans="1:27">
       <c r="A2" t="s">
-        <v>159</v>
+        <v>160</v>
       </c>
       <c r="B2">
         <v>9952755000000.0</v>
       </c>
       <c r="C2">
         <v>9424972000000.0</v>
       </c>
       <c r="D2">
         <v>8921698000000.0</v>
       </c>
       <c r="E2">
         <v>8944782000000.0</v>
       </c>
       <c r="F2">
         <v>8455817000000.0</v>
       </c>
       <c r="G2">
         <v>8249951000000.0</v>
       </c>
       <c r="H2">
         <v>9815045000000.0</v>
       </c>
       <c r="I2">
         <v>12171996000000.0</v>
       </c>
@@ -16824,385 +16981,385 @@
       </c>
       <c r="U2">
         <v>6684474000000.0</v>
       </c>
       <c r="V2">
         <v>5387239000000.0</v>
       </c>
       <c r="W2">
         <v>1806601000000.0</v>
       </c>
       <c r="X2">
         <v>489083770000.0</v>
       </c>
       <c r="Y2">
         <v>398403758000.0</v>
       </c>
       <c r="Z2">
         <v>498909000000.0</v>
       </c>
       <c r="AA2">
         <v>285011000000.0</v>
       </c>
     </row>
     <row r="3" spans="1:27">
       <c r="A3" t="s">
-        <v>160</v>
+        <v>161</v>
       </c>
       <c r="B3">
         <v>631636000000.0</v>
       </c>
       <c r="C3">
         <v>678263000000.0</v>
       </c>
       <c r="D3">
         <v>686780000000.0</v>
       </c>
       <c r="E3">
         <v>677315000000.0</v>
       </c>
       <c r="F3">
         <v>827884000000.0</v>
       </c>
       <c r="G3">
         <v>893483000000.0</v>
       </c>
       <c r="H3">
         <v>509966000000.0</v>
       </c>
       <c r="I3">
         <v>651171000000.0</v>
       </c>
       <c r="J3">
         <v>677872000000.0</v>
       </c>
       <c r="K3">
         <v>728052000000.0</v>
       </c>
       <c r="L3">
-        <v>445654000000.0</v>
+        <v>769147000000.0</v>
       </c>
       <c r="M3">
-        <v>354890000000.0</v>
+        <v>672183000000.0</v>
       </c>
       <c r="N3">
-        <v>232631000000.0</v>
+        <v>513785000000.0</v>
       </c>
       <c r="O3">
-        <v>294864000000.0</v>
+        <v>450530000000.0</v>
       </c>
       <c r="P3"/>
       <c r="Q3">
         <v>-120065000000.0</v>
       </c>
       <c r="R3">
-        <v>139499000000.0</v>
+        <v>492742000000.0</v>
       </c>
       <c r="S3">
         <v>-571058000000.0</v>
       </c>
       <c r="T3">
-        <v>47752000000.0</v>
+        <v>389630000000.0</v>
       </c>
       <c r="U3">
-        <v>52502000000.0</v>
+        <v>352317000000.0</v>
       </c>
       <c r="V3">
-        <v>114130000000.0</v>
+        <v>296922000000.0</v>
       </c>
       <c r="W3"/>
       <c r="X3"/>
       <c r="Y3"/>
       <c r="Z3"/>
       <c r="AA3"/>
     </row>
     <row r="4" spans="1:27">
       <c r="A4" t="s">
-        <v>161</v>
+        <v>162</v>
       </c>
       <c r="B4"/>
       <c r="C4"/>
       <c r="D4"/>
       <c r="E4"/>
       <c r="F4"/>
       <c r="G4">
         <v>-692000000.0</v>
       </c>
       <c r="H4">
         <v>16008000000.0</v>
       </c>
       <c r="I4">
         <v>-9145000000.0</v>
       </c>
       <c r="J4">
         <v>98949000000.0</v>
       </c>
       <c r="K4">
         <v>-11902000000.0</v>
       </c>
       <c r="L4">
         <v>-119247000000.0</v>
       </c>
       <c r="M4"/>
       <c r="N4"/>
       <c r="O4"/>
       <c r="P4"/>
       <c r="Q4"/>
       <c r="R4"/>
       <c r="S4"/>
       <c r="T4"/>
       <c r="U4"/>
       <c r="V4"/>
       <c r="W4"/>
       <c r="X4"/>
       <c r="Y4"/>
       <c r="Z4"/>
       <c r="AA4"/>
     </row>
     <row r="5" spans="1:27">
       <c r="A5" t="s">
-        <v>162</v>
+        <v>163</v>
       </c>
       <c r="B5">
         <v>80690000000.0</v>
       </c>
       <c r="C5">
         <v>617688000000.0</v>
       </c>
       <c r="D5">
         <v>461924000000.0</v>
       </c>
       <c r="E5">
-        <v>388522000000.0</v>
+        <v>418659000000.0</v>
       </c>
       <c r="F5">
         <v>757733000000.0</v>
       </c>
       <c r="G5">
         <v>-293653000000.0</v>
       </c>
       <c r="H5">
         <v>-63272000000.0</v>
       </c>
       <c r="I5">
         <v>-1108813000000.0</v>
       </c>
       <c r="J5">
         <v>-1412493000000.0</v>
       </c>
       <c r="K5">
         <v>1081814000000.0</v>
       </c>
       <c r="L5">
-        <v>-354663000000.0</v>
+        <v>-645266000000.0</v>
       </c>
       <c r="M5">
         <v>2626726000000.0</v>
       </c>
       <c r="N5">
-        <v>2366217000000.0</v>
+        <v>2085063000000.0</v>
       </c>
       <c r="O5">
-        <v>42829000000.0</v>
+        <v>488082000000.0</v>
       </c>
       <c r="P5"/>
       <c r="Q5">
         <v>15895000000.0</v>
       </c>
       <c r="R5">
-        <v>545110000000.0</v>
+        <v>684609000000.0</v>
       </c>
       <c r="S5">
         <v>560100000000.0</v>
       </c>
       <c r="T5">
-        <v>441514000000.0</v>
+        <v>489266000000.0</v>
       </c>
       <c r="U5">
-        <v>436275000000.0</v>
+        <v>410430000000.0</v>
       </c>
       <c r="V5">
-        <v>321491000000.0</v>
+        <v>435621000000.0</v>
       </c>
       <c r="W5"/>
       <c r="X5"/>
       <c r="Y5"/>
       <c r="Z5"/>
       <c r="AA5"/>
     </row>
     <row r="6" spans="1:27">
       <c r="A6" t="s">
-        <v>163</v>
+        <v>164</v>
       </c>
       <c r="B6">
         <v>712326000000.0</v>
       </c>
       <c r="C6">
         <v>1295951000000.0</v>
       </c>
       <c r="D6">
         <v>1148704000000.0</v>
       </c>
       <c r="E6">
-        <v>1065837000000.0</v>
+        <v>1095974000000.0</v>
       </c>
       <c r="F6">
         <v>1585617000000.0</v>
       </c>
       <c r="G6">
         <v>599830000000.0</v>
       </c>
       <c r="H6">
         <v>446694000000.0</v>
       </c>
       <c r="I6">
         <v>-457642000000.0</v>
       </c>
       <c r="J6">
         <v>-734621000000.0</v>
       </c>
       <c r="K6">
         <v>1809866000000.0</v>
       </c>
       <c r="L6">
-        <v>90991000000.0</v>
+        <v>123881000000.0</v>
       </c>
       <c r="M6">
-        <v>2981616000000.0</v>
+        <v>3298909000000.0</v>
       </c>
       <c r="N6">
         <v>2598848000000.0</v>
       </c>
       <c r="O6">
-        <v>337693000000.0</v>
+        <v>938612000000.0</v>
       </c>
       <c r="P6">
         <v>752858000000.0</v>
       </c>
       <c r="Q6">
         <v>-104170000000.0</v>
       </c>
       <c r="R6">
-        <v>684609000000.0</v>
+        <v>1177351000000.0</v>
       </c>
       <c r="S6">
         <v>-10958000000.0</v>
       </c>
       <c r="T6">
-        <v>489266000000.0</v>
+        <v>878896000000.0</v>
       </c>
       <c r="U6">
-        <v>488777000000.0</v>
+        <v>762747000000.0</v>
       </c>
       <c r="V6">
-        <v>435621000000.0</v>
+        <v>732543000000.0</v>
       </c>
       <c r="W6"/>
       <c r="X6"/>
       <c r="Y6"/>
       <c r="Z6"/>
       <c r="AA6"/>
     </row>
     <row r="7" spans="1:27">
       <c r="A7" t="s">
-        <v>164</v>
+        <v>165</v>
       </c>
       <c r="B7"/>
       <c r="C7"/>
       <c r="D7"/>
       <c r="E7"/>
       <c r="F7"/>
       <c r="G7"/>
       <c r="H7"/>
       <c r="I7"/>
       <c r="J7"/>
       <c r="K7"/>
       <c r="L7"/>
       <c r="M7"/>
       <c r="N7"/>
       <c r="O7"/>
       <c r="P7"/>
       <c r="Q7"/>
       <c r="R7"/>
       <c r="S7"/>
       <c r="T7"/>
       <c r="U7"/>
       <c r="V7"/>
       <c r="W7"/>
       <c r="X7"/>
       <c r="Y7"/>
       <c r="Z7"/>
       <c r="AA7"/>
     </row>
     <row r="8" spans="1:27">
       <c r="A8" t="s">
-        <v>165</v>
+        <v>166</v>
       </c>
       <c r="B8"/>
       <c r="C8"/>
       <c r="D8"/>
       <c r="E8"/>
       <c r="F8">
         <v>0.0</v>
       </c>
       <c r="G8">
         <v>-692000000.0</v>
       </c>
       <c r="H8">
         <v>16008000000.0</v>
       </c>
       <c r="I8">
         <v>-9145000000.0</v>
       </c>
       <c r="J8">
         <v>98949000000.0</v>
       </c>
       <c r="K8">
         <v>-11902000000.0</v>
       </c>
       <c r="L8">
         <v>-119247000000.0</v>
       </c>
       <c r="M8"/>
       <c r="N8"/>
       <c r="O8"/>
       <c r="P8"/>
       <c r="Q8"/>
       <c r="R8"/>
       <c r="S8"/>
       <c r="T8"/>
       <c r="U8"/>
       <c r="V8"/>
       <c r="W8"/>
       <c r="X8"/>
       <c r="Y8"/>
       <c r="Z8"/>
       <c r="AA8"/>
     </row>
     <row r="9" spans="1:27">
       <c r="A9" t="s">
-        <v>166</v>
+        <v>167</v>
       </c>
       <c r="B9">
         <v>1591894000000.0</v>
       </c>
       <c r="C9">
         <v>1975847000000.0</v>
       </c>
       <c r="D9">
         <v>2041125000000.0</v>
       </c>
       <c r="E9">
         <v>1914628000000.0</v>
       </c>
       <c r="F9">
         <v>1854336000000.0</v>
       </c>
       <c r="G9">
         <v>2027436000000.0</v>
       </c>
       <c r="H9">
         <v>2418939000000.0</v>
       </c>
       <c r="I9">
         <v>2810248000000.0</v>
       </c>
@@ -17231,51 +17388,51 @@
         <v>2171431000000.0</v>
       </c>
       <c r="R9">
         <v>3671534000000.0</v>
       </c>
       <c r="S9">
         <v>3242232000000.0</v>
       </c>
       <c r="T9">
         <v>2689060000000.0</v>
       </c>
       <c r="U9">
         <v>2415906000000.0</v>
       </c>
       <c r="V9">
         <v>2103496000000.0</v>
       </c>
       <c r="W9"/>
       <c r="X9"/>
       <c r="Y9"/>
       <c r="Z9"/>
       <c r="AA9"/>
     </row>
     <row r="10" spans="1:27">
       <c r="A10" t="s">
-        <v>167</v>
+        <v>168</v>
       </c>
       <c r="B10">
         <v>-32160000000.0</v>
       </c>
       <c r="C10">
         <v>316522000000.0</v>
       </c>
       <c r="D10">
         <v>156625000000.0</v>
       </c>
       <c r="E10">
         <v>45773000000.0</v>
       </c>
       <c r="F10">
         <v>164267000000.0</v>
       </c>
       <c r="G10">
         <v>-769027000000.0</v>
       </c>
       <c r="H10">
         <v>-541640000000.0</v>
       </c>
       <c r="I10">
         <v>-1558063000000.0</v>
       </c>
@@ -17314,51 +17471,51 @@
       </c>
       <c r="U10">
         <v>167998000000.0</v>
       </c>
       <c r="V10">
         <v>205662000000.0</v>
       </c>
       <c r="W10">
         <v>82776000000.0</v>
       </c>
       <c r="X10">
         <v>13880362000.0</v>
       </c>
       <c r="Y10">
         <v>35959991000.0</v>
       </c>
       <c r="Z10">
         <v>162614000000.0</v>
       </c>
       <c r="AA10">
         <v>126736000000.0</v>
       </c>
     </row>
     <row r="11" spans="1:27">
       <c r="A11" t="s">
-        <v>168</v>
+        <v>169</v>
       </c>
       <c r="B11">
         <v>137612000000.0</v>
       </c>
       <c r="C11">
         <v>163341000000.0</v>
       </c>
       <c r="D11">
         <v>124632000000.0</v>
       </c>
       <c r="E11">
         <v>106439000000.0</v>
       </c>
       <c r="F11">
         <v>138277000000.0</v>
       </c>
       <c r="G11">
         <v>213512000000.0</v>
       </c>
       <c r="H11">
         <v>515911000000.0</v>
       </c>
       <c r="I11">
         <v>52957000000.0</v>
       </c>
@@ -17397,51 +17554,51 @@
       </c>
       <c r="U11">
         <v>42999000000.0</v>
       </c>
       <c r="V11">
         <v>27953000000.0</v>
       </c>
       <c r="W11">
         <v>19182000000.0</v>
       </c>
       <c r="X11">
         <v>13640006000.0</v>
       </c>
       <c r="Y11">
         <v>4247877000.0</v>
       </c>
       <c r="Z11">
         <v>4679000000.0</v>
       </c>
       <c r="AA11">
         <v>104000000.0</v>
       </c>
     </row>
     <row r="12" spans="1:27">
       <c r="A12" t="s">
-        <v>169</v>
+        <v>170</v>
       </c>
       <c r="B12">
         <v>271760000000.0</v>
       </c>
       <c r="C12">
         <v>328214000000.0</v>
       </c>
       <c r="D12">
         <v>327655000000.0</v>
       </c>
       <c r="E12">
         <v>378378000000.0</v>
       </c>
       <c r="F12">
         <v>612075000000.0</v>
       </c>
       <c r="G12">
         <v>742955000000.0</v>
       </c>
       <c r="H12">
         <v>485101000000.0</v>
       </c>
       <c r="I12">
         <v>506467000000.0</v>
       </c>
@@ -17480,51 +17637,51 @@
       </c>
       <c r="U12">
         <v>320779000000.0</v>
       </c>
       <c r="V12">
         <v>229959000000.0</v>
       </c>
       <c r="W12">
         <v>0.0</v>
       </c>
       <c r="X12">
         <v>0.0</v>
       </c>
       <c r="Y12">
         <v>0.0</v>
       </c>
       <c r="Z12">
         <v>0.0</v>
       </c>
       <c r="AA12">
         <v>0.0</v>
       </c>
     </row>
     <row r="13" spans="1:27">
       <c r="A13" t="s">
-        <v>170</v>
+        <v>171</v>
       </c>
       <c r="B13">
         <v>33976000000.0</v>
       </c>
       <c r="C13">
         <v>71533000000.0</v>
       </c>
       <c r="D13">
         <v>45771000000.0</v>
       </c>
       <c r="E13">
         <v>88024000000.0</v>
       </c>
       <c r="F13">
         <v>905541000000.0</v>
       </c>
       <c r="G13">
         <v>944485000000.0</v>
       </c>
       <c r="H13">
         <v>223848000000.0</v>
       </c>
       <c r="I13">
         <v>1433135000000.0</v>
       </c>
@@ -17533,51 +17690,51 @@
       </c>
       <c r="K13">
         <v>412113000000.0</v>
       </c>
       <c r="L13">
         <v>308562000000.0</v>
       </c>
       <c r="M13"/>
       <c r="N13"/>
       <c r="O13"/>
       <c r="P13"/>
       <c r="Q13"/>
       <c r="R13"/>
       <c r="S13"/>
       <c r="T13"/>
       <c r="U13"/>
       <c r="V13"/>
       <c r="W13"/>
       <c r="X13"/>
       <c r="Y13"/>
       <c r="Z13"/>
       <c r="AA13"/>
     </row>
     <row r="14" spans="1:27">
       <c r="A14" t="s">
-        <v>171</v>
+        <v>172</v>
       </c>
       <c r="B14">
         <v>13337000000.0</v>
       </c>
       <c r="C14">
         <v>6010000000.0</v>
       </c>
       <c r="D14">
         <v>137402000000.0</v>
       </c>
       <c r="E14">
         <v>211893000000.0</v>
       </c>
       <c r="F14">
         <v>175268000000.0</v>
       </c>
       <c r="G14">
         <v>595576000000.0</v>
       </c>
       <c r="H14">
         <v>891014000000.0</v>
       </c>
       <c r="I14">
         <v>731252000000.0</v>
       </c>
@@ -17608,51 +17765,51 @@
       <c r="R14">
         <v>151095000000.0</v>
       </c>
       <c r="S14">
         <v>5318000000.0</v>
       </c>
       <c r="T14">
         <v>89746000000.0</v>
       </c>
       <c r="U14">
         <v>79840000000.0</v>
       </c>
       <c r="V14">
         <v>116991000000.0</v>
       </c>
       <c r="W14">
         <v>40467000000.0</v>
       </c>
       <c r="X14"/>
       <c r="Y14"/>
       <c r="Z14"/>
       <c r="AA14"/>
     </row>
     <row r="15" spans="1:27">
       <c r="A15" t="s">
-        <v>172</v>
+        <v>173</v>
       </c>
       <c r="B15">
         <v>-156435000000.0</v>
       </c>
       <c r="C15">
         <v>159191000000.0</v>
       </c>
       <c r="D15">
         <v>172049000000.0</v>
       </c>
       <c r="E15">
         <v>-60666000000.0</v>
       </c>
       <c r="F15">
         <v>25990000000.0</v>
       </c>
       <c r="G15">
         <v>-982539000000.0</v>
       </c>
       <c r="H15">
         <v>-1057551000000.0</v>
       </c>
       <c r="I15">
         <v>-1221769000000.0</v>
       </c>
@@ -17689,51 +17846,51 @@
       <c r="T15">
         <v>61317000000.0</v>
       </c>
       <c r="U15">
         <v>45159000000.0</v>
       </c>
       <c r="V15">
         <v>60718000000.0</v>
       </c>
       <c r="W15">
         <v>23127000000.0</v>
       </c>
       <c r="X15">
         <v>12011018000.0</v>
       </c>
       <c r="Y15"/>
       <c r="Z15">
         <v>157935000000.0</v>
       </c>
       <c r="AA15">
         <v>126632000000.0</v>
       </c>
     </row>
     <row r="16" spans="1:27">
       <c r="A16" t="s">
-        <v>173</v>
+        <v>174</v>
       </c>
       <c r="B16">
         <v>-156435000000.0</v>
       </c>
       <c r="C16">
         <v>159191000000.0</v>
       </c>
       <c r="D16">
         <v>172049000000.0</v>
       </c>
       <c r="E16">
         <v>151227000000.0</v>
       </c>
       <c r="F16">
         <v>201258000000.0</v>
       </c>
       <c r="G16">
         <v>-793095000000.0</v>
       </c>
       <c r="H16">
         <v>-866094000000.0</v>
       </c>
       <c r="I16">
         <v>-1221769000000.0</v>
       </c>
@@ -17768,51 +17925,51 @@
       <c r="T16">
         <v>61317000000.0</v>
       </c>
       <c r="U16">
         <v>45159000000.0</v>
       </c>
       <c r="V16">
         <v>60719000000.0</v>
       </c>
       <c r="W16">
         <v>23127000000.0</v>
       </c>
       <c r="X16">
         <v>12011018000.0</v>
       </c>
       <c r="Y16"/>
       <c r="Z16">
         <v>157935000000.0</v>
       </c>
       <c r="AA16">
         <v>126632000000.0</v>
       </c>
     </row>
     <row r="17" spans="1:27">
       <c r="A17" t="s">
-        <v>174</v>
+        <v>175</v>
       </c>
       <c r="B17">
         <v>-169772000000.0</v>
       </c>
       <c r="C17">
         <v>153181000000.0</v>
       </c>
       <c r="D17">
         <v>31993000000.0</v>
       </c>
       <c r="E17">
         <v>-60666000000.0</v>
       </c>
       <c r="F17">
         <v>25990000000.0</v>
       </c>
       <c r="G17">
         <v>-982539000000.0</v>
       </c>
       <c r="H17">
         <v>-1057551000000.0</v>
       </c>
       <c r="I17">
         <v>-1611020000000.0</v>
       </c>
@@ -17821,164 +17978,164 @@
       </c>
       <c r="K17">
         <v>324281000000.0</v>
       </c>
       <c r="L17">
         <v>-1088540000000.0</v>
       </c>
       <c r="M17"/>
       <c r="N17"/>
       <c r="O17"/>
       <c r="P17"/>
       <c r="Q17"/>
       <c r="R17"/>
       <c r="S17"/>
       <c r="T17"/>
       <c r="U17"/>
       <c r="V17"/>
       <c r="W17"/>
       <c r="X17"/>
       <c r="Y17"/>
       <c r="Z17"/>
       <c r="AA17"/>
     </row>
     <row r="18" spans="1:27">
       <c r="A18" t="s">
-        <v>175</v>
+        <v>176</v>
       </c>
       <c r="B18">
         <v>-237784000000.0</v>
       </c>
       <c r="C18">
         <v>-283664000000.0</v>
       </c>
       <c r="D18">
         <v>-281884000000.0</v>
       </c>
       <c r="E18">
         <v>-353005000000.0</v>
       </c>
       <c r="F18">
         <v>-573261000000.0</v>
       </c>
       <c r="G18">
         <v>-698444000000.0</v>
       </c>
       <c r="H18">
         <v>-425260000000.0</v>
       </c>
       <c r="I18">
         <v>-450208000000.0</v>
       </c>
       <c r="J18">
         <v>-503355000000.0</v>
       </c>
       <c r="K18">
         <v>-523550000000.0</v>
       </c>
       <c r="L18"/>
       <c r="M18"/>
       <c r="N18"/>
       <c r="O18"/>
       <c r="P18"/>
       <c r="Q18"/>
       <c r="R18"/>
       <c r="S18"/>
       <c r="T18"/>
       <c r="U18"/>
       <c r="V18"/>
       <c r="W18"/>
       <c r="X18"/>
       <c r="Y18"/>
       <c r="Z18"/>
       <c r="AA18"/>
     </row>
     <row r="19" spans="1:27">
       <c r="A19" t="s">
-        <v>176</v>
+        <v>177</v>
       </c>
       <c r="B19"/>
       <c r="C19"/>
       <c r="D19"/>
       <c r="E19"/>
       <c r="F19"/>
       <c r="G19"/>
       <c r="H19"/>
       <c r="I19"/>
       <c r="J19"/>
       <c r="K19"/>
       <c r="L19"/>
       <c r="M19"/>
       <c r="N19"/>
       <c r="O19"/>
       <c r="P19"/>
       <c r="Q19"/>
       <c r="R19"/>
       <c r="S19"/>
       <c r="T19"/>
       <c r="U19"/>
       <c r="V19"/>
       <c r="W19"/>
       <c r="X19"/>
       <c r="Y19"/>
       <c r="Z19"/>
       <c r="AA19"/>
     </row>
     <row r="20" spans="1:27">
       <c r="A20" t="s">
-        <v>177</v>
+        <v>178</v>
       </c>
       <c r="B20"/>
       <c r="C20"/>
       <c r="D20"/>
       <c r="E20"/>
       <c r="F20"/>
       <c r="G20"/>
       <c r="H20"/>
       <c r="I20"/>
       <c r="J20"/>
       <c r="K20"/>
       <c r="L20"/>
       <c r="M20"/>
       <c r="N20"/>
       <c r="O20"/>
       <c r="P20"/>
       <c r="Q20"/>
       <c r="R20"/>
       <c r="S20"/>
       <c r="T20"/>
       <c r="U20"/>
       <c r="V20"/>
       <c r="W20"/>
       <c r="X20"/>
       <c r="Y20"/>
       <c r="Z20"/>
       <c r="AA20"/>
     </row>
     <row r="21" spans="1:27">
       <c r="A21" t="s">
-        <v>178</v>
+        <v>179</v>
       </c>
       <c r="B21">
         <v>80690000000.0</v>
       </c>
       <c r="C21">
         <v>120981000000.0</v>
       </c>
       <c r="D21">
         <v>540794000000.0</v>
       </c>
       <c r="E21">
         <v>360820000000.0</v>
       </c>
       <c r="F21">
         <v>899045000000.0</v>
       </c>
       <c r="G21">
         <v>-372376000000.0</v>
       </c>
       <c r="H21">
         <v>-23863000000.0</v>
       </c>
       <c r="I21">
         <v>-124928000000.0</v>
       </c>
@@ -18017,82 +18174,82 @@
       </c>
       <c r="U21">
         <v>436275000000.0</v>
       </c>
       <c r="V21">
         <v>321491000000.0</v>
       </c>
       <c r="W21">
         <v>148369000000.0</v>
       </c>
       <c r="X21">
         <v>34009372000.0</v>
       </c>
       <c r="Y21">
         <v>37055823000.0</v>
       </c>
       <c r="Z21">
         <v>62871000000.0</v>
       </c>
       <c r="AA21">
         <v>41482000000.0</v>
       </c>
     </row>
     <row r="22" spans="1:27">
       <c r="A22" t="s">
-        <v>179</v>
+        <v>180</v>
       </c>
       <c r="B22"/>
       <c r="C22"/>
       <c r="D22"/>
       <c r="E22"/>
       <c r="F22"/>
       <c r="G22"/>
       <c r="H22"/>
       <c r="I22"/>
       <c r="J22"/>
       <c r="K22"/>
       <c r="L22"/>
       <c r="M22"/>
       <c r="N22"/>
       <c r="O22"/>
       <c r="P22"/>
       <c r="Q22"/>
       <c r="R22"/>
       <c r="S22"/>
       <c r="T22"/>
       <c r="U22"/>
       <c r="V22"/>
       <c r="W22"/>
       <c r="X22"/>
       <c r="Y22"/>
       <c r="Z22"/>
       <c r="AA22"/>
     </row>
     <row r="23" spans="1:27">
       <c r="A23" t="s">
-        <v>180</v>
+        <v>181</v>
       </c>
       <c r="B23">
         <v>11463959000000.0</v>
       </c>
       <c r="C23">
         <v>11279838000000.0</v>
       </c>
       <c r="D23">
         <v>10422029000000.0</v>
       </c>
       <c r="E23">
         <v>10930197000000.0</v>
       </c>
       <c r="F23">
         <v>10345830000000.0</v>
       </c>
       <c r="G23">
         <v>10363329000000.0</v>
       </c>
       <c r="H23">
         <v>12559916000000.0</v>
       </c>
       <c r="I23">
         <v>15523073000000.0</v>
       </c>
@@ -18121,162 +18278,162 @@
         <v>9521776000000.0</v>
       </c>
       <c r="R23">
         <v>10340588000000.0</v>
       </c>
       <c r="S23">
         <v>12179546000000.0</v>
       </c>
       <c r="T23">
         <v>9928593000000.0</v>
       </c>
       <c r="U23">
         <v>8664105000000.0</v>
       </c>
       <c r="V23">
         <v>7169244000000.0</v>
       </c>
       <c r="W23"/>
       <c r="X23"/>
       <c r="Y23"/>
       <c r="Z23"/>
       <c r="AA23"/>
     </row>
     <row r="24" spans="1:27">
       <c r="A24" t="s">
-        <v>181</v>
+        <v>182</v>
       </c>
       <c r="B24"/>
       <c r="C24"/>
       <c r="D24"/>
       <c r="E24"/>
       <c r="F24"/>
       <c r="G24"/>
       <c r="H24"/>
       <c r="I24"/>
       <c r="J24"/>
       <c r="K24"/>
       <c r="L24"/>
       <c r="M24"/>
       <c r="N24"/>
       <c r="O24"/>
       <c r="P24"/>
       <c r="Q24"/>
       <c r="R24"/>
       <c r="S24"/>
       <c r="T24"/>
       <c r="U24"/>
       <c r="V24"/>
       <c r="W24"/>
       <c r="X24"/>
       <c r="Y24"/>
       <c r="Z24"/>
       <c r="AA24"/>
     </row>
     <row r="25" spans="1:27">
       <c r="A25" t="s">
-        <v>182</v>
+        <v>183</v>
       </c>
       <c r="B25">
         <v>333078000000.0</v>
       </c>
       <c r="C25">
         <v>399678000000.0</v>
       </c>
       <c r="D25">
         <v>422389000000.0</v>
       </c>
       <c r="E25">
         <v>477047000000.0</v>
       </c>
       <c r="F25">
         <v>597375000000.0</v>
       </c>
       <c r="G25">
         <v>625902000000.0</v>
       </c>
       <c r="H25">
         <v>291176000000.0</v>
       </c>
       <c r="I25">
         <v>391852000000.0</v>
       </c>
       <c r="J25">
         <v>445311000000.0</v>
       </c>
       <c r="K25"/>
       <c r="L25"/>
       <c r="M25"/>
       <c r="N25"/>
       <c r="O25"/>
       <c r="P25"/>
       <c r="Q25"/>
       <c r="R25"/>
       <c r="S25"/>
       <c r="T25"/>
       <c r="U25"/>
       <c r="V25"/>
       <c r="W25"/>
       <c r="X25"/>
       <c r="Y25"/>
       <c r="Z25"/>
       <c r="AA25"/>
     </row>
     <row r="26" spans="1:27">
       <c r="A26" t="s">
-        <v>183</v>
+        <v>184</v>
       </c>
       <c r="B26"/>
       <c r="C26"/>
       <c r="D26"/>
       <c r="E26"/>
       <c r="F26"/>
       <c r="G26"/>
       <c r="H26"/>
       <c r="I26"/>
       <c r="J26"/>
       <c r="K26"/>
       <c r="L26"/>
       <c r="M26"/>
       <c r="N26"/>
       <c r="O26"/>
       <c r="P26"/>
       <c r="Q26"/>
       <c r="R26"/>
       <c r="S26"/>
       <c r="T26"/>
       <c r="U26"/>
       <c r="V26"/>
       <c r="W26"/>
       <c r="X26"/>
       <c r="Y26"/>
       <c r="Z26"/>
       <c r="AA26"/>
     </row>
     <row r="27" spans="1:27">
       <c r="A27" t="s">
-        <v>184</v>
+        <v>185</v>
       </c>
       <c r="B27">
         <v>83715000000.0</v>
       </c>
       <c r="C27">
         <v>124030000000.0</v>
       </c>
       <c r="D27">
         <v>118732000000.0</v>
       </c>
       <c r="E27">
         <v>115245000000.0</v>
       </c>
       <c r="F27">
         <v>134034000000.0</v>
       </c>
       <c r="G27">
         <v>81373000000.0</v>
       </c>
       <c r="H27">
         <v>224634000000.0</v>
       </c>
       <c r="I27">
         <v>79555000000.0</v>
       </c>
@@ -18305,51 +18462,51 @@
         <v>800051000000.0</v>
       </c>
       <c r="R27">
         <v>1117816000000.0</v>
       </c>
       <c r="S27">
         <v>957680000000.0</v>
       </c>
       <c r="T27">
         <v>690691000000.0</v>
       </c>
       <c r="U27">
         <v>596587000000.0</v>
       </c>
       <c r="V27">
         <v>627107000000.0</v>
       </c>
       <c r="W27"/>
       <c r="X27"/>
       <c r="Y27"/>
       <c r="Z27"/>
       <c r="AA27"/>
     </row>
     <row r="28" spans="1:27">
       <c r="A28" t="s">
-        <v>185</v>
+        <v>186</v>
       </c>
       <c r="B28">
         <v>410029000000.0</v>
       </c>
       <c r="C28">
         <v>374312000000.0</v>
       </c>
       <c r="D28">
         <v>441564000000.0</v>
       </c>
       <c r="E28">
         <v>438124000000.0</v>
       </c>
       <c r="F28">
         <v>405190000000.0</v>
       </c>
       <c r="G28">
         <v>467459000000.0</v>
       </c>
       <c r="H28">
         <v>591147000000.0</v>
       </c>
       <c r="I28">
         <v>643564000000.0</v>
       </c>
@@ -18388,51 +18545,51 @@
       </c>
       <c r="U28">
         <v>1383044000000.0</v>
       </c>
       <c r="V28">
         <v>1154898000000.0</v>
       </c>
       <c r="W28">
         <v>478386000000.0</v>
       </c>
       <c r="X28">
         <v>69663670000.0</v>
       </c>
       <c r="Y28">
         <v>55672192000.0</v>
       </c>
       <c r="Z28">
         <v>59913000000.0</v>
       </c>
       <c r="AA28">
         <v>44955000000.0</v>
       </c>
     </row>
     <row r="29" spans="1:27">
       <c r="A29" t="s">
-        <v>186</v>
+        <v>187</v>
       </c>
       <c r="B29">
         <v>160897000000.0</v>
       </c>
       <c r="C29">
         <v>136293000000.0</v>
       </c>
       <c r="D29">
         <v>124632000000.0</v>
       </c>
       <c r="E29">
         <v>76302000000.0</v>
       </c>
       <c r="F29">
         <v>119668000000.0</v>
       </c>
       <c r="G29">
         <v>181336000000.0</v>
       </c>
       <c r="H29">
         <v>469461000000.0</v>
       </c>
       <c r="I29">
         <v>-4260000000.0</v>
       </c>
@@ -18441,51 +18598,51 @@
       </c>
       <c r="K29">
         <v>162789000000.0</v>
       </c>
       <c r="L29">
         <v>34863000000.0</v>
       </c>
       <c r="M29"/>
       <c r="N29"/>
       <c r="O29"/>
       <c r="P29"/>
       <c r="Q29"/>
       <c r="R29"/>
       <c r="S29"/>
       <c r="T29"/>
       <c r="U29"/>
       <c r="V29"/>
       <c r="W29"/>
       <c r="X29"/>
       <c r="Y29"/>
       <c r="Z29"/>
       <c r="AA29"/>
     </row>
     <row r="30" spans="1:27">
       <c r="A30" t="s">
-        <v>187</v>
+        <v>188</v>
       </c>
       <c r="B30">
         <v>1511204000000.0</v>
       </c>
       <c r="C30">
         <v>1854866000000.0</v>
       </c>
       <c r="D30">
         <v>1500331000000.0</v>
       </c>
       <c r="E30">
         <v>1985415000000.0</v>
       </c>
       <c r="F30">
         <v>1890013000000.0</v>
       </c>
       <c r="G30">
         <v>2113378000000.0</v>
       </c>
       <c r="H30">
         <v>2744871000000.0</v>
       </c>
       <c r="I30">
         <v>3351077000000.0</v>
       </c>
@@ -18514,51 +18671,51 @@
         <v>2155536000000.0</v>
       </c>
       <c r="R30">
         <v>3126424000000.0</v>
       </c>
       <c r="S30">
         <v>2712390000000.0</v>
       </c>
       <c r="T30">
         <v>2247546000000.0</v>
       </c>
       <c r="U30">
         <v>1979631000000.0</v>
       </c>
       <c r="V30">
         <v>1782005000000.0</v>
       </c>
       <c r="W30"/>
       <c r="X30"/>
       <c r="Y30"/>
       <c r="Z30"/>
       <c r="AA30"/>
     </row>
     <row r="31" spans="1:27">
       <c r="A31" t="s">
-        <v>188</v>
+        <v>189</v>
       </c>
       <c r="B31">
         <v>-112850000000.0</v>
       </c>
       <c r="C31">
         <v>195541000000.0</v>
       </c>
       <c r="D31">
         <v>-384169000000.0</v>
       </c>
       <c r="E31">
         <v>-372749000000.0</v>
       </c>
       <c r="F31">
         <v>-422664000000.0</v>
       </c>
       <c r="G31">
         <v>-650909000000.0</v>
       </c>
       <c r="H31">
         <v>-544538000000.0</v>
       </c>
       <c r="I31">
         <v>-1433135000000.0</v>
       </c>
@@ -18587,51 +18744,51 @@
         <v>-138903000000.0</v>
       </c>
       <c r="R31">
         <v>-201900000000.0</v>
       </c>
       <c r="S31">
         <v>-789810000000.0</v>
       </c>
       <c r="T31">
         <v>-252993000000.0</v>
       </c>
       <c r="U31">
         <v>-268277000000.0</v>
       </c>
       <c r="V31">
         <v>-115829000000.0</v>
       </c>
       <c r="W31"/>
       <c r="X31"/>
       <c r="Y31"/>
       <c r="Z31"/>
       <c r="AA31"/>
     </row>
     <row r="32" spans="1:27">
       <c r="A32" t="s">
-        <v>189</v>
+        <v>190</v>
       </c>
       <c r="B32">
         <v>11544649000000.0</v>
       </c>
       <c r="C32">
         <v>11400819000000.0</v>
       </c>
       <c r="D32">
         <v>10962823000000.0</v>
       </c>
       <c r="E32">
         <v>10859410000000.0</v>
       </c>
       <c r="F32">
         <v>10310153000000.0</v>
       </c>
       <c r="G32">
         <v>10277387000000.0</v>
       </c>
       <c r="H32">
         <v>12233984000000.0</v>
       </c>
       <c r="I32">
         <v>14982244000000.0</v>
       </c>
@@ -18689,875 +18846,884 @@
       <c r="AA32">
         <v>375883000000.0</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet4.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:CK32"/>
+  <dimension ref="A1:CL32"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="39.99" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="16.425" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="16.425" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:89">
+    <row r="1" spans="1:90">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>88</v>
       </c>
       <c r="C1" t="s">
+        <v>89</v>
+      </c>
+      <c r="D1" t="s">
         <v>1</v>
-      </c>
-[...1 lines deleted...]
-        <v>89</v>
       </c>
       <c r="E1" t="s">
         <v>90</v>
       </c>
       <c r="F1" t="s">
         <v>91</v>
       </c>
       <c r="G1" t="s">
+        <v>92</v>
+      </c>
+      <c r="H1" t="s">
         <v>2</v>
-      </c>
-[...1 lines deleted...]
-        <v>92</v>
       </c>
       <c r="I1" t="s">
         <v>93</v>
       </c>
       <c r="J1" t="s">
         <v>94</v>
       </c>
       <c r="K1" t="s">
+        <v>95</v>
+      </c>
+      <c r="L1" t="s">
         <v>3</v>
-      </c>
-[...1 lines deleted...]
-        <v>95</v>
       </c>
       <c r="M1" t="s">
         <v>96</v>
       </c>
       <c r="N1" t="s">
         <v>97</v>
       </c>
       <c r="O1" t="s">
+        <v>98</v>
+      </c>
+      <c r="P1" t="s">
         <v>4</v>
-      </c>
-[...1 lines deleted...]
-        <v>98</v>
       </c>
       <c r="Q1" t="s">
         <v>99</v>
       </c>
       <c r="R1" t="s">
         <v>100</v>
       </c>
       <c r="S1" t="s">
+        <v>101</v>
+      </c>
+      <c r="T1" t="s">
         <v>5</v>
-      </c>
-[...1 lines deleted...]
-        <v>101</v>
       </c>
       <c r="U1" t="s">
         <v>102</v>
       </c>
       <c r="V1" t="s">
         <v>103</v>
       </c>
       <c r="W1" t="s">
+        <v>104</v>
+      </c>
+      <c r="X1" t="s">
         <v>6</v>
-      </c>
-[...1 lines deleted...]
-        <v>104</v>
       </c>
       <c r="Y1" t="s">
         <v>105</v>
       </c>
       <c r="Z1" t="s">
         <v>106</v>
       </c>
       <c r="AA1" t="s">
+        <v>107</v>
+      </c>
+      <c r="AB1" t="s">
         <v>7</v>
-      </c>
-[...1 lines deleted...]
-        <v>107</v>
       </c>
       <c r="AC1" t="s">
         <v>108</v>
       </c>
       <c r="AD1" t="s">
         <v>109</v>
       </c>
       <c r="AE1" t="s">
+        <v>110</v>
+      </c>
+      <c r="AF1" t="s">
         <v>8</v>
-      </c>
-[...1 lines deleted...]
-        <v>110</v>
       </c>
       <c r="AG1" t="s">
         <v>111</v>
       </c>
       <c r="AH1" t="s">
         <v>112</v>
       </c>
       <c r="AI1" t="s">
+        <v>113</v>
+      </c>
+      <c r="AJ1" t="s">
         <v>9</v>
-      </c>
-[...1 lines deleted...]
-        <v>113</v>
       </c>
       <c r="AK1" t="s">
         <v>114</v>
       </c>
       <c r="AL1" t="s">
         <v>115</v>
       </c>
       <c r="AM1" t="s">
+        <v>116</v>
+      </c>
+      <c r="AN1" t="s">
         <v>10</v>
-      </c>
-[...1 lines deleted...]
-        <v>116</v>
       </c>
       <c r="AO1" t="s">
         <v>117</v>
       </c>
       <c r="AP1" t="s">
         <v>118</v>
       </c>
       <c r="AQ1" t="s">
+        <v>119</v>
+      </c>
+      <c r="AR1" t="s">
         <v>11</v>
-      </c>
-[...1 lines deleted...]
-        <v>119</v>
       </c>
       <c r="AS1" t="s">
         <v>120</v>
       </c>
       <c r="AT1" t="s">
         <v>121</v>
       </c>
       <c r="AU1" t="s">
+        <v>122</v>
+      </c>
+      <c r="AV1" t="s">
         <v>12</v>
-      </c>
-[...1 lines deleted...]
-        <v>122</v>
       </c>
       <c r="AW1" t="s">
         <v>123</v>
       </c>
       <c r="AX1" t="s">
         <v>124</v>
       </c>
       <c r="AY1" t="s">
+        <v>125</v>
+      </c>
+      <c r="AZ1" t="s">
         <v>13</v>
-      </c>
-[...1 lines deleted...]
-        <v>125</v>
       </c>
       <c r="BA1" t="s">
         <v>126</v>
       </c>
       <c r="BB1" t="s">
         <v>127</v>
       </c>
       <c r="BC1" t="s">
+        <v>128</v>
+      </c>
+      <c r="BD1" t="s">
         <v>14</v>
-      </c>
-[...1 lines deleted...]
-        <v>128</v>
       </c>
       <c r="BE1" t="s">
         <v>129</v>
       </c>
       <c r="BF1" t="s">
         <v>130</v>
       </c>
       <c r="BG1" t="s">
+        <v>131</v>
+      </c>
+      <c r="BH1" t="s">
         <v>15</v>
-      </c>
-[...1 lines deleted...]
-        <v>131</v>
       </c>
       <c r="BI1" t="s">
         <v>132</v>
       </c>
       <c r="BJ1" t="s">
         <v>133</v>
       </c>
       <c r="BK1" t="s">
+        <v>134</v>
+      </c>
+      <c r="BL1" t="s">
         <v>16</v>
-      </c>
-[...1 lines deleted...]
-        <v>134</v>
       </c>
       <c r="BM1" t="s">
         <v>135</v>
       </c>
       <c r="BN1" t="s">
         <v>136</v>
       </c>
       <c r="BO1" t="s">
+        <v>137</v>
+      </c>
+      <c r="BP1" t="s">
         <v>17</v>
-      </c>
-[...1 lines deleted...]
-        <v>137</v>
       </c>
       <c r="BQ1" t="s">
         <v>138</v>
       </c>
       <c r="BR1" t="s">
         <v>139</v>
       </c>
       <c r="BS1" t="s">
+        <v>140</v>
+      </c>
+      <c r="BT1" t="s">
         <v>18</v>
-      </c>
-[...1 lines deleted...]
-        <v>140</v>
       </c>
       <c r="BU1" t="s">
         <v>141</v>
       </c>
       <c r="BV1" t="s">
         <v>142</v>
       </c>
       <c r="BW1" t="s">
+        <v>143</v>
+      </c>
+      <c r="BX1" t="s">
         <v>19</v>
-      </c>
-[...1 lines deleted...]
-        <v>143</v>
       </c>
       <c r="BY1" t="s">
         <v>144</v>
       </c>
       <c r="BZ1" t="s">
         <v>145</v>
       </c>
       <c r="CA1" t="s">
         <v>146</v>
       </c>
       <c r="CB1" t="s">
         <v>147</v>
       </c>
       <c r="CC1" t="s">
         <v>148</v>
       </c>
       <c r="CD1" t="s">
+        <v>149</v>
+      </c>
+      <c r="CE1" t="s">
         <v>21</v>
-      </c>
-[...1 lines deleted...]
-        <v>149</v>
       </c>
       <c r="CF1" t="s">
         <v>150</v>
       </c>
       <c r="CG1" t="s">
         <v>151</v>
       </c>
       <c r="CH1" t="s">
+        <v>152</v>
+      </c>
+      <c r="CI1" t="s">
         <v>22</v>
-      </c>
-[...1 lines deleted...]
-        <v>152</v>
       </c>
       <c r="CJ1" t="s">
         <v>153</v>
       </c>
       <c r="CK1" t="s">
         <v>154</v>
       </c>
+      <c r="CL1" t="s">
+        <v>155</v>
+      </c>
     </row>
-    <row r="2" spans="1:89">
+    <row r="2" spans="1:90">
       <c r="A2" t="s">
-        <v>159</v>
+        <v>160</v>
       </c>
       <c r="B2">
+        <v>2381213000000.0</v>
+      </c>
+      <c r="C2">
         <v>2661123000000.0</v>
       </c>
-      <c r="C2">
+      <c r="D2">
         <v>2541015000000.0</v>
       </c>
-      <c r="D2">
+      <c r="E2">
         <v>2439534000000.0</v>
       </c>
-      <c r="E2">
+      <c r="F2">
         <v>2265102000000.0</v>
       </c>
-      <c r="F2">
+      <c r="G2">
         <v>2532408000000.0</v>
       </c>
-      <c r="G2">
+      <c r="H2">
         <v>2525612000000.0</v>
       </c>
-      <c r="H2">
+      <c r="I2">
         <v>2149708000000.0</v>
       </c>
-      <c r="I2">
+      <c r="J2">
         <v>2387308000000.0</v>
       </c>
-      <c r="J2">
+      <c r="K2">
         <v>2456905000000.0</v>
       </c>
-      <c r="K2">
+      <c r="L2">
         <v>2272111000000.0</v>
       </c>
-      <c r="L2">
+      <c r="M2">
         <v>2105271000000.0</v>
       </c>
-      <c r="M2">
+      <c r="N2">
         <v>2497521000000.0</v>
       </c>
-      <c r="N2">
+      <c r="O2">
         <v>2109846000000.0</v>
       </c>
-      <c r="O2">
+      <c r="P2">
         <v>2227816000000.0</v>
       </c>
-      <c r="P2">
+      <c r="Q2">
         <v>2117094000000.0</v>
       </c>
-      <c r="Q2">
+      <c r="R2">
         <v>2371456000000.0</v>
       </c>
-      <c r="R2">
+      <c r="S2">
         <v>2228416000000.0</v>
       </c>
-      <c r="S2">
+      <c r="T2">
         <v>2442621000000.0</v>
       </c>
-      <c r="T2">
+      <c r="U2">
         <v>1871354000000.0</v>
       </c>
-      <c r="U2">
+      <c r="V2">
         <v>2283848000000.0</v>
       </c>
-      <c r="V2">
+      <c r="W2">
         <v>1857994000000.0</v>
       </c>
-      <c r="W2">
+      <c r="X2">
         <v>2159987000000.0</v>
       </c>
-      <c r="X2">
+      <c r="Y2">
         <v>1867873000000.0</v>
       </c>
-      <c r="Y2">
+      <c r="Z2">
         <v>2081466000000.0</v>
       </c>
-      <c r="Z2">
+      <c r="AA2">
         <v>2140625000000.0</v>
       </c>
-      <c r="AA2">
+      <c r="AB2">
         <v>2424520000000.0</v>
       </c>
-      <c r="AB2">
+      <c r="AC2">
         <v>2271090000000.0</v>
       </c>
-      <c r="AC2">
+      <c r="AD2">
         <v>2918309000000.0</v>
       </c>
-      <c r="AD2">
+      <c r="AE2">
         <v>2201126000000.0</v>
       </c>
-      <c r="AE2">
+      <c r="AF2">
         <v>2960954000000.0</v>
       </c>
-      <c r="AF2">
+      <c r="AG2">
         <v>2820578000000.0</v>
       </c>
-      <c r="AG2">
+      <c r="AH2">
         <v>3212928000000.0</v>
       </c>
-      <c r="AH2">
+      <c r="AI2">
         <v>3177536000000.0</v>
       </c>
-      <c r="AI2">
+      <c r="AJ2">
         <v>4224633000000.0</v>
       </c>
-      <c r="AJ2">
+      <c r="AK2">
         <v>3571786000000.0</v>
       </c>
-      <c r="AK2">
+      <c r="AL2">
         <v>3828630000000.0</v>
       </c>
-      <c r="AL2">
+      <c r="AM2">
         <v>3243563000000.0</v>
       </c>
-      <c r="AM2">
+      <c r="AN2">
         <v>4057275000000.0</v>
       </c>
-      <c r="AN2">
+      <c r="AO2">
         <v>3399991000000.0</v>
       </c>
-      <c r="AO2">
+      <c r="AP2">
         <v>3708569000000.0</v>
       </c>
-      <c r="AP2">
+      <c r="AQ2">
         <v>3459832000000.0</v>
       </c>
-      <c r="AQ2">
+      <c r="AR2">
         <v>3833528000000.0</v>
       </c>
-      <c r="AR2">
+      <c r="AS2">
         <v>3529427000000.0</v>
       </c>
-      <c r="AS2">
+      <c r="AT2">
         <v>3743857000000.0</v>
       </c>
-      <c r="AT2">
+      <c r="AU2">
         <v>3483246000000.0</v>
       </c>
-      <c r="AU2">
+      <c r="AV2">
         <v>3919782000000.0</v>
       </c>
-      <c r="AV2">
+      <c r="AW2">
         <v>3758959000000.0</v>
       </c>
-      <c r="AW2">
+      <c r="AX2">
         <v>3315002000000.0</v>
       </c>
-      <c r="AX2">
+      <c r="AY2">
         <v>3049617000000.0</v>
       </c>
-      <c r="AY2">
+      <c r="AZ2">
         <v>3464589000000.0</v>
       </c>
-      <c r="AZ2">
+      <c r="BA2">
         <v>3215274000000.0</v>
       </c>
-      <c r="BA2">
+      <c r="BB2">
         <v>2753300000000.0</v>
       </c>
-      <c r="BB2">
+      <c r="BC2">
         <v>2587700000000.0</v>
       </c>
-      <c r="BC2">
+      <c r="BD2">
         <v>2956975000000.0</v>
       </c>
-      <c r="BD2">
+      <c r="BE2">
         <v>2801614000000.0</v>
       </c>
-      <c r="BE2">
+      <c r="BF2">
         <v>2432465000000.0</v>
       </c>
-      <c r="BF2">
+      <c r="BG2">
         <v>2202821000000.0</v>
       </c>
-      <c r="BG2">
+      <c r="BH2">
         <v>2352495000000.0</v>
       </c>
-      <c r="BH2">
+      <c r="BI2">
         <v>2315313000000.0</v>
       </c>
-      <c r="BI2">
+      <c r="BJ2">
         <v>2010230000000.0</v>
       </c>
-      <c r="BJ2">
+      <c r="BK2">
         <v>1856611000000.0</v>
       </c>
-      <c r="BK2">
+      <c r="BL2">
         <v>2531688000000.0</v>
       </c>
-      <c r="BL2">
+      <c r="BM2">
         <v>1899131000000.0</v>
       </c>
-      <c r="BM2">
+      <c r="BN2">
         <v>1663126000000.0</v>
       </c>
-      <c r="BN2">
+      <c r="BO2">
         <v>2459108000000.0</v>
       </c>
-      <c r="BO2">
+      <c r="BP2">
         <v>2515501000000.0</v>
       </c>
-      <c r="BP2">
+      <c r="BQ2">
         <v>3245405000000.0</v>
       </c>
-      <c r="BQ2">
+      <c r="BR2">
         <v>2246899000000.0</v>
       </c>
-      <c r="BR2">
+      <c r="BS2">
         <v>2134637000000.0</v>
       </c>
-      <c r="BS2">
+      <c r="BT2">
         <v>2315042000000.0</v>
       </c>
-      <c r="BT2">
+      <c r="BU2">
         <v>2836995000000.0</v>
       </c>
-      <c r="BU2">
+      <c r="BV2">
         <v>2063417000000.0</v>
       </c>
-      <c r="BV2">
+      <c r="BW2">
         <v>1838804000000.0</v>
       </c>
-      <c r="BW2">
+      <c r="BX2">
         <v>2205097000000.0</v>
       </c>
-      <c r="BX2">
+      <c r="BY2">
         <v>1948125000000.0</v>
       </c>
-      <c r="BY2">
+      <c r="BZ2">
         <v>1585492000000.0</v>
       </c>
-      <c r="BZ2">
+      <c r="CA2">
         <v>1533448000000.0</v>
       </c>
-      <c r="CA2">
+      <c r="CB2">
         <v>1717207000000.0</v>
       </c>
-      <c r="CB2">
+      <c r="CC2">
         <v>1425193000000.0</v>
       </c>
-      <c r="CC2">
+      <c r="CD2">
         <v>1330779000000.0</v>
       </c>
-      <c r="CD2">
+      <c r="CE2">
         <v>1825451000000.0</v>
       </c>
-      <c r="CE2">
+      <c r="CF2">
         <v>1381494000000.0</v>
       </c>
-      <c r="CF2">
+      <c r="CG2">
         <v>1143588000000.0</v>
       </c>
-      <c r="CG2">
+      <c r="CH2">
         <v>1036706000000.0</v>
       </c>
-      <c r="CH2">
+      <c r="CI2">
         <v>1501972000000.0</v>
       </c>
-      <c r="CI2">
+      <c r="CJ2">
         <v>96092813000.0</v>
       </c>
-      <c r="CJ2">
+      <c r="CK2">
         <v>105810520000.0</v>
       </c>
-      <c r="CK2">
+      <c r="CL2">
         <v>119753667000.0</v>
       </c>
     </row>
-    <row r="3" spans="1:89">
+    <row r="3" spans="1:90">
       <c r="A3" t="s">
-        <v>160</v>
+        <v>161</v>
       </c>
       <c r="B3">
-        <v>87540000000.0</v>
+        <v>156484000000.0</v>
       </c>
       <c r="C3">
+        <v>162685000000.0</v>
+      </c>
+      <c r="D3">
         <v>160276000000.0</v>
       </c>
-      <c r="D3">
+      <c r="E3">
         <v>156415000000.0</v>
       </c>
-      <c r="E3">
-[...1 lines deleted...]
-      </c>
       <c r="F3">
-        <v>93471000000.0</v>
+        <v>151765000000.0</v>
       </c>
       <c r="G3">
-        <v>160062000000.0</v>
+        <v>165065000000.0</v>
       </c>
       <c r="H3">
-        <v>165115000000.0</v>
+        <v>160013000000.0</v>
       </c>
       <c r="I3">
+        <v>165164000000.0</v>
+      </c>
+      <c r="J3">
         <v>165379000000.0</v>
       </c>
-      <c r="J3">
+      <c r="K3">
         <v>187707000000.0</v>
       </c>
-      <c r="K3">
+      <c r="L3">
         <v>180024000000.0</v>
       </c>
-      <c r="L3">
+      <c r="M3">
         <v>160961000000.0</v>
       </c>
-      <c r="M3">
+      <c r="N3">
         <v>170871000000.0</v>
       </c>
-      <c r="N3">
+      <c r="O3">
         <v>174924000000.0</v>
       </c>
-      <c r="O3">
-[...1 lines deleted...]
-      </c>
       <c r="P3">
-        <v>161954000000.0</v>
+        <v>166102000000.0</v>
       </c>
       <c r="Q3">
-        <v>163420000000.0</v>
+        <v>162446000000.0</v>
       </c>
       <c r="R3">
-        <v>184393000000.0</v>
+        <v>163904000000.0</v>
       </c>
       <c r="S3">
+        <v>184863000000.0</v>
+      </c>
+      <c r="T3">
         <v>187238000000.0</v>
       </c>
-      <c r="T3">
+      <c r="U3">
         <v>202353000000.0</v>
       </c>
-      <c r="U3">
+      <c r="V3">
         <v>206812000000.0</v>
       </c>
-      <c r="V3">
+      <c r="W3">
         <v>231481000000.0</v>
       </c>
-      <c r="W3">
-[...1 lines deleted...]
-      </c>
       <c r="X3">
-        <v>79359000000.0</v>
+        <v>207980000000.0</v>
       </c>
       <c r="Y3">
-        <v>89753000000.0</v>
+        <v>235267000000.0</v>
       </c>
       <c r="Z3">
-        <v>166341000000.0</v>
+        <v>216683000000.0</v>
       </c>
       <c r="AA3">
-        <v>69740000000.0</v>
+        <v>236214000000.0</v>
       </c>
       <c r="AB3">
-        <v>70619000000.0</v>
+        <v>130186000000.0</v>
       </c>
       <c r="AC3">
-        <v>72663000000.0</v>
+        <v>127738000000.0</v>
       </c>
       <c r="AD3">
-        <v>78154000000.0</v>
+        <v>124778000000.0</v>
       </c>
       <c r="AE3">
-        <v>92365000000.0</v>
+        <v>126844000000.0</v>
       </c>
       <c r="AF3">
-        <v>93593000000.0</v>
+        <v>159862000000.0</v>
       </c>
       <c r="AG3">
-        <v>95281000000.0</v>
+        <v>158786000000.0</v>
       </c>
       <c r="AH3">
-        <v>110613000000.0</v>
+        <v>158716000000.0</v>
       </c>
       <c r="AI3">
-        <v>112751000000.0</v>
+        <v>173807000000.0</v>
       </c>
       <c r="AJ3">
-        <v>111311000000.0</v>
+        <v>173820000000.0</v>
       </c>
       <c r="AK3">
-        <v>108968000000.0</v>
+        <v>168066000000.0</v>
       </c>
       <c r="AL3">
-        <v>112281000000.0</v>
+        <v>166419000000.0</v>
       </c>
       <c r="AM3">
-        <v>116593000000.0</v>
+        <v>167761000000.0</v>
       </c>
       <c r="AN3">
-        <v>110941000000.0</v>
+        <v>174489000000.0</v>
       </c>
       <c r="AO3">
+        <v>169874000000.0</v>
+      </c>
+      <c r="AP3">
         <v>147306000000.0</v>
       </c>
-      <c r="AP3">
-[...1 lines deleted...]
-      </c>
       <c r="AQ3">
+        <v>134779000000.0</v>
+      </c>
+      <c r="AR3">
         <v>112240000000.0</v>
       </c>
-      <c r="AR3">
+      <c r="AS3">
         <v>114957000000.0</v>
       </c>
-      <c r="AS3">
+      <c r="AT3">
         <v>110092000000.0</v>
       </c>
-      <c r="AT3">
+      <c r="AU3">
         <v>108365000000.0</v>
       </c>
-      <c r="AU3">
+      <c r="AV3">
         <v>98338000000.0</v>
       </c>
-      <c r="AV3">
+      <c r="AW3">
         <v>95335000000.0</v>
       </c>
-      <c r="AW3">
+      <c r="AX3">
         <v>83321000000.0</v>
       </c>
-      <c r="AX3">
+      <c r="AY3">
         <v>77896000000.0</v>
       </c>
-      <c r="AY3">
+      <c r="AZ3">
         <v>63634000000.0</v>
       </c>
-      <c r="AZ3">
+      <c r="BA3">
         <v>61705000000.0</v>
       </c>
-      <c r="BA3">
+      <c r="BB3">
         <v>55948000000.0</v>
       </c>
-      <c r="BB3">
-[...1 lines deleted...]
-      </c>
       <c r="BC3">
-        <v>236791000000.0</v>
+        <v>51400000000.0</v>
       </c>
       <c r="BD3">
-        <v>23077000000.0</v>
+        <v>114206000000.0</v>
       </c>
       <c r="BE3">
+        <v>115802000000.0</v>
+      </c>
+      <c r="BF3">
         <v>-21924000000.0</v>
       </c>
-      <c r="BF3">
+      <c r="BG3">
         <v>-3188000000.0</v>
       </c>
-      <c r="BG3">
+      <c r="BH3">
         <v>84578000000.0</v>
       </c>
-      <c r="BH3">
+      <c r="BI3">
         <v>-34251000000.0</v>
       </c>
-      <c r="BI3">
+      <c r="BJ3">
         <v>-3797000000.0</v>
       </c>
-      <c r="BJ3">
+      <c r="BK3">
         <v>-46530000000.0</v>
       </c>
-      <c r="BK3"/>
       <c r="BL3"/>
       <c r="BM3"/>
       <c r="BN3"/>
       <c r="BO3"/>
       <c r="BP3"/>
       <c r="BQ3"/>
       <c r="BR3"/>
       <c r="BS3"/>
       <c r="BT3"/>
       <c r="BU3"/>
       <c r="BV3"/>
       <c r="BW3"/>
       <c r="BX3"/>
       <c r="BY3"/>
       <c r="BZ3"/>
       <c r="CA3"/>
       <c r="CB3"/>
       <c r="CC3"/>
       <c r="CD3"/>
       <c r="CE3"/>
       <c r="CF3"/>
       <c r="CG3"/>
       <c r="CH3"/>
       <c r="CI3"/>
       <c r="CJ3"/>
       <c r="CK3"/>
+      <c r="CL3"/>
     </row>
-    <row r="4" spans="1:89">
+    <row r="4" spans="1:90">
       <c r="A4" t="s">
-        <v>161</v>
+        <v>162</v>
       </c>
       <c r="B4"/>
       <c r="C4"/>
       <c r="D4"/>
       <c r="E4"/>
       <c r="F4"/>
       <c r="G4"/>
       <c r="H4"/>
       <c r="I4"/>
       <c r="J4"/>
       <c r="K4"/>
       <c r="L4"/>
       <c r="M4"/>
       <c r="N4"/>
       <c r="O4"/>
       <c r="P4"/>
       <c r="Q4"/>
       <c r="R4"/>
       <c r="S4"/>
       <c r="T4"/>
       <c r="U4"/>
       <c r="V4"/>
-      <c r="W4">
+      <c r="W4"/>
+      <c r="X4">
         <v>-168000000.0</v>
       </c>
-      <c r="X4">
+      <c r="Y4">
         <v>-5000000.0</v>
       </c>
-      <c r="Y4">
+      <c r="Z4">
         <v>16000000.0</v>
       </c>
-      <c r="Z4">
+      <c r="AA4">
         <v>-535000000.0</v>
       </c>
-      <c r="AA4">
+      <c r="AB4">
         <v>16165000000.0</v>
       </c>
-      <c r="AB4">
+      <c r="AC4">
         <v>-25000000.0</v>
       </c>
-      <c r="AC4">
+      <c r="AD4">
         <v>5000000.0</v>
       </c>
-      <c r="AD4">
+      <c r="AE4">
         <v>-137000000.0</v>
       </c>
-      <c r="AE4">
+      <c r="AF4">
         <v>-8840000000.0</v>
       </c>
-      <c r="AF4">
+      <c r="AG4">
         <v>-244000000.0</v>
       </c>
-      <c r="AG4">
+      <c r="AH4">
         <v>27000000.0</v>
       </c>
-      <c r="AH4"/>
       <c r="AI4"/>
       <c r="AJ4"/>
       <c r="AK4"/>
       <c r="AL4"/>
       <c r="AM4"/>
       <c r="AN4"/>
       <c r="AO4"/>
       <c r="AP4"/>
       <c r="AQ4"/>
       <c r="AR4"/>
       <c r="AS4"/>
       <c r="AT4"/>
       <c r="AU4"/>
       <c r="AV4"/>
       <c r="AW4"/>
       <c r="AX4"/>
       <c r="AY4"/>
       <c r="AZ4"/>
       <c r="BA4"/>
       <c r="BB4"/>
       <c r="BC4"/>
       <c r="BD4"/>
       <c r="BE4"/>
       <c r="BF4"/>
       <c r="BG4"/>
@@ -19569,484 +19735,491 @@
       <c r="BM4"/>
       <c r="BN4"/>
       <c r="BO4"/>
       <c r="BP4"/>
       <c r="BQ4"/>
       <c r="BR4"/>
       <c r="BS4"/>
       <c r="BT4"/>
       <c r="BU4"/>
       <c r="BV4"/>
       <c r="BW4"/>
       <c r="BX4"/>
       <c r="BY4"/>
       <c r="BZ4"/>
       <c r="CA4"/>
       <c r="CB4"/>
       <c r="CC4"/>
       <c r="CD4"/>
       <c r="CE4"/>
       <c r="CF4"/>
       <c r="CG4"/>
       <c r="CH4"/>
       <c r="CI4"/>
       <c r="CJ4"/>
       <c r="CK4"/>
+      <c r="CL4"/>
     </row>
-    <row r="5" spans="1:89">
+    <row r="5" spans="1:90">
       <c r="A5" t="s">
-        <v>162</v>
+        <v>163</v>
       </c>
       <c r="B5">
+        <v>-83937000000.0</v>
+      </c>
+      <c r="C5">
         <v>219064000000.0</v>
       </c>
-      <c r="C5">
+      <c r="D5">
         <v>45493000000.0</v>
       </c>
-      <c r="D5">
+      <c r="E5">
         <v>125086000000.0</v>
       </c>
-      <c r="E5">
+      <c r="F5">
         <v>-87166000000.0</v>
       </c>
-      <c r="F5">
+      <c r="G5">
         <v>113443000000.0</v>
       </c>
-      <c r="G5">
+      <c r="H5">
         <v>153847000000.0</v>
       </c>
-      <c r="H5">
+      <c r="I5">
         <v>89232000000.0</v>
       </c>
-      <c r="I5">
+      <c r="J5">
         <v>247049000000.0</v>
       </c>
-      <c r="J5">
+      <c r="K5">
         <v>138756000000.0</v>
       </c>
-      <c r="K5">
+      <c r="L5">
         <v>131031000000.0</v>
       </c>
-      <c r="L5">
+      <c r="M5">
         <v>81857000000.0</v>
       </c>
-      <c r="M5">
+      <c r="N5">
         <v>164067000000.0</v>
       </c>
-      <c r="N5">
+      <c r="O5">
         <v>86974000000.0</v>
       </c>
-      <c r="O5">
+      <c r="P5">
         <v>142448000000.0</v>
       </c>
-      <c r="P5">
-[...1 lines deleted...]
-      </c>
       <c r="Q5">
+        <v>44285000000.0</v>
+      </c>
+      <c r="R5">
         <v>227260000000.0</v>
       </c>
-      <c r="R5">
+      <c r="S5">
         <v>-12114000000.0</v>
       </c>
-      <c r="S5">
+      <c r="T5">
         <v>86816000000.0</v>
       </c>
-      <c r="T5">
+      <c r="U5">
         <v>239477000000.0</v>
       </c>
-      <c r="U5">
+      <c r="V5">
         <v>561518000000.0</v>
       </c>
-      <c r="V5">
+      <c r="W5">
         <v>-125186000000.0</v>
       </c>
-      <c r="W5">
-[...1 lines deleted...]
-      </c>
       <c r="X5">
+        <v>243640000000.0</v>
+      </c>
+      <c r="Y5">
         <v>-35017000000.0</v>
       </c>
-      <c r="Y5">
+      <c r="Z5">
         <v>307418000000.0</v>
       </c>
-      <c r="Z5">
-[...1 lines deleted...]
-      </c>
       <c r="AA5">
+        <v>-199763000000.0</v>
+      </c>
+      <c r="AB5">
         <v>-532716000000.0</v>
       </c>
-      <c r="AB5">
-[...1 lines deleted...]
-      </c>
       <c r="AC5">
+        <v>168416000000.0</v>
+      </c>
+      <c r="AD5">
         <v>211678000000.0</v>
       </c>
-      <c r="AD5">
+      <c r="AE5">
         <v>79794000000.0</v>
       </c>
-      <c r="AE5">
-[...1 lines deleted...]
-      </c>
       <c r="AF5">
+        <v>-492533000000.0</v>
+      </c>
+      <c r="AG5">
         <v>16533000000.0</v>
       </c>
-      <c r="AG5">
-[...1 lines deleted...]
-      </c>
       <c r="AH5">
-        <v>-298721000000.0</v>
+        <v>-228832000000.0</v>
       </c>
       <c r="AI5">
-        <v>-785050000000.0</v>
+        <v>-361915000000.0</v>
       </c>
       <c r="AJ5">
-        <v>-281726000000.0</v>
+        <v>-846119000000.0</v>
       </c>
       <c r="AK5">
+        <v>-338481000000.0</v>
+      </c>
+      <c r="AL5">
         <v>187327000000.0</v>
       </c>
-      <c r="AL5">
-[...1 lines deleted...]
-      </c>
       <c r="AM5">
-        <v>-191160000000.0</v>
+        <v>-280499000000.0</v>
       </c>
       <c r="AN5">
-        <v>-272413000000.0</v>
+        <v>-234946000000.0</v>
       </c>
       <c r="AO5">
-        <v>-8068000000.0</v>
+        <v>1156637000000.0</v>
       </c>
       <c r="AP5">
-        <v>4522000000.0</v>
+        <v>246244000000.0</v>
       </c>
       <c r="AQ5">
+        <v>-12977000000.0</v>
+      </c>
+      <c r="AR5">
         <v>-164405000000.0</v>
       </c>
-      <c r="AR5">
+      <c r="AS5">
         <v>-289043000000.0</v>
       </c>
-      <c r="AS5">
+      <c r="AT5">
         <v>-13358000000.0</v>
       </c>
-      <c r="AT5">
+      <c r="AU5">
         <v>-125786000000.0</v>
       </c>
-      <c r="AU5">
+      <c r="AV5">
         <v>1983982000000.0</v>
       </c>
-      <c r="AV5">
+      <c r="AW5">
         <v>219908000000.0</v>
       </c>
-      <c r="AW5">
+      <c r="AX5">
         <v>294534000000.0</v>
       </c>
-      <c r="AX5">
+      <c r="AY5">
         <v>125717000000.0</v>
       </c>
-      <c r="AY5">
+      <c r="AZ5">
         <v>74258000000.0</v>
       </c>
-      <c r="AZ5">
+      <c r="BA5">
         <v>223153000000.0</v>
       </c>
-      <c r="BA5">
+      <c r="BB5">
         <v>429777000000.0</v>
       </c>
-      <c r="BB5">
-[...1 lines deleted...]
-      </c>
       <c r="BC5">
-        <v>81700000000.0</v>
+        <v>1357875000000.0</v>
       </c>
       <c r="BD5">
-        <v>13742000000.0</v>
+        <v>318491000000.0</v>
       </c>
       <c r="BE5">
+        <v>36819000000.0</v>
+      </c>
+      <c r="BF5">
         <v>82536000000.0</v>
       </c>
-      <c r="BF5">
+      <c r="BG5">
         <v>45123000000.0</v>
       </c>
-      <c r="BG5">
+      <c r="BH5">
         <v>-259697000000.0</v>
       </c>
-      <c r="BH5">
+      <c r="BI5">
         <v>73055000000.0</v>
       </c>
-      <c r="BI5">
+      <c r="BJ5">
         <v>42731000000.0</v>
       </c>
-      <c r="BJ5">
+      <c r="BK5">
         <v>44741000000.0</v>
       </c>
-      <c r="BK5"/>
       <c r="BL5"/>
       <c r="BM5"/>
       <c r="BN5"/>
       <c r="BO5"/>
       <c r="BP5"/>
       <c r="BQ5"/>
       <c r="BR5"/>
       <c r="BS5"/>
       <c r="BT5"/>
       <c r="BU5"/>
       <c r="BV5"/>
       <c r="BW5"/>
       <c r="BX5"/>
       <c r="BY5"/>
       <c r="BZ5"/>
       <c r="CA5"/>
       <c r="CB5"/>
       <c r="CC5"/>
       <c r="CD5"/>
       <c r="CE5"/>
       <c r="CF5"/>
       <c r="CG5"/>
       <c r="CH5"/>
       <c r="CI5"/>
       <c r="CJ5"/>
       <c r="CK5"/>
+      <c r="CL5"/>
     </row>
-    <row r="6" spans="1:89">
+    <row r="6" spans="1:90">
       <c r="A6" t="s">
-        <v>163</v>
+        <v>164</v>
       </c>
       <c r="B6">
-        <v>306604000000.0</v>
+        <v>72547000000.0</v>
       </c>
       <c r="C6">
+        <v>381749000000.0</v>
+      </c>
+      <c r="D6">
         <v>205769000000.0</v>
       </c>
-      <c r="D6">
+      <c r="E6">
         <v>281501000000.0</v>
       </c>
-      <c r="E6">
-[...1 lines deleted...]
-      </c>
       <c r="F6">
-        <v>206914000000.0</v>
+        <v>64599000000.0</v>
       </c>
       <c r="G6">
-        <v>313909000000.0</v>
+        <v>278508000000.0</v>
       </c>
       <c r="H6">
-        <v>254347000000.0</v>
+        <v>313860000000.0</v>
       </c>
       <c r="I6">
+        <v>254396000000.0</v>
+      </c>
+      <c r="J6">
         <v>412428000000.0</v>
       </c>
-      <c r="J6">
+      <c r="K6">
         <v>326463000000.0</v>
       </c>
-      <c r="K6">
+      <c r="L6">
         <v>311055000000.0</v>
       </c>
-      <c r="L6">
+      <c r="M6">
         <v>242818000000.0</v>
       </c>
-      <c r="M6">
+      <c r="N6">
         <v>334938000000.0</v>
       </c>
-      <c r="N6">
+      <c r="O6">
         <v>261898000000.0</v>
       </c>
-      <c r="O6">
-[...1 lines deleted...]
-      </c>
       <c r="P6">
-        <v>198374000000.0</v>
+        <v>308550000000.0</v>
       </c>
       <c r="Q6">
-        <v>390680000000.0</v>
+        <v>206731000000.0</v>
       </c>
       <c r="R6">
-        <v>172279000000.0</v>
+        <v>391164000000.0</v>
       </c>
       <c r="S6">
+        <v>172749000000.0</v>
+      </c>
+      <c r="T6">
         <v>274054000000.0</v>
       </c>
-      <c r="T6">
+      <c r="U6">
         <v>441830000000.0</v>
       </c>
-      <c r="U6">
+      <c r="V6">
         <v>768330000000.0</v>
       </c>
-      <c r="V6">
+      <c r="W6">
         <v>106295000000.0</v>
       </c>
-      <c r="W6">
-[...1 lines deleted...]
-      </c>
       <c r="X6">
-        <v>44342000000.0</v>
+        <v>451620000000.0</v>
       </c>
       <c r="Y6">
-        <v>397171000000.0</v>
+        <v>200250000000.0</v>
       </c>
       <c r="Z6">
-        <v>-297463000000.0</v>
+        <v>524101000000.0</v>
       </c>
       <c r="AA6">
-        <v>-462976000000.0</v>
+        <v>36451000000.0</v>
       </c>
       <c r="AB6">
-        <v>84603000000.0</v>
+        <v>-402530000000.0</v>
       </c>
       <c r="AC6">
-        <v>284341000000.0</v>
+        <v>296154000000.0</v>
       </c>
       <c r="AD6">
-        <v>157948000000.0</v>
+        <v>336456000000.0</v>
       </c>
       <c r="AE6">
+        <v>206638000000.0</v>
+      </c>
+      <c r="AF6">
         <v>-332671000000.0</v>
       </c>
-      <c r="AF6">
-[...1 lines deleted...]
-      </c>
       <c r="AG6">
-        <v>-81048000000.0</v>
+        <v>175319000000.0</v>
       </c>
       <c r="AH6">
+        <v>-70116000000.0</v>
+      </c>
+      <c r="AI6">
         <v>-188108000000.0</v>
       </c>
-      <c r="AI6">
+      <c r="AJ6">
         <v>-672299000000.0</v>
       </c>
-      <c r="AJ6">
+      <c r="AK6">
         <v>-170415000000.0</v>
       </c>
-      <c r="AK6">
-[...1 lines deleted...]
-      </c>
       <c r="AL6">
-        <v>-123905000000.0</v>
+        <v>353746000000.0</v>
       </c>
       <c r="AM6">
-        <v>-74567000000.0</v>
+        <v>-112738000000.0</v>
       </c>
       <c r="AN6">
-        <v>-161472000000.0</v>
+        <v>-60457000000.0</v>
       </c>
       <c r="AO6">
-        <v>139238000000.0</v>
+        <v>1326511000000.0</v>
       </c>
       <c r="AP6">
+        <v>393550000000.0</v>
+      </c>
+      <c r="AQ6">
         <v>121802000000.0</v>
       </c>
-      <c r="AQ6">
+      <c r="AR6">
         <v>-52165000000.0</v>
       </c>
-      <c r="AR6">
+      <c r="AS6">
         <v>-174086000000.0</v>
       </c>
-      <c r="AS6">
+      <c r="AT6">
         <v>96734000000.0</v>
       </c>
-      <c r="AT6">
+      <c r="AU6">
         <v>-17421000000.0</v>
       </c>
-      <c r="AU6">
+      <c r="AV6">
         <v>2082320000000.0</v>
       </c>
-      <c r="AV6">
+      <c r="AW6">
         <v>315243000000.0</v>
       </c>
-      <c r="AW6">
+      <c r="AX6">
         <v>377855000000.0</v>
       </c>
-      <c r="AX6">
+      <c r="AY6">
         <v>203613000000.0</v>
       </c>
-      <c r="AY6">
+      <c r="AZ6">
         <v>137892000000.0</v>
       </c>
-      <c r="AZ6">
+      <c r="BA6">
         <v>284858000000.0</v>
       </c>
-      <c r="BA6">
+      <c r="BB6">
         <v>485725000000.0</v>
       </c>
-      <c r="BB6">
+      <c r="BC6">
         <v>1409275000000.0</v>
       </c>
-      <c r="BC6">
-[...1 lines deleted...]
-      </c>
       <c r="BD6">
-        <v>36819000000.0</v>
+        <v>432697000000.0</v>
       </c>
       <c r="BE6">
+        <v>152621000000.0</v>
+      </c>
+      <c r="BF6">
         <v>60612000000.0</v>
       </c>
-      <c r="BF6">
+      <c r="BG6">
         <v>119703000000.0</v>
       </c>
-      <c r="BG6">
+      <c r="BH6">
         <v>-175119000000.0</v>
       </c>
-      <c r="BH6">
+      <c r="BI6">
         <v>38804000000.0</v>
       </c>
-      <c r="BI6">
+      <c r="BJ6">
         <v>38934000000.0</v>
       </c>
-      <c r="BJ6">
+      <c r="BK6">
         <v>-1789000000.0</v>
       </c>
-      <c r="BK6"/>
       <c r="BL6"/>
       <c r="BM6"/>
       <c r="BN6"/>
       <c r="BO6"/>
       <c r="BP6"/>
       <c r="BQ6"/>
       <c r="BR6"/>
       <c r="BS6"/>
       <c r="BT6"/>
       <c r="BU6"/>
       <c r="BV6"/>
       <c r="BW6"/>
       <c r="BX6"/>
       <c r="BY6"/>
       <c r="BZ6"/>
       <c r="CA6"/>
       <c r="CB6"/>
       <c r="CC6"/>
       <c r="CD6"/>
       <c r="CE6"/>
       <c r="CF6"/>
       <c r="CG6"/>
       <c r="CH6"/>
       <c r="CI6"/>
       <c r="CJ6"/>
       <c r="CK6"/>
+      <c r="CL6"/>
     </row>
-    <row r="7" spans="1:89">
+    <row r="7" spans="1:90">
       <c r="A7" t="s">
-        <v>164</v>
+        <v>165</v>
       </c>
       <c r="B7"/>
       <c r="C7"/>
       <c r="D7"/>
       <c r="E7"/>
       <c r="F7"/>
       <c r="G7"/>
       <c r="H7"/>
       <c r="I7"/>
       <c r="J7"/>
       <c r="K7"/>
       <c r="L7"/>
       <c r="M7"/>
       <c r="N7"/>
       <c r="O7"/>
       <c r="P7"/>
       <c r="Q7"/>
       <c r="R7"/>
       <c r="S7"/>
       <c r="T7"/>
       <c r="U7"/>
       <c r="V7"/>
       <c r="W7"/>
       <c r="X7"/>
       <c r="Y7"/>
@@ -20092,111 +20265,112 @@
       <c r="BM7"/>
       <c r="BN7"/>
       <c r="BO7"/>
       <c r="BP7"/>
       <c r="BQ7"/>
       <c r="BR7"/>
       <c r="BS7"/>
       <c r="BT7"/>
       <c r="BU7"/>
       <c r="BV7"/>
       <c r="BW7"/>
       <c r="BX7"/>
       <c r="BY7"/>
       <c r="BZ7"/>
       <c r="CA7"/>
       <c r="CB7"/>
       <c r="CC7"/>
       <c r="CD7"/>
       <c r="CE7"/>
       <c r="CF7"/>
       <c r="CG7"/>
       <c r="CH7"/>
       <c r="CI7"/>
       <c r="CJ7"/>
       <c r="CK7"/>
+      <c r="CL7"/>
     </row>
-    <row r="8" spans="1:89">
+    <row r="8" spans="1:90">
       <c r="A8" t="s">
-        <v>165</v>
+        <v>166</v>
       </c>
       <c r="B8"/>
       <c r="C8"/>
       <c r="D8"/>
       <c r="E8"/>
       <c r="F8"/>
       <c r="G8"/>
       <c r="H8"/>
       <c r="I8"/>
       <c r="J8"/>
       <c r="K8"/>
       <c r="L8"/>
       <c r="M8"/>
       <c r="N8"/>
       <c r="O8"/>
       <c r="P8"/>
       <c r="Q8"/>
       <c r="R8"/>
-      <c r="S8">
-[...1 lines deleted...]
-      </c>
+      <c r="S8"/>
       <c r="T8">
         <v>0.0</v>
       </c>
-      <c r="U8"/>
+      <c r="U8">
+        <v>0.0</v>
+      </c>
       <c r="V8"/>
-      <c r="W8">
+      <c r="W8"/>
+      <c r="X8">
         <v>-168000000.0</v>
       </c>
-      <c r="X8">
+      <c r="Y8">
         <v>-5000000.0</v>
       </c>
-      <c r="Y8">
+      <c r="Z8">
         <v>16000000.0</v>
       </c>
-      <c r="Z8">
+      <c r="AA8">
         <v>-535000000.0</v>
       </c>
-      <c r="AA8">
+      <c r="AB8">
         <v>16165000000.0</v>
       </c>
-      <c r="AB8">
+      <c r="AC8">
         <v>-25000000.0</v>
       </c>
-      <c r="AC8"/>
       <c r="AD8"/>
       <c r="AE8"/>
       <c r="AF8"/>
-      <c r="AG8">
+      <c r="AG8"/>
+      <c r="AH8">
         <v>27000000.0</v>
       </c>
-      <c r="AH8"/>
       <c r="AI8"/>
-      <c r="AJ8">
+      <c r="AJ8"/>
+      <c r="AK8">
         <v>117905000000.0</v>
       </c>
-      <c r="AK8"/>
       <c r="AL8"/>
       <c r="AM8"/>
       <c r="AN8"/>
       <c r="AO8"/>
       <c r="AP8"/>
       <c r="AQ8"/>
       <c r="AR8"/>
       <c r="AS8"/>
       <c r="AT8"/>
       <c r="AU8"/>
       <c r="AV8"/>
       <c r="AW8"/>
       <c r="AX8"/>
       <c r="AY8"/>
       <c r="AZ8"/>
       <c r="BA8"/>
       <c r="BB8"/>
       <c r="BC8"/>
       <c r="BD8"/>
       <c r="BE8"/>
       <c r="BF8"/>
       <c r="BG8"/>
       <c r="BH8"/>
       <c r="BI8"/>
       <c r="BJ8"/>
@@ -20205,1185 +20379,1200 @@
       <c r="BM8"/>
       <c r="BN8"/>
       <c r="BO8"/>
       <c r="BP8"/>
       <c r="BQ8"/>
       <c r="BR8"/>
       <c r="BS8"/>
       <c r="BT8"/>
       <c r="BU8"/>
       <c r="BV8"/>
       <c r="BW8"/>
       <c r="BX8"/>
       <c r="BY8"/>
       <c r="BZ8"/>
       <c r="CA8"/>
       <c r="CB8"/>
       <c r="CC8"/>
       <c r="CD8"/>
       <c r="CE8"/>
       <c r="CF8"/>
       <c r="CG8"/>
       <c r="CH8"/>
       <c r="CI8"/>
       <c r="CJ8"/>
       <c r="CK8"/>
+      <c r="CL8"/>
     </row>
-    <row r="9" spans="1:89">
+    <row r="9" spans="1:90">
       <c r="A9" t="s">
-        <v>166</v>
+        <v>167</v>
       </c>
       <c r="B9">
+        <v>490139000000.0</v>
+      </c>
+      <c r="C9">
         <v>500283000000.0</v>
       </c>
-      <c r="C9">
+      <c r="D9">
         <v>477373000000.0</v>
       </c>
-      <c r="D9">
+      <c r="E9">
         <v>397611000000.0</v>
       </c>
-      <c r="E9">
+      <c r="F9">
         <v>419448000000.0</v>
       </c>
-      <c r="F9">
+      <c r="G9">
         <v>472158000000.0</v>
       </c>
-      <c r="G9">
+      <c r="H9">
         <v>512615000000.0</v>
       </c>
-      <c r="H9">
+      <c r="I9">
         <v>550943000000.0</v>
       </c>
-      <c r="I9">
+      <c r="J9">
         <v>339006000000.0</v>
       </c>
-      <c r="J9">
+      <c r="K9">
         <v>573283000000.0</v>
       </c>
-      <c r="K9">
+      <c r="L9">
         <v>491189000000.0</v>
       </c>
-      <c r="L9">
+      <c r="M9">
         <v>566596000000.0</v>
       </c>
-      <c r="M9">
+      <c r="N9">
         <v>515218000000.0</v>
       </c>
-      <c r="N9">
+      <c r="O9">
         <v>405071000000.0</v>
       </c>
-      <c r="O9">
+      <c r="P9">
         <v>488064000000.0</v>
       </c>
-      <c r="P9">
+      <c r="Q9">
         <v>447080000000.0</v>
       </c>
-      <c r="Q9">
+      <c r="R9">
         <v>526096000000.0</v>
       </c>
-      <c r="R9">
+      <c r="S9">
         <v>453388000000.0</v>
       </c>
-      <c r="S9">
+      <c r="T9">
         <v>446248000000.0</v>
       </c>
-      <c r="T9">
+      <c r="U9">
         <v>422738000000.0</v>
       </c>
-      <c r="U9">
+      <c r="V9">
         <v>537605000000.0</v>
       </c>
-      <c r="V9">
+      <c r="W9">
         <v>447745000000.0</v>
       </c>
-      <c r="W9">
+      <c r="X9">
         <v>538900000000.0</v>
       </c>
-      <c r="X9">
+      <c r="Y9">
         <v>457783000000.0</v>
       </c>
-      <c r="Y9">
+      <c r="Z9">
         <v>511190000000.0</v>
       </c>
-      <c r="Z9">
+      <c r="AA9">
         <v>519563000000.0</v>
       </c>
-      <c r="AA9">
+      <c r="AB9">
         <v>664099000000.0</v>
       </c>
-      <c r="AB9">
+      <c r="AC9">
         <v>599975000000.0</v>
       </c>
-      <c r="AC9">
+      <c r="AD9">
         <v>625011000000.0</v>
       </c>
-      <c r="AD9">
+      <c r="AE9">
         <v>529854000000.0</v>
       </c>
-      <c r="AE9">
+      <c r="AF9">
         <v>852031000000.0</v>
       </c>
-      <c r="AF9">
+      <c r="AG9">
         <v>697338000000.0</v>
       </c>
-      <c r="AG9">
+      <c r="AH9">
         <v>658546000000.0</v>
       </c>
-      <c r="AH9">
+      <c r="AI9">
         <v>602333000000.0</v>
       </c>
-      <c r="AI9">
+      <c r="AJ9">
         <v>50875000000.0</v>
       </c>
-      <c r="AJ9">
+      <c r="AK9">
         <v>626577000000.0</v>
       </c>
-      <c r="AK9">
+      <c r="AL9">
         <v>842272000000.0</v>
       </c>
-      <c r="AL9">
+      <c r="AM9">
         <v>689060000000.0</v>
       </c>
-      <c r="AM9">
+      <c r="AN9">
         <v>764895000000.0</v>
       </c>
-      <c r="AN9">
+      <c r="AO9">
         <v>796058000000.0</v>
       </c>
-      <c r="AO9">
+      <c r="AP9">
         <v>924475000000.0</v>
       </c>
-      <c r="AP9">
+      <c r="AQ9">
         <v>703140000000.0</v>
       </c>
-      <c r="AQ9">
+      <c r="AR9">
         <v>695441000000.0</v>
       </c>
-      <c r="AR9">
+      <c r="AS9">
         <v>878369000000.0</v>
       </c>
-      <c r="AS9">
+      <c r="AT9">
         <v>820781000000.0</v>
       </c>
-      <c r="AT9">
+      <c r="AU9">
         <v>882293000000.0</v>
       </c>
-      <c r="AU9">
+      <c r="AV9">
         <v>724208000000.0</v>
       </c>
-      <c r="AV9">
+      <c r="AW9">
         <v>841224000000.0</v>
       </c>
-      <c r="AW9">
+      <c r="AX9">
         <v>738982000000.0</v>
       </c>
-      <c r="AX9">
+      <c r="AY9">
         <v>726473000000.0</v>
       </c>
-      <c r="AY9">
+      <c r="AZ9">
         <v>670104000000.0</v>
       </c>
-      <c r="AZ9">
+      <c r="BA9">
         <v>695288000000.0</v>
       </c>
-      <c r="BA9">
+      <c r="BB9">
         <v>652769000000.0</v>
       </c>
-      <c r="BB9">
+      <c r="BC9">
         <v>632646000000.0</v>
       </c>
-      <c r="BC9">
+      <c r="BD9">
         <v>560793000000.0</v>
       </c>
-      <c r="BD9">
+      <c r="BE9">
         <v>622843000000.0</v>
       </c>
-      <c r="BE9">
+      <c r="BF9">
         <v>561737000000.0</v>
       </c>
-      <c r="BF9">
+      <c r="BG9">
         <v>503522000000.0</v>
       </c>
-      <c r="BG9">
+      <c r="BH9">
         <v>420747000000.0</v>
       </c>
-      <c r="BH9">
+      <c r="BI9">
         <v>494130000000.0</v>
       </c>
-      <c r="BI9">
+      <c r="BJ9">
         <v>456882000000.0</v>
       </c>
-      <c r="BJ9">
+      <c r="BK9">
         <v>426434000000.0</v>
       </c>
-      <c r="BK9">
+      <c r="BL9">
         <v>738649000000.0</v>
       </c>
-      <c r="BL9">
+      <c r="BM9">
         <v>480563000000.0</v>
       </c>
-      <c r="BM9">
+      <c r="BN9">
         <v>466739000000.0</v>
       </c>
-      <c r="BN9">
+      <c r="BO9">
         <v>914438000000.0</v>
       </c>
-      <c r="BO9">
+      <c r="BP9">
         <v>1057614000000.0</v>
       </c>
-      <c r="BP9">
+      <c r="BQ9">
         <v>1349180000000.0</v>
       </c>
-      <c r="BQ9">
+      <c r="BR9">
         <v>960465000000.0</v>
       </c>
-      <c r="BR9">
+      <c r="BS9">
         <v>882193000000.0</v>
       </c>
-      <c r="BS9">
+      <c r="BT9">
         <v>884388000000.0</v>
       </c>
-      <c r="BT9">
+      <c r="BU9">
         <v>1188545000000.0</v>
       </c>
-      <c r="BU9">
+      <c r="BV9">
         <v>813758000000.0</v>
       </c>
-      <c r="BV9">
+      <c r="BW9">
         <v>768439000000.0</v>
       </c>
-      <c r="BW9">
+      <c r="BX9">
         <v>949440000000.0</v>
       </c>
-      <c r="BX9">
+      <c r="BY9">
         <v>825310000000.0</v>
       </c>
-      <c r="BY9">
+      <c r="BZ9">
         <v>675419000000.0</v>
       </c>
-      <c r="BZ9">
+      <c r="CA9">
         <v>647776000000.0</v>
       </c>
-      <c r="CA9">
+      <c r="CB9">
         <v>597437000000.0</v>
       </c>
-      <c r="CB9">
+      <c r="CC9">
         <v>511936000000.0</v>
       </c>
-      <c r="CC9">
+      <c r="CD9">
         <v>479577000000.0</v>
       </c>
-      <c r="CD9">
+      <c r="CE9">
         <v>746165000000.0</v>
       </c>
-      <c r="CE9">
+      <c r="CF9">
         <v>497293000000.0</v>
       </c>
-      <c r="CF9">
+      <c r="CG9">
         <v>434319000000.0</v>
       </c>
-      <c r="CG9">
+      <c r="CH9">
         <v>425719000000.0</v>
       </c>
-      <c r="CH9">
+      <c r="CI9">
         <v>624270000000.0</v>
       </c>
-      <c r="CI9">
+      <c r="CJ9">
         <v>11296714000.0</v>
       </c>
-      <c r="CJ9">
+      <c r="CK9">
         <v>20145164000.0</v>
       </c>
-      <c r="CK9">
+      <c r="CL9">
         <v>27595122000.0</v>
       </c>
     </row>
-    <row r="10" spans="1:89">
+    <row r="10" spans="1:90">
       <c r="A10" t="s">
-        <v>167</v>
+        <v>168</v>
       </c>
       <c r="B10">
+        <v>-145255000000.0</v>
+      </c>
+      <c r="C10">
         <v>157414000000.0</v>
       </c>
-      <c r="C10">
+      <c r="D10">
         <v>36207000000.0</v>
       </c>
-      <c r="D10">
+      <c r="E10">
         <v>59094000000.0</v>
       </c>
-      <c r="E10">
+      <c r="F10">
         <v>-157728000000.0</v>
       </c>
-      <c r="F10">
+      <c r="G10">
         <v>41973000000.0</v>
       </c>
-      <c r="G10">
+      <c r="H10">
         <v>85466000000.0</v>
       </c>
-      <c r="H10">
+      <c r="I10">
         <v>10566000000.0</v>
       </c>
-      <c r="I10">
+      <c r="J10">
         <v>147838000000.0</v>
       </c>
-      <c r="J10">
+      <c r="K10">
         <v>55894000000.0</v>
       </c>
-      <c r="K10">
+      <c r="L10">
         <v>46234000000.0</v>
       </c>
-      <c r="L10">
+      <c r="M10">
         <v>13583000000.0</v>
       </c>
-      <c r="M10">
+      <c r="N10">
         <v>83403000000.0</v>
       </c>
-      <c r="N10">
+      <c r="O10">
         <v>4943000000.0</v>
       </c>
-      <c r="O10">
+      <c r="P10">
         <v>67423000000.0</v>
       </c>
-      <c r="P10">
+      <c r="Q10">
         <v>-41420000000.0</v>
       </c>
-      <c r="Q10">
+      <c r="R10">
         <v>124317000000.0</v>
       </c>
-      <c r="R10">
+      <c r="S10">
         <v>-104547000000.0</v>
       </c>
-      <c r="S10">
+      <c r="T10">
         <v>-35353000000.0</v>
       </c>
-      <c r="T10">
+      <c r="U10">
         <v>84606000000.0</v>
       </c>
-      <c r="U10">
+      <c r="V10">
         <v>403257000000.0</v>
       </c>
-      <c r="V10">
+      <c r="W10">
         <v>-288243000000.0</v>
       </c>
-      <c r="W10">
+      <c r="X10">
         <v>63689000000.0</v>
       </c>
-      <c r="X10">
+      <c r="Y10">
         <v>-248836000000.0</v>
       </c>
-      <c r="Y10">
+      <c r="Z10">
         <v>81139000000.0</v>
       </c>
-      <c r="Z10">
+      <c r="AA10">
         <v>-665019000000.0</v>
       </c>
-      <c r="AA10">
+      <c r="AB10">
         <v>-627058000000.0</v>
       </c>
-      <c r="AB10">
+      <c r="AC10">
         <v>53181000000.0</v>
       </c>
-      <c r="AC10">
+      <c r="AD10">
         <v>76102000000.0</v>
       </c>
-      <c r="AD10">
+      <c r="AE10">
         <v>-43865000000.0</v>
       </c>
-      <c r="AE10">
+      <c r="AF10">
         <v>-593012000000.0</v>
       </c>
-      <c r="AF10">
+      <c r="AG10">
         <v>-118068000000.0</v>
       </c>
-      <c r="AG10">
+      <c r="AH10">
         <v>-356294000000.0</v>
       </c>
-      <c r="AH10">
+      <c r="AI10">
         <v>-490689000000.0</v>
       </c>
-      <c r="AI10">
+      <c r="AJ10">
         <v>-1070552000000.0</v>
       </c>
-      <c r="AJ10">
+      <c r="AK10">
         <v>-574783000000.0</v>
       </c>
-      <c r="AK10">
+      <c r="AL10">
         <v>35868000000.0</v>
       </c>
-      <c r="AL10">
+      <c r="AM10">
         <v>-414281000000.0</v>
       </c>
-      <c r="AM10">
+      <c r="AN10">
         <v>-416620000000.0</v>
       </c>
-      <c r="AN10">
+      <c r="AO10">
         <v>1031366000000.0</v>
       </c>
-      <c r="AO10">
+      <c r="AP10">
         <v>106172000000.0</v>
       </c>
-      <c r="AP10">
+      <c r="AQ10">
         <v>-178427000000.0</v>
       </c>
-      <c r="AQ10">
+      <c r="AR10">
         <v>-354696000000.0</v>
       </c>
-      <c r="AR10">
+      <c r="AS10">
         <v>-409630000000.0</v>
       </c>
-      <c r="AS10">
+      <c r="AT10">
         <v>-151219000000.0</v>
       </c>
-      <c r="AT10">
+      <c r="AU10">
         <v>-243449000000.0</v>
       </c>
-      <c r="AU10">
+      <c r="AV10">
         <v>1881055000000.0</v>
       </c>
-      <c r="AV10">
+      <c r="AW10">
         <v>145094000000.0</v>
       </c>
-      <c r="AW10">
+      <c r="AX10">
         <v>182898000000.0</v>
       </c>
-      <c r="AX10">
+      <c r="AY10">
         <v>39013000000.0</v>
       </c>
-      <c r="AY10">
+      <c r="AZ10">
         <v>-21445000000.0</v>
       </c>
-      <c r="AZ10">
+      <c r="BA10">
         <v>139500000000.0</v>
       </c>
-      <c r="BA10">
+      <c r="BB10">
         <v>350900000000.0</v>
       </c>
-      <c r="BB10">
+      <c r="BC10">
         <v>1296259000000.0</v>
       </c>
-      <c r="BC10">
+      <c r="BD10">
         <v>13680000000.0</v>
       </c>
-      <c r="BD10">
+      <c r="BE10">
         <v>13742000000.0</v>
       </c>
-      <c r="BE10">
+      <c r="BF10">
         <v>82536000000.0</v>
       </c>
-      <c r="BF10">
+      <c r="BG10">
         <v>45123000000.0</v>
       </c>
-      <c r="BG10">
+      <c r="BH10">
         <v>-71295000000.0</v>
       </c>
-      <c r="BH10">
+      <c r="BI10">
         <v>73055000000.0</v>
       </c>
-      <c r="BI10">
+      <c r="BJ10">
         <v>42731000000.0</v>
       </c>
-      <c r="BJ10">
+      <c r="BK10">
         <v>44741000000.0</v>
       </c>
-      <c r="BK10">
+      <c r="BL10">
         <v>128636000000.0</v>
       </c>
-      <c r="BL10">
+      <c r="BM10">
         <v>317722000000.0</v>
       </c>
-      <c r="BM10">
+      <c r="BN10">
         <v>5297718000000.0</v>
       </c>
-      <c r="BN10"/>
-      <c r="BO10">
+      <c r="BO10"/>
+      <c r="BP10">
         <v>36483000000.0</v>
       </c>
-      <c r="BP10">
+      <c r="BQ10">
         <v>179589000000.0</v>
       </c>
-      <c r="BQ10">
+      <c r="BR10">
         <v>141385000000.0</v>
       </c>
-      <c r="BR10"/>
       <c r="BS10"/>
-      <c r="BT10">
+      <c r="BT10"/>
+      <c r="BU10">
         <v>133399000000.0</v>
       </c>
-      <c r="BU10">
+      <c r="BV10">
         <v>14470000000.0</v>
       </c>
-      <c r="BV10">
+      <c r="BW10">
         <v>9527000000.0</v>
       </c>
-      <c r="BW10">
+      <c r="BX10">
         <v>120945000000.0</v>
       </c>
-      <c r="BX10">
+      <c r="BY10">
         <v>28519000000.0</v>
       </c>
-      <c r="BY10">
+      <c r="BZ10">
         <v>50509000000.0</v>
       </c>
-      <c r="BZ10"/>
-      <c r="CA10">
+      <c r="CA10"/>
+      <c r="CB10">
         <v>26789000000.0</v>
       </c>
-      <c r="CB10">
+      <c r="CC10">
         <v>17539000000.0</v>
       </c>
-      <c r="CC10">
+      <c r="CD10">
         <v>22033000000.0</v>
       </c>
-      <c r="CD10">
+      <c r="CE10">
         <v>85548000000.0</v>
       </c>
-      <c r="CE10">
+      <c r="CF10">
         <v>85744000000.0</v>
       </c>
-      <c r="CF10">
+      <c r="CG10">
         <v>21942000000.0</v>
       </c>
-      <c r="CG10">
+      <c r="CH10">
         <v>12428000000.0</v>
       </c>
-      <c r="CH10">
+      <c r="CI10">
         <v>98389000000.0</v>
       </c>
-      <c r="CI10"/>
       <c r="CJ10"/>
-      <c r="CK10">
+      <c r="CK10"/>
+      <c r="CL10">
         <v>1153237000.0</v>
       </c>
     </row>
-    <row r="11" spans="1:89">
+    <row r="11" spans="1:90">
       <c r="A11" t="s">
-        <v>168</v>
+        <v>169</v>
       </c>
       <c r="B11">
+        <v>5405000000.0</v>
+      </c>
+      <c r="C11">
         <v>28252000000.0</v>
       </c>
-      <c r="C11">
+      <c r="D11">
         <v>79284000000.0</v>
       </c>
-      <c r="D11">
+      <c r="E11">
         <v>37757000000.0</v>
       </c>
-      <c r="E11">
+      <c r="F11">
         <v>3777000000.0</v>
       </c>
-      <c r="F11">
+      <c r="G11">
         <v>28500000000.0</v>
       </c>
-      <c r="G11">
+      <c r="H11">
         <v>82276000000.0</v>
       </c>
-      <c r="H11">
+      <c r="I11">
         <v>9625000000.0</v>
       </c>
-      <c r="I11">
+      <c r="J11">
         <v>24319000000.0</v>
       </c>
-      <c r="J11">
+      <c r="K11">
         <v>30363000000.0</v>
       </c>
-      <c r="K11">
+      <c r="L11">
         <v>18498000000.0</v>
       </c>
-      <c r="L11">
+      <c r="M11">
         <v>24460000000.0</v>
       </c>
-      <c r="M11">
+      <c r="N11">
         <v>35303000000.0</v>
       </c>
-      <c r="N11">
+      <c r="O11">
         <v>40563000000.0</v>
       </c>
-      <c r="O11">
+      <c r="P11">
         <v>60197000000.0</v>
       </c>
-      <c r="P11">
+      <c r="Q11">
         <v>30011000000.0</v>
       </c>
-      <c r="Q11">
+      <c r="R11">
         <v>-13324000000.0</v>
       </c>
-      <c r="R11">
+      <c r="S11">
         <v>29555000000.0</v>
       </c>
-      <c r="S11">
+      <c r="T11">
         <v>26930000000.0</v>
       </c>
-      <c r="T11">
+      <c r="U11">
         <v>49564000000.0</v>
       </c>
-      <c r="U11">
+      <c r="V11">
         <v>40443000000.0</v>
       </c>
-      <c r="V11">
+      <c r="W11">
         <v>21340000000.0</v>
       </c>
-      <c r="W11">
+      <c r="X11">
         <v>81716000000.0</v>
       </c>
-      <c r="X11">
+      <c r="Y11">
         <v>23832000000.0</v>
       </c>
-      <c r="Y11">
+      <c r="Z11">
         <v>46741000000.0</v>
       </c>
-      <c r="Z11">
+      <c r="AA11">
         <v>61223000000.0</v>
       </c>
-      <c r="AA11">
+      <c r="AB11">
         <v>328770000000.0</v>
       </c>
-      <c r="AB11">
+      <c r="AC11">
         <v>64309000000.0</v>
       </c>
-      <c r="AC11">
+      <c r="AD11">
         <v>74765000000.0</v>
       </c>
-      <c r="AD11">
+      <c r="AE11">
         <v>48067000000.0</v>
       </c>
-      <c r="AE11">
+      <c r="AF11">
         <v>-12825000000.0</v>
       </c>
-      <c r="AF11">
+      <c r="AG11">
         <v>95008000000.0</v>
       </c>
-      <c r="AG11">
+      <c r="AH11">
         <v>6754000000.0</v>
       </c>
-      <c r="AH11">
+      <c r="AI11">
         <v>-35980000000.0</v>
       </c>
-      <c r="AI11">
+      <c r="AJ11">
         <v>-212180000000.0</v>
       </c>
-      <c r="AJ11">
+      <c r="AK11">
         <v>114630000000.0</v>
       </c>
-      <c r="AK11">
+      <c r="AL11">
         <v>38120000000.0</v>
       </c>
-      <c r="AL11">
+      <c r="AM11">
         <v>-41837000000.0</v>
       </c>
-      <c r="AM11">
+      <c r="AN11">
         <v>164952000000.0</v>
       </c>
-      <c r="AN11">
+      <c r="AO11">
         <v>58264000000.0</v>
       </c>
-      <c r="AO11">
+      <c r="AP11">
         <v>-22146000000.0</v>
       </c>
-      <c r="AP11">
+      <c r="AQ11">
         <v>17140000000.0</v>
       </c>
-      <c r="AQ11">
+      <c r="AR11">
         <v>52096000000.0</v>
       </c>
-      <c r="AR11">
+      <c r="AS11">
         <v>24298000000.0</v>
       </c>
-      <c r="AS11">
+      <c r="AT11">
         <v>12612000000.0</v>
       </c>
-      <c r="AT11">
+      <c r="AU11">
         <v>-1469000000.0</v>
       </c>
-      <c r="AU11">
+      <c r="AV11">
         <v>-1214000000.0</v>
       </c>
-      <c r="AV11">
+      <c r="AW11">
         <v>62755000000.0</v>
       </c>
-      <c r="AW11">
+      <c r="AX11">
         <v>60949000000.0</v>
       </c>
-      <c r="AX11">
+      <c r="AY11">
         <v>17001000000.0</v>
       </c>
-      <c r="AY11">
+      <c r="AZ11">
         <v>45995000000.0</v>
       </c>
-      <c r="AZ11">
+      <c r="BA11">
         <v>23827000000.0</v>
       </c>
-      <c r="BA11">
+      <c r="BB11">
         <v>25232000000.0</v>
       </c>
-      <c r="BB11">
+      <c r="BC11">
         <v>24250000000.0</v>
       </c>
-      <c r="BC11">
+      <c r="BD11">
         <v>6858000000.0</v>
       </c>
-      <c r="BD11">
+      <c r="BE11">
         <v>-53823000000.0</v>
       </c>
-      <c r="BE11">
+      <c r="BF11">
         <v>30336000000.0</v>
       </c>
-      <c r="BF11">
+      <c r="BG11">
         <v>5127000000.0</v>
       </c>
-      <c r="BG11">
+      <c r="BH11">
         <v>-49157000000.0</v>
       </c>
-      <c r="BH11">
+      <c r="BI11">
         <v>10379000000.0</v>
       </c>
-      <c r="BI11">
+      <c r="BJ11">
         <v>22866000000.0</v>
       </c>
-      <c r="BJ11">
+      <c r="BK11">
         <v>9106000000.0</v>
       </c>
-      <c r="BK11">
+      <c r="BL11">
         <v>42704000000.0</v>
       </c>
-      <c r="BL11">
+      <c r="BM11">
         <v>242477000000.0</v>
       </c>
-      <c r="BM11"/>
       <c r="BN11"/>
-      <c r="BO11">
+      <c r="BO11"/>
+      <c r="BP11">
         <v>9367000000.0</v>
       </c>
-      <c r="BP11">
+      <c r="BQ11">
         <v>59254000000.0</v>
       </c>
-      <c r="BQ11">
+      <c r="BR11">
         <v>25229000000.0</v>
       </c>
-      <c r="BR11"/>
       <c r="BS11"/>
-      <c r="BT11">
+      <c r="BT11"/>
+      <c r="BU11">
         <v>45089000000.0</v>
       </c>
-      <c r="BU11"/>
       <c r="BV11"/>
-      <c r="BW11">
+      <c r="BW11"/>
+      <c r="BX11">
         <v>23654000000.0</v>
       </c>
-      <c r="BX11">
+      <c r="BY11">
         <v>6726000000.0</v>
       </c>
-      <c r="BY11">
+      <c r="BZ11">
         <v>14448000000.0</v>
       </c>
-      <c r="BZ11"/>
-      <c r="CA11">
+      <c r="CA11"/>
+      <c r="CB11">
         <v>7288000000.0</v>
       </c>
-      <c r="CB11">
+      <c r="CC11">
         <v>6396000000.0</v>
       </c>
-      <c r="CC11">
+      <c r="CD11">
         <v>3586000000.0</v>
       </c>
-      <c r="CD11">
+      <c r="CE11">
         <v>16701000000.0</v>
       </c>
-      <c r="CE11">
+      <c r="CF11">
         <v>6983000000.0</v>
       </c>
-      <c r="CF11">
+      <c r="CG11">
         <v>7927000000.0</v>
       </c>
-      <c r="CG11"/>
-      <c r="CH11">
+      <c r="CH11"/>
+      <c r="CI11">
         <v>22205000000.0</v>
       </c>
-      <c r="CI11"/>
       <c r="CJ11"/>
       <c r="CK11"/>
+      <c r="CL11"/>
     </row>
-    <row r="12" spans="1:89">
+    <row r="12" spans="1:90">
       <c r="A12" t="s">
-        <v>169</v>
+        <v>170</v>
       </c>
       <c r="B12">
+        <v>61318000000.0</v>
+      </c>
+      <c r="C12">
         <v>61650000000.0</v>
       </c>
-      <c r="C12">
+      <c r="D12">
         <v>63736000000.0</v>
       </c>
-      <c r="D12">
+      <c r="E12">
         <v>65992000000.0</v>
       </c>
-      <c r="E12">
+      <c r="F12">
         <v>70562000000.0</v>
       </c>
-      <c r="F12">
+      <c r="G12">
         <v>71470000000.0</v>
       </c>
-      <c r="G12">
+      <c r="H12">
         <v>73632000000.0</v>
       </c>
-      <c r="H12">
+      <c r="I12">
         <v>78666000000.0</v>
       </c>
-      <c r="I12">
+      <c r="J12">
         <v>88015000000.0</v>
       </c>
-      <c r="J12">
+      <c r="K12">
         <v>87901000000.0</v>
       </c>
-      <c r="K12">
+      <c r="L12">
         <v>84797000000.0</v>
       </c>
-      <c r="L12">
+      <c r="M12">
         <v>74010000000.0</v>
       </c>
-      <c r="M12">
+      <c r="N12">
         <v>86817000000.0</v>
       </c>
-      <c r="N12">
+      <c r="O12">
         <v>82031000000.0</v>
       </c>
-      <c r="O12">
+      <c r="P12">
         <v>85760000000.0</v>
       </c>
-      <c r="P12">
+      <c r="Q12">
         <v>85705000000.0</v>
       </c>
-      <c r="Q12">
+      <c r="R12">
         <v>108204000000.0</v>
       </c>
-      <c r="R12">
+      <c r="S12">
         <v>98709000000.0</v>
       </c>
-      <c r="S12">
+      <c r="T12">
         <v>127505000000.0</v>
       </c>
-      <c r="T12">
+      <c r="U12">
         <v>154871000000.0</v>
       </c>
-      <c r="U12">
+      <c r="V12">
         <v>162502000000.0</v>
       </c>
-      <c r="V12">
+      <c r="W12">
         <v>167197000000.0</v>
       </c>
-      <c r="W12">
+      <c r="X12">
         <v>179951000000.0</v>
       </c>
-      <c r="X12">
+      <c r="Y12">
         <v>181659000000.0</v>
       </c>
-      <c r="Y12">
+      <c r="Z12">
         <v>226279000000.0</v>
       </c>
-      <c r="Z12">
+      <c r="AA12">
         <v>188229000000.0</v>
       </c>
-      <c r="AA12">
+      <c r="AB12">
         <v>110631000000.0</v>
       </c>
-      <c r="AB12">
+      <c r="AC12">
         <v>115235000000.0</v>
       </c>
-      <c r="AC12">
+      <c r="AD12">
         <v>135576000000.0</v>
       </c>
-      <c r="AD12">
+      <c r="AE12">
         <v>123659000000.0</v>
       </c>
-      <c r="AE12">
+      <c r="AF12">
         <v>124133000000.0</v>
       </c>
-      <c r="AF12">
+      <c r="AG12">
         <v>134601000000.0</v>
       </c>
-      <c r="AG12">
+      <c r="AH12">
         <v>127462000000.0</v>
       </c>
-      <c r="AH12">
+      <c r="AI12">
         <v>120271000000.0</v>
       </c>
-      <c r="AI12">
+      <c r="AJ12">
         <v>160260000000.0</v>
       </c>
-      <c r="AJ12">
+      <c r="AK12">
         <v>227070000000.0</v>
       </c>
-      <c r="AK12">
+      <c r="AL12">
         <v>151459000000.0</v>
       </c>
-      <c r="AL12">
+      <c r="AM12">
         <v>133782000000.0</v>
       </c>
-      <c r="AM12">
+      <c r="AN12">
         <v>181674000000.0</v>
       </c>
-      <c r="AN12">
+      <c r="AO12">
         <v>125271000000.0</v>
       </c>
-      <c r="AO12">
+      <c r="AP12">
         <v>140072000000.0</v>
       </c>
-      <c r="AP12">
+      <c r="AQ12">
         <v>147727000000.0</v>
       </c>
-      <c r="AQ12">
+      <c r="AR12">
         <v>190291000000.0</v>
       </c>
-      <c r="AR12">
+      <c r="AS12">
         <v>120587000000.0</v>
       </c>
-      <c r="AS12">
+      <c r="AT12">
         <v>137861000000.0</v>
       </c>
-      <c r="AT12">
+      <c r="AU12">
         <v>117663000000.0</v>
       </c>
-      <c r="AU12">
+      <c r="AV12">
         <v>102927000000.0</v>
       </c>
-      <c r="AV12">
+      <c r="AW12">
         <v>74814000000.0</v>
       </c>
-      <c r="AW12">
+      <c r="AX12">
         <v>111636000000.0</v>
       </c>
-      <c r="AX12">
+      <c r="AY12">
         <v>87470000000.0</v>
       </c>
-      <c r="AY12">
+      <c r="AZ12">
         <v>95703000000.0</v>
       </c>
-      <c r="AZ12">
+      <c r="BA12">
         <v>83653000000.0</v>
       </c>
-      <c r="BA12">
+      <c r="BB12">
         <v>78877000000.0</v>
       </c>
-      <c r="BB12">
+      <c r="BC12">
         <v>61616000000.0</v>
       </c>
-      <c r="BC12">
+      <c r="BD12">
         <v>92323000000.0</v>
       </c>
-      <c r="BD12">
+      <c r="BE12">
         <v>15571000000.0</v>
       </c>
-      <c r="BE12">
+      <c r="BF12">
         <v>72526000000.0</v>
       </c>
-      <c r="BF12">
+      <c r="BG12">
         <v>74580000000.0</v>
       </c>
-      <c r="BG12">
+      <c r="BH12">
         <v>75479000000.0</v>
       </c>
-      <c r="BH12">
+      <c r="BI12">
         <v>64929000000.0</v>
       </c>
-      <c r="BI12">
+      <c r="BJ12">
         <v>73247000000.0</v>
       </c>
-      <c r="BJ12">
+      <c r="BK12">
         <v>73989000000.0</v>
       </c>
-      <c r="BK12">
+      <c r="BL12">
         <v>33900000000.0</v>
       </c>
-      <c r="BL12">
+      <c r="BM12">
         <v>68965000000.0</v>
       </c>
-      <c r="BM12">
+      <c r="BN12">
         <v>217308000000.0</v>
       </c>
-      <c r="BN12">
+      <c r="BO12">
         <v>166705000000.0</v>
       </c>
-      <c r="BO12">
+      <c r="BP12">
         <v>152635000000.0</v>
       </c>
-      <c r="BP12">
+      <c r="BQ12">
         <v>192712000000.0</v>
       </c>
-      <c r="BQ12">
+      <c r="BR12">
         <v>181054000000.0</v>
       </c>
-      <c r="BR12">
+      <c r="BS12">
         <v>195522000000.0</v>
       </c>
-      <c r="BS12">
+      <c r="BT12">
         <v>159103000000.0</v>
       </c>
-      <c r="BT12">
+      <c r="BU12">
         <v>125444000000.0</v>
       </c>
-      <c r="BU12">
+      <c r="BV12">
         <v>117584000000.0</v>
       </c>
-      <c r="BV12">
+      <c r="BW12">
         <v>115572000000.0</v>
       </c>
-      <c r="BW12">
+      <c r="BX12">
         <v>281071000000.0</v>
       </c>
-      <c r="BX12">
+      <c r="BY12">
         <v>80449000000.0</v>
       </c>
-      <c r="BY12">
+      <c r="BZ12">
         <v>77738000000.0</v>
       </c>
-      <c r="BZ12">
+      <c r="CA12">
         <v>124585000000.0</v>
       </c>
-      <c r="CA12">
+      <c r="CB12">
         <v>72233000000.0</v>
       </c>
-      <c r="CB12">
+      <c r="CC12">
         <v>69085000000.0</v>
       </c>
-      <c r="CC12">
+      <c r="CD12">
         <v>61201000000.0</v>
       </c>
-      <c r="CD12">
+      <c r="CE12">
         <v>59195000000.0</v>
       </c>
-      <c r="CE12">
+      <c r="CF12">
         <v>63054000000.0</v>
       </c>
-      <c r="CF12">
+      <c r="CG12">
         <v>54899000000.0</v>
       </c>
-      <c r="CG12">
+      <c r="CH12">
         <v>52811000000.0</v>
       </c>
-      <c r="CH12">
+      <c r="CI12">
         <v>44620000000.0</v>
       </c>
-      <c r="CI12">
+      <c r="CJ12">
         <v>17981249000.0</v>
       </c>
-      <c r="CJ12">
+      <c r="CK12">
         <v>18744121000.0</v>
       </c>
-      <c r="CK12">
+      <c r="CL12">
         <v>17026630000.0</v>
       </c>
     </row>
-    <row r="13" spans="1:89">
+    <row r="13" spans="1:90">
       <c r="A13" t="s">
-        <v>170</v>
+        <v>171</v>
       </c>
       <c r="B13">
+        <v>7121000000.0</v>
+      </c>
+      <c r="C13">
         <v>11634000000.0</v>
       </c>
-      <c r="C13">
+      <c r="D13">
         <v>6175000000.0</v>
       </c>
-      <c r="D13">
+      <c r="E13">
         <v>31241000000.0</v>
       </c>
-      <c r="E13">
+      <c r="F13">
         <v>65310000000.0</v>
       </c>
-      <c r="F13">
+      <c r="G13">
         <v>87216000000.0</v>
       </c>
-      <c r="G13">
+      <c r="H13">
         <v>11453000000.0</v>
       </c>
-      <c r="H13">
+      <c r="I13">
         <v>62017000000.0</v>
       </c>
-      <c r="I13">
+      <c r="J13">
         <v>11371000000.0</v>
       </c>
-      <c r="J13">
+      <c r="K13">
         <v>12529000000.0</v>
       </c>
-      <c r="K13">
+      <c r="L13">
         <v>11604000000.0</v>
       </c>
-      <c r="L13">
+      <c r="M13">
         <v>63089000000.0</v>
       </c>
-      <c r="M13">
+      <c r="N13">
         <v>61941000000.0</v>
       </c>
-      <c r="N13">
+      <c r="O13">
         <v>29875000000.0</v>
       </c>
-      <c r="O13">
+      <c r="P13">
         <v>29264000000.0</v>
       </c>
-      <c r="P13">
+      <c r="Q13">
         <v>47707000000.0</v>
       </c>
-      <c r="Q13">
+      <c r="R13">
         <v>4700000000.0</v>
       </c>
-      <c r="R13">
+      <c r="S13">
         <v>7800000000.0</v>
       </c>
-      <c r="S13">
+      <c r="T13">
         <v>554410000000.0</v>
       </c>
-      <c r="T13">
+      <c r="U13">
         <v>121058000000.0</v>
       </c>
-      <c r="U13">
+      <c r="V13">
         <v>22898000000.0</v>
       </c>
-      <c r="V13">
+      <c r="W13">
         <v>207175000000.0</v>
       </c>
-      <c r="W13">
+      <c r="X13">
         <v>214245000000.0</v>
       </c>
-      <c r="X13">
+      <c r="Y13">
         <v>273113000000.0</v>
       </c>
-      <c r="Y13">
+      <c r="Z13">
         <v>190312000000.0</v>
       </c>
-      <c r="Z13">
+      <c r="AA13">
         <v>296091000000.0</v>
       </c>
-      <c r="AA13">
+      <c r="AB13">
         <v>168070000000.0</v>
       </c>
-      <c r="AB13">
+      <c r="AC13">
         <v>60653000000.0</v>
       </c>
-      <c r="AC13">
+      <c r="AD13">
         <v>15303000000.0</v>
       </c>
-      <c r="AD13">
+      <c r="AE13">
         <v>19879000000.0</v>
       </c>
-      <c r="AE13"/>
       <c r="AF13"/>
       <c r="AG13"/>
       <c r="AH13"/>
       <c r="AI13"/>
       <c r="AJ13"/>
       <c r="AK13"/>
       <c r="AL13"/>
       <c r="AM13"/>
       <c r="AN13"/>
       <c r="AO13"/>
       <c r="AP13"/>
       <c r="AQ13"/>
       <c r="AR13"/>
       <c r="AS13"/>
       <c r="AT13"/>
       <c r="AU13"/>
       <c r="AV13"/>
       <c r="AW13"/>
       <c r="AX13"/>
       <c r="AY13"/>
       <c r="AZ13"/>
       <c r="BA13"/>
       <c r="BB13"/>
       <c r="BC13"/>
       <c r="BD13"/>
@@ -21398,600 +21587,607 @@
       <c r="BM13"/>
       <c r="BN13"/>
       <c r="BO13"/>
       <c r="BP13"/>
       <c r="BQ13"/>
       <c r="BR13"/>
       <c r="BS13"/>
       <c r="BT13"/>
       <c r="BU13"/>
       <c r="BV13"/>
       <c r="BW13"/>
       <c r="BX13"/>
       <c r="BY13"/>
       <c r="BZ13"/>
       <c r="CA13"/>
       <c r="CB13"/>
       <c r="CC13"/>
       <c r="CD13"/>
       <c r="CE13"/>
       <c r="CF13"/>
       <c r="CG13"/>
       <c r="CH13"/>
       <c r="CI13"/>
       <c r="CJ13"/>
       <c r="CK13"/>
+      <c r="CL13"/>
     </row>
-    <row r="14" spans="1:89">
+    <row r="14" spans="1:90">
       <c r="A14" t="s">
-        <v>171</v>
+        <v>172</v>
       </c>
       <c r="B14">
+        <v>4559000000.0</v>
+      </c>
+      <c r="C14">
         <v>-9357000000.0</v>
       </c>
-      <c r="C14">
+      <c r="D14">
         <v>10042000000.0</v>
       </c>
-      <c r="D14"/>
-      <c r="E14">
+      <c r="E14"/>
+      <c r="F14">
         <v>15206000000.0</v>
       </c>
-      <c r="F14">
+      <c r="G14">
         <v>-1742000000.0</v>
       </c>
-      <c r="G14">
+      <c r="H14">
         <v>-752000000.0</v>
       </c>
-      <c r="H14">
+      <c r="I14">
         <v>8719000000.0</v>
       </c>
-      <c r="I14">
+      <c r="J14">
         <v>-7671000000.0</v>
       </c>
-      <c r="J14">
+      <c r="K14">
         <v>5714000000.0</v>
       </c>
-      <c r="K14">
+      <c r="L14">
         <v>-2136000000.0</v>
       </c>
-      <c r="L14">
+      <c r="M14">
         <v>44217000000.0</v>
       </c>
-      <c r="M14">
+      <c r="N14">
         <v>32981000000.0</v>
       </c>
-      <c r="N14">
+      <c r="O14">
         <v>62340000000.0</v>
       </c>
-      <c r="O14">
+      <c r="P14">
         <v>61672000000.0</v>
       </c>
-      <c r="P14">
+      <c r="Q14">
         <v>75237000000.0</v>
       </c>
-      <c r="Q14">
+      <c r="R14">
         <v>10051000000.0</v>
       </c>
-      <c r="R14">
+      <c r="S14">
         <v>64933000000.0</v>
       </c>
-      <c r="S14">
+      <c r="T14">
         <v>107450000000.0</v>
       </c>
-      <c r="T14">
+      <c r="U14">
         <v>17186000000.0</v>
       </c>
-      <c r="U14">
+      <c r="V14">
         <v>529576000000.0</v>
       </c>
-      <c r="V14">
+      <c r="W14">
         <v>553252000000.0</v>
       </c>
-      <c r="W14">
+      <c r="X14">
         <v>595576000000.0</v>
       </c>
-      <c r="X14">
+      <c r="Y14">
         <v>412043000000.0</v>
       </c>
-      <c r="Y14">
+      <c r="Z14">
         <v>467136000000.0</v>
       </c>
-      <c r="Z14">
+      <c r="AA14">
         <v>496851000000.0</v>
       </c>
-      <c r="AA14">
+      <c r="AB14">
         <v>606661000000.0</v>
       </c>
-      <c r="AB14">
+      <c r="AC14">
         <v>652811000000.0</v>
       </c>
-      <c r="AC14">
+      <c r="AD14">
         <v>625106000000.0</v>
       </c>
-      <c r="AD14">
+      <c r="AE14">
         <v>671922000000.0</v>
       </c>
-      <c r="AE14">
+      <c r="AF14">
         <v>731252000000.0</v>
       </c>
-      <c r="AF14">
+      <c r="AG14">
         <v>1241784000000.0</v>
       </c>
-      <c r="AG14">
+      <c r="AH14">
         <v>879749000000.0</v>
       </c>
-      <c r="AH14"/>
       <c r="AI14"/>
       <c r="AJ14"/>
-      <c r="AK14">
+      <c r="AK14"/>
+      <c r="AL14">
         <v>17441000000.0</v>
       </c>
-      <c r="AL14"/>
-      <c r="AM14">
+      <c r="AM14"/>
+      <c r="AN14">
         <v>55208000000.0</v>
       </c>
-      <c r="AN14"/>
-      <c r="AO14">
+      <c r="AO14"/>
+      <c r="AP14">
         <v>51294000000.0</v>
       </c>
-      <c r="AP14"/>
       <c r="AQ14"/>
       <c r="AR14"/>
-      <c r="AS14">
+      <c r="AS14"/>
+      <c r="AT14">
         <v>28860000000.0</v>
       </c>
-      <c r="AT14">
+      <c r="AU14">
         <v>12508000000.0</v>
       </c>
-      <c r="AU14">
+      <c r="AV14">
         <v>61553000000.0</v>
       </c>
-      <c r="AV14">
+      <c r="AW14">
         <v>72025000000.0</v>
       </c>
-      <c r="AW14">
+      <c r="AX14">
         <v>69309000000.0</v>
       </c>
-      <c r="AX14">
+      <c r="AY14">
         <v>10788000000.0</v>
       </c>
-      <c r="AY14">
+      <c r="AZ14">
         <v>56861000000.0</v>
       </c>
-      <c r="AZ14">
+      <c r="BA14">
         <v>53710000000.0</v>
       </c>
-      <c r="BA14">
+      <c r="BB14">
         <v>83594000000.0</v>
       </c>
-      <c r="BB14">
+      <c r="BC14">
         <v>36654000000.0</v>
       </c>
-      <c r="BC14">
+      <c r="BD14">
         <v>39888000000.0</v>
       </c>
-      <c r="BD14">
+      <c r="BE14">
         <v>48082000000.0</v>
       </c>
-      <c r="BE14">
+      <c r="BF14">
         <v>30772000000.0</v>
       </c>
-      <c r="BF14">
+      <c r="BG14">
         <v>19205000000.0</v>
       </c>
-      <c r="BG14">
+      <c r="BH14">
         <v>18793000000.0</v>
       </c>
-      <c r="BH14">
+      <c r="BI14">
         <v>26746000000.0</v>
       </c>
-      <c r="BI14">
+      <c r="BJ14">
         <v>15185000000.0</v>
       </c>
-      <c r="BJ14">
+      <c r="BK14">
         <v>14996000000.0</v>
       </c>
-      <c r="BK14">
+      <c r="BL14">
         <v>60951000000.0</v>
       </c>
-      <c r="BL14">
+      <c r="BM14">
         <v>58545000000.0</v>
       </c>
-      <c r="BM14">
+      <c r="BN14">
         <v>2769732000000.0</v>
       </c>
-      <c r="BN14">
+      <c r="BO14">
         <v>21787000000.0</v>
       </c>
-      <c r="BO14">
+      <c r="BP14">
         <v>29267000000.0</v>
       </c>
-      <c r="BP14">
+      <c r="BQ14">
         <v>55662000000.0</v>
       </c>
-      <c r="BQ14">
+      <c r="BR14">
         <v>46932000000.0</v>
       </c>
-      <c r="BR14">
+      <c r="BS14">
         <v>19234000000.0</v>
       </c>
-      <c r="BS14"/>
-      <c r="BT14">
+      <c r="BT14"/>
+      <c r="BU14">
         <v>66924000000.0</v>
       </c>
-      <c r="BU14">
+      <c r="BV14">
         <v>14675000000.0</v>
       </c>
-      <c r="BV14">
+      <c r="BW14">
         <v>6092000000.0</v>
       </c>
-      <c r="BW14">
+      <c r="BX14">
         <v>44656000000.0</v>
       </c>
-      <c r="BX14">
+      <c r="BY14">
         <v>20748000000.0</v>
       </c>
-      <c r="BY14">
+      <c r="BZ14">
         <v>19430000000.0</v>
       </c>
-      <c r="BZ14">
+      <c r="CA14">
         <v>4912000000.0</v>
       </c>
-      <c r="CA14">
+      <c r="CB14">
         <v>18584000000.0</v>
       </c>
-      <c r="CB14">
+      <c r="CC14">
         <v>14702000000.0</v>
       </c>
-      <c r="CC14">
+      <c r="CD14">
         <v>8257000000.0</v>
       </c>
-      <c r="CD14">
+      <c r="CE14">
         <v>38217000000.0</v>
       </c>
-      <c r="CE14">
+      <c r="CF14">
         <v>52665000000.0</v>
       </c>
-      <c r="CF14">
+      <c r="CG14">
         <v>17231000000.0</v>
       </c>
-      <c r="CG14">
+      <c r="CH14">
         <v>8878000000.0</v>
       </c>
-      <c r="CH14"/>
       <c r="CI14"/>
       <c r="CJ14"/>
       <c r="CK14"/>
+      <c r="CL14"/>
     </row>
-    <row r="15" spans="1:89">
+    <row r="15" spans="1:90">
       <c r="A15" t="s">
-        <v>172</v>
+        <v>173</v>
       </c>
       <c r="B15">
+        <v>-147607000000.0</v>
+      </c>
+      <c r="C15">
         <v>119805000000.0</v>
       </c>
-      <c r="C15">
+      <c r="D15">
         <v>-33035000000.0</v>
       </c>
-      <c r="D15">
+      <c r="E15">
         <v>11168000000.0</v>
       </c>
-      <c r="E15">
+      <c r="F15">
         <v>-146299000000.0</v>
       </c>
-      <c r="F15">
+      <c r="G15">
         <v>11731000000.0</v>
       </c>
-      <c r="G15">
+      <c r="H15">
         <v>2438000000.0</v>
       </c>
-      <c r="H15">
+      <c r="I15">
         <v>9660000000.0</v>
       </c>
-      <c r="I15">
+      <c r="J15">
         <v>115848000000.0</v>
       </c>
-      <c r="J15">
+      <c r="K15">
         <v>31245000000.0</v>
       </c>
-      <c r="K15">
+      <c r="L15">
         <v>28254000000.0</v>
       </c>
-      <c r="L15">
+      <c r="M15">
         <v>33340000000.0</v>
       </c>
-      <c r="M15">
+      <c r="N15">
         <v>81081000000.0</v>
       </c>
-      <c r="N15">
+      <c r="O15">
         <v>-35620000000.0</v>
       </c>
-      <c r="O15">
+      <c r="P15">
         <v>7226000000.0</v>
       </c>
-      <c r="P15">
+      <c r="Q15">
         <v>-71431000000.0</v>
       </c>
-      <c r="Q15">
+      <c r="R15">
         <v>147692000000.0</v>
       </c>
-      <c r="R15">
+      <c r="S15">
         <v>-134102000000.0</v>
       </c>
-      <c r="S15">
+      <c r="T15">
         <v>45167000000.0</v>
       </c>
-      <c r="T15">
+      <c r="U15">
         <v>52228000000.0</v>
       </c>
-      <c r="U15">
+      <c r="V15">
         <v>371401000000.0</v>
       </c>
-      <c r="V15">
+      <c r="W15">
         <v>-267538000000.0</v>
       </c>
-      <c r="W15">
+      <c r="X15">
         <v>-7029000000.0</v>
       </c>
-      <c r="X15">
+      <c r="Y15">
         <v>-215607000000.0</v>
       </c>
-      <c r="Y15">
+      <c r="Z15">
         <v>94278000000.0</v>
       </c>
-      <c r="Z15">
+      <c r="AA15">
         <v>-664737000000.0</v>
       </c>
-      <c r="AA15">
+      <c r="AB15">
         <v>-880962000000.0</v>
       </c>
-      <c r="AB15">
+      <c r="AC15">
         <v>7759000000.0</v>
       </c>
-      <c r="AC15">
+      <c r="AD15">
         <v>38695000000.0</v>
       </c>
-      <c r="AD15">
+      <c r="AE15">
         <v>-31586000000.0</v>
       </c>
-      <c r="AE15">
+      <c r="AF15">
         <v>-324453000000.0</v>
       </c>
-      <c r="AF15">
+      <c r="AG15">
         <v>-184217000000.0</v>
       </c>
-      <c r="AG15">
+      <c r="AH15">
         <v>-329107000000.0</v>
       </c>
-      <c r="AH15">
+      <c r="AI15">
         <v>-383992000000.0</v>
       </c>
-      <c r="AI15">
+      <c r="AJ15">
         <v>-445445000000.0</v>
       </c>
-      <c r="AJ15">
+      <c r="AK15">
         <v>-477950000000.0</v>
       </c>
-      <c r="AK15">
+      <c r="AL15">
         <v>-36357000000.0</v>
       </c>
-      <c r="AL15">
+      <c r="AM15">
         <v>-287120000000.0</v>
       </c>
-      <c r="AM15">
+      <c r="AN15">
         <v>-646367000000.0</v>
       </c>
-      <c r="AN15">
+      <c r="AO15">
         <v>937622000000.0</v>
       </c>
-      <c r="AO15">
+      <c r="AP15">
         <v>77024000000.0</v>
       </c>
-      <c r="AP15">
+      <c r="AQ15">
         <v>-124654000000.0</v>
       </c>
-      <c r="AQ15">
+      <c r="AR15">
         <v>-355269000000.0</v>
       </c>
-      <c r="AR15">
+      <c r="AS15">
         <v>-402729000000.0</v>
       </c>
-      <c r="AS15">
+      <c r="AT15">
         <v>-192691000000.0</v>
       </c>
-      <c r="AT15">
+      <c r="AU15">
         <v>-254488000000.0</v>
       </c>
-      <c r="AU15">
+      <c r="AV15">
         <v>1820716000000.0</v>
       </c>
-      <c r="AV15">
+      <c r="AW15">
         <v>10314000000.0</v>
       </c>
-      <c r="AW15">
+      <c r="AX15">
         <v>52698000000.0</v>
       </c>
-      <c r="AX15">
+      <c r="AY15">
         <v>10580000000.0</v>
       </c>
-      <c r="AY15">
+      <c r="AZ15">
         <v>-124301000000.0</v>
       </c>
-      <c r="AZ15">
+      <c r="BA15">
         <v>61963000000.0</v>
       </c>
-      <c r="BA15">
+      <c r="BB15">
         <v>242074000000.0</v>
       </c>
-      <c r="BB15">
+      <c r="BC15">
         <v>1235355000000.0</v>
       </c>
-      <c r="BC15">
+      <c r="BD15">
         <v>-33066000000.0</v>
       </c>
-      <c r="BD15">
+      <c r="BE15">
         <v>19483000000.0</v>
       </c>
-      <c r="BE15">
+      <c r="BF15">
         <v>21428000000.0</v>
       </c>
-      <c r="BF15">
+      <c r="BG15">
         <v>20791000000.0</v>
       </c>
-      <c r="BG15">
+      <c r="BH15">
         <v>34789000000.0</v>
       </c>
-      <c r="BH15">
+      <c r="BI15">
         <v>35930000000.0</v>
       </c>
-      <c r="BI15">
+      <c r="BJ15">
         <v>4680000000.0</v>
       </c>
-      <c r="BJ15">
+      <c r="BK15">
         <v>20639000000.0</v>
       </c>
-      <c r="BK15"/>
       <c r="BL15"/>
       <c r="BM15"/>
       <c r="BN15"/>
       <c r="BO15"/>
       <c r="BP15"/>
       <c r="BQ15"/>
       <c r="BR15"/>
       <c r="BS15"/>
       <c r="BT15"/>
       <c r="BU15"/>
       <c r="BV15"/>
       <c r="BW15"/>
       <c r="BX15"/>
       <c r="BY15"/>
       <c r="BZ15"/>
       <c r="CA15"/>
       <c r="CB15"/>
       <c r="CC15"/>
       <c r="CD15"/>
       <c r="CE15"/>
       <c r="CF15"/>
       <c r="CG15"/>
       <c r="CH15"/>
       <c r="CI15"/>
       <c r="CJ15"/>
       <c r="CK15"/>
+      <c r="CL15"/>
     </row>
-    <row r="16" spans="1:89">
+    <row r="16" spans="1:90">
       <c r="A16" t="s">
-        <v>173</v>
+        <v>174</v>
       </c>
       <c r="B16"/>
-      <c r="C16">
+      <c r="C16"/>
+      <c r="D16">
         <v>-33035000000.0</v>
       </c>
-      <c r="D16">
+      <c r="E16">
         <v>11168000000.0</v>
       </c>
-      <c r="E16">
+      <c r="F16">
         <v>-146299000000.0</v>
       </c>
-      <c r="F16">
+      <c r="G16">
         <v>11731000000.0</v>
       </c>
-      <c r="G16">
+      <c r="H16">
         <v>2438000000.0</v>
       </c>
-      <c r="H16">
+      <c r="I16">
         <v>9660000000.0</v>
       </c>
-      <c r="I16"/>
       <c r="J16"/>
       <c r="K16"/>
-      <c r="L16">
+      <c r="L16"/>
+      <c r="M16">
         <v>33340000000.0</v>
       </c>
-      <c r="M16">
+      <c r="N16">
         <v>81081000000.0</v>
       </c>
-      <c r="N16">
+      <c r="O16">
         <v>29374000000.0</v>
       </c>
-      <c r="O16">
+      <c r="P16">
         <v>68898000000.0</v>
       </c>
-      <c r="P16">
+      <c r="Q16">
         <v>3806000000.0</v>
       </c>
-      <c r="Q16">
+      <c r="R16">
         <v>147692000000.0</v>
       </c>
-      <c r="R16">
+      <c r="S16">
         <v>-69169000000.0</v>
       </c>
-      <c r="S16">
+      <c r="T16">
         <v>45167000000.0</v>
       </c>
-      <c r="T16">
+      <c r="U16">
         <v>102860000000.0</v>
       </c>
-      <c r="U16">
+      <c r="V16">
         <v>320769000000.0</v>
       </c>
-      <c r="V16">
+      <c r="W16">
         <v>-267538000000.0</v>
       </c>
-      <c r="W16">
+      <c r="X16">
         <v>-7029000000.0</v>
       </c>
-      <c r="X16">
+      <c r="Y16">
         <v>-215607000000.0</v>
       </c>
-      <c r="Y16">
+      <c r="Z16">
         <v>94278000000.0</v>
       </c>
-      <c r="Z16">
+      <c r="AA16">
         <v>-664737000000.0</v>
       </c>
-      <c r="AA16">
+      <c r="AB16">
         <v>-880962000000.0</v>
       </c>
-      <c r="AB16">
+      <c r="AC16">
         <v>7759000000.0</v>
       </c>
-      <c r="AC16">
+      <c r="AD16">
         <v>38695000000.0</v>
       </c>
-      <c r="AD16">
+      <c r="AE16">
         <v>-31586000000.0</v>
       </c>
-      <c r="AE16">
+      <c r="AF16">
         <v>-324453000000.0</v>
       </c>
-      <c r="AF16">
+      <c r="AG16">
         <v>-184217000000.0</v>
       </c>
-      <c r="AG16">
+      <c r="AH16">
         <v>-329107000000.0</v>
       </c>
-      <c r="AH16"/>
       <c r="AI16"/>
       <c r="AJ16"/>
       <c r="AK16"/>
       <c r="AL16"/>
       <c r="AM16"/>
       <c r="AN16"/>
       <c r="AO16"/>
       <c r="AP16"/>
       <c r="AQ16"/>
       <c r="AR16"/>
       <c r="AS16"/>
       <c r="AT16"/>
       <c r="AU16"/>
       <c r="AV16"/>
       <c r="AW16"/>
       <c r="AX16"/>
       <c r="AY16"/>
       <c r="AZ16"/>
       <c r="BA16"/>
       <c r="BB16"/>
       <c r="BC16"/>
       <c r="BD16"/>
       <c r="BE16"/>
       <c r="BF16"/>
       <c r="BG16"/>
@@ -22003,150 +22199,153 @@
       <c r="BM16"/>
       <c r="BN16"/>
       <c r="BO16"/>
       <c r="BP16"/>
       <c r="BQ16"/>
       <c r="BR16"/>
       <c r="BS16"/>
       <c r="BT16"/>
       <c r="BU16"/>
       <c r="BV16"/>
       <c r="BW16"/>
       <c r="BX16"/>
       <c r="BY16"/>
       <c r="BZ16"/>
       <c r="CA16"/>
       <c r="CB16"/>
       <c r="CC16"/>
       <c r="CD16"/>
       <c r="CE16"/>
       <c r="CF16"/>
       <c r="CG16"/>
       <c r="CH16"/>
       <c r="CI16"/>
       <c r="CJ16"/>
       <c r="CK16"/>
+      <c r="CL16"/>
     </row>
-    <row r="17" spans="1:89">
+    <row r="17" spans="1:90">
       <c r="A17" t="s">
-        <v>174</v>
+        <v>175</v>
       </c>
       <c r="B17">
+        <v>-150660000000.0</v>
+      </c>
+      <c r="C17">
         <v>129162000000.0</v>
       </c>
-      <c r="C17">
+      <c r="D17">
         <v>-43077000000.0</v>
       </c>
-      <c r="D17"/>
-      <c r="E17">
+      <c r="E17"/>
+      <c r="F17">
         <v>-161505000000.0</v>
       </c>
-      <c r="F17">
+      <c r="G17">
         <v>13473000000.0</v>
       </c>
-      <c r="G17">
+      <c r="H17">
         <v>3190000000.0</v>
       </c>
-      <c r="H17">
+      <c r="I17">
         <v>941000000.0</v>
       </c>
-      <c r="I17">
+      <c r="J17">
         <v>123519000000.0</v>
       </c>
-      <c r="J17">
+      <c r="K17">
         <v>25531000000.0</v>
       </c>
-      <c r="K17">
+      <c r="L17">
         <v>30390000000.0</v>
       </c>
-      <c r="L17">
+      <c r="M17">
         <v>-13531000000.0</v>
       </c>
-      <c r="M17">
+      <c r="N17">
         <v>50754000000.0</v>
       </c>
-      <c r="N17">
+      <c r="O17">
         <v>-35620000000.0</v>
       </c>
-      <c r="O17">
+      <c r="P17">
         <v>7226000000.0</v>
       </c>
-      <c r="P17">
+      <c r="Q17">
         <v>-71431000000.0</v>
       </c>
-      <c r="Q17">
+      <c r="R17">
         <v>137641000000.0</v>
       </c>
-      <c r="R17">
+      <c r="S17">
         <v>-134102000000.0</v>
       </c>
-      <c r="S17">
+      <c r="T17">
         <v>-62283000000.0</v>
       </c>
-      <c r="T17">
+      <c r="U17">
         <v>35042000000.0</v>
       </c>
-      <c r="U17">
+      <c r="V17">
         <v>362814000000.0</v>
       </c>
-      <c r="V17">
+      <c r="W17">
         <v>-309583000000.0</v>
       </c>
-      <c r="W17">
+      <c r="X17">
         <v>-18027000000.0</v>
       </c>
-      <c r="X17">
+      <c r="Y17">
         <v>-272668000000.0</v>
       </c>
-      <c r="Y17">
+      <c r="Z17">
         <v>34398000000.0</v>
       </c>
-      <c r="Z17">
+      <c r="AA17">
         <v>-726242000000.0</v>
       </c>
-      <c r="AA17">
+      <c r="AB17">
         <v>-955828000000.0</v>
       </c>
-      <c r="AB17">
+      <c r="AC17">
         <v>-11128000000.0</v>
       </c>
-      <c r="AC17">
+      <c r="AD17">
         <v>1337000000.0</v>
       </c>
-      <c r="AD17">
+      <c r="AE17">
         <v>-91932000000.0</v>
       </c>
-      <c r="AE17">
+      <c r="AF17">
         <v>-580187000000.0</v>
       </c>
-      <c r="AF17">
+      <c r="AG17">
         <v>-213076000000.0</v>
       </c>
-      <c r="AG17">
+      <c r="AH17">
         <v>-363048000000.0</v>
       </c>
-      <c r="AH17"/>
       <c r="AI17"/>
       <c r="AJ17"/>
       <c r="AK17"/>
       <c r="AL17"/>
       <c r="AM17"/>
       <c r="AN17"/>
       <c r="AO17"/>
       <c r="AP17"/>
       <c r="AQ17"/>
       <c r="AR17"/>
       <c r="AS17"/>
       <c r="AT17"/>
       <c r="AU17"/>
       <c r="AV17"/>
       <c r="AW17"/>
       <c r="AX17"/>
       <c r="AY17"/>
       <c r="AZ17"/>
       <c r="BA17"/>
       <c r="BB17"/>
       <c r="BC17"/>
       <c r="BD17"/>
       <c r="BE17"/>
       <c r="BF17"/>
       <c r="BG17"/>
@@ -22158,141 +22357,144 @@
       <c r="BM17"/>
       <c r="BN17"/>
       <c r="BO17"/>
       <c r="BP17"/>
       <c r="BQ17"/>
       <c r="BR17"/>
       <c r="BS17"/>
       <c r="BT17"/>
       <c r="BU17"/>
       <c r="BV17"/>
       <c r="BW17"/>
       <c r="BX17"/>
       <c r="BY17"/>
       <c r="BZ17"/>
       <c r="CA17"/>
       <c r="CB17"/>
       <c r="CC17"/>
       <c r="CD17"/>
       <c r="CE17"/>
       <c r="CF17"/>
       <c r="CG17"/>
       <c r="CH17"/>
       <c r="CI17"/>
       <c r="CJ17"/>
       <c r="CK17"/>
+      <c r="CL17"/>
     </row>
-    <row r="18" spans="1:89">
+    <row r="18" spans="1:90">
       <c r="A18" t="s">
-        <v>175</v>
+        <v>176</v>
       </c>
       <c r="B18">
+        <v>-54197000000.0</v>
+      </c>
+      <c r="C18">
         <v>-50016000000.0</v>
       </c>
-      <c r="C18">
+      <c r="D18">
         <v>-57561000000.0</v>
       </c>
-      <c r="D18"/>
-      <c r="E18">
+      <c r="E18"/>
+      <c r="F18">
         <v>-60209000000.0</v>
       </c>
-      <c r="F18">
+      <c r="G18">
         <v>-60852000000.0</v>
       </c>
-      <c r="G18">
+      <c r="H18">
         <v>-64510000000.0</v>
       </c>
-      <c r="H18">
+      <c r="I18">
         <v>-67138000000.0</v>
       </c>
-      <c r="I18">
+      <c r="J18">
         <v>-76644000000.0</v>
       </c>
-      <c r="J18">
+      <c r="K18">
         <v>-75372000000.0</v>
       </c>
-      <c r="K18">
+      <c r="L18">
         <v>-73193000000.0</v>
       </c>
-      <c r="L18">
+      <c r="M18">
         <v>-62015000000.0</v>
       </c>
-      <c r="M18">
+      <c r="N18">
         <v>-74171000000.0</v>
       </c>
-      <c r="N18">
+      <c r="O18">
         <v>-72505000000.0</v>
       </c>
-      <c r="O18">
+      <c r="P18">
         <v>-78697000000.0</v>
       </c>
-      <c r="P18">
+      <c r="Q18">
         <v>-79895000000.0</v>
       </c>
-      <c r="Q18">
+      <c r="R18">
         <v>-103504000000.0</v>
       </c>
-      <c r="R18">
+      <c r="S18">
         <v>-90909000000.0</v>
       </c>
-      <c r="S18">
+      <c r="T18">
         <v>-115271000000.0</v>
       </c>
-      <c r="T18">
+      <c r="U18">
         <v>-150354000000.0</v>
       </c>
-      <c r="U18">
+      <c r="V18">
         <v>-150946000000.0</v>
       </c>
-      <c r="V18">
+      <c r="W18">
         <v>-156690000000.0</v>
       </c>
-      <c r="W18">
+      <c r="X18">
         <v>-171813000000.0</v>
       </c>
-      <c r="X18">
+      <c r="Y18">
         <v>-172545000000.0</v>
       </c>
-      <c r="Y18">
+      <c r="Z18">
         <v>-212690000000.0</v>
       </c>
-      <c r="Z18">
+      <c r="AA18">
         <v>-141396000000.0</v>
       </c>
-      <c r="AA18">
+      <c r="AB18">
         <v>-100413000000.0</v>
       </c>
-      <c r="AB18">
+      <c r="AC18">
         <v>-100794000000.0</v>
       </c>
-      <c r="AC18">
+      <c r="AD18">
         <v>-120273000000.0</v>
       </c>
-      <c r="AD18">
+      <c r="AE18">
         <v>-103780000000.0</v>
       </c>
-      <c r="AE18"/>
       <c r="AF18"/>
       <c r="AG18"/>
       <c r="AH18"/>
       <c r="AI18"/>
       <c r="AJ18"/>
       <c r="AK18"/>
       <c r="AL18"/>
       <c r="AM18"/>
       <c r="AN18"/>
       <c r="AO18"/>
       <c r="AP18"/>
       <c r="AQ18"/>
       <c r="AR18"/>
       <c r="AS18"/>
       <c r="AT18"/>
       <c r="AU18"/>
       <c r="AV18"/>
       <c r="AW18"/>
       <c r="AX18"/>
       <c r="AY18"/>
       <c r="AZ18"/>
       <c r="BA18"/>
       <c r="BB18"/>
       <c r="BC18"/>
       <c r="BD18"/>
@@ -22307,54 +22509,55 @@
       <c r="BM18"/>
       <c r="BN18"/>
       <c r="BO18"/>
       <c r="BP18"/>
       <c r="BQ18"/>
       <c r="BR18"/>
       <c r="BS18"/>
       <c r="BT18"/>
       <c r="BU18"/>
       <c r="BV18"/>
       <c r="BW18"/>
       <c r="BX18"/>
       <c r="BY18"/>
       <c r="BZ18"/>
       <c r="CA18"/>
       <c r="CB18"/>
       <c r="CC18"/>
       <c r="CD18"/>
       <c r="CE18"/>
       <c r="CF18"/>
       <c r="CG18"/>
       <c r="CH18"/>
       <c r="CI18"/>
       <c r="CJ18"/>
       <c r="CK18"/>
+      <c r="CL18"/>
     </row>
-    <row r="19" spans="1:89">
+    <row r="19" spans="1:90">
       <c r="A19" t="s">
-        <v>176</v>
+        <v>177</v>
       </c>
       <c r="B19"/>
       <c r="C19"/>
       <c r="D19"/>
       <c r="E19"/>
       <c r="F19"/>
       <c r="G19"/>
       <c r="H19"/>
       <c r="I19"/>
       <c r="J19"/>
       <c r="K19"/>
       <c r="L19"/>
       <c r="M19"/>
       <c r="N19"/>
       <c r="O19"/>
       <c r="P19"/>
       <c r="Q19"/>
       <c r="R19"/>
       <c r="S19"/>
       <c r="T19"/>
       <c r="U19"/>
       <c r="V19"/>
       <c r="W19"/>
       <c r="X19"/>
       <c r="Y19"/>
@@ -22400,54 +22603,55 @@
       <c r="BM19"/>
       <c r="BN19"/>
       <c r="BO19"/>
       <c r="BP19"/>
       <c r="BQ19"/>
       <c r="BR19"/>
       <c r="BS19"/>
       <c r="BT19"/>
       <c r="BU19"/>
       <c r="BV19"/>
       <c r="BW19"/>
       <c r="BX19"/>
       <c r="BY19"/>
       <c r="BZ19"/>
       <c r="CA19"/>
       <c r="CB19"/>
       <c r="CC19"/>
       <c r="CD19"/>
       <c r="CE19"/>
       <c r="CF19"/>
       <c r="CG19"/>
       <c r="CH19"/>
       <c r="CI19"/>
       <c r="CJ19"/>
       <c r="CK19"/>
+      <c r="CL19"/>
     </row>
-    <row r="20" spans="1:89">
+    <row r="20" spans="1:90">
       <c r="A20" t="s">
-        <v>177</v>
+        <v>178</v>
       </c>
       <c r="B20"/>
       <c r="C20"/>
       <c r="D20"/>
       <c r="E20"/>
       <c r="F20"/>
       <c r="G20"/>
       <c r="H20"/>
       <c r="I20"/>
       <c r="J20"/>
       <c r="K20"/>
       <c r="L20"/>
       <c r="M20"/>
       <c r="N20"/>
       <c r="O20"/>
       <c r="P20"/>
       <c r="Q20"/>
       <c r="R20"/>
       <c r="S20"/>
       <c r="T20"/>
       <c r="U20"/>
       <c r="V20"/>
       <c r="W20"/>
       <c r="X20"/>
       <c r="Y20"/>
@@ -22493,319 +22697,323 @@
       <c r="BM20"/>
       <c r="BN20"/>
       <c r="BO20"/>
       <c r="BP20"/>
       <c r="BQ20"/>
       <c r="BR20"/>
       <c r="BS20"/>
       <c r="BT20"/>
       <c r="BU20"/>
       <c r="BV20"/>
       <c r="BW20"/>
       <c r="BX20"/>
       <c r="BY20"/>
       <c r="BZ20"/>
       <c r="CA20"/>
       <c r="CB20"/>
       <c r="CC20"/>
       <c r="CD20"/>
       <c r="CE20"/>
       <c r="CF20"/>
       <c r="CG20"/>
       <c r="CH20"/>
       <c r="CI20"/>
       <c r="CJ20"/>
       <c r="CK20"/>
+      <c r="CL20"/>
     </row>
-    <row r="21" spans="1:89">
+    <row r="21" spans="1:90">
       <c r="A21" t="s">
-        <v>178</v>
+        <v>179</v>
       </c>
       <c r="B21">
+        <v>-43971000000.0</v>
+      </c>
+      <c r="C21">
         <v>8932000000.0</v>
       </c>
-      <c r="C21">
+      <c r="D21">
         <v>45493000000.0</v>
       </c>
-      <c r="D21">
+      <c r="E21">
         <v>34352000000.0</v>
       </c>
-      <c r="E21">
+      <c r="F21">
         <v>15088000000.0</v>
       </c>
-      <c r="F21">
+      <c r="G21">
         <v>-2537000000.0</v>
       </c>
-      <c r="G21">
+      <c r="H21">
         <v>51154000000.0</v>
       </c>
-      <c r="H21">
+      <c r="I21">
         <v>34294000000.0</v>
       </c>
-      <c r="I21">
+      <c r="J21">
         <v>-16211000000.0</v>
       </c>
-      <c r="J21">
+      <c r="K21">
         <v>51744000000.0</v>
       </c>
-      <c r="K21">
+      <c r="L21">
         <v>128307000000.0</v>
       </c>
-      <c r="L21">
+      <c r="M21">
         <v>94063000000.0</v>
       </c>
-      <c r="M21">
+      <c r="N21">
         <v>178333000000.0</v>
       </c>
-      <c r="N21">
+      <c r="O21">
         <v>-40773000000.0</v>
       </c>
-      <c r="O21">
+      <c r="P21">
         <v>196357000000.0</v>
       </c>
-      <c r="P21">
+      <c r="Q21">
         <v>30229000000.0</v>
       </c>
-      <c r="Q21">
+      <c r="R21">
         <v>232521000000.0</v>
       </c>
-      <c r="R21">
+      <c r="S21">
         <v>-5838000000.0</v>
       </c>
-      <c r="S21">
+      <c r="T21">
         <v>199602000000.0</v>
       </c>
-      <c r="T21">
+      <c r="U21">
         <v>-20667000000.0</v>
       </c>
-      <c r="U21">
+      <c r="V21">
         <v>60934000000.0</v>
       </c>
-      <c r="V21">
+      <c r="W21">
         <v>-27697000000.0</v>
       </c>
-      <c r="W21">
+      <c r="X21">
         <v>54491000000.0</v>
       </c>
-      <c r="X21">
+      <c r="Y21">
         <v>24277000000.0</v>
       </c>
-      <c r="Y21">
+      <c r="Z21">
         <v>271451000000.0</v>
       </c>
-      <c r="Z21">
+      <c r="AA21">
         <v>-398204000000.0</v>
       </c>
-      <c r="AA21">
+      <c r="AB21">
         <v>-452612000000.0</v>
       </c>
-      <c r="AB21">
+      <c r="AC21">
         <v>122280000000.0</v>
       </c>
-      <c r="AC21">
+      <c r="AD21">
         <v>26852000000.0</v>
       </c>
-      <c r="AD21">
+      <c r="AE21">
         <v>14964000000.0</v>
       </c>
-      <c r="AE21">
+      <c r="AF21">
         <v>-34345000000.0</v>
       </c>
-      <c r="AF21">
+      <c r="AG21">
         <v>290673000000.0</v>
       </c>
-      <c r="AG21">
+      <c r="AH21">
         <v>-134017000000.0</v>
       </c>
-      <c r="AH21">
+      <c r="AI21">
         <v>-247239000000.0</v>
       </c>
-      <c r="AI21">
+      <c r="AJ21">
         <v>-983815000000.0</v>
       </c>
-      <c r="AJ21">
+      <c r="AK21">
         <v>-288375000000.0</v>
       </c>
-      <c r="AK21">
+      <c r="AL21">
         <v>76648000000.0</v>
       </c>
-      <c r="AL21">
+      <c r="AM21">
         <v>-279144000000.0</v>
       </c>
-      <c r="AM21">
+      <c r="AN21">
         <v>-259753000000.0</v>
       </c>
-      <c r="AN21">
+      <c r="AO21">
         <v>1124338000000.0</v>
       </c>
-      <c r="AO21">
+      <c r="AP21">
         <v>117762000000.0</v>
       </c>
-      <c r="AP21">
+      <c r="AQ21">
         <v>-27743000000.0</v>
       </c>
-      <c r="AQ21">
+      <c r="AR21">
         <v>-236502000000.0</v>
       </c>
-      <c r="AR21">
+      <c r="AS21">
         <v>-388616000000.0</v>
       </c>
-      <c r="AS21">
+      <c r="AT21">
         <v>-104748000000.0</v>
       </c>
-      <c r="AT21">
+      <c r="AU21">
         <v>-118523000000.0</v>
       </c>
-      <c r="AU21">
+      <c r="AV21">
         <v>-713584000000.0</v>
       </c>
-      <c r="AV21">
+      <c r="AW21">
         <v>41234000000.0</v>
       </c>
-      <c r="AW21">
+      <c r="AX21">
         <v>224394000000.0</v>
       </c>
-      <c r="AX21">
+      <c r="AY21">
         <v>55699000000.0</v>
       </c>
-      <c r="AY21">
+      <c r="AZ21">
         <v>-17638000000.0</v>
       </c>
-      <c r="AZ21">
+      <c r="BA21">
         <v>81197000000.0</v>
       </c>
-      <c r="BA21">
+      <c r="BB21">
         <v>357152000000.0</v>
       </c>
-      <c r="BB21">
+      <c r="BC21">
         <v>1345484000000.0</v>
       </c>
-      <c r="BC21">
+      <c r="BD21">
         <v>81700000000.0</v>
       </c>
-      <c r="BD21">
+      <c r="BE21">
         <v>13742000000.0</v>
       </c>
-      <c r="BE21">
+      <c r="BF21">
         <v>82536000000.0</v>
       </c>
-      <c r="BF21">
+      <c r="BG21">
         <v>45123000000.0</v>
       </c>
-      <c r="BG21">
+      <c r="BH21">
         <v>-259697000000.0</v>
       </c>
-      <c r="BH21">
+      <c r="BI21">
         <v>73055000000.0</v>
       </c>
-      <c r="BI21">
+      <c r="BJ21">
         <v>42731000000.0</v>
       </c>
-      <c r="BJ21">
+      <c r="BK21">
         <v>44741000000.0</v>
       </c>
-      <c r="BK21"/>
-      <c r="BL21">
+      <c r="BL21"/>
+      <c r="BM21">
         <v>79001000000.0</v>
       </c>
-      <c r="BM21"/>
-      <c r="BN21">
+      <c r="BN21"/>
+      <c r="BO21">
         <v>57965000000.0</v>
       </c>
-      <c r="BO21">
+      <c r="BP21">
         <v>95139000000.0</v>
       </c>
-      <c r="BP21">
+      <c r="BQ21">
         <v>365649000000.0</v>
       </c>
-      <c r="BQ21">
+      <c r="BR21">
         <v>27573000000.0</v>
       </c>
-      <c r="BR21">
+      <c r="BS21">
         <v>56749000000.0</v>
       </c>
-      <c r="BS21">
+      <c r="BT21">
         <v>132716000000.0</v>
       </c>
-      <c r="BT21">
+      <c r="BU21">
         <v>249388000000.0</v>
       </c>
-      <c r="BU21">
+      <c r="BV21">
         <v>58544000000.0</v>
       </c>
-      <c r="BV21">
+      <c r="BW21">
         <v>89194000000.0</v>
       </c>
-      <c r="BW21">
+      <c r="BX21">
         <v>196601000000.0</v>
       </c>
-      <c r="BX21">
+      <c r="BY21">
         <v>94501000000.0</v>
       </c>
-      <c r="BY21">
+      <c r="BZ21">
         <v>100839000000.0</v>
       </c>
-      <c r="BZ21">
+      <c r="CA21">
         <v>49573000000.0</v>
       </c>
-      <c r="CA21">
+      <c r="CB21">
         <v>92772000000.0</v>
       </c>
-      <c r="CB21">
+      <c r="CC21">
         <v>90251000000.0</v>
       </c>
-      <c r="CC21">
+      <c r="CD21">
         <v>70603000000.0</v>
       </c>
-      <c r="CD21">
+      <c r="CE21">
         <v>140442000000.0</v>
       </c>
-      <c r="CE21">
+      <c r="CF21">
         <v>75650000000.0</v>
       </c>
-      <c r="CF21">
+      <c r="CG21">
         <v>59641000000.0</v>
       </c>
-      <c r="CG21">
+      <c r="CH21">
         <v>46545000000.0</v>
       </c>
-      <c r="CH21">
+      <c r="CI21">
         <v>144171000000.0</v>
       </c>
-      <c r="CI21">
+      <c r="CJ21">
         <v>630408000.0</v>
       </c>
-      <c r="CJ21">
+      <c r="CK21">
         <v>2389704000.0</v>
       </c>
-      <c r="CK21">
+      <c r="CL21">
         <v>17170505000.0</v>
       </c>
     </row>
-    <row r="22" spans="1:89">
+    <row r="22" spans="1:90">
       <c r="A22" t="s">
-        <v>179</v>
+        <v>180</v>
       </c>
       <c r="B22"/>
       <c r="C22"/>
       <c r="D22"/>
       <c r="E22"/>
       <c r="F22"/>
       <c r="G22"/>
       <c r="H22"/>
       <c r="I22"/>
       <c r="J22"/>
       <c r="K22"/>
       <c r="L22"/>
       <c r="M22"/>
       <c r="N22"/>
       <c r="O22"/>
       <c r="P22"/>
       <c r="Q22"/>
       <c r="R22"/>
       <c r="S22"/>
       <c r="T22"/>
       <c r="U22"/>
       <c r="V22"/>
       <c r="W22"/>
       <c r="X22"/>
       <c r="Y22"/>
@@ -22851,269 +23059,273 @@
       <c r="BM22"/>
       <c r="BN22"/>
       <c r="BO22"/>
       <c r="BP22"/>
       <c r="BQ22"/>
       <c r="BR22"/>
       <c r="BS22"/>
       <c r="BT22"/>
       <c r="BU22"/>
       <c r="BV22"/>
       <c r="BW22"/>
       <c r="BX22"/>
       <c r="BY22"/>
       <c r="BZ22"/>
       <c r="CA22"/>
       <c r="CB22"/>
       <c r="CC22"/>
       <c r="CD22"/>
       <c r="CE22"/>
       <c r="CF22"/>
       <c r="CG22"/>
       <c r="CH22"/>
       <c r="CI22"/>
       <c r="CJ22"/>
       <c r="CK22"/>
+      <c r="CL22"/>
     </row>
-    <row r="23" spans="1:89">
+    <row r="23" spans="1:90">
       <c r="A23" t="s">
-        <v>180</v>
+        <v>181</v>
       </c>
       <c r="B23">
+        <v>2915323000000.0</v>
+      </c>
+      <c r="C23">
         <v>3152474000000.0</v>
       </c>
-      <c r="C23">
+      <c r="D23">
         <v>2972895000000.0</v>
       </c>
-      <c r="D23">
+      <c r="E23">
         <v>2802793000000.0</v>
       </c>
-      <c r="E23">
+      <c r="F23">
         <v>2669462000000.0</v>
       </c>
-      <c r="F23">
+      <c r="G23">
         <v>3007103000000.0</v>
       </c>
-      <c r="G23">
+      <c r="H23">
         <v>2987073000000.0</v>
       </c>
-      <c r="H23">
+      <c r="I23">
         <v>2582992000000.0</v>
       </c>
-      <c r="I23">
+      <c r="J23">
         <v>2742525000000.0</v>
       </c>
-      <c r="J23">
+      <c r="K23">
         <v>2978444000000.0</v>
       </c>
-      <c r="K23">
+      <c r="L23">
         <v>2634993000000.0</v>
       </c>
-      <c r="L23">
+      <c r="M23">
         <v>2629151000000.0</v>
       </c>
-      <c r="M23">
+      <c r="N23">
         <v>2960519000000.0</v>
       </c>
-      <c r="N23">
+      <c r="O23">
         <v>2644936000000.0</v>
       </c>
-      <c r="O23">
+      <c r="P23">
         <v>2677872000000.0</v>
       </c>
-      <c r="P23">
+      <c r="Q23">
         <v>2635997000000.0</v>
       </c>
-      <c r="Q23">
+      <c r="R23">
         <v>2868685000000.0</v>
       </c>
-      <c r="R23">
+      <c r="S23">
         <v>2747643000000.0</v>
       </c>
-      <c r="S23">
+      <c r="T23">
         <v>2937116000000.0</v>
       </c>
-      <c r="T23">
+      <c r="U23">
         <v>2314759000000.0</v>
       </c>
-      <c r="U23">
+      <c r="V23">
         <v>2760519000000.0</v>
       </c>
-      <c r="V23">
+      <c r="W23">
         <v>2333436000000.0</v>
       </c>
-      <c r="W23">
+      <c r="X23">
         <v>2644396000000.0</v>
       </c>
-      <c r="X23">
+      <c r="Y23">
         <v>2361351000000.0</v>
       </c>
-      <c r="Y23">
+      <c r="Z23">
         <v>2617530000000.0</v>
       </c>
-      <c r="Z23">
+      <c r="AA23">
         <v>2740052000000.0</v>
       </c>
-      <c r="AA23">
+      <c r="AB23">
         <v>3187697000000.0</v>
       </c>
-      <c r="AB23">
+      <c r="AC23">
         <v>2915357000000.0</v>
       </c>
-      <c r="AC23">
+      <c r="AD23">
         <v>3584032000000.0</v>
       </c>
-      <c r="AD23">
+      <c r="AE23">
         <v>2872830000000.0</v>
       </c>
-      <c r="AE23">
+      <c r="AF23">
         <v>3928435000000.0</v>
       </c>
-      <c r="AF23">
+      <c r="AG23">
         <v>3602659000000.0</v>
       </c>
-      <c r="AG23">
+      <c r="AH23">
         <v>4031529000000.0</v>
       </c>
-      <c r="AH23">
+      <c r="AI23">
         <v>3960450000000.0</v>
       </c>
-      <c r="AI23">
+      <c r="AJ23">
         <v>5376611000000.0</v>
       </c>
-      <c r="AJ23">
+      <c r="AK23">
         <v>4479407000000.0</v>
       </c>
-      <c r="AK23">
+      <c r="AL23">
         <v>4648310000000.0</v>
       </c>
-      <c r="AL23">
+      <c r="AM23">
         <v>4083827000000.0</v>
       </c>
-      <c r="AM23">
+      <c r="AN23">
         <v>4971308000000.0</v>
       </c>
-      <c r="AN23">
+      <c r="AO23">
         <v>4306153000000.0</v>
       </c>
-      <c r="AO23">
+      <c r="AP23">
         <v>4683679000000.0</v>
       </c>
-      <c r="AP23">
+      <c r="AQ23">
         <v>4419622000000.0</v>
       </c>
-      <c r="AQ23">
+      <c r="AR23">
         <v>4833045000000.0</v>
       </c>
-      <c r="AR23">
+      <c r="AS23">
         <v>4538880000000.0</v>
       </c>
-      <c r="AS23">
+      <c r="AT23">
         <v>4703835000000.0</v>
       </c>
-      <c r="AT23">
+      <c r="AU23">
         <v>4433317000000.0</v>
       </c>
-      <c r="AU23">
+      <c r="AV23">
         <v>4881708000000.0</v>
       </c>
-      <c r="AV23">
+      <c r="AW23">
         <v>4540381000000.0</v>
       </c>
-      <c r="AW23">
+      <c r="AX23">
         <v>4107668000000.0</v>
       </c>
-      <c r="AX23">
+      <c r="AY23">
         <v>3812862000000.0</v>
       </c>
-      <c r="AY23">
+      <c r="AZ23">
         <v>4120334000000.0</v>
       </c>
-      <c r="AZ23">
+      <c r="BA23">
         <v>3868123000000.0</v>
       </c>
-      <c r="BA23">
+      <c r="BB23">
         <v>3387042000000.0</v>
       </c>
-      <c r="BB23">
+      <c r="BC23">
         <v>3214619000000.0</v>
       </c>
-      <c r="BC23">
+      <c r="BD23">
         <v>3888809000000.0</v>
       </c>
-      <c r="BD23">
+      <c r="BE23">
         <v>3387638000000.0</v>
       </c>
-      <c r="BE23">
+      <c r="BF23">
         <v>2933590000000.0</v>
       </c>
-      <c r="BF23">
+      <c r="BG23">
         <v>2664408000000.0</v>
       </c>
-      <c r="BG23">
+      <c r="BH23">
         <v>2948361000000.0</v>
       </c>
-      <c r="BH23">
+      <c r="BI23">
         <v>2770639000000.0</v>
       </c>
-      <c r="BI23">
+      <c r="BJ23">
         <v>2428178000000.0</v>
       </c>
-      <c r="BJ23">
+      <c r="BK23">
         <v>2284834000000.0</v>
       </c>
-      <c r="BK23"/>
       <c r="BL23"/>
       <c r="BM23"/>
       <c r="BN23"/>
       <c r="BO23"/>
       <c r="BP23"/>
       <c r="BQ23"/>
       <c r="BR23"/>
       <c r="BS23"/>
       <c r="BT23"/>
       <c r="BU23"/>
       <c r="BV23"/>
       <c r="BW23"/>
       <c r="BX23"/>
       <c r="BY23"/>
       <c r="BZ23"/>
       <c r="CA23"/>
       <c r="CB23"/>
       <c r="CC23"/>
       <c r="CD23"/>
       <c r="CE23"/>
       <c r="CF23"/>
       <c r="CG23"/>
       <c r="CH23"/>
       <c r="CI23"/>
       <c r="CJ23"/>
       <c r="CK23"/>
+      <c r="CL23"/>
     </row>
-    <row r="24" spans="1:89">
+    <row r="24" spans="1:90">
       <c r="A24" t="s">
-        <v>181</v>
+        <v>182</v>
       </c>
       <c r="B24"/>
       <c r="C24"/>
       <c r="D24"/>
       <c r="E24"/>
       <c r="F24"/>
       <c r="G24"/>
       <c r="H24"/>
       <c r="I24"/>
       <c r="J24"/>
       <c r="K24"/>
       <c r="L24"/>
       <c r="M24"/>
       <c r="N24"/>
       <c r="O24"/>
       <c r="P24"/>
       <c r="Q24"/>
       <c r="R24"/>
       <c r="S24"/>
       <c r="T24"/>
       <c r="U24"/>
       <c r="V24"/>
       <c r="W24"/>
       <c r="X24"/>
       <c r="Y24"/>
@@ -23159,129 +23371,132 @@
       <c r="BM24"/>
       <c r="BN24"/>
       <c r="BO24"/>
       <c r="BP24"/>
       <c r="BQ24"/>
       <c r="BR24"/>
       <c r="BS24"/>
       <c r="BT24"/>
       <c r="BU24"/>
       <c r="BV24"/>
       <c r="BW24"/>
       <c r="BX24"/>
       <c r="BY24"/>
       <c r="BZ24"/>
       <c r="CA24"/>
       <c r="CB24"/>
       <c r="CC24"/>
       <c r="CD24"/>
       <c r="CE24"/>
       <c r="CF24"/>
       <c r="CG24"/>
       <c r="CH24"/>
       <c r="CI24"/>
       <c r="CJ24"/>
       <c r="CK24"/>
+      <c r="CL24"/>
     </row>
-    <row r="25" spans="1:89">
+    <row r="25" spans="1:90">
       <c r="A25" t="s">
-        <v>182</v>
+        <v>183</v>
       </c>
       <c r="B25">
+        <v>81317000000.0</v>
+      </c>
+      <c r="C25">
         <v>87540000000.0</v>
       </c>
-      <c r="C25">
+      <c r="D25">
         <v>81701000000.0</v>
       </c>
-      <c r="D25"/>
-      <c r="E25">
+      <c r="E25"/>
+      <c r="F25">
         <v>77418000000.0</v>
       </c>
-      <c r="F25">
+      <c r="G25">
         <v>93471000000.0</v>
       </c>
-      <c r="G25">
+      <c r="H25">
         <v>120979000000.0</v>
       </c>
-      <c r="H25">
+      <c r="I25">
         <v>88022000000.0</v>
       </c>
-      <c r="I25">
+      <c r="J25">
         <v>83884000000.0</v>
       </c>
-      <c r="J25">
+      <c r="K25">
         <v>106793000000.0</v>
       </c>
-      <c r="K25">
+      <c r="L25">
         <v>101392000000.0</v>
       </c>
-      <c r="L25">
+      <c r="M25">
         <v>91329000000.0</v>
       </c>
-      <c r="M25">
+      <c r="N25">
         <v>106427000000.0</v>
       </c>
-      <c r="N25">
+      <c r="O25">
         <v>123241000000.0</v>
       </c>
-      <c r="O25">
+      <c r="P25">
         <v>118056000000.0</v>
       </c>
-      <c r="P25">
+      <c r="Q25">
         <v>114503000000.0</v>
       </c>
-      <c r="Q25">
+      <c r="R25">
         <v>114408000000.0</v>
       </c>
-      <c r="R25">
+      <c r="S25">
         <v>130080000000.0</v>
       </c>
-      <c r="S25">
+      <c r="T25">
         <v>133799000000.0</v>
       </c>
-      <c r="T25">
+      <c r="U25">
         <v>148037000000.0</v>
       </c>
-      <c r="U25">
+      <c r="V25">
         <v>148168000000.0</v>
       </c>
-      <c r="V25">
+      <c r="W25">
         <v>167371000000.0</v>
       </c>
-      <c r="W25">
+      <c r="X25">
         <v>387371000000.0</v>
       </c>
-      <c r="X25">
+      <c r="Y25">
         <v>79359000000.0</v>
       </c>
-      <c r="Y25">
+      <c r="Z25">
         <v>89753000000.0</v>
       </c>
-      <c r="Z25">
+      <c r="AA25">
         <v>69419000000.0</v>
       </c>
-      <c r="AA25"/>
       <c r="AB25"/>
       <c r="AC25"/>
       <c r="AD25"/>
       <c r="AE25"/>
       <c r="AF25"/>
       <c r="AG25"/>
       <c r="AH25"/>
       <c r="AI25"/>
       <c r="AJ25"/>
       <c r="AK25"/>
       <c r="AL25"/>
       <c r="AM25"/>
       <c r="AN25"/>
       <c r="AO25"/>
       <c r="AP25"/>
       <c r="AQ25"/>
       <c r="AR25"/>
       <c r="AS25"/>
       <c r="AT25"/>
       <c r="AU25"/>
       <c r="AV25"/>
       <c r="AW25"/>
       <c r="AX25"/>
       <c r="AY25"/>
       <c r="AZ25"/>
@@ -23300,54 +23515,55 @@
       <c r="BM25"/>
       <c r="BN25"/>
       <c r="BO25"/>
       <c r="BP25"/>
       <c r="BQ25"/>
       <c r="BR25"/>
       <c r="BS25"/>
       <c r="BT25"/>
       <c r="BU25"/>
       <c r="BV25"/>
       <c r="BW25"/>
       <c r="BX25"/>
       <c r="BY25"/>
       <c r="BZ25"/>
       <c r="CA25"/>
       <c r="CB25"/>
       <c r="CC25"/>
       <c r="CD25"/>
       <c r="CE25"/>
       <c r="CF25"/>
       <c r="CG25"/>
       <c r="CH25"/>
       <c r="CI25"/>
       <c r="CJ25"/>
       <c r="CK25"/>
+      <c r="CL25"/>
     </row>
-    <row r="26" spans="1:89">
+    <row r="26" spans="1:90">
       <c r="A26" t="s">
-        <v>183</v>
+        <v>184</v>
       </c>
       <c r="B26"/>
       <c r="C26"/>
       <c r="D26"/>
       <c r="E26"/>
       <c r="F26"/>
       <c r="G26"/>
       <c r="H26"/>
       <c r="I26"/>
       <c r="J26"/>
       <c r="K26"/>
       <c r="L26"/>
       <c r="M26"/>
       <c r="N26"/>
       <c r="O26"/>
       <c r="P26"/>
       <c r="Q26"/>
       <c r="R26"/>
       <c r="S26"/>
       <c r="T26"/>
       <c r="U26"/>
       <c r="V26"/>
       <c r="W26"/>
       <c r="X26"/>
       <c r="Y26"/>
@@ -23393,621 +23609,630 @@
       <c r="BM26"/>
       <c r="BN26"/>
       <c r="BO26"/>
       <c r="BP26"/>
       <c r="BQ26"/>
       <c r="BR26"/>
       <c r="BS26"/>
       <c r="BT26"/>
       <c r="BU26"/>
       <c r="BV26"/>
       <c r="BW26"/>
       <c r="BX26"/>
       <c r="BY26"/>
       <c r="BZ26"/>
       <c r="CA26"/>
       <c r="CB26"/>
       <c r="CC26"/>
       <c r="CD26"/>
       <c r="CE26"/>
       <c r="CF26"/>
       <c r="CG26"/>
       <c r="CH26"/>
       <c r="CI26"/>
       <c r="CJ26"/>
       <c r="CK26"/>
+      <c r="CL26"/>
     </row>
-    <row r="27" spans="1:89">
+    <row r="27" spans="1:90">
       <c r="A27" t="s">
-        <v>184</v>
+        <v>185</v>
       </c>
       <c r="B27">
+        <v>11186000000.0</v>
+      </c>
+      <c r="C27">
         <v>19585000000.0</v>
       </c>
-      <c r="C27">
+      <c r="D27">
         <v>83715000000.0</v>
       </c>
-      <c r="D27"/>
-[...2 lines deleted...]
-      </c>
+      <c r="E27"/>
       <c r="F27">
         <v>28865000000.0</v>
       </c>
       <c r="G27">
+        <v>28865000000.0</v>
+      </c>
+      <c r="H27">
         <v>23700000000.0</v>
       </c>
-      <c r="H27">
+      <c r="I27">
         <v>31491000000.0</v>
       </c>
-      <c r="I27">
+      <c r="J27">
         <v>29753000000.0</v>
       </c>
-      <c r="J27">
+      <c r="K27">
         <v>39086000000.0</v>
       </c>
-      <c r="K27">
+      <c r="L27">
         <v>24234000000.0</v>
       </c>
-      <c r="L27">
+      <c r="M27">
         <v>27578000000.0</v>
       </c>
-      <c r="M27">
+      <c r="N27">
         <v>66920000000.0</v>
       </c>
-      <c r="N27">
+      <c r="O27">
         <v>18183000000.0</v>
       </c>
-      <c r="O27">
+      <c r="P27">
         <v>31112000000.0</v>
       </c>
-      <c r="P27">
+      <c r="Q27">
         <v>84133000000.0</v>
       </c>
-      <c r="Q27">
+      <c r="R27">
         <v>35944000000.0</v>
       </c>
-      <c r="R27">
+      <c r="S27">
         <v>28975000000.0</v>
       </c>
-      <c r="S27">
+      <c r="T27">
         <v>60317000000.0</v>
       </c>
-      <c r="T27">
+      <c r="U27">
         <v>73717000000.0</v>
       </c>
-      <c r="U27">
+      <c r="V27">
         <v>32888000000.0</v>
       </c>
-      <c r="V27">
+      <c r="W27">
         <v>18737000000.0</v>
       </c>
-      <c r="W27">
+      <c r="X27">
         <v>257244000000.0</v>
       </c>
-      <c r="X27">
+      <c r="Y27">
         <v>67293000000.0</v>
       </c>
-      <c r="Y27">
+      <c r="Z27">
         <v>71503000000.0</v>
       </c>
-      <c r="Z27">
+      <c r="AA27">
         <v>37075000000.0</v>
       </c>
-      <c r="AA27">
+      <c r="AB27">
         <v>66076000000.0</v>
       </c>
-      <c r="AB27">
+      <c r="AC27">
         <v>42780000000.0</v>
       </c>
-      <c r="AC27">
+      <c r="AD27">
         <v>74216000000.0</v>
       </c>
-      <c r="AD27">
+      <c r="AE27">
         <v>41562000000.0</v>
       </c>
-      <c r="AE27">
+      <c r="AF27">
         <v>79555000000.0</v>
       </c>
-      <c r="AF27"/>
       <c r="AG27"/>
-      <c r="AH27">
+      <c r="AH27"/>
+      <c r="AI27">
         <v>29706000000.0</v>
       </c>
-      <c r="AI27">
+      <c r="AJ27">
         <v>108421000000.0</v>
       </c>
-      <c r="AJ27">
+      <c r="AK27">
         <v>5749000000.0</v>
       </c>
-      <c r="AK27">
+      <c r="AL27">
         <v>50572000000.0</v>
       </c>
-      <c r="AL27">
+      <c r="AM27">
         <v>34528000000.0</v>
       </c>
-      <c r="AM27">
+      <c r="AN27">
         <v>97907000000.0</v>
       </c>
-      <c r="AN27">
+      <c r="AO27">
         <v>10810000000.0</v>
       </c>
-      <c r="AO27">
+      <c r="AP27">
         <v>18632000000.0</v>
       </c>
-      <c r="AP27">
+      <c r="AQ27">
         <v>72765000000.0</v>
       </c>
-      <c r="AQ27">
+      <c r="AR27">
         <v>137001000000.0</v>
       </c>
-      <c r="AR27">
+      <c r="AS27">
         <v>6002000000.0</v>
       </c>
-      <c r="AS27">
+      <c r="AT27">
         <v>98296000000.0</v>
       </c>
-      <c r="AT27">
+      <c r="AU27">
         <v>118080000000.0</v>
       </c>
-      <c r="AU27">
+      <c r="AV27">
         <v>41163000000.0</v>
       </c>
-      <c r="AV27">
+      <c r="AW27">
         <v>50434000000.0</v>
       </c>
-      <c r="AW27">
+      <c r="AX27">
         <v>76534000000.0</v>
       </c>
-      <c r="AX27">
+      <c r="AY27">
         <v>101248000000.0</v>
       </c>
-      <c r="AY27">
+      <c r="AZ27">
         <v>68489000000.0</v>
       </c>
-      <c r="AZ27">
+      <c r="BA27">
         <v>61464000000.0</v>
       </c>
-      <c r="BA27">
+      <c r="BB27">
         <v>70594000000.0</v>
       </c>
-      <c r="BB27">
+      <c r="BC27">
         <v>80549000000.0</v>
       </c>
-      <c r="BC27">
+      <c r="BD27">
         <v>269952000000.0</v>
       </c>
-      <c r="BD27">
+      <c r="BE27">
         <v>182416000000.0</v>
       </c>
-      <c r="BE27">
+      <c r="BF27">
         <v>162935000000.0</v>
       </c>
-      <c r="BF27">
+      <c r="BG27">
         <v>158255000000.0</v>
       </c>
-      <c r="BG27">
+      <c r="BH27">
         <v>139173000000.0</v>
       </c>
-      <c r="BH27">
+      <c r="BI27">
         <v>129223000000.0</v>
       </c>
-      <c r="BI27">
+      <c r="BJ27">
         <v>126487000000.0</v>
       </c>
-      <c r="BJ27">
+      <c r="BK27">
         <v>125680000000.0</v>
       </c>
-      <c r="BK27"/>
       <c r="BL27"/>
       <c r="BM27"/>
       <c r="BN27"/>
       <c r="BO27"/>
       <c r="BP27"/>
       <c r="BQ27"/>
       <c r="BR27"/>
       <c r="BS27"/>
       <c r="BT27"/>
       <c r="BU27"/>
       <c r="BV27"/>
       <c r="BW27"/>
       <c r="BX27"/>
       <c r="BY27"/>
       <c r="BZ27"/>
       <c r="CA27"/>
       <c r="CB27"/>
       <c r="CC27"/>
       <c r="CD27"/>
       <c r="CE27"/>
       <c r="CF27"/>
       <c r="CG27"/>
       <c r="CH27"/>
       <c r="CI27"/>
       <c r="CJ27"/>
       <c r="CK27"/>
+      <c r="CL27"/>
     </row>
-    <row r="28" spans="1:89">
+    <row r="28" spans="1:90">
       <c r="A28" t="s">
-        <v>185</v>
+        <v>186</v>
       </c>
       <c r="B28">
+        <v>96691000000.0</v>
+      </c>
+      <c r="C28">
         <v>95638000000.0</v>
       </c>
-      <c r="C28">
+      <c r="D28">
         <v>127012000000.0</v>
       </c>
-      <c r="D28">
+      <c r="E28">
         <v>378299000000.0</v>
       </c>
-      <c r="E28">
+      <c r="F28">
         <v>86819000000.0</v>
       </c>
-      <c r="F28">
+      <c r="G28">
         <v>103762000000.0</v>
       </c>
-      <c r="G28">
+      <c r="H28">
         <v>81637000000.0</v>
       </c>
-      <c r="H28">
+      <c r="I28">
         <v>94271000000.0</v>
       </c>
-      <c r="I28">
+      <c r="J28">
         <v>93441000000.0</v>
       </c>
-      <c r="J28">
+      <c r="K28">
         <v>104963000000.0</v>
       </c>
-      <c r="K28">
+      <c r="L28">
         <v>102147000000.0</v>
       </c>
-      <c r="L28">
+      <c r="M28">
         <v>102845000000.0</v>
       </c>
-      <c r="M28">
+      <c r="N28">
         <v>119838000000.0</v>
       </c>
-      <c r="N28">
+      <c r="O28">
         <v>128820000000.0</v>
       </c>
-      <c r="O28">
+      <c r="P28">
         <v>125598000000.0</v>
       </c>
-      <c r="P28">
+      <c r="Q28">
         <v>104080000000.0</v>
       </c>
-      <c r="Q28">
+      <c r="R28">
         <v>104494000000.0</v>
       </c>
-      <c r="R28">
+      <c r="S28">
         <v>105248000000.0</v>
       </c>
-      <c r="S28">
+      <c r="T28">
         <v>122733000000.0</v>
       </c>
-      <c r="T28">
+      <c r="U28">
         <v>89239000000.0</v>
       </c>
-      <c r="U28">
+      <c r="V28">
         <v>98230000000.0</v>
       </c>
-      <c r="V28">
+      <c r="W28">
         <v>94988000000.0</v>
       </c>
-      <c r="W28">
+      <c r="X28">
         <v>130186000000.0</v>
       </c>
-      <c r="X28">
+      <c r="Y28">
         <v>99274000000.0</v>
       </c>
-      <c r="Y28">
+      <c r="Z28">
         <v>113859000000.0</v>
       </c>
-      <c r="Z28">
+      <c r="AA28">
         <v>124140000000.0</v>
       </c>
-      <c r="AA28">
+      <c r="AB28">
         <v>154427000000.0</v>
       </c>
-      <c r="AB28">
+      <c r="AC28">
         <v>143254000000.0</v>
       </c>
-      <c r="AC28">
+      <c r="AD28">
         <v>168746000000.0</v>
       </c>
-      <c r="AD28">
+      <c r="AE28">
         <v>124720000000.0</v>
       </c>
-      <c r="AE28">
+      <c r="AF28">
         <v>150878000000.0</v>
       </c>
-      <c r="AF28">
+      <c r="AG28">
         <v>158635000000.0</v>
       </c>
-      <c r="AG28">
+      <c r="AH28">
         <v>165915000000.0</v>
       </c>
-      <c r="AH28">
+      <c r="AI28">
         <v>168136000000.0</v>
       </c>
-      <c r="AI28">
+      <c r="AJ28">
         <v>203778000000.0</v>
       </c>
-      <c r="AJ28">
+      <c r="AK28">
         <v>179365000000.0</v>
       </c>
-      <c r="AK28">
+      <c r="AL28">
         <v>184925000000.0</v>
       </c>
-      <c r="AL28">
+      <c r="AM28">
         <v>201782000000.0</v>
       </c>
-      <c r="AM28">
+      <c r="AN28">
         <v>200760000000.0</v>
       </c>
-      <c r="AN28">
+      <c r="AO28">
         <v>250796000000.0</v>
       </c>
-      <c r="AO28">
+      <c r="AP28">
         <v>223408000000.0</v>
       </c>
-      <c r="AP28">
+      <c r="AQ28">
         <v>208570000000.0</v>
       </c>
-      <c r="AQ28">
+      <c r="AR28">
         <v>108118000000.0</v>
       </c>
-      <c r="AR28">
+      <c r="AS28">
         <v>348129000000.0</v>
       </c>
-      <c r="AS28">
+      <c r="AT28">
         <v>216762000000.0</v>
       </c>
-      <c r="AT28">
+      <c r="AU28">
         <v>211207000000.0</v>
       </c>
-      <c r="AU28">
+      <c r="AV28">
         <v>304436000000.0</v>
       </c>
-      <c r="AV28">
+      <c r="AW28">
         <v>203216000000.0</v>
       </c>
-      <c r="AW28">
+      <c r="AX28">
         <v>216492000000.0</v>
       </c>
-      <c r="AX28">
+      <c r="AY28">
         <v>141002000000.0</v>
       </c>
-      <c r="AY28">
+      <c r="AZ28">
         <v>176190000000.0</v>
       </c>
-      <c r="AZ28">
+      <c r="BA28">
         <v>142227000000.0</v>
       </c>
-      <c r="BA28">
+      <c r="BB28">
         <v>142869000000.0</v>
       </c>
-      <c r="BB28">
+      <c r="BC28">
         <v>124516000000.0</v>
       </c>
-      <c r="BC28">
+      <c r="BD28">
         <v>684032000000.0</v>
       </c>
-      <c r="BD28">
+      <c r="BE28">
         <v>435772000000.0</v>
       </c>
-      <c r="BE28">
+      <c r="BF28">
         <v>416766000000.0</v>
       </c>
-      <c r="BF28">
+      <c r="BG28">
         <v>380192000000.0</v>
       </c>
-      <c r="BG28">
+      <c r="BH28">
         <v>381578000000.0</v>
       </c>
-      <c r="BH28">
+      <c r="BI28">
         <v>370461000000.0</v>
       </c>
-      <c r="BI28">
+      <c r="BJ28">
         <v>320193000000.0</v>
       </c>
-      <c r="BJ28">
+      <c r="BK28">
         <v>304568000000.0</v>
       </c>
-      <c r="BK28">
+      <c r="BL28">
         <v>625108000000.0</v>
       </c>
-      <c r="BL28">
+      <c r="BM28">
         <v>319089000000.0</v>
       </c>
-      <c r="BM28">
+      <c r="BN28">
         <v>456266000000.0</v>
       </c>
-      <c r="BN28">
+      <c r="BO28">
         <v>755073000000.0</v>
       </c>
-      <c r="BO28">
+      <c r="BP28">
         <v>774018000000.0</v>
       </c>
-      <c r="BP28">
+      <c r="BQ28">
         <v>856475000000.0</v>
       </c>
-      <c r="BQ28">
+      <c r="BR28">
         <v>800907000000.0</v>
       </c>
-      <c r="BR28">
+      <c r="BS28">
         <v>695024000000.0</v>
       </c>
-      <c r="BS28">
+      <c r="BT28">
         <v>623125000000.0</v>
       </c>
-      <c r="BT28">
+      <c r="BU28">
         <v>840367000000.0</v>
       </c>
-      <c r="BU28">
+      <c r="BV28">
         <v>658488000000.0</v>
       </c>
-      <c r="BV28">
+      <c r="BW28">
         <v>590410000000.0</v>
       </c>
-      <c r="BW28">
+      <c r="BX28">
         <v>613759000000.0</v>
       </c>
-      <c r="BX28">
+      <c r="BY28">
         <v>633973000000.0</v>
       </c>
-      <c r="BY28">
+      <c r="BZ28">
         <v>479940000000.0</v>
       </c>
-      <c r="BZ28">
+      <c r="CA28">
         <v>504260000000.0</v>
       </c>
-      <c r="CA28">
+      <c r="CB28">
         <v>511276000000.0</v>
       </c>
-      <c r="CB28">
+      <c r="CC28">
         <v>451709000000.0</v>
       </c>
-      <c r="CC28">
+      <c r="CD28">
         <v>416953000000.0</v>
       </c>
-      <c r="CD28">
+      <c r="CE28">
         <v>587064000000.0</v>
       </c>
-      <c r="CE28">
+      <c r="CF28">
         <v>420327000000.0</v>
       </c>
-      <c r="CF28">
+      <c r="CG28">
         <v>380571000000.0</v>
       </c>
-      <c r="CG28">
+      <c r="CH28">
         <v>394043000000.0</v>
       </c>
-      <c r="CH28">
+      <c r="CI28">
         <v>487503000000.0</v>
       </c>
-      <c r="CI28">
+      <c r="CJ28">
         <v>17201867000.0</v>
       </c>
-      <c r="CJ28">
+      <c r="CK28">
         <v>18636302000.0</v>
       </c>
-      <c r="CK28">
+      <c r="CL28">
         <v>11596832000.0</v>
       </c>
     </row>
-    <row r="29" spans="1:89">
+    <row r="29" spans="1:90">
       <c r="A29" t="s">
-        <v>186</v>
+        <v>187</v>
       </c>
       <c r="B29">
+        <v>5405000000.0</v>
+      </c>
+      <c r="C29">
         <v>28252000000.0</v>
       </c>
-      <c r="C29">
+      <c r="D29">
         <v>84853000000.0</v>
       </c>
-      <c r="D29">
+      <c r="E29">
         <v>37757000000.0</v>
       </c>
-      <c r="E29">
+      <c r="F29">
         <v>-1758000000.0</v>
       </c>
-      <c r="F29">
+      <c r="G29">
         <v>22329000000.0</v>
       </c>
-      <c r="G29">
+      <c r="H29">
         <v>77025000000.0</v>
       </c>
-      <c r="H29">
+      <c r="I29">
         <v>9625000000.0</v>
       </c>
-      <c r="I29">
+      <c r="J29">
         <v>35515000000.0</v>
       </c>
-      <c r="J29">
+      <c r="K29">
         <v>30363000000.0</v>
       </c>
-      <c r="K29">
+      <c r="L29">
         <v>24306000000.0</v>
       </c>
-      <c r="L29">
+      <c r="M29">
         <v>18724000000.0</v>
       </c>
-      <c r="M29">
+      <c r="N29">
         <v>29150000000.0</v>
       </c>
-      <c r="N29">
+      <c r="O29">
         <v>35904000000.0</v>
       </c>
-      <c r="O29">
+      <c r="P29">
         <v>49462000000.0</v>
       </c>
-      <c r="P29">
+      <c r="Q29">
         <v>22146000000.0</v>
       </c>
-      <c r="Q29">
+      <c r="R29">
         <v>-13324000000.0</v>
       </c>
-      <c r="R29">
+      <c r="S29">
         <v>29555000000.0</v>
       </c>
-      <c r="S29">
+      <c r="T29">
         <v>21594000000.0</v>
       </c>
-      <c r="T29">
+      <c r="U29">
         <v>44672000000.0</v>
       </c>
-      <c r="U29">
+      <c r="V29">
         <v>36202000000.0</v>
       </c>
-      <c r="V29">
+      <c r="W29">
         <v>17200000000.0</v>
       </c>
-      <c r="W29">
+      <c r="X29">
         <v>75991000000.0</v>
       </c>
-      <c r="X29">
+      <c r="Y29">
         <v>9778000000.0</v>
       </c>
-      <c r="Y29">
+      <c r="Z29">
         <v>42445000000.0</v>
       </c>
-      <c r="Z29">
+      <c r="AA29">
         <v>110869000000.0</v>
       </c>
-      <c r="AA29">
+      <c r="AB29">
         <v>314618000000.0</v>
       </c>
-      <c r="AB29">
+      <c r="AC29">
         <v>53542000000.0</v>
       </c>
-      <c r="AC29">
+      <c r="AD29">
         <v>74765000000.0</v>
       </c>
-      <c r="AD29">
+      <c r="AE29">
         <v>48067000000.0</v>
       </c>
-      <c r="AE29"/>
       <c r="AF29"/>
       <c r="AG29"/>
       <c r="AH29"/>
       <c r="AI29"/>
       <c r="AJ29"/>
       <c r="AK29"/>
       <c r="AL29"/>
       <c r="AM29"/>
       <c r="AN29"/>
       <c r="AO29"/>
       <c r="AP29"/>
       <c r="AQ29"/>
       <c r="AR29"/>
       <c r="AS29"/>
       <c r="AT29"/>
       <c r="AU29"/>
       <c r="AV29"/>
       <c r="AW29"/>
       <c r="AX29"/>
       <c r="AY29"/>
       <c r="AZ29"/>
       <c r="BA29"/>
       <c r="BB29"/>
       <c r="BC29"/>
       <c r="BD29"/>
@@ -24022,747 +24247,757 @@
       <c r="BM29"/>
       <c r="BN29"/>
       <c r="BO29"/>
       <c r="BP29"/>
       <c r="BQ29"/>
       <c r="BR29"/>
       <c r="BS29"/>
       <c r="BT29"/>
       <c r="BU29"/>
       <c r="BV29"/>
       <c r="BW29"/>
       <c r="BX29"/>
       <c r="BY29"/>
       <c r="BZ29"/>
       <c r="CA29"/>
       <c r="CB29"/>
       <c r="CC29"/>
       <c r="CD29"/>
       <c r="CE29"/>
       <c r="CF29"/>
       <c r="CG29"/>
       <c r="CH29"/>
       <c r="CI29"/>
       <c r="CJ29"/>
       <c r="CK29"/>
+      <c r="CL29"/>
     </row>
-    <row r="30" spans="1:89">
+    <row r="30" spans="1:90">
       <c r="A30" t="s">
-        <v>187</v>
+        <v>188</v>
       </c>
       <c r="B30">
+        <v>534110000000.0</v>
+      </c>
+      <c r="C30">
         <v>491351000000.0</v>
       </c>
-      <c r="C30">
+      <c r="D30">
         <v>431880000000.0</v>
       </c>
-      <c r="D30">
+      <c r="E30">
         <v>363259000000.0</v>
       </c>
-      <c r="E30">
+      <c r="F30">
         <v>404360000000.0</v>
       </c>
-      <c r="F30">
+      <c r="G30">
         <v>474695000000.0</v>
       </c>
-      <c r="G30">
+      <c r="H30">
         <v>461461000000.0</v>
       </c>
-      <c r="H30">
+      <c r="I30">
         <v>433284000000.0</v>
       </c>
-      <c r="I30">
+      <c r="J30">
         <v>355217000000.0</v>
       </c>
-      <c r="J30">
+      <c r="K30">
         <v>521539000000.0</v>
       </c>
-      <c r="K30">
+      <c r="L30">
         <v>362882000000.0</v>
       </c>
-      <c r="L30">
+      <c r="M30">
         <v>523880000000.0</v>
       </c>
-      <c r="M30">
+      <c r="N30">
         <v>462998000000.0</v>
       </c>
-      <c r="N30">
+      <c r="O30">
         <v>535090000000.0</v>
       </c>
-      <c r="O30">
+      <c r="P30">
         <v>450056000000.0</v>
       </c>
-      <c r="P30">
+      <c r="Q30">
         <v>518903000000.0</v>
       </c>
-      <c r="Q30">
+      <c r="R30">
         <v>497229000000.0</v>
       </c>
-      <c r="R30">
+      <c r="S30">
         <v>519227000000.0</v>
       </c>
-      <c r="S30">
+      <c r="T30">
         <v>494495000000.0</v>
       </c>
-      <c r="T30">
+      <c r="U30">
         <v>443405000000.0</v>
       </c>
-      <c r="U30">
+      <c r="V30">
         <v>476671000000.0</v>
       </c>
-      <c r="V30">
+      <c r="W30">
         <v>475442000000.0</v>
       </c>
-      <c r="W30">
+      <c r="X30">
         <v>484409000000.0</v>
       </c>
-      <c r="X30">
+      <c r="Y30">
         <v>493478000000.0</v>
       </c>
-      <c r="Y30">
+      <c r="Z30">
         <v>536064000000.0</v>
       </c>
-      <c r="Z30">
+      <c r="AA30">
         <v>599427000000.0</v>
       </c>
-      <c r="AA30">
+      <c r="AB30">
         <v>763177000000.0</v>
       </c>
-      <c r="AB30">
+      <c r="AC30">
         <v>644267000000.0</v>
       </c>
-      <c r="AC30">
+      <c r="AD30">
         <v>665723000000.0</v>
       </c>
-      <c r="AD30">
+      <c r="AE30">
         <v>671704000000.0</v>
       </c>
-      <c r="AE30">
+      <c r="AF30">
         <v>967481000000.0</v>
       </c>
-      <c r="AF30">
+      <c r="AG30">
         <v>782081000000.0</v>
       </c>
-      <c r="AG30">
+      <c r="AH30">
         <v>818601000000.0</v>
       </c>
-      <c r="AH30">
+      <c r="AI30">
         <v>782914000000.0</v>
       </c>
-      <c r="AI30">
+      <c r="AJ30">
         <v>1151978000000.0</v>
       </c>
-      <c r="AJ30">
+      <c r="AK30">
         <v>907621000000.0</v>
       </c>
-      <c r="AK30">
+      <c r="AL30">
         <v>819680000000.0</v>
       </c>
-      <c r="AL30">
+      <c r="AM30">
         <v>840264000000.0</v>
       </c>
-      <c r="AM30">
+      <c r="AN30">
         <v>914033000000.0</v>
       </c>
-      <c r="AN30">
+      <c r="AO30">
         <v>906162000000.0</v>
       </c>
-      <c r="AO30">
+      <c r="AP30">
         <v>975110000000.0</v>
       </c>
-      <c r="AP30">
+      <c r="AQ30">
         <v>959790000000.0</v>
       </c>
-      <c r="AQ30">
+      <c r="AR30">
         <v>999517000000.0</v>
       </c>
-      <c r="AR30">
+      <c r="AS30">
         <v>1009453000000.0</v>
       </c>
-      <c r="AS30">
+      <c r="AT30">
         <v>959978000000.0</v>
       </c>
-      <c r="AT30">
+      <c r="AU30">
         <v>950071000000.0</v>
       </c>
-      <c r="AU30">
+      <c r="AV30">
         <v>961926000000.0</v>
       </c>
-      <c r="AV30">
+      <c r="AW30">
         <v>781422000000.0</v>
       </c>
-      <c r="AW30">
+      <c r="AX30">
         <v>792666000000.0</v>
       </c>
-      <c r="AX30">
+      <c r="AY30">
         <v>763245000000.0</v>
       </c>
-      <c r="AY30">
+      <c r="AZ30">
         <v>655745000000.0</v>
       </c>
-      <c r="AZ30">
+      <c r="BA30">
         <v>652849000000.0</v>
       </c>
-      <c r="BA30">
+      <c r="BB30">
         <v>633742000000.0</v>
       </c>
-      <c r="BB30">
+      <c r="BC30">
         <v>626919000000.0</v>
       </c>
-      <c r="BC30">
+      <c r="BD30">
         <v>931834000000.0</v>
       </c>
-      <c r="BD30">
+      <c r="BE30">
         <v>586024000000.0</v>
       </c>
-      <c r="BE30">
+      <c r="BF30">
         <v>501125000000.0</v>
       </c>
-      <c r="BF30">
+      <c r="BG30">
         <v>461587000000.0</v>
       </c>
-      <c r="BG30">
+      <c r="BH30">
         <v>595866000000.0</v>
       </c>
-      <c r="BH30">
+      <c r="BI30">
         <v>455326000000.0</v>
       </c>
-      <c r="BI30">
+      <c r="BJ30">
         <v>417948000000.0</v>
       </c>
-      <c r="BJ30">
+      <c r="BK30">
         <v>428223000000.0</v>
       </c>
-      <c r="BK30"/>
       <c r="BL30"/>
       <c r="BM30"/>
       <c r="BN30"/>
       <c r="BO30"/>
       <c r="BP30"/>
       <c r="BQ30"/>
       <c r="BR30"/>
       <c r="BS30"/>
       <c r="BT30"/>
       <c r="BU30"/>
       <c r="BV30"/>
       <c r="BW30"/>
       <c r="BX30"/>
       <c r="BY30"/>
       <c r="BZ30"/>
       <c r="CA30"/>
       <c r="CB30"/>
       <c r="CC30"/>
       <c r="CD30"/>
       <c r="CE30"/>
       <c r="CF30"/>
       <c r="CG30"/>
       <c r="CH30"/>
       <c r="CI30"/>
       <c r="CJ30"/>
       <c r="CK30"/>
+      <c r="CL30"/>
     </row>
-    <row r="31" spans="1:89">
+    <row r="31" spans="1:90">
       <c r="A31" t="s">
-        <v>188</v>
+        <v>189</v>
       </c>
       <c r="B31">
+        <v>-101284000000.0</v>
+      </c>
+      <c r="C31">
         <v>148482000000.0</v>
       </c>
-      <c r="C31">
+      <c r="D31">
         <v>-9286000000.0</v>
       </c>
-      <c r="D31">
+      <c r="E31">
         <v>24742000000.0</v>
       </c>
-      <c r="E31">
+      <c r="F31">
         <v>-172816000000.0</v>
       </c>
-      <c r="F31">
+      <c r="G31">
         <v>44510000000.0</v>
       </c>
-      <c r="G31">
+      <c r="H31">
         <v>34312000000.0</v>
       </c>
-      <c r="H31">
+      <c r="I31">
         <v>-12532000000.0</v>
       </c>
-      <c r="I31">
+      <c r="J31">
         <v>164049000000.0</v>
       </c>
-      <c r="J31">
+      <c r="K31">
         <v>-106061000000.0</v>
       </c>
-      <c r="K31">
+      <c r="L31">
         <v>-82073000000.0</v>
       </c>
-      <c r="L31">
+      <c r="M31">
         <v>-80480000000.0</v>
       </c>
-      <c r="M31">
+      <c r="N31">
         <v>-94930000000.0</v>
       </c>
-      <c r="N31">
+      <c r="O31">
         <v>48370000000.0</v>
       </c>
-      <c r="O31">
+      <c r="P31">
         <v>-129686000000.0</v>
       </c>
-      <c r="P31">
+      <c r="Q31">
         <v>-85371000000.0</v>
       </c>
-      <c r="Q31">
+      <c r="R31">
         <v>-108204000000.0</v>
       </c>
-      <c r="R31">
+      <c r="S31">
         <v>-172450000000.0</v>
       </c>
-      <c r="S31">
+      <c r="T31">
         <v>-131481000000.0</v>
       </c>
-      <c r="T31">
+      <c r="U31">
         <v>433047000000.0</v>
       </c>
-      <c r="U31">
+      <c r="V31">
         <v>14549000000.0</v>
       </c>
-      <c r="V31">
+      <c r="W31">
         <v>-260546000000.0</v>
       </c>
-      <c r="W31">
+      <c r="X31">
         <v>-136665000000.0</v>
       </c>
-      <c r="X31">
+      <c r="Y31">
         <v>-287167000000.0</v>
       </c>
-      <c r="Y31">
+      <c r="Z31">
         <v>-190312000000.0</v>
       </c>
-      <c r="Z31">
+      <c r="AA31">
         <v>-754941000000.0</v>
       </c>
-      <c r="AA31">
+      <c r="AB31">
         <v>-174446000000.0</v>
       </c>
-      <c r="AB31">
+      <c r="AC31">
         <v>-67750000000.0</v>
       </c>
-      <c r="AC31">
+      <c r="AD31">
         <v>49798000000.0</v>
       </c>
-      <c r="AD31">
+      <c r="AE31">
         <v>-58829000000.0</v>
       </c>
-      <c r="AE31">
+      <c r="AF31">
         <v>-558667000000.0</v>
       </c>
-      <c r="AF31">
+      <c r="AG31">
         <v>-420154000000.0</v>
       </c>
-      <c r="AG31">
+      <c r="AH31">
         <v>-233209000000.0</v>
       </c>
-      <c r="AH31">
+      <c r="AI31">
         <v>-243450000000.0</v>
       </c>
-      <c r="AI31">
+      <c r="AJ31">
         <v>-86737000000.0</v>
       </c>
-      <c r="AJ31">
+      <c r="AK31">
         <v>-286408000000.0</v>
       </c>
-      <c r="AK31">
+      <c r="AL31">
         <v>-40780000000.0</v>
       </c>
-      <c r="AL31">
+      <c r="AM31">
         <v>-135137000000.0</v>
       </c>
-      <c r="AM31">
+      <c r="AN31">
         <v>-156867000000.0</v>
       </c>
-      <c r="AN31">
+      <c r="AO31">
         <v>-57295000000.0</v>
       </c>
-      <c r="AO31">
+      <c r="AP31">
         <v>-29544000000.0</v>
       </c>
-      <c r="AP31">
+      <c r="AQ31">
         <v>-148198000000.0</v>
       </c>
-      <c r="AQ31">
+      <c r="AR31">
         <v>-118194000000.0</v>
       </c>
-      <c r="AR31">
+      <c r="AS31">
         <v>-101785000000.0</v>
       </c>
-      <c r="AS31">
+      <c r="AT31">
         <v>-46471000000.0</v>
       </c>
-      <c r="AT31">
+      <c r="AU31">
         <v>-124926000000.0</v>
       </c>
-      <c r="AU31">
+      <c r="AV31">
         <v>2594639000000.0</v>
       </c>
-      <c r="AV31">
+      <c r="AW31">
         <v>103860000000.0</v>
       </c>
-      <c r="AW31">
+      <c r="AX31">
         <v>-41496000000.0</v>
       </c>
-      <c r="AX31">
+      <c r="AY31">
         <v>-16686000000.0</v>
       </c>
-      <c r="AY31">
+      <c r="AZ31">
         <v>-3807000000.0</v>
       </c>
-      <c r="AZ31">
+      <c r="BA31">
         <v>58303000000.0</v>
       </c>
-      <c r="BA31">
+      <c r="BB31">
         <v>-6252000000.0</v>
       </c>
-      <c r="BB31">
+      <c r="BC31">
         <v>1248092000000.0</v>
       </c>
-      <c r="BC31">
+      <c r="BD31">
         <v>-68020000000.0</v>
       </c>
-      <c r="BD31">
+      <c r="BE31">
         <v>-23077000000.0</v>
       </c>
-      <c r="BE31">
+      <c r="BF31">
         <v>21924000000.0</v>
       </c>
-      <c r="BF31">
+      <c r="BG31">
         <v>3188000000.0</v>
       </c>
-      <c r="BG31">
+      <c r="BH31">
         <v>188402000000.0</v>
       </c>
-      <c r="BH31">
+      <c r="BI31">
         <v>34251000000.0</v>
       </c>
-      <c r="BI31">
+      <c r="BJ31">
         <v>3797000000.0</v>
       </c>
-      <c r="BJ31">
+      <c r="BK31">
         <v>46530000000.0</v>
       </c>
-      <c r="BK31"/>
       <c r="BL31"/>
       <c r="BM31"/>
       <c r="BN31"/>
       <c r="BO31"/>
       <c r="BP31"/>
       <c r="BQ31"/>
       <c r="BR31"/>
       <c r="BS31"/>
       <c r="BT31"/>
       <c r="BU31"/>
       <c r="BV31"/>
       <c r="BW31"/>
       <c r="BX31"/>
       <c r="BY31"/>
       <c r="BZ31"/>
       <c r="CA31"/>
       <c r="CB31"/>
       <c r="CC31"/>
       <c r="CD31"/>
       <c r="CE31"/>
       <c r="CF31"/>
       <c r="CG31"/>
       <c r="CH31"/>
       <c r="CI31"/>
       <c r="CJ31"/>
       <c r="CK31"/>
+      <c r="CL31"/>
     </row>
-    <row r="32" spans="1:89">
+    <row r="32" spans="1:90">
       <c r="A32" t="s">
-        <v>189</v>
+        <v>190</v>
       </c>
       <c r="B32">
+        <v>2871352000000.0</v>
+      </c>
+      <c r="C32">
         <v>3161406000000.0</v>
       </c>
-      <c r="C32">
+      <c r="D32">
         <v>3018388000000.0</v>
       </c>
-      <c r="D32">
+      <c r="E32">
         <v>2837145000000.0</v>
       </c>
-      <c r="E32">
+      <c r="F32">
         <v>2684550000000.0</v>
       </c>
-      <c r="F32">
+      <c r="G32">
         <v>3004566000000.0</v>
       </c>
-      <c r="G32">
+      <c r="H32">
         <v>3038227000000.0</v>
       </c>
-      <c r="H32">
+      <c r="I32">
         <v>2606090000000.0</v>
       </c>
-      <c r="I32">
+      <c r="J32">
         <v>2726314000000.0</v>
       </c>
-      <c r="J32">
+      <c r="K32">
         <v>3030188000000.0</v>
       </c>
-      <c r="K32">
+      <c r="L32">
         <v>2763300000000.0</v>
       </c>
-      <c r="L32">
+      <c r="M32">
         <v>2671867000000.0</v>
       </c>
-      <c r="M32">
+      <c r="N32">
         <v>3012739000000.0</v>
       </c>
-      <c r="N32">
+      <c r="O32">
         <v>2514917000000.0</v>
       </c>
-      <c r="O32">
+      <c r="P32">
         <v>2715880000000.0</v>
       </c>
-      <c r="P32">
+      <c r="Q32">
         <v>2564174000000.0</v>
       </c>
-      <c r="Q32">
+      <c r="R32">
         <v>2897552000000.0</v>
       </c>
-      <c r="R32">
+      <c r="S32">
         <v>2681804000000.0</v>
       </c>
-      <c r="S32">
+      <c r="T32">
         <v>2888869000000.0</v>
       </c>
-      <c r="T32">
+      <c r="U32">
         <v>2294092000000.0</v>
       </c>
-      <c r="U32">
+      <c r="V32">
         <v>2821453000000.0</v>
       </c>
-      <c r="V32">
+      <c r="W32">
         <v>2305739000000.0</v>
       </c>
-      <c r="W32">
+      <c r="X32">
         <v>2698887000000.0</v>
       </c>
-      <c r="X32">
+      <c r="Y32">
         <v>2325656000000.0</v>
       </c>
-      <c r="Y32">
+      <c r="Z32">
         <v>2592656000000.0</v>
       </c>
-      <c r="Z32">
+      <c r="AA32">
         <v>2660188000000.0</v>
       </c>
-      <c r="AA32">
+      <c r="AB32">
         <v>3088619000000.0</v>
       </c>
-      <c r="AB32">
+      <c r="AC32">
         <v>2871065000000.0</v>
       </c>
-      <c r="AC32">
+      <c r="AD32">
         <v>3543320000000.0</v>
       </c>
-      <c r="AD32">
+      <c r="AE32">
         <v>2730980000000.0</v>
       </c>
-      <c r="AE32">
+      <c r="AF32">
         <v>3812985000000.0</v>
       </c>
-      <c r="AF32">
+      <c r="AG32">
         <v>3517916000000.0</v>
       </c>
-      <c r="AG32">
+      <c r="AH32">
         <v>3871474000000.0</v>
       </c>
-      <c r="AH32">
+      <c r="AI32">
         <v>3779869000000.0</v>
       </c>
-      <c r="AI32">
+      <c r="AJ32">
         <v>4275508000000.0</v>
       </c>
-      <c r="AJ32">
+      <c r="AK32">
         <v>4198363000000.0</v>
       </c>
-      <c r="AK32">
+      <c r="AL32">
         <v>4670902000000.0</v>
       </c>
-      <c r="AL32">
+      <c r="AM32">
         <v>3932623000000.0</v>
       </c>
-      <c r="AM32">
+      <c r="AN32">
         <v>4822170000000.0</v>
       </c>
-      <c r="AN32">
+      <c r="AO32">
         <v>4196049000000.0</v>
       </c>
-      <c r="AO32">
+      <c r="AP32">
         <v>4633044000000.0</v>
       </c>
-      <c r="AP32">
+      <c r="AQ32">
         <v>4162972000000.0</v>
       </c>
-      <c r="AQ32">
+      <c r="AR32">
         <v>4528969000000.0</v>
       </c>
-      <c r="AR32">
+      <c r="AS32">
         <v>4407796000000.0</v>
       </c>
-      <c r="AS32">
+      <c r="AT32">
         <v>4564638000000.0</v>
       </c>
-      <c r="AT32">
+      <c r="AU32">
         <v>4365539000000.0</v>
       </c>
-      <c r="AU32">
+      <c r="AV32">
         <v>4643990000000.0</v>
       </c>
-      <c r="AV32">
+      <c r="AW32">
         <v>4600183000000.0</v>
       </c>
-      <c r="AW32">
+      <c r="AX32">
         <v>4053984000000.0</v>
       </c>
-      <c r="AX32">
+      <c r="AY32">
         <v>3776090000000.0</v>
       </c>
-      <c r="AY32">
+      <c r="AZ32">
         <v>4134693000000.0</v>
       </c>
-      <c r="AZ32">
+      <c r="BA32">
         <v>3910562000000.0</v>
       </c>
-      <c r="BA32">
+      <c r="BB32">
         <v>3406069000000.0</v>
       </c>
-      <c r="BB32">
+      <c r="BC32">
         <v>3220346000000.0</v>
       </c>
-      <c r="BC32">
+      <c r="BD32">
         <v>3517768000000.0</v>
       </c>
-      <c r="BD32">
+      <c r="BE32">
         <v>3424457000000.0</v>
       </c>
-      <c r="BE32">
+      <c r="BF32">
         <v>2994202000000.0</v>
       </c>
-      <c r="BF32">
+      <c r="BG32">
         <v>2706343000000.0</v>
       </c>
-      <c r="BG32">
+      <c r="BH32">
         <v>2773242000000.0</v>
       </c>
-      <c r="BH32">
+      <c r="BI32">
         <v>2809443000000.0</v>
       </c>
-      <c r="BI32">
+      <c r="BJ32">
         <v>2467112000000.0</v>
       </c>
-      <c r="BJ32">
+      <c r="BK32">
         <v>2283045000000.0</v>
       </c>
-      <c r="BK32">
+      <c r="BL32">
         <v>3270337000000.0</v>
       </c>
-      <c r="BL32">
+      <c r="BM32">
         <v>2379694000000.0</v>
       </c>
-      <c r="BM32">
+      <c r="BN32">
         <v>2129865000000.0</v>
       </c>
-      <c r="BN32">
+      <c r="BO32">
         <v>3373546000000.0</v>
       </c>
-      <c r="BO32">
+      <c r="BP32">
         <v>3573115000000.0</v>
       </c>
-      <c r="BP32">
+      <c r="BQ32">
         <v>4594585000000.0</v>
       </c>
-      <c r="BQ32">
+      <c r="BR32">
         <v>3207364000000.0</v>
       </c>
-      <c r="BR32">
+      <c r="BS32">
         <v>3016830000000.0</v>
       </c>
-      <c r="BS32">
+      <c r="BT32">
         <v>3199430000000.0</v>
       </c>
-      <c r="BT32">
+      <c r="BU32">
         <v>4025540000000.0</v>
       </c>
-      <c r="BU32">
+      <c r="BV32">
         <v>2877175000000.0</v>
       </c>
-      <c r="BV32">
+      <c r="BW32">
         <v>2607243000000.0</v>
       </c>
-      <c r="BW32">
+      <c r="BX32">
         <v>3154537000000.0</v>
       </c>
-      <c r="BX32">
+      <c r="BY32">
         <v>2773435000000.0</v>
       </c>
-      <c r="BY32">
+      <c r="BZ32">
         <v>2260911000000.0</v>
       </c>
-      <c r="BZ32">
+      <c r="CA32">
         <v>2181224000000.0</v>
       </c>
-      <c r="CA32">
+      <c r="CB32">
         <v>2314644000000.0</v>
       </c>
-      <c r="CB32">
+      <c r="CC32">
         <v>1937129000000.0</v>
       </c>
-      <c r="CC32">
+      <c r="CD32">
         <v>1810356000000.0</v>
       </c>
-      <c r="CD32">
+      <c r="CE32">
         <v>2571616000000.0</v>
       </c>
-      <c r="CE32">
+      <c r="CF32">
         <v>1878787000000.0</v>
       </c>
-      <c r="CF32">
+      <c r="CG32">
         <v>1577907000000.0</v>
       </c>
-      <c r="CG32">
+      <c r="CH32">
         <v>1462425000000.0</v>
       </c>
-      <c r="CH32">
+      <c r="CI32">
         <v>2126242000000.0</v>
       </c>
-      <c r="CI32">
+      <c r="CJ32">
         <v>107389527000.0</v>
       </c>
-      <c r="CJ32">
+      <c r="CK32">
         <v>125955684000.0</v>
       </c>
-      <c r="CK32">
+      <c r="CL32">
         <v>147348789000.0</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet5.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:AA30"/>
@@ -24839,51 +25074,51 @@
       </c>
       <c r="U1" t="s">
         <v>20</v>
       </c>
       <c r="V1" t="s">
         <v>21</v>
       </c>
       <c r="W1" t="s">
         <v>22</v>
       </c>
       <c r="X1" t="s">
         <v>23</v>
       </c>
       <c r="Y1" t="s">
         <v>24</v>
       </c>
       <c r="Z1" t="s">
         <v>25</v>
       </c>
       <c r="AA1" t="s">
         <v>26</v>
       </c>
     </row>
     <row r="2" spans="1:27">
       <c r="A2" t="s">
-        <v>190</v>
+        <v>191</v>
       </c>
       <c r="B2">
         <v>1227604000000.0</v>
       </c>
       <c r="C2">
         <v>1440701000000.0</v>
       </c>
       <c r="D2">
         <v>1564163000000.0</v>
       </c>
       <c r="E2">
         <v>2433408000000.0</v>
       </c>
       <c r="F2">
         <v>1694565000000.0</v>
       </c>
       <c r="G2">
         <v>1873527000000.0</v>
       </c>
       <c r="H2">
         <v>2529309000000.0</v>
       </c>
       <c r="I2">
         <v>3206173000000.0</v>
       </c>
@@ -24912,51 +25147,51 @@
         <v>2428942000000.0</v>
       </c>
       <c r="R2">
         <v>1897104000000.0</v>
       </c>
       <c r="S2">
         <v>2813725000000.0</v>
       </c>
       <c r="T2">
         <v>1433573000000.0</v>
       </c>
       <c r="U2">
         <v>542066000000.0</v>
       </c>
       <c r="V2">
         <v>1073699000000.0</v>
       </c>
       <c r="W2"/>
       <c r="X2"/>
       <c r="Y2"/>
       <c r="Z2"/>
       <c r="AA2"/>
     </row>
     <row r="3" spans="1:27">
       <c r="A3" t="s">
-        <v>191</v>
+        <v>192</v>
       </c>
       <c r="B3">
         <v>169421000000</v>
       </c>
       <c r="C3">
         <v>188547000000</v>
       </c>
       <c r="D3">
         <v>668130000000</v>
       </c>
       <c r="E3">
         <v>265500000000</v>
       </c>
       <c r="F3">
         <v>117877000000</v>
       </c>
       <c r="G3">
         <v>131464000000</v>
       </c>
       <c r="H3">
         <v>381331000000</v>
       </c>
       <c r="I3">
         <v>350497000000</v>
       </c>
@@ -24995,113 +25230,113 @@
       </c>
       <c r="U3">
         <v>283302000000</v>
       </c>
       <c r="V3">
         <v>290235000000</v>
       </c>
       <c r="W3">
         <v>101786000000</v>
       </c>
       <c r="X3">
         <v>1934007000</v>
       </c>
       <c r="Y3">
         <v>6738716000</v>
       </c>
       <c r="Z3">
         <v>21951000000</v>
       </c>
       <c r="AA3">
         <v>18747000000</v>
       </c>
     </row>
     <row r="4" spans="1:27">
       <c r="A4" t="s">
-        <v>192</v>
+        <v>193</v>
       </c>
       <c r="B4"/>
       <c r="C4"/>
       <c r="D4"/>
       <c r="E4"/>
       <c r="F4"/>
       <c r="G4"/>
       <c r="H4"/>
       <c r="I4"/>
       <c r="J4"/>
       <c r="K4"/>
       <c r="L4"/>
       <c r="M4"/>
       <c r="N4"/>
       <c r="O4"/>
       <c r="P4"/>
       <c r="Q4"/>
       <c r="R4"/>
       <c r="S4"/>
       <c r="T4"/>
       <c r="U4"/>
       <c r="V4"/>
       <c r="W4"/>
       <c r="X4"/>
       <c r="Y4"/>
       <c r="Z4"/>
       <c r="AA4"/>
     </row>
     <row r="5" spans="1:27">
       <c r="A5" t="s">
-        <v>193</v>
+        <v>194</v>
       </c>
       <c r="B5"/>
       <c r="C5"/>
       <c r="D5"/>
       <c r="E5"/>
       <c r="F5"/>
       <c r="G5"/>
       <c r="H5"/>
       <c r="I5"/>
       <c r="J5"/>
       <c r="K5"/>
       <c r="L5"/>
       <c r="M5"/>
       <c r="N5"/>
       <c r="O5"/>
       <c r="P5"/>
       <c r="Q5"/>
       <c r="R5"/>
       <c r="S5"/>
       <c r="T5"/>
       <c r="U5"/>
       <c r="V5"/>
       <c r="W5"/>
       <c r="X5"/>
       <c r="Y5"/>
       <c r="Z5"/>
       <c r="AA5"/>
     </row>
     <row r="6" spans="1:27">
       <c r="A6" t="s">
-        <v>194</v>
+        <v>195</v>
       </c>
       <c r="B6">
         <v>268974000000.0</v>
       </c>
       <c r="C6">
         <v>-313849000000.0</v>
       </c>
       <c r="D6">
         <v>-123462000000.0</v>
       </c>
       <c r="E6">
         <v>-921991000000.0</v>
       </c>
       <c r="F6">
         <v>738843000000.0</v>
       </c>
       <c r="G6">
         <v>-178962000000.0</v>
       </c>
       <c r="H6">
         <v>-744652000000.0</v>
       </c>
       <c r="I6">
         <v>-676864000000.0</v>
       </c>
@@ -25130,51 +25365,51 @@
         <v>614846000000.0</v>
       </c>
       <c r="R6">
         <v>531838000000.0</v>
       </c>
       <c r="S6">
         <v>-916621000000.0</v>
       </c>
       <c r="T6">
         <v>1379446000000.0</v>
       </c>
       <c r="U6">
         <v>891507000000.0</v>
       </c>
       <c r="V6">
         <v>-531633000000.0</v>
       </c>
       <c r="W6"/>
       <c r="X6"/>
       <c r="Y6"/>
       <c r="Z6"/>
       <c r="AA6"/>
     </row>
     <row r="7" spans="1:27">
       <c r="A7" t="s">
-        <v>195</v>
+        <v>196</v>
       </c>
       <c r="B7">
         <v>-1803821000000.0</v>
       </c>
       <c r="C7">
         <v>-1742114000000.0</v>
       </c>
       <c r="D7">
         <v>-1749759000000.0</v>
       </c>
       <c r="E7">
         <v>-1697788000000.0</v>
       </c>
       <c r="F7">
         <v>-1762779000000.0</v>
       </c>
       <c r="G7">
         <v>-1470351000000.0</v>
       </c>
       <c r="H7">
         <v>-2555665000000.0</v>
       </c>
       <c r="I7">
         <v>-2733204000000.0</v>
       </c>
@@ -25183,326 +25418,334 @@
       </c>
       <c r="K7">
         <v>-3306304000000.0</v>
       </c>
       <c r="L7">
         <v>-3466038000000.0</v>
       </c>
       <c r="M7"/>
       <c r="N7"/>
       <c r="O7"/>
       <c r="P7"/>
       <c r="Q7"/>
       <c r="R7"/>
       <c r="S7"/>
       <c r="T7"/>
       <c r="U7"/>
       <c r="V7"/>
       <c r="W7"/>
       <c r="X7"/>
       <c r="Y7"/>
       <c r="Z7"/>
       <c r="AA7"/>
     </row>
     <row r="8" spans="1:27">
       <c r="A8" t="s">
-        <v>196</v>
+        <v>197</v>
       </c>
       <c r="B8"/>
       <c r="C8"/>
       <c r="D8"/>
       <c r="E8"/>
       <c r="F8"/>
       <c r="G8"/>
       <c r="H8"/>
       <c r="I8"/>
       <c r="J8"/>
       <c r="K8"/>
       <c r="L8"/>
       <c r="M8"/>
       <c r="N8"/>
       <c r="O8"/>
       <c r="P8"/>
       <c r="Q8"/>
       <c r="R8"/>
       <c r="S8"/>
       <c r="T8"/>
       <c r="U8"/>
       <c r="V8"/>
       <c r="W8"/>
       <c r="X8"/>
       <c r="Y8"/>
       <c r="Z8"/>
       <c r="AA8"/>
     </row>
     <row r="9" spans="1:27">
       <c r="A9" t="s">
-        <v>197</v>
+        <v>198</v>
       </c>
       <c r="B9"/>
       <c r="C9"/>
       <c r="D9"/>
       <c r="E9"/>
       <c r="F9"/>
       <c r="G9"/>
       <c r="H9"/>
       <c r="I9"/>
       <c r="J9"/>
       <c r="K9"/>
       <c r="L9"/>
       <c r="M9"/>
       <c r="N9"/>
       <c r="O9"/>
       <c r="P9"/>
       <c r="Q9"/>
       <c r="R9"/>
       <c r="S9"/>
       <c r="T9"/>
       <c r="U9"/>
       <c r="V9"/>
       <c r="W9"/>
       <c r="X9"/>
       <c r="Y9"/>
       <c r="Z9"/>
       <c r="AA9"/>
     </row>
     <row r="10" spans="1:27">
       <c r="A10" t="s">
-        <v>198</v>
+        <v>199</v>
       </c>
       <c r="B10"/>
       <c r="C10"/>
       <c r="D10"/>
       <c r="E10"/>
       <c r="F10"/>
       <c r="G10"/>
       <c r="H10"/>
       <c r="I10"/>
       <c r="J10"/>
       <c r="K10"/>
       <c r="L10"/>
       <c r="M10"/>
       <c r="N10"/>
       <c r="O10"/>
       <c r="P10"/>
       <c r="Q10"/>
       <c r="R10"/>
       <c r="S10"/>
       <c r="T10"/>
       <c r="U10"/>
       <c r="V10"/>
       <c r="W10"/>
       <c r="X10"/>
       <c r="Y10"/>
       <c r="Z10"/>
       <c r="AA10"/>
     </row>
     <row r="11" spans="1:27">
       <c r="A11" t="s">
-        <v>199</v>
+        <v>200</v>
       </c>
       <c r="B11"/>
       <c r="C11"/>
       <c r="D11"/>
       <c r="E11">
         <v>0.0</v>
       </c>
       <c r="F11">
         <v>0.0</v>
       </c>
       <c r="G11">
         <v>0.0</v>
       </c>
       <c r="H11">
         <v>0.0</v>
       </c>
       <c r="I11">
         <v>0.0</v>
       </c>
       <c r="J11">
         <v>0.0</v>
       </c>
       <c r="K11">
         <v>0.0</v>
       </c>
       <c r="L11">
         <v>0.0</v>
       </c>
       <c r="M11"/>
       <c r="N11"/>
       <c r="O11"/>
       <c r="P11"/>
       <c r="Q11"/>
       <c r="R11"/>
       <c r="S11"/>
       <c r="T11"/>
       <c r="U11"/>
       <c r="V11"/>
       <c r="W11"/>
       <c r="X11"/>
       <c r="Y11"/>
       <c r="Z11"/>
       <c r="AA11"/>
     </row>
     <row r="12" spans="1:27">
       <c r="A12" t="s">
-        <v>200</v>
+        <v>201</v>
       </c>
       <c r="B12"/>
       <c r="C12"/>
       <c r="D12"/>
       <c r="E12"/>
       <c r="F12">
         <v>-532145000000.0</v>
       </c>
       <c r="G12">
         <v>29913000000.0</v>
       </c>
       <c r="H12">
         <v>400900000000.0</v>
       </c>
       <c r="I12">
         <v>660044000000.0</v>
       </c>
       <c r="J12">
         <v>56264000000.0</v>
       </c>
       <c r="K12">
         <v>-174750000000.0</v>
       </c>
       <c r="L12">
         <v>182811000000.0</v>
       </c>
       <c r="M12"/>
       <c r="N12"/>
       <c r="O12"/>
       <c r="P12"/>
       <c r="Q12"/>
       <c r="R12"/>
       <c r="S12"/>
       <c r="T12"/>
       <c r="U12"/>
       <c r="V12"/>
       <c r="W12"/>
       <c r="X12"/>
       <c r="Y12"/>
       <c r="Z12"/>
       <c r="AA12"/>
     </row>
     <row r="13" spans="1:27">
       <c r="A13" t="s">
-        <v>201</v>
+        <v>202</v>
       </c>
       <c r="B13"/>
       <c r="C13"/>
       <c r="D13"/>
       <c r="E13"/>
       <c r="F13"/>
       <c r="G13"/>
       <c r="H13"/>
       <c r="I13"/>
       <c r="J13"/>
       <c r="K13"/>
       <c r="L13"/>
       <c r="M13"/>
       <c r="N13"/>
       <c r="O13"/>
       <c r="P13"/>
       <c r="Q13"/>
       <c r="R13"/>
       <c r="S13"/>
       <c r="T13"/>
       <c r="U13"/>
       <c r="V13"/>
       <c r="W13"/>
       <c r="X13"/>
       <c r="Y13"/>
       <c r="Z13"/>
       <c r="AA13"/>
     </row>
     <row r="14" spans="1:27">
       <c r="A14" t="s">
-        <v>202</v>
+        <v>203</v>
       </c>
       <c r="B14">
         <v>631636000000.0</v>
       </c>
       <c r="C14">
         <v>678263000000.0</v>
       </c>
       <c r="D14">
         <v>686780000000.0</v>
       </c>
       <c r="E14">
-        <v>477047000000.0</v>
+        <v>677315000000.0</v>
       </c>
       <c r="F14">
         <v>827884000000.0</v>
       </c>
       <c r="G14">
         <v>893483000000.0</v>
       </c>
       <c r="H14">
         <v>509966000000.0</v>
       </c>
       <c r="I14">
         <v>651171000000.0</v>
       </c>
       <c r="J14">
         <v>677872000000.0</v>
       </c>
       <c r="K14">
         <v>728052000000.0</v>
       </c>
       <c r="L14">
         <v>769147000000.0</v>
       </c>
       <c r="M14">
-        <v>655204000000.0</v>
+        <v>672183000000.0</v>
       </c>
       <c r="N14">
-        <v>504798000000.0</v>
+        <v>513785000000.0</v>
       </c>
       <c r="O14">
-        <v>445382000000.0</v>
+        <v>450530000000.0</v>
       </c>
       <c r="P14"/>
       <c r="Q14"/>
-      <c r="R14"/>
+      <c r="R14">
+        <v>492742000000.0</v>
+      </c>
       <c r="S14"/>
-      <c r="T14"/>
-[...1 lines deleted...]
-      <c r="V14"/>
+      <c r="T14">
+        <v>389630000000.0</v>
+      </c>
+      <c r="U14">
+        <v>352317000000.0</v>
+      </c>
+      <c r="V14">
+        <v>296922000000.0</v>
+      </c>
       <c r="W14"/>
       <c r="X14"/>
       <c r="Y14"/>
       <c r="Z14"/>
       <c r="AA14"/>
     </row>
     <row r="15" spans="1:27">
       <c r="A15" t="s">
-        <v>203</v>
+        <v>204</v>
       </c>
       <c r="B15"/>
       <c r="C15"/>
       <c r="D15"/>
       <c r="E15"/>
       <c r="F15"/>
       <c r="G15"/>
       <c r="H15"/>
       <c r="I15">
         <v>0.0</v>
       </c>
       <c r="J15">
         <v>24155000000.0</v>
       </c>
       <c r="K15">
         <v>24155000000.0</v>
       </c>
       <c r="L15">
         <v>94609000000.0</v>
       </c>
       <c r="M15">
         <v>213373000000.0</v>
       </c>
       <c r="N15">
         <v>10065000000.0</v>
@@ -25515,51 +25758,51 @@
       </c>
       <c r="Q15">
         <v>16614000000.0</v>
       </c>
       <c r="R15"/>
       <c r="S15">
         <v>6759000000.0</v>
       </c>
       <c r="T15">
         <v>6785000000.0</v>
       </c>
       <c r="U15">
         <v>31280000000.0</v>
       </c>
       <c r="V15">
         <v>22516000000.0</v>
       </c>
       <c r="W15"/>
       <c r="X15"/>
       <c r="Y15"/>
       <c r="Z15"/>
       <c r="AA15"/>
     </row>
     <row r="16" spans="1:27">
       <c r="A16" t="s">
-        <v>204</v>
+        <v>205</v>
       </c>
       <c r="B16">
         <v>1496578000000.0</v>
       </c>
       <c r="C16">
         <v>1126852000000.0</v>
       </c>
       <c r="D16">
         <v>1440701000000.0</v>
       </c>
       <c r="E16">
         <v>1511417000000.0</v>
       </c>
       <c r="F16">
         <v>2433408000000.0</v>
       </c>
       <c r="G16">
         <v>1694565000000.0</v>
       </c>
       <c r="H16">
         <v>1784657000000.0</v>
       </c>
       <c r="I16">
         <v>2529309000000.0</v>
       </c>
@@ -25590,82 +25833,82 @@
       <c r="R16">
         <v>2428942000000.0</v>
       </c>
       <c r="S16">
         <v>1897104000000.0</v>
       </c>
       <c r="T16">
         <v>2813019000000.0</v>
       </c>
       <c r="U16">
         <v>1433573000000.0</v>
       </c>
       <c r="V16">
         <v>542066000000.0</v>
       </c>
       <c r="W16">
         <v>1073699000000.0</v>
       </c>
       <c r="X16"/>
       <c r="Y16"/>
       <c r="Z16"/>
       <c r="AA16"/>
     </row>
     <row r="17" spans="1:27">
       <c r="A17" t="s">
-        <v>205</v>
+        <v>206</v>
       </c>
       <c r="B17"/>
       <c r="C17"/>
       <c r="D17"/>
       <c r="E17"/>
       <c r="F17"/>
       <c r="G17"/>
       <c r="H17"/>
       <c r="I17"/>
       <c r="J17"/>
       <c r="K17"/>
       <c r="L17"/>
       <c r="M17"/>
       <c r="N17"/>
       <c r="O17"/>
       <c r="P17"/>
       <c r="Q17"/>
       <c r="R17"/>
       <c r="S17"/>
       <c r="T17"/>
       <c r="U17"/>
       <c r="V17"/>
       <c r="W17"/>
       <c r="X17"/>
       <c r="Y17"/>
       <c r="Z17"/>
       <c r="AA17"/>
     </row>
     <row r="18" spans="1:27">
       <c r="A18" t="s">
-        <v>206</v>
+        <v>207</v>
       </c>
       <c r="B18">
         <v>427819000000.0</v>
       </c>
       <c r="C18">
         <v>267057000000.0</v>
       </c>
       <c r="D18">
         <v>401995000000.0</v>
       </c>
       <c r="E18">
         <v>150881000000.0</v>
       </c>
       <c r="F18">
         <v>-104316000000.0</v>
       </c>
       <c r="G18">
         <v>792876000000.0</v>
       </c>
       <c r="H18">
         <v>-349362000000.0</v>
       </c>
       <c r="I18">
         <v>-336246000000.0</v>
       </c>
@@ -25694,51 +25937,51 @@
         <v>-445540000000.0</v>
       </c>
       <c r="R18">
         <v>704215000000.0</v>
       </c>
       <c r="S18">
         <v>196866000000.0</v>
       </c>
       <c r="T18">
         <v>954815000000.0</v>
       </c>
       <c r="U18">
         <v>225992000000.0</v>
       </c>
       <c r="V18">
         <v>141071000000.0</v>
       </c>
       <c r="W18"/>
       <c r="X18"/>
       <c r="Y18"/>
       <c r="Z18"/>
       <c r="AA18"/>
     </row>
     <row r="19" spans="1:27">
       <c r="A19" t="s">
-        <v>207</v>
+        <v>208</v>
       </c>
       <c r="B19">
         <v>101690000000.0</v>
       </c>
       <c r="C19">
         <v>46675000000.0</v>
       </c>
       <c r="D19">
         <v>-89572000000.0</v>
       </c>
       <c r="E19">
         <v>-95280000000.0</v>
       </c>
       <c r="F19">
         <v>709182000000.0</v>
       </c>
       <c r="G19">
         <v>557520000000.0</v>
       </c>
       <c r="H19">
         <v>739378000000.0</v>
       </c>
       <c r="I19">
         <v>875112000000.0</v>
       </c>
@@ -25747,90 +25990,90 @@
       </c>
       <c r="K19">
         <v>1324314000000.0</v>
       </c>
       <c r="L19">
         <v>2945000000.0</v>
       </c>
       <c r="M19"/>
       <c r="N19"/>
       <c r="O19"/>
       <c r="P19"/>
       <c r="Q19"/>
       <c r="R19"/>
       <c r="S19"/>
       <c r="T19"/>
       <c r="U19"/>
       <c r="V19"/>
       <c r="W19"/>
       <c r="X19"/>
       <c r="Y19"/>
       <c r="Z19"/>
       <c r="AA19"/>
     </row>
     <row r="20" spans="1:27">
       <c r="A20" t="s">
-        <v>208</v>
+        <v>209</v>
       </c>
       <c r="B20"/>
       <c r="C20"/>
       <c r="D20">
         <v>0.0</v>
       </c>
       <c r="E20">
         <v>515438000000.0</v>
       </c>
       <c r="F20">
         <v>0.0</v>
       </c>
       <c r="G20"/>
       <c r="H20"/>
       <c r="I20">
         <v>496149000000.0</v>
       </c>
       <c r="J20"/>
       <c r="K20"/>
       <c r="L20"/>
       <c r="M20"/>
       <c r="N20"/>
       <c r="O20"/>
       <c r="P20"/>
       <c r="Q20"/>
       <c r="R20"/>
       <c r="S20"/>
       <c r="T20"/>
       <c r="U20"/>
       <c r="V20"/>
       <c r="W20"/>
       <c r="X20"/>
       <c r="Y20"/>
       <c r="Z20"/>
       <c r="AA20"/>
     </row>
     <row r="21" spans="1:27">
       <c r="A21" t="s">
-        <v>209</v>
+        <v>210</v>
       </c>
       <c r="B21">
         <v>159489000000.0</v>
       </c>
       <c r="C21">
         <v>-223233000000.0</v>
       </c>
       <c r="D21">
         <v>-133464000000.0</v>
       </c>
       <c r="E21">
         <v>-1695909000000.0</v>
       </c>
       <c r="F21">
         <v>-810587000000.0</v>
       </c>
       <c r="G21">
         <v>-1297752000000.0</v>
       </c>
       <c r="H21">
         <v>-781387000000.0</v>
       </c>
       <c r="I21">
         <v>-319900000000.0</v>
       </c>
@@ -25839,51 +26082,51 @@
       </c>
       <c r="K21">
         <v>296028000000.0</v>
       </c>
       <c r="L21">
         <v>826635000000.0</v>
       </c>
       <c r="M21"/>
       <c r="N21"/>
       <c r="O21"/>
       <c r="P21"/>
       <c r="Q21"/>
       <c r="R21"/>
       <c r="S21"/>
       <c r="T21"/>
       <c r="U21"/>
       <c r="V21"/>
       <c r="W21"/>
       <c r="X21"/>
       <c r="Y21"/>
       <c r="Z21"/>
       <c r="AA21"/>
     </row>
     <row r="22" spans="1:27">
       <c r="A22" t="s">
-        <v>172</v>
+        <v>173</v>
       </c>
       <c r="B22">
         <v>-156435000000.0</v>
       </c>
       <c r="C22">
         <v>142830000000.0</v>
       </c>
       <c r="D22">
         <v>172049000000.0</v>
       </c>
       <c r="E22">
         <v>-60666000000.0</v>
       </c>
       <c r="F22">
         <v>201258000000.0</v>
       </c>
       <c r="G22">
         <v>-792403000000.0</v>
       </c>
       <c r="H22">
         <v>-882102000000.0</v>
       </c>
       <c r="I22">
         <v>-1221769000000.0</v>
       </c>
@@ -25920,51 +26163,51 @@
       <c r="T22">
         <v>61317000000.0</v>
       </c>
       <c r="U22">
         <v>45159000000.0</v>
       </c>
       <c r="V22">
         <v>60718000000.0</v>
       </c>
       <c r="W22">
         <v>23127000000.0</v>
       </c>
       <c r="X22">
         <v>12011018000.0</v>
       </c>
       <c r="Y22"/>
       <c r="Z22">
         <v>157935000000.0</v>
       </c>
       <c r="AA22">
         <v>126632000000.0</v>
       </c>
     </row>
     <row r="23" spans="1:27">
       <c r="A23" t="s">
-        <v>210</v>
+        <v>211</v>
       </c>
       <c r="B23">
         <v>-351342000000.0</v>
       </c>
       <c r="C23">
         <v>-596035000000.0</v>
       </c>
       <c r="D23">
         <v>-879488000000.0</v>
       </c>
       <c r="E23">
         <v>-761802000000.0</v>
       </c>
       <c r="F23">
         <v>-273323000000.0</v>
       </c>
       <c r="G23">
         <v>-1645427000000.0</v>
       </c>
       <c r="H23">
         <v>-772061000000.0</v>
       </c>
       <c r="I23">
         <v>-1896580000000.0</v>
       </c>
@@ -25993,51 +26236,51 @@
         <v>-1092187000000.0</v>
       </c>
       <c r="R23">
         <v>-1276844000000.0</v>
       </c>
       <c r="S23">
         <v>-179675000000.0</v>
       </c>
       <c r="T23">
         <v>-260255000000.0</v>
       </c>
       <c r="U23">
         <v>-213147000000.0</v>
       </c>
       <c r="V23">
         <v>110295000000.0</v>
       </c>
       <c r="W23"/>
       <c r="X23"/>
       <c r="Y23"/>
       <c r="Z23"/>
       <c r="AA23"/>
     </row>
     <row r="24" spans="1:27">
       <c r="A24" t="s">
-        <v>211</v>
+        <v>212</v>
       </c>
       <c r="B24">
         <v>203662000000.0</v>
       </c>
       <c r="C24">
         <v>277541000000.0</v>
       </c>
       <c r="D24">
         <v>219515000000.0</v>
       </c>
       <c r="E24">
         <v>393426000000.0</v>
       </c>
       <c r="F24">
         <v>-206937000000.0</v>
       </c>
       <c r="G24">
         <v>247804000000.0</v>
       </c>
       <c r="H24">
         <v>402407000000.0</v>
       </c>
       <c r="I24">
         <v>-161477000000.0</v>
       </c>
@@ -26072,202 +26315,202 @@
         <v>-645202000000.0</v>
       </c>
       <c r="T24">
         <v>-143404000000.0</v>
       </c>
       <c r="U24">
         <v>-68531000000.0</v>
       </c>
       <c r="V24">
         <v>-185922000000.0</v>
       </c>
       <c r="W24">
         <v>564153000000.0</v>
       </c>
       <c r="X24"/>
       <c r="Y24">
         <v>229099000.0</v>
       </c>
       <c r="Z24"/>
       <c r="AA24">
         <v>47160000000.0</v>
       </c>
     </row>
     <row r="25" spans="1:27">
       <c r="A25" t="s">
-        <v>212</v>
+        <v>213</v>
       </c>
       <c r="B25">
         <v>122039000000.0</v>
       </c>
       <c r="C25">
         <v>455604000000.0</v>
       </c>
       <c r="D25">
         <v>120219000000.0</v>
       </c>
       <c r="E25">
-        <v>-416381000000.0</v>
+        <v>-200268000000.0</v>
       </c>
       <c r="F25">
         <v>-1015581000000.0</v>
       </c>
       <c r="G25">
         <v>823260000000.0</v>
       </c>
       <c r="H25">
         <v>404105000000.0</v>
       </c>
       <c r="I25">
         <v>1221769000000.0</v>
       </c>
       <c r="J25">
         <v>1246872000000.0</v>
       </c>
       <c r="K25">
         <v>-243625000000.0</v>
       </c>
       <c r="L25">
-        <v>1205177000000.0</v>
+        <v>207280000000.0</v>
       </c>
       <c r="M25">
-        <v>-1894880000000.0</v>
+        <v>-2906910000000.0</v>
       </c>
       <c r="N25">
-        <v>-1415091000000.0</v>
+        <v>-956609000000.0</v>
       </c>
       <c r="O25">
-        <v>-28636000000.0</v>
+        <v>140620000000.0</v>
       </c>
       <c r="P25">
         <v>-96038000000.0</v>
       </c>
       <c r="Q25">
         <v>-2830626000000.0</v>
       </c>
       <c r="R25">
-        <v>1246881000000.0</v>
+        <v>754139000000.0</v>
       </c>
       <c r="S25">
         <v>767203000000.0</v>
       </c>
       <c r="T25">
-        <v>1364662000000.0</v>
+        <v>975032000000.0</v>
       </c>
       <c r="U25">
-        <v>509294000000.0</v>
+        <v>156977000000.0</v>
       </c>
       <c r="V25">
-        <v>431306000000.0</v>
+        <v>134384000000.0</v>
       </c>
       <c r="W25"/>
       <c r="X25"/>
       <c r="Y25"/>
       <c r="Z25"/>
       <c r="AA25"/>
     </row>
     <row r="26" spans="1:27">
       <c r="A26" t="s">
-        <v>213</v>
+        <v>214</v>
       </c>
       <c r="B26"/>
       <c r="C26"/>
       <c r="D26">
         <v>0.0</v>
       </c>
       <c r="E26">
         <v>-14248000000.0</v>
       </c>
       <c r="F26">
         <v>-27340000000.0</v>
       </c>
       <c r="G26">
         <v>0.0</v>
       </c>
       <c r="H26"/>
       <c r="I26">
         <v>496149000000.0</v>
       </c>
       <c r="J26"/>
       <c r="K26"/>
       <c r="L26"/>
       <c r="M26"/>
       <c r="N26">
         <v>3039191000000.0</v>
       </c>
       <c r="O26"/>
       <c r="P26"/>
       <c r="Q26">
         <v>-2787000000.0</v>
       </c>
       <c r="R26">
         <v>-19510000000.0</v>
       </c>
       <c r="S26"/>
       <c r="T26"/>
       <c r="U26"/>
       <c r="V26"/>
       <c r="W26"/>
       <c r="X26"/>
       <c r="Y26"/>
       <c r="Z26"/>
       <c r="AA26"/>
     </row>
     <row r="27" spans="1:27">
       <c r="A27" t="s">
-        <v>214</v>
+        <v>215</v>
       </c>
       <c r="B27"/>
       <c r="C27"/>
       <c r="D27"/>
       <c r="E27"/>
       <c r="F27"/>
       <c r="G27"/>
       <c r="H27"/>
       <c r="I27"/>
       <c r="J27"/>
       <c r="K27"/>
       <c r="L27"/>
       <c r="M27"/>
       <c r="N27"/>
       <c r="O27"/>
       <c r="P27"/>
       <c r="Q27"/>
       <c r="R27"/>
       <c r="S27"/>
       <c r="T27"/>
       <c r="U27"/>
       <c r="V27"/>
       <c r="W27"/>
       <c r="X27"/>
       <c r="Y27"/>
       <c r="Z27"/>
       <c r="AA27"/>
     </row>
     <row r="28" spans="1:27">
       <c r="A28" t="s">
-        <v>215</v>
+        <v>216</v>
       </c>
       <c r="B28">
         <v>-195159000000.0</v>
       </c>
       <c r="C28">
         <v>-819268000000.0</v>
       </c>
       <c r="D28">
         <v>-1012952000000.0</v>
       </c>
       <c r="E28">
         <v>-1554627000000.0</v>
       </c>
       <c r="F28">
         <v>-569409000000.0</v>
       </c>
       <c r="G28">
         <v>-2311046000000.0</v>
       </c>
       <c r="H28">
         <v>-1553448000000.0</v>
       </c>
       <c r="I28">
         <v>-1720331000000.0</v>
       </c>
@@ -26304,51 +26547,51 @@
       <c r="T28">
         <v>601798000000.0</v>
       </c>
       <c r="U28">
         <v>1536464000000.0</v>
       </c>
       <c r="V28">
         <v>59235000000.0</v>
       </c>
       <c r="W28">
         <v>256245000000.0</v>
       </c>
       <c r="X28"/>
       <c r="Y28">
         <v>157657289000.0</v>
       </c>
       <c r="Z28">
         <v>107456000000.0</v>
       </c>
       <c r="AA28">
         <v>65761000000.0</v>
       </c>
     </row>
     <row r="29" spans="1:27">
       <c r="A29" t="s">
-        <v>216</v>
+        <v>217</v>
       </c>
       <c r="B29">
         <v>597240000000.0</v>
       </c>
       <c r="C29">
         <v>455604000000.0</v>
       </c>
       <c r="D29">
         <v>979048000000.0</v>
       </c>
       <c r="E29">
         <v>416381000000.0</v>
       </c>
       <c r="F29">
         <v>13561000000.0</v>
       </c>
       <c r="G29">
         <v>924340000000.0</v>
       </c>
       <c r="H29">
         <v>31969000000.0</v>
       </c>
       <c r="I29">
         <v>14251000000.0</v>
       </c>
@@ -26383,51 +26626,51 @@
         <v>767203000000.0</v>
       </c>
       <c r="T29">
         <v>1364662000000.0</v>
       </c>
       <c r="U29">
         <v>509294000000.0</v>
       </c>
       <c r="V29">
         <v>431306000000.0</v>
       </c>
       <c r="W29">
         <v>374412000000.0</v>
       </c>
       <c r="X29">
         <v>42307223000.0</v>
       </c>
       <c r="Y29"/>
       <c r="Z29"/>
       <c r="AA29">
         <v>40625000000.0</v>
       </c>
     </row>
     <row r="30" spans="1:27">
       <c r="A30" t="s">
-        <v>217</v>
+        <v>218</v>
       </c>
       <c r="B30">
         <v>-136663000000.0</v>
       </c>
       <c r="C30">
         <v>46675000000.0</v>
       </c>
       <c r="D30">
         <v>-89572000000.0</v>
       </c>
       <c r="E30">
         <v>385903000000.0</v>
       </c>
       <c r="F30">
         <v>1296920000000.0</v>
       </c>
       <c r="G30">
         <v>1206036000000.0</v>
       </c>
       <c r="H30">
         <v>782935000000.0</v>
       </c>
       <c r="I30">
         <v>1023303000000.0</v>
       </c>
@@ -26481,875 +26724,884 @@
       </c>
       <c r="Z30"/>
       <c r="AA30"/>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet6.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:CS30"/>
+  <dimension ref="A1:CT30"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="44.703" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="16.425" bestFit="true" customWidth="true" style="0"/>
-    <col min="3" max="3" width="17.567" bestFit="true" customWidth="true" style="0"/>
+    <col min="3" max="3" width="16.425" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:97">
+    <row r="1" spans="1:98">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>88</v>
       </c>
       <c r="C1" t="s">
+        <v>89</v>
+      </c>
+      <c r="D1" t="s">
         <v>1</v>
-      </c>
-[...1 lines deleted...]
-        <v>89</v>
       </c>
       <c r="E1" t="s">
         <v>90</v>
       </c>
       <c r="F1" t="s">
         <v>91</v>
       </c>
       <c r="G1" t="s">
+        <v>92</v>
+      </c>
+      <c r="H1" t="s">
         <v>2</v>
-      </c>
-[...1 lines deleted...]
-        <v>92</v>
       </c>
       <c r="I1" t="s">
         <v>93</v>
       </c>
       <c r="J1" t="s">
         <v>94</v>
       </c>
       <c r="K1" t="s">
+        <v>95</v>
+      </c>
+      <c r="L1" t="s">
         <v>3</v>
-      </c>
-[...1 lines deleted...]
-        <v>95</v>
       </c>
       <c r="M1" t="s">
         <v>96</v>
       </c>
       <c r="N1" t="s">
         <v>97</v>
       </c>
       <c r="O1" t="s">
+        <v>98</v>
+      </c>
+      <c r="P1" t="s">
         <v>4</v>
-      </c>
-[...1 lines deleted...]
-        <v>98</v>
       </c>
       <c r="Q1" t="s">
         <v>99</v>
       </c>
       <c r="R1" t="s">
         <v>100</v>
       </c>
       <c r="S1" t="s">
+        <v>101</v>
+      </c>
+      <c r="T1" t="s">
         <v>5</v>
-      </c>
-[...1 lines deleted...]
-        <v>101</v>
       </c>
       <c r="U1" t="s">
         <v>102</v>
       </c>
       <c r="V1" t="s">
         <v>103</v>
       </c>
       <c r="W1" t="s">
+        <v>104</v>
+      </c>
+      <c r="X1" t="s">
         <v>6</v>
-      </c>
-[...1 lines deleted...]
-        <v>104</v>
       </c>
       <c r="Y1" t="s">
         <v>105</v>
       </c>
       <c r="Z1" t="s">
         <v>106</v>
       </c>
       <c r="AA1" t="s">
+        <v>107</v>
+      </c>
+      <c r="AB1" t="s">
         <v>7</v>
-      </c>
-[...1 lines deleted...]
-        <v>107</v>
       </c>
       <c r="AC1" t="s">
         <v>108</v>
       </c>
       <c r="AD1" t="s">
         <v>109</v>
       </c>
       <c r="AE1" t="s">
+        <v>110</v>
+      </c>
+      <c r="AF1" t="s">
         <v>8</v>
-      </c>
-[...1 lines deleted...]
-        <v>110</v>
       </c>
       <c r="AG1" t="s">
         <v>111</v>
       </c>
       <c r="AH1" t="s">
         <v>112</v>
       </c>
       <c r="AI1" t="s">
+        <v>113</v>
+      </c>
+      <c r="AJ1" t="s">
         <v>9</v>
-      </c>
-[...1 lines deleted...]
-        <v>113</v>
       </c>
       <c r="AK1" t="s">
         <v>114</v>
       </c>
       <c r="AL1" t="s">
         <v>115</v>
       </c>
       <c r="AM1" t="s">
+        <v>116</v>
+      </c>
+      <c r="AN1" t="s">
         <v>10</v>
-      </c>
-[...1 lines deleted...]
-        <v>116</v>
       </c>
       <c r="AO1" t="s">
         <v>117</v>
       </c>
       <c r="AP1" t="s">
         <v>118</v>
       </c>
       <c r="AQ1" t="s">
+        <v>119</v>
+      </c>
+      <c r="AR1" t="s">
         <v>11</v>
-      </c>
-[...1 lines deleted...]
-        <v>119</v>
       </c>
       <c r="AS1" t="s">
         <v>120</v>
       </c>
       <c r="AT1" t="s">
         <v>121</v>
       </c>
       <c r="AU1" t="s">
+        <v>122</v>
+      </c>
+      <c r="AV1" t="s">
         <v>12</v>
-      </c>
-[...1 lines deleted...]
-        <v>122</v>
       </c>
       <c r="AW1" t="s">
         <v>123</v>
       </c>
       <c r="AX1" t="s">
         <v>124</v>
       </c>
       <c r="AY1" t="s">
+        <v>125</v>
+      </c>
+      <c r="AZ1" t="s">
         <v>13</v>
-      </c>
-[...1 lines deleted...]
-        <v>125</v>
       </c>
       <c r="BA1" t="s">
         <v>126</v>
       </c>
       <c r="BB1" t="s">
         <v>127</v>
       </c>
       <c r="BC1" t="s">
+        <v>128</v>
+      </c>
+      <c r="BD1" t="s">
         <v>14</v>
-      </c>
-[...1 lines deleted...]
-        <v>128</v>
       </c>
       <c r="BE1" t="s">
         <v>129</v>
       </c>
       <c r="BF1" t="s">
         <v>130</v>
       </c>
       <c r="BG1" t="s">
+        <v>131</v>
+      </c>
+      <c r="BH1" t="s">
         <v>15</v>
-      </c>
-[...1 lines deleted...]
-        <v>131</v>
       </c>
       <c r="BI1" t="s">
         <v>132</v>
       </c>
       <c r="BJ1" t="s">
         <v>133</v>
       </c>
       <c r="BK1" t="s">
+        <v>134</v>
+      </c>
+      <c r="BL1" t="s">
         <v>16</v>
-      </c>
-[...1 lines deleted...]
-        <v>134</v>
       </c>
       <c r="BM1" t="s">
         <v>135</v>
       </c>
       <c r="BN1" t="s">
         <v>136</v>
       </c>
       <c r="BO1" t="s">
+        <v>137</v>
+      </c>
+      <c r="BP1" t="s">
         <v>17</v>
-      </c>
-[...1 lines deleted...]
-        <v>137</v>
       </c>
       <c r="BQ1" t="s">
         <v>138</v>
       </c>
       <c r="BR1" t="s">
         <v>139</v>
       </c>
       <c r="BS1" t="s">
+        <v>140</v>
+      </c>
+      <c r="BT1" t="s">
         <v>18</v>
-      </c>
-[...1 lines deleted...]
-        <v>140</v>
       </c>
       <c r="BU1" t="s">
         <v>141</v>
       </c>
       <c r="BV1" t="s">
         <v>142</v>
       </c>
       <c r="BW1" t="s">
+        <v>143</v>
+      </c>
+      <c r="BX1" t="s">
         <v>19</v>
-      </c>
-[...1 lines deleted...]
-        <v>143</v>
       </c>
       <c r="BY1" t="s">
         <v>144</v>
       </c>
       <c r="BZ1" t="s">
         <v>145</v>
       </c>
       <c r="CA1" t="s">
         <v>146</v>
       </c>
       <c r="CB1" t="s">
         <v>147</v>
       </c>
       <c r="CC1" t="s">
         <v>148</v>
       </c>
       <c r="CD1" t="s">
+        <v>149</v>
+      </c>
+      <c r="CE1" t="s">
         <v>21</v>
-      </c>
-[...1 lines deleted...]
-        <v>149</v>
       </c>
       <c r="CF1" t="s">
         <v>150</v>
       </c>
       <c r="CG1" t="s">
         <v>151</v>
       </c>
       <c r="CH1" t="s">
+        <v>152</v>
+      </c>
+      <c r="CI1" t="s">
         <v>22</v>
-      </c>
-[...1 lines deleted...]
-        <v>152</v>
       </c>
       <c r="CJ1" t="s">
         <v>153</v>
       </c>
       <c r="CK1" t="s">
         <v>154</v>
       </c>
       <c r="CL1" t="s">
+        <v>155</v>
+      </c>
+      <c r="CM1" t="s">
         <v>23</v>
       </c>
-      <c r="CM1" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="CN1" t="s">
+        <v>156</v>
+      </c>
+      <c r="CO1" t="s">
         <v>24</v>
       </c>
-      <c r="CO1" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="CP1" t="s">
+        <v>157</v>
+      </c>
+      <c r="CQ1" t="s">
         <v>25</v>
       </c>
-      <c r="CQ1" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="CR1" t="s">
+        <v>158</v>
+      </c>
+      <c r="CS1" t="s">
         <v>26</v>
       </c>
-      <c r="CS1" t="s">
-        <v>158</v>
+      <c r="CT1" t="s">
+        <v>159</v>
       </c>
     </row>
-    <row r="2" spans="1:97">
+    <row r="2" spans="1:98">
       <c r="A2" t="s">
-        <v>190</v>
+        <v>191</v>
       </c>
       <c r="B2">
+        <v>1894313000000.0</v>
+      </c>
+      <c r="C2">
         <v>1395871000000.0</v>
       </c>
-      <c r="C2">
+      <c r="D2">
         <v>958997000000.0</v>
       </c>
-      <c r="D2">
+      <c r="E2">
         <v>954958000000.0</v>
       </c>
-      <c r="E2">
+      <c r="F2">
         <v>1227720000000.0</v>
       </c>
-      <c r="F2">
+      <c r="G2">
         <v>1126852000000.0</v>
       </c>
-      <c r="G2">
+      <c r="H2">
         <v>1110687000000.0</v>
       </c>
-      <c r="H2">
+      <c r="I2">
         <v>1197716000000.0</v>
       </c>
-      <c r="I2">
+      <c r="J2">
         <v>1481458000000.0</v>
       </c>
-      <c r="J2">
+      <c r="K2">
         <v>1440701000000.0</v>
       </c>
-      <c r="K2">
+      <c r="L2">
         <v>1732492000000.0</v>
       </c>
-      <c r="L2">
+      <c r="M2">
         <v>1385640000000.0</v>
       </c>
-      <c r="M2">
+      <c r="N2">
         <v>1416136000000.0</v>
       </c>
-      <c r="N2">
+      <c r="O2">
         <v>1564163000000.0</v>
       </c>
-      <c r="O2">
+      <c r="P2">
         <v>1450235000000.0</v>
       </c>
-      <c r="P2">
+      <c r="Q2">
         <v>1741248000000.0</v>
       </c>
-      <c r="Q2">
+      <c r="R2">
         <v>1770732000000.0</v>
       </c>
-      <c r="R2">
+      <c r="S2">
         <v>2433408000000.0</v>
       </c>
-      <c r="S2">
+      <c r="T2">
         <v>1305737000000.0</v>
       </c>
-      <c r="T2">
+      <c r="U2">
         <v>1474629000000.0</v>
       </c>
-      <c r="U2">
+      <c r="V2">
         <v>1602401000000.0</v>
       </c>
-      <c r="V2">
+      <c r="W2">
         <v>1694565000000.0</v>
       </c>
-      <c r="W2">
+      <c r="X2">
         <v>1114386000000.0</v>
       </c>
-      <c r="X2">
+      <c r="Y2">
         <v>1197003000000.0</v>
       </c>
-      <c r="Y2">
+      <c r="Z2">
         <v>1586500000000.0</v>
       </c>
-      <c r="Z2">
+      <c r="AA2">
         <v>1784657000000.0</v>
       </c>
-      <c r="AA2">
+      <c r="AB2">
         <v>1943681000000.0</v>
       </c>
-      <c r="AB2">
+      <c r="AC2">
         <v>1764160000000.0</v>
       </c>
-      <c r="AC2">
+      <c r="AD2">
         <v>2019169000000.0</v>
       </c>
-      <c r="AD2">
+      <c r="AE2">
         <v>2529309000000.0</v>
       </c>
-      <c r="AE2">
+      <c r="AF2">
         <v>2012873000000.0</v>
       </c>
-      <c r="AF2">
+      <c r="AG2">
         <v>1835865000000.0</v>
       </c>
-      <c r="AG2">
+      <c r="AH2">
         <v>3371230000000.0</v>
       </c>
-      <c r="AH2">
+      <c r="AI2">
         <v>3206172000000.0</v>
       </c>
-      <c r="AI2">
+      <c r="AJ2">
         <v>2353631000000.0</v>
       </c>
-      <c r="AJ2">
+      <c r="AK2">
         <v>3045520000000.0</v>
       </c>
-      <c r="AK2">
+      <c r="AL2">
         <v>2877725000000.0</v>
       </c>
-      <c r="AL2">
+      <c r="AM2">
         <v>3423654000000.0</v>
       </c>
-      <c r="AM2">
+      <c r="AN2">
         <v>3215307000000.0</v>
       </c>
-      <c r="AN2">
+      <c r="AO2">
         <v>1717930000000.0</v>
       </c>
-      <c r="AO2">
+      <c r="AP2">
         <v>1371529000000.0</v>
       </c>
-      <c r="AP2">
+      <c r="AQ2">
         <v>1852059000000.0</v>
       </c>
-      <c r="AQ2">
+      <c r="AR2">
         <v>1726552000000.0</v>
       </c>
-      <c r="AR2">
+      <c r="AS2">
         <v>1990947000000.0</v>
       </c>
-      <c r="AS2">
+      <c r="AT2">
         <v>2113394000000.0</v>
       </c>
-      <c r="AT2">
+      <c r="AU2">
         <v>2707486000000.0</v>
       </c>
-      <c r="AU2">
+      <c r="AV2">
         <v>2099984000000.0</v>
       </c>
-      <c r="AV2">
+      <c r="AW2">
         <v>2618069000000.0</v>
       </c>
-      <c r="AW2">
+      <c r="AX2">
         <v>3637050000000.0</v>
       </c>
-      <c r="AX2">
+      <c r="AY2">
         <v>4301461000000.0</v>
       </c>
-      <c r="AY2">
+      <c r="AZ2">
         <v>3494641000000.0</v>
       </c>
-      <c r="AZ2">
+      <c r="BA2">
         <v>3291418000000.0</v>
       </c>
-      <c r="BA2">
+      <c r="BB2">
         <v>4348433000000.0</v>
       </c>
-      <c r="BB2">
+      <c r="BC2">
         <v>2875259000000.0</v>
       </c>
-      <c r="BC2">
+      <c r="BD2">
         <v>2273226000000.0</v>
       </c>
-      <c r="BD2">
+      <c r="BE2">
         <v>1492744000000.0</v>
       </c>
-      <c r="BE2">
+      <c r="BF2">
         <v>1418624000000.0</v>
       </c>
-      <c r="BF2">
+      <c r="BG2">
         <v>2039663000000.0</v>
       </c>
-      <c r="BG2">
+      <c r="BH2">
         <v>1295211000000.0</v>
       </c>
-      <c r="BH2">
+      <c r="BI2">
         <v>1629234000000.0</v>
       </c>
-      <c r="BI2">
+      <c r="BJ2">
         <v>2079810000000.0</v>
       </c>
-      <c r="BJ2">
+      <c r="BK2">
         <v>3043788000000.0</v>
       </c>
-      <c r="BK2"/>
       <c r="BL2"/>
       <c r="BM2"/>
       <c r="BN2"/>
       <c r="BO2"/>
       <c r="BP2"/>
       <c r="BQ2"/>
       <c r="BR2"/>
       <c r="BS2"/>
       <c r="BT2"/>
       <c r="BU2"/>
       <c r="BV2"/>
       <c r="BW2"/>
       <c r="BX2"/>
       <c r="BY2"/>
       <c r="BZ2"/>
       <c r="CA2"/>
       <c r="CB2"/>
       <c r="CC2"/>
       <c r="CD2"/>
       <c r="CE2"/>
       <c r="CF2"/>
       <c r="CG2"/>
       <c r="CH2"/>
       <c r="CI2"/>
       <c r="CJ2"/>
       <c r="CK2"/>
       <c r="CL2"/>
       <c r="CM2"/>
       <c r="CN2"/>
       <c r="CO2"/>
       <c r="CP2"/>
       <c r="CQ2"/>
       <c r="CR2"/>
       <c r="CS2"/>
+      <c r="CT2"/>
     </row>
-    <row r="3" spans="1:97">
+    <row r="3" spans="1:98">
       <c r="A3" t="s">
-        <v>191</v>
+        <v>192</v>
       </c>
       <c r="B3">
+        <v>22727000000</v>
+      </c>
+      <c r="C3">
         <v>26676000000</v>
       </c>
-      <c r="C3">
+      <c r="D3">
         <v>21192000000</v>
       </c>
-      <c r="D3">
+      <c r="E3">
         <v>97713000000</v>
       </c>
-      <c r="E3">
+      <c r="F3">
         <v>35446000000</v>
       </c>
-      <c r="F3">
+      <c r="G3">
         <v>15600000000</v>
       </c>
-      <c r="G3">
+      <c r="H3">
         <v>54830000000</v>
       </c>
-      <c r="H3">
+      <c r="I3">
         <v>10997000000</v>
       </c>
-      <c r="I3">
+      <c r="J3">
         <v>29530000000</v>
       </c>
-      <c r="J3">
+      <c r="K3">
         <v>107910000000</v>
       </c>
-      <c r="K3">
+      <c r="L3">
         <v>226275000000</v>
       </c>
-      <c r="L3">
+      <c r="M3">
         <v>140425000000</v>
       </c>
-      <c r="M3">
+      <c r="N3">
         <v>134240000000</v>
       </c>
-      <c r="N3">
+      <c r="O3">
         <v>174417000000</v>
       </c>
-      <c r="O3">
+      <c r="P3">
         <v>167798000000</v>
       </c>
-      <c r="P3">
+      <c r="Q3">
         <v>31683000000</v>
       </c>
-      <c r="Q3">
+      <c r="R3">
         <v>27786000000</v>
       </c>
-      <c r="R3">
+      <c r="S3">
         <v>38233000000</v>
       </c>
-      <c r="S3">
+      <c r="T3">
         <v>50826000000</v>
       </c>
-      <c r="T3">
+      <c r="U3">
         <v>27726000000</v>
       </c>
-      <c r="U3">
+      <c r="V3">
         <v>15157000000</v>
       </c>
-      <c r="V3">
+      <c r="W3">
         <v>24168000000</v>
       </c>
-      <c r="W3">
+      <c r="X3">
         <v>55178000000</v>
       </c>
-      <c r="X3">
+      <c r="Y3">
         <v>21956000000</v>
       </c>
-      <c r="Y3">
+      <c r="Z3">
         <v>36057000000</v>
       </c>
-      <c r="Z3">
+      <c r="AA3">
         <v>18273000000</v>
       </c>
-      <c r="AA3">
+      <c r="AB3">
         <v>29346000000</v>
       </c>
-      <c r="AB3">
+      <c r="AC3">
         <v>192107000000</v>
       </c>
-      <c r="AC3">
+      <c r="AD3">
         <v>48471000000</v>
       </c>
-      <c r="AD3">
+      <c r="AE3">
         <v>111407000000</v>
       </c>
-      <c r="AE3">
+      <c r="AF3">
         <v>141279000000</v>
       </c>
-      <c r="AF3">
+      <c r="AG3">
         <v>66629000000</v>
       </c>
-      <c r="AG3">
+      <c r="AH3">
         <v>75303000000</v>
       </c>
-      <c r="AH3">
+      <c r="AI3">
         <v>67286000000</v>
       </c>
-      <c r="AI3">
+      <c r="AJ3">
         <v>79591000000</v>
       </c>
-      <c r="AJ3">
+      <c r="AK3">
         <v>118042000000</v>
       </c>
-      <c r="AK3">
+      <c r="AL3">
         <v>3102000000</v>
       </c>
-      <c r="AL3">
+      <c r="AM3">
         <v>114156000000</v>
       </c>
-      <c r="AM3">
+      <c r="AN3">
         <v>261088000000</v>
       </c>
-      <c r="AN3">
+      <c r="AO3">
         <v>209308000000</v>
       </c>
-      <c r="AO3">
+      <c r="AP3">
         <v>246130000000</v>
       </c>
-      <c r="AP3">
+      <c r="AQ3">
         <v>281763000000</v>
       </c>
-      <c r="AQ3">
+      <c r="AR3">
         <v>218970000000</v>
       </c>
-      <c r="AR3">
+      <c r="AS3">
         <v>473649000000</v>
       </c>
-      <c r="AS3">
+      <c r="AT3">
         <v>81107000000</v>
       </c>
-      <c r="AT3">
+      <c r="AU3">
         <v>119922000000</v>
       </c>
-      <c r="AU3">
+      <c r="AV3">
         <v>224960000000</v>
       </c>
-      <c r="AV3">
+      <c r="AW3">
         <v>267897000000</v>
       </c>
-      <c r="AW3">
+      <c r="AX3">
         <v>377668000000</v>
       </c>
-      <c r="AX3">
+      <c r="AY3">
         <v>212693000000</v>
       </c>
-      <c r="AY3">
+      <c r="AZ3">
         <v>152354000000</v>
       </c>
-      <c r="AZ3">
+      <c r="BA3">
         <v>184685000000</v>
       </c>
-      <c r="BA3">
+      <c r="BB3">
         <v>227367000000</v>
       </c>
-      <c r="BB3">
+      <c r="BC3">
         <v>127307000000</v>
       </c>
-      <c r="BC3">
+      <c r="BD3">
         <v>112423000000</v>
       </c>
-      <c r="BD3">
+      <c r="BE3">
         <v>165195000000</v>
       </c>
-      <c r="BE3">
+      <c r="BF3">
         <v>217906000000</v>
       </c>
-      <c r="BF3">
+      <c r="BG3">
         <v>174225000000</v>
       </c>
-      <c r="BG3">
+      <c r="BH3">
         <v>321711000000</v>
       </c>
-      <c r="BH3">
+      <c r="BI3">
         <v>68056000000</v>
       </c>
-      <c r="BI3">
+      <c r="BJ3">
         <v>233139000000</v>
       </c>
-      <c r="BJ3">
+      <c r="BK3">
         <v>54730000000</v>
       </c>
-      <c r="BK3">
+      <c r="BL3">
         <v>445540000000</v>
       </c>
-      <c r="BL3">
+      <c r="BM3">
         <v>315010000000</v>
       </c>
-      <c r="BM3">
+      <c r="BN3">
         <v>184338000000</v>
       </c>
-      <c r="BN3">
+      <c r="BO3">
         <v>87495000000</v>
       </c>
-      <c r="BO3">
+      <c r="BP3">
         <v>542666000000</v>
       </c>
-      <c r="BP3">
+      <c r="BQ3">
         <v>391224000000</v>
       </c>
-      <c r="BQ3">
+      <c r="BR3">
         <v>308838000000</v>
       </c>
-      <c r="BR3">
+      <c r="BS3">
         <v>206138000000</v>
       </c>
-      <c r="BS3">
+      <c r="BT3">
         <v>561175000000</v>
       </c>
-      <c r="BT3">
+      <c r="BU3">
         <v>373997000000</v>
       </c>
-      <c r="BU3">
+      <c r="BV3">
         <v>241107000000</v>
       </c>
-      <c r="BV3">
+      <c r="BW3">
         <v>133690000000</v>
       </c>
-      <c r="BW3">
+      <c r="BX3">
         <v>409847000000</v>
       </c>
-      <c r="BX3">
+      <c r="BY3">
         <v>156622000000</v>
       </c>
-      <c r="BY3">
+      <c r="BZ3">
         <v>80801000000</v>
       </c>
-      <c r="BZ3">
+      <c r="CA3">
         <v>103409000000</v>
       </c>
-      <c r="CA3">
+      <c r="CB3">
         <v>196375000000</v>
       </c>
-      <c r="CB3">
+      <c r="CC3">
         <v>125446000000</v>
       </c>
-      <c r="CC3">
+      <c r="CD3">
         <v>47253000000</v>
       </c>
-      <c r="CD3">
+      <c r="CE3">
         <v>290235000000</v>
       </c>
-      <c r="CE3">
+      <c r="CF3">
         <v>705263000000</v>
       </c>
-      <c r="CF3">
+      <c r="CG3">
         <v>172055000000</v>
       </c>
-      <c r="CG3">
+      <c r="CH3">
         <v>57712000000</v>
       </c>
-      <c r="CH3">
+      <c r="CI3">
         <v>101786000000</v>
       </c>
-      <c r="CI3">
+      <c r="CJ3">
         <v>41364000000</v>
       </c>
-      <c r="CJ3">
+      <c r="CK3">
         <v>29006162000</v>
       </c>
-      <c r="CK3">
+      <c r="CL3">
         <v>20146043000</v>
       </c>
-      <c r="CL3">
+      <c r="CM3">
         <v>1934007000</v>
       </c>
-      <c r="CM3">
+      <c r="CN3">
         <v>5012000000</v>
       </c>
-      <c r="CN3">
+      <c r="CO3">
         <v>6738716000</v>
       </c>
-      <c r="CO3">
+      <c r="CP3">
         <v>0</v>
       </c>
-      <c r="CP3">
+      <c r="CQ3">
         <v>21951000000</v>
       </c>
-      <c r="CQ3">
+      <c r="CR3">
         <v>0</v>
       </c>
-      <c r="CR3">
+      <c r="CS3">
         <v>18747000000</v>
       </c>
-      <c r="CS3">
+      <c r="CT3">
         <v>0</v>
       </c>
     </row>
-    <row r="4" spans="1:97">
+    <row r="4" spans="1:98">
       <c r="A4" t="s">
-        <v>192</v>
+        <v>193</v>
       </c>
       <c r="B4"/>
       <c r="C4"/>
       <c r="D4"/>
       <c r="E4"/>
       <c r="F4"/>
       <c r="G4"/>
       <c r="H4"/>
       <c r="I4"/>
       <c r="J4"/>
       <c r="K4"/>
       <c r="L4"/>
       <c r="M4"/>
       <c r="N4"/>
       <c r="O4"/>
       <c r="P4"/>
       <c r="Q4"/>
       <c r="R4"/>
       <c r="S4"/>
       <c r="T4"/>
       <c r="U4"/>
       <c r="V4"/>
       <c r="W4"/>
       <c r="X4"/>
       <c r="Y4"/>
@@ -27403,54 +27655,55 @@
       <c r="BU4"/>
       <c r="BV4"/>
       <c r="BW4"/>
       <c r="BX4"/>
       <c r="BY4"/>
       <c r="BZ4"/>
       <c r="CA4"/>
       <c r="CB4"/>
       <c r="CC4"/>
       <c r="CD4"/>
       <c r="CE4"/>
       <c r="CF4"/>
       <c r="CG4"/>
       <c r="CH4"/>
       <c r="CI4"/>
       <c r="CJ4"/>
       <c r="CK4"/>
       <c r="CL4"/>
       <c r="CM4"/>
       <c r="CN4"/>
       <c r="CO4"/>
       <c r="CP4"/>
       <c r="CQ4"/>
       <c r="CR4"/>
       <c r="CS4"/>
+      <c r="CT4"/>
     </row>
-    <row r="5" spans="1:97">
+    <row r="5" spans="1:98">
       <c r="A5" t="s">
-        <v>193</v>
+        <v>194</v>
       </c>
       <c r="B5"/>
       <c r="C5"/>
       <c r="D5"/>
       <c r="E5"/>
       <c r="F5"/>
       <c r="G5"/>
       <c r="H5"/>
       <c r="I5"/>
       <c r="J5"/>
       <c r="K5"/>
       <c r="L5"/>
       <c r="M5"/>
       <c r="N5"/>
       <c r="O5"/>
       <c r="P5"/>
       <c r="Q5"/>
       <c r="R5"/>
       <c r="S5"/>
       <c r="T5"/>
       <c r="U5"/>
       <c r="V5"/>
       <c r="W5"/>
       <c r="X5"/>
       <c r="Y5"/>
@@ -27504,352 +27757,356 @@
       <c r="BU5"/>
       <c r="BV5"/>
       <c r="BW5"/>
       <c r="BX5"/>
       <c r="BY5"/>
       <c r="BZ5"/>
       <c r="CA5"/>
       <c r="CB5"/>
       <c r="CC5"/>
       <c r="CD5"/>
       <c r="CE5"/>
       <c r="CF5"/>
       <c r="CG5"/>
       <c r="CH5"/>
       <c r="CI5"/>
       <c r="CJ5"/>
       <c r="CK5"/>
       <c r="CL5"/>
       <c r="CM5"/>
       <c r="CN5"/>
       <c r="CO5"/>
       <c r="CP5"/>
       <c r="CQ5"/>
       <c r="CR5"/>
       <c r="CS5"/>
+      <c r="CT5"/>
     </row>
-    <row r="6" spans="1:97">
+    <row r="6" spans="1:98">
       <c r="A6" t="s">
-        <v>194</v>
+        <v>195</v>
       </c>
       <c r="B6">
+        <v>-606224000000.0</v>
+      </c>
+      <c r="C6">
         <v>397774000000.0</v>
       </c>
-      <c r="C6">
+      <c r="D6">
         <v>537581000000.0</v>
       </c>
-      <c r="D6">
+      <c r="E6">
         <v>4039000000.0</v>
       </c>
-      <c r="E6">
+      <c r="F6">
         <v>-374496000000.0</v>
       </c>
-      <c r="F6">
+      <c r="G6">
         <v>100868000000.0</v>
       </c>
-      <c r="G6">
+      <c r="H6">
         <v>16165000000.0</v>
       </c>
-      <c r="H6">
+      <c r="I6">
         <v>-87029000000.0</v>
       </c>
-      <c r="I6">
+      <c r="J6">
         <v>-182957000000.0</v>
       </c>
-      <c r="J6">
+      <c r="K6">
         <v>-82787000000.0</v>
       </c>
-      <c r="K6">
+      <c r="L6">
         <v>-248959000000.0</v>
       </c>
-      <c r="L6">
+      <c r="M6">
         <v>127981000000.0</v>
       </c>
-      <c r="M6">
+      <c r="N6">
         <v>-30496000000.0</v>
       </c>
-      <c r="N6">
+      <c r="O6">
         <v>-148027000000.0</v>
       </c>
-      <c r="O6">
+      <c r="P6">
         <v>61182000000.0</v>
       </c>
-      <c r="P6">
+      <c r="Q6">
         <v>-291013000000.0</v>
       </c>
-      <c r="Q6">
+      <c r="R6">
         <v>-29484000000.0</v>
       </c>
-      <c r="R6">
+      <c r="S6">
         <v>-662676000000.0</v>
       </c>
-      <c r="S6">
+      <c r="T6">
         <v>1127671000000.0</v>
       </c>
-      <c r="T6">
+      <c r="U6">
         <v>-168892000000.0</v>
       </c>
-      <c r="U6">
+      <c r="V6">
         <v>-127772000000.0</v>
       </c>
-      <c r="V6">
+      <c r="W6">
         <v>-92164000000.0</v>
       </c>
-      <c r="W6">
+      <c r="X6">
         <v>580179000000.0</v>
       </c>
-      <c r="X6">
+      <c r="Y6">
         <v>-82617000000.0</v>
       </c>
-      <c r="Y6">
+      <c r="Z6">
         <v>-389497000000.0</v>
       </c>
-      <c r="Z6">
+      <c r="AA6">
         <v>-198157000000.0</v>
       </c>
-      <c r="AA6">
+      <c r="AB6">
         <v>-159024000000.0</v>
       </c>
-      <c r="AB6">
+      <c r="AC6">
         <v>179521000000.0</v>
       </c>
-      <c r="AC6">
+      <c r="AD6">
         <v>-255009000000.0</v>
       </c>
-      <c r="AD6">
+      <c r="AE6">
         <v>-510140000000.0</v>
       </c>
-      <c r="AE6">
+      <c r="AF6">
         <v>516436000000.0</v>
       </c>
-      <c r="AF6">
+      <c r="AG6">
         <v>177008000000.0</v>
       </c>
-      <c r="AG6">
+      <c r="AH6">
         <v>-1535365000000.0</v>
       </c>
-      <c r="AH6">
+      <c r="AI6">
         <v>165058000000.0</v>
       </c>
-      <c r="AI6">
+      <c r="AJ6">
         <v>852542000000.0</v>
       </c>
-      <c r="AJ6">
+      <c r="AK6">
         <v>-691889000000.0</v>
       </c>
-      <c r="AK6">
+      <c r="AL6">
         <v>167795000000.0</v>
       </c>
-      <c r="AL6">
+      <c r="AM6">
         <v>-545929000000.0</v>
       </c>
-      <c r="AM6">
+      <c r="AN6">
         <v>208347000000.0</v>
       </c>
-      <c r="AN6">
+      <c r="AO6">
         <v>1497377000000.0</v>
       </c>
-      <c r="AO6">
+      <c r="AP6">
         <v>346401000000.0</v>
       </c>
-      <c r="AP6">
+      <c r="AQ6">
         <v>-480530000000.0</v>
       </c>
-      <c r="AQ6">
+      <c r="AR6">
         <v>125507000000.0</v>
       </c>
-      <c r="AR6">
+      <c r="AS6">
         <v>-264395000000.0</v>
       </c>
-      <c r="AS6">
+      <c r="AT6">
         <v>-122447000000.0</v>
       </c>
-      <c r="AT6">
+      <c r="AU6">
         <v>-594092000000.0</v>
       </c>
-      <c r="AU6">
+      <c r="AV6">
         <v>607502000000.0</v>
       </c>
-      <c r="AV6">
+      <c r="AW6">
         <v>-518085000000.0</v>
       </c>
-      <c r="AW6">
+      <c r="AX6">
         <v>-1018981000000.0</v>
       </c>
-      <c r="AX6">
+      <c r="AY6">
         <v>-664411000000.0</v>
       </c>
-      <c r="AY6">
+      <c r="AZ6">
         <v>806820000000.0</v>
       </c>
-      <c r="AZ6">
+      <c r="BA6">
         <v>203223000000.0</v>
       </c>
-      <c r="BA6">
+      <c r="BB6">
         <v>-1057015000000.0</v>
       </c>
-      <c r="BB6">
+      <c r="BC6">
         <v>1473174000000.0</v>
       </c>
-      <c r="BC6">
+      <c r="BD6">
         <v>602033000000.0</v>
       </c>
-      <c r="BD6">
+      <c r="BE6">
         <v>780482000000.0</v>
       </c>
-      <c r="BE6">
+      <c r="BF6">
         <v>74120000000.0</v>
       </c>
-      <c r="BF6">
+      <c r="BG6">
         <v>-621039000000.0</v>
       </c>
-      <c r="BG6">
+      <c r="BH6">
         <v>744452000000.0</v>
       </c>
-      <c r="BH6">
+      <c r="BI6">
         <v>-334023000000.0</v>
       </c>
-      <c r="BI6">
+      <c r="BJ6">
         <v>-450576000000.0</v>
       </c>
-      <c r="BJ6">
+      <c r="BK6">
         <v>-963978000000.0</v>
       </c>
-      <c r="BK6"/>
       <c r="BL6"/>
       <c r="BM6"/>
       <c r="BN6"/>
       <c r="BO6"/>
       <c r="BP6"/>
       <c r="BQ6"/>
       <c r="BR6"/>
       <c r="BS6"/>
       <c r="BT6"/>
       <c r="BU6"/>
       <c r="BV6"/>
       <c r="BW6"/>
       <c r="BX6"/>
       <c r="BY6"/>
       <c r="BZ6"/>
       <c r="CA6"/>
       <c r="CB6"/>
       <c r="CC6"/>
       <c r="CD6"/>
       <c r="CE6"/>
       <c r="CF6"/>
       <c r="CG6"/>
       <c r="CH6"/>
       <c r="CI6"/>
       <c r="CJ6"/>
       <c r="CK6"/>
       <c r="CL6"/>
       <c r="CM6"/>
       <c r="CN6"/>
       <c r="CO6"/>
       <c r="CP6"/>
       <c r="CQ6"/>
       <c r="CR6"/>
       <c r="CS6"/>
+      <c r="CT6"/>
     </row>
-    <row r="7" spans="1:97">
+    <row r="7" spans="1:98">
       <c r="A7" t="s">
-        <v>195</v>
+        <v>196</v>
       </c>
       <c r="B7"/>
-      <c r="C7">
+      <c r="C7"/>
+      <c r="D7">
         <v>-1803821000000.0</v>
       </c>
-      <c r="D7">
+      <c r="E7">
         <v>-1339776000000.0</v>
       </c>
-      <c r="E7">
+      <c r="F7">
         <v>-877036000000.0</v>
       </c>
-      <c r="F7">
+      <c r="G7">
         <v>-456644000000.0</v>
       </c>
-      <c r="G7">
+      <c r="H7">
         <v>-1742114000000.0</v>
       </c>
-      <c r="H7">
+      <c r="I7">
         <v>-1367649000000.0</v>
       </c>
-      <c r="I7"/>
       <c r="J7"/>
       <c r="K7"/>
-      <c r="L7">
+      <c r="L7"/>
+      <c r="M7">
         <v>-1512380000000.0</v>
       </c>
-      <c r="M7">
+      <c r="N7">
         <v>-959378000000.0</v>
       </c>
-      <c r="N7">
+      <c r="O7">
         <v>-476181000000.0</v>
       </c>
-      <c r="O7">
+      <c r="P7">
         <v>-1697788000000.0</v>
       </c>
-      <c r="P7">
+      <c r="Q7">
         <v>-1219309000000.0</v>
       </c>
-      <c r="Q7">
+      <c r="R7">
         <v>-901650000000.0</v>
       </c>
-      <c r="R7">
+      <c r="S7">
         <v>-453826000000.0</v>
       </c>
-      <c r="S7">
+      <c r="T7">
         <v>-1762779000000.0</v>
       </c>
-      <c r="T7">
+      <c r="U7">
         <v>-1094531000000.0</v>
       </c>
-      <c r="U7">
+      <c r="V7">
         <v>-715198000000.0</v>
       </c>
-      <c r="V7">
+      <c r="W7">
         <v>-289496000000.0</v>
       </c>
-      <c r="W7">
+      <c r="X7">
         <v>-1470351000000.0</v>
       </c>
-      <c r="X7">
+      <c r="Y7">
         <v>-1552525000000.0</v>
       </c>
-      <c r="Y7">
+      <c r="Z7">
         <v>-1014252000000.0</v>
       </c>
-      <c r="Z7">
+      <c r="AA7">
         <v>-480473000000.0</v>
       </c>
-      <c r="AA7">
+      <c r="AB7">
         <v>-2555665000000.0</v>
       </c>
-      <c r="AB7">
+      <c r="AC7">
         <v>-1823421000000.0</v>
       </c>
-      <c r="AC7"/>
       <c r="AD7"/>
       <c r="AE7"/>
       <c r="AF7"/>
       <c r="AG7"/>
       <c r="AH7"/>
       <c r="AI7"/>
       <c r="AJ7"/>
       <c r="AK7"/>
       <c r="AL7"/>
       <c r="AM7"/>
       <c r="AN7"/>
       <c r="AO7"/>
       <c r="AP7"/>
       <c r="AQ7"/>
       <c r="AR7"/>
       <c r="AS7"/>
       <c r="AT7"/>
       <c r="AU7"/>
       <c r="AV7"/>
       <c r="AW7"/>
       <c r="AX7"/>
       <c r="AY7"/>
       <c r="AZ7"/>
       <c r="BA7"/>
       <c r="BB7"/>
@@ -27874,54 +28131,55 @@
       <c r="BU7"/>
       <c r="BV7"/>
       <c r="BW7"/>
       <c r="BX7"/>
       <c r="BY7"/>
       <c r="BZ7"/>
       <c r="CA7"/>
       <c r="CB7"/>
       <c r="CC7"/>
       <c r="CD7"/>
       <c r="CE7"/>
       <c r="CF7"/>
       <c r="CG7"/>
       <c r="CH7"/>
       <c r="CI7"/>
       <c r="CJ7"/>
       <c r="CK7"/>
       <c r="CL7"/>
       <c r="CM7"/>
       <c r="CN7"/>
       <c r="CO7"/>
       <c r="CP7"/>
       <c r="CQ7"/>
       <c r="CR7"/>
       <c r="CS7"/>
+      <c r="CT7"/>
     </row>
-    <row r="8" spans="1:97">
+    <row r="8" spans="1:98">
       <c r="A8" t="s">
-        <v>196</v>
+        <v>197</v>
       </c>
       <c r="B8"/>
       <c r="C8"/>
       <c r="D8"/>
       <c r="E8"/>
       <c r="F8"/>
       <c r="G8"/>
       <c r="H8"/>
       <c r="I8"/>
       <c r="J8"/>
       <c r="K8"/>
       <c r="L8"/>
       <c r="M8"/>
       <c r="N8"/>
       <c r="O8"/>
       <c r="P8"/>
       <c r="Q8"/>
       <c r="R8"/>
       <c r="S8"/>
       <c r="T8"/>
       <c r="U8"/>
       <c r="V8"/>
       <c r="W8"/>
       <c r="X8"/>
       <c r="Y8"/>
@@ -27975,54 +28233,55 @@
       <c r="BU8"/>
       <c r="BV8"/>
       <c r="BW8"/>
       <c r="BX8"/>
       <c r="BY8"/>
       <c r="BZ8"/>
       <c r="CA8"/>
       <c r="CB8"/>
       <c r="CC8"/>
       <c r="CD8"/>
       <c r="CE8"/>
       <c r="CF8"/>
       <c r="CG8"/>
       <c r="CH8"/>
       <c r="CI8"/>
       <c r="CJ8"/>
       <c r="CK8"/>
       <c r="CL8"/>
       <c r="CM8"/>
       <c r="CN8"/>
       <c r="CO8"/>
       <c r="CP8"/>
       <c r="CQ8"/>
       <c r="CR8"/>
       <c r="CS8"/>
+      <c r="CT8"/>
     </row>
-    <row r="9" spans="1:97">
+    <row r="9" spans="1:98">
       <c r="A9" t="s">
-        <v>197</v>
+        <v>198</v>
       </c>
       <c r="B9"/>
       <c r="C9"/>
       <c r="D9"/>
       <c r="E9"/>
       <c r="F9"/>
       <c r="G9"/>
       <c r="H9"/>
       <c r="I9"/>
       <c r="J9"/>
       <c r="K9"/>
       <c r="L9"/>
       <c r="M9"/>
       <c r="N9"/>
       <c r="O9"/>
       <c r="P9"/>
       <c r="Q9"/>
       <c r="R9"/>
       <c r="S9"/>
       <c r="T9"/>
       <c r="U9"/>
       <c r="V9"/>
       <c r="W9"/>
       <c r="X9"/>
       <c r="Y9"/>
@@ -28076,54 +28335,55 @@
       <c r="BU9"/>
       <c r="BV9"/>
       <c r="BW9"/>
       <c r="BX9"/>
       <c r="BY9"/>
       <c r="BZ9"/>
       <c r="CA9"/>
       <c r="CB9"/>
       <c r="CC9"/>
       <c r="CD9"/>
       <c r="CE9"/>
       <c r="CF9"/>
       <c r="CG9"/>
       <c r="CH9"/>
       <c r="CI9"/>
       <c r="CJ9"/>
       <c r="CK9"/>
       <c r="CL9"/>
       <c r="CM9"/>
       <c r="CN9"/>
       <c r="CO9"/>
       <c r="CP9"/>
       <c r="CQ9"/>
       <c r="CR9"/>
       <c r="CS9"/>
+      <c r="CT9"/>
     </row>
-    <row r="10" spans="1:97">
+    <row r="10" spans="1:98">
       <c r="A10" t="s">
-        <v>198</v>
+        <v>199</v>
       </c>
       <c r="B10"/>
       <c r="C10"/>
       <c r="D10"/>
       <c r="E10"/>
       <c r="F10"/>
       <c r="G10"/>
       <c r="H10"/>
       <c r="I10"/>
       <c r="J10"/>
       <c r="K10"/>
       <c r="L10"/>
       <c r="M10"/>
       <c r="N10"/>
       <c r="O10"/>
       <c r="P10"/>
       <c r="Q10"/>
       <c r="R10"/>
       <c r="S10"/>
       <c r="T10"/>
       <c r="U10"/>
       <c r="V10"/>
       <c r="W10"/>
       <c r="X10"/>
       <c r="Y10"/>
@@ -28177,69 +28437,68 @@
       <c r="BU10"/>
       <c r="BV10"/>
       <c r="BW10"/>
       <c r="BX10"/>
       <c r="BY10"/>
       <c r="BZ10"/>
       <c r="CA10"/>
       <c r="CB10"/>
       <c r="CC10"/>
       <c r="CD10"/>
       <c r="CE10"/>
       <c r="CF10"/>
       <c r="CG10"/>
       <c r="CH10"/>
       <c r="CI10"/>
       <c r="CJ10"/>
       <c r="CK10"/>
       <c r="CL10"/>
       <c r="CM10"/>
       <c r="CN10"/>
       <c r="CO10"/>
       <c r="CP10"/>
       <c r="CQ10"/>
       <c r="CR10"/>
       <c r="CS10"/>
+      <c r="CT10"/>
     </row>
-    <row r="11" spans="1:97">
+    <row r="11" spans="1:98">
       <c r="A11" t="s">
-        <v>199</v>
+        <v>200</v>
       </c>
       <c r="B11"/>
       <c r="C11"/>
       <c r="D11"/>
       <c r="E11"/>
       <c r="F11"/>
       <c r="G11"/>
       <c r="H11"/>
       <c r="I11"/>
       <c r="J11"/>
       <c r="K11"/>
       <c r="L11"/>
-      <c r="M11">
-[...1 lines deleted...]
-      </c>
+      <c r="M11"/>
       <c r="N11">
         <v>0.0</v>
       </c>
       <c r="O11">
         <v>0.0</v>
       </c>
       <c r="P11">
         <v>0.0</v>
       </c>
       <c r="Q11">
         <v>0.0</v>
       </c>
       <c r="R11">
         <v>0.0</v>
       </c>
       <c r="S11">
         <v>0.0</v>
       </c>
       <c r="T11">
         <v>0.0</v>
       </c>
       <c r="U11">
         <v>0.0</v>
       </c>
       <c r="V11">
@@ -28256,51 +28515,53 @@
       </c>
       <c r="Z11">
         <v>0.0</v>
       </c>
       <c r="AA11">
         <v>0.0</v>
       </c>
       <c r="AB11">
         <v>0.0</v>
       </c>
       <c r="AC11">
         <v>0.0</v>
       </c>
       <c r="AD11">
         <v>0.0</v>
       </c>
       <c r="AE11">
         <v>0.0</v>
       </c>
       <c r="AF11">
         <v>0.0</v>
       </c>
       <c r="AG11">
         <v>0.0</v>
       </c>
-      <c r="AH11"/>
+      <c r="AH11">
+        <v>0.0</v>
+      </c>
       <c r="AI11"/>
       <c r="AJ11"/>
       <c r="AK11"/>
       <c r="AL11"/>
       <c r="AM11"/>
       <c r="AN11"/>
       <c r="AO11"/>
       <c r="AP11"/>
       <c r="AQ11"/>
       <c r="AR11"/>
       <c r="AS11"/>
       <c r="AT11"/>
       <c r="AU11"/>
       <c r="AV11"/>
       <c r="AW11"/>
       <c r="AX11"/>
       <c r="AY11"/>
       <c r="AZ11"/>
       <c r="BA11"/>
       <c r="BB11"/>
       <c r="BC11"/>
       <c r="BD11"/>
       <c r="BE11"/>
       <c r="BF11"/>
       <c r="BG11"/>
@@ -28320,130 +28581,131 @@
       <c r="BU11"/>
       <c r="BV11"/>
       <c r="BW11"/>
       <c r="BX11"/>
       <c r="BY11"/>
       <c r="BZ11"/>
       <c r="CA11"/>
       <c r="CB11"/>
       <c r="CC11"/>
       <c r="CD11"/>
       <c r="CE11"/>
       <c r="CF11"/>
       <c r="CG11"/>
       <c r="CH11"/>
       <c r="CI11"/>
       <c r="CJ11"/>
       <c r="CK11"/>
       <c r="CL11"/>
       <c r="CM11"/>
       <c r="CN11"/>
       <c r="CO11"/>
       <c r="CP11"/>
       <c r="CQ11"/>
       <c r="CR11"/>
       <c r="CS11"/>
+      <c r="CT11"/>
     </row>
-    <row r="12" spans="1:97">
+    <row r="12" spans="1:98">
       <c r="A12" t="s">
-        <v>200</v>
+        <v>201</v>
       </c>
       <c r="B12"/>
       <c r="C12"/>
       <c r="D12"/>
       <c r="E12"/>
       <c r="F12"/>
       <c r="G12"/>
       <c r="H12"/>
       <c r="I12"/>
       <c r="J12"/>
       <c r="K12"/>
       <c r="L12"/>
-      <c r="M12">
+      <c r="M12"/>
+      <c r="N12">
         <v>-49131000000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>-67255000000.0</v>
       </c>
       <c r="O12">
         <v>-67255000000.0</v>
       </c>
       <c r="P12">
+        <v>-67255000000.0</v>
+      </c>
+      <c r="Q12">
         <v>431152000000.0</v>
       </c>
-      <c r="Q12">
+      <c r="R12">
         <v>-168713000000.0</v>
       </c>
-      <c r="R12">
+      <c r="S12">
         <v>-773472000000.0</v>
       </c>
-      <c r="S12">
+      <c r="T12">
         <v>-66755000000.0</v>
       </c>
-      <c r="T12">
+      <c r="U12">
         <v>-267606000000.0</v>
       </c>
-      <c r="U12">
+      <c r="V12">
         <v>-329035000000.0</v>
       </c>
-      <c r="V12">
+      <c r="W12">
         <v>131251000000.0</v>
       </c>
-      <c r="W12">
+      <c r="X12">
         <v>821950000000.0</v>
       </c>
-      <c r="X12">
+      <c r="Y12">
         <v>112676000000.0</v>
       </c>
-      <c r="Y12">
+      <c r="Z12">
         <v>-754965000000.0</v>
       </c>
-      <c r="Z12">
+      <c r="AA12">
         <v>643347000000.0</v>
       </c>
-      <c r="AA12">
+      <c r="AB12">
         <v>911968000000.0</v>
       </c>
-      <c r="AB12">
+      <c r="AC12">
         <v>-259791000000.0</v>
       </c>
-      <c r="AC12">
+      <c r="AD12">
         <v>-271228000000.0</v>
       </c>
-      <c r="AD12">
+      <c r="AE12">
         <v>7980000000.0</v>
       </c>
-      <c r="AE12">
+      <c r="AF12">
         <v>908659000000.0</v>
       </c>
-      <c r="AF12">
+      <c r="AG12">
         <v>-602631000000.0</v>
       </c>
-      <c r="AG12">
+      <c r="AH12">
         <v>153213000000.0</v>
       </c>
-      <c r="AH12"/>
       <c r="AI12"/>
       <c r="AJ12"/>
       <c r="AK12"/>
       <c r="AL12"/>
       <c r="AM12"/>
       <c r="AN12"/>
       <c r="AO12"/>
       <c r="AP12"/>
       <c r="AQ12"/>
       <c r="AR12"/>
       <c r="AS12"/>
       <c r="AT12"/>
       <c r="AU12"/>
       <c r="AV12"/>
       <c r="AW12"/>
       <c r="AX12"/>
       <c r="AY12"/>
       <c r="AZ12"/>
       <c r="BA12"/>
       <c r="BB12"/>
       <c r="BC12"/>
       <c r="BD12"/>
       <c r="BE12"/>
       <c r="BF12"/>
       <c r="BG12"/>
@@ -28463,54 +28725,55 @@
       <c r="BU12"/>
       <c r="BV12"/>
       <c r="BW12"/>
       <c r="BX12"/>
       <c r="BY12"/>
       <c r="BZ12"/>
       <c r="CA12"/>
       <c r="CB12"/>
       <c r="CC12"/>
       <c r="CD12"/>
       <c r="CE12"/>
       <c r="CF12"/>
       <c r="CG12"/>
       <c r="CH12"/>
       <c r="CI12"/>
       <c r="CJ12"/>
       <c r="CK12"/>
       <c r="CL12"/>
       <c r="CM12"/>
       <c r="CN12"/>
       <c r="CO12"/>
       <c r="CP12"/>
       <c r="CQ12"/>
       <c r="CR12"/>
       <c r="CS12"/>
+      <c r="CT12"/>
     </row>
-    <row r="13" spans="1:97">
+    <row r="13" spans="1:98">
       <c r="A13" t="s">
-        <v>201</v>
+        <v>202</v>
       </c>
       <c r="B13"/>
       <c r="C13"/>
       <c r="D13"/>
       <c r="E13"/>
       <c r="F13"/>
       <c r="G13"/>
       <c r="H13"/>
       <c r="I13"/>
       <c r="J13"/>
       <c r="K13"/>
       <c r="L13"/>
       <c r="M13"/>
       <c r="N13"/>
       <c r="O13"/>
       <c r="P13"/>
       <c r="Q13"/>
       <c r="R13"/>
       <c r="S13"/>
       <c r="T13"/>
       <c r="U13"/>
       <c r="V13"/>
       <c r="W13"/>
       <c r="X13"/>
       <c r="Y13"/>
@@ -28564,655 +28827,663 @@
       <c r="BU13"/>
       <c r="BV13"/>
       <c r="BW13"/>
       <c r="BX13"/>
       <c r="BY13"/>
       <c r="BZ13"/>
       <c r="CA13"/>
       <c r="CB13"/>
       <c r="CC13"/>
       <c r="CD13"/>
       <c r="CE13"/>
       <c r="CF13"/>
       <c r="CG13"/>
       <c r="CH13"/>
       <c r="CI13"/>
       <c r="CJ13"/>
       <c r="CK13"/>
       <c r="CL13"/>
       <c r="CM13"/>
       <c r="CN13"/>
       <c r="CO13"/>
       <c r="CP13"/>
       <c r="CQ13"/>
       <c r="CR13"/>
       <c r="CS13"/>
+      <c r="CT13"/>
     </row>
-    <row r="14" spans="1:97">
+    <row r="14" spans="1:98">
       <c r="A14" t="s">
-        <v>202</v>
+        <v>203</v>
       </c>
       <c r="B14">
+        <v>156484000000.0</v>
+      </c>
+      <c r="C14">
         <v>162685000000.0</v>
       </c>
-      <c r="C14">
+      <c r="D14">
         <v>160276000000.0</v>
       </c>
-      <c r="D14">
+      <c r="E14">
         <v>156415000000.0</v>
       </c>
-      <c r="E14">
-[...1 lines deleted...]
-      </c>
       <c r="F14">
+        <v>151765000000.0</v>
+      </c>
+      <c r="G14">
         <v>165065000000.0</v>
       </c>
-      <c r="G14">
+      <c r="H14">
         <v>160013000000.0</v>
       </c>
-      <c r="H14">
-[...1 lines deleted...]
-      </c>
       <c r="I14">
+        <v>165164000000.0</v>
+      </c>
+      <c r="J14">
         <v>165379000000.0</v>
       </c>
-      <c r="J14">
-[...1 lines deleted...]
-      </c>
       <c r="K14">
+        <v>187707000000.0</v>
+      </c>
+      <c r="L14">
         <v>180024000000.0</v>
       </c>
-      <c r="L14">
+      <c r="M14">
         <v>160961000000.0</v>
       </c>
-      <c r="M14">
+      <c r="N14">
         <v>170871000000.0</v>
       </c>
-      <c r="N14">
+      <c r="O14">
         <v>174924000000.0</v>
       </c>
-      <c r="O14">
-[...1 lines deleted...]
-      </c>
       <c r="P14">
-        <v>114503000000.0</v>
+        <v>166102000000.0</v>
       </c>
       <c r="Q14">
-        <v>114408000000.0</v>
+        <v>162446000000.0</v>
       </c>
       <c r="R14">
-        <v>130080000000.0</v>
+        <v>163904000000.0</v>
       </c>
       <c r="S14">
+        <v>184863000000.0</v>
+      </c>
+      <c r="T14">
         <v>187238000000.0</v>
       </c>
-      <c r="T14">
+      <c r="U14">
         <v>202353000000.0</v>
       </c>
-      <c r="U14">
+      <c r="V14">
         <v>206812000000.0</v>
       </c>
-      <c r="V14">
+      <c r="W14">
         <v>231481000000.0</v>
       </c>
-      <c r="W14">
-[...1 lines deleted...]
-      </c>
       <c r="X14">
-        <v>233575000000.0</v>
+        <v>207980000000.0</v>
       </c>
       <c r="Y14">
-        <v>215036000000.0</v>
+        <v>235267000000.0</v>
       </c>
       <c r="Z14">
-        <v>234548000000.0</v>
+        <v>216683000000.0</v>
       </c>
       <c r="AA14">
-        <v>128602000000.0</v>
+        <v>236214000000.0</v>
       </c>
       <c r="AB14">
-        <v>126069000000.0</v>
+        <v>130186000000.0</v>
       </c>
       <c r="AC14">
-        <v>123515000000.0</v>
+        <v>127738000000.0</v>
       </c>
       <c r="AD14">
-        <v>125146000000.0</v>
+        <v>124778000000.0</v>
       </c>
       <c r="AE14">
-        <v>158194000000.0</v>
+        <v>126844000000.0</v>
       </c>
       <c r="AF14">
-        <v>156993000000.0</v>
+        <v>159862000000.0</v>
       </c>
       <c r="AG14">
-        <v>156965000000.0</v>
+        <v>158786000000.0</v>
       </c>
       <c r="AH14">
-        <v>172054000000.0</v>
+        <v>158716000000.0</v>
       </c>
       <c r="AI14">
-        <v>171807000000.0</v>
+        <v>173807000000.0</v>
       </c>
       <c r="AJ14">
-        <v>167890000000.0</v>
+        <v>173820000000.0</v>
       </c>
       <c r="AK14">
-        <v>164267000000.0</v>
+        <v>168066000000.0</v>
       </c>
       <c r="AL14">
-        <v>165584000000.0</v>
+        <v>166419000000.0</v>
       </c>
       <c r="AM14">
-        <v>171712000000.0</v>
+        <v>167761000000.0</v>
       </c>
       <c r="AN14">
-        <v>167094000000.0</v>
+        <v>174489000000.0</v>
       </c>
       <c r="AO14">
-        <v>186061000000.0</v>
+        <v>169874000000.0</v>
       </c>
       <c r="AP14">
-        <v>189570000000.0</v>
+        <v>147306000000.0</v>
       </c>
       <c r="AQ14">
-        <v>184818000000.0</v>
+        <v>134779000000.0</v>
       </c>
       <c r="AR14">
-        <v>194208000000.0</v>
+        <v>112240000000.0</v>
       </c>
       <c r="AS14">
-        <v>186236000000.0</v>
+        <v>114957000000.0</v>
       </c>
       <c r="AT14">
-        <v>184198000000.0</v>
+        <v>110092000000.0</v>
       </c>
       <c r="AU14">
-        <v>185107000000.0</v>
+        <v>108365000000.0</v>
       </c>
       <c r="AV14">
-        <v>165377000000.0</v>
+        <v>98338000000.0</v>
       </c>
       <c r="AW14">
-        <v>155092000000.0</v>
+        <v>95335000000.0</v>
       </c>
       <c r="AX14">
-        <v>149628000000.0</v>
+        <v>83321000000.0</v>
       </c>
       <c r="AY14">
-        <v>132587000000.0</v>
+        <v>77896000000.0</v>
       </c>
       <c r="AZ14">
-        <v>130670000000.0</v>
+        <v>63634000000.0</v>
       </c>
       <c r="BA14">
-        <v>124114000000.0</v>
+        <v>61705000000.0</v>
       </c>
       <c r="BB14">
-        <v>117427000000.0</v>
+        <v>55948000000.0</v>
       </c>
       <c r="BC14">
+        <v>51400000000.0</v>
+      </c>
+      <c r="BD14">
         <v>114206000000.0</v>
       </c>
-      <c r="BD14">
+      <c r="BE14">
         <v>115802000000.0</v>
       </c>
-      <c r="BE14"/>
       <c r="BF14"/>
       <c r="BG14"/>
       <c r="BH14"/>
       <c r="BI14"/>
       <c r="BJ14"/>
       <c r="BK14"/>
       <c r="BL14"/>
       <c r="BM14"/>
       <c r="BN14"/>
       <c r="BO14"/>
       <c r="BP14"/>
       <c r="BQ14"/>
       <c r="BR14"/>
       <c r="BS14"/>
       <c r="BT14"/>
       <c r="BU14"/>
       <c r="BV14"/>
       <c r="BW14"/>
       <c r="BX14"/>
       <c r="BY14"/>
       <c r="BZ14"/>
       <c r="CA14"/>
       <c r="CB14"/>
       <c r="CC14"/>
       <c r="CD14"/>
       <c r="CE14"/>
       <c r="CF14"/>
       <c r="CG14"/>
       <c r="CH14"/>
       <c r="CI14"/>
       <c r="CJ14"/>
       <c r="CK14"/>
       <c r="CL14"/>
       <c r="CM14"/>
       <c r="CN14"/>
       <c r="CO14"/>
       <c r="CP14"/>
       <c r="CQ14"/>
       <c r="CR14"/>
       <c r="CS14"/>
+      <c r="CT14"/>
     </row>
-    <row r="15" spans="1:97">
+    <row r="15" spans="1:98">
       <c r="A15" t="s">
-        <v>203</v>
+        <v>204</v>
       </c>
       <c r="B15"/>
       <c r="C15"/>
       <c r="D15"/>
       <c r="E15"/>
       <c r="F15"/>
       <c r="G15"/>
       <c r="H15"/>
       <c r="I15"/>
       <c r="J15"/>
       <c r="K15"/>
       <c r="L15"/>
       <c r="M15"/>
       <c r="N15"/>
       <c r="O15"/>
       <c r="P15"/>
       <c r="Q15"/>
-      <c r="R15">
+      <c r="R15"/>
+      <c r="S15">
         <v>382306000000.0</v>
       </c>
-      <c r="S15"/>
       <c r="T15"/>
       <c r="U15"/>
       <c r="V15"/>
       <c r="W15"/>
       <c r="X15"/>
       <c r="Y15"/>
       <c r="Z15"/>
       <c r="AA15"/>
       <c r="AB15"/>
       <c r="AC15"/>
       <c r="AD15"/>
       <c r="AE15"/>
       <c r="AF15"/>
       <c r="AG15"/>
       <c r="AH15"/>
-      <c r="AI15">
-[...1 lines deleted...]
-      </c>
+      <c r="AI15"/>
       <c r="AJ15">
         <v>24155000000.0</v>
       </c>
       <c r="AK15">
         <v>24155000000.0</v>
       </c>
-      <c r="AL15"/>
+      <c r="AL15">
+        <v>24155000000.0</v>
+      </c>
       <c r="AM15"/>
       <c r="AN15"/>
       <c r="AO15"/>
       <c r="AP15"/>
-      <c r="AQ15">
-[...1 lines deleted...]
-      </c>
+      <c r="AQ15"/>
       <c r="AR15">
         <v>94609000000.0</v>
       </c>
-      <c r="AS15"/>
+      <c r="AS15">
+        <v>94609000000.0</v>
+      </c>
       <c r="AT15"/>
-      <c r="AU15">
-[...1 lines deleted...]
-      </c>
+      <c r="AU15"/>
       <c r="AV15">
         <v>213373000000.0</v>
       </c>
-      <c r="AW15"/>
+      <c r="AW15">
+        <v>213373000000.0</v>
+      </c>
       <c r="AX15"/>
-      <c r="AY15">
-[...1 lines deleted...]
-      </c>
+      <c r="AY15"/>
       <c r="AZ15">
         <v>10065000000.0</v>
       </c>
       <c r="BA15">
         <v>10065000000.0</v>
       </c>
-      <c r="BB15"/>
-[...2 lines deleted...]
-      </c>
+      <c r="BB15">
+        <v>10065000000.0</v>
+      </c>
+      <c r="BC15"/>
       <c r="BD15">
         <v>7728000000.0</v>
       </c>
       <c r="BE15">
         <v>7728000000.0</v>
       </c>
-      <c r="BF15"/>
-[...2 lines deleted...]
-      </c>
+      <c r="BF15">
+        <v>7728000000.0</v>
+      </c>
+      <c r="BG15"/>
       <c r="BH15">
         <v>77275000000.0</v>
       </c>
       <c r="BI15">
         <v>77275000000.0</v>
       </c>
       <c r="BJ15">
         <v>77275000000.0</v>
       </c>
       <c r="BK15">
+        <v>77275000000.0</v>
+      </c>
+      <c r="BL15">
         <v>16614000000.0</v>
       </c>
-      <c r="BL15">
+      <c r="BM15">
         <v>17363000000.0</v>
       </c>
-      <c r="BM15">
+      <c r="BN15">
         <v>16614000000.0</v>
       </c>
-      <c r="BN15"/>
       <c r="BO15"/>
       <c r="BP15"/>
       <c r="BQ15"/>
       <c r="BR15"/>
-      <c r="BS15">
-[...1 lines deleted...]
-      </c>
+      <c r="BS15"/>
       <c r="BT15">
         <v>6759000000.0</v>
       </c>
       <c r="BU15">
         <v>6759000000.0</v>
       </c>
-      <c r="BV15"/>
-[...2 lines deleted...]
-      </c>
+      <c r="BV15">
+        <v>6759000000.0</v>
+      </c>
+      <c r="BW15"/>
       <c r="BX15">
         <v>6785000000.0</v>
       </c>
       <c r="BY15">
+        <v>6785000000.0</v>
+      </c>
+      <c r="BZ15">
         <v>1215000000.0</v>
       </c>
-      <c r="BZ15"/>
-      <c r="CA15">
+      <c r="CA15"/>
+      <c r="CB15">
         <v>31280000000.0</v>
       </c>
-      <c r="CB15">
+      <c r="CC15">
         <v>26342000000.0</v>
       </c>
-      <c r="CC15"/>
-[...2 lines deleted...]
-      </c>
+      <c r="CD15"/>
       <c r="CE15">
         <v>22516000000.0</v>
       </c>
       <c r="CF15">
+        <v>22516000000.0</v>
+      </c>
+      <c r="CG15">
         <v>40103000000.0</v>
       </c>
-      <c r="CG15"/>
       <c r="CH15"/>
       <c r="CI15"/>
       <c r="CJ15"/>
       <c r="CK15"/>
       <c r="CL15"/>
       <c r="CM15"/>
       <c r="CN15"/>
       <c r="CO15"/>
       <c r="CP15"/>
       <c r="CQ15"/>
       <c r="CR15"/>
       <c r="CS15"/>
+      <c r="CT15"/>
     </row>
-    <row r="16" spans="1:97">
+    <row r="16" spans="1:98">
       <c r="A16" t="s">
-        <v>204</v>
+        <v>205</v>
       </c>
       <c r="B16">
+        <v>1288089000000.0</v>
+      </c>
+      <c r="C16">
         <v>1793645000000.0</v>
       </c>
-      <c r="C16">
+      <c r="D16">
         <v>1496578000000.0</v>
       </c>
-      <c r="D16">
+      <c r="E16">
         <v>958997000000.0</v>
       </c>
-      <c r="E16">
+      <c r="F16">
         <v>853224000000.0</v>
       </c>
-      <c r="F16">
+      <c r="G16">
         <v>1227720000000.0</v>
       </c>
-      <c r="G16">
+      <c r="H16">
         <v>1126852000000.0</v>
       </c>
-      <c r="H16">
+      <c r="I16">
         <v>1110687000000.0</v>
       </c>
-      <c r="I16">
+      <c r="J16">
         <v>1298501000000.0</v>
       </c>
-      <c r="J16">
+      <c r="K16">
         <v>1357914000000.0</v>
       </c>
-      <c r="K16">
+      <c r="L16">
         <v>1483533000000.0</v>
       </c>
-      <c r="L16">
+      <c r="M16">
         <v>1513621000000.0</v>
       </c>
-      <c r="M16">
+      <c r="N16">
         <v>1385640000000.0</v>
       </c>
-      <c r="N16">
+      <c r="O16">
         <v>1416136000000.0</v>
       </c>
-      <c r="O16">
+      <c r="P16">
         <v>1511417000000.0</v>
       </c>
-      <c r="P16">
+      <c r="Q16">
         <v>1450235000000.0</v>
       </c>
-      <c r="Q16">
+      <c r="R16">
         <v>1741248000000.0</v>
       </c>
-      <c r="R16">
+      <c r="S16">
         <v>1770732000000.0</v>
       </c>
-      <c r="S16">
+      <c r="T16">
         <v>2433408000000.0</v>
       </c>
-      <c r="T16">
+      <c r="U16">
         <v>1305737000000.0</v>
       </c>
-      <c r="U16">
+      <c r="V16">
         <v>1474629000000.0</v>
       </c>
-      <c r="V16">
+      <c r="W16">
         <v>1602401000000.0</v>
       </c>
-      <c r="W16">
+      <c r="X16">
         <v>1694565000000.0</v>
       </c>
-      <c r="X16">
+      <c r="Y16">
         <v>1114386000000.0</v>
       </c>
-      <c r="Y16">
+      <c r="Z16">
         <v>1197003000000.0</v>
       </c>
-      <c r="Z16">
+      <c r="AA16">
         <v>1586500000000.0</v>
       </c>
-      <c r="AA16">
+      <c r="AB16">
         <v>1784657000000.0</v>
       </c>
-      <c r="AB16">
+      <c r="AC16">
         <v>1943681000000.0</v>
       </c>
-      <c r="AC16">
+      <c r="AD16">
         <v>1764160000000.0</v>
       </c>
-      <c r="AD16">
+      <c r="AE16">
         <v>2019169000000.0</v>
       </c>
-      <c r="AE16">
+      <c r="AF16">
         <v>2529309000000.0</v>
       </c>
-      <c r="AF16">
+      <c r="AG16">
         <v>2012873000000.0</v>
       </c>
-      <c r="AG16">
+      <c r="AH16">
         <v>1835865000000.0</v>
       </c>
-      <c r="AH16">
+      <c r="AI16">
         <v>3371230000000.0</v>
       </c>
-      <c r="AI16">
+      <c r="AJ16">
         <v>3206173000000.0</v>
       </c>
-      <c r="AJ16">
+      <c r="AK16">
         <v>2353631000000.0</v>
       </c>
-      <c r="AK16">
+      <c r="AL16">
         <v>3045520000000.0</v>
       </c>
-      <c r="AL16">
+      <c r="AM16">
         <v>2877725000000.0</v>
       </c>
-      <c r="AM16">
+      <c r="AN16">
         <v>3423654000000.0</v>
       </c>
-      <c r="AN16">
+      <c r="AO16">
         <v>3215307000000.0</v>
       </c>
-      <c r="AO16">
+      <c r="AP16">
         <v>1717930000000.0</v>
       </c>
-      <c r="AP16">
+      <c r="AQ16">
         <v>1371529000000.0</v>
       </c>
-      <c r="AQ16">
+      <c r="AR16">
         <v>1852059000000.0</v>
       </c>
-      <c r="AR16">
+      <c r="AS16">
         <v>1726552000000.0</v>
       </c>
-      <c r="AS16">
+      <c r="AT16">
         <v>1990947000000.0</v>
       </c>
-      <c r="AT16">
+      <c r="AU16">
         <v>2113394000000.0</v>
       </c>
-      <c r="AU16">
+      <c r="AV16">
         <v>2707486000000.0</v>
       </c>
-      <c r="AV16">
+      <c r="AW16">
         <v>2099984000000.0</v>
       </c>
-      <c r="AW16">
+      <c r="AX16">
         <v>2618069000000.0</v>
       </c>
-      <c r="AX16">
+      <c r="AY16">
         <v>3637050000000.0</v>
       </c>
-      <c r="AY16">
+      <c r="AZ16">
         <v>4301461000000.0</v>
       </c>
-      <c r="AZ16">
+      <c r="BA16">
         <v>3494641000000.0</v>
       </c>
-      <c r="BA16">
+      <c r="BB16">
         <v>3291418000000.0</v>
       </c>
-      <c r="BB16">
+      <c r="BC16">
         <v>4348433000000.0</v>
       </c>
-      <c r="BC16">
+      <c r="BD16">
         <v>2875259000000.0</v>
       </c>
-      <c r="BD16">
+      <c r="BE16">
         <v>2273226000000.0</v>
       </c>
-      <c r="BE16">
+      <c r="BF16">
         <v>1492744000000.0</v>
       </c>
-      <c r="BF16">
+      <c r="BG16">
         <v>1418624000000.0</v>
       </c>
-      <c r="BG16">
+      <c r="BH16">
         <v>2039663000000.0</v>
       </c>
-      <c r="BH16">
+      <c r="BI16">
         <v>1295211000000.0</v>
       </c>
-      <c r="BI16">
+      <c r="BJ16">
         <v>1629234000000.0</v>
       </c>
-      <c r="BJ16">
+      <c r="BK16">
         <v>2079810000000.0</v>
       </c>
-      <c r="BK16">
+      <c r="BL16">
         <v>3043788000000.0</v>
       </c>
-      <c r="BL16"/>
       <c r="BM16"/>
       <c r="BN16"/>
       <c r="BO16"/>
       <c r="BP16"/>
       <c r="BQ16"/>
       <c r="BR16"/>
       <c r="BS16"/>
       <c r="BT16"/>
       <c r="BU16"/>
       <c r="BV16"/>
       <c r="BW16"/>
       <c r="BX16"/>
       <c r="BY16"/>
       <c r="BZ16"/>
       <c r="CA16"/>
       <c r="CB16"/>
       <c r="CC16"/>
       <c r="CD16"/>
       <c r="CE16"/>
       <c r="CF16"/>
       <c r="CG16"/>
       <c r="CH16"/>
       <c r="CI16"/>
       <c r="CJ16"/>
       <c r="CK16"/>
       <c r="CL16"/>
       <c r="CM16"/>
       <c r="CN16"/>
       <c r="CO16"/>
       <c r="CP16"/>
       <c r="CQ16"/>
       <c r="CR16"/>
       <c r="CS16"/>
+      <c r="CT16"/>
     </row>
-    <row r="17" spans="1:97">
+    <row r="17" spans="1:98">
       <c r="A17" t="s">
-        <v>205</v>
+        <v>206</v>
       </c>
       <c r="B17"/>
       <c r="C17"/>
       <c r="D17"/>
       <c r="E17"/>
       <c r="F17"/>
       <c r="G17"/>
       <c r="H17"/>
       <c r="I17"/>
       <c r="J17"/>
       <c r="K17"/>
       <c r="L17"/>
       <c r="M17"/>
       <c r="N17"/>
       <c r="O17"/>
       <c r="P17"/>
       <c r="Q17"/>
       <c r="R17"/>
       <c r="S17"/>
       <c r="T17"/>
       <c r="U17"/>
       <c r="V17"/>
       <c r="W17"/>
       <c r="X17"/>
       <c r="Y17"/>
@@ -29266,373 +29537,379 @@
       <c r="BU17"/>
       <c r="BV17"/>
       <c r="BW17"/>
       <c r="BX17"/>
       <c r="BY17"/>
       <c r="BZ17"/>
       <c r="CA17"/>
       <c r="CB17"/>
       <c r="CC17"/>
       <c r="CD17"/>
       <c r="CE17"/>
       <c r="CF17"/>
       <c r="CG17"/>
       <c r="CH17"/>
       <c r="CI17"/>
       <c r="CJ17"/>
       <c r="CK17"/>
       <c r="CL17"/>
       <c r="CM17"/>
       <c r="CN17"/>
       <c r="CO17"/>
       <c r="CP17"/>
       <c r="CQ17"/>
       <c r="CR17"/>
       <c r="CS17"/>
+      <c r="CT17"/>
     </row>
-    <row r="18" spans="1:97">
+    <row r="18" spans="1:98">
       <c r="A18" t="s">
-        <v>206</v>
+        <v>207</v>
       </c>
       <c r="B18">
+        <v>284104000000.0</v>
+      </c>
+      <c r="C18">
         <v>-160730000000.0</v>
       </c>
-      <c r="C18">
+      <c r="D18">
         <v>318218000000.0</v>
       </c>
-      <c r="D18">
+      <c r="E18">
         <v>26747000000.0</v>
       </c>
-      <c r="E18">
+      <c r="F18">
         <v>-38707000000.0</v>
       </c>
-      <c r="F18">
+      <c r="G18">
         <v>40802000000.0</v>
       </c>
-      <c r="G18">
+      <c r="H18">
         <v>280855000000.0</v>
       </c>
-      <c r="H18">
+      <c r="I18">
         <v>127984000000.0</v>
       </c>
-      <c r="I18">
+      <c r="J18">
         <v>-90143000000.0</v>
       </c>
-      <c r="J18">
+      <c r="K18">
         <v>-33856000000.0</v>
       </c>
-      <c r="K18">
+      <c r="L18">
         <v>13246000000.0</v>
       </c>
-      <c r="L18">
+      <c r="M18">
         <v>187954000000.0</v>
       </c>
-      <c r="M18">
+      <c r="N18">
         <v>157922000000.0</v>
       </c>
-      <c r="N18">
+      <c r="O18">
         <v>-210037000000.0</v>
       </c>
-      <c r="O18">
+      <c r="P18">
         <v>-42516000000.0</v>
       </c>
-      <c r="P18">
+      <c r="Q18">
         <v>11389000000.0</v>
       </c>
-      <c r="Q18">
+      <c r="R18">
         <v>86622000000.0</v>
       </c>
-      <c r="R18">
+      <c r="S18">
         <v>91847000000.0</v>
       </c>
-      <c r="S18">
+      <c r="T18">
         <v>-281043000000.0</v>
       </c>
-      <c r="T18">
+      <c r="U18">
         <v>9895000000.0</v>
       </c>
-      <c r="U18">
+      <c r="V18">
         <v>95792000000.0</v>
       </c>
-      <c r="V18">
+      <c r="W18">
         <v>71040000000.0</v>
       </c>
-      <c r="W18">
+      <c r="X18">
         <v>968625000000.0</v>
       </c>
-      <c r="X18">
+      <c r="Y18">
         <v>100694000000.0</v>
       </c>
-      <c r="Y18">
+      <c r="Z18">
         <v>-365837000000.0</v>
       </c>
-      <c r="Z18">
+      <c r="AA18">
         <v>178264000000.0</v>
       </c>
-      <c r="AA18">
+      <c r="AB18">
         <v>131596000000.0</v>
       </c>
-      <c r="AB18">
+      <c r="AC18">
         <v>-316596000000.0</v>
       </c>
-      <c r="AC18">
+      <c r="AD18">
         <v>-156210000000.0</v>
       </c>
-      <c r="AD18">
+      <c r="AE18">
         <v>-8152000000.0</v>
       </c>
-      <c r="AE18">
+      <c r="AF18">
         <v>527545000000.0</v>
       </c>
-      <c r="AF18">
+      <c r="AG18">
         <v>-694675000000.0</v>
       </c>
-      <c r="AG18">
+      <c r="AH18">
         <v>-92464000000.0</v>
       </c>
-      <c r="AH18">
+      <c r="AI18">
         <v>-76651000000.0</v>
       </c>
-      <c r="AI18">
+      <c r="AJ18">
         <v>263023000000.0</v>
       </c>
-      <c r="AJ18">
+      <c r="AK18">
         <v>-1083697000000.0</v>
       </c>
-      <c r="AK18">
+      <c r="AL18">
         <v>213446000000.0</v>
       </c>
-      <c r="AL18">
+      <c r="AM18">
         <v>-220624000000.0</v>
       </c>
-      <c r="AM18">
+      <c r="AN18">
         <v>-83503000000.0</v>
       </c>
-      <c r="AN18">
+      <c r="AO18">
         <v>-142437000000.0</v>
       </c>
-      <c r="AO18">
+      <c r="AP18">
         <v>249589000000.0</v>
       </c>
-      <c r="AP18">
+      <c r="AQ18">
         <v>-258600000000.0</v>
       </c>
-      <c r="AQ18">
+      <c r="AR18">
         <v>233581000000.0</v>
       </c>
-      <c r="AR18">
+      <c r="AS18">
         <v>-777591000000.0</v>
       </c>
-      <c r="AS18">
+      <c r="AT18">
         <v>-211645000000.0</v>
       </c>
-      <c r="AT18">
+      <c r="AU18">
         <v>-366743000000.0</v>
       </c>
-      <c r="AU18">
+      <c r="AV18">
         <v>353710000000.0</v>
       </c>
-      <c r="AV18">
+      <c r="AW18">
         <v>-638960000000.0</v>
       </c>
-      <c r="AW18">
+      <c r="AX18">
         <v>-510464000000.0</v>
       </c>
-      <c r="AX18">
+      <c r="AY18">
         <v>-627351000000.0</v>
       </c>
-      <c r="AY18">
+      <c r="AZ18">
         <v>599348000000.0</v>
       </c>
-      <c r="AZ18">
+      <c r="BA18">
         <v>215320000000.0</v>
       </c>
-      <c r="BA18">
+      <c r="BB18">
         <v>-494950000000.0</v>
       </c>
-      <c r="BB18">
+      <c r="BC18">
         <v>-39164000000.0</v>
       </c>
-      <c r="BC18">
+      <c r="BD18">
         <v>581893000000.0</v>
       </c>
-      <c r="BD18">
+      <c r="BE18">
         <v>-143387000000.0</v>
       </c>
-      <c r="BE18">
+      <c r="BF18">
         <v>60314000000.0</v>
       </c>
-      <c r="BF18">
+      <c r="BG18">
         <v>-548783000000.0</v>
       </c>
-      <c r="BG18">
+      <c r="BH18">
         <v>223123000000.0</v>
       </c>
-      <c r="BH18">
+      <c r="BI18">
         <v>129725000000.0</v>
       </c>
-      <c r="BI18">
+      <c r="BJ18">
         <v>-95604000000.0</v>
       </c>
-      <c r="BJ18">
+      <c r="BK18">
         <v>-475446000000.0</v>
       </c>
-      <c r="BK18"/>
       <c r="BL18"/>
       <c r="BM18"/>
       <c r="BN18"/>
       <c r="BO18"/>
       <c r="BP18"/>
       <c r="BQ18"/>
       <c r="BR18"/>
       <c r="BS18"/>
       <c r="BT18"/>
       <c r="BU18"/>
       <c r="BV18"/>
       <c r="BW18"/>
       <c r="BX18"/>
       <c r="BY18"/>
       <c r="BZ18"/>
       <c r="CA18"/>
       <c r="CB18"/>
       <c r="CC18"/>
       <c r="CD18"/>
       <c r="CE18"/>
       <c r="CF18"/>
       <c r="CG18"/>
       <c r="CH18"/>
       <c r="CI18"/>
       <c r="CJ18"/>
       <c r="CK18"/>
       <c r="CL18"/>
       <c r="CM18"/>
       <c r="CN18"/>
       <c r="CO18"/>
       <c r="CP18"/>
       <c r="CQ18"/>
       <c r="CR18"/>
       <c r="CS18"/>
+      <c r="CT18"/>
     </row>
-    <row r="19" spans="1:97">
+    <row r="19" spans="1:98">
       <c r="A19" t="s">
-        <v>207</v>
+        <v>208</v>
       </c>
       <c r="B19">
+        <v>117829000000.0</v>
+      </c>
+      <c r="C19">
         <v>149399000000.0</v>
       </c>
-      <c r="C19">
+      <c r="D19">
         <v>72754000000.0</v>
       </c>
-      <c r="D19"/>
-      <c r="E19">
+      <c r="E19"/>
+      <c r="F19">
         <v>117240000000.0</v>
       </c>
-      <c r="F19">
+      <c r="G19">
         <v>-20834000000.0</v>
       </c>
-      <c r="G19">
+      <c r="H19">
         <v>-51406000000.0</v>
       </c>
-      <c r="H19">
+      <c r="I19">
         <v>-19331000000.0</v>
       </c>
-      <c r="I19">
+      <c r="J19">
         <v>-561735000000.0</v>
       </c>
-      <c r="J19">
+      <c r="K19">
         <v>-167003000000.0</v>
       </c>
-      <c r="K19">
+      <c r="L19">
         <v>-27535000000.0</v>
       </c>
-      <c r="L19">
+      <c r="M19">
         <v>50062000000.0</v>
       </c>
-      <c r="M19">
+      <c r="N19">
         <v>-138965000000.0</v>
       </c>
-      <c r="N19">
+      <c r="O19">
         <v>-511317000000.0</v>
       </c>
-      <c r="O19">
+      <c r="P19">
         <v>-35583000000.0</v>
       </c>
-      <c r="P19">
+      <c r="Q19">
         <v>-101155000000.0</v>
       </c>
-      <c r="Q19">
+      <c r="R19">
         <v>73236000000.0</v>
       </c>
-      <c r="R19">
+      <c r="S19">
         <v>-31778000000.0</v>
       </c>
-      <c r="S19">
+      <c r="T19">
         <v>737996000000.0</v>
       </c>
-      <c r="T19">
+      <c r="U19">
         <v>9769000000.0</v>
       </c>
-      <c r="U19">
+      <c r="V19">
         <v>-24484000000.0</v>
       </c>
-      <c r="V19">
+      <c r="W19">
         <v>-14099000000.0</v>
       </c>
-      <c r="W19">
+      <c r="X19">
         <v>322646000000.0</v>
       </c>
-      <c r="X19">
+      <c r="Y19">
         <v>-19822000000.0</v>
       </c>
-      <c r="Y19">
+      <c r="Z19">
         <v>166459000000.0</v>
       </c>
-      <c r="Z19">
+      <c r="AA19">
         <v>88237000000.0</v>
       </c>
-      <c r="AA19">
+      <c r="AB19">
         <v>64826000000.0</v>
       </c>
-      <c r="AB19">
+      <c r="AC19">
         <v>498816000000.0</v>
       </c>
-      <c r="AC19">
+      <c r="AD19">
         <v>349449000000.0</v>
       </c>
-      <c r="AD19">
+      <c r="AE19">
         <v>-341827000000.0</v>
       </c>
-      <c r="AE19">
+      <c r="AF19">
         <v>253000000.0</v>
       </c>
-      <c r="AF19">
+      <c r="AG19">
         <v>129145000000.0</v>
       </c>
-      <c r="AG19">
+      <c r="AH19">
         <v>336275000000.0</v>
       </c>
-      <c r="AH19"/>
       <c r="AI19"/>
       <c r="AJ19"/>
       <c r="AK19"/>
       <c r="AL19"/>
       <c r="AM19"/>
       <c r="AN19"/>
       <c r="AO19"/>
       <c r="AP19"/>
       <c r="AQ19"/>
       <c r="AR19"/>
       <c r="AS19"/>
       <c r="AT19"/>
       <c r="AU19"/>
       <c r="AV19"/>
       <c r="AW19"/>
       <c r="AX19"/>
       <c r="AY19"/>
       <c r="AZ19"/>
       <c r="BA19"/>
       <c r="BB19"/>
       <c r="BC19"/>
       <c r="BD19"/>
       <c r="BE19"/>
       <c r="BF19"/>
       <c r="BG19"/>
@@ -29652,76 +29929,77 @@
       <c r="BU19"/>
       <c r="BV19"/>
       <c r="BW19"/>
       <c r="BX19"/>
       <c r="BY19"/>
       <c r="BZ19"/>
       <c r="CA19"/>
       <c r="CB19"/>
       <c r="CC19"/>
       <c r="CD19"/>
       <c r="CE19"/>
       <c r="CF19"/>
       <c r="CG19"/>
       <c r="CH19"/>
       <c r="CI19"/>
       <c r="CJ19"/>
       <c r="CK19"/>
       <c r="CL19"/>
       <c r="CM19"/>
       <c r="CN19"/>
       <c r="CO19"/>
       <c r="CP19"/>
       <c r="CQ19"/>
       <c r="CR19"/>
       <c r="CS19"/>
+      <c r="CT19"/>
     </row>
-    <row r="20" spans="1:97">
+    <row r="20" spans="1:98">
       <c r="A20" t="s">
-        <v>208</v>
+        <v>209</v>
       </c>
       <c r="B20"/>
       <c r="C20"/>
       <c r="D20"/>
       <c r="E20"/>
       <c r="F20"/>
       <c r="G20"/>
       <c r="H20"/>
       <c r="I20"/>
       <c r="J20"/>
-      <c r="K20">
+      <c r="K20"/>
+      <c r="L20">
         <v>0.0</v>
       </c>
-      <c r="L20"/>
       <c r="M20"/>
-      <c r="N20">
+      <c r="N20"/>
+      <c r="O20">
         <v>0.0</v>
       </c>
-      <c r="O20">
+      <c r="P20">
         <v>9000000.0</v>
       </c>
-      <c r="P20"/>
       <c r="Q20"/>
       <c r="R20"/>
       <c r="S20"/>
       <c r="T20"/>
       <c r="U20"/>
       <c r="V20"/>
       <c r="W20"/>
       <c r="X20"/>
       <c r="Y20"/>
       <c r="Z20"/>
       <c r="AA20"/>
       <c r="AB20"/>
       <c r="AC20"/>
       <c r="AD20"/>
       <c r="AE20"/>
       <c r="AF20"/>
       <c r="AG20"/>
       <c r="AH20"/>
       <c r="AI20"/>
       <c r="AJ20"/>
       <c r="AK20"/>
       <c r="AL20"/>
       <c r="AM20"/>
       <c r="AN20"/>
       <c r="AO20"/>
@@ -29759,144 +30037,147 @@
       <c r="BU20"/>
       <c r="BV20"/>
       <c r="BW20"/>
       <c r="BX20"/>
       <c r="BY20"/>
       <c r="BZ20"/>
       <c r="CA20"/>
       <c r="CB20"/>
       <c r="CC20"/>
       <c r="CD20"/>
       <c r="CE20"/>
       <c r="CF20"/>
       <c r="CG20"/>
       <c r="CH20"/>
       <c r="CI20"/>
       <c r="CJ20"/>
       <c r="CK20"/>
       <c r="CL20"/>
       <c r="CM20"/>
       <c r="CN20"/>
       <c r="CO20"/>
       <c r="CP20"/>
       <c r="CQ20"/>
       <c r="CR20"/>
       <c r="CS20"/>
+      <c r="CT20"/>
     </row>
-    <row r="21" spans="1:97">
+    <row r="21" spans="1:98">
       <c r="A21" t="s">
-        <v>209</v>
+        <v>210</v>
       </c>
       <c r="B21">
+        <v>-897481000000.0</v>
+      </c>
+      <c r="C21">
         <v>533681000000.0</v>
       </c>
-      <c r="C21">
+      <c r="D21">
         <v>265159000000.0</v>
       </c>
-      <c r="D21"/>
-      <c r="E21">
+      <c r="E21"/>
+      <c r="F21">
         <v>-358765000000.0</v>
       </c>
-      <c r="F21">
+      <c r="G21">
         <v>206234000000.0</v>
       </c>
-      <c r="G21">
+      <c r="H21">
         <v>-100773000000.0</v>
       </c>
-      <c r="H21">
+      <c r="I21">
         <v>-88499000000.0</v>
       </c>
-      <c r="I21">
+      <c r="J21">
         <v>-172605000000.0</v>
       </c>
-      <c r="J21"/>
       <c r="K21"/>
       <c r="L21"/>
-      <c r="M21">
+      <c r="M21"/>
+      <c r="N21">
         <v>-194102000000.0</v>
       </c>
-      <c r="N21">
+      <c r="O21">
         <v>22874000000.0</v>
       </c>
-      <c r="O21">
+      <c r="P21">
         <v>-103335000000.0</v>
       </c>
-      <c r="P21">
+      <c r="Q21">
         <v>-1147728000000.0</v>
       </c>
-      <c r="Q21">
+      <c r="R21">
         <v>-602968000000.0</v>
       </c>
-      <c r="R21">
+      <c r="S21">
         <v>158122000000.0</v>
       </c>
-      <c r="S21">
+      <c r="T21">
         <v>-14920000000.0</v>
       </c>
-      <c r="T21">
+      <c r="U21">
         <v>-185658000000.0</v>
       </c>
-      <c r="U21">
+      <c r="V21">
         <v>-536899000000.0</v>
       </c>
-      <c r="V21">
+      <c r="W21">
         <v>-73110000000.0</v>
       </c>
-      <c r="W21">
+      <c r="X21">
         <v>-737920000000.0</v>
       </c>
-      <c r="X21">
+      <c r="Y21">
         <v>-329258000000.0</v>
       </c>
-      <c r="Y21">
+      <c r="Z21">
         <v>17207000000.0</v>
       </c>
-      <c r="Z21">
+      <c r="AA21">
         <v>-247781000000.0</v>
       </c>
-      <c r="AA21">
+      <c r="AB21">
         <v>-155184000000.0</v>
       </c>
-      <c r="AB21">
+      <c r="AC21">
         <v>-225338000000.0</v>
       </c>
-      <c r="AC21">
+      <c r="AD21">
         <v>-343446000000.0</v>
       </c>
-      <c r="AD21">
+      <c r="AE21">
         <v>-57280000000.0</v>
       </c>
-      <c r="AE21">
+      <c r="AF21">
         <v>-147638000000.0</v>
       </c>
-      <c r="AF21">
+      <c r="AG21">
         <v>36392000000.0</v>
       </c>
-      <c r="AG21">
+      <c r="AH21">
         <v>-152483000000.0</v>
       </c>
-      <c r="AH21"/>
       <c r="AI21"/>
       <c r="AJ21"/>
       <c r="AK21"/>
       <c r="AL21"/>
       <c r="AM21"/>
       <c r="AN21"/>
       <c r="AO21"/>
       <c r="AP21"/>
       <c r="AQ21"/>
       <c r="AR21"/>
       <c r="AS21"/>
       <c r="AT21"/>
       <c r="AU21"/>
       <c r="AV21"/>
       <c r="AW21"/>
       <c r="AX21"/>
       <c r="AY21"/>
       <c r="AZ21"/>
       <c r="BA21"/>
       <c r="BB21"/>
       <c r="BC21"/>
       <c r="BD21"/>
       <c r="BE21"/>
       <c r="BF21"/>
       <c r="BG21"/>
@@ -29916,1049 +30197,1062 @@
       <c r="BU21"/>
       <c r="BV21"/>
       <c r="BW21"/>
       <c r="BX21"/>
       <c r="BY21"/>
       <c r="BZ21"/>
       <c r="CA21"/>
       <c r="CB21"/>
       <c r="CC21"/>
       <c r="CD21"/>
       <c r="CE21"/>
       <c r="CF21"/>
       <c r="CG21"/>
       <c r="CH21"/>
       <c r="CI21"/>
       <c r="CJ21"/>
       <c r="CK21"/>
       <c r="CL21"/>
       <c r="CM21"/>
       <c r="CN21"/>
       <c r="CO21"/>
       <c r="CP21"/>
       <c r="CQ21"/>
       <c r="CR21"/>
       <c r="CS21"/>
+      <c r="CT21"/>
     </row>
-    <row r="22" spans="1:97">
+    <row r="22" spans="1:98">
       <c r="A22" t="s">
-        <v>172</v>
+        <v>173</v>
       </c>
       <c r="B22">
+        <v>-147607000000.0</v>
+      </c>
+      <c r="C22">
         <v>119805000000.0</v>
       </c>
-      <c r="C22">
+      <c r="D22">
         <v>-33035000000.0</v>
       </c>
-      <c r="D22">
+      <c r="E22">
         <v>11168000000.0</v>
       </c>
-      <c r="E22">
+      <c r="F22">
         <v>-146299000000.0</v>
       </c>
-      <c r="F22">
+      <c r="G22">
         <v>11731000000.0</v>
       </c>
-      <c r="G22">
+      <c r="H22">
         <v>-18705000000.0</v>
       </c>
-      <c r="H22">
+      <c r="I22">
         <v>9660000000.0</v>
       </c>
-      <c r="I22">
+      <c r="J22">
         <v>115848000000.0</v>
       </c>
-      <c r="J22">
+      <c r="K22">
         <v>31245000000.0</v>
       </c>
-      <c r="K22">
+      <c r="L22">
         <v>28254000000.0</v>
       </c>
-      <c r="L22">
+      <c r="M22">
         <v>33340000000.0</v>
       </c>
-      <c r="M22">
+      <c r="N22">
         <v>81081000000.0</v>
       </c>
-      <c r="N22">
+      <c r="O22">
         <v>-35620000000.0</v>
       </c>
-      <c r="O22">
+      <c r="P22">
         <v>7226000000.0</v>
       </c>
-      <c r="P22">
+      <c r="Q22">
         <v>-71431000000.0</v>
       </c>
-      <c r="Q22">
+      <c r="R22">
         <v>147692000000.0</v>
       </c>
-      <c r="R22">
+      <c r="S22">
         <v>-69169000000.0</v>
       </c>
-      <c r="S22">
+      <c r="T22">
         <v>45167000000.0</v>
       </c>
-      <c r="T22">
+      <c r="U22">
         <v>52228000000.0</v>
       </c>
-      <c r="U22">
+      <c r="V22">
         <v>371401000000.0</v>
       </c>
-      <c r="V22">
+      <c r="W22">
         <v>-267538000000.0</v>
       </c>
-      <c r="W22">
+      <c r="X22">
         <v>-7029000000.0</v>
       </c>
-      <c r="X22">
+      <c r="Y22">
         <v>-215607000000.0</v>
       </c>
-      <c r="Y22">
+      <c r="Z22">
         <v>94278000000.0</v>
       </c>
-      <c r="Z22">
+      <c r="AA22">
         <v>-664737000000.0</v>
       </c>
-      <c r="AA22">
+      <c r="AB22">
         <v>-880962000000.0</v>
       </c>
-      <c r="AB22">
+      <c r="AC22">
         <v>7759000000.0</v>
       </c>
-      <c r="AC22">
+      <c r="AD22">
         <v>38695000000.0</v>
       </c>
-      <c r="AD22">
+      <c r="AE22">
         <v>-31586000000.0</v>
       </c>
-      <c r="AE22">
+      <c r="AF22">
         <v>-324453000000.0</v>
       </c>
-      <c r="AF22">
+      <c r="AG22">
         <v>-184217000000.0</v>
       </c>
-      <c r="AG22">
+      <c r="AH22">
         <v>-329107000000.0</v>
       </c>
-      <c r="AH22">
+      <c r="AI22">
         <v>-383992000000.0</v>
       </c>
-      <c r="AI22">
+      <c r="AJ22">
         <v>-445445000000.0</v>
       </c>
-      <c r="AJ22">
+      <c r="AK22">
         <v>-477950000000.0</v>
       </c>
-      <c r="AK22">
+      <c r="AL22">
         <v>-36357000000.0</v>
       </c>
-      <c r="AL22">
+      <c r="AM22">
         <v>-287120000000.0</v>
       </c>
-      <c r="AM22">
+      <c r="AN22">
         <v>-646367000000.0</v>
       </c>
-      <c r="AN22">
+      <c r="AO22">
         <v>937622000000.0</v>
       </c>
-      <c r="AO22">
+      <c r="AP22">
         <v>77024000000.0</v>
       </c>
-      <c r="AP22">
+      <c r="AQ22">
         <v>-124654000000.0</v>
       </c>
-      <c r="AQ22">
+      <c r="AR22">
         <v>-355269000000.0</v>
       </c>
-      <c r="AR22">
+      <c r="AS22">
         <v>-402729000000.0</v>
       </c>
-      <c r="AS22">
+      <c r="AT22">
         <v>-192691000000.0</v>
       </c>
-      <c r="AT22">
+      <c r="AU22">
         <v>-254488000000.0</v>
       </c>
-      <c r="AU22">
+      <c r="AV22">
         <v>1820716000000.0</v>
       </c>
-      <c r="AV22">
+      <c r="AW22">
         <v>10314000000.0</v>
       </c>
-      <c r="AW22">
+      <c r="AX22">
         <v>52698000000.0</v>
       </c>
-      <c r="AX22">
+      <c r="AY22">
         <v>11152000000.0</v>
       </c>
-      <c r="AY22">
+      <c r="AZ22">
         <v>-124301000000.0</v>
       </c>
-      <c r="AZ22">
+      <c r="BA22">
         <v>61963000000.0</v>
       </c>
-      <c r="BA22">
+      <c r="BB22">
         <v>242074000000.0</v>
       </c>
-      <c r="BB22">
+      <c r="BC22">
         <v>1235355000000.0</v>
       </c>
-      <c r="BC22">
+      <c r="BD22">
         <v>-33066000000.0</v>
       </c>
-      <c r="BD22">
+      <c r="BE22">
         <v>19483000000.0</v>
       </c>
-      <c r="BE22">
+      <c r="BF22">
         <v>21428000000.0</v>
       </c>
-      <c r="BF22">
+      <c r="BG22">
         <v>20791000000.0</v>
       </c>
-      <c r="BG22">
+      <c r="BH22">
         <v>34789000000.0</v>
       </c>
-      <c r="BH22">
+      <c r="BI22">
         <v>35930000000.0</v>
       </c>
-      <c r="BI22">
+      <c r="BJ22">
         <v>4680000000.0</v>
       </c>
-      <c r="BJ22">
+      <c r="BK22">
         <v>20639000000.0</v>
       </c>
-      <c r="BK22">
+      <c r="BL22">
         <v>24981000000.0</v>
       </c>
-      <c r="BL22">
+      <c r="BM22">
         <v>16700000000.0</v>
       </c>
-      <c r="BM22">
+      <c r="BN22">
         <v>2763339000000.0</v>
       </c>
-      <c r="BN22">
+      <c r="BO22">
         <v>25606000000.0</v>
       </c>
-      <c r="BO22"/>
-      <c r="BP22">
+      <c r="BP22"/>
+      <c r="BQ22">
         <v>64673000000.0</v>
       </c>
-      <c r="BQ22">
+      <c r="BR22">
         <v>69224000000.0</v>
       </c>
-      <c r="BR22"/>
       <c r="BS22"/>
-      <c r="BT22">
+      <c r="BT22"/>
+      <c r="BU22">
         <v>21386000000.0</v>
       </c>
-      <c r="BU22">
+      <c r="BV22">
         <v>1673000000.0</v>
       </c>
-      <c r="BV22">
+      <c r="BW22">
         <v>7540000000.0</v>
       </c>
-      <c r="BW22">
+      <c r="BX22">
         <v>52635000000.0</v>
       </c>
-      <c r="BX22">
+      <c r="BY22">
         <v>1045000000.0</v>
       </c>
-      <c r="BY22">
+      <c r="BZ22">
         <v>16631000000.0</v>
       </c>
-      <c r="BZ22"/>
-      <c r="CA22">
+      <c r="CA22"/>
+      <c r="CB22">
         <v>917000000.0</v>
       </c>
-      <c r="CB22"/>
-      <c r="CC22">
+      <c r="CC22"/>
+      <c r="CD22">
         <v>10190000000.0</v>
       </c>
-      <c r="CD22">
+      <c r="CE22">
         <v>30630000000.0</v>
       </c>
-      <c r="CE22">
+      <c r="CF22">
         <v>26096000000.0</v>
       </c>
-      <c r="CF22"/>
-      <c r="CG22">
+      <c r="CG22"/>
+      <c r="CH22">
         <v>7208000000.0</v>
       </c>
-      <c r="CH22">
+      <c r="CI22">
         <v>76184000000.0</v>
       </c>
-      <c r="CI22"/>
       <c r="CJ22"/>
-      <c r="CK22">
+      <c r="CK22"/>
+      <c r="CL22">
         <v>1215070000.0</v>
       </c>
-      <c r="CL22"/>
       <c r="CM22"/>
       <c r="CN22"/>
       <c r="CO22"/>
       <c r="CP22"/>
       <c r="CQ22"/>
       <c r="CR22"/>
       <c r="CS22"/>
+      <c r="CT22"/>
     </row>
-    <row r="23" spans="1:97">
+    <row r="23" spans="1:98">
       <c r="A23" t="s">
-        <v>210</v>
+        <v>211</v>
       </c>
       <c r="B23">
+        <v>-70467000000.0</v>
+      </c>
+      <c r="C23">
         <v>-116120000000.0</v>
       </c>
-      <c r="C23">
+      <c r="D23">
         <v>-84400000000.0</v>
       </c>
-      <c r="D23">
+      <c r="E23">
         <v>-66393000000.0</v>
       </c>
-      <c r="E23">
+      <c r="F23">
         <v>-128106000000.0</v>
       </c>
-      <c r="F23">
+      <c r="G23">
         <v>-142818000000.0</v>
       </c>
-      <c r="G23">
+      <c r="H23">
         <v>-172211000000.0</v>
       </c>
-      <c r="H23">
+      <c r="I23">
         <v>-148814000000.0</v>
       </c>
-      <c r="I23">
+      <c r="J23">
         <v>-145898000000.0</v>
       </c>
-      <c r="J23">
+      <c r="K23">
         <v>-37200000000.0</v>
       </c>
-      <c r="K23">
+      <c r="L23">
         <v>-268145000000.0</v>
       </c>
-      <c r="L23">
+      <c r="M23">
         <v>-154922000000.0</v>
       </c>
-      <c r="M23">
+      <c r="N23">
         <v>-353146000000.0</v>
       </c>
-      <c r="N23">
+      <c r="O23">
         <v>41402000000.0</v>
       </c>
-      <c r="O23">
+      <c r="P23">
         <v>-129304000000.0</v>
       </c>
-      <c r="P23">
+      <c r="Q23">
         <v>-149424000000.0</v>
       </c>
-      <c r="Q23">
+      <c r="R23">
         <v>-112670000000.0</v>
       </c>
-      <c r="R23">
+      <c r="S23">
         <v>-665171000000.0</v>
       </c>
-      <c r="S23">
+      <c r="T23">
         <v>446586000000.0</v>
       </c>
-      <c r="T23">
+      <c r="U23">
         <v>-189266000000.0</v>
       </c>
-      <c r="U23">
+      <c r="V23">
         <v>-369960000000.0</v>
       </c>
-      <c r="V23">
+      <c r="W23">
         <v>-166711000000.0</v>
       </c>
-      <c r="W23">
+      <c r="X23">
         <v>-1146275000000.0</v>
       </c>
-      <c r="X23">
+      <c r="Y23">
         <v>-11610000000.0</v>
       </c>
-      <c r="Y23">
+      <c r="Z23">
         <v>-93055000000.0</v>
       </c>
-      <c r="Z23">
+      <c r="AA23">
         <v>-64901000000.0</v>
       </c>
-      <c r="AA23">
+      <c r="AB23">
         <v>-352163000000.0</v>
       </c>
-      <c r="AB23">
+      <c r="AC23">
         <v>98509000000.0</v>
       </c>
-      <c r="AC23">
+      <c r="AD23">
         <v>-149969000000.0</v>
       </c>
-      <c r="AD23">
+      <c r="AE23">
         <v>-211122000000.0</v>
       </c>
-      <c r="AE23">
+      <c r="AF23">
         <v>-323106000000.0</v>
       </c>
-      <c r="AF23">
+      <c r="AG23">
         <v>628971000000.0</v>
       </c>
-      <c r="AG23">
+      <c r="AH23">
         <v>-1545758000000.0</v>
       </c>
-      <c r="AH23">
+      <c r="AI23">
         <v>-111138000000.0</v>
       </c>
-      <c r="AI23">
+      <c r="AJ23">
         <v>1247199000000.0</v>
       </c>
-      <c r="AJ23">
+      <c r="AK23">
         <v>3061760000000.0</v>
       </c>
-      <c r="AK23">
+      <c r="AL23">
         <v>-3389890000000.0</v>
       </c>
-      <c r="AL23">
+      <c r="AM23">
         <v>-177577000000.0</v>
       </c>
-      <c r="AM23">
+      <c r="AN23">
         <v>120477000000.0</v>
       </c>
-      <c r="AN23">
+      <c r="AO23">
         <v>-208682000000.0</v>
       </c>
-      <c r="AO23">
+      <c r="AP23">
         <v>-106445000000.0</v>
       </c>
-      <c r="AP23">
+      <c r="AQ23">
         <v>-235594000000.0</v>
       </c>
-      <c r="AQ23">
+      <c r="AR23">
         <v>-66857000000.0</v>
       </c>
-      <c r="AR23">
+      <c r="AS23">
         <v>-304661000000.0</v>
       </c>
-      <c r="AS23">
+      <c r="AT23">
         <v>-135474000000.0</v>
       </c>
-      <c r="AT23">
+      <c r="AU23">
         <v>-186477000000.0</v>
       </c>
-      <c r="AU23">
+      <c r="AV23">
         <v>152186000000.0</v>
       </c>
-      <c r="AV23">
+      <c r="AW23">
         <v>-40950000000.0</v>
       </c>
-      <c r="AW23">
+      <c r="AX23">
         <v>-702960000000.0</v>
       </c>
-      <c r="AX23">
+      <c r="AY23">
         <v>-79823000000.0</v>
       </c>
-      <c r="AY23">
+      <c r="AZ23">
         <v>27524000000.0</v>
       </c>
-      <c r="AZ23">
+      <c r="BA23">
         <v>163138000000.0</v>
       </c>
-      <c r="BA23">
+      <c r="BB23">
         <v>-517546000000.0</v>
       </c>
-      <c r="BB23">
+      <c r="BC23">
         <v>-50949000000.0</v>
       </c>
-      <c r="BC23">
+      <c r="BD23">
         <v>-1193902000000.0</v>
       </c>
-      <c r="BD23">
+      <c r="BE23">
         <v>25053000000.0</v>
       </c>
-      <c r="BE23">
+      <c r="BF23">
         <v>-71291000000.0</v>
       </c>
-      <c r="BF23">
+      <c r="BG23">
         <v>-50626000000.0</v>
       </c>
-      <c r="BG23">
+      <c r="BH23">
         <v>8312000000.0</v>
       </c>
-      <c r="BH23">
+      <c r="BI23">
         <v>9675000000.0</v>
       </c>
-      <c r="BI23">
+      <c r="BJ23">
         <v>-45048000000.0</v>
       </c>
-      <c r="BJ23">
+      <c r="BK23">
         <v>-1248080000000.0</v>
       </c>
-      <c r="BK23"/>
       <c r="BL23"/>
       <c r="BM23"/>
-      <c r="BN23">
+      <c r="BN23"/>
+      <c r="BO23">
         <v>52678000000.0</v>
       </c>
-      <c r="BO23"/>
       <c r="BP23"/>
       <c r="BQ23"/>
       <c r="BR23"/>
       <c r="BS23"/>
       <c r="BT23"/>
       <c r="BU23"/>
-      <c r="BV23">
+      <c r="BV23"/>
+      <c r="BW23">
         <v>9553000000.0</v>
       </c>
-      <c r="BW23"/>
-[...2 lines deleted...]
-      </c>
+      <c r="BX23"/>
       <c r="BY23">
         <v>462205000000.0</v>
       </c>
       <c r="BZ23">
+        <v>462205000000.0</v>
+      </c>
+      <c r="CA23">
         <v>447458000000.0</v>
       </c>
-      <c r="CA23"/>
       <c r="CB23"/>
       <c r="CC23"/>
-      <c r="CD23">
+      <c r="CD23"/>
+      <c r="CE23">
         <v>296009000000.0</v>
       </c>
-      <c r="CE23">
+      <c r="CF23">
         <v>284473000000.0</v>
       </c>
-      <c r="CF23">
+      <c r="CG23">
         <v>91307000000.0</v>
       </c>
-      <c r="CG23"/>
       <c r="CH23"/>
       <c r="CI23"/>
       <c r="CJ23"/>
       <c r="CK23"/>
       <c r="CL23"/>
       <c r="CM23"/>
       <c r="CN23"/>
       <c r="CO23"/>
       <c r="CP23"/>
       <c r="CQ23"/>
       <c r="CR23"/>
       <c r="CS23"/>
+      <c r="CT23"/>
     </row>
-    <row r="24" spans="1:97">
+    <row r="24" spans="1:98">
       <c r="A24" t="s">
-        <v>211</v>
+        <v>212</v>
       </c>
       <c r="B24">
+        <v>-11636000000.0</v>
+      </c>
+      <c r="C24">
         <v>-11847000000.0</v>
       </c>
-      <c r="C24">
+      <c r="D24">
         <v>29770000000.0</v>
       </c>
-      <c r="D24">
+      <c r="E24">
         <v>212119000000.0</v>
       </c>
-      <c r="E24">
+      <c r="F24">
         <v>148020000000.0</v>
       </c>
-      <c r="F24">
+      <c r="G24">
         <v>-1098000000.0</v>
       </c>
-      <c r="G24">
+      <c r="H24">
         <v>-5906000000.0</v>
       </c>
-      <c r="H24">
+      <c r="I24">
         <v>-17494000000.0</v>
       </c>
-      <c r="I24">
+      <c r="J24">
         <v>-3094000000.0</v>
       </c>
-      <c r="J24">
+      <c r="K24">
         <v>-18442000000.0</v>
       </c>
-      <c r="K24">
+      <c r="L24">
         <v>288763000000.0</v>
       </c>
-      <c r="L24">
+      <c r="M24">
         <v>-12821000000.0</v>
       </c>
-      <c r="M24">
+      <c r="N24">
         <v>31471000000.0</v>
       </c>
-      <c r="N24">
+      <c r="O24">
         <v>21857000000.0</v>
       </c>
-      <c r="O24">
+      <c r="P24">
         <v>215303000000.0</v>
       </c>
-      <c r="P24">
+      <c r="Q24">
         <v>-38065000000.0</v>
       </c>
-      <c r="Q24">
+      <c r="R24">
         <v>99389000000.0</v>
       </c>
-      <c r="R24">
+      <c r="S24">
         <v>82009000000.0</v>
       </c>
-      <c r="S24">
+      <c r="T24">
         <v>-219726000000.0</v>
       </c>
-      <c r="T24">
+      <c r="U24">
         <v>57852000000.0</v>
       </c>
-      <c r="U24">
+      <c r="V24">
         <v>618431000000.0</v>
       </c>
-      <c r="V24">
+      <c r="W24">
         <v>-17613000000.0</v>
       </c>
-      <c r="W24">
+      <c r="X24">
         <v>6501000000.0</v>
       </c>
-      <c r="X24">
+      <c r="Y24">
         <v>392478000000.0</v>
       </c>
-      <c r="Y24">
+      <c r="Z24">
         <v>297469000000.0</v>
       </c>
-      <c r="Z24">
+      <c r="AA24">
         <v>-41524000000.0</v>
       </c>
-      <c r="AA24">
+      <c r="AB24">
         <v>229035000000.0</v>
       </c>
-      <c r="AB24">
+      <c r="AC24">
         <v>-36682000000.0</v>
       </c>
-      <c r="AC24">
+      <c r="AD24">
         <v>-42686000000.0</v>
       </c>
-      <c r="AD24">
+      <c r="AE24">
         <v>-51453000000.0</v>
       </c>
-      <c r="AE24">
+      <c r="AF24">
         <v>-363351000000.0</v>
       </c>
-      <c r="AF24">
+      <c r="AG24">
         <v>288562000000.0</v>
       </c>
-      <c r="AG24">
+      <c r="AH24">
         <v>-36417000000.0</v>
       </c>
-      <c r="AH24">
+      <c r="AI24">
         <v>-12859000000.0</v>
       </c>
-      <c r="AI24">
+      <c r="AJ24">
         <v>303411000000.0</v>
       </c>
-      <c r="AJ24">
+      <c r="AK24">
         <v>-39756000000.0</v>
       </c>
-      <c r="AK24">
+      <c r="AL24">
         <v>91152000000.0</v>
       </c>
-      <c r="AL24">
+      <c r="AM24">
         <v>-6766000000.0</v>
       </c>
-      <c r="AM24">
+      <c r="AN24">
         <v>5890000000.0</v>
       </c>
-      <c r="AN24">
+      <c r="AO24">
         <v>-2864000000.0</v>
       </c>
-      <c r="AO24">
+      <c r="AP24">
         <v>127406000000.0</v>
       </c>
-      <c r="AP24">
+      <c r="AQ24">
         <v>317579000000.0</v>
       </c>
-      <c r="AQ24">
+      <c r="AR24">
         <v>15682000000.0</v>
       </c>
-      <c r="AR24">
+      <c r="AS24">
         <v>313735000000.0</v>
       </c>
-      <c r="AS24">
+      <c r="AT24">
         <v>-152238000000.0</v>
       </c>
-      <c r="AT24">
+      <c r="AU24">
         <v>-125085000000.0</v>
       </c>
-      <c r="AU24">
+      <c r="AV24">
         <v>30333000000.0</v>
       </c>
-      <c r="AV24">
+      <c r="AW24">
         <v>-42783000000.0</v>
       </c>
-      <c r="AW24">
+      <c r="AX24">
         <v>351233000000.0</v>
       </c>
-      <c r="AX24">
+      <c r="AY24">
         <v>-272047000000.0</v>
       </c>
-      <c r="AY24">
+      <c r="AZ24">
         <v>95123000000.0</v>
       </c>
-      <c r="AZ24">
+      <c r="BA24">
         <v>-255529000000.0</v>
       </c>
-      <c r="BA24">
+      <c r="BB24">
         <v>-685014000000.0</v>
       </c>
-      <c r="BB24">
+      <c r="BC24">
         <v>770246000000.0</v>
       </c>
-      <c r="BC24">
+      <c r="BD24">
         <v>-34206000000.0</v>
       </c>
-      <c r="BD24">
+      <c r="BE24">
         <v>1163408000000.0</v>
       </c>
-      <c r="BE24">
+      <c r="BF24">
         <v>-66725000000.0</v>
       </c>
-      <c r="BF24">
+      <c r="BG24">
         <v>-55927000000.0</v>
       </c>
-      <c r="BG24">
+      <c r="BH24">
         <v>-134630000000.0</v>
       </c>
-      <c r="BH24">
+      <c r="BI24">
         <v>-219401000000.0</v>
       </c>
-      <c r="BI24">
+      <c r="BJ24">
         <v>-332145000000.0</v>
       </c>
-      <c r="BJ24">
+      <c r="BK24">
         <v>-75822000000.0</v>
       </c>
-      <c r="BK24"/>
       <c r="BL24"/>
       <c r="BM24"/>
       <c r="BN24"/>
       <c r="BO24"/>
       <c r="BP24"/>
       <c r="BQ24"/>
       <c r="BR24"/>
       <c r="BS24"/>
       <c r="BT24"/>
       <c r="BU24"/>
       <c r="BV24"/>
       <c r="BW24"/>
       <c r="BX24"/>
       <c r="BY24"/>
       <c r="BZ24"/>
       <c r="CA24"/>
       <c r="CB24"/>
       <c r="CC24"/>
       <c r="CD24"/>
       <c r="CE24"/>
       <c r="CF24"/>
       <c r="CG24"/>
-      <c r="CH24">
+      <c r="CH24"/>
+      <c r="CI24">
         <v>564153000000.0</v>
       </c>
-      <c r="CI24"/>
       <c r="CJ24"/>
-      <c r="CK24">
+      <c r="CK24"/>
+      <c r="CL24">
         <v>59677000.0</v>
       </c>
-      <c r="CL24"/>
       <c r="CM24"/>
-      <c r="CN24">
+      <c r="CN24"/>
+      <c r="CO24">
         <v>229099000.0</v>
       </c>
-      <c r="CO24"/>
       <c r="CP24"/>
       <c r="CQ24"/>
-      <c r="CR24">
+      <c r="CR24"/>
+      <c r="CS24">
         <v>47160000000.0</v>
       </c>
-      <c r="CS24"/>
+      <c r="CT24"/>
     </row>
-    <row r="25" spans="1:97">
+    <row r="25" spans="1:98">
       <c r="A25" t="s">
-        <v>212</v>
+        <v>213</v>
       </c>
       <c r="B25">
+        <v>150347000000.0</v>
+      </c>
+      <c r="C25">
         <v>-416544000000.0</v>
       </c>
-      <c r="C25">
+      <c r="D25">
         <v>212169000000.0</v>
       </c>
-      <c r="D25">
+      <c r="E25">
         <v>-43123000000.0</v>
       </c>
-      <c r="E25">
-[...1 lines deleted...]
-      </c>
       <c r="F25">
-        <v>56402000000.0</v>
+        <v>-8727000000.0</v>
       </c>
       <c r="G25">
-        <v>335685000000.0</v>
+        <v>-120394000000.0</v>
       </c>
       <c r="H25">
-        <v>10345000000.0</v>
+        <v>194377000000.0</v>
       </c>
       <c r="I25">
+        <v>2621000000.0</v>
+      </c>
+      <c r="J25">
         <v>-11082000000.0</v>
       </c>
-      <c r="J25">
-[...1 lines deleted...]
-      </c>
       <c r="K25">
+        <v>-144898000000.0</v>
+      </c>
+      <c r="L25">
         <v>31243000000.0</v>
       </c>
-      <c r="L25">
+      <c r="M25">
         <v>134078000000.0</v>
       </c>
-      <c r="M25">
+      <c r="N25">
         <v>40210000000.0</v>
       </c>
-      <c r="N25">
+      <c r="O25">
         <v>-174924000000.0</v>
       </c>
-      <c r="O25">
-[...1 lines deleted...]
-      </c>
       <c r="P25">
-        <v>-43072000000.0</v>
+        <v>-48046000000.0</v>
       </c>
       <c r="Q25">
-        <v>-262100000000.0</v>
+        <v>-47943000000.0</v>
       </c>
       <c r="R25">
-        <v>-60911000000.0</v>
+        <v>-197188000000.0</v>
       </c>
       <c r="S25">
+        <v>14386000000.0</v>
+      </c>
+      <c r="T25">
         <v>-45167000000.0</v>
       </c>
-      <c r="T25">
+      <c r="U25">
         <v>-52228000000.0</v>
       </c>
-      <c r="U25">
+      <c r="V25">
         <v>-371401000000.0</v>
       </c>
-      <c r="V25">
+      <c r="W25">
         <v>267538000000.0</v>
       </c>
-      <c r="W25">
-[...1 lines deleted...]
-      </c>
       <c r="X25">
-        <v>215607000000.0</v>
+        <v>822852000000.0</v>
       </c>
       <c r="Y25">
-        <v>-94278000000.0</v>
+        <v>102990000000.0</v>
       </c>
       <c r="Z25">
-        <v>664737000000.0</v>
+        <v>-640741000000.0</v>
       </c>
       <c r="AA25">
-        <v>880962000000.0</v>
+        <v>625060000000.0</v>
       </c>
       <c r="AB25">
-        <v>-7759000000.0</v>
+        <v>911718000000.0</v>
       </c>
       <c r="AC25">
-        <v>-38695000000.0</v>
+        <v>-259986000000.0</v>
       </c>
       <c r="AD25">
-        <v>31586000000.0</v>
+        <v>-271212000000.0</v>
       </c>
       <c r="AE25">
-        <v>324453000000.0</v>
+        <v>7997000000.0</v>
       </c>
       <c r="AF25">
-        <v>184217000000.0</v>
+        <v>833415000000.0</v>
       </c>
       <c r="AG25">
-        <v>329107000000.0</v>
+        <v>-602615000000.0</v>
       </c>
       <c r="AH25">
-        <v>383992000000.0</v>
+        <v>153230000000.0</v>
       </c>
       <c r="AI25">
-        <v>445445000000.0</v>
+        <v>200820000000.0</v>
       </c>
       <c r="AJ25">
-        <v>477950000000.0</v>
+        <v>614239000000.0</v>
       </c>
       <c r="AK25">
-        <v>36357000000.0</v>
+        <v>-655771000000.0</v>
       </c>
       <c r="AL25">
-        <v>287120000000.0</v>
+        <v>86486000000.0</v>
       </c>
       <c r="AM25">
-        <v>646367000000.0</v>
+        <v>12891000000.0</v>
       </c>
       <c r="AN25">
-        <v>-937622000000.0</v>
+        <v>649463000000.0</v>
       </c>
       <c r="AO25">
-        <v>-77024000000.0</v>
+        <v>-1040625000000.0</v>
       </c>
       <c r="AP25">
-        <v>124654000000.0</v>
+        <v>271389000000.0</v>
       </c>
       <c r="AQ25">
-        <v>355269000000.0</v>
+        <v>13038000000.0</v>
       </c>
       <c r="AR25">
-        <v>402729000000.0</v>
+        <v>695580000000.0</v>
       </c>
       <c r="AS25">
-        <v>192691000000.0</v>
+        <v>-16170000000.0</v>
       </c>
       <c r="AT25">
-        <v>254488000000.0</v>
+        <v>-47939000000.0</v>
       </c>
       <c r="AU25">
-        <v>-1820716000000.0</v>
+        <v>-100698000000.0</v>
       </c>
       <c r="AV25">
-        <v>-10314000000.0</v>
+        <v>-1340384000000.0</v>
       </c>
       <c r="AW25">
-        <v>-52698000000.0</v>
+        <v>-476712000000.0</v>
       </c>
       <c r="AX25">
-        <v>-11152000000.0</v>
+        <v>-268815000000.0</v>
       </c>
       <c r="AY25">
-        <v>124301000000.0</v>
+        <v>-503706000000.0</v>
       </c>
       <c r="AZ25">
-        <v>-61963000000.0</v>
+        <v>812369000000.0</v>
       </c>
       <c r="BA25">
-        <v>-242074000000.0</v>
+        <v>276337000000.0</v>
       </c>
       <c r="BB25">
-        <v>-1235355000000.0</v>
+        <v>-565605000000.0</v>
       </c>
       <c r="BC25">
-        <v>33066000000.0</v>
+        <v>-1198612000000.0</v>
       </c>
       <c r="BD25">
-        <v>-19483000000.0</v>
+        <v>613176000000.0</v>
       </c>
       <c r="BE25">
+        <v>-113477000000.0</v>
+      </c>
+      <c r="BF25">
         <v>-21428000000.0</v>
       </c>
-      <c r="BF25">
+      <c r="BG25">
         <v>-20791000000.0</v>
       </c>
-      <c r="BG25">
+      <c r="BH25">
         <v>-34789000000.0</v>
       </c>
-      <c r="BH25">
+      <c r="BI25">
         <v>-35930000000.0</v>
       </c>
-      <c r="BI25">
+      <c r="BJ25">
         <v>-4680000000.0</v>
       </c>
-      <c r="BJ25">
+      <c r="BK25">
         <v>-20639000000.0</v>
       </c>
-      <c r="BK25"/>
       <c r="BL25"/>
       <c r="BM25"/>
       <c r="BN25"/>
       <c r="BO25"/>
       <c r="BP25"/>
       <c r="BQ25"/>
       <c r="BR25"/>
       <c r="BS25"/>
       <c r="BT25"/>
       <c r="BU25"/>
       <c r="BV25"/>
       <c r="BW25"/>
       <c r="BX25"/>
       <c r="BY25"/>
       <c r="BZ25"/>
       <c r="CA25"/>
       <c r="CB25"/>
       <c r="CC25"/>
       <c r="CD25"/>
       <c r="CE25"/>
       <c r="CF25"/>
       <c r="CG25"/>
       <c r="CH25"/>
       <c r="CI25"/>
       <c r="CJ25"/>
       <c r="CK25"/>
       <c r="CL25"/>
       <c r="CM25"/>
       <c r="CN25"/>
       <c r="CO25"/>
       <c r="CP25"/>
       <c r="CQ25"/>
       <c r="CR25"/>
       <c r="CS25"/>
+      <c r="CT25"/>
     </row>
-    <row r="26" spans="1:97">
+    <row r="26" spans="1:98">
       <c r="A26" t="s">
-        <v>213</v>
+        <v>214</v>
       </c>
       <c r="B26"/>
       <c r="C26"/>
       <c r="D26"/>
       <c r="E26"/>
       <c r="F26"/>
       <c r="G26"/>
       <c r="H26"/>
       <c r="I26"/>
       <c r="J26"/>
-      <c r="K26">
-[...1 lines deleted...]
-      </c>
+      <c r="K26"/>
       <c r="L26">
         <v>0.0</v>
       </c>
       <c r="M26">
         <v>0.0</v>
       </c>
       <c r="N26">
         <v>0.0</v>
       </c>
       <c r="O26">
+        <v>0.0</v>
+      </c>
+      <c r="P26">
         <v>-9000000.0</v>
       </c>
-      <c r="P26">
+      <c r="Q26">
         <v>-2000000.0</v>
       </c>
-      <c r="Q26">
+      <c r="R26">
         <v>0.0</v>
       </c>
-      <c r="R26">
+      <c r="S26">
         <v>-14248000000.0</v>
       </c>
-      <c r="S26">
+      <c r="T26">
         <v>-21312000000.0</v>
       </c>
-      <c r="T26">
+      <c r="U26">
         <v>-6028000000.0</v>
       </c>
-      <c r="U26"/>
       <c r="V26"/>
       <c r="W26"/>
       <c r="X26"/>
       <c r="Y26"/>
       <c r="Z26"/>
       <c r="AA26"/>
       <c r="AB26"/>
       <c r="AC26"/>
       <c r="AD26"/>
       <c r="AE26"/>
       <c r="AF26"/>
       <c r="AG26"/>
       <c r="AH26"/>
       <c r="AI26"/>
       <c r="AJ26"/>
       <c r="AK26"/>
       <c r="AL26"/>
       <c r="AM26"/>
       <c r="AN26"/>
       <c r="AO26"/>
       <c r="AP26"/>
       <c r="AQ26"/>
       <c r="AR26"/>
       <c r="AS26"/>
       <c r="AT26"/>
@@ -30991,54 +31285,55 @@
       <c r="BU26"/>
       <c r="BV26"/>
       <c r="BW26"/>
       <c r="BX26"/>
       <c r="BY26"/>
       <c r="BZ26"/>
       <c r="CA26"/>
       <c r="CB26"/>
       <c r="CC26"/>
       <c r="CD26"/>
       <c r="CE26"/>
       <c r="CF26"/>
       <c r="CG26"/>
       <c r="CH26"/>
       <c r="CI26"/>
       <c r="CJ26"/>
       <c r="CK26"/>
       <c r="CL26"/>
       <c r="CM26"/>
       <c r="CN26"/>
       <c r="CO26"/>
       <c r="CP26"/>
       <c r="CQ26"/>
       <c r="CR26"/>
       <c r="CS26"/>
+      <c r="CT26"/>
     </row>
-    <row r="27" spans="1:97">
+    <row r="27" spans="1:98">
       <c r="A27" t="s">
-        <v>214</v>
+        <v>215</v>
       </c>
       <c r="B27"/>
       <c r="C27"/>
       <c r="D27"/>
       <c r="E27"/>
       <c r="F27"/>
       <c r="G27"/>
       <c r="H27"/>
       <c r="I27"/>
       <c r="J27"/>
       <c r="K27"/>
       <c r="L27"/>
       <c r="M27"/>
       <c r="N27"/>
       <c r="O27"/>
       <c r="P27"/>
       <c r="Q27"/>
       <c r="R27"/>
       <c r="S27"/>
       <c r="T27"/>
       <c r="U27"/>
       <c r="V27"/>
       <c r="W27"/>
       <c r="X27"/>
       <c r="Y27"/>
@@ -31092,827 +31387,837 @@
       <c r="BU27"/>
       <c r="BV27"/>
       <c r="BW27"/>
       <c r="BX27"/>
       <c r="BY27"/>
       <c r="BZ27"/>
       <c r="CA27"/>
       <c r="CB27"/>
       <c r="CC27"/>
       <c r="CD27"/>
       <c r="CE27"/>
       <c r="CF27"/>
       <c r="CG27"/>
       <c r="CH27"/>
       <c r="CI27"/>
       <c r="CJ27"/>
       <c r="CK27"/>
       <c r="CL27"/>
       <c r="CM27"/>
       <c r="CN27"/>
       <c r="CO27"/>
       <c r="CP27"/>
       <c r="CQ27"/>
       <c r="CR27"/>
       <c r="CS27"/>
+      <c r="CT27"/>
     </row>
-    <row r="28" spans="1:97">
+    <row r="28" spans="1:98">
       <c r="A28" t="s">
-        <v>215</v>
+        <v>216</v>
       </c>
       <c r="B28">
+        <v>-967948000000.0</v>
+      </c>
+      <c r="C28">
         <v>417561000000.0</v>
       </c>
-      <c r="C28">
+      <c r="D28">
         <v>180759000000.0</v>
       </c>
-      <c r="D28">
+      <c r="E28">
         <v>-19532000000.0</v>
       </c>
-      <c r="E28">
+      <c r="F28">
         <v>-486871000000.0</v>
       </c>
-      <c r="F28">
+      <c r="G28">
         <v>63416000000.0</v>
       </c>
-      <c r="G28">
+      <c r="H28">
         <v>-272984000000.0</v>
       </c>
-      <c r="H28">
+      <c r="I28">
         <v>-239599000000.0</v>
       </c>
-      <c r="I28">
+      <c r="J28">
         <v>-280177000000.0</v>
       </c>
-      <c r="J28">
+      <c r="K28">
         <v>11818000000.0</v>
       </c>
-      <c r="K28">
+      <c r="L28">
         <v>-277411000000.0</v>
       </c>
-      <c r="L28">
+      <c r="M28">
         <v>-248817000000.0</v>
       </c>
-      <c r="M28">
+      <c r="N28">
         <v>-440644000000.0</v>
       </c>
-      <c r="N28">
+      <c r="O28">
         <v>32051000000.0</v>
       </c>
-      <c r="O28">
+      <c r="P28">
         <v>-148387000000.0</v>
       </c>
-      <c r="P28">
+      <c r="Q28">
         <v>-712758000000.0</v>
       </c>
-      <c r="Q28">
+      <c r="R28">
         <v>-673980000000.0</v>
       </c>
-      <c r="R28">
+      <c r="S28">
         <v>-19502000000.0</v>
       </c>
-      <c r="S28">
+      <c r="T28">
         <v>535524000000.0</v>
       </c>
-      <c r="T28">
+      <c r="U28">
         <v>-245626000000.0</v>
       </c>
-      <c r="U28">
+      <c r="V28">
         <v>-725590000000.0</v>
       </c>
-      <c r="V28">
+      <c r="W28">
         <v>-133717000000.0</v>
       </c>
-      <c r="W28">
+      <c r="X28">
         <v>-1376358000000.0</v>
       </c>
-      <c r="X28">
+      <c r="Y28">
         <v>-431560000000.0</v>
       </c>
-      <c r="Y28">
+      <c r="Z28">
         <v>-60335000000.0</v>
       </c>
-      <c r="Z28">
+      <c r="AA28">
         <v>-442793000000.0</v>
       </c>
-      <c r="AA28">
+      <c r="AB28">
         <v>-592226000000.0</v>
       </c>
-      <c r="AB28">
+      <c r="AC28">
         <v>-199405000000.0</v>
       </c>
-      <c r="AC28">
+      <c r="AD28">
         <v>-493415000000.0</v>
       </c>
-      <c r="AD28">
+      <c r="AE28">
         <v>-268402000000.0</v>
       </c>
-      <c r="AE28">
+      <c r="AF28">
         <v>-474310000000.0</v>
       </c>
-      <c r="AF28">
+      <c r="AG28">
         <v>600741000000.0</v>
       </c>
-      <c r="AG28">
+      <c r="AH28">
         <v>-1689521000000.0</v>
       </c>
-      <c r="AH28">
+      <c r="AI28">
         <v>-157241000000.0</v>
       </c>
-      <c r="AI28">
+      <c r="AJ28">
         <v>1065174000000.0</v>
       </c>
-      <c r="AJ28">
+      <c r="AK28">
         <v>395708000000.0</v>
       </c>
-      <c r="AK28">
+      <c r="AL28">
         <v>29773000000.0</v>
       </c>
-      <c r="AL28">
+      <c r="AM28">
         <v>-163946000000.0</v>
       </c>
-      <c r="AM28">
+      <c r="AN28">
         <v>152704000000.0</v>
       </c>
-      <c r="AN28">
+      <c r="AO28">
         <v>131322000000.0</v>
       </c>
-      <c r="AO28">
+      <c r="AP28">
         <v>47631000000.0</v>
       </c>
-      <c r="AP28">
+      <c r="AQ28">
         <v>-432816000000.0</v>
       </c>
-      <c r="AQ28">
+      <c r="AR28">
         <v>-57056000000.0</v>
       </c>
-      <c r="AR28">
+      <c r="AS28">
         <v>141798000000.0</v>
       </c>
-      <c r="AS28">
+      <c r="AT28">
         <v>217871000000.0</v>
       </c>
-      <c r="AT28">
+      <c r="AU28">
         <v>-152922000000.0</v>
       </c>
-      <c r="AU28">
+      <c r="AV28">
         <v>168860000000.0</v>
       </c>
-      <c r="AV28">
+      <c r="AW28">
         <v>140434000000.0</v>
       </c>
-      <c r="AW28">
+      <c r="AX28">
         <v>-894938000000.0</v>
       </c>
-      <c r="AX28">
+      <c r="AY28">
         <v>288633000000.0</v>
       </c>
-      <c r="AY28">
+      <c r="AZ28">
         <v>17308000000.0</v>
       </c>
-      <c r="AZ28">
+      <c r="BA28">
         <v>171512000000.0</v>
       </c>
-      <c r="BA28">
+      <c r="BB28">
         <v>-528963000000.0</v>
       </c>
-      <c r="BB28">
+      <c r="BC28">
         <v>179441000000.0</v>
       </c>
-      <c r="BC28">
+      <c r="BD28">
         <v>-908784000000.0</v>
       </c>
-      <c r="BD28">
+      <c r="BE28">
         <v>-244530000000.0</v>
       </c>
-      <c r="BE28">
+      <c r="BF28">
         <v>25151000000.0</v>
       </c>
-      <c r="BF28">
+      <c r="BG28">
         <v>-67824000000.0</v>
       </c>
-      <c r="BG28">
+      <c r="BH28">
         <v>26836000000.0</v>
       </c>
-      <c r="BH28">
+      <c r="BI28">
         <v>-43976000000.0</v>
       </c>
-      <c r="BI28">
+      <c r="BJ28">
         <v>-50138000000.0</v>
       </c>
-      <c r="BJ28">
+      <c r="BK28">
         <v>-405601000000.0</v>
       </c>
-      <c r="BK28"/>
       <c r="BL28"/>
       <c r="BM28"/>
       <c r="BN28"/>
-      <c r="BO28">
+      <c r="BO28"/>
+      <c r="BP28">
         <v>714749000000.0</v>
       </c>
-      <c r="BP28">
+      <c r="BQ28">
         <v>548369000000.0</v>
       </c>
-      <c r="BQ28"/>
-      <c r="BR28">
+      <c r="BR28"/>
+      <c r="BS28">
         <v>6865000000.0</v>
       </c>
-      <c r="BS28">
+      <c r="BT28">
         <v>385755000000.0</v>
       </c>
-      <c r="BT28"/>
       <c r="BU28"/>
       <c r="BV28"/>
-      <c r="BW28">
+      <c r="BW28"/>
+      <c r="BX28">
         <v>601798000000.0</v>
       </c>
-      <c r="BX28"/>
-      <c r="BY28">
+      <c r="BY28"/>
+      <c r="BZ28">
         <v>833788000000.0</v>
       </c>
-      <c r="BZ28">
+      <c r="CA28">
         <v>809427000000.0</v>
       </c>
-      <c r="CA28">
+      <c r="CB28">
         <v>588664000000.0</v>
       </c>
-      <c r="CB28">
+      <c r="CC28">
         <v>215981000000.0</v>
       </c>
-      <c r="CC28">
+      <c r="CD28">
         <v>602000000.0</v>
       </c>
-      <c r="CD28">
+      <c r="CE28">
         <v>59235000000.0</v>
       </c>
-      <c r="CE28">
+      <c r="CF28">
         <v>74598000000.0</v>
       </c>
-      <c r="CF28">
+      <c r="CG28">
         <v>122540000000.0</v>
       </c>
-      <c r="CG28"/>
-      <c r="CH28">
+      <c r="CH28"/>
+      <c r="CI28">
         <v>256245000000.0</v>
       </c>
-      <c r="CI28">
+      <c r="CJ28">
         <v>69327000000.0</v>
       </c>
-      <c r="CJ28">
+      <c r="CK28">
         <v>49854398000.0</v>
       </c>
-      <c r="CK28">
+      <c r="CL28">
         <v>31884501000.0</v>
       </c>
-      <c r="CL28"/>
       <c r="CM28"/>
-      <c r="CN28">
+      <c r="CN28"/>
+      <c r="CO28">
         <v>157657289000.0</v>
       </c>
-      <c r="CO28">
+      <c r="CP28">
         <v>27110000000.0</v>
       </c>
-      <c r="CP28">
+      <c r="CQ28">
         <v>107456000000.0</v>
       </c>
-      <c r="CQ28">
+      <c r="CR28">
         <v>129755000000.0</v>
       </c>
-      <c r="CR28">
+      <c r="CS28">
         <v>65761000000.0</v>
       </c>
-      <c r="CS28">
+      <c r="CT28">
         <v>90592000000.0</v>
       </c>
     </row>
-    <row r="29" spans="1:97">
+    <row r="29" spans="1:98">
       <c r="A29" t="s">
-        <v>216</v>
+        <v>217</v>
       </c>
       <c r="B29">
+        <v>306831000000.0</v>
+      </c>
+      <c r="C29">
         <v>-134054000000.0</v>
       </c>
-      <c r="C29">
+      <c r="D29">
         <v>339410000000.0</v>
       </c>
-      <c r="D29">
+      <c r="E29">
         <v>124460000000.0</v>
       </c>
-      <c r="E29">
+      <c r="F29">
         <v>-3261000000.0</v>
       </c>
-      <c r="F29">
+      <c r="G29">
         <v>56402000000.0</v>
       </c>
-      <c r="G29">
+      <c r="H29">
         <v>335685000000.0</v>
       </c>
-      <c r="H29">
+      <c r="I29">
         <v>177445000000.0</v>
       </c>
-      <c r="I29">
+      <c r="J29">
         <v>-60613000000.0</v>
       </c>
-      <c r="J29">
+      <c r="K29">
         <v>74054000000.0</v>
       </c>
-      <c r="K29">
+      <c r="L29">
         <v>239521000000.0</v>
       </c>
-      <c r="L29">
+      <c r="M29">
         <v>328379000000.0</v>
       </c>
-      <c r="M29">
+      <c r="N29">
         <v>292162000000.0</v>
       </c>
-      <c r="N29">
+      <c r="O29">
         <v>-35620000000.0</v>
       </c>
-      <c r="O29">
+      <c r="P29">
         <v>125282000000.0</v>
       </c>
-      <c r="P29">
+      <c r="Q29">
         <v>43072000000.0</v>
       </c>
-      <c r="Q29">
+      <c r="R29">
         <v>114408000000.0</v>
       </c>
-      <c r="R29">
+      <c r="S29">
         <v>130080000000.0</v>
       </c>
-      <c r="S29">
+      <c r="T29">
         <v>-230217000000.0</v>
       </c>
-      <c r="T29">
+      <c r="U29">
         <v>37621000000.0</v>
       </c>
-      <c r="U29">
+      <c r="V29">
         <v>110949000000.0</v>
       </c>
-      <c r="V29">
+      <c r="W29">
         <v>95208000000.0</v>
       </c>
-      <c r="W29">
+      <c r="X29">
         <v>1023803000000.0</v>
       </c>
-      <c r="X29">
+      <c r="Y29">
         <v>122650000000.0</v>
       </c>
-      <c r="Y29">
+      <c r="Z29">
         <v>-329780000000.0</v>
       </c>
-      <c r="Z29">
+      <c r="AA29">
         <v>196537000000.0</v>
       </c>
-      <c r="AA29">
+      <c r="AB29">
         <v>160942000000.0</v>
       </c>
-      <c r="AB29">
+      <c r="AC29">
         <v>-124489000000.0</v>
       </c>
-      <c r="AC29">
+      <c r="AD29">
         <v>-107739000000.0</v>
       </c>
-      <c r="AD29">
+      <c r="AE29">
         <v>103255000000.0</v>
       </c>
-      <c r="AE29">
+      <c r="AF29">
         <v>668824000000.0</v>
       </c>
-      <c r="AF29">
+      <c r="AG29">
         <v>-628046000000.0</v>
       </c>
-      <c r="AG29">
+      <c r="AH29">
         <v>-17161000000.0</v>
       </c>
-      <c r="AH29">
+      <c r="AI29">
         <v>-9365000000.0</v>
       </c>
-      <c r="AI29">
+      <c r="AJ29">
         <v>342614000000.0</v>
       </c>
-      <c r="AJ29">
+      <c r="AK29">
         <v>-965655000000.0</v>
       </c>
-      <c r="AK29">
+      <c r="AL29">
         <v>216548000000.0</v>
       </c>
-      <c r="AL29">
+      <c r="AM29">
         <v>-106468000000.0</v>
       </c>
-      <c r="AM29">
+      <c r="AN29">
         <v>177585000000.0</v>
       </c>
-      <c r="AN29">
+      <c r="AO29">
         <v>66871000000.0</v>
       </c>
-      <c r="AO29">
+      <c r="AP29">
         <v>495719000000.0</v>
       </c>
-      <c r="AP29">
+      <c r="AQ29">
         <v>23163000000.0</v>
       </c>
-      <c r="AQ29">
+      <c r="AR29">
         <v>452551000000.0</v>
       </c>
-      <c r="AR29">
+      <c r="AS29">
         <v>-303942000000.0</v>
       </c>
-      <c r="AS29">
+      <c r="AT29">
         <v>-130538000000.0</v>
       </c>
-      <c r="AT29">
+      <c r="AU29">
         <v>-246821000000.0</v>
       </c>
-      <c r="AU29">
+      <c r="AV29">
         <v>578670000000.0</v>
       </c>
-      <c r="AV29">
+      <c r="AW29">
         <v>-371063000000.0</v>
       </c>
-      <c r="AW29">
+      <c r="AX29">
         <v>-132796000000.0</v>
       </c>
-      <c r="AX29">
+      <c r="AY29">
         <v>-414658000000.0</v>
       </c>
-      <c r="AY29">
+      <c r="AZ29">
         <v>751702000000.0</v>
       </c>
-      <c r="AZ29">
+      <c r="BA29">
         <v>400005000000.0</v>
       </c>
-      <c r="BA29">
+      <c r="BB29">
         <v>-267583000000.0</v>
       </c>
-      <c r="BB29">
+      <c r="BC29">
         <v>88143000000.0</v>
       </c>
-      <c r="BC29">
+      <c r="BD29">
         <v>694316000000.0</v>
       </c>
-      <c r="BD29">
+      <c r="BE29">
         <v>21808000000.0</v>
       </c>
-      <c r="BE29">
+      <c r="BF29">
         <v>278220000000.0</v>
       </c>
-      <c r="BF29">
+      <c r="BG29">
         <v>-374558000000.0</v>
       </c>
-      <c r="BG29">
+      <c r="BH29">
         <v>544834000000.0</v>
       </c>
-      <c r="BH29">
+      <c r="BI29">
         <v>61669000000.0</v>
       </c>
-      <c r="BI29">
+      <c r="BJ29">
         <v>137535000000.0</v>
       </c>
-      <c r="BJ29">
+      <c r="BK29">
         <v>-420716000000.0</v>
       </c>
-      <c r="BK29">
+      <c r="BL29">
         <v>592351000000.0</v>
       </c>
-      <c r="BL29">
+      <c r="BM29">
         <v>157527000000.0</v>
       </c>
-      <c r="BM29">
+      <c r="BN29">
         <v>307207000000.0</v>
       </c>
-      <c r="BN29">
+      <c r="BO29">
         <v>45037000000.0</v>
       </c>
-      <c r="BO29">
+      <c r="BP29">
         <v>1246881000000.0</v>
       </c>
-      <c r="BP29">
+      <c r="BQ29">
         <v>1671075000000.0</v>
       </c>
-      <c r="BQ29">
+      <c r="BR29">
         <v>659617000000.0</v>
       </c>
-      <c r="BR29"/>
-      <c r="BS29">
+      <c r="BS29"/>
+      <c r="BT29">
         <v>755244000000.0</v>
       </c>
-      <c r="BT29">
+      <c r="BU29">
         <v>1223755000000.0</v>
       </c>
-      <c r="BU29">
+      <c r="BV29">
         <v>131648000000.0</v>
       </c>
-      <c r="BV29"/>
-      <c r="BW29">
+      <c r="BW29"/>
+      <c r="BX29">
         <v>1363551000000.0</v>
       </c>
-      <c r="BX29">
+      <c r="BY29">
         <v>784588000000.0</v>
       </c>
-      <c r="BY29">
+      <c r="BZ29">
         <v>408458000000.0</v>
       </c>
-      <c r="BZ29">
+      <c r="CA29">
         <v>181283000000.0</v>
       </c>
-      <c r="CA29">
+      <c r="CB29">
         <v>271021000000.0</v>
       </c>
-      <c r="CB29">
+      <c r="CC29">
         <v>23208000000.0</v>
       </c>
-      <c r="CC29"/>
-      <c r="CD29">
+      <c r="CD29"/>
+      <c r="CE29">
         <v>431306000000.0</v>
       </c>
-      <c r="CE29">
+      <c r="CF29">
         <v>77481000000.0</v>
       </c>
-      <c r="CF29">
+      <c r="CG29">
         <v>37251000000.0</v>
       </c>
-      <c r="CG29">
+      <c r="CH29">
         <v>41671000000.0</v>
       </c>
-      <c r="CH29">
+      <c r="CI29">
         <v>374412000000.0</v>
       </c>
-      <c r="CI29"/>
       <c r="CJ29"/>
       <c r="CK29"/>
-      <c r="CL29">
+      <c r="CL29"/>
+      <c r="CM29">
         <v>42307223000.0</v>
       </c>
-      <c r="CM29">
+      <c r="CN29">
         <v>52496000000.0</v>
       </c>
-      <c r="CN29"/>
       <c r="CO29"/>
       <c r="CP29"/>
       <c r="CQ29"/>
-      <c r="CR29">
+      <c r="CR29"/>
+      <c r="CS29">
         <v>40625000000.0</v>
       </c>
-      <c r="CS29"/>
+      <c r="CT29"/>
     </row>
-    <row r="30" spans="1:97">
+    <row r="30" spans="1:98">
       <c r="A30" t="s">
-        <v>217</v>
+        <v>218</v>
       </c>
       <c r="B30">
+        <v>91118000000.0</v>
+      </c>
+      <c r="C30">
         <v>109809000000.0</v>
       </c>
-      <c r="C30">
+      <c r="D30">
         <v>16045000000.0</v>
       </c>
-      <c r="D30">
+      <c r="E30">
         <v>-101816000000.0</v>
       </c>
-      <c r="E30">
+      <c r="F30">
         <v>117240000000.0</v>
       </c>
-      <c r="F30">
+      <c r="G30">
         <v>-20834000000.0</v>
       </c>
-      <c r="G30">
+      <c r="H30">
         <v>-51406000000.0</v>
       </c>
-      <c r="H30">
+      <c r="I30">
         <v>-19331000000.0</v>
       </c>
-      <c r="I30">
+      <c r="J30">
         <v>175122000000.0</v>
       </c>
-      <c r="J30">
+      <c r="K30">
         <v>-167003000000.0</v>
       </c>
-      <c r="K30">
+      <c r="L30">
         <v>-34419000000.0</v>
       </c>
-      <c r="L30">
+      <c r="M30">
         <v>50062000000.0</v>
       </c>
-      <c r="M30">
+      <c r="N30">
         <v>118583000000.0</v>
       </c>
-      <c r="N30">
+      <c r="O30">
         <v>-230682000000.0</v>
       </c>
-      <c r="O30">
+      <c r="P30">
         <v>45758000000.0</v>
       </c>
-      <c r="P30">
+      <c r="Q30">
         <v>-170280000000.0</v>
       </c>
-      <c r="Q30">
+      <c r="R30">
         <v>498427000000.0</v>
       </c>
-      <c r="R30">
+      <c r="S30">
         <v>11998000000.0</v>
       </c>
-      <c r="S30">
+      <c r="T30">
         <v>825319000000.0</v>
       </c>
-      <c r="T30">
+      <c r="U30">
         <v>41940000000.0</v>
       </c>
-      <c r="U30">
+      <c r="V30">
         <v>485541000000.0</v>
       </c>
-      <c r="V30">
+      <c r="W30">
         <v>-55880000000.0</v>
       </c>
-      <c r="W30">
+      <c r="X30">
         <v>936711000000.0</v>
       </c>
-      <c r="X30">
+      <c r="Y30">
         <v>222700000000.0</v>
       </c>
-      <c r="Y30">
+      <c r="Z30">
         <v>17073000000.0</v>
       </c>
-      <c r="Z30">
+      <c r="AA30">
         <v>29552000000.0</v>
       </c>
-      <c r="AA30">
+      <c r="AB30">
         <v>276497000000.0</v>
       </c>
-      <c r="AB30">
+      <c r="AC30">
         <v>498816000000.0</v>
       </c>
-      <c r="AC30">
+      <c r="AD30">
         <v>349449000000.0</v>
       </c>
-      <c r="AD30">
+      <c r="AE30">
         <v>-341827000000.0</v>
       </c>
-      <c r="AE30">
+      <c r="AF30">
         <v>331358000000.0</v>
       </c>
-      <c r="AF30">
+      <c r="AG30">
         <v>197048000000.0</v>
       </c>
-      <c r="AG30">
+      <c r="AH30">
         <v>165603000000.0</v>
       </c>
-      <c r="AH30">
+      <c r="AI30">
         <v>329294000000.0</v>
       </c>
-      <c r="AI30">
+      <c r="AJ30">
         <v>-555421000000.0</v>
       </c>
-      <c r="AJ30">
+      <c r="AK30">
         <v>-124266000000.0</v>
       </c>
-      <c r="AK30">
+      <c r="AL30">
         <v>-78521000000.0</v>
       </c>
-      <c r="AL30">
+      <c r="AM30">
         <v>-274363000000.0</v>
       </c>
-      <c r="AM30">
+      <c r="AN30">
         <v>-126332000000.0</v>
       </c>
-      <c r="AN30">
+      <c r="AO30">
         <v>1300984000000.0</v>
       </c>
-      <c r="AO30">
+      <c r="AP30">
         <v>-197842000000.0</v>
       </c>
-      <c r="AP30">
+      <c r="AQ30">
         <v>-64444000000.0</v>
       </c>
-      <c r="AQ30">
+      <c r="AR30">
         <v>-225620000000.0</v>
       </c>
-      <c r="AR30">
+      <c r="AS30">
         <v>-167378000000.0</v>
       </c>
-      <c r="AS30">
+      <c r="AT30">
         <v>-219121000000.0</v>
       </c>
-      <c r="AT30">
+      <c r="AU30">
         <v>-222479000000.0</v>
       </c>
-      <c r="AU30">
+      <c r="AV30">
         <v>-147823000000.0</v>
       </c>
-      <c r="AV30">
+      <c r="AW30">
         <v>-310680000000.0</v>
       </c>
-      <c r="AW30">
+      <c r="AX30">
         <v>-41730000000.0</v>
       </c>
-      <c r="AX30">
+      <c r="AY30">
         <v>-466144000000.0</v>
       </c>
-      <c r="AY30">
+      <c r="AZ30">
         <v>-38182000000.0</v>
       </c>
-      <c r="AZ30">
+      <c r="BA30">
         <v>-494830000000.0</v>
       </c>
-      <c r="BA30">
+      <c r="BB30">
         <v>-243656000000.0</v>
       </c>
-      <c r="BB30">
+      <c r="BC30">
         <v>1192117000000.0</v>
       </c>
-      <c r="BC30">
+      <c r="BD30">
         <v>802542000000.0</v>
       </c>
-      <c r="BD30">
+      <c r="BE30">
         <v>1013250000000.0</v>
       </c>
-      <c r="BE30">
+      <c r="BF30">
         <v>-249930000000.0</v>
       </c>
-      <c r="BF30">
+      <c r="BG30">
         <v>-193736000000.0</v>
       </c>
-      <c r="BG30">
+      <c r="BH30">
         <v>146447000000.0</v>
       </c>
-      <c r="BH30">
+      <c r="BI30">
         <v>-349870000000.0</v>
       </c>
-      <c r="BI30">
+      <c r="BJ30">
         <v>-539071000000.0</v>
       </c>
-      <c r="BJ30">
+      <c r="BK30">
         <v>-123970000000.0</v>
       </c>
-      <c r="BK30">
+      <c r="BL30">
         <v>3913563000000.0</v>
       </c>
-      <c r="BL30">
+      <c r="BM30">
         <v>4181996000000.0</v>
       </c>
-      <c r="BM30">
+      <c r="BN30">
         <v>4332751000000.0</v>
       </c>
-      <c r="BN30"/>
       <c r="BO30"/>
       <c r="BP30"/>
       <c r="BQ30"/>
       <c r="BR30"/>
       <c r="BS30"/>
       <c r="BT30"/>
       <c r="BU30"/>
       <c r="BV30"/>
       <c r="BW30"/>
       <c r="BX30"/>
       <c r="BY30"/>
       <c r="BZ30"/>
       <c r="CA30"/>
       <c r="CB30"/>
       <c r="CC30"/>
       <c r="CD30"/>
       <c r="CE30"/>
       <c r="CF30"/>
       <c r="CG30"/>
-      <c r="CH30">
+      <c r="CH30"/>
+      <c r="CI30">
         <v>423972000000.0</v>
       </c>
-      <c r="CI30"/>
       <c r="CJ30"/>
       <c r="CK30"/>
-      <c r="CL30">
+      <c r="CL30"/>
+      <c r="CM30">
         <v>10002825000.0</v>
       </c>
-      <c r="CM30">
+      <c r="CN30">
         <v>7021000000.0</v>
       </c>
-      <c r="CN30">
+      <c r="CO30">
         <v>17888902000.0</v>
       </c>
-      <c r="CO30"/>
       <c r="CP30"/>
       <c r="CQ30"/>
       <c r="CR30"/>
       <c r="CS30"/>
+      <c r="CT30"/>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>