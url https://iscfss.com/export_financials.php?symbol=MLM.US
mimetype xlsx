--- v1 (2026-06-04)
+++ v2 (2026-07-29)
@@ -1430,51 +1430,53 @@
       <c r="N4"/>
       <c r="O4"/>
       <c r="P4"/>
       <c r="Q4"/>
       <c r="R4"/>
       <c r="S4"/>
       <c r="T4"/>
       <c r="U4"/>
       <c r="V4"/>
       <c r="W4"/>
       <c r="X4"/>
       <c r="Y4"/>
       <c r="Z4"/>
       <c r="AA4"/>
       <c r="AB4"/>
       <c r="AC4"/>
       <c r="AD4"/>
       <c r="AE4"/>
       <c r="AF4"/>
       <c r="AG4"/>
     </row>
     <row r="5" spans="1:33">
       <c r="A5" t="s">
         <v>36</v>
       </c>
-      <c r="B5"/>
+      <c r="B5">
+        <v>60000000.0</v>
+      </c>
       <c r="C5">
         <v>-13000000.0</v>
       </c>
       <c r="D5">
         <v>-49000000.0</v>
       </c>
       <c r="E5">
         <v>-38500000.0</v>
       </c>
       <c r="F5">
         <v>-97600000.0</v>
       </c>
       <c r="G5">
         <v>-158400000.0</v>
       </c>
       <c r="H5">
         <v>-145800000.0</v>
       </c>
       <c r="I5">
         <v>-143600000.0</v>
       </c>
       <c r="J5">
         <v>-129104000.0</v>
       </c>
       <c r="K5">
@@ -2007,51 +2009,51 @@
       <c r="AA12"/>
       <c r="AB12">
         <v>3403000.0</v>
       </c>
       <c r="AC12">
         <v>14600000.0</v>
       </c>
       <c r="AD12">
         <v>18700000.0</v>
       </c>
       <c r="AE12">
         <v>-4300000.0</v>
       </c>
       <c r="AF12">
         <v>-2900000.0</v>
       </c>
       <c r="AG12">
         <v>-2200000.0</v>
       </c>
     </row>
     <row r="13" spans="1:33">
       <c r="A13" t="s">
         <v>44</v>
       </c>
       <c r="B13">
-        <v>10034000000.0</v>
+        <v>1000000.0</v>
       </c>
       <c r="C13">
         <v>1000000.0</v>
       </c>
       <c r="D13">
         <v>1000000.0</v>
       </c>
       <c r="E13">
         <v>600000.0</v>
       </c>
       <c r="F13">
         <v>600000.0</v>
       </c>
       <c r="G13">
         <v>600000.0</v>
       </c>
       <c r="H13">
         <v>600000.0</v>
       </c>
       <c r="I13">
         <v>624000.0</v>
       </c>
       <c r="J13">
         <v>628000.0</v>
       </c>
@@ -2603,51 +2605,51 @@
         <v>571186000.0</v>
       </c>
       <c r="AA20">
         <v>409456000.0</v>
       </c>
       <c r="AB20">
         <v>406800000.0</v>
       </c>
       <c r="AC20">
         <v>376000000.0</v>
       </c>
       <c r="AD20">
         <v>174900000.0</v>
       </c>
       <c r="AE20">
         <v>63200000.0</v>
       </c>
       <c r="AF20"/>
       <c r="AG20"/>
     </row>
     <row r="21" spans="1:33">
       <c r="A21" t="s">
         <v>52</v>
       </c>
       <c r="B21">
-        <v>4073000000.0</v>
+        <v>459000000.0</v>
       </c>
       <c r="C21">
         <v>730000000.0</v>
       </c>
       <c r="D21">
         <v>698000000.0</v>
       </c>
       <c r="E21">
         <v>847800000.0</v>
       </c>
       <c r="F21">
         <v>1065000000.0</v>
       </c>
       <c r="G21">
         <v>508000000.0</v>
       </c>
       <c r="H21">
         <v>486800000.0</v>
       </c>
       <c r="I21">
         <v>501300000.0</v>
       </c>
       <c r="J21">
         <v>506349000.0</v>
       </c>
@@ -4322,51 +4324,51 @@
       </c>
       <c r="X41">
         <v>132907000.0</v>
       </c>
       <c r="Y41">
         <v>135726000.0</v>
       </c>
       <c r="Z41">
         <v>110282000.0</v>
       </c>
       <c r="AA41">
         <v>100897000.0</v>
       </c>
       <c r="AB41"/>
       <c r="AC41"/>
       <c r="AD41"/>
       <c r="AE41"/>
       <c r="AF41"/>
       <c r="AG41"/>
     </row>
     <row r="42" spans="1:33">
       <c r="A42" t="s">
         <v>73</v>
       </c>
       <c r="B42">
-        <v>10034000000.0</v>
+        <v>3569000000.0</v>
       </c>
       <c r="C42">
         <v>3550000000.0</v>
       </c>
       <c r="D42">
         <v>3519000000.0</v>
       </c>
       <c r="E42">
         <v>3489000000.0</v>
       </c>
       <c r="F42">
         <v>3472700000.0</v>
       </c>
       <c r="G42">
         <v>3443400000.0</v>
       </c>
       <c r="H42">
         <v>3418800000.0</v>
       </c>
       <c r="I42">
         <v>3396700000.0</v>
       </c>
       <c r="J42">
         <v>3368007000.0</v>
       </c>
@@ -5790,51 +5792,51 @@
       <c r="Q59">
         <v>0.0</v>
       </c>
       <c r="R59"/>
       <c r="S59"/>
       <c r="T59"/>
       <c r="U59"/>
       <c r="V59"/>
       <c r="W59"/>
       <c r="X59"/>
       <c r="Y59"/>
       <c r="Z59"/>
       <c r="AA59"/>
       <c r="AB59"/>
       <c r="AC59"/>
       <c r="AD59"/>
       <c r="AE59"/>
       <c r="AF59"/>
       <c r="AG59"/>
     </row>
     <row r="60" spans="1:33">
       <c r="A60" t="s">
         <v>91</v>
       </c>
       <c r="B60">
-        <v>10034000000.0</v>
+        <v>10032000000.0</v>
       </c>
       <c r="C60">
         <v>9453000000.0</v>
       </c>
       <c r="D60">
         <v>8034000000.0</v>
       </c>
       <c r="E60">
         <v>7170500000.0</v>
       </c>
       <c r="F60">
         <v>6537600000.0</v>
       </c>
       <c r="G60">
         <v>5893300000.0</v>
       </c>
       <c r="H60">
         <v>5350800000.0</v>
       </c>
       <c r="I60">
         <v>4946400000.0</v>
       </c>
       <c r="J60">
         <v>4679600000.0</v>
       </c>
@@ -7130,51 +7132,53 @@
       <c r="DJ4"/>
       <c r="DK4"/>
       <c r="DL4"/>
       <c r="DM4"/>
       <c r="DN4"/>
       <c r="DO4"/>
       <c r="DP4"/>
       <c r="DQ4"/>
       <c r="DR4"/>
       <c r="DS4"/>
       <c r="DT4"/>
       <c r="DU4"/>
       <c r="DV4"/>
       <c r="DW4"/>
       <c r="DX4"/>
       <c r="DY4"/>
       <c r="DZ4"/>
     </row>
     <row r="5" spans="1:130">
       <c r="A5" t="s">
         <v>36</v>
       </c>
       <c r="B5">
         <v>53000000.0</v>
       </c>
-      <c r="C5"/>
+      <c r="C5">
+        <v>60000000.0</v>
+      </c>
       <c r="D5">
         <v>-5000000.0</v>
       </c>
       <c r="E5">
         <v>-9000000.0</v>
       </c>
       <c r="F5">
         <v>-12000000.0</v>
       </c>
       <c r="G5">
         <v>-13000000.0</v>
       </c>
       <c r="H5">
         <v>-46000000.0</v>
       </c>
       <c r="I5">
         <v>-48000000.0</v>
       </c>
       <c r="J5">
         <v>-49000000.0</v>
       </c>
       <c r="K5">
         <v>-49000000.0</v>
       </c>
       <c r="L5">
@@ -9255,51 +9259,51 @@
       </c>
       <c r="DV12">
         <v>-8300000.0</v>
       </c>
       <c r="DW12">
         <v>-2200000.0</v>
       </c>
       <c r="DX12">
         <v>-2800000.0</v>
       </c>
       <c r="DY12">
         <v>-6200000.0</v>
       </c>
       <c r="DZ12">
         <v>-5700000.0</v>
       </c>
     </row>
     <row r="13" spans="1:130">
       <c r="A13" t="s">
         <v>44</v>
       </c>
       <c r="B13">
         <v>1000000.0</v>
       </c>
       <c r="C13">
-        <v>10034000000.0</v>
+        <v>1000000.0</v>
       </c>
       <c r="D13">
         <v>1000000.0</v>
       </c>
       <c r="E13">
         <v>1000000.0</v>
       </c>
       <c r="F13">
         <v>1000000.0</v>
       </c>
       <c r="G13">
         <v>1000000.0</v>
       </c>
       <c r="H13">
         <v>1000000.0</v>
       </c>
       <c r="I13">
         <v>1000000.0</v>
       </c>
       <c r="J13">
         <v>1000000.0</v>
       </c>
       <c r="K13">
         <v>1000000.0</v>
       </c>
@@ -11515,51 +11519,51 @@
       </c>
       <c r="DP20">
         <v>38200000.0</v>
       </c>
       <c r="DQ20">
         <v>37700000.0</v>
       </c>
       <c r="DR20"/>
       <c r="DS20"/>
       <c r="DT20"/>
       <c r="DU20"/>
       <c r="DV20"/>
       <c r="DW20"/>
       <c r="DX20"/>
       <c r="DY20"/>
       <c r="DZ20"/>
     </row>
     <row r="21" spans="1:130">
       <c r="A21" t="s">
         <v>52</v>
       </c>
       <c r="B21">
         <v>505000000.0</v>
       </c>
       <c r="C21">
-        <v>4073000000.0</v>
+        <v>459000000.0</v>
       </c>
       <c r="D21">
         <v>462000000.0</v>
       </c>
       <c r="E21">
         <v>713000000.0</v>
       </c>
       <c r="F21">
         <v>721000000.0</v>
       </c>
       <c r="G21">
         <v>730000000.0</v>
       </c>
       <c r="H21">
         <v>705000000.0</v>
       </c>
       <c r="I21">
         <v>713000000.0</v>
       </c>
       <c r="J21">
         <v>702000000.0</v>
       </c>
       <c r="K21">
         <v>698000000.0</v>
       </c>
@@ -18069,51 +18073,51 @@
       <c r="DK41"/>
       <c r="DL41"/>
       <c r="DM41"/>
       <c r="DN41"/>
       <c r="DO41"/>
       <c r="DP41"/>
       <c r="DQ41"/>
       <c r="DR41"/>
       <c r="DS41"/>
       <c r="DT41"/>
       <c r="DU41"/>
       <c r="DV41"/>
       <c r="DW41"/>
       <c r="DX41"/>
       <c r="DY41"/>
       <c r="DZ41"/>
     </row>
     <row r="42" spans="1:130">
       <c r="A42" t="s">
         <v>73</v>
       </c>
       <c r="B42">
         <v>3578000000.0</v>
       </c>
       <c r="C42">
-        <v>10034000000.0</v>
+        <v>3569000000.0</v>
       </c>
       <c r="D42">
         <v>3567000000.0</v>
       </c>
       <c r="E42">
         <v>3562000000.0</v>
       </c>
       <c r="F42">
         <v>3563000000.0</v>
       </c>
       <c r="G42">
         <v>3550000000.0</v>
       </c>
       <c r="H42">
         <v>3544000000.0</v>
       </c>
       <c r="I42">
         <v>3529000000.0</v>
       </c>
       <c r="J42">
         <v>3512000000.0</v>
       </c>
       <c r="K42">
         <v>3519000000.0</v>
       </c>
@@ -23673,51 +23677,51 @@
       <c r="DK59"/>
       <c r="DL59"/>
       <c r="DM59"/>
       <c r="DN59"/>
       <c r="DO59"/>
       <c r="DP59"/>
       <c r="DQ59"/>
       <c r="DR59"/>
       <c r="DS59"/>
       <c r="DT59"/>
       <c r="DU59"/>
       <c r="DV59"/>
       <c r="DW59"/>
       <c r="DX59"/>
       <c r="DY59"/>
       <c r="DZ59"/>
     </row>
     <row r="60" spans="1:130">
       <c r="A60" t="s">
         <v>91</v>
       </c>
       <c r="B60">
         <v>11297000000.0</v>
       </c>
       <c r="C60">
-        <v>10034000000.0</v>
+        <v>10032000000.0</v>
       </c>
       <c r="D60">
         <v>9735000000.0</v>
       </c>
       <c r="E60">
         <v>9363000000.0</v>
       </c>
       <c r="F60">
         <v>9081000000.0</v>
       </c>
       <c r="G60">
         <v>9453000000.0</v>
       </c>
       <c r="H60">
         <v>9169000000.0</v>
       </c>
       <c r="I60">
         <v>8838000000.0</v>
       </c>
       <c r="J60">
         <v>8875000000.0</v>
       </c>
       <c r="K60">
         <v>8034000000.0</v>
       </c>
@@ -28485,51 +28489,51 @@
       <c r="DH4"/>
       <c r="DI4"/>
       <c r="DJ4"/>
       <c r="DK4"/>
       <c r="DL4"/>
       <c r="DM4"/>
       <c r="DN4"/>
       <c r="DO4"/>
       <c r="DP4"/>
       <c r="DQ4"/>
       <c r="DR4"/>
       <c r="DS4"/>
       <c r="DT4"/>
       <c r="DU4"/>
       <c r="DV4"/>
       <c r="DW4"/>
       <c r="DX4"/>
       <c r="DY4"/>
       <c r="DZ4"/>
     </row>
     <row r="5" spans="1:130">
       <c r="A5" t="s">
         <v>194</v>
       </c>
       <c r="B5">
-        <v>162000000.0</v>
+        <v>173000000.0</v>
       </c>
       <c r="C5">
         <v>336000000.0</v>
       </c>
       <c r="D5">
         <v>509000000.0</v>
       </c>
       <c r="E5">
         <v>468000000.0</v>
       </c>
       <c r="F5">
         <v>204000000.0</v>
       </c>
       <c r="G5">
         <v>403000000.0</v>
       </c>
       <c r="H5">
         <v>496000000.0</v>
       </c>
       <c r="I5">
         <v>412000000.0</v>
       </c>
       <c r="J5">
         <v>1454000000.0</v>
       </c>
@@ -28877,51 +28881,51 @@
       </c>
       <c r="DU5">
         <v>31100000.0</v>
       </c>
       <c r="DV5">
         <v>14500000.0</v>
       </c>
       <c r="DW5">
         <v>19700000.0</v>
       </c>
       <c r="DX5">
         <v>33700000.0</v>
       </c>
       <c r="DY5">
         <v>29100000.0</v>
       </c>
       <c r="DZ5">
         <v>9500000.0</v>
       </c>
     </row>
     <row r="6" spans="1:130">
       <c r="A6" t="s">
         <v>195</v>
       </c>
       <c r="B6">
-        <v>329000000.0</v>
+        <v>340000000.0</v>
       </c>
       <c r="C6">
         <v>493000000.0</v>
       </c>
       <c r="D6">
         <v>668000000.0</v>
       </c>
       <c r="E6">
         <v>635000000.0</v>
       </c>
       <c r="F6">
         <v>358000000.0</v>
       </c>
       <c r="G6">
         <v>552000000.0</v>
       </c>
       <c r="H6">
         <v>648000000.0</v>
       </c>
       <c r="I6">
         <v>554000000.0</v>
       </c>
       <c r="J6">
         <v>1584000000.0</v>
       </c>
@@ -39497,51 +39501,51 @@
       </c>
       <c r="AB24">
         <v>300000.0</v>
       </c>
       <c r="AC24">
         <v>-34000000.0</v>
       </c>
       <c r="AD24">
         <v>32100000.0</v>
       </c>
       <c r="AE24">
         <v>71800000.0</v>
       </c>
       <c r="AF24">
         <v>2700000.0</v>
       </c>
       <c r="AG24">
         <v>-77700000.0</v>
       </c>
     </row>
     <row r="25" spans="1:33">
       <c r="A25" t="s">
         <v>244</v>
       </c>
       <c r="B25">
-        <v>57000000.0</v>
+        <v>-12000000.0</v>
       </c>
       <c r="C25">
         <v>-1334000000.0</v>
       </c>
       <c r="D25">
         <v>-12300000.0</v>
       </c>
       <c r="E25">
         <v>-207400000.0</v>
       </c>
       <c r="F25">
         <v>-14900000.0</v>
       </c>
       <c r="G25">
         <v>2100000.0</v>
       </c>
       <c r="H25">
         <v>8539000.0</v>
       </c>
       <c r="I25">
         <v>312700000.0</v>
       </c>
       <c r="J25">
         <v>264400000.0</v>
       </c>
@@ -46883,51 +46887,51 @@
       </c>
       <c r="DZ22">
         <v>4700000.0</v>
       </c>
     </row>
     <row r="23" spans="1:130">
       <c r="A23" t="s">
         <v>242</v>
       </c>
       <c r="B23">
         <v>-27000000.0</v>
       </c>
       <c r="C23">
         <v>1000000.0</v>
       </c>
       <c r="D23">
         <v>-19000000.0</v>
       </c>
       <c r="E23">
         <v>1000000.0</v>
       </c>
       <c r="F23">
         <v>-21000000.0</v>
       </c>
       <c r="G23">
-        <v>-7000000.0</v>
+        <v>-3000000.0</v>
       </c>
       <c r="H23">
         <v>-1000000.0</v>
       </c>
       <c r="I23">
         <v>1000000.0</v>
       </c>
       <c r="J23">
         <v>-1000000.0</v>
       </c>
       <c r="K23">
         <v>132500000.0</v>
       </c>
       <c r="L23">
         <v>-200000.0</v>
       </c>
       <c r="M23">
         <v>100000.0</v>
       </c>
       <c r="N23">
         <v>-152400000.0</v>
       </c>
       <c r="O23">
         <v>-400000.0</v>
       </c>
@@ -47652,54 +47656,54 @@
       </c>
       <c r="DU24">
         <v>-5100000.0</v>
       </c>
       <c r="DV24">
         <v>-50300000.0</v>
       </c>
       <c r="DW24">
         <v>-5900000.0</v>
       </c>
       <c r="DX24">
         <v>-24200000.0</v>
       </c>
       <c r="DY24">
         <v>-8400000.0</v>
       </c>
       <c r="DZ24">
         <v>-39200000.0</v>
       </c>
     </row>
     <row r="25" spans="1:130">
       <c r="A25" t="s">
         <v>244</v>
       </c>
       <c r="B25">
-        <v>-1685000000.0</v>
+        <v>-1962000000.0</v>
       </c>
       <c r="C25">
-        <v>13000000.0</v>
+        <v>19000000.0</v>
       </c>
       <c r="D25">
         <v>-203000000.0</v>
       </c>
       <c r="E25">
         <v>-21000000.0</v>
       </c>
       <c r="F25">
         <v>3000000.0</v>
       </c>
       <c r="G25">
         <v>-34000000.0</v>
       </c>
       <c r="H25">
         <v>-9000000.0</v>
       </c>
       <c r="I25">
         <v>-5000000.0</v>
       </c>
       <c r="J25">
         <v>-1286000000.0</v>
       </c>
       <c r="K25">
         <v>-47300000.0</v>
       </c>