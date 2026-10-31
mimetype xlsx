--- v0 (2026-03-02)
+++ v1 (2026-10-31)
@@ -22,53 +22,56 @@
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Balance Sheet (Yearly)" sheetId="1" r:id="rId4"/>
     <sheet name="Balance Sheet (Quarterly)" sheetId="2" r:id="rId5"/>
     <sheet name="Income Statement (Yearly)" sheetId="3" r:id="rId6"/>
     <sheet name="Income Statement (Quarterly)" sheetId="4" r:id="rId7"/>
     <sheet name="Cash Flow (Yearly)" sheetId="5" r:id="rId8"/>
     <sheet name="Cash Flow (Quarterly)" sheetId="6" r:id="rId9"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="215">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="218">
   <si>
     <t>Metric</t>
+  </si>
+  <si>
+    <t>2025-12-31</t>
   </si>
   <si>
     <t>2024-12-31</t>
   </si>
   <si>
     <t>2023-12-31</t>
   </si>
   <si>
     <t>2022-12-31</t>
   </si>
   <si>
     <t>2021-12-31</t>
   </si>
   <si>
     <t>2020-12-31</t>
   </si>
   <si>
     <t>2019-12-31</t>
   </si>
   <si>
     <t>2018-12-31</t>
   </si>
   <si>
     <t>2017-12-31</t>
   </si>
@@ -286,50 +289,56 @@
     <t>temporaryEquityRedeemableNoncontrollingInterests</t>
   </si>
   <si>
     <t>totalAssets</t>
   </si>
   <si>
     <t>totalCurrentAssets</t>
   </si>
   <si>
     <t>totalCurrentLiabilities</t>
   </si>
   <si>
     <t>totalLiab</t>
   </si>
   <si>
     <t>totalPermanentEquity</t>
   </si>
   <si>
     <t>totalStockholderEquity</t>
   </si>
   <si>
     <t>treasuryStock</t>
   </si>
   <si>
     <t>warrants</t>
+  </si>
+  <si>
+    <t>2026-06-30</t>
+  </si>
+  <si>
+    <t>2026-03-31</t>
   </si>
   <si>
     <t>2025-09-30</t>
   </si>
   <si>
     <t>2025-06-30</t>
   </si>
   <si>
     <t>2025-03-31</t>
   </si>
   <si>
     <t>2024-09-30</t>
   </si>
   <si>
     <t>2024-06-30</t>
   </si>
   <si>
     <t>2024-03-31</t>
   </si>
   <si>
     <t>2023-09-30</t>
   </si>
   <si>
     <t>2023-06-30</t>
   </si>
@@ -1034,62 +1043,62 @@
 <file path=xl/worksheets/_rels/sheet2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/_rels/sheet3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/_rels/sheet4.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/_rels/sheet5.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/_rels/sheet6.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:AA62"/>
+  <dimension ref="A1:AB62"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="57.7" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:27">
+    <row r="1" spans="1:28">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
       <c r="C1" t="s">
         <v>2</v>
       </c>
       <c r="D1" t="s">
         <v>3</v>
       </c>
       <c r="E1" t="s">
         <v>4</v>
       </c>
       <c r="F1" t="s">
         <v>5</v>
       </c>
       <c r="G1" t="s">
         <v>6</v>
       </c>
       <c r="H1" t="s">
         <v>7</v>
       </c>
       <c r="I1" t="s">
@@ -1127,611 +1136,641 @@
       </c>
       <c r="T1" t="s">
         <v>19</v>
       </c>
       <c r="U1" t="s">
         <v>20</v>
       </c>
       <c r="V1" t="s">
         <v>21</v>
       </c>
       <c r="W1" t="s">
         <v>22</v>
       </c>
       <c r="X1" t="s">
         <v>23</v>
       </c>
       <c r="Y1" t="s">
         <v>24</v>
       </c>
       <c r="Z1" t="s">
         <v>25</v>
       </c>
       <c r="AA1" t="s">
         <v>26</v>
       </c>
+      <c r="AB1" t="s">
+        <v>27</v>
+      </c>
     </row>
-    <row r="2" spans="1:27">
+    <row r="2" spans="1:28">
       <c r="A2" t="s">
-        <v>27</v>
+        <v>28</v>
       </c>
       <c r="B2">
+        <v>287160000000.0</v>
+      </c>
+      <c r="C2">
         <v>275811000000.0</v>
       </c>
-      <c r="C2">
+      <c r="D2">
         <v>241916000000.0</v>
       </c>
-      <c r="D2">
+      <c r="E2">
         <v>269065000000.0</v>
       </c>
-      <c r="E2">
+      <c r="F2">
         <v>192638000000.0</v>
       </c>
-      <c r="F2">
+      <c r="G2">
         <v>174251000000.0</v>
       </c>
-      <c r="G2">
+      <c r="H2">
         <v>139043000000.0</v>
       </c>
-      <c r="H2">
+      <c r="I2">
         <v>148386000000.0</v>
       </c>
-      <c r="I2">
+      <c r="J2">
         <v>193283000000.0</v>
       </c>
-      <c r="J2">
+      <c r="K2">
         <v>119624000000.0</v>
       </c>
-      <c r="K2">
+      <c r="L2">
         <v>101282000000.0</v>
       </c>
-      <c r="L2">
+      <c r="M2">
         <v>218044000000.0</v>
       </c>
-      <c r="M2">
+      <c r="N2">
         <v>101655000000.0</v>
       </c>
-      <c r="N2">
+      <c r="O2">
         <v>116097000000.0</v>
       </c>
-      <c r="O2">
+      <c r="P2">
         <v>46119000000.0</v>
       </c>
-      <c r="P2">
+      <c r="Q2">
         <v>79489000000.0</v>
       </c>
-      <c r="Q2">
+      <c r="R2">
         <v>45954000000.0</v>
       </c>
-      <c r="R2">
+      <c r="S2">
         <v>49884000000.0</v>
       </c>
-      <c r="S2">
+      <c r="T2">
         <v>49590000000.0</v>
       </c>
-      <c r="T2">
+      <c r="U2">
         <v>43490000000.0</v>
       </c>
-      <c r="U2">
+      <c r="V2">
         <v>43558000000.0</v>
       </c>
-      <c r="V2">
+      <c r="W2">
         <v>56931000000.0</v>
       </c>
-      <c r="W2">
+      <c r="X2">
         <v>46637000000.0</v>
       </c>
-      <c r="X2">
+      <c r="Y2">
         <v>22223000000.0</v>
       </c>
-      <c r="Y2">
+      <c r="Z2">
         <v>18774558000.0</v>
       </c>
-      <c r="Z2">
+      <c r="AA2">
         <v>12504082000.0</v>
       </c>
-      <c r="AA2">
+      <c r="AB2">
         <v>29705000000.0</v>
       </c>
     </row>
-    <row r="3" spans="1:27">
+    <row r="3" spans="1:28">
       <c r="A3" t="s">
-        <v>28</v>
+        <v>29</v>
       </c>
       <c r="B3"/>
       <c r="C3"/>
       <c r="D3"/>
       <c r="E3"/>
       <c r="F3"/>
       <c r="G3"/>
       <c r="H3"/>
       <c r="I3"/>
       <c r="J3"/>
       <c r="K3"/>
       <c r="L3"/>
       <c r="M3"/>
       <c r="N3"/>
       <c r="O3"/>
       <c r="P3"/>
       <c r="Q3"/>
       <c r="R3"/>
       <c r="S3"/>
       <c r="T3"/>
       <c r="U3"/>
       <c r="V3"/>
       <c r="W3"/>
       <c r="X3"/>
       <c r="Y3"/>
       <c r="Z3"/>
       <c r="AA3"/>
+      <c r="AB3"/>
     </row>
-    <row r="4" spans="1:27">
+    <row r="4" spans="1:28">
       <c r="A4" t="s">
-        <v>29</v>
+        <v>30</v>
       </c>
       <c r="B4"/>
       <c r="C4"/>
       <c r="D4"/>
       <c r="E4"/>
       <c r="F4"/>
       <c r="G4"/>
       <c r="H4"/>
       <c r="I4"/>
       <c r="J4"/>
       <c r="K4"/>
       <c r="L4"/>
       <c r="M4"/>
       <c r="N4"/>
       <c r="O4"/>
       <c r="P4"/>
       <c r="Q4"/>
       <c r="R4"/>
       <c r="S4"/>
       <c r="T4"/>
       <c r="U4"/>
       <c r="V4"/>
       <c r="W4"/>
       <c r="X4"/>
       <c r="Y4"/>
       <c r="Z4"/>
       <c r="AA4"/>
+      <c r="AB4"/>
     </row>
-    <row r="5" spans="1:27">
+    <row r="5" spans="1:28">
       <c r="A5" t="s">
-        <v>30</v>
+        <v>31</v>
       </c>
       <c r="B5">
+        <v>76000000.0</v>
+      </c>
+      <c r="C5">
         <v>66000000.0</v>
       </c>
-      <c r="C5">
+      <c r="D5">
         <v>56000000.0</v>
       </c>
-      <c r="D5">
+      <c r="E5">
         <v>46000000.0</v>
       </c>
-      <c r="E5">
+      <c r="F5">
         <v>36000000.0</v>
       </c>
-      <c r="F5">
+      <c r="G5">
         <v>26000000.0</v>
       </c>
-      <c r="G5">
+      <c r="H5">
         <v>16000000.0</v>
       </c>
-      <c r="H5">
+      <c r="I5">
         <v>15000000.0</v>
       </c>
-      <c r="I5">
+      <c r="J5">
         <v>14000000.0</v>
       </c>
-      <c r="J5">
+      <c r="K5">
         <v>13000000.0</v>
       </c>
-      <c r="K5">
+      <c r="L5">
         <v>12000000.0</v>
       </c>
-      <c r="L5"/>
       <c r="M5"/>
       <c r="N5"/>
       <c r="O5"/>
       <c r="P5"/>
       <c r="Q5"/>
       <c r="R5"/>
       <c r="S5"/>
       <c r="T5"/>
       <c r="U5"/>
       <c r="V5"/>
       <c r="W5"/>
       <c r="X5"/>
       <c r="Y5"/>
       <c r="Z5"/>
       <c r="AA5"/>
+      <c r="AB5"/>
     </row>
-    <row r="6" spans="1:27">
+    <row r="6" spans="1:28">
       <c r="A6" t="s">
-        <v>31</v>
+        <v>32</v>
       </c>
       <c r="B6"/>
       <c r="C6"/>
       <c r="D6"/>
       <c r="E6"/>
       <c r="F6"/>
       <c r="G6"/>
       <c r="H6"/>
       <c r="I6"/>
       <c r="J6"/>
       <c r="K6"/>
       <c r="L6"/>
       <c r="M6"/>
       <c r="N6"/>
       <c r="O6"/>
       <c r="P6"/>
       <c r="Q6"/>
       <c r="R6"/>
       <c r="S6"/>
       <c r="T6"/>
       <c r="U6"/>
       <c r="V6"/>
       <c r="W6"/>
       <c r="X6"/>
       <c r="Y6"/>
       <c r="Z6"/>
       <c r="AA6"/>
+      <c r="AB6"/>
     </row>
-    <row r="7" spans="1:27">
+    <row r="7" spans="1:28">
       <c r="A7" t="s">
-        <v>32</v>
+        <v>33</v>
       </c>
       <c r="B7">
+        <v>31868000000.0</v>
+      </c>
+      <c r="C7">
         <v>30909000000.0</v>
       </c>
-      <c r="C7">
+      <c r="D7">
         <v>39080000000.0</v>
       </c>
-      <c r="D7">
+      <c r="E7">
         <v>41096000000.0</v>
       </c>
-      <c r="E7">
+      <c r="F7">
         <v>38754000000.0</v>
       </c>
-      <c r="F7">
+      <c r="G7">
         <v>25991000000.0</v>
       </c>
-      <c r="G7"/>
       <c r="H7"/>
       <c r="I7"/>
       <c r="J7"/>
       <c r="K7"/>
       <c r="L7"/>
       <c r="M7"/>
       <c r="N7"/>
       <c r="O7"/>
       <c r="P7"/>
       <c r="Q7"/>
       <c r="R7"/>
       <c r="S7"/>
       <c r="T7"/>
       <c r="U7"/>
       <c r="V7"/>
       <c r="W7"/>
       <c r="X7"/>
       <c r="Y7"/>
       <c r="Z7"/>
       <c r="AA7"/>
+      <c r="AB7"/>
     </row>
-    <row r="8" spans="1:27">
+    <row r="8" spans="1:28">
       <c r="A8" t="s">
-        <v>33</v>
+        <v>34</v>
       </c>
       <c r="B8">
         <v>21070000000.0</v>
       </c>
       <c r="C8">
         <v>21070000000.0</v>
       </c>
       <c r="D8">
         <v>21070000000.0</v>
       </c>
       <c r="E8">
         <v>21070000000.0</v>
       </c>
       <c r="F8">
         <v>21070000000.0</v>
       </c>
       <c r="G8">
         <v>21070000000.0</v>
       </c>
       <c r="H8">
         <v>21070000000.0</v>
       </c>
-      <c r="I8"/>
+      <c r="I8">
+        <v>21070000000.0</v>
+      </c>
       <c r="J8"/>
       <c r="K8"/>
       <c r="L8"/>
       <c r="M8"/>
       <c r="N8"/>
       <c r="O8"/>
       <c r="P8"/>
       <c r="Q8"/>
       <c r="R8"/>
       <c r="S8"/>
       <c r="T8"/>
       <c r="U8"/>
       <c r="V8"/>
       <c r="W8"/>
       <c r="X8"/>
       <c r="Y8"/>
       <c r="Z8"/>
       <c r="AA8"/>
+      <c r="AB8"/>
     </row>
-    <row r="9" spans="1:27">
+    <row r="9" spans="1:28">
       <c r="A9" t="s">
-        <v>34</v>
+        <v>35</v>
       </c>
       <c r="B9">
         <v>19509000000.0</v>
       </c>
       <c r="C9">
-        <v>1802000000.0</v>
+        <v>19509000000.0</v>
       </c>
       <c r="D9">
         <v>1802000000.0</v>
       </c>
       <c r="E9">
         <v>1802000000.0</v>
       </c>
       <c r="F9">
         <v>1802000000.0</v>
       </c>
       <c r="G9">
         <v>1802000000.0</v>
       </c>
       <c r="H9">
         <v>1802000000.0</v>
       </c>
       <c r="I9">
         <v>1802000000.0</v>
       </c>
       <c r="J9">
         <v>1802000000.0</v>
       </c>
       <c r="K9">
         <v>1802000000.0</v>
       </c>
-      <c r="L9"/>
+      <c r="L9">
+        <v>1802000000.0</v>
+      </c>
       <c r="M9"/>
       <c r="N9"/>
       <c r="O9"/>
       <c r="P9"/>
       <c r="Q9"/>
       <c r="R9"/>
       <c r="S9"/>
       <c r="T9"/>
       <c r="U9"/>
       <c r="V9"/>
       <c r="W9"/>
       <c r="X9"/>
       <c r="Y9"/>
       <c r="Z9"/>
       <c r="AA9"/>
+      <c r="AB9"/>
     </row>
-    <row r="10" spans="1:27">
+    <row r="10" spans="1:28">
       <c r="A10" t="s">
-        <v>35</v>
+        <v>36</v>
       </c>
       <c r="B10">
+        <v>982613000000.0</v>
+      </c>
+      <c r="C10">
         <v>1055927000000.0</v>
       </c>
-      <c r="C10">
+      <c r="D10">
         <v>798000000000.0</v>
       </c>
-      <c r="D10">
+      <c r="E10">
         <v>842329000000.0</v>
       </c>
-      <c r="E10">
+      <c r="F10">
         <v>638197000000.0</v>
       </c>
-      <c r="F10">
+      <c r="G10">
         <v>633253000000.0</v>
       </c>
-      <c r="G10">
+      <c r="H10">
         <v>77797000000.0</v>
       </c>
-      <c r="H10">
+      <c r="I10">
         <v>307896000000.0</v>
       </c>
-      <c r="I10">
+      <c r="J10">
         <v>223054000000.0</v>
       </c>
-      <c r="J10">
+      <c r="K10">
         <v>403231000000.0</v>
       </c>
-      <c r="K10">
+      <c r="L10">
         <v>344615000000.0</v>
       </c>
-      <c r="L10">
+      <c r="M10">
         <v>146364000000.0</v>
       </c>
-      <c r="M10">
+      <c r="N10">
         <v>145511000000.0</v>
       </c>
-      <c r="N10">
+      <c r="O10">
         <v>397567000000.0</v>
       </c>
-      <c r="O10">
+      <c r="P10">
         <v>99129000000.0</v>
       </c>
-      <c r="P10">
+      <c r="Q10">
         <v>248409000000.0</v>
       </c>
-      <c r="Q10">
+      <c r="R10">
         <v>206585000000.0</v>
       </c>
-      <c r="R10">
+      <c r="S10">
         <v>337162000000.0</v>
       </c>
-      <c r="S10">
+      <c r="T10">
         <v>276849000000.0</v>
       </c>
-      <c r="T10">
+      <c r="U10">
         <v>44207000000.0</v>
       </c>
-      <c r="U10">
+      <c r="V10">
         <v>4759000000.0</v>
       </c>
-      <c r="V10">
+      <c r="W10">
         <v>10514000000.0</v>
       </c>
-      <c r="W10">
+      <c r="X10">
         <v>75485000000.0</v>
       </c>
-      <c r="X10">
+      <c r="Y10">
         <v>9108000000.0</v>
       </c>
-      <c r="Y10">
+      <c r="Z10">
         <v>5294147000.0</v>
       </c>
-      <c r="Z10">
+      <c r="AA10">
         <v>8437184000.0</v>
       </c>
-      <c r="AA10">
+      <c r="AB10">
         <v>6182000000.0</v>
       </c>
     </row>
-    <row r="11" spans="1:27">
+    <row r="11" spans="1:28">
       <c r="A11" t="s">
-        <v>36</v>
+        <v>37</v>
       </c>
       <c r="B11">
-        <v>0.0</v>
+        <v>50000000000.0</v>
       </c>
       <c r="C11">
         <v>0.0</v>
       </c>
       <c r="D11">
+        <v>0.0</v>
+      </c>
+      <c r="E11">
         <v>100000000000.0</v>
       </c>
-      <c r="E11"/>
       <c r="F11"/>
       <c r="G11"/>
       <c r="H11"/>
       <c r="I11"/>
       <c r="J11"/>
       <c r="K11"/>
       <c r="L11"/>
       <c r="M11"/>
       <c r="N11"/>
       <c r="O11"/>
       <c r="P11"/>
       <c r="Q11"/>
       <c r="R11"/>
       <c r="S11"/>
       <c r="T11"/>
       <c r="U11"/>
       <c r="V11"/>
       <c r="W11"/>
       <c r="X11"/>
       <c r="Y11"/>
       <c r="Z11"/>
       <c r="AA11"/>
+      <c r="AB11"/>
     </row>
-    <row r="12" spans="1:27">
+    <row r="12" spans="1:28">
       <c r="A12" t="s">
-        <v>37</v>
+        <v>38</v>
       </c>
       <c r="B12">
+        <v>982613000000.0</v>
+      </c>
+      <c r="C12">
         <v>1055927000000.0</v>
       </c>
-      <c r="C12">
+      <c r="D12">
         <v>798000000000.0</v>
       </c>
-      <c r="D12">
+      <c r="E12">
         <v>842329000000.0</v>
       </c>
-      <c r="E12">
+      <c r="F12">
         <v>638197000000.0</v>
       </c>
-      <c r="F12">
+      <c r="G12">
         <v>633253000000.0</v>
       </c>
-      <c r="G12">
+      <c r="H12">
         <v>77797000000.0</v>
       </c>
-      <c r="H12">
+      <c r="I12">
         <v>307896000000.0</v>
       </c>
-      <c r="I12">
+      <c r="J12">
         <v>223054000000.0</v>
       </c>
-      <c r="J12">
+      <c r="K12">
         <v>403231000000.0</v>
       </c>
-      <c r="K12">
+      <c r="L12">
         <v>344615000000.0</v>
       </c>
-      <c r="L12">
+      <c r="M12">
         <v>146364000000.0</v>
       </c>
-      <c r="M12">
+      <c r="N12">
         <v>145511000000.0</v>
       </c>
-      <c r="N12"/>
-      <c r="O12">
+      <c r="O12"/>
+      <c r="P12">
         <v>99129000000.0</v>
       </c>
-      <c r="P12">
+      <c r="Q12">
         <v>248409000000.0</v>
       </c>
-      <c r="Q12">
+      <c r="R12">
         <v>206585000000.0</v>
       </c>
-      <c r="R12">
+      <c r="S12">
         <v>337162000000.0</v>
       </c>
-      <c r="S12">
+      <c r="T12">
         <v>276849000000.0</v>
       </c>
-      <c r="T12">
+      <c r="U12">
         <v>44207000000.0</v>
       </c>
-      <c r="U12">
+      <c r="V12">
         <v>4759000000.0</v>
       </c>
-      <c r="V12">
+      <c r="W12">
         <v>10514000000.0</v>
       </c>
-      <c r="W12">
+      <c r="X12">
         <v>75485000000.0</v>
       </c>
-      <c r="X12"/>
       <c r="Y12"/>
       <c r="Z12"/>
       <c r="AA12"/>
+      <c r="AB12"/>
     </row>
-    <row r="13" spans="1:27">
+    <row r="13" spans="1:28">
       <c r="A13" t="s">
-        <v>38</v>
+        <v>39</v>
       </c>
       <c r="B13">
         <v>21070000000.0</v>
       </c>
       <c r="C13">
         <v>21070000000.0</v>
       </c>
       <c r="D13">
         <v>21070000000.0</v>
       </c>
       <c r="E13">
         <v>21070000000.0</v>
       </c>
       <c r="F13">
         <v>21070000000.0</v>
       </c>
       <c r="G13">
         <v>21070000000.0</v>
       </c>
       <c r="H13">
         <v>21070000000.0</v>
       </c>
       <c r="I13">
         <v>21070000000.0</v>
       </c>
@@ -1767,3367 +1806,3503 @@
       </c>
       <c r="T13">
         <v>21070000000.0</v>
       </c>
       <c r="U13">
         <v>21070000000.0</v>
       </c>
       <c r="V13">
         <v>21070000000.0</v>
       </c>
       <c r="W13">
         <v>21070000000.0</v>
       </c>
       <c r="X13">
         <v>21070000000.0</v>
       </c>
       <c r="Y13">
         <v>21070000000.0</v>
       </c>
       <c r="Z13">
         <v>21070000000.0</v>
       </c>
       <c r="AA13">
         <v>21070000000.0</v>
       </c>
+      <c r="AB13">
+        <v>21070000000.0</v>
+      </c>
     </row>
-    <row r="14" spans="1:27">
+    <row r="14" spans="1:28">
       <c r="A14" t="s">
-        <v>39</v>
+        <v>40</v>
       </c>
       <c r="B14">
         <v>2107000000.0</v>
       </c>
       <c r="C14">
         <v>2107000000.0</v>
       </c>
       <c r="D14">
         <v>2107000000.0</v>
       </c>
       <c r="E14">
         <v>2107000000.0</v>
       </c>
       <c r="F14">
         <v>2107000000.0</v>
       </c>
       <c r="G14">
         <v>2107000000.0</v>
       </c>
       <c r="H14">
         <v>2107000000.0</v>
       </c>
       <c r="I14">
         <v>2107000000.0</v>
       </c>
       <c r="J14">
         <v>2107000000.0</v>
       </c>
       <c r="K14">
         <v>2107000000.0</v>
       </c>
       <c r="L14">
         <v>2107000000.0</v>
       </c>
       <c r="M14">
         <v>2107000000.0</v>
       </c>
-      <c r="N14"/>
-      <c r="O14">
+      <c r="N14">
         <v>2107000000.0</v>
       </c>
+      <c r="O14"/>
       <c r="P14">
         <v>2107000000.0</v>
       </c>
       <c r="Q14">
         <v>2107000000.0</v>
       </c>
       <c r="R14">
         <v>2107000000.0</v>
       </c>
       <c r="S14">
         <v>2107000000.0</v>
       </c>
       <c r="T14">
         <v>2107000000.0</v>
       </c>
       <c r="U14">
         <v>2107000000.0</v>
       </c>
       <c r="V14">
         <v>2107000000.0</v>
       </c>
       <c r="W14">
         <v>2107000000.0</v>
       </c>
-      <c r="X14"/>
+      <c r="X14">
+        <v>2107000000.0</v>
+      </c>
       <c r="Y14"/>
       <c r="Z14"/>
       <c r="AA14"/>
+      <c r="AB14"/>
     </row>
-    <row r="15" spans="1:27">
+    <row r="15" spans="1:28">
       <c r="A15" t="s">
-        <v>40</v>
+        <v>41</v>
       </c>
       <c r="B15"/>
       <c r="C15"/>
       <c r="D15"/>
       <c r="E15"/>
       <c r="F15"/>
       <c r="G15"/>
       <c r="H15"/>
       <c r="I15"/>
       <c r="J15"/>
       <c r="K15"/>
       <c r="L15"/>
       <c r="M15"/>
       <c r="N15"/>
       <c r="O15"/>
       <c r="P15"/>
       <c r="Q15"/>
       <c r="R15"/>
       <c r="S15"/>
       <c r="T15"/>
       <c r="U15"/>
       <c r="V15"/>
       <c r="W15"/>
       <c r="X15"/>
       <c r="Y15"/>
       <c r="Z15"/>
       <c r="AA15"/>
+      <c r="AB15"/>
     </row>
-    <row r="16" spans="1:27">
+    <row r="16" spans="1:28">
       <c r="A16" t="s">
-        <v>41</v>
+        <v>42</v>
       </c>
       <c r="B16"/>
-      <c r="C16">
+      <c r="C16"/>
+      <c r="D16">
         <v>128008000000.0</v>
       </c>
-      <c r="D16"/>
-      <c r="E16">
+      <c r="E16"/>
+      <c r="F16">
         <v>949203000000.0</v>
       </c>
-      <c r="F16">
+      <c r="G16">
         <v>686545000000.0</v>
       </c>
-      <c r="G16">
+      <c r="H16">
         <v>874068000000.0</v>
       </c>
-      <c r="H16">
+      <c r="I16">
         <v>847290000000.0</v>
       </c>
-      <c r="I16">
+      <c r="J16">
         <v>597644000000.0</v>
       </c>
-      <c r="J16">
+      <c r="K16">
         <v>616183000000.0</v>
       </c>
-      <c r="K16">
+      <c r="L16">
         <v>435206000000.0</v>
       </c>
-      <c r="L16">
+      <c r="M16">
         <v>236797000000.0</v>
       </c>
-      <c r="M16"/>
       <c r="N16"/>
       <c r="O16"/>
       <c r="P16"/>
       <c r="Q16"/>
       <c r="R16"/>
       <c r="S16"/>
       <c r="T16"/>
-      <c r="U16">
+      <c r="U16"/>
+      <c r="V16">
         <v>194033000000.0</v>
       </c>
-      <c r="V16"/>
       <c r="W16"/>
       <c r="X16"/>
       <c r="Y16"/>
       <c r="Z16"/>
       <c r="AA16"/>
+      <c r="AB16"/>
     </row>
-    <row r="17" spans="1:27">
+    <row r="17" spans="1:28">
       <c r="A17" t="s">
-        <v>42</v>
+        <v>43</v>
       </c>
       <c r="B17"/>
       <c r="C17"/>
       <c r="D17"/>
       <c r="E17"/>
       <c r="F17"/>
       <c r="G17"/>
       <c r="H17"/>
       <c r="I17"/>
       <c r="J17"/>
       <c r="K17"/>
       <c r="L17"/>
       <c r="M17"/>
       <c r="N17"/>
       <c r="O17"/>
       <c r="P17"/>
       <c r="Q17"/>
       <c r="R17"/>
       <c r="S17"/>
       <c r="T17"/>
       <c r="U17"/>
       <c r="V17"/>
       <c r="W17"/>
       <c r="X17"/>
       <c r="Y17"/>
       <c r="Z17"/>
       <c r="AA17"/>
+      <c r="AB17"/>
     </row>
-    <row r="18" spans="1:27">
+    <row r="18" spans="1:28">
       <c r="A18" t="s">
-        <v>43</v>
+        <v>44</v>
       </c>
       <c r="B18"/>
       <c r="C18"/>
       <c r="D18"/>
       <c r="E18"/>
       <c r="F18"/>
       <c r="G18"/>
       <c r="H18"/>
       <c r="I18"/>
       <c r="J18"/>
       <c r="K18"/>
       <c r="L18"/>
       <c r="M18"/>
       <c r="N18"/>
       <c r="O18"/>
       <c r="P18"/>
       <c r="Q18"/>
       <c r="R18"/>
       <c r="S18"/>
       <c r="T18"/>
       <c r="U18"/>
       <c r="V18"/>
       <c r="W18"/>
       <c r="X18"/>
       <c r="Y18"/>
       <c r="Z18"/>
       <c r="AA18"/>
+      <c r="AB18"/>
     </row>
-    <row r="19" spans="1:27">
+    <row r="19" spans="1:28">
       <c r="A19" t="s">
-        <v>44</v>
+        <v>45</v>
       </c>
       <c r="B19"/>
       <c r="C19"/>
       <c r="D19"/>
       <c r="E19"/>
       <c r="F19"/>
       <c r="G19"/>
       <c r="H19"/>
       <c r="I19"/>
       <c r="J19"/>
       <c r="K19"/>
       <c r="L19"/>
       <c r="M19"/>
       <c r="N19"/>
       <c r="O19"/>
       <c r="P19"/>
       <c r="Q19"/>
       <c r="R19"/>
       <c r="S19"/>
       <c r="T19"/>
       <c r="U19"/>
       <c r="V19"/>
       <c r="W19"/>
       <c r="X19"/>
       <c r="Y19"/>
       <c r="Z19"/>
       <c r="AA19"/>
+      <c r="AB19"/>
     </row>
-    <row r="20" spans="1:27">
+    <row r="20" spans="1:28">
       <c r="A20" t="s">
-        <v>45</v>
+        <v>46</v>
       </c>
       <c r="B20"/>
       <c r="C20"/>
       <c r="D20"/>
       <c r="E20"/>
       <c r="F20"/>
       <c r="G20"/>
       <c r="H20"/>
       <c r="I20"/>
       <c r="J20"/>
       <c r="K20"/>
       <c r="L20"/>
       <c r="M20"/>
       <c r="N20"/>
       <c r="O20"/>
       <c r="P20"/>
       <c r="Q20"/>
       <c r="R20"/>
       <c r="S20"/>
       <c r="T20"/>
       <c r="U20"/>
       <c r="V20"/>
       <c r="W20"/>
       <c r="X20"/>
       <c r="Y20"/>
       <c r="Z20"/>
       <c r="AA20"/>
+      <c r="AB20"/>
     </row>
-    <row r="21" spans="1:27">
+    <row r="21" spans="1:28">
       <c r="A21" t="s">
-        <v>46</v>
+        <v>47</v>
       </c>
       <c r="B21"/>
       <c r="C21"/>
       <c r="D21"/>
       <c r="E21"/>
       <c r="F21"/>
       <c r="G21"/>
       <c r="H21"/>
       <c r="I21"/>
       <c r="J21"/>
       <c r="K21"/>
       <c r="L21"/>
       <c r="M21"/>
       <c r="N21"/>
       <c r="O21"/>
       <c r="P21"/>
-      <c r="Q21">
+      <c r="Q21"/>
+      <c r="R21">
         <v>221236000000.0</v>
       </c>
-      <c r="R21">
+      <c r="S21">
         <v>94348000000.0</v>
       </c>
-      <c r="S21">
+      <c r="T21">
         <v>110372000000.0</v>
       </c>
-      <c r="T21">
+      <c r="U21">
         <v>111694000000.0</v>
       </c>
-      <c r="U21"/>
       <c r="V21"/>
       <c r="W21"/>
       <c r="X21"/>
       <c r="Y21"/>
       <c r="Z21"/>
       <c r="AA21"/>
+      <c r="AB21"/>
     </row>
-    <row r="22" spans="1:27">
+    <row r="22" spans="1:28">
       <c r="A22" t="s">
-        <v>47</v>
+        <v>48</v>
       </c>
       <c r="B22">
+        <v>201477000000.0</v>
+      </c>
+      <c r="C22">
         <v>225087000000.0</v>
       </c>
-      <c r="C22">
+      <c r="D22">
         <v>209196000000.0</v>
       </c>
-      <c r="D22">
+      <c r="E22">
         <v>267023000000.0</v>
       </c>
-      <c r="E22">
+      <c r="F22">
         <v>208324000000.0</v>
       </c>
-      <c r="F22">
+      <c r="G22">
         <v>171037000000.0</v>
       </c>
-      <c r="G22">
+      <c r="H22">
         <v>165633000000.0</v>
       </c>
-      <c r="H22">
+      <c r="I22">
         <v>172217000000.0</v>
       </c>
-      <c r="I22">
+      <c r="J22">
         <v>171620000000.0</v>
       </c>
-      <c r="J22">
+      <c r="K22">
         <v>138137000000.0</v>
       </c>
-      <c r="K22">
+      <c r="L22">
         <v>131360000000.0</v>
       </c>
-      <c r="L22">
+      <c r="M22">
         <v>226717000000.0</v>
       </c>
-      <c r="M22">
+      <c r="N22">
         <v>161867000000.0</v>
       </c>
-      <c r="N22">
+      <c r="O22">
         <v>165953000000.0</v>
       </c>
-      <c r="O22">
+      <c r="P22">
         <v>123434000000.0</v>
       </c>
-      <c r="P22">
+      <c r="Q22">
         <v>106732000000.0</v>
       </c>
-      <c r="Q22">
+      <c r="R22">
         <v>101153000000.0</v>
       </c>
-      <c r="R22">
+      <c r="S22">
         <v>110497000000.0</v>
       </c>
-      <c r="S22">
+      <c r="T22">
         <v>100145000000.0</v>
       </c>
-      <c r="T22">
+      <c r="U22">
         <v>64747000000.0</v>
       </c>
-      <c r="U22">
+      <c r="V22">
         <v>76459000000.0</v>
       </c>
-      <c r="V22">
+      <c r="W22">
         <v>71057000000.0</v>
       </c>
-      <c r="W22">
+      <c r="X22">
         <v>72001000000.0</v>
       </c>
-      <c r="X22">
+      <c r="Y22">
         <v>60829000000.0</v>
       </c>
-      <c r="Y22">
+      <c r="Z22">
         <v>59627640000.0</v>
       </c>
-      <c r="Z22">
+      <c r="AA22">
         <v>62419782000.0</v>
       </c>
-      <c r="AA22">
+      <c r="AB22">
         <v>60104000000.0</v>
       </c>
     </row>
-    <row r="23" spans="1:27">
+    <row r="23" spans="1:28">
       <c r="A23" t="s">
-        <v>48</v>
+        <v>49</v>
       </c>
       <c r="B23">
+        <v>3456646000000.0</v>
+      </c>
+      <c r="C23">
         <v>3441088000000.0</v>
       </c>
-      <c r="C23">
+      <c r="D23">
         <v>3407442000000.0</v>
       </c>
-      <c r="D23">
+      <c r="E23">
         <v>3374502000000.0</v>
       </c>
-      <c r="E23">
+      <c r="F23">
         <v>2922017000000.0</v>
       </c>
-      <c r="F23">
+      <c r="G23">
         <v>2907425000000.0</v>
       </c>
-      <c r="G23">
+      <c r="H23">
         <v>2896950000000.0</v>
       </c>
-      <c r="H23">
+      <c r="I23">
         <v>2889501000000.0</v>
       </c>
-      <c r="I23">
+      <c r="J23">
         <v>2510078000000.0</v>
       </c>
-      <c r="J23">
+      <c r="K23">
         <v>2275038000000.0</v>
       </c>
-      <c r="K23">
+      <c r="L23">
         <v>2100853000000.0</v>
       </c>
-      <c r="L23">
+      <c r="M23">
         <v>2231051000000.0</v>
       </c>
-      <c r="M23">
+      <c r="N23">
         <v>1710075000000.0</v>
       </c>
-      <c r="N23"/>
       <c r="O23"/>
-      <c r="P23">
+      <c r="P23"/>
+      <c r="Q23">
         <v>1220813000000.0</v>
       </c>
-      <c r="Q23">
+      <c r="R23">
         <v>1137082000000.0</v>
       </c>
-      <c r="R23">
+      <c r="S23">
         <v>993465000000.0</v>
       </c>
-      <c r="S23">
+      <c r="T23">
         <v>941389000000.0</v>
       </c>
-      <c r="T23">
+      <c r="U23">
         <v>621835000000.0</v>
       </c>
-      <c r="U23">
+      <c r="V23">
         <v>610437000000.0</v>
       </c>
-      <c r="V23">
+      <c r="W23">
         <v>575385000000.0</v>
       </c>
-      <c r="W23">
+      <c r="X23">
         <v>553081000000.0</v>
       </c>
-      <c r="X23"/>
       <c r="Y23"/>
       <c r="Z23"/>
       <c r="AA23"/>
+      <c r="AB23"/>
     </row>
-    <row r="24" spans="1:27">
+    <row r="24" spans="1:28">
       <c r="A24" t="s">
-        <v>49</v>
+        <v>50</v>
       </c>
       <c r="B24"/>
       <c r="C24"/>
       <c r="D24"/>
       <c r="E24"/>
       <c r="F24"/>
       <c r="G24"/>
       <c r="H24"/>
       <c r="I24"/>
       <c r="J24"/>
       <c r="K24"/>
       <c r="L24"/>
       <c r="M24"/>
       <c r="N24"/>
       <c r="O24"/>
       <c r="P24"/>
       <c r="Q24"/>
       <c r="R24"/>
       <c r="S24"/>
       <c r="T24"/>
       <c r="U24"/>
       <c r="V24"/>
       <c r="W24"/>
       <c r="X24"/>
       <c r="Y24"/>
       <c r="Z24"/>
       <c r="AA24"/>
+      <c r="AB24"/>
     </row>
-    <row r="25" spans="1:27">
+    <row r="25" spans="1:28">
       <c r="A25" t="s">
-        <v>50</v>
+        <v>51</v>
       </c>
       <c r="B25">
+        <v>21938000000.0</v>
+      </c>
+      <c r="C25">
         <v>17325000000.0</v>
       </c>
-      <c r="C25">
+      <c r="D25">
         <v>26685000000.0</v>
       </c>
-      <c r="D25">
+      <c r="E25">
         <v>24853000000.0</v>
       </c>
-      <c r="E25">
+      <c r="F25">
         <v>27449000000.0</v>
       </c>
-      <c r="F25">
+      <c r="G25">
         <v>20528000000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>0.0</v>
       </c>
       <c r="H25">
         <v>0.0</v>
       </c>
       <c r="I25">
         <v>0.0</v>
       </c>
       <c r="J25">
         <v>0.0</v>
       </c>
-      <c r="K25"/>
+      <c r="K25">
+        <v>0.0</v>
+      </c>
       <c r="L25"/>
       <c r="M25"/>
       <c r="N25"/>
       <c r="O25"/>
       <c r="P25"/>
       <c r="Q25"/>
       <c r="R25"/>
       <c r="S25"/>
       <c r="T25"/>
       <c r="U25"/>
       <c r="V25"/>
       <c r="W25"/>
       <c r="X25"/>
       <c r="Y25"/>
       <c r="Z25"/>
       <c r="AA25"/>
+      <c r="AB25"/>
     </row>
-    <row r="26" spans="1:27">
+    <row r="26" spans="1:28">
       <c r="A26" t="s">
-        <v>51</v>
+        <v>52</v>
       </c>
       <c r="B26"/>
       <c r="C26"/>
       <c r="D26"/>
       <c r="E26"/>
       <c r="F26"/>
       <c r="G26"/>
       <c r="H26"/>
       <c r="I26"/>
       <c r="J26"/>
       <c r="K26"/>
       <c r="L26"/>
       <c r="M26"/>
       <c r="N26"/>
       <c r="O26"/>
       <c r="P26"/>
       <c r="Q26"/>
       <c r="R26"/>
       <c r="S26"/>
       <c r="T26"/>
       <c r="U26"/>
       <c r="V26"/>
       <c r="W26"/>
       <c r="X26"/>
       <c r="Y26"/>
       <c r="Z26"/>
       <c r="AA26"/>
+      <c r="AB26"/>
     </row>
-    <row r="27" spans="1:27">
+    <row r="27" spans="1:28">
       <c r="A27" t="s">
-        <v>52</v>
+        <v>53</v>
       </c>
       <c r="B27"/>
       <c r="C27"/>
       <c r="D27"/>
       <c r="E27"/>
       <c r="F27"/>
       <c r="G27"/>
       <c r="H27"/>
       <c r="I27"/>
       <c r="J27"/>
       <c r="K27"/>
       <c r="L27"/>
       <c r="M27"/>
       <c r="N27"/>
       <c r="O27"/>
       <c r="P27"/>
       <c r="Q27"/>
       <c r="R27"/>
       <c r="S27"/>
       <c r="T27"/>
       <c r="U27"/>
       <c r="V27"/>
       <c r="W27"/>
       <c r="X27"/>
       <c r="Y27"/>
       <c r="Z27"/>
       <c r="AA27"/>
+      <c r="AB27"/>
     </row>
-    <row r="28" spans="1:27">
+    <row r="28" spans="1:28">
       <c r="A28" t="s">
-        <v>53</v>
+        <v>54</v>
       </c>
       <c r="B28">
+        <v>-875745000000.0</v>
+      </c>
+      <c r="C28">
         <v>-825018000000.0</v>
       </c>
-      <c r="C28">
+      <c r="D28">
         <v>-408920000000.0</v>
       </c>
-      <c r="D28">
+      <c r="E28">
         <v>-401233000000.0</v>
       </c>
-      <c r="E28">
+      <c r="F28">
         <v>-199443000000.0</v>
       </c>
-      <c r="F28">
+      <c r="G28">
         <v>-307262000000.0</v>
       </c>
-      <c r="G28">
+      <c r="H28">
         <v>272203000000.0</v>
       </c>
-      <c r="H28">
+      <c r="I28">
         <v>62104000000.0</v>
       </c>
-      <c r="I28">
+      <c r="J28">
         <v>76946000000.0</v>
       </c>
-      <c r="J28">
+      <c r="K28">
         <v>-3231000000.0</v>
       </c>
-      <c r="K28">
+      <c r="L28">
         <v>155385000000.0</v>
       </c>
-      <c r="L28">
+      <c r="M28">
         <v>604049000000.0</v>
       </c>
-      <c r="M28">
+      <c r="N28">
         <v>-145511000000.0</v>
       </c>
-      <c r="N28"/>
-      <c r="O28">
+      <c r="O28"/>
+      <c r="P28">
         <v>-99129000000.0</v>
       </c>
-      <c r="P28">
+      <c r="Q28">
         <v>-248409000000.0</v>
       </c>
-      <c r="Q28">
+      <c r="R28">
         <v>-206585000000.0</v>
       </c>
-      <c r="R28">
+      <c r="S28">
         <v>-337162000000.0</v>
       </c>
-      <c r="S28">
+      <c r="T28">
         <v>-276849000000.0</v>
       </c>
-      <c r="T28">
+      <c r="U28">
         <v>-44207000000.0</v>
       </c>
-      <c r="U28">
+      <c r="V28">
         <v>20241000000.0</v>
       </c>
-      <c r="V28">
+      <c r="W28">
         <v>-10514000000.0</v>
       </c>
-      <c r="W28">
+      <c r="X28">
         <v>-75485000000.0</v>
       </c>
-      <c r="X28"/>
       <c r="Y28"/>
       <c r="Z28"/>
       <c r="AA28"/>
+      <c r="AB28"/>
     </row>
-    <row r="29" spans="1:27">
+    <row r="29" spans="1:28">
       <c r="A29" t="s">
-        <v>54</v>
+        <v>55</v>
       </c>
       <c r="B29">
+        <v>1432331000000.0</v>
+      </c>
+      <c r="C29">
         <v>1516167000000.0</v>
       </c>
-      <c r="C29">
+      <c r="D29">
         <v>1740685000000.0</v>
       </c>
-      <c r="D29">
+      <c r="E29">
         <v>1472657000000.0</v>
       </c>
-      <c r="E29">
+      <c r="F29">
         <v>1498651000000.0</v>
       </c>
-      <c r="F29">
+      <c r="G29">
         <v>1732980000000.0</v>
       </c>
-      <c r="G29">
+      <c r="H29">
         <v>1495532000000.0</v>
       </c>
-      <c r="H29">
+      <c r="I29">
         <v>1537155000000.0</v>
       </c>
-      <c r="I29">
+      <c r="J29">
         <v>1364474000000.0</v>
       </c>
-      <c r="J29"/>
       <c r="K29"/>
       <c r="L29"/>
       <c r="M29"/>
       <c r="N29"/>
       <c r="O29"/>
       <c r="P29"/>
       <c r="Q29"/>
       <c r="R29"/>
       <c r="S29"/>
       <c r="T29"/>
       <c r="U29"/>
       <c r="V29"/>
       <c r="W29"/>
       <c r="X29"/>
       <c r="Y29"/>
       <c r="Z29"/>
       <c r="AA29"/>
+      <c r="AB29"/>
     </row>
-    <row r="30" spans="1:27">
+    <row r="30" spans="1:28">
       <c r="A30" t="s">
-        <v>55</v>
+        <v>56</v>
       </c>
       <c r="B30">
+        <v>548694000000.0</v>
+      </c>
+      <c r="C30">
         <v>440965000000.0</v>
       </c>
-      <c r="C30">
+      <c r="D30">
         <v>598663000000.0</v>
       </c>
-      <c r="D30">
+      <c r="E30">
         <v>446937000000.0</v>
       </c>
-      <c r="E30">
+      <c r="F30">
         <v>329199000000.0</v>
       </c>
-      <c r="F30">
+      <c r="G30">
         <v>336773000000.0</v>
       </c>
-      <c r="G30">
+      <c r="H30">
         <v>860651000000.0</v>
       </c>
-      <c r="H30">
+      <c r="I30">
         <v>605643000000.0</v>
       </c>
-      <c r="I30">
+      <c r="J30">
         <v>572397000000.0</v>
       </c>
-      <c r="J30">
+      <c r="K30">
         <v>289580000000.0</v>
       </c>
-      <c r="K30">
+      <c r="L30">
         <v>209771000000.0</v>
       </c>
-      <c r="L30">
+      <c r="M30">
         <v>382051000000.0</v>
       </c>
-      <c r="M30">
+      <c r="N30">
         <v>325807000000.0</v>
       </c>
-      <c r="N30">
+      <c r="O30">
         <v>196712000000.0</v>
       </c>
-      <c r="O30">
+      <c r="P30">
         <v>168539000000.0</v>
       </c>
-      <c r="P30">
+      <c r="Q30">
         <v>286104000000.0</v>
       </c>
-      <c r="Q30">
+      <c r="R30">
         <v>221236000000.0</v>
       </c>
-      <c r="R30">
+      <c r="S30">
         <v>94348000000.0</v>
       </c>
-      <c r="S30">
+      <c r="T30">
         <v>110372000000.0</v>
       </c>
-      <c r="T30">
+      <c r="U30">
         <v>111694000000.0</v>
       </c>
-      <c r="U30">
+      <c r="V30">
         <v>101500000000.0</v>
       </c>
-      <c r="V30">
+      <c r="W30">
         <v>118921000000.0</v>
       </c>
-      <c r="W30">
+      <c r="X30">
         <v>102445000000.0</v>
       </c>
-      <c r="X30">
+      <c r="Y30">
         <v>65308000000.0</v>
       </c>
-      <c r="Y30">
+      <c r="Z30">
         <v>56427581000.0</v>
       </c>
-      <c r="Z30">
+      <c r="AA30">
         <v>57971325000.0</v>
       </c>
-      <c r="AA30">
+      <c r="AB30">
         <v>44438000000.0</v>
       </c>
     </row>
-    <row r="31" spans="1:27">
+    <row r="31" spans="1:28">
       <c r="A31" t="s">
-        <v>56</v>
+        <v>57</v>
       </c>
       <c r="B31"/>
       <c r="C31"/>
-      <c r="D31">
+      <c r="D31"/>
+      <c r="E31">
         <v>1072657000000.0</v>
       </c>
-      <c r="E31">
+      <c r="F31">
         <v>1098651000000.0</v>
       </c>
-      <c r="F31">
+      <c r="G31">
         <v>1432980000000.0</v>
       </c>
-      <c r="G31">
+      <c r="H31">
         <v>1145532000000.0</v>
       </c>
-      <c r="H31">
+      <c r="I31">
         <v>1167155000000.0</v>
       </c>
-      <c r="I31">
+      <c r="J31">
         <v>1064474000000.0</v>
       </c>
-      <c r="J31">
+      <c r="K31">
         <v>820524000000.0</v>
       </c>
-      <c r="K31">
+      <c r="L31">
         <v>766269000000.0</v>
       </c>
-      <c r="L31"/>
       <c r="M31"/>
       <c r="N31"/>
       <c r="O31"/>
       <c r="P31"/>
       <c r="Q31"/>
       <c r="R31"/>
       <c r="S31"/>
       <c r="T31"/>
       <c r="U31"/>
       <c r="V31"/>
       <c r="W31"/>
       <c r="X31"/>
       <c r="Y31"/>
       <c r="Z31"/>
       <c r="AA31"/>
+      <c r="AB31"/>
     </row>
-    <row r="32" spans="1:27">
+    <row r="32" spans="1:28">
       <c r="A32" t="s">
-        <v>57</v>
+        <v>58</v>
       </c>
       <c r="B32">
+        <v>-134281000000.0</v>
+      </c>
+      <c r="C32">
         <v>-195879000000.0</v>
       </c>
-      <c r="C32">
+      <c r="D32">
         <v>-137239000000.0</v>
       </c>
-      <c r="D32">
+      <c r="E32">
         <v>-505520000000.0</v>
       </c>
-      <c r="E32">
+      <c r="F32">
         <v>-441588000000.0</v>
       </c>
-      <c r="F32">
+      <c r="G32">
         <v>-149180000000.0</v>
       </c>
-      <c r="G32">
+      <c r="H32">
         <v>-425891000000.0</v>
       </c>
-      <c r="H32">
+      <c r="I32">
         <v>-349958000000.0</v>
       </c>
-      <c r="I32">
+      <c r="J32">
         <v>-227269000000.0</v>
       </c>
-      <c r="J32"/>
       <c r="K32"/>
       <c r="L32"/>
       <c r="M32"/>
       <c r="N32"/>
       <c r="O32"/>
       <c r="P32"/>
       <c r="Q32"/>
       <c r="R32"/>
       <c r="S32"/>
       <c r="T32"/>
       <c r="U32"/>
       <c r="V32"/>
       <c r="W32"/>
       <c r="X32"/>
       <c r="Y32"/>
       <c r="Z32"/>
       <c r="AA32"/>
+      <c r="AB32"/>
     </row>
-    <row r="33" spans="1:27">
+    <row r="33" spans="1:28">
       <c r="A33" t="s">
-        <v>58</v>
+        <v>59</v>
       </c>
       <c r="B33">
+        <v>1610603000000.0</v>
+      </c>
+      <c r="C33">
         <v>1637326000000.0</v>
       </c>
-      <c r="C33">
+      <c r="D33">
         <v>1674236000000.0</v>
       </c>
-      <c r="D33">
+      <c r="E33">
         <v>1725245000000.0</v>
       </c>
-      <c r="E33">
+      <c r="F33">
         <v>1680905000000.0</v>
       </c>
-      <c r="F33">
+      <c r="G33">
         <v>1718164000000.0</v>
       </c>
-      <c r="G33">
+      <c r="H33">
         <v>1734148000000.0</v>
       </c>
-      <c r="H33">
+      <c r="I33">
         <v>1660540000000.0</v>
       </c>
-      <c r="I33">
+      <c r="J33">
         <v>1433233000000.0</v>
       </c>
-      <c r="J33">
+      <c r="K33">
         <v>1373780000000.0</v>
       </c>
-      <c r="K33">
+      <c r="L33">
         <v>1390898000000.0</v>
       </c>
-      <c r="L33">
+      <c r="M33">
         <v>1414557000000.0</v>
       </c>
-      <c r="M33">
+      <c r="N33">
         <v>1075896000000.0</v>
       </c>
-      <c r="N33"/>
-      <c r="O33">
+      <c r="O33"/>
+      <c r="P33">
         <v>652832000000.0</v>
       </c>
-      <c r="P33">
+      <c r="Q33">
         <v>564774000000.0</v>
       </c>
-      <c r="Q33">
+      <c r="R33">
         <v>539841000000.0</v>
       </c>
-      <c r="R33">
+      <c r="S33">
         <v>431983000000.0</v>
       </c>
-      <c r="S33">
+      <c r="T33">
         <v>416576000000.0</v>
       </c>
-      <c r="T33">
+      <c r="U33">
         <v>393147000000.0</v>
       </c>
-      <c r="U33">
+      <c r="V33">
         <v>411791000000.0</v>
       </c>
-      <c r="V33">
+      <c r="W33">
         <v>361439000000.0</v>
       </c>
-      <c r="W33">
+      <c r="X33">
         <v>284870000000.0</v>
       </c>
-      <c r="X33"/>
       <c r="Y33"/>
       <c r="Z33"/>
       <c r="AA33"/>
+      <c r="AB33"/>
     </row>
-    <row r="34" spans="1:27">
+    <row r="34" spans="1:28">
       <c r="A34" t="s">
-        <v>59</v>
+        <v>60</v>
       </c>
       <c r="B34">
+        <v>9397000000.0</v>
+      </c>
+      <c r="C34">
         <v>12049000000.0</v>
       </c>
-      <c r="C34">
+      <c r="D34">
         <v>11449000000.0</v>
       </c>
-      <c r="D34">
+      <c r="E34">
         <v>14635000000.0</v>
       </c>
-      <c r="E34">
+      <c r="F34">
         <v>9886000000.0</v>
       </c>
-      <c r="F34">
+      <c r="G34">
         <v>5670000000.0</v>
       </c>
-      <c r="G34">
+      <c r="H34">
         <v>25567000000.0</v>
       </c>
-      <c r="H34">
+      <c r="I34">
         <v>31857000000.0</v>
       </c>
-      <c r="I34">
+      <c r="J34">
         <v>11993000000.0</v>
       </c>
-      <c r="J34">
+      <c r="K34">
         <v>8907000000.0</v>
       </c>
-      <c r="K34"/>
       <c r="L34"/>
       <c r="M34"/>
       <c r="N34"/>
       <c r="O34"/>
       <c r="P34"/>
       <c r="Q34"/>
       <c r="R34"/>
       <c r="S34"/>
       <c r="T34"/>
       <c r="U34"/>
       <c r="V34"/>
       <c r="W34"/>
       <c r="X34"/>
       <c r="Y34"/>
       <c r="Z34"/>
       <c r="AA34"/>
+      <c r="AB34"/>
     </row>
-    <row r="35" spans="1:27">
+    <row r="35" spans="1:28">
       <c r="A35" t="s">
-        <v>60</v>
+        <v>61</v>
       </c>
       <c r="B35">
+        <v>118372000000.0</v>
+      </c>
+      <c r="C35">
         <v>124562000000.0</v>
       </c>
-      <c r="C35">
+      <c r="D35">
         <v>145542000000.0</v>
       </c>
-      <c r="D35">
+      <c r="E35">
         <v>146450000000.0</v>
       </c>
-      <c r="E35">
+      <c r="F35">
         <v>140160000000.0</v>
       </c>
-      <c r="F35">
+      <c r="G35">
         <v>135578000000.0</v>
       </c>
-      <c r="G35">
+      <c r="H35">
         <v>162250000000.0</v>
       </c>
-      <c r="H35">
+      <c r="I35">
         <v>143046000000.0</v>
       </c>
-      <c r="I35">
+      <c r="J35">
         <v>141059000000.0</v>
       </c>
-      <c r="J35">
+      <c r="K35">
         <v>128137000000.0</v>
       </c>
-      <c r="K35">
+      <c r="L35">
         <v>119146000000.0</v>
       </c>
-      <c r="L35">
+      <c r="M35">
         <v>88453000000.0</v>
       </c>
-      <c r="M35"/>
       <c r="N35"/>
       <c r="O35"/>
-      <c r="P35">
+      <c r="P35"/>
+      <c r="Q35">
         <v>30672000000.0</v>
       </c>
-      <c r="Q35">
+      <c r="R35">
         <v>33688000000.0</v>
       </c>
-      <c r="R35">
+      <c r="S35">
         <v>35928000000.0</v>
       </c>
-      <c r="S35">
+      <c r="T35">
         <v>35979000000.0</v>
       </c>
-      <c r="T35">
+      <c r="U35">
         <v>37212000000.0</v>
       </c>
-      <c r="U35">
+      <c r="V35">
         <v>35974000000.0</v>
       </c>
-      <c r="V35">
+      <c r="W35">
         <v>33025000000.0</v>
       </c>
-      <c r="W35">
+      <c r="X35">
         <v>30599000000.0</v>
       </c>
-      <c r="X35"/>
       <c r="Y35"/>
       <c r="Z35"/>
       <c r="AA35"/>
+      <c r="AB35"/>
     </row>
-    <row r="36" spans="1:27">
+    <row r="36" spans="1:28">
       <c r="A36" t="s">
-        <v>61</v>
+        <v>62</v>
       </c>
       <c r="B36">
+        <v>98830000000.0</v>
+      </c>
+      <c r="C36">
         <v>51701000000.0</v>
       </c>
-      <c r="C36">
+      <c r="D36">
         <v>64860000000.0</v>
       </c>
-      <c r="D36">
+      <c r="E36">
         <v>77827000000.0</v>
       </c>
-      <c r="E36">
+      <c r="F36">
         <v>140357000000.0</v>
       </c>
-      <c r="F36">
+      <c r="G36">
         <v>121348000000.0</v>
       </c>
-      <c r="G36">
+      <c r="H36">
         <v>85529000000.0</v>
       </c>
-      <c r="H36">
+      <c r="I36">
         <v>78723000000.0</v>
       </c>
-      <c r="I36">
+      <c r="J36">
         <v>31925000000.0</v>
       </c>
-      <c r="J36">
+      <c r="K36">
         <v>56818000000.0</v>
       </c>
-      <c r="K36">
+      <c r="L36">
         <v>87379000000.0</v>
       </c>
-      <c r="L36">
+      <c r="M36">
         <v>70774000000.0</v>
       </c>
-      <c r="M36">
+      <c r="N36">
         <v>66060000000.0</v>
       </c>
-      <c r="N36"/>
-      <c r="O36">
+      <c r="O36"/>
+      <c r="P36">
         <v>-652832000000.0</v>
       </c>
-      <c r="P36">
+      <c r="Q36">
         <v>4182000000.0</v>
       </c>
-      <c r="Q36">
+      <c r="R36">
         <v>4863000000.0</v>
       </c>
-      <c r="R36">
+      <c r="S36">
         <v>4615000000.0</v>
       </c>
-      <c r="S36">
+      <c r="T36">
         <v>4889000000.0</v>
       </c>
-      <c r="T36">
+      <c r="U36">
         <v>4637000000.0</v>
       </c>
-      <c r="U36">
+      <c r="V36">
         <v>33175000000.0</v>
       </c>
-      <c r="V36">
+      <c r="W36">
         <v>19961000000.0</v>
       </c>
-      <c r="W36">
+      <c r="X36">
         <v>7174000000.0</v>
       </c>
-      <c r="X36"/>
       <c r="Y36"/>
       <c r="Z36"/>
       <c r="AA36"/>
+      <c r="AB36"/>
     </row>
-    <row r="37" spans="1:27">
+    <row r="37" spans="1:28">
       <c r="A37" t="s">
-        <v>62</v>
-[...4 lines deleted...]
-      <c r="E37"/>
+        <v>63</v>
+      </c>
+      <c r="B37">
+        <v>619000000.0</v>
+      </c>
+      <c r="C37">
+        <v>718000000.0</v>
+      </c>
+      <c r="D37">
+        <v>770000000.0</v>
+      </c>
+      <c r="E37">
+        <v>618000000.0</v>
+      </c>
       <c r="F37"/>
       <c r="G37"/>
       <c r="H37"/>
       <c r="I37"/>
       <c r="J37"/>
       <c r="K37"/>
       <c r="L37"/>
       <c r="M37"/>
       <c r="N37"/>
       <c r="O37"/>
       <c r="P37"/>
       <c r="Q37"/>
       <c r="R37"/>
       <c r="S37"/>
       <c r="T37"/>
       <c r="U37"/>
       <c r="V37"/>
       <c r="W37"/>
       <c r="X37"/>
       <c r="Y37"/>
       <c r="Z37"/>
       <c r="AA37"/>
+      <c r="AB37"/>
     </row>
-    <row r="38" spans="1:27">
+    <row r="38" spans="1:28">
       <c r="A38" t="s">
-        <v>63</v>
+        <v>64</v>
       </c>
       <c r="B38">
+        <v>182332000000.0</v>
+      </c>
+      <c r="C38">
         <v>193833000000.0</v>
       </c>
-      <c r="C38">
+      <c r="D38">
         <v>144011000000.0</v>
       </c>
-      <c r="D38">
+      <c r="E38">
         <v>218607000000.0</v>
       </c>
-      <c r="E38">
+      <c r="F38">
         <v>237819000000.0</v>
       </c>
-      <c r="F38">
+      <c r="G38">
         <v>214387000000.0</v>
       </c>
-      <c r="G38">
+      <c r="H38">
         <v>174859000000.0</v>
       </c>
-      <c r="H38">
+      <c r="I38">
         <v>136479000000.0</v>
       </c>
-      <c r="I38">
+      <c r="J38">
         <v>69147000000.0</v>
       </c>
-      <c r="J38">
+      <c r="K38">
         <v>95765000000.0</v>
       </c>
-      <c r="K38">
+      <c r="L38">
         <v>44322000000.0</v>
       </c>
-      <c r="L38">
+      <c r="M38">
         <v>99252000000.0</v>
       </c>
-      <c r="M38">
+      <c r="N38">
         <v>66060000000.0</v>
       </c>
-      <c r="N38">
+      <c r="O38">
         <v>59120000000.0</v>
       </c>
-      <c r="O38">
+      <c r="P38">
         <v>36745000000.0</v>
       </c>
-      <c r="P38">
+      <c r="Q38">
         <v>17572000000.0</v>
       </c>
-      <c r="Q38">
+      <c r="R38">
         <v>10932000000.0</v>
       </c>
-      <c r="R38">
+      <c r="S38">
         <v>10276000000.0</v>
       </c>
-      <c r="S38">
+      <c r="T38">
         <v>8017000000.0</v>
       </c>
-      <c r="T38">
+      <c r="U38">
         <v>20554000000.0</v>
       </c>
-      <c r="U38">
+      <c r="V38">
         <v>35017000000.0</v>
       </c>
-      <c r="V38">
+      <c r="W38">
         <v>20979000000.0</v>
       </c>
-      <c r="W38">
+      <c r="X38">
         <v>12481000000.0</v>
       </c>
-      <c r="X38">
+      <c r="Y38">
         <v>14315000000.0</v>
       </c>
-      <c r="Y38">
+      <c r="Z38">
         <v>14960710000.0</v>
       </c>
-      <c r="Z38">
+      <c r="AA38">
         <v>13137416000.0</v>
       </c>
-      <c r="AA38">
+      <c r="AB38">
         <v>4864000000.0</v>
       </c>
     </row>
-    <row r="39" spans="1:27">
+    <row r="39" spans="1:28">
       <c r="A39" t="s">
-        <v>64</v>
+        <v>65</v>
       </c>
       <c r="B39">
+        <v>113259000000.0</v>
+      </c>
+      <c r="C39">
         <v>81783000000.0</v>
       </c>
-      <c r="C39">
+      <c r="D39">
         <v>127347000000.0</v>
       </c>
-      <c r="D39">
+      <c r="E39">
         <v>92968000000.0</v>
       </c>
-      <c r="E39">
+      <c r="F39">
         <v>65392000000.0</v>
       </c>
-      <c r="F39">
+      <c r="G39">
         <v>48198000000.0</v>
       </c>
-      <c r="G39">
+      <c r="H39">
         <v>58721000000.0</v>
       </c>
-      <c r="H39">
+      <c r="I39">
         <v>143205000000.0</v>
       </c>
-      <c r="I39">
+      <c r="J39">
         <v>109774000000.0</v>
       </c>
-      <c r="J39">
+      <c r="K39">
         <v>70310000000.0</v>
       </c>
-      <c r="K39">
+      <c r="L39">
         <v>24209000000.0</v>
       </c>
-      <c r="L39">
+      <c r="M39">
         <v>61362000000.0</v>
       </c>
-      <c r="M39">
+      <c r="N39">
         <v>73067000000.0</v>
       </c>
-      <c r="N39">
+      <c r="O39">
         <v>65111000000.0</v>
       </c>
-      <c r="O39">
+      <c r="P39">
         <v>71369000000.0</v>
       </c>
-      <c r="P39">
+      <c r="Q39">
         <v>300898000000.0</v>
       </c>
-      <c r="Q39">
+      <c r="R39">
         <v>68267000000.0</v>
       </c>
-      <c r="R39">
+      <c r="S39">
         <v>19475000000.0</v>
       </c>
-      <c r="S39">
+      <c r="T39">
         <v>22574000000.0</v>
       </c>
-      <c r="T39">
+      <c r="U39">
         <v>4824000000.0</v>
       </c>
-      <c r="U39">
+      <c r="V39">
         <v>15928000000.0</v>
       </c>
-      <c r="V39">
+      <c r="W39">
         <v>13454000000.0</v>
       </c>
-      <c r="W39">
+      <c r="X39">
         <v>18280000000.0</v>
       </c>
-      <c r="X39">
+      <c r="Y39">
         <v>23614000000.0</v>
       </c>
-      <c r="Y39">
+      <c r="Z39">
         <v>19960541000.0</v>
       </c>
-      <c r="Z39">
+      <c r="AA39">
         <v>6788493000.0</v>
       </c>
-      <c r="AA39">
+      <c r="AB39">
         <v>9253000000.0</v>
       </c>
     </row>
-    <row r="40" spans="1:27">
+    <row r="40" spans="1:28">
       <c r="A40" t="s">
-        <v>65</v>
+        <v>66</v>
       </c>
       <c r="B40">
-        <v>1187119000000.0</v>
+        <v>1608234000000.0</v>
       </c>
       <c r="C40">
+        <v>1265630000000.0</v>
+      </c>
+      <c r="D40">
         <v>1045942000000.0</v>
       </c>
-      <c r="D40">
+      <c r="E40">
         <v>1129300000000.0</v>
       </c>
-      <c r="E40">
+      <c r="F40">
         <v>-74156000000.0</v>
       </c>
-      <c r="F40">
+      <c r="G40">
         <v>111874000000.0</v>
       </c>
-      <c r="G40">
+      <c r="H40">
         <v>84412000000.0</v>
       </c>
-      <c r="H40">
+      <c r="I40">
         <v>905745000000.0</v>
       </c>
-      <c r="I40">
+      <c r="J40">
         <v>680691000000.0</v>
       </c>
-      <c r="J40">
+      <c r="K40">
         <v>674017000000.0</v>
       </c>
-      <c r="K40">
+      <c r="L40">
         <v>556845000000.0</v>
       </c>
-      <c r="L40">
+      <c r="M40">
         <v>360103000000.0</v>
       </c>
-      <c r="M40">
+      <c r="N40">
         <v>620887000000.0</v>
       </c>
-      <c r="N40">
+      <c r="O40">
         <v>787514000000.0</v>
       </c>
-      <c r="O40">
+      <c r="P40">
         <v>779759000000.0</v>
       </c>
-      <c r="P40">
+      <c r="Q40">
         <v>505506000000.0</v>
       </c>
-      <c r="Q40">
+      <c r="R40">
         <v>529990000000.0</v>
       </c>
-      <c r="R40">
+      <c r="S40">
         <v>610766000000.0</v>
       </c>
-      <c r="S40">
+      <c r="T40">
         <v>340296000000.0</v>
       </c>
-      <c r="T40">
+      <c r="U40">
         <v>232815000000.0</v>
       </c>
-      <c r="U40">
+      <c r="V40">
         <v>215090000000.0</v>
       </c>
-      <c r="V40">
+      <c r="W40">
         <v>182816000000.0</v>
       </c>
-      <c r="W40">
+      <c r="X40">
         <v>160665000000.0</v>
       </c>
-      <c r="X40">
+      <c r="Y40">
         <v>172148000000.0</v>
       </c>
-      <c r="Y40">
+      <c r="Z40">
         <v>153856418000.0</v>
       </c>
-      <c r="Z40">
+      <c r="AA40">
         <v>197219443000.0</v>
       </c>
-      <c r="AA40">
+      <c r="AB40">
         <v>172259000000.0</v>
       </c>
     </row>
-    <row r="41" spans="1:27">
+    <row r="41" spans="1:28">
       <c r="A41" t="s">
-        <v>66</v>
+        <v>67</v>
       </c>
       <c r="B41"/>
       <c r="C41"/>
-      <c r="D41">
+      <c r="D41"/>
+      <c r="E41">
         <v>121597000000.0</v>
       </c>
-      <c r="E41">
+      <c r="F41">
         <v>112711000000.0</v>
       </c>
-      <c r="F41">
+      <c r="G41">
         <v>115050000000.0</v>
       </c>
-      <c r="G41">
+      <c r="H41">
         <v>146410000000.0</v>
       </c>
-      <c r="H41">
+      <c r="I41">
         <v>143046000000.0</v>
       </c>
-      <c r="I41">
+      <c r="J41">
         <v>141059000000.0</v>
       </c>
-      <c r="J41">
+      <c r="K41">
         <v>128137000000.0</v>
       </c>
-      <c r="K41">
+      <c r="L41">
         <v>119146000000.0</v>
       </c>
-      <c r="L41">
+      <c r="M41">
         <v>18654000000.0</v>
       </c>
-      <c r="M41">
+      <c r="N41">
         <v>12728000000.0</v>
       </c>
-      <c r="N41">
+      <c r="O41">
         <v>17237000000.0</v>
       </c>
-      <c r="O41">
+      <c r="P41">
         <v>3201000000.0</v>
       </c>
-      <c r="P41">
+      <c r="Q41">
         <v>1417000000.0</v>
       </c>
-      <c r="Q41">
+      <c r="R41">
         <v>7009000000.0</v>
       </c>
-      <c r="R41">
+      <c r="S41">
         <v>6395000000.0</v>
       </c>
-      <c r="S41">
+      <c r="T41">
         <v>10360000000.0</v>
       </c>
-      <c r="T41">
+      <c r="U41">
         <v>7482000000.0</v>
       </c>
-      <c r="U41">
+      <c r="V41">
         <v>9437000000.0</v>
       </c>
-      <c r="V41">
+      <c r="W41">
         <v>12240000000.0</v>
       </c>
-      <c r="W41">
+      <c r="X41">
         <v>1925000000.0</v>
       </c>
-      <c r="X41">
+      <c r="Y41">
         <v>888000000.0</v>
       </c>
-      <c r="Y41"/>
       <c r="Z41"/>
-      <c r="AA41">
+      <c r="AA41"/>
+      <c r="AB41">
         <v>1453000000.0</v>
       </c>
     </row>
-    <row r="42" spans="1:27">
+    <row r="42" spans="1:28">
       <c r="A42" t="s">
-        <v>67</v>
+        <v>68</v>
       </c>
       <c r="B42">
         <v>19509000000.0</v>
       </c>
       <c r="C42">
-        <v>1802000000.0</v>
+        <v>19509000000.0</v>
       </c>
       <c r="D42">
         <v>1802000000.0</v>
       </c>
       <c r="E42">
         <v>1802000000.0</v>
       </c>
       <c r="F42">
         <v>1802000000.0</v>
       </c>
       <c r="G42">
         <v>1802000000.0</v>
       </c>
       <c r="H42">
         <v>1802000000.0</v>
       </c>
       <c r="I42">
         <v>1802000000.0</v>
       </c>
       <c r="J42">
         <v>1802000000.0</v>
       </c>
       <c r="K42">
         <v>1802000000.0</v>
       </c>
       <c r="L42">
+        <v>1802000000.0</v>
+      </c>
+      <c r="M42">
         <v>1813000000.0</v>
       </c>
-      <c r="M42">
+      <c r="N42">
         <v>1802000000.0</v>
       </c>
-      <c r="N42"/>
-[...2 lines deleted...]
-      </c>
+      <c r="O42"/>
       <c r="P42">
         <v>1802000000.0</v>
       </c>
       <c r="Q42">
         <v>1802000000.0</v>
       </c>
       <c r="R42">
         <v>1802000000.0</v>
       </c>
       <c r="S42">
         <v>1802000000.0</v>
       </c>
       <c r="T42">
         <v>1802000000.0</v>
       </c>
       <c r="U42">
         <v>1802000000.0</v>
       </c>
       <c r="V42">
         <v>1802000000.0</v>
       </c>
       <c r="W42">
         <v>1802000000.0</v>
       </c>
-      <c r="X42"/>
+      <c r="X42">
+        <v>1802000000.0</v>
+      </c>
       <c r="Y42"/>
       <c r="Z42"/>
       <c r="AA42"/>
+      <c r="AB42"/>
     </row>
-    <row r="43" spans="1:27">
+    <row r="43" spans="1:28">
       <c r="A43" t="s">
-        <v>68</v>
+        <v>69</v>
       </c>
       <c r="B43"/>
       <c r="C43"/>
       <c r="D43"/>
       <c r="E43"/>
       <c r="F43"/>
       <c r="G43"/>
       <c r="H43"/>
       <c r="I43"/>
       <c r="J43"/>
       <c r="K43"/>
       <c r="L43"/>
       <c r="M43"/>
       <c r="N43"/>
       <c r="O43"/>
       <c r="P43"/>
       <c r="Q43"/>
       <c r="R43"/>
       <c r="S43"/>
       <c r="T43"/>
       <c r="U43"/>
       <c r="V43"/>
       <c r="W43"/>
       <c r="X43"/>
       <c r="Y43"/>
       <c r="Z43"/>
       <c r="AA43"/>
+      <c r="AB43"/>
     </row>
-    <row r="44" spans="1:27">
+    <row r="44" spans="1:28">
       <c r="A44" t="s">
-        <v>69</v>
+        <v>70</v>
       </c>
       <c r="B44"/>
       <c r="C44"/>
       <c r="D44"/>
       <c r="E44"/>
       <c r="F44"/>
       <c r="G44"/>
       <c r="H44"/>
       <c r="I44"/>
       <c r="J44"/>
       <c r="K44"/>
       <c r="L44"/>
       <c r="M44"/>
       <c r="N44"/>
       <c r="O44"/>
       <c r="P44"/>
       <c r="Q44"/>
       <c r="R44"/>
       <c r="S44"/>
       <c r="T44"/>
       <c r="U44"/>
       <c r="V44"/>
       <c r="W44"/>
       <c r="X44"/>
       <c r="Y44"/>
       <c r="Z44"/>
       <c r="AA44"/>
+      <c r="AB44"/>
     </row>
-    <row r="45" spans="1:27">
+    <row r="45" spans="1:28">
       <c r="A45" t="s">
-        <v>70</v>
+        <v>71</v>
       </c>
       <c r="B45">
+        <v>3616875000000.0</v>
+      </c>
+      <c r="C45">
         <v>3425844000000.0</v>
       </c>
-      <c r="C45">
+      <c r="D45">
         <v>3227304000000.0</v>
       </c>
-      <c r="D45">
+      <c r="E45">
         <v>3001676000000.0</v>
       </c>
-      <c r="E45">
+      <c r="F45">
         <v>2929011000000.0</v>
       </c>
-      <c r="F45">
+      <c r="G45">
         <v>2942379000000.0</v>
       </c>
-      <c r="G45">
+      <c r="H45">
         <v>2793292000000.0</v>
       </c>
-      <c r="H45"/>
       <c r="I45"/>
       <c r="J45"/>
       <c r="K45"/>
       <c r="L45"/>
       <c r="M45"/>
       <c r="N45"/>
       <c r="O45"/>
       <c r="P45"/>
       <c r="Q45"/>
       <c r="R45"/>
       <c r="S45"/>
       <c r="T45"/>
       <c r="U45"/>
       <c r="V45"/>
       <c r="W45"/>
       <c r="X45"/>
       <c r="Y45"/>
       <c r="Z45"/>
       <c r="AA45"/>
+      <c r="AB45"/>
     </row>
-    <row r="46" spans="1:27">
+    <row r="46" spans="1:28">
       <c r="A46" t="s">
-        <v>71</v>
+        <v>72</v>
       </c>
       <c r="B46">
+        <v>1333352000000.0</v>
+      </c>
+      <c r="C46">
         <v>1400206000000.0</v>
       </c>
-      <c r="C46">
+      <c r="D46">
         <v>1478762000000.0</v>
       </c>
-      <c r="D46">
+      <c r="E46">
         <v>1506638000000.0</v>
       </c>
-      <c r="E46">
+      <c r="F46">
         <v>1443086000000.0</v>
       </c>
-      <c r="F46">
+      <c r="G46">
         <v>1503777000000.0</v>
       </c>
-      <c r="G46">
+      <c r="H46">
         <v>1559289000000.0</v>
       </c>
-      <c r="H46">
+      <c r="I46">
         <v>1524061000000.0</v>
       </c>
-      <c r="I46">
+      <c r="J46">
         <v>1364086000000.0</v>
       </c>
-      <c r="J46">
+      <c r="K46">
         <v>1278015000000.0</v>
       </c>
-      <c r="K46">
+      <c r="L46">
         <v>1266072000000.0</v>
       </c>
-      <c r="L46">
+      <c r="M46">
         <v>1315305000000.0</v>
       </c>
-      <c r="M46">
+      <c r="N46">
         <v>1009836000000.0</v>
       </c>
-      <c r="N46"/>
-      <c r="O46">
+      <c r="O46"/>
+      <c r="P46">
         <v>652832000000.0</v>
       </c>
-      <c r="P46">
+      <c r="Q46">
         <v>547202000000.0</v>
       </c>
-      <c r="Q46">
+      <c r="R46">
         <v>528879000000.0</v>
       </c>
-      <c r="R46">
+      <c r="S46">
         <v>420864000000.0</v>
       </c>
-      <c r="S46">
+      <c r="T46">
         <v>403172000000.0</v>
       </c>
-      <c r="T46">
+      <c r="U46">
         <v>362811000000.0</v>
       </c>
-      <c r="U46">
+      <c r="V46">
         <v>376774000000.0</v>
       </c>
-      <c r="V46">
+      <c r="W46">
         <v>340460000000.0</v>
       </c>
-      <c r="W46">
+      <c r="X46">
         <v>277696000000.0</v>
       </c>
-      <c r="X46"/>
       <c r="Y46"/>
       <c r="Z46"/>
       <c r="AA46"/>
+      <c r="AB46"/>
     </row>
-    <row r="47" spans="1:27">
+    <row r="47" spans="1:28">
       <c r="A47" t="s">
-        <v>72</v>
+        <v>73</v>
       </c>
       <c r="B47">
+        <v>1333352000000.0</v>
+      </c>
+      <c r="C47">
         <v>1400206000000.0</v>
       </c>
-      <c r="C47">
+      <c r="D47">
         <v>1478762000000.0</v>
       </c>
-      <c r="D47">
+      <c r="E47">
         <v>1506638000000.0</v>
       </c>
-      <c r="E47">
+      <c r="F47">
         <v>1443086000000.0</v>
       </c>
-      <c r="F47">
+      <c r="G47">
         <v>1503777000000.0</v>
       </c>
-      <c r="G47">
+      <c r="H47">
         <v>1559289000000.0</v>
       </c>
-      <c r="H47">
+      <c r="I47">
         <v>1524061000000.0</v>
       </c>
-      <c r="I47">
+      <c r="J47">
         <v>1364086000000.0</v>
       </c>
-      <c r="J47">
+      <c r="K47">
         <v>1278015000000.0</v>
       </c>
-      <c r="K47">
+      <c r="L47">
         <v>1266072000000.0</v>
       </c>
-      <c r="L47">
+      <c r="M47">
         <v>1315305000000.0</v>
       </c>
-      <c r="M47">
+      <c r="N47">
         <v>1009836000000.0</v>
       </c>
-      <c r="N47">
+      <c r="O47">
         <v>902259000000.0</v>
       </c>
-      <c r="O47">
+      <c r="P47">
         <v>652832000000.0</v>
       </c>
-      <c r="P47">
+      <c r="Q47">
         <v>547202000000.0</v>
       </c>
-      <c r="Q47">
+      <c r="R47">
         <v>528879000000.0</v>
       </c>
-      <c r="R47">
+      <c r="S47">
         <v>420864000000.0</v>
       </c>
-      <c r="S47">
+      <c r="T47">
         <v>403172000000.0</v>
       </c>
-      <c r="T47">
+      <c r="U47">
         <v>362811000000.0</v>
       </c>
-      <c r="U47">
+      <c r="V47">
         <v>376774000000.0</v>
       </c>
-      <c r="V47">
+      <c r="W47">
         <v>340460000000.0</v>
       </c>
-      <c r="W47">
+      <c r="X47">
         <v>277696000000.0</v>
       </c>
-      <c r="X47">
+      <c r="Y47">
         <v>245422000000.0</v>
       </c>
-      <c r="Y47">
+      <c r="Z47">
         <v>246923921000.0</v>
       </c>
-      <c r="Z47">
+      <c r="AA47">
         <v>259916683000.0</v>
       </c>
-      <c r="AA47">
+      <c r="AB47">
         <v>254834000000.0</v>
       </c>
     </row>
-    <row r="48" spans="1:27">
+    <row r="48" spans="1:28">
       <c r="A48" t="s">
-        <v>73</v>
+        <v>74</v>
       </c>
       <c r="B48">
+        <v>1316676000000.0</v>
+      </c>
+      <c r="C48">
         <v>1275522000000.0</v>
       </c>
-      <c r="C48">
+      <c r="D48">
         <v>1367757000000.0</v>
       </c>
-      <c r="D48">
+      <c r="E48">
         <v>1049739000000.0</v>
       </c>
-      <c r="E48">
+      <c r="F48">
         <v>1075743000000.0</v>
       </c>
-      <c r="F48">
+      <c r="G48">
         <v>1410082000000.0</v>
       </c>
-      <c r="G48">
+      <c r="H48">
         <v>1122644000000.0</v>
       </c>
-      <c r="H48">
+      <c r="I48">
         <v>1144268000000.0</v>
       </c>
-      <c r="I48">
+      <c r="J48">
         <v>1041588000000.0</v>
       </c>
-      <c r="J48">
+      <c r="K48">
         <v>797639000000.0</v>
       </c>
-      <c r="K48">
+      <c r="L48">
         <v>743385000000.0</v>
       </c>
-      <c r="L48">
+      <c r="M48">
         <v>530727000000.0</v>
       </c>
-      <c r="M48">
+      <c r="N48">
         <v>964407000000.0</v>
       </c>
-      <c r="N48">
+      <c r="O48">
         <v>830382000000.0</v>
       </c>
-      <c r="O48">
+      <c r="P48">
         <v>306905000000.0</v>
       </c>
-      <c r="P48">
+      <c r="Q48">
         <v>507238000000.0</v>
       </c>
-      <c r="Q48">
+      <c r="R48">
         <v>448349000000.0</v>
       </c>
-      <c r="R48">
+      <c r="S48">
         <v>82339000000.0</v>
       </c>
-      <c r="S48">
+      <c r="T48">
         <v>321306000000.0</v>
       </c>
-      <c r="T48">
+      <c r="U48">
         <v>174851000000.0</v>
       </c>
-      <c r="U48">
+      <c r="V48">
         <v>175589000000.0</v>
       </c>
-      <c r="V48">
+      <c r="W48">
         <v>205040000000.0</v>
       </c>
-      <c r="W48">
+      <c r="X48">
         <v>226663000000.0</v>
       </c>
-      <c r="X48">
+      <c r="Y48">
         <v>245424000000.0</v>
       </c>
-      <c r="Y48">
+      <c r="Z48">
         <v>260067459000.0</v>
       </c>
-      <c r="Z48">
+      <c r="AA48">
         <v>269053172000.0</v>
       </c>
-      <c r="AA48">
+      <c r="AB48">
         <v>192237000000.0</v>
       </c>
     </row>
-    <row r="49" spans="1:27">
+    <row r="49" spans="1:28">
       <c r="A49" t="s">
-        <v>74</v>
+        <v>75</v>
       </c>
       <c r="B49"/>
       <c r="C49"/>
       <c r="D49"/>
       <c r="E49"/>
       <c r="F49"/>
       <c r="G49"/>
       <c r="H49"/>
       <c r="I49"/>
       <c r="J49"/>
       <c r="K49"/>
       <c r="L49"/>
       <c r="M49"/>
       <c r="N49"/>
       <c r="O49"/>
       <c r="P49"/>
       <c r="Q49"/>
       <c r="R49"/>
       <c r="S49"/>
       <c r="T49"/>
       <c r="U49"/>
       <c r="V49"/>
       <c r="W49"/>
       <c r="X49"/>
       <c r="Y49"/>
       <c r="Z49"/>
       <c r="AA49"/>
+      <c r="AB49"/>
     </row>
-    <row r="50" spans="1:27">
+    <row r="50" spans="1:28">
       <c r="A50" t="s">
-        <v>75</v>
+        <v>76</v>
       </c>
       <c r="B50">
+        <v>75000000000.0</v>
+      </c>
+      <c r="C50">
         <v>200000000000.0</v>
       </c>
-      <c r="C50">
+      <c r="D50">
         <v>350000000000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>400000000000.0</v>
       </c>
       <c r="E50">
         <v>400000000000.0</v>
       </c>
       <c r="F50">
+        <v>400000000000.0</v>
+      </c>
+      <c r="G50">
         <v>300000000000.0</v>
       </c>
-      <c r="G50">
+      <c r="H50">
         <v>350000000000.0</v>
       </c>
-      <c r="H50">
+      <c r="I50">
         <v>370000000000.0</v>
       </c>
-      <c r="I50">
+      <c r="J50">
         <v>300000000000.0</v>
       </c>
-      <c r="J50">
+      <c r="K50">
         <v>400000000000.0</v>
       </c>
-      <c r="K50"/>
       <c r="L50"/>
       <c r="M50"/>
       <c r="N50"/>
       <c r="O50"/>
       <c r="P50"/>
       <c r="Q50"/>
       <c r="R50"/>
       <c r="S50"/>
       <c r="T50"/>
       <c r="U50"/>
       <c r="V50"/>
       <c r="W50"/>
       <c r="X50"/>
       <c r="Y50"/>
       <c r="Z50"/>
       <c r="AA50"/>
+      <c r="AB50"/>
     </row>
-    <row r="51" spans="1:27">
+    <row r="51" spans="1:28">
       <c r="A51" t="s">
-        <v>76</v>
+        <v>77</v>
       </c>
       <c r="B51">
+        <v>106868000000.0</v>
+      </c>
+      <c r="C51">
         <v>230909000000.0</v>
       </c>
-      <c r="C51">
+      <c r="D51">
         <v>389080000000.0</v>
       </c>
-      <c r="D51">
+      <c r="E51">
         <v>441096000000.0</v>
       </c>
-      <c r="E51">
+      <c r="F51">
         <v>438754000000.0</v>
       </c>
-      <c r="F51">
+      <c r="G51">
         <v>325991000000.0</v>
       </c>
-      <c r="G51">
+      <c r="H51">
         <v>350000000000.0</v>
       </c>
-      <c r="H51">
+      <c r="I51">
         <v>370000000000.0</v>
       </c>
-      <c r="I51">
+      <c r="J51">
         <v>300000000000.0</v>
       </c>
-      <c r="J51">
+      <c r="K51">
         <v>400000000000.0</v>
       </c>
-      <c r="K51">
+      <c r="L51">
         <v>500000000000.0</v>
       </c>
-      <c r="L51">
+      <c r="M51">
         <v>750413000000.0</v>
       </c>
-      <c r="M51"/>
       <c r="N51"/>
       <c r="O51"/>
       <c r="P51"/>
       <c r="Q51"/>
       <c r="R51"/>
       <c r="S51"/>
       <c r="T51"/>
-      <c r="U51">
+      <c r="U51"/>
+      <c r="V51">
         <v>25000000000.0</v>
       </c>
-      <c r="V51"/>
       <c r="W51"/>
       <c r="X51"/>
       <c r="Y51"/>
       <c r="Z51"/>
       <c r="AA51"/>
+      <c r="AB51"/>
     </row>
-    <row r="52" spans="1:27">
+    <row r="52" spans="1:28">
       <c r="A52" t="s">
-        <v>77</v>
+        <v>78</v>
       </c>
       <c r="B52">
+        <v>84930000000.0</v>
+      </c>
+      <c r="C52">
         <v>213584000000.0</v>
       </c>
-      <c r="C52">
+      <c r="D52">
         <v>362395000000.0</v>
       </c>
-      <c r="D52">
+      <c r="E52">
         <v>416243000000.0</v>
       </c>
-      <c r="E52">
+      <c r="F52">
         <v>411305000000.0</v>
       </c>
-      <c r="F52">
+      <c r="G52">
         <v>305463000000.0</v>
       </c>
-      <c r="G52">
+      <c r="H52">
         <v>350724000000.0</v>
       </c>
-      <c r="H52">
+      <c r="I52">
         <v>289873000000.0</v>
       </c>
-      <c r="I52">
+      <c r="J52">
         <v>207108000000.0</v>
       </c>
-      <c r="J52">
+      <c r="K52">
         <v>304012000000.0</v>
       </c>
-      <c r="K52">
+      <c r="L52">
         <v>474622000000.0</v>
       </c>
-      <c r="L52">
+      <c r="M52">
         <v>522651000000.0</v>
       </c>
-      <c r="M52"/>
       <c r="N52"/>
       <c r="O52"/>
       <c r="P52"/>
       <c r="Q52"/>
       <c r="R52"/>
       <c r="S52"/>
       <c r="T52"/>
-      <c r="U52">
+      <c r="U52"/>
+      <c r="V52">
         <v>25000000000.0</v>
       </c>
-      <c r="V52"/>
       <c r="W52"/>
       <c r="X52"/>
       <c r="Y52"/>
       <c r="Z52"/>
       <c r="AA52"/>
+      <c r="AB52"/>
     </row>
-    <row r="53" spans="1:27">
+    <row r="53" spans="1:28">
       <c r="A53" t="s">
-        <v>78</v>
+        <v>79</v>
       </c>
       <c r="B53">
+        <v>325000000.0</v>
+      </c>
+      <c r="C53">
         <v>0.0</v>
       </c>
-      <c r="C53">
+      <c r="D53">
         <v>1434000000.0</v>
       </c>
-      <c r="D53">
+      <c r="E53">
         <v>101502000000.0</v>
       </c>
-      <c r="E53">
+      <c r="F53">
         <v>0.0</v>
       </c>
-      <c r="F53">
+      <c r="G53">
         <v>1858000000.0</v>
       </c>
-      <c r="G53"/>
       <c r="H53"/>
-      <c r="I53">
+      <c r="I53"/>
+      <c r="J53">
         <v>0.0</v>
       </c>
-      <c r="J53">
+      <c r="K53">
         <v>100000000000.0</v>
       </c>
-      <c r="K53"/>
       <c r="L53"/>
       <c r="M53"/>
-      <c r="N53">
+      <c r="N53"/>
+      <c r="O53">
         <v>26744000000.0</v>
       </c>
-      <c r="O53"/>
       <c r="P53"/>
       <c r="Q53"/>
       <c r="R53"/>
       <c r="S53"/>
       <c r="T53"/>
       <c r="U53"/>
       <c r="V53"/>
-      <c r="W53">
+      <c r="W53"/>
+      <c r="X53">
         <v>54058000000.0</v>
       </c>
-      <c r="X53">
+      <c r="Y53">
         <v>64408000000.0</v>
       </c>
-      <c r="Y53">
+      <c r="Z53">
         <v>71844698000.0</v>
       </c>
-      <c r="Z53">
+      <c r="AA53">
         <v>109104431000.0</v>
       </c>
-      <c r="AA53">
+      <c r="AB53">
         <v>53931000000.0</v>
       </c>
     </row>
-    <row r="54" spans="1:27">
+    <row r="54" spans="1:28">
       <c r="A54" t="s">
-        <v>79</v>
+        <v>80</v>
       </c>
       <c r="B54"/>
       <c r="C54"/>
       <c r="D54"/>
       <c r="E54"/>
       <c r="F54"/>
       <c r="G54"/>
       <c r="H54"/>
       <c r="I54"/>
       <c r="J54"/>
       <c r="K54"/>
       <c r="L54"/>
       <c r="M54"/>
       <c r="N54"/>
       <c r="O54"/>
       <c r="P54"/>
       <c r="Q54"/>
       <c r="R54"/>
       <c r="S54"/>
       <c r="T54"/>
       <c r="U54"/>
       <c r="V54"/>
       <c r="W54"/>
       <c r="X54"/>
       <c r="Y54"/>
       <c r="Z54"/>
       <c r="AA54"/>
+      <c r="AB54"/>
     </row>
-    <row r="55" spans="1:27">
+    <row r="55" spans="1:28">
       <c r="A55" t="s">
-        <v>80</v>
+        <v>81</v>
       </c>
       <c r="B55">
+        <v>3456646000000.0</v>
+      </c>
+      <c r="C55">
         <v>3441088000000.0</v>
       </c>
-      <c r="C55">
+      <c r="D55">
         <v>3407442000000.0</v>
       </c>
-      <c r="D55">
+      <c r="E55">
         <v>3374502000000.0</v>
       </c>
-      <c r="E55">
+      <c r="F55">
         <v>2922017000000.0</v>
       </c>
-      <c r="F55">
+      <c r="G55">
         <v>2907425000000.0</v>
       </c>
-      <c r="G55">
+      <c r="H55">
         <v>2896950000000.0</v>
       </c>
-      <c r="H55">
+      <c r="I55">
         <v>2889501000000.0</v>
       </c>
-      <c r="I55">
+      <c r="J55">
         <v>2510078000000.0</v>
       </c>
-      <c r="J55">
+      <c r="K55">
         <v>2275038000000.0</v>
       </c>
-      <c r="K55">
+      <c r="L55">
         <v>2100853000000.0</v>
       </c>
-      <c r="L55">
+      <c r="M55">
         <v>2231051000000.0</v>
       </c>
-      <c r="M55">
+      <c r="N55">
         <v>1782148000000.0</v>
       </c>
-      <c r="N55">
+      <c r="O55">
         <v>1813466000000.0</v>
       </c>
-      <c r="O55">
+      <c r="P55">
         <v>1152048000000.0</v>
       </c>
-      <c r="P55">
+      <c r="Q55">
         <v>1220813000000.0</v>
       </c>
-      <c r="Q55">
+      <c r="R55">
         <v>1137082000000.0</v>
       </c>
-      <c r="R55">
+      <c r="S55">
         <v>993465000000.0</v>
       </c>
-      <c r="S55">
+      <c r="T55">
         <v>941389000000.0</v>
       </c>
-      <c r="T55">
+      <c r="U55">
         <v>621835000000.0</v>
       </c>
-      <c r="U55">
+      <c r="V55">
         <v>610437000000.0</v>
       </c>
-      <c r="V55">
+      <c r="W55">
         <v>575385000000.0</v>
       </c>
-      <c r="W55">
+      <c r="X55">
         <v>553081000000.0</v>
       </c>
-      <c r="X55">
+      <c r="Y55">
         <v>483004000000.0</v>
       </c>
-      <c r="Y55">
+      <c r="Z55">
         <v>475039238000.0</v>
       </c>
-      <c r="Z55">
+      <c r="AA55">
         <v>517775314000.0</v>
       </c>
-      <c r="AA55">
+      <c r="AB55">
         <v>433606000000.0</v>
       </c>
     </row>
-    <row r="56" spans="1:27">
+    <row r="56" spans="1:28">
       <c r="A56" t="s">
-        <v>81</v>
+        <v>82</v>
       </c>
       <c r="B56">
+        <v>1846043000000.0</v>
+      </c>
+      <c r="C56">
         <v>1803762000000.0</v>
       </c>
-      <c r="C56">
+      <c r="D56">
         <v>1733206000000.0</v>
       </c>
-      <c r="D56">
+      <c r="E56">
         <v>1649257000000.0</v>
       </c>
-      <c r="E56">
+      <c r="F56">
         <v>1241112000000.0</v>
       </c>
-      <c r="F56">
+      <c r="G56">
         <v>1189261000000.0</v>
       </c>
-      <c r="G56">
+      <c r="H56">
         <v>1162802000000.0</v>
       </c>
-      <c r="H56">
+      <c r="I56">
         <v>1228961000000.0</v>
       </c>
-      <c r="I56">
+      <c r="J56">
         <v>1076845000000.0</v>
       </c>
-      <c r="J56">
+      <c r="K56">
         <v>901258000000.0</v>
       </c>
-      <c r="K56">
+      <c r="L56">
         <v>709955000000.0</v>
       </c>
-      <c r="L56">
+      <c r="M56">
         <v>816494000000.0</v>
       </c>
-      <c r="M56">
+      <c r="N56">
         <v>706252000000.0</v>
       </c>
-      <c r="N56"/>
-      <c r="O56">
+      <c r="O56"/>
+      <c r="P56">
         <v>462471000000.0</v>
       </c>
-      <c r="P56">
+      <c r="Q56">
         <v>656039000000.0</v>
       </c>
-      <c r="Q56">
+      <c r="R56">
         <v>597241000000.0</v>
       </c>
-      <c r="R56">
+      <c r="S56">
         <v>561482000000.0</v>
       </c>
-      <c r="S56">
+      <c r="T56">
         <v>524813000000.0</v>
       </c>
-      <c r="T56">
+      <c r="U56">
         <v>228688000000.0</v>
       </c>
-      <c r="U56">
+      <c r="V56">
         <v>198646000000.0</v>
       </c>
-      <c r="V56">
+      <c r="W56">
         <v>213946000000.0</v>
       </c>
-      <c r="W56">
+      <c r="X56">
         <v>268211000000.0</v>
       </c>
-      <c r="X56"/>
       <c r="Y56"/>
       <c r="Z56"/>
       <c r="AA56"/>
+      <c r="AB56"/>
     </row>
-    <row r="57" spans="1:27">
+    <row r="57" spans="1:28">
       <c r="A57" t="s">
-        <v>82</v>
+        <v>83</v>
       </c>
       <c r="B57">
+        <v>1980324000000.0</v>
+      </c>
+      <c r="C57">
         <v>1999641000000.0</v>
       </c>
-      <c r="C57">
+      <c r="D57">
         <v>1870445000000.0</v>
       </c>
-      <c r="D57">
+      <c r="E57">
         <v>2154777000000.0</v>
       </c>
-      <c r="E57">
+      <c r="F57">
         <v>1682700000000.0</v>
       </c>
-      <c r="F57">
+      <c r="G57">
         <v>1338441000000.0</v>
       </c>
-      <c r="G57">
+      <c r="H57">
         <v>1588693000000.0</v>
       </c>
-      <c r="H57">
+      <c r="I57">
         <v>1578919000000.0</v>
       </c>
-      <c r="I57">
+      <c r="J57">
         <v>1304114000000.0</v>
       </c>
-      <c r="J57">
+      <c r="K57">
         <v>1326261000000.0</v>
       </c>
-      <c r="K57">
+      <c r="L57">
         <v>1215227000000.0</v>
       </c>
-      <c r="L57">
+      <c r="M57">
         <v>1588801000000.0</v>
       </c>
-      <c r="M57">
+      <c r="N57">
         <v>722542000000.0</v>
       </c>
-      <c r="N57">
+      <c r="O57">
         <v>903611000000.0</v>
       </c>
-      <c r="O57">
+      <c r="P57">
         <v>796679000000.0</v>
       </c>
-      <c r="P57">
+      <c r="Q57">
         <v>659873000000.0</v>
       </c>
-      <c r="Q57">
+      <c r="R57">
         <v>632026000000.0</v>
       </c>
-      <c r="R57">
+      <c r="S57">
         <v>852194000000.0</v>
       </c>
-      <c r="S57">
+      <c r="T57">
         <v>561144000000.0</v>
       </c>
-      <c r="T57">
+      <c r="U57">
         <v>386816000000.0</v>
       </c>
-      <c r="U57">
+      <c r="V57">
         <v>375933000000.0</v>
       </c>
-      <c r="V57">
+      <c r="W57">
         <v>314409000000.0</v>
       </c>
-      <c r="W57">
+      <c r="X57">
         <v>272933000000.0</v>
       </c>
-      <c r="X57">
+      <c r="Y57">
         <v>194371000000.0</v>
       </c>
-      <c r="Y57">
+      <c r="Z57">
         <v>172630976000.0</v>
       </c>
-      <c r="Z57">
+      <c r="AA57">
         <v>209723525000.0</v>
       </c>
-      <c r="AA57">
+      <c r="AB57">
         <v>201964000000.0</v>
       </c>
     </row>
-    <row r="58" spans="1:27">
+    <row r="58" spans="1:28">
       <c r="A58" t="s">
-        <v>83</v>
+        <v>84</v>
       </c>
       <c r="B58">
+        <v>2098696000000.0</v>
+      </c>
+      <c r="C58">
         <v>2124203000000.0</v>
       </c>
-      <c r="C58">
+      <c r="D58">
         <v>2015987000000.0</v>
       </c>
-      <c r="D58">
+      <c r="E58">
         <v>2301227000000.0</v>
       </c>
-      <c r="E58">
+      <c r="F58">
         <v>1822860000000.0</v>
       </c>
-      <c r="F58">
+      <c r="G58">
         <v>1474019000000.0</v>
       </c>
-      <c r="G58">
+      <c r="H58">
         <v>1750943000000.0</v>
       </c>
-      <c r="H58">
+      <c r="I58">
         <v>1721965000000.0</v>
       </c>
-      <c r="I58">
+      <c r="J58">
         <v>1445173000000.0</v>
       </c>
-      <c r="J58">
+      <c r="K58">
         <v>1454398000000.0</v>
       </c>
-      <c r="K58">
+      <c r="L58">
         <v>1334373000000.0</v>
       </c>
-      <c r="L58">
+      <c r="M58">
         <v>1677254000000.0</v>
       </c>
-      <c r="M58">
+      <c r="N58">
         <v>722542000000.0</v>
       </c>
-      <c r="N58">
+      <c r="O58">
         <v>960034000000.0</v>
       </c>
-      <c r="O58">
+      <c r="P58">
         <v>796679000000.0</v>
       </c>
-      <c r="P58">
+      <c r="Q58">
         <v>690545000000.0</v>
       </c>
-      <c r="Q58">
+      <c r="R58">
         <v>665714000000.0</v>
       </c>
-      <c r="R58">
+      <c r="S58">
         <v>888122000000.0</v>
       </c>
-      <c r="S58">
+      <c r="T58">
         <v>597123000000.0</v>
       </c>
-      <c r="T58">
+      <c r="U58">
         <v>424028000000.0</v>
       </c>
-      <c r="U58">
+      <c r="V58">
         <v>411907000000.0</v>
       </c>
-      <c r="V58">
+      <c r="W58">
         <v>347434000000.0</v>
       </c>
-      <c r="W58">
+      <c r="X58">
         <v>303532000000.0</v>
       </c>
-      <c r="X58">
+      <c r="Y58">
         <v>214707000000.0</v>
       </c>
-      <c r="Y58">
+      <c r="Z58">
         <v>192098439000.0</v>
       </c>
-      <c r="Z58">
+      <c r="AA58">
         <v>225849802000.0</v>
       </c>
-      <c r="AA58">
+      <c r="AB58">
         <v>218497000000.0</v>
       </c>
     </row>
-    <row r="59" spans="1:27">
+    <row r="59" spans="1:28">
       <c r="A59" t="s">
-        <v>84</v>
+        <v>85</v>
       </c>
       <c r="B59"/>
       <c r="C59"/>
       <c r="D59"/>
       <c r="E59"/>
       <c r="F59"/>
       <c r="G59"/>
       <c r="H59"/>
       <c r="I59"/>
       <c r="J59"/>
       <c r="K59"/>
       <c r="L59"/>
       <c r="M59"/>
       <c r="N59"/>
       <c r="O59"/>
       <c r="P59"/>
       <c r="Q59"/>
       <c r="R59"/>
       <c r="S59"/>
       <c r="T59"/>
       <c r="U59"/>
       <c r="V59"/>
       <c r="W59"/>
       <c r="X59"/>
       <c r="Y59"/>
       <c r="Z59"/>
       <c r="AA59"/>
+      <c r="AB59"/>
     </row>
-    <row r="60" spans="1:27">
+    <row r="60" spans="1:28">
       <c r="A60" t="s">
-        <v>85</v>
+        <v>86</v>
       </c>
       <c r="B60">
+        <v>1357331000000.0</v>
+      </c>
+      <c r="C60">
         <v>1316167000000.0</v>
       </c>
-      <c r="C60">
+      <c r="D60">
         <v>1390685000000.0</v>
       </c>
-      <c r="D60">
+      <c r="E60">
         <v>1072657000000.0</v>
       </c>
-      <c r="E60">
+      <c r="F60">
         <v>1098651000000.0</v>
       </c>
-      <c r="F60">
+      <c r="G60">
         <v>1432980000000.0</v>
       </c>
-      <c r="G60">
+      <c r="H60">
         <v>1145532000000.0</v>
       </c>
-      <c r="H60">
+      <c r="I60">
         <v>1167155000000.0</v>
       </c>
-      <c r="I60">
+      <c r="J60">
         <v>1064474000000.0</v>
       </c>
-      <c r="J60">
+      <c r="K60">
         <v>820524000000.0</v>
       </c>
-      <c r="K60">
+      <c r="L60">
         <v>766269000000.0</v>
       </c>
-      <c r="L60">
+      <c r="M60">
         <v>553610000000.0</v>
       </c>
-      <c r="M60">
+      <c r="N60">
         <v>987279000000.0</v>
       </c>
-      <c r="N60">
+      <c r="O60">
         <v>853254000000.0</v>
       </c>
-      <c r="O60">
+      <c r="P60">
         <v>329777000000.0</v>
       </c>
-      <c r="P60">
+      <c r="Q60">
         <v>530110000000.0</v>
       </c>
-      <c r="Q60">
+      <c r="R60">
         <v>471221000000.0</v>
       </c>
-      <c r="R60">
+      <c r="S60">
         <v>105211000000.0</v>
       </c>
-      <c r="S60">
+      <c r="T60">
         <v>344178000000.0</v>
       </c>
-      <c r="T60">
+      <c r="U60">
         <v>197723000000.0</v>
       </c>
-      <c r="U60">
+      <c r="V60">
         <v>198461000000.0</v>
       </c>
-      <c r="V60">
+      <c r="W60">
         <v>227912000000.0</v>
       </c>
-      <c r="W60">
+      <c r="X60">
         <v>249535000000.0</v>
       </c>
-      <c r="X60">
+      <c r="Y60">
         <v>268297000000.0</v>
       </c>
-      <c r="Y60">
+      <c r="Z60">
         <v>282940799000.0</v>
       </c>
-      <c r="Z60">
+      <c r="AA60">
         <v>291925512000.0</v>
       </c>
-      <c r="AA60">
+      <c r="AB60">
         <v>215109000000.0</v>
       </c>
     </row>
-    <row r="61" spans="1:27">
+    <row r="61" spans="1:28">
       <c r="A61" t="s">
-        <v>86</v>
+        <v>87</v>
       </c>
       <c r="B61"/>
       <c r="C61"/>
       <c r="D61"/>
       <c r="E61"/>
       <c r="F61"/>
       <c r="G61"/>
       <c r="H61"/>
       <c r="I61"/>
       <c r="J61"/>
       <c r="K61"/>
       <c r="L61"/>
       <c r="M61"/>
       <c r="N61"/>
       <c r="O61"/>
       <c r="P61"/>
       <c r="Q61"/>
       <c r="R61"/>
       <c r="S61"/>
       <c r="T61"/>
       <c r="U61"/>
       <c r="V61"/>
       <c r="W61"/>
       <c r="X61"/>
       <c r="Y61"/>
       <c r="Z61"/>
       <c r="AA61"/>
+      <c r="AB61"/>
     </row>
-    <row r="62" spans="1:27">
+    <row r="62" spans="1:28">
       <c r="A62" t="s">
-        <v>87</v>
+        <v>88</v>
       </c>
       <c r="B62"/>
       <c r="C62"/>
       <c r="D62"/>
       <c r="E62"/>
       <c r="F62"/>
       <c r="G62"/>
       <c r="H62"/>
       <c r="I62"/>
       <c r="J62"/>
       <c r="K62"/>
       <c r="L62"/>
       <c r="M62"/>
       <c r="N62"/>
       <c r="O62"/>
       <c r="P62"/>
       <c r="Q62"/>
       <c r="R62"/>
       <c r="S62"/>
       <c r="T62"/>
       <c r="U62"/>
       <c r="V62"/>
       <c r="W62"/>
       <c r="X62"/>
       <c r="Y62"/>
       <c r="Z62"/>
       <c r="AA62"/>
+      <c r="AB62"/>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:CO62"/>
+  <dimension ref="A1:CR62"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="57.7" bestFit="true" customWidth="true" style="0"/>
-    <col min="2" max="2" width="16.425" bestFit="true" customWidth="true" style="0"/>
-    <col min="3" max="3" width="16.425" bestFit="true" customWidth="true" style="0"/>
+    <col min="2" max="2" width="17.567" bestFit="true" customWidth="true" style="0"/>
+    <col min="3" max="3" width="17.567" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:93">
+    <row r="1" spans="1:96">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
-        <v>88</v>
+        <v>89</v>
       </c>
       <c r="C1" t="s">
-        <v>89</v>
+        <v>90</v>
       </c>
       <c r="D1" t="s">
-        <v>90</v>
+        <v>1</v>
       </c>
       <c r="E1" t="s">
-        <v>1</v>
+        <v>91</v>
       </c>
       <c r="F1" t="s">
-        <v>91</v>
+        <v>92</v>
       </c>
       <c r="G1" t="s">
-        <v>92</v>
+        <v>93</v>
       </c>
       <c r="H1" t="s">
-        <v>93</v>
+        <v>2</v>
       </c>
       <c r="I1" t="s">
-        <v>2</v>
+        <v>94</v>
       </c>
       <c r="J1" t="s">
-        <v>94</v>
+        <v>95</v>
       </c>
       <c r="K1" t="s">
-        <v>95</v>
+        <v>96</v>
       </c>
       <c r="L1" t="s">
-        <v>96</v>
+        <v>3</v>
       </c>
       <c r="M1" t="s">
-        <v>3</v>
+        <v>97</v>
       </c>
       <c r="N1" t="s">
-        <v>97</v>
+        <v>98</v>
       </c>
       <c r="O1" t="s">
-        <v>98</v>
+        <v>99</v>
       </c>
       <c r="P1" t="s">
-        <v>99</v>
+        <v>4</v>
       </c>
       <c r="Q1" t="s">
-        <v>4</v>
+        <v>100</v>
       </c>
       <c r="R1" t="s">
-        <v>100</v>
+        <v>101</v>
       </c>
       <c r="S1" t="s">
-        <v>101</v>
+        <v>102</v>
       </c>
       <c r="T1" t="s">
-        <v>102</v>
+        <v>5</v>
       </c>
       <c r="U1" t="s">
-        <v>5</v>
+        <v>103</v>
       </c>
       <c r="V1" t="s">
-        <v>103</v>
+        <v>104</v>
       </c>
       <c r="W1" t="s">
-        <v>104</v>
+        <v>105</v>
       </c>
       <c r="X1" t="s">
-        <v>105</v>
+        <v>6</v>
       </c>
       <c r="Y1" t="s">
-        <v>6</v>
+        <v>106</v>
       </c>
       <c r="Z1" t="s">
-        <v>106</v>
+        <v>107</v>
       </c>
       <c r="AA1" t="s">
-        <v>107</v>
+        <v>108</v>
       </c>
       <c r="AB1" t="s">
-        <v>108</v>
+        <v>7</v>
       </c>
       <c r="AC1" t="s">
-        <v>7</v>
+        <v>109</v>
       </c>
       <c r="AD1" t="s">
-        <v>109</v>
+        <v>110</v>
       </c>
       <c r="AE1" t="s">
-        <v>110</v>
+        <v>111</v>
       </c>
       <c r="AF1" t="s">
-        <v>111</v>
+        <v>8</v>
       </c>
       <c r="AG1" t="s">
-        <v>8</v>
+        <v>112</v>
       </c>
       <c r="AH1" t="s">
-        <v>112</v>
+        <v>113</v>
       </c>
       <c r="AI1" t="s">
-        <v>113</v>
+        <v>114</v>
       </c>
       <c r="AJ1" t="s">
-        <v>114</v>
+        <v>9</v>
       </c>
       <c r="AK1" t="s">
-        <v>9</v>
+        <v>115</v>
       </c>
       <c r="AL1" t="s">
-        <v>115</v>
+        <v>116</v>
       </c>
       <c r="AM1" t="s">
-        <v>116</v>
+        <v>117</v>
       </c>
       <c r="AN1" t="s">
-        <v>117</v>
+        <v>10</v>
       </c>
       <c r="AO1" t="s">
-        <v>10</v>
+        <v>118</v>
       </c>
       <c r="AP1" t="s">
-        <v>118</v>
+        <v>119</v>
       </c>
       <c r="AQ1" t="s">
-        <v>119</v>
+        <v>120</v>
       </c>
       <c r="AR1" t="s">
-        <v>120</v>
+        <v>11</v>
       </c>
       <c r="AS1" t="s">
-        <v>11</v>
+        <v>121</v>
       </c>
       <c r="AT1" t="s">
-        <v>121</v>
+        <v>122</v>
       </c>
       <c r="AU1" t="s">
-        <v>122</v>
+        <v>123</v>
       </c>
       <c r="AV1" t="s">
-        <v>123</v>
+        <v>12</v>
       </c>
       <c r="AW1" t="s">
-        <v>12</v>
+        <v>124</v>
       </c>
       <c r="AX1" t="s">
+        <v>125</v>
+      </c>
+      <c r="AY1" t="s">
+        <v>126</v>
+      </c>
+      <c r="AZ1" t="s">
         <v>13</v>
-      </c>
-[...4 lines deleted...]
-        <v>125</v>
       </c>
       <c r="BA1" t="s">
         <v>14</v>
       </c>
       <c r="BB1" t="s">
-        <v>126</v>
+        <v>127</v>
       </c>
       <c r="BC1" t="s">
-        <v>127</v>
+        <v>128</v>
       </c>
       <c r="BD1" t="s">
-        <v>128</v>
+        <v>15</v>
       </c>
       <c r="BE1" t="s">
-        <v>15</v>
+        <v>129</v>
       </c>
       <c r="BF1" t="s">
-        <v>129</v>
+        <v>130</v>
       </c>
       <c r="BG1" t="s">
-        <v>130</v>
+        <v>131</v>
       </c>
       <c r="BH1" t="s">
-        <v>131</v>
+        <v>16</v>
       </c>
       <c r="BI1" t="s">
-        <v>16</v>
+        <v>132</v>
       </c>
       <c r="BJ1" t="s">
-        <v>132</v>
+        <v>133</v>
       </c>
       <c r="BK1" t="s">
-        <v>133</v>
+        <v>134</v>
       </c>
       <c r="BL1" t="s">
-        <v>134</v>
+        <v>17</v>
       </c>
       <c r="BM1" t="s">
-        <v>17</v>
+        <v>135</v>
       </c>
       <c r="BN1" t="s">
-        <v>135</v>
+        <v>136</v>
       </c>
       <c r="BO1" t="s">
-        <v>136</v>
+        <v>137</v>
       </c>
       <c r="BP1" t="s">
-        <v>137</v>
+        <v>18</v>
       </c>
       <c r="BQ1" t="s">
-        <v>18</v>
+        <v>138</v>
       </c>
       <c r="BR1" t="s">
-        <v>138</v>
+        <v>139</v>
       </c>
       <c r="BS1" t="s">
-        <v>139</v>
+        <v>140</v>
       </c>
       <c r="BT1" t="s">
-        <v>140</v>
+        <v>19</v>
       </c>
       <c r="BU1" t="s">
-        <v>19</v>
+        <v>141</v>
       </c>
       <c r="BV1" t="s">
-        <v>141</v>
+        <v>142</v>
       </c>
       <c r="BW1" t="s">
-        <v>142</v>
+        <v>143</v>
       </c>
       <c r="BX1" t="s">
-        <v>143</v>
+        <v>20</v>
       </c>
       <c r="BY1" t="s">
         <v>144</v>
       </c>
       <c r="BZ1" t="s">
         <v>145</v>
       </c>
       <c r="CA1" t="s">
         <v>146</v>
       </c>
       <c r="CB1" t="s">
-        <v>21</v>
+        <v>147</v>
       </c>
       <c r="CC1" t="s">
-        <v>147</v>
+        <v>148</v>
       </c>
       <c r="CD1" t="s">
-        <v>148</v>
+        <v>149</v>
       </c>
       <c r="CE1" t="s">
-        <v>149</v>
+        <v>22</v>
       </c>
       <c r="CF1" t="s">
-        <v>22</v>
+        <v>150</v>
       </c>
       <c r="CG1" t="s">
-        <v>150</v>
+        <v>151</v>
       </c>
       <c r="CH1" t="s">
-        <v>151</v>
+        <v>152</v>
       </c>
       <c r="CI1" t="s">
-        <v>152</v>
+        <v>23</v>
       </c>
       <c r="CJ1" t="s">
-        <v>23</v>
+        <v>153</v>
       </c>
       <c r="CK1" t="s">
-        <v>153</v>
+        <v>154</v>
       </c>
       <c r="CL1" t="s">
+        <v>155</v>
+      </c>
+      <c r="CM1" t="s">
         <v>24</v>
       </c>
-      <c r="CM1" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="CN1" t="s">
+        <v>156</v>
+      </c>
+      <c r="CO1" t="s">
         <v>25</v>
       </c>
-      <c r="CO1" t="s">
-        <v>155</v>
+      <c r="CP1" t="s">
+        <v>157</v>
+      </c>
+      <c r="CQ1" t="s">
+        <v>26</v>
+      </c>
+      <c r="CR1" t="s">
+        <v>158</v>
       </c>
     </row>
-    <row r="2" spans="1:93">
+    <row r="2" spans="1:96">
       <c r="A2" t="s">
-        <v>27</v>
+        <v>28</v>
       </c>
       <c r="B2">
+        <v>530338000000.0</v>
+      </c>
+      <c r="C2">
+        <v>327620000000.0</v>
+      </c>
+      <c r="D2">
+        <v>287160000000.0</v>
+      </c>
+      <c r="E2">
         <v>268863000000.0</v>
       </c>
-      <c r="C2">
+      <c r="F2">
         <v>236677000000.0</v>
       </c>
-      <c r="D2">
+      <c r="G2">
         <v>222684000000.0</v>
       </c>
-      <c r="E2">
+      <c r="H2">
         <v>275811000000.0</v>
       </c>
-      <c r="F2">
+      <c r="I2">
         <v>247182000000.0</v>
       </c>
-      <c r="G2">
+      <c r="J2">
         <v>219870000000.0</v>
       </c>
-      <c r="H2">
+      <c r="K2">
         <v>215572000000.0</v>
       </c>
-      <c r="I2">
+      <c r="L2">
         <v>241916000000.0</v>
       </c>
-      <c r="J2">
+      <c r="M2">
         <v>231426000000.0</v>
       </c>
-      <c r="K2">
+      <c r="N2">
         <v>206773000000.0</v>
       </c>
-      <c r="L2">
+      <c r="O2">
         <v>229645000000.0</v>
       </c>
-      <c r="M2">
+      <c r="P2">
         <v>269065000000.0</v>
       </c>
-      <c r="N2">
+      <c r="Q2">
         <v>245688000000.0</v>
       </c>
-      <c r="O2">
+      <c r="R2">
         <v>204740000000.0</v>
       </c>
-      <c r="P2">
+      <c r="S2">
         <v>186027000000.0</v>
       </c>
-      <c r="Q2">
+      <c r="T2">
         <v>192638000000.0</v>
       </c>
-      <c r="R2">
+      <c r="U2">
         <v>171590000000.0</v>
       </c>
-      <c r="S2">
+      <c r="V2">
         <v>165996000000.0</v>
       </c>
-      <c r="T2">
+      <c r="W2">
         <v>166510000000.0</v>
       </c>
-      <c r="U2">
+      <c r="X2">
         <v>174251000000.0</v>
       </c>
-      <c r="V2">
+      <c r="Y2">
         <v>104436000000.0</v>
       </c>
-      <c r="W2">
+      <c r="Z2">
         <v>48341000000.0</v>
       </c>
-      <c r="X2">
+      <c r="AA2">
         <v>129166000000.0</v>
       </c>
-      <c r="Y2">
+      <c r="AB2">
         <v>139043000000.0</v>
       </c>
-      <c r="Z2">
+      <c r="AC2">
         <v>180149000000.0</v>
       </c>
-      <c r="AA2">
+      <c r="AD2">
         <v>138518000000.0</v>
       </c>
-      <c r="AB2">
+      <c r="AE2">
         <v>133855000000.0</v>
       </c>
-      <c r="AC2">
+      <c r="AF2">
         <v>148386000000.0</v>
       </c>
-      <c r="AD2">
+      <c r="AG2">
         <v>215381000000.0</v>
       </c>
-      <c r="AE2">
+      <c r="AH2">
         <v>144241000000.0</v>
       </c>
-      <c r="AF2">
+      <c r="AI2">
         <v>138327000000.0</v>
       </c>
-      <c r="AG2">
+      <c r="AJ2">
         <v>193283000000.0</v>
       </c>
-      <c r="AH2">
+      <c r="AK2">
         <v>119889000000.0</v>
       </c>
-      <c r="AI2">
+      <c r="AL2">
         <v>123829000000.0</v>
       </c>
-      <c r="AJ2">
+      <c r="AM2">
         <v>179375000000.0</v>
       </c>
-      <c r="AK2">
+      <c r="AN2">
         <v>119624000000.0</v>
       </c>
-      <c r="AL2">
+      <c r="AO2">
         <v>123463000000.0</v>
       </c>
-      <c r="AM2">
+      <c r="AP2">
         <v>104883000000.0</v>
       </c>
-      <c r="AN2">
+      <c r="AQ2">
         <v>115144000000.0</v>
       </c>
-      <c r="AO2">
+      <c r="AR2">
         <v>101282000000.0</v>
       </c>
-      <c r="AP2">
+      <c r="AS2">
         <v>102876000000.0</v>
       </c>
-      <c r="AQ2">
+      <c r="AT2">
         <v>50611000000.0</v>
       </c>
-      <c r="AR2">
+      <c r="AU2">
         <v>79556000000.0</v>
       </c>
-      <c r="AS2">
+      <c r="AV2">
         <v>218044000000.0</v>
       </c>
-      <c r="AT2">
+      <c r="AW2">
         <v>184458000000.0</v>
       </c>
-      <c r="AU2">
+      <c r="AX2">
         <v>76866000000.0</v>
       </c>
-      <c r="AV2">
+      <c r="AY2">
         <v>80601000000.0</v>
       </c>
-      <c r="AW2">
+      <c r="AZ2">
         <v>101655000000.0</v>
       </c>
-      <c r="AX2">
+      <c r="BA2">
         <v>116097000000.0</v>
       </c>
-      <c r="AY2">
+      <c r="BB2">
         <v>59104000000.0</v>
       </c>
-      <c r="AZ2">
+      <c r="BC2">
         <v>58985000000.0</v>
       </c>
-      <c r="BA2">
+      <c r="BD2">
         <v>85146000000.0</v>
       </c>
-      <c r="BB2">
+      <c r="BE2">
         <v>46119000000.0</v>
       </c>
-      <c r="BC2">
+      <c r="BF2">
         <v>34699000000.0</v>
       </c>
-      <c r="BD2">
+      <c r="BG2">
         <v>47877000000.0</v>
       </c>
-      <c r="BE2">
+      <c r="BH2">
         <v>79489000000.0</v>
       </c>
-      <c r="BF2">
+      <c r="BI2">
         <v>79775000000.0</v>
       </c>
-      <c r="BG2">
+      <c r="BJ2">
         <v>30329000000.0</v>
       </c>
-      <c r="BH2">
+      <c r="BK2">
         <v>23737000000.0</v>
       </c>
-      <c r="BI2">
+      <c r="BL2">
         <v>45954000000.0</v>
       </c>
-      <c r="BJ2">
+      <c r="BM2">
         <v>71903000000.0</v>
       </c>
-      <c r="BK2">
+      <c r="BN2">
         <v>74885000000.0</v>
       </c>
-      <c r="BL2">
+      <c r="BO2">
         <v>66908000000.0</v>
       </c>
-      <c r="BM2">
+      <c r="BP2">
         <v>49884000000.0</v>
       </c>
-      <c r="BN2">
+      <c r="BQ2">
         <v>64281000000.0</v>
       </c>
-      <c r="BO2">
+      <c r="BR2">
         <v>58228000000.0</v>
       </c>
-      <c r="BP2">
+      <c r="BS2">
         <v>61627000000.0</v>
       </c>
-      <c r="BQ2">
+      <c r="BT2">
         <v>49590000000.0</v>
       </c>
-      <c r="BR2">
+      <c r="BU2">
         <v>56995000000.0</v>
       </c>
-      <c r="BS2">
+      <c r="BV2">
         <v>55652000000.0</v>
       </c>
-      <c r="BT2"/>
-      <c r="BU2">
+      <c r="BW2"/>
+      <c r="BX2">
         <v>43490000000.0</v>
       </c>
-      <c r="BV2">
+      <c r="BY2">
         <v>59189000000.0</v>
       </c>
-      <c r="BW2">
+      <c r="BZ2">
         <v>70063000000.0</v>
       </c>
-      <c r="BX2">
+      <c r="CA2">
         <v>46632000000.0</v>
       </c>
-      <c r="BY2">
+      <c r="CB2">
         <v>44583000000.0</v>
       </c>
-      <c r="BZ2">
+      <c r="CC2">
         <v>45656000000.0</v>
       </c>
-      <c r="CA2">
+      <c r="CD2">
         <v>30724000000.0</v>
       </c>
-      <c r="CB2">
+      <c r="CE2">
         <v>56931000000.0</v>
       </c>
-      <c r="CC2">
+      <c r="CF2">
         <v>33858000000.0</v>
       </c>
-      <c r="CD2">
+      <c r="CG2">
         <v>44496000000.0</v>
       </c>
-      <c r="CE2">
+      <c r="CH2">
         <v>51240000000.0</v>
       </c>
-      <c r="CF2">
+      <c r="CI2">
         <v>46637000000.0</v>
       </c>
-      <c r="CG2">
+      <c r="CJ2">
         <v>58453000000.0</v>
       </c>
-      <c r="CH2">
+      <c r="CK2">
         <v>31960000000.0</v>
       </c>
-      <c r="CI2">
+      <c r="CL2">
         <v>30454000000.0</v>
       </c>
-      <c r="CJ2">
+      <c r="CM2">
         <v>22223000000.0</v>
       </c>
-      <c r="CK2">
+      <c r="CN2">
         <v>20091000000.0</v>
       </c>
-      <c r="CL2">
+      <c r="CO2">
         <v>18774558000.0</v>
       </c>
-      <c r="CM2"/>
-      <c r="CN2">
+      <c r="CP2"/>
+      <c r="CQ2">
         <v>12504082000.0</v>
       </c>
-      <c r="CO2"/>
+      <c r="CR2"/>
     </row>
-    <row r="3" spans="1:93">
+    <row r="3" spans="1:96">
       <c r="A3" t="s">
-        <v>28</v>
+        <v>29</v>
       </c>
       <c r="B3"/>
       <c r="C3"/>
       <c r="D3"/>
       <c r="E3"/>
       <c r="F3"/>
       <c r="G3"/>
       <c r="H3"/>
       <c r="I3"/>
       <c r="J3"/>
       <c r="K3"/>
       <c r="L3"/>
       <c r="M3"/>
       <c r="N3"/>
       <c r="O3"/>
       <c r="P3"/>
       <c r="Q3"/>
       <c r="R3"/>
       <c r="S3"/>
       <c r="T3"/>
       <c r="U3"/>
       <c r="V3"/>
       <c r="W3"/>
       <c r="X3"/>
       <c r="Y3"/>
@@ -5177,54 +5352,57 @@
       <c r="BQ3"/>
       <c r="BR3"/>
       <c r="BS3"/>
       <c r="BT3"/>
       <c r="BU3"/>
       <c r="BV3"/>
       <c r="BW3"/>
       <c r="BX3"/>
       <c r="BY3"/>
       <c r="BZ3"/>
       <c r="CA3"/>
       <c r="CB3"/>
       <c r="CC3"/>
       <c r="CD3"/>
       <c r="CE3"/>
       <c r="CF3"/>
       <c r="CG3"/>
       <c r="CH3"/>
       <c r="CI3"/>
       <c r="CJ3"/>
       <c r="CK3"/>
       <c r="CL3"/>
       <c r="CM3"/>
       <c r="CN3"/>
       <c r="CO3"/>
+      <c r="CP3"/>
+      <c r="CQ3"/>
+      <c r="CR3"/>
     </row>
-    <row r="4" spans="1:93">
+    <row r="4" spans="1:96">
       <c r="A4" t="s">
-        <v>29</v>
+        <v>30</v>
       </c>
       <c r="B4"/>
       <c r="C4"/>
       <c r="D4"/>
       <c r="E4"/>
       <c r="F4"/>
       <c r="G4"/>
       <c r="H4"/>
       <c r="I4"/>
       <c r="J4"/>
       <c r="K4"/>
       <c r="L4"/>
       <c r="M4"/>
       <c r="N4"/>
       <c r="O4"/>
       <c r="P4"/>
       <c r="Q4"/>
       <c r="R4"/>
       <c r="S4"/>
       <c r="T4"/>
       <c r="U4"/>
       <c r="V4"/>
       <c r="W4"/>
       <c r="X4"/>
       <c r="Y4"/>
@@ -5274,115 +5452,124 @@
       <c r="BQ4"/>
       <c r="BR4"/>
       <c r="BS4"/>
       <c r="BT4"/>
       <c r="BU4"/>
       <c r="BV4"/>
       <c r="BW4"/>
       <c r="BX4"/>
       <c r="BY4"/>
       <c r="BZ4"/>
       <c r="CA4"/>
       <c r="CB4"/>
       <c r="CC4"/>
       <c r="CD4"/>
       <c r="CE4"/>
       <c r="CF4"/>
       <c r="CG4"/>
       <c r="CH4"/>
       <c r="CI4"/>
       <c r="CJ4"/>
       <c r="CK4"/>
       <c r="CL4"/>
       <c r="CM4"/>
       <c r="CN4"/>
       <c r="CO4"/>
+      <c r="CP4"/>
+      <c r="CQ4"/>
+      <c r="CR4"/>
     </row>
-    <row r="5" spans="1:93">
+    <row r="5" spans="1:96">
       <c r="A5" t="s">
-        <v>30</v>
+        <v>31</v>
       </c>
       <c r="B5">
-        <v>76000000.0</v>
+        <v>86000000.0</v>
       </c>
       <c r="C5">
         <v>76000000.0</v>
       </c>
       <c r="D5">
-        <v>66000000.0</v>
+        <v>76000000.0</v>
       </c>
       <c r="E5">
-        <v>66000000.0</v>
+        <v>76000000.0</v>
       </c>
       <c r="F5">
-        <v>66000000.0</v>
+        <v>76000000.0</v>
       </c>
       <c r="G5">
         <v>66000000.0</v>
       </c>
       <c r="H5">
-        <v>56000000.0</v>
+        <v>66000000.0</v>
       </c>
       <c r="I5">
-        <v>56000000.0</v>
+        <v>66000000.0</v>
       </c>
       <c r="J5">
-        <v>56000000.0</v>
+        <v>66000000.0</v>
       </c>
       <c r="K5">
         <v>56000000.0</v>
       </c>
       <c r="L5">
-        <v>46000000.0</v>
+        <v>56000000.0</v>
       </c>
       <c r="M5">
-        <v>46000000.0</v>
+        <v>56000000.0</v>
       </c>
       <c r="N5">
-        <v>46000000.0</v>
+        <v>56000000.0</v>
       </c>
       <c r="O5">
         <v>46000000.0</v>
       </c>
       <c r="P5">
+        <v>46000000.0</v>
+      </c>
+      <c r="Q5">
+        <v>46000000.0</v>
+      </c>
+      <c r="R5">
+        <v>46000000.0</v>
+      </c>
+      <c r="S5">
         <v>36000000.0</v>
       </c>
-      <c r="Q5">
+      <c r="T5">
         <v>36000000.0</v>
       </c>
-      <c r="R5">
+      <c r="U5">
         <v>36000000.0</v>
       </c>
-      <c r="S5">
+      <c r="V5">
         <v>26000000.0</v>
       </c>
-      <c r="T5">
+      <c r="W5">
         <v>26000000.0</v>
       </c>
-      <c r="U5"/>
-[...1 lines deleted...]
-      <c r="W5"/>
       <c r="X5"/>
       <c r="Y5"/>
       <c r="Z5"/>
       <c r="AA5"/>
       <c r="AB5"/>
       <c r="AC5"/>
       <c r="AD5"/>
       <c r="AE5"/>
       <c r="AF5"/>
       <c r="AG5"/>
       <c r="AH5"/>
       <c r="AI5"/>
       <c r="AJ5"/>
       <c r="AK5"/>
       <c r="AL5"/>
       <c r="AM5"/>
       <c r="AN5"/>
       <c r="AO5"/>
       <c r="AP5"/>
       <c r="AQ5"/>
       <c r="AR5"/>
       <c r="AS5"/>
       <c r="AT5"/>
       <c r="AU5"/>
       <c r="AV5"/>
@@ -5409,54 +5596,57 @@
       <c r="BQ5"/>
       <c r="BR5"/>
       <c r="BS5"/>
       <c r="BT5"/>
       <c r="BU5"/>
       <c r="BV5"/>
       <c r="BW5"/>
       <c r="BX5"/>
       <c r="BY5"/>
       <c r="BZ5"/>
       <c r="CA5"/>
       <c r="CB5"/>
       <c r="CC5"/>
       <c r="CD5"/>
       <c r="CE5"/>
       <c r="CF5"/>
       <c r="CG5"/>
       <c r="CH5"/>
       <c r="CI5"/>
       <c r="CJ5"/>
       <c r="CK5"/>
       <c r="CL5"/>
       <c r="CM5"/>
       <c r="CN5"/>
       <c r="CO5"/>
+      <c r="CP5"/>
+      <c r="CQ5"/>
+      <c r="CR5"/>
     </row>
-    <row r="6" spans="1:93">
+    <row r="6" spans="1:96">
       <c r="A6" t="s">
-        <v>31</v>
+        <v>32</v>
       </c>
       <c r="B6"/>
       <c r="C6"/>
       <c r="D6"/>
       <c r="E6"/>
       <c r="F6"/>
       <c r="G6"/>
       <c r="H6"/>
       <c r="I6"/>
       <c r="J6"/>
       <c r="K6"/>
       <c r="L6"/>
       <c r="M6"/>
       <c r="N6"/>
       <c r="O6"/>
       <c r="P6"/>
       <c r="Q6"/>
       <c r="R6"/>
       <c r="S6"/>
       <c r="T6"/>
       <c r="U6"/>
       <c r="V6"/>
       <c r="W6"/>
       <c r="X6"/>
       <c r="Y6"/>
@@ -5506,116 +5696,125 @@
       <c r="BQ6"/>
       <c r="BR6"/>
       <c r="BS6"/>
       <c r="BT6"/>
       <c r="BU6"/>
       <c r="BV6"/>
       <c r="BW6"/>
       <c r="BX6"/>
       <c r="BY6"/>
       <c r="BZ6"/>
       <c r="CA6"/>
       <c r="CB6"/>
       <c r="CC6"/>
       <c r="CD6"/>
       <c r="CE6"/>
       <c r="CF6"/>
       <c r="CG6"/>
       <c r="CH6"/>
       <c r="CI6"/>
       <c r="CJ6"/>
       <c r="CK6"/>
       <c r="CL6"/>
       <c r="CM6"/>
       <c r="CN6"/>
       <c r="CO6"/>
+      <c r="CP6"/>
+      <c r="CQ6"/>
+      <c r="CR6"/>
     </row>
-    <row r="7" spans="1:93">
+    <row r="7" spans="1:96">
       <c r="A7" t="s">
-        <v>32</v>
-[...1 lines deleted...]
-      <c r="B7"/>
+        <v>33</v>
+      </c>
+      <c r="B7">
+        <v>27549000000.0</v>
+      </c>
       <c r="C7">
+        <v>29687000000.0</v>
+      </c>
+      <c r="D7">
+        <v>31868000000.0</v>
+      </c>
+      <c r="E7"/>
+      <c r="F7">
         <v>41309000000.0</v>
       </c>
-      <c r="D7">
+      <c r="G7">
         <v>26436000000.0</v>
       </c>
-      <c r="E7">
+      <c r="H7">
         <v>30909000000.0</v>
       </c>
-      <c r="F7">
+      <c r="I7">
         <v>36391000000.0</v>
       </c>
-      <c r="G7">
+      <c r="J7">
         <v>40087000000.0</v>
       </c>
-      <c r="H7">
+      <c r="K7">
         <v>35848000000.0</v>
       </c>
-      <c r="I7">
+      <c r="L7">
         <v>39080000000.0</v>
       </c>
-      <c r="J7">
+      <c r="M7">
         <v>34040000000.0</v>
       </c>
-      <c r="K7">
+      <c r="N7">
         <v>36742000000.0</v>
       </c>
-      <c r="L7">
+      <c r="O7">
         <v>40553000000.0</v>
       </c>
-      <c r="M7">
+      <c r="P7">
         <v>41096000000.0</v>
       </c>
-      <c r="N7">
+      <c r="Q7">
         <v>43651000000.0</v>
       </c>
-      <c r="O7">
+      <c r="R7">
         <v>47717000000.0</v>
       </c>
-      <c r="P7">
+      <c r="S7">
         <v>55523000000.0</v>
       </c>
-      <c r="Q7">
+      <c r="T7">
         <v>38754000000.0</v>
       </c>
-      <c r="R7">
+      <c r="U7">
         <v>23585000000.0</v>
       </c>
-      <c r="S7">
+      <c r="V7">
         <v>26135000000.0</v>
       </c>
-      <c r="T7">
+      <c r="W7">
         <v>25322000000.0</v>
       </c>
-      <c r="U7">
+      <c r="X7">
         <v>25991000000.0</v>
       </c>
-      <c r="V7"/>
-[...1 lines deleted...]
-      <c r="X7"/>
       <c r="Y7"/>
       <c r="Z7"/>
       <c r="AA7"/>
       <c r="AB7"/>
       <c r="AC7"/>
       <c r="AD7"/>
       <c r="AE7"/>
       <c r="AF7"/>
       <c r="AG7"/>
       <c r="AH7"/>
       <c r="AI7"/>
       <c r="AJ7"/>
       <c r="AK7"/>
       <c r="AL7"/>
       <c r="AM7"/>
       <c r="AN7"/>
       <c r="AO7"/>
       <c r="AP7"/>
       <c r="AQ7"/>
       <c r="AR7"/>
       <c r="AS7"/>
       <c r="AT7"/>
       <c r="AU7"/>
       <c r="AV7"/>
       <c r="AW7"/>
@@ -5641,110 +5840,119 @@
       <c r="BQ7"/>
       <c r="BR7"/>
       <c r="BS7"/>
       <c r="BT7"/>
       <c r="BU7"/>
       <c r="BV7"/>
       <c r="BW7"/>
       <c r="BX7"/>
       <c r="BY7"/>
       <c r="BZ7"/>
       <c r="CA7"/>
       <c r="CB7"/>
       <c r="CC7"/>
       <c r="CD7"/>
       <c r="CE7"/>
       <c r="CF7"/>
       <c r="CG7"/>
       <c r="CH7"/>
       <c r="CI7"/>
       <c r="CJ7"/>
       <c r="CK7"/>
       <c r="CL7"/>
       <c r="CM7"/>
       <c r="CN7"/>
       <c r="CO7"/>
+      <c r="CP7"/>
+      <c r="CQ7"/>
+      <c r="CR7"/>
     </row>
-    <row r="8" spans="1:93">
+    <row r="8" spans="1:96">
       <c r="A8" t="s">
-        <v>33</v>
-[...1 lines deleted...]
-      <c r="B8"/>
+        <v>34</v>
+      </c>
+      <c r="B8">
+        <v>21070000000.0</v>
+      </c>
       <c r="C8">
         <v>21070000000.0</v>
       </c>
       <c r="D8">
         <v>21070000000.0</v>
       </c>
-      <c r="E8">
-[...1 lines deleted...]
-      </c>
+      <c r="E8"/>
       <c r="F8">
         <v>21070000000.0</v>
       </c>
       <c r="G8">
         <v>21070000000.0</v>
       </c>
       <c r="H8">
         <v>21070000000.0</v>
       </c>
       <c r="I8">
         <v>21070000000.0</v>
       </c>
       <c r="J8">
         <v>21070000000.0</v>
       </c>
       <c r="K8">
         <v>21070000000.0</v>
       </c>
       <c r="L8">
         <v>21070000000.0</v>
       </c>
       <c r="M8">
         <v>21070000000.0</v>
       </c>
       <c r="N8">
         <v>21070000000.0</v>
       </c>
       <c r="O8">
         <v>21070000000.0</v>
       </c>
       <c r="P8">
         <v>21070000000.0</v>
       </c>
       <c r="Q8">
         <v>21070000000.0</v>
       </c>
       <c r="R8">
         <v>21070000000.0</v>
       </c>
       <c r="S8">
         <v>21070000000.0</v>
       </c>
-      <c r="T8"/>
-[...1 lines deleted...]
-      <c r="V8"/>
+      <c r="T8">
+        <v>21070000000.0</v>
+      </c>
+      <c r="U8">
+        <v>21070000000.0</v>
+      </c>
+      <c r="V8">
+        <v>21070000000.0</v>
+      </c>
       <c r="W8"/>
       <c r="X8"/>
       <c r="Y8"/>
       <c r="Z8"/>
       <c r="AA8"/>
       <c r="AB8"/>
       <c r="AC8"/>
       <c r="AD8"/>
       <c r="AE8"/>
       <c r="AF8"/>
       <c r="AG8"/>
       <c r="AH8"/>
       <c r="AI8"/>
       <c r="AJ8"/>
       <c r="AK8"/>
       <c r="AL8"/>
       <c r="AM8"/>
       <c r="AN8"/>
       <c r="AO8"/>
       <c r="AP8"/>
       <c r="AQ8"/>
       <c r="AR8"/>
       <c r="AS8"/>
       <c r="AT8"/>
       <c r="AU8"/>
@@ -5772,127 +5980,132 @@
       <c r="BQ8"/>
       <c r="BR8"/>
       <c r="BS8"/>
       <c r="BT8"/>
       <c r="BU8"/>
       <c r="BV8"/>
       <c r="BW8"/>
       <c r="BX8"/>
       <c r="BY8"/>
       <c r="BZ8"/>
       <c r="CA8"/>
       <c r="CB8"/>
       <c r="CC8"/>
       <c r="CD8"/>
       <c r="CE8"/>
       <c r="CF8"/>
       <c r="CG8"/>
       <c r="CH8"/>
       <c r="CI8"/>
       <c r="CJ8"/>
       <c r="CK8"/>
       <c r="CL8"/>
       <c r="CM8"/>
       <c r="CN8"/>
       <c r="CO8"/>
+      <c r="CP8"/>
+      <c r="CQ8"/>
+      <c r="CR8"/>
     </row>
-    <row r="9" spans="1:93">
+    <row r="9" spans="1:96">
       <c r="A9" t="s">
-        <v>34</v>
-[...6 lines deleted...]
-      </c>
+        <v>35</v>
+      </c>
+      <c r="B9"/>
+      <c r="C9"/>
       <c r="D9">
         <v>19509000000.0</v>
       </c>
       <c r="E9">
         <v>19509000000.0</v>
       </c>
       <c r="F9">
+        <v>19509000000.0</v>
+      </c>
+      <c r="G9">
+        <v>19509000000.0</v>
+      </c>
+      <c r="H9">
+        <v>19509000000.0</v>
+      </c>
+      <c r="I9">
         <v>1802000000.0</v>
       </c>
-      <c r="G9"/>
-[...10 lines deleted...]
-      </c>
+      <c r="J9"/>
+      <c r="K9"/>
+      <c r="L9"/>
       <c r="M9">
         <v>1802000000.0</v>
       </c>
       <c r="N9">
         <v>1802000000.0</v>
       </c>
       <c r="O9">
         <v>1802000000.0</v>
       </c>
       <c r="P9">
         <v>1802000000.0</v>
       </c>
       <c r="Q9">
         <v>1802000000.0</v>
       </c>
       <c r="R9">
         <v>1802000000.0</v>
       </c>
       <c r="S9">
         <v>1802000000.0</v>
       </c>
       <c r="T9">
         <v>1802000000.0</v>
       </c>
       <c r="U9">
         <v>1802000000.0</v>
       </c>
       <c r="V9">
         <v>1802000000.0</v>
       </c>
       <c r="W9">
         <v>1802000000.0</v>
       </c>
       <c r="X9">
         <v>1802000000.0</v>
       </c>
       <c r="Y9">
         <v>1802000000.0</v>
       </c>
       <c r="Z9">
         <v>1802000000.0</v>
       </c>
-      <c r="AA9"/>
-[...1 lines deleted...]
-      <c r="AC9"/>
+      <c r="AA9">
+        <v>1802000000.0</v>
+      </c>
+      <c r="AB9">
+        <v>1802000000.0</v>
+      </c>
+      <c r="AC9">
+        <v>1802000000.0</v>
+      </c>
       <c r="AD9"/>
       <c r="AE9"/>
       <c r="AF9"/>
       <c r="AG9"/>
       <c r="AH9"/>
       <c r="AI9"/>
       <c r="AJ9"/>
       <c r="AK9"/>
       <c r="AL9"/>
       <c r="AM9"/>
       <c r="AN9"/>
       <c r="AO9"/>
       <c r="AP9"/>
       <c r="AQ9"/>
       <c r="AR9"/>
       <c r="AS9"/>
       <c r="AT9"/>
       <c r="AU9"/>
       <c r="AV9"/>
       <c r="AW9"/>
       <c r="AX9"/>
       <c r="AY9"/>
       <c r="AZ9"/>
       <c r="BA9"/>
       <c r="BB9"/>
@@ -5913,272 +6126,286 @@
       <c r="BQ9"/>
       <c r="BR9"/>
       <c r="BS9"/>
       <c r="BT9"/>
       <c r="BU9"/>
       <c r="BV9"/>
       <c r="BW9"/>
       <c r="BX9"/>
       <c r="BY9"/>
       <c r="BZ9"/>
       <c r="CA9"/>
       <c r="CB9"/>
       <c r="CC9"/>
       <c r="CD9"/>
       <c r="CE9"/>
       <c r="CF9"/>
       <c r="CG9"/>
       <c r="CH9"/>
       <c r="CI9"/>
       <c r="CJ9"/>
       <c r="CK9"/>
       <c r="CL9"/>
       <c r="CM9"/>
       <c r="CN9"/>
       <c r="CO9"/>
+      <c r="CP9"/>
+      <c r="CQ9"/>
+      <c r="CR9"/>
     </row>
-    <row r="10" spans="1:93">
+    <row r="10" spans="1:96">
       <c r="A10" t="s">
-        <v>35</v>
+        <v>36</v>
       </c>
       <c r="B10">
+        <v>1290928000000.0</v>
+      </c>
+      <c r="C10">
+        <v>1249950000000.0</v>
+      </c>
+      <c r="D10">
+        <v>982613000000.0</v>
+      </c>
+      <c r="E10">
         <v>865349000000.0</v>
       </c>
-      <c r="C10">
+      <c r="F10">
         <v>613972000000.0</v>
       </c>
-      <c r="D10">
+      <c r="G10">
         <v>1166354000000.0</v>
       </c>
-      <c r="E10">
+      <c r="H10">
         <v>1055927000000.0</v>
       </c>
-      <c r="F10">
+      <c r="I10">
         <v>1047586000000.0</v>
       </c>
-      <c r="G10">
+      <c r="J10">
         <v>1422105000000.0</v>
       </c>
-      <c r="H10">
+      <c r="K10">
         <v>1304137000000.0</v>
       </c>
-      <c r="I10">
+      <c r="L10">
         <v>798000000000.0</v>
       </c>
-      <c r="J10">
+      <c r="M10">
         <v>677702000000.0</v>
       </c>
-      <c r="K10">
+      <c r="N10">
         <v>377456000000.0</v>
       </c>
-      <c r="L10">
+      <c r="O10">
         <v>858409000000.0</v>
       </c>
-      <c r="M10">
+      <c r="P10">
         <v>842329000000.0</v>
       </c>
-      <c r="N10">
+      <c r="Q10">
         <v>520364000000.0</v>
       </c>
-      <c r="O10">
+      <c r="R10">
         <v>543920000000.0</v>
       </c>
-      <c r="P10">
+      <c r="S10">
         <v>868421000000.0</v>
       </c>
-      <c r="Q10">
+      <c r="T10">
         <v>638197000000.0</v>
       </c>
-      <c r="R10">
+      <c r="U10">
         <v>570198000000.0</v>
       </c>
-      <c r="S10">
+      <c r="V10">
         <v>624376000000.0</v>
       </c>
-      <c r="T10">
+      <c r="W10">
         <v>1039478000000.0</v>
       </c>
-      <c r="U10">
+      <c r="X10">
         <v>633253000000.0</v>
       </c>
-      <c r="V10">
+      <c r="Y10">
         <v>710543000000.0</v>
       </c>
-      <c r="W10">
+      <c r="Z10">
         <v>1178793000000.0</v>
       </c>
-      <c r="X10">
+      <c r="AA10">
         <v>1530026000000.0</v>
       </c>
-      <c r="Y10">
+      <c r="AB10">
         <v>77797000000.0</v>
       </c>
-      <c r="Z10">
+      <c r="AC10">
         <v>266347000000.0</v>
       </c>
-      <c r="AA10">
+      <c r="AD10">
         <v>221696000000.0</v>
       </c>
-      <c r="AB10">
+      <c r="AE10">
         <v>698176000000.0</v>
       </c>
-      <c r="AC10">
+      <c r="AF10">
         <v>307896000000.0</v>
       </c>
-      <c r="AD10">
+      <c r="AG10">
         <v>211734000000.0</v>
       </c>
-      <c r="AE10">
+      <c r="AH10">
         <v>177199000000.0</v>
       </c>
-      <c r="AF10">
+      <c r="AI10">
         <v>687881000000.0</v>
       </c>
-      <c r="AG10">
+      <c r="AJ10">
         <v>223054000000.0</v>
       </c>
-      <c r="AH10">
+      <c r="AK10">
         <v>445933000000.0</v>
       </c>
-      <c r="AI10">
+      <c r="AL10">
         <v>76120000000.0</v>
       </c>
-      <c r="AJ10">
+      <c r="AM10">
         <v>893682000000.0</v>
       </c>
-      <c r="AK10">
+      <c r="AN10">
         <v>403231000000.0</v>
       </c>
-      <c r="AL10">
+      <c r="AO10">
         <v>443838000000.0</v>
       </c>
-      <c r="AM10">
+      <c r="AP10">
         <v>124823000000.0</v>
       </c>
-      <c r="AN10">
+      <c r="AQ10">
         <v>675432000000.0</v>
       </c>
-      <c r="AO10">
+      <c r="AR10">
         <v>344615000000.0</v>
       </c>
-      <c r="AP10">
+      <c r="AS10">
         <v>154841000000.0</v>
       </c>
-      <c r="AQ10">
+      <c r="AT10">
         <v>39685000000.0</v>
       </c>
-      <c r="AR10">
+      <c r="AU10">
         <v>131467000000.0</v>
       </c>
-      <c r="AS10">
+      <c r="AV10">
         <v>146364000000.0</v>
       </c>
-      <c r="AT10">
+      <c r="AW10">
         <v>191444000000.0</v>
       </c>
-      <c r="AU10">
+      <c r="AX10">
         <v>302848000000.0</v>
       </c>
-      <c r="AV10">
+      <c r="AY10">
         <v>462689000000.0</v>
       </c>
-      <c r="AW10">
+      <c r="AZ10">
         <v>145511000000.0</v>
-      </c>
-[...5 lines deleted...]
-        <v>193201000000.0</v>
       </c>
       <c r="BA10"/>
       <c r="BB10">
+        <v>358176000000.0</v>
+      </c>
+      <c r="BC10">
+        <v>193201000000.0</v>
+      </c>
+      <c r="BD10"/>
+      <c r="BE10">
         <v>99129000000.0</v>
       </c>
-      <c r="BC10"/>
-[...1 lines deleted...]
-      <c r="BE10"/>
       <c r="BF10"/>
       <c r="BG10"/>
       <c r="BH10"/>
       <c r="BI10"/>
       <c r="BJ10"/>
       <c r="BK10"/>
       <c r="BL10"/>
       <c r="BM10"/>
       <c r="BN10"/>
       <c r="BO10"/>
       <c r="BP10"/>
       <c r="BQ10"/>
       <c r="BR10"/>
       <c r="BS10"/>
       <c r="BT10"/>
       <c r="BU10"/>
       <c r="BV10"/>
       <c r="BW10"/>
       <c r="BX10"/>
       <c r="BY10"/>
       <c r="BZ10"/>
       <c r="CA10"/>
       <c r="CB10"/>
       <c r="CC10"/>
       <c r="CD10"/>
       <c r="CE10"/>
       <c r="CF10"/>
       <c r="CG10"/>
       <c r="CH10"/>
       <c r="CI10"/>
       <c r="CJ10"/>
       <c r="CK10"/>
       <c r="CL10"/>
       <c r="CM10"/>
       <c r="CN10"/>
       <c r="CO10"/>
+      <c r="CP10"/>
+      <c r="CQ10"/>
+      <c r="CR10"/>
     </row>
-    <row r="11" spans="1:93">
+    <row r="11" spans="1:96">
       <c r="A11" t="s">
-        <v>36</v>
-[...1 lines deleted...]
-      <c r="B11">
+        <v>37</v>
+      </c>
+      <c r="B11"/>
+      <c r="C11"/>
+      <c r="D11">
+        <v>50000000000.0</v>
+      </c>
+      <c r="E11">
         <v>200000000000.0</v>
       </c>
-      <c r="C11">
+      <c r="F11">
         <v>-1000000.0</v>
       </c>
-      <c r="D11">
+      <c r="G11">
         <v>600000000000.0</v>
       </c>
-      <c r="E11">
+      <c r="H11">
         <v>0.0</v>
       </c>
-      <c r="F11">
+      <c r="I11">
         <v>400000000000.0</v>
       </c>
-      <c r="G11"/>
-[...1 lines deleted...]
-      <c r="I11"/>
       <c r="J11"/>
       <c r="K11"/>
       <c r="L11"/>
       <c r="M11"/>
       <c r="N11"/>
       <c r="O11"/>
       <c r="P11"/>
       <c r="Q11"/>
       <c r="R11"/>
       <c r="S11"/>
       <c r="T11"/>
       <c r="U11"/>
       <c r="V11"/>
       <c r="W11"/>
       <c r="X11"/>
       <c r="Y11"/>
       <c r="Z11"/>
       <c r="AA11"/>
       <c r="AB11"/>
       <c r="AC11"/>
       <c r="AD11"/>
       <c r="AE11"/>
       <c r="AF11"/>
       <c r="AG11"/>
       <c r="AH11"/>
@@ -6219,253 +6446,265 @@
       <c r="BQ11"/>
       <c r="BR11"/>
       <c r="BS11"/>
       <c r="BT11"/>
       <c r="BU11"/>
       <c r="BV11"/>
       <c r="BW11"/>
       <c r="BX11"/>
       <c r="BY11"/>
       <c r="BZ11"/>
       <c r="CA11"/>
       <c r="CB11"/>
       <c r="CC11"/>
       <c r="CD11"/>
       <c r="CE11"/>
       <c r="CF11"/>
       <c r="CG11"/>
       <c r="CH11"/>
       <c r="CI11"/>
       <c r="CJ11"/>
       <c r="CK11"/>
       <c r="CL11"/>
       <c r="CM11"/>
       <c r="CN11"/>
       <c r="CO11"/>
+      <c r="CP11"/>
+      <c r="CQ11"/>
+      <c r="CR11"/>
     </row>
-    <row r="12" spans="1:93">
+    <row r="12" spans="1:96">
       <c r="A12" t="s">
-        <v>37</v>
+        <v>38</v>
       </c>
       <c r="B12">
+        <v>1290928000000.0</v>
+      </c>
+      <c r="C12">
+        <v>1249950000000.0</v>
+      </c>
+      <c r="D12">
+        <v>982613000000.0</v>
+      </c>
+      <c r="E12">
         <v>865349000000.0</v>
       </c>
-      <c r="C12">
+      <c r="F12">
         <v>613972000000.0</v>
       </c>
-      <c r="D12">
+      <c r="G12">
         <v>1166354000000.0</v>
       </c>
-      <c r="E12">
+      <c r="H12">
         <v>1055927000000.0</v>
       </c>
-      <c r="F12">
+      <c r="I12">
         <v>1047586000000.0</v>
       </c>
-      <c r="G12">
+      <c r="J12">
         <v>1422105000000.0</v>
       </c>
-      <c r="H12">
+      <c r="K12">
         <v>1304137000000.0</v>
       </c>
-      <c r="I12">
+      <c r="L12">
         <v>798000000000.0</v>
       </c>
-      <c r="J12">
+      <c r="M12">
         <v>677702000000.0</v>
       </c>
-      <c r="K12">
+      <c r="N12">
         <v>377456000000.0</v>
       </c>
-      <c r="L12">
+      <c r="O12">
         <v>858409000000.0</v>
       </c>
-      <c r="M12">
+      <c r="P12">
         <v>842329000000.0</v>
       </c>
-      <c r="N12">
+      <c r="Q12">
         <v>520364000000.0</v>
       </c>
-      <c r="O12">
+      <c r="R12">
         <v>543920000000.0</v>
       </c>
-      <c r="P12">
+      <c r="S12">
         <v>868421000000.0</v>
       </c>
-      <c r="Q12">
+      <c r="T12">
         <v>638197000000.0</v>
       </c>
-      <c r="R12">
+      <c r="U12">
         <v>570198000000.0</v>
       </c>
-      <c r="S12">
+      <c r="V12">
         <v>624376000000.0</v>
       </c>
-      <c r="T12">
+      <c r="W12">
         <v>1039478000000.0</v>
       </c>
-      <c r="U12">
+      <c r="X12">
         <v>633253000000.0</v>
       </c>
-      <c r="V12">
+      <c r="Y12">
         <v>710543000000.0</v>
       </c>
-      <c r="W12">
+      <c r="Z12">
         <v>1178793000000.0</v>
       </c>
-      <c r="X12">
+      <c r="AA12">
         <v>1530026000000.0</v>
       </c>
-      <c r="Y12">
+      <c r="AB12">
         <v>77797000000.0</v>
       </c>
-      <c r="Z12">
+      <c r="AC12">
         <v>266347000000.0</v>
       </c>
-      <c r="AA12">
+      <c r="AD12">
         <v>221696000000.0</v>
       </c>
-      <c r="AB12">
+      <c r="AE12">
         <v>698176000000.0</v>
       </c>
-      <c r="AC12">
+      <c r="AF12">
         <v>307896000000.0</v>
       </c>
-      <c r="AD12">
+      <c r="AG12">
         <v>211734000000.0</v>
       </c>
-      <c r="AE12">
+      <c r="AH12">
         <v>177199000000.0</v>
       </c>
-      <c r="AF12">
+      <c r="AI12">
         <v>687881000000.0</v>
       </c>
-      <c r="AG12">
+      <c r="AJ12">
         <v>223054000000.0</v>
       </c>
-      <c r="AH12">
+      <c r="AK12">
         <v>445933000000.0</v>
       </c>
-      <c r="AI12">
+      <c r="AL12">
         <v>76120000000.0</v>
       </c>
-      <c r="AJ12">
+      <c r="AM12">
         <v>893682000000.0</v>
       </c>
-      <c r="AK12">
+      <c r="AN12">
         <v>403231000000.0</v>
       </c>
-      <c r="AL12">
+      <c r="AO12">
         <v>443838000000.0</v>
       </c>
-      <c r="AM12">
+      <c r="AP12">
         <v>124823000000.0</v>
       </c>
-      <c r="AN12">
+      <c r="AQ12">
         <v>675432000000.0</v>
       </c>
-      <c r="AO12">
+      <c r="AR12">
         <v>344615000000.0</v>
       </c>
-      <c r="AP12">
+      <c r="AS12">
         <v>154841000000.0</v>
       </c>
-      <c r="AQ12">
+      <c r="AT12">
         <v>39685000000.0</v>
       </c>
-      <c r="AR12">
+      <c r="AU12">
         <v>131467000000.0</v>
       </c>
-      <c r="AS12">
+      <c r="AV12">
         <v>146364000000.0</v>
       </c>
-      <c r="AT12">
+      <c r="AW12">
         <v>191444000000.0</v>
       </c>
-      <c r="AU12">
+      <c r="AX12">
         <v>302848000000.0</v>
       </c>
-      <c r="AV12">
+      <c r="AY12">
         <v>462689000000.0</v>
       </c>
-      <c r="AW12">
+      <c r="AZ12">
         <v>145511000000.0</v>
-      </c>
-[...5 lines deleted...]
-        <v>193201000000.0</v>
       </c>
       <c r="BA12"/>
       <c r="BB12">
+        <v>358176000000.0</v>
+      </c>
+      <c r="BC12">
+        <v>193201000000.0</v>
+      </c>
+      <c r="BD12"/>
+      <c r="BE12">
         <v>99129000000.0</v>
       </c>
-      <c r="BC12"/>
-[...1 lines deleted...]
-      <c r="BE12"/>
       <c r="BF12"/>
       <c r="BG12"/>
       <c r="BH12"/>
       <c r="BI12"/>
       <c r="BJ12"/>
       <c r="BK12"/>
       <c r="BL12"/>
       <c r="BM12"/>
       <c r="BN12"/>
       <c r="BO12"/>
       <c r="BP12"/>
       <c r="BQ12"/>
       <c r="BR12"/>
       <c r="BS12"/>
       <c r="BT12"/>
       <c r="BU12"/>
       <c r="BV12"/>
       <c r="BW12"/>
       <c r="BX12"/>
       <c r="BY12"/>
       <c r="BZ12"/>
       <c r="CA12"/>
       <c r="CB12"/>
       <c r="CC12"/>
       <c r="CD12"/>
       <c r="CE12"/>
       <c r="CF12"/>
       <c r="CG12"/>
       <c r="CH12"/>
       <c r="CI12"/>
       <c r="CJ12"/>
       <c r="CK12"/>
       <c r="CL12"/>
       <c r="CM12"/>
       <c r="CN12"/>
       <c r="CO12"/>
+      <c r="CP12"/>
+      <c r="CQ12"/>
+      <c r="CR12"/>
     </row>
-    <row r="13" spans="1:93">
+    <row r="13" spans="1:96">
       <c r="A13" t="s">
-        <v>38</v>
+        <v>39</v>
       </c>
       <c r="B13">
         <v>21070000000.0</v>
       </c>
       <c r="C13">
         <v>21070000000.0</v>
       </c>
       <c r="D13">
         <v>21070000000.0</v>
       </c>
       <c r="E13">
         <v>21070000000.0</v>
       </c>
       <c r="F13">
         <v>21070000000.0</v>
       </c>
       <c r="G13">
         <v>21070000000.0</v>
       </c>
       <c r="H13">
         <v>21070000000.0</v>
       </c>
       <c r="I13">
         <v>21070000000.0</v>
       </c>
@@ -6633,112 +6872,121 @@
       </c>
       <c r="BL13">
         <v>21070000000.0</v>
       </c>
       <c r="BM13">
         <v>21070000000.0</v>
       </c>
       <c r="BN13">
         <v>21070000000.0</v>
       </c>
       <c r="BO13">
         <v>21070000000.0</v>
       </c>
       <c r="BP13">
         <v>21070000000.0</v>
       </c>
       <c r="BQ13">
         <v>21070000000.0</v>
       </c>
       <c r="BR13">
         <v>21070000000.0</v>
       </c>
       <c r="BS13">
         <v>21070000000.0</v>
       </c>
-      <c r="BT13"/>
+      <c r="BT13">
+        <v>21070000000.0</v>
+      </c>
       <c r="BU13">
         <v>21070000000.0</v>
       </c>
       <c r="BV13">
         <v>21070000000.0</v>
       </c>
-      <c r="BW13">
-[...1 lines deleted...]
-      </c>
+      <c r="BW13"/>
       <c r="BX13">
         <v>21070000000.0</v>
       </c>
-      <c r="BY13"/>
+      <c r="BY13">
+        <v>21070000000.0</v>
+      </c>
       <c r="BZ13">
         <v>21070000000.0</v>
       </c>
       <c r="CA13">
         <v>21070000000.0</v>
       </c>
-      <c r="CB13">
-[...1 lines deleted...]
-      </c>
+      <c r="CB13"/>
       <c r="CC13">
         <v>21070000000.0</v>
       </c>
       <c r="CD13">
         <v>21070000000.0</v>
       </c>
       <c r="CE13">
         <v>21070000000.0</v>
       </c>
       <c r="CF13">
         <v>21070000000.0</v>
       </c>
       <c r="CG13">
         <v>21070000000.0</v>
       </c>
       <c r="CH13">
         <v>21070000000.0</v>
       </c>
       <c r="CI13">
         <v>21070000000.0</v>
       </c>
       <c r="CJ13">
         <v>21070000000.0</v>
       </c>
       <c r="CK13">
         <v>21070000000.0</v>
       </c>
       <c r="CL13">
         <v>21070000000.0</v>
       </c>
-      <c r="CM13"/>
+      <c r="CM13">
+        <v>21070000000.0</v>
+      </c>
       <c r="CN13">
         <v>21070000000.0</v>
       </c>
-      <c r="CO13"/>
+      <c r="CO13">
+        <v>21070000000.0</v>
+      </c>
+      <c r="CP13"/>
+      <c r="CQ13">
+        <v>21070000000.0</v>
+      </c>
+      <c r="CR13"/>
     </row>
-    <row r="14" spans="1:93">
+    <row r="14" spans="1:96">
       <c r="A14" t="s">
-        <v>39</v>
+        <v>40</v>
       </c>
       <c r="B14">
         <v>2107000000.0</v>
       </c>
       <c r="C14">
         <v>2107000000.0</v>
       </c>
       <c r="D14">
         <v>2107000000.0</v>
       </c>
       <c r="E14">
         <v>2107000000.0</v>
       </c>
       <c r="F14">
         <v>2107000000.0</v>
       </c>
       <c r="G14">
         <v>2107000000.0</v>
       </c>
       <c r="H14">
         <v>2107000000.0</v>
       </c>
       <c r="I14">
         <v>2107000000.0</v>
       </c>
@@ -6849,97 +7097,106 @@
       </c>
       <c r="AS14">
         <v>2107000000.0</v>
       </c>
       <c r="AT14">
         <v>2107000000.0</v>
       </c>
       <c r="AU14">
         <v>2107000000.0</v>
       </c>
       <c r="AV14">
         <v>2107000000.0</v>
       </c>
       <c r="AW14">
         <v>2107000000.0</v>
       </c>
       <c r="AX14">
         <v>2107000000.0</v>
       </c>
       <c r="AY14">
         <v>2107000000.0</v>
       </c>
       <c r="AZ14">
         <v>2107000000.0</v>
       </c>
-      <c r="BA14"/>
+      <c r="BA14">
+        <v>2107000000.0</v>
+      </c>
       <c r="BB14">
         <v>2107000000.0</v>
       </c>
-      <c r="BC14"/>
+      <c r="BC14">
+        <v>2107000000.0</v>
+      </c>
       <c r="BD14"/>
-      <c r="BE14"/>
+      <c r="BE14">
+        <v>2107000000.0</v>
+      </c>
       <c r="BF14"/>
       <c r="BG14"/>
       <c r="BH14"/>
       <c r="BI14"/>
       <c r="BJ14"/>
       <c r="BK14"/>
       <c r="BL14"/>
       <c r="BM14"/>
       <c r="BN14"/>
       <c r="BO14"/>
       <c r="BP14"/>
       <c r="BQ14"/>
       <c r="BR14"/>
       <c r="BS14"/>
       <c r="BT14"/>
       <c r="BU14"/>
       <c r="BV14"/>
       <c r="BW14"/>
       <c r="BX14"/>
       <c r="BY14"/>
       <c r="BZ14"/>
       <c r="CA14"/>
       <c r="CB14"/>
       <c r="CC14"/>
       <c r="CD14"/>
       <c r="CE14"/>
       <c r="CF14"/>
       <c r="CG14"/>
       <c r="CH14"/>
       <c r="CI14"/>
       <c r="CJ14"/>
       <c r="CK14"/>
       <c r="CL14"/>
       <c r="CM14"/>
       <c r="CN14"/>
       <c r="CO14"/>
+      <c r="CP14"/>
+      <c r="CQ14"/>
+      <c r="CR14"/>
     </row>
-    <row r="15" spans="1:93">
+    <row r="15" spans="1:96">
       <c r="A15" t="s">
-        <v>40</v>
+        <v>41</v>
       </c>
       <c r="B15"/>
       <c r="C15"/>
       <c r="D15"/>
       <c r="E15"/>
       <c r="F15"/>
       <c r="G15"/>
       <c r="H15"/>
       <c r="I15"/>
       <c r="J15"/>
       <c r="K15"/>
       <c r="L15"/>
       <c r="M15"/>
       <c r="N15"/>
       <c r="O15"/>
       <c r="P15"/>
       <c r="Q15"/>
       <c r="R15"/>
       <c r="S15"/>
       <c r="T15"/>
       <c r="U15"/>
       <c r="V15"/>
       <c r="W15"/>
       <c r="X15"/>
       <c r="Y15"/>
@@ -6989,231 +7246,239 @@
       <c r="BQ15"/>
       <c r="BR15"/>
       <c r="BS15"/>
       <c r="BT15"/>
       <c r="BU15"/>
       <c r="BV15"/>
       <c r="BW15"/>
       <c r="BX15"/>
       <c r="BY15"/>
       <c r="BZ15"/>
       <c r="CA15"/>
       <c r="CB15"/>
       <c r="CC15"/>
       <c r="CD15"/>
       <c r="CE15"/>
       <c r="CF15"/>
       <c r="CG15"/>
       <c r="CH15"/>
       <c r="CI15"/>
       <c r="CJ15"/>
       <c r="CK15"/>
       <c r="CL15"/>
       <c r="CM15"/>
       <c r="CN15"/>
       <c r="CO15"/>
+      <c r="CP15"/>
+      <c r="CQ15"/>
+      <c r="CR15"/>
     </row>
-    <row r="16" spans="1:93">
+    <row r="16" spans="1:96">
       <c r="A16" t="s">
-        <v>41</v>
+        <v>42</v>
       </c>
       <c r="B16"/>
-      <c r="C16"/>
+      <c r="C16">
+        <v>4279000000.0</v>
+      </c>
       <c r="D16"/>
       <c r="E16"/>
-      <c r="F16">
+      <c r="F16"/>
+      <c r="G16"/>
+      <c r="H16"/>
+      <c r="I16">
         <v>869000000.0</v>
       </c>
-      <c r="G16">
+      <c r="J16">
         <v>5764000000.0</v>
       </c>
-      <c r="H16">
+      <c r="K16">
         <v>1023131000000.0</v>
       </c>
-      <c r="I16">
+      <c r="L16">
         <v>128008000000.0</v>
       </c>
-      <c r="J16">
+      <c r="M16">
         <v>1041731000000.0</v>
       </c>
-      <c r="K16">
+      <c r="N16">
         <v>991319000000.0</v>
-      </c>
-[...3 lines deleted...]
-        <v>1225000000.0</v>
       </c>
       <c r="O16"/>
       <c r="P16"/>
       <c r="Q16">
+        <v>1225000000.0</v>
+      </c>
+      <c r="R16"/>
+      <c r="S16"/>
+      <c r="T16">
         <v>949203000000.0</v>
       </c>
-      <c r="R16">
+      <c r="U16">
         <v>833797000000.0</v>
       </c>
-      <c r="S16">
+      <c r="V16">
         <v>821065000000.0</v>
       </c>
-      <c r="T16">
+      <c r="W16">
         <v>867467000000.0</v>
       </c>
-      <c r="U16">
+      <c r="X16">
         <v>686545000000.0</v>
       </c>
-      <c r="V16">
+      <c r="Y16">
         <v>682661000000.0</v>
       </c>
-      <c r="W16">
+      <c r="Z16">
         <v>495083000000.0</v>
       </c>
-      <c r="X16">
+      <c r="AA16">
         <v>995999000000.0</v>
       </c>
-      <c r="Y16">
+      <c r="AB16">
         <v>874068000000.0</v>
       </c>
-      <c r="Z16">
+      <c r="AC16">
         <v>916859000000.0</v>
       </c>
-      <c r="AA16">
+      <c r="AD16">
         <v>786473000000.0</v>
       </c>
-      <c r="AB16">
+      <c r="AE16">
         <v>991466000000.0</v>
       </c>
-      <c r="AC16">
+      <c r="AF16">
         <v>847290000000.0</v>
       </c>
-      <c r="AD16">
+      <c r="AG16">
         <v>771154000000.0</v>
       </c>
-      <c r="AE16">
+      <c r="AH16">
         <v>613971000000.0</v>
       </c>
-      <c r="AF16">
+      <c r="AI16">
         <v>681911000000.0</v>
       </c>
-      <c r="AG16">
+      <c r="AJ16">
         <v>597644000000.0</v>
       </c>
-      <c r="AH16">
+      <c r="AK16">
         <v>679201000000.0</v>
       </c>
-      <c r="AI16">
+      <c r="AL16">
         <v>607070000000.0</v>
       </c>
-      <c r="AJ16">
+      <c r="AM16">
         <v>894817000000.0</v>
       </c>
-      <c r="AK16">
+      <c r="AN16">
         <v>616183000000.0</v>
       </c>
-      <c r="AL16">
+      <c r="AO16">
         <v>937855000000.0</v>
       </c>
-      <c r="AM16">
+      <c r="AP16">
         <v>713622000000.0</v>
       </c>
-      <c r="AN16">
+      <c r="AQ16">
         <v>627337000000.0</v>
       </c>
-      <c r="AO16">
+      <c r="AR16">
         <v>435206000000.0</v>
       </c>
-      <c r="AP16">
+      <c r="AS16">
         <v>532065000000.0</v>
       </c>
-      <c r="AQ16">
+      <c r="AT16">
         <v>421703000000.0</v>
       </c>
-      <c r="AR16">
+      <c r="AU16">
         <v>320903000000.0</v>
       </c>
-      <c r="AS16">
+      <c r="AV16">
         <v>236797000000.0</v>
       </c>
-      <c r="AT16">
+      <c r="AW16">
         <v>429959000000.0</v>
       </c>
-      <c r="AU16">
+      <c r="AX16">
         <v>509532000000.0</v>
       </c>
-      <c r="AV16"/>
-[...2 lines deleted...]
-      <c r="AY16">
+      <c r="AY16"/>
+      <c r="AZ16"/>
+      <c r="BA16"/>
+      <c r="BB16">
         <v>377429000000.0</v>
       </c>
-      <c r="AZ16">
+      <c r="BC16">
         <v>292646000000.0</v>
       </c>
-      <c r="BA16"/>
-[...1 lines deleted...]
-      <c r="BC16"/>
       <c r="BD16"/>
       <c r="BE16"/>
       <c r="BF16"/>
       <c r="BG16"/>
       <c r="BH16"/>
       <c r="BI16"/>
       <c r="BJ16"/>
       <c r="BK16"/>
       <c r="BL16"/>
       <c r="BM16"/>
       <c r="BN16"/>
       <c r="BO16"/>
       <c r="BP16"/>
       <c r="BQ16"/>
       <c r="BR16"/>
       <c r="BS16"/>
       <c r="BT16"/>
       <c r="BU16"/>
       <c r="BV16"/>
       <c r="BW16"/>
       <c r="BX16"/>
       <c r="BY16"/>
       <c r="BZ16"/>
       <c r="CA16"/>
       <c r="CB16"/>
       <c r="CC16"/>
       <c r="CD16"/>
       <c r="CE16"/>
       <c r="CF16"/>
       <c r="CG16"/>
       <c r="CH16"/>
       <c r="CI16"/>
       <c r="CJ16"/>
       <c r="CK16"/>
       <c r="CL16"/>
       <c r="CM16"/>
       <c r="CN16"/>
       <c r="CO16"/>
+      <c r="CP16"/>
+      <c r="CQ16"/>
+      <c r="CR16"/>
     </row>
-    <row r="17" spans="1:93">
+    <row r="17" spans="1:96">
       <c r="A17" t="s">
-        <v>42</v>
+        <v>43</v>
       </c>
       <c r="B17"/>
       <c r="C17"/>
       <c r="D17"/>
       <c r="E17"/>
       <c r="F17"/>
       <c r="G17"/>
       <c r="H17"/>
       <c r="I17"/>
       <c r="J17"/>
       <c r="K17"/>
       <c r="L17"/>
       <c r="M17"/>
       <c r="N17"/>
       <c r="O17"/>
       <c r="P17"/>
       <c r="Q17"/>
       <c r="R17"/>
       <c r="S17"/>
       <c r="T17"/>
       <c r="U17"/>
       <c r="V17"/>
       <c r="W17"/>
       <c r="X17"/>
       <c r="Y17"/>
@@ -7263,54 +7528,57 @@
       <c r="BQ17"/>
       <c r="BR17"/>
       <c r="BS17"/>
       <c r="BT17"/>
       <c r="BU17"/>
       <c r="BV17"/>
       <c r="BW17"/>
       <c r="BX17"/>
       <c r="BY17"/>
       <c r="BZ17"/>
       <c r="CA17"/>
       <c r="CB17"/>
       <c r="CC17"/>
       <c r="CD17"/>
       <c r="CE17"/>
       <c r="CF17"/>
       <c r="CG17"/>
       <c r="CH17"/>
       <c r="CI17"/>
       <c r="CJ17"/>
       <c r="CK17"/>
       <c r="CL17"/>
       <c r="CM17"/>
       <c r="CN17"/>
       <c r="CO17"/>
+      <c r="CP17"/>
+      <c r="CQ17"/>
+      <c r="CR17"/>
     </row>
-    <row r="18" spans="1:93">
+    <row r="18" spans="1:96">
       <c r="A18" t="s">
-        <v>43</v>
+        <v>44</v>
       </c>
       <c r="B18"/>
       <c r="C18"/>
       <c r="D18"/>
       <c r="E18"/>
       <c r="F18"/>
       <c r="G18"/>
       <c r="H18"/>
       <c r="I18"/>
       <c r="J18"/>
       <c r="K18"/>
       <c r="L18"/>
       <c r="M18"/>
       <c r="N18"/>
       <c r="O18"/>
       <c r="P18"/>
       <c r="Q18"/>
       <c r="R18"/>
       <c r="S18"/>
       <c r="T18"/>
       <c r="U18"/>
       <c r="V18"/>
       <c r="W18"/>
       <c r="X18"/>
       <c r="Y18"/>
@@ -7360,54 +7628,57 @@
       <c r="BQ18"/>
       <c r="BR18"/>
       <c r="BS18"/>
       <c r="BT18"/>
       <c r="BU18"/>
       <c r="BV18"/>
       <c r="BW18"/>
       <c r="BX18"/>
       <c r="BY18"/>
       <c r="BZ18"/>
       <c r="CA18"/>
       <c r="CB18"/>
       <c r="CC18"/>
       <c r="CD18"/>
       <c r="CE18"/>
       <c r="CF18"/>
       <c r="CG18"/>
       <c r="CH18"/>
       <c r="CI18"/>
       <c r="CJ18"/>
       <c r="CK18"/>
       <c r="CL18"/>
       <c r="CM18"/>
       <c r="CN18"/>
       <c r="CO18"/>
+      <c r="CP18"/>
+      <c r="CQ18"/>
+      <c r="CR18"/>
     </row>
-    <row r="19" spans="1:93">
+    <row r="19" spans="1:96">
       <c r="A19" t="s">
-        <v>44</v>
+        <v>45</v>
       </c>
       <c r="B19"/>
       <c r="C19"/>
       <c r="D19"/>
       <c r="E19"/>
       <c r="F19"/>
       <c r="G19"/>
       <c r="H19"/>
       <c r="I19"/>
       <c r="J19"/>
       <c r="K19"/>
       <c r="L19"/>
       <c r="M19"/>
       <c r="N19"/>
       <c r="O19"/>
       <c r="P19"/>
       <c r="Q19"/>
       <c r="R19"/>
       <c r="S19"/>
       <c r="T19"/>
       <c r="U19"/>
       <c r="V19"/>
       <c r="W19"/>
       <c r="X19"/>
       <c r="Y19"/>
@@ -7457,54 +7728,21034 @@
       <c r="BQ19"/>
       <c r="BR19"/>
       <c r="BS19"/>
       <c r="BT19"/>
       <c r="BU19"/>
       <c r="BV19"/>
       <c r="BW19"/>
       <c r="BX19"/>
       <c r="BY19"/>
       <c r="BZ19"/>
       <c r="CA19"/>
       <c r="CB19"/>
       <c r="CC19"/>
       <c r="CD19"/>
       <c r="CE19"/>
       <c r="CF19"/>
       <c r="CG19"/>
       <c r="CH19"/>
       <c r="CI19"/>
       <c r="CJ19"/>
       <c r="CK19"/>
       <c r="CL19"/>
       <c r="CM19"/>
       <c r="CN19"/>
       <c r="CO19"/>
+      <c r="CP19"/>
+      <c r="CQ19"/>
+      <c r="CR19"/>
     </row>
-    <row r="20" spans="1:93">
+    <row r="20" spans="1:96">
       <c r="A20" t="s">
-        <v>45</v>
+        <v>46</v>
+      </c>
+      <c r="B20">
+        <v>11232000000.0</v>
+      </c>
+      <c r="C20">
+        <v>11232000000.0</v>
+      </c>
+      <c r="D20"/>
+      <c r="E20"/>
+      <c r="F20"/>
+      <c r="G20"/>
+      <c r="H20"/>
+      <c r="I20"/>
+      <c r="J20"/>
+      <c r="K20"/>
+      <c r="L20"/>
+      <c r="M20"/>
+      <c r="N20"/>
+      <c r="O20"/>
+      <c r="P20"/>
+      <c r="Q20"/>
+      <c r="R20"/>
+      <c r="S20"/>
+      <c r="T20"/>
+      <c r="U20"/>
+      <c r="V20"/>
+      <c r="W20"/>
+      <c r="X20"/>
+      <c r="Y20"/>
+      <c r="Z20"/>
+      <c r="AA20"/>
+      <c r="AB20"/>
+      <c r="AC20"/>
+      <c r="AD20"/>
+      <c r="AE20"/>
+      <c r="AF20"/>
+      <c r="AG20"/>
+      <c r="AH20"/>
+      <c r="AI20"/>
+      <c r="AJ20"/>
+      <c r="AK20"/>
+      <c r="AL20"/>
+      <c r="AM20"/>
+      <c r="AN20"/>
+      <c r="AO20"/>
+      <c r="AP20"/>
+      <c r="AQ20"/>
+      <c r="AR20"/>
+      <c r="AS20"/>
+      <c r="AT20"/>
+      <c r="AU20"/>
+      <c r="AV20"/>
+      <c r="AW20"/>
+      <c r="AX20"/>
+      <c r="AY20"/>
+      <c r="AZ20"/>
+      <c r="BA20"/>
+      <c r="BB20"/>
+      <c r="BC20"/>
+      <c r="BD20"/>
+      <c r="BE20"/>
+      <c r="BF20"/>
+      <c r="BG20"/>
+      <c r="BH20"/>
+      <c r="BI20"/>
+      <c r="BJ20"/>
+      <c r="BK20"/>
+      <c r="BL20"/>
+      <c r="BM20"/>
+      <c r="BN20"/>
+      <c r="BO20"/>
+      <c r="BP20"/>
+      <c r="BQ20"/>
+      <c r="BR20"/>
+      <c r="BS20"/>
+      <c r="BT20"/>
+      <c r="BU20"/>
+      <c r="BV20"/>
+      <c r="BW20"/>
+      <c r="BX20"/>
+      <c r="BY20"/>
+      <c r="BZ20"/>
+      <c r="CA20"/>
+      <c r="CB20"/>
+      <c r="CC20"/>
+      <c r="CD20"/>
+      <c r="CE20"/>
+      <c r="CF20"/>
+      <c r="CG20"/>
+      <c r="CH20"/>
+      <c r="CI20"/>
+      <c r="CJ20"/>
+      <c r="CK20"/>
+      <c r="CL20"/>
+      <c r="CM20"/>
+      <c r="CN20"/>
+      <c r="CO20"/>
+      <c r="CP20"/>
+      <c r="CQ20"/>
+      <c r="CR20"/>
+    </row>
+    <row r="21" spans="1:96">
+      <c r="A21" t="s">
+        <v>47</v>
+      </c>
+      <c r="B21"/>
+      <c r="C21"/>
+      <c r="D21"/>
+      <c r="E21"/>
+      <c r="F21"/>
+      <c r="G21"/>
+      <c r="H21"/>
+      <c r="I21"/>
+      <c r="J21"/>
+      <c r="K21"/>
+      <c r="L21"/>
+      <c r="M21"/>
+      <c r="N21"/>
+      <c r="O21"/>
+      <c r="P21"/>
+      <c r="Q21"/>
+      <c r="R21"/>
+      <c r="S21"/>
+      <c r="T21"/>
+      <c r="U21"/>
+      <c r="V21"/>
+      <c r="W21"/>
+      <c r="X21"/>
+      <c r="Y21"/>
+      <c r="Z21"/>
+      <c r="AA21"/>
+      <c r="AB21"/>
+      <c r="AC21"/>
+      <c r="AD21"/>
+      <c r="AE21"/>
+      <c r="AF21"/>
+      <c r="AG21"/>
+      <c r="AH21"/>
+      <c r="AI21"/>
+      <c r="AJ21"/>
+      <c r="AK21"/>
+      <c r="AL21"/>
+      <c r="AM21"/>
+      <c r="AN21"/>
+      <c r="AO21"/>
+      <c r="AP21"/>
+      <c r="AQ21"/>
+      <c r="AR21"/>
+      <c r="AS21"/>
+      <c r="AT21"/>
+      <c r="AU21"/>
+      <c r="AV21"/>
+      <c r="AW21"/>
+      <c r="AX21"/>
+      <c r="AY21"/>
+      <c r="AZ21"/>
+      <c r="BA21"/>
+      <c r="BB21"/>
+      <c r="BC21"/>
+      <c r="BD21"/>
+      <c r="BE21"/>
+      <c r="BF21"/>
+      <c r="BG21"/>
+      <c r="BH21"/>
+      <c r="BI21">
+        <v>5000000.0</v>
+      </c>
+      <c r="BJ21">
+        <v>13000000.0</v>
+      </c>
+      <c r="BK21">
+        <v>20000000.0</v>
+      </c>
+      <c r="BL21">
+        <v>30000000.0</v>
+      </c>
+      <c r="BM21">
+        <v>40000000.0</v>
+      </c>
+      <c r="BN21">
+        <v>49000000.0</v>
+      </c>
+      <c r="BO21">
+        <v>71000000.0</v>
+      </c>
+      <c r="BP21">
+        <v>843000000.0</v>
+      </c>
+      <c r="BQ21">
+        <v>1979000000.0</v>
+      </c>
+      <c r="BR21">
+        <v>3115000000.0</v>
+      </c>
+      <c r="BS21">
+        <v>4251000000.0</v>
+      </c>
+      <c r="BT21">
+        <v>5387000000.0</v>
+      </c>
+      <c r="BU21">
+        <v>10729000000.0</v>
+      </c>
+      <c r="BV21">
+        <v>11889000000.0</v>
+      </c>
+      <c r="BW21"/>
+      <c r="BX21">
+        <v>9782000000.0</v>
+      </c>
+      <c r="BY21"/>
+      <c r="BZ21"/>
+      <c r="CA21"/>
+      <c r="CB21"/>
+      <c r="CC21"/>
+      <c r="CD21"/>
+      <c r="CE21"/>
+      <c r="CF21"/>
+      <c r="CG21"/>
+      <c r="CH21"/>
+      <c r="CI21"/>
+      <c r="CJ21"/>
+      <c r="CK21"/>
+      <c r="CL21"/>
+      <c r="CM21"/>
+      <c r="CN21"/>
+      <c r="CO21"/>
+      <c r="CP21"/>
+      <c r="CQ21"/>
+      <c r="CR21"/>
+    </row>
+    <row r="22" spans="1:96">
+      <c r="A22" t="s">
+        <v>48</v>
+      </c>
+      <c r="B22">
+        <v>281411000000.0</v>
+      </c>
+      <c r="C22">
+        <v>227579000000.0</v>
+      </c>
+      <c r="D22">
+        <v>201477000000.0</v>
+      </c>
+      <c r="E22">
+        <v>247906000000.0</v>
+      </c>
+      <c r="F22">
+        <v>236424000000.0</v>
+      </c>
+      <c r="G22">
+        <v>244702000000.0</v>
+      </c>
+      <c r="H22">
+        <v>225087000000.0</v>
+      </c>
+      <c r="I22">
+        <v>247310000000.0</v>
+      </c>
+      <c r="J22">
+        <v>274470000000.0</v>
+      </c>
+      <c r="K22">
+        <v>265854000000.0</v>
+      </c>
+      <c r="L22">
+        <v>209196000000.0</v>
+      </c>
+      <c r="M22">
+        <v>278716000000.0</v>
+      </c>
+      <c r="N22">
+        <v>263388000000.0</v>
+      </c>
+      <c r="O22">
+        <v>269795000000.0</v>
+      </c>
+      <c r="P22">
+        <v>267023000000.0</v>
+      </c>
+      <c r="Q22">
+        <v>233616000000.0</v>
+      </c>
+      <c r="R22">
+        <v>218839000000.0</v>
+      </c>
+      <c r="S22">
+        <v>204542000000.0</v>
+      </c>
+      <c r="T22">
+        <v>208324000000.0</v>
+      </c>
+      <c r="U22">
+        <v>253481000000.0</v>
+      </c>
+      <c r="V22">
+        <v>223412000000.0</v>
+      </c>
+      <c r="W22">
+        <v>174253000000.0</v>
+      </c>
+      <c r="X22">
+        <v>171037000000.0</v>
+      </c>
+      <c r="Y22">
+        <v>192584000000.0</v>
+      </c>
+      <c r="Z22">
+        <v>205645000000.0</v>
+      </c>
+      <c r="AA22">
+        <v>196208000000.0</v>
+      </c>
+      <c r="AB22">
+        <v>165633000000.0</v>
+      </c>
+      <c r="AC22">
+        <v>234596000000.0</v>
+      </c>
+      <c r="AD22">
+        <v>205565000000.0</v>
+      </c>
+      <c r="AE22">
+        <v>197052000000.0</v>
+      </c>
+      <c r="AF22">
+        <v>172217000000.0</v>
+      </c>
+      <c r="AG22">
+        <v>175936000000.0</v>
+      </c>
+      <c r="AH22">
+        <v>154729000000.0</v>
+      </c>
+      <c r="AI22">
+        <v>151630000000.0</v>
+      </c>
+      <c r="AJ22">
+        <v>171620000000.0</v>
+      </c>
+      <c r="AK22">
+        <v>182615000000.0</v>
+      </c>
+      <c r="AL22">
+        <v>188099000000.0</v>
+      </c>
+      <c r="AM22">
+        <v>144229000000.0</v>
+      </c>
+      <c r="AN22">
+        <v>138137000000.0</v>
+      </c>
+      <c r="AO22">
+        <v>170319000000.0</v>
+      </c>
+      <c r="AP22">
+        <v>166117000000.0</v>
+      </c>
+      <c r="AQ22">
+        <v>156340000000.0</v>
+      </c>
+      <c r="AR22">
+        <v>131360000000.0</v>
+      </c>
+      <c r="AS22">
+        <v>174738000000.0</v>
+      </c>
+      <c r="AT22">
+        <v>202341000000.0</v>
+      </c>
+      <c r="AU22">
+        <v>251793000000.0</v>
+      </c>
+      <c r="AV22">
+        <v>226717000000.0</v>
+      </c>
+      <c r="AW22">
+        <v>210518000000.0</v>
+      </c>
+      <c r="AX22">
+        <v>203754000000.0</v>
+      </c>
+      <c r="AY22">
+        <v>162830000000.0</v>
+      </c>
+      <c r="AZ22">
+        <v>161867000000.0</v>
+      </c>
+      <c r="BA22">
+        <v>165953000000.0</v>
+      </c>
+      <c r="BB22">
+        <v>124796000000.0</v>
+      </c>
+      <c r="BC22">
+        <v>111002000000.0</v>
+      </c>
+      <c r="BD22">
+        <v>108332000000.0</v>
+      </c>
+      <c r="BE22">
+        <v>123434000000.0</v>
+      </c>
+      <c r="BF22">
+        <v>89208000000.0</v>
+      </c>
+      <c r="BG22">
+        <v>95786000000.0</v>
+      </c>
+      <c r="BH22">
+        <v>106732000000.0</v>
+      </c>
+      <c r="BI22">
+        <v>108178000000.0</v>
+      </c>
+      <c r="BJ22">
+        <v>79255000000.0</v>
+      </c>
+      <c r="BK22">
+        <v>110003000000.0</v>
+      </c>
+      <c r="BL22">
+        <v>101153000000.0</v>
+      </c>
+      <c r="BM22">
+        <v>109766000000.0</v>
+      </c>
+      <c r="BN22">
+        <v>96834000000.0</v>
+      </c>
+      <c r="BO22">
+        <v>90161000000.0</v>
+      </c>
+      <c r="BP22">
+        <v>110497000000.0</v>
+      </c>
+      <c r="BQ22">
+        <v>89572000000.0</v>
+      </c>
+      <c r="BR22">
+        <v>94356000000.0</v>
+      </c>
+      <c r="BS22">
+        <v>110078000000.0</v>
+      </c>
+      <c r="BT22">
+        <v>103212000000.0</v>
+      </c>
+      <c r="BU22">
+        <v>66901000000.0</v>
+      </c>
+      <c r="BV22">
+        <v>68215000000.0</v>
+      </c>
+      <c r="BW22"/>
+      <c r="BX22">
+        <v>64747000000.0</v>
+      </c>
+      <c r="BY22">
+        <v>64124000000.0</v>
+      </c>
+      <c r="BZ22">
+        <v>73977000000.0</v>
+      </c>
+      <c r="CA22">
+        <v>71432000000.0</v>
+      </c>
+      <c r="CB22">
+        <v>69832000000.0</v>
+      </c>
+      <c r="CC22">
+        <v>75129000000.0</v>
+      </c>
+      <c r="CD22">
+        <v>70394000000.0</v>
+      </c>
+      <c r="CE22">
+        <v>71057000000.0</v>
+      </c>
+      <c r="CF22">
+        <v>62294000000.0</v>
+      </c>
+      <c r="CG22">
+        <v>71555000000.0</v>
+      </c>
+      <c r="CH22">
+        <v>71432000000.0</v>
+      </c>
+      <c r="CI22">
+        <v>72001000000.0</v>
+      </c>
+      <c r="CJ22">
+        <v>66333000000.0</v>
+      </c>
+      <c r="CK22">
+        <v>59583000000.0</v>
+      </c>
+      <c r="CL22">
+        <v>64381000000.0</v>
+      </c>
+      <c r="CM22">
+        <v>60829000000.0</v>
+      </c>
+      <c r="CN22">
+        <v>62994000000.0</v>
+      </c>
+      <c r="CO22">
+        <v>59627640000.0</v>
+      </c>
+      <c r="CP22">
+        <v>56733000000.0</v>
+      </c>
+      <c r="CQ22">
+        <v>62419782000.0</v>
+      </c>
+      <c r="CR22">
+        <v>66266000000.0</v>
+      </c>
+    </row>
+    <row r="23" spans="1:96">
+      <c r="A23" t="s">
+        <v>49</v>
+      </c>
+      <c r="B23">
+        <v>4014827000000.0</v>
+      </c>
+      <c r="C23">
+        <v>3626453000000.0</v>
+      </c>
+      <c r="D23">
+        <v>3456646000000.0</v>
+      </c>
+      <c r="E23">
+        <v>3308453000000.0</v>
+      </c>
+      <c r="F23">
+        <v>2975819000000.0</v>
+      </c>
+      <c r="G23">
+        <v>3494224000000.0</v>
+      </c>
+      <c r="H23">
+        <v>3441088000000.0</v>
+      </c>
+      <c r="I23">
+        <v>3483575000000.0</v>
+      </c>
+      <c r="J23">
+        <v>3785932000000.0</v>
+      </c>
+      <c r="K23">
+        <v>3626799000000.0</v>
+      </c>
+      <c r="L23">
+        <v>3407442000000.0</v>
+      </c>
+      <c r="M23">
+        <v>3270220000000.0</v>
+      </c>
+      <c r="N23">
+        <v>3106936000000.0</v>
+      </c>
+      <c r="O23">
+        <v>3415228000000.0</v>
+      </c>
+      <c r="P23">
+        <v>3374502000000.0</v>
+      </c>
+      <c r="Q23">
+        <v>2819211000000.0</v>
+      </c>
+      <c r="R23">
+        <v>2824836000000.0</v>
+      </c>
+      <c r="S23">
+        <v>3109161000000.0</v>
+      </c>
+      <c r="T23">
+        <v>2922017000000.0</v>
+      </c>
+      <c r="U23">
+        <v>2881005000000.0</v>
+      </c>
+      <c r="V23">
+        <v>2868484000000.0</v>
+      </c>
+      <c r="W23">
+        <v>3229775000000.0</v>
+      </c>
+      <c r="X23">
+        <v>2907425000000.0</v>
+      </c>
+      <c r="Y23">
+        <v>3096121000000.0</v>
+      </c>
+      <c r="Z23">
+        <v>3472964000000.0</v>
+      </c>
+      <c r="AA23">
+        <v>4078623000000.0</v>
+      </c>
+      <c r="AB23">
+        <v>2896950000000.0</v>
+      </c>
+      <c r="AC23">
+        <v>2890271000000.0</v>
+      </c>
+      <c r="AD23">
+        <v>2804869000000.0</v>
+      </c>
+      <c r="AE23">
+        <v>3172296000000.0</v>
+      </c>
+      <c r="AF23">
+        <v>2889501000000.0</v>
+      </c>
+      <c r="AG23">
+        <v>2609608000000.0</v>
+      </c>
+      <c r="AH23">
+        <v>2311695000000.0</v>
+      </c>
+      <c r="AI23">
+        <v>2742875000000.0</v>
+      </c>
+      <c r="AJ23">
+        <v>2510078000000.0</v>
+      </c>
+      <c r="AK23">
+        <v>2481818000000.0</v>
+      </c>
+      <c r="AL23">
+        <v>2156593000000.0</v>
+      </c>
+      <c r="AM23">
+        <v>2923256000000.0</v>
+      </c>
+      <c r="AN23">
+        <v>2275038000000.0</v>
+      </c>
+      <c r="AO23">
+        <v>2374443000000.0</v>
+      </c>
+      <c r="AP23">
+        <v>2101188000000.0</v>
+      </c>
+      <c r="AQ23">
+        <v>2549395000000.0</v>
+      </c>
+      <c r="AR23">
+        <v>2100853000000.0</v>
+      </c>
+      <c r="AS23">
+        <v>2150106000000.0</v>
+      </c>
+      <c r="AT23">
+        <v>2002520000000.0</v>
+      </c>
+      <c r="AU23">
+        <v>2042513000000.0</v>
+      </c>
+      <c r="AV23">
+        <v>2231051000000.0</v>
+      </c>
+      <c r="AW23">
+        <v>2200139000000.0</v>
+      </c>
+      <c r="AX23">
+        <v>2137382000000.0</v>
+      </c>
+      <c r="AY23">
+        <v>2167196000000.0</v>
+      </c>
+      <c r="AZ23">
+        <v>1710075000000.0</v>
+      </c>
+      <c r="BA23"/>
+      <c r="BB23">
+        <v>1597788000000.0</v>
+      </c>
+      <c r="BC23">
+        <v>1405878000000.0</v>
+      </c>
+      <c r="BD23"/>
+      <c r="BE23"/>
+      <c r="BF23"/>
+      <c r="BG23"/>
+      <c r="BH23"/>
+      <c r="BI23"/>
+      <c r="BJ23"/>
+      <c r="BK23"/>
+      <c r="BL23"/>
+      <c r="BM23"/>
+      <c r="BN23"/>
+      <c r="BO23"/>
+      <c r="BP23"/>
+      <c r="BQ23"/>
+      <c r="BR23"/>
+      <c r="BS23"/>
+      <c r="BT23"/>
+      <c r="BU23"/>
+      <c r="BV23"/>
+      <c r="BW23"/>
+      <c r="BX23"/>
+      <c r="BY23"/>
+      <c r="BZ23"/>
+      <c r="CA23"/>
+      <c r="CB23"/>
+      <c r="CC23"/>
+      <c r="CD23"/>
+      <c r="CE23"/>
+      <c r="CF23"/>
+      <c r="CG23"/>
+      <c r="CH23"/>
+      <c r="CI23"/>
+      <c r="CJ23"/>
+      <c r="CK23"/>
+      <c r="CL23"/>
+      <c r="CM23"/>
+      <c r="CN23"/>
+      <c r="CO23"/>
+      <c r="CP23"/>
+      <c r="CQ23"/>
+      <c r="CR23"/>
+    </row>
+    <row r="24" spans="1:96">
+      <c r="A24" t="s">
+        <v>50</v>
+      </c>
+      <c r="B24"/>
+      <c r="C24"/>
+      <c r="D24"/>
+      <c r="E24"/>
+      <c r="F24"/>
+      <c r="G24"/>
+      <c r="H24"/>
+      <c r="I24"/>
+      <c r="J24"/>
+      <c r="K24"/>
+      <c r="L24"/>
+      <c r="M24"/>
+      <c r="N24"/>
+      <c r="O24"/>
+      <c r="P24"/>
+      <c r="Q24"/>
+      <c r="R24"/>
+      <c r="S24"/>
+      <c r="T24"/>
+      <c r="U24"/>
+      <c r="V24"/>
+      <c r="W24"/>
+      <c r="X24"/>
+      <c r="Y24"/>
+      <c r="Z24"/>
+      <c r="AA24"/>
+      <c r="AB24"/>
+      <c r="AC24"/>
+      <c r="AD24"/>
+      <c r="AE24"/>
+      <c r="AF24"/>
+      <c r="AG24"/>
+      <c r="AH24"/>
+      <c r="AI24"/>
+      <c r="AJ24"/>
+      <c r="AK24"/>
+      <c r="AL24"/>
+      <c r="AM24"/>
+      <c r="AN24"/>
+      <c r="AO24"/>
+      <c r="AP24"/>
+      <c r="AQ24"/>
+      <c r="AR24"/>
+      <c r="AS24"/>
+      <c r="AT24"/>
+      <c r="AU24"/>
+      <c r="AV24"/>
+      <c r="AW24"/>
+      <c r="AX24"/>
+      <c r="AY24"/>
+      <c r="AZ24"/>
+      <c r="BA24"/>
+      <c r="BB24"/>
+      <c r="BC24"/>
+      <c r="BD24"/>
+      <c r="BE24"/>
+      <c r="BF24"/>
+      <c r="BG24"/>
+      <c r="BH24"/>
+      <c r="BI24"/>
+      <c r="BJ24"/>
+      <c r="BK24"/>
+      <c r="BL24"/>
+      <c r="BM24"/>
+      <c r="BN24"/>
+      <c r="BO24"/>
+      <c r="BP24"/>
+      <c r="BQ24"/>
+      <c r="BR24"/>
+      <c r="BS24"/>
+      <c r="BT24"/>
+      <c r="BU24"/>
+      <c r="BV24"/>
+      <c r="BW24"/>
+      <c r="BX24"/>
+      <c r="BY24"/>
+      <c r="BZ24"/>
+      <c r="CA24"/>
+      <c r="CB24"/>
+      <c r="CC24"/>
+      <c r="CD24"/>
+      <c r="CE24"/>
+      <c r="CF24"/>
+      <c r="CG24"/>
+      <c r="CH24"/>
+      <c r="CI24"/>
+      <c r="CJ24"/>
+      <c r="CK24"/>
+      <c r="CL24"/>
+      <c r="CM24"/>
+      <c r="CN24"/>
+      <c r="CO24"/>
+      <c r="CP24"/>
+      <c r="CQ24"/>
+      <c r="CR24"/>
+    </row>
+    <row r="25" spans="1:96">
+      <c r="A25" t="s">
+        <v>51</v>
+      </c>
+      <c r="B25"/>
+      <c r="C25"/>
+      <c r="D25">
+        <v>21938000000.0</v>
+      </c>
+      <c r="E25">
+        <v>25461000000.0</v>
+      </c>
+      <c r="F25">
+        <v>27498000000.0</v>
+      </c>
+      <c r="G25">
+        <v>16806000000.0</v>
+      </c>
+      <c r="H25">
+        <v>17325000000.0</v>
+      </c>
+      <c r="I25">
+        <v>19994000000.0</v>
+      </c>
+      <c r="J25"/>
+      <c r="K25"/>
+      <c r="L25"/>
+      <c r="M25">
+        <v>22325000000.0</v>
+      </c>
+      <c r="N25">
+        <v>22381000000.0</v>
+      </c>
+      <c r="O25">
+        <v>23933000000.0</v>
+      </c>
+      <c r="P25">
+        <v>24853000000.0</v>
+      </c>
+      <c r="Q25">
+        <v>28372000000.0</v>
+      </c>
+      <c r="R25">
+        <v>31978000000.0</v>
+      </c>
+      <c r="S25">
+        <v>34850000000.0</v>
+      </c>
+      <c r="T25">
+        <v>27449000000.0</v>
+      </c>
+      <c r="U25">
+        <v>17562000000.0</v>
+      </c>
+      <c r="V25">
+        <v>18854000000.0</v>
+      </c>
+      <c r="W25">
+        <v>19676000000.0</v>
+      </c>
+      <c r="X25">
+        <v>20528000000.0</v>
+      </c>
+      <c r="Y25"/>
+      <c r="Z25"/>
+      <c r="AA25"/>
+      <c r="AB25"/>
+      <c r="AC25"/>
+      <c r="AD25"/>
+      <c r="AE25"/>
+      <c r="AF25"/>
+      <c r="AG25"/>
+      <c r="AH25"/>
+      <c r="AI25"/>
+      <c r="AJ25"/>
+      <c r="AK25"/>
+      <c r="AL25"/>
+      <c r="AM25"/>
+      <c r="AN25"/>
+      <c r="AO25"/>
+      <c r="AP25"/>
+      <c r="AQ25"/>
+      <c r="AR25"/>
+      <c r="AS25"/>
+      <c r="AT25"/>
+      <c r="AU25"/>
+      <c r="AV25"/>
+      <c r="AW25"/>
+      <c r="AX25"/>
+      <c r="AY25"/>
+      <c r="AZ25"/>
+      <c r="BA25"/>
+      <c r="BB25"/>
+      <c r="BC25"/>
+      <c r="BD25"/>
+      <c r="BE25"/>
+      <c r="BF25"/>
+      <c r="BG25"/>
+      <c r="BH25"/>
+      <c r="BI25"/>
+      <c r="BJ25"/>
+      <c r="BK25"/>
+      <c r="BL25"/>
+      <c r="BM25"/>
+      <c r="BN25"/>
+      <c r="BO25"/>
+      <c r="BP25"/>
+      <c r="BQ25"/>
+      <c r="BR25"/>
+      <c r="BS25"/>
+      <c r="BT25"/>
+      <c r="BU25"/>
+      <c r="BV25"/>
+      <c r="BW25"/>
+      <c r="BX25"/>
+      <c r="BY25"/>
+      <c r="BZ25"/>
+      <c r="CA25"/>
+      <c r="CB25"/>
+      <c r="CC25"/>
+      <c r="CD25"/>
+      <c r="CE25"/>
+      <c r="CF25"/>
+      <c r="CG25"/>
+      <c r="CH25"/>
+      <c r="CI25"/>
+      <c r="CJ25"/>
+      <c r="CK25"/>
+      <c r="CL25"/>
+      <c r="CM25"/>
+      <c r="CN25"/>
+      <c r="CO25"/>
+      <c r="CP25"/>
+      <c r="CQ25"/>
+      <c r="CR25"/>
+    </row>
+    <row r="26" spans="1:96">
+      <c r="A26" t="s">
+        <v>52</v>
+      </c>
+      <c r="B26"/>
+      <c r="C26"/>
+      <c r="D26"/>
+      <c r="E26"/>
+      <c r="F26"/>
+      <c r="G26"/>
+      <c r="H26"/>
+      <c r="I26"/>
+      <c r="J26"/>
+      <c r="K26"/>
+      <c r="L26"/>
+      <c r="M26"/>
+      <c r="N26"/>
+      <c r="O26"/>
+      <c r="P26"/>
+      <c r="Q26"/>
+      <c r="R26"/>
+      <c r="S26"/>
+      <c r="T26"/>
+      <c r="U26"/>
+      <c r="V26"/>
+      <c r="W26"/>
+      <c r="X26"/>
+      <c r="Y26"/>
+      <c r="Z26"/>
+      <c r="AA26"/>
+      <c r="AB26"/>
+      <c r="AC26"/>
+      <c r="AD26"/>
+      <c r="AE26"/>
+      <c r="AF26"/>
+      <c r="AG26"/>
+      <c r="AH26"/>
+      <c r="AI26"/>
+      <c r="AJ26"/>
+      <c r="AK26"/>
+      <c r="AL26"/>
+      <c r="AM26"/>
+      <c r="AN26"/>
+      <c r="AO26"/>
+      <c r="AP26"/>
+      <c r="AQ26"/>
+      <c r="AR26"/>
+      <c r="AS26"/>
+      <c r="AT26"/>
+      <c r="AU26"/>
+      <c r="AV26"/>
+      <c r="AW26"/>
+      <c r="AX26"/>
+      <c r="AY26"/>
+      <c r="AZ26"/>
+      <c r="BA26"/>
+      <c r="BB26"/>
+      <c r="BC26"/>
+      <c r="BD26"/>
+      <c r="BE26"/>
+      <c r="BF26"/>
+      <c r="BG26"/>
+      <c r="BH26"/>
+      <c r="BI26"/>
+      <c r="BJ26"/>
+      <c r="BK26"/>
+      <c r="BL26"/>
+      <c r="BM26"/>
+      <c r="BN26"/>
+      <c r="BO26"/>
+      <c r="BP26"/>
+      <c r="BQ26"/>
+      <c r="BR26"/>
+      <c r="BS26"/>
+      <c r="BT26"/>
+      <c r="BU26"/>
+      <c r="BV26"/>
+      <c r="BW26"/>
+      <c r="BX26"/>
+      <c r="BY26"/>
+      <c r="BZ26"/>
+      <c r="CA26"/>
+      <c r="CB26"/>
+      <c r="CC26"/>
+      <c r="CD26"/>
+      <c r="CE26"/>
+      <c r="CF26"/>
+      <c r="CG26"/>
+      <c r="CH26"/>
+      <c r="CI26"/>
+      <c r="CJ26"/>
+      <c r="CK26"/>
+      <c r="CL26"/>
+      <c r="CM26"/>
+      <c r="CN26"/>
+      <c r="CO26"/>
+      <c r="CP26"/>
+      <c r="CQ26"/>
+      <c r="CR26"/>
+    </row>
+    <row r="27" spans="1:96">
+      <c r="A27" t="s">
+        <v>53</v>
+      </c>
+      <c r="B27"/>
+      <c r="C27"/>
+      <c r="D27"/>
+      <c r="E27"/>
+      <c r="F27"/>
+      <c r="G27"/>
+      <c r="H27"/>
+      <c r="I27"/>
+      <c r="J27"/>
+      <c r="K27"/>
+      <c r="L27"/>
+      <c r="M27"/>
+      <c r="N27"/>
+      <c r="O27"/>
+      <c r="P27"/>
+      <c r="Q27"/>
+      <c r="R27"/>
+      <c r="S27"/>
+      <c r="T27"/>
+      <c r="U27"/>
+      <c r="V27"/>
+      <c r="W27"/>
+      <c r="X27"/>
+      <c r="Y27"/>
+      <c r="Z27"/>
+      <c r="AA27"/>
+      <c r="AB27"/>
+      <c r="AC27"/>
+      <c r="AD27"/>
+      <c r="AE27"/>
+      <c r="AF27"/>
+      <c r="AG27"/>
+      <c r="AH27"/>
+      <c r="AI27"/>
+      <c r="AJ27"/>
+      <c r="AK27"/>
+      <c r="AL27"/>
+      <c r="AM27"/>
+      <c r="AN27"/>
+      <c r="AO27"/>
+      <c r="AP27"/>
+      <c r="AQ27"/>
+      <c r="AR27"/>
+      <c r="AS27"/>
+      <c r="AT27"/>
+      <c r="AU27"/>
+      <c r="AV27"/>
+      <c r="AW27"/>
+      <c r="AX27"/>
+      <c r="AY27"/>
+      <c r="AZ27"/>
+      <c r="BA27"/>
+      <c r="BB27"/>
+      <c r="BC27"/>
+      <c r="BD27"/>
+      <c r="BE27"/>
+      <c r="BF27"/>
+      <c r="BG27"/>
+      <c r="BH27"/>
+      <c r="BI27"/>
+      <c r="BJ27"/>
+      <c r="BK27"/>
+      <c r="BL27"/>
+      <c r="BM27"/>
+      <c r="BN27"/>
+      <c r="BO27"/>
+      <c r="BP27"/>
+      <c r="BQ27"/>
+      <c r="BR27"/>
+      <c r="BS27"/>
+      <c r="BT27"/>
+      <c r="BU27"/>
+      <c r="BV27"/>
+      <c r="BW27"/>
+      <c r="BX27"/>
+      <c r="BY27"/>
+      <c r="BZ27"/>
+      <c r="CA27"/>
+      <c r="CB27"/>
+      <c r="CC27"/>
+      <c r="CD27"/>
+      <c r="CE27"/>
+      <c r="CF27"/>
+      <c r="CG27"/>
+      <c r="CH27"/>
+      <c r="CI27"/>
+      <c r="CJ27"/>
+      <c r="CK27"/>
+      <c r="CL27"/>
+      <c r="CM27"/>
+      <c r="CN27"/>
+      <c r="CO27"/>
+      <c r="CP27"/>
+      <c r="CQ27"/>
+      <c r="CR27"/>
+    </row>
+    <row r="28" spans="1:96">
+      <c r="A28" t="s">
+        <v>54</v>
+      </c>
+      <c r="B28">
+        <v>-1188379000000.0</v>
+      </c>
+      <c r="C28">
+        <v>-1145263000000.0</v>
+      </c>
+      <c r="D28">
+        <v>-875745000000.0</v>
+      </c>
+      <c r="E28">
+        <v>-752659000000.0</v>
+      </c>
+      <c r="F28">
+        <v>-422663000000.0</v>
+      </c>
+      <c r="G28">
+        <v>-989918000000.0</v>
+      </c>
+      <c r="H28">
+        <v>-825018000000.0</v>
+      </c>
+      <c r="I28">
+        <v>-611195000000.0</v>
+      </c>
+      <c r="J28">
+        <v>-1032018000000.0</v>
+      </c>
+      <c r="K28">
+        <v>-918289000000.0</v>
+      </c>
+      <c r="L28">
+        <v>-408920000000.0</v>
+      </c>
+      <c r="M28">
+        <v>-293662000000.0</v>
+      </c>
+      <c r="N28">
+        <v>109286000000.0</v>
+      </c>
+      <c r="O28">
+        <v>-517856000000.0</v>
+      </c>
+      <c r="P28">
+        <v>-401233000000.0</v>
+      </c>
+      <c r="Q28">
+        <v>-76713000000.0</v>
+      </c>
+      <c r="R28">
+        <v>253797000000.0</v>
+      </c>
+      <c r="S28">
+        <v>-512898000000.0</v>
+      </c>
+      <c r="T28">
+        <v>-199443000000.0</v>
+      </c>
+      <c r="U28">
+        <v>153387000000.0</v>
+      </c>
+      <c r="V28">
+        <v>251759000000.0</v>
+      </c>
+      <c r="W28">
+        <v>-714156000000.0</v>
+      </c>
+      <c r="X28">
+        <v>-307262000000.0</v>
+      </c>
+      <c r="Y28">
+        <v>-10543000000.0</v>
+      </c>
+      <c r="Z28">
+        <v>221207000000.0</v>
+      </c>
+      <c r="AA28">
+        <v>-230026000000.0</v>
+      </c>
+      <c r="AB28">
+        <v>272203000000.0</v>
+      </c>
+      <c r="AC28">
+        <v>383653000000.0</v>
+      </c>
+      <c r="AD28">
+        <v>778304000000.0</v>
+      </c>
+      <c r="AE28">
+        <v>-388176000000.0</v>
+      </c>
+      <c r="AF28">
+        <v>62104000000.0</v>
+      </c>
+      <c r="AG28">
+        <v>258266000000.0</v>
+      </c>
+      <c r="AH28">
+        <v>522801000000.0</v>
+      </c>
+      <c r="AI28">
+        <v>-387881000000.0</v>
+      </c>
+      <c r="AJ28">
+        <v>76946000000.0</v>
+      </c>
+      <c r="AK28">
+        <v>-45933000000.0</v>
+      </c>
+      <c r="AL28">
+        <v>323880000000.0</v>
+      </c>
+      <c r="AM28">
+        <v>-493682000000.0</v>
+      </c>
+      <c r="AN28">
+        <v>-3231000000.0</v>
+      </c>
+      <c r="AO28">
+        <v>56162000000.0</v>
+      </c>
+      <c r="AP28">
+        <v>375177000000.0</v>
+      </c>
+      <c r="AQ28">
+        <v>-175432000000.0</v>
+      </c>
+      <c r="AR28">
+        <v>155385000000.0</v>
+      </c>
+      <c r="AS28">
+        <v>470159000000.0</v>
+      </c>
+      <c r="AT28">
+        <v>685315000000.0</v>
+      </c>
+      <c r="AU28">
+        <v>418533000000.0</v>
+      </c>
+      <c r="AV28">
+        <v>604049000000.0</v>
+      </c>
+      <c r="AW28">
+        <v>458556000000.0</v>
+      </c>
+      <c r="AX28">
+        <v>447152000000.0</v>
+      </c>
+      <c r="AY28">
+        <v>-462689000000.0</v>
+      </c>
+      <c r="AZ28">
+        <v>-145511000000.0</v>
+      </c>
+      <c r="BA28"/>
+      <c r="BB28">
+        <v>-258176000000.0</v>
+      </c>
+      <c r="BC28">
+        <v>-93201000000.0</v>
+      </c>
+      <c r="BD28"/>
+      <c r="BE28">
+        <v>-99129000000.0</v>
+      </c>
+      <c r="BF28"/>
+      <c r="BG28"/>
+      <c r="BH28"/>
+      <c r="BI28"/>
+      <c r="BJ28"/>
+      <c r="BK28"/>
+      <c r="BL28"/>
+      <c r="BM28"/>
+      <c r="BN28"/>
+      <c r="BO28"/>
+      <c r="BP28"/>
+      <c r="BQ28"/>
+      <c r="BR28"/>
+      <c r="BS28"/>
+      <c r="BT28"/>
+      <c r="BU28"/>
+      <c r="BV28"/>
+      <c r="BW28"/>
+      <c r="BX28"/>
+      <c r="BY28"/>
+      <c r="BZ28"/>
+      <c r="CA28"/>
+      <c r="CB28"/>
+      <c r="CC28"/>
+      <c r="CD28"/>
+      <c r="CE28"/>
+      <c r="CF28"/>
+      <c r="CG28"/>
+      <c r="CH28"/>
+      <c r="CI28"/>
+      <c r="CJ28"/>
+      <c r="CK28"/>
+      <c r="CL28"/>
+      <c r="CM28"/>
+      <c r="CN28"/>
+      <c r="CO28"/>
+      <c r="CP28"/>
+      <c r="CQ28"/>
+      <c r="CR28"/>
+    </row>
+    <row r="29" spans="1:96">
+      <c r="A29" t="s">
+        <v>55</v>
+      </c>
+      <c r="B29">
+        <v>1179752000000.0</v>
+      </c>
+      <c r="C29">
+        <v>1661320000000.0</v>
+      </c>
+      <c r="D29">
+        <v>1432331000000.0</v>
+      </c>
+      <c r="E29"/>
+      <c r="F29">
+        <v>1150253000000.0</v>
+      </c>
+      <c r="G29">
+        <v>1660977000000.0</v>
+      </c>
+      <c r="H29">
+        <v>1516167000000.0</v>
+      </c>
+      <c r="I29">
+        <v>1718880000000.0</v>
+      </c>
+      <c r="J29">
+        <v>1350493000000.0</v>
+      </c>
+      <c r="K29">
+        <v>1945491000000.0</v>
+      </c>
+      <c r="L29">
+        <v>1740685000000.0</v>
+      </c>
+      <c r="M29">
+        <v>1599189000000.0</v>
+      </c>
+      <c r="N29">
+        <v>1464178000000.0</v>
+      </c>
+      <c r="O29">
+        <v>1576556000000.0</v>
+      </c>
+      <c r="P29">
+        <v>1472657000000.0</v>
+      </c>
+      <c r="Q29">
+        <v>1244664000000.0</v>
+      </c>
+      <c r="R29">
+        <v>1382303000000.0</v>
+      </c>
+      <c r="S29">
+        <v>1600985000000.0</v>
+      </c>
+      <c r="T29">
+        <v>1498651000000.0</v>
+      </c>
+      <c r="U29">
+        <v>1544545000000.0</v>
+      </c>
+      <c r="V29">
+        <v>1563777000000.0</v>
+      </c>
+      <c r="W29">
+        <v>1881762000000.0</v>
+      </c>
+      <c r="X29">
+        <v>1732980000000.0</v>
+      </c>
+      <c r="Y29">
+        <v>1997415000000.0</v>
+      </c>
+      <c r="Z29">
+        <v>2607428000000.0</v>
+      </c>
+      <c r="AA29">
+        <v>2584205000000.0</v>
+      </c>
+      <c r="AB29"/>
+      <c r="AC29"/>
+      <c r="AD29"/>
+      <c r="AE29"/>
+      <c r="AF29"/>
+      <c r="AG29"/>
+      <c r="AH29"/>
+      <c r="AI29"/>
+      <c r="AJ29"/>
+      <c r="AK29"/>
+      <c r="AL29"/>
+      <c r="AM29"/>
+      <c r="AN29"/>
+      <c r="AO29"/>
+      <c r="AP29"/>
+      <c r="AQ29"/>
+      <c r="AR29"/>
+      <c r="AS29"/>
+      <c r="AT29"/>
+      <c r="AU29"/>
+      <c r="AV29"/>
+      <c r="AW29"/>
+      <c r="AX29"/>
+      <c r="AY29"/>
+      <c r="AZ29"/>
+      <c r="BA29"/>
+      <c r="BB29"/>
+      <c r="BC29"/>
+      <c r="BD29"/>
+      <c r="BE29"/>
+      <c r="BF29"/>
+      <c r="BG29"/>
+      <c r="BH29"/>
+      <c r="BI29"/>
+      <c r="BJ29"/>
+      <c r="BK29"/>
+      <c r="BL29"/>
+      <c r="BM29"/>
+      <c r="BN29"/>
+      <c r="BO29"/>
+      <c r="BP29"/>
+      <c r="BQ29"/>
+      <c r="BR29"/>
+      <c r="BS29"/>
+      <c r="BT29"/>
+      <c r="BU29"/>
+      <c r="BV29"/>
+      <c r="BW29"/>
+      <c r="BX29"/>
+      <c r="BY29"/>
+      <c r="BZ29"/>
+      <c r="CA29"/>
+      <c r="CB29"/>
+      <c r="CC29"/>
+      <c r="CD29"/>
+      <c r="CE29"/>
+      <c r="CF29"/>
+      <c r="CG29"/>
+      <c r="CH29"/>
+      <c r="CI29"/>
+      <c r="CJ29"/>
+      <c r="CK29"/>
+      <c r="CL29"/>
+      <c r="CM29"/>
+      <c r="CN29"/>
+      <c r="CO29"/>
+      <c r="CP29"/>
+      <c r="CQ29"/>
+      <c r="CR29"/>
+    </row>
+    <row r="30" spans="1:96">
+      <c r="A30" t="s">
+        <v>56</v>
+      </c>
+      <c r="B30">
+        <v>660981000000.0</v>
+      </c>
+      <c r="C30">
+        <v>368544000000.0</v>
+      </c>
+      <c r="D30">
+        <v>548694000000.0</v>
+      </c>
+      <c r="E30">
+        <v>448992000000.0</v>
+      </c>
+      <c r="F30">
+        <v>403458000000.0</v>
+      </c>
+      <c r="G30">
+        <v>378224000000.0</v>
+      </c>
+      <c r="H30">
+        <v>440965000000.0</v>
+      </c>
+      <c r="I30">
+        <v>472065000000.0</v>
+      </c>
+      <c r="J30">
+        <v>406965000000.0</v>
+      </c>
+      <c r="K30">
+        <v>290220000000.0</v>
+      </c>
+      <c r="L30">
+        <v>598663000000.0</v>
+      </c>
+      <c r="M30">
+        <v>447806000000.0</v>
+      </c>
+      <c r="N30">
+        <v>564689000000.0</v>
+      </c>
+      <c r="O30">
+        <v>328826000000.0</v>
+      </c>
+      <c r="P30">
+        <v>446937000000.0</v>
+      </c>
+      <c r="Q30">
+        <v>303561000000.0</v>
+      </c>
+      <c r="R30">
+        <v>333770000000.0</v>
+      </c>
+      <c r="S30">
+        <v>279937000000.0</v>
+      </c>
+      <c r="T30">
+        <v>329199000000.0</v>
+      </c>
+      <c r="U30">
+        <v>281189000000.0</v>
+      </c>
+      <c r="V30">
+        <v>273761000000.0</v>
+      </c>
+      <c r="W30">
+        <v>207820000000.0</v>
+      </c>
+      <c r="X30">
+        <v>336773000000.0</v>
+      </c>
+      <c r="Y30">
+        <v>381370000000.0</v>
+      </c>
+      <c r="Z30">
+        <v>243560000000.0</v>
+      </c>
+      <c r="AA30">
+        <v>453637000000.0</v>
+      </c>
+      <c r="AB30">
+        <v>860651000000.0</v>
+      </c>
+      <c r="AC30">
+        <v>540094000000.0</v>
+      </c>
+      <c r="AD30">
+        <v>529722000000.0</v>
+      </c>
+      <c r="AE30">
+        <v>471994000000.0</v>
+      </c>
+      <c r="AF30">
+        <v>605643000000.0</v>
+      </c>
+      <c r="AG30">
+        <v>523041000000.0</v>
+      </c>
+      <c r="AH30">
+        <v>423236000000.0</v>
+      </c>
+      <c r="AI30">
+        <v>381231000000.0</v>
+      </c>
+      <c r="AJ30">
+        <v>572397000000.0</v>
+      </c>
+      <c r="AK30">
+        <v>401507000000.0</v>
+      </c>
+      <c r="AL30">
+        <v>342906000000.0</v>
+      </c>
+      <c r="AM30">
+        <v>440763000000.0</v>
+      </c>
+      <c r="AN30">
+        <v>289580000000.0</v>
+      </c>
+      <c r="AO30">
+        <v>346224000000.0</v>
+      </c>
+      <c r="AP30">
+        <v>418432000000.0</v>
+      </c>
+      <c r="AQ30">
+        <v>338104000000.0</v>
+      </c>
+      <c r="AR30">
+        <v>209771000000.0</v>
+      </c>
+      <c r="AS30">
+        <v>356492000000.0</v>
+      </c>
+      <c r="AT30">
+        <v>273874000000.0</v>
+      </c>
+      <c r="AU30">
+        <v>201493000000.0</v>
+      </c>
+      <c r="AV30">
+        <v>382051000000.0</v>
+      </c>
+      <c r="AW30">
+        <v>307155000000.0</v>
+      </c>
+      <c r="AX30">
+        <v>215505000000.0</v>
+      </c>
+      <c r="AY30">
+        <v>309285000000.0</v>
+      </c>
+      <c r="AZ30">
+        <v>325807000000.0</v>
+      </c>
+      <c r="BA30">
+        <v>196712000000.0</v>
+      </c>
+      <c r="BB30">
+        <v>248317000000.0</v>
+      </c>
+      <c r="BC30">
+        <v>270635000000.0</v>
+      </c>
+      <c r="BD30">
+        <v>316087000000.0</v>
+      </c>
+      <c r="BE30">
+        <v>166805000000.0</v>
+      </c>
+      <c r="BF30">
+        <v>179377000000.0</v>
+      </c>
+      <c r="BG30">
+        <v>218351000000.0</v>
+      </c>
+      <c r="BH30">
+        <v>264465000000.0</v>
+      </c>
+      <c r="BI30">
+        <v>135665000000.0</v>
+      </c>
+      <c r="BJ30">
+        <v>247667000000.0</v>
+      </c>
+      <c r="BK30">
+        <v>140977000000.0</v>
+      </c>
+      <c r="BL30">
+        <v>221236000000.0</v>
+      </c>
+      <c r="BM30">
+        <v>126401000000.0</v>
+      </c>
+      <c r="BN30">
+        <v>140446000000.0</v>
+      </c>
+      <c r="BO30">
+        <v>105813000000.0</v>
+      </c>
+      <c r="BP30">
+        <v>94348000000.0</v>
+      </c>
+      <c r="BQ30">
+        <v>68042000000.0</v>
+      </c>
+      <c r="BR30">
+        <v>102665000000.0</v>
+      </c>
+      <c r="BS30">
+        <v>169669000000.0</v>
+      </c>
+      <c r="BT30">
+        <v>107305000000.0</v>
+      </c>
+      <c r="BU30">
+        <v>93128000000.0</v>
+      </c>
+      <c r="BV30">
+        <v>93285000000.0</v>
+      </c>
+      <c r="BW30"/>
+      <c r="BX30">
+        <v>111694000000.0</v>
+      </c>
+      <c r="BY30">
+        <v>94952000000.0</v>
+      </c>
+      <c r="BZ30">
+        <v>66229000000.0</v>
+      </c>
+      <c r="CA30">
+        <v>97855000000.0</v>
+      </c>
+      <c r="CB30">
+        <v>106775000000.0</v>
+      </c>
+      <c r="CC30">
+        <v>113409000000.0</v>
+      </c>
+      <c r="CD30">
+        <v>93005000000.0</v>
+      </c>
+      <c r="CE30">
+        <v>118921000000.0</v>
+      </c>
+      <c r="CF30">
+        <v>99473000000.0</v>
+      </c>
+      <c r="CG30">
+        <v>87221000000.0</v>
+      </c>
+      <c r="CH30">
+        <v>87212000000.0</v>
+      </c>
+      <c r="CI30">
+        <v>97426000000.0</v>
+      </c>
+      <c r="CJ30">
+        <v>86477000000.0</v>
+      </c>
+      <c r="CK30">
+        <v>71533000000.0</v>
+      </c>
+      <c r="CL30">
+        <v>42907000000.0</v>
+      </c>
+      <c r="CM30">
+        <v>65308000000.0</v>
+      </c>
+      <c r="CN30">
+        <v>57907000000.0</v>
+      </c>
+      <c r="CO30">
+        <v>56427581000.0</v>
+      </c>
+      <c r="CP30">
+        <v>32370000000.0</v>
+      </c>
+      <c r="CQ30">
+        <v>57971325000.0</v>
+      </c>
+      <c r="CR30">
+        <v>28832000000.0</v>
+      </c>
+    </row>
+    <row r="31" spans="1:96">
+      <c r="A31" t="s">
+        <v>57</v>
+      </c>
+      <c r="B31"/>
+      <c r="C31"/>
+      <c r="D31"/>
+      <c r="E31"/>
+      <c r="F31"/>
+      <c r="G31"/>
+      <c r="H31"/>
+      <c r="I31"/>
+      <c r="J31"/>
+      <c r="K31"/>
+      <c r="L31"/>
+      <c r="M31"/>
+      <c r="N31"/>
+      <c r="O31"/>
+      <c r="P31">
+        <v>1072657000000.0</v>
+      </c>
+      <c r="Q31">
+        <v>844664000000.0</v>
+      </c>
+      <c r="R31">
+        <v>632303000000.0</v>
+      </c>
+      <c r="S31">
+        <v>632303000000.0</v>
+      </c>
+      <c r="T31">
+        <v>1098651000000.0</v>
+      </c>
+      <c r="U31">
+        <v>844545000000.0</v>
+      </c>
+      <c r="V31">
+        <v>713777000000.0</v>
+      </c>
+      <c r="W31">
+        <v>1581762000000.0</v>
+      </c>
+      <c r="X31">
+        <v>1432980000000.0</v>
+      </c>
+      <c r="Y31">
+        <v>1297415000000.0</v>
+      </c>
+      <c r="Z31">
+        <v>1207428000000.0</v>
+      </c>
+      <c r="AA31">
+        <v>1284205000000.0</v>
+      </c>
+      <c r="AB31">
+        <v>1145532000000.0</v>
+      </c>
+      <c r="AC31">
+        <v>795794000000.0</v>
+      </c>
+      <c r="AD31">
+        <v>523430000000.0</v>
+      </c>
+      <c r="AE31">
+        <v>1406656000000.0</v>
+      </c>
+      <c r="AF31">
+        <v>1167155000000.0</v>
+      </c>
+      <c r="AG31">
+        <v>837433000000.0</v>
+      </c>
+      <c r="AH31"/>
+      <c r="AI31"/>
+      <c r="AJ31"/>
+      <c r="AK31"/>
+      <c r="AL31"/>
+      <c r="AM31"/>
+      <c r="AN31"/>
+      <c r="AO31"/>
+      <c r="AP31"/>
+      <c r="AQ31"/>
+      <c r="AR31"/>
+      <c r="AS31"/>
+      <c r="AT31"/>
+      <c r="AU31"/>
+      <c r="AV31"/>
+      <c r="AW31"/>
+      <c r="AX31"/>
+      <c r="AY31"/>
+      <c r="AZ31"/>
+      <c r="BA31"/>
+      <c r="BB31"/>
+      <c r="BC31"/>
+      <c r="BD31"/>
+      <c r="BE31"/>
+      <c r="BF31"/>
+      <c r="BG31"/>
+      <c r="BH31"/>
+      <c r="BI31"/>
+      <c r="BJ31"/>
+      <c r="BK31"/>
+      <c r="BL31"/>
+      <c r="BM31"/>
+      <c r="BN31"/>
+      <c r="BO31"/>
+      <c r="BP31"/>
+      <c r="BQ31"/>
+      <c r="BR31"/>
+      <c r="BS31"/>
+      <c r="BT31"/>
+      <c r="BU31"/>
+      <c r="BV31"/>
+      <c r="BW31"/>
+      <c r="BX31"/>
+      <c r="BY31"/>
+      <c r="BZ31"/>
+      <c r="CA31"/>
+      <c r="CB31"/>
+      <c r="CC31"/>
+      <c r="CD31"/>
+      <c r="CE31"/>
+      <c r="CF31"/>
+      <c r="CG31"/>
+      <c r="CH31"/>
+      <c r="CI31"/>
+      <c r="CJ31"/>
+      <c r="CK31"/>
+      <c r="CL31"/>
+      <c r="CM31"/>
+      <c r="CN31"/>
+      <c r="CO31"/>
+      <c r="CP31"/>
+      <c r="CQ31"/>
+      <c r="CR31"/>
+    </row>
+    <row r="32" spans="1:96">
+      <c r="A32" t="s">
+        <v>58</v>
+      </c>
+      <c r="B32">
+        <v>-384577000000.0</v>
+      </c>
+      <c r="C32">
+        <v>98196000000.0</v>
+      </c>
+      <c r="D32">
+        <v>-134281000000.0</v>
+      </c>
+      <c r="E32"/>
+      <c r="F32">
+        <v>-486859000000.0</v>
+      </c>
+      <c r="G32">
+        <v>26869000000.0</v>
+      </c>
+      <c r="H32">
+        <v>-195879000000.0</v>
+      </c>
+      <c r="I32">
+        <v>-135591000000.0</v>
+      </c>
+      <c r="J32">
+        <v>-441625000000.0</v>
+      </c>
+      <c r="K32">
+        <v>123368000000.0</v>
+      </c>
+      <c r="L32">
+        <v>-137239000000.0</v>
+      </c>
+      <c r="M32">
+        <v>-367781000000.0</v>
+      </c>
+      <c r="N32">
+        <v>-679522000000.0</v>
+      </c>
+      <c r="O32">
+        <v>-419003000000.0</v>
+      </c>
+      <c r="P32">
+        <v>-505520000000.0</v>
+      </c>
+      <c r="Q32">
+        <v>-683490000000.0</v>
+      </c>
+      <c r="R32">
+        <v>-854603000000.0</v>
+      </c>
+      <c r="S32">
+        <v>-239873000000.0</v>
+      </c>
+      <c r="T32">
+        <v>-441588000000.0</v>
+      </c>
+      <c r="U32">
+        <v>-701888000000.0</v>
+      </c>
+      <c r="V32">
+        <v>-848158000000.0</v>
+      </c>
+      <c r="W32">
+        <v>-20023000000.0</v>
+      </c>
+      <c r="X32">
+        <v>-149180000000.0</v>
+      </c>
+      <c r="Y32">
+        <v>-233373000000.0</v>
+      </c>
+      <c r="Z32">
+        <v>-370652000000.0</v>
+      </c>
+      <c r="AA32">
+        <v>-318243000000.0</v>
+      </c>
+      <c r="AB32"/>
+      <c r="AC32"/>
+      <c r="AD32"/>
+      <c r="AE32"/>
+      <c r="AF32"/>
+      <c r="AG32"/>
+      <c r="AH32"/>
+      <c r="AI32"/>
+      <c r="AJ32"/>
+      <c r="AK32"/>
+      <c r="AL32"/>
+      <c r="AM32"/>
+      <c r="AN32"/>
+      <c r="AO32"/>
+      <c r="AP32"/>
+      <c r="AQ32"/>
+      <c r="AR32"/>
+      <c r="AS32"/>
+      <c r="AT32"/>
+      <c r="AU32"/>
+      <c r="AV32"/>
+      <c r="AW32"/>
+      <c r="AX32"/>
+      <c r="AY32"/>
+      <c r="AZ32"/>
+      <c r="BA32"/>
+      <c r="BB32"/>
+      <c r="BC32"/>
+      <c r="BD32"/>
+      <c r="BE32"/>
+      <c r="BF32"/>
+      <c r="BG32"/>
+      <c r="BH32"/>
+      <c r="BI32"/>
+      <c r="BJ32"/>
+      <c r="BK32"/>
+      <c r="BL32"/>
+      <c r="BM32"/>
+      <c r="BN32"/>
+      <c r="BO32"/>
+      <c r="BP32"/>
+      <c r="BQ32"/>
+      <c r="BR32"/>
+      <c r="BS32"/>
+      <c r="BT32"/>
+      <c r="BU32"/>
+      <c r="BV32"/>
+      <c r="BW32"/>
+      <c r="BX32"/>
+      <c r="BY32"/>
+      <c r="BZ32"/>
+      <c r="CA32"/>
+      <c r="CB32"/>
+      <c r="CC32"/>
+      <c r="CD32"/>
+      <c r="CE32"/>
+      <c r="CF32"/>
+      <c r="CG32"/>
+      <c r="CH32"/>
+      <c r="CI32"/>
+      <c r="CJ32"/>
+      <c r="CK32"/>
+      <c r="CL32"/>
+      <c r="CM32"/>
+      <c r="CN32"/>
+      <c r="CO32"/>
+      <c r="CP32"/>
+      <c r="CQ32"/>
+      <c r="CR32"/>
+    </row>
+    <row r="33" spans="1:96">
+      <c r="A33" t="s">
+        <v>59</v>
+      </c>
+      <c r="B33">
+        <v>1602575000000.0</v>
+      </c>
+      <c r="C33">
+        <v>1607241000000.0</v>
+      </c>
+      <c r="D33">
+        <v>1610603000000.0</v>
+      </c>
+      <c r="E33">
+        <v>1629816000000.0</v>
+      </c>
+      <c r="F33">
+        <v>1619152000000.0</v>
+      </c>
+      <c r="G33">
+        <v>1605828000000.0</v>
+      </c>
+      <c r="H33">
+        <v>1637326000000.0</v>
+      </c>
+      <c r="I33">
+        <v>1586420000000.0</v>
+      </c>
+      <c r="J33">
+        <v>1580772000000.0</v>
+      </c>
+      <c r="K33">
+        <v>1609918000000.0</v>
+      </c>
+      <c r="L33">
+        <v>1674236000000.0</v>
+      </c>
+      <c r="M33">
+        <v>1760153000000.0</v>
+      </c>
+      <c r="N33">
+        <v>1828974000000.0</v>
+      </c>
+      <c r="O33">
+        <v>1836836000000.0</v>
+      </c>
+      <c r="P33">
+        <v>1725245000000.0</v>
+      </c>
+      <c r="Q33">
+        <v>1679600000000.0</v>
+      </c>
+      <c r="R33">
+        <v>1639179000000.0</v>
+      </c>
+      <c r="S33">
+        <v>1686772000000.0</v>
+      </c>
+      <c r="T33">
+        <v>1680905000000.0</v>
+      </c>
+      <c r="U33">
+        <v>1698461000000.0</v>
+      </c>
+      <c r="V33">
+        <v>1697590000000.0</v>
+      </c>
+      <c r="W33">
+        <v>1735089000000.0</v>
+      </c>
+      <c r="X33">
+        <v>1718164000000.0</v>
+      </c>
+      <c r="Y33">
+        <v>1688414000000.0</v>
+      </c>
+      <c r="Z33">
+        <v>1741269000000.0</v>
+      </c>
+      <c r="AA33">
+        <v>1776400000000.0</v>
+      </c>
+      <c r="AB33">
+        <v>1734148000000.0</v>
+      </c>
+      <c r="AC33">
+        <v>1715716000000.0</v>
+      </c>
+      <c r="AD33">
+        <v>1736337000000.0</v>
+      </c>
+      <c r="AE33">
+        <v>1695850000000.0</v>
+      </c>
+      <c r="AF33">
+        <v>1660540000000.0</v>
+      </c>
+      <c r="AG33">
+        <v>1559412000000.0</v>
+      </c>
+      <c r="AH33">
+        <v>1480469000000.0</v>
+      </c>
+      <c r="AI33">
+        <v>1465244000000.0</v>
+      </c>
+      <c r="AJ33">
+        <v>1433233000000.0</v>
+      </c>
+      <c r="AK33">
+        <v>1353709000000.0</v>
+      </c>
+      <c r="AL33">
+        <v>1471594000000.0</v>
+      </c>
+      <c r="AM33">
+        <v>1405094000000.0</v>
+      </c>
+      <c r="AN33">
+        <v>1373780000000.0</v>
+      </c>
+      <c r="AO33">
+        <v>1319495000000.0</v>
+      </c>
+      <c r="AP33">
+        <v>1313654000000.0</v>
+      </c>
+      <c r="AQ33">
+        <v>1344263000000.0</v>
+      </c>
+      <c r="AR33">
+        <v>1390898000000.0</v>
+      </c>
+      <c r="AS33">
+        <v>1372412000000.0</v>
+      </c>
+      <c r="AT33">
+        <v>1407094000000.0</v>
+      </c>
+      <c r="AU33">
+        <v>1411027000000.0</v>
+      </c>
+      <c r="AV33">
+        <v>1414557000000.0</v>
+      </c>
+      <c r="AW33">
+        <v>1356137000000.0</v>
+      </c>
+      <c r="AX33">
+        <v>1291938000000.0</v>
+      </c>
+      <c r="AY33">
+        <v>1139684000000.0</v>
+      </c>
+      <c r="AZ33">
+        <v>1075896000000.0</v>
+      </c>
+      <c r="BA33"/>
+      <c r="BB33">
+        <v>808991000000.0</v>
+      </c>
+      <c r="BC33">
+        <v>776956000000.0</v>
+      </c>
+      <c r="BD33"/>
+      <c r="BE33">
+        <v>652832000000.0</v>
+      </c>
+      <c r="BF33"/>
+      <c r="BG33"/>
+      <c r="BH33"/>
+      <c r="BI33"/>
+      <c r="BJ33"/>
+      <c r="BK33"/>
+      <c r="BL33"/>
+      <c r="BM33"/>
+      <c r="BN33"/>
+      <c r="BO33"/>
+      <c r="BP33"/>
+      <c r="BQ33"/>
+      <c r="BR33"/>
+      <c r="BS33"/>
+      <c r="BT33"/>
+      <c r="BU33"/>
+      <c r="BV33"/>
+      <c r="BW33"/>
+      <c r="BX33"/>
+      <c r="BY33"/>
+      <c r="BZ33"/>
+      <c r="CA33"/>
+      <c r="CB33"/>
+      <c r="CC33"/>
+      <c r="CD33"/>
+      <c r="CE33"/>
+      <c r="CF33"/>
+      <c r="CG33"/>
+      <c r="CH33"/>
+      <c r="CI33"/>
+      <c r="CJ33"/>
+      <c r="CK33"/>
+      <c r="CL33"/>
+      <c r="CM33"/>
+      <c r="CN33"/>
+      <c r="CO33"/>
+      <c r="CP33"/>
+      <c r="CQ33"/>
+      <c r="CR33"/>
+    </row>
+    <row r="34" spans="1:96">
+      <c r="A34" t="s">
+        <v>60</v>
+      </c>
+      <c r="B34">
+        <v>10740000000.0</v>
+      </c>
+      <c r="C34">
+        <v>10725000000.0</v>
+      </c>
+      <c r="D34">
+        <v>9397000000.0</v>
+      </c>
+      <c r="E34"/>
+      <c r="F34">
+        <v>8213000000.0</v>
+      </c>
+      <c r="G34">
+        <v>13461000000.0</v>
+      </c>
+      <c r="H34">
+        <v>12049000000.0</v>
+      </c>
+      <c r="I34">
+        <v>9422000000.0</v>
+      </c>
+      <c r="J34">
+        <v>7338000000.0</v>
+      </c>
+      <c r="K34">
+        <v>13154000000.0</v>
+      </c>
+      <c r="L34">
+        <v>11449000000.0</v>
+      </c>
+      <c r="M34">
+        <v>12020000000.0</v>
+      </c>
+      <c r="N34">
+        <v>14694000000.0</v>
+      </c>
+      <c r="O34">
+        <v>16888000000.0</v>
+      </c>
+      <c r="P34">
+        <v>14635000000.0</v>
+      </c>
+      <c r="Q34">
+        <v>11297000000.0</v>
+      </c>
+      <c r="R34">
+        <v>8884000000.0</v>
+      </c>
+      <c r="S34">
+        <v>10869000000.0</v>
+      </c>
+      <c r="T34">
+        <v>9886000000.0</v>
+      </c>
+      <c r="U34">
+        <v>8582000000.0</v>
+      </c>
+      <c r="V34">
+        <v>7730000000.0</v>
+      </c>
+      <c r="W34">
+        <v>6289000000.0</v>
+      </c>
+      <c r="X34">
+        <v>5670000000.0</v>
+      </c>
+      <c r="Y34">
+        <v>25102000000.0</v>
+      </c>
+      <c r="Z34">
+        <v>27082000000.0</v>
+      </c>
+      <c r="AA34">
+        <v>33368000000.0</v>
+      </c>
+      <c r="AB34">
+        <v>25567000000.0</v>
+      </c>
+      <c r="AC34">
+        <v>26692000000.0</v>
+      </c>
+      <c r="AD34">
+        <v>25673000000.0</v>
+      </c>
+      <c r="AE34">
+        <v>31207000000.0</v>
+      </c>
+      <c r="AF34"/>
+      <c r="AG34"/>
+      <c r="AH34"/>
+      <c r="AI34"/>
+      <c r="AJ34"/>
+      <c r="AK34"/>
+      <c r="AL34"/>
+      <c r="AM34"/>
+      <c r="AN34"/>
+      <c r="AO34"/>
+      <c r="AP34"/>
+      <c r="AQ34"/>
+      <c r="AR34"/>
+      <c r="AS34"/>
+      <c r="AT34"/>
+      <c r="AU34"/>
+      <c r="AV34"/>
+      <c r="AW34"/>
+      <c r="AX34"/>
+      <c r="AY34"/>
+      <c r="AZ34"/>
+      <c r="BA34"/>
+      <c r="BB34"/>
+      <c r="BC34"/>
+      <c r="BD34"/>
+      <c r="BE34"/>
+      <c r="BF34"/>
+      <c r="BG34"/>
+      <c r="BH34"/>
+      <c r="BI34"/>
+      <c r="BJ34"/>
+      <c r="BK34"/>
+      <c r="BL34"/>
+      <c r="BM34"/>
+      <c r="BN34"/>
+      <c r="BO34"/>
+      <c r="BP34"/>
+      <c r="BQ34"/>
+      <c r="BR34"/>
+      <c r="BS34"/>
+      <c r="BT34"/>
+      <c r="BU34"/>
+      <c r="BV34"/>
+      <c r="BW34"/>
+      <c r="BX34"/>
+      <c r="BY34"/>
+      <c r="BZ34"/>
+      <c r="CA34"/>
+      <c r="CB34"/>
+      <c r="CC34"/>
+      <c r="CD34"/>
+      <c r="CE34"/>
+      <c r="CF34"/>
+      <c r="CG34"/>
+      <c r="CH34"/>
+      <c r="CI34"/>
+      <c r="CJ34"/>
+      <c r="CK34"/>
+      <c r="CL34"/>
+      <c r="CM34"/>
+      <c r="CN34"/>
+      <c r="CO34"/>
+      <c r="CP34"/>
+      <c r="CQ34"/>
+      <c r="CR34"/>
+    </row>
+    <row r="35" spans="1:96">
+      <c r="A35" t="s">
+        <v>61</v>
+      </c>
+      <c r="B35">
+        <v>112692000000.0</v>
+      </c>
+      <c r="C35">
+        <v>118419000000.0</v>
+      </c>
+      <c r="D35">
+        <v>118372000000.0</v>
+      </c>
+      <c r="E35">
+        <v>124478000000.0</v>
+      </c>
+      <c r="F35">
+        <v>131554000000.0</v>
+      </c>
+      <c r="G35">
+        <v>120991000000.0</v>
+      </c>
+      <c r="H35">
+        <v>124562000000.0</v>
+      </c>
+      <c r="I35">
+        <v>131349000000.0</v>
+      </c>
+      <c r="J35">
+        <v>138127000000.0</v>
+      </c>
+      <c r="K35">
+        <v>136957000000.0</v>
+      </c>
+      <c r="L35">
+        <v>145542000000.0</v>
+      </c>
+      <c r="M35">
+        <v>142413000000.0</v>
+      </c>
+      <c r="N35">
+        <v>134581000000.0</v>
+      </c>
+      <c r="O35">
+        <v>140615000000.0</v>
+      </c>
+      <c r="P35">
+        <v>146450000000.0</v>
+      </c>
+      <c r="Q35">
+        <v>150909000000.0</v>
+      </c>
+      <c r="R35">
+        <v>151723000000.0</v>
+      </c>
+      <c r="S35">
+        <v>145417000000.0</v>
+      </c>
+      <c r="T35">
+        <v>140160000000.0</v>
+      </c>
+      <c r="U35">
+        <v>151576000000.0</v>
+      </c>
+      <c r="V35">
+        <v>135268000000.0</v>
+      </c>
+      <c r="W35">
+        <v>132834000000.0</v>
+      </c>
+      <c r="X35">
+        <v>135578000000.0</v>
+      </c>
+      <c r="Y35">
+        <v>157166000000.0</v>
+      </c>
+      <c r="Z35">
+        <v>162758000000.0</v>
+      </c>
+      <c r="AA35">
+        <v>173478000000.0</v>
+      </c>
+      <c r="AB35">
+        <v>162250000000.0</v>
+      </c>
+      <c r="AC35">
+        <v>154746000000.0</v>
+      </c>
+      <c r="AD35">
+        <v>158890000000.0</v>
+      </c>
+      <c r="AE35">
+        <v>141028000000.0</v>
+      </c>
+      <c r="AF35">
+        <v>143046000000.0</v>
+      </c>
+      <c r="AG35">
+        <v>120931000000.0</v>
+      </c>
+      <c r="AH35">
+        <v>147772000000.0</v>
+      </c>
+      <c r="AI35">
+        <v>148509000000.0</v>
+      </c>
+      <c r="AJ35">
+        <v>141059000000.0</v>
+      </c>
+      <c r="AK35">
+        <v>134757000000.0</v>
+      </c>
+      <c r="AL35">
+        <v>155578000000.0</v>
+      </c>
+      <c r="AM35">
+        <v>129805000000.0</v>
+      </c>
+      <c r="AN35">
+        <v>128137000000.0</v>
+      </c>
+      <c r="AO35">
+        <v>115171000000.0</v>
+      </c>
+      <c r="AP35">
+        <v>116865000000.0</v>
+      </c>
+      <c r="AQ35">
+        <v>117973000000.0</v>
+      </c>
+      <c r="AR35">
+        <v>119146000000.0</v>
+      </c>
+      <c r="AS35">
+        <v>107790000000.0</v>
+      </c>
+      <c r="AT35">
+        <v>95236000000.0</v>
+      </c>
+      <c r="AU35">
+        <v>88568000000.0</v>
+      </c>
+      <c r="AV35">
+        <v>88453000000.0</v>
+      </c>
+      <c r="AW35">
+        <v>73114000000.0</v>
+      </c>
+      <c r="AX35">
+        <v>73236000000.0</v>
+      </c>
+      <c r="AY35">
+        <v>71427000000.0</v>
+      </c>
+      <c r="AZ35"/>
+      <c r="BA35"/>
+      <c r="BB35">
+        <v>33597000000.0</v>
+      </c>
+      <c r="BC35">
+        <v>39844000000.0</v>
+      </c>
+      <c r="BD35"/>
+      <c r="BE35"/>
+      <c r="BF35"/>
+      <c r="BG35"/>
+      <c r="BH35"/>
+      <c r="BI35"/>
+      <c r="BJ35"/>
+      <c r="BK35"/>
+      <c r="BL35"/>
+      <c r="BM35"/>
+      <c r="BN35"/>
+      <c r="BO35"/>
+      <c r="BP35"/>
+      <c r="BQ35"/>
+      <c r="BR35"/>
+      <c r="BS35"/>
+      <c r="BT35"/>
+      <c r="BU35"/>
+      <c r="BV35"/>
+      <c r="BW35"/>
+      <c r="BX35"/>
+      <c r="BY35"/>
+      <c r="BZ35"/>
+      <c r="CA35"/>
+      <c r="CB35"/>
+      <c r="CC35"/>
+      <c r="CD35"/>
+      <c r="CE35"/>
+      <c r="CF35"/>
+      <c r="CG35"/>
+      <c r="CH35"/>
+      <c r="CI35"/>
+      <c r="CJ35"/>
+      <c r="CK35"/>
+      <c r="CL35"/>
+      <c r="CM35"/>
+      <c r="CN35"/>
+      <c r="CO35"/>
+      <c r="CP35"/>
+      <c r="CQ35"/>
+      <c r="CR35"/>
+    </row>
+    <row r="36" spans="1:96">
+      <c r="A36" t="s">
+        <v>62</v>
+      </c>
+      <c r="B36">
+        <v>74797000000.0</v>
+      </c>
+      <c r="C36">
+        <v>120806000000.0</v>
+      </c>
+      <c r="D36">
+        <v>98830000000.0</v>
+      </c>
+      <c r="E36">
+        <v>115084000000.0</v>
+      </c>
+      <c r="F36">
+        <v>85267000000.0</v>
+      </c>
+      <c r="G36">
+        <v>85029000000.0</v>
+      </c>
+      <c r="H36">
+        <v>51701000000.0</v>
+      </c>
+      <c r="I36">
+        <v>48714000000.0</v>
+      </c>
+      <c r="J36">
+        <v>44204000000.0</v>
+      </c>
+      <c r="K36">
+        <v>60137000000.0</v>
+      </c>
+      <c r="L36">
+        <v>64860000000.0</v>
+      </c>
+      <c r="M36">
+        <v>153655000000.0</v>
+      </c>
+      <c r="N36">
+        <v>194233000000.0</v>
+      </c>
+      <c r="O36">
+        <v>201384000000.0</v>
+      </c>
+      <c r="P36">
+        <v>77827000000.0</v>
+      </c>
+      <c r="Q36">
+        <v>91365000000.0</v>
+      </c>
+      <c r="R36">
+        <v>84785000000.0</v>
+      </c>
+      <c r="S36">
+        <v>140380000000.0</v>
+      </c>
+      <c r="T36">
+        <v>140357000000.0</v>
+      </c>
+      <c r="U36">
+        <v>144425000000.0</v>
+      </c>
+      <c r="V36">
+        <v>146607000000.0</v>
+      </c>
+      <c r="W36">
+        <v>148977000000.0</v>
+      </c>
+      <c r="X36">
+        <v>121348000000.0</v>
+      </c>
+      <c r="Y36">
+        <v>105609000000.0</v>
+      </c>
+      <c r="Z36">
+        <v>134120000000.0</v>
+      </c>
+      <c r="AA36">
+        <v>123335000000.0</v>
+      </c>
+      <c r="AB36">
+        <v>85529000000.0</v>
+      </c>
+      <c r="AC36">
+        <v>105840000000.0</v>
+      </c>
+      <c r="AD36">
+        <v>137340000000.0</v>
+      </c>
+      <c r="AE36">
+        <v>99277000000.0</v>
+      </c>
+      <c r="AF36">
+        <v>78723000000.0</v>
+      </c>
+      <c r="AG36">
+        <v>39661000000.0</v>
+      </c>
+      <c r="AH36">
+        <v>58988000000.0</v>
+      </c>
+      <c r="AI36">
+        <v>81863000000.0</v>
+      </c>
+      <c r="AJ36">
+        <v>31925000000.0</v>
+      </c>
+      <c r="AK36">
+        <v>15662000000.0</v>
+      </c>
+      <c r="AL36">
+        <v>127848000000.0</v>
+      </c>
+      <c r="AM36">
+        <v>63673000000.0</v>
+      </c>
+      <c r="AN36">
+        <v>56818000000.0</v>
+      </c>
+      <c r="AO36">
+        <v>56043000000.0</v>
+      </c>
+      <c r="AP36">
+        <v>56389000000.0</v>
+      </c>
+      <c r="AQ36">
+        <v>86635000000.0</v>
+      </c>
+      <c r="AR36">
+        <v>87379000000.0</v>
+      </c>
+      <c r="AS36">
+        <v>77137000000.0</v>
+      </c>
+      <c r="AT36">
+        <v>102464000000.0</v>
+      </c>
+      <c r="AU36">
+        <v>79288000000.0</v>
+      </c>
+      <c r="AV36">
+        <v>70774000000.0</v>
+      </c>
+      <c r="AW36">
+        <v>77876000000.0</v>
+      </c>
+      <c r="AX36">
+        <v>61225000000.0</v>
+      </c>
+      <c r="AY36">
+        <v>44992000000.0</v>
+      </c>
+      <c r="AZ36">
+        <v>66060000000.0</v>
+      </c>
+      <c r="BA36"/>
+      <c r="BB36">
+        <v>13753000000.0</v>
+      </c>
+      <c r="BC36">
+        <v>13640000000.0</v>
+      </c>
+      <c r="BD36"/>
+      <c r="BE36">
+        <v>-652832000000.0</v>
+      </c>
+      <c r="BF36"/>
+      <c r="BG36"/>
+      <c r="BH36"/>
+      <c r="BI36"/>
+      <c r="BJ36"/>
+      <c r="BK36"/>
+      <c r="BL36"/>
+      <c r="BM36"/>
+      <c r="BN36"/>
+      <c r="BO36"/>
+      <c r="BP36"/>
+      <c r="BQ36"/>
+      <c r="BR36"/>
+      <c r="BS36"/>
+      <c r="BT36"/>
+      <c r="BU36"/>
+      <c r="BV36"/>
+      <c r="BW36"/>
+      <c r="BX36"/>
+      <c r="BY36"/>
+      <c r="BZ36"/>
+      <c r="CA36"/>
+      <c r="CB36"/>
+      <c r="CC36"/>
+      <c r="CD36"/>
+      <c r="CE36"/>
+      <c r="CF36"/>
+      <c r="CG36"/>
+      <c r="CH36"/>
+      <c r="CI36"/>
+      <c r="CJ36"/>
+      <c r="CK36"/>
+      <c r="CL36"/>
+      <c r="CM36"/>
+      <c r="CN36"/>
+      <c r="CO36"/>
+      <c r="CP36"/>
+      <c r="CQ36"/>
+      <c r="CR36"/>
+    </row>
+    <row r="37" spans="1:96">
+      <c r="A37" t="s">
+        <v>63</v>
+      </c>
+      <c r="B37">
+        <v>554000000.0</v>
+      </c>
+      <c r="C37">
+        <v>698000000.0</v>
+      </c>
+      <c r="D37">
+        <v>619000000.0</v>
+      </c>
+      <c r="E37"/>
+      <c r="F37">
+        <v>486000000.0</v>
+      </c>
+      <c r="G37">
+        <v>729000000.0</v>
+      </c>
+      <c r="H37"/>
+      <c r="I37"/>
+      <c r="J37"/>
+      <c r="K37"/>
+      <c r="L37"/>
+      <c r="M37"/>
+      <c r="N37"/>
+      <c r="O37"/>
+      <c r="P37"/>
+      <c r="Q37"/>
+      <c r="R37"/>
+      <c r="S37"/>
+      <c r="T37"/>
+      <c r="U37"/>
+      <c r="V37"/>
+      <c r="W37"/>
+      <c r="X37"/>
+      <c r="Y37"/>
+      <c r="Z37"/>
+      <c r="AA37"/>
+      <c r="AB37"/>
+      <c r="AC37"/>
+      <c r="AD37"/>
+      <c r="AE37"/>
+      <c r="AF37"/>
+      <c r="AG37"/>
+      <c r="AH37"/>
+      <c r="AI37"/>
+      <c r="AJ37"/>
+      <c r="AK37"/>
+      <c r="AL37"/>
+      <c r="AM37"/>
+      <c r="AN37"/>
+      <c r="AO37"/>
+      <c r="AP37"/>
+      <c r="AQ37"/>
+      <c r="AR37"/>
+      <c r="AS37"/>
+      <c r="AT37"/>
+      <c r="AU37"/>
+      <c r="AV37"/>
+      <c r="AW37"/>
+      <c r="AX37"/>
+      <c r="AY37"/>
+      <c r="AZ37"/>
+      <c r="BA37"/>
+      <c r="BB37"/>
+      <c r="BC37"/>
+      <c r="BD37"/>
+      <c r="BE37"/>
+      <c r="BF37"/>
+      <c r="BG37"/>
+      <c r="BH37"/>
+      <c r="BI37"/>
+      <c r="BJ37"/>
+      <c r="BK37"/>
+      <c r="BL37"/>
+      <c r="BM37"/>
+      <c r="BN37"/>
+      <c r="BO37"/>
+      <c r="BP37"/>
+      <c r="BQ37"/>
+      <c r="BR37"/>
+      <c r="BS37"/>
+      <c r="BT37"/>
+      <c r="BU37"/>
+      <c r="BV37"/>
+      <c r="BW37"/>
+      <c r="BX37"/>
+      <c r="BY37"/>
+      <c r="BZ37"/>
+      <c r="CA37"/>
+      <c r="CB37"/>
+      <c r="CC37"/>
+      <c r="CD37"/>
+      <c r="CE37"/>
+      <c r="CF37"/>
+      <c r="CG37"/>
+      <c r="CH37"/>
+      <c r="CI37"/>
+      <c r="CJ37"/>
+      <c r="CK37"/>
+      <c r="CL37"/>
+      <c r="CM37"/>
+      <c r="CN37"/>
+      <c r="CO37"/>
+      <c r="CP37"/>
+      <c r="CQ37"/>
+      <c r="CR37"/>
+    </row>
+    <row r="38" spans="1:96">
+      <c r="A38" t="s">
+        <v>64</v>
+      </c>
+      <c r="B38"/>
+      <c r="C38"/>
+      <c r="D38">
+        <v>182332000000.0</v>
+      </c>
+      <c r="E38">
+        <v>217335000000.0</v>
+      </c>
+      <c r="F38">
+        <v>203869000000.0</v>
+      </c>
+      <c r="G38">
+        <v>184878000000.0</v>
+      </c>
+      <c r="H38">
+        <v>193833000000.0</v>
+      </c>
+      <c r="I38">
+        <v>158439000000.0</v>
+      </c>
+      <c r="J38"/>
+      <c r="K38"/>
+      <c r="L38"/>
+      <c r="M38">
+        <v>142497000000.0</v>
+      </c>
+      <c r="N38">
+        <v>146127000000.0</v>
+      </c>
+      <c r="O38">
+        <v>139782000000.0</v>
+      </c>
+      <c r="P38">
+        <v>218607000000.0</v>
+      </c>
+      <c r="Q38">
+        <v>234023000000.0</v>
+      </c>
+      <c r="R38">
+        <v>212589000000.0</v>
+      </c>
+      <c r="S38">
+        <v>212589000000.0</v>
+      </c>
+      <c r="T38">
+        <v>237819000000.0</v>
+      </c>
+      <c r="U38">
+        <v>244453000000.0</v>
+      </c>
+      <c r="V38">
+        <v>250216000000.0</v>
+      </c>
+      <c r="W38">
+        <v>255527000000.0</v>
+      </c>
+      <c r="X38">
+        <v>214387000000.0</v>
+      </c>
+      <c r="Y38">
+        <v>194395000000.0</v>
+      </c>
+      <c r="Z38">
+        <v>215373000000.0</v>
+      </c>
+      <c r="AA38">
+        <v>228420000000.0</v>
+      </c>
+      <c r="AB38">
+        <v>174859000000.0</v>
+      </c>
+      <c r="AC38">
+        <v>100018000000.0</v>
+      </c>
+      <c r="AD38">
+        <v>202909000000.0</v>
+      </c>
+      <c r="AE38">
+        <v>165425000000.0</v>
+      </c>
+      <c r="AF38">
+        <v>136479000000.0</v>
+      </c>
+      <c r="AG38">
+        <v>91920000000.0</v>
+      </c>
+      <c r="AH38">
+        <v>104211000000.0</v>
+      </c>
+      <c r="AI38">
+        <v>111646000000.0</v>
+      </c>
+      <c r="AJ38">
+        <v>69147000000.0</v>
+      </c>
+      <c r="AK38">
+        <v>46029000000.0</v>
+      </c>
+      <c r="AL38">
+        <v>164272000000.0</v>
+      </c>
+      <c r="AM38">
+        <v>106678000000.0</v>
+      </c>
+      <c r="AN38">
+        <v>95765000000.0</v>
+      </c>
+      <c r="AO38">
+        <v>91936000000.0</v>
+      </c>
+      <c r="AP38">
+        <v>88858000000.0</v>
+      </c>
+      <c r="AQ38">
+        <v>122314000000.0</v>
+      </c>
+      <c r="AR38">
+        <v>124826000000.0</v>
+      </c>
+      <c r="AS38">
+        <v>107183000000.0</v>
+      </c>
+      <c r="AT38">
+        <v>128740000000.0</v>
+      </c>
+      <c r="AU38">
+        <v>112108000000.0</v>
+      </c>
+      <c r="AV38">
+        <v>99252000000.0</v>
+      </c>
+      <c r="AW38">
+        <v>106295000000.0</v>
+      </c>
+      <c r="AX38">
+        <v>87735000000.0</v>
+      </c>
+      <c r="AY38">
+        <v>72009000000.0</v>
+      </c>
+      <c r="AZ38">
+        <v>66060000000.0</v>
+      </c>
+      <c r="BA38">
+        <v>59120000000.0</v>
+      </c>
+      <c r="BB38">
+        <v>37917000000.0</v>
+      </c>
+      <c r="BC38">
+        <v>37846000000.0</v>
+      </c>
+      <c r="BD38">
+        <v>41248000000.0</v>
+      </c>
+      <c r="BE38">
+        <v>36745000000.0</v>
+      </c>
+      <c r="BF38">
+        <v>17066000000.0</v>
+      </c>
+      <c r="BG38">
+        <v>17051000000.0</v>
+      </c>
+      <c r="BH38">
+        <v>17572000000.0</v>
+      </c>
+      <c r="BI38">
+        <v>15760000000.0</v>
+      </c>
+      <c r="BJ38">
+        <v>14163000000.0</v>
+      </c>
+      <c r="BK38">
+        <v>12272000000.0</v>
+      </c>
+      <c r="BL38">
+        <v>10962000000.0</v>
+      </c>
+      <c r="BM38">
+        <v>10222000000.0</v>
+      </c>
+      <c r="BN38">
+        <v>5171000000.0</v>
+      </c>
+      <c r="BO38">
+        <v>6355000000.0</v>
+      </c>
+      <c r="BP38">
+        <v>11119000000.0</v>
+      </c>
+      <c r="BQ38">
+        <v>9353000000.0</v>
+      </c>
+      <c r="BR38">
+        <v>9874000000.0</v>
+      </c>
+      <c r="BS38">
+        <v>11861000000.0</v>
+      </c>
+      <c r="BT38">
+        <v>13404000000.0</v>
+      </c>
+      <c r="BU38">
+        <v>13660000000.0</v>
+      </c>
+      <c r="BV38">
+        <v>14475000000.0</v>
+      </c>
+      <c r="BW38"/>
+      <c r="BX38">
+        <v>30336000000.0</v>
+      </c>
+      <c r="BY38">
+        <v>34478000000.0</v>
+      </c>
+      <c r="BZ38">
+        <v>29817000000.0</v>
+      </c>
+      <c r="CA38">
+        <v>28969000000.0</v>
+      </c>
+      <c r="CB38">
+        <v>20396000000.0</v>
+      </c>
+      <c r="CC38">
+        <v>19972000000.0</v>
+      </c>
+      <c r="CD38">
+        <v>20239000000.0</v>
+      </c>
+      <c r="CE38">
+        <v>20979000000.0</v>
+      </c>
+      <c r="CF38">
+        <v>15287000000.0</v>
+      </c>
+      <c r="CG38">
+        <v>14714000000.0</v>
+      </c>
+      <c r="CH38">
+        <v>12904000000.0</v>
+      </c>
+      <c r="CI38">
+        <v>12481000000.0</v>
+      </c>
+      <c r="CJ38">
+        <v>12893000000.0</v>
+      </c>
+      <c r="CK38">
+        <v>13227000000.0</v>
+      </c>
+      <c r="CL38">
+        <v>13189000000.0</v>
+      </c>
+      <c r="CM38">
+        <v>14315000000.0</v>
+      </c>
+      <c r="CN38">
+        <v>16512000000.0</v>
+      </c>
+      <c r="CO38">
+        <v>14960710000.0</v>
+      </c>
+      <c r="CP38">
+        <v>14923000000.0</v>
+      </c>
+      <c r="CQ38">
+        <v>13137416000.0</v>
+      </c>
+      <c r="CR38">
+        <v>4310000000.0</v>
+      </c>
+    </row>
+    <row r="39" spans="1:96">
+      <c r="A39" t="s">
+        <v>65</v>
+      </c>
+      <c r="B39">
+        <v>178932000000.0</v>
+      </c>
+      <c r="C39">
+        <v>173139000000.0</v>
+      </c>
+      <c r="D39">
+        <v>113259000000.0</v>
+      </c>
+      <c r="E39">
+        <v>116390000000.0</v>
+      </c>
+      <c r="F39">
+        <v>102813000000.0</v>
+      </c>
+      <c r="G39">
+        <v>99116000000.0</v>
+      </c>
+      <c r="H39">
+        <v>81783000000.0</v>
+      </c>
+      <c r="I39">
+        <v>130194000000.0</v>
+      </c>
+      <c r="J39">
+        <v>101620000000.0</v>
+      </c>
+      <c r="K39">
+        <v>156670000000.0</v>
+      </c>
+      <c r="L39">
+        <v>127347000000.0</v>
+      </c>
+      <c r="M39">
+        <v>105843000000.0</v>
+      </c>
+      <c r="N39">
+        <v>72429000000.0</v>
+      </c>
+      <c r="O39">
+        <v>121362000000.0</v>
+      </c>
+      <c r="P39">
+        <v>92968000000.0</v>
+      </c>
+      <c r="Q39">
+        <v>82070000000.0</v>
+      </c>
+      <c r="R39">
+        <v>89128000000.0</v>
+      </c>
+      <c r="S39">
+        <v>69489000000.0</v>
+      </c>
+      <c r="T39">
+        <v>65392000000.0</v>
+      </c>
+      <c r="U39">
+        <v>77676000000.0</v>
+      </c>
+      <c r="V39">
+        <v>49345000000.0</v>
+      </c>
+      <c r="W39">
+        <v>73135000000.0</v>
+      </c>
+      <c r="X39">
+        <v>48198000000.0</v>
+      </c>
+      <c r="Y39">
+        <v>123210000000.0</v>
+      </c>
+      <c r="Z39">
+        <v>103697000000.0</v>
+      </c>
+      <c r="AA39">
+        <v>122352000000.0</v>
+      </c>
+      <c r="AB39">
+        <v>58721000000.0</v>
+      </c>
+      <c r="AC39">
+        <v>133518000000.0</v>
+      </c>
+      <c r="AD39">
+        <v>111549000000.0</v>
+      </c>
+      <c r="AE39">
+        <v>109224000000.0</v>
+      </c>
+      <c r="AF39">
+        <v>143205000000.0</v>
+      </c>
+      <c r="AG39">
+        <v>139485000000.0</v>
+      </c>
+      <c r="AH39">
+        <v>76062000000.0</v>
+      </c>
+      <c r="AI39">
+        <v>56889000000.0</v>
+      </c>
+      <c r="AJ39">
+        <v>109774000000.0</v>
+      </c>
+      <c r="AK39">
+        <v>98054000000.0</v>
+      </c>
+      <c r="AL39">
+        <v>77874000000.0</v>
+      </c>
+      <c r="AM39">
+        <v>39488000000.0</v>
+      </c>
+      <c r="AN39">
+        <v>70310000000.0</v>
+      </c>
+      <c r="AO39">
+        <v>94567000000.0</v>
+      </c>
+      <c r="AP39">
+        <v>78162000000.0</v>
+      </c>
+      <c r="AQ39">
+        <v>35256000000.0</v>
+      </c>
+      <c r="AR39">
+        <v>24209000000.0</v>
+      </c>
+      <c r="AS39">
+        <v>91623000000.0</v>
+      </c>
+      <c r="AT39">
+        <v>79526000000.0</v>
+      </c>
+      <c r="AU39">
+        <v>46733000000.0</v>
+      </c>
+      <c r="AV39">
+        <v>61362000000.0</v>
+      </c>
+      <c r="AW39">
+        <v>134885000000.0</v>
+      </c>
+      <c r="AX39">
+        <v>123337000000.0</v>
+      </c>
+      <c r="AY39">
+        <v>92708000000.0</v>
+      </c>
+      <c r="AZ39">
+        <v>73067000000.0</v>
+      </c>
+      <c r="BA39">
+        <v>65111000000.0</v>
+      </c>
+      <c r="BB39">
+        <v>60063000000.0</v>
+      </c>
+      <c r="BC39">
+        <v>324719000000.0</v>
+      </c>
+      <c r="BD39">
+        <v>39710000000.0</v>
+      </c>
+      <c r="BE39">
+        <v>73103000000.0</v>
+      </c>
+      <c r="BF39">
+        <v>40042000000.0</v>
+      </c>
+      <c r="BG39">
+        <v>52019000000.0</v>
+      </c>
+      <c r="BH39">
+        <v>36433000000.0</v>
+      </c>
+      <c r="BI39">
+        <v>38431000000.0</v>
+      </c>
+      <c r="BJ39">
+        <v>20035000000.0</v>
+      </c>
+      <c r="BK39">
+        <v>72068000000.0</v>
+      </c>
+      <c r="BL39">
+        <v>68267000000.0</v>
+      </c>
+      <c r="BM39">
+        <v>106281000000.0</v>
+      </c>
+      <c r="BN39">
+        <v>53472000000.0</v>
+      </c>
+      <c r="BO39">
+        <v>28845000000.0</v>
+      </c>
+      <c r="BP39">
+        <v>19475000000.0</v>
+      </c>
+      <c r="BQ39">
+        <v>20192000000.0</v>
+      </c>
+      <c r="BR39">
+        <v>19478000000.0</v>
+      </c>
+      <c r="BS39">
+        <v>29435000000.0</v>
+      </c>
+      <c r="BT39">
+        <v>37447000000.0</v>
+      </c>
+      <c r="BU39">
+        <v>12854000000.0</v>
+      </c>
+      <c r="BV39">
+        <v>10155000000.0</v>
+      </c>
+      <c r="BW39"/>
+      <c r="BX39">
+        <v>8040000000.0</v>
+      </c>
+      <c r="BY39">
+        <v>15905000000.0</v>
+      </c>
+      <c r="BZ39">
+        <v>20414000000.0</v>
+      </c>
+      <c r="CA39">
+        <v>19703000000.0</v>
+      </c>
+      <c r="CB39">
+        <v>17417000000.0</v>
+      </c>
+      <c r="CC39">
+        <v>14866000000.0</v>
+      </c>
+      <c r="CD39">
+        <v>9606000000.0</v>
+      </c>
+      <c r="CE39">
+        <v>13454000000.0</v>
+      </c>
+      <c r="CF39">
+        <v>15192000000.0</v>
+      </c>
+      <c r="CG39">
+        <v>20111000000.0</v>
+      </c>
+      <c r="CH39">
+        <v>13603000000.0</v>
+      </c>
+      <c r="CI39">
+        <v>23299000000.0</v>
+      </c>
+      <c r="CJ39">
+        <v>9667000000.0</v>
+      </c>
+      <c r="CK39">
+        <v>9975000000.0</v>
+      </c>
+      <c r="CL39">
+        <v>31889000000.0</v>
+      </c>
+      <c r="CM39">
+        <v>23614000000.0</v>
+      </c>
+      <c r="CN39">
+        <v>23934000000.0</v>
+      </c>
+      <c r="CO39">
+        <v>19960541000.0</v>
+      </c>
+      <c r="CP39"/>
+      <c r="CQ39">
+        <v>6788493000.0</v>
+      </c>
+      <c r="CR39"/>
+    </row>
+    <row r="40" spans="1:96">
+      <c r="A40" t="s">
+        <v>66</v>
+      </c>
+      <c r="B40">
+        <v>2181242000000.0</v>
+      </c>
+      <c r="C40">
+        <v>1151515000000.0</v>
+      </c>
+      <c r="D40">
+        <v>1608234000000.0</v>
+      </c>
+      <c r="E40">
+        <v>1528669000000.0</v>
+      </c>
+      <c r="F40">
+        <v>1248083000000.0</v>
+      </c>
+      <c r="G40">
+        <v>1208746000000.0</v>
+      </c>
+      <c r="H40">
+        <v>1265630000000.0</v>
+      </c>
+      <c r="I40">
+        <v>1056953000000.0</v>
+      </c>
+      <c r="J40">
+        <v>2015755000000.0</v>
+      </c>
+      <c r="K40">
+        <v>-47912000000.0</v>
+      </c>
+      <c r="L40">
+        <v>1045942000000.0</v>
+      </c>
+      <c r="M40">
+        <v>-98236000000.0</v>
+      </c>
+      <c r="N40">
+        <v>28026000000.0</v>
+      </c>
+      <c r="O40">
+        <v>1039725000000.0</v>
+      </c>
+      <c r="P40">
+        <v>1129300000000.0</v>
+      </c>
+      <c r="Q40">
+        <v>929790000000.0</v>
+      </c>
+      <c r="R40">
+        <v>825517000000.0</v>
+      </c>
+      <c r="S40">
+        <v>831598000000.0</v>
+      </c>
+      <c r="T40">
+        <v>-74156000000.0</v>
+      </c>
+      <c r="U40">
+        <v>-26571000000.0</v>
+      </c>
+      <c r="V40">
+        <v>-35876000000.0</v>
+      </c>
+      <c r="W40">
+        <v>-70162000000.0</v>
+      </c>
+      <c r="X40">
+        <v>111874000000.0</v>
+      </c>
+      <c r="Y40">
+        <v>-40037000000.0</v>
+      </c>
+      <c r="Z40">
+        <v>124812000000.0</v>
+      </c>
+      <c r="AA40">
+        <v>-142727000000.0</v>
+      </c>
+      <c r="AB40">
+        <v>84412000000.0</v>
+      </c>
+      <c r="AC40">
+        <v>-80534000000.0</v>
+      </c>
+      <c r="AD40">
+        <v>-2488000000.0</v>
+      </c>
+      <c r="AE40">
+        <v>841159000000.0</v>
+      </c>
+      <c r="AF40">
+        <v>905745000000.0</v>
+      </c>
+      <c r="AG40">
+        <v>701089000000.0</v>
+      </c>
+      <c r="AH40">
+        <v>651502000000.0</v>
+      </c>
+      <c r="AI40">
+        <v>611815000000.0</v>
+      </c>
+      <c r="AJ40">
+        <v>680691000000.0</v>
+      </c>
+      <c r="AK40">
+        <v>566958000000.0</v>
+      </c>
+      <c r="AL40">
+        <v>613989000000.0</v>
+      </c>
+      <c r="AM40">
+        <v>-158091000000.0</v>
+      </c>
+      <c r="AN40">
+        <v>674017000000.0</v>
+      </c>
+      <c r="AO40">
+        <v>768973000000.0</v>
+      </c>
+      <c r="AP40">
+        <v>-147790000000.0</v>
+      </c>
+      <c r="AQ40">
+        <v>-99238000000.0</v>
+      </c>
+      <c r="AR40">
+        <v>122117000000.0</v>
+      </c>
+      <c r="AS40">
+        <v>-5318000000.0</v>
+      </c>
+      <c r="AT40">
+        <v>66666000000.0</v>
+      </c>
+      <c r="AU40">
+        <v>217767000000.0</v>
+      </c>
+      <c r="AV40">
+        <v>321842000000.0</v>
+      </c>
+      <c r="AW40">
+        <v>81041000000.0</v>
+      </c>
+      <c r="AX40">
+        <v>28963000000.0</v>
+      </c>
+      <c r="AY40">
+        <v>577154000000.0</v>
+      </c>
+      <c r="AZ40">
+        <v>620887000000.0</v>
+      </c>
+      <c r="BA40">
+        <v>787514000000.0</v>
+      </c>
+      <c r="BB40">
+        <v>89497000000.0</v>
+      </c>
+      <c r="BC40">
+        <v>472856000000.0</v>
+      </c>
+      <c r="BD40">
+        <v>632154000000.0</v>
+      </c>
+      <c r="BE40">
+        <v>750560000000.0</v>
+      </c>
+      <c r="BF40">
+        <v>600352000000.0</v>
+      </c>
+      <c r="BG40">
+        <v>629217000000.0</v>
+      </c>
+      <c r="BH40">
+        <v>580384000000.0</v>
+      </c>
+      <c r="BI40">
+        <v>448929000000.0</v>
+      </c>
+      <c r="BJ40">
+        <v>872634000000.0</v>
+      </c>
+      <c r="BK40">
+        <v>556898000000.0</v>
+      </c>
+      <c r="BL40">
+        <v>586072000000.0</v>
+      </c>
+      <c r="BM40">
+        <v>461748000000.0</v>
+      </c>
+      <c r="BN40">
+        <v>498008000000.0</v>
+      </c>
+      <c r="BO40">
+        <v>484982000000.0</v>
+      </c>
+      <c r="BP40">
+        <v>802310000000.0</v>
+      </c>
+      <c r="BQ40">
+        <v>462255000000.0</v>
+      </c>
+      <c r="BR40">
+        <v>497255000000.0</v>
+      </c>
+      <c r="BS40">
+        <v>549075000000.0</v>
+      </c>
+      <c r="BT40">
+        <v>511554000000.0</v>
+      </c>
+      <c r="BU40">
+        <v>373182000000.0</v>
+      </c>
+      <c r="BV40">
+        <v>337899000000.0</v>
+      </c>
+      <c r="BW40"/>
+      <c r="BX40">
+        <v>343326000000.0</v>
+      </c>
+      <c r="BY40">
+        <v>288006000000.0</v>
+      </c>
+      <c r="BZ40">
+        <v>280758000000.0</v>
+      </c>
+      <c r="CA40">
+        <v>311757000000.0</v>
+      </c>
+      <c r="CB40">
+        <v>268939000000.0</v>
+      </c>
+      <c r="CC40">
+        <v>278356000000.0</v>
+      </c>
+      <c r="CD40">
+        <v>250070000000.0</v>
+      </c>
+      <c r="CE40">
+        <v>257478000000.0</v>
+      </c>
+      <c r="CF40">
+        <v>223855000000.0</v>
+      </c>
+      <c r="CG40">
+        <v>275308000000.0</v>
+      </c>
+      <c r="CH40">
+        <v>191253000000.0</v>
+      </c>
+      <c r="CI40">
+        <v>226296000000.0</v>
+      </c>
+      <c r="CJ40">
+        <v>183009000000.0</v>
+      </c>
+      <c r="CK40">
+        <v>176267000000.0</v>
+      </c>
+      <c r="CL40">
+        <v>171768000000.0</v>
+      </c>
+      <c r="CM40">
+        <v>172148000000.0</v>
+      </c>
+      <c r="CN40">
+        <v>188673000000.0</v>
+      </c>
+      <c r="CO40">
+        <v>153856418000.0</v>
+      </c>
+      <c r="CP40"/>
+      <c r="CQ40">
+        <v>197219443000.0</v>
+      </c>
+      <c r="CR40"/>
+    </row>
+    <row r="41" spans="1:96">
+      <c r="A41" t="s">
+        <v>67</v>
+      </c>
+      <c r="B41"/>
+      <c r="C41"/>
+      <c r="D41"/>
+      <c r="E41"/>
+      <c r="F41"/>
+      <c r="G41"/>
+      <c r="H41"/>
+      <c r="I41"/>
+      <c r="J41"/>
+      <c r="K41"/>
+      <c r="L41"/>
+      <c r="M41"/>
+      <c r="N41"/>
+      <c r="O41"/>
+      <c r="P41">
+        <v>121597000000.0</v>
+      </c>
+      <c r="Q41">
+        <v>122537000000.0</v>
+      </c>
+      <c r="R41">
+        <v>119745000000.0</v>
+      </c>
+      <c r="S41">
+        <v>119745000000.0</v>
+      </c>
+      <c r="T41">
+        <v>112711000000.0</v>
+      </c>
+      <c r="U41">
+        <v>134014000000.0</v>
+      </c>
+      <c r="V41">
+        <v>116414000000.0</v>
+      </c>
+      <c r="W41">
+        <v>113158000000.0</v>
+      </c>
+      <c r="X41">
+        <v>115050000000.0</v>
+      </c>
+      <c r="Y41">
+        <v>157166000000.0</v>
+      </c>
+      <c r="Z41">
+        <v>162758000000.0</v>
+      </c>
+      <c r="AA41">
+        <v>173478000000.0</v>
+      </c>
+      <c r="AB41">
+        <v>162250000000.0</v>
+      </c>
+      <c r="AC41">
+        <v>154746000000.0</v>
+      </c>
+      <c r="AD41">
+        <v>158890000000.0</v>
+      </c>
+      <c r="AE41">
+        <v>141028000000.0</v>
+      </c>
+      <c r="AF41">
+        <v>143046000000.0</v>
+      </c>
+      <c r="AG41">
+        <v>120931000000.0</v>
+      </c>
+      <c r="AH41">
+        <v>26052000000.0</v>
+      </c>
+      <c r="AI41">
+        <v>29159000000.0</v>
+      </c>
+      <c r="AJ41">
+        <v>26451000000.0</v>
+      </c>
+      <c r="AK41">
+        <v>18839000000.0</v>
+      </c>
+      <c r="AL41">
+        <v>16781000000.0</v>
+      </c>
+      <c r="AM41">
+        <v>18743000000.0</v>
+      </c>
+      <c r="AN41">
+        <v>17450000000.0</v>
+      </c>
+      <c r="AO41">
+        <v>14496000000.0</v>
+      </c>
+      <c r="AP41">
+        <v>14833000000.0</v>
+      </c>
+      <c r="AQ41">
+        <v>14616000000.0</v>
+      </c>
+      <c r="AR41">
+        <v>13526000000.0</v>
+      </c>
+      <c r="AS41">
+        <v>19610000000.0</v>
+      </c>
+      <c r="AT41">
+        <v>18168000000.0</v>
+      </c>
+      <c r="AU41">
+        <v>18480000000.0</v>
+      </c>
+      <c r="AV41">
+        <v>18654000000.0</v>
+      </c>
+      <c r="AW41">
+        <v>12035000000.0</v>
+      </c>
+      <c r="AX41">
+        <v>10766000000.0</v>
+      </c>
+      <c r="AY41">
+        <v>12010000000.0</v>
+      </c>
+      <c r="AZ41">
+        <v>12728000000.0</v>
+      </c>
+      <c r="BA41">
+        <v>17237000000.0</v>
+      </c>
+      <c r="BB41">
+        <v>7103000000.0</v>
+      </c>
+      <c r="BC41">
+        <v>4418000000.0</v>
+      </c>
+      <c r="BD41">
+        <v>3869000000.0</v>
+      </c>
+      <c r="BE41">
+        <v>3201000000.0</v>
+      </c>
+      <c r="BF41">
+        <v>2451000000.0</v>
+      </c>
+      <c r="BG41">
+        <v>1996000000.0</v>
+      </c>
+      <c r="BH41">
+        <v>1417000000.0</v>
+      </c>
+      <c r="BI41">
+        <v>856000000.0</v>
+      </c>
+      <c r="BJ41">
+        <v>7383000000.0</v>
+      </c>
+      <c r="BK41">
+        <v>7314000000.0</v>
+      </c>
+      <c r="BL41">
+        <v>7009000000.0</v>
+      </c>
+      <c r="BM41">
+        <v>6690000000.0</v>
+      </c>
+      <c r="BN41">
+        <v>6334000000.0</v>
+      </c>
+      <c r="BO41">
+        <v>6339000000.0</v>
+      </c>
+      <c r="BP41">
+        <v>6395000000.0</v>
+      </c>
+      <c r="BQ41">
+        <v>9103000000.0</v>
+      </c>
+      <c r="BR41">
+        <v>8123000000.0</v>
+      </c>
+      <c r="BS41">
+        <v>12403000000.0</v>
+      </c>
+      <c r="BT41">
+        <v>10360000000.0</v>
+      </c>
+      <c r="BU41">
+        <v>9362000000.0</v>
+      </c>
+      <c r="BV41">
+        <v>8005000000.0</v>
+      </c>
+      <c r="BW41"/>
+      <c r="BX41">
+        <v>7482000000.0</v>
+      </c>
+      <c r="BY41">
+        <v>7253000000.0</v>
+      </c>
+      <c r="BZ41">
+        <v>8389000000.0</v>
+      </c>
+      <c r="CA41">
+        <v>8416000000.0</v>
+      </c>
+      <c r="CB41">
+        <v>6450000000.0</v>
+      </c>
+      <c r="CC41">
+        <v>8402000000.0</v>
+      </c>
+      <c r="CD41">
+        <v>9679000000.0</v>
+      </c>
+      <c r="CE41">
+        <v>12240000000.0</v>
+      </c>
+      <c r="CF41">
+        <v>2702000000.0</v>
+      </c>
+      <c r="CG41">
+        <v>2442000000.0</v>
+      </c>
+      <c r="CH41"/>
+      <c r="CI41">
+        <v>1925000000.0</v>
+      </c>
+      <c r="CJ41"/>
+      <c r="CK41"/>
+      <c r="CL41"/>
+      <c r="CM41">
+        <v>888000000.0</v>
+      </c>
+      <c r="CN41"/>
+      <c r="CO41"/>
+      <c r="CP41"/>
+      <c r="CQ41"/>
+      <c r="CR41"/>
+    </row>
+    <row r="42" spans="1:96">
+      <c r="A42" t="s">
+        <v>68</v>
+      </c>
+      <c r="B42">
+        <v>19509000000.0</v>
+      </c>
+      <c r="C42">
+        <v>19509000000.0</v>
+      </c>
+      <c r="D42">
+        <v>19509000000.0</v>
+      </c>
+      <c r="E42">
+        <v>19509000000.0</v>
+      </c>
+      <c r="F42">
+        <v>19509000000.0</v>
+      </c>
+      <c r="G42">
+        <v>19509000000.0</v>
+      </c>
+      <c r="H42">
+        <v>19509000000.0</v>
+      </c>
+      <c r="I42">
+        <v>1802000000.0</v>
+      </c>
+      <c r="J42">
+        <v>1802000000.0</v>
+      </c>
+      <c r="K42">
+        <v>1802000000.0</v>
+      </c>
+      <c r="L42">
+        <v>1802000000.0</v>
+      </c>
+      <c r="M42">
+        <v>1802000000.0</v>
+      </c>
+      <c r="N42">
+        <v>1802000000.0</v>
+      </c>
+      <c r="O42">
+        <v>1802000000.0</v>
+      </c>
+      <c r="P42">
+        <v>1802000000.0</v>
+      </c>
+      <c r="Q42">
+        <v>1802000000.0</v>
+      </c>
+      <c r="R42">
+        <v>1802000000.0</v>
+      </c>
+      <c r="S42">
+        <v>1802000000.0</v>
+      </c>
+      <c r="T42">
+        <v>1802000000.0</v>
+      </c>
+      <c r="U42">
+        <v>1802000000.0</v>
+      </c>
+      <c r="V42">
+        <v>1802000000.0</v>
+      </c>
+      <c r="W42">
+        <v>1802000000.0</v>
+      </c>
+      <c r="X42">
+        <v>1828000000.0</v>
+      </c>
+      <c r="Y42">
+        <v>1818000000.0</v>
+      </c>
+      <c r="Z42">
+        <v>1818000000.0</v>
+      </c>
+      <c r="AA42">
+        <v>1818000000.0</v>
+      </c>
+      <c r="AB42">
+        <v>1818000000.0</v>
+      </c>
+      <c r="AC42">
+        <v>1818000000.0</v>
+      </c>
+      <c r="AD42">
+        <v>1818000000.0</v>
+      </c>
+      <c r="AE42">
+        <v>1817000000.0</v>
+      </c>
+      <c r="AF42">
+        <v>1817000000.0</v>
+      </c>
+      <c r="AG42">
+        <v>1817000000.0</v>
+      </c>
+      <c r="AH42">
+        <v>1817000000.0</v>
+      </c>
+      <c r="AI42">
+        <v>1816000000.0</v>
+      </c>
+      <c r="AJ42">
+        <v>1816000000.0</v>
+      </c>
+      <c r="AK42">
+        <v>1816000000.0</v>
+      </c>
+      <c r="AL42">
+        <v>1816000000.0</v>
+      </c>
+      <c r="AM42">
+        <v>1815000000.0</v>
+      </c>
+      <c r="AN42">
+        <v>1815000000.0</v>
+      </c>
+      <c r="AO42">
+        <v>1815000000.0</v>
+      </c>
+      <c r="AP42">
+        <v>1802000000.0</v>
+      </c>
+      <c r="AQ42">
+        <v>1802000000.0</v>
+      </c>
+      <c r="AR42">
+        <v>1802000000.0</v>
+      </c>
+      <c r="AS42">
+        <v>1802000000.0</v>
+      </c>
+      <c r="AT42">
+        <v>1802000000.0</v>
+      </c>
+      <c r="AU42">
+        <v>1802000000.0</v>
+      </c>
+      <c r="AV42">
+        <v>1802000000.0</v>
+      </c>
+      <c r="AW42">
+        <v>1802000000.0</v>
+      </c>
+      <c r="AX42">
+        <v>1802000000.0</v>
+      </c>
+      <c r="AY42">
+        <v>1802000000.0</v>
+      </c>
+      <c r="AZ42">
+        <v>1802000000.0</v>
+      </c>
+      <c r="BA42"/>
+      <c r="BB42">
+        <v>1802000000.0</v>
+      </c>
+      <c r="BC42">
+        <v>1811000000.0</v>
+      </c>
+      <c r="BD42"/>
+      <c r="BE42">
+        <v>1802000000.0</v>
+      </c>
+      <c r="BF42"/>
+      <c r="BG42"/>
+      <c r="BH42"/>
+      <c r="BI42"/>
+      <c r="BJ42"/>
+      <c r="BK42"/>
+      <c r="BL42"/>
+      <c r="BM42"/>
+      <c r="BN42"/>
+      <c r="BO42"/>
+      <c r="BP42"/>
+      <c r="BQ42"/>
+      <c r="BR42"/>
+      <c r="BS42"/>
+      <c r="BT42"/>
+      <c r="BU42"/>
+      <c r="BV42"/>
+      <c r="BW42"/>
+      <c r="BX42"/>
+      <c r="BY42"/>
+      <c r="BZ42"/>
+      <c r="CA42"/>
+      <c r="CB42"/>
+      <c r="CC42"/>
+      <c r="CD42"/>
+      <c r="CE42"/>
+      <c r="CF42"/>
+      <c r="CG42"/>
+      <c r="CH42"/>
+      <c r="CI42"/>
+      <c r="CJ42"/>
+      <c r="CK42"/>
+      <c r="CL42"/>
+      <c r="CM42"/>
+      <c r="CN42"/>
+      <c r="CO42"/>
+      <c r="CP42"/>
+      <c r="CQ42"/>
+      <c r="CR42"/>
+    </row>
+    <row r="43" spans="1:96">
+      <c r="A43" t="s">
+        <v>69</v>
+      </c>
+      <c r="B43"/>
+      <c r="C43"/>
+      <c r="D43"/>
+      <c r="E43"/>
+      <c r="F43"/>
+      <c r="G43"/>
+      <c r="H43"/>
+      <c r="I43"/>
+      <c r="J43"/>
+      <c r="K43"/>
+      <c r="L43"/>
+      <c r="M43"/>
+      <c r="N43"/>
+      <c r="O43"/>
+      <c r="P43"/>
+      <c r="Q43"/>
+      <c r="R43"/>
+      <c r="S43"/>
+      <c r="T43"/>
+      <c r="U43"/>
+      <c r="V43"/>
+      <c r="W43"/>
+      <c r="X43"/>
+      <c r="Y43"/>
+      <c r="Z43"/>
+      <c r="AA43"/>
+      <c r="AB43"/>
+      <c r="AC43"/>
+      <c r="AD43"/>
+      <c r="AE43"/>
+      <c r="AF43"/>
+      <c r="AG43"/>
+      <c r="AH43"/>
+      <c r="AI43"/>
+      <c r="AJ43"/>
+      <c r="AK43"/>
+      <c r="AL43"/>
+      <c r="AM43"/>
+      <c r="AN43"/>
+      <c r="AO43"/>
+      <c r="AP43"/>
+      <c r="AQ43"/>
+      <c r="AR43"/>
+      <c r="AS43"/>
+      <c r="AT43"/>
+      <c r="AU43"/>
+      <c r="AV43"/>
+      <c r="AW43"/>
+      <c r="AX43"/>
+      <c r="AY43"/>
+      <c r="AZ43"/>
+      <c r="BA43"/>
+      <c r="BB43"/>
+      <c r="BC43"/>
+      <c r="BD43"/>
+      <c r="BE43"/>
+      <c r="BF43"/>
+      <c r="BG43"/>
+      <c r="BH43"/>
+      <c r="BI43"/>
+      <c r="BJ43"/>
+      <c r="BK43"/>
+      <c r="BL43"/>
+      <c r="BM43"/>
+      <c r="BN43"/>
+      <c r="BO43"/>
+      <c r="BP43"/>
+      <c r="BQ43"/>
+      <c r="BR43"/>
+      <c r="BS43"/>
+      <c r="BT43"/>
+      <c r="BU43"/>
+      <c r="BV43"/>
+      <c r="BW43"/>
+      <c r="BX43"/>
+      <c r="BY43"/>
+      <c r="BZ43"/>
+      <c r="CA43"/>
+      <c r="CB43"/>
+      <c r="CC43"/>
+      <c r="CD43"/>
+      <c r="CE43"/>
+      <c r="CF43"/>
+      <c r="CG43"/>
+      <c r="CH43"/>
+      <c r="CI43"/>
+      <c r="CJ43"/>
+      <c r="CK43"/>
+      <c r="CL43"/>
+      <c r="CM43"/>
+      <c r="CN43"/>
+      <c r="CO43"/>
+      <c r="CP43"/>
+      <c r="CQ43"/>
+      <c r="CR43"/>
+    </row>
+    <row r="44" spans="1:96">
+      <c r="A44" t="s">
+        <v>70</v>
+      </c>
+      <c r="B44"/>
+      <c r="C44"/>
+      <c r="D44"/>
+      <c r="E44"/>
+      <c r="F44"/>
+      <c r="G44"/>
+      <c r="H44"/>
+      <c r="I44"/>
+      <c r="J44"/>
+      <c r="K44"/>
+      <c r="L44"/>
+      <c r="M44"/>
+      <c r="N44"/>
+      <c r="O44"/>
+      <c r="P44"/>
+      <c r="Q44"/>
+      <c r="R44"/>
+      <c r="S44"/>
+      <c r="T44"/>
+      <c r="U44"/>
+      <c r="V44"/>
+      <c r="W44"/>
+      <c r="X44"/>
+      <c r="Y44"/>
+      <c r="Z44"/>
+      <c r="AA44"/>
+      <c r="AB44"/>
+      <c r="AC44"/>
+      <c r="AD44"/>
+      <c r="AE44"/>
+      <c r="AF44"/>
+      <c r="AG44"/>
+      <c r="AH44"/>
+      <c r="AI44"/>
+      <c r="AJ44"/>
+      <c r="AK44"/>
+      <c r="AL44"/>
+      <c r="AM44"/>
+      <c r="AN44"/>
+      <c r="AO44"/>
+      <c r="AP44"/>
+      <c r="AQ44"/>
+      <c r="AR44"/>
+      <c r="AS44"/>
+      <c r="AT44"/>
+      <c r="AU44"/>
+      <c r="AV44"/>
+      <c r="AW44"/>
+      <c r="AX44"/>
+      <c r="AY44"/>
+      <c r="AZ44"/>
+      <c r="BA44"/>
+      <c r="BB44"/>
+      <c r="BC44"/>
+      <c r="BD44"/>
+      <c r="BE44"/>
+      <c r="BF44"/>
+      <c r="BG44"/>
+      <c r="BH44"/>
+      <c r="BI44"/>
+      <c r="BJ44"/>
+      <c r="BK44"/>
+      <c r="BL44"/>
+      <c r="BM44"/>
+      <c r="BN44"/>
+      <c r="BO44"/>
+      <c r="BP44"/>
+      <c r="BQ44"/>
+      <c r="BR44"/>
+      <c r="BS44"/>
+      <c r="BT44"/>
+      <c r="BU44"/>
+      <c r="BV44"/>
+      <c r="BW44"/>
+      <c r="BX44"/>
+      <c r="BY44"/>
+      <c r="BZ44"/>
+      <c r="CA44"/>
+      <c r="CB44"/>
+      <c r="CC44"/>
+      <c r="CD44"/>
+      <c r="CE44"/>
+      <c r="CF44"/>
+      <c r="CG44"/>
+      <c r="CH44"/>
+      <c r="CI44"/>
+      <c r="CJ44"/>
+      <c r="CK44"/>
+      <c r="CL44"/>
+      <c r="CM44"/>
+      <c r="CN44"/>
+      <c r="CO44"/>
+      <c r="CP44"/>
+      <c r="CQ44"/>
+      <c r="CR44"/>
+    </row>
+    <row r="45" spans="1:96">
+      <c r="A45" t="s">
+        <v>71</v>
+      </c>
+      <c r="B45">
+        <v>3753230000000.0</v>
+      </c>
+      <c r="C45">
+        <v>3657690000000.0</v>
+      </c>
+      <c r="D45">
+        <v>3616875000000.0</v>
+      </c>
+      <c r="E45"/>
+      <c r="F45">
+        <v>3509852000000.0</v>
+      </c>
+      <c r="G45">
+        <v>3439698000000.0</v>
+      </c>
+      <c r="H45">
+        <v>3425844000000.0</v>
+      </c>
+      <c r="I45">
+        <v>3337189000000.0</v>
+      </c>
+      <c r="J45">
+        <v>3285049000000.0</v>
+      </c>
+      <c r="K45">
+        <v>3235264000000.0</v>
+      </c>
+      <c r="L45">
+        <v>3227304000000.0</v>
+      </c>
+      <c r="M45">
+        <v>3169703000000.0</v>
+      </c>
+      <c r="N45">
+        <v>3112381000000.0</v>
+      </c>
+      <c r="O45">
+        <v>3060981000000.0</v>
+      </c>
+      <c r="P45">
+        <v>3001676000000.0</v>
+      </c>
+      <c r="Q45">
+        <v>3093895000000.0</v>
+      </c>
+      <c r="R45"/>
+      <c r="S45"/>
+      <c r="T45"/>
+      <c r="U45"/>
+      <c r="V45"/>
+      <c r="W45"/>
+      <c r="X45"/>
+      <c r="Y45"/>
+      <c r="Z45"/>
+      <c r="AA45"/>
+      <c r="AB45"/>
+      <c r="AC45"/>
+      <c r="AD45"/>
+      <c r="AE45"/>
+      <c r="AF45"/>
+      <c r="AG45"/>
+      <c r="AH45"/>
+      <c r="AI45"/>
+      <c r="AJ45"/>
+      <c r="AK45"/>
+      <c r="AL45"/>
+      <c r="AM45"/>
+      <c r="AN45"/>
+      <c r="AO45"/>
+      <c r="AP45"/>
+      <c r="AQ45"/>
+      <c r="AR45"/>
+      <c r="AS45"/>
+      <c r="AT45"/>
+      <c r="AU45"/>
+      <c r="AV45"/>
+      <c r="AW45"/>
+      <c r="AX45"/>
+      <c r="AY45"/>
+      <c r="AZ45"/>
+      <c r="BA45"/>
+      <c r="BB45"/>
+      <c r="BC45"/>
+      <c r="BD45"/>
+      <c r="BE45"/>
+      <c r="BF45"/>
+      <c r="BG45"/>
+      <c r="BH45"/>
+      <c r="BI45"/>
+      <c r="BJ45"/>
+      <c r="BK45"/>
+      <c r="BL45"/>
+      <c r="BM45"/>
+      <c r="BN45"/>
+      <c r="BO45"/>
+      <c r="BP45"/>
+      <c r="BQ45"/>
+      <c r="BR45"/>
+      <c r="BS45"/>
+      <c r="BT45"/>
+      <c r="BU45"/>
+      <c r="BV45"/>
+      <c r="BW45"/>
+      <c r="BX45"/>
+      <c r="BY45"/>
+      <c r="BZ45"/>
+      <c r="CA45"/>
+      <c r="CB45"/>
+      <c r="CC45"/>
+      <c r="CD45"/>
+      <c r="CE45"/>
+      <c r="CF45"/>
+      <c r="CG45"/>
+      <c r="CH45"/>
+      <c r="CI45"/>
+      <c r="CJ45"/>
+      <c r="CK45"/>
+      <c r="CL45"/>
+      <c r="CM45"/>
+      <c r="CN45"/>
+      <c r="CO45"/>
+      <c r="CP45"/>
+      <c r="CQ45"/>
+      <c r="CR45"/>
+    </row>
+    <row r="46" spans="1:96">
+      <c r="A46" t="s">
+        <v>72</v>
+      </c>
+      <c r="B46">
+        <v>1336102000000.0</v>
+      </c>
+      <c r="C46">
+        <v>1305757000000.0</v>
+      </c>
+      <c r="D46">
+        <v>1333352000000.0</v>
+      </c>
+      <c r="E46">
+        <v>1328782000000.0</v>
+      </c>
+      <c r="F46">
+        <v>1348754000000.0</v>
+      </c>
+      <c r="G46">
+        <v>1342529000000.0</v>
+      </c>
+      <c r="H46">
+        <v>1400206000000.0</v>
+      </c>
+      <c r="I46">
+        <v>1386702000000.0</v>
+      </c>
+      <c r="J46">
+        <v>1404663000000.0</v>
+      </c>
+      <c r="K46">
+        <v>1426200000000.0</v>
+      </c>
+      <c r="L46">
+        <v>1478762000000.0</v>
+      </c>
+      <c r="M46">
+        <v>1476359000000.0</v>
+      </c>
+      <c r="N46">
+        <v>1502654000000.0</v>
+      </c>
+      <c r="O46">
+        <v>1510004000000.0</v>
+      </c>
+      <c r="P46">
+        <v>1506638000000.0</v>
+      </c>
+      <c r="Q46">
+        <v>1445577000000.0</v>
+      </c>
+      <c r="R46">
+        <v>1426590000000.0</v>
+      </c>
+      <c r="S46">
+        <v>1433753000000.0</v>
+      </c>
+      <c r="T46">
+        <v>1443086000000.0</v>
+      </c>
+      <c r="U46">
+        <v>1454008000000.0</v>
+      </c>
+      <c r="V46">
+        <v>1447374000000.0</v>
+      </c>
+      <c r="W46">
+        <v>1479562000000.0</v>
+      </c>
+      <c r="X46">
+        <v>1503777000000.0</v>
+      </c>
+      <c r="Y46">
+        <v>1494019000000.0</v>
+      </c>
+      <c r="Z46">
+        <v>1525896000000.0</v>
+      </c>
+      <c r="AA46">
+        <v>1547980000000.0</v>
+      </c>
+      <c r="AB46">
+        <v>1559289000000.0</v>
+      </c>
+      <c r="AC46">
+        <v>1535884000000.0</v>
+      </c>
+      <c r="AD46">
+        <v>1533428000000.0</v>
+      </c>
+      <c r="AE46">
+        <v>1530425000000.0</v>
+      </c>
+      <c r="AF46">
+        <v>1524061000000.0</v>
+      </c>
+      <c r="AG46">
+        <v>1467492000000.0</v>
+      </c>
+      <c r="AH46">
+        <v>1376258000000.0</v>
+      </c>
+      <c r="AI46">
+        <v>1353598000000.0</v>
+      </c>
+      <c r="AJ46">
+        <v>1364086000000.0</v>
+      </c>
+      <c r="AK46">
+        <v>1307680000000.0</v>
+      </c>
+      <c r="AL46">
+        <v>1307322000000.0</v>
+      </c>
+      <c r="AM46">
+        <v>1298416000000.0</v>
+      </c>
+      <c r="AN46">
+        <v>1278015000000.0</v>
+      </c>
+      <c r="AO46">
+        <v>1227559000000.0</v>
+      </c>
+      <c r="AP46">
+        <v>1224796000000.0</v>
+      </c>
+      <c r="AQ46">
+        <v>1221949000000.0</v>
+      </c>
+      <c r="AR46">
+        <v>1266072000000.0</v>
+      </c>
+      <c r="AS46">
+        <v>1265229000000.0</v>
+      </c>
+      <c r="AT46">
+        <v>1278354000000.0</v>
+      </c>
+      <c r="AU46">
+        <v>1298919000000.0</v>
+      </c>
+      <c r="AV46">
+        <v>1315305000000.0</v>
+      </c>
+      <c r="AW46">
+        <v>1249842000000.0</v>
+      </c>
+      <c r="AX46">
+        <v>1204203000000.0</v>
+      </c>
+      <c r="AY46">
+        <v>1067675000000.0</v>
+      </c>
+      <c r="AZ46">
+        <v>1009836000000.0</v>
+      </c>
+      <c r="BA46"/>
+      <c r="BB46">
+        <v>771074000000.0</v>
+      </c>
+      <c r="BC46">
+        <v>739110000000.0</v>
+      </c>
+      <c r="BD46"/>
+      <c r="BE46">
+        <v>652832000000.0</v>
+      </c>
+      <c r="BF46"/>
+      <c r="BG46"/>
+      <c r="BH46"/>
+      <c r="BI46"/>
+      <c r="BJ46"/>
+      <c r="BK46"/>
+      <c r="BL46"/>
+      <c r="BM46"/>
+      <c r="BN46"/>
+      <c r="BO46"/>
+      <c r="BP46"/>
+      <c r="BQ46"/>
+      <c r="BR46"/>
+      <c r="BS46"/>
+      <c r="BT46"/>
+      <c r="BU46"/>
+      <c r="BV46"/>
+      <c r="BW46"/>
+      <c r="BX46"/>
+      <c r="BY46"/>
+      <c r="BZ46"/>
+      <c r="CA46"/>
+      <c r="CB46"/>
+      <c r="CC46"/>
+      <c r="CD46"/>
+      <c r="CE46"/>
+      <c r="CF46"/>
+      <c r="CG46"/>
+      <c r="CH46"/>
+      <c r="CI46"/>
+      <c r="CJ46"/>
+      <c r="CK46"/>
+      <c r="CL46"/>
+      <c r="CM46"/>
+      <c r="CN46"/>
+      <c r="CO46"/>
+      <c r="CP46"/>
+      <c r="CQ46"/>
+      <c r="CR46"/>
+    </row>
+    <row r="47" spans="1:96">
+      <c r="A47" t="s">
+        <v>73</v>
+      </c>
+      <c r="B47"/>
+      <c r="C47"/>
+      <c r="D47">
+        <v>1333352000000.0</v>
+      </c>
+      <c r="E47">
+        <v>1328782000000.0</v>
+      </c>
+      <c r="F47">
+        <v>1348754000000.0</v>
+      </c>
+      <c r="G47">
+        <v>1342529000000.0</v>
+      </c>
+      <c r="H47">
+        <v>1400206000000.0</v>
+      </c>
+      <c r="I47">
+        <v>1386702000000.0</v>
+      </c>
+      <c r="J47"/>
+      <c r="K47"/>
+      <c r="L47"/>
+      <c r="M47">
+        <v>1476359000000.0</v>
+      </c>
+      <c r="N47">
+        <v>1502654000000.0</v>
+      </c>
+      <c r="O47">
+        <v>1510004000000.0</v>
+      </c>
+      <c r="P47">
+        <v>1506638000000.0</v>
+      </c>
+      <c r="Q47">
+        <v>1445577000000.0</v>
+      </c>
+      <c r="R47">
+        <v>1426590000000.0</v>
+      </c>
+      <c r="S47">
+        <v>1426590000000.0</v>
+      </c>
+      <c r="T47">
+        <v>1443086000000.0</v>
+      </c>
+      <c r="U47">
+        <v>1454008000000.0</v>
+      </c>
+      <c r="V47">
+        <v>1447374000000.0</v>
+      </c>
+      <c r="W47">
+        <v>1479562000000.0</v>
+      </c>
+      <c r="X47">
+        <v>1503777000000.0</v>
+      </c>
+      <c r="Y47">
+        <v>1494019000000.0</v>
+      </c>
+      <c r="Z47">
+        <v>1525896000000.0</v>
+      </c>
+      <c r="AA47">
+        <v>1547980000000.0</v>
+      </c>
+      <c r="AB47">
+        <v>1559289000000.0</v>
+      </c>
+      <c r="AC47">
+        <v>1535884000000.0</v>
+      </c>
+      <c r="AD47">
+        <v>1533428000000.0</v>
+      </c>
+      <c r="AE47">
+        <v>1530425000000.0</v>
+      </c>
+      <c r="AF47">
+        <v>1524061000000.0</v>
+      </c>
+      <c r="AG47">
+        <v>1467492000000.0</v>
+      </c>
+      <c r="AH47">
+        <v>1376258000000.0</v>
+      </c>
+      <c r="AI47">
+        <v>1353598000000.0</v>
+      </c>
+      <c r="AJ47">
+        <v>1364086000000.0</v>
+      </c>
+      <c r="AK47">
+        <v>1307680000000.0</v>
+      </c>
+      <c r="AL47">
+        <v>1307322000000.0</v>
+      </c>
+      <c r="AM47">
+        <v>1298416000000.0</v>
+      </c>
+      <c r="AN47">
+        <v>1278015000000.0</v>
+      </c>
+      <c r="AO47">
+        <v>1227559000000.0</v>
+      </c>
+      <c r="AP47">
+        <v>1224796000000.0</v>
+      </c>
+      <c r="AQ47">
+        <v>1221949000000.0</v>
+      </c>
+      <c r="AR47">
+        <v>1266072000000.0</v>
+      </c>
+      <c r="AS47">
+        <v>1265229000000.0</v>
+      </c>
+      <c r="AT47">
+        <v>1278354000000.0</v>
+      </c>
+      <c r="AU47">
+        <v>1298919000000.0</v>
+      </c>
+      <c r="AV47">
+        <v>1315305000000.0</v>
+      </c>
+      <c r="AW47">
+        <v>1249842000000.0</v>
+      </c>
+      <c r="AX47">
+        <v>1204203000000.0</v>
+      </c>
+      <c r="AY47">
+        <v>1067675000000.0</v>
+      </c>
+      <c r="AZ47">
+        <v>1009836000000.0</v>
+      </c>
+      <c r="BA47">
+        <v>902259000000.0</v>
+      </c>
+      <c r="BB47">
+        <v>771074000000.0</v>
+      </c>
+      <c r="BC47">
+        <v>739110000000.0</v>
+      </c>
+      <c r="BD47">
+        <v>698213000000.0</v>
+      </c>
+      <c r="BE47">
+        <v>652832000000.0</v>
+      </c>
+      <c r="BF47">
+        <v>605534000000.0</v>
+      </c>
+      <c r="BG47">
+        <v>555778000000.0</v>
+      </c>
+      <c r="BH47">
+        <v>547202000000.0</v>
+      </c>
+      <c r="BI47">
+        <v>519056000000.0</v>
+      </c>
+      <c r="BJ47">
+        <v>537070000000.0</v>
+      </c>
+      <c r="BK47">
+        <v>523423000000.0</v>
+      </c>
+      <c r="BL47">
+        <v>528879000000.0</v>
+      </c>
+      <c r="BM47">
+        <v>436988000000.0</v>
+      </c>
+      <c r="BN47">
+        <v>429464000000.0</v>
+      </c>
+      <c r="BO47">
+        <v>412508000000.0</v>
+      </c>
+      <c r="BP47">
+        <v>420864000000.0</v>
+      </c>
+      <c r="BQ47">
+        <v>417700000000.0</v>
+      </c>
+      <c r="BR47">
+        <v>434645000000.0</v>
+      </c>
+      <c r="BS47">
+        <v>440055000000.0</v>
+      </c>
+      <c r="BT47">
+        <v>403172000000.0</v>
+      </c>
+      <c r="BU47">
+        <v>369964000000.0</v>
+      </c>
+      <c r="BV47">
+        <v>353301000000.0</v>
+      </c>
+      <c r="BW47"/>
+      <c r="BX47">
+        <v>362811000000.0</v>
+      </c>
+      <c r="BY47">
+        <v>367777000000.0</v>
+      </c>
+      <c r="BZ47">
+        <v>371578000000.0</v>
+      </c>
+      <c r="CA47">
+        <v>372471000000.0</v>
+      </c>
+      <c r="CB47">
+        <v>351058000000.0</v>
+      </c>
+      <c r="CC47">
+        <v>354798000000.0</v>
+      </c>
+      <c r="CD47">
+        <v>348184000000.0</v>
+      </c>
+      <c r="CE47">
+        <v>340460000000.0</v>
+      </c>
+      <c r="CF47">
+        <v>327423000000.0</v>
+      </c>
+      <c r="CG47">
+        <v>324700000000.0</v>
+      </c>
+      <c r="CH47">
+        <v>293465000000.0</v>
+      </c>
+      <c r="CI47">
+        <v>277696000000.0</v>
+      </c>
+      <c r="CJ47">
+        <v>254762000000.0</v>
+      </c>
+      <c r="CK47">
+        <v>246363000000.0</v>
+      </c>
+      <c r="CL47">
+        <v>245180000000.0</v>
+      </c>
+      <c r="CM47">
+        <v>245422000000.0</v>
+      </c>
+      <c r="CN47">
+        <v>246206000000.0</v>
+      </c>
+      <c r="CO47">
+        <v>246923921000.0</v>
+      </c>
+      <c r="CP47">
+        <v>252660000000.0</v>
+      </c>
+      <c r="CQ47">
+        <v>259916683000.0</v>
+      </c>
+      <c r="CR47">
+        <v>273067000000.0</v>
+      </c>
+    </row>
+    <row r="48" spans="1:96">
+      <c r="A48" t="s">
+        <v>74</v>
+      </c>
+      <c r="B48">
+        <v>1064173000000.0</v>
+      </c>
+      <c r="C48">
+        <v>1545665000000.0</v>
+      </c>
+      <c r="D48">
+        <v>1316676000000.0</v>
+      </c>
+      <c r="E48">
+        <v>1258038000000.0</v>
+      </c>
+      <c r="F48">
+        <v>959598000000.0</v>
+      </c>
+      <c r="G48">
+        <v>1470332000000.0</v>
+      </c>
+      <c r="H48">
+        <v>1275522000000.0</v>
+      </c>
+      <c r="I48">
+        <v>1295942000000.0</v>
+      </c>
+      <c r="J48">
+        <v>977555000000.0</v>
+      </c>
+      <c r="K48">
+        <v>1572563000000.0</v>
+      </c>
+      <c r="L48">
+        <v>1367757000000.0</v>
+      </c>
+      <c r="M48">
+        <v>1226261000000.0</v>
+      </c>
+      <c r="N48">
+        <v>991250000000.0</v>
+      </c>
+      <c r="O48">
+        <v>1253638000000.0</v>
+      </c>
+      <c r="P48">
+        <v>1049739000000.0</v>
+      </c>
+      <c r="Q48">
+        <v>821746000000.0</v>
+      </c>
+      <c r="R48">
+        <v>609385000000.0</v>
+      </c>
+      <c r="S48">
+        <v>1278077000000.0</v>
+      </c>
+      <c r="T48">
+        <v>1075743000000.0</v>
+      </c>
+      <c r="U48">
+        <v>821637000000.0</v>
+      </c>
+      <c r="V48">
+        <v>690879000000.0</v>
+      </c>
+      <c r="W48">
+        <v>1558864000000.0</v>
+      </c>
+      <c r="X48">
+        <v>1410082000000.0</v>
+      </c>
+      <c r="Y48">
+        <v>1274527000000.0</v>
+      </c>
+      <c r="Z48">
+        <v>1184540000000.0</v>
+      </c>
+      <c r="AA48">
+        <v>1261317000000.0</v>
+      </c>
+      <c r="AB48">
+        <v>1122644000000.0</v>
+      </c>
+      <c r="AC48">
+        <v>772906000000.0</v>
+      </c>
+      <c r="AD48">
+        <v>500542000000.0</v>
+      </c>
+      <c r="AE48">
+        <v>1383769000000.0</v>
+      </c>
+      <c r="AF48">
+        <v>1144268000000.0</v>
+      </c>
+      <c r="AG48">
+        <v>814546000000.0</v>
+      </c>
+      <c r="AH48">
+        <v>479296000000.0</v>
+      </c>
+      <c r="AI48">
+        <v>1254087000000.0</v>
+      </c>
+      <c r="AJ48">
+        <v>1041588000000.0</v>
+      </c>
+      <c r="AK48">
+        <v>935362000000.0</v>
+      </c>
+      <c r="AL48">
+        <v>660754000000.0</v>
+      </c>
+      <c r="AM48">
+        <v>1099286000000.0</v>
+      </c>
+      <c r="AN48">
+        <v>797639000000.0</v>
+      </c>
+      <c r="AO48">
+        <v>497598000000.0</v>
+      </c>
+      <c r="AP48">
+        <v>464585000000.0</v>
+      </c>
+      <c r="AQ48">
+        <v>987983000000.0</v>
+      </c>
+      <c r="AR48">
+        <v>743385000000.0</v>
+      </c>
+      <c r="AS48">
+        <v>593382000000.0</v>
+      </c>
+      <c r="AT48">
+        <v>419529000000.0</v>
+      </c>
+      <c r="AU48">
+        <v>638057000000.0</v>
+      </c>
+      <c r="AV48">
+        <v>530727000000.0</v>
+      </c>
+      <c r="AW48">
+        <v>494158000000.0</v>
+      </c>
+      <c r="AX48">
+        <v>341791000000.0</v>
+      </c>
+      <c r="AY48">
+        <v>1148581000000.0</v>
+      </c>
+      <c r="AZ48">
+        <v>964407000000.0</v>
+      </c>
+      <c r="BA48">
+        <v>830382000000.0</v>
+      </c>
+      <c r="BB48">
+        <v>690348000000.0</v>
+      </c>
+      <c r="BC48">
+        <v>525228000000.0</v>
+      </c>
+      <c r="BD48">
+        <v>612114000000.0</v>
+      </c>
+      <c r="BE48">
+        <v>306905000000.0</v>
+      </c>
+      <c r="BF48">
+        <v>372098000000.0</v>
+      </c>
+      <c r="BG48">
+        <v>699421000000.0</v>
+      </c>
+      <c r="BH48">
+        <v>507238000000.0</v>
+      </c>
+      <c r="BI48">
+        <v>296217000000.0</v>
+      </c>
+      <c r="BJ48">
+        <v>246673000000.0</v>
+      </c>
+      <c r="BK48">
+        <v>565196000000.0</v>
+      </c>
+      <c r="BL48">
+        <v>448349000000.0</v>
+      </c>
+      <c r="BM48">
+        <v>297674000000.0</v>
+      </c>
+      <c r="BN48">
+        <v>226177000000.0</v>
+      </c>
+      <c r="BO48">
+        <v>186453000000.0</v>
+      </c>
+      <c r="BP48">
+        <v>82339000000.0</v>
+      </c>
+      <c r="BQ48">
+        <v>249123000000.0</v>
+      </c>
+      <c r="BR48">
+        <v>169652000000.0</v>
+      </c>
+      <c r="BS48">
+        <v>435829000000.0</v>
+      </c>
+      <c r="BT48">
+        <v>321306000000.0</v>
+      </c>
+      <c r="BU48">
+        <v>258483000000.0</v>
+      </c>
+      <c r="BV48">
+        <v>190544000000.0</v>
+      </c>
+      <c r="BW48"/>
+      <c r="BX48">
+        <v>174851000000.0</v>
+      </c>
+      <c r="BY48">
+        <v>167448000000.0</v>
+      </c>
+      <c r="BZ48">
+        <v>149787000000.0</v>
+      </c>
+      <c r="CA48">
+        <v>194135000000.0</v>
+      </c>
+      <c r="CB48">
+        <v>158041000000.0</v>
+      </c>
+      <c r="CC48">
+        <v>174976000000.0</v>
+      </c>
+      <c r="CD48">
+        <v>217023000000.0</v>
+      </c>
+      <c r="CE48">
+        <v>205039000000.0</v>
+      </c>
+      <c r="CF48">
+        <v>251354000000.0</v>
+      </c>
+      <c r="CG48">
+        <v>223542000000.0</v>
+      </c>
+      <c r="CH48">
+        <v>271767000000.0</v>
+      </c>
+      <c r="CI48">
+        <v>241499000000.0</v>
+      </c>
+      <c r="CJ48">
+        <v>235154000000.0</v>
+      </c>
+      <c r="CK48">
+        <v>282946000000.0</v>
+      </c>
+      <c r="CL48">
+        <v>265684000000.0</v>
+      </c>
+      <c r="CM48">
+        <v>245424000000.0</v>
+      </c>
+      <c r="CN48">
+        <v>216403000000.0</v>
+      </c>
+      <c r="CO48">
+        <v>260067459000.0</v>
+      </c>
+      <c r="CP48">
+        <v>214694000000.0</v>
+      </c>
+      <c r="CQ48">
+        <v>269053172000.0</v>
+      </c>
+      <c r="CR48">
+        <v>220350000000.0</v>
+      </c>
+    </row>
+    <row r="49" spans="1:96">
+      <c r="A49" t="s">
+        <v>75</v>
+      </c>
+      <c r="B49"/>
+      <c r="C49"/>
+      <c r="D49"/>
+      <c r="E49"/>
+      <c r="F49"/>
+      <c r="G49"/>
+      <c r="H49"/>
+      <c r="I49"/>
+      <c r="J49"/>
+      <c r="K49"/>
+      <c r="L49"/>
+      <c r="M49"/>
+      <c r="N49"/>
+      <c r="O49"/>
+      <c r="P49"/>
+      <c r="Q49"/>
+      <c r="R49"/>
+      <c r="S49"/>
+      <c r="T49"/>
+      <c r="U49"/>
+      <c r="V49"/>
+      <c r="W49"/>
+      <c r="X49"/>
+      <c r="Y49"/>
+      <c r="Z49"/>
+      <c r="AA49"/>
+      <c r="AB49"/>
+      <c r="AC49"/>
+      <c r="AD49"/>
+      <c r="AE49"/>
+      <c r="AF49"/>
+      <c r="AG49"/>
+      <c r="AH49"/>
+      <c r="AI49"/>
+      <c r="AJ49"/>
+      <c r="AK49"/>
+      <c r="AL49"/>
+      <c r="AM49"/>
+      <c r="AN49"/>
+      <c r="AO49"/>
+      <c r="AP49"/>
+      <c r="AQ49"/>
+      <c r="AR49"/>
+      <c r="AS49"/>
+      <c r="AT49"/>
+      <c r="AU49"/>
+      <c r="AV49"/>
+      <c r="AW49"/>
+      <c r="AX49"/>
+      <c r="AY49"/>
+      <c r="AZ49"/>
+      <c r="BA49"/>
+      <c r="BB49"/>
+      <c r="BC49"/>
+      <c r="BD49"/>
+      <c r="BE49"/>
+      <c r="BF49"/>
+      <c r="BG49"/>
+      <c r="BH49"/>
+      <c r="BI49"/>
+      <c r="BJ49"/>
+      <c r="BK49"/>
+      <c r="BL49"/>
+      <c r="BM49"/>
+      <c r="BN49"/>
+      <c r="BO49"/>
+      <c r="BP49"/>
+      <c r="BQ49"/>
+      <c r="BR49"/>
+      <c r="BS49"/>
+      <c r="BT49"/>
+      <c r="BU49"/>
+      <c r="BV49"/>
+      <c r="BW49"/>
+      <c r="BX49"/>
+      <c r="BY49"/>
+      <c r="BZ49"/>
+      <c r="CA49"/>
+      <c r="CB49"/>
+      <c r="CC49"/>
+      <c r="CD49"/>
+      <c r="CE49"/>
+      <c r="CF49"/>
+      <c r="CG49"/>
+      <c r="CH49"/>
+      <c r="CI49"/>
+      <c r="CJ49"/>
+      <c r="CK49"/>
+      <c r="CL49"/>
+      <c r="CM49"/>
+      <c r="CN49"/>
+      <c r="CO49"/>
+      <c r="CP49"/>
+      <c r="CQ49"/>
+      <c r="CR49"/>
+    </row>
+    <row r="50" spans="1:96">
+      <c r="A50" t="s">
+        <v>76</v>
+      </c>
+      <c r="B50">
+        <v>75000000000.0</v>
+      </c>
+      <c r="C50">
+        <v>75000000000.0</v>
+      </c>
+      <c r="D50">
+        <v>75000000000.0</v>
+      </c>
+      <c r="E50"/>
+      <c r="F50">
+        <v>150000000000.0</v>
+      </c>
+      <c r="G50">
+        <v>150000000000.0</v>
+      </c>
+      <c r="H50">
+        <v>200000000000.0</v>
+      </c>
+      <c r="I50">
+        <v>400000000000.0</v>
+      </c>
+      <c r="J50">
+        <v>350000000000.0</v>
+      </c>
+      <c r="K50">
+        <v>350000000000.0</v>
+      </c>
+      <c r="L50">
+        <v>350000000000.0</v>
+      </c>
+      <c r="M50">
+        <v>350000000000.0</v>
+      </c>
+      <c r="N50">
+        <v>450000000000.0</v>
+      </c>
+      <c r="O50">
+        <v>300000000000.0</v>
+      </c>
+      <c r="P50">
+        <v>400000000000.0</v>
+      </c>
+      <c r="Q50">
+        <v>400000000000.0</v>
+      </c>
+      <c r="R50">
+        <v>750000000000.0</v>
+      </c>
+      <c r="S50">
+        <v>300000000000.0</v>
+      </c>
+      <c r="T50">
+        <v>400000000000.0</v>
+      </c>
+      <c r="U50">
+        <v>700000000000.0</v>
+      </c>
+      <c r="V50">
+        <v>850000000000.0</v>
+      </c>
+      <c r="W50">
+        <v>300000000000.0</v>
+      </c>
+      <c r="X50">
+        <v>300000000000.0</v>
+      </c>
+      <c r="Y50">
+        <v>700000000000.0</v>
+      </c>
+      <c r="Z50">
+        <v>1400000000000.0</v>
+      </c>
+      <c r="AA50">
+        <v>1300000000000.0</v>
+      </c>
+      <c r="AB50">
+        <v>350000000000.0</v>
+      </c>
+      <c r="AC50">
+        <v>650000000000.0</v>
+      </c>
+      <c r="AD50">
+        <v>1000000000000.0</v>
+      </c>
+      <c r="AE50">
+        <v>310000000000.0</v>
+      </c>
+      <c r="AF50"/>
+      <c r="AG50"/>
+      <c r="AH50"/>
+      <c r="AI50"/>
+      <c r="AJ50"/>
+      <c r="AK50"/>
+      <c r="AL50"/>
+      <c r="AM50"/>
+      <c r="AN50"/>
+      <c r="AO50"/>
+      <c r="AP50"/>
+      <c r="AQ50"/>
+      <c r="AR50"/>
+      <c r="AS50"/>
+      <c r="AT50"/>
+      <c r="AU50"/>
+      <c r="AV50"/>
+      <c r="AW50"/>
+      <c r="AX50"/>
+      <c r="AY50"/>
+      <c r="AZ50"/>
+      <c r="BA50"/>
+      <c r="BB50"/>
+      <c r="BC50"/>
+      <c r="BD50"/>
+      <c r="BE50"/>
+      <c r="BF50"/>
+      <c r="BG50"/>
+      <c r="BH50"/>
+      <c r="BI50"/>
+      <c r="BJ50"/>
+      <c r="BK50"/>
+      <c r="BL50"/>
+      <c r="BM50"/>
+      <c r="BN50"/>
+      <c r="BO50"/>
+      <c r="BP50"/>
+      <c r="BQ50"/>
+      <c r="BR50"/>
+      <c r="BS50"/>
+      <c r="BT50"/>
+      <c r="BU50"/>
+      <c r="BV50"/>
+      <c r="BW50"/>
+      <c r="BX50"/>
+      <c r="BY50"/>
+      <c r="BZ50"/>
+      <c r="CA50"/>
+      <c r="CB50"/>
+      <c r="CC50"/>
+      <c r="CD50"/>
+      <c r="CE50"/>
+      <c r="CF50"/>
+      <c r="CG50"/>
+      <c r="CH50"/>
+      <c r="CI50"/>
+      <c r="CJ50"/>
+      <c r="CK50"/>
+      <c r="CL50"/>
+      <c r="CM50"/>
+      <c r="CN50"/>
+      <c r="CO50"/>
+      <c r="CP50"/>
+      <c r="CQ50"/>
+      <c r="CR50"/>
+    </row>
+    <row r="51" spans="1:96">
+      <c r="A51" t="s">
+        <v>77</v>
+      </c>
+      <c r="B51">
+        <v>102549000000.0</v>
+      </c>
+      <c r="C51">
+        <v>104687000000.0</v>
+      </c>
+      <c r="D51">
+        <v>106868000000.0</v>
+      </c>
+      <c r="E51">
+        <v>112690000000.0</v>
+      </c>
+      <c r="F51">
+        <v>191309000000.0</v>
+      </c>
+      <c r="G51">
+        <v>176436000000.0</v>
+      </c>
+      <c r="H51">
+        <v>230909000000.0</v>
+      </c>
+      <c r="I51">
+        <v>436391000000.0</v>
+      </c>
+      <c r="J51">
+        <v>390087000000.0</v>
+      </c>
+      <c r="K51">
+        <v>385848000000.0</v>
+      </c>
+      <c r="L51">
+        <v>389080000000.0</v>
+      </c>
+      <c r="M51">
+        <v>384040000000.0</v>
+      </c>
+      <c r="N51">
+        <v>486742000000.0</v>
+      </c>
+      <c r="O51">
+        <v>340553000000.0</v>
+      </c>
+      <c r="P51">
+        <v>441096000000.0</v>
+      </c>
+      <c r="Q51">
+        <v>443651000000.0</v>
+      </c>
+      <c r="R51">
+        <v>797717000000.0</v>
+      </c>
+      <c r="S51">
+        <v>355523000000.0</v>
+      </c>
+      <c r="T51">
+        <v>438754000000.0</v>
+      </c>
+      <c r="U51">
+        <v>723585000000.0</v>
+      </c>
+      <c r="V51">
+        <v>876135000000.0</v>
+      </c>
+      <c r="W51">
+        <v>325322000000.0</v>
+      </c>
+      <c r="X51">
+        <v>325991000000.0</v>
+      </c>
+      <c r="Y51">
+        <v>700000000000.0</v>
+      </c>
+      <c r="Z51">
+        <v>1400000000000.0</v>
+      </c>
+      <c r="AA51">
+        <v>1300000000000.0</v>
+      </c>
+      <c r="AB51">
+        <v>350000000000.0</v>
+      </c>
+      <c r="AC51">
+        <v>650000000000.0</v>
+      </c>
+      <c r="AD51">
+        <v>1000000000000.0</v>
+      </c>
+      <c r="AE51">
+        <v>310000000000.0</v>
+      </c>
+      <c r="AF51">
+        <v>370000000000.0</v>
+      </c>
+      <c r="AG51">
+        <v>470000000000.0</v>
+      </c>
+      <c r="AH51">
+        <v>700000000000.0</v>
+      </c>
+      <c r="AI51">
+        <v>300000000000.0</v>
+      </c>
+      <c r="AJ51">
+        <v>300000000000.0</v>
+      </c>
+      <c r="AK51">
+        <v>400000000000.0</v>
+      </c>
+      <c r="AL51">
+        <v>400000000000.0</v>
+      </c>
+      <c r="AM51">
+        <v>400000000000.0</v>
+      </c>
+      <c r="AN51">
+        <v>400000000000.0</v>
+      </c>
+      <c r="AO51">
+        <v>500000000000.0</v>
+      </c>
+      <c r="AP51">
+        <v>500000000000.0</v>
+      </c>
+      <c r="AQ51">
+        <v>500000000000.0</v>
+      </c>
+      <c r="AR51">
+        <v>500000000000.0</v>
+      </c>
+      <c r="AS51">
+        <v>625000000000.0</v>
+      </c>
+      <c r="AT51">
+        <v>725000000000.0</v>
+      </c>
+      <c r="AU51">
+        <v>550000000000.0</v>
+      </c>
+      <c r="AV51">
+        <v>750413000000.0</v>
+      </c>
+      <c r="AW51">
+        <v>650000000000.0</v>
+      </c>
+      <c r="AX51">
+        <v>750000000000.0</v>
+      </c>
+      <c r="AY51"/>
+      <c r="AZ51"/>
+      <c r="BA51"/>
+      <c r="BB51">
+        <v>100000000000.0</v>
+      </c>
+      <c r="BC51">
+        <v>100000000000.0</v>
+      </c>
+      <c r="BD51"/>
+      <c r="BE51"/>
+      <c r="BF51"/>
+      <c r="BG51"/>
+      <c r="BH51"/>
+      <c r="BI51"/>
+      <c r="BJ51"/>
+      <c r="BK51"/>
+      <c r="BL51"/>
+      <c r="BM51"/>
+      <c r="BN51"/>
+      <c r="BO51"/>
+      <c r="BP51"/>
+      <c r="BQ51"/>
+      <c r="BR51"/>
+      <c r="BS51"/>
+      <c r="BT51"/>
+      <c r="BU51"/>
+      <c r="BV51"/>
+      <c r="BW51"/>
+      <c r="BX51"/>
+      <c r="BY51"/>
+      <c r="BZ51"/>
+      <c r="CA51"/>
+      <c r="CB51"/>
+      <c r="CC51"/>
+      <c r="CD51"/>
+      <c r="CE51"/>
+      <c r="CF51"/>
+      <c r="CG51"/>
+      <c r="CH51"/>
+      <c r="CI51"/>
+      <c r="CJ51"/>
+      <c r="CK51"/>
+      <c r="CL51"/>
+      <c r="CM51"/>
+      <c r="CN51"/>
+      <c r="CO51"/>
+      <c r="CP51"/>
+      <c r="CQ51"/>
+      <c r="CR51"/>
+    </row>
+    <row r="52" spans="1:96">
+      <c r="A52" t="s">
+        <v>78</v>
+      </c>
+      <c r="B52">
+        <v>85249000000.0</v>
+      </c>
+      <c r="C52">
+        <v>86253000000.0</v>
+      </c>
+      <c r="D52">
+        <v>94860000000.0</v>
+      </c>
+      <c r="E52">
+        <v>87229000000.0</v>
+      </c>
+      <c r="F52">
+        <v>163811000000.0</v>
+      </c>
+      <c r="G52">
+        <v>159630000000.0</v>
+      </c>
+      <c r="H52">
+        <v>213584000000.0</v>
+      </c>
+      <c r="I52">
+        <v>416397000000.0</v>
+      </c>
+      <c r="J52">
+        <v>367468000000.0</v>
+      </c>
+      <c r="K52">
+        <v>361226000000.0</v>
+      </c>
+      <c r="L52">
+        <v>362395000000.0</v>
+      </c>
+      <c r="M52">
+        <v>361715000000.0</v>
+      </c>
+      <c r="N52">
+        <v>464361000000.0</v>
+      </c>
+      <c r="O52">
+        <v>316620000000.0</v>
+      </c>
+      <c r="P52">
+        <v>416243000000.0</v>
+      </c>
+      <c r="Q52">
+        <v>415279000000.0</v>
+      </c>
+      <c r="R52">
+        <v>765739000000.0</v>
+      </c>
+      <c r="S52">
+        <v>341346000000.0</v>
+      </c>
+      <c r="T52">
+        <v>411305000000.0</v>
+      </c>
+      <c r="U52">
+        <v>706023000000.0</v>
+      </c>
+      <c r="V52">
+        <v>857281000000.0</v>
+      </c>
+      <c r="W52">
+        <v>305646000000.0</v>
+      </c>
+      <c r="X52">
+        <v>305463000000.0</v>
+      </c>
+      <c r="Y52">
+        <v>17339000000.0</v>
+      </c>
+      <c r="Z52">
+        <v>904917000000.0</v>
+      </c>
+      <c r="AA52">
+        <v>209491000000.0</v>
+      </c>
+      <c r="AB52">
+        <v>350724000000.0</v>
+      </c>
+      <c r="AC52">
+        <v>-293318000000.0</v>
+      </c>
+      <c r="AD52">
+        <v>183453000000.0</v>
+      </c>
+      <c r="AE52">
+        <v>227497000000.0</v>
+      </c>
+      <c r="AF52">
+        <v>289873000000.0</v>
+      </c>
+      <c r="AG52">
+        <v>425914000000.0</v>
+      </c>
+      <c r="AH52">
+        <v>673023000000.0</v>
+      </c>
+      <c r="AI52">
+        <v>206373000000.0</v>
+      </c>
+      <c r="AJ52">
+        <v>207108000000.0</v>
+      </c>
+      <c r="AK52">
+        <v>314937000000.0</v>
+      </c>
+      <c r="AL52">
+        <v>336585000000.0</v>
+      </c>
+      <c r="AM52">
+        <v>-494817000000.0</v>
+      </c>
+      <c r="AN52">
+        <v>304012000000.0</v>
+      </c>
+      <c r="AO52">
+        <v>382308000000.0</v>
+      </c>
+      <c r="AP52">
+        <v>-213622000000.0</v>
+      </c>
+      <c r="AQ52">
+        <v>-127337000000.0</v>
+      </c>
+      <c r="AR52">
+        <v>64794000000.0</v>
+      </c>
+      <c r="AS52">
+        <v>92935000000.0</v>
+      </c>
+      <c r="AT52">
+        <v>303297000000.0</v>
+      </c>
+      <c r="AU52">
+        <v>229097000000.0</v>
+      </c>
+      <c r="AV52">
+        <v>513616000000.0</v>
+      </c>
+      <c r="AW52">
+        <v>220041000000.0</v>
+      </c>
+      <c r="AX52">
+        <v>240468000000.0</v>
+      </c>
+      <c r="AY52"/>
+      <c r="AZ52"/>
+      <c r="BA52"/>
+      <c r="BB52">
+        <v>-277429000000.0</v>
+      </c>
+      <c r="BC52">
+        <v>100000000000.0</v>
+      </c>
+      <c r="BD52"/>
+      <c r="BE52"/>
+      <c r="BF52"/>
+      <c r="BG52"/>
+      <c r="BH52"/>
+      <c r="BI52"/>
+      <c r="BJ52"/>
+      <c r="BK52"/>
+      <c r="BL52"/>
+      <c r="BM52"/>
+      <c r="BN52"/>
+      <c r="BO52"/>
+      <c r="BP52"/>
+      <c r="BQ52"/>
+      <c r="BR52"/>
+      <c r="BS52"/>
+      <c r="BT52"/>
+      <c r="BU52"/>
+      <c r="BV52"/>
+      <c r="BW52"/>
+      <c r="BX52"/>
+      <c r="BY52"/>
+      <c r="BZ52"/>
+      <c r="CA52"/>
+      <c r="CB52"/>
+      <c r="CC52"/>
+      <c r="CD52"/>
+      <c r="CE52"/>
+      <c r="CF52"/>
+      <c r="CG52"/>
+      <c r="CH52"/>
+      <c r="CI52"/>
+      <c r="CJ52"/>
+      <c r="CK52"/>
+      <c r="CL52"/>
+      <c r="CM52"/>
+      <c r="CN52"/>
+      <c r="CO52"/>
+      <c r="CP52"/>
+      <c r="CQ52"/>
+      <c r="CR52"/>
+    </row>
+    <row r="53" spans="1:96">
+      <c r="A53" t="s">
+        <v>79</v>
+      </c>
+      <c r="B53"/>
+      <c r="C53"/>
+      <c r="D53">
+        <v>325000000.0</v>
+      </c>
+      <c r="E53">
+        <v>1345000000.0</v>
+      </c>
+      <c r="F53">
+        <v>774000000.0</v>
+      </c>
+      <c r="G53">
+        <v>1545000000.0</v>
+      </c>
+      <c r="H53">
+        <v>0.0</v>
+      </c>
+      <c r="I53">
+        <v>0.0</v>
+      </c>
+      <c r="J53"/>
+      <c r="K53"/>
+      <c r="L53"/>
+      <c r="M53">
+        <v>200617000000.0</v>
+      </c>
+      <c r="N53">
+        <v>855000000.0</v>
+      </c>
+      <c r="O53">
+        <v>200130000000.0</v>
+      </c>
+      <c r="P53">
+        <v>101502000000.0</v>
+      </c>
+      <c r="Q53">
+        <v>495000000.0</v>
+      </c>
+      <c r="R53">
+        <v>100654000000.0</v>
+      </c>
+      <c r="S53">
+        <v>350000000000.0</v>
+      </c>
+      <c r="T53">
+        <v>0.0</v>
+      </c>
+      <c r="U53">
+        <v>0.0</v>
+      </c>
+      <c r="V53">
+        <v>125072000000.0</v>
+      </c>
+      <c r="W53">
+        <v>700372000000.0</v>
+      </c>
+      <c r="X53">
+        <v>1858000000.0</v>
+      </c>
+      <c r="Y53">
+        <v>250000000000.0</v>
+      </c>
+      <c r="Z53"/>
+      <c r="AA53"/>
+      <c r="AB53"/>
+      <c r="AC53"/>
+      <c r="AD53"/>
+      <c r="AE53"/>
+      <c r="AF53"/>
+      <c r="AG53"/>
+      <c r="AH53"/>
+      <c r="AI53"/>
+      <c r="AJ53"/>
+      <c r="AK53"/>
+      <c r="AL53"/>
+      <c r="AM53"/>
+      <c r="AN53"/>
+      <c r="AO53"/>
+      <c r="AP53"/>
+      <c r="AQ53"/>
+      <c r="AR53"/>
+      <c r="AS53"/>
+      <c r="AT53"/>
+      <c r="AU53"/>
+      <c r="AV53"/>
+      <c r="AW53"/>
+      <c r="AX53"/>
+      <c r="AY53"/>
+      <c r="AZ53"/>
+      <c r="BA53"/>
+      <c r="BB53"/>
+      <c r="BC53"/>
+      <c r="BD53"/>
+      <c r="BE53"/>
+      <c r="BF53"/>
+      <c r="BG53"/>
+      <c r="BH53"/>
+      <c r="BI53"/>
+      <c r="BJ53"/>
+      <c r="BK53"/>
+      <c r="BL53"/>
+      <c r="BM53"/>
+      <c r="BN53"/>
+      <c r="BO53"/>
+      <c r="BP53"/>
+      <c r="BQ53"/>
+      <c r="BR53"/>
+      <c r="BS53"/>
+      <c r="BT53"/>
+      <c r="BU53"/>
+      <c r="BV53"/>
+      <c r="BW53"/>
+      <c r="BX53"/>
+      <c r="BY53"/>
+      <c r="BZ53"/>
+      <c r="CA53"/>
+      <c r="CB53"/>
+      <c r="CC53"/>
+      <c r="CD53"/>
+      <c r="CE53"/>
+      <c r="CF53"/>
+      <c r="CG53"/>
+      <c r="CH53"/>
+      <c r="CI53"/>
+      <c r="CJ53"/>
+      <c r="CK53"/>
+      <c r="CL53"/>
+      <c r="CM53"/>
+      <c r="CN53"/>
+      <c r="CO53"/>
+      <c r="CP53"/>
+      <c r="CQ53"/>
+      <c r="CR53"/>
+    </row>
+    <row r="54" spans="1:96">
+      <c r="A54" t="s">
+        <v>80</v>
+      </c>
+      <c r="B54"/>
+      <c r="C54"/>
+      <c r="D54"/>
+      <c r="E54"/>
+      <c r="F54"/>
+      <c r="G54"/>
+      <c r="H54"/>
+      <c r="I54"/>
+      <c r="J54"/>
+      <c r="K54"/>
+      <c r="L54"/>
+      <c r="M54"/>
+      <c r="N54"/>
+      <c r="O54"/>
+      <c r="P54"/>
+      <c r="Q54"/>
+      <c r="R54"/>
+      <c r="S54"/>
+      <c r="T54"/>
+      <c r="U54"/>
+      <c r="V54"/>
+      <c r="W54"/>
+      <c r="X54"/>
+      <c r="Y54"/>
+      <c r="Z54"/>
+      <c r="AA54"/>
+      <c r="AB54"/>
+      <c r="AC54"/>
+      <c r="AD54"/>
+      <c r="AE54"/>
+      <c r="AF54"/>
+      <c r="AG54"/>
+      <c r="AH54"/>
+      <c r="AI54"/>
+      <c r="AJ54"/>
+      <c r="AK54"/>
+      <c r="AL54"/>
+      <c r="AM54"/>
+      <c r="AN54"/>
+      <c r="AO54"/>
+      <c r="AP54"/>
+      <c r="AQ54"/>
+      <c r="AR54"/>
+      <c r="AS54"/>
+      <c r="AT54"/>
+      <c r="AU54"/>
+      <c r="AV54"/>
+      <c r="AW54"/>
+      <c r="AX54"/>
+      <c r="AY54"/>
+      <c r="AZ54"/>
+      <c r="BA54"/>
+      <c r="BB54"/>
+      <c r="BC54"/>
+      <c r="BD54"/>
+      <c r="BE54"/>
+      <c r="BF54"/>
+      <c r="BG54"/>
+      <c r="BH54"/>
+      <c r="BI54"/>
+      <c r="BJ54"/>
+      <c r="BK54"/>
+      <c r="BL54"/>
+      <c r="BM54"/>
+      <c r="BN54"/>
+      <c r="BO54"/>
+      <c r="BP54"/>
+      <c r="BQ54"/>
+      <c r="BR54"/>
+      <c r="BS54"/>
+      <c r="BT54"/>
+      <c r="BU54"/>
+      <c r="BV54"/>
+      <c r="BW54"/>
+      <c r="BX54"/>
+      <c r="BY54"/>
+      <c r="BZ54"/>
+      <c r="CA54"/>
+      <c r="CB54"/>
+      <c r="CC54"/>
+      <c r="CD54"/>
+      <c r="CE54"/>
+      <c r="CF54"/>
+      <c r="CG54"/>
+      <c r="CH54"/>
+      <c r="CI54"/>
+      <c r="CJ54"/>
+      <c r="CK54"/>
+      <c r="CL54"/>
+      <c r="CM54"/>
+      <c r="CN54"/>
+      <c r="CO54"/>
+      <c r="CP54"/>
+      <c r="CQ54"/>
+      <c r="CR54"/>
+    </row>
+    <row r="55" spans="1:96">
+      <c r="A55" t="s">
+        <v>81</v>
+      </c>
+      <c r="B55">
+        <v>4014827000000.0</v>
+      </c>
+      <c r="C55">
+        <v>3626453000000.0</v>
+      </c>
+      <c r="D55">
+        <v>3456646000000.0</v>
+      </c>
+      <c r="E55">
+        <v>3308453000000.0</v>
+      </c>
+      <c r="F55">
+        <v>2975819000000.0</v>
+      </c>
+      <c r="G55">
+        <v>3494224000000.0</v>
+      </c>
+      <c r="H55">
+        <v>3441088000000.0</v>
+      </c>
+      <c r="I55">
+        <v>3483575000000.0</v>
+      </c>
+      <c r="J55">
+        <v>3785932000000.0</v>
+      </c>
+      <c r="K55">
+        <v>3626799000000.0</v>
+      </c>
+      <c r="L55">
+        <v>3407442000000.0</v>
+      </c>
+      <c r="M55">
+        <v>3270220000000.0</v>
+      </c>
+      <c r="N55">
+        <v>3106936000000.0</v>
+      </c>
+      <c r="O55">
+        <v>3415228000000.0</v>
+      </c>
+      <c r="P55">
+        <v>3374502000000.0</v>
+      </c>
+      <c r="Q55">
+        <v>2819211000000.0</v>
+      </c>
+      <c r="R55">
+        <v>2824836000000.0</v>
+      </c>
+      <c r="S55">
+        <v>3109161000000.0</v>
+      </c>
+      <c r="T55">
+        <v>2922017000000.0</v>
+      </c>
+      <c r="U55">
+        <v>2881005000000.0</v>
+      </c>
+      <c r="V55">
+        <v>2868484000000.0</v>
+      </c>
+      <c r="W55">
+        <v>3229775000000.0</v>
+      </c>
+      <c r="X55">
+        <v>2907425000000.0</v>
+      </c>
+      <c r="Y55">
+        <v>3096121000000.0</v>
+      </c>
+      <c r="Z55">
+        <v>3472964000000.0</v>
+      </c>
+      <c r="AA55">
+        <v>4078623000000.0</v>
+      </c>
+      <c r="AB55">
+        <v>2896950000000.0</v>
+      </c>
+      <c r="AC55">
+        <v>2890271000000.0</v>
+      </c>
+      <c r="AD55">
+        <v>2804869000000.0</v>
+      </c>
+      <c r="AE55">
+        <v>3172296000000.0</v>
+      </c>
+      <c r="AF55">
+        <v>2889501000000.0</v>
+      </c>
+      <c r="AG55">
+        <v>2609608000000.0</v>
+      </c>
+      <c r="AH55">
+        <v>2311695000000.0</v>
+      </c>
+      <c r="AI55">
+        <v>2742875000000.0</v>
+      </c>
+      <c r="AJ55">
+        <v>2510078000000.0</v>
+      </c>
+      <c r="AK55">
+        <v>2481818000000.0</v>
+      </c>
+      <c r="AL55">
+        <v>2156593000000.0</v>
+      </c>
+      <c r="AM55">
+        <v>2923256000000.0</v>
+      </c>
+      <c r="AN55">
+        <v>2275038000000.0</v>
+      </c>
+      <c r="AO55">
+        <v>2374443000000.0</v>
+      </c>
+      <c r="AP55">
+        <v>2101188000000.0</v>
+      </c>
+      <c r="AQ55">
+        <v>2549395000000.0</v>
+      </c>
+      <c r="AR55">
+        <v>2100853000000.0</v>
+      </c>
+      <c r="AS55">
+        <v>2150106000000.0</v>
+      </c>
+      <c r="AT55">
+        <v>2002520000000.0</v>
+      </c>
+      <c r="AU55">
+        <v>2042513000000.0</v>
+      </c>
+      <c r="AV55">
+        <v>2231051000000.0</v>
+      </c>
+      <c r="AW55">
+        <v>2200139000000.0</v>
+      </c>
+      <c r="AX55">
+        <v>2137382000000.0</v>
+      </c>
+      <c r="AY55">
+        <v>2167196000000.0</v>
+      </c>
+      <c r="AZ55">
+        <v>1782148000000.0</v>
+      </c>
+      <c r="BA55">
+        <v>1813466000000.0</v>
+      </c>
+      <c r="BB55">
+        <v>1597788000000.0</v>
+      </c>
+      <c r="BC55">
+        <v>1405878000000.0</v>
+      </c>
+      <c r="BD55">
+        <v>1471374000000.0</v>
+      </c>
+      <c r="BE55">
+        <v>1152048000000.0</v>
+      </c>
+      <c r="BF55">
+        <v>1063286000000.0</v>
+      </c>
+      <c r="BG55">
+        <v>1424511000000.0</v>
+      </c>
+      <c r="BH55">
+        <v>1220813000000.0</v>
+      </c>
+      <c r="BI55">
+        <v>976153000000.0</v>
+      </c>
+      <c r="BJ55">
+        <v>1211970000000.0</v>
+      </c>
+      <c r="BK55">
+        <v>1205238000000.0</v>
+      </c>
+      <c r="BL55">
+        <v>1137082000000.0</v>
+      </c>
+      <c r="BM55">
+        <v>887045000000.0</v>
+      </c>
+      <c r="BN55">
+        <v>860509000000.0</v>
+      </c>
+      <c r="BO55">
+        <v>797508000000.0</v>
+      </c>
+      <c r="BP55">
+        <v>993465000000.0</v>
+      </c>
+      <c r="BQ55">
+        <v>839487000000.0</v>
+      </c>
+      <c r="BR55">
+        <v>786009000000.0</v>
+      </c>
+      <c r="BS55">
+        <v>1107727000000.0</v>
+      </c>
+      <c r="BT55">
+        <v>941389000000.0</v>
+      </c>
+      <c r="BU55">
+        <v>754668000000.0</v>
+      </c>
+      <c r="BV55">
+        <v>651138000000.0</v>
+      </c>
+      <c r="BW55"/>
+      <c r="BX55">
+        <v>621835000000.0</v>
+      </c>
+      <c r="BY55">
+        <v>613234000000.0</v>
+      </c>
+      <c r="BZ55">
+        <v>591391000000.0</v>
+      </c>
+      <c r="CA55">
+        <v>613721000000.0</v>
+      </c>
+      <c r="CB55">
+        <v>596541000000.0</v>
+      </c>
+      <c r="CC55">
+        <v>595887000000.0</v>
+      </c>
+      <c r="CD55">
+        <v>553918000000.0</v>
+      </c>
+      <c r="CE55">
+        <v>575385000000.0</v>
+      </c>
+      <c r="CF55">
+        <v>574261000000.0</v>
+      </c>
+      <c r="CG55">
+        <v>595339000000.0</v>
+      </c>
+      <c r="CH55">
+        <v>558051000000.0</v>
+      </c>
+      <c r="CI55">
+        <v>558388000000.0</v>
+      </c>
+      <c r="CJ55">
+        <v>521277000000.0</v>
+      </c>
+      <c r="CK55">
+        <v>534748000000.0</v>
+      </c>
+      <c r="CL55">
+        <v>509614000000.0</v>
+      </c>
+      <c r="CM55">
+        <v>483004000000.0</v>
+      </c>
+      <c r="CN55">
+        <v>467067000000.0</v>
+      </c>
+      <c r="CO55">
+        <v>475039238000.0</v>
+      </c>
+      <c r="CP55">
+        <v>502824000000.0</v>
+      </c>
+      <c r="CQ55">
+        <v>517775314000.0</v>
+      </c>
+      <c r="CR55">
+        <v>442351000000.0</v>
+      </c>
+    </row>
+    <row r="56" spans="1:96">
+      <c r="A56" t="s">
+        <v>82</v>
+      </c>
+      <c r="B56">
+        <v>2412252000000.0</v>
+      </c>
+      <c r="C56">
+        <v>2019212000000.0</v>
+      </c>
+      <c r="D56">
+        <v>1846043000000.0</v>
+      </c>
+      <c r="E56">
+        <v>1678637000000.0</v>
+      </c>
+      <c r="F56">
+        <v>1356667000000.0</v>
+      </c>
+      <c r="G56">
+        <v>1888396000000.0</v>
+      </c>
+      <c r="H56">
+        <v>1803762000000.0</v>
+      </c>
+      <c r="I56">
+        <v>1897155000000.0</v>
+      </c>
+      <c r="J56">
+        <v>2205160000000.0</v>
+      </c>
+      <c r="K56">
+        <v>2016881000000.0</v>
+      </c>
+      <c r="L56">
+        <v>1733206000000.0</v>
+      </c>
+      <c r="M56">
+        <v>1510067000000.0</v>
+      </c>
+      <c r="N56">
+        <v>1277962000000.0</v>
+      </c>
+      <c r="O56">
+        <v>1578392000000.0</v>
+      </c>
+      <c r="P56">
+        <v>1649257000000.0</v>
+      </c>
+      <c r="Q56">
+        <v>1139611000000.0</v>
+      </c>
+      <c r="R56">
+        <v>1185657000000.0</v>
+      </c>
+      <c r="S56">
+        <v>1422389000000.0</v>
+      </c>
+      <c r="T56">
+        <v>1241112000000.0</v>
+      </c>
+      <c r="U56">
+        <v>1182544000000.0</v>
+      </c>
+      <c r="V56">
+        <v>1170894000000.0</v>
+      </c>
+      <c r="W56">
+        <v>1494686000000.0</v>
+      </c>
+      <c r="X56">
+        <v>1189261000000.0</v>
+      </c>
+      <c r="Y56">
+        <v>1407707000000.0</v>
+      </c>
+      <c r="Z56">
+        <v>1731695000000.0</v>
+      </c>
+      <c r="AA56">
+        <v>2302223000000.0</v>
+      </c>
+      <c r="AB56">
+        <v>1162802000000.0</v>
+      </c>
+      <c r="AC56">
+        <v>1174555000000.0</v>
+      </c>
+      <c r="AD56">
+        <v>1068532000000.0</v>
+      </c>
+      <c r="AE56">
+        <v>1476446000000.0</v>
+      </c>
+      <c r="AF56">
+        <v>1228961000000.0</v>
+      </c>
+      <c r="AG56">
+        <v>1050196000000.0</v>
+      </c>
+      <c r="AH56">
+        <v>831226000000.0</v>
+      </c>
+      <c r="AI56">
+        <v>1277631000000.0</v>
+      </c>
+      <c r="AJ56">
+        <v>1076845000000.0</v>
+      </c>
+      <c r="AK56">
+        <v>1128109000000.0</v>
+      </c>
+      <c r="AL56">
+        <v>684999000000.0</v>
+      </c>
+      <c r="AM56">
+        <v>1518162000000.0</v>
+      </c>
+      <c r="AN56">
+        <v>901258000000.0</v>
+      </c>
+      <c r="AO56">
+        <v>1054948000000.0</v>
+      </c>
+      <c r="AP56">
+        <v>787534000000.0</v>
+      </c>
+      <c r="AQ56">
+        <v>1205132000000.0</v>
+      </c>
+      <c r="AR56">
+        <v>709955000000.0</v>
+      </c>
+      <c r="AS56">
+        <v>777694000000.0</v>
+      </c>
+      <c r="AT56">
+        <v>595426000000.0</v>
+      </c>
+      <c r="AU56">
+        <v>631486000000.0</v>
+      </c>
+      <c r="AV56">
+        <v>816494000000.0</v>
+      </c>
+      <c r="AW56">
+        <v>844002000000.0</v>
+      </c>
+      <c r="AX56">
+        <v>845444000000.0</v>
+      </c>
+      <c r="AY56">
+        <v>1027512000000.0</v>
+      </c>
+      <c r="AZ56">
+        <v>706252000000.0</v>
+      </c>
+      <c r="BA56"/>
+      <c r="BB56">
+        <v>788797000000.0</v>
+      </c>
+      <c r="BC56">
+        <v>628922000000.0</v>
+      </c>
+      <c r="BD56"/>
+      <c r="BE56">
+        <v>462471000000.0</v>
+      </c>
+      <c r="BF56"/>
+      <c r="BG56"/>
+      <c r="BH56"/>
+      <c r="BI56"/>
+      <c r="BJ56"/>
+      <c r="BK56"/>
+      <c r="BL56"/>
+      <c r="BM56"/>
+      <c r="BN56"/>
+      <c r="BO56"/>
+      <c r="BP56"/>
+      <c r="BQ56"/>
+      <c r="BR56"/>
+      <c r="BS56"/>
+      <c r="BT56"/>
+      <c r="BU56"/>
+      <c r="BV56"/>
+      <c r="BW56"/>
+      <c r="BX56"/>
+      <c r="BY56"/>
+      <c r="BZ56"/>
+      <c r="CA56"/>
+      <c r="CB56"/>
+      <c r="CC56"/>
+      <c r="CD56"/>
+      <c r="CE56"/>
+      <c r="CF56"/>
+      <c r="CG56"/>
+      <c r="CH56"/>
+      <c r="CI56"/>
+      <c r="CJ56"/>
+      <c r="CK56"/>
+      <c r="CL56"/>
+      <c r="CM56"/>
+      <c r="CN56"/>
+      <c r="CO56"/>
+      <c r="CP56"/>
+      <c r="CQ56"/>
+      <c r="CR56"/>
+    </row>
+    <row r="57" spans="1:96">
+      <c r="A57" t="s">
+        <v>83</v>
+      </c>
+      <c r="B57">
+        <v>2796829000000.0</v>
+      </c>
+      <c r="C57">
+        <v>1921016000000.0</v>
+      </c>
+      <c r="D57">
+        <v>1980324000000.0</v>
+      </c>
+      <c r="E57">
+        <v>1884761000000.0</v>
+      </c>
+      <c r="F57">
+        <v>1843526000000.0</v>
+      </c>
+      <c r="G57">
+        <v>1861527000000.0</v>
+      </c>
+      <c r="H57">
+        <v>1999641000000.0</v>
+      </c>
+      <c r="I57">
+        <v>2032746000000.0</v>
+      </c>
+      <c r="J57">
+        <v>2646785000000.0</v>
+      </c>
+      <c r="K57">
+        <v>1893513000000.0</v>
+      </c>
+      <c r="L57">
+        <v>1870445000000.0</v>
+      </c>
+      <c r="M57">
+        <v>1877848000000.0</v>
+      </c>
+      <c r="N57">
+        <v>1957484000000.0</v>
+      </c>
+      <c r="O57">
+        <v>1997395000000.0</v>
+      </c>
+      <c r="P57">
+        <v>2154777000000.0</v>
+      </c>
+      <c r="Q57">
+        <v>1823101000000.0</v>
+      </c>
+      <c r="R57">
+        <v>2040260000000.0</v>
+      </c>
+      <c r="S57">
+        <v>1662262000000.0</v>
+      </c>
+      <c r="T57">
+        <v>1682700000000.0</v>
+      </c>
+      <c r="U57">
+        <v>1884432000000.0</v>
+      </c>
+      <c r="V57">
+        <v>2019052000000.0</v>
+      </c>
+      <c r="W57">
+        <v>1514709000000.0</v>
+      </c>
+      <c r="X57">
+        <v>1338441000000.0</v>
+      </c>
+      <c r="Y57">
+        <v>1641080000000.0</v>
+      </c>
+      <c r="Z57">
+        <v>2102347000000.0</v>
+      </c>
+      <c r="AA57">
+        <v>2620466000000.0</v>
+      </c>
+      <c r="AB57">
+        <v>1588693000000.0</v>
+      </c>
+      <c r="AC57">
+        <v>1939261000000.0</v>
+      </c>
+      <c r="AD57">
+        <v>2122154000000.0</v>
+      </c>
+      <c r="AE57">
+        <v>1624157000000.0</v>
+      </c>
+      <c r="AF57">
+        <v>1578919000000.0</v>
+      </c>
+      <c r="AG57">
+        <v>1650946000000.0</v>
+      </c>
+      <c r="AH57">
+        <v>1661521000000.0</v>
+      </c>
+      <c r="AI57">
+        <v>1316932000000.0</v>
+      </c>
+      <c r="AJ57">
+        <v>1304114000000.0</v>
+      </c>
+      <c r="AK57">
+        <v>1388609000000.0</v>
+      </c>
+      <c r="AL57">
+        <v>1317245000000.0</v>
+      </c>
+      <c r="AM57">
+        <v>1671090000000.0</v>
+      </c>
+      <c r="AN57">
+        <v>1326261000000.0</v>
+      </c>
+      <c r="AO57">
+        <v>1738505000000.0</v>
+      </c>
+      <c r="AP57">
+        <v>1496648000000.0</v>
+      </c>
+      <c r="AQ57">
+        <v>1420235000000.0</v>
+      </c>
+      <c r="AR57">
+        <v>1215227000000.0</v>
+      </c>
+      <c r="AS57">
+        <v>1425811000000.0</v>
+      </c>
+      <c r="AT57">
+        <v>1464668000000.0</v>
+      </c>
+      <c r="AU57">
+        <v>1292808000000.0</v>
+      </c>
+      <c r="AV57">
+        <v>1588801000000.0</v>
+      </c>
+      <c r="AW57">
+        <v>1609646000000.0</v>
+      </c>
+      <c r="AX57">
+        <v>1699175000000.0</v>
+      </c>
+      <c r="AY57">
+        <v>924016000000.0</v>
+      </c>
+      <c r="AZ57">
+        <v>722542000000.0</v>
+      </c>
+      <c r="BA57">
+        <v>903611000000.0</v>
+      </c>
+      <c r="BB57">
+        <v>850785000000.0</v>
+      </c>
+      <c r="BC57">
+        <v>817798000000.0</v>
+      </c>
+      <c r="BD57">
+        <v>792300000000.0</v>
+      </c>
+      <c r="BE57">
+        <v>796679000000.0</v>
+      </c>
+      <c r="BF57">
+        <v>635051000000.0</v>
+      </c>
+      <c r="BG57">
+        <v>677094000000.0</v>
+      </c>
+      <c r="BH57">
+        <v>659873000000.0</v>
+      </c>
+      <c r="BI57">
+        <v>628704000000.0</v>
+      </c>
+      <c r="BJ57">
+        <v>902963000000.0</v>
+      </c>
+      <c r="BK57">
+        <v>580635000000.0</v>
+      </c>
+      <c r="BL57">
+        <v>632026000000.0</v>
+      </c>
+      <c r="BM57">
+        <v>533651000000.0</v>
+      </c>
+      <c r="BN57">
+        <v>572893000000.0</v>
+      </c>
+      <c r="BO57">
+        <v>551890000000.0</v>
+      </c>
+      <c r="BP57">
+        <v>852194000000.0</v>
+      </c>
+      <c r="BQ57">
+        <v>526536000000.0</v>
+      </c>
+      <c r="BR57">
+        <v>555483000000.0</v>
+      </c>
+      <c r="BS57">
+        <v>610702000000.0</v>
+      </c>
+      <c r="BT57">
+        <v>561144000000.0</v>
+      </c>
+      <c r="BU57">
+        <v>430177000000.0</v>
+      </c>
+      <c r="BV57">
+        <v>393551000000.0</v>
+      </c>
+      <c r="BW57"/>
+      <c r="BX57">
+        <v>386816000000.0</v>
+      </c>
+      <c r="BY57">
+        <v>382223000000.0</v>
+      </c>
+      <c r="BZ57">
+        <v>378271000000.0</v>
+      </c>
+      <c r="CA57">
+        <v>358389000000.0</v>
+      </c>
+      <c r="CB57">
+        <v>382938000000.0</v>
+      </c>
+      <c r="CC57">
+        <v>364012000000.0</v>
+      </c>
+      <c r="CD57">
+        <v>280794000000.0</v>
+      </c>
+      <c r="CE57">
+        <v>314409000000.0</v>
+      </c>
+      <c r="CF57">
+        <v>275827000000.0</v>
+      </c>
+      <c r="CG57">
+        <v>324788000000.0</v>
+      </c>
+      <c r="CH57">
+        <v>242493000000.0</v>
+      </c>
+      <c r="CI57">
+        <v>272933000000.0</v>
+      </c>
+      <c r="CJ57">
+        <v>242753000000.0</v>
+      </c>
+      <c r="CK57">
+        <v>208227000000.0</v>
+      </c>
+      <c r="CL57">
+        <v>202222000000.0</v>
+      </c>
+      <c r="CM57">
+        <v>194371000000.0</v>
+      </c>
+      <c r="CN57">
+        <v>208764000000.0</v>
+      </c>
+      <c r="CO57">
+        <v>172630976000.0</v>
+      </c>
+      <c r="CP57">
+        <v>247628000000.0</v>
+      </c>
+      <c r="CQ57">
+        <v>209723525000.0</v>
+      </c>
+      <c r="CR57">
+        <v>180106000000.0</v>
+      </c>
+    </row>
+    <row r="58" spans="1:96">
+      <c r="A58" t="s">
+        <v>84</v>
+      </c>
+      <c r="B58">
+        <v>2909521000000.0</v>
+      </c>
+      <c r="C58">
+        <v>2039435000000.0</v>
+      </c>
+      <c r="D58">
+        <v>2098696000000.0</v>
+      </c>
+      <c r="E58">
+        <v>2009239000000.0</v>
+      </c>
+      <c r="F58">
+        <v>1975080000000.0</v>
+      </c>
+      <c r="G58">
+        <v>1982518000000.0</v>
+      </c>
+      <c r="H58">
+        <v>2124203000000.0</v>
+      </c>
+      <c r="I58">
+        <v>2164095000000.0</v>
+      </c>
+      <c r="J58">
+        <v>2784912000000.0</v>
+      </c>
+      <c r="K58">
+        <v>2030470000000.0</v>
+      </c>
+      <c r="L58">
+        <v>2015987000000.0</v>
+      </c>
+      <c r="M58">
+        <v>2020261000000.0</v>
+      </c>
+      <c r="N58">
+        <v>2092065000000.0</v>
+      </c>
+      <c r="O58">
+        <v>2138010000000.0</v>
+      </c>
+      <c r="P58">
+        <v>2301227000000.0</v>
+      </c>
+      <c r="Q58">
+        <v>1974010000000.0</v>
+      </c>
+      <c r="R58">
+        <v>2191983000000.0</v>
+      </c>
+      <c r="S58">
+        <v>1807679000000.0</v>
+      </c>
+      <c r="T58">
+        <v>1822860000000.0</v>
+      </c>
+      <c r="U58">
+        <v>2036008000000.0</v>
+      </c>
+      <c r="V58">
+        <v>2154320000000.0</v>
+      </c>
+      <c r="W58">
+        <v>1647543000000.0</v>
+      </c>
+      <c r="X58">
+        <v>1474019000000.0</v>
+      </c>
+      <c r="Y58">
+        <v>1798246000000.0</v>
+      </c>
+      <c r="Z58">
+        <v>2265105000000.0</v>
+      </c>
+      <c r="AA58">
+        <v>2793944000000.0</v>
+      </c>
+      <c r="AB58">
+        <v>1750943000000.0</v>
+      </c>
+      <c r="AC58">
+        <v>2094007000000.0</v>
+      </c>
+      <c r="AD58">
+        <v>2281044000000.0</v>
+      </c>
+      <c r="AE58">
+        <v>1765185000000.0</v>
+      </c>
+      <c r="AF58">
+        <v>1721965000000.0</v>
+      </c>
+      <c r="AG58">
+        <v>1771877000000.0</v>
+      </c>
+      <c r="AH58">
+        <v>1809293000000.0</v>
+      </c>
+      <c r="AI58">
+        <v>1465441000000.0</v>
+      </c>
+      <c r="AJ58">
+        <v>1445173000000.0</v>
+      </c>
+      <c r="AK58">
+        <v>1523366000000.0</v>
+      </c>
+      <c r="AL58">
+        <v>1472823000000.0</v>
+      </c>
+      <c r="AM58">
+        <v>1800895000000.0</v>
+      </c>
+      <c r="AN58">
+        <v>1454398000000.0</v>
+      </c>
+      <c r="AO58">
+        <v>1853676000000.0</v>
+      </c>
+      <c r="AP58">
+        <v>1613513000000.0</v>
+      </c>
+      <c r="AQ58">
+        <v>1538208000000.0</v>
+      </c>
+      <c r="AR58">
+        <v>1334373000000.0</v>
+      </c>
+      <c r="AS58">
+        <v>1533601000000.0</v>
+      </c>
+      <c r="AT58">
+        <v>1559904000000.0</v>
+      </c>
+      <c r="AU58">
+        <v>1381376000000.0</v>
+      </c>
+      <c r="AV58">
+        <v>1677254000000.0</v>
+      </c>
+      <c r="AW58">
+        <v>1682760000000.0</v>
+      </c>
+      <c r="AX58">
+        <v>1772411000000.0</v>
+      </c>
+      <c r="AY58">
+        <v>995443000000.0</v>
+      </c>
+      <c r="AZ58">
+        <v>722542000000.0</v>
+      </c>
+      <c r="BA58">
+        <v>960034000000.0</v>
+      </c>
+      <c r="BB58">
+        <v>884382000000.0</v>
+      </c>
+      <c r="BC58">
+        <v>857642000000.0</v>
+      </c>
+      <c r="BD58">
+        <v>836312000000.0</v>
+      </c>
+      <c r="BE58">
+        <v>796679000000.0</v>
+      </c>
+      <c r="BF58">
+        <v>668218000000.0</v>
+      </c>
+      <c r="BG58">
+        <v>702024000000.0</v>
+      </c>
+      <c r="BH58">
+        <v>690545000000.0</v>
+      </c>
+      <c r="BI58">
+        <v>656965000000.0</v>
+      </c>
+      <c r="BJ58">
+        <v>942199000000.0</v>
+      </c>
+      <c r="BK58">
+        <v>616993000000.0</v>
+      </c>
+      <c r="BL58">
+        <v>665714000000.0</v>
+      </c>
+      <c r="BM58">
+        <v>566390000000.0</v>
+      </c>
+      <c r="BN58">
+        <v>611370000000.0</v>
+      </c>
+      <c r="BO58">
+        <v>588126000000.0</v>
+      </c>
+      <c r="BP58">
+        <v>888122000000.0</v>
+      </c>
+      <c r="BQ58">
+        <v>567386000000.0</v>
+      </c>
+      <c r="BR58">
+        <v>593408000000.0</v>
+      </c>
+      <c r="BS58">
+        <v>648902000000.0</v>
+      </c>
+      <c r="BT58">
+        <v>597123000000.0</v>
+      </c>
+      <c r="BU58">
+        <v>473222000000.0</v>
+      </c>
+      <c r="BV58">
+        <v>437651000000.0</v>
+      </c>
+      <c r="BW58"/>
+      <c r="BX58">
+        <v>424028000000.0</v>
+      </c>
+      <c r="BY58">
+        <v>422847000000.0</v>
+      </c>
+      <c r="BZ58">
+        <v>418629000000.0</v>
+      </c>
+      <c r="CA58">
+        <v>396631000000.0</v>
+      </c>
+      <c r="CB58">
+        <v>415569000000.0</v>
+      </c>
+      <c r="CC58">
+        <v>397966000000.0</v>
+      </c>
+      <c r="CD58">
+        <v>313974000000.0</v>
+      </c>
+      <c r="CE58">
+        <v>347434000000.0</v>
+      </c>
+      <c r="CF58">
+        <v>299996000000.0</v>
+      </c>
+      <c r="CG58">
+        <v>348900000000.0</v>
+      </c>
+      <c r="CH58">
+        <v>263091000000.0</v>
+      </c>
+      <c r="CI58">
+        <v>294002000000.0</v>
+      </c>
+      <c r="CJ58">
+        <v>263250000000.0</v>
+      </c>
+      <c r="CK58">
+        <v>228929000000.0</v>
+      </c>
+      <c r="CL58">
+        <v>221057000000.0</v>
+      </c>
+      <c r="CM58">
+        <v>214707000000.0</v>
+      </c>
+      <c r="CN58">
+        <v>227791000000.0</v>
+      </c>
+      <c r="CO58">
+        <v>192098439000.0</v>
+      </c>
+      <c r="CP58">
+        <v>265257000000.0</v>
+      </c>
+      <c r="CQ58">
+        <v>225849802000.0</v>
+      </c>
+      <c r="CR58">
+        <v>199129000000.0</v>
+      </c>
+    </row>
+    <row r="59" spans="1:96">
+      <c r="A59" t="s">
+        <v>85</v>
+      </c>
+      <c r="B59"/>
+      <c r="C59"/>
+      <c r="D59"/>
+      <c r="E59"/>
+      <c r="F59"/>
+      <c r="G59"/>
+      <c r="H59"/>
+      <c r="I59"/>
+      <c r="J59"/>
+      <c r="K59"/>
+      <c r="L59"/>
+      <c r="M59"/>
+      <c r="N59"/>
+      <c r="O59"/>
+      <c r="P59"/>
+      <c r="Q59"/>
+      <c r="R59"/>
+      <c r="S59"/>
+      <c r="T59"/>
+      <c r="U59"/>
+      <c r="V59"/>
+      <c r="W59"/>
+      <c r="X59"/>
+      <c r="Y59"/>
+      <c r="Z59"/>
+      <c r="AA59"/>
+      <c r="AB59"/>
+      <c r="AC59"/>
+      <c r="AD59"/>
+      <c r="AE59"/>
+      <c r="AF59"/>
+      <c r="AG59"/>
+      <c r="AH59"/>
+      <c r="AI59"/>
+      <c r="AJ59"/>
+      <c r="AK59"/>
+      <c r="AL59"/>
+      <c r="AM59"/>
+      <c r="AN59"/>
+      <c r="AO59"/>
+      <c r="AP59"/>
+      <c r="AQ59"/>
+      <c r="AR59"/>
+      <c r="AS59"/>
+      <c r="AT59"/>
+      <c r="AU59"/>
+      <c r="AV59"/>
+      <c r="AW59"/>
+      <c r="AX59"/>
+      <c r="AY59"/>
+      <c r="AZ59"/>
+      <c r="BA59"/>
+      <c r="BB59"/>
+      <c r="BC59"/>
+      <c r="BD59"/>
+      <c r="BE59"/>
+      <c r="BF59"/>
+      <c r="BG59"/>
+      <c r="BH59"/>
+      <c r="BI59"/>
+      <c r="BJ59"/>
+      <c r="BK59"/>
+      <c r="BL59"/>
+      <c r="BM59"/>
+      <c r="BN59"/>
+      <c r="BO59"/>
+      <c r="BP59"/>
+      <c r="BQ59"/>
+      <c r="BR59"/>
+      <c r="BS59"/>
+      <c r="BT59"/>
+      <c r="BU59"/>
+      <c r="BV59"/>
+      <c r="BW59"/>
+      <c r="BX59"/>
+      <c r="BY59"/>
+      <c r="BZ59"/>
+      <c r="CA59"/>
+      <c r="CB59"/>
+      <c r="CC59"/>
+      <c r="CD59"/>
+      <c r="CE59"/>
+      <c r="CF59"/>
+      <c r="CG59"/>
+      <c r="CH59"/>
+      <c r="CI59"/>
+      <c r="CJ59"/>
+      <c r="CK59"/>
+      <c r="CL59"/>
+      <c r="CM59"/>
+      <c r="CN59"/>
+      <c r="CO59"/>
+      <c r="CP59"/>
+      <c r="CQ59"/>
+      <c r="CR59"/>
+    </row>
+    <row r="60" spans="1:96">
+      <c r="A60" t="s">
+        <v>86</v>
+      </c>
+      <c r="B60">
+        <v>1104752000000.0</v>
+      </c>
+      <c r="C60">
+        <v>1586320000000.0</v>
+      </c>
+      <c r="D60">
+        <v>1357331000000.0</v>
+      </c>
+      <c r="E60">
+        <v>1298693000000.0</v>
+      </c>
+      <c r="F60">
+        <v>1000253000000.0</v>
+      </c>
+      <c r="G60">
+        <v>1510977000000.0</v>
+      </c>
+      <c r="H60">
+        <v>1316167000000.0</v>
+      </c>
+      <c r="I60">
+        <v>1318880000000.0</v>
+      </c>
+      <c r="J60">
+        <v>1000493000000.0</v>
+      </c>
+      <c r="K60">
+        <v>1595491000000.0</v>
+      </c>
+      <c r="L60">
+        <v>1390685000000.0</v>
+      </c>
+      <c r="M60">
+        <v>1249189000000.0</v>
+      </c>
+      <c r="N60">
+        <v>1014178000000.0</v>
+      </c>
+      <c r="O60">
+        <v>1276556000000.0</v>
+      </c>
+      <c r="P60">
+        <v>1072657000000.0</v>
+      </c>
+      <c r="Q60">
+        <v>844664000000.0</v>
+      </c>
+      <c r="R60">
+        <v>632303000000.0</v>
+      </c>
+      <c r="S60">
+        <v>1300985000000.0</v>
+      </c>
+      <c r="T60">
+        <v>1098651000000.0</v>
+      </c>
+      <c r="U60">
+        <v>844545000000.0</v>
+      </c>
+      <c r="V60">
+        <v>713777000000.0</v>
+      </c>
+      <c r="W60">
+        <v>1581762000000.0</v>
+      </c>
+      <c r="X60">
+        <v>1432980000000.0</v>
+      </c>
+      <c r="Y60">
+        <v>1297415000000.0</v>
+      </c>
+      <c r="Z60">
+        <v>1207428000000.0</v>
+      </c>
+      <c r="AA60">
+        <v>1284205000000.0</v>
+      </c>
+      <c r="AB60">
+        <v>1145532000000.0</v>
+      </c>
+      <c r="AC60">
+        <v>795794000000.0</v>
+      </c>
+      <c r="AD60">
+        <v>523430000000.0</v>
+      </c>
+      <c r="AE60">
+        <v>1406656000000.0</v>
+      </c>
+      <c r="AF60">
+        <v>1167155000000.0</v>
+      </c>
+      <c r="AG60">
+        <v>837433000000.0</v>
+      </c>
+      <c r="AH60">
+        <v>502183000000.0</v>
+      </c>
+      <c r="AI60">
+        <v>1276973000000.0</v>
+      </c>
+      <c r="AJ60">
+        <v>1064474000000.0</v>
+      </c>
+      <c r="AK60">
+        <v>958248000000.0</v>
+      </c>
+      <c r="AL60">
+        <v>683640000000.0</v>
+      </c>
+      <c r="AM60">
+        <v>1122171000000.0</v>
+      </c>
+      <c r="AN60">
+        <v>820524000000.0</v>
+      </c>
+      <c r="AO60">
+        <v>520483000000.0</v>
+      </c>
+      <c r="AP60">
+        <v>487470000000.0</v>
+      </c>
+      <c r="AQ60">
+        <v>1010867000000.0</v>
+      </c>
+      <c r="AR60">
+        <v>766269000000.0</v>
+      </c>
+      <c r="AS60">
+        <v>616266000000.0</v>
+      </c>
+      <c r="AT60">
+        <v>442413000000.0</v>
+      </c>
+      <c r="AU60">
+        <v>660941000000.0</v>
+      </c>
+      <c r="AV60">
+        <v>553610000000.0</v>
+      </c>
+      <c r="AW60">
+        <v>517041000000.0</v>
+      </c>
+      <c r="AX60">
+        <v>364674000000.0</v>
+      </c>
+      <c r="AY60">
+        <v>1171463000000.0</v>
+      </c>
+      <c r="AZ60">
+        <v>987279000000.0</v>
+      </c>
+      <c r="BA60">
+        <v>853254000000.0</v>
+      </c>
+      <c r="BB60">
+        <v>713229000000.0</v>
+      </c>
+      <c r="BC60">
+        <v>548109000000.0</v>
+      </c>
+      <c r="BD60">
+        <v>634986000000.0</v>
+      </c>
+      <c r="BE60">
+        <v>329777000000.0</v>
+      </c>
+      <c r="BF60">
+        <v>394970000000.0</v>
+      </c>
+      <c r="BG60">
+        <v>722293000000.0</v>
+      </c>
+      <c r="BH60">
+        <v>530110000000.0</v>
+      </c>
+      <c r="BI60">
+        <v>319089000000.0</v>
+      </c>
+      <c r="BJ60">
+        <v>269545000000.0</v>
+      </c>
+      <c r="BK60">
+        <v>588068000000.0</v>
+      </c>
+      <c r="BL60">
+        <v>471221000000.0</v>
+      </c>
+      <c r="BM60">
+        <v>320546000000.0</v>
+      </c>
+      <c r="BN60">
+        <v>249049000000.0</v>
+      </c>
+      <c r="BO60">
+        <v>209325000000.0</v>
+      </c>
+      <c r="BP60">
+        <v>105211000000.0</v>
+      </c>
+      <c r="BQ60">
+        <v>271995000000.0</v>
+      </c>
+      <c r="BR60">
+        <v>192524000000.0</v>
+      </c>
+      <c r="BS60">
+        <v>458701000000.0</v>
+      </c>
+      <c r="BT60">
+        <v>344178000000.0</v>
+      </c>
+      <c r="BU60">
+        <v>281355000000.0</v>
+      </c>
+      <c r="BV60">
+        <v>213416000000.0</v>
+      </c>
+      <c r="BW60">
+        <v>197807000000.0</v>
+      </c>
+      <c r="BX60">
+        <v>197723000000.0</v>
+      </c>
+      <c r="BY60">
+        <v>190320000000.0</v>
+      </c>
+      <c r="BZ60">
+        <v>172659000000.0</v>
+      </c>
+      <c r="CA60">
+        <v>217007000000.0</v>
+      </c>
+      <c r="CB60">
+        <v>180914000000.0</v>
+      </c>
+      <c r="CC60">
+        <v>197849000000.0</v>
+      </c>
+      <c r="CD60">
+        <v>239896000000.0</v>
+      </c>
+      <c r="CE60">
+        <v>227912000000.0</v>
+      </c>
+      <c r="CF60">
+        <v>274227000000.0</v>
+      </c>
+      <c r="CG60">
+        <v>246415000000.0</v>
+      </c>
+      <c r="CH60">
+        <v>294640000000.0</v>
+      </c>
+      <c r="CI60">
+        <v>264372000000.0</v>
+      </c>
+      <c r="CJ60">
+        <v>258027000000.0</v>
+      </c>
+      <c r="CK60">
+        <v>305819000000.0</v>
+      </c>
+      <c r="CL60">
+        <v>288557000000.0</v>
+      </c>
+      <c r="CM60">
+        <v>268297000000.0</v>
+      </c>
+      <c r="CN60">
+        <v>239276000000.0</v>
+      </c>
+      <c r="CO60">
+        <v>282940799000.0</v>
+      </c>
+      <c r="CP60">
+        <v>237567000000.0</v>
+      </c>
+      <c r="CQ60">
+        <v>291925512000.0</v>
+      </c>
+      <c r="CR60">
+        <v>243222000000.0</v>
+      </c>
+    </row>
+    <row r="61" spans="1:96">
+      <c r="A61" t="s">
+        <v>87</v>
+      </c>
+      <c r="B61"/>
+      <c r="C61"/>
+      <c r="D61"/>
+      <c r="E61"/>
+      <c r="F61"/>
+      <c r="G61"/>
+      <c r="H61"/>
+      <c r="I61"/>
+      <c r="J61"/>
+      <c r="K61"/>
+      <c r="L61"/>
+      <c r="M61"/>
+      <c r="N61"/>
+      <c r="O61"/>
+      <c r="P61"/>
+      <c r="Q61"/>
+      <c r="R61"/>
+      <c r="S61"/>
+      <c r="T61"/>
+      <c r="U61"/>
+      <c r="V61"/>
+      <c r="W61"/>
+      <c r="X61"/>
+      <c r="Y61"/>
+      <c r="Z61"/>
+      <c r="AA61"/>
+      <c r="AB61"/>
+      <c r="AC61"/>
+      <c r="AD61"/>
+      <c r="AE61"/>
+      <c r="AF61"/>
+      <c r="AG61"/>
+      <c r="AH61"/>
+      <c r="AI61"/>
+      <c r="AJ61"/>
+      <c r="AK61"/>
+      <c r="AL61"/>
+      <c r="AM61"/>
+      <c r="AN61"/>
+      <c r="AO61"/>
+      <c r="AP61"/>
+      <c r="AQ61"/>
+      <c r="AR61"/>
+      <c r="AS61"/>
+      <c r="AT61"/>
+      <c r="AU61"/>
+      <c r="AV61"/>
+      <c r="AW61"/>
+      <c r="AX61"/>
+      <c r="AY61"/>
+      <c r="AZ61"/>
+      <c r="BA61"/>
+      <c r="BB61"/>
+      <c r="BC61"/>
+      <c r="BD61"/>
+      <c r="BE61"/>
+      <c r="BF61"/>
+      <c r="BG61"/>
+      <c r="BH61"/>
+      <c r="BI61"/>
+      <c r="BJ61"/>
+      <c r="BK61"/>
+      <c r="BL61"/>
+      <c r="BM61"/>
+      <c r="BN61"/>
+      <c r="BO61"/>
+      <c r="BP61"/>
+      <c r="BQ61"/>
+      <c r="BR61"/>
+      <c r="BS61"/>
+      <c r="BT61"/>
+      <c r="BU61"/>
+      <c r="BV61"/>
+      <c r="BW61"/>
+      <c r="BX61"/>
+      <c r="BY61"/>
+      <c r="BZ61"/>
+      <c r="CA61"/>
+      <c r="CB61"/>
+      <c r="CC61"/>
+      <c r="CD61"/>
+      <c r="CE61"/>
+      <c r="CF61"/>
+      <c r="CG61"/>
+      <c r="CH61"/>
+      <c r="CI61"/>
+      <c r="CJ61"/>
+      <c r="CK61"/>
+      <c r="CL61"/>
+      <c r="CM61"/>
+      <c r="CN61"/>
+      <c r="CO61"/>
+      <c r="CP61"/>
+      <c r="CQ61"/>
+      <c r="CR61"/>
+    </row>
+    <row r="62" spans="1:96">
+      <c r="A62" t="s">
+        <v>88</v>
+      </c>
+      <c r="B62"/>
+      <c r="C62"/>
+      <c r="D62"/>
+      <c r="E62"/>
+      <c r="F62"/>
+      <c r="G62"/>
+      <c r="H62"/>
+      <c r="I62"/>
+      <c r="J62"/>
+      <c r="K62"/>
+      <c r="L62"/>
+      <c r="M62"/>
+      <c r="N62"/>
+      <c r="O62"/>
+      <c r="P62"/>
+      <c r="Q62"/>
+      <c r="R62"/>
+      <c r="S62"/>
+      <c r="T62"/>
+      <c r="U62"/>
+      <c r="V62"/>
+      <c r="W62"/>
+      <c r="X62"/>
+      <c r="Y62"/>
+      <c r="Z62"/>
+      <c r="AA62"/>
+      <c r="AB62"/>
+      <c r="AC62"/>
+      <c r="AD62"/>
+      <c r="AE62"/>
+      <c r="AF62"/>
+      <c r="AG62"/>
+      <c r="AH62"/>
+      <c r="AI62"/>
+      <c r="AJ62"/>
+      <c r="AK62"/>
+      <c r="AL62"/>
+      <c r="AM62"/>
+      <c r="AN62"/>
+      <c r="AO62"/>
+      <c r="AP62"/>
+      <c r="AQ62"/>
+      <c r="AR62"/>
+      <c r="AS62"/>
+      <c r="AT62"/>
+      <c r="AU62"/>
+      <c r="AV62"/>
+      <c r="AW62"/>
+      <c r="AX62"/>
+      <c r="AY62"/>
+      <c r="AZ62"/>
+      <c r="BA62"/>
+      <c r="BB62"/>
+      <c r="BC62"/>
+      <c r="BD62"/>
+      <c r="BE62"/>
+      <c r="BF62"/>
+      <c r="BG62"/>
+      <c r="BH62"/>
+      <c r="BI62"/>
+      <c r="BJ62"/>
+      <c r="BK62"/>
+      <c r="BL62"/>
+      <c r="BM62"/>
+      <c r="BN62"/>
+      <c r="BO62"/>
+      <c r="BP62"/>
+      <c r="BQ62"/>
+      <c r="BR62"/>
+      <c r="BS62"/>
+      <c r="BT62"/>
+      <c r="BU62"/>
+      <c r="BV62"/>
+      <c r="BW62"/>
+      <c r="BX62"/>
+      <c r="BY62"/>
+      <c r="BZ62"/>
+      <c r="CA62"/>
+      <c r="CB62"/>
+      <c r="CC62"/>
+      <c r="CD62"/>
+      <c r="CE62"/>
+      <c r="CF62"/>
+      <c r="CG62"/>
+      <c r="CH62"/>
+      <c r="CI62"/>
+      <c r="CJ62"/>
+      <c r="CK62"/>
+      <c r="CL62"/>
+      <c r="CM62"/>
+      <c r="CN62"/>
+      <c r="CO62"/>
+      <c r="CP62"/>
+      <c r="CQ62"/>
+      <c r="CR62"/>
+    </row>
+  </sheetData>
+  <printOptions gridLines="false" gridLinesSet="true"/>
+  <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
+  <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
+  <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
+    <oddHeader/>
+    <oddFooter/>
+    <evenHeader/>
+    <evenFooter/>
+    <firstHeader/>
+    <firstFooter/>
+  </headerFooter>
+  <tableParts count="0"/>
+</worksheet>
+</file>
+
+<file path=xl/worksheets/sheet3.xml><?xml version="1.0" encoding="utf-8"?>
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
+  <sheetPr>
+    <outlinePr summaryBelow="1" summaryRight="1"/>
+  </sheetPr>
+  <dimension ref="A1:AB32"/>
+  <sheetViews>
+    <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
+      <selection activeCell="A1" sqref="A1"/>
+    </sheetView>
+  </sheetViews>
+  <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
+  <cols>
+    <col min="1" max="1" width="39.99" bestFit="true" customWidth="true" style="0"/>
+  </cols>
+  <sheetData>
+    <row r="1" spans="1:28">
+      <c r="A1" t="s">
+        <v>0</v>
+      </c>
+      <c r="B1" t="s">
+        <v>1</v>
+      </c>
+      <c r="C1" t="s">
+        <v>2</v>
+      </c>
+      <c r="D1" t="s">
+        <v>3</v>
+      </c>
+      <c r="E1" t="s">
+        <v>4</v>
+      </c>
+      <c r="F1" t="s">
+        <v>5</v>
+      </c>
+      <c r="G1" t="s">
+        <v>6</v>
+      </c>
+      <c r="H1" t="s">
+        <v>7</v>
+      </c>
+      <c r="I1" t="s">
+        <v>8</v>
+      </c>
+      <c r="J1" t="s">
+        <v>9</v>
+      </c>
+      <c r="K1" t="s">
+        <v>10</v>
+      </c>
+      <c r="L1" t="s">
+        <v>11</v>
+      </c>
+      <c r="M1" t="s">
+        <v>12</v>
+      </c>
+      <c r="N1" t="s">
+        <v>13</v>
+      </c>
+      <c r="O1" t="s">
+        <v>14</v>
+      </c>
+      <c r="P1" t="s">
+        <v>15</v>
+      </c>
+      <c r="Q1" t="s">
+        <v>16</v>
+      </c>
+      <c r="R1" t="s">
+        <v>17</v>
+      </c>
+      <c r="S1" t="s">
+        <v>18</v>
+      </c>
+      <c r="T1" t="s">
+        <v>19</v>
+      </c>
+      <c r="U1" t="s">
+        <v>20</v>
+      </c>
+      <c r="V1" t="s">
+        <v>21</v>
+      </c>
+      <c r="W1" t="s">
+        <v>22</v>
+      </c>
+      <c r="X1" t="s">
+        <v>23</v>
+      </c>
+      <c r="Y1" t="s">
+        <v>24</v>
+      </c>
+      <c r="Z1" t="s">
+        <v>25</v>
+      </c>
+      <c r="AA1" t="s">
+        <v>26</v>
+      </c>
+      <c r="AB1" t="s">
+        <v>27</v>
+      </c>
+    </row>
+    <row r="2" spans="1:28">
+      <c r="A2" t="s">
+        <v>159</v>
+      </c>
+      <c r="B2">
+        <v>1299966000000.0</v>
+      </c>
+      <c r="C2">
+        <v>1288566000000.0</v>
+      </c>
+      <c r="D2">
+        <v>1302154000000.0</v>
+      </c>
+      <c r="E2">
+        <v>1191216000000.0</v>
+      </c>
+      <c r="F2">
+        <v>1111984000000.0</v>
+      </c>
+      <c r="G2">
+        <v>1044783000000.0</v>
+      </c>
+      <c r="H2">
+        <v>1426351000000.0</v>
+      </c>
+      <c r="I2">
+        <v>1186908000000.0</v>
+      </c>
+      <c r="J2">
+        <v>1118032000000.0</v>
+      </c>
+      <c r="K2">
+        <v>1115567000000.0</v>
+      </c>
+      <c r="L2">
+        <v>1134905000000.0</v>
+      </c>
+      <c r="M2">
+        <v>1182579000000.0</v>
+      </c>
+      <c r="N2">
+        <v>1022708000000.0</v>
+      </c>
+      <c r="O2">
+        <v>850435000000.0</v>
+      </c>
+      <c r="P2">
+        <v>843758000000.0</v>
+      </c>
+      <c r="Q2">
+        <v>778417000000.0</v>
+      </c>
+      <c r="R2">
+        <v>761988000000.0</v>
+      </c>
+      <c r="S2">
+        <v>766918000000.0</v>
+      </c>
+      <c r="T2">
+        <v>686556000000.0</v>
+      </c>
+      <c r="U2">
+        <v>536028000000.0</v>
+      </c>
+      <c r="V2">
+        <v>466684000000.0</v>
+      </c>
+      <c r="W2">
+        <v>477940000000.0</v>
+      </c>
+      <c r="X2">
+        <v>402109000000.0</v>
+      </c>
+      <c r="Y2">
+        <v>259988000000.0</v>
+      </c>
+      <c r="Z2">
+        <v>285961768000.0</v>
+      </c>
+      <c r="AA2">
+        <v>315398510000.0</v>
+      </c>
+      <c r="AB2">
+        <v>250016000000.0</v>
+      </c>
+    </row>
+    <row r="3" spans="1:28">
+      <c r="A3" t="s">
+        <v>160</v>
+      </c>
+      <c r="B3">
+        <v>300211000000.0</v>
+      </c>
+      <c r="C3">
+        <v>309497000000.0</v>
+      </c>
+      <c r="D3">
+        <v>301328000000.0</v>
+      </c>
+      <c r="E3">
+        <v>249584000000.0</v>
+      </c>
+      <c r="F3">
+        <v>339573000000.0</v>
+      </c>
+      <c r="G3">
+        <v>291905000000.0</v>
+      </c>
+      <c r="H3">
+        <v>254521000000.0</v>
+      </c>
+      <c r="I3">
+        <v>219163000000.0</v>
+      </c>
+      <c r="J3">
+        <v>227311000000.0</v>
+      </c>
+      <c r="K3">
+        <v>198690000000.0</v>
+      </c>
+      <c r="L3">
+        <v>10474000000.0</v>
+      </c>
+      <c r="M3">
+        <v>9678000000.0</v>
+      </c>
+      <c r="N3">
+        <v>122143200000.0</v>
+      </c>
+      <c r="O3"/>
+      <c r="P3">
+        <v>117083970729.0</v>
+      </c>
+      <c r="Q3">
+        <v>10208000000.0</v>
+      </c>
+      <c r="R3">
+        <v>93976000000.0</v>
+      </c>
+      <c r="S3">
+        <v>106746000000.0</v>
+      </c>
+      <c r="T3">
+        <v>83631000000.0</v>
+      </c>
+      <c r="U3">
+        <v>-1068000000.0</v>
+      </c>
+      <c r="V3">
+        <v>-12883000000.0</v>
+      </c>
+      <c r="W3">
+        <v>-5348000000.0</v>
+      </c>
+      <c r="X3">
+        <v>39214000000.0</v>
+      </c>
+      <c r="Y3"/>
+      <c r="Z3"/>
+      <c r="AA3"/>
+      <c r="AB3"/>
+    </row>
+    <row r="4" spans="1:28">
+      <c r="A4" t="s">
+        <v>161</v>
+      </c>
+      <c r="B4"/>
+      <c r="C4"/>
+      <c r="D4"/>
+      <c r="E4"/>
+      <c r="F4"/>
+      <c r="G4"/>
+      <c r="H4"/>
+      <c r="I4"/>
+      <c r="J4"/>
+      <c r="K4"/>
+      <c r="L4"/>
+      <c r="M4"/>
+      <c r="N4"/>
+      <c r="O4"/>
+      <c r="P4"/>
+      <c r="Q4"/>
+      <c r="R4"/>
+      <c r="S4"/>
+      <c r="T4"/>
+      <c r="U4"/>
+      <c r="V4"/>
+      <c r="W4"/>
+      <c r="X4"/>
+      <c r="Y4"/>
+      <c r="Z4"/>
+      <c r="AA4"/>
+      <c r="AB4"/>
+    </row>
+    <row r="5" spans="1:28">
+      <c r="A5" t="s">
+        <v>162</v>
+      </c>
+      <c r="B5">
+        <v>1534032000000.0</v>
+      </c>
+      <c r="C5">
+        <v>1476104000000.0</v>
+      </c>
+      <c r="D5">
+        <v>1424558000000.0</v>
+      </c>
+      <c r="E5">
+        <v>1268446000000.0</v>
+      </c>
+      <c r="F5">
+        <v>903616000000.0</v>
+      </c>
+      <c r="G5">
+        <v>460120000000.0</v>
+      </c>
+      <c r="H5">
+        <v>1644594000000.0</v>
+      </c>
+      <c r="I5">
+        <v>1654797000000.0</v>
+      </c>
+      <c r="J5">
+        <v>1571109000000.0</v>
+      </c>
+      <c r="K5">
+        <v>1397329000000.0</v>
+      </c>
+      <c r="L5">
+        <v>726889000000.0</v>
+      </c>
+      <c r="M5">
+        <v>1295708000000.0</v>
+      </c>
+      <c r="N5">
+        <v>1219939200000.0</v>
+      </c>
+      <c r="O5"/>
+      <c r="P5">
+        <v>818161691151.0</v>
+      </c>
+      <c r="Q5">
+        <v>675747000000.0</v>
+      </c>
+      <c r="R5">
+        <v>594162000000.0</v>
+      </c>
+      <c r="S5">
+        <v>472491000000.0</v>
+      </c>
+      <c r="T5">
+        <v>313976000000.0</v>
+      </c>
+      <c r="U5">
+        <v>134037000000.0</v>
+      </c>
+      <c r="V5">
+        <v>128220000000.0</v>
+      </c>
+      <c r="W5">
+        <v>134829000000.0</v>
+      </c>
+      <c r="X5">
+        <v>130375000000.0</v>
+      </c>
+      <c r="Y5"/>
+      <c r="Z5"/>
+      <c r="AA5"/>
+      <c r="AB5"/>
+    </row>
+    <row r="6" spans="1:28">
+      <c r="A6" t="s">
+        <v>163</v>
+      </c>
+      <c r="B6">
+        <v>1834243000000.0</v>
+      </c>
+      <c r="C6">
+        <v>1785601000000.0</v>
+      </c>
+      <c r="D6">
+        <v>1725886000000.0</v>
+      </c>
+      <c r="E6">
+        <v>1518030000000.0</v>
+      </c>
+      <c r="F6">
+        <v>1243189000000.0</v>
+      </c>
+      <c r="G6">
+        <v>752025000000.0</v>
+      </c>
+      <c r="H6">
+        <v>1899115000000.0</v>
+      </c>
+      <c r="I6">
+        <v>1873960000000.0</v>
+      </c>
+      <c r="J6">
+        <v>1798420000000.0</v>
+      </c>
+      <c r="K6">
+        <v>1596019000000.0</v>
+      </c>
+      <c r="L6">
+        <v>737363000000.0</v>
+      </c>
+      <c r="M6">
+        <v>1305386000000.0</v>
+      </c>
+      <c r="N6">
+        <v>1342082400000.0</v>
+      </c>
+      <c r="O6"/>
+      <c r="P6">
+        <v>935245661880.0</v>
+      </c>
+      <c r="Q6">
+        <v>685955000000.0</v>
+      </c>
+      <c r="R6">
+        <v>688138000000.0</v>
+      </c>
+      <c r="S6">
+        <v>579237000000.0</v>
+      </c>
+      <c r="T6">
+        <v>397607000000.0</v>
+      </c>
+      <c r="U6">
+        <v>132969000000.0</v>
+      </c>
+      <c r="V6">
+        <v>115337000000.0</v>
+      </c>
+      <c r="W6">
+        <v>129481000000.0</v>
+      </c>
+      <c r="X6">
+        <v>169589000000.0</v>
+      </c>
+      <c r="Y6"/>
+      <c r="Z6"/>
+      <c r="AA6"/>
+      <c r="AB6"/>
+    </row>
+    <row r="7" spans="1:28">
+      <c r="A7" t="s">
+        <v>164</v>
+      </c>
+      <c r="B7"/>
+      <c r="C7"/>
+      <c r="D7"/>
+      <c r="E7"/>
+      <c r="F7"/>
+      <c r="G7"/>
+      <c r="H7"/>
+      <c r="I7"/>
+      <c r="J7"/>
+      <c r="K7"/>
+      <c r="L7"/>
+      <c r="M7"/>
+      <c r="N7"/>
+      <c r="O7"/>
+      <c r="P7"/>
+      <c r="Q7"/>
+      <c r="R7"/>
+      <c r="S7"/>
+      <c r="T7"/>
+      <c r="U7"/>
+      <c r="V7"/>
+      <c r="W7"/>
+      <c r="X7"/>
+      <c r="Y7"/>
+      <c r="Z7"/>
+      <c r="AA7"/>
+      <c r="AB7"/>
+    </row>
+    <row r="8" spans="1:28">
+      <c r="A8" t="s">
+        <v>165</v>
+      </c>
+      <c r="B8"/>
+      <c r="C8"/>
+      <c r="D8"/>
+      <c r="E8"/>
+      <c r="F8"/>
+      <c r="G8"/>
+      <c r="H8"/>
+      <c r="I8"/>
+      <c r="J8"/>
+      <c r="K8"/>
+      <c r="L8"/>
+      <c r="M8"/>
+      <c r="N8"/>
+      <c r="O8"/>
+      <c r="P8"/>
+      <c r="Q8"/>
+      <c r="R8"/>
+      <c r="S8"/>
+      <c r="T8"/>
+      <c r="U8"/>
+      <c r="V8"/>
+      <c r="W8"/>
+      <c r="X8"/>
+      <c r="Y8"/>
+      <c r="Z8"/>
+      <c r="AA8"/>
+      <c r="AB8"/>
+    </row>
+    <row r="9" spans="1:28">
+      <c r="A9" t="s">
+        <v>166</v>
+      </c>
+      <c r="B9">
+        <v>2242562000000.0</v>
+      </c>
+      <c r="C9">
+        <v>2095403000000.0</v>
+      </c>
+      <c r="D9">
+        <v>2020128000000.0</v>
+      </c>
+      <c r="E9">
+        <v>1923691000000.0</v>
+      </c>
+      <c r="F9">
+        <v>1361697000000.0</v>
+      </c>
+      <c r="G9">
+        <v>940226000000.0</v>
+      </c>
+      <c r="H9">
+        <v>2285054000000.0</v>
+      </c>
+      <c r="I9">
+        <v>2462707000000.0</v>
+      </c>
+      <c r="J9">
+        <v>2271704000000.0</v>
+      </c>
+      <c r="K9">
+        <v>2147744000000.0</v>
+      </c>
+      <c r="L9">
+        <v>1561413000000.0</v>
+      </c>
+      <c r="M9">
+        <v>1805922000000.0</v>
+      </c>
+      <c r="N9">
+        <v>1826883200000.0</v>
+      </c>
+      <c r="O9"/>
+      <c r="P9">
+        <v>1359311000000.0</v>
+      </c>
+      <c r="Q9">
+        <v>1080333000000.0</v>
+      </c>
+      <c r="R9">
+        <v>1028176000000.0</v>
+      </c>
+      <c r="S9">
+        <v>849346000000.0</v>
+      </c>
+      <c r="T9">
+        <v>639105000000.0</v>
+      </c>
+      <c r="U9">
+        <v>442572000000.0</v>
+      </c>
+      <c r="V9">
+        <v>424317000000.0</v>
+      </c>
+      <c r="W9">
+        <v>374673000000.0</v>
+      </c>
+      <c r="X9">
+        <v>308802000000.0</v>
+      </c>
+      <c r="Y9"/>
+      <c r="Z9"/>
+      <c r="AA9"/>
+      <c r="AB9"/>
+    </row>
+    <row r="10" spans="1:28">
+      <c r="A10" t="s">
+        <v>167</v>
+      </c>
+      <c r="B10">
+        <v>1551307000000.0</v>
+      </c>
+      <c r="C10">
+        <v>1447924000000.0</v>
+      </c>
+      <c r="D10">
+        <v>1397720000000.0</v>
+      </c>
+      <c r="E10">
+        <v>1246487000000.0</v>
+      </c>
+      <c r="F10">
+        <v>877781000000.0</v>
+      </c>
+      <c r="G10">
+        <v>396470000000.0</v>
+      </c>
+      <c r="H10">
+        <v>1626612000000.0</v>
+      </c>
+      <c r="I10">
+        <v>1671912000000.0</v>
+      </c>
+      <c r="J10">
+        <v>1780020000000.0</v>
+      </c>
+      <c r="K10">
+        <v>1320186000000.0</v>
+      </c>
+      <c r="L10">
+        <v>675572000000.0</v>
+      </c>
+      <c r="M10">
+        <v>1078378000000.0</v>
+      </c>
+      <c r="N10">
+        <v>1261556000000.0</v>
+      </c>
+      <c r="O10">
+        <v>1133250000000.0</v>
+      </c>
+      <c r="P10">
+        <v>879058000000.0</v>
+      </c>
+      <c r="Q10">
+        <v>680487000000.0</v>
+      </c>
+      <c r="R10">
+        <v>594162000000.0</v>
+      </c>
+      <c r="S10">
+        <v>472491000000.0</v>
+      </c>
+      <c r="T10">
+        <v>313976000000.0</v>
+      </c>
+      <c r="U10">
+        <v>131151000000.0</v>
+      </c>
+      <c r="V10">
+        <v>111061000000.0</v>
+      </c>
+      <c r="W10">
+        <v>128589000000.0</v>
+      </c>
+      <c r="X10">
+        <v>130319000000.0</v>
+      </c>
+      <c r="Y10">
+        <v>131848000000.0</v>
+      </c>
+      <c r="Z10">
+        <v>123380325000.0</v>
+      </c>
+      <c r="AA10">
+        <v>163306538000.0</v>
+      </c>
+      <c r="AB10">
+        <v>133798000000.0</v>
+      </c>
+    </row>
+    <row r="11" spans="1:28">
+      <c r="A11" t="s">
+        <v>168</v>
+      </c>
+      <c r="B11">
+        <v>367792000000.0</v>
+      </c>
+      <c r="C11">
+        <v>305678000000.0</v>
+      </c>
+      <c r="D11">
+        <v>331253000000.0</v>
+      </c>
+      <c r="E11">
+        <v>321581000000.0</v>
+      </c>
+      <c r="F11">
+        <v>211931000000.0</v>
+      </c>
+      <c r="G11">
+        <v>110853000000.0</v>
+      </c>
+      <c r="H11">
+        <v>420553000000.0</v>
+      </c>
+      <c r="I11">
+        <v>447105000000.0</v>
+      </c>
+      <c r="J11">
+        <v>457953000000.0</v>
+      </c>
+      <c r="K11">
+        <v>338057000000.0</v>
+      </c>
+      <c r="L11">
+        <v>178663000000.0</v>
+      </c>
+      <c r="M11">
+        <v>283495000000.0</v>
+      </c>
+      <c r="N11">
+        <v>324572800000.0</v>
+      </c>
+      <c r="O11">
+        <v>293434000000.0</v>
+      </c>
+      <c r="P11">
+        <v>214571000000.0</v>
+      </c>
+      <c r="Q11">
+        <v>173105000000.0</v>
+      </c>
+      <c r="R11">
+        <v>151112000000.0</v>
+      </c>
+      <c r="S11">
+        <v>131914000000.0</v>
+      </c>
+      <c r="T11">
+        <v>91594000000.0</v>
+      </c>
+      <c r="U11">
+        <v>46695000000.0</v>
+      </c>
+      <c r="V11">
+        <v>37425000000.0</v>
+      </c>
+      <c r="W11">
+        <v>41550000000.0</v>
+      </c>
+      <c r="X11">
+        <v>43006000000.0</v>
+      </c>
+      <c r="Y11">
+        <v>41626000000.0</v>
+      </c>
+      <c r="Z11">
+        <v>38329628000.0</v>
+      </c>
+      <c r="AA11">
+        <v>49470353000.0</v>
+      </c>
+      <c r="AB11">
+        <v>40075000000.0</v>
+      </c>
+    </row>
+    <row r="12" spans="1:28">
+      <c r="A12" t="s">
+        <v>169</v>
+      </c>
+      <c r="B12">
+        <v>10453000000.0</v>
+      </c>
+      <c r="C12">
+        <v>28180000000.0</v>
+      </c>
+      <c r="D12">
+        <v>26838000000.0</v>
+      </c>
+      <c r="E12">
+        <v>21959000000.0</v>
+      </c>
+      <c r="F12">
+        <v>25835000000.0</v>
+      </c>
+      <c r="G12">
+        <v>63650000000.0</v>
+      </c>
+      <c r="H12">
+        <v>44576000000.0</v>
+      </c>
+      <c r="I12">
+        <v>34159000000.0</v>
+      </c>
+      <c r="J12">
+        <v>25237000000.0</v>
+      </c>
+      <c r="K12">
+        <v>77143000000.0</v>
+      </c>
+      <c r="L12">
+        <v>43976000000.0</v>
+      </c>
+      <c r="M12">
+        <v>80032000000.0</v>
+      </c>
+      <c r="N12">
+        <v>0.0</v>
+      </c>
+      <c r="O12">
+        <v>0.0</v>
+      </c>
+      <c r="P12">
+        <v>0.0</v>
+      </c>
+      <c r="Q12">
+        <v>4596000000.0</v>
+      </c>
+      <c r="R12">
+        <v>22260000000.0</v>
+      </c>
+      <c r="S12">
+        <v>41012000000.0</v>
+      </c>
+      <c r="T12">
+        <v>27615000000.0</v>
+      </c>
+      <c r="U12">
+        <v>1818000000.0</v>
+      </c>
+      <c r="V12">
+        <v>4276000000.0</v>
+      </c>
+      <c r="W12">
+        <v>892000000.0</v>
+      </c>
+      <c r="X12">
+        <v>56000000.0</v>
+      </c>
+      <c r="Y12">
+        <v>0.0</v>
+      </c>
+      <c r="Z12">
+        <v>0.0</v>
+      </c>
+      <c r="AA12">
+        <v>0.0</v>
+      </c>
+      <c r="AB12">
+        <v>0.0</v>
+      </c>
+    </row>
+    <row r="13" spans="1:28">
+      <c r="A13" t="s">
+        <v>170</v>
+      </c>
+      <c r="B13">
+        <v>27651000000.0</v>
+      </c>
+      <c r="C13">
+        <v>8559000000.0</v>
+      </c>
+      <c r="D13">
+        <v>15963000000.0</v>
+      </c>
+      <c r="E13">
+        <v>10897000000.0</v>
+      </c>
+      <c r="F13">
+        <v>12971000000.0</v>
+      </c>
+      <c r="G13">
+        <v>27272000000.0</v>
+      </c>
+      <c r="H13">
+        <v>17982000000.0</v>
+      </c>
+      <c r="I13">
+        <v>17115000000.0</v>
+      </c>
+      <c r="J13">
+        <v>5733000000.0</v>
+      </c>
+      <c r="K13">
+        <v>55146000000.0</v>
+      </c>
+      <c r="L13">
+        <v>43976000000.0</v>
+      </c>
+      <c r="M13"/>
+      <c r="N13"/>
+      <c r="O13"/>
+      <c r="P13"/>
+      <c r="Q13"/>
+      <c r="R13"/>
+      <c r="S13"/>
+      <c r="T13"/>
+      <c r="U13"/>
+      <c r="V13"/>
+      <c r="W13"/>
+      <c r="X13"/>
+      <c r="Y13"/>
+      <c r="Z13"/>
+      <c r="AA13"/>
+      <c r="AB13"/>
+    </row>
+    <row r="14" spans="1:28">
+      <c r="A14" t="s">
+        <v>171</v>
+      </c>
+      <c r="B14">
+        <v>-171000000.0</v>
+      </c>
+      <c r="C14">
+        <v>-298000000.0</v>
+      </c>
+      <c r="D14">
+        <v>-289000000.0</v>
+      </c>
+      <c r="E14">
+        <v>-139000000.0</v>
+      </c>
+      <c r="F14">
+        <v>-168000000.0</v>
+      </c>
+      <c r="G14">
+        <v>426000000.0</v>
+      </c>
+      <c r="H14">
+        <v>475000000.0</v>
+      </c>
+      <c r="I14">
+        <v>381000000.0</v>
+      </c>
+      <c r="J14">
+        <v>431000000.0</v>
+      </c>
+      <c r="K14">
+        <v>116000000.0</v>
+      </c>
+      <c r="L14">
+        <v>211000000.0</v>
+      </c>
+      <c r="M14">
+        <v>175000000.0</v>
+      </c>
+      <c r="N14">
+        <v>241000000.0</v>
+      </c>
+      <c r="O14">
+        <v>164000000.0</v>
+      </c>
+      <c r="P14">
+        <v>62000000.0</v>
+      </c>
+      <c r="Q14">
+        <v>144000000.0</v>
+      </c>
+      <c r="R14">
+        <v>134000000.0</v>
+      </c>
+      <c r="S14">
+        <v>119000000.0</v>
+      </c>
+      <c r="T14">
+        <v>75000000.0</v>
+      </c>
+      <c r="U14">
+        <v>71000000.0</v>
+      </c>
+      <c r="V14">
+        <v>55000000.0</v>
+      </c>
+      <c r="W14">
+        <v>25000000.0</v>
+      </c>
+      <c r="X14"/>
+      <c r="Y14"/>
+      <c r="Z14"/>
+      <c r="AA14"/>
+      <c r="AB14"/>
+    </row>
+    <row r="15" spans="1:28">
+      <c r="A15" t="s">
+        <v>172</v>
+      </c>
+      <c r="B15">
+        <v>1183344000000.0</v>
+      </c>
+      <c r="C15">
+        <v>1141948000000.0</v>
+      </c>
+      <c r="D15">
+        <v>1066178000000.0</v>
+      </c>
+      <c r="E15">
+        <v>924767000000.0</v>
+      </c>
+      <c r="F15">
+        <v>665682000000.0</v>
+      </c>
+      <c r="G15">
+        <v>285666000000.0</v>
+      </c>
+      <c r="H15">
+        <v>1205743000000.0</v>
+      </c>
+      <c r="I15">
+        <v>1224586000000.0</v>
+      </c>
+      <c r="J15">
+        <v>1321795000000.0</v>
+      </c>
+      <c r="K15">
+        <v>981825000000.0</v>
+      </c>
+      <c r="L15">
+        <v>496712000000.0</v>
+      </c>
+      <c r="M15">
+        <v>794708000000.0</v>
+      </c>
+      <c r="N15">
+        <v>936790400000.0</v>
+      </c>
+      <c r="O15">
+        <v>839652000000.0</v>
+      </c>
+      <c r="P15">
+        <v>664368000000.0</v>
+      </c>
+      <c r="Q15">
+        <v>507238000000.0</v>
+      </c>
+      <c r="R15">
+        <v>442916000000.0</v>
+      </c>
+      <c r="S15">
+        <v>340458000000.0</v>
+      </c>
+      <c r="T15">
+        <v>222307000000.0</v>
+      </c>
+      <c r="U15">
+        <v>84385000000.0</v>
+      </c>
+      <c r="V15">
+        <v>73581000000.0</v>
+      </c>
+      <c r="W15">
+        <v>87014000000.0</v>
+      </c>
+      <c r="X15">
+        <v>87313000000.0</v>
+      </c>
+      <c r="Y15">
+        <v>90222000000.0</v>
+      </c>
+      <c r="Z15">
+        <v>85050697000.0</v>
+      </c>
+      <c r="AA15">
+        <v>113836185000.0</v>
+      </c>
+      <c r="AB15">
+        <v>93723000000.0</v>
+      </c>
+    </row>
+    <row r="16" spans="1:28">
+      <c r="A16" t="s">
+        <v>173</v>
+      </c>
+      <c r="B16">
+        <v>1183344000000.0</v>
+      </c>
+      <c r="C16">
+        <v>1141948000000.0</v>
+      </c>
+      <c r="D16">
+        <v>1066178000000.0</v>
+      </c>
+      <c r="E16">
+        <v>924767000000.0</v>
+      </c>
+      <c r="F16">
+        <v>665682000000.0</v>
+      </c>
+      <c r="G16">
+        <v>285666000000.0</v>
+      </c>
+      <c r="H16">
+        <v>1205743000000.0</v>
+      </c>
+      <c r="I16">
+        <v>1224586000000.0</v>
+      </c>
+      <c r="J16">
+        <v>1321795000000.0</v>
+      </c>
+      <c r="K16">
+        <v>981825000000.0</v>
+      </c>
+      <c r="L16">
+        <v>496712000000.0</v>
+      </c>
+      <c r="M16">
+        <v>794708000000.0</v>
+      </c>
+      <c r="N16">
+        <v>1170988000000.0</v>
+      </c>
+      <c r="O16">
+        <v>839652000000.0</v>
+      </c>
+      <c r="P16">
+        <v>664368000000.0</v>
+      </c>
+      <c r="Q16">
+        <v>507238000000.0</v>
+      </c>
+      <c r="R16">
+        <v>442916000000.0</v>
+      </c>
+      <c r="S16">
+        <v>340458000000.0</v>
+      </c>
+      <c r="T16">
+        <v>222307000000.0</v>
+      </c>
+      <c r="U16">
+        <v>84385000000.0</v>
+      </c>
+      <c r="V16">
+        <v>73581000000.0</v>
+      </c>
+      <c r="W16">
+        <v>87014000000.0</v>
+      </c>
+      <c r="X16">
+        <v>86297000000.0</v>
+      </c>
+      <c r="Y16">
+        <v>90222000000.0</v>
+      </c>
+      <c r="Z16">
+        <v>85050697000.0</v>
+      </c>
+      <c r="AA16">
+        <v>113836185000.0</v>
+      </c>
+      <c r="AB16">
+        <v>93723000000.0</v>
+      </c>
+    </row>
+    <row r="17" spans="1:28">
+      <c r="A17" t="s">
+        <v>174</v>
+      </c>
+      <c r="B17">
+        <v>1183515000000.0</v>
+      </c>
+      <c r="C17">
+        <v>1142246000000.0</v>
+      </c>
+      <c r="D17">
+        <v>1066467000000.0</v>
+      </c>
+      <c r="E17">
+        <v>924906000000.0</v>
+      </c>
+      <c r="F17">
+        <v>665850000000.0</v>
+      </c>
+      <c r="G17">
+        <v>285617000000.0</v>
+      </c>
+      <c r="H17">
+        <v>1206059000000.0</v>
+      </c>
+      <c r="I17">
+        <v>1224807000000.0</v>
+      </c>
+      <c r="J17">
+        <v>1322067000000.0</v>
+      </c>
+      <c r="K17">
+        <v>982129000000.0</v>
+      </c>
+      <c r="L17">
+        <v>496909000000.0</v>
+      </c>
+      <c r="M17"/>
+      <c r="N17"/>
+      <c r="O17"/>
+      <c r="P17"/>
+      <c r="Q17"/>
+      <c r="R17"/>
+      <c r="S17"/>
+      <c r="T17"/>
+      <c r="U17"/>
+      <c r="V17"/>
+      <c r="W17"/>
+      <c r="X17"/>
+      <c r="Y17"/>
+      <c r="Z17"/>
+      <c r="AA17"/>
+      <c r="AB17"/>
+    </row>
+    <row r="18" spans="1:28">
+      <c r="A18" t="s">
+        <v>175</v>
+      </c>
+      <c r="B18">
+        <v>17198000000.0</v>
+      </c>
+      <c r="C18">
+        <v>8559000000.0</v>
+      </c>
+      <c r="D18">
+        <v>-10875000000.0</v>
+      </c>
+      <c r="E18">
+        <v>-10897000000.0</v>
+      </c>
+      <c r="F18">
+        <v>-12971000000.0</v>
+      </c>
+      <c r="G18">
+        <v>-36378000000.0</v>
+      </c>
+      <c r="H18">
+        <v>-17982000000.0</v>
+      </c>
+      <c r="I18">
+        <v>17115000000.0</v>
+      </c>
+      <c r="J18">
+        <v>-5733000000.0</v>
+      </c>
+      <c r="K18">
+        <v>-55146000000.0</v>
+      </c>
+      <c r="L18"/>
+      <c r="M18"/>
+      <c r="N18"/>
+      <c r="O18"/>
+      <c r="P18"/>
+      <c r="Q18"/>
+      <c r="R18"/>
+      <c r="S18"/>
+      <c r="T18"/>
+      <c r="U18"/>
+      <c r="V18"/>
+      <c r="W18"/>
+      <c r="X18"/>
+      <c r="Y18"/>
+      <c r="Z18"/>
+      <c r="AA18"/>
+      <c r="AB18"/>
+    </row>
+    <row r="19" spans="1:28">
+      <c r="A19" t="s">
+        <v>176</v>
+      </c>
+      <c r="B19"/>
+      <c r="C19"/>
+      <c r="D19"/>
+      <c r="E19"/>
+      <c r="F19"/>
+      <c r="G19"/>
+      <c r="H19"/>
+      <c r="I19"/>
+      <c r="J19"/>
+      <c r="K19"/>
+      <c r="L19"/>
+      <c r="M19"/>
+      <c r="N19"/>
+      <c r="O19"/>
+      <c r="P19"/>
+      <c r="Q19"/>
+      <c r="R19"/>
+      <c r="S19"/>
+      <c r="T19"/>
+      <c r="U19"/>
+      <c r="V19"/>
+      <c r="W19"/>
+      <c r="X19"/>
+      <c r="Y19"/>
+      <c r="Z19"/>
+      <c r="AA19"/>
+      <c r="AB19"/>
+    </row>
+    <row r="20" spans="1:28">
+      <c r="A20" t="s">
+        <v>177</v>
+      </c>
+      <c r="B20"/>
+      <c r="C20"/>
+      <c r="D20"/>
+      <c r="E20"/>
+      <c r="F20"/>
+      <c r="G20"/>
+      <c r="H20"/>
+      <c r="I20"/>
+      <c r="J20"/>
+      <c r="K20"/>
+      <c r="L20"/>
+      <c r="M20"/>
+      <c r="N20"/>
+      <c r="O20"/>
+      <c r="P20"/>
+      <c r="Q20"/>
+      <c r="R20"/>
+      <c r="S20"/>
+      <c r="T20"/>
+      <c r="U20"/>
+      <c r="V20"/>
+      <c r="W20"/>
+      <c r="X20"/>
+      <c r="Y20"/>
+      <c r="Z20"/>
+      <c r="AA20"/>
+      <c r="AB20"/>
+    </row>
+    <row r="21" spans="1:28">
+      <c r="A21" t="s">
+        <v>178</v>
+      </c>
+      <c r="B21">
+        <v>1534032000000.0</v>
+      </c>
+      <c r="C21">
+        <v>1439365000000.0</v>
+      </c>
+      <c r="D21">
+        <v>1408595000000.0</v>
+      </c>
+      <c r="E21">
+        <v>1257384000000.0</v>
+      </c>
+      <c r="F21">
+        <v>890752000000.0</v>
+      </c>
+      <c r="G21">
+        <v>432848000000.0</v>
+      </c>
+      <c r="H21">
+        <v>1644594000000.0</v>
+      </c>
+      <c r="I21">
+        <v>1653242000000.0</v>
+      </c>
+      <c r="J21">
+        <v>1785753000000.0</v>
+      </c>
+      <c r="K21">
+        <v>1375332000000.0</v>
+      </c>
+      <c r="L21">
+        <v>719548000000.0</v>
+      </c>
+      <c r="M21">
+        <v>1146368000000.0</v>
+      </c>
+      <c r="N21">
+        <v>1219939200000.0</v>
+      </c>
+      <c r="O21">
+        <v>1124028000000.0</v>
+      </c>
+      <c r="P21">
+        <v>882784000000.0</v>
+      </c>
+      <c r="Q21">
+        <v>675747000000.0</v>
+      </c>
+      <c r="R21">
+        <v>616288000000.0</v>
+      </c>
+      <c r="S21">
+        <v>513384000000.0</v>
+      </c>
+      <c r="T21">
+        <v>286286000000.0</v>
+      </c>
+      <c r="U21">
+        <v>133153000000.0</v>
+      </c>
+      <c r="V21">
+        <v>131108000000.0</v>
+      </c>
+      <c r="W21">
+        <v>126284000000.0</v>
+      </c>
+      <c r="X21">
+        <v>104974000000.0</v>
+      </c>
+      <c r="Y21">
+        <v>105534000000.0</v>
+      </c>
+      <c r="Z21">
+        <v>121506123000.0</v>
+      </c>
+      <c r="AA21">
+        <v>146480356000.0</v>
+      </c>
+      <c r="AB21">
+        <v>145948000000.0</v>
+      </c>
+    </row>
+    <row r="22" spans="1:28">
+      <c r="A22" t="s">
+        <v>179</v>
+      </c>
+      <c r="B22"/>
+      <c r="C22"/>
+      <c r="D22"/>
+      <c r="E22"/>
+      <c r="F22"/>
+      <c r="G22"/>
+      <c r="H22"/>
+      <c r="I22"/>
+      <c r="J22"/>
+      <c r="K22"/>
+      <c r="L22"/>
+      <c r="M22"/>
+      <c r="N22"/>
+      <c r="O22"/>
+      <c r="P22"/>
+      <c r="Q22"/>
+      <c r="R22"/>
+      <c r="S22"/>
+      <c r="T22"/>
+      <c r="U22"/>
+      <c r="V22"/>
+      <c r="W22"/>
+      <c r="X22"/>
+      <c r="Y22"/>
+      <c r="Z22"/>
+      <c r="AA22"/>
+      <c r="AB22"/>
+    </row>
+    <row r="23" spans="1:28">
+      <c r="A23" t="s">
+        <v>180</v>
+      </c>
+      <c r="B23">
+        <v>2008496000000.0</v>
+      </c>
+      <c r="C23">
+        <v>1944604000000.0</v>
+      </c>
+      <c r="D23">
+        <v>1913687000000.0</v>
+      </c>
+      <c r="E23">
+        <v>1850595000000.0</v>
+      </c>
+      <c r="F23">
+        <v>1582929000000.0</v>
+      </c>
+      <c r="G23">
+        <v>1552161000000.0</v>
+      </c>
+      <c r="H23">
+        <v>2002132000000.0</v>
+      </c>
+      <c r="I23">
+        <v>1996373000000.0</v>
+      </c>
+      <c r="J23">
+        <v>1818627000000.0</v>
+      </c>
+      <c r="K23">
+        <v>1882279000000.0</v>
+      </c>
+      <c r="L23">
+        <v>1736018000000.0</v>
+      </c>
+      <c r="M23">
+        <v>1842133000000.0</v>
+      </c>
+      <c r="N23">
+        <v>1629652000000.0</v>
+      </c>
+      <c r="O23"/>
+      <c r="P23">
+        <v>1331121000000.0</v>
+      </c>
+      <c r="Q23">
+        <v>1177899000000.0</v>
+      </c>
+      <c r="R23">
+        <v>1173876000000.0</v>
+      </c>
+      <c r="S23">
+        <v>1102880000000.0</v>
+      </c>
+      <c r="T23">
+        <v>1039375000000.0</v>
+      </c>
+      <c r="U23">
+        <v>845447000000.0</v>
+      </c>
+      <c r="V23">
+        <v>759893000000.0</v>
+      </c>
+      <c r="W23">
+        <v>726329000000.0</v>
+      </c>
+      <c r="X23">
+        <v>605937000000.0</v>
+      </c>
+      <c r="Y23"/>
+      <c r="Z23"/>
+      <c r="AA23"/>
+      <c r="AB23"/>
+    </row>
+    <row r="24" spans="1:28">
+      <c r="A24" t="s">
+        <v>181</v>
+      </c>
+      <c r="B24"/>
+      <c r="C24"/>
+      <c r="D24"/>
+      <c r="E24"/>
+      <c r="F24"/>
+      <c r="G24"/>
+      <c r="H24"/>
+      <c r="I24"/>
+      <c r="J24"/>
+      <c r="K24"/>
+      <c r="L24"/>
+      <c r="M24"/>
+      <c r="N24"/>
+      <c r="O24"/>
+      <c r="P24"/>
+      <c r="Q24"/>
+      <c r="R24"/>
+      <c r="S24"/>
+      <c r="T24"/>
+      <c r="U24"/>
+      <c r="V24"/>
+      <c r="W24"/>
+      <c r="X24"/>
+      <c r="Y24"/>
+      <c r="Z24"/>
+      <c r="AA24"/>
+      <c r="AB24"/>
+    </row>
+    <row r="25" spans="1:28">
+      <c r="A25" t="s">
+        <v>182</v>
+      </c>
+      <c r="B25">
+        <v>16227000000.0</v>
+      </c>
+      <c r="C25">
+        <v>17393000000.0</v>
+      </c>
+      <c r="D25">
+        <v>19540000000.0</v>
+      </c>
+      <c r="E25">
+        <v>18878000000.0</v>
+      </c>
+      <c r="F25">
+        <v>20459000000.0</v>
+      </c>
+      <c r="G25">
+        <v>18441000000.0</v>
+      </c>
+      <c r="H25">
+        <v>12380000000.0</v>
+      </c>
+      <c r="I25">
+        <v>10281000000.0</v>
+      </c>
+      <c r="J25">
+        <v>8171000000.0</v>
+      </c>
+      <c r="K25"/>
+      <c r="L25"/>
+      <c r="M25"/>
+      <c r="N25"/>
+      <c r="O25"/>
+      <c r="P25"/>
+      <c r="Q25"/>
+      <c r="R25"/>
+      <c r="S25"/>
+      <c r="T25"/>
+      <c r="U25"/>
+      <c r="V25"/>
+      <c r="W25"/>
+      <c r="X25"/>
+      <c r="Y25"/>
+      <c r="Z25"/>
+      <c r="AA25"/>
+      <c r="AB25"/>
+    </row>
+    <row r="26" spans="1:28">
+      <c r="A26" t="s">
+        <v>183</v>
+      </c>
+      <c r="B26"/>
+      <c r="C26"/>
+      <c r="D26"/>
+      <c r="E26"/>
+      <c r="F26"/>
+      <c r="G26"/>
+      <c r="H26"/>
+      <c r="I26"/>
+      <c r="J26"/>
+      <c r="K26"/>
+      <c r="L26"/>
+      <c r="M26"/>
+      <c r="N26"/>
+      <c r="O26"/>
+      <c r="P26"/>
+      <c r="Q26"/>
+      <c r="R26"/>
+      <c r="S26"/>
+      <c r="T26"/>
+      <c r="U26"/>
+      <c r="V26"/>
+      <c r="W26"/>
+      <c r="X26"/>
+      <c r="Y26"/>
+      <c r="Z26"/>
+      <c r="AA26"/>
+      <c r="AB26"/>
+    </row>
+    <row r="27" spans="1:28">
+      <c r="A27" t="s">
+        <v>184</v>
+      </c>
+      <c r="B27">
+        <v>272780000000.0</v>
+      </c>
+      <c r="C27">
+        <v>269057000000.0</v>
+      </c>
+      <c r="D27">
+        <v>265734000000.0</v>
+      </c>
+      <c r="E27">
+        <v>339117000000.0</v>
+      </c>
+      <c r="F27">
+        <v>203927000000.0</v>
+      </c>
+      <c r="G27">
+        <v>173615000000.0</v>
+      </c>
+      <c r="H27">
+        <v>270950000000.0</v>
+      </c>
+      <c r="I27">
+        <v>530413000000.0</v>
+      </c>
+      <c r="J27">
+        <v>456830000000.0</v>
+      </c>
+      <c r="K27">
+        <v>488734000000.0</v>
+      </c>
+      <c r="L27">
+        <v>388047000000.0</v>
+      </c>
+      <c r="M27">
+        <v>458318000000.0</v>
+      </c>
+      <c r="N27">
+        <v>491434400000.0</v>
+      </c>
+      <c r="O27"/>
+      <c r="P27">
+        <v>404884000000.0</v>
+      </c>
+      <c r="Q27">
+        <v>309855000000.0</v>
+      </c>
+      <c r="R27">
+        <v>321838000000.0</v>
+      </c>
+      <c r="S27">
+        <v>276801000000.0</v>
+      </c>
+      <c r="T27">
+        <v>281163000000.0</v>
+      </c>
+      <c r="U27">
+        <v>245504000000.0</v>
+      </c>
+      <c r="V27">
+        <v>228016000000.0</v>
+      </c>
+      <c r="W27">
+        <v>204862000000.0</v>
+      </c>
+      <c r="X27">
+        <v>133020000000.0</v>
+      </c>
+      <c r="Y27"/>
+      <c r="Z27"/>
+      <c r="AA27"/>
+      <c r="AB27"/>
+    </row>
+    <row r="28" spans="1:28">
+      <c r="A28" t="s">
+        <v>185</v>
+      </c>
+      <c r="B28">
+        <v>175323000000.0</v>
+      </c>
+      <c r="C28">
+        <v>136825000000.0</v>
+      </c>
+      <c r="D28">
+        <v>121034000000.0</v>
+      </c>
+      <c r="E28">
+        <v>122884000000.0</v>
+      </c>
+      <c r="F28">
+        <v>102454000000.0</v>
+      </c>
+      <c r="G28">
+        <v>103896000000.0</v>
+      </c>
+      <c r="H28">
+        <v>122963000000.0</v>
+      </c>
+      <c r="I28">
+        <v>111167000000.0</v>
+      </c>
+      <c r="J28">
+        <v>91086000000.0</v>
+      </c>
+      <c r="K28">
+        <v>116589000000.0</v>
+      </c>
+      <c r="L28">
+        <v>81849000000.0</v>
+      </c>
+      <c r="M28">
+        <v>82395000000.0</v>
+      </c>
+      <c r="N28">
+        <v>92964000000.0</v>
+      </c>
+      <c r="O28">
+        <v>573650000000.0</v>
+      </c>
+      <c r="P28">
+        <v>74371000000.0</v>
+      </c>
+      <c r="Q28">
+        <v>89627000000.0</v>
+      </c>
+      <c r="R28">
+        <v>90050000000.0</v>
+      </c>
+      <c r="S28">
+        <v>59161000000.0</v>
+      </c>
+      <c r="T28">
+        <v>71656000000.0</v>
+      </c>
+      <c r="U28">
+        <v>63915000000.0</v>
+      </c>
+      <c r="V28">
+        <v>65193000000.0</v>
+      </c>
+      <c r="W28">
+        <v>43527000000.0</v>
+      </c>
+      <c r="X28">
+        <v>70808000000.0</v>
+      </c>
+      <c r="Y28">
+        <v>163863000000.0</v>
+      </c>
+      <c r="Z28">
+        <v>130904416000.0</v>
+      </c>
+      <c r="AA28">
+        <v>104872733000.0</v>
+      </c>
+      <c r="AB28">
+        <v>83403000000.0</v>
+      </c>
+    </row>
+    <row r="29" spans="1:28">
+      <c r="A29" t="s">
+        <v>186</v>
+      </c>
+      <c r="B29">
+        <v>367792000000.0</v>
+      </c>
+      <c r="C29">
+        <v>305678000000.0</v>
+      </c>
+      <c r="D29">
+        <v>331253000000.0</v>
+      </c>
+      <c r="E29">
+        <v>321581000000.0</v>
+      </c>
+      <c r="F29">
+        <v>211931000000.0</v>
+      </c>
+      <c r="G29">
+        <v>110853000000.0</v>
+      </c>
+      <c r="H29">
+        <v>420553000000.0</v>
+      </c>
+      <c r="I29">
+        <v>447105000000.0</v>
+      </c>
+      <c r="J29">
+        <v>457953000000.0</v>
+      </c>
+      <c r="K29">
+        <v>338057000000.0</v>
+      </c>
+      <c r="L29">
+        <v>178663000000.0</v>
+      </c>
+      <c r="M29"/>
+      <c r="N29"/>
+      <c r="O29"/>
+      <c r="P29"/>
+      <c r="Q29"/>
+      <c r="R29"/>
+      <c r="S29"/>
+      <c r="T29"/>
+      <c r="U29"/>
+      <c r="V29"/>
+      <c r="W29"/>
+      <c r="X29"/>
+      <c r="Y29"/>
+      <c r="Z29"/>
+      <c r="AA29"/>
+      <c r="AB29"/>
+    </row>
+    <row r="30" spans="1:28">
+      <c r="A30" t="s">
+        <v>187</v>
+      </c>
+      <c r="B30">
+        <v>708530000000.0</v>
+      </c>
+      <c r="C30">
+        <v>656038000000.0</v>
+      </c>
+      <c r="D30">
+        <v>611533000000.0</v>
+      </c>
+      <c r="E30">
+        <v>659379000000.0</v>
+      </c>
+      <c r="F30">
+        <v>470945000000.0</v>
+      </c>
+      <c r="G30">
+        <v>507378000000.0</v>
+      </c>
+      <c r="H30">
+        <v>575781000000.0</v>
+      </c>
+      <c r="I30">
+        <v>809465000000.0</v>
+      </c>
+      <c r="J30">
+        <v>700595000000.0</v>
+      </c>
+      <c r="K30">
+        <v>766712000000.0</v>
+      </c>
+      <c r="L30">
+        <v>601113000000.0</v>
+      </c>
+      <c r="M30">
+        <v>659554000000.0</v>
+      </c>
+      <c r="N30">
+        <v>606944000000.0</v>
+      </c>
+      <c r="O30"/>
+      <c r="P30">
+        <v>487363000000.0</v>
+      </c>
+      <c r="Q30">
+        <v>399482000000.0</v>
+      </c>
+      <c r="R30">
+        <v>411888000000.0</v>
+      </c>
+      <c r="S30">
+        <v>335962000000.0</v>
+      </c>
+      <c r="T30">
+        <v>352819000000.0</v>
+      </c>
+      <c r="U30">
+        <v>309419000000.0</v>
+      </c>
+      <c r="V30">
+        <v>293209000000.0</v>
+      </c>
+      <c r="W30">
+        <v>248389000000.0</v>
+      </c>
+      <c r="X30">
+        <v>203828000000.0</v>
+      </c>
+      <c r="Y30"/>
+      <c r="Z30"/>
+      <c r="AA30"/>
+      <c r="AB30"/>
+    </row>
+    <row r="31" spans="1:28">
+      <c r="A31" t="s">
+        <v>188</v>
+      </c>
+      <c r="B31">
+        <v>17275000000.0</v>
+      </c>
+      <c r="C31">
+        <v>8559000000.0</v>
+      </c>
+      <c r="D31">
+        <v>-10875000000.0</v>
+      </c>
+      <c r="E31">
+        <v>-10897000000.0</v>
+      </c>
+      <c r="F31">
+        <v>-12971000000.0</v>
+      </c>
+      <c r="G31">
+        <v>-36378000000.0</v>
+      </c>
+      <c r="H31">
+        <v>-17982000000.0</v>
+      </c>
+      <c r="I31">
+        <v>17115000000.0</v>
+      </c>
+      <c r="J31">
+        <v>208911000000.0</v>
+      </c>
+      <c r="K31">
+        <v>-55146000000.0</v>
+      </c>
+      <c r="L31">
+        <v>-264728000000.0</v>
+      </c>
+      <c r="M31">
+        <v>-67990000000.0</v>
+      </c>
+      <c r="N31">
+        <v>18300800000.0</v>
+      </c>
+      <c r="O31"/>
+      <c r="P31">
+        <v>-3726000000.0</v>
+      </c>
+      <c r="Q31">
+        <v>4740000000.0</v>
+      </c>
+      <c r="R31">
+        <v>-22126000000.0</v>
+      </c>
+      <c r="S31">
+        <v>-40893000000.0</v>
+      </c>
+      <c r="T31">
+        <v>27690000000.0</v>
+      </c>
+      <c r="U31">
+        <v>-2002000000.0</v>
+      </c>
+      <c r="V31">
+        <v>-20047000000.0</v>
+      </c>
+      <c r="W31">
+        <v>2305000000.0</v>
+      </c>
+      <c r="X31">
+        <v>25345000000.0</v>
+      </c>
+      <c r="Y31"/>
+      <c r="Z31"/>
+      <c r="AA31"/>
+      <c r="AB31"/>
+    </row>
+    <row r="32" spans="1:28">
+      <c r="A32" t="s">
+        <v>189</v>
+      </c>
+      <c r="B32">
+        <v>3542528000000.0</v>
+      </c>
+      <c r="C32">
+        <v>3383969000000.0</v>
+      </c>
+      <c r="D32">
+        <v>3322282000000.0</v>
+      </c>
+      <c r="E32">
+        <v>3114907000000.0</v>
+      </c>
+      <c r="F32">
+        <v>2473681000000.0</v>
+      </c>
+      <c r="G32">
+        <v>1985009000000.0</v>
+      </c>
+      <c r="H32">
+        <v>3711405000000.0</v>
+      </c>
+      <c r="I32">
+        <v>3649615000000.0</v>
+      </c>
+      <c r="J32">
+        <v>3389736000000.0</v>
+      </c>
+      <c r="K32">
+        <v>3263311000000.0</v>
+      </c>
+      <c r="L32">
+        <v>2696318000000.0</v>
+      </c>
+      <c r="M32">
+        <v>2988501000000.0</v>
+      </c>
+      <c r="N32">
+        <v>2849591200000.0</v>
+      </c>
+      <c r="O32">
+        <v>2666853000000.0</v>
+      </c>
+      <c r="P32">
+        <v>2203069000000.0</v>
+      </c>
+      <c r="Q32">
+        <v>1858750000000.0</v>
+      </c>
+      <c r="R32">
+        <v>1790164000000.0</v>
+      </c>
+      <c r="S32">
+        <v>1616264000000.0</v>
+      </c>
+      <c r="T32">
+        <v>1325661000000.0</v>
+      </c>
+      <c r="U32">
+        <v>978600000000.0</v>
+      </c>
+      <c r="V32">
+        <v>891001000000.0</v>
+      </c>
+      <c r="W32">
+        <v>852613000000.0</v>
+      </c>
+      <c r="X32">
+        <v>710911000000.0</v>
+      </c>
+      <c r="Y32">
+        <v>562852000000.0</v>
+      </c>
+      <c r="Z32">
+        <v>542394026000.0</v>
+      </c>
+      <c r="AA32">
+        <v>569920703000.0</v>
+      </c>
+      <c r="AB32">
+        <v>508249000000.0</v>
+      </c>
+    </row>
+  </sheetData>
+  <printOptions gridLines="false" gridLinesSet="true"/>
+  <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
+  <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
+  <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
+    <oddHeader/>
+    <oddFooter/>
+    <evenHeader/>
+    <evenFooter/>
+    <firstHeader/>
+    <firstFooter/>
+  </headerFooter>
+  <tableParts count="0"/>
+</worksheet>
+</file>
+
+<file path=xl/worksheets/sheet4.xml><?xml version="1.0" encoding="utf-8"?>
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
+  <sheetPr>
+    <outlinePr summaryBelow="1" summaryRight="1"/>
+  </sheetPr>
+  <dimension ref="A1:CL32"/>
+  <sheetViews>
+    <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
+      <selection activeCell="A1" sqref="A1"/>
+    </sheetView>
+  </sheetViews>
+  <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
+  <cols>
+    <col min="1" max="1" width="39.99" bestFit="true" customWidth="true" style="0"/>
+    <col min="2" max="2" width="15.282" bestFit="true" customWidth="true" style="0"/>
+    <col min="3" max="3" width="15.282" bestFit="true" customWidth="true" style="0"/>
+  </cols>
+  <sheetData>
+    <row r="1" spans="1:90">
+      <c r="A1" t="s">
+        <v>0</v>
+      </c>
+      <c r="B1" t="s">
+        <v>89</v>
+      </c>
+      <c r="C1" t="s">
+        <v>90</v>
+      </c>
+      <c r="D1" t="s">
+        <v>1</v>
+      </c>
+      <c r="E1" t="s">
+        <v>91</v>
+      </c>
+      <c r="F1" t="s">
+        <v>92</v>
+      </c>
+      <c r="G1" t="s">
+        <v>93</v>
+      </c>
+      <c r="H1" t="s">
+        <v>2</v>
+      </c>
+      <c r="I1" t="s">
+        <v>94</v>
+      </c>
+      <c r="J1" t="s">
+        <v>95</v>
+      </c>
+      <c r="K1" t="s">
+        <v>96</v>
+      </c>
+      <c r="L1" t="s">
+        <v>3</v>
+      </c>
+      <c r="M1" t="s">
+        <v>97</v>
+      </c>
+      <c r="N1" t="s">
+        <v>98</v>
+      </c>
+      <c r="O1" t="s">
+        <v>99</v>
+      </c>
+      <c r="P1" t="s">
+        <v>4</v>
+      </c>
+      <c r="Q1" t="s">
+        <v>100</v>
+      </c>
+      <c r="R1" t="s">
+        <v>101</v>
+      </c>
+      <c r="S1" t="s">
+        <v>102</v>
+      </c>
+      <c r="T1" t="s">
+        <v>5</v>
+      </c>
+      <c r="U1" t="s">
+        <v>103</v>
+      </c>
+      <c r="V1" t="s">
+        <v>104</v>
+      </c>
+      <c r="W1" t="s">
+        <v>105</v>
+      </c>
+      <c r="X1" t="s">
+        <v>6</v>
+      </c>
+      <c r="Y1" t="s">
+        <v>106</v>
+      </c>
+      <c r="Z1" t="s">
+        <v>107</v>
+      </c>
+      <c r="AA1" t="s">
+        <v>108</v>
+      </c>
+      <c r="AB1" t="s">
+        <v>7</v>
+      </c>
+      <c r="AC1" t="s">
+        <v>109</v>
+      </c>
+      <c r="AD1" t="s">
+        <v>110</v>
+      </c>
+      <c r="AE1" t="s">
+        <v>111</v>
+      </c>
+      <c r="AF1" t="s">
+        <v>8</v>
+      </c>
+      <c r="AG1" t="s">
+        <v>112</v>
+      </c>
+      <c r="AH1" t="s">
+        <v>113</v>
+      </c>
+      <c r="AI1" t="s">
+        <v>114</v>
+      </c>
+      <c r="AJ1" t="s">
+        <v>9</v>
+      </c>
+      <c r="AK1" t="s">
+        <v>115</v>
+      </c>
+      <c r="AL1" t="s">
+        <v>116</v>
+      </c>
+      <c r="AM1" t="s">
+        <v>117</v>
+      </c>
+      <c r="AN1" t="s">
+        <v>10</v>
+      </c>
+      <c r="AO1" t="s">
+        <v>118</v>
+      </c>
+      <c r="AP1" t="s">
+        <v>119</v>
+      </c>
+      <c r="AQ1" t="s">
+        <v>120</v>
+      </c>
+      <c r="AR1" t="s">
+        <v>11</v>
+      </c>
+      <c r="AS1" t="s">
+        <v>121</v>
+      </c>
+      <c r="AT1" t="s">
+        <v>122</v>
+      </c>
+      <c r="AU1" t="s">
+        <v>123</v>
+      </c>
+      <c r="AV1" t="s">
+        <v>12</v>
+      </c>
+      <c r="AW1" t="s">
+        <v>124</v>
+      </c>
+      <c r="AX1" t="s">
+        <v>125</v>
+      </c>
+      <c r="AY1" t="s">
+        <v>126</v>
+      </c>
+      <c r="AZ1" t="s">
+        <v>13</v>
+      </c>
+      <c r="BA1" t="s">
+        <v>14</v>
+      </c>
+      <c r="BB1" t="s">
+        <v>127</v>
+      </c>
+      <c r="BC1" t="s">
+        <v>128</v>
+      </c>
+      <c r="BD1" t="s">
+        <v>15</v>
+      </c>
+      <c r="BE1" t="s">
+        <v>129</v>
+      </c>
+      <c r="BF1" t="s">
+        <v>130</v>
+      </c>
+      <c r="BG1" t="s">
+        <v>131</v>
+      </c>
+      <c r="BH1" t="s">
+        <v>16</v>
+      </c>
+      <c r="BI1" t="s">
+        <v>132</v>
+      </c>
+      <c r="BJ1" t="s">
+        <v>133</v>
+      </c>
+      <c r="BK1" t="s">
+        <v>134</v>
+      </c>
+      <c r="BL1" t="s">
+        <v>17</v>
+      </c>
+      <c r="BM1" t="s">
+        <v>135</v>
+      </c>
+      <c r="BN1" t="s">
+        <v>136</v>
+      </c>
+      <c r="BO1" t="s">
+        <v>137</v>
+      </c>
+      <c r="BP1" t="s">
+        <v>18</v>
+      </c>
+      <c r="BQ1" t="s">
+        <v>138</v>
+      </c>
+      <c r="BR1" t="s">
+        <v>139</v>
+      </c>
+      <c r="BS1" t="s">
+        <v>140</v>
+      </c>
+      <c r="BT1" t="s">
+        <v>19</v>
+      </c>
+      <c r="BU1" t="s">
+        <v>141</v>
+      </c>
+      <c r="BV1" t="s">
+        <v>142</v>
+      </c>
+      <c r="BW1" t="s">
+        <v>143</v>
+      </c>
+      <c r="BX1" t="s">
+        <v>20</v>
+      </c>
+      <c r="BY1" t="s">
+        <v>144</v>
+      </c>
+      <c r="BZ1" t="s">
+        <v>145</v>
+      </c>
+      <c r="CA1" t="s">
+        <v>146</v>
+      </c>
+      <c r="CB1" t="s">
+        <v>147</v>
+      </c>
+      <c r="CC1" t="s">
+        <v>148</v>
+      </c>
+      <c r="CD1" t="s">
+        <v>149</v>
+      </c>
+      <c r="CE1" t="s">
+        <v>22</v>
+      </c>
+      <c r="CF1" t="s">
+        <v>150</v>
+      </c>
+      <c r="CG1" t="s">
+        <v>151</v>
+      </c>
+      <c r="CH1" t="s">
+        <v>152</v>
+      </c>
+      <c r="CI1" t="s">
+        <v>23</v>
+      </c>
+      <c r="CJ1" t="s">
+        <v>153</v>
+      </c>
+      <c r="CK1" t="s">
+        <v>154</v>
+      </c>
+      <c r="CL1" t="s">
+        <v>155</v>
+      </c>
+    </row>
+    <row r="2" spans="1:90">
+      <c r="A2" t="s">
+        <v>159</v>
+      </c>
+      <c r="B2">
+        <v>362850000000.0</v>
+      </c>
+      <c r="C2">
+        <v>298940000000.0</v>
+      </c>
+      <c r="D2">
+        <v>378983000000.0</v>
+      </c>
+      <c r="E2">
+        <v>307664000000.0</v>
+      </c>
+      <c r="F2">
+        <v>321984000000.0</v>
+      </c>
+      <c r="G2">
+        <v>282543000000.0</v>
+      </c>
+      <c r="H2">
+        <v>388317000000.0</v>
+      </c>
+      <c r="I2">
+        <v>337810000000.0</v>
+      </c>
+      <c r="J2">
+        <v>298092000000.0</v>
+      </c>
+      <c r="K2">
+        <v>268932000000.0</v>
+      </c>
+      <c r="L2">
+        <v>395740000000.0</v>
+      </c>
+      <c r="M2">
+        <v>311475000000.0</v>
+      </c>
+      <c r="N2">
+        <v>301880000000.0</v>
+      </c>
+      <c r="O2">
+        <v>297371000000.0</v>
+      </c>
+      <c r="P2">
+        <v>364985000000.0</v>
+      </c>
+      <c r="Q2">
+        <v>292544000000.0</v>
+      </c>
+      <c r="R2">
+        <v>258828000000.0</v>
+      </c>
+      <c r="S2">
+        <v>274859000000.0</v>
+      </c>
+      <c r="T2">
+        <v>334915000000.0</v>
+      </c>
+      <c r="U2">
+        <v>233848000000.0</v>
+      </c>
+      <c r="V2">
+        <v>258274000000.0</v>
+      </c>
+      <c r="W2">
+        <v>284947000000.0</v>
+      </c>
+      <c r="X2">
+        <v>341406000000.0</v>
+      </c>
+      <c r="Y2">
+        <v>270522000000.0</v>
+      </c>
+      <c r="Z2">
+        <v>185745000000.0</v>
+      </c>
+      <c r="AA2">
+        <v>247110000000.0</v>
+      </c>
+      <c r="AB2">
+        <v>551817000000.0</v>
+      </c>
+      <c r="AC2">
+        <v>322999000000.0</v>
+      </c>
+      <c r="AD2">
+        <v>275274000000.0</v>
+      </c>
+      <c r="AE2">
+        <v>276261000000.0</v>
+      </c>
+      <c r="AF2">
+        <v>330783000000.0</v>
+      </c>
+      <c r="AG2">
+        <v>297757000000.0</v>
+      </c>
+      <c r="AH2">
+        <v>276716000000.0</v>
+      </c>
+      <c r="AI2">
+        <v>281652000000.0</v>
+      </c>
+      <c r="AJ2">
+        <v>324059000000.0</v>
+      </c>
+      <c r="AK2">
+        <v>257832000000.0</v>
+      </c>
+      <c r="AL2">
+        <v>233864000000.0</v>
+      </c>
+      <c r="AM2">
+        <v>302277000000.0</v>
+      </c>
+      <c r="AN2">
+        <v>319343000000.0</v>
+      </c>
+      <c r="AO2">
+        <v>204015000000.0</v>
+      </c>
+      <c r="AP2">
+        <v>277295000000.0</v>
+      </c>
+      <c r="AQ2">
+        <v>314914000000.0</v>
+      </c>
+      <c r="AR2">
+        <v>338649000000.0</v>
+      </c>
+      <c r="AS2">
+        <v>307396000000.0</v>
+      </c>
+      <c r="AT2">
+        <v>228399000000.0</v>
+      </c>
+      <c r="AU2">
+        <v>260461000000.0</v>
+      </c>
+      <c r="AV2">
+        <v>361207000000.0</v>
+      </c>
+      <c r="AW2">
+        <v>277571000000.0</v>
+      </c>
+      <c r="AX2">
+        <v>233768000000.0</v>
+      </c>
+      <c r="AY2">
+        <v>310033000000.0</v>
+      </c>
+      <c r="AZ2">
+        <v>346106000000.0</v>
+      </c>
+      <c r="BA2">
+        <v>189438000000.0</v>
+      </c>
+      <c r="BB2">
+        <v>234865000000.0</v>
+      </c>
+      <c r="BC2">
+        <v>221267000000.0</v>
+      </c>
+      <c r="BD2">
+        <v>262785000000.0</v>
+      </c>
+      <c r="BE2">
+        <v>183120000000.0</v>
+      </c>
+      <c r="BF2">
+        <v>187343000000.0</v>
+      </c>
+      <c r="BG2">
+        <v>169731000000.0</v>
+      </c>
+      <c r="BH2">
+        <v>208199000000.0</v>
+      </c>
+      <c r="BI2">
+        <v>130549000000.0</v>
+      </c>
+      <c r="BJ2">
+        <v>173176000000.0</v>
+      </c>
+      <c r="BK2">
+        <v>156059000000.0</v>
+      </c>
+      <c r="BL2">
+        <v>224811000000.0</v>
+      </c>
+      <c r="BM2">
+        <v>129869000000.0</v>
+      </c>
+      <c r="BN2">
+        <v>134730000000.0</v>
+      </c>
+      <c r="BO2">
+        <v>179603000000.0</v>
+      </c>
+      <c r="BP2">
+        <v>228406000000.0</v>
+      </c>
+      <c r="BQ2">
+        <v>159319000000.0</v>
+      </c>
+      <c r="BR2">
+        <v>126557000000.0</v>
+      </c>
+      <c r="BS2">
+        <v>150572000000.0</v>
+      </c>
+      <c r="BT2">
+        <v>196662000000.0</v>
+      </c>
+      <c r="BU2">
+        <v>138163000000.0</v>
+      </c>
+      <c r="BV2">
+        <v>134629000000.0</v>
+      </c>
+      <c r="BW2">
+        <v>137985000000.0</v>
+      </c>
+      <c r="BX2">
+        <v>127982000000.0</v>
+      </c>
+      <c r="BY2">
+        <v>126281000000.0</v>
+      </c>
+      <c r="BZ2">
+        <v>111162000000.0</v>
+      </c>
+      <c r="CA2">
+        <v>101540000000.0</v>
+      </c>
+      <c r="CB2">
+        <v>117383000000.0</v>
+      </c>
+      <c r="CC2">
+        <v>124954000000.0</v>
+      </c>
+      <c r="CD2">
+        <v>115924000000.0</v>
+      </c>
+      <c r="CE2"/>
+      <c r="CF2">
+        <v>186471000000.0</v>
+      </c>
+      <c r="CG2">
+        <v>169588000000.0</v>
+      </c>
+      <c r="CH2">
+        <v>172277000000.0</v>
+      </c>
+      <c r="CI2">
+        <v>105246000000.0</v>
+      </c>
+      <c r="CJ2">
+        <v>112602000000.0</v>
+      </c>
+      <c r="CK2">
+        <v>98706000000.0</v>
+      </c>
+      <c r="CL2">
+        <v>85555000000.0</v>
+      </c>
+    </row>
+    <row r="3" spans="1:90">
+      <c r="A3" t="s">
+        <v>160</v>
+      </c>
+      <c r="B3">
+        <v>72197000000.0</v>
+      </c>
+      <c r="C3">
+        <v>68937000000.0</v>
+      </c>
+      <c r="D3">
+        <v>74988000000.0</v>
+      </c>
+      <c r="E3">
+        <v>74573000000.0</v>
+      </c>
+      <c r="F3">
+        <v>74360000000.0</v>
+      </c>
+      <c r="G3">
+        <v>76290000000.0</v>
+      </c>
+      <c r="H3">
+        <v>80622000000.0</v>
+      </c>
+      <c r="I3">
+        <v>75563000000.0</v>
+      </c>
+      <c r="J3">
+        <v>4585000000.0</v>
+      </c>
+      <c r="K3">
+        <v>76107000000.0</v>
+      </c>
+      <c r="L3">
+        <v>71786000000.0</v>
+      </c>
+      <c r="M3">
+        <v>88994000000.0</v>
+      </c>
+      <c r="N3">
+        <v>71554000000.0</v>
+      </c>
+      <c r="O3">
+        <v>68994000000.0</v>
+      </c>
+      <c r="P3">
+        <v>65822000000.0</v>
+      </c>
+      <c r="Q3">
+        <v>5362000000.0</v>
+      </c>
+      <c r="R3">
+        <v>4024000000.0</v>
+      </c>
+      <c r="S3">
+        <v>4498000000.0</v>
+      </c>
+      <c r="T3">
+        <v>146700000000.0</v>
+      </c>
+      <c r="U3">
+        <v>62478000000.0</v>
+      </c>
+      <c r="V3">
+        <v>65551000000.0</v>
+      </c>
+      <c r="W3">
+        <v>66503000000.0</v>
+      </c>
+      <c r="X3">
+        <v>6146000000.0</v>
+      </c>
+      <c r="Y3">
+        <v>3866000000.0</v>
+      </c>
+      <c r="Z3">
+        <v>4311000000.0</v>
+      </c>
+      <c r="AA3">
+        <v>4118000000.0</v>
+      </c>
+      <c r="AB3">
+        <v>4215000000.0</v>
+      </c>
+      <c r="AC3">
+        <v>1839000000.0</v>
+      </c>
+      <c r="AD3">
+        <v>3169000000.0</v>
+      </c>
+      <c r="AE3">
+        <v>3157000000.0</v>
+      </c>
+      <c r="AF3">
+        <v>4255000000.0</v>
+      </c>
+      <c r="AG3">
+        <v>2844000000.0</v>
+      </c>
+      <c r="AH3">
+        <v>1570000000.0</v>
+      </c>
+      <c r="AI3">
+        <v>1612000000.0</v>
+      </c>
+      <c r="AJ3">
+        <v>2202000000.0</v>
+      </c>
+      <c r="AK3">
+        <v>2696000000.0</v>
+      </c>
+      <c r="AL3">
+        <v>1618000000.0</v>
+      </c>
+      <c r="AM3">
+        <v>1655000000.0</v>
+      </c>
+      <c r="AN3">
+        <v>50526000000.0</v>
+      </c>
+      <c r="AO3">
+        <v>2570000000.0</v>
+      </c>
+      <c r="AP3">
+        <v>3986000000.0</v>
+      </c>
+      <c r="AQ3">
+        <v>1869000000.0</v>
+      </c>
+      <c r="AR3">
+        <v>2608000000.0</v>
+      </c>
+      <c r="AS3">
+        <v>2662000000.0</v>
+      </c>
+      <c r="AT3">
+        <v>48656000000.0</v>
+      </c>
+      <c r="AU3">
+        <v>2535000000.0</v>
+      </c>
+      <c r="AV3">
+        <v>2368000000.0</v>
+      </c>
+      <c r="AW3">
+        <v>2404000000.0</v>
+      </c>
+      <c r="AX3">
+        <v>2544000000.0</v>
+      </c>
+      <c r="AY3">
+        <v>2362000000.0</v>
+      </c>
+      <c r="AZ3">
+        <v>117287200000.0</v>
+      </c>
+      <c r="BA3"/>
+      <c r="BB3">
+        <v>29067000000.0</v>
+      </c>
+      <c r="BC3">
+        <v>28853000000.0</v>
+      </c>
+      <c r="BD3"/>
+      <c r="BE3">
+        <v>56992970729.0</v>
+      </c>
+      <c r="BF3"/>
+      <c r="BG3"/>
+      <c r="BH3"/>
+      <c r="BI3"/>
+      <c r="BJ3"/>
+      <c r="BK3"/>
+      <c r="BL3"/>
+      <c r="BM3"/>
+      <c r="BN3"/>
+      <c r="BO3"/>
+      <c r="BP3"/>
+      <c r="BQ3"/>
+      <c r="BR3"/>
+      <c r="BS3"/>
+      <c r="BT3"/>
+      <c r="BU3"/>
+      <c r="BV3"/>
+      <c r="BW3"/>
+      <c r="BX3"/>
+      <c r="BY3"/>
+      <c r="BZ3"/>
+      <c r="CA3"/>
+      <c r="CB3"/>
+      <c r="CC3"/>
+      <c r="CD3"/>
+      <c r="CE3"/>
+      <c r="CF3"/>
+      <c r="CG3"/>
+      <c r="CH3"/>
+      <c r="CI3"/>
+      <c r="CJ3"/>
+      <c r="CK3"/>
+      <c r="CL3"/>
+    </row>
+    <row r="4" spans="1:90">
+      <c r="A4" t="s">
+        <v>161</v>
+      </c>
+      <c r="B4"/>
+      <c r="C4"/>
+      <c r="D4"/>
+      <c r="E4"/>
+      <c r="F4"/>
+      <c r="G4"/>
+      <c r="H4"/>
+      <c r="I4"/>
+      <c r="J4"/>
+      <c r="K4"/>
+      <c r="L4"/>
+      <c r="M4"/>
+      <c r="N4"/>
+      <c r="O4"/>
+      <c r="P4"/>
+      <c r="Q4"/>
+      <c r="R4"/>
+      <c r="S4"/>
+      <c r="T4"/>
+      <c r="U4"/>
+      <c r="V4"/>
+      <c r="W4"/>
+      <c r="X4"/>
+      <c r="Y4"/>
+      <c r="Z4"/>
+      <c r="AA4"/>
+      <c r="AB4"/>
+      <c r="AC4"/>
+      <c r="AD4"/>
+      <c r="AE4"/>
+      <c r="AF4"/>
+      <c r="AG4"/>
+      <c r="AH4"/>
+      <c r="AI4"/>
+      <c r="AJ4"/>
+      <c r="AK4"/>
+      <c r="AL4"/>
+      <c r="AM4"/>
+      <c r="AN4"/>
+      <c r="AO4"/>
+      <c r="AP4"/>
+      <c r="AQ4"/>
+      <c r="AR4"/>
+      <c r="AS4"/>
+      <c r="AT4"/>
+      <c r="AU4"/>
+      <c r="AV4"/>
+      <c r="AW4"/>
+      <c r="AX4"/>
+      <c r="AY4"/>
+      <c r="AZ4"/>
+      <c r="BA4"/>
+      <c r="BB4"/>
+      <c r="BC4"/>
+      <c r="BD4"/>
+      <c r="BE4"/>
+      <c r="BF4"/>
+      <c r="BG4"/>
+      <c r="BH4"/>
+      <c r="BI4"/>
+      <c r="BJ4"/>
+      <c r="BK4"/>
+      <c r="BL4"/>
+      <c r="BM4"/>
+      <c r="BN4"/>
+      <c r="BO4"/>
+      <c r="BP4"/>
+      <c r="BQ4"/>
+      <c r="BR4"/>
+      <c r="BS4"/>
+      <c r="BT4"/>
+      <c r="BU4"/>
+      <c r="BV4"/>
+      <c r="BW4"/>
+      <c r="BX4"/>
+      <c r="BY4"/>
+      <c r="BZ4"/>
+      <c r="CA4"/>
+      <c r="CB4"/>
+      <c r="CC4"/>
+      <c r="CD4"/>
+      <c r="CE4"/>
+      <c r="CF4"/>
+      <c r="CG4"/>
+      <c r="CH4"/>
+      <c r="CI4"/>
+      <c r="CJ4"/>
+      <c r="CK4"/>
+      <c r="CL4"/>
+    </row>
+    <row r="5" spans="1:90">
+      <c r="A5" t="s">
+        <v>162</v>
+      </c>
+      <c r="B5">
+        <v>384049000000.0</v>
+      </c>
+      <c r="C5">
+        <v>294452000000.0</v>
+      </c>
+      <c r="D5">
+        <v>598573000000.0</v>
+      </c>
+      <c r="E5">
+        <v>385402000000.0</v>
+      </c>
+      <c r="F5">
+        <v>315647000000.0</v>
+      </c>
+      <c r="G5">
+        <v>255677000000.0</v>
+      </c>
+      <c r="H5">
+        <v>482262000000.0</v>
+      </c>
+      <c r="I5">
+        <v>413423000000.0</v>
+      </c>
+      <c r="J5">
+        <v>314878000000.0</v>
+      </c>
+      <c r="K5">
+        <v>265541000000.0</v>
+      </c>
+      <c r="L5">
+        <v>528658000000.0</v>
+      </c>
+      <c r="M5">
+        <v>307594000000.0</v>
+      </c>
+      <c r="N5">
+        <v>316403000000.0</v>
+      </c>
+      <c r="O5">
+        <v>271903000000.0</v>
+      </c>
+      <c r="P5">
+        <v>419175000000.0</v>
+      </c>
+      <c r="Q5">
+        <v>307976000000.0</v>
+      </c>
+      <c r="R5">
+        <v>277483000000.0</v>
+      </c>
+      <c r="S5">
+        <v>263812000000.0</v>
+      </c>
+      <c r="T5">
+        <v>329566000000.0</v>
+      </c>
+      <c r="U5">
+        <v>196591000000.0</v>
+      </c>
+      <c r="V5">
+        <v>178532000000.0</v>
+      </c>
+      <c r="W5">
+        <v>196677000000.0</v>
+      </c>
+      <c r="X5">
+        <v>208330000000.0</v>
+      </c>
+      <c r="Y5">
+        <v>118674000000.0</v>
+      </c>
+      <c r="Z5">
+        <v>-44134000000.0</v>
+      </c>
+      <c r="AA5">
+        <v>254666000000.0</v>
+      </c>
+      <c r="AB5">
+        <v>614191000000.0</v>
+      </c>
+      <c r="AC5">
+        <v>448349000000.0</v>
+      </c>
+      <c r="AD5">
+        <v>405227000000.0</v>
+      </c>
+      <c r="AE5">
+        <v>383139000000.0</v>
+      </c>
+      <c r="AF5">
+        <v>651138000000.0</v>
+      </c>
+      <c r="AG5">
+        <v>519534000000.0</v>
+      </c>
+      <c r="AH5">
+        <v>399804000000.0</v>
+      </c>
+      <c r="AI5">
+        <v>344477000000.0</v>
+      </c>
+      <c r="AJ5">
+        <v>594018000000.0</v>
+      </c>
+      <c r="AK5">
+        <v>442290000000.0</v>
+      </c>
+      <c r="AL5">
+        <v>463822000000.0</v>
+      </c>
+      <c r="AM5">
+        <v>421433000000.0</v>
+      </c>
+      <c r="AN5">
+        <v>431354000000.0</v>
+      </c>
+      <c r="AO5">
+        <v>380439000000.0</v>
+      </c>
+      <c r="AP5">
+        <v>288048000000.0</v>
+      </c>
+      <c r="AQ5">
+        <v>341738000000.0</v>
+      </c>
+      <c r="AR5">
+        <v>230173000000.0</v>
+      </c>
+      <c r="AS5">
+        <v>227885000000.0</v>
+      </c>
+      <c r="AT5">
+        <v>103678000000.0</v>
+      </c>
+      <c r="AU5">
+        <v>152393000000.0</v>
+      </c>
+      <c r="AV5">
+        <v>428437000000.0</v>
+      </c>
+      <c r="AW5">
+        <v>233696000000.0</v>
+      </c>
+      <c r="AX5">
+        <v>215841000000.0</v>
+      </c>
+      <c r="AY5">
+        <v>280436000000.0</v>
+      </c>
+      <c r="AZ5">
+        <v>506271200000.0</v>
+      </c>
+      <c r="BA5"/>
+      <c r="BB5">
+        <v>226900000000.0</v>
+      </c>
+      <c r="BC5"/>
+      <c r="BD5"/>
+      <c r="BE5">
+        <v>129888000000.0</v>
+      </c>
+      <c r="BF5"/>
+      <c r="BG5"/>
+      <c r="BH5"/>
+      <c r="BI5"/>
+      <c r="BJ5"/>
+      <c r="BK5"/>
+      <c r="BL5"/>
+      <c r="BM5"/>
+      <c r="BN5"/>
+      <c r="BO5"/>
+      <c r="BP5"/>
+      <c r="BQ5"/>
+      <c r="BR5"/>
+      <c r="BS5"/>
+      <c r="BT5"/>
+      <c r="BU5"/>
+      <c r="BV5"/>
+      <c r="BW5"/>
+      <c r="BX5"/>
+      <c r="BY5"/>
+      <c r="BZ5"/>
+      <c r="CA5"/>
+      <c r="CB5"/>
+      <c r="CC5"/>
+      <c r="CD5"/>
+      <c r="CE5"/>
+      <c r="CF5"/>
+      <c r="CG5"/>
+      <c r="CH5"/>
+      <c r="CI5"/>
+      <c r="CJ5"/>
+      <c r="CK5"/>
+      <c r="CL5"/>
+    </row>
+    <row r="6" spans="1:90">
+      <c r="A6" t="s">
+        <v>163</v>
+      </c>
+      <c r="B6">
+        <v>456246000000.0</v>
+      </c>
+      <c r="C6">
+        <v>363389000000.0</v>
+      </c>
+      <c r="D6">
+        <v>673561000000.0</v>
+      </c>
+      <c r="E6">
+        <v>459975000000.0</v>
+      </c>
+      <c r="F6">
+        <v>390007000000.0</v>
+      </c>
+      <c r="G6">
+        <v>331967000000.0</v>
+      </c>
+      <c r="H6">
+        <v>562884000000.0</v>
+      </c>
+      <c r="I6">
+        <v>488986000000.0</v>
+      </c>
+      <c r="J6">
+        <v>319463000000.0</v>
+      </c>
+      <c r="K6">
+        <v>341648000000.0</v>
+      </c>
+      <c r="L6">
+        <v>600444000000.0</v>
+      </c>
+      <c r="M6">
+        <v>396588000000.0</v>
+      </c>
+      <c r="N6">
+        <v>387957000000.0</v>
+      </c>
+      <c r="O6">
+        <v>340897000000.0</v>
+      </c>
+      <c r="P6">
+        <v>484997000000.0</v>
+      </c>
+      <c r="Q6">
+        <v>313338000000.0</v>
+      </c>
+      <c r="R6">
+        <v>281507000000.0</v>
+      </c>
+      <c r="S6">
+        <v>268310000000.0</v>
+      </c>
+      <c r="T6">
+        <v>476266000000.0</v>
+      </c>
+      <c r="U6">
+        <v>259069000000.0</v>
+      </c>
+      <c r="V6">
+        <v>244083000000.0</v>
+      </c>
+      <c r="W6">
+        <v>263180000000.0</v>
+      </c>
+      <c r="X6">
+        <v>214476000000.0</v>
+      </c>
+      <c r="Y6">
+        <v>122540000000.0</v>
+      </c>
+      <c r="Z6">
+        <v>-39823000000.0</v>
+      </c>
+      <c r="AA6">
+        <v>258784000000.0</v>
+      </c>
+      <c r="AB6">
+        <v>618406000000.0</v>
+      </c>
+      <c r="AC6">
+        <v>450188000000.0</v>
+      </c>
+      <c r="AD6">
+        <v>408396000000.0</v>
+      </c>
+      <c r="AE6">
+        <v>386296000000.0</v>
+      </c>
+      <c r="AF6">
+        <v>655393000000.0</v>
+      </c>
+      <c r="AG6">
+        <v>522378000000.0</v>
+      </c>
+      <c r="AH6">
+        <v>401374000000.0</v>
+      </c>
+      <c r="AI6">
+        <v>346089000000.0</v>
+      </c>
+      <c r="AJ6">
+        <v>596220000000.0</v>
+      </c>
+      <c r="AK6">
+        <v>444986000000.0</v>
+      </c>
+      <c r="AL6">
+        <v>465440000000.0</v>
+      </c>
+      <c r="AM6">
+        <v>423088000000.0</v>
+      </c>
+      <c r="AN6">
+        <v>481880000000.0</v>
+      </c>
+      <c r="AO6">
+        <v>383009000000.0</v>
+      </c>
+      <c r="AP6">
+        <v>292034000000.0</v>
+      </c>
+      <c r="AQ6">
+        <v>343607000000.0</v>
+      </c>
+      <c r="AR6">
+        <v>232781000000.0</v>
+      </c>
+      <c r="AS6">
+        <v>230547000000.0</v>
+      </c>
+      <c r="AT6">
+        <v>152334000000.0</v>
+      </c>
+      <c r="AU6">
+        <v>154928000000.0</v>
+      </c>
+      <c r="AV6">
+        <v>430805000000.0</v>
+      </c>
+      <c r="AW6">
+        <v>236100000000.0</v>
+      </c>
+      <c r="AX6">
+        <v>218385000000.0</v>
+      </c>
+      <c r="AY6">
+        <v>282798000000.0</v>
+      </c>
+      <c r="AZ6">
+        <v>623558400000.0</v>
+      </c>
+      <c r="BA6"/>
+      <c r="BB6">
+        <v>255967000000.0</v>
+      </c>
+      <c r="BC6"/>
+      <c r="BD6"/>
+      <c r="BE6">
+        <v>186880970729.0</v>
+      </c>
+      <c r="BF6"/>
+      <c r="BG6"/>
+      <c r="BH6"/>
+      <c r="BI6"/>
+      <c r="BJ6"/>
+      <c r="BK6"/>
+      <c r="BL6"/>
+      <c r="BM6"/>
+      <c r="BN6"/>
+      <c r="BO6"/>
+      <c r="BP6"/>
+      <c r="BQ6"/>
+      <c r="BR6"/>
+      <c r="BS6"/>
+      <c r="BT6"/>
+      <c r="BU6"/>
+      <c r="BV6"/>
+      <c r="BW6"/>
+      <c r="BX6"/>
+      <c r="BY6"/>
+      <c r="BZ6"/>
+      <c r="CA6"/>
+      <c r="CB6"/>
+      <c r="CC6"/>
+      <c r="CD6"/>
+      <c r="CE6"/>
+      <c r="CF6"/>
+      <c r="CG6"/>
+      <c r="CH6"/>
+      <c r="CI6"/>
+      <c r="CJ6"/>
+      <c r="CK6"/>
+      <c r="CL6"/>
+    </row>
+    <row r="7" spans="1:90">
+      <c r="A7" t="s">
+        <v>164</v>
+      </c>
+      <c r="B7"/>
+      <c r="C7"/>
+      <c r="D7"/>
+      <c r="E7"/>
+      <c r="F7"/>
+      <c r="G7"/>
+      <c r="H7"/>
+      <c r="I7"/>
+      <c r="J7"/>
+      <c r="K7"/>
+      <c r="L7"/>
+      <c r="M7"/>
+      <c r="N7"/>
+      <c r="O7"/>
+      <c r="P7"/>
+      <c r="Q7"/>
+      <c r="R7"/>
+      <c r="S7"/>
+      <c r="T7"/>
+      <c r="U7"/>
+      <c r="V7"/>
+      <c r="W7"/>
+      <c r="X7"/>
+      <c r="Y7"/>
+      <c r="Z7"/>
+      <c r="AA7"/>
+      <c r="AB7"/>
+      <c r="AC7"/>
+      <c r="AD7"/>
+      <c r="AE7"/>
+      <c r="AF7"/>
+      <c r="AG7"/>
+      <c r="AH7"/>
+      <c r="AI7"/>
+      <c r="AJ7"/>
+      <c r="AK7"/>
+      <c r="AL7"/>
+      <c r="AM7"/>
+      <c r="AN7"/>
+      <c r="AO7"/>
+      <c r="AP7"/>
+      <c r="AQ7"/>
+      <c r="AR7"/>
+      <c r="AS7"/>
+      <c r="AT7"/>
+      <c r="AU7"/>
+      <c r="AV7"/>
+      <c r="AW7"/>
+      <c r="AX7"/>
+      <c r="AY7"/>
+      <c r="AZ7"/>
+      <c r="BA7"/>
+      <c r="BB7"/>
+      <c r="BC7"/>
+      <c r="BD7"/>
+      <c r="BE7"/>
+      <c r="BF7"/>
+      <c r="BG7"/>
+      <c r="BH7"/>
+      <c r="BI7"/>
+      <c r="BJ7"/>
+      <c r="BK7"/>
+      <c r="BL7"/>
+      <c r="BM7"/>
+      <c r="BN7"/>
+      <c r="BO7"/>
+      <c r="BP7"/>
+      <c r="BQ7"/>
+      <c r="BR7"/>
+      <c r="BS7"/>
+      <c r="BT7"/>
+      <c r="BU7"/>
+      <c r="BV7"/>
+      <c r="BW7"/>
+      <c r="BX7"/>
+      <c r="BY7"/>
+      <c r="BZ7"/>
+      <c r="CA7"/>
+      <c r="CB7"/>
+      <c r="CC7"/>
+      <c r="CD7"/>
+      <c r="CE7"/>
+      <c r="CF7"/>
+      <c r="CG7"/>
+      <c r="CH7"/>
+      <c r="CI7"/>
+      <c r="CJ7"/>
+      <c r="CK7"/>
+      <c r="CL7"/>
+    </row>
+    <row r="8" spans="1:90">
+      <c r="A8" t="s">
+        <v>165</v>
+      </c>
+      <c r="B8"/>
+      <c r="C8"/>
+      <c r="D8"/>
+      <c r="E8"/>
+      <c r="F8"/>
+      <c r="G8"/>
+      <c r="H8"/>
+      <c r="I8"/>
+      <c r="J8"/>
+      <c r="K8"/>
+      <c r="L8"/>
+      <c r="M8"/>
+      <c r="N8"/>
+      <c r="O8"/>
+      <c r="P8"/>
+      <c r="Q8"/>
+      <c r="R8"/>
+      <c r="S8"/>
+      <c r="T8"/>
+      <c r="U8"/>
+      <c r="V8"/>
+      <c r="W8"/>
+      <c r="X8"/>
+      <c r="Y8"/>
+      <c r="Z8"/>
+      <c r="AA8"/>
+      <c r="AB8"/>
+      <c r="AC8"/>
+      <c r="AD8"/>
+      <c r="AE8"/>
+      <c r="AF8"/>
+      <c r="AG8"/>
+      <c r="AH8"/>
+      <c r="AI8"/>
+      <c r="AJ8"/>
+      <c r="AK8"/>
+      <c r="AL8"/>
+      <c r="AM8"/>
+      <c r="AN8"/>
+      <c r="AO8"/>
+      <c r="AP8"/>
+      <c r="AQ8"/>
+      <c r="AR8"/>
+      <c r="AS8"/>
+      <c r="AT8"/>
+      <c r="AU8"/>
+      <c r="AV8"/>
+      <c r="AW8"/>
+      <c r="AX8"/>
+      <c r="AY8"/>
+      <c r="AZ8"/>
+      <c r="BA8"/>
+      <c r="BB8"/>
+      <c r="BC8"/>
+      <c r="BD8"/>
+      <c r="BE8"/>
+      <c r="BF8"/>
+      <c r="BG8"/>
+      <c r="BH8"/>
+      <c r="BI8"/>
+      <c r="BJ8"/>
+      <c r="BK8"/>
+      <c r="BL8"/>
+      <c r="BM8"/>
+      <c r="BN8"/>
+      <c r="BO8"/>
+      <c r="BP8"/>
+      <c r="BQ8"/>
+      <c r="BR8"/>
+      <c r="BS8"/>
+      <c r="BT8"/>
+      <c r="BU8"/>
+      <c r="BV8"/>
+      <c r="BW8"/>
+      <c r="BX8"/>
+      <c r="BY8"/>
+      <c r="BZ8"/>
+      <c r="CA8"/>
+      <c r="CB8"/>
+      <c r="CC8"/>
+      <c r="CD8"/>
+      <c r="CE8"/>
+      <c r="CF8"/>
+      <c r="CG8"/>
+      <c r="CH8"/>
+      <c r="CI8"/>
+      <c r="CJ8"/>
+      <c r="CK8"/>
+      <c r="CL8"/>
+    </row>
+    <row r="9" spans="1:90">
+      <c r="A9" t="s">
+        <v>166</v>
+      </c>
+      <c r="B9">
+        <v>598367000000.0</v>
+      </c>
+      <c r="C9">
+        <v>459603000000.0</v>
+      </c>
+      <c r="D9">
+        <v>795034000000.0</v>
+      </c>
+      <c r="E9">
+        <v>589002000000.0</v>
+      </c>
+      <c r="F9">
+        <v>479895000000.0</v>
+      </c>
+      <c r="G9">
+        <v>387423000000.0</v>
+      </c>
+      <c r="H9">
+        <v>669536000000.0</v>
+      </c>
+      <c r="I9">
+        <v>599458000000.0</v>
+      </c>
+      <c r="J9">
+        <v>429842000000.0</v>
+      </c>
+      <c r="K9">
+        <v>391982000000.0</v>
+      </c>
+      <c r="L9">
+        <v>656296000000.0</v>
+      </c>
+      <c r="M9">
+        <v>457424000000.0</v>
+      </c>
+      <c r="N9">
+        <v>459451000000.0</v>
+      </c>
+      <c r="O9">
+        <v>442645000000.0</v>
+      </c>
+      <c r="P9">
+        <v>630987000000.0</v>
+      </c>
+      <c r="Q9">
+        <v>499768000000.0</v>
+      </c>
+      <c r="R9">
+        <v>393896000000.0</v>
+      </c>
+      <c r="S9">
+        <v>399040000000.0</v>
+      </c>
+      <c r="T9">
+        <v>466352000000.0</v>
+      </c>
+      <c r="U9">
+        <v>302365000000.0</v>
+      </c>
+      <c r="V9">
+        <v>296596000000.0</v>
+      </c>
+      <c r="W9">
+        <v>296384000000.0</v>
+      </c>
+      <c r="X9">
+        <v>352416000000.0</v>
+      </c>
+      <c r="Y9">
+        <v>220962000000.0</v>
+      </c>
+      <c r="Z9">
+        <v>-13394000000.0</v>
+      </c>
+      <c r="AA9">
+        <v>380242000000.0</v>
+      </c>
+      <c r="AB9">
+        <v>695844000000.0</v>
+      </c>
+      <c r="AC9">
+        <v>583388000000.0</v>
+      </c>
+      <c r="AD9">
+        <v>520324000000.0</v>
+      </c>
+      <c r="AE9">
+        <v>485498000000.0</v>
+      </c>
+      <c r="AF9">
+        <v>859948000000.0</v>
+      </c>
+      <c r="AG9">
+        <v>650957000000.0</v>
+      </c>
+      <c r="AH9">
+        <v>499086000000.0</v>
+      </c>
+      <c r="AI9">
+        <v>452716000000.0</v>
+      </c>
+      <c r="AJ9">
+        <v>731082000000.0</v>
+      </c>
+      <c r="AK9">
+        <v>567366000000.0</v>
+      </c>
+      <c r="AL9">
+        <v>376579000000.0</v>
+      </c>
+      <c r="AM9">
+        <v>596677000000.0</v>
+      </c>
+      <c r="AN9">
+        <v>646293000000.0</v>
+      </c>
+      <c r="AO9">
+        <v>555705000000.0</v>
+      </c>
+      <c r="AP9">
+        <v>453265000000.0</v>
+      </c>
+      <c r="AQ9">
+        <v>492481000000.0</v>
+      </c>
+      <c r="AR9">
+        <v>651650000000.0</v>
+      </c>
+      <c r="AS9">
+        <v>333112000000.0</v>
+      </c>
+      <c r="AT9">
+        <v>268126000000.0</v>
+      </c>
+      <c r="AU9">
+        <v>308525000000.0</v>
+      </c>
+      <c r="AV9">
+        <v>627129000000.0</v>
+      </c>
+      <c r="AW9">
+        <v>379892000000.0</v>
+      </c>
+      <c r="AX9">
+        <v>370792000000.0</v>
+      </c>
+      <c r="AY9">
+        <v>428109000000.0</v>
+      </c>
+      <c r="AZ9">
+        <v>685594200000.0</v>
+      </c>
+      <c r="BA9">
+        <v>379449000000.0</v>
+      </c>
+      <c r="BB9">
+        <v>375888000000.0</v>
+      </c>
+      <c r="BC9">
+        <v>417584000000.0</v>
+      </c>
+      <c r="BD9">
+        <v>586177000000.0</v>
+      </c>
+      <c r="BE9">
+        <v>295744000000.0</v>
+      </c>
+      <c r="BF9">
+        <v>352066000000.0</v>
+      </c>
+      <c r="BG9">
+        <v>378979000000.0</v>
+      </c>
+      <c r="BH9">
+        <v>428887000000.0</v>
+      </c>
+      <c r="BI9">
+        <v>232331000000.0</v>
+      </c>
+      <c r="BJ9">
+        <v>276396000000.0</v>
+      </c>
+      <c r="BK9">
+        <v>254154000000.0</v>
+      </c>
+      <c r="BL9">
+        <v>349047000000.0</v>
+      </c>
+      <c r="BM9">
+        <v>242534000000.0</v>
+      </c>
+      <c r="BN9">
+        <v>311061000000.0</v>
+      </c>
+      <c r="BO9">
+        <v>259872000000.0</v>
+      </c>
+      <c r="BP9">
+        <v>230778000000.0</v>
+      </c>
+      <c r="BQ9">
+        <v>242166000000.0</v>
+      </c>
+      <c r="BR9">
+        <v>220359000000.0</v>
+      </c>
+      <c r="BS9">
+        <v>258107000000.0</v>
+      </c>
+      <c r="BT9">
+        <v>149235000000.0</v>
+      </c>
+      <c r="BU9">
+        <v>216896000000.0</v>
+      </c>
+      <c r="BV9">
+        <v>176315000000.0</v>
+      </c>
+      <c r="BW9">
+        <v>175776000000.0</v>
+      </c>
+      <c r="BX9">
+        <v>168548000000.0</v>
+      </c>
+      <c r="BY9">
+        <v>98693000000.0</v>
+      </c>
+      <c r="BZ9">
+        <v>117599000000.0</v>
+      </c>
+      <c r="CA9">
+        <v>126794000000.0</v>
+      </c>
+      <c r="CB9">
+        <v>106997000000.0</v>
+      </c>
+      <c r="CC9">
+        <v>107935000000.0</v>
+      </c>
+      <c r="CD9">
+        <v>84851000000.0</v>
+      </c>
+      <c r="CE9">
+        <v>105014000000.0</v>
+      </c>
+      <c r="CF9">
+        <v>96267000000.0</v>
+      </c>
+      <c r="CG9">
+        <v>73065000000.0</v>
+      </c>
+      <c r="CH9">
+        <v>100327000000.0</v>
+      </c>
+      <c r="CI9">
+        <v>85013000000.0</v>
+      </c>
+      <c r="CJ9">
+        <v>77306000000.0</v>
+      </c>
+      <c r="CK9">
+        <v>77980000000.0</v>
+      </c>
+      <c r="CL9">
+        <v>68503000000.0</v>
+      </c>
+    </row>
+    <row r="10" spans="1:90">
+      <c r="A10" t="s">
+        <v>167</v>
+      </c>
+      <c r="B10">
+        <v>387727000000.0</v>
+      </c>
+      <c r="C10">
+        <v>292939000000.0</v>
+      </c>
+      <c r="D10">
+        <v>602501000000.0</v>
+      </c>
+      <c r="E10">
+        <v>382938000000.0</v>
+      </c>
+      <c r="F10">
+        <v>312927000000.0</v>
+      </c>
+      <c r="G10">
+        <v>252941000000.0</v>
+      </c>
+      <c r="H10">
+        <v>475065000000.0</v>
+      </c>
+      <c r="I10">
+        <v>405704000000.0</v>
+      </c>
+      <c r="J10">
+        <v>307993000000.0</v>
+      </c>
+      <c r="K10">
+        <v>259162000000.0</v>
+      </c>
+      <c r="L10">
+        <v>522118000000.0</v>
+      </c>
+      <c r="M10">
+        <v>299701000000.0</v>
+      </c>
+      <c r="N10">
+        <v>310317000000.0</v>
+      </c>
+      <c r="O10">
+        <v>265584000000.0</v>
+      </c>
+      <c r="P10">
+        <v>412814000000.0</v>
+      </c>
+      <c r="Q10">
+        <v>301959000000.0</v>
+      </c>
+      <c r="R10">
+        <v>271900000000.0</v>
+      </c>
+      <c r="S10">
+        <v>259814000000.0</v>
+      </c>
+      <c r="T10">
+        <v>323135000000.0</v>
+      </c>
+      <c r="U10">
+        <v>188638000000.0</v>
+      </c>
+      <c r="V10">
+        <v>171084000000.0</v>
+      </c>
+      <c r="W10">
+        <v>194924000000.0</v>
+      </c>
+      <c r="X10">
+        <v>196019000000.0</v>
+      </c>
+      <c r="Y10">
+        <v>104839000000.0</v>
+      </c>
+      <c r="Z10">
+        <v>-86703000000.0</v>
+      </c>
+      <c r="AA10">
+        <v>182315000000.0</v>
+      </c>
+      <c r="AB10">
+        <v>604745000000.0</v>
+      </c>
+      <c r="AC10">
+        <v>367882000000.0</v>
+      </c>
+      <c r="AD10">
+        <v>333078000000.0</v>
+      </c>
+      <c r="AE10">
+        <v>320907000000.0</v>
+      </c>
+      <c r="AF10">
+        <v>587665000000.0</v>
+      </c>
+      <c r="AG10">
+        <v>457610000000.0</v>
+      </c>
+      <c r="AH10">
+        <v>339544000000.0</v>
+      </c>
+      <c r="AI10">
+        <v>287093000000.0</v>
+      </c>
+      <c r="AJ10">
+        <v>525982000000.0</v>
+      </c>
+      <c r="AK10">
+        <v>388807000000.0</v>
+      </c>
+      <c r="AL10">
+        <v>457704000000.0</v>
+      </c>
+      <c r="AM10">
+        <v>407527000000.0</v>
+      </c>
+      <c r="AN10">
+        <v>398827000000.0</v>
+      </c>
+      <c r="AO10">
+        <v>323072000000.0</v>
+      </c>
+      <c r="AP10">
+        <v>270268000000.0</v>
+      </c>
+      <c r="AQ10">
+        <v>328019000000.0</v>
+      </c>
+      <c r="AR10">
+        <v>197402000000.0</v>
+      </c>
+      <c r="AS10">
+        <v>233628000000.0</v>
+      </c>
+      <c r="AT10">
+        <v>100268000000.0</v>
+      </c>
+      <c r="AU10">
+        <v>144274000000.0</v>
+      </c>
+      <c r="AV10">
+        <v>404170000000.0</v>
+      </c>
+      <c r="AW10">
+        <v>202569000000.0</v>
+      </c>
+      <c r="AX10">
+        <v>225253000000.0</v>
+      </c>
+      <c r="AY10">
+        <v>246386000000.0</v>
+      </c>
+      <c r="AZ10">
+        <v>536901000000.0</v>
+      </c>
+      <c r="BA10">
+        <v>206562000000.0</v>
+      </c>
+      <c r="BB10">
+        <v>222721000000.0</v>
+      </c>
+      <c r="BC10">
+        <v>295372000000.0</v>
+      </c>
+      <c r="BD10">
+        <v>408595000000.0</v>
+      </c>
+      <c r="BE10">
+        <v>119895000000.0</v>
+      </c>
+      <c r="BF10">
+        <v>236146000000.0</v>
+      </c>
+      <c r="BG10">
+        <v>251219000000.0</v>
+      </c>
+      <c r="BH10">
+        <v>271797000000.0</v>
+      </c>
+      <c r="BI10">
+        <v>79554000000.0</v>
+      </c>
+      <c r="BJ10">
+        <v>173240000000.0</v>
+      </c>
+      <c r="BK10">
+        <v>155898000000.0</v>
+      </c>
+      <c r="BL10">
+        <v>202007000000.0</v>
+      </c>
+      <c r="BM10">
+        <v>95821000000.0</v>
+      </c>
+      <c r="BN10">
+        <v>156951000000.0</v>
+      </c>
+      <c r="BO10">
+        <v>139383000000.0</v>
+      </c>
+      <c r="BP10">
+        <v>134405000000.0</v>
+      </c>
+      <c r="BQ10">
+        <v>110542000000.0</v>
+      </c>
+      <c r="BR10">
+        <v>69372000000.0</v>
+      </c>
+      <c r="BS10">
+        <v>158172000000.0</v>
+      </c>
+      <c r="BT10">
+        <v>85538000000.0</v>
+      </c>
+      <c r="BU10">
+        <v>95019000000.0</v>
+      </c>
+      <c r="BV10">
+        <v>67737000000.0</v>
+      </c>
+      <c r="BW10">
+        <v>65682000000.0</v>
+      </c>
+      <c r="BX10">
+        <v>57879000000.0</v>
+      </c>
+      <c r="BY10">
+        <v>26122000000.0</v>
+      </c>
+      <c r="BZ10">
+        <v>17671000000.0</v>
+      </c>
+      <c r="CA10">
+        <v>29479000000.0</v>
+      </c>
+      <c r="CB10">
+        <v>30074000000.0</v>
+      </c>
+      <c r="CC10">
+        <v>37059000000.0</v>
+      </c>
+      <c r="CD10">
+        <v>18289000000.0</v>
+      </c>
+      <c r="CE10">
+        <v>17449000000.0</v>
+      </c>
+      <c r="CF10">
+        <v>40512000000.0</v>
+      </c>
+      <c r="CG10">
+        <v>26616000000.0</v>
+      </c>
+      <c r="CH10">
+        <v>44012000000.0</v>
+      </c>
+      <c r="CI10">
+        <v>40845000000.0</v>
+      </c>
+      <c r="CJ10">
+        <v>32578000000.0</v>
+      </c>
+      <c r="CK10">
+        <v>25849000000.0</v>
+      </c>
+      <c r="CL10">
+        <v>29595000000.0</v>
+      </c>
+    </row>
+    <row r="11" spans="1:90">
+      <c r="A11" t="s">
+        <v>168</v>
+      </c>
+      <c r="B11">
+        <v>87572000000.0</v>
+      </c>
+      <c r="C11">
+        <v>63871000000.0</v>
+      </c>
+      <c r="D11">
+        <v>143249000000.0</v>
+      </c>
+      <c r="E11">
+        <v>84463000000.0</v>
+      </c>
+      <c r="F11">
+        <v>81960000000.0</v>
+      </c>
+      <c r="G11">
+        <v>58120000000.0</v>
+      </c>
+      <c r="H11">
+        <v>95566000000.0</v>
+      </c>
+      <c r="I11">
+        <v>87244000000.0</v>
+      </c>
+      <c r="J11">
+        <v>68580000000.0</v>
+      </c>
+      <c r="K11">
+        <v>54288000000.0</v>
+      </c>
+      <c r="L11">
+        <v>148564000000.0</v>
+      </c>
+      <c r="M11">
+        <v>64613000000.0</v>
+      </c>
+      <c r="N11">
+        <v>56435000000.0</v>
+      </c>
+      <c r="O11">
+        <v>61641000000.0</v>
+      </c>
+      <c r="P11">
+        <v>94583000000.0</v>
+      </c>
+      <c r="Q11">
+        <v>89611000000.0</v>
+      </c>
+      <c r="R11">
+        <v>79898000000.0</v>
+      </c>
+      <c r="S11">
+        <v>57489000000.0</v>
+      </c>
+      <c r="T11">
+        <v>69789000000.0</v>
+      </c>
+      <c r="U11">
+        <v>57805000000.0</v>
+      </c>
+      <c r="V11">
+        <v>38239000000.0</v>
+      </c>
+      <c r="W11">
+        <v>46098000000.0</v>
+      </c>
+      <c r="X11">
+        <v>63513000000.0</v>
+      </c>
+      <c r="Y11">
+        <v>14823000000.0</v>
+      </c>
+      <c r="Z11">
+        <v>-9883000000.0</v>
+      </c>
+      <c r="AA11">
+        <v>42400000000.0</v>
+      </c>
+      <c r="AB11">
+        <v>156888000000.0</v>
+      </c>
+      <c r="AC11">
+        <v>95443000000.0</v>
+      </c>
+      <c r="AD11">
+        <v>86890000000.0</v>
+      </c>
+      <c r="AE11">
+        <v>81332000000.0</v>
+      </c>
+      <c r="AF11">
+        <v>162065000000.0</v>
+      </c>
+      <c r="AG11">
+        <v>122281000000.0</v>
+      </c>
+      <c r="AH11">
+        <v>88195000000.0</v>
+      </c>
+      <c r="AI11">
+        <v>74564000000.0</v>
+      </c>
+      <c r="AJ11">
+        <v>124788000000.0</v>
+      </c>
+      <c r="AK11">
+        <v>113705000000.0</v>
+      </c>
+      <c r="AL11">
+        <v>113655000000.0</v>
+      </c>
+      <c r="AM11">
+        <v>105805000000.0</v>
+      </c>
+      <c r="AN11">
+        <v>95889000000.0</v>
+      </c>
+      <c r="AO11">
+        <v>89904000000.0</v>
+      </c>
+      <c r="AP11">
+        <v>68863000000.0</v>
+      </c>
+      <c r="AQ11">
+        <v>83401000000.0</v>
+      </c>
+      <c r="AR11">
+        <v>53967000000.0</v>
+      </c>
+      <c r="AS11">
+        <v>59739000000.0</v>
+      </c>
+      <c r="AT11">
+        <v>28023000000.0</v>
+      </c>
+      <c r="AU11">
+        <v>36934000000.0</v>
+      </c>
+      <c r="AV11">
+        <v>109954000000.0</v>
+      </c>
+      <c r="AW11">
+        <v>50161000000.0</v>
+      </c>
+      <c r="AX11">
+        <v>61214000000.0</v>
+      </c>
+      <c r="AY11">
+        <v>62166000000.0</v>
+      </c>
+      <c r="AZ11">
+        <v>134448800000.0</v>
+      </c>
+      <c r="BA11">
+        <v>57280000000.0</v>
+      </c>
+      <c r="BB11">
+        <v>57552000000.0</v>
+      </c>
+      <c r="BC11">
+        <v>75292000000.0</v>
+      </c>
+      <c r="BD11">
+        <v>103310000000.0</v>
+      </c>
+      <c r="BE11">
+        <v>30497000000.0</v>
+      </c>
+      <c r="BF11">
+        <v>56182000000.0</v>
+      </c>
+      <c r="BG11">
+        <v>59000000000.0</v>
+      </c>
+      <c r="BH11">
+        <v>60715000000.0</v>
+      </c>
+      <c r="BI11">
+        <v>30003000000.0</v>
+      </c>
+      <c r="BJ11">
+        <v>43368000000.0</v>
+      </c>
+      <c r="BK11">
+        <v>39019000000.0</v>
+      </c>
+      <c r="BL11">
+        <v>51292000000.0</v>
+      </c>
+      <c r="BM11">
+        <v>24306000000.0</v>
+      </c>
+      <c r="BN11">
+        <v>40289000000.0</v>
+      </c>
+      <c r="BO11">
+        <v>35225000000.0</v>
+      </c>
+      <c r="BP11">
+        <v>37788000000.0</v>
+      </c>
+      <c r="BQ11">
+        <v>31042000000.0</v>
+      </c>
+      <c r="BR11">
+        <v>19471000000.0</v>
+      </c>
+      <c r="BS11">
+        <v>43613000000.0</v>
+      </c>
+      <c r="BT11">
+        <v>22719000000.0</v>
+      </c>
+      <c r="BU11">
+        <v>27058000000.0</v>
+      </c>
+      <c r="BV11">
+        <v>21480000000.0</v>
+      </c>
+      <c r="BW11">
+        <v>20337000000.0</v>
+      </c>
+      <c r="BX11">
+        <v>20961000000.0</v>
+      </c>
+      <c r="BY11">
+        <v>8441000000.0</v>
+      </c>
+      <c r="BZ11">
+        <v>6374000000.0</v>
+      </c>
+      <c r="CA11">
+        <v>10919000000.0</v>
+      </c>
+      <c r="CB11">
+        <v>10651000000.0</v>
+      </c>
+      <c r="CC11">
+        <v>12394000000.0</v>
+      </c>
+      <c r="CD11">
+        <v>6297000000.0</v>
+      </c>
+      <c r="CE11">
+        <v>6786000000.0</v>
+      </c>
+      <c r="CF11">
+        <v>12686000000.0</v>
+      </c>
+      <c r="CG11">
+        <v>8640000000.0</v>
+      </c>
+      <c r="CH11">
+        <v>13438000000.0</v>
+      </c>
+      <c r="CI11">
+        <v>14694000000.0</v>
+      </c>
+      <c r="CJ11">
+        <v>9954000000.0</v>
+      </c>
+      <c r="CK11">
+        <v>8587000000.0</v>
+      </c>
+      <c r="CL11">
+        <v>9335000000.0</v>
+      </c>
+    </row>
+    <row r="12" spans="1:90">
+      <c r="A12" t="s">
+        <v>169</v>
+      </c>
+      <c r="B12">
+        <v>1482000000.0</v>
+      </c>
+      <c r="C12">
+        <v>1513000000.0</v>
+      </c>
+      <c r="D12">
+        <v>2533000000.0</v>
+      </c>
+      <c r="E12">
+        <v>2464000000.0</v>
+      </c>
+      <c r="F12">
+        <v>2720000000.0</v>
+      </c>
+      <c r="G12">
+        <v>2736000000.0</v>
+      </c>
+      <c r="H12">
+        <v>7197000000.0</v>
+      </c>
+      <c r="I12">
+        <v>7719000000.0</v>
+      </c>
+      <c r="J12">
+        <v>6885000000.0</v>
+      </c>
+      <c r="K12">
+        <v>6379000000.0</v>
+      </c>
+      <c r="L12">
+        <v>6540000000.0</v>
+      </c>
+      <c r="M12">
+        <v>7893000000.0</v>
+      </c>
+      <c r="N12">
+        <v>6086000000.0</v>
+      </c>
+      <c r="O12">
+        <v>6319000000.0</v>
+      </c>
+      <c r="P12">
+        <v>6361000000.0</v>
+      </c>
+      <c r="Q12">
+        <v>6017000000.0</v>
+      </c>
+      <c r="R12">
+        <v>5583000000.0</v>
+      </c>
+      <c r="S12">
+        <v>3998000000.0</v>
+      </c>
+      <c r="T12">
+        <v>6431000000.0</v>
+      </c>
+      <c r="U12">
+        <v>7953000000.0</v>
+      </c>
+      <c r="V12">
+        <v>7448000000.0</v>
+      </c>
+      <c r="W12">
+        <v>4003000000.0</v>
+      </c>
+      <c r="X12">
+        <v>12311000000.0</v>
+      </c>
+      <c r="Y12">
+        <v>21448000000.0</v>
+      </c>
+      <c r="Z12">
+        <v>23150000000.0</v>
+      </c>
+      <c r="AA12">
+        <v>6741000000.0</v>
+      </c>
+      <c r="AB12">
+        <v>9446000000.0</v>
+      </c>
+      <c r="AC12">
+        <v>16185000000.0</v>
+      </c>
+      <c r="AD12">
+        <v>12694000000.0</v>
+      </c>
+      <c r="AE12">
+        <v>6251000000.0</v>
+      </c>
+      <c r="AF12">
+        <v>9612000000.0</v>
+      </c>
+      <c r="AG12">
+        <v>11088000000.0</v>
+      </c>
+      <c r="AH12">
+        <v>8506000000.0</v>
+      </c>
+      <c r="AI12">
+        <v>4953000000.0</v>
+      </c>
+      <c r="AJ12">
+        <v>4053000000.0</v>
+      </c>
+      <c r="AK12">
+        <v>1160000000.0</v>
+      </c>
+      <c r="AL12">
+        <v>6118000000.0</v>
+      </c>
+      <c r="AM12">
+        <v>13906000000.0</v>
+      </c>
+      <c r="AN12">
+        <v>32527000000.0</v>
+      </c>
+      <c r="AO12">
+        <v>13117000000.0</v>
+      </c>
+      <c r="AP12">
+        <v>17780000000.0</v>
+      </c>
+      <c r="AQ12">
+        <v>13719000000.0</v>
+      </c>
+      <c r="AR12">
+        <v>32771000000.0</v>
+      </c>
+      <c r="AS12">
+        <v>5743000000.0</v>
+      </c>
+      <c r="AT12">
+        <v>8829000000.0</v>
+      </c>
+      <c r="AU12">
+        <v>13538000000.0</v>
+      </c>
+      <c r="AV12">
+        <v>24267000000.0</v>
+      </c>
+      <c r="AW12">
+        <v>31127000000.0</v>
+      </c>
+      <c r="AX12">
+        <v>9412000000.0</v>
+      </c>
+      <c r="AY12">
+        <v>34050000000.0</v>
+      </c>
+      <c r="AZ12">
+        <v>5316800000.0</v>
+      </c>
+      <c r="BA12"/>
+      <c r="BB12">
+        <v>4179000000.0</v>
+      </c>
+      <c r="BC12">
+        <v>1823000000.0</v>
+      </c>
+      <c r="BD12">
+        <v>4015000000.0</v>
+      </c>
+      <c r="BE12">
+        <v>468000000.0</v>
+      </c>
+      <c r="BF12">
+        <v>346000000.0</v>
+      </c>
+      <c r="BG12">
+        <v>1923000000.0</v>
+      </c>
+      <c r="BH12">
+        <v>5742000000.0</v>
+      </c>
+      <c r="BI12">
+        <v>970000000.0</v>
+      </c>
+      <c r="BJ12"/>
+      <c r="BK12">
+        <v>4391000000.0</v>
+      </c>
+      <c r="BL12">
+        <v>28149000000.0</v>
+      </c>
+      <c r="BM12"/>
+      <c r="BN12"/>
+      <c r="BO12"/>
+      <c r="BP12"/>
+      <c r="BQ12"/>
+      <c r="BR12"/>
+      <c r="BS12"/>
+      <c r="BT12"/>
+      <c r="BU12"/>
+      <c r="BV12"/>
+      <c r="BW12"/>
+      <c r="BX12">
+        <v>743000000.0</v>
+      </c>
+      <c r="BY12">
+        <v>499000000.0</v>
+      </c>
+      <c r="BZ12">
+        <v>38000000.0</v>
+      </c>
+      <c r="CA12">
+        <v>538000000.0</v>
+      </c>
+      <c r="CB12">
+        <v>1968000000.0</v>
+      </c>
+      <c r="CC12">
+        <v>228000000.0</v>
+      </c>
+      <c r="CD12">
+        <v>32000000.0</v>
+      </c>
+      <c r="CE12">
+        <v>887000000.0</v>
+      </c>
+      <c r="CF12">
+        <v>1000000.0</v>
+      </c>
+      <c r="CG12"/>
+      <c r="CH12"/>
+      <c r="CI12">
+        <v>55000000.0</v>
+      </c>
+      <c r="CJ12"/>
+      <c r="CK12"/>
+      <c r="CL12"/>
+    </row>
+    <row r="13" spans="1:90">
+      <c r="A13" t="s">
+        <v>170</v>
+      </c>
+      <c r="B13">
+        <v>4543000000.0</v>
+      </c>
+      <c r="C13">
+        <v>6902000000.0</v>
+      </c>
+      <c r="D13">
+        <v>5894000000.0</v>
+      </c>
+      <c r="E13">
+        <v>2524000000.0</v>
+      </c>
+      <c r="F13">
+        <v>8372000000.0</v>
+      </c>
+      <c r="G13">
+        <v>5661000000.0</v>
+      </c>
+      <c r="H13">
+        <v>2053000000.0</v>
+      </c>
+      <c r="I13">
+        <v>540000000.0</v>
+      </c>
+      <c r="J13">
+        <v>10444000000.0</v>
+      </c>
+      <c r="K13">
+        <v>9866000000.0</v>
+      </c>
+      <c r="L13">
+        <v>5278000000.0</v>
+      </c>
+      <c r="M13">
+        <v>4626000000.0</v>
+      </c>
+      <c r="N13">
+        <v>2965000000.0</v>
+      </c>
+      <c r="O13">
+        <v>2022000000.0</v>
+      </c>
+      <c r="P13">
+        <v>3526000000.0</v>
+      </c>
+      <c r="Q13">
+        <v>3900000000.0</v>
+      </c>
+      <c r="R13">
+        <v>2957000000.0</v>
+      </c>
+      <c r="S13">
+        <v>3153000000.0</v>
+      </c>
+      <c r="T13">
+        <v>1296000000.0</v>
+      </c>
+      <c r="U13">
+        <v>6121000000.0</v>
+      </c>
+      <c r="V13">
+        <v>3647000000.0</v>
+      </c>
+      <c r="W13">
+        <v>1753000000.0</v>
+      </c>
+      <c r="X13">
+        <v>5053000000.0</v>
+      </c>
+      <c r="Y13">
+        <v>13835000000.0</v>
+      </c>
+      <c r="Z13">
+        <v>12931000000.0</v>
+      </c>
+      <c r="AA13">
+        <v>2354000000.0</v>
+      </c>
+      <c r="AB13">
+        <v>8869000000.0</v>
+      </c>
+      <c r="AC13">
+        <v>12939000000.0</v>
+      </c>
+      <c r="AD13">
+        <v>10409000000.0</v>
+      </c>
+      <c r="AE13">
+        <v>12362000000.0</v>
+      </c>
+      <c r="AF13"/>
+      <c r="AG13"/>
+      <c r="AH13"/>
+      <c r="AI13"/>
+      <c r="AJ13"/>
+      <c r="AK13"/>
+      <c r="AL13"/>
+      <c r="AM13"/>
+      <c r="AN13"/>
+      <c r="AO13"/>
+      <c r="AP13"/>
+      <c r="AQ13"/>
+      <c r="AR13"/>
+      <c r="AS13"/>
+      <c r="AT13"/>
+      <c r="AU13"/>
+      <c r="AV13"/>
+      <c r="AW13"/>
+      <c r="AX13"/>
+      <c r="AY13"/>
+      <c r="AZ13"/>
+      <c r="BA13"/>
+      <c r="BB13"/>
+      <c r="BC13"/>
+      <c r="BD13"/>
+      <c r="BE13"/>
+      <c r="BF13"/>
+      <c r="BG13"/>
+      <c r="BH13"/>
+      <c r="BI13"/>
+      <c r="BJ13"/>
+      <c r="BK13"/>
+      <c r="BL13"/>
+      <c r="BM13"/>
+      <c r="BN13"/>
+      <c r="BO13"/>
+      <c r="BP13"/>
+      <c r="BQ13"/>
+      <c r="BR13"/>
+      <c r="BS13"/>
+      <c r="BT13"/>
+      <c r="BU13"/>
+      <c r="BV13"/>
+      <c r="BW13"/>
+      <c r="BX13"/>
+      <c r="BY13"/>
+      <c r="BZ13"/>
+      <c r="CA13"/>
+      <c r="CB13"/>
+      <c r="CC13"/>
+      <c r="CD13"/>
+      <c r="CE13"/>
+      <c r="CF13"/>
+      <c r="CG13"/>
+      <c r="CH13"/>
+      <c r="CI13"/>
+      <c r="CJ13"/>
+      <c r="CK13"/>
+      <c r="CL13"/>
+    </row>
+    <row r="14" spans="1:90">
+      <c r="A14" t="s">
+        <v>171</v>
+      </c>
+      <c r="B14">
+        <v>-26000000.0</v>
+      </c>
+      <c r="C14">
+        <v>-79000000.0</v>
+      </c>
+      <c r="D14">
+        <v>-98000000.0</v>
+      </c>
+      <c r="E14"/>
+      <c r="F14">
+        <v>-27000000.0</v>
+      </c>
+      <c r="G14">
+        <v>-11000000.0</v>
+      </c>
+      <c r="H14">
+        <v>-118000000.0</v>
+      </c>
+      <c r="I14">
+        <v>-73000000.0</v>
+      </c>
+      <c r="J14">
+        <v>-39000000.0</v>
+      </c>
+      <c r="K14">
+        <v>-68000000.0</v>
+      </c>
+      <c r="L14">
+        <v>-123000000.0</v>
+      </c>
+      <c r="M14">
+        <v>-77000000.0</v>
+      </c>
+      <c r="N14">
+        <v>-45000000.0</v>
+      </c>
+      <c r="O14">
+        <v>-44000000.0</v>
+      </c>
+      <c r="P14">
+        <v>-81000000.0</v>
+      </c>
+      <c r="Q14">
+        <v>13000000.0</v>
+      </c>
+      <c r="R14">
+        <v>-80000000.0</v>
+      </c>
+      <c r="S14">
+        <v>9000000.0</v>
+      </c>
+      <c r="T14">
+        <v>-54000000.0</v>
+      </c>
+      <c r="U14">
+        <v>-65000000.0</v>
+      </c>
+      <c r="V14">
+        <v>387000000.0</v>
+      </c>
+      <c r="W14">
+        <v>470000000.0</v>
+      </c>
+      <c r="X14">
+        <v>426000000.0</v>
+      </c>
+      <c r="Y14">
+        <v>460000000.0</v>
+      </c>
+      <c r="Z14">
+        <v>431000000.0</v>
+      </c>
+      <c r="AA14">
+        <v>474000000.0</v>
+      </c>
+      <c r="AB14">
+        <v>475000000.0</v>
+      </c>
+      <c r="AC14">
+        <v>470000000.0</v>
+      </c>
+      <c r="AD14">
+        <v>395000000.0</v>
+      </c>
+      <c r="AE14">
+        <v>455000000.0</v>
+      </c>
+      <c r="AF14">
+        <v>381000000.0</v>
+      </c>
+      <c r="AG14">
+        <v>298000000.0</v>
+      </c>
+      <c r="AH14">
+        <v>30000000.0</v>
+      </c>
+      <c r="AI14">
+        <v>30000000.0</v>
+      </c>
+      <c r="AJ14">
+        <v>80000000.0</v>
+      </c>
+      <c r="AK14">
+        <v>74000000.0</v>
+      </c>
+      <c r="AL14">
+        <v>43000000.0</v>
+      </c>
+      <c r="AM14">
+        <v>75000000.0</v>
+      </c>
+      <c r="AN14">
+        <v>35000000.0</v>
+      </c>
+      <c r="AO14">
+        <v>79000000.0</v>
+      </c>
+      <c r="AP14">
+        <v>82000000.0</v>
+      </c>
+      <c r="AQ14">
+        <v>108000000.0</v>
+      </c>
+      <c r="AR14">
+        <v>145000000.0</v>
+      </c>
+      <c r="AS14">
+        <v>36000000.0</v>
+      </c>
+      <c r="AT14">
+        <v>7000000.0</v>
+      </c>
+      <c r="AU14">
+        <v>9000000.0</v>
+      </c>
+      <c r="AV14">
+        <v>91000000.0</v>
+      </c>
+      <c r="AW14">
+        <v>41000000.0</v>
+      </c>
+      <c r="AX14">
+        <v>7000000.0</v>
+      </c>
+      <c r="AY14">
+        <v>36000000.0</v>
+      </c>
+      <c r="AZ14">
+        <v>104800000.0</v>
+      </c>
+      <c r="BA14"/>
+      <c r="BB14">
+        <v>50000000.0</v>
+      </c>
+      <c r="BC14">
+        <v>51000000.0</v>
+      </c>
+      <c r="BD14">
+        <v>76000000.0</v>
+      </c>
+      <c r="BE14"/>
+      <c r="BF14">
+        <v>48000000.0</v>
+      </c>
+      <c r="BG14">
+        <v>36000000.0</v>
+      </c>
+      <c r="BH14">
+        <v>58000000.0</v>
+      </c>
+      <c r="BI14">
+        <v>6000000.0</v>
+      </c>
+      <c r="BJ14">
+        <v>50000000.0</v>
+      </c>
+      <c r="BK14">
+        <v>32000000.0</v>
+      </c>
+      <c r="BL14">
+        <v>38000000.0</v>
+      </c>
+      <c r="BM14">
+        <v>19000000.0</v>
+      </c>
+      <c r="BN14">
+        <v>33000000.0</v>
+      </c>
+      <c r="BO14">
+        <v>44000000.0</v>
+      </c>
+      <c r="BP14">
+        <v>26000000.0</v>
+      </c>
+      <c r="BQ14">
+        <v>29000000.0</v>
+      </c>
+      <c r="BR14">
+        <v>28000000.0</v>
+      </c>
+      <c r="BS14">
+        <v>36000000.0</v>
+      </c>
+      <c r="BT14"/>
+      <c r="BU14">
+        <v>21000000.0</v>
+      </c>
+      <c r="BV14">
+        <v>27000000.0</v>
+      </c>
+      <c r="BW14">
+        <v>31000000.0</v>
+      </c>
+      <c r="BX14">
+        <v>17000000.0</v>
+      </c>
+      <c r="BY14">
+        <v>20000000.0</v>
+      </c>
+      <c r="BZ14">
+        <v>20000000.0</v>
+      </c>
+      <c r="CA14">
+        <v>14000000.0</v>
+      </c>
+      <c r="CB14">
+        <v>12000000.0</v>
+      </c>
+      <c r="CC14">
+        <v>25000000.0</v>
+      </c>
+      <c r="CD14">
+        <v>8000000.0</v>
+      </c>
+      <c r="CE14">
+        <v>1000000.0</v>
+      </c>
+      <c r="CF14">
+        <v>13000000.0</v>
+      </c>
+      <c r="CG14"/>
+      <c r="CH14">
+        <v>306000000.0</v>
+      </c>
+      <c r="CI14"/>
+      <c r="CJ14"/>
+      <c r="CK14"/>
+      <c r="CL14"/>
+    </row>
+    <row r="15" spans="1:90">
+      <c r="A15" t="s">
+        <v>172</v>
+      </c>
+      <c r="B15">
+        <v>300129000000.0</v>
+      </c>
+      <c r="C15">
+        <v>228989000000.0</v>
+      </c>
+      <c r="D15">
+        <v>459154000000.0</v>
+      </c>
+      <c r="E15">
+        <v>298440000000.0</v>
+      </c>
+      <c r="F15">
+        <v>230940000000.0</v>
+      </c>
+      <c r="G15">
+        <v>194810000000.0</v>
+      </c>
+      <c r="H15">
+        <v>379381000000.0</v>
+      </c>
+      <c r="I15">
+        <v>318387000000.0</v>
+      </c>
+      <c r="J15">
+        <v>239374000000.0</v>
+      </c>
+      <c r="K15">
+        <v>204806000000.0</v>
+      </c>
+      <c r="L15">
+        <v>373431000000.0</v>
+      </c>
+      <c r="M15">
+        <v>235011000000.0</v>
+      </c>
+      <c r="N15">
+        <v>253837000000.0</v>
+      </c>
+      <c r="O15">
+        <v>203899000000.0</v>
+      </c>
+      <c r="P15">
+        <v>318150000000.0</v>
+      </c>
+      <c r="Q15">
+        <v>212361000000.0</v>
+      </c>
+      <c r="R15">
+        <v>191922000000.0</v>
+      </c>
+      <c r="S15">
+        <v>202334000000.0</v>
+      </c>
+      <c r="T15">
+        <v>253292000000.0</v>
+      </c>
+      <c r="U15">
+        <v>130768000000.0</v>
+      </c>
+      <c r="V15">
+        <v>132840000000.0</v>
+      </c>
+      <c r="W15">
+        <v>148782000000.0</v>
+      </c>
+      <c r="X15">
+        <v>132540000000.0</v>
+      </c>
+      <c r="Y15">
+        <v>89987000000.0</v>
+      </c>
+      <c r="Z15">
+        <v>-76777000000.0</v>
+      </c>
+      <c r="AA15">
+        <v>139916000000.0</v>
+      </c>
+      <c r="AB15">
+        <v>447752000000.0</v>
+      </c>
+      <c r="AC15">
+        <v>272364000000.0</v>
+      </c>
+      <c r="AD15">
+        <v>246126000000.0</v>
+      </c>
+      <c r="AE15">
+        <v>239501000000.0</v>
+      </c>
+      <c r="AF15">
+        <v>425518000000.0</v>
+      </c>
+      <c r="AG15">
+        <v>335250000000.0</v>
+      </c>
+      <c r="AH15">
+        <v>251319000000.0</v>
+      </c>
+      <c r="AI15">
+        <v>212499000000.0</v>
+      </c>
+      <c r="AJ15">
+        <v>401114000000.0</v>
+      </c>
+      <c r="AK15">
+        <v>275028000000.0</v>
+      </c>
+      <c r="AL15">
+        <v>344007000000.0</v>
+      </c>
+      <c r="AM15">
+        <v>301646000000.0</v>
+      </c>
+      <c r="AN15">
+        <v>302903000000.0</v>
+      </c>
+      <c r="AO15">
+        <v>233089000000.0</v>
+      </c>
+      <c r="AP15">
+        <v>201323000000.0</v>
+      </c>
+      <c r="AQ15">
+        <v>244510000000.0</v>
+      </c>
+      <c r="AR15">
+        <v>143290000000.0</v>
+      </c>
+      <c r="AS15">
+        <v>173853000000.0</v>
+      </c>
+      <c r="AT15">
+        <v>72238000000.0</v>
+      </c>
+      <c r="AU15">
+        <v>107331000000.0</v>
+      </c>
+      <c r="AV15">
+        <v>294125000000.0</v>
+      </c>
+      <c r="AW15">
+        <v>152367000000.0</v>
+      </c>
+      <c r="AX15">
+        <v>164032000000.0</v>
+      </c>
+      <c r="AY15">
+        <v>184184000000.0</v>
+      </c>
+      <c r="AZ15">
+        <v>402347400000.0</v>
+      </c>
+      <c r="BA15"/>
+      <c r="BB15">
+        <v>165119000000.0</v>
+      </c>
+      <c r="BC15">
+        <v>220029000000.0</v>
+      </c>
+      <c r="BD15"/>
+      <c r="BE15">
+        <v>89421000000.0</v>
+      </c>
+      <c r="BF15"/>
+      <c r="BG15"/>
+      <c r="BH15"/>
+      <c r="BI15"/>
+      <c r="BJ15"/>
+      <c r="BK15"/>
+      <c r="BL15"/>
+      <c r="BM15"/>
+      <c r="BN15"/>
+      <c r="BO15"/>
+      <c r="BP15"/>
+      <c r="BQ15"/>
+      <c r="BR15"/>
+      <c r="BS15"/>
+      <c r="BT15"/>
+      <c r="BU15"/>
+      <c r="BV15"/>
+      <c r="BW15"/>
+      <c r="BX15"/>
+      <c r="BY15"/>
+      <c r="BZ15"/>
+      <c r="CA15"/>
+      <c r="CB15"/>
+      <c r="CC15"/>
+      <c r="CD15"/>
+      <c r="CE15"/>
+      <c r="CF15"/>
+      <c r="CG15"/>
+      <c r="CH15"/>
+      <c r="CI15"/>
+      <c r="CJ15"/>
+      <c r="CK15"/>
+      <c r="CL15"/>
+    </row>
+    <row r="16" spans="1:90">
+      <c r="A16" t="s">
+        <v>173</v>
+      </c>
+      <c r="B16"/>
+      <c r="C16"/>
+      <c r="D16">
+        <v>459154000000.0</v>
+      </c>
+      <c r="E16">
+        <v>298440000000.0</v>
+      </c>
+      <c r="F16">
+        <v>230940000000.0</v>
+      </c>
+      <c r="G16">
+        <v>194810000000.0</v>
+      </c>
+      <c r="H16">
+        <v>379381000000.0</v>
+      </c>
+      <c r="I16">
+        <v>318387000000.0</v>
+      </c>
+      <c r="J16"/>
+      <c r="K16"/>
+      <c r="L16"/>
+      <c r="M16">
+        <v>235011000000.0</v>
+      </c>
+      <c r="N16">
+        <v>253837000000.0</v>
+      </c>
+      <c r="O16">
+        <v>203899000000.0</v>
+      </c>
+      <c r="P16">
+        <v>318150000000.0</v>
+      </c>
+      <c r="Q16">
+        <v>212361000000.0</v>
+      </c>
+      <c r="R16">
+        <v>197128000000.0</v>
+      </c>
+      <c r="S16">
+        <v>197128000000.0</v>
+      </c>
+      <c r="T16">
+        <v>253292000000.0</v>
+      </c>
+      <c r="U16">
+        <v>130768000000.0</v>
+      </c>
+      <c r="V16">
+        <v>132840000000.0</v>
+      </c>
+      <c r="W16">
+        <v>148782000000.0</v>
+      </c>
+      <c r="X16">
+        <v>132540000000.0</v>
+      </c>
+      <c r="Y16">
+        <v>89987000000.0</v>
+      </c>
+      <c r="Z16">
+        <v>-76777000000.0</v>
+      </c>
+      <c r="AA16">
+        <v>139916000000.0</v>
+      </c>
+      <c r="AB16">
+        <v>447752000000.0</v>
+      </c>
+      <c r="AC16">
+        <v>272364000000.0</v>
+      </c>
+      <c r="AD16">
+        <v>246126000000.0</v>
+      </c>
+      <c r="AE16">
+        <v>239501000000.0</v>
+      </c>
+      <c r="AF16">
+        <v>425518000000.0</v>
+      </c>
+      <c r="AG16">
+        <v>335250000000.0</v>
+      </c>
+      <c r="AH16"/>
+      <c r="AI16"/>
+      <c r="AJ16"/>
+      <c r="AK16"/>
+      <c r="AL16"/>
+      <c r="AM16"/>
+      <c r="AN16"/>
+      <c r="AO16"/>
+      <c r="AP16"/>
+      <c r="AQ16"/>
+      <c r="AR16"/>
+      <c r="AS16"/>
+      <c r="AT16"/>
+      <c r="AU16"/>
+      <c r="AV16"/>
+      <c r="AW16"/>
+      <c r="AX16"/>
+      <c r="AY16"/>
+      <c r="AZ16"/>
+      <c r="BA16"/>
+      <c r="BB16"/>
+      <c r="BC16"/>
+      <c r="BD16"/>
+      <c r="BE16"/>
+      <c r="BF16"/>
+      <c r="BG16"/>
+      <c r="BH16"/>
+      <c r="BI16"/>
+      <c r="BJ16"/>
+      <c r="BK16"/>
+      <c r="BL16"/>
+      <c r="BM16"/>
+      <c r="BN16"/>
+      <c r="BO16"/>
+      <c r="BP16"/>
+      <c r="BQ16"/>
+      <c r="BR16"/>
+      <c r="BS16"/>
+      <c r="BT16"/>
+      <c r="BU16"/>
+      <c r="BV16"/>
+      <c r="BW16"/>
+      <c r="BX16"/>
+      <c r="BY16"/>
+      <c r="BZ16"/>
+      <c r="CA16"/>
+      <c r="CB16"/>
+      <c r="CC16"/>
+      <c r="CD16"/>
+      <c r="CE16"/>
+      <c r="CF16"/>
+      <c r="CG16"/>
+      <c r="CH16"/>
+      <c r="CI16"/>
+      <c r="CJ16"/>
+      <c r="CK16"/>
+      <c r="CL16"/>
+    </row>
+    <row r="17" spans="1:90">
+      <c r="A17" t="s">
+        <v>174</v>
+      </c>
+      <c r="B17">
+        <v>300155000000.0</v>
+      </c>
+      <c r="C17">
+        <v>229068000000.0</v>
+      </c>
+      <c r="D17">
+        <v>459252000000.0</v>
+      </c>
+      <c r="E17"/>
+      <c r="F17">
+        <v>230967000000.0</v>
+      </c>
+      <c r="G17">
+        <v>194821000000.0</v>
+      </c>
+      <c r="H17">
+        <v>379499000000.0</v>
+      </c>
+      <c r="I17">
+        <v>318460000000.0</v>
+      </c>
+      <c r="J17">
+        <v>239413000000.0</v>
+      </c>
+      <c r="K17">
+        <v>204874000000.0</v>
+      </c>
+      <c r="L17">
+        <v>373554000000.0</v>
+      </c>
+      <c r="M17">
+        <v>235088000000.0</v>
+      </c>
+      <c r="N17">
+        <v>253882000000.0</v>
+      </c>
+      <c r="O17">
+        <v>203943000000.0</v>
+      </c>
+      <c r="P17">
+        <v>318231000000.0</v>
+      </c>
+      <c r="Q17">
+        <v>212348000000.0</v>
+      </c>
+      <c r="R17">
+        <v>192002000000.0</v>
+      </c>
+      <c r="S17">
+        <v>202325000000.0</v>
+      </c>
+      <c r="T17">
+        <v>253346000000.0</v>
+      </c>
+      <c r="U17">
+        <v>130833000000.0</v>
+      </c>
+      <c r="V17">
+        <v>132845000000.0</v>
+      </c>
+      <c r="W17">
+        <v>148826000000.0</v>
+      </c>
+      <c r="X17">
+        <v>132506000000.0</v>
+      </c>
+      <c r="Y17">
+        <v>90016000000.0</v>
+      </c>
+      <c r="Z17">
+        <v>-76820000000.0</v>
+      </c>
+      <c r="AA17">
+        <v>139915000000.0</v>
+      </c>
+      <c r="AB17">
+        <v>447857000000.0</v>
+      </c>
+      <c r="AC17">
+        <v>272439000000.0</v>
+      </c>
+      <c r="AD17">
+        <v>246188000000.0</v>
+      </c>
+      <c r="AE17">
+        <v>239575000000.0</v>
+      </c>
+      <c r="AF17">
+        <v>425600000000.0</v>
+      </c>
+      <c r="AG17">
+        <v>335329000000.0</v>
+      </c>
+      <c r="AH17"/>
+      <c r="AI17"/>
+      <c r="AJ17"/>
+      <c r="AK17"/>
+      <c r="AL17"/>
+      <c r="AM17"/>
+      <c r="AN17"/>
+      <c r="AO17"/>
+      <c r="AP17"/>
+      <c r="AQ17"/>
+      <c r="AR17"/>
+      <c r="AS17"/>
+      <c r="AT17"/>
+      <c r="AU17"/>
+      <c r="AV17"/>
+      <c r="AW17"/>
+      <c r="AX17"/>
+      <c r="AY17"/>
+      <c r="AZ17"/>
+      <c r="BA17"/>
+      <c r="BB17"/>
+      <c r="BC17"/>
+      <c r="BD17"/>
+      <c r="BE17"/>
+      <c r="BF17"/>
+      <c r="BG17"/>
+      <c r="BH17"/>
+      <c r="BI17"/>
+      <c r="BJ17"/>
+      <c r="BK17"/>
+      <c r="BL17"/>
+      <c r="BM17"/>
+      <c r="BN17"/>
+      <c r="BO17"/>
+      <c r="BP17"/>
+      <c r="BQ17"/>
+      <c r="BR17"/>
+      <c r="BS17"/>
+      <c r="BT17"/>
+      <c r="BU17"/>
+      <c r="BV17"/>
+      <c r="BW17"/>
+      <c r="BX17"/>
+      <c r="BY17"/>
+      <c r="BZ17"/>
+      <c r="CA17"/>
+      <c r="CB17"/>
+      <c r="CC17"/>
+      <c r="CD17"/>
+      <c r="CE17"/>
+      <c r="CF17"/>
+      <c r="CG17"/>
+      <c r="CH17"/>
+      <c r="CI17"/>
+      <c r="CJ17"/>
+      <c r="CK17"/>
+      <c r="CL17"/>
+    </row>
+    <row r="18" spans="1:90">
+      <c r="A18" t="s">
+        <v>175</v>
+      </c>
+      <c r="B18">
+        <v>3061000000.0</v>
+      </c>
+      <c r="C18">
+        <v>5389000000.0</v>
+      </c>
+      <c r="D18">
+        <v>3361000000.0</v>
+      </c>
+      <c r="E18"/>
+      <c r="F18">
+        <v>5652000000.0</v>
+      </c>
+      <c r="G18">
+        <v>5661000000.0</v>
+      </c>
+      <c r="H18">
+        <v>2053000000.0</v>
+      </c>
+      <c r="I18">
+        <v>-540000000.0</v>
+      </c>
+      <c r="J18">
+        <v>3559000000.0</v>
+      </c>
+      <c r="K18">
+        <v>3487000000.0</v>
+      </c>
+      <c r="L18">
+        <v>-1262000000.0</v>
+      </c>
+      <c r="M18">
+        <v>-4626000000.0</v>
+      </c>
+      <c r="N18">
+        <v>-2965000000.0</v>
+      </c>
+      <c r="O18">
+        <v>-2022000000.0</v>
+      </c>
+      <c r="P18">
+        <v>-3526000000.0</v>
+      </c>
+      <c r="Q18">
+        <v>-3900000000.0</v>
+      </c>
+      <c r="R18">
+        <v>-2626000000.0</v>
+      </c>
+      <c r="S18">
+        <v>-845000000.0</v>
+      </c>
+      <c r="T18">
+        <v>-1296000000.0</v>
+      </c>
+      <c r="U18">
+        <v>-6121000000.0</v>
+      </c>
+      <c r="V18">
+        <v>-3801000000.0</v>
+      </c>
+      <c r="W18">
+        <v>-1753000000.0</v>
+      </c>
+      <c r="X18">
+        <v>-7258000000.0</v>
+      </c>
+      <c r="Y18">
+        <v>-13835000000.0</v>
+      </c>
+      <c r="Z18">
+        <v>-12931000000.0</v>
+      </c>
+      <c r="AA18">
+        <v>-2354000000.0</v>
+      </c>
+      <c r="AB18">
+        <v>-8869000000.0</v>
+      </c>
+      <c r="AC18">
+        <v>-12939000000.0</v>
+      </c>
+      <c r="AD18">
+        <v>-2285000000.0</v>
+      </c>
+      <c r="AE18">
+        <v>6111000000.0</v>
+      </c>
+      <c r="AF18"/>
+      <c r="AG18"/>
+      <c r="AH18"/>
+      <c r="AI18"/>
+      <c r="AJ18"/>
+      <c r="AK18"/>
+      <c r="AL18"/>
+      <c r="AM18"/>
+      <c r="AN18"/>
+      <c r="AO18"/>
+      <c r="AP18"/>
+      <c r="AQ18"/>
+      <c r="AR18"/>
+      <c r="AS18"/>
+      <c r="AT18"/>
+      <c r="AU18"/>
+      <c r="AV18"/>
+      <c r="AW18"/>
+      <c r="AX18"/>
+      <c r="AY18"/>
+      <c r="AZ18"/>
+      <c r="BA18"/>
+      <c r="BB18"/>
+      <c r="BC18"/>
+      <c r="BD18"/>
+      <c r="BE18"/>
+      <c r="BF18"/>
+      <c r="BG18"/>
+      <c r="BH18"/>
+      <c r="BI18"/>
+      <c r="BJ18"/>
+      <c r="BK18"/>
+      <c r="BL18"/>
+      <c r="BM18"/>
+      <c r="BN18"/>
+      <c r="BO18"/>
+      <c r="BP18"/>
+      <c r="BQ18"/>
+      <c r="BR18"/>
+      <c r="BS18"/>
+      <c r="BT18"/>
+      <c r="BU18"/>
+      <c r="BV18"/>
+      <c r="BW18"/>
+      <c r="BX18"/>
+      <c r="BY18"/>
+      <c r="BZ18"/>
+      <c r="CA18"/>
+      <c r="CB18"/>
+      <c r="CC18"/>
+      <c r="CD18"/>
+      <c r="CE18"/>
+      <c r="CF18"/>
+      <c r="CG18"/>
+      <c r="CH18"/>
+      <c r="CI18"/>
+      <c r="CJ18"/>
+      <c r="CK18"/>
+      <c r="CL18"/>
+    </row>
+    <row r="19" spans="1:90">
+      <c r="A19" t="s">
+        <v>176</v>
+      </c>
+      <c r="B19"/>
+      <c r="C19"/>
+      <c r="D19"/>
+      <c r="E19"/>
+      <c r="F19"/>
+      <c r="G19"/>
+      <c r="H19"/>
+      <c r="I19"/>
+      <c r="J19"/>
+      <c r="K19"/>
+      <c r="L19"/>
+      <c r="M19"/>
+      <c r="N19"/>
+      <c r="O19"/>
+      <c r="P19"/>
+      <c r="Q19"/>
+      <c r="R19"/>
+      <c r="S19"/>
+      <c r="T19"/>
+      <c r="U19"/>
+      <c r="V19"/>
+      <c r="W19"/>
+      <c r="X19"/>
+      <c r="Y19"/>
+      <c r="Z19"/>
+      <c r="AA19"/>
+      <c r="AB19"/>
+      <c r="AC19"/>
+      <c r="AD19"/>
+      <c r="AE19"/>
+      <c r="AF19"/>
+      <c r="AG19"/>
+      <c r="AH19"/>
+      <c r="AI19"/>
+      <c r="AJ19"/>
+      <c r="AK19"/>
+      <c r="AL19"/>
+      <c r="AM19"/>
+      <c r="AN19"/>
+      <c r="AO19"/>
+      <c r="AP19"/>
+      <c r="AQ19"/>
+      <c r="AR19"/>
+      <c r="AS19"/>
+      <c r="AT19"/>
+      <c r="AU19"/>
+      <c r="AV19"/>
+      <c r="AW19"/>
+      <c r="AX19"/>
+      <c r="AY19"/>
+      <c r="AZ19"/>
+      <c r="BA19"/>
+      <c r="BB19"/>
+      <c r="BC19"/>
+      <c r="BD19"/>
+      <c r="BE19"/>
+      <c r="BF19"/>
+      <c r="BG19"/>
+      <c r="BH19"/>
+      <c r="BI19"/>
+      <c r="BJ19"/>
+      <c r="BK19"/>
+      <c r="BL19"/>
+      <c r="BM19"/>
+      <c r="BN19"/>
+      <c r="BO19"/>
+      <c r="BP19"/>
+      <c r="BQ19"/>
+      <c r="BR19"/>
+      <c r="BS19"/>
+      <c r="BT19"/>
+      <c r="BU19"/>
+      <c r="BV19"/>
+      <c r="BW19"/>
+      <c r="BX19"/>
+      <c r="BY19"/>
+      <c r="BZ19"/>
+      <c r="CA19"/>
+      <c r="CB19"/>
+      <c r="CC19"/>
+      <c r="CD19"/>
+      <c r="CE19"/>
+      <c r="CF19"/>
+      <c r="CG19"/>
+      <c r="CH19"/>
+      <c r="CI19"/>
+      <c r="CJ19"/>
+      <c r="CK19"/>
+      <c r="CL19"/>
+    </row>
+    <row r="20" spans="1:90">
+      <c r="A20" t="s">
+        <v>177</v>
+      </c>
+      <c r="B20"/>
+      <c r="C20"/>
+      <c r="D20"/>
+      <c r="E20"/>
+      <c r="F20"/>
+      <c r="G20"/>
+      <c r="H20"/>
+      <c r="I20"/>
+      <c r="J20"/>
+      <c r="K20"/>
+      <c r="L20"/>
+      <c r="M20"/>
+      <c r="N20"/>
+      <c r="O20"/>
+      <c r="P20"/>
+      <c r="Q20"/>
+      <c r="R20"/>
+      <c r="S20"/>
+      <c r="T20"/>
+      <c r="U20"/>
+      <c r="V20"/>
+      <c r="W20"/>
+      <c r="X20"/>
+      <c r="Y20"/>
+      <c r="Z20"/>
+      <c r="AA20"/>
+      <c r="AB20"/>
+      <c r="AC20"/>
+      <c r="AD20"/>
+      <c r="AE20"/>
+      <c r="AF20"/>
+      <c r="AG20"/>
+      <c r="AH20"/>
+      <c r="AI20"/>
+      <c r="AJ20"/>
+      <c r="AK20"/>
+      <c r="AL20"/>
+      <c r="AM20"/>
+      <c r="AN20"/>
+      <c r="AO20"/>
+      <c r="AP20"/>
+      <c r="AQ20"/>
+      <c r="AR20"/>
+      <c r="AS20"/>
+      <c r="AT20"/>
+      <c r="AU20"/>
+      <c r="AV20"/>
+      <c r="AW20"/>
+      <c r="AX20"/>
+      <c r="AY20"/>
+      <c r="AZ20"/>
+      <c r="BA20"/>
+      <c r="BB20"/>
+      <c r="BC20"/>
+      <c r="BD20"/>
+      <c r="BE20"/>
+      <c r="BF20"/>
+      <c r="BG20"/>
+      <c r="BH20"/>
+      <c r="BI20"/>
+      <c r="BJ20"/>
+      <c r="BK20"/>
+      <c r="BL20"/>
+      <c r="BM20"/>
+      <c r="BN20"/>
+      <c r="BO20"/>
+      <c r="BP20"/>
+      <c r="BQ20"/>
+      <c r="BR20"/>
+      <c r="BS20"/>
+      <c r="BT20"/>
+      <c r="BU20"/>
+      <c r="BV20"/>
+      <c r="BW20"/>
+      <c r="BX20"/>
+      <c r="BY20"/>
+      <c r="BZ20"/>
+      <c r="CA20"/>
+      <c r="CB20"/>
+      <c r="CC20"/>
+      <c r="CD20"/>
+      <c r="CE20"/>
+      <c r="CF20"/>
+      <c r="CG20"/>
+      <c r="CH20"/>
+      <c r="CI20"/>
+      <c r="CJ20"/>
+      <c r="CK20"/>
+      <c r="CL20"/>
+    </row>
+    <row r="21" spans="1:90">
+      <c r="A21" t="s">
+        <v>178</v>
+      </c>
+      <c r="B21">
+        <v>384049000000.0</v>
+      </c>
+      <c r="C21">
+        <v>291044000000.0</v>
+      </c>
+      <c r="D21">
+        <v>598573000000.0</v>
+      </c>
+      <c r="E21">
+        <v>381645000000.0</v>
+      </c>
+      <c r="F21">
+        <v>307275000000.0</v>
+      </c>
+      <c r="G21">
+        <v>247280000000.0</v>
+      </c>
+      <c r="H21">
+        <v>473012000000.0</v>
+      </c>
+      <c r="I21">
+        <v>406244000000.0</v>
+      </c>
+      <c r="J21">
+        <v>303309000000.0</v>
+      </c>
+      <c r="K21">
+        <v>255675000000.0</v>
+      </c>
+      <c r="L21">
+        <v>521146000000.0</v>
+      </c>
+      <c r="M21">
+        <v>304327000000.0</v>
+      </c>
+      <c r="N21">
+        <v>313282000000.0</v>
+      </c>
+      <c r="O21">
+        <v>267606000000.0</v>
+      </c>
+      <c r="P21">
+        <v>416340000000.0</v>
+      </c>
+      <c r="Q21">
+        <v>305859000000.0</v>
+      </c>
+      <c r="R21">
+        <v>274526000000.0</v>
+      </c>
+      <c r="S21">
+        <v>260659000000.0</v>
+      </c>
+      <c r="T21">
+        <v>324431000000.0</v>
+      </c>
+      <c r="U21">
+        <v>194759000000.0</v>
+      </c>
+      <c r="V21">
+        <v>174885000000.0</v>
+      </c>
+      <c r="W21">
+        <v>196677000000.0</v>
+      </c>
+      <c r="X21">
+        <v>203277000000.0</v>
+      </c>
+      <c r="Y21">
+        <v>118674000000.0</v>
+      </c>
+      <c r="Z21">
+        <v>-44134000000.0</v>
+      </c>
+      <c r="AA21">
+        <v>226960000000.0</v>
+      </c>
+      <c r="AB21">
+        <v>614191000000.0</v>
+      </c>
+      <c r="AC21">
+        <v>384067000000.0</v>
+      </c>
+      <c r="AD21">
+        <v>345772000000.0</v>
+      </c>
+      <c r="AE21">
+        <v>327158000000.0</v>
+      </c>
+      <c r="AF21">
+        <v>597277000000.0</v>
+      </c>
+      <c r="AG21">
+        <v>468698000000.0</v>
+      </c>
+      <c r="AH21">
+        <v>348050000000.0</v>
+      </c>
+      <c r="AI21">
+        <v>292046000000.0</v>
+      </c>
+      <c r="AJ21">
+        <v>530035000000.0</v>
+      </c>
+      <c r="AK21">
+        <v>389967000000.0</v>
+      </c>
+      <c r="AL21">
+        <v>463822000000.0</v>
+      </c>
+      <c r="AM21">
+        <v>421433000000.0</v>
+      </c>
+      <c r="AN21">
+        <v>441153000000.0</v>
+      </c>
+      <c r="AO21">
+        <v>336189000000.0</v>
+      </c>
+      <c r="AP21">
+        <v>288048000000.0</v>
+      </c>
+      <c r="AQ21">
+        <v>341738000000.0</v>
+      </c>
+      <c r="AR21">
+        <v>230173000000.0</v>
+      </c>
+      <c r="AS21">
+        <v>227885000000.0</v>
+      </c>
+      <c r="AT21">
+        <v>109097000000.0</v>
+      </c>
+      <c r="AU21">
+        <v>152393000000.0</v>
+      </c>
+      <c r="AV21">
+        <v>425704000000.0</v>
+      </c>
+      <c r="AW21">
+        <v>224387000000.0</v>
+      </c>
+      <c r="AX21">
+        <v>215841000000.0</v>
+      </c>
+      <c r="AY21">
+        <v>280436000000.0</v>
+      </c>
+      <c r="AZ21">
+        <v>506271200000.0</v>
+      </c>
+      <c r="BA21">
+        <v>194558000000.0</v>
+      </c>
+      <c r="BB21">
+        <v>227117000000.0</v>
+      </c>
+      <c r="BC21">
+        <v>291723000000.0</v>
+      </c>
+      <c r="BD21">
+        <v>410630000000.0</v>
+      </c>
+      <c r="BE21">
+        <v>129888000000.0</v>
+      </c>
+      <c r="BF21">
+        <v>230071000000.0</v>
+      </c>
+      <c r="BG21">
+        <v>249303000000.0</v>
+      </c>
+      <c r="BH21">
+        <v>269942000000.0</v>
+      </c>
+      <c r="BI21">
+        <v>89246000000.0</v>
+      </c>
+      <c r="BJ21">
+        <v>170327000000.0</v>
+      </c>
+      <c r="BK21">
+        <v>151324000000.0</v>
+      </c>
+      <c r="BL21">
+        <v>217805000000.0</v>
+      </c>
+      <c r="BM21">
+        <v>76359000000.0</v>
+      </c>
+      <c r="BN21">
+        <v>184222000000.0</v>
+      </c>
+      <c r="BO21">
+        <v>137902000000.0</v>
+      </c>
+      <c r="BP21">
+        <v>141613000000.0</v>
+      </c>
+      <c r="BQ21">
+        <v>121491000000.0</v>
+      </c>
+      <c r="BR21">
+        <v>111200000000.0</v>
+      </c>
+      <c r="BS21">
+        <v>139080000000.0</v>
+      </c>
+      <c r="BT21">
+        <v>58080000000.0</v>
+      </c>
+      <c r="BU21">
+        <v>97858000000.0</v>
+      </c>
+      <c r="BV21">
+        <v>65787000000.0</v>
+      </c>
+      <c r="BW21">
+        <v>64561000000.0</v>
+      </c>
+      <c r="BX21">
+        <v>59788000000.0</v>
+      </c>
+      <c r="BY21">
+        <v>28179000000.0</v>
+      </c>
+      <c r="BZ21">
+        <v>17542000000.0</v>
+      </c>
+      <c r="CA21">
+        <v>33501000000.0</v>
+      </c>
+      <c r="CB21">
+        <v>35738000000.0</v>
+      </c>
+      <c r="CC21">
+        <v>43346000000.0</v>
+      </c>
+      <c r="CD21">
+        <v>17994000000.0</v>
+      </c>
+      <c r="CE21">
+        <v>23093000000.0</v>
+      </c>
+      <c r="CF21">
+        <v>37628000000.0</v>
+      </c>
+      <c r="CG21">
+        <v>24892000000.0</v>
+      </c>
+      <c r="CH21">
+        <v>42598000000.0</v>
+      </c>
+      <c r="CI21">
+        <v>36772000000.0</v>
+      </c>
+      <c r="CJ21">
+        <v>22794000000.0</v>
+      </c>
+      <c r="CK21">
+        <v>25075000000.0</v>
+      </c>
+      <c r="CL21">
+        <v>28336000000.0</v>
+      </c>
+    </row>
+    <row r="22" spans="1:90">
+      <c r="A22" t="s">
+        <v>179</v>
+      </c>
+      <c r="B22"/>
+      <c r="C22"/>
+      <c r="D22"/>
+      <c r="E22"/>
+      <c r="F22"/>
+      <c r="G22"/>
+      <c r="H22"/>
+      <c r="I22"/>
+      <c r="J22"/>
+      <c r="K22"/>
+      <c r="L22"/>
+      <c r="M22"/>
+      <c r="N22"/>
+      <c r="O22"/>
+      <c r="P22"/>
+      <c r="Q22"/>
+      <c r="R22"/>
+      <c r="S22"/>
+      <c r="T22"/>
+      <c r="U22"/>
+      <c r="V22"/>
+      <c r="W22"/>
+      <c r="X22"/>
+      <c r="Y22"/>
+      <c r="Z22"/>
+      <c r="AA22"/>
+      <c r="AB22"/>
+      <c r="AC22"/>
+      <c r="AD22"/>
+      <c r="AE22"/>
+      <c r="AF22"/>
+      <c r="AG22"/>
+      <c r="AH22"/>
+      <c r="AI22"/>
+      <c r="AJ22"/>
+      <c r="AK22"/>
+      <c r="AL22"/>
+      <c r="AM22"/>
+      <c r="AN22"/>
+      <c r="AO22"/>
+      <c r="AP22"/>
+      <c r="AQ22"/>
+      <c r="AR22"/>
+      <c r="AS22"/>
+      <c r="AT22"/>
+      <c r="AU22"/>
+      <c r="AV22"/>
+      <c r="AW22"/>
+      <c r="AX22"/>
+      <c r="AY22"/>
+      <c r="AZ22"/>
+      <c r="BA22"/>
+      <c r="BB22"/>
+      <c r="BC22"/>
+      <c r="BD22"/>
+      <c r="BE22"/>
+      <c r="BF22"/>
+      <c r="BG22"/>
+      <c r="BH22"/>
+      <c r="BI22"/>
+      <c r="BJ22"/>
+      <c r="BK22"/>
+      <c r="BL22"/>
+      <c r="BM22"/>
+      <c r="BN22"/>
+      <c r="BO22"/>
+      <c r="BP22"/>
+      <c r="BQ22"/>
+      <c r="BR22"/>
+      <c r="BS22"/>
+      <c r="BT22"/>
+      <c r="BU22"/>
+      <c r="BV22"/>
+      <c r="BW22"/>
+      <c r="BX22"/>
+      <c r="BY22"/>
+      <c r="BZ22"/>
+      <c r="CA22"/>
+      <c r="CB22"/>
+      <c r="CC22"/>
+      <c r="CD22"/>
+      <c r="CE22"/>
+      <c r="CF22"/>
+      <c r="CG22"/>
+      <c r="CH22"/>
+      <c r="CI22"/>
+      <c r="CJ22"/>
+      <c r="CK22"/>
+      <c r="CL22"/>
+    </row>
+    <row r="23" spans="1:90">
+      <c r="A23" t="s">
+        <v>180</v>
+      </c>
+      <c r="B23">
+        <v>577168000000.0</v>
+      </c>
+      <c r="C23">
+        <v>467499000000.0</v>
+      </c>
+      <c r="D23">
+        <v>575444000000.0</v>
+      </c>
+      <c r="E23">
+        <v>515021000000.0</v>
+      </c>
+      <c r="F23">
+        <v>494604000000.0</v>
+      </c>
+      <c r="G23">
+        <v>422686000000.0</v>
+      </c>
+      <c r="H23">
+        <v>584841000000.0</v>
+      </c>
+      <c r="I23">
+        <v>531024000000.0</v>
+      </c>
+      <c r="J23">
+        <v>424625000000.0</v>
+      </c>
+      <c r="K23">
+        <v>405335000000.0</v>
+      </c>
+      <c r="L23">
+        <v>530890000000.0</v>
+      </c>
+      <c r="M23">
+        <v>463996000000.0</v>
+      </c>
+      <c r="N23">
+        <v>447090000000.0</v>
+      </c>
+      <c r="O23">
+        <v>470957000000.0</v>
+      </c>
+      <c r="P23">
+        <v>581987000000.0</v>
+      </c>
+      <c r="Q23">
+        <v>479207000000.0</v>
+      </c>
+      <c r="R23">
+        <v>377845000000.0</v>
+      </c>
+      <c r="S23">
+        <v>411556000000.0</v>
+      </c>
+      <c r="T23">
+        <v>479190000000.0</v>
+      </c>
+      <c r="U23">
+        <v>362019000000.0</v>
+      </c>
+      <c r="V23">
+        <v>377746000000.0</v>
+      </c>
+      <c r="W23">
+        <v>384871000000.0</v>
+      </c>
+      <c r="X23">
+        <v>489141000000.0</v>
+      </c>
+      <c r="Y23">
+        <v>369947000000.0</v>
+      </c>
+      <c r="Z23">
+        <v>225652000000.0</v>
+      </c>
+      <c r="AA23">
+        <v>409877000000.0</v>
+      </c>
+      <c r="AB23">
+        <v>570365000000.0</v>
+      </c>
+      <c r="AC23">
+        <v>527393000000.0</v>
+      </c>
+      <c r="AD23">
+        <v>455547000000.0</v>
+      </c>
+      <c r="AE23">
+        <v>448827000000.0</v>
+      </c>
+      <c r="AF23">
+        <v>609536000000.0</v>
+      </c>
+      <c r="AG23">
+        <v>487576000000.0</v>
+      </c>
+      <c r="AH23">
+        <v>441490000000.0</v>
+      </c>
+      <c r="AI23">
+        <v>457771000000.0</v>
+      </c>
+      <c r="AJ23">
+        <v>529337000000.0</v>
+      </c>
+      <c r="AK23">
+        <v>435736000000.0</v>
+      </c>
+      <c r="AL23">
+        <v>369810000000.0</v>
+      </c>
+      <c r="AM23">
+        <v>483744000000.0</v>
+      </c>
+      <c r="AN23">
+        <v>550726000000.0</v>
+      </c>
+      <c r="AO23">
+        <v>423250000000.0</v>
+      </c>
+      <c r="AP23">
+        <v>441445000000.0</v>
+      </c>
+      <c r="AQ23">
+        <v>466858000000.0</v>
+      </c>
+      <c r="AR23">
+        <v>540287000000.0</v>
+      </c>
+      <c r="AS23">
+        <v>411710000000.0</v>
+      </c>
+      <c r="AT23">
+        <v>387428000000.0</v>
+      </c>
+      <c r="AU23">
+        <v>396593000000.0</v>
+      </c>
+      <c r="AV23">
+        <v>563116000000.0</v>
+      </c>
+      <c r="AW23">
+        <v>432810000000.0</v>
+      </c>
+      <c r="AX23">
+        <v>384354000000.0</v>
+      </c>
+      <c r="AY23">
+        <v>461853000000.0</v>
+      </c>
+      <c r="AZ23">
+        <v>528311000000.0</v>
+      </c>
+      <c r="BA23"/>
+      <c r="BB23">
+        <v>383636000000.0</v>
+      </c>
+      <c r="BC23">
+        <v>345247000000.0</v>
+      </c>
+      <c r="BD23"/>
+      <c r="BE23">
+        <v>360002000000.0</v>
+      </c>
+      <c r="BF23"/>
+      <c r="BG23"/>
+      <c r="BH23"/>
+      <c r="BI23"/>
+      <c r="BJ23"/>
+      <c r="BK23"/>
+      <c r="BL23"/>
+      <c r="BM23"/>
+      <c r="BN23"/>
+      <c r="BO23"/>
+      <c r="BP23"/>
+      <c r="BQ23"/>
+      <c r="BR23"/>
+      <c r="BS23"/>
+      <c r="BT23"/>
+      <c r="BU23"/>
+      <c r="BV23"/>
+      <c r="BW23"/>
+      <c r="BX23"/>
+      <c r="BY23"/>
+      <c r="BZ23"/>
+      <c r="CA23"/>
+      <c r="CB23"/>
+      <c r="CC23"/>
+      <c r="CD23"/>
+      <c r="CE23"/>
+      <c r="CF23"/>
+      <c r="CG23"/>
+      <c r="CH23"/>
+      <c r="CI23"/>
+      <c r="CJ23"/>
+      <c r="CK23"/>
+      <c r="CL23"/>
+    </row>
+    <row r="24" spans="1:90">
+      <c r="A24" t="s">
+        <v>181</v>
+      </c>
+      <c r="B24"/>
+      <c r="C24"/>
+      <c r="D24"/>
+      <c r="E24"/>
+      <c r="F24"/>
+      <c r="G24"/>
+      <c r="H24"/>
+      <c r="I24"/>
+      <c r="J24"/>
+      <c r="K24"/>
+      <c r="L24"/>
+      <c r="M24"/>
+      <c r="N24"/>
+      <c r="O24"/>
+      <c r="P24"/>
+      <c r="Q24"/>
+      <c r="R24"/>
+      <c r="S24"/>
+      <c r="T24"/>
+      <c r="U24"/>
+      <c r="V24"/>
+      <c r="W24"/>
+      <c r="X24"/>
+      <c r="Y24"/>
+      <c r="Z24"/>
+      <c r="AA24"/>
+      <c r="AB24"/>
+      <c r="AC24"/>
+      <c r="AD24"/>
+      <c r="AE24"/>
+      <c r="AF24"/>
+      <c r="AG24"/>
+      <c r="AH24"/>
+      <c r="AI24"/>
+      <c r="AJ24"/>
+      <c r="AK24"/>
+      <c r="AL24"/>
+      <c r="AM24"/>
+      <c r="AN24"/>
+      <c r="AO24"/>
+      <c r="AP24"/>
+      <c r="AQ24"/>
+      <c r="AR24"/>
+      <c r="AS24"/>
+      <c r="AT24"/>
+      <c r="AU24"/>
+      <c r="AV24"/>
+      <c r="AW24"/>
+      <c r="AX24"/>
+      <c r="AY24"/>
+      <c r="AZ24"/>
+      <c r="BA24"/>
+      <c r="BB24"/>
+      <c r="BC24"/>
+      <c r="BD24"/>
+      <c r="BE24"/>
+      <c r="BF24"/>
+      <c r="BG24"/>
+      <c r="BH24"/>
+      <c r="BI24"/>
+      <c r="BJ24"/>
+      <c r="BK24"/>
+      <c r="BL24"/>
+      <c r="BM24"/>
+      <c r="BN24"/>
+      <c r="BO24"/>
+      <c r="BP24"/>
+      <c r="BQ24"/>
+      <c r="BR24"/>
+      <c r="BS24"/>
+      <c r="BT24"/>
+      <c r="BU24"/>
+      <c r="BV24"/>
+      <c r="BW24"/>
+      <c r="BX24"/>
+      <c r="BY24"/>
+      <c r="BZ24"/>
+      <c r="CA24"/>
+      <c r="CB24"/>
+      <c r="CC24"/>
+      <c r="CD24"/>
+      <c r="CE24"/>
+      <c r="CF24"/>
+      <c r="CG24"/>
+      <c r="CH24"/>
+      <c r="CI24"/>
+      <c r="CJ24"/>
+      <c r="CK24"/>
+      <c r="CL24"/>
+    </row>
+    <row r="25" spans="1:90">
+      <c r="A25" t="s">
+        <v>182</v>
+      </c>
+      <c r="B25">
+        <v>3367000000.0</v>
+      </c>
+      <c r="C25">
+        <v>3223000000.0</v>
+      </c>
+      <c r="D25">
+        <v>4108000000.0</v>
+      </c>
+      <c r="E25"/>
+      <c r="F25">
+        <v>4387000000.0</v>
+      </c>
+      <c r="G25">
+        <v>4405000000.0</v>
+      </c>
+      <c r="H25">
+        <v>4113000000.0</v>
+      </c>
+      <c r="I25">
+        <v>4125000000.0</v>
+      </c>
+      <c r="J25">
+        <v>4585000000.0</v>
+      </c>
+      <c r="K25">
+        <v>4570000000.0</v>
+      </c>
+      <c r="L25">
+        <v>4312000000.0</v>
+      </c>
+      <c r="M25">
+        <v>4717000000.0</v>
+      </c>
+      <c r="N25">
+        <v>5288000000.0</v>
+      </c>
+      <c r="O25">
+        <v>5223000000.0</v>
+      </c>
+      <c r="P25">
+        <v>4994000000.0</v>
+      </c>
+      <c r="Q25">
+        <v>5362000000.0</v>
+      </c>
+      <c r="R25">
+        <v>4024000000.0</v>
+      </c>
+      <c r="S25">
+        <v>4498000000.0</v>
+      </c>
+      <c r="T25">
+        <v>5291000000.0</v>
+      </c>
+      <c r="U25">
+        <v>4828000000.0</v>
+      </c>
+      <c r="V25">
+        <v>5200000000.0</v>
+      </c>
+      <c r="W25">
+        <v>5140000000.0</v>
+      </c>
+      <c r="X25">
+        <v>6146000000.0</v>
+      </c>
+      <c r="Y25">
+        <v>3866000000.0</v>
+      </c>
+      <c r="Z25">
+        <v>4311000000.0</v>
+      </c>
+      <c r="AA25">
+        <v>4118000000.0</v>
+      </c>
+      <c r="AB25"/>
+      <c r="AC25"/>
+      <c r="AD25"/>
+      <c r="AE25"/>
+      <c r="AF25"/>
+      <c r="AG25"/>
+      <c r="AH25"/>
+      <c r="AI25"/>
+      <c r="AJ25"/>
+      <c r="AK25"/>
+      <c r="AL25"/>
+      <c r="AM25"/>
+      <c r="AN25"/>
+      <c r="AO25"/>
+      <c r="AP25"/>
+      <c r="AQ25"/>
+      <c r="AR25"/>
+      <c r="AS25"/>
+      <c r="AT25"/>
+      <c r="AU25"/>
+      <c r="AV25"/>
+      <c r="AW25"/>
+      <c r="AX25"/>
+      <c r="AY25"/>
+      <c r="AZ25"/>
+      <c r="BA25"/>
+      <c r="BB25"/>
+      <c r="BC25"/>
+      <c r="BD25"/>
+      <c r="BE25"/>
+      <c r="BF25"/>
+      <c r="BG25"/>
+      <c r="BH25"/>
+      <c r="BI25"/>
+      <c r="BJ25"/>
+      <c r="BK25"/>
+      <c r="BL25"/>
+      <c r="BM25"/>
+      <c r="BN25"/>
+      <c r="BO25"/>
+      <c r="BP25"/>
+      <c r="BQ25"/>
+      <c r="BR25"/>
+      <c r="BS25"/>
+      <c r="BT25"/>
+      <c r="BU25"/>
+      <c r="BV25"/>
+      <c r="BW25"/>
+      <c r="BX25"/>
+      <c r="BY25"/>
+      <c r="BZ25"/>
+      <c r="CA25"/>
+      <c r="CB25"/>
+      <c r="CC25"/>
+      <c r="CD25"/>
+      <c r="CE25"/>
+      <c r="CF25"/>
+      <c r="CG25"/>
+      <c r="CH25"/>
+      <c r="CI25"/>
+      <c r="CJ25"/>
+      <c r="CK25"/>
+      <c r="CL25"/>
+    </row>
+    <row r="26" spans="1:90">
+      <c r="A26" t="s">
+        <v>183</v>
+      </c>
+      <c r="B26"/>
+      <c r="C26"/>
+      <c r="D26"/>
+      <c r="E26"/>
+      <c r="F26"/>
+      <c r="G26"/>
+      <c r="H26"/>
+      <c r="I26"/>
+      <c r="J26"/>
+      <c r="K26"/>
+      <c r="L26"/>
+      <c r="M26"/>
+      <c r="N26"/>
+      <c r="O26"/>
+      <c r="P26"/>
+      <c r="Q26"/>
+      <c r="R26"/>
+      <c r="S26"/>
+      <c r="T26"/>
+      <c r="U26"/>
+      <c r="V26"/>
+      <c r="W26"/>
+      <c r="X26"/>
+      <c r="Y26"/>
+      <c r="Z26"/>
+      <c r="AA26"/>
+      <c r="AB26"/>
+      <c r="AC26"/>
+      <c r="AD26"/>
+      <c r="AE26"/>
+      <c r="AF26"/>
+      <c r="AG26"/>
+      <c r="AH26"/>
+      <c r="AI26"/>
+      <c r="AJ26"/>
+      <c r="AK26"/>
+      <c r="AL26"/>
+      <c r="AM26"/>
+      <c r="AN26"/>
+      <c r="AO26"/>
+      <c r="AP26"/>
+      <c r="AQ26"/>
+      <c r="AR26"/>
+      <c r="AS26"/>
+      <c r="AT26"/>
+      <c r="AU26"/>
+      <c r="AV26"/>
+      <c r="AW26"/>
+      <c r="AX26"/>
+      <c r="AY26"/>
+      <c r="AZ26"/>
+      <c r="BA26"/>
+      <c r="BB26"/>
+      <c r="BC26"/>
+      <c r="BD26"/>
+      <c r="BE26"/>
+      <c r="BF26"/>
+      <c r="BG26"/>
+      <c r="BH26"/>
+      <c r="BI26"/>
+      <c r="BJ26"/>
+      <c r="BK26"/>
+      <c r="BL26"/>
+      <c r="BM26"/>
+      <c r="BN26"/>
+      <c r="BO26"/>
+      <c r="BP26"/>
+      <c r="BQ26"/>
+      <c r="BR26"/>
+      <c r="BS26"/>
+      <c r="BT26"/>
+      <c r="BU26"/>
+      <c r="BV26"/>
+      <c r="BW26"/>
+      <c r="BX26"/>
+      <c r="BY26"/>
+      <c r="BZ26"/>
+      <c r="CA26"/>
+      <c r="CB26"/>
+      <c r="CC26"/>
+      <c r="CD26"/>
+      <c r="CE26"/>
+      <c r="CF26"/>
+      <c r="CG26"/>
+      <c r="CH26"/>
+      <c r="CI26"/>
+      <c r="CJ26"/>
+      <c r="CK26"/>
+      <c r="CL26"/>
+    </row>
+    <row r="27" spans="1:90">
+      <c r="A27" t="s">
+        <v>184</v>
+      </c>
+      <c r="B27">
+        <v>133543000000.0</v>
+      </c>
+      <c r="C27">
+        <v>52721000000.0</v>
+      </c>
+      <c r="D27">
+        <v>84297000000.0</v>
+      </c>
+      <c r="E27"/>
+      <c r="F27">
+        <v>73646000000.0</v>
+      </c>
+      <c r="G27">
+        <v>49904000000.0</v>
+      </c>
+      <c r="H27">
+        <v>81605000000.0</v>
+      </c>
+      <c r="I27">
+        <v>74994000000.0</v>
+      </c>
+      <c r="J27">
+        <v>82516000000.0</v>
+      </c>
+      <c r="K27">
+        <v>50673000000.0</v>
+      </c>
+      <c r="L27">
+        <v>39427000000.0</v>
+      </c>
+      <c r="M27">
+        <v>76691000000.0</v>
+      </c>
+      <c r="N27">
+        <v>67637000000.0</v>
+      </c>
+      <c r="O27">
+        <v>81979000000.0</v>
+      </c>
+      <c r="P27">
+        <v>133956000000.0</v>
+      </c>
+      <c r="Q27">
+        <v>95348000000.0</v>
+      </c>
+      <c r="R27">
+        <v>47903000000.0</v>
+      </c>
+      <c r="S27">
+        <v>61910000000.0</v>
+      </c>
+      <c r="T27">
+        <v>56272000000.0</v>
+      </c>
+      <c r="U27">
+        <v>59472000000.0</v>
+      </c>
+      <c r="V27">
+        <v>49911000000.0</v>
+      </c>
+      <c r="W27">
+        <v>38272000000.0</v>
+      </c>
+      <c r="X27">
+        <v>64219000000.0</v>
+      </c>
+      <c r="Y27">
+        <v>34194000000.0</v>
+      </c>
+      <c r="Z27">
+        <v>17024000000.0</v>
+      </c>
+      <c r="AA27">
+        <v>92226000000.0</v>
+      </c>
+      <c r="AB27">
+        <v>61877000000.0</v>
+      </c>
+      <c r="AC27">
+        <v>124448000000.0</v>
+      </c>
+      <c r="AD27">
+        <v>107766000000.0</v>
+      </c>
+      <c r="AE27">
+        <v>100613000000.0</v>
+      </c>
+      <c r="AF27">
+        <v>185146000000.0</v>
+      </c>
+      <c r="AG27">
+        <v>84674000000.0</v>
+      </c>
+      <c r="AH27">
+        <v>150369000000.0</v>
+      </c>
+      <c r="AI27">
+        <v>110224000000.0</v>
+      </c>
+      <c r="AJ27">
+        <v>140756000000.0</v>
+      </c>
+      <c r="AK27">
+        <v>111603000000.0</v>
+      </c>
+      <c r="AL27">
+        <v>85618000000.0</v>
+      </c>
+      <c r="AM27">
+        <v>118853000000.0</v>
+      </c>
+      <c r="AN27">
+        <v>132524000000.0</v>
+      </c>
+      <c r="AO27">
+        <v>136835000000.0</v>
+      </c>
+      <c r="AP27">
+        <v>110263000000.0</v>
+      </c>
+      <c r="AQ27">
+        <v>109112000000.0</v>
+      </c>
+      <c r="AR27">
+        <v>115392000000.0</v>
+      </c>
+      <c r="AS27">
+        <v>87138000000.0</v>
+      </c>
+      <c r="AT27">
+        <v>94775000000.0</v>
+      </c>
+      <c r="AU27">
+        <v>90742000000.0</v>
+      </c>
+      <c r="AV27">
+        <v>132649000000.0</v>
+      </c>
+      <c r="AW27">
+        <v>106816000000.0</v>
+      </c>
+      <c r="AX27">
+        <v>109405000000.0</v>
+      </c>
+      <c r="AY27">
+        <v>109448000000.0</v>
+      </c>
+      <c r="AZ27">
+        <v>137945400000.0</v>
+      </c>
+      <c r="BA27"/>
+      <c r="BB27">
+        <v>114526000000.0</v>
+      </c>
+      <c r="BC27">
+        <v>99976000000.0</v>
+      </c>
+      <c r="BD27"/>
+      <c r="BE27">
+        <v>135271000000.0</v>
+      </c>
+      <c r="BF27"/>
+      <c r="BG27"/>
+      <c r="BH27"/>
+      <c r="BI27"/>
+      <c r="BJ27"/>
+      <c r="BK27"/>
+      <c r="BL27"/>
+      <c r="BM27"/>
+      <c r="BN27"/>
+      <c r="BO27"/>
+      <c r="BP27"/>
+      <c r="BQ27"/>
+      <c r="BR27"/>
+      <c r="BS27"/>
+      <c r="BT27"/>
+      <c r="BU27"/>
+      <c r="BV27"/>
+      <c r="BW27"/>
+      <c r="BX27"/>
+      <c r="BY27"/>
+      <c r="BZ27"/>
+      <c r="CA27"/>
+      <c r="CB27"/>
+      <c r="CC27"/>
+      <c r="CD27"/>
+      <c r="CE27"/>
+      <c r="CF27"/>
+      <c r="CG27"/>
+      <c r="CH27"/>
+      <c r="CI27"/>
+      <c r="CJ27"/>
+      <c r="CK27"/>
+      <c r="CL27"/>
+    </row>
+    <row r="28" spans="1:90">
+      <c r="A28" t="s">
+        <v>185</v>
+      </c>
+      <c r="B28">
+        <v>90056000000.0</v>
+      </c>
+      <c r="C28">
+        <v>43280000000.0</v>
+      </c>
+      <c r="D28">
+        <v>28992000000.0</v>
+      </c>
+      <c r="E28">
+        <v>207357000000.0</v>
+      </c>
+      <c r="F28">
+        <v>44239000000.0</v>
+      </c>
+      <c r="G28">
+        <v>31964000000.0</v>
+      </c>
+      <c r="H28">
+        <v>44291000000.0</v>
+      </c>
+      <c r="I28">
+        <v>31858000000.0</v>
+      </c>
+      <c r="J28">
+        <v>48602000000.0</v>
+      </c>
+      <c r="K28">
+        <v>30189000000.0</v>
+      </c>
+      <c r="L28">
+        <v>35273000000.0</v>
+      </c>
+      <c r="M28">
+        <v>30095000000.0</v>
+      </c>
+      <c r="N28">
+        <v>21367000000.0</v>
+      </c>
+      <c r="O28">
+        <v>34299000000.0</v>
+      </c>
+      <c r="P28">
+        <v>29204000000.0</v>
+      </c>
+      <c r="Q28">
+        <v>35622000000.0</v>
+      </c>
+      <c r="R28">
+        <v>29519000000.0</v>
+      </c>
+      <c r="S28">
+        <v>28539000000.0</v>
+      </c>
+      <c r="T28">
+        <v>32879000000.0</v>
+      </c>
+      <c r="U28">
+        <v>22818000000.0</v>
+      </c>
+      <c r="V28">
+        <v>26396000000.0</v>
+      </c>
+      <c r="W28">
+        <v>20361000000.0</v>
+      </c>
+      <c r="X28">
+        <v>37777000000.0</v>
+      </c>
+      <c r="Y28">
+        <v>22052000000.0</v>
+      </c>
+      <c r="Z28">
+        <v>21772000000.0</v>
+      </c>
+      <c r="AA28">
+        <v>22295000000.0</v>
+      </c>
+      <c r="AB28">
+        <v>30012000000.0</v>
+      </c>
+      <c r="AC28">
+        <v>34545000000.0</v>
+      </c>
+      <c r="AD28">
+        <v>31082000000.0</v>
+      </c>
+      <c r="AE28">
+        <v>27324000000.0</v>
+      </c>
+      <c r="AF28">
+        <v>46016000000.0</v>
+      </c>
+      <c r="AG28">
+        <v>24061000000.0</v>
+      </c>
+      <c r="AH28">
+        <v>18689000000.0</v>
+      </c>
+      <c r="AI28">
+        <v>22401000000.0</v>
+      </c>
+      <c r="AJ28">
+        <v>18638000000.0</v>
+      </c>
+      <c r="AK28">
+        <v>26489000000.0</v>
+      </c>
+      <c r="AL28">
+        <v>21956000000.0</v>
+      </c>
+      <c r="AM28">
+        <v>24003000000.0</v>
+      </c>
+      <c r="AN28">
+        <v>52071000000.0</v>
+      </c>
+      <c r="AO28">
+        <v>25050000000.0</v>
+      </c>
+      <c r="AP28">
+        <v>24442000000.0</v>
+      </c>
+      <c r="AQ28">
+        <v>15026000000.0</v>
+      </c>
+      <c r="AR28">
+        <v>48437000000.0</v>
+      </c>
+      <c r="AS28">
+        <v>12955000000.0</v>
+      </c>
+      <c r="AT28">
+        <v>32339000000.0</v>
+      </c>
+      <c r="AU28">
+        <v>14028000000.0</v>
+      </c>
+      <c r="AV28">
+        <v>41331000000.0</v>
+      </c>
+      <c r="AW28">
+        <v>13796000000.0</v>
+      </c>
+      <c r="AX28">
+        <v>8025000000.0</v>
+      </c>
+      <c r="AY28">
+        <v>19243000000.0</v>
+      </c>
+      <c r="AZ28">
+        <v>17962000000.0</v>
+      </c>
+      <c r="BA28">
+        <v>153859000000.0</v>
+      </c>
+      <c r="BB28">
+        <v>34245000000.0</v>
+      </c>
+      <c r="BC28">
+        <v>25885000000.0</v>
+      </c>
+      <c r="BD28">
+        <v>145159000000.0</v>
+      </c>
+      <c r="BE28">
+        <v>33313000000.0</v>
+      </c>
+      <c r="BF28">
+        <v>92715000000.0</v>
+      </c>
+      <c r="BG28">
+        <v>100993000000.0</v>
+      </c>
+      <c r="BH28">
+        <v>130751000000.0</v>
+      </c>
+      <c r="BI28">
+        <v>109041000000.0</v>
+      </c>
+      <c r="BJ28">
+        <v>81075000000.0</v>
+      </c>
+      <c r="BK28">
+        <v>78611000000.0</v>
+      </c>
+      <c r="BL28">
+        <v>107293000000.0</v>
+      </c>
+      <c r="BM28">
+        <v>117904000000.0</v>
+      </c>
+      <c r="BN28">
+        <v>103941000000.0</v>
+      </c>
+      <c r="BO28">
+        <v>82750000000.0</v>
+      </c>
+      <c r="BP28">
+        <v>56438000000.0</v>
+      </c>
+      <c r="BQ28">
+        <v>97892000000.0</v>
+      </c>
+      <c r="BR28">
+        <v>85651000000.0</v>
+      </c>
+      <c r="BS28">
+        <v>95981000000.0</v>
+      </c>
+      <c r="BT28">
+        <v>67863000000.0</v>
+      </c>
+      <c r="BU28">
+        <v>101557000000.0</v>
+      </c>
+      <c r="BV28">
+        <v>91445000000.0</v>
+      </c>
+      <c r="BW28">
+        <v>91954000000.0</v>
+      </c>
+      <c r="BX28">
+        <v>90694000000.0</v>
+      </c>
+      <c r="BY28">
+        <v>52060000000.0</v>
+      </c>
+      <c r="BZ28">
+        <v>84795000000.0</v>
+      </c>
+      <c r="CA28">
+        <v>76012000000.0</v>
+      </c>
+      <c r="CB28">
+        <v>71458000000.0</v>
+      </c>
+      <c r="CC28">
+        <v>64453000000.0</v>
+      </c>
+      <c r="CD28">
+        <v>67019000000.0</v>
+      </c>
+      <c r="CE28">
+        <v>76519000000.0</v>
+      </c>
+      <c r="CF28">
+        <v>64575000000.0</v>
+      </c>
+      <c r="CG28">
+        <v>48777000000.0</v>
+      </c>
+      <c r="CH28">
+        <v>58518000000.0</v>
+      </c>
+      <c r="CI28">
+        <v>50886000000.0</v>
+      </c>
+      <c r="CJ28">
+        <v>59689000000.0</v>
+      </c>
+      <c r="CK28">
+        <v>53498000000.0</v>
+      </c>
+      <c r="CL28">
+        <v>41207000000.0</v>
+      </c>
+    </row>
+    <row r="29" spans="1:90">
+      <c r="A29" t="s">
+        <v>186</v>
+      </c>
+      <c r="B29">
+        <v>87572000000.0</v>
+      </c>
+      <c r="C29">
+        <v>63871000000.0</v>
+      </c>
+      <c r="D29">
+        <v>143249000000.0</v>
+      </c>
+      <c r="E29">
+        <v>84463000000.0</v>
+      </c>
+      <c r="F29">
+        <v>81960000000.0</v>
+      </c>
+      <c r="G29">
+        <v>58120000000.0</v>
+      </c>
+      <c r="H29">
+        <v>95566000000.0</v>
+      </c>
+      <c r="I29">
+        <v>87244000000.0</v>
+      </c>
+      <c r="J29">
+        <v>68580000000.0</v>
+      </c>
+      <c r="K29">
+        <v>54288000000.0</v>
+      </c>
+      <c r="L29">
+        <v>148564000000.0</v>
+      </c>
+      <c r="M29">
+        <v>64613000000.0</v>
+      </c>
+      <c r="N29">
+        <v>56435000000.0</v>
+      </c>
+      <c r="O29">
+        <v>61641000000.0</v>
+      </c>
+      <c r="P29">
+        <v>94583000000.0</v>
+      </c>
+      <c r="Q29">
+        <v>89611000000.0</v>
+      </c>
+      <c r="R29">
+        <v>79898000000.0</v>
+      </c>
+      <c r="S29">
+        <v>57489000000.0</v>
+      </c>
+      <c r="T29">
+        <v>69789000000.0</v>
+      </c>
+      <c r="U29">
+        <v>57805000000.0</v>
+      </c>
+      <c r="V29">
+        <v>38239000000.0</v>
+      </c>
+      <c r="W29">
+        <v>46098000000.0</v>
+      </c>
+      <c r="X29">
+        <v>63513000000.0</v>
+      </c>
+      <c r="Y29">
+        <v>14823000000.0</v>
+      </c>
+      <c r="Z29">
+        <v>-9883000000.0</v>
+      </c>
+      <c r="AA29">
+        <v>42400000000.0</v>
+      </c>
+      <c r="AB29">
+        <v>156888000000.0</v>
+      </c>
+      <c r="AC29">
+        <v>95443000000.0</v>
+      </c>
+      <c r="AD29">
+        <v>86890000000.0</v>
+      </c>
+      <c r="AE29">
+        <v>81332000000.0</v>
+      </c>
+      <c r="AF29"/>
+      <c r="AG29"/>
+      <c r="AH29"/>
+      <c r="AI29"/>
+      <c r="AJ29"/>
+      <c r="AK29"/>
+      <c r="AL29"/>
+      <c r="AM29"/>
+      <c r="AN29"/>
+      <c r="AO29"/>
+      <c r="AP29"/>
+      <c r="AQ29"/>
+      <c r="AR29"/>
+      <c r="AS29"/>
+      <c r="AT29"/>
+      <c r="AU29"/>
+      <c r="AV29"/>
+      <c r="AW29"/>
+      <c r="AX29"/>
+      <c r="AY29"/>
+      <c r="AZ29"/>
+      <c r="BA29"/>
+      <c r="BB29"/>
+      <c r="BC29"/>
+      <c r="BD29"/>
+      <c r="BE29"/>
+      <c r="BF29"/>
+      <c r="BG29"/>
+      <c r="BH29"/>
+      <c r="BI29"/>
+      <c r="BJ29"/>
+      <c r="BK29"/>
+      <c r="BL29"/>
+      <c r="BM29"/>
+      <c r="BN29"/>
+      <c r="BO29"/>
+      <c r="BP29"/>
+      <c r="BQ29"/>
+      <c r="BR29"/>
+      <c r="BS29"/>
+      <c r="BT29"/>
+      <c r="BU29"/>
+      <c r="BV29"/>
+      <c r="BW29"/>
+      <c r="BX29"/>
+      <c r="BY29"/>
+      <c r="BZ29"/>
+      <c r="CA29"/>
+      <c r="CB29"/>
+      <c r="CC29"/>
+      <c r="CD29"/>
+      <c r="CE29"/>
+      <c r="CF29"/>
+      <c r="CG29"/>
+      <c r="CH29"/>
+      <c r="CI29"/>
+      <c r="CJ29"/>
+      <c r="CK29"/>
+      <c r="CL29"/>
+    </row>
+    <row r="30" spans="1:90">
+      <c r="A30" t="s">
+        <v>187</v>
+      </c>
+      <c r="B30">
+        <v>214318000000.0</v>
+      </c>
+      <c r="C30">
+        <v>168559000000.0</v>
+      </c>
+      <c r="D30">
+        <v>196461000000.0</v>
+      </c>
+      <c r="E30">
+        <v>207357000000.0</v>
+      </c>
+      <c r="F30">
+        <v>172620000000.0</v>
+      </c>
+      <c r="G30">
+        <v>140143000000.0</v>
+      </c>
+      <c r="H30">
+        <v>196524000000.0</v>
+      </c>
+      <c r="I30">
+        <v>193214000000.0</v>
+      </c>
+      <c r="J30">
+        <v>129993000000.0</v>
+      </c>
+      <c r="K30">
+        <v>136403000000.0</v>
+      </c>
+      <c r="L30">
+        <v>137228000000.0</v>
+      </c>
+      <c r="M30">
+        <v>152521000000.0</v>
+      </c>
+      <c r="N30">
+        <v>145210000000.0</v>
+      </c>
+      <c r="O30">
+        <v>173586000000.0</v>
+      </c>
+      <c r="P30">
+        <v>217002000000.0</v>
+      </c>
+      <c r="Q30">
+        <v>186663000000.0</v>
+      </c>
+      <c r="R30">
+        <v>119017000000.0</v>
+      </c>
+      <c r="S30">
+        <v>136697000000.0</v>
+      </c>
+      <c r="T30">
+        <v>144275000000.0</v>
+      </c>
+      <c r="U30">
+        <v>128171000000.0</v>
+      </c>
+      <c r="V30">
+        <v>119472000000.0</v>
+      </c>
+      <c r="W30">
+        <v>99924000000.0</v>
+      </c>
+      <c r="X30">
+        <v>147735000000.0</v>
+      </c>
+      <c r="Y30">
+        <v>99425000000.0</v>
+      </c>
+      <c r="Z30">
+        <v>39907000000.0</v>
+      </c>
+      <c r="AA30">
+        <v>162767000000.0</v>
+      </c>
+      <c r="AB30">
+        <v>18548000000.0</v>
+      </c>
+      <c r="AC30">
+        <v>204394000000.0</v>
+      </c>
+      <c r="AD30">
+        <v>180273000000.0</v>
+      </c>
+      <c r="AE30">
+        <v>172566000000.0</v>
+      </c>
+      <c r="AF30">
+        <v>278753000000.0</v>
+      </c>
+      <c r="AG30">
+        <v>189819000000.0</v>
+      </c>
+      <c r="AH30">
+        <v>164774000000.0</v>
+      </c>
+      <c r="AI30">
+        <v>176119000000.0</v>
+      </c>
+      <c r="AJ30">
+        <v>205278000000.0</v>
+      </c>
+      <c r="AK30">
+        <v>177904000000.0</v>
+      </c>
+      <c r="AL30">
+        <v>135946000000.0</v>
+      </c>
+      <c r="AM30">
+        <v>181467000000.0</v>
+      </c>
+      <c r="AN30">
+        <v>231383000000.0</v>
+      </c>
+      <c r="AO30">
+        <v>219235000000.0</v>
+      </c>
+      <c r="AP30">
+        <v>164150000000.0</v>
+      </c>
+      <c r="AQ30">
+        <v>151944000000.0</v>
+      </c>
+      <c r="AR30">
+        <v>201638000000.0</v>
+      </c>
+      <c r="AS30">
+        <v>104314000000.0</v>
+      </c>
+      <c r="AT30">
+        <v>159029000000.0</v>
+      </c>
+      <c r="AU30">
+        <v>136132000000.0</v>
+      </c>
+      <c r="AV30">
+        <v>201909000000.0</v>
+      </c>
+      <c r="AW30">
+        <v>155239000000.0</v>
+      </c>
+      <c r="AX30">
+        <v>150586000000.0</v>
+      </c>
+      <c r="AY30">
+        <v>151820000000.0</v>
+      </c>
+      <c r="AZ30">
+        <v>182205000000.0</v>
+      </c>
+      <c r="BA30"/>
+      <c r="BB30">
+        <v>148771000000.0</v>
+      </c>
+      <c r="BC30">
+        <v>123980000000.0</v>
+      </c>
+      <c r="BD30"/>
+      <c r="BE30">
+        <v>176882000000.0</v>
+      </c>
+      <c r="BF30"/>
+      <c r="BG30"/>
+      <c r="BH30"/>
+      <c r="BI30"/>
+      <c r="BJ30"/>
+      <c r="BK30"/>
+      <c r="BL30"/>
+      <c r="BM30"/>
+      <c r="BN30"/>
+      <c r="BO30"/>
+      <c r="BP30"/>
+      <c r="BQ30"/>
+      <c r="BR30"/>
+      <c r="BS30"/>
+      <c r="BT30"/>
+      <c r="BU30"/>
+      <c r="BV30"/>
+      <c r="BW30"/>
+      <c r="BX30"/>
+      <c r="BY30"/>
+      <c r="BZ30"/>
+      <c r="CA30"/>
+      <c r="CB30"/>
+      <c r="CC30"/>
+      <c r="CD30"/>
+      <c r="CE30"/>
+      <c r="CF30"/>
+      <c r="CG30"/>
+      <c r="CH30"/>
+      <c r="CI30"/>
+      <c r="CJ30"/>
+      <c r="CK30"/>
+      <c r="CL30"/>
+    </row>
+    <row r="31" spans="1:90">
+      <c r="A31" t="s">
+        <v>188</v>
+      </c>
+      <c r="B31">
+        <v>3678000000.0</v>
+      </c>
+      <c r="C31">
+        <v>1895000000.0</v>
+      </c>
+      <c r="D31">
+        <v>3928000000.0</v>
+      </c>
+      <c r="E31">
+        <v>1293000000.0</v>
+      </c>
+      <c r="F31">
+        <v>5652000000.0</v>
+      </c>
+      <c r="G31">
+        <v>5661000000.0</v>
+      </c>
+      <c r="H31">
+        <v>2053000000.0</v>
+      </c>
+      <c r="I31">
+        <v>-540000000.0</v>
+      </c>
+      <c r="J31">
+        <v>3559000000.0</v>
+      </c>
+      <c r="K31">
+        <v>3487000000.0</v>
+      </c>
+      <c r="L31">
+        <v>972000000.0</v>
+      </c>
+      <c r="M31">
+        <v>-4626000000.0</v>
+      </c>
+      <c r="N31">
+        <v>-2965000000.0</v>
+      </c>
+      <c r="O31">
+        <v>-2022000000.0</v>
+      </c>
+      <c r="P31">
+        <v>-3526000000.0</v>
+      </c>
+      <c r="Q31">
+        <v>-3900000000.0</v>
+      </c>
+      <c r="R31">
+        <v>-2626000000.0</v>
+      </c>
+      <c r="S31">
+        <v>-845000000.0</v>
+      </c>
+      <c r="T31">
+        <v>-1296000000.0</v>
+      </c>
+      <c r="U31">
+        <v>-6121000000.0</v>
+      </c>
+      <c r="V31">
+        <v>-3801000000.0</v>
+      </c>
+      <c r="W31">
+        <v>-1753000000.0</v>
+      </c>
+      <c r="X31">
+        <v>-7258000000.0</v>
+      </c>
+      <c r="Y31">
+        <v>-13835000000.0</v>
+      </c>
+      <c r="Z31">
+        <v>-12931000000.0</v>
+      </c>
+      <c r="AA31">
+        <v>-2354000000.0</v>
+      </c>
+      <c r="AB31">
+        <v>-9446000000.0</v>
+      </c>
+      <c r="AC31">
+        <v>-11112000000.0</v>
+      </c>
+      <c r="AD31">
+        <v>-6973000000.0</v>
+      </c>
+      <c r="AE31">
+        <v>6111000000.0</v>
+      </c>
+      <c r="AF31">
+        <v>6470000000.0</v>
+      </c>
+      <c r="AG31">
+        <v>-3528000000.0</v>
+      </c>
+      <c r="AH31">
+        <v>5232000000.0</v>
+      </c>
+      <c r="AI31">
+        <v>10496000000.0</v>
+      </c>
+      <c r="AJ31">
+        <v>178000000.0</v>
+      </c>
+      <c r="AK31">
+        <v>-655000000.0</v>
+      </c>
+      <c r="AL31">
+        <v>-6117000000.0</v>
+      </c>
+      <c r="AM31">
+        <v>-7683000000.0</v>
+      </c>
+      <c r="AN31">
+        <v>-42326000000.0</v>
+      </c>
+      <c r="AO31">
+        <v>-13398000000.0</v>
+      </c>
+      <c r="AP31">
+        <v>-18847000000.0</v>
+      </c>
+      <c r="AQ31">
+        <v>-12518000000.0</v>
+      </c>
+      <c r="AR31">
+        <v>-252610000000.0</v>
+      </c>
+      <c r="AS31">
+        <v>5801000000.0</v>
+      </c>
+      <c r="AT31">
+        <v>-8829000000.0</v>
+      </c>
+      <c r="AU31">
+        <v>-8119000000.0</v>
+      </c>
+      <c r="AV31">
+        <v>-21534000000.0</v>
+      </c>
+      <c r="AW31">
+        <v>-21818000000.0</v>
+      </c>
+      <c r="AX31">
+        <v>9412000000.0</v>
+      </c>
+      <c r="AY31">
+        <v>-34050000000.0</v>
+      </c>
+      <c r="AZ31">
+        <v>30629800000.0</v>
+      </c>
+      <c r="BA31"/>
+      <c r="BB31">
+        <v>-4396000000.0</v>
+      </c>
+      <c r="BC31">
+        <v>3649000000.0</v>
+      </c>
+      <c r="BD31"/>
+      <c r="BE31">
+        <v>-9993000000.0</v>
+      </c>
+      <c r="BF31"/>
+      <c r="BG31"/>
+      <c r="BH31"/>
+      <c r="BI31"/>
+      <c r="BJ31"/>
+      <c r="BK31"/>
+      <c r="BL31"/>
+      <c r="BM31"/>
+      <c r="BN31"/>
+      <c r="BO31"/>
+      <c r="BP31"/>
+      <c r="BQ31"/>
+      <c r="BR31"/>
+      <c r="BS31"/>
+      <c r="BT31"/>
+      <c r="BU31"/>
+      <c r="BV31"/>
+      <c r="BW31"/>
+      <c r="BX31"/>
+      <c r="BY31"/>
+      <c r="BZ31"/>
+      <c r="CA31"/>
+      <c r="CB31"/>
+      <c r="CC31"/>
+      <c r="CD31"/>
+      <c r="CE31"/>
+      <c r="CF31"/>
+      <c r="CG31"/>
+      <c r="CH31"/>
+      <c r="CI31"/>
+      <c r="CJ31"/>
+      <c r="CK31"/>
+      <c r="CL31"/>
+    </row>
+    <row r="32" spans="1:90">
+      <c r="A32" t="s">
+        <v>189</v>
+      </c>
+      <c r="B32">
+        <v>961217000000.0</v>
+      </c>
+      <c r="C32">
+        <v>758543000000.0</v>
+      </c>
+      <c r="D32">
+        <v>1174017000000.0</v>
+      </c>
+      <c r="E32">
+        <v>896666000000.0</v>
+      </c>
+      <c r="F32">
+        <v>801879000000.0</v>
+      </c>
+      <c r="G32">
+        <v>669966000000.0</v>
+      </c>
+      <c r="H32">
+        <v>1057853000000.0</v>
+      </c>
+      <c r="I32">
+        <v>937268000000.0</v>
+      </c>
+      <c r="J32">
+        <v>727934000000.0</v>
+      </c>
+      <c r="K32">
+        <v>660914000000.0</v>
+      </c>
+      <c r="L32">
+        <v>1052036000000.0</v>
+      </c>
+      <c r="M32">
+        <v>768899000000.0</v>
+      </c>
+      <c r="N32">
+        <v>761331000000.0</v>
+      </c>
+      <c r="O32">
+        <v>740016000000.0</v>
+      </c>
+      <c r="P32">
+        <v>995972000000.0</v>
+      </c>
+      <c r="Q32">
+        <v>792312000000.0</v>
+      </c>
+      <c r="R32">
+        <v>652724000000.0</v>
+      </c>
+      <c r="S32">
+        <v>673899000000.0</v>
+      </c>
+      <c r="T32">
+        <v>801267000000.0</v>
+      </c>
+      <c r="U32">
+        <v>536213000000.0</v>
+      </c>
+      <c r="V32">
+        <v>554870000000.0</v>
+      </c>
+      <c r="W32">
+        <v>581331000000.0</v>
+      </c>
+      <c r="X32">
+        <v>693822000000.0</v>
+      </c>
+      <c r="Y32">
+        <v>491484000000.0</v>
+      </c>
+      <c r="Z32">
+        <v>172351000000.0</v>
+      </c>
+      <c r="AA32">
+        <v>627352000000.0</v>
+      </c>
+      <c r="AB32">
+        <v>1247661000000.0</v>
+      </c>
+      <c r="AC32">
+        <v>906387000000.0</v>
+      </c>
+      <c r="AD32">
+        <v>795598000000.0</v>
+      </c>
+      <c r="AE32">
+        <v>761759000000.0</v>
+      </c>
+      <c r="AF32">
+        <v>1190731000000.0</v>
+      </c>
+      <c r="AG32">
+        <v>948714000000.0</v>
+      </c>
+      <c r="AH32">
+        <v>775802000000.0</v>
+      </c>
+      <c r="AI32">
+        <v>734368000000.0</v>
+      </c>
+      <c r="AJ32">
+        <v>1055141000000.0</v>
+      </c>
+      <c r="AK32">
+        <v>825198000000.0</v>
+      </c>
+      <c r="AL32">
+        <v>610443000000.0</v>
+      </c>
+      <c r="AM32">
+        <v>898954000000.0</v>
+      </c>
+      <c r="AN32">
+        <v>965636000000.0</v>
+      </c>
+      <c r="AO32">
+        <v>759720000000.0</v>
+      </c>
+      <c r="AP32">
+        <v>730560000000.0</v>
+      </c>
+      <c r="AQ32">
+        <v>807395000000.0</v>
+      </c>
+      <c r="AR32">
+        <v>990299000000.0</v>
+      </c>
+      <c r="AS32">
+        <v>640508000000.0</v>
+      </c>
+      <c r="AT32">
+        <v>496525000000.0</v>
+      </c>
+      <c r="AU32">
+        <v>568986000000.0</v>
+      </c>
+      <c r="AV32">
+        <v>988336000000.0</v>
+      </c>
+      <c r="AW32">
+        <v>657463000000.0</v>
+      </c>
+      <c r="AX32">
+        <v>604560000000.0</v>
+      </c>
+      <c r="AY32">
+        <v>738142000000.0</v>
+      </c>
+      <c r="AZ32">
+        <v>1031700200000.0</v>
+      </c>
+      <c r="BA32">
+        <v>568887000000.0</v>
+      </c>
+      <c r="BB32">
+        <v>610753000000.0</v>
+      </c>
+      <c r="BC32">
+        <v>638851000000.0</v>
+      </c>
+      <c r="BD32">
+        <v>848962000000.0</v>
+      </c>
+      <c r="BE32">
+        <v>478864000000.0</v>
+      </c>
+      <c r="BF32">
+        <v>539409000000.0</v>
+      </c>
+      <c r="BG32">
+        <v>548710000000.0</v>
+      </c>
+      <c r="BH32">
+        <v>637086000000.0</v>
+      </c>
+      <c r="BI32">
+        <v>362880000000.0</v>
+      </c>
+      <c r="BJ32">
+        <v>449572000000.0</v>
+      </c>
+      <c r="BK32">
+        <v>410213000000.0</v>
+      </c>
+      <c r="BL32">
+        <v>573858000000.0</v>
+      </c>
+      <c r="BM32">
+        <v>372403000000.0</v>
+      </c>
+      <c r="BN32">
+        <v>445791000000.0</v>
+      </c>
+      <c r="BO32">
+        <v>439475000000.0</v>
+      </c>
+      <c r="BP32">
+        <v>459184000000.0</v>
+      </c>
+      <c r="BQ32">
+        <v>401485000000.0</v>
+      </c>
+      <c r="BR32">
+        <v>346916000000.0</v>
+      </c>
+      <c r="BS32">
+        <v>408679000000.0</v>
+      </c>
+      <c r="BT32">
+        <v>345897000000.0</v>
+      </c>
+      <c r="BU32">
+        <v>355059000000.0</v>
+      </c>
+      <c r="BV32">
+        <v>310944000000.0</v>
+      </c>
+      <c r="BW32">
+        <v>313761000000.0</v>
+      </c>
+      <c r="BX32">
+        <v>296530000000.0</v>
+      </c>
+      <c r="BY32">
+        <v>224974000000.0</v>
+      </c>
+      <c r="BZ32">
+        <v>228761000000.0</v>
+      </c>
+      <c r="CA32">
+        <v>228334000000.0</v>
+      </c>
+      <c r="CB32">
+        <v>224380000000.0</v>
+      </c>
+      <c r="CC32">
+        <v>232889000000.0</v>
+      </c>
+      <c r="CD32">
+        <v>200775000000.0</v>
+      </c>
+      <c r="CE32">
+        <v>54618000000.0</v>
+      </c>
+      <c r="CF32">
+        <v>282738000000.0</v>
+      </c>
+      <c r="CG32">
+        <v>242653000000.0</v>
+      </c>
+      <c r="CH32">
+        <v>272604000000.0</v>
+      </c>
+      <c r="CI32">
+        <v>190259000000.0</v>
+      </c>
+      <c r="CJ32">
+        <v>189908000000.0</v>
+      </c>
+      <c r="CK32">
+        <v>176686000000.0</v>
+      </c>
+      <c r="CL32">
+        <v>154058000000.0</v>
+      </c>
+    </row>
+  </sheetData>
+  <printOptions gridLines="false" gridLinesSet="true"/>
+  <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
+  <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
+  <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
+    <oddHeader/>
+    <oddFooter/>
+    <evenHeader/>
+    <evenFooter/>
+    <firstHeader/>
+    <firstFooter/>
+  </headerFooter>
+  <tableParts count="0"/>
+</worksheet>
+</file>
+
+<file path=xl/worksheets/sheet5.xml><?xml version="1.0" encoding="utf-8"?>
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
+  <sheetPr>
+    <outlinePr summaryBelow="1" summaryRight="1"/>
+  </sheetPr>
+  <dimension ref="A1:AB30"/>
+  <sheetViews>
+    <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
+      <selection activeCell="A1" sqref="A1"/>
+    </sheetView>
+  </sheetViews>
+  <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
+  <cols>
+    <col min="1" max="1" width="44.703" bestFit="true" customWidth="true" style="0"/>
+  </cols>
+  <sheetData>
+    <row r="1" spans="1:28">
+      <c r="A1" t="s">
+        <v>0</v>
+      </c>
+      <c r="B1" t="s">
+        <v>1</v>
+      </c>
+      <c r="C1" t="s">
+        <v>2</v>
+      </c>
+      <c r="D1" t="s">
+        <v>3</v>
+      </c>
+      <c r="E1" t="s">
+        <v>4</v>
+      </c>
+      <c r="F1" t="s">
+        <v>5</v>
+      </c>
+      <c r="G1" t="s">
+        <v>6</v>
+      </c>
+      <c r="H1" t="s">
+        <v>7</v>
+      </c>
+      <c r="I1" t="s">
+        <v>8</v>
+      </c>
+      <c r="J1" t="s">
+        <v>9</v>
+      </c>
+      <c r="K1" t="s">
+        <v>10</v>
+      </c>
+      <c r="L1" t="s">
+        <v>11</v>
+      </c>
+      <c r="M1" t="s">
+        <v>12</v>
+      </c>
+      <c r="N1" t="s">
+        <v>13</v>
+      </c>
+      <c r="O1" t="s">
+        <v>14</v>
+      </c>
+      <c r="P1" t="s">
+        <v>15</v>
+      </c>
+      <c r="Q1" t="s">
+        <v>16</v>
+      </c>
+      <c r="R1" t="s">
+        <v>17</v>
+      </c>
+      <c r="S1" t="s">
+        <v>18</v>
+      </c>
+      <c r="T1" t="s">
+        <v>19</v>
+      </c>
+      <c r="U1" t="s">
+        <v>20</v>
+      </c>
+      <c r="V1" t="s">
+        <v>21</v>
+      </c>
+      <c r="W1" t="s">
+        <v>22</v>
+      </c>
+      <c r="X1" t="s">
+        <v>23</v>
+      </c>
+      <c r="Y1" t="s">
+        <v>24</v>
+      </c>
+      <c r="Z1" t="s">
+        <v>25</v>
+      </c>
+      <c r="AA1" t="s">
+        <v>26</v>
+      </c>
+      <c r="AB1" t="s">
+        <v>27</v>
+      </c>
+    </row>
+    <row r="2" spans="1:28">
+      <c r="A2" t="s">
+        <v>190</v>
+      </c>
+      <c r="B2">
+        <v>1055927000000.0</v>
+      </c>
+      <c r="C2">
+        <v>798000000000.0</v>
+      </c>
+      <c r="D2">
+        <v>842329000000.0</v>
+      </c>
+      <c r="E2">
+        <v>638197000000.0</v>
+      </c>
+      <c r="F2">
+        <v>633253000000.0</v>
+      </c>
+      <c r="G2">
+        <v>77797000000.0</v>
+      </c>
+      <c r="H2">
+        <v>307896000000.0</v>
+      </c>
+      <c r="I2">
+        <v>223054000000.0</v>
+      </c>
+      <c r="J2">
+        <v>403231000000.0</v>
+      </c>
+      <c r="K2">
+        <v>344615000000.0</v>
+      </c>
+      <c r="L2">
+        <v>145951000000.0</v>
+      </c>
+      <c r="M2">
+        <v>145511000000.0</v>
+      </c>
+      <c r="N2">
+        <v>360461400000.0</v>
+      </c>
+      <c r="O2"/>
+      <c r="P2">
+        <v>248409000000.0</v>
+      </c>
+      <c r="Q2">
+        <v>206585000000.0</v>
+      </c>
+      <c r="R2">
+        <v>337162000000.0</v>
+      </c>
+      <c r="S2">
+        <v>276849000000.0</v>
+      </c>
+      <c r="T2">
+        <v>44207000000.0</v>
+      </c>
+      <c r="U2">
+        <v>4759000000.0</v>
+      </c>
+      <c r="V2">
+        <v>10514000000.0</v>
+      </c>
+      <c r="W2">
+        <v>75485000000.0</v>
+      </c>
+      <c r="X2">
+        <v>73516000000.0</v>
+      </c>
+      <c r="Y2"/>
+      <c r="Z2"/>
+      <c r="AA2"/>
+      <c r="AB2"/>
+    </row>
+    <row r="3" spans="1:28">
+      <c r="A3" t="s">
+        <v>191</v>
+      </c>
+      <c r="B3">
+        <v>211011000000</v>
+      </c>
+      <c r="C3">
+        <v>221029000000</v>
+      </c>
+      <c r="D3">
+        <v>251884000000</v>
+      </c>
+      <c r="E3">
+        <v>318737000000</v>
+      </c>
+      <c r="F3">
+        <v>252366000000</v>
+      </c>
+      <c r="G3">
+        <v>255406000000</v>
+      </c>
+      <c r="H3">
+        <v>322284000000</v>
+      </c>
+      <c r="I3">
+        <v>275980000000</v>
+      </c>
+      <c r="J3">
+        <v>339723000000</v>
+      </c>
+      <c r="K3">
+        <v>169930000000</v>
+      </c>
+      <c r="L3">
+        <v>181257000000</v>
+      </c>
+      <c r="M3">
+        <v>444357000000</v>
+      </c>
+      <c r="N3">
+        <v>389935200000</v>
+      </c>
+      <c r="O3">
+        <v>338722000000</v>
+      </c>
+      <c r="P3">
+        <v>254285269762</v>
+      </c>
+      <c r="Q3">
+        <v>183998000000</v>
+      </c>
+      <c r="R3">
+        <v>139487000000</v>
+      </c>
+      <c r="S3">
+        <v>128171000000</v>
+      </c>
+      <c r="T3">
+        <v>112799000000</v>
+      </c>
+      <c r="U3">
+        <v>79161000000</v>
+      </c>
+      <c r="V3">
+        <v>113433000000</v>
+      </c>
+      <c r="W3">
+        <v>133050000000</v>
+      </c>
+      <c r="X3">
+        <v>74314000000</v>
+      </c>
+      <c r="Y3">
+        <v>33797000000</v>
+      </c>
+      <c r="Z3">
+        <v>16817651000</v>
+      </c>
+      <c r="AA3">
+        <v>59842576000</v>
+      </c>
+      <c r="AB3">
+        <v>39583000000</v>
+      </c>
+    </row>
+    <row r="4" spans="1:28">
+      <c r="A4" t="s">
+        <v>192</v>
+      </c>
+      <c r="B4"/>
+      <c r="C4"/>
+      <c r="D4"/>
+      <c r="E4"/>
+      <c r="F4"/>
+      <c r="G4"/>
+      <c r="H4"/>
+      <c r="I4"/>
+      <c r="J4"/>
+      <c r="K4"/>
+      <c r="L4"/>
+      <c r="M4"/>
+      <c r="N4"/>
+      <c r="O4"/>
+      <c r="P4"/>
+      <c r="Q4"/>
+      <c r="R4"/>
+      <c r="S4"/>
+      <c r="T4"/>
+      <c r="U4"/>
+      <c r="V4"/>
+      <c r="W4"/>
+      <c r="X4"/>
+      <c r="Y4"/>
+      <c r="Z4"/>
+      <c r="AA4"/>
+      <c r="AB4"/>
+    </row>
+    <row r="5" spans="1:28">
+      <c r="A5" t="s">
+        <v>193</v>
+      </c>
+      <c r="B5"/>
+      <c r="C5"/>
+      <c r="D5"/>
+      <c r="E5"/>
+      <c r="F5"/>
+      <c r="G5"/>
+      <c r="H5"/>
+      <c r="I5"/>
+      <c r="J5"/>
+      <c r="K5"/>
+      <c r="L5"/>
+      <c r="M5"/>
+      <c r="N5"/>
+      <c r="O5"/>
+      <c r="P5"/>
+      <c r="Q5"/>
+      <c r="R5"/>
+      <c r="S5"/>
+      <c r="T5"/>
+      <c r="U5"/>
+      <c r="V5"/>
+      <c r="W5"/>
+      <c r="X5"/>
+      <c r="Y5"/>
+      <c r="Z5"/>
+      <c r="AA5"/>
+      <c r="AB5"/>
+    </row>
+    <row r="6" spans="1:28">
+      <c r="A6" t="s">
+        <v>194</v>
+      </c>
+      <c r="B6">
+        <v>-73314000000.0</v>
+      </c>
+      <c r="C6">
+        <v>257927000000.0</v>
+      </c>
+      <c r="D6">
+        <v>-44329000000.0</v>
+      </c>
+      <c r="E6">
+        <v>204132000000.0</v>
+      </c>
+      <c r="F6">
+        <v>4944000000.0</v>
+      </c>
+      <c r="G6">
+        <v>555456000000.0</v>
+      </c>
+      <c r="H6">
+        <v>-230099000000.0</v>
+      </c>
+      <c r="I6">
+        <v>84842000000.0</v>
+      </c>
+      <c r="J6">
+        <v>-180177000000.0</v>
+      </c>
+      <c r="K6">
+        <v>58616000000.0</v>
+      </c>
+      <c r="L6">
+        <v>198664000000.0</v>
+      </c>
+      <c r="M6">
+        <v>440000000.0</v>
+      </c>
+      <c r="N6">
+        <v>37105600000.0</v>
+      </c>
+      <c r="O6"/>
+      <c r="P6">
+        <v>-199039950240.0</v>
+      </c>
+      <c r="Q6">
+        <v>41824000000.0</v>
+      </c>
+      <c r="R6">
+        <v>-130577000000.0</v>
+      </c>
+      <c r="S6">
+        <v>60313000000.0</v>
+      </c>
+      <c r="T6">
+        <v>232642000000.0</v>
+      </c>
+      <c r="U6">
+        <v>39448000000.0</v>
+      </c>
+      <c r="V6">
+        <v>-5755000000.0</v>
+      </c>
+      <c r="W6">
+        <v>-64971000000.0</v>
+      </c>
+      <c r="X6">
+        <v>1969000000.0</v>
+      </c>
+      <c r="Y6"/>
+      <c r="Z6"/>
+      <c r="AA6"/>
+      <c r="AB6"/>
+    </row>
+    <row r="7" spans="1:28">
+      <c r="A7" t="s">
+        <v>195</v>
+      </c>
+      <c r="B7">
+        <v>27651000000.0</v>
+      </c>
+      <c r="C7">
+        <v>36739000000.0</v>
+      </c>
+      <c r="D7">
+        <v>15963000000.0</v>
+      </c>
+      <c r="E7">
+        <v>11062000000.0</v>
+      </c>
+      <c r="F7">
+        <v>12864000000.0</v>
+      </c>
+      <c r="G7">
+        <v>27272000000.0</v>
+      </c>
+      <c r="H7">
+        <v>26594000000.0</v>
+      </c>
+      <c r="I7">
+        <v>41305000000.0</v>
+      </c>
+      <c r="J7">
+        <v>240119000000.0</v>
+      </c>
+      <c r="K7">
+        <v>24369000000.0</v>
+      </c>
+      <c r="L7"/>
+      <c r="M7"/>
+      <c r="N7"/>
+      <c r="O7"/>
+      <c r="P7"/>
+      <c r="Q7"/>
+      <c r="R7"/>
+      <c r="S7"/>
+      <c r="T7"/>
+      <c r="U7"/>
+      <c r="V7"/>
+      <c r="W7"/>
+      <c r="X7"/>
+      <c r="Y7"/>
+      <c r="Z7"/>
+      <c r="AA7"/>
+      <c r="AB7"/>
+    </row>
+    <row r="8" spans="1:28">
+      <c r="A8" t="s">
+        <v>196</v>
+      </c>
+      <c r="B8"/>
+      <c r="C8"/>
+      <c r="D8"/>
+      <c r="E8"/>
+      <c r="F8"/>
+      <c r="G8"/>
+      <c r="H8"/>
+      <c r="I8"/>
+      <c r="J8"/>
+      <c r="K8"/>
+      <c r="L8"/>
+      <c r="M8"/>
+      <c r="N8"/>
+      <c r="O8"/>
+      <c r="P8"/>
+      <c r="Q8"/>
+      <c r="R8"/>
+      <c r="S8"/>
+      <c r="T8"/>
+      <c r="U8"/>
+      <c r="V8"/>
+      <c r="W8"/>
+      <c r="X8"/>
+      <c r="Y8"/>
+      <c r="Z8"/>
+      <c r="AA8"/>
+      <c r="AB8"/>
+    </row>
+    <row r="9" spans="1:28">
+      <c r="A9" t="s">
+        <v>197</v>
+      </c>
+      <c r="B9"/>
+      <c r="C9"/>
+      <c r="D9"/>
+      <c r="E9"/>
+      <c r="F9"/>
+      <c r="G9"/>
+      <c r="H9"/>
+      <c r="I9"/>
+      <c r="J9"/>
+      <c r="K9"/>
+      <c r="L9"/>
+      <c r="M9"/>
+      <c r="N9"/>
+      <c r="O9"/>
+      <c r="P9"/>
+      <c r="Q9"/>
+      <c r="R9"/>
+      <c r="S9"/>
+      <c r="T9"/>
+      <c r="U9"/>
+      <c r="V9"/>
+      <c r="W9"/>
+      <c r="X9"/>
+      <c r="Y9"/>
+      <c r="Z9"/>
+      <c r="AA9"/>
+      <c r="AB9"/>
+    </row>
+    <row r="10" spans="1:28">
+      <c r="A10" t="s">
+        <v>198</v>
+      </c>
+      <c r="B10"/>
+      <c r="C10"/>
+      <c r="D10"/>
+      <c r="E10"/>
+      <c r="F10"/>
+      <c r="G10"/>
+      <c r="H10"/>
+      <c r="I10"/>
+      <c r="J10"/>
+      <c r="K10"/>
+      <c r="L10"/>
+      <c r="M10"/>
+      <c r="N10"/>
+      <c r="O10"/>
+      <c r="P10"/>
+      <c r="Q10"/>
+      <c r="R10"/>
+      <c r="S10"/>
+      <c r="T10"/>
+      <c r="U10"/>
+      <c r="V10"/>
+      <c r="W10"/>
+      <c r="X10"/>
+      <c r="Y10"/>
+      <c r="Z10"/>
+      <c r="AA10"/>
+      <c r="AB10"/>
+    </row>
+    <row r="11" spans="1:28">
+      <c r="A11" t="s">
+        <v>199</v>
+      </c>
+      <c r="B11"/>
+      <c r="C11"/>
+      <c r="D11"/>
+      <c r="E11">
+        <v>0.0</v>
+      </c>
+      <c r="F11">
+        <v>0.0</v>
+      </c>
+      <c r="G11">
+        <v>0.0</v>
+      </c>
+      <c r="H11">
+        <v>0.0</v>
+      </c>
+      <c r="I11">
+        <v>0.0</v>
+      </c>
+      <c r="J11">
+        <v>0.0</v>
+      </c>
+      <c r="K11">
+        <v>0.0</v>
+      </c>
+      <c r="L11">
+        <v>0.0</v>
+      </c>
+      <c r="M11"/>
+      <c r="N11"/>
+      <c r="O11"/>
+      <c r="P11"/>
+      <c r="Q11"/>
+      <c r="R11"/>
+      <c r="S11"/>
+      <c r="T11"/>
+      <c r="U11"/>
+      <c r="V11"/>
+      <c r="W11"/>
+      <c r="X11"/>
+      <c r="Y11"/>
+      <c r="Z11"/>
+      <c r="AA11"/>
+      <c r="AB11"/>
+    </row>
+    <row r="12" spans="1:28">
+      <c r="A12" t="s">
+        <v>200</v>
+      </c>
+      <c r="B12"/>
+      <c r="C12"/>
+      <c r="D12"/>
+      <c r="E12">
+        <v>315709000000.0</v>
+      </c>
+      <c r="F12">
+        <v>162750000000.0</v>
+      </c>
+      <c r="G12">
+        <v>308025000000.0</v>
+      </c>
+      <c r="H12">
+        <v>-118640000000.0</v>
+      </c>
+      <c r="I12">
+        <v>-25768000000.0</v>
+      </c>
+      <c r="J12">
+        <v>-217495000000.0</v>
+      </c>
+      <c r="K12">
+        <v>70806000000.0</v>
+      </c>
+      <c r="L12">
+        <v>227686000000.0</v>
+      </c>
+      <c r="M12"/>
+      <c r="N12"/>
+      <c r="O12"/>
+      <c r="P12"/>
+      <c r="Q12"/>
+      <c r="R12"/>
+      <c r="S12"/>
+      <c r="T12"/>
+      <c r="U12"/>
+      <c r="V12"/>
+      <c r="W12"/>
+      <c r="X12"/>
+      <c r="Y12"/>
+      <c r="Z12"/>
+      <c r="AA12"/>
+      <c r="AB12"/>
+    </row>
+    <row r="13" spans="1:28">
+      <c r="A13" t="s">
+        <v>201</v>
+      </c>
+      <c r="B13"/>
+      <c r="C13"/>
+      <c r="D13"/>
+      <c r="E13"/>
+      <c r="F13"/>
+      <c r="G13"/>
+      <c r="H13"/>
+      <c r="I13"/>
+      <c r="J13"/>
+      <c r="K13"/>
+      <c r="L13"/>
+      <c r="M13"/>
+      <c r="N13"/>
+      <c r="O13"/>
+      <c r="P13"/>
+      <c r="Q13"/>
+      <c r="R13"/>
+      <c r="S13"/>
+      <c r="T13"/>
+      <c r="U13"/>
+      <c r="V13"/>
+      <c r="W13"/>
+      <c r="X13"/>
+      <c r="Y13"/>
+      <c r="Z13"/>
+      <c r="AA13"/>
+      <c r="AB13"/>
+    </row>
+    <row r="14" spans="1:28">
+      <c r="A14" t="s">
+        <v>202</v>
+      </c>
+      <c r="B14">
+        <v>300211000000.0</v>
+      </c>
+      <c r="C14">
+        <v>309497000000.0</v>
+      </c>
+      <c r="D14">
+        <v>301328000000.0</v>
+      </c>
+      <c r="E14">
+        <v>249584000000.0</v>
+      </c>
+      <c r="F14">
+        <v>339573000000.0</v>
+      </c>
+      <c r="G14">
+        <v>291905000000.0</v>
+      </c>
+      <c r="H14">
+        <v>254521000000.0</v>
+      </c>
+      <c r="I14">
+        <v>219163000000.0</v>
+      </c>
+      <c r="J14">
+        <v>227311000000.0</v>
+      </c>
+      <c r="K14">
+        <v>198690000000.0</v>
+      </c>
+      <c r="L14">
+        <v>10474000000.0</v>
+      </c>
+      <c r="M14">
+        <v>9678000000.0</v>
+      </c>
+      <c r="N14">
+        <v>122143200000.0</v>
+      </c>
+      <c r="O14"/>
+      <c r="P14">
+        <v>117083970729.0</v>
+      </c>
+      <c r="Q14"/>
+      <c r="R14">
+        <v>93976000000.0</v>
+      </c>
+      <c r="S14">
+        <v>106746000000.0</v>
+      </c>
+      <c r="T14">
+        <v>83631000000.0</v>
+      </c>
+      <c r="U14"/>
+      <c r="V14"/>
+      <c r="W14"/>
+      <c r="X14">
+        <v>39214000000.0</v>
+      </c>
+      <c r="Y14"/>
+      <c r="Z14"/>
+      <c r="AA14"/>
+      <c r="AB14"/>
+    </row>
+    <row r="15" spans="1:28">
+      <c r="A15" t="s">
+        <v>203</v>
+      </c>
+      <c r="B15">
+        <v>1137687000000.0</v>
+      </c>
+      <c r="C15">
+        <v>1229961000000.0</v>
+      </c>
+      <c r="D15">
+        <v>745328000000.0</v>
+      </c>
+      <c r="E15">
+        <v>947443000000.0</v>
+      </c>
+      <c r="F15">
+        <v>997122000000.0</v>
+      </c>
+      <c r="G15">
+        <v>500000000.0</v>
+      </c>
+      <c r="H15">
+        <v>1224323000000.0</v>
+      </c>
+      <c r="I15">
+        <v>1121756000000.0</v>
+      </c>
+      <c r="J15">
+        <v>1073589000000.0</v>
+      </c>
+      <c r="K15">
+        <v>922813000000.0</v>
+      </c>
+      <c r="L15">
+        <v>289971000000.0</v>
+      </c>
+      <c r="M15">
+        <v>1219895000000.0</v>
+      </c>
+      <c r="N15">
+        <v>404422400000.0</v>
+      </c>
+      <c r="O15">
+        <v>306059000000.0</v>
+      </c>
+      <c r="P15">
+        <v>868414449563.0</v>
+      </c>
+      <c r="Q15">
+        <v>446940000000.0</v>
+      </c>
+      <c r="R15">
+        <v>311431000000.0</v>
+      </c>
+      <c r="S15">
+        <v>343040000000.0</v>
+      </c>
+      <c r="T15">
+        <v>75582000000.0</v>
+      </c>
+      <c r="U15">
+        <v>84837000000.0</v>
+      </c>
+      <c r="V15">
+        <v>102405000000.0</v>
+      </c>
+      <c r="W15">
+        <v>108674000000.0</v>
+      </c>
+      <c r="X15">
+        <v>90585000000.0</v>
+      </c>
+      <c r="Y15">
+        <v>104621000000.0</v>
+      </c>
+      <c r="Z15">
+        <v>111232664000.0</v>
+      </c>
+      <c r="AA15">
+        <v>17272224000.0</v>
+      </c>
+      <c r="AB15">
+        <v>125865000000.0</v>
+      </c>
+    </row>
+    <row r="16" spans="1:28">
+      <c r="A16" t="s">
+        <v>204</v>
+      </c>
+      <c r="B16">
+        <v>982613000000.0</v>
+      </c>
+      <c r="C16">
+        <v>1055927000000.0</v>
+      </c>
+      <c r="D16">
+        <v>798000000000.0</v>
+      </c>
+      <c r="E16">
+        <v>842329000000.0</v>
+      </c>
+      <c r="F16">
+        <v>638197000000.0</v>
+      </c>
+      <c r="G16">
+        <v>633253000000.0</v>
+      </c>
+      <c r="H16">
+        <v>77797000000.0</v>
+      </c>
+      <c r="I16">
+        <v>307896000000.0</v>
+      </c>
+      <c r="J16">
+        <v>223054000000.0</v>
+      </c>
+      <c r="K16">
+        <v>403231000000.0</v>
+      </c>
+      <c r="L16">
+        <v>344615000000.0</v>
+      </c>
+      <c r="M16">
+        <v>145951000000.0</v>
+      </c>
+      <c r="N16">
+        <v>397567000000.0</v>
+      </c>
+      <c r="O16">
+        <v>360461400000.0</v>
+      </c>
+      <c r="P16">
+        <v>-199039950240.0</v>
+      </c>
+      <c r="Q16">
+        <v>248409000000.0</v>
+      </c>
+      <c r="R16">
+        <v>206585000000.0</v>
+      </c>
+      <c r="S16">
+        <v>337162000000.0</v>
+      </c>
+      <c r="T16">
+        <v>276849000000.0</v>
+      </c>
+      <c r="U16">
+        <v>44207000000.0</v>
+      </c>
+      <c r="V16">
+        <v>4759000000.0</v>
+      </c>
+      <c r="W16">
+        <v>10514000000.0</v>
+      </c>
+      <c r="X16">
+        <v>75485000000.0</v>
+      </c>
+      <c r="Y16">
+        <v>73516000000.0</v>
+      </c>
+      <c r="Z16"/>
+      <c r="AA16"/>
+      <c r="AB16"/>
+    </row>
+    <row r="17" spans="1:28">
+      <c r="A17" t="s">
+        <v>205</v>
+      </c>
+      <c r="B17"/>
+      <c r="C17"/>
+      <c r="D17"/>
+      <c r="E17"/>
+      <c r="F17"/>
+      <c r="G17"/>
+      <c r="H17"/>
+      <c r="I17"/>
+      <c r="J17"/>
+      <c r="K17"/>
+      <c r="L17"/>
+      <c r="M17"/>
+      <c r="N17"/>
+      <c r="O17"/>
+      <c r="P17"/>
+      <c r="Q17"/>
+      <c r="R17"/>
+      <c r="S17"/>
+      <c r="T17"/>
+      <c r="U17"/>
+      <c r="V17"/>
+      <c r="W17"/>
+      <c r="X17"/>
+      <c r="Y17"/>
+      <c r="Z17"/>
+      <c r="AA17"/>
+      <c r="AB17"/>
+    </row>
+    <row r="18" spans="1:28">
+      <c r="A18" t="s">
+        <v>206</v>
+      </c>
+      <c r="B18">
+        <v>1204080000000.0</v>
+      </c>
+      <c r="C18">
+        <v>1640554000000.0</v>
+      </c>
+      <c r="D18">
+        <v>766978000000.0</v>
+      </c>
+      <c r="E18">
+        <v>624908000000.0</v>
+      </c>
+      <c r="F18">
+        <v>915639000000.0</v>
+      </c>
+      <c r="G18">
+        <v>617243000000.0</v>
+      </c>
+      <c r="H18">
+        <v>1012240000000.0</v>
+      </c>
+      <c r="I18">
+        <v>-265699000000.0</v>
+      </c>
+      <c r="J18">
+        <v>-331552000000.0</v>
+      </c>
+      <c r="K18">
+        <v>-162804000000.0</v>
+      </c>
+      <c r="L18">
+        <v>-170783000000.0</v>
+      </c>
+      <c r="M18">
+        <v>-434679000000.0</v>
+      </c>
+      <c r="N18">
+        <v>554904000000.0</v>
+      </c>
+      <c r="O18"/>
+      <c r="P18">
+        <v>465527883618.0</v>
+      </c>
+      <c r="Q18">
+        <v>487757000000.0</v>
+      </c>
+      <c r="R18">
+        <v>180569000000.0</v>
+      </c>
+      <c r="S18">
+        <v>398809000000.0</v>
+      </c>
+      <c r="T18">
+        <v>302414000000.0</v>
+      </c>
+      <c r="U18">
+        <v>148110000000.0</v>
+      </c>
+      <c r="V18">
+        <v>53309000000.0</v>
+      </c>
+      <c r="W18">
+        <v>11475000000.0</v>
+      </c>
+      <c r="X18">
+        <v>75796000000.0</v>
+      </c>
+      <c r="Y18"/>
+      <c r="Z18"/>
+      <c r="AA18"/>
+      <c r="AB18"/>
+    </row>
+    <row r="19" spans="1:28">
+      <c r="A19" t="s">
+        <v>207</v>
+      </c>
+      <c r="B19"/>
+      <c r="C19">
+        <v>-220900000000.0</v>
+      </c>
+      <c r="D19">
+        <v>-251545000000.0</v>
+      </c>
+      <c r="E19">
+        <v>-318730000000.0</v>
+      </c>
+      <c r="F19">
+        <v>-252315000000.0</v>
+      </c>
+      <c r="G19">
+        <v>-252694000000.0</v>
+      </c>
+      <c r="H19">
+        <v>-320300000000.0</v>
+      </c>
+      <c r="I19">
+        <v>-275917000000.0</v>
+      </c>
+      <c r="J19">
+        <v>-338349000000.0</v>
+      </c>
+      <c r="K19">
+        <v>-167102000000.0</v>
+      </c>
+      <c r="L19"/>
+      <c r="M19"/>
+      <c r="N19"/>
+      <c r="O19"/>
+      <c r="P19"/>
+      <c r="Q19"/>
+      <c r="R19"/>
+      <c r="S19"/>
+      <c r="T19"/>
+      <c r="U19"/>
+      <c r="V19"/>
+      <c r="W19"/>
+      <c r="X19"/>
+      <c r="Y19"/>
+      <c r="Z19"/>
+      <c r="AA19"/>
+      <c r="AB19"/>
+    </row>
+    <row r="20" spans="1:28">
+      <c r="A20" t="s">
+        <v>208</v>
+      </c>
+      <c r="B20"/>
+      <c r="C20"/>
+      <c r="D20"/>
+      <c r="E20"/>
+      <c r="F20"/>
+      <c r="G20"/>
+      <c r="H20"/>
+      <c r="I20"/>
+      <c r="J20"/>
+      <c r="K20"/>
+      <c r="L20"/>
+      <c r="M20"/>
+      <c r="N20"/>
+      <c r="O20"/>
+      <c r="P20"/>
+      <c r="Q20"/>
+      <c r="R20"/>
+      <c r="S20"/>
+      <c r="T20"/>
+      <c r="U20"/>
+      <c r="V20"/>
+      <c r="W20"/>
+      <c r="X20"/>
+      <c r="Y20"/>
+      <c r="Z20"/>
+      <c r="AA20"/>
+      <c r="AB20"/>
+    </row>
+    <row r="21" spans="1:28">
+      <c r="A21" t="s">
+        <v>209</v>
+      </c>
+      <c r="B21">
+        <v>-125000000000.0</v>
+      </c>
+      <c r="C21">
+        <v>-150000000000.0</v>
+      </c>
+      <c r="D21">
+        <v>-50000000000.0</v>
+      </c>
+      <c r="E21">
+        <v>-19755000000.0</v>
+      </c>
+      <c r="F21">
+        <v>86376000000.0</v>
+      </c>
+      <c r="G21">
+        <v>-63999000000.0</v>
+      </c>
+      <c r="H21">
+        <v>-20000000000.0</v>
+      </c>
+      <c r="I21">
+        <v>70000000000.0</v>
+      </c>
+      <c r="J21">
+        <v>-100000000000.0</v>
+      </c>
+      <c r="K21">
+        <v>-100000000000.0</v>
+      </c>
+      <c r="L21">
+        <v>-250000000000.0</v>
+      </c>
+      <c r="M21"/>
+      <c r="N21"/>
+      <c r="O21"/>
+      <c r="P21"/>
+      <c r="Q21"/>
+      <c r="R21"/>
+      <c r="S21"/>
+      <c r="T21"/>
+      <c r="U21"/>
+      <c r="V21"/>
+      <c r="W21"/>
+      <c r="X21"/>
+      <c r="Y21"/>
+      <c r="Z21"/>
+      <c r="AA21"/>
+      <c r="AB21"/>
+    </row>
+    <row r="22" spans="1:28">
+      <c r="A22" t="s">
+        <v>172</v>
+      </c>
+      <c r="B22">
+        <v>1183344000000.0</v>
+      </c>
+      <c r="C22">
+        <v>1141948000000.0</v>
+      </c>
+      <c r="D22">
+        <v>1066178000000.0</v>
+      </c>
+      <c r="E22">
+        <v>924767000000.0</v>
+      </c>
+      <c r="F22">
+        <v>665682000000.0</v>
+      </c>
+      <c r="G22">
+        <v>285666000000.0</v>
+      </c>
+      <c r="H22">
+        <v>1205743000000.0</v>
+      </c>
+      <c r="I22">
+        <v>1224586000000.0</v>
+      </c>
+      <c r="J22">
+        <v>1321795000000.0</v>
+      </c>
+      <c r="K22">
+        <v>981825000000.0</v>
+      </c>
+      <c r="L22">
+        <v>496712000000.0</v>
+      </c>
+      <c r="M22">
+        <v>794708000000.0</v>
+      </c>
+      <c r="N22">
+        <v>936790400000.0</v>
+      </c>
+      <c r="O22">
+        <v>839652000000.0</v>
+      </c>
+      <c r="P22">
+        <v>664368000000.0</v>
+      </c>
+      <c r="Q22">
+        <v>507238000000.0</v>
+      </c>
+      <c r="R22">
+        <v>442916000000.0</v>
+      </c>
+      <c r="S22">
+        <v>340458000000.0</v>
+      </c>
+      <c r="T22">
+        <v>222307000000.0</v>
+      </c>
+      <c r="U22">
+        <v>84385000000.0</v>
+      </c>
+      <c r="V22">
+        <v>73581000000.0</v>
+      </c>
+      <c r="W22">
+        <v>87014000000.0</v>
+      </c>
+      <c r="X22">
+        <v>87313000000.0</v>
+      </c>
+      <c r="Y22">
+        <v>90222000000.0</v>
+      </c>
+      <c r="Z22">
+        <v>85050697000.0</v>
+      </c>
+      <c r="AA22">
+        <v>113836185000.0</v>
+      </c>
+      <c r="AB22">
+        <v>93723000000.0</v>
+      </c>
+    </row>
+    <row r="23" spans="1:28">
+      <c r="A23" t="s">
+        <v>210</v>
+      </c>
+      <c r="B23">
+        <v>-17358000000.0</v>
+      </c>
+      <c r="C23">
+        <v>-2795000000.0</v>
+      </c>
+      <c r="D23">
+        <v>-16318000000.0</v>
+      </c>
+      <c r="E23">
+        <v>-19755000000.0</v>
+      </c>
+      <c r="F23">
+        <v>100000000000.0</v>
+      </c>
+      <c r="G23">
+        <v>-13999000000.0</v>
+      </c>
+      <c r="H23">
+        <v>1930000000000.0</v>
+      </c>
+      <c r="I23">
+        <v>2921304000000.0</v>
+      </c>
+      <c r="J23">
+        <v>150000000.0</v>
+      </c>
+      <c r="K23">
+        <v>150000000000.0</v>
+      </c>
+      <c r="L23">
+        <v>500000000000.0</v>
+      </c>
+      <c r="M23">
+        <v>750000000000.0</v>
+      </c>
+      <c r="N23">
+        <v>-251105600000.0</v>
+      </c>
+      <c r="O23"/>
+      <c r="P23">
+        <v>199999950000.0</v>
+      </c>
+      <c r="Q23">
+        <v>-182991000000.0</v>
+      </c>
+      <c r="R23">
+        <v>-139202000000.0</v>
+      </c>
+      <c r="S23">
+        <v>-123627000000.0</v>
+      </c>
+      <c r="T23">
+        <v>-106989000000.0</v>
+      </c>
+      <c r="U23">
+        <v>-77986000000.0</v>
+      </c>
+      <c r="V23">
+        <v>25000000000.0</v>
+      </c>
+      <c r="W23">
+        <v>63000000.0</v>
+      </c>
+      <c r="X23">
+        <v>-57556000000.0</v>
+      </c>
+      <c r="Y23"/>
+      <c r="Z23"/>
+      <c r="AA23"/>
+      <c r="AB23"/>
+    </row>
+    <row r="24" spans="1:28">
+      <c r="A24" t="s">
+        <v>211</v>
+      </c>
+      <c r="B24">
+        <v>2651000000.0</v>
+      </c>
+      <c r="C24">
+        <v>129000000.0</v>
+      </c>
+      <c r="D24">
+        <v>339000000.0</v>
+      </c>
+      <c r="E24">
+        <v>7000000.0</v>
+      </c>
+      <c r="F24">
+        <v>51000000.0</v>
+      </c>
+      <c r="G24">
+        <v>2712000000.0</v>
+      </c>
+      <c r="H24">
+        <v>1984000000.0</v>
+      </c>
+      <c r="I24">
+        <v>63000000.0</v>
+      </c>
+      <c r="J24">
+        <v>1374000000.0</v>
+      </c>
+      <c r="K24">
+        <v>2828000000.0</v>
+      </c>
+      <c r="L24">
+        <v>710000000.0</v>
+      </c>
+      <c r="M24">
+        <v>1687000000.0</v>
+      </c>
+      <c r="N24">
+        <v>6624000000.0</v>
+      </c>
+      <c r="O24"/>
+      <c r="P24">
+        <v>3846665705.0</v>
+      </c>
+      <c r="Q24">
+        <v>1007000000.0</v>
+      </c>
+      <c r="R24">
+        <v>285000000.0</v>
+      </c>
+      <c r="S24">
+        <v>4544000000.0</v>
+      </c>
+      <c r="T24">
+        <v>5691000000.0</v>
+      </c>
+      <c r="U24">
+        <v>756000000.0</v>
+      </c>
+      <c r="V24">
+        <v>5248000000.0</v>
+      </c>
+      <c r="W24">
+        <v>32228000000.0</v>
+      </c>
+      <c r="X24">
+        <v>16758000000.0</v>
+      </c>
+      <c r="Y24"/>
+      <c r="Z24"/>
+      <c r="AA24"/>
+      <c r="AB24"/>
+    </row>
+    <row r="25" spans="1:28">
+      <c r="A25" t="s">
+        <v>212</v>
+      </c>
+      <c r="B25">
+        <v>-68464000000.0</v>
+      </c>
+      <c r="C25">
+        <v>410138000000.0</v>
+      </c>
+      <c r="D25">
+        <v>-348644000000.0</v>
+      </c>
+      <c r="E25">
+        <v>315709000000.0</v>
+      </c>
+      <c r="F25">
+        <v>162750000000.0</v>
+      </c>
+      <c r="G25">
+        <v>295078000000.0</v>
+      </c>
+      <c r="H25">
+        <v>-125740000000.0</v>
+      </c>
+      <c r="I25">
+        <v>-1433468000000.0</v>
+      </c>
+      <c r="J25">
+        <v>-1540935000000.0</v>
+      </c>
+      <c r="K25">
+        <v>-1173389000000.0</v>
+      </c>
+      <c r="L25">
+        <v>-507186000000.0</v>
+      </c>
+      <c r="M25">
+        <v>-804386000000.0</v>
+      </c>
+      <c r="N25">
+        <v>-114094400000.0</v>
+      </c>
+      <c r="O25"/>
+      <c r="P25">
+        <v>-61638817349.0</v>
+      </c>
+      <c r="Q25">
+        <v>671755000000.0</v>
+      </c>
+      <c r="R25">
+        <v>226080000000.0</v>
+      </c>
+      <c r="S25">
+        <v>420234000000.0</v>
+      </c>
+      <c r="T25">
+        <v>331582000000.0</v>
+      </c>
+      <c r="U25">
+        <v>227271000000.0</v>
+      </c>
+      <c r="V25">
+        <v>166742000000.0</v>
+      </c>
+      <c r="W25">
+        <v>144525000000.0</v>
+      </c>
+      <c r="X25">
+        <v>110896000000.0</v>
+      </c>
+      <c r="Y25"/>
+      <c r="Z25"/>
+      <c r="AA25"/>
+      <c r="AB25"/>
+    </row>
+    <row r="26" spans="1:28">
+      <c r="A26" t="s">
+        <v>213</v>
+      </c>
+      <c r="B26"/>
+      <c r="C26"/>
+      <c r="D26"/>
+      <c r="E26"/>
+      <c r="F26"/>
+      <c r="G26"/>
+      <c r="H26"/>
+      <c r="I26"/>
+      <c r="J26"/>
+      <c r="K26"/>
+      <c r="L26"/>
+      <c r="M26"/>
+      <c r="N26"/>
+      <c r="O26"/>
+      <c r="P26"/>
+      <c r="Q26"/>
+      <c r="R26"/>
+      <c r="S26"/>
+      <c r="T26"/>
+      <c r="U26"/>
+      <c r="V26"/>
+      <c r="W26"/>
+      <c r="X26"/>
+      <c r="Y26"/>
+      <c r="Z26"/>
+      <c r="AA26"/>
+      <c r="AB26"/>
+    </row>
+    <row r="27" spans="1:28">
+      <c r="A27" t="s">
+        <v>214</v>
+      </c>
+      <c r="B27"/>
+      <c r="C27"/>
+      <c r="D27"/>
+      <c r="E27"/>
+      <c r="F27"/>
+      <c r="G27"/>
+      <c r="H27"/>
+      <c r="I27"/>
+      <c r="J27"/>
+      <c r="K27"/>
+      <c r="L27"/>
+      <c r="M27"/>
+      <c r="N27"/>
+      <c r="O27"/>
+      <c r="P27"/>
+      <c r="Q27"/>
+      <c r="R27"/>
+      <c r="S27"/>
+      <c r="T27"/>
+      <c r="U27"/>
+      <c r="V27"/>
+      <c r="W27"/>
+      <c r="X27"/>
+      <c r="Y27"/>
+      <c r="Z27"/>
+      <c r="AA27"/>
+      <c r="AB27"/>
+    </row>
+    <row r="28" spans="1:28">
+      <c r="A28" t="s">
+        <v>215</v>
+      </c>
+      <c r="B28">
+        <v>-1280045000000.0</v>
+      </c>
+      <c r="C28">
+        <v>-1382756000000.0</v>
+      </c>
+      <c r="D28">
+        <v>-811646000000.0</v>
+      </c>
+      <c r="E28">
+        <v>-967198000000.0</v>
+      </c>
+      <c r="F28">
+        <v>-910746000000.0</v>
+      </c>
+      <c r="G28">
+        <v>-64499000000.0</v>
+      </c>
+      <c r="H28">
+        <v>-1244323000000.0</v>
+      </c>
+      <c r="I28">
+        <v>-1051756000000.0</v>
+      </c>
+      <c r="J28">
+        <v>-1173439000000.0</v>
+      </c>
+      <c r="K28">
+        <v>-1022813000000.0</v>
+      </c>
+      <c r="L28">
+        <v>-539971000000.0</v>
+      </c>
+      <c r="M28">
+        <v>-469895000000.0</v>
+      </c>
+      <c r="N28">
+        <v>-524422400000.0</v>
+      </c>
+      <c r="O28"/>
+      <c r="P28">
+        <v>-668414499563.0</v>
+      </c>
+      <c r="Q28">
+        <v>-446940000000.0</v>
+      </c>
+      <c r="R28">
+        <v>-311431000000.0</v>
+      </c>
+      <c r="S28">
+        <v>-343040000000.0</v>
+      </c>
+      <c r="T28">
+        <v>-75582000000.0</v>
+      </c>
+      <c r="U28">
+        <v>-109837000000.0</v>
+      </c>
+      <c r="V28">
+        <v>-77405000000.0</v>
+      </c>
+      <c r="W28">
+        <v>-108674000000.0</v>
+      </c>
+      <c r="X28">
+        <v>-90585000000.0</v>
+      </c>
+      <c r="Y28"/>
+      <c r="Z28"/>
+      <c r="AA28"/>
+      <c r="AB28"/>
+    </row>
+    <row r="29" spans="1:28">
+      <c r="A29" t="s">
+        <v>216</v>
+      </c>
+      <c r="B29">
+        <v>1415091000000.0</v>
+      </c>
+      <c r="C29">
+        <v>1861583000000.0</v>
+      </c>
+      <c r="D29">
+        <v>1018862000000.0</v>
+      </c>
+      <c r="E29">
+        <v>1490060000000.0</v>
+      </c>
+      <c r="F29">
+        <v>1168005000000.0</v>
+      </c>
+      <c r="G29">
+        <v>872649000000.0</v>
+      </c>
+      <c r="H29">
+        <v>1334524000000.0</v>
+      </c>
+      <c r="I29">
+        <v>10281000000.0</v>
+      </c>
+      <c r="J29">
+        <v>8171000000.0</v>
+      </c>
+      <c r="K29">
+        <v>7126000000.0</v>
+      </c>
+      <c r="L29">
+        <v>10474000000.0</v>
+      </c>
+      <c r="M29">
+        <v>9678000000.0</v>
+      </c>
+      <c r="N29">
+        <v>944839200000.0</v>
+      </c>
+      <c r="O29">
+        <v>1086346000000.0</v>
+      </c>
+      <c r="P29">
+        <v>719813153380.0</v>
+      </c>
+      <c r="Q29">
+        <v>671755000000.0</v>
+      </c>
+      <c r="R29">
+        <v>320056000000.0</v>
+      </c>
+      <c r="S29">
+        <v>526980000000.0</v>
+      </c>
+      <c r="T29">
+        <v>415213000000.0</v>
+      </c>
+      <c r="U29">
+        <v>227271000000.0</v>
+      </c>
+      <c r="V29">
+        <v>166742000000.0</v>
+      </c>
+      <c r="W29">
+        <v>144525000000.0</v>
+      </c>
+      <c r="X29">
+        <v>150110000000.0</v>
+      </c>
+      <c r="Y29">
+        <v>109629000000.0</v>
+      </c>
+      <c r="Z29">
+        <v>103564970000.0</v>
+      </c>
+      <c r="AA29">
+        <v>79389558000.0</v>
+      </c>
+      <c r="AB29">
+        <v>128199000000.0</v>
+      </c>
+    </row>
+    <row r="30" spans="1:28">
+      <c r="A30" t="s">
+        <v>217</v>
+      </c>
+      <c r="B30">
+        <v>-208360000000.0</v>
+      </c>
+      <c r="C30">
+        <v>-220900000000.0</v>
+      </c>
+      <c r="D30">
+        <v>-251545000000.0</v>
+      </c>
+      <c r="E30">
+        <v>-318730000000.0</v>
+      </c>
+      <c r="F30">
+        <v>-252315000000.0</v>
+      </c>
+      <c r="G30">
+        <v>-252694000000.0</v>
+      </c>
+      <c r="H30">
+        <v>-320300000000.0</v>
+      </c>
+      <c r="I30">
+        <v>-275917000000.0</v>
+      </c>
+      <c r="J30">
+        <v>-338349000000.0</v>
+      </c>
+      <c r="K30">
+        <v>-167102000000.0</v>
+      </c>
+      <c r="L30">
+        <v>-180547000000.0</v>
+      </c>
+      <c r="M30">
+        <v>-442670000000.0</v>
+      </c>
+      <c r="N30">
+        <v>-383311200000.0</v>
+      </c>
+      <c r="O30"/>
+      <c r="P30">
+        <v>-250438604057.0</v>
+      </c>
+      <c r="Q30">
+        <v>-182991000000.0</v>
+      </c>
+      <c r="R30">
+        <v>-139202000000.0</v>
+      </c>
+      <c r="S30">
+        <v>-123627000000.0</v>
+      </c>
+      <c r="T30">
+        <v>-106989000000.0</v>
+      </c>
+      <c r="U30">
+        <v>-77986000000.0</v>
+      </c>
+      <c r="V30">
+        <v>-95092000000.0</v>
+      </c>
+      <c r="W30">
+        <v>-100822000000.0</v>
+      </c>
+      <c r="X30">
+        <v>-57556000000.0</v>
+      </c>
+      <c r="Y30"/>
+      <c r="Z30"/>
+      <c r="AA30"/>
+      <c r="AB30"/>
+    </row>
+  </sheetData>
+  <printOptions gridLines="false" gridLinesSet="true"/>
+  <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
+  <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
+  <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
+    <oddHeader/>
+    <oddFooter/>
+    <evenHeader/>
+    <evenFooter/>
+    <firstHeader/>
+    <firstFooter/>
+  </headerFooter>
+  <tableParts count="0"/>
+</worksheet>
+</file>
+
+<file path=xl/worksheets/sheet6.xml><?xml version="1.0" encoding="utf-8"?>
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
+  <sheetPr>
+    <outlinePr summaryBelow="1" summaryRight="1"/>
+  </sheetPr>
+  <dimension ref="A1:CQ30"/>
+  <sheetViews>
+    <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
+      <selection activeCell="A1" sqref="A1"/>
+    </sheetView>
+  </sheetViews>
+  <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
+  <cols>
+    <col min="1" max="1" width="44.703" bestFit="true" customWidth="true" style="0"/>
+    <col min="2" max="2" width="16.425" bestFit="true" customWidth="true" style="0"/>
+    <col min="3" max="3" width="16.425" bestFit="true" customWidth="true" style="0"/>
+  </cols>
+  <sheetData>
+    <row r="1" spans="1:95">
+      <c r="A1" t="s">
+        <v>0</v>
+      </c>
+      <c r="B1" t="s">
+        <v>89</v>
+      </c>
+      <c r="C1" t="s">
+        <v>90</v>
+      </c>
+      <c r="D1" t="s">
+        <v>1</v>
+      </c>
+      <c r="E1" t="s">
+        <v>91</v>
+      </c>
+      <c r="F1" t="s">
+        <v>92</v>
+      </c>
+      <c r="G1" t="s">
+        <v>93</v>
+      </c>
+      <c r="H1" t="s">
+        <v>2</v>
+      </c>
+      <c r="I1" t="s">
+        <v>94</v>
+      </c>
+      <c r="J1" t="s">
+        <v>95</v>
+      </c>
+      <c r="K1" t="s">
+        <v>96</v>
+      </c>
+      <c r="L1" t="s">
+        <v>3</v>
+      </c>
+      <c r="M1" t="s">
+        <v>97</v>
+      </c>
+      <c r="N1" t="s">
+        <v>98</v>
+      </c>
+      <c r="O1" t="s">
+        <v>99</v>
+      </c>
+      <c r="P1" t="s">
+        <v>4</v>
+      </c>
+      <c r="Q1" t="s">
+        <v>100</v>
+      </c>
+      <c r="R1" t="s">
+        <v>101</v>
+      </c>
+      <c r="S1" t="s">
+        <v>102</v>
+      </c>
+      <c r="T1" t="s">
+        <v>5</v>
+      </c>
+      <c r="U1" t="s">
+        <v>103</v>
+      </c>
+      <c r="V1" t="s">
+        <v>104</v>
+      </c>
+      <c r="W1" t="s">
+        <v>105</v>
+      </c>
+      <c r="X1" t="s">
+        <v>6</v>
+      </c>
+      <c r="Y1" t="s">
+        <v>106</v>
+      </c>
+      <c r="Z1" t="s">
+        <v>107</v>
+      </c>
+      <c r="AA1" t="s">
+        <v>108</v>
+      </c>
+      <c r="AB1" t="s">
+        <v>7</v>
+      </c>
+      <c r="AC1" t="s">
+        <v>109</v>
+      </c>
+      <c r="AD1" t="s">
+        <v>110</v>
+      </c>
+      <c r="AE1" t="s">
+        <v>111</v>
+      </c>
+      <c r="AF1" t="s">
+        <v>8</v>
+      </c>
+      <c r="AG1" t="s">
+        <v>112</v>
+      </c>
+      <c r="AH1" t="s">
+        <v>113</v>
+      </c>
+      <c r="AI1" t="s">
+        <v>114</v>
+      </c>
+      <c r="AJ1" t="s">
+        <v>9</v>
+      </c>
+      <c r="AK1" t="s">
+        <v>115</v>
+      </c>
+      <c r="AL1" t="s">
+        <v>116</v>
+      </c>
+      <c r="AM1" t="s">
+        <v>117</v>
+      </c>
+      <c r="AN1" t="s">
+        <v>10</v>
+      </c>
+      <c r="AO1" t="s">
+        <v>118</v>
+      </c>
+      <c r="AP1" t="s">
+        <v>119</v>
+      </c>
+      <c r="AQ1" t="s">
+        <v>120</v>
+      </c>
+      <c r="AR1" t="s">
+        <v>11</v>
+      </c>
+      <c r="AS1" t="s">
+        <v>121</v>
+      </c>
+      <c r="AT1" t="s">
+        <v>122</v>
+      </c>
+      <c r="AU1" t="s">
+        <v>123</v>
+      </c>
+      <c r="AV1" t="s">
+        <v>12</v>
+      </c>
+      <c r="AW1" t="s">
+        <v>124</v>
+      </c>
+      <c r="AX1" t="s">
+        <v>125</v>
+      </c>
+      <c r="AY1" t="s">
+        <v>126</v>
+      </c>
+      <c r="AZ1" t="s">
+        <v>13</v>
+      </c>
+      <c r="BA1" t="s">
+        <v>14</v>
+      </c>
+      <c r="BB1" t="s">
+        <v>127</v>
+      </c>
+      <c r="BC1" t="s">
+        <v>128</v>
+      </c>
+      <c r="BD1" t="s">
+        <v>15</v>
+      </c>
+      <c r="BE1" t="s">
+        <v>129</v>
+      </c>
+      <c r="BF1" t="s">
+        <v>130</v>
+      </c>
+      <c r="BG1" t="s">
+        <v>131</v>
+      </c>
+      <c r="BH1" t="s">
+        <v>16</v>
+      </c>
+      <c r="BI1" t="s">
+        <v>132</v>
+      </c>
+      <c r="BJ1" t="s">
+        <v>133</v>
+      </c>
+      <c r="BK1" t="s">
+        <v>134</v>
+      </c>
+      <c r="BL1" t="s">
+        <v>17</v>
+      </c>
+      <c r="BM1" t="s">
+        <v>135</v>
+      </c>
+      <c r="BN1" t="s">
+        <v>136</v>
+      </c>
+      <c r="BO1" t="s">
+        <v>137</v>
+      </c>
+      <c r="BP1" t="s">
+        <v>18</v>
+      </c>
+      <c r="BQ1" t="s">
+        <v>138</v>
+      </c>
+      <c r="BR1" t="s">
+        <v>139</v>
+      </c>
+      <c r="BS1" t="s">
+        <v>140</v>
+      </c>
+      <c r="BT1" t="s">
+        <v>19</v>
+      </c>
+      <c r="BU1" t="s">
+        <v>141</v>
+      </c>
+      <c r="BV1" t="s">
+        <v>142</v>
+      </c>
+      <c r="BW1" t="s">
+        <v>143</v>
+      </c>
+      <c r="BX1" t="s">
+        <v>20</v>
+      </c>
+      <c r="BY1" t="s">
+        <v>144</v>
+      </c>
+      <c r="BZ1" t="s">
+        <v>145</v>
+      </c>
+      <c r="CA1" t="s">
+        <v>146</v>
+      </c>
+      <c r="CB1" t="s">
+        <v>147</v>
+      </c>
+      <c r="CC1" t="s">
+        <v>148</v>
+      </c>
+      <c r="CD1" t="s">
+        <v>149</v>
+      </c>
+      <c r="CE1" t="s">
+        <v>22</v>
+      </c>
+      <c r="CF1" t="s">
+        <v>150</v>
+      </c>
+      <c r="CG1" t="s">
+        <v>151</v>
+      </c>
+      <c r="CH1" t="s">
+        <v>152</v>
+      </c>
+      <c r="CI1" t="s">
+        <v>23</v>
+      </c>
+      <c r="CJ1" t="s">
+        <v>153</v>
+      </c>
+      <c r="CK1" t="s">
+        <v>154</v>
+      </c>
+      <c r="CL1" t="s">
+        <v>155</v>
+      </c>
+      <c r="CM1" t="s">
+        <v>24</v>
+      </c>
+      <c r="CN1" t="s">
+        <v>156</v>
+      </c>
+      <c r="CO1" t="s">
+        <v>25</v>
+      </c>
+      <c r="CP1" t="s">
+        <v>157</v>
+      </c>
+      <c r="CQ1" t="s">
+        <v>26</v>
+      </c>
+    </row>
+    <row r="2" spans="1:95">
+      <c r="A2" t="s">
+        <v>190</v>
+      </c>
+      <c r="B2">
+        <v>1249950000000.0</v>
+      </c>
+      <c r="C2">
+        <v>982613000000.0</v>
+      </c>
+      <c r="D2">
+        <v>865349000000.0</v>
+      </c>
+      <c r="E2">
+        <v>613972000000.0</v>
+      </c>
+      <c r="F2">
+        <v>1166354000000.0</v>
+      </c>
+      <c r="G2">
+        <v>1055927000000.0</v>
+      </c>
+      <c r="H2">
+        <v>1047586000000.0</v>
+      </c>
+      <c r="I2">
+        <v>1422105000000.0</v>
+      </c>
+      <c r="J2">
+        <v>1304137000000.0</v>
+      </c>
+      <c r="K2">
+        <v>798000000000.0</v>
+      </c>
+      <c r="L2">
+        <v>677702000000.0</v>
+      </c>
+      <c r="M2">
+        <v>377456000000.0</v>
+      </c>
+      <c r="N2">
+        <v>858409000000.0</v>
+      </c>
+      <c r="O2">
+        <v>842329000000.0</v>
+      </c>
+      <c r="P2">
+        <v>520364000000.0</v>
+      </c>
+      <c r="Q2">
+        <v>543920000000.0</v>
+      </c>
+      <c r="R2">
+        <v>868421000000.0</v>
+      </c>
+      <c r="S2">
+        <v>638197000000.0</v>
+      </c>
+      <c r="T2">
+        <v>570198000000.0</v>
+      </c>
+      <c r="U2">
+        <v>624376000000.0</v>
+      </c>
+      <c r="V2">
+        <v>1039478000000.0</v>
+      </c>
+      <c r="W2">
+        <v>633253000000.0</v>
+      </c>
+      <c r="X2">
+        <v>710543000000.0</v>
+      </c>
+      <c r="Y2">
+        <v>1178793000000.0</v>
+      </c>
+      <c r="Z2">
+        <v>1530026000000.0</v>
+      </c>
+      <c r="AA2">
+        <v>77797000000.0</v>
+      </c>
+      <c r="AB2">
+        <v>266347000000.0</v>
+      </c>
+      <c r="AC2">
+        <v>221696000000.0</v>
+      </c>
+      <c r="AD2">
+        <v>698176000000.0</v>
+      </c>
+      <c r="AE2">
+        <v>307896000000.0</v>
+      </c>
+      <c r="AF2">
+        <v>211734000000.0</v>
+      </c>
+      <c r="AG2">
+        <v>177199000000.0</v>
+      </c>
+      <c r="AH2">
+        <v>687881000000.0</v>
+      </c>
+      <c r="AI2">
+        <v>223054000000.0</v>
+      </c>
+      <c r="AJ2">
+        <v>445933000000.0</v>
+      </c>
+      <c r="AK2">
+        <v>76120000000.0</v>
+      </c>
+      <c r="AL2">
+        <v>893681000000.0</v>
+      </c>
+      <c r="AM2">
+        <v>403231000000.0</v>
+      </c>
+      <c r="AN2">
+        <v>443838000000.0</v>
+      </c>
+      <c r="AO2">
+        <v>124823000000.0</v>
+      </c>
+      <c r="AP2">
+        <v>675432000000.0</v>
+      </c>
+      <c r="AQ2">
+        <v>344615000000.0</v>
+      </c>
+      <c r="AR2">
+        <v>154841000000.0</v>
+      </c>
+      <c r="AS2">
+        <v>39685000000.0</v>
+      </c>
+      <c r="AT2">
+        <v>131467000000.0</v>
+      </c>
+      <c r="AU2">
+        <v>146364000000.0</v>
+      </c>
+      <c r="AV2">
+        <v>191444000000.0</v>
+      </c>
+      <c r="AW2">
+        <v>302848000000.0</v>
+      </c>
+      <c r="AX2">
+        <v>462689000000.0</v>
+      </c>
+      <c r="AY2">
+        <v>145511000000.0</v>
+      </c>
+      <c r="AZ2">
+        <v>358176000000.0</v>
+      </c>
+      <c r="BA2">
+        <v>358176000000.0</v>
+      </c>
+      <c r="BB2">
+        <v>193201000000.0</v>
+      </c>
+      <c r="BC2">
+        <v>267784000000.0</v>
+      </c>
+      <c r="BD2"/>
+      <c r="BE2"/>
+      <c r="BF2"/>
+      <c r="BG2"/>
+      <c r="BH2"/>
+      <c r="BI2"/>
+      <c r="BJ2"/>
+      <c r="BK2"/>
+      <c r="BL2"/>
+      <c r="BM2"/>
+      <c r="BN2"/>
+      <c r="BO2"/>
+      <c r="BP2"/>
+      <c r="BQ2"/>
+      <c r="BR2"/>
+      <c r="BS2"/>
+      <c r="BT2"/>
+      <c r="BU2"/>
+      <c r="BV2"/>
+      <c r="BW2"/>
+      <c r="BX2"/>
+      <c r="BY2"/>
+      <c r="BZ2"/>
+      <c r="CA2"/>
+      <c r="CB2"/>
+      <c r="CC2"/>
+      <c r="CD2"/>
+      <c r="CE2"/>
+      <c r="CF2"/>
+      <c r="CG2"/>
+      <c r="CH2"/>
+      <c r="CI2"/>
+      <c r="CJ2"/>
+      <c r="CK2"/>
+      <c r="CL2"/>
+      <c r="CM2"/>
+      <c r="CN2"/>
+      <c r="CO2"/>
+      <c r="CP2"/>
+      <c r="CQ2"/>
+    </row>
+    <row r="3" spans="1:95">
+      <c r="A3" t="s">
+        <v>191</v>
+      </c>
+      <c r="B3">
+        <v>36808000000</v>
+      </c>
+      <c r="C3">
+        <v>53448000000</v>
+      </c>
+      <c r="D3">
+        <v>71323000000</v>
+      </c>
+      <c r="E3">
+        <v>55270000000</v>
+      </c>
+      <c r="F3">
+        <v>62428000000</v>
+      </c>
+      <c r="G3">
+        <v>21990000000</v>
+      </c>
+      <c r="H3">
+        <v>92065000000</v>
+      </c>
+      <c r="I3">
+        <v>57800000000</v>
+      </c>
+      <c r="J3">
+        <v>52804000000</v>
+      </c>
+      <c r="K3">
+        <v>18360000000</v>
+      </c>
+      <c r="L3">
+        <v>72850000000</v>
+      </c>
+      <c r="M3">
+        <v>57427000000</v>
+      </c>
+      <c r="N3">
+        <v>46841000000</v>
+      </c>
+      <c r="O3">
+        <v>74766000000</v>
+      </c>
+      <c r="P3">
+        <v>117698000000</v>
+      </c>
+      <c r="Q3">
+        <v>85015000000</v>
+      </c>
+      <c r="R3">
+        <v>51175000000</v>
+      </c>
+      <c r="S3">
+        <v>64849000000</v>
+      </c>
+      <c r="T3">
+        <v>95701000000</v>
+      </c>
+      <c r="U3">
+        <v>56587000000</v>
+      </c>
+      <c r="V3">
+        <v>63486000000</v>
+      </c>
+      <c r="W3">
+        <v>36592000000</v>
+      </c>
+      <c r="X3">
+        <v>54118000000</v>
+      </c>
+      <c r="Y3">
+        <v>26327000000</v>
+      </c>
+      <c r="Z3">
+        <v>72640000000</v>
+      </c>
+      <c r="AA3">
+        <v>102321000000</v>
+      </c>
+      <c r="AB3">
+        <v>79061000000</v>
+      </c>
+      <c r="AC3">
+        <v>56793000000</v>
+      </c>
+      <c r="AD3">
+        <v>74135000000</v>
+      </c>
+      <c r="AE3">
+        <v>112295000000</v>
+      </c>
+      <c r="AF3">
+        <v>51896000000</v>
+      </c>
+      <c r="AG3">
+        <v>117720000000</v>
+      </c>
+      <c r="AH3">
+        <v>60339000000</v>
+      </c>
+      <c r="AI3">
+        <v>46025000000</v>
+      </c>
+      <c r="AJ3">
+        <v>97943000000</v>
+      </c>
+      <c r="AK3">
+        <v>137182000000</v>
+      </c>
+      <c r="AL3">
+        <v>29417000000</v>
+      </c>
+      <c r="AM3">
+        <v>75181000000</v>
+      </c>
+      <c r="AN3">
+        <v>62720000000</v>
+      </c>
+      <c r="AO3">
+        <v>40029000000</v>
+      </c>
+      <c r="AP3">
+        <v>57147000000</v>
+      </c>
+      <c r="AQ3">
+        <v>10034000000</v>
+      </c>
+      <c r="AR3">
+        <v>54208000000</v>
+      </c>
+      <c r="AS3">
+        <v>94031000000</v>
+      </c>
+      <c r="AT3">
+        <v>33018000000</v>
+      </c>
+      <c r="AU3">
+        <v>33018000000</v>
+      </c>
+      <c r="AV3">
+        <v>102330000000</v>
+      </c>
+      <c r="AW3">
+        <v>38533000000</v>
+      </c>
+      <c r="AX3">
+        <v>180112000000</v>
+      </c>
+      <c r="AY3">
+        <v>123382000000</v>
+      </c>
+      <c r="AZ3">
+        <v>125044200000</v>
+      </c>
+      <c r="BA3">
+        <v>338722000000</v>
+      </c>
+      <c r="BB3">
+        <v>68494000000</v>
+      </c>
+      <c r="BC3">
+        <v>94236000000</v>
+      </c>
+      <c r="BD3">
+        <v>73831000000</v>
+      </c>
+      <c r="BE3">
+        <v>37697269762</v>
+      </c>
+      <c r="BF3">
+        <v>113552000000</v>
+      </c>
+      <c r="BG3">
+        <v>36050000000</v>
+      </c>
+      <c r="BH3">
+        <v>183998000000</v>
+      </c>
+      <c r="BI3">
+        <v>80913000000</v>
+      </c>
+      <c r="BJ3">
+        <v>57193000000</v>
+      </c>
+      <c r="BK3">
+        <v>18654000000</v>
+      </c>
+      <c r="BL3">
+        <v>139487000000</v>
+      </c>
+      <c r="BM3">
+        <v>96451000000</v>
+      </c>
+      <c r="BN3">
+        <v>53850000000</v>
+      </c>
+      <c r="BO3">
+        <v>16046000000</v>
+      </c>
+      <c r="BP3">
+        <v>128171000000</v>
+      </c>
+      <c r="BQ3">
+        <v>88050000000</v>
+      </c>
+      <c r="BR3">
+        <v>84365000000</v>
+      </c>
+      <c r="BS3">
+        <v>63845000000</v>
+      </c>
+      <c r="BT3">
+        <v>112680000000</v>
+      </c>
+      <c r="BU3">
+        <v>66215000000</v>
+      </c>
+      <c r="BV3">
+        <v>26828000000</v>
+      </c>
+      <c r="BW3">
+        <v>12430000000</v>
+      </c>
+      <c r="BX3">
+        <v>78742000000</v>
+      </c>
+      <c r="BY3">
+        <v>44304000000</v>
+      </c>
+      <c r="BZ3">
+        <v>29650000000</v>
+      </c>
+      <c r="CA3">
+        <v>12977000000</v>
+      </c>
+      <c r="CB3">
+        <v>67310000000</v>
+      </c>
+      <c r="CC3">
+        <v>51616000000</v>
+      </c>
+      <c r="CD3">
+        <v>27128000000</v>
+      </c>
+      <c r="CE3">
+        <v>133050000000</v>
+      </c>
+      <c r="CF3">
+        <v>101837000000</v>
+      </c>
+      <c r="CG3">
+        <v>76543000000</v>
+      </c>
+      <c r="CH3">
+        <v>32134000000</v>
+      </c>
+      <c r="CI3">
+        <v>74314000000</v>
+      </c>
+      <c r="CJ3">
+        <v>41823000000</v>
+      </c>
+      <c r="CK3">
+        <v>21324000000</v>
+      </c>
+      <c r="CL3">
+        <v>12146000000</v>
+      </c>
+      <c r="CM3">
+        <v>33797000000</v>
+      </c>
+      <c r="CN3">
+        <v>20224000000</v>
+      </c>
+      <c r="CO3">
+        <v>16817651000</v>
+      </c>
+      <c r="CP3">
+        <v>0</v>
+      </c>
+      <c r="CQ3">
+        <v>59842576000</v>
+      </c>
+    </row>
+    <row r="4" spans="1:95">
+      <c r="A4" t="s">
+        <v>192</v>
+      </c>
+      <c r="B4"/>
+      <c r="C4"/>
+      <c r="D4"/>
+      <c r="E4"/>
+      <c r="F4"/>
+      <c r="G4"/>
+      <c r="H4"/>
+      <c r="I4"/>
+      <c r="J4"/>
+      <c r="K4"/>
+      <c r="L4"/>
+      <c r="M4"/>
+      <c r="N4"/>
+      <c r="O4"/>
+      <c r="P4"/>
+      <c r="Q4"/>
+      <c r="R4"/>
+      <c r="S4"/>
+      <c r="T4"/>
+      <c r="U4"/>
+      <c r="V4"/>
+      <c r="W4"/>
+      <c r="X4"/>
+      <c r="Y4"/>
+      <c r="Z4"/>
+      <c r="AA4"/>
+      <c r="AB4"/>
+      <c r="AC4"/>
+      <c r="AD4"/>
+      <c r="AE4"/>
+      <c r="AF4"/>
+      <c r="AG4"/>
+      <c r="AH4"/>
+      <c r="AI4"/>
+      <c r="AJ4"/>
+      <c r="AK4"/>
+      <c r="AL4"/>
+      <c r="AM4"/>
+      <c r="AN4"/>
+      <c r="AO4"/>
+      <c r="AP4"/>
+      <c r="AQ4"/>
+      <c r="AR4"/>
+      <c r="AS4"/>
+      <c r="AT4"/>
+      <c r="AU4"/>
+      <c r="AV4"/>
+      <c r="AW4"/>
+      <c r="AX4"/>
+      <c r="AY4"/>
+      <c r="AZ4"/>
+      <c r="BA4"/>
+      <c r="BB4"/>
+      <c r="BC4"/>
+      <c r="BD4"/>
+      <c r="BE4"/>
+      <c r="BF4"/>
+      <c r="BG4"/>
+      <c r="BH4"/>
+      <c r="BI4"/>
+      <c r="BJ4"/>
+      <c r="BK4"/>
+      <c r="BL4"/>
+      <c r="BM4"/>
+      <c r="BN4"/>
+      <c r="BO4"/>
+      <c r="BP4"/>
+      <c r="BQ4"/>
+      <c r="BR4"/>
+      <c r="BS4"/>
+      <c r="BT4"/>
+      <c r="BU4"/>
+      <c r="BV4"/>
+      <c r="BW4"/>
+      <c r="BX4"/>
+      <c r="BY4"/>
+      <c r="BZ4"/>
+      <c r="CA4"/>
+      <c r="CB4"/>
+      <c r="CC4"/>
+      <c r="CD4"/>
+      <c r="CE4"/>
+      <c r="CF4"/>
+      <c r="CG4"/>
+      <c r="CH4"/>
+      <c r="CI4"/>
+      <c r="CJ4"/>
+      <c r="CK4"/>
+      <c r="CL4"/>
+      <c r="CM4"/>
+      <c r="CN4"/>
+      <c r="CO4"/>
+      <c r="CP4"/>
+      <c r="CQ4"/>
+    </row>
+    <row r="5" spans="1:95">
+      <c r="A5" t="s">
+        <v>193</v>
+      </c>
+      <c r="B5"/>
+      <c r="C5"/>
+      <c r="D5"/>
+      <c r="E5"/>
+      <c r="F5"/>
+      <c r="G5"/>
+      <c r="H5"/>
+      <c r="I5"/>
+      <c r="J5"/>
+      <c r="K5"/>
+      <c r="L5"/>
+      <c r="M5"/>
+      <c r="N5"/>
+      <c r="O5"/>
+      <c r="P5"/>
+      <c r="Q5"/>
+      <c r="R5"/>
+      <c r="S5"/>
+      <c r="T5"/>
+      <c r="U5"/>
+      <c r="V5"/>
+      <c r="W5"/>
+      <c r="X5"/>
+      <c r="Y5"/>
+      <c r="Z5"/>
+      <c r="AA5"/>
+      <c r="AB5"/>
+      <c r="AC5"/>
+      <c r="AD5"/>
+      <c r="AE5"/>
+      <c r="AF5"/>
+      <c r="AG5"/>
+      <c r="AH5"/>
+      <c r="AI5"/>
+      <c r="AJ5"/>
+      <c r="AK5"/>
+      <c r="AL5"/>
+      <c r="AM5"/>
+      <c r="AN5"/>
+      <c r="AO5"/>
+      <c r="AP5"/>
+      <c r="AQ5"/>
+      <c r="AR5"/>
+      <c r="AS5"/>
+      <c r="AT5"/>
+      <c r="AU5"/>
+      <c r="AV5"/>
+      <c r="AW5"/>
+      <c r="AX5"/>
+      <c r="AY5"/>
+      <c r="AZ5"/>
+      <c r="BA5"/>
+      <c r="BB5"/>
+      <c r="BC5"/>
+      <c r="BD5"/>
+      <c r="BE5"/>
+      <c r="BF5"/>
+      <c r="BG5"/>
+      <c r="BH5"/>
+      <c r="BI5"/>
+      <c r="BJ5"/>
+      <c r="BK5"/>
+      <c r="BL5"/>
+      <c r="BM5"/>
+      <c r="BN5"/>
+      <c r="BO5"/>
+      <c r="BP5"/>
+      <c r="BQ5"/>
+      <c r="BR5"/>
+      <c r="BS5"/>
+      <c r="BT5"/>
+      <c r="BU5"/>
+      <c r="BV5"/>
+      <c r="BW5"/>
+      <c r="BX5"/>
+      <c r="BY5"/>
+      <c r="BZ5"/>
+      <c r="CA5"/>
+      <c r="CB5"/>
+      <c r="CC5"/>
+      <c r="CD5"/>
+      <c r="CE5"/>
+      <c r="CF5"/>
+      <c r="CG5"/>
+      <c r="CH5"/>
+      <c r="CI5"/>
+      <c r="CJ5"/>
+      <c r="CK5"/>
+      <c r="CL5"/>
+      <c r="CM5"/>
+      <c r="CN5"/>
+      <c r="CO5"/>
+      <c r="CP5"/>
+      <c r="CQ5"/>
+    </row>
+    <row r="6" spans="1:95">
+      <c r="A6" t="s">
+        <v>194</v>
+      </c>
+      <c r="B6">
+        <v>40978000000.0</v>
+      </c>
+      <c r="C6">
+        <v>267337000000.0</v>
+      </c>
+      <c r="D6">
+        <v>117264000000.0</v>
+      </c>
+      <c r="E6">
+        <v>251377000000.0</v>
+      </c>
+      <c r="F6">
+        <v>-552382000000.0</v>
+      </c>
+      <c r="G6">
+        <v>110427000000.0</v>
+      </c>
+      <c r="H6">
+        <v>8341000000.0</v>
+      </c>
+      <c r="I6">
+        <v>-374519000000.0</v>
+      </c>
+      <c r="J6">
+        <v>117968000000.0</v>
+      </c>
+      <c r="K6">
+        <v>506137000000.0</v>
+      </c>
+      <c r="L6">
+        <v>120298000000.0</v>
+      </c>
+      <c r="M6">
+        <v>300246000000.0</v>
+      </c>
+      <c r="N6">
+        <v>-480953000000.0</v>
+      </c>
+      <c r="O6">
+        <v>16080000000.0</v>
+      </c>
+      <c r="P6">
+        <v>321965000000.0</v>
+      </c>
+      <c r="Q6">
+        <v>-23556000000.0</v>
+      </c>
+      <c r="R6">
+        <v>-324501000000.0</v>
+      </c>
+      <c r="S6">
+        <v>230224000000.0</v>
+      </c>
+      <c r="T6">
+        <v>67999000000.0</v>
+      </c>
+      <c r="U6">
+        <v>-54178000000.0</v>
+      </c>
+      <c r="V6">
+        <v>-415102000000.0</v>
+      </c>
+      <c r="W6">
+        <v>406225000000.0</v>
+      </c>
+      <c r="X6">
+        <v>-77290000000.0</v>
+      </c>
+      <c r="Y6">
+        <v>-468250000000.0</v>
+      </c>
+      <c r="Z6">
+        <v>-351233000000.0</v>
+      </c>
+      <c r="AA6">
+        <v>1452229000000.0</v>
+      </c>
+      <c r="AB6">
+        <v>-188550000000.0</v>
+      </c>
+      <c r="AC6">
+        <v>44651000000.0</v>
+      </c>
+      <c r="AD6">
+        <v>-476480000000.0</v>
+      </c>
+      <c r="AE6">
+        <v>390280000000.0</v>
+      </c>
+      <c r="AF6">
+        <v>96162000000.0</v>
+      </c>
+      <c r="AG6">
+        <v>34535000000.0</v>
+      </c>
+      <c r="AH6">
+        <v>-510682000000.0</v>
+      </c>
+      <c r="AI6">
+        <v>464827000000.0</v>
+      </c>
+      <c r="AJ6">
+        <v>-222879000000.0</v>
+      </c>
+      <c r="AK6">
+        <v>369813000000.0</v>
+      </c>
+      <c r="AL6">
+        <v>-817561000000.0</v>
+      </c>
+      <c r="AM6">
+        <v>490450000000.0</v>
+      </c>
+      <c r="AN6">
+        <v>-40607000000.0</v>
+      </c>
+      <c r="AO6">
+        <v>319015000000.0</v>
+      </c>
+      <c r="AP6">
+        <v>-550609000000.0</v>
+      </c>
+      <c r="AQ6">
+        <v>330817000000.0</v>
+      </c>
+      <c r="AR6">
+        <v>189774000000.0</v>
+      </c>
+      <c r="AS6">
+        <v>115156000000.0</v>
+      </c>
+      <c r="AT6">
+        <v>-91782000000.0</v>
+      </c>
+      <c r="AU6">
+        <v>-14897000000.0</v>
+      </c>
+      <c r="AV6">
+        <v>-45493000000.0</v>
+      </c>
+      <c r="AW6">
+        <v>-111404000000.0</v>
+      </c>
+      <c r="AX6">
+        <v>-159841000000.0</v>
+      </c>
+      <c r="AY6">
+        <v>317178000000.0</v>
+      </c>
+      <c r="AZ6">
+        <v>39391000000.0</v>
+      </c>
+      <c r="BA6"/>
+      <c r="BB6">
+        <v>164975000000.0</v>
+      </c>
+      <c r="BC6">
+        <v>-74583000000.0</v>
+      </c>
+      <c r="BD6"/>
+      <c r="BE6">
+        <v>-172034950240.0</v>
+      </c>
+      <c r="BF6"/>
+      <c r="BG6"/>
+      <c r="BH6"/>
+      <c r="BI6"/>
+      <c r="BJ6"/>
+      <c r="BK6"/>
+      <c r="BL6"/>
+      <c r="BM6"/>
+      <c r="BN6"/>
+      <c r="BO6"/>
+      <c r="BP6"/>
+      <c r="BQ6"/>
+      <c r="BR6"/>
+      <c r="BS6"/>
+      <c r="BT6"/>
+      <c r="BU6"/>
+      <c r="BV6"/>
+      <c r="BW6"/>
+      <c r="BX6"/>
+      <c r="BY6"/>
+      <c r="BZ6"/>
+      <c r="CA6"/>
+      <c r="CB6"/>
+      <c r="CC6"/>
+      <c r="CD6"/>
+      <c r="CE6"/>
+      <c r="CF6"/>
+      <c r="CG6"/>
+      <c r="CH6"/>
+      <c r="CI6"/>
+      <c r="CJ6"/>
+      <c r="CK6"/>
+      <c r="CL6"/>
+      <c r="CM6"/>
+      <c r="CN6"/>
+      <c r="CO6"/>
+      <c r="CP6"/>
+      <c r="CQ6"/>
+    </row>
+    <row r="7" spans="1:95">
+      <c r="A7" t="s">
+        <v>195</v>
+      </c>
+      <c r="B7"/>
+      <c r="C7"/>
+      <c r="D7">
+        <v>27651000000.0</v>
+      </c>
+      <c r="E7">
+        <v>21757000000.0</v>
+      </c>
+      <c r="F7">
+        <v>16769000000.0</v>
+      </c>
+      <c r="G7">
+        <v>8397000000.0</v>
+      </c>
+      <c r="H7">
+        <v>36739000000.0</v>
+      </c>
+      <c r="I7">
+        <v>27489000000.0</v>
+      </c>
+      <c r="J7"/>
+      <c r="K7"/>
+      <c r="L7"/>
+      <c r="M7">
+        <v>10685000000.0</v>
+      </c>
+      <c r="N7">
+        <v>7418000000.0</v>
+      </c>
+      <c r="O7">
+        <v>4297000000.0</v>
+      </c>
+      <c r="P7">
+        <v>11062000000.0</v>
+      </c>
+      <c r="Q7">
+        <v>8227000000.0</v>
+      </c>
+      <c r="R7">
+        <v>6110000000.0</v>
+      </c>
+      <c r="S7">
+        <v>3153000000.0</v>
+      </c>
+      <c r="T7">
+        <v>12864000000.0</v>
+      </c>
+      <c r="U7">
+        <v>7729000000.0</v>
+      </c>
+      <c r="V7">
+        <v>5897000000.0</v>
+      </c>
+      <c r="W7">
+        <v>2250000000.0</v>
+      </c>
+      <c r="X7">
+        <v>27272000000.0</v>
+      </c>
+      <c r="Y7">
+        <v>22219000000.0</v>
+      </c>
+      <c r="Z7">
+        <v>14606000000.0</v>
+      </c>
+      <c r="AA7">
+        <v>4387000000.0</v>
+      </c>
+      <c r="AB7">
+        <v>26594000000.0</v>
+      </c>
+      <c r="AC7"/>
+      <c r="AD7"/>
+      <c r="AE7"/>
+      <c r="AF7"/>
+      <c r="AG7"/>
+      <c r="AH7"/>
+      <c r="AI7"/>
+      <c r="AJ7"/>
+      <c r="AK7"/>
+      <c r="AL7"/>
+      <c r="AM7"/>
+      <c r="AN7"/>
+      <c r="AO7"/>
+      <c r="AP7"/>
+      <c r="AQ7"/>
+      <c r="AR7"/>
+      <c r="AS7"/>
+      <c r="AT7"/>
+      <c r="AU7"/>
+      <c r="AV7"/>
+      <c r="AW7"/>
+      <c r="AX7"/>
+      <c r="AY7"/>
+      <c r="AZ7"/>
+      <c r="BA7"/>
+      <c r="BB7"/>
+      <c r="BC7"/>
+      <c r="BD7"/>
+      <c r="BE7"/>
+      <c r="BF7"/>
+      <c r="BG7"/>
+      <c r="BH7"/>
+      <c r="BI7"/>
+      <c r="BJ7"/>
+      <c r="BK7"/>
+      <c r="BL7"/>
+      <c r="BM7"/>
+      <c r="BN7"/>
+      <c r="BO7"/>
+      <c r="BP7"/>
+      <c r="BQ7"/>
+      <c r="BR7"/>
+      <c r="BS7"/>
+      <c r="BT7"/>
+      <c r="BU7"/>
+      <c r="BV7"/>
+      <c r="BW7"/>
+      <c r="BX7"/>
+      <c r="BY7"/>
+      <c r="BZ7"/>
+      <c r="CA7"/>
+      <c r="CB7"/>
+      <c r="CC7"/>
+      <c r="CD7"/>
+      <c r="CE7"/>
+      <c r="CF7"/>
+      <c r="CG7"/>
+      <c r="CH7"/>
+      <c r="CI7"/>
+      <c r="CJ7"/>
+      <c r="CK7"/>
+      <c r="CL7"/>
+      <c r="CM7"/>
+      <c r="CN7"/>
+      <c r="CO7"/>
+      <c r="CP7"/>
+      <c r="CQ7"/>
+    </row>
+    <row r="8" spans="1:95">
+      <c r="A8" t="s">
+        <v>196</v>
+      </c>
+      <c r="B8"/>
+      <c r="C8"/>
+      <c r="D8"/>
+      <c r="E8"/>
+      <c r="F8"/>
+      <c r="G8"/>
+      <c r="H8"/>
+      <c r="I8"/>
+      <c r="J8"/>
+      <c r="K8"/>
+      <c r="L8"/>
+      <c r="M8"/>
+      <c r="N8"/>
+      <c r="O8"/>
+      <c r="P8"/>
+      <c r="Q8"/>
+      <c r="R8"/>
+      <c r="S8"/>
+      <c r="T8"/>
+      <c r="U8"/>
+      <c r="V8"/>
+      <c r="W8"/>
+      <c r="X8"/>
+      <c r="Y8"/>
+      <c r="Z8"/>
+      <c r="AA8"/>
+      <c r="AB8"/>
+      <c r="AC8"/>
+      <c r="AD8"/>
+      <c r="AE8"/>
+      <c r="AF8"/>
+      <c r="AG8"/>
+      <c r="AH8"/>
+      <c r="AI8"/>
+      <c r="AJ8"/>
+      <c r="AK8"/>
+      <c r="AL8"/>
+      <c r="AM8"/>
+      <c r="AN8"/>
+      <c r="AO8"/>
+      <c r="AP8"/>
+      <c r="AQ8"/>
+      <c r="AR8"/>
+      <c r="AS8"/>
+      <c r="AT8"/>
+      <c r="AU8"/>
+      <c r="AV8"/>
+      <c r="AW8"/>
+      <c r="AX8"/>
+      <c r="AY8"/>
+      <c r="AZ8"/>
+      <c r="BA8"/>
+      <c r="BB8"/>
+      <c r="BC8"/>
+      <c r="BD8"/>
+      <c r="BE8"/>
+      <c r="BF8"/>
+      <c r="BG8"/>
+      <c r="BH8"/>
+      <c r="BI8"/>
+      <c r="BJ8"/>
+      <c r="BK8"/>
+      <c r="BL8"/>
+      <c r="BM8"/>
+      <c r="BN8"/>
+      <c r="BO8"/>
+      <c r="BP8"/>
+      <c r="BQ8"/>
+      <c r="BR8"/>
+      <c r="BS8"/>
+      <c r="BT8"/>
+      <c r="BU8"/>
+      <c r="BV8"/>
+      <c r="BW8"/>
+      <c r="BX8"/>
+      <c r="BY8"/>
+      <c r="BZ8"/>
+      <c r="CA8"/>
+      <c r="CB8"/>
+      <c r="CC8"/>
+      <c r="CD8"/>
+      <c r="CE8"/>
+      <c r="CF8"/>
+      <c r="CG8"/>
+      <c r="CH8"/>
+      <c r="CI8"/>
+      <c r="CJ8"/>
+      <c r="CK8"/>
+      <c r="CL8"/>
+      <c r="CM8"/>
+      <c r="CN8"/>
+      <c r="CO8"/>
+      <c r="CP8"/>
+      <c r="CQ8"/>
+    </row>
+    <row r="9" spans="1:95">
+      <c r="A9" t="s">
+        <v>197</v>
+      </c>
+      <c r="B9"/>
+      <c r="C9"/>
+      <c r="D9"/>
+      <c r="E9"/>
+      <c r="F9"/>
+      <c r="G9"/>
+      <c r="H9"/>
+      <c r="I9"/>
+      <c r="J9"/>
+      <c r="K9"/>
+      <c r="L9"/>
+      <c r="M9"/>
+      <c r="N9"/>
+      <c r="O9"/>
+      <c r="P9"/>
+      <c r="Q9"/>
+      <c r="R9"/>
+      <c r="S9"/>
+      <c r="T9"/>
+      <c r="U9"/>
+      <c r="V9"/>
+      <c r="W9"/>
+      <c r="X9"/>
+      <c r="Y9"/>
+      <c r="Z9"/>
+      <c r="AA9"/>
+      <c r="AB9"/>
+      <c r="AC9"/>
+      <c r="AD9"/>
+      <c r="AE9"/>
+      <c r="AF9"/>
+      <c r="AG9"/>
+      <c r="AH9"/>
+      <c r="AI9"/>
+      <c r="AJ9"/>
+      <c r="AK9"/>
+      <c r="AL9"/>
+      <c r="AM9"/>
+      <c r="AN9"/>
+      <c r="AO9"/>
+      <c r="AP9"/>
+      <c r="AQ9"/>
+      <c r="AR9"/>
+      <c r="AS9"/>
+      <c r="AT9"/>
+      <c r="AU9"/>
+      <c r="AV9"/>
+      <c r="AW9"/>
+      <c r="AX9"/>
+      <c r="AY9"/>
+      <c r="AZ9"/>
+      <c r="BA9"/>
+      <c r="BB9"/>
+      <c r="BC9"/>
+      <c r="BD9"/>
+      <c r="BE9"/>
+      <c r="BF9"/>
+      <c r="BG9"/>
+      <c r="BH9"/>
+      <c r="BI9"/>
+      <c r="BJ9"/>
+      <c r="BK9"/>
+      <c r="BL9"/>
+      <c r="BM9"/>
+      <c r="BN9"/>
+      <c r="BO9"/>
+      <c r="BP9"/>
+      <c r="BQ9"/>
+      <c r="BR9"/>
+      <c r="BS9"/>
+      <c r="BT9"/>
+      <c r="BU9"/>
+      <c r="BV9"/>
+      <c r="BW9"/>
+      <c r="BX9"/>
+      <c r="BY9"/>
+      <c r="BZ9"/>
+      <c r="CA9"/>
+      <c r="CB9"/>
+      <c r="CC9"/>
+      <c r="CD9"/>
+      <c r="CE9"/>
+      <c r="CF9"/>
+      <c r="CG9"/>
+      <c r="CH9"/>
+      <c r="CI9"/>
+      <c r="CJ9"/>
+      <c r="CK9"/>
+      <c r="CL9"/>
+      <c r="CM9"/>
+      <c r="CN9"/>
+      <c r="CO9"/>
+      <c r="CP9"/>
+      <c r="CQ9"/>
+    </row>
+    <row r="10" spans="1:95">
+      <c r="A10" t="s">
+        <v>198</v>
+      </c>
+      <c r="B10"/>
+      <c r="C10"/>
+      <c r="D10"/>
+      <c r="E10"/>
+      <c r="F10"/>
+      <c r="G10"/>
+      <c r="H10"/>
+      <c r="I10"/>
+      <c r="J10"/>
+      <c r="K10"/>
+      <c r="L10"/>
+      <c r="M10"/>
+      <c r="N10"/>
+      <c r="O10"/>
+      <c r="P10"/>
+      <c r="Q10"/>
+      <c r="R10"/>
+      <c r="S10"/>
+      <c r="T10"/>
+      <c r="U10"/>
+      <c r="V10"/>
+      <c r="W10"/>
+      <c r="X10"/>
+      <c r="Y10"/>
+      <c r="Z10"/>
+      <c r="AA10"/>
+      <c r="AB10"/>
+      <c r="AC10"/>
+      <c r="AD10"/>
+      <c r="AE10"/>
+      <c r="AF10"/>
+      <c r="AG10"/>
+      <c r="AH10"/>
+      <c r="AI10"/>
+      <c r="AJ10"/>
+      <c r="AK10"/>
+      <c r="AL10"/>
+      <c r="AM10"/>
+      <c r="AN10"/>
+      <c r="AO10"/>
+      <c r="AP10"/>
+      <c r="AQ10"/>
+      <c r="AR10"/>
+      <c r="AS10"/>
+      <c r="AT10"/>
+      <c r="AU10"/>
+      <c r="AV10"/>
+      <c r="AW10"/>
+      <c r="AX10"/>
+      <c r="AY10"/>
+      <c r="AZ10"/>
+      <c r="BA10"/>
+      <c r="BB10"/>
+      <c r="BC10"/>
+      <c r="BD10"/>
+      <c r="BE10"/>
+      <c r="BF10"/>
+      <c r="BG10"/>
+      <c r="BH10"/>
+      <c r="BI10"/>
+      <c r="BJ10"/>
+      <c r="BK10"/>
+      <c r="BL10"/>
+      <c r="BM10"/>
+      <c r="BN10"/>
+      <c r="BO10"/>
+      <c r="BP10"/>
+      <c r="BQ10"/>
+      <c r="BR10"/>
+      <c r="BS10"/>
+      <c r="BT10"/>
+      <c r="BU10"/>
+      <c r="BV10"/>
+      <c r="BW10"/>
+      <c r="BX10"/>
+      <c r="BY10"/>
+      <c r="BZ10"/>
+      <c r="CA10"/>
+      <c r="CB10"/>
+      <c r="CC10"/>
+      <c r="CD10"/>
+      <c r="CE10"/>
+      <c r="CF10"/>
+      <c r="CG10"/>
+      <c r="CH10"/>
+      <c r="CI10"/>
+      <c r="CJ10"/>
+      <c r="CK10"/>
+      <c r="CL10"/>
+      <c r="CM10"/>
+      <c r="CN10"/>
+      <c r="CO10"/>
+      <c r="CP10"/>
+      <c r="CQ10"/>
+    </row>
+    <row r="11" spans="1:95">
+      <c r="A11" t="s">
+        <v>199</v>
+      </c>
+      <c r="B11"/>
+      <c r="C11"/>
+      <c r="D11"/>
+      <c r="E11"/>
+      <c r="F11"/>
+      <c r="G11"/>
+      <c r="H11"/>
+      <c r="I11"/>
+      <c r="J11"/>
+      <c r="K11"/>
+      <c r="L11"/>
+      <c r="M11"/>
+      <c r="N11"/>
+      <c r="O11"/>
+      <c r="P11">
+        <v>0.0</v>
+      </c>
+      <c r="Q11">
+        <v>0.0</v>
+      </c>
+      <c r="R11">
+        <v>0.0</v>
+      </c>
+      <c r="S11">
+        <v>0.0</v>
+      </c>
+      <c r="T11">
+        <v>0.0</v>
+      </c>
+      <c r="U11">
+        <v>0.0</v>
+      </c>
+      <c r="V11">
+        <v>0.0</v>
+      </c>
+      <c r="W11">
+        <v>0.0</v>
+      </c>
+      <c r="X11">
+        <v>0.0</v>
+      </c>
+      <c r="Y11">
+        <v>0.0</v>
+      </c>
+      <c r="Z11">
+        <v>0.0</v>
+      </c>
+      <c r="AA11">
+        <v>0.0</v>
+      </c>
+      <c r="AB11">
+        <v>0.0</v>
+      </c>
+      <c r="AC11">
+        <v>0.0</v>
+      </c>
+      <c r="AD11">
+        <v>0.0</v>
+      </c>
+      <c r="AE11">
+        <v>0.0</v>
+      </c>
+      <c r="AF11">
+        <v>0.0</v>
+      </c>
+      <c r="AG11">
+        <v>0.0</v>
+      </c>
+      <c r="AH11"/>
+      <c r="AI11"/>
+      <c r="AJ11"/>
+      <c r="AK11"/>
+      <c r="AL11"/>
+      <c r="AM11"/>
+      <c r="AN11"/>
+      <c r="AO11"/>
+      <c r="AP11"/>
+      <c r="AQ11"/>
+      <c r="AR11"/>
+      <c r="AS11"/>
+      <c r="AT11"/>
+      <c r="AU11"/>
+      <c r="AV11"/>
+      <c r="AW11"/>
+      <c r="AX11"/>
+      <c r="AY11"/>
+      <c r="AZ11"/>
+      <c r="BA11"/>
+      <c r="BB11"/>
+      <c r="BC11"/>
+      <c r="BD11"/>
+      <c r="BE11"/>
+      <c r="BF11"/>
+      <c r="BG11"/>
+      <c r="BH11"/>
+      <c r="BI11"/>
+      <c r="BJ11"/>
+      <c r="BK11"/>
+      <c r="BL11"/>
+      <c r="BM11"/>
+      <c r="BN11"/>
+      <c r="BO11"/>
+      <c r="BP11"/>
+      <c r="BQ11"/>
+      <c r="BR11"/>
+      <c r="BS11"/>
+      <c r="BT11"/>
+      <c r="BU11"/>
+      <c r="BV11"/>
+      <c r="BW11"/>
+      <c r="BX11"/>
+      <c r="BY11"/>
+      <c r="BZ11"/>
+      <c r="CA11"/>
+      <c r="CB11"/>
+      <c r="CC11"/>
+      <c r="CD11"/>
+      <c r="CE11"/>
+      <c r="CF11"/>
+      <c r="CG11"/>
+      <c r="CH11"/>
+      <c r="CI11"/>
+      <c r="CJ11"/>
+      <c r="CK11"/>
+      <c r="CL11"/>
+      <c r="CM11"/>
+      <c r="CN11"/>
+      <c r="CO11"/>
+      <c r="CP11"/>
+      <c r="CQ11"/>
+    </row>
+    <row r="12" spans="1:95">
+      <c r="A12" t="s">
+        <v>200</v>
+      </c>
+      <c r="B12"/>
+      <c r="C12"/>
+      <c r="D12"/>
+      <c r="E12"/>
+      <c r="F12"/>
+      <c r="G12"/>
+      <c r="H12"/>
+      <c r="I12"/>
+      <c r="J12"/>
+      <c r="K12"/>
+      <c r="L12"/>
+      <c r="M12"/>
+      <c r="N12"/>
+      <c r="O12"/>
+      <c r="P12">
+        <v>150146000000.0</v>
+      </c>
+      <c r="Q12">
+        <v>140969000000.0</v>
+      </c>
+      <c r="R12">
+        <v>12297000000.0</v>
+      </c>
+      <c r="S12">
+        <v>12297000000.0</v>
+      </c>
+      <c r="T12">
+        <v>74954000000.0</v>
+      </c>
+      <c r="U12">
+        <v>-38072000000.0</v>
+      </c>
+      <c r="V12">
+        <v>-102196000000.0</v>
+      </c>
+      <c r="W12">
+        <v>228064000000.0</v>
+      </c>
+      <c r="X12">
+        <v>175669000000.0</v>
+      </c>
+      <c r="Y12">
+        <v>103468000000.0</v>
+      </c>
+      <c r="Z12">
+        <v>-367927000000.0</v>
+      </c>
+      <c r="AA12">
+        <v>396815000000.0</v>
+      </c>
+      <c r="AB12">
+        <v>-222182000000.0</v>
+      </c>
+      <c r="AC12">
+        <v>112889000000.0</v>
+      </c>
+      <c r="AD12">
+        <v>-275093000000.0</v>
+      </c>
+      <c r="AE12">
+        <v>265746000000.0</v>
+      </c>
+      <c r="AF12">
+        <v>-133944000000.0</v>
+      </c>
+      <c r="AG12">
+        <v>-5037000000.0</v>
+      </c>
+      <c r="AH12"/>
+      <c r="AI12"/>
+      <c r="AJ12"/>
+      <c r="AK12"/>
+      <c r="AL12"/>
+      <c r="AM12"/>
+      <c r="AN12"/>
+      <c r="AO12"/>
+      <c r="AP12"/>
+      <c r="AQ12"/>
+      <c r="AR12"/>
+      <c r="AS12"/>
+      <c r="AT12"/>
+      <c r="AU12"/>
+      <c r="AV12"/>
+      <c r="AW12"/>
+      <c r="AX12"/>
+      <c r="AY12"/>
+      <c r="AZ12"/>
+      <c r="BA12"/>
+      <c r="BB12"/>
+      <c r="BC12"/>
+      <c r="BD12"/>
+      <c r="BE12"/>
+      <c r="BF12"/>
+      <c r="BG12"/>
+      <c r="BH12"/>
+      <c r="BI12"/>
+      <c r="BJ12"/>
+      <c r="BK12"/>
+      <c r="BL12"/>
+      <c r="BM12"/>
+      <c r="BN12"/>
+      <c r="BO12"/>
+      <c r="BP12"/>
+      <c r="BQ12"/>
+      <c r="BR12"/>
+      <c r="BS12"/>
+      <c r="BT12"/>
+      <c r="BU12"/>
+      <c r="BV12"/>
+      <c r="BW12"/>
+      <c r="BX12"/>
+      <c r="BY12"/>
+      <c r="BZ12"/>
+      <c r="CA12"/>
+      <c r="CB12"/>
+      <c r="CC12"/>
+      <c r="CD12"/>
+      <c r="CE12"/>
+      <c r="CF12"/>
+      <c r="CG12"/>
+      <c r="CH12"/>
+      <c r="CI12"/>
+      <c r="CJ12"/>
+      <c r="CK12"/>
+      <c r="CL12"/>
+      <c r="CM12"/>
+      <c r="CN12"/>
+      <c r="CO12"/>
+      <c r="CP12"/>
+      <c r="CQ12"/>
+    </row>
+    <row r="13" spans="1:95">
+      <c r="A13" t="s">
+        <v>201</v>
+      </c>
+      <c r="B13"/>
+      <c r="C13"/>
+      <c r="D13"/>
+      <c r="E13"/>
+      <c r="F13"/>
+      <c r="G13"/>
+      <c r="H13"/>
+      <c r="I13"/>
+      <c r="J13"/>
+      <c r="K13"/>
+      <c r="L13"/>
+      <c r="M13"/>
+      <c r="N13"/>
+      <c r="O13"/>
+      <c r="P13"/>
+      <c r="Q13"/>
+      <c r="R13"/>
+      <c r="S13"/>
+      <c r="T13"/>
+      <c r="U13"/>
+      <c r="V13"/>
+      <c r="W13"/>
+      <c r="X13"/>
+      <c r="Y13"/>
+      <c r="Z13"/>
+      <c r="AA13"/>
+      <c r="AB13"/>
+      <c r="AC13"/>
+      <c r="AD13"/>
+      <c r="AE13"/>
+      <c r="AF13"/>
+      <c r="AG13"/>
+      <c r="AH13"/>
+      <c r="AI13"/>
+      <c r="AJ13"/>
+      <c r="AK13"/>
+      <c r="AL13"/>
+      <c r="AM13"/>
+      <c r="AN13"/>
+      <c r="AO13"/>
+      <c r="AP13"/>
+      <c r="AQ13"/>
+      <c r="AR13"/>
+      <c r="AS13"/>
+      <c r="AT13"/>
+      <c r="AU13"/>
+      <c r="AV13"/>
+      <c r="AW13"/>
+      <c r="AX13"/>
+      <c r="AY13"/>
+      <c r="AZ13"/>
+      <c r="BA13"/>
+      <c r="BB13"/>
+      <c r="BC13"/>
+      <c r="BD13"/>
+      <c r="BE13"/>
+      <c r="BF13"/>
+      <c r="BG13"/>
+      <c r="BH13"/>
+      <c r="BI13"/>
+      <c r="BJ13"/>
+      <c r="BK13"/>
+      <c r="BL13"/>
+      <c r="BM13"/>
+      <c r="BN13"/>
+      <c r="BO13"/>
+      <c r="BP13"/>
+      <c r="BQ13"/>
+      <c r="BR13"/>
+      <c r="BS13"/>
+      <c r="BT13"/>
+      <c r="BU13"/>
+      <c r="BV13"/>
+      <c r="BW13"/>
+      <c r="BX13"/>
+      <c r="BY13"/>
+      <c r="BZ13"/>
+      <c r="CA13"/>
+      <c r="CB13"/>
+      <c r="CC13"/>
+      <c r="CD13"/>
+      <c r="CE13"/>
+      <c r="CF13"/>
+      <c r="CG13"/>
+      <c r="CH13"/>
+      <c r="CI13"/>
+      <c r="CJ13"/>
+      <c r="CK13"/>
+      <c r="CL13"/>
+      <c r="CM13"/>
+      <c r="CN13"/>
+      <c r="CO13"/>
+      <c r="CP13"/>
+      <c r="CQ13"/>
+    </row>
+    <row r="14" spans="1:95">
+      <c r="A14" t="s">
+        <v>202</v>
+      </c>
+      <c r="B14">
+        <v>72197000000.0</v>
+      </c>
+      <c r="C14">
+        <v>68937000000.0</v>
+      </c>
+      <c r="D14">
+        <v>74988000000.0</v>
+      </c>
+      <c r="E14">
+        <v>74573000000.0</v>
+      </c>
+      <c r="F14">
+        <v>74360000000.0</v>
+      </c>
+      <c r="G14">
+        <v>76290000000.0</v>
+      </c>
+      <c r="H14">
+        <v>80622000000.0</v>
+      </c>
+      <c r="I14">
+        <v>75563000000.0</v>
+      </c>
+      <c r="J14">
+        <v>4585000000.0</v>
+      </c>
+      <c r="K14">
+        <v>76107000000.0</v>
+      </c>
+      <c r="L14">
+        <v>71786000000.0</v>
+      </c>
+      <c r="M14">
+        <v>88994000000.0</v>
+      </c>
+      <c r="N14">
+        <v>71554000000.0</v>
+      </c>
+      <c r="O14">
+        <v>68994000000.0</v>
+      </c>
+      <c r="P14">
+        <v>65822000000.0</v>
+      </c>
+      <c r="Q14">
+        <v>5362000000.0</v>
+      </c>
+      <c r="R14">
+        <v>4024000000.0</v>
+      </c>
+      <c r="S14">
+        <v>4498000000.0</v>
+      </c>
+      <c r="T14">
+        <v>146700000000.0</v>
+      </c>
+      <c r="U14">
+        <v>62478000000.0</v>
+      </c>
+      <c r="V14">
+        <v>65551000000.0</v>
+      </c>
+      <c r="W14">
+        <v>66503000000.0</v>
+      </c>
+      <c r="X14">
+        <v>6146000000.0</v>
+      </c>
+      <c r="Y14">
+        <v>3866000000.0</v>
+      </c>
+      <c r="Z14">
+        <v>4311000000.0</v>
+      </c>
+      <c r="AA14">
+        <v>4118000000.0</v>
+      </c>
+      <c r="AB14">
+        <v>4215000000.0</v>
+      </c>
+      <c r="AC14">
+        <v>1839000000.0</v>
+      </c>
+      <c r="AD14">
+        <v>3169000000.0</v>
+      </c>
+      <c r="AE14">
+        <v>3157000000.0</v>
+      </c>
+      <c r="AF14">
+        <v>4255000000.0</v>
+      </c>
+      <c r="AG14">
+        <v>2844000000.0</v>
+      </c>
+      <c r="AH14">
+        <v>1570000000.0</v>
+      </c>
+      <c r="AI14">
+        <v>1612000000.0</v>
+      </c>
+      <c r="AJ14">
+        <v>2202000000.0</v>
+      </c>
+      <c r="AK14">
+        <v>2696000000.0</v>
+      </c>
+      <c r="AL14">
+        <v>1618000000.0</v>
+      </c>
+      <c r="AM14">
+        <v>1655000000.0</v>
+      </c>
+      <c r="AN14">
+        <v>50526000000.0</v>
+      </c>
+      <c r="AO14">
+        <v>2570000000.0</v>
+      </c>
+      <c r="AP14">
+        <v>3986000000.0</v>
+      </c>
+      <c r="AQ14">
+        <v>1869000000.0</v>
+      </c>
+      <c r="AR14">
+        <v>2608000000.0</v>
+      </c>
+      <c r="AS14">
+        <v>2662000000.0</v>
+      </c>
+      <c r="AT14">
+        <v>48656000000.0</v>
+      </c>
+      <c r="AU14">
+        <v>2535000000.0</v>
+      </c>
+      <c r="AV14">
+        <v>2368000000.0</v>
+      </c>
+      <c r="AW14">
+        <v>2404000000.0</v>
+      </c>
+      <c r="AX14">
+        <v>2544000000.0</v>
+      </c>
+      <c r="AY14">
+        <v>2362000000.0</v>
+      </c>
+      <c r="AZ14">
+        <v>117287200000.0</v>
+      </c>
+      <c r="BA14"/>
+      <c r="BB14">
+        <v>29067000000.0</v>
+      </c>
+      <c r="BC14">
+        <v>28853000000.0</v>
+      </c>
+      <c r="BD14"/>
+      <c r="BE14">
+        <v>56992970729.0</v>
+      </c>
+      <c r="BF14"/>
+      <c r="BG14"/>
+      <c r="BH14"/>
+      <c r="BI14"/>
+      <c r="BJ14"/>
+      <c r="BK14"/>
+      <c r="BL14"/>
+      <c r="BM14"/>
+      <c r="BN14"/>
+      <c r="BO14"/>
+      <c r="BP14"/>
+      <c r="BQ14"/>
+      <c r="BR14"/>
+      <c r="BS14"/>
+      <c r="BT14"/>
+      <c r="BU14"/>
+      <c r="BV14"/>
+      <c r="BW14"/>
+      <c r="BX14"/>
+      <c r="BY14"/>
+      <c r="BZ14"/>
+      <c r="CA14"/>
+      <c r="CB14"/>
+      <c r="CC14"/>
+      <c r="CD14"/>
+      <c r="CE14"/>
+      <c r="CF14"/>
+      <c r="CG14"/>
+      <c r="CH14"/>
+      <c r="CI14"/>
+      <c r="CJ14"/>
+      <c r="CK14"/>
+      <c r="CL14"/>
+      <c r="CM14"/>
+      <c r="CN14"/>
+      <c r="CO14"/>
+      <c r="CP14"/>
+      <c r="CQ14"/>
+    </row>
+    <row r="15" spans="1:95">
+      <c r="A15" t="s">
+        <v>203</v>
+      </c>
+      <c r="B15">
+        <v>232000000.0</v>
+      </c>
+      <c r="C15">
+        <v>126000000.0</v>
+      </c>
+      <c r="D15">
+        <v>398706000000.0</v>
+      </c>
+      <c r="E15">
+        <v>41701000000.0</v>
+      </c>
+      <c r="F15">
+        <v>697166000000.0</v>
+      </c>
+      <c r="G15">
+        <v>114000000.0</v>
+      </c>
+      <c r="H15">
+        <v>398698000000.0</v>
+      </c>
+      <c r="I15">
+        <v>830900000000.0</v>
+      </c>
+      <c r="J15">
+        <v>363000000.0</v>
+      </c>
+      <c r="K15"/>
+      <c r="L15">
+        <v>231147000000.0</v>
+      </c>
+      <c r="M15">
+        <v>89000000.0</v>
+      </c>
+      <c r="N15">
+        <v>514092000000.0</v>
+      </c>
+      <c r="O15">
+        <v>0.0</v>
+      </c>
+      <c r="P15">
+        <v>90231000000.0</v>
+      </c>
+      <c r="Q15">
+        <v>162000000.0</v>
+      </c>
+      <c r="R15">
+        <v>857040000000.0</v>
+      </c>
+      <c r="S15">
+        <v>10000000.0</v>
+      </c>
+      <c r="T15">
+        <v>77000000.0</v>
+      </c>
+      <c r="U15">
+        <v>214000000.0</v>
+      </c>
+      <c r="V15">
+        <v>996784000000.0</v>
+      </c>
+      <c r="W15">
+        <v>47000000.0</v>
+      </c>
+      <c r="X15">
+        <v>32000000.0</v>
+      </c>
+      <c r="Y15">
+        <v>11000000.0</v>
+      </c>
+      <c r="Z15">
+        <v>403000000.0</v>
+      </c>
+      <c r="AA15">
+        <v>54000000.0</v>
+      </c>
+      <c r="AB15">
+        <v>98829000000.0</v>
+      </c>
+      <c r="AC15">
+        <v>96000000.0</v>
+      </c>
+      <c r="AD15">
+        <v>1125368000000.0</v>
+      </c>
+      <c r="AE15">
+        <v>30000000.0</v>
+      </c>
+      <c r="AF15">
+        <v>98737000000.0</v>
+      </c>
+      <c r="AG15">
+        <v>125000000.0</v>
+      </c>
+      <c r="AH15">
+        <v>1022881000000.0</v>
+      </c>
+      <c r="AI15">
+        <v>13000000.0</v>
+      </c>
+      <c r="AJ15">
+        <v>296997000000.0</v>
+      </c>
+      <c r="AK15">
+        <v>10520000000.0</v>
+      </c>
+      <c r="AL15">
+        <v>787092000000.0</v>
+      </c>
+      <c r="AM15">
+        <v>20000000.0</v>
+      </c>
+      <c r="AN15">
+        <v>185739000000.0</v>
+      </c>
+      <c r="AO15">
+        <v>2427000000.0</v>
+      </c>
+      <c r="AP15">
+        <v>734577000000.0</v>
+      </c>
+      <c r="AQ15">
+        <v>70000000.0</v>
+      </c>
+      <c r="AR15">
+        <v>222000000.0</v>
+      </c>
+      <c r="AS15">
+        <v>205000000.0</v>
+      </c>
+      <c r="AT15">
+        <v>289685000000.0</v>
+      </c>
+      <c r="AU15">
+        <v>269000000.0</v>
+      </c>
+      <c r="AV15">
+        <v>251654000000.0</v>
+      </c>
+      <c r="AW15">
+        <v>10154000000.0</v>
+      </c>
+      <c r="AX15">
+        <v>978296000000.0</v>
+      </c>
+      <c r="AY15">
+        <v>99000000.0</v>
+      </c>
+      <c r="AZ15">
+        <v>98414400000.0</v>
+      </c>
+      <c r="BA15">
+        <v>306059000000.0</v>
+      </c>
+      <c r="BB15">
+        <v>3539000000.0</v>
+      </c>
+      <c r="BC15">
+        <v>309439000000.0</v>
+      </c>
+      <c r="BD15">
+        <v>51000000.0</v>
+      </c>
+      <c r="BE15">
+        <v>355888449563.0</v>
+      </c>
+      <c r="BF15">
+        <v>512526000000.0</v>
+      </c>
+      <c r="BG15">
+        <v>13000000.0</v>
+      </c>
+      <c r="BH15">
+        <v>446940000000.0</v>
+      </c>
+      <c r="BI15">
+        <v>446990000000.0</v>
+      </c>
+      <c r="BJ15">
+        <v>51193000000.0</v>
+      </c>
+      <c r="BK15">
+        <v>45000000.0</v>
+      </c>
+      <c r="BL15">
+        <v>311431000000.0</v>
+      </c>
+      <c r="BM15">
+        <v>238721000000.0</v>
+      </c>
+      <c r="BN15">
+        <v>238721000000.0</v>
+      </c>
+      <c r="BO15">
+        <v>238721000000.0</v>
+      </c>
+      <c r="BP15">
+        <v>343040000000.0</v>
+      </c>
+      <c r="BQ15">
+        <v>316050000000.0</v>
+      </c>
+      <c r="BR15">
+        <v>316050000000.0</v>
+      </c>
+      <c r="BS15"/>
+      <c r="BT15">
+        <v>75582000000.0</v>
+      </c>
+      <c r="BU15">
+        <v>75850000000.0</v>
+      </c>
+      <c r="BV15">
+        <v>75850000000.0</v>
+      </c>
+      <c r="BW15"/>
+      <c r="BX15">
+        <v>84837000000.0</v>
+      </c>
+      <c r="BY15">
+        <v>55452000000.0</v>
+      </c>
+      <c r="BZ15">
+        <v>54915000000.0</v>
+      </c>
+      <c r="CA15"/>
+      <c r="CB15">
+        <v>101857000000.0</v>
+      </c>
+      <c r="CC15">
+        <v>65763000000.0</v>
+      </c>
+      <c r="CD15">
+        <v>12000000.0</v>
+      </c>
+      <c r="CE15">
+        <v>108674000000.0</v>
+      </c>
+      <c r="CF15">
+        <v>66302000000.0</v>
+      </c>
+      <c r="CG15">
+        <v>28000000.0</v>
+      </c>
+      <c r="CH15"/>
+      <c r="CI15">
+        <v>90585000000.0</v>
+      </c>
+      <c r="CJ15">
+        <v>69978000000.0</v>
+      </c>
+      <c r="CK15">
+        <v>33000000.0</v>
+      </c>
+      <c r="CL15"/>
+      <c r="CM15">
+        <v>104621000000.0</v>
+      </c>
+      <c r="CN15">
+        <v>27182000000.0</v>
+      </c>
+      <c r="CO15">
+        <v>111232664000.0</v>
+      </c>
+      <c r="CP15"/>
+      <c r="CQ15">
+        <v>17272224000.0</v>
+      </c>
+    </row>
+    <row r="16" spans="1:95">
+      <c r="A16" t="s">
+        <v>204</v>
+      </c>
+      <c r="B16">
+        <v>1290928000000.0</v>
+      </c>
+      <c r="C16">
+        <v>1249950000000.0</v>
+      </c>
+      <c r="D16">
+        <v>982613000000.0</v>
+      </c>
+      <c r="E16">
+        <v>865349000000.0</v>
+      </c>
+      <c r="F16">
+        <v>613972000000.0</v>
+      </c>
+      <c r="G16">
+        <v>1166354000000.0</v>
+      </c>
+      <c r="H16">
+        <v>1055927000000.0</v>
+      </c>
+      <c r="I16">
+        <v>1047586000000.0</v>
+      </c>
+      <c r="J16">
+        <v>1422105000000.0</v>
+      </c>
+      <c r="K16">
+        <v>1304137000000.0</v>
+      </c>
+      <c r="L16">
+        <v>798000000000.0</v>
+      </c>
+      <c r="M16">
+        <v>677702000000.0</v>
+      </c>
+      <c r="N16">
+        <v>377456000000.0</v>
+      </c>
+      <c r="O16">
+        <v>858409000000.0</v>
+      </c>
+      <c r="P16">
+        <v>842329000000.0</v>
+      </c>
+      <c r="Q16">
+        <v>520364000000.0</v>
+      </c>
+      <c r="R16">
+        <v>543920000000.0</v>
+      </c>
+      <c r="S16">
+        <v>868421000000.0</v>
+      </c>
+      <c r="T16">
+        <v>638197000000.0</v>
+      </c>
+      <c r="U16">
+        <v>570198000000.0</v>
+      </c>
+      <c r="V16">
+        <v>624376000000.0</v>
+      </c>
+      <c r="W16">
+        <v>1039478000000.0</v>
+      </c>
+      <c r="X16">
+        <v>633253000000.0</v>
+      </c>
+      <c r="Y16">
+        <v>710543000000.0</v>
+      </c>
+      <c r="Z16">
+        <v>1178793000000.0</v>
+      </c>
+      <c r="AA16">
+        <v>1530026000000.0</v>
+      </c>
+      <c r="AB16">
+        <v>77797000000.0</v>
+      </c>
+      <c r="AC16">
+        <v>266347000000.0</v>
+      </c>
+      <c r="AD16">
+        <v>221696000000.0</v>
+      </c>
+      <c r="AE16">
+        <v>698176000000.0</v>
+      </c>
+      <c r="AF16">
+        <v>307896000000.0</v>
+      </c>
+      <c r="AG16">
+        <v>211734000000.0</v>
+      </c>
+      <c r="AH16">
+        <v>177199000000.0</v>
+      </c>
+      <c r="AI16">
+        <v>687881000000.0</v>
+      </c>
+      <c r="AJ16">
+        <v>223054000000.0</v>
+      </c>
+      <c r="AK16">
+        <v>445933000000.0</v>
+      </c>
+      <c r="AL16">
+        <v>76120000000.0</v>
+      </c>
+      <c r="AM16">
+        <v>893681000000.0</v>
+      </c>
+      <c r="AN16">
+        <v>403231000000.0</v>
+      </c>
+      <c r="AO16">
+        <v>443838000000.0</v>
+      </c>
+      <c r="AP16">
+        <v>124823000000.0</v>
+      </c>
+      <c r="AQ16">
+        <v>675432000000.0</v>
+      </c>
+      <c r="AR16">
+        <v>344615000000.0</v>
+      </c>
+      <c r="AS16">
+        <v>154841000000.0</v>
+      </c>
+      <c r="AT16">
+        <v>39685000000.0</v>
+      </c>
+      <c r="AU16">
+        <v>131467000000.0</v>
+      </c>
+      <c r="AV16">
+        <v>145951000000.0</v>
+      </c>
+      <c r="AW16">
+        <v>191444000000.0</v>
+      </c>
+      <c r="AX16">
+        <v>302848000000.0</v>
+      </c>
+      <c r="AY16">
+        <v>462689000000.0</v>
+      </c>
+      <c r="AZ16">
+        <v>397567000000.0</v>
+      </c>
+      <c r="BA16">
+        <v>358176000000.0</v>
+      </c>
+      <c r="BB16">
+        <v>358176000000.0</v>
+      </c>
+      <c r="BC16">
+        <v>193201000000.0</v>
+      </c>
+      <c r="BD16">
+        <v>267784000000.0</v>
+      </c>
+      <c r="BE16">
+        <v>-172034950240.0</v>
+      </c>
+      <c r="BF16"/>
+      <c r="BG16"/>
+      <c r="BH16"/>
+      <c r="BI16"/>
+      <c r="BJ16"/>
+      <c r="BK16"/>
+      <c r="BL16"/>
+      <c r="BM16"/>
+      <c r="BN16"/>
+      <c r="BO16"/>
+      <c r="BP16"/>
+      <c r="BQ16"/>
+      <c r="BR16"/>
+      <c r="BS16"/>
+      <c r="BT16"/>
+      <c r="BU16"/>
+      <c r="BV16"/>
+      <c r="BW16"/>
+      <c r="BX16"/>
+      <c r="BY16"/>
+      <c r="BZ16"/>
+      <c r="CA16"/>
+      <c r="CB16"/>
+      <c r="CC16"/>
+      <c r="CD16"/>
+      <c r="CE16"/>
+      <c r="CF16"/>
+      <c r="CG16"/>
+      <c r="CH16"/>
+      <c r="CI16"/>
+      <c r="CJ16"/>
+      <c r="CK16"/>
+      <c r="CL16"/>
+      <c r="CM16"/>
+      <c r="CN16"/>
+      <c r="CO16"/>
+      <c r="CP16"/>
+      <c r="CQ16"/>
+    </row>
+    <row r="17" spans="1:95">
+      <c r="A17" t="s">
+        <v>205</v>
+      </c>
+      <c r="B17"/>
+      <c r="C17"/>
+      <c r="D17"/>
+      <c r="E17"/>
+      <c r="F17"/>
+      <c r="G17"/>
+      <c r="H17"/>
+      <c r="I17"/>
+      <c r="J17"/>
+      <c r="K17"/>
+      <c r="L17"/>
+      <c r="M17"/>
+      <c r="N17"/>
+      <c r="O17"/>
+      <c r="P17"/>
+      <c r="Q17"/>
+      <c r="R17"/>
+      <c r="S17"/>
+      <c r="T17"/>
+      <c r="U17"/>
+      <c r="V17"/>
+      <c r="W17"/>
+      <c r="X17"/>
+      <c r="Y17"/>
+      <c r="Z17"/>
+      <c r="AA17"/>
+      <c r="AB17"/>
+      <c r="AC17"/>
+      <c r="AD17"/>
+      <c r="AE17"/>
+      <c r="AF17"/>
+      <c r="AG17"/>
+      <c r="AH17"/>
+      <c r="AI17"/>
+      <c r="AJ17"/>
+      <c r="AK17"/>
+      <c r="AL17"/>
+      <c r="AM17"/>
+      <c r="AN17"/>
+      <c r="AO17"/>
+      <c r="AP17"/>
+      <c r="AQ17"/>
+      <c r="AR17"/>
+      <c r="AS17"/>
+      <c r="AT17"/>
+      <c r="AU17"/>
+      <c r="AV17"/>
+      <c r="AW17"/>
+      <c r="AX17"/>
+      <c r="AY17"/>
+      <c r="AZ17"/>
+      <c r="BA17"/>
+      <c r="BB17"/>
+      <c r="BC17"/>
+      <c r="BD17"/>
+      <c r="BE17"/>
+      <c r="BF17"/>
+      <c r="BG17"/>
+      <c r="BH17"/>
+      <c r="BI17"/>
+      <c r="BJ17"/>
+      <c r="BK17"/>
+      <c r="BL17"/>
+      <c r="BM17"/>
+      <c r="BN17"/>
+      <c r="BO17"/>
+      <c r="BP17"/>
+      <c r="BQ17"/>
+      <c r="BR17"/>
+      <c r="BS17"/>
+      <c r="BT17"/>
+      <c r="BU17"/>
+      <c r="BV17"/>
+      <c r="BW17"/>
+      <c r="BX17"/>
+      <c r="BY17"/>
+      <c r="BZ17"/>
+      <c r="CA17"/>
+      <c r="CB17"/>
+      <c r="CC17"/>
+      <c r="CD17"/>
+      <c r="CE17"/>
+      <c r="CF17"/>
+      <c r="CG17"/>
+      <c r="CH17"/>
+      <c r="CI17"/>
+      <c r="CJ17"/>
+      <c r="CK17"/>
+      <c r="CL17"/>
+      <c r="CM17"/>
+      <c r="CN17"/>
+      <c r="CO17"/>
+      <c r="CP17"/>
+      <c r="CQ17"/>
+    </row>
+    <row r="18" spans="1:95">
+      <c r="A18" t="s">
+        <v>206</v>
+      </c>
+      <c r="B18">
+        <v>43291000000.0</v>
+      </c>
+      <c r="C18">
+        <v>270461000000.0</v>
+      </c>
+      <c r="D18">
+        <v>519402000000.0</v>
+      </c>
+      <c r="E18">
+        <v>371942000000.0</v>
+      </c>
+      <c r="F18">
+        <v>149036000000.0</v>
+      </c>
+      <c r="G18">
+        <v>163700000000.0</v>
+      </c>
+      <c r="H18">
+        <v>592249000000.0</v>
+      </c>
+      <c r="I18">
+        <v>411876000000.0</v>
+      </c>
+      <c r="J18">
+        <v>124279000000.0</v>
+      </c>
+      <c r="K18">
+        <v>512150000000.0</v>
+      </c>
+      <c r="L18">
+        <v>352722000000.0</v>
+      </c>
+      <c r="M18">
+        <v>405659000000.0</v>
+      </c>
+      <c r="N18">
+        <v>-112277000000.0</v>
+      </c>
+      <c r="O18">
+        <v>129133000000.0</v>
+      </c>
+      <c r="P18">
+        <v>205446000000.0</v>
+      </c>
+      <c r="Q18">
+        <v>132708000000.0</v>
+      </c>
+      <c r="R18">
+        <v>-47151000000.0</v>
+      </c>
+      <c r="S18">
+        <v>-60351000000.0</v>
+      </c>
+      <c r="T18">
+        <v>-90410000000.0</v>
+      </c>
+      <c r="U18">
+        <v>-51759000000.0</v>
+      </c>
+      <c r="V18">
+        <v>-58286000000.0</v>
+      </c>
+      <c r="W18">
+        <v>-31452000000.0</v>
+      </c>
+      <c r="X18">
+        <v>-47972000000.0</v>
+      </c>
+      <c r="Y18">
+        <v>-22461000000.0</v>
+      </c>
+      <c r="Z18">
+        <v>-68329000000.0</v>
+      </c>
+      <c r="AA18">
+        <v>-98203000000.0</v>
+      </c>
+      <c r="AB18">
+        <v>-74846000000.0</v>
+      </c>
+      <c r="AC18">
+        <v>-54954000000.0</v>
+      </c>
+      <c r="AD18">
+        <v>-70966000000.0</v>
+      </c>
+      <c r="AE18">
+        <v>-109138000000.0</v>
+      </c>
+      <c r="AF18">
+        <v>-47641000000.0</v>
+      </c>
+      <c r="AG18">
+        <v>-114876000000.0</v>
+      </c>
+      <c r="AH18">
+        <v>-58769000000.0</v>
+      </c>
+      <c r="AI18">
+        <v>-44413000000.0</v>
+      </c>
+      <c r="AJ18">
+        <v>-95741000000.0</v>
+      </c>
+      <c r="AK18">
+        <v>-134486000000.0</v>
+      </c>
+      <c r="AL18">
+        <v>-27799000000.0</v>
+      </c>
+      <c r="AM18">
+        <v>-73526000000.0</v>
+      </c>
+      <c r="AN18">
+        <v>244771000000.0</v>
+      </c>
+      <c r="AO18">
+        <v>-37459000000.0</v>
+      </c>
+      <c r="AP18">
+        <v>-53161000000.0</v>
+      </c>
+      <c r="AQ18">
+        <v>-8165000000.0</v>
+      </c>
+      <c r="AR18">
+        <v>-51600000000.0</v>
+      </c>
+      <c r="AS18">
+        <v>-91369000000.0</v>
+      </c>
+      <c r="AT18">
+        <v>23279000000.0</v>
+      </c>
+      <c r="AU18">
+        <v>-30483000000.0</v>
+      </c>
+      <c r="AV18">
+        <v>-99962000000.0</v>
+      </c>
+      <c r="AW18">
+        <v>-36129000000.0</v>
+      </c>
+      <c r="AX18">
+        <v>-177568000000.0</v>
+      </c>
+      <c r="AY18">
+        <v>-121020000000.0</v>
+      </c>
+      <c r="AZ18">
+        <v>49187000000.0</v>
+      </c>
+      <c r="BA18"/>
+      <c r="BB18">
+        <v>160122000000.0</v>
+      </c>
+      <c r="BC18">
+        <v>207877000000.0</v>
+      </c>
+      <c r="BD18"/>
+      <c r="BE18">
+        <v>-118338116382.0</v>
+      </c>
+      <c r="BF18"/>
+      <c r="BG18"/>
+      <c r="BH18"/>
+      <c r="BI18"/>
+      <c r="BJ18"/>
+      <c r="BK18"/>
+      <c r="BL18"/>
+      <c r="BM18"/>
+      <c r="BN18"/>
+      <c r="BO18"/>
+      <c r="BP18"/>
+      <c r="BQ18"/>
+      <c r="BR18"/>
+      <c r="BS18"/>
+      <c r="BT18"/>
+      <c r="BU18"/>
+      <c r="BV18"/>
+      <c r="BW18"/>
+      <c r="BX18"/>
+      <c r="BY18"/>
+      <c r="BZ18"/>
+      <c r="CA18"/>
+      <c r="CB18"/>
+      <c r="CC18"/>
+      <c r="CD18"/>
+      <c r="CE18"/>
+      <c r="CF18"/>
+      <c r="CG18"/>
+      <c r="CH18"/>
+      <c r="CI18"/>
+      <c r="CJ18"/>
+      <c r="CK18"/>
+      <c r="CL18"/>
+      <c r="CM18"/>
+      <c r="CN18"/>
+      <c r="CO18"/>
+      <c r="CP18"/>
+      <c r="CQ18"/>
+    </row>
+    <row r="19" spans="1:95">
+      <c r="A19" t="s">
+        <v>207</v>
+      </c>
+      <c r="B19"/>
+      <c r="C19"/>
+      <c r="D19"/>
+      <c r="E19"/>
+      <c r="F19">
+        <v>-62428000000.0</v>
+      </c>
+      <c r="G19">
+        <v>-21990000000.0</v>
+      </c>
+      <c r="H19">
+        <v>-92066000000.0</v>
+      </c>
+      <c r="I19">
+        <v>-57805000000.0</v>
+      </c>
+      <c r="J19">
+        <v>-52789000000.0</v>
+      </c>
+      <c r="K19">
+        <v>-18240000000.0</v>
+      </c>
+      <c r="L19">
+        <v>-72511000000.0</v>
+      </c>
+      <c r="M19">
+        <v>-57624000000.0</v>
+      </c>
+      <c r="N19">
+        <v>-46720000000.0</v>
+      </c>
+      <c r="O19">
+        <v>-74690000000.0</v>
+      </c>
+      <c r="P19">
+        <v>-117691000000.0</v>
+      </c>
+      <c r="Q19">
+        <v>-85015000000.0</v>
+      </c>
+      <c r="R19">
+        <v>-51175000000.0</v>
+      </c>
+      <c r="S19">
+        <v>-64849000000.0</v>
+      </c>
+      <c r="T19">
+        <v>-95652000000.0</v>
+      </c>
+      <c r="U19">
+        <v>-56587000000.0</v>
+      </c>
+      <c r="V19">
+        <v>-65327000000.0</v>
+      </c>
+      <c r="W19">
+        <v>-34749000000.0</v>
+      </c>
+      <c r="X19">
+        <v>-52510000000.0</v>
+      </c>
+      <c r="Y19">
+        <v>-26273000000.0</v>
+      </c>
+      <c r="Z19">
+        <v>-72584000000.0</v>
+      </c>
+      <c r="AA19">
+        <v>-101327000000.0</v>
+      </c>
+      <c r="AB19">
+        <v>-78934000000.0</v>
+      </c>
+      <c r="AC19">
+        <v>-56121000000.0</v>
+      </c>
+      <c r="AD19">
+        <v>-72967000000.0</v>
+      </c>
+      <c r="AE19">
+        <v>-112278000000.0</v>
+      </c>
+      <c r="AF19"/>
+      <c r="AG19"/>
+      <c r="AH19"/>
+      <c r="AI19"/>
+      <c r="AJ19"/>
+      <c r="AK19"/>
+      <c r="AL19"/>
+      <c r="AM19"/>
+      <c r="AN19"/>
+      <c r="AO19"/>
+      <c r="AP19"/>
+      <c r="AQ19"/>
+      <c r="AR19"/>
+      <c r="AS19"/>
+      <c r="AT19"/>
+      <c r="AU19"/>
+      <c r="AV19"/>
+      <c r="AW19"/>
+      <c r="AX19"/>
+      <c r="AY19"/>
+      <c r="AZ19"/>
+      <c r="BA19"/>
+      <c r="BB19"/>
+      <c r="BC19"/>
+      <c r="BD19"/>
+      <c r="BE19"/>
+      <c r="BF19"/>
+      <c r="BG19"/>
+      <c r="BH19"/>
+      <c r="BI19"/>
+      <c r="BJ19"/>
+      <c r="BK19"/>
+      <c r="BL19"/>
+      <c r="BM19"/>
+      <c r="BN19"/>
+      <c r="BO19"/>
+      <c r="BP19"/>
+      <c r="BQ19"/>
+      <c r="BR19"/>
+      <c r="BS19"/>
+      <c r="BT19"/>
+      <c r="BU19"/>
+      <c r="BV19"/>
+      <c r="BW19"/>
+      <c r="BX19"/>
+      <c r="BY19"/>
+      <c r="BZ19"/>
+      <c r="CA19"/>
+      <c r="CB19"/>
+      <c r="CC19"/>
+      <c r="CD19"/>
+      <c r="CE19"/>
+      <c r="CF19"/>
+      <c r="CG19"/>
+      <c r="CH19"/>
+      <c r="CI19"/>
+      <c r="CJ19"/>
+      <c r="CK19"/>
+      <c r="CL19"/>
+      <c r="CM19"/>
+      <c r="CN19"/>
+      <c r="CO19"/>
+      <c r="CP19"/>
+      <c r="CQ19"/>
+    </row>
+    <row r="20" spans="1:95">
+      <c r="A20" t="s">
+        <v>208</v>
       </c>
       <c r="B20"/>
       <c r="C20"/>
       <c r="D20"/>
       <c r="E20"/>
       <c r="F20"/>
       <c r="G20"/>
       <c r="H20"/>
       <c r="I20"/>
       <c r="J20"/>
       <c r="K20"/>
       <c r="L20"/>
       <c r="M20"/>
       <c r="N20"/>
       <c r="O20"/>
       <c r="P20"/>
       <c r="Q20"/>
       <c r="R20"/>
       <c r="S20"/>
       <c r="T20"/>
       <c r="U20"/>
       <c r="V20"/>
       <c r="W20"/>
       <c r="X20"/>
       <c r="Y20"/>
@@ -7554,885 +28805,1097 @@
       <c r="BQ20"/>
       <c r="BR20"/>
       <c r="BS20"/>
       <c r="BT20"/>
       <c r="BU20"/>
       <c r="BV20"/>
       <c r="BW20"/>
       <c r="BX20"/>
       <c r="BY20"/>
       <c r="BZ20"/>
       <c r="CA20"/>
       <c r="CB20"/>
       <c r="CC20"/>
       <c r="CD20"/>
       <c r="CE20"/>
       <c r="CF20"/>
       <c r="CG20"/>
       <c r="CH20"/>
       <c r="CI20"/>
       <c r="CJ20"/>
       <c r="CK20"/>
       <c r="CL20"/>
       <c r="CM20"/>
       <c r="CN20"/>
       <c r="CO20"/>
+      <c r="CP20"/>
+      <c r="CQ20"/>
     </row>
-    <row r="21" spans="1:93">
+    <row r="21" spans="1:95">
       <c r="A21" t="s">
-        <v>46</v>
-[...3 lines deleted...]
-      <c r="D21"/>
+        <v>209</v>
+      </c>
+      <c r="B21">
+        <v>0.0</v>
+      </c>
+      <c r="C21">
+        <v>0.0</v>
+      </c>
+      <c r="D21">
+        <v>0.0</v>
+      </c>
       <c r="E21"/>
-      <c r="F21"/>
-[...3 lines deleted...]
-      <c r="J21"/>
+      <c r="F21">
+        <v>0.0</v>
+      </c>
+      <c r="G21">
+        <v>-50000000000.0</v>
+      </c>
+      <c r="H21">
+        <v>-200000000000.0</v>
+      </c>
+      <c r="I21">
+        <v>50000000000.0</v>
+      </c>
+      <c r="J21">
+        <v>0.0</v>
+      </c>
       <c r="K21"/>
       <c r="L21"/>
       <c r="M21"/>
       <c r="N21"/>
       <c r="O21"/>
-      <c r="P21"/>
-[...16 lines deleted...]
-      <c r="AG21"/>
+      <c r="P21">
+        <v>-4231000000.0</v>
+      </c>
+      <c r="Q21">
+        <v>-354141000000.0</v>
+      </c>
+      <c r="R21">
+        <v>169308500000.0</v>
+      </c>
+      <c r="S21">
+        <v>169308500000.0</v>
+      </c>
+      <c r="T21">
+        <v>-311218000000.0</v>
+      </c>
+      <c r="U21">
+        <v>-152551000000.0</v>
+      </c>
+      <c r="V21">
+        <v>550814000000.0</v>
+      </c>
+      <c r="W21">
+        <v>-669000000.0</v>
+      </c>
+      <c r="X21">
+        <v>-413999000000.0</v>
+      </c>
+      <c r="Y21">
+        <v>-700000000000.0</v>
+      </c>
+      <c r="Z21">
+        <v>100000000000.0</v>
+      </c>
+      <c r="AA21">
+        <v>950000000000.0</v>
+      </c>
+      <c r="AB21">
+        <v>-300000000000.0</v>
+      </c>
+      <c r="AC21">
+        <v>-350000000000.0</v>
+      </c>
+      <c r="AD21">
+        <v>690000000000.0</v>
+      </c>
+      <c r="AE21">
+        <v>-60000000000.0</v>
+      </c>
+      <c r="AF21">
+        <v>-100000000000.0</v>
+      </c>
+      <c r="AG21">
+        <v>-230000000000.0</v>
+      </c>
       <c r="AH21"/>
       <c r="AI21"/>
       <c r="AJ21"/>
       <c r="AK21"/>
       <c r="AL21"/>
       <c r="AM21"/>
       <c r="AN21"/>
       <c r="AO21"/>
       <c r="AP21"/>
       <c r="AQ21"/>
       <c r="AR21"/>
       <c r="AS21"/>
       <c r="AT21"/>
       <c r="AU21"/>
       <c r="AV21"/>
       <c r="AW21"/>
       <c r="AX21"/>
       <c r="AY21"/>
       <c r="AZ21"/>
       <c r="BA21"/>
       <c r="BB21"/>
       <c r="BC21"/>
       <c r="BD21"/>
       <c r="BE21"/>
-      <c r="BF21">
-[...40 lines deleted...]
-      </c>
+      <c r="BF21"/>
+      <c r="BG21"/>
+      <c r="BH21"/>
+      <c r="BI21"/>
+      <c r="BJ21"/>
+      <c r="BK21"/>
+      <c r="BL21"/>
+      <c r="BM21"/>
+      <c r="BN21"/>
+      <c r="BO21"/>
+      <c r="BP21"/>
+      <c r="BQ21"/>
+      <c r="BR21"/>
+      <c r="BS21"/>
       <c r="BT21"/>
-      <c r="BU21">
-[...1 lines deleted...]
-      </c>
+      <c r="BU21"/>
       <c r="BV21"/>
       <c r="BW21"/>
       <c r="BX21"/>
       <c r="BY21"/>
       <c r="BZ21"/>
       <c r="CA21"/>
       <c r="CB21"/>
       <c r="CC21"/>
       <c r="CD21"/>
       <c r="CE21"/>
       <c r="CF21"/>
       <c r="CG21"/>
       <c r="CH21"/>
       <c r="CI21"/>
       <c r="CJ21"/>
       <c r="CK21"/>
       <c r="CL21"/>
       <c r="CM21"/>
       <c r="CN21"/>
       <c r="CO21"/>
+      <c r="CP21"/>
+      <c r="CQ21"/>
     </row>
-    <row r="22" spans="1:93">
+    <row r="22" spans="1:95">
       <c r="A22" t="s">
-        <v>47</v>
+        <v>172</v>
       </c>
       <c r="B22">
-        <v>247906000000.0</v>
+        <v>300129000000.0</v>
       </c>
       <c r="C22">
-        <v>236424000000.0</v>
+        <v>228989000000.0</v>
       </c>
       <c r="D22">
-        <v>244702000000.0</v>
+        <v>459154000000.0</v>
       </c>
       <c r="E22">
-        <v>225087000000.0</v>
+        <v>298440000000.0</v>
       </c>
       <c r="F22">
-        <v>247310000000.0</v>
+        <v>230940000000.0</v>
       </c>
       <c r="G22">
-        <v>274470000000.0</v>
+        <v>194810000000.0</v>
       </c>
       <c r="H22">
-        <v>265854000000.0</v>
+        <v>379381000000.0</v>
       </c>
       <c r="I22">
-        <v>209196000000.0</v>
+        <v>318387000000.0</v>
       </c>
       <c r="J22">
-        <v>278716000000.0</v>
+        <v>239374000000.0</v>
       </c>
       <c r="K22">
-        <v>263388000000.0</v>
+        <v>204806000000.0</v>
       </c>
       <c r="L22">
-        <v>269795000000.0</v>
+        <v>373431000000.0</v>
       </c>
       <c r="M22">
-        <v>267023000000.0</v>
+        <v>235011000000.0</v>
       </c>
       <c r="N22">
-        <v>233616000000.0</v>
+        <v>253837000000.0</v>
       </c>
       <c r="O22">
-        <v>218839000000.0</v>
+        <v>203899000000.0</v>
       </c>
       <c r="P22">
-        <v>204542000000.0</v>
+        <v>318150000000.0</v>
       </c>
       <c r="Q22">
-        <v>208324000000.0</v>
+        <v>212361000000.0</v>
       </c>
       <c r="R22">
-        <v>253481000000.0</v>
+        <v>191922000000.0</v>
       </c>
       <c r="S22">
-        <v>223412000000.0</v>
+        <v>202334000000.0</v>
       </c>
       <c r="T22">
-        <v>174253000000.0</v>
+        <v>253292000000.0</v>
       </c>
       <c r="U22">
-        <v>171037000000.0</v>
+        <v>130768000000.0</v>
       </c>
       <c r="V22">
-        <v>192584000000.0</v>
+        <v>132840000000.0</v>
       </c>
       <c r="W22">
-        <v>205645000000.0</v>
+        <v>148782000000.0</v>
       </c>
       <c r="X22">
-        <v>196208000000.0</v>
+        <v>132540000000.0</v>
       </c>
       <c r="Y22">
-        <v>165633000000.0</v>
+        <v>89987000000.0</v>
       </c>
       <c r="Z22">
-        <v>234596000000.0</v>
+        <v>-76777000000.0</v>
       </c>
       <c r="AA22">
-        <v>205565000000.0</v>
+        <v>139916000000.0</v>
       </c>
       <c r="AB22">
-        <v>197052000000.0</v>
+        <v>447752000000.0</v>
       </c>
       <c r="AC22">
-        <v>172217000000.0</v>
+        <v>272364000000.0</v>
       </c>
       <c r="AD22">
-        <v>175936000000.0</v>
+        <v>246126000000.0</v>
       </c>
       <c r="AE22">
-        <v>154729000000.0</v>
+        <v>239501000000.0</v>
       </c>
       <c r="AF22">
-        <v>151630000000.0</v>
+        <v>425518000000.0</v>
       </c>
       <c r="AG22">
-        <v>171620000000.0</v>
+        <v>335250000000.0</v>
       </c>
       <c r="AH22">
-        <v>182615000000.0</v>
+        <v>251319000000.0</v>
       </c>
       <c r="AI22">
-        <v>188099000000.0</v>
+        <v>212499000000.0</v>
       </c>
       <c r="AJ22">
-        <v>144229000000.0</v>
+        <v>401114000000.0</v>
       </c>
       <c r="AK22">
-        <v>138137000000.0</v>
+        <v>275028000000.0</v>
       </c>
       <c r="AL22">
-        <v>170319000000.0</v>
+        <v>344007000000.0</v>
       </c>
       <c r="AM22">
-        <v>166117000000.0</v>
+        <v>301646000000.0</v>
       </c>
       <c r="AN22">
-        <v>156340000000.0</v>
+        <v>302903000000.0</v>
       </c>
       <c r="AO22">
-        <v>131360000000.0</v>
+        <v>233089000000.0</v>
       </c>
       <c r="AP22">
-        <v>174738000000.0</v>
+        <v>201323000000.0</v>
       </c>
       <c r="AQ22">
-        <v>202341000000.0</v>
+        <v>244510000000.0</v>
       </c>
       <c r="AR22">
-        <v>251793000000.0</v>
+        <v>143290000000.0</v>
       </c>
       <c r="AS22">
-        <v>226717000000.0</v>
+        <v>173853000000.0</v>
       </c>
       <c r="AT22">
-        <v>210518000000.0</v>
+        <v>72238000000.0</v>
       </c>
       <c r="AU22">
-        <v>203754000000.0</v>
+        <v>107331000000.0</v>
       </c>
       <c r="AV22">
-        <v>162830000000.0</v>
+        <v>294125000000.0</v>
       </c>
       <c r="AW22">
-        <v>161867000000.0</v>
+        <v>152367000000.0</v>
       </c>
       <c r="AX22">
-        <v>165953000000.0</v>
+        <v>164032000000.0</v>
       </c>
       <c r="AY22">
-        <v>124796000000.0</v>
+        <v>184184000000.0</v>
       </c>
       <c r="AZ22">
-        <v>111002000000.0</v>
+        <v>402347400000.0</v>
       </c>
       <c r="BA22">
-        <v>108332000000.0</v>
+        <v>149295000000.0</v>
       </c>
       <c r="BB22">
-        <v>123434000000.0</v>
+        <v>165119000000.0</v>
       </c>
       <c r="BC22">
-        <v>89208000000.0</v>
+        <v>220029000000.0</v>
       </c>
       <c r="BD22">
-        <v>95786000000.0</v>
+        <v>305209000000.0</v>
       </c>
       <c r="BE22">
-        <v>106732000000.0</v>
+        <v>89421000000.0</v>
       </c>
       <c r="BF22">
-        <v>108178000000.0</v>
+        <v>179916000000.0</v>
       </c>
       <c r="BG22">
-        <v>79255000000.0</v>
+        <v>192183000000.0</v>
       </c>
       <c r="BH22">
-        <v>110003000000.0</v>
+        <v>211024000000.0</v>
       </c>
       <c r="BI22">
-        <v>101153000000.0</v>
+        <v>49545000000.0</v>
       </c>
       <c r="BJ22">
-        <v>109766000000.0</v>
+        <v>129822000000.0</v>
       </c>
       <c r="BK22">
-        <v>96834000000.0</v>
+        <v>116847000000.0</v>
       </c>
       <c r="BL22">
-        <v>90161000000.0</v>
+        <v>150677000000.0</v>
       </c>
       <c r="BM22">
-        <v>110497000000.0</v>
+        <v>71496000000.0</v>
       </c>
       <c r="BN22">
-        <v>89572000000.0</v>
+        <v>116629000000.0</v>
       </c>
       <c r="BO22">
-        <v>94356000000.0</v>
+        <v>104114000000.0</v>
       </c>
       <c r="BP22">
-        <v>110078000000.0</v>
+        <v>96591000000.0</v>
       </c>
       <c r="BQ22">
-        <v>103212000000.0</v>
+        <v>79471000000.0</v>
       </c>
       <c r="BR22">
-        <v>66901000000.0</v>
+        <v>49873000000.0</v>
       </c>
       <c r="BS22">
-        <v>68215000000.0</v>
-[...1 lines deleted...]
-      <c r="BT22"/>
+        <v>114523000000.0</v>
+      </c>
+      <c r="BT22">
+        <v>62823000000.0</v>
+      </c>
       <c r="BU22">
-        <v>64747000000.0</v>
+        <v>67940000000.0</v>
       </c>
       <c r="BV22">
-        <v>64124000000.0</v>
+        <v>46230000000.0</v>
       </c>
       <c r="BW22">
-        <v>73977000000.0</v>
+        <v>45314000000.0</v>
       </c>
       <c r="BX22">
-        <v>71432000000.0</v>
+        <v>36901000000.0</v>
       </c>
       <c r="BY22">
-        <v>69832000000.0</v>
+        <v>17661000000.0</v>
       </c>
       <c r="BZ22">
-        <v>75129000000.0</v>
+        <v>11277000000.0</v>
       </c>
       <c r="CA22">
-        <v>70394000000.0</v>
+        <v>18546000000.0</v>
       </c>
       <c r="CB22">
-        <v>71057000000.0</v>
+        <v>19411000000.0</v>
       </c>
       <c r="CC22">
-        <v>62294000000.0</v>
+        <v>24640000000.0</v>
       </c>
       <c r="CD22">
-        <v>71555000000.0</v>
+        <v>11984000000.0</v>
       </c>
       <c r="CE22">
-        <v>71432000000.0</v>
+        <v>10662000000.0</v>
       </c>
       <c r="CF22">
-        <v>72001000000.0</v>
+        <v>27813000000.0</v>
       </c>
       <c r="CG22">
-        <v>66333000000.0</v>
+        <v>18271000000.0</v>
       </c>
       <c r="CH22">
-        <v>59583000000.0</v>
+        <v>30268000000.0</v>
       </c>
       <c r="CI22">
-        <v>64381000000.0</v>
+        <v>26151000000.0</v>
       </c>
       <c r="CJ22">
-        <v>60829000000.0</v>
+        <v>22624000000.0</v>
       </c>
       <c r="CK22">
-        <v>62994000000.0</v>
+        <v>17262000000.0</v>
       </c>
       <c r="CL22">
-        <v>59627640000.0</v>
-[...9 lines deleted...]
-      </c>
+        <v>20260000000.0</v>
+      </c>
+      <c r="CM22"/>
+      <c r="CN22"/>
+      <c r="CO22"/>
+      <c r="CP22"/>
+      <c r="CQ22"/>
     </row>
-    <row r="23" spans="1:93">
+    <row r="23" spans="1:95">
       <c r="A23" t="s">
-        <v>48</v>
-[...3 lines deleted...]
-      </c>
+        <v>210</v>
+      </c>
+      <c r="B23"/>
       <c r="C23">
-        <v>2975819000000.0</v>
+        <v>-4581000000.0</v>
       </c>
       <c r="D23">
-        <v>3494224000000.0</v>
+        <v>-6083000000.0</v>
       </c>
       <c r="E23">
-        <v>3441088000000.0</v>
+        <v>-3864000000.0</v>
       </c>
       <c r="F23">
-        <v>3483575000000.0</v>
+        <v>-4252000000.0</v>
       </c>
       <c r="G23">
-        <v>3785932000000.0</v>
+        <v>-3159000000.0</v>
       </c>
       <c r="H23">
-        <v>3626799000000.0</v>
+        <v>14791000000.0</v>
       </c>
       <c r="I23">
-        <v>3407442000000.0</v>
+        <v>-5490000000.0</v>
       </c>
       <c r="J23">
-        <v>3270220000000.0</v>
+        <v>-13000000.0</v>
       </c>
       <c r="K23">
-        <v>3106936000000.0</v>
+        <v>13000000.0</v>
       </c>
       <c r="L23">
-        <v>3415228000000.0</v>
+        <v>-1616000000.0</v>
       </c>
       <c r="M23">
-        <v>3374502000000.0</v>
+        <v>-5127000000.0</v>
       </c>
       <c r="N23">
-        <v>2819211000000.0</v>
+        <v>-4705000000.0</v>
       </c>
       <c r="O23">
-        <v>2824836000000.0</v>
+        <v>-4870000000.0</v>
       </c>
       <c r="P23">
-        <v>3109161000000.0</v>
+        <v>-4231000000.0</v>
       </c>
       <c r="Q23">
-        <v>2922017000000.0</v>
+        <v>-4141000000.0</v>
       </c>
       <c r="R23">
-        <v>2881005000000.0</v>
+        <v>17010000000.0</v>
       </c>
       <c r="S23">
-        <v>2868484000000.0</v>
+        <v>-28393000000.0</v>
       </c>
       <c r="T23">
-        <v>3229775000000.0</v>
+        <v>-11218000000.0</v>
       </c>
       <c r="U23">
-        <v>2907425000000.0</v>
+        <v>-2551000000.0</v>
       </c>
       <c r="V23">
-        <v>3096121000000.0</v>
+        <v>814000000.0</v>
       </c>
       <c r="W23">
-        <v>3472964000000.0</v>
+        <v>-669000000.0</v>
       </c>
       <c r="X23">
-        <v>4078623000000.0</v>
+        <v>-13999000000.0</v>
       </c>
       <c r="Y23">
-        <v>2896950000000.0</v>
+        <v>400000000000.0</v>
       </c>
       <c r="Z23">
-        <v>2890271000000.0</v>
+        <v>100000000000.0</v>
       </c>
       <c r="AA23">
-        <v>2804869000000.0</v>
+        <v>950000000000.0</v>
       </c>
       <c r="AB23">
-        <v>3172296000000.0</v>
+        <v>250000000000.0</v>
       </c>
       <c r="AC23">
-        <v>2889501000000.0</v>
+        <v>500000000000.0</v>
       </c>
       <c r="AD23">
-        <v>2609608000000.0</v>
+        <v>690000000000.0</v>
       </c>
       <c r="AE23">
-        <v>2311695000000.0</v>
+        <v>-60000000000.0</v>
       </c>
       <c r="AF23">
-        <v>2742875000000.0</v>
+        <v>710000000000.0</v>
       </c>
       <c r="AG23">
-        <v>2510078000000.0</v>
+        <v>620000000000.0</v>
       </c>
       <c r="AH23">
-        <v>2481818000000.0</v>
+        <v>400000000000.0</v>
       </c>
       <c r="AI23">
-        <v>2156593000000.0</v>
+        <v>-45998000000.0</v>
       </c>
       <c r="AJ23">
-        <v>2923256000000.0</v>
+        <v>-99850000000.0</v>
       </c>
       <c r="AK23">
-        <v>2275038000000.0</v>
+        <v>21040000000.0</v>
       </c>
       <c r="AL23">
-        <v>2374443000000.0</v>
+        <v>-29175000000.0</v>
       </c>
       <c r="AM23">
-        <v>2101188000000.0</v>
+        <v>-74645000000.0</v>
       </c>
       <c r="AN23">
-        <v>2549395000000.0</v>
+        <v>150000000000.0</v>
       </c>
       <c r="AO23">
-        <v>2100853000000.0</v>
+        <v>-38888000000.0</v>
       </c>
       <c r="AP23">
-        <v>2150106000000.0</v>
+        <v>-56426000000.0</v>
       </c>
       <c r="AQ23">
-        <v>2002520000000.0</v>
+        <v>-9638000000.0</v>
       </c>
       <c r="AR23">
-        <v>2042513000000.0</v>
+        <v>-124587000000.0</v>
       </c>
       <c r="AS23">
-        <v>2231051000000.0</v>
+        <v>-100000000000.0</v>
       </c>
       <c r="AT23">
-        <v>2200139000000.0</v>
+        <v>175000000000.0</v>
       </c>
       <c r="AU23">
-        <v>2137382000000.0</v>
+        <v>-200413000000.0</v>
       </c>
       <c r="AV23">
-        <v>2167196000000.0</v>
+        <v>100000000000.0</v>
       </c>
       <c r="AW23">
-        <v>1710075000000.0</v>
-[...1 lines deleted...]
-      <c r="AX23"/>
+        <v>-100000000000.0</v>
+      </c>
+      <c r="AX23">
+        <v>750000000000.0</v>
+      </c>
       <c r="AY23">
-        <v>1597788000000.0</v>
+        <v>-122301000000.0</v>
       </c>
       <c r="AZ23">
-        <v>1405878000000.0</v>
+        <v>-45000000000.0</v>
       </c>
       <c r="BA23"/>
-      <c r="BB23"/>
-      <c r="BC23"/>
+      <c r="BB23">
+        <v>7078000000.0</v>
+      </c>
+      <c r="BC23">
+        <v>25000000000.0</v>
+      </c>
       <c r="BD23"/>
-      <c r="BE23"/>
+      <c r="BE23">
+        <v>299999950000.0</v>
+      </c>
       <c r="BF23"/>
       <c r="BG23"/>
       <c r="BH23"/>
       <c r="BI23"/>
       <c r="BJ23"/>
       <c r="BK23"/>
       <c r="BL23"/>
       <c r="BM23"/>
       <c r="BN23"/>
       <c r="BO23"/>
       <c r="BP23"/>
       <c r="BQ23"/>
       <c r="BR23"/>
       <c r="BS23"/>
       <c r="BT23"/>
       <c r="BU23"/>
       <c r="BV23"/>
       <c r="BW23"/>
       <c r="BX23"/>
       <c r="BY23"/>
       <c r="BZ23"/>
-      <c r="CA23"/>
+      <c r="CA23">
+        <v>1729000000.0</v>
+      </c>
       <c r="CB23"/>
       <c r="CC23"/>
       <c r="CD23"/>
       <c r="CE23"/>
       <c r="CF23"/>
       <c r="CG23"/>
       <c r="CH23"/>
       <c r="CI23"/>
       <c r="CJ23"/>
       <c r="CK23"/>
       <c r="CL23"/>
       <c r="CM23"/>
       <c r="CN23"/>
       <c r="CO23"/>
+      <c r="CP23"/>
+      <c r="CQ23"/>
     </row>
-    <row r="24" spans="1:93">
+    <row r="24" spans="1:95">
       <c r="A24" t="s">
-        <v>49</v>
-[...8 lines deleted...]
-      <c r="I24"/>
+        <v>211</v>
+      </c>
+      <c r="B24">
+        <v>635000000.0</v>
+      </c>
+      <c r="C24">
+        <v>1583000000.0</v>
+      </c>
+      <c r="D24">
+        <v>2651000000.0</v>
+      </c>
+      <c r="E24">
+        <v>0.0</v>
+      </c>
+      <c r="F24">
+        <v>0.0</v>
+      </c>
+      <c r="G24">
+        <v>0.0</v>
+      </c>
+      <c r="H24">
+        <v>-1000000.0</v>
+      </c>
+      <c r="I24">
+        <v>-5000000.0</v>
+      </c>
       <c r="J24"/>
       <c r="K24"/>
       <c r="L24"/>
-      <c r="M24"/>
-[...29 lines deleted...]
-      <c r="AQ24"/>
+      <c r="M24">
+        <v>-197000000.0</v>
+      </c>
+      <c r="N24">
+        <v>121000000.0</v>
+      </c>
+      <c r="O24">
+        <v>76000000.0</v>
+      </c>
+      <c r="P24">
+        <v>7000000.0</v>
+      </c>
+      <c r="Q24">
+        <v>0.0</v>
+      </c>
+      <c r="R24">
+        <v>0.0</v>
+      </c>
+      <c r="S24">
+        <v>0.0</v>
+      </c>
+      <c r="T24">
+        <v>49000000.0</v>
+      </c>
+      <c r="U24">
+        <v>2000000.0</v>
+      </c>
+      <c r="V24">
+        <v>-1841000000.0</v>
+      </c>
+      <c r="W24">
+        <v>1843000000.0</v>
+      </c>
+      <c r="X24">
+        <v>1608000000.0</v>
+      </c>
+      <c r="Y24">
+        <v>54000000.0</v>
+      </c>
+      <c r="Z24">
+        <v>56000000.0</v>
+      </c>
+      <c r="AA24">
+        <v>994000000.0</v>
+      </c>
+      <c r="AB24">
+        <v>127000000.0</v>
+      </c>
+      <c r="AC24">
+        <v>672000000.0</v>
+      </c>
+      <c r="AD24">
+        <v>1168000000.0</v>
+      </c>
+      <c r="AE24">
+        <v>17000000.0</v>
+      </c>
+      <c r="AF24">
+        <v>11000000.0</v>
+      </c>
+      <c r="AG24">
+        <v>3000000.0</v>
+      </c>
+      <c r="AH24">
+        <v>22000000.0</v>
+      </c>
+      <c r="AI24">
+        <v>27000000.0</v>
+      </c>
+      <c r="AJ24">
+        <v>206000000.0</v>
+      </c>
+      <c r="AK24">
+        <v>390000000.0</v>
+      </c>
+      <c r="AL24">
+        <v>242000000.0</v>
+      </c>
+      <c r="AM24">
+        <v>536000000.0</v>
+      </c>
+      <c r="AN24">
+        <v>570000000.0</v>
+      </c>
+      <c r="AO24">
+        <v>1141000000.0</v>
+      </c>
+      <c r="AP24">
+        <v>721000000.0</v>
+      </c>
+      <c r="AQ24">
+        <v>396000000.0</v>
+      </c>
       <c r="AR24"/>
-      <c r="AS24"/>
-[...6 lines deleted...]
-      <c r="AZ24"/>
+      <c r="AS24">
+        <v>-37000000.0</v>
+      </c>
+      <c r="AT24">
+        <v>37000000.0</v>
+      </c>
+      <c r="AU24">
+        <v>710000000.0</v>
+      </c>
+      <c r="AV24">
+        <v>-1480000000.0</v>
+      </c>
+      <c r="AW24">
+        <v>5000000.0</v>
+      </c>
+      <c r="AX24">
+        <v>2081000000.0</v>
+      </c>
+      <c r="AY24">
+        <v>1081000000.0</v>
+      </c>
+      <c r="AZ24">
+        <v>1550000000.0</v>
+      </c>
       <c r="BA24"/>
-      <c r="BB24"/>
-      <c r="BC24"/>
+      <c r="BB24">
+        <v>1314000000.0</v>
+      </c>
+      <c r="BC24">
+        <v>1979000000.0</v>
+      </c>
       <c r="BD24"/>
-      <c r="BE24"/>
+      <c r="BE24">
+        <v>2191665705.0</v>
+      </c>
       <c r="BF24"/>
       <c r="BG24"/>
       <c r="BH24"/>
       <c r="BI24"/>
       <c r="BJ24"/>
       <c r="BK24"/>
       <c r="BL24"/>
       <c r="BM24"/>
       <c r="BN24"/>
       <c r="BO24"/>
       <c r="BP24"/>
       <c r="BQ24"/>
       <c r="BR24"/>
       <c r="BS24"/>
       <c r="BT24"/>
       <c r="BU24"/>
       <c r="BV24"/>
       <c r="BW24"/>
       <c r="BX24"/>
       <c r="BY24"/>
       <c r="BZ24"/>
       <c r="CA24"/>
       <c r="CB24"/>
       <c r="CC24"/>
       <c r="CD24"/>
       <c r="CE24"/>
       <c r="CF24"/>
       <c r="CG24"/>
       <c r="CH24"/>
       <c r="CI24"/>
       <c r="CJ24"/>
       <c r="CK24"/>
       <c r="CL24"/>
       <c r="CM24"/>
       <c r="CN24"/>
       <c r="CO24"/>
+      <c r="CP24"/>
+      <c r="CQ24"/>
     </row>
-    <row r="25" spans="1:93">
+    <row r="25" spans="1:95">
       <c r="A25" t="s">
-        <v>50</v>
+        <v>212</v>
       </c>
       <c r="B25">
-        <v>25461000000.0</v>
+        <v>-292227000000.0</v>
       </c>
       <c r="C25">
-        <v>27498000000.0</v>
+        <v>25983000000.0</v>
       </c>
       <c r="D25">
-        <v>16806000000.0</v>
+        <v>56583000000.0</v>
       </c>
       <c r="E25">
-        <v>17325000000.0</v>
+        <v>54199000000.0</v>
       </c>
       <c r="F25">
-        <v>19994000000.0</v>
-[...3 lines deleted...]
-      <c r="I25"/>
+        <v>-93836000000.0</v>
+      </c>
+      <c r="G25">
+        <v>-85410000000.0</v>
+      </c>
+      <c r="H25">
+        <v>224311000000.0</v>
+      </c>
+      <c r="I25">
+        <v>75726000000.0</v>
+      </c>
       <c r="J25">
-        <v>22325000000.0</v>
+        <v>-66876000000.0</v>
       </c>
       <c r="K25">
-        <v>22381000000.0</v>
+        <v>249597000000.0</v>
       </c>
       <c r="L25">
-        <v>23933000000.0</v>
+        <v>-19645000000.0</v>
       </c>
       <c r="M25">
-        <v>24853000000.0</v>
+        <v>139081000000.0</v>
       </c>
       <c r="N25">
-        <v>28372000000.0</v>
+        <v>-390827000000.0</v>
       </c>
       <c r="O25">
-        <v>31978000000.0</v>
+        <v>-68994000000.0</v>
       </c>
       <c r="P25">
-        <v>34850000000.0</v>
+        <v>-60828000000.0</v>
       </c>
       <c r="Q25">
-        <v>27449000000.0</v>
+        <v>-217723000000.0</v>
       </c>
       <c r="R25">
-        <v>17562000000.0</v>
+        <v>-191922000000.0</v>
       </c>
       <c r="S25">
-        <v>18854000000.0</v>
+        <v>-202334000000.0</v>
       </c>
       <c r="T25">
-        <v>19676000000.0</v>
+        <v>-394701000000.0</v>
       </c>
       <c r="U25">
-        <v>20528000000.0</v>
-[...31 lines deleted...]
-      <c r="AZ25"/>
+        <v>-188418000000.0</v>
+      </c>
+      <c r="V25">
+        <v>-193191000000.0</v>
+      </c>
+      <c r="W25">
+        <v>-210145000000.0</v>
+      </c>
+      <c r="X25">
+        <v>-138686000000.0</v>
+      </c>
+      <c r="Y25">
+        <v>-93853000000.0</v>
+      </c>
+      <c r="Z25">
+        <v>72466000000.0</v>
+      </c>
+      <c r="AA25">
+        <v>-144034000000.0</v>
+      </c>
+      <c r="AB25">
+        <v>-451967000000.0</v>
+      </c>
+      <c r="AC25">
+        <v>-274203000000.0</v>
+      </c>
+      <c r="AD25">
+        <v>-249295000000.0</v>
+      </c>
+      <c r="AE25">
+        <v>-242658000000.0</v>
+      </c>
+      <c r="AF25">
+        <v>-429773000000.0</v>
+      </c>
+      <c r="AG25">
+        <v>-338094000000.0</v>
+      </c>
+      <c r="AH25">
+        <v>-252889000000.0</v>
+      </c>
+      <c r="AI25">
+        <v>-214111000000.0</v>
+      </c>
+      <c r="AJ25">
+        <v>-403316000000.0</v>
+      </c>
+      <c r="AK25">
+        <v>-277724000000.0</v>
+      </c>
+      <c r="AL25">
+        <v>-345625000000.0</v>
+      </c>
+      <c r="AM25">
+        <v>-303301000000.0</v>
+      </c>
+      <c r="AN25">
+        <v>-302903000000.0</v>
+      </c>
+      <c r="AO25">
+        <v>-235659000000.0</v>
+      </c>
+      <c r="AP25">
+        <v>-205309000000.0</v>
+      </c>
+      <c r="AQ25">
+        <v>-246379000000.0</v>
+      </c>
+      <c r="AR25">
+        <v>-145898000000.0</v>
+      </c>
+      <c r="AS25">
+        <v>-176515000000.0</v>
+      </c>
+      <c r="AT25">
+        <v>-97615000000.0</v>
+      </c>
+      <c r="AU25">
+        <v>-109866000000.0</v>
+      </c>
+      <c r="AV25">
+        <v>-296493000000.0</v>
+      </c>
+      <c r="AW25">
+        <v>-154771000000.0</v>
+      </c>
+      <c r="AX25">
+        <v>-166576000000.0</v>
+      </c>
+      <c r="AY25">
+        <v>-186546000000.0</v>
+      </c>
+      <c r="AZ25">
+        <v>-345403400000.0</v>
+      </c>
       <c r="BA25"/>
-      <c r="BB25"/>
-      <c r="BC25"/>
+      <c r="BB25">
+        <v>-165119000000.0</v>
+      </c>
+      <c r="BC25">
+        <v>53231000000.0</v>
+      </c>
       <c r="BD25"/>
-      <c r="BE25"/>
+      <c r="BE25">
+        <v>-227054817349.0</v>
+      </c>
       <c r="BF25"/>
       <c r="BG25"/>
       <c r="BH25"/>
       <c r="BI25"/>
       <c r="BJ25"/>
       <c r="BK25"/>
       <c r="BL25"/>
       <c r="BM25"/>
       <c r="BN25"/>
       <c r="BO25"/>
       <c r="BP25"/>
       <c r="BQ25"/>
       <c r="BR25"/>
       <c r="BS25"/>
       <c r="BT25"/>
       <c r="BU25"/>
       <c r="BV25"/>
       <c r="BW25"/>
       <c r="BX25"/>
       <c r="BY25"/>
       <c r="BZ25"/>
       <c r="CA25"/>
       <c r="CB25"/>
       <c r="CC25"/>
       <c r="CD25"/>
       <c r="CE25"/>
       <c r="CF25"/>
       <c r="CG25"/>
       <c r="CH25"/>
       <c r="CI25"/>
       <c r="CJ25"/>
       <c r="CK25"/>
       <c r="CL25"/>
       <c r="CM25"/>
       <c r="CN25"/>
       <c r="CO25"/>
+      <c r="CP25"/>
+      <c r="CQ25"/>
     </row>
-    <row r="26" spans="1:93">
+    <row r="26" spans="1:95">
       <c r="A26" t="s">
-        <v>51</v>
+        <v>213</v>
       </c>
       <c r="B26"/>
       <c r="C26"/>
       <c r="D26"/>
       <c r="E26"/>
       <c r="F26"/>
       <c r="G26"/>
       <c r="H26"/>
       <c r="I26"/>
       <c r="J26"/>
       <c r="K26"/>
       <c r="L26"/>
       <c r="M26"/>
       <c r="N26"/>
       <c r="O26"/>
       <c r="P26"/>
       <c r="Q26"/>
       <c r="R26"/>
       <c r="S26"/>
       <c r="T26"/>
       <c r="U26"/>
       <c r="V26"/>
       <c r="W26"/>
       <c r="X26"/>
       <c r="Y26"/>
@@ -8482,54 +29945,56 @@
       <c r="BQ26"/>
       <c r="BR26"/>
       <c r="BS26"/>
       <c r="BT26"/>
       <c r="BU26"/>
       <c r="BV26"/>
       <c r="BW26"/>
       <c r="BX26"/>
       <c r="BY26"/>
       <c r="BZ26"/>
       <c r="CA26"/>
       <c r="CB26"/>
       <c r="CC26"/>
       <c r="CD26"/>
       <c r="CE26"/>
       <c r="CF26"/>
       <c r="CG26"/>
       <c r="CH26"/>
       <c r="CI26"/>
       <c r="CJ26"/>
       <c r="CK26"/>
       <c r="CL26"/>
       <c r="CM26"/>
       <c r="CN26"/>
       <c r="CO26"/>
+      <c r="CP26"/>
+      <c r="CQ26"/>
     </row>
-    <row r="27" spans="1:93">
+    <row r="27" spans="1:95">
       <c r="A27" t="s">
-        <v>52</v>
+        <v>214</v>
       </c>
       <c r="B27"/>
       <c r="C27"/>
       <c r="D27"/>
       <c r="E27"/>
       <c r="F27"/>
       <c r="G27"/>
       <c r="H27"/>
       <c r="I27"/>
       <c r="J27"/>
       <c r="K27"/>
       <c r="L27"/>
       <c r="M27"/>
       <c r="N27"/>
       <c r="O27"/>
       <c r="P27"/>
       <c r="Q27"/>
       <c r="R27"/>
       <c r="S27"/>
       <c r="T27"/>
       <c r="U27"/>
       <c r="V27"/>
       <c r="W27"/>
       <c r="X27"/>
       <c r="Y27"/>
@@ -8579,21067 +30044,753 @@
       <c r="BQ27"/>
       <c r="BR27"/>
       <c r="BS27"/>
       <c r="BT27"/>
       <c r="BU27"/>
       <c r="BV27"/>
       <c r="BW27"/>
       <c r="BX27"/>
       <c r="BY27"/>
       <c r="BZ27"/>
       <c r="CA27"/>
       <c r="CB27"/>
       <c r="CC27"/>
       <c r="CD27"/>
       <c r="CE27"/>
       <c r="CF27"/>
       <c r="CG27"/>
       <c r="CH27"/>
       <c r="CI27"/>
       <c r="CJ27"/>
       <c r="CK27"/>
       <c r="CL27"/>
       <c r="CM27"/>
       <c r="CN27"/>
       <c r="CO27"/>
+      <c r="CP27"/>
+      <c r="CQ27"/>
     </row>
-    <row r="28" spans="1:93">
+    <row r="28" spans="1:95">
       <c r="A28" t="s">
-        <v>53</v>
+        <v>215</v>
       </c>
       <c r="B28">
-        <v>-752659000000.0</v>
+        <v>-2948000000.0</v>
       </c>
       <c r="C28">
-        <v>-422663000000.0</v>
+        <v>-4707000000.0</v>
       </c>
       <c r="D28">
-        <v>-989918000000.0</v>
+        <v>-404789000000.0</v>
       </c>
       <c r="E28">
-        <v>-825018000000.0</v>
+        <v>-120565000000.0</v>
       </c>
       <c r="F28">
-        <v>-611195000000.0</v>
+        <v>-701418000000.0</v>
       </c>
       <c r="G28">
-        <v>-1032018000000.0</v>
+        <v>-53273000000.0</v>
       </c>
       <c r="H28">
-        <v>-918289000000.0</v>
+        <v>-583907000000.0</v>
       </c>
       <c r="I28">
-        <v>-408920000000.0</v>
+        <v>-786390000000.0</v>
       </c>
       <c r="J28">
-        <v>-293662000000.0</v>
+        <v>-6326000000.0</v>
       </c>
       <c r="K28">
-        <v>109286000000.0</v>
+        <v>-6133000000.0</v>
       </c>
       <c r="L28">
-        <v>-517856000000.0</v>
+        <v>-232763000000.0</v>
       </c>
       <c r="M28">
-        <v>-401233000000.0</v>
+        <v>-105216000000.0</v>
       </c>
       <c r="N28">
-        <v>-76713000000.0</v>
+        <v>-368797000000.0</v>
       </c>
       <c r="O28">
-        <v>253797000000.0</v>
+        <v>-104870000000.0</v>
       </c>
       <c r="P28">
-        <v>-512898000000.0</v>
+        <v>-94462000000.0</v>
       </c>
       <c r="Q28">
-        <v>-199443000000.0</v>
+        <v>-354303000000.0</v>
       </c>
       <c r="R28">
-        <v>153387000000.0</v>
+        <v>-390030000000.0</v>
       </c>
       <c r="S28">
-        <v>251759000000.0</v>
+        <v>-128403000000.0</v>
       </c>
       <c r="T28">
-        <v>-714156000000.0</v>
+        <v>-311295000000.0</v>
       </c>
       <c r="U28">
-        <v>-307262000000.0</v>
+        <v>-152765000000.0</v>
       </c>
       <c r="V28">
-        <v>-10543000000.0</v>
+        <v>-445970000000.0</v>
       </c>
       <c r="W28">
-        <v>221207000000.0</v>
+        <v>-716000000.0</v>
       </c>
       <c r="X28">
-        <v>-230026000000.0</v>
+        <v>-414031000000.0</v>
       </c>
       <c r="Y28">
-        <v>272203000000.0</v>
+        <v>-700011000000.0</v>
       </c>
       <c r="Z28">
-        <v>383653000000.0</v>
+        <v>99597000000.0</v>
       </c>
       <c r="AA28">
-        <v>778304000000.0</v>
+        <v>949946000000.0</v>
       </c>
       <c r="AB28">
-        <v>-388176000000.0</v>
+        <v>-398829000000.0</v>
       </c>
       <c r="AC28">
-        <v>62104000000.0</v>
+        <v>-350096000000.0</v>
       </c>
       <c r="AD28">
-        <v>258266000000.0</v>
+        <v>-435368000000.0</v>
       </c>
       <c r="AE28">
-        <v>522801000000.0</v>
+        <v>-60030000000.0</v>
       </c>
       <c r="AF28">
-        <v>-387881000000.0</v>
+        <v>-198737000000.0</v>
       </c>
       <c r="AG28">
-        <v>76946000000.0</v>
+        <v>-230125000000.0</v>
       </c>
       <c r="AH28">
-        <v>-45933000000.0</v>
+        <v>-622881000000.0</v>
       </c>
       <c r="AI28">
-        <v>323880000000.0</v>
+        <v>-13000000.0</v>
       </c>
       <c r="AJ28">
-        <v>-493682000000.0</v>
+        <v>-396847000000.0</v>
       </c>
       <c r="AK28">
-        <v>-3231000000.0</v>
+        <v>10520000000.0</v>
       </c>
       <c r="AL28">
-        <v>56162000000.0</v>
+        <v>-787092000000.0</v>
       </c>
       <c r="AM28">
-        <v>375177000000.0</v>
+        <v>-20000000.0</v>
       </c>
       <c r="AN28">
-        <v>-175432000000.0</v>
+        <v>-285739000000.0</v>
       </c>
       <c r="AO28">
-        <v>155385000000.0</v>
+        <v>-2427000000.0</v>
       </c>
       <c r="AP28">
-        <v>470159000000.0</v>
+        <v>-734577000000.0</v>
       </c>
       <c r="AQ28">
-        <v>685315000000.0</v>
+        <v>-70000000.0</v>
       </c>
       <c r="AR28">
-        <v>418533000000.0</v>
+        <v>-124809000000.0</v>
       </c>
       <c r="AS28">
-        <v>604049000000.0</v>
+        <v>-99795000000.0</v>
       </c>
       <c r="AT28">
-        <v>458556000000.0</v>
+        <v>-114685000000.0</v>
       </c>
       <c r="AU28">
-        <v>447152000000.0</v>
+        <v>-200682000000.0</v>
       </c>
       <c r="AV28">
-        <v>-462689000000.0</v>
+        <v>-151654000000.0</v>
       </c>
       <c r="AW28">
-        <v>-145511000000.0</v>
-[...1 lines deleted...]
-      <c r="AX28"/>
+        <v>-89846000000.0</v>
+      </c>
+      <c r="AX28">
+        <v>-228296000000.0</v>
+      </c>
       <c r="AY28">
-        <v>-258176000000.0</v>
+        <v>-99000000.0</v>
       </c>
       <c r="AZ28">
-        <v>-93201000000.0</v>
+        <v>-143414400000.0</v>
       </c>
       <c r="BA28"/>
       <c r="BB28">
-        <v>-99129000000.0</v>
-[...1 lines deleted...]
-      <c r="BC28"/>
+        <v>3539000000.0</v>
+      </c>
+      <c r="BC28">
+        <v>-284439000000.0</v>
+      </c>
       <c r="BD28"/>
-      <c r="BE28"/>
+      <c r="BE28">
+        <v>-55888499563.0</v>
+      </c>
       <c r="BF28"/>
       <c r="BG28"/>
       <c r="BH28"/>
       <c r="BI28"/>
       <c r="BJ28"/>
       <c r="BK28"/>
       <c r="BL28"/>
       <c r="BM28"/>
       <c r="BN28"/>
       <c r="BO28"/>
       <c r="BP28"/>
       <c r="BQ28"/>
       <c r="BR28"/>
       <c r="BS28"/>
       <c r="BT28"/>
       <c r="BU28"/>
       <c r="BV28"/>
       <c r="BW28"/>
       <c r="BX28"/>
       <c r="BY28"/>
       <c r="BZ28"/>
       <c r="CA28"/>
       <c r="CB28"/>
       <c r="CC28"/>
       <c r="CD28"/>
       <c r="CE28"/>
       <c r="CF28"/>
       <c r="CG28"/>
       <c r="CH28"/>
       <c r="CI28"/>
       <c r="CJ28"/>
       <c r="CK28"/>
       <c r="CL28"/>
       <c r="CM28"/>
       <c r="CN28"/>
       <c r="CO28"/>
+      <c r="CP28"/>
+      <c r="CQ28"/>
     </row>
-    <row r="29" spans="1:93">
+    <row r="29" spans="1:95">
       <c r="A29" t="s">
-        <v>54</v>
-[...1 lines deleted...]
-      <c r="B29"/>
+        <v>216</v>
+      </c>
+      <c r="B29">
+        <v>80099000000.0</v>
+      </c>
       <c r="C29">
-        <v>1150253000000.0</v>
+        <v>323909000000.0</v>
       </c>
       <c r="D29">
-        <v>1660977000000.0</v>
+        <v>590725000000.0</v>
       </c>
       <c r="E29">
-        <v>1516167000000.0</v>
+        <v>427212000000.0</v>
       </c>
       <c r="F29">
-        <v>1718880000000.0</v>
+        <v>211464000000.0</v>
       </c>
       <c r="G29">
-        <v>1350493000000.0</v>
+        <v>185690000000.0</v>
       </c>
       <c r="H29">
-        <v>1945491000000.0</v>
+        <v>684314000000.0</v>
       </c>
       <c r="I29">
-        <v>1740685000000.0</v>
+        <v>469676000000.0</v>
       </c>
       <c r="J29">
-        <v>1599189000000.0</v>
+        <v>177083000000.0</v>
       </c>
       <c r="K29">
-        <v>1464178000000.0</v>
+        <v>530510000000.0</v>
       </c>
       <c r="L29">
-        <v>1576556000000.0</v>
+        <v>425572000000.0</v>
       </c>
       <c r="M29">
-        <v>1472657000000.0</v>
+        <v>463086000000.0</v>
       </c>
       <c r="N29">
-        <v>1244664000000.0</v>
+        <v>-65436000000.0</v>
       </c>
       <c r="O29">
-        <v>1382303000000.0</v>
+        <v>203899000000.0</v>
       </c>
       <c r="P29">
-        <v>1600985000000.0</v>
+        <v>323144000000.0</v>
       </c>
       <c r="Q29">
-        <v>1498651000000.0</v>
+        <v>217723000000.0</v>
       </c>
       <c r="R29">
-        <v>1544545000000.0</v>
+        <v>4024000000.0</v>
       </c>
       <c r="S29">
-        <v>1563777000000.0</v>
+        <v>4498000000.0</v>
       </c>
       <c r="T29">
-        <v>1881762000000.0</v>
+        <v>5291000000.0</v>
       </c>
       <c r="U29">
-        <v>1732980000000.0</v>
+        <v>4828000000.0</v>
       </c>
       <c r="V29">
-        <v>1997415000000.0</v>
+        <v>5200000000.0</v>
       </c>
       <c r="W29">
-        <v>2607428000000.0</v>
+        <v>5140000000.0</v>
       </c>
       <c r="X29">
-        <v>2584205000000.0</v>
-[...69 lines deleted...]
-      <c r="CO29"/>
+        <v>6146000000.0</v>
+      </c>
+      <c r="Y29">
+        <v>3866000000.0</v>
+      </c>
+      <c r="Z29">
+        <v>4311000000.0</v>
+      </c>
+      <c r="AA29">
+        <v>4118000000.0</v>
+      </c>
+      <c r="AB29">
+        <v>4215000000.0</v>
+      </c>
+      <c r="AC29">
+        <v>1839000000.0</v>
+      </c>
+      <c r="AD29">
+        <v>3169000000.0</v>
+      </c>
+      <c r="AE29">
+        <v>3157000000.0</v>
+      </c>
+      <c r="AF29">
+        <v>4255000000.0</v>
+      </c>
+      <c r="AG29">
+        <v>2844000000.0</v>
+      </c>
+      <c r="AH29">
+        <v>1570000000.0</v>
+      </c>
+      <c r="AI29">
+        <v>1612000000.0</v>
+      </c>
+      <c r="AJ29">
+        <v>2202000000.0</v>
+      </c>
+      <c r="AK29">
+        <v>2696000000.0</v>
+      </c>
+      <c r="AL29">
+        <v>1618000000.0</v>
+      </c>
+      <c r="AM29">
+        <v>1655000000.0</v>
+      </c>
+      <c r="AN29">
+        <v>307491000000.0</v>
+      </c>
+      <c r="AO29">
+        <v>2570000000.0</v>
+      </c>
+      <c r="AP29">
+        <v>3986000000.0</v>
+      </c>
+      <c r="AQ29">
+        <v>1869000000.0</v>
+      </c>
+      <c r="AR29">
+        <v>2608000000.0</v>
+      </c>
+      <c r="AS29">
+        <v>2662000000.0</v>
+      </c>
+      <c r="AT29">
+        <v>23279000000.0</v>
+      </c>
+      <c r="AU29">
+        <v>2535000000.0</v>
+      </c>
+      <c r="AV29">
+        <v>2368000000.0</v>
+      </c>
+      <c r="AW29">
+        <v>2404000000.0</v>
+      </c>
+      <c r="AX29">
+        <v>2544000000.0</v>
+      </c>
+      <c r="AY29">
+        <v>2362000000.0</v>
+      </c>
+      <c r="AZ29">
+        <v>174231200000.0</v>
+      </c>
+      <c r="BA29">
+        <v>1086346000000.0</v>
+      </c>
+      <c r="BB29">
+        <v>228616000000.0</v>
+      </c>
+      <c r="BC29">
+        <v>302113000000.0</v>
+      </c>
+      <c r="BD29">
+        <v>315738000000.0</v>
+      </c>
+      <c r="BE29">
+        <v>-80640846620.0</v>
+      </c>
+      <c r="BF29">
+        <v>508379000000.0</v>
+      </c>
+      <c r="BG29">
+        <v>272972000000.0</v>
+      </c>
+      <c r="BH29">
+        <v>671755000000.0</v>
+      </c>
+      <c r="BI29">
+        <v>379680000000.0</v>
+      </c>
+      <c r="BJ29">
+        <v>215581000000.0</v>
+      </c>
+      <c r="BK29">
+        <v>158609000000.0</v>
+      </c>
+      <c r="BL29">
+        <v>320056000000.0</v>
+      </c>
+      <c r="BM29">
+        <v>95112000000.0</v>
+      </c>
+      <c r="BN29">
+        <v>90246000000.0</v>
+      </c>
+      <c r="BO29">
+        <v>71431000000.0</v>
+      </c>
+      <c r="BP29">
+        <v>526980000000.0</v>
+      </c>
+      <c r="BQ29">
+        <v>359088000000.0</v>
+      </c>
+      <c r="BR29">
+        <v>246049000000.0</v>
+      </c>
+      <c r="BS29">
+        <v>131452000000.0</v>
+      </c>
+      <c r="BT29">
+        <v>415213000000.0</v>
+      </c>
+      <c r="BU29">
+        <v>290567000000.0</v>
+      </c>
+      <c r="BV29">
+        <v>164486000000.0</v>
+      </c>
+      <c r="BW29">
+        <v>69345000000.0</v>
+      </c>
+      <c r="BX29">
+        <v>227271000000.0</v>
+      </c>
+      <c r="BY29">
+        <v>120824000000.0</v>
+      </c>
+      <c r="BZ29">
+        <v>106553000000.0</v>
+      </c>
+      <c r="CA29">
+        <v>54780000000.0</v>
+      </c>
+      <c r="CB29">
+        <v>109789000000.0</v>
+      </c>
+      <c r="CC29">
+        <v>74569000000.0</v>
+      </c>
+      <c r="CD29">
+        <v>21749000000.0</v>
+      </c>
+      <c r="CE29">
+        <v>144525000000.0</v>
+      </c>
+      <c r="CF29">
+        <v>106321000000.0</v>
+      </c>
+      <c r="CG29">
+        <v>64114000000.0</v>
+      </c>
+      <c r="CH29">
+        <v>29305000000.0</v>
+      </c>
+      <c r="CI29">
+        <v>150110000000.0</v>
+      </c>
+      <c r="CJ29">
+        <v>116212000000.0</v>
+      </c>
+      <c r="CK29">
+        <v>78088000000.0</v>
+      </c>
+      <c r="CL29">
+        <v>49499000000.0</v>
+      </c>
+      <c r="CM29">
+        <v>109629000000.0</v>
+      </c>
+      <c r="CN29">
+        <v>24641000000.0</v>
+      </c>
+      <c r="CO29">
+        <v>103564970000.0</v>
+      </c>
+      <c r="CP29">
+        <v>67176000000.0</v>
+      </c>
+      <c r="CQ29">
+        <v>79389558000.0</v>
+      </c>
     </row>
-    <row r="30" spans="1:93">
+    <row r="30" spans="1:95">
       <c r="A30" t="s">
-        <v>55</v>
+        <v>217</v>
       </c>
       <c r="B30">
-        <v>448992000000.0</v>
+        <v>-36173000000.0</v>
       </c>
       <c r="C30">
-        <v>403458000000.0</v>
+        <v>-51865000000.0</v>
       </c>
       <c r="D30">
-        <v>378224000000.0</v>
+        <v>-68672000000.0</v>
       </c>
       <c r="E30">
-        <v>440965000000.0</v>
+        <v>-55270000000.0</v>
       </c>
       <c r="F30">
-        <v>472065000000.0</v>
+        <v>-62428000000.0</v>
       </c>
       <c r="G30">
-        <v>406965000000.0</v>
+        <v>-21990000000.0</v>
       </c>
       <c r="H30">
-        <v>290220000000.0</v>
+        <v>-92066000000.0</v>
       </c>
       <c r="I30">
-        <v>598663000000.0</v>
+        <v>-57805000000.0</v>
       </c>
       <c r="J30">
-        <v>447806000000.0</v>
+        <v>-52789000000.0</v>
       </c>
       <c r="K30">
-        <v>564689000000.0</v>
+        <v>-18240000000.0</v>
       </c>
       <c r="L30">
-        <v>328826000000.0</v>
+        <v>-72511000000.0</v>
       </c>
       <c r="M30">
-        <v>446937000000.0</v>
+        <v>-57624000000.0</v>
       </c>
       <c r="N30">
-        <v>303561000000.0</v>
+        <v>-46720000000.0</v>
       </c>
       <c r="O30">
-        <v>333770000000.0</v>
+        <v>-74690000000.0</v>
       </c>
       <c r="P30">
-        <v>279937000000.0</v>
+        <v>-117691000000.0</v>
       </c>
       <c r="Q30">
-        <v>329199000000.0</v>
+        <v>-85015000000.0</v>
       </c>
       <c r="R30">
-        <v>281189000000.0</v>
+        <v>-51175000000.0</v>
       </c>
       <c r="S30">
-        <v>273761000000.0</v>
+        <v>-64849000000.0</v>
       </c>
       <c r="T30">
-        <v>207820000000.0</v>
+        <v>-95652000000.0</v>
       </c>
       <c r="U30">
-        <v>336773000000.0</v>
+        <v>-56587000000.0</v>
       </c>
       <c r="V30">
-        <v>381370000000.0</v>
+        <v>-65327000000.0</v>
       </c>
       <c r="W30">
-        <v>243560000000.0</v>
+        <v>-34749000000.0</v>
       </c>
       <c r="X30">
-        <v>453637000000.0</v>
+        <v>-52510000000.0</v>
       </c>
       <c r="Y30">
-        <v>860651000000.0</v>
+        <v>-26273000000.0</v>
       </c>
       <c r="Z30">
-        <v>540094000000.0</v>
+        <v>-72584000000.0</v>
       </c>
       <c r="AA30">
-        <v>529722000000.0</v>
+        <v>-101327000000.0</v>
       </c>
       <c r="AB30">
-        <v>471994000000.0</v>
+        <v>-78934000000.0</v>
       </c>
       <c r="AC30">
-        <v>605643000000.0</v>
+        <v>-56121000000.0</v>
       </c>
       <c r="AD30">
-        <v>523041000000.0</v>
+        <v>-72967000000.0</v>
       </c>
       <c r="AE30">
-        <v>423236000000.0</v>
+        <v>-112278000000.0</v>
       </c>
       <c r="AF30">
-        <v>381231000000.0</v>
+        <v>-51885000000.0</v>
       </c>
       <c r="AG30">
-        <v>572397000000.0</v>
+        <v>-117717000000.0</v>
       </c>
       <c r="AH30">
-        <v>401507000000.0</v>
+        <v>-60317000000.0</v>
       </c>
       <c r="AI30">
-        <v>342906000000.0</v>
+        <v>-45998000000.0</v>
       </c>
       <c r="AJ30">
-        <v>440763000000.0</v>
+        <v>-97737000000.0</v>
       </c>
       <c r="AK30">
-        <v>289580000000.0</v>
+        <v>-136792000000.0</v>
       </c>
       <c r="AL30">
-        <v>346224000000.0</v>
+        <v>-29175000000.0</v>
       </c>
       <c r="AM30">
-        <v>418432000000.0</v>
+        <v>-74645000000.0</v>
       </c>
       <c r="AN30">
-        <v>338104000000.0</v>
+        <v>-62150000000.0</v>
       </c>
       <c r="AO30">
-        <v>209771000000.0</v>
+        <v>-38888000000.0</v>
       </c>
       <c r="AP30">
-        <v>356492000000.0</v>
+        <v>-56426000000.0</v>
       </c>
       <c r="AQ30">
-        <v>273874000000.0</v>
+        <v>-9638000000.0</v>
       </c>
       <c r="AR30">
-        <v>201493000000.0</v>
+        <v>-54208000000.0</v>
       </c>
       <c r="AS30">
-        <v>382051000000.0</v>
+        <v>-94068000000.0</v>
       </c>
       <c r="AT30">
-        <v>307155000000.0</v>
+        <v>37000000.0</v>
       </c>
       <c r="AU30">
-        <v>215505000000.0</v>
+        <v>-32308000000.0</v>
       </c>
       <c r="AV30">
-        <v>309285000000.0</v>
+        <v>-103810000000.0</v>
       </c>
       <c r="AW30">
-        <v>325807000000.0</v>
+        <v>-38528000000.0</v>
       </c>
       <c r="AX30">
-        <v>196712000000.0</v>
+        <v>-178031000000.0</v>
       </c>
       <c r="AY30">
-        <v>248317000000.0</v>
+        <v>-122301000000.0</v>
       </c>
       <c r="AZ30">
-        <v>270635000000.0</v>
-[...13285 lines deleted...]
-        <v>123980000000.0</v>
+        <v>-123494200000.0</v>
       </c>
       <c r="BA30"/>
       <c r="BB30">
-        <v>176882000000.0</v>
-[...1 lines deleted...]
-      <c r="BC30"/>
+        <v>-67180000000.0</v>
+      </c>
+      <c r="BC30">
+        <v>-92257000000.0</v>
+      </c>
       <c r="BD30"/>
-      <c r="BE30"/>
-[...7185 lines deleted...]
-      <c r="BB30">
+      <c r="BE30">
         <v>-35505604057.0</v>
       </c>
-      <c r="BC30"/>
-[...1 lines deleted...]
-      <c r="BE30"/>
       <c r="BF30"/>
       <c r="BG30"/>
       <c r="BH30"/>
       <c r="BI30"/>
       <c r="BJ30"/>
       <c r="BK30"/>
       <c r="BL30"/>
       <c r="BM30"/>
       <c r="BN30"/>
       <c r="BO30"/>
       <c r="BP30"/>
       <c r="BQ30"/>
       <c r="BR30"/>
       <c r="BS30"/>
       <c r="BT30"/>
       <c r="BU30"/>
       <c r="BV30"/>
       <c r="BW30"/>
       <c r="BX30"/>
       <c r="BY30"/>
       <c r="BZ30"/>
       <c r="CA30"/>
       <c r="CB30"/>
       <c r="CC30"/>
       <c r="CD30"/>
       <c r="CE30"/>
       <c r="CF30"/>
       <c r="CG30"/>
       <c r="CH30"/>
       <c r="CI30"/>
       <c r="CJ30"/>
       <c r="CK30"/>
       <c r="CL30"/>
       <c r="CM30"/>
       <c r="CN30"/>
+      <c r="CO30"/>
+      <c r="CP30"/>
+      <c r="CQ30"/>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>