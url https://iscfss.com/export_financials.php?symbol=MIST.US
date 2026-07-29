--- v0 (2026-06-04)
+++ v1 (2026-07-29)
@@ -5156,75 +5156,75 @@
       <c r="E39">
         <v>748000.0</v>
       </c>
       <c r="F39">
         <v>2356000.0</v>
       </c>
       <c r="G39">
         <v>1840000.0</v>
       </c>
       <c r="H39">
         <v>2523000.0</v>
       </c>
       <c r="I39">
         <v>1713000.0</v>
       </c>
       <c r="J39">
         <v>2362000.0</v>
       </c>
       <c r="K39">
         <v>3178000.0</v>
       </c>
       <c r="L39">
         <v>9051000.0</v>
       </c>
       <c r="M39">
-        <v>6975000.0</v>
+        <v>5400000.0</v>
       </c>
       <c r="N39">
-        <v>7555000.0</v>
+        <v>5447000.0</v>
       </c>
       <c r="O39">
         <v>6005000.0</v>
       </c>
       <c r="P39">
         <v>5058000.0</v>
       </c>
       <c r="Q39">
         <v>3465000.0</v>
       </c>
       <c r="R39">
         <v>4067999.0</v>
       </c>
       <c r="S39">
         <v>4299000.0</v>
       </c>
       <c r="T39">
-        <v>6332000.0</v>
+        <v>5968000.0</v>
       </c>
       <c r="U39">
-        <v>8592000.0</v>
+        <v>7447000.0</v>
       </c>
       <c r="V39">
         <v>7385000.0</v>
       </c>
       <c r="W39">
         <v>6376000.0</v>
       </c>
       <c r="X39">
         <v>4509000.0</v>
       </c>
       <c r="Y39">
         <v>6980000.0</v>
       </c>
       <c r="Z39">
         <v>2508000.0</v>
       </c>
       <c r="AA39">
         <v>2681000.0</v>
       </c>
       <c r="AB39">
         <v>3517000.0</v>
       </c>
       <c r="AC39">
         <v>5032000.0</v>
       </c>
@@ -5280,54 +5280,54 @@
       <c r="M40">
         <v>3890000.0</v>
       </c>
       <c r="N40">
         <v>4606000.0</v>
       </c>
       <c r="O40">
         <v>3381000.0</v>
       </c>
       <c r="P40">
         <v>3182000.0</v>
       </c>
       <c r="Q40">
         <v>2580000.0</v>
       </c>
       <c r="R40">
         <v>1354000.0</v>
       </c>
       <c r="S40">
         <v>2167000.0</v>
       </c>
       <c r="T40">
         <v>1393000.0</v>
       </c>
       <c r="U40">
-        <v>1189000.0</v>
+        <v>1929000.0</v>
       </c>
       <c r="V40">
-        <v>2152000.0</v>
+        <v>2668000.0</v>
       </c>
       <c r="W40">
         <v>1273000.0</v>
       </c>
       <c r="X40">
         <v>1391000.0</v>
       </c>
       <c r="Y40">
         <v>2631000.0</v>
       </c>
       <c r="Z40">
         <v>2944000.0</v>
       </c>
       <c r="AA40">
         <v>3621000.0</v>
       </c>
       <c r="AB40">
         <v>4796000.0</v>
       </c>
       <c r="AC40">
         <v>2885000.0</v>
       </c>
       <c r="AD40">
         <v>1697999.0</v>
       </c>
@@ -7130,95 +7130,95 @@
       </c>
     </row>
     <row r="4" spans="1:10">
       <c r="A4" t="s">
         <v>98</v>
       </c>
       <c r="B4"/>
       <c r="C4"/>
       <c r="D4"/>
       <c r="E4"/>
       <c r="F4"/>
       <c r="G4"/>
       <c r="H4"/>
       <c r="I4">
         <v>0.0</v>
       </c>
       <c r="J4">
         <v>0.0</v>
       </c>
     </row>
     <row r="5" spans="1:10">
       <c r="A5" t="s">
         <v>99</v>
       </c>
       <c r="B5">
-        <v>-62254000.0</v>
+        <v>-59565000.0</v>
       </c>
       <c r="C5">
         <v>-37938000.0</v>
       </c>
       <c r="D5">
         <v>-57131000.0</v>
       </c>
       <c r="E5">
         <v>-59642000.0</v>
       </c>
       <c r="F5">
-        <v>-43073000.0</v>
+        <v>-42853000.0</v>
       </c>
       <c r="G5">
         <v>-50710000.0</v>
       </c>
       <c r="H5">
         <v>-57881000.0</v>
       </c>
       <c r="I5">
         <v>-23368000.0</v>
       </c>
       <c r="J5">
         <v>-8268000.0</v>
       </c>
     </row>
     <row r="6" spans="1:10">
       <c r="A6" t="s">
         <v>100</v>
       </c>
       <c r="B6">
-        <v>-62140000.0</v>
+        <v>-59451000.0</v>
       </c>
       <c r="C6">
         <v>-37833000.0</v>
       </c>
       <c r="D6">
         <v>-57039000.0</v>
       </c>
       <c r="E6">
         <v>-59553000.0</v>
       </c>
       <c r="F6">
-        <v>-42980000.0</v>
+        <v>-42760000.0</v>
       </c>
       <c r="G6">
         <v>-50613000.0</v>
       </c>
       <c r="H6">
         <v>-57843000.0</v>
       </c>
       <c r="I6">
         <v>-23358000.0</v>
       </c>
       <c r="J6">
         <v>-8260000.0</v>
       </c>
     </row>
     <row r="7" spans="1:10">
       <c r="A7" t="s">
         <v>101</v>
       </c>
       <c r="B7"/>
       <c r="C7"/>
       <c r="D7"/>
       <c r="E7"/>
       <c r="F7"/>
       <c r="G7"/>
       <c r="H7"/>
@@ -8280,212 +8280,212 @@
       <c r="T4"/>
       <c r="U4"/>
       <c r="V4"/>
       <c r="W4"/>
       <c r="X4"/>
       <c r="Y4"/>
       <c r="Z4"/>
       <c r="AA4"/>
       <c r="AB4"/>
       <c r="AC4"/>
       <c r="AD4">
         <v>0.0</v>
       </c>
       <c r="AE4"/>
       <c r="AF4"/>
       <c r="AG4"/>
       <c r="AH4">
         <v>0.0</v>
       </c>
     </row>
     <row r="5" spans="1:34">
       <c r="A5" t="s">
         <v>99</v>
       </c>
       <c r="B5">
-        <v>-23772000.0</v>
+        <v>-22040000.0</v>
       </c>
       <c r="C5">
         <v>-16424000.0</v>
       </c>
       <c r="D5">
         <v>-11027999.0</v>
       </c>
       <c r="E5">
         <v>-12015000.0</v>
       </c>
       <c r="F5">
         <v>-19826000.0</v>
       </c>
       <c r="G5">
         <v>-11444000.0</v>
       </c>
       <c r="H5">
         <v>-8536000.0</v>
       </c>
       <c r="I5">
         <v>-8476000.0</v>
       </c>
       <c r="J5">
         <v>-9482000.0</v>
       </c>
       <c r="K5">
         <v>-13385812.0</v>
       </c>
       <c r="L5">
         <v>-14240000.0</v>
       </c>
       <c r="M5">
         <v>-15223000.0</v>
       </c>
       <c r="N5">
         <v>-14917000.0</v>
       </c>
       <c r="O5">
-        <v>-13759000.0</v>
+        <v>-13177000.0</v>
       </c>
       <c r="P5">
         <v>-14556000.0</v>
       </c>
       <c r="Q5">
         <v>-16648000.0</v>
       </c>
       <c r="R5">
-        <v>-14047000.0</v>
+        <v>-14007000.0</v>
       </c>
       <c r="S5">
         <v>-16964000.0</v>
       </c>
       <c r="T5">
-        <v>-14273000.0</v>
+        <v>-14225000.0</v>
       </c>
       <c r="U5">
-        <v>712000.0</v>
+        <v>770000.0</v>
       </c>
       <c r="V5">
         <v>-12594000.0</v>
       </c>
       <c r="W5">
         <v>-8666000.0</v>
       </c>
       <c r="X5">
         <v>-12085000.0</v>
       </c>
       <c r="Y5">
         <v>-13105000.0</v>
       </c>
       <c r="Z5">
         <v>-16758000.0</v>
       </c>
       <c r="AA5">
         <v>-18892000.0</v>
       </c>
       <c r="AB5">
         <v>-13725000.0</v>
       </c>
       <c r="AC5">
         <v>-14334000.0</v>
       </c>
       <c r="AD5">
         <v>-10930000.0</v>
       </c>
       <c r="AE5">
         <v>-10107000.0</v>
       </c>
       <c r="AF5">
         <v>-5785000.0</v>
       </c>
       <c r="AG5">
         <v>-3676000.0</v>
       </c>
       <c r="AH5">
         <v>-4255000.0</v>
       </c>
     </row>
     <row r="6" spans="1:34">
       <c r="A6" t="s">
         <v>100</v>
       </c>
       <c r="B6">
-        <v>-23716000.0</v>
+        <v>-21984000.0</v>
       </c>
       <c r="C6">
         <v>-16390000.0</v>
       </c>
       <c r="D6">
         <v>-11003000.0</v>
       </c>
       <c r="E6">
         <v>-11987000.0</v>
       </c>
       <c r="F6">
         <v>-19799000.0</v>
       </c>
       <c r="G6">
         <v>-11418000.0</v>
       </c>
       <c r="H6">
         <v>-8511000.0</v>
       </c>
       <c r="I6">
         <v>-8450000.0</v>
       </c>
       <c r="J6">
         <v>-9454000.0</v>
       </c>
       <c r="K6">
         <v>-13342000.0</v>
       </c>
       <c r="L6">
         <v>-14216000.0</v>
       </c>
       <c r="M6">
         <v>-15199000.0</v>
       </c>
       <c r="N6">
         <v>-14899000.0</v>
       </c>
       <c r="O6">
-        <v>-13744000.0</v>
+        <v>-13162000.0</v>
       </c>
       <c r="P6">
         <v>-14529000.0</v>
       </c>
       <c r="Q6">
         <v>-16624000.0</v>
       </c>
       <c r="R6">
-        <v>-14024000.0</v>
+        <v>-13984000.0</v>
       </c>
       <c r="S6">
         <v>-16672000.0</v>
       </c>
       <c r="T6">
-        <v>-14249000.0</v>
+        <v>-14201000.0</v>
       </c>
       <c r="U6">
-        <v>735000.0</v>
+        <v>793000.0</v>
       </c>
       <c r="V6">
         <v>-12571000.0</v>
       </c>
       <c r="W6">
         <v>-8576000.0</v>
       </c>
       <c r="X6">
         <v>-12062000.0</v>
       </c>
       <c r="Y6">
         <v>-13080000.0</v>
       </c>
       <c r="Z6">
         <v>-16734000.0</v>
       </c>
       <c r="AA6">
         <v>-18868000.0</v>
       </c>
       <c r="AB6">
         <v>-13716000.0</v>
       </c>
       <c r="AC6">
         <v>-14332000.0</v>
       </c>
@@ -10855,101 +10855,101 @@
       </c>
       <c r="I6">
         <v>75067000.0</v>
       </c>
       <c r="J6">
         <v>6647000.0</v>
       </c>
     </row>
     <row r="7" spans="1:10">
       <c r="A7" t="s">
         <v>132</v>
       </c>
       <c r="B7">
         <v>2684000.0</v>
       </c>
       <c r="C7">
         <v>3656000.0</v>
       </c>
       <c r="D7">
         <v>1243000.0</v>
       </c>
       <c r="E7">
         <v>-3262000.0</v>
       </c>
       <c r="F7">
-        <v>2257000.0</v>
+        <v>1620000.0</v>
       </c>
       <c r="G7">
         <v>-5807000.0</v>
       </c>
       <c r="H7">
         <v>2848000.0</v>
       </c>
       <c r="I7">
         <v>1496000.0</v>
       </c>
       <c r="J7">
         <v>-164000.0</v>
       </c>
     </row>
     <row r="8" spans="1:10">
       <c r="A8" t="s">
         <v>133</v>
       </c>
       <c r="B8"/>
       <c r="C8"/>
       <c r="D8"/>
       <c r="E8"/>
       <c r="F8">
         <v>96000.0</v>
       </c>
       <c r="G8">
         <v>35000.0</v>
       </c>
       <c r="H8"/>
       <c r="I8"/>
       <c r="J8"/>
     </row>
     <row r="9" spans="1:10">
       <c r="A9" t="s">
         <v>134</v>
       </c>
       <c r="B9">
         <v>-1117000.0</v>
       </c>
       <c r="C9">
         <v>1460000.0</v>
       </c>
       <c r="D9">
         <v>-2638000.0</v>
       </c>
       <c r="E9">
         <v>-730000.0</v>
       </c>
       <c r="F9">
-        <v>465000.0</v>
+        <v>96000.0</v>
       </c>
       <c r="G9">
         <v>-112000.0</v>
       </c>
       <c r="H9">
         <v>-169000.0</v>
       </c>
       <c r="I9">
         <v>-134000.0</v>
       </c>
       <c r="J9">
         <v>147000.0</v>
       </c>
     </row>
     <row r="10" spans="1:10">
       <c r="A10" t="s">
         <v>135</v>
       </c>
       <c r="B10">
         <v>-648000.0</v>
       </c>
       <c r="C10">
         <v>0.0</v>
       </c>
       <c r="D10"/>
@@ -11043,51 +11043,51 @@
       </c>
       <c r="I13">
         <v>-1161000.0</v>
       </c>
       <c r="J13">
         <v>140000.0</v>
       </c>
     </row>
     <row r="14" spans="1:10">
       <c r="A14" t="s">
         <v>139</v>
       </c>
       <c r="B14">
         <v>114000.0</v>
       </c>
       <c r="C14">
         <v>105000.0</v>
       </c>
       <c r="D14">
         <v>92000.0</v>
       </c>
       <c r="E14">
         <v>89000.0</v>
       </c>
       <c r="F14">
-        <v>93000.0</v>
+        <v>362000.0</v>
       </c>
       <c r="G14">
         <v>97000.0</v>
       </c>
       <c r="H14">
         <v>38000.0</v>
       </c>
       <c r="I14">
         <v>10000.0</v>
       </c>
       <c r="J14">
         <v>8000.0</v>
       </c>
     </row>
     <row r="15" spans="1:10">
       <c r="A15" t="s">
         <v>140</v>
       </c>
       <c r="B15"/>
       <c r="C15"/>
       <c r="D15"/>
       <c r="E15"/>
       <c r="F15"/>
       <c r="G15"/>
       <c r="H15"/>
@@ -11351,51 +11351,51 @@
       </c>
       <c r="I24">
         <v>16003000.0</v>
       </c>
       <c r="J24">
         <v>-15987000.0</v>
       </c>
     </row>
     <row r="25" spans="1:10">
       <c r="A25" t="s">
         <v>149</v>
       </c>
       <c r="B25">
         <v>3758000.0</v>
       </c>
       <c r="C25">
         <v>3134000.0</v>
       </c>
       <c r="D25">
         <v>2392000.0</v>
       </c>
       <c r="E25">
         <v>44000.0</v>
       </c>
       <c r="F25">
-        <v>7269000.0</v>
+        <v>368000.0</v>
       </c>
       <c r="G25">
         <v>5530000.0</v>
       </c>
       <c r="H25">
         <v>1634000.0</v>
       </c>
       <c r="I25">
         <v>787000.0</v>
       </c>
       <c r="J25">
         <v>59000.0</v>
       </c>
     </row>
     <row r="26" spans="1:10">
       <c r="A26" t="s">
         <v>150</v>
       </c>
       <c r="B26"/>
       <c r="C26"/>
       <c r="D26"/>
       <c r="E26"/>
       <c r="F26">
         <v>121000.0</v>
       </c>
@@ -12125,69 +12125,69 @@
       <c r="H7">
         <v>208000.0</v>
       </c>
       <c r="I7">
         <v>1128000.0</v>
       </c>
       <c r="J7">
         <v>-899000.0</v>
       </c>
       <c r="K7">
         <v>1126309.0</v>
       </c>
       <c r="L7">
         <v>-789000.0</v>
       </c>
       <c r="M7">
         <v>2109000.0</v>
       </c>
       <c r="N7">
         <v>-1215000.0</v>
       </c>
       <c r="O7">
         <v>-1887000.0</v>
       </c>
       <c r="P7">
-        <v>576000.0</v>
+        <v>-1372000.0</v>
       </c>
       <c r="Q7">
         <v>453000.0</v>
       </c>
       <c r="R7">
         <v>-2079000.0</v>
       </c>
       <c r="S7">
         <v>1551000.0</v>
       </c>
       <c r="T7">
-        <v>2785000.0</v>
+        <v>2261000.0</v>
       </c>
       <c r="U7">
         <v>-1195000.0</v>
       </c>
       <c r="V7">
-        <v>-1347000.0</v>
+        <v>-997000.0</v>
       </c>
       <c r="W7">
         <v>-1546000.0</v>
       </c>
       <c r="X7">
         <v>3279000.0</v>
       </c>
       <c r="Y7">
         <v>-4799000.0</v>
       </c>
       <c r="Z7">
         <v>-2741000.0</v>
       </c>
       <c r="AA7">
         <v>1308000.0</v>
       </c>
       <c r="AB7">
         <v>4173000.0</v>
       </c>
       <c r="AC7">
         <v>1862000.0</v>
       </c>
       <c r="AD7">
         <v>-4495000.0</v>
       </c>
@@ -12285,69 +12285,69 @@
       <c r="H9">
         <v>345000.0</v>
       </c>
       <c r="I9">
         <v>-269000.0</v>
       </c>
       <c r="J9">
         <v>1727000.0</v>
       </c>
       <c r="K9">
         <v>-1733439.0</v>
       </c>
       <c r="L9">
         <v>-515000.0</v>
       </c>
       <c r="M9">
         <v>531720.0</v>
       </c>
       <c r="N9">
         <v>-895000.0</v>
       </c>
       <c r="O9">
         <v>-583000.0</v>
       </c>
       <c r="P9">
-        <v>170000.0</v>
+        <v>-174000.0</v>
       </c>
       <c r="Q9">
         <v>-16000.0</v>
       </c>
       <c r="R9">
         <v>-174000.0</v>
       </c>
       <c r="S9">
         <v>-38000.0</v>
       </c>
       <c r="T9">
-        <v>781000.0</v>
+        <v>153000.0</v>
       </c>
       <c r="U9">
         <v>35000.0</v>
       </c>
       <c r="V9">
-        <v>-145000.0</v>
+        <v>-54000.0</v>
       </c>
       <c r="W9">
         <v>57000.0</v>
       </c>
       <c r="X9">
         <v>-157000.0</v>
       </c>
       <c r="Y9">
         <v>95000.0</v>
       </c>
       <c r="Z9">
         <v>-107000.0</v>
       </c>
       <c r="AA9">
         <v>107000.0</v>
       </c>
       <c r="AB9">
         <v>-159000.0</v>
       </c>
       <c r="AC9">
         <v>-79000.0</v>
       </c>
       <c r="AD9">
         <v>128000.0</v>
       </c>
@@ -13609,69 +13609,69 @@
       <c r="H25">
         <v>789000.0</v>
       </c>
       <c r="I25">
         <v>765000.0</v>
       </c>
       <c r="J25">
         <v>779000.0</v>
       </c>
       <c r="K25">
         <v>6449810.0</v>
       </c>
       <c r="L25">
         <v>814000.0</v>
       </c>
       <c r="M25">
         <v>854000.0</v>
       </c>
       <c r="N25">
         <v>-50000.0</v>
       </c>
       <c r="O25">
         <v>44000.0</v>
       </c>
       <c r="P25">
-        <v>2834648.0</v>
+        <v>1948000.0</v>
       </c>
       <c r="Q25">
         <v>-325000.0</v>
       </c>
       <c r="R25">
         <v>2334000.0</v>
       </c>
       <c r="S25">
         <v>689000.0</v>
       </c>
       <c r="T25">
-        <v>1513137.0</v>
+        <v>524000.0</v>
       </c>
       <c r="U25">
         <v>-495000.0</v>
       </c>
       <c r="V25">
-        <v>1368000.0</v>
+        <v>-350000.0</v>
       </c>
       <c r="W25">
         <v>49967000.0</v>
       </c>
       <c r="X25">
         <v>813000.0</v>
       </c>
       <c r="Y25">
         <v>-336000.0</v>
       </c>
       <c r="Z25">
         <v>-2827000.0</v>
       </c>
       <c r="AA25">
         <v>-1000.0</v>
       </c>
       <c r="AB25">
         <v>1000.0</v>
       </c>
       <c r="AC25">
         <v>1575000.0</v>
       </c>
       <c r="AD25">
         <v>-549000.0</v>
       </c>