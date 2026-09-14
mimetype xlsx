--- v1 (2026-07-29)
+++ v2 (2026-09-14)
@@ -22,51 +22,51 @@
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Balance Sheet (Yearly)" sheetId="1" r:id="rId4"/>
     <sheet name="Balance Sheet (Quarterly)" sheetId="2" r:id="rId5"/>
     <sheet name="Income Statement (Yearly)" sheetId="3" r:id="rId6"/>
     <sheet name="Income Statement (Quarterly)" sheetId="4" r:id="rId7"/>
     <sheet name="Cash Flow (Yearly)" sheetId="5" r:id="rId8"/>
     <sheet name="Cash Flow (Quarterly)" sheetId="6" r:id="rId9"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="155">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="156">
   <si>
     <t>Metric</t>
   </si>
   <si>
     <t>2025-12-31</t>
   </si>
   <si>
     <t>2024-12-31</t>
   </si>
   <si>
     <t>2023-12-31</t>
   </si>
   <si>
     <t>2022-12-31</t>
   </si>
   <si>
     <t>2021-12-31</t>
   </si>
   <si>
     <t>2020-12-31</t>
   </si>
   <si>
     <t>2019-12-31</t>
   </si>
   <si>
@@ -235,50 +235,53 @@
     <t>temporaryEquityRedeemableNoncontrollingInterests</t>
   </si>
   <si>
     <t>totalAssets</t>
   </si>
   <si>
     <t>totalCurrentAssets</t>
   </si>
   <si>
     <t>totalCurrentLiabilities</t>
   </si>
   <si>
     <t>totalLiab</t>
   </si>
   <si>
     <t>totalPermanentEquity</t>
   </si>
   <si>
     <t>totalStockholderEquity</t>
   </si>
   <si>
     <t>treasuryStock</t>
   </si>
   <si>
     <t>warrants</t>
+  </si>
+  <si>
+    <t>2026-06-30</t>
   </si>
   <si>
     <t>2026-03-31</t>
   </si>
   <si>
     <t>2025-09-30</t>
   </si>
   <si>
     <t>2025-06-30</t>
   </si>
   <si>
     <t>2025-03-31</t>
   </si>
   <si>
     <t>2024-09-30</t>
   </si>
   <si>
     <t>2024-06-30</t>
   </si>
   <si>
     <t>2024-03-31</t>
   </si>
   <si>
     <t>2023-09-30</t>
   </si>
@@ -1812,54 +1815,54 @@
       </c>
       <c r="J38">
         <v>0.0</v>
       </c>
     </row>
     <row r="39" spans="1:10">
       <c r="A39" t="s">
         <v>47</v>
       </c>
       <c r="B39">
         <v>1805000.0</v>
       </c>
       <c r="C39">
         <v>1840000.0</v>
       </c>
       <c r="D39">
         <v>3178000.0</v>
       </c>
       <c r="E39">
         <v>6005000.0</v>
       </c>
       <c r="F39">
         <v>4299000.0</v>
       </c>
       <c r="G39">
-        <v>6376000.0</v>
+        <v>5428000.0</v>
       </c>
       <c r="H39">
-        <v>2681000.0</v>
+        <v>1845000.0</v>
       </c>
       <c r="I39">
         <v>1398000.0</v>
       </c>
       <c r="J39">
         <v>100000.0</v>
       </c>
     </row>
     <row r="40" spans="1:10">
       <c r="A40" t="s">
         <v>48</v>
       </c>
       <c r="B40">
         <v>7687000.0</v>
       </c>
       <c r="C40">
         <v>5623000.0</v>
       </c>
       <c r="D40">
         <v>2699000.0</v>
       </c>
       <c r="E40">
         <v>3381000.0</v>
       </c>
       <c r="F40">
@@ -2443,4578 +2446,4708 @@
       <c r="H62"/>
       <c r="I62"/>
       <c r="J62"/>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:AH62"/>
+  <dimension ref="A1:AI62"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="57.7" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:34">
+    <row r="1" spans="1:35">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>71</v>
       </c>
       <c r="C1" t="s">
+        <v>72</v>
+      </c>
+      <c r="D1" t="s">
         <v>1</v>
-      </c>
-[...1 lines deleted...]
-        <v>72</v>
       </c>
       <c r="E1" t="s">
         <v>73</v>
       </c>
       <c r="F1" t="s">
         <v>74</v>
       </c>
       <c r="G1" t="s">
+        <v>75</v>
+      </c>
+      <c r="H1" t="s">
         <v>2</v>
-      </c>
-[...1 lines deleted...]
-        <v>75</v>
       </c>
       <c r="I1" t="s">
         <v>76</v>
       </c>
       <c r="J1" t="s">
         <v>77</v>
       </c>
       <c r="K1" t="s">
+        <v>78</v>
+      </c>
+      <c r="L1" t="s">
         <v>3</v>
-      </c>
-[...1 lines deleted...]
-        <v>78</v>
       </c>
       <c r="M1" t="s">
         <v>79</v>
       </c>
       <c r="N1" t="s">
         <v>80</v>
       </c>
       <c r="O1" t="s">
+        <v>81</v>
+      </c>
+      <c r="P1" t="s">
         <v>4</v>
-      </c>
-[...1 lines deleted...]
-        <v>81</v>
       </c>
       <c r="Q1" t="s">
         <v>82</v>
       </c>
       <c r="R1" t="s">
         <v>83</v>
       </c>
       <c r="S1" t="s">
+        <v>84</v>
+      </c>
+      <c r="T1" t="s">
         <v>5</v>
-      </c>
-[...1 lines deleted...]
-        <v>84</v>
       </c>
       <c r="U1" t="s">
         <v>85</v>
       </c>
       <c r="V1" t="s">
         <v>86</v>
       </c>
       <c r="W1" t="s">
+        <v>87</v>
+      </c>
+      <c r="X1" t="s">
         <v>6</v>
-      </c>
-[...1 lines deleted...]
-        <v>87</v>
       </c>
       <c r="Y1" t="s">
         <v>88</v>
       </c>
       <c r="Z1" t="s">
         <v>89</v>
       </c>
       <c r="AA1" t="s">
+        <v>90</v>
+      </c>
+      <c r="AB1" t="s">
         <v>7</v>
-      </c>
-[...1 lines deleted...]
-        <v>90</v>
       </c>
       <c r="AC1" t="s">
         <v>91</v>
       </c>
       <c r="AD1" t="s">
         <v>92</v>
       </c>
       <c r="AE1" t="s">
+        <v>93</v>
+      </c>
+      <c r="AF1" t="s">
         <v>8</v>
-      </c>
-[...1 lines deleted...]
-        <v>93</v>
       </c>
       <c r="AG1" t="s">
         <v>94</v>
       </c>
       <c r="AH1" t="s">
         <v>95</v>
       </c>
-    </row>
-    <row r="2" spans="1:34">
+      <c r="AI1" t="s">
+        <v>96</v>
+      </c>
+    </row>
+    <row r="2" spans="1:35">
       <c r="A2" t="s">
         <v>10</v>
       </c>
       <c r="B2">
+        <v>8454000.0</v>
+      </c>
+      <c r="C2">
         <v>10023000.0</v>
       </c>
-      <c r="C2">
+      <c r="D2">
         <v>5645000.0</v>
       </c>
-      <c r="D2">
+      <c r="E2">
         <v>3183000.0</v>
       </c>
-      <c r="E2">
+      <c r="F2">
         <v>2928000.0</v>
       </c>
-      <c r="F2">
+      <c r="G2">
         <v>2384000.0</v>
       </c>
-      <c r="G2">
+      <c r="H2">
         <v>1932000.0</v>
       </c>
-      <c r="H2">
+      <c r="I2">
         <v>1631000.0</v>
       </c>
-      <c r="I2">
+      <c r="J2">
         <v>749000.0</v>
       </c>
-      <c r="J2">
+      <c r="K2">
         <v>1727000.0</v>
       </c>
-      <c r="K2">
+      <c r="L2">
         <v>3981000.0</v>
       </c>
-      <c r="L2">
+      <c r="M2">
         <v>1855000.0</v>
       </c>
-      <c r="M2">
+      <c r="N2">
         <v>2397000.0</v>
       </c>
-      <c r="N2">
+      <c r="O2">
         <v>2850000.0</v>
       </c>
-      <c r="O2">
+      <c r="P2">
         <v>2263000.0</v>
       </c>
-      <c r="P2">
+      <c r="Q2">
         <v>2853000.0</v>
       </c>
-      <c r="Q2">
+      <c r="R2">
         <v>1507000.0</v>
       </c>
-      <c r="R2">
+      <c r="S2">
         <v>3058000.0</v>
       </c>
-      <c r="S2">
+      <c r="T2">
         <v>4384000.0</v>
       </c>
-      <c r="T2">
+      <c r="U2">
         <v>4200000.0</v>
       </c>
-      <c r="U2">
+      <c r="V2">
         <v>3880000.0</v>
       </c>
-      <c r="V2">
+      <c r="W2">
         <v>3412000.0</v>
       </c>
-      <c r="W2">
+      <c r="X2">
         <v>4641000.0</v>
       </c>
-      <c r="X2">
+      <c r="Y2">
         <v>4256000.0</v>
       </c>
-      <c r="Y2">
+      <c r="Z2">
         <v>2203000.0</v>
       </c>
-      <c r="Z2">
+      <c r="AA2">
         <v>2226000.0</v>
       </c>
-      <c r="AA2">
+      <c r="AB2">
         <v>4376000.0</v>
       </c>
-      <c r="AB2">
+      <c r="AC2">
         <v>3324000.0</v>
       </c>
-      <c r="AC2">
+      <c r="AD2">
         <v>3228000.0</v>
       </c>
-      <c r="AD2">
+      <c r="AE2">
         <v>2040000.0</v>
       </c>
-      <c r="AE2">
+      <c r="AF2">
         <v>2603000.0</v>
       </c>
-      <c r="AF2"/>
       <c r="AG2"/>
-      <c r="AH2">
-[...3 lines deleted...]
-    <row r="3" spans="1:34">
+      <c r="AH2"/>
+      <c r="AI2">
+        <v>0.0</v>
+      </c>
+    </row>
+    <row r="3" spans="1:35">
       <c r="A3" t="s">
         <v>11</v>
       </c>
       <c r="B3"/>
       <c r="C3"/>
       <c r="D3"/>
       <c r="E3"/>
       <c r="F3"/>
       <c r="G3"/>
       <c r="H3"/>
       <c r="I3"/>
       <c r="J3"/>
       <c r="K3"/>
       <c r="L3"/>
       <c r="M3"/>
       <c r="N3"/>
       <c r="O3"/>
       <c r="P3"/>
       <c r="Q3"/>
       <c r="R3"/>
       <c r="S3"/>
       <c r="T3"/>
       <c r="U3"/>
       <c r="V3"/>
       <c r="W3"/>
       <c r="X3"/>
       <c r="Y3"/>
       <c r="Z3"/>
       <c r="AA3"/>
       <c r="AB3"/>
       <c r="AC3"/>
       <c r="AD3"/>
       <c r="AE3"/>
       <c r="AF3"/>
       <c r="AG3"/>
       <c r="AH3"/>
-    </row>
-    <row r="4" spans="1:34">
+      <c r="AI3"/>
+    </row>
+    <row r="4" spans="1:35">
       <c r="A4" t="s">
         <v>12</v>
       </c>
       <c r="B4"/>
       <c r="C4"/>
       <c r="D4"/>
       <c r="E4"/>
       <c r="F4"/>
       <c r="G4"/>
       <c r="H4"/>
       <c r="I4"/>
       <c r="J4"/>
       <c r="K4"/>
       <c r="L4"/>
       <c r="M4"/>
       <c r="N4"/>
       <c r="O4"/>
       <c r="P4"/>
       <c r="Q4"/>
       <c r="R4"/>
       <c r="S4"/>
       <c r="T4"/>
       <c r="U4"/>
       <c r="V4"/>
       <c r="W4"/>
       <c r="X4"/>
       <c r="Y4"/>
       <c r="Z4"/>
       <c r="AA4"/>
       <c r="AB4"/>
       <c r="AC4"/>
       <c r="AD4"/>
       <c r="AE4"/>
       <c r="AF4"/>
       <c r="AG4"/>
       <c r="AH4"/>
-    </row>
-    <row r="5" spans="1:34">
+      <c r="AI4"/>
+    </row>
+    <row r="5" spans="1:35">
       <c r="A5" t="s">
         <v>13</v>
       </c>
       <c r="B5">
         <v>55649000.0</v>
       </c>
       <c r="C5">
         <v>55649000.0</v>
       </c>
       <c r="D5">
         <v>55649000.0</v>
       </c>
       <c r="E5">
-        <v>53076000.0</v>
+        <v>55649000.0</v>
       </c>
       <c r="F5">
         <v>53076000.0</v>
       </c>
       <c r="G5">
         <v>53076000.0</v>
       </c>
       <c r="H5">
         <v>53076000.0</v>
       </c>
       <c r="I5">
         <v>53076000.0</v>
       </c>
       <c r="J5">
+        <v>53076000.0</v>
+      </c>
+      <c r="K5">
         <v>53075999.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>48459000.0</v>
       </c>
       <c r="L5">
         <v>48459000.0</v>
       </c>
       <c r="M5">
         <v>48459000.0</v>
       </c>
       <c r="N5">
         <v>48459000.0</v>
       </c>
       <c r="O5">
+        <v>48459000.0</v>
+      </c>
+      <c r="P5">
         <v>34352000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>51307000.0</v>
       </c>
       <c r="Q5">
         <v>51307000.0</v>
       </c>
       <c r="R5">
         <v>51307000.0</v>
       </c>
       <c r="S5">
         <v>51307000.0</v>
       </c>
       <c r="T5">
+        <v>51307000.0</v>
+      </c>
+      <c r="U5">
         <v>51293000.0</v>
       </c>
-      <c r="U5">
-[...1 lines deleted...]
-      </c>
       <c r="V5">
-        <v>46372999.0</v>
+        <v>-1634000.0</v>
       </c>
       <c r="W5">
+        <v>-1634000.0</v>
+      </c>
+      <c r="X5">
         <v>46373000.0</v>
       </c>
-      <c r="X5">
+      <c r="Y5">
         <v>23135999.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>-1634000.0</v>
       </c>
       <c r="Z5">
         <v>-1634000.0</v>
       </c>
       <c r="AA5">
         <v>-1634000.0</v>
       </c>
       <c r="AB5">
         <v>-1634000.0</v>
       </c>
       <c r="AC5">
         <v>-1634000.0</v>
       </c>
       <c r="AD5">
         <v>-1634000.0</v>
       </c>
       <c r="AE5">
         <v>-1634000.0</v>
       </c>
-      <c r="AF5"/>
+      <c r="AF5">
+        <v>-1634000.0</v>
+      </c>
       <c r="AG5"/>
-      <c r="AH5">
+      <c r="AH5"/>
+      <c r="AI5">
         <v>-33119000.0</v>
       </c>
     </row>
-    <row r="6" spans="1:34">
+    <row r="6" spans="1:35">
       <c r="A6" t="s">
         <v>14</v>
       </c>
       <c r="B6"/>
       <c r="C6"/>
       <c r="D6"/>
       <c r="E6"/>
       <c r="F6"/>
       <c r="G6"/>
       <c r="H6"/>
       <c r="I6"/>
       <c r="J6"/>
       <c r="K6"/>
       <c r="L6"/>
       <c r="M6"/>
       <c r="N6"/>
       <c r="O6"/>
       <c r="P6"/>
       <c r="Q6"/>
       <c r="R6"/>
       <c r="S6"/>
       <c r="T6"/>
       <c r="U6"/>
       <c r="V6"/>
       <c r="W6"/>
       <c r="X6"/>
       <c r="Y6"/>
       <c r="Z6"/>
       <c r="AA6"/>
       <c r="AB6"/>
       <c r="AC6"/>
-      <c r="AD6">
-[...2 lines deleted...]
-      <c r="AE6"/>
+      <c r="AD6"/>
+      <c r="AE6">
+        <v>0.0</v>
+      </c>
       <c r="AF6"/>
       <c r="AG6"/>
-      <c r="AH6">
-[...3 lines deleted...]
-    <row r="7" spans="1:34">
+      <c r="AH6"/>
+      <c r="AI6">
+        <v>0.0</v>
+      </c>
+    </row>
+    <row r="7" spans="1:35">
       <c r="A7" t="s">
         <v>15</v>
       </c>
       <c r="B7">
+        <v>862000.0</v>
+      </c>
+      <c r="C7">
         <v>1025000.0</v>
       </c>
-      <c r="C7">
+      <c r="D7">
         <v>1186000.0</v>
       </c>
-      <c r="D7">
+      <c r="E7">
         <v>1002000.0</v>
       </c>
-      <c r="E7">
+      <c r="F7">
         <v>1156000.0</v>
       </c>
-      <c r="F7">
+      <c r="G7">
         <v>1300000.0</v>
       </c>
-      <c r="G7">
+      <c r="H7">
         <v>1445000.0</v>
       </c>
-      <c r="H7">
+      <c r="I7">
         <v>1584000.0</v>
       </c>
-      <c r="I7">
+      <c r="J7">
         <v>1723000.0</v>
       </c>
-      <c r="J7">
+      <c r="K7">
         <v>1861000.0</v>
       </c>
-      <c r="K7">
+      <c r="L7">
         <v>2003000.0</v>
       </c>
-      <c r="L7">
+      <c r="M7">
         <v>2113000.0</v>
       </c>
-      <c r="M7">
+      <c r="N7">
         <v>2251000.0</v>
       </c>
-      <c r="N7">
+      <c r="O7">
         <v>2369000.0</v>
       </c>
-      <c r="O7">
+      <c r="P7">
         <v>2491000.0</v>
       </c>
-      <c r="P7">
+      <c r="Q7">
         <v>2579000.0</v>
       </c>
-      <c r="Q7">
+      <c r="R7">
         <v>553000.0</v>
       </c>
-      <c r="R7">
+      <c r="S7">
         <v>631000.0</v>
       </c>
-      <c r="S7">
+      <c r="T7">
         <v>698000.0</v>
       </c>
-      <c r="T7">
+      <c r="U7">
         <v>766000.0</v>
       </c>
-      <c r="U7">
+      <c r="V7">
         <v>832000.0</v>
       </c>
-      <c r="V7">
+      <c r="W7">
         <v>887000.0</v>
       </c>
-      <c r="W7">
+      <c r="X7">
         <v>941000.0</v>
       </c>
-      <c r="X7">
+      <c r="Y7">
         <v>952000.0</v>
       </c>
-      <c r="Y7">
+      <c r="Z7">
         <v>289000.0</v>
       </c>
-      <c r="Z7">
+      <c r="AA7">
         <v>354000.0</v>
       </c>
-      <c r="AA7">
+      <c r="AB7">
         <v>514000.0</v>
       </c>
-      <c r="AB7">
+      <c r="AC7">
         <v>582000.0</v>
       </c>
-      <c r="AC7">
+      <c r="AD7">
         <v>236000.0</v>
       </c>
-      <c r="AD7">
+      <c r="AE7">
         <v>272000.0</v>
       </c>
-      <c r="AE7"/>
       <c r="AF7"/>
       <c r="AG7"/>
       <c r="AH7"/>
-    </row>
-    <row r="8" spans="1:34">
+      <c r="AI7"/>
+    </row>
+    <row r="8" spans="1:35">
       <c r="A8" t="s">
         <v>16</v>
       </c>
       <c r="B8">
+        <v>384985000.0</v>
+      </c>
+      <c r="C8">
         <v>373702000.0</v>
       </c>
-      <c r="C8">
+      <c r="D8">
         <v>352619000.0</v>
       </c>
-      <c r="D8">
+      <c r="E8">
         <v>311776000.0</v>
       </c>
-      <c r="E8">
+      <c r="F8">
         <v>288263000.0</v>
       </c>
-      <c r="F8">
+      <c r="G8">
         <v>288188000.0</v>
       </c>
-      <c r="G8">
+      <c r="H8">
         <v>288048000.0</v>
       </c>
-      <c r="H8">
+      <c r="I8">
         <v>288006000.0</v>
       </c>
-      <c r="I8">
+      <c r="J8">
         <v>287932000.0</v>
       </c>
-      <c r="J8">
+      <c r="K8">
         <v>287879000.0</v>
       </c>
-      <c r="K8">
+      <c r="L8">
         <v>260504000.0</v>
       </c>
-      <c r="L8">
+      <c r="M8">
         <v>260502000.0</v>
       </c>
-      <c r="M8">
+      <c r="N8">
         <v>260169000.0</v>
       </c>
-      <c r="N8">
+      <c r="O8">
         <v>260126000.0</v>
       </c>
-      <c r="O8">
+      <c r="P8">
         <v>273900000.0</v>
       </c>
-      <c r="P8">
+      <c r="Q8">
         <v>254937000.0</v>
       </c>
-      <c r="Q8">
+      <c r="R8">
         <v>252236000.0</v>
       </c>
-      <c r="R8">
+      <c r="S8">
         <v>251990000.0</v>
       </c>
-      <c r="S8">
+      <c r="T8">
         <v>251901000.0</v>
       </c>
-      <c r="T8">
+      <c r="U8">
         <v>251766000.0</v>
       </c>
-      <c r="U8">
+      <c r="V8">
         <v>251716000.0</v>
       </c>
-      <c r="V8"/>
       <c r="W8"/>
       <c r="X8"/>
       <c r="Y8"/>
       <c r="Z8"/>
       <c r="AA8"/>
       <c r="AB8"/>
       <c r="AC8"/>
       <c r="AD8"/>
       <c r="AE8"/>
       <c r="AF8"/>
       <c r="AG8"/>
       <c r="AH8"/>
-    </row>
-    <row r="9" spans="1:34">
+      <c r="AI8"/>
+    </row>
+    <row r="9" spans="1:35">
       <c r="A9" t="s">
         <v>17</v>
       </c>
       <c r="B9"/>
       <c r="C9"/>
       <c r="D9"/>
       <c r="E9"/>
       <c r="F9"/>
       <c r="G9"/>
       <c r="H9"/>
       <c r="I9"/>
       <c r="J9"/>
       <c r="K9"/>
       <c r="L9"/>
-      <c r="M9">
+      <c r="M9"/>
+      <c r="N9">
         <v>29114000.0</v>
       </c>
-      <c r="N9">
+      <c r="O9">
         <v>26641000.0</v>
       </c>
-      <c r="O9"/>
-      <c r="P9">
+      <c r="P9"/>
+      <c r="Q9">
         <v>22441000.0</v>
       </c>
-      <c r="Q9">
+      <c r="R9">
         <v>20090000.0</v>
       </c>
-      <c r="R9">
+      <c r="S9">
         <v>17785000.0</v>
       </c>
-      <c r="S9">
+      <c r="T9">
         <v>15711000.0</v>
       </c>
-      <c r="T9">
+      <c r="U9">
         <v>13793000.0</v>
       </c>
-      <c r="U9">
+      <c r="V9">
         <v>11795000.0</v>
       </c>
-      <c r="V9">
+      <c r="W9">
         <v>9883000.0</v>
       </c>
-      <c r="W9">
+      <c r="X9">
         <v>8530000.0</v>
       </c>
-      <c r="X9"/>
       <c r="Y9"/>
-      <c r="Z9">
+      <c r="Z9"/>
+      <c r="AA9">
         <v>4730000.0</v>
       </c>
-      <c r="AA9">
+      <c r="AB9">
         <v>3805000.0</v>
       </c>
-      <c r="AB9">
+      <c r="AC9">
         <v>3466000.0</v>
       </c>
-      <c r="AC9">
+      <c r="AD9">
         <v>3116000.0</v>
       </c>
-      <c r="AD9">
+      <c r="AE9">
         <v>2840000.0</v>
       </c>
-      <c r="AE9"/>
       <c r="AF9"/>
       <c r="AG9"/>
       <c r="AH9"/>
-    </row>
-    <row r="10" spans="1:34">
+      <c r="AI9"/>
+    </row>
+    <row r="10" spans="1:35">
       <c r="A10" t="s">
         <v>18</v>
       </c>
       <c r="B10">
+        <v>169728000.0</v>
+      </c>
+      <c r="C10">
         <v>71317000.0</v>
       </c>
-      <c r="C10">
+      <c r="D10">
         <v>73046000.0</v>
       </c>
-      <c r="D10">
+      <c r="E10">
         <v>46685000.0</v>
       </c>
-      <c r="E10">
+      <c r="F10">
         <v>42499000.0</v>
       </c>
-      <c r="F10">
+      <c r="G10">
         <v>45085000.0</v>
       </c>
-      <c r="G10">
+      <c r="H10">
         <v>25314000.0</v>
       </c>
-      <c r="H10">
+      <c r="I10">
         <v>12799000.0</v>
       </c>
-      <c r="I10">
+      <c r="J10">
         <v>13262000.0</v>
       </c>
-      <c r="J10">
+      <c r="K10">
         <v>10131000.0</v>
       </c>
-      <c r="K10">
+      <c r="L10">
         <v>13760000.0</v>
       </c>
-      <c r="L10">
+      <c r="M10">
         <v>9879000.0</v>
       </c>
-      <c r="M10">
+      <c r="N10">
         <v>32591000.0</v>
       </c>
-      <c r="N10">
+      <c r="O10">
         <v>73953000.0</v>
       </c>
-      <c r="O10">
+      <c r="P10">
         <v>7636000.0</v>
       </c>
-      <c r="P10">
+      <c r="Q10">
         <v>37286000.0</v>
       </c>
-      <c r="Q10">
+      <c r="R10">
         <v>63237000.0</v>
       </c>
-      <c r="R10">
+      <c r="S10">
         <v>92241000.0</v>
       </c>
-      <c r="S10">
+      <c r="T10">
         <v>114141000.0</v>
       </c>
-      <c r="T10">
+      <c r="U10">
         <v>111426000.0</v>
       </c>
-      <c r="U10">
+      <c r="V10">
         <v>97794000.0</v>
       </c>
-      <c r="V10">
+      <c r="W10">
         <v>71859000.0</v>
       </c>
-      <c r="W10">
+      <c r="X10">
         <v>72310000.0</v>
       </c>
-      <c r="X10">
+      <c r="Y10">
         <v>46910000.0</v>
       </c>
-      <c r="Y10">
+      <c r="Z10">
         <v>53426000.0</v>
       </c>
-      <c r="Z10">
+      <c r="AA10">
         <v>101816000.0</v>
       </c>
-      <c r="AA10">
+      <c r="AB10">
         <v>119818000.0</v>
       </c>
-      <c r="AB10">
+      <c r="AC10">
         <v>106501000.0</v>
       </c>
-      <c r="AC10">
+      <c r="AD10">
         <v>110824000.0</v>
       </c>
-      <c r="AD10">
+      <c r="AE10">
         <v>71239000.0</v>
       </c>
-      <c r="AE10">
+      <c r="AF10">
         <v>85947000.0</v>
       </c>
-      <c r="AF10"/>
       <c r="AG10"/>
-      <c r="AH10">
+      <c r="AH10"/>
+      <c r="AI10">
         <v>-26912000.0</v>
       </c>
     </row>
-    <row r="11" spans="1:34">
+    <row r="11" spans="1:35">
       <c r="A11" t="s">
         <v>19</v>
       </c>
       <c r="B11"/>
       <c r="C11"/>
       <c r="D11"/>
       <c r="E11"/>
       <c r="F11"/>
       <c r="G11"/>
       <c r="H11"/>
       <c r="I11"/>
       <c r="J11"/>
       <c r="K11"/>
       <c r="L11"/>
       <c r="M11"/>
       <c r="N11"/>
       <c r="O11"/>
       <c r="P11"/>
       <c r="Q11"/>
       <c r="R11"/>
       <c r="S11"/>
       <c r="T11"/>
       <c r="U11"/>
       <c r="V11"/>
       <c r="W11"/>
       <c r="X11"/>
       <c r="Y11"/>
       <c r="Z11"/>
       <c r="AA11"/>
       <c r="AB11"/>
       <c r="AC11"/>
       <c r="AD11"/>
       <c r="AE11"/>
       <c r="AF11"/>
       <c r="AG11"/>
       <c r="AH11"/>
-    </row>
-    <row r="12" spans="1:34">
+      <c r="AI11"/>
+    </row>
+    <row r="12" spans="1:35">
       <c r="A12" t="s">
         <v>20</v>
       </c>
       <c r="B12">
+        <v>170609000.0</v>
+      </c>
+      <c r="C12">
         <v>184216000.0</v>
       </c>
-      <c r="C12">
+      <c r="D12">
         <v>105960000.0</v>
       </c>
-      <c r="D12">
+      <c r="E12">
         <v>82585000.0</v>
       </c>
-      <c r="E12">
+      <c r="F12">
         <v>43417000.0</v>
       </c>
-      <c r="F12">
+      <c r="G12">
         <v>55958000.0</v>
       </c>
-      <c r="G12">
+      <c r="H12">
         <v>69695000.0</v>
       </c>
-      <c r="H12">
+      <c r="I12">
         <v>76419000.0</v>
       </c>
-      <c r="I12">
+      <c r="J12">
         <v>83253000.0</v>
       </c>
-      <c r="J12">
+      <c r="K12">
         <v>89481000.0</v>
       </c>
-      <c r="K12">
+      <c r="L12">
         <v>66003000.0</v>
       </c>
-      <c r="L12">
+      <c r="M12">
         <v>75746000.0</v>
       </c>
-      <c r="M12">
+      <c r="N12">
         <v>87591000.0</v>
       </c>
-      <c r="N12">
+      <c r="O12">
         <v>100953000.0</v>
       </c>
-      <c r="O12">
+      <c r="P12">
         <v>64584999.0</v>
       </c>
-      <c r="P12">
+      <c r="Q12">
         <v>77233000.0</v>
       </c>
-      <c r="Q12">
+      <c r="R12">
         <v>86237000.0</v>
       </c>
-      <c r="R12">
+      <c r="S12">
         <v>100241000.0</v>
       </c>
-      <c r="S12">
+      <c r="T12">
         <v>114141000.0</v>
       </c>
-      <c r="T12">
+      <c r="U12">
         <v>126426000.0</v>
       </c>
-      <c r="U12">
+      <c r="V12">
         <v>135794000.0</v>
       </c>
-      <c r="V12">
+      <c r="W12">
         <v>129859000.0</v>
       </c>
-      <c r="W12">
+      <c r="X12">
         <v>142310000.0</v>
       </c>
-      <c r="X12">
+      <c r="Y12">
         <v>102910000.0</v>
       </c>
-      <c r="Y12">
+      <c r="Z12">
         <v>85426000.0</v>
       </c>
-      <c r="Z12">
+      <c r="AA12">
         <v>101816000.0</v>
       </c>
-      <c r="AA12">
+      <c r="AB12">
         <v>119818000.0</v>
       </c>
-      <c r="AB12">
+      <c r="AC12">
         <v>136501000.0</v>
       </c>
-      <c r="AC12">
+      <c r="AD12">
         <v>145824000.0</v>
       </c>
-      <c r="AD12">
+      <c r="AE12">
         <v>71268000.0</v>
       </c>
-      <c r="AE12">
+      <c r="AF12">
         <v>85976000.0</v>
       </c>
-      <c r="AF12"/>
       <c r="AG12"/>
-      <c r="AH12">
+      <c r="AH12"/>
+      <c r="AI12">
         <v>26912000.0</v>
       </c>
     </row>
-    <row r="13" spans="1:34">
+    <row r="13" spans="1:35">
       <c r="A13" t="s">
         <v>21</v>
       </c>
       <c r="B13">
+        <v>384985000.0</v>
+      </c>
+      <c r="C13">
         <v>373702000.0</v>
       </c>
-      <c r="C13">
+      <c r="D13">
         <v>352619000.0</v>
       </c>
-      <c r="D13">
+      <c r="E13">
         <v>311776000.0</v>
       </c>
-      <c r="E13">
+      <c r="F13">
         <v>288263000.0</v>
       </c>
-      <c r="F13">
+      <c r="G13">
         <v>288188000.0</v>
       </c>
-      <c r="G13">
+      <c r="H13">
         <v>288048000.0</v>
       </c>
-      <c r="H13">
+      <c r="I13">
         <v>288006000.0</v>
       </c>
-      <c r="I13">
+      <c r="J13">
         <v>287932000.0</v>
       </c>
-      <c r="J13">
+      <c r="K13">
         <v>287879000.0</v>
       </c>
-      <c r="K13">
+      <c r="L13">
         <v>260504000.0</v>
       </c>
-      <c r="L13">
+      <c r="M13">
         <v>260502000.0</v>
       </c>
-      <c r="M13">
+      <c r="N13">
         <v>260168000.0</v>
       </c>
-      <c r="N13">
+      <c r="O13">
         <v>260125000.0</v>
       </c>
-      <c r="O13">
+      <c r="P13">
         <v>273900000.0</v>
       </c>
-      <c r="P13">
+      <c r="Q13">
         <v>254937000.0</v>
       </c>
-      <c r="Q13">
+      <c r="R13">
         <v>252236000.0</v>
       </c>
-      <c r="R13">
+      <c r="S13">
         <v>251990000.0</v>
       </c>
-      <c r="S13">
+      <c r="T13">
         <v>251901000.0</v>
       </c>
-      <c r="T13">
+      <c r="U13">
         <v>251766000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>251716000.0</v>
       </c>
       <c r="V13">
         <v>251716000.0</v>
       </c>
       <c r="W13">
+        <v>251716000.0</v>
+      </c>
+      <c r="X13">
         <v>251682000.0</v>
       </c>
-      <c r="X13">
+      <c r="Y13">
         <v>226758000.0</v>
       </c>
-      <c r="Y13">
+      <c r="Z13">
         <v>226676000.0</v>
       </c>
-      <c r="Z13">
+      <c r="AA13">
         <v>226378000.0</v>
       </c>
-      <c r="AA13">
+      <c r="AB13">
         <v>226245000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>226211000.0</v>
       </c>
       <c r="AC13">
         <v>226211000.0</v>
       </c>
       <c r="AD13">
+        <v>226211000.0</v>
+      </c>
+      <c r="AE13">
         <v>2090000.0</v>
       </c>
-      <c r="AE13">
+      <c r="AF13">
         <v>2039000.0</v>
       </c>
-      <c r="AF13"/>
       <c r="AG13"/>
-      <c r="AH13">
-[...3 lines deleted...]
-    <row r="14" spans="1:34">
+      <c r="AH13"/>
+      <c r="AI13">
+        <v>0.0</v>
+      </c>
+    </row>
+    <row r="14" spans="1:35">
       <c r="A14" t="s">
         <v>22</v>
       </c>
       <c r="B14">
+        <v>138691580.0</v>
+      </c>
+      <c r="C14">
         <v>130286033.0</v>
       </c>
-      <c r="C14">
+      <c r="D14">
         <v>83882800.0</v>
       </c>
-      <c r="D14">
+      <c r="E14">
         <v>85169344.0</v>
       </c>
-      <c r="E14">
+      <c r="F14">
         <v>66380118.0</v>
       </c>
-      <c r="F14">
+      <c r="G14">
         <v>66285405.0</v>
       </c>
-      <c r="G14">
+      <c r="H14">
         <v>62210702.0</v>
       </c>
-      <c r="H14">
+      <c r="I14">
         <v>66190302.0</v>
       </c>
-      <c r="I14">
+      <c r="J14">
         <v>66165460.0</v>
       </c>
-      <c r="J14">
+      <c r="K14">
         <v>50155111.0</v>
       </c>
-      <c r="K14">
+      <c r="L14">
         <v>33483111.0</v>
       </c>
-      <c r="L14">
+      <c r="M14">
         <v>42973160.0</v>
       </c>
-      <c r="M14">
+      <c r="N14">
         <v>42937036.0</v>
       </c>
-      <c r="N14">
+      <c r="O14">
         <v>42853275.0</v>
       </c>
-      <c r="O14">
+      <c r="P14">
         <v>42780252.0</v>
       </c>
-      <c r="P14">
+      <c r="Q14">
         <v>42491787.0</v>
       </c>
-      <c r="Q14">
+      <c r="R14">
         <v>42278563.0</v>
       </c>
-      <c r="R14">
+      <c r="S14">
         <v>42243021.0</v>
       </c>
-      <c r="S14">
+      <c r="T14">
         <v>42182887.0</v>
       </c>
-      <c r="T14">
+      <c r="U14">
         <v>42187887.0</v>
       </c>
-      <c r="U14">
+      <c r="V14">
         <v>44530121.0</v>
       </c>
-      <c r="V14">
+      <c r="W14">
         <v>41256248.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>29774065.0</v>
       </c>
       <c r="X14">
         <v>29774065.0</v>
       </c>
       <c r="Y14">
+        <v>29774065.0</v>
+      </c>
+      <c r="Z14">
         <v>24628049.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>24548777.0</v>
       </c>
       <c r="AA14">
         <v>24548777.0</v>
       </c>
       <c r="AB14">
+        <v>24548777.0</v>
+      </c>
+      <c r="AC14">
         <v>24490742.0</v>
       </c>
-      <c r="AC14">
+      <c r="AD14">
         <v>23819166.0</v>
       </c>
-      <c r="AD14">
+      <c r="AE14">
         <v>23147589.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>23647589.0</v>
       </c>
       <c r="AF14">
         <v>23647589.0</v>
       </c>
       <c r="AG14">
         <v>23647589.0</v>
       </c>
       <c r="AH14">
         <v>23647589.0</v>
       </c>
-    </row>
-    <row r="15" spans="1:34">
+      <c r="AI14">
+        <v>23647589.0</v>
+      </c>
+    </row>
+    <row r="15" spans="1:35">
       <c r="A15" t="s">
         <v>23</v>
       </c>
       <c r="B15"/>
       <c r="C15"/>
       <c r="D15"/>
       <c r="E15"/>
       <c r="F15"/>
       <c r="G15"/>
       <c r="H15"/>
       <c r="I15"/>
       <c r="J15"/>
       <c r="K15"/>
       <c r="L15"/>
-      <c r="M15">
+      <c r="M15"/>
+      <c r="N15">
         <v>260169000.0</v>
       </c>
-      <c r="N15">
+      <c r="O15">
         <v>260126000.0</v>
       </c>
-      <c r="O15"/>
-      <c r="P15">
+      <c r="P15"/>
+      <c r="Q15">
         <v>254937000.0</v>
       </c>
-      <c r="Q15">
+      <c r="R15">
         <v>252236000.0</v>
       </c>
-      <c r="R15">
+      <c r="S15">
         <v>251990000.0</v>
       </c>
-      <c r="S15">
+      <c r="T15">
         <v>251901000.0</v>
       </c>
-      <c r="T15">
+      <c r="U15">
         <v>251766000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>251716000.0</v>
       </c>
       <c r="V15">
         <v>251716000.0</v>
       </c>
       <c r="W15">
+        <v>251716000.0</v>
+      </c>
+      <c r="X15">
         <v>251682000.0</v>
       </c>
-      <c r="X15">
+      <c r="Y15">
         <v>226758000.0</v>
       </c>
-      <c r="Y15">
+      <c r="Z15">
         <v>226676000.0</v>
       </c>
-      <c r="Z15">
+      <c r="AA15">
         <v>226378000.0</v>
       </c>
-      <c r="AA15">
+      <c r="AB15">
         <v>226245000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>226211000.0</v>
       </c>
       <c r="AC15">
         <v>226211000.0</v>
       </c>
       <c r="AD15">
+        <v>226211000.0</v>
+      </c>
+      <c r="AE15">
         <v>2090000.0</v>
       </c>
-      <c r="AE15">
+      <c r="AF15">
         <v>2039000.0</v>
       </c>
-      <c r="AF15"/>
       <c r="AG15"/>
-      <c r="AH15">
-[...3 lines deleted...]
-    <row r="16" spans="1:34">
+      <c r="AH15"/>
+      <c r="AI15">
+        <v>0.0</v>
+      </c>
+    </row>
+    <row r="16" spans="1:35">
       <c r="A16" t="s">
         <v>24</v>
       </c>
       <c r="B16">
+        <v>1034000.0</v>
+      </c>
+      <c r="C16">
         <v>416000.0</v>
       </c>
-      <c r="C16"/>
       <c r="D16"/>
       <c r="E16"/>
       <c r="F16"/>
       <c r="G16"/>
       <c r="H16"/>
       <c r="I16"/>
       <c r="J16"/>
       <c r="K16"/>
-      <c r="L16">
+      <c r="L16"/>
+      <c r="M16">
         <v>-1855000.0</v>
       </c>
-      <c r="M16">
+      <c r="N16">
         <v>-2397000.0</v>
       </c>
-      <c r="N16"/>
       <c r="O16"/>
       <c r="P16"/>
       <c r="Q16"/>
       <c r="R16"/>
       <c r="S16"/>
       <c r="T16"/>
       <c r="U16"/>
       <c r="V16"/>
       <c r="W16"/>
       <c r="X16"/>
-      <c r="Y16">
+      <c r="Y16"/>
+      <c r="Z16">
         <v>-157000.0</v>
       </c>
-      <c r="Z16">
+      <c r="AA16">
         <v>-196000.0</v>
       </c>
-      <c r="AA16">
+      <c r="AB16">
         <v>-330000.0</v>
       </c>
-      <c r="AB16">
+      <c r="AC16">
         <v>-358000.0</v>
       </c>
-      <c r="AC16">
+      <c r="AD16">
         <v>-175000.0</v>
       </c>
-      <c r="AD16">
+      <c r="AE16">
         <v>-168000.0</v>
       </c>
-      <c r="AE16"/>
       <c r="AF16"/>
       <c r="AG16"/>
       <c r="AH16"/>
-    </row>
-    <row r="17" spans="1:34">
+      <c r="AI16"/>
+    </row>
+    <row r="17" spans="1:35">
       <c r="A17" t="s">
         <v>25</v>
       </c>
       <c r="B17"/>
       <c r="C17"/>
       <c r="D17"/>
       <c r="E17"/>
       <c r="F17"/>
       <c r="G17"/>
       <c r="H17"/>
       <c r="I17"/>
       <c r="J17"/>
       <c r="K17"/>
       <c r="L17"/>
       <c r="M17"/>
       <c r="N17"/>
       <c r="O17"/>
       <c r="P17"/>
       <c r="Q17"/>
       <c r="R17"/>
       <c r="S17"/>
       <c r="T17"/>
       <c r="U17"/>
       <c r="V17"/>
       <c r="W17"/>
       <c r="X17"/>
       <c r="Y17"/>
       <c r="Z17"/>
       <c r="AA17"/>
       <c r="AB17"/>
       <c r="AC17"/>
       <c r="AD17"/>
       <c r="AE17"/>
       <c r="AF17"/>
       <c r="AG17"/>
       <c r="AH17"/>
-    </row>
-    <row r="18" spans="1:34">
+      <c r="AI17"/>
+    </row>
+    <row r="18" spans="1:35">
       <c r="A18" t="s">
         <v>26</v>
       </c>
       <c r="B18"/>
       <c r="C18"/>
       <c r="D18"/>
       <c r="E18"/>
       <c r="F18"/>
       <c r="G18"/>
       <c r="H18"/>
       <c r="I18"/>
       <c r="J18"/>
       <c r="K18"/>
       <c r="L18"/>
       <c r="M18"/>
       <c r="N18"/>
       <c r="O18"/>
       <c r="P18"/>
       <c r="Q18"/>
       <c r="R18"/>
       <c r="S18"/>
       <c r="T18"/>
       <c r="U18"/>
       <c r="V18"/>
       <c r="W18"/>
       <c r="X18"/>
       <c r="Y18"/>
       <c r="Z18"/>
       <c r="AA18"/>
       <c r="AB18"/>
       <c r="AC18"/>
-      <c r="AD18">
-[...2 lines deleted...]
-      <c r="AE18"/>
+      <c r="AD18"/>
+      <c r="AE18">
+        <v>0.0</v>
+      </c>
       <c r="AF18"/>
       <c r="AG18"/>
-      <c r="AH18">
-[...3 lines deleted...]
-    <row r="19" spans="1:34">
+      <c r="AH18"/>
+      <c r="AI18">
+        <v>0.0</v>
+      </c>
+    </row>
+    <row r="19" spans="1:35">
       <c r="A19" t="s">
         <v>27</v>
       </c>
       <c r="B19"/>
       <c r="C19"/>
       <c r="D19"/>
       <c r="E19"/>
       <c r="F19"/>
       <c r="G19"/>
       <c r="H19"/>
       <c r="I19"/>
       <c r="J19"/>
       <c r="K19"/>
       <c r="L19"/>
       <c r="M19"/>
       <c r="N19"/>
       <c r="O19"/>
       <c r="P19"/>
       <c r="Q19"/>
       <c r="R19"/>
       <c r="S19"/>
       <c r="T19"/>
       <c r="U19"/>
       <c r="V19"/>
       <c r="W19"/>
       <c r="X19"/>
       <c r="Y19"/>
       <c r="Z19"/>
       <c r="AA19"/>
       <c r="AB19"/>
       <c r="AC19"/>
       <c r="AD19"/>
       <c r="AE19"/>
       <c r="AF19"/>
       <c r="AG19"/>
       <c r="AH19"/>
-    </row>
-    <row r="20" spans="1:34">
+      <c r="AI19"/>
+    </row>
+    <row r="20" spans="1:35">
       <c r="A20" t="s">
         <v>28</v>
       </c>
       <c r="B20"/>
       <c r="C20"/>
       <c r="D20"/>
       <c r="E20"/>
       <c r="F20"/>
       <c r="G20"/>
       <c r="H20"/>
       <c r="I20"/>
       <c r="J20"/>
       <c r="K20"/>
       <c r="L20"/>
       <c r="M20"/>
       <c r="N20"/>
       <c r="O20"/>
       <c r="P20"/>
       <c r="Q20"/>
       <c r="R20"/>
       <c r="S20"/>
       <c r="T20"/>
       <c r="U20"/>
       <c r="V20"/>
       <c r="W20"/>
       <c r="X20"/>
       <c r="Y20"/>
       <c r="Z20"/>
       <c r="AA20"/>
       <c r="AB20"/>
       <c r="AC20"/>
-      <c r="AD20">
-[...2 lines deleted...]
-      <c r="AE20"/>
+      <c r="AD20"/>
+      <c r="AE20">
+        <v>0.0</v>
+      </c>
       <c r="AF20"/>
       <c r="AG20"/>
-      <c r="AH20">
-[...3 lines deleted...]
-    <row r="21" spans="1:34">
+      <c r="AH20"/>
+      <c r="AI20">
+        <v>0.0</v>
+      </c>
+    </row>
+    <row r="21" spans="1:35">
       <c r="A21" t="s">
         <v>29</v>
       </c>
       <c r="B21"/>
       <c r="C21"/>
       <c r="D21"/>
       <c r="E21"/>
       <c r="F21"/>
       <c r="G21"/>
       <c r="H21"/>
       <c r="I21"/>
       <c r="J21"/>
       <c r="K21"/>
       <c r="L21"/>
       <c r="M21"/>
       <c r="N21"/>
       <c r="O21"/>
       <c r="P21"/>
       <c r="Q21"/>
       <c r="R21"/>
       <c r="S21"/>
       <c r="T21"/>
       <c r="U21"/>
       <c r="V21"/>
       <c r="W21"/>
       <c r="X21"/>
       <c r="Y21"/>
       <c r="Z21"/>
       <c r="AA21"/>
       <c r="AB21"/>
       <c r="AC21"/>
-      <c r="AD21">
-[...2 lines deleted...]
-      <c r="AE21"/>
+      <c r="AD21"/>
+      <c r="AE21">
+        <v>0.0</v>
+      </c>
       <c r="AF21"/>
       <c r="AG21"/>
-      <c r="AH21">
-[...3 lines deleted...]
-    <row r="22" spans="1:34">
+      <c r="AH21"/>
+      <c r="AI21">
+        <v>0.0</v>
+      </c>
+    </row>
+    <row r="22" spans="1:35">
       <c r="A22" t="s">
         <v>30</v>
       </c>
       <c r="B22">
+        <v>4722000.0</v>
+      </c>
+      <c r="C22">
         <v>1826000.0</v>
       </c>
-      <c r="C22">
+      <c r="D22">
         <v>648000.0</v>
       </c>
-      <c r="D22"/>
       <c r="E22"/>
       <c r="F22"/>
-      <c r="G22">
-[...2 lines deleted...]
-      <c r="H22"/>
+      <c r="G22"/>
+      <c r="H22">
+        <v>0.0</v>
+      </c>
       <c r="I22"/>
       <c r="J22"/>
       <c r="K22"/>
-      <c r="L22">
+      <c r="L22"/>
+      <c r="M22">
         <v>-569000.0</v>
       </c>
-      <c r="M22">
+      <c r="N22">
         <v>-483000.0</v>
       </c>
-      <c r="N22">
+      <c r="O22">
         <v>-1414000.0</v>
       </c>
-      <c r="O22">
+      <c r="P22">
         <v>-331000.0</v>
       </c>
-      <c r="P22"/>
       <c r="Q22"/>
       <c r="R22"/>
       <c r="S22"/>
       <c r="T22"/>
       <c r="U22"/>
       <c r="V22"/>
       <c r="W22"/>
       <c r="X22"/>
       <c r="Y22"/>
       <c r="Z22"/>
       <c r="AA22"/>
       <c r="AB22"/>
       <c r="AC22"/>
-      <c r="AD22">
-[...2 lines deleted...]
-      <c r="AE22"/>
+      <c r="AD22"/>
+      <c r="AE22">
+        <v>0.0</v>
+      </c>
       <c r="AF22"/>
       <c r="AG22"/>
-      <c r="AH22">
-[...3 lines deleted...]
-    <row r="23" spans="1:34">
+      <c r="AH22"/>
+      <c r="AI22">
+        <v>0.0</v>
+      </c>
+    </row>
+    <row r="23" spans="1:35">
       <c r="A23" t="s">
         <v>31</v>
       </c>
       <c r="B23">
+        <v>181625000.0</v>
+      </c>
+      <c r="C23">
         <v>193734000.0</v>
       </c>
-      <c r="C23">
+      <c r="D23">
         <v>113561000.0</v>
       </c>
-      <c r="D23">
+      <c r="E23">
         <v>87750000.0</v>
       </c>
-      <c r="E23">
+      <c r="F23">
         <v>47417000.0</v>
       </c>
-      <c r="F23">
+      <c r="G23">
         <v>61885000.0</v>
       </c>
-      <c r="G23">
+      <c r="H23">
         <v>75499000.0</v>
       </c>
-      <c r="H23">
+      <c r="I23">
         <v>82706000.0</v>
       </c>
-      <c r="I23">
+      <c r="J23">
         <v>89232000.0</v>
       </c>
-      <c r="J23">
+      <c r="K23">
         <v>96001000.0</v>
       </c>
-      <c r="K23">
+      <c r="L23">
         <v>75226000.0</v>
       </c>
-      <c r="L23">
+      <c r="M23">
         <v>87116000.0</v>
       </c>
-      <c r="M23">
+      <c r="N23">
         <v>97019000.0</v>
       </c>
-      <c r="N23">
+      <c r="O23">
         <v>111080000.0</v>
       </c>
-      <c r="O23">
+      <c r="P23">
         <v>74483000.0</v>
       </c>
-      <c r="P23">
+      <c r="Q23">
         <v>85769000.0</v>
       </c>
-      <c r="Q23">
+      <c r="R23">
         <v>91299000.0</v>
       </c>
-      <c r="R23">
+      <c r="S23">
         <v>105799000.0</v>
       </c>
-      <c r="S23">
+      <c r="T23">
         <v>119849000.0</v>
       </c>
-      <c r="T23">
+      <c r="U23">
         <v>133776000.0</v>
       </c>
-      <c r="U23">
+      <c r="V23">
         <v>145495000.0</v>
       </c>
-      <c r="V23">
+      <c r="W23">
         <v>138443000.0</v>
       </c>
-      <c r="W23">
+      <c r="X23">
         <v>149974000.0</v>
       </c>
-      <c r="X23">
+      <c r="Y23">
         <v>108797000.0</v>
       </c>
-      <c r="Y23">
+      <c r="Z23">
         <v>93139000.0</v>
       </c>
-      <c r="Z23">
+      <c r="AA23">
         <v>105156000.0</v>
       </c>
-      <c r="AA23">
+      <c r="AB23">
         <v>123428000.0</v>
       </c>
-      <c r="AB23">
+      <c r="AC23">
         <v>141892000.0</v>
       </c>
-      <c r="AC23">
+      <c r="AD23">
         <v>151837000.0</v>
       </c>
-      <c r="AD23">
+      <c r="AE23">
         <v>77588000.0</v>
       </c>
-      <c r="AE23">
+      <c r="AF23">
         <v>88081000.0</v>
       </c>
-      <c r="AF23"/>
       <c r="AG23"/>
-      <c r="AH23">
+      <c r="AH23"/>
+      <c r="AI23">
         <v>25985000.0</v>
       </c>
     </row>
-    <row r="24" spans="1:34">
+    <row r="24" spans="1:35">
       <c r="A24" t="s">
         <v>32</v>
       </c>
       <c r="B24">
+        <v>59207000.0</v>
+      </c>
+      <c r="C24">
         <v>58192000.0</v>
       </c>
-      <c r="C24">
+      <c r="D24">
         <v>57191000.0</v>
       </c>
-      <c r="D24">
+      <c r="E24">
         <v>56206000.0</v>
       </c>
-      <c r="E24">
+      <c r="F24">
         <v>55238000.0</v>
       </c>
-      <c r="F24">
+      <c r="G24">
         <v>54287000.0</v>
       </c>
-      <c r="G24">
+      <c r="H24">
         <v>53352000.0</v>
       </c>
-      <c r="H24">
+      <c r="I24">
         <v>52434000.0</v>
       </c>
-      <c r="I24">
+      <c r="J24">
         <v>51531000.0</v>
       </c>
-      <c r="J24">
+      <c r="K24">
         <v>50644000.0</v>
       </c>
-      <c r="K24">
+      <c r="L24">
         <v>49772000.0</v>
       </c>
-      <c r="L24">
+      <c r="M24">
         <v>48915000.0</v>
       </c>
-      <c r="M24">
+      <c r="N24">
         <v>48073000.0</v>
       </c>
-      <c r="N24">
+      <c r="O24">
         <v>47320000.0</v>
       </c>
-      <c r="O24"/>
       <c r="P24"/>
       <c r="Q24"/>
       <c r="R24"/>
       <c r="S24"/>
       <c r="T24"/>
       <c r="U24"/>
       <c r="V24"/>
       <c r="W24"/>
       <c r="X24"/>
       <c r="Y24"/>
       <c r="Z24"/>
       <c r="AA24"/>
       <c r="AB24"/>
       <c r="AC24"/>
-      <c r="AD24">
+      <c r="AD24"/>
+      <c r="AE24">
         <v>104000.0</v>
       </c>
-      <c r="AE24"/>
       <c r="AF24"/>
       <c r="AG24"/>
-      <c r="AH24">
-[...3 lines deleted...]
-    <row r="25" spans="1:34">
+      <c r="AH24"/>
+      <c r="AI24">
+        <v>0.0</v>
+      </c>
+    </row>
+    <row r="25" spans="1:35">
       <c r="A25" t="s">
         <v>33</v>
       </c>
       <c r="B25"/>
       <c r="C25"/>
       <c r="D25"/>
       <c r="E25"/>
       <c r="F25"/>
       <c r="G25"/>
       <c r="H25"/>
       <c r="I25"/>
       <c r="J25"/>
       <c r="K25"/>
       <c r="L25"/>
-      <c r="M25">
+      <c r="M25"/>
+      <c r="N25">
         <v>48073000.0</v>
       </c>
-      <c r="N25">
+      <c r="O25">
         <v>47320000.0</v>
       </c>
-      <c r="O25"/>
       <c r="P25"/>
       <c r="Q25"/>
       <c r="R25"/>
       <c r="S25"/>
       <c r="T25"/>
       <c r="U25"/>
       <c r="V25"/>
       <c r="W25"/>
       <c r="X25"/>
       <c r="Y25"/>
       <c r="Z25"/>
       <c r="AA25"/>
       <c r="AB25"/>
       <c r="AC25"/>
       <c r="AD25"/>
       <c r="AE25"/>
       <c r="AF25"/>
       <c r="AG25"/>
       <c r="AH25"/>
-    </row>
-    <row r="26" spans="1:34">
+      <c r="AI25"/>
+    </row>
+    <row r="26" spans="1:35">
       <c r="A26" t="s">
         <v>34</v>
       </c>
       <c r="B26"/>
       <c r="C26"/>
       <c r="D26"/>
       <c r="E26"/>
       <c r="F26"/>
       <c r="G26"/>
       <c r="H26"/>
       <c r="I26"/>
       <c r="J26"/>
       <c r="K26"/>
       <c r="L26"/>
       <c r="M26"/>
       <c r="N26"/>
       <c r="O26"/>
       <c r="P26"/>
       <c r="Q26"/>
       <c r="R26"/>
       <c r="S26"/>
       <c r="T26"/>
       <c r="U26"/>
       <c r="V26"/>
       <c r="W26"/>
       <c r="X26"/>
       <c r="Y26"/>
       <c r="Z26"/>
       <c r="AA26"/>
       <c r="AB26"/>
       <c r="AC26"/>
-      <c r="AD26">
-[...2 lines deleted...]
-      <c r="AE26"/>
+      <c r="AD26"/>
+      <c r="AE26">
+        <v>0.0</v>
+      </c>
       <c r="AF26"/>
       <c r="AG26"/>
-      <c r="AH26">
-[...3 lines deleted...]
-    <row r="27" spans="1:34">
+      <c r="AH26"/>
+      <c r="AI26">
+        <v>0.0</v>
+      </c>
+    </row>
+    <row r="27" spans="1:35">
       <c r="A27" t="s">
         <v>35</v>
       </c>
       <c r="B27"/>
       <c r="C27"/>
       <c r="D27"/>
       <c r="E27"/>
       <c r="F27"/>
       <c r="G27"/>
       <c r="H27"/>
       <c r="I27"/>
       <c r="J27"/>
       <c r="K27"/>
       <c r="L27"/>
       <c r="M27"/>
       <c r="N27"/>
       <c r="O27"/>
       <c r="P27"/>
       <c r="Q27"/>
       <c r="R27"/>
       <c r="S27"/>
       <c r="T27"/>
       <c r="U27"/>
       <c r="V27"/>
       <c r="W27"/>
       <c r="X27"/>
       <c r="Y27"/>
       <c r="Z27"/>
       <c r="AA27"/>
       <c r="AB27"/>
       <c r="AC27"/>
       <c r="AD27"/>
       <c r="AE27"/>
       <c r="AF27"/>
       <c r="AG27"/>
       <c r="AH27"/>
-    </row>
-    <row r="28" spans="1:34">
+      <c r="AI27"/>
+    </row>
+    <row r="28" spans="1:35">
       <c r="A28" t="s">
         <v>36</v>
       </c>
       <c r="B28">
+        <v>-27896000.0</v>
+      </c>
+      <c r="C28">
         <v>66011000.0</v>
       </c>
-      <c r="C28">
+      <c r="D28">
         <v>-14669000.0</v>
       </c>
-      <c r="D28">
+      <c r="E28">
         <v>10523000.0</v>
       </c>
-      <c r="E28">
+      <c r="F28">
         <v>13895000.0</v>
       </c>
-      <c r="F28">
+      <c r="G28">
         <v>10502000.0</v>
       </c>
-      <c r="G28">
+      <c r="H28">
         <v>29483000.0</v>
       </c>
-      <c r="H28">
+      <c r="I28">
         <v>41219000.0</v>
       </c>
-      <c r="I28">
+      <c r="J28">
         <v>39992000.0</v>
       </c>
-      <c r="J28">
+      <c r="K28">
         <v>42374000.0</v>
       </c>
-      <c r="K28">
+      <c r="L28">
         <v>38015000.0</v>
       </c>
-      <c r="L28">
+      <c r="M28">
         <v>41149000.0</v>
       </c>
-      <c r="M28">
+      <c r="N28">
         <v>17733000.0</v>
       </c>
-      <c r="N28">
+      <c r="O28">
         <v>-24264000.0</v>
       </c>
-      <c r="O28">
+      <c r="P28">
         <v>-5145000.0</v>
       </c>
-      <c r="P28">
+      <c r="Q28">
         <v>-34707000.0</v>
       </c>
-      <c r="Q28">
+      <c r="R28">
         <v>-62684000.0</v>
       </c>
-      <c r="R28">
+      <c r="S28">
         <v>-91610000.0</v>
       </c>
-      <c r="S28">
+      <c r="T28">
         <v>-113443000.0</v>
       </c>
-      <c r="T28">
+      <c r="U28">
         <v>-110660000.0</v>
       </c>
-      <c r="U28">
+      <c r="V28">
         <v>-96962000.0</v>
       </c>
-      <c r="V28">
+      <c r="W28">
         <v>-70972000.0</v>
       </c>
-      <c r="W28">
+      <c r="X28">
         <v>-71369000.0</v>
       </c>
-      <c r="X28">
+      <c r="Y28">
         <v>-45958000.0</v>
       </c>
-      <c r="Y28">
+      <c r="Z28">
         <v>-53137000.0</v>
       </c>
-      <c r="Z28">
+      <c r="AA28">
         <v>-101462000.0</v>
       </c>
-      <c r="AA28">
+      <c r="AB28">
         <v>-119304000.0</v>
       </c>
-      <c r="AB28">
+      <c r="AC28">
         <v>-105919000.0</v>
       </c>
-      <c r="AC28">
+      <c r="AD28">
         <v>-110588000.0</v>
       </c>
-      <c r="AD28">
+      <c r="AE28">
         <v>-70967000.0</v>
       </c>
-      <c r="AE28">
+      <c r="AF28">
         <v>-85947000.0</v>
       </c>
-      <c r="AF28"/>
       <c r="AG28"/>
-      <c r="AH28">
+      <c r="AH28"/>
+      <c r="AI28">
         <v>26912000.0</v>
       </c>
     </row>
-    <row r="29" spans="1:34">
+    <row r="29" spans="1:35">
       <c r="A29" t="s">
         <v>37</v>
       </c>
       <c r="B29">
+        <v>77425000.0</v>
+      </c>
+      <c r="C29">
         <v>94241000.0</v>
       </c>
-      <c r="C29">
+      <c r="D29">
         <v>98960000.0</v>
       </c>
-      <c r="D29">
+      <c r="E29">
         <v>76707000.0</v>
       </c>
-      <c r="E29">
+      <c r="F29">
         <v>37493000.0</v>
       </c>
-      <c r="F29">
+      <c r="G29">
         <v>48164000.0</v>
       </c>
-      <c r="G29">
+      <c r="H29">
         <v>66499000.0</v>
       </c>
-      <c r="H29">
+      <c r="I29">
         <v>76446000.0</v>
       </c>
-      <c r="I29">
+      <c r="J29">
         <v>83509000.0</v>
       </c>
-      <c r="J29">
+      <c r="K29">
         <v>90565000.0</v>
       </c>
-      <c r="K29">
+      <c r="L29">
         <v>66543000.0</v>
       </c>
-      <c r="L29">
+      <c r="M29">
         <v>77419000.0</v>
       </c>
-      <c r="M29">
+      <c r="N29">
         <v>88481000.0</v>
       </c>
-      <c r="N29">
+      <c r="O29">
         <v>101255000.0</v>
       </c>
-      <c r="O29">
+      <c r="P29">
         <v>66348000.0</v>
       </c>
-      <c r="P29">
+      <c r="Q29">
         <v>77155000.0</v>
       </c>
-      <c r="Q29">
+      <c r="R29">
         <v>86659000.0</v>
       </c>
-      <c r="R29">
+      <c r="S29">
         <v>100756000.0</v>
       </c>
-      <c r="S29">
+      <c r="T29">
         <v>112600000.0</v>
       </c>
-      <c r="T29">
+      <c r="U29">
         <v>127417000.0</v>
       </c>
-      <c r="U29">
+      <c r="V29">
         <v>139594000.0</v>
       </c>
-      <c r="V29">
+      <c r="W29">
         <v>131992000.0</v>
       </c>
-      <c r="W29">
+      <c r="X29">
         <v>143119000.0</v>
       </c>
-      <c r="X29">
+      <c r="Y29">
         <v>102198000.0</v>
       </c>
-      <c r="Y29">
+      <c r="Z29">
         <v>88016000.0</v>
       </c>
-      <c r="Z29">
+      <c r="AA29">
         <v>99632000.0</v>
       </c>
-      <c r="AA29"/>
       <c r="AB29"/>
       <c r="AC29"/>
       <c r="AD29"/>
       <c r="AE29"/>
       <c r="AF29"/>
       <c r="AG29"/>
       <c r="AH29"/>
-    </row>
-    <row r="30" spans="1:34">
+      <c r="AI29"/>
+    </row>
+    <row r="30" spans="1:35">
       <c r="A30" t="s">
         <v>38</v>
       </c>
       <c r="B30">
+        <v>3961000.0</v>
+      </c>
+      <c r="C30">
         <v>5001000.0</v>
       </c>
-      <c r="C30">
+      <c r="D30">
         <v>3508000.0</v>
       </c>
-      <c r="D30">
+      <c r="E30">
         <v>1508000.0</v>
       </c>
-      <c r="E30">
+      <c r="F30">
         <v>2003000.0</v>
       </c>
-      <c r="F30">
+      <c r="G30">
         <v>2161000.0</v>
       </c>
-      <c r="G30">
+      <c r="H30">
         <v>2391000.0</v>
       </c>
-      <c r="H30">
+      <c r="I30">
         <v>2048000.0</v>
       </c>
-      <c r="I30">
+      <c r="J30">
         <v>2393000.0</v>
       </c>
-      <c r="J30">
+      <c r="K30">
         <v>2124000.0</v>
       </c>
-      <c r="K30">
+      <c r="L30">
         <v>3851000.0</v>
       </c>
-      <c r="L30">
+      <c r="M30">
         <v>2090000.0</v>
       </c>
-      <c r="M30">
+      <c r="N30">
         <v>1575000.0</v>
       </c>
-      <c r="N30">
+      <c r="O30">
         <v>2108000.0</v>
       </c>
-      <c r="O30">
+      <c r="P30">
         <v>1213000.0</v>
       </c>
-      <c r="P30">
+      <c r="Q30">
         <v>630000.0</v>
       </c>
-      <c r="Q30">
+      <c r="R30">
         <v>800000.0</v>
       </c>
-      <c r="R30">
+      <c r="S30">
         <v>657000.0</v>
       </c>
-      <c r="S30">
+      <c r="T30">
         <v>483000.0</v>
       </c>
-      <c r="T30">
+      <c r="U30">
         <v>364000.0</v>
       </c>
-      <c r="U30">
+      <c r="V30">
         <v>1145000.0</v>
       </c>
-      <c r="V30">
+      <c r="W30">
         <v>1093000.0</v>
       </c>
-      <c r="W30">
+      <c r="X30">
         <v>948000.0</v>
       </c>
-      <c r="X30">
-[...1 lines deleted...]
-      </c>
       <c r="Y30">
+        <v>1004999.0</v>
+      </c>
+      <c r="Z30">
         <v>848000.0</v>
       </c>
-      <c r="Z30">
+      <c r="AA30">
         <v>943000.0</v>
       </c>
-      <c r="AA30">
+      <c r="AB30">
         <v>836000.0</v>
       </c>
-      <c r="AB30">
+      <c r="AC30">
         <v>953000.0</v>
       </c>
-      <c r="AC30">
+      <c r="AD30">
         <v>695000.0</v>
       </c>
-      <c r="AD30">
+      <c r="AE30">
         <v>529000.0</v>
       </c>
-      <c r="AE30">
+      <c r="AF30">
         <v>677000.0</v>
       </c>
-      <c r="AF30"/>
       <c r="AG30"/>
-      <c r="AH30">
-[...3 lines deleted...]
-    <row r="31" spans="1:34">
+      <c r="AH30"/>
+      <c r="AI30">
+        <v>0.0</v>
+      </c>
+    </row>
+    <row r="31" spans="1:35">
       <c r="A31" t="s">
         <v>39</v>
       </c>
       <c r="B31"/>
       <c r="C31"/>
       <c r="D31"/>
       <c r="E31"/>
       <c r="F31"/>
       <c r="G31"/>
       <c r="H31"/>
       <c r="I31"/>
       <c r="J31"/>
       <c r="K31"/>
-      <c r="L31">
+      <c r="L31"/>
+      <c r="M31">
         <v>28504000.0</v>
       </c>
-      <c r="M31">
+      <c r="N31">
         <v>40408000.0</v>
       </c>
-      <c r="N31">
+      <c r="O31">
         <v>53935000.0</v>
       </c>
-      <c r="O31">
+      <c r="P31">
         <v>66348000.0</v>
       </c>
-      <c r="P31">
+      <c r="Q31">
         <v>77155000.0</v>
       </c>
-      <c r="Q31">
+      <c r="R31">
         <v>86659000.0</v>
       </c>
-      <c r="R31">
+      <c r="S31">
         <v>100756000.0</v>
       </c>
-      <c r="S31">
+      <c r="T31">
         <v>112600000.0</v>
       </c>
-      <c r="T31">
+      <c r="U31">
         <v>127417000.0</v>
       </c>
-      <c r="U31">
+      <c r="V31">
         <v>139594000.0</v>
       </c>
-      <c r="V31">
+      <c r="W31">
         <v>131992000.0</v>
       </c>
-      <c r="W31">
+      <c r="X31">
         <v>143119000.0</v>
       </c>
-      <c r="X31">
+      <c r="Y31">
         <v>102198000.0</v>
       </c>
-      <c r="Y31">
+      <c r="Z31">
         <v>88016000.0</v>
       </c>
-      <c r="Z31">
+      <c r="AA31">
         <v>99632000.0</v>
       </c>
-      <c r="AA31">
+      <c r="AB31">
         <v>114917000.0</v>
       </c>
-      <c r="AB31">
+      <c r="AC31">
         <v>132832000.0</v>
       </c>
-      <c r="AC31">
+      <c r="AD31">
         <v>145313000.0</v>
       </c>
-      <c r="AD31">
+      <c r="AE31">
         <v>-65426000.0</v>
       </c>
-      <c r="AE31"/>
       <c r="AF31"/>
       <c r="AG31"/>
-      <c r="AH31">
+      <c r="AH31"/>
+      <c r="AI31">
         <v>-33119000.0</v>
       </c>
     </row>
-    <row r="32" spans="1:34">
+    <row r="32" spans="1:35">
       <c r="A32" t="s">
         <v>40</v>
       </c>
       <c r="B32">
+        <v>158143000.0</v>
+      </c>
+      <c r="C32">
         <v>171309000.0</v>
       </c>
-      <c r="C32">
+      <c r="D32">
         <v>97942000.0</v>
       </c>
-      <c r="D32">
+      <c r="E32">
         <v>76146000.0</v>
       </c>
-      <c r="E32">
+      <c r="F32">
         <v>36885000.0</v>
       </c>
-      <c r="F32">
+      <c r="G32">
         <v>47512000.0</v>
       </c>
-      <c r="G32">
+      <c r="H32">
         <v>65800000.0</v>
       </c>
-      <c r="H32">
+      <c r="I32">
         <v>75732000.0</v>
       </c>
-      <c r="I32">
+      <c r="J32">
         <v>82792000.0</v>
       </c>
-      <c r="J32">
+      <c r="K32">
         <v>89837000.0</v>
       </c>
-      <c r="K32">
+      <c r="L32">
         <v>65806000.0</v>
       </c>
-      <c r="L32">
+      <c r="M32">
         <v>76683000.0</v>
       </c>
-      <c r="M32">
+      <c r="N32">
         <v>87757000.0</v>
       </c>
-      <c r="N32">
+      <c r="O32">
         <v>100545000.0</v>
       </c>
-      <c r="O32">
+      <c r="P32">
         <v>65664000.0</v>
       </c>
-      <c r="P32">
+      <c r="Q32">
         <v>76399000.0</v>
       </c>
-      <c r="Q32">
+      <c r="R32">
         <v>86246000.0</v>
       </c>
-      <c r="R32">
+      <c r="S32">
         <v>100356000.0</v>
       </c>
-      <c r="S32">
+      <c r="T32">
         <v>112148000.0</v>
       </c>
-      <c r="T32">
+      <c r="U32">
         <v>126911000.0</v>
       </c>
-      <c r="U32">
+      <c r="V32">
         <v>139058000.0</v>
       </c>
-      <c r="V32">
+      <c r="W32">
         <v>131428000.0</v>
       </c>
-      <c r="W32">
+      <c r="X32">
         <v>142527000.0</v>
       </c>
-      <c r="X32">
+      <c r="Y32">
         <v>101538000.0</v>
       </c>
-      <c r="Y32">
+      <c r="Z32">
         <v>87415000.0</v>
       </c>
-      <c r="Z32">
+      <c r="AA32">
         <v>98958000.0</v>
       </c>
-      <c r="AA32"/>
       <c r="AB32"/>
       <c r="AC32"/>
       <c r="AD32"/>
       <c r="AE32"/>
       <c r="AF32"/>
       <c r="AG32"/>
       <c r="AH32"/>
-    </row>
-    <row r="33" spans="1:34">
+      <c r="AI32"/>
+    </row>
+    <row r="33" spans="1:35">
       <c r="A33" t="s">
         <v>41</v>
       </c>
       <c r="B33">
+        <v>1298000.0</v>
+      </c>
+      <c r="C33">
         <v>1481000.0</v>
       </c>
-      <c r="C33">
+      <c r="D33">
         <v>1640000.0</v>
       </c>
-      <c r="D33">
+      <c r="E33">
         <v>1079999.0</v>
       </c>
-      <c r="E33">
+      <c r="F33">
         <v>1249000.0</v>
       </c>
-      <c r="F33">
+      <c r="G33">
         <v>1410000.0</v>
       </c>
-      <c r="G33">
+      <c r="H33">
         <v>1573000.0</v>
       </c>
-      <c r="H33">
+      <c r="I33">
         <v>1716000.0</v>
       </c>
-      <c r="I33">
+      <c r="J33">
         <v>1873000.0</v>
       </c>
-      <c r="J33">
+      <c r="K33">
         <v>2034000.0</v>
       </c>
-      <c r="K33">
+      <c r="L33">
         <v>2194000.0</v>
       </c>
-      <c r="L33">
+      <c r="M33">
         <v>2319000.0</v>
       </c>
-      <c r="M33">
+      <c r="N33">
         <v>2453000.0</v>
       </c>
-      <c r="N33">
+      <c r="O33">
         <v>2572000.0</v>
       </c>
-      <c r="O33">
+      <c r="P33">
         <v>2680000.0</v>
       </c>
-      <c r="P33">
+      <c r="Q33">
         <v>2847999.0</v>
       </c>
-      <c r="Q33">
+      <c r="R33">
         <v>797000.0</v>
       </c>
-      <c r="R33">
+      <c r="S33">
         <v>833000.0</v>
       </c>
-      <c r="S33">
+      <c r="T33">
         <v>926000.0</v>
       </c>
-      <c r="T33">
+      <c r="U33">
         <v>1018000.0</v>
       </c>
-      <c r="U33">
+      <c r="V33">
         <v>1109000.0</v>
       </c>
-      <c r="V33">
+      <c r="W33">
         <v>1199000.0</v>
       </c>
-      <c r="W33">
+      <c r="X33">
         <v>1288000.0</v>
       </c>
-      <c r="X33">
+      <c r="Y33">
         <v>1378000.0</v>
       </c>
-      <c r="Y33">
+      <c r="Z33">
         <v>733000.0</v>
       </c>
-      <c r="Z33">
+      <c r="AA33">
         <v>832000.0</v>
       </c>
-      <c r="AA33">
+      <c r="AB33">
         <v>929000.0</v>
       </c>
-      <c r="AB33">
+      <c r="AC33">
         <v>921000.0</v>
       </c>
-      <c r="AC33">
+      <c r="AD33">
         <v>286000.0</v>
       </c>
-      <c r="AD33">
+      <c r="AE33">
         <v>309000.0</v>
       </c>
-      <c r="AE33">
+      <c r="AF33">
         <v>30000.0</v>
       </c>
-      <c r="AF33"/>
       <c r="AG33"/>
-      <c r="AH33">
+      <c r="AH33"/>
+      <c r="AI33">
         <v>-26912000.0</v>
       </c>
     </row>
-    <row r="34" spans="1:34">
+    <row r="34" spans="1:35">
       <c r="A34" t="s">
         <v>42</v>
       </c>
       <c r="B34">
+        <v>81824000.0</v>
+      </c>
+      <c r="C34">
         <v>78183000.0</v>
       </c>
-      <c r="C34">
+      <c r="D34">
         <v>83000.0</v>
       </c>
-      <c r="D34"/>
       <c r="E34"/>
       <c r="F34"/>
       <c r="G34"/>
       <c r="H34"/>
       <c r="I34"/>
       <c r="J34"/>
       <c r="K34"/>
       <c r="L34"/>
-      <c r="M34">
+      <c r="M34"/>
+      <c r="N34">
         <v>1729000.0</v>
       </c>
-      <c r="N34">
+      <c r="O34">
         <v>1862000.0</v>
       </c>
-      <c r="O34"/>
-      <c r="P34">
+      <c r="P34"/>
+      <c r="Q34">
         <v>2092000.0</v>
       </c>
-      <c r="Q34">
+      <c r="R34">
         <v>384000.0</v>
       </c>
-      <c r="R34">
+      <c r="S34">
         <v>433000.0</v>
       </c>
-      <c r="S34">
+      <c r="T34">
         <v>474000.0</v>
       </c>
-      <c r="T34">
+      <c r="U34">
         <v>512000.0</v>
       </c>
-      <c r="U34">
+      <c r="V34">
         <v>573000.0</v>
       </c>
-      <c r="V34">
+      <c r="W34">
         <v>635000.0</v>
       </c>
-      <c r="W34">
+      <c r="X34">
         <v>696000.0</v>
       </c>
-      <c r="X34"/>
       <c r="Y34"/>
       <c r="Z34"/>
       <c r="AA34"/>
       <c r="AB34"/>
       <c r="AC34"/>
       <c r="AD34"/>
       <c r="AE34"/>
       <c r="AF34"/>
       <c r="AG34"/>
       <c r="AH34"/>
-    </row>
-    <row r="35" spans="1:34">
+      <c r="AI34"/>
+    </row>
+    <row r="35" spans="1:35">
       <c r="A35" t="s">
         <v>43</v>
       </c>
       <c r="B35">
+        <v>141223000.0</v>
+      </c>
+      <c r="C35">
         <v>136741000.0</v>
       </c>
-      <c r="C35">
+      <c r="D35">
         <v>57813000.0</v>
       </c>
-      <c r="D35">
+      <c r="E35">
         <v>56724999.0</v>
       </c>
-      <c r="E35">
+      <c r="F35">
         <v>55879000.0</v>
       </c>
-      <c r="F35">
+      <c r="G35">
         <v>55045000.0</v>
       </c>
-      <c r="G35">
+      <c r="H35">
         <v>54226000.0</v>
       </c>
-      <c r="H35">
+      <c r="I35">
         <v>53436000.0</v>
       </c>
-      <c r="I35">
+      <c r="J35">
         <v>52687000.0</v>
       </c>
-      <c r="J35">
+      <c r="K35">
         <v>51950000.0</v>
       </c>
-      <c r="K35">
+      <c r="L35">
         <v>51229000.0</v>
       </c>
-      <c r="L35">
+      <c r="M35">
         <v>50498000.0</v>
       </c>
-      <c r="M35">
+      <c r="N35">
         <v>49802000.0</v>
       </c>
-      <c r="N35">
+      <c r="O35">
         <v>49182000.0</v>
       </c>
-      <c r="O35">
+      <c r="P35">
         <v>1995999.0</v>
       </c>
-      <c r="P35">
+      <c r="Q35">
         <v>2092000.0</v>
       </c>
-      <c r="Q35">
+      <c r="R35">
         <v>383999.0</v>
       </c>
-      <c r="R35">
+      <c r="S35">
         <v>432999.0</v>
       </c>
-      <c r="S35">
+      <c r="T35">
         <v>473999.0</v>
       </c>
-      <c r="T35">
+      <c r="U35">
         <v>512000.0</v>
       </c>
-      <c r="U35">
+      <c r="V35">
         <v>573000.0</v>
       </c>
-      <c r="V35">
+      <c r="W35">
         <v>635000.0</v>
       </c>
-      <c r="W35">
+      <c r="X35">
         <v>696000.0</v>
       </c>
-      <c r="X35">
+      <c r="Y35">
         <v>718000.0</v>
       </c>
-      <c r="Y35">
+      <c r="Z35">
         <v>132000.0</v>
       </c>
-      <c r="Z35">
+      <c r="AA35">
         <v>158000.0</v>
       </c>
-      <c r="AA35">
+      <c r="AB35">
         <v>184000.0</v>
       </c>
-      <c r="AB35">
+      <c r="AC35">
         <v>224000.0</v>
       </c>
-      <c r="AC35">
+      <c r="AD35">
         <v>61000.0</v>
       </c>
-      <c r="AD35">
+      <c r="AE35">
         <v>138862000.0</v>
       </c>
-      <c r="AE35">
+      <c r="AF35">
         <v>138758000.0</v>
       </c>
-      <c r="AF35"/>
       <c r="AG35"/>
       <c r="AH35"/>
-    </row>
-    <row r="36" spans="1:34">
+      <c r="AI35"/>
+    </row>
+    <row r="36" spans="1:35">
       <c r="A36" t="s">
         <v>44</v>
       </c>
       <c r="B36"/>
       <c r="C36"/>
       <c r="D36"/>
       <c r="E36"/>
       <c r="F36"/>
       <c r="G36"/>
       <c r="H36"/>
       <c r="I36"/>
-      <c r="J36">
+      <c r="J36"/>
+      <c r="K36">
         <v>1.0</v>
       </c>
-      <c r="K36"/>
       <c r="L36"/>
-      <c r="M36">
+      <c r="M36"/>
+      <c r="N36">
         <v>-2453000.0</v>
       </c>
-      <c r="N36">
+      <c r="O36">
         <v>-2572000.0</v>
       </c>
-      <c r="O36">
+      <c r="P36">
         <v>-2680000.0</v>
       </c>
-      <c r="P36">
+      <c r="Q36">
         <v>-2848000.0</v>
       </c>
-      <c r="Q36">
+      <c r="R36">
         <v>-797000.0</v>
       </c>
-      <c r="R36">
+      <c r="S36">
         <v>641000.0</v>
       </c>
-      <c r="S36">
+      <c r="T36">
         <v>711000.0</v>
       </c>
-      <c r="T36">
+      <c r="U36">
         <v>780000.0</v>
       </c>
-      <c r="U36">
+      <c r="V36">
         <v>847000.0</v>
       </c>
-      <c r="V36">
+      <c r="W36">
         <v>914000.0</v>
       </c>
-      <c r="W36">
+      <c r="X36">
         <v>980000.0</v>
       </c>
-      <c r="X36">
+      <c r="Y36">
         <v>1045000.0</v>
       </c>
-      <c r="Y36">
+      <c r="Z36">
         <v>733000.0</v>
       </c>
-      <c r="Z36">
+      <c r="AA36">
         <v>832000.0</v>
       </c>
-      <c r="AA36">
+      <c r="AB36">
         <v>929000.0</v>
       </c>
-      <c r="AB36">
+      <c r="AC36">
         <v>921000.0</v>
       </c>
-      <c r="AC36">
+      <c r="AD36">
         <v>286000.0</v>
       </c>
-      <c r="AD36">
+      <c r="AE36">
         <v>309000.0</v>
       </c>
-      <c r="AE36"/>
       <c r="AF36"/>
       <c r="AG36"/>
-      <c r="AH36">
+      <c r="AH36"/>
+      <c r="AI36">
         <v>-26912000.0</v>
       </c>
     </row>
-    <row r="37" spans="1:34">
+    <row r="37" spans="1:35">
       <c r="A37" t="s">
         <v>45</v>
       </c>
       <c r="B37"/>
       <c r="C37"/>
       <c r="D37"/>
       <c r="E37"/>
       <c r="F37"/>
       <c r="G37"/>
       <c r="H37"/>
       <c r="I37"/>
       <c r="J37"/>
       <c r="K37"/>
       <c r="L37"/>
       <c r="M37"/>
       <c r="N37"/>
       <c r="O37"/>
       <c r="P37"/>
       <c r="Q37"/>
       <c r="R37"/>
       <c r="S37"/>
       <c r="T37"/>
       <c r="U37"/>
       <c r="V37"/>
       <c r="W37"/>
       <c r="X37"/>
       <c r="Y37"/>
       <c r="Z37"/>
       <c r="AA37"/>
       <c r="AB37"/>
       <c r="AC37"/>
-      <c r="AD37">
-[...2 lines deleted...]
-      <c r="AE37"/>
+      <c r="AD37"/>
+      <c r="AE37">
+        <v>0.0</v>
+      </c>
       <c r="AF37"/>
       <c r="AG37"/>
-      <c r="AH37">
-[...3 lines deleted...]
-    <row r="38" spans="1:34">
+      <c r="AH37"/>
+      <c r="AI37">
+        <v>0.0</v>
+      </c>
+    </row>
+    <row r="38" spans="1:35">
       <c r="A38" t="s">
         <v>46</v>
       </c>
       <c r="B38"/>
       <c r="C38"/>
       <c r="D38"/>
       <c r="E38"/>
       <c r="F38"/>
       <c r="G38"/>
       <c r="H38"/>
       <c r="I38"/>
       <c r="J38"/>
       <c r="K38"/>
       <c r="L38"/>
       <c r="M38"/>
       <c r="N38"/>
       <c r="O38"/>
       <c r="P38"/>
       <c r="Q38"/>
       <c r="R38"/>
       <c r="S38"/>
       <c r="T38"/>
       <c r="U38"/>
       <c r="V38"/>
       <c r="W38"/>
-      <c r="X38">
+      <c r="X38"/>
+      <c r="Y38">
         <v>1045000.0</v>
       </c>
-      <c r="Y38"/>
       <c r="Z38"/>
       <c r="AA38"/>
       <c r="AB38"/>
       <c r="AC38"/>
-      <c r="AD38">
-[...2 lines deleted...]
-      <c r="AE38"/>
+      <c r="AD38"/>
+      <c r="AE38">
+        <v>0.0</v>
+      </c>
       <c r="AF38"/>
       <c r="AG38"/>
-      <c r="AH38">
-[...3 lines deleted...]
-    <row r="39" spans="1:34">
+      <c r="AH38"/>
+      <c r="AI38">
+        <v>0.0</v>
+      </c>
+    </row>
+    <row r="39" spans="1:35">
       <c r="A39" t="s">
         <v>47</v>
       </c>
       <c r="B39">
+        <v>1035000.0</v>
+      </c>
+      <c r="C39">
         <v>1210000.0</v>
       </c>
-      <c r="C39">
+      <c r="D39">
         <v>1805000.0</v>
       </c>
-      <c r="D39">
+      <c r="E39">
         <v>2577000.0</v>
       </c>
-      <c r="E39">
+      <c r="F39">
         <v>748000.0</v>
       </c>
-      <c r="F39">
+      <c r="G39">
         <v>2356000.0</v>
       </c>
-      <c r="G39">
+      <c r="H39">
         <v>1840000.0</v>
       </c>
-      <c r="H39">
+      <c r="I39">
         <v>2523000.0</v>
       </c>
-      <c r="I39">
+      <c r="J39">
         <v>1713000.0</v>
       </c>
-      <c r="J39">
+      <c r="K39">
         <v>2362000.0</v>
       </c>
-      <c r="K39">
+      <c r="L39">
         <v>3178000.0</v>
       </c>
-      <c r="L39">
-[...1 lines deleted...]
-      </c>
       <c r="M39">
+        <v>6961000.0</v>
+      </c>
+      <c r="N39">
         <v>5400000.0</v>
       </c>
-      <c r="N39">
+      <c r="O39">
         <v>5447000.0</v>
       </c>
-      <c r="O39">
+      <c r="P39">
         <v>6005000.0</v>
       </c>
-      <c r="P39">
+      <c r="Q39">
         <v>5058000.0</v>
       </c>
-      <c r="Q39">
+      <c r="R39">
         <v>3465000.0</v>
       </c>
-      <c r="R39">
+      <c r="S39">
         <v>4067999.0</v>
       </c>
-      <c r="S39">
+      <c r="T39">
         <v>4299000.0</v>
       </c>
-      <c r="T39">
+      <c r="U39">
         <v>5968000.0</v>
       </c>
-      <c r="U39">
+      <c r="V39">
         <v>7447000.0</v>
       </c>
-      <c r="V39">
-[...1 lines deleted...]
-      </c>
       <c r="W39">
-        <v>6376000.0</v>
+        <v>6292000.0</v>
       </c>
       <c r="X39">
-        <v>4509000.0</v>
+        <v>5428000.0</v>
       </c>
       <c r="Y39">
-        <v>6980000.0</v>
+        <v>3504000.0</v>
       </c>
       <c r="Z39">
-        <v>2508000.0</v>
+        <v>6132000.0</v>
       </c>
       <c r="AA39">
-        <v>2681000.0</v>
+        <v>1565000.0</v>
       </c>
       <c r="AB39">
+        <v>1845000.0</v>
+      </c>
+      <c r="AC39">
         <v>3517000.0</v>
       </c>
-      <c r="AC39">
+      <c r="AD39">
         <v>5032000.0</v>
       </c>
-      <c r="AD39">
+      <c r="AE39">
         <v>5482000.0</v>
       </c>
-      <c r="AE39">
+      <c r="AF39">
         <v>1398000.0</v>
       </c>
-      <c r="AF39"/>
       <c r="AG39"/>
-      <c r="AH39">
-[...3 lines deleted...]
-    <row r="40" spans="1:34">
+      <c r="AH39"/>
+      <c r="AI39">
+        <v>0.0</v>
+      </c>
+    </row>
+    <row r="40" spans="1:35">
       <c r="A40" t="s">
         <v>48</v>
       </c>
       <c r="B40">
+        <v>12026000.0</v>
+      </c>
+      <c r="C40">
         <v>9846000.0</v>
       </c>
-      <c r="C40">
+      <c r="D40">
         <v>7687000.0</v>
       </c>
-      <c r="D40">
+      <c r="E40">
         <v>6858000.0</v>
       </c>
-      <c r="E40">
+      <c r="F40">
         <v>5840000.0</v>
       </c>
-      <c r="F40">
+      <c r="G40">
         <v>10037000.0</v>
       </c>
-      <c r="G40">
+      <c r="H40">
         <v>5623000.0</v>
       </c>
-      <c r="H40">
+      <c r="I40">
         <v>3045000.0</v>
       </c>
-      <c r="I40">
+      <c r="J40">
         <v>3251000.0</v>
       </c>
-      <c r="J40">
+      <c r="K40">
         <v>1848000.0</v>
       </c>
-      <c r="K40">
+      <c r="L40">
         <v>2699000.0</v>
       </c>
-      <c r="L40">
+      <c r="M40">
         <v>5729000.0</v>
       </c>
-      <c r="M40">
+      <c r="N40">
         <v>3890000.0</v>
       </c>
-      <c r="N40">
+      <c r="O40">
         <v>4606000.0</v>
       </c>
-      <c r="O40">
+      <c r="P40">
         <v>3381000.0</v>
       </c>
-      <c r="P40">
+      <c r="Q40">
         <v>3182000.0</v>
       </c>
-      <c r="Q40">
+      <c r="R40">
         <v>2580000.0</v>
       </c>
-      <c r="R40">
+      <c r="S40">
         <v>1354000.0</v>
       </c>
-      <c r="S40">
+      <c r="T40">
         <v>2167000.0</v>
       </c>
-      <c r="T40">
+      <c r="U40">
         <v>1393000.0</v>
       </c>
-      <c r="U40">
-[...1 lines deleted...]
-      </c>
       <c r="V40">
-        <v>2668000.0</v>
+        <v>1189000.0</v>
       </c>
       <c r="W40">
+        <v>2152000.0</v>
+      </c>
+      <c r="X40">
         <v>1273000.0</v>
       </c>
-      <c r="X40">
+      <c r="Y40">
         <v>1391000.0</v>
       </c>
-      <c r="Y40">
+      <c r="Z40">
         <v>2631000.0</v>
       </c>
-      <c r="Z40">
+      <c r="AA40">
         <v>2944000.0</v>
       </c>
-      <c r="AA40">
+      <c r="AB40">
         <v>3621000.0</v>
       </c>
-      <c r="AB40">
-[...1 lines deleted...]
-      </c>
       <c r="AC40">
-        <v>2885000.0</v>
+        <v>5512000.0</v>
       </c>
       <c r="AD40">
-        <v>1697999.0</v>
+        <v>3235000.0</v>
       </c>
       <c r="AE40">
+        <v>2034000.0</v>
+      </c>
+      <c r="AF40">
         <v>1874000.0</v>
       </c>
-      <c r="AF40"/>
       <c r="AG40"/>
-      <c r="AH40">
-[...3 lines deleted...]
-    <row r="41" spans="1:34">
+      <c r="AH40"/>
+      <c r="AI40">
+        <v>0.0</v>
+      </c>
+    </row>
+    <row r="41" spans="1:35">
       <c r="A41" t="s">
         <v>49</v>
       </c>
       <c r="B41"/>
       <c r="C41"/>
       <c r="D41"/>
       <c r="E41"/>
       <c r="F41"/>
       <c r="G41"/>
       <c r="H41"/>
       <c r="I41"/>
       <c r="J41"/>
       <c r="K41"/>
       <c r="L41"/>
       <c r="M41"/>
       <c r="N41"/>
       <c r="O41"/>
       <c r="P41"/>
       <c r="Q41"/>
       <c r="R41"/>
       <c r="S41"/>
       <c r="T41"/>
       <c r="U41"/>
       <c r="V41"/>
       <c r="W41"/>
       <c r="X41"/>
       <c r="Y41"/>
       <c r="Z41"/>
       <c r="AA41"/>
       <c r="AB41"/>
       <c r="AC41"/>
-      <c r="AD41">
-[...2 lines deleted...]
-      <c r="AE41"/>
+      <c r="AD41"/>
+      <c r="AE41">
+        <v>0.0</v>
+      </c>
       <c r="AF41"/>
       <c r="AG41"/>
-      <c r="AH41">
-[...3 lines deleted...]
-    <row r="42" spans="1:34">
+      <c r="AH41"/>
+      <c r="AI41">
+        <v>0.0</v>
+      </c>
+    </row>
+    <row r="42" spans="1:35">
       <c r="A42" t="s">
         <v>50</v>
       </c>
       <c r="B42">
+        <v>62867000.0</v>
+      </c>
+      <c r="C42">
         <v>63367000.0</v>
       </c>
-      <c r="C42">
+      <c r="D42">
         <v>64104000.0</v>
       </c>
-      <c r="D42">
+      <c r="E42">
         <v>66269999.0</v>
       </c>
-      <c r="E42">
+      <c r="F42">
         <v>42188000.0</v>
       </c>
-      <c r="F42">
+      <c r="G42">
         <v>40919000.0</v>
       </c>
-      <c r="G42">
+      <c r="H42">
         <v>39568000.0</v>
       </c>
-      <c r="H42">
+      <c r="I42">
         <v>38112000.0</v>
       </c>
-      <c r="I42">
+      <c r="J42">
         <v>36713000.0</v>
       </c>
-      <c r="J42">
-[...1 lines deleted...]
-      </c>
       <c r="K42">
+        <v>35346000.0</v>
+      </c>
+      <c r="L42">
         <v>33834000.0</v>
       </c>
-      <c r="L42">
+      <c r="M42">
         <v>31958000.0</v>
       </c>
-      <c r="M42">
+      <c r="N42">
         <v>29115000.0</v>
       </c>
-      <c r="N42">
+      <c r="O42">
         <v>26642000.0</v>
       </c>
-      <c r="O42">
+      <c r="P42">
         <v>24437000.0</v>
       </c>
-      <c r="P42">
+      <c r="Q42">
         <v>22441000.0</v>
       </c>
-      <c r="Q42">
+      <c r="R42">
         <v>20090000.0</v>
       </c>
-      <c r="R42">
+      <c r="S42">
         <v>17785000.0</v>
       </c>
-      <c r="S42">
+      <c r="T42">
         <v>15711000.0</v>
       </c>
-      <c r="T42">
+      <c r="U42">
         <v>13793000.0</v>
       </c>
-      <c r="U42">
-[...1 lines deleted...]
-      </c>
       <c r="V42">
-        <v>9883000.0</v>
+        <v>64722000.0</v>
       </c>
       <c r="W42">
+        <v>57890000.0</v>
+      </c>
+      <c r="X42">
         <v>8530000.0</v>
       </c>
-      <c r="X42">
+      <c r="Y42">
         <v>7104000.0</v>
       </c>
-      <c r="Y42">
+      <c r="Z42">
         <v>5795000.0</v>
       </c>
-      <c r="Z42">
+      <c r="AA42">
         <v>4730000.0</v>
       </c>
-      <c r="AA42">
+      <c r="AB42">
         <v>3805000.0</v>
       </c>
-      <c r="AB42">
+      <c r="AC42">
         <v>3466000.0</v>
       </c>
-      <c r="AC42">
+      <c r="AD42">
         <v>3116000.0</v>
       </c>
-      <c r="AD42">
+      <c r="AE42">
         <v>2840000.0</v>
       </c>
-      <c r="AE42">
+      <c r="AF42">
         <v>1032000.0</v>
       </c>
-      <c r="AF42"/>
       <c r="AG42"/>
-      <c r="AH42">
-[...3 lines deleted...]
-    <row r="43" spans="1:34">
+      <c r="AH42"/>
+      <c r="AI42">
+        <v>0.0</v>
+      </c>
+    </row>
+    <row r="43" spans="1:35">
       <c r="A43" t="s">
         <v>51</v>
       </c>
       <c r="B43"/>
       <c r="C43"/>
       <c r="D43"/>
       <c r="E43"/>
       <c r="F43"/>
       <c r="G43"/>
       <c r="H43"/>
       <c r="I43"/>
       <c r="J43"/>
       <c r="K43"/>
       <c r="L43"/>
       <c r="M43"/>
       <c r="N43"/>
       <c r="O43"/>
       <c r="P43"/>
       <c r="Q43"/>
       <c r="R43"/>
       <c r="S43"/>
       <c r="T43"/>
       <c r="U43"/>
       <c r="V43"/>
       <c r="W43"/>
       <c r="X43"/>
       <c r="Y43"/>
       <c r="Z43"/>
       <c r="AA43"/>
       <c r="AB43"/>
       <c r="AC43"/>
       <c r="AD43"/>
       <c r="AE43"/>
       <c r="AF43"/>
       <c r="AG43"/>
       <c r="AH43"/>
-    </row>
-    <row r="44" spans="1:34">
+      <c r="AI43"/>
+    </row>
+    <row r="44" spans="1:35">
       <c r="A44" t="s">
         <v>52</v>
       </c>
       <c r="B44"/>
       <c r="C44"/>
       <c r="D44"/>
       <c r="E44"/>
       <c r="F44"/>
       <c r="G44"/>
       <c r="H44"/>
       <c r="I44"/>
       <c r="J44"/>
       <c r="K44"/>
       <c r="L44"/>
       <c r="M44"/>
       <c r="N44"/>
       <c r="O44"/>
       <c r="P44"/>
       <c r="Q44"/>
       <c r="R44"/>
       <c r="S44"/>
       <c r="T44"/>
       <c r="U44"/>
       <c r="V44"/>
       <c r="W44"/>
       <c r="X44"/>
       <c r="Y44"/>
       <c r="Z44"/>
       <c r="AA44"/>
       <c r="AB44"/>
       <c r="AC44"/>
-      <c r="AD44">
-[...2 lines deleted...]
-      <c r="AE44"/>
+      <c r="AD44"/>
+      <c r="AE44">
+        <v>0.0</v>
+      </c>
       <c r="AF44"/>
       <c r="AG44"/>
-      <c r="AH44">
-[...3 lines deleted...]
-    <row r="45" spans="1:34">
+      <c r="AH44"/>
+      <c r="AI44">
+        <v>0.0</v>
+      </c>
+    </row>
+    <row r="45" spans="1:35">
       <c r="A45" t="s">
         <v>53</v>
       </c>
       <c r="B45">
+        <v>1298000.0</v>
+      </c>
+      <c r="C45">
         <v>1481000.0</v>
       </c>
-      <c r="C45">
+      <c r="D45">
         <v>2046000.0</v>
       </c>
-      <c r="D45">
+      <c r="E45">
         <v>1080000.0</v>
       </c>
-      <c r="E45">
+      <c r="F45">
         <v>1249000.0</v>
       </c>
-      <c r="F45">
+      <c r="G45">
         <v>1410000.0</v>
       </c>
-      <c r="G45">
+      <c r="H45">
         <v>1864000.0</v>
       </c>
-      <c r="H45">
+      <c r="I45">
         <v>1716000.0</v>
       </c>
-      <c r="I45">
+      <c r="J45">
         <v>1873000.0</v>
       </c>
-      <c r="J45">
+      <c r="K45">
         <v>2034000.0</v>
       </c>
-      <c r="K45">
+      <c r="L45">
         <v>2385000.0</v>
       </c>
-      <c r="L45">
+      <c r="M45">
         <v>2319000.0</v>
       </c>
-      <c r="M45">
+      <c r="N45">
         <v>2453000.0</v>
       </c>
-      <c r="N45">
+      <c r="O45">
         <v>2572000.0</v>
       </c>
-      <c r="O45">
+      <c r="P45">
         <v>2680000.0</v>
       </c>
-      <c r="P45">
+      <c r="Q45">
         <v>2848000.0</v>
       </c>
-      <c r="Q45"/>
       <c r="R45"/>
       <c r="S45"/>
       <c r="T45"/>
-      <c r="U45">
+      <c r="U45"/>
+      <c r="V45">
         <v>1109000.0</v>
       </c>
-      <c r="V45">
+      <c r="W45">
         <v>1199000.0</v>
       </c>
-      <c r="W45">
+      <c r="X45">
         <v>1288000.0</v>
       </c>
-      <c r="X45">
+      <c r="Y45">
         <v>333000.0</v>
       </c>
-      <c r="Y45"/>
       <c r="Z45"/>
       <c r="AA45"/>
       <c r="AB45"/>
       <c r="AC45"/>
-      <c r="AD45">
+      <c r="AD45"/>
+      <c r="AE45">
         <v>309000.0</v>
       </c>
-      <c r="AE45">
+      <c r="AF45">
         <v>30000.0</v>
       </c>
-      <c r="AF45"/>
       <c r="AG45"/>
       <c r="AH45"/>
-    </row>
-    <row r="46" spans="1:34">
+      <c r="AI45"/>
+    </row>
+    <row r="46" spans="1:35">
       <c r="A46" t="s">
         <v>54</v>
       </c>
       <c r="B46">
+        <v>1298000.0</v>
+      </c>
+      <c r="C46">
         <v>1481000.0</v>
       </c>
-      <c r="C46">
+      <c r="D46">
         <v>1640000.0</v>
       </c>
-      <c r="D46">
+      <c r="E46">
         <v>1080000.0</v>
       </c>
-      <c r="E46">
+      <c r="F46">
         <v>1249000.0</v>
       </c>
-      <c r="F46">
+      <c r="G46">
         <v>1410000.0</v>
       </c>
-      <c r="G46">
+      <c r="H46">
         <v>1573000.0</v>
       </c>
-      <c r="H46">
+      <c r="I46">
         <v>1716000.0</v>
       </c>
-      <c r="I46">
+      <c r="J46">
         <v>1873000.0</v>
       </c>
-      <c r="J46">
+      <c r="K46">
         <v>2034000.0</v>
       </c>
-      <c r="K46">
+      <c r="L46">
         <v>2194000.0</v>
       </c>
-      <c r="L46">
+      <c r="M46">
         <v>2319000.0</v>
       </c>
-      <c r="M46">
+      <c r="N46">
         <v>2453000.0</v>
       </c>
-      <c r="N46">
+      <c r="O46">
         <v>2572000.0</v>
       </c>
-      <c r="O46">
+      <c r="P46">
         <v>2680000.0</v>
       </c>
-      <c r="P46">
+      <c r="Q46">
         <v>2848000.0</v>
       </c>
-      <c r="Q46">
+      <c r="R46">
         <v>797000.0</v>
       </c>
-      <c r="R46">
+      <c r="S46">
         <v>833000.0</v>
       </c>
-      <c r="S46">
+      <c r="T46">
         <v>926000.0</v>
       </c>
-      <c r="T46">
+      <c r="U46">
         <v>1018000.0</v>
       </c>
-      <c r="U46">
+      <c r="V46">
         <v>1109000.0</v>
       </c>
-      <c r="V46">
+      <c r="W46">
         <v>1199000.0</v>
       </c>
-      <c r="W46">
+      <c r="X46">
         <v>1288000.0</v>
       </c>
-      <c r="X46">
+      <c r="Y46">
         <v>1378000.0</v>
       </c>
-      <c r="Y46">
+      <c r="Z46">
         <v>733000.0</v>
       </c>
-      <c r="Z46">
+      <c r="AA46">
         <v>832000.0</v>
       </c>
-      <c r="AA46">
+      <c r="AB46">
         <v>929000.0</v>
       </c>
-      <c r="AB46">
+      <c r="AC46">
         <v>921000.0</v>
       </c>
-      <c r="AC46">
+      <c r="AD46">
         <v>286000.0</v>
       </c>
-      <c r="AD46">
+      <c r="AE46">
         <v>309000.0</v>
       </c>
-      <c r="AE46">
+      <c r="AF46">
         <v>30000.0</v>
       </c>
-      <c r="AF46"/>
       <c r="AG46"/>
       <c r="AH46"/>
-    </row>
-    <row r="47" spans="1:34">
+      <c r="AI46"/>
+    </row>
+    <row r="47" spans="1:35">
       <c r="A47" t="s">
         <v>55</v>
       </c>
       <c r="B47"/>
       <c r="C47"/>
       <c r="D47"/>
       <c r="E47"/>
       <c r="F47"/>
       <c r="G47"/>
       <c r="H47"/>
       <c r="I47"/>
       <c r="J47"/>
       <c r="K47"/>
-      <c r="L47">
+      <c r="L47"/>
+      <c r="M47">
         <v>2319000.0</v>
       </c>
-      <c r="M47">
+      <c r="N47">
         <v>278000.0</v>
       </c>
-      <c r="N47">
+      <c r="O47">
         <v>272000.0</v>
       </c>
-      <c r="O47">
+      <c r="P47">
         <v>2680000.0</v>
       </c>
-      <c r="P47">
+      <c r="Q47">
         <v>303000.0</v>
       </c>
-      <c r="Q47">
+      <c r="R47">
         <v>797000.0</v>
       </c>
-      <c r="R47">
+      <c r="S47">
         <v>192000.0</v>
       </c>
-      <c r="S47">
+      <c r="T47">
         <v>215000.0</v>
       </c>
-      <c r="T47">
+      <c r="U47">
         <v>1018000.0</v>
       </c>
-      <c r="U47">
+      <c r="V47">
         <v>1109000.0</v>
       </c>
-      <c r="V47">
+      <c r="W47">
         <v>285000.0</v>
       </c>
-      <c r="W47">
+      <c r="X47">
         <v>1288000.0</v>
       </c>
-      <c r="X47">
+      <c r="Y47">
         <v>1378000.0</v>
       </c>
-      <c r="Y47">
+      <c r="Z47">
         <v>733000.0</v>
       </c>
-      <c r="Z47">
+      <c r="AA47">
         <v>832000.0</v>
       </c>
-      <c r="AA47">
+      <c r="AB47">
         <v>929000.0</v>
       </c>
-      <c r="AB47">
+      <c r="AC47">
         <v>921000.0</v>
       </c>
-      <c r="AC47">
+      <c r="AD47">
         <v>286000.0</v>
       </c>
-      <c r="AD47">
+      <c r="AE47">
         <v>309000.0</v>
       </c>
-      <c r="AE47"/>
       <c r="AF47"/>
       <c r="AG47"/>
-      <c r="AH47">
-[...3 lines deleted...]
-    <row r="48" spans="1:34">
+      <c r="AH47"/>
+      <c r="AI47">
+        <v>0.0</v>
+      </c>
+    </row>
+    <row r="48" spans="1:35">
       <c r="A48" t="s">
         <v>56</v>
       </c>
       <c r="B48">
+        <v>-485283000.0</v>
+      </c>
+      <c r="C48">
         <v>-456669000.0</v>
       </c>
-      <c r="C48">
+      <c r="D48">
         <v>-430603000.0</v>
       </c>
-      <c r="D48">
+      <c r="E48">
         <v>-413194000.0</v>
       </c>
-      <c r="E48">
+      <c r="F48">
         <v>-401272000.0</v>
       </c>
-      <c r="F48">
+      <c r="G48">
         <v>-388306000.0</v>
       </c>
-      <c r="G48">
+      <c r="H48">
         <v>-367545000.0</v>
       </c>
-      <c r="H48">
+      <c r="I48">
         <v>-355182000.0</v>
       </c>
-      <c r="I48">
+      <c r="J48">
         <v>-345743000.0</v>
       </c>
-      <c r="J48">
+      <c r="K48">
         <v>-336380000.0</v>
       </c>
-      <c r="K48">
+      <c r="L48">
         <v>-326026000.0</v>
       </c>
-      <c r="L48">
+      <c r="M48">
         <v>-312415000.0</v>
       </c>
-      <c r="M48">
+      <c r="N48">
         <v>-297334000.0</v>
       </c>
-      <c r="N48">
+      <c r="O48">
         <v>-281291000.0</v>
       </c>
-      <c r="O48">
+      <c r="P48">
         <v>-266341000.0</v>
       </c>
-      <c r="P48">
+      <c r="Q48">
         <v>-251530000.0</v>
       </c>
-      <c r="Q48">
+      <c r="R48">
         <v>-236974000.0</v>
       </c>
-      <c r="R48">
+      <c r="S48">
         <v>-220326000.0</v>
       </c>
-      <c r="S48">
+      <c r="T48">
         <v>-206319000.0</v>
       </c>
-      <c r="T48">
+      <c r="U48">
         <v>-189435000.0</v>
       </c>
-      <c r="U48">
+      <c r="V48">
         <v>-175210000.0</v>
       </c>
-      <c r="V48">
+      <c r="W48">
         <v>-175980000.0</v>
       </c>
-      <c r="W48">
+      <c r="X48">
         <v>-163466000.0</v>
       </c>
-      <c r="X48">
+      <c r="Y48">
         <v>-154800000.0</v>
       </c>
-      <c r="Y48">
+      <c r="Z48">
         <v>-142821000.0</v>
       </c>
-      <c r="Z48">
+      <c r="AA48">
         <v>-129842000.0</v>
       </c>
-      <c r="AA48">
+      <c r="AB48">
         <v>-113499000.0</v>
       </c>
-      <c r="AB48">
+      <c r="AC48">
         <v>-95211000.0</v>
       </c>
-      <c r="AC48">
+      <c r="AD48">
         <v>-82380000.0</v>
       </c>
-      <c r="AD48">
+      <c r="AE48">
         <v>-68722000.0</v>
       </c>
-      <c r="AE48">
+      <c r="AF48">
         <v>-58270000.0</v>
       </c>
-      <c r="AF48"/>
       <c r="AG48"/>
-      <c r="AH48">
-[...3 lines deleted...]
-    <row r="49" spans="1:34">
+      <c r="AH48"/>
+      <c r="AI48">
+        <v>0.0</v>
+      </c>
+    </row>
+    <row r="49" spans="1:35">
       <c r="A49" t="s">
         <v>57</v>
       </c>
       <c r="B49"/>
       <c r="C49"/>
       <c r="D49"/>
       <c r="E49"/>
       <c r="F49"/>
       <c r="G49"/>
       <c r="H49"/>
       <c r="I49"/>
       <c r="J49"/>
       <c r="K49"/>
       <c r="L49"/>
-      <c r="M49">
+      <c r="M49"/>
+      <c r="N49">
         <v>-297334000.0</v>
       </c>
-      <c r="N49">
+      <c r="O49">
         <v>-281291000.0</v>
       </c>
-      <c r="O49"/>
-      <c r="P49">
+      <c r="P49"/>
+      <c r="Q49">
         <v>-251530000.0</v>
       </c>
-      <c r="Q49">
+      <c r="R49">
         <v>-236974000.0</v>
       </c>
-      <c r="R49">
+      <c r="S49">
         <v>-220326000.0</v>
       </c>
-      <c r="S49">
+      <c r="T49">
         <v>-206319000.0</v>
       </c>
-      <c r="T49">
+      <c r="U49">
         <v>-189435000.0</v>
       </c>
-      <c r="U49">
+      <c r="V49">
         <v>-175210000.0</v>
       </c>
-      <c r="V49">
+      <c r="W49">
         <v>-175980000.0</v>
       </c>
-      <c r="W49">
+      <c r="X49">
         <v>-163466000.0</v>
       </c>
-      <c r="X49"/>
       <c r="Y49"/>
       <c r="Z49"/>
       <c r="AA49"/>
       <c r="AB49"/>
       <c r="AC49"/>
-      <c r="AD49">
-[...2 lines deleted...]
-      <c r="AE49"/>
+      <c r="AD49"/>
+      <c r="AE49">
+        <v>0.0</v>
+      </c>
       <c r="AF49"/>
       <c r="AG49"/>
-      <c r="AH49">
-[...3 lines deleted...]
-    <row r="50" spans="1:34">
+      <c r="AH49"/>
+      <c r="AI49">
+        <v>0.0</v>
+      </c>
+    </row>
+    <row r="50" spans="1:35">
       <c r="A50" t="s">
         <v>58</v>
       </c>
       <c r="B50"/>
       <c r="C50"/>
       <c r="D50"/>
       <c r="E50"/>
       <c r="F50"/>
       <c r="G50"/>
       <c r="H50"/>
       <c r="I50"/>
       <c r="J50"/>
       <c r="K50"/>
       <c r="L50"/>
       <c r="M50"/>
       <c r="N50"/>
       <c r="O50"/>
       <c r="P50"/>
       <c r="Q50"/>
       <c r="R50"/>
       <c r="S50"/>
       <c r="T50"/>
       <c r="U50"/>
       <c r="V50"/>
       <c r="W50"/>
       <c r="X50"/>
       <c r="Y50"/>
       <c r="Z50"/>
       <c r="AA50"/>
       <c r="AB50"/>
       <c r="AC50"/>
-      <c r="AD50">
+      <c r="AD50"/>
+      <c r="AE50">
         <v>168000.0</v>
       </c>
-      <c r="AE50"/>
       <c r="AF50"/>
       <c r="AG50"/>
-      <c r="AH50">
-[...3 lines deleted...]
-    <row r="51" spans="1:34">
+      <c r="AH50"/>
+      <c r="AI50">
+        <v>0.0</v>
+      </c>
+    </row>
+    <row r="51" spans="1:35">
       <c r="A51" t="s">
         <v>59</v>
       </c>
       <c r="B51">
+        <v>141832000.0</v>
+      </c>
+      <c r="C51">
         <v>137328000.0</v>
       </c>
-      <c r="C51">
+      <c r="D51">
         <v>58377000.0</v>
       </c>
-      <c r="D51">
+      <c r="E51">
         <v>57208000.0</v>
       </c>
-      <c r="E51">
+      <c r="F51">
         <v>56394000.0</v>
       </c>
-      <c r="F51">
+      <c r="G51">
         <v>55587000.0</v>
       </c>
-      <c r="G51">
+      <c r="H51">
         <v>54797000.0</v>
       </c>
-      <c r="H51">
+      <c r="I51">
         <v>54018000.0</v>
       </c>
-      <c r="I51">
+      <c r="J51">
         <v>53254000.0</v>
       </c>
-      <c r="J51">
+      <c r="K51">
         <v>52505000.0</v>
       </c>
-      <c r="K51">
+      <c r="L51">
         <v>51775000.0</v>
       </c>
-      <c r="L51">
+      <c r="M51">
         <v>51028000.0</v>
       </c>
-      <c r="M51">
+      <c r="N51">
         <v>50324000.0</v>
       </c>
-      <c r="N51">
+      <c r="O51">
         <v>49689000.0</v>
       </c>
-      <c r="O51">
+      <c r="P51">
         <v>2491000.0</v>
       </c>
-      <c r="P51">
+      <c r="Q51">
         <v>2579000.0</v>
       </c>
-      <c r="Q51">
+      <c r="R51">
         <v>553000.0</v>
       </c>
-      <c r="R51">
+      <c r="S51">
         <v>631000.0</v>
       </c>
-      <c r="S51">
+      <c r="T51">
         <v>698000.0</v>
       </c>
-      <c r="T51">
+      <c r="U51">
         <v>766000.0</v>
       </c>
-      <c r="U51">
+      <c r="V51">
         <v>832000.0</v>
       </c>
-      <c r="V51">
+      <c r="W51">
         <v>887000.0</v>
       </c>
-      <c r="W51">
+      <c r="X51">
         <v>941000.0</v>
       </c>
-      <c r="X51">
+      <c r="Y51">
         <v>952000.0</v>
       </c>
-      <c r="Y51">
+      <c r="Z51">
         <v>289000.0</v>
       </c>
-      <c r="Z51">
+      <c r="AA51">
         <v>354000.0</v>
       </c>
-      <c r="AA51">
+      <c r="AB51">
         <v>514000.0</v>
       </c>
-      <c r="AB51">
+      <c r="AC51">
         <v>582000.0</v>
       </c>
-      <c r="AC51">
+      <c r="AD51">
         <v>236000.0</v>
       </c>
-      <c r="AD51">
+      <c r="AE51">
         <v>272000.0</v>
       </c>
-      <c r="AE51"/>
       <c r="AF51"/>
       <c r="AG51"/>
       <c r="AH51"/>
-    </row>
-    <row r="52" spans="1:34">
+      <c r="AI51"/>
+    </row>
+    <row r="52" spans="1:35">
       <c r="A52" t="s">
         <v>60</v>
       </c>
       <c r="B52">
+        <v>670000.0</v>
+      </c>
+      <c r="C52">
         <v>659000.0</v>
       </c>
-      <c r="C52">
+      <c r="D52">
         <v>647000.0</v>
       </c>
-      <c r="D52">
+      <c r="E52">
         <v>483000.0</v>
       </c>
-      <c r="E52">
+      <c r="F52">
         <v>515000.0</v>
       </c>
-      <c r="F52">
+      <c r="G52">
         <v>542000.0</v>
       </c>
-      <c r="G52">
+      <c r="H52">
         <v>571000.0</v>
       </c>
-      <c r="H52">
+      <c r="I52">
         <v>582000.0</v>
       </c>
-      <c r="I52">
+      <c r="J52">
         <v>567000.0</v>
       </c>
-      <c r="J52">
+      <c r="K52">
         <v>555000.0</v>
       </c>
-      <c r="K52">
+      <c r="L52">
         <v>546000.0</v>
       </c>
-      <c r="L52">
+      <c r="M52">
         <v>530000.0</v>
       </c>
-      <c r="M52">
+      <c r="N52">
         <v>522000.0</v>
       </c>
-      <c r="N52">
+      <c r="O52">
         <v>507000.0</v>
       </c>
-      <c r="O52">
+      <c r="P52">
         <v>495000.0</v>
       </c>
-      <c r="P52">
+      <c r="Q52">
         <v>487000.0</v>
       </c>
-      <c r="Q52">
+      <c r="R52">
         <v>169000.0</v>
       </c>
-      <c r="R52">
+      <c r="S52">
         <v>198000.0</v>
       </c>
-      <c r="S52">
+      <c r="T52">
         <v>224000.0</v>
       </c>
-      <c r="T52">
+      <c r="U52">
         <v>254000.0</v>
       </c>
-      <c r="U52">
+      <c r="V52">
         <v>259000.0</v>
       </c>
-      <c r="V52">
+      <c r="W52">
         <v>252000.0</v>
       </c>
-      <c r="W52">
+      <c r="X52">
         <v>245000.0</v>
       </c>
-      <c r="X52">
+      <c r="Y52">
         <v>234000.0</v>
       </c>
-      <c r="Y52">
+      <c r="Z52">
         <v>157000.0</v>
       </c>
-      <c r="Z52">
+      <c r="AA52">
         <v>196000.0</v>
       </c>
-      <c r="AA52">
+      <c r="AB52">
         <v>330000.0</v>
       </c>
-      <c r="AB52">
-[...1 lines deleted...]
-      </c>
       <c r="AC52">
-        <v>350000.0</v>
+        <v>358000.0</v>
       </c>
       <c r="AD52">
-        <v>336000.0</v>
-[...1 lines deleted...]
-      <c r="AE52"/>
+        <v>175000.0</v>
+      </c>
+      <c r="AE52">
+        <v>168000.0</v>
+      </c>
       <c r="AF52"/>
       <c r="AG52"/>
-      <c r="AH52">
-[...3 lines deleted...]
-    <row r="53" spans="1:34">
+      <c r="AH52"/>
+      <c r="AI52">
+        <v>0.0</v>
+      </c>
+    </row>
+    <row r="53" spans="1:35">
       <c r="A53" t="s">
         <v>61</v>
       </c>
       <c r="B53">
+        <v>881000.0</v>
+      </c>
+      <c r="C53">
         <v>112899000.0</v>
       </c>
-      <c r="C53">
+      <c r="D53">
         <v>32914000.0</v>
       </c>
-      <c r="D53">
+      <c r="E53">
         <v>35900000.0</v>
       </c>
-      <c r="E53">
+      <c r="F53">
         <v>918000.0</v>
       </c>
-      <c r="F53">
+      <c r="G53">
         <v>10873000.0</v>
       </c>
-      <c r="G53">
+      <c r="H53">
         <v>44381000.0</v>
       </c>
-      <c r="H53">
+      <c r="I53">
         <v>63620000.0</v>
       </c>
-      <c r="I53">
+      <c r="J53">
         <v>69991000.0</v>
       </c>
-      <c r="J53">
+      <c r="K53">
         <v>79350000.0</v>
       </c>
-      <c r="K53">
+      <c r="L53">
         <v>52243000.0</v>
       </c>
-      <c r="L53">
+      <c r="M53">
         <v>65867000.0</v>
       </c>
-      <c r="M53">
+      <c r="N53">
         <v>55000000.0</v>
       </c>
-      <c r="N53">
+      <c r="O53">
         <v>27000000.0</v>
       </c>
-      <c r="O53">
+      <c r="P53">
         <v>56949000.0</v>
       </c>
-      <c r="P53">
+      <c r="Q53">
         <v>39947000.0</v>
       </c>
-      <c r="Q53">
+      <c r="R53">
         <v>23000000.0</v>
       </c>
-      <c r="R53">
+      <c r="S53">
         <v>8000000.0</v>
       </c>
-      <c r="S53"/>
-      <c r="T53">
+      <c r="T53"/>
+      <c r="U53">
         <v>15000000.0</v>
       </c>
-      <c r="U53">
+      <c r="V53">
         <v>38000000.0</v>
       </c>
-      <c r="V53">
+      <c r="W53">
         <v>58000000.0</v>
       </c>
-      <c r="W53">
+      <c r="X53">
         <v>70000000.0</v>
       </c>
-      <c r="X53">
+      <c r="Y53">
         <v>56000000.0</v>
       </c>
-      <c r="Y53">
+      <c r="Z53">
         <v>32000000.0</v>
       </c>
-      <c r="Z53"/>
       <c r="AA53"/>
-      <c r="AB53">
+      <c r="AB53"/>
+      <c r="AC53">
         <v>30000000.0</v>
       </c>
-      <c r="AC53">
+      <c r="AD53">
         <v>35000000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>29000.0</v>
       </c>
       <c r="AE53">
         <v>29000.0</v>
       </c>
-      <c r="AF53"/>
+      <c r="AF53">
+        <v>29000.0</v>
+      </c>
       <c r="AG53"/>
-      <c r="AH53">
+      <c r="AH53"/>
+      <c r="AI53">
         <v>53824000.0</v>
       </c>
     </row>
-    <row r="54" spans="1:34">
+    <row r="54" spans="1:35">
       <c r="A54" t="s">
         <v>62</v>
       </c>
       <c r="B54"/>
       <c r="C54"/>
       <c r="D54"/>
       <c r="E54"/>
       <c r="F54"/>
       <c r="G54"/>
       <c r="H54"/>
       <c r="I54"/>
       <c r="J54"/>
       <c r="K54"/>
       <c r="L54"/>
       <c r="M54"/>
       <c r="N54"/>
       <c r="O54"/>
       <c r="P54"/>
       <c r="Q54"/>
       <c r="R54"/>
       <c r="S54"/>
       <c r="T54"/>
       <c r="U54"/>
       <c r="V54"/>
       <c r="W54"/>
       <c r="X54"/>
       <c r="Y54"/>
       <c r="Z54"/>
       <c r="AA54"/>
       <c r="AB54"/>
       <c r="AC54"/>
-      <c r="AD54">
-[...2 lines deleted...]
-      <c r="AE54"/>
+      <c r="AD54"/>
+      <c r="AE54">
+        <v>0.0</v>
+      </c>
       <c r="AF54"/>
       <c r="AG54"/>
-      <c r="AH54">
-[...3 lines deleted...]
-    <row r="55" spans="1:34">
+      <c r="AH54"/>
+      <c r="AI54">
+        <v>0.0</v>
+      </c>
+    </row>
+    <row r="55" spans="1:35">
       <c r="A55" t="s">
         <v>63</v>
       </c>
       <c r="B55">
+        <v>181625000.0</v>
+      </c>
+      <c r="C55">
         <v>193734000.0</v>
       </c>
-      <c r="C55">
+      <c r="D55">
         <v>113561000.0</v>
       </c>
-      <c r="D55">
+      <c r="E55">
         <v>87750000.0</v>
       </c>
-      <c r="E55">
+      <c r="F55">
         <v>47417000.0</v>
       </c>
-      <c r="F55">
+      <c r="G55">
         <v>61885000.0</v>
       </c>
-      <c r="G55">
+      <c r="H55">
         <v>75499000.0</v>
       </c>
-      <c r="H55">
+      <c r="I55">
         <v>82706000.0</v>
       </c>
-      <c r="I55">
+      <c r="J55">
         <v>89232000.0</v>
       </c>
-      <c r="J55">
+      <c r="K55">
         <v>96001000.0</v>
       </c>
-      <c r="K55">
+      <c r="L55">
         <v>75226000.0</v>
       </c>
-      <c r="L55">
+      <c r="M55">
         <v>87116000.0</v>
       </c>
-      <c r="M55">
+      <c r="N55">
         <v>97019000.0</v>
       </c>
-      <c r="N55">
+      <c r="O55">
         <v>111080000.0</v>
       </c>
-      <c r="O55">
+      <c r="P55">
         <v>74483000.0</v>
       </c>
-      <c r="P55">
+      <c r="Q55">
         <v>85769000.0</v>
       </c>
-      <c r="Q55">
+      <c r="R55">
         <v>91299000.0</v>
       </c>
-      <c r="R55">
+      <c r="S55">
         <v>105799000.0</v>
       </c>
-      <c r="S55">
+      <c r="T55">
         <v>119849000.0</v>
       </c>
-      <c r="T55">
+      <c r="U55">
         <v>133776000.0</v>
       </c>
-      <c r="U55">
+      <c r="V55">
         <v>145495000.0</v>
       </c>
-      <c r="V55">
+      <c r="W55">
         <v>138443000.0</v>
       </c>
-      <c r="W55">
+      <c r="X55">
         <v>149974000.0</v>
       </c>
-      <c r="X55">
+      <c r="Y55">
         <v>108797000.0</v>
       </c>
-      <c r="Y55">
+      <c r="Z55">
         <v>93139000.0</v>
       </c>
-      <c r="Z55">
+      <c r="AA55">
         <v>105156000.0</v>
       </c>
-      <c r="AA55">
+      <c r="AB55">
         <v>123428000.0</v>
       </c>
-      <c r="AB55">
+      <c r="AC55">
         <v>141892000.0</v>
       </c>
-      <c r="AC55">
+      <c r="AD55">
         <v>151837000.0</v>
       </c>
-      <c r="AD55">
+      <c r="AE55">
         <v>77588000.0</v>
       </c>
-      <c r="AE55">
+      <c r="AF55">
         <v>88081000.0</v>
       </c>
-      <c r="AF55"/>
       <c r="AG55"/>
-      <c r="AH55">
-[...3 lines deleted...]
-    <row r="56" spans="1:34">
+      <c r="AH55"/>
+      <c r="AI55">
+        <v>0.0</v>
+      </c>
+    </row>
+    <row r="56" spans="1:35">
       <c r="A56" t="s">
         <v>64</v>
       </c>
       <c r="B56">
+        <v>180327000.0</v>
+      </c>
+      <c r="C56">
         <v>192253000.0</v>
       </c>
-      <c r="C56">
+      <c r="D56">
         <v>111921000.0</v>
       </c>
-      <c r="D56">
+      <c r="E56">
         <v>86670000.0</v>
       </c>
-      <c r="E56">
+      <c r="F56">
         <v>46168000.0</v>
       </c>
-      <c r="F56">
+      <c r="G56">
         <v>60475000.0</v>
       </c>
-      <c r="G56">
+      <c r="H56">
         <v>73926000.0</v>
       </c>
-      <c r="H56">
+      <c r="I56">
         <v>80990000.0</v>
       </c>
-      <c r="I56">
+      <c r="J56">
         <v>87359000.0</v>
       </c>
-      <c r="J56">
+      <c r="K56">
         <v>93967000.0</v>
       </c>
-      <c r="K56">
+      <c r="L56">
         <v>73032000.0</v>
       </c>
-      <c r="L56">
+      <c r="M56">
         <v>84797000.0</v>
       </c>
-      <c r="M56">
+      <c r="N56">
         <v>94566000.0</v>
       </c>
-      <c r="N56">
+      <c r="O56">
         <v>108508000.0</v>
       </c>
-      <c r="O56">
+      <c r="P56">
         <v>71803000.0</v>
       </c>
-      <c r="P56">
+      <c r="Q56">
         <v>82921000.0</v>
       </c>
-      <c r="Q56">
+      <c r="R56">
         <v>90502000.0</v>
       </c>
-      <c r="R56">
+      <c r="S56">
         <v>104966000.0</v>
       </c>
-      <c r="S56">
+      <c r="T56">
         <v>118923000.0</v>
       </c>
-      <c r="T56">
+      <c r="U56">
         <v>132758000.0</v>
       </c>
-      <c r="U56">
+      <c r="V56">
         <v>144386000.0</v>
       </c>
-      <c r="V56">
+      <c r="W56">
         <v>137244000.0</v>
       </c>
-      <c r="W56">
+      <c r="X56">
         <v>148686000.0</v>
       </c>
-      <c r="X56">
+      <c r="Y56">
         <v>107419000.0</v>
       </c>
-      <c r="Y56">
+      <c r="Z56">
         <v>92406000.0</v>
       </c>
-      <c r="Z56">
+      <c r="AA56">
         <v>104324000.0</v>
       </c>
-      <c r="AA56">
+      <c r="AB56">
         <v>122499000.0</v>
       </c>
-      <c r="AB56">
+      <c r="AC56">
         <v>140971000.0</v>
       </c>
-      <c r="AC56">
+      <c r="AD56">
         <v>151551000.0</v>
       </c>
-      <c r="AD56">
+      <c r="AE56">
         <v>77279000.0</v>
       </c>
-      <c r="AE56">
+      <c r="AF56">
         <v>88051000.0</v>
       </c>
-      <c r="AF56"/>
       <c r="AG56"/>
-      <c r="AH56">
+      <c r="AH56"/>
+      <c r="AI56">
         <v>26912000.0</v>
       </c>
     </row>
-    <row r="57" spans="1:34">
+    <row r="57" spans="1:35">
       <c r="A57" t="s">
         <v>65</v>
       </c>
       <c r="B57">
+        <v>22184000.0</v>
+      </c>
+      <c r="C57">
         <v>20944000.0</v>
       </c>
-      <c r="C57">
+      <c r="D57">
         <v>13979000.0</v>
       </c>
-      <c r="D57">
+      <c r="E57">
         <v>10524000.0</v>
       </c>
-      <c r="E57">
+      <c r="F57">
         <v>9283000.0</v>
       </c>
-      <c r="F57">
+      <c r="G57">
         <v>12963000.0</v>
       </c>
-      <c r="G57">
+      <c r="H57">
         <v>8126000.0</v>
       </c>
-      <c r="H57">
+      <c r="I57">
         <v>5258000.0</v>
       </c>
-      <c r="I57">
+      <c r="J57">
         <v>4567000.0</v>
       </c>
-      <c r="J57">
+      <c r="K57">
         <v>4130000.0</v>
       </c>
-      <c r="K57">
+      <c r="L57">
         <v>7226000.0</v>
       </c>
-      <c r="L57">
+      <c r="M57">
         <v>8114000.0</v>
       </c>
-      <c r="M57">
+      <c r="N57">
         <v>6809000.0</v>
       </c>
-      <c r="N57">
+      <c r="O57">
         <v>7963000.0</v>
       </c>
-      <c r="O57">
+      <c r="P57">
         <v>6139000.0</v>
       </c>
-      <c r="P57">
+      <c r="Q57">
         <v>6522000.0</v>
       </c>
-      <c r="Q57">
+      <c r="R57">
         <v>4256000.0</v>
       </c>
-      <c r="R57">
+      <c r="S57">
         <v>4610000.0</v>
       </c>
-      <c r="S57">
+      <c r="T57">
         <v>6775000.0</v>
       </c>
-      <c r="T57">
+      <c r="U57">
         <v>5847000.0</v>
       </c>
-      <c r="U57">
+      <c r="V57">
         <v>5328000.0</v>
       </c>
-      <c r="V57">
+      <c r="W57">
         <v>5816000.0</v>
       </c>
-      <c r="W57">
+      <c r="X57">
         <v>6159000.0</v>
       </c>
-      <c r="X57">
+      <c r="Y57">
         <v>5881000.0</v>
       </c>
-      <c r="Y57">
+      <c r="Z57">
         <v>4991000.0</v>
       </c>
-      <c r="Z57">
+      <c r="AA57">
         <v>5366000.0</v>
       </c>
-      <c r="AA57">
+      <c r="AB57">
         <v>8327000.0</v>
       </c>
-      <c r="AB57">
+      <c r="AC57">
         <v>8836000.0</v>
       </c>
-      <c r="AC57">
+      <c r="AD57">
         <v>6463000.0</v>
       </c>
-      <c r="AD57">
+      <c r="AE57">
         <v>4152000.0</v>
       </c>
-      <c r="AE57">
+      <c r="AF57">
         <v>4533000.0</v>
       </c>
-      <c r="AF57"/>
       <c r="AG57"/>
-      <c r="AH57">
-[...3 lines deleted...]
-    <row r="58" spans="1:34">
+      <c r="AH57"/>
+      <c r="AI57">
+        <v>0.0</v>
+      </c>
+    </row>
+    <row r="58" spans="1:35">
       <c r="A58" t="s">
         <v>66</v>
       </c>
       <c r="B58">
+        <v>163407000.0</v>
+      </c>
+      <c r="C58">
         <v>157685000.0</v>
       </c>
-      <c r="C58">
+      <c r="D58">
         <v>71792000.0</v>
       </c>
-      <c r="D58">
+      <c r="E58">
         <v>67249000.0</v>
       </c>
-      <c r="E58">
+      <c r="F58">
         <v>65162000.0</v>
       </c>
-      <c r="F58">
+      <c r="G58">
         <v>68008000.0</v>
       </c>
-      <c r="G58">
+      <c r="H58">
         <v>62352000.0</v>
       </c>
-      <c r="H58">
+      <c r="I58">
         <v>58694000.0</v>
       </c>
-      <c r="I58">
+      <c r="J58">
         <v>57254000.0</v>
       </c>
-      <c r="J58">
+      <c r="K58">
         <v>56080000.0</v>
       </c>
-      <c r="K58">
+      <c r="L58">
         <v>58455000.0</v>
       </c>
-      <c r="L58">
+      <c r="M58">
         <v>58612000.0</v>
       </c>
-      <c r="M58">
+      <c r="N58">
         <v>56611000.0</v>
       </c>
-      <c r="N58">
+      <c r="O58">
         <v>57145000.0</v>
       </c>
-      <c r="O58">
+      <c r="P58">
         <v>8135000.0</v>
       </c>
-      <c r="P58">
+      <c r="Q58">
         <v>8614000.0</v>
       </c>
-      <c r="Q58">
+      <c r="R58">
         <v>4640000.0</v>
       </c>
-      <c r="R58">
+      <c r="S58">
         <v>5043000.0</v>
       </c>
-      <c r="S58">
+      <c r="T58">
         <v>7249000.0</v>
       </c>
-      <c r="T58">
+      <c r="U58">
         <v>6359000.0</v>
       </c>
-      <c r="U58">
+      <c r="V58">
         <v>5901000.0</v>
       </c>
-      <c r="V58">
+      <c r="W58">
         <v>6451000.0</v>
       </c>
-      <c r="W58">
+      <c r="X58">
         <v>6855000.0</v>
       </c>
-      <c r="X58">
+      <c r="Y58">
         <v>6599000.0</v>
       </c>
-      <c r="Y58">
+      <c r="Z58">
         <v>5123000.0</v>
       </c>
-      <c r="Z58">
+      <c r="AA58">
         <v>5524000.0</v>
       </c>
-      <c r="AA58">
+      <c r="AB58">
         <v>8511000.0</v>
       </c>
-      <c r="AB58">
+      <c r="AC58">
         <v>9060000.0</v>
       </c>
-      <c r="AC58">
+      <c r="AD58">
         <v>6524000.0</v>
       </c>
-      <c r="AD58">
+      <c r="AE58">
         <v>143014000.0</v>
       </c>
-      <c r="AE58">
+      <c r="AF58">
         <v>143291000.0</v>
       </c>
-      <c r="AF58"/>
       <c r="AG58"/>
-      <c r="AH58">
-[...3 lines deleted...]
-    <row r="59" spans="1:34">
+      <c r="AH58"/>
+      <c r="AI58">
+        <v>0.0</v>
+      </c>
+    </row>
+    <row r="59" spans="1:35">
       <c r="A59" t="s">
         <v>67</v>
       </c>
       <c r="B59"/>
       <c r="C59"/>
       <c r="D59"/>
       <c r="E59"/>
       <c r="F59"/>
       <c r="G59"/>
       <c r="H59"/>
       <c r="I59"/>
       <c r="J59"/>
       <c r="K59"/>
       <c r="L59"/>
       <c r="M59"/>
       <c r="N59"/>
       <c r="O59"/>
       <c r="P59"/>
       <c r="Q59"/>
       <c r="R59"/>
       <c r="S59"/>
       <c r="T59"/>
       <c r="U59"/>
       <c r="V59"/>
       <c r="W59"/>
       <c r="X59"/>
       <c r="Y59"/>
       <c r="Z59"/>
       <c r="AA59"/>
       <c r="AB59"/>
       <c r="AC59"/>
-      <c r="AD59">
-[...2 lines deleted...]
-      <c r="AE59"/>
+      <c r="AD59"/>
+      <c r="AE59">
+        <v>0.0</v>
+      </c>
       <c r="AF59"/>
       <c r="AG59"/>
-      <c r="AH59">
-[...3 lines deleted...]
-    <row r="60" spans="1:34">
+      <c r="AH59"/>
+      <c r="AI59">
+        <v>0.0</v>
+      </c>
+    </row>
+    <row r="60" spans="1:35">
       <c r="A60" t="s">
         <v>68</v>
       </c>
       <c r="B60">
+        <v>18218000.0</v>
+      </c>
+      <c r="C60">
         <v>36049000.0</v>
       </c>
-      <c r="C60">
+      <c r="D60">
         <v>41769000.0</v>
       </c>
-      <c r="D60">
+      <c r="E60">
         <v>20501000.0</v>
       </c>
-      <c r="E60">
+      <c r="F60">
         <v>-17745000.0</v>
       </c>
-      <c r="F60">
+      <c r="G60">
         <v>-6123000.0</v>
       </c>
-      <c r="G60">
+      <c r="H60">
         <v>13147000.0</v>
       </c>
-      <c r="H60">
+      <c r="I60">
         <v>24012000.0</v>
       </c>
-      <c r="I60">
+      <c r="J60">
         <v>31978000.0</v>
       </c>
-      <c r="J60">
+      <c r="K60">
         <v>39921000.0</v>
       </c>
-      <c r="K60">
+      <c r="L60">
         <v>16771000.0</v>
       </c>
-      <c r="L60">
+      <c r="M60">
         <v>28504000.0</v>
       </c>
-      <c r="M60">
+      <c r="N60">
         <v>40408000.0</v>
       </c>
-      <c r="N60">
+      <c r="O60">
         <v>53935000.0</v>
       </c>
-      <c r="O60">
+      <c r="P60">
         <v>66348000.0</v>
       </c>
-      <c r="P60">
+      <c r="Q60">
         <v>77155000.0</v>
       </c>
-      <c r="Q60">
+      <c r="R60">
         <v>86659000.0</v>
       </c>
-      <c r="R60">
+      <c r="S60">
         <v>100756000.0</v>
       </c>
-      <c r="S60">
+      <c r="T60">
         <v>112600000.0</v>
       </c>
-      <c r="T60">
+      <c r="U60">
         <v>127417000.0</v>
       </c>
-      <c r="U60">
+      <c r="V60">
         <v>139594000.0</v>
       </c>
-      <c r="V60">
+      <c r="W60">
         <v>131992000.0</v>
       </c>
-      <c r="W60">
+      <c r="X60">
         <v>143119000.0</v>
       </c>
-      <c r="X60">
+      <c r="Y60">
         <v>102198000.0</v>
       </c>
-      <c r="Y60">
+      <c r="Z60">
         <v>88016000.0</v>
       </c>
-      <c r="Z60">
+      <c r="AA60">
         <v>99632000.0</v>
       </c>
-      <c r="AA60">
+      <c r="AB60">
         <v>114917000.0</v>
       </c>
-      <c r="AB60">
+      <c r="AC60">
         <v>132832000.0</v>
       </c>
-      <c r="AC60">
+      <c r="AD60">
         <v>145313000.0</v>
       </c>
-      <c r="AD60">
+      <c r="AE60">
         <v>-65426000.0</v>
       </c>
-      <c r="AE60">
+      <c r="AF60">
         <v>-55210000.0</v>
       </c>
-      <c r="AF60"/>
       <c r="AG60"/>
-      <c r="AH60">
+      <c r="AH60"/>
+      <c r="AI60">
         <v>25985000.0</v>
       </c>
     </row>
-    <row r="61" spans="1:34">
+    <row r="61" spans="1:35">
       <c r="A61" t="s">
         <v>69</v>
       </c>
       <c r="B61"/>
       <c r="C61"/>
       <c r="D61"/>
       <c r="E61"/>
       <c r="F61"/>
       <c r="G61"/>
       <c r="H61"/>
       <c r="I61"/>
       <c r="J61"/>
       <c r="K61"/>
       <c r="L61"/>
       <c r="M61"/>
       <c r="N61"/>
       <c r="O61"/>
       <c r="P61"/>
       <c r="Q61"/>
       <c r="R61"/>
       <c r="S61"/>
       <c r="T61"/>
       <c r="U61"/>
       <c r="V61"/>
       <c r="W61"/>
       <c r="X61"/>
       <c r="Y61"/>
       <c r="Z61"/>
       <c r="AA61"/>
       <c r="AB61"/>
       <c r="AC61"/>
-      <c r="AD61">
-[...2 lines deleted...]
-      <c r="AE61"/>
+      <c r="AD61"/>
+      <c r="AE61">
+        <v>0.0</v>
+      </c>
       <c r="AF61"/>
       <c r="AG61"/>
-      <c r="AH61">
-[...3 lines deleted...]
-    <row r="62" spans="1:34">
+      <c r="AH61"/>
+      <c r="AI61">
+        <v>0.0</v>
+      </c>
+    </row>
+    <row r="62" spans="1:35">
       <c r="A62" t="s">
         <v>70</v>
       </c>
       <c r="B62"/>
       <c r="C62"/>
       <c r="D62"/>
       <c r="E62"/>
       <c r="F62"/>
       <c r="G62"/>
       <c r="H62"/>
       <c r="I62"/>
       <c r="J62"/>
       <c r="K62"/>
       <c r="L62"/>
-      <c r="M62">
-[...1 lines deleted...]
-      </c>
+      <c r="M62"/>
       <c r="N62">
         <v>48459000.0</v>
       </c>
-      <c r="O62"/>
-[...2 lines deleted...]
-      </c>
+      <c r="O62">
+        <v>48459000.0</v>
+      </c>
+      <c r="P62"/>
       <c r="Q62">
         <v>52941000.0</v>
       </c>
       <c r="R62">
         <v>52941000.0</v>
       </c>
       <c r="S62">
         <v>52941000.0</v>
       </c>
       <c r="T62">
-        <v>52927000.0</v>
+        <v>52941000.0</v>
       </c>
       <c r="U62">
         <v>52927000.0</v>
       </c>
       <c r="V62">
-        <v>48007000.0</v>
+        <v>52927000.0</v>
       </c>
       <c r="W62">
         <v>48007000.0</v>
       </c>
-      <c r="X62"/>
+      <c r="X62">
+        <v>48007000.0</v>
+      </c>
       <c r="Y62"/>
       <c r="Z62"/>
       <c r="AA62"/>
       <c r="AB62"/>
       <c r="AC62"/>
       <c r="AD62"/>
       <c r="AE62"/>
       <c r="AF62"/>
       <c r="AG62"/>
       <c r="AH62"/>
+      <c r="AI62"/>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet3.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:J32"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
@@ -7047,3633 +7180,3705 @@
       </c>
       <c r="D1" t="s">
         <v>3</v>
       </c>
       <c r="E1" t="s">
         <v>4</v>
       </c>
       <c r="F1" t="s">
         <v>5</v>
       </c>
       <c r="G1" t="s">
         <v>6</v>
       </c>
       <c r="H1" t="s">
         <v>7</v>
       </c>
       <c r="I1" t="s">
         <v>8</v>
       </c>
       <c r="J1" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="2" spans="1:10">
       <c r="A2" t="s">
-        <v>96</v>
+        <v>97</v>
       </c>
       <c r="B2">
         <v>114000.0</v>
       </c>
       <c r="C2">
         <v>646000.0</v>
       </c>
       <c r="D2">
         <v>598000.0</v>
       </c>
       <c r="E2">
         <v>480000.0</v>
       </c>
       <c r="F2"/>
       <c r="G2">
         <v>376000.0</v>
       </c>
       <c r="H2">
         <v>236000.0</v>
       </c>
       <c r="I2">
         <v>10000.0</v>
       </c>
       <c r="J2">
         <v>8000.0</v>
       </c>
     </row>
     <row r="3" spans="1:10">
       <c r="A3" t="s">
-        <v>97</v>
+        <v>98</v>
       </c>
       <c r="B3">
         <v>114000.0</v>
       </c>
       <c r="C3">
         <v>105000.0</v>
       </c>
       <c r="D3">
         <v>92000.0</v>
       </c>
       <c r="E3">
         <v>89000.0</v>
       </c>
       <c r="F3">
         <v>93000.0</v>
       </c>
       <c r="G3">
         <v>97000.0</v>
       </c>
       <c r="H3">
         <v>38000.0</v>
       </c>
       <c r="I3">
         <v>10000.0</v>
       </c>
       <c r="J3">
         <v>8000.0</v>
       </c>
     </row>
     <row r="4" spans="1:10">
       <c r="A4" t="s">
-        <v>98</v>
+        <v>99</v>
       </c>
       <c r="B4"/>
       <c r="C4"/>
       <c r="D4"/>
       <c r="E4"/>
       <c r="F4"/>
       <c r="G4"/>
       <c r="H4"/>
       <c r="I4">
         <v>0.0</v>
       </c>
       <c r="J4">
         <v>0.0</v>
       </c>
     </row>
     <row r="5" spans="1:10">
       <c r="A5" t="s">
-        <v>99</v>
+        <v>100</v>
       </c>
       <c r="B5">
         <v>-59565000.0</v>
       </c>
       <c r="C5">
         <v>-37938000.0</v>
       </c>
       <c r="D5">
         <v>-57131000.0</v>
       </c>
       <c r="E5">
         <v>-59642000.0</v>
       </c>
       <c r="F5">
         <v>-42853000.0</v>
       </c>
       <c r="G5">
         <v>-50710000.0</v>
       </c>
       <c r="H5">
         <v>-57881000.0</v>
       </c>
       <c r="I5">
         <v>-23368000.0</v>
       </c>
       <c r="J5">
         <v>-8268000.0</v>
       </c>
     </row>
     <row r="6" spans="1:10">
       <c r="A6" t="s">
-        <v>100</v>
+        <v>101</v>
       </c>
       <c r="B6">
         <v>-59451000.0</v>
       </c>
       <c r="C6">
         <v>-37833000.0</v>
       </c>
       <c r="D6">
         <v>-57039000.0</v>
       </c>
       <c r="E6">
         <v>-59553000.0</v>
       </c>
       <c r="F6">
         <v>-42760000.0</v>
       </c>
       <c r="G6">
         <v>-50613000.0</v>
       </c>
       <c r="H6">
         <v>-57843000.0</v>
       </c>
       <c r="I6">
         <v>-23358000.0</v>
       </c>
       <c r="J6">
         <v>-8260000.0</v>
       </c>
     </row>
     <row r="7" spans="1:10">
       <c r="A7" t="s">
-        <v>101</v>
+        <v>102</v>
       </c>
       <c r="B7"/>
       <c r="C7"/>
       <c r="D7"/>
       <c r="E7"/>
       <c r="F7"/>
       <c r="G7"/>
       <c r="H7"/>
       <c r="I7">
         <v>0.0</v>
       </c>
       <c r="J7">
         <v>0.0</v>
       </c>
     </row>
     <row r="8" spans="1:10">
       <c r="A8" t="s">
-        <v>102</v>
+        <v>103</v>
       </c>
       <c r="B8"/>
       <c r="C8"/>
       <c r="D8"/>
       <c r="E8"/>
       <c r="F8"/>
       <c r="G8"/>
       <c r="H8"/>
       <c r="I8">
         <v>0.0</v>
       </c>
       <c r="J8">
         <v>0.0</v>
       </c>
     </row>
     <row r="9" spans="1:10">
       <c r="A9" t="s">
-        <v>103</v>
+        <v>104</v>
       </c>
       <c r="B9">
         <v>1432000.0</v>
       </c>
       <c r="C9">
         <v>-646000.0</v>
       </c>
       <c r="D9">
         <v>1000000.0</v>
       </c>
       <c r="E9">
         <v>5000000.0</v>
       </c>
       <c r="F9">
         <v>15000000.0</v>
       </c>
       <c r="G9">
         <v>-376000.0</v>
       </c>
       <c r="H9">
         <v>-236000.0</v>
       </c>
       <c r="I9">
         <v>-10000.0</v>
       </c>
       <c r="J9">
         <v>-8000.0</v>
       </c>
     </row>
     <row r="10" spans="1:10">
       <c r="A10" t="s">
-        <v>104</v>
+        <v>105</v>
       </c>
       <c r="B10">
         <v>-63403000.0</v>
       </c>
       <c r="C10">
         <v>-41519000.0</v>
       </c>
       <c r="D10">
         <v>-59685000.0</v>
       </c>
       <c r="E10">
         <v>-58388000.0</v>
       </c>
       <c r="F10">
         <v>-42853000.0</v>
       </c>
       <c r="G10">
         <v>-49984000.0</v>
       </c>
       <c r="H10">
         <v>55285000.0</v>
       </c>
       <c r="I10">
         <v>-23111000.0</v>
       </c>
       <c r="J10">
         <v>-8082000.0</v>
       </c>
     </row>
     <row r="11" spans="1:10">
       <c r="A11" t="s">
-        <v>105</v>
+        <v>106</v>
       </c>
       <c r="B11">
         <v>-345000.0</v>
       </c>
       <c r="C11">
         <v>-259000.0</v>
       </c>
       <c r="D11">
         <v>-312000.0</v>
       </c>
       <c r="E11">
         <v>-1254000.0</v>
       </c>
       <c r="F11">
         <v>-220000.0</v>
       </c>
       <c r="G11">
         <v>-17000.0</v>
       </c>
       <c r="H11">
         <v>56000.0</v>
       </c>
       <c r="I11">
         <v>74000.0</v>
       </c>
       <c r="J11">
         <v>4000.0</v>
       </c>
     </row>
     <row r="12" spans="1:10">
       <c r="A12" t="s">
-        <v>106</v>
+        <v>107</v>
       </c>
       <c r="B12">
         <v>3838000.0</v>
       </c>
       <c r="C12">
         <v>3581000.0</v>
       </c>
       <c r="D12">
         <v>2554000.0</v>
       </c>
       <c r="E12">
         <v>1254000.0</v>
       </c>
       <c r="F12">
         <v>220000.0</v>
       </c>
       <c r="G12">
         <v>726000.0</v>
       </c>
       <c r="H12">
         <v>2596000.0</v>
       </c>
       <c r="I12">
         <v>0.0</v>
       </c>
       <c r="J12">
         <v>0.0</v>
       </c>
     </row>
     <row r="13" spans="1:10">
       <c r="A13" t="s">
-        <v>107</v>
+        <v>108</v>
       </c>
       <c r="B13">
         <v>2920000.0</v>
       </c>
       <c r="C13">
         <v>4164000.0</v>
       </c>
       <c r="D13">
         <v>3503000.0</v>
       </c>
       <c r="E13">
         <v>1254000.0</v>
       </c>
       <c r="F13">
         <v>220000.0</v>
       </c>
       <c r="G13">
         <v>726000.0</v>
       </c>
       <c r="H13">
         <v>2596000.0</v>
       </c>
       <c r="I13">
         <v>711000.0</v>
       </c>
       <c r="J13">
         <v>186000.0</v>
       </c>
     </row>
     <row r="14" spans="1:10">
       <c r="A14" t="s">
-        <v>108</v>
+        <v>109</v>
       </c>
       <c r="B14"/>
       <c r="C14"/>
       <c r="D14"/>
       <c r="E14"/>
       <c r="F14"/>
       <c r="G14"/>
       <c r="H14"/>
       <c r="I14">
         <v>0.0</v>
       </c>
       <c r="J14">
         <v>0.0</v>
       </c>
     </row>
     <row r="15" spans="1:10">
       <c r="A15" t="s">
-        <v>109</v>
+        <v>110</v>
       </c>
       <c r="B15">
         <v>-63058000.0</v>
       </c>
       <c r="C15">
         <v>-41519000.0</v>
       </c>
       <c r="D15">
         <v>-59685000.0</v>
       </c>
       <c r="E15">
         <v>-57134000.0</v>
       </c>
       <c r="F15">
         <v>-42853000.0</v>
       </c>
       <c r="G15">
         <v>-49967000.0</v>
       </c>
       <c r="H15">
         <v>-55229000.0</v>
       </c>
       <c r="I15">
         <v>-23185000.0</v>
       </c>
       <c r="J15">
         <v>-8086000.0</v>
       </c>
     </row>
     <row r="16" spans="1:10">
       <c r="A16" t="s">
-        <v>110</v>
+        <v>111</v>
       </c>
       <c r="B16"/>
       <c r="C16"/>
       <c r="D16"/>
       <c r="E16">
         <v>-58388000.0</v>
       </c>
       <c r="F16">
         <v>-42853000.0</v>
       </c>
       <c r="G16">
         <v>-49967000.0</v>
       </c>
       <c r="H16">
         <v>-55229000.0</v>
       </c>
       <c r="I16">
         <v>-23185000.0</v>
       </c>
       <c r="J16">
         <v>-8086000.0</v>
       </c>
     </row>
     <row r="17" spans="1:10">
       <c r="A17" t="s">
-        <v>111</v>
+        <v>112</v>
       </c>
       <c r="B17">
         <v>-63058000.0</v>
       </c>
       <c r="C17">
         <v>-41519000.0</v>
       </c>
       <c r="D17">
         <v>-59251000.0</v>
       </c>
       <c r="E17">
         <v>-58388000.0</v>
       </c>
       <c r="F17">
         <v>-42853000.0</v>
       </c>
       <c r="G17">
         <v>-49967000.0</v>
       </c>
       <c r="H17">
         <v>-55229000.0</v>
       </c>
       <c r="I17">
         <v>-23185000.0</v>
       </c>
       <c r="J17">
         <v>-8086000.0</v>
       </c>
     </row>
     <row r="18" spans="1:10">
       <c r="A18" t="s">
-        <v>112</v>
+        <v>113</v>
       </c>
       <c r="B18">
         <v>-918000.0</v>
       </c>
       <c r="C18">
         <v>583000.0</v>
       </c>
       <c r="D18">
         <v>1806000.0</v>
       </c>
       <c r="E18">
         <v>1254000.0</v>
       </c>
       <c r="F18">
         <v>220000.0</v>
       </c>
       <c r="G18">
         <v>726000.0</v>
       </c>
       <c r="H18">
         <v>2596000.0</v>
       </c>
       <c r="I18">
         <v>711000.0</v>
       </c>
       <c r="J18">
         <v>186000.0</v>
       </c>
     </row>
     <row r="19" spans="1:10">
       <c r="A19" t="s">
-        <v>113</v>
+        <v>114</v>
       </c>
       <c r="B19"/>
       <c r="C19"/>
       <c r="D19"/>
       <c r="E19"/>
       <c r="F19">
         <v>220000.0</v>
       </c>
       <c r="G19">
         <v>726000.0</v>
       </c>
       <c r="H19"/>
       <c r="I19"/>
       <c r="J19"/>
     </row>
     <row r="20" spans="1:10">
       <c r="A20" t="s">
-        <v>114</v>
+        <v>115</v>
       </c>
       <c r="B20"/>
       <c r="C20"/>
       <c r="D20"/>
       <c r="E20"/>
       <c r="F20"/>
       <c r="G20"/>
       <c r="H20"/>
       <c r="I20">
         <v>0.0</v>
       </c>
       <c r="J20">
         <v>0.0</v>
       </c>
     </row>
     <row r="21" spans="1:10">
       <c r="A21" t="s">
-        <v>115</v>
+        <v>116</v>
       </c>
       <c r="B21">
         <v>-62485000.0</v>
       </c>
       <c r="C21">
         <v>-42102000.0</v>
       </c>
       <c r="D21">
         <v>-61098000.0</v>
       </c>
       <c r="E21">
         <v>-59642000.0</v>
       </c>
       <c r="F21">
         <v>-43073000.0</v>
       </c>
       <c r="G21">
         <v>-50710000.0</v>
       </c>
       <c r="H21">
         <v>-57881000.0</v>
       </c>
       <c r="I21">
         <v>-23822000.0</v>
       </c>
       <c r="J21">
         <v>-8268000.0</v>
       </c>
     </row>
     <row r="22" spans="1:10">
       <c r="A22" t="s">
-        <v>116</v>
+        <v>117</v>
       </c>
       <c r="B22"/>
       <c r="C22"/>
       <c r="D22"/>
       <c r="E22"/>
       <c r="F22"/>
       <c r="G22"/>
       <c r="H22"/>
       <c r="I22">
         <v>0.0</v>
       </c>
       <c r="J22">
         <v>0.0</v>
       </c>
     </row>
     <row r="23" spans="1:10">
       <c r="A23" t="s">
-        <v>117</v>
+        <v>118</v>
       </c>
       <c r="B23">
         <v>64031000.0</v>
       </c>
       <c r="C23">
         <v>42102000.0</v>
       </c>
       <c r="D23">
         <v>62098000.0</v>
       </c>
       <c r="E23">
         <v>64642000.0</v>
       </c>
       <c r="F23">
         <v>58073000.0</v>
       </c>
       <c r="G23">
         <v>50710000.0</v>
       </c>
       <c r="H23">
         <v>57881000.0</v>
       </c>
       <c r="I23">
         <v>23822000.0</v>
       </c>
       <c r="J23">
         <v>8268000.0</v>
       </c>
     </row>
     <row r="24" spans="1:10">
       <c r="A24" t="s">
-        <v>118</v>
+        <v>119</v>
       </c>
       <c r="B24"/>
       <c r="C24"/>
       <c r="D24"/>
       <c r="E24"/>
       <c r="F24"/>
       <c r="G24"/>
       <c r="H24"/>
       <c r="I24"/>
       <c r="J24"/>
     </row>
     <row r="25" spans="1:10">
       <c r="A25" t="s">
-        <v>119</v>
+        <v>120</v>
       </c>
       <c r="B25">
         <v>114000.0</v>
       </c>
       <c r="C25">
         <v>105000.0</v>
       </c>
       <c r="D25">
         <v>81000.0</v>
       </c>
       <c r="E25">
         <v>89000.0</v>
       </c>
       <c r="F25">
         <v>93000.0</v>
       </c>
       <c r="G25">
         <v>97000.0</v>
       </c>
       <c r="H25">
         <v>38000.0</v>
       </c>
       <c r="I25">
         <v>10000.0</v>
       </c>
       <c r="J25">
         <v>8000.0</v>
       </c>
     </row>
     <row r="26" spans="1:10">
       <c r="A26" t="s">
-        <v>120</v>
+        <v>121</v>
       </c>
       <c r="B26">
         <v>18108000.0</v>
       </c>
       <c r="C26">
         <v>14357000.0</v>
       </c>
       <c r="D26">
         <v>31052000.0</v>
       </c>
       <c r="E26">
         <v>39829000.0</v>
       </c>
       <c r="F26">
         <v>38671000.0</v>
       </c>
       <c r="G26">
         <v>34861000.0</v>
       </c>
       <c r="H26">
         <v>42377000.0</v>
       </c>
       <c r="I26">
         <v>16849000.0</v>
       </c>
       <c r="J26">
         <v>5636000.0</v>
       </c>
     </row>
     <row r="27" spans="1:10">
       <c r="A27" t="s">
-        <v>121</v>
+        <v>122</v>
       </c>
       <c r="B27"/>
       <c r="C27">
         <v>11003000.0</v>
       </c>
       <c r="D27">
         <v>15114000.0</v>
       </c>
       <c r="E27">
         <v>9095000.0</v>
       </c>
       <c r="F27">
         <v>7003000.0</v>
       </c>
       <c r="G27">
         <v>5937000.0</v>
       </c>
       <c r="H27">
         <v>8892000.0</v>
       </c>
       <c r="I27">
         <v>3921000.0</v>
       </c>
       <c r="J27">
         <v>1130000.0</v>
       </c>
     </row>
     <row r="28" spans="1:10">
       <c r="A28" t="s">
-        <v>122</v>
+        <v>123</v>
       </c>
       <c r="B28">
         <v>17274000.0</v>
       </c>
       <c r="C28">
         <v>16742000.0</v>
       </c>
       <c r="D28">
         <v>15932000.0</v>
       </c>
       <c r="E28">
         <v>15718000.0</v>
       </c>
       <c r="F28">
         <v>12399000.0</v>
       </c>
       <c r="G28">
         <v>9967000.0</v>
       </c>
       <c r="H28">
         <v>6727000.0</v>
       </c>
       <c r="I28">
         <v>3052000.0</v>
       </c>
       <c r="J28">
         <v>1502000.0</v>
       </c>
     </row>
     <row r="29" spans="1:10">
       <c r="A29" t="s">
-        <v>123</v>
+        <v>124</v>
       </c>
       <c r="B29"/>
       <c r="C29"/>
       <c r="D29"/>
       <c r="E29"/>
       <c r="F29">
         <v>0.0</v>
       </c>
       <c r="G29">
         <v>-17000.0</v>
       </c>
       <c r="H29">
         <v>-56000.0</v>
       </c>
       <c r="I29">
         <v>74000.0</v>
       </c>
       <c r="J29">
         <v>4000.0</v>
       </c>
     </row>
     <row r="30" spans="1:10">
       <c r="A30" t="s">
-        <v>124</v>
+        <v>125</v>
       </c>
       <c r="B30">
         <v>63917000.0</v>
       </c>
       <c r="C30">
         <v>42102000.0</v>
       </c>
       <c r="D30">
         <v>62098000.0</v>
       </c>
       <c r="E30">
         <v>64642000.0</v>
       </c>
       <c r="F30">
         <v>58073000.0</v>
       </c>
       <c r="G30">
         <v>50710000.0</v>
       </c>
       <c r="H30">
         <v>57881000.0</v>
       </c>
       <c r="I30">
         <v>23822000.0</v>
       </c>
       <c r="J30">
         <v>8268000.0</v>
       </c>
     </row>
     <row r="31" spans="1:10">
       <c r="A31" t="s">
-        <v>125</v>
+        <v>126</v>
       </c>
       <c r="B31">
         <v>-918000.0</v>
       </c>
       <c r="C31">
         <v>583000.0</v>
       </c>
       <c r="D31">
         <v>1413000.0</v>
       </c>
       <c r="E31">
         <v>1254000.0</v>
       </c>
       <c r="F31">
         <v>220000.0</v>
       </c>
       <c r="G31">
         <v>726000.0</v>
       </c>
       <c r="H31">
         <v>2596000.0</v>
       </c>
       <c r="I31">
         <v>711000.0</v>
       </c>
       <c r="J31">
         <v>186000.0</v>
       </c>
     </row>
     <row r="32" spans="1:10">
       <c r="A32" t="s">
-        <v>126</v>
+        <v>127</v>
       </c>
       <c r="B32">
         <v>1546000.0</v>
       </c>
       <c r="C32">
         <v>0.0</v>
       </c>
       <c r="D32">
         <v>1000000.0</v>
       </c>
       <c r="E32">
         <v>5000000.0</v>
       </c>
       <c r="F32">
         <v>15000000.0</v>
       </c>
       <c r="G32">
         <v>15000000.0</v>
       </c>
       <c r="H32">
         <v>0.0</v>
       </c>
       <c r="I32">
         <v>0.0</v>
       </c>
       <c r="J32">
         <v>0.0</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet4.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:AH32"/>
+  <dimension ref="A1:AI32"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="39.99" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:34">
+    <row r="1" spans="1:35">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>71</v>
       </c>
       <c r="C1" t="s">
+        <v>72</v>
+      </c>
+      <c r="D1" t="s">
         <v>1</v>
-      </c>
-[...1 lines deleted...]
-        <v>72</v>
       </c>
       <c r="E1" t="s">
         <v>73</v>
       </c>
       <c r="F1" t="s">
         <v>74</v>
       </c>
       <c r="G1" t="s">
+        <v>75</v>
+      </c>
+      <c r="H1" t="s">
         <v>2</v>
-      </c>
-[...1 lines deleted...]
-        <v>75</v>
       </c>
       <c r="I1" t="s">
         <v>76</v>
       </c>
       <c r="J1" t="s">
         <v>77</v>
       </c>
       <c r="K1" t="s">
+        <v>78</v>
+      </c>
+      <c r="L1" t="s">
         <v>3</v>
-      </c>
-[...1 lines deleted...]
-        <v>78</v>
       </c>
       <c r="M1" t="s">
         <v>79</v>
       </c>
       <c r="N1" t="s">
         <v>80</v>
       </c>
       <c r="O1" t="s">
+        <v>81</v>
+      </c>
+      <c r="P1" t="s">
         <v>4</v>
-      </c>
-[...1 lines deleted...]
-        <v>81</v>
       </c>
       <c r="Q1" t="s">
         <v>82</v>
       </c>
       <c r="R1" t="s">
         <v>83</v>
       </c>
       <c r="S1" t="s">
+        <v>84</v>
+      </c>
+      <c r="T1" t="s">
         <v>5</v>
-      </c>
-[...1 lines deleted...]
-        <v>84</v>
       </c>
       <c r="U1" t="s">
         <v>85</v>
       </c>
       <c r="V1" t="s">
         <v>86</v>
       </c>
       <c r="W1" t="s">
+        <v>87</v>
+      </c>
+      <c r="X1" t="s">
         <v>6</v>
-      </c>
-[...1 lines deleted...]
-        <v>87</v>
       </c>
       <c r="Y1" t="s">
         <v>88</v>
       </c>
       <c r="Z1" t="s">
         <v>89</v>
       </c>
       <c r="AA1" t="s">
+        <v>90</v>
+      </c>
+      <c r="AB1" t="s">
         <v>7</v>
-      </c>
-[...1 lines deleted...]
-        <v>90</v>
       </c>
       <c r="AC1" t="s">
         <v>91</v>
       </c>
       <c r="AD1" t="s">
         <v>92</v>
       </c>
       <c r="AE1" t="s">
+        <v>93</v>
+      </c>
+      <c r="AF1" t="s">
         <v>8</v>
-      </c>
-[...1 lines deleted...]
-        <v>93</v>
       </c>
       <c r="AG1" t="s">
         <v>94</v>
       </c>
       <c r="AH1" t="s">
         <v>95</v>
       </c>
-    </row>
-    <row r="2" spans="1:34">
+      <c r="AI1" t="s">
+        <v>96</v>
+      </c>
+    </row>
+    <row r="2" spans="1:35">
       <c r="A2" t="s">
-        <v>96</v>
+        <v>97</v>
       </c>
       <c r="B2">
+        <v>32000.0</v>
+      </c>
+      <c r="C2">
         <v>70000.0</v>
       </c>
-      <c r="C2">
+      <c r="D2">
         <v>34000.0</v>
       </c>
-      <c r="D2">
+      <c r="E2">
         <v>24999.0</v>
       </c>
-      <c r="E2">
+      <c r="F2">
         <v>28000.0</v>
       </c>
-      <c r="F2">
+      <c r="G2">
         <v>27000.0</v>
       </c>
-      <c r="G2">
+      <c r="H2">
         <v>567000.0</v>
       </c>
-      <c r="H2">
+      <c r="I2">
         <v>25000.0</v>
       </c>
-      <c r="I2">
+      <c r="J2">
         <v>26000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>532000.0</v>
       </c>
       <c r="K2">
         <v>532000.0</v>
       </c>
       <c r="L2">
+        <v>532000.0</v>
+      </c>
+      <c r="M2">
         <v>23999.0</v>
       </c>
-      <c r="M2">
+      <c r="N2">
         <v>24000.0</v>
       </c>
-      <c r="N2">
+      <c r="O2">
         <v>18000.0</v>
       </c>
-      <c r="O2">
+      <c r="P2">
         <v>406000.0</v>
       </c>
-      <c r="P2">
+      <c r="Q2">
         <v>9826000.0</v>
       </c>
-      <c r="Q2">
+      <c r="R2">
         <v>23999.0</v>
       </c>
-      <c r="R2">
+      <c r="S2">
         <v>22999.0</v>
       </c>
-      <c r="S2">
+      <c r="T2">
         <v>292000.0</v>
       </c>
-      <c r="T2">
+      <c r="U2">
         <v>9733000.0</v>
       </c>
-      <c r="U2">
+      <c r="V2">
         <v>9427000.0</v>
       </c>
-      <c r="V2">
+      <c r="W2">
         <v>23000.0</v>
       </c>
-      <c r="W2">
+      <c r="X2">
         <v>90000.0</v>
       </c>
-      <c r="X2">
+      <c r="Y2">
         <v>8228000.0</v>
       </c>
-      <c r="Y2">
+      <c r="Z2">
         <v>8622000.0</v>
       </c>
-      <c r="Z2"/>
       <c r="AA2"/>
       <c r="AB2"/>
       <c r="AC2"/>
-      <c r="AD2">
-[...2 lines deleted...]
-      <c r="AE2"/>
+      <c r="AD2"/>
+      <c r="AE2">
+        <v>0.0</v>
+      </c>
       <c r="AF2"/>
       <c r="AG2"/>
-      <c r="AH2">
-[...3 lines deleted...]
-    <row r="3" spans="1:34">
+      <c r="AH2"/>
+      <c r="AI2">
+        <v>0.0</v>
+      </c>
+    </row>
+    <row r="3" spans="1:35">
       <c r="A3" t="s">
-        <v>97</v>
+        <v>98</v>
       </c>
       <c r="B3">
+        <v>57000.0</v>
+      </c>
+      <c r="C3">
         <v>56000.0</v>
       </c>
-      <c r="C3">
+      <c r="D3">
         <v>34000.0</v>
       </c>
-      <c r="D3">
+      <c r="E3">
         <v>24999.0</v>
       </c>
-      <c r="E3">
+      <c r="F3">
         <v>28000.0</v>
       </c>
-      <c r="F3">
+      <c r="G3">
         <v>27000.0</v>
       </c>
-      <c r="G3">
+      <c r="H3">
         <v>26000.0</v>
       </c>
-      <c r="H3">
+      <c r="I3">
         <v>25000.0</v>
       </c>
-      <c r="I3">
+      <c r="J3">
         <v>26000.0</v>
       </c>
-      <c r="J3">
+      <c r="K3">
         <v>28000.0</v>
       </c>
-      <c r="K3">
+      <c r="L3">
         <v>43812.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>24000.0</v>
       </c>
       <c r="M3">
         <v>24000.0</v>
       </c>
       <c r="N3">
+        <v>24000.0</v>
+      </c>
+      <c r="O3">
         <v>18000.0</v>
       </c>
-      <c r="O3">
+      <c r="P3">
         <v>15000.0</v>
       </c>
-      <c r="P3">
+      <c r="Q3">
         <v>27000.0</v>
       </c>
-      <c r="Q3">
+      <c r="R3">
         <v>24000.0</v>
       </c>
-      <c r="R3">
+      <c r="S3">
         <v>23000.0</v>
       </c>
-      <c r="S3">
+      <c r="T3">
         <v>292000.0</v>
       </c>
-      <c r="T3">
+      <c r="U3">
         <v>24000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>23000.0</v>
       </c>
       <c r="V3">
         <v>23000.0</v>
       </c>
       <c r="W3">
+        <v>23000.0</v>
+      </c>
+      <c r="X3">
         <v>90000.0</v>
       </c>
-      <c r="X3">
+      <c r="Y3">
         <v>23000.0</v>
       </c>
-      <c r="Y3">
+      <c r="Z3">
         <v>25000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>24000.0</v>
       </c>
       <c r="AA3">
         <v>24000.0</v>
       </c>
       <c r="AB3">
+        <v>24000.0</v>
+      </c>
+      <c r="AC3">
         <v>9000.0</v>
       </c>
-      <c r="AC3">
+      <c r="AD3">
         <v>2000.0</v>
       </c>
-      <c r="AD3">
+      <c r="AE3">
         <v>3000.0</v>
       </c>
-      <c r="AE3">
+      <c r="AF3">
         <v>2000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>3000.0</v>
       </c>
       <c r="AG3">
         <v>3000.0</v>
       </c>
       <c r="AH3">
+        <v>3000.0</v>
+      </c>
+      <c r="AI3">
         <v>2000.0</v>
       </c>
     </row>
-    <row r="4" spans="1:34">
+    <row r="4" spans="1:35">
       <c r="A4" t="s">
-        <v>98</v>
+        <v>99</v>
       </c>
       <c r="B4"/>
       <c r="C4"/>
       <c r="D4"/>
       <c r="E4"/>
       <c r="F4"/>
       <c r="G4"/>
       <c r="H4"/>
       <c r="I4"/>
       <c r="J4"/>
       <c r="K4"/>
       <c r="L4"/>
       <c r="M4"/>
       <c r="N4"/>
       <c r="O4"/>
       <c r="P4"/>
       <c r="Q4"/>
       <c r="R4"/>
       <c r="S4"/>
       <c r="T4"/>
       <c r="U4"/>
       <c r="V4"/>
       <c r="W4"/>
       <c r="X4"/>
       <c r="Y4"/>
       <c r="Z4"/>
       <c r="AA4"/>
       <c r="AB4"/>
       <c r="AC4"/>
-      <c r="AD4">
-[...2 lines deleted...]
-      <c r="AE4"/>
+      <c r="AD4"/>
+      <c r="AE4">
+        <v>0.0</v>
+      </c>
       <c r="AF4"/>
       <c r="AG4"/>
-      <c r="AH4">
-[...3 lines deleted...]
-    <row r="5" spans="1:34">
+      <c r="AH4"/>
+      <c r="AI4">
+        <v>0.0</v>
+      </c>
+    </row>
+    <row r="5" spans="1:35">
       <c r="A5" t="s">
-        <v>99</v>
+        <v>100</v>
       </c>
       <c r="B5">
+        <v>-23889000.0</v>
+      </c>
+      <c r="C5">
         <v>-22040000.0</v>
       </c>
-      <c r="C5">
+      <c r="D5">
         <v>-16424000.0</v>
       </c>
-      <c r="D5">
+      <c r="E5">
         <v>-11027999.0</v>
       </c>
-      <c r="E5">
+      <c r="F5">
         <v>-12015000.0</v>
       </c>
-      <c r="F5">
+      <c r="G5">
         <v>-19826000.0</v>
       </c>
-      <c r="G5">
+      <c r="H5">
         <v>-11444000.0</v>
       </c>
-      <c r="H5">
+      <c r="I5">
         <v>-8536000.0</v>
       </c>
-      <c r="I5">
+      <c r="J5">
         <v>-8476000.0</v>
       </c>
-      <c r="J5">
+      <c r="K5">
         <v>-9482000.0</v>
       </c>
-      <c r="K5">
+      <c r="L5">
         <v>-13385812.0</v>
       </c>
-      <c r="L5">
+      <c r="M5">
         <v>-14240000.0</v>
       </c>
-      <c r="M5">
+      <c r="N5">
         <v>-15223000.0</v>
       </c>
-      <c r="N5">
+      <c r="O5">
         <v>-14917000.0</v>
       </c>
-      <c r="O5">
+      <c r="P5">
         <v>-13177000.0</v>
       </c>
-      <c r="P5">
+      <c r="Q5">
         <v>-14556000.0</v>
       </c>
-      <c r="Q5">
+      <c r="R5">
         <v>-16648000.0</v>
       </c>
-      <c r="R5">
+      <c r="S5">
         <v>-14007000.0</v>
       </c>
-      <c r="S5">
+      <c r="T5">
         <v>-16964000.0</v>
       </c>
-      <c r="T5">
+      <c r="U5">
         <v>-14225000.0</v>
       </c>
-      <c r="U5">
+      <c r="V5">
         <v>770000.0</v>
       </c>
-      <c r="V5">
+      <c r="W5">
         <v>-12594000.0</v>
       </c>
-      <c r="W5">
+      <c r="X5">
         <v>-8666000.0</v>
       </c>
-      <c r="X5">
+      <c r="Y5">
         <v>-12085000.0</v>
       </c>
-      <c r="Y5">
+      <c r="Z5">
         <v>-13105000.0</v>
       </c>
-      <c r="Z5">
+      <c r="AA5">
         <v>-16758000.0</v>
       </c>
-      <c r="AA5">
+      <c r="AB5">
         <v>-18892000.0</v>
       </c>
-      <c r="AB5">
+      <c r="AC5">
         <v>-13725000.0</v>
       </c>
-      <c r="AC5">
+      <c r="AD5">
         <v>-14334000.0</v>
       </c>
-      <c r="AD5">
+      <c r="AE5">
         <v>-10930000.0</v>
       </c>
-      <c r="AE5">
+      <c r="AF5">
         <v>-10107000.0</v>
       </c>
-      <c r="AF5">
+      <c r="AG5">
         <v>-5785000.0</v>
       </c>
-      <c r="AG5">
+      <c r="AH5">
         <v>-3676000.0</v>
       </c>
-      <c r="AH5">
+      <c r="AI5">
         <v>-4255000.0</v>
       </c>
     </row>
-    <row r="6" spans="1:34">
+    <row r="6" spans="1:35">
       <c r="A6" t="s">
-        <v>100</v>
+        <v>101</v>
       </c>
       <c r="B6">
+        <v>-23832000.0</v>
+      </c>
+      <c r="C6">
         <v>-21984000.0</v>
       </c>
-      <c r="C6">
+      <c r="D6">
         <v>-16390000.0</v>
       </c>
-      <c r="D6">
+      <c r="E6">
         <v>-11003000.0</v>
       </c>
-      <c r="E6">
+      <c r="F6">
         <v>-11987000.0</v>
       </c>
-      <c r="F6">
+      <c r="G6">
         <v>-19799000.0</v>
       </c>
-      <c r="G6">
+      <c r="H6">
         <v>-11418000.0</v>
       </c>
-      <c r="H6">
+      <c r="I6">
         <v>-8511000.0</v>
       </c>
-      <c r="I6">
+      <c r="J6">
         <v>-8450000.0</v>
       </c>
-      <c r="J6">
+      <c r="K6">
         <v>-9454000.0</v>
       </c>
-      <c r="K6">
+      <c r="L6">
         <v>-13342000.0</v>
       </c>
-      <c r="L6">
+      <c r="M6">
         <v>-14216000.0</v>
       </c>
-      <c r="M6">
+      <c r="N6">
         <v>-15199000.0</v>
       </c>
-      <c r="N6">
+      <c r="O6">
         <v>-14899000.0</v>
       </c>
-      <c r="O6">
+      <c r="P6">
         <v>-13162000.0</v>
       </c>
-      <c r="P6">
+      <c r="Q6">
         <v>-14529000.0</v>
       </c>
-      <c r="Q6">
+      <c r="R6">
         <v>-16624000.0</v>
       </c>
-      <c r="R6">
+      <c r="S6">
         <v>-13984000.0</v>
       </c>
-      <c r="S6">
+      <c r="T6">
         <v>-16672000.0</v>
       </c>
-      <c r="T6">
+      <c r="U6">
         <v>-14201000.0</v>
       </c>
-      <c r="U6">
+      <c r="V6">
         <v>793000.0</v>
       </c>
-      <c r="V6">
+      <c r="W6">
         <v>-12571000.0</v>
       </c>
-      <c r="W6">
+      <c r="X6">
         <v>-8576000.0</v>
       </c>
-      <c r="X6">
+      <c r="Y6">
         <v>-12062000.0</v>
       </c>
-      <c r="Y6">
+      <c r="Z6">
         <v>-13080000.0</v>
       </c>
-      <c r="Z6">
+      <c r="AA6">
         <v>-16734000.0</v>
       </c>
-      <c r="AA6">
+      <c r="AB6">
         <v>-18868000.0</v>
       </c>
-      <c r="AB6">
+      <c r="AC6">
         <v>-13716000.0</v>
       </c>
-      <c r="AC6">
+      <c r="AD6">
         <v>-14332000.0</v>
       </c>
-      <c r="AD6">
+      <c r="AE6">
         <v>-10927000.0</v>
       </c>
-      <c r="AE6">
+      <c r="AF6">
         <v>-10105000.0</v>
       </c>
-      <c r="AF6">
+      <c r="AG6">
         <v>-5782000.0</v>
       </c>
-      <c r="AG6">
+      <c r="AH6">
         <v>-3673000.0</v>
       </c>
-      <c r="AH6">
+      <c r="AI6">
         <v>-4253000.0</v>
       </c>
     </row>
-    <row r="7" spans="1:34">
+    <row r="7" spans="1:35">
       <c r="A7" t="s">
-        <v>101</v>
+        <v>102</v>
       </c>
       <c r="B7"/>
       <c r="C7"/>
       <c r="D7"/>
       <c r="E7"/>
       <c r="F7"/>
       <c r="G7"/>
       <c r="H7"/>
       <c r="I7"/>
       <c r="J7"/>
       <c r="K7"/>
       <c r="L7"/>
       <c r="M7"/>
       <c r="N7"/>
       <c r="O7"/>
       <c r="P7"/>
       <c r="Q7"/>
       <c r="R7"/>
       <c r="S7"/>
       <c r="T7"/>
       <c r="U7"/>
       <c r="V7"/>
       <c r="W7"/>
       <c r="X7"/>
       <c r="Y7"/>
       <c r="Z7"/>
       <c r="AA7"/>
       <c r="AB7"/>
       <c r="AC7"/>
-      <c r="AD7">
-[...2 lines deleted...]
-      <c r="AE7"/>
+      <c r="AD7"/>
+      <c r="AE7">
+        <v>0.0</v>
+      </c>
       <c r="AF7"/>
       <c r="AG7"/>
-      <c r="AH7">
-[...3 lines deleted...]
-    <row r="8" spans="1:34">
+      <c r="AH7"/>
+      <c r="AI7">
+        <v>0.0</v>
+      </c>
+    </row>
+    <row r="8" spans="1:35">
       <c r="A8" t="s">
-        <v>102</v>
+        <v>103</v>
       </c>
       <c r="B8"/>
       <c r="C8"/>
       <c r="D8"/>
       <c r="E8"/>
       <c r="F8"/>
       <c r="G8"/>
       <c r="H8"/>
       <c r="I8"/>
       <c r="J8"/>
       <c r="K8"/>
       <c r="L8"/>
       <c r="M8"/>
       <c r="N8"/>
       <c r="O8"/>
       <c r="P8"/>
       <c r="Q8"/>
       <c r="R8"/>
       <c r="S8"/>
       <c r="T8"/>
       <c r="U8"/>
       <c r="V8"/>
       <c r="W8"/>
       <c r="X8"/>
       <c r="Y8"/>
       <c r="Z8"/>
       <c r="AA8"/>
       <c r="AB8"/>
       <c r="AC8"/>
-      <c r="AD8">
-[...2 lines deleted...]
-      <c r="AE8"/>
+      <c r="AD8"/>
+      <c r="AE8">
+        <v>0.0</v>
+      </c>
       <c r="AF8"/>
       <c r="AG8"/>
-      <c r="AH8">
-[...3 lines deleted...]
-    <row r="9" spans="1:34">
+      <c r="AH8"/>
+      <c r="AI8">
+        <v>0.0</v>
+      </c>
+    </row>
+    <row r="9" spans="1:35">
       <c r="A9" t="s">
-        <v>103</v>
+        <v>104</v>
       </c>
       <c r="B9">
+        <v>527000.0</v>
+      </c>
+      <c r="C9">
         <v>168000.0</v>
       </c>
-      <c r="C9">
+      <c r="D9">
         <v>1546000.0</v>
       </c>
-      <c r="D9">
+      <c r="E9">
         <v>-24999.0</v>
       </c>
-      <c r="E9">
+      <c r="F9">
         <v>-28000.0</v>
       </c>
-      <c r="F9">
+      <c r="G9">
         <v>-27000.0</v>
       </c>
-      <c r="G9">
+      <c r="H9">
         <v>-567000.0</v>
       </c>
-      <c r="H9">
+      <c r="I9">
         <v>-25000.0</v>
       </c>
-      <c r="I9">
+      <c r="J9">
         <v>-26000.0</v>
       </c>
-      <c r="J9">
+      <c r="K9">
         <v>-532000.0</v>
       </c>
-      <c r="K9">
+      <c r="L9">
         <v>-1400002.0</v>
       </c>
-      <c r="L9">
+      <c r="M9">
         <v>-23999.0</v>
       </c>
-      <c r="M9">
+      <c r="N9">
         <v>-24000.0</v>
       </c>
-      <c r="N9">
+      <c r="O9">
         <v>1000000.0</v>
       </c>
-      <c r="O9">
+      <c r="P9">
         <v>3500000.0</v>
       </c>
-      <c r="P9">
+      <c r="Q9">
         <v>1500000.0</v>
       </c>
-      <c r="Q9">
+      <c r="R9">
         <v>-23999.0</v>
       </c>
-      <c r="R9">
+      <c r="S9">
         <v>-22999.0</v>
       </c>
-      <c r="S9">
+      <c r="T9">
         <v>-292000.0</v>
       </c>
-      <c r="T9">
+      <c r="U9">
         <v>-9733000.0</v>
       </c>
-      <c r="U9">
+      <c r="V9">
         <v>15000000.0</v>
       </c>
-      <c r="V9">
+      <c r="W9">
         <v>-23000.0</v>
       </c>
-      <c r="W9">
+      <c r="X9">
         <v>-90000.0</v>
       </c>
-      <c r="X9">
+      <c r="Y9">
         <v>-8228000.0</v>
       </c>
-      <c r="Y9">
+      <c r="Z9">
         <v>-8622000.0</v>
       </c>
-      <c r="Z9"/>
       <c r="AA9"/>
       <c r="AB9"/>
       <c r="AC9"/>
-      <c r="AD9">
-[...2 lines deleted...]
-      <c r="AE9"/>
+      <c r="AD9"/>
+      <c r="AE9">
+        <v>0.0</v>
+      </c>
       <c r="AF9"/>
       <c r="AG9"/>
-      <c r="AH9">
-[...3 lines deleted...]
-    <row r="10" spans="1:34">
+      <c r="AH9"/>
+      <c r="AI9">
+        <v>0.0</v>
+      </c>
+    </row>
+    <row r="10" spans="1:35">
       <c r="A10" t="s">
-        <v>104</v>
+        <v>105</v>
       </c>
       <c r="B10">
+        <v>-28614000.0</v>
+      </c>
+      <c r="C10">
         <v>-26175000.0</v>
       </c>
-      <c r="C10">
+      <c r="D10">
         <v>-17409000.0</v>
       </c>
-      <c r="D10">
+      <c r="E10">
         <v>-11995000.0</v>
       </c>
-      <c r="E10">
+      <c r="F10">
         <v>-12966000.0</v>
       </c>
-      <c r="F10">
+      <c r="G10">
         <v>-20761000.0</v>
       </c>
-      <c r="G10">
+      <c r="H10">
         <v>-12363000.0</v>
       </c>
-      <c r="H10">
+      <c r="I10">
         <v>-9439000.0</v>
       </c>
-      <c r="I10">
+      <c r="J10">
         <v>-9363000.0</v>
       </c>
-      <c r="J10">
+      <c r="K10">
         <v>-10354000.0</v>
       </c>
-      <c r="K10">
+      <c r="L10">
         <v>-13685000.0</v>
       </c>
-      <c r="L10">
+      <c r="M10">
         <v>-15081000.0</v>
       </c>
-      <c r="M10">
+      <c r="N10">
         <v>-16043000.0</v>
       </c>
-      <c r="N10">
+      <c r="O10">
         <v>-14950000.0</v>
       </c>
-      <c r="O10">
+      <c r="P10">
         <v>-13177000.0</v>
       </c>
-      <c r="P10">
+      <c r="Q10">
         <v>-14556000.0</v>
       </c>
-      <c r="Q10">
+      <c r="R10">
         <v>-16648000.0</v>
       </c>
-      <c r="R10">
+      <c r="S10">
         <v>-14007000.0</v>
       </c>
-      <c r="S10">
+      <c r="T10">
         <v>-16964000.0</v>
       </c>
-      <c r="T10">
+      <c r="U10">
         <v>-14225000.0</v>
       </c>
-      <c r="U10">
+      <c r="V10">
         <v>770000.0</v>
       </c>
-      <c r="V10">
+      <c r="W10">
         <v>-12514000.0</v>
       </c>
-      <c r="W10">
+      <c r="X10">
         <v>-8666000.0</v>
       </c>
-      <c r="X10">
+      <c r="Y10">
         <v>-11962000.0</v>
       </c>
-      <c r="Y10">
+      <c r="Z10">
         <v>-12979000.0</v>
       </c>
-      <c r="Z10">
+      <c r="AA10">
         <v>-16343000.0</v>
       </c>
-      <c r="AA10">
+      <c r="AB10">
         <v>-18289000.0</v>
       </c>
-      <c r="AB10">
+      <c r="AC10">
         <v>-12904000.0</v>
       </c>
-      <c r="AC10">
+      <c r="AD10">
         <v>-13662000.0</v>
       </c>
-      <c r="AD10">
+      <c r="AE10">
         <v>-10430000.0</v>
       </c>
-      <c r="AE10">
+      <c r="AF10">
         <v>-9661000.0</v>
       </c>
-      <c r="AF10">
+      <c r="AG10">
         <v>-5700000.0</v>
       </c>
-      <c r="AG10">
+      <c r="AH10">
         <v>-3587000.0</v>
       </c>
-      <c r="AH10">
+      <c r="AI10">
         <v>-4165000.0</v>
       </c>
     </row>
-    <row r="11" spans="1:34">
+    <row r="11" spans="1:35">
       <c r="A11" t="s">
-        <v>105</v>
-[...1 lines deleted...]
-      <c r="B11">
+        <v>106</v>
+      </c>
+      <c r="B11"/>
+      <c r="C11">
         <v>-109000.0</v>
       </c>
-      <c r="C11">
+      <c r="D11">
         <v>-94000.0</v>
       </c>
-      <c r="D11">
+      <c r="E11">
         <v>-73000.0</v>
       </c>
-      <c r="E11"/>
-      <c r="F11">
+      <c r="F11"/>
+      <c r="G11">
         <v>-93000.0</v>
       </c>
-      <c r="G11">
+      <c r="H11">
         <v>-65000.0</v>
       </c>
-      <c r="H11"/>
-      <c r="I11">
+      <c r="I11"/>
+      <c r="J11">
         <v>-65000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>-74000.0</v>
       </c>
       <c r="K11">
         <v>-74000.0</v>
       </c>
       <c r="L11">
+        <v>-74000.0</v>
+      </c>
+      <c r="M11">
         <v>1120000.0</v>
       </c>
-      <c r="M11">
+      <c r="N11">
         <v>1213000.0</v>
       </c>
-      <c r="N11">
+      <c r="O11">
         <v>-552000.0</v>
       </c>
-      <c r="O11">
+      <c r="P11">
         <v>-31435000.0</v>
       </c>
-      <c r="P11">
+      <c r="Q11">
         <v>-474000.0</v>
       </c>
-      <c r="Q11">
+      <c r="R11">
         <v>-158000.0</v>
       </c>
-      <c r="R11">
+      <c r="S11">
         <v>-40000.0</v>
       </c>
-      <c r="S11">
+      <c r="T11">
         <v>-80000.0</v>
       </c>
-      <c r="T11">
+      <c r="U11">
         <v>-200000.0</v>
       </c>
-      <c r="U11">
+      <c r="V11">
         <v>-87000.0</v>
       </c>
-      <c r="V11">
+      <c r="W11">
         <v>-91000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>17000.0</v>
       </c>
       <c r="X11">
         <v>17000.0</v>
       </c>
-      <c r="Y11"/>
-[...2 lines deleted...]
-      </c>
+      <c r="Y11">
+        <v>17000.0</v>
+      </c>
+      <c r="Z11"/>
       <c r="AA11">
         <v>-1000.0</v>
       </c>
       <c r="AB11">
+        <v>-1000.0</v>
+      </c>
+      <c r="AC11">
         <v>-73000.0</v>
       </c>
-      <c r="AC11">
+      <c r="AD11">
         <v>-4000.0</v>
       </c>
-      <c r="AD11">
+      <c r="AE11">
         <v>22000.0</v>
       </c>
-      <c r="AE11">
+      <c r="AF11">
         <v>56000.0</v>
       </c>
-      <c r="AF11"/>
-      <c r="AG11">
+      <c r="AG11"/>
+      <c r="AH11">
         <v>2000.0</v>
       </c>
-      <c r="AH11">
+      <c r="AI11">
         <v>16000.0</v>
       </c>
     </row>
-    <row r="12" spans="1:34">
+    <row r="12" spans="1:35">
       <c r="A12" t="s">
-        <v>106</v>
+        <v>107</v>
       </c>
       <c r="B12">
+        <v>4725000.0</v>
+      </c>
+      <c r="C12">
         <v>4135000.0</v>
       </c>
-      <c r="C12">
+      <c r="D12">
         <v>985000.0</v>
       </c>
-      <c r="D12">
+      <c r="E12">
         <v>967000.0</v>
       </c>
-      <c r="E12">
+      <c r="F12">
         <v>951000.0</v>
       </c>
-      <c r="F12">
+      <c r="G12">
         <v>935000.0</v>
       </c>
-      <c r="G12">
+      <c r="H12">
         <v>919000.0</v>
       </c>
-      <c r="H12">
+      <c r="I12">
         <v>903000.0</v>
       </c>
-      <c r="I12">
+      <c r="J12">
         <v>887000.0</v>
       </c>
-      <c r="J12">
+      <c r="K12">
         <v>872000.0</v>
       </c>
-      <c r="K12">
+      <c r="L12">
         <v>857000.0</v>
       </c>
-      <c r="L12">
+      <c r="M12">
         <v>841000.0</v>
       </c>
-      <c r="M12">
+      <c r="N12">
         <v>820000.0</v>
       </c>
-      <c r="N12">
+      <c r="O12">
         <v>33000.0</v>
       </c>
-      <c r="O12">
+      <c r="P12">
         <v>31435000.0</v>
       </c>
-      <c r="P12">
+      <c r="Q12">
         <v>474000.0</v>
       </c>
-      <c r="Q12">
+      <c r="R12">
         <v>158000.0</v>
       </c>
-      <c r="R12">
+      <c r="S12">
         <v>40000.0</v>
       </c>
-      <c r="S12">
+      <c r="T12">
         <v>34000.0</v>
       </c>
-      <c r="T12"/>
-      <c r="U12">
+      <c r="U12"/>
+      <c r="V12">
         <v>58000.0</v>
       </c>
-      <c r="V12">
+      <c r="W12">
         <v>80000.0</v>
       </c>
-      <c r="W12"/>
-      <c r="X12">
+      <c r="X12"/>
+      <c r="Y12">
         <v>89000.0</v>
       </c>
-      <c r="Y12">
+      <c r="Z12">
         <v>126000.0</v>
       </c>
-      <c r="Z12">
+      <c r="AA12">
         <v>415000.0</v>
       </c>
-      <c r="AA12"/>
-      <c r="AB12">
+      <c r="AB12"/>
+      <c r="AC12">
         <v>821000.0</v>
       </c>
-      <c r="AC12">
+      <c r="AD12">
         <v>672000.0</v>
       </c>
-      <c r="AD12">
+      <c r="AE12">
         <v>500000.0</v>
       </c>
-      <c r="AE12"/>
       <c r="AF12"/>
       <c r="AG12"/>
-      <c r="AH12">
-[...3 lines deleted...]
-    <row r="13" spans="1:34">
+      <c r="AH12"/>
+      <c r="AI12">
+        <v>0.0</v>
+      </c>
+    </row>
+    <row r="13" spans="1:35">
       <c r="A13" t="s">
-        <v>107</v>
+        <v>108</v>
       </c>
       <c r="B13">
+        <v>1741000.0</v>
+      </c>
+      <c r="C13">
         <v>1732000.0</v>
       </c>
-      <c r="C13">
+      <c r="D13">
         <v>833000.0</v>
       </c>
-      <c r="D13">
+      <c r="E13">
         <v>874000.0</v>
       </c>
-      <c r="E13">
+      <c r="F13">
         <v>516000.0</v>
       </c>
-      <c r="F13">
+      <c r="G13">
         <v>697000.0</v>
       </c>
-      <c r="G13">
+      <c r="H13">
         <v>904000.0</v>
       </c>
-      <c r="H13">
+      <c r="I13">
         <v>1080000.0</v>
       </c>
-      <c r="I13">
+      <c r="J13">
         <v>1186000.0</v>
       </c>
-      <c r="J13">
+      <c r="K13">
         <v>994000.0</v>
       </c>
-      <c r="K13">
+      <c r="L13">
         <v>1046000.0</v>
       </c>
-      <c r="L13">
+      <c r="M13">
         <v>1120000.0</v>
       </c>
-      <c r="M13">
+      <c r="N13">
         <v>1213000.0</v>
       </c>
-      <c r="N13">
+      <c r="O13">
         <v>552000.0</v>
       </c>
-      <c r="O13">
+      <c r="P13">
         <v>582000.0</v>
       </c>
-      <c r="P13">
+      <c r="Q13">
         <v>474000.0</v>
       </c>
-      <c r="Q13">
+      <c r="R13">
         <v>158000.0</v>
       </c>
-      <c r="R13">
+      <c r="S13">
         <v>40000.0</v>
       </c>
-      <c r="S13">
+      <c r="T13">
         <v>34000.0</v>
       </c>
-      <c r="T13">
+      <c r="U13">
         <v>48000.0</v>
       </c>
-      <c r="U13">
+      <c r="V13">
         <v>58000.0</v>
       </c>
-      <c r="V13">
+      <c r="W13">
         <v>80000.0</v>
       </c>
-      <c r="W13">
+      <c r="X13">
         <v>96000.0</v>
       </c>
-      <c r="X13">
+      <c r="Y13">
         <v>89000.0</v>
       </c>
-      <c r="Y13">
+      <c r="Z13">
         <v>126000.0</v>
       </c>
-      <c r="Z13">
+      <c r="AA13">
         <v>415000.0</v>
       </c>
-      <c r="AA13">
+      <c r="AB13">
         <v>603000.0</v>
       </c>
-      <c r="AB13">
+      <c r="AC13">
         <v>821000.0</v>
       </c>
-      <c r="AC13">
+      <c r="AD13">
         <v>672000.0</v>
       </c>
-      <c r="AD13">
+      <c r="AE13">
         <v>500000.0</v>
       </c>
-      <c r="AE13"/>
       <c r="AF13"/>
       <c r="AG13"/>
       <c r="AH13"/>
-    </row>
-    <row r="14" spans="1:34">
+      <c r="AI13"/>
+    </row>
+    <row r="14" spans="1:35">
       <c r="A14" t="s">
-        <v>108</v>
+        <v>109</v>
       </c>
       <c r="B14"/>
       <c r="C14"/>
       <c r="D14"/>
       <c r="E14"/>
       <c r="F14"/>
       <c r="G14"/>
       <c r="H14"/>
       <c r="I14"/>
       <c r="J14"/>
       <c r="K14"/>
       <c r="L14"/>
       <c r="M14"/>
       <c r="N14"/>
       <c r="O14"/>
       <c r="P14"/>
       <c r="Q14"/>
       <c r="R14"/>
       <c r="S14"/>
       <c r="T14"/>
       <c r="U14"/>
       <c r="V14"/>
       <c r="W14"/>
       <c r="X14"/>
       <c r="Y14"/>
       <c r="Z14"/>
       <c r="AA14"/>
       <c r="AB14"/>
       <c r="AC14"/>
-      <c r="AD14">
-[...2 lines deleted...]
-      <c r="AE14"/>
+      <c r="AD14"/>
+      <c r="AE14">
+        <v>0.0</v>
+      </c>
       <c r="AF14"/>
       <c r="AG14"/>
-      <c r="AH14">
-[...3 lines deleted...]
-    <row r="15" spans="1:34">
+      <c r="AH14"/>
+      <c r="AI14">
+        <v>0.0</v>
+      </c>
+    </row>
+    <row r="15" spans="1:35">
       <c r="A15" t="s">
-        <v>109</v>
+        <v>110</v>
       </c>
       <c r="B15">
+        <v>-28614000.0</v>
+      </c>
+      <c r="C15">
         <v>-26066000.0</v>
       </c>
-      <c r="C15">
+      <c r="D15">
         <v>-17409000.0</v>
       </c>
-      <c r="D15">
+      <c r="E15">
         <v>-11922000.0</v>
       </c>
-      <c r="E15">
+      <c r="F15">
         <v>-12966000.0</v>
       </c>
-      <c r="F15">
+      <c r="G15">
         <v>-20761000.0</v>
       </c>
-      <c r="G15">
+      <c r="H15">
         <v>-12363000.0</v>
       </c>
-      <c r="H15">
+      <c r="I15">
         <v>-9439000.0</v>
       </c>
-      <c r="I15">
+      <c r="J15">
         <v>-9363000.0</v>
       </c>
-      <c r="J15">
+      <c r="K15">
         <v>-10354000.0</v>
       </c>
-      <c r="K15">
+      <c r="L15">
         <v>-13611000.0</v>
       </c>
-      <c r="L15">
+      <c r="M15">
         <v>-15081000.0</v>
       </c>
-      <c r="M15">
+      <c r="N15">
         <v>-16043000.0</v>
       </c>
-      <c r="N15">
+      <c r="O15">
         <v>-14950000.0</v>
       </c>
-      <c r="O15">
+      <c r="P15">
         <v>-13177000.0</v>
       </c>
-      <c r="P15">
+      <c r="Q15">
         <v>-14556000.0</v>
       </c>
-      <c r="Q15">
+      <c r="R15">
         <v>-16648000.0</v>
       </c>
-      <c r="R15">
+      <c r="S15">
         <v>-14007000.0</v>
       </c>
-      <c r="S15">
+      <c r="T15">
         <v>-16884000.0</v>
       </c>
-      <c r="T15">
+      <c r="U15">
         <v>-14225000.0</v>
       </c>
-      <c r="U15">
+      <c r="V15">
         <v>770000.0</v>
       </c>
-      <c r="V15">
+      <c r="W15">
         <v>-12514000.0</v>
       </c>
-      <c r="W15">
+      <c r="X15">
         <v>-8666000.0</v>
       </c>
-      <c r="X15">
+      <c r="Y15">
         <v>-11979000.0</v>
       </c>
-      <c r="Y15">
+      <c r="Z15">
         <v>-12979000.0</v>
       </c>
-      <c r="Z15">
+      <c r="AA15">
         <v>-16343000.0</v>
       </c>
-      <c r="AA15">
+      <c r="AB15">
         <v>-18288000.0</v>
       </c>
-      <c r="AB15">
+      <c r="AC15">
         <v>-12831000.0</v>
       </c>
-      <c r="AC15">
+      <c r="AD15">
         <v>-13658000.0</v>
       </c>
-      <c r="AD15">
+      <c r="AE15">
         <v>-10452000.0</v>
       </c>
-      <c r="AE15">
+      <c r="AF15">
         <v>-9717000.0</v>
       </c>
-      <c r="AF15">
+      <c r="AG15">
         <v>-5700000.0</v>
       </c>
-      <c r="AG15">
+      <c r="AH15">
         <v>-3589000.0</v>
       </c>
-      <c r="AH15">
+      <c r="AI15">
         <v>-4181000.0</v>
       </c>
     </row>
-    <row r="16" spans="1:34">
+    <row r="16" spans="1:35">
       <c r="A16" t="s">
-        <v>110</v>
+        <v>111</v>
       </c>
       <c r="B16"/>
       <c r="C16"/>
       <c r="D16"/>
       <c r="E16"/>
       <c r="F16"/>
       <c r="G16"/>
       <c r="H16"/>
       <c r="I16"/>
       <c r="J16"/>
       <c r="K16"/>
-      <c r="L16">
+      <c r="L16"/>
+      <c r="M16">
         <v>-15081000.0</v>
       </c>
-      <c r="M16">
+      <c r="N16">
         <v>-16043000.0</v>
       </c>
-      <c r="N16">
+      <c r="O16">
         <v>-14950000.0</v>
       </c>
-      <c r="O16">
+      <c r="P16">
         <v>-13177000.0</v>
       </c>
-      <c r="P16">
+      <c r="Q16">
         <v>-14556000.0</v>
       </c>
-      <c r="Q16">
+      <c r="R16">
         <v>-16648000.0</v>
       </c>
-      <c r="R16">
+      <c r="S16">
         <v>-14007000.0</v>
       </c>
-      <c r="S16">
+      <c r="T16">
         <v>-16884000.0</v>
       </c>
-      <c r="T16">
+      <c r="U16">
         <v>-14225000.0</v>
       </c>
-      <c r="U16">
+      <c r="V16">
         <v>770000.0</v>
       </c>
-      <c r="V16">
+      <c r="W16">
         <v>-12514000.0</v>
       </c>
-      <c r="W16">
+      <c r="X16">
         <v>-8666000.0</v>
       </c>
-      <c r="X16">
+      <c r="Y16">
         <v>-11979000.0</v>
       </c>
-      <c r="Y16">
+      <c r="Z16">
         <v>-12979000.0</v>
       </c>
-      <c r="Z16">
+      <c r="AA16">
         <v>-16343000.0</v>
       </c>
-      <c r="AA16">
+      <c r="AB16">
         <v>-18288000.0</v>
       </c>
-      <c r="AB16">
+      <c r="AC16">
         <v>-12831000.0</v>
       </c>
-      <c r="AC16">
+      <c r="AD16">
         <v>-13658000.0</v>
       </c>
-      <c r="AD16">
+      <c r="AE16">
         <v>-10452000.0</v>
       </c>
-      <c r="AE16">
+      <c r="AF16">
         <v>-9717000.0</v>
       </c>
-      <c r="AF16">
+      <c r="AG16">
         <v>-5700000.0</v>
       </c>
-      <c r="AG16">
+      <c r="AH16">
         <v>-3589000.0</v>
       </c>
-      <c r="AH16">
+      <c r="AI16">
         <v>-4181000.0</v>
       </c>
     </row>
-    <row r="17" spans="1:34">
+    <row r="17" spans="1:35">
       <c r="A17" t="s">
-        <v>111</v>
+        <v>112</v>
       </c>
       <c r="B17">
+        <v>-28614000.0</v>
+      </c>
+      <c r="C17">
         <v>-26066000.0</v>
       </c>
-      <c r="C17">
+      <c r="D17">
         <v>-17409000.0</v>
       </c>
-      <c r="D17">
+      <c r="E17">
         <v>-11922000.0</v>
       </c>
-      <c r="E17">
+      <c r="F17">
         <v>-12966000.0</v>
       </c>
-      <c r="F17">
+      <c r="G17">
         <v>-20761000.0</v>
       </c>
-      <c r="G17">
+      <c r="H17">
         <v>-12363000.0</v>
       </c>
-      <c r="H17">
+      <c r="I17">
         <v>-9439000.0</v>
       </c>
-      <c r="I17">
+      <c r="J17">
         <v>-9363000.0</v>
       </c>
-      <c r="J17">
+      <c r="K17">
         <v>-10354000.0</v>
       </c>
-      <c r="K17">
+      <c r="L17">
         <v>-13611000.0</v>
       </c>
-      <c r="L17">
+      <c r="M17">
         <v>-15081000.0</v>
       </c>
-      <c r="M17">
+      <c r="N17">
         <v>-16043000.0</v>
       </c>
-      <c r="N17">
+      <c r="O17">
         <v>-14950000.0</v>
       </c>
-      <c r="O17">
+      <c r="P17">
         <v>-13177000.0</v>
       </c>
-      <c r="P17">
+      <c r="Q17">
         <v>-14556000.0</v>
       </c>
-      <c r="Q17">
+      <c r="R17">
         <v>-16648000.0</v>
       </c>
-      <c r="R17">
+      <c r="S17">
         <v>-14007000.0</v>
       </c>
-      <c r="S17">
+      <c r="T17">
         <v>-16884000.0</v>
       </c>
-      <c r="T17">
+      <c r="U17">
         <v>-14225000.0</v>
       </c>
-      <c r="U17">
+      <c r="V17">
         <v>770000.0</v>
       </c>
-      <c r="V17">
+      <c r="W17">
         <v>-12514000.0</v>
       </c>
-      <c r="W17">
+      <c r="X17">
         <v>-8666000.0</v>
       </c>
-      <c r="X17">
+      <c r="Y17">
         <v>-11979000.0</v>
       </c>
-      <c r="Y17">
+      <c r="Z17">
         <v>-12979000.0</v>
       </c>
-      <c r="Z17">
+      <c r="AA17">
         <v>-16343000.0</v>
       </c>
-      <c r="AA17">
+      <c r="AB17">
         <v>-18288000.0</v>
       </c>
-      <c r="AB17">
+      <c r="AC17">
         <v>-12831000.0</v>
       </c>
-      <c r="AC17">
+      <c r="AD17">
         <v>-13658000.0</v>
       </c>
-      <c r="AD17">
+      <c r="AE17">
         <v>-10452000.0</v>
       </c>
-      <c r="AE17"/>
-      <c r="AF17">
+      <c r="AF17"/>
+      <c r="AG17">
         <v>-5700000.0</v>
       </c>
-      <c r="AG17">
+      <c r="AH17">
         <v>-3589000.0</v>
       </c>
-      <c r="AH17">
+      <c r="AI17">
         <v>-4181000.0</v>
       </c>
     </row>
-    <row r="18" spans="1:34">
+    <row r="18" spans="1:35">
       <c r="A18" t="s">
-        <v>112</v>
+        <v>113</v>
       </c>
       <c r="B18">
+        <v>-2984000.0</v>
+      </c>
+      <c r="C18">
         <v>-2403000.0</v>
       </c>
-      <c r="C18">
+      <c r="D18">
         <v>-152000.0</v>
       </c>
-      <c r="D18">
+      <c r="E18">
         <v>-93000.0</v>
       </c>
-      <c r="E18">
+      <c r="F18">
         <v>-435000.0</v>
       </c>
-      <c r="F18">
+      <c r="G18">
         <v>-238000.0</v>
       </c>
-      <c r="G18">
+      <c r="H18">
         <v>-15000.0</v>
       </c>
-      <c r="H18">
+      <c r="I18">
         <v>177000.0</v>
       </c>
-      <c r="I18">
+      <c r="J18">
         <v>299000.0</v>
       </c>
-      <c r="J18">
+      <c r="K18">
         <v>122000.0</v>
       </c>
-      <c r="K18">
+      <c r="L18">
         <v>189000.0</v>
       </c>
-      <c r="L18">
+      <c r="M18">
         <v>279000.0</v>
       </c>
-      <c r="M18">
+      <c r="N18">
         <v>393000.0</v>
       </c>
-      <c r="N18">
+      <c r="O18">
         <v>552000.0</v>
       </c>
-      <c r="O18">
+      <c r="P18">
         <v>582000.0</v>
       </c>
-      <c r="P18">
+      <c r="Q18">
         <v>474000.0</v>
       </c>
-      <c r="Q18">
+      <c r="R18">
         <v>158000.0</v>
       </c>
-      <c r="R18">
+      <c r="S18">
         <v>40000.0</v>
       </c>
-      <c r="S18">
+      <c r="T18">
         <v>34000.0</v>
       </c>
-      <c r="T18">
+      <c r="U18">
         <v>48000.0</v>
       </c>
-      <c r="U18">
+      <c r="V18">
         <v>58000.0</v>
       </c>
-      <c r="V18">
+      <c r="W18">
         <v>80000.0</v>
       </c>
-      <c r="W18">
+      <c r="X18">
         <v>96000.0</v>
       </c>
-      <c r="X18">
+      <c r="Y18">
         <v>89000.0</v>
       </c>
-      <c r="Y18">
+      <c r="Z18">
         <v>126000.0</v>
       </c>
-      <c r="Z18">
+      <c r="AA18">
         <v>415000.0</v>
       </c>
-      <c r="AA18">
+      <c r="AB18">
         <v>603000.0</v>
       </c>
-      <c r="AB18">
+      <c r="AC18">
         <v>821000.0</v>
       </c>
-      <c r="AC18">
+      <c r="AD18">
         <v>672000.0</v>
       </c>
-      <c r="AD18">
+      <c r="AE18">
         <v>500000.0</v>
       </c>
-      <c r="AE18"/>
       <c r="AF18"/>
       <c r="AG18"/>
       <c r="AH18"/>
-    </row>
-    <row r="19" spans="1:34">
+      <c r="AI18"/>
+    </row>
+    <row r="19" spans="1:35">
       <c r="A19" t="s">
-        <v>113</v>
+        <v>114</v>
       </c>
       <c r="B19"/>
       <c r="C19"/>
       <c r="D19"/>
       <c r="E19"/>
       <c r="F19"/>
       <c r="G19"/>
       <c r="H19"/>
       <c r="I19"/>
       <c r="J19"/>
       <c r="K19"/>
       <c r="L19"/>
-      <c r="M19">
+      <c r="M19"/>
+      <c r="N19">
         <v>1213000.0</v>
       </c>
-      <c r="N19"/>
       <c r="O19"/>
       <c r="P19"/>
       <c r="Q19"/>
-      <c r="R19">
+      <c r="R19"/>
+      <c r="S19">
         <v>40000.0</v>
       </c>
-      <c r="S19">
+      <c r="T19">
         <v>34000.0</v>
       </c>
-      <c r="T19">
+      <c r="U19">
         <v>48000.0</v>
       </c>
-      <c r="U19">
+      <c r="V19">
         <v>58000.0</v>
       </c>
-      <c r="V19">
+      <c r="W19">
         <v>80000.0</v>
       </c>
-      <c r="W19"/>
       <c r="X19"/>
       <c r="Y19"/>
       <c r="Z19"/>
       <c r="AA19"/>
       <c r="AB19"/>
       <c r="AC19"/>
       <c r="AD19"/>
       <c r="AE19"/>
       <c r="AF19"/>
       <c r="AG19"/>
       <c r="AH19"/>
-    </row>
-    <row r="20" spans="1:34">
+      <c r="AI19"/>
+    </row>
+    <row r="20" spans="1:35">
       <c r="A20" t="s">
-        <v>114</v>
+        <v>115</v>
       </c>
       <c r="B20"/>
       <c r="C20"/>
       <c r="D20"/>
       <c r="E20"/>
       <c r="F20"/>
       <c r="G20"/>
       <c r="H20"/>
       <c r="I20"/>
       <c r="J20"/>
       <c r="K20"/>
       <c r="L20"/>
       <c r="M20"/>
       <c r="N20"/>
       <c r="O20"/>
       <c r="P20"/>
       <c r="Q20"/>
       <c r="R20"/>
       <c r="S20"/>
       <c r="T20"/>
       <c r="U20"/>
       <c r="V20"/>
       <c r="W20"/>
       <c r="X20"/>
       <c r="Y20"/>
       <c r="Z20"/>
       <c r="AA20"/>
       <c r="AB20"/>
       <c r="AC20"/>
-      <c r="AD20">
-[...2 lines deleted...]
-      <c r="AE20"/>
+      <c r="AD20"/>
+      <c r="AE20">
+        <v>0.0</v>
+      </c>
       <c r="AF20"/>
       <c r="AG20"/>
-      <c r="AH20">
-[...3 lines deleted...]
-    <row r="21" spans="1:34">
+      <c r="AH20"/>
+      <c r="AI20">
+        <v>0.0</v>
+      </c>
+    </row>
+    <row r="21" spans="1:35">
       <c r="A21" t="s">
-        <v>115</v>
+        <v>116</v>
       </c>
       <c r="B21">
+        <v>-25630000.0</v>
+      </c>
+      <c r="C21">
         <v>-23772000.0</v>
       </c>
-      <c r="C21">
+      <c r="D21">
         <v>-17257000.0</v>
       </c>
-      <c r="D21">
+      <c r="E21">
         <v>-11902000.0</v>
       </c>
-      <c r="E21">
+      <c r="F21">
         <v>-12531000.0</v>
       </c>
-      <c r="F21">
+      <c r="G21">
         <v>-20523000.0</v>
       </c>
-      <c r="G21">
+      <c r="H21">
         <v>-12348000.0</v>
       </c>
-      <c r="H21">
+      <c r="I21">
         <v>-9616000.0</v>
       </c>
-      <c r="I21">
+      <c r="J21">
         <v>-9662000.0</v>
       </c>
-      <c r="J21">
+      <c r="K21">
         <v>-10476000.0</v>
       </c>
-      <c r="K21">
+      <c r="L21">
         <v>-13874000.0</v>
       </c>
-      <c r="L21">
+      <c r="M21">
         <v>-15360000.0</v>
       </c>
-      <c r="M21">
+      <c r="N21">
         <v>-16436000.0</v>
       </c>
-      <c r="N21">
+      <c r="O21">
         <v>-15502000.0</v>
       </c>
-      <c r="O21">
+      <c r="P21">
         <v>-13759000.0</v>
       </c>
-      <c r="P21">
+      <c r="Q21">
         <v>-15030000.0</v>
       </c>
-      <c r="Q21">
+      <c r="R21">
         <v>-16806000.0</v>
       </c>
-      <c r="R21">
+      <c r="S21">
         <v>-14047000.0</v>
       </c>
-      <c r="S21">
+      <c r="T21">
         <v>-16998000.0</v>
       </c>
-      <c r="T21">
+      <c r="U21">
         <v>-14273000.0</v>
       </c>
-      <c r="U21">
+      <c r="V21">
         <v>712000.0</v>
       </c>
-      <c r="V21">
+      <c r="W21">
         <v>-12594000.0</v>
       </c>
-      <c r="W21">
+      <c r="X21">
         <v>-8762000.0</v>
       </c>
-      <c r="X21">
+      <c r="Y21">
         <v>-12085000.0</v>
       </c>
-      <c r="Y21">
+      <c r="Z21">
         <v>-13105000.0</v>
       </c>
-      <c r="Z21">
+      <c r="AA21">
         <v>-16758000.0</v>
       </c>
-      <c r="AA21">
+      <c r="AB21">
         <v>-18892000.0</v>
       </c>
-      <c r="AB21">
+      <c r="AC21">
         <v>-13725000.0</v>
       </c>
-      <c r="AC21">
+      <c r="AD21">
         <v>-14334000.0</v>
       </c>
-      <c r="AD21">
+      <c r="AE21">
         <v>-10930000.0</v>
       </c>
-      <c r="AE21">
+      <c r="AF21">
         <v>-10107000.0</v>
       </c>
-      <c r="AF21">
+      <c r="AG21">
         <v>-5785000.0</v>
       </c>
-      <c r="AG21">
+      <c r="AH21">
         <v>-3676000.0</v>
       </c>
-      <c r="AH21">
+      <c r="AI21">
         <v>-4255000.0</v>
       </c>
     </row>
-    <row r="22" spans="1:34">
+    <row r="22" spans="1:35">
       <c r="A22" t="s">
-        <v>116</v>
+        <v>117</v>
       </c>
       <c r="B22"/>
       <c r="C22"/>
       <c r="D22"/>
       <c r="E22"/>
       <c r="F22"/>
       <c r="G22"/>
       <c r="H22"/>
       <c r="I22"/>
       <c r="J22"/>
       <c r="K22"/>
       <c r="L22"/>
       <c r="M22"/>
       <c r="N22"/>
       <c r="O22"/>
       <c r="P22"/>
       <c r="Q22"/>
       <c r="R22"/>
       <c r="S22"/>
       <c r="T22"/>
       <c r="U22"/>
       <c r="V22"/>
       <c r="W22"/>
       <c r="X22"/>
       <c r="Y22"/>
       <c r="Z22"/>
       <c r="AA22"/>
       <c r="AB22"/>
       <c r="AC22"/>
-      <c r="AD22">
-[...2 lines deleted...]
-      <c r="AE22"/>
+      <c r="AD22"/>
+      <c r="AE22">
+        <v>0.0</v>
+      </c>
       <c r="AF22"/>
       <c r="AG22"/>
-      <c r="AH22">
-[...3 lines deleted...]
-    <row r="23" spans="1:34">
+      <c r="AH22"/>
+      <c r="AI22">
+        <v>0.0</v>
+      </c>
+    </row>
+    <row r="23" spans="1:35">
       <c r="A23" t="s">
-        <v>117</v>
+        <v>118</v>
       </c>
       <c r="B23">
+        <v>26189000.0</v>
+      </c>
+      <c r="C23">
         <v>24010000.0</v>
       </c>
-      <c r="C23">
+      <c r="D23">
         <v>18803000.0</v>
       </c>
-      <c r="D23">
+      <c r="E23">
         <v>11902000.0</v>
       </c>
-      <c r="E23">
+      <c r="F23">
         <v>12531000.0</v>
       </c>
-      <c r="F23">
+      <c r="G23">
         <v>20523000.0</v>
       </c>
-      <c r="G23">
+      <c r="H23">
         <v>12348000.0</v>
       </c>
-      <c r="H23">
+      <c r="I23">
         <v>9616000.0</v>
       </c>
-      <c r="I23">
+      <c r="J23">
         <v>9662000.0</v>
       </c>
-      <c r="J23">
+      <c r="K23">
         <v>10476000.0</v>
       </c>
-      <c r="K23">
+      <c r="L23">
         <v>13874000.0</v>
       </c>
-      <c r="L23">
+      <c r="M23">
         <v>15360000.0</v>
       </c>
-      <c r="M23">
+      <c r="N23">
         <v>16436000.0</v>
       </c>
-      <c r="N23">
+      <c r="O23">
         <v>16502000.0</v>
       </c>
-      <c r="O23">
+      <c r="P23">
         <v>17259000.0</v>
       </c>
-      <c r="P23">
+      <c r="Q23">
         <v>16530000.0</v>
       </c>
-      <c r="Q23">
+      <c r="R23">
         <v>16806000.0</v>
       </c>
-      <c r="R23">
+      <c r="S23">
         <v>14047000.0</v>
       </c>
-      <c r="S23">
+      <c r="T23">
         <v>16998000.0</v>
       </c>
-      <c r="T23">
+      <c r="U23">
         <v>14273000.0</v>
       </c>
-      <c r="U23">
+      <c r="V23">
         <v>14288000.0</v>
       </c>
-      <c r="V23">
+      <c r="W23">
         <v>12594000.0</v>
       </c>
-      <c r="W23">
+      <c r="X23">
         <v>8762000.0</v>
       </c>
-      <c r="X23">
+      <c r="Y23">
         <v>12085000.0</v>
       </c>
-      <c r="Y23">
+      <c r="Z23">
         <v>13105000.0</v>
       </c>
-      <c r="Z23">
+      <c r="AA23">
         <v>16758000.0</v>
       </c>
-      <c r="AA23">
+      <c r="AB23">
         <v>18892000.0</v>
       </c>
-      <c r="AB23">
+      <c r="AC23">
         <v>13725000.0</v>
       </c>
-      <c r="AC23">
+      <c r="AD23">
         <v>14334000.0</v>
       </c>
-      <c r="AD23">
+      <c r="AE23">
         <v>10930000.0</v>
       </c>
-      <c r="AE23">
+      <c r="AF23">
         <v>10107000.0</v>
       </c>
-      <c r="AF23">
+      <c r="AG23">
         <v>5785000.0</v>
       </c>
-      <c r="AG23">
+      <c r="AH23">
         <v>3676000.0</v>
       </c>
-      <c r="AH23">
+      <c r="AI23">
         <v>4255000.0</v>
       </c>
     </row>
-    <row r="24" spans="1:34">
+    <row r="24" spans="1:35">
       <c r="A24" t="s">
-        <v>118</v>
+        <v>119</v>
       </c>
       <c r="B24"/>
       <c r="C24"/>
       <c r="D24"/>
       <c r="E24"/>
       <c r="F24"/>
       <c r="G24"/>
       <c r="H24"/>
       <c r="I24"/>
       <c r="J24"/>
       <c r="K24"/>
       <c r="L24"/>
       <c r="M24"/>
       <c r="N24"/>
       <c r="O24"/>
       <c r="P24"/>
       <c r="Q24"/>
       <c r="R24"/>
       <c r="S24"/>
       <c r="T24"/>
       <c r="U24"/>
       <c r="V24"/>
       <c r="W24"/>
       <c r="X24"/>
       <c r="Y24"/>
       <c r="Z24"/>
       <c r="AA24"/>
       <c r="AB24"/>
       <c r="AC24"/>
       <c r="AD24"/>
       <c r="AE24"/>
       <c r="AF24"/>
       <c r="AG24"/>
       <c r="AH24"/>
-    </row>
-    <row r="25" spans="1:34">
+      <c r="AI24"/>
+    </row>
+    <row r="25" spans="1:35">
       <c r="A25" t="s">
-        <v>119</v>
+        <v>120</v>
       </c>
       <c r="B25">
+        <v>57000.0</v>
+      </c>
+      <c r="C25">
         <v>56000.0</v>
       </c>
-      <c r="C25">
+      <c r="D25">
         <v>34000.0</v>
       </c>
-      <c r="D25">
+      <c r="E25">
         <v>25000.0</v>
       </c>
-      <c r="E25">
+      <c r="F25">
         <v>28000.0</v>
       </c>
-      <c r="F25">
+      <c r="G25">
         <v>27000.0</v>
       </c>
-      <c r="G25">
+      <c r="H25">
         <v>26000.0</v>
       </c>
-      <c r="H25">
+      <c r="I25">
         <v>25000.0</v>
       </c>
-      <c r="I25">
+      <c r="J25">
         <v>26000.0</v>
       </c>
-      <c r="J25">
+      <c r="K25">
         <v>28000.0</v>
       </c>
-      <c r="K25">
+      <c r="L25">
         <v>26000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>24000.0</v>
       </c>
       <c r="M25">
         <v>24000.0</v>
       </c>
       <c r="N25">
+        <v>24000.0</v>
+      </c>
+      <c r="O25">
         <v>18000.0</v>
       </c>
-      <c r="O25">
+      <c r="P25">
         <v>15000.0</v>
       </c>
-      <c r="P25">
+      <c r="Q25">
         <v>27000.0</v>
       </c>
-      <c r="Q25">
+      <c r="R25">
         <v>24000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>23000.0</v>
       </c>
       <c r="S25">
         <v>23000.0</v>
       </c>
       <c r="T25">
+        <v>23000.0</v>
+      </c>
+      <c r="U25">
         <v>24000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>23000.0</v>
       </c>
       <c r="V25">
         <v>23000.0</v>
       </c>
       <c r="W25">
+        <v>23000.0</v>
+      </c>
+      <c r="X25">
         <v>25000.0</v>
       </c>
-      <c r="X25">
+      <c r="Y25">
         <v>23000.0</v>
       </c>
-      <c r="Y25">
+      <c r="Z25">
         <v>25000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>24000.0</v>
       </c>
       <c r="AA25">
         <v>24000.0</v>
       </c>
       <c r="AB25">
+        <v>24000.0</v>
+      </c>
+      <c r="AC25">
         <v>9000.0</v>
       </c>
-      <c r="AC25">
+      <c r="AD25">
         <v>2000.0</v>
       </c>
-      <c r="AD25">
+      <c r="AE25">
         <v>3000.0</v>
       </c>
-      <c r="AE25">
+      <c r="AF25">
         <v>2000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>3000.0</v>
       </c>
       <c r="AG25">
         <v>3000.0</v>
       </c>
       <c r="AH25">
+        <v>3000.0</v>
+      </c>
+      <c r="AI25">
         <v>2000.0</v>
       </c>
     </row>
-    <row r="26" spans="1:34">
+    <row r="26" spans="1:35">
       <c r="A26" t="s">
-        <v>120</v>
+        <v>121</v>
       </c>
       <c r="B26">
+        <v>3509000.0</v>
+      </c>
+      <c r="C26">
         <v>3360000.0</v>
       </c>
-      <c r="C26">
+      <c r="D26">
         <v>5521000.0</v>
       </c>
-      <c r="D26">
+      <c r="E26">
         <v>4013000.0</v>
       </c>
-      <c r="E26">
+      <c r="F26">
         <v>3669000.0</v>
       </c>
-      <c r="F26">
+      <c r="G26">
         <v>4978000.0</v>
       </c>
-      <c r="G26">
+      <c r="H26">
         <v>3940000.0</v>
       </c>
-      <c r="H26">
+      <c r="I26">
         <v>3963000.0</v>
       </c>
-      <c r="I26">
+      <c r="J26">
         <v>2815000.0</v>
       </c>
-      <c r="J26">
+      <c r="K26">
         <v>3639000.0</v>
       </c>
-      <c r="K26">
+      <c r="L26">
         <v>5434000.0</v>
       </c>
-      <c r="L26">
+      <c r="M26">
         <v>6721000.0</v>
       </c>
-      <c r="M26">
+      <c r="N26">
         <v>8622000.0</v>
       </c>
-      <c r="N26">
+      <c r="O26">
         <v>10257000.0</v>
       </c>
-      <c r="O26">
+      <c r="P26">
         <v>10714000.0</v>
       </c>
-      <c r="P26">
+      <c r="Q26">
         <v>9826000.0</v>
       </c>
-      <c r="Q26">
+      <c r="R26">
         <v>10657000.0</v>
       </c>
-      <c r="R26">
+      <c r="S26">
         <v>8768000.0</v>
       </c>
-      <c r="S26">
+      <c r="T26">
         <v>10903000.0</v>
       </c>
-      <c r="T26">
+      <c r="U26">
         <v>9933000.0</v>
       </c>
-      <c r="U26">
+      <c r="V26">
         <v>9514000.0</v>
       </c>
-      <c r="V26">
+      <c r="W26">
         <v>8595000.0</v>
       </c>
-      <c r="W26">
+      <c r="X26">
         <v>5766000.0</v>
       </c>
-      <c r="X26">
+      <c r="Y26">
         <v>8520000.0</v>
       </c>
-      <c r="Y26">
+      <c r="Z26">
         <v>8695000.0</v>
       </c>
-      <c r="Z26">
+      <c r="AA26">
         <v>11872000.0</v>
       </c>
-      <c r="AA26">
+      <c r="AB26">
         <v>14149000.0</v>
       </c>
-      <c r="AB26">
+      <c r="AC26">
         <v>9545000.0</v>
       </c>
-      <c r="AC26">
+      <c r="AD26">
         <v>10527000.0</v>
       </c>
-      <c r="AD26">
+      <c r="AE26">
         <v>7765000.0</v>
       </c>
-      <c r="AE26">
+      <c r="AF26">
         <v>7297000.0</v>
       </c>
-      <c r="AF26">
+      <c r="AG26">
         <v>3911000.0</v>
       </c>
-      <c r="AG26">
+      <c r="AH26">
         <v>2551000.0</v>
       </c>
-      <c r="AH26">
+      <c r="AI26">
         <v>3091000.0</v>
       </c>
     </row>
-    <row r="27" spans="1:34">
+    <row r="27" spans="1:35">
       <c r="A27" t="s">
-        <v>121</v>
+        <v>122</v>
       </c>
       <c r="B27"/>
-      <c r="C27">
+      <c r="C27"/>
+      <c r="D27">
         <v>8197000.0</v>
       </c>
-      <c r="D27">
+      <c r="E27">
         <v>4626000.0</v>
       </c>
-      <c r="E27">
+      <c r="F27">
         <v>5103000.0</v>
       </c>
-      <c r="F27">
+      <c r="G27">
         <v>10378000.0</v>
       </c>
-      <c r="G27">
+      <c r="H27">
         <v>4407000.0</v>
       </c>
-      <c r="H27">
+      <c r="I27">
         <v>1911000.0</v>
       </c>
-      <c r="I27">
+      <c r="J27">
         <v>1801000.0</v>
       </c>
-      <c r="J27">
+      <c r="K27">
         <v>2884000.0</v>
       </c>
-      <c r="K27">
+      <c r="L27">
         <v>4977000.0</v>
       </c>
-      <c r="L27">
+      <c r="M27">
         <v>4412000.0</v>
       </c>
-      <c r="M27">
+      <c r="N27">
         <v>3369000.0</v>
       </c>
-      <c r="N27">
+      <c r="O27">
         <v>2356000.0</v>
       </c>
-      <c r="O27">
+      <c r="P27">
         <v>2558000.0</v>
       </c>
-      <c r="P27">
+      <c r="Q27">
         <v>2670000.0</v>
       </c>
-      <c r="Q27">
+      <c r="R27">
         <v>2231000.0</v>
       </c>
-      <c r="R27">
+      <c r="S27">
         <v>1636000.0</v>
       </c>
-      <c r="S27">
+      <c r="T27">
         <v>2215000.0</v>
       </c>
-      <c r="T27">
+      <c r="U27">
         <v>1579000.0</v>
       </c>
-      <c r="U27">
+      <c r="V27">
         <v>1843000.0</v>
       </c>
-      <c r="V27">
+      <c r="W27">
         <v>1366000.0</v>
       </c>
-      <c r="W27">
+      <c r="X27">
         <v>1322000.0</v>
       </c>
-      <c r="X27">
+      <c r="Y27">
         <v>905000.0</v>
       </c>
-      <c r="Y27">
+      <c r="Z27">
         <v>1527000.0</v>
       </c>
-      <c r="Z27">
+      <c r="AA27">
         <v>2183000.0</v>
       </c>
-      <c r="AA27">
+      <c r="AB27">
         <v>2464000.0</v>
       </c>
-      <c r="AB27">
+      <c r="AC27">
         <v>2076000.0</v>
       </c>
-      <c r="AC27">
+      <c r="AD27">
         <v>2166000.0</v>
       </c>
-      <c r="AD27">
+      <c r="AE27">
         <v>2186000.0</v>
       </c>
-      <c r="AE27">
+      <c r="AF27">
         <v>1592000.0</v>
       </c>
-      <c r="AF27">
+      <c r="AG27">
         <v>1228000.0</v>
       </c>
-      <c r="AG27">
+      <c r="AH27">
         <v>375000.0</v>
       </c>
-      <c r="AH27">
+      <c r="AI27">
         <v>725000.0</v>
       </c>
     </row>
-    <row r="28" spans="1:34">
+    <row r="28" spans="1:35">
       <c r="A28" t="s">
-        <v>122</v>
+        <v>123</v>
       </c>
       <c r="B28">
+        <v>22648000.0</v>
+      </c>
+      <c r="C28">
         <v>4824000.0</v>
       </c>
-      <c r="C28">
+      <c r="D28">
         <v>5085000.0</v>
       </c>
-      <c r="D28">
-[...1 lines deleted...]
-      </c>
       <c r="E28">
+        <v>3238000.0</v>
+      </c>
+      <c r="F28">
         <v>3759000.0</v>
       </c>
-      <c r="F28">
+      <c r="G28">
         <v>5167000.0</v>
       </c>
-      <c r="G28">
+      <c r="H28">
         <v>4001000.0</v>
       </c>
-      <c r="H28">
+      <c r="I28">
         <v>3742000.0</v>
       </c>
-      <c r="I28">
+      <c r="J28">
         <v>5046000.0</v>
       </c>
-      <c r="J28">
+      <c r="K28">
         <v>3953000.0</v>
       </c>
-      <c r="K28">
+      <c r="L28">
         <v>3371000.0</v>
       </c>
-      <c r="L28">
+      <c r="M28">
         <v>4227000.0</v>
       </c>
-      <c r="M28">
+      <c r="N28">
         <v>4445000.0</v>
       </c>
-      <c r="N28">
+      <c r="O28">
         <v>3889000.0</v>
       </c>
-      <c r="O28">
+      <c r="P28">
         <v>3633000.0</v>
       </c>
-      <c r="P28">
+      <c r="Q28">
         <v>4034000.0</v>
       </c>
-      <c r="Q28">
+      <c r="R28">
         <v>3918000.0</v>
       </c>
-      <c r="R28">
+      <c r="S28">
         <v>3643000.0</v>
       </c>
-      <c r="S28">
+      <c r="T28">
         <v>3787000.0</v>
       </c>
-      <c r="T28">
+      <c r="U28">
         <v>2961000.0</v>
       </c>
-      <c r="U28">
+      <c r="V28">
         <v>3018000.0</v>
       </c>
-      <c r="V28">
+      <c r="W28">
         <v>2633000.0</v>
       </c>
-      <c r="W28">
+      <c r="X28">
         <v>1674000.0</v>
       </c>
-      <c r="X28">
+      <c r="Y28">
         <v>2952000.0</v>
       </c>
-      <c r="Y28">
+      <c r="Z28">
         <v>2956000.0</v>
       </c>
-      <c r="Z28">
+      <c r="AA28">
         <v>2703000.0</v>
       </c>
-      <c r="AA28">
+      <c r="AB28">
         <v>2279000.0</v>
       </c>
-      <c r="AB28">
+      <c r="AC28">
         <v>2104000.0</v>
       </c>
-      <c r="AC28">
+      <c r="AD28">
         <v>1641000.0</v>
       </c>
-      <c r="AD28">
+      <c r="AE28">
         <v>979000.0</v>
       </c>
-      <c r="AE28">
+      <c r="AF28">
         <v>1218000.0</v>
       </c>
-      <c r="AF28">
+      <c r="AG28">
         <v>646000.0</v>
       </c>
-      <c r="AG28">
+      <c r="AH28">
         <v>750000.0</v>
       </c>
-      <c r="AH28">
+      <c r="AI28">
         <v>439000.0</v>
       </c>
     </row>
-    <row r="29" spans="1:34">
+    <row r="29" spans="1:35">
       <c r="A29" t="s">
-        <v>123</v>
+        <v>124</v>
       </c>
       <c r="B29"/>
       <c r="C29"/>
       <c r="D29"/>
       <c r="E29"/>
       <c r="F29"/>
       <c r="G29"/>
       <c r="H29"/>
       <c r="I29"/>
       <c r="J29"/>
       <c r="K29"/>
       <c r="L29"/>
       <c r="M29"/>
       <c r="N29"/>
       <c r="O29"/>
       <c r="P29"/>
       <c r="Q29"/>
       <c r="R29"/>
-      <c r="S29">
-[...1 lines deleted...]
-      </c>
+      <c r="S29"/>
       <c r="T29">
         <v>0.0</v>
       </c>
-      <c r="U29"/>
+      <c r="U29">
+        <v>0.0</v>
+      </c>
       <c r="V29"/>
-      <c r="W29">
-[...1 lines deleted...]
-      </c>
+      <c r="W29"/>
       <c r="X29">
+        <v>0.0</v>
+      </c>
+      <c r="Y29">
         <v>-17000.0</v>
       </c>
-      <c r="Y29">
-[...1 lines deleted...]
-      </c>
       <c r="Z29">
         <v>0.0</v>
       </c>
       <c r="AA29">
+        <v>0.0</v>
+      </c>
+      <c r="AB29">
         <v>-1000.0</v>
       </c>
-      <c r="AB29">
+      <c r="AC29">
         <v>-73000.0</v>
       </c>
-      <c r="AC29">
+      <c r="AD29">
         <v>-4000.0</v>
       </c>
-      <c r="AD29">
+      <c r="AE29">
         <v>22000.0</v>
       </c>
-      <c r="AE29">
+      <c r="AF29">
         <v>56000.0</v>
       </c>
-      <c r="AF29"/>
       <c r="AG29"/>
       <c r="AH29"/>
-    </row>
-    <row r="30" spans="1:34">
+      <c r="AI29"/>
+    </row>
+    <row r="30" spans="1:35">
       <c r="A30" t="s">
-        <v>124</v>
+        <v>125</v>
       </c>
       <c r="B30">
+        <v>26157000.0</v>
+      </c>
+      <c r="C30">
         <v>23940000.0</v>
       </c>
-      <c r="C30">
+      <c r="D30">
         <v>18803000.0</v>
       </c>
-      <c r="D30">
+      <c r="E30">
         <v>11877000.0</v>
       </c>
-      <c r="E30">
+      <c r="F30">
         <v>12531000.0</v>
       </c>
-      <c r="F30">
+      <c r="G30">
         <v>20523000.0</v>
       </c>
-      <c r="G30">
+      <c r="H30">
         <v>12348000.0</v>
       </c>
-      <c r="H30">
+      <c r="I30">
         <v>9616000.0</v>
       </c>
-      <c r="I30">
+      <c r="J30">
         <v>9662000.0</v>
       </c>
-      <c r="J30">
+      <c r="K30">
         <v>10476000.0</v>
       </c>
-      <c r="K30">
+      <c r="L30">
         <v>13342000.0</v>
       </c>
-      <c r="L30">
+      <c r="M30">
         <v>15360000.0</v>
       </c>
-      <c r="M30">
+      <c r="N30">
         <v>16436000.0</v>
       </c>
-      <c r="N30">
+      <c r="O30">
         <v>16502000.0</v>
       </c>
-      <c r="O30">
+      <c r="P30">
         <v>17259000.0</v>
       </c>
-      <c r="P30">
+      <c r="Q30">
         <v>16530000.0</v>
       </c>
-      <c r="Q30">
+      <c r="R30">
         <v>16806000.0</v>
       </c>
-      <c r="R30">
+      <c r="S30">
         <v>14047000.0</v>
       </c>
-      <c r="S30">
+      <c r="T30">
         <v>16706000.0</v>
       </c>
-      <c r="T30">
+      <c r="U30">
         <v>4540000.0</v>
       </c>
-      <c r="U30">
+      <c r="V30">
         <v>14288000.0</v>
       </c>
-      <c r="V30">
+      <c r="W30">
         <v>12594000.0</v>
       </c>
-      <c r="W30">
+      <c r="X30">
         <v>8672000.0</v>
       </c>
-      <c r="X30">
+      <c r="Y30">
         <v>3857000.0</v>
       </c>
-      <c r="Y30">
+      <c r="Z30">
         <v>4483000.0</v>
       </c>
-      <c r="Z30">
+      <c r="AA30">
         <v>16758000.0</v>
       </c>
-      <c r="AA30">
+      <c r="AB30">
         <v>18892000.0</v>
       </c>
-      <c r="AB30">
+      <c r="AC30">
         <v>13725000.0</v>
       </c>
-      <c r="AC30">
+      <c r="AD30">
         <v>14334000.0</v>
       </c>
-      <c r="AD30">
+      <c r="AE30">
         <v>10930000.0</v>
       </c>
-      <c r="AE30">
+      <c r="AF30">
         <v>10107000.0</v>
       </c>
-      <c r="AF30">
+      <c r="AG30">
         <v>5785000.0</v>
       </c>
-      <c r="AG30">
+      <c r="AH30">
         <v>3676000.0</v>
       </c>
-      <c r="AH30">
+      <c r="AI30">
         <v>4255000.0</v>
       </c>
     </row>
-    <row r="31" spans="1:34">
+    <row r="31" spans="1:35">
       <c r="A31" t="s">
-        <v>125</v>
+        <v>126</v>
       </c>
       <c r="B31">
+        <v>-2984000.0</v>
+      </c>
+      <c r="C31">
         <v>-2403000.0</v>
       </c>
-      <c r="C31">
+      <c r="D31">
         <v>-152000.0</v>
       </c>
-      <c r="D31">
+      <c r="E31">
         <v>-93000.0</v>
       </c>
-      <c r="E31">
+      <c r="F31">
         <v>-435000.0</v>
       </c>
-      <c r="F31">
+      <c r="G31">
         <v>-238000.0</v>
       </c>
-      <c r="G31">
+      <c r="H31">
         <v>-15000.0</v>
       </c>
-      <c r="H31">
+      <c r="I31">
         <v>177000.0</v>
       </c>
-      <c r="I31">
+      <c r="J31">
         <v>299000.0</v>
       </c>
-      <c r="J31">
+      <c r="K31">
         <v>122000.0</v>
       </c>
-      <c r="K31">
+      <c r="L31">
         <v>189000.0</v>
       </c>
-      <c r="L31">
+      <c r="M31">
         <v>279000.0</v>
       </c>
-      <c r="M31">
+      <c r="N31">
         <v>393000.0</v>
       </c>
-      <c r="N31">
+      <c r="O31">
         <v>552000.0</v>
       </c>
-      <c r="O31">
+      <c r="P31">
         <v>582000.0</v>
       </c>
-      <c r="P31">
+      <c r="Q31">
         <v>474000.0</v>
       </c>
-      <c r="Q31">
+      <c r="R31">
         <v>158000.0</v>
       </c>
-      <c r="R31">
+      <c r="S31">
         <v>40000.0</v>
       </c>
-      <c r="S31">
+      <c r="T31">
         <v>34000.0</v>
       </c>
-      <c r="T31">
+      <c r="U31">
         <v>48000.0</v>
       </c>
-      <c r="U31">
+      <c r="V31">
         <v>58000.0</v>
       </c>
-      <c r="V31">
+      <c r="W31">
         <v>80000.0</v>
       </c>
-      <c r="W31">
+      <c r="X31">
         <v>96000.0</v>
       </c>
-      <c r="X31">
+      <c r="Y31">
         <v>123000.0</v>
       </c>
-      <c r="Y31">
+      <c r="Z31">
         <v>126000.0</v>
       </c>
-      <c r="Z31">
+      <c r="AA31">
         <v>415000.0</v>
       </c>
-      <c r="AA31">
+      <c r="AB31">
         <v>603000.0</v>
       </c>
-      <c r="AB31">
+      <c r="AC31">
         <v>821000.0</v>
       </c>
-      <c r="AC31">
+      <c r="AD31">
         <v>672000.0</v>
       </c>
-      <c r="AD31">
+      <c r="AE31">
         <v>500000.0</v>
       </c>
-      <c r="AE31">
+      <c r="AF31">
         <v>446000.0</v>
       </c>
-      <c r="AF31">
+      <c r="AG31">
         <v>85000.0</v>
       </c>
-      <c r="AG31">
+      <c r="AH31">
         <v>89000.0</v>
       </c>
-      <c r="AH31">
+      <c r="AI31">
         <v>90000.0</v>
       </c>
     </row>
-    <row r="32" spans="1:34">
+    <row r="32" spans="1:35">
       <c r="A32" t="s">
-        <v>126</v>
+        <v>127</v>
       </c>
       <c r="B32">
+        <v>559000.0</v>
+      </c>
+      <c r="C32">
         <v>238000.0</v>
       </c>
-      <c r="C32">
+      <c r="D32">
         <v>1546000.0</v>
       </c>
-      <c r="D32">
-[...1 lines deleted...]
-      </c>
       <c r="E32">
         <v>0.0</v>
       </c>
       <c r="F32">
         <v>0.0</v>
       </c>
       <c r="G32">
+        <v>0.0</v>
+      </c>
+      <c r="H32">
         <v>108000.0</v>
       </c>
-      <c r="H32">
-[...1 lines deleted...]
-      </c>
       <c r="I32">
         <v>0.0</v>
       </c>
       <c r="J32">
-        <v>-868002.0</v>
+        <v>0.0</v>
       </c>
       <c r="K32">
         <v>-868002.0</v>
       </c>
       <c r="L32">
-        <v>0.0</v>
+        <v>-868002.0</v>
       </c>
       <c r="M32">
         <v>0.0</v>
       </c>
       <c r="N32">
+        <v>0.0</v>
+      </c>
+      <c r="O32">
         <v>1000000.0</v>
       </c>
-      <c r="O32">
+      <c r="P32">
         <v>3500000.0</v>
       </c>
-      <c r="P32">
+      <c r="Q32">
         <v>1500000.0</v>
       </c>
-      <c r="Q32">
-[...1 lines deleted...]
-      </c>
       <c r="R32">
         <v>0.0</v>
       </c>
       <c r="S32">
-        <v>15000000.0</v>
+        <v>0.0</v>
       </c>
       <c r="T32">
         <v>15000000.0</v>
       </c>
       <c r="U32">
         <v>15000000.0</v>
       </c>
       <c r="V32">
-        <v>0.0</v>
+        <v>15000000.0</v>
       </c>
       <c r="W32">
+        <v>0.0</v>
+      </c>
+      <c r="X32">
         <v>57444000.0</v>
       </c>
-      <c r="X32">
-[...1 lines deleted...]
-      </c>
       <c r="Y32">
         <v>0.0</v>
       </c>
       <c r="Z32">
         <v>0.0</v>
       </c>
       <c r="AA32">
         <v>0.0</v>
       </c>
       <c r="AB32">
         <v>0.0</v>
       </c>
       <c r="AC32">
         <v>0.0</v>
       </c>
       <c r="AD32">
         <v>0.0</v>
       </c>
-      <c r="AE32"/>
+      <c r="AE32">
+        <v>0.0</v>
+      </c>
       <c r="AF32"/>
       <c r="AG32"/>
-      <c r="AH32">
+      <c r="AH32"/>
+      <c r="AI32">
         <v>0.0</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet5.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:J30"/>
@@ -10708,3493 +10913,3563 @@
       </c>
       <c r="D1" t="s">
         <v>3</v>
       </c>
       <c r="E1" t="s">
         <v>4</v>
       </c>
       <c r="F1" t="s">
         <v>5</v>
       </c>
       <c r="G1" t="s">
         <v>6</v>
       </c>
       <c r="H1" t="s">
         <v>7</v>
       </c>
       <c r="I1" t="s">
         <v>8</v>
       </c>
       <c r="J1" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="2" spans="1:10">
       <c r="A2" t="s">
-        <v>127</v>
+        <v>128</v>
       </c>
       <c r="B2">
         <v>25314000.0</v>
       </c>
       <c r="C2">
         <v>13760000.0</v>
       </c>
       <c r="D2">
         <v>7636000.0</v>
       </c>
       <c r="E2">
         <v>114141000.0</v>
       </c>
       <c r="F2">
         <v>72310000.0</v>
       </c>
       <c r="G2">
         <v>119818000.0</v>
       </c>
       <c r="H2">
         <v>85947000.0</v>
       </c>
       <c r="I2">
         <v>10880000.0</v>
       </c>
       <c r="J2">
         <v>4233000.0</v>
       </c>
     </row>
     <row r="3" spans="1:10">
       <c r="A3" t="s">
-        <v>128</v>
+        <v>129</v>
       </c>
       <c r="B3">
         <v>302000</v>
       </c>
       <c r="C3">
         <v>33000</v>
       </c>
       <c r="D3">
         <v>112000</v>
       </c>
       <c r="E3">
         <v>272000</v>
       </c>
       <c r="F3">
         <v>0</v>
       </c>
       <c r="G3">
         <v>97000</v>
       </c>
       <c r="H3">
         <v>413000</v>
       </c>
       <c r="I3">
         <v>5000</v>
       </c>
       <c r="J3">
         <v>36000</v>
       </c>
     </row>
     <row r="4" spans="1:10">
       <c r="A4" t="s">
-        <v>129</v>
+        <v>130</v>
       </c>
       <c r="B4"/>
       <c r="C4"/>
       <c r="D4"/>
       <c r="E4"/>
       <c r="F4">
         <v>41831000.0</v>
       </c>
       <c r="G4">
         <v>-47508000.0</v>
       </c>
       <c r="H4"/>
       <c r="I4"/>
       <c r="J4"/>
     </row>
     <row r="5" spans="1:10">
       <c r="A5" t="s">
-        <v>130</v>
+        <v>131</v>
       </c>
       <c r="B5"/>
       <c r="C5"/>
       <c r="D5"/>
       <c r="E5"/>
       <c r="F5">
         <v>1524000.0</v>
       </c>
       <c r="G5">
         <v>-3759000.0</v>
       </c>
       <c r="H5"/>
       <c r="I5"/>
       <c r="J5"/>
     </row>
     <row r="6" spans="1:10">
       <c r="A6" t="s">
-        <v>131</v>
+        <v>132</v>
       </c>
       <c r="B6">
         <v>47732000.0</v>
       </c>
       <c r="C6">
         <v>11554000.0</v>
       </c>
       <c r="D6">
         <v>6124000.0</v>
       </c>
       <c r="E6">
         <v>-106505000.0</v>
       </c>
       <c r="F6">
         <v>41831000.0</v>
       </c>
       <c r="G6">
         <v>-47508000.0</v>
       </c>
       <c r="H6">
         <v>33871000.0</v>
       </c>
       <c r="I6">
         <v>75067000.0</v>
       </c>
       <c r="J6">
         <v>6647000.0</v>
       </c>
     </row>
     <row r="7" spans="1:10">
       <c r="A7" t="s">
-        <v>132</v>
+        <v>133</v>
       </c>
       <c r="B7">
         <v>2684000.0</v>
       </c>
       <c r="C7">
         <v>3656000.0</v>
       </c>
       <c r="D7">
         <v>1243000.0</v>
       </c>
       <c r="E7">
         <v>-3262000.0</v>
       </c>
       <c r="F7">
         <v>1620000.0</v>
       </c>
       <c r="G7">
         <v>-5807000.0</v>
       </c>
       <c r="H7">
         <v>2848000.0</v>
       </c>
       <c r="I7">
         <v>1496000.0</v>
       </c>
       <c r="J7">
         <v>-164000.0</v>
       </c>
     </row>
     <row r="8" spans="1:10">
       <c r="A8" t="s">
-        <v>133</v>
+        <v>134</v>
       </c>
       <c r="B8"/>
       <c r="C8"/>
       <c r="D8"/>
       <c r="E8"/>
       <c r="F8">
         <v>96000.0</v>
       </c>
       <c r="G8">
         <v>35000.0</v>
       </c>
       <c r="H8"/>
       <c r="I8"/>
       <c r="J8"/>
     </row>
     <row r="9" spans="1:10">
       <c r="A9" t="s">
-        <v>134</v>
+        <v>135</v>
       </c>
       <c r="B9">
         <v>-1117000.0</v>
       </c>
       <c r="C9">
         <v>1460000.0</v>
       </c>
       <c r="D9">
         <v>-2638000.0</v>
       </c>
       <c r="E9">
         <v>-730000.0</v>
       </c>
       <c r="F9">
         <v>96000.0</v>
       </c>
       <c r="G9">
         <v>-112000.0</v>
       </c>
       <c r="H9">
         <v>-169000.0</v>
       </c>
       <c r="I9">
         <v>-134000.0</v>
       </c>
       <c r="J9">
         <v>147000.0</v>
       </c>
     </row>
     <row r="10" spans="1:10">
       <c r="A10" t="s">
-        <v>135</v>
+        <v>136</v>
       </c>
       <c r="B10">
         <v>-648000.0</v>
       </c>
       <c r="C10">
         <v>0.0</v>
       </c>
       <c r="D10"/>
       <c r="E10">
         <v>730000.0</v>
       </c>
       <c r="F10">
         <v>-465000.0</v>
       </c>
       <c r="G10">
         <v>112000.0</v>
       </c>
       <c r="H10">
         <v>169000.0</v>
       </c>
       <c r="I10">
         <v>0.0</v>
       </c>
       <c r="J10">
         <v>0.0</v>
       </c>
     </row>
     <row r="11" spans="1:10">
       <c r="A11" t="s">
-        <v>136</v>
+        <v>137</v>
       </c>
       <c r="B11"/>
       <c r="C11"/>
       <c r="D11"/>
       <c r="E11">
         <v>-907000.0</v>
       </c>
       <c r="F11">
         <v>637000.0</v>
       </c>
       <c r="G11">
         <v>-2083000.0</v>
       </c>
       <c r="H11">
         <v>3520000.0</v>
       </c>
       <c r="I11">
         <v>2876000.0</v>
       </c>
       <c r="J11">
         <v>-222000.0</v>
       </c>
     </row>
     <row r="12" spans="1:10">
       <c r="A12" t="s">
-        <v>137</v>
+        <v>138</v>
       </c>
       <c r="B12"/>
       <c r="C12"/>
       <c r="D12"/>
       <c r="E12"/>
       <c r="F12">
         <v>7279000.0</v>
       </c>
       <c r="G12">
         <v>4666000.0</v>
       </c>
       <c r="H12">
         <v>993000.0</v>
       </c>
       <c r="I12">
         <v>633000.0</v>
       </c>
       <c r="J12">
         <v>190000.0</v>
       </c>
     </row>
     <row r="13" spans="1:10">
       <c r="A13" t="s">
-        <v>138</v>
+        <v>139</v>
       </c>
       <c r="B13"/>
       <c r="C13"/>
       <c r="D13"/>
       <c r="E13">
         <v>-1600000.0</v>
       </c>
       <c r="F13">
         <v>1524000.0</v>
       </c>
       <c r="G13">
         <v>-3759000.0</v>
       </c>
       <c r="H13">
         <v>-735000.0</v>
       </c>
       <c r="I13">
         <v>-1161000.0</v>
       </c>
       <c r="J13">
         <v>140000.0</v>
       </c>
     </row>
     <row r="14" spans="1:10">
       <c r="A14" t="s">
-        <v>139</v>
+        <v>140</v>
       </c>
       <c r="B14">
         <v>114000.0</v>
       </c>
       <c r="C14">
         <v>105000.0</v>
       </c>
       <c r="D14">
         <v>92000.0</v>
       </c>
       <c r="E14">
         <v>89000.0</v>
       </c>
       <c r="F14">
         <v>362000.0</v>
       </c>
       <c r="G14">
         <v>97000.0</v>
       </c>
       <c r="H14">
         <v>38000.0</v>
       </c>
       <c r="I14">
         <v>10000.0</v>
       </c>
       <c r="J14">
         <v>8000.0</v>
       </c>
     </row>
     <row r="15" spans="1:10">
       <c r="A15" t="s">
-        <v>140</v>
+        <v>141</v>
       </c>
       <c r="B15"/>
       <c r="C15"/>
       <c r="D15"/>
       <c r="E15"/>
       <c r="F15"/>
       <c r="G15"/>
       <c r="H15"/>
       <c r="I15">
         <v>0.0</v>
       </c>
       <c r="J15">
         <v>0.0</v>
       </c>
     </row>
     <row r="16" spans="1:10">
       <c r="A16" t="s">
-        <v>141</v>
+        <v>142</v>
       </c>
       <c r="B16">
         <v>73046000.0</v>
       </c>
       <c r="C16">
         <v>25314000.0</v>
       </c>
       <c r="D16">
         <v>13760000.0</v>
       </c>
       <c r="E16">
         <v>7636000.0</v>
       </c>
       <c r="F16">
         <v>114141000.0</v>
       </c>
       <c r="G16">
         <v>72310000.0</v>
       </c>
       <c r="H16">
         <v>119818000.0</v>
       </c>
       <c r="I16">
         <v>85947000.0</v>
       </c>
       <c r="J16">
         <v>10880000.0</v>
       </c>
     </row>
     <row r="17" spans="1:10">
       <c r="A17" t="s">
-        <v>142</v>
+        <v>143</v>
       </c>
       <c r="B17"/>
       <c r="C17"/>
       <c r="D17"/>
       <c r="E17"/>
       <c r="F17"/>
       <c r="G17"/>
       <c r="H17"/>
       <c r="I17"/>
       <c r="J17"/>
     </row>
     <row r="18" spans="1:10">
       <c r="A18" t="s">
-        <v>143</v>
+        <v>144</v>
       </c>
       <c r="B18">
         <v>-49343000.0</v>
       </c>
       <c r="C18">
         <v>-28881000.0</v>
       </c>
       <c r="D18">
         <v>-46536000.0</v>
       </c>
       <c r="E18">
         <v>-52741000.0</v>
       </c>
       <c r="F18">
         <v>-33224000.0</v>
       </c>
       <c r="G18">
         <v>-50732000.0</v>
       </c>
       <c r="H18">
         <v>-51565000.0</v>
       </c>
       <c r="I18">
         <v>-21051000.0</v>
       </c>
       <c r="J18">
         <v>-8088000.0</v>
       </c>
     </row>
     <row r="19" spans="1:10">
       <c r="A19" t="s">
-        <v>144</v>
+        <v>145</v>
       </c>
       <c r="B19">
         <v>11548000.0</v>
       </c>
       <c r="C19">
         <v>8283000.0</v>
       </c>
       <c r="D19">
         <v>-25935000.0</v>
       </c>
       <c r="E19">
         <v>-57124000.0</v>
       </c>
       <c r="F19">
         <v>70000000.0</v>
       </c>
       <c r="G19">
         <v>-70000000.0</v>
       </c>
       <c r="H19">
         <v>-384000.0</v>
       </c>
       <c r="I19">
         <v>16003000.0</v>
       </c>
       <c r="J19">
         <v>-15987000.0</v>
       </c>
     </row>
     <row r="20" spans="1:10">
       <c r="A20" t="s">
-        <v>145</v>
+        <v>146</v>
       </c>
       <c r="B20">
         <v>51009000.0</v>
       </c>
       <c r="C20">
         <v>27258000.0</v>
       </c>
       <c r="D20">
         <v>-14000.0</v>
       </c>
       <c r="E20">
         <v>2630000.0</v>
       </c>
       <c r="F20">
         <v>0.0</v>
       </c>
       <c r="G20">
         <v>24917000.0</v>
       </c>
       <c r="H20">
         <v>85363000.0</v>
       </c>
       <c r="I20">
         <v>80000000.0</v>
       </c>
       <c r="J20"/>
     </row>
     <row r="21" spans="1:10">
       <c r="A21" t="s">
-        <v>146</v>
+        <v>147</v>
       </c>
       <c r="B21"/>
       <c r="C21">
         <v>0.0</v>
       </c>
       <c r="D21">
         <v>50000000.0</v>
       </c>
       <c r="E21">
         <v>0.0</v>
       </c>
       <c r="F21"/>
       <c r="G21"/>
       <c r="H21"/>
       <c r="I21">
         <v>0.0</v>
       </c>
       <c r="J21">
         <v>0.0</v>
       </c>
     </row>
     <row r="22" spans="1:10">
       <c r="A22" t="s">
-        <v>109</v>
+        <v>110</v>
       </c>
       <c r="B22">
         <v>-63058000.0</v>
       </c>
       <c r="C22">
         <v>-41519000.0</v>
       </c>
       <c r="D22">
         <v>-59685000.0</v>
       </c>
       <c r="E22">
         <v>-58388000.0</v>
       </c>
       <c r="F22">
         <v>-42853000.0</v>
       </c>
       <c r="G22">
         <v>-49967000.0</v>
       </c>
       <c r="H22">
         <v>-55229000.0</v>
       </c>
       <c r="I22">
         <v>-23185000.0</v>
       </c>
       <c r="J22">
         <v>-8086000.0</v>
       </c>
     </row>
     <row r="23" spans="1:10">
       <c r="A23" t="s">
-        <v>147</v>
+        <v>148</v>
       </c>
       <c r="B23">
         <v>85527000.0</v>
       </c>
       <c r="C23">
         <v>4861000.0</v>
       </c>
       <c r="D23">
         <v>-2208000.0</v>
       </c>
       <c r="E23">
         <v>458000.0</v>
       </c>
       <c r="F23">
         <v>5055000.0</v>
       </c>
       <c r="G23">
         <v>48307000.0</v>
       </c>
       <c r="H23">
         <v>44000.0</v>
       </c>
       <c r="I23">
         <v>80115000.0</v>
       </c>
       <c r="J23">
         <v>30722000.0</v>
       </c>
     </row>
     <row r="24" spans="1:10">
       <c r="A24" t="s">
-        <v>148</v>
+        <v>149</v>
       </c>
       <c r="B24">
         <v>-83220000.0</v>
       </c>
       <c r="C24">
         <v>-113587000.0</v>
       </c>
       <c r="D24"/>
       <c r="E24">
         <v>-86124000.0</v>
       </c>
       <c r="F24">
         <v>70000000.0</v>
       </c>
       <c r="G24">
         <v>-70000000.0</v>
       </c>
       <c r="H24">
         <v>-35413000.0</v>
       </c>
       <c r="I24">
         <v>16003000.0</v>
       </c>
       <c r="J24">
         <v>-15987000.0</v>
       </c>
     </row>
     <row r="25" spans="1:10">
       <c r="A25" t="s">
-        <v>149</v>
+        <v>150</v>
       </c>
       <c r="B25">
         <v>3758000.0</v>
       </c>
       <c r="C25">
         <v>3134000.0</v>
       </c>
       <c r="D25">
         <v>2392000.0</v>
       </c>
       <c r="E25">
         <v>44000.0</v>
       </c>
       <c r="F25">
         <v>368000.0</v>
       </c>
       <c r="G25">
         <v>5530000.0</v>
       </c>
       <c r="H25">
         <v>1634000.0</v>
       </c>
       <c r="I25">
         <v>787000.0</v>
       </c>
       <c r="J25">
         <v>59000.0</v>
       </c>
     </row>
     <row r="26" spans="1:10">
       <c r="A26" t="s">
-        <v>150</v>
+        <v>151</v>
       </c>
       <c r="B26"/>
       <c r="C26"/>
       <c r="D26"/>
       <c r="E26"/>
       <c r="F26">
         <v>121000.0</v>
       </c>
       <c r="G26">
         <v>48453000.0</v>
       </c>
       <c r="H26">
         <v>85407000.0</v>
       </c>
       <c r="I26">
         <v>80461000.0</v>
       </c>
       <c r="J26">
         <v>31020000.0</v>
       </c>
     </row>
     <row r="27" spans="1:10">
       <c r="A27" t="s">
-        <v>151</v>
+        <v>152</v>
       </c>
       <c r="B27">
         <v>7461000.0</v>
       </c>
       <c r="C27">
         <v>5776000.0</v>
       </c>
       <c r="D27">
         <v>9534000.0</v>
       </c>
       <c r="E27">
         <v>9048000.0</v>
       </c>
       <c r="F27">
         <v>7279000.0</v>
       </c>
       <c r="G27">
         <v>4945000.0</v>
       </c>
       <c r="H27">
         <v>1191000.0</v>
       </c>
       <c r="I27">
         <v>633000.0</v>
       </c>
       <c r="J27">
         <v>190000.0</v>
       </c>
     </row>
     <row r="28" spans="1:10">
       <c r="A28" t="s">
-        <v>152</v>
+        <v>153</v>
       </c>
       <c r="B28">
         <v>85527000.0</v>
       </c>
       <c r="C28">
         <v>32119000.0</v>
       </c>
       <c r="D28">
         <v>47792000.0</v>
       </c>
       <c r="E28">
         <v>3088000.0</v>
       </c>
       <c r="F28">
         <v>5055000.0</v>
       </c>
       <c r="G28">
         <v>73224000.0</v>
       </c>
       <c r="H28">
         <v>85407000.0</v>
       </c>
       <c r="I28">
         <v>80115000.0</v>
       </c>
       <c r="J28">
         <v>30722000.0</v>
       </c>
     </row>
     <row r="29" spans="1:10">
       <c r="A29" t="s">
-        <v>153</v>
+        <v>154</v>
       </c>
       <c r="B29">
         <v>-49041000.0</v>
       </c>
       <c r="C29">
         <v>-28848000.0</v>
       </c>
       <c r="D29">
         <v>-46424000.0</v>
       </c>
       <c r="E29">
         <v>-52469000.0</v>
       </c>
       <c r="F29">
         <v>-33224000.0</v>
       </c>
       <c r="G29">
         <v>-50732000.0</v>
       </c>
       <c r="H29">
         <v>-51152000.0</v>
       </c>
       <c r="I29">
         <v>-21046000.0</v>
       </c>
       <c r="J29">
         <v>-8052000.0</v>
       </c>
     </row>
     <row r="30" spans="1:10">
       <c r="A30" t="s">
-        <v>154</v>
+        <v>155</v>
       </c>
       <c r="B30">
         <v>11246000.0</v>
       </c>
       <c r="C30">
         <v>8283000.0</v>
       </c>
       <c r="D30">
         <v>4756000.0</v>
       </c>
       <c r="E30">
         <v>-57124000.0</v>
       </c>
       <c r="F30">
         <v>70000000.0</v>
       </c>
       <c r="G30">
         <v>-70000000.0</v>
       </c>
       <c r="H30">
         <v>-384000.0</v>
       </c>
       <c r="I30">
         <v>15998000.0</v>
       </c>
       <c r="J30">
         <v>-16023000.0</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet6.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:AH30"/>
+  <dimension ref="A1:AI30"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="44.703" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:34">
+    <row r="1" spans="1:35">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>71</v>
       </c>
       <c r="C1" t="s">
+        <v>72</v>
+      </c>
+      <c r="D1" t="s">
         <v>1</v>
-      </c>
-[...1 lines deleted...]
-        <v>72</v>
       </c>
       <c r="E1" t="s">
         <v>73</v>
       </c>
       <c r="F1" t="s">
         <v>74</v>
       </c>
       <c r="G1" t="s">
+        <v>75</v>
+      </c>
+      <c r="H1" t="s">
         <v>2</v>
-      </c>
-[...1 lines deleted...]
-        <v>75</v>
       </c>
       <c r="I1" t="s">
         <v>76</v>
       </c>
       <c r="J1" t="s">
         <v>77</v>
       </c>
       <c r="K1" t="s">
+        <v>78</v>
+      </c>
+      <c r="L1" t="s">
         <v>3</v>
-      </c>
-[...1 lines deleted...]
-        <v>78</v>
       </c>
       <c r="M1" t="s">
         <v>79</v>
       </c>
       <c r="N1" t="s">
         <v>80</v>
       </c>
       <c r="O1" t="s">
+        <v>81</v>
+      </c>
+      <c r="P1" t="s">
         <v>4</v>
-      </c>
-[...1 lines deleted...]
-        <v>81</v>
       </c>
       <c r="Q1" t="s">
         <v>82</v>
       </c>
       <c r="R1" t="s">
         <v>83</v>
       </c>
       <c r="S1" t="s">
+        <v>84</v>
+      </c>
+      <c r="T1" t="s">
         <v>5</v>
-      </c>
-[...1 lines deleted...]
-        <v>84</v>
       </c>
       <c r="U1" t="s">
         <v>85</v>
       </c>
       <c r="V1" t="s">
         <v>86</v>
       </c>
       <c r="W1" t="s">
+        <v>87</v>
+      </c>
+      <c r="X1" t="s">
         <v>6</v>
-      </c>
-[...1 lines deleted...]
-        <v>87</v>
       </c>
       <c r="Y1" t="s">
         <v>88</v>
       </c>
       <c r="Z1" t="s">
         <v>89</v>
       </c>
       <c r="AA1" t="s">
+        <v>90</v>
+      </c>
+      <c r="AB1" t="s">
         <v>7</v>
-      </c>
-[...1 lines deleted...]
-        <v>90</v>
       </c>
       <c r="AC1" t="s">
         <v>91</v>
       </c>
       <c r="AD1" t="s">
         <v>92</v>
       </c>
       <c r="AE1" t="s">
+        <v>93</v>
+      </c>
+      <c r="AF1" t="s">
         <v>8</v>
-      </c>
-[...1 lines deleted...]
-        <v>93</v>
       </c>
       <c r="AG1" t="s">
         <v>94</v>
       </c>
       <c r="AH1" t="s">
         <v>95</v>
       </c>
-    </row>
-    <row r="2" spans="1:34">
+      <c r="AI1" t="s">
+        <v>96</v>
+      </c>
+    </row>
+    <row r="2" spans="1:35">
       <c r="A2" t="s">
-        <v>127</v>
+        <v>128</v>
       </c>
       <c r="B2">
+        <v>71317000.0</v>
+      </c>
+      <c r="C2">
         <v>73046000.0</v>
       </c>
-      <c r="C2">
+      <c r="D2">
         <v>46685000.0</v>
       </c>
-      <c r="D2">
+      <c r="E2">
         <v>42499000.0</v>
       </c>
-      <c r="E2">
+      <c r="F2">
         <v>45085000.0</v>
       </c>
-      <c r="F2">
+      <c r="G2">
         <v>25314000.0</v>
       </c>
-      <c r="G2">
+      <c r="H2">
         <v>12799000.0</v>
       </c>
-      <c r="H2">
+      <c r="I2">
         <v>13262000.0</v>
       </c>
-      <c r="I2">
+      <c r="J2">
         <v>10131000.0</v>
       </c>
-      <c r="J2">
+      <c r="K2">
         <v>13760000.0</v>
       </c>
-      <c r="K2">
+      <c r="L2">
         <v>9879000.0</v>
       </c>
-      <c r="L2">
+      <c r="M2">
         <v>32591000.0</v>
       </c>
-      <c r="M2">
+      <c r="N2">
         <v>73953000.0</v>
       </c>
-      <c r="N2">
+      <c r="O2">
         <v>7636000.0</v>
       </c>
-      <c r="O2">
+      <c r="P2">
         <v>37286000.0</v>
       </c>
-      <c r="P2">
+      <c r="Q2">
         <v>63237000.0</v>
       </c>
-      <c r="Q2">
+      <c r="R2">
         <v>92241000.0</v>
       </c>
-      <c r="R2">
+      <c r="S2">
         <v>114141000.0</v>
       </c>
-      <c r="S2">
+      <c r="T2">
         <v>111426000.0</v>
       </c>
-      <c r="T2">
+      <c r="U2">
         <v>97794000.0</v>
       </c>
-      <c r="U2">
+      <c r="V2">
         <v>71859000.0</v>
       </c>
-      <c r="V2">
+      <c r="W2">
         <v>72310000.0</v>
       </c>
-      <c r="W2">
+      <c r="X2">
         <v>46910000.0</v>
       </c>
-      <c r="X2">
+      <c r="Y2">
         <v>53426000.0</v>
       </c>
-      <c r="Y2">
+      <c r="Z2">
         <v>101816000.0</v>
       </c>
-      <c r="Z2">
+      <c r="AA2">
         <v>119818000.0</v>
       </c>
-      <c r="AA2">
+      <c r="AB2">
         <v>106501000.0</v>
       </c>
-      <c r="AB2">
+      <c r="AC2">
         <v>110824000.0</v>
       </c>
-      <c r="AC2">
+      <c r="AD2">
         <v>71239000.0</v>
       </c>
-      <c r="AD2">
+      <c r="AE2">
         <v>85947000.0</v>
       </c>
-      <c r="AE2">
+      <c r="AF2">
         <v>4195000.0</v>
       </c>
-      <c r="AF2">
+      <c r="AG2">
         <v>17803000.0</v>
       </c>
-      <c r="AG2">
+      <c r="AH2">
         <v>13183000.0</v>
       </c>
-      <c r="AH2">
+      <c r="AI2">
         <v>10880000.0</v>
       </c>
     </row>
-    <row r="3" spans="1:34">
+    <row r="3" spans="1:35">
       <c r="A3" t="s">
-        <v>128</v>
+        <v>129</v>
       </c>
       <c r="B3">
+        <v>25671</v>
+      </c>
+      <c r="C3">
         <v>44999</v>
       </c>
-      <c r="C3">
+      <c r="D3">
         <v>11000</v>
       </c>
-      <c r="D3">
+      <c r="E3">
         <v>1982</v>
       </c>
-      <c r="E3">
+      <c r="F3">
         <v>11000</v>
       </c>
-      <c r="F3">
+      <c r="G3">
         <v>6000</v>
       </c>
-      <c r="G3">
+      <c r="H3">
         <v>22000</v>
       </c>
-      <c r="H3">
+      <c r="I3">
         <v>4000</v>
       </c>
-      <c r="I3">
+      <c r="J3">
         <v>7000</v>
       </c>
-      <c r="J3">
+      <c r="K3">
         <v>31000</v>
       </c>
-      <c r="K3">
+      <c r="L3">
         <v>29645</v>
       </c>
-      <c r="L3">
+      <c r="M3">
         <v>18000</v>
       </c>
-      <c r="M3">
+      <c r="N3">
         <v>31000</v>
       </c>
-      <c r="N3">
+      <c r="O3">
         <v>32000</v>
       </c>
-      <c r="O3">
+      <c r="P3">
         <v>110000</v>
       </c>
-      <c r="P3">
+      <c r="Q3">
         <v>103000</v>
-      </c>
-[...1 lines deleted...]
-        <v>59000</v>
       </c>
       <c r="R3">
         <v>59000</v>
       </c>
       <c r="S3">
         <v>59000</v>
       </c>
       <c r="T3">
         <v>59000</v>
       </c>
       <c r="U3">
+        <v>59000</v>
+      </c>
+      <c r="V3">
         <v>46000</v>
       </c>
-      <c r="V3">
+      <c r="W3">
         <v>0</v>
       </c>
-      <c r="W3">
+      <c r="X3">
         <v>51000</v>
       </c>
-      <c r="X3">
+      <c r="Y3">
         <v>72000</v>
       </c>
-      <c r="Y3">
+      <c r="Z3">
         <v>0</v>
-      </c>
-[...1 lines deleted...]
-        <v>101000</v>
       </c>
       <c r="AA3">
         <v>101000</v>
       </c>
       <c r="AB3">
+        <v>101000</v>
+      </c>
+      <c r="AC3">
         <v>294000</v>
-      </c>
-[...1 lines deleted...]
-        <v>18000</v>
       </c>
       <c r="AD3">
         <v>18000</v>
       </c>
       <c r="AE3">
+        <v>18000</v>
+      </c>
+      <c r="AF3">
         <v>5000</v>
-      </c>
-[...1 lines deleted...]
-        <v>18000</v>
       </c>
       <c r="AG3">
         <v>18000</v>
       </c>
       <c r="AH3">
+        <v>18000</v>
+      </c>
+      <c r="AI3">
         <v>5000</v>
       </c>
     </row>
-    <row r="4" spans="1:34">
+    <row r="4" spans="1:35">
       <c r="A4" t="s">
-        <v>129</v>
+        <v>130</v>
       </c>
       <c r="B4"/>
       <c r="C4"/>
       <c r="D4"/>
       <c r="E4"/>
       <c r="F4"/>
       <c r="G4"/>
       <c r="H4"/>
       <c r="I4"/>
       <c r="J4"/>
       <c r="K4"/>
       <c r="L4"/>
-      <c r="M4">
+      <c r="M4"/>
+      <c r="N4">
         <v>-41362000.0</v>
       </c>
-      <c r="N4">
+      <c r="O4">
         <v>66317000.0</v>
       </c>
-      <c r="O4"/>
-      <c r="P4">
+      <c r="P4"/>
+      <c r="Q4">
         <v>-25951000.0</v>
       </c>
-      <c r="Q4">
+      <c r="R4">
         <v>-29004000.0</v>
       </c>
-      <c r="R4">
+      <c r="S4">
         <v>-21900000.0</v>
       </c>
-      <c r="S4">
+      <c r="T4">
         <v>2715000.0</v>
       </c>
-      <c r="T4">
+      <c r="U4">
         <v>13632000.0</v>
       </c>
-      <c r="U4">
+      <c r="V4">
         <v>25935000.0</v>
       </c>
-      <c r="V4">
+      <c r="W4">
         <v>-451000.0</v>
       </c>
-      <c r="W4"/>
       <c r="X4"/>
       <c r="Y4"/>
       <c r="Z4"/>
       <c r="AA4"/>
       <c r="AB4"/>
       <c r="AC4"/>
       <c r="AD4"/>
       <c r="AE4"/>
       <c r="AF4"/>
       <c r="AG4"/>
       <c r="AH4"/>
-    </row>
-    <row r="5" spans="1:34">
+      <c r="AI4"/>
+    </row>
+    <row r="5" spans="1:35">
       <c r="A5" t="s">
-        <v>130</v>
+        <v>131</v>
       </c>
       <c r="B5"/>
       <c r="C5"/>
       <c r="D5"/>
       <c r="E5"/>
       <c r="F5"/>
       <c r="G5"/>
       <c r="H5"/>
       <c r="I5"/>
       <c r="J5"/>
       <c r="K5"/>
       <c r="L5"/>
-      <c r="M5">
+      <c r="M5"/>
+      <c r="N5">
         <v>984000.0</v>
       </c>
-      <c r="N5">
+      <c r="O5">
         <v>-574000.0</v>
       </c>
-      <c r="O5"/>
-      <c r="P5">
+      <c r="P5"/>
+      <c r="Q5">
         <v>-1198000.0</v>
       </c>
-      <c r="Q5">
+      <c r="R5">
         <v>469000.0</v>
       </c>
-      <c r="R5">
+      <c r="S5">
         <v>178000.0</v>
       </c>
-      <c r="S5">
+      <c r="T5">
         <v>1589000.0</v>
       </c>
-      <c r="T5">
+      <c r="U5">
         <v>2108000.0</v>
       </c>
-      <c r="U5">
+      <c r="V5">
         <v>-1230000.0</v>
       </c>
-      <c r="V5">
+      <c r="W5">
         <v>-943000.0</v>
       </c>
-      <c r="W5"/>
       <c r="X5"/>
       <c r="Y5"/>
       <c r="Z5"/>
       <c r="AA5"/>
       <c r="AB5"/>
       <c r="AC5"/>
       <c r="AD5"/>
       <c r="AE5"/>
       <c r="AF5"/>
       <c r="AG5"/>
       <c r="AH5"/>
-    </row>
-    <row r="6" spans="1:34">
+      <c r="AI5"/>
+    </row>
+    <row r="6" spans="1:35">
       <c r="A6" t="s">
-        <v>131</v>
+        <v>132</v>
       </c>
       <c r="B6">
+        <v>98411000.0</v>
+      </c>
+      <c r="C6">
         <v>-1729000.0</v>
       </c>
-      <c r="C6">
+      <c r="D6">
         <v>26361000.0</v>
       </c>
-      <c r="D6">
+      <c r="E6">
         <v>4186000.0</v>
       </c>
-      <c r="E6">
+      <c r="F6">
         <v>-2586000.0</v>
       </c>
-      <c r="F6">
+      <c r="G6">
         <v>19771000.0</v>
       </c>
-      <c r="G6">
+      <c r="H6">
         <v>12515000.0</v>
       </c>
-      <c r="H6">
+      <c r="I6">
         <v>-463000.0</v>
       </c>
-      <c r="I6">
+      <c r="J6">
         <v>3131000.0</v>
       </c>
-      <c r="J6">
+      <c r="K6">
         <v>-3629000.0</v>
       </c>
-      <c r="K6">
+      <c r="L6">
         <v>3881000.0</v>
       </c>
-      <c r="L6">
+      <c r="M6">
         <v>-22712000.0</v>
       </c>
-      <c r="M6">
+      <c r="N6">
         <v>-41362000.0</v>
       </c>
-      <c r="N6">
+      <c r="O6">
         <v>66317000.0</v>
       </c>
-      <c r="O6">
+      <c r="P6">
         <v>-29650000.0</v>
       </c>
-      <c r="P6">
+      <c r="Q6">
         <v>-25951000.0</v>
       </c>
-      <c r="Q6">
+      <c r="R6">
         <v>-29004000.0</v>
       </c>
-      <c r="R6">
+      <c r="S6">
         <v>-21900000.0</v>
       </c>
-      <c r="S6">
+      <c r="T6">
         <v>2715000.0</v>
       </c>
-      <c r="T6">
+      <c r="U6">
         <v>13632000.0</v>
       </c>
-      <c r="U6">
+      <c r="V6">
         <v>25935000.0</v>
       </c>
-      <c r="V6">
+      <c r="W6">
         <v>-451000.0</v>
       </c>
-      <c r="W6">
+      <c r="X6">
         <v>25400000.0</v>
       </c>
-      <c r="X6">
+      <c r="Y6">
         <v>-6516000.0</v>
       </c>
-      <c r="Y6">
+      <c r="Z6">
         <v>-48390000.0</v>
       </c>
-      <c r="Z6">
+      <c r="AA6">
         <v>-18002000.0</v>
       </c>
-      <c r="AA6">
+      <c r="AB6">
         <v>13317000.0</v>
       </c>
-      <c r="AB6">
+      <c r="AC6">
         <v>-4323000.0</v>
       </c>
-      <c r="AC6">
+      <c r="AD6">
         <v>39585000.0</v>
       </c>
-      <c r="AD6">
+      <c r="AE6">
         <v>-14708000.0</v>
       </c>
-      <c r="AE6">
+      <c r="AF6">
         <v>81752000.0</v>
       </c>
-      <c r="AF6">
+      <c r="AG6">
         <v>-13608000.0</v>
       </c>
-      <c r="AG6">
+      <c r="AH6">
         <v>4620000.0</v>
       </c>
-      <c r="AH6">
+      <c r="AI6">
         <v>2303000.0</v>
       </c>
     </row>
-    <row r="7" spans="1:34">
+    <row r="7" spans="1:35">
       <c r="A7" t="s">
-        <v>132</v>
+        <v>133</v>
       </c>
       <c r="B7">
+        <v>-235112.0</v>
+      </c>
+      <c r="C7">
         <v>4541000.0</v>
       </c>
-      <c r="C7">
+      <c r="D7">
         <v>28389.0</v>
       </c>
-      <c r="D7">
+      <c r="E7">
         <v>-78223.0</v>
       </c>
-      <c r="E7">
+      <c r="F7">
         <v>-1887000.0</v>
       </c>
-      <c r="F7">
+      <c r="G7">
         <v>4577000.0</v>
       </c>
-      <c r="G7">
+      <c r="H7">
         <v>3219000.0</v>
       </c>
-      <c r="H7">
+      <c r="I7">
         <v>208000.0</v>
       </c>
-      <c r="I7">
+      <c r="J7">
         <v>1128000.0</v>
       </c>
-      <c r="J7">
+      <c r="K7">
         <v>-899000.0</v>
       </c>
-      <c r="K7">
+      <c r="L7">
         <v>1126309.0</v>
       </c>
-      <c r="L7">
+      <c r="M7">
         <v>-789000.0</v>
       </c>
-      <c r="M7">
+      <c r="N7">
         <v>2109000.0</v>
       </c>
-      <c r="N7">
+      <c r="O7">
         <v>-1215000.0</v>
       </c>
-      <c r="O7">
+      <c r="P7">
         <v>-1887000.0</v>
       </c>
-      <c r="P7">
+      <c r="Q7">
         <v>-1372000.0</v>
       </c>
-      <c r="Q7">
+      <c r="R7">
         <v>453000.0</v>
       </c>
-      <c r="R7">
+      <c r="S7">
         <v>-2079000.0</v>
       </c>
-      <c r="S7">
+      <c r="T7">
         <v>1551000.0</v>
       </c>
-      <c r="T7">
+      <c r="U7">
         <v>2261000.0</v>
       </c>
-      <c r="U7">
+      <c r="V7">
         <v>-1195000.0</v>
       </c>
-      <c r="V7">
+      <c r="W7">
         <v>-997000.0</v>
       </c>
-      <c r="W7">
+      <c r="X7">
         <v>-1546000.0</v>
       </c>
-      <c r="X7">
+      <c r="Y7">
         <v>3279000.0</v>
       </c>
-      <c r="Y7">
+      <c r="Z7">
         <v>-4799000.0</v>
       </c>
-      <c r="Z7">
+      <c r="AA7">
         <v>-2741000.0</v>
       </c>
-      <c r="AA7">
+      <c r="AB7">
         <v>1308000.0</v>
       </c>
-      <c r="AB7">
+      <c r="AC7">
         <v>4173000.0</v>
       </c>
-      <c r="AC7">
+      <c r="AD7">
         <v>1862000.0</v>
       </c>
-      <c r="AD7">
+      <c r="AE7">
         <v>-4495000.0</v>
       </c>
-      <c r="AE7">
+      <c r="AF7">
         <v>2059000.0</v>
       </c>
-      <c r="AF7">
+      <c r="AG7">
         <v>21000.0</v>
       </c>
-      <c r="AG7">
+      <c r="AH7">
         <v>85000.0</v>
       </c>
-      <c r="AH7">
+      <c r="AI7">
         <v>-669000.0</v>
       </c>
     </row>
-    <row r="8" spans="1:34">
+    <row r="8" spans="1:35">
       <c r="A8" t="s">
-        <v>133</v>
+        <v>134</v>
       </c>
       <c r="B8"/>
       <c r="C8"/>
       <c r="D8"/>
       <c r="E8"/>
       <c r="F8"/>
       <c r="G8"/>
       <c r="H8"/>
       <c r="I8"/>
       <c r="J8"/>
       <c r="K8"/>
       <c r="L8"/>
-      <c r="M8">
+      <c r="M8"/>
+      <c r="N8">
         <v>-398000.0</v>
       </c>
-      <c r="N8">
+      <c r="O8">
         <v>188000.0</v>
       </c>
-      <c r="O8"/>
-      <c r="P8">
+      <c r="P8"/>
+      <c r="Q8">
         <v>-174000.0</v>
       </c>
-      <c r="Q8">
+      <c r="R8">
         <v>-16000.0</v>
       </c>
-      <c r="R8">
+      <c r="S8">
         <v>-118000.0</v>
       </c>
-      <c r="S8">
+      <c r="T8">
         <v>-38000.0</v>
       </c>
-      <c r="T8">
+      <c r="U8">
         <v>153000.0</v>
       </c>
-      <c r="U8">
+      <c r="V8">
         <v>35000.0</v>
       </c>
-      <c r="V8">
+      <c r="W8">
         <v>-54000.0</v>
       </c>
-      <c r="W8"/>
       <c r="X8"/>
       <c r="Y8"/>
       <c r="Z8"/>
       <c r="AA8"/>
       <c r="AB8"/>
       <c r="AC8"/>
       <c r="AD8"/>
       <c r="AE8"/>
       <c r="AF8"/>
       <c r="AG8"/>
       <c r="AH8"/>
-    </row>
-    <row r="9" spans="1:34">
+      <c r="AI8"/>
+    </row>
+    <row r="9" spans="1:35">
       <c r="A9" t="s">
-        <v>134</v>
+        <v>135</v>
       </c>
       <c r="B9">
+        <v>1042106.0</v>
+      </c>
+      <c r="C9">
         <v>-1493000.0</v>
       </c>
-      <c r="C9">
+      <c r="D9">
         <v>-2015908.0</v>
       </c>
-      <c r="D9">
+      <c r="E9">
         <v>501353.0</v>
       </c>
-      <c r="E9">
+      <c r="F9">
         <v>158000.0</v>
       </c>
-      <c r="F9">
+      <c r="G9">
         <v>230000.0</v>
       </c>
-      <c r="G9">
+      <c r="H9">
         <v>-343000.0</v>
       </c>
-      <c r="H9">
+      <c r="I9">
         <v>345000.0</v>
       </c>
-      <c r="I9">
+      <c r="J9">
         <v>-269000.0</v>
       </c>
-      <c r="J9">
+      <c r="K9">
         <v>1727000.0</v>
       </c>
-      <c r="K9">
+      <c r="L9">
         <v>-1733439.0</v>
       </c>
-      <c r="L9">
+      <c r="M9">
         <v>-515000.0</v>
       </c>
-      <c r="M9">
+      <c r="N9">
         <v>531720.0</v>
       </c>
-      <c r="N9">
+      <c r="O9">
         <v>-895000.0</v>
       </c>
-      <c r="O9">
+      <c r="P9">
         <v>-583000.0</v>
       </c>
-      <c r="P9">
+      <c r="Q9">
         <v>-174000.0</v>
       </c>
-      <c r="Q9">
+      <c r="R9">
         <v>-16000.0</v>
       </c>
-      <c r="R9">
+      <c r="S9">
         <v>-174000.0</v>
       </c>
-      <c r="S9">
+      <c r="T9">
         <v>-38000.0</v>
       </c>
-      <c r="T9">
+      <c r="U9">
         <v>153000.0</v>
       </c>
-      <c r="U9">
+      <c r="V9">
         <v>35000.0</v>
       </c>
-      <c r="V9">
+      <c r="W9">
         <v>-54000.0</v>
       </c>
-      <c r="W9">
+      <c r="X9">
         <v>57000.0</v>
       </c>
-      <c r="X9">
+      <c r="Y9">
         <v>-157000.0</v>
       </c>
-      <c r="Y9">
+      <c r="Z9">
         <v>95000.0</v>
       </c>
-      <c r="Z9">
+      <c r="AA9">
         <v>-107000.0</v>
       </c>
-      <c r="AA9">
+      <c r="AB9">
         <v>107000.0</v>
       </c>
-      <c r="AB9">
+      <c r="AC9">
         <v>-159000.0</v>
       </c>
-      <c r="AC9">
+      <c r="AD9">
         <v>-79000.0</v>
       </c>
-      <c r="AD9">
+      <c r="AE9">
         <v>128000.0</v>
       </c>
-      <c r="AE9">
+      <c r="AF9">
         <v>-257000.0</v>
       </c>
-      <c r="AF9">
+      <c r="AG9">
         <v>55000.0</v>
       </c>
-      <c r="AG9">
+      <c r="AH9">
         <v>-44000.0</v>
       </c>
-      <c r="AH9">
+      <c r="AI9">
         <v>-25000.0</v>
       </c>
     </row>
-    <row r="10" spans="1:34">
+    <row r="10" spans="1:35">
       <c r="A10" t="s">
-        <v>135</v>
+        <v>136</v>
       </c>
       <c r="B10">
+        <v>-2877058.0</v>
+      </c>
+      <c r="C10">
         <v>-1178000.0</v>
       </c>
-      <c r="C10">
+      <c r="D10">
         <v>-648000.0</v>
       </c>
-      <c r="D10"/>
       <c r="E10"/>
       <c r="F10">
         <v>0.0</v>
       </c>
-      <c r="G10"/>
+      <c r="G10">
+        <v>0.0</v>
+      </c>
       <c r="H10"/>
       <c r="I10"/>
-      <c r="J10">
-[...1 lines deleted...]
-      </c>
+      <c r="J10"/>
       <c r="K10">
         <v>-1.0</v>
       </c>
       <c r="L10">
+        <v>-1.0</v>
+      </c>
+      <c r="M10">
         <v>-785477.0</v>
       </c>
-      <c r="M10">
+      <c r="N10">
         <v>-2088992.0</v>
       </c>
-      <c r="N10">
+      <c r="O10">
         <v>895000.0</v>
       </c>
-      <c r="O10"/>
       <c r="P10"/>
       <c r="Q10"/>
       <c r="R10"/>
       <c r="S10"/>
       <c r="T10"/>
       <c r="U10"/>
       <c r="V10"/>
-      <c r="W10">
+      <c r="W10"/>
+      <c r="X10">
         <v>-1921000.0</v>
       </c>
-      <c r="X10">
+      <c r="Y10">
         <v>2396000.0</v>
       </c>
-      <c r="Y10"/>
       <c r="Z10"/>
       <c r="AA10"/>
       <c r="AB10"/>
       <c r="AC10"/>
-      <c r="AD10">
-[...2 lines deleted...]
-      <c r="AE10"/>
+      <c r="AD10"/>
+      <c r="AE10">
+        <v>0.0</v>
+      </c>
       <c r="AF10"/>
       <c r="AG10"/>
-      <c r="AH10">
-[...3 lines deleted...]
-    <row r="11" spans="1:34">
+      <c r="AH10"/>
+      <c r="AI10">
+        <v>0.0</v>
+      </c>
+    </row>
+    <row r="11" spans="1:35">
       <c r="A11" t="s">
-        <v>136</v>
+        <v>137</v>
       </c>
       <c r="B11"/>
       <c r="C11"/>
       <c r="D11"/>
       <c r="E11"/>
       <c r="F11"/>
       <c r="G11"/>
       <c r="H11"/>
       <c r="I11"/>
       <c r="J11"/>
       <c r="K11"/>
-      <c r="L11">
+      <c r="L11"/>
+      <c r="M11">
         <v>1297000.0</v>
       </c>
-      <c r="M11">
+      <c r="N11">
         <v>1522000.0</v>
       </c>
-      <c r="N11">
+      <c r="O11">
         <v>-879000.0</v>
       </c>
-      <c r="O11">
+      <c r="P11">
         <v>-391000.0</v>
       </c>
-      <c r="P11">
+      <c r="Q11">
         <v>1948000.0</v>
       </c>
-      <c r="Q11">
+      <c r="R11">
         <v>-325000.0</v>
       </c>
-      <c r="R11">
+      <c r="S11">
         <v>-2139000.0</v>
       </c>
-      <c r="S11">
+      <c r="T11">
         <v>958000.0</v>
       </c>
-      <c r="T11">
+      <c r="U11">
         <v>524000.0</v>
       </c>
-      <c r="U11">
+      <c r="V11">
         <v>-495000.0</v>
       </c>
-      <c r="V11">
+      <c r="W11">
         <v>-350000.0</v>
       </c>
-      <c r="W11">
+      <c r="X11">
         <v>267000.0</v>
       </c>
-      <c r="X11">
+      <c r="Y11">
         <v>813000.0</v>
       </c>
-      <c r="Y11">
+      <c r="Z11">
         <v>-336000.0</v>
       </c>
-      <c r="Z11">
+      <c r="AA11">
         <v>-2827000.0</v>
       </c>
-      <c r="AA11">
+      <c r="AB11">
         <v>-481000.0</v>
       </c>
-      <c r="AB11">
+      <c r="AC11">
         <v>2919000.0</v>
       </c>
-      <c r="AC11">
+      <c r="AD11">
         <v>1653000.0</v>
       </c>
-      <c r="AD11">
+      <c r="AE11">
         <v>-571000.0</v>
       </c>
-      <c r="AE11"/>
-      <c r="AF11">
+      <c r="AF11"/>
+      <c r="AG11">
         <v>1039000.0</v>
       </c>
-      <c r="AG11">
+      <c r="AH11">
         <v>-280000.0</v>
       </c>
-      <c r="AH11">
+      <c r="AI11">
         <v>-135000.0</v>
       </c>
     </row>
-    <row r="12" spans="1:34">
+    <row r="12" spans="1:35">
       <c r="A12" t="s">
-        <v>137</v>
+        <v>138</v>
       </c>
       <c r="B12"/>
       <c r="C12"/>
       <c r="D12"/>
       <c r="E12"/>
       <c r="F12"/>
       <c r="G12"/>
       <c r="H12"/>
       <c r="I12"/>
       <c r="J12"/>
       <c r="K12"/>
-      <c r="L12">
+      <c r="L12"/>
+      <c r="M12">
         <v>3606000.0</v>
       </c>
-      <c r="M12">
+      <c r="N12">
         <v>3267000.0</v>
       </c>
-      <c r="N12">
+      <c r="O12">
         <v>2293000.0</v>
       </c>
-      <c r="O12">
+      <c r="P12">
         <v>3266000.0</v>
       </c>
-      <c r="P12">
+      <c r="Q12">
         <v>2380000.0</v>
       </c>
-      <c r="Q12">
+      <c r="R12">
         <v>2411000.0</v>
       </c>
-      <c r="R12">
+      <c r="S12">
         <v>2114000.0</v>
       </c>
-      <c r="S12">
+      <c r="T12">
         <v>1975000.0</v>
       </c>
-      <c r="T12">
+      <c r="U12">
         <v>2024000.0</v>
       </c>
-      <c r="U12">
+      <c r="V12">
         <v>1912000.0</v>
       </c>
-      <c r="V12">
+      <c r="W12">
         <v>1368000.0</v>
       </c>
-      <c r="W12">
+      <c r="X12">
         <v>1365000.0</v>
       </c>
-      <c r="X12">
+      <c r="Y12">
         <v>1129000.0</v>
       </c>
-      <c r="Y12">
+      <c r="Z12">
         <v>1191000.0</v>
       </c>
-      <c r="Z12">
+      <c r="AA12">
         <v>981000.0</v>
       </c>
-      <c r="AA12">
+      <c r="AB12">
         <v>284000.0</v>
       </c>
-      <c r="AB12">
+      <c r="AC12">
         <v>300000.0</v>
       </c>
-      <c r="AC12">
+      <c r="AD12">
         <v>198000.0</v>
       </c>
-      <c r="AD12">
+      <c r="AE12">
         <v>211000.0</v>
       </c>
-      <c r="AE12"/>
-      <c r="AF12">
+      <c r="AF12"/>
+      <c r="AG12">
         <v>84000.0</v>
       </c>
-      <c r="AG12">
+      <c r="AH12">
         <v>79000.0</v>
       </c>
-      <c r="AH12">
+      <c r="AI12">
         <v>125000.0</v>
       </c>
     </row>
-    <row r="13" spans="1:34">
+    <row r="13" spans="1:35">
       <c r="A13" t="s">
-        <v>138</v>
+        <v>139</v>
       </c>
       <c r="B13"/>
       <c r="C13"/>
       <c r="D13"/>
       <c r="E13"/>
       <c r="F13"/>
       <c r="G13"/>
       <c r="H13"/>
       <c r="I13"/>
       <c r="J13"/>
       <c r="K13"/>
-      <c r="L13">
+      <c r="L13"/>
+      <c r="M13">
         <v>-1657000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>952000.0</v>
       </c>
       <c r="N13">
         <v>952000.0</v>
       </c>
       <c r="O13">
+        <v>952000.0</v>
+      </c>
+      <c r="P13">
         <v>-1049000.0</v>
       </c>
-      <c r="P13">
+      <c r="Q13">
         <v>-1198000.0</v>
       </c>
-      <c r="Q13">
+      <c r="R13">
         <v>469000.0</v>
       </c>
-      <c r="R13">
+      <c r="S13">
         <v>178000.0</v>
       </c>
-      <c r="S13">
+      <c r="T13">
         <v>1589000.0</v>
       </c>
-      <c r="T13">
+      <c r="U13">
         <v>2108000.0</v>
       </c>
-      <c r="U13">
+      <c r="V13">
         <v>-1230000.0</v>
       </c>
-      <c r="V13">
+      <c r="W13">
         <v>-943000.0</v>
       </c>
-      <c r="W13">
+      <c r="X13">
         <v>-1773000.0</v>
       </c>
-      <c r="X13">
+      <c r="Y13">
         <v>2331000.0</v>
       </c>
-      <c r="Y13">
+      <c r="Z13">
         <v>-4404000.0</v>
       </c>
-      <c r="Z13">
+      <c r="AA13">
         <v>87000.0</v>
       </c>
-      <c r="AA13">
+      <c r="AB13">
         <v>1561000.0</v>
       </c>
-      <c r="AB13">
+      <c r="AC13">
         <v>1412000.0</v>
       </c>
-      <c r="AC13">
+      <c r="AD13">
         <v>360000.0</v>
       </c>
-      <c r="AD13">
+      <c r="AE13">
         <v>-4074000.0</v>
       </c>
-      <c r="AE13"/>
-      <c r="AF13">
+      <c r="AF13"/>
+      <c r="AG13">
         <v>-1073000.0</v>
       </c>
-      <c r="AG13">
+      <c r="AH13">
         <v>429000.0</v>
       </c>
-      <c r="AH13">
+      <c r="AI13">
         <v>-525000.0</v>
       </c>
     </row>
-    <row r="14" spans="1:34">
+    <row r="14" spans="1:35">
       <c r="A14" t="s">
-        <v>139</v>
+        <v>140</v>
       </c>
       <c r="B14">
+        <v>57000.0</v>
+      </c>
+      <c r="C14">
         <v>56000.0</v>
       </c>
-      <c r="C14">
+      <c r="D14">
         <v>34000.0</v>
       </c>
-      <c r="D14">
+      <c r="E14">
         <v>24999.0</v>
       </c>
-      <c r="E14">
+      <c r="F14">
         <v>28000.0</v>
       </c>
-      <c r="F14">
+      <c r="G14">
         <v>27000.0</v>
       </c>
-      <c r="G14">
+      <c r="H14">
         <v>26000.0</v>
       </c>
-      <c r="H14">
+      <c r="I14">
         <v>25000.0</v>
       </c>
-      <c r="I14">
+      <c r="J14">
         <v>26000.0</v>
       </c>
-      <c r="J14">
+      <c r="K14">
         <v>28000.0</v>
       </c>
-      <c r="K14">
+      <c r="L14">
         <v>532000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>24000.0</v>
       </c>
       <c r="M14">
         <v>24000.0</v>
       </c>
       <c r="N14">
+        <v>24000.0</v>
+      </c>
+      <c r="O14">
         <v>18000.0</v>
       </c>
-      <c r="O14">
+      <c r="P14">
         <v>15000.0</v>
       </c>
-      <c r="P14">
+      <c r="Q14">
         <v>27000.0</v>
       </c>
-      <c r="Q14">
+      <c r="R14">
         <v>24000.0</v>
       </c>
-      <c r="R14">
+      <c r="S14">
         <v>23000.0</v>
       </c>
-      <c r="S14">
+      <c r="T14">
         <v>292000.0</v>
       </c>
-      <c r="T14">
+      <c r="U14">
         <v>24000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>23000.0</v>
       </c>
       <c r="V14">
         <v>23000.0</v>
       </c>
       <c r="W14">
+        <v>23000.0</v>
+      </c>
+      <c r="X14">
         <v>25000.0</v>
       </c>
-      <c r="X14">
+      <c r="Y14">
         <v>23000.0</v>
       </c>
-      <c r="Y14">
+      <c r="Z14">
         <v>25000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>24000.0</v>
       </c>
       <c r="AA14">
         <v>24000.0</v>
       </c>
       <c r="AB14">
+        <v>24000.0</v>
+      </c>
+      <c r="AC14">
         <v>9000.0</v>
       </c>
-      <c r="AC14">
+      <c r="AD14">
         <v>2000.0</v>
       </c>
-      <c r="AD14">
+      <c r="AE14">
         <v>3000.0</v>
       </c>
-      <c r="AE14">
+      <c r="AF14">
         <v>2000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>3000.0</v>
       </c>
       <c r="AG14">
         <v>3000.0</v>
       </c>
       <c r="AH14">
+        <v>3000.0</v>
+      </c>
+      <c r="AI14">
         <v>2000.0</v>
       </c>
     </row>
-    <row r="15" spans="1:34">
+    <row r="15" spans="1:35">
       <c r="A15" t="s">
-        <v>140</v>
+        <v>141</v>
       </c>
       <c r="B15"/>
       <c r="C15"/>
       <c r="D15"/>
       <c r="E15"/>
       <c r="F15"/>
       <c r="G15"/>
       <c r="H15"/>
       <c r="I15"/>
       <c r="J15"/>
       <c r="K15"/>
       <c r="L15"/>
       <c r="M15"/>
       <c r="N15"/>
       <c r="O15"/>
       <c r="P15"/>
       <c r="Q15"/>
       <c r="R15"/>
       <c r="S15"/>
       <c r="T15"/>
       <c r="U15"/>
       <c r="V15"/>
       <c r="W15"/>
       <c r="X15"/>
       <c r="Y15"/>
       <c r="Z15"/>
       <c r="AA15"/>
       <c r="AB15"/>
       <c r="AC15"/>
-      <c r="AD15">
-[...2 lines deleted...]
-      <c r="AE15"/>
+      <c r="AD15"/>
+      <c r="AE15">
+        <v>0.0</v>
+      </c>
       <c r="AF15"/>
       <c r="AG15"/>
-      <c r="AH15">
-[...3 lines deleted...]
-    <row r="16" spans="1:34">
+      <c r="AH15"/>
+      <c r="AI15">
+        <v>0.0</v>
+      </c>
+    </row>
+    <row r="16" spans="1:35">
       <c r="A16" t="s">
-        <v>141</v>
+        <v>142</v>
       </c>
       <c r="B16">
+        <v>169728000.0</v>
+      </c>
+      <c r="C16">
         <v>71317000.0</v>
       </c>
-      <c r="C16">
+      <c r="D16">
         <v>73046000.0</v>
       </c>
-      <c r="D16">
+      <c r="E16">
         <v>46685000.0</v>
       </c>
-      <c r="E16">
+      <c r="F16">
         <v>42499000.0</v>
       </c>
-      <c r="F16">
+      <c r="G16">
         <v>45085000.0</v>
       </c>
-      <c r="G16">
+      <c r="H16">
         <v>25314000.0</v>
       </c>
-      <c r="H16">
+      <c r="I16">
         <v>12799000.0</v>
       </c>
-      <c r="I16">
+      <c r="J16">
         <v>13262000.0</v>
       </c>
-      <c r="J16">
+      <c r="K16">
         <v>10131000.0</v>
       </c>
-      <c r="K16">
+      <c r="L16">
         <v>13760000.0</v>
       </c>
-      <c r="L16">
+      <c r="M16">
         <v>9879000.0</v>
       </c>
-      <c r="M16">
+      <c r="N16">
         <v>32591000.0</v>
       </c>
-      <c r="N16">
+      <c r="O16">
         <v>73953000.0</v>
       </c>
-      <c r="O16">
+      <c r="P16">
         <v>7636000.0</v>
       </c>
-      <c r="P16">
+      <c r="Q16">
         <v>37286000.0</v>
       </c>
-      <c r="Q16">
+      <c r="R16">
         <v>63237000.0</v>
       </c>
-      <c r="R16">
+      <c r="S16">
         <v>92241000.0</v>
       </c>
-      <c r="S16">
+      <c r="T16">
         <v>114141000.0</v>
       </c>
-      <c r="T16">
+      <c r="U16">
         <v>111426000.0</v>
       </c>
-      <c r="U16">
+      <c r="V16">
         <v>97794000.0</v>
       </c>
-      <c r="V16">
+      <c r="W16">
         <v>71859000.0</v>
       </c>
-      <c r="W16">
+      <c r="X16">
         <v>72310000.0</v>
       </c>
-      <c r="X16">
+      <c r="Y16">
         <v>46910000.0</v>
       </c>
-      <c r="Y16">
+      <c r="Z16">
         <v>53426000.0</v>
       </c>
-      <c r="Z16">
+      <c r="AA16">
         <v>101816000.0</v>
       </c>
-      <c r="AA16">
+      <c r="AB16">
         <v>119818000.0</v>
       </c>
-      <c r="AB16">
+      <c r="AC16">
         <v>106501000.0</v>
       </c>
-      <c r="AC16">
+      <c r="AD16">
         <v>110824000.0</v>
       </c>
-      <c r="AD16">
+      <c r="AE16">
         <v>71239000.0</v>
       </c>
-      <c r="AE16">
+      <c r="AF16">
         <v>85947000.0</v>
       </c>
-      <c r="AF16">
+      <c r="AG16">
         <v>4195000.0</v>
       </c>
-      <c r="AG16">
+      <c r="AH16">
         <v>17803000.0</v>
       </c>
-      <c r="AH16">
+      <c r="AI16">
         <v>13183000.0</v>
       </c>
     </row>
-    <row r="17" spans="1:34">
+    <row r="17" spans="1:35">
       <c r="A17" t="s">
-        <v>142</v>
+        <v>143</v>
       </c>
       <c r="B17"/>
       <c r="C17"/>
       <c r="D17"/>
       <c r="E17"/>
       <c r="F17"/>
       <c r="G17"/>
       <c r="H17"/>
       <c r="I17"/>
       <c r="J17"/>
       <c r="K17"/>
       <c r="L17"/>
       <c r="M17"/>
       <c r="N17"/>
       <c r="O17"/>
       <c r="P17"/>
       <c r="Q17"/>
       <c r="R17"/>
       <c r="S17"/>
       <c r="T17"/>
       <c r="U17"/>
       <c r="V17"/>
       <c r="W17"/>
       <c r="X17"/>
       <c r="Y17"/>
       <c r="Z17"/>
       <c r="AA17"/>
       <c r="AB17"/>
       <c r="AC17"/>
       <c r="AD17"/>
       <c r="AE17"/>
       <c r="AF17"/>
       <c r="AG17"/>
       <c r="AH17"/>
-    </row>
-    <row r="18" spans="1:34">
+      <c r="AI17"/>
+    </row>
+    <row r="18" spans="1:35">
       <c r="A18" t="s">
-        <v>143</v>
+        <v>144</v>
       </c>
       <c r="B18">
+        <v>-22559430.0</v>
+      </c>
+      <c r="C18">
         <v>-16053000.0</v>
       </c>
-      <c r="C18">
+      <c r="D18">
         <v>-12786000.0</v>
       </c>
-      <c r="D18">
+      <c r="E18">
         <v>-9817740.0</v>
       </c>
-      <c r="E18">
+      <c r="F18">
         <v>-12577000.0</v>
       </c>
-      <c r="F18">
+      <c r="G18">
         <v>-13958000.0</v>
       </c>
-      <c r="G18">
+      <c r="H18">
         <v>-6865000.0</v>
       </c>
-      <c r="H18">
+      <c r="I18">
         <v>-7022000.0</v>
       </c>
-      <c r="I18">
+      <c r="J18">
         <v>-6060000.0</v>
       </c>
-      <c r="J18">
+      <c r="K18">
         <v>-8934000.0</v>
       </c>
-      <c r="K18">
+      <c r="L18">
         <v>-9251497.0</v>
       </c>
-      <c r="L18">
+      <c r="M18">
         <v>-12178000.0</v>
       </c>
-      <c r="M18">
+      <c r="N18">
         <v>-10595000.0</v>
       </c>
-      <c r="N18">
+      <c r="O18">
         <v>-13936000.0</v>
       </c>
-      <c r="O18">
+      <c r="P18">
         <v>-12972000.0</v>
       </c>
-      <c r="P18">
+      <c r="Q18">
         <v>-11676000.0</v>
       </c>
-      <c r="Q18">
+      <c r="R18">
         <v>-14144000.0</v>
       </c>
-      <c r="R18">
+      <c r="S18">
         <v>-13949000.0</v>
       </c>
-      <c r="S18">
+      <c r="T18">
         <v>-12377000.0</v>
       </c>
-      <c r="T18">
+      <c r="U18">
         <v>-9392000.0</v>
       </c>
-      <c r="U18">
+      <c r="V18">
         <v>1015000.0</v>
       </c>
-      <c r="V18">
+      <c r="W18">
         <v>-12470000.0</v>
       </c>
-      <c r="W18">
+      <c r="X18">
         <v>-8757000.0</v>
       </c>
-      <c r="X18">
+      <c r="Y18">
         <v>-7334000.0</v>
       </c>
-      <c r="Y18">
+      <c r="Z18">
         <v>-16562000.0</v>
       </c>
-      <c r="Z18">
+      <c r="AA18">
         <v>-18079000.0</v>
       </c>
-      <c r="AA18">
+      <c r="AB18">
         <v>-16704000.0</v>
       </c>
-      <c r="AB18">
+      <c r="AC18">
         <v>-8592000.0</v>
       </c>
-      <c r="AC18">
+      <c r="AD18">
         <v>-11536000.0</v>
       </c>
-      <c r="AD18">
+      <c r="AE18">
         <v>-14733000.0</v>
       </c>
-      <c r="AE18">
+      <c r="AF18">
         <v>-7311000.0</v>
       </c>
-      <c r="AF18">
+      <c r="AG18">
         <v>-5591000.0</v>
       </c>
-      <c r="AG18">
+      <c r="AH18">
         <v>-3421000.0</v>
       </c>
-      <c r="AH18">
+      <c r="AI18">
         <v>-4728000.0</v>
       </c>
     </row>
-    <row r="19" spans="1:34">
+    <row r="19" spans="1:35">
       <c r="A19" t="s">
-        <v>144</v>
+        <v>145</v>
       </c>
       <c r="B19">
+        <v>112018000.0</v>
+      </c>
+      <c r="C19">
         <v>-79985000.0</v>
       </c>
-      <c r="C19">
+      <c r="D19">
         <v>2986000.0</v>
       </c>
-      <c r="D19">
+      <c r="E19">
         <v>-34984000.0</v>
       </c>
-      <c r="E19">
+      <c r="F19">
         <v>9944000.0</v>
       </c>
-      <c r="F19">
+      <c r="G19">
         <v>33583000.0</v>
       </c>
-      <c r="G19">
+      <c r="H19">
         <v>19334000.0</v>
       </c>
-      <c r="H19">
+      <c r="I19">
         <v>6481000.0</v>
       </c>
-      <c r="I19">
+      <c r="J19">
         <v>9482000.0</v>
       </c>
-      <c r="J19">
+      <c r="K19">
         <v>-27014000.0</v>
       </c>
-      <c r="K19">
+      <c r="L19">
         <v>13676000.0</v>
       </c>
-      <c r="L19">
+      <c r="M19">
         <v>-10857000.0</v>
       </c>
-      <c r="M19">
+      <c r="N19">
         <v>-55000000.0</v>
       </c>
-      <c r="N19">
+      <c r="O19">
         <v>-15000000.0</v>
       </c>
-      <c r="O19">
+      <c r="P19">
         <v>-17015000.0</v>
       </c>
-      <c r="P19">
+      <c r="Q19">
         <v>-39947000.0</v>
       </c>
-      <c r="Q19">
+      <c r="R19">
         <v>-15000000.0</v>
       </c>
-      <c r="R19">
+      <c r="S19">
         <v>-8000000.0</v>
       </c>
-      <c r="S19">
+      <c r="T19">
         <v>85000000.0</v>
       </c>
-      <c r="T19">
+      <c r="U19">
         <v>23000000.0</v>
       </c>
-      <c r="U19">
+      <c r="V19">
         <v>20000000.0</v>
       </c>
-      <c r="V19">
+      <c r="W19">
         <v>12000000.0</v>
       </c>
-      <c r="W19">
+      <c r="X19">
         <v>-14000000.0</v>
       </c>
-      <c r="X19">
+      <c r="Y19">
         <v>-24000000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>-32000000.0</v>
       </c>
       <c r="Z19">
         <v>-32000000.0</v>
       </c>
       <c r="AA19">
+        <v>-32000000.0</v>
+      </c>
+      <c r="AB19">
         <v>29899000.0</v>
       </c>
-      <c r="AB19">
+      <c r="AC19">
         <v>4706000.0</v>
       </c>
-      <c r="AC19">
+      <c r="AD19">
         <v>-34989000.0</v>
       </c>
-      <c r="AD19">
-[...3 lines deleted...]
-      <c r="AF19">
+      <c r="AE19">
+        <v>0.0</v>
+      </c>
+      <c r="AF19"/>
+      <c r="AG19">
         <v>-8017000.0</v>
       </c>
-      <c r="AG19">
+      <c r="AH19">
         <v>8034000.0</v>
       </c>
-      <c r="AH19">
+      <c r="AI19">
         <v>7001000.0</v>
       </c>
     </row>
-    <row r="20" spans="1:34">
+    <row r="20" spans="1:35">
       <c r="A20" t="s">
-        <v>145</v>
+        <v>146</v>
       </c>
       <c r="B20">
+        <v>0.0</v>
+      </c>
+      <c r="C20">
         <v>10890000.0</v>
       </c>
-      <c r="C20">
+      <c r="D20">
         <v>4946000.0</v>
       </c>
-      <c r="D20">
+      <c r="E20">
         <v>46063000.0</v>
       </c>
-      <c r="E20">
-[...1 lines deleted...]
-      </c>
       <c r="F20">
         <v>0.0</v>
       </c>
       <c r="G20">
         <v>0.0</v>
       </c>
       <c r="H20">
         <v>0.0</v>
       </c>
       <c r="I20">
+        <v>0.0</v>
+      </c>
+      <c r="J20">
         <v>-280000.0</v>
       </c>
-      <c r="J20">
+      <c r="K20">
         <v>27538000.0</v>
       </c>
-      <c r="K20">
-[...1 lines deleted...]
-      </c>
       <c r="L20">
         <v>0.0</v>
       </c>
       <c r="M20">
         <v>0.0</v>
       </c>
-      <c r="N20"/>
-      <c r="O20">
+      <c r="N20">
+        <v>0.0</v>
+      </c>
+      <c r="O20"/>
+      <c r="P20">
         <v>14000.0</v>
       </c>
-      <c r="P20"/>
       <c r="Q20"/>
       <c r="R20"/>
       <c r="S20"/>
       <c r="T20"/>
       <c r="U20"/>
       <c r="V20"/>
       <c r="W20"/>
       <c r="X20"/>
       <c r="Y20"/>
       <c r="Z20"/>
       <c r="AA20"/>
       <c r="AB20"/>
       <c r="AC20"/>
       <c r="AD20"/>
       <c r="AE20"/>
       <c r="AF20"/>
       <c r="AG20"/>
       <c r="AH20"/>
-    </row>
-    <row r="21" spans="1:34">
+      <c r="AI20"/>
+    </row>
+    <row r="21" spans="1:35">
       <c r="A21" t="s">
-        <v>146</v>
+        <v>147</v>
       </c>
       <c r="B21"/>
       <c r="C21"/>
       <c r="D21"/>
       <c r="E21"/>
       <c r="F21"/>
-      <c r="G21">
-[...1 lines deleted...]
-      </c>
+      <c r="G21"/>
       <c r="H21">
         <v>0.0</v>
       </c>
-      <c r="I21"/>
+      <c r="I21">
+        <v>0.0</v>
+      </c>
       <c r="J21"/>
       <c r="K21"/>
       <c r="L21"/>
-      <c r="M21">
+      <c r="M21"/>
+      <c r="N21">
         <v>-2782000.0</v>
       </c>
-      <c r="N21">
+      <c r="O21">
         <v>50000000.0</v>
       </c>
-      <c r="O21"/>
       <c r="P21"/>
       <c r="Q21"/>
       <c r="R21"/>
       <c r="S21"/>
       <c r="T21"/>
       <c r="U21"/>
       <c r="V21"/>
       <c r="W21"/>
       <c r="X21"/>
       <c r="Y21"/>
       <c r="Z21"/>
       <c r="AA21"/>
       <c r="AB21"/>
       <c r="AC21"/>
-      <c r="AD21">
-[...2 lines deleted...]
-      <c r="AE21"/>
+      <c r="AD21"/>
+      <c r="AE21">
+        <v>0.0</v>
+      </c>
       <c r="AF21"/>
       <c r="AG21"/>
-      <c r="AH21">
-[...3 lines deleted...]
-    <row r="22" spans="1:34">
+      <c r="AH21"/>
+      <c r="AI21">
+        <v>0.0</v>
+      </c>
+    </row>
+    <row r="22" spans="1:35">
       <c r="A22" t="s">
-        <v>109</v>
+        <v>110</v>
       </c>
       <c r="B22">
+        <v>-28614000.0</v>
+      </c>
+      <c r="C22">
         <v>-26066000.0</v>
       </c>
-      <c r="C22">
+      <c r="D22">
         <v>-17409000.0</v>
       </c>
-      <c r="D22">
+      <c r="E22">
         <v>-11922000.0</v>
       </c>
-      <c r="E22">
+      <c r="F22">
         <v>-12966000.0</v>
       </c>
-      <c r="F22">
+      <c r="G22">
         <v>-20761000.0</v>
       </c>
-      <c r="G22">
+      <c r="H22">
         <v>-12363000.0</v>
       </c>
-      <c r="H22">
+      <c r="I22">
         <v>-9439000.0</v>
       </c>
-      <c r="I22">
+      <c r="J22">
         <v>-9363000.0</v>
       </c>
-      <c r="J22">
+      <c r="K22">
         <v>-10354000.0</v>
       </c>
-      <c r="K22">
+      <c r="L22">
         <v>-13611000.0</v>
       </c>
-      <c r="L22">
+      <c r="M22">
         <v>-15081000.0</v>
       </c>
-      <c r="M22">
+      <c r="N22">
         <v>-16043000.0</v>
       </c>
-      <c r="N22">
+      <c r="O22">
         <v>-14950000.0</v>
       </c>
-      <c r="O22">
+      <c r="P22">
         <v>-13177000.0</v>
       </c>
-      <c r="P22">
+      <c r="Q22">
         <v>-14556000.0</v>
       </c>
-      <c r="Q22">
+      <c r="R22">
         <v>-16648000.0</v>
       </c>
-      <c r="R22">
+      <c r="S22">
         <v>-14007000.0</v>
       </c>
-      <c r="S22">
+      <c r="T22">
         <v>-16884000.0</v>
       </c>
-      <c r="T22">
+      <c r="U22">
         <v>-14225000.0</v>
       </c>
-      <c r="U22">
+      <c r="V22">
         <v>770000.0</v>
       </c>
-      <c r="V22">
+      <c r="W22">
         <v>-12514000.0</v>
       </c>
-      <c r="W22">
+      <c r="X22">
         <v>-8666000.0</v>
       </c>
-      <c r="X22">
+      <c r="Y22">
         <v>-11979000.0</v>
       </c>
-      <c r="Y22">
+      <c r="Z22">
         <v>-12979000.0</v>
       </c>
-      <c r="Z22">
+      <c r="AA22">
         <v>-16343000.0</v>
       </c>
-      <c r="AA22">
+      <c r="AB22">
         <v>-18289000.0</v>
       </c>
-      <c r="AB22">
+      <c r="AC22">
         <v>-12830000.0</v>
       </c>
-      <c r="AC22">
+      <c r="AD22">
         <v>-13658000.0</v>
       </c>
-      <c r="AD22">
+      <c r="AE22">
         <v>-10452000.0</v>
       </c>
-      <c r="AE22">
+      <c r="AF22">
         <v>-9716000.0</v>
       </c>
-      <c r="AF22">
+      <c r="AG22">
         <v>-5700000.0</v>
       </c>
-      <c r="AG22">
+      <c r="AH22">
         <v>-3588000.0</v>
       </c>
-      <c r="AH22">
+      <c r="AI22">
         <v>-4181000.0</v>
       </c>
     </row>
-    <row r="23" spans="1:34">
+    <row r="23" spans="1:35">
       <c r="A23" t="s">
-        <v>147</v>
+        <v>148</v>
       </c>
       <c r="B23">
+        <v>-10898.0</v>
+      </c>
+      <c r="C23">
         <v>-11000.0</v>
       </c>
-      <c r="C23">
+      <c r="D23">
         <v>574199.0</v>
       </c>
-      <c r="D23">
+      <c r="E23">
         <v>48918000.0</v>
       </c>
-      <c r="E23">
+      <c r="F23">
         <v>36000.0</v>
       </c>
-      <c r="F23">
+      <c r="G23">
         <v>140000.0</v>
       </c>
-      <c r="G23">
+      <c r="H23">
         <v>24000.0</v>
       </c>
-      <c r="H23">
+      <c r="I23">
         <v>74000.0</v>
       </c>
-      <c r="I23">
+      <c r="J23">
         <v>-18000.0</v>
       </c>
-      <c r="J23">
+      <c r="K23">
         <v>4781000.0</v>
       </c>
-      <c r="K23">
+      <c r="L23">
         <v>1000.0</v>
       </c>
-      <c r="L23">
+      <c r="M23">
         <v>305000.0</v>
       </c>
-      <c r="M23">
+      <c r="N23">
         <v>-2782947.0</v>
       </c>
-      <c r="N23">
+      <c r="O23">
         <v>253000.0</v>
       </c>
-      <c r="O23">
+      <c r="P23">
         <v>241000.0</v>
       </c>
-      <c r="P23">
+      <c r="Q23">
         <v>2672000.0</v>
       </c>
-      <c r="Q23">
+      <c r="R23">
         <v>140000.0</v>
       </c>
-      <c r="R23">
+      <c r="S23">
         <v>49000.0</v>
       </c>
-      <c r="S23">
+      <c r="T23">
         <v>92000.0</v>
       </c>
-      <c r="T23">
+      <c r="U23">
         <v>24000.0</v>
       </c>
-      <c r="U23">
+      <c r="V23">
         <v>4920000.0</v>
       </c>
-      <c r="V23">
+      <c r="W23">
         <v>19000.0</v>
       </c>
-      <c r="W23">
+      <c r="X23">
         <v>23240000.0</v>
       </c>
-      <c r="X23">
+      <c r="Y23">
         <v>24818000.0</v>
       </c>
-      <c r="Y23">
+      <c r="Z23">
         <v>172000.0</v>
       </c>
-      <c r="Z23">
+      <c r="AA23">
         <v>77000.0</v>
       </c>
-      <c r="AA23">
+      <c r="AB23">
         <v>19000.0</v>
       </c>
-      <c r="AB23">
+      <c r="AC23">
         <v>4706000.0</v>
       </c>
-      <c r="AC23">
+      <c r="AD23">
         <v>86092000.0</v>
       </c>
-      <c r="AD23">
+      <c r="AE23">
         <v>25000.0</v>
       </c>
-      <c r="AE23">
+      <c r="AF23">
         <v>80078000.0</v>
       </c>
-      <c r="AF23">
+      <c r="AG23">
         <v>-8017000.0</v>
       </c>
-      <c r="AG23">
+      <c r="AH23">
         <v>7000.0</v>
       </c>
-      <c r="AH23">
+      <c r="AI23">
         <v>30000.0</v>
       </c>
     </row>
-    <row r="24" spans="1:34">
+    <row r="24" spans="1:35">
       <c r="A24" t="s">
-        <v>148</v>
-[...1 lines deleted...]
-      <c r="B24">
+        <v>149</v>
+      </c>
+      <c r="B24"/>
+      <c r="C24">
         <v>-80030000.0</v>
       </c>
-      <c r="C24">
+      <c r="D24">
         <v>-46358000.0</v>
       </c>
-      <c r="D24">
+      <c r="E24">
         <v>-35923000.0</v>
       </c>
-      <c r="E24"/>
-      <c r="F24">
+      <c r="F24"/>
+      <c r="G24">
         <v>-883000.0</v>
       </c>
-      <c r="G24">
+      <c r="H24">
         <v>-630.0</v>
       </c>
-      <c r="H24">
+      <c r="I24">
         <v>-99595998.46</v>
       </c>
-      <c r="I24"/>
-      <c r="J24">
+      <c r="J24"/>
+      <c r="K24">
         <v>-52514000.0</v>
       </c>
-      <c r="K24"/>
-      <c r="L24">
+      <c r="L24"/>
+      <c r="M24">
         <v>-10839000.0</v>
       </c>
-      <c r="M24">
+      <c r="N24">
         <v>-28000000.0</v>
       </c>
-      <c r="N24">
+      <c r="O24">
         <v>45000000.0</v>
       </c>
-      <c r="O24">
+      <c r="P24">
         <v>-16905000.0</v>
       </c>
-      <c r="P24">
+      <c r="Q24">
         <v>-16947000.0</v>
       </c>
-      <c r="Q24">
+      <c r="R24">
         <v>-15000000.0</v>
       </c>
-      <c r="R24">
+      <c r="S24">
         <v>-8000000.0</v>
       </c>
-      <c r="S24">
+      <c r="T24">
         <v>15000000.0</v>
       </c>
-      <c r="T24">
+      <c r="U24">
         <v>23000000.0</v>
       </c>
-      <c r="U24">
+      <c r="V24">
         <v>20000000.0</v>
       </c>
-      <c r="V24">
+      <c r="W24">
         <v>12000000.0</v>
       </c>
-      <c r="W24">
+      <c r="X24">
         <v>-51000.0</v>
       </c>
-      <c r="X24">
+      <c r="Y24">
         <v>-72000.0</v>
       </c>
-      <c r="Y24">
+      <c r="Z24">
         <v>-32000000.0</v>
       </c>
-      <c r="Z24"/>
-      <c r="AA24">
+      <c r="AA24"/>
+      <c r="AB24">
         <v>30000000.0</v>
       </c>
-      <c r="AB24">
+      <c r="AC24">
         <v>5000000.0</v>
       </c>
-      <c r="AC24">
+      <c r="AD24">
         <v>-35000000.0</v>
       </c>
-      <c r="AD24">
-[...1 lines deleted...]
-      </c>
       <c r="AE24">
+        <v>0.0</v>
+      </c>
+      <c r="AF24">
         <v>8985000.0</v>
       </c>
-      <c r="AF24">
+      <c r="AG24">
         <v>-8017000.0</v>
       </c>
-      <c r="AG24">
+      <c r="AH24">
         <v>8034000.0</v>
       </c>
-      <c r="AH24">
+      <c r="AI24">
         <v>7001000.0</v>
       </c>
     </row>
-    <row r="25" spans="1:34">
+    <row r="25" spans="1:35">
       <c r="A25" t="s">
-        <v>149</v>
+        <v>150</v>
       </c>
       <c r="B25">
+        <v>3181353.0</v>
+      </c>
+      <c r="C25">
         <v>4134000.0</v>
       </c>
-      <c r="C25">
+      <c r="D25">
         <v>1019611.0</v>
       </c>
-      <c r="D25">
+      <c r="E25">
         <v>2159465.0</v>
       </c>
-      <c r="E25">
+      <c r="F25">
         <v>951000.0</v>
       </c>
-      <c r="F25">
+      <c r="G25">
         <v>854000.0</v>
       </c>
-      <c r="G25">
+      <c r="H25">
         <v>801000.0</v>
       </c>
-      <c r="H25">
+      <c r="I25">
         <v>789000.0</v>
       </c>
-      <c r="I25">
+      <c r="J25">
         <v>765000.0</v>
       </c>
-      <c r="J25">
+      <c r="K25">
         <v>779000.0</v>
       </c>
-      <c r="K25">
+      <c r="L25">
         <v>6449810.0</v>
       </c>
-      <c r="L25">
+      <c r="M25">
         <v>814000.0</v>
       </c>
-      <c r="M25">
+      <c r="N25">
         <v>854000.0</v>
       </c>
-      <c r="N25">
+      <c r="O25">
         <v>-50000.0</v>
       </c>
-      <c r="O25">
+      <c r="P25">
         <v>44000.0</v>
       </c>
-      <c r="P25">
+      <c r="Q25">
         <v>1948000.0</v>
       </c>
-      <c r="Q25">
+      <c r="R25">
         <v>-325000.0</v>
       </c>
-      <c r="R25">
+      <c r="S25">
         <v>2334000.0</v>
       </c>
-      <c r="S25">
+      <c r="T25">
         <v>689000.0</v>
       </c>
-      <c r="T25">
+      <c r="U25">
         <v>524000.0</v>
       </c>
-      <c r="U25">
+      <c r="V25">
         <v>-495000.0</v>
       </c>
-      <c r="V25">
+      <c r="W25">
         <v>-350000.0</v>
       </c>
-      <c r="W25">
+      <c r="X25">
         <v>49967000.0</v>
       </c>
-      <c r="X25">
+      <c r="Y25">
         <v>813000.0</v>
       </c>
-      <c r="Y25">
+      <c r="Z25">
         <v>-336000.0</v>
       </c>
-      <c r="Z25">
+      <c r="AA25">
         <v>-2827000.0</v>
       </c>
-      <c r="AA25">
+      <c r="AB25">
         <v>-1000.0</v>
       </c>
-      <c r="AB25">
+      <c r="AC25">
         <v>1000.0</v>
       </c>
-      <c r="AC25">
+      <c r="AD25">
         <v>1575000.0</v>
       </c>
-      <c r="AD25">
+      <c r="AE25">
         <v>-549000.0</v>
       </c>
-      <c r="AE25">
+      <c r="AF25">
         <v>1000.0</v>
       </c>
-      <c r="AF25">
+      <c r="AG25">
         <v>1039000.0</v>
       </c>
-      <c r="AG25">
+      <c r="AH25">
         <v>1000.0</v>
       </c>
-      <c r="AH25">
+      <c r="AI25">
         <v>-119000.0</v>
       </c>
     </row>
-    <row r="26" spans="1:34">
+    <row r="26" spans="1:35">
       <c r="A26" t="s">
-        <v>150</v>
+        <v>151</v>
       </c>
       <c r="B26"/>
       <c r="C26"/>
       <c r="D26"/>
       <c r="E26"/>
       <c r="F26"/>
       <c r="G26"/>
-      <c r="H26">
+      <c r="H26"/>
+      <c r="I26">
         <v>251000.0</v>
       </c>
-      <c r="I26">
+      <c r="J26">
         <v>-251000.0</v>
       </c>
-      <c r="J26"/>
       <c r="K26"/>
       <c r="L26"/>
-      <c r="M26">
+      <c r="M26"/>
+      <c r="N26">
         <v>23000.0</v>
       </c>
-      <c r="N26">
+      <c r="O26">
         <v>253000.0</v>
       </c>
-      <c r="O26"/>
-      <c r="P26">
+      <c r="P26"/>
+      <c r="Q26">
         <v>2672000.0</v>
       </c>
-      <c r="Q26">
+      <c r="R26">
         <v>140000.0</v>
       </c>
-      <c r="R26">
+      <c r="S26">
         <v>49000.0</v>
       </c>
-      <c r="S26">
+      <c r="T26">
         <v>-4842000.0</v>
       </c>
-      <c r="T26">
+      <c r="U26">
         <v>24000.0</v>
       </c>
-      <c r="U26">
+      <c r="V26">
         <v>4920000.0</v>
       </c>
-      <c r="V26">
+      <c r="W26">
         <v>19000.0</v>
       </c>
-      <c r="W26"/>
       <c r="X26"/>
       <c r="Y26"/>
-      <c r="Z26">
+      <c r="Z26"/>
+      <c r="AA26">
         <v>77000.0</v>
       </c>
-      <c r="AA26">
+      <c r="AB26">
         <v>85407000.0</v>
       </c>
-      <c r="AB26">
+      <c r="AC26">
         <v>-731000.0</v>
       </c>
-      <c r="AC26">
+      <c r="AD26">
         <v>86117000.0</v>
       </c>
-      <c r="AD26">
+      <c r="AE26">
         <v>25000.0</v>
       </c>
-      <c r="AE26">
+      <c r="AF26">
         <v>80461000.0</v>
       </c>
-      <c r="AF26"/>
       <c r="AG26"/>
-      <c r="AH26">
-[...3 lines deleted...]
-    <row r="27" spans="1:34">
+      <c r="AH26"/>
+      <c r="AI26">
+        <v>0.0</v>
+      </c>
+    </row>
+    <row r="27" spans="1:35">
       <c r="A27" t="s">
-        <v>151</v>
+        <v>152</v>
       </c>
       <c r="B27">
+        <v>3134000.0</v>
+      </c>
+      <c r="C27">
         <v>1282000.0</v>
       </c>
-      <c r="C27">
+      <c r="D27">
         <v>3552000.0</v>
       </c>
-      <c r="D27">
+      <c r="E27">
         <v>1250000.0</v>
       </c>
-      <c r="E27">
+      <c r="F27">
         <v>1308000.0</v>
       </c>
-      <c r="F27">
+      <c r="G27">
         <v>1351000.0</v>
       </c>
-      <c r="G27">
+      <c r="H27">
         <v>1474000.0</v>
       </c>
-      <c r="H27">
+      <c r="I27">
         <v>1399000.0</v>
       </c>
-      <c r="I27">
+      <c r="J27">
         <v>1391000.0</v>
       </c>
-      <c r="J27">
+      <c r="K27">
         <v>1512000.0</v>
       </c>
-      <c r="K27">
+      <c r="L27">
         <v>1877000.0</v>
       </c>
-      <c r="L27">
+      <c r="M27">
         <v>2872000.0</v>
       </c>
-      <c r="M27">
+      <c r="N27">
         <v>2492000.0</v>
       </c>
-      <c r="N27">
+      <c r="O27">
         <v>2293000.0</v>
       </c>
-      <c r="O27">
+      <c r="P27">
         <v>2143000.0</v>
       </c>
-      <c r="P27">
+      <c r="Q27">
         <v>2380000.0</v>
       </c>
-      <c r="Q27">
+      <c r="R27">
         <v>2411000.0</v>
       </c>
-      <c r="R27">
+      <c r="S27">
         <v>2114000.0</v>
       </c>
-      <c r="S27">
+      <c r="T27">
         <v>1975000.0</v>
       </c>
-      <c r="T27">
+      <c r="U27">
         <v>2024000.0</v>
       </c>
-      <c r="U27">
+      <c r="V27">
         <v>1912000.0</v>
       </c>
-      <c r="V27">
+      <c r="W27">
         <v>1368000.0</v>
       </c>
-      <c r="W27">
+      <c r="X27">
         <v>1430000.0</v>
       </c>
-      <c r="X27">
+      <c r="Y27">
         <v>1343000.0</v>
       </c>
-      <c r="Y27">
+      <c r="Z27">
         <v>1191000.0</v>
       </c>
-      <c r="Z27">
+      <c r="AA27">
         <v>981000.0</v>
       </c>
-      <c r="AA27">
+      <c r="AB27">
         <v>354000.0</v>
       </c>
-      <c r="AB27">
+      <c r="AC27">
         <v>350000.0</v>
       </c>
-      <c r="AC27">
+      <c r="AD27">
         <v>276000.0</v>
       </c>
-      <c r="AD27">
+      <c r="AE27">
         <v>211000.0</v>
       </c>
-      <c r="AE27">
+      <c r="AF27">
         <v>344000.0</v>
       </c>
-      <c r="AF27">
+      <c r="AG27">
         <v>85000.0</v>
       </c>
-      <c r="AG27">
+      <c r="AH27">
         <v>79000.0</v>
       </c>
-      <c r="AH27">
+      <c r="AI27">
         <v>125000.0</v>
       </c>
     </row>
-    <row r="28" spans="1:34">
+    <row r="28" spans="1:35">
       <c r="A28" t="s">
-        <v>152</v>
+        <v>153</v>
       </c>
       <c r="B28">
+        <v>8651855.0</v>
+      </c>
+      <c r="C28">
         <v>94354000.0</v>
       </c>
-      <c r="C28">
+      <c r="D28">
         <v>36433000.0</v>
       </c>
-      <c r="D28">
+      <c r="E28">
         <v>49661835.0</v>
       </c>
-      <c r="E28">
+      <c r="F28">
         <v>36000.0</v>
       </c>
-      <c r="F28">
+      <c r="G28">
         <v>139999.0</v>
       </c>
-      <c r="G28">
+      <c r="H28">
         <v>24000.0</v>
       </c>
-      <c r="H28">
+      <c r="I28">
         <v>74000.0</v>
       </c>
-      <c r="I28">
+      <c r="J28">
         <v>-298000.0</v>
       </c>
-      <c r="J28">
+      <c r="K28">
         <v>32319000.0</v>
       </c>
-      <c r="K28">
+      <c r="L28">
         <v>1000.0</v>
       </c>
-      <c r="L28">
+      <c r="M28">
         <v>305000.0</v>
       </c>
-      <c r="M28">
+      <c r="N28">
         <v>-2767000.0</v>
       </c>
-      <c r="N28">
+      <c r="O28">
         <v>50252999.0</v>
       </c>
-      <c r="O28">
+      <c r="P28">
         <v>227000.0</v>
       </c>
-      <c r="P28">
+      <c r="Q28">
         <v>2672000.0</v>
       </c>
-      <c r="Q28">
+      <c r="R28">
         <v>140000.0</v>
       </c>
-      <c r="R28">
+      <c r="S28">
         <v>49000.0</v>
       </c>
-      <c r="S28">
+      <c r="T28">
         <v>92000.0</v>
       </c>
-      <c r="T28">
+      <c r="U28">
         <v>24000.0</v>
       </c>
-      <c r="U28">
+      <c r="V28">
         <v>4920000.0</v>
       </c>
-      <c r="V28">
+      <c r="W28">
         <v>19000.0</v>
       </c>
-      <c r="W28">
+      <c r="X28">
         <v>48157000.0</v>
       </c>
-      <c r="X28">
+      <c r="Y28">
         <v>24818000.0</v>
       </c>
-      <c r="Y28">
+      <c r="Z28">
         <v>172000.0</v>
       </c>
-      <c r="Z28">
+      <c r="AA28">
         <v>77000.0</v>
       </c>
-      <c r="AA28">
+      <c r="AB28">
         <v>21000.0</v>
       </c>
-      <c r="AB28">
+      <c r="AC28">
         <v>-731000.0</v>
       </c>
-      <c r="AC28">
+      <c r="AD28">
         <v>86092000.0</v>
       </c>
-      <c r="AD28">
+      <c r="AE28">
         <v>25000.0</v>
       </c>
-      <c r="AE28">
+      <c r="AF28">
         <v>80078000.0</v>
       </c>
-      <c r="AF28">
+      <c r="AG28">
         <v>25000.0</v>
       </c>
-      <c r="AG28">
+      <c r="AH28">
         <v>7000.0</v>
       </c>
-      <c r="AH28">
+      <c r="AI28">
         <v>30000.0</v>
       </c>
     </row>
-    <row r="29" spans="1:34">
+    <row r="29" spans="1:35">
       <c r="A29" t="s">
-        <v>153</v>
+        <v>154</v>
       </c>
       <c r="B29">
+        <v>-22533759.0</v>
+      </c>
+      <c r="C29">
         <v>-16053000.0</v>
       </c>
-      <c r="C29">
+      <c r="D29">
         <v>-12775000.0</v>
       </c>
-      <c r="D29">
+      <c r="E29">
         <v>-9815757.0</v>
       </c>
-      <c r="E29">
+      <c r="F29">
         <v>-12566000.0</v>
       </c>
-      <c r="F29">
+      <c r="G29">
         <v>-13952000.0</v>
       </c>
-      <c r="G29">
+      <c r="H29">
         <v>-6843000.0</v>
       </c>
-      <c r="H29">
+      <c r="I29">
         <v>-7018000.0</v>
       </c>
-      <c r="I29">
+      <c r="J29">
         <v>-6053000.0</v>
       </c>
-      <c r="J29">
+      <c r="K29">
         <v>-8934000.0</v>
       </c>
-      <c r="K29">
+      <c r="L29">
         <v>-9221852.0</v>
       </c>
-      <c r="L29">
+      <c r="M29">
         <v>-12160000.0</v>
       </c>
-      <c r="M29">
+      <c r="N29">
         <v>-10564000.0</v>
       </c>
-      <c r="N29">
+      <c r="O29">
         <v>-13904000.0</v>
       </c>
-      <c r="O29">
+      <c r="P29">
         <v>-12862000.0</v>
       </c>
-      <c r="P29">
+      <c r="Q29">
         <v>-11573000.0</v>
       </c>
-      <c r="Q29">
+      <c r="R29">
         <v>-14085000.0</v>
       </c>
-      <c r="R29">
+      <c r="S29">
         <v>-13949000.0</v>
       </c>
-      <c r="S29">
+      <c r="T29">
         <v>-12377000.0</v>
       </c>
-      <c r="T29">
+      <c r="U29">
         <v>-9392000.0</v>
       </c>
-      <c r="U29">
+      <c r="V29">
         <v>1015000.0</v>
       </c>
-      <c r="V29">
+      <c r="W29">
         <v>-12470000.0</v>
       </c>
-      <c r="W29">
+      <c r="X29">
         <v>-8757000.0</v>
       </c>
-      <c r="X29">
+      <c r="Y29">
         <v>-7334000.0</v>
       </c>
-      <c r="Y29">
+      <c r="Z29">
         <v>-16562000.0</v>
       </c>
-      <c r="Z29">
+      <c r="AA29">
         <v>-18079000.0</v>
       </c>
-      <c r="AA29">
+      <c r="AB29">
         <v>-16603000.0</v>
       </c>
-      <c r="AB29">
+      <c r="AC29">
         <v>-8298000.0</v>
       </c>
-      <c r="AC29">
+      <c r="AD29">
         <v>-11518000.0</v>
       </c>
-      <c r="AD29">
+      <c r="AE29">
         <v>-14733000.0</v>
       </c>
-      <c r="AE29">
+      <c r="AF29">
         <v>-7311000.0</v>
       </c>
-      <c r="AF29">
+      <c r="AG29">
         <v>-5591000.0</v>
       </c>
-      <c r="AG29">
+      <c r="AH29">
         <v>-3421000.0</v>
       </c>
-      <c r="AH29">
+      <c r="AI29">
         <v>-4723000.0</v>
       </c>
     </row>
-    <row r="30" spans="1:34">
+    <row r="30" spans="1:35">
       <c r="A30" t="s">
-        <v>154</v>
+        <v>155</v>
       </c>
       <c r="B30">
+        <v>111843398.0</v>
+      </c>
+      <c r="C30">
         <v>-80030000.0</v>
       </c>
-      <c r="C30">
+      <c r="D30">
         <v>2703000.0</v>
       </c>
-      <c r="D30">
+      <c r="E30">
         <v>-35648597.0</v>
       </c>
-      <c r="E30">
+      <c r="F30">
         <v>9944000.0</v>
       </c>
-      <c r="F30">
+      <c r="G30">
         <v>33583000.0</v>
       </c>
-      <c r="G30">
+      <c r="H30">
         <v>19334000.0</v>
       </c>
-      <c r="H30">
+      <c r="I30">
         <v>6481000.0</v>
       </c>
-      <c r="I30">
+      <c r="J30">
         <v>9482000.0</v>
       </c>
-      <c r="J30">
+      <c r="K30">
         <v>-27014000.0</v>
       </c>
-      <c r="K30"/>
-      <c r="L30">
+      <c r="L30"/>
+      <c r="M30">
         <v>-10857000.0</v>
       </c>
-      <c r="M30">
+      <c r="N30">
         <v>-28031000.0</v>
       </c>
-      <c r="N30">
+      <c r="O30">
         <v>29968000.0</v>
       </c>
-      <c r="O30">
+      <c r="P30">
         <v>-17015000.0</v>
       </c>
-      <c r="P30">
+      <c r="Q30">
         <v>-17050000.0</v>
       </c>
-      <c r="Q30">
+      <c r="R30">
         <v>-15059000.0</v>
       </c>
-      <c r="R30">
+      <c r="S30">
         <v>-8000000.0</v>
       </c>
-      <c r="S30">
+      <c r="T30">
         <v>15000000.0</v>
       </c>
-      <c r="T30">
+      <c r="U30">
         <v>23000000.0</v>
       </c>
-      <c r="U30">
+      <c r="V30">
         <v>20000000.0</v>
       </c>
-      <c r="V30">
+      <c r="W30">
         <v>12000000.0</v>
       </c>
-      <c r="W30">
+      <c r="X30">
         <v>-14000000.0</v>
       </c>
-      <c r="X30">
+      <c r="Y30">
         <v>-24000000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>-32000000.0</v>
       </c>
       <c r="Z30">
         <v>-32000000.0</v>
       </c>
       <c r="AA30">
+        <v>-32000000.0</v>
+      </c>
+      <c r="AB30">
         <v>29899000.0</v>
       </c>
-      <c r="AB30">
+      <c r="AC30">
         <v>4706000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>-34989000.0</v>
       </c>
       <c r="AD30">
         <v>-34989000.0</v>
       </c>
       <c r="AE30">
+        <v>-34989000.0</v>
+      </c>
+      <c r="AF30">
         <v>8985000.0</v>
       </c>
-      <c r="AF30">
+      <c r="AG30">
         <v>-8017000.0</v>
       </c>
-      <c r="AG30">
+      <c r="AH30">
         <v>8034000.0</v>
       </c>
-      <c r="AH30">
+      <c r="AI30">
         <v>6996000.0</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>