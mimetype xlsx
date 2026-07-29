--- v0 (2026-06-04)
+++ v1 (2026-07-29)
@@ -1161,51 +1161,51 @@
       </c>
       <c r="E9">
         <v>1882400000.0</v>
       </c>
       <c r="F9">
         <v>1845500000.0</v>
       </c>
       <c r="G9">
         <v>9500000.0</v>
       </c>
       <c r="H9">
         <v>9500000.0</v>
       </c>
       <c r="I9"/>
       <c r="J9"/>
       <c r="K9"/>
       <c r="L9"/>
       <c r="M9"/>
       <c r="N9"/>
     </row>
     <row r="10" spans="1:14">
       <c r="A10" t="s">
         <v>22</v>
       </c>
       <c r="B10">
-        <v>412300000.0</v>
+        <v>415100000.0</v>
       </c>
       <c r="C10">
         <v>175200000.0</v>
       </c>
       <c r="D10">
         <v>128800000.0</v>
       </c>
       <c r="E10">
         <v>73500000.0</v>
       </c>
       <c r="F10">
         <v>84000000.0</v>
       </c>
       <c r="G10">
         <v>383246.0</v>
       </c>
       <c r="H10">
         <v>5000.0</v>
       </c>
       <c r="I10">
         <v>5000.0</v>
       </c>
       <c r="J10"/>
       <c r="K10"/>
       <c r="L10"/>
@@ -1227,51 +1227,51 @@
       </c>
       <c r="E11">
         <v>73500000.0</v>
       </c>
       <c r="F11">
         <v>84000000.0</v>
       </c>
       <c r="G11">
         <v>101100000.0</v>
       </c>
       <c r="H11">
         <v>118400000.0</v>
       </c>
       <c r="I11"/>
       <c r="J11"/>
       <c r="K11"/>
       <c r="L11"/>
       <c r="M11"/>
       <c r="N11"/>
     </row>
     <row r="12" spans="1:14">
       <c r="A12" t="s">
         <v>24</v>
       </c>
       <c r="B12">
-        <v>412300000.0</v>
+        <v>422000000.0</v>
       </c>
       <c r="C12">
         <v>181100000.0</v>
       </c>
       <c r="D12">
         <v>134100000.0</v>
       </c>
       <c r="E12">
         <v>77800000.0</v>
       </c>
       <c r="F12">
         <v>88900000.0</v>
       </c>
       <c r="G12">
         <v>383246.0</v>
       </c>
       <c r="H12">
         <v>5000.0</v>
       </c>
       <c r="I12">
         <v>5000.0</v>
       </c>
       <c r="J12"/>
       <c r="K12"/>
       <c r="L12"/>
@@ -1677,51 +1677,51 @@
       <c r="N26"/>
     </row>
     <row r="27" spans="1:14">
       <c r="A27" t="s">
         <v>39</v>
       </c>
       <c r="B27"/>
       <c r="C27"/>
       <c r="D27"/>
       <c r="E27"/>
       <c r="F27"/>
       <c r="G27"/>
       <c r="H27"/>
       <c r="I27"/>
       <c r="J27"/>
       <c r="K27"/>
       <c r="L27"/>
       <c r="M27"/>
       <c r="N27"/>
     </row>
     <row r="28" spans="1:14">
       <c r="A28" t="s">
         <v>40</v>
       </c>
       <c r="B28">
-        <v>848200000.0</v>
+        <v>818600000.0</v>
       </c>
       <c r="C28">
         <v>544700000.0</v>
       </c>
       <c r="D28">
         <v>592200000.0</v>
       </c>
       <c r="E28">
         <v>776100000.0</v>
       </c>
       <c r="F28">
         <v>776600000.0</v>
       </c>
       <c r="G28">
         <v>1697616754.0</v>
       </c>
       <c r="H28">
         <v>1475295000.0</v>
       </c>
       <c r="I28">
         <v>-5000.0</v>
       </c>
       <c r="J28"/>
       <c r="K28"/>
       <c r="L28"/>
@@ -2045,51 +2045,51 @@
       <c r="H38">
         <v>-845000000.0</v>
       </c>
       <c r="I38">
         <v>10400000.0</v>
       </c>
       <c r="J38"/>
       <c r="K38">
         <v>4568000.0</v>
       </c>
       <c r="L38">
         <v>8400000.0</v>
       </c>
       <c r="M38">
         <v>5762000.0</v>
       </c>
       <c r="N38">
         <v>10036000.0</v>
       </c>
     </row>
     <row r="39" spans="1:14">
       <c r="A39" t="s">
         <v>51</v>
       </c>
       <c r="B39">
-        <v>53400000.0</v>
+        <v>43700000.0</v>
       </c>
       <c r="C39">
         <v>35700000.0</v>
       </c>
       <c r="D39">
         <v>30000000.0</v>
       </c>
       <c r="E39">
         <v>33900000.0</v>
       </c>
       <c r="F39">
         <v>21200000.0</v>
       </c>
       <c r="G39">
         <v>599170.0</v>
       </c>
       <c r="H39">
         <v>19500000.0</v>
       </c>
       <c r="I39">
         <v>4400000.0</v>
       </c>
       <c r="J39"/>
       <c r="K39">
         <v>22484000.0</v>
@@ -2433,51 +2433,51 @@
         <v>1200000.0</v>
       </c>
       <c r="D50">
         <v>1200000.0</v>
       </c>
       <c r="E50">
         <v>5300000.0</v>
       </c>
       <c r="F50">
         <v>3900000.0</v>
       </c>
       <c r="G50"/>
       <c r="H50"/>
       <c r="I50"/>
       <c r="J50"/>
       <c r="K50"/>
       <c r="L50"/>
       <c r="M50"/>
       <c r="N50"/>
     </row>
     <row r="51" spans="1:14">
       <c r="A51" t="s">
         <v>63</v>
       </c>
       <c r="B51">
-        <v>1260500000.0</v>
+        <v>1233700000.0</v>
       </c>
       <c r="C51">
         <v>719900000.0</v>
       </c>
       <c r="D51">
         <v>721000000.0</v>
       </c>
       <c r="E51">
         <v>849600000.0</v>
       </c>
       <c r="F51">
         <v>860600000.0</v>
       </c>
       <c r="G51">
         <v>2097300000.0</v>
       </c>
       <c r="H51">
         <v>1667400000.0</v>
       </c>
       <c r="I51"/>
       <c r="J51"/>
       <c r="K51"/>
       <c r="L51"/>
       <c r="M51"/>
       <c r="N51"/>
@@ -2922,51 +2922,51 @@
       </c>
       <c r="AD1" t="s">
         <v>96</v>
       </c>
       <c r="AE1" t="s">
         <v>8</v>
       </c>
       <c r="AF1" t="s">
         <v>97</v>
       </c>
       <c r="AG1" t="s">
         <v>98</v>
       </c>
       <c r="AH1" t="s">
         <v>99</v>
       </c>
       <c r="AI1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="2" spans="1:35">
       <c r="A2" t="s">
         <v>14</v>
       </c>
       <c r="B2">
-        <v>66099999.0</v>
+        <v>66100000.0</v>
       </c>
       <c r="C2">
         <v>57400000.0</v>
       </c>
       <c r="D2">
         <v>49400000.0</v>
       </c>
       <c r="E2">
         <v>45600000.0</v>
       </c>
       <c r="F2">
         <v>51700000.0</v>
       </c>
       <c r="G2">
         <v>56500000.0</v>
       </c>
       <c r="H2">
         <v>53100000.0</v>
       </c>
       <c r="I2">
         <v>52200000.0</v>
       </c>
       <c r="J2">
         <v>53100000.0</v>
       </c>
@@ -3602,54 +3602,54 @@
         <v>84200000.0</v>
       </c>
       <c r="S11"/>
       <c r="T11"/>
       <c r="U11"/>
       <c r="V11"/>
       <c r="W11"/>
       <c r="X11"/>
       <c r="Y11"/>
       <c r="Z11"/>
       <c r="AA11"/>
       <c r="AB11"/>
       <c r="AC11"/>
       <c r="AD11"/>
       <c r="AE11"/>
       <c r="AF11"/>
       <c r="AG11"/>
       <c r="AH11"/>
       <c r="AI11"/>
     </row>
     <row r="12" spans="1:35">
       <c r="A12" t="s">
         <v>24</v>
       </c>
       <c r="B12">
-        <v>397900000.0</v>
+        <v>404900000.0</v>
       </c>
       <c r="C12">
-        <v>412300000.0</v>
+        <v>419200000.0</v>
       </c>
       <c r="D12">
         <v>940000000.0</v>
       </c>
       <c r="E12">
         <v>268700000.0</v>
       </c>
       <c r="F12">
         <v>191700000.0</v>
       </c>
       <c r="G12">
         <v>181100000.0</v>
       </c>
       <c r="H12">
         <v>139100000.0</v>
       </c>
       <c r="I12">
         <v>127800000.0</v>
       </c>
       <c r="J12">
         <v>125600000.0</v>
       </c>
       <c r="K12">
         <v>134700000.0</v>
       </c>
@@ -3741,51 +3741,51 @@
       <c r="L13">
         <v>22580.0</v>
       </c>
       <c r="M13">
         <v>22570.0</v>
       </c>
       <c r="N13">
         <v>20780.0</v>
       </c>
       <c r="O13">
         <v>20820.0</v>
       </c>
       <c r="P13">
         <v>750000000.0</v>
       </c>
       <c r="Q13">
         <v>20800.0</v>
       </c>
       <c r="R13">
         <v>100000.0</v>
       </c>
       <c r="S13">
         <v>100000.0</v>
       </c>
       <c r="T13">
-        <v>750001874.0</v>
+        <v>1874.0</v>
       </c>
       <c r="U13">
         <v>750001874.0</v>
       </c>
       <c r="V13">
         <v>750001874.0</v>
       </c>
       <c r="W13">
         <v>750001874.0</v>
       </c>
       <c r="X13">
         <v>719473676.0</v>
       </c>
       <c r="Y13">
         <v>100000.0</v>
       </c>
       <c r="Z13">
         <v>2012.0</v>
       </c>
       <c r="AA13">
         <v>2012.0</v>
       </c>
       <c r="AB13">
         <v>2012.0</v>
       </c>
@@ -3918,105 +3918,105 @@
       <c r="Q15"/>
       <c r="R15"/>
       <c r="S15"/>
       <c r="T15"/>
       <c r="U15"/>
       <c r="V15"/>
       <c r="W15"/>
       <c r="X15"/>
       <c r="Y15"/>
       <c r="Z15"/>
       <c r="AA15"/>
       <c r="AB15"/>
       <c r="AC15"/>
       <c r="AD15"/>
       <c r="AE15"/>
       <c r="AF15"/>
       <c r="AG15"/>
       <c r="AH15"/>
       <c r="AI15"/>
     </row>
     <row r="16" spans="1:35">
       <c r="A16" t="s">
         <v>28</v>
       </c>
       <c r="B16">
-        <v>108100000.0</v>
+        <v>122500000.0</v>
       </c>
       <c r="C16">
-        <v>112300000.0</v>
+        <v>131800000.0</v>
       </c>
       <c r="D16">
         <v>107900000.0</v>
       </c>
       <c r="E16">
         <v>105700000.0</v>
       </c>
       <c r="F16">
-        <v>92200000.0</v>
+        <v>106900000.0</v>
       </c>
       <c r="G16">
         <v>110900000.0</v>
       </c>
       <c r="H16">
         <v>88800000.0</v>
       </c>
       <c r="I16">
         <v>109200000.0</v>
       </c>
       <c r="J16">
         <v>103800000.0</v>
       </c>
       <c r="K16">
         <v>103400000.0</v>
       </c>
       <c r="L16">
         <v>86200000.0</v>
       </c>
       <c r="M16">
         <v>74100000.0</v>
       </c>
       <c r="N16">
         <v>78200000.0</v>
       </c>
       <c r="O16">
         <v>83000000.0</v>
       </c>
       <c r="P16">
         <v>79200000.0</v>
       </c>
       <c r="Q16">
         <v>72700000.0</v>
       </c>
       <c r="R16">
         <v>72100000.0</v>
       </c>
       <c r="S16">
         <v>81800000.0</v>
       </c>
       <c r="T16">
-        <v>172536158.0</v>
+        <v>26250000.0</v>
       </c>
       <c r="U16"/>
       <c r="V16"/>
       <c r="W16"/>
       <c r="X16"/>
       <c r="Y16">
         <v>-300000.0</v>
       </c>
       <c r="Z16"/>
       <c r="AA16"/>
       <c r="AB16"/>
       <c r="AC16"/>
       <c r="AD16"/>
       <c r="AE16"/>
       <c r="AF16"/>
       <c r="AG16"/>
       <c r="AH16"/>
       <c r="AI16"/>
     </row>
     <row r="17" spans="1:35">
       <c r="A17" t="s">
         <v>29</v>
       </c>
       <c r="B17"/>
       <c r="C17"/>
@@ -4275,51 +4275,51 @@
       <c r="V21"/>
       <c r="W21"/>
       <c r="X21"/>
       <c r="Y21">
         <v>248300000.0</v>
       </c>
       <c r="Z21"/>
       <c r="AA21"/>
       <c r="AB21"/>
       <c r="AC21"/>
       <c r="AD21"/>
       <c r="AE21"/>
       <c r="AF21"/>
       <c r="AG21"/>
       <c r="AH21"/>
       <c r="AI21"/>
     </row>
     <row r="22" spans="1:35">
       <c r="A22" t="s">
         <v>34</v>
       </c>
       <c r="B22">
         <v>157900000.0</v>
       </c>
       <c r="C22">
-        <v>151900000.0</v>
+        <v>152600000.0</v>
       </c>
       <c r="D22">
         <v>146000000.0</v>
       </c>
       <c r="E22">
         <v>145100000.0</v>
       </c>
       <c r="F22">
         <v>143500000.0</v>
       </c>
       <c r="G22">
         <v>133200000.0</v>
       </c>
       <c r="H22">
         <v>154000000.0</v>
       </c>
       <c r="I22">
         <v>148300000.0</v>
       </c>
       <c r="J22">
         <v>146800000.0</v>
       </c>
       <c r="K22">
         <v>144100000.0</v>
       </c>
@@ -4675,51 +4675,51 @@
       <c r="T27"/>
       <c r="U27"/>
       <c r="V27"/>
       <c r="W27"/>
       <c r="X27"/>
       <c r="Y27"/>
       <c r="Z27"/>
       <c r="AA27"/>
       <c r="AB27"/>
       <c r="AC27"/>
       <c r="AD27"/>
       <c r="AE27"/>
       <c r="AF27"/>
       <c r="AG27"/>
       <c r="AH27"/>
       <c r="AI27"/>
     </row>
     <row r="28" spans="1:35">
       <c r="A28" t="s">
         <v>40</v>
       </c>
       <c r="B28">
         <v>836000000.0</v>
       </c>
       <c r="C28">
-        <v>848200000.0</v>
+        <v>821400000.0</v>
       </c>
       <c r="D28">
         <v>299300000.0</v>
       </c>
       <c r="E28">
         <v>602500000.0</v>
       </c>
       <c r="F28">
         <v>533700000.0</v>
       </c>
       <c r="G28">
         <v>544700000.0</v>
       </c>
       <c r="H28">
         <v>587000000.0</v>
       </c>
       <c r="I28">
         <v>596800000.0</v>
       </c>
       <c r="J28">
         <v>598300000.0</v>
       </c>
       <c r="K28">
         <v>591600000.0</v>
       </c>
@@ -4850,54 +4850,54 @@
         <v>661730718.0</v>
       </c>
       <c r="W29">
         <v>723724984.0</v>
       </c>
       <c r="X29">
         <v>724471499.0</v>
       </c>
       <c r="Y29"/>
       <c r="Z29"/>
       <c r="AA29"/>
       <c r="AB29"/>
       <c r="AC29"/>
       <c r="AD29"/>
       <c r="AE29"/>
       <c r="AF29"/>
       <c r="AG29"/>
       <c r="AH29"/>
       <c r="AI29"/>
     </row>
     <row r="30" spans="1:35">
       <c r="A30" t="s">
         <v>42</v>
       </c>
       <c r="B30">
-        <v>280400000.0</v>
+        <v>295000000.0</v>
       </c>
       <c r="C30">
-        <v>280200000.0</v>
+        <v>290000000.0</v>
       </c>
       <c r="D30">
         <v>269000000.0</v>
       </c>
       <c r="E30">
         <v>247800000.0</v>
       </c>
       <c r="F30">
         <v>226900000.0</v>
       </c>
       <c r="G30">
         <v>244700000.0</v>
       </c>
       <c r="H30">
         <v>220300000.0</v>
       </c>
       <c r="I30">
         <v>208500000.0</v>
       </c>
       <c r="J30">
         <v>211100000.0</v>
       </c>
       <c r="K30">
         <v>230400000.0</v>
       </c>
@@ -5096,51 +5096,51 @@
         <v>-358011.0</v>
       </c>
       <c r="X32">
         <v>587664.0</v>
       </c>
       <c r="Y32"/>
       <c r="Z32"/>
       <c r="AA32"/>
       <c r="AB32"/>
       <c r="AC32"/>
       <c r="AD32"/>
       <c r="AE32"/>
       <c r="AF32"/>
       <c r="AG32"/>
       <c r="AH32"/>
       <c r="AI32"/>
     </row>
     <row r="33" spans="1:35">
       <c r="A33" t="s">
         <v>45</v>
       </c>
       <c r="B33">
         <v>2645000000.0</v>
       </c>
       <c r="C33">
-        <v>2690300000.0</v>
+        <v>2694400000.0</v>
       </c>
       <c r="D33">
         <v>2109300000.0</v>
       </c>
       <c r="E33">
         <v>2044600000.0</v>
       </c>
       <c r="F33">
         <v>2035400000.0</v>
       </c>
       <c r="G33">
         <v>2041300000.0</v>
       </c>
       <c r="H33">
         <v>2107400000.0</v>
       </c>
       <c r="I33">
         <v>2111800000.0</v>
       </c>
       <c r="J33">
         <v>2134100000.0</v>
       </c>
       <c r="K33">
         <v>2255000000.0</v>
       </c>
@@ -5353,51 +5353,51 @@
       <c r="Z35">
         <v>636.0</v>
       </c>
       <c r="AA35">
         <v>636.0</v>
       </c>
       <c r="AB35">
         <v>636.0</v>
       </c>
       <c r="AC35"/>
       <c r="AD35"/>
       <c r="AE35"/>
       <c r="AF35"/>
       <c r="AG35"/>
       <c r="AH35"/>
       <c r="AI35"/>
     </row>
     <row r="36" spans="1:35">
       <c r="A36" t="s">
         <v>48</v>
       </c>
       <c r="B36">
         <v>25200000.0</v>
       </c>
       <c r="C36">
-        <v>24600000.0</v>
+        <v>28700000.0</v>
       </c>
       <c r="D36">
         <v>16500000.0</v>
       </c>
       <c r="E36">
         <v>13800000.0</v>
       </c>
       <c r="F36">
         <v>26900000.0</v>
       </c>
       <c r="G36">
         <v>26900000.0</v>
       </c>
       <c r="H36">
         <v>29000000.0</v>
       </c>
       <c r="I36">
         <v>30900000.0</v>
       </c>
       <c r="J36">
         <v>20200000.0</v>
       </c>
       <c r="K36">
         <v>25000000.0</v>
       </c>
@@ -5563,54 +5563,54 @@
       </c>
       <c r="Z38"/>
       <c r="AA38"/>
       <c r="AB38"/>
       <c r="AC38"/>
       <c r="AD38"/>
       <c r="AE38"/>
       <c r="AF38">
         <v>5763000.0</v>
       </c>
       <c r="AG38">
         <v>4568000.0</v>
       </c>
       <c r="AH38">
         <v>7635000.0</v>
       </c>
       <c r="AI38">
         <v>7982000.0</v>
       </c>
     </row>
     <row r="39" spans="1:35">
       <c r="A39" t="s">
         <v>51</v>
       </c>
       <c r="B39">
-        <v>54700000.0</v>
+        <v>33100000.0</v>
       </c>
       <c r="C39">
-        <v>53400000.0</v>
+        <v>31900000.0</v>
       </c>
       <c r="D39">
         <v>31600000.0</v>
       </c>
       <c r="E39">
         <v>31600000.0</v>
       </c>
       <c r="F39">
         <v>28100000.0</v>
       </c>
       <c r="G39">
         <v>35700000.0</v>
       </c>
       <c r="H39">
         <v>33100000.0</v>
       </c>
       <c r="I39">
         <v>30800000.0</v>
       </c>
       <c r="J39">
         <v>31100000.0</v>
       </c>
       <c r="K39">
         <v>29400000.0</v>
       </c>
@@ -5623,98 +5623,98 @@
       <c r="N39">
         <v>35800000.0</v>
       </c>
       <c r="O39">
         <v>33900000.0</v>
       </c>
       <c r="P39">
         <v>27800000.0</v>
       </c>
       <c r="Q39">
         <v>25600000.0</v>
       </c>
       <c r="R39">
         <v>25100000.0</v>
       </c>
       <c r="S39">
         <v>21200000.0</v>
       </c>
       <c r="T39">
         <v>750418722.0</v>
       </c>
       <c r="U39">
         <v>447500.0</v>
       </c>
       <c r="V39">
-        <v>504684.0</v>
+        <v>-117895316.0</v>
       </c>
       <c r="W39">
         <v>599170.0</v>
       </c>
       <c r="X39">
         <v>716748.0</v>
       </c>
       <c r="Y39">
         <v>24300000.0</v>
       </c>
       <c r="Z39"/>
       <c r="AA39"/>
       <c r="AB39"/>
       <c r="AC39"/>
       <c r="AD39"/>
       <c r="AE39"/>
       <c r="AF39">
         <v>31975000.0</v>
       </c>
       <c r="AG39">
         <v>22484000.0</v>
       </c>
       <c r="AH39">
         <v>39751000.0</v>
       </c>
       <c r="AI39">
         <v>37108000.0</v>
       </c>
     </row>
     <row r="40" spans="1:35">
       <c r="A40" t="s">
         <v>52</v>
       </c>
       <c r="B40">
-        <v>95700000.0</v>
+        <v>81300000.0</v>
       </c>
       <c r="C40">
-        <v>137100000.0</v>
+        <v>117600000.0</v>
       </c>
       <c r="D40">
         <v>107600000.0</v>
       </c>
       <c r="E40">
         <v>98600000.0</v>
       </c>
       <c r="F40">
-        <v>113900000.0</v>
+        <v>99200000.0</v>
       </c>
       <c r="G40">
         <v>70500000.0</v>
       </c>
       <c r="H40">
         <v>92300000.0</v>
       </c>
       <c r="I40">
         <v>58400000.0</v>
       </c>
       <c r="J40">
         <v>59100000.0</v>
       </c>
       <c r="K40">
         <v>91300000.0</v>
       </c>
       <c r="L40">
         <v>63400000.0</v>
       </c>
       <c r="M40">
         <v>67900000.0</v>
       </c>
       <c r="N40">
         <v>51700000.0</v>
       </c>
@@ -6454,51 +6454,51 @@
       </c>
       <c r="U50"/>
       <c r="V50"/>
       <c r="W50"/>
       <c r="X50"/>
       <c r="Y50"/>
       <c r="Z50"/>
       <c r="AA50"/>
       <c r="AB50"/>
       <c r="AC50"/>
       <c r="AD50"/>
       <c r="AE50"/>
       <c r="AF50"/>
       <c r="AG50"/>
       <c r="AH50"/>
       <c r="AI50"/>
     </row>
     <row r="51" spans="1:35">
       <c r="A51" t="s">
         <v>63</v>
       </c>
       <c r="B51">
         <v>1233900000.0</v>
       </c>
       <c r="C51">
-        <v>1260500000.0</v>
+        <v>1233700000.0</v>
       </c>
       <c r="D51">
         <v>1232800000.0</v>
       </c>
       <c r="E51">
         <v>865100000.0</v>
       </c>
       <c r="F51">
         <v>719500000.0</v>
       </c>
       <c r="G51">
         <v>719900000.0</v>
       </c>
       <c r="H51">
         <v>720300000.0</v>
       </c>
       <c r="I51">
         <v>719000000.0</v>
       </c>
       <c r="J51">
         <v>718500000.0</v>
       </c>
       <c r="K51">
         <v>721000000.0</v>
       </c>
@@ -6557,57 +6557,57 @@
       <c r="C52">
         <v>9300000.0</v>
       </c>
       <c r="D52">
         <v>8800000.0</v>
       </c>
       <c r="E52">
         <v>7100000.0</v>
       </c>
       <c r="F52">
         <v>7200000.0</v>
       </c>
       <c r="G52">
         <v>7600000.0</v>
       </c>
       <c r="H52">
         <v>7300000.0</v>
       </c>
       <c r="I52">
         <v>6700000.0</v>
       </c>
       <c r="J52">
         <v>6700000.0</v>
       </c>
       <c r="K52">
-        <v>8100000.0</v>
+        <v>14900000.0</v>
       </c>
       <c r="L52">
         <v>7100000.0</v>
       </c>
       <c r="M52">
-        <v>13200000.0</v>
+        <v>20600000.0</v>
       </c>
       <c r="N52">
         <v>14400000.0</v>
       </c>
       <c r="O52">
         <v>13800000.0</v>
       </c>
       <c r="P52">
         <v>13800000.0</v>
       </c>
       <c r="Q52">
         <v>13900000.0</v>
       </c>
       <c r="R52">
         <v>14200000.0</v>
       </c>
       <c r="S52">
         <v>13200000.0</v>
       </c>
       <c r="T52">
         <v>2000000.0</v>
       </c>
       <c r="U52"/>
       <c r="V52"/>
       <c r="W52"/>
@@ -6823,51 +6823,51 @@
       <c r="Z55">
         <v>86857.0</v>
       </c>
       <c r="AA55">
         <v>5000.0</v>
       </c>
       <c r="AB55">
         <v>5000.0</v>
       </c>
       <c r="AC55"/>
       <c r="AD55"/>
       <c r="AE55"/>
       <c r="AF55"/>
       <c r="AG55"/>
       <c r="AH55"/>
       <c r="AI55"/>
     </row>
     <row r="56" spans="1:35">
       <c r="A56" t="s">
         <v>68</v>
       </c>
       <c r="B56">
         <v>890900000.0</v>
       </c>
       <c r="C56">
-        <v>897800000.0</v>
+        <v>893700000.0</v>
       </c>
       <c r="D56">
         <v>1386600000.0</v>
       </c>
       <c r="E56">
         <v>693200000.0</v>
       </c>
       <c r="F56">
         <v>590200000.0</v>
       </c>
       <c r="G56">
         <v>594700000.0</v>
       </c>
       <c r="H56">
         <v>546500000.0</v>
       </c>
       <c r="I56">
         <v>515400000.0</v>
       </c>
       <c r="J56">
         <v>514600000.0</v>
       </c>
       <c r="K56">
         <v>538600000.0</v>
       </c>
@@ -7465,51 +7465,51 @@
       <c r="K2"/>
       <c r="L2"/>
       <c r="M2"/>
       <c r="N2"/>
     </row>
     <row r="3" spans="1:14">
       <c r="A3" t="s">
         <v>101</v>
       </c>
       <c r="B3">
         <v>138000000.0</v>
       </c>
       <c r="C3">
         <v>150400000.0</v>
       </c>
       <c r="D3">
         <v>162800000.0</v>
       </c>
       <c r="E3">
         <v>174500000.0</v>
       </c>
       <c r="F3">
         <v>37000.0</v>
       </c>
       <c r="G3">
-        <v>68400000.0</v>
+        <v>71000000.0</v>
       </c>
       <c r="H3">
         <v>69500000.0</v>
       </c>
       <c r="I3">
         <v>77000000.0</v>
       </c>
       <c r="J3">
         <v>77000000.0</v>
       </c>
       <c r="K3"/>
       <c r="L3"/>
       <c r="M3"/>
       <c r="N3"/>
     </row>
     <row r="4" spans="1:14">
       <c r="A4" t="s">
         <v>102</v>
       </c>
       <c r="B4"/>
       <c r="C4"/>
       <c r="D4"/>
       <c r="E4"/>
       <c r="F4"/>
       <c r="G4"/>
@@ -7519,95 +7519,95 @@
       <c r="K4"/>
       <c r="L4"/>
       <c r="M4"/>
       <c r="N4"/>
     </row>
     <row r="5" spans="1:14">
       <c r="A5" t="s">
         <v>103</v>
       </c>
       <c r="B5">
         <v>74900000.0</v>
       </c>
       <c r="C5">
         <v>28600000.0</v>
       </c>
       <c r="D5">
         <v>-13800000.0</v>
       </c>
       <c r="E5">
         <v>-70200000.0</v>
       </c>
       <c r="F5">
         <v>11200000.0</v>
       </c>
       <c r="G5">
-        <v>-45521305.0</v>
+        <v>-2449094.0</v>
       </c>
       <c r="H5">
         <v>-341.0</v>
       </c>
       <c r="I5">
         <v>-4700000.0</v>
       </c>
       <c r="J5">
         <v>-4700000.0</v>
       </c>
       <c r="K5">
         <v>28178000.0</v>
       </c>
       <c r="L5">
         <v>18878000.0</v>
       </c>
       <c r="M5">
         <v>10937000.0</v>
       </c>
       <c r="N5">
         <v>3388000.0</v>
       </c>
     </row>
     <row r="6" spans="1:14">
       <c r="A6" t="s">
         <v>104</v>
       </c>
       <c r="B6">
         <v>212900000.0</v>
       </c>
       <c r="C6">
         <v>179000000.0</v>
       </c>
       <c r="D6">
         <v>149000000.0</v>
       </c>
       <c r="E6">
         <v>104300000.0</v>
       </c>
       <c r="F6">
         <v>11237000.0</v>
       </c>
       <c r="G6">
-        <v>-2449094.0</v>
+        <v>68550906.0</v>
       </c>
       <c r="H6">
         <v>-341.0</v>
       </c>
       <c r="I6">
         <v>72300000.0</v>
       </c>
       <c r="J6">
         <v>72300000.0</v>
       </c>
       <c r="K6"/>
       <c r="L6"/>
       <c r="M6"/>
       <c r="N6"/>
     </row>
     <row r="7" spans="1:14">
       <c r="A7" t="s">
         <v>105</v>
       </c>
       <c r="B7"/>
       <c r="C7"/>
       <c r="D7"/>
       <c r="E7"/>
       <c r="F7"/>
       <c r="G7"/>
@@ -8746,216 +8746,216 @@
       <c r="P4"/>
       <c r="Q4"/>
       <c r="R4"/>
       <c r="S4"/>
       <c r="T4"/>
       <c r="U4"/>
       <c r="V4"/>
       <c r="W4"/>
       <c r="X4"/>
       <c r="Y4"/>
       <c r="Z4"/>
       <c r="AA4"/>
       <c r="AB4"/>
       <c r="AC4"/>
       <c r="AD4"/>
       <c r="AE4"/>
       <c r="AF4"/>
       <c r="AG4"/>
       <c r="AH4"/>
     </row>
     <row r="5" spans="1:34">
       <c r="A5" t="s">
         <v>103</v>
       </c>
       <c r="B5">
-        <v>3700000.0</v>
+        <v>3200000.0</v>
       </c>
       <c r="C5">
         <v>32100000.0</v>
       </c>
       <c r="D5">
         <v>10100000.0</v>
       </c>
       <c r="E5">
         <v>10300000.0</v>
       </c>
       <c r="F5">
-        <v>8700000.0</v>
+        <v>13100000.0</v>
       </c>
       <c r="G5">
         <v>29300000.0</v>
       </c>
       <c r="H5">
         <v>200000.0</v>
       </c>
       <c r="I5">
         <v>4000000.0</v>
       </c>
       <c r="J5">
         <v>-4300000.0</v>
       </c>
       <c r="K5">
-        <v>13400000.0</v>
+        <v>-2200000.0</v>
       </c>
       <c r="L5">
         <v>-10900000.0</v>
       </c>
       <c r="M5">
         <v>-4099999.0</v>
       </c>
       <c r="N5">
         <v>-12200000.0</v>
       </c>
       <c r="O5">
         <v>-1200000.0</v>
       </c>
       <c r="P5">
         <v>-27000000.0</v>
       </c>
       <c r="Q5">
         <v>-16600000.0</v>
       </c>
       <c r="R5">
         <v>-25300000.0</v>
       </c>
       <c r="S5">
         <v>-11700000.0</v>
       </c>
       <c r="T5">
         <v>-7400000.0</v>
       </c>
       <c r="U5">
-        <v>4700000.0</v>
+        <v>4100000.0</v>
       </c>
       <c r="V5">
         <v>-6900000.0</v>
       </c>
       <c r="W5">
         <v>-934152.0</v>
       </c>
       <c r="X5">
         <v>-369735.0</v>
       </c>
       <c r="Y5">
-        <v>-16858661.0</v>
+        <v>-58661.0</v>
       </c>
       <c r="Z5"/>
       <c r="AA5">
         <v>-46808.0</v>
       </c>
       <c r="AB5"/>
       <c r="AC5"/>
       <c r="AD5"/>
       <c r="AE5">
         <v>-1408000.0</v>
       </c>
       <c r="AF5">
         <v>11456000.0</v>
       </c>
       <c r="AG5">
         <v>7160000.0</v>
       </c>
       <c r="AH5">
         <v>7175000.0</v>
       </c>
     </row>
     <row r="6" spans="1:34">
       <c r="A6" t="s">
         <v>104</v>
       </c>
       <c r="B6">
-        <v>44500000.0</v>
+        <v>44000000.0</v>
       </c>
       <c r="C6">
         <v>67800000.0</v>
       </c>
       <c r="D6">
         <v>44900000.0</v>
       </c>
       <c r="E6">
         <v>44100000.0</v>
       </c>
       <c r="F6">
-        <v>42400000.0</v>
+        <v>46800000.0</v>
       </c>
       <c r="G6">
         <v>63900000.0</v>
       </c>
       <c r="H6">
         <v>38800000.0</v>
       </c>
       <c r="I6">
         <v>42400000.0</v>
       </c>
       <c r="J6">
         <v>34500000.0</v>
       </c>
       <c r="K6">
-        <v>53400000.0</v>
+        <v>37800000.0</v>
       </c>
       <c r="L6">
         <v>29700000.0</v>
       </c>
       <c r="M6">
         <v>36800000.0</v>
       </c>
       <c r="N6">
         <v>29100000.0</v>
       </c>
       <c r="O6">
         <v>40900000.0</v>
       </c>
       <c r="P6">
         <v>15600000.0</v>
       </c>
       <c r="Q6">
         <v>28300000.0</v>
       </c>
       <c r="R6">
         <v>19600000.0</v>
       </c>
       <c r="S6">
         <v>30400000.0</v>
       </c>
       <c r="T6">
         <v>13700000.0</v>
       </c>
       <c r="U6">
-        <v>30100000.0</v>
+        <v>29500000.0</v>
       </c>
       <c r="V6">
         <v>16700000.0</v>
       </c>
       <c r="W6">
         <v>-945676.0</v>
       </c>
       <c r="X6">
         <v>-1444757.0</v>
       </c>
       <c r="Y6">
-        <v>-58661.0</v>
+        <v>16741339.0</v>
       </c>
       <c r="Z6"/>
       <c r="AA6">
         <v>-341.0</v>
       </c>
       <c r="AB6">
         <v>-341.0</v>
       </c>
       <c r="AC6"/>
       <c r="AD6"/>
       <c r="AE6"/>
       <c r="AF6"/>
       <c r="AG6"/>
       <c r="AH6"/>
     </row>
     <row r="7" spans="1:34">
       <c r="A7" t="s">
         <v>105</v>
       </c>
       <c r="B7"/>
       <c r="C7"/>
       <c r="D7"/>
       <c r="E7"/>
       <c r="F7"/>
       <c r="G7"/>
@@ -10297,51 +10297,51 @@
       <c r="M26">
         <v>8400000.0</v>
       </c>
       <c r="N26">
         <v>7600000.0</v>
       </c>
       <c r="O26">
         <v>7800000.0</v>
       </c>
       <c r="P26">
         <v>8000000.0</v>
       </c>
       <c r="Q26">
         <v>7400000.0</v>
       </c>
       <c r="R26">
         <v>7100000.0</v>
       </c>
       <c r="S26">
         <v>8500000.0</v>
       </c>
       <c r="T26">
         <v>8500000.0</v>
       </c>
       <c r="U26">
-        <v>8199999.0</v>
+        <v>8200000.0</v>
       </c>
       <c r="V26">
         <v>11000000.0</v>
       </c>
       <c r="W26"/>
       <c r="X26"/>
       <c r="Y26">
         <v>3600000.0</v>
       </c>
       <c r="Z26"/>
       <c r="AA26"/>
       <c r="AB26"/>
       <c r="AC26"/>
       <c r="AD26"/>
       <c r="AE26"/>
       <c r="AF26"/>
       <c r="AG26"/>
       <c r="AH26"/>
     </row>
     <row r="27" spans="1:34">
       <c r="A27" t="s">
         <v>125</v>
       </c>
       <c r="B27"/>
       <c r="C27"/>
@@ -12488,51 +12488,51 @@
       <c r="I7">
         <v>-10700000.0</v>
       </c>
       <c r="J7">
         <v>-11900000.0</v>
       </c>
       <c r="K7">
         <v>21800000.0</v>
       </c>
       <c r="L7">
         <v>8500000.0</v>
       </c>
       <c r="M7">
         <v>-12300000.0</v>
       </c>
       <c r="N7">
         <v>-3400000.0</v>
       </c>
       <c r="O7">
         <v>-10800000.0</v>
       </c>
       <c r="P7">
         <v>-23600000.0</v>
       </c>
       <c r="Q7">
-        <v>-17500000.0</v>
+        <v>-13400000.0</v>
       </c>
       <c r="R7">
         <v>6000000.0</v>
       </c>
       <c r="S7">
         <v>-30500000.0</v>
       </c>
       <c r="T7">
         <v>29000000.0</v>
       </c>
       <c r="U7">
         <v>-5700000.0</v>
       </c>
       <c r="V7">
         <v>-1700000.0</v>
       </c>
       <c r="W7">
         <v>833659.0</v>
       </c>
       <c r="X7">
         <v>-518320.0</v>
       </c>
       <c r="Y7">
         <v>-9100000.0</v>
       </c>
@@ -12576,144 +12576,144 @@
       <c r="T8"/>
       <c r="U8"/>
       <c r="V8"/>
       <c r="W8"/>
       <c r="X8"/>
       <c r="Y8"/>
       <c r="Z8"/>
       <c r="AA8"/>
       <c r="AB8"/>
       <c r="AC8"/>
       <c r="AD8"/>
       <c r="AE8"/>
       <c r="AF8"/>
       <c r="AG8"/>
       <c r="AH8"/>
       <c r="AI8"/>
     </row>
     <row r="9" spans="1:35">
       <c r="A9" t="s">
         <v>138</v>
       </c>
       <c r="B9">
         <v>-6500000.0</v>
       </c>
       <c r="C9">
-        <v>-25200000.0</v>
+        <v>-16800000.0</v>
       </c>
       <c r="D9">
         <v>-22000000.0</v>
       </c>
       <c r="E9">
         <v>8100000.0</v>
       </c>
       <c r="F9">
         <v>29000000.0</v>
       </c>
       <c r="G9">
         <v>-32600000.0</v>
       </c>
       <c r="H9">
         <v>-9500000.0</v>
       </c>
       <c r="I9">
         <v>-9800000.0</v>
       </c>
       <c r="J9">
         <v>24200000.0</v>
       </c>
       <c r="K9">
         <v>-20300000.0</v>
       </c>
       <c r="L9">
         <v>-14000000.0</v>
       </c>
       <c r="M9">
         <v>-2200000.0</v>
       </c>
       <c r="N9">
         <v>10500000.0</v>
       </c>
       <c r="O9">
         <v>-21900000.0</v>
       </c>
       <c r="P9">
         <v>-6000000.0</v>
       </c>
       <c r="Q9">
-        <v>-3800000.0</v>
+        <v>7900000.0</v>
       </c>
       <c r="R9">
         <v>12400000.0</v>
       </c>
       <c r="S9">
         <v>-33300000.0</v>
       </c>
       <c r="T9">
         <v>12500000.0</v>
       </c>
       <c r="U9">
         <v>-6200000.0</v>
       </c>
       <c r="V9">
         <v>-10800000.0</v>
       </c>
       <c r="W9"/>
       <c r="X9">
         <v>-400000.0</v>
       </c>
       <c r="Y9">
         <v>-16000000.0</v>
       </c>
       <c r="Z9"/>
       <c r="AA9"/>
       <c r="AB9"/>
       <c r="AC9"/>
       <c r="AD9"/>
       <c r="AE9"/>
       <c r="AF9">
         <v>14574000.0</v>
       </c>
       <c r="AG9">
         <v>-7155000.0</v>
       </c>
       <c r="AH9">
         <v>10625000.0</v>
       </c>
       <c r="AI9">
         <v>-14450000.0</v>
       </c>
     </row>
     <row r="10" spans="1:35">
       <c r="A10" t="s">
         <v>139</v>
       </c>
       <c r="B10">
         <v>-6500000.0</v>
       </c>
       <c r="C10">
-        <v>10300000.0</v>
+        <v>9600000.0</v>
       </c>
       <c r="D10">
         <v>-1800000.0</v>
       </c>
       <c r="E10">
         <v>3800000.0</v>
       </c>
       <c r="F10">
         <v>-8300000.0</v>
       </c>
       <c r="G10">
         <v>13400000.0</v>
       </c>
       <c r="H10">
         <v>-3600000.0</v>
       </c>
       <c r="I10">
         <v>-2900000.0</v>
       </c>
       <c r="J10">
         <v>-5600000.0</v>
       </c>
       <c r="K10">
         <v>14300000.0</v>
       </c>
@@ -12975,93 +12975,93 @@
       <c r="AB13"/>
       <c r="AC13"/>
       <c r="AD13"/>
       <c r="AE13"/>
       <c r="AF13">
         <v>-8564000.0</v>
       </c>
       <c r="AG13">
         <v>5529000.0</v>
       </c>
       <c r="AH13">
         <v>3372000.0</v>
       </c>
       <c r="AI13">
         <v>-6098000.0</v>
       </c>
     </row>
     <row r="14" spans="1:35">
       <c r="A14" t="s">
         <v>143</v>
       </c>
       <c r="B14">
         <v>40800000.0</v>
       </c>
       <c r="C14">
-        <v>138000000.0</v>
+        <v>35600000.0</v>
       </c>
       <c r="D14">
         <v>34900000.0</v>
       </c>
       <c r="E14">
         <v>33800000.0</v>
       </c>
       <c r="F14">
         <v>33700000.0</v>
       </c>
       <c r="G14">
         <v>34600000.0</v>
       </c>
       <c r="H14">
         <v>38600000.0</v>
       </c>
       <c r="I14">
         <v>38400000.0</v>
       </c>
       <c r="J14">
         <v>38800000.0</v>
       </c>
       <c r="K14">
         <v>40000000.0</v>
       </c>
       <c r="L14">
         <v>40600000.0</v>
       </c>
       <c r="M14">
         <v>40900000.0</v>
       </c>
       <c r="N14">
         <v>41300000.0</v>
       </c>
       <c r="O14">
         <v>42100000.0</v>
       </c>
       <c r="P14">
         <v>42600000.0</v>
       </c>
       <c r="Q14">
-        <v>46200000.0</v>
+        <v>44600000.0</v>
       </c>
       <c r="R14">
         <v>44900000.0</v>
       </c>
       <c r="S14">
         <v>57700000.0</v>
       </c>
       <c r="T14">
         <v>25900000.0</v>
       </c>
       <c r="U14">
         <v>25400000.0</v>
       </c>
       <c r="V14">
         <v>23600000.0</v>
       </c>
       <c r="W14"/>
       <c r="X14">
         <v>16600000.0</v>
       </c>
       <c r="Y14">
         <v>16800000.0</v>
       </c>
       <c r="Z14"/>
       <c r="AA14"/>
@@ -13828,93 +13828,93 @@
       <c r="AB24"/>
       <c r="AC24"/>
       <c r="AD24"/>
       <c r="AE24"/>
       <c r="AF24">
         <v>-4121000.0</v>
       </c>
       <c r="AG24">
         <v>-121000.0</v>
       </c>
       <c r="AH24">
         <v>231000.0</v>
       </c>
       <c r="AI24">
         <v>-934000.0</v>
       </c>
     </row>
     <row r="25" spans="1:35">
       <c r="A25" t="s">
         <v>153</v>
       </c>
       <c r="B25">
         <v>7000000.0</v>
       </c>
       <c r="C25">
-        <v>45200000.0</v>
+        <v>9600000.0</v>
       </c>
       <c r="D25">
         <v>2200000.0</v>
       </c>
       <c r="E25">
         <v>-3700000.0</v>
       </c>
       <c r="F25">
         <v>200000.0</v>
       </c>
       <c r="G25">
         <v>6100000.0</v>
       </c>
       <c r="H25">
         <v>2300000.0</v>
       </c>
       <c r="I25">
         <v>2400000.0</v>
       </c>
       <c r="J25">
         <v>8800000.0</v>
       </c>
       <c r="K25">
         <v>19800000.0</v>
       </c>
       <c r="L25">
         <v>-9700000.0</v>
       </c>
       <c r="M25">
         <v>12200000.0</v>
       </c>
       <c r="N25">
         <v>2800000.0</v>
       </c>
       <c r="O25">
         <v>151600000.0</v>
       </c>
       <c r="P25">
         <v>16300000.0</v>
       </c>
       <c r="Q25">
-        <v>38000000.0</v>
+        <v>55400000.0</v>
       </c>
       <c r="R25">
         <v>-18000000.0</v>
       </c>
       <c r="S25">
         <v>-992690.0</v>
       </c>
       <c r="T25">
         <v>63000000.0</v>
       </c>
       <c r="U25">
         <v>51300000.0</v>
       </c>
       <c r="V25">
         <v>30500000.0</v>
       </c>
       <c r="W25">
         <v>44214272.0</v>
       </c>
       <c r="X25">
         <v>31881898.0</v>
       </c>
       <c r="Y25">
         <v>30000000.0</v>
       </c>