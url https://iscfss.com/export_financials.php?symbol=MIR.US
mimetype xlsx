--- v1 (2026-07-29)
+++ v2 (2026-09-14)
@@ -22,51 +22,51 @@
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Balance Sheet (Yearly)" sheetId="1" r:id="rId4"/>
     <sheet name="Balance Sheet (Quarterly)" sheetId="2" r:id="rId5"/>
     <sheet name="Income Statement (Yearly)" sheetId="3" r:id="rId6"/>
     <sheet name="Income Statement (Quarterly)" sheetId="4" r:id="rId7"/>
     <sheet name="Cash Flow (Yearly)" sheetId="5" r:id="rId8"/>
     <sheet name="Cash Flow (Quarterly)" sheetId="6" r:id="rId9"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="159">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="160">
   <si>
     <t>Metric</t>
   </si>
   <si>
     <t>2025-12-31</t>
   </si>
   <si>
     <t>2024-12-31</t>
   </si>
   <si>
     <t>2023-12-31</t>
   </si>
   <si>
     <t>2022-12-31</t>
   </si>
   <si>
     <t>2021-12-31</t>
   </si>
   <si>
     <t>2020-12-31</t>
   </si>
   <si>
     <t>2019-12-31</t>
   </si>
   <si>
@@ -247,50 +247,53 @@
     <t>temporaryEquityRedeemableNoncontrollingInterests</t>
   </si>
   <si>
     <t>totalAssets</t>
   </si>
   <si>
     <t>totalCurrentAssets</t>
   </si>
   <si>
     <t>totalCurrentLiabilities</t>
   </si>
   <si>
     <t>totalLiab</t>
   </si>
   <si>
     <t>totalPermanentEquity</t>
   </si>
   <si>
     <t>totalStockholderEquity</t>
   </si>
   <si>
     <t>treasuryStock</t>
   </si>
   <si>
     <t>warrants</t>
+  </si>
+  <si>
+    <t>2026-06-30</t>
   </si>
   <si>
     <t>2026-03-31</t>
   </si>
   <si>
     <t>2025-09-30</t>
   </si>
   <si>
     <t>2025-06-30</t>
   </si>
   <si>
     <t>2025-03-31</t>
   </si>
   <si>
     <t>2024-09-30</t>
   </si>
   <si>
     <t>2024-06-30</t>
   </si>
   <si>
     <t>2024-03-31</t>
   </si>
   <si>
     <t>2023-09-30</t>
   </si>
@@ -1161,51 +1164,51 @@
       </c>
       <c r="E9">
         <v>1882400000.0</v>
       </c>
       <c r="F9">
         <v>1845500000.0</v>
       </c>
       <c r="G9">
         <v>9500000.0</v>
       </c>
       <c r="H9">
         <v>9500000.0</v>
       </c>
       <c r="I9"/>
       <c r="J9"/>
       <c r="K9"/>
       <c r="L9"/>
       <c r="M9"/>
       <c r="N9"/>
     </row>
     <row r="10" spans="1:14">
       <c r="A10" t="s">
         <v>22</v>
       </c>
       <c r="B10">
-        <v>415100000.0</v>
+        <v>412300000.0</v>
       </c>
       <c r="C10">
         <v>175200000.0</v>
       </c>
       <c r="D10">
         <v>128800000.0</v>
       </c>
       <c r="E10">
         <v>73500000.0</v>
       </c>
       <c r="F10">
         <v>84000000.0</v>
       </c>
       <c r="G10">
         <v>383246.0</v>
       </c>
       <c r="H10">
         <v>5000.0</v>
       </c>
       <c r="I10">
         <v>5000.0</v>
       </c>
       <c r="J10"/>
       <c r="K10"/>
       <c r="L10"/>
@@ -1227,51 +1230,51 @@
       </c>
       <c r="E11">
         <v>73500000.0</v>
       </c>
       <c r="F11">
         <v>84000000.0</v>
       </c>
       <c r="G11">
         <v>101100000.0</v>
       </c>
       <c r="H11">
         <v>118400000.0</v>
       </c>
       <c r="I11"/>
       <c r="J11"/>
       <c r="K11"/>
       <c r="L11"/>
       <c r="M11"/>
       <c r="N11"/>
     </row>
     <row r="12" spans="1:14">
       <c r="A12" t="s">
         <v>24</v>
       </c>
       <c r="B12">
-        <v>422000000.0</v>
+        <v>419200000.0</v>
       </c>
       <c r="C12">
         <v>181100000.0</v>
       </c>
       <c r="D12">
         <v>134100000.0</v>
       </c>
       <c r="E12">
         <v>77800000.0</v>
       </c>
       <c r="F12">
         <v>88900000.0</v>
       </c>
       <c r="G12">
         <v>383246.0</v>
       </c>
       <c r="H12">
         <v>5000.0</v>
       </c>
       <c r="I12">
         <v>5000.0</v>
       </c>
       <c r="J12"/>
       <c r="K12"/>
       <c r="L12"/>
@@ -1351,51 +1354,51 @@
       <c r="N14"/>
     </row>
     <row r="15" spans="1:14">
       <c r="A15" t="s">
         <v>27</v>
       </c>
       <c r="B15"/>
       <c r="C15"/>
       <c r="D15"/>
       <c r="E15"/>
       <c r="F15"/>
       <c r="G15"/>
       <c r="H15"/>
       <c r="I15"/>
       <c r="J15"/>
       <c r="K15"/>
       <c r="L15"/>
       <c r="M15"/>
       <c r="N15"/>
     </row>
     <row r="16" spans="1:14">
       <c r="A16" t="s">
         <v>28</v>
       </c>
       <c r="B16">
-        <v>112300000.0</v>
+        <v>131800000.0</v>
       </c>
       <c r="C16">
         <v>110900000.0</v>
       </c>
       <c r="D16">
         <v>103400000.0</v>
       </c>
       <c r="E16">
         <v>83000000.0</v>
       </c>
       <c r="F16">
         <v>81800000.0</v>
       </c>
       <c r="G16">
         <v>-41100000.0</v>
       </c>
       <c r="H16">
         <v>-10500636.0</v>
       </c>
       <c r="I16"/>
       <c r="J16"/>
       <c r="K16"/>
       <c r="L16"/>
       <c r="M16"/>
       <c r="N16"/>
@@ -1501,96 +1504,96 @@
       </c>
       <c r="E21">
         <v>650400000.0</v>
       </c>
       <c r="F21">
         <v>806900000.0</v>
       </c>
       <c r="G21">
         <v>248300000.0</v>
       </c>
       <c r="H21">
         <v>270500000.0</v>
       </c>
       <c r="I21"/>
       <c r="J21"/>
       <c r="K21"/>
       <c r="L21"/>
       <c r="M21"/>
       <c r="N21"/>
     </row>
     <row r="22" spans="1:14">
       <c r="A22" t="s">
         <v>34</v>
       </c>
       <c r="B22">
-        <v>151900000.0</v>
+        <v>152600000.0</v>
       </c>
       <c r="C22">
         <v>133200000.0</v>
       </c>
       <c r="D22">
         <v>144100000.0</v>
       </c>
       <c r="E22">
         <v>143300000.0</v>
       </c>
       <c r="F22">
         <v>123600000.0</v>
       </c>
       <c r="G22">
         <v>90200000.0</v>
       </c>
       <c r="H22">
         <v>89300000.0</v>
       </c>
       <c r="I22">
         <v>89300000.0</v>
       </c>
       <c r="J22"/>
       <c r="K22">
         <v>49643000.0</v>
       </c>
       <c r="L22">
         <v>50801000.0</v>
       </c>
       <c r="M22">
         <v>53607000.0</v>
       </c>
       <c r="N22">
         <v>28754000.0</v>
       </c>
     </row>
     <row r="23" spans="1:14">
       <c r="A23" t="s">
         <v>35</v>
       </c>
       <c r="B23">
         <v>3588100000.0</v>
       </c>
       <c r="C23">
-        <v>2636000000.0</v>
+        <v>2636100000.0</v>
       </c>
       <c r="D23">
         <v>2718500000.0</v>
       </c>
       <c r="E23">
         <v>2738700000.0</v>
       </c>
       <c r="F23">
         <v>3118000000.0</v>
       </c>
       <c r="G23">
         <v>751315411.0</v>
       </c>
       <c r="H23">
         <v>5000.0</v>
       </c>
       <c r="I23">
         <v>5000.0</v>
       </c>
       <c r="J23"/>
       <c r="K23"/>
       <c r="L23"/>
       <c r="M23"/>
       <c r="N23"/>
     </row>
@@ -1677,51 +1680,51 @@
       <c r="N26"/>
     </row>
     <row r="27" spans="1:14">
       <c r="A27" t="s">
         <v>39</v>
       </c>
       <c r="B27"/>
       <c r="C27"/>
       <c r="D27"/>
       <c r="E27"/>
       <c r="F27"/>
       <c r="G27"/>
       <c r="H27"/>
       <c r="I27"/>
       <c r="J27"/>
       <c r="K27"/>
       <c r="L27"/>
       <c r="M27"/>
       <c r="N27"/>
     </row>
     <row r="28" spans="1:14">
       <c r="A28" t="s">
         <v>40</v>
       </c>
       <c r="B28">
-        <v>818600000.0</v>
+        <v>821400000.0</v>
       </c>
       <c r="C28">
         <v>544700000.0</v>
       </c>
       <c r="D28">
         <v>592200000.0</v>
       </c>
       <c r="E28">
         <v>776100000.0</v>
       </c>
       <c r="F28">
         <v>776600000.0</v>
       </c>
       <c r="G28">
         <v>1697616754.0</v>
       </c>
       <c r="H28">
         <v>1475295000.0</v>
       </c>
       <c r="I28">
         <v>-5000.0</v>
       </c>
       <c r="J28"/>
       <c r="K28"/>
       <c r="L28"/>
@@ -1745,54 +1748,54 @@
         <v>2205000000.0</v>
       </c>
       <c r="F29">
         <v>2503900000.0</v>
       </c>
       <c r="G29">
         <v>723724984.0</v>
       </c>
       <c r="H29">
         <v>4364.0</v>
       </c>
       <c r="I29">
         <v>4705.0</v>
       </c>
       <c r="J29"/>
       <c r="K29"/>
       <c r="L29"/>
       <c r="M29"/>
       <c r="N29"/>
     </row>
     <row r="30" spans="1:14">
       <c r="A30" t="s">
         <v>42</v>
       </c>
       <c r="B30">
-        <v>280200000.0</v>
+        <v>290000000.0</v>
       </c>
       <c r="C30">
-        <v>244700000.0</v>
+        <v>253300000.0</v>
       </c>
       <c r="D30">
         <v>230400000.0</v>
       </c>
       <c r="E30">
         <v>225600000.0</v>
       </c>
       <c r="F30">
         <v>219700000.0</v>
       </c>
       <c r="G30">
         <v>156800000.0</v>
       </c>
       <c r="H30">
         <v>156000000.0</v>
       </c>
       <c r="I30">
         <v>156000000.0</v>
       </c>
       <c r="J30"/>
       <c r="K30">
         <v>37172000.0</v>
       </c>
       <c r="L30">
         <v>42529000.0</v>
@@ -1857,51 +1860,51 @@
         <v>236300000.0</v>
       </c>
       <c r="F32">
         <v>232500000.0</v>
       </c>
       <c r="G32">
         <v>-358011.0</v>
       </c>
       <c r="H32">
         <v>4364.0</v>
       </c>
       <c r="I32">
         <v>4705.0</v>
       </c>
       <c r="J32"/>
       <c r="K32"/>
       <c r="L32"/>
       <c r="M32"/>
       <c r="N32"/>
     </row>
     <row r="33" spans="1:14">
       <c r="A33" t="s">
         <v>45</v>
       </c>
       <c r="B33">
-        <v>2690300000.0</v>
+        <v>2694400000.0</v>
       </c>
       <c r="C33">
         <v>2041300000.0</v>
       </c>
       <c r="D33">
         <v>2179900000.0</v>
       </c>
       <c r="E33">
         <v>2233300000.0</v>
       </c>
       <c r="F33">
         <v>2664600000.0</v>
       </c>
       <c r="G33">
         <v>750332995.0</v>
       </c>
       <c r="H33">
         <v>845000000.0</v>
       </c>
       <c r="I33">
         <v>0.0</v>
       </c>
       <c r="J33"/>
       <c r="K33"/>
       <c r="L33"/>
@@ -1953,51 +1956,51 @@
         <v>1027200000.0</v>
       </c>
       <c r="F35">
         <v>1113000000.0</v>
       </c>
       <c r="G35">
         <v>26250000.0</v>
       </c>
       <c r="H35">
         <v>1464800000.0</v>
       </c>
       <c r="I35">
         <v>295.0</v>
       </c>
       <c r="J35"/>
       <c r="K35"/>
       <c r="L35"/>
       <c r="M35"/>
       <c r="N35"/>
     </row>
     <row r="36" spans="1:14">
       <c r="A36" t="s">
         <v>48</v>
       </c>
       <c r="B36">
-        <v>24600000.0</v>
+        <v>28700000.0</v>
       </c>
       <c r="C36">
         <v>26900000.0</v>
       </c>
       <c r="D36">
         <v>26100000.0</v>
       </c>
       <c r="E36">
         <v>-116300000.0</v>
       </c>
       <c r="F36">
         <v>25400000.0</v>
       </c>
       <c r="G36">
         <v>-846100000.0</v>
       </c>
       <c r="H36">
         <v>-845000000.0</v>
       </c>
       <c r="I36"/>
       <c r="J36"/>
       <c r="K36"/>
       <c r="L36"/>
       <c r="M36"/>
       <c r="N36"/>
@@ -2045,93 +2048,93 @@
       <c r="H38">
         <v>-845000000.0</v>
       </c>
       <c r="I38">
         <v>10400000.0</v>
       </c>
       <c r="J38"/>
       <c r="K38">
         <v>4568000.0</v>
       </c>
       <c r="L38">
         <v>8400000.0</v>
       </c>
       <c r="M38">
         <v>5762000.0</v>
       </c>
       <c r="N38">
         <v>10036000.0</v>
       </c>
     </row>
     <row r="39" spans="1:14">
       <c r="A39" t="s">
         <v>51</v>
       </c>
       <c r="B39">
-        <v>43700000.0</v>
+        <v>31900000.0</v>
       </c>
       <c r="C39">
-        <v>35700000.0</v>
+        <v>27100000.0</v>
       </c>
       <c r="D39">
         <v>30000000.0</v>
       </c>
       <c r="E39">
         <v>33900000.0</v>
       </c>
       <c r="F39">
         <v>21200000.0</v>
       </c>
       <c r="G39">
         <v>599170.0</v>
       </c>
       <c r="H39">
         <v>19500000.0</v>
       </c>
       <c r="I39">
         <v>4400000.0</v>
       </c>
       <c r="J39"/>
       <c r="K39">
         <v>22484000.0</v>
       </c>
       <c r="L39">
         <v>36592000.0</v>
       </c>
       <c r="M39">
         <v>31668000.0</v>
       </c>
       <c r="N39">
         <v>11654000.0</v>
       </c>
     </row>
     <row r="40" spans="1:14">
       <c r="A40" t="s">
         <v>52</v>
       </c>
       <c r="B40">
-        <v>137100000.0</v>
+        <v>117600000.0</v>
       </c>
       <c r="C40">
         <v>70500000.0</v>
       </c>
       <c r="D40">
         <v>91300000.0</v>
       </c>
       <c r="E40">
         <v>65600000.0</v>
       </c>
       <c r="F40">
         <v>55900000.0</v>
       </c>
       <c r="G40">
         <v>375057.0</v>
       </c>
       <c r="H40">
         <v>636.0</v>
       </c>
       <c r="I40">
         <v>50500000.0</v>
       </c>
       <c r="J40"/>
       <c r="K40">
         <v>53417000.0</v>
@@ -2577,51 +2580,51 @@
         <v>2738700000.0</v>
       </c>
       <c r="F55">
         <v>3118000000.0</v>
       </c>
       <c r="G55">
         <v>751315411.0</v>
       </c>
       <c r="H55">
         <v>5000.0</v>
       </c>
       <c r="I55">
         <v>5000.0</v>
       </c>
       <c r="J55"/>
       <c r="K55"/>
       <c r="L55"/>
       <c r="M55"/>
       <c r="N55"/>
     </row>
     <row r="56" spans="1:14">
       <c r="A56" t="s">
         <v>68</v>
       </c>
       <c r="B56">
-        <v>897800000.0</v>
+        <v>893700000.0</v>
       </c>
       <c r="C56">
         <v>594700000.0</v>
       </c>
       <c r="D56">
         <v>538600000.0</v>
       </c>
       <c r="E56">
         <v>480600000.0</v>
       </c>
       <c r="F56">
         <v>453400000.0</v>
       </c>
       <c r="G56">
         <v>982416.0</v>
       </c>
       <c r="H56">
         <v>5000.0</v>
       </c>
       <c r="I56">
         <v>5000.0</v>
       </c>
       <c r="J56"/>
       <c r="K56">
         <v>136582000.0</v>
@@ -2664,51 +2667,51 @@
       <c r="I57">
         <v>295.0</v>
       </c>
       <c r="J57"/>
       <c r="K57">
         <v>94448000.0</v>
       </c>
       <c r="L57">
         <v>125277000.0</v>
       </c>
       <c r="M57">
         <v>127888000.0</v>
       </c>
       <c r="N57">
         <v>106750000.0</v>
       </c>
     </row>
     <row r="58" spans="1:14">
       <c r="A58" t="s">
         <v>70</v>
       </c>
       <c r="B58">
         <v>1671200000.0</v>
       </c>
       <c r="C58">
-        <v>1076900000.0</v>
+        <v>1077000000.0</v>
       </c>
       <c r="D58">
         <v>1168500000.0</v>
       </c>
       <c r="E58">
         <v>1271500000.0</v>
       </c>
       <c r="F58">
         <v>1334000000.0</v>
       </c>
       <c r="G58">
         <v>27590427.0</v>
       </c>
       <c r="H58">
         <v>636.0</v>
       </c>
       <c r="I58">
         <v>295.0</v>
       </c>
       <c r="J58"/>
       <c r="K58"/>
       <c r="L58"/>
       <c r="M58"/>
       <c r="N58"/>
     </row>
@@ -2799,547 +2802,562 @@
       <c r="L62"/>
       <c r="M62"/>
       <c r="N62"/>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:AI62"/>
+  <dimension ref="A1:AJ62"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="57.7" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:35">
+    <row r="1" spans="1:36">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>75</v>
       </c>
       <c r="C1" t="s">
+        <v>76</v>
+      </c>
+      <c r="D1" t="s">
         <v>1</v>
-      </c>
-[...1 lines deleted...]
-        <v>76</v>
       </c>
       <c r="E1" t="s">
         <v>77</v>
       </c>
       <c r="F1" t="s">
         <v>78</v>
       </c>
       <c r="G1" t="s">
+        <v>79</v>
+      </c>
+      <c r="H1" t="s">
         <v>2</v>
-      </c>
-[...1 lines deleted...]
-        <v>79</v>
       </c>
       <c r="I1" t="s">
         <v>80</v>
       </c>
       <c r="J1" t="s">
         <v>81</v>
       </c>
       <c r="K1" t="s">
+        <v>82</v>
+      </c>
+      <c r="L1" t="s">
         <v>3</v>
-      </c>
-[...1 lines deleted...]
-        <v>82</v>
       </c>
       <c r="M1" t="s">
         <v>83</v>
       </c>
       <c r="N1" t="s">
         <v>84</v>
       </c>
       <c r="O1" t="s">
+        <v>85</v>
+      </c>
+      <c r="P1" t="s">
         <v>4</v>
-      </c>
-[...1 lines deleted...]
-        <v>85</v>
       </c>
       <c r="Q1" t="s">
         <v>86</v>
       </c>
       <c r="R1" t="s">
         <v>87</v>
       </c>
       <c r="S1" t="s">
+        <v>88</v>
+      </c>
+      <c r="T1" t="s">
         <v>5</v>
-      </c>
-[...1 lines deleted...]
-        <v>88</v>
       </c>
       <c r="U1" t="s">
         <v>89</v>
       </c>
       <c r="V1" t="s">
         <v>90</v>
       </c>
       <c r="W1" t="s">
+        <v>91</v>
+      </c>
+      <c r="X1" t="s">
         <v>6</v>
-      </c>
-[...1 lines deleted...]
-        <v>91</v>
       </c>
       <c r="Y1" t="s">
         <v>92</v>
       </c>
       <c r="Z1" t="s">
         <v>93</v>
       </c>
       <c r="AA1" t="s">
+        <v>94</v>
+      </c>
+      <c r="AB1" t="s">
         <v>7</v>
-      </c>
-[...1 lines deleted...]
-        <v>94</v>
       </c>
       <c r="AC1" t="s">
         <v>95</v>
       </c>
       <c r="AD1" t="s">
         <v>96</v>
       </c>
       <c r="AE1" t="s">
+        <v>97</v>
+      </c>
+      <c r="AF1" t="s">
         <v>8</v>
-      </c>
-[...1 lines deleted...]
-        <v>97</v>
       </c>
       <c r="AG1" t="s">
         <v>98</v>
       </c>
       <c r="AH1" t="s">
         <v>99</v>
       </c>
       <c r="AI1" t="s">
+        <v>100</v>
+      </c>
+      <c r="AJ1" t="s">
         <v>10</v>
       </c>
     </row>
-    <row r="2" spans="1:35">
+    <row r="2" spans="1:36">
       <c r="A2" t="s">
         <v>14</v>
       </c>
       <c r="B2">
+        <v>60200000.0</v>
+      </c>
+      <c r="C2">
         <v>66100000.0</v>
       </c>
-      <c r="C2">
+      <c r="D2">
         <v>57400000.0</v>
       </c>
-      <c r="D2">
+      <c r="E2">
         <v>49400000.0</v>
       </c>
-      <c r="E2">
+      <c r="F2">
         <v>45600000.0</v>
       </c>
-      <c r="F2">
+      <c r="G2">
         <v>51700000.0</v>
       </c>
-      <c r="G2">
+      <c r="H2">
         <v>56500000.0</v>
       </c>
-      <c r="H2">
+      <c r="I2">
         <v>53100000.0</v>
       </c>
-      <c r="I2">
+      <c r="J2">
         <v>52200000.0</v>
       </c>
-      <c r="J2">
+      <c r="K2">
         <v>53100000.0</v>
       </c>
-      <c r="K2">
+      <c r="L2">
         <v>58700000.0</v>
       </c>
-      <c r="L2">
+      <c r="M2">
         <v>52900000.0</v>
       </c>
-      <c r="M2">
+      <c r="N2">
         <v>61000000.0</v>
       </c>
-      <c r="N2">
+      <c r="O2">
         <v>66000000.0</v>
       </c>
-      <c r="O2">
+      <c r="P2">
         <v>67700000.0</v>
       </c>
-      <c r="P2">
+      <c r="Q2">
         <v>60900000.0</v>
       </c>
-      <c r="Q2">
+      <c r="R2">
         <v>61800000.0</v>
       </c>
-      <c r="R2">
+      <c r="S2">
         <v>53100000.0</v>
       </c>
-      <c r="S2">
+      <c r="T2">
         <v>59400000.0</v>
       </c>
-      <c r="T2">
+      <c r="U2">
         <v>10510524.0</v>
       </c>
-      <c r="U2">
+      <c r="V2">
         <v>8360258.0</v>
       </c>
-      <c r="V2">
+      <c r="W2">
         <v>1396003.0</v>
       </c>
-      <c r="W2">
+      <c r="X2">
         <v>965370.0</v>
       </c>
-      <c r="X2">
+      <c r="Y2">
         <v>249164.0</v>
       </c>
-      <c r="Y2">
+      <c r="Z2">
         <v>38700000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>636.0</v>
       </c>
       <c r="AA2">
         <v>636.0</v>
       </c>
       <c r="AB2">
         <v>636.0</v>
       </c>
-      <c r="AC2"/>
+      <c r="AC2">
+        <v>636.0</v>
+      </c>
       <c r="AD2"/>
       <c r="AE2"/>
-      <c r="AF2">
+      <c r="AF2"/>
+      <c r="AG2">
         <v>17576000.0</v>
       </c>
-      <c r="AG2">
+      <c r="AH2">
         <v>17183000.0</v>
       </c>
-      <c r="AH2">
+      <c r="AI2">
         <v>17621000.0</v>
       </c>
-      <c r="AI2">
+      <c r="AJ2">
         <v>22711000.0</v>
       </c>
     </row>
-    <row r="3" spans="1:35">
+    <row r="3" spans="1:36">
       <c r="A3" t="s">
         <v>15</v>
       </c>
       <c r="B3"/>
       <c r="C3"/>
       <c r="D3"/>
       <c r="E3"/>
       <c r="F3"/>
       <c r="G3"/>
       <c r="H3"/>
       <c r="I3"/>
       <c r="J3"/>
       <c r="K3"/>
       <c r="L3"/>
       <c r="M3"/>
       <c r="N3"/>
       <c r="O3"/>
       <c r="P3"/>
       <c r="Q3"/>
       <c r="R3"/>
       <c r="S3"/>
       <c r="T3"/>
       <c r="U3"/>
       <c r="V3"/>
       <c r="W3"/>
       <c r="X3"/>
       <c r="Y3"/>
       <c r="Z3"/>
       <c r="AA3"/>
       <c r="AB3"/>
       <c r="AC3"/>
       <c r="AD3"/>
       <c r="AE3"/>
       <c r="AF3"/>
       <c r="AG3"/>
       <c r="AH3"/>
       <c r="AI3"/>
-    </row>
-    <row r="4" spans="1:35">
+      <c r="AJ3"/>
+    </row>
+    <row r="4" spans="1:36">
       <c r="A4" t="s">
         <v>16</v>
       </c>
       <c r="B4"/>
       <c r="C4"/>
       <c r="D4"/>
       <c r="E4"/>
       <c r="F4"/>
       <c r="G4"/>
       <c r="H4"/>
       <c r="I4"/>
       <c r="J4"/>
       <c r="K4"/>
       <c r="L4"/>
       <c r="M4"/>
       <c r="N4"/>
       <c r="O4"/>
       <c r="P4"/>
       <c r="Q4"/>
       <c r="R4"/>
       <c r="S4"/>
       <c r="T4"/>
       <c r="U4"/>
       <c r="V4"/>
       <c r="W4"/>
       <c r="X4"/>
       <c r="Y4"/>
       <c r="Z4"/>
       <c r="AA4"/>
       <c r="AB4"/>
       <c r="AC4"/>
       <c r="AD4"/>
       <c r="AE4"/>
       <c r="AF4"/>
       <c r="AG4"/>
       <c r="AH4"/>
       <c r="AI4"/>
-    </row>
-    <row r="5" spans="1:35">
+      <c r="AJ4"/>
+    </row>
+    <row r="5" spans="1:36">
       <c r="A5" t="s">
         <v>17</v>
       </c>
       <c r="B5">
+        <v>-65700000.0</v>
+      </c>
+      <c r="C5">
         <v>-62600000.0</v>
       </c>
-      <c r="C5">
+      <c r="D5">
         <v>-52600000.0</v>
       </c>
-      <c r="D5">
+      <c r="E5">
         <v>-57100000.0</v>
       </c>
-      <c r="E5">
+      <c r="F5">
         <v>-56300000.0</v>
       </c>
-      <c r="F5">
+      <c r="G5">
         <v>-79100000.0</v>
       </c>
-      <c r="G5">
+      <c r="H5">
         <v>-93000000.0</v>
       </c>
-      <c r="H5">
+      <c r="I5">
         <v>-59600000.0</v>
       </c>
-      <c r="I5">
+      <c r="J5">
         <v>-79500000.0</v>
       </c>
-      <c r="J5">
+      <c r="K5">
         <v>-74200000.0</v>
       </c>
-      <c r="K5">
+      <c r="L5">
         <v>-65300000.0</v>
       </c>
-      <c r="L5">
+      <c r="M5">
         <v>-82400000.0</v>
       </c>
-      <c r="M5">
+      <c r="N5">
         <v>-68300000.0</v>
       </c>
-      <c r="N5">
-[...1 lines deleted...]
-      </c>
       <c r="O5">
+        <v>-67700000.0</v>
+      </c>
+      <c r="P5">
         <v>-75700000.0</v>
       </c>
-      <c r="P5">
+      <c r="Q5">
         <v>-119000000.0</v>
       </c>
-      <c r="Q5">
+      <c r="R5">
         <v>-78700000.0</v>
       </c>
-      <c r="R5">
+      <c r="S5">
         <v>-34900000.0</v>
       </c>
-      <c r="S5">
+      <c r="T5">
         <v>-20700000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>-750001874.0</v>
       </c>
       <c r="U5">
         <v>-750001874.0</v>
       </c>
       <c r="V5">
+        <v>-750001874.0</v>
+      </c>
+      <c r="W5">
         <v>-718700000.0</v>
       </c>
-      <c r="W5">
+      <c r="X5">
         <v>1874.0</v>
       </c>
-      <c r="X5"/>
-      <c r="Y5">
+      <c r="Y5"/>
+      <c r="Z5">
         <v>1399999.0</v>
       </c>
-      <c r="Z5"/>
       <c r="AA5"/>
       <c r="AB5"/>
       <c r="AC5"/>
       <c r="AD5"/>
       <c r="AE5"/>
       <c r="AF5"/>
       <c r="AG5"/>
       <c r="AH5"/>
       <c r="AI5"/>
-    </row>
-    <row r="6" spans="1:35">
+      <c r="AJ5"/>
+    </row>
+    <row r="6" spans="1:36">
       <c r="A6" t="s">
         <v>18</v>
       </c>
       <c r="B6"/>
       <c r="C6"/>
       <c r="D6"/>
       <c r="E6"/>
       <c r="F6"/>
       <c r="G6"/>
       <c r="H6"/>
       <c r="I6"/>
       <c r="J6"/>
       <c r="K6"/>
       <c r="L6"/>
       <c r="M6"/>
       <c r="N6"/>
       <c r="O6"/>
       <c r="P6"/>
       <c r="Q6"/>
       <c r="R6"/>
       <c r="S6"/>
       <c r="T6"/>
       <c r="U6"/>
       <c r="V6"/>
       <c r="W6"/>
       <c r="X6"/>
       <c r="Y6"/>
       <c r="Z6"/>
       <c r="AA6"/>
       <c r="AB6"/>
       <c r="AC6"/>
       <c r="AD6"/>
       <c r="AE6"/>
       <c r="AF6"/>
       <c r="AG6"/>
       <c r="AH6"/>
       <c r="AI6"/>
-    </row>
-    <row r="7" spans="1:35">
+      <c r="AJ6"/>
+    </row>
+    <row r="7" spans="1:36">
       <c r="A7" t="s">
         <v>19</v>
       </c>
       <c r="B7">
+        <v>31300000.0</v>
+      </c>
+      <c r="C7">
         <v>33200000.0</v>
       </c>
-      <c r="C7">
+      <c r="D7">
         <v>34500000.0</v>
       </c>
-      <c r="D7">
+      <c r="E7">
         <v>34400000.0</v>
       </c>
-      <c r="E7">
+      <c r="F7">
         <v>32300000.0</v>
       </c>
-      <c r="F7">
+      <c r="G7">
         <v>32900000.0</v>
       </c>
-      <c r="G7">
+      <c r="H7">
         <v>33500000.0</v>
       </c>
-      <c r="H7">
+      <c r="I7">
         <v>35200000.0</v>
       </c>
-      <c r="I7">
+      <c r="J7">
         <v>34900000.0</v>
       </c>
-      <c r="J7">
+      <c r="K7">
         <v>33100000.0</v>
       </c>
-      <c r="K7">
+      <c r="L7">
         <v>34900000.0</v>
       </c>
-      <c r="L7">
+      <c r="M7">
         <v>35800000.0</v>
       </c>
-      <c r="M7">
+      <c r="N7">
         <v>37700000.0</v>
       </c>
-      <c r="N7">
+      <c r="O7">
         <v>41100000.0</v>
       </c>
-      <c r="O7">
+      <c r="P7">
         <v>42800000.0</v>
       </c>
-      <c r="P7">
+      <c r="Q7">
         <v>45000000.0</v>
       </c>
-      <c r="Q7">
+      <c r="R7">
         <v>46300000.0</v>
       </c>
-      <c r="R7">
+      <c r="S7">
         <v>48100000.0</v>
       </c>
-      <c r="S7">
+      <c r="T7">
         <v>49900000.0</v>
       </c>
-      <c r="T7"/>
       <c r="U7"/>
       <c r="V7"/>
       <c r="W7"/>
       <c r="X7"/>
       <c r="Y7"/>
       <c r="Z7"/>
       <c r="AA7"/>
       <c r="AB7"/>
       <c r="AC7"/>
       <c r="AD7"/>
       <c r="AE7"/>
       <c r="AF7"/>
       <c r="AG7"/>
       <c r="AH7"/>
       <c r="AI7"/>
-    </row>
-    <row r="8" spans="1:35">
+      <c r="AJ7"/>
+    </row>
+    <row r="8" spans="1:36">
       <c r="A8" t="s">
         <v>20</v>
       </c>
       <c r="B8">
         <v>0.0</v>
       </c>
       <c r="C8">
         <v>0.0</v>
       </c>
       <c r="D8">
         <v>0.0</v>
       </c>
       <c r="E8">
         <v>0.0</v>
       </c>
       <c r="F8">
         <v>0.0</v>
       </c>
       <c r="G8">
         <v>0.0</v>
       </c>
       <c r="H8">
         <v>0.0</v>
       </c>
       <c r="I8">
@@ -3354,4015 +3372,4136 @@
       <c r="L8">
         <v>0.0</v>
       </c>
       <c r="M8">
         <v>0.0</v>
       </c>
       <c r="N8">
         <v>0.0</v>
       </c>
       <c r="O8">
         <v>0.0</v>
       </c>
       <c r="P8">
         <v>0.0</v>
       </c>
       <c r="Q8">
         <v>0.0</v>
       </c>
       <c r="R8">
         <v>0.0</v>
       </c>
       <c r="S8">
         <v>0.0</v>
       </c>
       <c r="T8">
-        <v>750001874.0</v>
+        <v>0.0</v>
       </c>
       <c r="U8">
         <v>750001874.0</v>
       </c>
-      <c r="V8"/>
+      <c r="V8">
+        <v>750001874.0</v>
+      </c>
       <c r="W8"/>
       <c r="X8"/>
       <c r="Y8"/>
       <c r="Z8"/>
       <c r="AA8"/>
       <c r="AB8"/>
       <c r="AC8"/>
       <c r="AD8"/>
       <c r="AE8"/>
       <c r="AF8"/>
       <c r="AG8"/>
       <c r="AH8"/>
       <c r="AI8"/>
-    </row>
-    <row r="9" spans="1:35">
+      <c r="AJ8"/>
+    </row>
+    <row r="9" spans="1:36">
       <c r="A9" t="s">
         <v>21</v>
       </c>
       <c r="B9"/>
-      <c r="C9">
+      <c r="C9"/>
+      <c r="D9">
         <v>2490100000.0</v>
       </c>
-      <c r="D9">
+      <c r="E9">
         <v>2485600000.0</v>
       </c>
-      <c r="E9">
+      <c r="F9">
         <v>2108700000.0</v>
       </c>
-      <c r="F9">
+      <c r="G9">
         <v>2147700000.0</v>
       </c>
-      <c r="G9">
+      <c r="H9">
         <v>2143300000.0</v>
       </c>
-      <c r="H9">
+      <c r="I9">
         <v>2137200000.0</v>
       </c>
-      <c r="I9"/>
       <c r="J9"/>
       <c r="K9"/>
-      <c r="L9">
+      <c r="L9"/>
+      <c r="M9">
         <v>2052000000.0</v>
       </c>
-      <c r="M9">
+      <c r="N9">
         <v>2045600000.0</v>
       </c>
-      <c r="N9">
+      <c r="O9">
         <v>2039400000.0</v>
       </c>
-      <c r="O9">
+      <c r="P9">
         <v>1882400000.0</v>
       </c>
-      <c r="P9">
+      <c r="Q9">
         <v>1875400000.0</v>
       </c>
-      <c r="Q9">
+      <c r="R9">
         <v>1866800000.0</v>
       </c>
-      <c r="R9">
+      <c r="S9">
         <v>1853400000.0</v>
       </c>
-      <c r="S9"/>
       <c r="T9"/>
       <c r="U9"/>
       <c r="V9"/>
       <c r="W9"/>
       <c r="X9"/>
       <c r="Y9"/>
       <c r="Z9"/>
       <c r="AA9"/>
       <c r="AB9"/>
       <c r="AC9"/>
       <c r="AD9"/>
       <c r="AE9"/>
       <c r="AF9"/>
       <c r="AG9"/>
       <c r="AH9"/>
       <c r="AI9"/>
-    </row>
-    <row r="10" spans="1:35">
+      <c r="AJ9"/>
+    </row>
+    <row r="10" spans="1:36">
       <c r="A10" t="s">
         <v>22</v>
       </c>
       <c r="B10">
+        <v>418700000.0</v>
+      </c>
+      <c r="C10">
         <v>397900000.0</v>
       </c>
-      <c r="C10">
+      <c r="D10">
         <v>412300000.0</v>
       </c>
-      <c r="D10">
+      <c r="E10">
         <v>933500000.0</v>
       </c>
-      <c r="E10">
+      <c r="F10">
         <v>262600000.0</v>
       </c>
-      <c r="F10">
+      <c r="G10">
         <v>185800000.0</v>
       </c>
-      <c r="G10">
+      <c r="H10">
         <v>175200000.0</v>
       </c>
-      <c r="H10">
+      <c r="I10">
         <v>133300000.0</v>
       </c>
-      <c r="I10">
+      <c r="J10">
         <v>122200000.0</v>
       </c>
-      <c r="J10">
+      <c r="K10">
         <v>120200000.0</v>
       </c>
-      <c r="K10">
+      <c r="L10">
         <v>129400000.0</v>
       </c>
-      <c r="L10">
+      <c r="M10">
         <v>100500000.0</v>
       </c>
-      <c r="M10">
+      <c r="N10">
         <v>88000000.0</v>
       </c>
-      <c r="N10">
-[...1 lines deleted...]
-      </c>
       <c r="O10">
+        <v>89000000.0</v>
+      </c>
+      <c r="P10">
         <v>73500000.0</v>
       </c>
-      <c r="P10">
+      <c r="Q10">
         <v>58400000.0</v>
       </c>
-      <c r="Q10">
+      <c r="R10">
         <v>90600000.0</v>
       </c>
-      <c r="R10">
+      <c r="S10">
         <v>84200000.0</v>
       </c>
-      <c r="S10">
+      <c r="T10">
         <v>84000000.0</v>
       </c>
-      <c r="T10">
+      <c r="U10">
         <v>195542.0</v>
       </c>
-      <c r="U10">
+      <c r="V10">
         <v>799624.0</v>
       </c>
-      <c r="V10">
+      <c r="W10">
         <v>1740897.0</v>
       </c>
-      <c r="W10">
+      <c r="X10">
         <v>383246.0</v>
       </c>
-      <c r="X10">
+      <c r="Y10">
         <v>623137.0</v>
       </c>
-      <c r="Y10">
+      <c r="Z10">
         <v>118400000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>5000.0</v>
       </c>
       <c r="AA10">
         <v>5000.0</v>
       </c>
       <c r="AB10">
         <v>5000.0</v>
       </c>
-      <c r="AC10"/>
+      <c r="AC10">
+        <v>5000.0</v>
+      </c>
       <c r="AD10"/>
       <c r="AE10"/>
       <c r="AF10"/>
       <c r="AG10"/>
       <c r="AH10"/>
       <c r="AI10"/>
-    </row>
-    <row r="11" spans="1:35">
+      <c r="AJ10"/>
+    </row>
+    <row r="11" spans="1:36">
       <c r="A11" t="s">
         <v>23</v>
       </c>
       <c r="B11"/>
-      <c r="C11">
+      <c r="C11"/>
+      <c r="D11">
         <v>412300000.0</v>
       </c>
-      <c r="D11">
+      <c r="E11">
         <v>933200000.0</v>
       </c>
-      <c r="E11">
+      <c r="F11">
         <v>262600000.0</v>
       </c>
-      <c r="F11">
+      <c r="G11">
         <v>185800000.0</v>
       </c>
-      <c r="G11">
+      <c r="H11">
         <v>175200000.0</v>
       </c>
-      <c r="H11">
+      <c r="I11">
         <v>133300000.0</v>
       </c>
-      <c r="I11"/>
       <c r="J11"/>
       <c r="K11"/>
-      <c r="L11">
+      <c r="L11"/>
+      <c r="M11">
         <v>100500000.0</v>
       </c>
-      <c r="M11">
+      <c r="N11">
         <v>87400000.0</v>
       </c>
-      <c r="N11">
+      <c r="O11">
         <v>88300000.0</v>
       </c>
-      <c r="O11">
+      <c r="P11">
         <v>73500000.0</v>
       </c>
-      <c r="P11">
+      <c r="Q11">
         <v>58400000.0</v>
       </c>
-      <c r="Q11">
+      <c r="R11">
         <v>90600000.0</v>
       </c>
-      <c r="R11">
+      <c r="S11">
         <v>84200000.0</v>
       </c>
-      <c r="S11"/>
       <c r="T11"/>
       <c r="U11"/>
       <c r="V11"/>
       <c r="W11"/>
       <c r="X11"/>
       <c r="Y11"/>
       <c r="Z11"/>
       <c r="AA11"/>
       <c r="AB11"/>
       <c r="AC11"/>
       <c r="AD11"/>
       <c r="AE11"/>
       <c r="AF11"/>
       <c r="AG11"/>
       <c r="AH11"/>
       <c r="AI11"/>
-    </row>
-    <row r="12" spans="1:35">
+      <c r="AJ11"/>
+    </row>
+    <row r="12" spans="1:36">
       <c r="A12" t="s">
         <v>24</v>
       </c>
       <c r="B12">
+        <v>425300000.0</v>
+      </c>
+      <c r="C12">
         <v>404900000.0</v>
       </c>
-      <c r="C12">
+      <c r="D12">
         <v>419200000.0</v>
       </c>
-      <c r="D12">
+      <c r="E12">
         <v>940000000.0</v>
       </c>
-      <c r="E12">
+      <c r="F12">
         <v>268700000.0</v>
       </c>
-      <c r="F12">
+      <c r="G12">
         <v>191700000.0</v>
       </c>
-      <c r="G12">
+      <c r="H12">
         <v>181100000.0</v>
       </c>
-      <c r="H12">
+      <c r="I12">
         <v>139100000.0</v>
       </c>
-      <c r="I12">
+      <c r="J12">
         <v>127800000.0</v>
       </c>
-      <c r="J12">
+      <c r="K12">
         <v>125600000.0</v>
       </c>
-      <c r="K12">
+      <c r="L12">
         <v>134700000.0</v>
       </c>
-      <c r="L12">
+      <c r="M12">
         <v>105500000.0</v>
       </c>
-      <c r="M12">
+      <c r="N12">
         <v>93000000.0</v>
       </c>
-      <c r="N12">
-[...1 lines deleted...]
-      </c>
       <c r="O12">
+        <v>93800000.0</v>
+      </c>
+      <c r="P12">
         <v>77800000.0</v>
       </c>
-      <c r="P12">
+      <c r="Q12">
         <v>62500000.0</v>
       </c>
-      <c r="Q12">
+      <c r="R12">
         <v>94900000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>88900000.0</v>
       </c>
       <c r="S12">
         <v>88900000.0</v>
       </c>
       <c r="T12">
+        <v>88900000.0</v>
+      </c>
+      <c r="U12">
         <v>195542.0</v>
       </c>
-      <c r="U12">
+      <c r="V12">
         <v>799624.0</v>
       </c>
-      <c r="V12">
+      <c r="W12">
         <v>1740897.0</v>
       </c>
-      <c r="W12">
+      <c r="X12">
         <v>383246.0</v>
       </c>
-      <c r="X12">
+      <c r="Y12">
         <v>623137.0</v>
       </c>
-      <c r="Y12">
+      <c r="Z12">
         <v>118400000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>5000.0</v>
       </c>
       <c r="AA12">
         <v>5000.0</v>
       </c>
       <c r="AB12">
         <v>5000.0</v>
       </c>
-      <c r="AC12"/>
+      <c r="AC12">
+        <v>5000.0</v>
+      </c>
       <c r="AD12"/>
       <c r="AE12"/>
       <c r="AF12"/>
       <c r="AG12"/>
       <c r="AH12"/>
       <c r="AI12"/>
-    </row>
-    <row r="13" spans="1:35">
+      <c r="AJ12"/>
+    </row>
+    <row r="13" spans="1:36">
       <c r="A13" t="s">
         <v>25</v>
       </c>
       <c r="B13"/>
-      <c r="C13">
+      <c r="C13"/>
+      <c r="D13">
         <v>25040.0</v>
       </c>
-      <c r="D13">
+      <c r="E13">
         <v>24990.0</v>
       </c>
-      <c r="E13">
+      <c r="F13">
         <v>23390.0</v>
       </c>
-      <c r="F13">
+      <c r="G13">
         <v>23150.0</v>
       </c>
-      <c r="G13">
+      <c r="H13">
         <v>23240.0</v>
       </c>
-      <c r="H13">
+      <c r="I13">
         <v>23180.0</v>
       </c>
-      <c r="I13"/>
       <c r="J13"/>
       <c r="K13"/>
-      <c r="L13">
+      <c r="L13"/>
+      <c r="M13">
         <v>22580.0</v>
       </c>
-      <c r="M13">
+      <c r="N13">
         <v>22570.0</v>
       </c>
-      <c r="N13">
+      <c r="O13">
         <v>20780.0</v>
       </c>
-      <c r="O13">
+      <c r="P13">
         <v>20820.0</v>
       </c>
-      <c r="P13">
+      <c r="Q13">
         <v>750000000.0</v>
       </c>
-      <c r="Q13">
+      <c r="R13">
         <v>20800.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>100000.0</v>
       </c>
       <c r="S13">
         <v>100000.0</v>
       </c>
       <c r="T13">
+        <v>100000.0</v>
+      </c>
+      <c r="U13">
         <v>1874.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>750001874.0</v>
       </c>
       <c r="V13">
         <v>750001874.0</v>
       </c>
       <c r="W13">
         <v>750001874.0</v>
       </c>
       <c r="X13">
+        <v>750001874.0</v>
+      </c>
+      <c r="Y13">
         <v>719473676.0</v>
       </c>
-      <c r="Y13">
+      <c r="Z13">
         <v>100000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>2012.0</v>
       </c>
       <c r="AA13">
         <v>2012.0</v>
       </c>
       <c r="AB13">
         <v>2012.0</v>
       </c>
-      <c r="AC13"/>
+      <c r="AC13">
+        <v>2012.0</v>
+      </c>
       <c r="AD13"/>
       <c r="AE13"/>
       <c r="AF13"/>
       <c r="AG13"/>
       <c r="AH13"/>
       <c r="AI13"/>
-    </row>
-    <row r="14" spans="1:35">
+      <c r="AJ13"/>
+    </row>
+    <row r="14" spans="1:36">
       <c r="A14" t="s">
         <v>26</v>
       </c>
       <c r="B14">
+        <v>275355000.0</v>
+      </c>
+      <c r="C14">
         <v>244663000.0</v>
       </c>
-      <c r="C14">
+      <c r="D14">
         <v>261154000.0</v>
       </c>
-      <c r="D14">
+      <c r="E14">
         <v>255662000.0</v>
       </c>
-      <c r="E14">
+      <c r="F14">
         <v>243594000.0</v>
       </c>
-      <c r="F14">
+      <c r="G14">
         <v>226918000.0</v>
       </c>
-      <c r="G14">
+      <c r="H14">
         <v>204991000.0</v>
       </c>
-      <c r="H14">
+      <c r="I14">
         <v>206676000.0</v>
       </c>
-      <c r="I14">
+      <c r="J14">
         <v>202197000.0</v>
       </c>
-      <c r="J14">
+      <c r="K14">
         <v>199729000.0</v>
       </c>
-      <c r="K14">
+      <c r="L14">
         <v>199280000.0</v>
       </c>
-      <c r="L14">
+      <c r="M14">
         <v>199223000.0</v>
       </c>
-      <c r="M14">
+      <c r="N14">
         <v>199181000.0</v>
       </c>
-      <c r="N14">
+      <c r="O14">
         <v>187701308.0</v>
       </c>
-      <c r="O14">
+      <c r="P14">
         <v>184425209.0</v>
       </c>
-      <c r="P14">
+      <c r="Q14">
         <v>181333086.0</v>
       </c>
-      <c r="Q14">
+      <c r="R14">
         <v>180992000.0</v>
       </c>
-      <c r="R14">
+      <c r="S14">
         <v>180774573.0</v>
       </c>
-      <c r="S14">
+      <c r="T14">
         <v>144843044.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>144843258.0</v>
       </c>
       <c r="U14">
         <v>144843258.0</v>
       </c>
       <c r="V14">
         <v>144843258.0</v>
       </c>
       <c r="W14">
         <v>144843258.0</v>
       </c>
       <c r="X14">
         <v>144843258.0</v>
       </c>
       <c r="Y14">
         <v>144843258.0</v>
       </c>
       <c r="Z14">
-        <v>20125000.0</v>
+        <v>144843258.0</v>
       </c>
       <c r="AA14">
         <v>20125000.0</v>
       </c>
       <c r="AB14">
         <v>20125000.0</v>
       </c>
       <c r="AC14">
         <v>20125000.0</v>
       </c>
       <c r="AD14">
         <v>20125000.0</v>
       </c>
       <c r="AE14">
         <v>20125000.0</v>
       </c>
-      <c r="AF14"/>
+      <c r="AF14">
+        <v>20125000.0</v>
+      </c>
       <c r="AG14"/>
       <c r="AH14"/>
       <c r="AI14"/>
-    </row>
-    <row r="15" spans="1:35">
+      <c r="AJ14"/>
+    </row>
+    <row r="15" spans="1:36">
       <c r="A15" t="s">
         <v>27</v>
       </c>
       <c r="B15"/>
       <c r="C15"/>
       <c r="D15"/>
       <c r="E15"/>
       <c r="F15"/>
       <c r="G15"/>
       <c r="H15"/>
       <c r="I15"/>
       <c r="J15"/>
       <c r="K15"/>
       <c r="L15"/>
       <c r="M15"/>
       <c r="N15"/>
       <c r="O15"/>
       <c r="P15"/>
       <c r="Q15"/>
       <c r="R15"/>
       <c r="S15"/>
       <c r="T15"/>
       <c r="U15"/>
       <c r="V15"/>
       <c r="W15"/>
       <c r="X15"/>
       <c r="Y15"/>
       <c r="Z15"/>
       <c r="AA15"/>
       <c r="AB15"/>
       <c r="AC15"/>
       <c r="AD15"/>
       <c r="AE15"/>
       <c r="AF15"/>
       <c r="AG15"/>
       <c r="AH15"/>
       <c r="AI15"/>
-    </row>
-    <row r="16" spans="1:35">
+      <c r="AJ15"/>
+    </row>
+    <row r="16" spans="1:36">
       <c r="A16" t="s">
         <v>28</v>
       </c>
       <c r="B16">
+        <v>134600000.0</v>
+      </c>
+      <c r="C16">
         <v>122500000.0</v>
       </c>
-      <c r="C16">
+      <c r="D16">
         <v>131800000.0</v>
       </c>
-      <c r="D16">
+      <c r="E16">
         <v>107900000.0</v>
       </c>
-      <c r="E16">
+      <c r="F16">
         <v>105700000.0</v>
       </c>
-      <c r="F16">
+      <c r="G16">
         <v>106900000.0</v>
       </c>
-      <c r="G16">
+      <c r="H16">
         <v>110900000.0</v>
       </c>
-      <c r="H16">
+      <c r="I16">
         <v>88800000.0</v>
       </c>
-      <c r="I16">
+      <c r="J16">
         <v>109200000.0</v>
       </c>
-      <c r="J16">
+      <c r="K16">
         <v>103800000.0</v>
       </c>
-      <c r="K16">
+      <c r="L16">
         <v>103400000.0</v>
       </c>
-      <c r="L16">
+      <c r="M16">
         <v>86200000.0</v>
       </c>
-      <c r="M16">
+      <c r="N16">
         <v>74100000.0</v>
       </c>
-      <c r="N16">
+      <c r="O16">
         <v>78200000.0</v>
       </c>
-      <c r="O16">
+      <c r="P16">
         <v>83000000.0</v>
       </c>
-      <c r="P16">
-[...1 lines deleted...]
-      </c>
       <c r="Q16">
+        <v>72500000.0</v>
+      </c>
+      <c r="R16">
         <v>72700000.0</v>
       </c>
-      <c r="R16">
-[...1 lines deleted...]
-      </c>
       <c r="S16">
+        <v>80700000.0</v>
+      </c>
+      <c r="T16">
         <v>81800000.0</v>
       </c>
-      <c r="T16">
+      <c r="U16">
         <v>26250000.0</v>
       </c>
-      <c r="U16"/>
       <c r="V16"/>
       <c r="W16"/>
       <c r="X16"/>
-      <c r="Y16">
+      <c r="Y16"/>
+      <c r="Z16">
         <v>-300000.0</v>
       </c>
-      <c r="Z16"/>
       <c r="AA16"/>
       <c r="AB16"/>
       <c r="AC16"/>
       <c r="AD16"/>
       <c r="AE16"/>
       <c r="AF16"/>
       <c r="AG16"/>
       <c r="AH16"/>
       <c r="AI16"/>
-    </row>
-    <row r="17" spans="1:35">
+      <c r="AJ16"/>
+    </row>
+    <row r="17" spans="1:36">
       <c r="A17" t="s">
         <v>29</v>
       </c>
       <c r="B17"/>
       <c r="C17"/>
       <c r="D17"/>
       <c r="E17"/>
       <c r="F17"/>
       <c r="G17"/>
       <c r="H17"/>
       <c r="I17"/>
       <c r="J17"/>
       <c r="K17"/>
       <c r="L17"/>
       <c r="M17"/>
       <c r="N17"/>
       <c r="O17"/>
       <c r="P17"/>
       <c r="Q17"/>
       <c r="R17"/>
       <c r="S17"/>
       <c r="T17"/>
       <c r="U17"/>
       <c r="V17"/>
       <c r="W17"/>
       <c r="X17"/>
       <c r="Y17"/>
       <c r="Z17"/>
       <c r="AA17"/>
       <c r="AB17"/>
       <c r="AC17"/>
       <c r="AD17"/>
       <c r="AE17"/>
       <c r="AF17"/>
       <c r="AG17"/>
       <c r="AH17"/>
       <c r="AI17"/>
-    </row>
-    <row r="18" spans="1:35">
+      <c r="AJ17"/>
+    </row>
+    <row r="18" spans="1:36">
       <c r="A18" t="s">
         <v>30</v>
       </c>
       <c r="B18"/>
       <c r="C18"/>
       <c r="D18"/>
       <c r="E18"/>
       <c r="F18"/>
       <c r="G18"/>
       <c r="H18"/>
       <c r="I18"/>
       <c r="J18"/>
       <c r="K18"/>
       <c r="L18"/>
       <c r="M18"/>
       <c r="N18"/>
       <c r="O18"/>
       <c r="P18"/>
       <c r="Q18"/>
       <c r="R18"/>
       <c r="S18"/>
       <c r="T18"/>
       <c r="U18"/>
       <c r="V18"/>
       <c r="W18"/>
       <c r="X18"/>
       <c r="Y18"/>
       <c r="Z18"/>
       <c r="AA18"/>
       <c r="AB18"/>
       <c r="AC18"/>
       <c r="AD18"/>
       <c r="AE18"/>
       <c r="AF18"/>
       <c r="AG18"/>
       <c r="AH18"/>
       <c r="AI18"/>
-    </row>
-    <row r="19" spans="1:35">
+      <c r="AJ18"/>
+    </row>
+    <row r="19" spans="1:36">
       <c r="A19" t="s">
         <v>31</v>
       </c>
       <c r="B19"/>
       <c r="C19"/>
       <c r="D19"/>
       <c r="E19"/>
       <c r="F19"/>
       <c r="G19"/>
       <c r="H19"/>
       <c r="I19"/>
       <c r="J19"/>
       <c r="K19"/>
       <c r="L19"/>
       <c r="M19"/>
       <c r="N19"/>
       <c r="O19"/>
       <c r="P19"/>
       <c r="Q19"/>
       <c r="R19"/>
       <c r="S19"/>
       <c r="T19"/>
       <c r="U19"/>
       <c r="V19"/>
       <c r="W19"/>
       <c r="X19"/>
       <c r="Y19"/>
       <c r="Z19"/>
       <c r="AA19"/>
       <c r="AB19"/>
       <c r="AC19"/>
       <c r="AD19"/>
       <c r="AE19"/>
       <c r="AF19"/>
       <c r="AG19"/>
       <c r="AH19"/>
       <c r="AI19"/>
-    </row>
-    <row r="20" spans="1:35">
+      <c r="AJ19"/>
+    </row>
+    <row r="20" spans="1:36">
       <c r="A20" t="s">
         <v>32</v>
       </c>
       <c r="B20">
+        <v>1861700000.0</v>
+      </c>
+      <c r="C20">
         <v>1860400000.0</v>
       </c>
-      <c r="C20">
+      <c r="D20">
         <v>1872400000.0</v>
       </c>
-      <c r="D20">
+      <c r="E20">
         <v>1525600000.0</v>
       </c>
-      <c r="E20">
+      <c r="F20">
         <v>1470700000.0</v>
       </c>
-      <c r="F20">
+      <c r="G20">
         <v>1439600000.0</v>
       </c>
-      <c r="G20">
+      <c r="H20">
         <v>1426200000.0</v>
       </c>
-      <c r="H20">
+      <c r="I20">
         <v>1452600000.0</v>
       </c>
-      <c r="I20">
+      <c r="J20">
         <v>1436400000.0</v>
       </c>
-      <c r="J20">
+      <c r="K20">
         <v>1440200000.0</v>
       </c>
-      <c r="K20">
+      <c r="L20">
         <v>1447600000.0</v>
       </c>
-      <c r="L20">
+      <c r="M20">
         <v>1414600000.0</v>
       </c>
-      <c r="M20">
+      <c r="N20">
         <v>1425200000.0</v>
       </c>
-      <c r="N20">
+      <c r="O20">
         <v>1424900000.0</v>
       </c>
-      <c r="O20">
+      <c r="P20">
         <v>1418000000.0</v>
       </c>
-      <c r="P20">
+      <c r="Q20">
         <v>1551000000.0</v>
       </c>
-      <c r="Q20">
+      <c r="R20">
         <v>1566600000.0</v>
       </c>
-      <c r="R20">
+      <c r="S20">
         <v>1652500000.0</v>
       </c>
-      <c r="S20">
+      <c r="T20">
         <v>1662600000.0</v>
       </c>
-      <c r="T20">
+      <c r="U20">
         <v>681000000.0</v>
       </c>
-      <c r="U20"/>
       <c r="V20"/>
       <c r="W20"/>
       <c r="X20"/>
-      <c r="Y20">
+      <c r="Y20"/>
+      <c r="Z20">
         <v>522600000.0</v>
       </c>
-      <c r="Z20"/>
       <c r="AA20"/>
       <c r="AB20"/>
       <c r="AC20"/>
       <c r="AD20"/>
       <c r="AE20"/>
       <c r="AF20"/>
       <c r="AG20"/>
       <c r="AH20"/>
       <c r="AI20"/>
-    </row>
-    <row r="21" spans="1:35">
+      <c r="AJ20"/>
+    </row>
+    <row r="21" spans="1:36">
       <c r="A21" t="s">
         <v>33</v>
       </c>
       <c r="B21">
+        <v>545500000.0</v>
+      </c>
+      <c r="C21">
         <v>576000000.0</v>
       </c>
-      <c r="C21">
+      <c r="D21">
         <v>606300000.0</v>
       </c>
-      <c r="D21">
+      <c r="E21">
         <v>381500000.0</v>
       </c>
-      <c r="E21">
+      <c r="F21">
         <v>377200000.0</v>
       </c>
-      <c r="F21">
+      <c r="G21">
         <v>390700000.0</v>
       </c>
-      <c r="G21">
+      <c r="H21">
         <v>411600000.0</v>
       </c>
-      <c r="H21">
+      <c r="I21">
         <v>447300000.0</v>
       </c>
-      <c r="I21">
+      <c r="J21">
         <v>479410000.0</v>
       </c>
-      <c r="J21">
+      <c r="K21">
         <v>511910000.0</v>
       </c>
-      <c r="K21">
+      <c r="L21">
         <v>1986400000.0</v>
       </c>
-      <c r="L21">
+      <c r="M21">
         <v>549300000.0</v>
       </c>
-      <c r="M21">
-[...1 lines deleted...]
-      </c>
       <c r="N21">
-        <v>619800000.0</v>
+        <v>586700000.0</v>
       </c>
       <c r="O21">
+        <v>2044700000.0</v>
+      </c>
+      <c r="P21">
         <v>650400000.0</v>
       </c>
-      <c r="P21">
-[...1 lines deleted...]
-      </c>
       <c r="Q21">
+        <v>2219500000.0</v>
+      </c>
+      <c r="R21">
         <v>712700000.0</v>
       </c>
-      <c r="R21">
+      <c r="S21">
         <v>763500000.0</v>
       </c>
-      <c r="S21">
+      <c r="T21">
         <v>806900000.0</v>
       </c>
-      <c r="T21">
+      <c r="U21">
         <v>326000000.0</v>
       </c>
-      <c r="U21"/>
       <c r="V21"/>
       <c r="W21"/>
       <c r="X21"/>
-      <c r="Y21">
+      <c r="Y21"/>
+      <c r="Z21">
         <v>248300000.0</v>
       </c>
-      <c r="Z21"/>
       <c r="AA21"/>
       <c r="AB21"/>
       <c r="AC21"/>
       <c r="AD21"/>
       <c r="AE21"/>
       <c r="AF21"/>
       <c r="AG21"/>
       <c r="AH21"/>
       <c r="AI21"/>
-    </row>
-    <row r="22" spans="1:35">
+      <c r="AJ21"/>
+    </row>
+    <row r="22" spans="1:36">
       <c r="A22" t="s">
         <v>34</v>
       </c>
       <c r="B22">
+        <v>159400000.0</v>
+      </c>
+      <c r="C22">
         <v>157900000.0</v>
       </c>
-      <c r="C22">
+      <c r="D22">
         <v>152600000.0</v>
       </c>
-      <c r="D22">
+      <c r="E22">
         <v>146000000.0</v>
       </c>
-      <c r="E22">
+      <c r="F22">
         <v>145100000.0</v>
       </c>
-      <c r="F22">
+      <c r="G22">
         <v>143500000.0</v>
       </c>
-      <c r="G22">
+      <c r="H22">
         <v>133200000.0</v>
       </c>
-      <c r="H22">
+      <c r="I22">
         <v>154000000.0</v>
       </c>
-      <c r="I22">
+      <c r="J22">
         <v>148300000.0</v>
       </c>
-      <c r="J22">
+      <c r="K22">
         <v>146800000.0</v>
       </c>
-      <c r="K22">
+      <c r="L22">
         <v>144100000.0</v>
       </c>
-      <c r="L22">
+      <c r="M22">
         <v>155700000.0</v>
       </c>
-      <c r="M22">
+      <c r="N22">
         <v>161800000.0</v>
       </c>
-      <c r="N22">
+      <c r="O22">
         <v>157500000.0</v>
       </c>
-      <c r="O22">
+      <c r="P22">
         <v>143300000.0</v>
       </c>
-      <c r="P22">
+      <c r="Q22">
         <v>143100000.0</v>
       </c>
-      <c r="Q22">
+      <c r="R22">
         <v>130400000.0</v>
       </c>
-      <c r="R22">
+      <c r="S22">
         <v>123200000.0</v>
       </c>
-      <c r="S22">
+      <c r="T22">
         <v>123600000.0</v>
       </c>
-      <c r="T22">
+      <c r="U22">
         <v>-300575.0</v>
       </c>
-      <c r="U22">
+      <c r="V22">
         <v>113200000.0</v>
       </c>
-      <c r="V22"/>
       <c r="W22"/>
       <c r="X22"/>
-      <c r="Y22">
+      <c r="Y22"/>
+      <c r="Z22">
         <v>90200000.0</v>
       </c>
-      <c r="Z22"/>
       <c r="AA22"/>
       <c r="AB22"/>
       <c r="AC22"/>
       <c r="AD22"/>
       <c r="AE22"/>
-      <c r="AF22">
+      <c r="AF22"/>
+      <c r="AG22">
         <v>51914000.0</v>
       </c>
-      <c r="AG22">
+      <c r="AH22">
         <v>49643000.0</v>
       </c>
-      <c r="AH22">
+      <c r="AI22">
         <v>54435000.0</v>
       </c>
-      <c r="AI22">
+      <c r="AJ22">
         <v>51936000.0</v>
       </c>
     </row>
-    <row r="23" spans="1:35">
+    <row r="23" spans="1:36">
       <c r="A23" t="s">
         <v>35</v>
       </c>
       <c r="B23">
+        <v>3521000000.0</v>
+      </c>
+      <c r="C23">
         <v>3535900000.0</v>
       </c>
-      <c r="C23">
+      <c r="D23">
         <v>3588100000.0</v>
       </c>
-      <c r="D23">
+      <c r="E23">
         <v>3495800000.0</v>
       </c>
-      <c r="E23">
+      <c r="F23">
         <v>2737800000.0</v>
       </c>
-      <c r="F23">
+      <c r="G23">
         <v>2625600000.0</v>
       </c>
-      <c r="G23">
-[...1 lines deleted...]
-      </c>
       <c r="H23">
+        <v>2636100000.0</v>
+      </c>
+      <c r="I23">
         <v>2653900000.0</v>
       </c>
-      <c r="I23">
+      <c r="J23">
         <v>2627300000.0</v>
       </c>
-      <c r="J23">
+      <c r="K23">
         <v>2648700000.0</v>
       </c>
-      <c r="K23">
+      <c r="L23">
         <v>2793600000.0</v>
       </c>
-      <c r="L23">
+      <c r="M23">
         <v>2658900000.0</v>
       </c>
-      <c r="M23">
+      <c r="N23">
         <v>2693900000.0</v>
       </c>
-      <c r="N23">
-[...1 lines deleted...]
-      </c>
       <c r="O23">
+        <v>2734800000.0</v>
+      </c>
+      <c r="P23">
         <v>2738700000.0</v>
       </c>
-      <c r="P23">
+      <c r="Q23">
         <v>2835300000.0</v>
       </c>
-      <c r="Q23">
+      <c r="R23">
         <v>2916900000.0</v>
       </c>
-      <c r="R23">
+      <c r="S23">
         <v>3048900000.0</v>
       </c>
-      <c r="S23">
+      <c r="T23">
         <v>3118000000.0</v>
       </c>
-      <c r="T23">
+      <c r="U23">
         <v>751540805.0</v>
       </c>
-      <c r="U23">
+      <c r="V23">
         <v>752116416.0</v>
       </c>
-      <c r="V23">
+      <c r="W23">
         <v>752727663.0</v>
       </c>
-      <c r="W23">
+      <c r="X23">
         <v>751315411.0</v>
       </c>
-      <c r="X23">
+      <c r="Y23">
         <v>751473720.0</v>
       </c>
-      <c r="Y23">
+      <c r="Z23">
         <v>1243800000.0</v>
       </c>
-      <c r="Z23">
+      <c r="AA23">
         <v>86857.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>5000.0</v>
       </c>
       <c r="AB23">
         <v>5000.0</v>
       </c>
-      <c r="AC23"/>
+      <c r="AC23">
+        <v>5000.0</v>
+      </c>
       <c r="AD23"/>
       <c r="AE23"/>
       <c r="AF23"/>
       <c r="AG23"/>
       <c r="AH23"/>
       <c r="AI23"/>
-    </row>
-    <row r="24" spans="1:35">
+      <c r="AJ23"/>
+    </row>
+    <row r="24" spans="1:36">
       <c r="A24" t="s">
         <v>36</v>
       </c>
       <c r="B24">
+        <v>1200300000.0</v>
+      </c>
+      <c r="C24">
         <v>1199100000.0</v>
       </c>
-      <c r="C24">
+      <c r="D24">
         <v>1197600000.0</v>
       </c>
-      <c r="D24">
+      <c r="E24">
         <v>1196800000.0</v>
       </c>
-      <c r="E24">
+      <c r="F24">
         <v>832400000.0</v>
       </c>
-      <c r="F24">
+      <c r="G24">
         <v>685900000.0</v>
       </c>
-      <c r="G24">
+      <c r="H24">
         <v>685200000.0</v>
       </c>
-      <c r="H24">
+      <c r="I24">
         <v>684500000.0</v>
       </c>
-      <c r="I24">
+      <c r="J24">
         <v>684000000.0</v>
       </c>
-      <c r="J24">
+      <c r="K24">
         <v>685300000.0</v>
       </c>
-      <c r="K24">
+      <c r="L24">
         <v>684700000.0</v>
       </c>
-      <c r="L24">
+      <c r="M24">
         <v>684100000.0</v>
       </c>
-      <c r="M24">
+      <c r="N24">
         <v>677800000.0</v>
       </c>
-      <c r="N24">
+      <c r="O24">
         <v>679300000.0</v>
       </c>
-      <c r="O24">
+      <c r="P24">
         <v>801500000.0</v>
       </c>
-      <c r="P24">
+      <c r="Q24">
         <v>802800000.0</v>
       </c>
-      <c r="Q24">
+      <c r="R24">
         <v>804100000.0</v>
       </c>
-      <c r="R24">
+      <c r="S24">
         <v>805500000.0</v>
       </c>
-      <c r="S24">
+      <c r="T24">
         <v>806800000.0</v>
       </c>
-      <c r="T24"/>
       <c r="U24"/>
       <c r="V24"/>
       <c r="W24"/>
       <c r="X24"/>
       <c r="Y24"/>
       <c r="Z24"/>
       <c r="AA24"/>
       <c r="AB24"/>
       <c r="AC24"/>
       <c r="AD24"/>
       <c r="AE24"/>
       <c r="AF24"/>
       <c r="AG24"/>
       <c r="AH24"/>
       <c r="AI24"/>
-    </row>
-    <row r="25" spans="1:35">
+      <c r="AJ24"/>
+    </row>
+    <row r="25" spans="1:36">
       <c r="A25" t="s">
         <v>37</v>
       </c>
       <c r="B25"/>
-      <c r="C25">
+      <c r="C25"/>
+      <c r="D25">
         <v>1197600000.0</v>
       </c>
-      <c r="D25">
+      <c r="E25">
         <v>1196800000.0</v>
       </c>
-      <c r="E25">
+      <c r="F25">
         <v>832400000.0</v>
       </c>
-      <c r="F25">
+      <c r="G25">
         <v>685900000.0</v>
       </c>
-      <c r="G25">
+      <c r="H25">
         <v>685200000.0</v>
       </c>
-      <c r="H25">
+      <c r="I25">
         <v>684500000.0</v>
       </c>
-      <c r="I25"/>
       <c r="J25"/>
       <c r="K25"/>
-      <c r="L25">
+      <c r="L25"/>
+      <c r="M25">
         <v>684100000.0</v>
       </c>
-      <c r="M25">
+      <c r="N25">
         <v>677800000.0</v>
       </c>
-      <c r="N25">
+      <c r="O25">
         <v>679500000.0</v>
       </c>
-      <c r="O25">
+      <c r="P25">
         <v>801500000.0</v>
       </c>
-      <c r="P25">
+      <c r="Q25">
         <v>802800000.0</v>
       </c>
-      <c r="Q25">
+      <c r="R25">
         <v>804100000.0</v>
       </c>
-      <c r="R25">
+      <c r="S25">
         <v>805700000.0</v>
       </c>
-      <c r="S25"/>
       <c r="T25"/>
       <c r="U25"/>
       <c r="V25"/>
       <c r="W25"/>
       <c r="X25"/>
       <c r="Y25"/>
       <c r="Z25"/>
       <c r="AA25"/>
       <c r="AB25"/>
       <c r="AC25"/>
       <c r="AD25"/>
       <c r="AE25"/>
       <c r="AF25"/>
       <c r="AG25"/>
       <c r="AH25"/>
       <c r="AI25"/>
-    </row>
-    <row r="26" spans="1:35">
+      <c r="AJ25"/>
+    </row>
+    <row r="26" spans="1:36">
       <c r="A26" t="s">
         <v>38</v>
       </c>
       <c r="B26"/>
       <c r="C26"/>
       <c r="D26"/>
       <c r="E26"/>
       <c r="F26"/>
       <c r="G26"/>
       <c r="H26"/>
       <c r="I26"/>
       <c r="J26"/>
       <c r="K26"/>
       <c r="L26"/>
       <c r="M26"/>
       <c r="N26"/>
       <c r="O26"/>
       <c r="P26"/>
       <c r="Q26"/>
       <c r="R26"/>
       <c r="S26"/>
       <c r="T26"/>
       <c r="U26"/>
       <c r="V26"/>
       <c r="W26"/>
       <c r="X26"/>
       <c r="Y26"/>
       <c r="Z26"/>
       <c r="AA26"/>
       <c r="AB26"/>
       <c r="AC26"/>
       <c r="AD26"/>
       <c r="AE26"/>
       <c r="AF26"/>
       <c r="AG26"/>
       <c r="AH26"/>
       <c r="AI26"/>
-    </row>
-    <row r="27" spans="1:35">
+      <c r="AJ26"/>
+    </row>
+    <row r="27" spans="1:36">
       <c r="A27" t="s">
         <v>39</v>
       </c>
       <c r="B27"/>
       <c r="C27"/>
       <c r="D27"/>
       <c r="E27"/>
       <c r="F27"/>
       <c r="G27"/>
       <c r="H27"/>
       <c r="I27"/>
       <c r="J27"/>
       <c r="K27"/>
       <c r="L27"/>
       <c r="M27"/>
       <c r="N27"/>
       <c r="O27"/>
       <c r="P27"/>
       <c r="Q27"/>
       <c r="R27"/>
       <c r="S27"/>
       <c r="T27"/>
       <c r="U27"/>
       <c r="V27"/>
       <c r="W27"/>
       <c r="X27"/>
       <c r="Y27"/>
       <c r="Z27"/>
       <c r="AA27"/>
       <c r="AB27"/>
       <c r="AC27"/>
       <c r="AD27"/>
       <c r="AE27"/>
       <c r="AF27"/>
       <c r="AG27"/>
       <c r="AH27"/>
       <c r="AI27"/>
-    </row>
-    <row r="28" spans="1:35">
+      <c r="AJ27"/>
+    </row>
+    <row r="28" spans="1:36">
       <c r="A28" t="s">
         <v>40</v>
       </c>
       <c r="B28">
+        <v>814500000.0</v>
+      </c>
+      <c r="C28">
         <v>836000000.0</v>
       </c>
-      <c r="C28">
+      <c r="D28">
         <v>821400000.0</v>
       </c>
-      <c r="D28">
+      <c r="E28">
         <v>299300000.0</v>
       </c>
-      <c r="E28">
+      <c r="F28">
         <v>602500000.0</v>
       </c>
-      <c r="F28">
+      <c r="G28">
         <v>533700000.0</v>
       </c>
-      <c r="G28">
+      <c r="H28">
         <v>544700000.0</v>
       </c>
-      <c r="H28">
+      <c r="I28">
         <v>587000000.0</v>
       </c>
-      <c r="I28">
+      <c r="J28">
         <v>596800000.0</v>
       </c>
-      <c r="J28">
+      <c r="K28">
         <v>598300000.0</v>
       </c>
-      <c r="K28">
+      <c r="L28">
         <v>591600000.0</v>
       </c>
-      <c r="L28">
-[...1 lines deleted...]
-      </c>
       <c r="M28">
+        <v>619600000.0</v>
+      </c>
+      <c r="N28">
         <v>633400000.0</v>
       </c>
-      <c r="N28">
-[...1 lines deleted...]
-      </c>
       <c r="O28">
+        <v>637200000.0</v>
+      </c>
+      <c r="P28">
         <v>776100000.0</v>
       </c>
-      <c r="P28">
+      <c r="Q28">
         <v>794600000.0</v>
       </c>
-      <c r="Q28">
+      <c r="R28">
         <v>765000000.0</v>
       </c>
-      <c r="R28">
+      <c r="S28">
         <v>774600000.0</v>
       </c>
-      <c r="S28">
+      <c r="T28">
         <v>776600000.0</v>
       </c>
-      <c r="T28">
+      <c r="U28">
         <v>-195542.0</v>
       </c>
-      <c r="U28">
+      <c r="V28">
         <v>-799624.0</v>
       </c>
-      <c r="V28">
+      <c r="W28">
         <v>-1740897.0</v>
       </c>
-      <c r="W28">
+      <c r="X28">
         <v>-383246.0</v>
       </c>
-      <c r="X28">
+      <c r="Y28">
         <v>-623137.0</v>
       </c>
-      <c r="Y28">
+      <c r="Z28">
         <v>1579600000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>-5000.0</v>
       </c>
       <c r="AA28">
         <v>-5000.0</v>
       </c>
       <c r="AB28">
         <v>-5000.0</v>
       </c>
-      <c r="AC28"/>
+      <c r="AC28">
+        <v>-5000.0</v>
+      </c>
       <c r="AD28"/>
       <c r="AE28"/>
       <c r="AF28"/>
       <c r="AG28"/>
       <c r="AH28"/>
       <c r="AI28"/>
-    </row>
-    <row r="29" spans="1:35">
+      <c r="AJ28"/>
+    </row>
+    <row r="29" spans="1:36">
       <c r="A29" t="s">
         <v>41</v>
       </c>
       <c r="B29">
+        <v>3027700000.0</v>
+      </c>
+      <c r="C29">
         <v>3039000000.0</v>
       </c>
-      <c r="C29">
+      <c r="D29">
         <v>3065600000.0</v>
       </c>
-      <c r="D29">
+      <c r="E29">
         <v>3039700000.0</v>
       </c>
-      <c r="E29">
+      <c r="F29">
         <v>2295100000.0</v>
       </c>
-      <c r="F29">
+      <c r="G29">
         <v>2190400000.0</v>
       </c>
-      <c r="G29">
+      <c r="H29">
         <v>2192000000.0</v>
       </c>
-      <c r="H29">
+      <c r="I29">
         <v>2204000000.0</v>
       </c>
-      <c r="I29">
+      <c r="J29">
         <v>2191900000.0</v>
       </c>
-      <c r="J29">
+      <c r="K29">
         <v>2142600000.0</v>
       </c>
-      <c r="K29">
+      <c r="L29">
         <v>2170400000.0</v>
       </c>
-      <c r="L29">
+      <c r="M29">
         <v>2162900000.0</v>
       </c>
-      <c r="M29">
+      <c r="N29">
         <v>2182000000.0</v>
       </c>
-      <c r="N29">
+      <c r="O29">
         <v>2206400000.0</v>
       </c>
-      <c r="O29">
+      <c r="P29">
         <v>2205000000.0</v>
       </c>
-      <c r="P29">
+      <c r="Q29">
         <v>2309400000.0</v>
       </c>
-      <c r="Q29">
+      <c r="R29">
         <v>2389500000.0</v>
       </c>
-      <c r="R29">
+      <c r="S29">
         <v>2479900000.0</v>
       </c>
-      <c r="S29">
+      <c r="T29">
         <v>2503900000.0</v>
       </c>
-      <c r="T29">
+      <c r="U29">
         <v>652038028.0</v>
       </c>
-      <c r="U29">
+      <c r="V29">
         <v>653062052.0</v>
       </c>
-      <c r="V29">
+      <c r="W29">
         <v>661730718.0</v>
       </c>
-      <c r="W29">
+      <c r="X29">
         <v>723724984.0</v>
       </c>
-      <c r="X29">
+      <c r="Y29">
         <v>724471499.0</v>
       </c>
-      <c r="Y29"/>
       <c r="Z29"/>
       <c r="AA29"/>
       <c r="AB29"/>
       <c r="AC29"/>
       <c r="AD29"/>
       <c r="AE29"/>
       <c r="AF29"/>
       <c r="AG29"/>
       <c r="AH29"/>
       <c r="AI29"/>
-    </row>
-    <row r="30" spans="1:35">
+      <c r="AJ29"/>
+    </row>
+    <row r="30" spans="1:36">
       <c r="A30" t="s">
         <v>42</v>
       </c>
       <c r="B30">
+        <v>281800000.0</v>
+      </c>
+      <c r="C30">
         <v>295000000.0</v>
       </c>
-      <c r="C30">
+      <c r="D30">
         <v>290000000.0</v>
       </c>
-      <c r="D30">
+      <c r="E30">
         <v>269000000.0</v>
       </c>
-      <c r="E30">
+      <c r="F30">
         <v>247800000.0</v>
       </c>
-      <c r="F30">
+      <c r="G30">
         <v>226900000.0</v>
       </c>
-      <c r="G30">
-[...1 lines deleted...]
-      </c>
       <c r="H30">
+        <v>253300000.0</v>
+      </c>
+      <c r="I30">
         <v>220300000.0</v>
       </c>
-      <c r="I30">
+      <c r="J30">
         <v>208500000.0</v>
       </c>
-      <c r="J30">
+      <c r="K30">
         <v>211100000.0</v>
       </c>
-      <c r="K30">
+      <c r="L30">
         <v>230400000.0</v>
       </c>
-      <c r="L30">
+      <c r="M30">
         <v>226800000.0</v>
       </c>
-      <c r="M30">
+      <c r="N30">
         <v>223500000.0</v>
       </c>
-      <c r="N30">
+      <c r="O30">
         <v>222000000.0</v>
       </c>
-      <c r="O30">
+      <c r="P30">
         <v>225600000.0</v>
       </c>
-      <c r="P30">
+      <c r="Q30">
         <v>204600000.0</v>
       </c>
-      <c r="Q30">
+      <c r="R30">
         <v>199900000.0</v>
       </c>
-      <c r="R30">
+      <c r="S30">
         <v>199300000.0</v>
       </c>
-      <c r="S30">
+      <c r="T30">
         <v>219700000.0</v>
       </c>
-      <c r="T30">
+      <c r="U30">
         <v>3758.0</v>
       </c>
-      <c r="U30">
+      <c r="V30">
         <v>190500000.0</v>
       </c>
-      <c r="V30"/>
       <c r="W30"/>
       <c r="X30"/>
-      <c r="Y30">
+      <c r="Y30"/>
+      <c r="Z30">
         <v>156800000.0</v>
       </c>
-      <c r="Z30"/>
       <c r="AA30"/>
       <c r="AB30"/>
       <c r="AC30"/>
       <c r="AD30"/>
       <c r="AE30"/>
-      <c r="AF30">
+      <c r="AF30"/>
+      <c r="AG30">
         <v>32162000.0</v>
       </c>
-      <c r="AG30">
+      <c r="AH30">
         <v>37172000.0</v>
       </c>
-      <c r="AH30">
+      <c r="AI30">
         <v>36221000.0</v>
       </c>
-      <c r="AI30">
+      <c r="AJ30">
         <v>54862000.0</v>
       </c>
     </row>
-    <row r="31" spans="1:35">
+    <row r="31" spans="1:36">
       <c r="A31" t="s">
         <v>43</v>
       </c>
       <c r="B31"/>
       <c r="C31"/>
       <c r="D31"/>
       <c r="E31"/>
       <c r="F31"/>
       <c r="G31"/>
       <c r="H31"/>
       <c r="I31"/>
       <c r="J31"/>
       <c r="K31"/>
-      <c r="L31">
+      <c r="L31"/>
+      <c r="M31">
         <v>-485200000.0</v>
       </c>
-      <c r="M31"/>
-      <c r="N31">
+      <c r="N31"/>
+      <c r="O31">
         <v>-523400000.0</v>
       </c>
-      <c r="O31">
+      <c r="P31">
         <v>-670200000.0</v>
       </c>
-      <c r="P31">
+      <c r="Q31">
         <v>-718100000.0</v>
       </c>
-      <c r="Q31">
+      <c r="R31">
         <v>-699100000.0</v>
       </c>
-      <c r="R31">
+      <c r="S31">
         <v>-746800000.0</v>
       </c>
-      <c r="S31">
+      <c r="T31">
         <v>-776300000.0</v>
       </c>
-      <c r="T31">
+      <c r="U31">
         <v>-1885200000.0</v>
       </c>
-      <c r="U31">
+      <c r="V31">
         <v>-1849400000.0</v>
       </c>
-      <c r="V31"/>
       <c r="W31"/>
-      <c r="X31">
-[...1 lines deleted...]
-      </c>
+      <c r="X31"/>
       <c r="Y31">
         <v>-1489600000.0</v>
       </c>
-      <c r="Z31"/>
+      <c r="Z31">
+        <v>-1489600000.0</v>
+      </c>
       <c r="AA31"/>
       <c r="AB31"/>
       <c r="AC31"/>
       <c r="AD31"/>
       <c r="AE31"/>
-      <c r="AF31">
+      <c r="AF31"/>
+      <c r="AG31">
         <v>-146958000.0</v>
       </c>
-      <c r="AG31">
+      <c r="AH31">
         <v>-143492000.0</v>
       </c>
-      <c r="AH31">
+      <c r="AI31">
         <v>-149988000.0</v>
       </c>
-      <c r="AI31">
+      <c r="AJ31">
         <v>-152953000.0</v>
       </c>
     </row>
-    <row r="32" spans="1:35">
+    <row r="32" spans="1:36">
       <c r="A32" t="s">
         <v>44</v>
       </c>
       <c r="B32">
+        <v>618900000.0</v>
+      </c>
+      <c r="C32">
         <v>611700000.0</v>
       </c>
-      <c r="C32">
+      <c r="D32">
         <v>577600000.0</v>
       </c>
-      <c r="D32">
+      <c r="E32">
         <v>1099600000.0</v>
       </c>
-      <c r="E32">
+      <c r="F32">
         <v>420800000.0</v>
       </c>
-      <c r="F32">
+      <c r="G32">
         <v>325200000.0</v>
       </c>
-      <c r="G32">
+      <c r="H32">
         <v>331200000.0</v>
       </c>
-      <c r="H32">
+      <c r="I32">
         <v>293900000.0</v>
       </c>
-      <c r="I32">
+      <c r="J32">
         <v>279200000.0</v>
       </c>
-      <c r="J32">
+      <c r="K32">
         <v>280000000.0</v>
       </c>
-      <c r="K32">
+      <c r="L32">
         <v>272900000.0</v>
       </c>
-      <c r="L32">
+      <c r="M32">
         <v>284900000.0</v>
       </c>
-      <c r="M32">
+      <c r="N32">
         <v>278600000.0</v>
       </c>
-      <c r="N32">
+      <c r="O32">
         <v>275100000.0</v>
       </c>
-      <c r="O32">
+      <c r="P32">
         <v>236300000.0</v>
       </c>
-      <c r="P32">
+      <c r="Q32">
         <v>217100000.0</v>
       </c>
-      <c r="Q32">
+      <c r="R32">
         <v>237700000.0</v>
       </c>
-      <c r="R32">
+      <c r="S32">
         <v>224100000.0</v>
       </c>
-      <c r="S32">
+      <c r="T32">
         <v>232500000.0</v>
       </c>
-      <c r="T32">
+      <c r="U32">
         <v>651119003.0</v>
       </c>
-      <c r="U32">
+      <c r="V32">
         <v>-71557240.0</v>
       </c>
-      <c r="V32">
+      <c r="W32">
         <v>-62501364.0</v>
       </c>
-      <c r="W32">
+      <c r="X32">
         <v>-358011.0</v>
       </c>
-      <c r="X32">
+      <c r="Y32">
         <v>587664.0</v>
       </c>
-      <c r="Y32"/>
       <c r="Z32"/>
       <c r="AA32"/>
       <c r="AB32"/>
       <c r="AC32"/>
       <c r="AD32"/>
       <c r="AE32"/>
       <c r="AF32"/>
       <c r="AG32"/>
       <c r="AH32"/>
       <c r="AI32"/>
-    </row>
-    <row r="33" spans="1:35">
+      <c r="AJ32"/>
+    </row>
+    <row r="33" spans="1:36">
       <c r="A33" t="s">
         <v>45</v>
       </c>
       <c r="B33">
+        <v>2620500000.0</v>
+      </c>
+      <c r="C33">
         <v>2645000000.0</v>
       </c>
-      <c r="C33">
+      <c r="D33">
         <v>2694400000.0</v>
       </c>
-      <c r="D33">
+      <c r="E33">
         <v>2109300000.0</v>
       </c>
-      <c r="E33">
+      <c r="F33">
         <v>2044600000.0</v>
       </c>
-      <c r="F33">
+      <c r="G33">
         <v>2035400000.0</v>
       </c>
-      <c r="G33">
+      <c r="H33">
         <v>2041300000.0</v>
       </c>
-      <c r="H33">
+      <c r="I33">
         <v>2107400000.0</v>
       </c>
-      <c r="I33">
+      <c r="J33">
         <v>2111800000.0</v>
       </c>
-      <c r="J33">
+      <c r="K33">
         <v>2134100000.0</v>
       </c>
-      <c r="K33">
+      <c r="L33">
         <v>2255000000.0</v>
       </c>
-      <c r="L33">
+      <c r="M33">
         <v>2145800000.0</v>
       </c>
-      <c r="M33">
+      <c r="N33">
         <v>2193200000.0</v>
       </c>
-      <c r="N33">
-[...1 lines deleted...]
-      </c>
       <c r="O33">
+        <v>2226400000.0</v>
+      </c>
+      <c r="P33">
         <v>2233300000.0</v>
       </c>
-      <c r="P33">
-[...1 lines deleted...]
-      </c>
       <c r="Q33">
+        <v>2397900000.0</v>
+      </c>
+      <c r="R33">
         <v>2466100000.0</v>
       </c>
-      <c r="R33">
-[...1 lines deleted...]
-      </c>
       <c r="S33">
+        <v>2612200000.0</v>
+      </c>
+      <c r="T33">
         <v>2664600000.0</v>
       </c>
-      <c r="T33">
+      <c r="U33">
         <v>922783.0</v>
       </c>
-      <c r="U33">
+      <c r="V33">
         <v>750869292.0</v>
       </c>
-      <c r="V33">
+      <c r="W33">
         <v>750482082.0</v>
       </c>
-      <c r="W33">
+      <c r="X33">
         <v>750332995.0</v>
       </c>
-      <c r="X33">
+      <c r="Y33">
         <v>750133835.0</v>
       </c>
-      <c r="Y33">
+      <c r="Z33">
         <v>854100000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>81857.0</v>
       </c>
       <c r="AA33">
         <v>81857.0</v>
       </c>
-      <c r="AB33"/>
+      <c r="AB33">
+        <v>81857.0</v>
+      </c>
       <c r="AC33"/>
       <c r="AD33"/>
       <c r="AE33"/>
       <c r="AF33"/>
       <c r="AG33"/>
       <c r="AH33"/>
       <c r="AI33"/>
-    </row>
-    <row r="34" spans="1:35">
+      <c r="AJ33"/>
+    </row>
+    <row r="34" spans="1:36">
       <c r="A34" t="s">
         <v>46</v>
       </c>
       <c r="B34">
+        <v>73800000.0</v>
+      </c>
+      <c r="C34">
         <v>75500000.0</v>
       </c>
-      <c r="C34">
+      <c r="D34">
         <v>60700000.0</v>
       </c>
-      <c r="D34">
+      <c r="E34">
         <v>41000000.0</v>
       </c>
-      <c r="E34">
+      <c r="F34">
         <v>40200000.0</v>
       </c>
-      <c r="F34">
+      <c r="G34">
         <v>37500000.0</v>
       </c>
-      <c r="G34">
+      <c r="H34">
         <v>40000000.0</v>
       </c>
-      <c r="H34">
+      <c r="I34">
         <v>49300000.0</v>
       </c>
-      <c r="I34">
+      <c r="J34">
         <v>44500000.0</v>
       </c>
-      <c r="J34">
+      <c r="K34">
         <v>46100000.0</v>
       </c>
-      <c r="K34">
+      <c r="L34">
         <v>50700000.0</v>
       </c>
-      <c r="L34">
+      <c r="M34">
         <v>48400000.0</v>
       </c>
-      <c r="M34">
+      <c r="N34">
         <v>52000000.0</v>
       </c>
-      <c r="N34">
+      <c r="O34">
         <v>48300000.0</v>
       </c>
-      <c r="O34">
+      <c r="P34">
         <v>44600000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>38500000.0</v>
       </c>
       <c r="Q34">
         <v>38500000.0</v>
       </c>
       <c r="R34">
+        <v>38500000.0</v>
+      </c>
+      <c r="S34">
         <v>36100000.0</v>
       </c>
-      <c r="S34"/>
       <c r="T34"/>
       <c r="U34"/>
       <c r="V34"/>
       <c r="W34"/>
       <c r="X34"/>
       <c r="Y34"/>
       <c r="Z34"/>
       <c r="AA34"/>
       <c r="AB34"/>
       <c r="AC34"/>
       <c r="AD34"/>
       <c r="AE34"/>
       <c r="AF34"/>
       <c r="AG34"/>
       <c r="AH34"/>
       <c r="AI34"/>
-    </row>
-    <row r="35" spans="1:35">
+      <c r="AJ34"/>
+    </row>
+    <row r="35" spans="1:36">
       <c r="A35" t="s">
         <v>47</v>
       </c>
       <c r="B35">
+        <v>1364000000.0</v>
+      </c>
+      <c r="C35">
         <v>1368200000.0</v>
       </c>
-      <c r="C35">
+      <c r="D35">
         <v>1355100000.0</v>
       </c>
-      <c r="D35">
+      <c r="E35">
         <v>1316800000.0</v>
       </c>
-      <c r="E35">
+      <c r="F35">
         <v>951800000.0</v>
       </c>
-      <c r="F35">
+      <c r="G35">
         <v>803900000.0</v>
       </c>
-      <c r="G35">
+      <c r="H35">
         <v>813500000.0</v>
       </c>
-      <c r="H35">
+      <c r="I35">
         <v>826400000.0</v>
       </c>
-      <c r="I35">
+      <c r="J35">
         <v>827000000.0</v>
       </c>
-      <c r="J35">
+      <c r="K35">
         <v>896200000.0</v>
       </c>
-      <c r="K35">
+      <c r="L35">
         <v>977899999.0</v>
       </c>
-      <c r="L35">
+      <c r="M35">
         <v>887400000.0</v>
       </c>
-      <c r="M35">
+      <c r="N35">
         <v>904900000.0</v>
       </c>
-      <c r="N35">
-[...1 lines deleted...]
-      </c>
       <c r="O35">
+        <v>913500000.0</v>
+      </c>
+      <c r="P35">
         <v>1027200000.0</v>
       </c>
-      <c r="P35">
-[...1 lines deleted...]
-      </c>
       <c r="Q35">
+        <v>1039000000.0</v>
+      </c>
+      <c r="R35">
         <v>1044900000.0</v>
       </c>
-      <c r="R35">
-[...1 lines deleted...]
-      </c>
       <c r="S35">
+        <v>1078300000.0</v>
+      </c>
+      <c r="T35">
         <v>1113000000.0</v>
       </c>
-      <c r="T35">
+      <c r="U35">
         <v>10510524.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>26250000.0</v>
       </c>
       <c r="V35">
         <v>26250000.0</v>
       </c>
       <c r="W35">
         <v>26250000.0</v>
       </c>
       <c r="X35">
         <v>26250000.0</v>
       </c>
       <c r="Y35">
+        <v>26250000.0</v>
+      </c>
+      <c r="Z35">
         <v>1776800000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>636.0</v>
       </c>
       <c r="AA35">
         <v>636.0</v>
       </c>
       <c r="AB35">
         <v>636.0</v>
       </c>
-      <c r="AC35"/>
+      <c r="AC35">
+        <v>636.0</v>
+      </c>
       <c r="AD35"/>
       <c r="AE35"/>
       <c r="AF35"/>
       <c r="AG35"/>
       <c r="AH35"/>
       <c r="AI35"/>
-    </row>
-    <row r="36" spans="1:35">
+      <c r="AJ35"/>
+    </row>
+    <row r="36" spans="1:36">
       <c r="A36" t="s">
         <v>48</v>
       </c>
       <c r="B36">
+        <v>29500000.0</v>
+      </c>
+      <c r="C36">
         <v>25200000.0</v>
       </c>
-      <c r="C36">
+      <c r="D36">
         <v>28700000.0</v>
       </c>
-      <c r="D36">
+      <c r="E36">
         <v>16500000.0</v>
       </c>
-      <c r="E36">
+      <c r="F36">
         <v>13800000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>26900000.0</v>
       </c>
       <c r="G36">
         <v>26900000.0</v>
       </c>
       <c r="H36">
+        <v>26900000.0</v>
+      </c>
+      <c r="I36">
         <v>29000000.0</v>
       </c>
-      <c r="I36">
+      <c r="J36">
         <v>30900000.0</v>
       </c>
-      <c r="J36">
+      <c r="K36">
         <v>20200000.0</v>
       </c>
-      <c r="K36">
+      <c r="L36">
         <v>25000000.0</v>
       </c>
-      <c r="L36">
-[...1 lines deleted...]
-      </c>
       <c r="M36">
+        <v>17600000.0</v>
+      </c>
+      <c r="N36">
         <v>14600000.0</v>
       </c>
-      <c r="N36">
-[...1 lines deleted...]
-      </c>
       <c r="O36">
+        <v>15500000.0</v>
+      </c>
+      <c r="P36">
         <v>-116300000.0</v>
       </c>
-      <c r="P36">
-[...1 lines deleted...]
-      </c>
       <c r="Q36">
+        <v>14600000.0</v>
+      </c>
+      <c r="R36">
         <v>22000000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>-2586800000.0</v>
       </c>
       <c r="S36">
         <v>25400000.0</v>
       </c>
       <c r="T36">
+        <v>25400000.0</v>
+      </c>
+      <c r="U36">
         <v>3758.0</v>
       </c>
-      <c r="U36">
+      <c r="V36">
         <v>750089714.0</v>
       </c>
-      <c r="V36">
+      <c r="W36">
         <v>750078315.0</v>
       </c>
-      <c r="W36">
+      <c r="X36">
         <v>750067041.0</v>
       </c>
-      <c r="X36">
+      <c r="Y36">
         <v>750055518.0</v>
       </c>
-      <c r="Y36">
+      <c r="Z36">
         <v>8000000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>81857.0</v>
       </c>
       <c r="AA36">
         <v>81857.0</v>
       </c>
-      <c r="AB36"/>
+      <c r="AB36">
+        <v>81857.0</v>
+      </c>
       <c r="AC36"/>
       <c r="AD36"/>
       <c r="AE36"/>
       <c r="AF36"/>
       <c r="AG36"/>
       <c r="AH36"/>
       <c r="AI36"/>
-    </row>
-    <row r="37" spans="1:35">
+      <c r="AJ36"/>
+    </row>
+    <row r="37" spans="1:36">
       <c r="A37" t="s">
         <v>49</v>
       </c>
       <c r="B37"/>
       <c r="C37"/>
       <c r="D37"/>
       <c r="E37"/>
       <c r="F37"/>
       <c r="G37"/>
       <c r="H37"/>
       <c r="I37"/>
       <c r="J37"/>
       <c r="K37"/>
       <c r="L37"/>
       <c r="M37"/>
       <c r="N37"/>
       <c r="O37"/>
       <c r="P37"/>
       <c r="Q37"/>
       <c r="R37"/>
       <c r="S37"/>
       <c r="T37"/>
       <c r="U37"/>
       <c r="V37"/>
       <c r="W37"/>
       <c r="X37"/>
       <c r="Y37"/>
       <c r="Z37"/>
       <c r="AA37"/>
       <c r="AB37"/>
       <c r="AC37"/>
       <c r="AD37"/>
       <c r="AE37"/>
       <c r="AF37"/>
       <c r="AG37"/>
       <c r="AH37"/>
       <c r="AI37"/>
-    </row>
-    <row r="38" spans="1:35">
+      <c r="AJ37"/>
+    </row>
+    <row r="38" spans="1:36">
       <c r="A38" t="s">
         <v>50</v>
       </c>
       <c r="B38"/>
-      <c r="C38">
+      <c r="C38"/>
+      <c r="D38">
         <v>24600000.0</v>
       </c>
-      <c r="D38">
+      <c r="E38">
         <v>-100000.0</v>
       </c>
-      <c r="E38">
+      <c r="F38">
         <v>13800000.0</v>
       </c>
-      <c r="F38">
+      <c r="G38">
         <v>7100000.0</v>
       </c>
-      <c r="G38">
+      <c r="H38">
         <v>6700000.0</v>
       </c>
-      <c r="H38">
+      <c r="I38">
         <v>29000000.0</v>
       </c>
-      <c r="I38">
+      <c r="J38">
         <v>100000.0</v>
       </c>
-      <c r="J38"/>
       <c r="K38"/>
-      <c r="L38">
+      <c r="L38"/>
+      <c r="M38">
         <v>19400000.0</v>
       </c>
-      <c r="M38">
+      <c r="N38">
         <v>15900000.0</v>
       </c>
-      <c r="N38">
+      <c r="O38">
         <v>-2659200000.0</v>
       </c>
-      <c r="O38">
+      <c r="P38">
         <v>24800000.0</v>
       </c>
-      <c r="P38">
+      <c r="Q38">
         <v>14900000.0</v>
       </c>
-      <c r="Q38">
+      <c r="R38">
         <v>21900000.0</v>
       </c>
-      <c r="R38">
+      <c r="S38">
         <v>25600000.0</v>
       </c>
-      <c r="S38">
+      <c r="T38">
         <v>24500000.0</v>
       </c>
-      <c r="T38">
+      <c r="U38">
         <v>-922783.0</v>
       </c>
-      <c r="U38">
+      <c r="V38">
         <v>16700000.0</v>
       </c>
-      <c r="V38"/>
       <c r="W38"/>
       <c r="X38"/>
-      <c r="Y38">
+      <c r="Y38"/>
+      <c r="Z38">
         <v>-1234802048.0</v>
       </c>
-      <c r="Z38"/>
       <c r="AA38"/>
       <c r="AB38"/>
       <c r="AC38"/>
       <c r="AD38"/>
       <c r="AE38"/>
-      <c r="AF38">
+      <c r="AF38"/>
+      <c r="AG38">
         <v>5763000.0</v>
       </c>
-      <c r="AG38">
+      <c r="AH38">
         <v>4568000.0</v>
       </c>
-      <c r="AH38">
+      <c r="AI38">
         <v>7635000.0</v>
       </c>
-      <c r="AI38">
+      <c r="AJ38">
         <v>7982000.0</v>
       </c>
     </row>
-    <row r="39" spans="1:35">
+    <row r="39" spans="1:36">
       <c r="A39" t="s">
         <v>51</v>
       </c>
       <c r="B39">
+        <v>34000000.0</v>
+      </c>
+      <c r="C39">
         <v>33100000.0</v>
       </c>
-      <c r="C39">
+      <c r="D39">
         <v>31900000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>31600000.0</v>
       </c>
       <c r="E39">
         <v>31600000.0</v>
       </c>
       <c r="F39">
+        <v>31600000.0</v>
+      </c>
+      <c r="G39">
         <v>28100000.0</v>
       </c>
-      <c r="G39">
-[...1 lines deleted...]
-      </c>
       <c r="H39">
+        <v>27100000.0</v>
+      </c>
+      <c r="I39">
         <v>33100000.0</v>
       </c>
-      <c r="I39">
+      <c r="J39">
         <v>30800000.0</v>
       </c>
-      <c r="J39">
+      <c r="K39">
         <v>31100000.0</v>
       </c>
-      <c r="K39">
+      <c r="L39">
         <v>29400000.0</v>
       </c>
-      <c r="L39">
+      <c r="M39">
         <v>25100000.0</v>
       </c>
-      <c r="M39">
+      <c r="N39">
         <v>24800000.0</v>
       </c>
-      <c r="N39">
+      <c r="O39">
         <v>35800000.0</v>
       </c>
-      <c r="O39">
+      <c r="P39">
         <v>33900000.0</v>
       </c>
-      <c r="P39">
+      <c r="Q39">
         <v>27800000.0</v>
       </c>
-      <c r="Q39">
+      <c r="R39">
         <v>25600000.0</v>
       </c>
-      <c r="R39">
+      <c r="S39">
         <v>25100000.0</v>
       </c>
-      <c r="S39">
+      <c r="T39">
         <v>21200000.0</v>
       </c>
-      <c r="T39">
+      <c r="U39">
         <v>750418722.0</v>
       </c>
-      <c r="U39">
+      <c r="V39">
         <v>447500.0</v>
       </c>
-      <c r="V39">
+      <c r="W39">
         <v>-117895316.0</v>
       </c>
-      <c r="W39">
+      <c r="X39">
         <v>599170.0</v>
       </c>
-      <c r="X39">
+      <c r="Y39">
         <v>716748.0</v>
       </c>
-      <c r="Y39">
+      <c r="Z39">
         <v>24300000.0</v>
       </c>
-      <c r="Z39"/>
       <c r="AA39"/>
       <c r="AB39"/>
       <c r="AC39"/>
       <c r="AD39"/>
       <c r="AE39"/>
-      <c r="AF39">
+      <c r="AF39"/>
+      <c r="AG39">
         <v>31975000.0</v>
       </c>
-      <c r="AG39">
+      <c r="AH39">
         <v>22484000.0</v>
       </c>
-      <c r="AH39">
+      <c r="AI39">
         <v>39751000.0</v>
       </c>
-      <c r="AI39">
+      <c r="AJ39">
         <v>37108000.0</v>
       </c>
     </row>
-    <row r="40" spans="1:35">
+    <row r="40" spans="1:36">
       <c r="A40" t="s">
         <v>52</v>
       </c>
       <c r="B40">
+        <v>77600000.0</v>
+      </c>
+      <c r="C40">
         <v>81300000.0</v>
       </c>
-      <c r="C40">
+      <c r="D40">
         <v>117600000.0</v>
       </c>
-      <c r="D40">
+      <c r="E40">
         <v>107600000.0</v>
       </c>
-      <c r="E40">
+      <c r="F40">
         <v>98600000.0</v>
       </c>
-      <c r="F40">
+      <c r="G40">
         <v>99200000.0</v>
       </c>
-      <c r="G40">
+      <c r="H40">
         <v>70500000.0</v>
       </c>
-      <c r="H40">
+      <c r="I40">
         <v>92300000.0</v>
       </c>
-      <c r="I40">
+      <c r="J40">
         <v>58400000.0</v>
       </c>
-      <c r="J40">
+      <c r="K40">
         <v>59100000.0</v>
       </c>
-      <c r="K40">
+      <c r="L40">
         <v>91300000.0</v>
       </c>
-      <c r="L40">
+      <c r="M40">
         <v>63400000.0</v>
       </c>
-      <c r="M40">
+      <c r="N40">
         <v>67900000.0</v>
       </c>
-      <c r="N40">
+      <c r="O40">
         <v>51700000.0</v>
       </c>
-      <c r="O40">
+      <c r="P40">
         <v>65600000.0</v>
       </c>
-      <c r="P40">
+      <c r="Q40">
         <v>60800000.0</v>
       </c>
-      <c r="Q40">
+      <c r="R40">
         <v>54600000.0</v>
       </c>
-      <c r="R40">
-[...1 lines deleted...]
-      </c>
       <c r="S40">
+        <v>52900000.0</v>
+      </c>
+      <c r="T40">
         <v>55900000.0</v>
       </c>
-      <c r="T40">
+      <c r="U40">
         <v>88992195.0</v>
       </c>
-      <c r="U40">
+      <c r="V40">
         <v>64444049.0</v>
       </c>
-      <c r="V40">
+      <c r="W40">
         <v>63350828.0</v>
       </c>
-      <c r="W40">
+      <c r="X40">
         <v>72051615.0</v>
       </c>
-      <c r="X40">
+      <c r="Y40">
         <v>503057.0</v>
       </c>
-      <c r="Y40">
+      <c r="Z40">
         <v>103700000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>81857.0</v>
       </c>
       <c r="AA40">
         <v>81857.0</v>
       </c>
-      <c r="AB40"/>
+      <c r="AB40">
+        <v>81857.0</v>
+      </c>
       <c r="AC40"/>
       <c r="AD40"/>
       <c r="AE40"/>
-      <c r="AF40">
+      <c r="AF40"/>
+      <c r="AG40">
         <v>62998000.0</v>
       </c>
-      <c r="AG40">
+      <c r="AH40">
         <v>53417000.0</v>
       </c>
-      <c r="AH40">
+      <c r="AI40">
         <v>67481000.0</v>
       </c>
-      <c r="AI40">
+      <c r="AJ40">
         <v>80389000.0</v>
       </c>
     </row>
-    <row r="41" spans="1:35">
+    <row r="41" spans="1:36">
       <c r="A41" t="s">
         <v>53</v>
       </c>
       <c r="B41"/>
       <c r="C41"/>
       <c r="D41"/>
       <c r="E41"/>
       <c r="F41"/>
       <c r="G41"/>
       <c r="H41"/>
       <c r="I41"/>
       <c r="J41"/>
       <c r="K41"/>
-      <c r="L41">
+      <c r="L41"/>
+      <c r="M41">
         <v>174300000.0</v>
       </c>
-      <c r="M41">
+      <c r="N41">
         <v>199100000.0</v>
       </c>
-      <c r="N41">
+      <c r="O41">
         <v>201500000.0</v>
       </c>
-      <c r="O41">
+      <c r="P41">
         <v>191300000.0</v>
       </c>
-      <c r="P41">
+      <c r="Q41">
         <v>199700000.0</v>
       </c>
-      <c r="Q41">
+      <c r="R41">
         <v>203200000.0</v>
       </c>
-      <c r="R41">
+      <c r="S41">
         <v>233700000.0</v>
       </c>
-      <c r="S41">
+      <c r="T41">
         <v>265600000.0</v>
       </c>
-      <c r="T41">
+      <c r="U41">
         <v>170300000.0</v>
       </c>
-      <c r="U41">
+      <c r="V41">
         <v>142300000.0</v>
       </c>
-      <c r="V41"/>
       <c r="W41"/>
       <c r="X41"/>
-      <c r="Y41">
+      <c r="Y41"/>
+      <c r="Z41">
         <v>119900000.0</v>
       </c>
-      <c r="Z41"/>
       <c r="AA41"/>
       <c r="AB41"/>
       <c r="AC41"/>
       <c r="AD41"/>
       <c r="AE41"/>
-      <c r="AF41">
+      <c r="AF41"/>
+      <c r="AG41">
         <v>27634000.0</v>
       </c>
-      <c r="AG41">
+      <c r="AH41">
         <v>25919000.0</v>
       </c>
-      <c r="AH41">
+      <c r="AI41">
         <v>27340000.0</v>
       </c>
-      <c r="AI41">
+      <c r="AJ41">
         <v>28434000.0</v>
       </c>
     </row>
-    <row r="42" spans="1:35">
+    <row r="42" spans="1:36">
       <c r="A42" t="s">
         <v>54</v>
       </c>
       <c r="B42">
+        <v>2399900000.0</v>
+      </c>
+      <c r="C42">
         <v>2417000000.0</v>
       </c>
-      <c r="C42">
+      <c r="D42">
         <v>2431700000.0</v>
       </c>
-      <c r="D42">
+      <c r="E42">
         <v>2428400000.0</v>
       </c>
-      <c r="E42">
+      <c r="F42">
         <v>2051500000.0</v>
       </c>
-      <c r="F42">
+      <c r="G42">
         <v>2124100000.0</v>
       </c>
-      <c r="G42">
+      <c r="H42">
         <v>2140100000.0</v>
       </c>
-      <c r="H42">
+      <c r="I42">
         <v>2135000000.0</v>
       </c>
-      <c r="I42">
+      <c r="J42">
         <v>2130200000.0</v>
       </c>
-      <c r="J42">
+      <c r="K42">
         <v>2062600000.0</v>
       </c>
-      <c r="K42">
+      <c r="L42">
         <v>2055200000.0</v>
       </c>
-      <c r="L42">
+      <c r="M42">
         <v>2051300000.0</v>
       </c>
-      <c r="M42">
+      <c r="N42">
         <v>2044900000.0</v>
       </c>
-      <c r="N42">
+      <c r="O42">
         <v>2039400000.0</v>
       </c>
-      <c r="O42">
+      <c r="P42">
         <v>1882400000.0</v>
       </c>
-      <c r="P42">
+      <c r="Q42">
         <v>1875400000.0</v>
       </c>
-      <c r="Q42">
+      <c r="R42">
         <v>1866800000.0</v>
       </c>
-      <c r="R42">
+      <c r="S42">
         <v>1853400000.0</v>
       </c>
-      <c r="S42">
+      <c r="T42">
         <v>1845500000.0</v>
       </c>
-      <c r="T42">
+      <c r="U42">
         <v>-157766836.0</v>
       </c>
-      <c r="U42">
+      <c r="V42">
         <v>36800000.0</v>
       </c>
-      <c r="V42">
+      <c r="W42">
         <v>6039586.0</v>
       </c>
-      <c r="W42">
+      <c r="X42">
         <v>71676615.0</v>
       </c>
-      <c r="X42">
+      <c r="Y42">
         <v>5293078.0</v>
       </c>
-      <c r="Y42">
+      <c r="Z42">
         <v>9500001.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>2988.0</v>
       </c>
       <c r="AA42">
         <v>2988.0</v>
       </c>
       <c r="AB42">
         <v>2988.0</v>
       </c>
-      <c r="AC42"/>
+      <c r="AC42">
+        <v>2988.0</v>
+      </c>
       <c r="AD42"/>
       <c r="AE42"/>
-      <c r="AF42">
+      <c r="AF42"/>
+      <c r="AG42">
         <v>8102000.0</v>
       </c>
-      <c r="AG42">
+      <c r="AH42">
         <v>-800000.0</v>
       </c>
-      <c r="AH42">
+      <c r="AI42">
         <v>7478000.0</v>
       </c>
-      <c r="AI42">
+      <c r="AJ42">
         <v>11995000.0</v>
       </c>
     </row>
-    <row r="43" spans="1:35">
+    <row r="43" spans="1:36">
       <c r="A43" t="s">
         <v>55</v>
       </c>
       <c r="B43"/>
       <c r="C43"/>
       <c r="D43"/>
       <c r="E43"/>
       <c r="F43"/>
       <c r="G43"/>
       <c r="H43"/>
       <c r="I43"/>
       <c r="J43"/>
       <c r="K43"/>
       <c r="L43"/>
       <c r="M43"/>
       <c r="N43"/>
       <c r="O43"/>
       <c r="P43"/>
       <c r="Q43"/>
       <c r="R43"/>
       <c r="S43"/>
       <c r="T43"/>
       <c r="U43"/>
       <c r="V43"/>
       <c r="W43"/>
       <c r="X43"/>
       <c r="Y43"/>
       <c r="Z43"/>
       <c r="AA43"/>
       <c r="AB43"/>
       <c r="AC43"/>
       <c r="AD43"/>
       <c r="AE43"/>
       <c r="AF43"/>
       <c r="AG43"/>
       <c r="AH43"/>
       <c r="AI43"/>
-    </row>
-    <row r="44" spans="1:35">
+      <c r="AJ43"/>
+    </row>
+    <row r="44" spans="1:36">
       <c r="A44" t="s">
         <v>56</v>
       </c>
       <c r="B44"/>
       <c r="C44"/>
       <c r="D44"/>
       <c r="E44"/>
       <c r="F44"/>
       <c r="G44"/>
       <c r="H44"/>
       <c r="I44"/>
       <c r="J44"/>
       <c r="K44"/>
       <c r="L44"/>
       <c r="M44"/>
       <c r="N44"/>
       <c r="O44"/>
       <c r="P44"/>
       <c r="Q44"/>
       <c r="R44"/>
       <c r="S44"/>
       <c r="T44"/>
       <c r="U44"/>
       <c r="V44"/>
       <c r="W44"/>
       <c r="X44"/>
       <c r="Y44"/>
       <c r="Z44"/>
       <c r="AA44"/>
       <c r="AB44"/>
       <c r="AC44"/>
       <c r="AD44"/>
       <c r="AE44"/>
       <c r="AF44"/>
       <c r="AG44"/>
       <c r="AH44"/>
       <c r="AI44"/>
-    </row>
-    <row r="45" spans="1:35">
+      <c r="AJ44"/>
+    </row>
+    <row r="45" spans="1:36">
       <c r="A45" t="s">
         <v>57</v>
       </c>
       <c r="B45">
+        <v>296300000.0</v>
+      </c>
+      <c r="C45">
         <v>287200000.0</v>
       </c>
-      <c r="C45">
+      <c r="D45">
         <v>283400000.0</v>
       </c>
-      <c r="D45">
+      <c r="E45">
         <v>288700000.0</v>
       </c>
-      <c r="E45">
+      <c r="F45">
         <v>280200000.0</v>
       </c>
-      <c r="F45">
+      <c r="G45">
         <v>267000000.0</v>
       </c>
-      <c r="G45">
+      <c r="H45">
         <v>257800000.0</v>
       </c>
-      <c r="H45">
+      <c r="I45">
         <v>229400000.0</v>
       </c>
-      <c r="I45">
+      <c r="J45">
         <v>229900000.0</v>
       </c>
-      <c r="J45">
+      <c r="K45">
         <v>220200000.0</v>
       </c>
-      <c r="K45">
+      <c r="L45">
         <v>223900000.0</v>
       </c>
-      <c r="L45">
+      <c r="M45">
         <v>162500000.0</v>
       </c>
-      <c r="M45">
+      <c r="N45">
         <v>165400000.0</v>
       </c>
-      <c r="N45">
+      <c r="O45">
         <v>164700000.0</v>
       </c>
-      <c r="O45">
+      <c r="P45">
         <v>164400000.0</v>
       </c>
-      <c r="P45">
+      <c r="Q45">
         <v>162300000.0</v>
       </c>
-      <c r="Q45"/>
       <c r="R45"/>
       <c r="S45"/>
       <c r="T45"/>
       <c r="U45"/>
       <c r="V45"/>
       <c r="W45"/>
       <c r="X45"/>
       <c r="Y45"/>
       <c r="Z45"/>
       <c r="AA45"/>
       <c r="AB45"/>
       <c r="AC45"/>
       <c r="AD45"/>
       <c r="AE45"/>
       <c r="AF45"/>
       <c r="AG45"/>
       <c r="AH45"/>
       <c r="AI45"/>
-    </row>
-    <row r="46" spans="1:35">
+      <c r="AJ45"/>
+    </row>
+    <row r="46" spans="1:36">
       <c r="A46" t="s">
         <v>58</v>
       </c>
       <c r="B46">
+        <v>183800000.0</v>
+      </c>
+      <c r="C46">
         <v>183400000.0</v>
       </c>
-      <c r="C46">
+      <c r="D46">
         <v>187000000.0</v>
       </c>
-      <c r="D46">
+      <c r="E46">
         <v>185400000.0</v>
       </c>
-      <c r="E46">
+      <c r="F46">
         <v>182900000.0</v>
       </c>
-      <c r="F46">
+      <c r="G46">
         <v>178200000.0</v>
       </c>
-      <c r="G46">
+      <c r="H46">
         <v>176600000.0</v>
       </c>
-      <c r="H46">
+      <c r="I46">
         <v>178400000.0</v>
       </c>
-      <c r="I46">
+      <c r="J46">
         <v>165090000.0</v>
       </c>
-      <c r="J46">
+      <c r="K46">
         <v>161790000.0</v>
       </c>
-      <c r="K46">
+      <c r="L46">
         <v>167400000.0</v>
       </c>
-      <c r="L46">
-[...1 lines deleted...]
-      </c>
       <c r="M46">
+        <v>162700000.0</v>
+      </c>
+      <c r="N46">
         <v>165600000.0</v>
       </c>
-      <c r="N46">
+      <c r="O46">
         <v>165100000.0</v>
       </c>
-      <c r="O46">
+      <c r="P46">
         <v>164900000.0</v>
       </c>
-      <c r="P46">
+      <c r="Q46">
         <v>162900000.0</v>
       </c>
-      <c r="Q46">
+      <c r="R46">
         <v>164800000.0</v>
       </c>
-      <c r="R46">
+      <c r="S46">
         <v>170800000.0</v>
       </c>
-      <c r="S46">
+      <c r="T46">
         <v>169700000.0</v>
       </c>
-      <c r="T46">
+      <c r="U46">
         <v>800000.0</v>
       </c>
-      <c r="U46"/>
       <c r="V46"/>
       <c r="W46"/>
       <c r="X46"/>
-      <c r="Y46">
+      <c r="Y46"/>
+      <c r="Z46">
         <v>75200000.0</v>
       </c>
-      <c r="Z46"/>
       <c r="AA46"/>
       <c r="AB46"/>
       <c r="AC46"/>
       <c r="AD46"/>
       <c r="AE46"/>
       <c r="AF46"/>
       <c r="AG46"/>
       <c r="AH46"/>
       <c r="AI46"/>
-    </row>
-    <row r="47" spans="1:35">
+      <c r="AJ46"/>
+    </row>
+    <row r="47" spans="1:36">
       <c r="A47" t="s">
         <v>59</v>
       </c>
       <c r="B47"/>
-      <c r="C47">
+      <c r="C47"/>
+      <c r="D47">
         <v>187000000.0</v>
       </c>
-      <c r="D47">
+      <c r="E47">
         <v>185400000.0</v>
       </c>
-      <c r="E47">
+      <c r="F47">
         <v>182900000.0</v>
       </c>
-      <c r="F47">
+      <c r="G47">
         <v>178200000.0</v>
       </c>
-      <c r="G47">
+      <c r="H47">
         <v>176600000.0</v>
       </c>
-      <c r="H47">
+      <c r="I47">
         <v>178500000.0</v>
       </c>
-      <c r="I47"/>
       <c r="J47"/>
       <c r="K47"/>
-      <c r="L47">
+      <c r="L47"/>
+      <c r="M47">
         <v>162500000.0</v>
       </c>
-      <c r="M47">
+      <c r="N47">
         <v>165400000.0</v>
       </c>
-      <c r="N47">
+      <c r="O47">
         <v>165100000.0</v>
       </c>
-      <c r="O47">
+      <c r="P47">
         <v>164400000.0</v>
       </c>
-      <c r="P47">
+      <c r="Q47">
         <v>162300000.0</v>
       </c>
-      <c r="Q47">
+      <c r="R47">
         <v>164800000.0</v>
       </c>
-      <c r="R47">
+      <c r="S47">
         <v>170000000.0</v>
       </c>
-      <c r="S47">
+      <c r="T47">
         <v>169700000.0</v>
       </c>
-      <c r="T47">
+      <c r="U47">
         <v>133800000.0</v>
       </c>
-      <c r="U47">
+      <c r="V47">
         <v>88800000.0</v>
       </c>
-      <c r="V47"/>
       <c r="W47"/>
       <c r="X47"/>
-      <c r="Y47">
+      <c r="Y47"/>
+      <c r="Z47">
         <v>75200000.0</v>
       </c>
-      <c r="Z47"/>
       <c r="AA47"/>
       <c r="AB47"/>
       <c r="AC47"/>
       <c r="AD47"/>
       <c r="AE47"/>
-      <c r="AF47">
+      <c r="AF47"/>
+      <c r="AG47">
         <v>23358000.0</v>
       </c>
-      <c r="AG47">
+      <c r="AH47">
         <v>20532000.0</v>
       </c>
-      <c r="AH47">
+      <c r="AI47">
         <v>18906000.0</v>
       </c>
-      <c r="AI47">
+      <c r="AJ47">
         <v>18682000.0</v>
       </c>
     </row>
-    <row r="48" spans="1:35">
+    <row r="48" spans="1:36">
       <c r="A48" t="s">
         <v>60</v>
       </c>
       <c r="B48">
+        <v>-508400000.0</v>
+      </c>
+      <c r="C48">
         <v>-516100000.0</v>
       </c>
-      <c r="C48">
+      <c r="D48">
         <v>-512700000.0</v>
       </c>
-      <c r="D48">
+      <c r="E48">
         <v>-530000000.0</v>
       </c>
-      <c r="E48">
+      <c r="F48">
         <v>-532900000.0</v>
       </c>
-      <c r="F48">
+      <c r="G48">
         <v>-541200000.0</v>
       </c>
-      <c r="G48">
+      <c r="H48">
         <v>-541500000.0</v>
       </c>
-      <c r="H48">
+      <c r="I48">
         <v>-556500000.0</v>
       </c>
-      <c r="I48">
+      <c r="J48">
         <v>-542900000.0</v>
       </c>
-      <c r="J48">
+      <c r="K48">
         <v>-531200000.0</v>
       </c>
-      <c r="K48">
+      <c r="L48">
         <v>-505400000.0</v>
       </c>
-      <c r="L48">
+      <c r="M48">
         <v>-490200000.0</v>
       </c>
-      <c r="M48">
+      <c r="N48">
         <v>-478100000.0</v>
       </c>
-      <c r="N48">
+      <c r="O48">
         <v>-450400000.0</v>
       </c>
-      <c r="O48">
+      <c r="P48">
         <v>-408500000.0</v>
       </c>
-      <c r="P48">
+      <c r="Q48">
         <v>-255000000.0</v>
       </c>
-      <c r="Q48">
+      <c r="R48">
         <v>-207900000.0</v>
       </c>
-      <c r="R48">
+      <c r="S48">
         <v>-149300000.0</v>
       </c>
-      <c r="S48">
+      <c r="T48">
         <v>-131600000.0</v>
       </c>
-      <c r="T48">
+      <c r="U48">
         <v>-97963846.0</v>
       </c>
-      <c r="U48">
+      <c r="V48">
         <v>-96939822.0</v>
       </c>
-      <c r="V48">
+      <c r="W48">
         <v>-88271156.0</v>
       </c>
-      <c r="W48">
+      <c r="X48">
         <v>-97953505.0</v>
       </c>
-      <c r="X48">
+      <c r="Y48">
         <v>-295255.0</v>
       </c>
-      <c r="Y48">
+      <c r="Z48">
         <v>-729700000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>-636.0</v>
       </c>
       <c r="AA48">
         <v>-636.0</v>
       </c>
       <c r="AB48">
         <v>-636.0</v>
       </c>
-      <c r="AC48"/>
+      <c r="AC48">
+        <v>-636.0</v>
+      </c>
       <c r="AD48"/>
       <c r="AE48"/>
-      <c r="AF48">
+      <c r="AF48"/>
+      <c r="AG48">
         <v>-102943000.0</v>
       </c>
-      <c r="AG48">
+      <c r="AH48">
         <v>-96596000.0</v>
       </c>
-      <c r="AH48">
+      <c r="AI48">
         <v>-102266000.0</v>
       </c>
-      <c r="AI48">
+      <c r="AJ48">
         <v>-103332000.0</v>
       </c>
     </row>
-    <row r="49" spans="1:35">
+    <row r="49" spans="1:36">
       <c r="A49" t="s">
         <v>61</v>
       </c>
       <c r="B49"/>
       <c r="C49"/>
       <c r="D49"/>
       <c r="E49"/>
       <c r="F49"/>
       <c r="G49"/>
       <c r="H49"/>
       <c r="I49"/>
       <c r="J49"/>
       <c r="K49"/>
       <c r="L49"/>
       <c r="M49"/>
       <c r="N49"/>
       <c r="O49"/>
       <c r="P49"/>
       <c r="Q49"/>
       <c r="R49"/>
       <c r="S49"/>
       <c r="T49"/>
       <c r="U49"/>
       <c r="V49"/>
       <c r="W49"/>
       <c r="X49"/>
       <c r="Y49"/>
       <c r="Z49"/>
       <c r="AA49"/>
       <c r="AB49"/>
       <c r="AC49"/>
       <c r="AD49"/>
       <c r="AE49"/>
       <c r="AF49"/>
       <c r="AG49"/>
       <c r="AH49"/>
       <c r="AI49"/>
-    </row>
-    <row r="50" spans="1:35">
+      <c r="AJ49"/>
+    </row>
+    <row r="50" spans="1:36">
       <c r="A50" t="s">
         <v>62</v>
       </c>
       <c r="B50">
         <v>1600000.0</v>
       </c>
       <c r="C50">
         <v>1600000.0</v>
       </c>
       <c r="D50">
         <v>1600000.0</v>
       </c>
       <c r="E50">
+        <v>1600000.0</v>
+      </c>
+      <c r="F50">
         <v>400000.0</v>
       </c>
-      <c r="F50">
+      <c r="G50">
         <v>700000.0</v>
       </c>
-      <c r="G50">
+      <c r="H50">
         <v>1200000.0</v>
       </c>
-      <c r="H50">
+      <c r="I50">
         <v>600000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>100000.0</v>
       </c>
       <c r="J50">
         <v>100000.0</v>
       </c>
       <c r="K50">
+        <v>100000.0</v>
+      </c>
+      <c r="L50">
         <v>1200000.0</v>
       </c>
-      <c r="L50">
+      <c r="M50">
         <v>100000.0</v>
       </c>
-      <c r="M50">
+      <c r="N50">
         <v>5700000.0</v>
       </c>
-      <c r="N50">
+      <c r="O50">
         <v>5800000.0</v>
       </c>
-      <c r="O50">
+      <c r="P50">
         <v>5300000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>5200000.0</v>
       </c>
       <c r="Q50">
         <v>5200000.0</v>
       </c>
       <c r="R50">
         <v>5200000.0</v>
       </c>
       <c r="S50">
+        <v>5200000.0</v>
+      </c>
+      <c r="T50">
         <v>3900000.0</v>
       </c>
-      <c r="T50">
+      <c r="U50">
         <v>2000000.0</v>
       </c>
-      <c r="U50"/>
       <c r="V50"/>
       <c r="W50"/>
       <c r="X50"/>
       <c r="Y50"/>
       <c r="Z50"/>
       <c r="AA50"/>
       <c r="AB50"/>
       <c r="AC50"/>
       <c r="AD50"/>
       <c r="AE50"/>
       <c r="AF50"/>
       <c r="AG50"/>
       <c r="AH50"/>
       <c r="AI50"/>
-    </row>
-    <row r="51" spans="1:35">
+      <c r="AJ50"/>
+    </row>
+    <row r="51" spans="1:36">
       <c r="A51" t="s">
         <v>63</v>
       </c>
       <c r="B51">
+        <v>1233200000.0</v>
+      </c>
+      <c r="C51">
         <v>1233900000.0</v>
       </c>
-      <c r="C51">
+      <c r="D51">
         <v>1233700000.0</v>
       </c>
-      <c r="D51">
+      <c r="E51">
         <v>1232800000.0</v>
       </c>
-      <c r="E51">
+      <c r="F51">
         <v>865100000.0</v>
       </c>
-      <c r="F51">
+      <c r="G51">
         <v>719500000.0</v>
       </c>
-      <c r="G51">
+      <c r="H51">
         <v>719900000.0</v>
       </c>
-      <c r="H51">
+      <c r="I51">
         <v>720300000.0</v>
       </c>
-      <c r="I51">
+      <c r="J51">
         <v>719000000.0</v>
       </c>
-      <c r="J51">
+      <c r="K51">
         <v>718500000.0</v>
       </c>
-      <c r="K51">
+      <c r="L51">
         <v>721000000.0</v>
       </c>
-      <c r="L51">
-[...1 lines deleted...]
-      </c>
       <c r="M51">
+        <v>720100000.0</v>
+      </c>
+      <c r="N51">
         <v>721400000.0</v>
       </c>
-      <c r="N51">
+      <c r="O51">
         <v>726200000.0</v>
       </c>
-      <c r="O51">
+      <c r="P51">
         <v>849600000.0</v>
       </c>
-      <c r="P51">
+      <c r="Q51">
         <v>853000000.0</v>
       </c>
-      <c r="Q51">
+      <c r="R51">
         <v>855600000.0</v>
       </c>
-      <c r="R51">
+      <c r="S51">
         <v>858800000.0</v>
       </c>
-      <c r="S51">
+      <c r="T51">
         <v>860600000.0</v>
       </c>
-      <c r="T51">
+      <c r="U51">
         <v>2000000.0</v>
       </c>
-      <c r="U51"/>
       <c r="V51"/>
       <c r="W51"/>
       <c r="X51"/>
-      <c r="Y51">
+      <c r="Y51"/>
+      <c r="Z51">
         <v>1698000000.0</v>
       </c>
-      <c r="Z51"/>
       <c r="AA51"/>
       <c r="AB51"/>
       <c r="AC51"/>
       <c r="AD51"/>
       <c r="AE51"/>
       <c r="AF51"/>
       <c r="AG51"/>
       <c r="AH51"/>
       <c r="AI51"/>
-    </row>
-    <row r="52" spans="1:35">
+      <c r="AJ51"/>
+    </row>
+    <row r="52" spans="1:36">
       <c r="A52" t="s">
         <v>64</v>
       </c>
       <c r="B52">
-        <v>9300000.0</v>
+        <v>9200000.0</v>
       </c>
       <c r="C52">
         <v>9300000.0</v>
       </c>
       <c r="D52">
+        <v>9300000.0</v>
+      </c>
+      <c r="E52">
         <v>8800000.0</v>
       </c>
-      <c r="E52">
+      <c r="F52">
         <v>7100000.0</v>
       </c>
-      <c r="F52">
+      <c r="G52">
         <v>7200000.0</v>
       </c>
-      <c r="G52">
+      <c r="H52">
         <v>7600000.0</v>
       </c>
-      <c r="H52">
+      <c r="I52">
         <v>7300000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>6700000.0</v>
       </c>
       <c r="J52">
         <v>6700000.0</v>
       </c>
       <c r="K52">
-        <v>14900000.0</v>
+        <v>6700000.0</v>
       </c>
       <c r="L52">
+        <v>8100000.0</v>
+      </c>
+      <c r="M52">
         <v>7100000.0</v>
       </c>
-      <c r="M52">
-[...1 lines deleted...]
-      </c>
       <c r="N52">
+        <v>13200000.0</v>
+      </c>
+      <c r="O52">
         <v>14400000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>13800000.0</v>
       </c>
       <c r="P52">
         <v>13800000.0</v>
       </c>
       <c r="Q52">
+        <v>14300000.0</v>
+      </c>
+      <c r="R52">
         <v>13900000.0</v>
       </c>
-      <c r="R52">
+      <c r="S52">
         <v>14200000.0</v>
       </c>
-      <c r="S52">
+      <c r="T52">
         <v>13200000.0</v>
       </c>
-      <c r="T52">
+      <c r="U52">
         <v>2000000.0</v>
       </c>
-      <c r="U52"/>
       <c r="V52"/>
       <c r="W52"/>
       <c r="X52"/>
-      <c r="Y52">
+      <c r="Y52"/>
+      <c r="Z52">
         <v>41100000.0</v>
       </c>
-      <c r="Z52"/>
       <c r="AA52"/>
       <c r="AB52"/>
       <c r="AC52"/>
       <c r="AD52"/>
       <c r="AE52"/>
       <c r="AF52"/>
       <c r="AG52"/>
       <c r="AH52"/>
       <c r="AI52"/>
-    </row>
-    <row r="53" spans="1:35">
+      <c r="AJ52"/>
+    </row>
+    <row r="53" spans="1:36">
       <c r="A53" t="s">
         <v>65</v>
       </c>
       <c r="B53">
+        <v>6600000.0</v>
+      </c>
+      <c r="C53">
         <v>7000000.0</v>
       </c>
-      <c r="C53">
+      <c r="D53">
         <v>6900000.0</v>
       </c>
-      <c r="D53">
+      <c r="E53">
         <v>6500000.0</v>
       </c>
-      <c r="E53">
+      <c r="F53">
         <v>6100000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>5900000.0</v>
       </c>
       <c r="G53">
         <v>5900000.0</v>
       </c>
       <c r="H53">
+        <v>5900000.0</v>
+      </c>
+      <c r="I53">
         <v>5800000.0</v>
       </c>
-      <c r="I53">
+      <c r="J53">
         <v>5600000.0</v>
       </c>
-      <c r="J53">
+      <c r="K53">
         <v>5400000.0</v>
       </c>
-      <c r="K53">
+      <c r="L53">
         <v>5300000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>5000000.0</v>
       </c>
       <c r="M53">
         <v>5000000.0</v>
       </c>
       <c r="N53">
+        <v>5000000.0</v>
+      </c>
+      <c r="O53">
         <v>4800000.0</v>
       </c>
-      <c r="O53">
+      <c r="P53">
         <v>4300000.0</v>
       </c>
-      <c r="P53">
+      <c r="Q53">
         <v>4100000.0</v>
       </c>
-      <c r="Q53">
+      <c r="R53">
         <v>4300000.0</v>
       </c>
-      <c r="R53">
+      <c r="S53">
         <v>4700000.0</v>
       </c>
-      <c r="S53">
+      <c r="T53">
         <v>4900000.0</v>
       </c>
-      <c r="T53"/>
       <c r="U53"/>
-      <c r="V53">
+      <c r="V53"/>
+      <c r="W53">
         <v>116659103.0</v>
       </c>
-      <c r="W53"/>
       <c r="X53"/>
-      <c r="Y53">
+      <c r="Y53"/>
+      <c r="Z53">
         <v>118320739.0</v>
       </c>
-      <c r="Z53"/>
       <c r="AA53"/>
       <c r="AB53"/>
       <c r="AC53"/>
       <c r="AD53"/>
       <c r="AE53"/>
       <c r="AF53"/>
       <c r="AG53"/>
       <c r="AH53"/>
       <c r="AI53"/>
-    </row>
-    <row r="54" spans="1:35">
+      <c r="AJ53"/>
+    </row>
+    <row r="54" spans="1:36">
       <c r="A54" t="s">
         <v>66</v>
       </c>
       <c r="B54"/>
       <c r="C54"/>
       <c r="D54"/>
       <c r="E54"/>
       <c r="F54"/>
       <c r="G54"/>
       <c r="H54"/>
       <c r="I54"/>
       <c r="J54"/>
       <c r="K54"/>
       <c r="L54"/>
       <c r="M54"/>
       <c r="N54"/>
       <c r="O54"/>
       <c r="P54"/>
       <c r="Q54"/>
       <c r="R54"/>
       <c r="S54"/>
       <c r="T54"/>
       <c r="U54"/>
       <c r="V54"/>
       <c r="W54"/>
       <c r="X54"/>
       <c r="Y54"/>
       <c r="Z54"/>
       <c r="AA54"/>
       <c r="AB54"/>
       <c r="AC54"/>
       <c r="AD54"/>
       <c r="AE54"/>
       <c r="AF54"/>
       <c r="AG54"/>
       <c r="AH54"/>
       <c r="AI54"/>
-    </row>
-    <row r="55" spans="1:35">
+      <c r="AJ54"/>
+    </row>
+    <row r="55" spans="1:36">
       <c r="A55" t="s">
         <v>67</v>
       </c>
       <c r="B55">
+        <v>3521000000.0</v>
+      </c>
+      <c r="C55">
         <v>3535900000.0</v>
       </c>
-      <c r="C55">
+      <c r="D55">
         <v>3588100000.0</v>
       </c>
-      <c r="D55">
+      <c r="E55">
         <v>3495800000.0</v>
       </c>
-      <c r="E55">
+      <c r="F55">
         <v>2737800000.0</v>
       </c>
-      <c r="F55">
+      <c r="G55">
         <v>2625600000.0</v>
       </c>
-      <c r="G55">
+      <c r="H55">
         <v>2636000000.0</v>
       </c>
-      <c r="H55">
+      <c r="I55">
         <v>2653900000.0</v>
       </c>
-      <c r="I55">
+      <c r="J55">
         <v>2627300000.0</v>
       </c>
-      <c r="J55">
+      <c r="K55">
         <v>2648700000.0</v>
       </c>
-      <c r="K55">
+      <c r="L55">
         <v>2793600000.0</v>
       </c>
-      <c r="L55">
+      <c r="M55">
         <v>2658900000.0</v>
       </c>
-      <c r="M55">
+      <c r="N55">
         <v>2696300000.0</v>
       </c>
-      <c r="N55">
-[...1 lines deleted...]
-      </c>
       <c r="O55">
+        <v>2734800000.0</v>
+      </c>
+      <c r="P55">
         <v>2738700000.0</v>
       </c>
-      <c r="P55">
+      <c r="Q55">
         <v>2835300000.0</v>
       </c>
-      <c r="Q55">
+      <c r="R55">
         <v>2916900000.0</v>
       </c>
-      <c r="R55">
+      <c r="S55">
         <v>3048900000.0</v>
       </c>
-      <c r="S55">
+      <c r="T55">
         <v>3118000000.0</v>
       </c>
-      <c r="T55">
+      <c r="U55">
         <v>751540805.0</v>
       </c>
-      <c r="U55">
+      <c r="V55">
         <v>752116416.0</v>
       </c>
-      <c r="V55">
+      <c r="W55">
         <v>752727663.0</v>
       </c>
-      <c r="W55">
+      <c r="X55">
         <v>751315411.0</v>
       </c>
-      <c r="X55">
+      <c r="Y55">
         <v>751473720.0</v>
       </c>
-      <c r="Y55">
+      <c r="Z55">
         <v>1243800000.0</v>
       </c>
-      <c r="Z55">
+      <c r="AA55">
         <v>86857.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>5000.0</v>
       </c>
       <c r="AB55">
         <v>5000.0</v>
       </c>
-      <c r="AC55"/>
+      <c r="AC55">
+        <v>5000.0</v>
+      </c>
       <c r="AD55"/>
       <c r="AE55"/>
       <c r="AF55"/>
       <c r="AG55"/>
       <c r="AH55"/>
       <c r="AI55"/>
-    </row>
-    <row r="56" spans="1:35">
+      <c r="AJ55"/>
+    </row>
+    <row r="56" spans="1:36">
       <c r="A56" t="s">
         <v>68</v>
       </c>
       <c r="B56">
+        <v>900500000.0</v>
+      </c>
+      <c r="C56">
         <v>890900000.0</v>
       </c>
-      <c r="C56">
+      <c r="D56">
         <v>893700000.0</v>
       </c>
-      <c r="D56">
+      <c r="E56">
         <v>1386600000.0</v>
       </c>
-      <c r="E56">
+      <c r="F56">
         <v>693200000.0</v>
       </c>
-      <c r="F56">
+      <c r="G56">
         <v>590200000.0</v>
       </c>
-      <c r="G56">
+      <c r="H56">
         <v>594700000.0</v>
       </c>
-      <c r="H56">
+      <c r="I56">
         <v>546500000.0</v>
       </c>
-      <c r="I56">
+      <c r="J56">
         <v>515400000.0</v>
       </c>
-      <c r="J56">
+      <c r="K56">
         <v>514600000.0</v>
       </c>
-      <c r="K56">
+      <c r="L56">
         <v>538600000.0</v>
       </c>
-      <c r="L56">
+      <c r="M56">
         <v>513100000.0</v>
       </c>
-      <c r="M56">
+      <c r="N56">
         <v>503100000.0</v>
       </c>
-      <c r="N56">
+      <c r="O56">
         <v>508400000.0</v>
       </c>
-      <c r="O56">
+      <c r="P56">
         <v>480600000.0</v>
       </c>
-      <c r="P56">
+      <c r="Q56">
         <v>438000000.0</v>
       </c>
-      <c r="Q56">
+      <c r="R56">
         <v>450800000.0</v>
       </c>
-      <c r="R56">
+      <c r="S56">
         <v>436500000.0</v>
       </c>
-      <c r="S56">
+      <c r="T56">
         <v>453400000.0</v>
       </c>
-      <c r="T56">
+      <c r="U56">
         <v>750618022.0</v>
       </c>
-      <c r="U56">
+      <c r="V56">
         <v>1247124.0</v>
       </c>
-      <c r="V56">
+      <c r="W56">
         <v>2245581.0</v>
       </c>
-      <c r="W56">
+      <c r="X56">
         <v>982416.0</v>
       </c>
-      <c r="X56">
+      <c r="Y56">
         <v>1339885.0</v>
       </c>
-      <c r="Y56">
+      <c r="Z56">
         <v>389700000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>5000.0</v>
       </c>
       <c r="AA56">
         <v>5000.0</v>
       </c>
       <c r="AB56">
         <v>5000.0</v>
       </c>
-      <c r="AC56"/>
+      <c r="AC56">
+        <v>5000.0</v>
+      </c>
       <c r="AD56"/>
       <c r="AE56"/>
-      <c r="AF56">
+      <c r="AF56"/>
+      <c r="AG56">
         <v>145651000.0</v>
       </c>
-      <c r="AG56">
+      <c r="AH56">
         <v>136582000.0</v>
       </c>
-      <c r="AH56">
+      <c r="AI56">
         <v>142135000.0</v>
       </c>
-      <c r="AI56">
+      <c r="AJ56">
         <v>161244000.0</v>
       </c>
     </row>
-    <row r="57" spans="1:35">
+    <row r="57" spans="1:36">
       <c r="A57" t="s">
         <v>69</v>
       </c>
       <c r="B57">
+        <v>281600000.0</v>
+      </c>
+      <c r="C57">
         <v>279200000.0</v>
       </c>
-      <c r="C57">
+      <c r="D57">
         <v>316100000.0</v>
       </c>
-      <c r="D57">
+      <c r="E57">
         <v>287000000.0</v>
       </c>
-      <c r="E57">
+      <c r="F57">
         <v>272400000.0</v>
       </c>
-      <c r="F57">
+      <c r="G57">
         <v>265000000.0</v>
       </c>
-      <c r="G57">
+      <c r="H57">
         <v>263500000.0</v>
       </c>
-      <c r="H57">
+      <c r="I57">
         <v>252600000.0</v>
       </c>
-      <c r="I57">
+      <c r="J57">
         <v>236200000.0</v>
       </c>
-      <c r="J57">
+      <c r="K57">
         <v>234600000.0</v>
       </c>
-      <c r="K57">
+      <c r="L57">
         <v>265700000.0</v>
       </c>
-      <c r="L57">
+      <c r="M57">
         <v>228200000.0</v>
       </c>
-      <c r="M57">
+      <c r="N57">
         <v>224500000.0</v>
       </c>
-      <c r="N57">
+      <c r="O57">
         <v>233300000.0</v>
       </c>
-      <c r="O57">
+      <c r="P57">
         <v>244300000.0</v>
       </c>
-      <c r="P57">
+      <c r="Q57">
         <v>221300000.0</v>
       </c>
-      <c r="Q57">
+      <c r="R57">
         <v>213100000.0</v>
       </c>
-      <c r="R57">
+      <c r="S57">
         <v>213400000.0</v>
       </c>
-      <c r="S57">
+      <c r="T57">
         <v>221000000.0</v>
       </c>
-      <c r="T57">
+      <c r="U57">
         <v>99502777.0</v>
       </c>
-      <c r="U57">
+      <c r="V57">
         <v>72804364.0</v>
       </c>
-      <c r="V57">
+      <c r="W57">
         <v>64746945.0</v>
       </c>
-      <c r="W57">
+      <c r="X57">
         <v>73017042.0</v>
       </c>
-      <c r="X57">
+      <c r="Y57">
         <v>752221.0</v>
       </c>
-      <c r="Y57">
+      <c r="Z57">
         <v>183500000.0</v>
       </c>
-      <c r="Z57">
+      <c r="AA57">
         <v>82493.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>636.0</v>
       </c>
       <c r="AB57">
         <v>636.0</v>
       </c>
-      <c r="AC57"/>
+      <c r="AC57">
+        <v>636.0</v>
+      </c>
       <c r="AD57"/>
       <c r="AE57"/>
-      <c r="AF57">
+      <c r="AF57"/>
+      <c r="AG57">
         <v>241127000.0</v>
       </c>
-      <c r="AG57">
+      <c r="AH57">
         <v>94448000.0</v>
       </c>
-      <c r="AH57">
+      <c r="AI57">
         <v>107699000.0</v>
       </c>
-      <c r="AI57">
+      <c r="AJ57">
         <v>128534000.0</v>
       </c>
     </row>
-    <row r="58" spans="1:35">
+    <row r="58" spans="1:36">
       <c r="A58" t="s">
         <v>70</v>
       </c>
       <c r="B58">
+        <v>1645600000.0</v>
+      </c>
+      <c r="C58">
         <v>1647400000.0</v>
       </c>
-      <c r="C58">
+      <c r="D58">
         <v>1671200000.0</v>
       </c>
-      <c r="D58">
+      <c r="E58">
         <v>1603800000.0</v>
       </c>
-      <c r="E58">
+      <c r="F58">
         <v>1224200000.0</v>
       </c>
-      <c r="F58">
+      <c r="G58">
         <v>1068900000.0</v>
       </c>
-      <c r="G58">
-[...1 lines deleted...]
-      </c>
       <c r="H58">
+        <v>1077000000.0</v>
+      </c>
+      <c r="I58">
         <v>1079000000.0</v>
       </c>
-      <c r="I58">
+      <c r="J58">
         <v>1063200000.0</v>
       </c>
-      <c r="J58">
+      <c r="K58">
         <v>1130800000.0</v>
       </c>
-      <c r="K58">
+      <c r="L58">
         <v>1243600000.0</v>
       </c>
-      <c r="L58">
+      <c r="M58">
         <v>1115600000.0</v>
       </c>
-      <c r="M58">
+      <c r="N58">
         <v>1129400000.0</v>
       </c>
-      <c r="N58">
+      <c r="O58">
         <v>1146800000.0</v>
       </c>
-      <c r="O58">
+      <c r="P58">
         <v>1271500000.0</v>
       </c>
-      <c r="P58">
+      <c r="Q58">
         <v>1260300000.0</v>
       </c>
-      <c r="Q58">
+      <c r="R58">
         <v>1258000000.0</v>
       </c>
-      <c r="R58">
+      <c r="S58">
         <v>1291700000.0</v>
       </c>
-      <c r="S58">
+      <c r="T58">
         <v>1334000000.0</v>
       </c>
-      <c r="T58">
+      <c r="U58">
         <v>99502777.0</v>
       </c>
-      <c r="U58">
+      <c r="V58">
         <v>99054364.0</v>
       </c>
-      <c r="V58">
+      <c r="W58">
         <v>90996945.0</v>
       </c>
-      <c r="W58">
+      <c r="X58">
         <v>99267042.0</v>
       </c>
-      <c r="X58">
+      <c r="Y58">
         <v>27002221.0</v>
       </c>
-      <c r="Y58">
+      <c r="Z58">
         <v>1960300000.0</v>
       </c>
-      <c r="Z58">
+      <c r="AA58">
         <v>82493.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>636.0</v>
       </c>
       <c r="AB58">
         <v>636.0</v>
       </c>
-      <c r="AC58"/>
+      <c r="AC58">
+        <v>636.0</v>
+      </c>
       <c r="AD58"/>
       <c r="AE58"/>
       <c r="AF58"/>
       <c r="AG58"/>
       <c r="AH58"/>
       <c r="AI58"/>
-    </row>
-    <row r="59" spans="1:35">
+      <c r="AJ58"/>
+    </row>
+    <row r="59" spans="1:36">
       <c r="A59" t="s">
         <v>71</v>
       </c>
       <c r="B59"/>
       <c r="C59"/>
       <c r="D59"/>
       <c r="E59"/>
       <c r="F59"/>
       <c r="G59"/>
       <c r="H59"/>
       <c r="I59"/>
       <c r="J59"/>
       <c r="K59"/>
       <c r="L59"/>
       <c r="M59"/>
       <c r="N59"/>
       <c r="O59"/>
       <c r="P59"/>
       <c r="Q59"/>
       <c r="R59"/>
       <c r="S59"/>
       <c r="T59"/>
       <c r="U59"/>
       <c r="V59"/>
       <c r="W59"/>
       <c r="X59"/>
       <c r="Y59"/>
       <c r="Z59"/>
       <c r="AA59"/>
       <c r="AB59"/>
       <c r="AC59"/>
       <c r="AD59"/>
       <c r="AE59"/>
       <c r="AF59"/>
       <c r="AG59"/>
       <c r="AH59"/>
       <c r="AI59"/>
-    </row>
-    <row r="60" spans="1:35">
+      <c r="AJ59"/>
+    </row>
+    <row r="60" spans="1:36">
       <c r="A60" t="s">
         <v>72</v>
       </c>
       <c r="B60">
+        <v>1825800000.0</v>
+      </c>
+      <c r="C60">
         <v>1838300000.0</v>
       </c>
-      <c r="C60">
+      <c r="D60">
         <v>1866400000.0</v>
       </c>
-      <c r="D60">
+      <c r="E60">
         <v>1841300000.0</v>
       </c>
-      <c r="E60">
+      <c r="F60">
         <v>1462300000.0</v>
       </c>
-      <c r="F60">
+      <c r="G60">
         <v>1503800000.0</v>
       </c>
-      <c r="G60">
+      <c r="H60">
         <v>1505600000.0</v>
       </c>
-      <c r="H60">
+      <c r="I60">
         <v>1518900000.0</v>
       </c>
-      <c r="I60">
+      <c r="J60">
         <v>1507800000.0</v>
       </c>
-      <c r="J60">
+      <c r="K60">
         <v>1457200000.0</v>
       </c>
-      <c r="K60">
+      <c r="L60">
         <v>1484500000.0</v>
       </c>
-      <c r="L60">
+      <c r="M60">
         <v>1478700000.0</v>
       </c>
-      <c r="M60">
+      <c r="N60">
         <v>1498500000.0</v>
       </c>
-      <c r="N60">
-[...1 lines deleted...]
-      </c>
       <c r="O60">
+        <v>1521300000.0</v>
+      </c>
+      <c r="P60">
         <v>1398200000.0</v>
       </c>
-      <c r="P60">
-[...1 lines deleted...]
-      </c>
       <c r="Q60">
+        <v>1501400000.0</v>
+      </c>
+      <c r="R60">
         <v>1580200000.0</v>
       </c>
-      <c r="R60">
-[...1 lines deleted...]
-      </c>
       <c r="S60">
+        <v>1669300000.0</v>
+      </c>
+      <c r="T60">
         <v>1693200000.0</v>
       </c>
-      <c r="T60">
+      <c r="U60">
         <v>652038028.0</v>
       </c>
-      <c r="U60">
+      <c r="V60">
         <v>653062052.0</v>
       </c>
-      <c r="V60">
+      <c r="W60">
         <v>661730718.0</v>
       </c>
-      <c r="W60">
+      <c r="X60">
         <v>652048369.0</v>
       </c>
-      <c r="X60">
+      <c r="Y60">
         <v>724471499.0</v>
       </c>
-      <c r="Y60">
+      <c r="Z60">
         <v>-718700000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>4364.0</v>
       </c>
       <c r="AA60">
         <v>4364.0</v>
       </c>
       <c r="AB60">
         <v>4364.0</v>
       </c>
-      <c r="AC60"/>
+      <c r="AC60">
+        <v>4364.0</v>
+      </c>
       <c r="AD60"/>
       <c r="AE60"/>
       <c r="AF60"/>
       <c r="AG60"/>
       <c r="AH60"/>
       <c r="AI60"/>
-    </row>
-    <row r="61" spans="1:35">
+      <c r="AJ60"/>
+    </row>
+    <row r="61" spans="1:36">
       <c r="A61" t="s">
         <v>73</v>
       </c>
       <c r="B61"/>
       <c r="C61"/>
       <c r="D61"/>
       <c r="E61"/>
       <c r="F61"/>
       <c r="G61"/>
       <c r="H61"/>
       <c r="I61"/>
       <c r="J61"/>
       <c r="K61"/>
       <c r="L61"/>
       <c r="M61"/>
       <c r="N61"/>
       <c r="O61"/>
       <c r="P61"/>
       <c r="Q61"/>
       <c r="R61"/>
       <c r="S61"/>
       <c r="T61"/>
       <c r="U61"/>
       <c r="V61"/>
       <c r="W61"/>
       <c r="X61"/>
       <c r="Y61"/>
       <c r="Z61"/>
       <c r="AA61"/>
       <c r="AB61"/>
       <c r="AC61"/>
       <c r="AD61"/>
       <c r="AE61"/>
       <c r="AF61"/>
       <c r="AG61"/>
       <c r="AH61"/>
       <c r="AI61"/>
-    </row>
-    <row r="62" spans="1:35">
+      <c r="AJ61"/>
+    </row>
+    <row r="62" spans="1:36">
       <c r="A62" t="s">
         <v>74</v>
       </c>
       <c r="B62"/>
       <c r="C62"/>
       <c r="D62"/>
       <c r="E62"/>
       <c r="F62"/>
       <c r="G62"/>
       <c r="H62"/>
       <c r="I62"/>
       <c r="J62"/>
       <c r="K62"/>
       <c r="L62"/>
       <c r="M62"/>
       <c r="N62"/>
       <c r="O62"/>
       <c r="P62"/>
       <c r="Q62"/>
       <c r="R62"/>
       <c r="S62"/>
       <c r="T62"/>
       <c r="U62"/>
       <c r="V62"/>
       <c r="W62"/>
       <c r="X62"/>
       <c r="Y62"/>
       <c r="Z62"/>
       <c r="AA62"/>
       <c r="AB62"/>
       <c r="AC62"/>
       <c r="AD62"/>
       <c r="AE62"/>
       <c r="AF62"/>
       <c r="AG62"/>
       <c r="AH62"/>
       <c r="AI62"/>
+      <c r="AJ62"/>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet3.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:N32"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
@@ -7411,995 +7550,995 @@
       </c>
       <c r="H1" t="s">
         <v>7</v>
       </c>
       <c r="I1" t="s">
         <v>8</v>
       </c>
       <c r="J1" t="s">
         <v>9</v>
       </c>
       <c r="K1" t="s">
         <v>10</v>
       </c>
       <c r="L1" t="s">
         <v>11</v>
       </c>
       <c r="M1" t="s">
         <v>12</v>
       </c>
       <c r="N1" t="s">
         <v>13</v>
       </c>
     </row>
     <row r="2" spans="1:14">
       <c r="A2" t="s">
-        <v>100</v>
+        <v>101</v>
       </c>
       <c r="B2">
         <v>486800000.0</v>
       </c>
       <c r="C2">
         <v>459000000.0</v>
       </c>
       <c r="D2">
         <v>444400000.0</v>
       </c>
       <c r="E2">
         <v>400600000.0</v>
       </c>
       <c r="F2">
         <v>359800000.0</v>
       </c>
       <c r="G2">
         <v>281200000.0</v>
       </c>
       <c r="H2">
         <v>281200000.0</v>
       </c>
       <c r="I2">
         <v>275700000.0</v>
       </c>
       <c r="J2">
         <v>275700000.0</v>
       </c>
       <c r="K2"/>
       <c r="L2"/>
       <c r="M2"/>
       <c r="N2"/>
     </row>
     <row r="3" spans="1:14">
       <c r="A3" t="s">
-        <v>101</v>
+        <v>102</v>
       </c>
       <c r="B3">
         <v>138000000.0</v>
       </c>
       <c r="C3">
         <v>150400000.0</v>
       </c>
       <c r="D3">
         <v>162800000.0</v>
       </c>
       <c r="E3">
         <v>174500000.0</v>
       </c>
       <c r="F3">
         <v>37000.0</v>
       </c>
       <c r="G3">
         <v>71000000.0</v>
       </c>
       <c r="H3">
         <v>69500000.0</v>
       </c>
       <c r="I3">
         <v>77000000.0</v>
       </c>
       <c r="J3">
         <v>77000000.0</v>
       </c>
       <c r="K3"/>
       <c r="L3"/>
       <c r="M3"/>
       <c r="N3"/>
     </row>
     <row r="4" spans="1:14">
       <c r="A4" t="s">
-        <v>102</v>
+        <v>103</v>
       </c>
       <c r="B4"/>
       <c r="C4"/>
       <c r="D4"/>
       <c r="E4"/>
       <c r="F4"/>
       <c r="G4"/>
       <c r="H4"/>
       <c r="I4"/>
       <c r="J4"/>
       <c r="K4"/>
       <c r="L4"/>
       <c r="M4"/>
       <c r="N4"/>
     </row>
     <row r="5" spans="1:14">
       <c r="A5" t="s">
-        <v>103</v>
+        <v>104</v>
       </c>
       <c r="B5">
         <v>74900000.0</v>
       </c>
       <c r="C5">
         <v>28600000.0</v>
       </c>
       <c r="D5">
         <v>-13800000.0</v>
       </c>
       <c r="E5">
         <v>-70200000.0</v>
       </c>
       <c r="F5">
         <v>11200000.0</v>
       </c>
       <c r="G5">
         <v>-2449094.0</v>
       </c>
       <c r="H5">
         <v>-341.0</v>
       </c>
       <c r="I5">
         <v>-4700000.0</v>
       </c>
       <c r="J5">
         <v>-4700000.0</v>
       </c>
       <c r="K5">
         <v>28178000.0</v>
       </c>
       <c r="L5">
         <v>18878000.0</v>
       </c>
       <c r="M5">
         <v>10937000.0</v>
       </c>
       <c r="N5">
         <v>3388000.0</v>
       </c>
     </row>
     <row r="6" spans="1:14">
       <c r="A6" t="s">
-        <v>104</v>
+        <v>105</v>
       </c>
       <c r="B6">
         <v>212900000.0</v>
       </c>
       <c r="C6">
         <v>179000000.0</v>
       </c>
       <c r="D6">
         <v>149000000.0</v>
       </c>
       <c r="E6">
         <v>104300000.0</v>
       </c>
       <c r="F6">
         <v>11237000.0</v>
       </c>
       <c r="G6">
         <v>68550906.0</v>
       </c>
       <c r="H6">
         <v>-341.0</v>
       </c>
       <c r="I6">
         <v>72300000.0</v>
       </c>
       <c r="J6">
         <v>72300000.0</v>
       </c>
       <c r="K6"/>
       <c r="L6"/>
       <c r="M6"/>
       <c r="N6"/>
     </row>
     <row r="7" spans="1:14">
       <c r="A7" t="s">
-        <v>105</v>
+        <v>106</v>
       </c>
       <c r="B7"/>
       <c r="C7"/>
       <c r="D7"/>
       <c r="E7"/>
       <c r="F7"/>
       <c r="G7"/>
       <c r="H7"/>
       <c r="I7"/>
       <c r="J7"/>
       <c r="K7"/>
       <c r="L7"/>
       <c r="M7"/>
       <c r="N7"/>
     </row>
     <row r="8" spans="1:14">
       <c r="A8" t="s">
-        <v>106</v>
+        <v>107</v>
       </c>
       <c r="B8"/>
       <c r="C8"/>
       <c r="D8"/>
       <c r="E8"/>
       <c r="F8"/>
       <c r="G8"/>
       <c r="H8"/>
       <c r="I8"/>
       <c r="J8"/>
       <c r="K8"/>
       <c r="L8"/>
       <c r="M8"/>
       <c r="N8"/>
     </row>
     <row r="9" spans="1:14">
       <c r="A9" t="s">
-        <v>107</v>
+        <v>108</v>
       </c>
       <c r="B9">
         <v>438600000.0</v>
       </c>
       <c r="C9">
         <v>401800000.0</v>
       </c>
       <c r="D9">
         <v>356500000.0</v>
       </c>
       <c r="E9">
         <v>317200000.0</v>
       </c>
       <c r="F9">
         <v>251800000.0</v>
       </c>
       <c r="G9">
         <v>197000000.0</v>
       </c>
       <c r="H9">
         <v>197000000.0</v>
       </c>
       <c r="I9">
         <v>168400000.0</v>
       </c>
       <c r="J9">
         <v>168400000.0</v>
       </c>
       <c r="K9"/>
       <c r="L9"/>
       <c r="M9"/>
       <c r="N9"/>
     </row>
     <row r="10" spans="1:14">
       <c r="A10" t="s">
-        <v>108</v>
+        <v>109</v>
       </c>
       <c r="B10">
         <v>32700000.0</v>
       </c>
       <c r="C10">
         <v>-33900000.0</v>
       </c>
       <c r="D10">
         <v>-105300000.0</v>
       </c>
       <c r="E10">
         <v>-306600000.0</v>
       </c>
       <c r="F10">
         <v>-164300000.0</v>
       </c>
       <c r="G10">
         <v>-45521304.0</v>
       </c>
       <c r="H10">
         <v>-341.0</v>
       </c>
       <c r="I10">
         <v>-140500000.0</v>
       </c>
       <c r="J10">
         <v>-295.0</v>
       </c>
       <c r="K10"/>
       <c r="L10"/>
       <c r="M10"/>
       <c r="N10"/>
     </row>
     <row r="11" spans="1:14">
       <c r="A11" t="s">
-        <v>109</v>
+        <v>110</v>
       </c>
       <c r="B11">
         <v>2900000.0</v>
       </c>
       <c r="C11">
         <v>2700000.0</v>
       </c>
       <c r="D11">
         <v>-6600000.0</v>
       </c>
       <c r="E11">
         <v>-18200000.0</v>
       </c>
       <c r="F11">
         <v>-5900000.0</v>
       </c>
       <c r="G11">
         <v>-265897.0</v>
       </c>
       <c r="H11">
         <v>-5500000.0</v>
       </c>
       <c r="I11">
         <v>-36800000.0</v>
       </c>
       <c r="J11">
         <v>36800000.0</v>
       </c>
       <c r="K11">
         <v>7732000.0</v>
       </c>
       <c r="L11">
         <v>5612000.0</v>
       </c>
       <c r="M11">
         <v>5838000.0</v>
       </c>
       <c r="N11">
         <v>4937000.0</v>
       </c>
     </row>
     <row r="12" spans="1:14">
       <c r="A12" t="s">
-        <v>110</v>
+        <v>111</v>
       </c>
       <c r="B12">
         <v>42200000.0</v>
       </c>
       <c r="C12">
         <v>57900000.0</v>
       </c>
       <c r="D12">
         <v>61900000.0</v>
       </c>
       <c r="E12">
         <v>42500000.0</v>
       </c>
       <c r="F12">
         <v>41000000.0</v>
       </c>
       <c r="G12">
         <v>134082.0</v>
       </c>
       <c r="H12">
         <v>0.0</v>
       </c>
       <c r="I12">
         <v>0.0</v>
       </c>
       <c r="J12">
         <v>0.0</v>
       </c>
       <c r="K12">
         <v>0.0</v>
       </c>
       <c r="L12">
         <v>0.0</v>
       </c>
       <c r="M12">
         <v>0.0</v>
       </c>
       <c r="N12">
         <v>0.0</v>
       </c>
     </row>
     <row r="13" spans="1:14">
       <c r="A13" t="s">
-        <v>111</v>
+        <v>112</v>
       </c>
       <c r="B13">
         <v>12700000.0</v>
       </c>
       <c r="C13">
         <v>6600000.0</v>
       </c>
       <c r="D13">
         <v>4800000.0</v>
       </c>
       <c r="E13">
         <v>9200000.0</v>
       </c>
       <c r="F13">
         <v>58800000.0</v>
       </c>
       <c r="G13">
         <v>176600000.0</v>
       </c>
       <c r="H13">
         <v>148600000.0</v>
       </c>
       <c r="I13">
         <v>140300000.0</v>
       </c>
       <c r="J13"/>
       <c r="K13"/>
       <c r="L13"/>
       <c r="M13"/>
       <c r="N13"/>
     </row>
     <row r="14" spans="1:14">
       <c r="A14" t="s">
-        <v>112</v>
+        <v>113</v>
       </c>
       <c r="B14">
         <v>-1000000.0</v>
       </c>
       <c r="C14">
         <v>500000.0</v>
       </c>
       <c r="D14">
         <v>1800000.0</v>
       </c>
       <c r="E14">
         <v>11500000.0</v>
       </c>
       <c r="F14"/>
       <c r="G14"/>
       <c r="H14"/>
       <c r="I14"/>
       <c r="J14"/>
       <c r="K14"/>
       <c r="L14"/>
       <c r="M14"/>
       <c r="N14"/>
     </row>
     <row r="15" spans="1:14">
       <c r="A15" t="s">
-        <v>113</v>
+        <v>114</v>
       </c>
       <c r="B15">
         <v>28800000.0</v>
       </c>
       <c r="C15">
         <v>-36100000.0</v>
       </c>
       <c r="D15">
         <v>-96900000.0</v>
       </c>
       <c r="E15">
         <v>-276900000.0</v>
       </c>
       <c r="F15">
         <v>-158300000.0</v>
       </c>
       <c r="G15">
         <v>-45255407.0</v>
       </c>
       <c r="H15">
         <v>-341.0</v>
       </c>
       <c r="I15">
         <v>-103700000.0</v>
       </c>
       <c r="J15">
         <v>-295.0</v>
       </c>
       <c r="K15"/>
       <c r="L15"/>
       <c r="M15"/>
       <c r="N15"/>
     </row>
     <row r="16" spans="1:14">
       <c r="A16" t="s">
-        <v>114</v>
+        <v>115</v>
       </c>
       <c r="B16">
         <v>28800000.0</v>
       </c>
       <c r="C16">
         <v>-36100000.0</v>
       </c>
       <c r="D16">
         <v>-96900000.0</v>
       </c>
       <c r="E16">
         <v>-276900000.0</v>
       </c>
       <c r="F16">
         <v>-255800000.0</v>
       </c>
       <c r="G16">
         <v>-158300000.0</v>
       </c>
       <c r="H16">
         <v>-119100000.0</v>
       </c>
       <c r="I16">
         <v>-122000000.0</v>
       </c>
       <c r="J16">
         <v>-103700000.0</v>
       </c>
       <c r="K16">
         <v>-4958000.0</v>
       </c>
       <c r="L16">
         <v>-13847000.0</v>
       </c>
       <c r="M16">
         <v>-22342000.0</v>
       </c>
       <c r="N16">
         <v>-27842000.0</v>
       </c>
     </row>
     <row r="17" spans="1:14">
       <c r="A17" t="s">
-        <v>115</v>
+        <v>116</v>
       </c>
       <c r="B17">
         <v>29800000.0</v>
       </c>
       <c r="C17">
         <v>-36600000.0</v>
       </c>
       <c r="D17">
         <v>-98700000.0</v>
       </c>
       <c r="E17">
         <v>-288400000.0</v>
       </c>
       <c r="F17"/>
       <c r="G17">
         <v>-1041135.0</v>
       </c>
       <c r="H17">
         <v>-341.0</v>
       </c>
       <c r="I17"/>
       <c r="J17"/>
       <c r="K17"/>
       <c r="L17"/>
       <c r="M17"/>
       <c r="N17"/>
     </row>
     <row r="18" spans="1:14">
       <c r="A18" t="s">
-        <v>116</v>
+        <v>117</v>
       </c>
       <c r="B18">
         <v>-30100000.0</v>
       </c>
       <c r="C18">
         <v>-51300000.0</v>
       </c>
       <c r="D18">
         <v>-57100000.0</v>
       </c>
       <c r="E18">
         <v>-41900000.0</v>
       </c>
       <c r="F18"/>
       <c r="G18"/>
       <c r="H18"/>
       <c r="I18"/>
       <c r="J18"/>
       <c r="K18"/>
       <c r="L18"/>
       <c r="M18"/>
       <c r="N18"/>
     </row>
     <row r="19" spans="1:14">
       <c r="A19" t="s">
-        <v>117</v>
+        <v>118</v>
       </c>
       <c r="B19"/>
       <c r="C19"/>
       <c r="D19"/>
       <c r="E19"/>
       <c r="F19"/>
       <c r="G19"/>
       <c r="H19"/>
       <c r="I19"/>
       <c r="J19"/>
       <c r="K19"/>
       <c r="L19"/>
       <c r="M19"/>
       <c r="N19"/>
     </row>
     <row r="20" spans="1:14">
       <c r="A20" t="s">
-        <v>118</v>
+        <v>119</v>
       </c>
       <c r="B20"/>
       <c r="C20"/>
       <c r="D20"/>
       <c r="E20"/>
       <c r="F20"/>
       <c r="G20"/>
       <c r="H20"/>
       <c r="I20"/>
       <c r="J20"/>
       <c r="K20"/>
       <c r="L20"/>
       <c r="M20"/>
       <c r="N20"/>
     </row>
     <row r="21" spans="1:14">
       <c r="A21" t="s">
-        <v>119</v>
+        <v>120</v>
       </c>
       <c r="B21">
         <v>51500000.0</v>
       </c>
       <c r="C21">
         <v>24800000.0</v>
       </c>
       <c r="D21">
         <v>-21900000.0</v>
       </c>
       <c r="E21">
         <v>-297800000.0</v>
       </c>
       <c r="F21">
         <v>11200000.0</v>
       </c>
       <c r="G21">
         <v>-2449094.0</v>
       </c>
       <c r="H21">
         <v>-341.0</v>
       </c>
       <c r="I21">
         <v>-4700000.0</v>
       </c>
       <c r="J21">
         <v>-300.0</v>
       </c>
       <c r="K21"/>
       <c r="L21"/>
       <c r="M21"/>
       <c r="N21"/>
     </row>
     <row r="22" spans="1:14">
       <c r="A22" t="s">
-        <v>120</v>
+        <v>121</v>
       </c>
       <c r="B22"/>
       <c r="C22"/>
       <c r="D22"/>
       <c r="E22"/>
       <c r="F22"/>
       <c r="G22"/>
       <c r="H22"/>
       <c r="I22"/>
       <c r="J22"/>
       <c r="K22"/>
       <c r="L22"/>
       <c r="M22"/>
       <c r="N22"/>
     </row>
     <row r="23" spans="1:14">
       <c r="A23" t="s">
-        <v>121</v>
+        <v>122</v>
       </c>
       <c r="B23">
         <v>873900000.0</v>
       </c>
       <c r="C23">
         <v>836000000.0</v>
       </c>
       <c r="D23">
         <v>822800000.0</v>
       </c>
       <c r="E23">
         <v>1015600000.0</v>
       </c>
       <c r="F23">
         <v>600400000.0</v>
       </c>
       <c r="G23">
         <v>2449094.0</v>
       </c>
       <c r="H23">
         <v>341.0</v>
       </c>
       <c r="I23">
         <v>448800000.0</v>
       </c>
       <c r="J23">
         <v>295.0</v>
       </c>
       <c r="K23"/>
       <c r="L23"/>
       <c r="M23"/>
       <c r="N23"/>
     </row>
     <row r="24" spans="1:14">
       <c r="A24" t="s">
-        <v>122</v>
+        <v>123</v>
       </c>
       <c r="B24"/>
       <c r="C24"/>
       <c r="D24"/>
       <c r="E24"/>
       <c r="F24"/>
       <c r="G24"/>
       <c r="H24"/>
       <c r="I24"/>
       <c r="J24"/>
       <c r="K24"/>
       <c r="L24"/>
       <c r="M24"/>
       <c r="N24"/>
     </row>
     <row r="25" spans="1:14">
       <c r="A25" t="s">
-        <v>123</v>
+        <v>124</v>
       </c>
       <c r="B25">
         <v>138000000.0</v>
       </c>
       <c r="C25">
         <v>150400000.0</v>
       </c>
       <c r="D25">
         <v>162800000.0</v>
       </c>
       <c r="E25">
         <v>174500000.0</v>
       </c>
       <c r="F25"/>
       <c r="G25"/>
       <c r="H25"/>
       <c r="I25"/>
       <c r="J25"/>
       <c r="K25"/>
       <c r="L25"/>
       <c r="M25"/>
       <c r="N25"/>
     </row>
     <row r="26" spans="1:14">
       <c r="A26" t="s">
-        <v>124</v>
+        <v>125</v>
       </c>
       <c r="B26">
         <v>38900000.0</v>
       </c>
       <c r="C26">
         <v>35000000.0</v>
       </c>
       <c r="D26">
         <v>31700000.0</v>
       </c>
       <c r="E26">
         <v>30300000.0</v>
       </c>
       <c r="F26">
         <v>29400000.0</v>
       </c>
       <c r="G26">
         <v>15900000.0</v>
       </c>
       <c r="H26">
         <v>14000000.0</v>
       </c>
       <c r="I26">
         <v>19300000.0</v>
       </c>
       <c r="J26">
         <v>19300000.0</v>
       </c>
       <c r="K26"/>
       <c r="L26"/>
       <c r="M26"/>
       <c r="N26"/>
     </row>
     <row r="27" spans="1:14">
       <c r="A27" t="s">
-        <v>125</v>
+        <v>126</v>
       </c>
       <c r="B27"/>
       <c r="C27">
         <v>1700000.0</v>
       </c>
       <c r="D27">
         <v>1300000.0</v>
       </c>
       <c r="E27">
         <v>1700000.0</v>
       </c>
       <c r="F27">
         <v>800000.0</v>
       </c>
       <c r="G27">
         <v>900000.0</v>
       </c>
       <c r="H27">
         <v>800000.0</v>
       </c>
       <c r="I27">
         <v>600000.0</v>
       </c>
       <c r="J27">
         <v>600000.0</v>
       </c>
       <c r="K27"/>
       <c r="L27"/>
       <c r="M27"/>
       <c r="N27"/>
     </row>
     <row r="28" spans="1:14">
       <c r="A28" t="s">
-        <v>126</v>
+        <v>127</v>
       </c>
       <c r="B28">
         <v>348200000.0</v>
       </c>
       <c r="C28">
         <v>336500000.0</v>
       </c>
       <c r="D28">
         <v>337300000.0</v>
       </c>
       <c r="E28">
         <v>355400000.0</v>
       </c>
       <c r="F28">
         <v>2449.09</v>
       </c>
       <c r="G28">
         <v>2449094.0</v>
       </c>
       <c r="H28">
         <v>341.0</v>
       </c>
       <c r="I28">
         <v>153200000.0</v>
       </c>
       <c r="J28">
         <v>599705.0</v>
       </c>
       <c r="K28"/>
       <c r="L28"/>
       <c r="M28"/>
       <c r="N28"/>
     </row>
     <row r="29" spans="1:14">
       <c r="A29" t="s">
-        <v>127</v>
+        <v>128</v>
       </c>
       <c r="B29">
         <v>2900000.0</v>
       </c>
       <c r="C29">
         <v>2700000.0</v>
       </c>
       <c r="D29">
         <v>-6600000.0</v>
       </c>
       <c r="E29">
         <v>-18200000.0</v>
       </c>
       <c r="F29">
         <v>-12400000.0</v>
       </c>
       <c r="G29">
         <v>-265897.0</v>
       </c>
       <c r="H29">
         <v>-5500000.0</v>
       </c>
       <c r="I29">
         <v>-4200000.0</v>
       </c>
       <c r="J29"/>
       <c r="K29"/>
       <c r="L29"/>
       <c r="M29"/>
       <c r="N29"/>
     </row>
     <row r="30" spans="1:14">
       <c r="A30" t="s">
-        <v>128</v>
+        <v>129</v>
       </c>
       <c r="B30">
         <v>387100000.0</v>
       </c>
       <c r="C30">
         <v>377000000.0</v>
       </c>
       <c r="D30">
         <v>378400000.0</v>
       </c>
       <c r="E30">
         <v>615000000.0</v>
       </c>
       <c r="F30">
         <v>240600000.0</v>
       </c>
       <c r="G30">
         <v>2449094.0</v>
       </c>
       <c r="H30">
         <v>341.0</v>
       </c>
       <c r="I30">
         <v>173100000.0</v>
       </c>
       <c r="J30">
         <v>295.0</v>
       </c>
       <c r="K30"/>
       <c r="L30"/>
       <c r="M30"/>
       <c r="N30"/>
     </row>
     <row r="31" spans="1:14">
       <c r="A31" t="s">
-        <v>129</v>
+        <v>130</v>
       </c>
       <c r="B31">
         <v>-18799999.0</v>
       </c>
       <c r="C31">
         <v>-58700000.0</v>
       </c>
       <c r="D31">
         <v>-83400000.0</v>
       </c>
       <c r="E31">
         <v>-8800000.0</v>
       </c>
       <c r="F31">
         <v>-175500000.0</v>
       </c>
       <c r="G31">
         <v>-43072210.0</v>
       </c>
       <c r="H31">
         <v>-341.0</v>
       </c>
       <c r="I31">
         <v>-135800000.0</v>
       </c>
       <c r="J31">
         <v>4699705.0</v>
       </c>
       <c r="K31"/>
       <c r="L31"/>
       <c r="M31"/>
       <c r="N31"/>
     </row>
     <row r="32" spans="1:14">
       <c r="A32" t="s">
-        <v>130</v>
+        <v>131</v>
       </c>
       <c r="B32">
         <v>925400000.0</v>
       </c>
       <c r="C32">
         <v>860800000.0</v>
       </c>
       <c r="D32">
         <v>800900000.0</v>
       </c>
       <c r="E32">
         <v>717800000.0</v>
       </c>
       <c r="F32">
         <v>611600000.0</v>
       </c>
       <c r="G32">
         <v>478200000.0</v>
       </c>
       <c r="H32">
         <v>478200000.0</v>
       </c>
       <c r="I32">
         <v>444100000.0</v>
       </c>
@@ -8410,2444 +8549,2522 @@
       <c r="L32"/>
       <c r="M32"/>
       <c r="N32"/>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet4.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:AH32"/>
+  <dimension ref="A1:AI32"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="39.99" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:34">
+    <row r="1" spans="1:35">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>75</v>
       </c>
       <c r="C1" t="s">
+        <v>76</v>
+      </c>
+      <c r="D1" t="s">
         <v>1</v>
-      </c>
-[...1 lines deleted...]
-        <v>76</v>
       </c>
       <c r="E1" t="s">
         <v>77</v>
       </c>
       <c r="F1" t="s">
         <v>78</v>
       </c>
       <c r="G1" t="s">
+        <v>79</v>
+      </c>
+      <c r="H1" t="s">
         <v>2</v>
-      </c>
-[...1 lines deleted...]
-        <v>79</v>
       </c>
       <c r="I1" t="s">
         <v>80</v>
       </c>
       <c r="J1" t="s">
         <v>81</v>
       </c>
       <c r="K1" t="s">
+        <v>82</v>
+      </c>
+      <c r="L1" t="s">
         <v>3</v>
-      </c>
-[...1 lines deleted...]
-        <v>82</v>
       </c>
       <c r="M1" t="s">
         <v>83</v>
       </c>
       <c r="N1" t="s">
         <v>84</v>
       </c>
       <c r="O1" t="s">
+        <v>85</v>
+      </c>
+      <c r="P1" t="s">
         <v>4</v>
-      </c>
-[...1 lines deleted...]
-        <v>85</v>
       </c>
       <c r="Q1" t="s">
         <v>86</v>
       </c>
       <c r="R1" t="s">
         <v>87</v>
       </c>
       <c r="S1" t="s">
+        <v>88</v>
+      </c>
+      <c r="T1" t="s">
         <v>5</v>
-      </c>
-[...1 lines deleted...]
-        <v>88</v>
       </c>
       <c r="U1" t="s">
         <v>89</v>
       </c>
       <c r="V1" t="s">
         <v>90</v>
       </c>
       <c r="W1" t="s">
+        <v>91</v>
+      </c>
+      <c r="X1" t="s">
         <v>6</v>
-      </c>
-[...1 lines deleted...]
-        <v>91</v>
       </c>
       <c r="Y1" t="s">
         <v>92</v>
       </c>
       <c r="Z1" t="s">
         <v>93</v>
       </c>
       <c r="AA1" t="s">
+        <v>94</v>
+      </c>
+      <c r="AB1" t="s">
         <v>7</v>
-      </c>
-[...1 lines deleted...]
-        <v>94</v>
       </c>
       <c r="AC1" t="s">
         <v>95</v>
       </c>
       <c r="AD1" t="s">
         <v>96</v>
       </c>
       <c r="AE1" t="s">
         <v>97</v>
       </c>
       <c r="AF1" t="s">
         <v>98</v>
       </c>
       <c r="AG1" t="s">
         <v>99</v>
       </c>
       <c r="AH1" t="s">
+        <v>100</v>
+      </c>
+      <c r="AI1" t="s">
         <v>10</v>
       </c>
     </row>
-    <row r="2" spans="1:34">
+    <row r="2" spans="1:35">
       <c r="A2" t="s">
-        <v>100</v>
+        <v>101</v>
       </c>
       <c r="B2">
+        <v>133700000.0</v>
+      </c>
+      <c r="C2">
         <v>138500000.0</v>
       </c>
-      <c r="C2">
+      <c r="D2">
         <v>142100000.0</v>
       </c>
-      <c r="D2">
+      <c r="E2">
         <v>118600000.0</v>
       </c>
-      <c r="E2">
+      <c r="F2">
         <v>120200000.0</v>
       </c>
-      <c r="F2">
+      <c r="G2">
         <v>105900000.0</v>
       </c>
-      <c r="G2">
+      <c r="H2">
         <v>131900000.0</v>
       </c>
-      <c r="H2">
+      <c r="I2">
         <v>112400000.0</v>
       </c>
-      <c r="I2">
+      <c r="J2">
         <v>109200000.0</v>
       </c>
-      <c r="J2">
+      <c r="K2">
         <v>105500000.0</v>
       </c>
-      <c r="K2">
+      <c r="L2">
         <v>121900000.0</v>
       </c>
-      <c r="L2">
+      <c r="M2">
         <v>110400000.0</v>
       </c>
-      <c r="M2">
+      <c r="N2">
         <v>109100000.0</v>
       </c>
-      <c r="N2">
+      <c r="O2">
         <v>103000000.0</v>
       </c>
-      <c r="O2">
+      <c r="P2">
         <v>120900000.0</v>
       </c>
-      <c r="P2">
+      <c r="Q2">
         <v>91000000.0</v>
       </c>
-      <c r="Q2">
+      <c r="R2">
         <v>96200000.0</v>
       </c>
-      <c r="R2">
+      <c r="S2">
         <v>92400000.0</v>
       </c>
-      <c r="S2">
+      <c r="T2">
         <v>101300000.0</v>
       </c>
-      <c r="T2">
+      <c r="U2">
         <v>81500000.0</v>
       </c>
-      <c r="U2">
+      <c r="V2">
         <v>100400000.0</v>
       </c>
-      <c r="V2">
+      <c r="W2">
         <v>101800000.0</v>
       </c>
-      <c r="W2"/>
       <c r="X2"/>
-      <c r="Y2">
+      <c r="Y2"/>
+      <c r="Z2">
         <v>78400000.0</v>
       </c>
-      <c r="Z2"/>
       <c r="AA2"/>
       <c r="AB2"/>
       <c r="AC2"/>
       <c r="AD2"/>
       <c r="AE2"/>
       <c r="AF2"/>
       <c r="AG2"/>
       <c r="AH2"/>
-    </row>
-    <row r="3" spans="1:34">
+      <c r="AI2"/>
+    </row>
+    <row r="3" spans="1:35">
       <c r="A3" t="s">
-        <v>101</v>
+        <v>102</v>
       </c>
       <c r="B3">
+        <v>38800000.0</v>
+      </c>
+      <c r="C3">
         <v>40800000.0</v>
       </c>
-      <c r="C3">
+      <c r="D3">
         <v>35700000.0</v>
       </c>
-      <c r="D3">
+      <c r="E3">
         <v>34800000.0</v>
       </c>
-      <c r="E3">
+      <c r="F3">
         <v>33800000.0</v>
       </c>
-      <c r="F3">
+      <c r="G3">
         <v>33700000.0</v>
       </c>
-      <c r="G3">
+      <c r="H3">
         <v>34600000.0</v>
       </c>
-      <c r="H3">
+      <c r="I3">
         <v>38600000.0</v>
       </c>
-      <c r="I3">
+      <c r="J3">
         <v>38400000.0</v>
       </c>
-      <c r="J3">
+      <c r="K3">
         <v>38800000.0</v>
       </c>
-      <c r="K3">
+      <c r="L3">
         <v>40000000.0</v>
       </c>
-      <c r="L3">
+      <c r="M3">
         <v>40600000.0</v>
       </c>
-      <c r="M3">
+      <c r="N3">
         <v>40899999.0</v>
       </c>
-      <c r="N3">
+      <c r="O3">
         <v>41300000.0</v>
       </c>
-      <c r="O3">
+      <c r="P3">
         <v>42100000.0</v>
       </c>
-      <c r="P3">
+      <c r="Q3">
         <v>42600000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>44900000.0</v>
       </c>
       <c r="R3">
         <v>44900000.0</v>
       </c>
       <c r="S3">
+        <v>44900000.0</v>
+      </c>
+      <c r="T3">
         <v>42100000.0</v>
       </c>
-      <c r="T3">
+      <c r="U3">
         <v>21100000.0</v>
       </c>
-      <c r="U3">
+      <c r="V3">
         <v>25400000.0</v>
       </c>
-      <c r="V3">
+      <c r="W3">
         <v>23600000.0</v>
       </c>
-      <c r="W3">
+      <c r="X3">
         <v>-11524.0</v>
       </c>
-      <c r="X3">
+      <c r="Y3">
         <v>-55517.0</v>
       </c>
-      <c r="Y3">
+      <c r="Z3">
         <v>16800000.0</v>
       </c>
-      <c r="Z3">
+      <c r="AA3">
         <v>47300.0</v>
       </c>
-      <c r="AA3">
+      <c r="AB3">
         <v>46467.0</v>
       </c>
-      <c r="AB3">
+      <c r="AC3">
         <v>44646.0</v>
       </c>
-      <c r="AC3">
+      <c r="AD3">
         <v>40963.0</v>
       </c>
-      <c r="AD3">
+      <c r="AE3">
         <v>40374.0</v>
       </c>
-      <c r="AE3"/>
       <c r="AF3"/>
       <c r="AG3"/>
       <c r="AH3"/>
-    </row>
-    <row r="4" spans="1:34">
+      <c r="AI3"/>
+    </row>
+    <row r="4" spans="1:35">
       <c r="A4" t="s">
-        <v>102</v>
+        <v>103</v>
       </c>
       <c r="B4"/>
       <c r="C4"/>
       <c r="D4"/>
       <c r="E4"/>
       <c r="F4"/>
       <c r="G4"/>
       <c r="H4"/>
       <c r="I4"/>
       <c r="J4"/>
       <c r="K4"/>
       <c r="L4"/>
       <c r="M4"/>
       <c r="N4"/>
       <c r="O4"/>
       <c r="P4"/>
       <c r="Q4"/>
       <c r="R4"/>
       <c r="S4"/>
       <c r="T4"/>
       <c r="U4"/>
       <c r="V4"/>
       <c r="W4"/>
       <c r="X4"/>
       <c r="Y4"/>
       <c r="Z4"/>
       <c r="AA4"/>
       <c r="AB4"/>
       <c r="AC4"/>
       <c r="AD4"/>
       <c r="AE4"/>
       <c r="AF4"/>
       <c r="AG4"/>
       <c r="AH4"/>
-    </row>
-    <row r="5" spans="1:34">
+      <c r="AI4"/>
+    </row>
+    <row r="5" spans="1:35">
       <c r="A5" t="s">
-        <v>103</v>
+        <v>104</v>
       </c>
       <c r="B5">
+        <v>19700000.0</v>
+      </c>
+      <c r="C5">
         <v>3200000.0</v>
       </c>
-      <c r="C5">
+      <c r="D5">
         <v>32100000.0</v>
       </c>
-      <c r="D5">
+      <c r="E5">
         <v>10100000.0</v>
       </c>
-      <c r="E5">
+      <c r="F5">
         <v>10300000.0</v>
       </c>
-      <c r="F5">
+      <c r="G5">
         <v>13100000.0</v>
       </c>
-      <c r="G5">
+      <c r="H5">
         <v>29300000.0</v>
       </c>
-      <c r="H5">
+      <c r="I5">
         <v>200000.0</v>
       </c>
-      <c r="I5">
+      <c r="J5">
         <v>4000000.0</v>
       </c>
-      <c r="J5">
+      <c r="K5">
         <v>-4300000.0</v>
       </c>
-      <c r="K5">
+      <c r="L5">
         <v>-2200000.0</v>
       </c>
-      <c r="L5">
+      <c r="M5">
         <v>-10900000.0</v>
       </c>
-      <c r="M5">
+      <c r="N5">
         <v>-4099999.0</v>
       </c>
-      <c r="N5">
+      <c r="O5">
         <v>-12200000.0</v>
       </c>
-      <c r="O5">
+      <c r="P5">
         <v>-1200000.0</v>
       </c>
-      <c r="P5">
+      <c r="Q5">
         <v>-27000000.0</v>
       </c>
-      <c r="Q5">
+      <c r="R5">
         <v>-16600000.0</v>
       </c>
-      <c r="R5">
+      <c r="S5">
         <v>-25300000.0</v>
       </c>
-      <c r="S5">
+      <c r="T5">
         <v>-11700000.0</v>
       </c>
-      <c r="T5">
+      <c r="U5">
         <v>-7400000.0</v>
       </c>
-      <c r="U5">
+      <c r="V5">
         <v>4100000.0</v>
       </c>
-      <c r="V5">
+      <c r="W5">
         <v>-6900000.0</v>
       </c>
-      <c r="W5">
+      <c r="X5">
         <v>-934152.0</v>
       </c>
-      <c r="X5">
+      <c r="Y5">
         <v>-369735.0</v>
       </c>
-      <c r="Y5">
+      <c r="Z5">
         <v>-58661.0</v>
       </c>
-      <c r="Z5"/>
-      <c r="AA5">
+      <c r="AA5"/>
+      <c r="AB5">
         <v>-46808.0</v>
       </c>
-      <c r="AB5"/>
       <c r="AC5"/>
       <c r="AD5"/>
-      <c r="AE5">
+      <c r="AE5"/>
+      <c r="AF5">
         <v>-1408000.0</v>
       </c>
-      <c r="AF5">
+      <c r="AG5">
         <v>11456000.0</v>
       </c>
-      <c r="AG5">
+      <c r="AH5">
         <v>7160000.0</v>
       </c>
-      <c r="AH5">
+      <c r="AI5">
         <v>7175000.0</v>
       </c>
     </row>
-    <row r="6" spans="1:34">
+    <row r="6" spans="1:35">
       <c r="A6" t="s">
-        <v>104</v>
+        <v>105</v>
       </c>
       <c r="B6">
+        <v>58500000.0</v>
+      </c>
+      <c r="C6">
         <v>44000000.0</v>
       </c>
-      <c r="C6">
+      <c r="D6">
         <v>67800000.0</v>
       </c>
-      <c r="D6">
+      <c r="E6">
         <v>44900000.0</v>
       </c>
-      <c r="E6">
+      <c r="F6">
         <v>44100000.0</v>
       </c>
-      <c r="F6">
+      <c r="G6">
         <v>46800000.0</v>
       </c>
-      <c r="G6">
+      <c r="H6">
         <v>63900000.0</v>
       </c>
-      <c r="H6">
+      <c r="I6">
         <v>38800000.0</v>
       </c>
-      <c r="I6">
+      <c r="J6">
         <v>42400000.0</v>
       </c>
-      <c r="J6">
+      <c r="K6">
         <v>34500000.0</v>
       </c>
-      <c r="K6">
+      <c r="L6">
         <v>37800000.0</v>
       </c>
-      <c r="L6">
+      <c r="M6">
         <v>29700000.0</v>
       </c>
-      <c r="M6">
+      <c r="N6">
         <v>36800000.0</v>
       </c>
-      <c r="N6">
+      <c r="O6">
         <v>29100000.0</v>
       </c>
-      <c r="O6">
+      <c r="P6">
         <v>40900000.0</v>
       </c>
-      <c r="P6">
+      <c r="Q6">
         <v>15600000.0</v>
       </c>
-      <c r="Q6">
+      <c r="R6">
         <v>28300000.0</v>
       </c>
-      <c r="R6">
+      <c r="S6">
         <v>19600000.0</v>
       </c>
-      <c r="S6">
+      <c r="T6">
         <v>30400000.0</v>
       </c>
-      <c r="T6">
+      <c r="U6">
         <v>13700000.0</v>
       </c>
-      <c r="U6">
+      <c r="V6">
         <v>29500000.0</v>
       </c>
-      <c r="V6">
+      <c r="W6">
         <v>16700000.0</v>
       </c>
-      <c r="W6">
+      <c r="X6">
         <v>-945676.0</v>
       </c>
-      <c r="X6">
+      <c r="Y6">
         <v>-1444757.0</v>
       </c>
-      <c r="Y6">
+      <c r="Z6">
         <v>16741339.0</v>
       </c>
-      <c r="Z6"/>
-[...2 lines deleted...]
-      </c>
+      <c r="AA6"/>
       <c r="AB6">
         <v>-341.0</v>
       </c>
-      <c r="AC6"/>
+      <c r="AC6">
+        <v>-341.0</v>
+      </c>
       <c r="AD6"/>
       <c r="AE6"/>
       <c r="AF6"/>
       <c r="AG6"/>
       <c r="AH6"/>
-    </row>
-    <row r="7" spans="1:34">
+      <c r="AI6"/>
+    </row>
+    <row r="7" spans="1:35">
       <c r="A7" t="s">
-        <v>105</v>
+        <v>106</v>
       </c>
       <c r="B7"/>
       <c r="C7"/>
       <c r="D7"/>
       <c r="E7"/>
       <c r="F7"/>
       <c r="G7"/>
       <c r="H7"/>
       <c r="I7"/>
       <c r="J7"/>
       <c r="K7"/>
       <c r="L7"/>
       <c r="M7"/>
       <c r="N7"/>
       <c r="O7"/>
       <c r="P7"/>
       <c r="Q7"/>
       <c r="R7"/>
       <c r="S7"/>
       <c r="T7"/>
       <c r="U7"/>
       <c r="V7"/>
       <c r="W7"/>
       <c r="X7"/>
       <c r="Y7"/>
       <c r="Z7"/>
       <c r="AA7"/>
       <c r="AB7"/>
       <c r="AC7"/>
       <c r="AD7"/>
       <c r="AE7"/>
       <c r="AF7"/>
       <c r="AG7"/>
       <c r="AH7"/>
-    </row>
-    <row r="8" spans="1:34">
+      <c r="AI7"/>
+    </row>
+    <row r="8" spans="1:35">
       <c r="A8" t="s">
-        <v>106</v>
+        <v>107</v>
       </c>
       <c r="B8"/>
       <c r="C8"/>
       <c r="D8"/>
       <c r="E8"/>
       <c r="F8"/>
       <c r="G8"/>
       <c r="H8"/>
       <c r="I8"/>
       <c r="J8"/>
       <c r="K8"/>
       <c r="L8"/>
       <c r="M8"/>
       <c r="N8"/>
       <c r="O8"/>
       <c r="P8"/>
       <c r="Q8"/>
       <c r="R8"/>
       <c r="S8"/>
       <c r="T8"/>
       <c r="U8"/>
       <c r="V8"/>
       <c r="W8"/>
       <c r="X8"/>
       <c r="Y8"/>
       <c r="Z8"/>
       <c r="AA8"/>
       <c r="AB8"/>
       <c r="AC8"/>
       <c r="AD8"/>
       <c r="AE8"/>
       <c r="AF8"/>
       <c r="AG8"/>
       <c r="AH8"/>
-    </row>
-    <row r="9" spans="1:34">
+      <c r="AI8"/>
+    </row>
+    <row r="9" spans="1:35">
       <c r="A9" t="s">
-        <v>107</v>
+        <v>108</v>
       </c>
       <c r="B9">
+        <v>133100000.0</v>
+      </c>
+      <c r="C9">
         <v>119100000.0</v>
       </c>
-      <c r="C9">
+      <c r="D9">
         <v>135300000.0</v>
       </c>
-      <c r="D9">
+      <c r="E9">
         <v>104500000.0</v>
       </c>
-      <c r="E9">
+      <c r="F9">
         <v>102700000.0</v>
       </c>
-      <c r="F9">
+      <c r="G9">
         <v>96100000.0</v>
       </c>
-      <c r="G9">
+      <c r="H9">
         <v>122400000.0</v>
       </c>
-      <c r="H9">
+      <c r="I9">
         <v>94400000.0</v>
       </c>
-      <c r="I9">
+      <c r="J9">
         <v>97900000.0</v>
       </c>
-      <c r="J9">
+      <c r="K9">
         <v>87100000.0</v>
       </c>
-      <c r="K9">
+      <c r="L9">
         <v>108500000.0</v>
       </c>
-      <c r="L9">
+      <c r="M9">
         <v>80800000.0</v>
       </c>
-      <c r="M9">
+      <c r="N9">
         <v>88100000.0</v>
       </c>
-      <c r="N9">
+      <c r="O9">
         <v>79100000.0</v>
       </c>
-      <c r="O9">
+      <c r="P9">
         <v>97000000.0</v>
       </c>
-      <c r="P9">
+      <c r="Q9">
         <v>69900000.0</v>
       </c>
-      <c r="Q9">
+      <c r="R9">
         <v>79600000.0</v>
       </c>
-      <c r="R9">
+      <c r="S9">
         <v>70800000.0</v>
       </c>
-      <c r="S9">
+      <c r="T9">
         <v>76500000.0</v>
       </c>
-      <c r="T9">
+      <c r="U9">
         <v>62800000.0</v>
       </c>
-      <c r="U9">
+      <c r="V9">
         <v>79600000.0</v>
       </c>
-      <c r="V9">
+      <c r="W9">
         <v>64400000.0</v>
       </c>
-      <c r="W9"/>
       <c r="X9"/>
-      <c r="Y9">
+      <c r="Y9"/>
+      <c r="Z9">
         <v>62800000.0</v>
       </c>
-      <c r="Z9"/>
       <c r="AA9"/>
       <c r="AB9"/>
       <c r="AC9"/>
       <c r="AD9"/>
       <c r="AE9"/>
       <c r="AF9"/>
       <c r="AG9"/>
       <c r="AH9"/>
-    </row>
-    <row r="10" spans="1:34">
+      <c r="AI9"/>
+    </row>
+    <row r="10" spans="1:35">
       <c r="A10" t="s">
-        <v>108</v>
+        <v>109</v>
       </c>
       <c r="B10">
+        <v>11300000.0</v>
+      </c>
+      <c r="C10">
         <v>-5200000.0</v>
       </c>
-      <c r="C10">
+      <c r="D10">
         <v>23100000.0</v>
       </c>
-      <c r="D10">
+      <c r="E10">
         <v>1200000.0</v>
       </c>
-      <c r="E10">
+      <c r="F10">
         <v>7800000.0</v>
       </c>
-      <c r="F10">
+      <c r="G10">
         <v>600000.0</v>
       </c>
-      <c r="G10">
+      <c r="H10">
         <v>15700000.0</v>
       </c>
-      <c r="H10">
+      <c r="I10">
         <v>-13000000.0</v>
       </c>
-      <c r="I10">
+      <c r="J10">
         <v>-11300000.0</v>
       </c>
-      <c r="J10">
+      <c r="K10">
         <v>-25300000.0</v>
       </c>
-      <c r="K10">
+      <c r="L10">
         <v>-18000000.0</v>
       </c>
-      <c r="L10">
+      <c r="M10">
         <v>-13700000.0</v>
       </c>
-      <c r="M10">
+      <c r="N10">
         <v>-29600000.0</v>
       </c>
-      <c r="N10">
+      <c r="O10">
         <v>-44000000.0</v>
       </c>
-      <c r="O10">
+      <c r="P10">
         <v>-161400000.0</v>
       </c>
-      <c r="P10">
+      <c r="Q10">
         <v>-55400000.0</v>
       </c>
-      <c r="Q10">
+      <c r="R10">
         <v>-66700000.0</v>
       </c>
-      <c r="R10">
+      <c r="S10">
         <v>-23100000.0</v>
       </c>
-      <c r="S10">
+      <c r="T10">
         <v>-89800000.0</v>
       </c>
-      <c r="T10">
+      <c r="U10">
         <v>-51400000.0</v>
       </c>
-      <c r="U10">
+      <c r="V10">
         <v>-39600000.0</v>
       </c>
-      <c r="V10">
+      <c r="W10">
         <v>-47800000.0</v>
       </c>
-      <c r="W10">
+      <c r="X10">
         <v>-934152.0</v>
       </c>
-      <c r="X10">
+      <c r="Y10">
         <v>-32196117.0</v>
       </c>
-      <c r="Y10">
+      <c r="Z10">
         <v>-58661.0</v>
       </c>
-      <c r="Z10"/>
-[...2 lines deleted...]
-      </c>
+      <c r="AA10"/>
       <c r="AB10">
         <v>-341.0</v>
       </c>
-      <c r="AC10"/>
+      <c r="AC10">
+        <v>-341.0</v>
+      </c>
       <c r="AD10"/>
       <c r="AE10"/>
       <c r="AF10"/>
       <c r="AG10"/>
       <c r="AH10"/>
-    </row>
-    <row r="11" spans="1:34">
+      <c r="AI10"/>
+    </row>
+    <row r="11" spans="1:35">
       <c r="A11" t="s">
-        <v>109</v>
+        <v>110</v>
       </c>
       <c r="B11">
+        <v>3200000.0</v>
+      </c>
+      <c r="C11">
         <v>-1800000.0</v>
       </c>
-      <c r="C11">
+      <c r="D11">
         <v>5300000.0</v>
       </c>
-      <c r="D11">
+      <c r="E11">
         <v>-1900000.0</v>
       </c>
-      <c r="E11">
+      <c r="F11">
         <v>-700000.0</v>
       </c>
-      <c r="F11">
+      <c r="G11">
         <v>200000.0</v>
       </c>
-      <c r="G11">
+      <c r="H11">
         <v>-200000.0</v>
       </c>
-      <c r="H11">
+      <c r="I11">
         <v>1000000.0</v>
       </c>
-      <c r="I11">
+      <c r="J11">
         <v>700000.0</v>
       </c>
-      <c r="J11">
+      <c r="K11">
         <v>1200000.0</v>
       </c>
-      <c r="K11">
+      <c r="L11">
         <v>-3500000.0</v>
       </c>
-      <c r="L11">
+      <c r="M11">
         <v>-800000.0</v>
       </c>
-      <c r="M11">
+      <c r="N11">
         <v>-1200000.0</v>
       </c>
-      <c r="N11">
+      <c r="O11">
         <v>-1100000.0</v>
       </c>
-      <c r="O11">
+      <c r="P11">
         <v>-1700000.0</v>
       </c>
-      <c r="P11">
+      <c r="Q11">
         <v>-5000000.0</v>
       </c>
-      <c r="Q11">
+      <c r="R11">
         <v>-7400000.0</v>
       </c>
-      <c r="R11">
+      <c r="S11">
         <v>-4100000.0</v>
       </c>
-      <c r="S11">
+      <c r="T11">
         <v>-7700000.0</v>
       </c>
-      <c r="T11">
+      <c r="U11">
         <v>-4700000.0</v>
       </c>
-      <c r="U11">
+      <c r="V11">
         <v>14400000.0</v>
       </c>
-      <c r="V11">
+      <c r="W11">
         <v>-7100000.0</v>
       </c>
-      <c r="W11">
+      <c r="X11">
         <v>-187637.0</v>
       </c>
-      <c r="X11">
+      <c r="Y11">
         <v>-65998.0</v>
       </c>
-      <c r="Y11">
+      <c r="Z11">
         <v>-12262.0</v>
       </c>
-      <c r="Z11"/>
-      <c r="AA11">
+      <c r="AA11"/>
+      <c r="AB11">
         <v>-46808.0</v>
       </c>
-      <c r="AB11"/>
       <c r="AC11"/>
       <c r="AD11"/>
-      <c r="AE11">
+      <c r="AE11"/>
+      <c r="AF11">
         <v>-437000.0</v>
       </c>
-      <c r="AF11">
+      <c r="AG11">
         <v>2378000.0</v>
       </c>
-      <c r="AG11">
+      <c r="AH11">
         <v>2061000.0</v>
       </c>
-      <c r="AH11">
+      <c r="AI11">
         <v>2466000.0</v>
       </c>
     </row>
-    <row r="12" spans="1:34">
+    <row r="12" spans="1:35">
       <c r="A12" t="s">
-        <v>110</v>
+        <v>111</v>
       </c>
       <c r="B12">
         <v>8400000.0</v>
       </c>
       <c r="C12">
+        <v>8400000.0</v>
+      </c>
+      <c r="D12">
         <v>9000000.0</v>
       </c>
-      <c r="D12">
+      <c r="E12">
         <v>8900000.0</v>
       </c>
-      <c r="E12">
+      <c r="F12">
         <v>11800000.0</v>
       </c>
-      <c r="F12">
+      <c r="G12">
         <v>12500000.0</v>
       </c>
-      <c r="G12">
+      <c r="H12">
         <v>13200000.0</v>
       </c>
-      <c r="H12">
+      <c r="I12">
         <v>14100000.0</v>
       </c>
-      <c r="I12">
+      <c r="J12">
         <v>15100000.0</v>
       </c>
-      <c r="J12">
+      <c r="K12">
         <v>15500000.0</v>
       </c>
-      <c r="K12">
+      <c r="L12">
         <v>15800000.0</v>
       </c>
-      <c r="L12">
+      <c r="M12">
         <v>15500000.0</v>
       </c>
-      <c r="M12">
+      <c r="N12">
         <v>14600000.0</v>
       </c>
-      <c r="N12">
+      <c r="O12">
         <v>16000000.0</v>
       </c>
-      <c r="O12">
+      <c r="P12">
         <v>12500000.0</v>
       </c>
-      <c r="P12">
+      <c r="Q12">
         <v>13100000.0</v>
       </c>
-      <c r="Q12">
+      <c r="R12">
         <v>8400000.0</v>
       </c>
-      <c r="R12">
+      <c r="S12">
         <v>7900000.0</v>
       </c>
-      <c r="S12">
+      <c r="T12">
         <v>15300000.0</v>
       </c>
-      <c r="T12">
+      <c r="U12">
         <v>52800000.0</v>
       </c>
-      <c r="U12">
+      <c r="V12">
         <v>43700000.0</v>
       </c>
-      <c r="V12">
+      <c r="W12">
         <v>43100000.0</v>
       </c>
-      <c r="W12"/>
       <c r="X12"/>
-      <c r="Y12">
+      <c r="Y12"/>
+      <c r="Z12">
         <v>38600000.0</v>
       </c>
-      <c r="Z12"/>
       <c r="AA12"/>
       <c r="AB12"/>
       <c r="AC12"/>
       <c r="AD12"/>
       <c r="AE12"/>
       <c r="AF12"/>
       <c r="AG12"/>
       <c r="AH12"/>
-    </row>
-    <row r="13" spans="1:34">
+      <c r="AI12"/>
+    </row>
+    <row r="13" spans="1:35">
       <c r="A13" t="s">
-        <v>111</v>
+        <v>112</v>
       </c>
       <c r="B13">
+        <v>2600000.0</v>
+      </c>
+      <c r="C13">
         <v>3400000.0</v>
       </c>
-      <c r="C13">
+      <c r="D13">
         <v>2500000.0</v>
       </c>
-      <c r="D13">
+      <c r="E13">
         <v>2200000.0</v>
       </c>
-      <c r="E13">
+      <c r="F13">
         <v>3700000.0</v>
       </c>
-      <c r="F13">
+      <c r="G13">
         <v>1900000.0</v>
       </c>
-      <c r="G13">
+      <c r="H13">
         <v>1500000.0</v>
       </c>
-      <c r="H13">
+      <c r="I13">
         <v>1400000.0</v>
       </c>
-      <c r="I13">
+      <c r="J13">
         <v>2000000.0</v>
       </c>
-      <c r="J13">
+      <c r="K13">
         <v>1700000.0</v>
       </c>
-      <c r="K13">
+      <c r="L13">
         <v>1400000.0</v>
       </c>
-      <c r="L13">
+      <c r="M13">
         <v>1300000.0</v>
       </c>
-      <c r="M13">
+      <c r="N13">
         <v>19100000.0</v>
       </c>
-      <c r="N13">
+      <c r="O13">
         <v>28000000.0</v>
       </c>
-      <c r="O13">
+      <c r="P13">
         <v>600000.0</v>
       </c>
-      <c r="P13">
+      <c r="Q13">
         <v>28200000.0</v>
       </c>
-      <c r="Q13">
+      <c r="R13">
         <v>7900000.0</v>
       </c>
-      <c r="R13">
+      <c r="S13">
         <v>10500000.0</v>
       </c>
-      <c r="S13"/>
       <c r="T13"/>
       <c r="U13"/>
       <c r="V13"/>
       <c r="W13"/>
       <c r="X13"/>
       <c r="Y13"/>
       <c r="Z13"/>
       <c r="AA13"/>
       <c r="AB13"/>
       <c r="AC13"/>
       <c r="AD13"/>
       <c r="AE13"/>
       <c r="AF13"/>
       <c r="AG13"/>
       <c r="AH13"/>
-    </row>
-    <row r="14" spans="1:34">
+      <c r="AI13"/>
+    </row>
+    <row r="14" spans="1:35">
       <c r="A14" t="s">
-        <v>112</v>
+        <v>113</v>
       </c>
       <c r="B14">
+        <v>-400000.0</v>
+      </c>
+      <c r="C14">
         <v>0.0</v>
       </c>
-      <c r="C14">
+      <c r="D14">
         <v>-500000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>-200000.0</v>
       </c>
       <c r="E14">
         <v>-200000.0</v>
       </c>
       <c r="F14">
+        <v>-200000.0</v>
+      </c>
+      <c r="G14">
         <v>-100000.0</v>
       </c>
-      <c r="G14">
+      <c r="H14">
         <v>-900000.0</v>
       </c>
-      <c r="H14">
+      <c r="I14">
         <v>400000.0</v>
       </c>
-      <c r="I14">
+      <c r="J14">
         <v>300000.0</v>
       </c>
-      <c r="J14">
+      <c r="K14">
         <v>700000.0</v>
       </c>
-      <c r="K14">
+      <c r="L14">
         <v>-700000.0</v>
       </c>
-      <c r="L14">
+      <c r="M14">
         <v>800000.0</v>
       </c>
-      <c r="M14">
+      <c r="N14">
         <v>700000.0</v>
       </c>
-      <c r="N14">
+      <c r="O14">
         <v>1000000.0</v>
       </c>
-      <c r="O14">
+      <c r="P14">
         <v>6200000.0</v>
       </c>
-      <c r="P14">
+      <c r="Q14">
         <v>3300000.0</v>
       </c>
-      <c r="Q14">
+      <c r="R14">
         <v>700000.0</v>
       </c>
-      <c r="R14">
+      <c r="S14">
         <v>1300000.0</v>
       </c>
-      <c r="S14"/>
-      <c r="T14">
+      <c r="T14"/>
+      <c r="U14">
         <v>0.0</v>
       </c>
-      <c r="U14"/>
       <c r="V14"/>
       <c r="W14"/>
       <c r="X14"/>
       <c r="Y14"/>
       <c r="Z14"/>
       <c r="AA14"/>
       <c r="AB14"/>
       <c r="AC14"/>
       <c r="AD14"/>
       <c r="AE14"/>
       <c r="AF14"/>
       <c r="AG14"/>
       <c r="AH14"/>
-    </row>
-    <row r="15" spans="1:34">
+      <c r="AI14"/>
+    </row>
+    <row r="15" spans="1:35">
       <c r="A15" t="s">
-        <v>113</v>
+        <v>114</v>
       </c>
       <c r="B15">
+        <v>7700000.0</v>
+      </c>
+      <c r="C15">
         <v>-3400000.0</v>
       </c>
-      <c r="C15">
+      <c r="D15">
         <v>17300000.0</v>
       </c>
-      <c r="D15">
+      <c r="E15">
         <v>2900000.0</v>
       </c>
-      <c r="E15">
+      <c r="F15">
         <v>8300000.0</v>
       </c>
-      <c r="F15">
+      <c r="G15">
         <v>300000.0</v>
       </c>
-      <c r="G15">
+      <c r="H15">
         <v>15000000.0</v>
       </c>
-      <c r="H15">
+      <c r="I15">
         <v>-13600000.0</v>
       </c>
-      <c r="I15">
+      <c r="J15">
         <v>-11700000.0</v>
       </c>
-      <c r="J15">
+      <c r="K15">
         <v>-25800000.0</v>
       </c>
-      <c r="K15">
+      <c r="L15">
         <v>-15200000.0</v>
       </c>
-      <c r="L15">
+      <c r="M15">
         <v>-12100000.0</v>
       </c>
-      <c r="M15">
+      <c r="N15">
         <v>-27700000.0</v>
       </c>
-      <c r="N15">
+      <c r="O15">
         <v>-41900000.0</v>
       </c>
-      <c r="O15">
+      <c r="P15">
         <v>-153500000.0</v>
       </c>
-      <c r="P15">
+      <c r="Q15">
         <v>-47100000.0</v>
       </c>
-      <c r="Q15">
+      <c r="R15">
         <v>-58600000.0</v>
       </c>
-      <c r="R15">
+      <c r="S15">
         <v>-17700000.0</v>
       </c>
-      <c r="S15">
+      <c r="T15">
         <v>-81200000.0</v>
       </c>
-      <c r="T15">
+      <c r="U15">
         <v>-46700000.0</v>
       </c>
-      <c r="U15">
+      <c r="V15">
         <v>-53900000.0</v>
       </c>
-      <c r="V15">
+      <c r="W15">
         <v>-40700000.0</v>
       </c>
-      <c r="W15">
+      <c r="X15">
         <v>-746515.0</v>
       </c>
-      <c r="X15">
+      <c r="Y15">
         <v>-32130119.0</v>
       </c>
-      <c r="Y15">
+      <c r="Z15">
         <v>-46399.0</v>
       </c>
-      <c r="Z15"/>
-[...2 lines deleted...]
-      </c>
+      <c r="AA15"/>
       <c r="AB15">
         <v>-341.0</v>
       </c>
-      <c r="AC15"/>
+      <c r="AC15">
+        <v>-341.0</v>
+      </c>
       <c r="AD15"/>
       <c r="AE15"/>
       <c r="AF15"/>
       <c r="AG15"/>
       <c r="AH15"/>
-    </row>
-    <row r="16" spans="1:34">
+      <c r="AI15"/>
+    </row>
+    <row r="16" spans="1:35">
       <c r="A16" t="s">
-        <v>114</v>
+        <v>115</v>
       </c>
       <c r="B16"/>
-      <c r="C16">
+      <c r="C16"/>
+      <c r="D16">
         <v>17300000.0</v>
       </c>
-      <c r="D16">
+      <c r="E16">
         <v>2900000.0</v>
       </c>
-      <c r="E16">
+      <c r="F16">
         <v>8300000.0</v>
       </c>
-      <c r="F16">
+      <c r="G16">
         <v>300000.0</v>
       </c>
-      <c r="G16">
+      <c r="H16">
         <v>15000000.0</v>
       </c>
-      <c r="H16">
+      <c r="I16">
         <v>-13600000.0</v>
       </c>
-      <c r="I16"/>
       <c r="J16"/>
       <c r="K16"/>
-      <c r="L16">
+      <c r="L16"/>
+      <c r="M16">
         <v>-12100000.0</v>
       </c>
-      <c r="M16">
+      <c r="N16">
         <v>-27700000.0</v>
       </c>
-      <c r="N16">
+      <c r="O16">
         <v>-41900000.0</v>
       </c>
-      <c r="O16">
+      <c r="P16">
         <v>-153500000.0</v>
       </c>
-      <c r="P16">
+      <c r="Q16">
         <v>-47100000.0</v>
       </c>
-      <c r="Q16">
+      <c r="R16">
         <v>-58600000.0</v>
       </c>
-      <c r="R16">
+      <c r="S16">
         <v>-17700000.0</v>
       </c>
-      <c r="S16">
+      <c r="T16">
         <v>-81200000.0</v>
       </c>
-      <c r="T16">
+      <c r="U16">
         <v>-46700000.0</v>
       </c>
-      <c r="U16">
+      <c r="V16">
         <v>-27400000.0</v>
       </c>
-      <c r="V16"/>
       <c r="W16"/>
-      <c r="X16">
+      <c r="X16"/>
+      <c r="Y16">
         <v>-40400000.0</v>
       </c>
-      <c r="Y16">
+      <c r="Z16">
         <v>-24500000.0</v>
       </c>
-      <c r="Z16"/>
       <c r="AA16"/>
       <c r="AB16"/>
       <c r="AC16"/>
       <c r="AD16"/>
-      <c r="AE16">
+      <c r="AE16"/>
+      <c r="AF16">
         <v>-9277000.0</v>
       </c>
-      <c r="AF16">
+      <c r="AG16">
         <v>2843000.0</v>
       </c>
-      <c r="AG16">
+      <c r="AH16">
         <v>-1661000.0</v>
       </c>
-      <c r="AH16">
+      <c r="AI16">
         <v>-1634000.0</v>
       </c>
     </row>
-    <row r="17" spans="1:34">
+    <row r="17" spans="1:35">
       <c r="A17" t="s">
-        <v>115</v>
+        <v>116</v>
       </c>
       <c r="B17">
+        <v>8100000.0</v>
+      </c>
+      <c r="C17">
         <v>-3400000.0</v>
       </c>
-      <c r="C17">
+      <c r="D17">
         <v>17800000.0</v>
       </c>
-      <c r="D17">
+      <c r="E17">
         <v>3100000.0</v>
       </c>
-      <c r="E17">
+      <c r="F17">
         <v>8500000.0</v>
       </c>
-      <c r="F17">
+      <c r="G17">
         <v>400000.0</v>
       </c>
-      <c r="G17">
+      <c r="H17">
         <v>15900000.0</v>
       </c>
-      <c r="H17">
+      <c r="I17">
         <v>-14000000.0</v>
       </c>
-      <c r="I17">
+      <c r="J17">
         <v>-12000000.0</v>
       </c>
-      <c r="J17">
+      <c r="K17">
         <v>-26500000.0</v>
       </c>
-      <c r="K17">
+      <c r="L17">
         <v>-14500000.0</v>
       </c>
-      <c r="L17">
+      <c r="M17">
         <v>-12900000.0</v>
       </c>
-      <c r="M17">
+      <c r="N17">
         <v>-28400000.0</v>
       </c>
-      <c r="N17">
+      <c r="O17">
         <v>-42900000.0</v>
       </c>
-      <c r="O17">
+      <c r="P17">
         <v>-159700000.0</v>
       </c>
-      <c r="P17">
+      <c r="Q17">
         <v>-50400000.0</v>
       </c>
-      <c r="Q17">
+      <c r="R17">
         <v>-59300000.0</v>
       </c>
-      <c r="R17">
+      <c r="S17">
         <v>-19000000.0</v>
       </c>
-      <c r="S17"/>
-      <c r="T17">
+      <c r="T17"/>
+      <c r="U17">
         <v>-1024024.0</v>
       </c>
-      <c r="U17">
+      <c r="V17">
         <v>-8668666.0</v>
       </c>
-      <c r="V17">
+      <c r="W17">
         <v>9682349.0</v>
       </c>
-      <c r="W17">
+      <c r="X17">
         <v>-746515.0</v>
       </c>
-      <c r="X17">
+      <c r="Y17">
         <v>-248220.0</v>
       </c>
-      <c r="Y17"/>
       <c r="Z17"/>
       <c r="AA17"/>
       <c r="AB17"/>
       <c r="AC17"/>
       <c r="AD17"/>
       <c r="AE17"/>
       <c r="AF17"/>
       <c r="AG17"/>
       <c r="AH17"/>
-    </row>
-    <row r="18" spans="1:34">
+      <c r="AI17"/>
+    </row>
+    <row r="18" spans="1:35">
       <c r="A18" t="s">
-        <v>116</v>
+        <v>117</v>
       </c>
       <c r="B18">
+        <v>-5800000.0</v>
+      </c>
+      <c r="C18">
         <v>-5000000.0</v>
       </c>
-      <c r="C18">
+      <c r="D18">
         <v>-3000000.0</v>
       </c>
-      <c r="D18">
+      <c r="E18">
         <v>-6700000.0</v>
       </c>
-      <c r="E18">
+      <c r="F18">
         <v>-9800000.0</v>
       </c>
-      <c r="F18">
+      <c r="G18">
         <v>-10600000.0</v>
       </c>
-      <c r="G18">
+      <c r="H18">
         <v>-11700000.0</v>
       </c>
-      <c r="H18">
+      <c r="I18">
         <v>-12700000.0</v>
       </c>
-      <c r="I18">
+      <c r="J18">
         <v>-13100000.0</v>
       </c>
-      <c r="J18">
+      <c r="K18">
         <v>-13800000.0</v>
       </c>
-      <c r="K18">
+      <c r="L18">
         <v>-14400000.0</v>
       </c>
-      <c r="L18">
+      <c r="M18">
         <v>-14200000.0</v>
       </c>
-      <c r="M18">
+      <c r="N18">
         <v>-13600000.0</v>
       </c>
-      <c r="N18">
+      <c r="O18">
         <v>-14900000.0</v>
       </c>
-      <c r="O18">
+      <c r="P18">
         <v>-12500000.0</v>
       </c>
-      <c r="P18">
+      <c r="Q18">
         <v>-13100000.0</v>
       </c>
-      <c r="Q18">
+      <c r="R18">
         <v>-8400000.0</v>
       </c>
-      <c r="R18">
+      <c r="S18">
         <v>-7900000.0</v>
       </c>
-      <c r="S18"/>
-      <c r="T18">
+      <c r="T18"/>
+      <c r="U18">
         <v>-52800000.0</v>
       </c>
-      <c r="U18"/>
       <c r="V18"/>
       <c r="W18"/>
       <c r="X18"/>
       <c r="Y18"/>
       <c r="Z18"/>
       <c r="AA18"/>
       <c r="AB18"/>
       <c r="AC18"/>
       <c r="AD18"/>
       <c r="AE18"/>
       <c r="AF18"/>
       <c r="AG18"/>
       <c r="AH18"/>
-    </row>
-    <row r="19" spans="1:34">
+      <c r="AI18"/>
+    </row>
+    <row r="19" spans="1:35">
       <c r="A19" t="s">
-        <v>117</v>
+        <v>118</v>
       </c>
       <c r="B19"/>
       <c r="C19"/>
       <c r="D19"/>
       <c r="E19"/>
       <c r="F19"/>
       <c r="G19"/>
       <c r="H19"/>
       <c r="I19"/>
       <c r="J19"/>
       <c r="K19"/>
       <c r="L19"/>
       <c r="M19"/>
       <c r="N19"/>
       <c r="O19"/>
       <c r="P19"/>
       <c r="Q19"/>
       <c r="R19"/>
       <c r="S19"/>
       <c r="T19"/>
       <c r="U19"/>
       <c r="V19"/>
       <c r="W19"/>
       <c r="X19"/>
       <c r="Y19"/>
       <c r="Z19"/>
       <c r="AA19"/>
       <c r="AB19"/>
       <c r="AC19"/>
       <c r="AD19"/>
       <c r="AE19"/>
       <c r="AF19"/>
       <c r="AG19"/>
       <c r="AH19"/>
-    </row>
-    <row r="20" spans="1:34">
+      <c r="AI19"/>
+    </row>
+    <row r="20" spans="1:35">
       <c r="A20" t="s">
-        <v>118</v>
+        <v>119</v>
       </c>
       <c r="B20"/>
       <c r="C20"/>
       <c r="D20"/>
       <c r="E20"/>
       <c r="F20"/>
       <c r="G20"/>
       <c r="H20"/>
       <c r="I20"/>
       <c r="J20"/>
       <c r="K20"/>
       <c r="L20"/>
       <c r="M20"/>
       <c r="N20"/>
       <c r="O20"/>
       <c r="P20"/>
       <c r="Q20"/>
       <c r="R20"/>
       <c r="S20"/>
       <c r="T20"/>
       <c r="U20"/>
       <c r="V20"/>
       <c r="W20"/>
       <c r="X20"/>
       <c r="Y20"/>
       <c r="Z20"/>
       <c r="AA20"/>
       <c r="AB20"/>
       <c r="AC20"/>
       <c r="AD20"/>
       <c r="AE20"/>
       <c r="AF20"/>
       <c r="AG20"/>
       <c r="AH20"/>
-    </row>
-    <row r="21" spans="1:34">
+      <c r="AI20"/>
+    </row>
+    <row r="21" spans="1:35">
       <c r="A21" t="s">
-        <v>119</v>
+        <v>120</v>
       </c>
       <c r="B21">
+        <v>17900000.0</v>
+      </c>
+      <c r="C21">
         <v>3700000.0</v>
       </c>
-      <c r="C21">
+      <c r="D21">
         <v>25500000.0</v>
       </c>
-      <c r="D21">
+      <c r="E21">
         <v>7400000.0</v>
       </c>
-      <c r="E21">
+      <c r="F21">
         <v>9900000.0</v>
       </c>
-      <c r="F21">
+      <c r="G21">
         <v>8700000.0</v>
       </c>
-      <c r="G21">
+      <c r="H21">
         <v>29000000.0</v>
       </c>
-      <c r="H21">
+      <c r="I21">
         <v>-1600000.0</v>
       </c>
-      <c r="I21">
+      <c r="J21">
         <v>2300000.0</v>
       </c>
-      <c r="J21">
+      <c r="K21">
         <v>-4900000.0</v>
       </c>
-      <c r="K21">
+      <c r="L21">
         <v>13400000.0</v>
       </c>
-      <c r="L21">
+      <c r="M21">
         <v>-11100000.0</v>
       </c>
-      <c r="M21">
+      <c r="N21">
         <v>-10600000.0</v>
       </c>
-      <c r="N21">
+      <c r="O21">
         <v>-13600000.0</v>
       </c>
-      <c r="O21">
+      <c r="P21">
         <v>-161900000.0</v>
       </c>
-      <c r="P21">
+      <c r="Q21">
         <v>-27600000.0</v>
       </c>
-      <c r="Q21">
+      <c r="R21">
         <v>-74600000.0</v>
       </c>
-      <c r="R21">
+      <c r="S21">
         <v>-33600000.0</v>
       </c>
-      <c r="S21">
+      <c r="T21">
         <v>-55600000.0</v>
       </c>
-      <c r="T21">
+      <c r="U21">
         <v>-8900000.0</v>
       </c>
-      <c r="U21">
+      <c r="V21">
         <v>4700000.0</v>
       </c>
-      <c r="V21">
+      <c r="W21">
         <v>-8900000.0</v>
       </c>
-      <c r="W21">
+      <c r="X21">
         <v>-945676.0</v>
       </c>
-      <c r="X21">
+      <c r="Y21">
         <v>-1444757.0</v>
       </c>
-      <c r="Y21">
+      <c r="Z21">
         <v>-58661.0</v>
       </c>
-      <c r="Z21"/>
-[...2 lines deleted...]
-      </c>
+      <c r="AA21"/>
       <c r="AB21">
         <v>-341.0</v>
       </c>
-      <c r="AC21"/>
+      <c r="AC21">
+        <v>-341.0</v>
+      </c>
       <c r="AD21"/>
       <c r="AE21"/>
       <c r="AF21"/>
       <c r="AG21"/>
       <c r="AH21"/>
-    </row>
-    <row r="22" spans="1:34">
+      <c r="AI21"/>
+    </row>
+    <row r="22" spans="1:35">
       <c r="A22" t="s">
-        <v>120</v>
+        <v>121</v>
       </c>
       <c r="B22"/>
       <c r="C22"/>
       <c r="D22"/>
       <c r="E22"/>
       <c r="F22"/>
       <c r="G22"/>
       <c r="H22"/>
       <c r="I22"/>
       <c r="J22"/>
       <c r="K22"/>
       <c r="L22"/>
       <c r="M22"/>
       <c r="N22"/>
       <c r="O22"/>
       <c r="P22"/>
       <c r="Q22"/>
       <c r="R22"/>
       <c r="S22"/>
       <c r="T22"/>
       <c r="U22"/>
       <c r="V22"/>
       <c r="W22"/>
       <c r="X22"/>
       <c r="Y22"/>
       <c r="Z22"/>
       <c r="AA22"/>
       <c r="AB22"/>
       <c r="AC22"/>
       <c r="AD22"/>
       <c r="AE22"/>
       <c r="AF22"/>
       <c r="AG22"/>
       <c r="AH22"/>
-    </row>
-    <row r="23" spans="1:34">
+      <c r="AI22"/>
+    </row>
+    <row r="23" spans="1:35">
       <c r="A23" t="s">
-        <v>121</v>
+        <v>122</v>
       </c>
       <c r="B23">
+        <v>248900000.0</v>
+      </c>
+      <c r="C23">
         <v>253900000.0</v>
       </c>
-      <c r="C23">
+      <c r="D23">
         <v>251900000.0</v>
       </c>
-      <c r="D23">
+      <c r="E23">
         <v>215700000.0</v>
       </c>
-      <c r="E23">
+      <c r="F23">
         <v>213000000.0</v>
       </c>
-      <c r="F23">
+      <c r="G23">
         <v>193300000.0</v>
       </c>
-      <c r="G23">
+      <c r="H23">
         <v>225300000.0</v>
       </c>
-      <c r="H23">
+      <c r="I23">
         <v>208400000.0</v>
       </c>
-      <c r="I23">
+      <c r="J23">
         <v>204800000.0</v>
       </c>
-      <c r="J23">
+      <c r="K23">
         <v>197500000.0</v>
       </c>
-      <c r="K23">
+      <c r="L23">
         <v>217000000.0</v>
       </c>
-      <c r="L23">
+      <c r="M23">
         <v>202300000.0</v>
       </c>
-      <c r="M23">
+      <c r="N23">
         <v>207800000.0</v>
       </c>
-      <c r="N23">
+      <c r="O23">
         <v>195700000.0</v>
       </c>
-      <c r="O23">
+      <c r="P23">
         <v>379800000.0</v>
       </c>
-      <c r="P23">
+      <c r="Q23">
         <v>188500000.0</v>
       </c>
-      <c r="Q23">
+      <c r="R23">
         <v>250400000.0</v>
       </c>
-      <c r="R23">
+      <c r="S23">
         <v>196800000.0</v>
       </c>
-      <c r="S23">
+      <c r="T23">
         <v>233400000.0</v>
       </c>
-      <c r="T23">
+      <c r="U23">
         <v>153200000.0</v>
       </c>
-      <c r="U23">
+      <c r="V23">
         <v>175300000.0</v>
       </c>
-      <c r="V23">
+      <c r="W23">
         <v>175100000.0</v>
       </c>
-      <c r="W23">
+      <c r="X23">
         <v>945676.0</v>
       </c>
-      <c r="X23">
+      <c r="Y23">
         <v>1444757.0</v>
       </c>
-      <c r="Y23">
+      <c r="Z23">
         <v>58661.0</v>
       </c>
-      <c r="Z23"/>
-[...2 lines deleted...]
-      </c>
+      <c r="AA23"/>
       <c r="AB23">
         <v>341.0</v>
       </c>
-      <c r="AC23"/>
+      <c r="AC23">
+        <v>341.0</v>
+      </c>
       <c r="AD23"/>
       <c r="AE23"/>
       <c r="AF23"/>
       <c r="AG23"/>
       <c r="AH23"/>
-    </row>
-    <row r="24" spans="1:34">
+      <c r="AI23"/>
+    </row>
+    <row r="24" spans="1:35">
       <c r="A24" t="s">
-        <v>122</v>
+        <v>123</v>
       </c>
       <c r="B24"/>
       <c r="C24"/>
       <c r="D24"/>
       <c r="E24"/>
       <c r="F24"/>
       <c r="G24"/>
       <c r="H24"/>
       <c r="I24"/>
       <c r="J24"/>
       <c r="K24"/>
       <c r="L24"/>
       <c r="M24"/>
       <c r="N24"/>
       <c r="O24"/>
       <c r="P24"/>
       <c r="Q24"/>
       <c r="R24"/>
       <c r="S24"/>
       <c r="T24"/>
       <c r="U24"/>
       <c r="V24"/>
       <c r="W24"/>
       <c r="X24"/>
       <c r="Y24"/>
       <c r="Z24"/>
       <c r="AA24"/>
       <c r="AB24"/>
       <c r="AC24"/>
       <c r="AD24"/>
       <c r="AE24"/>
       <c r="AF24"/>
       <c r="AG24"/>
       <c r="AH24"/>
-    </row>
-    <row r="25" spans="1:34">
+      <c r="AI24"/>
+    </row>
+    <row r="25" spans="1:35">
       <c r="A25" t="s">
-        <v>123</v>
+        <v>124</v>
       </c>
       <c r="B25">
+        <v>38800000.0</v>
+      </c>
+      <c r="C25">
         <v>40800000.0</v>
       </c>
-      <c r="C25">
+      <c r="D25">
         <v>35600000.0</v>
       </c>
-      <c r="D25">
+      <c r="E25">
         <v>34900000.0</v>
       </c>
-      <c r="E25">
+      <c r="F25">
         <v>33800000.0</v>
       </c>
-      <c r="F25">
+      <c r="G25">
         <v>33700000.0</v>
       </c>
-      <c r="G25">
+      <c r="H25">
         <v>34600000.0</v>
       </c>
-      <c r="H25">
+      <c r="I25">
         <v>38600000.0</v>
       </c>
-      <c r="I25">
+      <c r="J25">
         <v>38400000.0</v>
       </c>
-      <c r="J25">
+      <c r="K25">
         <v>38800000.0</v>
       </c>
-      <c r="K25">
+      <c r="L25">
         <v>40000000.0</v>
       </c>
-      <c r="L25">
+      <c r="M25">
         <v>40600000.0</v>
       </c>
-      <c r="M25">
+      <c r="N25">
         <v>40900000.0</v>
       </c>
-      <c r="N25">
+      <c r="O25">
         <v>41300000.0</v>
       </c>
-      <c r="O25">
+      <c r="P25">
         <v>42100000.0</v>
       </c>
-      <c r="P25">
+      <c r="Q25">
         <v>42600000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>44900000.0</v>
       </c>
       <c r="R25">
         <v>44900000.0</v>
       </c>
       <c r="S25">
+        <v>44900000.0</v>
+      </c>
+      <c r="T25">
         <v>37000.0</v>
       </c>
-      <c r="T25">
+      <c r="U25">
         <v>25900000.0</v>
       </c>
-      <c r="U25"/>
       <c r="V25"/>
       <c r="W25"/>
       <c r="X25"/>
       <c r="Y25"/>
       <c r="Z25"/>
       <c r="AA25"/>
       <c r="AB25"/>
       <c r="AC25"/>
       <c r="AD25"/>
       <c r="AE25"/>
       <c r="AF25"/>
       <c r="AG25"/>
       <c r="AH25"/>
-    </row>
-    <row r="26" spans="1:34">
+      <c r="AI25"/>
+    </row>
+    <row r="26" spans="1:35">
       <c r="A26" t="s">
-        <v>124</v>
+        <v>125</v>
       </c>
       <c r="B26">
+        <v>10100000.0</v>
+      </c>
+      <c r="C26">
         <v>9600000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>10100000.0</v>
       </c>
       <c r="D26">
         <v>10100000.0</v>
       </c>
       <c r="E26">
+        <v>10100000.0</v>
+      </c>
+      <c r="F26">
         <v>10000000.0</v>
       </c>
-      <c r="F26">
+      <c r="G26">
         <v>8700000.0</v>
       </c>
-      <c r="G26">
+      <c r="H26">
         <v>8100000.0</v>
       </c>
-      <c r="H26">
+      <c r="I26">
         <v>10200000.0</v>
       </c>
-      <c r="I26">
+      <c r="J26">
         <v>8800000.0</v>
       </c>
-      <c r="J26">
+      <c r="K26">
         <v>7900000.0</v>
       </c>
-      <c r="K26">
+      <c r="L26">
         <v>7800000.0</v>
       </c>
-      <c r="L26">
+      <c r="M26">
         <v>7900000.0</v>
       </c>
-      <c r="M26">
+      <c r="N26">
         <v>8400000.0</v>
       </c>
-      <c r="N26">
+      <c r="O26">
         <v>7600000.0</v>
       </c>
-      <c r="O26">
+      <c r="P26">
         <v>7800000.0</v>
       </c>
-      <c r="P26">
+      <c r="Q26">
         <v>8000000.0</v>
       </c>
-      <c r="Q26">
+      <c r="R26">
         <v>7400000.0</v>
       </c>
-      <c r="R26">
+      <c r="S26">
         <v>7100000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>8500000.0</v>
       </c>
       <c r="T26">
         <v>8500000.0</v>
       </c>
       <c r="U26">
+        <v>8500000.0</v>
+      </c>
+      <c r="V26">
         <v>8200000.0</v>
       </c>
-      <c r="V26">
+      <c r="W26">
         <v>11000000.0</v>
       </c>
-      <c r="W26"/>
       <c r="X26"/>
-      <c r="Y26">
+      <c r="Y26"/>
+      <c r="Z26">
         <v>3600000.0</v>
       </c>
-      <c r="Z26"/>
       <c r="AA26"/>
       <c r="AB26"/>
       <c r="AC26"/>
       <c r="AD26"/>
       <c r="AE26"/>
       <c r="AF26"/>
       <c r="AG26"/>
       <c r="AH26"/>
-    </row>
-    <row r="27" spans="1:34">
+      <c r="AI26"/>
+    </row>
+    <row r="27" spans="1:35">
       <c r="A27" t="s">
-        <v>125</v>
+        <v>126</v>
       </c>
       <c r="B27"/>
       <c r="C27"/>
       <c r="D27"/>
       <c r="E27"/>
       <c r="F27"/>
-      <c r="G27">
+      <c r="G27"/>
+      <c r="H27">
         <v>1700000.0</v>
       </c>
-      <c r="H27"/>
       <c r="I27"/>
       <c r="J27"/>
-      <c r="K27">
+      <c r="K27"/>
+      <c r="L27">
         <v>1300000.0</v>
       </c>
-      <c r="L27"/>
       <c r="M27"/>
       <c r="N27"/>
-      <c r="O27">
+      <c r="O27"/>
+      <c r="P27">
         <v>1700000.0</v>
       </c>
-      <c r="P27"/>
       <c r="Q27"/>
       <c r="R27"/>
-      <c r="S27">
+      <c r="S27"/>
+      <c r="T27">
         <v>800000.0</v>
       </c>
-      <c r="T27">
+      <c r="U27">
         <v>58823151.0</v>
       </c>
-      <c r="U27">
+      <c r="V27">
         <v>58612345.0</v>
       </c>
-      <c r="V27">
+      <c r="W27">
         <v>59632533.0</v>
       </c>
-      <c r="W27"/>
       <c r="X27"/>
-      <c r="Y27">
+      <c r="Y27"/>
+      <c r="Z27">
         <v>900000.0</v>
       </c>
-      <c r="Z27"/>
       <c r="AA27"/>
       <c r="AB27"/>
       <c r="AC27"/>
       <c r="AD27"/>
       <c r="AE27"/>
       <c r="AF27"/>
       <c r="AG27"/>
       <c r="AH27"/>
-    </row>
-    <row r="28" spans="1:34">
+      <c r="AI27"/>
+    </row>
+    <row r="28" spans="1:35">
       <c r="A28" t="s">
-        <v>126</v>
+        <v>127</v>
       </c>
       <c r="B28">
+        <v>105100000.0</v>
+      </c>
+      <c r="C28">
         <v>105800000.0</v>
       </c>
-      <c r="C28">
+      <c r="D28">
         <v>99900000.0</v>
       </c>
-      <c r="D28">
+      <c r="E28">
         <v>87000000.0</v>
       </c>
-      <c r="E28">
+      <c r="F28">
         <v>8088000.0</v>
       </c>
-      <c r="F28">
+      <c r="G28">
         <v>78700000.0</v>
       </c>
-      <c r="G28">
+      <c r="H28">
         <v>83300000.0</v>
       </c>
-      <c r="H28">
+      <c r="I28">
         <v>84300000.0</v>
       </c>
-      <c r="I28">
+      <c r="J28">
         <v>87500000.0</v>
       </c>
-      <c r="J28">
+      <c r="K28">
         <v>84100000.0</v>
       </c>
-      <c r="K28">
+      <c r="L28">
         <v>86000000.0</v>
       </c>
-      <c r="L28">
+      <c r="M28">
         <v>83700000.0</v>
       </c>
-      <c r="M28">
+      <c r="N28">
         <v>84000000.0</v>
       </c>
-      <c r="N28">
+      <c r="O28">
         <v>83700000.0</v>
       </c>
-      <c r="O28">
+      <c r="P28">
         <v>88700000.0</v>
       </c>
-      <c r="P28">
+      <c r="Q28">
         <v>89400000.0</v>
       </c>
-      <c r="Q28">
+      <c r="R28">
         <v>91000000.0</v>
       </c>
-      <c r="R28">
+      <c r="S28">
         <v>90900000.0</v>
       </c>
-      <c r="S28">
+      <c r="T28">
         <v>78900000.0</v>
       </c>
-      <c r="T28">
+      <c r="U28">
         <v>2876849.0</v>
       </c>
-      <c r="U28">
+      <c r="V28">
         <v>8087655.0</v>
       </c>
-      <c r="V28">
+      <c r="W28">
         <v>667467.0</v>
       </c>
-      <c r="W28">
+      <c r="X28">
         <v>945676.0</v>
       </c>
-      <c r="X28">
+      <c r="Y28">
         <v>1444757.0</v>
       </c>
-      <c r="Y28">
+      <c r="Z28">
         <v>58661.0</v>
       </c>
-      <c r="Z28"/>
       <c r="AA28"/>
       <c r="AB28"/>
       <c r="AC28"/>
       <c r="AD28"/>
       <c r="AE28"/>
       <c r="AF28"/>
       <c r="AG28"/>
       <c r="AH28"/>
-    </row>
-    <row r="29" spans="1:34">
+      <c r="AI28"/>
+    </row>
+    <row r="29" spans="1:35">
       <c r="A29" t="s">
-        <v>127</v>
+        <v>128</v>
       </c>
       <c r="B29">
+        <v>3200000.0</v>
+      </c>
+      <c r="C29">
         <v>-1800000.0</v>
       </c>
-      <c r="C29">
+      <c r="D29">
         <v>5300000.0</v>
       </c>
-      <c r="D29">
+      <c r="E29">
         <v>-1900000.0</v>
       </c>
-      <c r="E29">
+      <c r="F29">
         <v>-700000.0</v>
       </c>
-      <c r="F29">
+      <c r="G29">
         <v>200000.0</v>
       </c>
-      <c r="G29">
+      <c r="H29">
         <v>-200000.0</v>
       </c>
-      <c r="H29">
+      <c r="I29">
         <v>1000000.0</v>
       </c>
-      <c r="I29">
+      <c r="J29">
         <v>700000.0</v>
       </c>
-      <c r="J29">
+      <c r="K29">
         <v>1200000.0</v>
       </c>
-      <c r="K29">
+      <c r="L29">
         <v>-3500000.0</v>
       </c>
-      <c r="L29">
+      <c r="M29">
         <v>-800000.0</v>
       </c>
-      <c r="M29">
+      <c r="N29">
         <v>-1200000.0</v>
       </c>
-      <c r="N29">
+      <c r="O29">
         <v>-1100000.0</v>
       </c>
-      <c r="O29">
+      <c r="P29">
         <v>-1700000.0</v>
       </c>
-      <c r="P29">
+      <c r="Q29">
         <v>-5000000.0</v>
       </c>
-      <c r="Q29">
+      <c r="R29">
         <v>-7400000.0</v>
       </c>
-      <c r="R29">
+      <c r="S29">
         <v>-4100000.0</v>
       </c>
-      <c r="S29"/>
-      <c r="T29">
+      <c r="T29"/>
+      <c r="U29">
         <v>-139446.0</v>
       </c>
-      <c r="U29">
+      <c r="V29">
         <v>-375811.0</v>
       </c>
-      <c r="V29">
+      <c r="W29">
         <v>-137756.0</v>
       </c>
-      <c r="W29">
+      <c r="X29">
         <v>-187637.0</v>
       </c>
-      <c r="X29">
+      <c r="Y29">
         <v>-65998.0</v>
       </c>
-      <c r="Y29"/>
       <c r="Z29"/>
       <c r="AA29"/>
       <c r="AB29"/>
       <c r="AC29"/>
       <c r="AD29"/>
       <c r="AE29"/>
       <c r="AF29"/>
       <c r="AG29"/>
       <c r="AH29"/>
-    </row>
-    <row r="30" spans="1:34">
+      <c r="AI29"/>
+    </row>
+    <row r="30" spans="1:35">
       <c r="A30" t="s">
-        <v>128</v>
+        <v>129</v>
       </c>
       <c r="B30">
+        <v>115200000.0</v>
+      </c>
+      <c r="C30">
         <v>115400000.0</v>
       </c>
-      <c r="C30">
+      <c r="D30">
         <v>110000000.0</v>
       </c>
-      <c r="D30">
+      <c r="E30">
         <v>97100000.0</v>
       </c>
-      <c r="E30">
+      <c r="F30">
         <v>92800000.0</v>
       </c>
-      <c r="F30">
+      <c r="G30">
         <v>87400000.0</v>
       </c>
-      <c r="G30">
+      <c r="H30">
         <v>93400000.0</v>
       </c>
-      <c r="H30">
+      <c r="I30">
         <v>96000000.0</v>
       </c>
-      <c r="I30">
+      <c r="J30">
         <v>95600000.0</v>
       </c>
-      <c r="J30">
+      <c r="K30">
         <v>92000000.0</v>
       </c>
-      <c r="K30">
+      <c r="L30">
         <v>95100000.0</v>
       </c>
-      <c r="L30">
+      <c r="M30">
         <v>91900000.0</v>
       </c>
-      <c r="M30">
+      <c r="N30">
         <v>98700000.0</v>
       </c>
-      <c r="N30">
+      <c r="O30">
         <v>92700000.0</v>
       </c>
-      <c r="O30">
+      <c r="P30">
         <v>258900000.0</v>
       </c>
-      <c r="P30">
+      <c r="Q30">
         <v>97500000.0</v>
       </c>
-      <c r="Q30">
+      <c r="R30">
         <v>154200000.0</v>
       </c>
-      <c r="R30">
+      <c r="S30">
         <v>104400000.0</v>
       </c>
-      <c r="S30">
+      <c r="T30">
         <v>132100000.0</v>
       </c>
-      <c r="T30">
+      <c r="U30">
         <v>71700000.0</v>
       </c>
-      <c r="U30">
+      <c r="V30">
         <v>74900000.0</v>
       </c>
-      <c r="V30">
+      <c r="W30">
         <v>73300000.0</v>
       </c>
-      <c r="W30">
+      <c r="X30">
         <v>945676.0</v>
       </c>
-      <c r="X30">
+      <c r="Y30">
         <v>1444757.0</v>
       </c>
-      <c r="Y30">
+      <c r="Z30">
         <v>58661.0</v>
       </c>
-      <c r="Z30"/>
-[...2 lines deleted...]
-      </c>
+      <c r="AA30"/>
       <c r="AB30">
         <v>341.0</v>
       </c>
-      <c r="AC30"/>
+      <c r="AC30">
+        <v>341.0</v>
+      </c>
       <c r="AD30"/>
       <c r="AE30"/>
       <c r="AF30"/>
       <c r="AG30"/>
       <c r="AH30"/>
-    </row>
-    <row r="31" spans="1:34">
+      <c r="AI30"/>
+    </row>
+    <row r="31" spans="1:35">
       <c r="A31" t="s">
-        <v>129</v>
+        <v>130</v>
       </c>
       <c r="B31">
+        <v>-6600000.0</v>
+      </c>
+      <c r="C31">
         <v>-8900000.0</v>
       </c>
-      <c r="C31">
+      <c r="D31">
         <v>-2399999.0</v>
       </c>
-      <c r="D31">
+      <c r="E31">
         <v>-6200000.0</v>
       </c>
-      <c r="E31">
+      <c r="F31">
         <v>-2100000.0</v>
       </c>
-      <c r="F31">
+      <c r="G31">
         <v>-8100000.0</v>
       </c>
-      <c r="G31">
+      <c r="H31">
         <v>-13300000.0</v>
       </c>
-      <c r="H31">
+      <c r="I31">
         <v>-11400000.0</v>
       </c>
-      <c r="I31">
+      <c r="J31">
         <v>-13600000.0</v>
       </c>
-      <c r="J31">
+      <c r="K31">
         <v>-20400000.0</v>
       </c>
-      <c r="K31">
+      <c r="L31">
         <v>-31400000.0</v>
       </c>
-      <c r="L31">
+      <c r="M31">
         <v>-2600000.0</v>
       </c>
-      <c r="M31">
+      <c r="N31">
         <v>-19000000.0</v>
       </c>
-      <c r="N31">
+      <c r="O31">
         <v>-30400000.0</v>
       </c>
-      <c r="O31">
+      <c r="P31">
         <v>500000.0</v>
       </c>
-      <c r="P31">
+      <c r="Q31">
         <v>-27800000.0</v>
       </c>
-      <c r="Q31">
+      <c r="R31">
         <v>7900000.0</v>
       </c>
-      <c r="R31">
+      <c r="S31">
         <v>10500000.0</v>
       </c>
-      <c r="S31">
+      <c r="T31">
         <v>-34200000.0</v>
       </c>
-      <c r="T31">
+      <c r="U31">
         <v>-42500000.0</v>
       </c>
-      <c r="U31">
+      <c r="V31">
         <v>-44300000.0</v>
       </c>
-      <c r="V31">
+      <c r="W31">
         <v>-38900000.0</v>
       </c>
-      <c r="W31">
+      <c r="X31">
         <v>11524.0</v>
       </c>
-      <c r="X31">
+      <c r="Y31">
         <v>-30751360.0</v>
       </c>
-      <c r="Y31">
+      <c r="Z31">
         <v>-62800000.0</v>
       </c>
-      <c r="Z31"/>
-[...2 lines deleted...]
-      </c>
+      <c r="AA31"/>
       <c r="AB31">
         <v>-341.0</v>
       </c>
-      <c r="AC31"/>
+      <c r="AC31">
+        <v>-341.0</v>
+      </c>
       <c r="AD31"/>
       <c r="AE31"/>
       <c r="AF31"/>
       <c r="AG31"/>
       <c r="AH31"/>
-    </row>
-    <row r="32" spans="1:34">
+      <c r="AI31"/>
+    </row>
+    <row r="32" spans="1:35">
       <c r="A32" t="s">
-        <v>130</v>
+        <v>131</v>
       </c>
       <c r="B32">
+        <v>266800000.0</v>
+      </c>
+      <c r="C32">
         <v>257600000.0</v>
       </c>
-      <c r="C32">
+      <c r="D32">
         <v>277400000.0</v>
       </c>
-      <c r="D32">
+      <c r="E32">
         <v>223100000.0</v>
       </c>
-      <c r="E32">
+      <c r="F32">
         <v>222900000.0</v>
       </c>
-      <c r="F32">
+      <c r="G32">
         <v>202000000.0</v>
       </c>
-      <c r="G32">
+      <c r="H32">
         <v>254300000.0</v>
       </c>
-      <c r="H32">
+      <c r="I32">
         <v>206800000.0</v>
       </c>
-      <c r="I32">
+      <c r="J32">
         <v>207100000.0</v>
       </c>
-      <c r="J32">
+      <c r="K32">
         <v>192600000.0</v>
       </c>
-      <c r="K32">
+      <c r="L32">
         <v>230400000.0</v>
       </c>
-      <c r="L32">
+      <c r="M32">
         <v>191200000.0</v>
       </c>
-      <c r="M32">
+      <c r="N32">
         <v>197200000.0</v>
       </c>
-      <c r="N32">
+      <c r="O32">
         <v>182100000.0</v>
       </c>
-      <c r="O32">
+      <c r="P32">
         <v>217900000.0</v>
       </c>
-      <c r="P32">
+      <c r="Q32">
         <v>160900000.0</v>
       </c>
-      <c r="Q32">
+      <c r="R32">
         <v>175800000.0</v>
       </c>
-      <c r="R32">
+      <c r="S32">
         <v>163200000.0</v>
       </c>
-      <c r="S32">
+      <c r="T32">
         <v>177800000.0</v>
       </c>
-      <c r="T32">
+      <c r="U32">
         <v>144300000.0</v>
       </c>
-      <c r="U32">
+      <c r="V32">
         <v>180000000.0</v>
       </c>
-      <c r="V32">
+      <c r="W32">
         <v>166200000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>0.0</v>
       </c>
       <c r="X32">
         <v>0.0</v>
       </c>
       <c r="Y32">
+        <v>0.0</v>
+      </c>
+      <c r="Z32">
         <v>141200000.0</v>
       </c>
-      <c r="Z32"/>
       <c r="AA32"/>
       <c r="AB32"/>
       <c r="AC32"/>
       <c r="AD32"/>
       <c r="AE32"/>
       <c r="AF32"/>
       <c r="AG32"/>
       <c r="AH32"/>
+      <c r="AI32"/>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet5.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:N30"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
@@ -10896,1033 +11113,1033 @@
       </c>
       <c r="H1" t="s">
         <v>7</v>
       </c>
       <c r="I1" t="s">
         <v>8</v>
       </c>
       <c r="J1" t="s">
         <v>9</v>
       </c>
       <c r="K1" t="s">
         <v>10</v>
       </c>
       <c r="L1" t="s">
         <v>11</v>
       </c>
       <c r="M1" t="s">
         <v>12</v>
       </c>
       <c r="N1" t="s">
         <v>13</v>
       </c>
     </row>
     <row r="2" spans="1:14">
       <c r="A2" t="s">
-        <v>131</v>
+        <v>132</v>
       </c>
       <c r="B2">
         <v>175600000.0</v>
       </c>
       <c r="C2">
         <v>130500000.0</v>
       </c>
       <c r="D2">
         <v>75000000.0</v>
       </c>
       <c r="E2">
         <v>85300000.0</v>
       </c>
       <c r="F2">
         <v>383246.0</v>
       </c>
       <c r="G2">
         <v>37600000.0</v>
       </c>
       <c r="H2">
         <v>5000.0</v>
       </c>
       <c r="I2">
         <v>38000000.0</v>
       </c>
       <c r="J2">
         <v>38000000.0</v>
       </c>
       <c r="K2"/>
       <c r="L2"/>
       <c r="M2"/>
       <c r="N2"/>
     </row>
     <row r="3" spans="1:14">
       <c r="A3" t="s">
-        <v>132</v>
+        <v>133</v>
       </c>
       <c r="B3">
         <v>36400000</v>
       </c>
       <c r="C3">
         <v>48800000</v>
       </c>
       <c r="D3">
         <v>37100000</v>
       </c>
       <c r="E3">
         <v>34200000</v>
       </c>
       <c r="F3">
         <v>17600000</v>
       </c>
       <c r="G3">
         <v>19900000</v>
       </c>
       <c r="H3">
         <v>16500000</v>
       </c>
       <c r="I3">
         <v>12600000</v>
       </c>
       <c r="J3">
         <v>12600000</v>
       </c>
       <c r="K3">
         <v>10437000</v>
       </c>
       <c r="L3">
         <v>6649000</v>
       </c>
       <c r="M3">
         <v>4953000</v>
       </c>
       <c r="N3">
         <v>4316000</v>
       </c>
     </row>
     <row r="4" spans="1:14">
       <c r="A4" t="s">
-        <v>133</v>
+        <v>134</v>
       </c>
       <c r="B4"/>
       <c r="C4"/>
       <c r="D4"/>
       <c r="E4"/>
       <c r="F4"/>
       <c r="G4"/>
       <c r="H4"/>
       <c r="I4"/>
       <c r="J4"/>
       <c r="K4"/>
       <c r="L4"/>
       <c r="M4"/>
       <c r="N4"/>
     </row>
     <row r="5" spans="1:14">
       <c r="A5" t="s">
-        <v>134</v>
+        <v>135</v>
       </c>
       <c r="B5"/>
       <c r="C5"/>
       <c r="D5"/>
       <c r="E5"/>
       <c r="F5"/>
       <c r="G5"/>
       <c r="H5"/>
       <c r="I5"/>
       <c r="J5"/>
       <c r="K5"/>
       <c r="L5"/>
       <c r="M5"/>
       <c r="N5"/>
     </row>
     <row r="6" spans="1:14">
       <c r="A6" t="s">
-        <v>135</v>
+        <v>136</v>
       </c>
       <c r="B6">
         <v>239600000.0</v>
       </c>
       <c r="C6">
         <v>45100000.0</v>
       </c>
       <c r="D6">
         <v>55500000.0</v>
       </c>
       <c r="E6">
         <v>-10300000.0</v>
       </c>
       <c r="F6">
         <v>84216754.0</v>
       </c>
       <c r="G6">
         <v>82400000.0</v>
       </c>
       <c r="H6">
         <v>82400000.0</v>
       </c>
       <c r="I6">
         <v>-2100000.0</v>
       </c>
       <c r="J6">
         <v>-2100000.0</v>
       </c>
       <c r="K6">
         <v>4546000.0</v>
       </c>
       <c r="L6">
         <v>-3569000.0</v>
       </c>
       <c r="M6">
         <v>2398000.0</v>
       </c>
       <c r="N6">
         <v>1703000.0</v>
       </c>
     </row>
     <row r="7" spans="1:14">
       <c r="A7" t="s">
-        <v>136</v>
+        <v>137</v>
       </c>
       <c r="B7">
         <v>-15700000.0</v>
       </c>
       <c r="C7">
         <v>-26800000.0</v>
       </c>
       <c r="D7">
         <v>-700000.0</v>
       </c>
       <c r="E7">
         <v>-38400000.0</v>
       </c>
       <c r="F7">
         <v>-11000000.0</v>
       </c>
       <c r="G7">
         <v>-2500000.0</v>
       </c>
       <c r="H7">
         <v>341.0</v>
       </c>
       <c r="I7">
         <v>-16600000.0</v>
       </c>
       <c r="J7">
         <v>-16600000.0</v>
       </c>
       <c r="K7"/>
       <c r="L7"/>
       <c r="M7"/>
       <c r="N7"/>
     </row>
     <row r="8" spans="1:14">
       <c r="A8" t="s">
-        <v>137</v>
+        <v>138</v>
       </c>
       <c r="B8"/>
       <c r="C8"/>
       <c r="D8"/>
       <c r="E8"/>
       <c r="F8"/>
       <c r="G8"/>
       <c r="H8"/>
       <c r="I8"/>
       <c r="J8"/>
       <c r="K8"/>
       <c r="L8"/>
       <c r="M8"/>
       <c r="N8"/>
     </row>
     <row r="9" spans="1:14">
       <c r="A9" t="s">
-        <v>138</v>
+        <v>139</v>
       </c>
       <c r="B9">
         <v>6200000.0</v>
       </c>
       <c r="C9">
         <v>-12000000.0</v>
       </c>
       <c r="D9">
         <v>-5000000.0</v>
       </c>
       <c r="E9">
         <v>-19300000.0</v>
       </c>
       <c r="F9">
         <v>-24300000.0</v>
       </c>
       <c r="G9">
         <v>900000.0</v>
       </c>
       <c r="H9">
         <v>2500000.0</v>
       </c>
       <c r="I9">
         <v>-11300000.0</v>
       </c>
       <c r="J9">
         <v>-11300000.0</v>
       </c>
       <c r="K9">
         <v>-7276000.0</v>
       </c>
       <c r="L9">
         <v>-3738000.0</v>
       </c>
       <c r="M9">
         <v>-13244000.0</v>
       </c>
       <c r="N9">
         <v>6429000.0</v>
       </c>
     </row>
     <row r="10" spans="1:14">
       <c r="A10" t="s">
-        <v>139</v>
+        <v>140</v>
       </c>
       <c r="B10">
         <v>4000000.0</v>
       </c>
       <c r="C10">
         <v>1300000.0</v>
       </c>
       <c r="D10">
         <v>-500000.0</v>
       </c>
       <c r="E10">
         <v>-34800000.0</v>
       </c>
       <c r="F10">
         <v>-5100000.0</v>
       </c>
       <c r="G10">
         <v>2700000.0</v>
       </c>
       <c r="H10">
         <v>-7900000.0</v>
       </c>
       <c r="I10">
         <v>-6000000.0</v>
       </c>
       <c r="J10">
         <v>-6000000.0</v>
       </c>
       <c r="K10">
         <v>484000.0</v>
       </c>
       <c r="L10">
         <v>-609000.0</v>
       </c>
       <c r="M10">
         <v>-2236000.0</v>
       </c>
       <c r="N10">
         <v>-4401000.0</v>
       </c>
     </row>
     <row r="11" spans="1:14">
       <c r="A11" t="s">
-        <v>140</v>
+        <v>141</v>
       </c>
       <c r="B11"/>
       <c r="C11"/>
       <c r="D11"/>
       <c r="E11">
         <v>11400000.0</v>
       </c>
       <c r="F11">
         <v>50800000.0</v>
       </c>
       <c r="G11">
         <v>7800000.0</v>
       </c>
       <c r="H11">
         <v>-4200000.0</v>
       </c>
       <c r="I11">
         <v>-11100000.0</v>
       </c>
       <c r="J11">
         <v>9000000.0</v>
       </c>
       <c r="K11">
         <v>-10019000.0</v>
       </c>
       <c r="L11">
         <v>5549000.0</v>
       </c>
       <c r="M11">
         <v>10700000.0</v>
       </c>
       <c r="N11">
         <v>-6693000.0</v>
       </c>
     </row>
     <row r="12" spans="1:14">
       <c r="A12" t="s">
-        <v>141</v>
+        <v>142</v>
       </c>
       <c r="B12"/>
       <c r="C12"/>
       <c r="D12"/>
       <c r="E12">
         <v>176700000.0</v>
       </c>
       <c r="F12">
         <v>151200000.0</v>
       </c>
       <c r="G12">
         <v>122000000.0</v>
       </c>
       <c r="H12">
         <v>92700000.0</v>
       </c>
       <c r="I12">
         <v>96800000.0</v>
       </c>
       <c r="J12">
         <v>45800000.0</v>
       </c>
       <c r="K12">
         <v>7863000.0</v>
       </c>
       <c r="L12">
         <v>3069000.0</v>
       </c>
       <c r="M12">
         <v>1229000.0</v>
       </c>
       <c r="N12">
         <v>988000.0</v>
       </c>
     </row>
     <row r="13" spans="1:14">
       <c r="A13" t="s">
-        <v>142</v>
+        <v>143</v>
       </c>
       <c r="B13"/>
       <c r="C13"/>
       <c r="D13"/>
       <c r="E13">
         <v>4300000.0</v>
       </c>
       <c r="F13">
         <v>-15200000.0</v>
       </c>
       <c r="G13">
         <v>2300000.0</v>
       </c>
       <c r="H13">
         <v>-6100000.0</v>
       </c>
       <c r="I13">
         <v>-16700000.0</v>
       </c>
       <c r="J13">
         <v>700000.0</v>
       </c>
       <c r="K13">
         <v>33000.0</v>
       </c>
       <c r="L13">
         <v>-2183000.0</v>
       </c>
       <c r="M13">
         <v>1559000.0</v>
       </c>
       <c r="N13">
         <v>343000.0</v>
       </c>
     </row>
     <row r="14" spans="1:14">
       <c r="A14" t="s">
-        <v>143</v>
+        <v>144</v>
       </c>
       <c r="B14">
         <v>138000000.0</v>
       </c>
       <c r="C14">
         <v>150400000.0</v>
       </c>
       <c r="D14">
         <v>162500000.0</v>
       </c>
       <c r="E14">
         <v>174500000.0</v>
       </c>
       <c r="F14">
         <v>62900000.0</v>
       </c>
       <c r="G14">
         <v>71000000.0</v>
       </c>
       <c r="H14">
         <v>69500000.0</v>
       </c>
       <c r="I14">
         <v>77000000.0</v>
       </c>
       <c r="J14">
         <v>77000000.0</v>
       </c>
       <c r="K14">
         <v>12052000.0</v>
       </c>
       <c r="L14">
         <v>12479000.0</v>
       </c>
       <c r="M14">
         <v>14182000.0</v>
       </c>
       <c r="N14">
         <v>16302000.0</v>
       </c>
     </row>
     <row r="15" spans="1:14">
       <c r="A15" t="s">
-        <v>144</v>
+        <v>145</v>
       </c>
       <c r="B15"/>
       <c r="C15"/>
       <c r="D15"/>
       <c r="E15"/>
       <c r="F15">
         <v>146300000.0</v>
       </c>
       <c r="G15"/>
       <c r="H15"/>
       <c r="I15"/>
       <c r="J15"/>
       <c r="K15"/>
       <c r="L15"/>
       <c r="M15"/>
       <c r="N15"/>
     </row>
     <row r="16" spans="1:14">
       <c r="A16" t="s">
-        <v>145</v>
+        <v>146</v>
       </c>
       <c r="B16">
         <v>415200000.0</v>
       </c>
       <c r="C16">
         <v>175600000.0</v>
       </c>
       <c r="D16">
         <v>130500000.0</v>
       </c>
       <c r="E16">
         <v>75000000.0</v>
       </c>
       <c r="F16">
         <v>84600000.0</v>
       </c>
       <c r="G16">
         <v>120000000.0</v>
       </c>
       <c r="H16">
         <v>5000.0</v>
       </c>
       <c r="I16">
         <v>35900000.0</v>
       </c>
       <c r="J16">
         <v>35900000.0</v>
       </c>
       <c r="K16">
         <v>5000.0</v>
       </c>
       <c r="L16"/>
       <c r="M16"/>
       <c r="N16"/>
     </row>
     <row r="17" spans="1:14">
       <c r="A17" t="s">
-        <v>146</v>
+        <v>147</v>
       </c>
       <c r="B17"/>
       <c r="C17"/>
       <c r="D17"/>
       <c r="E17"/>
       <c r="F17"/>
       <c r="G17"/>
       <c r="H17"/>
       <c r="I17"/>
       <c r="J17"/>
       <c r="K17"/>
       <c r="L17"/>
       <c r="M17"/>
       <c r="N17"/>
     </row>
     <row r="18" spans="1:14">
       <c r="A18" t="s">
-        <v>147</v>
+        <v>148</v>
       </c>
       <c r="B18">
         <v>106900000.0</v>
       </c>
       <c r="C18">
         <v>50300000.0</v>
       </c>
       <c r="D18">
         <v>58100000.0</v>
       </c>
       <c r="E18">
         <v>5200000.0</v>
       </c>
       <c r="F18">
         <v>-16700000.0</v>
       </c>
       <c r="G18">
         <v>19600000.0</v>
       </c>
       <c r="H18">
         <v>-1800000.0</v>
       </c>
       <c r="I18">
         <v>3000000.0</v>
       </c>
       <c r="J18">
         <v>3000000.0</v>
       </c>
       <c r="K18"/>
       <c r="L18"/>
       <c r="M18"/>
       <c r="N18"/>
     </row>
     <row r="19" spans="1:14">
       <c r="A19" t="s">
-        <v>148</v>
+        <v>149</v>
       </c>
       <c r="B19">
         <v>2700000.0</v>
       </c>
       <c r="C19">
         <v>-43700000.0</v>
       </c>
       <c r="D19">
         <v>-64700000.0</v>
       </c>
       <c r="E19">
         <v>-39500000.0</v>
       </c>
       <c r="F19"/>
       <c r="G19"/>
       <c r="H19"/>
       <c r="I19"/>
       <c r="J19"/>
       <c r="K19"/>
       <c r="L19"/>
       <c r="M19"/>
       <c r="N19"/>
     </row>
     <row r="20" spans="1:14">
       <c r="A20" t="s">
-        <v>149</v>
+        <v>150</v>
       </c>
       <c r="B20">
         <v>425000000.0</v>
       </c>
       <c r="C20">
         <v>0.0</v>
       </c>
       <c r="D20">
         <v>150000000.0</v>
       </c>
       <c r="E20">
         <v>150000000.0</v>
       </c>
       <c r="F20"/>
       <c r="G20">
         <v>750000000.0</v>
       </c>
       <c r="H20">
         <v>750000000.0</v>
       </c>
       <c r="I20"/>
       <c r="J20"/>
       <c r="K20"/>
       <c r="L20"/>
       <c r="M20"/>
       <c r="N20"/>
     </row>
     <row r="21" spans="1:14">
       <c r="A21" t="s">
-        <v>150</v>
+        <v>151</v>
       </c>
       <c r="B21">
         <v>510400000.0</v>
       </c>
       <c r="C21">
         <v>0.0</v>
       </c>
       <c r="D21">
         <v>-127300000.0</v>
       </c>
       <c r="E21">
         <v>-6600000.0</v>
       </c>
       <c r="F21">
         <v>1610200000.0</v>
       </c>
       <c r="G21">
         <v>239000000.0</v>
       </c>
       <c r="H21">
         <v>120400000.0</v>
       </c>
       <c r="I21">
         <v>23600000.0</v>
       </c>
       <c r="J21">
         <v>-4900000.0</v>
       </c>
       <c r="K21">
         <v>8140000.0</v>
       </c>
       <c r="L21">
         <v>-5830000.0</v>
       </c>
       <c r="M21">
         <v>13338000.0</v>
       </c>
       <c r="N21">
         <v>9989000.0</v>
       </c>
     </row>
     <row r="22" spans="1:14">
       <c r="A22" t="s">
-        <v>113</v>
+        <v>114</v>
       </c>
       <c r="B22">
         <v>28800000.0</v>
       </c>
       <c r="C22">
         <v>-36600000.0</v>
       </c>
       <c r="D22">
         <v>-96900000.0</v>
       </c>
       <c r="E22">
         <v>-288400000.0</v>
       </c>
       <c r="F22">
         <v>-127900000.0</v>
       </c>
       <c r="G22">
         <v>-119100000.0</v>
       </c>
       <c r="H22">
         <v>-341.0</v>
       </c>
       <c r="I22">
         <v>-103700000.0</v>
       </c>
       <c r="J22">
         <v>-103700000.0</v>
       </c>
       <c r="K22">
         <v>5965000.0</v>
       </c>
       <c r="L22">
         <v>-3955000.0</v>
       </c>
       <c r="M22">
         <v>-13349000.0</v>
       </c>
       <c r="N22">
         <v>-19701000.0</v>
       </c>
     </row>
     <row r="23" spans="1:14">
       <c r="A23" t="s">
-        <v>151</v>
+        <v>152</v>
       </c>
       <c r="B23">
         <v>-6800000.0</v>
       </c>
       <c r="C23">
         <v>-1300000.0</v>
       </c>
       <c r="D23">
         <v>900000.0</v>
       </c>
       <c r="E23">
         <v>-400000.0</v>
       </c>
       <c r="F23">
         <v>-125900000.0</v>
       </c>
       <c r="G23">
         <v>-1500000.0</v>
       </c>
       <c r="H23">
         <v>-8600000.0</v>
       </c>
       <c r="I23">
         <v>-600000.0</v>
       </c>
       <c r="J23">
         <v>-600000.0</v>
       </c>
       <c r="K23"/>
       <c r="L23"/>
       <c r="M23"/>
       <c r="N23"/>
     </row>
     <row r="24" spans="1:14">
       <c r="A24" t="s">
-        <v>152</v>
+        <v>153</v>
       </c>
       <c r="B24">
         <v>3700000.0</v>
       </c>
       <c r="C24">
         <v>2500000.0</v>
       </c>
       <c r="D24">
         <v>2800000.0</v>
       </c>
       <c r="E24">
         <v>800000.0</v>
       </c>
       <c r="F24">
         <v>-2184300000.0</v>
       </c>
       <c r="G24">
         <v>-55700000.0</v>
       </c>
       <c r="H24">
         <v>-9100000.0</v>
       </c>
       <c r="I24">
         <v>-9100000.0</v>
       </c>
       <c r="J24"/>
       <c r="K24">
         <v>-737000.0</v>
       </c>
       <c r="L24">
         <v>-779000.0</v>
       </c>
       <c r="M24">
         <v>1657000.0</v>
       </c>
       <c r="N24">
         <v>-699000.0</v>
       </c>
     </row>
     <row r="25" spans="1:14">
       <c r="A25" t="s">
-        <v>153</v>
+        <v>154</v>
       </c>
       <c r="B25">
         <v>-700000.0</v>
       </c>
       <c r="C25">
         <v>20300000.0</v>
       </c>
       <c r="D25">
         <v>39300000.0</v>
       </c>
       <c r="E25">
         <v>197100000.0</v>
       </c>
       <c r="F25">
         <v>96500000.0</v>
       </c>
       <c r="G25">
         <v>89900000.0</v>
       </c>
       <c r="H25">
         <v>67200000.0</v>
       </c>
       <c r="I25">
         <v>58700000.0</v>
       </c>
       <c r="J25">
         <v>58700000.0</v>
       </c>
       <c r="K25"/>
       <c r="L25"/>
       <c r="M25"/>
       <c r="N25"/>
     </row>
     <row r="26" spans="1:14">
       <c r="A26" t="s">
-        <v>154</v>
+        <v>155</v>
       </c>
       <c r="B26">
         <v>-49600000.0</v>
       </c>
       <c r="C26">
         <v>-2000000.0</v>
       </c>
       <c r="D26">
         <v>-1000000.0</v>
       </c>
       <c r="E26">
         <v>0.0</v>
       </c>
       <c r="F26">
         <v>-146300000.0</v>
       </c>
       <c r="G26"/>
       <c r="H26"/>
       <c r="I26"/>
       <c r="J26"/>
       <c r="K26"/>
       <c r="L26"/>
       <c r="M26"/>
       <c r="N26"/>
     </row>
     <row r="27" spans="1:14">
       <c r="A27" t="s">
-        <v>155</v>
+        <v>156</v>
       </c>
       <c r="B27">
         <v>15200000.0</v>
       </c>
       <c r="C27">
         <v>15600000.0</v>
       </c>
       <c r="D27">
         <v>21900000.0</v>
       </c>
       <c r="E27">
         <v>31800000.0</v>
       </c>
       <c r="F27">
         <v>14700000.0</v>
       </c>
       <c r="G27">
         <v>200000.0</v>
       </c>
       <c r="H27">
         <v>100000.0</v>
       </c>
       <c r="I27">
         <v>200000.0</v>
       </c>
       <c r="J27">
         <v>200000.0</v>
       </c>
       <c r="K27"/>
       <c r="L27"/>
       <c r="M27"/>
       <c r="N27"/>
     </row>
     <row r="28" spans="1:14">
       <c r="A28" t="s">
-        <v>156</v>
+        <v>157</v>
       </c>
       <c r="B28">
         <v>775900000.0</v>
       </c>
       <c r="C28">
         <v>-3300000.0</v>
       </c>
       <c r="D28">
         <v>22600000.0</v>
       </c>
       <c r="E28">
         <v>-7000000.0</v>
       </c>
       <c r="F28">
         <v>1538700000.0</v>
       </c>
       <c r="G28">
         <v>118900000.0</v>
       </c>
       <c r="H28">
         <v>15000000.0</v>
       </c>
       <c r="I28">
         <v>-5500000.0</v>
       </c>
       <c r="J28">
         <v>-5500000.0</v>
       </c>
       <c r="K28">
         <v>8140000.0</v>
       </c>
       <c r="L28">
         <v>-5830000.0</v>
       </c>
       <c r="M28">
         <v>13351000.0</v>
       </c>
       <c r="N28">
         <v>9874000.0</v>
       </c>
     </row>
     <row r="29" spans="1:14">
       <c r="A29" t="s">
-        <v>157</v>
+        <v>158</v>
       </c>
       <c r="B29">
         <v>143300000.0</v>
       </c>
       <c r="C29">
         <v>99100000.0</v>
       </c>
       <c r="D29">
         <v>95200000.0</v>
       </c>
       <c r="E29">
         <v>39400000.0</v>
       </c>
       <c r="F29">
         <v>900000.0</v>
       </c>
       <c r="G29">
         <v>39500000.0</v>
       </c>
       <c r="H29">
         <v>14700000.0</v>
       </c>
       <c r="I29">
         <v>15600000.0</v>
       </c>
       <c r="J29">
         <v>15600000.0</v>
       </c>
       <c r="K29">
         <v>8202000.0</v>
       </c>
       <c r="L29">
         <v>10031000.0</v>
       </c>
       <c r="M29">
         <v>-6712000.0</v>
       </c>
       <c r="N29">
         <v>-3569000.0</v>
       </c>
     </row>
     <row r="30" spans="1:14">
       <c r="A30" t="s">
-        <v>158</v>
+        <v>159</v>
       </c>
       <c r="B30">
         <v>-694600000.0</v>
       </c>
       <c r="C30">
         <v>-43700000.0</v>
       </c>
       <c r="D30">
         <v>-64700000.0</v>
       </c>
       <c r="E30">
         <v>-39500000.0</v>
       </c>
       <c r="F30">
         <v>-2201900000.0</v>
       </c>
       <c r="G30">
         <v>-75600000.0</v>
       </c>
       <c r="H30">
         <v>-25600000.0</v>
       </c>
       <c r="I30">
         <v>-12600000.0</v>
       </c>
@@ -11941,2450 +12158,2518 @@
       <c r="N30">
         <v>-5015000.0</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet6.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:AI30"/>
+  <dimension ref="A1:AJ30"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="44.703" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:35">
+    <row r="1" spans="1:36">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>75</v>
       </c>
       <c r="C1" t="s">
+        <v>76</v>
+      </c>
+      <c r="D1" t="s">
         <v>1</v>
-      </c>
-[...1 lines deleted...]
-        <v>76</v>
       </c>
       <c r="E1" t="s">
         <v>77</v>
       </c>
       <c r="F1" t="s">
         <v>78</v>
       </c>
       <c r="G1" t="s">
+        <v>79</v>
+      </c>
+      <c r="H1" t="s">
         <v>2</v>
-      </c>
-[...1 lines deleted...]
-        <v>79</v>
       </c>
       <c r="I1" t="s">
         <v>80</v>
       </c>
       <c r="J1" t="s">
         <v>81</v>
       </c>
       <c r="K1" t="s">
+        <v>82</v>
+      </c>
+      <c r="L1" t="s">
         <v>3</v>
-      </c>
-[...1 lines deleted...]
-        <v>82</v>
       </c>
       <c r="M1" t="s">
         <v>83</v>
       </c>
       <c r="N1" t="s">
         <v>84</v>
       </c>
       <c r="O1" t="s">
+        <v>85</v>
+      </c>
+      <c r="P1" t="s">
         <v>4</v>
-      </c>
-[...1 lines deleted...]
-        <v>85</v>
       </c>
       <c r="Q1" t="s">
         <v>86</v>
       </c>
       <c r="R1" t="s">
         <v>87</v>
       </c>
       <c r="S1" t="s">
+        <v>88</v>
+      </c>
+      <c r="T1" t="s">
         <v>5</v>
-      </c>
-[...1 lines deleted...]
-        <v>88</v>
       </c>
       <c r="U1" t="s">
         <v>89</v>
       </c>
       <c r="V1" t="s">
         <v>90</v>
       </c>
       <c r="W1" t="s">
+        <v>91</v>
+      </c>
+      <c r="X1" t="s">
         <v>6</v>
-      </c>
-[...1 lines deleted...]
-        <v>91</v>
       </c>
       <c r="Y1" t="s">
         <v>92</v>
       </c>
       <c r="Z1" t="s">
         <v>93</v>
       </c>
       <c r="AA1" t="s">
+        <v>94</v>
+      </c>
+      <c r="AB1" t="s">
         <v>7</v>
-      </c>
-[...1 lines deleted...]
-        <v>94</v>
       </c>
       <c r="AC1" t="s">
         <v>95</v>
       </c>
       <c r="AD1" t="s">
         <v>96</v>
       </c>
       <c r="AE1" t="s">
+        <v>97</v>
+      </c>
+      <c r="AF1" t="s">
         <v>8</v>
-      </c>
-[...1 lines deleted...]
-        <v>97</v>
       </c>
       <c r="AG1" t="s">
         <v>98</v>
       </c>
       <c r="AH1" t="s">
         <v>99</v>
       </c>
       <c r="AI1" t="s">
+        <v>100</v>
+      </c>
+      <c r="AJ1" t="s">
         <v>10</v>
       </c>
     </row>
-    <row r="2" spans="1:35">
+    <row r="2" spans="1:36">
       <c r="A2" t="s">
-        <v>131</v>
+        <v>132</v>
       </c>
       <c r="B2">
+        <v>400800000.0</v>
+      </c>
+      <c r="C2">
         <v>415200000.0</v>
       </c>
-      <c r="C2">
+      <c r="D2">
         <v>933500000.0</v>
       </c>
-      <c r="D2">
+      <c r="E2">
         <v>263000000.0</v>
       </c>
-      <c r="E2">
+      <c r="F2">
         <v>186100000.0</v>
       </c>
-      <c r="F2">
+      <c r="G2">
         <v>175600000.0</v>
       </c>
-      <c r="G2">
+      <c r="H2">
         <v>133700000.0</v>
       </c>
-      <c r="H2">
+      <c r="I2">
         <v>123800000.0</v>
       </c>
-      <c r="I2">
+      <c r="J2">
         <v>121700000.0</v>
       </c>
-      <c r="J2">
+      <c r="K2">
         <v>129400000.0</v>
       </c>
-      <c r="K2">
+      <c r="L2">
         <v>101100000.0</v>
       </c>
-      <c r="L2">
+      <c r="M2">
         <v>89100000.0</v>
       </c>
-      <c r="M2">
+      <c r="N2">
         <v>90100000.0</v>
       </c>
-      <c r="N2">
+      <c r="O2">
         <v>75000000.0</v>
       </c>
-      <c r="O2">
+      <c r="P2">
         <v>59800000.0</v>
       </c>
-      <c r="P2">
+      <c r="Q2">
         <v>92000000.0</v>
       </c>
-      <c r="Q2">
+      <c r="R2">
         <v>87200000.0</v>
       </c>
-      <c r="R2">
+      <c r="S2">
         <v>85300000.0</v>
       </c>
-      <c r="S2">
+      <c r="T2">
         <v>101900000.0</v>
       </c>
-      <c r="T2">
+      <c r="U2">
         <v>102400000.0</v>
       </c>
-      <c r="U2">
+      <c r="V2">
         <v>87700000.0</v>
       </c>
-      <c r="V2">
+      <c r="W2">
         <v>108700000.0</v>
       </c>
-      <c r="W2">
+      <c r="X2">
         <v>623137.0</v>
       </c>
-      <c r="X2">
+      <c r="Y2">
         <v>79261.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>5000.0</v>
       </c>
       <c r="Z2">
         <v>5000.0</v>
       </c>
       <c r="AA2">
         <v>5000.0</v>
       </c>
       <c r="AB2">
         <v>5000.0</v>
       </c>
       <c r="AC2">
         <v>5000.0</v>
       </c>
       <c r="AD2">
         <v>5000.0</v>
       </c>
       <c r="AE2">
         <v>5000.0</v>
       </c>
-      <c r="AF2"/>
+      <c r="AF2">
+        <v>5000.0</v>
+      </c>
       <c r="AG2"/>
       <c r="AH2"/>
       <c r="AI2"/>
-    </row>
-    <row r="3" spans="1:35">
+      <c r="AJ2"/>
+    </row>
+    <row r="3" spans="1:36">
       <c r="A3" t="s">
-        <v>132</v>
+        <v>133</v>
       </c>
       <c r="B3">
+        <v>10400000</v>
+      </c>
+      <c r="C3">
         <v>9500000</v>
       </c>
-      <c r="C3">
+      <c r="D3">
         <v>9800000</v>
       </c>
-      <c r="D3">
+      <c r="E3">
         <v>9300000</v>
       </c>
-      <c r="E3">
+      <c r="F3">
         <v>8800000</v>
       </c>
-      <c r="F3">
+      <c r="G3">
         <v>8500000</v>
       </c>
-      <c r="G3">
+      <c r="H3">
         <v>11700000</v>
       </c>
-      <c r="H3">
+      <c r="I3">
         <v>13200000</v>
       </c>
-      <c r="I3">
+      <c r="J3">
         <v>11100000</v>
       </c>
-      <c r="J3">
+      <c r="K3">
         <v>12800000</v>
       </c>
-      <c r="K3">
+      <c r="L3">
         <v>11900000</v>
       </c>
-      <c r="L3">
+      <c r="M3">
         <v>9400000</v>
       </c>
-      <c r="M3">
+      <c r="N3">
         <v>8300000</v>
       </c>
-      <c r="N3">
+      <c r="O3">
         <v>7500000</v>
       </c>
-      <c r="O3">
+      <c r="P3">
         <v>11500000</v>
       </c>
-      <c r="P3">
+      <c r="Q3">
         <v>7400000</v>
       </c>
-      <c r="Q3">
+      <c r="R3">
         <v>6600000</v>
       </c>
-      <c r="R3">
+      <c r="S3">
         <v>8700000</v>
       </c>
-      <c r="S3">
+      <c r="T3">
         <v>8800000</v>
       </c>
-      <c r="T3">
+      <c r="U3">
         <v>11600000</v>
       </c>
-      <c r="U3">
+      <c r="V3">
         <v>5900000</v>
       </c>
-      <c r="V3">
+      <c r="W3">
         <v>8000000</v>
       </c>
-      <c r="W3">
+      <c r="X3">
         <v>3</v>
       </c>
-      <c r="X3">
+      <c r="Y3">
         <v>2</v>
       </c>
-      <c r="Y3">
+      <c r="Z3">
         <v>8100000</v>
-      </c>
-[...1 lines deleted...]
-        <v>0</v>
       </c>
       <c r="AA3">
         <v>0</v>
       </c>
       <c r="AB3">
         <v>0</v>
       </c>
       <c r="AC3">
         <v>0</v>
       </c>
       <c r="AD3">
         <v>0</v>
       </c>
       <c r="AE3">
         <v>0</v>
       </c>
       <c r="AF3">
+        <v>0</v>
+      </c>
+      <c r="AG3">
         <v>2886000</v>
       </c>
-      <c r="AG3">
+      <c r="AH3">
         <v>4474000</v>
       </c>
-      <c r="AH3">
+      <c r="AI3">
         <v>2609000</v>
       </c>
-      <c r="AI3">
+      <c r="AJ3">
         <v>2138000</v>
       </c>
     </row>
-    <row r="4" spans="1:35">
+    <row r="4" spans="1:36">
       <c r="A4" t="s">
-        <v>133</v>
+        <v>134</v>
       </c>
       <c r="B4"/>
       <c r="C4"/>
       <c r="D4"/>
       <c r="E4"/>
       <c r="F4"/>
       <c r="G4"/>
       <c r="H4"/>
       <c r="I4"/>
       <c r="J4"/>
       <c r="K4"/>
       <c r="L4"/>
       <c r="M4"/>
       <c r="N4"/>
       <c r="O4"/>
       <c r="P4"/>
       <c r="Q4"/>
       <c r="R4"/>
       <c r="S4"/>
       <c r="T4"/>
       <c r="U4"/>
       <c r="V4"/>
       <c r="W4"/>
       <c r="X4"/>
       <c r="Y4"/>
       <c r="Z4"/>
       <c r="AA4"/>
       <c r="AB4"/>
       <c r="AC4"/>
       <c r="AD4"/>
       <c r="AE4"/>
       <c r="AF4"/>
       <c r="AG4"/>
       <c r="AH4"/>
       <c r="AI4"/>
-    </row>
-    <row r="5" spans="1:35">
+      <c r="AJ4"/>
+    </row>
+    <row r="5" spans="1:36">
       <c r="A5" t="s">
-        <v>134</v>
+        <v>135</v>
       </c>
       <c r="B5"/>
       <c r="C5"/>
       <c r="D5"/>
       <c r="E5"/>
       <c r="F5"/>
       <c r="G5"/>
       <c r="H5"/>
       <c r="I5"/>
       <c r="J5"/>
       <c r="K5"/>
       <c r="L5"/>
       <c r="M5"/>
       <c r="N5"/>
       <c r="O5"/>
       <c r="P5"/>
       <c r="Q5"/>
       <c r="R5"/>
       <c r="S5"/>
       <c r="T5"/>
       <c r="U5"/>
       <c r="V5"/>
       <c r="W5"/>
       <c r="X5"/>
       <c r="Y5"/>
       <c r="Z5"/>
       <c r="AA5"/>
       <c r="AB5"/>
       <c r="AC5"/>
       <c r="AD5"/>
       <c r="AE5"/>
       <c r="AF5"/>
       <c r="AG5"/>
       <c r="AH5"/>
       <c r="AI5"/>
-    </row>
-    <row r="6" spans="1:35">
+      <c r="AJ5"/>
+    </row>
+    <row r="6" spans="1:36">
       <c r="A6" t="s">
-        <v>135</v>
+        <v>136</v>
       </c>
       <c r="B6">
+        <v>20800000.0</v>
+      </c>
+      <c r="C6">
         <v>-14400000.0</v>
       </c>
-      <c r="C6">
+      <c r="D6">
         <v>-521200000.0</v>
       </c>
-      <c r="D6">
+      <c r="E6">
         <v>670600000.0</v>
       </c>
-      <c r="E6">
+      <c r="F6">
         <v>76799999.0</v>
       </c>
-      <c r="F6">
+      <c r="G6">
         <v>10600000.0</v>
       </c>
-      <c r="G6">
+      <c r="H6">
         <v>41900000.0</v>
       </c>
-      <c r="H6">
+      <c r="I6">
         <v>9900000.0</v>
       </c>
-      <c r="I6">
+      <c r="J6">
         <v>2100000.0</v>
       </c>
-      <c r="J6">
+      <c r="K6">
         <v>-8800000.0</v>
       </c>
-      <c r="K6">
+      <c r="L6">
         <v>28300000.0</v>
       </c>
-      <c r="L6">
+      <c r="M6">
         <v>13000000.0</v>
       </c>
-      <c r="M6">
+      <c r="N6">
         <v>-1000000.0</v>
       </c>
-      <c r="N6">
+      <c r="O6">
         <v>15100000.0</v>
       </c>
-      <c r="O6">
+      <c r="P6">
         <v>15200000.0</v>
       </c>
-      <c r="P6">
+      <c r="Q6">
         <v>-32200000.0</v>
       </c>
-      <c r="Q6">
+      <c r="R6">
         <v>4800000.0</v>
       </c>
-      <c r="R6">
+      <c r="S6">
         <v>1900000.0</v>
       </c>
-      <c r="S6">
+      <c r="T6">
         <v>500000.0</v>
       </c>
-      <c r="T6">
+      <c r="U6">
         <v>700000.0</v>
       </c>
-      <c r="U6">
+      <c r="V6">
         <v>14700000.0</v>
       </c>
-      <c r="V6">
+      <c r="W6">
         <v>-21000000.0</v>
       </c>
-      <c r="W6">
+      <c r="X6">
         <v>-239891.0</v>
       </c>
-      <c r="X6">
+      <c r="Y6">
         <v>543876.0</v>
       </c>
-      <c r="Y6">
+      <c r="Z6">
         <v>119995000.0</v>
       </c>
-      <c r="Z6"/>
       <c r="AA6"/>
       <c r="AB6"/>
       <c r="AC6"/>
       <c r="AD6"/>
       <c r="AE6"/>
-      <c r="AF6">
+      <c r="AF6"/>
+      <c r="AG6">
         <v>65000.0</v>
       </c>
-      <c r="AG6">
+      <c r="AH6">
         <v>1622000.0</v>
       </c>
-      <c r="AH6">
+      <c r="AI6">
         <v>1380000.0</v>
       </c>
-      <c r="AI6">
+      <c r="AJ6">
         <v>862000.0</v>
       </c>
     </row>
-    <row r="7" spans="1:35">
+    <row r="7" spans="1:36">
       <c r="A7" t="s">
-        <v>136</v>
+        <v>137</v>
       </c>
       <c r="B7">
+        <v>1300000.0</v>
+      </c>
+      <c r="C7">
         <v>-27200000.0</v>
       </c>
-      <c r="C7">
+      <c r="D7">
         <v>26400000.0</v>
       </c>
-      <c r="D7">
+      <c r="E7">
         <v>-20100000.0</v>
       </c>
-      <c r="E7">
+      <c r="F7">
         <v>-26400000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>4400000.0</v>
       </c>
       <c r="G7">
         <v>4400000.0</v>
       </c>
       <c r="H7">
+        <v>4400000.0</v>
+      </c>
+      <c r="I7">
         <v>-8600000.0</v>
       </c>
-      <c r="I7">
+      <c r="J7">
         <v>-10700000.0</v>
       </c>
-      <c r="J7">
+      <c r="K7">
         <v>-11900000.0</v>
       </c>
-      <c r="K7">
+      <c r="L7">
         <v>21800000.0</v>
       </c>
-      <c r="L7">
+      <c r="M7">
         <v>8500000.0</v>
       </c>
-      <c r="M7">
+      <c r="N7">
         <v>-12300000.0</v>
       </c>
-      <c r="N7">
+      <c r="O7">
         <v>-3400000.0</v>
       </c>
-      <c r="O7">
+      <c r="P7">
         <v>-10800000.0</v>
       </c>
-      <c r="P7">
+      <c r="Q7">
         <v>-23600000.0</v>
       </c>
-      <c r="Q7">
+      <c r="R7">
         <v>-13400000.0</v>
       </c>
-      <c r="R7">
+      <c r="S7">
         <v>6000000.0</v>
       </c>
-      <c r="S7">
+      <c r="T7">
         <v>-30500000.0</v>
       </c>
-      <c r="T7">
+      <c r="U7">
         <v>29000000.0</v>
       </c>
-      <c r="U7">
+      <c r="V7">
         <v>-5700000.0</v>
       </c>
-      <c r="V7">
+      <c r="W7">
         <v>-1700000.0</v>
       </c>
-      <c r="W7">
+      <c r="X7">
         <v>833659.0</v>
       </c>
-      <c r="X7">
+      <c r="Y7">
         <v>-518320.0</v>
       </c>
-      <c r="Y7">
+      <c r="Z7">
         <v>-9100000.0</v>
       </c>
-      <c r="Z7"/>
-[...2 lines deleted...]
-      </c>
+      <c r="AA7"/>
       <c r="AB7">
         <v>341.0</v>
       </c>
-      <c r="AC7"/>
+      <c r="AC7">
+        <v>341.0</v>
+      </c>
       <c r="AD7"/>
       <c r="AE7"/>
       <c r="AF7"/>
       <c r="AG7"/>
       <c r="AH7"/>
       <c r="AI7"/>
-    </row>
-    <row r="8" spans="1:35">
+      <c r="AJ7"/>
+    </row>
+    <row r="8" spans="1:36">
       <c r="A8" t="s">
-        <v>137</v>
+        <v>138</v>
       </c>
       <c r="B8"/>
       <c r="C8"/>
       <c r="D8"/>
       <c r="E8"/>
       <c r="F8"/>
       <c r="G8"/>
       <c r="H8"/>
       <c r="I8"/>
       <c r="J8"/>
       <c r="K8"/>
       <c r="L8"/>
       <c r="M8"/>
       <c r="N8"/>
       <c r="O8"/>
       <c r="P8"/>
       <c r="Q8"/>
       <c r="R8"/>
       <c r="S8"/>
       <c r="T8"/>
       <c r="U8"/>
       <c r="V8"/>
       <c r="W8"/>
       <c r="X8"/>
       <c r="Y8"/>
       <c r="Z8"/>
       <c r="AA8"/>
       <c r="AB8"/>
       <c r="AC8"/>
       <c r="AD8"/>
       <c r="AE8"/>
       <c r="AF8"/>
       <c r="AG8"/>
       <c r="AH8"/>
       <c r="AI8"/>
-    </row>
-    <row r="9" spans="1:35">
+      <c r="AJ8"/>
+    </row>
+    <row r="9" spans="1:36">
       <c r="A9" t="s">
-        <v>138</v>
+        <v>139</v>
       </c>
       <c r="B9">
+        <v>2700000.0</v>
+      </c>
+      <c r="C9">
         <v>-6500000.0</v>
       </c>
-      <c r="C9">
+      <c r="D9">
         <v>-16800000.0</v>
       </c>
-      <c r="D9">
+      <c r="E9">
         <v>-22000000.0</v>
       </c>
-      <c r="E9">
+      <c r="F9">
         <v>8100000.0</v>
       </c>
-      <c r="F9">
+      <c r="G9">
         <v>29000000.0</v>
       </c>
-      <c r="G9">
+      <c r="H9">
         <v>-32600000.0</v>
       </c>
-      <c r="H9">
+      <c r="I9">
         <v>-9500000.0</v>
       </c>
-      <c r="I9">
+      <c r="J9">
         <v>-9800000.0</v>
       </c>
-      <c r="J9">
+      <c r="K9">
         <v>24200000.0</v>
       </c>
-      <c r="K9">
+      <c r="L9">
         <v>-20300000.0</v>
       </c>
-      <c r="L9">
+      <c r="M9">
         <v>-14000000.0</v>
       </c>
-      <c r="M9">
+      <c r="N9">
         <v>-2200000.0</v>
       </c>
-      <c r="N9">
+      <c r="O9">
         <v>10500000.0</v>
       </c>
-      <c r="O9">
+      <c r="P9">
         <v>-21900000.0</v>
       </c>
-      <c r="P9">
+      <c r="Q9">
         <v>-6000000.0</v>
       </c>
-      <c r="Q9">
+      <c r="R9">
         <v>7900000.0</v>
       </c>
-      <c r="R9">
+      <c r="S9">
         <v>12400000.0</v>
       </c>
-      <c r="S9">
+      <c r="T9">
         <v>-33300000.0</v>
       </c>
-      <c r="T9">
+      <c r="U9">
         <v>12500000.0</v>
       </c>
-      <c r="U9">
+      <c r="V9">
         <v>-6200000.0</v>
       </c>
-      <c r="V9">
+      <c r="W9">
         <v>-10800000.0</v>
       </c>
-      <c r="W9"/>
-      <c r="X9">
+      <c r="X9"/>
+      <c r="Y9">
         <v>-400000.0</v>
       </c>
-      <c r="Y9">
+      <c r="Z9">
         <v>-16000000.0</v>
       </c>
-      <c r="Z9"/>
       <c r="AA9"/>
       <c r="AB9"/>
       <c r="AC9"/>
       <c r="AD9"/>
       <c r="AE9"/>
-      <c r="AF9">
+      <c r="AF9"/>
+      <c r="AG9">
         <v>14574000.0</v>
       </c>
-      <c r="AG9">
+      <c r="AH9">
         <v>-7155000.0</v>
       </c>
-      <c r="AH9">
+      <c r="AI9">
         <v>10625000.0</v>
       </c>
-      <c r="AI9">
+      <c r="AJ9">
         <v>-14450000.0</v>
       </c>
     </row>
-    <row r="10" spans="1:35">
+    <row r="10" spans="1:36">
       <c r="A10" t="s">
-        <v>139</v>
+        <v>140</v>
       </c>
       <c r="B10">
+        <v>-5600000.0</v>
+      </c>
+      <c r="C10">
         <v>-6500000.0</v>
       </c>
-      <c r="C10">
+      <c r="D10">
         <v>9600000.0</v>
       </c>
-      <c r="D10">
+      <c r="E10">
         <v>-1800000.0</v>
       </c>
-      <c r="E10">
+      <c r="F10">
         <v>3800000.0</v>
       </c>
-      <c r="F10">
+      <c r="G10">
         <v>-8300000.0</v>
       </c>
-      <c r="G10">
+      <c r="H10">
         <v>13400000.0</v>
       </c>
-      <c r="H10">
+      <c r="I10">
         <v>-3600000.0</v>
       </c>
-      <c r="I10">
+      <c r="J10">
         <v>-2900000.0</v>
       </c>
-      <c r="J10">
+      <c r="K10">
         <v>-5600000.0</v>
       </c>
-      <c r="K10">
+      <c r="L10">
         <v>14300000.0</v>
       </c>
-      <c r="L10">
+      <c r="M10">
         <v>3300000.0</v>
       </c>
-      <c r="M10">
+      <c r="N10">
         <v>-4200000.0</v>
       </c>
-      <c r="N10">
+      <c r="O10">
         <v>-13900000.0</v>
       </c>
-      <c r="O10">
+      <c r="P10">
         <v>1100000.0</v>
       </c>
-      <c r="P10">
+      <c r="Q10">
         <v>-17600000.0</v>
       </c>
-      <c r="Q10">
+      <c r="R10">
         <v>-17400000.0</v>
       </c>
-      <c r="R10">
+      <c r="S10">
         <v>-900000.0</v>
       </c>
-      <c r="S10">
+      <c r="T10">
         <v>-300000.0</v>
       </c>
-      <c r="T10">
+      <c r="U10">
         <v>-10200000.0</v>
       </c>
-      <c r="U10">
+      <c r="V10">
         <v>500000.0</v>
       </c>
-      <c r="V10">
+      <c r="W10">
         <v>2000000.0</v>
       </c>
-      <c r="W10"/>
-      <c r="X10">
+      <c r="X10"/>
+      <c r="Y10">
         <v>-7200000.0</v>
       </c>
-      <c r="Y10">
+      <c r="Z10">
         <v>6900000.0</v>
       </c>
-      <c r="Z10"/>
       <c r="AA10"/>
       <c r="AB10"/>
       <c r="AC10"/>
       <c r="AD10"/>
       <c r="AE10"/>
-      <c r="AF10">
+      <c r="AF10"/>
+      <c r="AG10">
         <v>-3162000.0</v>
       </c>
-      <c r="AG10">
+      <c r="AH10">
         <v>3075000.0</v>
       </c>
-      <c r="AH10">
+      <c r="AI10">
         <v>-1708000.0</v>
       </c>
-      <c r="AI10">
+      <c r="AJ10">
         <v>2564000.0</v>
       </c>
     </row>
-    <row r="11" spans="1:35">
+    <row r="11" spans="1:36">
       <c r="A11" t="s">
-        <v>140</v>
+        <v>141</v>
       </c>
       <c r="B11"/>
       <c r="C11"/>
       <c r="D11"/>
       <c r="E11"/>
       <c r="F11"/>
       <c r="G11"/>
       <c r="H11"/>
       <c r="I11"/>
       <c r="J11"/>
       <c r="K11"/>
-      <c r="L11">
+      <c r="L11"/>
+      <c r="M11">
         <v>6400000.0</v>
       </c>
-      <c r="M11">
+      <c r="N11">
         <v>-4200000.0</v>
       </c>
-      <c r="N11">
+      <c r="O11">
         <v>-6100000.0</v>
       </c>
-      <c r="O11">
+      <c r="P11">
         <v>10500000.0</v>
       </c>
-      <c r="P11">
+      <c r="Q11">
         <v>3900000.0</v>
       </c>
-      <c r="Q11">
+      <c r="R11">
         <v>4100000.0</v>
       </c>
-      <c r="R11">
+      <c r="S11">
         <v>-7100000.0</v>
       </c>
-      <c r="S11">
+      <c r="T11">
         <v>14500000.0</v>
       </c>
-      <c r="T11">
+      <c r="U11">
         <v>10900000.0</v>
       </c>
-      <c r="U11">
+      <c r="V11">
         <v>-7700000.0</v>
       </c>
-      <c r="V11"/>
       <c r="W11"/>
-      <c r="X11">
+      <c r="X11"/>
+      <c r="Y11">
         <v>-8500000.0</v>
       </c>
-      <c r="Y11">
+      <c r="Z11">
         <v>2200000.0</v>
       </c>
-      <c r="Z11"/>
       <c r="AA11"/>
       <c r="AB11"/>
       <c r="AC11"/>
       <c r="AD11"/>
       <c r="AE11"/>
-      <c r="AF11">
+      <c r="AF11"/>
+      <c r="AG11">
         <v>599000.0</v>
       </c>
-      <c r="AG11">
+      <c r="AH11">
         <v>-6036000.0</v>
       </c>
-      <c r="AH11">
+      <c r="AI11">
         <v>-12621000.0</v>
       </c>
-      <c r="AI11">
+      <c r="AJ11">
         <v>9217000.0</v>
       </c>
     </row>
-    <row r="12" spans="1:35">
+    <row r="12" spans="1:36">
       <c r="A12" t="s">
-        <v>141</v>
+        <v>142</v>
       </c>
       <c r="B12"/>
       <c r="C12"/>
       <c r="D12"/>
       <c r="E12"/>
       <c r="F12"/>
       <c r="G12"/>
       <c r="H12"/>
       <c r="I12"/>
       <c r="J12"/>
       <c r="K12"/>
-      <c r="L12">
-[...1 lines deleted...]
-      </c>
+      <c r="L12"/>
       <c r="M12">
         <v>-14000000.0</v>
       </c>
       <c r="N12">
+        <v>-14000000.0</v>
+      </c>
+      <c r="O12">
         <v>14100000.0</v>
       </c>
-      <c r="O12">
+      <c r="P12">
         <v>146600000.0</v>
       </c>
-      <c r="P12">
+      <c r="Q12">
         <v>10500000.0</v>
       </c>
-      <c r="Q12">
+      <c r="R12">
         <v>42400000.0</v>
       </c>
-      <c r="R12">
+      <c r="S12">
         <v>-22800000.0</v>
       </c>
-      <c r="S12">
+      <c r="T12">
         <v>44900000.0</v>
       </c>
-      <c r="T12">
+      <c r="U12">
         <v>30700000.0</v>
       </c>
-      <c r="U12">
+      <c r="V12">
         <v>35900000.0</v>
       </c>
-      <c r="V12"/>
       <c r="W12"/>
-      <c r="X12">
+      <c r="X12"/>
+      <c r="Y12">
         <v>35900000.0</v>
       </c>
-      <c r="Y12">
+      <c r="Z12">
         <v>15400000.0</v>
       </c>
-      <c r="Z12"/>
       <c r="AA12"/>
       <c r="AB12"/>
       <c r="AC12"/>
       <c r="AD12"/>
       <c r="AE12"/>
-      <c r="AF12">
+      <c r="AF12"/>
+      <c r="AG12">
         <v>981000.0</v>
       </c>
-      <c r="AG12">
+      <c r="AH12">
         <v>5520000.0</v>
       </c>
-      <c r="AH12">
+      <c r="AI12">
         <v>1311000.0</v>
       </c>
-      <c r="AI12">
+      <c r="AJ12">
         <v>1263000.0</v>
       </c>
     </row>
-    <row r="13" spans="1:35">
+    <row r="13" spans="1:36">
       <c r="A13" t="s">
-        <v>142</v>
+        <v>143</v>
       </c>
       <c r="B13"/>
       <c r="C13"/>
       <c r="D13"/>
       <c r="E13"/>
       <c r="F13"/>
       <c r="G13"/>
       <c r="H13"/>
       <c r="I13"/>
       <c r="J13"/>
       <c r="K13"/>
-      <c r="L13">
-[...1 lines deleted...]
-      </c>
+      <c r="L13"/>
       <c r="M13">
         <v>8200000.0</v>
       </c>
       <c r="N13">
+        <v>8200000.0</v>
+      </c>
+      <c r="O13">
         <v>-9200000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>-500000.0</v>
       </c>
       <c r="P13">
         <v>-500000.0</v>
       </c>
       <c r="Q13">
+        <v>-500000.0</v>
+      </c>
+      <c r="R13">
         <v>3700000.0</v>
       </c>
-      <c r="R13">
+      <c r="S13">
         <v>1600000.0</v>
       </c>
-      <c r="S13">
+      <c r="T13">
         <v>3000000.0</v>
       </c>
-      <c r="T13">
+      <c r="U13">
         <v>-10600000.0</v>
       </c>
-      <c r="U13">
+      <c r="V13">
         <v>-3200000.0</v>
       </c>
-      <c r="V13"/>
       <c r="W13"/>
-      <c r="X13">
+      <c r="X13"/>
+      <c r="Y13">
         <v>-3100000.0</v>
       </c>
-      <c r="Y13">
+      <c r="Z13">
         <v>19600000.0</v>
       </c>
-      <c r="Z13"/>
       <c r="AA13"/>
       <c r="AB13"/>
       <c r="AC13"/>
       <c r="AD13"/>
       <c r="AE13"/>
-      <c r="AF13">
+      <c r="AF13"/>
+      <c r="AG13">
         <v>-8564000.0</v>
       </c>
-      <c r="AG13">
+      <c r="AH13">
         <v>5529000.0</v>
       </c>
-      <c r="AH13">
+      <c r="AI13">
         <v>3372000.0</v>
       </c>
-      <c r="AI13">
+      <c r="AJ13">
         <v>-6098000.0</v>
       </c>
     </row>
-    <row r="14" spans="1:35">
+    <row r="14" spans="1:36">
       <c r="A14" t="s">
-        <v>143</v>
+        <v>144</v>
       </c>
       <c r="B14">
+        <v>38800000.0</v>
+      </c>
+      <c r="C14">
         <v>40800000.0</v>
       </c>
-      <c r="C14">
+      <c r="D14">
         <v>35600000.0</v>
       </c>
-      <c r="D14">
+      <c r="E14">
         <v>34900000.0</v>
       </c>
-      <c r="E14">
+      <c r="F14">
         <v>33800000.0</v>
       </c>
-      <c r="F14">
+      <c r="G14">
         <v>33700000.0</v>
       </c>
-      <c r="G14">
+      <c r="H14">
         <v>34600000.0</v>
       </c>
-      <c r="H14">
+      <c r="I14">
         <v>38600000.0</v>
       </c>
-      <c r="I14">
+      <c r="J14">
         <v>38400000.0</v>
       </c>
-      <c r="J14">
+      <c r="K14">
         <v>38800000.0</v>
       </c>
-      <c r="K14">
+      <c r="L14">
         <v>40000000.0</v>
       </c>
-      <c r="L14">
+      <c r="M14">
         <v>40600000.0</v>
       </c>
-      <c r="M14">
+      <c r="N14">
         <v>40900000.0</v>
       </c>
-      <c r="N14">
+      <c r="O14">
         <v>41300000.0</v>
       </c>
-      <c r="O14">
+      <c r="P14">
         <v>42100000.0</v>
       </c>
-      <c r="P14">
+      <c r="Q14">
         <v>42600000.0</v>
       </c>
-      <c r="Q14">
+      <c r="R14">
         <v>44600000.0</v>
       </c>
-      <c r="R14">
+      <c r="S14">
         <v>44900000.0</v>
       </c>
-      <c r="S14">
+      <c r="T14">
         <v>57700000.0</v>
       </c>
-      <c r="T14">
+      <c r="U14">
         <v>25900000.0</v>
       </c>
-      <c r="U14">
+      <c r="V14">
         <v>25400000.0</v>
       </c>
-      <c r="V14">
+      <c r="W14">
         <v>23600000.0</v>
       </c>
-      <c r="W14"/>
-      <c r="X14">
+      <c r="X14"/>
+      <c r="Y14">
         <v>16600000.0</v>
       </c>
-      <c r="Y14">
+      <c r="Z14">
         <v>16800000.0</v>
       </c>
-      <c r="Z14"/>
       <c r="AA14"/>
       <c r="AB14"/>
       <c r="AC14"/>
       <c r="AD14"/>
       <c r="AE14"/>
-      <c r="AF14">
+      <c r="AF14"/>
+      <c r="AG14">
         <v>2692000.0</v>
       </c>
-      <c r="AG14">
+      <c r="AH14">
         <v>2802000.0</v>
       </c>
-      <c r="AH14">
+      <c r="AI14">
         <v>2929000.0</v>
       </c>
-      <c r="AI14">
+      <c r="AJ14">
         <v>3106000.0</v>
       </c>
     </row>
-    <row r="15" spans="1:35">
+    <row r="15" spans="1:36">
       <c r="A15" t="s">
-        <v>144</v>
+        <v>145</v>
       </c>
       <c r="B15"/>
       <c r="C15"/>
       <c r="D15"/>
       <c r="E15"/>
       <c r="F15"/>
       <c r="G15"/>
-      <c r="H15">
+      <c r="H15"/>
+      <c r="I15">
         <v>3883.0</v>
       </c>
-      <c r="I15"/>
       <c r="J15"/>
-      <c r="K15">
+      <c r="K15"/>
+      <c r="L15">
         <v>127300000.0</v>
       </c>
-      <c r="L15"/>
       <c r="M15"/>
       <c r="N15"/>
       <c r="O15"/>
       <c r="P15"/>
       <c r="Q15"/>
       <c r="R15"/>
       <c r="S15"/>
-      <c r="T15">
+      <c r="T15"/>
+      <c r="U15">
         <v>125.0</v>
       </c>
-      <c r="U15"/>
       <c r="V15"/>
       <c r="W15"/>
       <c r="X15"/>
       <c r="Y15"/>
       <c r="Z15"/>
       <c r="AA15"/>
       <c r="AB15"/>
       <c r="AC15"/>
       <c r="AD15"/>
       <c r="AE15"/>
       <c r="AF15"/>
       <c r="AG15"/>
       <c r="AH15"/>
       <c r="AI15"/>
-    </row>
-    <row r="16" spans="1:35">
+      <c r="AJ15"/>
+    </row>
+    <row r="16" spans="1:36">
       <c r="A16" t="s">
-        <v>145</v>
+        <v>146</v>
       </c>
       <c r="B16">
+        <v>421600000.0</v>
+      </c>
+      <c r="C16">
         <v>400800000.0</v>
       </c>
-      <c r="C16">
+      <c r="D16">
         <v>412300000.0</v>
       </c>
-      <c r="D16">
+      <c r="E16">
         <v>933600000.0</v>
       </c>
-      <c r="E16">
+      <c r="F16">
         <v>262899999.0</v>
       </c>
-      <c r="F16">
+      <c r="G16">
         <v>186200000.0</v>
       </c>
-      <c r="G16">
+      <c r="H16">
         <v>175600000.0</v>
       </c>
-      <c r="H16">
+      <c r="I16">
         <v>133700000.0</v>
       </c>
-      <c r="I16">
+      <c r="J16">
         <v>123800000.0</v>
       </c>
-      <c r="J16">
+      <c r="K16">
         <v>120600000.0</v>
       </c>
-      <c r="K16">
+      <c r="L16">
         <v>129400000.0</v>
       </c>
-      <c r="L16">
+      <c r="M16">
         <v>102100000.0</v>
       </c>
-      <c r="M16">
+      <c r="N16">
         <v>89100000.0</v>
       </c>
-      <c r="N16">
+      <c r="O16">
         <v>90100000.0</v>
       </c>
-      <c r="O16">
+      <c r="P16">
         <v>75000000.0</v>
       </c>
-      <c r="P16">
+      <c r="Q16">
         <v>59800000.0</v>
       </c>
-      <c r="Q16">
+      <c r="R16">
         <v>92000000.0</v>
       </c>
-      <c r="R16">
+      <c r="S16">
         <v>87200000.0</v>
       </c>
-      <c r="S16">
+      <c r="T16">
         <v>102400000.0</v>
       </c>
-      <c r="T16">
+      <c r="U16">
         <v>103100000.0</v>
       </c>
-      <c r="U16">
+      <c r="V16">
         <v>102400000.0</v>
       </c>
-      <c r="V16">
+      <c r="W16">
         <v>87700000.0</v>
       </c>
-      <c r="W16">
+      <c r="X16">
         <v>383246.0</v>
       </c>
-      <c r="X16">
+      <c r="Y16">
         <v>623137.0</v>
       </c>
-      <c r="Y16">
+      <c r="Z16">
         <v>120000000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>5000.0</v>
       </c>
       <c r="AA16">
         <v>5000.0</v>
       </c>
       <c r="AB16">
         <v>5000.0</v>
       </c>
       <c r="AC16">
         <v>5000.0</v>
       </c>
       <c r="AD16">
         <v>5000.0</v>
       </c>
       <c r="AE16">
         <v>5000.0</v>
       </c>
       <c r="AF16">
+        <v>5000.0</v>
+      </c>
+      <c r="AG16">
         <v>79261.0</v>
       </c>
-      <c r="AG16"/>
       <c r="AH16"/>
       <c r="AI16"/>
-    </row>
-    <row r="17" spans="1:35">
+      <c r="AJ16"/>
+    </row>
+    <row r="17" spans="1:36">
       <c r="A17" t="s">
-        <v>146</v>
+        <v>147</v>
       </c>
       <c r="B17"/>
       <c r="C17"/>
       <c r="D17"/>
       <c r="E17"/>
       <c r="F17"/>
       <c r="G17"/>
       <c r="H17"/>
       <c r="I17"/>
       <c r="J17"/>
       <c r="K17"/>
       <c r="L17"/>
       <c r="M17"/>
       <c r="N17"/>
       <c r="O17"/>
       <c r="P17"/>
       <c r="Q17"/>
       <c r="R17"/>
       <c r="S17"/>
       <c r="T17"/>
       <c r="U17"/>
       <c r="V17"/>
       <c r="W17"/>
       <c r="X17"/>
       <c r="Y17"/>
       <c r="Z17"/>
       <c r="AA17"/>
       <c r="AB17"/>
       <c r="AC17"/>
       <c r="AD17"/>
       <c r="AE17"/>
       <c r="AF17"/>
       <c r="AG17"/>
       <c r="AH17"/>
       <c r="AI17"/>
-    </row>
-    <row r="18" spans="1:35">
+      <c r="AJ17"/>
+    </row>
+    <row r="18" spans="1:36">
       <c r="A18" t="s">
-        <v>147</v>
+        <v>148</v>
       </c>
       <c r="B18">
+        <v>48100000.0</v>
+      </c>
+      <c r="C18">
         <v>9400000.0</v>
       </c>
-      <c r="C18">
+      <c r="D18">
         <v>66300000.0</v>
       </c>
-      <c r="D18">
+      <c r="E18">
         <v>13000000.0</v>
       </c>
-      <c r="E18">
+      <c r="F18">
         <v>1000000.0</v>
       </c>
-      <c r="F18">
+      <c r="G18">
         <v>27100000.0</v>
       </c>
-      <c r="G18">
+      <c r="H18">
         <v>49100000.0</v>
       </c>
-      <c r="H18">
+      <c r="I18">
         <v>3900000.0</v>
       </c>
-      <c r="I18">
+      <c r="J18">
         <v>4100000.0</v>
       </c>
-      <c r="J18">
+      <c r="K18">
         <v>-6800000.0</v>
       </c>
-      <c r="K18">
+      <c r="L18">
         <v>55100000.0</v>
       </c>
-      <c r="L18">
+      <c r="M18">
         <v>14400000.0</v>
       </c>
-      <c r="M18">
+      <c r="N18">
         <v>-1200000.0</v>
       </c>
-      <c r="N18">
+      <c r="O18">
         <v>-10200000.0</v>
       </c>
-      <c r="O18">
+      <c r="P18">
         <v>13700000.0</v>
       </c>
-      <c r="P18">
+      <c r="Q18">
         <v>-21200000.0</v>
       </c>
-      <c r="Q18">
+      <c r="R18">
         <v>10000000.0</v>
       </c>
-      <c r="R18">
+      <c r="S18">
         <v>2700000.0</v>
       </c>
-      <c r="S18">
+      <c r="T18">
         <v>-19000000.0</v>
       </c>
-      <c r="T18">
+      <c r="U18">
         <v>1500000.0</v>
       </c>
-      <c r="U18">
+      <c r="V18">
         <v>16900000.0</v>
       </c>
-      <c r="V18">
+      <c r="W18">
         <v>2900000.0</v>
       </c>
-      <c r="W18">
+      <c r="X18">
         <v>-100490.0</v>
       </c>
-      <c r="X18">
+      <c r="Y18">
         <v>-844860.0</v>
       </c>
-      <c r="Y18">
+      <c r="Z18">
         <v>14200000.0</v>
       </c>
-      <c r="Z18"/>
       <c r="AA18"/>
       <c r="AB18"/>
       <c r="AC18"/>
       <c r="AD18"/>
       <c r="AE18"/>
       <c r="AF18"/>
       <c r="AG18"/>
       <c r="AH18"/>
       <c r="AI18"/>
-    </row>
-    <row r="19" spans="1:35">
+      <c r="AJ18"/>
+    </row>
+    <row r="19" spans="1:36">
       <c r="A19" t="s">
-        <v>148</v>
+        <v>149</v>
       </c>
       <c r="B19">
-        <v>300000.0</v>
+        <v>0.0</v>
       </c>
       <c r="C19">
         <v>300000.0</v>
       </c>
       <c r="D19">
+        <v>300000.0</v>
+      </c>
+      <c r="E19">
         <v>-88100000.0</v>
       </c>
-      <c r="E19">
+      <c r="F19">
         <v>-8100000.0</v>
       </c>
-      <c r="F19">
+      <c r="G19">
         <v>-7600000.0</v>
       </c>
-      <c r="G19">
+      <c r="H19">
         <v>-9600000.0</v>
       </c>
-      <c r="H19">
+      <c r="I19">
         <v>-12300000.0</v>
       </c>
-      <c r="I19">
+      <c r="J19">
         <v>-8900000.0</v>
       </c>
-      <c r="J19">
+      <c r="K19">
         <v>-12900000.0</v>
       </c>
-      <c r="K19">
+      <c r="L19">
         <v>-42400000.0</v>
       </c>
-      <c r="L19">
+      <c r="M19">
         <v>-9400000.0</v>
       </c>
-      <c r="M19">
+      <c r="N19">
         <v>-5400000.0</v>
       </c>
-      <c r="N19">
+      <c r="O19">
         <v>-7500000.0</v>
       </c>
-      <c r="O19">
+      <c r="P19">
         <v>-11000000.0</v>
       </c>
-      <c r="P19">
+      <c r="Q19">
         <v>-14000000.0</v>
       </c>
-      <c r="Q19">
+      <c r="R19">
         <v>-6600000.0</v>
       </c>
-      <c r="R19">
+      <c r="S19">
         <v>-7900000.0</v>
       </c>
-      <c r="S19"/>
-      <c r="T19">
+      <c r="T19"/>
+      <c r="U19">
         <v>-12500000.0</v>
       </c>
-      <c r="U19"/>
       <c r="V19"/>
       <c r="W19"/>
       <c r="X19"/>
       <c r="Y19"/>
       <c r="Z19"/>
       <c r="AA19"/>
       <c r="AB19"/>
       <c r="AC19"/>
       <c r="AD19"/>
       <c r="AE19"/>
       <c r="AF19"/>
       <c r="AG19"/>
       <c r="AH19"/>
       <c r="AI19"/>
-    </row>
-    <row r="20" spans="1:35">
+      <c r="AJ19"/>
+    </row>
+    <row r="20" spans="1:36">
       <c r="A20" t="s">
-        <v>149</v>
+        <v>150</v>
       </c>
       <c r="B20"/>
-      <c r="C20">
+      <c r="C20"/>
+      <c r="D20">
         <v>0.0</v>
       </c>
-      <c r="D20"/>
       <c r="E20"/>
       <c r="F20"/>
-      <c r="G20">
-[...1 lines deleted...]
-      </c>
+      <c r="G20"/>
       <c r="H20">
         <v>0.0</v>
       </c>
       <c r="I20">
         <v>0.0</v>
       </c>
       <c r="J20">
         <v>0.0</v>
       </c>
       <c r="K20">
         <v>0.0</v>
       </c>
       <c r="L20">
         <v>0.0</v>
       </c>
       <c r="M20">
         <v>0.0</v>
       </c>
       <c r="N20">
+        <v>0.0</v>
+      </c>
+      <c r="O20">
         <v>150000000.0</v>
       </c>
-      <c r="O20">
+      <c r="P20">
         <v>0.0</v>
       </c>
-      <c r="P20"/>
       <c r="Q20"/>
       <c r="R20"/>
       <c r="S20"/>
-      <c r="T20">
+      <c r="T20"/>
+      <c r="U20">
         <v>0.0</v>
       </c>
-      <c r="U20"/>
       <c r="V20"/>
       <c r="W20"/>
       <c r="X20"/>
       <c r="Y20"/>
       <c r="Z20"/>
       <c r="AA20"/>
       <c r="AB20"/>
       <c r="AC20"/>
       <c r="AD20"/>
       <c r="AE20"/>
       <c r="AF20"/>
       <c r="AG20"/>
       <c r="AH20"/>
       <c r="AI20"/>
-    </row>
-    <row r="21" spans="1:35">
+      <c r="AJ20"/>
+    </row>
+    <row r="21" spans="1:36">
       <c r="A21" t="s">
-        <v>150</v>
+        <v>151</v>
       </c>
       <c r="B21"/>
-      <c r="C21">
+      <c r="C21"/>
+      <c r="D21">
         <v>0.0</v>
       </c>
-      <c r="D21">
+      <c r="E21">
         <v>366500000.0</v>
       </c>
-      <c r="E21"/>
       <c r="F21"/>
-      <c r="G21">
-[...1 lines deleted...]
-      </c>
+      <c r="G21"/>
       <c r="H21">
         <v>0.0</v>
       </c>
-      <c r="I21"/>
+      <c r="I21">
+        <v>0.0</v>
+      </c>
       <c r="J21"/>
       <c r="K21"/>
       <c r="L21"/>
-      <c r="M21">
+      <c r="M21"/>
+      <c r="N21">
         <v>-2300000.0</v>
       </c>
-      <c r="N21">
+      <c r="O21">
         <v>-125000000.0</v>
       </c>
-      <c r="O21">
+      <c r="P21">
         <v>-2000000.0</v>
       </c>
-      <c r="P21">
+      <c r="Q21">
         <v>-2500000.0</v>
       </c>
-      <c r="Q21">
+      <c r="R21">
         <v>-1700000.0</v>
       </c>
-      <c r="R21">
+      <c r="S21">
         <v>-400000.0</v>
       </c>
-      <c r="S21">
+      <c r="T21">
         <v>805500000.0</v>
       </c>
-      <c r="T21">
+      <c r="U21">
         <v>-400000.0</v>
       </c>
-      <c r="U21">
+      <c r="V21">
         <v>-2400000.0</v>
       </c>
-      <c r="V21"/>
       <c r="W21"/>
-      <c r="X21">
+      <c r="X21"/>
+      <c r="Y21">
         <v>-37200000.0</v>
       </c>
-      <c r="Y21">
+      <c r="Z21">
         <v>-600000.0</v>
       </c>
-      <c r="Z21"/>
       <c r="AA21"/>
       <c r="AB21"/>
       <c r="AC21"/>
       <c r="AD21"/>
       <c r="AE21"/>
-      <c r="AF21">
+      <c r="AF21"/>
+      <c r="AG21">
         <v>4414000.0</v>
       </c>
-      <c r="AG21">
+      <c r="AH21">
         <v>197000.0</v>
       </c>
-      <c r="AH21">
+      <c r="AI21">
         <v>-2977000.0</v>
       </c>
-      <c r="AI21">
+      <c r="AJ21">
         <v>5143000.0</v>
       </c>
     </row>
-    <row r="22" spans="1:35">
+    <row r="22" spans="1:36">
       <c r="A22" t="s">
-        <v>113</v>
+        <v>114</v>
       </c>
       <c r="B22">
+        <v>7700000.0</v>
+      </c>
+      <c r="C22">
         <v>-3400000.0</v>
       </c>
-      <c r="C22">
+      <c r="D22">
         <v>17300000.0</v>
       </c>
-      <c r="D22">
+      <c r="E22">
         <v>3100000.0</v>
       </c>
-      <c r="E22">
+      <c r="F22">
         <v>8300000.0</v>
       </c>
-      <c r="F22">
+      <c r="G22">
         <v>300000.0</v>
       </c>
-      <c r="G22">
+      <c r="H22">
         <v>15900000.0</v>
       </c>
-      <c r="H22">
+      <c r="I22">
         <v>-14000000.0</v>
       </c>
-      <c r="I22">
+      <c r="J22">
         <v>-12000000.0</v>
       </c>
-      <c r="J22">
+      <c r="K22">
         <v>-25800000.0</v>
       </c>
-      <c r="K22">
+      <c r="L22">
         <v>-15200000.0</v>
       </c>
-      <c r="L22">
+      <c r="M22">
         <v>-12900000.0</v>
       </c>
-      <c r="M22">
+      <c r="N22">
         <v>-28400000.0</v>
       </c>
-      <c r="N22">
+      <c r="O22">
         <v>-41900000.0</v>
       </c>
-      <c r="O22">
+      <c r="P22">
         <v>-159700000.0</v>
       </c>
-      <c r="P22">
+      <c r="Q22">
         <v>-47100000.0</v>
       </c>
-      <c r="Q22">
+      <c r="R22">
         <v>-58600000.0</v>
       </c>
-      <c r="R22">
+      <c r="S22">
         <v>-19000000.0</v>
       </c>
-      <c r="S22">
+      <c r="T22">
         <v>-43007310.0</v>
       </c>
-      <c r="T22">
+      <c r="U22">
         <v>-105700000.0</v>
       </c>
-      <c r="U22">
+      <c r="V22">
         <v>-53900000.0</v>
       </c>
-      <c r="V22">
+      <c r="W22">
         <v>-40700000.0</v>
       </c>
-      <c r="W22">
+      <c r="X22">
         <v>-44960787.0</v>
       </c>
-      <c r="X22">
+      <c r="Y22">
         <v>-32130119.0</v>
       </c>
-      <c r="Y22">
+      <c r="Z22">
         <v>-24500000.0</v>
       </c>
-      <c r="Z22"/>
-[...2 lines deleted...]
-      </c>
+      <c r="AA22"/>
       <c r="AB22">
         <v>-341.0</v>
       </c>
-      <c r="AC22"/>
+      <c r="AC22">
+        <v>-341.0</v>
+      </c>
       <c r="AD22"/>
       <c r="AE22"/>
-      <c r="AF22">
+      <c r="AF22"/>
+      <c r="AG22">
         <v>-6347000.0</v>
       </c>
-      <c r="AG22">
+      <c r="AH22">
         <v>5670000.0</v>
       </c>
-      <c r="AH22">
+      <c r="AI22">
         <v>1066000.0</v>
       </c>
-      <c r="AI22">
+      <c r="AJ22">
         <v>1084000.0</v>
       </c>
     </row>
-    <row r="23" spans="1:35">
+    <row r="23" spans="1:36">
       <c r="A23" t="s">
-        <v>151</v>
+        <v>152</v>
       </c>
       <c r="B23">
+        <v>-4400000.0</v>
+      </c>
+      <c r="C23">
         <v>-3900000.0</v>
       </c>
-      <c r="C23">
+      <c r="D23">
         <v>-6400000.0</v>
       </c>
-      <c r="D23">
+      <c r="E23">
         <v>-6300000.0</v>
       </c>
-      <c r="E23">
+      <c r="F23">
         <v>-2600000.0</v>
       </c>
-      <c r="F23">
+      <c r="G23">
         <v>-700000.0</v>
       </c>
-      <c r="G23">
+      <c r="H23">
         <v>-300000.0</v>
       </c>
-      <c r="H23">
+      <c r="I23">
         <v>800000.0</v>
       </c>
-      <c r="I23">
+      <c r="J23">
         <v>-2000000.0</v>
       </c>
-      <c r="J23">
+      <c r="K23">
         <v>200000.0</v>
       </c>
-      <c r="K23">
+      <c r="L23">
         <v>1200000.0</v>
       </c>
-      <c r="L23">
+      <c r="M23">
         <v>200000.0</v>
       </c>
-      <c r="M23">
+      <c r="N23">
         <v>-100000.0</v>
       </c>
-      <c r="N23">
+      <c r="O23">
         <v>-400000.0</v>
       </c>
-      <c r="O23">
+      <c r="P23">
         <v>-6600000.0</v>
       </c>
-      <c r="P23">
+      <c r="Q23">
         <v>-100000.0</v>
       </c>
-      <c r="Q23">
+      <c r="R23">
         <v>-661100000.0</v>
       </c>
-      <c r="R23">
+      <c r="S23">
         <v>-200000.0</v>
       </c>
-      <c r="S23">
+      <c r="T23">
         <v>1436100000.0</v>
       </c>
-      <c r="T23">
+      <c r="U23">
         <v>-900000.0</v>
       </c>
-      <c r="U23">
+      <c r="V23">
         <v>-200000.0</v>
       </c>
-      <c r="V23">
+      <c r="W23">
         <v>200000.0</v>
       </c>
-      <c r="W23">
+      <c r="X23">
         <v>-128000.0</v>
       </c>
-      <c r="X23">
+      <c r="Y23">
         <v>-15259506.0</v>
       </c>
-      <c r="Y23">
+      <c r="Z23">
         <v>-225739.0</v>
       </c>
-      <c r="Z23"/>
       <c r="AA23"/>
       <c r="AB23"/>
       <c r="AC23"/>
       <c r="AD23"/>
       <c r="AE23"/>
-      <c r="AF23">
-[...1 lines deleted...]
-      </c>
+      <c r="AF23"/>
       <c r="AG23">
         <v>900000.0</v>
       </c>
-      <c r="AH23"/>
+      <c r="AH23">
+        <v>900000.0</v>
+      </c>
       <c r="AI23"/>
-    </row>
-    <row r="24" spans="1:35">
+      <c r="AJ23"/>
+    </row>
+    <row r="24" spans="1:36">
       <c r="A24" t="s">
-        <v>152</v>
-[...3 lines deleted...]
-      </c>
+        <v>153</v>
+      </c>
+      <c r="B24"/>
       <c r="C24">
         <v>300000.0</v>
       </c>
       <c r="D24">
+        <v>300000.0</v>
+      </c>
+      <c r="E24">
         <v>1100000.0</v>
       </c>
-      <c r="E24">
+      <c r="F24">
         <v>700000.0</v>
       </c>
-      <c r="F24">
+      <c r="G24">
         <v>900000.0</v>
       </c>
-      <c r="G24">
+      <c r="H24">
         <v>2100000.0</v>
       </c>
-      <c r="H24">
+      <c r="I24">
         <v>4000000.0</v>
       </c>
-      <c r="I24">
+      <c r="J24">
         <v>1000000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>900000.0</v>
       </c>
       <c r="K24">
         <v>900000.0</v>
       </c>
       <c r="L24">
+        <v>900000.0</v>
+      </c>
+      <c r="M24">
         <v>-1000000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>1900000.0</v>
       </c>
       <c r="N24">
         <v>1900000.0</v>
       </c>
       <c r="O24">
+        <v>1900000.0</v>
+      </c>
+      <c r="P24">
         <v>500000.0</v>
       </c>
-      <c r="P24">
+      <c r="Q24">
         <v>-5800000.0</v>
       </c>
-      <c r="Q24">
+      <c r="R24">
         <v>2183400000.0</v>
       </c>
-      <c r="R24">
+      <c r="S24">
         <v>800000.0</v>
       </c>
-      <c r="S24"/>
       <c r="T24"/>
       <c r="U24"/>
-      <c r="V24">
+      <c r="V24"/>
+      <c r="W24">
         <v>-15000000.0</v>
       </c>
-      <c r="W24"/>
       <c r="X24"/>
-      <c r="Y24">
+      <c r="Y24"/>
+      <c r="Z24">
         <v>-2500000.0</v>
       </c>
-      <c r="Z24"/>
       <c r="AA24"/>
       <c r="AB24"/>
       <c r="AC24"/>
       <c r="AD24"/>
       <c r="AE24"/>
-      <c r="AF24">
+      <c r="AF24"/>
+      <c r="AG24">
         <v>-4121000.0</v>
       </c>
-      <c r="AG24">
+      <c r="AH24">
         <v>-121000.0</v>
       </c>
-      <c r="AH24">
+      <c r="AI24">
         <v>231000.0</v>
       </c>
-      <c r="AI24">
+      <c r="AJ24">
         <v>-934000.0</v>
       </c>
     </row>
-    <row r="25" spans="1:35">
+    <row r="25" spans="1:36">
       <c r="A25" t="s">
-        <v>153</v>
+        <v>154</v>
       </c>
       <c r="B25">
+        <v>10900000.0</v>
+      </c>
+      <c r="C25">
         <v>7000000.0</v>
       </c>
-      <c r="C25">
+      <c r="D25">
         <v>9600000.0</v>
       </c>
-      <c r="D25">
+      <c r="E25">
         <v>2200000.0</v>
       </c>
-      <c r="E25">
+      <c r="F25">
         <v>-3700000.0</v>
       </c>
-      <c r="F25">
+      <c r="G25">
         <v>200000.0</v>
       </c>
-      <c r="G25">
+      <c r="H25">
         <v>6100000.0</v>
       </c>
-      <c r="H25">
+      <c r="I25">
         <v>2300000.0</v>
       </c>
-      <c r="I25">
+      <c r="J25">
         <v>2400000.0</v>
       </c>
-      <c r="J25">
+      <c r="K25">
         <v>8800000.0</v>
       </c>
-      <c r="K25">
+      <c r="L25">
         <v>19800000.0</v>
       </c>
-      <c r="L25">
+      <c r="M25">
         <v>-9700000.0</v>
       </c>
-      <c r="M25">
+      <c r="N25">
         <v>12200000.0</v>
       </c>
-      <c r="N25">
+      <c r="O25">
         <v>2800000.0</v>
       </c>
-      <c r="O25">
+      <c r="P25">
         <v>151600000.0</v>
       </c>
-      <c r="P25">
+      <c r="Q25">
         <v>16300000.0</v>
       </c>
-      <c r="Q25">
+      <c r="R25">
         <v>55400000.0</v>
       </c>
-      <c r="R25">
+      <c r="S25">
         <v>-18000000.0</v>
       </c>
-      <c r="S25">
+      <c r="T25">
         <v>-992690.0</v>
       </c>
-      <c r="T25">
+      <c r="U25">
         <v>63000000.0</v>
       </c>
-      <c r="U25">
+      <c r="V25">
         <v>51300000.0</v>
       </c>
-      <c r="V25">
+      <c r="W25">
         <v>30500000.0</v>
       </c>
-      <c r="W25">
+      <c r="X25">
         <v>44214272.0</v>
       </c>
-      <c r="X25">
+      <c r="Y25">
         <v>31881898.0</v>
       </c>
-      <c r="Y25">
+      <c r="Z25">
         <v>30000000.0</v>
       </c>
-      <c r="Z25"/>
       <c r="AA25"/>
       <c r="AB25"/>
       <c r="AC25"/>
       <c r="AD25"/>
       <c r="AE25"/>
       <c r="AF25"/>
       <c r="AG25"/>
       <c r="AH25"/>
       <c r="AI25"/>
-    </row>
-    <row r="26" spans="1:35">
+      <c r="AJ25"/>
+    </row>
+    <row r="26" spans="1:36">
       <c r="A26" t="s">
-        <v>154</v>
+        <v>155</v>
       </c>
       <c r="B26">
+        <v>-20900000.0</v>
+      </c>
+      <c r="C26">
         <v>-16000000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>5200000.0</v>
       </c>
       <c r="D26">
         <v>5200000.0</v>
       </c>
       <c r="E26">
+        <v>5200000.0</v>
+      </c>
+      <c r="F26">
         <v>-34300000.0</v>
       </c>
-      <c r="F26">
+      <c r="G26">
         <v>-20500000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>-1000000.0</v>
       </c>
       <c r="H26">
         <v>-1000000.0</v>
       </c>
       <c r="I26">
         <v>-1000000.0</v>
       </c>
       <c r="J26">
+        <v>-1000000.0</v>
+      </c>
+      <c r="K26">
         <v>0.0</v>
       </c>
-      <c r="K26">
+      <c r="L26">
         <v>-600000.0</v>
       </c>
-      <c r="L26">
+      <c r="M26">
         <v>150000000.0</v>
       </c>
-      <c r="M26">
+      <c r="N26">
         <v>-400000.0</v>
       </c>
-      <c r="N26">
+      <c r="O26">
         <v>150000000.0</v>
       </c>
-      <c r="O26"/>
       <c r="P26"/>
-      <c r="Q26">
+      <c r="Q26"/>
+      <c r="R26">
         <v>-146300000.0</v>
       </c>
-      <c r="R26"/>
-[...2 lines deleted...]
-      </c>
+      <c r="S26"/>
       <c r="T26">
         <v>-146300000.0</v>
       </c>
-      <c r="U26"/>
+      <c r="U26">
+        <v>-146300000.0</v>
+      </c>
       <c r="V26"/>
       <c r="W26"/>
       <c r="X26"/>
       <c r="Y26"/>
       <c r="Z26"/>
       <c r="AA26"/>
       <c r="AB26"/>
       <c r="AC26"/>
       <c r="AD26"/>
       <c r="AE26"/>
       <c r="AF26"/>
       <c r="AG26"/>
       <c r="AH26"/>
       <c r="AI26"/>
-    </row>
-    <row r="27" spans="1:35">
+      <c r="AJ26"/>
+    </row>
+    <row r="27" spans="1:36">
       <c r="A27" t="s">
-        <v>155</v>
+        <v>156</v>
       </c>
       <c r="B27">
+        <v>6900000.0</v>
+      </c>
+      <c r="C27">
         <v>4300000.0</v>
       </c>
-      <c r="C27">
+      <c r="D27">
         <v>4000000.0</v>
       </c>
-      <c r="D27">
+      <c r="E27">
         <v>4500000.0</v>
       </c>
-      <c r="E27">
+      <c r="F27">
         <v>6700000.0</v>
       </c>
-      <c r="F27">
+      <c r="G27">
         <v>3400000.0</v>
       </c>
-      <c r="G27">
+      <c r="H27">
         <v>3700000.0</v>
       </c>
-      <c r="H27">
+      <c r="I27">
         <v>4300000.0</v>
       </c>
-      <c r="I27">
+      <c r="J27">
         <v>4000000.0</v>
       </c>
-      <c r="J27">
+      <c r="K27">
         <v>3600000.0</v>
       </c>
-      <c r="K27">
+      <c r="L27">
         <v>4200000.0</v>
       </c>
-      <c r="L27">
+      <c r="M27">
         <v>6200000.0</v>
       </c>
-      <c r="M27">
+      <c r="N27">
         <v>6000000.0</v>
       </c>
-      <c r="N27">
+      <c r="O27">
         <v>5600000.0</v>
       </c>
-      <c r="O27">
+      <c r="P27">
         <v>6900000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>8500000.0</v>
       </c>
       <c r="Q27">
         <v>8500000.0</v>
       </c>
       <c r="R27">
+        <v>8500000.0</v>
+      </c>
+      <c r="S27">
         <v>7900000.0</v>
       </c>
-      <c r="S27">
+      <c r="T27">
         <v>14800000.0</v>
       </c>
-      <c r="T27">
+      <c r="U27">
         <v>9300000.0</v>
       </c>
-      <c r="U27">
+      <c r="V27">
         <v>-200000.0</v>
       </c>
-      <c r="V27">
+      <c r="W27">
         <v>-100000.0</v>
       </c>
-      <c r="W27"/>
       <c r="X27"/>
-      <c r="Y27">
+      <c r="Y27"/>
+      <c r="Z27">
         <v>100000.0</v>
       </c>
-      <c r="Z27"/>
       <c r="AA27"/>
       <c r="AB27"/>
       <c r="AC27"/>
       <c r="AD27"/>
       <c r="AE27"/>
       <c r="AF27"/>
       <c r="AG27"/>
       <c r="AH27"/>
       <c r="AI27"/>
-    </row>
-    <row r="28" spans="1:35">
+      <c r="AJ27"/>
+    </row>
+    <row r="28" spans="1:36">
       <c r="A28" t="s">
-        <v>156</v>
+        <v>157</v>
       </c>
       <c r="B28">
+        <v>-25300000.0</v>
+      </c>
+      <c r="C28">
         <v>-19900000.0</v>
       </c>
-      <c r="C28">
+      <c r="D28">
         <v>-5900000.0</v>
       </c>
-      <c r="D28">
+      <c r="E28">
         <v>737500000.0</v>
       </c>
-      <c r="E28">
+      <c r="F28">
         <v>65000000.0</v>
       </c>
-      <c r="F28">
+      <c r="G28">
         <v>-21200000.0</v>
       </c>
-      <c r="G28">
+      <c r="H28">
         <v>-1300000.0</v>
       </c>
-      <c r="H28">
+      <c r="I28">
         <v>800000.0</v>
       </c>
-      <c r="I28">
+      <c r="J28">
         <v>-3000000.0</v>
       </c>
-      <c r="J28">
+      <c r="K28">
         <v>200000.0</v>
       </c>
-      <c r="K28">
+      <c r="L28">
         <v>600000.0</v>
       </c>
-      <c r="L28">
+      <c r="M28">
         <v>200000.0</v>
       </c>
-      <c r="M28">
+      <c r="N28">
         <v>-2800000.0</v>
       </c>
-      <c r="N28">
+      <c r="O28">
         <v>24600000.0</v>
       </c>
-      <c r="O28">
+      <c r="P28">
         <v>-2000000.0</v>
       </c>
-      <c r="P28">
+      <c r="Q28">
         <v>-2600000.0</v>
       </c>
-      <c r="Q28">
+      <c r="R28">
         <v>-1800000.0</v>
       </c>
-      <c r="R28">
+      <c r="S28">
         <v>-600000.0</v>
       </c>
-      <c r="S28">
+      <c r="T28">
         <v>1539100000.0</v>
       </c>
-      <c r="T28">
+      <c r="U28">
         <v>1000000.0</v>
       </c>
-      <c r="U28">
+      <c r="V28">
         <v>-2600000.0</v>
       </c>
-      <c r="V28">
+      <c r="W28">
         <v>-7300000.0</v>
       </c>
-      <c r="W28">
+      <c r="X28">
         <v>-128000.0</v>
       </c>
-      <c r="X28">
+      <c r="Y28">
         <v>751440494.0</v>
       </c>
-      <c r="Y28">
+      <c r="Z28">
         <v>300000.0</v>
       </c>
-      <c r="Z28"/>
       <c r="AA28"/>
       <c r="AB28"/>
       <c r="AC28"/>
       <c r="AD28"/>
       <c r="AE28"/>
-      <c r="AF28">
+      <c r="AF28"/>
+      <c r="AG28">
         <v>4414000.0</v>
       </c>
-      <c r="AG28">
+      <c r="AH28">
         <v>197000.0</v>
       </c>
-      <c r="AH28">
+      <c r="AI28">
         <v>-2977000.0</v>
       </c>
-      <c r="AI28">
+      <c r="AJ28">
         <v>5143000.0</v>
       </c>
     </row>
-    <row r="29" spans="1:35">
+    <row r="29" spans="1:36">
       <c r="A29" t="s">
-        <v>157</v>
+        <v>158</v>
       </c>
       <c r="B29">
+        <v>58500000.0</v>
+      </c>
+      <c r="C29">
         <v>18900000.0</v>
       </c>
-      <c r="C29">
+      <c r="D29">
         <v>76100000.0</v>
       </c>
-      <c r="D29">
+      <c r="E29">
         <v>22300000.0</v>
       </c>
-      <c r="E29">
+      <c r="F29">
         <v>9800000.0</v>
       </c>
-      <c r="F29">
+      <c r="G29">
         <v>35600000.0</v>
       </c>
-      <c r="G29">
+      <c r="H29">
         <v>60800000.0</v>
       </c>
-      <c r="H29">
+      <c r="I29">
         <v>17100000.0</v>
       </c>
-      <c r="I29">
+      <c r="J29">
         <v>15200000.0</v>
       </c>
-      <c r="J29">
+      <c r="K29">
         <v>6000000.0</v>
       </c>
-      <c r="K29">
+      <c r="L29">
         <v>67000000.0</v>
       </c>
-      <c r="L29">
+      <c r="M29">
         <v>23800000.0</v>
       </c>
-      <c r="M29">
+      <c r="N29">
         <v>7100000.0</v>
       </c>
-      <c r="N29">
+      <c r="O29">
         <v>-2700000.0</v>
       </c>
-      <c r="O29">
+      <c r="P29">
         <v>25200000.0</v>
       </c>
-      <c r="P29">
+      <c r="Q29">
         <v>-13800000.0</v>
       </c>
-      <c r="Q29">
+      <c r="R29">
         <v>16600000.0</v>
       </c>
-      <c r="R29">
+      <c r="S29">
         <v>11400000.0</v>
       </c>
-      <c r="S29">
+      <c r="T29">
         <v>-10200000.0</v>
       </c>
-      <c r="T29">
+      <c r="U29">
         <v>13100000.0</v>
       </c>
-      <c r="U29">
+      <c r="V29">
         <v>22800000.0</v>
       </c>
-      <c r="V29">
+      <c r="W29">
         <v>10900000.0</v>
       </c>
-      <c r="W29">
+      <c r="X29">
         <v>-100493.0</v>
       </c>
-      <c r="X29">
+      <c r="Y29">
         <v>-844858.0</v>
       </c>
-      <c r="Y29">
+      <c r="Z29">
         <v>22300000.0</v>
       </c>
-      <c r="Z29"/>
       <c r="AA29"/>
       <c r="AB29"/>
       <c r="AC29"/>
       <c r="AD29"/>
       <c r="AE29"/>
-      <c r="AF29">
+      <c r="AF29"/>
+      <c r="AG29">
         <v>2082000.0</v>
       </c>
-      <c r="AG29">
+      <c r="AH29">
         <v>6517000.0</v>
       </c>
-      <c r="AH29">
+      <c r="AI29">
         <v>6520000.0</v>
       </c>
-      <c r="AI29">
+      <c r="AJ29">
         <v>-1627000.0</v>
       </c>
     </row>
-    <row r="30" spans="1:35">
+    <row r="30" spans="1:36">
       <c r="A30" t="s">
-        <v>158</v>
+        <v>159</v>
       </c>
       <c r="B30">
+        <v>-10600000.0</v>
+      </c>
+      <c r="C30">
         <v>-9200000.0</v>
       </c>
-      <c r="C30">
+      <c r="D30">
         <v>-590800000.0</v>
       </c>
-      <c r="D30">
+      <c r="E30">
         <v>-88100000.0</v>
       </c>
-      <c r="E30">
+      <c r="F30">
         <v>-8100000.0</v>
       </c>
-      <c r="F30">
+      <c r="G30">
         <v>-7600000.0</v>
       </c>
-      <c r="G30">
+      <c r="H30">
         <v>-9600000.0</v>
       </c>
-      <c r="H30">
+      <c r="I30">
         <v>-12300000.0</v>
       </c>
-      <c r="I30">
+      <c r="J30">
         <v>-8900000.0</v>
       </c>
-      <c r="J30">
+      <c r="K30">
         <v>-12900000.0</v>
       </c>
-      <c r="K30">
+      <c r="L30">
         <v>-42400000.0</v>
       </c>
-      <c r="L30">
+      <c r="M30">
         <v>-9400000.0</v>
       </c>
-      <c r="M30">
+      <c r="N30">
         <v>-5400000.0</v>
       </c>
-      <c r="N30">
+      <c r="O30">
         <v>-7500000.0</v>
       </c>
-      <c r="O30">
+      <c r="P30">
         <v>-11000000.0</v>
       </c>
-      <c r="P30">
+      <c r="Q30">
         <v>-14000000.0</v>
       </c>
-      <c r="Q30">
+      <c r="R30">
         <v>-6600000.0</v>
       </c>
-      <c r="R30">
+      <c r="S30">
         <v>-7900000.0</v>
       </c>
-      <c r="S30">
+      <c r="T30">
         <v>-2192200000.0</v>
       </c>
-      <c r="T30">
+      <c r="U30">
         <v>-12500000.0</v>
       </c>
-      <c r="U30">
+      <c r="V30">
         <v>-5900000.0</v>
       </c>
-      <c r="V30">
+      <c r="W30">
         <v>-23000000.0</v>
       </c>
-      <c r="W30"/>
-      <c r="X30">
+      <c r="X30"/>
+      <c r="Y30">
         <v>-32300000.0</v>
       </c>
-      <c r="Y30">
+      <c r="Z30">
         <v>-10600000.0</v>
       </c>
-      <c r="Z30"/>
       <c r="AA30"/>
       <c r="AB30"/>
       <c r="AC30"/>
       <c r="AD30"/>
       <c r="AE30"/>
-      <c r="AF30">
+      <c r="AF30"/>
+      <c r="AG30">
         <v>-7007000.0</v>
       </c>
-      <c r="AG30">
+      <c r="AH30">
         <v>-4595000.0</v>
       </c>
-      <c r="AH30">
+      <c r="AI30">
         <v>-2378000.0</v>
       </c>
-      <c r="AI30">
+      <c r="AJ30">
         <v>-3072000.0</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>