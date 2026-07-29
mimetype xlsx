--- v0 (2026-06-04)
+++ v1 (2026-07-29)
@@ -21738,51 +21738,53 @@
         <v>20243000.0</v>
       </c>
       <c r="Z2">
         <v>25576000.0</v>
       </c>
       <c r="AA2">
         <v>28943660.0</v>
       </c>
       <c r="AB2">
         <v>21000000.0</v>
       </c>
       <c r="AC2">
         <v>17000000.0</v>
       </c>
       <c r="AD2">
         <v>10100000.0</v>
       </c>
       <c r="AE2">
         <v>5300000.0</v>
       </c>
     </row>
     <row r="3" spans="1:31">
       <c r="A3" t="s">
         <v>183</v>
       </c>
-      <c r="B3"/>
+      <c r="B3">
+        <v>8323000.0</v>
+      </c>
       <c r="C3">
         <v>6217000.0</v>
       </c>
       <c r="D3">
         <v>5243000.0</v>
       </c>
       <c r="E3">
         <v>5229000.0</v>
       </c>
       <c r="F3">
         <v>6519000.0</v>
       </c>
       <c r="G3">
         <v>7714000.0</v>
       </c>
       <c r="H3">
         <v>7499000.0</v>
       </c>
       <c r="I3">
         <v>5564000.0</v>
       </c>
       <c r="J3">
         <v>1019000.0</v>
       </c>
       <c r="K3">
@@ -21866,51 +21868,53 @@
       <c r="L4"/>
       <c r="M4"/>
       <c r="N4"/>
       <c r="O4"/>
       <c r="P4"/>
       <c r="Q4"/>
       <c r="R4"/>
       <c r="S4"/>
       <c r="T4"/>
       <c r="U4"/>
       <c r="V4"/>
       <c r="W4"/>
       <c r="X4"/>
       <c r="Y4"/>
       <c r="Z4"/>
       <c r="AA4"/>
       <c r="AB4"/>
       <c r="AC4"/>
       <c r="AD4"/>
       <c r="AE4"/>
     </row>
     <row r="5" spans="1:31">
       <c r="A5" t="s">
         <v>185</v>
       </c>
-      <c r="B5"/>
+      <c r="B5">
+        <v>178312000.0</v>
+      </c>
       <c r="C5">
         <v>62936000.0</v>
       </c>
       <c r="D5">
         <v>86036000.0</v>
       </c>
       <c r="E5">
         <v>67850000.0</v>
       </c>
       <c r="F5">
         <v>81871000.0</v>
       </c>
       <c r="G5">
         <v>-36981000.0</v>
       </c>
       <c r="H5">
         <v>2337000.0</v>
       </c>
       <c r="I5">
         <v>-10722000.0</v>
       </c>
       <c r="J5">
         <v>-7849000.0</v>
       </c>
       <c r="K5">
@@ -21960,51 +21964,51 @@
       </c>
       <c r="Z5">
         <v>-4074000.0</v>
       </c>
       <c r="AA5">
         <v>7359315.0</v>
       </c>
       <c r="AB5">
         <v>21100000.0</v>
       </c>
       <c r="AC5">
         <v>16400000.0</v>
       </c>
       <c r="AD5">
         <v>11400000.0</v>
       </c>
       <c r="AE5">
         <v>4300000.0</v>
       </c>
     </row>
     <row r="6" spans="1:31">
       <c r="A6" t="s">
         <v>186</v>
       </c>
       <c r="B6">
-        <v>178312000.0</v>
+        <v>186635000.0</v>
       </c>
       <c r="C6">
         <v>69153000.0</v>
       </c>
       <c r="D6">
         <v>91279000.0</v>
       </c>
       <c r="E6">
         <v>73079000.0</v>
       </c>
       <c r="F6">
         <v>88390000.0</v>
       </c>
       <c r="G6">
         <v>-29267000.0</v>
       </c>
       <c r="H6">
         <v>9836000.0</v>
       </c>
       <c r="I6">
         <v>-5158000.0</v>
       </c>
       <c r="J6">
         <v>-6830000.0</v>
       </c>
@@ -24592,51 +24596,53 @@
       </c>
       <c r="DL2">
         <v>2200000.0</v>
       </c>
       <c r="DM2">
         <v>2300000.0</v>
       </c>
       <c r="DN2">
         <v>2400000.0</v>
       </c>
       <c r="DO2"/>
       <c r="DP2">
         <v>2100000.0</v>
       </c>
       <c r="DQ2">
         <v>700000.0</v>
       </c>
     </row>
     <row r="3" spans="1:121">
       <c r="A3" t="s">
         <v>183</v>
       </c>
       <c r="B3">
         <v>993000.0</v>
       </c>
-      <c r="C3"/>
+      <c r="C3">
+        <v>2058000.0</v>
+      </c>
       <c r="D3">
         <v>2047000.0</v>
       </c>
       <c r="E3">
         <v>2113000.0</v>
       </c>
       <c r="F3">
         <v>2105000.0</v>
       </c>
       <c r="G3">
         <v>1852000.0</v>
       </c>
       <c r="H3">
         <v>1648000.0</v>
       </c>
       <c r="I3">
         <v>1336000.0</v>
       </c>
       <c r="J3">
         <v>1381000.0</v>
       </c>
       <c r="K3">
         <v>1365000.0</v>
       </c>
       <c r="L3">
@@ -25226,51 +25232,53 @@
         <v>0.0</v>
       </c>
       <c r="DC4"/>
       <c r="DD4"/>
       <c r="DE4"/>
       <c r="DF4"/>
       <c r="DG4"/>
       <c r="DH4"/>
       <c r="DI4"/>
       <c r="DJ4"/>
       <c r="DK4"/>
       <c r="DL4"/>
       <c r="DM4"/>
       <c r="DN4"/>
       <c r="DO4"/>
       <c r="DP4"/>
       <c r="DQ4"/>
     </row>
     <row r="5" spans="1:121">
       <c r="A5" t="s">
         <v>185</v>
       </c>
       <c r="B5">
         <v>36626000.0</v>
       </c>
-      <c r="C5"/>
+      <c r="C5">
+        <v>45955000.0</v>
+      </c>
       <c r="D5">
         <v>19476000.0</v>
       </c>
       <c r="E5">
         <v>19472000.0</v>
       </c>
       <c r="F5">
         <v>20239000.0</v>
       </c>
       <c r="G5">
         <v>18469000.0</v>
       </c>
       <c r="H5">
         <v>14178000.0</v>
       </c>
       <c r="I5">
         <v>12395000.0</v>
       </c>
       <c r="J5">
         <v>17894000.0</v>
       </c>
       <c r="K5">
         <v>22157000.0</v>
       </c>
       <c r="L5">
@@ -25584,51 +25592,51 @@
       </c>
       <c r="DK5"/>
       <c r="DL5">
         <v>3600000.0</v>
       </c>
       <c r="DM5">
         <v>3100000.0</v>
       </c>
       <c r="DN5">
         <v>1800000.0</v>
       </c>
       <c r="DO5">
         <v>1580000.0</v>
       </c>
       <c r="DP5"/>
       <c r="DQ5"/>
     </row>
     <row r="6" spans="1:121">
       <c r="A6" t="s">
         <v>186</v>
       </c>
       <c r="B6">
         <v>37619000.0</v>
       </c>
       <c r="C6">
-        <v>45955000.0</v>
+        <v>48013000.0</v>
       </c>
       <c r="D6">
         <v>21523000.0</v>
       </c>
       <c r="E6">
         <v>21585000.0</v>
       </c>
       <c r="F6">
         <v>22344000.0</v>
       </c>
       <c r="G6">
         <v>20321000.0</v>
       </c>
       <c r="H6">
         <v>15826000.0</v>
       </c>
       <c r="I6">
         <v>13731000.0</v>
       </c>
       <c r="J6">
         <v>19275000.0</v>
       </c>
       <c r="K6">
         <v>23522000.0</v>
       </c>
@@ -31984,51 +31992,51 @@
       <c r="DF27"/>
       <c r="DG27"/>
       <c r="DH27"/>
       <c r="DI27"/>
       <c r="DJ27"/>
       <c r="DK27"/>
       <c r="DL27"/>
       <c r="DM27"/>
       <c r="DN27">
         <v>2620000.0</v>
       </c>
       <c r="DO27">
         <v>2620000.0</v>
       </c>
       <c r="DP27"/>
       <c r="DQ27"/>
     </row>
     <row r="28" spans="1:121">
       <c r="A28" t="s">
         <v>208</v>
       </c>
       <c r="B28">
         <v>1252000.0</v>
       </c>
       <c r="C28">
-        <v>-27319000.0</v>
+        <v>27319000.0</v>
       </c>
       <c r="D28">
         <v>10825000.0</v>
       </c>
       <c r="E28">
         <v>10831000.0</v>
       </c>
       <c r="F28">
         <v>10668000.0</v>
       </c>
       <c r="G28">
         <v>10660000.0</v>
       </c>
       <c r="H28">
         <v>10120000.0</v>
       </c>
       <c r="I28">
         <v>10133000.0</v>
       </c>
       <c r="J28">
         <v>10114000.0</v>
       </c>
       <c r="K28">
         <v>10374000.0</v>
       </c>
@@ -34634,57 +34642,57 @@
       </c>
       <c r="Z14">
         <v>2858419.0</v>
       </c>
       <c r="AA14">
         <v>2629613.0</v>
       </c>
       <c r="AB14">
         <v>2200000.0</v>
       </c>
       <c r="AC14">
         <v>2300000.0</v>
       </c>
       <c r="AD14">
         <v>400000.0</v>
       </c>
       <c r="AE14">
         <v>300000.0</v>
       </c>
     </row>
     <row r="15" spans="1:31">
       <c r="A15" t="s">
         <v>226</v>
       </c>
       <c r="B15">
-        <v>-10972000.0</v>
+        <v>10972000.0</v>
       </c>
       <c r="C15">
-        <v>-9394000.0</v>
+        <v>9394000.0</v>
       </c>
       <c r="D15">
-        <v>-7703000.0</v>
+        <v>7703000.0</v>
       </c>
       <c r="E15">
         <v>7543000.0</v>
       </c>
       <c r="F15">
         <v>7543000.0</v>
       </c>
       <c r="G15">
         <v>7543000.0</v>
       </c>
       <c r="H15">
         <v>7543000.0</v>
       </c>
       <c r="I15">
         <v>66000.0</v>
       </c>
       <c r="J15">
         <v>145000.0</v>
       </c>
       <c r="K15">
         <v>14570000.0</v>
       </c>
       <c r="L15">
         <v>24372000.0</v>
       </c>
@@ -39629,60 +39637,60 @@
       </c>
       <c r="DJ14">
         <v>200000.0</v>
       </c>
       <c r="DK14"/>
       <c r="DL14">
         <v>100000.0</v>
       </c>
       <c r="DM14">
         <v>200000.0</v>
       </c>
       <c r="DN14">
         <v>100000.0</v>
       </c>
       <c r="DO14">
         <v>130000.0</v>
       </c>
       <c r="DP14"/>
       <c r="DQ14"/>
     </row>
     <row r="15" spans="1:121">
       <c r="A15" t="s">
         <v>226</v>
       </c>
       <c r="B15">
-        <v>-3099000.0</v>
+        <v>3099000.0</v>
       </c>
       <c r="C15">
-        <v>-2707000.0</v>
+        <v>2707000.0</v>
       </c>
       <c r="D15">
-        <v>-2703000.0</v>
+        <v>2703000.0</v>
       </c>
       <c r="E15">
-        <v>-2703000.0</v>
+        <v>2703000.0</v>
       </c>
       <c r="F15">
         <v>2859000.0</v>
       </c>
       <c r="G15">
         <v>2443000.0</v>
       </c>
       <c r="H15">
         <v>2220000.0</v>
       </c>
       <c r="I15">
         <v>2249000.0</v>
       </c>
       <c r="J15">
         <v>2482000.0</v>
       </c>
       <c r="K15">
         <v>2244000.0</v>
       </c>
       <c r="L15">
         <v>1796000.0</v>
       </c>
       <c r="M15">
         <v>1793000.0</v>
       </c>
@@ -41765,51 +41773,51 @@
       <c r="N23">
         <v>80676000.0</v>
       </c>
       <c r="O23">
         <v>161176000.0</v>
       </c>
       <c r="P23">
         <v>84948000.0</v>
       </c>
       <c r="Q23">
         <v>135191000.0</v>
       </c>
       <c r="R23">
         <v>79942000.0</v>
       </c>
       <c r="S23">
         <v>-1982000.0</v>
       </c>
       <c r="T23">
         <v>-1515000.0</v>
       </c>
       <c r="U23">
         <v>-1508000.0</v>
       </c>
       <c r="V23">
-        <v>34724000.0</v>
+        <v>-1511000.0</v>
       </c>
       <c r="W23">
         <v>39520000.0</v>
       </c>
       <c r="X23">
         <v>-26158000.0</v>
       </c>
       <c r="Y23">
         <v>117599000.0</v>
       </c>
       <c r="Z23">
         <v>5509000.0</v>
       </c>
       <c r="AA23">
         <v>24227000.0</v>
       </c>
       <c r="AB23">
         <v>31187000.0</v>
       </c>
       <c r="AC23">
         <v>56060000.0</v>
       </c>
       <c r="AD23">
         <v>40209000.0</v>
       </c>