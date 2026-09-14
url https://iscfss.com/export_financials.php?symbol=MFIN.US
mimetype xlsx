--- v1 (2026-07-29)
+++ v2 (2026-09-14)
@@ -22,51 +22,51 @@
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Balance Sheet (Yearly)" sheetId="1" r:id="rId4"/>
     <sheet name="Balance Sheet (Quarterly)" sheetId="2" r:id="rId5"/>
     <sheet name="Income Statement (Yearly)" sheetId="3" r:id="rId6"/>
     <sheet name="Income Statement (Quarterly)" sheetId="4" r:id="rId7"/>
     <sheet name="Cash Flow (Yearly)" sheetId="5" r:id="rId8"/>
     <sheet name="Cash Flow (Quarterly)" sheetId="6" r:id="rId9"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="241">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="242">
   <si>
     <t>Metric</t>
   </si>
   <si>
     <t>2025-12-31</t>
   </si>
   <si>
     <t>2024-12-31</t>
   </si>
   <si>
     <t>2023-12-31</t>
   </si>
   <si>
     <t>2022-12-31</t>
   </si>
   <si>
     <t>2021-12-31</t>
   </si>
   <si>
     <t>2020-12-31</t>
   </si>
   <si>
     <t>2019-12-31</t>
   </si>
   <si>
@@ -298,50 +298,53 @@
     <t>temporaryEquityRedeemableNoncontrollingInterests</t>
   </si>
   <si>
     <t>totalAssets</t>
   </si>
   <si>
     <t>totalCurrentAssets</t>
   </si>
   <si>
     <t>totalCurrentLiabilities</t>
   </si>
   <si>
     <t>totalLiab</t>
   </si>
   <si>
     <t>totalPermanentEquity</t>
   </si>
   <si>
     <t>totalStockholderEquity</t>
   </si>
   <si>
     <t>treasuryStock</t>
   </si>
   <si>
     <t>warrants</t>
+  </si>
+  <si>
+    <t>2026-06-30</t>
   </si>
   <si>
     <t>2026-03-31</t>
   </si>
   <si>
     <t>2025-09-30</t>
   </si>
   <si>
     <t>2025-06-30</t>
   </si>
   <si>
     <t>2025-03-31</t>
   </si>
   <si>
     <t>2024-09-30</t>
   </si>
   <si>
     <t>2024-06-30</t>
   </si>
   <si>
     <t>2024-03-31</t>
   </si>
   <si>
     <t>2023-09-30</t>
   </si>
@@ -5454,793 +5457,799 @@
       <c r="AC62"/>
       <c r="AD62"/>
       <c r="AE62"/>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:DQ62"/>
+  <dimension ref="A1:DR62"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="57.7" bestFit="true" customWidth="true" style="0"/>
-    <col min="2" max="2" width="12.854" bestFit="true" customWidth="true" style="0"/>
-[...1 lines deleted...]
-    <col min="4" max="4" width="12.854" bestFit="true" customWidth="true" style="0"/>
+    <col min="2" max="2" width="13.997" bestFit="true" customWidth="true" style="0"/>
+    <col min="3" max="3" width="12.854" bestFit="true" customWidth="true" style="0"/>
+    <col min="4" max="4" width="13.997" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:121">
+    <row r="1" spans="1:122">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>92</v>
       </c>
       <c r="C1" t="s">
+        <v>93</v>
+      </c>
+      <c r="D1" t="s">
         <v>1</v>
-      </c>
-[...1 lines deleted...]
-        <v>93</v>
       </c>
       <c r="E1" t="s">
         <v>94</v>
       </c>
       <c r="F1" t="s">
         <v>95</v>
       </c>
       <c r="G1" t="s">
+        <v>96</v>
+      </c>
+      <c r="H1" t="s">
         <v>2</v>
-      </c>
-[...1 lines deleted...]
-        <v>96</v>
       </c>
       <c r="I1" t="s">
         <v>97</v>
       </c>
       <c r="J1" t="s">
         <v>98</v>
       </c>
       <c r="K1" t="s">
+        <v>99</v>
+      </c>
+      <c r="L1" t="s">
         <v>3</v>
-      </c>
-[...1 lines deleted...]
-        <v>99</v>
       </c>
       <c r="M1" t="s">
         <v>100</v>
       </c>
       <c r="N1" t="s">
         <v>101</v>
       </c>
       <c r="O1" t="s">
+        <v>102</v>
+      </c>
+      <c r="P1" t="s">
         <v>4</v>
-      </c>
-[...1 lines deleted...]
-        <v>102</v>
       </c>
       <c r="Q1" t="s">
         <v>103</v>
       </c>
       <c r="R1" t="s">
         <v>104</v>
       </c>
       <c r="S1" t="s">
+        <v>105</v>
+      </c>
+      <c r="T1" t="s">
         <v>5</v>
-      </c>
-[...1 lines deleted...]
-        <v>105</v>
       </c>
       <c r="U1" t="s">
         <v>106</v>
       </c>
       <c r="V1" t="s">
         <v>107</v>
       </c>
       <c r="W1" t="s">
+        <v>108</v>
+      </c>
+      <c r="X1" t="s">
         <v>6</v>
-      </c>
-[...1 lines deleted...]
-        <v>108</v>
       </c>
       <c r="Y1" t="s">
         <v>109</v>
       </c>
       <c r="Z1" t="s">
         <v>110</v>
       </c>
       <c r="AA1" t="s">
+        <v>111</v>
+      </c>
+      <c r="AB1" t="s">
         <v>7</v>
-      </c>
-[...1 lines deleted...]
-        <v>111</v>
       </c>
       <c r="AC1" t="s">
         <v>112</v>
       </c>
       <c r="AD1" t="s">
         <v>113</v>
       </c>
       <c r="AE1" t="s">
+        <v>114</v>
+      </c>
+      <c r="AF1" t="s">
         <v>8</v>
-      </c>
-[...1 lines deleted...]
-        <v>114</v>
       </c>
       <c r="AG1" t="s">
         <v>115</v>
       </c>
       <c r="AH1" t="s">
         <v>116</v>
       </c>
       <c r="AI1" t="s">
+        <v>117</v>
+      </c>
+      <c r="AJ1" t="s">
         <v>9</v>
-      </c>
-[...1 lines deleted...]
-        <v>117</v>
       </c>
       <c r="AK1" t="s">
         <v>118</v>
       </c>
       <c r="AL1" t="s">
         <v>119</v>
       </c>
       <c r="AM1" t="s">
+        <v>120</v>
+      </c>
+      <c r="AN1" t="s">
         <v>10</v>
-      </c>
-[...1 lines deleted...]
-        <v>120</v>
       </c>
       <c r="AO1" t="s">
         <v>121</v>
       </c>
       <c r="AP1" t="s">
         <v>122</v>
       </c>
       <c r="AQ1" t="s">
+        <v>123</v>
+      </c>
+      <c r="AR1" t="s">
         <v>11</v>
-      </c>
-[...1 lines deleted...]
-        <v>123</v>
       </c>
       <c r="AS1" t="s">
         <v>124</v>
       </c>
       <c r="AT1" t="s">
         <v>125</v>
       </c>
       <c r="AU1" t="s">
+        <v>126</v>
+      </c>
+      <c r="AV1" t="s">
         <v>12</v>
-      </c>
-[...1 lines deleted...]
-        <v>126</v>
       </c>
       <c r="AW1" t="s">
         <v>127</v>
       </c>
       <c r="AX1" t="s">
         <v>128</v>
       </c>
       <c r="AY1" t="s">
+        <v>129</v>
+      </c>
+      <c r="AZ1" t="s">
         <v>13</v>
-      </c>
-[...1 lines deleted...]
-        <v>129</v>
       </c>
       <c r="BA1" t="s">
         <v>130</v>
       </c>
       <c r="BB1" t="s">
         <v>131</v>
       </c>
       <c r="BC1" t="s">
+        <v>132</v>
+      </c>
+      <c r="BD1" t="s">
         <v>14</v>
-      </c>
-[...1 lines deleted...]
-        <v>132</v>
       </c>
       <c r="BE1" t="s">
         <v>133</v>
       </c>
       <c r="BF1" t="s">
         <v>134</v>
       </c>
       <c r="BG1" t="s">
+        <v>135</v>
+      </c>
+      <c r="BH1" t="s">
         <v>15</v>
-      </c>
-[...1 lines deleted...]
-        <v>135</v>
       </c>
       <c r="BI1" t="s">
         <v>136</v>
       </c>
       <c r="BJ1" t="s">
         <v>137</v>
       </c>
       <c r="BK1" t="s">
+        <v>138</v>
+      </c>
+      <c r="BL1" t="s">
         <v>16</v>
-      </c>
-[...1 lines deleted...]
-        <v>138</v>
       </c>
       <c r="BM1" t="s">
         <v>139</v>
       </c>
       <c r="BN1" t="s">
         <v>140</v>
       </c>
       <c r="BO1" t="s">
+        <v>141</v>
+      </c>
+      <c r="BP1" t="s">
         <v>17</v>
-      </c>
-[...1 lines deleted...]
-        <v>141</v>
       </c>
       <c r="BQ1" t="s">
         <v>142</v>
       </c>
       <c r="BR1" t="s">
         <v>143</v>
       </c>
       <c r="BS1" t="s">
+        <v>144</v>
+      </c>
+      <c r="BT1" t="s">
         <v>18</v>
-      </c>
-[...1 lines deleted...]
-        <v>144</v>
       </c>
       <c r="BU1" t="s">
         <v>145</v>
       </c>
       <c r="BV1" t="s">
         <v>146</v>
       </c>
       <c r="BW1" t="s">
+        <v>147</v>
+      </c>
+      <c r="BX1" t="s">
         <v>19</v>
-      </c>
-[...1 lines deleted...]
-        <v>147</v>
       </c>
       <c r="BY1" t="s">
         <v>148</v>
       </c>
       <c r="BZ1" t="s">
         <v>149</v>
       </c>
       <c r="CA1" t="s">
+        <v>150</v>
+      </c>
+      <c r="CB1" t="s">
         <v>20</v>
-      </c>
-[...1 lines deleted...]
-        <v>150</v>
       </c>
       <c r="CC1" t="s">
         <v>151</v>
       </c>
       <c r="CD1" t="s">
         <v>152</v>
       </c>
       <c r="CE1" t="s">
+        <v>153</v>
+      </c>
+      <c r="CF1" t="s">
         <v>21</v>
-      </c>
-[...1 lines deleted...]
-        <v>153</v>
       </c>
       <c r="CG1" t="s">
         <v>154</v>
       </c>
       <c r="CH1" t="s">
         <v>155</v>
       </c>
       <c r="CI1" t="s">
+        <v>156</v>
+      </c>
+      <c r="CJ1" t="s">
         <v>22</v>
-      </c>
-[...1 lines deleted...]
-        <v>156</v>
       </c>
       <c r="CK1" t="s">
         <v>157</v>
       </c>
       <c r="CL1" t="s">
         <v>158</v>
       </c>
       <c r="CM1" t="s">
+        <v>159</v>
+      </c>
+      <c r="CN1" t="s">
         <v>23</v>
-      </c>
-[...1 lines deleted...]
-        <v>159</v>
       </c>
       <c r="CO1" t="s">
         <v>160</v>
       </c>
       <c r="CP1" t="s">
         <v>161</v>
       </c>
       <c r="CQ1" t="s">
+        <v>162</v>
+      </c>
+      <c r="CR1" t="s">
         <v>24</v>
-      </c>
-[...1 lines deleted...]
-        <v>162</v>
       </c>
       <c r="CS1" t="s">
         <v>163</v>
       </c>
       <c r="CT1" t="s">
         <v>164</v>
       </c>
       <c r="CU1" t="s">
+        <v>165</v>
+      </c>
+      <c r="CV1" t="s">
         <v>25</v>
-      </c>
-[...1 lines deleted...]
-        <v>165</v>
       </c>
       <c r="CW1" t="s">
         <v>166</v>
       </c>
       <c r="CX1" t="s">
         <v>167</v>
       </c>
       <c r="CY1" t="s">
+        <v>168</v>
+      </c>
+      <c r="CZ1" t="s">
         <v>26</v>
-      </c>
-[...1 lines deleted...]
-        <v>168</v>
       </c>
       <c r="DA1" t="s">
         <v>169</v>
       </c>
       <c r="DB1" t="s">
         <v>170</v>
       </c>
       <c r="DC1" t="s">
+        <v>171</v>
+      </c>
+      <c r="DD1" t="s">
         <v>27</v>
-      </c>
-[...1 lines deleted...]
-        <v>171</v>
       </c>
       <c r="DE1" t="s">
         <v>172</v>
       </c>
       <c r="DF1" t="s">
         <v>173</v>
       </c>
       <c r="DG1" t="s">
+        <v>174</v>
+      </c>
+      <c r="DH1" t="s">
         <v>28</v>
-      </c>
-[...1 lines deleted...]
-        <v>174</v>
       </c>
       <c r="DI1" t="s">
         <v>175</v>
       </c>
       <c r="DJ1" t="s">
         <v>176</v>
       </c>
       <c r="DK1" t="s">
+        <v>177</v>
+      </c>
+      <c r="DL1" t="s">
         <v>29</v>
-      </c>
-[...1 lines deleted...]
-        <v>177</v>
       </c>
       <c r="DM1" t="s">
         <v>178</v>
       </c>
       <c r="DN1" t="s">
         <v>179</v>
       </c>
       <c r="DO1" t="s">
+        <v>180</v>
+      </c>
+      <c r="DP1" t="s">
         <v>30</v>
-      </c>
-[...1 lines deleted...]
-        <v>180</v>
       </c>
       <c r="DQ1" t="s">
         <v>181</v>
       </c>
+      <c r="DR1" t="s">
+        <v>182</v>
+      </c>
     </row>
-    <row r="2" spans="1:121">
+    <row r="2" spans="1:122">
       <c r="A2" t="s">
         <v>31</v>
       </c>
       <c r="B2">
+        <v>27807000.0</v>
+      </c>
+      <c r="C2">
         <v>24530000.0</v>
       </c>
-      <c r="C2">
+      <c r="D2">
         <v>24320000.0</v>
       </c>
-      <c r="D2">
+      <c r="E2">
         <v>24107000.0</v>
       </c>
-      <c r="E2">
+      <c r="F2">
         <v>23261000.0</v>
       </c>
-      <c r="F2">
+      <c r="G2">
         <v>31834000.0</v>
       </c>
-      <c r="G2">
+      <c r="H2">
         <v>29995000.0</v>
       </c>
-      <c r="H2">
+      <c r="I2">
         <v>31043000.0</v>
       </c>
-      <c r="I2">
+      <c r="J2">
         <v>32237000.0</v>
       </c>
-      <c r="J2">
+      <c r="K2">
         <v>27983000.0</v>
       </c>
-      <c r="K2">
+      <c r="L2">
         <v>35126000.0</v>
       </c>
-      <c r="L2">
+      <c r="M2">
         <v>34371000.0</v>
       </c>
-      <c r="M2">
+      <c r="N2">
         <v>34911000.0</v>
       </c>
-      <c r="N2">
+      <c r="O2">
         <v>29167000.0</v>
       </c>
-      <c r="O2">
+      <c r="P2">
         <v>25564000.0</v>
       </c>
-      <c r="P2">
+      <c r="Q2">
         <v>27560000.0</v>
       </c>
-      <c r="Q2">
+      <c r="R2">
         <v>25446000.0</v>
       </c>
-      <c r="R2">
+      <c r="S2">
         <v>19987000.0</v>
       </c>
-      <c r="S2">
+      <c r="T2">
         <v>16913000.0</v>
       </c>
-      <c r="T2">
+      <c r="U2">
         <v>26153000.0</v>
       </c>
-      <c r="U2">
+      <c r="V2">
         <v>23398000.0</v>
       </c>
-      <c r="V2">
+      <c r="W2">
         <v>22508000.0</v>
       </c>
-      <c r="W2">
+      <c r="X2">
         <v>17575000.0</v>
       </c>
-      <c r="X2">
+      <c r="Y2">
         <v>29519000.0</v>
       </c>
-      <c r="Y2">
+      <c r="Z2">
         <v>25144000.0</v>
       </c>
-      <c r="Z2">
+      <c r="AA2">
         <v>23426000.0</v>
       </c>
-      <c r="AA2">
+      <c r="AB2">
         <v>18547000.0</v>
       </c>
-      <c r="AB2">
+      <c r="AC2">
         <v>22162000.0</v>
       </c>
-      <c r="AC2">
+      <c r="AD2">
         <v>24428000.0</v>
       </c>
-      <c r="AD2">
+      <c r="AE2">
         <v>19410000.0</v>
       </c>
-      <c r="AE2">
+      <c r="AF2">
         <v>22641000.0</v>
       </c>
-      <c r="AF2">
+      <c r="AG2">
         <v>23907000.0</v>
       </c>
-      <c r="AG2">
+      <c r="AH2">
         <v>4246000.0</v>
       </c>
-      <c r="AH2">
+      <c r="AI2">
         <v>7216000.0</v>
       </c>
-      <c r="AI2">
+      <c r="AJ2">
         <v>8204000.0</v>
       </c>
-      <c r="AJ2">
+      <c r="AK2">
         <v>8070000.0</v>
       </c>
-      <c r="AK2">
+      <c r="AL2">
         <v>7242000.0</v>
       </c>
-      <c r="AL2">
+      <c r="AM2">
         <v>7260000.0</v>
       </c>
-      <c r="AM2">
+      <c r="AN2">
         <v>8308000.0</v>
       </c>
-      <c r="AN2">
+      <c r="AO2">
         <v>8112000.0</v>
       </c>
-      <c r="AO2">
+      <c r="AP2">
         <v>6347000.0</v>
       </c>
-      <c r="AP2">
+      <c r="AQ2">
         <v>10384000.0</v>
       </c>
-      <c r="AQ2">
+      <c r="AR2">
         <v>6422000.0</v>
       </c>
-      <c r="AR2">
+      <c r="AS2">
         <v>6452000.0</v>
       </c>
-      <c r="AS2">
+      <c r="AT2">
         <v>6168000.0</v>
       </c>
-      <c r="AT2">
+      <c r="AU2">
         <v>4091000.0</v>
       </c>
-      <c r="AU2">
+      <c r="AV2">
         <v>8822000.0</v>
       </c>
-      <c r="AV2">
+      <c r="AW2">
         <v>6372000.0</v>
       </c>
-      <c r="AW2">
+      <c r="AX2">
         <v>5395000.0</v>
       </c>
-      <c r="AX2">
+      <c r="AY2">
         <v>3992000.0</v>
       </c>
-      <c r="AY2">
+      <c r="AZ2">
         <v>6600000.0</v>
       </c>
-      <c r="AZ2">
+      <c r="BA2">
         <v>6267000.0</v>
       </c>
-      <c r="BA2">
+      <c r="BB2">
         <v>5706000.0</v>
       </c>
-      <c r="BB2">
+      <c r="BC2">
         <v>4349000.0</v>
       </c>
-      <c r="BC2">
+      <c r="BD2">
         <v>4377000.0</v>
       </c>
-      <c r="BD2">
+      <c r="BE2">
         <v>573000.0</v>
       </c>
-      <c r="BE2">
+      <c r="BF2">
         <v>1383000.0</v>
       </c>
-      <c r="BF2">
+      <c r="BG2">
         <v>764000.0</v>
       </c>
-      <c r="BG2">
+      <c r="BH2">
         <v>7748000.0</v>
       </c>
-      <c r="BH2">
+      <c r="BI2">
         <v>775000.0</v>
       </c>
-      <c r="BI2">
+      <c r="BJ2">
         <v>1849000.0</v>
       </c>
-      <c r="BJ2">
+      <c r="BK2">
         <v>765000.0</v>
       </c>
-      <c r="BK2">
+      <c r="BL2">
         <v>1913000.0</v>
       </c>
-      <c r="BL2">
+      <c r="BM2">
         <v>821000.0</v>
       </c>
-      <c r="BM2">
+      <c r="BN2">
         <v>2157000.0</v>
       </c>
-      <c r="BN2">
+      <c r="BO2">
         <v>886000.0</v>
       </c>
-      <c r="BO2">
+      <c r="BP2">
         <v>2207000.0</v>
       </c>
-      <c r="BP2">
+      <c r="BQ2">
         <v>850000.0</v>
       </c>
-      <c r="BQ2">
+      <c r="BR2">
         <v>2088000.0</v>
       </c>
-      <c r="BR2">
+      <c r="BS2">
         <v>778000.0</v>
       </c>
-      <c r="BS2">
+      <c r="BT2">
         <v>2015000.0</v>
       </c>
-      <c r="BT2">
+      <c r="BU2">
         <v>708000.0</v>
       </c>
-      <c r="BU2">
+      <c r="BV2">
         <v>1899000.0</v>
       </c>
-      <c r="BV2">
+      <c r="BW2">
         <v>719000.0</v>
       </c>
-      <c r="BW2">
+      <c r="BX2">
         <v>2087000.0</v>
       </c>
-      <c r="BX2">
+      <c r="BY2">
         <v>993000.0</v>
       </c>
-      <c r="BY2">
+      <c r="BZ2">
         <v>2043433.0</v>
       </c>
-      <c r="BZ2">
+      <c r="CA2">
         <v>752614.0</v>
       </c>
-      <c r="CA2">
+      <c r="CB2">
         <v>1783000.0</v>
       </c>
-      <c r="CB2">
+      <c r="CC2">
         <v>664688.0</v>
       </c>
-      <c r="CC2">
+      <c r="CD2">
         <v>2334458.0</v>
       </c>
-      <c r="CD2">
+      <c r="CE2">
         <v>925982.0</v>
       </c>
-      <c r="CE2">
+      <c r="CF2">
         <v>1760000.0</v>
       </c>
-      <c r="CF2">
+      <c r="CG2">
         <v>1346683.0</v>
       </c>
-      <c r="CG2">
+      <c r="CH2">
         <v>2036000.0</v>
       </c>
-      <c r="CH2">
+      <c r="CI2">
         <v>639265.0</v>
       </c>
-      <c r="CI2">
+      <c r="CJ2">
         <v>11757000.0</v>
       </c>
-      <c r="CJ2">
+      <c r="CK2">
         <v>554131.0</v>
       </c>
-      <c r="CK2">
+      <c r="CL2">
         <v>1333045.0</v>
       </c>
-      <c r="CL2">
+      <c r="CM2">
         <v>310476.0</v>
       </c>
-      <c r="CM2">
+      <c r="CN2">
         <v>1197248.0</v>
       </c>
-      <c r="CN2">
+      <c r="CO2">
         <v>308697.0</v>
       </c>
-      <c r="CO2">
+      <c r="CP2">
         <v>1387023.0</v>
       </c>
-      <c r="CP2">
+      <c r="CQ2">
         <v>4418000.0</v>
       </c>
-      <c r="CQ2">
+      <c r="CR2">
         <v>5590000.0</v>
       </c>
-      <c r="CR2">
+      <c r="CS2">
         <v>4528000.0</v>
       </c>
-      <c r="CS2">
+      <c r="CT2">
         <v>2960037.0</v>
       </c>
-      <c r="CT2">
+      <c r="CU2">
         <v>2181949.0</v>
       </c>
-      <c r="CU2">
+      <c r="CV2">
         <v>7105000.0</v>
       </c>
-      <c r="CV2">
+      <c r="CW2">
         <v>1470598.0</v>
       </c>
-      <c r="CW2">
+      <c r="CX2">
         <v>1411085.0</v>
       </c>
-      <c r="CX2">
+      <c r="CY2">
         <v>1925079.0</v>
       </c>
-      <c r="CY2">
+      <c r="CZ2">
         <v>7724000.0</v>
       </c>
-      <c r="CZ2">
+      <c r="DA2">
         <v>2238496.0</v>
       </c>
-      <c r="DA2">
+      <c r="DB2">
         <v>1908000.0</v>
       </c>
-      <c r="DB2">
+      <c r="DC2">
         <v>2279109.0</v>
       </c>
-      <c r="DC2">
+      <c r="DD2">
         <v>3981658.0</v>
       </c>
-      <c r="DD2">
+      <c r="DE2">
         <v>1900000.0</v>
       </c>
-      <c r="DE2">
+      <c r="DF2">
         <v>1600000.0</v>
       </c>
-      <c r="DF2">
+      <c r="DG2">
         <v>1500000.0</v>
       </c>
-      <c r="DG2">
+      <c r="DH2">
         <v>2300000.0</v>
       </c>
-      <c r="DH2">
+      <c r="DI2">
         <v>2400000.0</v>
       </c>
-      <c r="DI2">
+      <c r="DJ2">
         <v>1800000.0</v>
       </c>
-      <c r="DJ2">
+      <c r="DK2">
         <v>1100000.0</v>
       </c>
-      <c r="DK2">
+      <c r="DL2">
         <v>900000.0</v>
       </c>
-      <c r="DL2">
+      <c r="DM2">
         <v>1400000.0</v>
       </c>
-      <c r="DM2">
+      <c r="DN2">
         <v>800000.0</v>
       </c>
-      <c r="DN2">
+      <c r="DO2">
         <v>1300000.0</v>
       </c>
-      <c r="DO2"/>
-      <c r="DP2">
+      <c r="DP2"/>
+      <c r="DQ2">
         <v>1200000.0</v>
       </c>
-      <c r="DQ2">
+      <c r="DR2">
         <v>1300000.0</v>
       </c>
     </row>
-    <row r="3" spans="1:121">
+    <row r="3" spans="1:122">
       <c r="A3" t="s">
         <v>32</v>
       </c>
       <c r="B3"/>
       <c r="C3"/>
       <c r="D3"/>
       <c r="E3"/>
       <c r="F3"/>
       <c r="G3"/>
       <c r="H3"/>
       <c r="I3"/>
       <c r="J3"/>
       <c r="K3"/>
       <c r="L3"/>
       <c r="M3"/>
       <c r="N3"/>
       <c r="O3"/>
       <c r="P3"/>
       <c r="Q3"/>
       <c r="R3"/>
       <c r="S3"/>
       <c r="T3"/>
       <c r="U3"/>
       <c r="V3"/>
       <c r="W3"/>
@@ -6320,52 +6329,53 @@
       <c r="CS3"/>
       <c r="CT3"/>
       <c r="CU3"/>
       <c r="CV3"/>
       <c r="CW3"/>
       <c r="CX3"/>
       <c r="CY3"/>
       <c r="CZ3"/>
       <c r="DA3"/>
       <c r="DB3"/>
       <c r="DC3"/>
       <c r="DD3"/>
       <c r="DE3"/>
       <c r="DF3"/>
       <c r="DG3"/>
       <c r="DH3"/>
       <c r="DI3"/>
       <c r="DJ3"/>
       <c r="DK3"/>
       <c r="DL3"/>
       <c r="DM3"/>
       <c r="DN3"/>
       <c r="DO3"/>
       <c r="DP3"/>
       <c r="DQ3"/>
+      <c r="DR3"/>
     </row>
-    <row r="4" spans="1:121">
+    <row r="4" spans="1:122">
       <c r="A4" t="s">
         <v>33</v>
       </c>
       <c r="B4"/>
       <c r="C4"/>
       <c r="D4"/>
       <c r="E4"/>
       <c r="F4"/>
       <c r="G4"/>
       <c r="H4"/>
       <c r="I4"/>
       <c r="J4"/>
       <c r="K4"/>
       <c r="L4"/>
       <c r="M4"/>
       <c r="N4"/>
       <c r="O4"/>
       <c r="P4"/>
       <c r="Q4"/>
       <c r="R4"/>
       <c r="S4"/>
       <c r="T4"/>
       <c r="U4"/>
       <c r="V4"/>
       <c r="W4"/>
@@ -6445,399 +6455,403 @@
       <c r="CS4"/>
       <c r="CT4"/>
       <c r="CU4"/>
       <c r="CV4"/>
       <c r="CW4"/>
       <c r="CX4"/>
       <c r="CY4"/>
       <c r="CZ4"/>
       <c r="DA4"/>
       <c r="DB4"/>
       <c r="DC4"/>
       <c r="DD4"/>
       <c r="DE4"/>
       <c r="DF4"/>
       <c r="DG4"/>
       <c r="DH4"/>
       <c r="DI4"/>
       <c r="DJ4"/>
       <c r="DK4"/>
       <c r="DL4"/>
       <c r="DM4"/>
       <c r="DN4"/>
       <c r="DO4"/>
       <c r="DP4"/>
       <c r="DQ4"/>
+      <c r="DR4"/>
     </row>
-    <row r="5" spans="1:121">
+    <row r="5" spans="1:122">
       <c r="A5" t="s">
         <v>34</v>
       </c>
       <c r="B5">
+        <v>-2859000.0</v>
+      </c>
+      <c r="C5">
         <v>-2766000.0</v>
       </c>
-      <c r="C5">
+      <c r="D5">
         <v>-2381000.0</v>
       </c>
-      <c r="D5">
+      <c r="E5">
         <v>-2416000.0</v>
       </c>
-      <c r="E5">
+      <c r="F5">
         <v>-3098000.0</v>
       </c>
-      <c r="F5">
+      <c r="G5">
         <v>-3009000.0</v>
       </c>
-      <c r="G5">
+      <c r="H5">
         <v>-3647000.0</v>
       </c>
-      <c r="H5">
+      <c r="I5">
         <v>-2247000.0</v>
       </c>
-      <c r="I5">
+      <c r="J5">
         <v>-3744000.0</v>
       </c>
-      <c r="J5">
+      <c r="K5">
         <v>-3846000.0</v>
       </c>
-      <c r="K5">
+      <c r="L5">
         <v>-3696000.0</v>
       </c>
-      <c r="L5">
+      <c r="M5">
         <v>-4960000.0</v>
       </c>
-      <c r="M5">
+      <c r="N5">
         <v>-3749000.0</v>
       </c>
-      <c r="N5">
+      <c r="O5">
         <v>-2843000.0</v>
       </c>
-      <c r="O5">
+      <c r="P5">
         <v>-3349000.0</v>
       </c>
-      <c r="P5">
+      <c r="Q5">
         <v>-3562000.0</v>
       </c>
-      <c r="Q5">
+      <c r="R5">
         <v>-2101000.0</v>
       </c>
-      <c r="R5">
+      <c r="S5">
         <v>-683000.0</v>
       </c>
-      <c r="S5">
+      <c r="T5">
         <v>1034000.0</v>
       </c>
-      <c r="T5">
+      <c r="U5">
         <v>1293000.0</v>
       </c>
-      <c r="U5">
+      <c r="V5">
         <v>1434000.0</v>
       </c>
-      <c r="V5">
+      <c r="W5">
         <v>1407000.0</v>
       </c>
-      <c r="W5">
+      <c r="X5">
         <v>2012000.0</v>
       </c>
-      <c r="X5">
+      <c r="Y5">
         <v>2074000.0</v>
       </c>
-      <c r="Y5">
+      <c r="Z5">
         <v>2127000.0</v>
       </c>
-      <c r="Z5">
+      <c r="AA5">
         <v>1146000.0</v>
       </c>
-      <c r="AA5">
+      <c r="AB5">
         <v>999000.0</v>
       </c>
-      <c r="AB5">
+      <c r="AC5">
         <v>1240000.0</v>
       </c>
-      <c r="AC5">
+      <c r="AD5">
         <v>1145000.0</v>
       </c>
-      <c r="AD5">
+      <c r="AE5">
         <v>587000.0</v>
       </c>
-      <c r="AE5">
+      <c r="AF5">
         <v>-82000.0</v>
       </c>
-      <c r="AF5">
+      <c r="AG5">
         <v>-469000.0</v>
       </c>
-      <c r="AG5">
+      <c r="AH5">
         <v>-255000.0</v>
       </c>
-      <c r="AH5">
+      <c r="AI5">
         <v>23000000.0</v>
       </c>
-      <c r="AI5">
+      <c r="AJ5">
         <v>38000000.0</v>
       </c>
-      <c r="AJ5">
+      <c r="AK5">
         <v>35000000.0</v>
       </c>
-      <c r="AK5">
+      <c r="AL5">
         <v>34000000.0</v>
       </c>
-      <c r="AL5">
+      <c r="AM5">
         <v>39000000.0</v>
       </c>
-      <c r="AM5">
+      <c r="AN5">
         <v>71804000.0</v>
       </c>
-      <c r="AN5">
+      <c r="AO5">
         <v>32000000.0</v>
       </c>
-      <c r="AO5">
+      <c r="AP5">
         <v>28000000.0</v>
       </c>
-      <c r="AP5">
+      <c r="AQ5">
         <v>30000000.0</v>
       </c>
-      <c r="AQ5">
+      <c r="AR5">
         <v>29000000.0</v>
       </c>
-      <c r="AR5">
+      <c r="AS5">
         <v>28000000.0</v>
       </c>
-      <c r="AS5">
+      <c r="AT5">
         <v>27000000.0</v>
       </c>
-      <c r="AT5">
+      <c r="AU5">
         <v>25000000.0</v>
       </c>
-      <c r="AU5">
+      <c r="AV5">
         <v>24000000.0</v>
       </c>
-      <c r="AV5">
+      <c r="AW5">
         <v>22000000.0</v>
       </c>
-      <c r="AW5">
+      <c r="AX5">
         <v>21000000.0</v>
       </c>
-      <c r="AX5">
+      <c r="AY5">
         <v>20000000.0</v>
       </c>
-      <c r="AY5">
+      <c r="AZ5">
         <v>19000000.0</v>
       </c>
-      <c r="AZ5">
+      <c r="BA5">
         <v>17000000.0</v>
       </c>
-      <c r="BA5">
+      <c r="BB5">
         <v>16000000.0</v>
       </c>
-      <c r="BB5">
+      <c r="BC5">
         <v>14000000.0</v>
       </c>
-      <c r="BC5">
+      <c r="BD5">
         <v>13000000.0</v>
       </c>
-      <c r="BD5">
+      <c r="BE5">
         <v>19997000.0</v>
       </c>
-      <c r="BE5">
+      <c r="BF5">
         <v>15218000.0</v>
       </c>
-      <c r="BF5">
+      <c r="BG5">
         <v>13384000.0</v>
       </c>
-      <c r="BG5">
+      <c r="BH5">
         <v>11371000.0</v>
       </c>
-      <c r="BH5">
+      <c r="BI5">
         <v>10113000.0</v>
       </c>
-      <c r="BI5">
+      <c r="BJ5">
         <v>10187000.0</v>
       </c>
-      <c r="BJ5">
+      <c r="BK5">
         <v>9876000.0</v>
       </c>
-      <c r="BK5">
+      <c r="BL5">
         <v>-12372000.0</v>
       </c>
-      <c r="BL5">
+      <c r="BM5">
         <v>10707000.0</v>
       </c>
-      <c r="BM5">
+      <c r="BN5">
         <v>11397000.0</v>
       </c>
-      <c r="BN5">
+      <c r="BO5">
         <v>12341000.0</v>
       </c>
-      <c r="BO5">
+      <c r="BP5">
         <v>-9665000.0</v>
       </c>
-      <c r="BP5">
+      <c r="BQ5">
         <v>6052000.0</v>
       </c>
-      <c r="BQ5">
+      <c r="BR5">
         <v>6502000.0</v>
       </c>
-      <c r="BR5">
+      <c r="BS5">
         <v>7838000.0</v>
       </c>
-      <c r="BS5">
+      <c r="BT5">
         <v>-1650000.0</v>
       </c>
-      <c r="BT5">
+      <c r="BU5">
         <v>10752000.0</v>
       </c>
-      <c r="BU5">
+      <c r="BV5">
         <v>10302000.0</v>
       </c>
-      <c r="BV5">
+      <c r="BW5">
         <v>4396000.0</v>
       </c>
-      <c r="BW5">
+      <c r="BX5">
         <v>4614000.0</v>
       </c>
-      <c r="BX5">
+      <c r="BY5">
         <v>3725000.0</v>
       </c>
-      <c r="BY5">
+      <c r="BZ5">
         <v>2147269.0</v>
       </c>
-      <c r="BZ5">
+      <c r="CA5">
         <v>721584.0</v>
       </c>
-      <c r="CA5">
+      <c r="CB5">
         <v>4000.0</v>
       </c>
-      <c r="CB5">
+      <c r="CC5">
         <v>2000000.0</v>
       </c>
-      <c r="CC5">
+      <c r="CD5">
         <v>4000000.0</v>
       </c>
-      <c r="CD5">
+      <c r="CE5">
         <v>3000000.0</v>
       </c>
-      <c r="CE5">
+      <c r="CF5">
         <v>-8664317.0</v>
       </c>
-      <c r="CF5">
+      <c r="CG5">
         <v>3000000.0</v>
       </c>
-      <c r="CG5">
+      <c r="CH5">
         <v>4000000.0</v>
       </c>
-      <c r="CH5">
+      <c r="CI5">
         <v>6000000.0</v>
       </c>
-      <c r="CI5"/>
       <c r="CJ5"/>
-      <c r="CK5">
+      <c r="CK5"/>
+      <c r="CL5">
         <v>-22085.0</v>
       </c>
-      <c r="CL5">
+      <c r="CM5">
         <v>-83893.0</v>
       </c>
-      <c r="CM5">
+      <c r="CN5">
         <v>-72861.0</v>
       </c>
-      <c r="CN5"/>
       <c r="CO5"/>
       <c r="CP5"/>
       <c r="CQ5"/>
-      <c r="CR5">
+      <c r="CR5"/>
+      <c r="CS5">
         <v>-22322388.0</v>
       </c>
-      <c r="CS5">
+      <c r="CT5">
         <v>-13391368.0</v>
       </c>
-      <c r="CT5"/>
       <c r="CU5"/>
       <c r="CV5"/>
       <c r="CW5"/>
       <c r="CX5"/>
       <c r="CY5"/>
       <c r="CZ5"/>
       <c r="DA5"/>
       <c r="DB5"/>
       <c r="DC5"/>
-      <c r="DD5">
+      <c r="DD5"/>
+      <c r="DE5">
         <v>13900000.0</v>
       </c>
-      <c r="DE5"/>
       <c r="DF5"/>
       <c r="DG5"/>
       <c r="DH5"/>
       <c r="DI5"/>
       <c r="DJ5"/>
       <c r="DK5"/>
       <c r="DL5"/>
       <c r="DM5"/>
       <c r="DN5"/>
       <c r="DO5"/>
       <c r="DP5"/>
       <c r="DQ5"/>
+      <c r="DR5"/>
     </row>
-    <row r="6" spans="1:121">
+    <row r="6" spans="1:122">
       <c r="A6" t="s">
         <v>35</v>
       </c>
       <c r="B6"/>
       <c r="C6"/>
       <c r="D6"/>
       <c r="E6"/>
       <c r="F6"/>
       <c r="G6"/>
       <c r="H6"/>
       <c r="I6"/>
       <c r="J6"/>
       <c r="K6"/>
       <c r="L6"/>
       <c r="M6"/>
       <c r="N6"/>
       <c r="O6"/>
       <c r="P6"/>
       <c r="Q6"/>
       <c r="R6"/>
       <c r="S6"/>
       <c r="T6"/>
       <c r="U6"/>
       <c r="V6"/>
       <c r="W6"/>
       <c r="X6"/>
       <c r="Y6"/>
       <c r="Z6"/>
       <c r="AA6"/>
       <c r="AB6"/>
       <c r="AC6"/>
       <c r="AD6"/>
       <c r="AE6"/>
-      <c r="AF6">
-[...1 lines deleted...]
-      </c>
+      <c r="AF6"/>
       <c r="AG6">
         <v>0.0</v>
       </c>
-      <c r="AH6"/>
+      <c r="AH6">
+        <v>0.0</v>
+      </c>
       <c r="AI6"/>
       <c r="AJ6"/>
       <c r="AK6"/>
       <c r="AL6"/>
       <c r="AM6"/>
       <c r="AN6"/>
       <c r="AO6"/>
       <c r="AP6"/>
       <c r="AQ6"/>
       <c r="AR6"/>
       <c r="AS6"/>
       <c r="AT6"/>
       <c r="AU6"/>
       <c r="AV6"/>
       <c r="AW6"/>
       <c r="AX6"/>
       <c r="AY6"/>
       <c r="AZ6"/>
       <c r="BA6"/>
       <c r="BB6"/>
       <c r="BC6"/>
       <c r="BD6"/>
       <c r="BE6"/>
       <c r="BF6"/>
       <c r="BG6"/>
@@ -6881,143 +6895,146 @@
       <c r="CS6"/>
       <c r="CT6"/>
       <c r="CU6"/>
       <c r="CV6"/>
       <c r="CW6"/>
       <c r="CX6"/>
       <c r="CY6"/>
       <c r="CZ6"/>
       <c r="DA6"/>
       <c r="DB6"/>
       <c r="DC6"/>
       <c r="DD6"/>
       <c r="DE6"/>
       <c r="DF6"/>
       <c r="DG6"/>
       <c r="DH6"/>
       <c r="DI6"/>
       <c r="DJ6"/>
       <c r="DK6"/>
       <c r="DL6"/>
       <c r="DM6"/>
       <c r="DN6"/>
       <c r="DO6"/>
       <c r="DP6"/>
       <c r="DQ6"/>
+      <c r="DR6"/>
     </row>
-    <row r="7" spans="1:121">
+    <row r="7" spans="1:122">
       <c r="A7" t="s">
         <v>36</v>
       </c>
       <c r="B7">
+        <v>4376000.0</v>
+      </c>
+      <c r="C7">
         <v>6689000.0</v>
       </c>
-      <c r="C7">
+      <c r="D7">
         <v>7241000.0</v>
       </c>
-      <c r="D7">
+      <c r="E7">
         <v>5759000.0</v>
       </c>
-      <c r="E7">
+      <c r="F7">
         <v>6341000.0</v>
       </c>
-      <c r="F7">
+      <c r="G7">
         <v>6828000.0</v>
       </c>
-      <c r="G7">
+      <c r="H7">
         <v>7428000.0</v>
       </c>
-      <c r="H7">
+      <c r="I7">
         <v>7834000.0</v>
       </c>
-      <c r="I7">
+      <c r="J7">
         <v>8371000.0</v>
       </c>
-      <c r="J7">
+      <c r="K7">
         <v>6710000.0</v>
       </c>
-      <c r="K7">
+      <c r="L7">
         <v>7019000.0</v>
       </c>
-      <c r="L7">
+      <c r="M7">
         <v>7075000.0</v>
       </c>
-      <c r="M7">
+      <c r="N7">
         <v>7629000.0</v>
       </c>
-      <c r="N7">
+      <c r="O7">
         <v>8168000.0</v>
       </c>
-      <c r="O7">
+      <c r="P7">
         <v>8396000.0</v>
       </c>
-      <c r="P7">
+      <c r="Q7">
         <v>8580000.0</v>
       </c>
-      <c r="Q7">
+      <c r="R7">
         <v>9078000.0</v>
       </c>
-      <c r="R7">
+      <c r="S7">
         <v>8542000.0</v>
       </c>
-      <c r="S7">
+      <c r="T7">
         <v>9053000.0</v>
       </c>
-      <c r="T7">
+      <c r="U7">
         <v>9346000.0</v>
       </c>
-      <c r="U7">
+      <c r="V7">
         <v>9894000.0</v>
       </c>
-      <c r="V7">
+      <c r="W7">
         <v>10464000.0</v>
       </c>
-      <c r="W7">
+      <c r="X7">
         <v>11018000.0</v>
       </c>
-      <c r="X7">
+      <c r="Y7">
         <v>11159000.0</v>
       </c>
-      <c r="Y7">
+      <c r="Z7">
         <v>11655000.0</v>
       </c>
-      <c r="Z7">
+      <c r="AA7">
         <v>12186000.0</v>
       </c>
-      <c r="AA7">
+      <c r="AB7">
         <v>12738000.0</v>
       </c>
-      <c r="AB7">
+      <c r="AC7">
         <v>12090000.0</v>
       </c>
-      <c r="AC7">
+      <c r="AD7">
         <v>11273000.0</v>
       </c>
-      <c r="AD7">
+      <c r="AE7">
         <v>11724000.0</v>
       </c>
-      <c r="AE7"/>
       <c r="AF7"/>
       <c r="AG7"/>
       <c r="AH7"/>
       <c r="AI7"/>
       <c r="AJ7"/>
       <c r="AK7"/>
       <c r="AL7"/>
       <c r="AM7"/>
       <c r="AN7"/>
       <c r="AO7"/>
       <c r="AP7"/>
       <c r="AQ7"/>
       <c r="AR7"/>
       <c r="AS7"/>
       <c r="AT7"/>
       <c r="AU7"/>
       <c r="AV7"/>
       <c r="AW7"/>
       <c r="AX7"/>
       <c r="AY7"/>
       <c r="AZ7"/>
       <c r="BA7"/>
       <c r="BB7"/>
       <c r="BC7"/>
       <c r="BD7"/>
@@ -7064,116 +7081,119 @@
       <c r="CS7"/>
       <c r="CT7"/>
       <c r="CU7"/>
       <c r="CV7"/>
       <c r="CW7"/>
       <c r="CX7"/>
       <c r="CY7"/>
       <c r="CZ7"/>
       <c r="DA7"/>
       <c r="DB7"/>
       <c r="DC7"/>
       <c r="DD7"/>
       <c r="DE7"/>
       <c r="DF7"/>
       <c r="DG7"/>
       <c r="DH7"/>
       <c r="DI7"/>
       <c r="DJ7"/>
       <c r="DK7"/>
       <c r="DL7"/>
       <c r="DM7"/>
       <c r="DN7"/>
       <c r="DO7"/>
       <c r="DP7"/>
       <c r="DQ7"/>
+      <c r="DR7"/>
     </row>
-    <row r="8" spans="1:121">
+    <row r="8" spans="1:122">
       <c r="A8" t="s">
         <v>37</v>
       </c>
       <c r="B8">
         <v>301000.0</v>
       </c>
       <c r="C8">
-        <v>296000.0</v>
+        <v>301000.0</v>
       </c>
       <c r="D8">
         <v>296000.0</v>
       </c>
       <c r="E8">
-        <v>295000.0</v>
+        <v>296000.0</v>
       </c>
       <c r="F8">
         <v>295000.0</v>
       </c>
       <c r="G8">
-        <v>293000.0</v>
+        <v>295000.0</v>
       </c>
       <c r="H8">
         <v>293000.0</v>
       </c>
       <c r="I8">
         <v>293000.0</v>
       </c>
       <c r="J8">
+        <v>293000.0</v>
+      </c>
+      <c r="K8">
         <v>292000.0</v>
       </c>
-      <c r="K8">
+      <c r="L8">
         <v>291000.0</v>
       </c>
-      <c r="L8">
+      <c r="M8">
         <v>290000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>289000.0</v>
       </c>
       <c r="N8">
         <v>289000.0</v>
       </c>
       <c r="O8">
+        <v>289000.0</v>
+      </c>
+      <c r="P8">
         <v>287000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>285000.0</v>
       </c>
       <c r="Q8">
         <v>285000.0</v>
       </c>
       <c r="R8">
         <v>285000.0</v>
       </c>
       <c r="S8">
+        <v>285000.0</v>
+      </c>
+      <c r="T8">
         <v>281000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>280000.0</v>
       </c>
       <c r="U8">
         <v>280000.0</v>
       </c>
-      <c r="V8"/>
+      <c r="V8">
+        <v>280000.0</v>
+      </c>
       <c r="W8"/>
       <c r="X8"/>
       <c r="Y8"/>
       <c r="Z8"/>
       <c r="AA8"/>
       <c r="AB8"/>
       <c r="AC8"/>
       <c r="AD8"/>
       <c r="AE8"/>
       <c r="AF8"/>
       <c r="AG8"/>
       <c r="AH8"/>
       <c r="AI8"/>
       <c r="AJ8"/>
       <c r="AK8"/>
       <c r="AL8"/>
       <c r="AM8"/>
       <c r="AN8"/>
       <c r="AO8"/>
       <c r="AP8"/>
       <c r="AQ8"/>
       <c r="AR8"/>
       <c r="AS8"/>
       <c r="AT8"/>
       <c r="AU8"/>
@@ -7229,130 +7249,131 @@
       <c r="CS8"/>
       <c r="CT8"/>
       <c r="CU8"/>
       <c r="CV8"/>
       <c r="CW8"/>
       <c r="CX8"/>
       <c r="CY8"/>
       <c r="CZ8"/>
       <c r="DA8"/>
       <c r="DB8"/>
       <c r="DC8"/>
       <c r="DD8"/>
       <c r="DE8"/>
       <c r="DF8"/>
       <c r="DG8"/>
       <c r="DH8"/>
       <c r="DI8"/>
       <c r="DJ8"/>
       <c r="DK8"/>
       <c r="DL8"/>
       <c r="DM8"/>
       <c r="DN8"/>
       <c r="DO8"/>
       <c r="DP8"/>
       <c r="DQ8"/>
+      <c r="DR8"/>
     </row>
-    <row r="9" spans="1:121">
+    <row r="9" spans="1:122">
       <c r="A9" t="s">
         <v>38</v>
       </c>
       <c r="B9"/>
       <c r="C9"/>
       <c r="D9"/>
       <c r="E9"/>
       <c r="F9"/>
       <c r="G9"/>
       <c r="H9"/>
       <c r="I9"/>
       <c r="J9"/>
       <c r="K9"/>
       <c r="L9"/>
-      <c r="M9">
+      <c r="M9"/>
+      <c r="N9">
         <v>285435000.0</v>
       </c>
-      <c r="N9">
+      <c r="O9">
         <v>284221000.0</v>
       </c>
-      <c r="O9">
+      <c r="P9">
         <v>283663000.0</v>
       </c>
-      <c r="P9">
+      <c r="Q9">
         <v>282681000.0</v>
       </c>
-      <c r="Q9">
+      <c r="R9">
         <v>281647000.0</v>
       </c>
-      <c r="R9">
+      <c r="S9">
         <v>280784000.0</v>
       </c>
-      <c r="S9">
+      <c r="T9">
         <v>280038000.0</v>
       </c>
-      <c r="T9">
+      <c r="U9">
         <v>279454000.0</v>
       </c>
-      <c r="U9">
+      <c r="V9">
         <v>278727000.0</v>
       </c>
-      <c r="V9">
+      <c r="W9">
         <v>278035000.0</v>
       </c>
-      <c r="W9">
+      <c r="X9">
         <v>277539000.0</v>
       </c>
-      <c r="X9">
+      <c r="Y9">
         <v>277003000.0</v>
       </c>
-      <c r="Y9">
+      <c r="Z9">
         <v>276495000.0</v>
       </c>
-      <c r="Z9">
+      <c r="AA9">
         <v>275975000.0</v>
       </c>
-      <c r="AA9">
+      <c r="AB9">
         <v>275511000.0</v>
       </c>
-      <c r="AB9">
+      <c r="AC9">
         <v>275143000.0</v>
       </c>
-      <c r="AC9">
+      <c r="AD9">
         <v>274796000.0</v>
       </c>
-      <c r="AD9">
+      <c r="AE9">
         <v>274456000.0</v>
       </c>
-      <c r="AE9">
+      <c r="AF9">
         <v>274292000.0</v>
       </c>
-      <c r="AF9">
+      <c r="AG9">
         <v>274163000.0</v>
       </c>
-      <c r="AG9">
+      <c r="AH9">
         <v>274012000.0</v>
       </c>
-      <c r="AH9"/>
       <c r="AI9"/>
       <c r="AJ9"/>
       <c r="AK9"/>
       <c r="AL9"/>
       <c r="AM9"/>
       <c r="AN9"/>
       <c r="AO9"/>
       <c r="AP9"/>
       <c r="AQ9"/>
       <c r="AR9"/>
       <c r="AS9"/>
       <c r="AT9"/>
       <c r="AU9"/>
       <c r="AV9"/>
       <c r="AW9"/>
       <c r="AX9"/>
       <c r="AY9"/>
       <c r="AZ9"/>
       <c r="BA9"/>
       <c r="BB9"/>
       <c r="BC9"/>
       <c r="BD9"/>
       <c r="BE9"/>
       <c r="BF9"/>
       <c r="BG9"/>
@@ -7396,417 +7417,421 @@
       <c r="CS9"/>
       <c r="CT9"/>
       <c r="CU9"/>
       <c r="CV9"/>
       <c r="CW9"/>
       <c r="CX9"/>
       <c r="CY9"/>
       <c r="CZ9"/>
       <c r="DA9"/>
       <c r="DB9"/>
       <c r="DC9"/>
       <c r="DD9"/>
       <c r="DE9"/>
       <c r="DF9"/>
       <c r="DG9"/>
       <c r="DH9"/>
       <c r="DI9"/>
       <c r="DJ9"/>
       <c r="DK9"/>
       <c r="DL9"/>
       <c r="DM9"/>
       <c r="DN9"/>
       <c r="DO9"/>
       <c r="DP9"/>
       <c r="DQ9"/>
+      <c r="DR9"/>
     </row>
-    <row r="10" spans="1:121">
+    <row r="10" spans="1:122">
       <c r="A10" t="s">
         <v>39</v>
       </c>
       <c r="B10">
+        <v>205991000.0</v>
+      </c>
+      <c r="C10">
         <v>93915000.0</v>
       </c>
-      <c r="C10">
+      <c r="D10">
         <v>201564000.0</v>
       </c>
-      <c r="D10">
+      <c r="E10">
         <v>72461000.0</v>
       </c>
-      <c r="E10">
+      <c r="F10">
         <v>151994000.0</v>
       </c>
-      <c r="F10">
+      <c r="G10">
         <v>131512000.0</v>
       </c>
-      <c r="G10">
+      <c r="H10">
         <v>98238000.0</v>
       </c>
-      <c r="H10">
+      <c r="I10">
         <v>120593000.0</v>
       </c>
-      <c r="I10">
+      <c r="J10">
         <v>87719000.0</v>
       </c>
-      <c r="J10">
+      <c r="K10">
         <v>54778000.0</v>
       </c>
-      <c r="K10">
+      <c r="L10">
         <v>52591000.0</v>
       </c>
-      <c r="L10">
+      <c r="M10">
         <v>37472000.0</v>
       </c>
-      <c r="M10">
+      <c r="N10">
         <v>82257000.0</v>
       </c>
-      <c r="N10">
+      <c r="O10">
         <v>20778000.0</v>
       </c>
-      <c r="O10">
+      <c r="P10">
         <v>33172000.0</v>
       </c>
-      <c r="P10">
+      <c r="Q10">
         <v>24754000.0</v>
       </c>
-      <c r="Q10">
+      <c r="R10">
         <v>33796000.0</v>
       </c>
-      <c r="R10">
+      <c r="S10">
         <v>56951000.0</v>
       </c>
-      <c r="S10">
+      <c r="T10">
         <v>61482000.0</v>
       </c>
-      <c r="T10">
+      <c r="U10">
         <v>30688000.0</v>
       </c>
-      <c r="U10">
+      <c r="V10">
         <v>31389000.0</v>
       </c>
-      <c r="V10">
+      <c r="W10">
         <v>69477000.0</v>
       </c>
-      <c r="W10">
+      <c r="X10">
         <v>51743000.0</v>
       </c>
-      <c r="X10">
+      <c r="Y10">
         <v>12592000.0</v>
       </c>
-      <c r="Y10">
+      <c r="Z10">
         <v>18702000.0</v>
       </c>
-      <c r="Z10">
+      <c r="AA10">
         <v>15817000.0</v>
       </c>
-      <c r="AA10">
+      <c r="AB10">
         <v>14730000.0</v>
       </c>
-      <c r="AB10">
+      <c r="AC10">
         <v>21724000.0</v>
       </c>
-      <c r="AC10">
+      <c r="AD10">
         <v>35138000.0</v>
       </c>
-      <c r="AD10">
+      <c r="AE10">
         <v>53505000.0</v>
       </c>
-      <c r="AE10">
+      <c r="AF10">
         <v>23842000.0</v>
       </c>
-      <c r="AF10">
+      <c r="AG10">
         <v>10678000.0</v>
       </c>
-      <c r="AG10">
+      <c r="AH10">
         <v>10344000.0</v>
       </c>
-      <c r="AH10">
+      <c r="AI10">
         <v>10956000.0</v>
       </c>
-      <c r="AI10">
+      <c r="AJ10">
         <v>12690000.0</v>
       </c>
-      <c r="AJ10">
+      <c r="AK10">
         <v>19281000.0</v>
       </c>
-      <c r="AK10">
+      <c r="AL10">
         <v>22126000.0</v>
       </c>
-      <c r="AL10">
+      <c r="AM10">
         <v>25639000.0</v>
       </c>
-      <c r="AM10">
+      <c r="AN10">
         <v>20962000.0</v>
       </c>
-      <c r="AN10">
+      <c r="AO10">
         <v>24708000.0</v>
       </c>
-      <c r="AO10">
+      <c r="AP10">
         <v>39650000.0</v>
       </c>
-      <c r="AP10">
+      <c r="AQ10">
         <v>30685000.0</v>
       </c>
-      <c r="AQ10">
+      <c r="AR10">
         <v>30912000.0</v>
       </c>
-      <c r="AR10">
+      <c r="AS10">
         <v>36948000.0</v>
       </c>
-      <c r="AS10">
+      <c r="AT10">
         <v>51004000.0</v>
       </c>
-      <c r="AT10">
+      <c r="AU10">
         <v>58148000.0</v>
       </c>
-      <c r="AU10">
+      <c r="AV10">
         <v>47083000.0</v>
       </c>
-      <c r="AV10">
+      <c r="AW10">
         <v>58257000.0</v>
       </c>
-      <c r="AW10">
+      <c r="AX10">
         <v>31505000.0</v>
       </c>
-      <c r="AX10">
+      <c r="AY10">
         <v>33565000.0</v>
       </c>
-      <c r="AY10">
+      <c r="AZ10">
         <v>52172000.0</v>
       </c>
-      <c r="AZ10">
+      <c r="BA10">
         <v>35006000.0</v>
       </c>
-      <c r="BA10">
+      <c r="BB10">
         <v>41458000.0</v>
       </c>
-      <c r="BB10">
+      <c r="BC10">
         <v>21406000.0</v>
       </c>
-      <c r="BC10">
+      <c r="BD10">
         <v>26875000.0</v>
       </c>
-      <c r="BD10">
+      <c r="BE10">
         <v>14813000.0</v>
       </c>
-      <c r="BE10">
+      <c r="BF10">
         <v>26175000.0</v>
       </c>
-      <c r="BF10">
+      <c r="BG10">
         <v>24566000.0</v>
       </c>
-      <c r="BG10">
+      <c r="BH10">
         <v>29352000.0</v>
       </c>
-      <c r="BH10">
+      <c r="BI10">
         <v>18887000.0</v>
       </c>
-      <c r="BI10">
+      <c r="BJ10">
         <v>22664000.0</v>
       </c>
-      <c r="BJ10">
+      <c r="BK10">
         <v>16316000.0</v>
       </c>
-      <c r="BK10">
+      <c r="BL10">
         <v>17303000.0</v>
       </c>
-      <c r="BL10">
+      <c r="BM10">
         <v>21525000.0</v>
       </c>
-      <c r="BM10">
+      <c r="BN10">
         <v>20890000.0</v>
       </c>
-      <c r="BN10">
+      <c r="BO10">
         <v>19840000.0</v>
       </c>
-      <c r="BO10">
+      <c r="BP10">
         <v>33401000.0</v>
       </c>
-      <c r="BP10">
+      <c r="BQ10">
         <v>29587000.0</v>
       </c>
-      <c r="BQ10">
+      <c r="BR10">
         <v>19477000.0</v>
       </c>
-      <c r="BR10">
+      <c r="BS10">
         <v>24104000.0</v>
       </c>
-      <c r="BS10">
+      <c r="BT10">
         <v>32075000.0</v>
       </c>
-      <c r="BT10">
+      <c r="BU10">
         <v>18420000.0</v>
       </c>
-      <c r="BU10">
+      <c r="BV10">
         <v>24168000.0</v>
       </c>
-      <c r="BV10">
+      <c r="BW10">
         <v>30068000.0</v>
       </c>
-      <c r="BW10">
+      <c r="BX10">
         <v>32602000.0</v>
       </c>
-      <c r="BX10">
+      <c r="BY10">
         <v>28881000.0</v>
       </c>
-      <c r="BY10">
+      <c r="BZ10">
         <v>18581865.0</v>
       </c>
-      <c r="BZ10">
+      <c r="CA10">
         <v>28282254.0</v>
       </c>
-      <c r="CA10">
+      <c r="CB10">
         <v>14533740.0</v>
       </c>
-      <c r="CB10">
+      <c r="CC10">
         <v>27794336.0</v>
       </c>
-      <c r="CC10">
+      <c r="CD10">
         <v>38931640.0</v>
       </c>
-      <c r="CD10">
+      <c r="CE10">
         <v>32865475.0</v>
       </c>
-      <c r="CE10">
+      <c r="CF10">
         <v>22234000.0</v>
       </c>
-      <c r="CF10">
+      <c r="CG10">
         <v>30720763.0</v>
       </c>
-      <c r="CG10">
+      <c r="CH10">
         <v>28890000.0</v>
       </c>
-      <c r="CH10">
+      <c r="CI10">
         <v>30395000.0</v>
       </c>
-      <c r="CI10">
+      <c r="CJ10">
         <v>37267122.0</v>
       </c>
-      <c r="CJ10">
+      <c r="CK10">
         <v>28150000.0</v>
       </c>
-      <c r="CK10">
+      <c r="CL10">
         <v>40463935.0</v>
       </c>
-      <c r="CL10">
+      <c r="CM10">
         <v>32486160.0</v>
       </c>
-      <c r="CM10">
+      <c r="CN10">
         <v>47675537.0</v>
       </c>
-      <c r="CN10">
+      <c r="CO10">
         <v>16867843.0</v>
       </c>
-      <c r="CO10">
+      <c r="CP10">
         <v>23395703.0</v>
       </c>
-      <c r="CP10">
+      <c r="CQ10">
         <v>30726000.0</v>
       </c>
-      <c r="CQ10">
+      <c r="CR10">
         <v>35369000.0</v>
       </c>
-      <c r="CR10">
+      <c r="CS10">
         <v>21048000.0</v>
       </c>
-      <c r="CS10">
+      <c r="CT10">
         <v>28919329.0</v>
       </c>
-      <c r="CT10">
+      <c r="CU10">
         <v>32063977.0</v>
       </c>
-      <c r="CU10">
+      <c r="CV10">
         <v>25409058.0</v>
       </c>
-      <c r="CV10">
+      <c r="CW10">
         <v>17326208.0</v>
       </c>
-      <c r="CW10">
+      <c r="CX10">
         <v>81812352.0</v>
       </c>
-      <c r="CX10">
+      <c r="CY10">
         <v>24513968.0</v>
       </c>
-      <c r="CY10">
+      <c r="CZ10">
         <v>15652878.0</v>
       </c>
-      <c r="CZ10">
+      <c r="DA10">
         <v>6704709.0</v>
       </c>
-      <c r="DA10">
+      <c r="DB10">
         <v>8053000.0</v>
       </c>
-      <c r="DB10">
+      <c r="DC10">
         <v>8441172.0</v>
       </c>
-      <c r="DC10">
+      <c r="DD10">
         <v>7459284.0</v>
       </c>
-      <c r="DD10">
+      <c r="DE10">
         <v>3400000.0</v>
       </c>
-      <c r="DE10">
+      <c r="DF10">
         <v>8300000.0</v>
       </c>
-      <c r="DF10">
+      <c r="DG10">
         <v>7900000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>6000000.0</v>
       </c>
       <c r="DH10">
         <v>6000000.0</v>
       </c>
       <c r="DI10">
+        <v>6000000.0</v>
+      </c>
+      <c r="DJ10">
         <v>6400000.0</v>
       </c>
-      <c r="DJ10">
+      <c r="DK10">
         <v>4900000.0</v>
       </c>
-      <c r="DK10">
+      <c r="DL10">
         <v>7100000.0</v>
       </c>
-      <c r="DL10">
+      <c r="DM10">
         <v>1700000.0</v>
       </c>
-      <c r="DM10">
+      <c r="DN10">
         <v>2000000.0</v>
       </c>
-      <c r="DN10">
+      <c r="DO10">
         <v>2600000.0</v>
       </c>
-      <c r="DO10">
+      <c r="DP10">
         <v>1700000.0</v>
       </c>
-      <c r="DP10">
+      <c r="DQ10">
         <v>1400000.0</v>
       </c>
-      <c r="DQ10">
+      <c r="DR10">
         <v>6600000.0</v>
       </c>
     </row>
-    <row r="11" spans="1:121">
+    <row r="11" spans="1:122">
       <c r="A11" t="s">
         <v>40</v>
       </c>
       <c r="B11"/>
       <c r="C11"/>
       <c r="D11"/>
       <c r="E11"/>
       <c r="F11"/>
       <c r="G11"/>
       <c r="H11"/>
       <c r="I11"/>
       <c r="J11"/>
       <c r="K11"/>
       <c r="L11"/>
       <c r="M11"/>
       <c r="N11"/>
       <c r="O11"/>
       <c r="P11"/>
       <c r="Q11"/>
       <c r="R11"/>
       <c r="S11"/>
       <c r="T11"/>
       <c r="U11"/>
       <c r="V11"/>
       <c r="W11"/>
@@ -7886,1631 +7911,1643 @@
       <c r="CS11"/>
       <c r="CT11"/>
       <c r="CU11"/>
       <c r="CV11"/>
       <c r="CW11"/>
       <c r="CX11"/>
       <c r="CY11"/>
       <c r="CZ11"/>
       <c r="DA11"/>
       <c r="DB11"/>
       <c r="DC11"/>
       <c r="DD11"/>
       <c r="DE11"/>
       <c r="DF11"/>
       <c r="DG11"/>
       <c r="DH11"/>
       <c r="DI11"/>
       <c r="DJ11"/>
       <c r="DK11"/>
       <c r="DL11"/>
       <c r="DM11"/>
       <c r="DN11"/>
       <c r="DO11"/>
       <c r="DP11"/>
       <c r="DQ11"/>
+      <c r="DR11"/>
     </row>
-    <row r="12" spans="1:121">
+    <row r="12" spans="1:122">
       <c r="A12" t="s">
         <v>41</v>
       </c>
       <c r="B12">
+        <v>275924000.0</v>
+      </c>
+      <c r="C12">
         <v>96302000.0</v>
       </c>
-      <c r="C12">
+      <c r="D12">
         <v>261747000.0</v>
       </c>
-      <c r="D12">
+      <c r="E12">
         <v>74870000.0</v>
       </c>
-      <c r="E12">
+      <c r="F12">
         <v>213523000.0</v>
       </c>
-      <c r="F12">
+      <c r="G12">
         <v>132850000.0</v>
       </c>
-      <c r="G12">
+      <c r="H12">
         <v>101168000.0</v>
       </c>
-      <c r="H12">
+      <c r="I12">
         <v>123557000.0</v>
       </c>
-      <c r="I12">
+      <c r="J12">
         <v>89715000.0</v>
       </c>
-      <c r="J12">
+      <c r="K12">
         <v>58664000.0</v>
       </c>
-      <c r="K12">
+      <c r="L12">
         <v>106873000.0</v>
       </c>
-      <c r="L12">
+      <c r="M12">
         <v>39813000.0</v>
       </c>
-      <c r="M12">
+      <c r="N12">
         <v>82257000.0</v>
       </c>
-      <c r="N12">
+      <c r="O12">
         <v>20822000.0</v>
       </c>
-      <c r="O12">
+      <c r="P12">
         <v>81664000.0</v>
       </c>
-      <c r="P12">
+      <c r="Q12">
         <v>26354000.0</v>
       </c>
-      <c r="Q12">
+      <c r="R12">
         <v>33818000.0</v>
       </c>
-      <c r="R12">
+      <c r="S12">
         <v>56973000.0</v>
       </c>
-      <c r="S12">
+      <c r="T12">
         <v>106254000.0</v>
       </c>
-      <c r="T12">
+      <c r="U12">
         <v>78199000.0</v>
       </c>
-      <c r="U12">
+      <c r="V12">
         <v>79696000.0</v>
       </c>
-      <c r="V12">
+      <c r="W12">
         <v>107558000.0</v>
       </c>
-      <c r="W12">
+      <c r="X12">
         <v>98535000.0</v>
       </c>
-      <c r="X12">
+      <c r="Y12">
         <v>58583000.0</v>
       </c>
-      <c r="Y12">
+      <c r="Z12">
         <v>66197000.0</v>
       </c>
-      <c r="Z12">
+      <c r="AA12">
         <v>61944000.0</v>
       </c>
-      <c r="AA12">
+      <c r="AB12">
         <v>63728000.0</v>
       </c>
-      <c r="AB12">
+      <c r="AC12">
         <v>69146000.0</v>
       </c>
-      <c r="AC12">
+      <c r="AD12">
         <v>79958000.0</v>
       </c>
-      <c r="AD12">
+      <c r="AE12">
         <v>98187000.0</v>
       </c>
-      <c r="AE12">
+      <c r="AF12">
         <v>69166000.0</v>
       </c>
-      <c r="AF12">
+      <c r="AG12">
         <v>56435000.0</v>
       </c>
-      <c r="AG12">
+      <c r="AH12">
         <v>55061000.0</v>
       </c>
-      <c r="AH12">
+      <c r="AI12">
         <v>10956000.0</v>
       </c>
-      <c r="AI12">
+      <c r="AJ12">
         <v>12690000.0</v>
       </c>
-      <c r="AJ12">
+      <c r="AK12">
         <v>19281000.0</v>
       </c>
-      <c r="AK12">
+      <c r="AL12">
         <v>22126000.0</v>
       </c>
-      <c r="AL12">
+      <c r="AM12">
         <v>25639000.0</v>
       </c>
-      <c r="AM12">
+      <c r="AN12">
         <v>20962000.0</v>
       </c>
-      <c r="AN12">
+      <c r="AO12">
         <v>24708000.0</v>
       </c>
-      <c r="AO12">
+      <c r="AP12">
         <v>39650000.0</v>
       </c>
-      <c r="AP12">
+      <c r="AQ12">
         <v>30685000.0</v>
       </c>
-      <c r="AQ12">
+      <c r="AR12">
         <v>30912000.0</v>
       </c>
-      <c r="AR12">
+      <c r="AS12">
         <v>36948000.0</v>
       </c>
-      <c r="AS12">
+      <c r="AT12">
         <v>51004000.0</v>
       </c>
-      <c r="AT12">
+      <c r="AU12">
         <v>58148000.0</v>
       </c>
-      <c r="AU12">
+      <c r="AV12">
         <v>47083000.0</v>
       </c>
-      <c r="AV12">
+      <c r="AW12">
         <v>58257000.0</v>
       </c>
-      <c r="AW12">
+      <c r="AX12">
         <v>31505000.0</v>
       </c>
-      <c r="AX12">
+      <c r="AY12">
         <v>33565000.0</v>
       </c>
-      <c r="AY12">
+      <c r="AZ12">
         <v>52172000.0</v>
       </c>
-      <c r="AZ12">
+      <c r="BA12">
         <v>35006000.0</v>
       </c>
-      <c r="BA12">
+      <c r="BB12">
         <v>41458000.0</v>
       </c>
-      <c r="BB12">
+      <c r="BC12">
         <v>21406000.0</v>
       </c>
-      <c r="BC12">
+      <c r="BD12">
         <v>26875000.0</v>
       </c>
-      <c r="BD12">
+      <c r="BE12">
         <v>14813000.0</v>
       </c>
-      <c r="BE12">
+      <c r="BF12">
         <v>26175000.0</v>
       </c>
-      <c r="BF12">
+      <c r="BG12">
         <v>24566000.0</v>
       </c>
-      <c r="BG12">
+      <c r="BH12">
         <v>29352000.0</v>
       </c>
-      <c r="BH12">
+      <c r="BI12">
         <v>18887000.0</v>
       </c>
-      <c r="BI12">
+      <c r="BJ12">
         <v>22664000.0</v>
       </c>
-      <c r="BJ12">
+      <c r="BK12">
         <v>16316000.0</v>
       </c>
-      <c r="BK12">
+      <c r="BL12">
         <v>17303000.0</v>
       </c>
-      <c r="BL12">
+      <c r="BM12">
         <v>21525000.0</v>
       </c>
-      <c r="BM12">
+      <c r="BN12">
         <v>20890000.0</v>
       </c>
-      <c r="BN12">
+      <c r="BO12">
         <v>19840000.0</v>
       </c>
-      <c r="BO12">
+      <c r="BP12">
         <v>33401000.0</v>
       </c>
-      <c r="BP12">
+      <c r="BQ12">
         <v>29587000.0</v>
       </c>
-      <c r="BQ12">
+      <c r="BR12">
         <v>19477000.0</v>
       </c>
-      <c r="BR12">
+      <c r="BS12">
         <v>24104000.0</v>
       </c>
-      <c r="BS12">
+      <c r="BT12">
         <v>32075000.0</v>
       </c>
-      <c r="BT12">
+      <c r="BU12">
         <v>18420000.0</v>
       </c>
-      <c r="BU12">
+      <c r="BV12">
         <v>24168000.0</v>
       </c>
-      <c r="BV12">
+      <c r="BW12">
         <v>30068000.0</v>
       </c>
-      <c r="BW12">
+      <c r="BX12">
         <v>32602000.0</v>
       </c>
-      <c r="BX12">
+      <c r="BY12">
         <v>28881000.0</v>
       </c>
-      <c r="BY12">
+      <c r="BZ12">
         <v>18581865.0</v>
       </c>
-      <c r="BZ12">
+      <c r="CA12">
         <v>28282254.0</v>
       </c>
-      <c r="CA12">
+      <c r="CB12">
         <v>14533740.0</v>
       </c>
-      <c r="CB12">
+      <c r="CC12">
         <v>27794336.0</v>
       </c>
-      <c r="CC12">
+      <c r="CD12">
         <v>38931640.0</v>
       </c>
-      <c r="CD12">
+      <c r="CE12">
         <v>32865475.0</v>
       </c>
-      <c r="CE12">
+      <c r="CF12">
         <v>22234388.0</v>
       </c>
-      <c r="CF12">
+      <c r="CG12">
         <v>30720763.0</v>
       </c>
-      <c r="CG12">
+      <c r="CH12">
         <v>28890000.0</v>
       </c>
-      <c r="CH12">
+      <c r="CI12">
         <v>30395000.0</v>
       </c>
-      <c r="CI12"/>
-      <c r="CJ12">
+      <c r="CJ12"/>
+      <c r="CK12">
         <v>28150000.0</v>
       </c>
-      <c r="CK12">
+      <c r="CL12">
         <v>40463935.0</v>
       </c>
-      <c r="CL12">
+      <c r="CM12">
         <v>32486160.0</v>
       </c>
-      <c r="CM12">
+      <c r="CN12">
         <v>47675537.0</v>
       </c>
-      <c r="CN12">
+      <c r="CO12">
         <v>16867843.0</v>
       </c>
-      <c r="CO12">
+      <c r="CP12">
         <v>23395703.0</v>
       </c>
-      <c r="CP12">
+      <c r="CQ12">
         <v>30726000.0</v>
       </c>
-      <c r="CQ12">
+      <c r="CR12">
         <v>35369000.0</v>
       </c>
-      <c r="CR12">
+      <c r="CS12">
         <v>21048000.0</v>
       </c>
-      <c r="CS12">
+      <c r="CT12">
         <v>28919329.0</v>
       </c>
-      <c r="CT12">
+      <c r="CU12">
         <v>32063977.0</v>
       </c>
-      <c r="CU12"/>
-      <c r="CV12">
+      <c r="CV12"/>
+      <c r="CW12">
         <v>17326208.0</v>
       </c>
-      <c r="CW12">
+      <c r="CX12">
         <v>81812352.0</v>
       </c>
-      <c r="CX12">
+      <c r="CY12">
         <v>24513968.0</v>
       </c>
-      <c r="CY12"/>
-      <c r="CZ12">
+      <c r="CZ12"/>
+      <c r="DA12">
         <v>6704709.0</v>
       </c>
-      <c r="DA12">
+      <c r="DB12">
         <v>8053000.0</v>
       </c>
-      <c r="DB12">
+      <c r="DC12">
         <v>8441172.0</v>
       </c>
-      <c r="DC12">
+      <c r="DD12">
         <v>7459284.0</v>
       </c>
-      <c r="DD12">
+      <c r="DE12">
         <v>3400000.0</v>
       </c>
-      <c r="DE12">
+      <c r="DF12">
         <v>8300000.0</v>
       </c>
-      <c r="DF12">
+      <c r="DG12">
         <v>7900000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>6000000.0</v>
       </c>
       <c r="DH12">
         <v>6000000.0</v>
       </c>
       <c r="DI12">
+        <v>6000000.0</v>
+      </c>
+      <c r="DJ12">
         <v>6400000.0</v>
       </c>
-      <c r="DJ12">
+      <c r="DK12">
         <v>4900000.0</v>
       </c>
-      <c r="DK12">
+      <c r="DL12">
         <v>7100000.0</v>
       </c>
-      <c r="DL12">
+      <c r="DM12">
         <v>1700000.0</v>
       </c>
-      <c r="DM12">
+      <c r="DN12">
         <v>2000000.0</v>
       </c>
-      <c r="DN12">
+      <c r="DO12">
         <v>2600000.0</v>
       </c>
-      <c r="DO12">
+      <c r="DP12">
         <v>1700000.0</v>
       </c>
-      <c r="DP12">
+      <c r="DQ12">
         <v>1400000.0</v>
       </c>
-      <c r="DQ12">
+      <c r="DR12">
         <v>6600000.0</v>
       </c>
     </row>
-    <row r="13" spans="1:121">
+    <row r="13" spans="1:122">
       <c r="A13" t="s">
         <v>42</v>
       </c>
       <c r="B13">
         <v>301000.0</v>
       </c>
       <c r="C13">
-        <v>296000.0</v>
+        <v>301000.0</v>
       </c>
       <c r="D13">
         <v>296000.0</v>
       </c>
       <c r="E13">
-        <v>295000.0</v>
+        <v>296000.0</v>
       </c>
       <c r="F13">
         <v>295000.0</v>
       </c>
       <c r="G13">
-        <v>293000.0</v>
+        <v>295000.0</v>
       </c>
       <c r="H13">
         <v>293000.0</v>
       </c>
       <c r="I13">
         <v>293000.0</v>
       </c>
       <c r="J13">
+        <v>293000.0</v>
+      </c>
+      <c r="K13">
         <v>292000.0</v>
       </c>
-      <c r="K13">
+      <c r="L13">
         <v>291000.0</v>
       </c>
-      <c r="L13">
+      <c r="M13">
         <v>290000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>289000.0</v>
       </c>
       <c r="N13">
         <v>289000.0</v>
       </c>
       <c r="O13">
+        <v>289000.0</v>
+      </c>
+      <c r="P13">
         <v>287000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>285000.0</v>
       </c>
       <c r="Q13">
         <v>285000.0</v>
       </c>
       <c r="R13">
         <v>285000.0</v>
       </c>
       <c r="S13">
+        <v>285000.0</v>
+      </c>
+      <c r="T13">
         <v>281000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>280000.0</v>
       </c>
       <c r="U13">
         <v>280000.0</v>
       </c>
       <c r="V13">
         <v>280000.0</v>
       </c>
       <c r="W13">
-        <v>278000.0</v>
+        <v>280000.0</v>
       </c>
       <c r="X13">
         <v>278000.0</v>
       </c>
       <c r="Y13">
         <v>278000.0</v>
       </c>
       <c r="Z13">
         <v>278000.0</v>
       </c>
       <c r="AA13">
-        <v>276000.0</v>
+        <v>278000.0</v>
       </c>
       <c r="AB13">
         <v>276000.0</v>
       </c>
       <c r="AC13">
-        <v>275000.0</v>
+        <v>276000.0</v>
       </c>
       <c r="AD13">
         <v>275000.0</v>
       </c>
       <c r="AE13">
-        <v>274000.0</v>
+        <v>275000.0</v>
       </c>
       <c r="AF13">
         <v>274000.0</v>
       </c>
       <c r="AG13">
         <v>274000.0</v>
       </c>
       <c r="AH13">
         <v>274000.0</v>
       </c>
       <c r="AI13">
+        <v>274000.0</v>
+      </c>
+      <c r="AJ13">
         <v>273000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>272000.0</v>
       </c>
       <c r="AK13">
         <v>272000.0</v>
       </c>
       <c r="AL13">
+        <v>272000.0</v>
+      </c>
+      <c r="AM13">
         <v>271000.0</v>
       </c>
-      <c r="AM13">
+      <c r="AN13">
         <v>270000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>269000.0</v>
       </c>
       <c r="AO13">
         <v>269000.0</v>
       </c>
       <c r="AP13">
         <v>269000.0</v>
       </c>
       <c r="AQ13">
         <v>269000.0</v>
       </c>
       <c r="AR13">
         <v>269000.0</v>
       </c>
       <c r="AS13">
         <v>269000.0</v>
       </c>
       <c r="AT13">
+        <v>269000.0</v>
+      </c>
+      <c r="AU13">
         <v>270000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>268000.0</v>
       </c>
       <c r="AV13">
         <v>268000.0</v>
       </c>
       <c r="AW13">
         <v>268000.0</v>
       </c>
       <c r="AX13">
+        <v>268000.0</v>
+      </c>
+      <c r="AY13">
         <v>267000.0</v>
       </c>
-      <c r="AY13">
+      <c r="AZ13">
         <v>266000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>236000.0</v>
       </c>
       <c r="BA13">
         <v>236000.0</v>
       </c>
       <c r="BB13">
+        <v>236000.0</v>
+      </c>
+      <c r="BC13">
         <v>234000.0</v>
       </c>
-      <c r="BC13">
+      <c r="BD13">
         <v>233000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>229000.0</v>
       </c>
       <c r="BE13">
         <v>229000.0</v>
       </c>
       <c r="BF13">
+        <v>229000.0</v>
+      </c>
+      <c r="BG13">
         <v>194000.0</v>
       </c>
-      <c r="BG13">
+      <c r="BH13">
         <v>192000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>190000.0</v>
       </c>
       <c r="BI13">
         <v>190000.0</v>
       </c>
       <c r="BJ13">
         <v>190000.0</v>
       </c>
       <c r="BK13">
         <v>190000.0</v>
       </c>
       <c r="BL13">
         <v>190000.0</v>
       </c>
       <c r="BM13">
         <v>190000.0</v>
       </c>
       <c r="BN13">
         <v>190000.0</v>
       </c>
       <c r="BO13">
         <v>190000.0</v>
       </c>
       <c r="BP13">
         <v>190000.0</v>
       </c>
       <c r="BQ13">
         <v>190000.0</v>
       </c>
       <c r="BR13">
         <v>190000.0</v>
       </c>
       <c r="BS13">
         <v>190000.0</v>
       </c>
       <c r="BT13">
-        <v>189000.0</v>
+        <v>190000.0</v>
       </c>
       <c r="BU13">
         <v>189000.0</v>
       </c>
       <c r="BV13">
         <v>189000.0</v>
       </c>
       <c r="BW13">
         <v>189000.0</v>
       </c>
       <c r="BX13">
         <v>189000.0</v>
       </c>
       <c r="BY13">
+        <v>189000.0</v>
+      </c>
+      <c r="BZ13">
         <v>188759.0</v>
       </c>
-      <c r="BZ13">
+      <c r="CA13">
         <v>188223.0</v>
       </c>
-      <c r="CA13">
+      <c r="CB13">
         <v>187998.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>186863.0</v>
       </c>
       <c r="CC13">
         <v>186863.0</v>
       </c>
       <c r="CD13">
+        <v>186863.0</v>
+      </c>
+      <c r="CE13">
         <v>186182.0</v>
       </c>
-      <c r="CE13">
+      <c r="CF13">
         <v>185271.0</v>
       </c>
-      <c r="CF13">
+      <c r="CG13">
         <v>185109.0</v>
       </c>
-      <c r="CG13">
+      <c r="CH13">
         <v>183807.0</v>
       </c>
-      <c r="CH13">
+      <c r="CI13">
         <v>183087.0</v>
       </c>
-      <c r="CI13">
+      <c r="CJ13">
         <v>183000.0</v>
       </c>
-      <c r="CJ13">
+      <c r="CK13">
         <v>182901.0</v>
       </c>
-      <c r="CK13">
+      <c r="CL13">
         <v>182786.0</v>
       </c>
-      <c r="CL13">
+      <c r="CM13">
         <v>182598.0</v>
       </c>
-      <c r="CM13">
+      <c r="CN13">
         <v>182524.0</v>
       </c>
-      <c r="CN13">
+      <c r="CO13">
         <v>182527.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>182427.0</v>
       </c>
       <c r="CP13">
         <v>182427.0</v>
       </c>
       <c r="CQ13">
-        <v>182421.0</v>
+        <v>182427.0</v>
       </c>
       <c r="CR13">
         <v>182421.0</v>
       </c>
       <c r="CS13">
         <v>182421.0</v>
       </c>
       <c r="CT13">
         <v>182421.0</v>
       </c>
       <c r="CU13">
+        <v>182421.0</v>
+      </c>
+      <c r="CV13">
         <v>182000.0</v>
       </c>
-      <c r="CV13">
+      <c r="CW13">
         <v>182421.0</v>
       </c>
-      <c r="CW13">
+      <c r="CX13">
         <v>181822.0</v>
       </c>
-      <c r="CX13">
+      <c r="CY13">
         <v>145821.0</v>
       </c>
-      <c r="CY13">
+      <c r="CZ13">
         <v>146000.0</v>
       </c>
-      <c r="CZ13">
+      <c r="DA13">
         <v>140490.0</v>
       </c>
-      <c r="DA13">
+      <c r="DB13">
         <v>140434.0</v>
       </c>
-      <c r="DB13">
+      <c r="DC13">
         <v>140298.0</v>
       </c>
-      <c r="DC13">
+      <c r="DD13">
         <v>145221.0</v>
       </c>
-      <c r="DD13">
+      <c r="DE13">
         <v>100000.0</v>
       </c>
-      <c r="DE13"/>
       <c r="DF13"/>
-      <c r="DG13">
+      <c r="DG13"/>
+      <c r="DH13">
         <v>100000.0</v>
       </c>
-      <c r="DH13"/>
       <c r="DI13"/>
       <c r="DJ13"/>
       <c r="DK13"/>
       <c r="DL13"/>
       <c r="DM13"/>
-      <c r="DN13">
-[...1 lines deleted...]
-      </c>
+      <c r="DN13"/>
       <c r="DO13">
         <v>100000.0</v>
       </c>
-      <c r="DP13"/>
+      <c r="DP13">
+        <v>100000.0</v>
+      </c>
       <c r="DQ13"/>
+      <c r="DR13"/>
     </row>
-    <row r="14" spans="1:121">
+    <row r="14" spans="1:122">
       <c r="A14" t="s">
         <v>43</v>
       </c>
       <c r="B14">
+        <v>24280184.0</v>
+      </c>
+      <c r="C14">
         <v>24545801.0</v>
       </c>
-      <c r="C14">
+      <c r="D14">
         <v>24594425.0</v>
       </c>
-      <c r="D14">
+      <c r="E14">
         <v>24437133.0</v>
       </c>
-      <c r="E14">
+      <c r="F14">
         <v>23978000.0</v>
       </c>
-      <c r="F14">
+      <c r="G14">
         <v>23897000.0</v>
       </c>
-      <c r="G14">
+      <c r="H14">
         <v>23757000.0</v>
       </c>
-      <c r="H14">
+      <c r="I14">
         <v>23448000.0</v>
       </c>
-      <c r="I14">
+      <c r="J14">
         <v>23453000.0</v>
       </c>
-      <c r="J14">
+      <c r="K14">
         <v>23765000.0</v>
       </c>
-      <c r="K14">
+      <c r="L14">
         <v>23766000.0</v>
       </c>
-      <c r="L14">
+      <c r="M14">
         <v>23393000.0</v>
       </c>
-      <c r="M14">
+      <c r="N14">
         <v>22854000.0</v>
       </c>
-      <c r="N14">
+      <c r="O14">
         <v>22975000.0</v>
       </c>
-      <c r="O14">
+      <c r="P14">
         <v>22725000.0</v>
       </c>
-      <c r="P14">
+      <c r="Q14">
         <v>23510645.0</v>
       </c>
-      <c r="Q14">
+      <c r="R14">
         <v>24422000.0</v>
       </c>
-      <c r="R14">
+      <c r="S14">
         <v>25083566.0</v>
       </c>
-      <c r="S14">
+      <c r="T14">
         <v>24935000.0</v>
       </c>
-      <c r="T14">
+      <c r="U14">
         <v>24990226.0</v>
       </c>
-      <c r="U14">
+      <c r="V14">
         <v>24951000.0</v>
       </c>
-      <c r="V14">
+      <c r="W14">
         <v>24895108.0</v>
       </c>
-      <c r="W14">
+      <c r="X14">
         <v>24461488.0</v>
       </c>
-      <c r="X14">
+      <c r="Y14">
         <v>24461000.0</v>
       </c>
-      <c r="Y14">
+      <c r="Z14">
         <v>24445000.0</v>
       </c>
-      <c r="Z14">
+      <c r="AA14">
         <v>24402000.0</v>
       </c>
-      <c r="AA14">
+      <c r="AB14">
         <v>24541166.0</v>
       </c>
-      <c r="AB14">
+      <c r="AC14">
         <v>24607167.0</v>
       </c>
-      <c r="AC14">
+      <c r="AD14">
         <v>24359000.0</v>
       </c>
-      <c r="AD14">
+      <c r="AE14">
         <v>24616890.0</v>
       </c>
-      <c r="AE14">
+      <c r="AF14">
         <v>24404010.0</v>
       </c>
-      <c r="AF14">
+      <c r="AG14">
         <v>24235000.0</v>
       </c>
-      <c r="AG14">
+      <c r="AH14">
         <v>24231000.0</v>
       </c>
-      <c r="AH14">
+      <c r="AI14">
         <v>24154879.0</v>
       </c>
-      <c r="AI14">
+      <c r="AJ14">
         <v>24185539.0</v>
       </c>
-      <c r="AJ14">
+      <c r="AK14">
         <v>24083919.0</v>
       </c>
-      <c r="AK14">
+      <c r="AL14">
         <v>23925567.0</v>
       </c>
-      <c r="AL14">
+      <c r="AM14">
         <v>23945556.0</v>
       </c>
-      <c r="AM14">
+      <c r="AN14">
         <v>23892942.0</v>
       </c>
-      <c r="AN14">
+      <c r="AO14">
         <v>24184518.0</v>
       </c>
-      <c r="AO14">
+      <c r="AP14">
         <v>24265565.0</v>
       </c>
-      <c r="AP14">
+      <c r="AQ14">
         <v>24231344.0</v>
       </c>
-      <c r="AQ14">
+      <c r="AR14">
         <v>24175554.0</v>
       </c>
-      <c r="AR14">
+      <c r="AS14">
         <v>24340913.0</v>
       </c>
-      <c r="AS14">
+      <c r="AT14">
         <v>24502243.0</v>
       </c>
-      <c r="AT14">
+      <c r="AU14">
         <v>24542727.0</v>
       </c>
-      <c r="AU14">
+      <c r="AV14">
         <v>24446419.0</v>
       </c>
-      <c r="AV14">
+      <c r="AW14">
         <v>25118420.0</v>
       </c>
-      <c r="AW14">
+      <c r="AX14">
         <v>25110838.0</v>
       </c>
-      <c r="AX14">
+      <c r="AY14">
         <v>25092826.0</v>
       </c>
-      <c r="AY14">
+      <c r="AZ14">
         <v>24792488.0</v>
       </c>
-      <c r="AZ14">
+      <c r="BA14">
         <v>22116793.0</v>
       </c>
-      <c r="BA14">
+      <c r="BB14">
         <v>22018060.0</v>
       </c>
-      <c r="BB14">
+      <c r="BC14">
         <v>21748381.0</v>
       </c>
-      <c r="BC14">
+      <c r="BD14">
         <v>21423311.0</v>
       </c>
-      <c r="BD14">
+      <c r="BE14">
         <v>21554715.0</v>
       </c>
-      <c r="BE14">
+      <c r="BF14">
         <v>19570383.0</v>
       </c>
-      <c r="BF14">
+      <c r="BG14">
         <v>17936958.0</v>
       </c>
-      <c r="BG14">
+      <c r="BH14">
         <v>17657222.0</v>
       </c>
-      <c r="BH14">
+      <c r="BI14">
         <v>17643075.0</v>
       </c>
-      <c r="BI14">
+      <c r="BJ14">
         <v>17609550.0</v>
       </c>
-      <c r="BJ14">
+      <c r="BK14">
         <v>17548036.0</v>
       </c>
-      <c r="BK14">
+      <c r="BL14">
         <v>17400233.0</v>
       </c>
-      <c r="BL14">
+      <c r="BM14">
         <v>17579269.0</v>
       </c>
-      <c r="BM14">
+      <c r="BN14">
         <v>17685988.0</v>
       </c>
-      <c r="BN14">
+      <c r="BO14">
         <v>17714766.0</v>
       </c>
-      <c r="BO14">
+      <c r="BP14">
         <v>17575877.0</v>
       </c>
-      <c r="BP14">
+      <c r="BQ14">
         <v>17708892.0</v>
       </c>
-      <c r="BQ14">
+      <c r="BR14">
         <v>17692070.0</v>
       </c>
-      <c r="BR14">
+      <c r="BS14">
         <v>17649531.0</v>
       </c>
-      <c r="BS14">
+      <c r="BT14">
         <v>17555799.0</v>
       </c>
-      <c r="BT14">
+      <c r="BU14">
         <v>17756913.0</v>
       </c>
-      <c r="BU14">
+      <c r="BV14">
         <v>17714888.0</v>
       </c>
-      <c r="BV14">
+      <c r="BW14">
         <v>17729434.0</v>
       </c>
-      <c r="BW14">
+      <c r="BX14">
         <v>17492879.0</v>
       </c>
-      <c r="BX14">
+      <c r="BY14">
         <v>17805203.0</v>
       </c>
-      <c r="BY14">
+      <c r="BZ14">
         <v>17809997.0</v>
       </c>
-      <c r="BZ14">
+      <c r="CA14">
         <v>17764663.0</v>
       </c>
-      <c r="CA14">
+      <c r="CB14">
         <v>17427387.0</v>
       </c>
-      <c r="CB14">
+      <c r="CC14">
         <v>17749934.0</v>
       </c>
-      <c r="CC14">
+      <c r="CD14">
         <v>17799377.0</v>
       </c>
-      <c r="CD14">
+      <c r="CE14">
         <v>17722064.0</v>
       </c>
-      <c r="CE14">
+      <c r="CF14">
         <v>17211707.0</v>
       </c>
-      <c r="CF14">
+      <c r="CG14">
         <v>17564203.0</v>
       </c>
-      <c r="CG14">
+      <c r="CH14">
         <v>17413963.0</v>
       </c>
-      <c r="CH14">
+      <c r="CI14">
         <v>17605676.0</v>
       </c>
-      <c r="CI14">
+      <c r="CJ14">
         <v>17135682.0</v>
       </c>
-      <c r="CJ14">
+      <c r="CK14">
         <v>18456246.0</v>
       </c>
-      <c r="CK14">
+      <c r="CL14">
         <v>18540419.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>18219999.0</v>
       </c>
       <c r="CM14">
         <v>18219999.0</v>
       </c>
       <c r="CN14">
+        <v>18219999.0</v>
+      </c>
+      <c r="CO14">
         <v>18517491.0</v>
       </c>
-      <c r="CO14">
+      <c r="CP14">
         <v>18378685.0</v>
       </c>
-      <c r="CP14">
+      <c r="CQ14">
         <v>18248118.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>18242728.0</v>
       </c>
       <c r="CR14">
         <v>18242728.0</v>
       </c>
       <c r="CS14">
         <v>18242728.0</v>
       </c>
       <c r="CT14">
-        <v>18242035.0</v>
+        <v>18242728.0</v>
       </c>
       <c r="CU14">
         <v>18242035.0</v>
       </c>
       <c r="CV14">
+        <v>18242035.0</v>
+      </c>
+      <c r="CW14">
         <v>18241383.0</v>
       </c>
-      <c r="CW14">
+      <c r="CX14">
         <v>15220407.0</v>
       </c>
-      <c r="CX14">
+      <c r="CY14">
         <v>14583299.0</v>
       </c>
-      <c r="CY14">
+      <c r="CZ14">
         <v>14571731.0</v>
       </c>
-      <c r="CZ14">
+      <c r="DA14">
         <v>14092269.0</v>
       </c>
-      <c r="DA14">
+      <c r="DB14">
         <v>14084057.0</v>
       </c>
-      <c r="DB14">
+      <c r="DC14">
         <v>14591352.0</v>
       </c>
-      <c r="DC14">
+      <c r="DD14">
         <v>14026817.0</v>
       </c>
-      <c r="DD14">
+      <c r="DE14">
         <v>14047619.0</v>
       </c>
-      <c r="DE14">
+      <c r="DF14">
         <v>14166667.0</v>
       </c>
-      <c r="DF14">
+      <c r="DG14">
         <v>14084307.0</v>
       </c>
-      <c r="DG14">
+      <c r="DH14">
         <v>14062500.0</v>
       </c>
-      <c r="DH14">
+      <c r="DI14">
         <v>14000000.0</v>
       </c>
-      <c r="DI14">
+      <c r="DJ14">
         <v>14285714.0</v>
       </c>
-      <c r="DJ14">
+      <c r="DK14">
         <v>14000000.0</v>
       </c>
-      <c r="DK14">
+      <c r="DL14">
         <v>12666667.0</v>
       </c>
-      <c r="DL14">
+      <c r="DM14">
         <v>14400000.0</v>
       </c>
-      <c r="DM14">
+      <c r="DN14">
         <v>11666667.0</v>
       </c>
-      <c r="DN14">
+      <c r="DO14">
         <v>12882996.0</v>
       </c>
-      <c r="DO14">
+      <c r="DP14">
         <v>8310000.0</v>
       </c>
-      <c r="DP14">
+      <c r="DQ14">
         <v>7894737.0</v>
       </c>
-      <c r="DQ14">
+      <c r="DR14">
         <v>7142857.0</v>
       </c>
     </row>
-    <row r="15" spans="1:121">
+    <row r="15" spans="1:122">
       <c r="A15" t="s">
         <v>44</v>
       </c>
       <c r="B15"/>
       <c r="C15"/>
       <c r="D15"/>
       <c r="E15"/>
       <c r="F15"/>
       <c r="G15"/>
       <c r="H15"/>
       <c r="I15"/>
       <c r="J15"/>
       <c r="K15"/>
       <c r="L15"/>
-      <c r="M15">
-[...1 lines deleted...]
-      </c>
+      <c r="M15"/>
       <c r="N15">
         <v>289000.0</v>
       </c>
       <c r="O15">
+        <v>289000.0</v>
+      </c>
+      <c r="P15">
         <v>287000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>285000.0</v>
       </c>
       <c r="Q15">
         <v>285000.0</v>
       </c>
       <c r="R15">
         <v>285000.0</v>
       </c>
       <c r="S15">
+        <v>285000.0</v>
+      </c>
+      <c r="T15">
         <v>281000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>280000.0</v>
       </c>
       <c r="U15">
         <v>280000.0</v>
       </c>
       <c r="V15">
         <v>280000.0</v>
       </c>
       <c r="W15">
-        <v>278000.0</v>
+        <v>280000.0</v>
       </c>
       <c r="X15">
         <v>278000.0</v>
       </c>
       <c r="Y15">
         <v>278000.0</v>
       </c>
       <c r="Z15">
         <v>278000.0</v>
       </c>
       <c r="AA15">
-        <v>276000.0</v>
+        <v>278000.0</v>
       </c>
       <c r="AB15">
         <v>276000.0</v>
       </c>
       <c r="AC15">
-        <v>275000.0</v>
+        <v>276000.0</v>
       </c>
       <c r="AD15">
         <v>275000.0</v>
       </c>
       <c r="AE15">
-        <v>274000.0</v>
+        <v>275000.0</v>
       </c>
       <c r="AF15">
         <v>274000.0</v>
       </c>
       <c r="AG15">
         <v>274000.0</v>
       </c>
       <c r="AH15">
         <v>274000.0</v>
       </c>
       <c r="AI15">
+        <v>274000.0</v>
+      </c>
+      <c r="AJ15">
         <v>273000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>272000.0</v>
       </c>
       <c r="AK15">
         <v>272000.0</v>
       </c>
       <c r="AL15">
+        <v>272000.0</v>
+      </c>
+      <c r="AM15">
         <v>271000.0</v>
       </c>
-      <c r="AM15">
+      <c r="AN15">
         <v>270000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>269000.0</v>
       </c>
       <c r="AO15">
         <v>269000.0</v>
       </c>
       <c r="AP15">
         <v>269000.0</v>
       </c>
       <c r="AQ15">
         <v>269000.0</v>
       </c>
       <c r="AR15">
         <v>269000.0</v>
       </c>
       <c r="AS15">
         <v>269000.0</v>
       </c>
       <c r="AT15">
+        <v>269000.0</v>
+      </c>
+      <c r="AU15">
         <v>270000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>268000.0</v>
       </c>
       <c r="AV15">
         <v>268000.0</v>
       </c>
       <c r="AW15">
         <v>268000.0</v>
       </c>
       <c r="AX15">
+        <v>268000.0</v>
+      </c>
+      <c r="AY15">
         <v>267000.0</v>
       </c>
-      <c r="AY15">
+      <c r="AZ15">
         <v>266000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>236000.0</v>
       </c>
       <c r="BA15">
         <v>236000.0</v>
       </c>
       <c r="BB15">
+        <v>236000.0</v>
+      </c>
+      <c r="BC15">
         <v>234000.0</v>
       </c>
-      <c r="BC15">
+      <c r="BD15">
         <v>233000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>229000.0</v>
       </c>
       <c r="BE15">
         <v>229000.0</v>
       </c>
       <c r="BF15">
+        <v>229000.0</v>
+      </c>
+      <c r="BG15">
         <v>194000.0</v>
       </c>
-      <c r="BG15">
+      <c r="BH15">
         <v>192000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>190000.0</v>
       </c>
       <c r="BI15">
         <v>190000.0</v>
       </c>
       <c r="BJ15">
         <v>190000.0</v>
       </c>
       <c r="BK15">
         <v>190000.0</v>
       </c>
       <c r="BL15">
         <v>190000.0</v>
       </c>
       <c r="BM15">
         <v>190000.0</v>
       </c>
       <c r="BN15">
         <v>190000.0</v>
       </c>
       <c r="BO15">
         <v>190000.0</v>
       </c>
       <c r="BP15">
         <v>190000.0</v>
       </c>
       <c r="BQ15">
         <v>190000.0</v>
       </c>
       <c r="BR15">
         <v>190000.0</v>
       </c>
       <c r="BS15">
         <v>190000.0</v>
       </c>
       <c r="BT15">
-        <v>189000.0</v>
+        <v>190000.0</v>
       </c>
       <c r="BU15">
         <v>189000.0</v>
       </c>
       <c r="BV15">
         <v>189000.0</v>
       </c>
       <c r="BW15">
         <v>189000.0</v>
       </c>
       <c r="BX15">
         <v>189000.0</v>
       </c>
       <c r="BY15">
+        <v>189000.0</v>
+      </c>
+      <c r="BZ15">
         <v>188759.0</v>
       </c>
-      <c r="BZ15">
+      <c r="CA15">
         <v>188223.0</v>
       </c>
-      <c r="CA15">
+      <c r="CB15">
         <v>187998.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>186863.0</v>
       </c>
       <c r="CC15">
         <v>186863.0</v>
       </c>
       <c r="CD15">
+        <v>186863.0</v>
+      </c>
+      <c r="CE15">
         <v>186182.0</v>
       </c>
-      <c r="CE15">
+      <c r="CF15">
         <v>185271.0</v>
       </c>
-      <c r="CF15">
+      <c r="CG15">
         <v>185109.0</v>
       </c>
-      <c r="CG15">
+      <c r="CH15">
         <v>183807.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>183077.0</v>
       </c>
       <c r="CI15">
         <v>183077.0</v>
       </c>
       <c r="CJ15">
+        <v>183077.0</v>
+      </c>
+      <c r="CK15">
         <v>182901.0</v>
       </c>
-      <c r="CK15">
+      <c r="CL15">
         <v>182786.0</v>
       </c>
-      <c r="CL15">
+      <c r="CM15">
         <v>182598.0</v>
       </c>
-      <c r="CM15">
+      <c r="CN15">
         <v>182524.0</v>
       </c>
-      <c r="CN15">
+      <c r="CO15">
         <v>182527.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>182427.0</v>
       </c>
       <c r="CP15">
         <v>182427.0</v>
       </c>
       <c r="CQ15">
-        <v>182421.0</v>
+        <v>182427.0</v>
       </c>
       <c r="CR15">
         <v>182421.0</v>
       </c>
       <c r="CS15">
         <v>182421.0</v>
       </c>
       <c r="CT15">
         <v>182421.0</v>
       </c>
       <c r="CU15">
         <v>182421.0</v>
       </c>
       <c r="CV15">
         <v>182421.0</v>
       </c>
       <c r="CW15">
+        <v>182421.0</v>
+      </c>
+      <c r="CX15">
         <v>181822.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>145467.0</v>
       </c>
       <c r="CY15">
         <v>145467.0</v>
       </c>
       <c r="CZ15">
+        <v>145467.0</v>
+      </c>
+      <c r="DA15">
         <v>140490.0</v>
       </c>
-      <c r="DA15">
+      <c r="DB15">
         <v>140434.0</v>
       </c>
-      <c r="DB15">
+      <c r="DC15">
         <v>140298.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>100000.0</v>
       </c>
       <c r="DD15">
         <v>100000.0</v>
       </c>
-      <c r="DE15"/>
+      <c r="DE15">
+        <v>100000.0</v>
+      </c>
       <c r="DF15"/>
       <c r="DG15"/>
       <c r="DH15"/>
       <c r="DI15"/>
       <c r="DJ15"/>
       <c r="DK15"/>
       <c r="DL15"/>
       <c r="DM15"/>
-      <c r="DN15">
-[...1 lines deleted...]
-      </c>
+      <c r="DN15"/>
       <c r="DO15">
         <v>100000.0</v>
       </c>
-      <c r="DP15"/>
+      <c r="DP15">
+        <v>100000.0</v>
+      </c>
       <c r="DQ15"/>
+      <c r="DR15"/>
     </row>
-    <row r="16" spans="1:121">
+    <row r="16" spans="1:122">
       <c r="A16" t="s">
         <v>45</v>
       </c>
       <c r="B16"/>
       <c r="C16"/>
       <c r="D16"/>
       <c r="E16"/>
       <c r="F16"/>
       <c r="G16"/>
       <c r="H16"/>
-      <c r="I16">
+      <c r="I16"/>
+      <c r="J16">
         <v>-869511000.0</v>
       </c>
-      <c r="J16">
+      <c r="K16">
         <v>-723455000.0</v>
       </c>
-      <c r="K16">
+      <c r="L16">
         <v>-37626000.0</v>
       </c>
-      <c r="L16"/>
       <c r="M16"/>
       <c r="N16"/>
       <c r="O16"/>
       <c r="P16"/>
       <c r="Q16"/>
       <c r="R16"/>
       <c r="S16"/>
-      <c r="T16">
+      <c r="T16"/>
+      <c r="U16">
         <v>12703.0</v>
       </c>
-      <c r="U16">
+      <c r="V16">
         <v>-5989000.0</v>
       </c>
-      <c r="V16">
+      <c r="W16">
         <v>-6810000.0</v>
       </c>
-      <c r="W16">
+      <c r="X16">
         <v>-6677000.0</v>
       </c>
-      <c r="X16">
+      <c r="Y16">
         <v>-5870000.0</v>
       </c>
-      <c r="Y16">
+      <c r="Z16">
         <v>-6614000.0</v>
       </c>
-      <c r="Z16"/>
-      <c r="AA16">
+      <c r="AA16"/>
+      <c r="AB16">
         <v>-6483000.0</v>
       </c>
-      <c r="AB16"/>
       <c r="AC16"/>
       <c r="AD16"/>
       <c r="AE16"/>
       <c r="AF16"/>
       <c r="AG16"/>
-      <c r="AH16">
+      <c r="AH16"/>
+      <c r="AI16">
         <v>-176657000.0</v>
       </c>
-      <c r="AI16">
+      <c r="AJ16">
         <v>-181434000.0</v>
       </c>
-      <c r="AJ16">
+      <c r="AK16">
         <v>-185697000.0</v>
       </c>
-      <c r="AK16">
+      <c r="AL16">
         <v>-173765000.0</v>
       </c>
-      <c r="AL16">
+      <c r="AM16">
         <v>-165502000.0</v>
       </c>
-      <c r="AM16">
+      <c r="AN16">
         <v>-106244000.0</v>
       </c>
-      <c r="AN16">
+      <c r="AO16">
         <v>-172798000.0</v>
       </c>
-      <c r="AO16">
+      <c r="AP16">
         <v>-300001000.0</v>
       </c>
-      <c r="AP16">
+      <c r="AQ16">
         <v>-308025000.0</v>
       </c>
-      <c r="AQ16">
+      <c r="AR16">
         <v>-174626000.0</v>
       </c>
-      <c r="AR16">
+      <c r="AS16">
         <v>-127776000.0</v>
       </c>
-      <c r="AS16">
+      <c r="AT16">
         <v>-83079000.0</v>
       </c>
-      <c r="AT16">
+      <c r="AU16">
         <v>-48965000.0</v>
       </c>
-      <c r="AU16"/>
-      <c r="AV16">
+      <c r="AV16"/>
+      <c r="AW16">
         <v>-35199000.0</v>
       </c>
-      <c r="AW16">
+      <c r="AX16">
         <v>-238537000.0</v>
       </c>
-      <c r="AX16">
+      <c r="AY16">
         <v>-36060000.0</v>
       </c>
-      <c r="AY16"/>
-      <c r="AZ16">
+      <c r="AZ16"/>
+      <c r="BA16">
         <v>-200712000.0</v>
       </c>
-      <c r="BA16">
+      <c r="BB16">
         <v>-223152000.0</v>
       </c>
-      <c r="BB16">
+      <c r="BC16">
         <v>-187302000.0</v>
       </c>
-      <c r="BC16"/>
       <c r="BD16"/>
       <c r="BE16"/>
       <c r="BF16"/>
       <c r="BG16"/>
       <c r="BH16"/>
       <c r="BI16"/>
       <c r="BJ16"/>
       <c r="BK16"/>
       <c r="BL16"/>
       <c r="BM16"/>
       <c r="BN16"/>
       <c r="BO16"/>
       <c r="BP16"/>
       <c r="BQ16"/>
       <c r="BR16"/>
       <c r="BS16"/>
       <c r="BT16"/>
       <c r="BU16"/>
       <c r="BV16"/>
       <c r="BW16"/>
       <c r="BX16"/>
       <c r="BY16"/>
       <c r="BZ16"/>
       <c r="CA16"/>
       <c r="CB16"/>
       <c r="CC16"/>
       <c r="CD16"/>
       <c r="CE16"/>
       <c r="CF16"/>
       <c r="CG16"/>
       <c r="CH16"/>
       <c r="CI16"/>
       <c r="CJ16"/>
-      <c r="CK16">
+      <c r="CK16"/>
+      <c r="CL16">
         <v>1047553000.0</v>
       </c>
-      <c r="CL16"/>
       <c r="CM16"/>
       <c r="CN16"/>
       <c r="CO16"/>
       <c r="CP16"/>
-      <c r="CQ16">
+      <c r="CQ16"/>
+      <c r="CR16">
         <v>-182922241000.0</v>
       </c>
-      <c r="CR16"/>
-      <c r="CS16">
+      <c r="CS16"/>
+      <c r="CT16">
         <v>-224236875000.0</v>
       </c>
-      <c r="CT16"/>
       <c r="CU16"/>
       <c r="CV16"/>
       <c r="CW16"/>
       <c r="CX16"/>
       <c r="CY16"/>
       <c r="CZ16"/>
       <c r="DA16"/>
       <c r="DB16"/>
       <c r="DC16"/>
       <c r="DD16"/>
       <c r="DE16"/>
       <c r="DF16"/>
       <c r="DG16"/>
       <c r="DH16"/>
       <c r="DI16"/>
       <c r="DJ16"/>
       <c r="DK16"/>
       <c r="DL16"/>
       <c r="DM16"/>
       <c r="DN16"/>
       <c r="DO16"/>
       <c r="DP16"/>
       <c r="DQ16"/>
+      <c r="DR16"/>
     </row>
-    <row r="17" spans="1:121">
+    <row r="17" spans="1:122">
       <c r="A17" t="s">
         <v>46</v>
       </c>
       <c r="B17"/>
       <c r="C17"/>
       <c r="D17"/>
       <c r="E17"/>
       <c r="F17"/>
       <c r="G17"/>
       <c r="H17"/>
       <c r="I17"/>
       <c r="J17"/>
       <c r="K17"/>
       <c r="L17"/>
       <c r="M17"/>
       <c r="N17"/>
       <c r="O17"/>
       <c r="P17"/>
       <c r="Q17"/>
       <c r="R17"/>
       <c r="S17"/>
       <c r="T17"/>
       <c r="U17"/>
       <c r="V17"/>
       <c r="W17"/>
@@ -9590,158 +9627,159 @@
       <c r="CS17"/>
       <c r="CT17"/>
       <c r="CU17"/>
       <c r="CV17"/>
       <c r="CW17"/>
       <c r="CX17"/>
       <c r="CY17"/>
       <c r="CZ17"/>
       <c r="DA17"/>
       <c r="DB17"/>
       <c r="DC17"/>
       <c r="DD17"/>
       <c r="DE17"/>
       <c r="DF17"/>
       <c r="DG17"/>
       <c r="DH17"/>
       <c r="DI17"/>
       <c r="DJ17"/>
       <c r="DK17"/>
       <c r="DL17"/>
       <c r="DM17"/>
       <c r="DN17"/>
       <c r="DO17"/>
       <c r="DP17"/>
       <c r="DQ17"/>
+      <c r="DR17"/>
     </row>
-    <row r="18" spans="1:121">
+    <row r="18" spans="1:122">
       <c r="A18" t="s">
         <v>47</v>
       </c>
       <c r="B18"/>
       <c r="C18"/>
       <c r="D18"/>
       <c r="E18"/>
       <c r="F18"/>
       <c r="G18"/>
       <c r="H18"/>
       <c r="I18"/>
       <c r="J18"/>
       <c r="K18"/>
       <c r="L18"/>
-      <c r="M18">
+      <c r="M18"/>
+      <c r="N18">
         <v>26840000.0</v>
       </c>
-      <c r="N18">
+      <c r="O18">
         <v>26205000.0</v>
       </c>
-      <c r="O18">
+      <c r="P18">
         <v>26753000.0</v>
       </c>
-      <c r="P18">
+      <c r="Q18">
         <v>26132000.0</v>
       </c>
-      <c r="Q18">
+      <c r="R18">
         <v>24048000.0</v>
       </c>
-      <c r="R18">
+      <c r="S18">
         <v>21731000.0</v>
       </c>
-      <c r="S18">
+      <c r="T18">
         <v>18210000.0</v>
       </c>
-      <c r="T18">
+      <c r="U18">
         <v>12703000.0</v>
       </c>
-      <c r="U18">
+      <c r="V18">
         <v>8591000.0</v>
       </c>
-      <c r="V18">
+      <c r="W18">
         <v>3528000.0</v>
       </c>
-      <c r="W18">
+      <c r="X18">
         <v>5805000.0</v>
       </c>
-      <c r="X18"/>
-      <c r="Y18">
+      <c r="Y18"/>
+      <c r="Z18">
         <v>5562000.0</v>
       </c>
-      <c r="Z18">
+      <c r="AA18">
         <v>6239000.0</v>
       </c>
-      <c r="AA18">
+      <c r="AB18">
         <v>9341000.0</v>
       </c>
-      <c r="AB18">
+      <c r="AC18">
         <v>5589000.0</v>
       </c>
-      <c r="AC18">
+      <c r="AD18">
         <v>5584000.0</v>
       </c>
-      <c r="AD18">
+      <c r="AE18">
         <v>4411000.0</v>
       </c>
-      <c r="AE18">
+      <c r="AF18">
         <v>4461000.0</v>
       </c>
-      <c r="AF18">
+      <c r="AG18">
         <v>4859000.0</v>
       </c>
-      <c r="AG18">
+      <c r="AH18">
         <v>5012000.0</v>
       </c>
-      <c r="AH18">
+      <c r="AI18">
         <v>2862000.0</v>
       </c>
-      <c r="AI18">
+      <c r="AJ18">
         <v>3070000.0</v>
       </c>
-      <c r="AJ18">
+      <c r="AK18">
         <v>3295000.0</v>
       </c>
-      <c r="AK18">
+      <c r="AL18">
         <v>3567000.0</v>
       </c>
-      <c r="AL18">
+      <c r="AM18">
         <v>43900000.0</v>
       </c>
-      <c r="AM18">
+      <c r="AN18">
         <v>4003000.0</v>
       </c>
-      <c r="AN18"/>
       <c r="AO18"/>
       <c r="AP18"/>
-      <c r="AQ18">
+      <c r="AQ18"/>
+      <c r="AR18">
         <v>2126000.0</v>
       </c>
-      <c r="AR18"/>
       <c r="AS18"/>
       <c r="AT18"/>
-      <c r="AU18">
+      <c r="AU18"/>
+      <c r="AV18">
         <v>1815000.0</v>
       </c>
-      <c r="AV18"/>
       <c r="AW18"/>
       <c r="AX18"/>
       <c r="AY18"/>
       <c r="AZ18"/>
       <c r="BA18"/>
       <c r="BB18"/>
       <c r="BC18"/>
       <c r="BD18"/>
       <c r="BE18"/>
       <c r="BF18"/>
       <c r="BG18"/>
       <c r="BH18"/>
       <c r="BI18"/>
       <c r="BJ18"/>
       <c r="BK18"/>
       <c r="BL18"/>
       <c r="BM18"/>
       <c r="BN18"/>
       <c r="BO18"/>
       <c r="BP18"/>
       <c r="BQ18"/>
       <c r="BR18"/>
       <c r="BS18"/>
       <c r="BT18"/>
       <c r="BU18"/>
@@ -9771,95 +9809,96 @@
       <c r="CS18"/>
       <c r="CT18"/>
       <c r="CU18"/>
       <c r="CV18"/>
       <c r="CW18"/>
       <c r="CX18"/>
       <c r="CY18"/>
       <c r="CZ18"/>
       <c r="DA18"/>
       <c r="DB18"/>
       <c r="DC18"/>
       <c r="DD18"/>
       <c r="DE18"/>
       <c r="DF18"/>
       <c r="DG18"/>
       <c r="DH18"/>
       <c r="DI18"/>
       <c r="DJ18"/>
       <c r="DK18"/>
       <c r="DL18"/>
       <c r="DM18"/>
       <c r="DN18"/>
       <c r="DO18"/>
       <c r="DP18"/>
       <c r="DQ18"/>
+      <c r="DR18"/>
     </row>
-    <row r="19" spans="1:121">
+    <row r="19" spans="1:122">
       <c r="A19" t="s">
         <v>48</v>
       </c>
       <c r="B19"/>
       <c r="C19"/>
       <c r="D19"/>
       <c r="E19"/>
       <c r="F19"/>
       <c r="G19"/>
       <c r="H19"/>
       <c r="I19"/>
       <c r="J19"/>
       <c r="K19"/>
       <c r="L19"/>
       <c r="M19"/>
       <c r="N19"/>
       <c r="O19"/>
       <c r="P19"/>
       <c r="Q19"/>
       <c r="R19"/>
       <c r="S19"/>
       <c r="T19"/>
       <c r="U19"/>
       <c r="V19"/>
       <c r="W19"/>
       <c r="X19"/>
       <c r="Y19"/>
-      <c r="Z19">
+      <c r="Z19"/>
+      <c r="AA19">
         <v>94343000.0</v>
       </c>
-      <c r="AA19">
+      <c r="AB19">
         <v>107781000.0</v>
       </c>
-      <c r="AB19">
+      <c r="AC19">
         <v>88753000.0</v>
       </c>
-      <c r="AC19">
+      <c r="AD19">
         <v>89572000.0</v>
       </c>
-      <c r="AD19">
+      <c r="AE19">
         <v>84406000.0</v>
       </c>
-      <c r="AE19"/>
       <c r="AF19"/>
       <c r="AG19"/>
       <c r="AH19"/>
       <c r="AI19"/>
       <c r="AJ19"/>
       <c r="AK19"/>
       <c r="AL19"/>
       <c r="AM19"/>
       <c r="AN19"/>
       <c r="AO19"/>
       <c r="AP19"/>
       <c r="AQ19"/>
       <c r="AR19"/>
       <c r="AS19"/>
       <c r="AT19"/>
       <c r="AU19"/>
       <c r="AV19"/>
       <c r="AW19"/>
       <c r="AX19"/>
       <c r="AY19"/>
       <c r="AZ19"/>
       <c r="BA19"/>
       <c r="BB19"/>
       <c r="BC19"/>
       <c r="BD19"/>
@@ -9906,52 +9945,53 @@
       <c r="CS19"/>
       <c r="CT19"/>
       <c r="CU19"/>
       <c r="CV19"/>
       <c r="CW19"/>
       <c r="CX19"/>
       <c r="CY19"/>
       <c r="CZ19"/>
       <c r="DA19"/>
       <c r="DB19"/>
       <c r="DC19"/>
       <c r="DD19"/>
       <c r="DE19"/>
       <c r="DF19"/>
       <c r="DG19"/>
       <c r="DH19"/>
       <c r="DI19"/>
       <c r="DJ19"/>
       <c r="DK19"/>
       <c r="DL19"/>
       <c r="DM19"/>
       <c r="DN19"/>
       <c r="DO19"/>
       <c r="DP19"/>
       <c r="DQ19"/>
+      <c r="DR19"/>
     </row>
-    <row r="20" spans="1:121">
+    <row r="20" spans="1:122">
       <c r="A20" t="s">
         <v>49</v>
       </c>
       <c r="B20">
         <v>150803000.0</v>
       </c>
       <c r="C20">
         <v>150803000.0</v>
       </c>
       <c r="D20">
         <v>150803000.0</v>
       </c>
       <c r="E20">
         <v>150803000.0</v>
       </c>
       <c r="F20">
         <v>150803000.0</v>
       </c>
       <c r="G20">
         <v>150803000.0</v>
       </c>
       <c r="H20">
         <v>150803000.0</v>
       </c>
       <c r="I20">
@@ -10002,90 +10042,90 @@
       <c r="X20">
         <v>150803000.0</v>
       </c>
       <c r="Y20">
         <v>150803000.0</v>
       </c>
       <c r="Z20">
         <v>150803000.0</v>
       </c>
       <c r="AA20">
         <v>150803000.0</v>
       </c>
       <c r="AB20">
         <v>150803000.0</v>
       </c>
       <c r="AC20">
         <v>150803000.0</v>
       </c>
       <c r="AD20">
         <v>150803000.0</v>
       </c>
       <c r="AE20">
         <v>150803000.0</v>
       </c>
       <c r="AF20">
-        <v>0.0</v>
+        <v>150803000.0</v>
       </c>
       <c r="AG20">
         <v>0.0</v>
       </c>
-      <c r="AH20"/>
+      <c r="AH20">
+        <v>0.0</v>
+      </c>
       <c r="AI20"/>
       <c r="AJ20"/>
       <c r="AK20"/>
       <c r="AL20"/>
       <c r="AM20"/>
-      <c r="AN20">
-[...1 lines deleted...]
-      </c>
+      <c r="AN20"/>
       <c r="AO20">
         <v>5099000.0</v>
       </c>
       <c r="AP20">
         <v>5099000.0</v>
       </c>
       <c r="AQ20">
         <v>5099000.0</v>
       </c>
       <c r="AR20">
         <v>5099000.0</v>
       </c>
       <c r="AS20">
         <v>5099000.0</v>
       </c>
       <c r="AT20">
         <v>5099000.0</v>
       </c>
       <c r="AU20">
         <v>5099000.0</v>
       </c>
       <c r="AV20">
         <v>5099000.0</v>
       </c>
       <c r="AW20">
-        <v>5069000.0</v>
+        <v>5099000.0</v>
       </c>
       <c r="AX20">
         <v>5069000.0</v>
       </c>
       <c r="AY20">
         <v>5069000.0</v>
       </c>
       <c r="AZ20">
         <v>5069000.0</v>
       </c>
       <c r="BA20">
         <v>5069000.0</v>
       </c>
       <c r="BB20">
         <v>5069000.0</v>
       </c>
       <c r="BC20">
         <v>5069000.0</v>
       </c>
       <c r="BD20">
         <v>5069000.0</v>
       </c>
       <c r="BE20">
         <v>5069000.0</v>
       </c>
@@ -10107,308 +10147,311 @@
       <c r="BK20">
         <v>5069000.0</v>
       </c>
       <c r="BL20">
         <v>5069000.0</v>
       </c>
       <c r="BM20">
         <v>5069000.0</v>
       </c>
       <c r="BN20">
         <v>5069000.0</v>
       </c>
       <c r="BO20">
         <v>5069000.0</v>
       </c>
       <c r="BP20">
         <v>5069000.0</v>
       </c>
       <c r="BQ20">
         <v>5069000.0</v>
       </c>
       <c r="BR20">
         <v>5069000.0</v>
       </c>
       <c r="BS20">
+        <v>5069000.0</v>
+      </c>
+      <c r="BT20">
         <v>5008000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>5007000.0</v>
       </c>
       <c r="BU20">
         <v>5007000.0</v>
       </c>
       <c r="BV20">
         <v>5007000.0</v>
       </c>
       <c r="BW20">
         <v>5007000.0</v>
       </c>
       <c r="BX20">
         <v>5007000.0</v>
       </c>
       <c r="BY20">
+        <v>5007000.0</v>
+      </c>
+      <c r="BZ20">
         <v>2366983.0</v>
       </c>
-      <c r="BZ20">
+      <c r="CA20">
         <v>2158004.0</v>
       </c>
-      <c r="CA20">
+      <c r="CB20">
         <v>2177694.0</v>
       </c>
-      <c r="CB20">
+      <c r="CC20">
         <v>4014224.0</v>
       </c>
-      <c r="CC20">
+      <c r="CD20">
         <v>3410694.0</v>
       </c>
-      <c r="CD20">
+      <c r="CE20">
         <v>3299740.0</v>
       </c>
-      <c r="CE20">
+      <c r="CF20">
         <v>2383000.0</v>
       </c>
-      <c r="CF20">
+      <c r="CG20">
         <v>5366520.0</v>
       </c>
-      <c r="CG20">
+      <c r="CH20">
         <v>5253000.0</v>
       </c>
-      <c r="CH20">
+      <c r="CI20">
         <v>5503000.0</v>
       </c>
-      <c r="CI20">
+      <c r="CJ20">
         <v>5008000.0</v>
       </c>
-      <c r="CJ20">
+      <c r="CK20">
         <v>5739000.0</v>
       </c>
-      <c r="CK20">
+      <c r="CL20">
         <v>2082338000.0</v>
       </c>
-      <c r="CL20">
+      <c r="CM20">
         <v>4547908.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>5007583000.0</v>
       </c>
       <c r="CN20">
         <v>5007583000.0</v>
       </c>
       <c r="CO20">
         <v>5007583000.0</v>
       </c>
       <c r="CP20">
         <v>5007583000.0</v>
       </c>
       <c r="CQ20">
         <v>5007583000.0</v>
       </c>
       <c r="CR20">
         <v>5007583000.0</v>
       </c>
       <c r="CS20">
         <v>5007583000.0</v>
       </c>
       <c r="CT20">
-        <v>5008000.0</v>
+        <v>5007583000.0</v>
       </c>
       <c r="CU20">
         <v>5008000.0</v>
       </c>
       <c r="CV20">
+        <v>5008000.0</v>
+      </c>
+      <c r="CW20">
         <v>5137000.0</v>
       </c>
-      <c r="CW20">
+      <c r="CX20">
         <v>5385000.0</v>
       </c>
-      <c r="CX20">
+      <c r="CY20">
         <v>5518000.0</v>
       </c>
-      <c r="CY20">
+      <c r="CZ20">
         <v>5650000.0</v>
       </c>
-      <c r="CZ20">
+      <c r="DA20">
         <v>5783000.0</v>
       </c>
-      <c r="DA20">
+      <c r="DB20">
         <v>5915000.0</v>
       </c>
-      <c r="DB20">
+      <c r="DC20">
         <v>6046000.0</v>
       </c>
-      <c r="DC20"/>
       <c r="DD20"/>
       <c r="DE20"/>
       <c r="DF20"/>
       <c r="DG20"/>
       <c r="DH20"/>
       <c r="DI20"/>
       <c r="DJ20"/>
       <c r="DK20"/>
       <c r="DL20"/>
       <c r="DM20"/>
       <c r="DN20"/>
       <c r="DO20"/>
       <c r="DP20"/>
       <c r="DQ20"/>
+      <c r="DR20"/>
     </row>
-    <row r="21" spans="1:121">
+    <row r="21" spans="1:122">
       <c r="A21" t="s">
         <v>50</v>
       </c>
       <c r="B21">
+        <v>16979000.0</v>
+      </c>
+      <c r="C21">
         <v>17340000.0</v>
       </c>
-      <c r="C21">
+      <c r="D21">
         <v>17701000.0</v>
       </c>
-      <c r="D21">
+      <c r="E21">
         <v>18063000.0</v>
       </c>
-      <c r="E21">
+      <c r="F21">
         <v>18424000.0</v>
       </c>
-      <c r="F21">
+      <c r="G21">
         <v>18785000.0</v>
       </c>
-      <c r="G21">
+      <c r="H21">
         <v>19146000.0</v>
       </c>
-      <c r="H21">
+      <c r="I21">
         <v>19508000.0</v>
       </c>
-      <c r="I21">
+      <c r="J21">
         <v>19869000.0</v>
       </c>
-      <c r="J21">
+      <c r="K21">
         <v>20230000.0</v>
       </c>
-      <c r="K21">
+      <c r="L21">
         <v>20591000.0</v>
       </c>
-      <c r="L21">
+      <c r="M21">
         <v>20952000.0</v>
       </c>
-      <c r="M21">
+      <c r="N21">
         <v>21315000.0</v>
       </c>
-      <c r="N21">
+      <c r="O21">
         <v>21675000.0</v>
       </c>
-      <c r="O21">
+      <c r="P21">
         <v>22035000.0</v>
       </c>
-      <c r="P21">
+      <c r="Q21">
         <v>22398000.0</v>
       </c>
-      <c r="Q21">
+      <c r="R21">
         <v>22759000.0</v>
       </c>
-      <c r="R21">
+      <c r="S21">
         <v>23120000.0</v>
       </c>
-      <c r="S21">
+      <c r="T21">
         <v>23480000.0</v>
       </c>
-      <c r="T21">
+      <c r="U21">
         <v>50007000.0</v>
       </c>
-      <c r="U21">
+      <c r="V21">
         <v>50368000.0</v>
       </c>
-      <c r="V21">
+      <c r="W21">
         <v>50729000.0</v>
       </c>
-      <c r="W21">
+      <c r="X21">
         <v>51090000.0</v>
       </c>
-      <c r="X21">
+      <c r="Y21">
         <v>51452000.0</v>
       </c>
-      <c r="Y21">
+      <c r="Z21">
         <v>51814000.0</v>
       </c>
-      <c r="Z21">
+      <c r="AA21">
         <v>52175000.0</v>
       </c>
-      <c r="AA21">
+      <c r="AB21">
         <v>52536000.0</v>
       </c>
-      <c r="AB21">
+      <c r="AC21">
         <v>52898000.0</v>
       </c>
-      <c r="AC21">
+      <c r="AD21">
         <v>53259000.0</v>
       </c>
-      <c r="AD21">
+      <c r="AE21">
         <v>53620000.0</v>
       </c>
-      <c r="AE21">
+      <c r="AF21">
         <v>53982000.0</v>
       </c>
-      <c r="AF21">
+      <c r="AG21">
         <v>210761000.0</v>
       </c>
-      <c r="AG21">
+      <c r="AH21">
         <v>211123000.0</v>
       </c>
-      <c r="AH21"/>
       <c r="AI21"/>
       <c r="AJ21"/>
       <c r="AK21"/>
       <c r="AL21"/>
       <c r="AM21"/>
-      <c r="AN21">
-[...1 lines deleted...]
-      </c>
+      <c r="AN21"/>
       <c r="AO21">
         <v>5099000.0</v>
       </c>
       <c r="AP21">
         <v>5099000.0</v>
       </c>
       <c r="AQ21">
         <v>5099000.0</v>
       </c>
       <c r="AR21">
         <v>5099000.0</v>
       </c>
       <c r="AS21">
         <v>5099000.0</v>
       </c>
       <c r="AT21">
         <v>5099000.0</v>
       </c>
       <c r="AU21">
         <v>5099000.0</v>
       </c>
       <c r="AV21">
         <v>5099000.0</v>
       </c>
       <c r="AW21">
-        <v>5069000.0</v>
+        <v>5099000.0</v>
       </c>
       <c r="AX21">
         <v>5069000.0</v>
       </c>
       <c r="AY21">
         <v>5069000.0</v>
       </c>
       <c r="AZ21">
         <v>5069000.0</v>
       </c>
       <c r="BA21">
         <v>5069000.0</v>
       </c>
       <c r="BB21">
         <v>5069000.0</v>
       </c>
       <c r="BC21">
         <v>5069000.0</v>
       </c>
       <c r="BD21">
         <v>5069000.0</v>
       </c>
       <c r="BE21">
         <v>5069000.0</v>
       </c>
@@ -10430,319 +10473,322 @@
       <c r="BK21">
         <v>5069000.0</v>
       </c>
       <c r="BL21">
         <v>5069000.0</v>
       </c>
       <c r="BM21">
         <v>5069000.0</v>
       </c>
       <c r="BN21">
         <v>5069000.0</v>
       </c>
       <c r="BO21">
         <v>5069000.0</v>
       </c>
       <c r="BP21">
         <v>5069000.0</v>
       </c>
       <c r="BQ21">
         <v>5069000.0</v>
       </c>
       <c r="BR21">
         <v>5069000.0</v>
       </c>
       <c r="BS21">
+        <v>5069000.0</v>
+      </c>
+      <c r="BT21">
         <v>5008000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>5007000.0</v>
       </c>
       <c r="BU21">
         <v>5007000.0</v>
       </c>
       <c r="BV21">
         <v>5007000.0</v>
       </c>
       <c r="BW21">
         <v>5007000.0</v>
       </c>
       <c r="BX21">
         <v>5007000.0</v>
       </c>
       <c r="BY21">
-        <v>-5002575417.0</v>
+        <v>5007000.0</v>
       </c>
       <c r="BZ21">
         <v>-5002575417.0</v>
       </c>
       <c r="CA21">
         <v>-5002575417.0</v>
       </c>
       <c r="CB21">
         <v>-5002575417.0</v>
       </c>
       <c r="CC21">
         <v>-5002575417.0</v>
       </c>
       <c r="CD21">
         <v>-5002575417.0</v>
       </c>
       <c r="CE21">
         <v>-5002575417.0</v>
       </c>
       <c r="CF21">
         <v>-5002575417.0</v>
       </c>
       <c r="CG21">
         <v>-5002575417.0</v>
       </c>
       <c r="CH21">
         <v>-5002575417.0</v>
       </c>
       <c r="CI21">
+        <v>-5002575417.0</v>
+      </c>
+      <c r="CJ21">
         <v>5008000.0</v>
       </c>
-      <c r="CJ21">
+      <c r="CK21">
         <v>-5002575417.0</v>
       </c>
-      <c r="CK21">
+      <c r="CL21">
         <v>-2077330417.0</v>
       </c>
-      <c r="CL21">
+      <c r="CM21">
         <v>-5002575417.0</v>
       </c>
-      <c r="CM21">
+      <c r="CN21">
         <v>4391187.0</v>
       </c>
-      <c r="CN21">
+      <c r="CO21">
         <v>4995419.0</v>
       </c>
-      <c r="CO21">
+      <c r="CP21">
         <v>5115458.0</v>
       </c>
-      <c r="CP21">
+      <c r="CQ21">
         <v>4990000.0</v>
       </c>
-      <c r="CQ21">
+      <c r="CR21">
         <v>5385000.0</v>
       </c>
-      <c r="CR21">
+      <c r="CS21">
         <v>6994000.0</v>
       </c>
-      <c r="CS21">
+      <c r="CT21">
         <v>7103125.0</v>
       </c>
-      <c r="CT21">
+      <c r="CU21">
         <v>7552972.0</v>
       </c>
-      <c r="CU21">
+      <c r="CV21">
         <v>5008000.0</v>
       </c>
-      <c r="CV21">
+      <c r="CW21">
         <v>8647476.0</v>
       </c>
-      <c r="CW21">
+      <c r="CX21">
         <v>15270682.0</v>
       </c>
-      <c r="CX21">
+      <c r="CY21">
         <v>15956623.0</v>
       </c>
-      <c r="CY21">
+      <c r="CZ21">
         <v>5650000.0</v>
       </c>
-      <c r="CZ21">
+      <c r="DA21">
         <v>15241435.0</v>
       </c>
-      <c r="DA21">
+      <c r="DB21">
         <v>19004000.0</v>
       </c>
-      <c r="DB21">
+      <c r="DC21">
         <v>15676468.0</v>
       </c>
-      <c r="DC21">
+      <c r="DD21">
         <v>20713651.0</v>
       </c>
-      <c r="DD21">
+      <c r="DE21">
         <v>14800000.0</v>
       </c>
-      <c r="DE21">
+      <c r="DF21">
         <v>12300000.0</v>
       </c>
-      <c r="DF21">
+      <c r="DG21">
         <v>11400000.0</v>
       </c>
-      <c r="DG21">
+      <c r="DH21">
         <v>15500000.0</v>
       </c>
-      <c r="DH21">
+      <c r="DI21">
         <v>14300000.0</v>
       </c>
-      <c r="DI21">
+      <c r="DJ21">
         <v>11300000.0</v>
       </c>
-      <c r="DJ21">
+      <c r="DK21">
         <v>9600000.0</v>
       </c>
-      <c r="DK21">
+      <c r="DL21">
         <v>7800000.0</v>
       </c>
-      <c r="DL21">
+      <c r="DM21">
         <v>2500000.0</v>
       </c>
-      <c r="DM21">
+      <c r="DN21">
         <v>2000000.0</v>
       </c>
-      <c r="DN21">
+      <c r="DO21">
         <v>1800000.0</v>
       </c>
-      <c r="DO21"/>
-      <c r="DP21">
+      <c r="DP21"/>
+      <c r="DQ21">
         <v>1600000.0</v>
       </c>
-      <c r="DQ21">
+      <c r="DR21">
         <v>1500000.0</v>
       </c>
     </row>
-    <row r="22" spans="1:121">
+    <row r="22" spans="1:122">
       <c r="A22" t="s">
         <v>51</v>
       </c>
       <c r="B22"/>
       <c r="C22"/>
       <c r="D22"/>
       <c r="E22"/>
       <c r="F22"/>
       <c r="G22"/>
-      <c r="H22">
+      <c r="H22"/>
+      <c r="I22">
         <v>177347000.0</v>
       </c>
-      <c r="I22">
+      <c r="J22">
         <v>1.0</v>
       </c>
-      <c r="J22">
+      <c r="K22">
         <v>2313724000.0</v>
       </c>
-      <c r="K22">
+      <c r="L22">
         <v>149845000.0</v>
       </c>
-      <c r="L22">
+      <c r="M22">
         <v>143576000.0</v>
       </c>
-      <c r="M22">
+      <c r="N22">
         <v>-1954678000.0</v>
       </c>
-      <c r="N22">
+      <c r="O22">
         <v>2010061000.0</v>
       </c>
-      <c r="O22">
+      <c r="P22">
         <v>1851013000.0</v>
       </c>
-      <c r="P22">
+      <c r="Q22">
         <v>1905736000.0</v>
       </c>
-      <c r="Q22">
+      <c r="R22">
         <v>1674107000.0</v>
       </c>
-      <c r="R22">
+      <c r="S22">
         <v>1.0</v>
       </c>
-      <c r="S22"/>
       <c r="T22"/>
-      <c r="U22">
+      <c r="U22"/>
+      <c r="V22">
         <v>1.0</v>
       </c>
-      <c r="V22">
+      <c r="W22">
         <v>36363000.0</v>
       </c>
-      <c r="W22">
+      <c r="X22">
         <v>-10882000.0</v>
       </c>
-      <c r="X22">
+      <c r="Y22">
         <v>42713000.0</v>
       </c>
-      <c r="Y22">
+      <c r="Z22">
         <v>45541000.0</v>
       </c>
-      <c r="Z22">
+      <c r="AA22">
         <v>43875000.0</v>
       </c>
-      <c r="AA22">
+      <c r="AB22">
         <v>-60692000.0</v>
       </c>
-      <c r="AB22">
+      <c r="AC22">
         <v>2.0</v>
       </c>
-      <c r="AC22">
+      <c r="AD22">
         <v>-1047805000.0</v>
       </c>
-      <c r="AD22">
+      <c r="AE22">
         <v>-987338000.0</v>
       </c>
-      <c r="AE22"/>
-      <c r="AF22">
+      <c r="AF22"/>
+      <c r="AG22">
         <v>1.0</v>
       </c>
-      <c r="AG22">
+      <c r="AH22">
         <v>-1128698000.0</v>
       </c>
-      <c r="AH22"/>
       <c r="AI22"/>
       <c r="AJ22"/>
       <c r="AK22"/>
       <c r="AL22"/>
       <c r="AM22"/>
       <c r="AN22"/>
       <c r="AO22"/>
-      <c r="AP22">
-[...1 lines deleted...]
-      </c>
+      <c r="AP22"/>
       <c r="AQ22">
         <v>1.0</v>
       </c>
-      <c r="AR22"/>
-      <c r="AS22">
+      <c r="AR22">
         <v>1.0</v>
       </c>
-      <c r="AT22"/>
-      <c r="AU22">
+      <c r="AS22"/>
+      <c r="AT22">
         <v>1.0</v>
       </c>
-      <c r="AV22"/>
-      <c r="AW22">
+      <c r="AU22"/>
+      <c r="AV22">
         <v>1.0</v>
       </c>
-      <c r="AX22"/>
+      <c r="AW22"/>
+      <c r="AX22">
+        <v>1.0</v>
+      </c>
       <c r="AY22"/>
-      <c r="AZ22">
+      <c r="AZ22"/>
+      <c r="BA22">
         <v>1.0</v>
       </c>
-      <c r="BA22"/>
-[...3 lines deleted...]
-      <c r="BC22"/>
+      <c r="BB22"/>
+      <c r="BC22">
+        <v>0.0</v>
+      </c>
       <c r="BD22"/>
       <c r="BE22"/>
       <c r="BF22"/>
       <c r="BG22"/>
       <c r="BH22"/>
       <c r="BI22"/>
       <c r="BJ22"/>
       <c r="BK22"/>
       <c r="BL22"/>
       <c r="BM22"/>
       <c r="BN22"/>
       <c r="BO22"/>
       <c r="BP22"/>
       <c r="BQ22"/>
       <c r="BR22"/>
       <c r="BS22"/>
       <c r="BT22"/>
       <c r="BU22"/>
       <c r="BV22"/>
       <c r="BW22"/>
       <c r="BX22"/>
       <c r="BY22"/>
       <c r="BZ22"/>
       <c r="CA22"/>
       <c r="CB22"/>
@@ -10765,830 +10811,837 @@
       <c r="CS22"/>
       <c r="CT22"/>
       <c r="CU22"/>
       <c r="CV22"/>
       <c r="CW22"/>
       <c r="CX22"/>
       <c r="CY22"/>
       <c r="CZ22"/>
       <c r="DA22"/>
       <c r="DB22"/>
       <c r="DC22"/>
       <c r="DD22"/>
       <c r="DE22"/>
       <c r="DF22"/>
       <c r="DG22"/>
       <c r="DH22"/>
       <c r="DI22"/>
       <c r="DJ22"/>
       <c r="DK22"/>
       <c r="DL22"/>
       <c r="DM22"/>
       <c r="DN22"/>
       <c r="DO22"/>
       <c r="DP22"/>
       <c r="DQ22"/>
+      <c r="DR22"/>
     </row>
-    <row r="23" spans="1:121">
+    <row r="23" spans="1:122">
       <c r="A23" t="s">
         <v>52</v>
       </c>
       <c r="B23">
+        <v>3193585000.0</v>
+      </c>
+      <c r="C23">
         <v>2950486000.0</v>
       </c>
-      <c r="C23">
+      <c r="D23">
         <v>2955464000.0</v>
       </c>
-      <c r="D23">
+      <c r="E23">
         <v>2900387000.0</v>
       </c>
-      <c r="E23">
+      <c r="F23">
         <v>2879994000.0</v>
       </c>
-      <c r="F23">
+      <c r="G23">
         <v>2847738000.0</v>
       </c>
-      <c r="G23">
+      <c r="H23">
         <v>2868606000.0</v>
       </c>
-      <c r="H23">
+      <c r="I23">
         <v>2880052000.0</v>
       </c>
-      <c r="I23">
+      <c r="J23">
         <v>2760876000.0</v>
       </c>
-      <c r="J23">
+      <c r="K23">
         <v>2618762000.0</v>
       </c>
-      <c r="K23">
+      <c r="L23">
         <v>2587827000.0</v>
       </c>
-      <c r="L23">
+      <c r="M23">
         <v>2558627000.0</v>
       </c>
-      <c r="M23">
+      <c r="N23">
         <v>2519137000.0</v>
       </c>
-      <c r="N23">
+      <c r="O23">
         <v>2351670000.0</v>
       </c>
-      <c r="O23">
+      <c r="P23">
         <v>2259879000.0</v>
       </c>
-      <c r="P23">
+      <c r="Q23">
         <v>2199541000.0</v>
       </c>
-      <c r="Q23">
+      <c r="R23">
         <v>2112131000.0</v>
       </c>
-      <c r="R23">
+      <c r="S23">
         <v>1966625000.0</v>
       </c>
-      <c r="S23">
+      <c r="T23">
         <v>1873057000.0</v>
       </c>
-      <c r="T23">
+      <c r="U23">
         <v>1805234000.0</v>
       </c>
-      <c r="U23">
+      <c r="V23">
         <v>1739747000.0</v>
       </c>
-      <c r="V23">
+      <c r="W23">
         <v>1688750000.0</v>
       </c>
-      <c r="W23">
+      <c r="X23">
         <v>1642411000.0</v>
       </c>
-      <c r="X23">
+      <c r="Y23">
         <v>1604275000.0</v>
       </c>
-      <c r="Y23">
+      <c r="Z23">
         <v>1651743000.0</v>
       </c>
-      <c r="Z23">
+      <c r="AA23">
         <v>1534395000.0</v>
       </c>
-      <c r="AA23">
+      <c r="AB23">
         <v>1541667000.0</v>
       </c>
-      <c r="AB23">
+      <c r="AC23">
         <v>1519754000.0</v>
       </c>
-      <c r="AC23">
+      <c r="AD23">
         <v>1481953000.0</v>
       </c>
-      <c r="AD23">
+      <c r="AE23">
         <v>1428728000.0</v>
       </c>
-      <c r="AE23">
+      <c r="AF23">
         <v>1381846000.0</v>
       </c>
-      <c r="AF23">
+      <c r="AG23">
         <v>1571407000.0</v>
       </c>
-      <c r="AG23">
+      <c r="AH23">
         <v>1534529000.0</v>
       </c>
-      <c r="AH23">
+      <c r="AI23">
         <v>616710000.0</v>
       </c>
-      <c r="AI23">
+      <c r="AJ23">
         <v>635522000.0</v>
       </c>
-      <c r="AJ23">
+      <c r="AK23">
         <v>665420000.0</v>
       </c>
-      <c r="AK23">
+      <c r="AL23">
         <v>661352000.0</v>
       </c>
-      <c r="AL23">
+      <c r="AM23">
         <v>676669000.0</v>
       </c>
-      <c r="AM23">
+      <c r="AN23">
         <v>689377000.0</v>
       </c>
-      <c r="AN23">
+      <c r="AO23">
         <v>641091000.0</v>
       </c>
-      <c r="AO23">
+      <c r="AP23">
         <v>730718000.0</v>
       </c>
-      <c r="AP23">
+      <c r="AQ23">
         <v>708138000.0</v>
       </c>
-      <c r="AQ23">
+      <c r="AR23">
         <v>689050000.0</v>
       </c>
-      <c r="AR23">
+      <c r="AS23">
         <v>661297000.0</v>
       </c>
-      <c r="AS23">
+      <c r="AT23">
         <v>644125000.0</v>
       </c>
-      <c r="AT23">
+      <c r="AU23">
         <v>633450000.0</v>
       </c>
-      <c r="AU23">
+      <c r="AV23">
         <v>632287000.0</v>
       </c>
-      <c r="AV23">
+      <c r="AW23">
         <v>620212000.0</v>
       </c>
-      <c r="AW23">
+      <c r="AX23">
         <v>610838000.0</v>
       </c>
-      <c r="AX23">
+      <c r="AY23">
         <v>595023000.0</v>
       </c>
-      <c r="AY23">
+      <c r="AZ23">
         <v>595053000.0</v>
       </c>
-      <c r="AZ23">
+      <c r="BA23">
         <v>570501000.0</v>
       </c>
-      <c r="BA23">
+      <c r="BB23">
         <v>571746000.0</v>
       </c>
-      <c r="BB23">
+      <c r="BC23">
         <v>544074000.0</v>
       </c>
-      <c r="BC23">
+      <c r="BD23">
         <v>543465000.0</v>
       </c>
-      <c r="BD23">
+      <c r="BE23">
         <v>514722000.0</v>
       </c>
-      <c r="BE23">
+      <c r="BF23">
         <v>512213000.0</v>
       </c>
-      <c r="BF23">
+      <c r="BG23">
         <v>522647000.0</v>
       </c>
-      <c r="BG23">
+      <c r="BH23">
         <v>537031000.0</v>
       </c>
-      <c r="BH23">
+      <c r="BI23">
         <v>524366000.0</v>
       </c>
-      <c r="BI23">
+      <c r="BJ23">
         <v>538797000.0</v>
       </c>
-      <c r="BJ23">
+      <c r="BK23">
         <v>536290000.0</v>
       </c>
-      <c r="BK23">
+      <c r="BL23">
         <v>550312000.0</v>
       </c>
-      <c r="BL23">
+      <c r="BM23">
         <v>541605000.0</v>
       </c>
-      <c r="BM23">
+      <c r="BN23">
         <v>550778000.0</v>
       </c>
-      <c r="BN23">
+      <c r="BO23">
         <v>528326000.0</v>
       </c>
-      <c r="BO23">
+      <c r="BP23">
         <v>555174000.0</v>
       </c>
-      <c r="BP23">
+      <c r="BQ23">
         <v>579491000.0</v>
       </c>
-      <c r="BQ23">
+      <c r="BR23">
         <v>605119000.0</v>
       </c>
-      <c r="BR23">
+      <c r="BS23">
         <v>640636000.0</v>
       </c>
-      <c r="BS23">
+      <c r="BT23">
         <v>646685000.0</v>
       </c>
-      <c r="BT23">
+      <c r="BU23">
         <v>640545000.0</v>
       </c>
-      <c r="BU23">
+      <c r="BV23">
         <v>635446000.0</v>
       </c>
-      <c r="BV23">
+      <c r="BW23">
         <v>703252000.0</v>
       </c>
-      <c r="BW23">
+      <c r="BX23">
         <v>721262000.0</v>
       </c>
-      <c r="BX23">
+      <c r="BY23">
         <v>715596000.0</v>
       </c>
-      <c r="BY23">
+      <c r="BZ23">
         <v>679925122.0</v>
       </c>
-      <c r="BZ23">
+      <c r="CA23">
         <v>665889770.0</v>
       </c>
-      <c r="CA23">
+      <c r="CB23">
         <v>631604888.0</v>
       </c>
-      <c r="CB23">
+      <c r="CC23">
         <v>836668188.0</v>
       </c>
-      <c r="CC23">
+      <c r="CD23">
         <v>825898298.0</v>
       </c>
-      <c r="CD23">
+      <c r="CE23">
         <v>836265908.0</v>
       </c>
-      <c r="CE23">
+      <c r="CF23">
         <v>573355000.0</v>
       </c>
-      <c r="CF23">
+      <c r="CG23">
         <v>783007490.0</v>
       </c>
-      <c r="CG23">
+      <c r="CH23">
         <v>761001000.0</v>
       </c>
-      <c r="CH23">
+      <c r="CI23">
         <v>734817000.0</v>
       </c>
-      <c r="CI23">
+      <c r="CJ23">
         <v>709909624.0</v>
       </c>
-      <c r="CJ23">
+      <c r="CK23">
         <v>658021000.0</v>
       </c>
-      <c r="CK23">
+      <c r="CL23">
         <v>608709049.0</v>
       </c>
-      <c r="CL23">
+      <c r="CM23">
         <v>478875638.0</v>
       </c>
-      <c r="CM23">
+      <c r="CN23">
         <v>456494457.0</v>
       </c>
-      <c r="CN23">
+      <c r="CO23">
         <v>431041597.0</v>
       </c>
-      <c r="CO23">
+      <c r="CP23">
         <v>429101969.0</v>
       </c>
-      <c r="CP23">
+      <c r="CQ23">
         <v>414080000.0</v>
       </c>
-      <c r="CQ23">
+      <c r="CR23">
         <v>425288000.0</v>
       </c>
-      <c r="CR23">
+      <c r="CS23">
         <v>433388000.0</v>
       </c>
-      <c r="CS23">
+      <c r="CT23">
         <v>455869093.0</v>
       </c>
-      <c r="CT23">
+      <c r="CU23">
         <v>494476174.0</v>
       </c>
-      <c r="CU23">
+      <c r="CV23">
         <v>507755782.0</v>
       </c>
-      <c r="CV23">
+      <c r="CW23">
         <v>515256879.0</v>
       </c>
-      <c r="CW23">
+      <c r="CX23">
         <v>588216496.0</v>
       </c>
-      <c r="CX23">
+      <c r="CY23">
         <v>548658593.0</v>
       </c>
-      <c r="CY23">
+      <c r="CZ23">
         <v>560715002.0</v>
       </c>
-      <c r="CZ23">
+      <c r="DA23">
         <v>544808124.0</v>
       </c>
-      <c r="DA23">
+      <c r="DB23">
         <v>534749000.0</v>
       </c>
-      <c r="DB23">
+      <c r="DC23">
         <v>532309594.0</v>
       </c>
-      <c r="DC23">
+      <c r="DD23">
         <v>533923815.0</v>
       </c>
-      <c r="DD23">
+      <c r="DE23">
         <v>486600000.0</v>
       </c>
-      <c r="DE23">
+      <c r="DF23">
         <v>465300000.0</v>
       </c>
-      <c r="DF23">
+      <c r="DG23">
         <v>435500000.0</v>
       </c>
-      <c r="DG23">
+      <c r="DH23">
         <v>422200000.0</v>
       </c>
-      <c r="DH23">
+      <c r="DI23">
         <v>411600000.0</v>
       </c>
-      <c r="DI23">
+      <c r="DJ23">
         <v>397000000.0</v>
       </c>
-      <c r="DJ23">
+      <c r="DK23">
         <v>334300000.0</v>
       </c>
-      <c r="DK23">
+      <c r="DL23">
         <v>339900000.0</v>
       </c>
-      <c r="DL23">
+      <c r="DM23">
         <v>258700000.0</v>
       </c>
-      <c r="DM23">
+      <c r="DN23">
         <v>229600000.0</v>
       </c>
-      <c r="DN23">
+      <c r="DO23">
         <v>199800000.0</v>
       </c>
-      <c r="DO23">
+      <c r="DP23">
         <v>189600000.0</v>
       </c>
-      <c r="DP23">
+      <c r="DQ23">
         <v>174600000.0</v>
       </c>
-      <c r="DQ23">
+      <c r="DR23">
         <v>173000000.0</v>
       </c>
     </row>
-    <row r="24" spans="1:121">
+    <row r="24" spans="1:122">
       <c r="A24" t="s">
         <v>53</v>
       </c>
       <c r="B24">
+        <v>287547000.0</v>
+      </c>
+      <c r="C24">
         <v>214159000.0</v>
       </c>
-      <c r="C24">
+      <c r="D24">
         <v>215987000.0</v>
       </c>
-      <c r="D24">
+      <c r="E24">
         <v>215698000.0</v>
       </c>
-      <c r="E24">
+      <c r="F24">
         <v>199928000.0</v>
       </c>
-      <c r="F24">
+      <c r="G24">
         <v>199665000.0</v>
       </c>
-      <c r="G24">
+      <c r="H24">
         <v>232159000.0</v>
       </c>
-      <c r="H24">
+      <c r="I24">
         <v>232037000.0</v>
       </c>
-      <c r="I24">
+      <c r="J24">
         <v>230803000.0</v>
       </c>
-      <c r="J24">
+      <c r="K24">
         <v>225558000.0</v>
       </c>
-      <c r="K24">
+      <c r="L24">
         <v>235544000.0</v>
       </c>
-      <c r="L24">
+      <c r="M24">
         <v>218137000.0</v>
       </c>
-      <c r="M24">
+      <c r="N24">
         <v>178128000.0</v>
       </c>
-      <c r="N24">
+      <c r="O24">
         <v>175864000.0</v>
       </c>
-      <c r="O24">
+      <c r="P24">
         <v>219320000.0</v>
       </c>
-      <c r="P24">
+      <c r="Q24">
         <v>219448000.0</v>
       </c>
-      <c r="Q24">
+      <c r="R24">
         <v>219377000.0</v>
       </c>
-      <c r="R24">
+      <c r="S24">
         <v>220006000.0</v>
       </c>
-      <c r="S24">
+      <c r="T24">
         <v>219973000.0</v>
       </c>
-      <c r="T24">
+      <c r="U24">
         <v>213858000.0</v>
       </c>
-      <c r="U24">
+      <c r="V24">
         <v>214971000.0</v>
       </c>
-      <c r="V24">
+      <c r="W24">
         <v>182225000.0</v>
       </c>
-      <c r="W24">
+      <c r="X24">
         <v>153718000.0</v>
       </c>
-      <c r="X24">
+      <c r="Y24">
         <v>121195000.0</v>
       </c>
-      <c r="Y24">
+      <c r="Z24">
         <v>154874000.0</v>
       </c>
-      <c r="Z24">
+      <c r="AA24">
         <v>150941000.0</v>
       </c>
-      <c r="AA24">
+      <c r="AB24">
         <v>174614000.0</v>
       </c>
-      <c r="AB24">
+      <c r="AC24">
         <v>181625000.0</v>
       </c>
-      <c r="AC24">
+      <c r="AD24">
         <v>180990000.0</v>
       </c>
-      <c r="AD24">
+      <c r="AE24">
         <v>152713000.0</v>
       </c>
-      <c r="AE24">
+      <c r="AF24">
         <v>158810000.0</v>
       </c>
-      <c r="AF24">
+      <c r="AG24">
         <v>157881000.0</v>
       </c>
-      <c r="AG24">
+      <c r="AH24">
         <v>150248000.0</v>
       </c>
-      <c r="AH24">
+      <c r="AI24">
         <v>144005000.0</v>
       </c>
-      <c r="AI24">
+      <c r="AJ24">
         <v>144534000.0</v>
       </c>
-      <c r="AJ24">
+      <c r="AK24">
         <v>144441000.0</v>
       </c>
-      <c r="AK24">
+      <c r="AL24">
         <v>159351000.0</v>
       </c>
-      <c r="AL24">
+      <c r="AM24">
         <v>172672000.0</v>
       </c>
-      <c r="AM24">
+      <c r="AN24">
         <v>180081000.0</v>
       </c>
-      <c r="AN24">
+      <c r="AO24">
         <v>111218000.0</v>
       </c>
-      <c r="AO24">
+      <c r="AP24">
         <v>111219000.0</v>
       </c>
-      <c r="AP24">
+      <c r="AQ24">
         <v>173189000.0</v>
       </c>
-      <c r="AQ24">
+      <c r="AR24">
         <v>107747000.0</v>
       </c>
-      <c r="AR24">
+      <c r="AS24">
         <v>377928000.0</v>
       </c>
-      <c r="AS24">
+      <c r="AT24">
         <v>360973000.0</v>
       </c>
-      <c r="AT24">
+      <c r="AU24">
         <v>353342000.0</v>
       </c>
-      <c r="AU24">
+      <c r="AV24">
         <v>304812000.0</v>
       </c>
-      <c r="AV24">
+      <c r="AW24">
         <v>300610000.0</v>
       </c>
-      <c r="AW24">
+      <c r="AX24">
         <v>276377000.0</v>
       </c>
-      <c r="AX24">
+      <c r="AY24">
         <v>279916000.0</v>
       </c>
-      <c r="AY24">
+      <c r="AZ24">
         <v>277408000.0</v>
       </c>
-      <c r="AZ24">
+      <c r="BA24">
         <v>137659000.0</v>
       </c>
-      <c r="BA24">
+      <c r="BB24">
         <v>119546000.0</v>
       </c>
-      <c r="BB24">
+      <c r="BC24">
         <v>132342000.0</v>
       </c>
-      <c r="BC24">
+      <c r="BD24">
         <v>123664000.0</v>
       </c>
-      <c r="BD24">
+      <c r="BE24">
         <v>251168000.0</v>
       </c>
-      <c r="BE24">
+      <c r="BF24">
         <v>251997000.0</v>
       </c>
-      <c r="BF24">
+      <c r="BG24">
         <v>312034000.0</v>
       </c>
-      <c r="BG24">
+      <c r="BH24">
         <v>338981000.0</v>
       </c>
-      <c r="BH24">
+      <c r="BI24">
         <v>327224000.0</v>
       </c>
-      <c r="BI24">
+      <c r="BJ24">
         <v>332618000.0</v>
       </c>
-      <c r="BJ24">
+      <c r="BK24">
         <v>348161000.0</v>
       </c>
-      <c r="BK24">
+      <c r="BL24">
         <v>329282000.0</v>
       </c>
-      <c r="BL24">
+      <c r="BM24">
         <v>117215000.0</v>
       </c>
-      <c r="BM24">
+      <c r="BN24">
         <v>137705000.0</v>
       </c>
-      <c r="BN24">
+      <c r="BO24">
         <v>144913000.0</v>
       </c>
-      <c r="BO24">
+      <c r="BP24">
         <v>348850000.0</v>
       </c>
-      <c r="BP24">
+      <c r="BQ24">
         <v>146461000.0</v>
       </c>
-      <c r="BQ24">
+      <c r="BR24">
         <v>151079000.0</v>
       </c>
-      <c r="BR24">
+      <c r="BS24">
         <v>150732000.0</v>
       </c>
-      <c r="BS24">
+      <c r="BT24">
         <v>225791000.0</v>
       </c>
-      <c r="BT24">
+      <c r="BU24">
         <v>456799000.0</v>
       </c>
-      <c r="BU24">
+      <c r="BV24">
         <v>352878000.0</v>
       </c>
-      <c r="BV24">
+      <c r="BW24">
         <v>226383000.0</v>
       </c>
-      <c r="BW24">
+      <c r="BX24">
         <v>237477000.0</v>
       </c>
-      <c r="BX24">
+      <c r="BY24">
         <v>244166000.0</v>
       </c>
-      <c r="BY24">
+      <c r="BZ24">
         <v>487282000.0</v>
       </c>
-      <c r="BZ24">
+      <c r="CA24">
         <v>453968000.0</v>
       </c>
-      <c r="CA24">
+      <c r="CB24">
         <v>428944000.0</v>
       </c>
-      <c r="CB24">
+      <c r="CC24">
         <v>585251000.0</v>
       </c>
-      <c r="CC24">
+      <c r="CD24">
         <v>509255000.0</v>
       </c>
-      <c r="CD24">
+      <c r="CE24">
         <v>519555000.0</v>
       </c>
-      <c r="CE24">
+      <c r="CF24">
         <v>170148000.0</v>
       </c>
-      <c r="CF24">
+      <c r="CG24">
         <v>604534000.0</v>
       </c>
-      <c r="CG24">
+      <c r="CH24">
         <v>582057000.0</v>
       </c>
-      <c r="CH24">
+      <c r="CI24">
         <v>556829000.0</v>
       </c>
-      <c r="CI24">
+      <c r="CJ24">
         <v>291512000.0</v>
       </c>
-      <c r="CJ24">
+      <c r="CK24">
         <v>472516000.0</v>
       </c>
-      <c r="CK24">
+      <c r="CL24">
         <v>442529000.0</v>
       </c>
-      <c r="CL24">
+      <c r="CM24">
         <v>314403000.0</v>
       </c>
-      <c r="CM24">
+      <c r="CN24">
         <v>283454000.0</v>
       </c>
-      <c r="CN24">
+      <c r="CO24">
         <v>260913000.0</v>
       </c>
-      <c r="CO24">
+      <c r="CP24">
         <v>258536000.0</v>
       </c>
-      <c r="CP24">
+      <c r="CQ24">
         <v>240436000.0</v>
       </c>
-      <c r="CQ24">
+      <c r="CR24">
         <v>67845000.0</v>
       </c>
-      <c r="CR24">
+      <c r="CS24">
         <v>261644000.0</v>
       </c>
-      <c r="CS24">
+      <c r="CT24">
         <v>277082000.0</v>
       </c>
-      <c r="CT24">
+      <c r="CU24">
         <v>313133000.0</v>
       </c>
-      <c r="CU24">
+      <c r="CV24">
         <v>42545000.0</v>
       </c>
-      <c r="CV24">
+      <c r="CW24">
         <v>331895000.0</v>
       </c>
-      <c r="CW24">
+      <c r="CX24">
         <v>391817000.0</v>
       </c>
-      <c r="CX24">
+      <c r="CY24">
         <v>386594000.0</v>
       </c>
-      <c r="CY24">
+      <c r="CZ24">
         <v>396126000.0</v>
       </c>
-      <c r="CZ24">
+      <c r="DA24">
         <v>380094000.0</v>
       </c>
-      <c r="DA24">
+      <c r="DB24">
         <v>370227000.0</v>
       </c>
-      <c r="DB24">
+      <c r="DC24">
         <v>367657000.0</v>
       </c>
-      <c r="DC24"/>
       <c r="DD24"/>
       <c r="DE24"/>
       <c r="DF24"/>
       <c r="DG24"/>
       <c r="DH24"/>
       <c r="DI24"/>
       <c r="DJ24"/>
       <c r="DK24"/>
       <c r="DL24"/>
       <c r="DM24"/>
       <c r="DN24"/>
       <c r="DO24"/>
       <c r="DP24"/>
       <c r="DQ24"/>
+      <c r="DR24"/>
     </row>
-    <row r="25" spans="1:121">
+    <row r="25" spans="1:122">
       <c r="A25" t="s">
         <v>54</v>
       </c>
       <c r="B25"/>
       <c r="C25"/>
       <c r="D25"/>
       <c r="E25"/>
       <c r="F25"/>
       <c r="G25"/>
       <c r="H25"/>
       <c r="I25"/>
       <c r="J25"/>
       <c r="K25"/>
       <c r="L25"/>
-      <c r="M25">
+      <c r="M25"/>
+      <c r="N25">
         <v>178128000.0</v>
       </c>
-      <c r="N25">
+      <c r="O25">
         <v>175864000.0</v>
       </c>
-      <c r="O25">
+      <c r="P25">
         <v>214320000.0</v>
       </c>
-      <c r="P25">
+      <c r="Q25">
         <v>219448000.0</v>
       </c>
-      <c r="Q25">
+      <c r="R25">
         <v>219377000.0</v>
       </c>
-      <c r="R25">
+      <c r="S25">
         <v>220006000.0</v>
       </c>
-      <c r="S25">
+      <c r="T25">
         <v>219973000.0</v>
       </c>
-      <c r="T25">
+      <c r="U25">
         <v>213858000.0</v>
       </c>
-      <c r="U25">
+      <c r="V25">
         <v>214971000.0</v>
       </c>
-      <c r="V25">
+      <c r="W25">
         <v>182225000.0</v>
       </c>
-      <c r="W25">
+      <c r="X25">
         <v>153718000.0</v>
       </c>
-      <c r="X25">
+      <c r="Y25">
         <v>121195000.0</v>
       </c>
-      <c r="Y25">
+      <c r="Z25">
         <v>154874000.0</v>
       </c>
-      <c r="Z25">
+      <c r="AA25">
         <v>150941000.0</v>
       </c>
-      <c r="AA25">
+      <c r="AB25">
         <v>174614000.0</v>
       </c>
-      <c r="AB25">
+      <c r="AC25">
         <v>181625000.0</v>
       </c>
-      <c r="AC25">
+      <c r="AD25">
         <v>180990000.0</v>
       </c>
-      <c r="AD25">
+      <c r="AE25">
         <v>152713000.0</v>
       </c>
-      <c r="AE25">
+      <c r="AF25">
         <v>158810000.0</v>
       </c>
-      <c r="AF25">
+      <c r="AG25">
         <v>157881000.0</v>
       </c>
-      <c r="AG25">
+      <c r="AH25">
         <v>150248000.0</v>
       </c>
-      <c r="AH25"/>
       <c r="AI25"/>
       <c r="AJ25"/>
       <c r="AK25"/>
       <c r="AL25"/>
       <c r="AM25"/>
       <c r="AN25"/>
       <c r="AO25"/>
       <c r="AP25"/>
       <c r="AQ25"/>
       <c r="AR25"/>
       <c r="AS25"/>
       <c r="AT25"/>
       <c r="AU25"/>
       <c r="AV25"/>
       <c r="AW25"/>
       <c r="AX25"/>
       <c r="AY25"/>
       <c r="AZ25"/>
       <c r="BA25"/>
       <c r="BB25"/>
       <c r="BC25"/>
       <c r="BD25"/>
       <c r="BE25"/>
       <c r="BF25"/>
       <c r="BG25"/>
@@ -11632,184 +11685,187 @@
       <c r="CS25"/>
       <c r="CT25"/>
       <c r="CU25"/>
       <c r="CV25"/>
       <c r="CW25"/>
       <c r="CX25"/>
       <c r="CY25"/>
       <c r="CZ25"/>
       <c r="DA25"/>
       <c r="DB25"/>
       <c r="DC25"/>
       <c r="DD25"/>
       <c r="DE25"/>
       <c r="DF25"/>
       <c r="DG25"/>
       <c r="DH25"/>
       <c r="DI25"/>
       <c r="DJ25"/>
       <c r="DK25"/>
       <c r="DL25"/>
       <c r="DM25"/>
       <c r="DN25"/>
       <c r="DO25"/>
       <c r="DP25"/>
       <c r="DQ25"/>
+      <c r="DR25"/>
     </row>
-    <row r="26" spans="1:121">
+    <row r="26" spans="1:122">
       <c r="A26" t="s">
         <v>55</v>
       </c>
       <c r="B26">
+        <v>78667000.0</v>
+      </c>
+      <c r="C26">
         <v>76033000.0</v>
       </c>
-      <c r="C26">
+      <c r="D26">
         <v>68282000.0</v>
       </c>
-      <c r="D26">
+      <c r="E26">
         <v>70386000.0</v>
       </c>
-      <c r="E26">
+      <c r="F26">
         <v>69626000.0</v>
       </c>
-      <c r="F26">
+      <c r="G26">
         <v>69421000.0</v>
       </c>
-      <c r="G26">
+      <c r="H26">
         <v>64003000.0</v>
       </c>
-      <c r="H26">
+      <c r="I26">
         <v>66651000.0</v>
       </c>
-      <c r="I26">
+      <c r="J26">
         <v>66625000.0</v>
       </c>
-      <c r="J26">
+      <c r="K26">
         <v>69412000.0</v>
       </c>
-      <c r="K26">
+      <c r="L26">
         <v>65712000.0</v>
       </c>
-      <c r="L26">
+      <c r="M26">
         <v>63717000.0</v>
       </c>
-      <c r="M26">
+      <c r="N26">
         <v>65096000.0</v>
       </c>
-      <c r="N26">
+      <c r="O26">
         <v>48529000.0</v>
       </c>
-      <c r="O26">
+      <c r="P26">
         <v>58785000.0</v>
       </c>
-      <c r="P26">
+      <c r="Q26">
         <v>59024000.0</v>
       </c>
-      <c r="Q26">
+      <c r="R26">
         <v>61300000.0</v>
       </c>
-      <c r="R26">
+      <c r="S26">
         <v>57151000.0</v>
       </c>
-      <c r="S26">
+      <c r="T26">
         <v>54498000.0</v>
       </c>
-      <c r="T26">
+      <c r="U26">
         <v>57725000.0</v>
       </c>
-      <c r="U26">
+      <c r="V26">
         <v>58397000.0</v>
       </c>
-      <c r="V26">
+      <c r="W26">
         <v>1210935000.0</v>
       </c>
-      <c r="W26">
+      <c r="X26">
         <v>56538000.0</v>
       </c>
-      <c r="X26">
+      <c r="Y26">
         <v>1200828000.0</v>
       </c>
-      <c r="Y26">
+      <c r="Z26">
         <v>1204006000.0</v>
       </c>
-      <c r="Z26">
+      <c r="AA26">
         <v>1140063000.0</v>
       </c>
-      <c r="AA26">
+      <c r="AB26">
         <v>1124841000.0</v>
       </c>
-      <c r="AB26">
+      <c r="AC26">
         <v>57302000.0</v>
       </c>
-      <c r="AC26">
+      <c r="AD26">
         <v>1057602000.0</v>
       </c>
-      <c r="AD26">
+      <c r="AE26">
         <v>996037000.0</v>
       </c>
-      <c r="AE26">
+      <c r="AF26">
         <v>1130864000.0</v>
       </c>
-      <c r="AF26">
+      <c r="AG26">
         <v>1097371000.0</v>
       </c>
-      <c r="AG26">
+      <c r="AH26">
         <v>1166054000.0</v>
       </c>
-      <c r="AH26">
+      <c r="AI26">
         <v>448831000.0</v>
       </c>
-      <c r="AI26">
+      <c r="AJ26">
         <v>434056000.0</v>
       </c>
-      <c r="AJ26">
+      <c r="AK26">
         <v>410719000.0</v>
       </c>
-      <c r="AK26">
+      <c r="AL26">
         <v>411505000.0</v>
       </c>
-      <c r="AL26">
+      <c r="AM26">
         <v>644760000.0</v>
       </c>
-      <c r="AM26">
+      <c r="AN26">
         <v>430294000.0</v>
       </c>
-      <c r="AN26">
+      <c r="AO26">
         <v>604648000.0</v>
       </c>
-      <c r="AO26"/>
       <c r="AP26"/>
-      <c r="AQ26">
+      <c r="AQ26"/>
+      <c r="AR26">
         <v>354690000.0</v>
       </c>
-      <c r="AR26"/>
       <c r="AS26"/>
       <c r="AT26"/>
-      <c r="AU26">
+      <c r="AU26"/>
+      <c r="AV26">
         <v>324419000.0</v>
       </c>
-      <c r="AV26"/>
       <c r="AW26"/>
       <c r="AX26"/>
       <c r="AY26"/>
       <c r="AZ26"/>
       <c r="BA26"/>
       <c r="BB26"/>
       <c r="BC26"/>
       <c r="BD26"/>
       <c r="BE26"/>
       <c r="BF26"/>
       <c r="BG26"/>
       <c r="BH26"/>
       <c r="BI26"/>
       <c r="BJ26"/>
       <c r="BK26"/>
       <c r="BL26"/>
       <c r="BM26"/>
       <c r="BN26"/>
       <c r="BO26"/>
       <c r="BP26"/>
       <c r="BQ26"/>
       <c r="BR26"/>
       <c r="BS26"/>
       <c r="BT26"/>
       <c r="BU26"/>
@@ -11839,52 +11895,53 @@
       <c r="CS26"/>
       <c r="CT26"/>
       <c r="CU26"/>
       <c r="CV26"/>
       <c r="CW26"/>
       <c r="CX26"/>
       <c r="CY26"/>
       <c r="CZ26"/>
       <c r="DA26"/>
       <c r="DB26"/>
       <c r="DC26"/>
       <c r="DD26"/>
       <c r="DE26"/>
       <c r="DF26"/>
       <c r="DG26"/>
       <c r="DH26"/>
       <c r="DI26"/>
       <c r="DJ26"/>
       <c r="DK26"/>
       <c r="DL26"/>
       <c r="DM26"/>
       <c r="DN26"/>
       <c r="DO26"/>
       <c r="DP26"/>
       <c r="DQ26"/>
+      <c r="DR26"/>
     </row>
-    <row r="27" spans="1:121">
+    <row r="27" spans="1:122">
       <c r="A27" t="s">
         <v>56</v>
       </c>
       <c r="B27"/>
       <c r="C27"/>
       <c r="D27"/>
       <c r="E27"/>
       <c r="F27"/>
       <c r="G27"/>
       <c r="H27"/>
       <c r="I27"/>
       <c r="J27"/>
       <c r="K27"/>
       <c r="L27"/>
       <c r="M27"/>
       <c r="N27"/>
       <c r="O27"/>
       <c r="P27"/>
       <c r="Q27"/>
       <c r="R27"/>
       <c r="S27"/>
       <c r="T27"/>
       <c r="U27"/>
       <c r="V27"/>
       <c r="W27"/>
@@ -11964,496 +12021,502 @@
       <c r="CS27"/>
       <c r="CT27"/>
       <c r="CU27"/>
       <c r="CV27"/>
       <c r="CW27"/>
       <c r="CX27"/>
       <c r="CY27"/>
       <c r="CZ27"/>
       <c r="DA27"/>
       <c r="DB27"/>
       <c r="DC27"/>
       <c r="DD27"/>
       <c r="DE27"/>
       <c r="DF27"/>
       <c r="DG27"/>
       <c r="DH27"/>
       <c r="DI27"/>
       <c r="DJ27"/>
       <c r="DK27"/>
       <c r="DL27"/>
       <c r="DM27"/>
       <c r="DN27"/>
       <c r="DO27"/>
       <c r="DP27"/>
       <c r="DQ27"/>
+      <c r="DR27"/>
     </row>
-    <row r="28" spans="1:121">
+    <row r="28" spans="1:122">
       <c r="A28" t="s">
         <v>57</v>
       </c>
       <c r="B28">
+        <v>139932000.0</v>
+      </c>
+      <c r="C28">
         <v>171433000.0</v>
       </c>
-      <c r="C28">
+      <c r="D28">
         <v>114714000.0</v>
       </c>
-      <c r="D28">
+      <c r="E28">
         <v>229246000.0</v>
       </c>
-      <c r="E28">
+      <c r="F28">
         <v>141025000.0</v>
       </c>
-      <c r="F28">
+      <c r="G28">
         <v>186731000.0</v>
       </c>
-      <c r="G28">
+      <c r="H28">
         <v>190349000.0</v>
       </c>
-      <c r="H28">
+      <c r="I28">
         <v>168278000.0</v>
       </c>
-      <c r="I28">
+      <c r="J28">
         <v>188955000.0</v>
       </c>
-      <c r="J28">
+      <c r="K28">
         <v>212290000.0</v>
       </c>
-      <c r="K28">
+      <c r="L28">
         <v>200472000.0</v>
       </c>
-      <c r="L28">
+      <c r="M28">
         <v>208429000.0</v>
       </c>
-      <c r="M28">
+      <c r="N28">
         <v>173580000.0</v>
       </c>
-      <c r="N28">
+      <c r="O28">
         <v>203954000.0</v>
       </c>
-      <c r="O28">
+      <c r="P28">
         <v>196756000.0</v>
       </c>
-      <c r="P28">
+      <c r="Q28">
         <v>205374000.0</v>
       </c>
-      <c r="Q28">
+      <c r="R28">
         <v>196759000.0</v>
       </c>
-      <c r="R28">
+      <c r="S28">
         <v>173803000.0</v>
       </c>
-      <c r="S28">
+      <c r="T28">
         <v>169744000.0</v>
       </c>
-      <c r="T28">
+      <c r="U28">
         <v>200570000.0</v>
       </c>
-      <c r="U28">
+      <c r="V28">
         <v>201487000.0</v>
       </c>
-      <c r="V28">
+      <c r="W28">
         <v>197149000.0</v>
       </c>
-      <c r="W28">
+      <c r="X28">
         <v>202327000.0</v>
       </c>
-      <c r="X28">
+      <c r="Y28">
         <v>207458000.0</v>
       </c>
-      <c r="Y28">
+      <c r="Z28">
         <v>208716000.0</v>
       </c>
-      <c r="Z28">
+      <c r="AA28">
         <v>208214000.0</v>
       </c>
-      <c r="AA28">
+      <c r="AB28">
         <v>212930000.0</v>
       </c>
-      <c r="AB28">
+      <c r="AC28">
         <v>214494000.0</v>
       </c>
-      <c r="AC28">
+      <c r="AD28">
         <v>203813000.0</v>
       </c>
-      <c r="AD28">
+      <c r="AE28">
         <v>192804000.0</v>
       </c>
-      <c r="AE28">
+      <c r="AF28">
         <v>190146000.0</v>
       </c>
-      <c r="AF28">
+      <c r="AG28">
         <v>307421000.0</v>
       </c>
-      <c r="AG28">
+      <c r="AH28">
         <v>319596000.0</v>
       </c>
-      <c r="AH28">
+      <c r="AI28">
         <v>276706000.0</v>
       </c>
-      <c r="AI28">
+      <c r="AJ28">
         <v>314933000.0</v>
       </c>
-      <c r="AJ28">
+      <c r="AK28">
         <v>277857000.0</v>
       </c>
-      <c r="AK28">
+      <c r="AL28">
         <v>277990000.0</v>
       </c>
-      <c r="AL28">
+      <c r="AM28">
         <v>279535000.0</v>
       </c>
-      <c r="AM28">
+      <c r="AN28">
         <v>295111000.0</v>
       </c>
-      <c r="AN28">
+      <c r="AO28">
         <v>294488000.0</v>
       </c>
-      <c r="AO28">
+      <c r="AP28">
         <v>374070000.0</v>
       </c>
-      <c r="AP28">
+      <c r="AQ28">
         <v>354996000.0</v>
       </c>
-      <c r="AQ28">
+      <c r="AR28">
         <v>340628000.0</v>
       </c>
-      <c r="AR28">
+      <c r="AS28">
         <v>307980000.0</v>
       </c>
-      <c r="AS28">
+      <c r="AT28">
         <v>276969000.0</v>
       </c>
-      <c r="AT28">
+      <c r="AU28">
         <v>262194000.0</v>
       </c>
-      <c r="AU28">
+      <c r="AV28">
         <v>268712000.0</v>
       </c>
-      <c r="AV28">
+      <c r="AW28">
         <v>244552000.0</v>
       </c>
-      <c r="AW28">
+      <c r="AX28">
         <v>263948000.0</v>
       </c>
-      <c r="AX28">
+      <c r="AY28">
         <v>249411000.0</v>
       </c>
-      <c r="AY28">
+      <c r="AZ28">
         <v>229786000.0</v>
       </c>
-      <c r="AZ28">
+      <c r="BA28">
         <v>270365000.0</v>
       </c>
-      <c r="BA28">
+      <c r="BB28">
         <v>268240000.0</v>
       </c>
-      <c r="BB28">
+      <c r="BC28">
         <v>265238000.0</v>
       </c>
-      <c r="BC28">
+      <c r="BD28">
         <v>262895000.0</v>
       </c>
-      <c r="BD28">
+      <c r="BE28">
         <v>280483000.0</v>
       </c>
-      <c r="BE28">
+      <c r="BF28">
         <v>268403000.0</v>
       </c>
-      <c r="BF28">
+      <c r="BG28">
         <v>318954000.0</v>
       </c>
-      <c r="BG28">
+      <c r="BH28">
         <v>328427000.0</v>
       </c>
-      <c r="BH28">
+      <c r="BI28">
         <v>331000000.0</v>
       </c>
-      <c r="BI28">
+      <c r="BJ28">
         <v>342793000.0</v>
       </c>
-      <c r="BJ28">
+      <c r="BK28">
         <v>348992000.0</v>
       </c>
-      <c r="BK28">
+      <c r="BL28">
         <v>363229000.0</v>
       </c>
-      <c r="BL28">
+      <c r="BM28">
         <v>352154000.0</v>
       </c>
-      <c r="BM28">
+      <c r="BN28">
         <v>361514000.0</v>
       </c>
-      <c r="BN28">
+      <c r="BO28">
         <v>341306000.0</v>
       </c>
-      <c r="BO28">
+      <c r="BP28">
         <v>349121000.0</v>
       </c>
-      <c r="BP28">
+      <c r="BQ28">
         <v>369693000.0</v>
       </c>
-      <c r="BQ28">
+      <c r="BR28">
         <v>404917000.0</v>
       </c>
-      <c r="BR28">
+      <c r="BS28">
         <v>436307000.0</v>
       </c>
-      <c r="BS28">
+      <c r="BT28">
         <v>430575000.0</v>
       </c>
-      <c r="BT28">
+      <c r="BU28">
         <v>438379000.0</v>
       </c>
-      <c r="BU28">
+      <c r="BV28">
         <v>429381000.0</v>
       </c>
-      <c r="BV28">
+      <c r="BW28">
         <v>495587000.0</v>
       </c>
-      <c r="BW28">
+      <c r="BX28">
         <v>509947000.0</v>
       </c>
-      <c r="BX28">
+      <c r="BY28">
         <v>509279000.0</v>
       </c>
-      <c r="BY28">
+      <c r="BZ28">
         <v>483912233.0</v>
       </c>
-      <c r="BZ28">
+      <c r="CA28">
         <v>460663170.0</v>
       </c>
-      <c r="CA28">
+      <c r="CB28">
         <v>440602684.0</v>
       </c>
-      <c r="CB28">
+      <c r="CC28">
         <v>638207770.0</v>
       </c>
-      <c r="CC28">
+      <c r="CD28">
         <v>612963044.0</v>
       </c>
-      <c r="CD28">
+      <c r="CE28">
         <v>632741877.0</v>
       </c>
-      <c r="CE28">
+      <c r="CF28">
         <v>378681000.0</v>
       </c>
-      <c r="CF28">
+      <c r="CG28">
         <v>573814085.0</v>
       </c>
-      <c r="CG28">
+      <c r="CH28">
         <v>553166000.0</v>
       </c>
-      <c r="CH28">
+      <c r="CI28">
         <v>526434000.0</v>
       </c>
-      <c r="CI28">
+      <c r="CJ28">
         <v>488665824.0</v>
       </c>
-      <c r="CJ28">
+      <c r="CK28">
         <v>444366000.0</v>
       </c>
-      <c r="CK28">
+      <c r="CL28">
         <v>402065073.0</v>
       </c>
-      <c r="CL28">
+      <c r="CM28">
         <v>281916648.0</v>
       </c>
-      <c r="CM28">
+      <c r="CN28">
         <v>239778520.0</v>
       </c>
-      <c r="CN28">
+      <c r="CO28">
         <v>244045780.0</v>
       </c>
-      <c r="CO28">
+      <c r="CP28">
         <v>235140552.0</v>
       </c>
-      <c r="CP28">
+      <c r="CQ28">
         <v>209711000.0</v>
       </c>
-      <c r="CQ28">
+      <c r="CR28">
         <v>215398000.0</v>
       </c>
-      <c r="CR28">
+      <c r="CS28">
         <v>240596000.0</v>
       </c>
-      <c r="CS28">
+      <c r="CT28">
         <v>248162546.0</v>
       </c>
-      <c r="CT28">
+      <c r="CU28">
         <v>281069753.0</v>
       </c>
-      <c r="CU28">
+      <c r="CV28">
         <v>296435942.0</v>
       </c>
-      <c r="CV28">
+      <c r="CW28">
         <v>314568792.0</v>
       </c>
-      <c r="CW28">
+      <c r="CX28">
         <v>310004776.0</v>
       </c>
-      <c r="CX28">
+      <c r="CY28">
         <v>362079740.0</v>
       </c>
-      <c r="CY28">
+      <c r="CZ28">
         <v>380473391.0</v>
       </c>
-      <c r="CZ28">
+      <c r="DA28">
         <v>373389753.0</v>
       </c>
-      <c r="DA28">
+      <c r="DB28">
         <v>362175000.0</v>
       </c>
-      <c r="DB28">
+      <c r="DC28">
         <v>359216103.0</v>
       </c>
-      <c r="DC28">
+      <c r="DD28">
         <v>349744508.0</v>
       </c>
-      <c r="DD28">
+      <c r="DE28">
         <v>311200000.0</v>
       </c>
-      <c r="DE28">
+      <c r="DF28">
         <v>294200000.0</v>
       </c>
-      <c r="DF28">
+      <c r="DG28">
         <v>269300000.0</v>
       </c>
-      <c r="DG28">
+      <c r="DH28">
         <v>254300000.0</v>
       </c>
-      <c r="DH28">
+      <c r="DI28">
         <v>242900000.0</v>
       </c>
-      <c r="DI28">
+      <c r="DJ28">
         <v>230400000.0</v>
       </c>
-      <c r="DJ28">
+      <c r="DK28">
         <v>188200000.0</v>
       </c>
-      <c r="DK28">
+      <c r="DL28">
         <v>170500000.0</v>
       </c>
-      <c r="DL28">
+      <c r="DM28">
         <v>117100000.0</v>
       </c>
-      <c r="DM28">
+      <c r="DN28">
         <v>88100000.0</v>
       </c>
-      <c r="DN28">
+      <c r="DO28">
         <v>133200000.0</v>
       </c>
-      <c r="DO28">
+      <c r="DP28">
         <v>124100000.0</v>
       </c>
-      <c r="DP28">
+      <c r="DQ28">
         <v>109200000.0</v>
       </c>
-      <c r="DQ28">
+      <c r="DR28">
         <v>103500000.0</v>
       </c>
     </row>
-    <row r="29" spans="1:121">
+    <row r="29" spans="1:122">
       <c r="A29" t="s">
         <v>58</v>
       </c>
       <c r="B29">
+        <v>748065000.0</v>
+      </c>
+      <c r="C29">
         <v>666743000.0</v>
       </c>
-      <c r="C29">
+      <c r="D29">
         <v>719854000.0</v>
       </c>
-      <c r="D29">
+      <c r="E29">
         <v>693396000.0</v>
       </c>
-      <c r="E29">
+      <c r="F29">
         <v>676574000.0</v>
       </c>
-      <c r="F29">
+      <c r="G29">
         <v>691639000.0</v>
       </c>
-      <c r="G29">
+      <c r="H29">
         <v>651329000.0</v>
       </c>
-      <c r="H29">
+      <c r="I29">
         <v>643425000.0</v>
       </c>
-      <c r="I29">
+      <c r="J29">
         <v>622304000.0</v>
       </c>
-      <c r="J29">
+      <c r="K29">
         <v>607094000.0</v>
       </c>
-      <c r="K29">
+      <c r="L29">
         <v>586530000.0</v>
       </c>
-      <c r="L29">
+      <c r="M29">
         <v>565100000.0</v>
       </c>
-      <c r="M29">
+      <c r="N29">
         <v>564984000.0</v>
       </c>
-      <c r="N29">
+      <c r="O29">
         <v>520729000.0</v>
       </c>
-      <c r="O29">
+      <c r="P29">
         <v>521056000.0</v>
       </c>
-      <c r="P29">
+      <c r="Q29">
         <v>510549000.0</v>
       </c>
-      <c r="Q29">
+      <c r="R29">
         <v>513430000.0</v>
       </c>
-      <c r="R29">
+      <c r="S29">
         <v>513259000.0</v>
       </c>
-      <c r="S29">
+      <c r="T29">
         <v>507013000.0</v>
       </c>
-      <c r="T29">
+      <c r="U29">
         <v>489156000.0</v>
       </c>
-      <c r="U29">
+      <c r="V29">
         <v>473705000.0</v>
       </c>
-      <c r="V29">
+      <c r="W29">
         <v>495894000.0</v>
       </c>
-      <c r="W29">
+      <c r="X29">
         <v>472460000.0</v>
       </c>
-      <c r="X29">
+      <c r="Y29">
         <v>433358000.0</v>
       </c>
-      <c r="Y29">
+      <c r="Z29">
         <v>463405000.0</v>
       </c>
-      <c r="Z29">
+      <c r="AA29">
         <v>461963000.0</v>
       </c>
-      <c r="AA29"/>
       <c r="AB29"/>
       <c r="AC29"/>
       <c r="AD29"/>
       <c r="AE29"/>
       <c r="AF29"/>
       <c r="AG29"/>
       <c r="AH29"/>
       <c r="AI29"/>
       <c r="AJ29"/>
       <c r="AK29"/>
       <c r="AL29"/>
       <c r="AM29"/>
       <c r="AN29"/>
       <c r="AO29"/>
       <c r="AP29"/>
       <c r="AQ29"/>
       <c r="AR29"/>
       <c r="AS29"/>
       <c r="AT29"/>
       <c r="AU29"/>
       <c r="AV29"/>
       <c r="AW29"/>
       <c r="AX29"/>
       <c r="AY29"/>
       <c r="AZ29"/>
@@ -12504,527 +12567,531 @@
       <c r="CS29"/>
       <c r="CT29"/>
       <c r="CU29"/>
       <c r="CV29"/>
       <c r="CW29"/>
       <c r="CX29"/>
       <c r="CY29"/>
       <c r="CZ29"/>
       <c r="DA29"/>
       <c r="DB29"/>
       <c r="DC29"/>
       <c r="DD29"/>
       <c r="DE29"/>
       <c r="DF29"/>
       <c r="DG29"/>
       <c r="DH29"/>
       <c r="DI29"/>
       <c r="DJ29"/>
       <c r="DK29"/>
       <c r="DL29"/>
       <c r="DM29"/>
       <c r="DN29"/>
       <c r="DO29"/>
       <c r="DP29"/>
       <c r="DQ29"/>
+      <c r="DR29"/>
     </row>
-    <row r="30" spans="1:121">
+    <row r="30" spans="1:122">
       <c r="A30" t="s">
         <v>59</v>
       </c>
       <c r="B30">
+        <v>2671588000.0</v>
+      </c>
+      <c r="C30">
         <v>19261000.0</v>
       </c>
-      <c r="C30">
+      <c r="D30">
         <v>2456317000.0</v>
       </c>
-      <c r="D30">
+      <c r="E30">
         <v>16973000.0</v>
       </c>
-      <c r="E30">
+      <c r="F30">
         <v>2320959000.0</v>
       </c>
-      <c r="F30">
+      <c r="G30">
         <v>14437000.0</v>
       </c>
-      <c r="G30">
+      <c r="H30">
         <v>17445000.0</v>
       </c>
-      <c r="H30">
+      <c r="I30">
         <v>14108000.0</v>
       </c>
-      <c r="I30">
+      <c r="J30">
         <v>16589000.0</v>
       </c>
-      <c r="J30">
+      <c r="K30">
         <v>12673000.0</v>
       </c>
-      <c r="K30">
+      <c r="L30">
         <v>14209000.0</v>
       </c>
-      <c r="L30">
+      <c r="M30">
         <v>13593000.0</v>
       </c>
-      <c r="M30">
+      <c r="N30">
         <v>16140000.0</v>
       </c>
-      <c r="N30">
+      <c r="O30">
         <v>12235000.0</v>
       </c>
-      <c r="O30">
+      <c r="P30">
         <v>14708000.0</v>
       </c>
-      <c r="P30">
+      <c r="Q30">
         <v>15379000.0</v>
       </c>
-      <c r="Q30">
+      <c r="R30">
         <v>12896000.0</v>
       </c>
-      <c r="R30">
+      <c r="S30">
         <v>10787000.0</v>
       </c>
-      <c r="S30">
+      <c r="T30">
         <v>11454000.0</v>
       </c>
-      <c r="T30">
+      <c r="U30">
         <v>10186000.0</v>
       </c>
-      <c r="U30">
+      <c r="V30">
         <v>10597000.0</v>
       </c>
-      <c r="V30">
+      <c r="W30">
         <v>10074000.0</v>
       </c>
-      <c r="W30">
+      <c r="X30">
         <v>12095000.0</v>
       </c>
-      <c r="X30">
+      <c r="Y30">
         <v>12229000.0</v>
       </c>
-      <c r="Y30">
+      <c r="Z30">
         <v>11620000.0</v>
       </c>
-      <c r="Z30">
+      <c r="AA30">
         <v>9662000.0</v>
       </c>
-      <c r="AA30">
+      <c r="AB30">
         <v>10178000.0</v>
       </c>
-      <c r="AB30">
+      <c r="AC30">
         <v>8040000.0</v>
       </c>
-      <c r="AC30">
+      <c r="AD30">
         <v>7742000.0</v>
       </c>
-      <c r="AD30">
+      <c r="AE30">
         <v>7108000.0</v>
       </c>
-      <c r="AE30">
+      <c r="AF30">
         <v>7413000.0</v>
       </c>
-      <c r="AF30">
+      <c r="AG30">
         <v>7005000.0</v>
       </c>
-      <c r="AG30">
+      <c r="AH30">
         <v>7360000.0</v>
       </c>
-      <c r="AH30">
+      <c r="AI30">
         <v>417000.0</v>
       </c>
-      <c r="AI30">
+      <c r="AJ30">
         <v>547000.0</v>
       </c>
-      <c r="AJ30">
+      <c r="AK30">
         <v>560000.0</v>
       </c>
-      <c r="AK30">
+      <c r="AL30">
         <v>755000.0</v>
       </c>
-      <c r="AL30">
+      <c r="AM30">
         <v>794000.0</v>
       </c>
-      <c r="AM30">
+      <c r="AN30">
         <v>769000.0</v>
       </c>
-      <c r="AN30">
+      <c r="AO30">
         <v>697000.0</v>
       </c>
-      <c r="AO30">
+      <c r="AP30">
         <v>866000.0</v>
       </c>
-      <c r="AP30">
+      <c r="AQ30">
         <v>945000.0</v>
       </c>
-      <c r="AQ30">
+      <c r="AR30">
         <v>1003000.0</v>
       </c>
-      <c r="AR30">
+      <c r="AS30">
         <v>950000.0</v>
       </c>
-      <c r="AS30">
+      <c r="AT30">
         <v>1000000.0</v>
       </c>
-      <c r="AT30">
+      <c r="AU30">
         <v>1016000.0</v>
       </c>
-      <c r="AU30">
+      <c r="AV30">
         <v>988000.0</v>
       </c>
-      <c r="AV30">
+      <c r="AW30">
         <v>942000.0</v>
       </c>
-      <c r="AW30">
+      <c r="AX30">
         <v>921000.0</v>
       </c>
-      <c r="AX30">
+      <c r="AY30">
         <v>850000.0</v>
       </c>
-      <c r="AY30">
+      <c r="AZ30">
         <v>907000.0</v>
       </c>
-      <c r="AZ30">
+      <c r="BA30">
         <v>938000.0</v>
       </c>
-      <c r="BA30">
+      <c r="BB30">
         <v>955000.0</v>
       </c>
-      <c r="BB30">
+      <c r="BC30">
         <v>1089000.0</v>
       </c>
-      <c r="BC30">
+      <c r="BD30">
         <v>957000.0</v>
       </c>
-      <c r="BD30">
+      <c r="BE30">
         <v>961000.0</v>
       </c>
-      <c r="BE30">
+      <c r="BF30">
         <v>1068000.0</v>
       </c>
-      <c r="BF30">
+      <c r="BG30">
         <v>1089000.0</v>
       </c>
-      <c r="BG30">
+      <c r="BH30">
         <v>1120000.0</v>
       </c>
-      <c r="BH30">
+      <c r="BI30">
         <v>1110000.0</v>
       </c>
-      <c r="BI30">
+      <c r="BJ30">
         <v>1320000.0</v>
       </c>
-      <c r="BJ30">
+      <c r="BK30">
         <v>1347000.0</v>
       </c>
-      <c r="BK30">
+      <c r="BL30">
         <v>1441000.0</v>
       </c>
-      <c r="BL30">
+      <c r="BM30">
         <v>1613000.0</v>
       </c>
-      <c r="BM30">
+      <c r="BN30">
         <v>1612000.0</v>
       </c>
-      <c r="BN30">
+      <c r="BO30">
         <v>1693000.0</v>
       </c>
-      <c r="BO30">
+      <c r="BP30">
         <v>1661000.0</v>
       </c>
-      <c r="BP30">
+      <c r="BQ30">
         <v>1824000.0</v>
       </c>
-      <c r="BQ30">
+      <c r="BR30">
         <v>2108000.0</v>
       </c>
-      <c r="BR30">
+      <c r="BS30">
         <v>2156000.0</v>
       </c>
-      <c r="BS30">
+      <c r="BT30">
         <v>2149000.0</v>
       </c>
-      <c r="BT30">
+      <c r="BU30">
         <v>2289000.0</v>
       </c>
-      <c r="BU30">
+      <c r="BV30">
         <v>2024000.0</v>
       </c>
-      <c r="BV30">
+      <c r="BW30">
         <v>2250000.0</v>
       </c>
-      <c r="BW30">
+      <c r="BX30">
         <v>2449000.0</v>
       </c>
-      <c r="BX30">
+      <c r="BY30">
         <v>2694000.0</v>
       </c>
-      <c r="BY30">
+      <c r="BZ30">
         <v>2366983.0</v>
       </c>
-      <c r="BZ30">
+      <c r="CA30">
         <v>2158004.0</v>
       </c>
-      <c r="CA30">
+      <c r="CB30">
         <v>2177694.0</v>
       </c>
-      <c r="CB30">
+      <c r="CC30">
         <v>4014224.0</v>
       </c>
-      <c r="CC30">
+      <c r="CD30">
         <v>3410694.0</v>
       </c>
-      <c r="CD30">
+      <c r="CE30">
         <v>3299740.0</v>
       </c>
-      <c r="CE30">
+      <c r="CF30">
         <v>2383000.0</v>
       </c>
-      <c r="CF30">
+      <c r="CG30">
         <v>5366520.0</v>
       </c>
-      <c r="CG30">
+      <c r="CH30">
         <v>5253000.0</v>
       </c>
-      <c r="CH30">
+      <c r="CI30">
         <v>5503000.0</v>
       </c>
-      <c r="CI30">
+      <c r="CJ30">
         <v>5374648.0</v>
       </c>
-      <c r="CJ30">
+      <c r="CK30">
         <v>5739000.0</v>
       </c>
-      <c r="CK30">
+      <c r="CL30">
         <v>5385229.0</v>
       </c>
-      <c r="CL30">
+      <c r="CM30">
         <v>4547908.0</v>
       </c>
-      <c r="CM30">
+      <c r="CN30">
         <v>4391187.0</v>
       </c>
-      <c r="CN30">
+      <c r="CO30">
         <v>4995419.0</v>
       </c>
-      <c r="CO30">
+      <c r="CP30">
         <v>5115458.0</v>
       </c>
-      <c r="CP30">
+      <c r="CQ30">
         <v>4990000.0</v>
       </c>
-      <c r="CQ30">
+      <c r="CR30">
         <v>5385000.0</v>
       </c>
-      <c r="CR30">
+      <c r="CS30">
         <v>6994000.0</v>
       </c>
-      <c r="CS30">
+      <c r="CT30">
         <v>7103125.0</v>
       </c>
-      <c r="CT30">
+      <c r="CU30">
         <v>7552972.0</v>
       </c>
-      <c r="CU30">
+      <c r="CV30">
         <v>7565068.0</v>
       </c>
-      <c r="CV30">
+      <c r="CW30">
         <v>8647476.0</v>
       </c>
-      <c r="CW30">
+      <c r="CX30">
         <v>15270682.0</v>
       </c>
-      <c r="CX30">
+      <c r="CY30">
         <v>15956623.0</v>
       </c>
-      <c r="CY30">
+      <c r="CZ30">
         <v>15334497.0</v>
       </c>
-      <c r="CZ30">
+      <c r="DA30">
         <v>15241435.0</v>
       </c>
-      <c r="DA30">
+      <c r="DB30">
         <v>19004000.0</v>
       </c>
-      <c r="DB30">
+      <c r="DC30">
         <v>15676468.0</v>
       </c>
-      <c r="DC30">
+      <c r="DD30">
         <v>20713651.0</v>
       </c>
-      <c r="DD30">
+      <c r="DE30">
         <v>14800000.0</v>
       </c>
-      <c r="DE30">
+      <c r="DF30">
         <v>12300000.0</v>
       </c>
-      <c r="DF30">
+      <c r="DG30">
         <v>11400000.0</v>
       </c>
-      <c r="DG30">
+      <c r="DH30">
         <v>15500000.0</v>
       </c>
-      <c r="DH30">
+      <c r="DI30">
         <v>14300000.0</v>
       </c>
-      <c r="DI30">
+      <c r="DJ30">
         <v>11300000.0</v>
       </c>
-      <c r="DJ30">
+      <c r="DK30">
         <v>9600000.0</v>
       </c>
-      <c r="DK30">
+      <c r="DL30">
         <v>7800000.0</v>
       </c>
-      <c r="DL30">
+      <c r="DM30">
         <v>2500000.0</v>
       </c>
-      <c r="DM30">
+      <c r="DN30">
         <v>2000000.0</v>
       </c>
-      <c r="DN30">
+      <c r="DO30">
         <v>1800000.0</v>
       </c>
-      <c r="DO30">
+      <c r="DP30">
         <v>1700000.0</v>
       </c>
-      <c r="DP30">
+      <c r="DQ30">
         <v>1600000.0</v>
       </c>
-      <c r="DQ30">
+      <c r="DR30">
         <v>1500000.0</v>
       </c>
     </row>
-    <row r="31" spans="1:121">
+    <row r="31" spans="1:122">
       <c r="A31" t="s">
         <v>60</v>
       </c>
       <c r="B31"/>
       <c r="C31"/>
       <c r="D31"/>
       <c r="E31"/>
       <c r="F31"/>
       <c r="G31"/>
       <c r="H31"/>
       <c r="I31"/>
       <c r="J31"/>
       <c r="K31"/>
       <c r="L31"/>
-      <c r="M31">
+      <c r="M31"/>
+      <c r="N31">
         <v>146858000.0</v>
       </c>
-      <c r="N31">
+      <c r="O31">
         <v>133887000.0</v>
       </c>
-      <c r="O31">
+      <c r="P31">
         <v>128898000.0</v>
       </c>
-      <c r="P31">
+      <c r="Q31">
         <v>117901000.0</v>
       </c>
-      <c r="Q31">
+      <c r="R31">
         <v>120491000.0</v>
       </c>
-      <c r="R31">
+      <c r="S31">
         <v>119330000.0</v>
       </c>
-      <c r="S31">
+      <c r="T31">
         <v>112754000.0</v>
       </c>
-      <c r="T31">
+      <c r="U31">
         <v>66434000.0</v>
       </c>
-      <c r="U31">
+      <c r="V31">
         <v>49545000.0</v>
       </c>
-      <c r="V31">
+      <c r="W31">
         <v>38200000.0</v>
       </c>
-      <c r="W31">
+      <c r="X31">
         <v>29515000.0</v>
       </c>
-      <c r="X31">
+      <c r="Y31">
         <v>22212000.0</v>
       </c>
-      <c r="Y31">
+      <c r="Z31">
         <v>45025000.0</v>
       </c>
-      <c r="Z31">
+      <c r="AA31">
         <v>47140000.0</v>
       </c>
-      <c r="AA31">
+      <c r="AB31">
         <v>59809000.0</v>
       </c>
-      <c r="AB31">
+      <c r="AC31">
         <v>59785000.0</v>
       </c>
-      <c r="AC31">
+      <c r="AD31">
         <v>54006000.0</v>
       </c>
-      <c r="AD31">
+      <c r="AE31">
         <v>60247000.0</v>
       </c>
-      <c r="AE31">
+      <c r="AF31">
         <v>57823000.0</v>
       </c>
-      <c r="AF31">
+      <c r="AG31">
         <v>42159000.0</v>
       </c>
-      <c r="AG31">
+      <c r="AH31">
         <v>46557000.0</v>
       </c>
-      <c r="AH31">
+      <c r="AI31">
         <v>272437000.0</v>
       </c>
-      <c r="AI31">
+      <c r="AJ31">
         <v>287159000.0</v>
       </c>
-      <c r="AJ31">
+      <c r="AK31">
         <v>283580000.0</v>
       </c>
-      <c r="AK31">
+      <c r="AL31">
         <v>282739000.0</v>
       </c>
-      <c r="AL31">
+      <c r="AM31">
         <v>287335000.0</v>
       </c>
-      <c r="AM31">
+      <c r="AN31">
         <v>286096000.0</v>
       </c>
-      <c r="AN31">
+      <c r="AO31">
         <v>275684000.0</v>
       </c>
-      <c r="AO31"/>
       <c r="AP31"/>
-      <c r="AQ31">
+      <c r="AQ31"/>
+      <c r="AR31">
         <v>272989000.0</v>
       </c>
-      <c r="AR31"/>
       <c r="AS31"/>
       <c r="AT31"/>
-      <c r="AU31">
+      <c r="AU31"/>
+      <c r="AV31">
         <v>269571000.0</v>
       </c>
-      <c r="AV31"/>
       <c r="AW31"/>
       <c r="AX31"/>
       <c r="AY31"/>
       <c r="AZ31"/>
       <c r="BA31"/>
       <c r="BB31"/>
       <c r="BC31"/>
       <c r="BD31"/>
       <c r="BE31"/>
       <c r="BF31"/>
       <c r="BG31"/>
       <c r="BH31"/>
       <c r="BI31"/>
       <c r="BJ31"/>
       <c r="BK31"/>
       <c r="BL31"/>
       <c r="BM31"/>
       <c r="BN31"/>
       <c r="BO31"/>
       <c r="BP31"/>
       <c r="BQ31"/>
       <c r="BR31"/>
       <c r="BS31"/>
       <c r="BT31"/>
       <c r="BU31"/>
@@ -13054,52 +13121,53 @@
       <c r="CS31"/>
       <c r="CT31"/>
       <c r="CU31"/>
       <c r="CV31"/>
       <c r="CW31"/>
       <c r="CX31"/>
       <c r="CY31"/>
       <c r="CZ31"/>
       <c r="DA31"/>
       <c r="DB31"/>
       <c r="DC31"/>
       <c r="DD31"/>
       <c r="DE31"/>
       <c r="DF31"/>
       <c r="DG31"/>
       <c r="DH31"/>
       <c r="DI31"/>
       <c r="DJ31"/>
       <c r="DK31"/>
       <c r="DL31"/>
       <c r="DM31"/>
       <c r="DN31"/>
       <c r="DO31"/>
       <c r="DP31"/>
       <c r="DQ31"/>
+      <c r="DR31"/>
     </row>
-    <row r="32" spans="1:121">
+    <row r="32" spans="1:122">
       <c r="A32" t="s">
         <v>61</v>
       </c>
       <c r="B32"/>
       <c r="C32"/>
       <c r="D32"/>
       <c r="E32"/>
       <c r="F32"/>
       <c r="G32"/>
       <c r="H32"/>
       <c r="I32"/>
       <c r="J32"/>
       <c r="K32"/>
       <c r="L32"/>
       <c r="M32"/>
       <c r="N32"/>
       <c r="O32"/>
       <c r="P32"/>
       <c r="Q32"/>
       <c r="R32"/>
       <c r="S32"/>
       <c r="T32"/>
       <c r="U32"/>
       <c r="V32"/>
       <c r="W32"/>
@@ -13179,489 +13247,493 @@
       <c r="CS32"/>
       <c r="CT32"/>
       <c r="CU32"/>
       <c r="CV32"/>
       <c r="CW32"/>
       <c r="CX32"/>
       <c r="CY32"/>
       <c r="CZ32"/>
       <c r="DA32"/>
       <c r="DB32"/>
       <c r="DC32"/>
       <c r="DD32"/>
       <c r="DE32"/>
       <c r="DF32"/>
       <c r="DG32"/>
       <c r="DH32"/>
       <c r="DI32"/>
       <c r="DJ32"/>
       <c r="DK32"/>
       <c r="DL32"/>
       <c r="DM32"/>
       <c r="DN32"/>
       <c r="DO32"/>
       <c r="DP32"/>
       <c r="DQ32"/>
+      <c r="DR32"/>
     </row>
-    <row r="33" spans="1:121">
+    <row r="33" spans="1:122">
       <c r="A33" t="s">
         <v>62</v>
       </c>
       <c r="B33">
+        <v>176448000.0</v>
+      </c>
+      <c r="C33">
         <v>2834923000.0</v>
       </c>
-      <c r="C33">
+      <c r="D33">
         <v>180365000.0</v>
       </c>
-      <c r="D33">
+      <c r="E33">
         <v>2808544000.0</v>
       </c>
-      <c r="E33">
+      <c r="F33">
         <v>181117000.0</v>
       </c>
-      <c r="F33">
+      <c r="G33">
         <v>2700451000.0</v>
       </c>
-      <c r="G33">
+      <c r="H33">
         <v>2749993000.0</v>
       </c>
-      <c r="H33">
+      <c r="I33">
         <v>2742387000.0</v>
       </c>
-      <c r="I33">
+      <c r="J33">
         <v>2654572000.0</v>
       </c>
-      <c r="J33">
+      <c r="K33">
         <v>2547425000.0</v>
       </c>
-      <c r="K33">
+      <c r="L33">
         <v>2466745000.0</v>
       </c>
-      <c r="L33">
+      <c r="M33">
         <v>2505221000.0</v>
       </c>
-      <c r="M33">
+      <c r="N33">
         <v>2420740000.0</v>
       </c>
-      <c r="N33">
+      <c r="O33">
         <v>2318613000.0</v>
       </c>
-      <c r="O33">
+      <c r="P33">
         <v>2163507000.0</v>
       </c>
-      <c r="P33">
+      <c r="Q33">
         <v>2157808000.0</v>
       </c>
-      <c r="Q33">
+      <c r="R33">
         <v>2065417000.0</v>
       </c>
-      <c r="R33">
+      <c r="S33">
         <v>1898865000.0</v>
       </c>
-      <c r="S33">
+      <c r="T33">
         <v>1755349000.0</v>
       </c>
-      <c r="T33">
+      <c r="U33">
         <v>1716849000.0</v>
       </c>
-      <c r="U33">
+      <c r="V33">
         <v>1649454000.0</v>
       </c>
-      <c r="V33">
+      <c r="W33">
         <v>1571118000.0</v>
       </c>
-      <c r="W33">
+      <c r="X33">
         <v>1531781000.0</v>
       </c>
-      <c r="X33">
+      <c r="Y33">
         <v>1533463000.0</v>
       </c>
-      <c r="Y33">
+      <c r="Z33">
         <v>1573926000.0</v>
       </c>
-      <c r="Z33">
+      <c r="AA33">
         <v>1462789000.0</v>
       </c>
-      <c r="AA33">
+      <c r="AB33">
         <v>1467761000.0</v>
       </c>
-      <c r="AB33">
+      <c r="AC33">
         <v>1442568000.0</v>
       </c>
-      <c r="AC33">
+      <c r="AD33">
         <v>1394253000.0</v>
       </c>
-      <c r="AD33">
+      <c r="AE33">
         <v>1323433000.0</v>
       </c>
-      <c r="AE33">
+      <c r="AF33">
         <v>1305267000.0</v>
       </c>
-      <c r="AF33">
+      <c r="AG33">
         <v>1507967000.0</v>
       </c>
-      <c r="AG33">
+      <c r="AH33">
         <v>1472108000.0</v>
       </c>
-      <c r="AH33">
+      <c r="AI33">
         <v>605337000.0</v>
       </c>
-      <c r="AI33">
+      <c r="AJ33">
         <v>622285000.0</v>
       </c>
-      <c r="AJ33">
+      <c r="AK33">
         <v>645579000.0</v>
       </c>
-      <c r="AK33">
+      <c r="AL33">
         <v>638471000.0</v>
       </c>
-      <c r="AL33">
+      <c r="AM33">
         <v>650236000.0</v>
       </c>
-      <c r="AM33">
+      <c r="AN33">
         <v>667646000.0</v>
       </c>
-      <c r="AN33">
+      <c r="AO33">
         <v>615686000.0</v>
       </c>
-      <c r="AO33">
+      <c r="AP33">
         <v>690202000.0</v>
       </c>
-      <c r="AP33">
+      <c r="AQ33">
         <v>676508000.0</v>
       </c>
-      <c r="AQ33">
+      <c r="AR33">
         <v>657135000.0</v>
       </c>
-      <c r="AR33">
+      <c r="AS33">
         <v>623399000.0</v>
       </c>
-      <c r="AS33">
+      <c r="AT33">
         <v>592121000.0</v>
       </c>
-      <c r="AT33">
+      <c r="AU33">
         <v>574286000.0</v>
       </c>
-      <c r="AU33">
+      <c r="AV33">
         <v>584216000.0</v>
       </c>
-      <c r="AV33">
+      <c r="AW33">
         <v>561013000.0</v>
       </c>
-      <c r="AW33">
+      <c r="AX33">
         <v>578412000.0</v>
       </c>
-      <c r="AX33">
+      <c r="AY33">
         <v>560608000.0</v>
       </c>
-      <c r="AY33">
+      <c r="AZ33">
         <v>541974000.0</v>
       </c>
-      <c r="AZ33">
+      <c r="BA33">
         <v>534557000.0</v>
       </c>
-      <c r="BA33">
+      <c r="BB33">
         <v>529333000.0</v>
       </c>
-      <c r="BB33">
+      <c r="BC33">
         <v>521579000.0</v>
       </c>
-      <c r="BC33">
+      <c r="BD33">
         <v>515633000.0</v>
       </c>
-      <c r="BD33">
+      <c r="BE33">
         <v>498948000.0</v>
       </c>
-      <c r="BE33">
+      <c r="BF33">
         <v>484970000.0</v>
       </c>
-      <c r="BF33">
+      <c r="BG33">
         <v>496992000.0</v>
       </c>
-      <c r="BG33">
+      <c r="BH33">
         <v>506559000.0</v>
       </c>
-      <c r="BH33">
+      <c r="BI33">
         <v>504369000.0</v>
       </c>
-      <c r="BI33">
+      <c r="BJ33">
         <v>514813000.0</v>
       </c>
-      <c r="BJ33">
+      <c r="BK33">
         <v>518627000.0</v>
       </c>
-      <c r="BK33">
+      <c r="BL33">
         <v>531568000.0</v>
       </c>
-      <c r="BL33">
+      <c r="BM33">
         <v>518467000.0</v>
       </c>
-      <c r="BM33">
+      <c r="BN33">
         <v>528276000.0</v>
       </c>
-      <c r="BN33">
+      <c r="BO33">
         <v>506793000.0</v>
       </c>
-      <c r="BO33">
+      <c r="BP33">
         <v>520112000.0</v>
       </c>
-      <c r="BP33">
+      <c r="BQ33">
         <v>548080000.0</v>
       </c>
-      <c r="BQ33">
+      <c r="BR33">
         <v>583534000.0</v>
       </c>
-      <c r="BR33">
+      <c r="BS33">
         <v>614376000.0</v>
       </c>
-      <c r="BS33">
+      <c r="BT33">
         <v>612461000.0</v>
       </c>
-      <c r="BT33">
+      <c r="BU33">
         <v>619836000.0</v>
       </c>
-      <c r="BU33">
+      <c r="BV33">
         <v>609254000.0</v>
       </c>
-      <c r="BV33">
+      <c r="BW33">
         <v>670934000.0</v>
       </c>
-      <c r="BW33">
+      <c r="BX33">
         <v>686211000.0</v>
       </c>
-      <c r="BX33">
+      <c r="BY33">
         <v>684021000.0</v>
       </c>
-      <c r="BY33">
+      <c r="BZ33">
         <v>658976274.0</v>
       </c>
-      <c r="BZ33">
+      <c r="CA33">
         <v>635449512.0</v>
       </c>
-      <c r="CA33">
+      <c r="CB33">
         <v>614893000.0</v>
       </c>
-      <c r="CB33">
+      <c r="CC33">
         <v>804859628.0</v>
       </c>
-      <c r="CC33">
+      <c r="CD33">
         <v>783555964.0</v>
       </c>
-      <c r="CD33">
+      <c r="CE33">
         <v>800100693.0</v>
       </c>
-      <c r="CE33">
+      <c r="CF33">
         <v>548737337.0</v>
       </c>
-      <c r="CF33">
+      <c r="CG33">
         <v>746920207.0</v>
       </c>
-      <c r="CG33">
+      <c r="CH33">
         <v>726858054.0</v>
       </c>
-      <c r="CH33">
+      <c r="CI33">
         <v>698918606.0</v>
       </c>
-      <c r="CI33"/>
-      <c r="CJ33">
+      <c r="CJ33"/>
+      <c r="CK33">
         <v>624132432.0</v>
       </c>
-      <c r="CK33">
+      <c r="CL33">
         <v>2082338000.0</v>
       </c>
-      <c r="CL33">
+      <c r="CM33">
         <v>441841570.0</v>
       </c>
-      <c r="CM33">
+      <c r="CN33">
         <v>404427733.0</v>
       </c>
-      <c r="CN33">
+      <c r="CO33">
         <v>409178335.0</v>
       </c>
-      <c r="CO33">
+      <c r="CP33">
         <v>400590808.0</v>
       </c>
-      <c r="CP33">
+      <c r="CQ33">
         <v>378364280.0</v>
       </c>
-      <c r="CQ33">
+      <c r="CR33">
         <v>384533989.0</v>
       </c>
-      <c r="CR33">
+      <c r="CS33">
         <v>405346425.0</v>
       </c>
-      <c r="CS33">
+      <c r="CT33">
         <v>419846639.0</v>
       </c>
-      <c r="CT33">
+      <c r="CU33">
         <v>454859225.0</v>
       </c>
-      <c r="CU33"/>
-      <c r="CV33">
+      <c r="CV33"/>
+      <c r="CW33">
         <v>489283195.0</v>
       </c>
-      <c r="CW33">
+      <c r="CX33">
         <v>491133462.0</v>
       </c>
-      <c r="CX33">
+      <c r="CY33">
         <v>508188000.0</v>
       </c>
-      <c r="CY33"/>
-      <c r="CZ33">
+      <c r="CZ33"/>
+      <c r="DA33">
         <v>522861980.0</v>
       </c>
-      <c r="DA33">
+      <c r="DB33">
         <v>507692156.0</v>
       </c>
-      <c r="DB33">
+      <c r="DC33">
         <v>508191954.0</v>
       </c>
-      <c r="DC33">
+      <c r="DD33">
         <v>505750880.0</v>
       </c>
-      <c r="DD33">
+      <c r="DE33">
         <v>468400000.0</v>
       </c>
-      <c r="DE33">
+      <c r="DF33">
         <v>444700000.0</v>
       </c>
-      <c r="DF33">
+      <c r="DG33">
         <v>416200000.0</v>
       </c>
-      <c r="DG33">
+      <c r="DH33">
         <v>400700000.0</v>
       </c>
-      <c r="DH33">
+      <c r="DI33">
         <v>391300000.0</v>
       </c>
-      <c r="DI33">
+      <c r="DJ33">
         <v>379300000.0</v>
       </c>
-      <c r="DJ33">
+      <c r="DK33">
         <v>319800000.0</v>
       </c>
-      <c r="DK33">
+      <c r="DL33">
         <v>325000000.0</v>
       </c>
-      <c r="DL33">
+      <c r="DM33">
         <v>254500000.0</v>
       </c>
-      <c r="DM33">
+      <c r="DN33">
         <v>225600000.0</v>
       </c>
-      <c r="DN33">
+      <c r="DO33">
         <v>195400000.0</v>
       </c>
-      <c r="DO33">
+      <c r="DP33">
         <v>177500000.0</v>
       </c>
-      <c r="DP33">
+      <c r="DQ33">
         <v>171600000.0</v>
       </c>
-      <c r="DQ33">
+      <c r="DR33">
         <v>164900000.0</v>
       </c>
     </row>
-    <row r="34" spans="1:121">
+    <row r="34" spans="1:122">
       <c r="A34" t="s">
         <v>63</v>
       </c>
       <c r="B34"/>
       <c r="C34"/>
       <c r="D34"/>
       <c r="E34"/>
       <c r="F34"/>
       <c r="G34"/>
       <c r="H34"/>
       <c r="I34"/>
       <c r="J34"/>
       <c r="K34"/>
       <c r="L34"/>
-      <c r="M34">
+      <c r="M34"/>
+      <c r="N34">
         <v>7629000.0</v>
       </c>
-      <c r="N34">
+      <c r="O34">
         <v>8168000.0</v>
       </c>
-      <c r="O34">
+      <c r="P34">
         <v>8408000.0</v>
       </c>
-      <c r="P34">
+      <c r="Q34">
         <v>8580000.0</v>
       </c>
-      <c r="Q34">
+      <c r="R34">
         <v>9078000.0</v>
       </c>
-      <c r="R34">
+      <c r="S34">
         <v>8548000.0</v>
       </c>
-      <c r="S34">
+      <c r="T34">
         <v>9053000.0</v>
       </c>
-      <c r="T34">
+      <c r="U34">
         <v>9346000.0</v>
       </c>
-      <c r="U34">
+      <c r="V34">
         <v>9889000.0</v>
       </c>
-      <c r="V34">
+      <c r="W34">
         <v>10464000.0</v>
       </c>
-      <c r="W34">
+      <c r="X34">
         <v>11018000.0</v>
       </c>
-      <c r="X34">
+      <c r="Y34">
         <v>11159000.0</v>
       </c>
-      <c r="Y34">
+      <c r="Z34">
         <v>11655000.0</v>
       </c>
-      <c r="Z34">
+      <c r="AA34">
         <v>12186000.0</v>
       </c>
-      <c r="AA34">
+      <c r="AB34">
         <v>12738000.0</v>
       </c>
-      <c r="AB34">
+      <c r="AC34">
         <v>17687000.0</v>
       </c>
-      <c r="AC34">
+      <c r="AD34">
         <v>16685000.0</v>
       </c>
-      <c r="AD34">
+      <c r="AE34">
         <v>18761000.0</v>
       </c>
-      <c r="AE34">
+      <c r="AF34">
         <v>6973000.0</v>
       </c>
-      <c r="AF34">
+      <c r="AG34">
         <v>2011000.0</v>
       </c>
-      <c r="AG34">
+      <c r="AH34">
         <v>19025000.0</v>
       </c>
-      <c r="AH34"/>
       <c r="AI34"/>
       <c r="AJ34"/>
       <c r="AK34"/>
       <c r="AL34"/>
       <c r="AM34"/>
       <c r="AN34"/>
       <c r="AO34"/>
       <c r="AP34"/>
       <c r="AQ34"/>
       <c r="AR34"/>
       <c r="AS34"/>
       <c r="AT34"/>
       <c r="AU34"/>
       <c r="AV34"/>
       <c r="AW34"/>
       <c r="AX34"/>
       <c r="AY34"/>
       <c r="AZ34"/>
       <c r="BA34"/>
       <c r="BB34"/>
       <c r="BC34"/>
       <c r="BD34"/>
       <c r="BE34"/>
       <c r="BF34"/>
       <c r="BG34"/>
@@ -13705,848 +13777,855 @@
       <c r="CS34"/>
       <c r="CT34"/>
       <c r="CU34"/>
       <c r="CV34"/>
       <c r="CW34"/>
       <c r="CX34"/>
       <c r="CY34"/>
       <c r="CZ34"/>
       <c r="DA34"/>
       <c r="DB34"/>
       <c r="DC34"/>
       <c r="DD34"/>
       <c r="DE34"/>
       <c r="DF34"/>
       <c r="DG34"/>
       <c r="DH34"/>
       <c r="DI34"/>
       <c r="DJ34"/>
       <c r="DK34"/>
       <c r="DL34"/>
       <c r="DM34"/>
       <c r="DN34"/>
       <c r="DO34"/>
       <c r="DP34"/>
       <c r="DQ34"/>
+      <c r="DR34"/>
     </row>
-    <row r="35" spans="1:121">
+    <row r="35" spans="1:122">
       <c r="A35" t="s">
         <v>64</v>
       </c>
       <c r="B35">
+        <v>2629762000.0</v>
+      </c>
+      <c r="C35">
         <v>239865000.0</v>
       </c>
-      <c r="C35">
+      <c r="D35">
         <v>2347127000.0</v>
       </c>
-      <c r="D35">
+      <c r="E35">
         <v>241051000.0</v>
       </c>
-      <c r="E35">
+      <c r="F35">
         <v>2256638000.0</v>
       </c>
-      <c r="F35">
+      <c r="G35">
         <v>230014000.0</v>
       </c>
-      <c r="G35">
+      <c r="H35">
         <v>258282000.0</v>
       </c>
-      <c r="H35">
+      <c r="I35">
         <v>258401000.0</v>
       </c>
-      <c r="I35">
+      <c r="J35">
         <v>259268000.0</v>
       </c>
-      <c r="J35">
+      <c r="K35">
         <v>259094000.0</v>
       </c>
-      <c r="K35">
+      <c r="L35">
         <v>263770000.0</v>
       </c>
-      <c r="L35">
+      <c r="M35">
         <v>251209000.0</v>
       </c>
-      <c r="M35">
+      <c r="N35">
         <v>212597000.0</v>
       </c>
-      <c r="N35">
+      <c r="O35">
         <v>211350000.0</v>
       </c>
-      <c r="O35">
+      <c r="P35">
         <v>249481000.0</v>
       </c>
-      <c r="P35">
+      <c r="Q35">
         <v>254160000.0</v>
       </c>
-      <c r="Q35">
+      <c r="R35">
         <v>252503000.0</v>
       </c>
-      <c r="R35">
+      <c r="S35">
         <v>250285000.0</v>
       </c>
-      <c r="S35">
+      <c r="T35">
         <v>247236000.0</v>
       </c>
-      <c r="T35">
+      <c r="U35">
         <v>235907000.0</v>
       </c>
-      <c r="U35">
+      <c r="V35">
         <v>233451000.0</v>
       </c>
-      <c r="V35">
+      <c r="W35">
         <v>196217000.0</v>
       </c>
-      <c r="W35">
+      <c r="X35">
         <v>165543000.0</v>
       </c>
-      <c r="X35">
+      <c r="Y35">
         <v>132354000.0</v>
       </c>
-      <c r="Y35">
+      <c r="Z35">
         <v>172091000.0</v>
       </c>
-      <c r="Z35">
+      <c r="AA35">
         <v>169366000.0</v>
       </c>
-      <c r="AA35">
+      <c r="AB35">
         <v>196693000.0</v>
       </c>
-      <c r="AB35">
+      <c r="AC35">
         <v>199312000.0</v>
       </c>
-      <c r="AC35">
+      <c r="AD35">
         <v>197675000.0</v>
       </c>
-      <c r="AD35">
+      <c r="AE35">
         <v>171474000.0</v>
       </c>
-      <c r="AE35">
+      <c r="AF35">
         <v>165783000.0</v>
       </c>
-      <c r="AF35">
+      <c r="AG35">
         <v>159892000.0</v>
       </c>
-      <c r="AG35">
+      <c r="AH35">
         <v>169273000.0</v>
       </c>
-      <c r="AH35">
+      <c r="AI35">
         <v>337057000.0</v>
       </c>
-      <c r="AI35">
+      <c r="AJ35">
         <v>340159000.0</v>
       </c>
-      <c r="AJ35">
+      <c r="AK35">
         <v>373770000.0</v>
       </c>
-      <c r="AK35">
+      <c r="AL35">
         <v>371371000.0</v>
       </c>
-      <c r="AL35">
+      <c r="AM35">
         <v>382074000.0</v>
       </c>
-      <c r="AM35">
+      <c r="AN35">
         <v>394973000.0</v>
       </c>
-      <c r="AN35">
+      <c r="AO35">
         <v>352196000.0</v>
       </c>
-      <c r="AO35">
+      <c r="AP35">
         <v>446720000.0</v>
       </c>
-      <c r="AP35">
+      <c r="AQ35">
         <v>418681000.0</v>
       </c>
-      <c r="AQ35">
+      <c r="AR35">
         <v>404540000.0</v>
       </c>
-      <c r="AR35">
+      <c r="AS35">
         <v>377928000.0</v>
       </c>
-      <c r="AS35">
+      <c r="AT35">
         <v>360973000.0</v>
       </c>
-      <c r="AT35">
+      <c r="AU35">
         <v>353342000.0</v>
       </c>
-      <c r="AU35">
+      <c r="AV35">
         <v>348795000.0</v>
       </c>
-      <c r="AV35">
+      <c r="AW35">
         <v>335809000.0</v>
       </c>
-      <c r="AW35">
+      <c r="AX35">
         <v>328453000.0</v>
       </c>
-      <c r="AX35">
+      <c r="AY35">
         <v>315976000.0</v>
       </c>
-      <c r="AY35">
+      <c r="AZ35">
         <v>314958000.0</v>
       </c>
-      <c r="AZ35">
+      <c r="BA35">
         <v>338371000.0</v>
       </c>
-      <c r="BA35">
+      <c r="BB35">
         <v>342698000.0</v>
       </c>
-      <c r="BB35">
+      <c r="BC35">
         <v>319644000.0</v>
       </c>
-      <c r="BC35">
+      <c r="BD35">
         <v>322770000.0</v>
       </c>
-      <c r="BD35">
+      <c r="BE35">
         <v>295296000.0</v>
       </c>
-      <c r="BE35">
+      <c r="BF35">
         <v>294578000.0</v>
       </c>
-      <c r="BF35">
+      <c r="BG35">
         <v>343520000.0</v>
       </c>
-      <c r="BG35">
+      <c r="BH35">
         <v>351739000.0</v>
       </c>
-      <c r="BH35">
+      <c r="BI35">
         <v>349887000.0</v>
       </c>
-      <c r="BI35">
+      <c r="BJ35">
         <v>365457000.0</v>
       </c>
-      <c r="BJ35">
+      <c r="BK35">
         <v>365308000.0</v>
       </c>
-      <c r="BK35">
+      <c r="BL35">
         <v>380532000.0</v>
       </c>
-      <c r="BL35">
+      <c r="BM35">
         <v>373679000.0</v>
       </c>
-      <c r="BM35">
+      <c r="BN35">
         <v>382404000.0</v>
       </c>
-      <c r="BN35">
+      <c r="BO35">
         <v>361146000.0</v>
       </c>
-      <c r="BO35">
+      <c r="BP35">
         <v>382522000.0</v>
       </c>
-      <c r="BP35">
+      <c r="BQ35">
         <v>399280000.0</v>
       </c>
-      <c r="BQ35">
+      <c r="BR35">
         <v>424394000.0</v>
       </c>
-      <c r="BR35">
+      <c r="BS35">
         <v>460411000.0</v>
       </c>
-      <c r="BS35">
+      <c r="BT35">
         <v>462650000.0</v>
       </c>
-      <c r="BT35">
+      <c r="BU35">
         <v>464508000.0</v>
       </c>
-      <c r="BU35">
+      <c r="BV35">
         <v>459172000.0</v>
       </c>
-      <c r="BV35">
+      <c r="BW35">
         <v>529509000.0</v>
       </c>
-      <c r="BW35">
+      <c r="BX35">
         <v>546752000.0</v>
       </c>
-      <c r="BX35">
+      <c r="BY35">
         <v>542450000.0</v>
       </c>
-      <c r="BY35">
+      <c r="BZ35">
         <v>506277326.0</v>
       </c>
-      <c r="BZ35">
+      <c r="CA35">
         <v>494896873.0</v>
       </c>
-      <c r="CA35">
+      <c r="CB35">
         <v>460194000.0</v>
       </c>
-      <c r="CB35">
+      <c r="CC35">
         <v>669711997.0</v>
       </c>
-      <c r="CC35">
+      <c r="CD35">
         <v>655821238.0</v>
       </c>
-      <c r="CD35">
+      <c r="CE35">
         <v>669310834.0</v>
       </c>
-      <c r="CE35">
+      <c r="CF35">
         <v>405241232.0</v>
       </c>
-      <c r="CF35">
+      <c r="CG35">
         <v>613682942.0</v>
       </c>
-      <c r="CG35">
+      <c r="CH35">
         <v>592993407.0</v>
       </c>
-      <c r="CH35">
+      <c r="CI35">
         <v>566947198.0</v>
       </c>
-      <c r="CI35"/>
-      <c r="CJ35">
+      <c r="CJ35"/>
+      <c r="CK35">
         <v>484072305.0</v>
       </c>
-      <c r="CK35">
+      <c r="CL35">
         <v>442500000.0</v>
       </c>
-      <c r="CL35">
+      <c r="CM35">
         <v>319795419.0</v>
       </c>
-      <c r="CM35">
+      <c r="CN35">
         <v>293180887.0</v>
       </c>
-      <c r="CN35">
+      <c r="CO35">
         <v>267253247.0</v>
       </c>
-      <c r="CO35">
+      <c r="CP35">
         <v>264847755.0</v>
       </c>
-      <c r="CP35">
+      <c r="CQ35">
         <v>247367394.0</v>
       </c>
-      <c r="CQ35">
+      <c r="CR35">
         <v>257833359.0</v>
       </c>
-      <c r="CR35">
+      <c r="CS35">
         <v>165946077.0</v>
       </c>
-      <c r="CS35">
+      <c r="CT35">
         <v>282393823.0</v>
       </c>
-      <c r="CT35">
+      <c r="CU35">
         <v>318679475.0</v>
       </c>
-      <c r="CU35"/>
-      <c r="CV35">
+      <c r="CV35"/>
+      <c r="CW35">
         <v>337389138.0</v>
       </c>
-      <c r="CW35">
+      <c r="CX35">
         <v>399006846.0</v>
       </c>
-      <c r="CX35">
+      <c r="CY35">
         <v>395550526.0</v>
       </c>
-      <c r="CY35"/>
-      <c r="CZ35">
+      <c r="CZ35"/>
+      <c r="DA35">
         <v>232435495.0</v>
       </c>
-      <c r="DA35">
+      <c r="DB35">
         <v>241393703.0</v>
       </c>
-      <c r="DB35">
+      <c r="DC35">
         <v>238432477.0</v>
       </c>
-      <c r="DC35">
+      <c r="DD35">
         <v>278648528.0</v>
       </c>
-      <c r="DD35">
+      <c r="DE35">
         <v>329200000.0</v>
       </c>
-      <c r="DE35">
+      <c r="DF35">
         <v>309800000.0</v>
       </c>
-      <c r="DF35">
+      <c r="DG35">
         <v>281300000.0</v>
       </c>
-      <c r="DG35">
+      <c r="DH35">
         <v>271700000.0</v>
       </c>
-      <c r="DH35">
+      <c r="DI35">
         <v>177800000.0</v>
       </c>
-      <c r="DI35">
+      <c r="DJ35">
         <v>242500000.0</v>
       </c>
-      <c r="DJ35">
+      <c r="DK35">
         <v>197900000.0</v>
       </c>
-      <c r="DK35">
+      <c r="DL35">
         <v>190300000.0</v>
       </c>
-      <c r="DL35">
+      <c r="DM35">
         <v>123200000.0</v>
       </c>
-      <c r="DM35">
+      <c r="DN35">
         <v>95500000.0</v>
       </c>
-      <c r="DN35">
+      <c r="DO35">
         <v>140200000.0</v>
       </c>
-      <c r="DO35">
+      <c r="DP35">
         <v>125800000.0</v>
       </c>
-      <c r="DP35">
+      <c r="DQ35">
         <v>115200000.0</v>
       </c>
-      <c r="DQ35">
+      <c r="DR35">
         <v>115000000.0</v>
       </c>
     </row>
-    <row r="36" spans="1:121">
+    <row r="36" spans="1:122">
       <c r="A36" t="s">
         <v>65</v>
       </c>
       <c r="B36">
+        <v>-2735430000.0</v>
+      </c>
+      <c r="C36">
         <v>80836000.0</v>
       </c>
-      <c r="C36">
+      <c r="D36">
         <v>-2527675000.0</v>
       </c>
-      <c r="D36">
+      <c r="E36">
         <v>112834000.0</v>
       </c>
-      <c r="E36">
+      <c r="F36">
         <v>-2447449000.0</v>
       </c>
-      <c r="F36">
+      <c r="G36">
         <v>63899000.0</v>
       </c>
-      <c r="G36">
+      <c r="H36">
         <v>111561000.0</v>
       </c>
-      <c r="H36">
+      <c r="I36">
         <v>105456000.0</v>
       </c>
-      <c r="I36">
+      <c r="J36">
         <v>109375000.0</v>
       </c>
-      <c r="J36">
+      <c r="K36">
         <v>152243000.0</v>
       </c>
-      <c r="K36">
+      <c r="L36">
         <v>138194000.0</v>
       </c>
-      <c r="L36">
+      <c r="M36">
         <v>134907000.0</v>
       </c>
-      <c r="M36">
+      <c r="N36">
         <v>88156000.0</v>
       </c>
-      <c r="N36">
+      <c r="O36">
         <v>159696000.0</v>
       </c>
-      <c r="O36">
+      <c r="P36">
         <v>114100000.0</v>
       </c>
-      <c r="P36">
+      <c r="Q36">
         <v>120572000.0</v>
       </c>
-      <c r="Q36">
+      <c r="R36">
         <v>142543000.0</v>
       </c>
-      <c r="R36">
+      <c r="S36">
         <v>137453000.0</v>
       </c>
-      <c r="S36">
+      <c r="T36">
         <v>120820000.0</v>
       </c>
-      <c r="T36">
+      <c r="U36">
         <v>121851000.0</v>
       </c>
-      <c r="U36">
+      <c r="V36">
         <v>133133000.0</v>
       </c>
-      <c r="V36">
+      <c r="W36">
         <v>146793000.0</v>
       </c>
-      <c r="W36">
+      <c r="X36">
         <v>135448000.0</v>
       </c>
-      <c r="X36">
+      <c r="Y36">
         <v>116111000.0</v>
       </c>
-      <c r="Y36">
+      <c r="Z36">
         <v>154044000.0</v>
       </c>
-      <c r="Z36">
+      <c r="AA36">
         <v>105875000.0</v>
       </c>
-      <c r="AA36">
+      <c r="AB36">
         <v>125206000.0</v>
       </c>
-      <c r="AB36">
+      <c r="AC36">
         <v>116274000.0</v>
       </c>
-      <c r="AC36">
+      <c r="AD36">
         <v>119768000.0</v>
       </c>
-      <c r="AD36">
+      <c r="AE36">
         <v>109677000.0</v>
       </c>
-      <c r="AE36">
+      <c r="AF36">
         <v>108576000.0</v>
       </c>
-      <c r="AF36">
+      <c r="AG36">
         <v>225300000.0</v>
       </c>
-      <c r="AG36">
+      <c r="AH36">
         <v>116926000.0</v>
       </c>
-      <c r="AH36">
+      <c r="AI36">
         <v>268304000.0</v>
       </c>
-      <c r="AI36">
+      <c r="AJ36">
         <v>8773000.0</v>
       </c>
-      <c r="AJ36">
+      <c r="AK36">
         <v>335061000.0</v>
       </c>
-      <c r="AK36">
+      <c r="AL36">
         <v>330347000.0</v>
       </c>
-      <c r="AL36">
+      <c r="AM36">
         <v>343234000.0</v>
       </c>
-      <c r="AM36">
+      <c r="AN36">
         <v>369128000.0</v>
       </c>
-      <c r="AN36">
+      <c r="AO36">
         <v>397061000.0</v>
       </c>
-      <c r="AO36">
+      <c r="AP36">
         <v>498496000.0</v>
       </c>
-      <c r="AP36">
+      <c r="AQ36">
         <v>498565000.0</v>
       </c>
-      <c r="AQ36">
+      <c r="AR36">
         <v>487478000.0</v>
       </c>
-      <c r="AR36">
+      <c r="AS36">
         <v>459705000.0</v>
       </c>
-      <c r="AS36">
+      <c r="AT36">
         <v>438354000.0</v>
       </c>
-      <c r="AT36">
+      <c r="AU36">
         <v>432458000.0</v>
       </c>
-      <c r="AU36">
+      <c r="AV36">
         <v>437492000.0</v>
       </c>
-      <c r="AV36">
+      <c r="AW36">
         <v>420060000.0</v>
       </c>
-      <c r="AW36">
+      <c r="AX36">
         <v>442298000.0</v>
       </c>
-      <c r="AX36">
+      <c r="AY36">
         <v>438072000.0</v>
       </c>
-      <c r="AY36">
+      <c r="AZ36">
         <v>421331000.0</v>
       </c>
-      <c r="AZ36">
+      <c r="BA36">
         <v>420208000.0</v>
       </c>
-      <c r="BA36">
+      <c r="BB36">
         <v>416587000.0</v>
       </c>
-      <c r="BB36">
+      <c r="BC36">
         <v>412300000.0</v>
       </c>
-      <c r="BC36">
+      <c r="BD36">
         <v>406260000.0</v>
       </c>
-      <c r="BD36">
+      <c r="BE36">
         <v>54200000.0</v>
       </c>
-      <c r="BE36">
+      <c r="BF36">
         <v>52972000.0</v>
       </c>
-      <c r="BF36">
+      <c r="BG36">
         <v>50529000.0</v>
       </c>
-      <c r="BG36">
+      <c r="BH36">
         <v>356356000.0</v>
       </c>
-      <c r="BH36">
+      <c r="BI36">
         <v>349731000.0</v>
       </c>
-      <c r="BI36">
+      <c r="BJ36">
         <v>43910000.0</v>
       </c>
-      <c r="BJ36">
+      <c r="BK36">
         <v>43391000.0</v>
       </c>
-      <c r="BK36">
+      <c r="BL36">
         <v>365690000.0</v>
       </c>
-      <c r="BL36">
+      <c r="BM36">
         <v>41060000.0</v>
       </c>
-      <c r="BM36">
+      <c r="BN36">
         <v>40505000.0</v>
       </c>
-      <c r="BN36">
+      <c r="BO36">
         <v>40643000.0</v>
       </c>
-      <c r="BO36">
+      <c r="BP36">
         <v>361523000.0</v>
       </c>
-      <c r="BP36">
+      <c r="BQ36">
         <v>38683000.0</v>
       </c>
-      <c r="BQ36">
+      <c r="BR36">
         <v>39949000.0</v>
       </c>
-      <c r="BR36">
+      <c r="BS36">
         <v>39877000.0</v>
       </c>
-      <c r="BS36">
+      <c r="BT36">
         <v>36445000.0</v>
       </c>
-      <c r="BT36">
+      <c r="BU36">
         <v>32008000.0</v>
       </c>
-      <c r="BU36">
+      <c r="BV36">
         <v>28409000.0</v>
       </c>
-      <c r="BV36">
+      <c r="BW36">
         <v>25999000.0</v>
       </c>
-      <c r="BW36">
+      <c r="BX36">
         <v>27600000.0</v>
       </c>
-      <c r="BX36">
+      <c r="BY36">
         <v>22554000.0</v>
       </c>
-      <c r="BY36">
+      <c r="BZ36">
         <v>21039790.0</v>
       </c>
-      <c r="BZ36">
+      <c r="CA36">
         <v>17513787.0</v>
       </c>
-      <c r="CA36">
+      <c r="CB36">
         <v>16428000.0</v>
       </c>
-      <c r="CB36">
+      <c r="CC36">
         <v>16837798.0</v>
       </c>
-      <c r="CC36">
+      <c r="CD36">
         <v>16092120.0</v>
       </c>
-      <c r="CD36">
+      <c r="CE36">
         <v>17006832.0</v>
       </c>
-      <c r="CE36">
+      <c r="CF36">
         <v>13053159.0</v>
       </c>
-      <c r="CF36">
+      <c r="CG36">
         <v>17576969.0</v>
       </c>
-      <c r="CG36">
+      <c r="CH36">
         <v>18075818.0</v>
       </c>
-      <c r="CH36">
+      <c r="CI36">
         <v>18719070.0</v>
       </c>
-      <c r="CI36"/>
-      <c r="CJ36">
+      <c r="CJ36"/>
+      <c r="CK36">
         <v>18670871.0</v>
       </c>
-      <c r="CK36">
+      <c r="CL36">
         <v>2070016121.0</v>
       </c>
-      <c r="CL36">
+      <c r="CM36">
         <v>13055113.0</v>
       </c>
-      <c r="CM36">
+      <c r="CN36">
         <v>15295253.0</v>
       </c>
-      <c r="CN36">
+      <c r="CO36">
         <v>15488674.0</v>
       </c>
-      <c r="CO36">
+      <c r="CP36">
         <v>13275944.0</v>
       </c>
-      <c r="CP36">
+      <c r="CQ36">
         <v>14624700.0</v>
       </c>
-      <c r="CQ36">
+      <c r="CR36">
         <v>17222825.0</v>
       </c>
-      <c r="CR36">
+      <c r="CS36">
         <v>16726496.0</v>
       </c>
-      <c r="CS36">
+      <c r="CT36">
         <v>6315794.0</v>
       </c>
-      <c r="CT36">
+      <c r="CU36">
         <v>6721164.0</v>
       </c>
-      <c r="CU36"/>
-      <c r="CV36">
+      <c r="CV36"/>
+      <c r="CW36">
         <v>5846027.0</v>
       </c>
-      <c r="CW36">
+      <c r="CX36">
         <v>5731489.0</v>
       </c>
-      <c r="CX36">
+      <c r="CY36">
         <v>6157523.0</v>
       </c>
-      <c r="CY36"/>
-      <c r="CZ36">
+      <c r="CZ36"/>
+      <c r="DA36">
         <v>4780236.0</v>
       </c>
-      <c r="DA36">
+      <c r="DB36">
         <v>3568756.0</v>
       </c>
-      <c r="DB36">
+      <c r="DC36">
         <v>3558090.0</v>
       </c>
-      <c r="DC36">
+      <c r="DD36">
         <v>3256233.0</v>
       </c>
-      <c r="DD36">
+      <c r="DE36">
         <v>3100000.0</v>
       </c>
-      <c r="DE36">
+      <c r="DF36">
         <v>2800000.0</v>
       </c>
-      <c r="DF36">
+      <c r="DG36">
         <v>2400000.0</v>
       </c>
-      <c r="DG36">
+      <c r="DH36">
         <v>3200000.0</v>
       </c>
-      <c r="DH36">
+      <c r="DI36">
         <v>4000000.0</v>
       </c>
-      <c r="DI36">
+      <c r="DJ36">
         <v>4600000.0</v>
       </c>
-      <c r="DJ36">
+      <c r="DK36">
         <v>4200000.0</v>
       </c>
-      <c r="DK36">
+      <c r="DL36">
         <v>2500000.0</v>
       </c>
-      <c r="DL36">
+      <c r="DM36">
         <v>3700000.0</v>
       </c>
-      <c r="DM36">
+      <c r="DN36">
         <v>3600000.0</v>
       </c>
-      <c r="DN36">
+      <c r="DO36">
         <v>4000000.0</v>
       </c>
-      <c r="DO36">
+      <c r="DP36">
         <v>-177500000.0</v>
       </c>
-      <c r="DP36">
+      <c r="DQ36">
         <v>3600000.0</v>
       </c>
-      <c r="DQ36">
+      <c r="DR36">
         <v>2400000.0</v>
       </c>
     </row>
-    <row r="37" spans="1:121">
+    <row r="37" spans="1:122">
       <c r="A37" t="s">
         <v>66</v>
       </c>
       <c r="B37"/>
       <c r="C37"/>
       <c r="D37"/>
       <c r="E37"/>
       <c r="F37"/>
       <c r="G37"/>
       <c r="H37"/>
       <c r="I37"/>
       <c r="J37"/>
       <c r="K37"/>
       <c r="L37"/>
-      <c r="M37">
-[...1 lines deleted...]
-      </c>
+      <c r="M37"/>
       <c r="N37">
         <v>68788000.0</v>
       </c>
       <c r="O37">
         <v>68788000.0</v>
       </c>
       <c r="P37">
         <v>68788000.0</v>
       </c>
       <c r="Q37">
         <v>68788000.0</v>
       </c>
       <c r="R37">
         <v>68788000.0</v>
       </c>
       <c r="S37">
         <v>68788000.0</v>
       </c>
       <c r="T37">
+        <v>68788000.0</v>
+      </c>
+      <c r="U37">
         <v>71368000.0</v>
       </c>
-      <c r="U37">
+      <c r="V37">
         <v>72096000.0</v>
       </c>
-      <c r="V37">
+      <c r="W37">
         <v>72282000.0</v>
       </c>
-      <c r="W37">
+      <c r="X37">
         <v>73153000.0</v>
       </c>
-      <c r="X37">
+      <c r="Y37">
         <v>72740000.0</v>
       </c>
-      <c r="Y37">
+      <c r="Z37">
         <v>70655000.0</v>
       </c>
-      <c r="Z37">
+      <c r="AA37">
         <v>70455000.0</v>
       </c>
-      <c r="AA37">
+      <c r="AB37">
         <v>71320000.0</v>
       </c>
-      <c r="AB37">
+      <c r="AC37">
         <v>29304000.0</v>
       </c>
-      <c r="AC37">
+      <c r="AD37">
         <v>27436000.0</v>
       </c>
-      <c r="AD37">
+      <c r="AE37">
         <v>27171000.0</v>
       </c>
-      <c r="AE37">
+      <c r="AF37">
         <v>27596000.0</v>
       </c>
-      <c r="AF37">
+      <c r="AG37">
         <v>27495000.0</v>
       </c>
-      <c r="AG37">
+      <c r="AH37">
         <v>27236000.0</v>
       </c>
-      <c r="AH37"/>
       <c r="AI37"/>
       <c r="AJ37"/>
       <c r="AK37"/>
       <c r="AL37"/>
       <c r="AM37"/>
       <c r="AN37"/>
       <c r="AO37"/>
       <c r="AP37"/>
       <c r="AQ37"/>
       <c r="AR37"/>
       <c r="AS37"/>
       <c r="AT37"/>
       <c r="AU37"/>
       <c r="AV37"/>
       <c r="AW37"/>
       <c r="AX37"/>
       <c r="AY37"/>
       <c r="AZ37"/>
       <c r="BA37"/>
       <c r="BB37"/>
       <c r="BC37"/>
       <c r="BD37"/>
       <c r="BE37"/>
       <c r="BF37"/>
       <c r="BG37"/>
@@ -14590,1663 +14669,1675 @@
       <c r="CS37"/>
       <c r="CT37"/>
       <c r="CU37"/>
       <c r="CV37"/>
       <c r="CW37"/>
       <c r="CX37"/>
       <c r="CY37"/>
       <c r="CZ37"/>
       <c r="DA37"/>
       <c r="DB37"/>
       <c r="DC37"/>
       <c r="DD37"/>
       <c r="DE37"/>
       <c r="DF37"/>
       <c r="DG37"/>
       <c r="DH37"/>
       <c r="DI37"/>
       <c r="DJ37"/>
       <c r="DK37"/>
       <c r="DL37"/>
       <c r="DM37"/>
       <c r="DN37"/>
       <c r="DO37"/>
       <c r="DP37"/>
       <c r="DQ37"/>
+      <c r="DR37"/>
     </row>
-    <row r="38" spans="1:121">
+    <row r="38" spans="1:122">
       <c r="A38" t="s">
         <v>67</v>
       </c>
       <c r="B38">
+        <v>69625000.0</v>
+      </c>
+      <c r="C38">
         <v>54987000.0</v>
       </c>
-      <c r="C38">
+      <c r="D38">
         <v>57035000.0</v>
       </c>
-      <c r="D38">
+      <c r="E38">
         <v>116540000.0</v>
       </c>
-      <c r="E38">
+      <c r="F38">
         <v>164395000.0</v>
       </c>
-      <c r="F38">
+      <c r="G38">
         <v>197629000.0</v>
       </c>
-      <c r="G38">
+      <c r="H38">
         <v>2516544000.0</v>
       </c>
-      <c r="H38">
+      <c r="I38">
         <v>115353000.0</v>
       </c>
-      <c r="I38">
+      <c r="J38">
         <v>109048000.0</v>
       </c>
-      <c r="J38">
+      <c r="K38">
         <v>107308000.0</v>
       </c>
-      <c r="K38">
+      <c r="L38">
         <v>107323000.0</v>
       </c>
-      <c r="L38">
+      <c r="M38">
         <v>2558627000.0</v>
       </c>
-      <c r="M38">
+      <c r="N38">
         <v>2157369000.0</v>
       </c>
-      <c r="N38">
+      <c r="O38">
         <v>-219308000.0</v>
       </c>
-      <c r="O38">
+      <c r="P38">
         <v>64828000.0</v>
       </c>
-      <c r="P38">
+      <c r="Q38">
         <v>73672000.0</v>
       </c>
-      <c r="Q38">
+      <c r="R38">
         <v>91924000.0</v>
       </c>
-      <c r="R38">
+      <c r="S38">
         <v>77982000.0</v>
       </c>
-      <c r="S38">
+      <c r="T38">
         <v>84502000.0</v>
       </c>
-      <c r="T38">
+      <c r="U38">
         <v>1533442668.0</v>
       </c>
-      <c r="U38">
+      <c r="V38">
         <v>85898000.0</v>
       </c>
-      <c r="V38">
+      <c r="W38">
         <v>109571000.0</v>
       </c>
-      <c r="W38">
+      <c r="X38">
         <v>144543000.0</v>
       </c>
-      <c r="X38">
+      <c r="Y38">
         <v>73407000.0</v>
       </c>
-      <c r="Y38">
+      <c r="Z38">
         <v>107526000.0</v>
       </c>
-      <c r="Z38">
+      <c r="AA38">
         <v>60874000.0</v>
       </c>
-      <c r="AA38">
+      <c r="AB38">
         <v>136787000.0</v>
       </c>
-      <c r="AB38">
+      <c r="AC38">
         <v>82983000.0</v>
       </c>
-      <c r="AC38">
+      <c r="AD38">
         <v>82758000.0</v>
       </c>
-      <c r="AD38">
+      <c r="AE38">
         <v>77061000.0</v>
       </c>
-      <c r="AE38">
+      <c r="AF38">
         <v>74705000.0</v>
       </c>
-      <c r="AF38">
+      <c r="AG38">
         <v>92418000.0</v>
       </c>
-      <c r="AG38">
+      <c r="AH38">
         <v>95149000.0</v>
       </c>
-      <c r="AH38">
+      <c r="AI38">
         <v>156290000.0</v>
       </c>
-      <c r="AI38">
+      <c r="AJ38">
         <v>323583000.0</v>
       </c>
-      <c r="AJ38">
+      <c r="AK38">
         <v>318494000.0</v>
       </c>
-      <c r="AK38">
+      <c r="AL38">
         <v>317210000.0</v>
       </c>
-      <c r="AL38">
+      <c r="AM38">
         <v>315755000.0</v>
       </c>
-      <c r="AM38">
+      <c r="AN38">
         <v>307419000.0</v>
       </c>
-      <c r="AN38">
+      <c r="AO38">
         <v>226925000.0</v>
       </c>
-      <c r="AO38">
+      <c r="AP38">
         <v>201427000.0</v>
       </c>
-      <c r="AP38">
+      <c r="AQ38">
         <v>184440000.0</v>
       </c>
-      <c r="AQ38">
+      <c r="AR38">
         <v>178868000.0</v>
       </c>
-      <c r="AR38">
+      <c r="AS38">
         <v>173641000.0</v>
       </c>
-      <c r="AS38">
+      <c r="AT38">
         <v>167660000.0</v>
       </c>
-      <c r="AT38">
+      <c r="AU38">
         <v>145088000.0</v>
       </c>
-      <c r="AU38">
+      <c r="AV38">
         <v>153415000.0</v>
       </c>
-      <c r="AV38">
+      <c r="AW38">
         <v>144198000.0</v>
       </c>
-      <c r="AW38">
+      <c r="AX38">
         <v>151606000.0</v>
       </c>
-      <c r="AX38">
+      <c r="AY38">
         <v>139548000.0</v>
       </c>
-      <c r="AY38">
+      <c r="AZ38">
         <v>183499000.0</v>
       </c>
-      <c r="AZ38">
+      <c r="BA38">
         <v>129506000.0</v>
       </c>
-      <c r="BA38">
+      <c r="BB38">
         <v>175480000.0</v>
       </c>
-      <c r="BB38">
+      <c r="BC38">
         <v>169996000.0</v>
       </c>
-      <c r="BC38">
+      <c r="BD38">
         <v>163725000.0</v>
       </c>
-      <c r="BD38">
+      <c r="BE38">
         <v>159638000.0</v>
       </c>
-      <c r="BE38">
+      <c r="BF38">
         <v>152476000.0</v>
       </c>
-      <c r="BF38">
+      <c r="BG38">
         <v>149329000.0</v>
       </c>
-      <c r="BG38">
+      <c r="BH38">
         <v>144767000.0</v>
       </c>
-      <c r="BH38">
+      <c r="BI38">
         <v>140876000.0</v>
       </c>
-      <c r="BI38">
+      <c r="BJ38">
         <v>136414000.0</v>
       </c>
-      <c r="BJ38">
+      <c r="BK38">
         <v>133366000.0</v>
       </c>
-      <c r="BK38">
+      <c r="BL38">
         <v>131157000.0</v>
       </c>
-      <c r="BL38">
+      <c r="BM38">
         <v>125476000.0</v>
       </c>
-      <c r="BM38">
+      <c r="BN38">
         <v>123038000.0</v>
       </c>
-      <c r="BN38">
+      <c r="BO38">
         <v>121486000.0</v>
       </c>
-      <c r="BO38">
+      <c r="BP38">
         <v>119973000.0</v>
       </c>
-      <c r="BP38">
+      <c r="BQ38">
         <v>124194000.0</v>
       </c>
-      <c r="BQ38">
+      <c r="BR38">
         <v>124434000.0</v>
       </c>
-      <c r="BR38">
+      <c r="BS38">
         <v>123749000.0</v>
       </c>
-      <c r="BS38">
+      <c r="BT38">
         <v>119475000.0</v>
       </c>
-      <c r="BT38">
+      <c r="BU38">
         <v>112018000.0</v>
       </c>
-      <c r="BU38">
+      <c r="BV38">
         <v>106391000.0</v>
       </c>
-      <c r="BV38">
+      <c r="BW38">
         <v>101091000.0</v>
       </c>
-      <c r="BW38">
+      <c r="BX38">
         <v>94136000.0</v>
       </c>
-      <c r="BX38">
+      <c r="BY38">
         <v>86241000.0</v>
       </c>
-      <c r="BY38">
+      <c r="BZ38">
         <v>96087000.0</v>
       </c>
-      <c r="BZ38">
+      <c r="CA38">
         <v>100364000.0</v>
       </c>
-      <c r="CA38">
+      <c r="CB38">
         <v>97048000.0</v>
       </c>
-      <c r="CB38">
+      <c r="CC38">
         <v>64859000.0</v>
       </c>
-      <c r="CC38">
+      <c r="CD38">
         <v>64230000.0</v>
       </c>
-      <c r="CD38">
+      <c r="CE38">
         <v>64416000.0</v>
       </c>
-      <c r="CE38">
+      <c r="CF38">
         <v>64595000.0</v>
       </c>
-      <c r="CF38">
+      <c r="CG38">
         <v>67016000.0</v>
       </c>
-      <c r="CG38">
+      <c r="CH38">
         <v>69743000.0</v>
       </c>
-      <c r="CH38">
+      <c r="CI38">
         <v>73465000.0</v>
       </c>
-      <c r="CI38">
+      <c r="CJ38">
         <v>70979000.0</v>
       </c>
-      <c r="CJ38">
+      <c r="CK38">
         <v>73236000.0</v>
       </c>
-      <c r="CK38">
+      <c r="CL38">
         <v>38294000.0</v>
       </c>
-      <c r="CL38">
+      <c r="CM38">
         <v>28884000.0</v>
       </c>
-      <c r="CM38">
+      <c r="CN38">
         <v>28893000.0</v>
       </c>
-      <c r="CN38">
+      <c r="CO38">
         <v>25842000.0</v>
       </c>
-      <c r="CO38">
+      <c r="CP38">
         <v>27385000.0</v>
       </c>
-      <c r="CP38">
+      <c r="CQ38">
         <v>32367000.0</v>
       </c>
-      <c r="CQ38">
+      <c r="CR38">
         <v>34147000.0</v>
       </c>
-      <c r="CR38">
+      <c r="CS38">
         <v>31920000.0</v>
       </c>
-      <c r="CS38">
+      <c r="CT38">
         <v>22046000.0</v>
       </c>
-      <c r="CT38">
+      <c r="CU38">
         <v>22194000.0</v>
       </c>
-      <c r="CU38">
+      <c r="CV38">
         <v>20844000.0</v>
       </c>
-      <c r="CV38">
+      <c r="CW38">
         <v>18835000.0</v>
       </c>
-      <c r="CW38">
+      <c r="CX38">
         <v>17557000.0</v>
       </c>
-      <c r="CX38">
+      <c r="CY38">
         <v>15523000.0</v>
       </c>
-      <c r="CY38">
+      <c r="CZ38">
         <v>15652000.0</v>
       </c>
-      <c r="CZ38">
+      <c r="DA38">
         <v>18286000.0</v>
       </c>
-      <c r="DA38">
+      <c r="DB38">
         <v>16315000.0</v>
       </c>
-      <c r="DB38">
+      <c r="DC38">
         <v>15411000.0</v>
       </c>
-      <c r="DC38"/>
       <c r="DD38"/>
       <c r="DE38"/>
       <c r="DF38"/>
       <c r="DG38"/>
       <c r="DH38"/>
       <c r="DI38"/>
       <c r="DJ38"/>
       <c r="DK38"/>
       <c r="DL38"/>
       <c r="DM38"/>
-      <c r="DN38">
-[...1 lines deleted...]
-      </c>
+      <c r="DN38"/>
       <c r="DO38">
         <v>8700000.0</v>
       </c>
-      <c r="DP38"/>
-      <c r="DQ38">
+      <c r="DP38">
+        <v>8700000.0</v>
+      </c>
+      <c r="DQ38"/>
+      <c r="DR38">
         <v>2400000.0</v>
       </c>
     </row>
-    <row r="39" spans="1:121">
+    <row r="39" spans="1:122">
       <c r="A39" t="s">
         <v>68</v>
       </c>
       <c r="B39"/>
       <c r="C39"/>
       <c r="D39"/>
       <c r="E39"/>
       <c r="F39"/>
       <c r="G39"/>
-      <c r="H39">
+      <c r="H39"/>
+      <c r="I39">
         <v>10582000.0</v>
       </c>
-      <c r="I39">
+      <c r="J39">
         <v>2299092000.0</v>
       </c>
-      <c r="J39">
+      <c r="K39">
         <v>2144599000.0</v>
       </c>
-      <c r="K39">
+      <c r="L39">
         <v>2132322000.0</v>
       </c>
-      <c r="L39">
+      <c r="M39">
         <v>2123905000.0</v>
       </c>
-      <c r="M39">
+      <c r="N39">
         <v>-140694000.0</v>
       </c>
-      <c r="N39">
+      <c r="O39">
         <v>1913900000.0</v>
       </c>
-      <c r="O39">
+      <c r="P39">
         <v>1855203000.0</v>
       </c>
-      <c r="P39">
+      <c r="Q39">
         <v>1797395000.0</v>
       </c>
-      <c r="Q39">
+      <c r="R39">
         <v>1676831000.0</v>
       </c>
-      <c r="R39">
+      <c r="S39">
         <v>1518939000.0</v>
       </c>
-      <c r="S39">
+      <c r="T39">
         <v>1430304000.0</v>
       </c>
-      <c r="T39">
+      <c r="U39">
         <v>-39416393.0</v>
       </c>
-      <c r="U39">
+      <c r="V39">
         <v>1294693000.0</v>
       </c>
-      <c r="V39">
+      <c r="W39">
         <v>1202265000.0</v>
       </c>
-      <c r="W39">
+      <c r="X39">
         <v>1174047000.0</v>
       </c>
-      <c r="X39">
+      <c r="Y39">
         <v>1192183000.0</v>
       </c>
-      <c r="Y39">
+      <c r="Z39">
         <v>1194594000.0</v>
       </c>
-      <c r="Z39">
+      <c r="AA39">
         <v>1130848000.0</v>
       </c>
-      <c r="AA39">
+      <c r="AB39">
         <v>1116278000.0</v>
       </c>
-      <c r="AB39">
+      <c r="AC39">
         <v>1099168999.0</v>
       </c>
-      <c r="AC39">
+      <c r="AD39">
         <v>1047805000.0</v>
       </c>
-      <c r="AD39">
+      <c r="AE39">
         <v>987338000.0</v>
       </c>
-      <c r="AE39">
+      <c r="AF39">
         <v>890341000.0</v>
       </c>
-      <c r="AF39">
+      <c r="AG39">
         <v>1060060999.0</v>
       </c>
-      <c r="AG39">
+      <c r="AH39">
         <v>1128698000.0</v>
       </c>
-      <c r="AH39">
+      <c r="AI39">
         <v>605121000.0</v>
       </c>
-      <c r="AI39">
+      <c r="AJ39">
         <v>622050000.0</v>
       </c>
-      <c r="AJ39">
+      <c r="AK39">
         <v>645344000.0</v>
       </c>
-      <c r="AK39">
+      <c r="AL39">
         <v>638227000.0</v>
       </c>
-      <c r="AL39">
+      <c r="AM39">
         <v>649989000.0</v>
       </c>
-      <c r="AM39">
+      <c r="AN39">
         <v>667379000.0</v>
       </c>
-      <c r="AN39">
+      <c r="AO39">
         <v>610213000.0</v>
       </c>
-      <c r="AO39">
+      <c r="AP39">
         <v>684857000.0</v>
       </c>
-      <c r="AP39">
+      <c r="AQ39">
         <v>671250000.0</v>
       </c>
-      <c r="AQ39">
+      <c r="AR39">
         <v>651838000.0</v>
       </c>
-      <c r="AR39">
+      <c r="AS39">
         <v>618111000.0</v>
       </c>
-      <c r="AS39">
+      <c r="AT39">
         <v>586786000.0</v>
       </c>
-      <c r="AT39">
+      <c r="AU39">
         <v>568916000.0</v>
       </c>
-      <c r="AU39">
+      <c r="AV39">
         <v>578861000.0</v>
       </c>
-      <c r="AV39">
+      <c r="AW39">
         <v>555596000.0</v>
       </c>
-      <c r="AW39">
+      <c r="AX39">
         <v>572968000.0</v>
       </c>
-      <c r="AX39">
+      <c r="AY39">
         <v>555139000.0</v>
       </c>
-      <c r="AY39">
+      <c r="AZ39">
         <v>536459000.0</v>
       </c>
-      <c r="AZ39">
+      <c r="BA39">
         <v>528971000.0</v>
       </c>
-      <c r="BA39">
+      <c r="BB39">
         <v>523669000.0</v>
       </c>
-      <c r="BB39">
+      <c r="BC39">
         <v>515896000.0</v>
       </c>
-      <c r="BC39">
+      <c r="BD39">
         <v>509963000.0</v>
       </c>
-      <c r="BD39">
+      <c r="BE39">
         <v>493220000.0</v>
       </c>
-      <c r="BE39">
+      <c r="BF39">
         <v>479443000.0</v>
       </c>
-      <c r="BF39">
+      <c r="BG39">
         <v>491396000.0</v>
       </c>
-      <c r="BG39">
+      <c r="BH39">
         <v>501024000.0</v>
       </c>
-      <c r="BH39">
+      <c r="BI39">
         <v>498770000.0</v>
       </c>
-      <c r="BI39">
+      <c r="BJ39">
         <v>509335000.0</v>
       </c>
-      <c r="BJ39">
+      <c r="BK39">
         <v>513202000.0</v>
       </c>
-      <c r="BK39">
+      <c r="BL39">
         <v>526080000.0</v>
       </c>
-      <c r="BL39">
+      <c r="BM39">
         <v>512990000.0</v>
       </c>
-      <c r="BM39">
+      <c r="BN39">
         <v>522956000.0</v>
       </c>
-      <c r="BN39">
+      <c r="BO39">
         <v>501435000.0</v>
       </c>
-      <c r="BO39">
+      <c r="BP39">
         <v>514741000.0</v>
       </c>
-      <c r="BP39">
+      <c r="BQ39">
         <v>542695000.0</v>
       </c>
-      <c r="BQ39">
+      <c r="BR39">
         <v>578148000.0</v>
       </c>
-      <c r="BR39">
+      <c r="BS39">
         <v>608955000.0</v>
       </c>
-      <c r="BS39">
+      <c r="BT39">
         <v>607042000.0</v>
       </c>
-      <c r="BT39">
+      <c r="BU39">
         <v>614404000.0</v>
       </c>
-      <c r="BU39">
+      <c r="BV39">
         <v>603771000.0</v>
       </c>
-      <c r="BV39">
+      <c r="BW39">
         <v>665447000.0</v>
       </c>
-      <c r="BW39">
+      <c r="BX39">
         <v>680646000.0</v>
       </c>
-      <c r="BX39">
+      <c r="BY39">
         <v>678383000.0</v>
       </c>
-      <c r="BY39">
+      <c r="BZ39">
         <v>-4989462726.0</v>
       </c>
-      <c r="BZ39">
+      <c r="CA39">
         <v>-4894865488.0</v>
       </c>
-      <c r="CA39">
+      <c r="CB39">
         <v>430802454.0</v>
       </c>
-      <c r="CB39">
+      <c r="CC39">
         <v>-4905456372.0</v>
       </c>
-      <c r="CC39">
+      <c r="CD39">
         <v>-4942630036.0</v>
       </c>
-      <c r="CD39">
+      <c r="CE39">
         <v>-4840134307.0</v>
       </c>
-      <c r="CE39">
+      <c r="CF39">
         <v>-4876083764.0</v>
       </c>
-      <c r="CF39">
+      <c r="CG39">
         <v>-4997690793.0</v>
       </c>
-      <c r="CG39">
+      <c r="CH39">
         <v>-5203687946.0</v>
       </c>
-      <c r="CH39">
+      <c r="CI39">
         <v>-5319695394.0</v>
       </c>
-      <c r="CI39"/>
-      <c r="CJ39">
+      <c r="CJ39"/>
+      <c r="CK39">
         <v>-1458205568.0</v>
       </c>
-      <c r="CK39">
+      <c r="CL39">
         <v>-1519478115.0</v>
       </c>
-      <c r="CL39">
+      <c r="CM39">
         <v>-5789210430.0</v>
       </c>
-      <c r="CM39">
+      <c r="CN39">
         <v>-1677910267.0</v>
       </c>
-      <c r="CN39">
+      <c r="CO39">
         <v>-5843163665.0</v>
       </c>
-      <c r="CO39">
+      <c r="CP39">
         <v>-5981290192.0</v>
       </c>
-      <c r="CP39">
+      <c r="CQ39">
         <v>-6116991720.0</v>
       </c>
-      <c r="CQ39">
+      <c r="CR39">
         <v>-1697804011.0</v>
       </c>
-      <c r="CR39">
+      <c r="CS39">
         <v>-6227000575.0</v>
       </c>
-      <c r="CS39">
+      <c r="CT39">
         <v>-6336406361.0</v>
       </c>
-      <c r="CT39">
+      <c r="CU39">
         <v>448011224.0</v>
       </c>
-      <c r="CU39"/>
-      <c r="CV39">
+      <c r="CV39"/>
+      <c r="CW39">
         <v>482221029.0</v>
       </c>
-      <c r="CW39">
+      <c r="CX39">
         <v>483729715.0</v>
       </c>
-      <c r="CX39">
+      <c r="CY39">
         <v>500729644.0</v>
       </c>
-      <c r="CY39"/>
-      <c r="CZ39">
+      <c r="CZ39"/>
+      <c r="DA39">
         <v>515001003.0</v>
       </c>
-      <c r="DA39">
+      <c r="DB39">
         <v>499623717.0</v>
       </c>
-      <c r="DB39">
+      <c r="DC39">
         <v>499905770.0</v>
       </c>
-      <c r="DC39">
+      <c r="DD39">
         <v>474600000.0</v>
       </c>
-      <c r="DD39">
+      <c r="DE39">
         <v>460200000.0</v>
       </c>
-      <c r="DE39">
+      <c r="DF39">
         <v>436400000.0</v>
       </c>
-      <c r="DF39">
+      <c r="DG39">
         <v>408000000.0</v>
       </c>
-      <c r="DG39">
+      <c r="DH39">
         <v>392300000.0</v>
       </c>
-      <c r="DH39">
+      <c r="DI39">
         <v>382600000.0</v>
       </c>
-      <c r="DI39">
+      <c r="DJ39">
         <v>370600000.0</v>
       </c>
-      <c r="DJ39">
+      <c r="DK39">
         <v>313100000.0</v>
       </c>
-      <c r="DK39">
+      <c r="DL39">
         <v>293600000.0</v>
       </c>
-      <c r="DL39">
+      <c r="DM39">
         <v>248500000.0</v>
       </c>
-      <c r="DM39">
+      <c r="DN39">
         <v>219500000.0</v>
       </c>
-      <c r="DN39">
+      <c r="DO39">
         <v>189200000.0</v>
       </c>
-      <c r="DO39"/>
-      <c r="DP39">
+      <c r="DP39"/>
+      <c r="DQ39">
         <v>165400000.0</v>
       </c>
-      <c r="DQ39"/>
+      <c r="DR39"/>
     </row>
-    <row r="40" spans="1:121">
+    <row r="40" spans="1:122">
       <c r="A40" t="s">
         <v>69</v>
       </c>
       <c r="B40">
+        <v>-23931000.0</v>
+      </c>
+      <c r="C40">
         <v>2131878000.0</v>
       </c>
-      <c r="C40">
+      <c r="D40">
         <v>5041000.0</v>
       </c>
-      <c r="D40">
+      <c r="E40">
         <v>2052927000.0</v>
       </c>
-      <c r="E40">
+      <c r="F40">
         <v>-21520000.0</v>
       </c>
-      <c r="F40">
+      <c r="G40">
         <v>2018545000.0</v>
       </c>
-      <c r="G40">
+      <c r="H40">
         <v>2090071000.0</v>
       </c>
-      <c r="H40">
+      <c r="I40">
         <v>2107900000.0</v>
       </c>
-      <c r="I40">
+      <c r="J40">
         <v>2006782000.0</v>
       </c>
-      <c r="J40">
+      <c r="K40">
         <v>1877081000.0</v>
       </c>
-      <c r="K40">
+      <c r="L40">
         <v>1866657000.0</v>
       </c>
-      <c r="L40">
+      <c r="M40">
         <v>1852230000.0</v>
       </c>
-      <c r="M40">
+      <c r="N40">
         <v>1813785000.0</v>
       </c>
-      <c r="N40">
+      <c r="O40">
         <v>1667006000.0</v>
       </c>
-      <c r="O40">
+      <c r="P40">
         <v>1607110000.0</v>
       </c>
-      <c r="P40">
+      <c r="Q40">
         <v>1555832000.0</v>
       </c>
-      <c r="Q40">
+      <c r="R40">
         <v>1469241000.0</v>
       </c>
-      <c r="R40">
+      <c r="S40">
         <v>1310381000.0</v>
       </c>
-      <c r="S40">
+      <c r="T40">
         <v>1250047000.0</v>
       </c>
-      <c r="T40">
+      <c r="U40">
         <v>1196495297.0</v>
       </c>
-      <c r="U40">
+      <c r="V40">
         <v>1152068000.0</v>
       </c>
-      <c r="V40">
+      <c r="W40">
         <v>1084074000.0</v>
       </c>
-      <c r="W40">
+      <c r="X40">
         <v>1065398000.0</v>
       </c>
-      <c r="X40">
+      <c r="Y40">
         <v>1057499000.0</v>
       </c>
-      <c r="Y40">
+      <c r="Z40">
         <v>1075322000.0</v>
       </c>
-      <c r="Z40">
+      <c r="AA40">
         <v>960126000.0</v>
       </c>
-      <c r="AA40">
+      <c r="AB40">
         <v>951651000.0</v>
       </c>
-      <c r="AB40">
+      <c r="AC40">
         <v>957390000.0</v>
       </c>
-      <c r="AC40">
+      <c r="AD40">
         <v>922246000.0</v>
       </c>
-      <c r="AD40">
+      <c r="AE40">
         <v>857094000.0</v>
       </c>
-      <c r="AE40">
+      <c r="AF40">
         <v>841067000.0</v>
       </c>
-      <c r="AF40">
+      <c r="AG40">
         <v>944964000.0</v>
       </c>
-      <c r="AG40">
+      <c r="AH40">
         <v>896402000.0</v>
       </c>
-      <c r="AH40">
+      <c r="AI40">
         <v>-160273000.0</v>
       </c>
-      <c r="AI40">
+      <c r="AJ40">
         <v>-185807000.0</v>
       </c>
-      <c r="AJ40">
+      <c r="AK40">
         <v>-152067000.0</v>
       </c>
-      <c r="AK40">
+      <c r="AL40">
         <v>-135507000.0</v>
       </c>
-      <c r="AL40">
+      <c r="AM40">
         <v>-121662000.0</v>
       </c>
-      <c r="AM40">
+      <c r="AN40">
         <v>-5425000.0</v>
       </c>
-      <c r="AN40">
+      <c r="AO40">
         <v>-180910000.0</v>
       </c>
-      <c r="AO40">
+      <c r="AP40">
         <v>-303852000.0</v>
       </c>
-      <c r="AP40">
+      <c r="AQ40">
         <v>-9413000.0</v>
       </c>
-      <c r="AQ40">
+      <c r="AR40">
         <v>-5120000.0</v>
       </c>
-      <c r="AR40">
+      <c r="AS40">
         <v>-132934000.0</v>
       </c>
-      <c r="AS40">
+      <c r="AT40">
         <v>-6168000.0</v>
       </c>
-      <c r="AT40">
+      <c r="AU40">
         <v>-52174000.0</v>
       </c>
-      <c r="AU40">
+      <c r="AV40">
         <v>-8822000.0</v>
       </c>
-      <c r="AV40">
+      <c r="AW40">
         <v>-40268000.0</v>
       </c>
-      <c r="AW40">
+      <c r="AX40">
         <v>-5395000.0</v>
       </c>
-      <c r="AX40">
+      <c r="AY40">
         <v>-39301000.0</v>
       </c>
-      <c r="AY40">
+      <c r="AZ40">
         <v>1124000.0</v>
       </c>
-      <c r="AZ40">
+      <c r="BA40">
         <v>-6267000.0</v>
       </c>
-      <c r="BA40">
+      <c r="BB40">
         <v>-5706000.0</v>
       </c>
-      <c r="BB40">
+      <c r="BC40">
         <v>-191651000.0</v>
       </c>
-      <c r="BC40">
+      <c r="BD40">
         <v>-4377000.0</v>
       </c>
-      <c r="BD40">
+      <c r="BE40">
         <v>5086000.0</v>
       </c>
-      <c r="BE40">
+      <c r="BF40">
         <v>4577000.0</v>
       </c>
-      <c r="BF40">
+      <c r="BG40">
         <v>4104000.0</v>
       </c>
-      <c r="BG40">
+      <c r="BH40">
         <v>6040000.0</v>
       </c>
-      <c r="BH40">
+      <c r="BI40">
         <v>6192000.0</v>
       </c>
-      <c r="BI40">
+      <c r="BJ40">
         <v>5646000.0</v>
       </c>
-      <c r="BJ40">
+      <c r="BK40">
         <v>5908000.0</v>
       </c>
-      <c r="BK40">
+      <c r="BL40">
         <v>5102000.0</v>
       </c>
-      <c r="BL40">
+      <c r="BM40">
         <v>6461000.0</v>
       </c>
-      <c r="BM40">
+      <c r="BN40">
         <v>5627000.0</v>
       </c>
-      <c r="BN40">
+      <c r="BO40">
         <v>5789000.0</v>
       </c>
-      <c r="BO40">
+      <c r="BP40">
         <v>7468000.0</v>
       </c>
-      <c r="BP40">
+      <c r="BQ40">
         <v>7341000.0</v>
       </c>
-      <c r="BQ40">
+      <c r="BR40">
         <v>6223000.0</v>
       </c>
-      <c r="BR40">
+      <c r="BS40">
         <v>5798000.0</v>
       </c>
-      <c r="BS40">
+      <c r="BT40">
         <v>7074000.0</v>
       </c>
-      <c r="BT40">
+      <c r="BU40">
         <v>7692000.0</v>
       </c>
-      <c r="BU40">
+      <c r="BV40">
         <v>5701000.0</v>
       </c>
-      <c r="BV40">
+      <c r="BW40">
         <v>3781000.0</v>
       </c>
-      <c r="BW40">
+      <c r="BX40">
         <v>4213000.0</v>
       </c>
-      <c r="BX40">
+      <c r="BY40">
         <v>4207000.0</v>
       </c>
-      <c r="BY40">
+      <c r="BZ40">
         <v>-2043433.0</v>
       </c>
-      <c r="BZ40">
+      <c r="CA40">
         <v>-752614.0</v>
       </c>
-      <c r="CA40">
+      <c r="CB40">
         <v>5117000.0</v>
       </c>
-      <c r="CB40">
+      <c r="CC40">
         <v>-664688.0</v>
       </c>
-      <c r="CC40">
+      <c r="CD40">
         <v>-2334458.0</v>
       </c>
-      <c r="CD40">
+      <c r="CE40">
         <v>-925982.0</v>
       </c>
-      <c r="CE40">
+      <c r="CF40">
         <v>-263.0</v>
       </c>
-      <c r="CF40">
+      <c r="CG40">
         <v>-1346683.0</v>
       </c>
-      <c r="CG40">
+      <c r="CH40">
         <v>404.0</v>
       </c>
-      <c r="CH40">
+      <c r="CI40">
         <v>-44.0</v>
       </c>
-      <c r="CI40">
+      <c r="CJ40">
         <v>1759000.0</v>
       </c>
-      <c r="CJ40">
+      <c r="CK40">
         <v>-554131.0</v>
       </c>
-      <c r="CK40">
+      <c r="CL40">
         <v>7466955.0</v>
       </c>
-      <c r="CL40">
+      <c r="CM40">
         <v>-310476.0</v>
       </c>
-      <c r="CM40">
+      <c r="CN40">
         <v>-1197248.0</v>
       </c>
-      <c r="CN40">
+      <c r="CO40">
         <v>-308697.0</v>
       </c>
-      <c r="CO40">
+      <c r="CP40">
         <v>-1387023.0</v>
       </c>
-      <c r="CP40">
+      <c r="CQ40">
         <v>257.0</v>
       </c>
-      <c r="CQ40">
+      <c r="CR40">
         <v>-246.0</v>
       </c>
-      <c r="CR40">
+      <c r="CS40">
         <v>119.0</v>
       </c>
-      <c r="CS40">
+      <c r="CT40">
         <v>-2960037.0</v>
       </c>
-      <c r="CT40">
+      <c r="CU40">
         <v>240.0</v>
       </c>
-      <c r="CU40">
+      <c r="CV40">
         <v>3782000.0</v>
       </c>
-      <c r="CV40">
+      <c r="CW40">
         <v>5529402.0</v>
       </c>
-      <c r="CW40">
+      <c r="CX40">
         <v>7251787.0</v>
       </c>
-      <c r="CX40">
+      <c r="CY40">
         <v>8911213.0</v>
       </c>
-      <c r="CY40">
+      <c r="CZ40">
         <v>9132000.0</v>
       </c>
-      <c r="CZ40">
+      <c r="DA40">
         <v>-147682958.0</v>
       </c>
-      <c r="DA40">
+      <c r="DB40">
         <v>-33.0</v>
       </c>
-      <c r="DB40">
+      <c r="DC40">
         <v>-138936384.0</v>
       </c>
-      <c r="DC40">
+      <c r="DD40">
         <v>-3981658.0</v>
       </c>
-      <c r="DD40">
+      <c r="DE40">
         <v>14700000.0</v>
       </c>
-      <c r="DE40">
+      <c r="DF40">
         <v>7400000.0</v>
       </c>
-      <c r="DF40">
+      <c r="DG40">
         <v>4100000.0</v>
       </c>
-      <c r="DG40">
+      <c r="DH40">
         <v>11400000.0</v>
       </c>
-      <c r="DH40">
+      <c r="DI40">
         <v>-71100000.0</v>
       </c>
-      <c r="DI40">
+      <c r="DJ40">
         <v>5700000.0</v>
       </c>
-      <c r="DJ40">
+      <c r="DK40">
         <v>4800000.0</v>
       </c>
-      <c r="DK40">
+      <c r="DL40">
         <v>12800000.0</v>
       </c>
-      <c r="DL40">
+      <c r="DM40">
         <v>4400000.0</v>
       </c>
-      <c r="DM40">
+      <c r="DN40">
         <v>5500000.0</v>
       </c>
-      <c r="DN40">
+      <c r="DO40">
         <v>4500000.0</v>
       </c>
-      <c r="DO40">
+      <c r="DP40">
         <v>7300000.0</v>
       </c>
-      <c r="DP40">
+      <c r="DQ40">
         <v>4500000.0</v>
       </c>
-      <c r="DQ40">
+      <c r="DR40">
         <v>-1300000.0</v>
       </c>
     </row>
-    <row r="41" spans="1:121">
+    <row r="41" spans="1:122">
       <c r="A41" t="s">
         <v>70</v>
       </c>
       <c r="B41"/>
       <c r="C41"/>
       <c r="D41"/>
       <c r="E41"/>
       <c r="F41"/>
       <c r="G41"/>
       <c r="H41"/>
       <c r="I41"/>
       <c r="J41"/>
       <c r="K41"/>
       <c r="L41"/>
-      <c r="M41">
+      <c r="M41"/>
+      <c r="N41">
         <v>26840000.0</v>
       </c>
-      <c r="N41"/>
-      <c r="O41">
+      <c r="O41"/>
+      <c r="P41">
         <v>26753000.0</v>
       </c>
-      <c r="P41">
+      <c r="Q41">
         <v>26132000.0</v>
       </c>
-      <c r="Q41">
+      <c r="R41">
         <v>24048000.0</v>
       </c>
-      <c r="R41"/>
-      <c r="S41">
+      <c r="S41"/>
+      <c r="T41">
         <v>18210000.0</v>
       </c>
-      <c r="T41">
+      <c r="U41">
         <v>12703000.0</v>
       </c>
-      <c r="U41">
+      <c r="V41">
         <v>8591000.0</v>
       </c>
-      <c r="V41">
+      <c r="W41">
         <v>3528000.0</v>
       </c>
-      <c r="W41">
+      <c r="X41">
         <v>807000.0</v>
       </c>
-      <c r="X41"/>
-      <c r="Y41">
+      <c r="Y41"/>
+      <c r="Z41">
         <v>5562000.0</v>
       </c>
-      <c r="Z41">
+      <c r="AA41">
         <v>6239000.0</v>
       </c>
-      <c r="AA41">
+      <c r="AB41">
         <v>9341000.0</v>
       </c>
-      <c r="AB41">
+      <c r="AC41">
         <v>5597000.0</v>
       </c>
-      <c r="AC41">
+      <c r="AD41">
         <v>5412000.0</v>
       </c>
-      <c r="AD41">
+      <c r="AE41">
         <v>7037000.0</v>
       </c>
-      <c r="AE41">
+      <c r="AF41">
         <v>6973000.0</v>
       </c>
-      <c r="AF41">
+      <c r="AG41">
         <v>2011000.0</v>
       </c>
-      <c r="AG41">
+      <c r="AH41">
         <v>19025000.0</v>
       </c>
-      <c r="AH41">
+      <c r="AI41">
         <v>16395000.0</v>
       </c>
-      <c r="AI41">
+      <c r="AJ41">
         <v>12536000.0</v>
       </c>
-      <c r="AJ41">
+      <c r="AK41">
         <v>33632000.0</v>
       </c>
-      <c r="AK41">
+      <c r="AL41">
         <v>38255000.0</v>
       </c>
-      <c r="AL41"/>
-      <c r="AM41">
+      <c r="AM41"/>
+      <c r="AN41">
         <v>45900000.0</v>
       </c>
-      <c r="AN41"/>
       <c r="AO41"/>
       <c r="AP41"/>
-      <c r="AQ41">
+      <c r="AQ41"/>
+      <c r="AR41">
         <v>1302000.0</v>
       </c>
-      <c r="AR41"/>
       <c r="AS41"/>
       <c r="AT41"/>
-      <c r="AU41">
+      <c r="AU41"/>
+      <c r="AV41">
         <v>2171000.0</v>
       </c>
-      <c r="AV41"/>
       <c r="AW41"/>
       <c r="AX41"/>
-      <c r="AY41">
+      <c r="AY41"/>
+      <c r="AZ41">
         <v>1124000.0</v>
       </c>
-      <c r="AZ41"/>
       <c r="BA41"/>
       <c r="BB41"/>
-      <c r="BC41">
+      <c r="BC41"/>
+      <c r="BD41">
         <v>1233000.0</v>
       </c>
-      <c r="BD41"/>
       <c r="BE41"/>
       <c r="BF41"/>
-      <c r="BG41">
+      <c r="BG41"/>
+      <c r="BH41">
         <v>1708000.0</v>
       </c>
-      <c r="BH41"/>
       <c r="BI41"/>
       <c r="BJ41"/>
-      <c r="BK41">
+      <c r="BK41"/>
+      <c r="BL41">
         <v>1913000.0</v>
       </c>
-      <c r="BL41"/>
       <c r="BM41"/>
       <c r="BN41"/>
-      <c r="BO41">
+      <c r="BO41"/>
+      <c r="BP41">
         <v>2207000.0</v>
       </c>
-      <c r="BP41"/>
       <c r="BQ41"/>
       <c r="BR41"/>
-      <c r="BS41">
+      <c r="BS41"/>
+      <c r="BT41">
         <v>2015000.0</v>
       </c>
-      <c r="BT41"/>
       <c r="BU41"/>
       <c r="BV41"/>
-      <c r="BW41">
+      <c r="BW41"/>
+      <c r="BX41">
         <v>2087000.0</v>
       </c>
-      <c r="BX41"/>
       <c r="BY41"/>
       <c r="BZ41"/>
-      <c r="CA41">
+      <c r="CA41"/>
+      <c r="CB41">
         <v>1783000.0</v>
       </c>
-      <c r="CB41"/>
       <c r="CC41"/>
       <c r="CD41"/>
-      <c r="CE41">
+      <c r="CE41"/>
+      <c r="CF41">
         <v>1760000.0</v>
       </c>
-      <c r="CF41"/>
       <c r="CG41"/>
       <c r="CH41"/>
-      <c r="CI41">
+      <c r="CI41"/>
+      <c r="CJ41">
         <v>1759000.0</v>
       </c>
-      <c r="CJ41"/>
       <c r="CK41"/>
       <c r="CL41"/>
-      <c r="CM41">
+      <c r="CM41"/>
+      <c r="CN41">
         <v>1197000.0</v>
       </c>
-      <c r="CN41"/>
       <c r="CO41"/>
       <c r="CP41"/>
-      <c r="CQ41">
+      <c r="CQ41"/>
+      <c r="CR41">
         <v>5590000.0</v>
       </c>
-      <c r="CR41"/>
       <c r="CS41"/>
       <c r="CT41"/>
-      <c r="CU41">
+      <c r="CU41"/>
+      <c r="CV41">
         <v>3782000.0</v>
       </c>
-      <c r="CV41"/>
       <c r="CW41"/>
       <c r="CX41"/>
       <c r="CY41"/>
       <c r="CZ41"/>
       <c r="DA41"/>
-      <c r="DB41">
+      <c r="DB41"/>
+      <c r="DC41">
         <v>170000.0</v>
       </c>
-      <c r="DC41"/>
       <c r="DD41"/>
       <c r="DE41"/>
       <c r="DF41"/>
       <c r="DG41"/>
       <c r="DH41"/>
       <c r="DI41"/>
       <c r="DJ41"/>
       <c r="DK41"/>
       <c r="DL41"/>
       <c r="DM41"/>
       <c r="DN41"/>
       <c r="DO41"/>
       <c r="DP41"/>
       <c r="DQ41"/>
+      <c r="DR41"/>
     </row>
-    <row r="42" spans="1:121">
+    <row r="42" spans="1:122">
       <c r="A42" t="s">
         <v>71</v>
       </c>
       <c r="B42">
+        <v>239985000.0</v>
+      </c>
+      <c r="C42">
         <v>246084000.0</v>
       </c>
-      <c r="C42">
+      <c r="D42">
         <v>248328000.0</v>
       </c>
-      <c r="D42">
+      <c r="E42">
         <v>246600000.0</v>
       </c>
-      <c r="E42">
+      <c r="F42">
         <v>244704000.0</v>
       </c>
-      <c r="F42">
+      <c r="G42">
         <v>243222000.0</v>
       </c>
-      <c r="G42">
+      <c r="H42">
         <v>243268000.0</v>
       </c>
-      <c r="H42">
+      <c r="I42">
         <v>241701000.0</v>
       </c>
-      <c r="I42">
+      <c r="J42">
         <v>241119000.0</v>
       </c>
-      <c r="J42">
+      <c r="K42">
         <v>241021000.0</v>
       </c>
-      <c r="K42">
+      <c r="L42">
         <v>242508000.0</v>
       </c>
-      <c r="L42">
+      <c r="M42">
         <v>241244000.0</v>
       </c>
-      <c r="M42">
+      <c r="N42">
         <v>239897000.0</v>
       </c>
-      <c r="N42">
+      <c r="O42">
         <v>238683000.0</v>
       </c>
-      <c r="O42">
+      <c r="P42">
         <v>238125000.0</v>
       </c>
-      <c r="P42">
+      <c r="Q42">
         <v>238940000.0</v>
       </c>
-      <c r="Q42">
+      <c r="R42">
         <v>246137000.0</v>
       </c>
-      <c r="R42">
+      <c r="S42">
         <v>255248000.0</v>
       </c>
-      <c r="S42">
+      <c r="T42">
         <v>255119000.0</v>
       </c>
-      <c r="T42">
+      <c r="U42">
         <v>254535000.0</v>
       </c>
-      <c r="U42">
+      <c r="V42">
         <v>253808000.0</v>
       </c>
-      <c r="V42">
+      <c r="W42">
         <v>253116000.0</v>
       </c>
-      <c r="W42">
+      <c r="X42">
         <v>252620000.0</v>
       </c>
-      <c r="X42">
+      <c r="Y42">
         <v>252084000.0</v>
       </c>
-      <c r="Y42">
+      <c r="Z42">
         <v>251576000.0</v>
       </c>
-      <c r="Z42">
+      <c r="AA42">
         <v>251056000.0</v>
       </c>
-      <c r="AA42">
+      <c r="AB42">
         <v>250592000.0</v>
       </c>
-      <c r="AB42">
+      <c r="AC42">
         <v>250224000.0</v>
       </c>
-      <c r="AC42">
+      <c r="AD42">
         <v>249877000.0</v>
       </c>
-      <c r="AD42">
+      <c r="AE42">
         <v>249537000.0</v>
       </c>
-      <c r="AE42">
+      <c r="AF42">
         <v>249373000.0</v>
       </c>
-      <c r="AF42">
+      <c r="AG42">
         <v>249244000.0</v>
       </c>
-      <c r="AG42">
+      <c r="AH42">
         <v>249093000.0</v>
       </c>
-      <c r="AH42">
+      <c r="AI42">
         <v>376054000.0</v>
       </c>
-      <c r="AI42">
+      <c r="AJ42">
         <v>352478000.0</v>
       </c>
-      <c r="AJ42">
+      <c r="AK42">
         <v>306853000.0</v>
       </c>
-      <c r="AK42">
+      <c r="AL42">
         <v>309273000.0</v>
       </c>
-      <c r="AL42">
+      <c r="AM42">
         <v>316275000.0</v>
       </c>
-      <c r="AM42">
+      <c r="AN42">
         <v>248015000.0</v>
       </c>
-      <c r="AN42">
+      <c r="AO42">
         <v>302067000.0</v>
       </c>
-      <c r="AO42">
+      <c r="AP42">
         <v>297361000.0</v>
       </c>
-      <c r="AP42">
+      <c r="AQ42">
         <v>296626000.0</v>
       </c>
-      <c r="AQ42">
+      <c r="AR42">
         <v>293436000.0</v>
       </c>
-      <c r="AR42">
+      <c r="AS42">
         <v>290690000.0</v>
       </c>
-      <c r="AS42">
+      <c r="AT42">
         <v>290699000.0</v>
       </c>
-      <c r="AT42">
+      <c r="AU42">
         <v>286698000.0</v>
       </c>
-      <c r="AU42">
+      <c r="AV42">
         <v>293593000.0</v>
       </c>
-      <c r="AV42">
+      <c r="AW42">
         <v>289852000.0</v>
       </c>
-      <c r="AW42">
+      <c r="AX42">
         <v>291188000.0</v>
       </c>
-      <c r="AX42">
+      <c r="AY42">
         <v>289640000.0</v>
       </c>
-      <c r="AY42">
+      <c r="AZ42">
         <v>288825000.0</v>
       </c>
-      <c r="AZ42">
+      <c r="BA42">
         <v>241561000.0</v>
       </c>
-      <c r="BA42">
+      <c r="BB42">
         <v>239706000.0</v>
       </c>
-      <c r="BB42">
+      <c r="BC42">
         <v>234271000.0</v>
       </c>
-      <c r="BC42">
+      <c r="BD42">
         <v>229274000.0</v>
       </c>
-      <c r="BD42">
+      <c r="BE42">
         <v>202774000.0</v>
       </c>
-      <c r="BE42">
+      <c r="BF42">
         <v>202788000.0</v>
       </c>
-      <c r="BF42">
+      <c r="BG42">
         <v>167554000.0</v>
       </c>
-      <c r="BG42">
+      <c r="BH42">
         <v>166678000.0</v>
       </c>
-      <c r="BH42">
+      <c r="BI42">
         <v>164981000.0</v>
       </c>
-      <c r="BI42">
+      <c r="BJ42">
         <v>165004000.0</v>
       </c>
-      <c r="BJ42">
+      <c r="BK42">
         <v>164913000.0</v>
       </c>
-      <c r="BK42">
+      <c r="BL42">
         <v>164854000.0</v>
       </c>
-      <c r="BL42">
+      <c r="BM42">
         <v>164790000.0</v>
       </c>
-      <c r="BM42">
+      <c r="BN42">
         <v>165575000.0</v>
       </c>
-      <c r="BN42">
+      <c r="BO42">
         <v>165888000.0</v>
       </c>
-      <c r="BO42">
+      <c r="BP42">
         <v>165833000.0</v>
       </c>
-      <c r="BP42">
+      <c r="BQ42">
         <v>165778000.0</v>
       </c>
-      <c r="BQ42">
+      <c r="BR42">
         <v>165722000.0</v>
       </c>
-      <c r="BR42">
+      <c r="BS42">
         <v>165621000.0</v>
       </c>
-      <c r="BS42">
+      <c r="BT42">
         <v>165470000.0</v>
       </c>
-      <c r="BT42">
+      <c r="BU42">
         <v>165351000.0</v>
       </c>
-      <c r="BU42">
+      <c r="BV42">
         <v>165183000.0</v>
       </c>
-      <c r="BV42">
+      <c r="BW42">
         <v>164885000.0</v>
       </c>
-      <c r="BW42">
+      <c r="BX42">
         <v>164881000.0</v>
       </c>
-      <c r="BX42">
+      <c r="BY42">
         <v>165067000.0</v>
       </c>
-      <c r="BY42">
+      <c r="BZ42">
         <v>164794645.0</v>
       </c>
-      <c r="BZ42">
+      <c r="CA42">
         <v>164381518.0</v>
       </c>
-      <c r="CA42">
+      <c r="CB42">
         <v>164238000.0</v>
       </c>
-      <c r="CB42">
+      <c r="CC42">
         <v>163611169.0</v>
       </c>
-      <c r="CC42">
+      <c r="CD42">
         <v>163519926.0</v>
       </c>
-      <c r="CD42">
+      <c r="CE42">
         <v>163119896.0</v>
       </c>
-      <c r="CE42">
+      <c r="CF42">
         <v>162648887.0</v>
       </c>
-      <c r="CF42">
+      <c r="CG42">
         <v>165184675.0</v>
       </c>
-      <c r="CG42">
+      <c r="CH42">
         <v>161907887.0</v>
       </c>
-      <c r="CH42">
+      <c r="CI42">
         <v>161487887.0</v>
       </c>
-      <c r="CI42"/>
-      <c r="CJ42">
+      <c r="CJ42"/>
+      <c r="CK42">
         <v>169858609.0</v>
       </c>
-      <c r="CK42">
+      <c r="CL42">
         <v>172484210.0</v>
       </c>
-      <c r="CL42">
+      <c r="CM42">
         <v>172718842.0</v>
       </c>
-      <c r="CM42">
+      <c r="CN42">
         <v>173399465.0</v>
       </c>
-      <c r="CN42">
+      <c r="CO42">
         <v>173741558.0</v>
       </c>
-      <c r="CO42">
+      <c r="CP42">
         <v>173693157.0</v>
       </c>
-      <c r="CP42">
+      <c r="CQ42">
         <v>173693000.0</v>
       </c>
-      <c r="CQ42">
+      <c r="CR42">
         <v>173450000.0</v>
       </c>
-      <c r="CR42">
+      <c r="CS42">
         <v>183724000.0</v>
       </c>
-      <c r="CS42">
+      <c r="CT42">
         <v>183724180.0</v>
       </c>
-      <c r="CT42">
+      <c r="CU42">
         <v>184552843.0</v>
       </c>
-      <c r="CU42"/>
-      <c r="CV42">
+      <c r="CV42"/>
+      <c r="CW42">
         <v>184122200.0</v>
       </c>
-      <c r="CW42">
+      <c r="CX42">
         <v>183561561.0</v>
       </c>
-      <c r="CX42">
+      <c r="CY42">
         <v>146776023.0</v>
       </c>
-      <c r="CY42"/>
-      <c r="CZ42">
+      <c r="CZ42"/>
+      <c r="DA42">
         <v>142293626.0</v>
       </c>
-      <c r="DA42">
+      <c r="DB42">
         <v>142202000.0</v>
       </c>
-      <c r="DB42">
+      <c r="DC42">
         <v>142051822.0</v>
       </c>
-      <c r="DC42">
+      <c r="DD42">
         <v>146636096.0</v>
       </c>
-      <c r="DD42">
+      <c r="DE42">
         <v>141500000.0</v>
       </c>
-      <c r="DE42">
+      <c r="DF42">
         <v>153900000.0</v>
       </c>
-      <c r="DF42">
+      <c r="DG42">
         <v>141500000.0</v>
       </c>
-      <c r="DG42">
+      <c r="DH42">
         <v>141400000.0</v>
       </c>
-      <c r="DH42">
+      <c r="DI42">
         <v>152800000.0</v>
       </c>
-      <c r="DI42">
+      <c r="DJ42">
         <v>152700000.0</v>
       </c>
-      <c r="DJ42">
+      <c r="DK42">
         <v>135300000.0</v>
       </c>
-      <c r="DK42">
+      <c r="DL42">
         <v>148700000.0</v>
       </c>
-      <c r="DL42">
+      <c r="DM42">
         <v>131000000.0</v>
       </c>
-      <c r="DM42">
+      <c r="DN42">
         <v>130800000.0</v>
       </c>
-      <c r="DN42">
+      <c r="DO42">
         <v>56500000.0</v>
       </c>
-      <c r="DO42">
+      <c r="DP42">
         <v>56400000.0</v>
       </c>
-      <c r="DP42">
+      <c r="DQ42">
         <v>56100000.0</v>
       </c>
-      <c r="DQ42">
+      <c r="DR42">
         <v>56200000.0</v>
       </c>
     </row>
-    <row r="43" spans="1:121">
+    <row r="43" spans="1:122">
       <c r="A43" t="s">
         <v>72</v>
       </c>
       <c r="B43"/>
       <c r="C43"/>
       <c r="D43"/>
       <c r="E43"/>
       <c r="F43"/>
       <c r="G43"/>
       <c r="H43"/>
       <c r="I43"/>
       <c r="J43"/>
       <c r="K43"/>
       <c r="L43"/>
       <c r="M43"/>
       <c r="N43"/>
       <c r="O43"/>
       <c r="P43"/>
       <c r="Q43"/>
       <c r="R43"/>
       <c r="S43"/>
       <c r="T43"/>
       <c r="U43"/>
       <c r="V43"/>
       <c r="W43"/>
@@ -16326,92 +16417,93 @@
       <c r="CS43"/>
       <c r="CT43"/>
       <c r="CU43"/>
       <c r="CV43"/>
       <c r="CW43"/>
       <c r="CX43"/>
       <c r="CY43"/>
       <c r="CZ43"/>
       <c r="DA43"/>
       <c r="DB43"/>
       <c r="DC43"/>
       <c r="DD43"/>
       <c r="DE43"/>
       <c r="DF43"/>
       <c r="DG43"/>
       <c r="DH43"/>
       <c r="DI43"/>
       <c r="DJ43"/>
       <c r="DK43"/>
       <c r="DL43"/>
       <c r="DM43"/>
       <c r="DN43"/>
       <c r="DO43"/>
       <c r="DP43"/>
       <c r="DQ43"/>
+      <c r="DR43"/>
     </row>
-    <row r="44" spans="1:121">
+    <row r="44" spans="1:122">
       <c r="A44" t="s">
         <v>73</v>
       </c>
       <c r="B44"/>
       <c r="C44"/>
       <c r="D44"/>
       <c r="E44"/>
       <c r="F44"/>
       <c r="G44"/>
       <c r="H44"/>
       <c r="I44"/>
       <c r="J44"/>
       <c r="K44"/>
       <c r="L44"/>
       <c r="M44"/>
       <c r="N44"/>
       <c r="O44"/>
       <c r="P44"/>
       <c r="Q44"/>
       <c r="R44"/>
       <c r="S44"/>
       <c r="T44"/>
       <c r="U44"/>
       <c r="V44"/>
       <c r="W44"/>
       <c r="X44"/>
       <c r="Y44"/>
       <c r="Z44"/>
       <c r="AA44"/>
       <c r="AB44"/>
       <c r="AC44"/>
       <c r="AD44"/>
       <c r="AE44"/>
-      <c r="AF44">
-[...1 lines deleted...]
-      </c>
+      <c r="AF44"/>
       <c r="AG44">
         <v>0.0</v>
       </c>
-      <c r="AH44"/>
+      <c r="AH44">
+        <v>0.0</v>
+      </c>
       <c r="AI44"/>
       <c r="AJ44"/>
       <c r="AK44"/>
       <c r="AL44"/>
       <c r="AM44"/>
       <c r="AN44"/>
       <c r="AO44"/>
       <c r="AP44"/>
       <c r="AQ44"/>
       <c r="AR44"/>
       <c r="AS44"/>
       <c r="AT44"/>
       <c r="AU44"/>
       <c r="AV44"/>
       <c r="AW44"/>
       <c r="AX44"/>
       <c r="AY44"/>
       <c r="AZ44"/>
       <c r="BA44"/>
       <c r="BB44"/>
       <c r="BC44"/>
       <c r="BD44"/>
       <c r="BE44"/>
       <c r="BF44"/>
       <c r="BG44"/>
@@ -16455,1468 +16547,1477 @@
       <c r="CS44"/>
       <c r="CT44"/>
       <c r="CU44"/>
       <c r="CV44"/>
       <c r="CW44"/>
       <c r="CX44"/>
       <c r="CY44"/>
       <c r="CZ44"/>
       <c r="DA44"/>
       <c r="DB44"/>
       <c r="DC44"/>
       <c r="DD44"/>
       <c r="DE44"/>
       <c r="DF44"/>
       <c r="DG44"/>
       <c r="DH44"/>
       <c r="DI44"/>
       <c r="DJ44"/>
       <c r="DK44"/>
       <c r="DL44"/>
       <c r="DM44"/>
       <c r="DN44"/>
       <c r="DO44"/>
       <c r="DP44"/>
       <c r="DQ44"/>
+      <c r="DR44"/>
     </row>
-    <row r="45" spans="1:121">
+    <row r="45" spans="1:122">
       <c r="A45" t="s">
         <v>74</v>
       </c>
       <c r="B45"/>
       <c r="C45"/>
       <c r="D45"/>
       <c r="E45"/>
       <c r="F45"/>
       <c r="G45"/>
       <c r="H45"/>
       <c r="I45"/>
       <c r="J45"/>
       <c r="K45"/>
       <c r="L45"/>
       <c r="M45"/>
       <c r="N45"/>
       <c r="O45"/>
       <c r="P45"/>
       <c r="Q45"/>
       <c r="R45"/>
       <c r="S45"/>
       <c r="T45"/>
       <c r="U45"/>
-      <c r="V45">
+      <c r="V45"/>
+      <c r="W45">
         <v>11858000.0</v>
       </c>
-      <c r="W45">
+      <c r="X45">
         <v>12404000.0</v>
       </c>
-      <c r="X45">
+      <c r="Y45">
         <v>12621000.0</v>
       </c>
-      <c r="Y45">
+      <c r="Z45">
         <v>13259000.0</v>
       </c>
-      <c r="Z45">
+      <c r="AA45">
         <v>13873000.0</v>
       </c>
-      <c r="AA45">
+      <c r="AB45">
         <v>14375000.0</v>
       </c>
-      <c r="AB45">
+      <c r="AC45">
         <v>13544000.0</v>
       </c>
-      <c r="AC45">
+      <c r="AD45">
         <v>12821000.0</v>
       </c>
-      <c r="AD45">
+      <c r="AE45">
         <v>13296000.0</v>
       </c>
-      <c r="AE45">
+      <c r="AF45">
         <v>1222000.0</v>
       </c>
-      <c r="AF45">
+      <c r="AG45">
         <v>1093000.0</v>
       </c>
-      <c r="AG45">
+      <c r="AH45">
         <v>1128000.0</v>
       </c>
-      <c r="AH45">
+      <c r="AI45">
         <v>216000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>235000.0</v>
       </c>
       <c r="AJ45">
         <v>235000.0</v>
       </c>
       <c r="AK45">
+        <v>235000.0</v>
+      </c>
+      <c r="AL45">
         <v>244000.0</v>
       </c>
-      <c r="AL45">
+      <c r="AM45">
         <v>247000.0</v>
       </c>
-      <c r="AM45">
+      <c r="AN45">
         <v>267000.0</v>
       </c>
-      <c r="AN45">
+      <c r="AO45">
         <v>374000.0</v>
       </c>
-      <c r="AO45">
+      <c r="AP45">
         <v>246000.0</v>
       </c>
-      <c r="AP45">
+      <c r="AQ45">
         <v>159000.0</v>
       </c>
-      <c r="AQ45">
+      <c r="AR45">
         <v>198000.0</v>
       </c>
-      <c r="AR45">
+      <c r="AS45">
         <v>189000.0</v>
       </c>
-      <c r="AS45">
+      <c r="AT45">
         <v>236000.0</v>
       </c>
-      <c r="AT45">
+      <c r="AU45">
         <v>271000.0</v>
       </c>
-      <c r="AU45">
+      <c r="AV45">
         <v>256000.0</v>
       </c>
-      <c r="AV45">
+      <c r="AW45">
         <v>318000.0</v>
       </c>
-      <c r="AW45">
+      <c r="AX45">
         <v>375000.0</v>
       </c>
-      <c r="AX45">
+      <c r="AY45">
         <v>400000.0</v>
       </c>
-      <c r="AY45">
+      <c r="AZ45">
         <v>446000.0</v>
       </c>
-      <c r="AZ45">
+      <c r="BA45">
         <v>517000.0</v>
       </c>
-      <c r="BA45">
+      <c r="BB45">
         <v>595000.0</v>
       </c>
-      <c r="BB45">
+      <c r="BC45">
         <v>614000.0</v>
       </c>
-      <c r="BC45">
+      <c r="BD45">
         <v>601000.0</v>
       </c>
-      <c r="BD45">
+      <c r="BE45">
         <v>659000.0</v>
       </c>
-      <c r="BE45">
+      <c r="BF45">
         <v>458000.0</v>
       </c>
-      <c r="BF45">
+      <c r="BG45">
         <v>527000.0</v>
       </c>
-      <c r="BG45">
+      <c r="BH45">
         <v>466000.0</v>
       </c>
-      <c r="BH45">
+      <c r="BI45">
         <v>530000.0</v>
       </c>
-      <c r="BI45">
+      <c r="BJ45">
         <v>409000.0</v>
       </c>
-      <c r="BJ45">
+      <c r="BK45">
         <v>356000.0</v>
       </c>
-      <c r="BK45">
+      <c r="BL45">
         <v>419000.0</v>
       </c>
-      <c r="BL45">
+      <c r="BM45">
         <v>408000.0</v>
       </c>
-      <c r="BM45">
+      <c r="BN45">
         <v>251000.0</v>
       </c>
-      <c r="BN45">
+      <c r="BO45">
         <v>289000.0</v>
       </c>
-      <c r="BO45">
+      <c r="BP45">
         <v>302000.0</v>
       </c>
-      <c r="BP45">
+      <c r="BQ45">
         <v>316000.0</v>
       </c>
-      <c r="BQ45">
+      <c r="BR45">
         <v>317000.0</v>
       </c>
-      <c r="BR45">
+      <c r="BS45">
         <v>352000.0</v>
       </c>
-      <c r="BS45">
+      <c r="BT45">
         <v>411000.0</v>
       </c>
-      <c r="BT45">
+      <c r="BU45">
         <v>425000.0</v>
       </c>
-      <c r="BU45">
+      <c r="BV45">
         <v>476000.0</v>
       </c>
-      <c r="BV45">
+      <c r="BW45">
         <v>480000.0</v>
       </c>
-      <c r="BW45">
+      <c r="BX45">
         <v>558000.0</v>
       </c>
-      <c r="BX45">
+      <c r="BY45">
         <v>631000.0</v>
       </c>
-      <c r="BY45">
+      <c r="BZ45">
         <v>640856.0</v>
       </c>
-      <c r="BZ45">
+      <c r="CA45">
         <v>522732.0</v>
       </c>
-      <c r="CA45">
+      <c r="CB45">
         <v>525472.0</v>
       </c>
-      <c r="CB45">
+      <c r="CC45">
         <v>702733.0</v>
       </c>
-      <c r="CC45">
+      <c r="CD45">
         <v>718603.0</v>
       </c>
-      <c r="CD45">
+      <c r="CE45">
         <v>632652.0</v>
       </c>
-      <c r="CE45">
+      <c r="CF45">
         <v>614858.0</v>
       </c>
-      <c r="CF45">
+      <c r="CG45">
         <v>737028.0</v>
       </c>
-      <c r="CG45">
+      <c r="CH45">
         <v>922963.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>991901.0</v>
       </c>
       <c r="CI45">
         <v>991901.0</v>
       </c>
       <c r="CJ45">
+        <v>991901.0</v>
+      </c>
+      <c r="CK45">
         <v>1079688.0</v>
       </c>
-      <c r="CK45">
+      <c r="CL45">
         <v>1104639.0</v>
       </c>
-      <c r="CL45">
+      <c r="CM45">
         <v>1223469.0</v>
       </c>
-      <c r="CM45">
+      <c r="CN45">
         <v>1351887.0</v>
       </c>
-      <c r="CN45">
+      <c r="CO45">
         <v>1244759.0</v>
       </c>
-      <c r="CO45">
+      <c r="CP45">
         <v>1374298.0</v>
       </c>
-      <c r="CP45">
+      <c r="CQ45">
         <v>1487773.0</v>
       </c>
-      <c r="CQ45">
+      <c r="CR45">
         <v>1551781.0</v>
       </c>
-      <c r="CR45">
+      <c r="CS45">
         <v>1624764.0</v>
       </c>
-      <c r="CS45">
+      <c r="CT45">
         <v>1748670.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>1933918.0</v>
       </c>
       <c r="CU45">
         <v>1933918.0</v>
       </c>
       <c r="CV45">
+        <v>1933918.0</v>
+      </c>
+      <c r="CW45">
         <v>1925642.0</v>
       </c>
-      <c r="CW45">
+      <c r="CX45">
         <v>2018755.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>2050808.0</v>
       </c>
       <c r="CY45">
         <v>2050808.0</v>
       </c>
       <c r="CZ45">
+        <v>2050808.0</v>
+      </c>
+      <c r="DA45">
         <v>2078406.0</v>
       </c>
-      <c r="DA45">
+      <c r="DB45">
         <v>2153340.0</v>
       </c>
-      <c r="DB45">
+      <c r="DC45">
         <v>2240042.0</v>
       </c>
-      <c r="DC45">
+      <c r="DD45">
         <v>2400000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>1800000.0</v>
       </c>
       <c r="DE45">
         <v>1800000.0</v>
       </c>
       <c r="DF45">
+        <v>1800000.0</v>
+      </c>
+      <c r="DG45">
         <v>1500000.0</v>
       </c>
-      <c r="DG45">
+      <c r="DH45">
         <v>1700000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>1100000.0</v>
       </c>
       <c r="DI45">
         <v>1100000.0</v>
       </c>
       <c r="DJ45">
+        <v>1100000.0</v>
+      </c>
+      <c r="DK45">
         <v>700000.0</v>
       </c>
-      <c r="DK45">
+      <c r="DL45">
         <v>400000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>100000.0</v>
       </c>
       <c r="DM45">
         <v>100000.0</v>
       </c>
       <c r="DN45">
         <v>100000.0</v>
       </c>
       <c r="DO45">
         <v>100000.0</v>
       </c>
       <c r="DP45">
         <v>100000.0</v>
       </c>
-      <c r="DQ45"/>
+      <c r="DQ45">
+        <v>100000.0</v>
+      </c>
+      <c r="DR45"/>
     </row>
-    <row r="46" spans="1:121">
+    <row r="46" spans="1:122">
       <c r="A46" t="s">
         <v>75</v>
       </c>
       <c r="B46">
+        <v>8666000.0</v>
+      </c>
+      <c r="C46">
         <v>10999000.0</v>
       </c>
-      <c r="C46">
+      <c r="D46">
         <v>11861000.0</v>
       </c>
-      <c r="D46">
+      <c r="E46">
         <v>10839000.0</v>
       </c>
-      <c r="E46">
+      <c r="F46">
         <v>11890000.0</v>
       </c>
-      <c r="F46">
+      <c r="G46">
         <v>12814000.0</v>
       </c>
-      <c r="G46">
+      <c r="H46">
         <v>13756000.0</v>
       </c>
-      <c r="H46">
+      <c r="I46">
         <v>14172000.0</v>
       </c>
-      <c r="I46">
+      <c r="J46">
         <v>14094000.0</v>
       </c>
-      <c r="J46">
+      <c r="K46">
         <v>14024000.0</v>
       </c>
-      <c r="K46">
+      <c r="L46">
         <v>14076000.0</v>
       </c>
-      <c r="L46">
+      <c r="M46">
         <v>13278000.0</v>
       </c>
-      <c r="M46">
+      <c r="N46">
         <v>13343000.0</v>
       </c>
-      <c r="N46">
+      <c r="O46">
         <v>13401000.0</v>
       </c>
-      <c r="O46">
+      <c r="P46">
         <v>13168000.0</v>
       </c>
-      <c r="P46">
+      <c r="Q46">
         <v>12636000.0</v>
       </c>
-      <c r="Q46">
+      <c r="R46">
         <v>12565000.0</v>
       </c>
-      <c r="R46">
+      <c r="S46">
         <v>11605000.0</v>
       </c>
-      <c r="S46">
+      <c r="T46">
         <v>11762000.0</v>
       </c>
-      <c r="T46">
+      <c r="U46">
         <v>11741000.0</v>
       </c>
-      <c r="U46">
+      <c r="V46">
         <v>11439000.0</v>
       </c>
-      <c r="V46">
+      <c r="W46">
         <v>11858000.0</v>
       </c>
-      <c r="W46">
+      <c r="X46">
         <v>12404000.0</v>
       </c>
-      <c r="X46">
+      <c r="Y46">
         <v>12621000.0</v>
       </c>
-      <c r="Y46">
+      <c r="Z46">
         <v>13259000.0</v>
       </c>
-      <c r="Z46">
+      <c r="AA46">
         <v>13873000.0</v>
       </c>
-      <c r="AA46">
+      <c r="AB46">
         <v>14375000.0</v>
       </c>
-      <c r="AB46">
+      <c r="AC46">
         <v>13544000.0</v>
       </c>
-      <c r="AC46">
+      <c r="AD46">
         <v>12821000.0</v>
       </c>
-      <c r="AD46">
+      <c r="AE46">
         <v>13296000.0</v>
       </c>
-      <c r="AE46">
+      <c r="AF46">
         <v>1222000.0</v>
       </c>
-      <c r="AF46">
+      <c r="AG46">
         <v>1093000.0</v>
       </c>
-      <c r="AG46">
+      <c r="AH46">
         <v>1128000.0</v>
       </c>
-      <c r="AH46">
+      <c r="AI46">
         <v>216000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>235000.0</v>
       </c>
       <c r="AJ46">
         <v>235000.0</v>
       </c>
       <c r="AK46">
+        <v>235000.0</v>
+      </c>
+      <c r="AL46">
         <v>244000.0</v>
       </c>
-      <c r="AL46">
+      <c r="AM46">
         <v>247000.0</v>
       </c>
-      <c r="AM46">
+      <c r="AN46">
         <v>267000.0</v>
       </c>
-      <c r="AN46">
+      <c r="AO46">
         <v>374000.0</v>
       </c>
-      <c r="AO46">
+      <c r="AP46">
         <v>246000.0</v>
       </c>
-      <c r="AP46">
+      <c r="AQ46">
         <v>159000.0</v>
       </c>
-      <c r="AQ46">
+      <c r="AR46">
         <v>198000.0</v>
       </c>
-      <c r="AR46">
+      <c r="AS46">
         <v>189000.0</v>
       </c>
-      <c r="AS46">
+      <c r="AT46">
         <v>236000.0</v>
       </c>
-      <c r="AT46">
+      <c r="AU46">
         <v>271000.0</v>
       </c>
-      <c r="AU46">
+      <c r="AV46">
         <v>256000.0</v>
       </c>
-      <c r="AV46">
+      <c r="AW46">
         <v>318000.0</v>
       </c>
-      <c r="AW46">
+      <c r="AX46">
         <v>375000.0</v>
       </c>
-      <c r="AX46">
+      <c r="AY46">
         <v>400000.0</v>
       </c>
-      <c r="AY46">
+      <c r="AZ46">
         <v>446000.0</v>
       </c>
-      <c r="AZ46">
+      <c r="BA46">
         <v>517000.0</v>
       </c>
-      <c r="BA46">
+      <c r="BB46">
         <v>595000.0</v>
       </c>
-      <c r="BB46">
+      <c r="BC46">
         <v>614000.0</v>
       </c>
-      <c r="BC46">
+      <c r="BD46">
         <v>601000.0</v>
       </c>
-      <c r="BD46">
+      <c r="BE46">
         <v>659000.0</v>
       </c>
-      <c r="BE46">
+      <c r="BF46">
         <v>458000.0</v>
       </c>
-      <c r="BF46">
+      <c r="BG46">
         <v>527000.0</v>
       </c>
-      <c r="BG46">
+      <c r="BH46">
         <v>466000.0</v>
       </c>
-      <c r="BH46">
+      <c r="BI46">
         <v>530000.0</v>
       </c>
-      <c r="BI46">
+      <c r="BJ46">
         <v>409000.0</v>
       </c>
-      <c r="BJ46">
+      <c r="BK46">
         <v>356000.0</v>
       </c>
-      <c r="BK46">
+      <c r="BL46">
         <v>419000.0</v>
       </c>
-      <c r="BL46">
+      <c r="BM46">
         <v>408000.0</v>
       </c>
-      <c r="BM46">
+      <c r="BN46">
         <v>251000.0</v>
       </c>
-      <c r="BN46">
+      <c r="BO46">
         <v>289000.0</v>
       </c>
-      <c r="BO46">
+      <c r="BP46">
         <v>302000.0</v>
       </c>
-      <c r="BP46">
+      <c r="BQ46">
         <v>316000.0</v>
       </c>
-      <c r="BQ46">
+      <c r="BR46">
         <v>317000.0</v>
       </c>
-      <c r="BR46">
+      <c r="BS46">
         <v>352000.0</v>
       </c>
-      <c r="BS46">
+      <c r="BT46">
         <v>411000.0</v>
       </c>
-      <c r="BT46">
+      <c r="BU46">
         <v>425000.0</v>
       </c>
-      <c r="BU46">
+      <c r="BV46">
         <v>476000.0</v>
       </c>
-      <c r="BV46">
+      <c r="BW46">
         <v>480000.0</v>
       </c>
-      <c r="BW46">
+      <c r="BX46">
         <v>558000.0</v>
       </c>
-      <c r="BX46">
+      <c r="BY46">
         <v>631000.0</v>
       </c>
-      <c r="BY46">
+      <c r="BZ46">
         <v>640856.0</v>
       </c>
-      <c r="BZ46">
+      <c r="CA46">
         <v>522732.0</v>
       </c>
-      <c r="CA46">
+      <c r="CB46">
         <v>525472.0</v>
       </c>
-      <c r="CB46">
+      <c r="CC46">
         <v>702733.0</v>
       </c>
-      <c r="CC46">
+      <c r="CD46">
         <v>718603.0</v>
       </c>
-      <c r="CD46">
+      <c r="CE46">
         <v>632652.0</v>
       </c>
-      <c r="CE46">
+      <c r="CF46">
         <v>454659.0</v>
       </c>
-      <c r="CF46">
+      <c r="CG46">
         <v>737028.0</v>
       </c>
-      <c r="CG46">
+      <c r="CH46">
         <v>922963.0</v>
       </c>
-      <c r="CH46">
+      <c r="CI46">
         <v>1011000.0</v>
       </c>
-      <c r="CI46"/>
-      <c r="CJ46">
+      <c r="CJ46"/>
+      <c r="CK46">
         <v>1080000.0</v>
       </c>
-      <c r="CK46">
+      <c r="CL46">
         <v>1104639.0</v>
       </c>
-      <c r="CL46">
+      <c r="CM46">
         <v>1223469.0</v>
       </c>
-      <c r="CM46">
+      <c r="CN46">
         <v>1351887.0</v>
       </c>
-      <c r="CN46">
+      <c r="CO46">
         <v>1244759.0</v>
       </c>
-      <c r="CO46">
+      <c r="CP46">
         <v>1374298.0</v>
       </c>
-      <c r="CP46">
+      <c r="CQ46">
         <v>1488000.0</v>
       </c>
-      <c r="CQ46">
+      <c r="CR46">
         <v>1552000.0</v>
       </c>
-      <c r="CR46">
+      <c r="CS46">
         <v>1625000.0</v>
       </c>
-      <c r="CS46">
+      <c r="CT46">
         <v>1748670.0</v>
       </c>
-      <c r="CT46">
+      <c r="CU46">
         <v>1840418.0</v>
       </c>
-      <c r="CU46"/>
-      <c r="CV46">
+      <c r="CV46"/>
+      <c r="CW46">
         <v>1925642.0</v>
       </c>
-      <c r="CW46">
+      <c r="CX46">
         <v>2018755.0</v>
       </c>
-      <c r="CX46">
+      <c r="CY46">
         <v>1940839.0</v>
       </c>
-      <c r="CY46"/>
-      <c r="CZ46">
+      <c r="CZ46"/>
+      <c r="DA46">
         <v>2078406.0</v>
       </c>
-      <c r="DA46">
+      <c r="DB46">
         <v>2153000.0</v>
       </c>
-      <c r="DB46">
+      <c r="DC46">
         <v>2240042.0</v>
       </c>
-      <c r="DC46">
+      <c r="DD46">
         <v>2400000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>1800000.0</v>
       </c>
       <c r="DE46">
         <v>1800000.0</v>
       </c>
       <c r="DF46">
+        <v>1800000.0</v>
+      </c>
+      <c r="DG46">
         <v>1500000.0</v>
       </c>
-      <c r="DG46">
+      <c r="DH46">
         <v>1700000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>1100000.0</v>
       </c>
       <c r="DI46">
         <v>1100000.0</v>
       </c>
       <c r="DJ46">
+        <v>1100000.0</v>
+      </c>
+      <c r="DK46">
         <v>700000.0</v>
       </c>
-      <c r="DK46">
+      <c r="DL46">
         <v>400000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>100000.0</v>
       </c>
       <c r="DM46">
         <v>100000.0</v>
       </c>
       <c r="DN46">
         <v>100000.0</v>
       </c>
       <c r="DO46">
         <v>100000.0</v>
       </c>
       <c r="DP46">
         <v>100000.0</v>
       </c>
-      <c r="DQ46"/>
+      <c r="DQ46">
+        <v>100000.0</v>
+      </c>
+      <c r="DR46"/>
     </row>
-    <row r="47" spans="1:121">
+    <row r="47" spans="1:122">
       <c r="A47" t="s">
         <v>76</v>
       </c>
       <c r="B47"/>
       <c r="C47"/>
       <c r="D47"/>
       <c r="E47"/>
       <c r="F47"/>
       <c r="G47"/>
       <c r="H47"/>
       <c r="I47"/>
       <c r="J47"/>
       <c r="K47"/>
       <c r="L47"/>
-      <c r="M47">
+      <c r="M47"/>
+      <c r="N47">
         <v>13343000.0</v>
       </c>
-      <c r="N47"/>
-      <c r="O47">
+      <c r="O47"/>
+      <c r="P47">
         <v>13168000.0</v>
       </c>
-      <c r="P47">
+      <c r="Q47">
         <v>12636000.0</v>
       </c>
-      <c r="Q47">
+      <c r="R47">
         <v>12565000.0</v>
       </c>
-      <c r="R47">
+      <c r="S47">
         <v>11605000.0</v>
       </c>
-      <c r="S47">
+      <c r="T47">
         <v>11762000.0</v>
       </c>
-      <c r="T47">
+      <c r="U47">
         <v>11741000.0</v>
       </c>
-      <c r="U47">
+      <c r="V47">
         <v>11439000.0</v>
       </c>
-      <c r="V47">
+      <c r="W47">
         <v>11858000.0</v>
       </c>
-      <c r="W47">
+      <c r="X47">
         <v>12404000.0</v>
       </c>
-      <c r="X47">
+      <c r="Y47">
         <v>12621000.0</v>
       </c>
-      <c r="Y47">
+      <c r="Z47">
         <v>13259000.0</v>
       </c>
-      <c r="Z47">
+      <c r="AA47">
         <v>13873000.0</v>
       </c>
-      <c r="AA47">
+      <c r="AB47">
         <v>14375000.0</v>
       </c>
-      <c r="AB47">
+      <c r="AC47">
         <v>13544000.0</v>
       </c>
-      <c r="AC47">
+      <c r="AD47">
         <v>12821000.0</v>
       </c>
-      <c r="AD47">
+      <c r="AE47">
         <v>13296000.0</v>
       </c>
-      <c r="AE47">
+      <c r="AF47">
         <v>1222000.0</v>
       </c>
-      <c r="AF47">
+      <c r="AG47">
         <v>1093000.0</v>
       </c>
-      <c r="AG47">
+      <c r="AH47">
         <v>1128000.0</v>
       </c>
-      <c r="AH47">
+      <c r="AI47">
         <v>216000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>235000.0</v>
       </c>
       <c r="AJ47">
         <v>235000.0</v>
       </c>
       <c r="AK47">
+        <v>235000.0</v>
+      </c>
+      <c r="AL47">
         <v>244000.0</v>
       </c>
-      <c r="AL47">
+      <c r="AM47">
         <v>247000.0</v>
       </c>
-      <c r="AM47">
+      <c r="AN47">
         <v>267000.0</v>
       </c>
-      <c r="AN47">
+      <c r="AO47">
         <v>374000.0</v>
       </c>
-      <c r="AO47">
+      <c r="AP47">
         <v>246000.0</v>
       </c>
-      <c r="AP47">
+      <c r="AQ47">
         <v>159000.0</v>
       </c>
-      <c r="AQ47">
+      <c r="AR47">
         <v>198000.0</v>
       </c>
-      <c r="AR47">
+      <c r="AS47">
         <v>189000.0</v>
       </c>
-      <c r="AS47">
+      <c r="AT47">
         <v>236000.0</v>
       </c>
-      <c r="AT47">
+      <c r="AU47">
         <v>271000.0</v>
       </c>
-      <c r="AU47">
+      <c r="AV47">
         <v>256000.0</v>
       </c>
-      <c r="AV47">
+      <c r="AW47">
         <v>318000.0</v>
       </c>
-      <c r="AW47">
+      <c r="AX47">
         <v>375000.0</v>
       </c>
-      <c r="AX47">
+      <c r="AY47">
         <v>400000.0</v>
       </c>
-      <c r="AY47">
+      <c r="AZ47">
         <v>446000.0</v>
       </c>
-      <c r="AZ47">
+      <c r="BA47">
         <v>517000.0</v>
       </c>
-      <c r="BA47">
+      <c r="BB47">
         <v>595000.0</v>
       </c>
-      <c r="BB47">
+      <c r="BC47">
         <v>614000.0</v>
       </c>
-      <c r="BC47">
+      <c r="BD47">
         <v>601000.0</v>
       </c>
-      <c r="BD47">
+      <c r="BE47">
         <v>659000.0</v>
       </c>
-      <c r="BE47">
+      <c r="BF47">
         <v>458000.0</v>
       </c>
-      <c r="BF47">
+      <c r="BG47">
         <v>527000.0</v>
       </c>
-      <c r="BG47">
+      <c r="BH47">
         <v>466000.0</v>
       </c>
-      <c r="BH47">
+      <c r="BI47">
         <v>530000.0</v>
       </c>
-      <c r="BI47">
+      <c r="BJ47">
         <v>409000.0</v>
       </c>
-      <c r="BJ47">
+      <c r="BK47">
         <v>356000.0</v>
       </c>
-      <c r="BK47">
+      <c r="BL47">
         <v>419000.0</v>
       </c>
-      <c r="BL47">
+      <c r="BM47">
         <v>408000.0</v>
       </c>
-      <c r="BM47">
+      <c r="BN47">
         <v>251000.0</v>
       </c>
-      <c r="BN47">
+      <c r="BO47">
         <v>289000.0</v>
       </c>
-      <c r="BO47">
+      <c r="BP47">
         <v>302000.0</v>
       </c>
-      <c r="BP47">
+      <c r="BQ47">
         <v>316000.0</v>
       </c>
-      <c r="BQ47">
+      <c r="BR47">
         <v>317000.0</v>
       </c>
-      <c r="BR47">
+      <c r="BS47">
         <v>352000.0</v>
       </c>
-      <c r="BS47">
+      <c r="BT47">
         <v>411000.0</v>
       </c>
-      <c r="BT47">
+      <c r="BU47">
         <v>425000.0</v>
       </c>
-      <c r="BU47">
+      <c r="BV47">
         <v>476000.0</v>
       </c>
-      <c r="BV47">
+      <c r="BW47">
         <v>480000.0</v>
       </c>
-      <c r="BW47">
+      <c r="BX47">
         <v>558000.0</v>
       </c>
-      <c r="BX47">
+      <c r="BY47">
         <v>631000.0</v>
       </c>
-      <c r="BY47">
+      <c r="BZ47">
         <v>641000.0</v>
       </c>
-      <c r="BZ47">
+      <c r="CA47">
         <v>523000.0</v>
       </c>
-      <c r="CA47">
+      <c r="CB47">
         <v>525000.0</v>
       </c>
-      <c r="CB47">
+      <c r="CC47">
         <v>703000.0</v>
       </c>
-      <c r="CC47">
+      <c r="CD47">
         <v>719000.0</v>
       </c>
-      <c r="CD47">
+      <c r="CE47">
         <v>633000.0</v>
       </c>
-      <c r="CE47">
+      <c r="CF47">
         <v>615000.0</v>
       </c>
-      <c r="CF47">
+      <c r="CG47">
         <v>737000.0</v>
       </c>
-      <c r="CG47">
+      <c r="CH47">
         <v>923000.0</v>
       </c>
-      <c r="CH47">
+      <c r="CI47">
         <v>1011000.0</v>
       </c>
-      <c r="CI47">
+      <c r="CJ47">
         <v>992000.0</v>
       </c>
-      <c r="CJ47">
+      <c r="CK47">
         <v>1080000.0</v>
       </c>
-      <c r="CK47">
+      <c r="CL47">
         <v>1105000.0</v>
       </c>
-      <c r="CL47">
+      <c r="CM47">
         <v>1223000.0</v>
       </c>
-      <c r="CM47">
+      <c r="CN47">
         <v>1352000.0</v>
       </c>
-      <c r="CN47">
+      <c r="CO47">
         <v>1245000.0</v>
       </c>
-      <c r="CO47">
+      <c r="CP47">
         <v>1374000.0</v>
       </c>
-      <c r="CP47">
+      <c r="CQ47">
         <v>1488000.0</v>
       </c>
-      <c r="CQ47">
+      <c r="CR47">
         <v>1552000.0</v>
       </c>
-      <c r="CR47">
+      <c r="CS47">
         <v>1625000.0</v>
       </c>
-      <c r="CS47">
+      <c r="CT47">
         <v>1749000.0</v>
       </c>
-      <c r="CT47">
+      <c r="CU47">
         <v>1840000.0</v>
       </c>
-      <c r="CU47">
+      <c r="CV47">
         <v>1934000.0</v>
       </c>
-      <c r="CV47">
+      <c r="CW47">
         <v>1926000.0</v>
       </c>
-      <c r="CW47">
+      <c r="CX47">
         <v>2019000.0</v>
       </c>
-      <c r="CX47">
+      <c r="CY47">
         <v>1941000.0</v>
       </c>
-      <c r="CY47">
+      <c r="CZ47">
         <v>2051000.0</v>
       </c>
-      <c r="CZ47">
+      <c r="DA47">
         <v>2078000.0</v>
       </c>
-      <c r="DA47">
+      <c r="DB47">
         <v>2153000.0</v>
       </c>
-      <c r="DB47">
+      <c r="DC47">
         <v>2240000.0</v>
       </c>
-      <c r="DC47"/>
       <c r="DD47"/>
       <c r="DE47"/>
       <c r="DF47"/>
       <c r="DG47"/>
       <c r="DH47"/>
       <c r="DI47"/>
       <c r="DJ47"/>
       <c r="DK47"/>
       <c r="DL47"/>
       <c r="DM47"/>
       <c r="DN47"/>
       <c r="DO47"/>
       <c r="DP47"/>
       <c r="DQ47"/>
+      <c r="DR47"/>
     </row>
-    <row r="48" spans="1:121">
+    <row r="48" spans="1:122">
       <c r="A48" t="s">
         <v>77</v>
       </c>
       <c r="B48">
+        <v>168591000.0</v>
+      </c>
+      <c r="C48">
         <v>164465000.0</v>
       </c>
-      <c r="C48">
+      <c r="D48">
         <v>162374000.0</v>
       </c>
-      <c r="D48">
+      <c r="E48">
         <v>152968000.0</v>
       </c>
-      <c r="E48">
+      <c r="F48">
         <v>147995000.0</v>
       </c>
-      <c r="F48">
+      <c r="G48">
         <v>139716000.0</v>
       </c>
-      <c r="G48">
+      <c r="H48">
         <v>130256000.0</v>
       </c>
-      <c r="H48">
+      <c r="I48">
         <v>122641000.0</v>
       </c>
-      <c r="I48">
+      <c r="J48">
         <v>116333000.0</v>
       </c>
-      <c r="J48">
+      <c r="K48">
         <v>111569000.0</v>
       </c>
-      <c r="K48">
+      <c r="L48">
         <v>103883000.0</v>
       </c>
-      <c r="L48">
+      <c r="M48">
         <v>91900000.0</v>
       </c>
-      <c r="M48">
+      <c r="N48">
         <v>82539000.0</v>
       </c>
-      <c r="N48">
+      <c r="O48">
         <v>70236000.0</v>
       </c>
-      <c r="O48">
+      <c r="P48">
         <v>66673000.0</v>
       </c>
-      <c r="P48">
+      <c r="Q48">
         <v>55438000.0</v>
       </c>
-      <c r="Q48">
+      <c r="R48">
         <v>49732000.0</v>
       </c>
-      <c r="R48">
+      <c r="S48">
         <v>38403000.0</v>
       </c>
-      <c r="S48">
+      <c r="T48">
         <v>30606000.0</v>
       </c>
-      <c r="T48">
+      <c r="U48">
         <v>11136000.0</v>
       </c>
-      <c r="U48">
+      <c r="V48">
         <v>-4804000.0</v>
       </c>
-      <c r="V48">
+      <c r="W48">
         <v>-15071000.0</v>
       </c>
-      <c r="W48">
+      <c r="X48">
         <v>-23502000.0</v>
       </c>
-      <c r="X48">
+      <c r="Y48">
         <v>-29969000.0</v>
       </c>
-      <c r="Y48">
+      <c r="Z48">
         <v>-6339000.0</v>
       </c>
-      <c r="Z48">
+      <c r="AA48">
         <v>-2362000.0</v>
       </c>
-      <c r="AA48">
+      <c r="AB48">
         <v>11281000.0</v>
       </c>
-      <c r="AB48">
+      <c r="AC48">
         <v>11746000.0</v>
       </c>
-      <c r="AC48">
+      <c r="AD48">
         <v>6771000.0</v>
       </c>
-      <c r="AD48">
+      <c r="AE48">
         <v>14271000.0</v>
       </c>
-      <c r="AE48">
+      <c r="AF48">
         <v>13043000.0</v>
       </c>
-      <c r="AF48">
+      <c r="AG48">
         <v>3871000.0</v>
       </c>
-      <c r="AG48">
+      <c r="AH48">
         <v>8568000.0</v>
       </c>
-      <c r="AH48">
+      <c r="AI48">
         <v>-103891000.0</v>
       </c>
-      <c r="AI48">
+      <c r="AJ48">
         <v>-65592000.0</v>
       </c>
-      <c r="AJ48">
+      <c r="AK48">
         <v>-23545000.0</v>
       </c>
-      <c r="AK48">
+      <c r="AL48">
         <v>-26806000.0</v>
       </c>
-      <c r="AL48">
+      <c r="AM48">
         <v>-29211000.0</v>
       </c>
-      <c r="AM48">
+      <c r="AN48">
         <v>-33993000.0</v>
       </c>
-      <c r="AN48">
+      <c r="AO48">
         <v>-21553000.0</v>
       </c>
-      <c r="AO48">
+      <c r="AP48">
         <v>-19979000.0</v>
       </c>
-      <c r="AP48">
+      <c r="AQ48">
         <v>-17822000.0</v>
       </c>
-      <c r="AQ48">
+      <c r="AR48">
         <v>-15617000.0</v>
       </c>
-      <c r="AR48">
+      <c r="AS48">
         <v>-14042000.0</v>
       </c>
-      <c r="AS48">
+      <c r="AT48">
         <v>-13984000.0</v>
       </c>
-      <c r="AT48">
+      <c r="AU48">
         <v>-10951000.0</v>
       </c>
-      <c r="AU48">
+      <c r="AV48">
         <v>-19191000.0</v>
       </c>
-      <c r="AV48">
+      <c r="AW48">
         <v>-12089000.0</v>
       </c>
-      <c r="AW48">
+      <c r="AX48">
         <v>-14466000.0</v>
       </c>
-      <c r="AX48">
+      <c r="AY48">
         <v>-14852000.0</v>
       </c>
-      <c r="AY48">
+      <c r="AZ48">
         <v>-15596000.0</v>
       </c>
-      <c r="AZ48">
+      <c r="BA48">
         <v>-15934000.0</v>
       </c>
-      <c r="BA48">
+      <c r="BB48">
         <v>-16600000.0</v>
       </c>
-      <c r="BB48">
+      <c r="BC48">
         <v>-14424000.0</v>
       </c>
-      <c r="BC48">
+      <c r="BD48">
         <v>-13189000.0</v>
       </c>
-      <c r="BD48">
+      <c r="BE48">
         <v>-9233000.0</v>
       </c>
-      <c r="BE48">
+      <c r="BF48">
         <v>-6560000.0</v>
       </c>
-      <c r="BF48">
+      <c r="BG48">
         <v>-6873000.0</v>
       </c>
-      <c r="BG48">
+      <c r="BH48">
         <v>-6737000.0</v>
       </c>
-      <c r="BH48">
+      <c r="BI48">
         <v>-7772000.0</v>
       </c>
-      <c r="BI48">
+      <c r="BJ48">
         <v>-9536000.0</v>
       </c>
-      <c r="BJ48">
+      <c r="BK48">
         <v>-10670000.0</v>
       </c>
-      <c r="BK48">
+      <c r="BL48">
         <v>10093000.0</v>
       </c>
-      <c r="BL48">
+      <c r="BM48">
         <v>-15043000.0</v>
       </c>
-      <c r="BM48">
+      <c r="BN48">
         <v>-16572000.0</v>
       </c>
-      <c r="BN48">
+      <c r="BO48">
         <v>-17914000.0</v>
       </c>
-      <c r="BO48">
+      <c r="BP48">
         <v>6619000.0</v>
       </c>
-      <c r="BP48">
+      <c r="BQ48">
         <v>6052000.0</v>
       </c>
-      <c r="BQ48">
+      <c r="BR48">
         <v>6502000.0</v>
       </c>
-      <c r="BR48">
+      <c r="BS48">
         <v>178482000.0</v>
       </c>
-      <c r="BS48">
+      <c r="BT48">
         <v>10936000.0</v>
       </c>
-      <c r="BT48">
+      <c r="BU48">
         <v>-963000.0</v>
       </c>
-      <c r="BU48">
+      <c r="BV48">
         <v>-1299000.0</v>
       </c>
-      <c r="BV48">
+      <c r="BW48">
         <v>3554000.0</v>
       </c>
-      <c r="BW48">
+      <c r="BX48">
         <v>2739000.0</v>
       </c>
-      <c r="BX48">
+      <c r="BY48">
         <v>3172000.0</v>
       </c>
-      <c r="BY48">
+      <c r="BZ48">
         <v>4473690.0</v>
       </c>
-      <c r="BZ48">
+      <c r="CA48">
         <v>4948958.0</v>
       </c>
-      <c r="CA48">
+      <c r="CB48">
         <v>5198189.0</v>
       </c>
-      <c r="CB48">
+      <c r="CC48">
         <v>2493471.0</v>
       </c>
-      <c r="CC48">
+      <c r="CD48">
         <v>4035813.0</v>
       </c>
-      <c r="CD48">
+      <c r="CE48">
         <v>2723014.0</v>
       </c>
-      <c r="CE48">
+      <c r="CF48">
         <v>12184000.0</v>
       </c>
-      <c r="CF48">
+      <c r="CG48">
         <v>2608081.0</v>
       </c>
-      <c r="CG48">
+      <c r="CH48">
         <v>3879000.0</v>
       </c>
-      <c r="CH48">
+      <c r="CI48">
         <v>5560000.0</v>
       </c>
-      <c r="CI48">
+      <c r="CJ48">
         <v>5185596.0</v>
       </c>
-      <c r="CJ48">
+      <c r="CK48">
         <v>3354000.0</v>
       </c>
-      <c r="CK48">
+      <c r="CL48">
         <v>-15249244.0</v>
       </c>
-      <c r="CL48">
+      <c r="CM48">
         <v>-14047804.0</v>
       </c>
-      <c r="CM48">
+      <c r="CN48">
         <v>-11392806.0</v>
       </c>
-      <c r="CN48">
+      <c r="CO48">
         <v>-10444432.0</v>
       </c>
-      <c r="CO48">
+      <c r="CP48">
         <v>-11008393.0</v>
       </c>
-      <c r="CP48">
+      <c r="CQ48">
         <v>-11580885.0</v>
       </c>
-      <c r="CQ48">
+      <c r="CR48">
         <v>-11767464.0</v>
       </c>
-      <c r="CR48"/>
       <c r="CS48"/>
-      <c r="CT48">
+      <c r="CT48"/>
+      <c r="CU48">
         <v>-11120514.0</v>
       </c>
-      <c r="CU48">
+      <c r="CV48">
         <v>-9645103.0</v>
       </c>
-      <c r="CV48">
+      <c r="CW48">
         <v>-7907478.0</v>
       </c>
-      <c r="CW48">
+      <c r="CX48">
         <v>3818054.0</v>
       </c>
-      <c r="CX48">
+      <c r="CY48">
         <v>3497436.0</v>
       </c>
-      <c r="CY48">
+      <c r="CZ48">
         <v>1208207.0</v>
       </c>
-      <c r="CZ48">
+      <c r="DA48">
         <v>7555555.0</v>
       </c>
-      <c r="DA48">
+      <c r="DB48">
         <v>12028000.0</v>
       </c>
-      <c r="DB48">
+      <c r="DC48">
         <v>12748613.0</v>
       </c>
-      <c r="DC48">
+      <c r="DD48">
         <v>10528520.0</v>
       </c>
-      <c r="DD48"/>
       <c r="DE48"/>
-      <c r="DF48">
+      <c r="DF48"/>
+      <c r="DG48">
         <v>11200000.0</v>
       </c>
-      <c r="DG48">
+      <c r="DH48">
         <v>6700000.0</v>
       </c>
-      <c r="DH48"/>
       <c r="DI48"/>
       <c r="DJ48"/>
       <c r="DK48"/>
-      <c r="DL48">
+      <c r="DL48"/>
+      <c r="DM48">
         <v>3100000.0</v>
       </c>
-      <c r="DM48">
+      <c r="DN48">
         <v>2500000.0</v>
       </c>
-      <c r="DN48">
+      <c r="DO48">
         <v>1800000.0</v>
       </c>
-      <c r="DO48"/>
-      <c r="DP48">
+      <c r="DP48"/>
+      <c r="DQ48">
         <v>2100000.0</v>
       </c>
-      <c r="DQ48">
+      <c r="DR48">
         <v>500000.0</v>
       </c>
     </row>
-    <row r="49" spans="1:121">
+    <row r="49" spans="1:122">
       <c r="A49" t="s">
         <v>78</v>
       </c>
       <c r="B49"/>
       <c r="C49"/>
       <c r="D49"/>
       <c r="E49"/>
       <c r="F49"/>
       <c r="G49"/>
       <c r="H49"/>
       <c r="I49"/>
       <c r="J49"/>
       <c r="K49"/>
       <c r="L49"/>
-      <c r="M49">
+      <c r="M49"/>
+      <c r="N49">
         <v>82539000.0</v>
       </c>
-      <c r="N49">
+      <c r="O49">
         <v>70236000.0</v>
       </c>
-      <c r="O49">
+      <c r="P49">
         <v>66673000.0</v>
       </c>
-      <c r="P49">
+      <c r="Q49">
         <v>55438000.0</v>
       </c>
-      <c r="Q49">
+      <c r="R49">
         <v>49732000.0</v>
       </c>
-      <c r="R49">
+      <c r="S49">
         <v>38403000.0</v>
       </c>
-      <c r="S49">
+      <c r="T49">
         <v>30606000.0</v>
       </c>
-      <c r="T49">
+      <c r="U49">
         <v>11136000.0</v>
       </c>
-      <c r="U49">
+      <c r="V49">
         <v>-4804000.0</v>
       </c>
-      <c r="V49">
+      <c r="W49">
         <v>-15071000.0</v>
       </c>
-      <c r="W49">
+      <c r="X49">
         <v>-23502000.0</v>
       </c>
-      <c r="X49">
+      <c r="Y49">
         <v>-29969000.0</v>
       </c>
-      <c r="Y49">
+      <c r="Z49">
         <v>-6339000.0</v>
       </c>
-      <c r="Z49">
+      <c r="AA49">
         <v>-2362000.0</v>
       </c>
-      <c r="AA49">
+      <c r="AB49">
         <v>11281000.0</v>
       </c>
-      <c r="AB49">
+      <c r="AC49">
         <v>11746000.0</v>
       </c>
-      <c r="AC49">
+      <c r="AD49">
         <v>6771000.0</v>
       </c>
-      <c r="AD49">
+      <c r="AE49">
         <v>14271000.0</v>
       </c>
-      <c r="AE49">
+      <c r="AF49">
         <v>13043000.0</v>
       </c>
-      <c r="AF49">
+      <c r="AG49">
         <v>3871000.0</v>
       </c>
-      <c r="AG49">
+      <c r="AH49">
         <v>8568000.0</v>
       </c>
-      <c r="AH49"/>
       <c r="AI49"/>
       <c r="AJ49"/>
       <c r="AK49"/>
       <c r="AL49"/>
       <c r="AM49"/>
       <c r="AN49"/>
       <c r="AO49"/>
       <c r="AP49"/>
       <c r="AQ49"/>
       <c r="AR49"/>
       <c r="AS49"/>
       <c r="AT49"/>
       <c r="AU49"/>
       <c r="AV49"/>
       <c r="AW49"/>
       <c r="AX49"/>
       <c r="AY49"/>
       <c r="AZ49"/>
       <c r="BA49"/>
       <c r="BB49"/>
       <c r="BC49"/>
       <c r="BD49"/>
       <c r="BE49"/>
       <c r="BF49"/>
       <c r="BG49"/>
@@ -17960,184 +18061,187 @@
       <c r="CS49"/>
       <c r="CT49"/>
       <c r="CU49"/>
       <c r="CV49"/>
       <c r="CW49"/>
       <c r="CX49"/>
       <c r="CY49"/>
       <c r="CZ49"/>
       <c r="DA49"/>
       <c r="DB49"/>
       <c r="DC49"/>
       <c r="DD49"/>
       <c r="DE49"/>
       <c r="DF49"/>
       <c r="DG49"/>
       <c r="DH49"/>
       <c r="DI49"/>
       <c r="DJ49"/>
       <c r="DK49"/>
       <c r="DL49"/>
       <c r="DM49"/>
       <c r="DN49"/>
       <c r="DO49"/>
       <c r="DP49"/>
       <c r="DQ49"/>
+      <c r="DR49"/>
     </row>
-    <row r="50" spans="1:121">
+    <row r="50" spans="1:122">
       <c r="A50" t="s">
         <v>79</v>
       </c>
       <c r="B50">
+        <v>54500000.0</v>
+      </c>
+      <c r="C50">
         <v>44500000.0</v>
       </c>
-      <c r="C50">
+      <c r="D50">
         <v>95250000.0</v>
       </c>
-      <c r="D50">
+      <c r="E50">
         <v>80250000.0</v>
       </c>
-      <c r="E50">
+      <c r="F50">
         <v>86750000.0</v>
       </c>
-      <c r="F50">
+      <c r="G50">
         <v>111750000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>49000000.0</v>
       </c>
       <c r="H50">
         <v>49000000.0</v>
       </c>
       <c r="I50">
+        <v>49000000.0</v>
+      </c>
+      <c r="J50">
         <v>37500000.0</v>
       </c>
-      <c r="J50">
+      <c r="K50">
         <v>32500000.0</v>
       </c>
-      <c r="K50">
+      <c r="L50">
         <v>8000000.0</v>
       </c>
-      <c r="L50">
+      <c r="M50">
         <v>18489000.0</v>
       </c>
-      <c r="M50">
+      <c r="N50">
         <v>67880000.0</v>
       </c>
-      <c r="N50">
+      <c r="O50">
         <v>2500000.0</v>
       </c>
-      <c r="O50">
+      <c r="P50">
         <v>5000000.0</v>
       </c>
-      <c r="P50">
-[...1 lines deleted...]
-      </c>
       <c r="Q50">
         <v>0.0</v>
       </c>
       <c r="R50">
         <v>0.0</v>
       </c>
       <c r="S50">
         <v>0.0</v>
       </c>
       <c r="T50">
+        <v>0.0</v>
+      </c>
+      <c r="U50">
         <v>8054000.0</v>
       </c>
-      <c r="U50">
+      <c r="V50">
         <v>8016000.0</v>
       </c>
-      <c r="V50">
+      <c r="W50">
         <v>73937000.0</v>
       </c>
-      <c r="W50">
+      <c r="X50">
         <v>87334000.0</v>
       </c>
-      <c r="X50">
+      <c r="Y50">
         <v>87696000.0</v>
       </c>
-      <c r="Y50">
+      <c r="Z50">
         <v>60889000.0</v>
       </c>
-      <c r="Z50">
+      <c r="AA50">
         <v>60904000.0</v>
       </c>
-      <c r="AA50">
+      <c r="AB50">
         <v>38223000.0</v>
       </c>
-      <c r="AB50">
+      <c r="AC50">
         <v>42503000.0</v>
       </c>
-      <c r="AC50">
+      <c r="AD50">
         <v>46688000.0</v>
       </c>
-      <c r="AD50">
+      <c r="AE50">
         <v>81872000.0</v>
       </c>
-      <c r="AE50">
+      <c r="AF50">
         <v>381068000.0</v>
       </c>
-      <c r="AF50">
+      <c r="AG50">
         <v>577369000.0</v>
       </c>
-      <c r="AG50">
+      <c r="AH50">
         <v>330290000.0</v>
       </c>
-      <c r="AH50">
+      <c r="AI50">
         <v>176657000.0</v>
       </c>
-      <c r="AI50">
+      <c r="AJ50">
         <v>183089000.0</v>
       </c>
-      <c r="AJ50">
+      <c r="AK50">
         <v>185697000.0</v>
       </c>
-      <c r="AK50">
+      <c r="AL50">
         <v>333116000.0</v>
       </c>
-      <c r="AL50">
+      <c r="AM50">
         <v>338174000.0</v>
       </c>
-      <c r="AM50">
+      <c r="AN50">
         <v>106244000.0</v>
       </c>
-      <c r="AN50">
+      <c r="AO50">
         <v>352196000.0</v>
       </c>
-      <c r="AO50"/>
       <c r="AP50"/>
-      <c r="AQ50">
+      <c r="AQ50"/>
+      <c r="AR50">
         <v>129518000.0</v>
       </c>
-      <c r="AR50"/>
       <c r="AS50"/>
       <c r="AT50"/>
-      <c r="AU50">
+      <c r="AU50"/>
+      <c r="AV50">
         <v>348795000.0</v>
       </c>
-      <c r="AV50"/>
       <c r="AW50"/>
       <c r="AX50"/>
       <c r="AY50"/>
       <c r="AZ50"/>
       <c r="BA50"/>
       <c r="BB50"/>
       <c r="BC50"/>
       <c r="BD50"/>
       <c r="BE50"/>
       <c r="BF50"/>
       <c r="BG50"/>
       <c r="BH50"/>
       <c r="BI50"/>
       <c r="BJ50"/>
       <c r="BK50"/>
       <c r="BL50"/>
       <c r="BM50"/>
       <c r="BN50"/>
       <c r="BO50"/>
       <c r="BP50"/>
       <c r="BQ50"/>
       <c r="BR50"/>
       <c r="BS50"/>
       <c r="BT50"/>
       <c r="BU50"/>
@@ -18167,945 +18271,955 @@
       <c r="CS50"/>
       <c r="CT50"/>
       <c r="CU50"/>
       <c r="CV50"/>
       <c r="CW50"/>
       <c r="CX50"/>
       <c r="CY50"/>
       <c r="CZ50"/>
       <c r="DA50"/>
       <c r="DB50"/>
       <c r="DC50"/>
       <c r="DD50"/>
       <c r="DE50"/>
       <c r="DF50"/>
       <c r="DG50"/>
       <c r="DH50"/>
       <c r="DI50"/>
       <c r="DJ50"/>
       <c r="DK50"/>
       <c r="DL50"/>
       <c r="DM50"/>
       <c r="DN50"/>
       <c r="DO50"/>
       <c r="DP50"/>
       <c r="DQ50"/>
+      <c r="DR50"/>
     </row>
-    <row r="51" spans="1:121">
+    <row r="51" spans="1:122">
       <c r="A51" t="s">
         <v>80</v>
       </c>
       <c r="B51">
+        <v>345923000.0</v>
+      </c>
+      <c r="C51">
         <v>265348000.0</v>
       </c>
-      <c r="C51">
+      <c r="D51">
         <v>316278000.0</v>
       </c>
-      <c r="D51">
+      <c r="E51">
         <v>301707000.0</v>
       </c>
-      <c r="E51">
+      <c r="F51">
         <v>293019000.0</v>
       </c>
-      <c r="F51">
+      <c r="G51">
         <v>318243000.0</v>
       </c>
-      <c r="G51">
+      <c r="H51">
         <v>288587000.0</v>
       </c>
-      <c r="H51">
+      <c r="I51">
         <v>288871000.0</v>
       </c>
-      <c r="I51">
+      <c r="J51">
         <v>276674000.0</v>
       </c>
-      <c r="J51">
+      <c r="K51">
         <v>267068000.0</v>
       </c>
-      <c r="K51">
+      <c r="L51">
         <v>253063000.0</v>
       </c>
-      <c r="L51">
+      <c r="M51">
         <v>245901000.0</v>
       </c>
-      <c r="M51">
+      <c r="N51">
         <v>255837000.0</v>
       </c>
-      <c r="N51">
+      <c r="O51">
         <v>224732000.0</v>
       </c>
-      <c r="O51">
+      <c r="P51">
         <v>229928000.0</v>
       </c>
-      <c r="P51">
+      <c r="Q51">
         <v>230128000.0</v>
       </c>
-      <c r="Q51">
+      <c r="R51">
         <v>230555000.0</v>
       </c>
-      <c r="R51">
+      <c r="S51">
         <v>230754000.0</v>
       </c>
-      <c r="S51">
+      <c r="T51">
         <v>231226000.0</v>
       </c>
-      <c r="T51">
+      <c r="U51">
         <v>231258000.0</v>
       </c>
-      <c r="U51">
+      <c r="V51">
         <v>232876000.0</v>
       </c>
-      <c r="V51">
+      <c r="W51">
         <v>266626000.0</v>
       </c>
-      <c r="W51">
+      <c r="X51">
         <v>254070000.0</v>
       </c>
-      <c r="X51">
+      <c r="Y51">
         <v>220050000.0</v>
       </c>
-      <c r="Y51">
+      <c r="Z51">
         <v>227418000.0</v>
       </c>
-      <c r="Z51">
+      <c r="AA51">
         <v>224031000.0</v>
       </c>
-      <c r="AA51">
+      <c r="AB51">
         <v>227660000.0</v>
       </c>
-      <c r="AB51">
+      <c r="AC51">
         <v>236218000.0</v>
       </c>
-      <c r="AC51">
+      <c r="AD51">
         <v>238951000.0</v>
       </c>
-      <c r="AD51">
+      <c r="AE51">
         <v>246309000.0</v>
       </c>
-      <c r="AE51">
+      <c r="AF51">
         <v>213988000.0</v>
       </c>
-      <c r="AF51">
+      <c r="AG51">
         <v>318099000.0</v>
       </c>
-      <c r="AG51">
+      <c r="AH51">
         <v>329940000.0</v>
       </c>
-      <c r="AH51">
+      <c r="AI51">
         <v>287662000.0</v>
       </c>
-      <c r="AI51">
+      <c r="AJ51">
         <v>327623000.0</v>
       </c>
-      <c r="AJ51">
+      <c r="AK51">
         <v>297138000.0</v>
       </c>
-      <c r="AK51">
+      <c r="AL51">
         <v>300116000.0</v>
       </c>
-      <c r="AL51">
+      <c r="AM51">
         <v>305174000.0</v>
       </c>
-      <c r="AM51">
+      <c r="AN51">
         <v>316073000.0</v>
       </c>
-      <c r="AN51">
+      <c r="AO51">
         <v>319196000.0</v>
       </c>
-      <c r="AO51">
+      <c r="AP51">
         <v>413720000.0</v>
       </c>
-      <c r="AP51">
+      <c r="AQ51">
         <v>385681000.0</v>
       </c>
-      <c r="AQ51">
+      <c r="AR51">
         <v>371540000.0</v>
       </c>
-      <c r="AR51">
+      <c r="AS51">
         <v>344928000.0</v>
       </c>
-      <c r="AS51">
+      <c r="AT51">
         <v>327973000.0</v>
       </c>
-      <c r="AT51">
+      <c r="AU51">
         <v>320342000.0</v>
       </c>
-      <c r="AU51">
+      <c r="AV51">
         <v>315795000.0</v>
       </c>
-      <c r="AV51">
+      <c r="AW51">
         <v>302809000.0</v>
       </c>
-      <c r="AW51">
+      <c r="AX51">
         <v>295453000.0</v>
       </c>
-      <c r="AX51">
+      <c r="AY51">
         <v>282976000.0</v>
       </c>
-      <c r="AY51">
+      <c r="AZ51">
         <v>281958000.0</v>
       </c>
-      <c r="AZ51">
+      <c r="BA51">
         <v>305371000.0</v>
       </c>
-      <c r="BA51">
+      <c r="BB51">
         <v>309698000.0</v>
       </c>
-      <c r="BB51">
+      <c r="BC51">
         <v>286644000.0</v>
       </c>
-      <c r="BC51">
+      <c r="BD51">
         <v>289770000.0</v>
       </c>
-      <c r="BD51">
+      <c r="BE51">
         <v>295296000.0</v>
       </c>
-      <c r="BE51">
+      <c r="BF51">
         <v>294578000.0</v>
       </c>
-      <c r="BF51">
+      <c r="BG51">
         <v>343520000.0</v>
       </c>
-      <c r="BG51">
+      <c r="BH51">
         <v>357779000.0</v>
       </c>
-      <c r="BH51">
+      <c r="BI51">
         <v>349887000.0</v>
       </c>
-      <c r="BI51">
+      <c r="BJ51">
         <v>365457000.0</v>
       </c>
-      <c r="BJ51">
+      <c r="BK51">
         <v>365308000.0</v>
       </c>
-      <c r="BK51">
+      <c r="BL51">
         <v>380532000.0</v>
       </c>
-      <c r="BL51">
+      <c r="BM51">
         <v>373679000.0</v>
       </c>
-      <c r="BM51">
+      <c r="BN51">
         <v>382404000.0</v>
       </c>
-      <c r="BN51">
+      <c r="BO51">
         <v>361146000.0</v>
       </c>
-      <c r="BO51">
+      <c r="BP51">
         <v>382522000.0</v>
       </c>
-      <c r="BP51">
+      <c r="BQ51">
         <v>399280000.0</v>
       </c>
-      <c r="BQ51">
+      <c r="BR51">
         <v>424394000.0</v>
       </c>
-      <c r="BR51">
+      <c r="BS51">
         <v>460411000.0</v>
       </c>
-      <c r="BS51">
+      <c r="BT51">
         <v>462650000.0</v>
       </c>
-      <c r="BT51">
+      <c r="BU51">
         <v>456799000.0</v>
       </c>
-      <c r="BU51">
+      <c r="BV51">
         <v>453549000.0</v>
       </c>
-      <c r="BV51">
+      <c r="BW51">
         <v>525655000.0</v>
       </c>
-      <c r="BW51">
+      <c r="BX51">
         <v>542549000.0</v>
       </c>
-      <c r="BX51">
+      <c r="BY51">
         <v>538160000.0</v>
       </c>
-      <c r="BY51">
+      <c r="BZ51">
         <v>502494098.0</v>
       </c>
-      <c r="BZ51">
+      <c r="CA51">
         <v>488945424.0</v>
       </c>
-      <c r="CA51">
+      <c r="CB51">
         <v>455136000.0</v>
       </c>
-      <c r="CB51">
+      <c r="CC51">
         <v>666002106.0</v>
       </c>
-      <c r="CC51">
+      <c r="CD51">
         <v>651894684.0</v>
       </c>
-      <c r="CD51">
+      <c r="CE51">
         <v>665607352.0</v>
       </c>
-      <c r="CE51">
+      <c r="CF51">
         <v>400914950.0</v>
       </c>
-      <c r="CF51">
+      <c r="CG51">
         <v>604534848.0</v>
       </c>
-      <c r="CG51">
+      <c r="CH51">
         <v>582056228.0</v>
       </c>
-      <c r="CH51">
+      <c r="CI51">
         <v>556828945.0</v>
       </c>
-      <c r="CI51">
+      <c r="CJ51">
         <v>525932946.0</v>
       </c>
-      <c r="CJ51">
+      <c r="CK51">
         <v>472516133.0</v>
       </c>
-      <c r="CK51">
+      <c r="CL51">
         <v>442529008.0</v>
       </c>
-      <c r="CL51">
+      <c r="CM51">
         <v>314402808.0</v>
       </c>
-      <c r="CM51">
+      <c r="CN51">
         <v>287454057.0</v>
       </c>
-      <c r="CN51">
+      <c r="CO51">
         <v>260913623.0</v>
       </c>
-      <c r="CO51">
+      <c r="CP51">
         <v>258536255.0</v>
       </c>
-      <c r="CP51">
+      <c r="CQ51">
         <v>240436530.0</v>
       </c>
-      <c r="CQ51">
+      <c r="CR51">
         <v>250767241.0</v>
       </c>
-      <c r="CR51">
+      <c r="CS51">
         <v>261643945.0</v>
       </c>
-      <c r="CS51">
+      <c r="CT51">
         <v>277081875.0</v>
       </c>
-      <c r="CT51">
+      <c r="CU51">
         <v>313133730.0</v>
       </c>
-      <c r="CU51">
+      <c r="CV51">
         <v>321845000.0</v>
       </c>
-      <c r="CV51">
+      <c r="CW51">
         <v>331895000.0</v>
       </c>
-      <c r="CW51">
+      <c r="CX51">
         <v>391817128.0</v>
       </c>
-      <c r="CX51">
+      <c r="CY51">
         <v>386593708.0</v>
       </c>
-      <c r="CY51">
+      <c r="CZ51">
         <v>396126269.0</v>
       </c>
-      <c r="CZ51">
+      <c r="DA51">
         <v>380094462.0</v>
       </c>
-      <c r="DA51">
+      <c r="DB51">
         <v>370227731.0</v>
       </c>
-      <c r="DB51">
+      <c r="DC51">
         <v>367657275.0</v>
       </c>
-      <c r="DC51">
+      <c r="DD51">
         <v>357203792.0</v>
       </c>
-      <c r="DD51">
+      <c r="DE51">
         <v>314600000.0</v>
       </c>
-      <c r="DE51">
+      <c r="DF51">
         <v>302500000.0</v>
       </c>
-      <c r="DF51">
+      <c r="DG51">
         <v>277200000.0</v>
       </c>
-      <c r="DG51">
+      <c r="DH51">
         <v>260300000.0</v>
       </c>
-      <c r="DH51">
+      <c r="DI51">
         <v>248900000.0</v>
       </c>
-      <c r="DI51">
+      <c r="DJ51">
         <v>236800000.0</v>
       </c>
-      <c r="DJ51">
+      <c r="DK51">
         <v>193100000.0</v>
       </c>
-      <c r="DK51">
+      <c r="DL51">
         <v>177600000.0</v>
       </c>
-      <c r="DL51">
+      <c r="DM51">
         <v>118800000.0</v>
       </c>
-      <c r="DM51">
+      <c r="DN51">
         <v>90100000.0</v>
       </c>
-      <c r="DN51">
+      <c r="DO51">
         <v>135800000.0</v>
       </c>
-      <c r="DO51">
+      <c r="DP51">
         <v>125800000.0</v>
       </c>
-      <c r="DP51">
+      <c r="DQ51">
         <v>110600000.0</v>
       </c>
-      <c r="DQ51">
+      <c r="DR51">
         <v>110100000.0</v>
       </c>
     </row>
-    <row r="52" spans="1:121">
+    <row r="52" spans="1:122">
       <c r="A52" t="s">
         <v>81</v>
       </c>
       <c r="B52">
+        <v>54500000.0</v>
+      </c>
+      <c r="C52">
         <v>46700000.0</v>
       </c>
-      <c r="C52">
+      <c r="D52">
         <v>95250000.0</v>
       </c>
-      <c r="D52">
+      <c r="E52">
         <v>82550000.0</v>
       </c>
-      <c r="E52">
+      <c r="F52">
         <v>89050000.0</v>
       </c>
-      <c r="F52">
+      <c r="G52">
         <v>114050000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>51300000.0</v>
       </c>
       <c r="H52">
         <v>51300000.0</v>
       </c>
       <c r="I52">
+        <v>51300000.0</v>
+      </c>
+      <c r="J52">
         <v>39800000.0</v>
       </c>
-      <c r="J52">
+      <c r="K52">
         <v>34800000.0</v>
       </c>
-      <c r="K52">
+      <c r="L52">
         <v>10500000.0</v>
       </c>
-      <c r="L52">
+      <c r="M52">
         <v>20689000.0</v>
       </c>
-      <c r="M52">
+      <c r="N52">
         <v>70080000.0</v>
       </c>
-      <c r="N52">
+      <c r="O52">
         <v>40700000.0</v>
       </c>
-      <c r="O52">
+      <c r="P52">
         <v>7200000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>2100000.0</v>
       </c>
       <c r="Q52">
         <v>2100000.0</v>
       </c>
       <c r="R52">
-        <v>2200000.0</v>
+        <v>2100000.0</v>
       </c>
       <c r="S52">
         <v>2200000.0</v>
       </c>
       <c r="T52">
+        <v>2200000.0</v>
+      </c>
+      <c r="U52">
         <v>8054000.0</v>
       </c>
-      <c r="U52">
+      <c r="V52">
         <v>8016000.0</v>
       </c>
-      <c r="V52">
+      <c r="W52">
         <v>73937000.0</v>
       </c>
-      <c r="W52">
+      <c r="X52">
         <v>89334000.0</v>
       </c>
-      <c r="X52">
+      <c r="Y52">
         <v>87696000.0</v>
       </c>
-      <c r="Y52">
+      <c r="Z52">
         <v>60889000.0</v>
       </c>
-      <c r="Z52">
+      <c r="AA52">
         <v>60904000.0</v>
       </c>
-      <c r="AA52">
+      <c r="AB52">
         <v>40308000.0</v>
       </c>
-      <c r="AB52">
+      <c r="AC52">
         <v>42503000.0</v>
       </c>
-      <c r="AC52">
+      <c r="AD52">
         <v>46688000.0</v>
       </c>
-      <c r="AD52">
+      <c r="AE52">
         <v>81872000.0</v>
       </c>
-      <c r="AE52">
+      <c r="AF52">
         <v>55178000.0</v>
       </c>
-      <c r="AF52">
+      <c r="AG52">
         <v>160218000.0</v>
       </c>
-      <c r="AG52">
+      <c r="AH52">
         <v>179692000.0</v>
       </c>
-      <c r="AH52">
+      <c r="AI52">
         <v>176657000.0</v>
       </c>
-      <c r="AI52">
+      <c r="AJ52">
         <v>181434000.0</v>
       </c>
-      <c r="AJ52">
+      <c r="AK52">
         <v>185697000.0</v>
       </c>
-      <c r="AK52">
+      <c r="AL52">
         <v>173765000.0</v>
       </c>
-      <c r="AL52">
+      <c r="AM52">
         <v>165502000.0</v>
       </c>
-      <c r="AM52">
+      <c r="AN52">
         <v>106244000.0</v>
       </c>
-      <c r="AN52">
+      <c r="AO52">
         <v>172798000.0</v>
       </c>
-      <c r="AO52">
+      <c r="AP52">
         <v>300001000.0</v>
       </c>
-      <c r="AP52">
+      <c r="AQ52">
         <v>308025000.0</v>
       </c>
-      <c r="AQ52">
+      <c r="AR52">
         <v>174626000.0</v>
       </c>
-      <c r="AR52">
+      <c r="AS52">
         <v>127776000.0</v>
       </c>
-      <c r="AS52">
+      <c r="AT52">
         <v>83079000.0</v>
       </c>
-      <c r="AT52">
+      <c r="AU52">
         <v>48965000.0</v>
       </c>
-      <c r="AU52">
+      <c r="AV52">
         <v>348795000.0</v>
       </c>
-      <c r="AV52">
+      <c r="AW52">
         <v>35199000.0</v>
       </c>
-      <c r="AW52">
+      <c r="AX52">
         <v>238537000.0</v>
       </c>
-      <c r="AX52">
+      <c r="AY52">
         <v>36060000.0</v>
       </c>
-      <c r="AY52"/>
-      <c r="AZ52">
+      <c r="AZ52"/>
+      <c r="BA52">
         <v>200712000.0</v>
       </c>
-      <c r="BA52">
+      <c r="BB52">
         <v>223152000.0</v>
       </c>
-      <c r="BB52">
+      <c r="BC52">
         <v>187302000.0</v>
       </c>
-      <c r="BC52"/>
       <c r="BD52"/>
       <c r="BE52"/>
       <c r="BF52"/>
       <c r="BG52"/>
       <c r="BH52"/>
       <c r="BI52"/>
       <c r="BJ52"/>
       <c r="BK52"/>
       <c r="BL52"/>
       <c r="BM52"/>
       <c r="BN52"/>
       <c r="BO52"/>
       <c r="BP52"/>
       <c r="BQ52"/>
       <c r="BR52"/>
       <c r="BS52"/>
       <c r="BT52"/>
       <c r="BU52"/>
       <c r="BV52"/>
       <c r="BW52"/>
       <c r="BX52"/>
       <c r="BY52"/>
       <c r="BZ52"/>
       <c r="CA52"/>
       <c r="CB52"/>
       <c r="CC52"/>
       <c r="CD52"/>
       <c r="CE52"/>
       <c r="CF52"/>
       <c r="CG52"/>
       <c r="CH52"/>
       <c r="CI52"/>
       <c r="CJ52"/>
-      <c r="CK52">
+      <c r="CK52"/>
+      <c r="CL52">
         <v>1047553000.0</v>
       </c>
-      <c r="CL52"/>
       <c r="CM52"/>
       <c r="CN52"/>
       <c r="CO52"/>
       <c r="CP52"/>
-      <c r="CQ52">
+      <c r="CQ52"/>
+      <c r="CR52">
         <v>182922241000.0</v>
       </c>
-      <c r="CR52">
+      <c r="CS52">
         <v>101330000.0</v>
       </c>
-      <c r="CS52">
+      <c r="CT52">
         <v>224236875000.0</v>
       </c>
-      <c r="CT52"/>
       <c r="CU52"/>
       <c r="CV52"/>
-      <c r="CW52">
+      <c r="CW52"/>
+      <c r="CX52">
         <v>237128.0</v>
       </c>
-      <c r="CX52">
+      <c r="CY52">
         <v>763708.0</v>
       </c>
-      <c r="CY52">
+      <c r="CZ52">
         <v>24066269.0</v>
       </c>
-      <c r="CZ52">
+      <c r="DA52">
         <v>160144462.0</v>
       </c>
-      <c r="DA52">
+      <c r="DB52">
         <v>137078000.0</v>
       </c>
-      <c r="DB52">
+      <c r="DC52">
         <v>136657275.0</v>
       </c>
-      <c r="DC52">
+      <c r="DD52">
         <v>93983792.0</v>
       </c>
-      <c r="DD52"/>
       <c r="DE52"/>
       <c r="DF52"/>
       <c r="DG52"/>
-      <c r="DH52">
+      <c r="DH52"/>
+      <c r="DI52">
         <v>78600000.0</v>
       </c>
-      <c r="DI52"/>
       <c r="DJ52"/>
       <c r="DK52"/>
       <c r="DL52"/>
       <c r="DM52"/>
       <c r="DN52"/>
       <c r="DO52"/>
       <c r="DP52"/>
       <c r="DQ52"/>
+      <c r="DR52"/>
     </row>
-    <row r="53" spans="1:121">
+    <row r="53" spans="1:122">
       <c r="A53" t="s">
         <v>82</v>
       </c>
       <c r="B53">
+        <v>69933000.0</v>
+      </c>
+      <c r="C53">
         <v>2387000.0</v>
       </c>
-      <c r="C53">
+      <c r="D53">
         <v>60183000.0</v>
       </c>
-      <c r="D53">
+      <c r="E53">
         <v>2409000.0</v>
       </c>
-      <c r="E53">
+      <c r="F53">
         <v>61529000.0</v>
       </c>
-      <c r="F53">
+      <c r="G53">
         <v>1338000.0</v>
       </c>
-      <c r="G53">
+      <c r="H53">
         <v>2930000.0</v>
       </c>
-      <c r="H53">
+      <c r="I53">
         <v>2964000.0</v>
       </c>
-      <c r="I53">
+      <c r="J53">
         <v>1996000.0</v>
       </c>
-      <c r="J53">
+      <c r="K53">
         <v>3886000.0</v>
       </c>
-      <c r="K53">
+      <c r="L53">
         <v>54282000.0</v>
       </c>
-      <c r="L53">
+      <c r="M53">
         <v>2341000.0</v>
       </c>
-      <c r="M53">
+      <c r="N53">
         <v>53692000.0</v>
       </c>
-      <c r="N53">
+      <c r="O53">
         <v>44000.0</v>
       </c>
-      <c r="O53">
+      <c r="P53">
         <v>48492000.0</v>
       </c>
-      <c r="P53">
+      <c r="Q53">
         <v>1600000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>22000.0</v>
       </c>
       <c r="R53">
         <v>22000.0</v>
       </c>
       <c r="S53">
+        <v>22000.0</v>
+      </c>
+      <c r="T53">
         <v>44772000.0</v>
       </c>
-      <c r="T53">
+      <c r="U53">
         <v>47511000.0</v>
       </c>
-      <c r="U53">
+      <c r="V53">
         <v>48307000.0</v>
       </c>
-      <c r="V53">
+      <c r="W53">
         <v>38081000.0</v>
       </c>
-      <c r="W53">
+      <c r="X53">
         <v>46792000.0</v>
       </c>
-      <c r="X53">
+      <c r="Y53">
         <v>45991000.0</v>
       </c>
-      <c r="Y53">
+      <c r="Z53">
         <v>47495000.0</v>
       </c>
-      <c r="Z53">
+      <c r="AA53">
         <v>46127000.0</v>
       </c>
-      <c r="AA53">
+      <c r="AB53">
         <v>48998000.0</v>
       </c>
-      <c r="AB53">
+      <c r="AC53">
         <v>47422000.0</v>
       </c>
-      <c r="AC53">
+      <c r="AD53">
         <v>44820000.0</v>
       </c>
-      <c r="AD53">
+      <c r="AE53">
         <v>44682000.0</v>
       </c>
-      <c r="AE53">
+      <c r="AF53">
         <v>45324000.0</v>
       </c>
-      <c r="AF53">
+      <c r="AG53">
         <v>45757000.0</v>
       </c>
-      <c r="AG53">
+      <c r="AH53">
         <v>44717000.0</v>
       </c>
-      <c r="AH53"/>
       <c r="AI53"/>
       <c r="AJ53"/>
       <c r="AK53"/>
       <c r="AL53"/>
       <c r="AM53"/>
       <c r="AN53"/>
-      <c r="AO53">
+      <c r="AO53"/>
+      <c r="AP53">
         <v>69990000.0</v>
       </c>
-      <c r="AP53">
+      <c r="AQ53">
         <v>69541000.0</v>
       </c>
-      <c r="AQ53">
+      <c r="AR53">
         <v>49884000.0</v>
       </c>
-      <c r="AR53">
+      <c r="AS53">
         <v>29963000.0</v>
       </c>
-      <c r="AS53">
+      <c r="AT53">
         <v>10059000.0</v>
       </c>
-      <c r="AT53"/>
       <c r="AU53"/>
       <c r="AV53"/>
       <c r="AW53"/>
       <c r="AX53"/>
       <c r="AY53"/>
       <c r="AZ53"/>
       <c r="BA53"/>
       <c r="BB53"/>
       <c r="BC53"/>
       <c r="BD53"/>
       <c r="BE53"/>
       <c r="BF53"/>
       <c r="BG53"/>
       <c r="BH53"/>
       <c r="BI53"/>
       <c r="BJ53"/>
       <c r="BK53"/>
       <c r="BL53"/>
       <c r="BM53"/>
       <c r="BN53"/>
       <c r="BO53"/>
       <c r="BP53"/>
       <c r="BQ53"/>
       <c r="BR53"/>
       <c r="BS53"/>
       <c r="BT53"/>
       <c r="BU53"/>
       <c r="BV53"/>
       <c r="BW53"/>
       <c r="BX53"/>
-      <c r="BY53">
+      <c r="BY53"/>
+      <c r="BZ53">
         <v>14999412000.0</v>
       </c>
-      <c r="BZ53">
+      <c r="CA53">
         <v>19933800000.0</v>
       </c>
-      <c r="CA53"/>
-      <c r="CB53">
+      <c r="CB53"/>
+      <c r="CC53">
         <v>19965573000.0</v>
       </c>
-      <c r="CC53">
+      <c r="CD53">
         <v>19553841000.0</v>
       </c>
-      <c r="CD53">
+      <c r="CE53">
         <v>18790633000.0</v>
       </c>
-      <c r="CE53">
+      <c r="CF53">
         <v>723210813654.0</v>
       </c>
-      <c r="CF53">
+      <c r="CG53">
         <v>17857293000.0</v>
       </c>
-      <c r="CG53">
+      <c r="CH53">
         <v>18285207000.0</v>
       </c>
-      <c r="CH53">
+      <c r="CI53">
         <v>18765147000.0</v>
       </c>
-      <c r="CI53"/>
-      <c r="CJ53">
+      <c r="CJ53"/>
+      <c r="CK53">
         <v>15407620000.0</v>
       </c>
-      <c r="CK53"/>
-      <c r="CL53">
+      <c r="CL53"/>
+      <c r="CM53">
         <v>3226539000.0</v>
       </c>
-      <c r="CM53">
+      <c r="CN53">
         <v>382764418752.0</v>
       </c>
-      <c r="CN53">
+      <c r="CO53">
         <v>387431973818.0</v>
       </c>
-      <c r="CO53">
+      <c r="CP53">
         <v>380923881746.0</v>
       </c>
-      <c r="CP53">
+      <c r="CQ53">
         <v>357231489357.0</v>
       </c>
-      <c r="CQ53">
+      <c r="CR53">
         <v>360739885016.0</v>
       </c>
-      <c r="CR53">
+      <c r="CS53">
         <v>381977395689.0</v>
       </c>
-      <c r="CS53">
+      <c r="CT53">
         <v>406763869888.0</v>
       </c>
-      <c r="CT53"/>
       <c r="CU53"/>
       <c r="CV53"/>
       <c r="CW53"/>
       <c r="CX53"/>
       <c r="CY53"/>
       <c r="CZ53"/>
       <c r="DA53"/>
       <c r="DB53"/>
       <c r="DC53"/>
       <c r="DD53"/>
       <c r="DE53"/>
       <c r="DF53"/>
       <c r="DG53"/>
       <c r="DH53"/>
       <c r="DI53"/>
       <c r="DJ53"/>
       <c r="DK53"/>
       <c r="DL53"/>
       <c r="DM53"/>
       <c r="DN53"/>
       <c r="DO53"/>
       <c r="DP53"/>
       <c r="DQ53"/>
+      <c r="DR53"/>
     </row>
-    <row r="54" spans="1:121">
+    <row r="54" spans="1:122">
       <c r="A54" t="s">
         <v>83</v>
       </c>
       <c r="B54"/>
       <c r="C54"/>
       <c r="D54"/>
       <c r="E54"/>
       <c r="F54"/>
       <c r="G54"/>
       <c r="H54"/>
       <c r="I54"/>
       <c r="J54"/>
       <c r="K54"/>
       <c r="L54"/>
       <c r="M54"/>
       <c r="N54"/>
       <c r="O54"/>
       <c r="P54"/>
       <c r="Q54"/>
       <c r="R54"/>
       <c r="S54"/>
       <c r="T54"/>
       <c r="U54"/>
       <c r="V54"/>
       <c r="W54"/>
       <c r="X54"/>
       <c r="Y54"/>
       <c r="Z54"/>
       <c r="AA54"/>
       <c r="AB54"/>
       <c r="AC54"/>
       <c r="AD54"/>
       <c r="AE54"/>
-      <c r="AF54">
-[...1 lines deleted...]
-      </c>
+      <c r="AF54"/>
       <c r="AG54">
         <v>0.0</v>
       </c>
-      <c r="AH54"/>
+      <c r="AH54">
+        <v>0.0</v>
+      </c>
       <c r="AI54"/>
       <c r="AJ54"/>
       <c r="AK54"/>
       <c r="AL54"/>
       <c r="AM54"/>
       <c r="AN54"/>
       <c r="AO54"/>
       <c r="AP54"/>
       <c r="AQ54"/>
       <c r="AR54"/>
       <c r="AS54"/>
       <c r="AT54"/>
       <c r="AU54"/>
       <c r="AV54"/>
       <c r="AW54"/>
       <c r="AX54"/>
       <c r="AY54"/>
       <c r="AZ54"/>
       <c r="BA54"/>
       <c r="BB54"/>
       <c r="BC54"/>
       <c r="BD54"/>
       <c r="BE54"/>
       <c r="BF54"/>
       <c r="BG54"/>
@@ -19149,1552 +19263,1565 @@
       <c r="CS54"/>
       <c r="CT54"/>
       <c r="CU54"/>
       <c r="CV54"/>
       <c r="CW54"/>
       <c r="CX54"/>
       <c r="CY54"/>
       <c r="CZ54"/>
       <c r="DA54"/>
       <c r="DB54"/>
       <c r="DC54"/>
       <c r="DD54"/>
       <c r="DE54"/>
       <c r="DF54"/>
       <c r="DG54"/>
       <c r="DH54"/>
       <c r="DI54"/>
       <c r="DJ54"/>
       <c r="DK54"/>
       <c r="DL54"/>
       <c r="DM54"/>
       <c r="DN54"/>
       <c r="DO54"/>
       <c r="DP54"/>
       <c r="DQ54"/>
+      <c r="DR54"/>
     </row>
-    <row r="55" spans="1:121">
+    <row r="55" spans="1:122">
       <c r="A55" t="s">
         <v>84</v>
       </c>
       <c r="B55">
+        <v>3193585000.0</v>
+      </c>
+      <c r="C55">
         <v>2950486000.0</v>
       </c>
-      <c r="C55">
+      <c r="D55">
         <v>2955464000.0</v>
       </c>
-      <c r="D55">
+      <c r="E55">
         <v>2900387000.0</v>
       </c>
-      <c r="E55">
+      <c r="F55">
         <v>2879994000.0</v>
       </c>
-      <c r="F55">
+      <c r="G55">
         <v>2847738000.0</v>
       </c>
-      <c r="G55">
+      <c r="H55">
         <v>2868606000.0</v>
       </c>
-      <c r="H55">
+      <c r="I55">
         <v>2880052000.0</v>
       </c>
-      <c r="I55">
+      <c r="J55">
         <v>2760876000.0</v>
       </c>
-      <c r="J55">
+      <c r="K55">
         <v>2618762000.0</v>
       </c>
-      <c r="K55">
+      <c r="L55">
         <v>2587827000.0</v>
       </c>
-      <c r="L55">
+      <c r="M55">
         <v>2558627000.0</v>
       </c>
-      <c r="M55">
+      <c r="N55">
         <v>2519137000.0</v>
       </c>
-      <c r="N55">
+      <c r="O55">
         <v>2351670000.0</v>
       </c>
-      <c r="O55">
+      <c r="P55">
         <v>2259879000.0</v>
       </c>
-      <c r="P55">
+      <c r="Q55">
         <v>2199541000.0</v>
       </c>
-      <c r="Q55">
+      <c r="R55">
         <v>2112131000.0</v>
       </c>
-      <c r="R55">
+      <c r="S55">
         <v>1966625000.0</v>
       </c>
-      <c r="S55">
+      <c r="T55">
         <v>1873057000.0</v>
       </c>
-      <c r="T55">
+      <c r="U55">
         <v>1805234000.0</v>
       </c>
-      <c r="U55">
+      <c r="V55">
         <v>1739747000.0</v>
       </c>
-      <c r="V55">
+      <c r="W55">
         <v>1688750000.0</v>
       </c>
-      <c r="W55">
+      <c r="X55">
         <v>1642411000.0</v>
       </c>
-      <c r="X55">
+      <c r="Y55">
         <v>1604275000.0</v>
       </c>
-      <c r="Y55">
+      <c r="Z55">
         <v>1651743000.0</v>
       </c>
-      <c r="Z55">
+      <c r="AA55">
         <v>1534395000.0</v>
       </c>
-      <c r="AA55">
+      <c r="AB55">
         <v>1541667000.0</v>
       </c>
-      <c r="AB55">
+      <c r="AC55">
         <v>1519754000.0</v>
       </c>
-      <c r="AC55">
+      <c r="AD55">
         <v>1481953000.0</v>
       </c>
-      <c r="AD55">
+      <c r="AE55">
         <v>1428728000.0</v>
       </c>
-      <c r="AE55">
+      <c r="AF55">
         <v>1381846000.0</v>
       </c>
-      <c r="AF55">
+      <c r="AG55">
         <v>1571407000.0</v>
       </c>
-      <c r="AG55">
+      <c r="AH55">
         <v>1534529000.0</v>
       </c>
-      <c r="AH55">
+      <c r="AI55">
         <v>616710000.0</v>
       </c>
-      <c r="AI55">
+      <c r="AJ55">
         <v>635522000.0</v>
       </c>
-      <c r="AJ55">
+      <c r="AK55">
         <v>665420000.0</v>
       </c>
-      <c r="AK55">
+      <c r="AL55">
         <v>661352000.0</v>
       </c>
-      <c r="AL55">
+      <c r="AM55">
         <v>676669000.0</v>
       </c>
-      <c r="AM55">
+      <c r="AN55">
         <v>689377000.0</v>
       </c>
-      <c r="AN55">
+      <c r="AO55">
         <v>641091000.0</v>
       </c>
-      <c r="AO55">
+      <c r="AP55">
         <v>730718000.0</v>
       </c>
-      <c r="AP55">
+      <c r="AQ55">
         <v>708138000.0</v>
       </c>
-      <c r="AQ55">
+      <c r="AR55">
         <v>689050000.0</v>
       </c>
-      <c r="AR55">
+      <c r="AS55">
         <v>661297000.0</v>
       </c>
-      <c r="AS55">
+      <c r="AT55">
         <v>644125000.0</v>
       </c>
-      <c r="AT55">
+      <c r="AU55">
         <v>633450000.0</v>
       </c>
-      <c r="AU55">
+      <c r="AV55">
         <v>632287000.0</v>
       </c>
-      <c r="AV55">
+      <c r="AW55">
         <v>620212000.0</v>
       </c>
-      <c r="AW55">
+      <c r="AX55">
         <v>610838000.0</v>
       </c>
-      <c r="AX55">
+      <c r="AY55">
         <v>595023000.0</v>
       </c>
-      <c r="AY55">
+      <c r="AZ55">
         <v>595053000.0</v>
       </c>
-      <c r="AZ55">
+      <c r="BA55">
         <v>570501000.0</v>
       </c>
-      <c r="BA55">
+      <c r="BB55">
         <v>571746000.0</v>
       </c>
-      <c r="BB55">
+      <c r="BC55">
         <v>544074000.0</v>
       </c>
-      <c r="BC55">
+      <c r="BD55">
         <v>543465000.0</v>
       </c>
-      <c r="BD55">
+      <c r="BE55">
         <v>514722000.0</v>
       </c>
-      <c r="BE55">
+      <c r="BF55">
         <v>512213000.0</v>
       </c>
-      <c r="BF55">
+      <c r="BG55">
         <v>522647000.0</v>
       </c>
-      <c r="BG55">
+      <c r="BH55">
         <v>537031000.0</v>
       </c>
-      <c r="BH55">
+      <c r="BI55">
         <v>524366000.0</v>
       </c>
-      <c r="BI55">
+      <c r="BJ55">
         <v>538797000.0</v>
       </c>
-      <c r="BJ55">
+      <c r="BK55">
         <v>536290000.0</v>
       </c>
-      <c r="BK55">
+      <c r="BL55">
         <v>550312000.0</v>
       </c>
-      <c r="BL55">
+      <c r="BM55">
         <v>541605000.0</v>
       </c>
-      <c r="BM55">
+      <c r="BN55">
         <v>550778000.0</v>
       </c>
-      <c r="BN55">
+      <c r="BO55">
         <v>528326000.0</v>
       </c>
-      <c r="BO55">
+      <c r="BP55">
         <v>555174000.0</v>
       </c>
-      <c r="BP55">
+      <c r="BQ55">
         <v>579491000.0</v>
       </c>
-      <c r="BQ55">
+      <c r="BR55">
         <v>605119000.0</v>
       </c>
-      <c r="BR55">
+      <c r="BS55">
         <v>640636000.0</v>
       </c>
-      <c r="BS55">
+      <c r="BT55">
         <v>646685000.0</v>
       </c>
-      <c r="BT55">
+      <c r="BU55">
         <v>640545000.0</v>
       </c>
-      <c r="BU55">
+      <c r="BV55">
         <v>635446000.0</v>
       </c>
-      <c r="BV55">
+      <c r="BW55">
         <v>703252000.0</v>
       </c>
-      <c r="BW55">
+      <c r="BX55">
         <v>721262000.0</v>
       </c>
-      <c r="BX55">
+      <c r="BY55">
         <v>715596000.0</v>
       </c>
-      <c r="BY55">
+      <c r="BZ55">
         <v>679925122.0</v>
       </c>
-      <c r="BZ55">
+      <c r="CA55">
         <v>665889770.0</v>
       </c>
-      <c r="CA55">
+      <c r="CB55">
         <v>631604888.0</v>
       </c>
-      <c r="CB55">
+      <c r="CC55">
         <v>836668188.0</v>
       </c>
-      <c r="CC55">
+      <c r="CD55">
         <v>825898298.0</v>
       </c>
-      <c r="CD55">
+      <c r="CE55">
         <v>836265908.0</v>
       </c>
-      <c r="CE55">
+      <c r="CF55">
         <v>573355000.0</v>
       </c>
-      <c r="CF55">
+      <c r="CG55">
         <v>783007490.0</v>
       </c>
-      <c r="CG55">
+      <c r="CH55">
         <v>761001000.0</v>
       </c>
-      <c r="CH55">
+      <c r="CI55">
         <v>734817000.0</v>
       </c>
-      <c r="CI55">
+      <c r="CJ55">
         <v>709909624.0</v>
       </c>
-      <c r="CJ55">
+      <c r="CK55">
         <v>658021000.0</v>
       </c>
-      <c r="CK55">
+      <c r="CL55">
         <v>608709049.0</v>
       </c>
-      <c r="CL55">
+      <c r="CM55">
         <v>478875638.0</v>
       </c>
-      <c r="CM55">
+      <c r="CN55">
         <v>456494457.0</v>
       </c>
-      <c r="CN55">
+      <c r="CO55">
         <v>431041597.0</v>
       </c>
-      <c r="CO55">
+      <c r="CP55">
         <v>429101969.0</v>
       </c>
-      <c r="CP55">
+      <c r="CQ55">
         <v>414080000.0</v>
       </c>
-      <c r="CQ55">
+      <c r="CR55">
         <v>425288000.0</v>
       </c>
-      <c r="CR55">
+      <c r="CS55">
         <v>433388000.0</v>
       </c>
-      <c r="CS55">
+      <c r="CT55">
         <v>455869093.0</v>
       </c>
-      <c r="CT55">
+      <c r="CU55">
         <v>494476174.0</v>
       </c>
-      <c r="CU55">
+      <c r="CV55">
         <v>507755782.0</v>
       </c>
-      <c r="CV55">
+      <c r="CW55">
         <v>515256879.0</v>
       </c>
-      <c r="CW55">
+      <c r="CX55">
         <v>588216496.0</v>
       </c>
-      <c r="CX55">
+      <c r="CY55">
         <v>548658593.0</v>
       </c>
-      <c r="CY55">
+      <c r="CZ55">
         <v>560715002.0</v>
       </c>
-      <c r="CZ55">
+      <c r="DA55">
         <v>544808124.0</v>
       </c>
-      <c r="DA55">
+      <c r="DB55">
         <v>534749000.0</v>
       </c>
-      <c r="DB55">
+      <c r="DC55">
         <v>532309594.0</v>
       </c>
-      <c r="DC55">
+      <c r="DD55">
         <v>533923815.0</v>
       </c>
-      <c r="DD55">
+      <c r="DE55">
         <v>486600000.0</v>
       </c>
-      <c r="DE55">
+      <c r="DF55">
         <v>465300000.0</v>
       </c>
-      <c r="DF55">
+      <c r="DG55">
         <v>435500000.0</v>
       </c>
-      <c r="DG55">
+      <c r="DH55">
         <v>422200000.0</v>
       </c>
-      <c r="DH55">
+      <c r="DI55">
         <v>411600000.0</v>
       </c>
-      <c r="DI55">
+      <c r="DJ55">
         <v>397000000.0</v>
       </c>
-      <c r="DJ55">
+      <c r="DK55">
         <v>334300000.0</v>
       </c>
-      <c r="DK55">
+      <c r="DL55">
         <v>339900000.0</v>
       </c>
-      <c r="DL55">
+      <c r="DM55">
         <v>258700000.0</v>
       </c>
-      <c r="DM55">
+      <c r="DN55">
         <v>229600000.0</v>
       </c>
-      <c r="DN55">
+      <c r="DO55">
         <v>199800000.0</v>
       </c>
-      <c r="DO55">
+      <c r="DP55">
         <v>189600000.0</v>
       </c>
-      <c r="DP55">
+      <c r="DQ55">
         <v>174600000.0</v>
       </c>
-      <c r="DQ55">
+      <c r="DR55">
         <v>173000000.0</v>
       </c>
     </row>
-    <row r="56" spans="1:121">
+    <row r="56" spans="1:122">
       <c r="A56" t="s">
         <v>85</v>
       </c>
       <c r="B56">
+        <v>2947512000.0</v>
+      </c>
+      <c r="C56">
         <v>115563000.0</v>
       </c>
-      <c r="C56">
+      <c r="D56">
         <v>2718064000.0</v>
       </c>
-      <c r="D56">
+      <c r="E56">
         <v>91843000.0</v>
       </c>
-      <c r="E56">
+      <c r="F56">
         <v>2534482000.0</v>
       </c>
-      <c r="F56">
+      <c r="G56">
         <v>147287000.0</v>
       </c>
-      <c r="G56">
+      <c r="H56">
         <v>118613000.0</v>
       </c>
-      <c r="H56">
+      <c r="I56">
         <v>137665000.0</v>
       </c>
-      <c r="I56">
+      <c r="J56">
         <v>106304000.0</v>
       </c>
-      <c r="J56">
+      <c r="K56">
         <v>71337000.0</v>
       </c>
-      <c r="K56">
+      <c r="L56">
         <v>121082000.0</v>
       </c>
-      <c r="L56">
+      <c r="M56">
         <v>53406000.0</v>
       </c>
-      <c r="M56">
+      <c r="N56">
         <v>98397000.0</v>
       </c>
-      <c r="N56">
+      <c r="O56">
         <v>33057000.0</v>
       </c>
-      <c r="O56">
+      <c r="P56">
         <v>96372000.0</v>
       </c>
-      <c r="P56">
+      <c r="Q56">
         <v>41733000.0</v>
       </c>
-      <c r="Q56">
+      <c r="R56">
         <v>46714000.0</v>
       </c>
-      <c r="R56">
+      <c r="S56">
         <v>67760000.0</v>
       </c>
-      <c r="S56">
+      <c r="T56">
         <v>117708000.0</v>
       </c>
-      <c r="T56">
+      <c r="U56">
         <v>88385000.0</v>
       </c>
-      <c r="U56">
+      <c r="V56">
         <v>90293000.0</v>
       </c>
-      <c r="V56">
+      <c r="W56">
         <v>117632000.0</v>
       </c>
-      <c r="W56">
+      <c r="X56">
         <v>110630000.0</v>
       </c>
-      <c r="X56">
+      <c r="Y56">
         <v>70812000.0</v>
       </c>
-      <c r="Y56">
+      <c r="Z56">
         <v>77817000.0</v>
       </c>
-      <c r="Z56">
+      <c r="AA56">
         <v>71606000.0</v>
       </c>
-      <c r="AA56">
+      <c r="AB56">
         <v>73906000.0</v>
       </c>
-      <c r="AB56">
+      <c r="AC56">
         <v>77186000.0</v>
       </c>
-      <c r="AC56">
+      <c r="AD56">
         <v>87700000.0</v>
       </c>
-      <c r="AD56">
+      <c r="AE56">
         <v>105295000.0</v>
       </c>
-      <c r="AE56">
+      <c r="AF56">
         <v>76579000.0</v>
       </c>
-      <c r="AF56">
+      <c r="AG56">
         <v>63440000.0</v>
       </c>
-      <c r="AG56">
+      <c r="AH56">
         <v>62421000.0</v>
       </c>
-      <c r="AH56">
+      <c r="AI56">
         <v>11373000.0</v>
       </c>
-      <c r="AI56">
+      <c r="AJ56">
         <v>13237000.0</v>
       </c>
-      <c r="AJ56">
+      <c r="AK56">
         <v>19841000.0</v>
       </c>
-      <c r="AK56">
+      <c r="AL56">
         <v>22881000.0</v>
       </c>
-      <c r="AL56">
+      <c r="AM56">
         <v>26433000.0</v>
       </c>
-      <c r="AM56">
+      <c r="AN56">
         <v>21731000.0</v>
       </c>
-      <c r="AN56">
+      <c r="AO56">
         <v>25405000.0</v>
       </c>
-      <c r="AO56">
+      <c r="AP56">
         <v>40516000.0</v>
       </c>
-      <c r="AP56">
+      <c r="AQ56">
         <v>31630000.0</v>
       </c>
-      <c r="AQ56">
+      <c r="AR56">
         <v>31915000.0</v>
       </c>
-      <c r="AR56">
+      <c r="AS56">
         <v>37898000.0</v>
       </c>
-      <c r="AS56">
+      <c r="AT56">
         <v>52004000.0</v>
       </c>
-      <c r="AT56">
+      <c r="AU56">
         <v>59164000.0</v>
       </c>
-      <c r="AU56">
+      <c r="AV56">
         <v>48071000.0</v>
       </c>
-      <c r="AV56">
+      <c r="AW56">
         <v>59199000.0</v>
       </c>
-      <c r="AW56">
+      <c r="AX56">
         <v>32426000.0</v>
       </c>
-      <c r="AX56">
+      <c r="AY56">
         <v>34415000.0</v>
       </c>
-      <c r="AY56">
+      <c r="AZ56">
         <v>53079000.0</v>
       </c>
-      <c r="AZ56">
+      <c r="BA56">
         <v>35944000.0</v>
       </c>
-      <c r="BA56">
+      <c r="BB56">
         <v>42413000.0</v>
       </c>
-      <c r="BB56">
+      <c r="BC56">
         <v>22495000.0</v>
       </c>
-      <c r="BC56">
+      <c r="BD56">
         <v>27832000.0</v>
       </c>
-      <c r="BD56">
+      <c r="BE56">
         <v>15774000.0</v>
       </c>
-      <c r="BE56">
+      <c r="BF56">
         <v>27243000.0</v>
       </c>
-      <c r="BF56">
+      <c r="BG56">
         <v>25655000.0</v>
       </c>
-      <c r="BG56">
+      <c r="BH56">
         <v>30472000.0</v>
       </c>
-      <c r="BH56">
+      <c r="BI56">
         <v>19997000.0</v>
       </c>
-      <c r="BI56">
+      <c r="BJ56">
         <v>23984000.0</v>
       </c>
-      <c r="BJ56">
+      <c r="BK56">
         <v>17663000.0</v>
       </c>
-      <c r="BK56">
+      <c r="BL56">
         <v>18744000.0</v>
       </c>
-      <c r="BL56">
+      <c r="BM56">
         <v>23138000.0</v>
       </c>
-      <c r="BM56">
+      <c r="BN56">
         <v>22502000.0</v>
       </c>
-      <c r="BN56">
+      <c r="BO56">
         <v>21533000.0</v>
       </c>
-      <c r="BO56">
+      <c r="BP56">
         <v>35062000.0</v>
       </c>
-      <c r="BP56">
+      <c r="BQ56">
         <v>31411000.0</v>
       </c>
-      <c r="BQ56">
+      <c r="BR56">
         <v>21585000.0</v>
       </c>
-      <c r="BR56">
+      <c r="BS56">
         <v>26260000.0</v>
       </c>
-      <c r="BS56">
+      <c r="BT56">
         <v>34224000.0</v>
       </c>
-      <c r="BT56">
+      <c r="BU56">
         <v>20709000.0</v>
       </c>
-      <c r="BU56">
+      <c r="BV56">
         <v>26192000.0</v>
       </c>
-      <c r="BV56">
+      <c r="BW56">
         <v>32318000.0</v>
       </c>
-      <c r="BW56">
+      <c r="BX56">
         <v>35051000.0</v>
       </c>
-      <c r="BX56">
+      <c r="BY56">
         <v>31575000.0</v>
       </c>
-      <c r="BY56">
+      <c r="BZ56">
         <v>20948848.0</v>
       </c>
-      <c r="BZ56">
+      <c r="CA56">
         <v>30440258.0</v>
       </c>
-      <c r="CA56">
+      <c r="CB56">
         <v>16712000.0</v>
       </c>
-      <c r="CB56">
+      <c r="CC56">
         <v>31808560.0</v>
       </c>
-      <c r="CC56">
+      <c r="CD56">
         <v>42342334.0</v>
       </c>
-      <c r="CD56">
+      <c r="CE56">
         <v>36165215.0</v>
       </c>
-      <c r="CE56">
+      <c r="CF56">
         <v>24617471.0</v>
       </c>
-      <c r="CF56">
+      <c r="CG56">
         <v>36087283.0</v>
       </c>
-      <c r="CG56">
+      <c r="CH56">
         <v>34142790.0</v>
       </c>
-      <c r="CH56">
+      <c r="CI56">
         <v>35898426.0</v>
       </c>
-      <c r="CI56">
+      <c r="CJ56">
         <v>-1372428376.0</v>
       </c>
-      <c r="CJ56">
+      <c r="CK56">
         <v>33888930.0</v>
       </c>
-      <c r="CK56">
+      <c r="CL56">
         <v>-1473628951.0</v>
       </c>
-      <c r="CL56">
+      <c r="CM56">
         <v>37034068.0</v>
       </c>
-      <c r="CM56">
+      <c r="CN56">
         <v>52066724.0</v>
       </c>
-      <c r="CN56">
+      <c r="CO56">
         <v>21863262.0</v>
       </c>
-      <c r="CO56">
+      <c r="CP56">
         <v>28511161.0</v>
       </c>
-      <c r="CP56">
+      <c r="CQ56">
         <v>35716071.0</v>
       </c>
-      <c r="CQ56">
+      <c r="CR56">
         <v>40753803.0</v>
       </c>
-      <c r="CR56">
+      <c r="CS56">
         <v>28041920.0</v>
       </c>
-      <c r="CS56">
+      <c r="CT56">
         <v>36022454.0</v>
       </c>
-      <c r="CT56">
+      <c r="CU56">
         <v>39616949.0</v>
       </c>
-      <c r="CU56">
+      <c r="CV56">
         <v>500814281.0</v>
       </c>
-      <c r="CV56">
+      <c r="CW56">
         <v>25973684.0</v>
       </c>
-      <c r="CW56">
+      <c r="CX56">
         <v>97083034.0</v>
       </c>
-      <c r="CX56">
+      <c r="CY56">
         <v>40470591.0</v>
       </c>
-      <c r="CY56">
+      <c r="CZ56">
         <v>553014149.0</v>
       </c>
-      <c r="CZ56">
+      <c r="DA56">
         <v>21946144.0</v>
       </c>
-      <c r="DA56">
+      <c r="DB56">
         <v>27057250.0</v>
       </c>
-      <c r="DB56">
+      <c r="DC56">
         <v>24117640.0</v>
       </c>
-      <c r="DC56">
+      <c r="DD56">
         <v>28172935.0</v>
       </c>
-      <c r="DD56">
+      <c r="DE56">
         <v>18200000.0</v>
       </c>
-      <c r="DE56">
+      <c r="DF56">
         <v>20600000.0</v>
       </c>
-      <c r="DF56">
+      <c r="DG56">
         <v>19300000.0</v>
       </c>
-      <c r="DG56">
+      <c r="DH56">
         <v>21500000.0</v>
       </c>
-      <c r="DH56">
+      <c r="DI56">
         <v>20300000.0</v>
       </c>
-      <c r="DI56">
+      <c r="DJ56">
         <v>17700000.0</v>
       </c>
-      <c r="DJ56">
+      <c r="DK56">
         <v>14500000.0</v>
       </c>
-      <c r="DK56">
+      <c r="DL56">
         <v>14900000.0</v>
       </c>
-      <c r="DL56">
+      <c r="DM56">
         <v>4200000.0</v>
       </c>
-      <c r="DM56">
+      <c r="DN56">
         <v>4000000.0</v>
       </c>
-      <c r="DN56">
+      <c r="DO56">
         <v>4400000.0</v>
       </c>
-      <c r="DO56">
+      <c r="DP56">
         <v>3400000.0</v>
       </c>
-      <c r="DP56">
+      <c r="DQ56">
         <v>3000000.0</v>
       </c>
-      <c r="DQ56">
+      <c r="DR56">
         <v>8100000.0</v>
       </c>
     </row>
-    <row r="57" spans="1:121">
+    <row r="57" spans="1:122">
       <c r="A57" t="s">
         <v>86</v>
       </c>
       <c r="B57">
+        <v>58376000.0</v>
+      </c>
+      <c r="C57">
         <v>2203108000.0</v>
       </c>
-      <c r="C57">
+      <c r="D57">
         <v>100291000.0</v>
       </c>
-      <c r="D57">
+      <c r="E57">
         <v>2162459000.0</v>
       </c>
-      <c r="E57">
+      <c r="F57">
         <v>90791000.0</v>
       </c>
-      <c r="F57">
+      <c r="G57">
         <v>2168712000.0</v>
       </c>
-      <c r="G57">
+      <c r="H57">
         <v>2171366000.0</v>
       </c>
-      <c r="H57">
+      <c r="I57">
         <v>2190475000.0</v>
       </c>
-      <c r="I57">
+      <c r="J57">
         <v>2078819000.0</v>
       </c>
-      <c r="J57">
+      <c r="K57">
         <v>1941844000.0</v>
       </c>
-      <c r="K57">
+      <c r="L57">
         <v>1912283000.0</v>
       </c>
-      <c r="L57">
+      <c r="M57">
         <v>1910156000.0</v>
       </c>
-      <c r="M57">
+      <c r="N57">
         <v>1918776000.0</v>
       </c>
-      <c r="N57">
+      <c r="O57">
         <v>1765167000.0</v>
       </c>
-      <c r="O57">
+      <c r="P57">
         <v>1639874000.0</v>
       </c>
-      <c r="P57">
+      <c r="Q57">
         <v>1585492000.0</v>
       </c>
-      <c r="Q57">
+      <c r="R57">
         <v>1496787000.0</v>
       </c>
-      <c r="R57">
+      <c r="S57">
         <v>1354299000.0</v>
       </c>
-      <c r="S57">
+      <c r="T57">
         <v>1269993000.0</v>
       </c>
-      <c r="T57">
+      <c r="U57">
         <v>1230715000.0</v>
       </c>
-      <c r="U57">
+      <c r="V57">
         <v>1183482000.0</v>
       </c>
-      <c r="V57">
+      <c r="W57">
         <v>1180519000.0</v>
       </c>
-      <c r="W57">
+      <c r="X57">
         <v>1172307000.0</v>
       </c>
-      <c r="X57">
+      <c r="Y57">
         <v>1174714000.0</v>
       </c>
-      <c r="Y57">
+      <c r="Z57">
         <v>1161355000.0</v>
       </c>
-      <c r="Z57">
+      <c r="AA57">
         <v>1044456000.0</v>
       </c>
-      <c r="AA57">
+      <c r="AB57">
         <v>1010506000.0</v>
       </c>
-      <c r="AB57">
+      <c r="AC57">
         <v>1027652000.0</v>
       </c>
-      <c r="AC57">
+      <c r="AD57">
         <v>998774000.0</v>
       </c>
-      <c r="AD57">
+      <c r="AE57">
         <v>965413000.0</v>
       </c>
-      <c r="AE57">
+      <c r="AF57">
         <v>925859000.0</v>
       </c>
-      <c r="AF57">
+      <c r="AG57">
         <v>1131100000.0</v>
       </c>
-      <c r="AG57">
+      <c r="AH57">
         <v>1080340000.0</v>
       </c>
-      <c r="AH57">
+      <c r="AI57">
         <v>7216000.0</v>
       </c>
-      <c r="AI57">
+      <c r="AJ57">
         <v>8204000.0</v>
       </c>
-      <c r="AJ57">
+      <c r="AK57">
         <v>8070000.0</v>
       </c>
-      <c r="AK57">
+      <c r="AL57">
         <v>7242000.0</v>
       </c>
-      <c r="AL57">
+      <c r="AM57">
         <v>7260000.0</v>
       </c>
-      <c r="AM57">
+      <c r="AN57">
         <v>8308000.0</v>
       </c>
-      <c r="AN57">
+      <c r="AO57">
         <v>8112000.0</v>
       </c>
-      <c r="AO57">
+      <c r="AP57">
         <v>6347000.0</v>
       </c>
-      <c r="AP57">
+      <c r="AQ57">
         <v>10384000.0</v>
       </c>
-      <c r="AQ57">
+      <c r="AR57">
         <v>6422000.0</v>
       </c>
-      <c r="AR57">
+      <c r="AS57">
         <v>6452000.0</v>
       </c>
-      <c r="AS57">
+      <c r="AT57">
         <v>6168000.0</v>
       </c>
-      <c r="AT57">
+      <c r="AU57">
         <v>4091000.0</v>
       </c>
-      <c r="AU57">
+      <c r="AV57">
         <v>8822000.0</v>
       </c>
-      <c r="AV57">
+      <c r="AW57">
         <v>6372000.0</v>
       </c>
-      <c r="AW57">
+      <c r="AX57">
         <v>5395000.0</v>
       </c>
-      <c r="AX57">
+      <c r="AY57">
         <v>3992000.0</v>
       </c>
-      <c r="AY57">
+      <c r="AZ57">
         <v>6600000.0</v>
       </c>
-      <c r="AZ57">
+      <c r="BA57">
         <v>6267000.0</v>
       </c>
-      <c r="BA57">
+      <c r="BB57">
         <v>5706000.0</v>
       </c>
-      <c r="BB57">
+      <c r="BC57">
         <v>4349000.0</v>
       </c>
-      <c r="BC57">
+      <c r="BD57">
         <v>4377000.0</v>
       </c>
-      <c r="BD57">
+      <c r="BE57">
         <v>5659000.0</v>
       </c>
-      <c r="BE57">
+      <c r="BF57">
         <v>5960000.0</v>
       </c>
-      <c r="BF57">
+      <c r="BG57">
         <v>4868000.0</v>
       </c>
-      <c r="BG57">
+      <c r="BH57">
         <v>13788000.0</v>
       </c>
-      <c r="BH57">
+      <c r="BI57">
         <v>6967000.0</v>
       </c>
-      <c r="BI57">
+      <c r="BJ57">
         <v>7495000.0</v>
       </c>
-      <c r="BJ57">
+      <c r="BK57">
         <v>6673000.0</v>
       </c>
-      <c r="BK57">
+      <c r="BL57">
         <v>7015000.0</v>
       </c>
-      <c r="BL57">
+      <c r="BM57">
         <v>7282000.0</v>
       </c>
-      <c r="BM57">
+      <c r="BN57">
         <v>7784000.0</v>
       </c>
-      <c r="BN57">
+      <c r="BO57">
         <v>6675000.0</v>
       </c>
-      <c r="BO57">
+      <c r="BP57">
         <v>9700000.0</v>
       </c>
-      <c r="BP57">
+      <c r="BQ57">
         <v>8191000.0</v>
       </c>
-      <c r="BQ57">
+      <c r="BR57">
         <v>8311000.0</v>
       </c>
-      <c r="BR57">
+      <c r="BS57">
         <v>6576000.0</v>
       </c>
-      <c r="BS57">
+      <c r="BT57">
         <v>9089000.0</v>
       </c>
-      <c r="BT57">
+      <c r="BU57">
         <v>708000.0</v>
       </c>
-      <c r="BU57">
+      <c r="BV57">
         <v>1899000.0</v>
       </c>
-      <c r="BV57">
+      <c r="BW57">
         <v>719000.0</v>
       </c>
-      <c r="BW57">
+      <c r="BX57">
         <v>2087000.0</v>
       </c>
-      <c r="BX57">
+      <c r="BY57">
         <v>993000.0</v>
       </c>
-      <c r="BY57">
+      <c r="BZ57">
         <v>2043433.0</v>
       </c>
-      <c r="BZ57">
+      <c r="CA57">
         <v>752614.0</v>
       </c>
-      <c r="CA57">
+      <c r="CB57">
         <v>1783000.0</v>
       </c>
-      <c r="CB57">
+      <c r="CC57">
         <v>664688.0</v>
       </c>
-      <c r="CC57">
+      <c r="CD57">
         <v>2334458.0</v>
       </c>
-      <c r="CD57">
+      <c r="CE57">
         <v>925982.0</v>
       </c>
-      <c r="CE57">
+      <c r="CF57">
         <v>1759737.0</v>
       </c>
-      <c r="CF57">
+      <c r="CG57">
         <v>1346683.0</v>
       </c>
-      <c r="CG57">
+      <c r="CH57">
         <v>2036404.0</v>
       </c>
-      <c r="CH57">
+      <c r="CI57">
         <v>639265.0</v>
       </c>
-      <c r="CI57">
+      <c r="CJ57">
         <v>13500000.0</v>
       </c>
-      <c r="CJ57">
+      <c r="CK57">
         <v>554131.0</v>
       </c>
-      <c r="CK57">
+      <c r="CL57">
         <v>8800000.0</v>
       </c>
-      <c r="CL57">
+      <c r="CM57">
         <v>310476.0</v>
       </c>
-      <c r="CM57">
+      <c r="CN57">
         <v>1197248.0</v>
       </c>
-      <c r="CN57">
+      <c r="CO57">
         <v>308697.0</v>
       </c>
-      <c r="CO57">
+      <c r="CP57">
         <v>1387023.0</v>
       </c>
-      <c r="CP57">
+      <c r="CQ57">
         <v>4418257.0</v>
       </c>
-      <c r="CQ57">
+      <c r="CR57">
         <v>5589754.0</v>
       </c>
-      <c r="CR57">
+      <c r="CS57">
         <v>105858054.0</v>
       </c>
-      <c r="CS57">
+      <c r="CT57">
         <v>2960037.0</v>
       </c>
-      <c r="CT57">
+      <c r="CU57">
         <v>2181949.0</v>
       </c>
-      <c r="CU57">
+      <c r="CV57">
         <v>10900000.0</v>
       </c>
-      <c r="CV57">
+      <c r="CW57">
         <v>1470598.0</v>
       </c>
-      <c r="CW57">
+      <c r="CX57">
         <v>1648213.0</v>
       </c>
-      <c r="CX57">
+      <c r="CY57">
         <v>2688787.0</v>
       </c>
-      <c r="CY57">
+      <c r="CZ57">
         <v>16900000.0</v>
       </c>
-      <c r="CZ57">
+      <c r="DA57">
         <v>162382958.0</v>
       </c>
-      <c r="DA57">
+      <c r="DB57">
         <v>138985698.0</v>
       </c>
-      <c r="DB57">
+      <c r="DC57">
         <v>138936384.0</v>
       </c>
-      <c r="DC57">
+      <c r="DD57">
         <v>97965450.0</v>
       </c>
-      <c r="DD57">
+      <c r="DE57">
         <v>1900000.0</v>
       </c>
-      <c r="DE57">
+      <c r="DF57">
         <v>1600000.0</v>
       </c>
-      <c r="DF57">
+      <c r="DG57">
         <v>1500000.0</v>
       </c>
-      <c r="DG57">
+      <c r="DH57">
         <v>2300000.0</v>
       </c>
-      <c r="DH57">
+      <c r="DI57">
         <v>81000000.0</v>
       </c>
-      <c r="DI57">
+      <c r="DJ57">
         <v>1800000.0</v>
       </c>
-      <c r="DJ57">
+      <c r="DK57">
         <v>1100000.0</v>
       </c>
-      <c r="DK57">
+      <c r="DL57">
         <v>900000.0</v>
       </c>
-      <c r="DL57">
+      <c r="DM57">
         <v>1400000.0</v>
       </c>
-      <c r="DM57">
+      <c r="DN57">
         <v>800000.0</v>
       </c>
-      <c r="DN57">
+      <c r="DO57">
         <v>1300000.0</v>
       </c>
-      <c r="DO57">
+      <c r="DP57">
         <v>7300000.0</v>
       </c>
-      <c r="DP57">
+      <c r="DQ57">
         <v>1200000.0</v>
       </c>
-      <c r="DQ57">
+      <c r="DR57">
         <v>1300000.0</v>
       </c>
     </row>
-    <row r="58" spans="1:121">
+    <row r="58" spans="1:122">
       <c r="A58" t="s">
         <v>87</v>
       </c>
       <c r="B58">
+        <v>2688138000.0</v>
+      </c>
+      <c r="C58">
         <v>2442973000.0</v>
       </c>
-      <c r="C58">
+      <c r="D58">
         <v>2447418000.0</v>
       </c>
-      <c r="D58">
+      <c r="E58">
         <v>2403510000.0</v>
       </c>
-      <c r="E58">
+      <c r="F58">
         <v>2347429000.0</v>
       </c>
-      <c r="F58">
+      <c r="G58">
         <v>2398726000.0</v>
       </c>
-      <c r="G58">
+      <c r="H58">
         <v>2429648000.0</v>
       </c>
-      <c r="H58">
+      <c r="I58">
         <v>2448876000.0</v>
       </c>
-      <c r="I58">
+      <c r="J58">
         <v>2338087000.0</v>
       </c>
-      <c r="J58">
+      <c r="K58">
         <v>2200938000.0</v>
       </c>
-      <c r="K58">
+      <c r="L58">
         <v>2176053000.0</v>
       </c>
-      <c r="L58">
+      <c r="M58">
         <v>2161365000.0</v>
       </c>
-      <c r="M58">
+      <c r="N58">
         <v>2131373000.0</v>
       </c>
-      <c r="N58">
+      <c r="O58">
         <v>1976517000.0</v>
       </c>
-      <c r="O58">
+      <c r="P58">
         <v>1889355000.0</v>
       </c>
-      <c r="P58">
+      <c r="Q58">
         <v>1839652000.0</v>
       </c>
-      <c r="Q58">
+      <c r="R58">
         <v>1749290000.0</v>
       </c>
-      <c r="R58">
+      <c r="S58">
         <v>1604584000.0</v>
       </c>
-      <c r="S58">
+      <c r="T58">
         <v>1517229000.0</v>
       </c>
-      <c r="T58">
+      <c r="U58">
         <v>1466622000.0</v>
       </c>
-      <c r="U58">
+      <c r="V58">
         <v>1416933000.0</v>
       </c>
-      <c r="V58">
+      <c r="W58">
         <v>1376736000.0</v>
       </c>
-      <c r="W58">
+      <c r="X58">
         <v>1337850000.0</v>
       </c>
-      <c r="X58">
+      <c r="Y58">
         <v>1307068000.0</v>
       </c>
-      <c r="Y58">
+      <c r="Z58">
         <v>1333446000.0</v>
       </c>
-      <c r="Z58">
+      <c r="AA58">
         <v>1213822000.0</v>
       </c>
-      <c r="AA58">
+      <c r="AB58">
         <v>1207199000.0</v>
       </c>
-      <c r="AB58">
+      <c r="AC58">
         <v>1226964000.0</v>
       </c>
-      <c r="AC58">
+      <c r="AD58">
         <v>1196449000.0</v>
       </c>
-      <c r="AD58">
+      <c r="AE58">
         <v>1136887000.0</v>
       </c>
-      <c r="AE58">
+      <c r="AF58">
         <v>1091642000.0</v>
       </c>
-      <c r="AF58">
+      <c r="AG58">
         <v>1290992000.0</v>
       </c>
-      <c r="AG58">
+      <c r="AH58">
         <v>1249613000.0</v>
       </c>
-      <c r="AH58">
+      <c r="AI58">
         <v>344273000.0</v>
       </c>
-      <c r="AI58">
+      <c r="AJ58">
         <v>348363000.0</v>
       </c>
-      <c r="AJ58">
+      <c r="AK58">
         <v>381840000.0</v>
       </c>
-      <c r="AK58">
+      <c r="AL58">
         <v>378613000.0</v>
       </c>
-      <c r="AL58">
+      <c r="AM58">
         <v>389334000.0</v>
       </c>
-      <c r="AM58">
+      <c r="AN58">
         <v>403281000.0</v>
       </c>
-      <c r="AN58">
+      <c r="AO58">
         <v>360308000.0</v>
       </c>
-      <c r="AO58">
+      <c r="AP58">
         <v>453067000.0</v>
       </c>
-      <c r="AP58">
+      <c r="AQ58">
         <v>429065000.0</v>
       </c>
-      <c r="AQ58">
+      <c r="AR58">
         <v>410962000.0</v>
       </c>
-      <c r="AR58">
+      <c r="AS58">
         <v>384380000.0</v>
       </c>
-      <c r="AS58">
+      <c r="AT58">
         <v>367141000.0</v>
       </c>
-      <c r="AT58">
+      <c r="AU58">
         <v>357433000.0</v>
       </c>
-      <c r="AU58">
+      <c r="AV58">
         <v>357617000.0</v>
       </c>
-      <c r="AV58">
+      <c r="AW58">
         <v>342181000.0</v>
       </c>
-      <c r="AW58">
+      <c r="AX58">
         <v>333848000.0</v>
       </c>
-      <c r="AX58">
+      <c r="AY58">
         <v>319968000.0</v>
       </c>
-      <c r="AY58">
+      <c r="AZ58">
         <v>321558000.0</v>
       </c>
-      <c r="AZ58">
+      <c r="BA58">
         <v>344638000.0</v>
       </c>
-      <c r="BA58">
+      <c r="BB58">
         <v>348404000.0</v>
       </c>
-      <c r="BB58">
+      <c r="BC58">
         <v>323993000.0</v>
       </c>
-      <c r="BC58">
+      <c r="BD58">
         <v>327147000.0</v>
       </c>
-      <c r="BD58">
+      <c r="BE58">
         <v>300955000.0</v>
       </c>
-      <c r="BE58">
+      <c r="BF58">
         <v>300538000.0</v>
       </c>
-      <c r="BF58">
+      <c r="BG58">
         <v>348388000.0</v>
       </c>
-      <c r="BG58">
+      <c r="BH58">
         <v>365527000.0</v>
       </c>
-      <c r="BH58">
+      <c r="BI58">
         <v>356854000.0</v>
       </c>
-      <c r="BI58">
+      <c r="BJ58">
         <v>372952000.0</v>
       </c>
-      <c r="BJ58">
+      <c r="BK58">
         <v>371981000.0</v>
       </c>
-      <c r="BK58">
+      <c r="BL58">
         <v>387547000.0</v>
       </c>
-      <c r="BL58">
+      <c r="BM58">
         <v>380961000.0</v>
       </c>
-      <c r="BM58">
+      <c r="BN58">
         <v>390188000.0</v>
       </c>
-      <c r="BN58">
+      <c r="BO58">
         <v>367821000.0</v>
       </c>
-      <c r="BO58">
+      <c r="BP58">
         <v>392197000.0</v>
       </c>
-      <c r="BP58">
+      <c r="BQ58">
         <v>407471000.0</v>
       </c>
-      <c r="BQ58">
+      <c r="BR58">
         <v>432705000.0</v>
       </c>
-      <c r="BR58">
+      <c r="BS58">
         <v>466987000.0</v>
       </c>
-      <c r="BS58">
+      <c r="BT58">
         <v>471739000.0</v>
       </c>
-      <c r="BT58">
+      <c r="BU58">
         <v>465216000.0</v>
       </c>
-      <c r="BU58">
+      <c r="BV58">
         <v>461071000.0</v>
       </c>
-      <c r="BV58">
+      <c r="BW58">
         <v>530228000.0</v>
       </c>
-      <c r="BW58">
+      <c r="BX58">
         <v>548839000.0</v>
       </c>
-      <c r="BX58">
+      <c r="BY58">
         <v>543443000.0</v>
       </c>
-      <c r="BY58">
+      <c r="BZ58">
         <v>508320759.0</v>
       </c>
-      <c r="BZ58">
+      <c r="CA58">
         <v>495649487.0</v>
       </c>
-      <c r="CA58">
+      <c r="CB58">
         <v>461976886.0</v>
       </c>
-      <c r="CB58">
+      <c r="CC58">
         <v>670376685.0</v>
       </c>
-      <c r="CC58">
+      <c r="CD58">
         <v>658155696.0</v>
       </c>
-      <c r="CD58">
+      <c r="CE58">
         <v>670236816.0</v>
       </c>
-      <c r="CE58">
+      <c r="CF58">
         <v>407001000.0</v>
       </c>
-      <c r="CF58">
+      <c r="CG58">
         <v>615029625.0</v>
       </c>
-      <c r="CG58">
+      <c r="CH58">
         <v>595030000.0</v>
       </c>
-      <c r="CH58">
+      <c r="CI58">
         <v>567586000.0</v>
       </c>
-      <c r="CI58">
+      <c r="CJ58">
         <v>539448239.0</v>
       </c>
-      <c r="CJ58">
+      <c r="CK58">
         <v>484626000.0</v>
       </c>
-      <c r="CK58">
+      <c r="CL58">
         <v>451291297.0</v>
       </c>
-      <c r="CL58">
+      <c r="CM58">
         <v>320105895.0</v>
       </c>
-      <c r="CM58">
+      <c r="CN58">
         <v>294378135.0</v>
       </c>
-      <c r="CN58">
+      <c r="CO58">
         <v>267561944.0</v>
       </c>
-      <c r="CO58">
+      <c r="CP58">
         <v>266234778.0</v>
       </c>
-      <c r="CP58">
+      <c r="CQ58">
         <v>251786000.0</v>
       </c>
-      <c r="CQ58">
+      <c r="CR58">
         <v>263423000.0</v>
       </c>
-      <c r="CR58">
+      <c r="CS58">
         <v>271804000.0</v>
       </c>
-      <c r="CS58">
+      <c r="CT58">
         <v>285353860.0</v>
       </c>
-      <c r="CT58">
+      <c r="CU58">
         <v>320861424.0</v>
       </c>
-      <c r="CU58">
+      <c r="CV58">
         <v>332732205.0</v>
       </c>
-      <c r="CV58">
+      <c r="CW58">
         <v>338859736.0</v>
       </c>
-      <c r="CW58">
+      <c r="CX58">
         <v>400655059.0</v>
       </c>
-      <c r="CX58">
+      <c r="CY58">
         <v>398239313.0</v>
       </c>
-      <c r="CY58">
+      <c r="CZ58">
         <v>412981951.0</v>
       </c>
-      <c r="CZ58">
+      <c r="DA58">
         <v>394818453.0</v>
       </c>
-      <c r="DA58">
+      <c r="DB58">
         <v>380379000.0</v>
       </c>
-      <c r="DB58">
+      <c r="DC58">
         <v>377368861.0</v>
       </c>
-      <c r="DC58">
+      <c r="DD58">
         <v>376613978.0</v>
       </c>
-      <c r="DD58">
+      <c r="DE58">
         <v>331100000.0</v>
       </c>
-      <c r="DE58">
+      <c r="DF58">
         <v>311400000.0</v>
       </c>
-      <c r="DF58">
+      <c r="DG58">
         <v>282800000.0</v>
       </c>
-      <c r="DG58">
+      <c r="DH58">
         <v>274000000.0</v>
       </c>
-      <c r="DH58">
+      <c r="DI58">
         <v>258800000.0</v>
       </c>
-      <c r="DI58">
+      <c r="DJ58">
         <v>244300000.0</v>
       </c>
-      <c r="DJ58">
+      <c r="DK58">
         <v>199000000.0</v>
       </c>
-      <c r="DK58">
+      <c r="DL58">
         <v>191200000.0</v>
       </c>
-      <c r="DL58">
+      <c r="DM58">
         <v>124600000.0</v>
       </c>
-      <c r="DM58">
+      <c r="DN58">
         <v>96300000.0</v>
       </c>
-      <c r="DN58">
+      <c r="DO58">
         <v>141500000.0</v>
       </c>
-      <c r="DO58">
+      <c r="DP58">
         <v>133100000.0</v>
       </c>
-      <c r="DP58">
+      <c r="DQ58">
         <v>116400000.0</v>
       </c>
-      <c r="DQ58">
+      <c r="DR58">
         <v>116300000.0</v>
       </c>
     </row>
-    <row r="59" spans="1:121">
+    <row r="59" spans="1:122">
       <c r="A59" t="s">
         <v>88</v>
       </c>
       <c r="B59"/>
       <c r="C59"/>
       <c r="D59"/>
       <c r="E59"/>
       <c r="F59"/>
       <c r="G59"/>
       <c r="H59"/>
       <c r="I59"/>
       <c r="J59"/>
       <c r="K59"/>
       <c r="L59"/>
       <c r="M59"/>
       <c r="N59"/>
       <c r="O59"/>
       <c r="P59"/>
       <c r="Q59"/>
       <c r="R59"/>
       <c r="S59"/>
       <c r="T59"/>
       <c r="U59"/>
       <c r="V59"/>
       <c r="W59"/>
       <c r="X59"/>
       <c r="Y59"/>
       <c r="Z59"/>
       <c r="AA59"/>
       <c r="AB59"/>
       <c r="AC59"/>
       <c r="AD59"/>
       <c r="AE59"/>
-      <c r="AF59">
+      <c r="AF59"/>
+      <c r="AG59">
         <v>280415000.0</v>
       </c>
-      <c r="AG59">
+      <c r="AH59">
         <v>284916000.0</v>
       </c>
-      <c r="AH59"/>
       <c r="AI59"/>
       <c r="AJ59"/>
       <c r="AK59"/>
       <c r="AL59"/>
       <c r="AM59"/>
       <c r="AN59"/>
       <c r="AO59"/>
       <c r="AP59"/>
       <c r="AQ59"/>
       <c r="AR59"/>
       <c r="AS59"/>
       <c r="AT59"/>
       <c r="AU59"/>
       <c r="AV59"/>
       <c r="AW59"/>
       <c r="AX59"/>
       <c r="AY59"/>
       <c r="AZ59"/>
       <c r="BA59"/>
       <c r="BB59"/>
       <c r="BC59"/>
       <c r="BD59"/>
       <c r="BE59"/>
       <c r="BF59"/>
       <c r="BG59"/>
@@ -20738,451 +20865,453 @@
       <c r="CS59"/>
       <c r="CT59"/>
       <c r="CU59"/>
       <c r="CV59"/>
       <c r="CW59"/>
       <c r="CX59"/>
       <c r="CY59"/>
       <c r="CZ59"/>
       <c r="DA59"/>
       <c r="DB59"/>
       <c r="DC59"/>
       <c r="DD59"/>
       <c r="DE59"/>
       <c r="DF59"/>
       <c r="DG59"/>
       <c r="DH59"/>
       <c r="DI59"/>
       <c r="DJ59"/>
       <c r="DK59"/>
       <c r="DL59"/>
       <c r="DM59"/>
       <c r="DN59"/>
       <c r="DO59"/>
       <c r="DP59"/>
       <c r="DQ59"/>
+      <c r="DR59"/>
     </row>
-    <row r="60" spans="1:121">
+    <row r="60" spans="1:122">
       <c r="A60" t="s">
         <v>89</v>
       </c>
       <c r="B60">
+        <v>406018000.0</v>
+      </c>
+      <c r="C60">
         <v>408084000.0</v>
       </c>
-      <c r="C60">
+      <c r="D60">
         <v>408617000.0</v>
       </c>
-      <c r="D60">
+      <c r="E60">
         <v>397448000.0</v>
       </c>
-      <c r="E60">
+      <c r="F60">
         <v>389896000.0</v>
       </c>
-      <c r="F60">
+      <c r="G60">
         <v>380224000.0</v>
       </c>
-      <c r="G60">
+      <c r="H60">
         <v>370170000.0</v>
       </c>
-      <c r="H60">
+      <c r="I60">
         <v>362388000.0</v>
       </c>
-      <c r="I60">
+      <c r="J60">
         <v>354001000.0</v>
       </c>
-      <c r="J60">
+      <c r="K60">
         <v>349036000.0</v>
       </c>
-      <c r="K60">
+      <c r="L60">
         <v>342986000.0</v>
       </c>
-      <c r="L60">
+      <c r="M60">
         <v>328474000.0</v>
       </c>
-      <c r="M60">
+      <c r="N60">
         <v>318976000.0</v>
       </c>
-      <c r="N60">
+      <c r="O60">
         <v>306365000.0</v>
       </c>
-      <c r="O60">
+      <c r="P60">
         <v>301736000.0</v>
       </c>
-      <c r="P60">
+      <c r="Q60">
         <v>291101000.0</v>
       </c>
-      <c r="Q60">
+      <c r="R60">
         <v>294053000.0</v>
       </c>
-      <c r="R60">
+      <c r="S60">
         <v>293253000.0</v>
       </c>
-      <c r="S60">
+      <c r="T60">
         <v>287040000.0</v>
       </c>
-      <c r="T60">
+      <c r="U60">
         <v>267244000.0</v>
       </c>
-      <c r="U60">
+      <c r="V60">
         <v>250718000.0</v>
       </c>
-      <c r="V60">
+      <c r="W60">
         <v>239732000.0</v>
       </c>
-      <c r="W60">
+      <c r="X60">
         <v>231408000.0</v>
       </c>
-      <c r="X60">
+      <c r="Y60">
         <v>224467000.0</v>
       </c>
-      <c r="Y60">
+      <c r="Z60">
         <v>247642000.0</v>
       </c>
-      <c r="Z60">
+      <c r="AA60">
         <v>250118000.0</v>
       </c>
-      <c r="AA60">
+      <c r="AB60">
         <v>263148000.0</v>
       </c>
-      <c r="AB60">
+      <c r="AC60">
         <v>263486000.0</v>
       </c>
-      <c r="AC60">
+      <c r="AD60">
         <v>258068000.0</v>
       </c>
-      <c r="AD60">
+      <c r="AE60">
         <v>264670000.0</v>
       </c>
-      <c r="AE60">
+      <c r="AF60">
         <v>262608000.0</v>
       </c>
-      <c r="AF60">
+      <c r="AG60">
         <v>252920000.0</v>
       </c>
-      <c r="AG60">
+      <c r="AH60">
         <v>257680000.0</v>
       </c>
-      <c r="AH60">
+      <c r="AI60">
         <v>272437000.0</v>
       </c>
-      <c r="AI60">
+      <c r="AJ60">
         <v>287159000.0</v>
       </c>
-      <c r="AJ60">
+      <c r="AK60">
         <v>283580000.0</v>
       </c>
-      <c r="AK60">
+      <c r="AL60">
         <v>282739000.0</v>
       </c>
-      <c r="AL60">
+      <c r="AM60">
         <v>287335000.0</v>
       </c>
-      <c r="AM60">
+      <c r="AN60">
         <v>286096000.0</v>
       </c>
-      <c r="AN60">
+      <c r="AO60">
         <v>280783000.0</v>
       </c>
-      <c r="AO60">
+      <c r="AP60">
         <v>277651000.0</v>
       </c>
-      <c r="AP60">
+      <c r="AQ60">
         <v>279073000.0</v>
       </c>
-      <c r="AQ60">
+      <c r="AR60">
         <v>278088000.0</v>
       </c>
-      <c r="AR60">
+      <c r="AS60">
         <v>276917000.0</v>
       </c>
-      <c r="AS60">
+      <c r="AT60">
         <v>276984000.0</v>
       </c>
-      <c r="AT60">
+      <c r="AU60">
         <v>276017000.0</v>
       </c>
-      <c r="AU60">
+      <c r="AV60">
         <v>274670000.0</v>
       </c>
-      <c r="AV60">
+      <c r="AW60">
         <v>278031000.0</v>
       </c>
-      <c r="AW60">
+      <c r="AX60">
         <v>276990000.0</v>
       </c>
-      <c r="AX60">
+      <c r="AY60">
         <v>275055000.0</v>
       </c>
-      <c r="AY60">
+      <c r="AZ60">
         <v>273495000.0</v>
       </c>
-      <c r="AZ60">
+      <c r="BA60">
         <v>225863000.0</v>
       </c>
-      <c r="BA60">
+      <c r="BB60">
         <v>223342000.0</v>
       </c>
-      <c r="BB60">
+      <c r="BC60">
         <v>220081000.0</v>
       </c>
-      <c r="BC60">
+      <c r="BD60">
         <v>216318000.0</v>
       </c>
-      <c r="BD60">
+      <c r="BE60">
         <v>213767000.0</v>
       </c>
-      <c r="BE60">
+      <c r="BF60">
         <v>211675000.0</v>
       </c>
-      <c r="BF60">
+      <c r="BG60">
         <v>174259000.0</v>
       </c>
-      <c r="BG60">
+      <c r="BH60">
         <v>171504000.0</v>
       </c>
-      <c r="BH60">
+      <c r="BI60">
         <v>167512000.0</v>
       </c>
-      <c r="BI60">
+      <c r="BJ60">
         <v>165845000.0</v>
       </c>
-      <c r="BJ60">
+      <c r="BK60">
         <v>164309000.0</v>
       </c>
-      <c r="BK60">
+      <c r="BL60">
         <v>162765000.0</v>
       </c>
-      <c r="BL60">
+      <c r="BM60">
         <v>160644000.0</v>
       </c>
-      <c r="BM60">
+      <c r="BN60">
         <v>160590000.0</v>
       </c>
-      <c r="BN60">
+      <c r="BO60">
         <v>160505000.0</v>
       </c>
-      <c r="BO60">
+      <c r="BP60">
         <v>162977000.0</v>
       </c>
-      <c r="BP60">
+      <c r="BQ60">
         <v>172020000.0</v>
       </c>
-      <c r="BQ60">
+      <c r="BR60">
         <v>172414000.0</v>
       </c>
-      <c r="BR60">
+      <c r="BS60">
         <v>173649000.0</v>
       </c>
-      <c r="BS60">
+      <c r="BT60">
         <v>174946000.0</v>
       </c>
-      <c r="BT60">
+      <c r="BU60">
         <v>175329000.0</v>
       </c>
-      <c r="BU60">
+      <c r="BV60">
         <v>174375000.0</v>
       </c>
-      <c r="BV60">
+      <c r="BW60">
         <v>173024000.0</v>
       </c>
-      <c r="BW60">
+      <c r="BX60">
         <v>172423000.0</v>
       </c>
-      <c r="BX60">
+      <c r="BY60">
         <v>172153000.0</v>
       </c>
-      <c r="BY60">
+      <c r="BZ60">
         <v>171604363.0</v>
       </c>
-      <c r="BZ60">
+      <c r="CA60">
         <v>170240283.0</v>
       </c>
-      <c r="CA60">
+      <c r="CB60">
         <v>169628000.0</v>
       </c>
-      <c r="CB60">
+      <c r="CC60">
         <v>166291503.0</v>
       </c>
-      <c r="CC60">
+      <c r="CD60">
         <v>167742602.0</v>
       </c>
-      <c r="CD60">
+      <c r="CE60">
         <v>166029092.0</v>
       </c>
-      <c r="CE60">
+      <c r="CF60">
         <v>166354000.0</v>
       </c>
-      <c r="CF60">
+      <c r="CG60">
         <v>167977865.0</v>
       </c>
-      <c r="CG60">
+      <c r="CH60">
         <v>165971000.0</v>
       </c>
-      <c r="CH60">
+      <c r="CI60">
         <v>167231000.0</v>
       </c>
-      <c r="CI60">
+      <c r="CJ60">
         <v>170461000.0</v>
       </c>
-      <c r="CJ60">
+      <c r="CK60">
         <v>173395000.0</v>
       </c>
-      <c r="CK60">
+      <c r="CL60">
         <v>157417752.0</v>
       </c>
-      <c r="CL60">
+      <c r="CM60">
         <v>158769743.0</v>
       </c>
-      <c r="CM60">
+      <c r="CN60">
         <v>162116322.0</v>
       </c>
-      <c r="CN60">
+      <c r="CO60">
         <v>163479653.0</v>
       </c>
-      <c r="CO60">
+      <c r="CP60">
         <v>162867191.0</v>
       </c>
-      <c r="CP60">
+      <c r="CQ60">
         <v>162295000.0</v>
       </c>
-      <c r="CQ60">
+      <c r="CR60">
         <v>161865000.0</v>
       </c>
-      <c r="CR60">
+      <c r="CS60">
         <v>161584000.0</v>
       </c>
-      <c r="CS60">
+      <c r="CT60">
         <v>170515233.0</v>
       </c>
-      <c r="CT60">
+      <c r="CU60">
         <v>173614750.0</v>
       </c>
-      <c r="CU60">
+      <c r="CV60">
         <v>175024000.0</v>
       </c>
-      <c r="CV60">
+      <c r="CW60">
         <v>176397143.0</v>
       </c>
-      <c r="CW60">
+      <c r="CX60">
         <v>187561437.0</v>
       </c>
-      <c r="CX60">
+      <c r="CY60">
         <v>150419280.0</v>
       </c>
-      <c r="CY60">
+      <c r="CZ60">
         <v>147733000.0</v>
       </c>
-      <c r="CZ60">
+      <c r="DA60">
         <v>149989671.0</v>
       </c>
-      <c r="DA60">
+      <c r="DB60">
         <v>154370000.0</v>
       </c>
-      <c r="DB60">
+      <c r="DC60">
         <v>154940733.0</v>
       </c>
-      <c r="DC60">
+      <c r="DD60">
         <v>157309837.0</v>
       </c>
-      <c r="DD60">
+      <c r="DE60">
         <v>155500000.0</v>
       </c>
-      <c r="DE60">
+      <c r="DF60">
         <v>153900000.0</v>
       </c>
-      <c r="DF60">
+      <c r="DG60">
         <v>152700000.0</v>
       </c>
-      <c r="DG60">
+      <c r="DH60">
         <v>148200000.0</v>
       </c>
-      <c r="DH60">
+      <c r="DI60">
         <v>152800000.0</v>
       </c>
-      <c r="DI60">
+      <c r="DJ60">
         <v>152700000.0</v>
       </c>
-      <c r="DJ60">
+      <c r="DK60">
         <v>135300000.0</v>
       </c>
-      <c r="DK60">
+      <c r="DL60">
         <v>148700000.0</v>
       </c>
-      <c r="DL60">
+      <c r="DM60">
         <v>134100000.0</v>
       </c>
-      <c r="DM60">
+      <c r="DN60">
         <v>133300000.0</v>
       </c>
-      <c r="DN60">
+      <c r="DO60">
         <v>58300000.0</v>
       </c>
-      <c r="DO60">
+      <c r="DP60">
         <v>56500000.0</v>
       </c>
-      <c r="DP60">
+      <c r="DQ60">
         <v>58200000.0</v>
       </c>
-      <c r="DQ60">
+      <c r="DR60">
         <v>56700000.0</v>
       </c>
     </row>
-    <row r="61" spans="1:121">
+    <row r="61" spans="1:122">
       <c r="A61" t="s">
         <v>90</v>
       </c>
       <c r="B61"/>
       <c r="C61"/>
       <c r="D61"/>
       <c r="E61"/>
       <c r="F61"/>
       <c r="G61"/>
       <c r="H61"/>
       <c r="I61"/>
       <c r="J61"/>
       <c r="K61"/>
       <c r="L61"/>
-      <c r="M61">
-[...1 lines deleted...]
-      </c>
+      <c r="M61"/>
       <c r="N61">
         <v>-45538000.0</v>
       </c>
       <c r="O61">
         <v>-45538000.0</v>
       </c>
       <c r="P61">
+        <v>-45538000.0</v>
+      </c>
+      <c r="Q61">
         <v>-43741000.0</v>
       </c>
-      <c r="Q61">
+      <c r="R61">
         <v>-35510000.0</v>
       </c>
-      <c r="R61">
+      <c r="S61">
         <v>-25536000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>-24919000.0</v>
       </c>
       <c r="T61">
         <v>-24919000.0</v>
       </c>
       <c r="U61">
         <v>-24919000.0</v>
       </c>
       <c r="V61">
         <v>-24919000.0</v>
       </c>
       <c r="W61">
         <v>-24919000.0</v>
       </c>
       <c r="X61">
         <v>-24919000.0</v>
       </c>
       <c r="Y61">
         <v>-24919000.0</v>
       </c>
       <c r="Z61">
         <v>-24919000.0</v>
       </c>
       <c r="AA61">
         <v>-24919000.0</v>
       </c>
@@ -21201,237 +21330,240 @@
       <c r="AF61">
         <v>-24919000.0</v>
       </c>
       <c r="AG61">
         <v>-24919000.0</v>
       </c>
       <c r="AH61">
         <v>-24919000.0</v>
       </c>
       <c r="AI61">
         <v>-24919000.0</v>
       </c>
       <c r="AJ61">
         <v>-24919000.0</v>
       </c>
       <c r="AK61">
         <v>-24919000.0</v>
       </c>
       <c r="AL61">
         <v>-24919000.0</v>
       </c>
       <c r="AM61">
         <v>-24919000.0</v>
       </c>
       <c r="AN61">
+        <v>-24919000.0</v>
+      </c>
+      <c r="AO61">
         <v>-24232000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>-23396000.0</v>
       </c>
       <c r="AP61">
         <v>-23396000.0</v>
       </c>
       <c r="AQ61">
         <v>-23396000.0</v>
       </c>
       <c r="AR61">
         <v>-23396000.0</v>
       </c>
       <c r="AS61">
+        <v>-23396000.0</v>
+      </c>
+      <c r="AT61">
         <v>-21794000.0</v>
       </c>
-      <c r="AT61">
+      <c r="AU61">
         <v>-20641000.0</v>
       </c>
-      <c r="AU61">
+      <c r="AV61">
         <v>-20184000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>-14304000.0</v>
       </c>
       <c r="AW61">
         <v>-14304000.0</v>
       </c>
       <c r="AX61">
         <v>-14304000.0</v>
       </c>
       <c r="AY61">
         <v>-14304000.0</v>
       </c>
       <c r="AZ61">
         <v>-14304000.0</v>
       </c>
       <c r="BA61">
         <v>-14304000.0</v>
       </c>
       <c r="BB61">
         <v>-14304000.0</v>
       </c>
       <c r="BC61">
         <v>-14304000.0</v>
       </c>
       <c r="BD61">
         <v>-14304000.0</v>
       </c>
       <c r="BE61">
         <v>-14304000.0</v>
       </c>
       <c r="BF61">
         <v>-14304000.0</v>
       </c>
       <c r="BG61">
         <v>-14304000.0</v>
       </c>
       <c r="BH61">
         <v>-14304000.0</v>
       </c>
       <c r="BI61">
-        <v>-14225000.0</v>
+        <v>-14304000.0</v>
       </c>
       <c r="BJ61">
         <v>-14225000.0</v>
       </c>
       <c r="BK61">
         <v>-14225000.0</v>
       </c>
       <c r="BL61">
         <v>-14225000.0</v>
       </c>
       <c r="BM61">
+        <v>-14225000.0</v>
+      </c>
+      <c r="BN61">
         <v>-13383000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>-13012000.0</v>
       </c>
       <c r="BO61">
         <v>-13012000.0</v>
       </c>
       <c r="BP61">
         <v>-13012000.0</v>
       </c>
       <c r="BQ61">
         <v>-13012000.0</v>
       </c>
       <c r="BR61">
         <v>-13012000.0</v>
       </c>
       <c r="BS61">
         <v>-13012000.0</v>
       </c>
       <c r="BT61">
         <v>-13012000.0</v>
       </c>
       <c r="BU61">
         <v>-13012000.0</v>
       </c>
       <c r="BV61">
         <v>-13012000.0</v>
       </c>
       <c r="BW61">
+        <v>-13012000.0</v>
+      </c>
+      <c r="BX61">
         <v>-12938000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>-12611000.0</v>
       </c>
       <c r="BY61">
         <v>-12611000.0</v>
       </c>
       <c r="BZ61">
         <v>-12611000.0</v>
       </c>
       <c r="CA61">
         <v>-12611000.0</v>
       </c>
       <c r="CB61">
         <v>-12611000.0</v>
       </c>
       <c r="CC61">
         <v>-12611000.0</v>
       </c>
       <c r="CD61">
         <v>-12611000.0</v>
       </c>
       <c r="CE61">
         <v>-12611000.0</v>
       </c>
       <c r="CF61">
         <v>-12611000.0</v>
       </c>
       <c r="CG61">
         <v>-12611000.0</v>
       </c>
       <c r="CH61">
         <v>-12611000.0</v>
       </c>
       <c r="CI61">
+        <v>-12611000.0</v>
+      </c>
+      <c r="CJ61">
         <v>-9002000.0</v>
       </c>
-      <c r="CJ61">
+      <c r="CK61">
         <v>-4150000.0</v>
       </c>
-      <c r="CK61">
+      <c r="CL61">
         <v>-1444000.0</v>
       </c>
-      <c r="CL61">
+      <c r="CM61">
         <v>-1143000.0</v>
       </c>
-      <c r="CM61">
+      <c r="CN61">
         <v>-432000.0</v>
       </c>
-      <c r="CN61"/>
       <c r="CO61"/>
       <c r="CP61"/>
       <c r="CQ61"/>
       <c r="CR61"/>
       <c r="CS61"/>
       <c r="CT61"/>
       <c r="CU61"/>
       <c r="CV61"/>
       <c r="CW61"/>
       <c r="CX61"/>
       <c r="CY61"/>
       <c r="CZ61"/>
       <c r="DA61"/>
       <c r="DB61"/>
       <c r="DC61"/>
       <c r="DD61"/>
       <c r="DE61"/>
       <c r="DF61"/>
       <c r="DG61"/>
       <c r="DH61"/>
       <c r="DI61"/>
       <c r="DJ61"/>
       <c r="DK61"/>
       <c r="DL61"/>
       <c r="DM61"/>
       <c r="DN61"/>
       <c r="DO61"/>
       <c r="DP61"/>
       <c r="DQ61"/>
+      <c r="DR61"/>
     </row>
-    <row r="62" spans="1:121">
+    <row r="62" spans="1:122">
       <c r="A62" t="s">
         <v>91</v>
       </c>
       <c r="B62"/>
       <c r="C62"/>
       <c r="D62"/>
       <c r="E62"/>
       <c r="F62"/>
       <c r="G62"/>
       <c r="H62"/>
       <c r="I62"/>
       <c r="J62"/>
       <c r="K62"/>
       <c r="L62"/>
       <c r="M62"/>
       <c r="N62"/>
       <c r="O62"/>
       <c r="P62"/>
       <c r="Q62"/>
       <c r="R62"/>
       <c r="S62"/>
       <c r="T62"/>
       <c r="U62"/>
       <c r="V62"/>
       <c r="W62"/>
@@ -21511,50 +21643,51 @@
       <c r="CS62"/>
       <c r="CT62"/>
       <c r="CU62"/>
       <c r="CV62"/>
       <c r="CW62"/>
       <c r="CX62"/>
       <c r="CY62"/>
       <c r="CZ62"/>
       <c r="DA62"/>
       <c r="DB62"/>
       <c r="DC62"/>
       <c r="DD62"/>
       <c r="DE62"/>
       <c r="DF62"/>
       <c r="DG62"/>
       <c r="DH62"/>
       <c r="DI62"/>
       <c r="DJ62"/>
       <c r="DK62"/>
       <c r="DL62"/>
       <c r="DM62"/>
       <c r="DN62"/>
       <c r="DO62"/>
       <c r="DP62"/>
       <c r="DQ62"/>
+      <c r="DR62"/>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet3.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:AE32"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
@@ -21641,51 +21774,51 @@
       </c>
       <c r="Y1" t="s">
         <v>24</v>
       </c>
       <c r="Z1" t="s">
         <v>25</v>
       </c>
       <c r="AA1" t="s">
         <v>26</v>
       </c>
       <c r="AB1" t="s">
         <v>27</v>
       </c>
       <c r="AC1" t="s">
         <v>28</v>
       </c>
       <c r="AD1" t="s">
         <v>29</v>
       </c>
       <c r="AE1" t="s">
         <v>30</v>
       </c>
     </row>
     <row r="2" spans="1:31">
       <c r="A2" t="s">
-        <v>182</v>
+        <v>183</v>
       </c>
       <c r="B2">
         <v>11500000.0</v>
       </c>
       <c r="C2">
         <v>164669000.0</v>
       </c>
       <c r="D2">
         <v>100756000.0</v>
       </c>
       <c r="E2">
         <v>66244000.0</v>
       </c>
       <c r="F2">
         <v>35762000.0</v>
       </c>
       <c r="G2">
         <v>103968000.0</v>
       </c>
       <c r="H2">
         <v>82431000.0</v>
       </c>
       <c r="I2">
         <v>87375000.0</v>
       </c>
@@ -21736,51 +21869,51 @@
       </c>
       <c r="Y2">
         <v>20243000.0</v>
       </c>
       <c r="Z2">
         <v>25576000.0</v>
       </c>
       <c r="AA2">
         <v>28943660.0</v>
       </c>
       <c r="AB2">
         <v>21000000.0</v>
       </c>
       <c r="AC2">
         <v>17000000.0</v>
       </c>
       <c r="AD2">
         <v>10100000.0</v>
       </c>
       <c r="AE2">
         <v>5300000.0</v>
       </c>
     </row>
     <row r="3" spans="1:31">
       <c r="A3" t="s">
-        <v>183</v>
+        <v>184</v>
       </c>
       <c r="B3">
         <v>8323000.0</v>
       </c>
       <c r="C3">
         <v>6217000.0</v>
       </c>
       <c r="D3">
         <v>5243000.0</v>
       </c>
       <c r="E3">
         <v>5229000.0</v>
       </c>
       <c r="F3">
         <v>6519000.0</v>
       </c>
       <c r="G3">
         <v>7714000.0</v>
       </c>
       <c r="H3">
         <v>7499000.0</v>
       </c>
       <c r="I3">
         <v>5564000.0</v>
       </c>
@@ -21831,86 +21964,86 @@
       </c>
       <c r="Y3">
         <v>2124000.0</v>
       </c>
       <c r="Z3">
         <v>2858000.0</v>
       </c>
       <c r="AA3">
         <v>2629613.0</v>
       </c>
       <c r="AB3">
         <v>2200000.0</v>
       </c>
       <c r="AC3">
         <v>2300000.0</v>
       </c>
       <c r="AD3">
         <v>400000.0</v>
       </c>
       <c r="AE3">
         <v>300000.0</v>
       </c>
     </row>
     <row r="4" spans="1:31">
       <c r="A4" t="s">
-        <v>184</v>
+        <v>185</v>
       </c>
       <c r="B4"/>
       <c r="C4"/>
       <c r="D4"/>
       <c r="E4"/>
       <c r="F4"/>
       <c r="G4"/>
       <c r="H4"/>
       <c r="I4"/>
       <c r="J4"/>
       <c r="K4"/>
       <c r="L4"/>
       <c r="M4"/>
       <c r="N4"/>
       <c r="O4"/>
       <c r="P4"/>
       <c r="Q4"/>
       <c r="R4"/>
       <c r="S4"/>
       <c r="T4"/>
       <c r="U4"/>
       <c r="V4"/>
       <c r="W4"/>
       <c r="X4"/>
       <c r="Y4"/>
       <c r="Z4"/>
       <c r="AA4"/>
       <c r="AB4"/>
       <c r="AC4"/>
       <c r="AD4"/>
       <c r="AE4"/>
     </row>
     <row r="5" spans="1:31">
       <c r="A5" t="s">
-        <v>185</v>
+        <v>186</v>
       </c>
       <c r="B5">
         <v>178312000.0</v>
       </c>
       <c r="C5">
         <v>62936000.0</v>
       </c>
       <c r="D5">
         <v>86036000.0</v>
       </c>
       <c r="E5">
         <v>67850000.0</v>
       </c>
       <c r="F5">
         <v>81871000.0</v>
       </c>
       <c r="G5">
         <v>-36981000.0</v>
       </c>
       <c r="H5">
         <v>2337000.0</v>
       </c>
       <c r="I5">
         <v>-10722000.0</v>
       </c>
@@ -21961,51 +22094,51 @@
       </c>
       <c r="Y5">
         <v>-12527000.0</v>
       </c>
       <c r="Z5">
         <v>-4074000.0</v>
       </c>
       <c r="AA5">
         <v>7359315.0</v>
       </c>
       <c r="AB5">
         <v>21100000.0</v>
       </c>
       <c r="AC5">
         <v>16400000.0</v>
       </c>
       <c r="AD5">
         <v>11400000.0</v>
       </c>
       <c r="AE5">
         <v>4300000.0</v>
       </c>
     </row>
     <row r="6" spans="1:31">
       <c r="A6" t="s">
-        <v>186</v>
+        <v>187</v>
       </c>
       <c r="B6">
         <v>186635000.0</v>
       </c>
       <c r="C6">
         <v>69153000.0</v>
       </c>
       <c r="D6">
         <v>91279000.0</v>
       </c>
       <c r="E6">
         <v>73079000.0</v>
       </c>
       <c r="F6">
         <v>88390000.0</v>
       </c>
       <c r="G6">
         <v>-29267000.0</v>
       </c>
       <c r="H6">
         <v>9836000.0</v>
       </c>
       <c r="I6">
         <v>-5158000.0</v>
       </c>
@@ -22056,123 +22189,123 @@
       </c>
       <c r="Y6">
         <v>-10403000.0</v>
       </c>
       <c r="Z6">
         <v>-1216000.0</v>
       </c>
       <c r="AA6">
         <v>9988928.0</v>
       </c>
       <c r="AB6">
         <v>23300000.0</v>
       </c>
       <c r="AC6">
         <v>18700000.0</v>
       </c>
       <c r="AD6">
         <v>11800000.0</v>
       </c>
       <c r="AE6">
         <v>4600000.0</v>
       </c>
     </row>
     <row r="7" spans="1:31">
       <c r="A7" t="s">
-        <v>187</v>
+        <v>188</v>
       </c>
       <c r="B7"/>
       <c r="C7"/>
       <c r="D7"/>
       <c r="E7"/>
       <c r="F7"/>
       <c r="G7"/>
       <c r="H7"/>
       <c r="I7"/>
       <c r="J7"/>
       <c r="K7"/>
       <c r="L7"/>
       <c r="M7"/>
       <c r="N7"/>
       <c r="O7"/>
       <c r="P7"/>
       <c r="Q7"/>
       <c r="R7"/>
       <c r="S7"/>
       <c r="T7"/>
       <c r="U7"/>
       <c r="V7"/>
       <c r="W7"/>
       <c r="X7"/>
       <c r="Y7"/>
       <c r="Z7"/>
       <c r="AA7"/>
       <c r="AB7"/>
       <c r="AC7"/>
       <c r="AD7"/>
       <c r="AE7"/>
     </row>
     <row r="8" spans="1:31">
       <c r="A8" t="s">
-        <v>188</v>
+        <v>189</v>
       </c>
       <c r="B8"/>
       <c r="C8"/>
       <c r="D8"/>
       <c r="E8"/>
       <c r="F8"/>
       <c r="G8"/>
       <c r="H8"/>
       <c r="I8"/>
       <c r="J8">
         <v>17279000.0</v>
       </c>
       <c r="K8"/>
       <c r="L8"/>
       <c r="M8"/>
       <c r="N8"/>
       <c r="O8"/>
       <c r="P8"/>
       <c r="Q8"/>
       <c r="R8"/>
       <c r="S8"/>
       <c r="T8"/>
       <c r="U8"/>
       <c r="V8"/>
       <c r="W8"/>
       <c r="X8"/>
       <c r="Y8"/>
       <c r="Z8"/>
       <c r="AA8"/>
       <c r="AB8"/>
       <c r="AC8"/>
       <c r="AD8"/>
       <c r="AE8"/>
     </row>
     <row r="9" spans="1:31">
       <c r="A9" t="s">
-        <v>189</v>
+        <v>190</v>
       </c>
       <c r="B9">
         <v>341813000.0</v>
       </c>
       <c r="C9">
         <v>127120000.0</v>
       </c>
       <c r="D9">
         <v>153757000.0</v>
       </c>
       <c r="E9">
         <v>132189000.0</v>
       </c>
       <c r="F9">
         <v>143444000.0</v>
       </c>
       <c r="G9">
         <v>47390000.0</v>
       </c>
       <c r="H9">
         <v>58863000.0</v>
       </c>
       <c r="I9">
         <v>23653000.0</v>
       </c>
@@ -22223,51 +22356,51 @@
       </c>
       <c r="Y9">
         <v>15038000.0</v>
       </c>
       <c r="Z9">
         <v>13544000.0</v>
       </c>
       <c r="AA9">
         <v>30808130.0</v>
       </c>
       <c r="AB9">
         <v>51200000.0</v>
       </c>
       <c r="AC9">
         <v>30500000.0</v>
       </c>
       <c r="AD9">
         <v>17900000.0</v>
       </c>
       <c r="AE9">
         <v>7800000.0</v>
       </c>
     </row>
     <row r="10" spans="1:31">
       <c r="A10" t="s">
-        <v>190</v>
+        <v>191</v>
       </c>
       <c r="B10">
         <v>79885000.0</v>
       </c>
       <c r="C10">
         <v>62936000.0</v>
       </c>
       <c r="D10">
         <v>86036000.0</v>
       </c>
       <c r="E10">
         <v>67850000.0</v>
       </c>
       <c r="F10">
         <v>81871000.0</v>
       </c>
       <c r="G10">
         <v>-36981000.0</v>
       </c>
       <c r="H10">
         <v>2337000.0</v>
       </c>
       <c r="I10">
         <v>-10722000.0</v>
       </c>
@@ -22318,51 +22451,51 @@
       </c>
       <c r="Y10">
         <v>-12527000.0</v>
       </c>
       <c r="Z10">
         <v>-4075000.0</v>
       </c>
       <c r="AA10">
         <v>7359315.0</v>
       </c>
       <c r="AB10">
         <v>21100000.0</v>
       </c>
       <c r="AC10">
         <v>16400000.0</v>
       </c>
       <c r="AD10">
         <v>11400000.0</v>
       </c>
       <c r="AE10">
         <v>4300000.0</v>
       </c>
     </row>
     <row r="11" spans="1:31">
       <c r="A11" t="s">
-        <v>191</v>
+        <v>192</v>
       </c>
       <c r="B11">
         <v>24544000.0</v>
       </c>
       <c r="C11">
         <v>21011000.0</v>
       </c>
       <c r="D11">
         <v>24910000.0</v>
       </c>
       <c r="E11">
         <v>17963000.0</v>
       </c>
       <c r="F11">
         <v>24217000.0</v>
       </c>
       <c r="G11">
         <v>-10074000.0</v>
       </c>
       <c r="H11">
         <v>341000.0</v>
       </c>
       <c r="I11">
         <v>373000.0</v>
       </c>
@@ -22413,51 +22546,51 @@
       </c>
       <c r="Y11">
         <v>84656.0</v>
       </c>
       <c r="Z11">
         <v>-16485.0</v>
       </c>
       <c r="AA11">
         <v>-181373.0</v>
       </c>
       <c r="AB11">
         <v>19700000.0</v>
       </c>
       <c r="AC11">
         <v>-200000.0</v>
       </c>
       <c r="AD11">
         <v>900000.0</v>
       </c>
       <c r="AE11">
         <v>400000.0</v>
       </c>
     </row>
     <row r="12" spans="1:31">
       <c r="A12" t="s">
-        <v>192</v>
+        <v>193</v>
       </c>
       <c r="B12">
         <v>98427000.0</v>
       </c>
       <c r="C12">
         <v>88167000.0</v>
       </c>
       <c r="D12">
         <v>62946000.0</v>
       </c>
       <c r="E12">
         <v>36185000.0</v>
       </c>
       <c r="F12">
         <v>31140000.0</v>
       </c>
       <c r="G12">
         <v>34151000.0</v>
       </c>
       <c r="H12">
         <v>35045000.0</v>
       </c>
       <c r="I12">
         <v>28367000.0</v>
       </c>
@@ -22508,51 +22641,51 @@
       </c>
       <c r="Y12">
         <v>20107000.0</v>
       </c>
       <c r="Z12">
         <v>25485000.0</v>
       </c>
       <c r="AA12">
         <v>28943660.0</v>
       </c>
       <c r="AB12">
         <v>21000000.0</v>
       </c>
       <c r="AC12">
         <v>17000000.0</v>
       </c>
       <c r="AD12">
         <v>10100000.0</v>
       </c>
       <c r="AE12">
         <v>5300000.0</v>
       </c>
     </row>
     <row r="13" spans="1:31">
       <c r="A13" t="s">
-        <v>193</v>
+        <v>194</v>
       </c>
       <c r="B13">
         <v>315320000.0</v>
       </c>
       <c r="C13">
         <v>290702000.0</v>
       </c>
       <c r="D13">
         <v>237968000.0</v>
       </c>
       <c r="E13">
         <v>196621000.0</v>
       </c>
       <c r="F13">
         <v>158966000.0</v>
       </c>
       <c r="G13">
         <v>144962000.0</v>
       </c>
       <c r="H13">
         <v>132562000.0</v>
       </c>
       <c r="I13">
         <v>100808000.0</v>
       </c>
@@ -22565,51 +22698,51 @@
       <c r="L13">
         <v>42653000.0</v>
       </c>
       <c r="M13"/>
       <c r="N13"/>
       <c r="O13"/>
       <c r="P13"/>
       <c r="Q13"/>
       <c r="R13"/>
       <c r="S13"/>
       <c r="T13"/>
       <c r="U13"/>
       <c r="V13"/>
       <c r="W13"/>
       <c r="X13"/>
       <c r="Y13"/>
       <c r="Z13"/>
       <c r="AA13"/>
       <c r="AB13"/>
       <c r="AC13"/>
       <c r="AD13"/>
       <c r="AE13"/>
     </row>
     <row r="14" spans="1:31">
       <c r="A14" t="s">
-        <v>194</v>
+        <v>195</v>
       </c>
       <c r="B14">
         <v>-8782000.0</v>
       </c>
       <c r="C14">
         <v>-6047000.0</v>
       </c>
       <c r="D14">
         <v>-6048000.0</v>
       </c>
       <c r="E14">
         <v>-6047000.0</v>
       </c>
       <c r="F14">
         <v>-3546000.0</v>
       </c>
       <c r="G14">
         <v>73153000.0</v>
       </c>
       <c r="H14">
         <v>3758000.0</v>
       </c>
       <c r="I14">
         <v>2307000.0</v>
       </c>
@@ -22622,51 +22755,51 @@
       <c r="L14">
         <v>27596000.0</v>
       </c>
       <c r="M14"/>
       <c r="N14"/>
       <c r="O14"/>
       <c r="P14"/>
       <c r="Q14"/>
       <c r="R14"/>
       <c r="S14"/>
       <c r="T14"/>
       <c r="U14"/>
       <c r="V14"/>
       <c r="W14"/>
       <c r="X14"/>
       <c r="Y14"/>
       <c r="Z14"/>
       <c r="AA14"/>
       <c r="AB14"/>
       <c r="AC14"/>
       <c r="AD14"/>
       <c r="AE14"/>
     </row>
     <row r="15" spans="1:31">
       <c r="A15" t="s">
-        <v>195</v>
+        <v>196</v>
       </c>
       <c r="B15">
         <v>43044000.0</v>
       </c>
       <c r="C15">
         <v>35878000.0</v>
       </c>
       <c r="D15">
         <v>55079000.0</v>
       </c>
       <c r="E15">
         <v>43840000.0</v>
       </c>
       <c r="F15">
         <v>54108000.0</v>
       </c>
       <c r="G15">
         <v>-34783000.0</v>
       </c>
       <c r="H15">
         <v>-1762000.0</v>
       </c>
       <c r="I15">
         <v>-25046000.0</v>
       </c>
@@ -22717,51 +22850,51 @@
       </c>
       <c r="Y15">
         <v>-12612000.0</v>
       </c>
       <c r="Z15">
         <v>-4058000.0</v>
       </c>
       <c r="AA15">
         <v>7540688.0</v>
       </c>
       <c r="AB15">
         <v>21100000.0</v>
       </c>
       <c r="AC15">
         <v>16600000.0</v>
       </c>
       <c r="AD15">
         <v>10500000.0</v>
       </c>
       <c r="AE15">
         <v>3900000.0</v>
       </c>
     </row>
     <row r="16" spans="1:31">
       <c r="A16" t="s">
-        <v>196</v>
+        <v>197</v>
       </c>
       <c r="B16"/>
       <c r="C16"/>
       <c r="D16"/>
       <c r="E16">
         <v>43840000.0</v>
       </c>
       <c r="F16">
         <v>54108000.0</v>
       </c>
       <c r="G16">
         <v>-34783000.0</v>
       </c>
       <c r="H16">
         <v>-1762000.0</v>
       </c>
       <c r="I16">
         <v>-25046000.0</v>
       </c>
       <c r="J16">
         <v>278000.0</v>
       </c>
       <c r="K16">
         <v>23515000.0</v>
       </c>
@@ -22794,51 +22927,51 @@
       </c>
       <c r="U16">
         <v>13108000.0</v>
       </c>
       <c r="V16">
         <v>6862000.0</v>
       </c>
       <c r="W16">
         <v>22512000.0</v>
       </c>
       <c r="X16">
         <v>2018000.0</v>
       </c>
       <c r="Y16"/>
       <c r="Z16"/>
       <c r="AA16">
         <v>7541000.0</v>
       </c>
       <c r="AB16"/>
       <c r="AC16"/>
       <c r="AD16"/>
       <c r="AE16"/>
     </row>
     <row r="17" spans="1:31">
       <c r="A17" t="s">
-        <v>197</v>
+        <v>198</v>
       </c>
       <c r="B17">
         <v>55341000.0</v>
       </c>
       <c r="C17">
         <v>41925000.0</v>
       </c>
       <c r="D17">
         <v>59872000.0</v>
       </c>
       <c r="E17">
         <v>49887000.0</v>
       </c>
       <c r="F17">
         <v>57654000.0</v>
       </c>
       <c r="G17">
         <v>-26907000.0</v>
       </c>
       <c r="H17">
         <v>2337000.0</v>
       </c>
       <c r="I17">
         <v>-10722000.0</v>
       </c>
@@ -22853,51 +22986,51 @@
       </c>
       <c r="M17">
         <v>28692000.0</v>
       </c>
       <c r="N17"/>
       <c r="O17"/>
       <c r="P17"/>
       <c r="Q17"/>
       <c r="R17"/>
       <c r="S17"/>
       <c r="T17"/>
       <c r="U17"/>
       <c r="V17"/>
       <c r="W17"/>
       <c r="X17"/>
       <c r="Y17"/>
       <c r="Z17"/>
       <c r="AA17"/>
       <c r="AB17"/>
       <c r="AC17"/>
       <c r="AD17"/>
       <c r="AE17"/>
     </row>
     <row r="18" spans="1:31">
       <c r="A18" t="s">
-        <v>198</v>
+        <v>199</v>
       </c>
       <c r="B18">
         <v>216893000.0</v>
       </c>
       <c r="C18">
         <v>202535000.0</v>
       </c>
       <c r="D18">
         <v>182662000.0</v>
       </c>
       <c r="E18">
         <v>160436000.0</v>
       </c>
       <c r="F18">
         <v>127826000.0</v>
       </c>
       <c r="G18">
         <v>110811000.0</v>
       </c>
       <c r="H18">
         <v>97517000.0</v>
       </c>
       <c r="I18">
         <v>72441000.0</v>
       </c>
@@ -22910,129 +23043,129 @@
       <c r="L18">
         <v>42653000.0</v>
       </c>
       <c r="M18"/>
       <c r="N18"/>
       <c r="O18"/>
       <c r="P18"/>
       <c r="Q18"/>
       <c r="R18"/>
       <c r="S18"/>
       <c r="T18"/>
       <c r="U18"/>
       <c r="V18"/>
       <c r="W18"/>
       <c r="X18"/>
       <c r="Y18"/>
       <c r="Z18"/>
       <c r="AA18"/>
       <c r="AB18"/>
       <c r="AC18"/>
       <c r="AD18"/>
       <c r="AE18"/>
     </row>
     <row r="19" spans="1:31">
       <c r="A19" t="s">
-        <v>199</v>
+        <v>200</v>
       </c>
       <c r="B19"/>
       <c r="C19"/>
       <c r="D19"/>
       <c r="E19"/>
       <c r="F19"/>
       <c r="G19"/>
       <c r="H19"/>
       <c r="I19">
         <v>-11644000.0</v>
       </c>
       <c r="J19"/>
       <c r="K19"/>
       <c r="L19"/>
       <c r="M19"/>
       <c r="N19"/>
       <c r="O19"/>
       <c r="P19"/>
       <c r="Q19"/>
       <c r="R19"/>
       <c r="S19"/>
       <c r="T19"/>
       <c r="U19"/>
       <c r="V19"/>
       <c r="W19"/>
       <c r="X19"/>
       <c r="Y19"/>
       <c r="Z19"/>
       <c r="AA19"/>
       <c r="AB19"/>
       <c r="AC19"/>
       <c r="AD19"/>
       <c r="AE19"/>
     </row>
     <row r="20" spans="1:31">
       <c r="A20" t="s">
-        <v>200</v>
+        <v>201</v>
       </c>
       <c r="B20"/>
       <c r="C20"/>
       <c r="D20"/>
       <c r="E20"/>
       <c r="F20"/>
       <c r="G20"/>
       <c r="H20"/>
       <c r="I20"/>
       <c r="J20"/>
       <c r="K20">
         <v>5099000.0</v>
       </c>
       <c r="L20">
         <v>5099000.0</v>
       </c>
       <c r="M20">
         <v>5099000.0</v>
       </c>
       <c r="N20"/>
       <c r="O20"/>
       <c r="P20"/>
       <c r="Q20"/>
       <c r="R20"/>
       <c r="S20"/>
       <c r="T20"/>
       <c r="U20"/>
       <c r="V20"/>
       <c r="W20"/>
       <c r="X20"/>
       <c r="Y20"/>
       <c r="Z20"/>
       <c r="AA20"/>
       <c r="AB20"/>
       <c r="AC20"/>
       <c r="AD20"/>
       <c r="AE20"/>
     </row>
     <row r="21" spans="1:31">
       <c r="A21" t="s">
-        <v>201</v>
+        <v>202</v>
       </c>
       <c r="B21">
         <v>178312000.0</v>
       </c>
       <c r="C21">
         <v>62936000.0</v>
       </c>
       <c r="D21">
         <v>86036000.0</v>
       </c>
       <c r="E21">
         <v>67850000.0</v>
       </c>
       <c r="F21">
         <v>81871000.0</v>
       </c>
       <c r="G21">
         <v>-36981000.0</v>
       </c>
       <c r="H21">
         <v>2337000.0</v>
       </c>
       <c r="I21">
         <v>-10722000.0</v>
       </c>
@@ -23083,86 +23216,86 @@
       </c>
       <c r="Y21">
         <v>-12527000.0</v>
       </c>
       <c r="Z21">
         <v>-4075000.0</v>
       </c>
       <c r="AA21">
         <v>7359315.0</v>
       </c>
       <c r="AB21">
         <v>21100000.0</v>
       </c>
       <c r="AC21">
         <v>16400000.0</v>
       </c>
       <c r="AD21">
         <v>11400000.0</v>
       </c>
       <c r="AE21">
         <v>4300000.0</v>
       </c>
     </row>
     <row r="22" spans="1:31">
       <c r="A22" t="s">
-        <v>202</v>
+        <v>203</v>
       </c>
       <c r="B22"/>
       <c r="C22"/>
       <c r="D22"/>
       <c r="E22"/>
       <c r="F22"/>
       <c r="G22"/>
       <c r="H22"/>
       <c r="I22"/>
       <c r="J22"/>
       <c r="K22"/>
       <c r="L22"/>
       <c r="M22"/>
       <c r="N22"/>
       <c r="O22"/>
       <c r="P22"/>
       <c r="Q22"/>
       <c r="R22"/>
       <c r="S22"/>
       <c r="T22"/>
       <c r="U22"/>
       <c r="V22"/>
       <c r="W22"/>
       <c r="X22"/>
       <c r="Y22"/>
       <c r="Z22"/>
       <c r="AA22"/>
       <c r="AB22"/>
       <c r="AC22"/>
       <c r="AD22"/>
       <c r="AE22"/>
     </row>
     <row r="23" spans="1:31">
       <c r="A23" t="s">
-        <v>203</v>
+        <v>204</v>
       </c>
       <c r="B23">
         <v>175001000.0</v>
       </c>
       <c r="C23">
         <v>228853000.0</v>
       </c>
       <c r="D23">
         <v>168477000.0</v>
       </c>
       <c r="E23">
         <v>130583000.0</v>
       </c>
       <c r="F23">
         <v>97335000.0</v>
       </c>
       <c r="G23">
         <v>188339000.0</v>
       </c>
       <c r="H23">
         <v>138957000.0</v>
       </c>
       <c r="I23">
         <v>121750000.0</v>
       </c>
@@ -23213,86 +23346,86 @@
       </c>
       <c r="Y23">
         <v>47808000.0</v>
       </c>
       <c r="Z23">
         <v>43195000.0</v>
       </c>
       <c r="AA23">
         <v>52392475.0</v>
       </c>
       <c r="AB23">
         <v>51100000.0</v>
       </c>
       <c r="AC23">
         <v>31100000.0</v>
       </c>
       <c r="AD23">
         <v>16600000.0</v>
       </c>
       <c r="AE23">
         <v>8800000.0</v>
       </c>
     </row>
     <row r="24" spans="1:31">
       <c r="A24" t="s">
-        <v>204</v>
+        <v>205</v>
       </c>
       <c r="B24"/>
       <c r="C24"/>
       <c r="D24"/>
       <c r="E24"/>
       <c r="F24"/>
       <c r="G24"/>
       <c r="H24"/>
       <c r="I24"/>
       <c r="J24"/>
       <c r="K24"/>
       <c r="L24"/>
       <c r="M24"/>
       <c r="N24"/>
       <c r="O24"/>
       <c r="P24"/>
       <c r="Q24"/>
       <c r="R24"/>
       <c r="S24"/>
       <c r="T24"/>
       <c r="U24"/>
       <c r="V24"/>
       <c r="W24"/>
       <c r="X24"/>
       <c r="Y24"/>
       <c r="Z24"/>
       <c r="AA24"/>
       <c r="AB24"/>
       <c r="AC24"/>
       <c r="AD24"/>
       <c r="AE24"/>
     </row>
     <row r="25" spans="1:31">
       <c r="A25" t="s">
-        <v>205</v>
+        <v>206</v>
       </c>
       <c r="B25">
         <v>8323000.0</v>
       </c>
       <c r="C25">
         <v>6217000.0</v>
       </c>
       <c r="D25">
         <v>4699000.0</v>
       </c>
       <c r="E25">
         <v>5229000.0</v>
       </c>
       <c r="F25">
         <v>6519000.0</v>
       </c>
       <c r="G25">
         <v>7714000.0</v>
       </c>
       <c r="H25">
         <v>7499000.0</v>
       </c>
       <c r="I25">
         <v>5564000.0</v>
       </c>
@@ -23301,143 +23434,143 @@
       </c>
       <c r="K25"/>
       <c r="L25"/>
       <c r="M25"/>
       <c r="N25"/>
       <c r="O25"/>
       <c r="P25"/>
       <c r="Q25"/>
       <c r="R25"/>
       <c r="S25"/>
       <c r="T25"/>
       <c r="U25"/>
       <c r="V25"/>
       <c r="W25"/>
       <c r="X25"/>
       <c r="Y25"/>
       <c r="Z25"/>
       <c r="AA25"/>
       <c r="AB25"/>
       <c r="AC25"/>
       <c r="AD25"/>
       <c r="AE25"/>
     </row>
     <row r="26" spans="1:31">
       <c r="A26" t="s">
-        <v>206</v>
+        <v>207</v>
       </c>
       <c r="B26"/>
       <c r="C26"/>
       <c r="D26">
         <v>0.33</v>
       </c>
       <c r="E26">
         <v>0.33</v>
       </c>
       <c r="F26">
         <v>0.43</v>
       </c>
       <c r="G26">
         <v>0.22</v>
       </c>
       <c r="H26">
         <v>0.02</v>
       </c>
       <c r="I26">
         <v>0.26</v>
       </c>
       <c r="J26">
         <v>1.78</v>
       </c>
       <c r="K26">
         <v>2.49</v>
       </c>
       <c r="L26"/>
       <c r="M26"/>
       <c r="N26"/>
       <c r="O26"/>
       <c r="P26"/>
       <c r="Q26"/>
       <c r="R26"/>
       <c r="S26"/>
       <c r="T26"/>
       <c r="U26"/>
       <c r="V26"/>
       <c r="W26"/>
       <c r="X26"/>
       <c r="Y26"/>
       <c r="Z26"/>
       <c r="AA26"/>
       <c r="AB26"/>
       <c r="AC26"/>
       <c r="AD26"/>
       <c r="AE26"/>
     </row>
     <row r="27" spans="1:31">
       <c r="A27" t="s">
-        <v>207</v>
+        <v>208</v>
       </c>
       <c r="B27"/>
       <c r="C27"/>
       <c r="D27">
         <v>40034000.0</v>
       </c>
       <c r="E27"/>
       <c r="F27"/>
       <c r="G27"/>
       <c r="H27"/>
       <c r="I27"/>
       <c r="J27"/>
       <c r="K27"/>
       <c r="L27"/>
       <c r="M27">
         <v>180000.0</v>
       </c>
       <c r="N27"/>
       <c r="O27">
         <v>38000.0</v>
       </c>
       <c r="P27"/>
       <c r="Q27"/>
       <c r="R27"/>
       <c r="S27"/>
       <c r="T27"/>
       <c r="U27"/>
       <c r="V27"/>
       <c r="W27"/>
       <c r="X27"/>
       <c r="Y27"/>
       <c r="Z27"/>
       <c r="AA27"/>
       <c r="AB27"/>
       <c r="AC27"/>
       <c r="AD27"/>
       <c r="AE27"/>
     </row>
     <row r="28" spans="1:31">
       <c r="A28" t="s">
-        <v>208</v>
+        <v>209</v>
       </c>
       <c r="B28">
         <v>5005000.0</v>
       </c>
       <c r="C28">
         <v>41026000.0</v>
       </c>
       <c r="D28">
         <v>40034000.0</v>
       </c>
       <c r="E28">
         <v>33508000.0</v>
       </c>
       <c r="F28">
         <v>34045000.0</v>
       </c>
       <c r="G28">
         <v>31005000.0</v>
       </c>
       <c r="H28">
         <v>30250000.0</v>
       </c>
       <c r="I28">
         <v>26897000.0</v>
       </c>
@@ -23488,51 +23621,51 @@
       </c>
       <c r="Y28">
         <v>9176000.0</v>
       </c>
       <c r="Z28">
         <v>9421000.0</v>
       </c>
       <c r="AA28">
         <v>10511506.0</v>
       </c>
       <c r="AB28">
         <v>9700000.0</v>
       </c>
       <c r="AC28">
         <v>5800000.0</v>
       </c>
       <c r="AD28">
         <v>2700000.0</v>
       </c>
       <c r="AE28">
         <v>1500000.0</v>
       </c>
     </row>
     <row r="29" spans="1:31">
       <c r="A29" t="s">
-        <v>209</v>
+        <v>210</v>
       </c>
       <c r="B29">
         <v>24544000.0</v>
       </c>
       <c r="C29">
         <v>21011000.0</v>
       </c>
       <c r="D29">
         <v>23653000.0</v>
       </c>
       <c r="E29">
         <v>17963000.0</v>
       </c>
       <c r="F29">
         <v>24217000.0</v>
       </c>
       <c r="G29">
         <v>-10074000.0</v>
       </c>
       <c r="H29">
         <v>341000.0</v>
       </c>
       <c r="I29">
         <v>373000.0</v>
       </c>
@@ -23543,51 +23676,51 @@
         <v>45900000.0</v>
       </c>
       <c r="L29"/>
       <c r="M29"/>
       <c r="N29"/>
       <c r="O29"/>
       <c r="P29"/>
       <c r="Q29"/>
       <c r="R29"/>
       <c r="S29"/>
       <c r="T29"/>
       <c r="U29"/>
       <c r="V29"/>
       <c r="W29"/>
       <c r="X29"/>
       <c r="Y29"/>
       <c r="Z29"/>
       <c r="AA29"/>
       <c r="AB29"/>
       <c r="AC29"/>
       <c r="AD29"/>
       <c r="AE29"/>
     </row>
     <row r="30" spans="1:31">
       <c r="A30" t="s">
-        <v>210</v>
+        <v>211</v>
       </c>
       <c r="B30">
         <v>163501000.0</v>
       </c>
       <c r="C30">
         <v>64184000.0</v>
       </c>
       <c r="D30">
         <v>67721000.0</v>
       </c>
       <c r="E30">
         <v>64339000.0</v>
       </c>
       <c r="F30">
         <v>61573000.0</v>
       </c>
       <c r="G30">
         <v>84371000.0</v>
       </c>
       <c r="H30">
         <v>56526000.0</v>
       </c>
       <c r="I30">
         <v>34375000.0</v>
       </c>
@@ -23638,51 +23771,51 @@
       </c>
       <c r="Y30">
         <v>27565000.0</v>
       </c>
       <c r="Z30">
         <v>17619000.0</v>
       </c>
       <c r="AA30">
         <v>23448815.0</v>
       </c>
       <c r="AB30">
         <v>30100000.0</v>
       </c>
       <c r="AC30">
         <v>14100000.0</v>
       </c>
       <c r="AD30">
         <v>6500000.0</v>
       </c>
       <c r="AE30">
         <v>3500000.0</v>
       </c>
     </row>
     <row r="31" spans="1:31">
       <c r="A31" t="s">
-        <v>211</v>
+        <v>212</v>
       </c>
       <c r="B31">
         <v>-98427000.0</v>
       </c>
       <c r="C31">
         <v>-21191000.0</v>
       </c>
       <c r="D31">
         <v>-16862000.0</v>
       </c>
       <c r="E31">
         <v>-38287000.0</v>
       </c>
       <c r="F31">
         <v>-14563000.0</v>
       </c>
       <c r="G31">
         <v>-10074000.0</v>
       </c>
       <c r="H31">
         <v>-45723000.0</v>
       </c>
       <c r="I31">
         <v>-10722000.0</v>
       </c>
@@ -23733,51 +23866,51 @@
       </c>
       <c r="Y31">
         <v>-6057500960.0</v>
       </c>
       <c r="Z31">
         <v>-25485254.0</v>
       </c>
       <c r="AA31">
         <v>-28943660.0</v>
       </c>
       <c r="AB31">
         <v>-23200000.0</v>
       </c>
       <c r="AC31">
         <v>-15700000.0</v>
       </c>
       <c r="AD31">
         <v>11400000.0</v>
       </c>
       <c r="AE31">
         <v>4300000.0</v>
       </c>
     </row>
     <row r="32" spans="1:31">
       <c r="A32" t="s">
-        <v>212</v>
+        <v>213</v>
       </c>
       <c r="B32">
         <v>353313000.0</v>
       </c>
       <c r="C32">
         <v>291789000.0</v>
       </c>
       <c r="D32">
         <v>254513000.0</v>
       </c>
       <c r="E32">
         <v>198433000.0</v>
       </c>
       <c r="F32">
         <v>179206000.0</v>
       </c>
       <c r="G32">
         <v>151358000.0</v>
       </c>
       <c r="H32">
         <v>141294000.0</v>
       </c>
       <c r="I32">
         <v>111028000.0</v>
       </c>
@@ -23847,1187 +23980,1194 @@
       <c r="AE32">
         <v>13100000.0</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet4.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:DQ32"/>
+  <dimension ref="A1:DR32"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="39.99" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="12.854" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:121">
+    <row r="1" spans="1:122">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>92</v>
       </c>
       <c r="C1" t="s">
+        <v>93</v>
+      </c>
+      <c r="D1" t="s">
         <v>1</v>
-      </c>
-[...1 lines deleted...]
-        <v>93</v>
       </c>
       <c r="E1" t="s">
         <v>94</v>
       </c>
       <c r="F1" t="s">
         <v>95</v>
       </c>
       <c r="G1" t="s">
+        <v>96</v>
+      </c>
+      <c r="H1" t="s">
         <v>2</v>
-      </c>
-[...1 lines deleted...]
-        <v>96</v>
       </c>
       <c r="I1" t="s">
         <v>97</v>
       </c>
       <c r="J1" t="s">
         <v>98</v>
       </c>
       <c r="K1" t="s">
+        <v>99</v>
+      </c>
+      <c r="L1" t="s">
         <v>3</v>
-      </c>
-[...1 lines deleted...]
-        <v>99</v>
       </c>
       <c r="M1" t="s">
         <v>100</v>
       </c>
       <c r="N1" t="s">
         <v>101</v>
       </c>
       <c r="O1" t="s">
+        <v>102</v>
+      </c>
+      <c r="P1" t="s">
         <v>4</v>
-      </c>
-[...1 lines deleted...]
-        <v>102</v>
       </c>
       <c r="Q1" t="s">
         <v>103</v>
       </c>
       <c r="R1" t="s">
         <v>104</v>
       </c>
       <c r="S1" t="s">
+        <v>105</v>
+      </c>
+      <c r="T1" t="s">
         <v>5</v>
-      </c>
-[...1 lines deleted...]
-        <v>105</v>
       </c>
       <c r="U1" t="s">
         <v>106</v>
       </c>
       <c r="V1" t="s">
         <v>107</v>
       </c>
       <c r="W1" t="s">
+        <v>108</v>
+      </c>
+      <c r="X1" t="s">
         <v>6</v>
-      </c>
-[...1 lines deleted...]
-        <v>108</v>
       </c>
       <c r="Y1" t="s">
         <v>109</v>
       </c>
       <c r="Z1" t="s">
         <v>110</v>
       </c>
       <c r="AA1" t="s">
+        <v>111</v>
+      </c>
+      <c r="AB1" t="s">
         <v>7</v>
-      </c>
-[...1 lines deleted...]
-        <v>111</v>
       </c>
       <c r="AC1" t="s">
         <v>112</v>
       </c>
       <c r="AD1" t="s">
         <v>113</v>
       </c>
       <c r="AE1" t="s">
+        <v>114</v>
+      </c>
+      <c r="AF1" t="s">
         <v>8</v>
-      </c>
-[...1 lines deleted...]
-        <v>114</v>
       </c>
       <c r="AG1" t="s">
         <v>115</v>
       </c>
       <c r="AH1" t="s">
         <v>116</v>
       </c>
       <c r="AI1" t="s">
+        <v>117</v>
+      </c>
+      <c r="AJ1" t="s">
         <v>9</v>
-      </c>
-[...1 lines deleted...]
-        <v>117</v>
       </c>
       <c r="AK1" t="s">
         <v>118</v>
       </c>
       <c r="AL1" t="s">
         <v>119</v>
       </c>
       <c r="AM1" t="s">
+        <v>120</v>
+      </c>
+      <c r="AN1" t="s">
         <v>10</v>
-      </c>
-[...1 lines deleted...]
-        <v>120</v>
       </c>
       <c r="AO1" t="s">
         <v>121</v>
       </c>
       <c r="AP1" t="s">
         <v>122</v>
       </c>
       <c r="AQ1" t="s">
+        <v>123</v>
+      </c>
+      <c r="AR1" t="s">
         <v>11</v>
-      </c>
-[...1 lines deleted...]
-        <v>123</v>
       </c>
       <c r="AS1" t="s">
         <v>124</v>
       </c>
       <c r="AT1" t="s">
         <v>125</v>
       </c>
       <c r="AU1" t="s">
+        <v>126</v>
+      </c>
+      <c r="AV1" t="s">
         <v>12</v>
-      </c>
-[...1 lines deleted...]
-        <v>126</v>
       </c>
       <c r="AW1" t="s">
         <v>127</v>
       </c>
       <c r="AX1" t="s">
         <v>128</v>
       </c>
       <c r="AY1" t="s">
+        <v>129</v>
+      </c>
+      <c r="AZ1" t="s">
         <v>13</v>
-      </c>
-[...1 lines deleted...]
-        <v>129</v>
       </c>
       <c r="BA1" t="s">
         <v>130</v>
       </c>
       <c r="BB1" t="s">
         <v>131</v>
       </c>
       <c r="BC1" t="s">
+        <v>132</v>
+      </c>
+      <c r="BD1" t="s">
         <v>14</v>
-      </c>
-[...1 lines deleted...]
-        <v>132</v>
       </c>
       <c r="BE1" t="s">
         <v>133</v>
       </c>
       <c r="BF1" t="s">
         <v>134</v>
       </c>
       <c r="BG1" t="s">
+        <v>135</v>
+      </c>
+      <c r="BH1" t="s">
         <v>15</v>
-      </c>
-[...1 lines deleted...]
-        <v>135</v>
       </c>
       <c r="BI1" t="s">
         <v>136</v>
       </c>
       <c r="BJ1" t="s">
         <v>137</v>
       </c>
       <c r="BK1" t="s">
+        <v>138</v>
+      </c>
+      <c r="BL1" t="s">
         <v>16</v>
-      </c>
-[...1 lines deleted...]
-        <v>138</v>
       </c>
       <c r="BM1" t="s">
         <v>139</v>
       </c>
       <c r="BN1" t="s">
         <v>140</v>
       </c>
       <c r="BO1" t="s">
+        <v>141</v>
+      </c>
+      <c r="BP1" t="s">
         <v>17</v>
-      </c>
-[...1 lines deleted...]
-        <v>141</v>
       </c>
       <c r="BQ1" t="s">
         <v>142</v>
       </c>
       <c r="BR1" t="s">
         <v>143</v>
       </c>
       <c r="BS1" t="s">
+        <v>144</v>
+      </c>
+      <c r="BT1" t="s">
         <v>18</v>
-      </c>
-[...1 lines deleted...]
-        <v>144</v>
       </c>
       <c r="BU1" t="s">
         <v>145</v>
       </c>
       <c r="BV1" t="s">
         <v>146</v>
       </c>
       <c r="BW1" t="s">
+        <v>147</v>
+      </c>
+      <c r="BX1" t="s">
         <v>19</v>
-      </c>
-[...1 lines deleted...]
-        <v>147</v>
       </c>
       <c r="BY1" t="s">
         <v>148</v>
       </c>
       <c r="BZ1" t="s">
         <v>149</v>
       </c>
       <c r="CA1" t="s">
+        <v>150</v>
+      </c>
+      <c r="CB1" t="s">
         <v>20</v>
-      </c>
-[...1 lines deleted...]
-        <v>150</v>
       </c>
       <c r="CC1" t="s">
         <v>151</v>
       </c>
       <c r="CD1" t="s">
         <v>152</v>
       </c>
       <c r="CE1" t="s">
+        <v>153</v>
+      </c>
+      <c r="CF1" t="s">
         <v>21</v>
-      </c>
-[...1 lines deleted...]
-        <v>153</v>
       </c>
       <c r="CG1" t="s">
         <v>154</v>
       </c>
       <c r="CH1" t="s">
         <v>155</v>
       </c>
       <c r="CI1" t="s">
+        <v>156</v>
+      </c>
+      <c r="CJ1" t="s">
         <v>22</v>
-      </c>
-[...1 lines deleted...]
-        <v>156</v>
       </c>
       <c r="CK1" t="s">
         <v>157</v>
       </c>
       <c r="CL1" t="s">
         <v>158</v>
       </c>
       <c r="CM1" t="s">
+        <v>159</v>
+      </c>
+      <c r="CN1" t="s">
         <v>23</v>
-      </c>
-[...1 lines deleted...]
-        <v>159</v>
       </c>
       <c r="CO1" t="s">
         <v>160</v>
       </c>
       <c r="CP1" t="s">
         <v>161</v>
       </c>
       <c r="CQ1" t="s">
+        <v>162</v>
+      </c>
+      <c r="CR1" t="s">
         <v>24</v>
-      </c>
-[...1 lines deleted...]
-        <v>162</v>
       </c>
       <c r="CS1" t="s">
         <v>163</v>
       </c>
       <c r="CT1" t="s">
         <v>164</v>
       </c>
       <c r="CU1" t="s">
+        <v>165</v>
+      </c>
+      <c r="CV1" t="s">
         <v>25</v>
-      </c>
-[...1 lines deleted...]
-        <v>165</v>
       </c>
       <c r="CW1" t="s">
         <v>166</v>
       </c>
       <c r="CX1" t="s">
         <v>167</v>
       </c>
       <c r="CY1" t="s">
+        <v>168</v>
+      </c>
+      <c r="CZ1" t="s">
         <v>26</v>
-      </c>
-[...1 lines deleted...]
-        <v>168</v>
       </c>
       <c r="DA1" t="s">
         <v>169</v>
       </c>
       <c r="DB1" t="s">
         <v>170</v>
       </c>
       <c r="DC1" t="s">
+        <v>171</v>
+      </c>
+      <c r="DD1" t="s">
         <v>27</v>
-      </c>
-[...1 lines deleted...]
-        <v>171</v>
       </c>
       <c r="DE1" t="s">
         <v>172</v>
       </c>
       <c r="DF1" t="s">
         <v>173</v>
       </c>
       <c r="DG1" t="s">
+        <v>174</v>
+      </c>
+      <c r="DH1" t="s">
         <v>28</v>
-      </c>
-[...1 lines deleted...]
-        <v>174</v>
       </c>
       <c r="DI1" t="s">
         <v>175</v>
       </c>
       <c r="DJ1" t="s">
         <v>176</v>
       </c>
       <c r="DK1" t="s">
+        <v>177</v>
+      </c>
+      <c r="DL1" t="s">
         <v>29</v>
-      </c>
-[...1 lines deleted...]
-        <v>177</v>
       </c>
       <c r="DM1" t="s">
         <v>178</v>
       </c>
       <c r="DN1" t="s">
         <v>179</v>
       </c>
       <c r="DO1" t="s">
+        <v>180</v>
+      </c>
+      <c r="DP1" t="s">
         <v>30</v>
-      </c>
-[...1 lines deleted...]
-        <v>180</v>
       </c>
       <c r="DQ1" t="s">
         <v>181</v>
       </c>
+      <c r="DR1" t="s">
+        <v>182</v>
+      </c>
     </row>
-    <row r="2" spans="1:121">
+    <row r="2" spans="1:122">
       <c r="A2" t="s">
-        <v>182</v>
+        <v>183</v>
       </c>
       <c r="B2">
+        <v>6402000.0</v>
+      </c>
+      <c r="C2">
         <v>5523000.0</v>
       </c>
-      <c r="C2">
+      <c r="D2">
         <v>2932000.0</v>
       </c>
-      <c r="D2">
+      <c r="E2">
         <v>43641000.0</v>
       </c>
-      <c r="E2">
+      <c r="F2">
         <v>45634000.0</v>
       </c>
-      <c r="F2">
+      <c r="G2">
         <v>46027000.0</v>
       </c>
-      <c r="G2">
+      <c r="H2">
         <v>45079000.0</v>
       </c>
-      <c r="H2">
+      <c r="I2">
         <v>43823000.0</v>
       </c>
-      <c r="I2">
+      <c r="J2">
         <v>39413000.0</v>
       </c>
-      <c r="J2">
+      <c r="K2">
         <v>36354000.0</v>
       </c>
-      <c r="K2">
+      <c r="L2">
         <v>29332000.0</v>
       </c>
-      <c r="L2">
+      <c r="M2">
         <v>31634000.0</v>
       </c>
-      <c r="M2">
+      <c r="N2">
         <v>23511000.0</v>
       </c>
-      <c r="N2">
+      <c r="O2">
         <v>16278000.0</v>
       </c>
-      <c r="O2">
+      <c r="P2">
         <v>19940000.0</v>
       </c>
-      <c r="P2">
+      <c r="Q2">
         <v>19701000.0</v>
       </c>
-      <c r="Q2">
+      <c r="R2">
         <v>15989000.0</v>
       </c>
-      <c r="R2">
+      <c r="S2">
         <v>10615000.0</v>
       </c>
-      <c r="S2">
+      <c r="T2">
         <v>10044000.0</v>
       </c>
-      <c r="T2">
+      <c r="U2">
         <v>7089000.0</v>
       </c>
-      <c r="U2">
+      <c r="V2">
         <v>7202000.0</v>
       </c>
-      <c r="V2">
+      <c r="W2">
         <v>11426000.0</v>
       </c>
-      <c r="W2">
+      <c r="X2">
         <v>4518000.0</v>
       </c>
-      <c r="X2">
+      <c r="Y2">
         <v>48133000.0</v>
       </c>
-      <c r="Y2">
+      <c r="Z2">
         <v>25776000.0</v>
       </c>
-      <c r="Z2">
+      <c r="AA2">
         <v>25541000.0</v>
       </c>
-      <c r="AA2">
+      <c r="AB2">
         <v>19812000.0</v>
       </c>
-      <c r="AB2">
+      <c r="AC2">
         <v>17562000.0</v>
       </c>
-      <c r="AC2">
+      <c r="AD2">
         <v>23992000.0</v>
       </c>
-      <c r="AD2">
+      <c r="AE2">
         <v>21065000.0</v>
       </c>
-      <c r="AE2">
+      <c r="AF2">
         <v>18231000.0</v>
       </c>
-      <c r="AF2">
+      <c r="AG2">
         <v>27092000.0</v>
       </c>
-      <c r="AG2">
+      <c r="AH2">
         <v>38501000.0</v>
       </c>
-      <c r="AH2">
+      <c r="AI2">
         <v>3551000.0</v>
       </c>
-      <c r="AI2">
+      <c r="AJ2">
         <v>3485000.0</v>
       </c>
-      <c r="AJ2">
+      <c r="AK2">
         <v>3543000.0</v>
       </c>
-      <c r="AK2">
+      <c r="AL2">
         <v>3408000.0</v>
       </c>
-      <c r="AL2">
+      <c r="AM2">
         <v>3334000.0</v>
       </c>
-      <c r="AM2">
+      <c r="AN2">
         <v>3365000.0</v>
       </c>
-      <c r="AN2">
+      <c r="AO2">
         <v>3373000.0</v>
       </c>
-      <c r="AO2">
+      <c r="AP2">
         <v>3368000.0</v>
       </c>
-      <c r="AP2">
+      <c r="AQ2">
         <v>2531000.0</v>
       </c>
-      <c r="AQ2">
+      <c r="AR2">
         <v>2465000.0</v>
       </c>
-      <c r="AR2">
+      <c r="AS2">
         <v>2402000.0</v>
       </c>
-      <c r="AS2">
+      <c r="AT2">
         <v>2343000.0</v>
       </c>
-      <c r="AT2">
+      <c r="AU2">
         <v>2212000.0</v>
       </c>
-      <c r="AU2">
+      <c r="AV2">
         <v>2261000.0</v>
       </c>
-      <c r="AV2">
+      <c r="AW2">
         <v>2222000.0</v>
       </c>
-      <c r="AW2">
+      <c r="AX2">
         <v>2085000.0</v>
       </c>
-      <c r="AX2">
+      <c r="AY2">
         <v>1975000.0</v>
       </c>
-      <c r="AY2">
+      <c r="AZ2">
         <v>2082000.0</v>
       </c>
-      <c r="AZ2">
+      <c r="BA2">
         <v>2092000.0</v>
       </c>
-      <c r="BA2">
+      <c r="BB2">
         <v>2121000.0</v>
       </c>
-      <c r="BB2">
+      <c r="BC2">
         <v>2065000.0</v>
       </c>
-      <c r="BC2">
+      <c r="BD2">
         <v>2138000.0</v>
       </c>
-      <c r="BD2">
+      <c r="BE2">
         <v>2565000.0</v>
       </c>
-      <c r="BE2">
+      <c r="BF2">
         <v>2908000.0</v>
       </c>
-      <c r="BF2">
+      <c r="BG2">
         <v>3247000.0</v>
       </c>
-      <c r="BG2">
+      <c r="BH2">
         <v>3262000.0</v>
       </c>
-      <c r="BH2">
+      <c r="BI2">
         <v>3431000.0</v>
       </c>
-      <c r="BI2">
+      <c r="BJ2">
         <v>3343000.0</v>
       </c>
-      <c r="BJ2">
+      <c r="BK2">
         <v>3502000.0</v>
       </c>
-      <c r="BK2">
+      <c r="BL2">
         <v>3492000.0</v>
       </c>
-      <c r="BL2">
+      <c r="BM2">
         <v>3838000.0</v>
       </c>
-      <c r="BM2">
+      <c r="BN2">
         <v>3740000.0</v>
       </c>
-      <c r="BN2">
+      <c r="BO2">
         <v>3514000.0</v>
       </c>
-      <c r="BO2">
+      <c r="BP2">
         <v>3820000.0</v>
       </c>
-      <c r="BP2">
+      <c r="BQ2">
         <v>4174000.0</v>
       </c>
-      <c r="BQ2">
+      <c r="BR2">
         <v>4236000.0</v>
       </c>
-      <c r="BR2">
+      <c r="BS2">
         <v>4645000.0</v>
       </c>
-      <c r="BS2">
+      <c r="BT2">
         <v>5771000.0</v>
       </c>
-      <c r="BT2">
+      <c r="BU2">
         <v>5131000.0</v>
       </c>
-      <c r="BU2">
+      <c r="BV2">
         <v>5605000.0</v>
       </c>
-      <c r="BV2">
+      <c r="BW2">
         <v>7203000.0</v>
       </c>
-      <c r="BW2">
+      <c r="BX2">
         <v>8218000.0</v>
       </c>
-      <c r="BX2">
+      <c r="BY2">
         <v>8201000.0</v>
       </c>
-      <c r="BY2">
+      <c r="BZ2">
         <v>7535234.0</v>
       </c>
-      <c r="BZ2">
+      <c r="CA2">
         <v>6749619.0</v>
       </c>
-      <c r="CA2">
+      <c r="CB2">
         <v>-774274.0</v>
       </c>
-      <c r="CB2">
+      <c r="CC2">
         <v>6118000.0</v>
       </c>
-      <c r="CC2">
+      <c r="CD2">
         <v>6123626.0</v>
       </c>
-      <c r="CD2">
+      <c r="CE2">
         <v>5373639.0</v>
       </c>
-      <c r="CE2">
+      <c r="CF2">
         <v>6807594.0</v>
       </c>
-      <c r="CF2">
+      <c r="CG2">
         <v>6496967.0</v>
       </c>
-      <c r="CG2">
+      <c r="CH2">
         <v>5870877.0</v>
       </c>
-      <c r="CH2">
+      <c r="CI2">
         <v>5221336.0</v>
       </c>
-      <c r="CI2">
+      <c r="CJ2">
         <v>4414000.0</v>
       </c>
-      <c r="CJ2">
+      <c r="CK2">
         <v>4526575.0</v>
       </c>
-      <c r="CK2">
+      <c r="CL2">
         <v>3656395.0</v>
       </c>
-      <c r="CL2">
+      <c r="CM2">
         <v>2897692.0</v>
       </c>
-      <c r="CM2">
+      <c r="CN2">
         <v>2703141.0</v>
       </c>
-      <c r="CN2">
+      <c r="CO2">
         <v>2811803.0</v>
       </c>
-      <c r="CO2">
+      <c r="CP2">
         <v>3197815.0</v>
       </c>
-      <c r="CP2">
+      <c r="CQ2">
         <v>3295139.0</v>
       </c>
-      <c r="CQ2">
+      <c r="CR2">
         <v>4416953.0</v>
       </c>
-      <c r="CR2">
+      <c r="CS2">
         <v>5044839.0</v>
       </c>
-      <c r="CS2">
+      <c r="CT2">
         <v>4956599.0</v>
       </c>
-      <c r="CT2">
+      <c r="CU2">
         <v>5756553.0</v>
       </c>
-      <c r="CU2">
+      <c r="CV2">
         <v>4220000.0</v>
       </c>
-      <c r="CV2">
+      <c r="CW2">
         <v>5834974.0</v>
       </c>
-      <c r="CW2">
+      <c r="CX2">
         <v>7012516.0</v>
       </c>
-      <c r="CX2">
+      <c r="CY2">
         <v>7201037.0</v>
       </c>
-      <c r="CY2">
+      <c r="CZ2">
         <v>6172000.0</v>
       </c>
-      <c r="CZ2">
+      <c r="DA2">
         <v>7320670.0</v>
       </c>
-      <c r="DA2">
+      <c r="DB2">
         <v>6915770.0</v>
       </c>
-      <c r="DB2">
+      <c r="DC2">
         <v>6816998.0</v>
       </c>
-      <c r="DC2">
+      <c r="DD2">
         <v>6000000.0</v>
       </c>
-      <c r="DD2">
+      <c r="DE2">
         <v>4900000.0</v>
       </c>
-      <c r="DE2">
+      <c r="DF2">
         <v>4600000.0</v>
       </c>
-      <c r="DF2">
+      <c r="DG2">
         <v>4238483.0</v>
       </c>
-      <c r="DG2">
+      <c r="DH2">
         <v>4400000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>3900000.0</v>
       </c>
       <c r="DI2">
         <v>3900000.0</v>
       </c>
       <c r="DJ2">
+        <v>3900000.0</v>
+      </c>
+      <c r="DK2">
         <v>3400000.0</v>
       </c>
-      <c r="DK2">
+      <c r="DL2">
         <v>2700000.0</v>
       </c>
-      <c r="DL2">
+      <c r="DM2">
         <v>2200000.0</v>
       </c>
-      <c r="DM2">
+      <c r="DN2">
         <v>2300000.0</v>
       </c>
-      <c r="DN2">
+      <c r="DO2">
         <v>2400000.0</v>
       </c>
-      <c r="DO2"/>
-      <c r="DP2">
+      <c r="DP2"/>
+      <c r="DQ2">
         <v>2100000.0</v>
       </c>
-      <c r="DQ2">
+      <c r="DR2">
         <v>700000.0</v>
       </c>
     </row>
-    <row r="3" spans="1:121">
+    <row r="3" spans="1:122">
       <c r="A3" t="s">
-        <v>183</v>
+        <v>184</v>
       </c>
       <c r="B3">
+        <v>1018000.0</v>
+      </c>
+      <c r="C3">
         <v>993000.0</v>
       </c>
-      <c r="C3">
+      <c r="D3">
         <v>2058000.0</v>
       </c>
-      <c r="D3">
+      <c r="E3">
         <v>2047000.0</v>
       </c>
-      <c r="E3">
+      <c r="F3">
         <v>2113000.0</v>
       </c>
-      <c r="F3">
+      <c r="G3">
         <v>2105000.0</v>
       </c>
-      <c r="G3">
+      <c r="H3">
         <v>1852000.0</v>
       </c>
-      <c r="H3">
+      <c r="I3">
         <v>1648000.0</v>
       </c>
-      <c r="I3">
+      <c r="J3">
         <v>1336000.0</v>
       </c>
-      <c r="J3">
+      <c r="K3">
         <v>1381000.0</v>
       </c>
-      <c r="K3">
+      <c r="L3">
         <v>1365000.0</v>
       </c>
-      <c r="L3">
+      <c r="M3">
         <v>1340000.0</v>
       </c>
-      <c r="M3">
+      <c r="N3">
         <v>1238000.0</v>
       </c>
-      <c r="N3">
+      <c r="O3">
         <v>1300000.0</v>
       </c>
-      <c r="O3">
+      <c r="P3">
         <v>821000.0</v>
       </c>
-      <c r="P3">
+      <c r="Q3">
         <v>1564000.0</v>
       </c>
-      <c r="Q3">
+      <c r="R3">
         <v>1204000.0</v>
       </c>
-      <c r="R3">
+      <c r="S3">
         <v>1640000.0</v>
       </c>
-      <c r="S3">
+      <c r="T3">
         <v>1230000.0</v>
       </c>
-      <c r="T3">
+      <c r="U3">
         <v>1207000.0</v>
       </c>
-      <c r="U3">
+      <c r="V3">
         <v>2761000.0</v>
       </c>
-      <c r="V3">
+      <c r="W3">
         <v>1321000.0</v>
       </c>
-      <c r="W3">
+      <c r="X3">
         <v>2654000.0</v>
       </c>
-      <c r="X3">
+      <c r="Y3">
         <v>2127000.0</v>
       </c>
-      <c r="Y3">
+      <c r="Z3">
         <v>1343000.0</v>
       </c>
-      <c r="Z3">
+      <c r="AA3">
         <v>1590000.0</v>
       </c>
-      <c r="AA3">
+      <c r="AB3">
         <v>1485000.0</v>
       </c>
-      <c r="AB3">
+      <c r="AC3">
         <v>1828000.0</v>
       </c>
-      <c r="AC3">
+      <c r="AD3">
         <v>2140000.0</v>
       </c>
-      <c r="AD3">
+      <c r="AE3">
         <v>2046000.0</v>
       </c>
-      <c r="AE3">
+      <c r="AF3">
         <v>2569000.0</v>
       </c>
-      <c r="AF3">
+      <c r="AG3">
         <v>1712000.0</v>
       </c>
-      <c r="AG3">
+      <c r="AH3">
         <v>1037000.0</v>
       </c>
-      <c r="AH3">
+      <c r="AI3">
         <v>246000.0</v>
       </c>
-      <c r="AI3">
+      <c r="AJ3">
         <v>609000.0</v>
       </c>
-      <c r="AJ3">
+      <c r="AK3">
         <v>134000.0</v>
       </c>
-      <c r="AK3">
+      <c r="AL3">
         <v>144000.0</v>
       </c>
-      <c r="AL3">
+      <c r="AM3">
         <v>132000.0</v>
       </c>
-      <c r="AM3">
+      <c r="AN3">
         <v>139000.0</v>
       </c>
-      <c r="AN3">
+      <c r="AO3">
         <v>124000.0</v>
       </c>
-      <c r="AO3">
+      <c r="AP3">
         <v>110000.0</v>
       </c>
-      <c r="AP3">
+      <c r="AQ3">
         <v>112000.0</v>
       </c>
-      <c r="AQ3">
+      <c r="AR3">
         <v>103000.0</v>
       </c>
-      <c r="AR3">
+      <c r="AS3">
         <v>102000.0</v>
       </c>
-      <c r="AS3">
+      <c r="AT3">
         <v>106000.0</v>
       </c>
-      <c r="AT3">
+      <c r="AU3">
         <v>104000.0</v>
       </c>
-      <c r="AU3">
+      <c r="AV3">
         <v>129000.0</v>
       </c>
-      <c r="AV3">
+      <c r="AW3">
         <v>112000.0</v>
       </c>
-      <c r="AW3">
+      <c r="AX3">
         <v>119000.0</v>
       </c>
-      <c r="AX3">
+      <c r="AY3">
         <v>123000.0</v>
       </c>
-      <c r="AY3">
+      <c r="AZ3">
         <v>225000.0</v>
       </c>
-      <c r="AZ3">
+      <c r="BA3">
         <v>282000.0</v>
       </c>
-      <c r="BA3">
+      <c r="BB3">
         <v>324000.0</v>
       </c>
-      <c r="BB3">
+      <c r="BC3">
         <v>264000.0</v>
       </c>
-      <c r="BC3">
+      <c r="BD3">
         <v>282000.0</v>
       </c>
-      <c r="BD3">
+      <c r="BE3">
         <v>238000.0</v>
       </c>
-      <c r="BE3">
+      <c r="BF3">
         <v>258000.0</v>
       </c>
-      <c r="BF3">
+      <c r="BG3">
         <v>440000.0</v>
       </c>
-      <c r="BG3">
+      <c r="BH3">
         <v>322000.0</v>
       </c>
-      <c r="BH3">
+      <c r="BI3">
         <v>363000.0</v>
       </c>
-      <c r="BI3">
+      <c r="BJ3">
         <v>285000.0</v>
       </c>
-      <c r="BJ3">
+      <c r="BK3">
         <v>346000.0</v>
       </c>
-      <c r="BK3">
+      <c r="BL3">
         <v>339000.0</v>
       </c>
-      <c r="BL3">
+      <c r="BM3">
         <v>498000.0</v>
       </c>
-      <c r="BM3">
+      <c r="BN3">
         <v>291000.0</v>
       </c>
-      <c r="BN3">
+      <c r="BO3">
         <v>293000.0</v>
       </c>
-      <c r="BO3">
+      <c r="BP3">
         <v>359000.0</v>
       </c>
-      <c r="BP3">
+      <c r="BQ3">
         <v>566000.0</v>
       </c>
-      <c r="BQ3">
+      <c r="BR3">
         <v>377000.0</v>
       </c>
-      <c r="BR3">
+      <c r="BS3">
         <v>416000.0</v>
       </c>
-      <c r="BS3">
+      <c r="BT3">
         <v>-38000.0</v>
       </c>
-      <c r="BT3">
+      <c r="BU3">
         <v>473000.0</v>
       </c>
-      <c r="BU3">
+      <c r="BV3">
         <v>290000.0</v>
       </c>
-      <c r="BV3">
+      <c r="BW3">
         <v>747000.0</v>
       </c>
-      <c r="BW3">
+      <c r="BX3">
         <v>7550000.0</v>
       </c>
-      <c r="BX3">
+      <c r="BY3">
         <v>-7981971.0</v>
       </c>
-      <c r="BY3">
+      <c r="BZ3">
         <v>302750.0</v>
       </c>
-      <c r="BZ3">
+      <c r="CA3">
         <v>8371221.0</v>
       </c>
-      <c r="CA3">
+      <c r="CB3">
         <v>20351.0</v>
       </c>
-      <c r="CB3">
+      <c r="CC3">
         <v>-364937.0</v>
       </c>
-      <c r="CC3">
+      <c r="CD3">
         <v>2277916.0</v>
       </c>
-      <c r="CD3">
+      <c r="CE3">
         <v>-416979.0</v>
       </c>
-      <c r="CE3">
+      <c r="CF3">
         <v>1182316.0</v>
       </c>
-      <c r="CF3">
+      <c r="CG3">
         <v>366351.0</v>
       </c>
-      <c r="CG3">
+      <c r="CH3">
         <v>349692.0</v>
       </c>
-      <c r="CH3">
+      <c r="CI3">
         <v>740972.0</v>
       </c>
-      <c r="CI3">
+      <c r="CJ3">
         <v>-2884288.0</v>
       </c>
-      <c r="CJ3">
+      <c r="CK3">
         <v>4076153.0</v>
       </c>
-      <c r="CK3">
+      <c r="CL3">
         <v>700441.0</v>
       </c>
-      <c r="CL3">
+      <c r="CM3">
         <v>447646.0</v>
       </c>
-      <c r="CM3">
+      <c r="CN3">
         <v>531740.0</v>
       </c>
-      <c r="CN3">
+      <c r="CO3">
         <v>573353.0</v>
       </c>
-      <c r="CO3">
+      <c r="CP3">
         <v>-956855.0</v>
       </c>
-      <c r="CP3">
+      <c r="CQ3">
         <v>1872212.0</v>
       </c>
-      <c r="CQ3">
+      <c r="CR3">
         <v>646566.0</v>
       </c>
-      <c r="CR3">
+      <c r="CS3">
         <v>376093.0</v>
       </c>
-      <c r="CS3">
+      <c r="CT3">
         <v>566361.0</v>
       </c>
-      <c r="CT3">
+      <c r="CU3">
         <v>535356.0</v>
       </c>
-      <c r="CU3">
+      <c r="CV3">
         <v>1007339.0</v>
       </c>
-      <c r="CV3">
+      <c r="CW3">
         <v>745183.0</v>
       </c>
-      <c r="CW3">
+      <c r="CX3">
         <v>414773.0</v>
       </c>
-      <c r="CX3">
+      <c r="CY3">
         <v>691124.0</v>
       </c>
-      <c r="CY3">
+      <c r="CZ3">
         <v>1106613.0</v>
       </c>
-      <c r="CZ3">
+      <c r="DA3">
         <v>577562.0</v>
       </c>
-      <c r="DA3">
+      <c r="DB3">
         <v>591032.0</v>
       </c>
-      <c r="DB3">
+      <c r="DC3">
         <v>630406.0</v>
       </c>
-      <c r="DC3">
+      <c r="DD3">
         <v>1200000.0</v>
       </c>
-      <c r="DD3">
+      <c r="DE3">
         <v>300000.0</v>
       </c>
-      <c r="DE3">
+      <c r="DF3">
         <v>170020.0</v>
       </c>
-      <c r="DF3">
+      <c r="DG3">
         <v>429980.0</v>
       </c>
-      <c r="DG3">
+      <c r="DH3">
         <v>-2300000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>200000.0</v>
       </c>
       <c r="DI3">
         <v>200000.0</v>
       </c>
       <c r="DJ3">
         <v>200000.0</v>
       </c>
-      <c r="DK3"/>
-      <c r="DL3">
+      <c r="DK3">
+        <v>200000.0</v>
+      </c>
+      <c r="DL3"/>
+      <c r="DM3">
         <v>100000.0</v>
       </c>
-      <c r="DM3">
+      <c r="DN3">
         <v>200000.0</v>
       </c>
-      <c r="DN3">
+      <c r="DO3">
         <v>100000.0</v>
       </c>
-      <c r="DO3">
+      <c r="DP3">
         <v>130000.0</v>
       </c>
-      <c r="DP3"/>
       <c r="DQ3"/>
+      <c r="DR3"/>
     </row>
-    <row r="4" spans="1:121">
+    <row r="4" spans="1:122">
       <c r="A4" t="s">
-        <v>184</v>
+        <v>185</v>
       </c>
       <c r="B4"/>
       <c r="C4"/>
       <c r="D4"/>
       <c r="E4"/>
       <c r="F4"/>
       <c r="G4"/>
       <c r="H4"/>
       <c r="I4"/>
       <c r="J4"/>
       <c r="K4"/>
       <c r="L4"/>
       <c r="M4"/>
       <c r="N4"/>
       <c r="O4"/>
       <c r="P4"/>
       <c r="Q4"/>
       <c r="R4"/>
       <c r="S4"/>
       <c r="T4"/>
       <c r="U4"/>
       <c r="V4"/>
       <c r="W4"/>
       <c r="X4"/>
       <c r="Y4"/>
       <c r="Z4"/>
       <c r="AA4"/>
       <c r="AB4"/>
       <c r="AC4"/>
       <c r="AD4"/>
-      <c r="AE4">
-[...1 lines deleted...]
-      </c>
+      <c r="AE4"/>
       <c r="AF4">
         <v>0.0</v>
       </c>
       <c r="AG4">
         <v>0.0</v>
       </c>
       <c r="AH4">
         <v>0.0</v>
       </c>
       <c r="AI4">
         <v>0.0</v>
       </c>
       <c r="AJ4">
         <v>0.0</v>
       </c>
       <c r="AK4">
         <v>0.0</v>
       </c>
       <c r="AL4">
         <v>0.0</v>
       </c>
       <c r="AM4">
         <v>0.0</v>
       </c>
       <c r="AN4">
@@ -25209,820 +25349,827 @@
       </c>
       <c r="CU4">
         <v>0.0</v>
       </c>
       <c r="CV4">
         <v>0.0</v>
       </c>
       <c r="CW4">
         <v>0.0</v>
       </c>
       <c r="CX4">
         <v>0.0</v>
       </c>
       <c r="CY4">
         <v>0.0</v>
       </c>
       <c r="CZ4">
         <v>0.0</v>
       </c>
       <c r="DA4">
         <v>0.0</v>
       </c>
       <c r="DB4">
         <v>0.0</v>
       </c>
-      <c r="DC4"/>
+      <c r="DC4">
+        <v>0.0</v>
+      </c>
       <c r="DD4"/>
       <c r="DE4"/>
       <c r="DF4"/>
       <c r="DG4"/>
       <c r="DH4"/>
       <c r="DI4"/>
       <c r="DJ4"/>
       <c r="DK4"/>
       <c r="DL4"/>
       <c r="DM4"/>
       <c r="DN4"/>
       <c r="DO4"/>
       <c r="DP4"/>
       <c r="DQ4"/>
+      <c r="DR4"/>
     </row>
-    <row r="5" spans="1:121">
+    <row r="5" spans="1:122">
       <c r="A5" t="s">
-        <v>185</v>
+        <v>186</v>
       </c>
       <c r="B5">
+        <v>41627000.0</v>
+      </c>
+      <c r="C5">
         <v>36626000.0</v>
       </c>
-      <c r="C5">
+      <c r="D5">
         <v>45955000.0</v>
       </c>
-      <c r="D5">
+      <c r="E5">
         <v>19476000.0</v>
       </c>
-      <c r="E5">
+      <c r="F5">
         <v>19472000.0</v>
       </c>
-      <c r="F5">
+      <c r="G5">
         <v>20239000.0</v>
       </c>
-      <c r="G5">
+      <c r="H5">
         <v>18469000.0</v>
       </c>
-      <c r="H5">
+      <c r="I5">
         <v>14178000.0</v>
       </c>
-      <c r="I5">
+      <c r="J5">
         <v>12395000.0</v>
       </c>
-      <c r="J5">
+      <c r="K5">
         <v>17894000.0</v>
       </c>
-      <c r="K5">
+      <c r="L5">
         <v>22157000.0</v>
       </c>
-      <c r="L5">
+      <c r="M5">
         <v>19469000.0</v>
       </c>
-      <c r="M5">
+      <c r="N5">
         <v>21154000.0</v>
       </c>
-      <c r="N5">
+      <c r="O5">
         <v>23255000.0</v>
       </c>
-      <c r="O5">
+      <c r="P5">
         <v>19646000.0</v>
       </c>
-      <c r="P5">
+      <c r="Q5">
         <v>12353000.0</v>
       </c>
-      <c r="Q5">
+      <c r="R5">
         <v>19667000.0</v>
       </c>
-      <c r="R5">
+      <c r="S5">
         <v>16184000.0</v>
       </c>
-      <c r="S5">
+      <c r="T5">
         <v>27912000.0</v>
       </c>
-      <c r="T5">
+      <c r="U5">
         <v>22891000.0</v>
       </c>
-      <c r="U5">
+      <c r="V5">
         <v>18120000.0</v>
       </c>
-      <c r="V5">
+      <c r="W5">
         <v>12949000.0</v>
       </c>
-      <c r="W5">
+      <c r="X5">
         <v>10801000.0</v>
       </c>
-      <c r="X5">
+      <c r="Y5">
         <v>-28414000.0</v>
       </c>
-      <c r="Y5">
+      <c r="Z5">
         <v>-3118000.0</v>
       </c>
-      <c r="Z5">
+      <c r="AA5">
         <v>-16250000.0</v>
       </c>
-      <c r="AA5">
+      <c r="AB5">
         <v>2076000.0</v>
       </c>
-      <c r="AB5">
+      <c r="AC5">
         <v>7600000.0</v>
       </c>
-      <c r="AC5">
+      <c r="AD5">
         <v>-8478000.0</v>
       </c>
-      <c r="AD5">
+      <c r="AE5">
         <v>1139000.0</v>
       </c>
-      <c r="AE5">
+      <c r="AF5">
         <v>14712000.0</v>
       </c>
-      <c r="AF5">
+      <c r="AG5">
         <v>-3963000.0</v>
       </c>
-      <c r="AG5">
+      <c r="AH5">
         <v>-17905000.0</v>
       </c>
-      <c r="AH5">
+      <c r="AI5">
         <v>-3566000.0</v>
       </c>
-      <c r="AI5">
+      <c r="AJ5">
         <v>-17737000.0</v>
       </c>
-      <c r="AJ5">
+      <c r="AK5">
         <v>-1644000.0</v>
       </c>
-      <c r="AK5">
+      <c r="AL5">
         <v>-3291000.0</v>
       </c>
-      <c r="AL5">
+      <c r="AM5">
         <v>-861000.0</v>
       </c>
-      <c r="AM5">
+      <c r="AN5">
         <v>52957000.0</v>
       </c>
-      <c r="AN5">
+      <c r="AO5">
         <v>5043000.0</v>
       </c>
-      <c r="AO5">
+      <c r="AP5">
         <v>4568000.0</v>
       </c>
-      <c r="AP5">
+      <c r="AQ5">
         <v>6848000.0</v>
       </c>
-      <c r="AQ5">
+      <c r="AR5">
         <v>6910000.0</v>
       </c>
-      <c r="AR5">
+      <c r="AS5">
         <v>7312000.0</v>
       </c>
-      <c r="AS5">
+      <c r="AT5">
         <v>8086000.0</v>
       </c>
-      <c r="AT5">
+      <c r="AU5">
         <v>7068000.0</v>
       </c>
-      <c r="AU5">
+      <c r="AV5">
         <v>8128000.0</v>
       </c>
-      <c r="AV5">
+      <c r="AW5">
         <v>6694000.0</v>
       </c>
-      <c r="AW5">
+      <c r="AX5">
         <v>7105000.0</v>
       </c>
-      <c r="AX5">
+      <c r="AY5">
         <v>6766000.0</v>
       </c>
-      <c r="AY5">
+      <c r="AZ5">
         <v>6658000.0</v>
       </c>
-      <c r="AZ5">
+      <c r="BA5">
         <v>6397000.0</v>
       </c>
-      <c r="BA5">
+      <c r="BB5">
         <v>6249000.0</v>
       </c>
-      <c r="BB5">
+      <c r="BC5">
         <v>6472000.0</v>
       </c>
-      <c r="BC5">
+      <c r="BD5">
         <v>19777000.0</v>
       </c>
-      <c r="BD5">
+      <c r="BE5">
         <v>6611000.0</v>
       </c>
-      <c r="BE5">
+      <c r="BF5">
         <v>5917000.0</v>
       </c>
-      <c r="BF5">
+      <c r="BG5">
         <v>5466000.0</v>
       </c>
-      <c r="BG5">
+      <c r="BH5">
         <v>5066000.0</v>
       </c>
-      <c r="BH5">
+      <c r="BI5">
         <v>1376000.0</v>
       </c>
-      <c r="BI5">
+      <c r="BJ5">
         <v>1479000.0</v>
       </c>
-      <c r="BJ5">
+      <c r="BK5">
         <v>2841000.0</v>
       </c>
-      <c r="BK5">
+      <c r="BL5">
         <v>2335000.0</v>
       </c>
-      <c r="BL5">
+      <c r="BM5">
         <v>2368000.0</v>
       </c>
-      <c r="BM5">
+      <c r="BN5">
         <v>2940000.0</v>
       </c>
-      <c r="BN5">
+      <c r="BO5">
         <v>109000.0</v>
       </c>
-      <c r="BO5">
+      <c r="BP5">
         <v>2154000.0</v>
       </c>
-      <c r="BP5">
+      <c r="BQ5">
         <v>2001000.0</v>
       </c>
-      <c r="BQ5">
+      <c r="BR5">
         <v>2116000.0</v>
       </c>
-      <c r="BR5">
+      <c r="BS5">
         <v>1909000.0</v>
       </c>
-      <c r="BS5">
+      <c r="BT5">
         <v>2674000.0</v>
       </c>
-      <c r="BT5">
+      <c r="BU5">
         <v>4118000.0</v>
       </c>
-      <c r="BU5">
+      <c r="BV5">
         <v>4377000.0</v>
       </c>
-      <c r="BV5">
+      <c r="BW5">
         <v>3397000.0</v>
       </c>
-      <c r="BW5">
+      <c r="BX5">
         <v>3781000.0</v>
       </c>
-      <c r="BX5">
+      <c r="BY5">
         <v>3602000.0</v>
       </c>
-      <c r="BY5">
+      <c r="BZ5">
         <v>4272000.0</v>
       </c>
-      <c r="BZ5">
+      <c r="CA5">
         <v>-394969.0</v>
       </c>
-      <c r="CA5">
+      <c r="CB5">
         <v>5844924.0</v>
       </c>
-      <c r="CB5">
+      <c r="CC5">
         <v>2691137.0</v>
       </c>
-      <c r="CC5">
+      <c r="CD5">
         <v>5381045.0</v>
       </c>
-      <c r="CD5">
+      <c r="CE5">
         <v>2787741.0</v>
       </c>
-      <c r="CE5">
+      <c r="CF5">
         <v>1024619.0</v>
       </c>
-      <c r="CF5">
+      <c r="CG5">
         <v>3871924.0</v>
       </c>
-      <c r="CG5">
+      <c r="CH5">
         <v>1131714.0</v>
       </c>
-      <c r="CH5">
+      <c r="CI5">
         <v>2792340.0</v>
       </c>
-      <c r="CI5">
+      <c r="CJ5">
         <v>4083988.0</v>
       </c>
-      <c r="CJ5">
+      <c r="CK5">
         <v>20621503.0</v>
       </c>
-      <c r="CK5">
+      <c r="CL5">
         <v>1311860.0</v>
       </c>
-      <c r="CL5">
+      <c r="CM5">
         <v>-1334587.0</v>
       </c>
-      <c r="CM5">
+      <c r="CN5">
         <v>-309781.0</v>
       </c>
-      <c r="CN5">
+      <c r="CO5">
         <v>1164515.0</v>
       </c>
-      <c r="CO5">
+      <c r="CP5">
         <v>764424.0</v>
       </c>
-      <c r="CP5">
+      <c r="CQ5">
         <v>440019.0</v>
       </c>
-      <c r="CQ5">
+      <c r="CR5">
         <v>204501.0</v>
       </c>
-      <c r="CR5">
+      <c r="CS5">
         <v>-8315417.0</v>
       </c>
-      <c r="CS5">
+      <c r="CT5">
         <v>-3007218.0</v>
       </c>
-      <c r="CT5">
+      <c r="CU5">
         <v>-1408827.0</v>
       </c>
-      <c r="CU5">
+      <c r="CV5">
         <v>271724.0</v>
       </c>
-      <c r="CV5">
+      <c r="CW5">
         <v>-9051852.0</v>
       </c>
-      <c r="CW5">
+      <c r="CX5">
         <v>2379015.0</v>
       </c>
-      <c r="CX5">
+      <c r="CY5">
         <v>2326346.0</v>
       </c>
-      <c r="CY5">
+      <c r="CZ5">
         <v>-3595249.0</v>
       </c>
-      <c r="CZ5">
+      <c r="DA5">
         <v>2616673.0</v>
       </c>
-      <c r="DA5">
+      <c r="DB5">
         <v>4200600.0</v>
       </c>
-      <c r="DB5">
+      <c r="DC5">
         <v>4500095.0</v>
       </c>
-      <c r="DC5">
+      <c r="DD5">
         <v>-5700000.0</v>
       </c>
-      <c r="DD5">
+      <c r="DE5">
         <v>6000000.0</v>
       </c>
-      <c r="DE5">
+      <c r="DF5">
         <v>5100000.0</v>
       </c>
-      <c r="DF5">
+      <c r="DG5">
         <v>4534693.0</v>
       </c>
-      <c r="DG5">
+      <c r="DH5">
         <v>200000.0</v>
       </c>
-      <c r="DH5">
+      <c r="DI5">
         <v>4200000.0</v>
       </c>
-      <c r="DI5">
+      <c r="DJ5">
         <v>2900000.0</v>
       </c>
-      <c r="DJ5">
+      <c r="DK5">
         <v>4200000.0</v>
       </c>
-      <c r="DK5"/>
-      <c r="DL5">
+      <c r="DL5"/>
+      <c r="DM5">
         <v>3600000.0</v>
       </c>
-      <c r="DM5">
+      <c r="DN5">
         <v>3100000.0</v>
       </c>
-      <c r="DN5">
+      <c r="DO5">
         <v>1800000.0</v>
       </c>
-      <c r="DO5">
+      <c r="DP5">
         <v>1580000.0</v>
       </c>
-      <c r="DP5"/>
       <c r="DQ5"/>
+      <c r="DR5"/>
     </row>
-    <row r="6" spans="1:121">
+    <row r="6" spans="1:122">
       <c r="A6" t="s">
-        <v>186</v>
+        <v>187</v>
       </c>
       <c r="B6">
+        <v>42645000.0</v>
+      </c>
+      <c r="C6">
         <v>37619000.0</v>
       </c>
-      <c r="C6">
+      <c r="D6">
         <v>48013000.0</v>
       </c>
-      <c r="D6">
+      <c r="E6">
         <v>21523000.0</v>
       </c>
-      <c r="E6">
+      <c r="F6">
         <v>21585000.0</v>
       </c>
-      <c r="F6">
+      <c r="G6">
         <v>22344000.0</v>
       </c>
-      <c r="G6">
+      <c r="H6">
         <v>20321000.0</v>
       </c>
-      <c r="H6">
+      <c r="I6">
         <v>15826000.0</v>
       </c>
-      <c r="I6">
+      <c r="J6">
         <v>13731000.0</v>
       </c>
-      <c r="J6">
+      <c r="K6">
         <v>19275000.0</v>
       </c>
-      <c r="K6">
+      <c r="L6">
         <v>23522000.0</v>
       </c>
-      <c r="L6">
+      <c r="M6">
         <v>20809000.0</v>
       </c>
-      <c r="M6">
+      <c r="N6">
         <v>22392000.0</v>
       </c>
-      <c r="N6">
+      <c r="O6">
         <v>24555000.0</v>
       </c>
-      <c r="O6">
+      <c r="P6">
         <v>20467000.0</v>
       </c>
-      <c r="P6">
+      <c r="Q6">
         <v>13917000.0</v>
       </c>
-      <c r="Q6">
+      <c r="R6">
         <v>20871000.0</v>
       </c>
-      <c r="R6">
+      <c r="S6">
         <v>17824000.0</v>
       </c>
-      <c r="S6">
+      <c r="T6">
         <v>29142000.0</v>
       </c>
-      <c r="T6">
+      <c r="U6">
         <v>24098000.0</v>
       </c>
-      <c r="U6">
+      <c r="V6">
         <v>20881000.0</v>
       </c>
-      <c r="V6">
+      <c r="W6">
         <v>14270000.0</v>
       </c>
-      <c r="W6">
+      <c r="X6">
         <v>13455000.0</v>
       </c>
-      <c r="X6">
+      <c r="Y6">
         <v>-26287000.0</v>
       </c>
-      <c r="Y6">
+      <c r="Z6">
         <v>-1775000.0</v>
       </c>
-      <c r="Z6">
+      <c r="AA6">
         <v>-14660000.0</v>
       </c>
-      <c r="AA6">
+      <c r="AB6">
         <v>3561000.0</v>
       </c>
-      <c r="AB6">
+      <c r="AC6">
         <v>9428000.0</v>
       </c>
-      <c r="AC6">
+      <c r="AD6">
         <v>-6338000.0</v>
       </c>
-      <c r="AD6">
+      <c r="AE6">
         <v>3185000.0</v>
       </c>
-      <c r="AE6">
+      <c r="AF6">
         <v>17281000.0</v>
       </c>
-      <c r="AF6">
+      <c r="AG6">
         <v>-2251000.0</v>
       </c>
-      <c r="AG6">
+      <c r="AH6">
         <v>-16868000.0</v>
       </c>
-      <c r="AH6">
+      <c r="AI6">
         <v>-3320000.0</v>
       </c>
-      <c r="AI6">
+      <c r="AJ6">
         <v>-17128000.0</v>
       </c>
-      <c r="AJ6">
+      <c r="AK6">
         <v>-1510000.0</v>
       </c>
-      <c r="AK6">
+      <c r="AL6">
         <v>-3147000.0</v>
       </c>
-      <c r="AL6">
+      <c r="AM6">
         <v>-729000.0</v>
       </c>
-      <c r="AM6">
+      <c r="AN6">
         <v>53096000.0</v>
       </c>
-      <c r="AN6">
+      <c r="AO6">
         <v>5167000.0</v>
       </c>
-      <c r="AO6">
+      <c r="AP6">
         <v>4678000.0</v>
       </c>
-      <c r="AP6">
+      <c r="AQ6">
         <v>6960000.0</v>
       </c>
-      <c r="AQ6">
+      <c r="AR6">
         <v>7013000.0</v>
       </c>
-      <c r="AR6">
+      <c r="AS6">
         <v>7414000.0</v>
       </c>
-      <c r="AS6">
+      <c r="AT6">
         <v>8192000.0</v>
       </c>
-      <c r="AT6">
+      <c r="AU6">
         <v>7172000.0</v>
       </c>
-      <c r="AU6">
+      <c r="AV6">
         <v>8257000.0</v>
       </c>
-      <c r="AV6">
+      <c r="AW6">
         <v>6806000.0</v>
       </c>
-      <c r="AW6">
+      <c r="AX6">
         <v>7224000.0</v>
       </c>
-      <c r="AX6">
+      <c r="AY6">
         <v>6889000.0</v>
       </c>
-      <c r="AY6">
+      <c r="AZ6">
         <v>6883000.0</v>
       </c>
-      <c r="AZ6">
+      <c r="BA6">
         <v>6679000.0</v>
       </c>
-      <c r="BA6">
+      <c r="BB6">
         <v>6573000.0</v>
       </c>
-      <c r="BB6">
+      <c r="BC6">
         <v>6736000.0</v>
       </c>
-      <c r="BC6">
+      <c r="BD6">
         <v>20059000.0</v>
       </c>
-      <c r="BD6">
+      <c r="BE6">
         <v>6849000.0</v>
       </c>
-      <c r="BE6">
+      <c r="BF6">
         <v>6175000.0</v>
       </c>
-      <c r="BF6">
+      <c r="BG6">
         <v>5906000.0</v>
       </c>
-      <c r="BG6">
+      <c r="BH6">
         <v>5388000.0</v>
       </c>
-      <c r="BH6">
+      <c r="BI6">
         <v>1739000.0</v>
       </c>
-      <c r="BI6">
+      <c r="BJ6">
         <v>1764000.0</v>
       </c>
-      <c r="BJ6">
+      <c r="BK6">
         <v>3187000.0</v>
       </c>
-      <c r="BK6">
+      <c r="BL6">
         <v>2674000.0</v>
       </c>
-      <c r="BL6">
+      <c r="BM6">
         <v>2866000.0</v>
       </c>
-      <c r="BM6">
+      <c r="BN6">
         <v>3231000.0</v>
       </c>
-      <c r="BN6">
+      <c r="BO6">
         <v>402000.0</v>
       </c>
-      <c r="BO6">
+      <c r="BP6">
         <v>2513000.0</v>
       </c>
-      <c r="BP6">
+      <c r="BQ6">
         <v>2567000.0</v>
       </c>
-      <c r="BQ6">
+      <c r="BR6">
         <v>2493000.0</v>
       </c>
-      <c r="BR6">
+      <c r="BS6">
         <v>2325000.0</v>
       </c>
-      <c r="BS6">
+      <c r="BT6">
         <v>2636000.0</v>
       </c>
-      <c r="BT6">
+      <c r="BU6">
         <v>4591000.0</v>
       </c>
-      <c r="BU6">
+      <c r="BV6">
         <v>4667000.0</v>
       </c>
-      <c r="BV6">
+      <c r="BW6">
         <v>4144000.0</v>
       </c>
-      <c r="BW6">
+      <c r="BX6">
         <v>11331000.0</v>
       </c>
-      <c r="BX6">
+      <c r="BY6">
         <v>-4379971.0</v>
       </c>
-      <c r="BY6">
+      <c r="BZ6">
         <v>4574750.0</v>
       </c>
-      <c r="BZ6">
+      <c r="CA6">
         <v>7976252.0</v>
       </c>
-      <c r="CA6">
+      <c r="CB6">
         <v>5865275.0</v>
       </c>
-      <c r="CB6">
+      <c r="CC6">
         <v>2326200.0</v>
       </c>
-      <c r="CC6">
+      <c r="CD6">
         <v>7658961.0</v>
       </c>
-      <c r="CD6">
+      <c r="CE6">
         <v>2370762.0</v>
       </c>
-      <c r="CE6">
+      <c r="CF6">
         <v>2206935.0</v>
       </c>
-      <c r="CF6">
+      <c r="CG6">
         <v>4238275.0</v>
       </c>
-      <c r="CG6">
+      <c r="CH6">
         <v>1481406.0</v>
       </c>
-      <c r="CH6">
+      <c r="CI6">
         <v>3533312.0</v>
       </c>
-      <c r="CI6"/>
-      <c r="CJ6">
+      <c r="CJ6"/>
+      <c r="CK6">
         <v>24697656.0</v>
       </c>
-      <c r="CK6">
+      <c r="CL6">
         <v>2012301.0</v>
       </c>
-      <c r="CL6">
+      <c r="CM6">
         <v>-886941.0</v>
       </c>
-      <c r="CM6">
+      <c r="CN6">
         <v>221959.0</v>
       </c>
-      <c r="CN6">
+      <c r="CO6">
         <v>1737868.0</v>
       </c>
-      <c r="CO6">
+      <c r="CP6">
         <v>-192431.0</v>
       </c>
-      <c r="CP6">
+      <c r="CQ6">
         <v>2312231.0</v>
       </c>
-      <c r="CQ6">
+      <c r="CR6">
         <v>851067.0</v>
       </c>
-      <c r="CR6">
+      <c r="CS6">
         <v>-7939324.0</v>
       </c>
-      <c r="CS6">
+      <c r="CT6">
         <v>-2440857.0</v>
       </c>
-      <c r="CT6">
+      <c r="CU6">
         <v>-873471.0</v>
       </c>
-      <c r="CU6"/>
-      <c r="CV6">
+      <c r="CV6"/>
+      <c r="CW6">
         <v>-8306669.0</v>
       </c>
-      <c r="CW6">
+      <c r="CX6">
         <v>2793788.0</v>
       </c>
-      <c r="CX6">
+      <c r="CY6">
         <v>3017470.0</v>
       </c>
-      <c r="CY6"/>
-      <c r="CZ6">
+      <c r="CZ6"/>
+      <c r="DA6">
         <v>3194235.0</v>
       </c>
-      <c r="DA6">
+      <c r="DB6">
         <v>4791632.0</v>
       </c>
-      <c r="DB6">
+      <c r="DC6">
         <v>5130501.0</v>
       </c>
-      <c r="DC6">
+      <c r="DD6">
         <v>-4500000.0</v>
       </c>
-      <c r="DD6">
+      <c r="DE6">
         <v>6300000.0</v>
       </c>
-      <c r="DE6">
+      <c r="DF6">
         <v>5270020.0</v>
       </c>
-      <c r="DF6">
+      <c r="DG6">
         <v>4964673.0</v>
       </c>
-      <c r="DG6">
+      <c r="DH6">
         <v>-2100000.0</v>
       </c>
-      <c r="DH6">
+      <c r="DI6">
         <v>4400000.0</v>
       </c>
-      <c r="DI6">
+      <c r="DJ6">
         <v>3100000.0</v>
       </c>
-      <c r="DJ6">
+      <c r="DK6">
         <v>4400000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>3700000.0</v>
       </c>
       <c r="DL6">
         <v>3700000.0</v>
       </c>
       <c r="DM6">
+        <v>3700000.0</v>
+      </c>
+      <c r="DN6">
         <v>3300000.0</v>
       </c>
-      <c r="DN6">
+      <c r="DO6">
         <v>1900000.0</v>
       </c>
-      <c r="DO6">
+      <c r="DP6">
         <v>1710000.0</v>
       </c>
-      <c r="DP6">
+      <c r="DQ6">
         <v>1500000.0</v>
       </c>
-      <c r="DQ6">
+      <c r="DR6">
         <v>500000.0</v>
       </c>
     </row>
-    <row r="7" spans="1:121">
+    <row r="7" spans="1:122">
       <c r="A7" t="s">
-        <v>187</v>
+        <v>188</v>
       </c>
       <c r="B7"/>
       <c r="C7"/>
       <c r="D7"/>
       <c r="E7"/>
       <c r="F7"/>
       <c r="G7"/>
       <c r="H7"/>
       <c r="I7"/>
       <c r="J7"/>
       <c r="K7"/>
       <c r="L7"/>
       <c r="M7"/>
       <c r="N7"/>
       <c r="O7"/>
       <c r="P7"/>
       <c r="Q7"/>
       <c r="R7"/>
       <c r="S7"/>
       <c r="T7"/>
       <c r="U7"/>
       <c r="V7"/>
       <c r="W7"/>
       <c r="X7"/>
       <c r="Y7"/>
       <c r="Z7"/>
       <c r="AA7"/>
       <c r="AB7"/>
       <c r="AC7"/>
       <c r="AD7"/>
-      <c r="AE7">
-[...1 lines deleted...]
-      </c>
+      <c r="AE7"/>
       <c r="AF7">
         <v>0.0</v>
       </c>
       <c r="AG7">
         <v>0.0</v>
       </c>
       <c r="AH7">
         <v>0.0</v>
       </c>
       <c r="AI7">
         <v>0.0</v>
       </c>
       <c r="AJ7">
         <v>0.0</v>
       </c>
       <c r="AK7">
         <v>0.0</v>
       </c>
       <c r="AL7">
         <v>0.0</v>
       </c>
       <c r="AM7">
         <v>0.0</v>
       </c>
       <c r="AN7">
@@ -26204,102 +26351,103 @@
       </c>
       <c r="CU7">
         <v>0.0</v>
       </c>
       <c r="CV7">
         <v>0.0</v>
       </c>
       <c r="CW7">
         <v>0.0</v>
       </c>
       <c r="CX7">
         <v>0.0</v>
       </c>
       <c r="CY7">
         <v>0.0</v>
       </c>
       <c r="CZ7">
         <v>0.0</v>
       </c>
       <c r="DA7">
         <v>0.0</v>
       </c>
       <c r="DB7">
         <v>0.0</v>
       </c>
-      <c r="DC7"/>
+      <c r="DC7">
+        <v>0.0</v>
+      </c>
       <c r="DD7"/>
       <c r="DE7"/>
       <c r="DF7"/>
       <c r="DG7"/>
       <c r="DH7"/>
       <c r="DI7"/>
       <c r="DJ7"/>
       <c r="DK7"/>
       <c r="DL7"/>
       <c r="DM7"/>
       <c r="DN7"/>
       <c r="DO7"/>
       <c r="DP7"/>
       <c r="DQ7"/>
+      <c r="DR7"/>
     </row>
-    <row r="8" spans="1:121">
+    <row r="8" spans="1:122">
       <c r="A8" t="s">
-        <v>188</v>
+        <v>189</v>
       </c>
       <c r="B8"/>
       <c r="C8"/>
       <c r="D8"/>
       <c r="E8"/>
       <c r="F8"/>
       <c r="G8"/>
       <c r="H8"/>
       <c r="I8"/>
       <c r="J8"/>
       <c r="K8"/>
       <c r="L8"/>
       <c r="M8"/>
       <c r="N8"/>
       <c r="O8"/>
       <c r="P8"/>
       <c r="Q8"/>
       <c r="R8"/>
       <c r="S8"/>
       <c r="T8"/>
       <c r="U8"/>
       <c r="V8"/>
       <c r="W8"/>
       <c r="X8"/>
       <c r="Y8"/>
       <c r="Z8"/>
       <c r="AA8"/>
       <c r="AB8"/>
       <c r="AC8"/>
       <c r="AD8"/>
-      <c r="AE8">
-[...1 lines deleted...]
-      </c>
+      <c r="AE8"/>
       <c r="AF8">
         <v>0.0</v>
       </c>
       <c r="AG8">
         <v>0.0</v>
       </c>
       <c r="AH8">
         <v>0.0</v>
       </c>
       <c r="AI8">
         <v>0.0</v>
       </c>
       <c r="AJ8">
         <v>0.0</v>
       </c>
       <c r="AK8">
         <v>0.0</v>
       </c>
       <c r="AL8">
         <v>0.0</v>
       </c>
       <c r="AM8">
         <v>0.0</v>
       </c>
       <c r="AN8">
@@ -26481,1618 +26629,1635 @@
       </c>
       <c r="CU8">
         <v>0.0</v>
       </c>
       <c r="CV8">
         <v>0.0</v>
       </c>
       <c r="CW8">
         <v>0.0</v>
       </c>
       <c r="CX8">
         <v>0.0</v>
       </c>
       <c r="CY8">
         <v>0.0</v>
       </c>
       <c r="CZ8">
         <v>0.0</v>
       </c>
       <c r="DA8">
         <v>0.0</v>
       </c>
       <c r="DB8">
         <v>0.0</v>
       </c>
-      <c r="DC8"/>
+      <c r="DC8">
+        <v>0.0</v>
+      </c>
       <c r="DD8"/>
       <c r="DE8"/>
       <c r="DF8"/>
       <c r="DG8"/>
       <c r="DH8"/>
       <c r="DI8"/>
       <c r="DJ8"/>
       <c r="DK8"/>
       <c r="DL8"/>
       <c r="DM8"/>
       <c r="DN8"/>
       <c r="DO8"/>
       <c r="DP8"/>
       <c r="DQ8"/>
+      <c r="DR8"/>
     </row>
-    <row r="9" spans="1:121">
+    <row r="9" spans="1:122">
       <c r="A9" t="s">
-        <v>189</v>
+        <v>190</v>
       </c>
       <c r="B9">
+        <v>82451000.0</v>
+      </c>
+      <c r="C9">
         <v>75953000.0</v>
       </c>
-      <c r="C9">
+      <c r="D9">
         <v>92887000.0</v>
       </c>
-      <c r="D9">
+      <c r="E9">
         <v>35666000.0</v>
       </c>
-      <c r="E9">
+      <c r="F9">
         <v>36369000.0</v>
       </c>
-      <c r="F9">
+      <c r="G9">
         <v>36643000.0</v>
       </c>
-      <c r="G9">
+      <c r="H9">
         <v>38169000.0</v>
       </c>
-      <c r="H9">
+      <c r="I9">
         <v>28729000.0</v>
       </c>
-      <c r="I9">
+      <c r="J9">
         <v>28039000.0</v>
       </c>
-      <c r="J9">
+      <c r="K9">
         <v>33649000.0</v>
       </c>
-      <c r="K9">
+      <c r="L9">
         <v>38904000.0</v>
       </c>
-      <c r="L9">
+      <c r="M9">
         <v>34504000.0</v>
       </c>
-      <c r="M9">
+      <c r="N9">
         <v>36209000.0</v>
       </c>
-      <c r="N9">
+      <c r="O9">
         <v>38140000.0</v>
       </c>
-      <c r="O9">
+      <c r="P9">
         <v>31974000.0</v>
       </c>
-      <c r="P9">
+      <c r="Q9">
         <v>28104000.0</v>
       </c>
-      <c r="Q9">
+      <c r="R9">
         <v>35490000.0</v>
       </c>
-      <c r="R9">
+      <c r="S9">
         <v>31307000.0</v>
       </c>
-      <c r="S9">
+      <c r="T9">
         <v>44613000.0</v>
       </c>
-      <c r="T9">
+      <c r="U9">
         <v>39232000.0</v>
       </c>
-      <c r="U9">
+      <c r="V9">
         <v>33871000.0</v>
       </c>
-      <c r="V9">
+      <c r="W9">
         <v>25730000.0</v>
       </c>
-      <c r="W9">
+      <c r="X9">
         <v>34505000.0</v>
       </c>
-      <c r="X9">
+      <c r="Y9">
         <v>-4442000.0</v>
       </c>
-      <c r="Y9">
+      <c r="Z9">
         <v>10861000.0</v>
       </c>
-      <c r="Z9">
+      <c r="AA9">
         <v>6466000.0</v>
       </c>
-      <c r="AA9">
+      <c r="AB9">
         <v>15745000.0</v>
       </c>
-      <c r="AB9">
+      <c r="AC9">
         <v>23003000.0</v>
       </c>
-      <c r="AC9">
+      <c r="AD9">
         <v>8132000.0</v>
       </c>
-      <c r="AD9">
+      <c r="AE9">
         <v>11983000.0</v>
       </c>
-      <c r="AE9">
+      <c r="AF9">
         <v>11759000.0</v>
       </c>
-      <c r="AF9">
+      <c r="AG9">
         <v>14200000.0</v>
       </c>
-      <c r="AG9">
+      <c r="AH9">
         <v>-2848000.0</v>
       </c>
-      <c r="AH9">
+      <c r="AI9">
         <v>422000.0</v>
       </c>
-      <c r="AI9">
+      <c r="AJ9">
         <v>-13510000.0</v>
       </c>
-      <c r="AJ9">
+      <c r="AK9">
         <v>1968000.0</v>
       </c>
-      <c r="AK9">
+      <c r="AL9">
         <v>391000.0</v>
       </c>
-      <c r="AL9">
+      <c r="AM9">
         <v>1364000.0</v>
       </c>
-      <c r="AM9">
+      <c r="AN9">
         <v>62791000.0</v>
       </c>
-      <c r="AN9">
+      <c r="AO9">
         <v>9649000.0</v>
       </c>
-      <c r="AO9">
+      <c r="AP9">
         <v>8459000.0</v>
       </c>
-      <c r="AP9">
+      <c r="AQ9">
         <v>11304000.0</v>
       </c>
-      <c r="AQ9">
+      <c r="AR9">
         <v>10440000.0</v>
       </c>
-      <c r="AR9">
+      <c r="AS9">
         <v>11460000.0</v>
       </c>
-      <c r="AS9">
+      <c r="AT9">
         <v>12361000.0</v>
       </c>
-      <c r="AT9">
+      <c r="AU9">
         <v>11839000.0</v>
       </c>
-      <c r="AU9">
+      <c r="AV9">
         <v>14024000.0</v>
       </c>
-      <c r="AV9">
+      <c r="AW9">
         <v>10759000.0</v>
       </c>
-      <c r="AW9">
+      <c r="AX9">
         <v>11200000.0</v>
       </c>
-      <c r="AX9">
+      <c r="AY9">
         <v>10567000.0</v>
       </c>
-      <c r="AY9">
+      <c r="AZ9">
         <v>11160000.0</v>
       </c>
-      <c r="AZ9">
+      <c r="BA9">
         <v>9467000.0</v>
       </c>
-      <c r="BA9">
+      <c r="BB9">
         <v>10221000.0</v>
       </c>
-      <c r="BB9">
+      <c r="BC9">
         <v>10441000.0</v>
       </c>
-      <c r="BC9">
+      <c r="BD9">
         <v>23078000.0</v>
       </c>
-      <c r="BD9">
+      <c r="BE9">
         <v>10088000.0</v>
       </c>
-      <c r="BE9">
+      <c r="BF9">
         <v>9622000.0</v>
       </c>
-      <c r="BF9">
+      <c r="BG9">
         <v>8761000.0</v>
       </c>
-      <c r="BG9">
+      <c r="BH9">
         <v>8157000.0</v>
       </c>
-      <c r="BH9">
+      <c r="BI9">
         <v>4816000.0</v>
       </c>
-      <c r="BI9">
+      <c r="BJ9">
         <v>5396000.0</v>
       </c>
-      <c r="BJ9">
+      <c r="BK9">
         <v>6504000.0</v>
       </c>
-      <c r="BK9">
+      <c r="BL9">
         <v>5864000.0</v>
       </c>
-      <c r="BL9">
+      <c r="BM9">
         <v>7055000.0</v>
       </c>
-      <c r="BM9">
+      <c r="BN9">
         <v>6771000.0</v>
       </c>
-      <c r="BN9">
+      <c r="BO9">
         <v>6512000.0</v>
       </c>
-      <c r="BO9">
+      <c r="BP9">
         <v>6995000.0</v>
       </c>
-      <c r="BP9">
+      <c r="BQ9">
         <v>6985000.0</v>
       </c>
-      <c r="BQ9">
+      <c r="BR9">
         <v>7141000.0</v>
       </c>
-      <c r="BR9">
+      <c r="BS9">
         <v>6788000.0</v>
       </c>
-      <c r="BS9">
+      <c r="BT9">
         <v>6755000.0</v>
       </c>
-      <c r="BT9">
+      <c r="BU9">
         <v>8100000.0</v>
       </c>
-      <c r="BU9">
+      <c r="BV9">
         <v>8987000.0</v>
       </c>
-      <c r="BV9">
+      <c r="BW9">
         <v>8044000.0</v>
       </c>
-      <c r="BW9">
+      <c r="BX9">
         <v>8031000.0</v>
       </c>
-      <c r="BX9">
+      <c r="BY9">
         <v>8049000.0</v>
       </c>
-      <c r="BY9">
+      <c r="BZ9">
         <v>8834495.0</v>
       </c>
-      <c r="BZ9">
+      <c r="CA9">
         <v>4180097.0</v>
       </c>
-      <c r="CA9">
+      <c r="CB9">
         <v>2587224.0</v>
       </c>
-      <c r="CB9">
+      <c r="CC9">
         <v>5204000.0</v>
       </c>
-      <c r="CC9">
+      <c r="CD9">
         <v>7961532.0</v>
       </c>
-      <c r="CD9">
+      <c r="CE9">
         <v>5256474.0</v>
       </c>
-      <c r="CE9">
+      <c r="CF9">
         <v>5993686.0</v>
       </c>
-      <c r="CF9">
+      <c r="CG9">
         <v>9450391.0</v>
       </c>
-      <c r="CG9">
+      <c r="CH9">
         <v>9101782.0</v>
       </c>
-      <c r="CH9">
+      <c r="CI9">
         <v>10705568.0</v>
       </c>
-      <c r="CI9">
+      <c r="CJ9">
         <v>24298000.0</v>
       </c>
-      <c r="CJ9">
+      <c r="CK9">
         <v>25594057.0</v>
       </c>
-      <c r="CK9">
+      <c r="CL9">
         <v>7285699.0</v>
       </c>
-      <c r="CL9">
+      <c r="CM9">
         <v>4151864.0</v>
       </c>
-      <c r="CM9">
+      <c r="CN9">
         <v>5312364.0</v>
       </c>
-      <c r="CN9">
+      <c r="CO9">
         <v>4875031.0</v>
       </c>
-      <c r="CO9">
+      <c r="CP9">
         <v>4989020.0</v>
       </c>
-      <c r="CP9">
+      <c r="CQ9">
         <v>4678128.0</v>
       </c>
-      <c r="CQ9">
+      <c r="CR9">
         <v>266639.0</v>
       </c>
-      <c r="CR9">
+      <c r="CS9">
         <v>3837357.0</v>
       </c>
-      <c r="CS9">
+      <c r="CT9">
         <v>4731621.0</v>
       </c>
-      <c r="CT9">
+      <c r="CU9">
         <v>5243331.0</v>
       </c>
-      <c r="CU9">
+      <c r="CV9">
         <v>29204000.0</v>
       </c>
-      <c r="CV9">
+      <c r="CW9">
         <v>632935.0</v>
       </c>
-      <c r="CW9">
+      <c r="CX9">
         <v>5799363.0</v>
       </c>
-      <c r="CX9">
+      <c r="CY9">
         <v>7577520.0</v>
       </c>
-      <c r="CY9">
+      <c r="CZ9">
         <v>41693000.0</v>
       </c>
-      <c r="CZ9">
+      <c r="DA9">
         <v>8506964.0</v>
       </c>
-      <c r="DA9">
+      <c r="DB9">
         <v>8935617.0</v>
       </c>
-      <c r="DB9">
+      <c r="DC9">
         <v>9061203.0</v>
       </c>
-      <c r="DC9">
+      <c r="DD9">
         <v>-1000000.0</v>
       </c>
-      <c r="DD9">
+      <c r="DE9">
         <v>10700000.0</v>
       </c>
-      <c r="DE9">
+      <c r="DF9">
         <v>9600000.0</v>
       </c>
-      <c r="DF9">
+      <c r="DG9">
         <v>8234430.0</v>
       </c>
-      <c r="DG9">
+      <c r="DH9">
         <v>4100000.0</v>
       </c>
-      <c r="DH9">
+      <c r="DI9">
         <v>7100000.0</v>
       </c>
-      <c r="DI9">
+      <c r="DJ9">
         <v>7200000.0</v>
       </c>
-      <c r="DJ9">
+      <c r="DK9">
         <v>6800000.0</v>
       </c>
-      <c r="DK9">
+      <c r="DL9">
         <v>5300000.0</v>
       </c>
-      <c r="DL9">
+      <c r="DM9">
         <v>4900000.0</v>
       </c>
-      <c r="DM9">
+      <c r="DN9">
         <v>4400000.0</v>
       </c>
-      <c r="DN9">
+      <c r="DO9">
         <v>2900000.0</v>
       </c>
-      <c r="DO9">
+      <c r="DP9">
         <v>4810000.0</v>
       </c>
-      <c r="DP9">
+      <c r="DQ9">
         <v>2600000.0</v>
       </c>
-      <c r="DQ9">
+      <c r="DR9">
         <v>900000.0</v>
       </c>
     </row>
-    <row r="10" spans="1:121">
+    <row r="10" spans="1:122">
       <c r="A10" t="s">
-        <v>190</v>
+        <v>191</v>
       </c>
       <c r="B10">
+        <v>14497000.0</v>
+      </c>
+      <c r="C10">
         <v>11617000.0</v>
       </c>
-      <c r="C10">
+      <c r="D10">
         <v>20698000.0</v>
       </c>
-      <c r="D10">
+      <c r="E10">
         <v>19476000.0</v>
       </c>
-      <c r="E10">
+      <c r="F10">
         <v>19472000.0</v>
       </c>
-      <c r="F10">
+      <c r="G10">
         <v>20239000.0</v>
       </c>
-      <c r="G10">
+      <c r="H10">
         <v>18469000.0</v>
       </c>
-      <c r="H10">
+      <c r="I10">
         <v>14178000.0</v>
       </c>
-      <c r="I10">
+      <c r="J10">
         <v>12395000.0</v>
       </c>
-      <c r="J10">
+      <c r="K10">
         <v>17894000.0</v>
       </c>
-      <c r="K10">
+      <c r="L10">
         <v>22157000.0</v>
       </c>
-      <c r="L10">
+      <c r="M10">
         <v>19469000.0</v>
       </c>
-      <c r="M10">
+      <c r="N10">
         <v>21154000.0</v>
       </c>
-      <c r="N10">
+      <c r="O10">
         <v>23255000.0</v>
       </c>
-      <c r="O10">
+      <c r="P10">
         <v>19646000.0</v>
       </c>
-      <c r="P10">
+      <c r="Q10">
         <v>12353000.0</v>
       </c>
-      <c r="Q10">
+      <c r="R10">
         <v>19667000.0</v>
       </c>
-      <c r="R10">
+      <c r="S10">
         <v>16184000.0</v>
       </c>
-      <c r="S10">
+      <c r="T10">
         <v>27912000.0</v>
       </c>
-      <c r="T10">
+      <c r="U10">
         <v>22891000.0</v>
       </c>
-      <c r="U10">
+      <c r="V10">
         <v>18120000.0</v>
       </c>
-      <c r="V10">
+      <c r="W10">
         <v>12949000.0</v>
       </c>
-      <c r="W10">
+      <c r="X10">
         <v>10801000.0</v>
       </c>
-      <c r="X10">
+      <c r="Y10">
         <v>-28414000.0</v>
       </c>
-      <c r="Y10">
+      <c r="Z10">
         <v>-3118000.0</v>
       </c>
-      <c r="Z10">
+      <c r="AA10">
         <v>-16250000.0</v>
       </c>
-      <c r="AA10">
+      <c r="AB10">
         <v>2076000.0</v>
       </c>
-      <c r="AB10">
+      <c r="AC10">
         <v>7600000.0</v>
       </c>
-      <c r="AC10">
+      <c r="AD10">
         <v>-8478000.0</v>
       </c>
-      <c r="AD10">
+      <c r="AE10">
         <v>1139000.0</v>
       </c>
-      <c r="AE10">
+      <c r="AF10">
         <v>14712000.0</v>
       </c>
-      <c r="AF10">
+      <c r="AG10">
         <v>-3963000.0</v>
       </c>
-      <c r="AG10">
+      <c r="AH10">
         <v>-17905000.0</v>
       </c>
-      <c r="AH10">
+      <c r="AI10">
         <v>-3566000.0</v>
       </c>
-      <c r="AI10">
+      <c r="AJ10">
         <v>-17737000.0</v>
       </c>
-      <c r="AJ10">
+      <c r="AK10">
         <v>-1644000.0</v>
       </c>
-      <c r="AK10">
+      <c r="AL10">
         <v>-3291000.0</v>
       </c>
-      <c r="AL10">
+      <c r="AM10">
         <v>-861000.0</v>
       </c>
-      <c r="AM10">
+      <c r="AN10">
         <v>52957000.0</v>
       </c>
-      <c r="AN10">
+      <c r="AO10">
         <v>5043000.0</v>
       </c>
-      <c r="AO10">
+      <c r="AP10">
         <v>4568000.0</v>
       </c>
-      <c r="AP10">
+      <c r="AQ10">
         <v>6848000.0</v>
       </c>
-      <c r="AQ10">
+      <c r="AR10">
         <v>6910000.0</v>
       </c>
-      <c r="AR10">
+      <c r="AS10">
         <v>7312000.0</v>
       </c>
-      <c r="AS10">
+      <c r="AT10">
         <v>8086000.0</v>
       </c>
-      <c r="AT10">
+      <c r="AU10">
         <v>7068000.0</v>
       </c>
-      <c r="AU10">
+      <c r="AV10">
         <v>8128000.0</v>
       </c>
-      <c r="AV10">
+      <c r="AW10">
         <v>6694000.0</v>
       </c>
-      <c r="AW10">
+      <c r="AX10">
         <v>7105000.0</v>
       </c>
-      <c r="AX10">
+      <c r="AY10">
         <v>6766000.0</v>
       </c>
-      <c r="AY10">
+      <c r="AZ10">
         <v>6658000.0</v>
       </c>
-      <c r="AZ10">
+      <c r="BA10">
         <v>6397000.0</v>
       </c>
-      <c r="BA10">
+      <c r="BB10">
         <v>6249000.0</v>
       </c>
-      <c r="BB10">
+      <c r="BC10">
         <v>6472000.0</v>
       </c>
-      <c r="BC10">
+      <c r="BD10">
         <v>19777000.0</v>
       </c>
-      <c r="BD10">
+      <c r="BE10">
         <v>6611000.0</v>
       </c>
-      <c r="BE10">
+      <c r="BF10">
         <v>5917000.0</v>
       </c>
-      <c r="BF10">
+      <c r="BG10">
         <v>5466000.0</v>
       </c>
-      <c r="BG10">
+      <c r="BH10">
         <v>5066000.0</v>
       </c>
-      <c r="BH10">
+      <c r="BI10">
         <v>1376000.0</v>
       </c>
-      <c r="BI10">
+      <c r="BJ10">
         <v>1479000.0</v>
       </c>
-      <c r="BJ10">
+      <c r="BK10">
         <v>2841000.0</v>
       </c>
-      <c r="BK10">
+      <c r="BL10">
         <v>2335000.0</v>
       </c>
-      <c r="BL10">
+      <c r="BM10">
         <v>2368000.0</v>
       </c>
-      <c r="BM10">
+      <c r="BN10">
         <v>2940000.0</v>
       </c>
-      <c r="BN10">
+      <c r="BO10">
         <v>109000.0</v>
       </c>
-      <c r="BO10">
+      <c r="BP10">
         <v>2154000.0</v>
       </c>
-      <c r="BP10">
+      <c r="BQ10">
         <v>2001000.0</v>
       </c>
-      <c r="BQ10">
+      <c r="BR10">
         <v>2116000.0</v>
       </c>
-      <c r="BR10">
+      <c r="BS10">
         <v>1909000.0</v>
       </c>
-      <c r="BS10">
+      <c r="BT10">
         <v>2674000.0</v>
       </c>
-      <c r="BT10">
+      <c r="BU10">
         <v>4118000.0</v>
       </c>
-      <c r="BU10">
+      <c r="BV10">
         <v>4377000.0</v>
       </c>
-      <c r="BV10">
+      <c r="BW10">
         <v>3397000.0</v>
       </c>
-      <c r="BW10">
+      <c r="BX10">
         <v>3781000.0</v>
       </c>
-      <c r="BX10">
+      <c r="BY10">
         <v>3602000.0</v>
       </c>
-      <c r="BY10">
+      <c r="BZ10">
         <v>4272000.0</v>
       </c>
-      <c r="BZ10">
+      <c r="CA10">
         <v>-394969.0</v>
       </c>
-      <c r="CA10">
+      <c r="CB10">
         <v>5844924.0</v>
       </c>
-      <c r="CB10">
+      <c r="CC10">
         <v>2691137.0</v>
       </c>
-      <c r="CC10">
+      <c r="CD10">
         <v>5381045.0</v>
       </c>
-      <c r="CD10">
+      <c r="CE10">
         <v>2787741.0</v>
       </c>
-      <c r="CE10">
+      <c r="CF10">
         <v>1024619.0</v>
       </c>
-      <c r="CF10">
+      <c r="CG10">
         <v>3871924.0</v>
       </c>
-      <c r="CG10">
+      <c r="CH10">
         <v>1131714.0</v>
       </c>
-      <c r="CH10">
+      <c r="CI10">
         <v>2792340.0</v>
       </c>
-      <c r="CI10">
+      <c r="CJ10">
         <v>4083988.0</v>
       </c>
-      <c r="CJ10">
+      <c r="CK10">
         <v>20621503.0</v>
       </c>
-      <c r="CK10">
+      <c r="CL10">
         <v>1311860.0</v>
       </c>
-      <c r="CL10">
+      <c r="CM10">
         <v>-1334587.0</v>
       </c>
-      <c r="CM10">
+      <c r="CN10">
         <v>-309781.0</v>
       </c>
-      <c r="CN10">
+      <c r="CO10">
         <v>1164515.0</v>
       </c>
-      <c r="CO10">
+      <c r="CP10">
         <v>764424.0</v>
       </c>
-      <c r="CP10">
+      <c r="CQ10">
         <v>440019.0</v>
       </c>
-      <c r="CQ10">
+      <c r="CR10">
         <v>204501.0</v>
       </c>
-      <c r="CR10">
+      <c r="CS10">
         <v>-8315417.0</v>
       </c>
-      <c r="CS10">
+      <c r="CT10">
         <v>-3007218.0</v>
       </c>
-      <c r="CT10">
+      <c r="CU10">
         <v>-1408827.0</v>
       </c>
-      <c r="CU10">
+      <c r="CV10">
         <v>271724.0</v>
       </c>
-      <c r="CV10">
+      <c r="CW10">
         <v>-9051852.0</v>
       </c>
-      <c r="CW10">
+      <c r="CX10">
         <v>2379015.0</v>
       </c>
-      <c r="CX10">
+      <c r="CY10">
         <v>2326346.0</v>
       </c>
-      <c r="CY10">
+      <c r="CZ10">
         <v>-3595249.0</v>
       </c>
-      <c r="CZ10">
+      <c r="DA10">
         <v>2616673.0</v>
       </c>
-      <c r="DA10">
+      <c r="DB10">
         <v>4200600.0</v>
       </c>
-      <c r="DB10">
+      <c r="DC10">
         <v>4500095.0</v>
       </c>
-      <c r="DC10">
+      <c r="DD10">
         <v>-5700000.0</v>
       </c>
-      <c r="DD10">
+      <c r="DE10">
         <v>6000000.0</v>
       </c>
-      <c r="DE10">
+      <c r="DF10">
         <v>5100000.0</v>
       </c>
-      <c r="DF10">
+      <c r="DG10">
         <v>4534693.0</v>
       </c>
-      <c r="DG10">
+      <c r="DH10">
         <v>200000.0</v>
       </c>
-      <c r="DH10">
+      <c r="DI10">
         <v>4200000.0</v>
       </c>
-      <c r="DI10">
+      <c r="DJ10">
         <v>2900000.0</v>
       </c>
-      <c r="DJ10">
+      <c r="DK10">
         <v>4200000.0</v>
       </c>
-      <c r="DK10">
+      <c r="DL10">
         <v>3700000.0</v>
       </c>
-      <c r="DL10">
+      <c r="DM10">
         <v>3600000.0</v>
       </c>
-      <c r="DM10">
+      <c r="DN10">
         <v>3100000.0</v>
       </c>
-      <c r="DN10">
+      <c r="DO10">
         <v>1800000.0</v>
       </c>
-      <c r="DO10">
+      <c r="DP10">
         <v>1630000.0</v>
       </c>
-      <c r="DP10">
+      <c r="DQ10">
         <v>1500000.0</v>
       </c>
-      <c r="DQ10">
+      <c r="DR10">
         <v>500000.0</v>
       </c>
     </row>
-    <row r="11" spans="1:121">
+    <row r="11" spans="1:122">
       <c r="A11" t="s">
-        <v>191</v>
+        <v>192</v>
       </c>
       <c r="B11">
+        <v>4717000.0</v>
+      </c>
+      <c r="C11">
         <v>4328000.0</v>
       </c>
-      <c r="C11">
+      <c r="D11">
         <v>6164000.0</v>
       </c>
-      <c r="D11">
+      <c r="E11">
         <v>5862000.0</v>
       </c>
-      <c r="E11">
+      <c r="F11">
         <v>5805000.0</v>
       </c>
-      <c r="F11">
+      <c r="G11">
         <v>6713000.0</v>
       </c>
-      <c r="G11">
+      <c r="H11">
         <v>6815000.0</v>
       </c>
-      <c r="H11">
+      <c r="I11">
         <v>4055000.0</v>
       </c>
-      <c r="I11">
+      <c r="J11">
         <v>3782000.0</v>
       </c>
-      <c r="J11">
+      <c r="K11">
         <v>6358000.0</v>
       </c>
-      <c r="K11">
+      <c r="L11">
         <v>6328000.0</v>
       </c>
-      <c r="L11">
+      <c r="M11">
         <v>6727000.0</v>
       </c>
-      <c r="M11">
+      <c r="N11">
         <v>5472000.0</v>
       </c>
-      <c r="N11">
+      <c r="O11">
         <v>6382000.0</v>
       </c>
-      <c r="O11">
+      <c r="P11">
         <v>5071000.0</v>
       </c>
-      <c r="P11">
+      <c r="Q11">
         <v>3205000.0</v>
       </c>
-      <c r="Q11">
+      <c r="R11">
         <v>4856000.0</v>
       </c>
-      <c r="R11">
+      <c r="S11">
         <v>4831000.0</v>
       </c>
-      <c r="S11">
+      <c r="T11">
         <v>7644000.0</v>
       </c>
-      <c r="T11">
+      <c r="U11">
         <v>6167000.0</v>
       </c>
-      <c r="U11">
+      <c r="V11">
         <v>6528000.0</v>
       </c>
-      <c r="V11">
+      <c r="W11">
         <v>3878000.0</v>
       </c>
-      <c r="W11">
+      <c r="X11">
         <v>2409000.0</v>
       </c>
-      <c r="X11">
+      <c r="Y11">
         <v>-8381000.0</v>
       </c>
-      <c r="Y11">
+      <c r="Z11">
         <v>-853000.0</v>
       </c>
-      <c r="Z11">
+      <c r="AA11">
         <v>-3249000.0</v>
       </c>
-      <c r="AA11">
+      <c r="AB11">
         <v>2267000.0</v>
       </c>
-      <c r="AB11">
+      <c r="AC11">
         <v>165000.0</v>
       </c>
-      <c r="AC11">
+      <c r="AD11">
         <v>-1835000.0</v>
       </c>
-      <c r="AD11">
+      <c r="AE11">
         <v>-256000.0</v>
       </c>
-      <c r="AE11">
+      <c r="AF11">
         <v>4847000.0</v>
       </c>
-      <c r="AF11">
+      <c r="AG11">
         <v>-117000.0</v>
       </c>
-      <c r="AG11">
+      <c r="AH11">
         <v>-4021000.0</v>
       </c>
-      <c r="AH11">
+      <c r="AI11">
         <v>-336000.0</v>
       </c>
-      <c r="AI11">
+      <c r="AJ11">
         <v>-21082000.0</v>
       </c>
-      <c r="AJ11">
+      <c r="AK11">
         <v>846000.0</v>
       </c>
-      <c r="AK11">
+      <c r="AL11">
         <v>-1998000.0</v>
       </c>
-      <c r="AL11">
+      <c r="AM11">
         <v>-1972000.0</v>
       </c>
-      <c r="AM11">
+      <c r="AN11">
         <v>45900000.0</v>
       </c>
-      <c r="AN11">
+      <c r="AO11">
         <v>104000.0</v>
       </c>
-      <c r="AO11">
+      <c r="AP11">
         <v>21000.0</v>
       </c>
-      <c r="AP11">
+      <c r="AQ11">
         <v>40000.0</v>
       </c>
-      <c r="AQ11">
-[...1 lines deleted...]
-      </c>
       <c r="AR11">
+        <v>0.0</v>
+      </c>
+      <c r="AS11">
         <v>121000.0</v>
       </c>
-      <c r="AS11">
+      <c r="AT11">
         <v>110000.0</v>
       </c>
-      <c r="AT11">
+      <c r="AU11">
         <v>56000.0</v>
       </c>
-      <c r="AU11">
-[...1 lines deleted...]
-      </c>
       <c r="AV11">
+        <v>0.0</v>
+      </c>
+      <c r="AW11">
         <v>136000.0</v>
       </c>
-      <c r="AW11">
+      <c r="AX11">
         <v>108000.0</v>
       </c>
-      <c r="AX11">
+      <c r="AY11">
         <v>191000.0</v>
       </c>
-      <c r="AY11">
-[...1 lines deleted...]
-      </c>
       <c r="AZ11">
         <v>0.0</v>
       </c>
       <c r="BA11">
+        <v>0.0</v>
+      </c>
+      <c r="BB11">
         <v>327000.0</v>
       </c>
-      <c r="BB11">
+      <c r="BC11">
         <v>296000.0</v>
       </c>
-      <c r="BC11">
+      <c r="BD11">
         <v>13253000.0</v>
       </c>
-      <c r="BD11">
+      <c r="BE11">
         <v>265000.0</v>
       </c>
-      <c r="BE11">
+      <c r="BF11">
         <v>-4124000.0</v>
       </c>
-      <c r="BF11">
+      <c r="BG11">
         <v>335000.0</v>
       </c>
-      <c r="BG11">
+      <c r="BH11">
         <v>6396000.0</v>
       </c>
-      <c r="BH11">
+      <c r="BI11">
         <v>-3459000.0</v>
       </c>
-      <c r="BI11">
+      <c r="BJ11">
         <v>326000.0</v>
       </c>
-      <c r="BJ11">
+      <c r="BK11">
         <v>409000.0</v>
       </c>
-      <c r="BK11">
+      <c r="BL11">
         <v>2012000.0</v>
       </c>
-      <c r="BL11">
+      <c r="BM11">
         <v>1340000.0</v>
       </c>
-      <c r="BM11">
+      <c r="BN11">
         <v>1151000.0</v>
       </c>
-      <c r="BN11">
+      <c r="BO11">
         <v>796000.0</v>
       </c>
-      <c r="BO11">
+      <c r="BP11">
         <v>755000.0</v>
       </c>
-      <c r="BP11">
+      <c r="BQ11">
         <v>963000.0</v>
       </c>
-      <c r="BQ11">
+      <c r="BR11">
         <v>113000.0</v>
       </c>
-      <c r="BR11">
+      <c r="BS11">
         <v>20000.0</v>
       </c>
-      <c r="BS11">
+      <c r="BT11">
         <v>11892000.0</v>
       </c>
-      <c r="BT11">
+      <c r="BU11">
         <v>795000.0</v>
       </c>
-      <c r="BU11">
+      <c r="BV11">
         <v>1310000.0</v>
       </c>
-      <c r="BV11">
+      <c r="BW11">
         <v>803000.0</v>
       </c>
-      <c r="BW11">
+      <c r="BX11">
         <v>7479031.0</v>
       </c>
-      <c r="BX11">
+      <c r="BY11">
         <v>648000.0</v>
       </c>
-      <c r="BY11">
+      <c r="BZ11">
         <v>-6969343766.0</v>
       </c>
-      <c r="BZ11">
+      <c r="CA11">
         <v>-6252436381.0</v>
       </c>
-      <c r="CA11">
+      <c r="CB11">
         <v>-3596831.0</v>
       </c>
-      <c r="CB11">
+      <c r="CC11">
         <v>1290281.0</v>
       </c>
-      <c r="CC11">
+      <c r="CD11">
         <v>1304979.0</v>
       </c>
-      <c r="CD11">
+      <c r="CE11">
         <v>1001571.0</v>
       </c>
-      <c r="CE11">
+      <c r="CF11">
         <v>422061.0</v>
       </c>
-      <c r="CF11">
+      <c r="CG11">
         <v>296003.0</v>
       </c>
-      <c r="CG11">
+      <c r="CH11">
         <v>684371.0</v>
       </c>
-      <c r="CH11">
+      <c r="CI11">
         <v>556661.0</v>
       </c>
-      <c r="CI11">
+      <c r="CJ11">
         <v>496460.0</v>
       </c>
-      <c r="CJ11">
+      <c r="CK11">
         <v>566180.0</v>
       </c>
-      <c r="CK11">
+      <c r="CL11">
         <v>1062997.0</v>
       </c>
-      <c r="CL11">
+      <c r="CM11">
         <v>45100.0</v>
       </c>
-      <c r="CM11">
+      <c r="CN11">
         <v>-31625.0</v>
       </c>
-      <c r="CN11">
+      <c r="CO11">
         <v>53471.0</v>
       </c>
-      <c r="CO11">
+      <c r="CP11">
         <v>9304.0</v>
       </c>
-      <c r="CP11">
+      <c r="CQ11">
         <v>9999.0</v>
       </c>
-      <c r="CQ11">
+      <c r="CR11">
         <v>16333.0</v>
       </c>
-      <c r="CR11">
+      <c r="CS11">
         <v>68323.0</v>
       </c>
-      <c r="CS11">
+      <c r="CT11">
         <v>4922567.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>-2696.0</v>
       </c>
       <c r="CU11">
         <v>-2696.0</v>
       </c>
       <c r="CV11">
+        <v>-2696.0</v>
+      </c>
+      <c r="CW11">
         <v>-65662.0</v>
       </c>
-      <c r="CW11">
+      <c r="CX11">
         <v>14757.0</v>
       </c>
-      <c r="CX11">
+      <c r="CY11">
         <v>37117.0</v>
       </c>
-      <c r="CY11">
+      <c r="CZ11">
         <v>37386.0</v>
       </c>
-      <c r="CZ11">
+      <c r="DA11">
         <v>-157424.0</v>
       </c>
-      <c r="DA11">
+      <c r="DB11">
         <v>-59883.0</v>
       </c>
-      <c r="DB11">
+      <c r="DC11">
         <v>150.0</v>
       </c>
-      <c r="DC11">
+      <c r="DD11">
         <v>6000000.0</v>
       </c>
-      <c r="DD11">
+      <c r="DE11">
         <v>100000.0</v>
       </c>
-      <c r="DE11">
+      <c r="DF11">
         <v>4600000.0</v>
       </c>
-      <c r="DF11">
+      <c r="DG11">
         <v>51456.0</v>
       </c>
-      <c r="DG11">
+      <c r="DH11">
         <v>-100000.0</v>
       </c>
-      <c r="DH11">
+      <c r="DI11">
         <v>3900000.0</v>
       </c>
-      <c r="DI11">
+      <c r="DJ11">
         <v>-100000.0</v>
       </c>
-      <c r="DJ11">
+      <c r="DK11">
         <v>3200000.0</v>
       </c>
-      <c r="DK11">
+      <c r="DL11">
         <v>-3700000.0</v>
       </c>
-      <c r="DL11">
+      <c r="DM11">
         <v>2000000.0</v>
       </c>
-      <c r="DM11">
+      <c r="DN11">
         <v>300000.0</v>
       </c>
-      <c r="DN11">
+      <c r="DO11">
         <v>2400000.0</v>
       </c>
-      <c r="DO11">
+      <c r="DP11">
         <v>-100000.0</v>
       </c>
-      <c r="DP11">
+      <c r="DQ11">
         <v>-1500000.0</v>
       </c>
-      <c r="DQ11">
+      <c r="DR11">
         <v>-500000.0</v>
       </c>
     </row>
-    <row r="12" spans="1:121">
+    <row r="12" spans="1:122">
       <c r="A12" t="s">
-        <v>192</v>
+        <v>193</v>
       </c>
       <c r="B12">
+        <v>27130000.0</v>
+      </c>
+      <c r="C12">
         <v>25009000.0</v>
       </c>
-      <c r="C12">
+      <c r="D12">
         <v>25257000.0</v>
       </c>
-      <c r="D12">
+      <c r="E12">
         <v>25085000.0</v>
       </c>
-      <c r="E12">
+      <c r="F12">
         <v>24072000.0</v>
       </c>
-      <c r="F12">
+      <c r="G12">
         <v>24013000.0</v>
       </c>
-      <c r="G12">
+      <c r="H12">
         <v>24506000.0</v>
       </c>
-      <c r="H12">
+      <c r="I12">
         <v>23672000.0</v>
       </c>
-      <c r="I12">
+      <c r="J12">
         <v>20836000.0</v>
       </c>
-      <c r="J12">
+      <c r="K12">
         <v>19153000.0</v>
       </c>
-      <c r="K12">
+      <c r="L12">
         <v>18567000.0</v>
       </c>
-      <c r="L12">
+      <c r="M12">
         <v>17102000.0</v>
       </c>
-      <c r="M12">
+      <c r="N12">
         <v>15035000.0</v>
       </c>
-      <c r="N12">
+      <c r="O12">
         <v>12240000.0</v>
       </c>
-      <c r="O12">
+      <c r="P12">
         <v>10926000.0</v>
       </c>
-      <c r="P12">
+      <c r="Q12">
         <v>9654000.0</v>
       </c>
-      <c r="Q12">
+      <c r="R12">
         <v>8230000.0</v>
       </c>
-      <c r="R12">
+      <c r="S12">
         <v>7375000.0</v>
       </c>
-      <c r="S12">
+      <c r="T12">
         <v>7422000.0</v>
       </c>
-      <c r="T12">
+      <c r="U12">
         <v>7426000.0</v>
       </c>
-      <c r="U12">
+      <c r="V12">
         <v>7884000.0</v>
       </c>
-      <c r="V12">
+      <c r="W12">
         <v>8407000.0</v>
       </c>
-      <c r="W12">
+      <c r="X12">
         <v>7932000.0</v>
       </c>
-      <c r="X12">
+      <c r="Y12">
         <v>8384000.0</v>
       </c>
-      <c r="Y12">
+      <c r="Z12">
         <v>8835000.0</v>
       </c>
-      <c r="Z12">
+      <c r="AA12">
         <v>9000000.0</v>
       </c>
-      <c r="AA12">
+      <c r="AB12">
         <v>9277000.0</v>
       </c>
-      <c r="AB12">
+      <c r="AC12">
         <v>9225000.0</v>
       </c>
-      <c r="AC12">
+      <c r="AD12">
         <v>8821000.0</v>
       </c>
-      <c r="AD12">
+      <c r="AE12">
         <v>7722000.0</v>
       </c>
-      <c r="AE12">
+      <c r="AF12">
         <v>8004000.0</v>
       </c>
-      <c r="AF12">
+      <c r="AG12">
         <v>8887000.0</v>
       </c>
-      <c r="AG12">
+      <c r="AH12">
         <v>7925000.0</v>
       </c>
-      <c r="AH12">
+      <c r="AI12">
         <v>3551000.0</v>
       </c>
-      <c r="AI12">
+      <c r="AJ12">
         <v>3486000.0</v>
       </c>
-      <c r="AJ12">
+      <c r="AK12">
         <v>3543000.0</v>
       </c>
-      <c r="AK12">
+      <c r="AL12">
         <v>3408000.0</v>
       </c>
-      <c r="AL12">
+      <c r="AM12">
         <v>3334000.0</v>
       </c>
-      <c r="AM12">
+      <c r="AN12">
         <v>3365000.0</v>
       </c>
-      <c r="AN12">
+      <c r="AO12">
         <v>3373000.0</v>
       </c>
-      <c r="AO12">
+      <c r="AP12">
         <v>3368000.0</v>
       </c>
-      <c r="AP12">
+      <c r="AQ12">
         <v>2531000.0</v>
       </c>
-      <c r="AQ12">
+      <c r="AR12">
         <v>2465000.0</v>
       </c>
-      <c r="AR12">
+      <c r="AS12">
         <v>2402000.0</v>
       </c>
-      <c r="AS12">
+      <c r="AT12">
         <v>2343000.0</v>
       </c>
-      <c r="AT12">
+      <c r="AU12">
         <v>2212000.0</v>
       </c>
-      <c r="AU12">
+      <c r="AV12">
         <v>2261000.0</v>
       </c>
-      <c r="AV12">
+      <c r="AW12">
         <v>2222000.0</v>
       </c>
-      <c r="AW12">
+      <c r="AX12">
         <v>2085000.0</v>
       </c>
-      <c r="AX12">
+      <c r="AY12">
         <v>1975000.0</v>
       </c>
-      <c r="AY12">
+      <c r="AZ12">
         <v>2082000.0</v>
       </c>
-      <c r="AZ12">
+      <c r="BA12">
         <v>2092000.0</v>
       </c>
-      <c r="BA12">
+      <c r="BB12">
         <v>2121000.0</v>
       </c>
-      <c r="BB12">
+      <c r="BC12">
         <v>2065000.0</v>
       </c>
-      <c r="BC12">
+      <c r="BD12">
         <v>2138000.0</v>
       </c>
-      <c r="BD12">
+      <c r="BE12">
         <v>2565000.0</v>
       </c>
-      <c r="BE12">
+      <c r="BF12">
         <v>2908000.0</v>
       </c>
-      <c r="BF12">
+      <c r="BG12">
         <v>3247000.0</v>
       </c>
-      <c r="BG12">
+      <c r="BH12">
         <v>3262000.0</v>
       </c>
-      <c r="BH12">
+      <c r="BI12">
         <v>3431000.0</v>
       </c>
-      <c r="BI12">
+      <c r="BJ12">
         <v>3343000.0</v>
       </c>
-      <c r="BJ12">
+      <c r="BK12">
         <v>3502000.0</v>
       </c>
-      <c r="BK12">
+      <c r="BL12">
         <v>3492000.0</v>
       </c>
-      <c r="BL12">
+      <c r="BM12">
         <v>3838000.0</v>
       </c>
-      <c r="BM12">
+      <c r="BN12">
         <v>3740000.0</v>
       </c>
-      <c r="BN12">
+      <c r="BO12">
         <v>3514000.0</v>
       </c>
-      <c r="BO12">
+      <c r="BP12">
         <v>3820000.0</v>
       </c>
-      <c r="BP12">
+      <c r="BQ12">
         <v>4174000.0</v>
       </c>
-      <c r="BQ12">
+      <c r="BR12">
         <v>4236000.0</v>
       </c>
-      <c r="BR12">
+      <c r="BS12">
         <v>4645000.0</v>
       </c>
-      <c r="BS12">
+      <c r="BT12">
         <v>5771000.0</v>
       </c>
-      <c r="BT12">
+      <c r="BU12">
         <v>5131000.0</v>
       </c>
-      <c r="BU12">
+      <c r="BV12">
         <v>5605000.0</v>
       </c>
-      <c r="BV12">
+      <c r="BW12">
         <v>7203000.0</v>
       </c>
-      <c r="BW12">
+      <c r="BX12">
         <v>8218000.0</v>
       </c>
-      <c r="BX12">
+      <c r="BY12">
         <v>8201000.0</v>
       </c>
-      <c r="BY12">
+      <c r="BZ12">
         <v>7535234.0</v>
       </c>
-      <c r="BZ12">
+      <c r="CA12">
         <v>6749619.0</v>
       </c>
-      <c r="CA12">
+      <c r="CB12">
         <v>10231824.0</v>
       </c>
-      <c r="CB12">
+      <c r="CC12">
         <v>6118000.0</v>
       </c>
-      <c r="CC12">
+      <c r="CD12">
         <v>6123626.0</v>
       </c>
-      <c r="CD12">
+      <c r="CE12">
         <v>5373639.0</v>
       </c>
-      <c r="CE12">
+      <c r="CF12">
         <v>6807594.0</v>
       </c>
-      <c r="CF12">
+      <c r="CG12">
         <v>6496967.0</v>
       </c>
-      <c r="CG12">
+      <c r="CH12">
         <v>5870877.0</v>
       </c>
-      <c r="CH12">
+      <c r="CI12">
         <v>5221336.0</v>
       </c>
-      <c r="CI12">
+      <c r="CJ12">
         <v>4982921.0</v>
       </c>
-      <c r="CJ12">
+      <c r="CK12">
         <v>4526575.0</v>
       </c>
-      <c r="CK12">
+      <c r="CL12">
         <v>3656395.0</v>
       </c>
-      <c r="CL12">
+      <c r="CM12">
         <v>2897692.0</v>
       </c>
-      <c r="CM12">
+      <c r="CN12">
         <v>2703141.0</v>
       </c>
-      <c r="CN12">
+      <c r="CO12">
         <v>2811803.0</v>
       </c>
-      <c r="CO12">
+      <c r="CP12">
         <v>3197815.0</v>
       </c>
-      <c r="CP12">
+      <c r="CQ12">
         <v>3295139.0</v>
       </c>
-      <c r="CQ12">
+      <c r="CR12">
         <v>4416953.0</v>
       </c>
-      <c r="CR12">
+      <c r="CS12">
         <v>5010807.0</v>
       </c>
-      <c r="CS12">
+      <c r="CT12">
         <v>4956599.0</v>
       </c>
-      <c r="CT12">
+      <c r="CU12">
         <v>5756553.0</v>
       </c>
-      <c r="CU12">
+      <c r="CV12">
         <v>5436726.0</v>
       </c>
-      <c r="CV12">
+      <c r="CW12">
         <v>5834974.0</v>
       </c>
-      <c r="CW12">
+      <c r="CX12">
         <v>7012516.0</v>
       </c>
-      <c r="CX12">
+      <c r="CY12">
         <v>7201037.0</v>
       </c>
-      <c r="CY12">
+      <c r="CZ12">
         <v>8738766.0</v>
       </c>
-      <c r="CZ12">
+      <c r="DA12">
         <v>7320670.0</v>
       </c>
-      <c r="DA12">
+      <c r="DB12">
         <v>6915770.0</v>
       </c>
-      <c r="DB12">
+      <c r="DC12">
         <v>6816998.0</v>
       </c>
-      <c r="DC12">
+      <c r="DD12">
         <v>6000000.0</v>
       </c>
-      <c r="DD12">
+      <c r="DE12">
         <v>4900000.0</v>
       </c>
-      <c r="DE12">
+      <c r="DF12">
         <v>4600000.0</v>
       </c>
-      <c r="DF12">
+      <c r="DG12">
         <v>4238483.0</v>
       </c>
-      <c r="DG12">
+      <c r="DH12">
         <v>4400000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>3900000.0</v>
       </c>
       <c r="DI12">
         <v>3900000.0</v>
       </c>
       <c r="DJ12">
+        <v>3900000.0</v>
+      </c>
+      <c r="DK12">
         <v>3400000.0</v>
       </c>
-      <c r="DK12">
+      <c r="DL12">
         <v>2700000.0</v>
       </c>
-      <c r="DL12">
+      <c r="DM12">
         <v>2200000.0</v>
       </c>
-      <c r="DM12">
+      <c r="DN12">
         <v>2300000.0</v>
       </c>
-      <c r="DN12">
+      <c r="DO12">
         <v>2400000.0</v>
       </c>
-      <c r="DO12">
+      <c r="DP12">
         <v>50000.0</v>
       </c>
-      <c r="DP12">
+      <c r="DQ12">
         <v>2100000.0</v>
       </c>
-      <c r="DQ12">
+      <c r="DR12">
         <v>700000.0</v>
       </c>
     </row>
-    <row r="13" spans="1:121">
+    <row r="13" spans="1:122">
       <c r="A13" t="s">
-        <v>193</v>
+        <v>194</v>
       </c>
       <c r="B13">
+        <v>84377000.0</v>
+      </c>
+      <c r="C13">
         <v>79068000.0</v>
       </c>
-      <c r="C13">
+      <c r="D13">
         <v>81683000.0</v>
       </c>
-      <c r="D13">
+      <c r="E13">
         <v>80771000.0</v>
       </c>
-      <c r="E13">
+      <c r="F13">
         <v>77442000.0</v>
       </c>
-      <c r="F13">
+      <c r="G13">
         <v>75425000.0</v>
       </c>
-      <c r="G13">
+      <c r="H13">
         <v>76519000.0</v>
       </c>
-      <c r="H13">
+      <c r="I13">
         <v>76409000.0</v>
       </c>
-      <c r="I13">
+      <c r="J13">
         <v>70704000.0</v>
       </c>
-      <c r="J13">
+      <c r="K13">
         <v>67070000.0</v>
       </c>
-      <c r="K13">
+      <c r="L13">
         <v>67585000.0</v>
       </c>
-      <c r="L13">
+      <c r="M13">
         <v>65886000.0</v>
       </c>
-      <c r="M13">
+      <c r="N13">
         <v>61726000.0</v>
       </c>
-      <c r="N13">
+      <c r="O13">
         <v>52934000.0</v>
       </c>
-      <c r="O13">
+      <c r="P13">
         <v>54513000.0</v>
       </c>
-      <c r="P13">
+      <c r="Q13">
         <v>51694000.0</v>
       </c>
-      <c r="Q13">
+      <c r="R13">
         <v>47111000.0</v>
       </c>
-      <c r="R13">
+      <c r="S13">
         <v>43303000.0</v>
       </c>
-      <c r="S13">
+      <c r="T13">
         <v>43013000.0</v>
       </c>
-      <c r="T13">
+      <c r="U13">
         <v>41497000.0</v>
       </c>
-      <c r="U13">
+      <c r="V13">
         <v>37375000.0</v>
       </c>
-      <c r="V13">
+      <c r="W13">
         <v>37080000.0</v>
       </c>
-      <c r="W13">
+      <c r="X13">
         <v>36392000.0</v>
       </c>
-      <c r="X13">
+      <c r="Y13">
         <v>37440000.0</v>
       </c>
-      <c r="Y13">
+      <c r="Z13">
         <v>35588000.0</v>
       </c>
-      <c r="Z13">
+      <c r="AA13">
         <v>35542000.0</v>
       </c>
-      <c r="AA13">
+      <c r="AB13">
         <v>35864000.0</v>
       </c>
-      <c r="AB13">
+      <c r="AC13">
         <v>34640000.0</v>
       </c>
-      <c r="AC13">
+      <c r="AD13">
         <v>32015000.0</v>
       </c>
-      <c r="AD13">
+      <c r="AE13">
         <v>30043000.0</v>
       </c>
-      <c r="AE13"/>
       <c r="AF13"/>
       <c r="AG13"/>
       <c r="AH13"/>
       <c r="AI13"/>
       <c r="AJ13"/>
       <c r="AK13"/>
       <c r="AL13"/>
       <c r="AM13"/>
       <c r="AN13"/>
       <c r="AO13"/>
       <c r="AP13"/>
       <c r="AQ13"/>
       <c r="AR13"/>
       <c r="AS13"/>
       <c r="AT13"/>
       <c r="AU13"/>
       <c r="AV13"/>
       <c r="AW13"/>
       <c r="AX13"/>
       <c r="AY13"/>
       <c r="AZ13"/>
       <c r="BA13"/>
       <c r="BB13"/>
       <c r="BC13"/>
       <c r="BD13"/>
@@ -28139,163 +28304,164 @@
       <c r="CS13"/>
       <c r="CT13"/>
       <c r="CU13"/>
       <c r="CV13"/>
       <c r="CW13"/>
       <c r="CX13"/>
       <c r="CY13"/>
       <c r="CZ13"/>
       <c r="DA13"/>
       <c r="DB13"/>
       <c r="DC13"/>
       <c r="DD13"/>
       <c r="DE13"/>
       <c r="DF13"/>
       <c r="DG13"/>
       <c r="DH13"/>
       <c r="DI13"/>
       <c r="DJ13"/>
       <c r="DK13"/>
       <c r="DL13"/>
       <c r="DM13"/>
       <c r="DN13"/>
       <c r="DO13"/>
       <c r="DP13"/>
       <c r="DQ13"/>
+      <c r="DR13"/>
     </row>
-    <row r="14" spans="1:121">
+    <row r="14" spans="1:122">
       <c r="A14" t="s">
-        <v>194</v>
+        <v>195</v>
       </c>
       <c r="B14">
-        <v>-2336000.0</v>
+        <v>-2335000.0</v>
       </c>
       <c r="C14">
         <v>-2336000.0</v>
       </c>
       <c r="D14">
         <v>-2336000.0</v>
       </c>
       <c r="E14">
+        <v>-2336000.0</v>
+      </c>
+      <c r="F14">
         <v>-2598000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>-1512000.0</v>
       </c>
       <c r="G14">
         <v>-1512000.0</v>
       </c>
       <c r="H14">
         <v>-1512000.0</v>
       </c>
       <c r="I14">
         <v>-1512000.0</v>
       </c>
       <c r="J14">
         <v>-1512000.0</v>
       </c>
       <c r="K14">
+        <v>-1512000.0</v>
+      </c>
+      <c r="L14">
         <v>-1511000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>-1512000.0</v>
       </c>
       <c r="M14">
         <v>-1512000.0</v>
       </c>
       <c r="N14">
+        <v>-1512000.0</v>
+      </c>
+      <c r="O14">
         <v>1512000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>-1512000.0</v>
       </c>
       <c r="P14">
         <v>-1512000.0</v>
       </c>
       <c r="Q14">
+        <v>-1512000.0</v>
+      </c>
+      <c r="R14">
         <v>-1511000.0</v>
       </c>
-      <c r="R14">
+      <c r="S14">
         <v>-1512000.0</v>
       </c>
-      <c r="S14">
+      <c r="T14">
         <v>-798000.0</v>
       </c>
-      <c r="T14">
+      <c r="U14">
         <v>-784000.0</v>
       </c>
-      <c r="U14">
+      <c r="V14">
         <v>72096000.0</v>
       </c>
-      <c r="V14">
+      <c r="W14">
         <v>640000.0</v>
       </c>
-      <c r="W14">
+      <c r="X14">
         <v>73153000.0</v>
       </c>
-      <c r="X14">
+      <c r="Y14">
         <v>3597000.0</v>
       </c>
-      <c r="Y14">
+      <c r="Z14">
         <v>1712000.0</v>
       </c>
-      <c r="Z14">
+      <c r="AA14">
         <v>642000.0</v>
       </c>
-      <c r="AA14">
+      <c r="AB14">
         <v>274000.0</v>
       </c>
-      <c r="AB14">
+      <c r="AC14">
         <v>29304000.0</v>
       </c>
-      <c r="AC14">
+      <c r="AD14">
         <v>857000.0</v>
       </c>
-      <c r="AD14">
+      <c r="AE14">
         <v>167000.0</v>
       </c>
-      <c r="AE14">
+      <c r="AF14">
         <v>27596000.0</v>
       </c>
-      <c r="AF14">
+      <c r="AG14">
         <v>851000.0</v>
       </c>
-      <c r="AG14">
+      <c r="AH14">
         <v>763000.0</v>
       </c>
-      <c r="AH14">
+      <c r="AI14">
         <v>27236000.0</v>
       </c>
-      <c r="AI14">
+      <c r="AJ14">
         <v>-27236000.0</v>
       </c>
-      <c r="AJ14">
+      <c r="AK14">
         <v>27236000.0</v>
       </c>
-      <c r="AK14">
-[...1 lines deleted...]
-      </c>
       <c r="AL14">
         <v>0.0</v>
       </c>
       <c r="AM14">
         <v>0.0</v>
       </c>
       <c r="AN14">
         <v>0.0</v>
       </c>
       <c r="AO14">
         <v>0.0</v>
       </c>
       <c r="AP14">
         <v>0.0</v>
       </c>
       <c r="AQ14">
         <v>0.0</v>
       </c>
       <c r="AR14">
         <v>0.0</v>
       </c>
       <c r="AS14">
         <v>0.0</v>
       </c>
       <c r="AT14">
@@ -28459,889 +28625,896 @@
       </c>
       <c r="CU14">
         <v>0.0</v>
       </c>
       <c r="CV14">
         <v>0.0</v>
       </c>
       <c r="CW14">
         <v>0.0</v>
       </c>
       <c r="CX14">
         <v>0.0</v>
       </c>
       <c r="CY14">
         <v>0.0</v>
       </c>
       <c r="CZ14">
         <v>0.0</v>
       </c>
       <c r="DA14">
         <v>0.0</v>
       </c>
       <c r="DB14">
         <v>0.0</v>
       </c>
-      <c r="DC14"/>
+      <c r="DC14">
+        <v>0.0</v>
+      </c>
       <c r="DD14"/>
       <c r="DE14"/>
       <c r="DF14"/>
       <c r="DG14"/>
       <c r="DH14"/>
       <c r="DI14"/>
       <c r="DJ14"/>
       <c r="DK14"/>
       <c r="DL14"/>
       <c r="DM14"/>
       <c r="DN14"/>
       <c r="DO14"/>
       <c r="DP14"/>
       <c r="DQ14"/>
+      <c r="DR14"/>
     </row>
-    <row r="15" spans="1:121">
+    <row r="15" spans="1:122">
       <c r="A15" t="s">
-        <v>195</v>
+        <v>196</v>
       </c>
       <c r="B15">
+        <v>7445000.0</v>
+      </c>
+      <c r="C15">
         <v>4953000.0</v>
       </c>
-      <c r="C15">
+      <c r="D15">
         <v>12199000.0</v>
       </c>
-      <c r="D15">
+      <c r="E15">
         <v>11278000.0</v>
       </c>
-      <c r="E15">
+      <c r="F15">
         <v>11069000.0</v>
       </c>
-      <c r="F15">
+      <c r="G15">
         <v>12014000.0</v>
       </c>
-      <c r="G15">
+      <c r="H15">
         <v>10142000.0</v>
       </c>
-      <c r="H15">
+      <c r="I15">
         <v>8611000.0</v>
       </c>
-      <c r="I15">
+      <c r="J15">
         <v>7101000.0</v>
       </c>
-      <c r="J15">
+      <c r="K15">
         <v>10024000.0</v>
       </c>
-      <c r="K15">
+      <c r="L15">
         <v>14318000.0</v>
       </c>
-      <c r="L15">
+      <c r="M15">
         <v>11230000.0</v>
       </c>
-      <c r="M15">
+      <c r="N15">
         <v>14170000.0</v>
       </c>
-      <c r="N15">
+      <c r="O15">
         <v>15361000.0</v>
       </c>
-      <c r="O15">
+      <c r="P15">
         <v>13063000.0</v>
       </c>
-      <c r="P15">
+      <c r="Q15">
         <v>7636000.0</v>
       </c>
-      <c r="Q15">
+      <c r="R15">
         <v>13300000.0</v>
       </c>
-      <c r="R15">
+      <c r="S15">
         <v>9841000.0</v>
       </c>
-      <c r="S15">
+      <c r="T15">
         <v>19470000.0</v>
       </c>
-      <c r="T15">
+      <c r="U15">
         <v>15940000.0</v>
       </c>
-      <c r="U15">
+      <c r="V15">
         <v>10267000.0</v>
       </c>
-      <c r="V15">
+      <c r="W15">
         <v>8431000.0</v>
       </c>
-      <c r="W15">
+      <c r="X15">
         <v>6467000.0</v>
       </c>
-      <c r="X15">
+      <c r="Y15">
         <v>-23630000.0</v>
       </c>
-      <c r="Y15">
+      <c r="Z15">
         <v>-3977000.0</v>
       </c>
-      <c r="Z15">
+      <c r="AA15">
         <v>-13643000.0</v>
       </c>
-      <c r="AA15">
+      <c r="AB15">
         <v>-465000.0</v>
       </c>
-      <c r="AB15">
+      <c r="AC15">
         <v>4975000.0</v>
       </c>
-      <c r="AC15">
+      <c r="AD15">
         <v>-7500000.0</v>
       </c>
-      <c r="AD15">
+      <c r="AE15">
         <v>1228000.0</v>
       </c>
-      <c r="AE15">
+      <c r="AF15">
         <v>9172000.0</v>
       </c>
-      <c r="AF15">
+      <c r="AG15">
         <v>-4697000.0</v>
       </c>
-      <c r="AG15">
+      <c r="AH15">
         <v>-14647000.0</v>
       </c>
-      <c r="AH15">
+      <c r="AI15">
         <v>-14874000.0</v>
       </c>
-      <c r="AI15">
+      <c r="AJ15">
         <v>3345000.0</v>
       </c>
-      <c r="AJ15">
+      <c r="AK15">
         <v>619000.0</v>
       </c>
-      <c r="AK15">
+      <c r="AL15">
         <v>-4797000.0</v>
       </c>
-      <c r="AL15">
+      <c r="AM15">
         <v>1111000.0</v>
       </c>
-      <c r="AM15">
+      <c r="AN15">
         <v>7057000.0</v>
       </c>
-      <c r="AN15">
+      <c r="AO15">
         <v>5043000.0</v>
       </c>
-      <c r="AO15">
+      <c r="AP15">
         <v>4568000.0</v>
       </c>
-      <c r="AP15">
+      <c r="AQ15">
         <v>6848000.0</v>
       </c>
-      <c r="AQ15">
+      <c r="AR15">
         <v>6910000.0</v>
       </c>
-      <c r="AR15">
+      <c r="AS15">
         <v>7312000.0</v>
       </c>
-      <c r="AS15">
+      <c r="AT15">
         <v>8086000.0</v>
       </c>
-      <c r="AT15">
+      <c r="AU15">
         <v>7068000.0</v>
       </c>
-      <c r="AU15">
+      <c r="AV15">
         <v>8128000.0</v>
       </c>
-      <c r="AV15">
+      <c r="AW15">
         <v>6694000.0</v>
       </c>
-      <c r="AW15">
+      <c r="AX15">
         <v>7105000.0</v>
       </c>
-      <c r="AX15">
+      <c r="AY15">
         <v>6766000.0</v>
       </c>
-      <c r="AY15">
+      <c r="AZ15">
         <v>6658000.0</v>
       </c>
-      <c r="AZ15">
+      <c r="BA15">
         <v>6397000.0</v>
       </c>
-      <c r="BA15">
+      <c r="BB15">
         <v>6249000.0</v>
       </c>
-      <c r="BB15">
+      <c r="BC15">
         <v>6472000.0</v>
       </c>
-      <c r="BC15">
+      <c r="BD15">
         <v>6524000.0</v>
       </c>
-      <c r="BD15">
+      <c r="BE15">
         <v>6611000.0</v>
       </c>
-      <c r="BE15">
+      <c r="BF15">
         <v>5917000.0</v>
       </c>
-      <c r="BF15">
+      <c r="BG15">
         <v>5466000.0</v>
       </c>
-      <c r="BG15">
+      <c r="BH15">
         <v>5632000.0</v>
       </c>
-      <c r="BH15">
+      <c r="BI15">
         <v>4835000.0</v>
       </c>
-      <c r="BI15">
+      <c r="BJ15">
         <v>4416000.0</v>
       </c>
-      <c r="BJ15">
+      <c r="BK15">
         <v>4280000.0</v>
       </c>
-      <c r="BK15">
+      <c r="BL15">
         <v>4668000.0</v>
       </c>
-      <c r="BL15">
+      <c r="BM15">
         <v>3468000.0</v>
       </c>
-      <c r="BM15">
+      <c r="BN15">
         <v>3035000.0</v>
       </c>
-      <c r="BN15">
+      <c r="BO15">
         <v>109000.0</v>
       </c>
-      <c r="BO15">
+      <c r="BP15">
         <v>-5759000.0</v>
       </c>
-      <c r="BP15">
+      <c r="BQ15">
         <v>2889000.0</v>
       </c>
-      <c r="BQ15">
+      <c r="BR15">
         <v>2003000.0</v>
       </c>
-      <c r="BR15">
+      <c r="BS15">
         <v>1889000.0</v>
       </c>
-      <c r="BS15">
+      <c r="BT15">
         <v>2674000.0</v>
       </c>
-      <c r="BT15">
+      <c r="BU15">
         <v>4118000.0</v>
       </c>
-      <c r="BU15">
+      <c r="BV15">
         <v>4377000.0</v>
       </c>
-      <c r="BV15">
+      <c r="BW15">
         <v>3397000.0</v>
       </c>
-      <c r="BW15">
+      <c r="BX15">
         <v>3781000.0</v>
       </c>
-      <c r="BX15">
+      <c r="BY15">
         <v>3602000.0</v>
       </c>
-      <c r="BY15">
+      <c r="BZ15">
         <v>4272000.0</v>
       </c>
-      <c r="BZ15">
+      <c r="CA15">
         <v>-394969.0</v>
       </c>
-      <c r="CA15">
+      <c r="CB15">
         <v>5844924.0</v>
       </c>
-      <c r="CB15">
+      <c r="CC15">
         <v>1400856.0</v>
       </c>
-      <c r="CC15">
+      <c r="CD15">
         <v>4076066.0</v>
       </c>
-      <c r="CD15">
+      <c r="CE15">
         <v>1727351.0</v>
       </c>
-      <c r="CE15">
+      <c r="CF15">
         <v>602558.0</v>
       </c>
-      <c r="CF15">
+      <c r="CG15">
         <v>3575921.0</v>
       </c>
-      <c r="CG15">
+      <c r="CH15">
         <v>447343.0</v>
       </c>
-      <c r="CH15">
+      <c r="CI15">
         <v>2235679.0</v>
       </c>
-      <c r="CI15">
+      <c r="CJ15">
         <v>3587528.0</v>
       </c>
-      <c r="CJ15">
+      <c r="CK15">
         <v>20055323.0</v>
       </c>
-      <c r="CK15">
+      <c r="CL15">
         <v>248863.0</v>
       </c>
-      <c r="CL15">
+      <c r="CM15">
         <v>-1379687.0</v>
       </c>
-      <c r="CM15">
+      <c r="CN15">
         <v>-278156.0</v>
       </c>
-      <c r="CN15">
+      <c r="CO15">
         <v>1111044.0</v>
       </c>
-      <c r="CO15">
+      <c r="CP15">
         <v>755120.0</v>
       </c>
-      <c r="CP15">
+      <c r="CQ15">
         <v>430020.0</v>
       </c>
-      <c r="CQ15">
+      <c r="CR15">
         <v>188168.0</v>
       </c>
-      <c r="CR15">
+      <c r="CS15">
         <v>-8383740.0</v>
       </c>
-      <c r="CS15">
+      <c r="CT15">
         <v>-3007218.0</v>
       </c>
-      <c r="CT15">
+      <c r="CU15">
         <v>-1408827.0</v>
       </c>
-      <c r="CU15">
+      <c r="CV15">
         <v>274420.0</v>
       </c>
-      <c r="CV15">
+      <c r="CW15">
         <v>-8986190.0</v>
       </c>
-      <c r="CW15">
+      <c r="CX15">
         <v>2364258.0</v>
       </c>
-      <c r="CX15">
+      <c r="CY15">
         <v>2289229.0</v>
       </c>
-      <c r="CY15">
+      <c r="CZ15">
         <v>-3632635.0</v>
       </c>
-      <c r="CZ15">
+      <c r="DA15">
         <v>2774097.0</v>
       </c>
-      <c r="DA15">
+      <c r="DB15">
         <v>4260483.0</v>
       </c>
-      <c r="DB15">
+      <c r="DC15">
         <v>4499945.0</v>
       </c>
-      <c r="DC15">
+      <c r="DD15">
         <v>-5700000.0</v>
       </c>
-      <c r="DD15">
+      <c r="DE15">
         <v>5900000.0</v>
       </c>
-      <c r="DE15">
+      <c r="DF15">
         <v>5100000.0</v>
       </c>
-      <c r="DF15">
+      <c r="DG15">
         <v>4483237.0</v>
       </c>
-      <c r="DG15">
+      <c r="DH15">
         <v>300000.0</v>
       </c>
-      <c r="DH15">
+      <c r="DI15">
         <v>4200000.0</v>
       </c>
-      <c r="DI15">
+      <c r="DJ15">
         <v>3000000.0</v>
       </c>
-      <c r="DJ15">
+      <c r="DK15">
         <v>4200000.0</v>
       </c>
-      <c r="DK15">
+      <c r="DL15">
         <v>3700000.0</v>
       </c>
-      <c r="DL15">
+      <c r="DM15">
         <v>3600000.0</v>
       </c>
-      <c r="DM15">
+      <c r="DN15">
         <v>2800000.0</v>
       </c>
-      <c r="DN15">
+      <c r="DO15">
         <v>1800000.0</v>
       </c>
-      <c r="DO15">
+      <c r="DP15">
         <v>1630000.0</v>
       </c>
-      <c r="DP15">
+      <c r="DQ15">
         <v>1500000.0</v>
       </c>
-      <c r="DQ15">
+      <c r="DR15">
         <v>500000.0</v>
       </c>
     </row>
-    <row r="16" spans="1:121">
+    <row r="16" spans="1:122">
       <c r="A16" t="s">
-        <v>196</v>
+        <v>197</v>
       </c>
       <c r="B16"/>
       <c r="C16"/>
       <c r="D16"/>
       <c r="E16"/>
       <c r="F16"/>
       <c r="G16"/>
       <c r="H16"/>
       <c r="I16"/>
       <c r="J16"/>
       <c r="K16"/>
       <c r="L16"/>
-      <c r="M16">
+      <c r="M16"/>
+      <c r="N16">
         <v>14170000.0</v>
       </c>
-      <c r="N16">
+      <c r="O16">
         <v>15361000.0</v>
       </c>
-      <c r="O16">
+      <c r="P16">
         <v>13063000.0</v>
       </c>
-      <c r="P16">
+      <c r="Q16">
         <v>7636000.0</v>
       </c>
-      <c r="Q16">
+      <c r="R16">
         <v>13300000.0</v>
       </c>
-      <c r="R16">
+      <c r="S16">
         <v>9841000.0</v>
       </c>
-      <c r="S16">
+      <c r="T16">
         <v>19470000.0</v>
       </c>
-      <c r="T16">
+      <c r="U16">
         <v>15940000.0</v>
       </c>
-      <c r="U16">
+      <c r="V16">
         <v>10267000.0</v>
       </c>
-      <c r="V16">
+      <c r="W16">
         <v>8431000.0</v>
       </c>
-      <c r="W16">
+      <c r="X16">
         <v>6467000.0</v>
       </c>
-      <c r="X16">
+      <c r="Y16">
         <v>-23630000.0</v>
       </c>
-      <c r="Y16">
+      <c r="Z16">
         <v>-3977000.0</v>
       </c>
-      <c r="Z16">
+      <c r="AA16">
         <v>-13643000.0</v>
       </c>
-      <c r="AA16">
+      <c r="AB16">
         <v>-465000.0</v>
       </c>
-      <c r="AB16">
+      <c r="AC16">
         <v>4975000.0</v>
       </c>
-      <c r="AC16">
+      <c r="AD16">
         <v>-7500000.0</v>
       </c>
-      <c r="AD16">
+      <c r="AE16">
         <v>1228000.0</v>
       </c>
-      <c r="AE16">
+      <c r="AF16">
         <v>9172000.0</v>
       </c>
-      <c r="AF16">
+      <c r="AG16">
         <v>-4697000.0</v>
       </c>
-      <c r="AG16">
+      <c r="AH16">
         <v>-14647000.0</v>
       </c>
-      <c r="AH16">
+      <c r="AI16">
         <v>-14874000.0</v>
       </c>
-      <c r="AI16">
+      <c r="AJ16">
         <v>3345000.0</v>
       </c>
-      <c r="AJ16">
+      <c r="AK16">
         <v>619000.0</v>
       </c>
-      <c r="AK16">
+      <c r="AL16">
         <v>-8130000.0</v>
       </c>
-      <c r="AL16">
+      <c r="AM16">
         <v>1111000.0</v>
       </c>
-      <c r="AM16">
+      <c r="AN16">
         <v>7057000.0</v>
       </c>
-      <c r="AN16">
+      <c r="AO16">
         <v>5042000.0</v>
       </c>
-      <c r="AO16">
+      <c r="AP16">
         <v>4568000.0</v>
       </c>
-      <c r="AP16">
+      <c r="AQ16">
         <v>6848000.0</v>
       </c>
-      <c r="AQ16">
+      <c r="AR16">
         <v>6910000.0</v>
       </c>
-      <c r="AR16">
+      <c r="AS16">
         <v>7312000.0</v>
       </c>
-      <c r="AS16">
+      <c r="AT16">
         <v>8086000.0</v>
       </c>
-      <c r="AT16">
+      <c r="AU16">
         <v>7068000.0</v>
       </c>
-      <c r="AU16">
+      <c r="AV16">
         <v>8128000.0</v>
       </c>
-      <c r="AV16">
+      <c r="AW16">
         <v>6694000.0</v>
       </c>
-      <c r="AW16">
+      <c r="AX16">
         <v>7104000.0</v>
       </c>
-      <c r="AX16">
+      <c r="AY16">
         <v>6766000.0</v>
       </c>
-      <c r="AY16">
+      <c r="AZ16">
         <v>6658000.0</v>
       </c>
-      <c r="AZ16">
+      <c r="BA16">
         <v>6397000.0</v>
       </c>
-      <c r="BA16">
+      <c r="BB16">
         <v>6249000.0</v>
       </c>
-      <c r="BB16">
+      <c r="BC16">
         <v>6472000.0</v>
       </c>
-      <c r="BC16">
+      <c r="BD16">
         <v>6524000.0</v>
       </c>
-      <c r="BD16">
+      <c r="BE16">
         <v>6611000.0</v>
       </c>
-      <c r="BE16">
+      <c r="BF16">
         <v>5916000.0</v>
       </c>
-      <c r="BF16">
+      <c r="BG16">
         <v>5466000.0</v>
       </c>
-      <c r="BG16">
+      <c r="BH16">
         <v>5632000.0</v>
       </c>
-      <c r="BH16">
+      <c r="BI16">
         <v>4836000.0</v>
       </c>
-      <c r="BI16">
+      <c r="BJ16">
         <v>4415000.0</v>
       </c>
-      <c r="BJ16">
+      <c r="BK16">
         <v>4280000.0</v>
       </c>
-      <c r="BK16">
+      <c r="BL16">
         <v>4668000.0</v>
       </c>
-      <c r="BL16">
+      <c r="BM16">
         <v>3467000.0</v>
       </c>
-      <c r="BM16">
+      <c r="BN16">
         <v>3035000.0</v>
       </c>
-      <c r="BN16">
+      <c r="BO16">
         <v>109000.0</v>
       </c>
-      <c r="BO16">
+      <c r="BP16">
         <v>-1868000.0</v>
       </c>
-      <c r="BP16">
+      <c r="BQ16">
         <v>2890000.0</v>
       </c>
-      <c r="BQ16">
+      <c r="BR16">
         <v>2002000.0</v>
       </c>
-      <c r="BR16">
+      <c r="BS16">
         <v>1889000.0</v>
       </c>
-      <c r="BS16">
+      <c r="BT16">
         <v>2832000.0</v>
       </c>
-      <c r="BT16">
+      <c r="BU16">
         <v>4118000.0</v>
       </c>
-      <c r="BU16">
+      <c r="BV16">
         <v>4377000.0</v>
       </c>
-      <c r="BV16">
+      <c r="BW16">
         <v>3921000.0</v>
       </c>
-      <c r="BW16">
+      <c r="BX16">
         <v>3781000.0</v>
       </c>
-      <c r="BX16">
+      <c r="BY16">
         <v>3603000.0</v>
       </c>
-      <c r="BY16">
+      <c r="BZ16">
         <v>4272000.0</v>
       </c>
-      <c r="BZ16">
+      <c r="CA16">
         <v>3780000.0</v>
       </c>
-      <c r="CA16">
+      <c r="CB16">
         <v>5845000.0</v>
       </c>
-      <c r="CB16">
+      <c r="CC16">
         <v>1401000.0</v>
       </c>
-      <c r="CC16">
+      <c r="CD16">
         <v>4075000.0</v>
       </c>
-      <c r="CD16">
+      <c r="CE16">
         <v>1787000.0</v>
       </c>
-      <c r="CE16">
+      <c r="CF16">
         <v>603000.0</v>
       </c>
-      <c r="CF16">
+      <c r="CG16">
         <v>3576000.0</v>
       </c>
-      <c r="CG16">
+      <c r="CH16">
         <v>447000.0</v>
       </c>
-      <c r="CH16">
+      <c r="CI16">
         <v>2236000.0</v>
       </c>
-      <c r="CI16">
+      <c r="CJ16">
         <v>3587000.0</v>
       </c>
-      <c r="CJ16">
+      <c r="CK16">
         <v>20056000.0</v>
       </c>
-      <c r="CK16">
+      <c r="CL16">
         <v>249000.0</v>
       </c>
-      <c r="CL16">
-[...1 lines deleted...]
-      </c>
       <c r="CM16">
+        <v>0.0</v>
+      </c>
+      <c r="CN16">
         <v>907000.0</v>
       </c>
-      <c r="CN16">
+      <c r="CO16">
         <v>1111000.0</v>
       </c>
-      <c r="CO16">
+      <c r="CP16">
         <v>755000.0</v>
       </c>
-      <c r="CP16">
+      <c r="CQ16">
         <v>430000.0</v>
       </c>
-      <c r="CQ16">
+      <c r="CR16">
         <v>188000.0</v>
       </c>
-      <c r="CR16">
-[...1 lines deleted...]
-      </c>
       <c r="CS16">
         <v>0.0</v>
       </c>
       <c r="CT16">
         <v>0.0</v>
       </c>
       <c r="CU16">
+        <v>0.0</v>
+      </c>
+      <c r="CV16">
         <v>275000.0</v>
       </c>
-      <c r="CV16">
+      <c r="CW16">
         <v>-2364000.0</v>
       </c>
-      <c r="CW16">
+      <c r="CX16">
         <v>2364000.0</v>
       </c>
-      <c r="CX16">
+      <c r="CY16">
         <v>2289000.0</v>
       </c>
-      <c r="CY16">
+      <c r="CZ16">
         <v>4766000.0</v>
       </c>
-      <c r="CZ16">
+      <c r="DA16">
         <v>2775000.0</v>
       </c>
-      <c r="DA16">
+      <c r="DB16">
         <v>4260000.0</v>
       </c>
-      <c r="DB16">
+      <c r="DC16">
         <v>4500000.0</v>
       </c>
-      <c r="DC16"/>
       <c r="DD16"/>
       <c r="DE16"/>
       <c r="DF16"/>
       <c r="DG16"/>
       <c r="DH16"/>
       <c r="DI16"/>
       <c r="DJ16"/>
       <c r="DK16"/>
       <c r="DL16"/>
       <c r="DM16"/>
       <c r="DN16"/>
       <c r="DO16"/>
       <c r="DP16"/>
       <c r="DQ16"/>
+      <c r="DR16"/>
     </row>
-    <row r="17" spans="1:121">
+    <row r="17" spans="1:122">
       <c r="A17" t="s">
-        <v>197</v>
+        <v>198</v>
       </c>
       <c r="B17">
+        <v>9780000.0</v>
+      </c>
+      <c r="C17">
         <v>7289000.0</v>
       </c>
-      <c r="C17">
+      <c r="D17">
         <v>14534000.0</v>
       </c>
-      <c r="D17">
+      <c r="E17">
         <v>13614000.0</v>
       </c>
-      <c r="E17">
+      <c r="F17">
         <v>13667000.0</v>
       </c>
-      <c r="F17">
+      <c r="G17">
         <v>13526000.0</v>
       </c>
-      <c r="G17">
+      <c r="H17">
         <v>11654000.0</v>
       </c>
-      <c r="H17">
+      <c r="I17">
         <v>10123000.0</v>
       </c>
-      <c r="I17">
+      <c r="J17">
         <v>8613000.0</v>
       </c>
-      <c r="J17">
+      <c r="K17">
         <v>11536000.0</v>
       </c>
-      <c r="K17">
+      <c r="L17">
         <v>15829000.0</v>
       </c>
-      <c r="L17">
+      <c r="M17">
         <v>12742000.0</v>
       </c>
-      <c r="M17">
+      <c r="N17">
         <v>15682000.0</v>
       </c>
-      <c r="N17">
+      <c r="O17">
         <v>21425000.0</v>
       </c>
-      <c r="O17">
+      <c r="P17">
         <v>14572000.0</v>
       </c>
-      <c r="P17">
+      <c r="Q17">
         <v>9148000.0</v>
       </c>
-      <c r="Q17">
+      <c r="R17">
         <v>14811000.0</v>
       </c>
-      <c r="R17">
+      <c r="S17">
         <v>11353000.0</v>
       </c>
-      <c r="S17">
+      <c r="T17">
         <v>20268000.0</v>
       </c>
-      <c r="T17">
+      <c r="U17">
         <v>16724000.0</v>
       </c>
-      <c r="U17">
+      <c r="V17">
         <v>11592000.0</v>
       </c>
-      <c r="V17">
+      <c r="W17">
         <v>12949000.0</v>
       </c>
-      <c r="W17">
+      <c r="X17">
         <v>8392000.0</v>
       </c>
-      <c r="X17">
+      <c r="Y17">
         <v>-28414000.0</v>
       </c>
-      <c r="Y17">
+      <c r="Z17">
         <v>-3118000.0</v>
       </c>
-      <c r="Z17">
+      <c r="AA17">
         <v>-16250000.0</v>
       </c>
-      <c r="AA17">
+      <c r="AB17">
         <v>2076000.0</v>
       </c>
-      <c r="AB17">
+      <c r="AC17">
         <v>7435000.0</v>
       </c>
-      <c r="AC17">
+      <c r="AD17">
         <v>-8478000.0</v>
       </c>
-      <c r="AD17">
+      <c r="AE17">
         <v>1139000.0</v>
       </c>
-      <c r="AE17">
+      <c r="AF17">
         <v>9865000.0</v>
       </c>
-      <c r="AF17">
+      <c r="AG17">
         <v>-3963000.0</v>
       </c>
-      <c r="AG17">
+      <c r="AH17">
         <v>-13884000.0</v>
       </c>
-      <c r="AH17">
+      <c r="AI17">
         <v>-14874000.0</v>
       </c>
-      <c r="AI17">
+      <c r="AJ17">
         <v>-11046000.0</v>
       </c>
-      <c r="AJ17">
+      <c r="AK17">
         <v>18343000.0</v>
       </c>
-      <c r="AK17">
+      <c r="AL17">
         <v>-8130000.0</v>
       </c>
-      <c r="AL17">
+      <c r="AM17">
         <v>1111000.0</v>
       </c>
-      <c r="AM17">
+      <c r="AN17">
         <v>18473000.0</v>
       </c>
-      <c r="AN17">
+      <c r="AO17">
         <v>5042000.0</v>
       </c>
-      <c r="AO17">
-[...1 lines deleted...]
-      </c>
       <c r="AP17">
         <v>0.0</v>
       </c>
       <c r="AQ17">
+        <v>0.0</v>
+      </c>
+      <c r="AR17">
         <v>29376000.0</v>
       </c>
-      <c r="AR17">
-[...1 lines deleted...]
-      </c>
       <c r="AS17">
         <v>0.0</v>
       </c>
       <c r="AT17">
         <v>0.0</v>
       </c>
       <c r="AU17">
+        <v>0.0</v>
+      </c>
+      <c r="AV17">
         <v>28692000.0</v>
       </c>
-      <c r="AV17">
-[...1 lines deleted...]
-      </c>
       <c r="AW17">
         <v>0.0</v>
       </c>
       <c r="AX17">
         <v>0.0</v>
       </c>
       <c r="AY17">
         <v>0.0</v>
       </c>
       <c r="AZ17">
         <v>0.0</v>
       </c>
       <c r="BA17">
         <v>0.0</v>
       </c>
       <c r="BB17">
         <v>0.0</v>
       </c>
       <c r="BC17">
         <v>0.0</v>
       </c>
       <c r="BD17">
         <v>0.0</v>
       </c>
       <c r="BE17">
@@ -29472,158 +29645,163 @@
       </c>
       <c r="CU17">
         <v>0.0</v>
       </c>
       <c r="CV17">
         <v>0.0</v>
       </c>
       <c r="CW17">
         <v>0.0</v>
       </c>
       <c r="CX17">
         <v>0.0</v>
       </c>
       <c r="CY17">
         <v>0.0</v>
       </c>
       <c r="CZ17">
         <v>0.0</v>
       </c>
       <c r="DA17">
         <v>0.0</v>
       </c>
       <c r="DB17">
         <v>0.0</v>
       </c>
-      <c r="DC17"/>
+      <c r="DC17">
+        <v>0.0</v>
+      </c>
       <c r="DD17"/>
       <c r="DE17"/>
       <c r="DF17"/>
       <c r="DG17"/>
       <c r="DH17"/>
       <c r="DI17"/>
       <c r="DJ17"/>
       <c r="DK17"/>
       <c r="DL17"/>
       <c r="DM17"/>
       <c r="DN17"/>
       <c r="DO17"/>
       <c r="DP17"/>
       <c r="DQ17"/>
+      <c r="DR17"/>
     </row>
-    <row r="18" spans="1:121">
+    <row r="18" spans="1:122">
       <c r="A18" t="s">
-        <v>198</v>
+        <v>199</v>
       </c>
       <c r="B18">
+        <v>57247000.0</v>
+      </c>
+      <c r="C18">
         <v>54059000.0</v>
       </c>
-      <c r="C18">
+      <c r="D18">
         <v>56426000.0</v>
       </c>
-      <c r="D18">
+      <c r="E18">
         <v>55686000.0</v>
       </c>
-      <c r="E18">
+      <c r="F18">
         <v>53370000.0</v>
       </c>
-      <c r="F18">
+      <c r="G18">
         <v>51412000.0</v>
       </c>
-      <c r="G18">
+      <c r="H18">
         <v>52013000.0</v>
       </c>
-      <c r="H18">
+      <c r="I18">
         <v>52737000.0</v>
       </c>
-      <c r="I18">
+      <c r="J18">
         <v>49868000.0</v>
       </c>
-      <c r="J18">
+      <c r="K18">
         <v>47917000.0</v>
       </c>
-      <c r="K18">
+      <c r="L18">
         <v>49018000.0</v>
       </c>
-      <c r="L18">
+      <c r="M18">
         <v>48784000.0</v>
       </c>
-      <c r="M18">
+      <c r="N18">
         <v>46691000.0</v>
       </c>
-      <c r="N18">
+      <c r="O18">
         <v>44334000.0</v>
       </c>
-      <c r="O18">
+      <c r="P18">
         <v>43587000.0</v>
       </c>
-      <c r="P18">
+      <c r="Q18">
         <v>42040000.0</v>
       </c>
-      <c r="Q18">
+      <c r="R18">
         <v>38881000.0</v>
       </c>
-      <c r="R18">
+      <c r="S18">
         <v>35928000.0</v>
       </c>
-      <c r="S18">
+      <c r="T18">
         <v>35591000.0</v>
       </c>
-      <c r="T18">
+      <c r="U18">
         <v>34071000.0</v>
       </c>
-      <c r="U18">
+      <c r="V18">
         <v>29491000.0</v>
       </c>
-      <c r="V18">
+      <c r="W18">
         <v>28673000.0</v>
       </c>
-      <c r="W18">
+      <c r="X18">
         <v>28460000.0</v>
       </c>
-      <c r="X18">
+      <c r="Y18">
         <v>29056000.0</v>
       </c>
-      <c r="Y18">
+      <c r="Z18">
         <v>26753000.0</v>
       </c>
-      <c r="Z18">
+      <c r="AA18">
         <v>26542000.0</v>
       </c>
-      <c r="AA18">
+      <c r="AB18">
         <v>26587000.0</v>
       </c>
-      <c r="AB18">
+      <c r="AC18">
         <v>25415000.0</v>
       </c>
-      <c r="AC18">
+      <c r="AD18">
         <v>23194000.0</v>
       </c>
-      <c r="AD18">
+      <c r="AE18">
         <v>22321000.0</v>
       </c>
-      <c r="AE18"/>
       <c r="AF18"/>
       <c r="AG18"/>
       <c r="AH18"/>
       <c r="AI18"/>
       <c r="AJ18"/>
       <c r="AK18"/>
       <c r="AL18"/>
       <c r="AM18"/>
       <c r="AN18"/>
       <c r="AO18"/>
       <c r="AP18"/>
       <c r="AQ18"/>
       <c r="AR18"/>
       <c r="AS18"/>
       <c r="AT18"/>
       <c r="AU18"/>
       <c r="AV18"/>
       <c r="AW18"/>
       <c r="AX18"/>
       <c r="AY18"/>
       <c r="AZ18"/>
       <c r="BA18"/>
       <c r="BB18"/>
       <c r="BC18"/>
       <c r="BD18"/>
@@ -29670,54 +29848,55 @@
       <c r="CS18"/>
       <c r="CT18"/>
       <c r="CU18"/>
       <c r="CV18"/>
       <c r="CW18"/>
       <c r="CX18"/>
       <c r="CY18"/>
       <c r="CZ18"/>
       <c r="DA18"/>
       <c r="DB18"/>
       <c r="DC18"/>
       <c r="DD18"/>
       <c r="DE18"/>
       <c r="DF18"/>
       <c r="DG18"/>
       <c r="DH18"/>
       <c r="DI18"/>
       <c r="DJ18"/>
       <c r="DK18"/>
       <c r="DL18"/>
       <c r="DM18"/>
       <c r="DN18"/>
       <c r="DO18"/>
       <c r="DP18"/>
       <c r="DQ18"/>
+      <c r="DR18"/>
     </row>
-    <row r="19" spans="1:121">
+    <row r="19" spans="1:122">
       <c r="A19" t="s">
-        <v>199</v>
+        <v>200</v>
       </c>
       <c r="B19"/>
       <c r="C19"/>
       <c r="D19"/>
       <c r="E19"/>
       <c r="F19"/>
       <c r="G19"/>
       <c r="H19"/>
       <c r="I19"/>
       <c r="J19"/>
       <c r="K19"/>
       <c r="L19"/>
       <c r="M19"/>
       <c r="N19"/>
       <c r="O19"/>
       <c r="P19"/>
       <c r="Q19"/>
       <c r="R19"/>
       <c r="S19"/>
       <c r="T19"/>
       <c r="U19"/>
       <c r="V19"/>
       <c r="W19"/>
       <c r="X19"/>
       <c r="Y19"/>
@@ -29795,138 +29974,137 @@
       <c r="CS19"/>
       <c r="CT19"/>
       <c r="CU19"/>
       <c r="CV19"/>
       <c r="CW19"/>
       <c r="CX19"/>
       <c r="CY19"/>
       <c r="CZ19"/>
       <c r="DA19"/>
       <c r="DB19"/>
       <c r="DC19"/>
       <c r="DD19"/>
       <c r="DE19"/>
       <c r="DF19"/>
       <c r="DG19"/>
       <c r="DH19"/>
       <c r="DI19"/>
       <c r="DJ19"/>
       <c r="DK19"/>
       <c r="DL19"/>
       <c r="DM19"/>
       <c r="DN19"/>
       <c r="DO19"/>
       <c r="DP19"/>
       <c r="DQ19"/>
+      <c r="DR19"/>
     </row>
-    <row r="20" spans="1:121">
+    <row r="20" spans="1:122">
       <c r="A20" t="s">
-        <v>200</v>
+        <v>201</v>
       </c>
       <c r="B20"/>
       <c r="C20"/>
       <c r="D20"/>
       <c r="E20"/>
       <c r="F20"/>
       <c r="G20"/>
       <c r="H20"/>
       <c r="I20"/>
       <c r="J20"/>
       <c r="K20"/>
       <c r="L20"/>
       <c r="M20"/>
       <c r="N20"/>
       <c r="O20"/>
       <c r="P20"/>
       <c r="Q20"/>
       <c r="R20"/>
       <c r="S20"/>
       <c r="T20"/>
       <c r="U20"/>
       <c r="V20"/>
       <c r="W20"/>
       <c r="X20"/>
       <c r="Y20"/>
       <c r="Z20"/>
       <c r="AA20"/>
       <c r="AB20"/>
       <c r="AC20"/>
       <c r="AD20"/>
-      <c r="AE20">
-[...1 lines deleted...]
-      </c>
+      <c r="AE20"/>
       <c r="AF20">
         <v>0.0</v>
       </c>
       <c r="AG20">
         <v>0.0</v>
       </c>
       <c r="AH20">
         <v>0.0</v>
       </c>
       <c r="AI20">
         <v>0.0</v>
       </c>
       <c r="AJ20">
         <v>0.0</v>
       </c>
       <c r="AK20">
         <v>0.0</v>
       </c>
       <c r="AL20">
         <v>0.0</v>
       </c>
       <c r="AM20">
+        <v>0.0</v>
+      </c>
+      <c r="AN20">
         <v>5099000.0</v>
       </c>
-      <c r="AN20">
-[...1 lines deleted...]
-      </c>
       <c r="AO20">
         <v>0.0</v>
       </c>
       <c r="AP20">
         <v>0.0</v>
       </c>
       <c r="AQ20">
+        <v>0.0</v>
+      </c>
+      <c r="AR20">
         <v>5099000.0</v>
       </c>
-      <c r="AR20">
-[...1 lines deleted...]
-      </c>
       <c r="AS20">
         <v>0.0</v>
       </c>
       <c r="AT20">
         <v>0.0</v>
       </c>
       <c r="AU20">
+        <v>0.0</v>
+      </c>
+      <c r="AV20">
         <v>5099000.0</v>
       </c>
-      <c r="AV20">
-[...1 lines deleted...]
-      </c>
       <c r="AW20">
         <v>0.0</v>
       </c>
       <c r="AX20">
         <v>0.0</v>
       </c>
       <c r="AY20">
         <v>0.0</v>
       </c>
       <c r="AZ20">
         <v>0.0</v>
       </c>
       <c r="BA20">
         <v>0.0</v>
       </c>
       <c r="BB20">
         <v>0.0</v>
       </c>
       <c r="BC20">
         <v>0.0</v>
       </c>
       <c r="BD20">
         <v>0.0</v>
       </c>
       <c r="BE20">
@@ -30057,467 +30235,471 @@
       </c>
       <c r="CU20">
         <v>0.0</v>
       </c>
       <c r="CV20">
         <v>0.0</v>
       </c>
       <c r="CW20">
         <v>0.0</v>
       </c>
       <c r="CX20">
         <v>0.0</v>
       </c>
       <c r="CY20">
         <v>0.0</v>
       </c>
       <c r="CZ20">
         <v>0.0</v>
       </c>
       <c r="DA20">
         <v>0.0</v>
       </c>
       <c r="DB20">
         <v>0.0</v>
       </c>
-      <c r="DC20"/>
+      <c r="DC20">
+        <v>0.0</v>
+      </c>
       <c r="DD20"/>
       <c r="DE20"/>
       <c r="DF20"/>
       <c r="DG20"/>
       <c r="DH20"/>
       <c r="DI20"/>
       <c r="DJ20"/>
       <c r="DK20"/>
       <c r="DL20"/>
       <c r="DM20"/>
       <c r="DN20"/>
       <c r="DO20"/>
       <c r="DP20"/>
       <c r="DQ20"/>
+      <c r="DR20"/>
     </row>
-    <row r="21" spans="1:121">
+    <row r="21" spans="1:122">
       <c r="A21" t="s">
-        <v>201</v>
+        <v>202</v>
       </c>
       <c r="B21">
+        <v>41627000.0</v>
+      </c>
+      <c r="C21">
         <v>36626000.0</v>
       </c>
-      <c r="C21">
+      <c r="D21">
         <v>45955000.0</v>
       </c>
-      <c r="D21">
+      <c r="E21">
         <v>19476000.0</v>
       </c>
-      <c r="E21">
+      <c r="F21">
         <v>19472000.0</v>
       </c>
-      <c r="F21">
+      <c r="G21">
         <v>20239000.0</v>
       </c>
-      <c r="G21">
+      <c r="H21">
         <v>18469000.0</v>
       </c>
-      <c r="H21">
+      <c r="I21">
         <v>14178000.0</v>
       </c>
-      <c r="I21">
+      <c r="J21">
         <v>12395000.0</v>
       </c>
-      <c r="J21">
+      <c r="K21">
         <v>17894000.0</v>
       </c>
-      <c r="K21">
+      <c r="L21">
         <v>22157000.0</v>
       </c>
-      <c r="L21">
+      <c r="M21">
         <v>19469000.0</v>
       </c>
-      <c r="M21">
+      <c r="N21">
         <v>21154000.0</v>
       </c>
-      <c r="N21">
+      <c r="O21">
         <v>23255000.0</v>
       </c>
-      <c r="O21">
+      <c r="P21">
         <v>19646000.0</v>
       </c>
-      <c r="P21">
+      <c r="Q21">
         <v>12353000.0</v>
       </c>
-      <c r="Q21">
+      <c r="R21">
         <v>19667000.0</v>
       </c>
-      <c r="R21">
+      <c r="S21">
         <v>16184000.0</v>
       </c>
-      <c r="S21">
+      <c r="T21">
         <v>27912000.0</v>
       </c>
-      <c r="T21">
+      <c r="U21">
         <v>22891000.0</v>
       </c>
-      <c r="U21">
+      <c r="V21">
         <v>18120000.0</v>
       </c>
-      <c r="V21">
+      <c r="W21">
         <v>12949000.0</v>
       </c>
-      <c r="W21">
+      <c r="X21">
         <v>10801000.0</v>
       </c>
-      <c r="X21">
+      <c r="Y21">
         <v>-28414000.0</v>
       </c>
-      <c r="Y21">
+      <c r="Z21">
         <v>-3118000.0</v>
       </c>
-      <c r="Z21">
+      <c r="AA21">
         <v>-16250000.0</v>
       </c>
-      <c r="AA21">
+      <c r="AB21">
         <v>2076000.0</v>
       </c>
-      <c r="AB21">
+      <c r="AC21">
         <v>7600000.0</v>
       </c>
-      <c r="AC21">
+      <c r="AD21">
         <v>-8478000.0</v>
       </c>
-      <c r="AD21">
+      <c r="AE21">
         <v>1139000.0</v>
       </c>
-      <c r="AE21">
+      <c r="AF21">
         <v>14712000.0</v>
       </c>
-      <c r="AF21">
+      <c r="AG21">
         <v>-3963000.0</v>
       </c>
-      <c r="AG21">
+      <c r="AH21">
         <v>-17905000.0</v>
       </c>
-      <c r="AH21">
+      <c r="AI21">
         <v>-3566000.0</v>
       </c>
-      <c r="AI21">
+      <c r="AJ21">
         <v>-17737000.0</v>
       </c>
-      <c r="AJ21">
+      <c r="AK21">
         <v>-1644000.0</v>
       </c>
-      <c r="AK21">
+      <c r="AL21">
         <v>-3291000.0</v>
       </c>
-      <c r="AL21">
+      <c r="AM21">
         <v>-861000.0</v>
       </c>
-      <c r="AM21">
+      <c r="AN21">
         <v>52957000.0</v>
       </c>
-      <c r="AN21">
+      <c r="AO21">
         <v>5043000.0</v>
       </c>
-      <c r="AO21">
+      <c r="AP21">
         <v>4568000.0</v>
       </c>
-      <c r="AP21">
+      <c r="AQ21">
         <v>6848000.0</v>
       </c>
-      <c r="AQ21">
+      <c r="AR21">
         <v>6910000.0</v>
       </c>
-      <c r="AR21">
+      <c r="AS21">
         <v>7312000.0</v>
       </c>
-      <c r="AS21">
+      <c r="AT21">
         <v>8086000.0</v>
       </c>
-      <c r="AT21">
+      <c r="AU21">
         <v>7068000.0</v>
       </c>
-      <c r="AU21">
+      <c r="AV21">
         <v>8128000.0</v>
       </c>
-      <c r="AV21">
+      <c r="AW21">
         <v>6694000.0</v>
       </c>
-      <c r="AW21">
+      <c r="AX21">
         <v>7105000.0</v>
       </c>
-      <c r="AX21">
+      <c r="AY21">
         <v>6766000.0</v>
       </c>
-      <c r="AY21">
+      <c r="AZ21">
         <v>6658000.0</v>
       </c>
-      <c r="AZ21">
+      <c r="BA21">
         <v>6397000.0</v>
       </c>
-      <c r="BA21">
+      <c r="BB21">
         <v>6249000.0</v>
       </c>
-      <c r="BB21">
+      <c r="BC21">
         <v>6472000.0</v>
       </c>
-      <c r="BC21">
+      <c r="BD21">
         <v>19777000.0</v>
       </c>
-      <c r="BD21">
+      <c r="BE21">
         <v>6611000.0</v>
       </c>
-      <c r="BE21">
+      <c r="BF21">
         <v>5917000.0</v>
       </c>
-      <c r="BF21">
+      <c r="BG21">
         <v>5466000.0</v>
       </c>
-      <c r="BG21">
+      <c r="BH21">
         <v>5066000.0</v>
       </c>
-      <c r="BH21">
+      <c r="BI21">
         <v>1376000.0</v>
       </c>
-      <c r="BI21">
+      <c r="BJ21">
         <v>1479000.0</v>
       </c>
-      <c r="BJ21">
+      <c r="BK21">
         <v>2841000.0</v>
       </c>
-      <c r="BK21">
+      <c r="BL21">
         <v>2335000.0</v>
       </c>
-      <c r="BL21">
+      <c r="BM21">
         <v>2368000.0</v>
       </c>
-      <c r="BM21">
+      <c r="BN21">
         <v>2940000.0</v>
       </c>
-      <c r="BN21">
+      <c r="BO21">
         <v>109000.0</v>
       </c>
-      <c r="BO21">
+      <c r="BP21">
         <v>2154000.0</v>
       </c>
-      <c r="BP21">
+      <c r="BQ21">
         <v>2001000.0</v>
       </c>
-      <c r="BQ21">
+      <c r="BR21">
         <v>2116000.0</v>
       </c>
-      <c r="BR21">
+      <c r="BS21">
         <v>1909000.0</v>
       </c>
-      <c r="BS21">
+      <c r="BT21">
         <v>2674000.0</v>
       </c>
-      <c r="BT21">
+      <c r="BU21">
         <v>4118000.0</v>
       </c>
-      <c r="BU21">
+      <c r="BV21">
         <v>4377000.0</v>
       </c>
-      <c r="BV21">
+      <c r="BW21">
         <v>3397000.0</v>
       </c>
-      <c r="BW21">
+      <c r="BX21">
         <v>3781000.0</v>
       </c>
-      <c r="BX21">
+      <c r="BY21">
         <v>3602000.0</v>
       </c>
-      <c r="BY21">
+      <c r="BZ21">
         <v>4272000.0</v>
       </c>
-      <c r="BZ21">
+      <c r="CA21">
         <v>-394969.0</v>
       </c>
-      <c r="CA21">
+      <c r="CB21">
         <v>5844924.0</v>
       </c>
-      <c r="CB21">
+      <c r="CC21">
         <v>2691137.0</v>
       </c>
-      <c r="CC21">
+      <c r="CD21">
         <v>5381045.0</v>
       </c>
-      <c r="CD21">
+      <c r="CE21">
         <v>2787741.0</v>
       </c>
-      <c r="CE21">
+      <c r="CF21">
         <v>1024619.0</v>
       </c>
-      <c r="CF21">
+      <c r="CG21">
         <v>3871924.0</v>
       </c>
-      <c r="CG21">
+      <c r="CH21">
         <v>1131714.0</v>
       </c>
-      <c r="CH21">
+      <c r="CI21">
         <v>2792340.0</v>
       </c>
-      <c r="CI21">
+      <c r="CJ21">
         <v>7618000.0</v>
       </c>
-      <c r="CJ21">
+      <c r="CK21">
         <v>20621503.0</v>
       </c>
-      <c r="CK21">
+      <c r="CL21">
         <v>1311860.0</v>
       </c>
-      <c r="CL21">
+      <c r="CM21">
         <v>-1334587.0</v>
       </c>
-      <c r="CM21">
+      <c r="CN21">
         <v>-309781.0</v>
       </c>
-      <c r="CN21">
+      <c r="CO21">
         <v>1164515.0</v>
       </c>
-      <c r="CO21">
+      <c r="CP21">
         <v>764424.0</v>
       </c>
-      <c r="CP21">
+      <c r="CQ21">
         <v>440019.0</v>
       </c>
-      <c r="CQ21">
+      <c r="CR21">
         <v>204501.0</v>
       </c>
-      <c r="CR21">
+      <c r="CS21">
         <v>-8315417.0</v>
       </c>
-      <c r="CS21">
+      <c r="CT21">
         <v>-3007218.0</v>
       </c>
-      <c r="CT21">
+      <c r="CU21">
         <v>-1408827.0</v>
       </c>
-      <c r="CU21">
+      <c r="CV21">
         <v>7132000.0</v>
       </c>
-      <c r="CV21">
+      <c r="CW21">
         <v>-9051852.0</v>
       </c>
-      <c r="CW21">
+      <c r="CX21">
         <v>2379015.0</v>
       </c>
-      <c r="CX21">
+      <c r="CY21">
         <v>2326346.0</v>
       </c>
-      <c r="CY21">
+      <c r="CZ21">
         <v>7308000.0</v>
       </c>
-      <c r="CZ21">
+      <c r="DA21">
         <v>2616673.0</v>
       </c>
-      <c r="DA21">
+      <c r="DB21">
         <v>4200600.0</v>
       </c>
-      <c r="DB21">
+      <c r="DC21">
         <v>4500095.0</v>
       </c>
-      <c r="DC21">
+      <c r="DD21">
         <v>-5700000.0</v>
       </c>
-      <c r="DD21">
+      <c r="DE21">
         <v>6000000.0</v>
       </c>
-      <c r="DE21">
+      <c r="DF21">
         <v>5100000.0</v>
       </c>
-      <c r="DF21">
+      <c r="DG21">
         <v>4534693.0</v>
       </c>
-      <c r="DG21">
+      <c r="DH21">
         <v>200000.0</v>
       </c>
-      <c r="DH21">
+      <c r="DI21">
         <v>4200000.0</v>
       </c>
-      <c r="DI21">
+      <c r="DJ21">
         <v>2900000.0</v>
       </c>
-      <c r="DJ21">
+      <c r="DK21">
         <v>4200000.0</v>
       </c>
-      <c r="DK21">
+      <c r="DL21">
         <v>3700000.0</v>
       </c>
-      <c r="DL21">
+      <c r="DM21">
         <v>3600000.0</v>
       </c>
-      <c r="DM21">
+      <c r="DN21">
         <v>3100000.0</v>
       </c>
-      <c r="DN21">
+      <c r="DO21">
         <v>1800000.0</v>
       </c>
-      <c r="DO21">
+      <c r="DP21">
         <v>1680000.0</v>
       </c>
-      <c r="DP21">
+      <c r="DQ21">
         <v>1500000.0</v>
       </c>
-      <c r="DQ21">
+      <c r="DR21">
         <v>500000.0</v>
       </c>
     </row>
-    <row r="22" spans="1:121">
+    <row r="22" spans="1:122">
       <c r="A22" t="s">
-        <v>202</v>
+        <v>203</v>
       </c>
       <c r="B22"/>
       <c r="C22"/>
       <c r="D22"/>
       <c r="E22"/>
       <c r="F22"/>
       <c r="G22"/>
       <c r="H22"/>
       <c r="I22"/>
       <c r="J22"/>
       <c r="K22"/>
       <c r="L22"/>
       <c r="M22"/>
       <c r="N22"/>
       <c r="O22"/>
       <c r="P22"/>
       <c r="Q22"/>
       <c r="R22"/>
       <c r="S22"/>
       <c r="T22"/>
       <c r="U22"/>
       <c r="V22"/>
       <c r="W22"/>
       <c r="X22"/>
       <c r="Y22"/>
       <c r="Z22"/>
       <c r="AA22"/>
       <c r="AB22"/>
       <c r="AC22"/>
       <c r="AD22"/>
-      <c r="AE22">
-[...1 lines deleted...]
-      </c>
+      <c r="AE22"/>
       <c r="AF22">
         <v>0.0</v>
       </c>
       <c r="AG22">
         <v>0.0</v>
       </c>
       <c r="AH22">
         <v>0.0</v>
       </c>
       <c r="AI22">
         <v>0.0</v>
       </c>
       <c r="AJ22">
         <v>0.0</v>
       </c>
       <c r="AK22">
         <v>0.0</v>
       </c>
       <c r="AL22">
         <v>0.0</v>
       </c>
       <c r="AM22">
         <v>0.0</v>
       </c>
       <c r="AN22">
@@ -30699,434 +30881,440 @@
       </c>
       <c r="CU22">
         <v>0.0</v>
       </c>
       <c r="CV22">
         <v>0.0</v>
       </c>
       <c r="CW22">
         <v>0.0</v>
       </c>
       <c r="CX22">
         <v>0.0</v>
       </c>
       <c r="CY22">
         <v>0.0</v>
       </c>
       <c r="CZ22">
         <v>0.0</v>
       </c>
       <c r="DA22">
         <v>0.0</v>
       </c>
       <c r="DB22">
         <v>0.0</v>
       </c>
-      <c r="DC22"/>
+      <c r="DC22">
+        <v>0.0</v>
+      </c>
       <c r="DD22"/>
       <c r="DE22"/>
       <c r="DF22"/>
       <c r="DG22"/>
       <c r="DH22"/>
       <c r="DI22"/>
       <c r="DJ22"/>
       <c r="DK22"/>
       <c r="DL22"/>
       <c r="DM22"/>
       <c r="DN22"/>
       <c r="DO22"/>
       <c r="DP22"/>
       <c r="DQ22"/>
+      <c r="DR22"/>
     </row>
-    <row r="23" spans="1:121">
+    <row r="23" spans="1:122">
       <c r="A23" t="s">
-        <v>203</v>
+        <v>204</v>
       </c>
       <c r="B23">
+        <v>47226000.0</v>
+      </c>
+      <c r="C23">
         <v>44850000.0</v>
       </c>
-      <c r="C23">
+      <c r="D23">
         <v>49864000.0</v>
       </c>
-      <c r="D23">
+      <c r="E23">
         <v>59831000.0</v>
       </c>
-      <c r="E23">
+      <c r="F23">
         <v>62531000.0</v>
       </c>
-      <c r="F23">
+      <c r="G23">
         <v>62431000.0</v>
       </c>
-      <c r="G23">
+      <c r="H23">
         <v>64779000.0</v>
       </c>
-      <c r="H23">
+      <c r="I23">
         <v>58374000.0</v>
       </c>
-      <c r="I23">
+      <c r="J23">
         <v>55057000.0</v>
       </c>
-      <c r="J23">
+      <c r="K23">
         <v>52109000.0</v>
       </c>
-      <c r="K23">
+      <c r="L23">
         <v>46079000.0</v>
       </c>
-      <c r="L23">
+      <c r="M23">
         <v>46669000.0</v>
       </c>
-      <c r="M23">
+      <c r="N23">
         <v>38566000.0</v>
       </c>
-      <c r="N23">
+      <c r="O23">
         <v>31163000.0</v>
       </c>
-      <c r="O23">
+      <c r="P23">
         <v>32268000.0</v>
       </c>
-      <c r="P23">
+      <c r="Q23">
         <v>35452000.0</v>
       </c>
-      <c r="Q23">
+      <c r="R23">
         <v>31812000.0</v>
       </c>
-      <c r="R23">
+      <c r="S23">
         <v>25738000.0</v>
       </c>
-      <c r="S23">
+      <c r="T23">
         <v>26745000.0</v>
       </c>
-      <c r="T23">
+      <c r="U23">
         <v>23430000.0</v>
       </c>
-      <c r="U23">
+      <c r="V23">
         <v>22953000.0</v>
       </c>
-      <c r="V23">
+      <c r="W23">
         <v>24207000.0</v>
       </c>
-      <c r="W23">
+      <c r="X23">
         <v>28222000.0</v>
       </c>
-      <c r="X23">
+      <c r="Y23">
         <v>72105000.0</v>
       </c>
-      <c r="Y23">
+      <c r="Z23">
         <v>39755000.0</v>
       </c>
-      <c r="Z23">
+      <c r="AA23">
         <v>48257000.0</v>
       </c>
-      <c r="AA23">
+      <c r="AB23">
         <v>33481000.0</v>
       </c>
-      <c r="AB23">
+      <c r="AC23">
         <v>32965000.0</v>
       </c>
-      <c r="AC23">
+      <c r="AD23">
         <v>40602000.0</v>
       </c>
-      <c r="AD23">
+      <c r="AE23">
         <v>31909000.0</v>
       </c>
-      <c r="AE23">
+      <c r="AF23">
         <v>15278000.0</v>
       </c>
-      <c r="AF23">
+      <c r="AG23">
         <v>45255000.0</v>
       </c>
-      <c r="AG23">
+      <c r="AH23">
         <v>53558000.0</v>
       </c>
-      <c r="AH23">
+      <c r="AI23">
         <v>7539000.0</v>
       </c>
-      <c r="AI23">
+      <c r="AJ23">
         <v>7712000.0</v>
       </c>
-      <c r="AJ23">
+      <c r="AK23">
         <v>7155000.0</v>
       </c>
-      <c r="AK23">
+      <c r="AL23">
         <v>7090000.0</v>
       </c>
-      <c r="AL23">
+      <c r="AM23">
         <v>5559000.0</v>
       </c>
-      <c r="AM23">
+      <c r="AN23">
         <v>13199000.0</v>
       </c>
-      <c r="AN23">
+      <c r="AO23">
         <v>7979000.0</v>
       </c>
-      <c r="AO23">
+      <c r="AP23">
         <v>7259000.0</v>
       </c>
-      <c r="AP23">
+      <c r="AQ23">
         <v>6987000.0</v>
       </c>
-      <c r="AQ23">
+      <c r="AR23">
         <v>5995000.0</v>
       </c>
-      <c r="AR23">
+      <c r="AS23">
         <v>6550000.0</v>
       </c>
-      <c r="AS23">
+      <c r="AT23">
         <v>6618000.0</v>
       </c>
-      <c r="AT23">
+      <c r="AU23">
         <v>6983000.0</v>
       </c>
-      <c r="AU23">
+      <c r="AV23">
         <v>8157000.0</v>
       </c>
-      <c r="AV23">
+      <c r="AW23">
         <v>6287000.0</v>
       </c>
-      <c r="AW23">
+      <c r="AX23">
         <v>6180000.0</v>
       </c>
-      <c r="AX23">
+      <c r="AY23">
         <v>5776000.0</v>
       </c>
-      <c r="AY23">
+      <c r="AZ23">
         <v>6584000.0</v>
       </c>
-      <c r="AZ23">
+      <c r="BA23">
         <v>5162000.0</v>
       </c>
-      <c r="BA23">
+      <c r="BB23">
         <v>6093000.0</v>
       </c>
-      <c r="BB23">
+      <c r="BC23">
         <v>6034000.0</v>
       </c>
-      <c r="BC23">
+      <c r="BD23">
         <v>5439000.0</v>
       </c>
-      <c r="BD23">
+      <c r="BE23">
         <v>6042000.0</v>
       </c>
-      <c r="BE23">
+      <c r="BF23">
         <v>6613000.0</v>
       </c>
-      <c r="BF23">
+      <c r="BG23">
         <v>6542000.0</v>
       </c>
-      <c r="BG23">
+      <c r="BH23">
         <v>6353000.0</v>
       </c>
-      <c r="BH23">
+      <c r="BI23">
         <v>6871000.0</v>
       </c>
-      <c r="BI23">
+      <c r="BJ23">
         <v>7260000.0</v>
       </c>
-      <c r="BJ23">
+      <c r="BK23">
         <v>7165000.0</v>
       </c>
-      <c r="BK23">
+      <c r="BL23">
         <v>7021000.0</v>
       </c>
-      <c r="BL23">
+      <c r="BM23">
         <v>8525000.0</v>
       </c>
-      <c r="BM23">
+      <c r="BN23">
         <v>7571000.0</v>
       </c>
-      <c r="BN23">
+      <c r="BO23">
         <v>9917000.0</v>
       </c>
-      <c r="BO23">
+      <c r="BP23">
         <v>8661000.0</v>
       </c>
-      <c r="BP23">
+      <c r="BQ23">
         <v>9158000.0</v>
       </c>
-      <c r="BQ23">
+      <c r="BR23">
         <v>9261000.0</v>
       </c>
-      <c r="BR23">
+      <c r="BS23">
         <v>9524000.0</v>
       </c>
-      <c r="BS23">
+      <c r="BT23">
         <v>9852000.0</v>
       </c>
-      <c r="BT23">
+      <c r="BU23">
         <v>9113000.0</v>
       </c>
-      <c r="BU23">
+      <c r="BV23">
         <v>10215000.0</v>
       </c>
-      <c r="BV23">
+      <c r="BW23">
         <v>11850000.0</v>
       </c>
-      <c r="BW23">
+      <c r="BX23">
         <v>12468000.0</v>
       </c>
-      <c r="BX23">
+      <c r="BY23">
         <v>12648000.0</v>
       </c>
-      <c r="BY23">
+      <c r="BZ23">
         <v>12097729.0</v>
       </c>
-      <c r="BZ23">
+      <c r="CA23">
         <v>11324685.0</v>
       </c>
-      <c r="CA23">
+      <c r="CB23">
         <v>4031974.0</v>
       </c>
-      <c r="CB23">
+      <c r="CC23">
         <v>8630863.0</v>
       </c>
-      <c r="CC23">
+      <c r="CD23">
         <v>8704113.0</v>
       </c>
-      <c r="CD23">
+      <c r="CE23">
         <v>7842372.0</v>
       </c>
-      <c r="CE23">
+      <c r="CF23">
         <v>11776661.0</v>
       </c>
-      <c r="CF23">
+      <c r="CG23">
         <v>12075434.0</v>
       </c>
-      <c r="CG23">
+      <c r="CH23">
         <v>13840945.0</v>
       </c>
-      <c r="CH23">
+      <c r="CI23">
         <v>13134564.0</v>
       </c>
-      <c r="CI23">
-[...1 lines deleted...]
-      </c>
       <c r="CJ23">
+        <v>0.0</v>
+      </c>
+      <c r="CK23">
         <v>9499129.0</v>
       </c>
-      <c r="CK23">
+      <c r="CL23">
         <v>9630234.0</v>
       </c>
-      <c r="CL23">
+      <c r="CM23">
         <v>8384143.0</v>
       </c>
-      <c r="CM23">
+      <c r="CN23">
         <v>8325286.0</v>
       </c>
-      <c r="CN23">
+      <c r="CO23">
         <v>6522319.0</v>
       </c>
-      <c r="CO23">
+      <c r="CP23">
         <v>7422411.0</v>
       </c>
-      <c r="CP23">
+      <c r="CQ23">
         <v>7533248.0</v>
       </c>
-      <c r="CQ23">
+      <c r="CR23">
         <v>4479091.0</v>
       </c>
-      <c r="CR23">
+      <c r="CS23">
         <v>17197613.0</v>
       </c>
-      <c r="CS23">
+      <c r="CT23">
         <v>12695438.0</v>
       </c>
-      <c r="CT23">
+      <c r="CU23">
         <v>12408711.0</v>
       </c>
-      <c r="CU23">
-[...1 lines deleted...]
-      </c>
       <c r="CV23">
+        <v>0.0</v>
+      </c>
+      <c r="CW23">
         <v>15519761.0</v>
       </c>
-      <c r="CW23">
+      <c r="CX23">
         <v>10432864.0</v>
       </c>
-      <c r="CX23">
+      <c r="CY23">
         <v>12452211.0</v>
       </c>
-      <c r="CY23">
-[...1 lines deleted...]
-      </c>
       <c r="CZ23">
+        <v>0.0</v>
+      </c>
+      <c r="DA23">
         <v>13210961.0</v>
       </c>
-      <c r="DA23">
+      <c r="DB23">
         <v>11650787.0</v>
       </c>
-      <c r="DB23">
+      <c r="DC23">
         <v>11378106.0</v>
       </c>
-      <c r="DC23">
+      <c r="DD23">
         <v>10700000.0</v>
       </c>
-      <c r="DD23">
+      <c r="DE23">
         <v>9600000.0</v>
       </c>
-      <c r="DE23">
+      <c r="DF23">
         <v>9100000.0</v>
       </c>
-      <c r="DF23">
+      <c r="DG23">
         <v>7938220.0</v>
       </c>
-      <c r="DG23">
+      <c r="DH23">
         <v>8300000.0</v>
       </c>
-      <c r="DH23">
+      <c r="DI23">
         <v>6800000.0</v>
       </c>
-      <c r="DI23">
+      <c r="DJ23">
         <v>8200000.0</v>
       </c>
-      <c r="DJ23">
+      <c r="DK23">
         <v>6000000.0</v>
       </c>
-      <c r="DK23">
+      <c r="DL23">
         <v>4300000.0</v>
       </c>
-      <c r="DL23">
+      <c r="DM23">
         <v>3500000.0</v>
       </c>
-      <c r="DM23">
+      <c r="DN23">
         <v>3600000.0</v>
       </c>
-      <c r="DN23">
+      <c r="DO23">
         <v>3500000.0</v>
       </c>
-      <c r="DO23">
+      <c r="DP23">
         <v>3140000.0</v>
       </c>
-      <c r="DP23">
+      <c r="DQ23">
         <v>3200000.0</v>
       </c>
-      <c r="DQ23">
+      <c r="DR23">
         <v>1100000.0</v>
       </c>
     </row>
-    <row r="24" spans="1:121">
+    <row r="24" spans="1:122">
       <c r="A24" t="s">
-        <v>204</v>
+        <v>205</v>
       </c>
       <c r="B24"/>
       <c r="C24"/>
       <c r="D24"/>
       <c r="E24"/>
       <c r="F24"/>
       <c r="G24"/>
       <c r="H24"/>
       <c r="I24"/>
       <c r="J24"/>
       <c r="K24"/>
       <c r="L24"/>
       <c r="M24"/>
       <c r="N24"/>
       <c r="O24"/>
       <c r="P24"/>
       <c r="Q24"/>
       <c r="R24"/>
       <c r="S24"/>
       <c r="T24"/>
       <c r="U24"/>
       <c r="V24"/>
       <c r="W24"/>
       <c r="X24"/>
       <c r="Y24"/>
@@ -31204,446 +31392,448 @@
       <c r="CS24"/>
       <c r="CT24"/>
       <c r="CU24"/>
       <c r="CV24"/>
       <c r="CW24"/>
       <c r="CX24"/>
       <c r="CY24"/>
       <c r="CZ24"/>
       <c r="DA24"/>
       <c r="DB24"/>
       <c r="DC24"/>
       <c r="DD24"/>
       <c r="DE24"/>
       <c r="DF24"/>
       <c r="DG24"/>
       <c r="DH24"/>
       <c r="DI24"/>
       <c r="DJ24"/>
       <c r="DK24"/>
       <c r="DL24"/>
       <c r="DM24"/>
       <c r="DN24"/>
       <c r="DO24"/>
       <c r="DP24"/>
       <c r="DQ24"/>
+      <c r="DR24"/>
     </row>
-    <row r="25" spans="1:121">
+    <row r="25" spans="1:122">
       <c r="A25" t="s">
-        <v>205</v>
+        <v>206</v>
       </c>
       <c r="B25">
+        <v>2190000.0</v>
+      </c>
+      <c r="C25">
         <v>2041000.0</v>
       </c>
-      <c r="C25">
+      <c r="D25">
         <v>2058000.0</v>
       </c>
-      <c r="D25">
+      <c r="E25">
         <v>2047000.0</v>
       </c>
-      <c r="E25">
+      <c r="F25">
         <v>2113000.0</v>
       </c>
-      <c r="F25">
+      <c r="G25">
         <v>2105000.0</v>
       </c>
-      <c r="G25">
+      <c r="H25">
         <v>1852000.0</v>
       </c>
-      <c r="H25">
+      <c r="I25">
         <v>1648000.0</v>
       </c>
-      <c r="I25">
+      <c r="J25">
         <v>1336000.0</v>
       </c>
-      <c r="J25">
+      <c r="K25">
         <v>1381000.0</v>
       </c>
-      <c r="K25">
+      <c r="L25">
         <v>1365000.0</v>
       </c>
-      <c r="L25">
+      <c r="M25">
         <v>1340000.0</v>
       </c>
-      <c r="M25">
+      <c r="N25">
         <v>1238000.0</v>
       </c>
-      <c r="N25">
+      <c r="O25">
         <v>1300000.0</v>
       </c>
-      <c r="O25">
+      <c r="P25">
         <v>821000.0</v>
       </c>
-      <c r="P25">
+      <c r="Q25">
         <v>1564000.0</v>
       </c>
-      <c r="Q25">
+      <c r="R25">
         <v>1204000.0</v>
       </c>
-      <c r="R25">
+      <c r="S25">
         <v>1640000.0</v>
       </c>
-      <c r="S25">
+      <c r="T25">
         <v>1230000.0</v>
       </c>
-      <c r="T25">
+      <c r="U25">
         <v>1207000.0</v>
       </c>
-      <c r="U25">
+      <c r="V25">
         <v>2761000.0</v>
       </c>
-      <c r="V25">
+      <c r="W25">
         <v>1321000.0</v>
       </c>
-      <c r="W25">
+      <c r="X25">
         <v>2654000.0</v>
       </c>
-      <c r="X25">
+      <c r="Y25">
         <v>2127000.0</v>
       </c>
-      <c r="Y25">
+      <c r="Z25">
         <v>1343000.0</v>
       </c>
-      <c r="Z25">
+      <c r="AA25">
         <v>1590000.0</v>
       </c>
-      <c r="AA25">
+      <c r="AB25">
         <v>1485000.0</v>
       </c>
-      <c r="AB25">
+      <c r="AC25">
         <v>1828000.0</v>
       </c>
-      <c r="AC25">
+      <c r="AD25">
         <v>2140000.0</v>
       </c>
-      <c r="AD25">
+      <c r="AE25">
         <v>2046000.0</v>
       </c>
-      <c r="AE25">
+      <c r="AF25">
         <v>2569000.0</v>
       </c>
-      <c r="AF25">
+      <c r="AG25">
         <v>1712000.0</v>
       </c>
-      <c r="AG25">
+      <c r="AH25">
         <v>1037000.0</v>
       </c>
-      <c r="AH25">
+      <c r="AI25">
         <v>246000.0</v>
       </c>
-      <c r="AI25">
+      <c r="AJ25">
         <v>609000.0</v>
       </c>
-      <c r="AJ25">
+      <c r="AK25">
         <v>134000.0</v>
       </c>
-      <c r="AK25">
+      <c r="AL25">
         <v>144000.0</v>
       </c>
-      <c r="AL25">
+      <c r="AM25">
         <v>132000.0</v>
       </c>
-      <c r="AM25">
+      <c r="AN25">
         <v>139000.0</v>
       </c>
-      <c r="AN25">
+      <c r="AO25">
         <v>124000.0</v>
       </c>
-      <c r="AO25">
+      <c r="AP25">
         <v>110000.0</v>
       </c>
-      <c r="AP25">
+      <c r="AQ25">
         <v>112000.0</v>
       </c>
-      <c r="AQ25">
+      <c r="AR25">
         <v>103000.0</v>
       </c>
-      <c r="AR25">
+      <c r="AS25">
         <v>102000.0</v>
       </c>
-      <c r="AS25">
+      <c r="AT25">
         <v>106000.0</v>
       </c>
-      <c r="AT25">
+      <c r="AU25">
         <v>104000.0</v>
       </c>
-      <c r="AU25">
+      <c r="AV25">
         <v>129000.0</v>
       </c>
-      <c r="AV25">
+      <c r="AW25">
         <v>112000.0</v>
       </c>
-      <c r="AW25">
+      <c r="AX25">
         <v>119000.0</v>
       </c>
-      <c r="AX25">
+      <c r="AY25">
         <v>123000.0</v>
       </c>
-      <c r="AY25">
+      <c r="AZ25">
         <v>225000.0</v>
       </c>
-      <c r="AZ25">
+      <c r="BA25">
         <v>282000.0</v>
       </c>
-      <c r="BA25">
+      <c r="BB25">
         <v>324000.0</v>
       </c>
-      <c r="BB25">
+      <c r="BC25">
         <v>264000.0</v>
       </c>
-      <c r="BC25">
+      <c r="BD25">
         <v>282000.0</v>
       </c>
-      <c r="BD25">
+      <c r="BE25">
         <v>238000.0</v>
       </c>
-      <c r="BE25">
+      <c r="BF25">
         <v>258000.0</v>
       </c>
-      <c r="BF25">
+      <c r="BG25">
         <v>440000.0</v>
       </c>
-      <c r="BG25">
+      <c r="BH25">
         <v>322000.0</v>
       </c>
-      <c r="BH25">
+      <c r="BI25">
         <v>363000.0</v>
       </c>
-      <c r="BI25">
+      <c r="BJ25">
         <v>285000.0</v>
       </c>
-      <c r="BJ25">
+      <c r="BK25">
         <v>346000.0</v>
       </c>
-      <c r="BK25">
+      <c r="BL25">
         <v>339000.0</v>
       </c>
-      <c r="BL25">
+      <c r="BM25">
         <v>498000.0</v>
       </c>
-      <c r="BM25">
+      <c r="BN25">
         <v>291000.0</v>
       </c>
-      <c r="BN25">
+      <c r="BO25">
         <v>293000.0</v>
       </c>
-      <c r="BO25">
+      <c r="BP25">
         <v>359000.0</v>
       </c>
-      <c r="BP25">
+      <c r="BQ25">
         <v>566000.0</v>
       </c>
-      <c r="BQ25">
+      <c r="BR25">
         <v>377000.0</v>
       </c>
-      <c r="BR25">
+      <c r="BS25">
         <v>416000.0</v>
       </c>
-      <c r="BS25">
+      <c r="BT25">
         <v>-38000.0</v>
       </c>
-      <c r="BT25">
+      <c r="BU25">
         <v>473000.0</v>
       </c>
-      <c r="BU25">
+      <c r="BV25">
         <v>290000.0</v>
       </c>
-      <c r="BV25">
+      <c r="BW25">
         <v>747000.0</v>
       </c>
-      <c r="BW25">
+      <c r="BX25">
         <v>7550000.0</v>
       </c>
-      <c r="BX25">
+      <c r="BY25">
         <v>-7981971.0</v>
       </c>
-      <c r="BY25">
+      <c r="BZ25">
         <v>302750.0</v>
       </c>
-      <c r="BZ25">
+      <c r="CA25">
         <v>8371221.0</v>
       </c>
-      <c r="CA25">
+      <c r="CB25">
         <v>20351.0</v>
       </c>
-      <c r="CB25">
+      <c r="CC25">
         <v>224971.0</v>
       </c>
-      <c r="CC25">
+      <c r="CD25">
         <v>988552.0</v>
       </c>
-      <c r="CD25">
+      <c r="CE25">
         <v>282627.0</v>
       </c>
-      <c r="CE25">
+      <c r="CF25">
         <v>1182316.0</v>
       </c>
-      <c r="CF25">
+      <c r="CG25">
         <v>366351.0</v>
       </c>
-      <c r="CG25">
+      <c r="CH25">
         <v>349692.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>-2884288.0</v>
       </c>
       <c r="CI25">
         <v>-2884288.0</v>
       </c>
       <c r="CJ25">
+        <v>-2884288.0</v>
+      </c>
+      <c r="CK25">
         <v>4076153.0</v>
       </c>
-      <c r="CK25">
+      <c r="CL25">
         <v>700441.0</v>
       </c>
-      <c r="CL25">
+      <c r="CM25">
         <v>447646.0</v>
       </c>
-      <c r="CM25">
+      <c r="CN25">
         <v>531740.0</v>
       </c>
-      <c r="CN25">
+      <c r="CO25">
         <v>573353.0</v>
       </c>
-      <c r="CO25">
+      <c r="CP25">
         <v>-956855.0</v>
       </c>
-      <c r="CP25">
+      <c r="CQ25">
         <v>1872212.0</v>
       </c>
-      <c r="CQ25">
+      <c r="CR25">
         <v>646566.0</v>
       </c>
-      <c r="CR25">
+      <c r="CS25">
         <v>376093.0</v>
       </c>
-      <c r="CS25">
+      <c r="CT25">
         <v>566361.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>1007339.0</v>
       </c>
       <c r="CU25">
         <v>1007339.0</v>
       </c>
       <c r="CV25">
+        <v>1007339.0</v>
+      </c>
+      <c r="CW25">
         <v>745183.0</v>
       </c>
-      <c r="CW25">
+      <c r="CX25">
         <v>414773.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>1106613.0</v>
       </c>
       <c r="CY25">
         <v>1106613.0</v>
       </c>
       <c r="CZ25">
+        <v>1106613.0</v>
+      </c>
+      <c r="DA25">
         <v>931945.0</v>
       </c>
-      <c r="DA25">
+      <c r="DB25">
         <v>256119.0</v>
       </c>
-      <c r="DB25">
+      <c r="DC25">
         <v>610936.0</v>
       </c>
-      <c r="DC25">
+      <c r="DD25">
         <v>1200000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>300000.0</v>
       </c>
       <c r="DE25">
         <v>300000.0</v>
       </c>
       <c r="DF25">
         <v>300000.0</v>
       </c>
       <c r="DG25">
+        <v>300000.0</v>
+      </c>
+      <c r="DH25">
         <v>-2300000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>200000.0</v>
       </c>
       <c r="DI25">
         <v>200000.0</v>
       </c>
       <c r="DJ25">
         <v>200000.0</v>
       </c>
-      <c r="DK25"/>
-      <c r="DL25">
+      <c r="DK25">
         <v>200000.0</v>
       </c>
+      <c r="DL25"/>
       <c r="DM25">
-        <v>100000.0</v>
+        <v>200000.0</v>
       </c>
       <c r="DN25">
         <v>100000.0</v>
       </c>
       <c r="DO25">
+        <v>100000.0</v>
+      </c>
+      <c r="DP25">
         <v>130000.0</v>
       </c>
-      <c r="DP25"/>
       <c r="DQ25"/>
+      <c r="DR25"/>
     </row>
-    <row r="26" spans="1:121">
+    <row r="26" spans="1:122">
       <c r="A26" t="s">
-        <v>206</v>
+        <v>207</v>
       </c>
       <c r="B26"/>
       <c r="C26"/>
       <c r="D26"/>
       <c r="E26"/>
       <c r="F26"/>
       <c r="G26"/>
       <c r="H26"/>
       <c r="I26"/>
       <c r="J26"/>
       <c r="K26"/>
       <c r="L26"/>
       <c r="M26"/>
       <c r="N26"/>
       <c r="O26"/>
       <c r="P26"/>
       <c r="Q26"/>
       <c r="R26"/>
       <c r="S26"/>
       <c r="T26"/>
       <c r="U26"/>
       <c r="V26"/>
       <c r="W26"/>
       <c r="X26"/>
       <c r="Y26"/>
       <c r="Z26"/>
       <c r="AA26"/>
       <c r="AB26"/>
       <c r="AC26"/>
       <c r="AD26"/>
-      <c r="AE26">
-[...1 lines deleted...]
-      </c>
+      <c r="AE26"/>
       <c r="AF26">
         <v>0.0</v>
       </c>
       <c r="AG26">
         <v>0.0</v>
       </c>
       <c r="AH26">
         <v>0.0</v>
       </c>
       <c r="AI26">
         <v>0.0</v>
       </c>
       <c r="AJ26">
         <v>0.0</v>
       </c>
       <c r="AK26">
         <v>0.0</v>
       </c>
       <c r="AL26">
         <v>0.0</v>
       </c>
       <c r="AM26">
         <v>0.0</v>
       </c>
       <c r="AN26">
@@ -31825,135 +32015,138 @@
       </c>
       <c r="CU26">
         <v>0.0</v>
       </c>
       <c r="CV26">
         <v>0.0</v>
       </c>
       <c r="CW26">
         <v>0.0</v>
       </c>
       <c r="CX26">
         <v>0.0</v>
       </c>
       <c r="CY26">
         <v>0.0</v>
       </c>
       <c r="CZ26">
         <v>0.0</v>
       </c>
       <c r="DA26">
         <v>0.0</v>
       </c>
       <c r="DB26">
         <v>0.0</v>
       </c>
-      <c r="DC26"/>
+      <c r="DC26">
+        <v>0.0</v>
+      </c>
       <c r="DD26"/>
       <c r="DE26"/>
       <c r="DF26"/>
       <c r="DG26"/>
       <c r="DH26"/>
       <c r="DI26"/>
       <c r="DJ26"/>
       <c r="DK26"/>
       <c r="DL26"/>
       <c r="DM26"/>
       <c r="DN26"/>
       <c r="DO26"/>
       <c r="DP26"/>
       <c r="DQ26"/>
+      <c r="DR26"/>
     </row>
-    <row r="27" spans="1:121">
+    <row r="27" spans="1:122">
       <c r="A27" t="s">
-        <v>207</v>
+        <v>208</v>
       </c>
       <c r="B27"/>
       <c r="C27"/>
       <c r="D27"/>
       <c r="E27"/>
       <c r="F27"/>
-      <c r="G27">
+      <c r="G27"/>
+      <c r="H27">
         <v>15971000.0</v>
       </c>
-      <c r="H27">
+      <c r="I27">
         <v>9302000.0</v>
       </c>
-      <c r="I27">
+      <c r="J27">
         <v>10133000.0</v>
       </c>
-      <c r="J27">
+      <c r="K27">
         <v>10114000.0</v>
       </c>
-      <c r="K27"/>
       <c r="L27"/>
       <c r="M27"/>
       <c r="N27"/>
       <c r="O27"/>
       <c r="P27"/>
       <c r="Q27"/>
       <c r="R27"/>
       <c r="S27"/>
       <c r="T27"/>
       <c r="U27"/>
       <c r="V27"/>
       <c r="W27"/>
       <c r="X27"/>
       <c r="Y27"/>
       <c r="Z27"/>
       <c r="AA27"/>
       <c r="AB27"/>
       <c r="AC27"/>
       <c r="AD27"/>
       <c r="AE27"/>
       <c r="AF27"/>
       <c r="AG27"/>
       <c r="AH27"/>
       <c r="AI27"/>
       <c r="AJ27"/>
       <c r="AK27"/>
       <c r="AL27"/>
       <c r="AM27"/>
       <c r="AN27"/>
       <c r="AO27"/>
       <c r="AP27"/>
       <c r="AQ27"/>
       <c r="AR27"/>
       <c r="AS27"/>
       <c r="AT27"/>
-      <c r="AU27">
+      <c r="AU27"/>
+      <c r="AV27">
         <v>180000.0</v>
       </c>
-      <c r="AV27"/>
       <c r="AW27"/>
-      <c r="AX27">
-[...1 lines deleted...]
-      </c>
+      <c r="AX27"/>
       <c r="AY27">
         <v>23000.0</v>
       </c>
-      <c r="AZ27"/>
+      <c r="AZ27">
+        <v>23000.0</v>
+      </c>
       <c r="BA27"/>
       <c r="BB27"/>
       <c r="BC27"/>
       <c r="BD27"/>
       <c r="BE27"/>
       <c r="BF27"/>
       <c r="BG27"/>
       <c r="BH27"/>
       <c r="BI27"/>
       <c r="BJ27"/>
       <c r="BK27"/>
       <c r="BL27"/>
       <c r="BM27"/>
       <c r="BN27"/>
       <c r="BO27"/>
       <c r="BP27"/>
       <c r="BQ27"/>
       <c r="BR27"/>
       <c r="BS27"/>
       <c r="BT27"/>
       <c r="BU27"/>
       <c r="BV27"/>
       <c r="BW27"/>
       <c r="BX27"/>
       <c r="BY27"/>
@@ -31975,516 +32168,522 @@
       <c r="CO27"/>
       <c r="CP27"/>
       <c r="CQ27"/>
       <c r="CR27"/>
       <c r="CS27"/>
       <c r="CT27"/>
       <c r="CU27"/>
       <c r="CV27"/>
       <c r="CW27"/>
       <c r="CX27"/>
       <c r="CY27"/>
       <c r="CZ27"/>
       <c r="DA27"/>
       <c r="DB27"/>
       <c r="DC27"/>
       <c r="DD27"/>
       <c r="DE27"/>
       <c r="DF27"/>
       <c r="DG27"/>
       <c r="DH27"/>
       <c r="DI27"/>
       <c r="DJ27"/>
       <c r="DK27"/>
       <c r="DL27"/>
       <c r="DM27"/>
-      <c r="DN27">
-[...1 lines deleted...]
-      </c>
+      <c r="DN27"/>
       <c r="DO27">
         <v>2620000.0</v>
       </c>
-      <c r="DP27"/>
+      <c r="DP27">
+        <v>2620000.0</v>
+      </c>
       <c r="DQ27"/>
+      <c r="DR27"/>
     </row>
-    <row r="28" spans="1:121">
+    <row r="28" spans="1:122">
       <c r="A28" t="s">
-        <v>208</v>
+        <v>209</v>
       </c>
       <c r="B28">
+        <v>2088000.0</v>
+      </c>
+      <c r="C28">
         <v>1252000.0</v>
       </c>
-      <c r="C28">
+      <c r="D28">
         <v>27319000.0</v>
       </c>
-      <c r="D28">
+      <c r="E28">
         <v>10825000.0</v>
       </c>
-      <c r="E28">
+      <c r="F28">
         <v>10831000.0</v>
       </c>
-      <c r="F28">
+      <c r="G28">
         <v>10668000.0</v>
       </c>
-      <c r="G28">
+      <c r="H28">
         <v>10660000.0</v>
       </c>
-      <c r="H28">
+      <c r="I28">
         <v>10120000.0</v>
       </c>
-      <c r="I28">
+      <c r="J28">
         <v>10133000.0</v>
       </c>
-      <c r="J28">
+      <c r="K28">
         <v>10114000.0</v>
       </c>
-      <c r="K28">
+      <c r="L28">
         <v>10374000.0</v>
       </c>
-      <c r="L28">
+      <c r="M28">
         <v>10259000.0</v>
       </c>
-      <c r="M28">
+      <c r="N28">
         <v>9942000.0</v>
       </c>
-      <c r="N28">
+      <c r="O28">
         <v>9459000.0</v>
       </c>
-      <c r="O28">
+      <c r="P28">
         <v>6414000.0</v>
       </c>
-      <c r="P28">
+      <c r="Q28">
         <v>9040000.0</v>
       </c>
-      <c r="Q28">
+      <c r="R28">
         <v>8220000.0</v>
       </c>
-      <c r="R28">
+      <c r="S28">
         <v>8213000.0</v>
       </c>
-      <c r="S28">
+      <c r="T28">
         <v>11442000.0</v>
       </c>
-      <c r="T28">
+      <c r="U28">
         <v>8926000.0</v>
       </c>
-      <c r="U28">
+      <c r="V28">
         <v>8981000.0</v>
       </c>
-      <c r="V28">
+      <c r="W28">
         <v>6798000.0</v>
       </c>
-      <c r="W28">
+      <c r="X28">
         <v>9533000.0</v>
       </c>
-      <c r="X28">
+      <c r="Y28">
         <v>8169000.0</v>
       </c>
-      <c r="Y28">
+      <c r="Z28">
         <v>7601000.0</v>
       </c>
-      <c r="Z28">
+      <c r="AA28">
         <v>7995000.0</v>
       </c>
-      <c r="AA28">
+      <c r="AB28">
         <v>8107000.0</v>
       </c>
-      <c r="AB28">
+      <c r="AC28">
         <v>7639000.0</v>
       </c>
-      <c r="AC28">
+      <c r="AD28">
         <v>7551000.0</v>
       </c>
-      <c r="AD28">
+      <c r="AE28">
         <v>6653000.0</v>
       </c>
-      <c r="AE28">
+      <c r="AF28">
         <v>9194000.0</v>
       </c>
-      <c r="AF28">
+      <c r="AG28">
         <v>7490000.0</v>
       </c>
-      <c r="AG28">
+      <c r="AH28">
         <v>7415000.0</v>
       </c>
-      <c r="AH28">
+      <c r="AI28">
         <v>2887000.0</v>
       </c>
-      <c r="AI28">
+      <c r="AJ28">
         <v>1273000.0</v>
       </c>
-      <c r="AJ28">
+      <c r="AK28">
         <v>2625000.0</v>
       </c>
-      <c r="AK28">
+      <c r="AL28">
         <v>2579000.0</v>
       </c>
-      <c r="AL28">
+      <c r="AM28">
         <v>916000.0</v>
       </c>
-      <c r="AM28">
+      <c r="AN28">
         <v>1212000.0</v>
       </c>
-      <c r="AN28">
+      <c r="AO28">
         <v>959000.0</v>
       </c>
-      <c r="AO28">
+      <c r="AP28">
         <v>613000.0</v>
       </c>
-      <c r="AP28">
+      <c r="AQ28">
         <v>576000.0</v>
       </c>
-      <c r="AQ28">
+      <c r="AR28">
         <v>419000.0</v>
       </c>
-      <c r="AR28">
+      <c r="AS28">
         <v>669000.0</v>
       </c>
-      <c r="AS28">
+      <c r="AT28">
         <v>742000.0</v>
       </c>
-      <c r="AT28">
+      <c r="AU28">
         <v>732000.0</v>
       </c>
-      <c r="AU28">
+      <c r="AV28">
         <v>882000.0</v>
       </c>
-      <c r="AV28">
+      <c r="AW28">
         <v>389000.0</v>
       </c>
-      <c r="AW28">
+      <c r="AX28">
         <v>610000.0</v>
       </c>
-      <c r="AX28">
+      <c r="AY28">
         <v>550000.0</v>
       </c>
-      <c r="AY28">
+      <c r="AZ28">
         <v>544000.0</v>
       </c>
-      <c r="AZ28">
+      <c r="BA28">
         <v>152000.0</v>
       </c>
-      <c r="BA28">
+      <c r="BB28">
         <v>1108000.0</v>
       </c>
-      <c r="BB28">
+      <c r="BC28">
         <v>728000.0</v>
       </c>
-      <c r="BC28">
+      <c r="BD28">
         <v>4422000.0</v>
       </c>
-      <c r="BD28">
+      <c r="BE28">
         <v>528000.0</v>
       </c>
-      <c r="BE28">
+      <c r="BF28">
         <v>654000.0</v>
       </c>
-      <c r="BF28">
+      <c r="BG28">
         <v>484000.0</v>
       </c>
-      <c r="BG28">
+      <c r="BH28">
         <v>2420000.0</v>
       </c>
-      <c r="BH28">
+      <c r="BI28">
         <v>2101000.0</v>
       </c>
-      <c r="BI28">
+      <c r="BJ28">
         <v>1752000.0</v>
       </c>
-      <c r="BJ28">
+      <c r="BK28">
         <v>2207000.0</v>
       </c>
-      <c r="BK28">
+      <c r="BL28">
         <v>2010000.0</v>
       </c>
-      <c r="BL28">
+      <c r="BM28">
         <v>2722000.0</v>
       </c>
-      <c r="BM28">
+      <c r="BN28">
         <v>2750000.0</v>
       </c>
-      <c r="BN28">
+      <c r="BO28">
         <v>3509000.0</v>
       </c>
-      <c r="BO28">
+      <c r="BP28">
         <v>2143000.0</v>
       </c>
-      <c r="BP28">
+      <c r="BQ28">
         <v>2857000.0</v>
       </c>
-      <c r="BQ28">
+      <c r="BR28">
         <v>2875000.0</v>
       </c>
-      <c r="BR28">
+      <c r="BS28">
         <v>3114000.0</v>
       </c>
-      <c r="BS28">
+      <c r="BT28">
         <v>1356000.0</v>
       </c>
-      <c r="BT28">
+      <c r="BU28">
         <v>3033000.0</v>
       </c>
-      <c r="BU28">
+      <c r="BV28">
         <v>2717000.0</v>
       </c>
-      <c r="BV28">
+      <c r="BW28">
         <v>2627000.0</v>
       </c>
-      <c r="BW28">
+      <c r="BX28">
         <v>279000.0</v>
       </c>
-      <c r="BX28">
+      <c r="BY28">
         <v>3430000.0</v>
       </c>
-      <c r="BY28">
+      <c r="BZ28">
         <v>2534487.0</v>
       </c>
-      <c r="BZ28">
+      <c r="CA28">
         <v>2733272.0</v>
       </c>
-      <c r="CA28">
+      <c r="CB28">
         <v>158083.0</v>
       </c>
-      <c r="CB28">
+      <c r="CC28">
         <v>2680000.0</v>
       </c>
-      <c r="CC28">
+      <c r="CD28">
         <v>2396365.0</v>
       </c>
-      <c r="CD28">
+      <c r="CE28">
         <v>1921152.0</v>
       </c>
-      <c r="CE28">
+      <c r="CF28">
         <v>2423767.0</v>
       </c>
-      <c r="CF28">
+      <c r="CG28">
         <v>2980309.0</v>
       </c>
-      <c r="CG28">
+      <c r="CH28">
         <v>2708035.0</v>
       </c>
-      <c r="CH28">
+      <c r="CI28">
         <v>2964013.0</v>
       </c>
-      <c r="CI28">
+      <c r="CJ28">
         <v>2249620.0</v>
       </c>
-      <c r="CJ28">
+      <c r="CK28">
         <v>2463084.0</v>
       </c>
-      <c r="CK28">
+      <c r="CL28">
         <v>2302759.0</v>
       </c>
-      <c r="CL28">
+      <c r="CM28">
         <v>2401722.0</v>
       </c>
-      <c r="CM28">
+      <c r="CN28">
         <v>2166338.0</v>
       </c>
-      <c r="CN28">
+      <c r="CO28">
         <v>2070463.0</v>
       </c>
-      <c r="CO28">
+      <c r="CP28">
         <v>2438868.0</v>
       </c>
-      <c r="CP28">
+      <c r="CQ28">
         <v>2434388.0</v>
       </c>
-      <c r="CQ28">
+      <c r="CR28">
         <v>2217547.0</v>
       </c>
-      <c r="CR28">
+      <c r="CS28">
         <v>2220918.0</v>
       </c>
-      <c r="CS28">
+      <c r="CT28">
         <v>2393003.0</v>
       </c>
-      <c r="CT28">
+      <c r="CU28">
         <v>2344843.0</v>
       </c>
-      <c r="CU28">
+      <c r="CV28">
         <v>2279865.0</v>
       </c>
-      <c r="CV28">
+      <c r="CW28">
         <v>2304545.0</v>
       </c>
-      <c r="CW28">
+      <c r="CX28">
         <v>2159230.0</v>
       </c>
-      <c r="CX28">
+      <c r="CY28">
         <v>2677076.0</v>
       </c>
-      <c r="CY28">
+      <c r="CZ28">
         <v>3175206.0</v>
       </c>
-      <c r="CZ28">
+      <c r="DA28">
         <v>2584747.0</v>
       </c>
-      <c r="DA28">
+      <c r="DB28">
         <v>2404565.0</v>
       </c>
-      <c r="DB28">
+      <c r="DC28">
         <v>2455981.0</v>
       </c>
-      <c r="DC28">
+      <c r="DD28">
         <v>2900000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>2500000.0</v>
       </c>
       <c r="DE28">
         <v>2500000.0</v>
       </c>
       <c r="DF28">
+        <v>2500000.0</v>
+      </c>
+      <c r="DG28">
         <v>1810032.0</v>
       </c>
-      <c r="DG28">
+      <c r="DH28">
         <v>1900000.0</v>
       </c>
-      <c r="DH28">
+      <c r="DI28">
         <v>1400000.0</v>
       </c>
-      <c r="DI28">
+      <c r="DJ28">
         <v>1500000.0</v>
       </c>
-      <c r="DJ28">
+      <c r="DK28">
         <v>1200000.0</v>
       </c>
-      <c r="DK28">
+      <c r="DL28">
         <v>800000.0</v>
       </c>
-      <c r="DL28">
+      <c r="DM28">
         <v>600000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>400000.0</v>
       </c>
       <c r="DN28">
         <v>400000.0</v>
       </c>
       <c r="DO28">
+        <v>400000.0</v>
+      </c>
+      <c r="DP28">
         <v>520000.0</v>
       </c>
-      <c r="DP28">
+      <c r="DQ28">
         <v>300000.0</v>
       </c>
-      <c r="DQ28">
+      <c r="DR28">
         <v>100000.0</v>
       </c>
     </row>
-    <row r="29" spans="1:121">
+    <row r="29" spans="1:122">
       <c r="A29" t="s">
-        <v>209</v>
+        <v>210</v>
       </c>
       <c r="B29">
+        <v>4717000.0</v>
+      </c>
+      <c r="C29">
         <v>4328000.0</v>
       </c>
-      <c r="C29">
+      <c r="D29">
         <v>6164000.0</v>
       </c>
-      <c r="D29">
+      <c r="E29">
         <v>5862000.0</v>
       </c>
-      <c r="E29">
+      <c r="F29">
         <v>5805000.0</v>
       </c>
-      <c r="F29">
+      <c r="G29">
         <v>6713000.0</v>
       </c>
-      <c r="G29">
+      <c r="H29">
         <v>6815000.0</v>
       </c>
-      <c r="H29">
+      <c r="I29">
         <v>4055000.0</v>
       </c>
-      <c r="I29">
+      <c r="J29">
         <v>3782000.0</v>
       </c>
-      <c r="J29">
+      <c r="K29">
         <v>6358000.0</v>
       </c>
-      <c r="K29">
+      <c r="L29">
         <v>6328000.0</v>
       </c>
-      <c r="L29">
+      <c r="M29">
         <v>6727000.0</v>
       </c>
-      <c r="M29">
+      <c r="N29">
         <v>5472000.0</v>
       </c>
-      <c r="N29">
+      <c r="O29">
         <v>7765000.0</v>
       </c>
-      <c r="O29">
+      <c r="P29">
         <v>5071000.0</v>
       </c>
-      <c r="P29">
+      <c r="Q29">
         <v>3205000.0</v>
       </c>
-      <c r="Q29">
+      <c r="R29">
         <v>4856000.0</v>
       </c>
-      <c r="R29">
+      <c r="S29">
         <v>4831000.0</v>
       </c>
-      <c r="S29">
+      <c r="T29">
         <v>7644000.0</v>
       </c>
-      <c r="T29">
+      <c r="U29">
         <v>6167000.0</v>
       </c>
-      <c r="U29">
+      <c r="V29">
         <v>6528000.0</v>
       </c>
-      <c r="V29">
+      <c r="W29">
         <v>3878000.0</v>
       </c>
-      <c r="W29">
+      <c r="X29">
         <v>2409000.0</v>
       </c>
-      <c r="X29">
+      <c r="Y29">
         <v>-8381000.0</v>
       </c>
-      <c r="Y29">
+      <c r="Z29">
         <v>-853000.0</v>
       </c>
-      <c r="Z29">
+      <c r="AA29">
         <v>-3249000.0</v>
       </c>
-      <c r="AA29">
+      <c r="AB29">
         <v>2267000.0</v>
       </c>
-      <c r="AB29">
+      <c r="AC29">
         <v>165000.0</v>
       </c>
-      <c r="AC29">
+      <c r="AD29">
         <v>-1835000.0</v>
       </c>
-      <c r="AD29">
+      <c r="AE29">
         <v>-256000.0</v>
       </c>
-      <c r="AE29"/>
       <c r="AF29"/>
       <c r="AG29"/>
       <c r="AH29"/>
       <c r="AI29"/>
       <c r="AJ29"/>
       <c r="AK29"/>
       <c r="AL29"/>
       <c r="AM29"/>
       <c r="AN29"/>
       <c r="AO29"/>
       <c r="AP29"/>
       <c r="AQ29"/>
       <c r="AR29"/>
       <c r="AS29"/>
       <c r="AT29"/>
       <c r="AU29"/>
       <c r="AV29"/>
       <c r="AW29"/>
       <c r="AX29"/>
       <c r="AY29"/>
       <c r="AZ29"/>
       <c r="BA29"/>
       <c r="BB29"/>
       <c r="BC29"/>
       <c r="BD29"/>
@@ -32531,1137 +32730,1147 @@
       <c r="CS29"/>
       <c r="CT29"/>
       <c r="CU29"/>
       <c r="CV29"/>
       <c r="CW29"/>
       <c r="CX29"/>
       <c r="CY29"/>
       <c r="CZ29"/>
       <c r="DA29"/>
       <c r="DB29"/>
       <c r="DC29"/>
       <c r="DD29"/>
       <c r="DE29"/>
       <c r="DF29"/>
       <c r="DG29"/>
       <c r="DH29"/>
       <c r="DI29"/>
       <c r="DJ29"/>
       <c r="DK29"/>
       <c r="DL29"/>
       <c r="DM29"/>
       <c r="DN29"/>
       <c r="DO29"/>
       <c r="DP29"/>
       <c r="DQ29"/>
+      <c r="DR29"/>
     </row>
-    <row r="30" spans="1:121">
+    <row r="30" spans="1:122">
       <c r="A30" t="s">
-        <v>210</v>
+        <v>211</v>
       </c>
       <c r="B30">
+        <v>40824000.0</v>
+      </c>
+      <c r="C30">
         <v>39327000.0</v>
       </c>
-      <c r="C30">
+      <c r="D30">
         <v>46932000.0</v>
       </c>
-      <c r="D30">
+      <c r="E30">
         <v>16190000.0</v>
       </c>
-      <c r="E30">
+      <c r="F30">
         <v>16897000.0</v>
       </c>
-      <c r="F30">
+      <c r="G30">
         <v>16404000.0</v>
       </c>
-      <c r="G30">
+      <c r="H30">
         <v>19700000.0</v>
       </c>
-      <c r="H30">
+      <c r="I30">
         <v>14551000.0</v>
       </c>
-      <c r="I30">
+      <c r="J30">
         <v>15644000.0</v>
       </c>
-      <c r="J30">
+      <c r="K30">
         <v>15755000.0</v>
       </c>
-      <c r="K30">
+      <c r="L30">
         <v>16747000.0</v>
       </c>
-      <c r="L30">
+      <c r="M30">
         <v>15035000.0</v>
       </c>
-      <c r="M30">
+      <c r="N30">
         <v>15055000.0</v>
       </c>
-      <c r="N30">
+      <c r="O30">
         <v>14885000.0</v>
       </c>
-      <c r="O30">
+      <c r="P30">
         <v>12328000.0</v>
       </c>
-      <c r="P30">
+      <c r="Q30">
         <v>15751000.0</v>
       </c>
-      <c r="Q30">
+      <c r="R30">
         <v>15823000.0</v>
       </c>
-      <c r="R30">
+      <c r="S30">
         <v>15123000.0</v>
       </c>
-      <c r="S30">
+      <c r="T30">
         <v>16701000.0</v>
       </c>
-      <c r="T30">
+      <c r="U30">
         <v>16341000.0</v>
       </c>
-      <c r="U30">
+      <c r="V30">
         <v>15751000.0</v>
       </c>
-      <c r="V30">
+      <c r="W30">
         <v>12781000.0</v>
       </c>
-      <c r="W30">
+      <c r="X30">
         <v>23704000.0</v>
       </c>
-      <c r="X30">
+      <c r="Y30">
         <v>23972000.0</v>
       </c>
-      <c r="Y30">
+      <c r="Z30">
         <v>13979000.0</v>
       </c>
-      <c r="Z30">
+      <c r="AA30">
         <v>22716000.0</v>
       </c>
-      <c r="AA30">
+      <c r="AB30">
         <v>13669000.0</v>
       </c>
-      <c r="AB30">
+      <c r="AC30">
         <v>15403000.0</v>
       </c>
-      <c r="AC30">
+      <c r="AD30">
         <v>16610000.0</v>
       </c>
-      <c r="AD30">
+      <c r="AE30">
         <v>10844000.0</v>
       </c>
-      <c r="AE30">
+      <c r="AF30">
         <v>-2953000.0</v>
       </c>
-      <c r="AF30">
+      <c r="AG30">
         <v>18163000.0</v>
       </c>
-      <c r="AG30">
+      <c r="AH30">
         <v>15057000.0</v>
       </c>
-      <c r="AH30">
+      <c r="AI30">
         <v>3988000.0</v>
       </c>
-      <c r="AI30">
+      <c r="AJ30">
         <v>4227000.0</v>
       </c>
-      <c r="AJ30">
+      <c r="AK30">
         <v>3612000.0</v>
       </c>
-      <c r="AK30">
+      <c r="AL30">
         <v>3682000.0</v>
       </c>
-      <c r="AL30">
+      <c r="AM30">
         <v>2225000.0</v>
       </c>
-      <c r="AM30">
+      <c r="AN30">
         <v>9834000.0</v>
       </c>
-      <c r="AN30">
+      <c r="AO30">
         <v>4606000.0</v>
       </c>
-      <c r="AO30">
+      <c r="AP30">
         <v>3891000.0</v>
       </c>
-      <c r="AP30">
+      <c r="AQ30">
         <v>4456000.0</v>
       </c>
-      <c r="AQ30">
+      <c r="AR30">
         <v>3530000.0</v>
       </c>
-      <c r="AR30">
+      <c r="AS30">
         <v>4148000.0</v>
       </c>
-      <c r="AS30">
+      <c r="AT30">
         <v>4275000.0</v>
       </c>
-      <c r="AT30">
+      <c r="AU30">
         <v>4771000.0</v>
       </c>
-      <c r="AU30">
+      <c r="AV30">
         <v>5896000.0</v>
       </c>
-      <c r="AV30">
+      <c r="AW30">
         <v>4065000.0</v>
       </c>
-      <c r="AW30">
+      <c r="AX30">
         <v>4095000.0</v>
       </c>
-      <c r="AX30">
+      <c r="AY30">
         <v>3801000.0</v>
       </c>
-      <c r="AY30">
+      <c r="AZ30">
         <v>4502000.0</v>
       </c>
-      <c r="AZ30">
+      <c r="BA30">
         <v>3070000.0</v>
       </c>
-      <c r="BA30">
+      <c r="BB30">
         <v>3972000.0</v>
       </c>
-      <c r="BB30">
+      <c r="BC30">
         <v>3969000.0</v>
       </c>
-      <c r="BC30">
+      <c r="BD30">
         <v>3301000.0</v>
       </c>
-      <c r="BD30">
+      <c r="BE30">
         <v>3477000.0</v>
       </c>
-      <c r="BE30">
+      <c r="BF30">
         <v>3705000.0</v>
       </c>
-      <c r="BF30">
+      <c r="BG30">
         <v>3295000.0</v>
       </c>
-      <c r="BG30">
+      <c r="BH30">
         <v>3091000.0</v>
       </c>
-      <c r="BH30">
+      <c r="BI30">
         <v>3440000.0</v>
       </c>
-      <c r="BI30">
+      <c r="BJ30">
         <v>3917000.0</v>
       </c>
-      <c r="BJ30">
+      <c r="BK30">
         <v>3663000.0</v>
       </c>
-      <c r="BK30">
+      <c r="BL30">
         <v>3529000.0</v>
       </c>
-      <c r="BL30">
+      <c r="BM30">
         <v>4687000.0</v>
       </c>
-      <c r="BM30">
+      <c r="BN30">
         <v>3831000.0</v>
       </c>
-      <c r="BN30">
+      <c r="BO30">
         <v>6403000.0</v>
       </c>
-      <c r="BO30">
+      <c r="BP30">
         <v>4841000.0</v>
       </c>
-      <c r="BP30">
+      <c r="BQ30">
         <v>4984000.0</v>
       </c>
-      <c r="BQ30">
+      <c r="BR30">
         <v>5025000.0</v>
       </c>
-      <c r="BR30">
+      <c r="BS30">
         <v>4879000.0</v>
       </c>
-      <c r="BS30">
+      <c r="BT30">
         <v>4081000.0</v>
       </c>
-      <c r="BT30">
+      <c r="BU30">
         <v>3982000.0</v>
       </c>
-      <c r="BU30">
+      <c r="BV30">
         <v>4610000.0</v>
       </c>
-      <c r="BV30">
+      <c r="BW30">
         <v>4647000.0</v>
       </c>
-      <c r="BW30">
+      <c r="BX30">
         <v>4250000.0</v>
       </c>
-      <c r="BX30">
+      <c r="BY30">
         <v>4447000.0</v>
       </c>
-      <c r="BY30">
+      <c r="BZ30">
         <v>4562495.0</v>
       </c>
-      <c r="BZ30">
+      <c r="CA30">
         <v>4575066.0</v>
       </c>
-      <c r="CA30">
+      <c r="CB30">
         <v>-3257700.0</v>
       </c>
-      <c r="CB30">
+      <c r="CC30">
         <v>2512863.0</v>
       </c>
-      <c r="CC30">
+      <c r="CD30">
         <v>2580487.0</v>
       </c>
-      <c r="CD30">
+      <c r="CE30">
         <v>2468733.0</v>
       </c>
-      <c r="CE30">
+      <c r="CF30">
         <v>4969067.0</v>
       </c>
-      <c r="CF30">
+      <c r="CG30">
         <v>5578467.0</v>
       </c>
-      <c r="CG30">
+      <c r="CH30">
         <v>7970068.0</v>
       </c>
-      <c r="CH30">
+      <c r="CI30">
         <v>7913228.0</v>
       </c>
-      <c r="CI30">
-[...1 lines deleted...]
-      </c>
       <c r="CJ30">
+        <v>0.0</v>
+      </c>
+      <c r="CK30">
         <v>4972554.0</v>
       </c>
-      <c r="CK30">
+      <c r="CL30">
         <v>5973839.0</v>
       </c>
-      <c r="CL30">
+      <c r="CM30">
         <v>5486451.0</v>
       </c>
-      <c r="CM30">
+      <c r="CN30">
         <v>5622145.0</v>
       </c>
-      <c r="CN30">
+      <c r="CO30">
         <v>3710516.0</v>
       </c>
-      <c r="CO30">
+      <c r="CP30">
         <v>4224596.0</v>
       </c>
-      <c r="CP30">
+      <c r="CQ30">
         <v>4238109.0</v>
       </c>
-      <c r="CQ30">
+      <c r="CR30">
         <v>62138.0</v>
       </c>
-      <c r="CR30">
+      <c r="CS30">
         <v>12152774.0</v>
       </c>
-      <c r="CS30">
+      <c r="CT30">
         <v>7738839.0</v>
       </c>
-      <c r="CT30">
+      <c r="CU30">
         <v>6652158.0</v>
       </c>
-      <c r="CU30">
-[...1 lines deleted...]
-      </c>
       <c r="CV30">
+        <v>0.0</v>
+      </c>
+      <c r="CW30">
         <v>9684787.0</v>
       </c>
-      <c r="CW30">
+      <c r="CX30">
         <v>3420348.0</v>
       </c>
-      <c r="CX30">
+      <c r="CY30">
         <v>5251174.0</v>
       </c>
-      <c r="CY30">
-[...1 lines deleted...]
-      </c>
       <c r="CZ30">
+        <v>0.0</v>
+      </c>
+      <c r="DA30">
         <v>5890291.0</v>
       </c>
-      <c r="DA30">
+      <c r="DB30">
         <v>4735017.0</v>
       </c>
-      <c r="DB30">
+      <c r="DC30">
         <v>4561108.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>4700000.0</v>
       </c>
       <c r="DD30">
         <v>4700000.0</v>
       </c>
       <c r="DE30">
+        <v>4700000.0</v>
+      </c>
+      <c r="DF30">
         <v>4500000.0</v>
       </c>
-      <c r="DF30">
+      <c r="DG30">
         <v>3699737.0</v>
       </c>
-      <c r="DG30">
+      <c r="DH30">
         <v>3900000.0</v>
       </c>
-      <c r="DH30">
+      <c r="DI30">
         <v>2900000.0</v>
       </c>
-      <c r="DI30">
+      <c r="DJ30">
         <v>4300000.0</v>
       </c>
-      <c r="DJ30">
+      <c r="DK30">
         <v>2600000.0</v>
       </c>
-      <c r="DK30">
+      <c r="DL30">
         <v>1600000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>1300000.0</v>
       </c>
       <c r="DM30">
         <v>1300000.0</v>
       </c>
       <c r="DN30">
+        <v>1300000.0</v>
+      </c>
+      <c r="DO30">
         <v>1100000.0</v>
       </c>
-      <c r="DO30">
+      <c r="DP30">
         <v>3140000.0</v>
       </c>
-      <c r="DP30">
+      <c r="DQ30">
         <v>1100000.0</v>
       </c>
-      <c r="DQ30">
+      <c r="DR30">
         <v>400000.0</v>
       </c>
     </row>
-    <row r="31" spans="1:121">
+    <row r="31" spans="1:122">
       <c r="A31" t="s">
-        <v>211</v>
+        <v>212</v>
       </c>
       <c r="B31">
+        <v>-27130000.0</v>
+      </c>
+      <c r="C31">
         <v>-25009000.0</v>
       </c>
-      <c r="C31">
+      <c r="D31">
         <v>-25257000.0</v>
       </c>
-      <c r="D31">
+      <c r="E31">
         <v>-25085000.0</v>
       </c>
-      <c r="E31">
+      <c r="F31">
         <v>-24072000.0</v>
       </c>
-      <c r="F31">
+      <c r="G31">
         <v>-53436000.0</v>
       </c>
-      <c r="G31">
+      <c r="H31">
         <v>-7977000.0</v>
       </c>
-      <c r="H31">
+      <c r="I31">
         <v>-25320000.0</v>
       </c>
-      <c r="I31">
+      <c r="J31">
         <v>-21198000.0</v>
       </c>
-      <c r="J31">
+      <c r="K31">
         <v>-19514000.0</v>
       </c>
-      <c r="K31">
+      <c r="L31">
         <v>-20320000.0</v>
       </c>
-      <c r="L31">
+      <c r="M31">
         <v>-17493000.0</v>
       </c>
-      <c r="M31">
+      <c r="N31">
         <v>-3727000.0</v>
       </c>
-      <c r="N31">
+      <c r="O31">
         <v>-12852000.0</v>
       </c>
-      <c r="O31">
+      <c r="P31">
         <v>88574000.0</v>
       </c>
-      <c r="P31">
+      <c r="Q31">
         <v>-10107000.0</v>
       </c>
-      <c r="Q31">
+      <c r="R31">
         <v>-8721000.0</v>
       </c>
-      <c r="R31">
+      <c r="S31">
         <v>-8121000.0</v>
       </c>
-      <c r="S31">
+      <c r="T31">
         <v>-10331000.0</v>
       </c>
-      <c r="T31">
+      <c r="U31">
         <v>-9976000.0</v>
       </c>
-      <c r="U31">
+      <c r="V31">
         <v>-8858000.0</v>
       </c>
-      <c r="V31">
+      <c r="W31">
         <v>-11908000.0</v>
       </c>
-      <c r="W31">
+      <c r="X31">
         <v>-11965000.0</v>
       </c>
-      <c r="X31">
+      <c r="Y31">
         <v>-8399000.0</v>
       </c>
-      <c r="Y31">
+      <c r="Z31">
         <v>-10178000.0</v>
       </c>
-      <c r="Z31">
+      <c r="AA31">
         <v>-11386000.0</v>
       </c>
-      <c r="AA31">
+      <c r="AB31">
         <v>-11601000.0</v>
       </c>
-      <c r="AB31">
+      <c r="AC31">
         <v>-12362000.0</v>
       </c>
-      <c r="AC31">
+      <c r="AD31">
         <v>-8478000.0</v>
       </c>
-      <c r="AD31">
+      <c r="AE31">
         <v>-8055000.0</v>
       </c>
-      <c r="AE31">
+      <c r="AF31">
         <v>8813000.0</v>
       </c>
-      <c r="AF31">
+      <c r="AG31">
         <v>-10599000.0</v>
       </c>
-      <c r="AG31">
+      <c r="AH31">
         <v>-10922000.0</v>
       </c>
-      <c r="AH31">
+      <c r="AI31">
         <v>-15439000.0</v>
       </c>
-      <c r="AI31">
+      <c r="AJ31">
         <v>12470000.0</v>
       </c>
-      <c r="AJ31">
+      <c r="AK31">
         <v>-3535000.0</v>
       </c>
-      <c r="AK31">
+      <c r="AL31">
         <v>-6900000.0</v>
       </c>
-      <c r="AL31">
+      <c r="AM31">
         <v>-2886000.0</v>
       </c>
-      <c r="AM31">
+      <c r="AN31">
         <v>-5099000.0</v>
       </c>
-      <c r="AN31">
+      <c r="AO31">
         <v>-3269000.0</v>
       </c>
-      <c r="AO31">
+      <c r="AP31">
         <v>2623000.0</v>
       </c>
-      <c r="AP31">
+      <c r="AQ31">
         <v>2318000.0</v>
       </c>
-      <c r="AQ31">
+      <c r="AR31">
         <v>1070000.0</v>
       </c>
-      <c r="AR31">
+      <c r="AS31">
         <v>795000.0</v>
       </c>
-      <c r="AS31">
+      <c r="AT31">
         <v>1523000.0</v>
       </c>
-      <c r="AT31">
+      <c r="AU31">
         <v>-99000.0</v>
       </c>
-      <c r="AU31">
+      <c r="AV31">
         <v>3163000.0</v>
       </c>
-      <c r="AV31">
+      <c r="AW31">
         <v>-790000.0</v>
       </c>
-      <c r="AW31">
+      <c r="AX31">
         <v>1325000.0</v>
       </c>
-      <c r="AX31">
+      <c r="AY31">
         <v>1532000.0</v>
       </c>
-      <c r="AY31">
+      <c r="AZ31">
         <v>-2082000.0</v>
       </c>
-      <c r="AZ31">
+      <c r="BA31">
         <v>27000.0</v>
       </c>
-      <c r="BA31">
+      <c r="BB31">
         <v>2713000.0</v>
       </c>
-      <c r="BB31">
+      <c r="BC31">
         <v>2240000.0</v>
       </c>
-      <c r="BC31">
+      <c r="BD31">
         <v>361000.0</v>
       </c>
-      <c r="BD31">
+      <c r="BE31">
         <v>-2300000.0</v>
       </c>
-      <c r="BE31">
+      <c r="BF31">
         <v>-2566000.0</v>
       </c>
-      <c r="BF31">
+      <c r="BG31">
         <v>943000.0</v>
       </c>
-      <c r="BG31">
+      <c r="BH31">
         <v>-3828000.0</v>
       </c>
-      <c r="BH31">
+      <c r="BI31">
         <v>-3213000.0</v>
       </c>
-      <c r="BI31">
+      <c r="BJ31">
         <v>-3017000.0</v>
       </c>
-      <c r="BJ31">
+      <c r="BK31">
         <v>-1654000.0</v>
       </c>
-      <c r="BK31">
+      <c r="BL31">
         <v>-2887000.0</v>
       </c>
-      <c r="BL31">
+      <c r="BM31">
         <v>-2498000.0</v>
       </c>
-      <c r="BM31">
+      <c r="BN31">
         <v>-2589000.0</v>
       </c>
-      <c r="BN31">
+      <c r="BO31">
         <v>-4841000.0</v>
       </c>
-      <c r="BO31">
+      <c r="BP31">
         <v>4093000.0</v>
       </c>
-      <c r="BP31">
+      <c r="BQ31">
         <v>-3211000.0</v>
       </c>
-      <c r="BQ31">
+      <c r="BR31">
         <v>-3472000.0</v>
       </c>
-      <c r="BR31">
+      <c r="BS31">
         <v>-3946000.0</v>
       </c>
-      <c r="BS31">
+      <c r="BT31">
         <v>6645000.0</v>
       </c>
-      <c r="BT31">
+      <c r="BU31">
         <v>-4336000.0</v>
       </c>
-      <c r="BU31">
+      <c r="BV31">
         <v>-4295000.0</v>
       </c>
-      <c r="BV31">
+      <c r="BW31">
         <v>-6400000.0</v>
       </c>
-      <c r="BW31">
+      <c r="BX31">
         <v>-6701000.0</v>
       </c>
-      <c r="BX31">
+      <c r="BY31">
         <v>-7553000.0</v>
       </c>
-      <c r="BY31">
+      <c r="BZ31">
         <v>-6976879000.0</v>
       </c>
-      <c r="BZ31">
+      <c r="CA31">
         <v>-6259186000.0</v>
       </c>
-      <c r="CA31">
+      <c r="CB31">
         <v>-24165358773.0</v>
       </c>
-      <c r="CB31">
+      <c r="CC31">
         <v>-8789889000.0</v>
       </c>
-      <c r="CC31">
+      <c r="CD31">
         <v>-7660622000.0</v>
       </c>
-      <c r="CD31">
+      <c r="CE31">
         <v>-7028813000.0</v>
       </c>
-      <c r="CE31">
+      <c r="CF31">
         <v>-6807594.0</v>
       </c>
-      <c r="CF31">
+      <c r="CG31">
         <v>-5638373000.0</v>
       </c>
-      <c r="CG31">
+      <c r="CH31">
         <v>-4352965000.0</v>
       </c>
-      <c r="CH31">
+      <c r="CI31">
         <v>-4308578000.0</v>
       </c>
-      <c r="CI31">
-[...1 lines deleted...]
-      </c>
       <c r="CJ31">
+        <v>0.0</v>
+      </c>
+      <c r="CK31">
         <v>-3598303000.0</v>
       </c>
-      <c r="CK31">
+      <c r="CL31">
         <v>-2799861000.0</v>
       </c>
-      <c r="CL31">
+      <c r="CM31">
         <v>-2118722587.0</v>
       </c>
-      <c r="CM31">
+      <c r="CN31">
         <v>-309781.0</v>
       </c>
-      <c r="CN31">
+      <c r="CO31">
         <v>-2460916000.0</v>
       </c>
-      <c r="CO31">
+      <c r="CP31">
         <v>-2234197000.0</v>
       </c>
-      <c r="CP31">
+      <c r="CQ31">
         <v>-2280176000.0</v>
       </c>
-      <c r="CQ31">
+      <c r="CR31">
         <v>-4416953.0</v>
       </c>
-      <c r="CR31">
+      <c r="CS31">
         <v>2493007583.0</v>
       </c>
-      <c r="CS31">
+      <c r="CT31">
         <v>-5522960.0</v>
       </c>
-      <c r="CT31">
+      <c r="CU31">
         <v>-6291909.0</v>
       </c>
-      <c r="CU31">
-[...1 lines deleted...]
-      </c>
       <c r="CV31">
+        <v>0.0</v>
+      </c>
+      <c r="CW31">
         <v>-5834974.0</v>
       </c>
-      <c r="CW31">
+      <c r="CX31">
         <v>-7012516.0</v>
       </c>
-      <c r="CX31">
+      <c r="CY31">
         <v>-7201037.0</v>
       </c>
-      <c r="CY31">
-[...1 lines deleted...]
-      </c>
       <c r="CZ31">
+        <v>0.0</v>
+      </c>
+      <c r="DA31">
         <v>-7068613.0</v>
       </c>
-      <c r="DA31">
+      <c r="DB31">
         <v>-6632276.0</v>
       </c>
-      <c r="DB31">
+      <c r="DC31">
         <v>4500095.0</v>
       </c>
-      <c r="DC31">
+      <c r="DD31">
         <v>-7200000.0</v>
       </c>
-      <c r="DD31">
+      <c r="DE31">
         <v>-4900000.0</v>
       </c>
-      <c r="DE31">
+      <c r="DF31">
         <v>-4770020.0</v>
       </c>
-      <c r="DF31">
+      <c r="DG31">
         <v>-4200000.0</v>
       </c>
-      <c r="DG31">
+      <c r="DH31">
         <v>-4400000.0</v>
       </c>
-      <c r="DH31">
+      <c r="DI31">
         <v>-4100000.0</v>
       </c>
-      <c r="DI31">
+      <c r="DJ31">
         <v>-3900000.0</v>
       </c>
-      <c r="DJ31">
+      <c r="DK31">
         <v>-3600000.0</v>
       </c>
-      <c r="DK31"/>
-      <c r="DL31">
+      <c r="DL31"/>
+      <c r="DM31">
         <v>-2300000.0</v>
       </c>
-      <c r="DM31">
+      <c r="DN31">
         <v>3100000.0</v>
       </c>
-      <c r="DN31">
+      <c r="DO31">
         <v>-2500000.0</v>
       </c>
-      <c r="DO31">
+      <c r="DP31">
         <v>-50000.0</v>
       </c>
-      <c r="DP31"/>
       <c r="DQ31"/>
+      <c r="DR31"/>
     </row>
-    <row r="32" spans="1:121">
+    <row r="32" spans="1:122">
       <c r="A32" t="s">
-        <v>212</v>
+        <v>213</v>
       </c>
       <c r="B32">
+        <v>88853000.0</v>
+      </c>
+      <c r="C32">
         <v>81476000.0</v>
       </c>
-      <c r="C32">
+      <c r="D32">
         <v>95819000.0</v>
       </c>
-      <c r="D32">
+      <c r="E32">
         <v>79307000.0</v>
       </c>
-      <c r="E32">
+      <c r="F32">
         <v>82003000.0</v>
       </c>
-      <c r="F32">
+      <c r="G32">
         <v>82670000.0</v>
       </c>
-      <c r="G32">
+      <c r="H32">
         <v>83248000.0</v>
       </c>
-      <c r="H32">
+      <c r="I32">
         <v>72552000.0</v>
       </c>
-      <c r="I32">
+      <c r="J32">
         <v>67452000.0</v>
       </c>
-      <c r="J32">
+      <c r="K32">
         <v>70003000.0</v>
       </c>
-      <c r="K32">
+      <c r="L32">
         <v>68236000.0</v>
       </c>
-      <c r="L32">
+      <c r="M32">
         <v>66138000.0</v>
       </c>
-      <c r="M32">
+      <c r="N32">
         <v>59720000.0</v>
       </c>
-      <c r="N32">
+      <c r="O32">
         <v>54418000.0</v>
       </c>
-      <c r="O32">
+      <c r="P32">
         <v>51914000.0</v>
       </c>
-      <c r="P32">
+      <c r="Q32">
         <v>47805000.0</v>
       </c>
-      <c r="Q32">
+      <c r="R32">
         <v>51479000.0</v>
       </c>
-      <c r="R32">
+      <c r="S32">
         <v>41922000.0</v>
       </c>
-      <c r="S32">
+      <c r="T32">
         <v>54657000.0</v>
       </c>
-      <c r="T32">
+      <c r="U32">
         <v>46321000.0</v>
       </c>
-      <c r="U32">
+      <c r="V32">
         <v>41073000.0</v>
       </c>
-      <c r="V32">
+      <c r="W32">
         <v>37156000.0</v>
       </c>
-      <c r="W32">
+      <c r="X32">
         <v>39023000.0</v>
       </c>
-      <c r="X32">
+      <c r="Y32">
         <v>43691000.0</v>
       </c>
-      <c r="Y32">
+      <c r="Z32">
         <v>36637000.0</v>
       </c>
-      <c r="Z32">
+      <c r="AA32">
         <v>32007000.0</v>
       </c>
-      <c r="AA32">
+      <c r="AB32">
         <v>35557000.0</v>
       </c>
-      <c r="AB32">
+      <c r="AC32">
         <v>40565000.0</v>
       </c>
-      <c r="AC32">
+      <c r="AD32">
         <v>32124000.0</v>
       </c>
-      <c r="AD32">
+      <c r="AE32">
         <v>33048000.0</v>
       </c>
-      <c r="AE32">
+      <c r="AF32">
         <v>29990000.0</v>
       </c>
-      <c r="AF32">
+      <c r="AG32">
         <v>41292000.0</v>
       </c>
-      <c r="AG32">
+      <c r="AH32">
         <v>35653000.0</v>
       </c>
-      <c r="AH32">
+      <c r="AI32">
         <v>3973000.0</v>
       </c>
-      <c r="AI32">
+      <c r="AJ32">
         <v>-10025000.0</v>
       </c>
-      <c r="AJ32">
+      <c r="AK32">
         <v>5511000.0</v>
       </c>
-      <c r="AK32">
+      <c r="AL32">
         <v>3799000.0</v>
       </c>
-      <c r="AL32">
+      <c r="AM32">
         <v>4698000.0</v>
       </c>
-      <c r="AM32">
+      <c r="AN32">
         <v>66156000.0</v>
       </c>
-      <c r="AN32">
+      <c r="AO32">
         <v>13022000.0</v>
       </c>
-      <c r="AO32">
+      <c r="AP32">
         <v>11827000.0</v>
       </c>
-      <c r="AP32">
+      <c r="AQ32">
         <v>13835000.0</v>
       </c>
-      <c r="AQ32">
+      <c r="AR32">
         <v>12905000.0</v>
       </c>
-      <c r="AR32">
+      <c r="AS32">
         <v>13862000.0</v>
       </c>
-      <c r="AS32">
+      <c r="AT32">
         <v>14704000.0</v>
       </c>
-      <c r="AT32">
+      <c r="AU32">
         <v>14051000.0</v>
       </c>
-      <c r="AU32">
+      <c r="AV32">
         <v>16285000.0</v>
       </c>
-      <c r="AV32">
+      <c r="AW32">
         <v>12981000.0</v>
       </c>
-      <c r="AW32">
+      <c r="AX32">
         <v>13285000.0</v>
       </c>
-      <c r="AX32">
+      <c r="AY32">
         <v>12542000.0</v>
       </c>
-      <c r="AY32">
+      <c r="AZ32">
         <v>13242000.0</v>
       </c>
-      <c r="AZ32">
+      <c r="BA32">
         <v>11559000.0</v>
       </c>
-      <c r="BA32">
+      <c r="BB32">
         <v>12342000.0</v>
       </c>
-      <c r="BB32">
+      <c r="BC32">
         <v>12506000.0</v>
       </c>
-      <c r="BC32">
+      <c r="BD32">
         <v>25216000.0</v>
       </c>
-      <c r="BD32">
+      <c r="BE32">
         <v>12653000.0</v>
       </c>
-      <c r="BE32">
+      <c r="BF32">
         <v>12530000.0</v>
       </c>
-      <c r="BF32">
+      <c r="BG32">
         <v>12008000.0</v>
       </c>
-      <c r="BG32">
+      <c r="BH32">
         <v>11419000.0</v>
       </c>
-      <c r="BH32">
+      <c r="BI32">
         <v>8247000.0</v>
       </c>
-      <c r="BI32">
+      <c r="BJ32">
         <v>8739000.0</v>
       </c>
-      <c r="BJ32">
+      <c r="BK32">
         <v>10006000.0</v>
       </c>
-      <c r="BK32">
+      <c r="BL32">
         <v>9356000.0</v>
       </c>
-      <c r="BL32">
+      <c r="BM32">
         <v>10893000.0</v>
       </c>
-      <c r="BM32">
+      <c r="BN32">
         <v>10511000.0</v>
       </c>
-      <c r="BN32">
+      <c r="BO32">
         <v>10026000.0</v>
       </c>
-      <c r="BO32">
+      <c r="BP32">
         <v>10815000.0</v>
       </c>
-      <c r="BP32">
+      <c r="BQ32">
         <v>11159000.0</v>
       </c>
-      <c r="BQ32">
+      <c r="BR32">
         <v>11377000.0</v>
       </c>
-      <c r="BR32">
+      <c r="BS32">
         <v>11433000.0</v>
       </c>
-      <c r="BS32">
+      <c r="BT32">
         <v>12526000.0</v>
       </c>
-      <c r="BT32">
+      <c r="BU32">
         <v>13231000.0</v>
       </c>
-      <c r="BU32">
+      <c r="BV32">
         <v>14592000.0</v>
       </c>
-      <c r="BV32">
+      <c r="BW32">
         <v>15247000.0</v>
       </c>
-      <c r="BW32">
+      <c r="BX32">
         <v>16249000.0</v>
       </c>
-      <c r="BX32">
+      <c r="BY32">
         <v>16250000.0</v>
       </c>
-      <c r="BY32">
+      <c r="BZ32">
         <v>16369729.0</v>
       </c>
-      <c r="BZ32">
+      <c r="CA32">
         <v>10929716.0</v>
       </c>
-      <c r="CA32">
+      <c r="CB32">
         <v>1812950.0</v>
       </c>
-      <c r="CB32">
+      <c r="CC32">
         <v>11322000.0</v>
       </c>
-      <c r="CC32">
+      <c r="CD32">
         <v>14085158.0</v>
       </c>
-      <c r="CD32">
+      <c r="CE32">
         <v>10630113.0</v>
       </c>
-      <c r="CE32">
+      <c r="CF32">
         <v>12801280.0</v>
       </c>
-      <c r="CF32">
+      <c r="CG32">
         <v>15947358.0</v>
       </c>
-      <c r="CG32">
+      <c r="CH32">
         <v>14972659.0</v>
       </c>
-      <c r="CH32">
+      <c r="CI32">
         <v>15926904.0</v>
       </c>
-      <c r="CI32">
+      <c r="CJ32">
         <v>8678662.0</v>
       </c>
-      <c r="CJ32">
+      <c r="CK32">
         <v>30120632.0</v>
       </c>
-      <c r="CK32">
+      <c r="CL32">
         <v>10942094.0</v>
       </c>
-      <c r="CL32">
+      <c r="CM32">
         <v>7049556.0</v>
       </c>
-      <c r="CM32">
+      <c r="CN32">
         <v>8015505.0</v>
       </c>
-      <c r="CN32">
+      <c r="CO32">
         <v>7686834.0</v>
       </c>
-      <c r="CO32">
+      <c r="CP32">
         <v>8186835.0</v>
       </c>
-      <c r="CP32">
+      <c r="CQ32">
         <v>7973267.0</v>
       </c>
-      <c r="CQ32">
+      <c r="CR32">
         <v>4683592.0</v>
       </c>
-      <c r="CR32">
+      <c r="CS32">
         <v>8882196.0</v>
       </c>
-      <c r="CS32">
+      <c r="CT32">
         <v>9688220.0</v>
       </c>
-      <c r="CT32">
+      <c r="CU32">
         <v>10999884.0</v>
       </c>
-      <c r="CU32">
+      <c r="CV32">
         <v>1515320.0</v>
       </c>
-      <c r="CV32">
+      <c r="CW32">
         <v>6467909.0</v>
       </c>
-      <c r="CW32">
+      <c r="CX32">
         <v>12811879.0</v>
       </c>
-      <c r="CX32">
+      <c r="CY32">
         <v>14778557.0</v>
       </c>
-      <c r="CY32">
+      <c r="CZ32">
         <v>5799989.0</v>
       </c>
-      <c r="CZ32">
+      <c r="DA32">
         <v>15827634.0</v>
       </c>
-      <c r="DA32">
+      <c r="DB32">
         <v>15851387.0</v>
       </c>
-      <c r="DB32">
+      <c r="DC32">
         <v>15878201.0</v>
       </c>
-      <c r="DC32">
+      <c r="DD32">
         <v>5000000.0</v>
       </c>
-      <c r="DD32">
+      <c r="DE32">
         <v>15600000.0</v>
       </c>
-      <c r="DE32">
+      <c r="DF32">
         <v>14200000.0</v>
       </c>
-      <c r="DF32">
+      <c r="DG32">
         <v>12472913.0</v>
       </c>
-      <c r="DG32">
+      <c r="DH32">
         <v>8500000.0</v>
       </c>
-      <c r="DH32">
+      <c r="DI32">
         <v>11000000.0</v>
       </c>
-      <c r="DI32">
+      <c r="DJ32">
         <v>11100000.0</v>
       </c>
-      <c r="DJ32">
+      <c r="DK32">
         <v>10200000.0</v>
       </c>
-      <c r="DK32">
+      <c r="DL32">
         <v>8000000.0</v>
       </c>
-      <c r="DL32">
+      <c r="DM32">
         <v>7100000.0</v>
       </c>
-      <c r="DM32">
+      <c r="DN32">
         <v>6700000.0</v>
       </c>
-      <c r="DN32">
+      <c r="DO32">
         <v>5300000.0</v>
       </c>
-      <c r="DO32">
+      <c r="DP32">
         <v>4810000.0</v>
       </c>
-      <c r="DP32">
+      <c r="DQ32">
         <v>4700000.0</v>
       </c>
-      <c r="DQ32">
+      <c r="DR32">
         <v>1600000.0</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet5.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:AE30"/>
@@ -33750,51 +33959,51 @@
       </c>
       <c r="Y1" t="s">
         <v>24</v>
       </c>
       <c r="Z1" t="s">
         <v>25</v>
       </c>
       <c r="AA1" t="s">
         <v>26</v>
       </c>
       <c r="AB1" t="s">
         <v>27</v>
       </c>
       <c r="AC1" t="s">
         <v>28</v>
       </c>
       <c r="AD1" t="s">
         <v>29</v>
       </c>
       <c r="AE1" t="s">
         <v>30</v>
       </c>
     </row>
     <row r="2" spans="1:31">
       <c r="A2" t="s">
-        <v>213</v>
+        <v>214</v>
       </c>
       <c r="B2">
         <v>169572000.0</v>
       </c>
       <c r="C2">
         <v>149845000.0</v>
       </c>
       <c r="D2">
         <v>33171999.0</v>
       </c>
       <c r="E2">
         <v>124484000.0</v>
       </c>
       <c r="F2">
         <v>54743000.0</v>
       </c>
       <c r="G2">
         <v>67821000.0</v>
       </c>
       <c r="H2">
         <v>57713000.0</v>
       </c>
       <c r="I2">
         <v>42513000.0</v>
       </c>
@@ -33845,51 +34054,51 @@
       </c>
       <c r="Y2">
         <v>25409000.0</v>
       </c>
       <c r="Z2">
         <v>15652878.0</v>
       </c>
       <c r="AA2">
         <v>7459284.0</v>
       </c>
       <c r="AB2">
         <v>7000000.0</v>
       </c>
       <c r="AC2">
         <v>7900000.0</v>
       </c>
       <c r="AD2">
         <v>6100000.0</v>
       </c>
       <c r="AE2">
         <v>4600000.0</v>
       </c>
     </row>
     <row r="3" spans="1:31">
       <c r="A3" t="s">
-        <v>214</v>
+        <v>215</v>
       </c>
       <c r="B3">
         <v>0</v>
       </c>
       <c r="C3">
         <v>0</v>
       </c>
       <c r="D3">
         <v>0</v>
       </c>
       <c r="E3">
         <v>0</v>
       </c>
       <c r="F3">
         <v>296342000</v>
       </c>
       <c r="G3">
         <v>0</v>
       </c>
       <c r="H3">
         <v>0</v>
       </c>
       <c r="I3">
         <v>0</v>
       </c>
@@ -33940,133 +34149,133 @@
       </c>
       <c r="Y3">
         <v>213000</v>
       </c>
       <c r="Z3">
         <v>493556</v>
       </c>
       <c r="AA3">
         <v>626169</v>
       </c>
       <c r="AB3">
         <v>1100000</v>
       </c>
       <c r="AC3">
         <v>2000000</v>
       </c>
       <c r="AD3">
         <v>1100000</v>
       </c>
       <c r="AE3">
         <v>100000</v>
       </c>
     </row>
     <row r="4" spans="1:31">
       <c r="A4" t="s">
-        <v>215</v>
+        <v>216</v>
       </c>
       <c r="B4"/>
       <c r="C4"/>
       <c r="D4"/>
       <c r="E4">
         <v>-18886000.0</v>
       </c>
       <c r="F4">
         <v>56500000.0</v>
       </c>
       <c r="G4">
         <v>-24877000.0</v>
       </c>
       <c r="H4">
         <v>3217000.0</v>
       </c>
       <c r="I4">
         <v>-14099000.0</v>
       </c>
       <c r="J4"/>
       <c r="K4"/>
       <c r="L4"/>
       <c r="M4"/>
       <c r="N4"/>
       <c r="O4"/>
       <c r="P4"/>
       <c r="Q4"/>
       <c r="R4"/>
       <c r="S4"/>
       <c r="T4"/>
       <c r="U4"/>
       <c r="V4"/>
       <c r="W4"/>
       <c r="X4"/>
       <c r="Y4"/>
       <c r="Z4"/>
       <c r="AA4"/>
       <c r="AB4"/>
       <c r="AC4"/>
       <c r="AD4"/>
       <c r="AE4"/>
     </row>
     <row r="5" spans="1:31">
       <c r="A5" t="s">
-        <v>216</v>
+        <v>217</v>
       </c>
       <c r="B5"/>
       <c r="C5"/>
       <c r="D5"/>
       <c r="E5">
         <v>6321000.0</v>
       </c>
       <c r="F5"/>
       <c r="G5"/>
       <c r="H5"/>
       <c r="I5"/>
       <c r="J5"/>
       <c r="K5"/>
       <c r="L5"/>
       <c r="M5"/>
       <c r="N5"/>
       <c r="O5"/>
       <c r="P5"/>
       <c r="Q5"/>
       <c r="R5"/>
       <c r="S5"/>
       <c r="T5"/>
       <c r="U5"/>
       <c r="V5"/>
       <c r="W5"/>
       <c r="X5"/>
       <c r="Y5"/>
       <c r="Z5"/>
       <c r="AA5"/>
       <c r="AB5"/>
       <c r="AC5"/>
       <c r="AD5"/>
       <c r="AE5"/>
     </row>
     <row r="6" spans="1:31">
       <c r="A6" t="s">
-        <v>217</v>
+        <v>218</v>
       </c>
       <c r="B6">
         <v>31992000.0</v>
       </c>
       <c r="C6">
         <v>19727000.0</v>
       </c>
       <c r="D6">
         <v>19419001.0</v>
       </c>
       <c r="E6">
         <v>-18886000.0</v>
       </c>
       <c r="F6">
         <v>9739000.0</v>
       </c>
       <c r="G6">
         <v>44219000.0</v>
       </c>
       <c r="H6">
         <v>10108000.0</v>
       </c>
       <c r="I6">
         <v>15200000.0</v>
       </c>
@@ -34117,51 +34326,51 @@
       </c>
       <c r="Y6">
         <v>9960000.0</v>
       </c>
       <c r="Z6">
         <v>9756180.0</v>
       </c>
       <c r="AA6">
         <v>8193594.0</v>
       </c>
       <c r="AB6">
         <v>500000.0</v>
       </c>
       <c r="AC6">
         <v>-900000.0</v>
       </c>
       <c r="AD6">
         <v>1000000.0</v>
       </c>
       <c r="AE6">
         <v>-4600000.0</v>
       </c>
     </row>
     <row r="7" spans="1:31">
       <c r="A7" t="s">
-        <v>218</v>
+        <v>219</v>
       </c>
       <c r="B7">
         <v>-9755000.0</v>
       </c>
       <c r="C7">
         <v>-16020000.0</v>
       </c>
       <c r="D7">
         <v>-8154000.0</v>
       </c>
       <c r="E7">
         <v>9147000.0</v>
       </c>
       <c r="F7">
         <v>-4083999.0</v>
       </c>
       <c r="G7">
         <v>-15013000.0</v>
       </c>
       <c r="H7">
         <v>-4892000.0</v>
       </c>
       <c r="I7">
         <v>19403000.0</v>
       </c>
@@ -34212,88 +34421,88 @@
       </c>
       <c r="Y7">
         <v>3310000.0</v>
       </c>
       <c r="Z7">
         <v>663580.0</v>
       </c>
       <c r="AA7">
         <v>769871.0</v>
       </c>
       <c r="AB7">
         <v>-200000.0</v>
       </c>
       <c r="AC7">
         <v>-12100000.0</v>
       </c>
       <c r="AD7">
         <v>2500000.0</v>
       </c>
       <c r="AE7">
         <v>-2800000.0</v>
       </c>
     </row>
     <row r="8" spans="1:31">
       <c r="A8" t="s">
-        <v>219</v>
+        <v>220</v>
       </c>
       <c r="B8"/>
       <c r="C8"/>
       <c r="D8"/>
       <c r="E8">
         <v>-1992000.0</v>
       </c>
       <c r="F8"/>
       <c r="G8"/>
       <c r="H8"/>
       <c r="I8"/>
       <c r="J8"/>
       <c r="K8"/>
       <c r="L8"/>
       <c r="M8"/>
       <c r="N8"/>
       <c r="O8"/>
       <c r="P8"/>
       <c r="Q8"/>
       <c r="R8"/>
       <c r="S8"/>
       <c r="T8"/>
       <c r="U8"/>
       <c r="V8"/>
       <c r="W8"/>
       <c r="X8"/>
       <c r="Y8"/>
       <c r="Z8"/>
       <c r="AA8"/>
       <c r="AB8"/>
       <c r="AC8"/>
       <c r="AD8"/>
       <c r="AE8"/>
     </row>
     <row r="9" spans="1:31">
       <c r="A9" t="s">
-        <v>220</v>
+        <v>221</v>
       </c>
       <c r="B9">
         <v>-4087000.0</v>
       </c>
       <c r="C9">
         <v>-1776000.0</v>
       </c>
       <c r="D9">
         <v>-925000.0</v>
       </c>
       <c r="E9">
         <v>-1992000.0</v>
       </c>
       <c r="F9">
         <v>-283000.0</v>
       </c>
       <c r="G9">
         <v>-1676000.0</v>
       </c>
       <c r="H9">
         <v>-1249000.0</v>
       </c>
       <c r="I9">
         <v>797000.0</v>
       </c>
@@ -34332,90 +34541,90 @@
         <v>205000.0</v>
       </c>
       <c r="V9"/>
       <c r="W9">
         <v>356000.0</v>
       </c>
       <c r="X9">
         <v>1136000.0</v>
       </c>
       <c r="Y9">
         <v>2181000.0</v>
       </c>
       <c r="Z9">
         <v>2612000.0</v>
       </c>
       <c r="AA9">
         <v>5379000.0</v>
       </c>
       <c r="AB9"/>
       <c r="AC9"/>
       <c r="AD9"/>
       <c r="AE9"/>
     </row>
     <row r="10" spans="1:31">
       <c r="A10" t="s">
-        <v>221</v>
+        <v>222</v>
       </c>
       <c r="B10"/>
       <c r="C10"/>
       <c r="D10">
         <v>-9606000.0</v>
       </c>
       <c r="E10"/>
       <c r="F10"/>
       <c r="G10"/>
       <c r="H10"/>
       <c r="I10">
         <v>22576000.0</v>
       </c>
       <c r="J10"/>
       <c r="K10"/>
       <c r="L10"/>
       <c r="M10"/>
       <c r="N10"/>
       <c r="O10"/>
       <c r="P10"/>
       <c r="Q10"/>
       <c r="R10"/>
       <c r="S10"/>
       <c r="T10"/>
       <c r="U10"/>
       <c r="V10"/>
       <c r="W10"/>
       <c r="X10"/>
       <c r="Y10"/>
       <c r="Z10"/>
       <c r="AA10"/>
       <c r="AB10"/>
       <c r="AC10"/>
       <c r="AD10"/>
       <c r="AE10"/>
     </row>
     <row r="11" spans="1:31">
       <c r="A11" t="s">
-        <v>222</v>
+        <v>223</v>
       </c>
       <c r="B11"/>
       <c r="C11"/>
       <c r="D11"/>
       <c r="E11">
         <v>7777000.0</v>
       </c>
       <c r="F11">
         <v>21021000.0</v>
       </c>
       <c r="G11">
         <v>-15982000.0</v>
       </c>
       <c r="H11">
         <v>-7171000.0</v>
       </c>
       <c r="I11">
         <v>12962000.0</v>
       </c>
       <c r="J11">
         <v>-34271000.0</v>
       </c>
       <c r="K11">
         <v>46253000.0</v>
       </c>
@@ -34438,51 +34647,51 @@
       </c>
       <c r="S11">
         <v>2798000.0</v>
       </c>
       <c r="T11"/>
       <c r="U11">
         <v>731000.0</v>
       </c>
       <c r="V11"/>
       <c r="W11">
         <v>1636000.0</v>
       </c>
       <c r="X11"/>
       <c r="Y11">
         <v>3412000.0</v>
       </c>
       <c r="Z11"/>
       <c r="AA11"/>
       <c r="AB11"/>
       <c r="AC11"/>
       <c r="AD11"/>
       <c r="AE11"/>
     </row>
     <row r="12" spans="1:31">
       <c r="A12" t="s">
-        <v>223</v>
+        <v>224</v>
       </c>
       <c r="B12"/>
       <c r="C12"/>
       <c r="D12"/>
       <c r="E12">
         <v>32811000.0</v>
       </c>
       <c r="F12">
         <v>-1395000.0</v>
       </c>
       <c r="G12">
         <v>82840000.0</v>
       </c>
       <c r="H12">
         <v>1221000.0</v>
       </c>
       <c r="I12">
         <v>-14099000.0</v>
       </c>
       <c r="J12">
         <v>44936000.0</v>
       </c>
       <c r="K12">
         <v>-11231000.0</v>
       </c>
@@ -34491,51 +34700,51 @@
       </c>
       <c r="M12">
         <v>-51225000.0</v>
       </c>
       <c r="N12"/>
       <c r="O12"/>
       <c r="P12"/>
       <c r="Q12"/>
       <c r="R12"/>
       <c r="S12"/>
       <c r="T12"/>
       <c r="U12"/>
       <c r="V12"/>
       <c r="W12"/>
       <c r="X12"/>
       <c r="Y12"/>
       <c r="Z12"/>
       <c r="AA12"/>
       <c r="AB12"/>
       <c r="AC12"/>
       <c r="AD12"/>
       <c r="AE12"/>
     </row>
     <row r="13" spans="1:31">
       <c r="A13" t="s">
-        <v>224</v>
+        <v>225</v>
       </c>
       <c r="B13"/>
       <c r="C13"/>
       <c r="D13"/>
       <c r="E13">
         <v>3214000.0</v>
       </c>
       <c r="F13">
         <v>2471000.0</v>
       </c>
       <c r="G13">
         <v>34571000.0</v>
       </c>
       <c r="H13">
         <v>15366000.0</v>
       </c>
       <c r="I13">
         <v>15570000.0</v>
       </c>
       <c r="J13">
         <v>1071000.0</v>
       </c>
       <c r="K13">
         <v>2384000.0</v>
       </c>
@@ -34544,51 +34753,51 @@
       </c>
       <c r="M13">
         <v>11036000.0</v>
       </c>
       <c r="N13"/>
       <c r="O13"/>
       <c r="P13"/>
       <c r="Q13"/>
       <c r="R13"/>
       <c r="S13"/>
       <c r="T13"/>
       <c r="U13"/>
       <c r="V13"/>
       <c r="W13"/>
       <c r="X13"/>
       <c r="Y13"/>
       <c r="Z13"/>
       <c r="AA13"/>
       <c r="AB13"/>
       <c r="AC13"/>
       <c r="AD13"/>
       <c r="AE13"/>
     </row>
     <row r="14" spans="1:31">
       <c r="A14" t="s">
-        <v>225</v>
+        <v>226</v>
       </c>
       <c r="B14">
         <v>8323000.0</v>
       </c>
       <c r="C14">
         <v>6217000.0</v>
       </c>
       <c r="D14">
         <v>1845000.0</v>
       </c>
       <c r="E14">
         <v>5229000.0</v>
       </c>
       <c r="F14">
         <v>1745000.0</v>
       </c>
       <c r="G14">
         <v>7714000.0</v>
       </c>
       <c r="H14">
         <v>7499000.0</v>
       </c>
       <c r="I14">
         <v>5564000.0</v>
       </c>
@@ -34639,51 +34848,51 @@
       </c>
       <c r="Y14">
         <v>2124000.0</v>
       </c>
       <c r="Z14">
         <v>2858419.0</v>
       </c>
       <c r="AA14">
         <v>2629613.0</v>
       </c>
       <c r="AB14">
         <v>2200000.0</v>
       </c>
       <c r="AC14">
         <v>2300000.0</v>
       </c>
       <c r="AD14">
         <v>400000.0</v>
       </c>
       <c r="AE14">
         <v>300000.0</v>
       </c>
     </row>
     <row r="15" spans="1:31">
       <c r="A15" t="s">
-        <v>226</v>
+        <v>227</v>
       </c>
       <c r="B15">
         <v>10972000.0</v>
       </c>
       <c r="C15">
         <v>9394000.0</v>
       </c>
       <c r="D15">
         <v>7703000.0</v>
       </c>
       <c r="E15">
         <v>7543000.0</v>
       </c>
       <c r="F15">
         <v>7543000.0</v>
       </c>
       <c r="G15">
         <v>7543000.0</v>
       </c>
       <c r="H15">
         <v>7543000.0</v>
       </c>
       <c r="I15">
         <v>66000.0</v>
       </c>
@@ -34734,51 +34943,51 @@
       </c>
       <c r="Y15">
         <v>2191000.0</v>
       </c>
       <c r="Z15">
         <v>10027293.0</v>
       </c>
       <c r="AA15">
         <v>17760963.0</v>
       </c>
       <c r="AB15">
         <v>17500000.0</v>
       </c>
       <c r="AC15">
         <v>15600000.0</v>
       </c>
       <c r="AD15">
         <v>9500000.0</v>
       </c>
       <c r="AE15">
         <v>2200000.0</v>
       </c>
     </row>
     <row r="16" spans="1:31">
       <c r="A16" t="s">
-        <v>227</v>
+        <v>228</v>
       </c>
       <c r="B16">
         <v>201564000.0</v>
       </c>
       <c r="C16">
         <v>169572000.0</v>
       </c>
       <c r="D16">
         <v>52591000.0</v>
       </c>
       <c r="E16">
         <v>105598000.0</v>
       </c>
       <c r="F16">
         <v>64482000.0</v>
       </c>
       <c r="G16">
         <v>112040000.0</v>
       </c>
       <c r="H16">
         <v>67821000.0</v>
       </c>
       <c r="I16">
         <v>57713000.0</v>
       </c>
@@ -34829,86 +35038,86 @@
       </c>
       <c r="Y16">
         <v>35369000.0</v>
       </c>
       <c r="Z16">
         <v>25409058.0</v>
       </c>
       <c r="AA16">
         <v>15652878.0</v>
       </c>
       <c r="AB16">
         <v>7500000.0</v>
       </c>
       <c r="AC16">
         <v>7000000.0</v>
       </c>
       <c r="AD16">
         <v>7100000.0</v>
       </c>
       <c r="AE16">
         <v>1700000.0</v>
       </c>
     </row>
     <row r="17" spans="1:31">
       <c r="A17" t="s">
-        <v>228</v>
+        <v>229</v>
       </c>
       <c r="B17"/>
       <c r="C17"/>
       <c r="D17"/>
       <c r="E17"/>
       <c r="F17"/>
       <c r="G17"/>
       <c r="H17"/>
       <c r="I17"/>
       <c r="J17"/>
       <c r="K17"/>
       <c r="L17"/>
       <c r="M17"/>
       <c r="N17"/>
       <c r="O17"/>
       <c r="P17"/>
       <c r="Q17"/>
       <c r="R17"/>
       <c r="S17"/>
       <c r="T17"/>
       <c r="U17"/>
       <c r="V17"/>
       <c r="W17"/>
       <c r="X17"/>
       <c r="Y17"/>
       <c r="Z17"/>
       <c r="AA17"/>
       <c r="AB17"/>
       <c r="AC17"/>
       <c r="AD17"/>
       <c r="AE17"/>
     </row>
     <row r="18" spans="1:31">
       <c r="A18" t="s">
-        <v>229</v>
+        <v>230</v>
       </c>
       <c r="B18">
         <v>126283000.0</v>
       </c>
       <c r="C18">
         <v>115513000.0</v>
       </c>
       <c r="D18">
         <v>113764000.0</v>
       </c>
       <c r="E18">
         <v>108740000.0</v>
       </c>
       <c r="F18">
         <v>78726000.0</v>
       </c>
       <c r="G18">
         <v>78706000.0</v>
       </c>
       <c r="H18">
         <v>64935000.0</v>
       </c>
       <c r="I18">
         <v>66551000.0</v>
       </c>
@@ -34959,51 +35168,51 @@
       </c>
       <c r="Y18">
         <v>-4119000.0</v>
       </c>
       <c r="Z18">
         <v>9147376.0</v>
       </c>
       <c r="AA18">
         <v>9296067.0</v>
       </c>
       <c r="AB18">
         <v>8200000.0</v>
       </c>
       <c r="AC18">
         <v>-1000000.0</v>
       </c>
       <c r="AD18">
         <v>11900000.0</v>
       </c>
       <c r="AE18">
         <v>600000.0</v>
       </c>
     </row>
     <row r="19" spans="1:31">
       <c r="A19" t="s">
-        <v>230</v>
+        <v>231</v>
       </c>
       <c r="B19">
         <v>21504000.0</v>
       </c>
       <c r="C19">
         <v>-335778000.0</v>
       </c>
       <c r="D19">
         <v>-396467000.0</v>
       </c>
       <c r="E19">
         <v>-471669000.0</v>
       </c>
       <c r="F19">
         <v>16293000.0</v>
       </c>
       <c r="G19">
         <v>-170957000.0</v>
       </c>
       <c r="H19">
         <v>-206510000.0</v>
       </c>
       <c r="I19">
         <v>-35290000.0</v>
       </c>
@@ -35016,131 +35225,131 @@
       <c r="L19">
         <v>-3959000.0</v>
       </c>
       <c r="M19"/>
       <c r="N19"/>
       <c r="O19"/>
       <c r="P19"/>
       <c r="Q19"/>
       <c r="R19"/>
       <c r="S19"/>
       <c r="T19"/>
       <c r="U19"/>
       <c r="V19"/>
       <c r="W19"/>
       <c r="X19"/>
       <c r="Y19"/>
       <c r="Z19"/>
       <c r="AA19"/>
       <c r="AB19"/>
       <c r="AC19"/>
       <c r="AD19"/>
       <c r="AE19"/>
     </row>
     <row r="20" spans="1:31">
       <c r="A20" t="s">
-        <v>231</v>
+        <v>232</v>
       </c>
       <c r="B20"/>
       <c r="C20"/>
       <c r="D20"/>
       <c r="E20"/>
       <c r="F20"/>
       <c r="G20"/>
       <c r="H20"/>
       <c r="I20"/>
       <c r="J20"/>
       <c r="K20"/>
       <c r="L20"/>
       <c r="M20"/>
       <c r="N20"/>
       <c r="O20"/>
       <c r="P20"/>
       <c r="Q20"/>
       <c r="R20"/>
       <c r="S20"/>
       <c r="T20"/>
       <c r="U20"/>
       <c r="V20"/>
       <c r="W20"/>
       <c r="X20"/>
       <c r="Y20"/>
       <c r="Z20"/>
       <c r="AA20"/>
       <c r="AB20"/>
       <c r="AC20"/>
       <c r="AD20"/>
       <c r="AE20"/>
     </row>
     <row r="21" spans="1:31">
       <c r="A21" t="s">
-        <v>232</v>
+        <v>233</v>
       </c>
       <c r="B21"/>
       <c r="C21"/>
       <c r="D21"/>
       <c r="E21">
         <v>355433000.0</v>
       </c>
       <c r="F21"/>
       <c r="G21"/>
       <c r="H21"/>
       <c r="I21"/>
       <c r="J21">
         <v>-21450000.0</v>
       </c>
       <c r="K21">
         <v>-55466000.0</v>
       </c>
       <c r="L21">
         <v>55745000.0</v>
       </c>
       <c r="M21">
         <v>33837000.0</v>
       </c>
       <c r="N21"/>
       <c r="O21"/>
       <c r="P21"/>
       <c r="Q21"/>
       <c r="R21"/>
       <c r="S21"/>
       <c r="T21"/>
       <c r="U21"/>
       <c r="V21"/>
       <c r="W21"/>
       <c r="X21"/>
       <c r="Y21"/>
       <c r="Z21"/>
       <c r="AA21"/>
       <c r="AB21"/>
       <c r="AC21"/>
       <c r="AD21"/>
       <c r="AE21"/>
     </row>
     <row r="22" spans="1:31">
       <c r="A22" t="s">
-        <v>195</v>
+        <v>196</v>
       </c>
       <c r="B22">
         <v>55341000.0</v>
       </c>
       <c r="C22">
         <v>41925000.0</v>
       </c>
       <c r="D22">
         <v>55079000.0</v>
       </c>
       <c r="E22">
         <v>49887000.0</v>
       </c>
       <c r="F22">
         <v>54108000.0</v>
       </c>
       <c r="G22">
         <v>-26907000.0</v>
       </c>
       <c r="H22">
         <v>1996000.0</v>
       </c>
       <c r="I22">
         <v>-22739000.0</v>
       </c>
@@ -35191,51 +35400,51 @@
       </c>
       <c r="Y22">
         <v>-12612000.0</v>
       </c>
       <c r="Z22">
         <v>-4058283.0</v>
       </c>
       <c r="AA22">
         <v>7540688.0</v>
       </c>
       <c r="AB22">
         <v>21100000.0</v>
       </c>
       <c r="AC22">
         <v>16600000.0</v>
       </c>
       <c r="AD22">
         <v>10500000.0</v>
       </c>
       <c r="AE22">
         <v>3900000.0</v>
       </c>
     </row>
     <row r="23" spans="1:31">
       <c r="A23" t="s">
-        <v>233</v>
+        <v>234</v>
       </c>
       <c r="B23">
         <v>41645000.0</v>
       </c>
       <c r="C23">
         <v>-6732000.0</v>
       </c>
       <c r="D23">
         <v>-6815000.0</v>
       </c>
       <c r="E23">
         <v>833057000.0</v>
       </c>
       <c r="F23">
         <v>-6516000.0</v>
       </c>
       <c r="G23">
         <v>136470000.0</v>
       </c>
       <c r="H23">
         <v>151683000.0</v>
       </c>
       <c r="I23">
         <v>-27588000.0</v>
       </c>
@@ -35286,51 +35495,51 @@
       </c>
       <c r="Y23">
         <v>156589899.0</v>
       </c>
       <c r="Z23">
         <v>36194208.0</v>
       </c>
       <c r="AA23">
         <v>40610472.0</v>
       </c>
       <c r="AB23">
         <v>-100000.0</v>
       </c>
       <c r="AC23">
         <v>103700000.0</v>
       </c>
       <c r="AD23">
         <v>-12500000.0</v>
       </c>
       <c r="AE23">
         <v>-100000.0</v>
       </c>
     </row>
     <row r="24" spans="1:31">
       <c r="A24" t="s">
-        <v>234</v>
+        <v>235</v>
       </c>
       <c r="B24">
         <v>-145998000.0</v>
       </c>
       <c r="C24">
         <v>-344418000.0</v>
       </c>
       <c r="D24">
         <v>-359198000.0</v>
       </c>
       <c r="E24">
         <v>22664000.0</v>
       </c>
       <c r="F24">
         <v>-272290000.0</v>
       </c>
       <c r="G24">
         <v>-170776000.0</v>
       </c>
       <c r="H24">
         <v>-203122000.0</v>
       </c>
       <c r="I24">
         <v>-19738000.0</v>
       </c>
@@ -35381,51 +35590,51 @@
       </c>
       <c r="Y24">
         <v>-160702000.0</v>
       </c>
       <c r="Z24">
         <v>-142929615.0</v>
       </c>
       <c r="AA24">
         <v>-195440220.0</v>
       </c>
       <c r="AB24">
         <v>-302800000.0</v>
       </c>
       <c r="AC24">
         <v>-258800000.0</v>
       </c>
       <c r="AD24">
         <v>-217200000.0</v>
       </c>
       <c r="AE24">
         <v>-108400000.0</v>
       </c>
     </row>
     <row r="25" spans="1:31">
       <c r="A25" t="s">
-        <v>235</v>
+        <v>236</v>
       </c>
       <c r="B25">
         <v>65639000.0</v>
       </c>
       <c r="C25">
         <v>77338000.0</v>
       </c>
       <c r="D25">
         <v>64994000.0</v>
       </c>
       <c r="E25">
         <v>41001000.0</v>
       </c>
       <c r="F25">
         <v>26957000.0</v>
       </c>
       <c r="G25">
         <v>110882000.0</v>
       </c>
       <c r="H25">
         <v>59111000.0</v>
       </c>
       <c r="I25">
         <v>63747000.0</v>
       </c>
@@ -35476,51 +35685,51 @@
       </c>
       <c r="Y25">
         <v>3271468.0</v>
       </c>
       <c r="Z25">
         <v>10244809.0</v>
       </c>
       <c r="AA25">
         <v>-1017936.0</v>
       </c>
       <c r="AB25">
         <v>-13800000.0</v>
       </c>
       <c r="AC25">
         <v>-5800000.0</v>
       </c>
       <c r="AD25">
         <v>-400000.0</v>
       </c>
       <c r="AE25">
         <v>-700000.0</v>
       </c>
     </row>
     <row r="26" spans="1:31">
       <c r="A26" t="s">
-        <v>236</v>
+        <v>237</v>
       </c>
       <c r="B26">
         <v>-986000.0</v>
       </c>
       <c r="C26">
         <v>-4606000.0</v>
       </c>
       <c r="D26">
         <v>-285697000.0</v>
       </c>
       <c r="E26">
         <v>-20619000.0</v>
       </c>
       <c r="F26">
         <v>241000.0</v>
       </c>
       <c r="G26">
         <v>0.0</v>
       </c>
       <c r="H26"/>
       <c r="I26">
         <v>0.0</v>
       </c>
       <c r="J26">
         <v>0.0</v>
@@ -35543,51 +35752,51 @@
       <c r="P26">
         <v>-78000.0</v>
       </c>
       <c r="Q26">
         <v>-1213000.0</v>
       </c>
       <c r="R26"/>
       <c r="S26">
         <v>-74000.0</v>
       </c>
       <c r="T26"/>
       <c r="U26"/>
       <c r="V26"/>
       <c r="W26"/>
       <c r="X26"/>
       <c r="Y26"/>
       <c r="Z26"/>
       <c r="AA26"/>
       <c r="AB26"/>
       <c r="AC26"/>
       <c r="AD26"/>
       <c r="AE26"/>
     </row>
     <row r="27" spans="1:31">
       <c r="A27" t="s">
-        <v>237</v>
+        <v>238</v>
       </c>
       <c r="B27">
         <v>6735000.0</v>
       </c>
       <c r="C27">
         <v>6053000.0</v>
       </c>
       <c r="D27">
         <v>4713000.0</v>
       </c>
       <c r="E27">
         <v>3476000.0</v>
       </c>
       <c r="F27">
         <v>2261000.0</v>
       </c>
       <c r="G27">
         <v>2030000.0</v>
       </c>
       <c r="H27">
         <v>1221000.0</v>
       </c>
       <c r="I27">
         <v>576000.0</v>
       </c>
@@ -35616,51 +35825,51 @@
         <v>223000.0</v>
       </c>
       <c r="R27">
         <v>234000.0</v>
       </c>
       <c r="S27">
         <v>310000.0</v>
       </c>
       <c r="T27">
         <v>323000.0</v>
       </c>
       <c r="U27"/>
       <c r="V27"/>
       <c r="W27"/>
       <c r="X27"/>
       <c r="Y27"/>
       <c r="Z27"/>
       <c r="AA27"/>
       <c r="AB27"/>
       <c r="AC27"/>
       <c r="AD27"/>
       <c r="AE27"/>
     </row>
     <row r="28" spans="1:31">
       <c r="A28" t="s">
-        <v>238</v>
+        <v>239</v>
       </c>
       <c r="B28">
         <v>30203000.0</v>
       </c>
       <c r="C28">
         <v>239992000.0</v>
       </c>
       <c r="D28">
         <v>271179000.0</v>
       </c>
       <c r="E28">
         <v>321379000.0</v>
       </c>
       <c r="F28">
         <v>172039000.0</v>
       </c>
       <c r="G28">
         <v>136470000.0</v>
       </c>
       <c r="H28">
         <v>151683000.0</v>
       </c>
       <c r="I28">
         <v>-27654000.0</v>
       </c>
@@ -35711,51 +35920,51 @@
       </c>
       <c r="Y28">
         <v>-73269000.0</v>
       </c>
       <c r="Z28">
         <v>-46533085.0</v>
       </c>
       <c r="AA28">
         <v>21439509.0</v>
       </c>
       <c r="AB28">
         <v>60700000.0</v>
       </c>
       <c r="AC28">
         <v>68100000.0</v>
       </c>
       <c r="AD28">
         <v>93500000.0</v>
       </c>
       <c r="AE28">
         <v>62000000.0</v>
       </c>
     </row>
     <row r="29" spans="1:31">
       <c r="A29" t="s">
-        <v>239</v>
+        <v>240</v>
       </c>
       <c r="B29">
         <v>126283000.0</v>
       </c>
       <c r="C29">
         <v>115513000.0</v>
       </c>
       <c r="D29">
         <v>113764000.0</v>
       </c>
       <c r="E29">
         <v>108740000.0</v>
       </c>
       <c r="F29">
         <v>78726000.0</v>
       </c>
       <c r="G29">
         <v>78706000.0</v>
       </c>
       <c r="H29">
         <v>64935000.0</v>
       </c>
       <c r="I29">
         <v>66551000.0</v>
       </c>
@@ -35806,51 +36015,51 @@
       </c>
       <c r="Y29">
         <v>-3906000.0</v>
       </c>
       <c r="Z29">
         <v>9640932.0</v>
       </c>
       <c r="AA29">
         <v>9922236.0</v>
       </c>
       <c r="AB29">
         <v>9300000.0</v>
       </c>
       <c r="AC29">
         <v>1000000.0</v>
       </c>
       <c r="AD29">
         <v>13000000.0</v>
       </c>
       <c r="AE29">
         <v>700000.0</v>
       </c>
     </row>
     <row r="30" spans="1:31">
       <c r="A30" t="s">
-        <v>240</v>
+        <v>241</v>
       </c>
       <c r="B30">
         <v>-124494000.0</v>
       </c>
       <c r="C30">
         <v>-335778000.0</v>
       </c>
       <c r="D30">
         <v>-340696000.0</v>
       </c>
       <c r="E30">
         <v>-449005000.0</v>
       </c>
       <c r="F30">
         <v>-238321000.0</v>
       </c>
       <c r="G30">
         <v>-170957000.0</v>
       </c>
       <c r="H30">
         <v>-206510000.0</v>
       </c>
       <c r="I30">
         <v>-23697000.0</v>
       </c>
@@ -35920,787 +36129,793 @@
       <c r="AE30">
         <v>-61300000.0</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet6.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:DQ30"/>
+  <dimension ref="A1:DR30"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="44.703" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="12.854" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:121">
+    <row r="1" spans="1:122">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>92</v>
       </c>
       <c r="C1" t="s">
+        <v>93</v>
+      </c>
+      <c r="D1" t="s">
         <v>1</v>
-      </c>
-[...1 lines deleted...]
-        <v>93</v>
       </c>
       <c r="E1" t="s">
         <v>94</v>
       </c>
       <c r="F1" t="s">
         <v>95</v>
       </c>
       <c r="G1" t="s">
+        <v>96</v>
+      </c>
+      <c r="H1" t="s">
         <v>2</v>
-      </c>
-[...1 lines deleted...]
-        <v>96</v>
       </c>
       <c r="I1" t="s">
         <v>97</v>
       </c>
       <c r="J1" t="s">
         <v>98</v>
       </c>
       <c r="K1" t="s">
+        <v>99</v>
+      </c>
+      <c r="L1" t="s">
         <v>3</v>
-      </c>
-[...1 lines deleted...]
-        <v>99</v>
       </c>
       <c r="M1" t="s">
         <v>100</v>
       </c>
       <c r="N1" t="s">
         <v>101</v>
       </c>
       <c r="O1" t="s">
+        <v>102</v>
+      </c>
+      <c r="P1" t="s">
         <v>4</v>
-      </c>
-[...1 lines deleted...]
-        <v>102</v>
       </c>
       <c r="Q1" t="s">
         <v>103</v>
       </c>
       <c r="R1" t="s">
         <v>104</v>
       </c>
       <c r="S1" t="s">
+        <v>105</v>
+      </c>
+      <c r="T1" t="s">
         <v>5</v>
-      </c>
-[...1 lines deleted...]
-        <v>105</v>
       </c>
       <c r="U1" t="s">
         <v>106</v>
       </c>
       <c r="V1" t="s">
         <v>107</v>
       </c>
       <c r="W1" t="s">
+        <v>108</v>
+      </c>
+      <c r="X1" t="s">
         <v>6</v>
-      </c>
-[...1 lines deleted...]
-        <v>108</v>
       </c>
       <c r="Y1" t="s">
         <v>109</v>
       </c>
       <c r="Z1" t="s">
         <v>110</v>
       </c>
       <c r="AA1" t="s">
+        <v>111</v>
+      </c>
+      <c r="AB1" t="s">
         <v>7</v>
-      </c>
-[...1 lines deleted...]
-        <v>111</v>
       </c>
       <c r="AC1" t="s">
         <v>112</v>
       </c>
       <c r="AD1" t="s">
         <v>113</v>
       </c>
       <c r="AE1" t="s">
+        <v>114</v>
+      </c>
+      <c r="AF1" t="s">
         <v>8</v>
-      </c>
-[...1 lines deleted...]
-        <v>114</v>
       </c>
       <c r="AG1" t="s">
         <v>115</v>
       </c>
       <c r="AH1" t="s">
         <v>116</v>
       </c>
       <c r="AI1" t="s">
+        <v>117</v>
+      </c>
+      <c r="AJ1" t="s">
         <v>9</v>
-      </c>
-[...1 lines deleted...]
-        <v>117</v>
       </c>
       <c r="AK1" t="s">
         <v>118</v>
       </c>
       <c r="AL1" t="s">
         <v>119</v>
       </c>
       <c r="AM1" t="s">
+        <v>120</v>
+      </c>
+      <c r="AN1" t="s">
         <v>10</v>
-      </c>
-[...1 lines deleted...]
-        <v>120</v>
       </c>
       <c r="AO1" t="s">
         <v>121</v>
       </c>
       <c r="AP1" t="s">
         <v>122</v>
       </c>
       <c r="AQ1" t="s">
+        <v>123</v>
+      </c>
+      <c r="AR1" t="s">
         <v>11</v>
-      </c>
-[...1 lines deleted...]
-        <v>123</v>
       </c>
       <c r="AS1" t="s">
         <v>124</v>
       </c>
       <c r="AT1" t="s">
         <v>125</v>
       </c>
       <c r="AU1" t="s">
+        <v>126</v>
+      </c>
+      <c r="AV1" t="s">
         <v>12</v>
-      </c>
-[...1 lines deleted...]
-        <v>126</v>
       </c>
       <c r="AW1" t="s">
         <v>127</v>
       </c>
       <c r="AX1" t="s">
         <v>128</v>
       </c>
       <c r="AY1" t="s">
+        <v>129</v>
+      </c>
+      <c r="AZ1" t="s">
         <v>13</v>
-      </c>
-[...1 lines deleted...]
-        <v>129</v>
       </c>
       <c r="BA1" t="s">
         <v>130</v>
       </c>
       <c r="BB1" t="s">
         <v>131</v>
       </c>
       <c r="BC1" t="s">
+        <v>132</v>
+      </c>
+      <c r="BD1" t="s">
         <v>14</v>
-      </c>
-[...1 lines deleted...]
-        <v>132</v>
       </c>
       <c r="BE1" t="s">
         <v>133</v>
       </c>
       <c r="BF1" t="s">
         <v>134</v>
       </c>
       <c r="BG1" t="s">
+        <v>135</v>
+      </c>
+      <c r="BH1" t="s">
         <v>15</v>
-      </c>
-[...1 lines deleted...]
-        <v>135</v>
       </c>
       <c r="BI1" t="s">
         <v>136</v>
       </c>
       <c r="BJ1" t="s">
         <v>137</v>
       </c>
       <c r="BK1" t="s">
+        <v>138</v>
+      </c>
+      <c r="BL1" t="s">
         <v>16</v>
-      </c>
-[...1 lines deleted...]
-        <v>138</v>
       </c>
       <c r="BM1" t="s">
         <v>139</v>
       </c>
       <c r="BN1" t="s">
         <v>140</v>
       </c>
       <c r="BO1" t="s">
+        <v>141</v>
+      </c>
+      <c r="BP1" t="s">
         <v>17</v>
-      </c>
-[...1 lines deleted...]
-        <v>141</v>
       </c>
       <c r="BQ1" t="s">
         <v>142</v>
       </c>
       <c r="BR1" t="s">
         <v>143</v>
       </c>
       <c r="BS1" t="s">
+        <v>144</v>
+      </c>
+      <c r="BT1" t="s">
         <v>18</v>
-      </c>
-[...1 lines deleted...]
-        <v>144</v>
       </c>
       <c r="BU1" t="s">
         <v>145</v>
       </c>
       <c r="BV1" t="s">
         <v>146</v>
       </c>
       <c r="BW1" t="s">
+        <v>147</v>
+      </c>
+      <c r="BX1" t="s">
         <v>19</v>
-      </c>
-[...1 lines deleted...]
-        <v>147</v>
       </c>
       <c r="BY1" t="s">
         <v>148</v>
       </c>
       <c r="BZ1" t="s">
         <v>149</v>
       </c>
       <c r="CA1" t="s">
+        <v>150</v>
+      </c>
+      <c r="CB1" t="s">
         <v>20</v>
-      </c>
-[...1 lines deleted...]
-        <v>150</v>
       </c>
       <c r="CC1" t="s">
         <v>151</v>
       </c>
       <c r="CD1" t="s">
         <v>152</v>
       </c>
       <c r="CE1" t="s">
+        <v>153</v>
+      </c>
+      <c r="CF1" t="s">
         <v>21</v>
-      </c>
-[...1 lines deleted...]
-        <v>153</v>
       </c>
       <c r="CG1" t="s">
         <v>154</v>
       </c>
       <c r="CH1" t="s">
         <v>155</v>
       </c>
       <c r="CI1" t="s">
+        <v>156</v>
+      </c>
+      <c r="CJ1" t="s">
         <v>22</v>
-      </c>
-[...1 lines deleted...]
-        <v>156</v>
       </c>
       <c r="CK1" t="s">
         <v>157</v>
       </c>
       <c r="CL1" t="s">
         <v>158</v>
       </c>
       <c r="CM1" t="s">
+        <v>159</v>
+      </c>
+      <c r="CN1" t="s">
         <v>23</v>
-      </c>
-[...1 lines deleted...]
-        <v>159</v>
       </c>
       <c r="CO1" t="s">
         <v>160</v>
       </c>
       <c r="CP1" t="s">
         <v>161</v>
       </c>
       <c r="CQ1" t="s">
+        <v>162</v>
+      </c>
+      <c r="CR1" t="s">
         <v>24</v>
-      </c>
-[...1 lines deleted...]
-        <v>162</v>
       </c>
       <c r="CS1" t="s">
         <v>163</v>
       </c>
       <c r="CT1" t="s">
         <v>164</v>
       </c>
       <c r="CU1" t="s">
+        <v>165</v>
+      </c>
+      <c r="CV1" t="s">
         <v>25</v>
-      </c>
-[...1 lines deleted...]
-        <v>165</v>
       </c>
       <c r="CW1" t="s">
         <v>166</v>
       </c>
       <c r="CX1" t="s">
         <v>167</v>
       </c>
       <c r="CY1" t="s">
+        <v>168</v>
+      </c>
+      <c r="CZ1" t="s">
         <v>26</v>
-      </c>
-[...1 lines deleted...]
-        <v>168</v>
       </c>
       <c r="DA1" t="s">
         <v>169</v>
       </c>
       <c r="DB1" t="s">
         <v>170</v>
       </c>
       <c r="DC1" t="s">
+        <v>171</v>
+      </c>
+      <c r="DD1" t="s">
         <v>27</v>
-      </c>
-[...1 lines deleted...]
-        <v>171</v>
       </c>
       <c r="DE1" t="s">
         <v>172</v>
       </c>
       <c r="DF1" t="s">
         <v>173</v>
       </c>
       <c r="DG1" t="s">
+        <v>174</v>
+      </c>
+      <c r="DH1" t="s">
         <v>28</v>
-      </c>
-[...1 lines deleted...]
-        <v>174</v>
       </c>
       <c r="DI1" t="s">
         <v>175</v>
       </c>
       <c r="DJ1" t="s">
         <v>176</v>
       </c>
       <c r="DK1" t="s">
+        <v>177</v>
+      </c>
+      <c r="DL1" t="s">
         <v>29</v>
-      </c>
-[...1 lines deleted...]
-        <v>177</v>
       </c>
       <c r="DM1" t="s">
         <v>178</v>
       </c>
       <c r="DN1" t="s">
         <v>179</v>
       </c>
       <c r="DO1" t="s">
+        <v>180</v>
+      </c>
+      <c r="DP1" t="s">
         <v>30</v>
-      </c>
-[...1 lines deleted...]
-        <v>180</v>
       </c>
       <c r="DQ1" t="s">
         <v>181</v>
       </c>
+      <c r="DR1" t="s">
+        <v>182</v>
+      </c>
     </row>
-    <row r="2" spans="1:121">
+    <row r="2" spans="1:122">
       <c r="A2" t="s">
-        <v>213</v>
+        <v>214</v>
       </c>
       <c r="B2">
+        <v>138649000.0</v>
+      </c>
+      <c r="C2">
         <v>201564000.0</v>
       </c>
-      <c r="C2">
+      <c r="D2">
         <v>150978000.0</v>
       </c>
-      <c r="D2">
+      <c r="E2">
         <v>151994000.0</v>
       </c>
-      <c r="E2">
+      <c r="F2">
         <v>157994000.0</v>
       </c>
-      <c r="F2">
+      <c r="G2">
         <v>169572000.0</v>
       </c>
-      <c r="G2">
+      <c r="H2">
         <v>120593000.0</v>
       </c>
-      <c r="H2">
+      <c r="I2">
         <v>157961000.0</v>
       </c>
-      <c r="I2">
+      <c r="J2">
         <v>169125000.0</v>
       </c>
-      <c r="J2">
+      <c r="K2">
         <v>149845000.0</v>
       </c>
-      <c r="K2">
+      <c r="L2">
         <v>37472000.0</v>
       </c>
-      <c r="L2">
+      <c r="M2">
         <v>124554000.0</v>
       </c>
-      <c r="M2">
+      <c r="N2">
         <v>132382000.0</v>
       </c>
-      <c r="N2">
+      <c r="O2">
         <v>105598000.0</v>
       </c>
-      <c r="O2">
+      <c r="P2">
         <v>98202000.0</v>
       </c>
-      <c r="P2">
+      <c r="Q2">
         <v>126330000.0</v>
       </c>
-      <c r="Q2">
+      <c r="R2">
         <v>138794000.0</v>
       </c>
-      <c r="R2">
+      <c r="S2">
         <v>124484000.0</v>
       </c>
-      <c r="S2">
+      <c r="T2">
         <v>30688000.0</v>
       </c>
-      <c r="T2">
+      <c r="U2">
         <v>31389000.0</v>
       </c>
-      <c r="U2">
+      <c r="V2">
         <v>69477000.0</v>
       </c>
-      <c r="V2">
+      <c r="W2">
         <v>112040000.0</v>
       </c>
-      <c r="W2">
+      <c r="X2">
         <v>49731000.0</v>
       </c>
-      <c r="X2">
+      <c r="Y2">
         <v>103884000.0</v>
       </c>
-      <c r="Y2">
+      <c r="Z2">
         <v>55497000.0</v>
       </c>
-      <c r="Z2">
+      <c r="AA2">
         <v>67821000.0</v>
       </c>
-      <c r="AA2">
+      <c r="AB2">
         <v>55015000.0</v>
       </c>
-      <c r="AB2">
+      <c r="AC2">
         <v>72148000.0</v>
       </c>
-      <c r="AC2">
+      <c r="AD2">
         <v>86121000.0</v>
       </c>
-      <c r="AD2">
+      <c r="AE2">
         <v>57713000.0</v>
       </c>
-      <c r="AE2">
+      <c r="AF2">
         <v>143560000.0</v>
       </c>
-      <c r="AF2">
+      <c r="AG2">
         <v>35581000.0</v>
       </c>
-      <c r="AG2">
+      <c r="AH2">
         <v>10956000.0</v>
       </c>
-      <c r="AH2">
+      <c r="AI2">
         <v>12690000.0</v>
       </c>
-      <c r="AI2">
+      <c r="AJ2">
         <v>19281000.0</v>
       </c>
-      <c r="AJ2">
+      <c r="AK2">
         <v>22126000.0</v>
       </c>
-      <c r="AK2">
+      <c r="AL2">
         <v>25639000.0</v>
       </c>
-      <c r="AL2">
+      <c r="AM2">
         <v>20962000.0</v>
       </c>
-      <c r="AM2">
+      <c r="AN2">
         <v>24708000.0</v>
       </c>
-      <c r="AN2">
+      <c r="AO2">
         <v>39650000.0</v>
       </c>
-      <c r="AO2">
+      <c r="AP2">
         <v>30685000.0</v>
       </c>
-      <c r="AP2">
+      <c r="AQ2">
         <v>30912000.0</v>
       </c>
-      <c r="AQ2">
+      <c r="AR2">
         <v>36948000.0</v>
       </c>
-      <c r="AR2">
+      <c r="AS2">
         <v>51004000.0</v>
       </c>
-      <c r="AS2">
+      <c r="AT2">
         <v>58148000.0</v>
       </c>
-      <c r="AT2">
+      <c r="AU2">
         <v>47083000.0</v>
       </c>
-      <c r="AU2">
+      <c r="AV2">
         <v>58257000.0</v>
       </c>
-      <c r="AV2">
+      <c r="AW2">
         <v>31505000.0</v>
       </c>
-      <c r="AW2">
+      <c r="AX2">
         <v>33565000.0</v>
       </c>
-      <c r="AX2">
+      <c r="AY2">
         <v>52172000.0</v>
       </c>
-      <c r="AY2">
+      <c r="AZ2">
         <v>35006000.0</v>
       </c>
-      <c r="AZ2">
+      <c r="BA2">
         <v>41458000.0</v>
       </c>
-      <c r="BA2">
+      <c r="BB2">
         <v>21406000.0</v>
       </c>
-      <c r="BB2">
+      <c r="BC2">
         <v>26875000.0</v>
       </c>
-      <c r="BC2">
+      <c r="BD2">
         <v>14813000.0</v>
       </c>
-      <c r="BD2">
+      <c r="BE2">
         <v>26175000.0</v>
       </c>
-      <c r="BE2">
+      <c r="BF2">
         <v>24566000.0</v>
       </c>
-      <c r="BF2">
+      <c r="BG2">
         <v>29352000.0</v>
       </c>
-      <c r="BG2">
+      <c r="BH2">
         <v>18887000.0</v>
       </c>
-      <c r="BH2">
+      <c r="BI2">
         <v>22664000.0</v>
       </c>
-      <c r="BI2">
+      <c r="BJ2">
         <v>16316000.0</v>
       </c>
-      <c r="BJ2">
+      <c r="BK2">
         <v>17303000.0</v>
       </c>
-      <c r="BK2">
+      <c r="BL2">
         <v>21525000.0</v>
       </c>
-      <c r="BL2">
+      <c r="BM2">
         <v>20890000.0</v>
       </c>
-      <c r="BM2">
+      <c r="BN2">
         <v>19840000.0</v>
       </c>
-      <c r="BN2">
+      <c r="BO2">
         <v>33401000.0</v>
       </c>
-      <c r="BO2">
+      <c r="BP2">
         <v>29587000.0</v>
       </c>
-      <c r="BP2">
+      <c r="BQ2">
         <v>19477000.0</v>
       </c>
-      <c r="BQ2">
+      <c r="BR2">
         <v>24104000.0</v>
       </c>
-      <c r="BR2">
+      <c r="BS2">
         <v>32075000.0</v>
       </c>
-      <c r="BS2">
+      <c r="BT2">
         <v>19290000.0</v>
       </c>
-      <c r="BT2">
+      <c r="BU2">
         <v>25033000.0</v>
       </c>
-      <c r="BU2">
+      <c r="BV2">
         <v>30928000.0</v>
       </c>
-      <c r="BV2">
+      <c r="BW2">
         <v>33454000.0</v>
       </c>
-      <c r="BW2">
+      <c r="BX2">
         <v>29719000.0</v>
       </c>
-      <c r="BX2">
+      <c r="BY2">
         <v>19412865.0</v>
       </c>
-      <c r="BY2">
+      <c r="BZ2">
         <v>28282254.0</v>
       </c>
-      <c r="BZ2">
+      <c r="CA2">
         <v>15399000.0</v>
       </c>
-      <c r="CA2">
+      <c r="CB2">
         <v>27794336.0</v>
       </c>
-      <c r="CB2">
+      <c r="CC2">
         <v>29948945.0</v>
       </c>
-      <c r="CC2">
+      <c r="CD2">
         <v>23701502.0</v>
       </c>
-      <c r="CD2">
+      <c r="CE2">
         <v>22808388.0</v>
       </c>
-      <c r="CE2">
+      <c r="CF2">
         <v>30720763.0</v>
       </c>
-      <c r="CF2">
+      <c r="CG2">
         <v>28890009.0</v>
       </c>
-      <c r="CG2">
+      <c r="CH2">
         <v>30395053.0</v>
       </c>
-      <c r="CH2">
+      <c r="CI2">
         <v>37267122.0</v>
       </c>
-      <c r="CI2">
+      <c r="CJ2">
         <v>28150202.0</v>
       </c>
-      <c r="CJ2">
+      <c r="CK2">
         <v>40463935.0</v>
       </c>
-      <c r="CK2">
+      <c r="CL2">
         <v>32486160.0</v>
       </c>
-      <c r="CL2">
+      <c r="CM2">
         <v>47675537.0</v>
       </c>
-      <c r="CM2">
+      <c r="CN2">
         <v>16867843.0</v>
       </c>
-      <c r="CN2">
+      <c r="CO2">
         <v>23395703.0</v>
       </c>
-      <c r="CO2">
+      <c r="CP2">
         <v>30725792.0</v>
       </c>
-      <c r="CP2">
+      <c r="CQ2">
         <v>35369285.0</v>
       </c>
-      <c r="CQ2">
+      <c r="CR2">
         <v>21047955.0</v>
       </c>
-      <c r="CR2">
+      <c r="CS2">
         <v>28919329.0</v>
       </c>
-      <c r="CS2">
+      <c r="CT2">
         <v>32063977.0</v>
       </c>
-      <c r="CT2">
+      <c r="CU2">
         <v>25409000.0</v>
       </c>
-      <c r="CU2">
+      <c r="CV2">
         <v>17326208.0</v>
       </c>
-      <c r="CV2">
+      <c r="CW2">
         <v>81812352.0</v>
       </c>
-      <c r="CW2">
+      <c r="CX2">
         <v>24513968.0</v>
       </c>
-      <c r="CX2">
+      <c r="CY2">
         <v>15652878.0</v>
       </c>
-      <c r="CY2">
+      <c r="CZ2">
         <v>6704709.0</v>
       </c>
-      <c r="CZ2">
+      <c r="DA2">
         <v>9132678.0</v>
       </c>
-      <c r="DA2">
+      <c r="DB2">
         <v>9215116.0</v>
       </c>
-      <c r="DB2">
+      <c r="DC2">
         <v>7459284.0</v>
       </c>
-      <c r="DC2">
+      <c r="DD2">
         <v>3400000.0</v>
       </c>
-      <c r="DD2">
+      <c r="DE2">
         <v>8300000.0</v>
       </c>
-      <c r="DE2">
+      <c r="DF2">
         <v>7854774.0</v>
       </c>
-      <c r="DF2">
+      <c r="DG2">
         <v>6000000.0</v>
       </c>
-      <c r="DG2"/>
       <c r="DH2"/>
-      <c r="DI2">
+      <c r="DI2"/>
+      <c r="DJ2">
         <v>4800000.0</v>
       </c>
-      <c r="DJ2">
+      <c r="DK2">
         <v>7100000.0</v>
       </c>
-      <c r="DK2"/>
       <c r="DL2"/>
-      <c r="DM2">
+      <c r="DM2"/>
+      <c r="DN2">
         <v>1620000.0</v>
       </c>
-      <c r="DN2">
+      <c r="DO2">
         <v>1700000.0</v>
       </c>
-      <c r="DO2">
+      <c r="DP2">
         <v>1400000.0</v>
       </c>
-      <c r="DP2">
+      <c r="DQ2">
         <v>100000.0</v>
       </c>
-      <c r="DQ2"/>
+      <c r="DR2"/>
     </row>
-    <row r="3" spans="1:121">
+    <row r="3" spans="1:122">
       <c r="A3" t="s">
-        <v>214</v>
+        <v>215</v>
       </c>
       <c r="B3">
         <v>0</v>
       </c>
       <c r="C3">
         <v>0</v>
       </c>
       <c r="D3">
         <v>0</v>
       </c>
       <c r="E3">
         <v>0</v>
       </c>
       <c r="F3">
         <v>0</v>
       </c>
       <c r="G3">
         <v>0</v>
       </c>
       <c r="H3">
         <v>0</v>
       </c>
       <c r="I3">
         <v>0</v>
       </c>
@@ -36782,357 +36997,360 @@
       <c r="AI3">
         <v>0</v>
       </c>
       <c r="AJ3">
         <v>0</v>
       </c>
       <c r="AK3">
         <v>0</v>
       </c>
       <c r="AL3">
         <v>0</v>
       </c>
       <c r="AM3">
         <v>0</v>
       </c>
       <c r="AN3">
         <v>0</v>
       </c>
       <c r="AO3">
         <v>0</v>
       </c>
       <c r="AP3">
         <v>0</v>
       </c>
       <c r="AQ3">
+        <v>0</v>
+      </c>
+      <c r="AR3">
         <v>82000</v>
       </c>
-      <c r="AR3">
+      <c r="AS3">
         <v>40000</v>
       </c>
-      <c r="AS3">
+      <c r="AT3">
         <v>55000</v>
       </c>
-      <c r="AT3">
+      <c r="AU3">
         <v>52000</v>
       </c>
-      <c r="AU3">
+      <c r="AV3">
         <v>29000</v>
-      </c>
-[...1 lines deleted...]
-        <v>12000</v>
       </c>
       <c r="AW3">
         <v>12000</v>
       </c>
       <c r="AX3">
+        <v>12000</v>
+      </c>
+      <c r="AY3">
         <v>5000</v>
       </c>
-      <c r="AY3">
+      <c r="AZ3">
         <v>23000</v>
       </c>
-      <c r="AZ3">
+      <c r="BA3">
         <v>35000</v>
       </c>
-      <c r="BA3">
+      <c r="BB3">
         <v>30000</v>
       </c>
-      <c r="BB3">
+      <c r="BC3">
         <v>61000</v>
       </c>
-      <c r="BC3">
+      <c r="BD3">
         <v>46000</v>
       </c>
-      <c r="BD3">
+      <c r="BE3">
         <v>246000</v>
       </c>
-      <c r="BE3">
+      <c r="BF3">
         <v>1139000</v>
       </c>
-      <c r="BF3">
+      <c r="BG3">
         <v>101000</v>
       </c>
-      <c r="BG3">
+      <c r="BH3">
         <v>216000</v>
       </c>
-      <c r="BH3">
+      <c r="BI3">
         <v>158000</v>
       </c>
-      <c r="BI3">
+      <c r="BJ3">
         <v>787000</v>
       </c>
-      <c r="BJ3">
+      <c r="BK3">
         <v>23000</v>
       </c>
-      <c r="BK3">
+      <c r="BL3">
         <v>84000</v>
       </c>
-      <c r="BL3">
+      <c r="BM3">
         <v>206000</v>
       </c>
-      <c r="BM3">
+      <c r="BN3">
         <v>6000</v>
       </c>
-      <c r="BN3">
+      <c r="BO3">
         <v>40000</v>
       </c>
-      <c r="BO3">
+      <c r="BP3">
         <v>44000</v>
       </c>
-      <c r="BP3">
+      <c r="BQ3">
         <v>58000</v>
       </c>
-      <c r="BQ3">
+      <c r="BR3">
         <v>35000</v>
       </c>
-      <c r="BR3">
+      <c r="BS3">
         <v>12000</v>
       </c>
-      <c r="BS3">
+      <c r="BT3">
         <v>80000</v>
       </c>
-      <c r="BT3">
+      <c r="BU3">
         <v>44000</v>
       </c>
-      <c r="BU3">
+      <c r="BV3">
         <v>80000</v>
       </c>
-      <c r="BV3">
+      <c r="BW3">
         <v>36000</v>
       </c>
-      <c r="BW3">
+      <c r="BX3">
         <v>65000</v>
       </c>
-      <c r="BX3">
+      <c r="BY3">
         <v>93963</v>
       </c>
-      <c r="BY3">
+      <c r="BZ3">
         <v>225004</v>
       </c>
-      <c r="BZ3">
+      <c r="CA3">
         <v>104000</v>
       </c>
-      <c r="CA3">
+      <c r="CB3">
         <v>59039</v>
       </c>
-      <c r="CB3">
+      <c r="CC3">
         <v>148927</v>
       </c>
-      <c r="CC3">
+      <c r="CD3">
         <v>190587</v>
       </c>
-      <c r="CD3">
+      <c r="CE3">
         <v>87486</v>
       </c>
-      <c r="CE3">
+      <c r="CF3">
         <v>112049</v>
       </c>
-      <c r="CF3">
+      <c r="CG3">
         <v>68801</v>
       </c>
-      <c r="CG3">
+      <c r="CH3">
         <v>124109</v>
       </c>
-      <c r="CH3">
+      <c r="CI3">
         <v>146398</v>
       </c>
-      <c r="CI3">
+      <c r="CJ3">
         <v>66731</v>
       </c>
-      <c r="CJ3">
+      <c r="CK3">
         <v>127011</v>
       </c>
-      <c r="CK3">
+      <c r="CL3">
         <v>57364</v>
       </c>
-      <c r="CL3">
+      <c r="CM3">
         <v>30635</v>
       </c>
-      <c r="CM3">
+      <c r="CN3">
         <v>131538</v>
       </c>
-      <c r="CN3">
+      <c r="CO3">
         <v>28889</v>
       </c>
-      <c r="CO3">
+      <c r="CP3">
         <v>37731</v>
       </c>
-      <c r="CP3">
+      <c r="CQ3">
         <v>103188</v>
       </c>
-      <c r="CQ3">
+      <c r="CR3">
         <v>67914</v>
       </c>
-      <c r="CR3">
+      <c r="CS3">
         <v>29486</v>
       </c>
-      <c r="CS3">
+      <c r="CT3">
         <v>49254</v>
       </c>
-      <c r="CT3">
+      <c r="CU3">
         <v>66385</v>
       </c>
-      <c r="CU3">
+      <c r="CV3">
         <v>171959</v>
       </c>
-      <c r="CV3">
+      <c r="CW3">
         <v>106784</v>
       </c>
-      <c r="CW3">
+      <c r="CX3">
         <v>38635</v>
       </c>
-      <c r="CX3">
+      <c r="CY3">
         <v>176178</v>
       </c>
-      <c r="CY3">
+      <c r="CZ3">
         <v>358503</v>
       </c>
-      <c r="CZ3">
+      <c r="DA3">
         <v>79129</v>
       </c>
-      <c r="DA3">
+      <c r="DB3">
         <v>86757</v>
       </c>
-      <c r="DB3">
+      <c r="DC3">
         <v>101780</v>
       </c>
-      <c r="DC3">
+      <c r="DD3">
         <v>100000</v>
       </c>
-      <c r="DD3">
+      <c r="DE3">
         <v>300000</v>
       </c>
-      <c r="DE3">
+      <c r="DF3">
         <v>318505</v>
       </c>
-      <c r="DF3">
+      <c r="DG3">
         <v>181495</v>
       </c>
-      <c r="DG3">
+      <c r="DH3">
         <v>12200000</v>
       </c>
-      <c r="DH3">
+      <c r="DI3">
         <v>0</v>
       </c>
-      <c r="DI3">
+      <c r="DJ3">
         <v>12400000</v>
       </c>
-      <c r="DJ3">
+      <c r="DK3">
         <v>400000</v>
       </c>
-      <c r="DK3">
+      <c r="DL3">
         <v>1100000</v>
-      </c>
-[...1 lines deleted...]
-        <v>0</v>
       </c>
       <c r="DM3">
         <v>0</v>
       </c>
       <c r="DN3">
+        <v>0</v>
+      </c>
+      <c r="DO3">
         <v>10000</v>
       </c>
-      <c r="DO3">
+      <c r="DP3">
         <v>9999</v>
       </c>
-      <c r="DP3">
+      <c r="DQ3">
         <v>0</v>
       </c>
-      <c r="DQ3">
+      <c r="DR3">
         <v>31200000</v>
       </c>
     </row>
-    <row r="4" spans="1:121">
+    <row r="4" spans="1:122">
       <c r="A4" t="s">
-        <v>215</v>
+        <v>216</v>
       </c>
       <c r="B4"/>
       <c r="C4"/>
       <c r="D4"/>
       <c r="E4"/>
       <c r="F4"/>
       <c r="G4"/>
       <c r="H4"/>
       <c r="I4"/>
       <c r="J4"/>
       <c r="K4"/>
       <c r="L4"/>
-      <c r="M4">
+      <c r="M4"/>
+      <c r="N4">
         <v>-7828000.0</v>
       </c>
-      <c r="N4">
+      <c r="O4">
         <v>26784000.0</v>
       </c>
-      <c r="O4">
+      <c r="P4">
         <v>7396000.0</v>
       </c>
-      <c r="P4">
+      <c r="Q4">
         <v>-28128000.0</v>
       </c>
-      <c r="Q4">
+      <c r="R4">
         <v>-12464000.0</v>
       </c>
-      <c r="R4">
+      <c r="S4">
         <v>14310000.0</v>
       </c>
-      <c r="S4">
+      <c r="T4">
         <v>83166000.0</v>
       </c>
-      <c r="T4">
+      <c r="U4">
         <v>-6179000.0</v>
       </c>
-      <c r="U4">
+      <c r="V4">
         <v>-48724000.0</v>
       </c>
-      <c r="V4">
+      <c r="W4">
         <v>28237000.0</v>
       </c>
-      <c r="W4">
+      <c r="X4">
         <v>-6787000.0</v>
       </c>
-      <c r="X4">
+      <c r="Y4">
         <v>-54153000.0</v>
       </c>
-      <c r="Y4">
+      <c r="Z4">
         <v>48387000.0</v>
       </c>
-      <c r="Z4">
+      <c r="AA4">
         <v>-12324000.0</v>
       </c>
-      <c r="AA4">
+      <c r="AB4">
         <v>1030000.0</v>
       </c>
-      <c r="AB4">
+      <c r="AC4">
         <v>7435000.0</v>
       </c>
-      <c r="AC4">
+      <c r="AD4">
         <v>-6808000.0</v>
       </c>
-      <c r="AD4">
+      <c r="AE4">
         <v>1560000.0</v>
       </c>
-      <c r="AE4"/>
       <c r="AF4"/>
       <c r="AG4"/>
       <c r="AH4"/>
       <c r="AI4"/>
       <c r="AJ4"/>
       <c r="AK4"/>
       <c r="AL4"/>
       <c r="AM4"/>
       <c r="AN4"/>
       <c r="AO4"/>
       <c r="AP4"/>
       <c r="AQ4"/>
       <c r="AR4"/>
       <c r="AS4"/>
       <c r="AT4"/>
       <c r="AU4"/>
       <c r="AV4"/>
       <c r="AW4"/>
       <c r="AX4"/>
       <c r="AY4"/>
       <c r="AZ4"/>
       <c r="BA4"/>
       <c r="BB4"/>
       <c r="BC4"/>
       <c r="BD4"/>
@@ -37179,105 +37397,106 @@
       <c r="CS4"/>
       <c r="CT4"/>
       <c r="CU4"/>
       <c r="CV4"/>
       <c r="CW4"/>
       <c r="CX4"/>
       <c r="CY4"/>
       <c r="CZ4"/>
       <c r="DA4"/>
       <c r="DB4"/>
       <c r="DC4"/>
       <c r="DD4"/>
       <c r="DE4"/>
       <c r="DF4"/>
       <c r="DG4"/>
       <c r="DH4"/>
       <c r="DI4"/>
       <c r="DJ4"/>
       <c r="DK4"/>
       <c r="DL4"/>
       <c r="DM4"/>
       <c r="DN4"/>
       <c r="DO4"/>
       <c r="DP4"/>
       <c r="DQ4"/>
+      <c r="DR4"/>
     </row>
-    <row r="5" spans="1:121">
+    <row r="5" spans="1:122">
       <c r="A5" t="s">
-        <v>216</v>
+        <v>217</v>
       </c>
       <c r="B5"/>
       <c r="C5"/>
       <c r="D5"/>
       <c r="E5"/>
       <c r="F5"/>
       <c r="G5"/>
       <c r="H5"/>
       <c r="I5"/>
       <c r="J5"/>
       <c r="K5"/>
       <c r="L5"/>
-      <c r="M5">
+      <c r="M5"/>
+      <c r="N5">
         <v>-3588000.0</v>
       </c>
-      <c r="N5">
+      <c r="O5">
         <v>224000.0</v>
       </c>
-      <c r="O5">
+      <c r="P5">
         <v>5806000.0</v>
       </c>
-      <c r="P5">
+      <c r="Q5">
         <v>2297000.0</v>
       </c>
-      <c r="Q5">
+      <c r="R5">
         <v>-5134000.0</v>
       </c>
-      <c r="R5">
+      <c r="S5">
         <v>3352000.0</v>
       </c>
-      <c r="S5"/>
-      <c r="T5">
+      <c r="T5"/>
+      <c r="U5">
         <v>668000.0</v>
       </c>
-      <c r="U5">
+      <c r="V5">
         <v>6539000.0</v>
       </c>
-      <c r="V5">
+      <c r="W5">
         <v>5394000.0</v>
       </c>
-      <c r="W5"/>
-      <c r="X5">
+      <c r="X5"/>
+      <c r="Y5">
         <v>-81000.0</v>
       </c>
-      <c r="Y5">
+      <c r="Z5">
         <v>-3792000.0</v>
       </c>
-      <c r="Z5">
+      <c r="AA5">
         <v>9871000.0</v>
       </c>
-      <c r="AA5"/>
       <c r="AB5"/>
       <c r="AC5"/>
       <c r="AD5"/>
       <c r="AE5"/>
       <c r="AF5"/>
       <c r="AG5"/>
       <c r="AH5"/>
       <c r="AI5"/>
       <c r="AJ5"/>
       <c r="AK5"/>
       <c r="AL5"/>
       <c r="AM5"/>
       <c r="AN5"/>
       <c r="AO5"/>
       <c r="AP5"/>
       <c r="AQ5"/>
       <c r="AR5"/>
       <c r="AS5"/>
       <c r="AT5"/>
       <c r="AU5"/>
       <c r="AV5"/>
       <c r="AW5"/>
       <c r="AX5"/>
       <c r="AY5"/>
       <c r="AZ5"/>
@@ -37328,835 +37547,842 @@
       <c r="CS5"/>
       <c r="CT5"/>
       <c r="CU5"/>
       <c r="CV5"/>
       <c r="CW5"/>
       <c r="CX5"/>
       <c r="CY5"/>
       <c r="CZ5"/>
       <c r="DA5"/>
       <c r="DB5"/>
       <c r="DC5"/>
       <c r="DD5"/>
       <c r="DE5"/>
       <c r="DF5"/>
       <c r="DG5"/>
       <c r="DH5"/>
       <c r="DI5"/>
       <c r="DJ5"/>
       <c r="DK5"/>
       <c r="DL5"/>
       <c r="DM5"/>
       <c r="DN5"/>
       <c r="DO5"/>
       <c r="DP5"/>
       <c r="DQ5"/>
+      <c r="DR5"/>
     </row>
-    <row r="6" spans="1:121">
+    <row r="6" spans="1:122">
       <c r="A6" t="s">
-        <v>217</v>
+        <v>218</v>
       </c>
       <c r="B6">
+        <v>67342000.0</v>
+      </c>
+      <c r="C6">
         <v>-62915000.0</v>
       </c>
-      <c r="C6">
+      <c r="D6">
         <v>50586000.0</v>
       </c>
-      <c r="D6">
+      <c r="E6">
         <v>-1016000.0</v>
       </c>
-      <c r="E6">
+      <c r="F6">
         <v>-6000000.0</v>
       </c>
-      <c r="F6">
+      <c r="G6">
         <v>-11578000.0</v>
       </c>
-      <c r="G6">
+      <c r="H6">
         <v>-22355000.0</v>
       </c>
-      <c r="H6">
+      <c r="I6">
         <v>29968000.0</v>
       </c>
-      <c r="I6">
+      <c r="J6">
         <v>-11164000.0</v>
       </c>
-      <c r="J6">
+      <c r="K6">
         <v>19280000.0</v>
       </c>
-      <c r="K6">
+      <c r="L6">
         <v>15119000.0</v>
       </c>
-      <c r="L6">
+      <c r="M6">
         <v>3088000.0</v>
       </c>
-      <c r="M6">
+      <c r="N6">
         <v>-7828000.0</v>
       </c>
-      <c r="N6">
+      <c r="O6">
         <v>26784000.0</v>
       </c>
-      <c r="O6">
+      <c r="P6">
         <v>7396000.0</v>
       </c>
-      <c r="P6">
+      <c r="Q6">
         <v>-28128000.0</v>
       </c>
-      <c r="Q6">
+      <c r="R6">
         <v>-12464000.0</v>
       </c>
-      <c r="R6">
+      <c r="S6">
         <v>14310000.0</v>
       </c>
-      <c r="S6">
+      <c r="T6">
         <v>33794000.0</v>
       </c>
-      <c r="T6">
+      <c r="U6">
         <v>-701000.0</v>
       </c>
-      <c r="U6">
+      <c r="V6">
         <v>-38088000.0</v>
       </c>
-      <c r="V6">
+      <c r="W6">
         <v>28237000.0</v>
       </c>
-      <c r="W6">
+      <c r="X6">
         <v>62309000.0</v>
       </c>
-      <c r="X6">
+      <c r="Y6">
         <v>-54153000.0</v>
       </c>
-      <c r="Y6">
+      <c r="Z6">
         <v>48387000.0</v>
       </c>
-      <c r="Z6">
+      <c r="AA6">
         <v>-12324000.0</v>
       </c>
-      <c r="AA6">
+      <c r="AB6">
         <v>12806000.0</v>
       </c>
-      <c r="AB6">
+      <c r="AC6">
         <v>-17133000.0</v>
       </c>
-      <c r="AC6">
+      <c r="AD6">
         <v>-13973000.0</v>
       </c>
-      <c r="AD6">
+      <c r="AE6">
         <v>28408000.0</v>
       </c>
-      <c r="AE6">
+      <c r="AF6">
         <v>-85847000.0</v>
       </c>
-      <c r="AF6">
+      <c r="AG6">
         <v>107979000.0</v>
       </c>
-      <c r="AG6">
+      <c r="AH6">
         <v>24625000.0</v>
       </c>
-      <c r="AH6">
+      <c r="AI6">
         <v>-1734000.0</v>
       </c>
-      <c r="AI6">
+      <c r="AJ6">
         <v>-6591000.0</v>
       </c>
-      <c r="AJ6">
+      <c r="AK6">
         <v>-2845000.0</v>
       </c>
-      <c r="AK6">
+      <c r="AL6">
         <v>-3513000.0</v>
       </c>
-      <c r="AL6">
+      <c r="AM6">
         <v>4677000.0</v>
       </c>
-      <c r="AM6">
+      <c r="AN6">
         <v>-3746000.0</v>
       </c>
-      <c r="AN6">
+      <c r="AO6">
         <v>-14942000.0</v>
       </c>
-      <c r="AO6">
+      <c r="AP6">
         <v>8965000.0</v>
       </c>
-      <c r="AP6">
+      <c r="AQ6">
         <v>-227000.0</v>
       </c>
-      <c r="AQ6">
+      <c r="AR6">
         <v>-6036000.0</v>
       </c>
-      <c r="AR6">
+      <c r="AS6">
         <v>-14056000.0</v>
       </c>
-      <c r="AS6">
+      <c r="AT6">
         <v>-7144000.0</v>
       </c>
-      <c r="AT6">
+      <c r="AU6">
         <v>11065000.0</v>
       </c>
-      <c r="AU6">
+      <c r="AV6">
         <v>-11174000.0</v>
       </c>
-      <c r="AV6">
+      <c r="AW6">
         <v>26752000.0</v>
       </c>
-      <c r="AW6">
+      <c r="AX6">
         <v>-2060000.0</v>
       </c>
-      <c r="AX6">
+      <c r="AY6">
         <v>-18607000.0</v>
       </c>
-      <c r="AY6">
+      <c r="AZ6">
         <v>17166000.0</v>
       </c>
-      <c r="AZ6">
+      <c r="BA6">
         <v>-6452000.0</v>
       </c>
-      <c r="BA6">
+      <c r="BB6">
         <v>20052000.0</v>
       </c>
-      <c r="BB6">
+      <c r="BC6">
         <v>-5469000.0</v>
       </c>
-      <c r="BC6">
+      <c r="BD6">
         <v>12062000.0</v>
       </c>
-      <c r="BD6">
+      <c r="BE6">
         <v>-11362000.0</v>
       </c>
-      <c r="BE6">
+      <c r="BF6">
         <v>1609000.0</v>
       </c>
-      <c r="BF6">
+      <c r="BG6">
         <v>-4786000.0</v>
       </c>
-      <c r="BG6">
+      <c r="BH6">
         <v>10465000.0</v>
       </c>
-      <c r="BH6">
+      <c r="BI6">
         <v>-3777000.0</v>
       </c>
-      <c r="BI6">
+      <c r="BJ6">
         <v>6348000.0</v>
       </c>
-      <c r="BJ6">
+      <c r="BK6">
         <v>-987000.0</v>
       </c>
-      <c r="BK6">
+      <c r="BL6">
         <v>-4222000.0</v>
       </c>
-      <c r="BL6">
+      <c r="BM6">
         <v>635000.0</v>
       </c>
-      <c r="BM6">
+      <c r="BN6">
         <v>1050000.0</v>
       </c>
-      <c r="BN6">
+      <c r="BO6">
         <v>-13561000.0</v>
       </c>
-      <c r="BO6">
+      <c r="BP6">
         <v>3814000.0</v>
       </c>
-      <c r="BP6">
+      <c r="BQ6">
         <v>10110000.0</v>
       </c>
-      <c r="BQ6">
+      <c r="BR6">
         <v>-4627000.0</v>
       </c>
-      <c r="BR6">
+      <c r="BS6">
         <v>-7971000.0</v>
       </c>
-      <c r="BS6">
+      <c r="BT6">
         <v>12785000.0</v>
       </c>
-      <c r="BT6">
+      <c r="BU6">
         <v>-5743000.0</v>
       </c>
-      <c r="BU6">
+      <c r="BV6">
         <v>-5895000.0</v>
       </c>
-      <c r="BV6">
+      <c r="BW6">
         <v>-2526000.0</v>
       </c>
-      <c r="BW6">
+      <c r="BX6">
         <v>3735000.0</v>
       </c>
-      <c r="BX6">
+      <c r="BY6">
         <v>10306135.0</v>
       </c>
-      <c r="BY6">
+      <c r="BZ6">
         <v>-8869389.0</v>
       </c>
-      <c r="BZ6">
+      <c r="CA6">
         <v>12884000.0</v>
       </c>
-      <c r="CA6">
+      <c r="CB6">
         <v>-12395596.0</v>
       </c>
-      <c r="CB6">
+      <c r="CC6">
         <v>-2154945.0</v>
       </c>
-      <c r="CC6">
+      <c r="CD6">
         <v>6247443.0</v>
       </c>
-      <c r="CD6">
+      <c r="CE6">
         <v>893114.0</v>
       </c>
-      <c r="CE6">
+      <c r="CF6">
         <v>12314743.0</v>
       </c>
-      <c r="CF6">
+      <c r="CG6">
         <v>1830754.0</v>
       </c>
-      <c r="CG6">
+      <c r="CH6">
         <v>-1505044.0</v>
       </c>
-      <c r="CH6">
+      <c r="CI6">
         <v>-6872069.0</v>
       </c>
-      <c r="CI6">
+      <c r="CJ6">
         <v>9116920.0</v>
       </c>
-      <c r="CJ6">
+      <c r="CK6">
         <v>-12313733.0</v>
       </c>
-      <c r="CK6">
+      <c r="CL6">
         <v>7977775.0</v>
       </c>
-      <c r="CL6">
+      <c r="CM6">
         <v>-15189377.0</v>
       </c>
-      <c r="CM6">
+      <c r="CN6">
         <v>30807694.0</v>
       </c>
-      <c r="CN6">
+      <c r="CO6">
         <v>-6527860.0</v>
       </c>
-      <c r="CO6">
+      <c r="CP6">
         <v>-7330089.0</v>
       </c>
-      <c r="CP6">
+      <c r="CQ6">
         <v>-4643493.0</v>
       </c>
-      <c r="CQ6">
+      <c r="CR6">
         <v>14321330.0</v>
       </c>
-      <c r="CR6">
+      <c r="CS6">
         <v>-7871374.0</v>
       </c>
-      <c r="CS6">
+      <c r="CT6">
         <v>-3144648.0</v>
       </c>
-      <c r="CT6">
+      <c r="CU6">
         <v>6655000.0</v>
       </c>
-      <c r="CU6">
+      <c r="CV6">
         <v>8082850.0</v>
       </c>
-      <c r="CV6">
+      <c r="CW6">
         <v>-64486144.0</v>
       </c>
-      <c r="CW6">
+      <c r="CX6">
         <v>57298384.0</v>
       </c>
-      <c r="CX6">
+      <c r="CY6">
         <v>8861090.0</v>
       </c>
-      <c r="CY6">
+      <c r="CZ6">
         <v>8948169.0</v>
       </c>
-      <c r="CZ6">
+      <c r="DA6">
         <v>-2427969.0</v>
       </c>
-      <c r="DA6">
+      <c r="DB6">
         <v>-82438.0</v>
       </c>
-      <c r="DB6">
+      <c r="DC6">
         <v>1755832.0</v>
       </c>
-      <c r="DC6">
+      <c r="DD6">
         <v>2600000.0</v>
       </c>
-      <c r="DD6">
+      <c r="DE6">
         <v>-4900000.0</v>
       </c>
-      <c r="DE6">
+      <c r="DF6">
         <v>445226.0</v>
       </c>
-      <c r="DF6">
+      <c r="DG6">
         <v>1827178.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>-400000.0</v>
       </c>
       <c r="DH6">
         <v>-400000.0</v>
       </c>
       <c r="DI6">
+        <v>-400000.0</v>
+      </c>
+      <c r="DJ6">
         <v>-2600000.0</v>
       </c>
-      <c r="DJ6">
+      <c r="DK6">
         <v>-7100000.0</v>
       </c>
-      <c r="DK6">
+      <c r="DL6">
         <v>900000.0</v>
       </c>
-      <c r="DL6">
+      <c r="DM6">
         <v>-400000.0</v>
       </c>
-      <c r="DM6">
+      <c r="DN6">
         <v>-600000.0</v>
       </c>
-      <c r="DN6">
+      <c r="DO6">
         <v>-1700000.0</v>
       </c>
-      <c r="DO6">
+      <c r="DP6">
         <v>220000.0</v>
       </c>
-      <c r="DP6">
+      <c r="DQ6">
         <v>-5100000.0</v>
       </c>
-      <c r="DQ6">
+      <c r="DR6">
         <v>100000.0</v>
       </c>
     </row>
-    <row r="7" spans="1:121">
+    <row r="7" spans="1:122">
       <c r="A7" t="s">
-        <v>218</v>
+        <v>219</v>
       </c>
       <c r="B7">
+        <v>-4925000.0</v>
+      </c>
+      <c r="C7">
         <v>688000.0</v>
       </c>
-      <c r="C7">
+      <c r="D7">
         <v>-3307000.0</v>
       </c>
-      <c r="D7">
+      <c r="E7">
         <v>45964000.0</v>
       </c>
-      <c r="E7">
+      <c r="F7">
         <v>-55142000.0</v>
       </c>
-      <c r="F7">
+      <c r="G7">
         <v>4269000.0</v>
       </c>
-      <c r="G7">
+      <c r="H7">
         <v>-4552000.0</v>
       </c>
-      <c r="H7">
+      <c r="I7">
         <v>-1644000.0</v>
       </c>
-      <c r="I7">
+      <c r="J7">
         <v>-8027000.0</v>
       </c>
-      <c r="J7">
+      <c r="K7">
         <v>169000.0</v>
       </c>
-      <c r="K7">
+      <c r="L7">
         <v>-1475000.0</v>
       </c>
-      <c r="L7">
+      <c r="M7">
         <v>-1506000.0</v>
       </c>
-      <c r="M7">
+      <c r="N7">
         <v>-1636000.0</v>
       </c>
-      <c r="N7">
+      <c r="O7">
         <v>1579000.0</v>
       </c>
-      <c r="O7">
+      <c r="P7">
         <v>896000.0</v>
       </c>
-      <c r="P7">
+      <c r="Q7">
         <v>986000.0</v>
       </c>
-      <c r="Q7">
+      <c r="R7">
         <v>3026000.0</v>
       </c>
-      <c r="R7">
+      <c r="S7">
         <v>4239000.0</v>
       </c>
-      <c r="S7">
+      <c r="T7">
         <v>-5071000.0</v>
       </c>
-      <c r="T7">
+      <c r="U7">
         <v>429000.0</v>
       </c>
-      <c r="U7">
+      <c r="V7">
         <v>593000.0</v>
       </c>
-      <c r="V7">
+      <c r="W7">
         <v>3585000.0</v>
       </c>
-      <c r="W7">
+      <c r="X7">
         <v>1527000.0</v>
       </c>
-      <c r="X7">
+      <c r="Y7">
         <v>-10713000.0</v>
       </c>
-      <c r="Y7">
+      <c r="Z7">
         <v>-3631000.0</v>
       </c>
-      <c r="Z7">
+      <c r="AA7">
         <v>-2196000.0</v>
       </c>
-      <c r="AA7">
+      <c r="AB7">
         <v>4104000.0</v>
       </c>
-      <c r="AB7">
+      <c r="AC7">
         <v>-2094000.0</v>
       </c>
-      <c r="AC7">
+      <c r="AD7">
         <v>-1086000.0</v>
       </c>
-      <c r="AD7">
+      <c r="AE7">
         <v>-5816000.0</v>
       </c>
-      <c r="AE7">
+      <c r="AF7">
         <v>14889000.0</v>
       </c>
-      <c r="AF7">
+      <c r="AG7">
         <v>4170000.0</v>
       </c>
-      <c r="AG7">
+      <c r="AH7">
         <v>-2774000.0</v>
       </c>
-      <c r="AH7">
+      <c r="AI7">
         <v>3118000.0</v>
       </c>
-      <c r="AI7">
+      <c r="AJ7">
         <v>-21368000.0</v>
       </c>
-      <c r="AJ7">
+      <c r="AK7">
         <v>-3315000.0</v>
       </c>
-      <c r="AK7">
+      <c r="AL7">
         <v>-5605000.0</v>
       </c>
-      <c r="AL7">
+      <c r="AM7">
         <v>-2690000.0</v>
       </c>
-      <c r="AM7">
+      <c r="AN7">
         <v>45965000.0</v>
       </c>
-      <c r="AN7">
+      <c r="AO7">
         <v>2822000.0</v>
       </c>
-      <c r="AO7">
+      <c r="AP7">
         <v>-917000.0</v>
       </c>
-      <c r="AP7">
+      <c r="AQ7">
         <v>1001000.0</v>
       </c>
-      <c r="AQ7">
+      <c r="AR7">
         <v>1503000.0</v>
       </c>
-      <c r="AR7">
+      <c r="AS7">
         <v>-4317000.0</v>
       </c>
-      <c r="AS7">
+      <c r="AT7">
         <v>1481000.0</v>
       </c>
-      <c r="AT7">
+      <c r="AU7">
         <v>-4651000.0</v>
       </c>
-      <c r="AU7">
+      <c r="AV7">
         <v>2120000.0</v>
       </c>
-      <c r="AV7">
+      <c r="AW7">
         <v>13187000.0</v>
       </c>
-      <c r="AW7">
+      <c r="AX7">
         <v>3560000.0</v>
       </c>
-      <c r="AX7">
+      <c r="AY7">
         <v>-6765000.0</v>
       </c>
-      <c r="AY7">
+      <c r="AZ7">
         <v>3321000.0</v>
       </c>
-      <c r="AZ7">
+      <c r="BA7">
         <v>-1453000.0</v>
       </c>
-      <c r="BA7">
+      <c r="BB7">
         <v>2097000.0</v>
       </c>
-      <c r="BB7">
+      <c r="BC7">
         <v>-3742000.0</v>
       </c>
-      <c r="BC7">
+      <c r="BD7">
         <v>108000.0</v>
       </c>
-      <c r="BD7">
+      <c r="BE7">
         <v>736000.0</v>
       </c>
-      <c r="BE7">
+      <c r="BF7">
         <v>430000.0</v>
       </c>
-      <c r="BF7">
+      <c r="BG7">
         <v>-2179000.0</v>
       </c>
-      <c r="BG7">
+      <c r="BH7">
         <v>-2626000.0</v>
       </c>
-      <c r="BH7">
+      <c r="BI7">
         <v>-147000.0</v>
       </c>
-      <c r="BI7">
+      <c r="BJ7">
         <v>1195000.0</v>
       </c>
-      <c r="BJ7">
+      <c r="BK7">
         <v>-1380000.0</v>
       </c>
-      <c r="BK7">
+      <c r="BL7">
         <v>-915000.0</v>
       </c>
-      <c r="BL7">
+      <c r="BM7">
         <v>-1547000.0</v>
       </c>
-      <c r="BM7">
+      <c r="BN7">
         <v>787000.0</v>
       </c>
-      <c r="BN7">
+      <c r="BO7">
         <v>-2790000.0</v>
       </c>
-      <c r="BO7">
+      <c r="BP7">
         <v>1248000.0</v>
       </c>
-      <c r="BP7">
+      <c r="BQ7">
         <v>886000.0</v>
       </c>
-      <c r="BQ7">
+      <c r="BR7">
         <v>2237000.0</v>
       </c>
-      <c r="BR7">
+      <c r="BS7">
         <v>-4521000.0</v>
       </c>
-      <c r="BS7">
+      <c r="BT7">
         <v>-1589000.0</v>
       </c>
-      <c r="BT7">
+      <c r="BU7">
         <v>-551000.0</v>
       </c>
-      <c r="BU7">
+      <c r="BV7">
         <v>1475000.0</v>
       </c>
-      <c r="BV7">
+      <c r="BW7">
         <v>678000.0</v>
       </c>
-      <c r="BW7">
+      <c r="BX7">
         <v>-1134000.0</v>
       </c>
-      <c r="BX7">
+      <c r="BY7">
         <v>-1148277.0</v>
       </c>
-      <c r="BY7">
+      <c r="BZ7">
         <v>955561.0</v>
       </c>
-      <c r="BZ7">
+      <c r="CA7">
         <v>-3559000.0</v>
       </c>
-      <c r="CA7">
+      <c r="CB7">
         <v>-1435335.0</v>
       </c>
-      <c r="CB7">
+      <c r="CC7">
         <v>426108.0</v>
       </c>
-      <c r="CC7">
+      <c r="CD7">
         <v>1749152.0</v>
       </c>
-      <c r="CD7">
+      <c r="CE7">
         <v>-1799260.0</v>
       </c>
-      <c r="CE7">
+      <c r="CF7">
         <v>-617118.0</v>
       </c>
-      <c r="CF7">
+      <c r="CG7">
         <v>-2367992.0</v>
       </c>
-      <c r="CG7">
+      <c r="CH7">
         <v>4436589.0</v>
       </c>
-      <c r="CH7">
+      <c r="CI7">
         <v>-1536151.0</v>
       </c>
-      <c r="CI7">
+      <c r="CJ7">
         <v>50488262.0</v>
       </c>
-      <c r="CJ7">
+      <c r="CK7">
         <v>-642703.0</v>
       </c>
-      <c r="CK7">
+      <c r="CL7">
         <v>2323158.0</v>
       </c>
-      <c r="CL7">
+      <c r="CM7">
         <v>-747378.0</v>
       </c>
-      <c r="CM7">
+      <c r="CN7">
         <v>920489.0</v>
       </c>
-      <c r="CN7">
+      <c r="CO7">
         <v>-2164384.0</v>
       </c>
-      <c r="CO7">
+      <c r="CP7">
         <v>-4996998.0</v>
       </c>
-      <c r="CP7">
+      <c r="CQ7">
         <v>834912.0</v>
       </c>
-      <c r="CQ7">
+      <c r="CR7">
         <v>5054262.0</v>
       </c>
-      <c r="CR7">
+      <c r="CS7">
         <v>-536314.0</v>
       </c>
-      <c r="CS7">
+      <c r="CT7">
         <v>1307204.0</v>
       </c>
-      <c r="CT7">
+      <c r="CU7">
         <v>-2638000.0</v>
       </c>
-      <c r="CU7">
+      <c r="CV7">
         <v>-11280432.0</v>
       </c>
-      <c r="CV7">
+      <c r="CW7">
         <v>4818639.0</v>
       </c>
-      <c r="CW7">
+      <c r="CX7">
         <v>-1885573.0</v>
       </c>
-      <c r="CX7">
+      <c r="CY7">
         <v>-728697.0</v>
       </c>
-      <c r="CY7">
+      <c r="CZ7">
         <v>13867002.0</v>
       </c>
-      <c r="CZ7">
+      <c r="DA7">
         <v>4662750.0</v>
       </c>
-      <c r="DA7">
+      <c r="DB7">
         <v>-2381622.0</v>
       </c>
-      <c r="DB7">
+      <c r="DC7">
         <v>446610.0</v>
       </c>
-      <c r="DC7">
+      <c r="DD7">
         <v>-9900000.0</v>
       </c>
-      <c r="DD7">
+      <c r="DE7">
         <v>4700000.0</v>
       </c>
-      <c r="DE7">
+      <c r="DF7">
         <v>3570123.0</v>
       </c>
-      <c r="DF7">
+      <c r="DG7">
         <v>1729877.0</v>
       </c>
-      <c r="DG7">
+      <c r="DH7">
         <v>3600000.0</v>
       </c>
-      <c r="DH7">
+      <c r="DI7">
         <v>400000.0</v>
       </c>
-      <c r="DI7">
+      <c r="DJ7">
         <v>-200000.0</v>
       </c>
-      <c r="DJ7">
+      <c r="DK7">
         <v>-5900000.0</v>
       </c>
-      <c r="DK7">
+      <c r="DL7">
         <v>4200000.0</v>
       </c>
-      <c r="DL7">
+      <c r="DM7">
         <v>-1100000.0</v>
       </c>
-      <c r="DM7">
+      <c r="DN7">
         <v>1000000.0</v>
       </c>
-      <c r="DN7">
+      <c r="DO7">
         <v>-1200000.0</v>
       </c>
-      <c r="DO7">
+      <c r="DP7">
         <v>-170000000.0</v>
       </c>
-      <c r="DP7">
+      <c r="DQ7">
         <v>-800000.0</v>
       </c>
-      <c r="DQ7">
+      <c r="DR7">
         <v>-1500000.0</v>
       </c>
     </row>
-    <row r="8" spans="1:121">
+    <row r="8" spans="1:122">
       <c r="A8" t="s">
-        <v>219</v>
+        <v>220</v>
       </c>
       <c r="B8"/>
       <c r="C8"/>
       <c r="D8"/>
       <c r="E8"/>
       <c r="F8"/>
       <c r="G8"/>
       <c r="H8"/>
       <c r="I8"/>
       <c r="J8"/>
       <c r="K8"/>
       <c r="L8"/>
-      <c r="M8">
+      <c r="M8"/>
+      <c r="N8">
         <v>-1110000.0</v>
       </c>
-      <c r="N8">
+      <c r="O8">
         <v>378000.0</v>
       </c>
-      <c r="O8">
+      <c r="P8">
         <v>-654000.0</v>
       </c>
-      <c r="P8">
+      <c r="Q8">
         <v>-425000.0</v>
       </c>
-      <c r="Q8">
+      <c r="R8">
         <v>-931000.0</v>
       </c>
-      <c r="R8">
+      <c r="S8">
         <v>18000.0</v>
       </c>
-      <c r="S8"/>
-      <c r="T8">
+      <c r="T8"/>
+      <c r="U8">
         <v>-121000.0</v>
       </c>
-      <c r="U8">
+      <c r="V8">
         <v>-310000.0</v>
       </c>
-      <c r="V8">
+      <c r="W8">
         <v>1123000.0</v>
       </c>
-      <c r="W8"/>
-      <c r="X8">
+      <c r="X8"/>
+      <c r="Y8">
         <v>-4034000.0</v>
       </c>
-      <c r="Y8">
+      <c r="Z8">
         <v>1981000.0</v>
       </c>
-      <c r="Z8">
+      <c r="AA8">
         <v>125000.0</v>
       </c>
-      <c r="AA8"/>
       <c r="AB8"/>
       <c r="AC8"/>
       <c r="AD8"/>
       <c r="AE8"/>
       <c r="AF8"/>
       <c r="AG8"/>
       <c r="AH8"/>
       <c r="AI8"/>
       <c r="AJ8"/>
       <c r="AK8"/>
       <c r="AL8"/>
       <c r="AM8"/>
       <c r="AN8"/>
       <c r="AO8"/>
       <c r="AP8"/>
       <c r="AQ8"/>
       <c r="AR8"/>
       <c r="AS8"/>
       <c r="AT8"/>
       <c r="AU8"/>
       <c r="AV8"/>
       <c r="AW8"/>
       <c r="AX8"/>
       <c r="AY8"/>
       <c r="AZ8"/>
@@ -38207,470 +38433,474 @@
       <c r="CS8"/>
       <c r="CT8"/>
       <c r="CU8"/>
       <c r="CV8"/>
       <c r="CW8"/>
       <c r="CX8"/>
       <c r="CY8"/>
       <c r="CZ8"/>
       <c r="DA8"/>
       <c r="DB8"/>
       <c r="DC8"/>
       <c r="DD8"/>
       <c r="DE8"/>
       <c r="DF8"/>
       <c r="DG8"/>
       <c r="DH8"/>
       <c r="DI8"/>
       <c r="DJ8"/>
       <c r="DK8"/>
       <c r="DL8"/>
       <c r="DM8"/>
       <c r="DN8"/>
       <c r="DO8"/>
       <c r="DP8"/>
       <c r="DQ8"/>
+      <c r="DR8"/>
     </row>
-    <row r="9" spans="1:121">
+    <row r="9" spans="1:122">
       <c r="A9" t="s">
-        <v>220</v>
+        <v>221</v>
       </c>
       <c r="B9">
+        <v>-1802000.0</v>
+      </c>
+      <c r="C9">
         <v>140000.0</v>
       </c>
-      <c r="C9">
+      <c r="D9">
         <v>-2428000.0</v>
       </c>
-      <c r="D9">
+      <c r="E9">
         <v>-1679000.0</v>
       </c>
-      <c r="E9">
+      <c r="F9">
         <v>-857000.0</v>
       </c>
-      <c r="F9">
+      <c r="G9">
         <v>877000.0</v>
       </c>
-      <c r="G9">
+      <c r="H9">
         <v>-1206000.0</v>
       </c>
-      <c r="H9">
+      <c r="I9">
         <v>-809000.0</v>
       </c>
-      <c r="I9">
+      <c r="J9">
         <v>-626000.0</v>
       </c>
-      <c r="J9">
+      <c r="K9">
         <v>865000.0</v>
       </c>
-      <c r="K9">
+      <c r="L9">
         <v>55000.0</v>
       </c>
-      <c r="L9">
+      <c r="M9">
         <v>-248000.0</v>
       </c>
-      <c r="M9">
+      <c r="N9">
         <v>-1110000.0</v>
       </c>
-      <c r="N9">
+      <c r="O9">
         <v>378000.0</v>
       </c>
-      <c r="O9">
+      <c r="P9">
         <v>-654000.0</v>
       </c>
-      <c r="P9">
+      <c r="Q9">
         <v>-425000.0</v>
       </c>
-      <c r="Q9">
+      <c r="R9">
         <v>-931000.0</v>
       </c>
-      <c r="R9">
+      <c r="S9">
         <v>18000.0</v>
       </c>
-      <c r="S9">
+      <c r="T9">
         <v>-975000.0</v>
       </c>
-      <c r="T9">
+      <c r="U9">
         <v>-121000.0</v>
       </c>
-      <c r="U9">
+      <c r="V9">
         <v>-310000.0</v>
       </c>
-      <c r="V9">
+      <c r="W9">
         <v>1123000.0</v>
       </c>
-      <c r="W9">
+      <c r="X9">
         <v>252000.0</v>
       </c>
-      <c r="X9">
+      <c r="Y9">
         <v>-4034000.0</v>
       </c>
-      <c r="Y9">
+      <c r="Z9">
         <v>1981000.0</v>
       </c>
-      <c r="Z9">
+      <c r="AA9">
         <v>125000.0</v>
       </c>
-      <c r="AA9">
+      <c r="AB9">
         <v>-622000.0</v>
       </c>
-      <c r="AB9">
+      <c r="AC9">
         <v>-298000.0</v>
       </c>
-      <c r="AC9">
+      <c r="AD9">
         <v>-634000.0</v>
       </c>
-      <c r="AD9">
+      <c r="AE9">
         <v>305000.0</v>
       </c>
-      <c r="AE9">
+      <c r="AF9">
         <v>311000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>356000.0</v>
       </c>
       <c r="AG9">
         <v>356000.0</v>
       </c>
       <c r="AH9">
+        <v>356000.0</v>
+      </c>
+      <c r="AI9">
         <v>130000.0</v>
       </c>
-      <c r="AI9">
+      <c r="AJ9">
         <v>13000.0</v>
       </c>
-      <c r="AJ9">
+      <c r="AK9">
         <v>195000.0</v>
       </c>
-      <c r="AK9">
+      <c r="AL9">
         <v>39000.0</v>
       </c>
-      <c r="AL9">
+      <c r="AM9">
         <v>-25000.0</v>
       </c>
-      <c r="AM9">
+      <c r="AN9">
         <v>-72000.0</v>
       </c>
-      <c r="AN9">
+      <c r="AO9">
         <v>169000.0</v>
       </c>
-      <c r="AO9">
+      <c r="AP9">
         <v>79000.0</v>
       </c>
-      <c r="AP9">
+      <c r="AQ9">
         <v>58000.0</v>
       </c>
-      <c r="AQ9">
+      <c r="AR9">
         <v>-53000.0</v>
       </c>
-      <c r="AR9">
+      <c r="AS9">
         <v>50000.0</v>
       </c>
-      <c r="AS9">
+      <c r="AT9">
         <v>16000.0</v>
       </c>
-      <c r="AT9">
+      <c r="AU9">
         <v>-28000.0</v>
       </c>
-      <c r="AU9">
+      <c r="AV9">
         <v>-46000.0</v>
       </c>
-      <c r="AV9">
+      <c r="AW9">
         <v>-21000.0</v>
       </c>
-      <c r="AW9">
+      <c r="AX9">
         <v>-71000.0</v>
       </c>
-      <c r="AX9">
+      <c r="AY9">
         <v>57000.0</v>
       </c>
-      <c r="AY9">
+      <c r="AZ9">
         <v>30000.0</v>
       </c>
-      <c r="AZ9">
+      <c r="BA9">
         <v>17000.0</v>
       </c>
-      <c r="BA9">
+      <c r="BB9">
         <v>134000.0</v>
       </c>
-      <c r="BB9">
+      <c r="BC9">
         <v>-132000.0</v>
       </c>
-      <c r="BC9">
+      <c r="BD9">
         <v>5000.0</v>
       </c>
-      <c r="BD9">
+      <c r="BE9">
         <v>106000.0</v>
       </c>
-      <c r="BE9">
+      <c r="BF9">
         <v>22000.0</v>
       </c>
-      <c r="BF9">
+      <c r="BG9">
         <v>31000.0</v>
       </c>
-      <c r="BG9">
+      <c r="BH9">
         <v>-9000.0</v>
       </c>
-      <c r="BH9">
+      <c r="BI9">
         <v>209000.0</v>
       </c>
-      <c r="BI9">
+      <c r="BJ9">
         <v>27000.0</v>
       </c>
-      <c r="BJ9">
+      <c r="BK9">
         <v>94000.0</v>
       </c>
-      <c r="BK9">
+      <c r="BL9">
         <v>173000.0</v>
       </c>
-      <c r="BL9">
+      <c r="BM9">
         <v>-1000.0</v>
       </c>
-      <c r="BM9">
+      <c r="BN9">
         <v>81000.0</v>
       </c>
-      <c r="BN9">
+      <c r="BO9">
         <v>-33000.0</v>
       </c>
-      <c r="BO9">
+      <c r="BP9">
         <v>163000.0</v>
       </c>
-      <c r="BP9">
+      <c r="BQ9">
         <v>285000.0</v>
       </c>
-      <c r="BQ9">
+      <c r="BR9">
         <v>47000.0</v>
       </c>
-      <c r="BR9">
+      <c r="BS9">
         <v>-7000.0</v>
       </c>
-      <c r="BS9">
+      <c r="BT9">
         <v>300000.0</v>
       </c>
-      <c r="BT9">
+      <c r="BU9">
         <v>160000.0</v>
       </c>
-      <c r="BU9">
+      <c r="BV9">
         <v>425000.0</v>
       </c>
-      <c r="BV9">
+      <c r="BW9">
         <v>199000.0</v>
       </c>
-      <c r="BW9"/>
       <c r="BX9"/>
       <c r="BY9"/>
-      <c r="BZ9">
+      <c r="BZ9"/>
+      <c r="CA9">
         <v>20000.0</v>
       </c>
-      <c r="CA9">
+      <c r="CB9">
         <v>205000.0</v>
       </c>
-      <c r="CB9"/>
-      <c r="CC9">
+      <c r="CC9"/>
+      <c r="CD9">
         <v>170000.0</v>
       </c>
-      <c r="CD9">
+      <c r="CE9">
         <v>281000.0</v>
       </c>
-      <c r="CE9"/>
-      <c r="CF9">
+      <c r="CF9"/>
+      <c r="CG9">
         <v>8000.0</v>
       </c>
-      <c r="CG9">
+      <c r="CH9">
         <v>122000.0</v>
       </c>
-      <c r="CH9"/>
-      <c r="CI9">
+      <c r="CI9"/>
+      <c r="CJ9">
         <v>356000.0</v>
       </c>
-      <c r="CJ9"/>
       <c r="CK9"/>
       <c r="CL9"/>
-      <c r="CM9">
+      <c r="CM9"/>
+      <c r="CN9">
         <v>1136000.0</v>
       </c>
-      <c r="CN9">
+      <c r="CO9">
         <v>389000.0</v>
       </c>
-      <c r="CO9">
+      <c r="CP9">
         <v>269000.0</v>
       </c>
-      <c r="CP9">
+      <c r="CQ9">
         <v>394000.0</v>
       </c>
-      <c r="CQ9">
+      <c r="CR9">
         <v>2181000.0</v>
       </c>
-      <c r="CR9">
+      <c r="CS9">
         <v>571000.0</v>
       </c>
-      <c r="CS9">
+      <c r="CT9">
         <v>462000.0</v>
       </c>
-      <c r="CT9">
+      <c r="CU9">
         <v>12000.0</v>
       </c>
-      <c r="CU9">
+      <c r="CV9">
         <v>2612000.0</v>
       </c>
-      <c r="CV9">
+      <c r="CW9">
         <v>6687000.0</v>
       </c>
-      <c r="CW9">
+      <c r="CX9">
         <v>64000.0</v>
       </c>
-      <c r="CX9"/>
-      <c r="CY9">
+      <c r="CY9"/>
+      <c r="CZ9">
         <v>5379000.0</v>
       </c>
-      <c r="CZ9">
+      <c r="DA9">
         <v>5088000.0</v>
       </c>
-      <c r="DA9">
+      <c r="DB9">
         <v>1325000.0</v>
       </c>
-      <c r="DB9">
+      <c r="DC9">
         <v>4653000.0</v>
       </c>
-      <c r="DC9"/>
       <c r="DD9"/>
       <c r="DE9"/>
       <c r="DF9"/>
       <c r="DG9"/>
       <c r="DH9"/>
       <c r="DI9"/>
       <c r="DJ9"/>
       <c r="DK9"/>
       <c r="DL9"/>
       <c r="DM9"/>
-      <c r="DN9">
-[...1 lines deleted...]
-      </c>
+      <c r="DN9"/>
       <c r="DO9">
         <v>-100000.0</v>
       </c>
-      <c r="DP9"/>
+      <c r="DP9">
+        <v>-100000.0</v>
+      </c>
       <c r="DQ9"/>
+      <c r="DR9"/>
     </row>
-    <row r="10" spans="1:121">
+    <row r="10" spans="1:122">
       <c r="A10" t="s">
-        <v>221</v>
+        <v>222</v>
       </c>
       <c r="B10"/>
       <c r="C10"/>
       <c r="D10"/>
       <c r="E10"/>
       <c r="F10"/>
       <c r="G10"/>
       <c r="H10"/>
       <c r="I10"/>
       <c r="J10"/>
       <c r="K10"/>
       <c r="L10"/>
       <c r="M10"/>
       <c r="N10"/>
       <c r="O10"/>
       <c r="P10"/>
       <c r="Q10"/>
       <c r="R10"/>
-      <c r="S10">
+      <c r="S10"/>
+      <c r="T10">
         <v>-465000.0</v>
       </c>
-      <c r="T10">
+      <c r="U10">
         <v>37848000.0</v>
       </c>
-      <c r="U10">
+      <c r="V10">
         <v>37917000.0</v>
       </c>
-      <c r="V10">
+      <c r="W10">
         <v>97837000.0</v>
       </c>
-      <c r="W10">
+      <c r="X10">
         <v>119347000.0</v>
       </c>
-      <c r="X10">
+      <c r="Y10">
         <v>106982000.0</v>
       </c>
-      <c r="Y10">
+      <c r="Z10">
         <v>79783000.0</v>
       </c>
-      <c r="Z10">
+      <c r="AA10">
         <v>81822000.0</v>
       </c>
-      <c r="AA10">
+      <c r="AB10">
         <v>68811000.0</v>
       </c>
-      <c r="AB10">
+      <c r="AC10">
         <v>998257000.0</v>
       </c>
-      <c r="AC10">
+      <c r="AD10">
         <v>950209000.0</v>
       </c>
-      <c r="AD10">
+      <c r="AE10">
         <v>903971000.0</v>
       </c>
-      <c r="AE10">
+      <c r="AF10">
         <v>7988000.0</v>
       </c>
-      <c r="AF10">
+      <c r="AG10">
         <v>1100684000.0</v>
       </c>
-      <c r="AG10">
-[...2 lines deleted...]
-      <c r="AH10"/>
+      <c r="AH10">
+        <v>0.0</v>
+      </c>
       <c r="AI10"/>
       <c r="AJ10"/>
       <c r="AK10"/>
       <c r="AL10"/>
       <c r="AM10"/>
       <c r="AN10"/>
       <c r="AO10"/>
       <c r="AP10"/>
       <c r="AQ10"/>
       <c r="AR10"/>
       <c r="AS10"/>
       <c r="AT10"/>
       <c r="AU10"/>
       <c r="AV10"/>
       <c r="AW10"/>
       <c r="AX10"/>
       <c r="AY10"/>
       <c r="AZ10"/>
       <c r="BA10"/>
       <c r="BB10"/>
       <c r="BC10"/>
       <c r="BD10"/>
       <c r="BE10"/>
       <c r="BF10"/>
-      <c r="BG10">
+      <c r="BG10"/>
+      <c r="BH10">
         <v>-527260000.0</v>
       </c>
-      <c r="BH10"/>
       <c r="BI10"/>
-      <c r="BJ10">
+      <c r="BJ10"/>
+      <c r="BK10">
         <v>-524491000.0</v>
       </c>
-      <c r="BK10"/>
       <c r="BL10"/>
       <c r="BM10"/>
       <c r="BN10"/>
       <c r="BO10"/>
       <c r="BP10"/>
       <c r="BQ10"/>
       <c r="BR10"/>
       <c r="BS10"/>
       <c r="BT10"/>
       <c r="BU10"/>
       <c r="BV10"/>
       <c r="BW10"/>
       <c r="BX10"/>
       <c r="BY10"/>
       <c r="BZ10"/>
       <c r="CA10"/>
       <c r="CB10"/>
       <c r="CC10"/>
       <c r="CD10"/>
       <c r="CE10"/>
       <c r="CF10"/>
       <c r="CG10"/>
       <c r="CH10"/>
       <c r="CI10"/>
       <c r="CJ10"/>
@@ -38685,379 +38915,381 @@
       <c r="CS10"/>
       <c r="CT10"/>
       <c r="CU10"/>
       <c r="CV10"/>
       <c r="CW10"/>
       <c r="CX10"/>
       <c r="CY10"/>
       <c r="CZ10"/>
       <c r="DA10"/>
       <c r="DB10"/>
       <c r="DC10"/>
       <c r="DD10"/>
       <c r="DE10"/>
       <c r="DF10"/>
       <c r="DG10"/>
       <c r="DH10"/>
       <c r="DI10"/>
       <c r="DJ10"/>
       <c r="DK10"/>
       <c r="DL10"/>
       <c r="DM10"/>
       <c r="DN10"/>
       <c r="DO10"/>
       <c r="DP10"/>
       <c r="DQ10"/>
+      <c r="DR10"/>
     </row>
-    <row r="11" spans="1:121">
+    <row r="11" spans="1:122">
       <c r="A11" t="s">
-        <v>222</v>
+        <v>223</v>
       </c>
       <c r="B11"/>
       <c r="C11"/>
       <c r="D11"/>
       <c r="E11"/>
       <c r="F11"/>
       <c r="G11"/>
       <c r="H11"/>
       <c r="I11"/>
       <c r="J11"/>
       <c r="K11"/>
       <c r="L11"/>
-      <c r="M11">
+      <c r="M11"/>
+      <c r="N11">
         <v>5131000.0</v>
       </c>
-      <c r="N11">
+      <c r="O11">
         <v>3369000.0</v>
       </c>
-      <c r="O11">
+      <c r="P11">
         <v>-2118000.0</v>
       </c>
-      <c r="P11">
+      <c r="Q11">
         <v>1556000.0</v>
       </c>
-      <c r="Q11">
+      <c r="R11">
         <v>6492000.0</v>
       </c>
-      <c r="R11">
+      <c r="S11">
         <v>2506000.0</v>
       </c>
-      <c r="S11">
+      <c r="T11">
         <v>4410000.0</v>
       </c>
-      <c r="T11">
+      <c r="U11">
         <v>1553000.0</v>
       </c>
-      <c r="U11">
+      <c r="V11">
         <v>5014000.0</v>
       </c>
-      <c r="V11">
+      <c r="W11">
         <v>1070000.0</v>
       </c>
-      <c r="W11">
+      <c r="X11">
         <v>-9752000.0</v>
       </c>
-      <c r="X11">
+      <c r="Y11">
         <v>3554000.0</v>
       </c>
-      <c r="Y11">
+      <c r="Z11">
         <v>638000.0</v>
       </c>
-      <c r="Z11">
+      <c r="AA11">
         <v>187000.0</v>
       </c>
-      <c r="AA11">
+      <c r="AB11">
         <v>-4033000.0</v>
       </c>
-      <c r="AB11">
+      <c r="AC11">
         <v>-1717000.0</v>
       </c>
-      <c r="AC11">
+      <c r="AD11">
         <v>1869000.0</v>
       </c>
-      <c r="AD11">
+      <c r="AE11">
         <v>-3290000.0</v>
       </c>
-      <c r="AE11">
+      <c r="AF11">
         <v>4961000.0</v>
       </c>
-      <c r="AF11">
+      <c r="AG11">
         <v>5472000.0</v>
       </c>
-      <c r="AG11">
+      <c r="AH11">
         <v>-654000.0</v>
       </c>
-      <c r="AH11">
+      <c r="AI11">
         <v>3183000.0</v>
       </c>
-      <c r="AI11">
+      <c r="AJ11">
         <v>42000.0</v>
       </c>
-      <c r="AJ11">
+      <c r="AK11">
         <v>-3766000.0</v>
       </c>
-      <c r="AK11">
+      <c r="AL11">
         <v>-6243000.0</v>
       </c>
-      <c r="AL11">
+      <c r="AM11">
         <v>-916000.0</v>
       </c>
-      <c r="AM11">
+      <c r="AN11">
         <v>1933000.0</v>
       </c>
-      <c r="AN11">
+      <c r="AO11">
         <v>1729000.0</v>
       </c>
-      <c r="AO11"/>
       <c r="AP11"/>
-      <c r="AQ11">
+      <c r="AQ11"/>
+      <c r="AR11">
         <v>-1481000.0</v>
       </c>
-      <c r="AR11"/>
       <c r="AS11"/>
       <c r="AT11"/>
-      <c r="AU11">
+      <c r="AU11"/>
+      <c r="AV11">
         <v>2223000.0</v>
       </c>
-      <c r="AV11"/>
       <c r="AW11"/>
       <c r="AX11"/>
-      <c r="AY11">
+      <c r="AY11"/>
+      <c r="AZ11">
         <v>2224000.0</v>
       </c>
-      <c r="AZ11">
+      <c r="BA11">
         <v>1891000.0</v>
       </c>
-      <c r="BA11">
+      <c r="BB11">
         <v>1331000.0</v>
       </c>
-      <c r="BB11"/>
       <c r="BC11"/>
       <c r="BD11"/>
       <c r="BE11"/>
       <c r="BF11"/>
-      <c r="BG11">
+      <c r="BG11"/>
+      <c r="BH11">
         <v>733000.0</v>
       </c>
-      <c r="BH11"/>
-      <c r="BI11">
+      <c r="BI11"/>
+      <c r="BJ11">
         <v>481000.0</v>
       </c>
-      <c r="BJ11"/>
       <c r="BK11"/>
       <c r="BL11"/>
       <c r="BM11"/>
       <c r="BN11"/>
-      <c r="BO11">
+      <c r="BO11"/>
+      <c r="BP11">
         <v>585000.0</v>
       </c>
-      <c r="BP11"/>
       <c r="BQ11"/>
       <c r="BR11"/>
-      <c r="BS11">
+      <c r="BS11"/>
+      <c r="BT11">
         <v>2798000.0</v>
       </c>
-      <c r="BT11">
+      <c r="BU11">
         <v>2127000.0</v>
       </c>
-      <c r="BU11">
+      <c r="BV11">
         <v>1232000.0</v>
       </c>
-      <c r="BV11"/>
       <c r="BW11"/>
       <c r="BX11"/>
       <c r="BY11"/>
       <c r="BZ11"/>
-      <c r="CA11">
+      <c r="CA11"/>
+      <c r="CB11">
         <v>731000.0</v>
       </c>
-      <c r="CB11"/>
       <c r="CC11"/>
       <c r="CD11"/>
       <c r="CE11"/>
       <c r="CF11"/>
       <c r="CG11"/>
       <c r="CH11"/>
-      <c r="CI11">
+      <c r="CI11"/>
+      <c r="CJ11">
         <v>1636000.0</v>
       </c>
-      <c r="CJ11">
+      <c r="CK11">
         <v>1236000.0</v>
       </c>
-      <c r="CK11">
+      <c r="CL11">
         <v>1838000.0</v>
       </c>
-      <c r="CL11"/>
       <c r="CM11"/>
       <c r="CN11"/>
       <c r="CO11"/>
       <c r="CP11"/>
-      <c r="CQ11">
+      <c r="CQ11"/>
+      <c r="CR11">
         <v>3412000.0</v>
       </c>
-      <c r="CR11">
+      <c r="CS11">
         <v>917000.0</v>
       </c>
-      <c r="CS11"/>
       <c r="CT11"/>
       <c r="CU11"/>
       <c r="CV11"/>
       <c r="CW11"/>
-      <c r="CX11">
+      <c r="CX11"/>
+      <c r="CY11">
         <v>34000.0</v>
       </c>
-      <c r="CY11"/>
       <c r="CZ11"/>
       <c r="DA11"/>
       <c r="DB11"/>
       <c r="DC11"/>
       <c r="DD11"/>
       <c r="DE11"/>
       <c r="DF11"/>
       <c r="DG11"/>
       <c r="DH11"/>
       <c r="DI11"/>
       <c r="DJ11"/>
       <c r="DK11"/>
       <c r="DL11"/>
       <c r="DM11"/>
       <c r="DN11"/>
       <c r="DO11"/>
       <c r="DP11"/>
       <c r="DQ11"/>
+      <c r="DR11"/>
     </row>
-    <row r="12" spans="1:121">
+    <row r="12" spans="1:122">
       <c r="A12" t="s">
-        <v>223</v>
+        <v>224</v>
       </c>
       <c r="B12"/>
       <c r="C12"/>
       <c r="D12"/>
       <c r="E12"/>
       <c r="F12"/>
       <c r="G12"/>
       <c r="H12"/>
       <c r="I12"/>
       <c r="J12"/>
       <c r="K12"/>
       <c r="L12"/>
-      <c r="M12">
+      <c r="M12"/>
+      <c r="N12">
         <v>9310000.0</v>
       </c>
-      <c r="N12">
+      <c r="O12">
         <v>4810000.0</v>
       </c>
-      <c r="O12">
+      <c r="P12">
         <v>9798000.0</v>
       </c>
-      <c r="P12">
+      <c r="Q12">
         <v>10900000.0</v>
       </c>
-      <c r="Q12">
+      <c r="R12">
         <v>5610000.0</v>
       </c>
-      <c r="R12">
+      <c r="S12">
         <v>3666000.0</v>
       </c>
-      <c r="S12">
+      <c r="T12">
         <v>239000.0</v>
       </c>
-      <c r="T12">
+      <c r="U12">
         <v>79000.0</v>
       </c>
-      <c r="U12">
+      <c r="V12">
         <v>-5019000.0</v>
       </c>
-      <c r="V12">
+      <c r="W12">
         <v>1425000.0</v>
       </c>
-      <c r="W12">
+      <c r="X12">
         <v>-651000.0</v>
       </c>
-      <c r="X12">
+      <c r="Y12">
         <v>39928000.0</v>
       </c>
-      <c r="Y12">
+      <c r="Z12">
         <v>17121000.0</v>
       </c>
-      <c r="Z12">
+      <c r="AA12">
         <v>16714000.0</v>
       </c>
-      <c r="AA12">
+      <c r="AB12">
         <v>1056000.0</v>
       </c>
-      <c r="AB12">
+      <c r="AC12">
         <v>14065000.0</v>
       </c>
-      <c r="AC12">
+      <c r="AD12">
         <v>20823000.0</v>
       </c>
-      <c r="AD12">
+      <c r="AE12">
         <v>165000.0</v>
       </c>
-      <c r="AE12">
+      <c r="AF12">
         <v>2374000.0</v>
       </c>
-      <c r="AF12">
+      <c r="AG12">
         <v>14318000.0</v>
       </c>
-      <c r="AG12">
+      <c r="AH12">
         <v>31685000.0</v>
       </c>
-      <c r="AH12">
+      <c r="AI12">
         <v>16788000.0</v>
       </c>
-      <c r="AI12">
+      <c r="AJ12">
         <v>44936000.0</v>
       </c>
-      <c r="AJ12">
+      <c r="AK12">
         <v>2678000.0</v>
       </c>
-      <c r="AK12">
+      <c r="AL12">
         <v>11792000.0</v>
       </c>
-      <c r="AL12">
+      <c r="AM12">
         <v>6613000.0</v>
       </c>
-      <c r="AM12">
+      <c r="AN12">
         <v>-11231000.0</v>
       </c>
-      <c r="AN12">
+      <c r="AO12">
         <v>67007000.0</v>
       </c>
-      <c r="AO12"/>
       <c r="AP12"/>
-      <c r="AQ12">
+      <c r="AQ12"/>
+      <c r="AR12">
         <v>-68326000.0</v>
       </c>
-      <c r="AR12"/>
       <c r="AS12"/>
       <c r="AT12"/>
-      <c r="AU12">
+      <c r="AU12"/>
+      <c r="AV12">
         <v>-51225000.0</v>
       </c>
-      <c r="AV12"/>
       <c r="AW12"/>
       <c r="AX12"/>
       <c r="AY12"/>
       <c r="AZ12"/>
       <c r="BA12"/>
       <c r="BB12"/>
       <c r="BC12"/>
       <c r="BD12"/>
       <c r="BE12"/>
       <c r="BF12"/>
       <c r="BG12"/>
       <c r="BH12"/>
       <c r="BI12"/>
       <c r="BJ12"/>
       <c r="BK12"/>
       <c r="BL12"/>
       <c r="BM12"/>
       <c r="BN12"/>
       <c r="BO12"/>
       <c r="BP12"/>
       <c r="BQ12"/>
       <c r="BR12"/>
       <c r="BS12"/>
       <c r="BT12"/>
       <c r="BU12"/>
@@ -39087,162 +39319,163 @@
       <c r="CS12"/>
       <c r="CT12"/>
       <c r="CU12"/>
       <c r="CV12"/>
       <c r="CW12"/>
       <c r="CX12"/>
       <c r="CY12"/>
       <c r="CZ12"/>
       <c r="DA12"/>
       <c r="DB12"/>
       <c r="DC12"/>
       <c r="DD12"/>
       <c r="DE12"/>
       <c r="DF12"/>
       <c r="DG12"/>
       <c r="DH12"/>
       <c r="DI12"/>
       <c r="DJ12"/>
       <c r="DK12"/>
       <c r="DL12"/>
       <c r="DM12"/>
       <c r="DN12"/>
       <c r="DO12"/>
       <c r="DP12"/>
       <c r="DQ12"/>
+      <c r="DR12"/>
     </row>
-    <row r="13" spans="1:121">
+    <row r="13" spans="1:122">
       <c r="A13" t="s">
-        <v>224</v>
+        <v>225</v>
       </c>
       <c r="B13"/>
       <c r="C13"/>
       <c r="D13"/>
       <c r="E13"/>
       <c r="F13"/>
       <c r="G13"/>
       <c r="H13"/>
       <c r="I13"/>
       <c r="J13"/>
       <c r="K13"/>
       <c r="L13"/>
-      <c r="M13">
-[...1 lines deleted...]
-      </c>
+      <c r="M13"/>
       <c r="N13">
         <v>58000.0</v>
       </c>
       <c r="O13">
+        <v>58000.0</v>
+      </c>
+      <c r="P13">
         <v>5012000.0</v>
       </c>
-      <c r="P13">
+      <c r="Q13">
         <v>1032000.0</v>
       </c>
-      <c r="Q13">
+      <c r="R13">
         <v>-1444000.0</v>
       </c>
-      <c r="R13">
+      <c r="S13">
         <v>-1386000.0</v>
       </c>
-      <c r="S13">
+      <c r="T13">
         <v>-2827000.0</v>
       </c>
-      <c r="T13">
+      <c r="U13">
         <v>-581000.0</v>
       </c>
-      <c r="U13">
+      <c r="V13">
         <v>3979000.0</v>
       </c>
-      <c r="V13">
+      <c r="W13">
         <v>1900000.0</v>
       </c>
-      <c r="W13">
+      <c r="X13">
         <v>21718000.0</v>
       </c>
-      <c r="X13">
+      <c r="Y13">
         <v>6917000.0</v>
       </c>
-      <c r="Y13">
+      <c r="Z13">
         <v>-2032000.0</v>
       </c>
-      <c r="Z13">
+      <c r="AA13">
         <v>7968000.0</v>
       </c>
-      <c r="AA13">
+      <c r="AB13">
         <v>11471000.0</v>
       </c>
-      <c r="AB13">
+      <c r="AC13">
         <v>1636000.0</v>
       </c>
-      <c r="AC13">
+      <c r="AD13">
         <v>1333000.0</v>
       </c>
-      <c r="AD13">
+      <c r="AE13">
         <v>926000.0</v>
       </c>
-      <c r="AE13">
+      <c r="AF13">
         <v>16285000.0</v>
       </c>
-      <c r="AF13">
+      <c r="AG13">
         <v>-1367000.0</v>
       </c>
-      <c r="AG13">
+      <c r="AH13">
         <v>847000.0</v>
       </c>
-      <c r="AH13">
+      <c r="AI13">
         <v>-195000.0</v>
       </c>
-      <c r="AI13">
+      <c r="AJ13">
         <v>1071000.0</v>
       </c>
-      <c r="AJ13">
+      <c r="AK13">
         <v>256000.0</v>
       </c>
-      <c r="AK13">
+      <c r="AL13">
         <v>599000.0</v>
       </c>
-      <c r="AL13">
+      <c r="AM13">
         <v>250000.0</v>
       </c>
-      <c r="AM13">
+      <c r="AN13">
         <v>2384000.0</v>
       </c>
-      <c r="AN13">
+      <c r="AO13">
         <v>892000.0</v>
       </c>
-      <c r="AO13"/>
       <c r="AP13"/>
-      <c r="AQ13">
+      <c r="AQ13"/>
+      <c r="AR13">
         <v>-4533000.0</v>
       </c>
-      <c r="AR13"/>
       <c r="AS13"/>
       <c r="AT13"/>
-      <c r="AU13">
+      <c r="AU13"/>
+      <c r="AV13">
         <v>11036000.0</v>
       </c>
-      <c r="AV13"/>
       <c r="AW13"/>
       <c r="AX13"/>
       <c r="AY13"/>
       <c r="AZ13"/>
       <c r="BA13"/>
       <c r="BB13"/>
       <c r="BC13"/>
       <c r="BD13"/>
       <c r="BE13"/>
       <c r="BF13"/>
       <c r="BG13"/>
       <c r="BH13"/>
       <c r="BI13"/>
       <c r="BJ13"/>
       <c r="BK13"/>
       <c r="BL13"/>
       <c r="BM13"/>
       <c r="BN13"/>
       <c r="BO13"/>
       <c r="BP13"/>
       <c r="BQ13"/>
       <c r="BR13"/>
       <c r="BS13"/>
       <c r="BT13"/>
       <c r="BU13"/>
@@ -39272,1135 +39505,1145 @@
       <c r="CS13"/>
       <c r="CT13"/>
       <c r="CU13"/>
       <c r="CV13"/>
       <c r="CW13"/>
       <c r="CX13"/>
       <c r="CY13"/>
       <c r="CZ13"/>
       <c r="DA13"/>
       <c r="DB13"/>
       <c r="DC13"/>
       <c r="DD13"/>
       <c r="DE13"/>
       <c r="DF13"/>
       <c r="DG13"/>
       <c r="DH13"/>
       <c r="DI13"/>
       <c r="DJ13"/>
       <c r="DK13"/>
       <c r="DL13"/>
       <c r="DM13"/>
       <c r="DN13"/>
       <c r="DO13"/>
       <c r="DP13"/>
       <c r="DQ13"/>
+      <c r="DR13"/>
     </row>
-    <row r="14" spans="1:121">
+    <row r="14" spans="1:122">
       <c r="A14" t="s">
-        <v>225</v>
+        <v>226</v>
       </c>
       <c r="B14">
+        <v>2190000.0</v>
+      </c>
+      <c r="C14">
         <v>2041000.0</v>
       </c>
-      <c r="C14">
+      <c r="D14">
         <v>2058000.0</v>
       </c>
-      <c r="D14">
+      <c r="E14">
         <v>2047000.0</v>
       </c>
-      <c r="E14">
+      <c r="F14">
         <v>2113000.0</v>
       </c>
-      <c r="F14">
+      <c r="G14">
         <v>2105000.0</v>
       </c>
-      <c r="G14">
+      <c r="H14">
         <v>961000.0</v>
       </c>
-      <c r="H14">
+      <c r="I14">
         <v>1648000.0</v>
       </c>
-      <c r="I14">
+      <c r="J14">
         <v>1336000.0</v>
       </c>
-      <c r="J14">
+      <c r="K14">
         <v>1381000.0</v>
       </c>
-      <c r="K14">
+      <c r="L14">
         <v>461000.0</v>
       </c>
-      <c r="L14">
+      <c r="M14">
         <v>1340000.0</v>
       </c>
-      <c r="M14">
+      <c r="N14">
         <v>1238000.0</v>
       </c>
-      <c r="N14">
+      <c r="O14">
         <v>1300000.0</v>
       </c>
-      <c r="O14">
+      <c r="P14">
         <v>821000.0</v>
       </c>
-      <c r="P14">
+      <c r="Q14">
         <v>1564000.0</v>
       </c>
-      <c r="Q14">
+      <c r="R14">
         <v>1204000.0</v>
       </c>
-      <c r="R14">
+      <c r="S14">
         <v>1640000.0</v>
       </c>
-      <c r="S14">
+      <c r="T14">
         <v>424000.0</v>
       </c>
-      <c r="T14">
+      <c r="U14">
         <v>441000.0</v>
       </c>
-      <c r="U14">
+      <c r="V14">
         <v>436000.0</v>
       </c>
-      <c r="V14">
+      <c r="W14">
         <v>1321000.0</v>
       </c>
-      <c r="W14">
+      <c r="X14">
         <v>2654000.0</v>
       </c>
-      <c r="X14">
+      <c r="Y14">
         <v>2127000.0</v>
       </c>
-      <c r="Y14">
+      <c r="Z14">
         <v>1343000.0</v>
       </c>
-      <c r="Z14">
+      <c r="AA14">
         <v>1590000.0</v>
       </c>
-      <c r="AA14">
+      <c r="AB14">
         <v>1485000.0</v>
       </c>
-      <c r="AB14">
+      <c r="AC14">
         <v>1828000.0</v>
       </c>
-      <c r="AC14">
+      <c r="AD14">
         <v>2140000.0</v>
       </c>
-      <c r="AD14">
+      <c r="AE14">
         <v>2046000.0</v>
       </c>
-      <c r="AE14">
+      <c r="AF14">
         <v>2569000.0</v>
       </c>
-      <c r="AF14">
+      <c r="AG14">
         <v>1712000.0</v>
       </c>
-      <c r="AG14">
+      <c r="AH14">
         <v>1037000.0</v>
       </c>
-      <c r="AH14">
+      <c r="AI14">
         <v>246000.0</v>
       </c>
-      <c r="AI14">
+      <c r="AJ14">
         <v>609000.0</v>
       </c>
-      <c r="AJ14">
+      <c r="AK14">
         <v>134000.0</v>
       </c>
-      <c r="AK14">
+      <c r="AL14">
         <v>144000.0</v>
       </c>
-      <c r="AL14">
+      <c r="AM14">
         <v>132000.0</v>
       </c>
-      <c r="AM14">
+      <c r="AN14">
         <v>139000.0</v>
       </c>
-      <c r="AN14">
+      <c r="AO14">
         <v>124000.0</v>
       </c>
-      <c r="AO14">
+      <c r="AP14">
         <v>110000.0</v>
       </c>
-      <c r="AP14">
+      <c r="AQ14">
         <v>112000.0</v>
       </c>
-      <c r="AQ14">
+      <c r="AR14">
         <v>103000.0</v>
       </c>
-      <c r="AR14">
+      <c r="AS14">
         <v>102000.0</v>
       </c>
-      <c r="AS14">
+      <c r="AT14">
         <v>106000.0</v>
       </c>
-      <c r="AT14">
+      <c r="AU14">
         <v>104000.0</v>
       </c>
-      <c r="AU14">
+      <c r="AV14">
         <v>129000.0</v>
       </c>
-      <c r="AV14">
+      <c r="AW14">
         <v>112000.0</v>
       </c>
-      <c r="AW14">
+      <c r="AX14">
         <v>119000.0</v>
       </c>
-      <c r="AX14">
+      <c r="AY14">
         <v>123000.0</v>
       </c>
-      <c r="AY14">
+      <c r="AZ14">
         <v>225000.0</v>
       </c>
-      <c r="AZ14">
+      <c r="BA14">
         <v>282000.0</v>
       </c>
-      <c r="BA14">
+      <c r="BB14">
         <v>324000.0</v>
       </c>
-      <c r="BB14">
+      <c r="BC14">
         <v>264000.0</v>
       </c>
-      <c r="BC14">
+      <c r="BD14">
         <v>282000.0</v>
       </c>
-      <c r="BD14">
+      <c r="BE14">
         <v>238000.0</v>
       </c>
-      <c r="BE14">
+      <c r="BF14">
         <v>258000.0</v>
       </c>
-      <c r="BF14">
+      <c r="BG14">
         <v>440000.0</v>
       </c>
-      <c r="BG14">
+      <c r="BH14">
         <v>322000.0</v>
       </c>
-      <c r="BH14">
+      <c r="BI14">
         <v>363000.0</v>
       </c>
-      <c r="BI14">
+      <c r="BJ14">
         <v>285000.0</v>
       </c>
-      <c r="BJ14">
+      <c r="BK14">
         <v>346000.0</v>
       </c>
-      <c r="BK14">
+      <c r="BL14">
         <v>339000.0</v>
       </c>
-      <c r="BL14">
+      <c r="BM14">
         <v>498000.0</v>
       </c>
-      <c r="BM14">
+      <c r="BN14">
         <v>291000.0</v>
       </c>
-      <c r="BN14">
+      <c r="BO14">
         <v>293000.0</v>
       </c>
-      <c r="BO14">
+      <c r="BP14">
         <v>359000.0</v>
       </c>
-      <c r="BP14">
+      <c r="BQ14">
         <v>566000.0</v>
       </c>
-      <c r="BQ14">
+      <c r="BR14">
         <v>377000.0</v>
       </c>
-      <c r="BR14">
+      <c r="BS14">
         <v>416000.0</v>
       </c>
-      <c r="BS14">
+      <c r="BT14">
         <v>-38000.0</v>
       </c>
-      <c r="BT14">
+      <c r="BU14">
         <v>473000.0</v>
       </c>
-      <c r="BU14">
+      <c r="BV14">
         <v>290000.0</v>
       </c>
-      <c r="BV14">
+      <c r="BW14">
         <v>747000.0</v>
       </c>
-      <c r="BW14">
+      <c r="BX14">
         <v>7550000.0</v>
       </c>
-      <c r="BX14">
+      <c r="BY14">
         <v>-7981971.0</v>
       </c>
-      <c r="BY14">
+      <c r="BZ14">
         <v>302750.0</v>
       </c>
-      <c r="BZ14">
+      <c r="CA14">
         <v>8371000.0</v>
       </c>
-      <c r="CA14">
+      <c r="CB14">
         <v>20351.0</v>
       </c>
-      <c r="CB14">
+      <c r="CC14">
         <v>-364937.0</v>
       </c>
-      <c r="CC14">
+      <c r="CD14">
         <v>2277916.0</v>
       </c>
-      <c r="CD14">
+      <c r="CE14">
         <v>-416979.0</v>
       </c>
-      <c r="CE14">
+      <c r="CF14">
         <v>1182316.0</v>
       </c>
-      <c r="CF14">
+      <c r="CG14">
         <v>366351.0</v>
       </c>
-      <c r="CG14">
+      <c r="CH14">
         <v>349692.0</v>
       </c>
-      <c r="CH14">
+      <c r="CI14">
         <v>740972.0</v>
       </c>
-      <c r="CI14">
+      <c r="CJ14">
         <v>-2884288.0</v>
       </c>
-      <c r="CJ14">
+      <c r="CK14">
         <v>4076153.0</v>
       </c>
-      <c r="CK14">
+      <c r="CL14">
         <v>700441.0</v>
       </c>
-      <c r="CL14">
+      <c r="CM14">
         <v>447646.0</v>
       </c>
-      <c r="CM14">
+      <c r="CN14">
         <v>531740.0</v>
       </c>
-      <c r="CN14">
+      <c r="CO14">
         <v>573353.0</v>
       </c>
-      <c r="CO14">
+      <c r="CP14">
         <v>-956855.0</v>
       </c>
-      <c r="CP14">
+      <c r="CQ14">
         <v>1872212.0</v>
       </c>
-      <c r="CQ14">
+      <c r="CR14">
         <v>646566.0</v>
       </c>
-      <c r="CR14">
+      <c r="CS14">
         <v>376093.0</v>
       </c>
-      <c r="CS14">
+      <c r="CT14">
         <v>566361.0</v>
       </c>
-      <c r="CT14">
+      <c r="CU14">
         <v>535356.0</v>
       </c>
-      <c r="CU14">
+      <c r="CV14">
         <v>1007339.0</v>
       </c>
-      <c r="CV14">
+      <c r="CW14">
         <v>745183.0</v>
       </c>
-      <c r="CW14">
+      <c r="CX14">
         <v>414773.0</v>
       </c>
-      <c r="CX14">
+      <c r="CY14">
         <v>691124.0</v>
       </c>
-      <c r="CY14">
+      <c r="CZ14">
         <v>1106613.0</v>
       </c>
-      <c r="CZ14">
+      <c r="DA14">
         <v>577562.0</v>
       </c>
-      <c r="DA14">
+      <c r="DB14">
         <v>591032.0</v>
       </c>
-      <c r="DB14">
+      <c r="DC14">
         <v>630406.0</v>
       </c>
-      <c r="DC14">
+      <c r="DD14">
         <v>1200000.0</v>
       </c>
-      <c r="DD14">
+      <c r="DE14">
         <v>300000.0</v>
       </c>
-      <c r="DE14">
+      <c r="DF14">
         <v>170020.0</v>
       </c>
-      <c r="DF14">
+      <c r="DG14">
         <v>429980.0</v>
       </c>
-      <c r="DG14">
+      <c r="DH14">
         <v>-2300000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>200000.0</v>
       </c>
       <c r="DI14">
         <v>200000.0</v>
       </c>
       <c r="DJ14">
         <v>200000.0</v>
       </c>
-      <c r="DK14"/>
-      <c r="DL14">
+      <c r="DK14">
+        <v>200000.0</v>
+      </c>
+      <c r="DL14"/>
+      <c r="DM14">
         <v>100000.0</v>
       </c>
-      <c r="DM14">
+      <c r="DN14">
         <v>200000.0</v>
       </c>
-      <c r="DN14">
+      <c r="DO14">
         <v>100000.0</v>
       </c>
-      <c r="DO14">
+      <c r="DP14">
         <v>130000.0</v>
       </c>
-      <c r="DP14"/>
       <c r="DQ14"/>
+      <c r="DR14"/>
     </row>
-    <row r="15" spans="1:121">
+    <row r="15" spans="1:122">
       <c r="A15" t="s">
-        <v>226</v>
+        <v>227</v>
       </c>
       <c r="B15">
+        <v>3234000.0</v>
+      </c>
+      <c r="C15">
         <v>3099000.0</v>
       </c>
-      <c r="C15">
+      <c r="D15">
         <v>2707000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>2703000.0</v>
       </c>
       <c r="E15">
         <v>2703000.0</v>
       </c>
       <c r="F15">
+        <v>2703000.0</v>
+      </c>
+      <c r="G15">
         <v>2859000.0</v>
       </c>
-      <c r="G15">
+      <c r="H15">
         <v>2443000.0</v>
       </c>
-      <c r="H15">
+      <c r="I15">
         <v>2220000.0</v>
       </c>
-      <c r="I15">
+      <c r="J15">
         <v>2249000.0</v>
       </c>
-      <c r="J15">
+      <c r="K15">
         <v>2482000.0</v>
       </c>
-      <c r="K15">
+      <c r="L15">
         <v>2244000.0</v>
       </c>
-      <c r="L15">
+      <c r="M15">
         <v>1796000.0</v>
       </c>
-      <c r="M15">
+      <c r="N15">
         <v>1793000.0</v>
       </c>
-      <c r="N15">
+      <c r="O15">
         <v>1870000.0</v>
       </c>
-      <c r="O15">
+      <c r="P15">
         <v>1777000.0</v>
       </c>
-      <c r="P15">
+      <c r="Q15">
         <v>1870000.0</v>
       </c>
-      <c r="Q15">
+      <c r="R15">
         <v>1912000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>1984000.0</v>
       </c>
       <c r="S15">
         <v>1984000.0</v>
       </c>
       <c r="T15">
+        <v>1984000.0</v>
+      </c>
+      <c r="U15">
         <v>1515000.0</v>
       </c>
-      <c r="U15">
+      <c r="V15">
         <v>1508000.0</v>
       </c>
-      <c r="V15">
+      <c r="W15">
         <v>1511000.0</v>
       </c>
-      <c r="W15"/>
-[...2 lines deleted...]
-      </c>
+      <c r="X15"/>
       <c r="Y15">
         <v>1512000.0</v>
       </c>
       <c r="Z15">
+        <v>1512000.0</v>
+      </c>
+      <c r="AA15">
         <v>1507000.0</v>
       </c>
-      <c r="AA15">
-[...1 lines deleted...]
-      </c>
       <c r="AB15">
         <v>0.0</v>
       </c>
       <c r="AC15">
         <v>0.0</v>
       </c>
       <c r="AD15">
-        <v>1000.0</v>
+        <v>0.0</v>
       </c>
       <c r="AE15">
         <v>1000.0</v>
       </c>
       <c r="AF15">
         <v>1000.0</v>
       </c>
       <c r="AG15">
         <v>1000.0</v>
       </c>
       <c r="AH15">
+        <v>1000.0</v>
+      </c>
+      <c r="AI15">
         <v>64000.0</v>
       </c>
-      <c r="AI15">
+      <c r="AJ15">
         <v>6000.0</v>
       </c>
-      <c r="AJ15">
+      <c r="AK15">
         <v>139000.0</v>
       </c>
-      <c r="AK15">
+      <c r="AL15">
         <v>7000.0</v>
       </c>
-      <c r="AL15">
+      <c r="AM15">
         <v>132000.0</v>
       </c>
-      <c r="AM15">
+      <c r="AN15">
         <v>1202000.0</v>
       </c>
-      <c r="AN15">
+      <c r="AO15">
         <v>1167000.0</v>
       </c>
-      <c r="AO15">
+      <c r="AP15">
         <v>12106000.0</v>
       </c>
-      <c r="AP15">
+      <c r="AQ15">
         <v>95000.0</v>
       </c>
-      <c r="AQ15">
+      <c r="AR15">
         <v>6087000.0</v>
       </c>
-      <c r="AR15">
+      <c r="AS15">
         <v>6147000.0</v>
       </c>
-      <c r="AS15">
+      <c r="AT15">
         <v>6203000.0</v>
       </c>
-      <c r="AT15">
+      <c r="AU15">
         <v>5935000.0</v>
       </c>
-      <c r="AU15">
+      <c r="AV15">
         <v>6041000.0</v>
       </c>
-      <c r="AV15">
+      <c r="AW15">
         <v>6039000.0</v>
       </c>
-      <c r="AW15">
+      <c r="AX15">
         <v>6038000.0</v>
       </c>
-      <c r="AX15">
+      <c r="AY15">
         <v>5774000.0</v>
       </c>
-      <c r="AY15">
+      <c r="AZ15">
         <v>5071000.0</v>
       </c>
-      <c r="AZ15">
+      <c r="BA15">
         <v>4842000.0</v>
       </c>
-      <c r="BA15">
+      <c r="BB15">
         <v>4886000.0</v>
       </c>
-      <c r="BB15">
+      <c r="BC15">
         <v>4742000.0</v>
       </c>
-      <c r="BC15">
+      <c r="BD15">
         <v>4520000.0</v>
       </c>
-      <c r="BD15">
+      <c r="BE15">
         <v>4505000.0</v>
       </c>
-      <c r="BE15">
+      <c r="BF15">
         <v>3769000.0</v>
       </c>
-      <c r="BF15">
+      <c r="BG15">
         <v>3589000.0</v>
       </c>
-      <c r="BG15">
+      <c r="BH15">
         <v>3339000.0</v>
       </c>
-      <c r="BH15">
+      <c r="BI15">
         <v>3146000.0</v>
       </c>
-      <c r="BI15">
+      <c r="BJ15">
         <v>2971000.0</v>
       </c>
-      <c r="BJ15">
+      <c r="BK15">
         <v>2795000.0</v>
       </c>
-      <c r="BK15">
+      <c r="BL15">
         <v>2610000.0</v>
       </c>
-      <c r="BL15">
+      <c r="BM15">
         <v>2628000.0</v>
       </c>
-      <c r="BM15">
+      <c r="BN15">
         <v>2637000.0</v>
       </c>
-      <c r="BN15">
+      <c r="BO15">
         <v>2636000.0</v>
       </c>
-      <c r="BO15">
+      <c r="BP15">
         <v>3339000.0</v>
       </c>
-      <c r="BP15">
+      <c r="BQ15">
         <v>3340000.0</v>
       </c>
-      <c r="BQ15">
+      <c r="BR15">
         <v>3339000.0</v>
       </c>
-      <c r="BR15">
+      <c r="BS15">
         <v>3337000.0</v>
       </c>
-      <c r="BS15">
+      <c r="BT15">
         <v>3334000.0</v>
       </c>
-      <c r="BT15">
+      <c r="BU15">
         <v>3331000.0</v>
       </c>
-      <c r="BU15">
+      <c r="BV15">
         <v>3325000.0</v>
       </c>
-      <c r="BV15">
+      <c r="BW15">
         <v>3324000.0</v>
       </c>
-      <c r="BW15">
+      <c r="BX15">
         <v>3326000.0</v>
       </c>
-      <c r="BX15">
+      <c r="BY15">
         <v>3325923.0</v>
       </c>
-      <c r="BY15">
+      <c r="BZ15">
         <v>6633000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>3136575.0</v>
       </c>
       <c r="CA15">
         <v>3136575.0</v>
       </c>
       <c r="CB15">
+        <v>3136575.0</v>
+      </c>
+      <c r="CC15">
         <v>2943622.0</v>
       </c>
-      <c r="CC15">
+      <c r="CD15">
         <v>2763266.0</v>
       </c>
-      <c r="CD15">
+      <c r="CE15">
         <v>2583112.0</v>
       </c>
-      <c r="CE15">
+      <c r="CF15">
         <v>2402712.0</v>
       </c>
-      <c r="CF15">
+      <c r="CG15">
         <v>2220505.0</v>
       </c>
-      <c r="CG15">
+      <c r="CH15">
         <v>2034704.0</v>
       </c>
-      <c r="CH15">
+      <c r="CI15">
         <v>1869226.0</v>
       </c>
-      <c r="CI15">
+      <c r="CJ15">
         <v>1755511.0</v>
       </c>
-      <c r="CJ15">
+      <c r="CK15">
         <v>1452499.0</v>
       </c>
-      <c r="CK15">
+      <c r="CL15">
         <v>1450303.0</v>
       </c>
-      <c r="CL15">
+      <c r="CM15">
         <v>1275314.0</v>
       </c>
-      <c r="CM15">
+      <c r="CN15">
         <v>913656.0</v>
       </c>
-      <c r="CN15">
+      <c r="CO15">
         <v>547081.0</v>
       </c>
-      <c r="CO15">
+      <c r="CP15">
         <v>183000.0</v>
       </c>
-      <c r="CP15"/>
-      <c r="CQ15">
+      <c r="CQ15"/>
+      <c r="CR15">
         <v>2188747060.0</v>
       </c>
-      <c r="CR15">
+      <c r="CS15">
         <v>547282.0</v>
       </c>
-      <c r="CS15">
+      <c r="CT15">
         <v>1.0</v>
       </c>
-      <c r="CT15">
+      <c r="CU15">
         <v>1644000.0</v>
       </c>
-      <c r="CU15">
+      <c r="CV15">
         <v>30.0</v>
       </c>
-      <c r="CV15">
+      <c r="CW15">
         <v>2739343.0</v>
       </c>
-      <c r="CW15">
+      <c r="CX15">
         <v>2043639.0</v>
       </c>
-      <c r="CX15">
+      <c r="CY15">
         <v>5244281.0</v>
       </c>
-      <c r="CY15">
+      <c r="CZ15">
         <v>2185125.0</v>
       </c>
-      <c r="CZ15">
+      <c r="DA15">
         <v>5055635.0</v>
       </c>
-      <c r="DA15">
+      <c r="DB15">
         <v>4910430.0</v>
       </c>
-      <c r="DB15">
+      <c r="DC15">
         <v>5609773.0</v>
       </c>
-      <c r="DC15">
+      <c r="DD15">
         <v>4500000.0</v>
       </c>
-      <c r="DD15">
+      <c r="DE15">
         <v>4300000.0</v>
       </c>
-      <c r="DE15">
+      <c r="DF15">
         <v>3935319.0</v>
       </c>
-      <c r="DF15">
+      <c r="DG15">
         <v>4764681.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>4200000.0</v>
       </c>
       <c r="DH15">
         <v>4200000.0</v>
       </c>
       <c r="DI15">
-        <v>3600000.0</v>
+        <v>4200000.0</v>
       </c>
       <c r="DJ15">
         <v>3600000.0</v>
       </c>
       <c r="DK15">
+        <v>3600000.0</v>
+      </c>
+      <c r="DL15">
         <v>3100000.0</v>
       </c>
-      <c r="DL15">
+      <c r="DM15">
         <v>2900000.0</v>
       </c>
-      <c r="DM15">
+      <c r="DN15">
         <v>1800000.0</v>
       </c>
-      <c r="DN15">
+      <c r="DO15">
         <v>1700000.0</v>
       </c>
-      <c r="DO15">
+      <c r="DP15">
         <v>1650000.0</v>
       </c>
-      <c r="DP15"/>
       <c r="DQ15"/>
+      <c r="DR15"/>
     </row>
-    <row r="16" spans="1:121">
+    <row r="16" spans="1:122">
       <c r="A16" t="s">
-        <v>227</v>
+        <v>228</v>
       </c>
       <c r="B16">
+        <v>205991000.0</v>
+      </c>
+      <c r="C16">
         <v>138649000.0</v>
       </c>
-      <c r="C16">
+      <c r="D16">
         <v>201564000.0</v>
       </c>
-      <c r="D16">
+      <c r="E16">
         <v>150978000.0</v>
       </c>
-      <c r="E16">
+      <c r="F16">
         <v>151994000.0</v>
       </c>
-      <c r="F16">
+      <c r="G16">
         <v>157994000.0</v>
       </c>
-      <c r="G16">
+      <c r="H16">
         <v>98238000.0</v>
       </c>
-      <c r="H16">
+      <c r="I16">
         <v>187929000.0</v>
       </c>
-      <c r="I16">
+      <c r="J16">
         <v>157961000.0</v>
       </c>
-      <c r="J16">
+      <c r="K16">
         <v>169125000.0</v>
       </c>
-      <c r="K16">
+      <c r="L16">
         <v>52591000.0</v>
       </c>
-      <c r="L16">
+      <c r="M16">
         <v>127642000.0</v>
       </c>
-      <c r="M16">
+      <c r="N16">
         <v>124554000.0</v>
       </c>
-      <c r="N16">
+      <c r="O16">
         <v>132382000.0</v>
       </c>
-      <c r="O16">
+      <c r="P16">
         <v>105598000.0</v>
       </c>
-      <c r="P16">
+      <c r="Q16">
         <v>98202000.0</v>
       </c>
-      <c r="Q16">
+      <c r="R16">
         <v>126330000.0</v>
       </c>
-      <c r="R16">
+      <c r="S16">
         <v>138794000.0</v>
       </c>
-      <c r="S16">
+      <c r="T16">
         <v>64482000.0</v>
       </c>
-      <c r="T16">
+      <c r="U16">
         <v>30688000.0</v>
       </c>
-      <c r="U16">
+      <c r="V16">
         <v>31389000.0</v>
       </c>
-      <c r="V16">
+      <c r="W16">
         <v>140277000.0</v>
       </c>
-      <c r="W16">
+      <c r="X16">
         <v>112040000.0</v>
       </c>
-      <c r="X16">
+      <c r="Y16">
         <v>49731000.0</v>
       </c>
-      <c r="Y16">
+      <c r="Z16">
         <v>103884000.0</v>
       </c>
-      <c r="Z16">
+      <c r="AA16">
         <v>55497000.0</v>
       </c>
-      <c r="AA16">
+      <c r="AB16">
         <v>67821000.0</v>
       </c>
-      <c r="AB16">
+      <c r="AC16">
         <v>55015000.0</v>
       </c>
-      <c r="AC16">
+      <c r="AD16">
         <v>72148000.0</v>
       </c>
-      <c r="AD16">
+      <c r="AE16">
         <v>86121000.0</v>
       </c>
-      <c r="AE16">
+      <c r="AF16">
         <v>57713000.0</v>
       </c>
-      <c r="AF16">
+      <c r="AG16">
         <v>143560000.0</v>
       </c>
-      <c r="AG16">
+      <c r="AH16">
         <v>35581000.0</v>
       </c>
-      <c r="AH16">
+      <c r="AI16">
         <v>10956000.0</v>
       </c>
-      <c r="AI16">
+      <c r="AJ16">
         <v>12690000.0</v>
       </c>
-      <c r="AJ16">
+      <c r="AK16">
         <v>19281000.0</v>
       </c>
-      <c r="AK16">
+      <c r="AL16">
         <v>22126000.0</v>
       </c>
-      <c r="AL16">
+      <c r="AM16">
         <v>25639000.0</v>
       </c>
-      <c r="AM16">
+      <c r="AN16">
         <v>20962000.0</v>
       </c>
-      <c r="AN16">
+      <c r="AO16">
         <v>24708000.0</v>
       </c>
-      <c r="AO16">
+      <c r="AP16">
         <v>39650000.0</v>
       </c>
-      <c r="AP16">
+      <c r="AQ16">
         <v>30685000.0</v>
       </c>
-      <c r="AQ16">
+      <c r="AR16">
         <v>30912000.0</v>
       </c>
-      <c r="AR16">
+      <c r="AS16">
         <v>36948000.0</v>
       </c>
-      <c r="AS16">
+      <c r="AT16">
         <v>51004000.0</v>
       </c>
-      <c r="AT16">
+      <c r="AU16">
         <v>58148000.0</v>
       </c>
-      <c r="AU16">
+      <c r="AV16">
         <v>47083000.0</v>
       </c>
-      <c r="AV16">
+      <c r="AW16">
         <v>58257000.0</v>
       </c>
-      <c r="AW16">
+      <c r="AX16">
         <v>31505000.0</v>
       </c>
-      <c r="AX16">
+      <c r="AY16">
         <v>33565000.0</v>
       </c>
-      <c r="AY16">
+      <c r="AZ16">
         <v>52172000.0</v>
       </c>
-      <c r="AZ16">
+      <c r="BA16">
         <v>35006000.0</v>
       </c>
-      <c r="BA16">
+      <c r="BB16">
         <v>41458000.0</v>
       </c>
-      <c r="BB16">
+      <c r="BC16">
         <v>21406000.0</v>
       </c>
-      <c r="BC16">
+      <c r="BD16">
         <v>26875000.0</v>
       </c>
-      <c r="BD16">
+      <c r="BE16">
         <v>14813000.0</v>
       </c>
-      <c r="BE16">
+      <c r="BF16">
         <v>26175000.0</v>
       </c>
-      <c r="BF16">
+      <c r="BG16">
         <v>24566000.0</v>
       </c>
-      <c r="BG16">
+      <c r="BH16">
         <v>29352000.0</v>
       </c>
-      <c r="BH16">
+      <c r="BI16">
         <v>18887000.0</v>
       </c>
-      <c r="BI16">
+      <c r="BJ16">
         <v>22664000.0</v>
       </c>
-      <c r="BJ16">
+      <c r="BK16">
         <v>16316000.0</v>
       </c>
-      <c r="BK16">
+      <c r="BL16">
         <v>17303000.0</v>
       </c>
-      <c r="BL16">
+      <c r="BM16">
         <v>21525000.0</v>
       </c>
-      <c r="BM16">
+      <c r="BN16">
         <v>20890000.0</v>
       </c>
-      <c r="BN16">
+      <c r="BO16">
         <v>19840000.0</v>
       </c>
-      <c r="BO16">
+      <c r="BP16">
         <v>33401000.0</v>
       </c>
-      <c r="BP16">
+      <c r="BQ16">
         <v>29587000.0</v>
       </c>
-      <c r="BQ16">
+      <c r="BR16">
         <v>19477000.0</v>
       </c>
-      <c r="BR16">
+      <c r="BS16">
         <v>24104000.0</v>
       </c>
-      <c r="BS16">
+      <c r="BT16">
         <v>32075000.0</v>
       </c>
-      <c r="BT16">
+      <c r="BU16">
         <v>19290000.0</v>
       </c>
-      <c r="BU16">
+      <c r="BV16">
         <v>25033000.0</v>
       </c>
-      <c r="BV16">
+      <c r="BW16">
         <v>30928000.0</v>
       </c>
-      <c r="BW16">
+      <c r="BX16">
         <v>33454000.0</v>
       </c>
-      <c r="BX16">
+      <c r="BY16">
         <v>29719000.0</v>
       </c>
-      <c r="BY16">
+      <c r="BZ16">
         <v>19412865.0</v>
       </c>
-      <c r="BZ16">
+      <c r="CA16">
         <v>28282000.0</v>
       </c>
-      <c r="CA16">
+      <c r="CB16">
         <v>15398740.0</v>
       </c>
-      <c r="CB16">
+      <c r="CC16">
         <v>27794336.0</v>
       </c>
-      <c r="CC16">
+      <c r="CD16">
         <v>29948945.0</v>
       </c>
-      <c r="CD16">
+      <c r="CE16">
         <v>23701502.0</v>
       </c>
-      <c r="CE16">
+      <c r="CF16">
         <v>43035506.0</v>
       </c>
-      <c r="CF16">
+      <c r="CG16">
         <v>30720763.0</v>
       </c>
-      <c r="CG16">
+      <c r="CH16">
         <v>28890009.0</v>
       </c>
-      <c r="CH16">
+      <c r="CI16">
         <v>30395053.0</v>
       </c>
-      <c r="CI16">
+      <c r="CJ16">
         <v>37267122.0</v>
       </c>
-      <c r="CJ16">
+      <c r="CK16">
         <v>28150202.0</v>
       </c>
-      <c r="CK16">
+      <c r="CL16">
         <v>40463935.0</v>
       </c>
-      <c r="CL16">
+      <c r="CM16">
         <v>32486160.0</v>
       </c>
-      <c r="CM16">
+      <c r="CN16">
         <v>47675537.0</v>
       </c>
-      <c r="CN16">
+      <c r="CO16">
         <v>16867843.0</v>
       </c>
-      <c r="CO16">
+      <c r="CP16">
         <v>23395703.0</v>
       </c>
-      <c r="CP16">
+      <c r="CQ16">
         <v>30725792.0</v>
       </c>
-      <c r="CQ16">
+      <c r="CR16">
         <v>35369285.0</v>
       </c>
-      <c r="CR16">
+      <c r="CS16">
         <v>21047955.0</v>
       </c>
-      <c r="CS16">
+      <c r="CT16">
         <v>28919329.0</v>
       </c>
-      <c r="CT16">
+      <c r="CU16">
         <v>32064000.0</v>
       </c>
-      <c r="CU16">
+      <c r="CV16">
         <v>25409058.0</v>
       </c>
-      <c r="CV16">
+      <c r="CW16">
         <v>17326208.0</v>
       </c>
-      <c r="CW16">
+      <c r="CX16">
         <v>81812352.0</v>
       </c>
-      <c r="CX16">
+      <c r="CY16">
         <v>24513968.0</v>
       </c>
-      <c r="CY16">
+      <c r="CZ16">
         <v>15652878.0</v>
       </c>
-      <c r="CZ16">
+      <c r="DA16">
         <v>6704709.0</v>
       </c>
-      <c r="DA16">
+      <c r="DB16">
         <v>9132678.0</v>
       </c>
-      <c r="DB16">
+      <c r="DC16">
         <v>9215116.0</v>
       </c>
-      <c r="DC16">
+      <c r="DD16">
         <v>6000000.0</v>
       </c>
-      <c r="DD16">
+      <c r="DE16">
         <v>3400000.0</v>
       </c>
-      <c r="DE16">
+      <c r="DF16">
         <v>8300000.0</v>
       </c>
-      <c r="DF16">
+      <c r="DG16">
         <v>7800000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>-400000.0</v>
       </c>
       <c r="DH16">
         <v>-400000.0</v>
       </c>
       <c r="DI16">
+        <v>-400000.0</v>
+      </c>
+      <c r="DJ16">
         <v>-2600000.0</v>
       </c>
-      <c r="DJ16">
+      <c r="DK16">
         <v>4800000.0</v>
       </c>
-      <c r="DK16">
+      <c r="DL16">
         <v>900000.0</v>
       </c>
-      <c r="DL16">
+      <c r="DM16">
         <v>-400000.0</v>
       </c>
-      <c r="DM16">
+      <c r="DN16">
         <v>-600000.0</v>
       </c>
-      <c r="DN16">
+      <c r="DO16">
         <v>1600000.0</v>
       </c>
-      <c r="DO16">
+      <c r="DP16">
         <v>1620000.0</v>
       </c>
-      <c r="DP16">
+      <c r="DQ16">
         <v>-5100000.0</v>
       </c>
-      <c r="DQ16">
+      <c r="DR16">
         <v>100000.0</v>
       </c>
     </row>
-    <row r="17" spans="1:121">
+    <row r="17" spans="1:122">
       <c r="A17" t="s">
-        <v>228</v>
+        <v>229</v>
       </c>
       <c r="B17"/>
       <c r="C17"/>
       <c r="D17"/>
       <c r="E17"/>
       <c r="F17"/>
       <c r="G17"/>
       <c r="H17"/>
       <c r="I17"/>
       <c r="J17"/>
       <c r="K17"/>
       <c r="L17"/>
       <c r="M17"/>
       <c r="N17"/>
       <c r="O17"/>
       <c r="P17"/>
       <c r="Q17"/>
       <c r="R17"/>
       <c r="S17"/>
       <c r="T17"/>
       <c r="U17"/>
       <c r="V17"/>
       <c r="W17"/>
       <c r="X17"/>
       <c r="Y17"/>
@@ -40478,524 +40721,530 @@
       <c r="CS17"/>
       <c r="CT17"/>
       <c r="CU17"/>
       <c r="CV17"/>
       <c r="CW17"/>
       <c r="CX17"/>
       <c r="CY17"/>
       <c r="CZ17"/>
       <c r="DA17"/>
       <c r="DB17"/>
       <c r="DC17"/>
       <c r="DD17"/>
       <c r="DE17"/>
       <c r="DF17"/>
       <c r="DG17"/>
       <c r="DH17"/>
       <c r="DI17"/>
       <c r="DJ17"/>
       <c r="DK17"/>
       <c r="DL17"/>
       <c r="DM17"/>
       <c r="DN17"/>
       <c r="DO17"/>
       <c r="DP17"/>
       <c r="DQ17"/>
+      <c r="DR17"/>
     </row>
-    <row r="18" spans="1:121">
+    <row r="18" spans="1:122">
       <c r="A18" t="s">
-        <v>229</v>
+        <v>230</v>
       </c>
       <c r="B18">
+        <v>17481000.0</v>
+      </c>
+      <c r="C18">
         <v>41316000.0</v>
       </c>
-      <c r="C18">
+      <c r="D18">
         <v>33768000.0</v>
       </c>
-      <c r="D18">
+      <c r="E18">
         <v>66979000.0</v>
       </c>
-      <c r="E18">
+      <c r="F18">
         <v>-10723000.0</v>
       </c>
-      <c r="F18">
+      <c r="G18">
         <v>36259000.0</v>
       </c>
-      <c r="G18">
+      <c r="H18">
         <v>28365000.0</v>
       </c>
-      <c r="H18">
+      <c r="I18">
         <v>27248000.0</v>
       </c>
-      <c r="I18">
+      <c r="J18">
         <v>27645000.0</v>
       </c>
-      <c r="J18">
+      <c r="K18">
         <v>32255000.0</v>
       </c>
-      <c r="K18">
+      <c r="L18">
         <v>19623000.0</v>
       </c>
-      <c r="L18">
+      <c r="M18">
         <v>35857000.0</v>
       </c>
-      <c r="M18">
+      <c r="N18">
         <v>29157000.0</v>
       </c>
-      <c r="N18">
+      <c r="O18">
         <v>29127000.0</v>
       </c>
-      <c r="O18">
+      <c r="P18">
         <v>29751000.0</v>
       </c>
-      <c r="P18">
+      <c r="Q18">
         <v>27553000.0</v>
       </c>
-      <c r="Q18">
+      <c r="R18">
         <v>26782000.0</v>
       </c>
-      <c r="R18">
+      <c r="S18">
         <v>24654000.0</v>
       </c>
-      <c r="S18">
+      <c r="T18">
         <v>16750000.0</v>
       </c>
-      <c r="T18">
+      <c r="U18">
         <v>22157000.0</v>
       </c>
-      <c r="U18">
+      <c r="V18">
         <v>18759000.0</v>
       </c>
-      <c r="V18">
+      <c r="W18">
         <v>21060000.0</v>
       </c>
-      <c r="W18">
+      <c r="X18">
         <v>22138000.0</v>
       </c>
-      <c r="X18">
+      <c r="Y18">
         <v>23165000.0</v>
       </c>
-      <c r="Y18">
+      <c r="Z18">
         <v>16613000.0</v>
       </c>
-      <c r="Z18">
+      <c r="AA18">
         <v>16790000.0</v>
       </c>
-      <c r="AA18">
+      <c r="AB18">
         <v>7726000.0</v>
       </c>
-      <c r="AB18">
+      <c r="AC18">
         <v>18306000.0</v>
       </c>
-      <c r="AC18">
+      <c r="AD18">
         <v>15128000.0</v>
       </c>
-      <c r="AD18">
+      <c r="AE18">
         <v>11061000.0</v>
       </c>
-      <c r="AE18">
+      <c r="AF18">
         <v>36612000.0</v>
       </c>
-      <c r="AF18">
+      <c r="AG18">
         <v>16941000.0</v>
       </c>
-      <c r="AG18">
+      <c r="AH18">
         <v>19300000.0</v>
       </c>
-      <c r="AH18">
+      <c r="AI18">
         <v>5291000.0</v>
       </c>
-      <c r="AI18">
+      <c r="AJ18">
         <v>-4070000.0</v>
       </c>
-      <c r="AJ18">
+      <c r="AK18">
         <v>133000.0</v>
       </c>
-      <c r="AK18">
+      <c r="AL18">
         <v>1552000.0</v>
       </c>
-      <c r="AL18">
+      <c r="AM18">
         <v>15708000.0</v>
       </c>
-      <c r="AM18">
+      <c r="AN18">
         <v>1265000.0</v>
       </c>
-      <c r="AN18">
+      <c r="AO18">
         <v>81586000.0</v>
       </c>
-      <c r="AO18">
+      <c r="AP18">
         <v>-6967000.0</v>
       </c>
-      <c r="AP18">
+      <c r="AQ18">
         <v>-14293000.0</v>
       </c>
-      <c r="AQ18">
+      <c r="AR18">
         <v>5322000.0</v>
       </c>
-      <c r="AR18">
+      <c r="AS18">
         <v>-23262000.0</v>
       </c>
-      <c r="AS18">
+      <c r="AT18">
         <v>-7419000.0</v>
       </c>
-      <c r="AT18">
+      <c r="AU18">
         <v>12629000.0</v>
       </c>
-      <c r="AU18">
+      <c r="AV18">
         <v>5274000.0</v>
       </c>
-      <c r="AV18">
+      <c r="AW18">
         <v>18889000.0</v>
       </c>
-      <c r="AW18">
+      <c r="AX18">
         <v>7825000.0</v>
       </c>
-      <c r="AX18">
+      <c r="AY18">
         <v>-2866000.0</v>
       </c>
-      <c r="AY18">
+      <c r="AZ18">
         <v>7432000.0</v>
       </c>
-      <c r="AZ18">
+      <c r="BA18">
         <v>3661000.0</v>
       </c>
-      <c r="BA18">
+      <c r="BB18">
         <v>4558000.0</v>
       </c>
-      <c r="BB18">
+      <c r="BC18">
         <v>-542000.0</v>
       </c>
-      <c r="BC18">
+      <c r="BD18">
         <v>5033000.0</v>
       </c>
-      <c r="BD18">
+      <c r="BE18">
         <v>2583000.0</v>
       </c>
-      <c r="BE18">
+      <c r="BF18">
         <v>2714000.0</v>
       </c>
-      <c r="BF18">
+      <c r="BG18">
         <v>105000.0</v>
       </c>
-      <c r="BG18">
+      <c r="BH18">
         <v>2678000.0</v>
       </c>
-      <c r="BH18">
+      <c r="BI18">
         <v>1511000.0</v>
       </c>
-      <c r="BI18">
+      <c r="BJ18">
         <v>2940000.0</v>
       </c>
-      <c r="BJ18">
+      <c r="BK18">
         <v>1834000.0</v>
       </c>
-      <c r="BK18">
+      <c r="BL18">
         <v>1644000.0</v>
       </c>
-      <c r="BL18">
+      <c r="BM18">
         <v>1262000.0</v>
       </c>
-      <c r="BM18">
+      <c r="BN18">
         <v>4058000.0</v>
       </c>
-      <c r="BN18">
+      <c r="BO18">
         <v>-329000.0</v>
       </c>
-      <c r="BO18">
+      <c r="BP18">
         <v>3707000.0</v>
       </c>
-      <c r="BP18">
+      <c r="BQ18">
         <v>3452000.0</v>
       </c>
-      <c r="BQ18">
+      <c r="BR18">
         <v>4732000.0</v>
       </c>
-      <c r="BR18">
+      <c r="BS18">
         <v>-2115000.0</v>
       </c>
-      <c r="BS18">
+      <c r="BT18">
         <v>3195000.0</v>
       </c>
-      <c r="BT18">
+      <c r="BU18">
         <v>3382000.0</v>
       </c>
-      <c r="BU18">
+      <c r="BV18">
         <v>5806000.0</v>
       </c>
-      <c r="BV18">
+      <c r="BW18">
         <v>4625000.0</v>
       </c>
-      <c r="BW18">
+      <c r="BX18">
         <v>2559000.0</v>
       </c>
-      <c r="BX18">
+      <c r="BY18">
         <v>745449.0</v>
       </c>
-      <c r="BY18">
+      <c r="BZ18">
         <v>2622843.0</v>
       </c>
-      <c r="BZ18">
+      <c r="CA18">
         <v>-3764000.0</v>
       </c>
-      <c r="CA18">
+      <c r="CB18">
         <v>-7775985.0</v>
       </c>
-      <c r="CB18">
+      <c r="CC18">
         <v>8008250.0</v>
       </c>
-      <c r="CC18">
+      <c r="CD18">
         <v>2663495.0</v>
       </c>
-      <c r="CD18">
+      <c r="CE18">
         <v>-7745.0</v>
       </c>
-      <c r="CE18">
+      <c r="CF18">
         <v>4189031.0</v>
       </c>
-      <c r="CF18">
+      <c r="CG18">
         <v>908989.0</v>
       </c>
-      <c r="CG18">
+      <c r="CH18">
         <v>8004110.0</v>
       </c>
-      <c r="CH18">
+      <c r="CI18">
         <v>1578930.0</v>
       </c>
-      <c r="CI18">
+      <c r="CJ18">
         <v>7033328.0</v>
       </c>
-      <c r="CJ18">
+      <c r="CK18">
         <v>1989115.0</v>
       </c>
-      <c r="CK18">
+      <c r="CL18">
         <v>4291316.0</v>
       </c>
-      <c r="CL18">
+      <c r="CM18">
         <v>-605507.0</v>
       </c>
-      <c r="CM18">
+      <c r="CN18">
         <v>1042688.0</v>
       </c>
-      <c r="CN18">
+      <c r="CO18">
         <v>-1065278.0</v>
       </c>
-      <c r="CO18">
+      <c r="CP18">
         <v>-4755277.0</v>
       </c>
-      <c r="CP18">
+      <c r="CQ18">
         <v>1249395.0</v>
       </c>
-      <c r="CQ18">
+      <c r="CR18">
         <v>5142365.0</v>
       </c>
-      <c r="CR18">
+      <c r="CS18">
         <v>-6866826.0</v>
       </c>
-      <c r="CS18">
+      <c r="CT18">
         <v>-257742.0</v>
       </c>
-      <c r="CT18">
+      <c r="CU18">
         <v>-2257000.0</v>
       </c>
-      <c r="CU18">
+      <c r="CV18">
         <v>5463331.0</v>
       </c>
-      <c r="CV18">
+      <c r="CW18">
         <v>930817.0</v>
       </c>
-      <c r="CW18">
+      <c r="CX18">
         <v>245417.0</v>
       </c>
-      <c r="CX18">
+      <c r="CY18">
         <v>2507811.0</v>
       </c>
-      <c r="CY18">
+      <c r="CZ18">
         <v>-3449243.0</v>
       </c>
-      <c r="CZ18">
+      <c r="DA18">
         <v>9467796.0</v>
       </c>
-      <c r="DA18">
+      <c r="DB18">
         <v>611522.0</v>
       </c>
-      <c r="DB18">
+      <c r="DC18">
         <v>5479892.0</v>
       </c>
-      <c r="DC18">
+      <c r="DD18">
         <v>-7600000.0</v>
       </c>
-      <c r="DD18">
+      <c r="DE18">
         <v>5200000.0</v>
       </c>
-      <c r="DE18">
+      <c r="DF18">
         <v>8612581.0</v>
       </c>
-      <c r="DF18">
+      <c r="DG18">
         <v>4487419.0</v>
       </c>
-      <c r="DG18">
+      <c r="DH18">
         <v>-16100000.0</v>
       </c>
-      <c r="DH18">
+      <c r="DI18">
         <v>15700000.0</v>
       </c>
-      <c r="DI18">
+      <c r="DJ18">
         <v>-9800000.0</v>
       </c>
-      <c r="DJ18">
+      <c r="DK18">
         <v>-2300000.0</v>
       </c>
-      <c r="DK18">
+      <c r="DL18">
         <v>6200000.0</v>
       </c>
-      <c r="DL18">
+      <c r="DM18">
         <v>2300000.0</v>
       </c>
-      <c r="DM18">
+      <c r="DN18">
         <v>4700000.0</v>
       </c>
-      <c r="DN18">
+      <c r="DO18">
         <v>600000.0</v>
       </c>
-      <c r="DO18">
+      <c r="DP18">
         <v>1460000.0</v>
       </c>
-      <c r="DP18">
+      <c r="DQ18">
         <v>700000.0</v>
       </c>
-      <c r="DQ18">
+      <c r="DR18">
         <v>-32100000.0</v>
       </c>
     </row>
-    <row r="19" spans="1:121">
+    <row r="19" spans="1:122">
       <c r="A19" t="s">
-        <v>230</v>
+        <v>231</v>
       </c>
       <c r="B19">
+        <v>-2504000.0</v>
+      </c>
+      <c r="C19">
         <v>-8166000.0</v>
       </c>
-      <c r="C19">
+      <c r="D19">
         <v>10899000.0</v>
       </c>
-      <c r="D19">
+      <c r="E19">
         <v>-72855000.0</v>
       </c>
-      <c r="E19">
+      <c r="F19">
         <v>-25601000.0</v>
       </c>
-      <c r="F19">
+      <c r="G19">
         <v>-4695000.0</v>
       </c>
-      <c r="G19">
+      <c r="H19">
         <v>-24692000.0</v>
       </c>
-      <c r="H19">
+      <c r="I19">
         <v>-106569000.0</v>
       </c>
-      <c r="I19">
+      <c r="J19">
         <v>-171611000.0</v>
       </c>
-      <c r="J19">
+      <c r="K19">
         <v>-32906000.0</v>
       </c>
-      <c r="K19">
+      <c r="L19">
         <v>-12470000.0</v>
       </c>
-      <c r="L19">
+      <c r="M19">
         <v>-62888000.0</v>
       </c>
-      <c r="M19">
+      <c r="N19">
         <v>-189679000.0</v>
       </c>
-      <c r="N19">
+      <c r="O19">
         <v>-86967000.0</v>
       </c>
-      <c r="O19">
+      <c r="P19">
         <v>-72953000.0</v>
       </c>
-      <c r="P19">
+      <c r="Q19">
         <v>-134714000.0</v>
       </c>
-      <c r="Q19">
+      <c r="R19">
         <v>-1321000.0</v>
       </c>
-      <c r="R19">
+      <c r="S19">
         <v>-92925000.0</v>
       </c>
-      <c r="S19">
+      <c r="T19">
         <v>12883000.0</v>
       </c>
-      <c r="T19">
+      <c r="U19">
         <v>-78035000.0</v>
       </c>
-      <c r="U19">
+      <c r="V19">
         <v>-7591000.0</v>
       </c>
-      <c r="V19">
+      <c r="W19">
         <v>-31174000.0</v>
       </c>
-      <c r="W19">
+      <c r="X19">
         <v>651000.0</v>
       </c>
-      <c r="X19">
+      <c r="Y19">
         <v>-53284000.0</v>
       </c>
-      <c r="Y19">
+      <c r="Z19">
         <v>-87997000.0</v>
       </c>
-      <c r="Z19">
+      <c r="AA19">
         <v>-38630000.0</v>
       </c>
-      <c r="AA19">
+      <c r="AB19">
         <v>-19147000.0</v>
       </c>
-      <c r="AB19">
+      <c r="AC19">
         <v>-70173000.0</v>
       </c>
-      <c r="AC19">
+      <c r="AD19">
         <v>-89302000.0</v>
       </c>
-      <c r="AD19">
+      <c r="AE19">
         <v>-27888000.0</v>
       </c>
-      <c r="AE19">
+      <c r="AF19">
         <v>1870000.0</v>
       </c>
-      <c r="AF19">
+      <c r="AG19">
         <v>-1621000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>-4208000.0</v>
       </c>
       <c r="AH19">
         <v>-4208000.0</v>
       </c>
-      <c r="AI19"/>
-      <c r="AJ19">
+      <c r="AI19">
         <v>-4208000.0</v>
       </c>
-      <c r="AK19"/>
+      <c r="AJ19"/>
+      <c r="AK19">
+        <v>-4208000.0</v>
+      </c>
       <c r="AL19"/>
       <c r="AM19"/>
       <c r="AN19"/>
       <c r="AO19"/>
       <c r="AP19"/>
       <c r="AQ19"/>
       <c r="AR19"/>
       <c r="AS19"/>
       <c r="AT19"/>
       <c r="AU19"/>
       <c r="AV19"/>
       <c r="AW19"/>
       <c r="AX19"/>
       <c r="AY19"/>
       <c r="AZ19"/>
       <c r="BA19"/>
       <c r="BB19"/>
       <c r="BC19"/>
       <c r="BD19"/>
       <c r="BE19"/>
       <c r="BF19"/>
       <c r="BG19"/>
       <c r="BH19"/>
       <c r="BI19"/>
       <c r="BJ19"/>
@@ -41036,54 +41285,55 @@
       <c r="CS19"/>
       <c r="CT19"/>
       <c r="CU19"/>
       <c r="CV19"/>
       <c r="CW19"/>
       <c r="CX19"/>
       <c r="CY19"/>
       <c r="CZ19"/>
       <c r="DA19"/>
       <c r="DB19"/>
       <c r="DC19"/>
       <c r="DD19"/>
       <c r="DE19"/>
       <c r="DF19"/>
       <c r="DG19"/>
       <c r="DH19"/>
       <c r="DI19"/>
       <c r="DJ19"/>
       <c r="DK19"/>
       <c r="DL19"/>
       <c r="DM19"/>
       <c r="DN19"/>
       <c r="DO19"/>
       <c r="DP19"/>
       <c r="DQ19"/>
+      <c r="DR19"/>
     </row>
-    <row r="20" spans="1:121">
+    <row r="20" spans="1:122">
       <c r="A20" t="s">
-        <v>231</v>
+        <v>232</v>
       </c>
       <c r="B20"/>
       <c r="C20"/>
       <c r="D20"/>
       <c r="E20"/>
       <c r="F20"/>
       <c r="G20"/>
       <c r="H20"/>
       <c r="I20"/>
       <c r="J20"/>
       <c r="K20"/>
       <c r="L20"/>
       <c r="M20"/>
       <c r="N20"/>
       <c r="O20"/>
       <c r="P20"/>
       <c r="Q20"/>
       <c r="R20"/>
       <c r="S20"/>
       <c r="T20"/>
       <c r="U20"/>
       <c r="V20"/>
       <c r="W20"/>
       <c r="X20"/>
       <c r="Y20"/>
@@ -41161,158 +41411,159 @@
       <c r="CS20"/>
       <c r="CT20"/>
       <c r="CU20"/>
       <c r="CV20"/>
       <c r="CW20"/>
       <c r="CX20"/>
       <c r="CY20"/>
       <c r="CZ20"/>
       <c r="DA20"/>
       <c r="DB20"/>
       <c r="DC20"/>
       <c r="DD20"/>
       <c r="DE20"/>
       <c r="DF20"/>
       <c r="DG20"/>
       <c r="DH20"/>
       <c r="DI20"/>
       <c r="DJ20"/>
       <c r="DK20"/>
       <c r="DL20"/>
       <c r="DM20"/>
       <c r="DN20"/>
       <c r="DO20"/>
       <c r="DP20"/>
       <c r="DQ20"/>
+      <c r="DR20"/>
     </row>
-    <row r="21" spans="1:121">
+    <row r="21" spans="1:122">
       <c r="A21" t="s">
-        <v>232</v>
+        <v>233</v>
       </c>
       <c r="B21"/>
       <c r="C21"/>
       <c r="D21"/>
       <c r="E21"/>
       <c r="F21"/>
       <c r="G21"/>
       <c r="H21"/>
       <c r="I21"/>
       <c r="J21"/>
       <c r="K21"/>
       <c r="L21"/>
-      <c r="M21">
+      <c r="M21"/>
+      <c r="N21">
         <v>150217000.0</v>
       </c>
-      <c r="N21">
+      <c r="O21">
         <v>82956000.0</v>
       </c>
-      <c r="O21">
+      <c r="P21">
         <v>50969000.0</v>
       </c>
-      <c r="P21">
+      <c r="Q21">
         <v>86460000.0</v>
       </c>
-      <c r="Q21">
+      <c r="R21">
         <v>136702000.0</v>
       </c>
-      <c r="R21">
+      <c r="S21">
         <v>81302000.0</v>
       </c>
-      <c r="S21"/>
-      <c r="T21">
+      <c r="T21"/>
+      <c r="U21">
         <v>43370000.0</v>
       </c>
-      <c r="U21">
+      <c r="V21">
         <v>38172000.0</v>
       </c>
-      <c r="V21">
+      <c r="W21">
         <v>36235000.0</v>
       </c>
-      <c r="W21"/>
-      <c r="X21">
+      <c r="X21"/>
+      <c r="Y21">
         <v>-24646000.0</v>
       </c>
-      <c r="Y21">
+      <c r="Z21">
         <v>119111000.0</v>
       </c>
-      <c r="Z21">
+      <c r="AA21">
         <v>7016000.0</v>
       </c>
-      <c r="AA21">
+      <c r="AB21">
         <v>-4000000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>4000000.0</v>
       </c>
       <c r="AC21">
         <v>4000000.0</v>
       </c>
       <c r="AD21">
         <v>4000000.0</v>
       </c>
       <c r="AE21">
         <v>4000000.0</v>
       </c>
       <c r="AF21">
+        <v>4000000.0</v>
+      </c>
+      <c r="AG21">
         <v>-8000000.0</v>
       </c>
-      <c r="AG21">
+      <c r="AH21">
         <v>8000000.0</v>
       </c>
-      <c r="AH21">
+      <c r="AI21">
         <v>-6961000.0</v>
       </c>
-      <c r="AI21">
+      <c r="AJ21">
         <v>-21450000.0</v>
       </c>
-      <c r="AJ21">
+      <c r="AK21">
         <v>-2978000.0</v>
       </c>
-      <c r="AK21">
+      <c r="AL21">
         <v>-5058000.0</v>
       </c>
-      <c r="AL21">
+      <c r="AM21">
         <v>-10899000.0</v>
       </c>
-      <c r="AM21">
+      <c r="AN21">
         <v>-55466000.0</v>
       </c>
-      <c r="AN21">
+      <c r="AO21">
         <v>-94524000.0</v>
       </c>
-      <c r="AO21"/>
       <c r="AP21"/>
-      <c r="AQ21">
+      <c r="AQ21"/>
+      <c r="AR21">
         <v>55745000.0</v>
       </c>
-      <c r="AR21"/>
       <c r="AS21"/>
       <c r="AT21"/>
-      <c r="AU21">
+      <c r="AU21"/>
+      <c r="AV21">
         <v>33837000.0</v>
       </c>
-      <c r="AV21"/>
       <c r="AW21"/>
       <c r="AX21"/>
       <c r="AY21"/>
       <c r="AZ21"/>
       <c r="BA21"/>
       <c r="BB21"/>
       <c r="BC21"/>
       <c r="BD21"/>
       <c r="BE21"/>
       <c r="BF21"/>
       <c r="BG21"/>
       <c r="BH21"/>
       <c r="BI21"/>
       <c r="BJ21"/>
       <c r="BK21"/>
       <c r="BL21"/>
       <c r="BM21"/>
       <c r="BN21"/>
       <c r="BO21"/>
       <c r="BP21"/>
       <c r="BQ21"/>
       <c r="BR21"/>
       <c r="BS21"/>
       <c r="BT21"/>
       <c r="BU21"/>
@@ -41342,3041 +41593,3069 @@
       <c r="CS21"/>
       <c r="CT21"/>
       <c r="CU21"/>
       <c r="CV21"/>
       <c r="CW21"/>
       <c r="CX21"/>
       <c r="CY21"/>
       <c r="CZ21"/>
       <c r="DA21"/>
       <c r="DB21"/>
       <c r="DC21"/>
       <c r="DD21"/>
       <c r="DE21"/>
       <c r="DF21"/>
       <c r="DG21"/>
       <c r="DH21"/>
       <c r="DI21"/>
       <c r="DJ21"/>
       <c r="DK21"/>
       <c r="DL21"/>
       <c r="DM21"/>
       <c r="DN21"/>
       <c r="DO21"/>
       <c r="DP21"/>
       <c r="DQ21"/>
+      <c r="DR21"/>
     </row>
-    <row r="22" spans="1:121">
+    <row r="22" spans="1:122">
       <c r="A22" t="s">
-        <v>195</v>
+        <v>196</v>
       </c>
       <c r="B22">
+        <v>9780000.0</v>
+      </c>
+      <c r="C22">
         <v>7289000.0</v>
       </c>
-      <c r="C22">
+      <c r="D22">
         <v>14534000.0</v>
       </c>
-      <c r="D22">
+      <c r="E22">
         <v>13614000.0</v>
       </c>
-      <c r="E22">
+      <c r="F22">
         <v>13667000.0</v>
       </c>
-      <c r="F22">
+      <c r="G22">
         <v>13526000.0</v>
       </c>
-      <c r="G22">
+      <c r="H22">
         <v>10142000.0</v>
       </c>
-      <c r="H22">
+      <c r="I22">
         <v>10122000.0</v>
       </c>
-      <c r="I22">
+      <c r="J22">
         <v>8613000.0</v>
       </c>
-      <c r="J22">
+      <c r="K22">
         <v>11536000.0</v>
       </c>
-      <c r="K22">
+      <c r="L22">
         <v>14318000.0</v>
       </c>
-      <c r="L22">
+      <c r="M22">
         <v>11230000.0</v>
       </c>
-      <c r="M22">
+      <c r="N22">
         <v>15682000.0</v>
       </c>
-      <c r="N22">
+      <c r="O22">
         <v>16873000.0</v>
       </c>
-      <c r="O22">
+      <c r="P22">
         <v>14575000.0</v>
       </c>
-      <c r="P22">
+      <c r="Q22">
         <v>9147000.0</v>
       </c>
-      <c r="Q22">
+      <c r="R22">
         <v>14812000.0</v>
       </c>
-      <c r="R22">
+      <c r="S22">
         <v>11353000.0</v>
       </c>
-      <c r="S22">
+      <c r="T22">
         <v>19470000.0</v>
       </c>
-      <c r="T22">
+      <c r="U22">
         <v>15940000.0</v>
       </c>
-      <c r="U22">
+      <c r="V22">
         <v>10267000.0</v>
       </c>
-      <c r="V22">
+      <c r="W22">
         <v>9071000.0</v>
       </c>
-      <c r="W22">
+      <c r="X22">
         <v>8392000.0</v>
       </c>
-      <c r="X22">
+      <c r="Y22">
         <v>-20033000.0</v>
       </c>
-      <c r="Y22">
+      <c r="Z22">
         <v>-2265000.0</v>
       </c>
-      <c r="Z22">
+      <c r="AA22">
         <v>-13001000.0</v>
       </c>
-      <c r="AA22">
+      <c r="AB22">
         <v>-191000.0</v>
       </c>
-      <c r="AB22">
+      <c r="AC22">
         <v>7435000.0</v>
       </c>
-      <c r="AC22">
+      <c r="AD22">
         <v>-6643000.0</v>
       </c>
-      <c r="AD22">
+      <c r="AE22">
         <v>1395000.0</v>
       </c>
-      <c r="AE22">
+      <c r="AF22">
         <v>9865000.0</v>
       </c>
-      <c r="AF22">
+      <c r="AG22">
         <v>-3846000.0</v>
       </c>
-      <c r="AG22">
+      <c r="AH22">
         <v>-13884000.0</v>
       </c>
-      <c r="AH22">
+      <c r="AI22">
         <v>-14874000.0</v>
       </c>
-      <c r="AI22">
+      <c r="AJ22">
         <v>3345000.0</v>
       </c>
-      <c r="AJ22">
+      <c r="AK22">
         <v>619000.0</v>
       </c>
-      <c r="AK22">
+      <c r="AL22">
         <v>-4797000.0</v>
       </c>
-      <c r="AL22">
+      <c r="AM22">
         <v>1111000.0</v>
       </c>
-      <c r="AM22">
+      <c r="AN22">
         <v>7057000.0</v>
       </c>
-      <c r="AN22">
+      <c r="AO22">
         <v>5042000.0</v>
       </c>
-      <c r="AO22">
+      <c r="AP22">
         <v>4568000.0</v>
       </c>
-      <c r="AP22">
+      <c r="AQ22">
         <v>6848000.0</v>
       </c>
-      <c r="AQ22">
+      <c r="AR22">
         <v>6910000.0</v>
       </c>
-      <c r="AR22">
+      <c r="AS22">
         <v>7312000.0</v>
       </c>
-      <c r="AS22">
+      <c r="AT22">
         <v>8086000.0</v>
       </c>
-      <c r="AT22">
+      <c r="AU22">
         <v>7068000.0</v>
       </c>
-      <c r="AU22">
+      <c r="AV22">
         <v>8128000.0</v>
       </c>
-      <c r="AV22">
+      <c r="AW22">
         <v>6694000.0</v>
       </c>
-      <c r="AW22">
+      <c r="AX22">
         <v>7104000.0</v>
       </c>
-      <c r="AX22">
+      <c r="AY22">
         <v>6766000.0</v>
       </c>
-      <c r="AY22">
+      <c r="AZ22">
         <v>6658000.0</v>
       </c>
-      <c r="AZ22">
+      <c r="BA22">
         <v>6397000.0</v>
       </c>
-      <c r="BA22">
+      <c r="BB22">
         <v>6249000.0</v>
       </c>
-      <c r="BB22">
+      <c r="BC22">
         <v>6472000.0</v>
       </c>
-      <c r="BC22">
+      <c r="BD22">
         <v>6524000.0</v>
       </c>
-      <c r="BD22">
+      <c r="BE22">
         <v>6611000.0</v>
       </c>
-      <c r="BE22">
+      <c r="BF22">
         <v>5916000.0</v>
       </c>
-      <c r="BF22">
+      <c r="BG22">
         <v>5466000.0</v>
       </c>
-      <c r="BG22">
+      <c r="BH22">
         <v>5632000.0</v>
       </c>
-      <c r="BH22">
+      <c r="BI22">
         <v>4836000.0</v>
       </c>
-      <c r="BI22">
+      <c r="BJ22">
         <v>4415000.0</v>
       </c>
-      <c r="BJ22">
+      <c r="BK22">
         <v>4280000.0</v>
       </c>
-      <c r="BK22">
+      <c r="BL22">
         <v>4668000.0</v>
       </c>
-      <c r="BL22">
+      <c r="BM22">
         <v>3467000.0</v>
       </c>
-      <c r="BM22">
+      <c r="BN22">
         <v>3035000.0</v>
       </c>
-      <c r="BN22">
+      <c r="BO22">
         <v>109000.0</v>
       </c>
-      <c r="BO22">
+      <c r="BP22">
         <v>-5759000.0</v>
       </c>
-      <c r="BP22">
+      <c r="BQ22">
         <v>2890000.0</v>
       </c>
-      <c r="BQ22">
+      <c r="BR22">
         <v>2002000.0</v>
       </c>
-      <c r="BR22">
+      <c r="BS22">
         <v>1889000.0</v>
       </c>
-      <c r="BS22">
+      <c r="BT22">
         <v>2832000.0</v>
       </c>
-      <c r="BT22">
+      <c r="BU22">
         <v>4118000.0</v>
       </c>
-      <c r="BU22">
+      <c r="BV22">
         <v>4377000.0</v>
       </c>
-      <c r="BV22">
+      <c r="BW22">
         <v>3921000.0</v>
       </c>
-      <c r="BW22">
+      <c r="BX22">
         <v>3781000.0</v>
       </c>
-      <c r="BX22">
+      <c r="BY22">
         <v>3602784.0</v>
       </c>
-      <c r="BY22">
+      <c r="BZ22">
         <v>4272005.0</v>
       </c>
-      <c r="BZ22">
+      <c r="CA22">
         <v>3780000.0</v>
       </c>
-      <c r="CA22">
+      <c r="CB22">
         <v>5844924.0</v>
       </c>
-      <c r="CB22">
+      <c r="CC22">
         <v>1400857.0</v>
       </c>
-      <c r="CC22">
+      <c r="CD22">
         <v>4076068.0</v>
       </c>
-      <c r="CD22">
+      <c r="CE22">
         <v>1786170.0</v>
       </c>
-      <c r="CE22">
+      <c r="CF22">
         <v>602558.0</v>
       </c>
-      <c r="CF22">
+      <c r="CG22">
         <v>3575924.0</v>
       </c>
-      <c r="CG22">
+      <c r="CH22">
         <v>447341.0</v>
       </c>
-      <c r="CH22">
+      <c r="CI22">
         <v>2235679.0</v>
       </c>
-      <c r="CI22">
+      <c r="CJ22">
         <v>3587528.0</v>
       </c>
-      <c r="CJ22">
+      <c r="CK22">
         <v>20055327.0</v>
       </c>
-      <c r="CK22">
+      <c r="CL22">
         <v>248861.0</v>
       </c>
-      <c r="CL22">
+      <c r="CM22">
         <v>-1379687.0</v>
       </c>
-      <c r="CM22">
+      <c r="CN22">
         <v>-278156.0</v>
       </c>
-      <c r="CN22">
+      <c r="CO22">
         <v>1111039.0</v>
       </c>
-      <c r="CO22">
+      <c r="CP22">
         <v>755120.0</v>
       </c>
-      <c r="CP22">
+      <c r="CQ22">
         <v>430020.0</v>
       </c>
-      <c r="CQ22">
+      <c r="CR22">
         <v>188168.0</v>
       </c>
-      <c r="CR22">
+      <c r="CS22">
         <v>-8383739.0</v>
       </c>
-      <c r="CS22">
+      <c r="CT22">
         <v>-3007218.0</v>
       </c>
-      <c r="CT22">
+      <c r="CU22">
         <v>-1409000.0</v>
       </c>
-      <c r="CU22">
+      <c r="CV22">
         <v>274420.0</v>
       </c>
-      <c r="CV22">
+      <c r="CW22">
         <v>-8986190.0</v>
       </c>
-      <c r="CW22">
+      <c r="CX22">
         <v>2364258.0</v>
       </c>
-      <c r="CX22">
+      <c r="CY22">
         <v>2289229.0</v>
       </c>
-      <c r="CY22">
+      <c r="CZ22">
         <v>-3632635.0</v>
       </c>
-      <c r="CZ22">
+      <c r="DA22">
         <v>2412894.0</v>
       </c>
-      <c r="DA22">
+      <c r="DB22">
         <v>4260484.0</v>
       </c>
-      <c r="DB22">
+      <c r="DC22">
         <v>4499945.0</v>
       </c>
-      <c r="DC22">
+      <c r="DD22">
         <v>-5700000.0</v>
       </c>
-      <c r="DD22">
+      <c r="DE22">
         <v>5900000.0</v>
       </c>
-      <c r="DE22">
+      <c r="DF22">
         <v>5100000.0</v>
       </c>
-      <c r="DF22">
+      <c r="DG22">
         <v>4500000.0</v>
       </c>
-      <c r="DG22">
+      <c r="DH22">
         <v>300000.0</v>
       </c>
-      <c r="DH22">
+      <c r="DI22">
         <v>4200000.0</v>
       </c>
-      <c r="DI22">
+      <c r="DJ22">
         <v>3000000.0</v>
       </c>
-      <c r="DJ22">
+      <c r="DK22">
         <v>4200000.0</v>
       </c>
-      <c r="DK22">
+      <c r="DL22">
         <v>3700000.0</v>
       </c>
-      <c r="DL22">
+      <c r="DM22">
         <v>3600000.0</v>
       </c>
-      <c r="DM22">
+      <c r="DN22">
         <v>3800000.0</v>
       </c>
-      <c r="DN22">
+      <c r="DO22">
         <v>1800000.0</v>
       </c>
-      <c r="DO22">
+      <c r="DP22">
         <v>1630000.0</v>
       </c>
-      <c r="DP22">
+      <c r="DQ22">
         <v>1600000.0</v>
       </c>
-      <c r="DQ22">
+      <c r="DR22">
         <v>500000.0</v>
       </c>
     </row>
-    <row r="23" spans="1:121">
+    <row r="23" spans="1:122">
       <c r="A23" t="s">
-        <v>233</v>
+        <v>234</v>
       </c>
       <c r="B23">
+        <v>5715000.0</v>
+      </c>
+      <c r="C23">
         <v>-15119000.0</v>
       </c>
-      <c r="C23">
+      <c r="D23">
         <v>-2336000.0</v>
       </c>
-      <c r="D23">
+      <c r="E23">
         <v>7353000.0</v>
       </c>
-      <c r="E23">
+      <c r="F23">
         <v>71539000.0</v>
       </c>
-      <c r="F23">
+      <c r="G23">
         <v>-2713000.0</v>
       </c>
-      <c r="G23">
+      <c r="H23">
         <v>-1512000.0</v>
       </c>
-      <c r="H23">
+      <c r="I23">
         <v>112474000.0</v>
       </c>
-      <c r="I23">
+      <c r="J23">
         <v>136566000.0</v>
       </c>
-      <c r="J23">
+      <c r="K23">
         <v>24539000.0</v>
       </c>
-      <c r="K23">
+      <c r="L23">
         <v>-1511000.0</v>
       </c>
-      <c r="L23">
+      <c r="M23">
         <v>31915000.0</v>
       </c>
-      <c r="M23">
+      <c r="N23">
         <v>148705000.0</v>
       </c>
-      <c r="N23">
+      <c r="O23">
         <v>80676000.0</v>
       </c>
-      <c r="O23">
+      <c r="P23">
         <v>161176000.0</v>
       </c>
-      <c r="P23">
+      <c r="Q23">
         <v>84948000.0</v>
       </c>
-      <c r="Q23">
+      <c r="R23">
         <v>135191000.0</v>
       </c>
-      <c r="R23">
+      <c r="S23">
         <v>79942000.0</v>
       </c>
-      <c r="S23">
+      <c r="T23">
         <v>-1982000.0</v>
       </c>
-      <c r="T23">
+      <c r="U23">
         <v>-1515000.0</v>
       </c>
-      <c r="U23">
+      <c r="V23">
         <v>-1508000.0</v>
       </c>
-      <c r="V23">
+      <c r="W23">
         <v>-1511000.0</v>
       </c>
-      <c r="W23">
+      <c r="X23">
         <v>39520000.0</v>
       </c>
-      <c r="X23">
+      <c r="Y23">
         <v>-26158000.0</v>
       </c>
-      <c r="Y23">
+      <c r="Z23">
         <v>117599000.0</v>
       </c>
-      <c r="Z23">
+      <c r="AA23">
         <v>5509000.0</v>
       </c>
-      <c r="AA23">
+      <c r="AB23">
         <v>24227000.0</v>
       </c>
-      <c r="AB23">
+      <c r="AC23">
         <v>31187000.0</v>
       </c>
-      <c r="AC23">
+      <c r="AD23">
         <v>56060000.0</v>
       </c>
-      <c r="AD23">
+      <c r="AE23">
         <v>40209000.0</v>
       </c>
-      <c r="AE23">
+      <c r="AF23">
         <v>-109015000.0</v>
       </c>
-      <c r="AF23">
+      <c r="AG23">
         <v>38104000.0</v>
       </c>
-      <c r="AG23">
+      <c r="AH23">
         <v>50284000.0</v>
       </c>
-      <c r="AH23">
+      <c r="AI23">
         <v>-6961000.0</v>
       </c>
-      <c r="AI23">
+      <c r="AJ23">
         <v>-2515000.0</v>
       </c>
-      <c r="AJ23">
+      <c r="AK23">
         <v>-40.0</v>
       </c>
-      <c r="AK23">
+      <c r="AL23">
         <v>-10.0</v>
       </c>
-      <c r="AL23">
+      <c r="AM23">
         <v>16965000.0</v>
       </c>
-      <c r="AM23">
+      <c r="AN23">
         <v>354514000.0</v>
       </c>
-      <c r="AN23">
+      <c r="AO23">
         <v>2000000.0</v>
       </c>
-      <c r="AO23">
+      <c r="AP23">
         <v>226001000.0</v>
       </c>
-      <c r="AP23">
+      <c r="AQ23">
         <v>19000.0</v>
       </c>
-      <c r="AQ23">
+      <c r="AR23">
         <v>-31883000.0</v>
       </c>
-      <c r="AR23">
+      <c r="AS23">
         <v>-23641000.0</v>
       </c>
-      <c r="AS23">
+      <c r="AT23">
         <v>-13475000.0</v>
       </c>
-      <c r="AT23">
+      <c r="AU23">
         <v>281000.0</v>
       </c>
-      <c r="AU23">
+      <c r="AV23">
         <v>-5825000.0</v>
       </c>
-      <c r="AV23">
+      <c r="AW23">
         <v>4000.0</v>
       </c>
-      <c r="AW23">
+      <c r="AX23">
         <v>489000.0</v>
       </c>
-      <c r="AX23">
+      <c r="AY23">
         <v>217000.0</v>
       </c>
-      <c r="AY23">
+      <c r="AZ23">
         <v>332000.0</v>
       </c>
-      <c r="AZ23">
+      <c r="BA23">
         <v>595000.0</v>
       </c>
-      <c r="BA23">
+      <c r="BB23">
         <v>1506000.0</v>
       </c>
-      <c r="BB23">
+      <c r="BC23">
         <v>1635000.0</v>
       </c>
-      <c r="BC23">
+      <c r="BD23">
         <v>251000.0</v>
       </c>
-      <c r="BD23">
+      <c r="BE23">
         <v>71000.0</v>
       </c>
-      <c r="BE23">
+      <c r="BF23">
         <v>35048000.0</v>
       </c>
-      <c r="BF23">
+      <c r="BG23">
         <v>706000.0</v>
       </c>
-      <c r="BG23">
+      <c r="BH23">
         <v>1643000.0</v>
       </c>
-      <c r="BH23">
+      <c r="BI23">
         <v>28680000.0</v>
       </c>
-      <c r="BI23">
+      <c r="BJ23">
         <v>34000.0</v>
       </c>
-      <c r="BJ23">
+      <c r="BK23">
         <v>67286000.0</v>
       </c>
-      <c r="BK23">
+      <c r="BL23">
         <v>-16490000.0</v>
       </c>
-      <c r="BL23">
+      <c r="BM23">
         <v>38542000.0</v>
       </c>
-      <c r="BM23">
+      <c r="BN23">
         <v>-371000.0</v>
       </c>
-      <c r="BN23">
+      <c r="BO23">
         <v>19237000.0</v>
       </c>
-      <c r="BO23">
+      <c r="BP23">
         <v>46543000.0</v>
       </c>
-      <c r="BP23">
+      <c r="BQ23">
         <v>51776000.0</v>
       </c>
-      <c r="BQ23">
+      <c r="BR23">
         <v>41000.0</v>
       </c>
-      <c r="BR23">
+      <c r="BS23">
         <v>89000.0</v>
       </c>
-      <c r="BS23">
+      <c r="BT23">
         <v>140763000.0</v>
       </c>
-      <c r="BT23">
+      <c r="BU23">
         <v>63193000.0</v>
       </c>
-      <c r="BU23">
+      <c r="BV23">
         <v>235271000.0</v>
       </c>
-      <c r="BV23">
+      <c r="BW23">
         <v>90271000.0</v>
       </c>
-      <c r="BW23">
+      <c r="BX23">
         <v>104467000.0</v>
       </c>
-      <c r="BX23">
+      <c r="BY23">
         <v>78974526.0</v>
       </c>
-      <c r="BY23">
+      <c r="BZ23">
         <v>28366923.0</v>
       </c>
-      <c r="BZ23">
+      <c r="CA23">
         <v>-96316418.0</v>
       </c>
-      <c r="CA23">
+      <c r="CB23">
         <v>95849030.0</v>
       </c>
-      <c r="CB23">
+      <c r="CC23">
         <v>-2943622.0</v>
       </c>
-      <c r="CC23">
+      <c r="CD23">
         <v>13935796.0</v>
       </c>
-      <c r="CD23">
+      <c r="CE23">
         <v>-135000.0</v>
       </c>
-      <c r="CE23">
+      <c r="CF23">
         <v>90170496.0</v>
       </c>
-      <c r="CF23">
+      <c r="CG23">
         <v>69687819.0</v>
       </c>
-      <c r="CG23">
+      <c r="CH23">
         <v>107041170.0</v>
       </c>
-      <c r="CH23">
+      <c r="CI23">
         <v>96675610.0</v>
       </c>
-      <c r="CI23">
+      <c r="CJ23">
         <v>-44878883.0</v>
       </c>
-      <c r="CJ23">
+      <c r="CK23">
         <v>200.0</v>
       </c>
-      <c r="CK23">
+      <c r="CL23">
         <v>-72590095.0</v>
       </c>
-      <c r="CL23">
+      <c r="CM23">
         <v>72589895.0</v>
       </c>
-      <c r="CM23">
+      <c r="CN23">
         <v>48421197.0</v>
       </c>
-      <c r="CN23">
+      <c r="CO23">
         <v>48500.0</v>
       </c>
-      <c r="CO23">
+      <c r="CP23">
         <v>-182629.0</v>
       </c>
-      <c r="CP23">
+      <c r="CQ23">
         <v>-10330711000.0</v>
       </c>
-      <c r="CQ23">
+      <c r="CR23">
         <v>2188747060.0</v>
       </c>
-      <c r="CR23">
+      <c r="CS23">
         <v>116329935.0</v>
       </c>
-      <c r="CS23">
+      <c r="CT23">
         <v>-6000000.0</v>
       </c>
-      <c r="CT23">
+      <c r="CU23">
         <v>6000000.0</v>
       </c>
-      <c r="CU23">
+      <c r="CV23">
         <v>12501891.0</v>
       </c>
-      <c r="CV23">
+      <c r="CW23">
         <v>-59545625.0</v>
       </c>
-      <c r="CW23">
+      <c r="CX23">
         <v>42229694.0</v>
       </c>
-      <c r="CX23">
+      <c r="CY23">
         <v>28351806.0</v>
       </c>
-      <c r="CY23">
+      <c r="CZ23">
         <v>13964720.0</v>
       </c>
-      <c r="CZ23">
+      <c r="DA23">
         <v>28158731.0</v>
       </c>
-      <c r="DA23">
+      <c r="DB23">
         <v>4870452.0</v>
       </c>
-      <c r="DB23">
+      <c r="DC23">
         <v>42709483.0</v>
       </c>
-      <c r="DC23">
+      <c r="DD23">
         <v>34500000.0</v>
       </c>
-      <c r="DD23">
+      <c r="DE23">
         <v>-100000.0</v>
       </c>
-      <c r="DE23">
+      <c r="DF23">
         <v>100000.0</v>
       </c>
-      <c r="DF23">
+      <c r="DG23">
         <v>26200000.0</v>
       </c>
-      <c r="DG23">
+      <c r="DH23">
         <v>24600000.0</v>
       </c>
-      <c r="DH23">
+      <c r="DI23">
         <v>8200000.0</v>
       </c>
-      <c r="DI23">
+      <c r="DJ23">
         <v>300000.0</v>
       </c>
-      <c r="DJ23">
+      <c r="DK23">
         <v>100000.0</v>
       </c>
-      <c r="DK23">
+      <c r="DL23">
         <v>-100000.0</v>
       </c>
-      <c r="DL23">
+      <c r="DM23">
         <v>57700000.0</v>
       </c>
-      <c r="DM23">
+      <c r="DN23">
         <v>74200000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>13500000.0</v>
       </c>
       <c r="DO23">
         <v>13500000.0</v>
       </c>
       <c r="DP23">
+        <v>13500000.0</v>
+      </c>
+      <c r="DQ23">
         <v>-500000.0</v>
       </c>
-      <c r="DQ23">
+      <c r="DR23">
         <v>56100000.0</v>
       </c>
     </row>
-    <row r="24" spans="1:121">
+    <row r="24" spans="1:122">
       <c r="A24" t="s">
-        <v>234</v>
+        <v>235</v>
       </c>
       <c r="B24">
+        <v>-184742000.0</v>
+      </c>
+      <c r="C24">
         <v>-77860000.0</v>
       </c>
-      <c r="C24">
+      <c r="D24">
         <v>-32242000.0</v>
       </c>
-      <c r="D24">
+      <c r="E24">
         <v>-73025000.0</v>
       </c>
-      <c r="E24">
+      <c r="F24">
         <v>-24966000.0</v>
       </c>
-      <c r="F24">
+      <c r="G24">
         <v>-15765000.0</v>
       </c>
-      <c r="G24">
+      <c r="H24">
         <v>-33333000.0</v>
       </c>
-      <c r="H24">
+      <c r="I24">
         <v>-107512000.0</v>
       </c>
-      <c r="I24">
+      <c r="J24">
         <v>-173979000.0</v>
       </c>
-      <c r="J24">
+      <c r="K24">
         <v>-33214000.0</v>
       </c>
-      <c r="K24">
+      <c r="L24">
         <v>-26067000.0</v>
       </c>
-      <c r="L24">
+      <c r="M24">
         <v>-60010000.0</v>
       </c>
-      <c r="M24">
+      <c r="N24">
         <v>5782000.0</v>
       </c>
-      <c r="N24">
+      <c r="O24">
         <v>5526000.0</v>
       </c>
-      <c r="O24">
+      <c r="P24">
         <v>4712000.0</v>
       </c>
-      <c r="P24">
+      <c r="Q24">
         <v>-129712000.0</v>
       </c>
-      <c r="Q24">
+      <c r="R24">
         <v>-161230000.0</v>
       </c>
-      <c r="R24">
+      <c r="S24">
         <v>-83134000.0</v>
       </c>
-      <c r="S24">
+      <c r="T24">
         <v>-50094000.0</v>
       </c>
-      <c r="T24">
+      <c r="U24">
         <v>-91697000.0</v>
       </c>
-      <c r="U24">
+      <c r="V24">
         <v>-96672000.0</v>
       </c>
-      <c r="V24">
+      <c r="W24">
         <v>-33827000.0</v>
       </c>
-      <c r="W24">
+      <c r="X24">
         <v>2335000.0</v>
       </c>
-      <c r="X24">
+      <c r="Y24">
         <v>-52062000.0</v>
       </c>
-      <c r="Y24">
+      <c r="Z24">
         <v>-85275000.0</v>
       </c>
-      <c r="Z24">
+      <c r="AA24">
         <v>-35774000.0</v>
       </c>
-      <c r="AA24">
+      <c r="AB24">
         <v>-16706000.0</v>
       </c>
-      <c r="AB24">
+      <c r="AC24">
         <v>-64452000.0</v>
       </c>
-      <c r="AC24">
+      <c r="AD24">
         <v>-83982000.0</v>
       </c>
-      <c r="AD24">
+      <c r="AE24">
         <v>-25268000.0</v>
       </c>
-      <c r="AE24">
+      <c r="AF24">
         <v>-15313000.0</v>
       </c>
-      <c r="AF24">
+      <c r="AG24">
         <v>54556000.0</v>
       </c>
-      <c r="AG24">
+      <c r="AH24">
         <v>-70574000.0</v>
       </c>
-      <c r="AH24"/>
       <c r="AI24"/>
       <c r="AJ24"/>
       <c r="AK24"/>
       <c r="AL24"/>
       <c r="AM24"/>
       <c r="AN24"/>
       <c r="AO24"/>
       <c r="AP24"/>
-      <c r="AQ24">
+      <c r="AQ24"/>
+      <c r="AR24">
         <v>-42000.0</v>
       </c>
-      <c r="AR24">
+      <c r="AS24">
         <v>15000.0</v>
       </c>
-      <c r="AS24">
+      <c r="AT24">
         <v>-3000.0</v>
       </c>
-      <c r="AT24">
+      <c r="AU24">
         <v>-52000.0</v>
       </c>
-      <c r="AU24">
+      <c r="AV24">
         <v>53000.0</v>
       </c>
-      <c r="AV24">
+      <c r="AW24">
         <v>-12000.0</v>
       </c>
-      <c r="AW24">
+      <c r="AX24">
         <v>-17000.0</v>
       </c>
-      <c r="AX24">
+      <c r="AY24">
         <v>5000.0</v>
       </c>
-      <c r="AY24">
+      <c r="AZ24">
         <v>33000.0</v>
       </c>
-      <c r="AZ24">
+      <c r="BA24">
         <v>35000.0</v>
       </c>
-      <c r="BA24">
+      <c r="BB24">
         <v>-30000.0</v>
       </c>
-      <c r="BB24">
+      <c r="BC24">
         <v>-61000.0</v>
       </c>
-      <c r="BC24">
+      <c r="BD24">
         <v>14000.0</v>
       </c>
-      <c r="BD24">
+      <c r="BE24">
         <v>-9679000.0</v>
       </c>
-      <c r="BE24">
+      <c r="BF24">
         <v>32000.0</v>
       </c>
-      <c r="BF24">
+      <c r="BG24">
         <v>-34155000.0</v>
       </c>
-      <c r="BG24">
+      <c r="BH24">
         <v>12000.0</v>
       </c>
-      <c r="BH24">
+      <c r="BI24">
         <v>-158000.0</v>
       </c>
-      <c r="BI24">
+      <c r="BJ24">
         <v>-93000.0</v>
       </c>
-      <c r="BJ24">
+      <c r="BK24">
         <v>23000.0</v>
       </c>
-      <c r="BK24">
+      <c r="BL24">
         <v>-221205000.0</v>
       </c>
-      <c r="BL24"/>
       <c r="BM24"/>
-      <c r="BN24">
+      <c r="BN24"/>
+      <c r="BO24">
         <v>-31374000.0</v>
       </c>
-      <c r="BO24">
+      <c r="BP24">
         <v>-179391000.0</v>
       </c>
-      <c r="BP24"/>
-      <c r="BQ24">
+      <c r="BQ24"/>
+      <c r="BR24">
         <v>-36066000.0</v>
       </c>
-      <c r="BR24">
+      <c r="BS24">
         <v>-51336000.0</v>
       </c>
-      <c r="BS24">
+      <c r="BT24">
         <v>-5459000.0</v>
       </c>
-      <c r="BT24">
+      <c r="BU24">
         <v>-13567000.0</v>
       </c>
-      <c r="BU24">
+      <c r="BV24">
         <v>-80000.0</v>
       </c>
-      <c r="BV24">
+      <c r="BW24">
         <v>-36000.0</v>
       </c>
-      <c r="BW24">
+      <c r="BX24">
         <v>1739000.0</v>
       </c>
-      <c r="BX24">
+      <c r="BY24">
         <v>-1739000.0</v>
       </c>
-      <c r="BY24">
+      <c r="BZ24">
         <v>-225004.0</v>
       </c>
-      <c r="BZ24">
+      <c r="CA24">
         <v>-104033.0</v>
       </c>
-      <c r="CA24">
+      <c r="CB24">
         <v>-59039.0</v>
       </c>
-      <c r="CB24">
+      <c r="CC24">
         <v>-1000.0</v>
       </c>
-      <c r="CC24">
+      <c r="CD24">
         <v>-193666.0</v>
       </c>
-      <c r="CD24">
+      <c r="CE24">
         <v>-101223374000.0</v>
       </c>
-      <c r="CE24">
+      <c r="CF24">
         <v>-46292061.0</v>
       </c>
-      <c r="CF24">
+      <c r="CG24">
         <v>-68801.0</v>
       </c>
-      <c r="CG24">
+      <c r="CH24">
         <v>-124109.0</v>
       </c>
-      <c r="CH24">
+      <c r="CI24">
         <v>-75236421.0</v>
       </c>
-      <c r="CI24"/>
-      <c r="CJ24">
+      <c r="CJ24"/>
+      <c r="CK24">
         <v>58022059.0</v>
       </c>
-      <c r="CK24">
+      <c r="CL24">
         <v>-146787750.0</v>
       </c>
-      <c r="CL24">
+      <c r="CM24">
         <v>-183879.0</v>
       </c>
-      <c r="CM24">
+      <c r="CN24">
         <v>-60146020.0</v>
       </c>
-      <c r="CN24">
+      <c r="CO24">
         <v>-1036543.0</v>
       </c>
-      <c r="CO24">
+      <c r="CP24">
         <v>-821413.0</v>
       </c>
-      <c r="CP24">
+      <c r="CQ24">
         <v>-704530.0</v>
       </c>
-      <c r="CQ24">
+      <c r="CR24">
         <v>-59341817.0</v>
       </c>
-      <c r="CR24">
+      <c r="CS24">
         <v>-663156.0</v>
       </c>
-      <c r="CS24">
+      <c r="CT24">
         <v>-660146.0</v>
       </c>
-      <c r="CT24">
+      <c r="CU24">
         <v>-671000.0</v>
       </c>
-      <c r="CU24"/>
-      <c r="CV24">
+      <c r="CV24"/>
+      <c r="CW24">
         <v>-2966901.0</v>
       </c>
-      <c r="CW24">
+      <c r="CX24">
         <v>-2117829.0</v>
       </c>
-      <c r="CX24">
+      <c r="CY24">
         <v>-688128.0</v>
       </c>
-      <c r="CY24"/>
-      <c r="CZ24">
+      <c r="CZ24"/>
+      <c r="DA24">
         <v>-692043.0</v>
       </c>
-      <c r="DA24">
+      <c r="DB24">
         <v>-672638.0</v>
       </c>
-      <c r="DB24">
+      <c r="DC24">
         <v>697158.0</v>
       </c>
-      <c r="DC24">
+      <c r="DD24">
         <v>-103700000.0</v>
       </c>
-      <c r="DD24">
+      <c r="DE24">
         <v>-300000.0</v>
       </c>
-      <c r="DE24">
+      <c r="DF24">
         <v>-439899.0</v>
       </c>
-      <c r="DF24">
+      <c r="DG24">
         <v>439899.0</v>
       </c>
-      <c r="DG24">
+      <c r="DH24">
         <v>-75200000.0</v>
       </c>
-      <c r="DH24">
+      <c r="DI24">
         <v>-500000.0</v>
       </c>
-      <c r="DI24">
+      <c r="DJ24">
         <v>-12400000.0</v>
       </c>
-      <c r="DJ24">
+      <c r="DK24">
         <v>-400000.0</v>
       </c>
-      <c r="DK24">
+      <c r="DL24">
         <v>-78100000.0</v>
       </c>
-      <c r="DL24">
+      <c r="DM24">
         <v>100000.0</v>
       </c>
-      <c r="DM24">
+      <c r="DN24">
         <v>-11500000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>-14740000.0</v>
       </c>
       <c r="DO24">
         <v>-14740000.0</v>
       </c>
       <c r="DP24">
+        <v>-14740000.0</v>
+      </c>
+      <c r="DQ24">
         <v>-100000.0</v>
       </c>
-      <c r="DQ24">
+      <c r="DR24">
         <v>-31200000.0</v>
       </c>
     </row>
-    <row r="25" spans="1:121">
+    <row r="25" spans="1:122">
       <c r="A25" t="s">
-        <v>235</v>
+        <v>236</v>
       </c>
       <c r="B25">
+        <v>10058000.0</v>
+      </c>
+      <c r="C25">
         <v>29223000.0</v>
       </c>
-      <c r="C25">
+      <c r="D25">
         <v>18804000.0</v>
       </c>
-      <c r="D25">
+      <c r="E25">
         <v>3667000.0</v>
       </c>
-      <c r="E25">
+      <c r="F25">
         <v>26958000.0</v>
       </c>
-      <c r="F25">
+      <c r="G25">
         <v>14671000.0</v>
       </c>
-      <c r="G25">
+      <c r="H25">
         <v>21814000.0</v>
       </c>
-      <c r="H25">
+      <c r="I25">
         <v>15613000.0</v>
       </c>
-      <c r="I25">
+      <c r="J25">
         <v>24127000.0</v>
       </c>
-      <c r="J25">
+      <c r="K25">
         <v>17673000.0</v>
       </c>
-      <c r="K25">
+      <c r="L25">
         <v>6319000.0</v>
       </c>
-      <c r="L25">
+      <c r="M25">
         <v>4481000.0</v>
       </c>
-      <c r="M25">
+      <c r="N25">
         <v>4146000.0</v>
       </c>
-      <c r="N25">
+      <c r="O25">
         <v>8339000.0</v>
       </c>
-      <c r="O25">
+      <c r="P25">
         <v>12478000.0</v>
       </c>
-      <c r="P25">
+      <c r="Q25">
         <v>14822000.0</v>
       </c>
-      <c r="Q25">
+      <c r="R25">
         <v>6877000.0</v>
       </c>
-      <c r="R25">
+      <c r="S25">
         <v>6824000.0</v>
       </c>
-      <c r="S25">
+      <c r="T25">
         <v>1927000.0</v>
       </c>
-      <c r="T25">
+      <c r="U25">
         <v>5347000.0</v>
       </c>
-      <c r="U25">
+      <c r="V25">
         <v>7463000.0</v>
       </c>
-      <c r="V25">
+      <c r="W25">
         <v>6585000.0</v>
       </c>
-      <c r="W25">
+      <c r="X25">
         <v>9030000.0</v>
       </c>
-      <c r="X25">
+      <c r="Y25">
         <v>51276000.0</v>
       </c>
-      <c r="Y25">
+      <c r="Z25">
         <v>20645000.0</v>
       </c>
-      <c r="Z25">
+      <c r="AA25">
         <v>29931000.0</v>
       </c>
-      <c r="AA25">
+      <c r="AB25">
         <v>1960000.0</v>
       </c>
-      <c r="AB25">
+      <c r="AC25">
         <v>10789000.0</v>
       </c>
-      <c r="AC25">
+      <c r="AD25">
         <v>20377000.0</v>
       </c>
-      <c r="AD25">
+      <c r="AE25">
         <v>13271000.0</v>
       </c>
-      <c r="AE25">
+      <c r="AF25">
         <v>9159000.0</v>
       </c>
-      <c r="AF25">
+      <c r="AG25">
         <v>14756000.0</v>
       </c>
-      <c r="AG25">
+      <c r="AH25">
         <v>34776000.0</v>
       </c>
-      <c r="AH25">
+      <c r="AI25">
         <v>16649000.0</v>
       </c>
-      <c r="AI25">
+      <c r="AJ25">
         <v>13344000.0</v>
       </c>
-      <c r="AJ25">
+      <c r="AK25">
         <v>2473000.0</v>
       </c>
-      <c r="AK25">
+      <c r="AL25">
         <v>11810000.0</v>
       </c>
-      <c r="AL25">
+      <c r="AM25">
         <v>17155000.0</v>
       </c>
-      <c r="AM25">
+      <c r="AN25">
         <v>-51896000.0</v>
       </c>
-      <c r="AN25">
+      <c r="AO25">
         <v>73598000.0</v>
       </c>
-      <c r="AO25">
+      <c r="AP25">
         <v>-10728000.0</v>
       </c>
-      <c r="AP25">
+      <c r="AQ25">
         <v>-22254000.0</v>
       </c>
-      <c r="AQ25">
+      <c r="AR25">
         <v>-3194000.0</v>
       </c>
-      <c r="AR25">
+      <c r="AS25">
         <v>-26359000.0</v>
       </c>
-      <c r="AS25">
+      <c r="AT25">
         <v>-17089000.0</v>
       </c>
-      <c r="AT25">
+      <c r="AU25">
         <v>10108000.0</v>
       </c>
-      <c r="AU25">
+      <c r="AV25">
         <v>-5132000.0</v>
       </c>
-      <c r="AV25">
+      <c r="AW25">
         <v>-1092000.0</v>
       </c>
-      <c r="AW25">
+      <c r="AX25">
         <v>-2946000.0</v>
       </c>
-      <c r="AX25">
+      <c r="AY25">
         <v>-2990000.0</v>
       </c>
-      <c r="AY25">
+      <c r="AZ25">
         <v>-2749000.0</v>
       </c>
-      <c r="AZ25">
+      <c r="BA25">
         <v>-1600000.0</v>
       </c>
-      <c r="BA25">
+      <c r="BB25">
         <v>-4082000.0</v>
       </c>
-      <c r="BB25">
+      <c r="BC25">
         <v>-3536000.0</v>
       </c>
-      <c r="BC25">
+      <c r="BD25">
         <v>-2196000.0</v>
       </c>
-      <c r="BD25">
+      <c r="BE25">
         <v>-5221000.0</v>
       </c>
-      <c r="BE25">
+      <c r="BF25">
         <v>-4111000.0</v>
       </c>
-      <c r="BF25">
+      <c r="BG25">
         <v>-3794000.0</v>
       </c>
-      <c r="BG25">
+      <c r="BH25">
         <v>-490000.0</v>
       </c>
-      <c r="BH25">
+      <c r="BI25">
         <v>-3439000.0</v>
       </c>
-      <c r="BI25">
+      <c r="BJ25">
         <v>-2942000.0</v>
       </c>
-      <c r="BJ25">
+      <c r="BK25">
         <v>-1471000.0</v>
       </c>
-      <c r="BK25">
+      <c r="BL25">
         <v>-2417000.0</v>
       </c>
-      <c r="BL25">
+      <c r="BM25">
         <v>-1213000.0</v>
       </c>
-      <c r="BM25">
+      <c r="BN25">
         <v>-153000.0</v>
       </c>
-      <c r="BN25">
+      <c r="BO25">
         <v>2044000.0</v>
       </c>
-      <c r="BO25">
+      <c r="BP25">
         <v>7848000.0</v>
       </c>
-      <c r="BP25">
+      <c r="BQ25">
         <v>-888000.0</v>
       </c>
-      <c r="BQ25">
+      <c r="BR25">
         <v>90000.0</v>
       </c>
-      <c r="BR25">
+      <c r="BS25">
         <v>51000.0</v>
       </c>
-      <c r="BS25">
+      <c r="BT25">
         <v>2070000.0</v>
       </c>
-      <c r="BT25">
+      <c r="BU25">
         <v>-614000.0</v>
       </c>
-      <c r="BU25">
+      <c r="BV25">
         <v>-256000.0</v>
       </c>
-      <c r="BV25">
+      <c r="BW25">
         <v>-685000.0</v>
       </c>
-      <c r="BW25">
+      <c r="BX25">
         <v>-7573000.0</v>
       </c>
-      <c r="BX25">
+      <c r="BY25">
         <v>6366876.0</v>
       </c>
-      <c r="BY25">
+      <c r="BZ25">
         <v>-2682469.0</v>
       </c>
-      <c r="BZ25">
+      <c r="CA25">
         <v>-12252000.0</v>
       </c>
-      <c r="CA25">
+      <c r="CB25">
         <v>-12146886.0</v>
       </c>
-      <c r="CB25">
+      <c r="CC25">
         <v>6695244.0</v>
       </c>
-      <c r="CC25">
+      <c r="CD25">
         <v>-5248541.0</v>
       </c>
-      <c r="CD25">
+      <c r="CE25">
         <v>509297.0</v>
       </c>
-      <c r="CE25">
+      <c r="CF25">
         <v>3133324.0</v>
       </c>
-      <c r="CF25">
+      <c r="CG25">
         <v>-596493.0</v>
       </c>
-      <c r="CG25">
+      <c r="CH25">
         <v>2894597.0</v>
       </c>
-      <c r="CH25">
+      <c r="CI25">
         <v>284828.0</v>
       </c>
-      <c r="CI25">
+      <c r="CJ25">
         <v>27258035.0</v>
       </c>
-      <c r="CJ25">
+      <c r="CK25">
         <v>-21372651.0</v>
       </c>
-      <c r="CK25">
+      <c r="CL25">
         <v>1076220.0</v>
       </c>
-      <c r="CL25">
+      <c r="CM25">
         <v>1104547.0</v>
       </c>
-      <c r="CM25">
+      <c r="CN25">
         <v>153.0</v>
       </c>
-      <c r="CN25">
+      <c r="CO25">
         <v>-556397.0</v>
       </c>
-      <c r="CO25">
+      <c r="CP25">
         <v>481187.0</v>
       </c>
-      <c r="CP25">
+      <c r="CQ25">
         <v>-1784561.0</v>
       </c>
-      <c r="CQ25">
+      <c r="CR25">
         <v>-678717.0</v>
       </c>
-      <c r="CR25">
+      <c r="CS25">
         <v>1706620.0</v>
       </c>
-      <c r="CS25">
+      <c r="CT25">
         <v>922651.0</v>
       </c>
-      <c r="CT25">
+      <c r="CU25">
         <v>1321000.0</v>
       </c>
-      <c r="CU25">
+      <c r="CV25">
         <v>795882.0</v>
       </c>
-      <c r="CV25">
+      <c r="CW25">
         <v>4459969.0</v>
       </c>
-      <c r="CW25">
+      <c r="CX25">
         <v>-609406.0</v>
       </c>
-      <c r="CX25">
+      <c r="CY25">
         <v>432333.0</v>
       </c>
-      <c r="CY25">
+      <c r="CZ25">
         <v>784002.0</v>
       </c>
-      <c r="CZ25">
+      <c r="DA25">
         <v>1893719.0</v>
       </c>
-      <c r="DA25">
+      <c r="DB25">
         <v>-1771615.0</v>
       </c>
-      <c r="DB25">
+      <c r="DC25">
         <v>4711.0</v>
       </c>
-      <c r="DC25">
+      <c r="DD25">
         <v>6900000.0</v>
       </c>
-      <c r="DD25">
+      <c r="DE25">
         <v>-5400000.0</v>
       </c>
-      <c r="DE25">
+      <c r="DF25">
         <v>74180.0</v>
       </c>
-      <c r="DF25">
+      <c r="DG25">
         <v>-1974180.0</v>
       </c>
-      <c r="DG25">
+      <c r="DH25">
         <v>-5500000.0</v>
       </c>
-      <c r="DH25">
+      <c r="DI25">
         <v>-600000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>-400000.0</v>
       </c>
       <c r="DJ25">
         <v>-400000.0</v>
       </c>
       <c r="DK25">
+        <v>-400000.0</v>
+      </c>
+      <c r="DL25">
         <v>-600000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>-300000.0</v>
       </c>
       <c r="DM25">
         <v>-300000.0</v>
       </c>
       <c r="DN25">
+        <v>-300000.0</v>
+      </c>
+      <c r="DO25">
         <v>-100000.0</v>
       </c>
-      <c r="DO25">
+      <c r="DP25">
         <v>169710000.0</v>
       </c>
-      <c r="DP25">
+      <c r="DQ25">
         <v>-100000.0</v>
       </c>
-      <c r="DQ25">
+      <c r="DR25">
         <v>100000.0</v>
       </c>
     </row>
-    <row r="26" spans="1:121">
+    <row r="26" spans="1:122">
       <c r="A26" t="s">
-        <v>236</v>
+        <v>237</v>
       </c>
       <c r="B26">
-        <v>0.0</v>
+        <v>-7684000.0</v>
       </c>
       <c r="C26">
+        <v>0.0</v>
+      </c>
+      <c r="D26">
         <v>-1517000.0</v>
       </c>
-      <c r="D26">
+      <c r="E26">
         <v>986000.0</v>
       </c>
-      <c r="E26">
+      <c r="F26">
         <v>-455000.0</v>
       </c>
-      <c r="F26">
+      <c r="G26">
         <v>-531000.0</v>
       </c>
-      <c r="G26">
+      <c r="H26">
         <v>4606000.0</v>
       </c>
-      <c r="H26">
+      <c r="I26">
         <v>-965000.0</v>
       </c>
-      <c r="I26">
+      <c r="J26">
         <v>-1515000.0</v>
       </c>
-      <c r="J26">
+      <c r="K26">
         <v>-2126000.0</v>
       </c>
-      <c r="K26">
+      <c r="L26">
         <v>-18805000.0</v>
       </c>
-      <c r="L26">
+      <c r="M26">
         <v>-33427000.0</v>
       </c>
-      <c r="M26">
-[...1 lines deleted...]
-      </c>
       <c r="N26">
+        <v>0.0</v>
+      </c>
+      <c r="O26">
         <v>292000.0</v>
       </c>
-      <c r="O26">
+      <c r="P26">
         <v>-1797000.0</v>
       </c>
-      <c r="P26">
+      <c r="Q26">
         <v>-8231000.0</v>
       </c>
-      <c r="Q26">
+      <c r="R26">
         <v>-9974000.0</v>
       </c>
-      <c r="R26">
+      <c r="S26">
         <v>-617000.0</v>
       </c>
-      <c r="S26">
+      <c r="T26">
         <v>1000.0</v>
       </c>
-      <c r="T26">
+      <c r="U26">
         <v>124000.0</v>
       </c>
-      <c r="U26">
+      <c r="V26">
         <v>116000.0</v>
       </c>
-      <c r="V26"/>
       <c r="W26"/>
       <c r="X26"/>
       <c r="Y26"/>
       <c r="Z26"/>
       <c r="AA26"/>
       <c r="AB26"/>
       <c r="AC26"/>
       <c r="AD26"/>
       <c r="AE26"/>
-      <c r="AF26">
-[...1 lines deleted...]
-      </c>
+      <c r="AF26"/>
       <c r="AG26">
         <v>0.0</v>
       </c>
-      <c r="AH26"/>
+      <c r="AH26">
+        <v>0.0</v>
+      </c>
       <c r="AI26"/>
-      <c r="AJ26">
+      <c r="AJ26"/>
+      <c r="AK26">
         <v>40.0</v>
       </c>
-      <c r="AK26"/>
-[...2 lines deleted...]
-      </c>
+      <c r="AL26"/>
       <c r="AM26">
         <v>-687000.0</v>
       </c>
       <c r="AN26">
+        <v>-687000.0</v>
+      </c>
+      <c r="AO26">
         <v>-837000.0</v>
       </c>
-      <c r="AO26">
+      <c r="AP26">
         <v>-10.0</v>
       </c>
-      <c r="AP26"/>
-      <c r="AQ26">
+      <c r="AQ26"/>
+      <c r="AR26">
         <v>3212000.0</v>
       </c>
-      <c r="AR26">
+      <c r="AS26">
         <v>-1602000.0</v>
       </c>
-      <c r="AS26">
+      <c r="AT26">
         <v>-1153000.0</v>
       </c>
-      <c r="AT26">
+      <c r="AU26">
         <v>-457000.0</v>
       </c>
-      <c r="AU26">
+      <c r="AV26">
         <v>16237000.0</v>
       </c>
-      <c r="AV26">
+      <c r="AW26">
         <v>23799980.0</v>
       </c>
-      <c r="AW26"/>
       <c r="AX26"/>
-      <c r="AY26">
+      <c r="AY26"/>
+      <c r="AZ26">
         <v>56501000.0</v>
       </c>
-      <c r="AZ26"/>
-      <c r="BA26">
+      <c r="BA26"/>
+      <c r="BB26">
         <v>115210970.0</v>
       </c>
-      <c r="BB26"/>
       <c r="BC26"/>
-      <c r="BD26">
+      <c r="BD26"/>
+      <c r="BE26">
         <v>-233000.0</v>
       </c>
-      <c r="BE26"/>
       <c r="BF26"/>
       <c r="BG26"/>
       <c r="BH26"/>
       <c r="BI26"/>
       <c r="BJ26"/>
-      <c r="BK26">
+      <c r="BK26"/>
+      <c r="BL26">
         <v>842000.0</v>
       </c>
-      <c r="BL26">
+      <c r="BM26">
         <v>-842000.0</v>
       </c>
-      <c r="BM26"/>
       <c r="BN26"/>
       <c r="BO26"/>
       <c r="BP26"/>
       <c r="BQ26"/>
       <c r="BR26"/>
       <c r="BS26"/>
       <c r="BT26"/>
       <c r="BU26"/>
       <c r="BV26"/>
       <c r="BW26"/>
       <c r="BX26"/>
       <c r="BY26"/>
       <c r="BZ26"/>
-      <c r="CA26">
+      <c r="CA26"/>
+      <c r="CB26">
         <v>-1244739000.0</v>
       </c>
-      <c r="CB26"/>
-      <c r="CC26">
+      <c r="CC26"/>
+      <c r="CD26">
         <v>10.0</v>
       </c>
-      <c r="CD26"/>
-      <c r="CE26">
+      <c r="CE26"/>
+      <c r="CF26">
         <v>-1166830000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>30.0</v>
       </c>
       <c r="CG26">
         <v>30.0</v>
       </c>
       <c r="CH26">
+        <v>30.0</v>
+      </c>
+      <c r="CI26">
         <v>-264598000.0</v>
       </c>
-      <c r="CI26"/>
       <c r="CJ26"/>
       <c r="CK26"/>
       <c r="CL26"/>
       <c r="CM26"/>
       <c r="CN26"/>
       <c r="CO26"/>
       <c r="CP26"/>
       <c r="CQ26"/>
       <c r="CR26"/>
       <c r="CS26"/>
       <c r="CT26"/>
       <c r="CU26"/>
       <c r="CV26"/>
       <c r="CW26"/>
       <c r="CX26"/>
       <c r="CY26"/>
       <c r="CZ26"/>
       <c r="DA26"/>
       <c r="DB26"/>
       <c r="DC26"/>
       <c r="DD26"/>
       <c r="DE26"/>
       <c r="DF26"/>
       <c r="DG26"/>
       <c r="DH26"/>
       <c r="DI26"/>
       <c r="DJ26"/>
       <c r="DK26"/>
       <c r="DL26"/>
       <c r="DM26"/>
       <c r="DN26"/>
       <c r="DO26"/>
       <c r="DP26"/>
       <c r="DQ26"/>
+      <c r="DR26"/>
     </row>
-    <row r="27" spans="1:121">
+    <row r="27" spans="1:122">
       <c r="A27" t="s">
-        <v>237</v>
+        <v>238</v>
       </c>
       <c r="B27">
+        <v>1903000.0</v>
+      </c>
+      <c r="C27">
         <v>2075000.0</v>
       </c>
-      <c r="C27">
+      <c r="D27">
         <v>1679000.0</v>
       </c>
-      <c r="D27">
+      <c r="E27">
         <v>1687000.0</v>
       </c>
-      <c r="E27">
+      <c r="F27">
         <v>1681000.0</v>
       </c>
-      <c r="F27">
+      <c r="G27">
         <v>1688000.0</v>
       </c>
-      <c r="G27">
+      <c r="H27">
         <v>1452000.0</v>
       </c>
-      <c r="H27">
+      <c r="I27">
         <v>1509000.0</v>
       </c>
-      <c r="I27">
+      <c r="J27">
         <v>1596000.0</v>
       </c>
-      <c r="J27">
+      <c r="K27">
         <v>1496000.0</v>
       </c>
-      <c r="K27">
+      <c r="L27">
         <v>1231000.0</v>
       </c>
-      <c r="L27">
+      <c r="M27">
         <v>1232000.0</v>
       </c>
-      <c r="M27">
+      <c r="N27">
         <v>1214000.0</v>
       </c>
-      <c r="N27">
+      <c r="O27">
         <v>1036000.0</v>
       </c>
-      <c r="O27">
+      <c r="P27">
         <v>981000.0</v>
       </c>
-      <c r="P27">
+      <c r="Q27">
         <v>1034000.0</v>
       </c>
-      <c r="Q27">
+      <c r="R27">
         <v>863000.0</v>
       </c>
-      <c r="R27">
+      <c r="S27">
         <v>598000.0</v>
       </c>
-      <c r="S27">
+      <c r="T27">
         <v>587000.0</v>
       </c>
-      <c r="T27">
+      <c r="U27">
         <v>602000.0</v>
       </c>
-      <c r="U27">
+      <c r="V27">
         <v>574000.0</v>
       </c>
-      <c r="V27">
+      <c r="W27">
         <v>498000.0</v>
       </c>
-      <c r="W27">
+      <c r="X27">
         <v>535000.0</v>
       </c>
-      <c r="X27">
+      <c r="Y27">
         <v>508000.0</v>
       </c>
-      <c r="Y27">
+      <c r="Z27">
         <v>521000.0</v>
       </c>
-      <c r="Z27">
+      <c r="AA27">
         <v>466000.0</v>
       </c>
-      <c r="AA27">
+      <c r="AB27">
         <v>368000.0</v>
       </c>
-      <c r="AB27">
+      <c r="AC27">
         <v>348000.0</v>
       </c>
-      <c r="AC27">
+      <c r="AD27">
         <v>340000.0</v>
       </c>
-      <c r="AD27">
+      <c r="AE27">
         <v>165000.0</v>
       </c>
-      <c r="AE27">
+      <c r="AF27">
         <v>130000.0</v>
       </c>
-      <c r="AF27">
+      <c r="AG27">
         <v>149000.0</v>
       </c>
-      <c r="AG27">
+      <c r="AH27">
         <v>145000.0</v>
       </c>
-      <c r="AH27">
+      <c r="AI27">
         <v>152000.0</v>
       </c>
-      <c r="AI27">
+      <c r="AJ27">
         <v>234000.0</v>
       </c>
-      <c r="AJ27">
+      <c r="AK27">
         <v>222000.0</v>
       </c>
-      <c r="AK27">
+      <c r="AL27">
         <v>200000.0</v>
       </c>
-      <c r="AL27">
+      <c r="AM27">
         <v>128000.0</v>
       </c>
-      <c r="AM27">
+      <c r="AN27">
         <v>146000.0</v>
       </c>
-      <c r="AN27">
+      <c r="AO27">
         <v>137000.0</v>
       </c>
-      <c r="AO27">
+      <c r="AP27">
         <v>81000.0</v>
       </c>
-      <c r="AP27">
+      <c r="AQ27">
         <v>204000.0</v>
       </c>
-      <c r="AQ27">
+      <c r="AR27">
         <v>346000.0</v>
       </c>
-      <c r="AR27">
+      <c r="AS27">
         <v>371000.0</v>
       </c>
-      <c r="AS27">
+      <c r="AT27">
         <v>187000.0</v>
       </c>
-      <c r="AT27">
+      <c r="AU27">
         <v>390000.0</v>
       </c>
-      <c r="AU27">
+      <c r="AV27">
         <v>378000.0</v>
       </c>
-      <c r="AV27">
+      <c r="AW27">
         <v>382000.0</v>
       </c>
-      <c r="AW27">
+      <c r="AX27">
         <v>380000.0</v>
       </c>
-      <c r="AX27">
+      <c r="AY27">
         <v>351000.0</v>
       </c>
-      <c r="AY27">
+      <c r="AZ27">
         <v>330000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>366000.0</v>
       </c>
       <c r="BA27">
         <v>366000.0</v>
       </c>
       <c r="BB27">
+        <v>366000.0</v>
+      </c>
+      <c r="BC27">
         <v>398000.0</v>
       </c>
-      <c r="BC27">
+      <c r="BD27">
         <v>298000.0</v>
       </c>
-      <c r="BD27">
+      <c r="BE27">
         <v>219000.0</v>
       </c>
-      <c r="BE27">
+      <c r="BF27">
         <v>221000.0</v>
       </c>
-      <c r="BF27">
+      <c r="BG27">
         <v>172000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>56000.0</v>
       </c>
       <c r="BH27">
         <v>56000.0</v>
       </c>
       <c r="BI27">
+        <v>56000.0</v>
+      </c>
+      <c r="BJ27">
         <v>57000.0</v>
       </c>
-      <c r="BJ27">
+      <c r="BK27">
         <v>59000.0</v>
       </c>
-      <c r="BK27">
+      <c r="BL27">
         <v>53000.0</v>
       </c>
-      <c r="BL27">
+      <c r="BM27">
         <v>57000.0</v>
       </c>
-      <c r="BM27">
+      <c r="BN27">
         <v>58000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>55000.0</v>
       </c>
       <c r="BO27">
         <v>55000.0</v>
       </c>
       <c r="BP27">
+        <v>55000.0</v>
+      </c>
+      <c r="BQ27">
         <v>56000.0</v>
       </c>
-      <c r="BQ27">
+      <c r="BR27">
         <v>61000.0</v>
       </c>
-      <c r="BR27">
+      <c r="BS27">
         <v>62000.0</v>
       </c>
-      <c r="BS27">
+      <c r="BT27">
         <v>310000.0</v>
       </c>
-      <c r="BT27"/>
       <c r="BU27"/>
-      <c r="BV27">
+      <c r="BV27"/>
+      <c r="BW27">
         <v>57000.0</v>
       </c>
-      <c r="BW27">
+      <c r="BX27">
         <v>323000.0</v>
       </c>
-      <c r="BX27"/>
       <c r="BY27"/>
-      <c r="BZ27">
+      <c r="BZ27"/>
+      <c r="CA27">
         <v>-38707000.0</v>
       </c>
-      <c r="CA27">
+      <c r="CB27">
         <v>342024000.0</v>
       </c>
-      <c r="CB27"/>
       <c r="CC27"/>
       <c r="CD27"/>
       <c r="CE27"/>
       <c r="CF27"/>
       <c r="CG27"/>
       <c r="CH27"/>
       <c r="CI27"/>
       <c r="CJ27"/>
       <c r="CK27"/>
       <c r="CL27"/>
       <c r="CM27"/>
       <c r="CN27"/>
       <c r="CO27"/>
       <c r="CP27"/>
       <c r="CQ27"/>
       <c r="CR27"/>
       <c r="CS27"/>
       <c r="CT27"/>
       <c r="CU27"/>
       <c r="CV27"/>
       <c r="CW27"/>
       <c r="CX27"/>
       <c r="CY27"/>
       <c r="CZ27"/>
       <c r="DA27"/>
       <c r="DB27"/>
       <c r="DC27"/>
       <c r="DD27"/>
       <c r="DE27"/>
       <c r="DF27"/>
       <c r="DG27"/>
       <c r="DH27"/>
       <c r="DI27"/>
       <c r="DJ27"/>
       <c r="DK27"/>
       <c r="DL27"/>
       <c r="DM27"/>
       <c r="DN27"/>
       <c r="DO27"/>
       <c r="DP27"/>
       <c r="DQ27"/>
+      <c r="DR27"/>
     </row>
-    <row r="28" spans="1:121">
+    <row r="28" spans="1:122">
       <c r="A28" t="s">
-        <v>238</v>
+        <v>239</v>
       </c>
       <c r="B28">
+        <v>237107000.0</v>
+      </c>
+      <c r="C28">
         <v>-18205000.0</v>
       </c>
-      <c r="C28">
+      <c r="D28">
         <v>38161000.0</v>
       </c>
-      <c r="D28">
+      <c r="E28">
         <v>4860000.0</v>
       </c>
-      <c r="E28">
+      <c r="F28">
         <v>30324000.0</v>
       </c>
-      <c r="F28">
+      <c r="G28">
         <v>-43142000.0</v>
       </c>
-      <c r="G28">
+      <c r="H28">
         <v>-22030000.0</v>
       </c>
-      <c r="H28">
+      <c r="I28">
         <v>109289000.0</v>
       </c>
-      <c r="I28">
+      <c r="J28">
         <v>132802000.0</v>
       </c>
-      <c r="J28">
+      <c r="K28">
         <v>19931000.0</v>
       </c>
-      <c r="K28">
+      <c r="L28">
         <v>15050000.0</v>
       </c>
-      <c r="L28">
+      <c r="M28">
         <v>30119000.0</v>
       </c>
-      <c r="M28">
+      <c r="N28">
         <v>146912000.0</v>
       </c>
-      <c r="N28">
+      <c r="O28">
         <v>79098000.0</v>
       </c>
-      <c r="O28">
+      <c r="P28">
         <v>45886000.0</v>
       </c>
-      <c r="P28">
+      <c r="Q28">
         <v>74847000.0</v>
       </c>
-      <c r="Q28">
+      <c r="R28">
         <v>123305000.0</v>
       </c>
-      <c r="R28">
+      <c r="S28">
         <v>77341000.0</v>
       </c>
-      <c r="S28">
+      <c r="T28">
         <v>58556000.0</v>
       </c>
-      <c r="T28">
+      <c r="U28">
         <v>41979000.0</v>
       </c>
-      <c r="U28">
+      <c r="V28">
         <v>36780000.0</v>
       </c>
-      <c r="V28">
+      <c r="W28">
         <v>34724000.0</v>
       </c>
-      <c r="W28">
+      <c r="X28">
         <v>39520000.0</v>
       </c>
-      <c r="X28">
+      <c r="Y28">
         <v>-26158000.0</v>
       </c>
-      <c r="Y28">
+      <c r="Z28">
         <v>117599000.0</v>
       </c>
-      <c r="Z28">
+      <c r="AA28">
         <v>5509000.0</v>
       </c>
-      <c r="AA28">
+      <c r="AB28">
         <v>24227000.0</v>
       </c>
-      <c r="AB28">
+      <c r="AC28">
         <v>31187000.0</v>
       </c>
-      <c r="AC28">
+      <c r="AD28">
         <v>56060000.0</v>
       </c>
-      <c r="AD28">
+      <c r="AE28">
         <v>40209000.0</v>
       </c>
-      <c r="AE28">
+      <c r="AF28">
         <v>-109016000.0</v>
       </c>
-      <c r="AF28">
+      <c r="AG28">
         <v>38103000.0</v>
       </c>
-      <c r="AG28">
+      <c r="AH28">
         <v>50284000.0</v>
       </c>
-      <c r="AH28">
+      <c r="AI28">
         <v>-7025000.0</v>
       </c>
-      <c r="AI28">
+      <c r="AJ28">
         <v>-2521000.0</v>
       </c>
-      <c r="AJ28">
+      <c r="AK28">
         <v>-2978000.0</v>
       </c>
-      <c r="AK28">
+      <c r="AL28">
         <v>-5065000.0</v>
       </c>
-      <c r="AL28">
+      <c r="AM28">
         <v>-11031000.0</v>
       </c>
-      <c r="AM28">
+      <c r="AN28">
         <v>-5011000.0</v>
       </c>
-      <c r="AN28">
+      <c r="AO28">
         <v>-96528000.0</v>
       </c>
-      <c r="AO28">
+      <c r="AP28">
         <v>15932000.0</v>
       </c>
-      <c r="AP28">
+      <c r="AQ28">
         <v>14066000.0</v>
       </c>
-      <c r="AQ28">
+      <c r="AR28">
         <v>20525000.0</v>
       </c>
-      <c r="AR28">
+      <c r="AS28">
         <v>9206000.0</v>
       </c>
-      <c r="AS28">
+      <c r="AT28">
         <v>275000.0</v>
       </c>
-      <c r="AT28">
+      <c r="AU28">
         <v>-1564000.0</v>
       </c>
-      <c r="AU28">
+      <c r="AV28">
         <v>1120000.0</v>
       </c>
-      <c r="AV28">
+      <c r="AW28">
         <v>1321000.0</v>
       </c>
-      <c r="AW28">
+      <c r="AX28">
         <v>6929000.0</v>
       </c>
-      <c r="AX28">
+      <c r="AY28">
         <v>-4540000.0</v>
       </c>
-      <c r="AY28">
+      <c r="AZ28">
         <v>17255000.0</v>
       </c>
-      <c r="AZ28">
+      <c r="BA28">
         <v>-8574000.0</v>
       </c>
-      <c r="BA28">
+      <c r="BB28">
         <v>19674000.0</v>
       </c>
-      <c r="BB28">
+      <c r="BC28">
         <v>-6233000.0</v>
       </c>
-      <c r="BC28">
+      <c r="BD28">
         <v>23203000.0</v>
       </c>
-      <c r="BD28">
+      <c r="BE28">
         <v>-4020000.0</v>
       </c>
-      <c r="BE28">
+      <c r="BF28">
         <v>-17664000.0</v>
       </c>
-      <c r="BF28">
+      <c r="BG28">
         <v>-17141000.0</v>
       </c>
-      <c r="BG28">
+      <c r="BH28">
         <v>6194000.0</v>
       </c>
-      <c r="BH28">
+      <c r="BI28">
         <v>-18793000.0</v>
       </c>
-      <c r="BI28">
+      <c r="BJ28">
         <v>-2788000.0</v>
       </c>
-      <c r="BJ28">
+      <c r="BK28">
         <v>-18020000.0</v>
       </c>
-      <c r="BK28">
+      <c r="BL28">
         <v>4254000.0</v>
       </c>
-      <c r="BL28">
+      <c r="BM28">
         <v>-12195000.0</v>
       </c>
-      <c r="BM28">
+      <c r="BN28">
         <v>18250000.0</v>
       </c>
-      <c r="BN28">
+      <c r="BO28">
         <v>-24013000.0</v>
       </c>
-      <c r="BO28">
+      <c r="BP28">
         <v>-20096000.0</v>
       </c>
-      <c r="BP28">
+      <c r="BQ28">
         <v>-28453000.0</v>
       </c>
-      <c r="BQ28">
+      <c r="BR28">
         <v>-39316000.0</v>
       </c>
-      <c r="BR28">
+      <c r="BS28">
         <v>-5487000.0</v>
       </c>
-      <c r="BS28">
+      <c r="BT28">
         <v>2541000.0</v>
       </c>
-      <c r="BT28">
+      <c r="BU28">
         <v>6000.0</v>
       </c>
-      <c r="BU28">
+      <c r="BV28">
         <v>-75212000.0</v>
       </c>
-      <c r="BV28">
+      <c r="BW28">
         <v>-20269000.0</v>
       </c>
-      <c r="BW28">
+      <c r="BX28">
         <v>1555000.0</v>
       </c>
-      <c r="BX28">
+      <c r="BY28">
         <v>32363627.0</v>
       </c>
-      <c r="BY28">
+      <c r="BZ28">
         <v>7230047.0</v>
       </c>
-      <c r="BZ28">
+      <c r="CA28">
         <v>33991000.0</v>
       </c>
-      <c r="CA28">
+      <c r="CB28">
         <v>5630857.0</v>
       </c>
-      <c r="CB28">
+      <c r="CC28">
         <v>23459598.0</v>
       </c>
-      <c r="CC28">
+      <c r="CD28">
         <v>-30159875.0</v>
       </c>
-      <c r="CD28">
+      <c r="CE28">
         <v>44974277.0</v>
       </c>
-      <c r="CE28">
+      <c r="CF28">
         <v>13180121.0</v>
       </c>
-      <c r="CF28">
+      <c r="CG28">
         <v>20903951.0</v>
       </c>
-      <c r="CG28">
+      <c r="CH28">
         <v>23613583.0</v>
       </c>
-      <c r="CH28">
+      <c r="CI28">
         <v>25421871.0</v>
       </c>
-      <c r="CI28">
+      <c r="CJ28">
         <v>46895744.0</v>
       </c>
-      <c r="CJ28">
+      <c r="CK28">
         <v>25886892.0</v>
       </c>
-      <c r="CK28">
+      <c r="CL28">
         <v>126463536.0</v>
       </c>
-      <c r="CL28">
+      <c r="CM28">
         <v>24992890.0</v>
       </c>
-      <c r="CM28">
+      <c r="CN28">
         <v>25528125.0</v>
       </c>
-      <c r="CN28">
+      <c r="CO28">
         <v>1878787.0</v>
       </c>
-      <c r="CO28">
+      <c r="CP28">
         <v>17917096.0</v>
       </c>
-      <c r="CP28">
+      <c r="CQ28">
         <v>-10330711.0</v>
       </c>
-      <c r="CQ28">
+      <c r="CR28">
         <v>-10876704.0</v>
       </c>
-      <c r="CR28">
+      <c r="CS28">
         <v>-15985212.0</v>
       </c>
-      <c r="CS28">
+      <c r="CT28">
         <v>-36051854.0</v>
       </c>
-      <c r="CT28">
+      <c r="CU28">
         <v>-10355000.0</v>
       </c>
-      <c r="CU28">
+      <c r="CV28">
         <v>-10054331.0</v>
       </c>
-      <c r="CV28">
+      <c r="CW28">
         <v>-62284968.0</v>
       </c>
-      <c r="CW28">
+      <c r="CX28">
         <v>40186055.0</v>
       </c>
-      <c r="CX28">
+      <c r="CY28">
         <v>-14379841.0</v>
       </c>
-      <c r="CY28">
+      <c r="CZ28">
         <v>-3423319.0</v>
       </c>
-      <c r="CZ28">
+      <c r="DA28">
         <v>7403096.0</v>
       </c>
-      <c r="DA28">
+      <c r="DB28">
         <v>-2189978.0</v>
       </c>
-      <c r="DB28">
+      <c r="DC28">
         <v>19649710.0</v>
       </c>
-      <c r="DC28">
+      <c r="DD28">
         <v>20900000.0</v>
       </c>
-      <c r="DD28">
+      <c r="DE28">
         <v>7800000.0</v>
       </c>
-      <c r="DE28">
+      <c r="DF28">
         <v>21400000.0</v>
       </c>
-      <c r="DF28">
+      <c r="DG28">
         <v>12100000.0</v>
       </c>
-      <c r="DG28">
+      <c r="DH28">
         <v>7200000.0</v>
       </c>
-      <c r="DH28">
+      <c r="DI28">
         <v>8000000.0</v>
       </c>
-      <c r="DI28">
+      <c r="DJ28">
         <v>23400000.0</v>
       </c>
-      <c r="DJ28">
+      <c r="DK28">
         <v>22900000.0</v>
       </c>
-      <c r="DK28">
+      <c r="DL28">
         <v>43900000.0</v>
       </c>
-      <c r="DL28">
+      <c r="DM28">
         <v>26100000.0</v>
       </c>
-      <c r="DM28">
+      <c r="DN28">
         <v>29400000.0</v>
       </c>
-      <c r="DN28">
+      <c r="DO28">
         <v>8200000.0</v>
       </c>
-      <c r="DO28">
+      <c r="DP28">
         <v>13500000.0</v>
       </c>
-      <c r="DP28">
+      <c r="DQ28">
         <v>-100000.0</v>
       </c>
-      <c r="DQ28">
+      <c r="DR28">
         <v>45400000.0</v>
       </c>
     </row>
-    <row r="29" spans="1:121">
+    <row r="29" spans="1:122">
       <c r="A29" t="s">
-        <v>239</v>
+        <v>240</v>
       </c>
       <c r="B29">
+        <v>17481000.0</v>
+      </c>
+      <c r="C29">
         <v>41316000.0</v>
       </c>
-      <c r="C29">
+      <c r="D29">
         <v>33768000.0</v>
       </c>
-      <c r="D29">
+      <c r="E29">
         <v>66979000.0</v>
       </c>
-      <c r="E29">
+      <c r="F29">
         <v>-10723000.0</v>
       </c>
-      <c r="F29">
+      <c r="G29">
         <v>36259000.0</v>
       </c>
-      <c r="G29">
+      <c r="H29">
         <v>28365000.0</v>
       </c>
-      <c r="H29">
+      <c r="I29">
         <v>27248000.0</v>
       </c>
-      <c r="I29">
+      <c r="J29">
         <v>27645000.0</v>
       </c>
-      <c r="J29">
+      <c r="K29">
         <v>32255000.0</v>
       </c>
-      <c r="K29">
+      <c r="L29">
         <v>19623000.0</v>
       </c>
-      <c r="L29">
+      <c r="M29">
         <v>35857000.0</v>
       </c>
-      <c r="M29">
+      <c r="N29">
         <v>29157000.0</v>
       </c>
-      <c r="N29">
+      <c r="O29">
         <v>29127000.0</v>
       </c>
-      <c r="O29">
+      <c r="P29">
         <v>29751000.0</v>
       </c>
-      <c r="P29">
+      <c r="Q29">
         <v>27553000.0</v>
       </c>
-      <c r="Q29">
+      <c r="R29">
         <v>26782000.0</v>
       </c>
-      <c r="R29">
+      <c r="S29">
         <v>24654000.0</v>
       </c>
-      <c r="S29">
+      <c r="T29">
         <v>16750000.0</v>
       </c>
-      <c r="T29">
+      <c r="U29">
         <v>22157000.0</v>
       </c>
-      <c r="U29">
+      <c r="V29">
         <v>18759000.0</v>
       </c>
-      <c r="V29">
+      <c r="W29">
         <v>21060000.0</v>
       </c>
-      <c r="W29">
+      <c r="X29">
         <v>22138000.0</v>
       </c>
-      <c r="X29">
+      <c r="Y29">
         <v>23165000.0</v>
       </c>
-      <c r="Y29">
+      <c r="Z29">
         <v>16613000.0</v>
       </c>
-      <c r="Z29">
+      <c r="AA29">
         <v>16790000.0</v>
       </c>
-      <c r="AA29">
+      <c r="AB29">
         <v>7726000.0</v>
       </c>
-      <c r="AB29">
+      <c r="AC29">
         <v>18306000.0</v>
       </c>
-      <c r="AC29">
+      <c r="AD29">
         <v>15128000.0</v>
       </c>
-      <c r="AD29">
+      <c r="AE29">
         <v>11061000.0</v>
       </c>
-      <c r="AE29">
+      <c r="AF29">
         <v>36612000.0</v>
       </c>
-      <c r="AF29">
+      <c r="AG29">
         <v>16941000.0</v>
       </c>
-      <c r="AG29">
+      <c r="AH29">
         <v>19300000.0</v>
       </c>
-      <c r="AH29">
+      <c r="AI29">
         <v>5291000.0</v>
       </c>
-      <c r="AI29">
+      <c r="AJ29">
         <v>-4070000.0</v>
       </c>
-      <c r="AJ29">
+      <c r="AK29">
         <v>133000.0</v>
       </c>
-      <c r="AK29">
+      <c r="AL29">
         <v>1552000.0</v>
       </c>
-      <c r="AL29">
+      <c r="AM29">
         <v>15708000.0</v>
       </c>
-      <c r="AM29">
+      <c r="AN29">
         <v>1265000.0</v>
       </c>
-      <c r="AN29">
+      <c r="AO29">
         <v>81586000.0</v>
       </c>
-      <c r="AO29">
+      <c r="AP29">
         <v>-6967000.0</v>
       </c>
-      <c r="AP29">
+      <c r="AQ29">
         <v>-14293000.0</v>
       </c>
-      <c r="AQ29">
+      <c r="AR29">
         <v>5322000.0</v>
       </c>
-      <c r="AR29">
+      <c r="AS29">
         <v>-23262000.0</v>
       </c>
-      <c r="AS29">
+      <c r="AT29">
         <v>-7419000.0</v>
       </c>
-      <c r="AT29">
+      <c r="AU29">
         <v>12629000.0</v>
       </c>
-      <c r="AU29">
+      <c r="AV29">
         <v>5245000.0</v>
       </c>
-      <c r="AV29">
+      <c r="AW29">
         <v>18901000.0</v>
       </c>
-      <c r="AW29">
+      <c r="AX29">
         <v>7837000.0</v>
       </c>
-      <c r="AX29">
+      <c r="AY29">
         <v>-2866000.0</v>
       </c>
-      <c r="AY29">
+      <c r="AZ29">
         <v>7455000.0</v>
       </c>
-      <c r="AZ29">
+      <c r="BA29">
         <v>3626000.0</v>
       </c>
-      <c r="BA29">
+      <c r="BB29">
         <v>4588000.0</v>
       </c>
-      <c r="BB29">
+      <c r="BC29">
         <v>-542000.0</v>
       </c>
-      <c r="BC29">
+      <c r="BD29">
         <v>4718000.0</v>
       </c>
-      <c r="BD29">
+      <c r="BE29">
         <v>2583000.0</v>
       </c>
-      <c r="BE29">
+      <c r="BF29">
         <v>2714000.0</v>
       </c>
-      <c r="BF29">
+      <c r="BG29">
         <v>105000.0</v>
       </c>
-      <c r="BG29">
+      <c r="BH29">
         <v>2894000.0</v>
       </c>
-      <c r="BH29">
+      <c r="BI29">
         <v>1669000.0</v>
       </c>
-      <c r="BI29">
+      <c r="BJ29">
         <v>3010000.0</v>
       </c>
-      <c r="BJ29">
+      <c r="BK29">
         <v>1834000.0</v>
       </c>
-      <c r="BK29">
+      <c r="BL29">
         <v>1728000.0</v>
       </c>
-      <c r="BL29">
+      <c r="BM29">
         <v>1262000.0</v>
       </c>
-      <c r="BM29">
+      <c r="BN29">
         <v>4018000.0</v>
       </c>
-      <c r="BN29">
+      <c r="BO29">
         <v>-289000.0</v>
       </c>
-      <c r="BO29">
+      <c r="BP29">
         <v>3751000.0</v>
       </c>
-      <c r="BP29">
+      <c r="BQ29">
         <v>3510000.0</v>
       </c>
-      <c r="BQ29">
+      <c r="BR29">
         <v>4767000.0</v>
       </c>
-      <c r="BR29">
+      <c r="BS29">
         <v>-2103000.0</v>
       </c>
-      <c r="BS29">
+      <c r="BT29">
         <v>3275000.0</v>
       </c>
-      <c r="BT29">
+      <c r="BU29">
         <v>3426000.0</v>
       </c>
-      <c r="BU29">
+      <c r="BV29">
         <v>5886000.0</v>
       </c>
-      <c r="BV29">
+      <c r="BW29">
         <v>4661000.0</v>
       </c>
-      <c r="BW29">
+      <c r="BX29">
         <v>2624000.0</v>
       </c>
-      <c r="BX29">
+      <c r="BY29">
         <v>839412.0</v>
       </c>
-      <c r="BY29">
+      <c r="BZ29">
         <v>2847847.0</v>
       </c>
-      <c r="BZ29">
+      <c r="CA29">
         <v>-3660000.0</v>
       </c>
-      <c r="CA29">
+      <c r="CB29">
         <v>-7716946.0</v>
       </c>
-      <c r="CB29">
+      <c r="CC29">
         <v>8157177.0</v>
       </c>
-      <c r="CC29">
+      <c r="CD29">
         <v>2854082.0</v>
       </c>
-      <c r="CD29">
+      <c r="CE29">
         <v>79741.0</v>
       </c>
-      <c r="CE29">
+      <c r="CF29">
         <v>4301080.0</v>
       </c>
-      <c r="CF29">
+      <c r="CG29">
         <v>977790.0</v>
       </c>
-      <c r="CG29">
+      <c r="CH29">
         <v>8128219.0</v>
       </c>
-      <c r="CH29">
+      <c r="CI29">
         <v>1725328.0</v>
       </c>
-      <c r="CI29">
+      <c r="CJ29">
         <v>7100059.0</v>
       </c>
-      <c r="CJ29">
+      <c r="CK29">
         <v>2116126.0</v>
       </c>
-      <c r="CK29">
+      <c r="CL29">
         <v>4348680.0</v>
       </c>
-      <c r="CL29">
+      <c r="CM29">
         <v>-574872.0</v>
       </c>
-      <c r="CM29">
+      <c r="CN29">
         <v>1174226.0</v>
       </c>
-      <c r="CN29">
+      <c r="CO29">
         <v>-1036389.0</v>
       </c>
-      <c r="CO29">
+      <c r="CP29">
         <v>-4717546.0</v>
       </c>
-      <c r="CP29">
+      <c r="CQ29">
         <v>1352583.0</v>
       </c>
-      <c r="CQ29">
+      <c r="CR29">
         <v>5210279.0</v>
       </c>
-      <c r="CR29">
+      <c r="CS29">
         <v>-6837340.0</v>
       </c>
-      <c r="CS29">
+      <c r="CT29">
         <v>-208488.0</v>
       </c>
-      <c r="CT29">
+      <c r="CU29">
         <v>-2191000.0</v>
       </c>
-      <c r="CU29">
+      <c r="CV29">
         <v>5635290.0</v>
       </c>
-      <c r="CV29">
+      <c r="CW29">
         <v>1037601.0</v>
       </c>
-      <c r="CW29">
+      <c r="CX29">
         <v>284052.0</v>
       </c>
-      <c r="CX29">
+      <c r="CY29">
         <v>2683989.0</v>
       </c>
-      <c r="CY29">
+      <c r="CZ29">
         <v>-3090740.0</v>
       </c>
-      <c r="CZ29">
+      <c r="DA29">
         <v>9546925.0</v>
       </c>
-      <c r="DA29">
+      <c r="DB29">
         <v>698279.0</v>
       </c>
-      <c r="DB29">
+      <c r="DC29">
         <v>5581672.0</v>
       </c>
-      <c r="DC29">
+      <c r="DD29">
         <v>-7500000.0</v>
       </c>
-      <c r="DD29">
+      <c r="DE29">
         <v>5500000.0</v>
       </c>
-      <c r="DE29">
+      <c r="DF29">
         <v>8931086.0</v>
       </c>
-      <c r="DF29">
+      <c r="DG29">
         <v>4668914.0</v>
       </c>
-      <c r="DG29">
+      <c r="DH29">
         <v>-3900000.0</v>
       </c>
-      <c r="DH29">
+      <c r="DI29">
         <v>4200000.0</v>
       </c>
-      <c r="DI29">
+      <c r="DJ29">
         <v>2600000.0</v>
       </c>
-      <c r="DJ29">
+      <c r="DK29">
         <v>-1900000.0</v>
       </c>
-      <c r="DK29">
+      <c r="DL29">
         <v>7300000.0</v>
       </c>
-      <c r="DL29">
+      <c r="DM29">
         <v>2300000.0</v>
       </c>
-      <c r="DM29">
+      <c r="DN29">
         <v>4700000.0</v>
       </c>
-      <c r="DN29">
+      <c r="DO29">
         <v>600000.0</v>
       </c>
-      <c r="DO29">
+      <c r="DP29">
         <v>1470000.0</v>
       </c>
-      <c r="DP29">
+      <c r="DQ29">
         <v>700000.0</v>
       </c>
-      <c r="DQ29">
+      <c r="DR29">
         <v>-900000.0</v>
       </c>
     </row>
-    <row r="30" spans="1:121">
+    <row r="30" spans="1:122">
       <c r="A30" t="s">
-        <v>240</v>
+        <v>241</v>
       </c>
       <c r="B30">
+        <v>-187246000.0</v>
+      </c>
+      <c r="C30">
         <v>-86026000.0</v>
       </c>
-      <c r="C30">
+      <c r="D30">
         <v>-21343000.0</v>
       </c>
-      <c r="D30">
+      <c r="E30">
         <v>-72855000.0</v>
       </c>
-      <c r="E30">
+      <c r="F30">
         <v>-25601000.0</v>
       </c>
-      <c r="F30">
+      <c r="G30">
         <v>-4695000.0</v>
       </c>
-      <c r="G30">
+      <c r="H30">
         <v>-24692000.0</v>
       </c>
-      <c r="H30">
+      <c r="I30">
         <v>-106569000.0</v>
       </c>
-      <c r="I30">
+      <c r="J30">
         <v>-171611000.0</v>
       </c>
-      <c r="J30">
+      <c r="K30">
         <v>-32906000.0</v>
       </c>
-      <c r="K30">
+      <c r="L30">
         <v>-12470000.0</v>
       </c>
-      <c r="L30">
+      <c r="M30">
         <v>-62888000.0</v>
       </c>
-      <c r="M30">
+      <c r="N30">
         <v>-183897000.0</v>
       </c>
-      <c r="N30">
+      <c r="O30">
         <v>-81441000.0</v>
       </c>
-      <c r="O30">
+      <c r="P30">
         <v>-68241000.0</v>
       </c>
-      <c r="P30">
+      <c r="Q30">
         <v>-130528000.0</v>
       </c>
-      <c r="Q30">
+      <c r="R30">
         <v>-162551000.0</v>
       </c>
-      <c r="R30">
+      <c r="S30">
         <v>-87685000.0</v>
       </c>
-      <c r="S30">
+      <c r="T30">
         <v>-36196000.0</v>
       </c>
-      <c r="T30">
+      <c r="U30">
         <v>-70315000.0</v>
       </c>
-      <c r="U30">
+      <c r="V30">
         <v>-104263000.0</v>
       </c>
-      <c r="V30">
+      <c r="W30">
         <v>-27547000.0</v>
       </c>
-      <c r="W30">
+      <c r="X30">
         <v>651000.0</v>
       </c>
-      <c r="X30">
+      <c r="Y30">
         <v>-51160000.0</v>
       </c>
-      <c r="Y30">
+      <c r="Z30">
         <v>-85825000.0</v>
       </c>
-      <c r="Z30">
+      <c r="AA30">
         <v>-34623000.0</v>
       </c>
-      <c r="AA30">
+      <c r="AB30">
         <v>-19147000.0</v>
       </c>
-      <c r="AB30">
+      <c r="AC30">
         <v>-66626000.0</v>
       </c>
-      <c r="AC30">
+      <c r="AD30">
         <v>-85161000.0</v>
       </c>
-      <c r="AD30">
+      <c r="AE30">
         <v>-22862000.0</v>
       </c>
-      <c r="AE30">
+      <c r="AF30">
         <v>-13443000.0</v>
       </c>
-      <c r="AF30">
+      <c r="AG30">
         <v>52935000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>-74782000.0</v>
       </c>
       <c r="AH30">
         <v>-74782000.0</v>
       </c>
-      <c r="AI30"/>
-      <c r="AJ30">
+      <c r="AI30">
         <v>-74782000.0</v>
       </c>
-      <c r="AK30"/>
+      <c r="AJ30"/>
+      <c r="AK30">
+        <v>-74782000.0</v>
+      </c>
       <c r="AL30"/>
       <c r="AM30"/>
       <c r="AN30"/>
       <c r="AO30"/>
       <c r="AP30"/>
-      <c r="AQ30">
+      <c r="AQ30"/>
+      <c r="AR30">
         <v>-31883000.0</v>
       </c>
-      <c r="AR30">
+      <c r="AS30">
         <v>-23641000.0</v>
       </c>
-      <c r="AS30">
+      <c r="AT30">
         <v>-13475000.0</v>
       </c>
-      <c r="AT30">
+      <c r="AU30">
         <v>11847000.0</v>
       </c>
-      <c r="AU30">
+      <c r="AV30">
         <v>-17539000.0</v>
       </c>
-      <c r="AV30">
+      <c r="AW30">
         <v>6530000.0</v>
       </c>
-      <c r="AW30">
+      <c r="AX30">
         <v>-16826000.0</v>
       </c>
-      <c r="AX30">
+      <c r="AY30">
         <v>-11201000.0</v>
       </c>
-      <c r="AY30">
+      <c r="AZ30">
         <v>-7544000.0</v>
       </c>
-      <c r="AZ30">
+      <c r="BA30">
         <v>-1504000.0</v>
       </c>
-      <c r="BA30">
+      <c r="BB30">
         <v>-4210000.0</v>
       </c>
-      <c r="BB30">
+      <c r="BC30">
         <v>1306000.0</v>
       </c>
-      <c r="BC30">
+      <c r="BD30">
         <v>-15859000.0</v>
       </c>
-      <c r="BD30">
+      <c r="BE30">
         <v>-9925000.0</v>
       </c>
-      <c r="BE30">
+      <c r="BF30">
         <v>16559000.0</v>
       </c>
-      <c r="BF30">
+      <c r="BG30">
         <v>12250000.0</v>
       </c>
-      <c r="BG30">
+      <c r="BH30">
         <v>1377000.0</v>
       </c>
-      <c r="BH30">
+      <c r="BI30">
         <v>13347000.0</v>
       </c>
-      <c r="BI30">
+      <c r="BJ30">
         <v>6126000.0</v>
       </c>
-      <c r="BJ30">
+      <c r="BK30">
         <v>15199000.0</v>
       </c>
-      <c r="BK30">
+      <c r="BL30">
         <v>-10204000.0</v>
       </c>
-      <c r="BL30">
+      <c r="BM30">
         <v>11568000.0</v>
       </c>
-      <c r="BM30">
+      <c r="BN30">
         <v>-21218000.0</v>
       </c>
-      <c r="BN30">
+      <c r="BO30">
         <v>10741000.0</v>
       </c>
-      <c r="BO30">
+      <c r="BP30">
         <v>20159000.0</v>
       </c>
-      <c r="BP30">
+      <c r="BQ30">
         <v>35053000.0</v>
       </c>
-      <c r="BQ30">
+      <c r="BR30">
         <v>29922000.0</v>
       </c>
-      <c r="BR30">
+      <c r="BS30">
         <v>-381000.0</v>
       </c>
-      <c r="BS30">
+      <c r="BT30">
         <v>6969000.0</v>
       </c>
-      <c r="BT30">
+      <c r="BU30">
         <v>-9175000.0</v>
       </c>
-      <c r="BU30">
+      <c r="BV30">
         <v>63431000.0</v>
       </c>
-      <c r="BV30">
+      <c r="BW30">
         <v>13082000.0</v>
       </c>
-      <c r="BW30">
+      <c r="BX30">
         <v>-444000.0</v>
       </c>
-      <c r="BX30">
+      <c r="BY30">
         <v>-22897164.0</v>
       </c>
-      <c r="BY30">
+      <c r="BZ30">
         <v>-18947283.0</v>
       </c>
-      <c r="BZ30">
+      <c r="CA30">
         <v>-17448000.0</v>
       </c>
-      <c r="CA30">
+      <c r="CB30">
         <v>9917610.0</v>
       </c>
-      <c r="CB30">
+      <c r="CC30">
         <v>-53998332.0</v>
       </c>
-      <c r="CC30">
+      <c r="CD30">
         <v>33553236.0</v>
       </c>
-      <c r="CD30">
+      <c r="CE30">
         <v>-44160904.0</v>
       </c>
-      <c r="CE30">
+      <c r="CF30">
         <v>-5166457.0</v>
       </c>
-      <c r="CF30">
+      <c r="CG30">
         <v>-20050987.0</v>
       </c>
-      <c r="CG30">
+      <c r="CH30">
         <v>-33246846.0</v>
       </c>
-      <c r="CH30">
+      <c r="CI30">
         <v>-34019268.0</v>
       </c>
-      <c r="CI30"/>
-      <c r="CJ30">
+      <c r="CJ30"/>
+      <c r="CK30">
         <v>-40316751.0</v>
       </c>
-      <c r="CK30">
+      <c r="CL30">
         <v>-122834441.0</v>
       </c>
-      <c r="CL30">
+      <c r="CM30">
         <v>-39607395.0</v>
       </c>
-      <c r="CM30">
+      <c r="CN30">
         <v>4105343.0</v>
       </c>
-      <c r="CN30">
+      <c r="CO30">
         <v>-7370258.0</v>
       </c>
-      <c r="CO30">
+      <c r="CP30">
         <v>-20529639.0</v>
       </c>
-      <c r="CP30">
+      <c r="CQ30">
         <v>4334635.0</v>
       </c>
-      <c r="CQ30">
+      <c r="CR30">
         <v>19987755.0</v>
       </c>
-      <c r="CR30">
+      <c r="CS30">
         <v>14959492.0</v>
       </c>
-      <c r="CS30">
+      <c r="CT30">
         <v>33115696.0</v>
       </c>
-      <c r="CT30">
+      <c r="CU30">
         <v>19201000.0</v>
       </c>
-      <c r="CU30">
+      <c r="CV30">
         <v>46648000.0</v>
       </c>
-      <c r="CV30">
+      <c r="CW30">
         <v>-3238777.0</v>
       </c>
-      <c r="CW30">
+      <c r="CX30">
         <v>16828277.0</v>
       </c>
-      <c r="CX30">
+      <c r="CY30">
         <v>20556942.0</v>
       </c>
-      <c r="CY30"/>
-      <c r="CZ30">
+      <c r="CZ30"/>
+      <c r="DA30">
         <v>-17880482.0</v>
       </c>
-      <c r="DA30">
+      <c r="DB30">
         <v>1409261.0</v>
       </c>
-      <c r="DB30">
+      <c r="DC30">
         <v>-23475550.0</v>
       </c>
-      <c r="DC30">
+      <c r="DD30">
         <v>-10900000.0</v>
       </c>
-      <c r="DD30">
+      <c r="DE30">
         <v>-17700000.0</v>
       </c>
-      <c r="DE30">
+      <c r="DF30">
         <v>-30333913.0</v>
       </c>
-      <c r="DF30">
+      <c r="DG30">
         <v>-14966087.0</v>
       </c>
-      <c r="DG30">
+      <c r="DH30">
         <v>-3700000.0</v>
       </c>
-      <c r="DH30">
+      <c r="DI30">
         <v>-12600000.0</v>
       </c>
-      <c r="DI30">
+      <c r="DJ30">
         <v>-28000000.0</v>
       </c>
-      <c r="DJ30">
+      <c r="DK30">
         <v>-19300000.0</v>
       </c>
-      <c r="DK30">
+      <c r="DL30">
         <v>-50300000.0</v>
       </c>
-      <c r="DL30">
+      <c r="DM30">
         <v>-30200000.0</v>
       </c>
-      <c r="DM30">
+      <c r="DN30">
         <v>-34700000.0</v>
       </c>
-      <c r="DN30">
+      <c r="DO30">
         <v>-7800000.0</v>
       </c>
-      <c r="DO30">
+      <c r="DP30">
         <v>-14750000.0</v>
       </c>
-      <c r="DP30">
+      <c r="DQ30">
         <v>-5700000.0</v>
       </c>
-      <c r="DQ30">
+      <c r="DR30">
         <v>-38000000.0</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>