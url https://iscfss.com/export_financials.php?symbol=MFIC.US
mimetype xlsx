--- v0 (2026-03-02)
+++ v1 (2026-06-04)
@@ -22,51 +22,51 @@
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Balance Sheet (Yearly)" sheetId="1" r:id="rId4"/>
     <sheet name="Balance Sheet (Quarterly)" sheetId="2" r:id="rId5"/>
     <sheet name="Income Statement (Yearly)" sheetId="3" r:id="rId6"/>
     <sheet name="Income Statement (Quarterly)" sheetId="4" r:id="rId7"/>
     <sheet name="Cash Flow (Yearly)" sheetId="5" r:id="rId8"/>
     <sheet name="Cash Flow (Quarterly)" sheetId="6" r:id="rId9"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="209">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="210">
   <si>
     <t>Metric</t>
   </si>
   <si>
     <t>2025-12-31</t>
   </si>
   <si>
     <t>2024-12-31</t>
   </si>
   <si>
     <t>2023-12-31</t>
   </si>
   <si>
     <t>2022-12-31</t>
   </si>
   <si>
     <t>2021-12-31</t>
   </si>
   <si>
     <t>2020-12-31</t>
   </si>
   <si>
     <t>2019-12-31</t>
   </si>
   <si>
@@ -274,50 +274,53 @@
     <t>temporaryEquityRedeemableNoncontrollingInterests</t>
   </si>
   <si>
     <t>totalAssets</t>
   </si>
   <si>
     <t>totalCurrentAssets</t>
   </si>
   <si>
     <t>totalCurrentLiabilities</t>
   </si>
   <si>
     <t>totalLiab</t>
   </si>
   <si>
     <t>totalPermanentEquity</t>
   </si>
   <si>
     <t>totalStockholderEquity</t>
   </si>
   <si>
     <t>treasuryStock</t>
   </si>
   <si>
     <t>warrants</t>
+  </si>
+  <si>
+    <t>2026-03-31</t>
   </si>
   <si>
     <t>2025-09-30</t>
   </si>
   <si>
     <t>2025-06-30</t>
   </si>
   <si>
     <t>2025-03-31</t>
   </si>
   <si>
     <t>2024-09-30</t>
   </si>
   <si>
     <t>2024-06-30</t>
   </si>
   <si>
     <t>2024-03-31</t>
   </si>
   <si>
     <t>2023-09-30</t>
   </si>
   <si>
     <t>2023-06-30</t>
   </si>
@@ -1124,51 +1127,53 @@
         <v>16</v>
       </c>
       <c r="R1" t="s">
         <v>17</v>
       </c>
       <c r="S1" t="s">
         <v>18</v>
       </c>
       <c r="T1" t="s">
         <v>19</v>
       </c>
       <c r="U1" t="s">
         <v>20</v>
       </c>
       <c r="V1" t="s">
         <v>21</v>
       </c>
       <c r="W1" t="s">
         <v>22</v>
       </c>
     </row>
     <row r="2" spans="1:23">
       <c r="A2" t="s">
         <v>23</v>
       </c>
-      <c r="B2"/>
+      <c r="B2">
+        <v>13425000.0</v>
+      </c>
       <c r="C2">
         <v>17003000.0</v>
       </c>
       <c r="D2">
         <v>14494000.0</v>
       </c>
       <c r="E2"/>
       <c r="F2">
         <v>26248000.0</v>
       </c>
       <c r="G2">
         <v>25589000.0</v>
       </c>
       <c r="H2">
         <v>32254000.0</v>
       </c>
       <c r="I2">
         <v>37535000.0</v>
       </c>
       <c r="J2">
         <v>79584000.0</v>
       </c>
       <c r="K2">
         <v>54243000.0</v>
       </c>
@@ -1356,51 +1361,53 @@
       <c r="D7"/>
       <c r="E7"/>
       <c r="F7"/>
       <c r="G7"/>
       <c r="H7"/>
       <c r="I7"/>
       <c r="J7"/>
       <c r="K7"/>
       <c r="L7"/>
       <c r="M7"/>
       <c r="N7"/>
       <c r="O7"/>
       <c r="P7"/>
       <c r="Q7"/>
       <c r="R7"/>
       <c r="S7"/>
       <c r="T7"/>
       <c r="U7"/>
       <c r="V7"/>
       <c r="W7"/>
     </row>
     <row r="8" spans="1:23">
       <c r="A8" t="s">
         <v>29</v>
       </c>
-      <c r="B8"/>
+      <c r="B8">
+        <v>92000.0</v>
+      </c>
       <c r="C8">
         <v>94000.0</v>
       </c>
       <c r="D8">
         <v>65000.0</v>
       </c>
       <c r="E8"/>
       <c r="F8">
         <v>62000.0</v>
       </c>
       <c r="G8">
         <v>65000.0</v>
       </c>
       <c r="H8">
         <v>65000.0</v>
       </c>
       <c r="I8">
         <v>69000.0</v>
       </c>
       <c r="J8"/>
       <c r="K8"/>
       <c r="L8"/>
       <c r="M8"/>
       <c r="N8"/>
       <c r="O8"/>
@@ -1964,51 +1971,51 @@
       <c r="G22"/>
       <c r="H22"/>
       <c r="I22"/>
       <c r="J22"/>
       <c r="K22"/>
       <c r="L22"/>
       <c r="M22"/>
       <c r="N22"/>
       <c r="O22"/>
       <c r="P22">
         <v>17442000.0</v>
       </c>
       <c r="Q22"/>
       <c r="R22"/>
       <c r="S22"/>
       <c r="T22"/>
       <c r="U22"/>
       <c r="V22"/>
       <c r="W22"/>
     </row>
     <row r="23" spans="1:23">
       <c r="A23" t="s">
         <v>44</v>
       </c>
       <c r="B23">
-        <v>158047000.0</v>
+        <v>3323644000.0</v>
       </c>
       <c r="C23">
         <v>3190950000.0</v>
       </c>
       <c r="D23">
         <v>2501331000.0</v>
       </c>
       <c r="E23">
         <v>2525516000.0</v>
       </c>
       <c r="F23">
         <v>2600121000.0</v>
       </c>
       <c r="G23">
         <v>2544489000.0</v>
       </c>
       <c r="H23">
         <v>2871058000.0</v>
       </c>
       <c r="I23">
         <v>2497797000.0</v>
       </c>
       <c r="J23">
         <v>2311810000.0</v>
       </c>
@@ -2088,51 +2095,53 @@
       <c r="D25"/>
       <c r="E25"/>
       <c r="F25"/>
       <c r="G25"/>
       <c r="H25"/>
       <c r="I25"/>
       <c r="J25"/>
       <c r="K25"/>
       <c r="L25"/>
       <c r="M25"/>
       <c r="N25"/>
       <c r="O25"/>
       <c r="P25"/>
       <c r="Q25"/>
       <c r="R25"/>
       <c r="S25"/>
       <c r="T25"/>
       <c r="U25"/>
       <c r="V25"/>
       <c r="W25"/>
     </row>
     <row r="26" spans="1:23">
       <c r="A26" t="s">
         <v>47</v>
       </c>
-      <c r="B26"/>
+      <c r="B26">
+        <v>3167838000.0</v>
+      </c>
       <c r="C26">
         <v>3014416000.0</v>
       </c>
       <c r="D26">
         <v>2334199000.0</v>
       </c>
       <c r="E26"/>
       <c r="F26">
         <v>2523173000.0</v>
       </c>
       <c r="G26">
         <v>2449151000.0</v>
       </c>
       <c r="H26">
         <v>2785433000.0</v>
       </c>
       <c r="I26">
         <v>2408132000.0</v>
       </c>
       <c r="J26"/>
       <c r="K26"/>
       <c r="L26"/>
       <c r="M26"/>
       <c r="N26"/>
       <c r="O26"/>
@@ -2225,90 +2234,94 @@
         <v>1047089000.0</v>
       </c>
       <c r="R28">
         <v>573031000.0</v>
       </c>
       <c r="S28">
         <v>1050994000.0</v>
       </c>
       <c r="T28">
         <v>1224140000.0</v>
       </c>
       <c r="U28">
         <v>-605640000.0</v>
       </c>
       <c r="V28">
         <v>-581107000.0</v>
       </c>
       <c r="W28">
         <v>-878264000.0</v>
       </c>
     </row>
     <row r="29" spans="1:23">
       <c r="A29" t="s">
         <v>50</v>
       </c>
-      <c r="B29"/>
+      <c r="B29">
+        <v>3302471000.0</v>
+      </c>
       <c r="C29">
         <v>3156267000.0</v>
       </c>
       <c r="D29">
         <v>2467577000.0</v>
       </c>
       <c r="E29"/>
       <c r="F29">
         <v>2555440000.0</v>
       </c>
       <c r="G29">
         <v>2501701000.0</v>
       </c>
       <c r="H29">
         <v>2818932000.0</v>
       </c>
       <c r="I29">
         <v>2441313000.0</v>
       </c>
       <c r="J29"/>
       <c r="K29"/>
       <c r="L29"/>
       <c r="M29"/>
       <c r="N29"/>
       <c r="O29"/>
       <c r="P29"/>
       <c r="Q29"/>
       <c r="R29"/>
       <c r="S29"/>
       <c r="T29"/>
       <c r="U29"/>
       <c r="V29"/>
       <c r="W29"/>
     </row>
     <row r="30" spans="1:23">
       <c r="A30" t="s">
         <v>51</v>
       </c>
-      <c r="B30"/>
+      <c r="B30">
+        <v>30561000.0</v>
+      </c>
       <c r="C30">
         <v>77193000.0</v>
       </c>
       <c r="D30">
         <v>25564000.0</v>
       </c>
       <c r="E30">
         <v>25105000.0</v>
       </c>
       <c r="F30">
         <v>28626000.0</v>
       </c>
       <c r="G30">
         <v>18279000.0</v>
       </c>
       <c r="H30">
         <v>25163000.0</v>
       </c>
       <c r="I30">
         <v>28364000.0</v>
       </c>
       <c r="J30">
         <v>28858000.0</v>
       </c>
       <c r="K30">
@@ -2398,51 +2411,51 @@
       <c r="E32"/>
       <c r="F32"/>
       <c r="G32"/>
       <c r="H32"/>
       <c r="I32"/>
       <c r="J32"/>
       <c r="K32"/>
       <c r="L32"/>
       <c r="M32"/>
       <c r="N32"/>
       <c r="O32"/>
       <c r="P32"/>
       <c r="Q32"/>
       <c r="R32"/>
       <c r="S32"/>
       <c r="T32"/>
       <c r="U32"/>
       <c r="V32"/>
       <c r="W32"/>
     </row>
     <row r="33" spans="1:23">
       <c r="A33" t="s">
         <v>54</v>
       </c>
       <c r="B33">
-        <v>87733000.0</v>
+        <v>3193635000.0</v>
       </c>
       <c r="C33">
         <v>3037971000.0</v>
       </c>
       <c r="D33">
         <v>2353634000.0</v>
       </c>
       <c r="E33">
         <v>2411523000.0</v>
       </c>
       <c r="F33">
         <v>2540178000.0</v>
       </c>
       <c r="G33">
         <v>2470679000.0</v>
       </c>
       <c r="H33">
         <v>2801487000.0</v>
       </c>
       <c r="I33">
         <v>2408132000.0</v>
       </c>
       <c r="J33">
         <v>2248047000.0</v>
       </c>
@@ -2496,51 +2509,51 @@
       <c r="E34"/>
       <c r="F34"/>
       <c r="G34"/>
       <c r="H34"/>
       <c r="I34"/>
       <c r="J34"/>
       <c r="K34"/>
       <c r="L34"/>
       <c r="M34"/>
       <c r="N34"/>
       <c r="O34"/>
       <c r="P34"/>
       <c r="Q34"/>
       <c r="R34"/>
       <c r="S34"/>
       <c r="T34"/>
       <c r="U34"/>
       <c r="V34"/>
       <c r="W34"/>
     </row>
     <row r="35" spans="1:23">
       <c r="A35" t="s">
         <v>56</v>
       </c>
       <c r="B35">
-        <v>101936000.0</v>
+        <v>1891383000.0</v>
       </c>
       <c r="C35">
         <v>1769301000.0</v>
       </c>
       <c r="D35">
         <v>1481527000.0</v>
       </c>
       <c r="E35">
         <v>1537410000.0</v>
       </c>
       <c r="F35">
         <v>1569041000.0</v>
       </c>
       <c r="G35">
         <v>1482570000.0</v>
       </c>
       <c r="H35">
         <v>1814489000.0</v>
       </c>
       <c r="I35">
         <v>1128686000.0</v>
       </c>
       <c r="J35">
         <v>789846000.0</v>
       </c>
@@ -2565,51 +2578,51 @@
       <c r="Q35">
         <v>1053443000.0</v>
       </c>
       <c r="R35">
         <v>1060616000.0</v>
       </c>
       <c r="S35">
         <v>1057601000.0</v>
       </c>
       <c r="T35">
         <v>1639122000.0</v>
       </c>
       <c r="U35">
         <v>492312000.0</v>
       </c>
       <c r="V35">
         <v>323852000.0</v>
       </c>
       <c r="W35"/>
     </row>
     <row r="36" spans="1:23">
       <c r="A36" t="s">
         <v>57</v>
       </c>
       <c r="B36">
-        <v>-3080105000.0</v>
+        <v>25797000.0</v>
       </c>
       <c r="C36">
         <v>3037971000.0</v>
       </c>
       <c r="D36">
         <v>2353634000.0</v>
       </c>
       <c r="E36">
         <v>13403000.0</v>
       </c>
       <c r="F36">
         <v>2540178000.0</v>
       </c>
       <c r="G36">
         <v>1917029000.0</v>
       </c>
       <c r="H36">
         <v>2267622000.0</v>
       </c>
       <c r="I36">
         <v>-2408132000.0</v>
       </c>
       <c r="J36">
         <v>-2248047000.0</v>
       </c>
@@ -2720,102 +2733,102 @@
       </c>
       <c r="R38">
         <v>3465100000.0</v>
       </c>
       <c r="S38">
         <v>2548600000.0</v>
       </c>
       <c r="T38">
         <v>3724300000.0</v>
       </c>
       <c r="U38">
         <v>-2343148000.0</v>
       </c>
       <c r="V38">
         <v>-1550354000.0</v>
       </c>
       <c r="W38">
         <v>-836649000.0</v>
       </c>
     </row>
     <row r="39" spans="1:23">
       <c r="A39" t="s">
         <v>60</v>
       </c>
       <c r="B39">
-        <v>-29134000.0</v>
+        <v>-59695000.0</v>
       </c>
       <c r="C39"/>
       <c r="D39">
         <v>5000.0</v>
       </c>
       <c r="E39">
         <v>1797000.0</v>
       </c>
       <c r="F39">
         <v>719000.0</v>
       </c>
       <c r="G39">
         <v>907000.0</v>
       </c>
       <c r="H39">
         <v>732000.0</v>
       </c>
       <c r="I39">
         <v>-69553000.0</v>
       </c>
       <c r="J39"/>
       <c r="K39"/>
       <c r="L39"/>
       <c r="M39"/>
       <c r="N39"/>
       <c r="O39"/>
       <c r="P39">
         <v>1013000.0</v>
       </c>
       <c r="Q39">
         <v>27447000.0</v>
       </c>
       <c r="R39">
         <v>24070000.0</v>
       </c>
       <c r="S39">
         <v>4934000.0</v>
       </c>
       <c r="T39">
         <v>5896000.0</v>
       </c>
       <c r="U39"/>
       <c r="V39"/>
       <c r="W39"/>
     </row>
     <row r="40" spans="1:23">
       <c r="A40" t="s">
         <v>61</v>
       </c>
       <c r="B40">
-        <v>-124508000.0</v>
+        <v>-13425000.0</v>
       </c>
       <c r="C40"/>
       <c r="D40">
         <v>58163000.0</v>
       </c>
       <c r="E40">
         <v>47571000.0</v>
       </c>
       <c r="F40">
         <v>-52496000.0</v>
       </c>
       <c r="G40">
         <v>-51178000.0</v>
       </c>
       <c r="H40">
         <v>-64508000.0</v>
       </c>
       <c r="I40">
         <v>-75070000.0</v>
       </c>
       <c r="J40">
         <v>-159168000.0</v>
       </c>
       <c r="K40">
         <v>-108486000.0</v>
@@ -3374,51 +3387,51 @@
       <c r="E54"/>
       <c r="F54"/>
       <c r="G54"/>
       <c r="H54"/>
       <c r="I54"/>
       <c r="J54"/>
       <c r="K54"/>
       <c r="L54"/>
       <c r="M54"/>
       <c r="N54"/>
       <c r="O54"/>
       <c r="P54"/>
       <c r="Q54"/>
       <c r="R54"/>
       <c r="S54"/>
       <c r="T54"/>
       <c r="U54"/>
       <c r="V54"/>
       <c r="W54"/>
     </row>
     <row r="55" spans="1:23">
       <c r="A55" t="s">
         <v>76</v>
       </c>
       <c r="B55">
-        <v>158047000.0</v>
+        <v>3323644000.0</v>
       </c>
       <c r="C55">
         <v>3190950000.0</v>
       </c>
       <c r="D55">
         <v>2501331000.0</v>
       </c>
       <c r="E55">
         <v>2525516000.0</v>
       </c>
       <c r="F55">
         <v>2600121000.0</v>
       </c>
       <c r="G55">
         <v>2544489000.0</v>
       </c>
       <c r="H55">
         <v>2871058000.0</v>
       </c>
       <c r="I55">
         <v>2497797000.0</v>
       </c>
       <c r="J55">
         <v>2311810000.0</v>
       </c>
@@ -3445,51 +3458,51 @@
       </c>
       <c r="R55">
         <v>3465116000.0</v>
       </c>
       <c r="S55">
         <v>2548639000.0</v>
       </c>
       <c r="T55">
         <v>3724324000.0</v>
       </c>
       <c r="U55">
         <v>3523218000.0</v>
       </c>
       <c r="V55">
         <v>2511074000.0</v>
       </c>
       <c r="W55">
         <v>1733384000.0</v>
       </c>
     </row>
     <row r="56" spans="1:23">
       <c r="A56" t="s">
         <v>77</v>
       </c>
       <c r="B56">
-        <v>70314000.0</v>
+        <v>130009000.0</v>
       </c>
       <c r="C56">
         <v>152979000.0</v>
       </c>
       <c r="D56">
         <v>147697000.0</v>
       </c>
       <c r="E56">
         <v>113993000.0</v>
       </c>
       <c r="F56">
         <v>59943000.0</v>
       </c>
       <c r="G56">
         <v>73810000.0</v>
       </c>
       <c r="H56">
         <v>69571000.0</v>
       </c>
       <c r="I56">
         <v>69553000.0</v>
       </c>
       <c r="J56">
         <v>44191000.0</v>
       </c>
@@ -3516,51 +3529,51 @@
       </c>
       <c r="R56">
         <v>611536000.0</v>
       </c>
       <c r="S56">
         <v>102741000.0</v>
       </c>
       <c r="T56">
         <v>490776000.0</v>
       </c>
       <c r="U56">
         <v>3517385000.0</v>
       </c>
       <c r="V56">
         <v>2504730000.0</v>
       </c>
       <c r="W56">
         <v>1731551000.0</v>
       </c>
     </row>
     <row r="57" spans="1:23">
       <c r="A57" t="s">
         <v>78</v>
       </c>
       <c r="B57">
-        <v>492000.0</v>
+        <v>125000000.0</v>
       </c>
       <c r="C57">
         <v>17003000.0</v>
       </c>
       <c r="D57">
         <v>14494000.0</v>
       </c>
       <c r="E57">
         <v>47571000.0</v>
       </c>
       <c r="F57">
         <v>26248000.0</v>
       </c>
       <c r="G57">
         <v>25589000.0</v>
       </c>
       <c r="H57">
         <v>32254000.0</v>
       </c>
       <c r="I57">
         <v>37535000.0</v>
       </c>
       <c r="J57">
         <v>79584000.0</v>
       </c>
@@ -3587,51 +3600,51 @@
       </c>
       <c r="R57">
         <v>631694000.0</v>
       </c>
       <c r="S57">
         <v>94900000.0</v>
       </c>
       <c r="T57">
         <v>187294000.0</v>
       </c>
       <c r="U57">
         <v>1628721000.0</v>
       </c>
       <c r="V57">
         <v>1266026000.0</v>
       </c>
       <c r="W57">
         <v>840500000.0</v>
       </c>
     </row>
     <row r="58" spans="1:23">
       <c r="A58" t="s">
         <v>79</v>
       </c>
       <c r="B58">
-        <v>102428000.0</v>
+        <v>2016383000.0</v>
       </c>
       <c r="C58">
         <v>1786304000.0</v>
       </c>
       <c r="D58">
         <v>1496021000.0</v>
       </c>
       <c r="E58">
         <v>1537410000.0</v>
       </c>
       <c r="F58">
         <v>1595289000.0</v>
       </c>
       <c r="G58">
         <v>1508159000.0</v>
       </c>
       <c r="H58">
         <v>1846743000.0</v>
       </c>
       <c r="I58">
         <v>1185170000.0</v>
       </c>
       <c r="J58">
         <v>893724000.0</v>
       </c>
@@ -3685,51 +3698,51 @@
       <c r="E59"/>
       <c r="F59"/>
       <c r="G59"/>
       <c r="H59"/>
       <c r="I59"/>
       <c r="J59"/>
       <c r="K59"/>
       <c r="L59"/>
       <c r="M59"/>
       <c r="N59"/>
       <c r="O59"/>
       <c r="P59"/>
       <c r="Q59"/>
       <c r="R59"/>
       <c r="S59"/>
       <c r="T59"/>
       <c r="U59"/>
       <c r="V59"/>
       <c r="W59"/>
     </row>
     <row r="60" spans="1:23">
       <c r="A60" t="s">
         <v>81</v>
       </c>
       <c r="B60">
-        <v>55619000.0</v>
+        <v>1307261000.0</v>
       </c>
       <c r="C60">
         <v>1404646000.0</v>
       </c>
       <c r="D60">
         <v>1005310000.0</v>
       </c>
       <c r="E60">
         <v>988106000.0</v>
       </c>
       <c r="F60">
         <v>1004832000.0</v>
       </c>
       <c r="G60">
         <v>1036330000.0</v>
       </c>
       <c r="H60">
         <v>1024315000.0</v>
       </c>
       <c r="I60">
         <v>1312627000.0</v>
       </c>
       <c r="J60">
         <v>1418086000.0</v>
       </c>
@@ -3826,592 +3839,600 @@
       <c r="U62"/>
       <c r="V62"/>
       <c r="W62"/>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:CK62"/>
+  <dimension ref="A1:CL62"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="57.7" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="13.997" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="13.997" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:89">
+    <row r="1" spans="1:90">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
+        <v>84</v>
+      </c>
+      <c r="C1" t="s">
         <v>1</v>
-      </c>
-[...1 lines deleted...]
-        <v>84</v>
       </c>
       <c r="D1" t="s">
         <v>85</v>
       </c>
       <c r="E1" t="s">
         <v>86</v>
       </c>
       <c r="F1" t="s">
+        <v>87</v>
+      </c>
+      <c r="G1" t="s">
         <v>2</v>
-      </c>
-[...1 lines deleted...]
-        <v>87</v>
       </c>
       <c r="H1" t="s">
         <v>88</v>
       </c>
       <c r="I1" t="s">
         <v>89</v>
       </c>
       <c r="J1" t="s">
+        <v>90</v>
+      </c>
+      <c r="K1" t="s">
         <v>3</v>
-      </c>
-[...1 lines deleted...]
-        <v>90</v>
       </c>
       <c r="L1" t="s">
         <v>91</v>
       </c>
       <c r="M1" t="s">
         <v>92</v>
       </c>
       <c r="N1" t="s">
+        <v>93</v>
+      </c>
+      <c r="O1" t="s">
         <v>4</v>
-      </c>
-[...1 lines deleted...]
-        <v>93</v>
       </c>
       <c r="P1" t="s">
         <v>94</v>
       </c>
       <c r="Q1" t="s">
         <v>95</v>
       </c>
       <c r="R1" t="s">
+        <v>96</v>
+      </c>
+      <c r="S1" t="s">
         <v>5</v>
-      </c>
-[...1 lines deleted...]
-        <v>96</v>
       </c>
       <c r="T1" t="s">
         <v>97</v>
       </c>
       <c r="U1" t="s">
         <v>98</v>
       </c>
       <c r="V1" t="s">
+        <v>99</v>
+      </c>
+      <c r="W1" t="s">
         <v>6</v>
-      </c>
-[...1 lines deleted...]
-        <v>99</v>
       </c>
       <c r="X1" t="s">
         <v>100</v>
       </c>
       <c r="Y1" t="s">
         <v>101</v>
       </c>
       <c r="Z1" t="s">
+        <v>102</v>
+      </c>
+      <c r="AA1" t="s">
         <v>7</v>
-      </c>
-[...1 lines deleted...]
-        <v>102</v>
       </c>
       <c r="AB1" t="s">
         <v>103</v>
       </c>
       <c r="AC1" t="s">
         <v>104</v>
       </c>
       <c r="AD1" t="s">
+        <v>105</v>
+      </c>
+      <c r="AE1" t="s">
         <v>8</v>
-      </c>
-[...1 lines deleted...]
-        <v>105</v>
       </c>
       <c r="AF1" t="s">
         <v>106</v>
       </c>
       <c r="AG1" t="s">
         <v>107</v>
       </c>
       <c r="AH1" t="s">
+        <v>108</v>
+      </c>
+      <c r="AI1" t="s">
         <v>9</v>
-      </c>
-[...1 lines deleted...]
-        <v>108</v>
       </c>
       <c r="AJ1" t="s">
         <v>109</v>
       </c>
       <c r="AK1" t="s">
         <v>110</v>
       </c>
       <c r="AL1" t="s">
+        <v>111</v>
+      </c>
+      <c r="AM1" t="s">
         <v>10</v>
-      </c>
-[...1 lines deleted...]
-        <v>111</v>
       </c>
       <c r="AN1" t="s">
         <v>112</v>
       </c>
       <c r="AO1" t="s">
         <v>113</v>
       </c>
       <c r="AP1" t="s">
+        <v>114</v>
+      </c>
+      <c r="AQ1" t="s">
         <v>11</v>
-      </c>
-[...1 lines deleted...]
-        <v>114</v>
       </c>
       <c r="AR1" t="s">
         <v>115</v>
       </c>
       <c r="AS1" t="s">
         <v>116</v>
       </c>
       <c r="AT1" t="s">
+        <v>117</v>
+      </c>
+      <c r="AU1" t="s">
         <v>12</v>
-      </c>
-[...1 lines deleted...]
-        <v>117</v>
       </c>
       <c r="AV1" t="s">
         <v>118</v>
       </c>
       <c r="AW1" t="s">
         <v>119</v>
       </c>
       <c r="AX1" t="s">
+        <v>120</v>
+      </c>
+      <c r="AY1" t="s">
         <v>13</v>
-      </c>
-[...1 lines deleted...]
-        <v>120</v>
       </c>
       <c r="AZ1" t="s">
         <v>121</v>
       </c>
       <c r="BA1" t="s">
         <v>122</v>
       </c>
       <c r="BB1" t="s">
+        <v>123</v>
+      </c>
+      <c r="BC1" t="s">
         <v>14</v>
-      </c>
-[...1 lines deleted...]
-        <v>123</v>
       </c>
       <c r="BD1" t="s">
         <v>124</v>
       </c>
       <c r="BE1" t="s">
         <v>125</v>
       </c>
       <c r="BF1" t="s">
+        <v>126</v>
+      </c>
+      <c r="BG1" t="s">
         <v>15</v>
-      </c>
-[...1 lines deleted...]
-        <v>126</v>
       </c>
       <c r="BH1" t="s">
         <v>127</v>
       </c>
       <c r="BI1" t="s">
         <v>128</v>
       </c>
       <c r="BJ1" t="s">
+        <v>129</v>
+      </c>
+      <c r="BK1" t="s">
         <v>16</v>
-      </c>
-[...1 lines deleted...]
-        <v>129</v>
       </c>
       <c r="BL1" t="s">
         <v>130</v>
       </c>
       <c r="BM1" t="s">
         <v>131</v>
       </c>
       <c r="BN1" t="s">
+        <v>132</v>
+      </c>
+      <c r="BO1" t="s">
         <v>17</v>
-      </c>
-[...1 lines deleted...]
-        <v>132</v>
       </c>
       <c r="BP1" t="s">
         <v>133</v>
       </c>
       <c r="BQ1" t="s">
         <v>134</v>
       </c>
       <c r="BR1" t="s">
+        <v>135</v>
+      </c>
+      <c r="BS1" t="s">
         <v>18</v>
-      </c>
-[...1 lines deleted...]
-        <v>135</v>
       </c>
       <c r="BT1" t="s">
         <v>136</v>
       </c>
       <c r="BU1" t="s">
         <v>137</v>
       </c>
       <c r="BV1" t="s">
+        <v>138</v>
+      </c>
+      <c r="BW1" t="s">
         <v>19</v>
-      </c>
-[...1 lines deleted...]
-        <v>138</v>
       </c>
       <c r="BX1" t="s">
         <v>139</v>
       </c>
       <c r="BY1" t="s">
         <v>140</v>
       </c>
       <c r="BZ1" t="s">
+        <v>141</v>
+      </c>
+      <c r="CA1" t="s">
         <v>20</v>
-      </c>
-[...1 lines deleted...]
-        <v>141</v>
       </c>
       <c r="CB1" t="s">
         <v>142</v>
       </c>
       <c r="CC1" t="s">
         <v>143</v>
       </c>
       <c r="CD1" t="s">
+        <v>144</v>
+      </c>
+      <c r="CE1" t="s">
         <v>21</v>
-      </c>
-[...1 lines deleted...]
-        <v>144</v>
       </c>
       <c r="CF1" t="s">
         <v>145</v>
       </c>
       <c r="CG1" t="s">
         <v>146</v>
       </c>
       <c r="CH1" t="s">
+        <v>147</v>
+      </c>
+      <c r="CI1" t="s">
         <v>22</v>
-      </c>
-[...1 lines deleted...]
-        <v>147</v>
       </c>
       <c r="CJ1" t="s">
         <v>148</v>
       </c>
       <c r="CK1" t="s">
         <v>149</v>
       </c>
+      <c r="CL1" t="s">
+        <v>150</v>
+      </c>
     </row>
-    <row r="2" spans="1:89">
+    <row r="2" spans="1:90">
       <c r="A2" t="s">
         <v>23</v>
       </c>
-      <c r="B2"/>
+      <c r="B2">
+        <v>10940000.0</v>
+      </c>
       <c r="C2">
+        <v>13425000.0</v>
+      </c>
+      <c r="D2">
         <v>12253000.0</v>
       </c>
-      <c r="D2">
+      <c r="E2">
         <v>21334000.0</v>
       </c>
-      <c r="E2">
+      <c r="F2">
         <v>11494000.0</v>
       </c>
-      <c r="F2">
+      <c r="G2">
         <v>17003000.0</v>
       </c>
-      <c r="G2">
+      <c r="H2">
         <v>9388000.0</v>
       </c>
-      <c r="H2">
+      <c r="I2">
         <v>17525000.0</v>
       </c>
-      <c r="I2">
+      <c r="J2">
         <v>14656000.0</v>
       </c>
-      <c r="J2">
+      <c r="K2">
         <v>14494000.0</v>
       </c>
-      <c r="K2">
+      <c r="L2">
         <v>4871000.0</v>
       </c>
-      <c r="L2">
+      <c r="M2">
         <v>10830000.0</v>
       </c>
-      <c r="M2">
+      <c r="N2">
         <v>7290000.0</v>
       </c>
-      <c r="N2"/>
-      <c r="O2">
+      <c r="O2"/>
+      <c r="P2">
         <v>28747000.0</v>
       </c>
-      <c r="P2">
+      <c r="Q2">
         <v>32414000.0</v>
       </c>
-      <c r="Q2">
+      <c r="R2">
         <v>26248000.0</v>
       </c>
-      <c r="R2">
+      <c r="S2">
         <v>32362000.0</v>
       </c>
-      <c r="S2">
+      <c r="T2">
         <v>28849000.0</v>
       </c>
-      <c r="T2">
+      <c r="U2">
         <v>36808000.0</v>
       </c>
-      <c r="U2">
+      <c r="V2">
         <v>25589000.0</v>
       </c>
-      <c r="V2">
+      <c r="W2">
         <v>29970000.0</v>
       </c>
-      <c r="W2">
+      <c r="X2">
         <v>25972000.0</v>
       </c>
-      <c r="X2">
+      <c r="Y2">
         <v>36962000.0</v>
       </c>
-      <c r="Y2">
+      <c r="Z2">
         <v>32254000.0</v>
       </c>
-      <c r="Z2">
+      <c r="AA2">
         <v>38884000.0</v>
       </c>
-      <c r="AA2">
+      <c r="AB2">
         <v>33837000.0</v>
       </c>
-      <c r="AB2">
+      <c r="AC2">
         <v>41028000.0</v>
       </c>
-      <c r="AC2">
+      <c r="AD2">
         <v>37535000.0</v>
       </c>
-      <c r="AD2">
+      <c r="AE2">
         <v>48621000.0</v>
       </c>
-      <c r="AE2">
+      <c r="AF2">
         <v>41514000.0</v>
       </c>
-      <c r="AF2">
+      <c r="AG2">
         <v>53930000.0</v>
       </c>
-      <c r="AG2">
+      <c r="AH2">
         <v>79584000.0</v>
       </c>
-      <c r="AH2">
+      <c r="AI2">
         <v>73185000.0</v>
       </c>
-      <c r="AI2">
+      <c r="AJ2">
         <v>81013000.0</v>
       </c>
-      <c r="AJ2">
+      <c r="AK2">
         <v>70675000.0</v>
       </c>
-      <c r="AK2">
+      <c r="AL2">
         <v>54243000.0</v>
       </c>
-      <c r="AL2">
+      <c r="AM2">
         <v>60682000.0</v>
       </c>
-      <c r="AM2">
+      <c r="AN2">
         <v>64474000.0</v>
       </c>
-      <c r="AN2">
+      <c r="AO2">
         <v>93852000.0</v>
       </c>
-      <c r="AO2">
+      <c r="AP2">
         <v>77766000.0</v>
       </c>
-      <c r="AP2">
+      <c r="AQ2">
         <v>68208000.0</v>
       </c>
-      <c r="AQ2">
+      <c r="AR2">
         <v>62992000.0</v>
       </c>
-      <c r="AR2">
+      <c r="AS2">
         <v>112181000.0</v>
       </c>
-      <c r="AS2">
+      <c r="AT2">
         <v>73935000.0</v>
       </c>
-      <c r="AT2">
+      <c r="AU2">
         <v>71497000.0</v>
       </c>
-      <c r="AU2">
+      <c r="AV2">
         <v>147284000.0</v>
       </c>
-      <c r="AV2">
+      <c r="AW2">
         <v>132646000.0</v>
       </c>
-      <c r="AW2">
+      <c r="AX2">
         <v>181243000.0</v>
       </c>
-      <c r="AX2">
+      <c r="AY2">
         <v>158232000.0</v>
       </c>
-      <c r="AY2">
+      <c r="AZ2">
         <v>159558000.0</v>
       </c>
-      <c r="AZ2">
+      <c r="BA2">
         <v>159188000.0</v>
       </c>
-      <c r="BA2">
+      <c r="BB2">
         <v>78611000.0</v>
       </c>
-      <c r="BB2">
+      <c r="BC2">
         <v>56656000.0</v>
       </c>
-      <c r="BC2">
+      <c r="BD2">
         <v>77640000.0</v>
       </c>
-      <c r="BD2">
+      <c r="BE2">
         <v>125252000.0</v>
       </c>
-      <c r="BE2">
+      <c r="BF2">
         <v>49511000.0</v>
       </c>
-      <c r="BF2">
+      <c r="BG2">
         <v>51391000.0</v>
       </c>
-      <c r="BG2">
+      <c r="BH2">
         <v>51631000.0</v>
       </c>
-      <c r="BH2">
+      <c r="BI2">
         <v>30929000.0</v>
       </c>
-      <c r="BI2">
+      <c r="BJ2">
         <v>101825000.0</v>
       </c>
-      <c r="BJ2">
+      <c r="BK2">
         <v>227947000.0</v>
       </c>
-      <c r="BK2">
+      <c r="BL2">
         <v>40587000.0</v>
       </c>
-      <c r="BL2">
+      <c r="BM2">
         <v>238312000.0</v>
       </c>
-      <c r="BM2">
+      <c r="BN2">
         <v>600481000.0</v>
       </c>
-      <c r="BN2">
+      <c r="BO2">
         <v>602346000.0</v>
       </c>
-      <c r="BO2">
+      <c r="BP2">
         <v>973941000.0</v>
       </c>
-      <c r="BP2">
+      <c r="BQ2">
         <v>1123353000.0</v>
       </c>
-      <c r="BQ2">
+      <c r="BR2">
         <v>65244000.0</v>
       </c>
-      <c r="BR2">
+      <c r="BS2">
         <v>1216748000.0</v>
       </c>
-      <c r="BS2">
+      <c r="BT2">
         <v>74871000.0</v>
       </c>
-      <c r="BT2">
+      <c r="BU2">
         <v>1046072000.0</v>
       </c>
-      <c r="BU2">
+      <c r="BV2">
         <v>157885000.0</v>
       </c>
-      <c r="BV2">
+      <c r="BW2">
         <v>950955000.0</v>
       </c>
-      <c r="BW2">
+      <c r="BX2">
         <v>893965000.0</v>
       </c>
-      <c r="BX2">
+      <c r="BY2">
         <v>942925000.0</v>
       </c>
-      <c r="BY2">
+      <c r="BZ2">
         <v>1136409000.0</v>
       </c>
-      <c r="BZ2">
+      <c r="CA2">
         <v>338190000.0</v>
       </c>
-      <c r="CA2">
+      <c r="CB2">
         <v>721650000.0</v>
       </c>
-      <c r="CB2">
+      <c r="CC2">
         <v>728973000.0</v>
       </c>
-      <c r="CC2">
+      <c r="CD2">
         <v>942174000.0</v>
       </c>
-      <c r="CD2">
+      <c r="CE2">
         <v>498669000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>509311000.0</v>
       </c>
       <c r="CF2">
         <v>509311000.0</v>
       </c>
       <c r="CG2">
+        <v>509311000.0</v>
+      </c>
+      <c r="CH2">
         <v>867100000.0</v>
       </c>
-      <c r="CH2">
+      <c r="CI2">
         <v>834900000.0</v>
       </c>
-      <c r="CI2"/>
       <c r="CJ2"/>
       <c r="CK2"/>
+      <c r="CL2"/>
     </row>
-    <row r="3" spans="1:89">
+    <row r="3" spans="1:90">
       <c r="A3" t="s">
         <v>24</v>
       </c>
       <c r="B3"/>
       <c r="C3"/>
       <c r="D3"/>
       <c r="E3"/>
       <c r="F3"/>
       <c r="G3"/>
       <c r="H3"/>
       <c r="I3"/>
       <c r="J3"/>
       <c r="K3"/>
       <c r="L3"/>
       <c r="M3"/>
       <c r="N3"/>
       <c r="O3"/>
       <c r="P3"/>
       <c r="Q3"/>
       <c r="R3"/>
       <c r="S3"/>
       <c r="T3"/>
       <c r="U3"/>
       <c r="V3"/>
       <c r="W3"/>
@@ -4459,52 +4480,53 @@
       <c r="BM3"/>
       <c r="BN3"/>
       <c r="BO3"/>
       <c r="BP3"/>
       <c r="BQ3"/>
       <c r="BR3"/>
       <c r="BS3"/>
       <c r="BT3"/>
       <c r="BU3"/>
       <c r="BV3"/>
       <c r="BW3"/>
       <c r="BX3"/>
       <c r="BY3"/>
       <c r="BZ3"/>
       <c r="CA3"/>
       <c r="CB3"/>
       <c r="CC3"/>
       <c r="CD3"/>
       <c r="CE3"/>
       <c r="CF3"/>
       <c r="CG3"/>
       <c r="CH3"/>
       <c r="CI3"/>
       <c r="CJ3"/>
       <c r="CK3"/>
+      <c r="CL3"/>
     </row>
-    <row r="4" spans="1:89">
+    <row r="4" spans="1:90">
       <c r="A4" t="s">
         <v>25</v>
       </c>
       <c r="B4"/>
       <c r="C4"/>
       <c r="D4"/>
       <c r="E4"/>
       <c r="F4"/>
       <c r="G4"/>
       <c r="H4"/>
       <c r="I4"/>
       <c r="J4"/>
       <c r="K4"/>
       <c r="L4"/>
       <c r="M4"/>
       <c r="N4"/>
       <c r="O4"/>
       <c r="P4"/>
       <c r="Q4"/>
       <c r="R4"/>
       <c r="S4"/>
       <c r="T4"/>
       <c r="U4"/>
       <c r="V4"/>
       <c r="W4"/>
@@ -4552,261 +4574,263 @@
       <c r="BM4"/>
       <c r="BN4"/>
       <c r="BO4"/>
       <c r="BP4"/>
       <c r="BQ4"/>
       <c r="BR4"/>
       <c r="BS4"/>
       <c r="BT4"/>
       <c r="BU4"/>
       <c r="BV4"/>
       <c r="BW4"/>
       <c r="BX4"/>
       <c r="BY4"/>
       <c r="BZ4"/>
       <c r="CA4"/>
       <c r="CB4"/>
       <c r="CC4"/>
       <c r="CD4"/>
       <c r="CE4"/>
       <c r="CF4"/>
       <c r="CG4"/>
       <c r="CH4"/>
       <c r="CI4"/>
       <c r="CJ4"/>
       <c r="CK4"/>
+      <c r="CL4"/>
     </row>
-    <row r="5" spans="1:89">
+    <row r="5" spans="1:90">
       <c r="A5" t="s">
         <v>26</v>
       </c>
       <c r="B5"/>
       <c r="C5"/>
       <c r="D5"/>
       <c r="E5"/>
       <c r="F5"/>
       <c r="G5"/>
       <c r="H5"/>
       <c r="I5"/>
       <c r="J5"/>
       <c r="K5"/>
       <c r="L5"/>
       <c r="M5"/>
       <c r="N5"/>
       <c r="O5"/>
       <c r="P5"/>
       <c r="Q5"/>
       <c r="R5"/>
       <c r="S5"/>
       <c r="T5"/>
       <c r="U5"/>
       <c r="V5"/>
       <c r="W5"/>
       <c r="X5"/>
       <c r="Y5"/>
       <c r="Z5"/>
       <c r="AA5"/>
       <c r="AB5"/>
       <c r="AC5"/>
       <c r="AD5"/>
       <c r="AE5"/>
-      <c r="AF5">
+      <c r="AF5"/>
+      <c r="AG5">
         <v>-33100000.0</v>
       </c>
-      <c r="AG5">
+      <c r="AH5">
         <v>-37100000.0</v>
       </c>
-      <c r="AH5">
+      <c r="AI5">
         <v>-41900000.0</v>
       </c>
-      <c r="AI5">
+      <c r="AJ5">
         <v>-50800000.0</v>
       </c>
-      <c r="AJ5">
+      <c r="AK5">
         <v>-23200000.0</v>
       </c>
-      <c r="AK5">
+      <c r="AL5">
         <v>-24500000.0</v>
       </c>
-      <c r="AL5">
+      <c r="AM5">
         <v>-253700000.0</v>
       </c>
-      <c r="AM5">
+      <c r="AN5">
         <v>-311000000.0</v>
       </c>
-      <c r="AN5">
+      <c r="AO5">
         <v>-246800000.0</v>
       </c>
-      <c r="AO5">
+      <c r="AP5">
         <v>-230200000.0</v>
       </c>
-      <c r="AP5">
+      <c r="AQ5">
         <v>-164700000.0</v>
       </c>
-      <c r="AQ5">
+      <c r="AR5">
         <v>-171600000.0</v>
       </c>
-      <c r="AR5">
+      <c r="AS5">
         <v>-107100000.0</v>
       </c>
-      <c r="AS5">
+      <c r="AT5">
         <v>-85900000.0</v>
       </c>
-      <c r="AT5">
+      <c r="AU5">
         <v>-122200000.0</v>
       </c>
-      <c r="AU5">
+      <c r="AV5">
         <v>-68600000.0</v>
       </c>
-      <c r="AV5">
+      <c r="AW5">
         <v>6000000.0</v>
       </c>
-      <c r="AW5">
+      <c r="AX5">
         <v>41400000.0</v>
       </c>
-      <c r="AX5">
+      <c r="AY5">
         <v>16900000.0</v>
       </c>
-      <c r="AY5">
+      <c r="AZ5">
         <v>-300000.0</v>
       </c>
-      <c r="AZ5">
+      <c r="BA5">
         <v>-52700000.0</v>
       </c>
-      <c r="BA5">
+      <c r="BB5">
         <v>-96800000.0</v>
       </c>
-      <c r="BB5">
+      <c r="BC5">
         <v>-159200000.0</v>
       </c>
-      <c r="BC5">
+      <c r="BD5">
         <v>-1188216000.0</v>
       </c>
-      <c r="BD5">
+      <c r="BE5">
         <v>-1216771000.0</v>
       </c>
-      <c r="BE5">
+      <c r="BF5">
         <v>-1166397000.0</v>
       </c>
-      <c r="BF5">
+      <c r="BG5">
         <v>-1302510000.0</v>
       </c>
-      <c r="BG5">
+      <c r="BH5">
         <v>-1327669000.0</v>
       </c>
-      <c r="BH5">
+      <c r="BI5">
         <v>-1014887000.0</v>
       </c>
-      <c r="BI5">
+      <c r="BJ5">
         <v>-967281000.0</v>
       </c>
-      <c r="BJ5">
+      <c r="BK5">
         <v>-1050710000.0</v>
       </c>
-      <c r="BK5">
+      <c r="BL5">
         <v>-1085088000.0</v>
       </c>
-      <c r="BL5">
+      <c r="BM5">
         <v>-1103072000.0</v>
       </c>
-      <c r="BM5">
+      <c r="BN5">
         <v>-977935000.0</v>
       </c>
-      <c r="BN5">
+      <c r="BO5">
         <v>-930107000.0</v>
       </c>
-      <c r="BO5">
+      <c r="BP5">
         <v>-959472000.0</v>
       </c>
-      <c r="BP5">
+      <c r="BQ5">
         <v>-1017238000.0</v>
       </c>
-      <c r="BQ5">
+      <c r="BR5">
         <v>-1052383000.0</v>
       </c>
-      <c r="BR5">
+      <c r="BS5">
         <v>-18550000.0</v>
       </c>
-      <c r="BS5">
+      <c r="BT5">
         <v>-379882000.0</v>
       </c>
-      <c r="BT5">
+      <c r="BU5">
         <v>-85439000.0</v>
       </c>
-      <c r="BU5">
+      <c r="BV5">
         <v>-110966000.0</v>
       </c>
-      <c r="BV5">
+      <c r="BW5">
         <v>163794000.0</v>
       </c>
-      <c r="BW5">
+      <c r="BX5">
         <v>230901000.0</v>
       </c>
-      <c r="BX5">
+      <c r="BY5">
         <v>315699000.0</v>
       </c>
-      <c r="BY5">
+      <c r="BZ5">
         <v>192736000.0</v>
       </c>
-      <c r="BZ5">
+      <c r="CA5">
         <v>145099000.0</v>
       </c>
-      <c r="CA5">
+      <c r="CB5">
         <v>126155000.0</v>
       </c>
-      <c r="CB5">
+      <c r="CC5">
         <v>78702000.0</v>
       </c>
-      <c r="CC5">
+      <c r="CD5">
         <v>38276000.0</v>
       </c>
-      <c r="CD5">
+      <c r="CE5">
         <v>7215000.0</v>
       </c>
-      <c r="CE5">
+      <c r="CF5">
         <v>6087000.0</v>
       </c>
-      <c r="CF5">
+      <c r="CG5">
         <v>1508000.0</v>
       </c>
-      <c r="CG5">
+      <c r="CH5">
         <v>18197000.0</v>
       </c>
-      <c r="CH5">
+      <c r="CI5">
         <v>22047000.0</v>
       </c>
-      <c r="CI5">
+      <c r="CJ5">
         <v>5864000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>2340000.0</v>
       </c>
       <c r="CK5">
         <v>2340000.0</v>
       </c>
+      <c r="CL5">
+        <v>2340000.0</v>
+      </c>
     </row>
-    <row r="6" spans="1:89">
+    <row r="6" spans="1:90">
       <c r="A6" t="s">
         <v>27</v>
       </c>
       <c r="B6"/>
       <c r="C6"/>
       <c r="D6"/>
       <c r="E6"/>
       <c r="F6"/>
       <c r="G6"/>
       <c r="H6"/>
       <c r="I6"/>
       <c r="J6"/>
       <c r="K6"/>
       <c r="L6"/>
       <c r="M6"/>
       <c r="N6"/>
       <c r="O6"/>
       <c r="P6"/>
       <c r="Q6"/>
       <c r="R6"/>
       <c r="S6"/>
       <c r="T6"/>
       <c r="U6"/>
       <c r="V6"/>
       <c r="W6"/>
@@ -4854,52 +4878,53 @@
       <c r="BM6"/>
       <c r="BN6"/>
       <c r="BO6"/>
       <c r="BP6"/>
       <c r="BQ6"/>
       <c r="BR6"/>
       <c r="BS6"/>
       <c r="BT6"/>
       <c r="BU6"/>
       <c r="BV6"/>
       <c r="BW6"/>
       <c r="BX6"/>
       <c r="BY6"/>
       <c r="BZ6"/>
       <c r="CA6"/>
       <c r="CB6"/>
       <c r="CC6"/>
       <c r="CD6"/>
       <c r="CE6"/>
       <c r="CF6"/>
       <c r="CG6"/>
       <c r="CH6"/>
       <c r="CI6"/>
       <c r="CJ6"/>
       <c r="CK6"/>
+      <c r="CL6"/>
     </row>
-    <row r="7" spans="1:89">
+    <row r="7" spans="1:90">
       <c r="A7" t="s">
         <v>28</v>
       </c>
       <c r="B7"/>
       <c r="C7"/>
       <c r="D7"/>
       <c r="E7"/>
       <c r="F7"/>
       <c r="G7"/>
       <c r="H7"/>
       <c r="I7"/>
       <c r="J7"/>
       <c r="K7"/>
       <c r="L7"/>
       <c r="M7"/>
       <c r="N7"/>
       <c r="O7"/>
       <c r="P7"/>
       <c r="Q7"/>
       <c r="R7"/>
       <c r="S7"/>
       <c r="T7"/>
       <c r="U7"/>
       <c r="V7"/>
       <c r="W7"/>
@@ -4947,109 +4972,114 @@
       <c r="BM7"/>
       <c r="BN7"/>
       <c r="BO7"/>
       <c r="BP7"/>
       <c r="BQ7"/>
       <c r="BR7"/>
       <c r="BS7"/>
       <c r="BT7"/>
       <c r="BU7"/>
       <c r="BV7"/>
       <c r="BW7"/>
       <c r="BX7"/>
       <c r="BY7"/>
       <c r="BZ7"/>
       <c r="CA7"/>
       <c r="CB7"/>
       <c r="CC7"/>
       <c r="CD7"/>
       <c r="CE7"/>
       <c r="CF7"/>
       <c r="CG7"/>
       <c r="CH7"/>
       <c r="CI7"/>
       <c r="CJ7"/>
       <c r="CK7"/>
+      <c r="CL7"/>
     </row>
-    <row r="8" spans="1:89">
+    <row r="8" spans="1:90">
       <c r="A8" t="s">
         <v>29</v>
       </c>
-      <c r="B8"/>
+      <c r="B8">
+        <v>85000.0</v>
+      </c>
       <c r="C8">
-        <v>93000.0</v>
+        <v>92000.0</v>
       </c>
       <c r="D8">
         <v>93000.0</v>
       </c>
       <c r="E8">
-        <v>94000.0</v>
+        <v>93000.0</v>
       </c>
       <c r="F8">
         <v>94000.0</v>
       </c>
       <c r="G8">
         <v>94000.0</v>
       </c>
       <c r="H8">
-        <v>65000.0</v>
+        <v>94000.0</v>
       </c>
       <c r="I8">
         <v>65000.0</v>
       </c>
       <c r="J8">
         <v>65000.0</v>
       </c>
       <c r="K8">
         <v>65000.0</v>
       </c>
       <c r="L8">
         <v>65000.0</v>
       </c>
       <c r="M8">
         <v>65000.0</v>
       </c>
-      <c r="N8"/>
-[...2 lines deleted...]
-      </c>
+      <c r="N8">
+        <v>65000.0</v>
+      </c>
+      <c r="O8"/>
       <c r="P8">
         <v>62000.0</v>
       </c>
       <c r="Q8">
         <v>62000.0</v>
       </c>
       <c r="R8">
+        <v>62000.0</v>
+      </c>
+      <c r="S8">
         <v>63000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>65000.0</v>
       </c>
       <c r="T8">
         <v>65000.0</v>
       </c>
-      <c r="U8"/>
+      <c r="U8">
+        <v>65000.0</v>
+      </c>
       <c r="V8"/>
       <c r="W8"/>
       <c r="X8"/>
       <c r="Y8"/>
       <c r="Z8"/>
       <c r="AA8"/>
       <c r="AB8"/>
       <c r="AC8"/>
       <c r="AD8"/>
       <c r="AE8"/>
       <c r="AF8"/>
       <c r="AG8"/>
       <c r="AH8"/>
       <c r="AI8"/>
       <c r="AJ8"/>
       <c r="AK8"/>
       <c r="AL8"/>
       <c r="AM8"/>
       <c r="AN8"/>
       <c r="AO8"/>
       <c r="AP8"/>
       <c r="AQ8"/>
       <c r="AR8"/>
       <c r="AS8"/>
       <c r="AT8"/>
@@ -5074,72 +5104,73 @@
       <c r="BM8"/>
       <c r="BN8"/>
       <c r="BO8"/>
       <c r="BP8"/>
       <c r="BQ8"/>
       <c r="BR8"/>
       <c r="BS8"/>
       <c r="BT8"/>
       <c r="BU8"/>
       <c r="BV8"/>
       <c r="BW8"/>
       <c r="BX8"/>
       <c r="BY8"/>
       <c r="BZ8"/>
       <c r="CA8"/>
       <c r="CB8"/>
       <c r="CC8"/>
       <c r="CD8"/>
       <c r="CE8"/>
       <c r="CF8"/>
       <c r="CG8"/>
       <c r="CH8"/>
       <c r="CI8"/>
       <c r="CJ8"/>
       <c r="CK8"/>
+      <c r="CL8"/>
     </row>
-    <row r="9" spans="1:89">
+    <row r="9" spans="1:90">
       <c r="A9" t="s">
         <v>30</v>
       </c>
       <c r="B9"/>
       <c r="C9"/>
       <c r="D9"/>
       <c r="E9"/>
       <c r="F9"/>
       <c r="G9"/>
       <c r="H9"/>
       <c r="I9"/>
       <c r="J9"/>
       <c r="K9"/>
       <c r="L9"/>
       <c r="M9"/>
       <c r="N9"/>
-      <c r="O9">
+      <c r="O9"/>
+      <c r="P9">
         <v>2107124000.0</v>
       </c>
-      <c r="P9"/>
       <c r="Q9"/>
       <c r="R9"/>
       <c r="S9"/>
       <c r="T9"/>
       <c r="U9"/>
       <c r="V9"/>
       <c r="W9"/>
       <c r="X9"/>
       <c r="Y9"/>
       <c r="Z9"/>
       <c r="AA9"/>
       <c r="AB9"/>
       <c r="AC9"/>
       <c r="AD9"/>
       <c r="AE9"/>
       <c r="AF9"/>
       <c r="AG9"/>
       <c r="AH9"/>
       <c r="AI9"/>
       <c r="AJ9"/>
       <c r="AK9"/>
       <c r="AL9"/>
       <c r="AM9"/>
       <c r="AN9"/>
       <c r="AO9"/>
@@ -5169,321 +5200,325 @@
       <c r="BM9"/>
       <c r="BN9"/>
       <c r="BO9"/>
       <c r="BP9"/>
       <c r="BQ9"/>
       <c r="BR9"/>
       <c r="BS9"/>
       <c r="BT9"/>
       <c r="BU9"/>
       <c r="BV9"/>
       <c r="BW9"/>
       <c r="BX9"/>
       <c r="BY9"/>
       <c r="BZ9"/>
       <c r="CA9"/>
       <c r="CB9"/>
       <c r="CC9"/>
       <c r="CD9"/>
       <c r="CE9"/>
       <c r="CF9"/>
       <c r="CG9"/>
       <c r="CH9"/>
       <c r="CI9"/>
       <c r="CJ9"/>
       <c r="CK9"/>
+      <c r="CL9"/>
     </row>
-    <row r="10" spans="1:89">
+    <row r="10" spans="1:90">
       <c r="A10" t="s">
         <v>31</v>
       </c>
       <c r="B10">
+        <v>42626000.0</v>
+      </c>
+      <c r="C10">
         <v>99448000.0</v>
       </c>
-      <c r="C10">
+      <c r="D10">
         <v>62502000.0</v>
       </c>
-      <c r="D10">
+      <c r="E10">
         <v>71896000.0</v>
       </c>
-      <c r="E10">
+      <c r="F10">
         <v>85033000.0</v>
       </c>
-      <c r="F10">
+      <c r="G10">
         <v>75786000.0</v>
       </c>
-      <c r="G10">
+      <c r="H10">
         <v>84806000.0</v>
       </c>
-      <c r="H10">
+      <c r="I10">
         <v>67037000.0</v>
       </c>
-      <c r="I10">
+      <c r="J10">
         <v>49612000.0</v>
       </c>
-      <c r="J10">
+      <c r="K10">
         <v>122128000.0</v>
       </c>
-      <c r="K10">
+      <c r="L10">
         <v>43150000.0</v>
       </c>
-      <c r="L10">
+      <c r="M10">
         <v>50197000.0</v>
       </c>
-      <c r="M10">
+      <c r="N10">
         <v>70064000.0</v>
       </c>
-      <c r="N10">
+      <c r="O10">
         <v>87091000.0</v>
       </c>
-      <c r="O10">
+      <c r="P10">
         <v>61736000.0</v>
       </c>
-      <c r="P10">
+      <c r="Q10">
         <v>35462000.0</v>
       </c>
-      <c r="Q10">
+      <c r="R10">
         <v>30598000.0</v>
       </c>
-      <c r="R10">
+      <c r="S10">
         <v>34467000.0</v>
       </c>
-      <c r="S10">
+      <c r="T10">
         <v>27518000.0</v>
       </c>
-      <c r="T10">
+      <c r="U10">
         <v>47317000.0</v>
       </c>
-      <c r="U10">
+      <c r="V10">
         <v>54624000.0</v>
       </c>
-      <c r="V10">
+      <c r="W10">
         <v>54174000.0</v>
       </c>
-      <c r="W10">
+      <c r="X10">
         <v>31334000.0</v>
       </c>
-      <c r="X10">
+      <c r="Y10">
         <v>44394000.0</v>
       </c>
-      <c r="Y10">
+      <c r="Z10">
         <v>43676000.0</v>
       </c>
-      <c r="Z10">
+      <c r="AA10">
         <v>42226000.0</v>
       </c>
-      <c r="AA10">
+      <c r="AB10">
         <v>36438000.0</v>
       </c>
-      <c r="AB10">
+      <c r="AC10">
         <v>30570000.0</v>
       </c>
-      <c r="AC10">
+      <c r="AD10">
         <v>41189000.0</v>
       </c>
-      <c r="AD10">
+      <c r="AE10">
         <v>29937000.0</v>
       </c>
-      <c r="AE10">
+      <c r="AF10">
         <v>19258000.0</v>
       </c>
-      <c r="AF10">
+      <c r="AG10">
         <v>12667000.0</v>
       </c>
-      <c r="AG10">
+      <c r="AH10">
         <v>15333000.0</v>
       </c>
-      <c r="AH10">
+      <c r="AI10">
         <v>14098000.0</v>
       </c>
-      <c r="AI10">
+      <c r="AJ10">
         <v>33145000.0</v>
       </c>
-      <c r="AJ10">
+      <c r="AK10">
         <v>32690000.0</v>
       </c>
-      <c r="AK10">
+      <c r="AL10">
         <v>11280000.0</v>
       </c>
-      <c r="AL10">
+      <c r="AM10">
         <v>51841000.0</v>
       </c>
-      <c r="AM10">
+      <c r="AN10">
         <v>70112000.0</v>
       </c>
-      <c r="AN10">
+      <c r="AO10">
         <v>60320000.0</v>
       </c>
-      <c r="AO10">
+      <c r="AP10">
         <v>18905000.0</v>
       </c>
-      <c r="AP10">
+      <c r="AQ10">
         <v>12527000.0</v>
       </c>
-      <c r="AQ10">
+      <c r="AR10">
         <v>12516000.0</v>
       </c>
-      <c r="AR10">
+      <c r="AS10">
         <v>12908000.0</v>
       </c>
-      <c r="AS10">
+      <c r="AT10">
         <v>8417000.0</v>
       </c>
-      <c r="AT10">
+      <c r="AU10">
         <v>27670000.0</v>
       </c>
-      <c r="AU10">
+      <c r="AV10">
         <v>11682000.0</v>
       </c>
-      <c r="AV10">
+      <c r="AW10">
         <v>11563000.0</v>
       </c>
-      <c r="AW10">
+      <c r="AX10">
         <v>14736000.0</v>
       </c>
-      <c r="AX10">
+      <c r="AY10">
         <v>14847000.0</v>
       </c>
-      <c r="AY10">
+      <c r="AZ10">
         <v>6084000.0</v>
       </c>
-      <c r="AZ10">
+      <c r="BA10">
         <v>17084000.0</v>
       </c>
-      <c r="BA10">
+      <c r="BB10">
         <v>6197000.0</v>
       </c>
-      <c r="BB10">
+      <c r="BC10">
         <v>43690000.0</v>
       </c>
-      <c r="BC10">
+      <c r="BD10">
         <v>6527000.0</v>
       </c>
-      <c r="BD10">
+      <c r="BE10">
         <v>101368000.0</v>
       </c>
-      <c r="BE10">
+      <c r="BF10">
         <v>2678000.0</v>
       </c>
-      <c r="BF10">
+      <c r="BG10">
         <v>635000.0</v>
       </c>
-      <c r="BG10">
+      <c r="BH10">
         <v>7698000.0</v>
       </c>
-      <c r="BH10">
+      <c r="BI10">
         <v>9205000.0</v>
       </c>
-      <c r="BI10">
+      <c r="BJ10">
         <v>6354000.0</v>
       </c>
-      <c r="BJ10">
+      <c r="BK10">
         <v>211611000.0</v>
       </c>
-      <c r="BK10">
+      <c r="BL10">
         <v>27704000.0</v>
       </c>
-      <c r="BL10">
+      <c r="BM10">
         <v>218948000.0</v>
       </c>
-      <c r="BM10">
+      <c r="BN10">
         <v>487585000.0</v>
       </c>
-      <c r="BN10">
+      <c r="BO10">
         <v>508126000.0</v>
       </c>
-      <c r="BO10">
+      <c r="BP10">
         <v>3913000.0</v>
       </c>
-      <c r="BP10">
+      <c r="BQ10">
         <v>5116000.0</v>
       </c>
-      <c r="BQ10">
+      <c r="BR10">
         <v>6607000.0</v>
       </c>
-      <c r="BR10">
+      <c r="BS10">
         <v>2196000.0</v>
       </c>
-      <c r="BS10">
+      <c r="BT10">
         <v>411157000.0</v>
       </c>
-      <c r="BT10">
+      <c r="BU10">
         <v>904127000.0</v>
       </c>
-      <c r="BU10">
+      <c r="BV10">
         <v>414982000.0</v>
       </c>
-      <c r="BV10">
+      <c r="BW10">
         <v>835792000.0</v>
       </c>
-      <c r="BW10">
+      <c r="BX10">
         <v>700176000.0</v>
       </c>
-      <c r="BX10">
+      <c r="BY10">
         <v>779406000.0</v>
       </c>
-      <c r="BY10">
+      <c r="BZ10">
         <v>1097952000.0</v>
       </c>
-      <c r="BZ10">
+      <c r="CA10">
         <v>347913000.0</v>
       </c>
-      <c r="CA10">
+      <c r="CB10">
         <v>651983000.0</v>
       </c>
-      <c r="CB10">
+      <c r="CC10">
         <v>715640000.0</v>
       </c>
-      <c r="CC10">
+      <c r="CD10">
         <v>904959000.0</v>
       </c>
-      <c r="CD10">
+      <c r="CE10">
         <v>454195000.0</v>
       </c>
-      <c r="CE10">
+      <c r="CF10">
         <v>502943000.0</v>
       </c>
-      <c r="CF10">
+      <c r="CG10">
         <v>743113000.0</v>
       </c>
-      <c r="CG10">
+      <c r="CH10">
         <v>878264000.0</v>
       </c>
-      <c r="CH10">
+      <c r="CI10">
         <v>814569000.0</v>
       </c>
-      <c r="CI10">
+      <c r="CJ10">
         <v>1142264000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>649132000.0</v>
       </c>
       <c r="CK10">
         <v>649132000.0</v>
       </c>
+      <c r="CL10">
+        <v>649132000.0</v>
+      </c>
     </row>
-    <row r="11" spans="1:89">
+    <row r="11" spans="1:90">
       <c r="A11" t="s">
         <v>32</v>
       </c>
       <c r="B11"/>
       <c r="C11"/>
       <c r="D11"/>
       <c r="E11"/>
       <c r="F11"/>
       <c r="G11"/>
       <c r="H11"/>
       <c r="I11"/>
       <c r="J11"/>
       <c r="K11"/>
       <c r="L11"/>
       <c r="M11"/>
       <c r="N11"/>
       <c r="O11"/>
       <c r="P11"/>
       <c r="Q11"/>
       <c r="R11"/>
       <c r="S11"/>
       <c r="T11"/>
       <c r="U11"/>
       <c r="V11"/>
       <c r="W11"/>
@@ -5531,879 +5566,889 @@
       <c r="BM11"/>
       <c r="BN11"/>
       <c r="BO11"/>
       <c r="BP11"/>
       <c r="BQ11"/>
       <c r="BR11"/>
       <c r="BS11"/>
       <c r="BT11"/>
       <c r="BU11"/>
       <c r="BV11"/>
       <c r="BW11"/>
       <c r="BX11"/>
       <c r="BY11"/>
       <c r="BZ11"/>
       <c r="CA11"/>
       <c r="CB11"/>
       <c r="CC11"/>
       <c r="CD11"/>
       <c r="CE11"/>
       <c r="CF11"/>
       <c r="CG11"/>
       <c r="CH11"/>
       <c r="CI11"/>
       <c r="CJ11"/>
       <c r="CK11"/>
+      <c r="CL11"/>
     </row>
-    <row r="12" spans="1:89">
+    <row r="12" spans="1:90">
       <c r="A12" t="s">
         <v>33</v>
       </c>
       <c r="B12">
+        <v>42626000.0</v>
+      </c>
+      <c r="C12">
         <v>99448000.0</v>
       </c>
-      <c r="C12">
+      <c r="D12">
         <v>62502000.0</v>
       </c>
-      <c r="D12">
+      <c r="E12">
         <v>71896000.0</v>
       </c>
-      <c r="E12">
+      <c r="F12">
         <v>85033000.0</v>
       </c>
-      <c r="F12">
+      <c r="G12">
         <v>75786000.0</v>
       </c>
-      <c r="G12">
+      <c r="H12">
         <v>84806000.0</v>
       </c>
-      <c r="H12">
+      <c r="I12">
         <v>67037000.0</v>
       </c>
-      <c r="I12">
+      <c r="J12">
         <v>49612000.0</v>
       </c>
-      <c r="J12">
+      <c r="K12">
         <v>122128000.0</v>
       </c>
-      <c r="K12">
+      <c r="L12">
         <v>43150000.0</v>
       </c>
-      <c r="L12">
+      <c r="M12">
         <v>50197000.0</v>
       </c>
-      <c r="M12">
+      <c r="N12">
         <v>70064000.0</v>
       </c>
-      <c r="N12">
+      <c r="O12">
         <v>87091000.0</v>
       </c>
-      <c r="O12">
+      <c r="P12">
         <v>2048110000.0</v>
       </c>
-      <c r="P12">
+      <c r="Q12">
         <v>35462000.0</v>
       </c>
-      <c r="Q12">
+      <c r="R12">
         <v>30598000.0</v>
       </c>
-      <c r="R12">
+      <c r="S12">
         <v>34467000.0</v>
       </c>
-      <c r="S12">
+      <c r="T12">
         <v>27518000.0</v>
       </c>
-      <c r="T12">
+      <c r="U12">
         <v>47317000.0</v>
       </c>
-      <c r="U12">
+      <c r="V12">
         <v>54624000.0</v>
       </c>
-      <c r="V12">
+      <c r="W12">
         <v>54174000.0</v>
       </c>
-      <c r="W12">
+      <c r="X12">
         <v>31334000.0</v>
       </c>
-      <c r="X12">
+      <c r="Y12">
         <v>44394000.0</v>
       </c>
-      <c r="Y12">
+      <c r="Z12">
         <v>43676000.0</v>
       </c>
-      <c r="Z12">
+      <c r="AA12">
         <v>42226000.0</v>
       </c>
-      <c r="AA12">
+      <c r="AB12">
         <v>36438000.0</v>
       </c>
-      <c r="AB12">
+      <c r="AC12">
         <v>30570000.0</v>
       </c>
-      <c r="AC12">
+      <c r="AD12">
         <v>41189000.0</v>
       </c>
-      <c r="AD12">
+      <c r="AE12">
         <v>29937000.0</v>
       </c>
-      <c r="AE12">
+      <c r="AF12">
         <v>19258000.0</v>
       </c>
-      <c r="AF12">
+      <c r="AG12">
         <v>12667000.0</v>
       </c>
-      <c r="AG12">
+      <c r="AH12">
         <v>15333000.0</v>
       </c>
-      <c r="AH12">
+      <c r="AI12">
         <v>14098000.0</v>
       </c>
-      <c r="AI12">
+      <c r="AJ12">
         <v>33145000.0</v>
       </c>
-      <c r="AJ12">
+      <c r="AK12">
         <v>32690000.0</v>
       </c>
-      <c r="AK12">
+      <c r="AL12">
         <v>11280000.0</v>
       </c>
-      <c r="AL12">
+      <c r="AM12">
         <v>51841000.0</v>
       </c>
-      <c r="AM12">
+      <c r="AN12">
         <v>70112000.0</v>
       </c>
-      <c r="AN12">
+      <c r="AO12">
         <v>60320000.0</v>
       </c>
-      <c r="AO12">
+      <c r="AP12">
         <v>18905000.0</v>
       </c>
-      <c r="AP12">
+      <c r="AQ12">
         <v>12527000.0</v>
       </c>
-      <c r="AQ12">
+      <c r="AR12">
         <v>12516000.0</v>
       </c>
-      <c r="AR12">
+      <c r="AS12">
         <v>12908000.0</v>
       </c>
-      <c r="AS12">
+      <c r="AT12">
         <v>8417000.0</v>
       </c>
-      <c r="AT12">
+      <c r="AU12">
         <v>27670000.0</v>
       </c>
-      <c r="AU12">
+      <c r="AV12">
         <v>11682000.0</v>
       </c>
-      <c r="AV12">
+      <c r="AW12">
         <v>11563000.0</v>
       </c>
-      <c r="AW12">
+      <c r="AX12">
         <v>14736000.0</v>
       </c>
-      <c r="AX12">
+      <c r="AY12">
         <v>14847000.0</v>
       </c>
-      <c r="AY12">
+      <c r="AZ12">
         <v>6084000.0</v>
       </c>
-      <c r="AZ12">
+      <c r="BA12">
         <v>17084000.0</v>
       </c>
-      <c r="BA12">
+      <c r="BB12">
         <v>6197000.0</v>
       </c>
-      <c r="BB12">
+      <c r="BC12">
         <v>43690000.0</v>
       </c>
-      <c r="BC12">
+      <c r="BD12">
         <v>6527000.0</v>
       </c>
-      <c r="BD12">
+      <c r="BE12">
         <v>101368000.0</v>
       </c>
-      <c r="BE12">
+      <c r="BF12">
         <v>1665000.0</v>
       </c>
-      <c r="BF12">
+      <c r="BG12">
         <v>635000.0</v>
       </c>
-      <c r="BG12">
+      <c r="BH12">
         <v>7698000.0</v>
       </c>
-      <c r="BH12">
+      <c r="BI12">
         <v>9205000.0</v>
       </c>
-      <c r="BI12">
+      <c r="BJ12">
         <v>6354000.0</v>
       </c>
-      <c r="BJ12">
+      <c r="BK12">
         <v>211611000.0</v>
       </c>
-      <c r="BK12">
+      <c r="BL12">
         <v>27704000.0</v>
       </c>
-      <c r="BL12">
+      <c r="BM12">
         <v>218948000.0</v>
       </c>
-      <c r="BM12">
+      <c r="BN12">
         <v>487585000.0</v>
       </c>
-      <c r="BN12">
+      <c r="BO12">
         <v>508126000.0</v>
       </c>
-      <c r="BO12">
+      <c r="BP12">
         <v>3913000.0</v>
       </c>
-      <c r="BP12">
+      <c r="BQ12">
         <v>5116000.0</v>
       </c>
-      <c r="BQ12">
+      <c r="BR12">
         <v>6607000.0</v>
       </c>
-      <c r="BR12">
+      <c r="BS12">
         <v>2196000.0</v>
       </c>
-      <c r="BS12">
+      <c r="BT12">
         <v>411157000.0</v>
       </c>
-      <c r="BT12">
+      <c r="BU12">
         <v>904127000.0</v>
       </c>
-      <c r="BU12">
+      <c r="BV12">
         <v>414982000.0</v>
       </c>
-      <c r="BV12">
+      <c r="BW12">
         <v>4131668000.0</v>
       </c>
-      <c r="BW12">
+      <c r="BX12">
         <v>3871041000.0</v>
       </c>
-      <c r="BX12">
+      <c r="BY12">
         <v>3668290000.0</v>
       </c>
-      <c r="BY12">
+      <c r="BZ12">
         <v>3446933000.0</v>
       </c>
-      <c r="BZ12">
+      <c r="CA12">
         <v>2597430000.0</v>
       </c>
-      <c r="CA12">
+      <c r="CB12">
         <v>2691148000.0</v>
       </c>
-      <c r="CB12">
+      <c r="CC12">
         <v>2507090000.0</v>
       </c>
-      <c r="CC12">
+      <c r="CD12">
         <v>2461657000.0</v>
       </c>
-      <c r="CD12">
+      <c r="CE12">
         <v>1804424000.0</v>
       </c>
-      <c r="CE12">
+      <c r="CF12">
         <v>1676678000.0</v>
       </c>
-      <c r="CF12">
+      <c r="CG12">
         <v>1706989000.0</v>
       </c>
-      <c r="CG12">
+      <c r="CH12">
         <v>1716746000.0</v>
       </c>
-      <c r="CH12">
+      <c r="CI12">
         <v>1540512000.0</v>
       </c>
-      <c r="CI12">
+      <c r="CJ12">
         <v>1551357000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>894553000.0</v>
       </c>
       <c r="CK12">
         <v>894553000.0</v>
       </c>
+      <c r="CL12">
+        <v>894553000.0</v>
+      </c>
     </row>
-    <row r="13" spans="1:89">
+    <row r="13" spans="1:90">
       <c r="A13" t="s">
         <v>34</v>
       </c>
       <c r="B13">
+        <v>85000.0</v>
+      </c>
+      <c r="C13">
         <v>92000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>93000.0</v>
       </c>
       <c r="D13">
         <v>93000.0</v>
       </c>
       <c r="E13">
-        <v>94000.0</v>
+        <v>93000.0</v>
       </c>
       <c r="F13">
         <v>94000.0</v>
       </c>
       <c r="G13">
         <v>94000.0</v>
       </c>
       <c r="H13">
-        <v>65000.0</v>
+        <v>94000.0</v>
       </c>
       <c r="I13">
         <v>65000.0</v>
       </c>
       <c r="J13">
         <v>65000.0</v>
       </c>
       <c r="K13">
         <v>65000.0</v>
       </c>
       <c r="L13">
         <v>65000.0</v>
       </c>
       <c r="M13">
         <v>65000.0</v>
       </c>
       <c r="N13">
         <v>65000.0</v>
       </c>
       <c r="O13">
-        <v>62000.0</v>
+        <v>65000.0</v>
       </c>
       <c r="P13">
         <v>62000.0</v>
       </c>
       <c r="Q13">
         <v>62000.0</v>
       </c>
       <c r="R13">
+        <v>62000.0</v>
+      </c>
+      <c r="S13">
         <v>63000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>65000.0</v>
       </c>
       <c r="T13">
         <v>65000.0</v>
       </c>
       <c r="U13">
         <v>65000.0</v>
       </c>
       <c r="V13">
         <v>65000.0</v>
       </c>
       <c r="W13">
         <v>65000.0</v>
       </c>
       <c r="X13">
         <v>65000.0</v>
       </c>
       <c r="Y13">
         <v>65000.0</v>
       </c>
       <c r="Z13">
+        <v>65000.0</v>
+      </c>
+      <c r="AA13">
         <v>66000.0</v>
       </c>
-      <c r="AA13">
+      <c r="AB13">
         <v>67000.0</v>
       </c>
-      <c r="AB13">
+      <c r="AC13">
         <v>68000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>69000.0</v>
       </c>
       <c r="AD13">
         <v>69000.0</v>
       </c>
       <c r="AE13">
+        <v>69000.0</v>
+      </c>
+      <c r="AF13">
         <v>212000.0</v>
       </c>
-      <c r="AF13">
+      <c r="AG13">
         <v>215000.0</v>
       </c>
-      <c r="AG13">
+      <c r="AH13">
         <v>216000.0</v>
       </c>
-      <c r="AH13">
+      <c r="AI13">
         <v>218000.0</v>
       </c>
-      <c r="AI13">
+      <c r="AJ13">
         <v>219000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>220000.0</v>
       </c>
       <c r="AK13">
         <v>220000.0</v>
       </c>
       <c r="AL13">
         <v>220000.0</v>
       </c>
       <c r="AM13">
+        <v>220000.0</v>
+      </c>
+      <c r="AN13">
         <v>222000.0</v>
       </c>
-      <c r="AN13">
+      <c r="AO13">
         <v>225000.0</v>
       </c>
-      <c r="AO13">
+      <c r="AP13">
         <v>226000.0</v>
       </c>
-      <c r="AP13">
+      <c r="AQ13">
         <v>228000.0</v>
       </c>
-      <c r="AQ13">
+      <c r="AR13">
         <v>233000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>237000.0</v>
       </c>
       <c r="AS13">
         <v>237000.0</v>
       </c>
       <c r="AT13">
         <v>237000.0</v>
       </c>
       <c r="AU13">
         <v>237000.0</v>
       </c>
       <c r="AV13">
         <v>237000.0</v>
       </c>
       <c r="AW13">
         <v>237000.0</v>
       </c>
       <c r="AX13">
-        <v>225000.0</v>
+        <v>237000.0</v>
       </c>
       <c r="AY13">
         <v>225000.0</v>
       </c>
       <c r="AZ13">
         <v>225000.0</v>
       </c>
       <c r="BA13">
-        <v>203000.0</v>
+        <v>225000.0</v>
       </c>
       <c r="BB13">
         <v>203000.0</v>
       </c>
       <c r="BC13">
         <v>203000.0</v>
       </c>
       <c r="BD13">
         <v>203000.0</v>
       </c>
       <c r="BE13">
-        <v>197000.0</v>
+        <v>203000.0</v>
       </c>
       <c r="BF13">
         <v>197000.0</v>
       </c>
       <c r="BG13">
-        <v>196000.0</v>
+        <v>197000.0</v>
       </c>
       <c r="BH13">
         <v>196000.0</v>
       </c>
       <c r="BI13">
         <v>196000.0</v>
       </c>
       <c r="BJ13">
+        <v>196000.0</v>
+      </c>
+      <c r="BK13">
         <v>195000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>194000.0</v>
       </c>
       <c r="BL13">
         <v>194000.0</v>
       </c>
       <c r="BM13">
-        <v>176000.0</v>
+        <v>194000.0</v>
       </c>
       <c r="BN13">
         <v>176000.0</v>
       </c>
       <c r="BO13">
+        <v>176000.0</v>
+      </c>
+      <c r="BP13">
         <v>164000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>142000.0</v>
       </c>
       <c r="BQ13">
         <v>142000.0</v>
       </c>
       <c r="BR13">
         <v>142000.0</v>
       </c>
       <c r="BS13">
         <v>142000.0</v>
       </c>
       <c r="BT13">
         <v>142000.0</v>
       </c>
       <c r="BU13">
+        <v>142000.0</v>
+      </c>
+      <c r="BV13">
         <v>120000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>119000.0</v>
       </c>
       <c r="BW13">
         <v>119000.0</v>
       </c>
       <c r="BX13">
-        <v>104000.0</v>
+        <v>119000.0</v>
       </c>
       <c r="BY13">
         <v>104000.0</v>
       </c>
       <c r="BZ13">
-        <v>82000.0</v>
+        <v>104000.0</v>
       </c>
       <c r="CA13">
         <v>82000.0</v>
       </c>
       <c r="CB13">
         <v>82000.0</v>
       </c>
       <c r="CC13">
+        <v>82000.0</v>
+      </c>
+      <c r="CD13">
         <v>81000.0</v>
       </c>
-      <c r="CD13">
+      <c r="CE13">
         <v>64000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>63000.0</v>
       </c>
       <c r="CF13">
         <v>63000.0</v>
       </c>
       <c r="CG13">
         <v>63000.0</v>
       </c>
       <c r="CH13">
-        <v>62000.0</v>
+        <v>63000.0</v>
       </c>
       <c r="CI13">
         <v>62000.0</v>
       </c>
       <c r="CJ13">
         <v>62000.0</v>
       </c>
       <c r="CK13">
         <v>62000.0</v>
       </c>
+      <c r="CL13">
+        <v>62000.0</v>
+      </c>
     </row>
-    <row r="14" spans="1:89">
+    <row r="14" spans="1:90">
       <c r="A14" t="s">
         <v>35</v>
       </c>
       <c r="B14">
+        <v>89570000.0</v>
+      </c>
+      <c r="C14">
         <v>92211869.0</v>
       </c>
-      <c r="C14">
+      <c r="D14">
         <v>93303622.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>93677000.0</v>
       </c>
       <c r="E14">
         <v>93677000.0</v>
       </c>
       <c r="F14">
+        <v>93677000.0</v>
+      </c>
+      <c r="G14">
         <v>85817500.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>65253275.0</v>
       </c>
       <c r="H14">
         <v>65253275.0</v>
       </c>
       <c r="I14">
         <v>65253275.0</v>
       </c>
       <c r="J14">
+        <v>65253275.0</v>
+      </c>
+      <c r="K14">
         <v>65291813.0</v>
       </c>
-      <c r="K14">
+      <c r="L14">
         <v>65253275.0</v>
       </c>
-      <c r="L14">
+      <c r="M14">
         <v>65366516.0</v>
       </c>
-      <c r="M14">
+      <c r="N14">
         <v>65451359.0</v>
       </c>
-      <c r="N14">
+      <c r="O14">
         <v>64350000.0</v>
       </c>
-      <c r="O14">
+      <c r="P14">
         <v>64737122.0</v>
       </c>
-      <c r="P14">
+      <c r="Q14">
         <v>63558246.0</v>
       </c>
-      <c r="Q14">
+      <c r="R14">
         <v>60542857.0</v>
       </c>
-      <c r="R14">
+      <c r="S14">
         <v>63707845.0</v>
       </c>
-      <c r="S14">
+      <c r="T14">
         <v>65031131.0</v>
       </c>
-      <c r="T14">
+      <c r="U14">
         <v>65200856.0</v>
       </c>
-      <c r="U14">
+      <c r="V14">
         <v>65247692.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>65259176.0</v>
       </c>
       <c r="W14">
         <v>65259176.0</v>
       </c>
       <c r="X14">
         <v>65259176.0</v>
       </c>
       <c r="Y14">
+        <v>65259176.0</v>
+      </c>
+      <c r="Z14">
         <v>66327477.0</v>
       </c>
-      <c r="Z14">
+      <c r="AA14">
         <v>66613469.0</v>
       </c>
-      <c r="AA14">
+      <c r="AB14">
         <v>67446575.0</v>
       </c>
-      <c r="AB14">
+      <c r="AC14">
         <v>68588541.0</v>
       </c>
-      <c r="AC14">
+      <c r="AD14">
         <v>69226087.0</v>
       </c>
-      <c r="AD14">
+      <c r="AE14">
         <v>70105587.0</v>
       </c>
-      <c r="AE14">
+      <c r="AF14">
         <v>71366492.0</v>
       </c>
-      <c r="AF14">
+      <c r="AG14">
         <v>71971572.0</v>
       </c>
-      <c r="AG14">
+      <c r="AH14">
         <v>68756598.0</v>
       </c>
-      <c r="AH14">
+      <c r="AI14">
         <v>72850060.0</v>
       </c>
-      <c r="AI14">
+      <c r="AJ14">
         <v>73173194.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>73231478.0</v>
       </c>
       <c r="AK14">
         <v>73231478.0</v>
       </c>
       <c r="AL14">
+        <v>73231478.0</v>
+      </c>
+      <c r="AM14">
         <v>73389496.0</v>
       </c>
-      <c r="AM14">
+      <c r="AN14">
         <v>74611706.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>75313514.0</v>
       </c>
       <c r="AO14">
         <v>75313514.0</v>
       </c>
       <c r="AP14">
+        <v>75313514.0</v>
+      </c>
+      <c r="AQ14">
         <v>77179047.0</v>
       </c>
-      <c r="AQ14">
+      <c r="AR14">
         <v>78624256.0</v>
       </c>
-      <c r="AR14">
+      <c r="AS14">
         <v>78913704.0</v>
       </c>
-      <c r="AS14">
+      <c r="AT14">
         <v>83763066.0</v>
       </c>
-      <c r="AT14">
+      <c r="AU14">
         <v>78913704.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>83763066.0</v>
       </c>
       <c r="AV14">
         <v>83763066.0</v>
       </c>
       <c r="AW14">
         <v>83763066.0</v>
       </c>
       <c r="AX14">
-        <v>79763070.0</v>
+        <v>83763066.0</v>
       </c>
       <c r="AY14">
         <v>79763070.0</v>
       </c>
       <c r="AZ14">
-        <v>75841279.0</v>
+        <v>79763070.0</v>
       </c>
       <c r="BA14">
         <v>75841279.0</v>
       </c>
       <c r="BB14">
-        <v>72479744.0</v>
+        <v>75841279.0</v>
       </c>
       <c r="BC14">
         <v>72479744.0</v>
       </c>
       <c r="BD14">
-        <v>72458323.0</v>
+        <v>72479744.0</v>
       </c>
       <c r="BE14">
         <v>72458323.0</v>
       </c>
       <c r="BF14">
+        <v>72458323.0</v>
+      </c>
+      <c r="BG14">
         <v>70523356.0</v>
       </c>
-      <c r="BG14">
+      <c r="BH14">
         <v>70304877.0</v>
       </c>
-      <c r="BH14">
+      <c r="BI14">
         <v>70149450.0</v>
       </c>
-      <c r="BI14">
+      <c r="BJ14">
         <v>65304601.0</v>
       </c>
-      <c r="BJ14">
+      <c r="BK14">
         <v>65014829.0</v>
       </c>
-      <c r="BK14">
+      <c r="BL14">
         <v>64820044.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>62591440.0</v>
       </c>
       <c r="BM14">
         <v>62591440.0</v>
       </c>
       <c r="BN14">
+        <v>62591440.0</v>
+      </c>
+      <c r="BO14">
         <v>55447790.0</v>
       </c>
-      <c r="BO14">
+      <c r="BP14">
         <v>50965737.0</v>
       </c>
-      <c r="BP14">
+      <c r="BQ14">
         <v>47407064.0</v>
       </c>
-      <c r="BQ14">
+      <c r="BR14">
         <v>47725941.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>47407064.0</v>
       </c>
       <c r="BS14">
         <v>47407064.0</v>
       </c>
       <c r="BT14">
-        <v>43726710.0</v>
+        <v>47407064.0</v>
       </c>
       <c r="BU14">
         <v>43726710.0</v>
       </c>
       <c r="BV14">
+        <v>43726710.0</v>
+      </c>
+      <c r="BW14">
         <v>39766609.0</v>
       </c>
-      <c r="BW14">
+      <c r="BX14">
         <v>35344066.0</v>
       </c>
-      <c r="BX14">
+      <c r="BY14">
         <v>34506867.0</v>
       </c>
-      <c r="BY14">
+      <c r="BZ14">
         <v>34442214.0</v>
       </c>
-      <c r="BZ14">
+      <c r="CA14">
         <v>27525093.0</v>
       </c>
-      <c r="CA14">
+      <c r="CB14">
         <v>27088640.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>26953003.0</v>
       </c>
       <c r="CC14">
         <v>26953003.0</v>
       </c>
       <c r="CD14">
+        <v>26953003.0</v>
+      </c>
+      <c r="CE14">
         <v>21098092.0</v>
       </c>
-      <c r="CE14">
+      <c r="CF14">
         <v>21094537.0</v>
       </c>
-      <c r="CF14">
+      <c r="CG14">
         <v>20545434.0</v>
       </c>
-      <c r="CG14">
+      <c r="CH14">
         <v>20829472.0</v>
       </c>
-      <c r="CH14">
+      <c r="CI14">
         <v>20464207.0</v>
       </c>
-      <c r="CI14">
+      <c r="CJ14">
         <v>20738331.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>20547598.0</v>
       </c>
       <c r="CK14">
         <v>20547598.0</v>
       </c>
+      <c r="CL14">
+        <v>20547598.0</v>
+      </c>
     </row>
-    <row r="15" spans="1:89">
+    <row r="15" spans="1:90">
       <c r="A15" t="s">
         <v>36</v>
       </c>
       <c r="B15"/>
       <c r="C15"/>
       <c r="D15"/>
       <c r="E15"/>
       <c r="F15"/>
       <c r="G15"/>
       <c r="H15"/>
       <c r="I15"/>
       <c r="J15"/>
       <c r="K15"/>
       <c r="L15"/>
       <c r="M15"/>
       <c r="N15"/>
-      <c r="O15">
+      <c r="O15"/>
+      <c r="P15">
         <v>62000.0</v>
       </c>
-      <c r="P15"/>
       <c r="Q15"/>
       <c r="R15"/>
       <c r="S15"/>
       <c r="T15"/>
       <c r="U15"/>
       <c r="V15"/>
       <c r="W15"/>
       <c r="X15"/>
       <c r="Y15"/>
       <c r="Z15"/>
       <c r="AA15"/>
       <c r="AB15"/>
       <c r="AC15"/>
       <c r="AD15"/>
       <c r="AE15"/>
       <c r="AF15"/>
       <c r="AG15"/>
       <c r="AH15"/>
       <c r="AI15"/>
       <c r="AJ15"/>
       <c r="AK15"/>
       <c r="AL15"/>
       <c r="AM15"/>
       <c r="AN15"/>
       <c r="AO15"/>
@@ -6433,52 +6478,53 @@
       <c r="BM15"/>
       <c r="BN15"/>
       <c r="BO15"/>
       <c r="BP15"/>
       <c r="BQ15"/>
       <c r="BR15"/>
       <c r="BS15"/>
       <c r="BT15"/>
       <c r="BU15"/>
       <c r="BV15"/>
       <c r="BW15"/>
       <c r="BX15"/>
       <c r="BY15"/>
       <c r="BZ15"/>
       <c r="CA15"/>
       <c r="CB15"/>
       <c r="CC15"/>
       <c r="CD15"/>
       <c r="CE15"/>
       <c r="CF15"/>
       <c r="CG15"/>
       <c r="CH15"/>
       <c r="CI15"/>
       <c r="CJ15"/>
       <c r="CK15"/>
+      <c r="CL15"/>
     </row>
-    <row r="16" spans="1:89">
+    <row r="16" spans="1:90">
       <c r="A16" t="s">
         <v>37</v>
       </c>
       <c r="B16"/>
       <c r="C16"/>
       <c r="D16"/>
       <c r="E16"/>
       <c r="F16"/>
       <c r="G16"/>
       <c r="H16"/>
       <c r="I16"/>
       <c r="J16"/>
       <c r="K16"/>
       <c r="L16"/>
       <c r="M16"/>
       <c r="N16"/>
       <c r="O16"/>
       <c r="P16"/>
       <c r="Q16"/>
       <c r="R16"/>
       <c r="S16"/>
       <c r="T16"/>
       <c r="U16"/>
       <c r="V16"/>
       <c r="W16"/>
@@ -6526,52 +6572,53 @@
       <c r="BM16"/>
       <c r="BN16"/>
       <c r="BO16"/>
       <c r="BP16"/>
       <c r="BQ16"/>
       <c r="BR16"/>
       <c r="BS16"/>
       <c r="BT16"/>
       <c r="BU16"/>
       <c r="BV16"/>
       <c r="BW16"/>
       <c r="BX16"/>
       <c r="BY16"/>
       <c r="BZ16"/>
       <c r="CA16"/>
       <c r="CB16"/>
       <c r="CC16"/>
       <c r="CD16"/>
       <c r="CE16"/>
       <c r="CF16"/>
       <c r="CG16"/>
       <c r="CH16"/>
       <c r="CI16"/>
       <c r="CJ16"/>
       <c r="CK16"/>
+      <c r="CL16"/>
     </row>
-    <row r="17" spans="1:89">
+    <row r="17" spans="1:90">
       <c r="A17" t="s">
         <v>38</v>
       </c>
       <c r="B17"/>
       <c r="C17"/>
       <c r="D17"/>
       <c r="E17"/>
       <c r="F17"/>
       <c r="G17"/>
       <c r="H17"/>
       <c r="I17"/>
       <c r="J17"/>
       <c r="K17"/>
       <c r="L17"/>
       <c r="M17"/>
       <c r="N17"/>
       <c r="O17"/>
       <c r="P17"/>
       <c r="Q17"/>
       <c r="R17"/>
       <c r="S17"/>
       <c r="T17"/>
       <c r="U17"/>
       <c r="V17"/>
       <c r="W17"/>
@@ -6619,88 +6666,89 @@
       <c r="BM17"/>
       <c r="BN17"/>
       <c r="BO17"/>
       <c r="BP17"/>
       <c r="BQ17"/>
       <c r="BR17"/>
       <c r="BS17"/>
       <c r="BT17"/>
       <c r="BU17"/>
       <c r="BV17"/>
       <c r="BW17"/>
       <c r="BX17"/>
       <c r="BY17"/>
       <c r="BZ17"/>
       <c r="CA17"/>
       <c r="CB17"/>
       <c r="CC17"/>
       <c r="CD17"/>
       <c r="CE17"/>
       <c r="CF17"/>
       <c r="CG17"/>
       <c r="CH17"/>
       <c r="CI17"/>
       <c r="CJ17"/>
       <c r="CK17"/>
+      <c r="CL17"/>
     </row>
-    <row r="18" spans="1:89">
+    <row r="18" spans="1:90">
       <c r="A18" t="s">
         <v>39</v>
       </c>
       <c r="B18"/>
       <c r="C18"/>
       <c r="D18"/>
       <c r="E18"/>
       <c r="F18"/>
       <c r="G18"/>
       <c r="H18"/>
       <c r="I18"/>
       <c r="J18"/>
       <c r="K18"/>
-      <c r="L18">
+      <c r="L18"/>
+      <c r="M18">
         <v>21856000.0</v>
       </c>
-      <c r="M18"/>
-      <c r="N18">
+      <c r="N18"/>
+      <c r="O18">
         <v>13403000.0</v>
       </c>
-      <c r="O18">
+      <c r="P18">
         <v>14604000.0</v>
       </c>
-      <c r="P18">
+      <c r="Q18">
         <v>15811000.0</v>
       </c>
-      <c r="Q18">
+      <c r="R18">
         <v>17005000.0</v>
       </c>
-      <c r="R18">
+      <c r="S18">
         <v>18187000.0</v>
       </c>
-      <c r="S18">
+      <c r="T18">
         <v>19123000.0</v>
       </c>
-      <c r="T18"/>
       <c r="U18"/>
       <c r="V18"/>
       <c r="W18"/>
       <c r="X18"/>
       <c r="Y18"/>
       <c r="Z18"/>
       <c r="AA18"/>
       <c r="AB18"/>
       <c r="AC18"/>
       <c r="AD18"/>
       <c r="AE18"/>
       <c r="AF18"/>
       <c r="AG18"/>
       <c r="AH18"/>
       <c r="AI18"/>
       <c r="AJ18"/>
       <c r="AK18"/>
       <c r="AL18"/>
       <c r="AM18"/>
       <c r="AN18"/>
       <c r="AO18"/>
       <c r="AP18"/>
       <c r="AQ18"/>
       <c r="AR18"/>
       <c r="AS18"/>
@@ -6726,52 +6774,53 @@
       <c r="BM18"/>
       <c r="BN18"/>
       <c r="BO18"/>
       <c r="BP18"/>
       <c r="BQ18"/>
       <c r="BR18"/>
       <c r="BS18"/>
       <c r="BT18"/>
       <c r="BU18"/>
       <c r="BV18"/>
       <c r="BW18"/>
       <c r="BX18"/>
       <c r="BY18"/>
       <c r="BZ18"/>
       <c r="CA18"/>
       <c r="CB18"/>
       <c r="CC18"/>
       <c r="CD18"/>
       <c r="CE18"/>
       <c r="CF18"/>
       <c r="CG18"/>
       <c r="CH18"/>
       <c r="CI18"/>
       <c r="CJ18"/>
       <c r="CK18"/>
+      <c r="CL18"/>
     </row>
-    <row r="19" spans="1:89">
+    <row r="19" spans="1:90">
       <c r="A19" t="s">
         <v>40</v>
       </c>
       <c r="B19"/>
       <c r="C19"/>
       <c r="D19"/>
       <c r="E19"/>
       <c r="F19"/>
       <c r="G19"/>
       <c r="H19"/>
       <c r="I19"/>
       <c r="J19"/>
       <c r="K19"/>
       <c r="L19"/>
       <c r="M19"/>
       <c r="N19"/>
       <c r="O19"/>
       <c r="P19"/>
       <c r="Q19"/>
       <c r="R19"/>
       <c r="S19"/>
       <c r="T19"/>
       <c r="U19"/>
       <c r="V19"/>
       <c r="W19"/>
@@ -6819,52 +6868,53 @@
       <c r="BM19"/>
       <c r="BN19"/>
       <c r="BO19"/>
       <c r="BP19"/>
       <c r="BQ19"/>
       <c r="BR19"/>
       <c r="BS19"/>
       <c r="BT19"/>
       <c r="BU19"/>
       <c r="BV19"/>
       <c r="BW19"/>
       <c r="BX19"/>
       <c r="BY19"/>
       <c r="BZ19"/>
       <c r="CA19"/>
       <c r="CB19"/>
       <c r="CC19"/>
       <c r="CD19"/>
       <c r="CE19"/>
       <c r="CF19"/>
       <c r="CG19"/>
       <c r="CH19"/>
       <c r="CI19"/>
       <c r="CJ19"/>
       <c r="CK19"/>
+      <c r="CL19"/>
     </row>
-    <row r="20" spans="1:89">
+    <row r="20" spans="1:90">
       <c r="A20" t="s">
         <v>41</v>
       </c>
       <c r="B20"/>
       <c r="C20"/>
       <c r="D20"/>
       <c r="E20"/>
       <c r="F20"/>
       <c r="G20"/>
       <c r="H20"/>
       <c r="I20"/>
       <c r="J20"/>
       <c r="K20"/>
       <c r="L20"/>
       <c r="M20"/>
       <c r="N20"/>
       <c r="O20"/>
       <c r="P20"/>
       <c r="Q20"/>
       <c r="R20"/>
       <c r="S20"/>
       <c r="T20"/>
       <c r="U20"/>
       <c r="V20"/>
       <c r="W20"/>
@@ -6912,52 +6962,53 @@
       <c r="BM20"/>
       <c r="BN20"/>
       <c r="BO20"/>
       <c r="BP20"/>
       <c r="BQ20"/>
       <c r="BR20"/>
       <c r="BS20"/>
       <c r="BT20"/>
       <c r="BU20"/>
       <c r="BV20"/>
       <c r="BW20"/>
       <c r="BX20"/>
       <c r="BY20"/>
       <c r="BZ20"/>
       <c r="CA20"/>
       <c r="CB20"/>
       <c r="CC20"/>
       <c r="CD20"/>
       <c r="CE20"/>
       <c r="CF20"/>
       <c r="CG20"/>
       <c r="CH20"/>
       <c r="CI20"/>
       <c r="CJ20"/>
       <c r="CK20"/>
+      <c r="CL20"/>
     </row>
-    <row r="21" spans="1:89">
+    <row r="21" spans="1:90">
       <c r="A21" t="s">
         <v>42</v>
       </c>
       <c r="B21"/>
       <c r="C21"/>
       <c r="D21"/>
       <c r="E21"/>
       <c r="F21"/>
       <c r="G21"/>
       <c r="H21"/>
       <c r="I21"/>
       <c r="J21"/>
       <c r="K21"/>
       <c r="L21"/>
       <c r="M21"/>
       <c r="N21"/>
       <c r="O21"/>
       <c r="P21"/>
       <c r="Q21"/>
       <c r="R21"/>
       <c r="S21"/>
       <c r="T21"/>
       <c r="U21"/>
       <c r="V21"/>
       <c r="W21"/>
@@ -7005,456 +7056,461 @@
       <c r="BM21"/>
       <c r="BN21"/>
       <c r="BO21"/>
       <c r="BP21"/>
       <c r="BQ21"/>
       <c r="BR21"/>
       <c r="BS21"/>
       <c r="BT21"/>
       <c r="BU21"/>
       <c r="BV21"/>
       <c r="BW21"/>
       <c r="BX21"/>
       <c r="BY21"/>
       <c r="BZ21"/>
       <c r="CA21"/>
       <c r="CB21"/>
       <c r="CC21"/>
       <c r="CD21"/>
       <c r="CE21"/>
       <c r="CF21"/>
       <c r="CG21"/>
       <c r="CH21"/>
       <c r="CI21"/>
       <c r="CJ21"/>
       <c r="CK21"/>
+      <c r="CL21"/>
     </row>
-    <row r="22" spans="1:89">
+    <row r="22" spans="1:90">
       <c r="A22" t="s">
         <v>43</v>
       </c>
       <c r="B22"/>
       <c r="C22"/>
       <c r="D22"/>
       <c r="E22"/>
       <c r="F22"/>
       <c r="G22"/>
       <c r="H22"/>
       <c r="I22"/>
       <c r="J22"/>
-      <c r="K22">
+      <c r="K22"/>
+      <c r="L22">
         <v>63556000.0</v>
       </c>
-      <c r="L22">
+      <c r="M22">
         <v>65372000.0</v>
       </c>
-      <c r="M22">
+      <c r="N22">
         <v>86107000.0</v>
       </c>
-      <c r="N22"/>
       <c r="O22"/>
       <c r="P22"/>
       <c r="Q22"/>
       <c r="R22"/>
       <c r="S22"/>
       <c r="T22"/>
       <c r="U22"/>
       <c r="V22"/>
       <c r="W22"/>
       <c r="X22"/>
       <c r="Y22"/>
       <c r="Z22"/>
       <c r="AA22"/>
       <c r="AB22"/>
       <c r="AC22"/>
       <c r="AD22"/>
       <c r="AE22"/>
       <c r="AF22"/>
       <c r="AG22"/>
       <c r="AH22"/>
       <c r="AI22"/>
       <c r="AJ22"/>
       <c r="AK22"/>
       <c r="AL22"/>
       <c r="AM22"/>
       <c r="AN22"/>
       <c r="AO22"/>
       <c r="AP22"/>
       <c r="AQ22"/>
       <c r="AR22"/>
       <c r="AS22"/>
       <c r="AT22"/>
       <c r="AU22"/>
       <c r="AV22"/>
       <c r="AW22"/>
       <c r="AX22"/>
       <c r="AY22"/>
       <c r="AZ22"/>
       <c r="BA22"/>
       <c r="BB22"/>
-      <c r="BC22">
+      <c r="BC22"/>
+      <c r="BD22">
         <v>25571000.0</v>
       </c>
-      <c r="BD22">
+      <c r="BE22">
         <v>27253000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>17442000.0</v>
       </c>
       <c r="BF22">
         <v>17442000.0</v>
       </c>
-      <c r="BG22"/>
-[...2 lines deleted...]
-      </c>
+      <c r="BG22">
+        <v>17442000.0</v>
+      </c>
+      <c r="BH22"/>
       <c r="BI22">
         <v>23617000.0</v>
       </c>
-      <c r="BJ22"/>
+      <c r="BJ22">
+        <v>23617000.0</v>
+      </c>
       <c r="BK22"/>
       <c r="BL22"/>
       <c r="BM22"/>
       <c r="BN22"/>
       <c r="BO22"/>
       <c r="BP22"/>
       <c r="BQ22"/>
-      <c r="BR22">
-[...1 lines deleted...]
-      </c>
+      <c r="BR22"/>
       <c r="BS22">
         <v>1012000.0</v>
       </c>
-      <c r="BT22"/>
+      <c r="BT22">
+        <v>1012000.0</v>
+      </c>
       <c r="BU22"/>
       <c r="BV22"/>
       <c r="BW22"/>
       <c r="BX22"/>
       <c r="BY22"/>
       <c r="BZ22"/>
       <c r="CA22"/>
       <c r="CB22"/>
       <c r="CC22"/>
       <c r="CD22"/>
       <c r="CE22"/>
       <c r="CF22"/>
       <c r="CG22"/>
       <c r="CH22"/>
       <c r="CI22"/>
       <c r="CJ22"/>
       <c r="CK22"/>
+      <c r="CL22"/>
     </row>
-    <row r="23" spans="1:89">
+    <row r="23" spans="1:90">
       <c r="A23" t="s">
         <v>44</v>
       </c>
       <c r="B23">
-        <v>158047000.0</v>
+        <v>3069872000.0</v>
       </c>
       <c r="C23">
+        <v>3323644000.0</v>
+      </c>
+      <c r="D23">
         <v>3309494000.0</v>
       </c>
-      <c r="D23">
+      <c r="E23">
         <v>3461883000.0</v>
       </c>
-      <c r="E23">
+      <c r="F23">
         <v>3355699000.0</v>
       </c>
-      <c r="F23">
+      <c r="G23">
         <v>3190950000.0</v>
       </c>
-      <c r="G23">
+      <c r="H23">
         <v>3216032000.0</v>
       </c>
-      <c r="H23">
+      <c r="I23">
         <v>2551126000.0</v>
       </c>
-      <c r="I23">
+      <c r="J23">
         <v>2445062000.0</v>
       </c>
-      <c r="J23">
+      <c r="K23">
         <v>2501331000.0</v>
       </c>
-      <c r="K23">
+      <c r="L23">
         <v>2455071000.0</v>
       </c>
-      <c r="L23">
+      <c r="M23">
         <v>2503248000.0</v>
       </c>
-      <c r="M23">
+      <c r="N23">
         <v>2489265000.0</v>
       </c>
-      <c r="N23">
+      <c r="O23">
         <v>2525516000.0</v>
       </c>
-      <c r="O23">
+      <c r="P23">
         <v>2566030000.0</v>
       </c>
-      <c r="P23">
+      <c r="Q23">
         <v>2635081000.0</v>
       </c>
-      <c r="Q23">
+      <c r="R23">
         <v>2600121000.0</v>
       </c>
-      <c r="R23">
+      <c r="S23">
         <v>2666216000.0</v>
       </c>
-      <c r="S23">
+      <c r="T23">
         <v>2690567000.0</v>
       </c>
-      <c r="T23">
+      <c r="U23">
         <v>2585326000.0</v>
       </c>
-      <c r="U23">
+      <c r="V23">
         <v>2544489000.0</v>
       </c>
-      <c r="V23">
+      <c r="W23">
         <v>2578779000.0</v>
       </c>
-      <c r="W23">
+      <c r="X23">
         <v>2653369000.0</v>
       </c>
-      <c r="X23">
+      <c r="Y23">
         <v>2808975000.0</v>
       </c>
-      <c r="Y23">
+      <c r="Z23">
         <v>2871058000.0</v>
       </c>
-      <c r="Z23">
+      <c r="AA23">
         <v>3060024000.0</v>
       </c>
-      <c r="AA23">
+      <c r="AB23">
         <v>2892962000.0</v>
       </c>
-      <c r="AB23">
+      <c r="AC23">
         <v>2700430000.0</v>
       </c>
-      <c r="AC23">
+      <c r="AD23">
         <v>2497797000.0</v>
       </c>
-      <c r="AD23">
+      <c r="AE23">
         <v>2383667000.0</v>
       </c>
-      <c r="AE23">
+      <c r="AF23">
         <v>2386792000.0</v>
       </c>
-      <c r="AF23">
+      <c r="AG23">
         <v>2573371000.0</v>
       </c>
-      <c r="AG23">
+      <c r="AH23">
         <v>2311810000.0</v>
       </c>
-      <c r="AH23">
+      <c r="AI23">
         <v>2415572000.0</v>
       </c>
-      <c r="AI23">
+      <c r="AJ23">
         <v>2449406000.0</v>
       </c>
-      <c r="AJ23">
+      <c r="AK23">
         <v>2493443000.0</v>
       </c>
-      <c r="AK23">
+      <c r="AL23">
         <v>2410120000.0</v>
       </c>
-      <c r="AL23">
+      <c r="AM23">
         <v>2635469000.0</v>
       </c>
-      <c r="AM23">
+      <c r="AN23">
         <v>2654564000.0</v>
       </c>
-      <c r="AN23">
+      <c r="AO23">
         <v>2786597000.0</v>
       </c>
-      <c r="AO23">
+      <c r="AP23">
         <v>3093287000.0</v>
       </c>
-      <c r="AP23">
+      <c r="AQ23">
         <v>3219294000.0</v>
       </c>
-      <c r="AQ23">
+      <c r="AR23">
         <v>3302855000.0</v>
       </c>
-      <c r="AR23">
+      <c r="AS23">
         <v>3453994000.0</v>
       </c>
-      <c r="AS23">
+      <c r="AT23">
         <v>3560891000.0</v>
       </c>
-      <c r="AT23">
+      <c r="AU23">
         <v>3701174000.0</v>
       </c>
-      <c r="AU23">
+      <c r="AV23">
         <v>3833163000.0</v>
       </c>
-      <c r="AV23">
+      <c r="AW23">
         <v>3812349000.0</v>
       </c>
-      <c r="AW23">
+      <c r="AX23">
         <v>3641951000.0</v>
       </c>
-      <c r="AX23">
+      <c r="AY23">
         <v>3379700000.0</v>
       </c>
-      <c r="AY23">
+      <c r="AZ23">
         <v>3139816000.0</v>
       </c>
-      <c r="AZ23">
+      <c r="BA23">
         <v>3153678000.0</v>
       </c>
-      <c r="BA23">
+      <c r="BB23">
         <v>2944312000.0</v>
       </c>
-      <c r="BB23">
+      <c r="BC23">
         <v>2779498000.0</v>
       </c>
-      <c r="BC23">
+      <c r="BD23">
         <v>2785105000.0</v>
       </c>
-      <c r="BD23">
+      <c r="BE23">
         <v>2885693000.0</v>
       </c>
-      <c r="BE23">
+      <c r="BF23">
         <v>2775263000.0</v>
       </c>
-      <c r="BF23">
+      <c r="BG23">
         <v>2942936000.0</v>
       </c>
-      <c r="BG23">
+      <c r="BH23">
         <v>2938047000.0</v>
       </c>
-      <c r="BH23">
+      <c r="BI23">
         <v>3259302000.0</v>
       </c>
-      <c r="BI23">
+      <c r="BJ23">
         <v>3148813000.0</v>
       </c>
-      <c r="BJ23">
+      <c r="BK23">
         <v>3190005000.0</v>
       </c>
-      <c r="BK23">
+      <c r="BL23">
         <v>3054634000.0</v>
       </c>
-      <c r="BL23">
+      <c r="BM23">
         <v>3135023000.0</v>
       </c>
-      <c r="BM23">
+      <c r="BN23">
         <v>3465116000.0</v>
       </c>
-      <c r="BN23">
+      <c r="BO23">
         <v>3430936000.0</v>
       </c>
-      <c r="BO23">
+      <c r="BP23">
         <v>2706358000.0</v>
       </c>
-      <c r="BP23">
+      <c r="BQ23">
         <v>2608086000.0</v>
       </c>
-      <c r="BQ23">
+      <c r="BR23">
         <v>2548639000.0</v>
       </c>
-      <c r="BR23">
+      <c r="BS23">
         <v>2627194000.0</v>
       </c>
-      <c r="BS23">
+      <c r="BT23">
         <v>3693332000.0</v>
       </c>
-      <c r="BT23">
+      <c r="BU23">
         <v>4284600000.0</v>
       </c>
-      <c r="BU23">
+      <c r="BV23">
         <v>3724324000.0</v>
       </c>
-      <c r="BV23">
+      <c r="BW23">
         <v>4192087000.0</v>
       </c>
-      <c r="BW23">
+      <c r="BX23">
         <v>3935122000.0</v>
       </c>
-      <c r="BX23">
+      <c r="BY23">
         <v>3721555000.0</v>
       </c>
-      <c r="BY23">
+      <c r="BZ23">
         <v>3523218000.0</v>
       </c>
-      <c r="BZ23">
+      <c r="CA23">
         <v>2646074000.0</v>
       </c>
-      <c r="CA23">
+      <c r="CB23">
         <v>2732565000.0</v>
       </c>
-      <c r="CB23">
+      <c r="CC23">
         <v>2541182000.0</v>
       </c>
-      <c r="CC23">
+      <c r="CD23">
         <v>2511074000.0</v>
       </c>
-      <c r="CD23">
+      <c r="CE23">
         <v>1830699000.0</v>
       </c>
-      <c r="CE23">
+      <c r="CF23">
         <v>1702615000.0</v>
       </c>
-      <c r="CF23">
+      <c r="CG23">
         <v>1769847000.0</v>
       </c>
-      <c r="CG23">
+      <c r="CH23">
         <v>1733384000.0</v>
       </c>
-      <c r="CH23">
+      <c r="CI23">
         <v>1547487000.0</v>
       </c>
-      <c r="CI23">
+      <c r="CJ23">
         <v>1557106000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>897883000.0</v>
       </c>
       <c r="CK23">
         <v>897883000.0</v>
       </c>
+      <c r="CL23">
+        <v>897883000.0</v>
+      </c>
     </row>
-    <row r="24" spans="1:89">
+    <row r="24" spans="1:90">
       <c r="A24" t="s">
         <v>45</v>
       </c>
       <c r="B24"/>
       <c r="C24"/>
       <c r="D24"/>
       <c r="E24"/>
       <c r="F24"/>
       <c r="G24"/>
       <c r="H24"/>
       <c r="I24"/>
       <c r="J24"/>
       <c r="K24"/>
       <c r="L24"/>
       <c r="M24"/>
       <c r="N24"/>
-      <c r="O24">
+      <c r="O24"/>
+      <c r="P24">
         <v>1504400000.0</v>
       </c>
-      <c r="P24"/>
       <c r="Q24"/>
       <c r="R24"/>
       <c r="S24"/>
       <c r="T24"/>
       <c r="U24"/>
       <c r="V24"/>
       <c r="W24"/>
       <c r="X24"/>
       <c r="Y24"/>
       <c r="Z24"/>
       <c r="AA24"/>
       <c r="AB24"/>
       <c r="AC24"/>
       <c r="AD24"/>
       <c r="AE24"/>
       <c r="AF24"/>
       <c r="AG24"/>
       <c r="AH24"/>
       <c r="AI24"/>
       <c r="AJ24"/>
       <c r="AK24"/>
       <c r="AL24"/>
       <c r="AM24"/>
       <c r="AN24"/>
       <c r="AO24"/>
@@ -7484,72 +7540,73 @@
       <c r="BM24"/>
       <c r="BN24"/>
       <c r="BO24"/>
       <c r="BP24"/>
       <c r="BQ24"/>
       <c r="BR24"/>
       <c r="BS24"/>
       <c r="BT24"/>
       <c r="BU24"/>
       <c r="BV24"/>
       <c r="BW24"/>
       <c r="BX24"/>
       <c r="BY24"/>
       <c r="BZ24"/>
       <c r="CA24"/>
       <c r="CB24"/>
       <c r="CC24"/>
       <c r="CD24"/>
       <c r="CE24"/>
       <c r="CF24"/>
       <c r="CG24"/>
       <c r="CH24"/>
       <c r="CI24"/>
       <c r="CJ24"/>
       <c r="CK24"/>
+      <c r="CL24"/>
     </row>
-    <row r="25" spans="1:89">
+    <row r="25" spans="1:90">
       <c r="A25" t="s">
         <v>46</v>
       </c>
       <c r="B25"/>
       <c r="C25"/>
       <c r="D25"/>
       <c r="E25"/>
       <c r="F25"/>
       <c r="G25"/>
       <c r="H25"/>
       <c r="I25"/>
       <c r="J25"/>
       <c r="K25"/>
       <c r="L25"/>
       <c r="M25"/>
       <c r="N25"/>
-      <c r="O25">
+      <c r="O25"/>
+      <c r="P25">
         <v>1504400000.0</v>
       </c>
-      <c r="P25"/>
       <c r="Q25"/>
       <c r="R25"/>
       <c r="S25"/>
       <c r="T25"/>
       <c r="U25"/>
       <c r="V25"/>
       <c r="W25"/>
       <c r="X25"/>
       <c r="Y25"/>
       <c r="Z25"/>
       <c r="AA25"/>
       <c r="AB25"/>
       <c r="AC25"/>
       <c r="AD25"/>
       <c r="AE25"/>
       <c r="AF25"/>
       <c r="AG25"/>
       <c r="AH25"/>
       <c r="AI25"/>
       <c r="AJ25"/>
       <c r="AK25"/>
       <c r="AL25"/>
       <c r="AM25"/>
       <c r="AN25"/>
       <c r="AO25"/>
@@ -7579,109 +7636,114 @@
       <c r="BM25"/>
       <c r="BN25"/>
       <c r="BO25"/>
       <c r="BP25"/>
       <c r="BQ25"/>
       <c r="BR25"/>
       <c r="BS25"/>
       <c r="BT25"/>
       <c r="BU25"/>
       <c r="BV25"/>
       <c r="BW25"/>
       <c r="BX25"/>
       <c r="BY25"/>
       <c r="BZ25"/>
       <c r="CA25"/>
       <c r="CB25"/>
       <c r="CC25"/>
       <c r="CD25"/>
       <c r="CE25"/>
       <c r="CF25"/>
       <c r="CG25"/>
       <c r="CH25"/>
       <c r="CI25"/>
       <c r="CJ25"/>
       <c r="CK25"/>
+      <c r="CL25"/>
     </row>
-    <row r="26" spans="1:89">
+    <row r="26" spans="1:90">
       <c r="A26" t="s">
         <v>47</v>
       </c>
-      <c r="B26"/>
+      <c r="B26">
+        <v>2972286000.0</v>
+      </c>
       <c r="C26">
+        <v>3167838000.0</v>
+      </c>
+      <c r="D26">
         <v>3180965000.0</v>
       </c>
-      <c r="D26">
+      <c r="E26">
         <v>3327482000.0</v>
       </c>
-      <c r="E26">
+      <c r="F26">
         <v>3188654000.0</v>
       </c>
-      <c r="F26">
+      <c r="G26">
         <v>3014416000.0</v>
       </c>
-      <c r="G26">
+      <c r="H26">
         <v>3027094000.0</v>
       </c>
-      <c r="H26">
+      <c r="I26">
         <v>2444352000.0</v>
       </c>
-      <c r="I26">
+      <c r="J26">
         <v>2352835000.0</v>
       </c>
-      <c r="J26">
+      <c r="K26">
         <v>2334199000.0</v>
       </c>
-      <c r="K26">
+      <c r="L26">
         <v>2369108000.0</v>
       </c>
-      <c r="L26">
+      <c r="M26">
         <v>2409287000.0</v>
       </c>
-      <c r="M26">
+      <c r="N26">
         <v>2385211000.0</v>
       </c>
-      <c r="N26"/>
-      <c r="O26">
+      <c r="O26"/>
+      <c r="P26">
         <v>2463545000.0</v>
       </c>
-      <c r="P26">
+      <c r="Q26">
         <v>2549504000.0</v>
       </c>
-      <c r="Q26">
+      <c r="R26">
         <v>2523173000.0</v>
       </c>
-      <c r="R26">
+      <c r="S26">
         <v>2594843000.0</v>
       </c>
-      <c r="S26">
+      <c r="T26">
         <v>2612308000.0</v>
       </c>
-      <c r="T26">
+      <c r="U26">
         <v>2492796000.0</v>
       </c>
-      <c r="U26"/>
       <c r="V26"/>
       <c r="W26"/>
       <c r="X26"/>
       <c r="Y26"/>
       <c r="Z26"/>
       <c r="AA26"/>
       <c r="AB26"/>
       <c r="AC26"/>
       <c r="AD26"/>
       <c r="AE26"/>
       <c r="AF26"/>
       <c r="AG26"/>
       <c r="AH26"/>
       <c r="AI26"/>
       <c r="AJ26"/>
       <c r="AK26"/>
       <c r="AL26"/>
       <c r="AM26"/>
       <c r="AN26"/>
       <c r="AO26"/>
       <c r="AP26"/>
       <c r="AQ26"/>
       <c r="AR26"/>
       <c r="AS26"/>
       <c r="AT26"/>
@@ -7706,52 +7768,53 @@
       <c r="BM26"/>
       <c r="BN26"/>
       <c r="BO26"/>
       <c r="BP26"/>
       <c r="BQ26"/>
       <c r="BR26"/>
       <c r="BS26"/>
       <c r="BT26"/>
       <c r="BU26"/>
       <c r="BV26"/>
       <c r="BW26"/>
       <c r="BX26"/>
       <c r="BY26"/>
       <c r="BZ26"/>
       <c r="CA26"/>
       <c r="CB26"/>
       <c r="CC26"/>
       <c r="CD26"/>
       <c r="CE26"/>
       <c r="CF26"/>
       <c r="CG26"/>
       <c r="CH26"/>
       <c r="CI26"/>
       <c r="CJ26"/>
       <c r="CK26"/>
+      <c r="CL26"/>
     </row>
-    <row r="27" spans="1:89">
+    <row r="27" spans="1:90">
       <c r="A27" t="s">
         <v>48</v>
       </c>
       <c r="B27"/>
       <c r="C27"/>
       <c r="D27"/>
       <c r="E27"/>
       <c r="F27"/>
       <c r="G27"/>
       <c r="H27"/>
       <c r="I27"/>
       <c r="J27"/>
       <c r="K27"/>
       <c r="L27"/>
       <c r="M27"/>
       <c r="N27"/>
       <c r="O27"/>
       <c r="P27"/>
       <c r="Q27"/>
       <c r="R27"/>
       <c r="S27"/>
       <c r="T27"/>
       <c r="U27"/>
       <c r="V27"/>
       <c r="W27"/>
@@ -7799,378 +7862,386 @@
       <c r="BM27"/>
       <c r="BN27"/>
       <c r="BO27"/>
       <c r="BP27"/>
       <c r="BQ27"/>
       <c r="BR27"/>
       <c r="BS27"/>
       <c r="BT27"/>
       <c r="BU27"/>
       <c r="BV27"/>
       <c r="BW27"/>
       <c r="BX27"/>
       <c r="BY27"/>
       <c r="BZ27"/>
       <c r="CA27"/>
       <c r="CB27"/>
       <c r="CC27"/>
       <c r="CD27"/>
       <c r="CE27"/>
       <c r="CF27"/>
       <c r="CG27"/>
       <c r="CH27"/>
       <c r="CI27"/>
       <c r="CJ27"/>
       <c r="CK27"/>
+      <c r="CL27"/>
     </row>
-    <row r="28" spans="1:89">
+    <row r="28" spans="1:90">
       <c r="A28" t="s">
         <v>49</v>
       </c>
       <c r="B28">
+        <v>1827762000.0</v>
+      </c>
+      <c r="C28">
         <v>1895762000.0</v>
       </c>
-      <c r="C28">
+      <c r="D28">
         <v>1852572000.0</v>
       </c>
-      <c r="D28">
+      <c r="E28">
         <v>1979758000.0</v>
       </c>
-      <c r="E28">
+      <c r="F28">
         <v>1850208000.0</v>
       </c>
-      <c r="F28">
+      <c r="G28">
         <v>1675835000.0</v>
       </c>
-      <c r="G28">
+      <c r="H28">
         <v>1688028000.0</v>
       </c>
-      <c r="H28">
+      <c r="I28">
         <v>1444515000.0</v>
       </c>
-      <c r="I28">
+      <c r="J28">
         <v>1355509000.0</v>
       </c>
-      <c r="J28">
+      <c r="K28">
         <v>1340139000.0</v>
       </c>
-      <c r="K28">
+      <c r="L28">
         <v>1391347000.0</v>
       </c>
-      <c r="L28">
+      <c r="M28">
         <v>1432318000.0</v>
       </c>
-      <c r="M28">
+      <c r="N28">
         <v>1400788000.0</v>
       </c>
-      <c r="N28">
+      <c r="O28">
         <v>1396303000.0</v>
       </c>
-      <c r="O28">
+      <c r="P28">
         <v>1442664000.0</v>
       </c>
-      <c r="P28">
+      <c r="Q28">
         <v>1562101000.0</v>
       </c>
-      <c r="Q28">
+      <c r="R28">
         <v>1520010000.0</v>
       </c>
-      <c r="R28">
+      <c r="S28">
         <v>1552909000.0</v>
       </c>
-      <c r="S28">
+      <c r="T28">
         <v>1570274000.0</v>
       </c>
-      <c r="T28">
+      <c r="U28">
         <v>1441481000.0</v>
       </c>
-      <c r="U28">
+      <c r="V28">
         <v>1410747000.0</v>
       </c>
-      <c r="V28">
+      <c r="W28">
         <v>1458139000.0</v>
       </c>
-      <c r="W28">
+      <c r="X28">
         <v>1568994000.0</v>
       </c>
-      <c r="X28">
+      <c r="Y28">
         <v>1710710000.0</v>
       </c>
-      <c r="Y28">
+      <c r="Z28">
         <v>1750941000.0</v>
       </c>
-      <c r="Z28">
+      <c r="AA28">
         <v>1743411000.0</v>
       </c>
-      <c r="AA28">
+      <c r="AB28">
         <v>1547690000.0</v>
       </c>
-      <c r="AB28">
+      <c r="AC28">
         <v>1319028000.0</v>
       </c>
-      <c r="AC28">
+      <c r="AD28">
         <v>1087497000.0</v>
       </c>
-      <c r="AD28">
+      <c r="AE28">
         <v>964550000.0</v>
       </c>
-      <c r="AE28">
+      <c r="AF28">
         <v>926978000.0</v>
       </c>
-      <c r="AF28">
+      <c r="AG28">
         <v>1090012000.0</v>
       </c>
-      <c r="AG28">
+      <c r="AH28">
         <v>774513000.0</v>
       </c>
-      <c r="AH28">
+      <c r="AI28">
         <v>861067000.0</v>
       </c>
-      <c r="AI28">
+      <c r="AJ28">
         <v>831761000.0</v>
       </c>
-      <c r="AJ28">
+      <c r="AK28">
         <v>887984000.0</v>
       </c>
-      <c r="AK28">
+      <c r="AL28">
         <v>837169000.0</v>
       </c>
-      <c r="AL28">
+      <c r="AM28">
         <v>982117000.0</v>
       </c>
-      <c r="AM28">
+      <c r="AN28">
         <v>944682000.0</v>
       </c>
-      <c r="AN28">
+      <c r="AO28">
         <v>1038657000.0</v>
       </c>
-      <c r="AO28">
+      <c r="AP28">
         <v>1308705000.0</v>
       </c>
-      <c r="AP28">
+      <c r="AQ28">
         <v>1372192000.0</v>
       </c>
-      <c r="AQ28">
+      <c r="AR28">
         <v>1357647000.0</v>
       </c>
-      <c r="AR28">
+      <c r="AS28">
         <v>1377982000.0</v>
       </c>
-      <c r="AS28">
+      <c r="AT28">
         <v>1490342000.0</v>
       </c>
-      <c r="AT28">
+      <c r="AU28">
         <v>1560983000.0</v>
       </c>
-      <c r="AU28">
+      <c r="AV28">
         <v>1565790000.0</v>
       </c>
-      <c r="AV28">
+      <c r="AW28">
         <v>1559455000.0</v>
       </c>
-      <c r="AW28">
+      <c r="AX28">
         <v>1357264000.0</v>
       </c>
-      <c r="AX28">
+      <c r="AY28">
         <v>1246445000.0</v>
       </c>
-      <c r="AY28">
+      <c r="AZ28">
         <v>1076186000.0</v>
       </c>
-      <c r="AZ28">
+      <c r="BA28">
         <v>1108407000.0</v>
       </c>
-      <c r="BA28">
+      <c r="BB28">
         <v>1149870000.0</v>
       </c>
-      <c r="BB28">
+      <c r="BC28">
         <v>997254000.0</v>
       </c>
-      <c r="BC28">
+      <c r="BD28">
         <v>928193000.0</v>
       </c>
-      <c r="BD28">
+      <c r="BE28">
         <v>918519000.0</v>
       </c>
-      <c r="BE28">
+      <c r="BF28">
         <v>1006659000.0</v>
       </c>
-      <c r="BF28">
+      <c r="BG28">
         <v>1212550000.0</v>
       </c>
-      <c r="BG28">
+      <c r="BH28">
         <v>1215775000.0</v>
       </c>
-      <c r="BH28">
+      <c r="BI28">
         <v>1239998000.0</v>
       </c>
-      <c r="BI28">
+      <c r="BJ28">
         <v>1047089000.0</v>
       </c>
-      <c r="BJ28">
+      <c r="BK28">
         <v>788283000.0</v>
       </c>
-      <c r="BK28">
+      <c r="BL28">
         <v>1065715000.0</v>
       </c>
-      <c r="BL28">
+      <c r="BM28">
         <v>774086000.0</v>
       </c>
-      <c r="BM28">
+      <c r="BN28">
         <v>573031000.0</v>
       </c>
-      <c r="BN28">
+      <c r="BO28">
         <v>439539000.0</v>
       </c>
-      <c r="BO28">
+      <c r="BP28">
         <v>898399000.0</v>
       </c>
-      <c r="BP28">
+      <c r="BQ28">
         <v>1066783000.0</v>
       </c>
-      <c r="BQ28">
+      <c r="BR28">
         <v>1050994000.0</v>
       </c>
-      <c r="BR28">
+      <c r="BS28">
         <v>1160274000.0</v>
       </c>
-      <c r="BS28">
+      <c r="BT28">
         <v>1246070000.0</v>
       </c>
-      <c r="BT28">
+      <c r="BU28">
         <v>61562000.0</v>
       </c>
-      <c r="BU28">
+      <c r="BV28">
         <v>1224140000.0</v>
       </c>
-      <c r="BV28">
+      <c r="BW28">
         <v>1235160000.0</v>
       </c>
-      <c r="BW28">
+      <c r="BX28">
         <v>968464000.0</v>
       </c>
-      <c r="BX28">
+      <c r="BY28">
         <v>803362000.0</v>
       </c>
-      <c r="BY28">
+      <c r="BZ28">
         <v>-605640000.0</v>
       </c>
-      <c r="BZ28">
+      <c r="CA28">
         <v>584933000.0</v>
       </c>
-      <c r="CA28">
+      <c r="CB28">
         <v>10956000.0</v>
       </c>
-      <c r="CB28">
+      <c r="CC28">
         <v>355950000.0</v>
       </c>
-      <c r="CC28">
+      <c r="CD28">
         <v>-581107000.0</v>
       </c>
-      <c r="CD28">
+      <c r="CE28">
         <v>-40958000.0</v>
       </c>
-      <c r="CE28">
+      <c r="CF28">
         <v>-213993000.0</v>
       </c>
-      <c r="CF28">
+      <c r="CG28">
         <v>-743113000.0</v>
       </c>
-      <c r="CG28">
+      <c r="CH28">
         <v>-878264000.0</v>
       </c>
-      <c r="CH28">
+      <c r="CI28">
         <v>-814569000.0</v>
       </c>
-      <c r="CI28">
+      <c r="CJ28">
         <v>-1142264000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>-649132000.0</v>
       </c>
       <c r="CK28">
         <v>-649132000.0</v>
       </c>
+      <c r="CL28">
+        <v>-649132000.0</v>
+      </c>
     </row>
-    <row r="29" spans="1:89">
+    <row r="29" spans="1:90">
       <c r="A29" t="s">
         <v>50</v>
       </c>
-      <c r="B29"/>
+      <c r="B29">
+        <v>3046648000.0</v>
+      </c>
       <c r="C29">
+        <v>3302471000.0</v>
+      </c>
+      <c r="D29">
         <v>3282994000.0</v>
       </c>
-      <c r="D29">
+      <c r="E29">
         <v>3427575000.0</v>
       </c>
-      <c r="E29">
+      <c r="F29">
         <v>3328501000.0</v>
       </c>
-      <c r="F29">
+      <c r="G29">
         <v>3156267000.0</v>
       </c>
-      <c r="G29">
+      <c r="H29">
         <v>3189057000.0</v>
       </c>
-      <c r="H29">
+      <c r="I29">
         <v>2515311000.0</v>
       </c>
-      <c r="I29">
+      <c r="J29">
         <v>2411122000.0</v>
       </c>
-      <c r="J29">
+      <c r="K29">
         <v>2467577000.0</v>
       </c>
-      <c r="K29">
+      <c r="L29">
         <v>2431342000.0</v>
       </c>
-      <c r="L29">
+      <c r="M29">
         <v>2474192000.0</v>
       </c>
-      <c r="M29">
+      <c r="N29">
         <v>2464220000.0</v>
       </c>
-      <c r="N29"/>
-      <c r="O29">
+      <c r="O29"/>
+      <c r="P29">
         <v>2515436000.0</v>
       </c>
-      <c r="P29">
+      <c r="Q29">
         <v>2583550000.0</v>
       </c>
-      <c r="Q29">
+      <c r="R29">
         <v>2555440000.0</v>
       </c>
-      <c r="R29">
+      <c r="S29">
         <v>2611652000.0</v>
       </c>
-      <c r="S29">
+      <c r="T29">
         <v>2636925000.0</v>
       </c>
-      <c r="T29">
+      <c r="U29">
         <v>2531803000.0</v>
       </c>
-      <c r="U29"/>
       <c r="V29"/>
       <c r="W29"/>
       <c r="X29"/>
       <c r="Y29"/>
       <c r="Z29"/>
       <c r="AA29"/>
       <c r="AB29"/>
       <c r="AC29"/>
       <c r="AD29"/>
       <c r="AE29"/>
       <c r="AF29"/>
       <c r="AG29"/>
       <c r="AH29"/>
       <c r="AI29"/>
       <c r="AJ29"/>
       <c r="AK29"/>
       <c r="AL29"/>
       <c r="AM29"/>
       <c r="AN29"/>
       <c r="AO29"/>
       <c r="AP29"/>
       <c r="AQ29"/>
       <c r="AR29"/>
       <c r="AS29"/>
       <c r="AT29"/>
@@ -8195,355 +8266,361 @@
       <c r="BM29"/>
       <c r="BN29"/>
       <c r="BO29"/>
       <c r="BP29"/>
       <c r="BQ29"/>
       <c r="BR29"/>
       <c r="BS29"/>
       <c r="BT29"/>
       <c r="BU29"/>
       <c r="BV29"/>
       <c r="BW29"/>
       <c r="BX29"/>
       <c r="BY29"/>
       <c r="BZ29"/>
       <c r="CA29"/>
       <c r="CB29"/>
       <c r="CC29"/>
       <c r="CD29"/>
       <c r="CE29"/>
       <c r="CF29"/>
       <c r="CG29"/>
       <c r="CH29"/>
       <c r="CI29"/>
       <c r="CJ29"/>
       <c r="CK29"/>
+      <c r="CL29"/>
     </row>
-    <row r="30" spans="1:89">
+    <row r="30" spans="1:90">
       <c r="A30" t="s">
         <v>51</v>
       </c>
-      <c r="B30"/>
+      <c r="B30">
+        <v>23426000.0</v>
+      </c>
       <c r="C30">
+        <v>30561000.0</v>
+      </c>
+      <c r="D30">
         <v>26222000.0</v>
       </c>
-      <c r="D30">
+      <c r="E30">
         <v>38032000.0</v>
       </c>
-      <c r="E30">
+      <c r="F30">
         <v>57956000.0</v>
       </c>
-      <c r="F30">
+      <c r="G30">
         <v>77193000.0</v>
       </c>
-      <c r="G30">
+      <c r="H30">
         <v>81953000.0</v>
       </c>
-      <c r="H30">
+      <c r="I30">
         <v>21438000.0</v>
       </c>
-      <c r="I30">
+      <c r="J30">
         <v>22783000.0</v>
       </c>
-      <c r="J30">
+      <c r="K30">
         <v>25564000.0</v>
       </c>
-      <c r="K30">
+      <c r="L30">
         <v>21998000.0</v>
       </c>
-      <c r="L30">
+      <c r="M30">
         <v>21170000.0</v>
       </c>
-      <c r="M30">
+      <c r="N30">
         <v>20987000.0</v>
       </c>
-      <c r="N30">
+      <c r="O30">
         <v>25105000.0</v>
       </c>
-      <c r="O30">
+      <c r="P30">
         <v>25592000.0</v>
       </c>
-      <c r="P30">
+      <c r="Q30">
         <v>32479000.0</v>
       </c>
-      <c r="Q30">
+      <c r="R30">
         <v>28626000.0</v>
       </c>
-      <c r="R30">
+      <c r="S30">
         <v>17787000.0</v>
       </c>
-      <c r="S30">
+      <c r="T30">
         <v>30286000.0</v>
       </c>
-      <c r="T30">
+      <c r="U30">
         <v>23224000.0</v>
       </c>
-      <c r="U30">
+      <c r="V30">
         <v>18279000.0</v>
       </c>
-      <c r="V30">
+      <c r="W30">
         <v>23762000.0</v>
       </c>
-      <c r="W30">
+      <c r="X30">
         <v>20645000.0</v>
       </c>
-      <c r="X30">
+      <c r="Y30">
         <v>77684000.0</v>
       </c>
-      <c r="Y30">
+      <c r="Z30">
         <v>25163000.0</v>
       </c>
-      <c r="Z30">
+      <c r="AA30">
         <v>29324000.0</v>
       </c>
-      <c r="AA30">
+      <c r="AB30">
         <v>33342000.0</v>
       </c>
-      <c r="AB30">
+      <c r="AC30">
         <v>30444000.0</v>
       </c>
-      <c r="AC30">
+      <c r="AD30">
         <v>28364000.0</v>
       </c>
-      <c r="AD30">
+      <c r="AE30">
         <v>24192000.0</v>
       </c>
-      <c r="AE30">
+      <c r="AF30">
         <v>27647000.0</v>
       </c>
-      <c r="AF30">
+      <c r="AG30">
         <v>47095000.0</v>
       </c>
-      <c r="AG30">
+      <c r="AH30">
         <v>28858000.0</v>
       </c>
-      <c r="AH30">
+      <c r="AI30">
         <v>27348000.0</v>
       </c>
-      <c r="AI30">
+      <c r="AJ30">
         <v>29509000.0</v>
       </c>
-      <c r="AJ30">
+      <c r="AK30">
         <v>26684000.0</v>
       </c>
-      <c r="AK30">
+      <c r="AL30">
         <v>63787000.0</v>
       </c>
-      <c r="AL30">
+      <c r="AM30">
         <v>29124000.0</v>
       </c>
-      <c r="AM30">
+      <c r="AN30">
         <v>22386000.0</v>
       </c>
-      <c r="AN30">
+      <c r="AO30">
         <v>80072000.0</v>
       </c>
-      <c r="AO30">
+      <c r="AP30">
         <v>118883000.0</v>
       </c>
-      <c r="AP30">
+      <c r="AQ30">
         <v>104501000.0</v>
       </c>
-      <c r="AQ30">
+      <c r="AR30">
         <v>60816000.0</v>
       </c>
-      <c r="AR30">
+      <c r="AS30">
         <v>89923000.0</v>
       </c>
-      <c r="AS30">
+      <c r="AT30">
         <v>163621000.0</v>
       </c>
-      <c r="AT30">
+      <c r="AU30">
         <v>128645000.0</v>
       </c>
-      <c r="AU30">
+      <c r="AV30">
         <v>126327000.0</v>
       </c>
-      <c r="AV30">
+      <c r="AW30">
         <v>124753000.0</v>
       </c>
-      <c r="AW30">
+      <c r="AX30">
         <v>116651000.0</v>
       </c>
-      <c r="AX30">
+      <c r="AY30">
         <v>147074000.0</v>
       </c>
-      <c r="AY30">
+      <c r="AZ30">
         <v>68865000.0</v>
       </c>
-      <c r="AZ30">
+      <c r="BA30">
         <v>57427000.0</v>
       </c>
-      <c r="BA30">
+      <c r="BB30">
         <v>60406000.0</v>
       </c>
-      <c r="BB30">
+      <c r="BC30">
         <v>79078000.0</v>
       </c>
-      <c r="BC30">
+      <c r="BD30">
         <v>73036000.0</v>
       </c>
-      <c r="BD30">
+      <c r="BE30">
         <v>176066000.0</v>
       </c>
-      <c r="BE30">
+      <c r="BF30">
         <v>78063000.0</v>
       </c>
-      <c r="BF30">
+      <c r="BG30">
         <v>143544000.0</v>
       </c>
-      <c r="BG30">
+      <c r="BH30">
         <v>80480000.0</v>
       </c>
-      <c r="BH30">
+      <c r="BI30">
         <v>102039000.0</v>
       </c>
-      <c r="BI30">
+      <c r="BJ30">
         <v>64854000.0</v>
       </c>
-      <c r="BJ30">
+      <c r="BK30">
         <v>41504000.0</v>
       </c>
-      <c r="BK30">
+      <c r="BL30">
         <v>55349000.0</v>
       </c>
-      <c r="BL30">
+      <c r="BM30">
         <v>45987000.0</v>
       </c>
-      <c r="BM30">
+      <c r="BN30">
         <v>99881000.0</v>
       </c>
-      <c r="BN30">
+      <c r="BO30">
         <v>75621000.0</v>
       </c>
-      <c r="BO30">
+      <c r="BP30">
         <v>52798000.0</v>
       </c>
-      <c r="BP30">
+      <c r="BQ30">
         <v>83865000.0</v>
       </c>
-      <c r="BQ30">
+      <c r="BR30">
         <v>91200000.0</v>
       </c>
-      <c r="BR30">
+      <c r="BS30">
         <v>83662000.0</v>
       </c>
-      <c r="BS30">
+      <c r="BT30">
         <v>85370000.0</v>
       </c>
-      <c r="BT30">
+      <c r="BU30">
         <v>66671000.0</v>
       </c>
-      <c r="BU30">
+      <c r="BV30">
         <v>69898000.0</v>
       </c>
-      <c r="BV30">
+      <c r="BW30">
         <v>55071000.0</v>
       </c>
-      <c r="BW30">
+      <c r="BX30">
         <v>57873000.0</v>
       </c>
-      <c r="BX30">
+      <c r="BY30">
         <v>47115000.0</v>
       </c>
-      <c r="BY30">
+      <c r="BZ30">
         <v>70452000.0</v>
       </c>
-      <c r="BZ30">
+      <c r="CA30">
         <v>43527000.0</v>
       </c>
-      <c r="CA30">
+      <c r="CB30">
         <v>35509000.0</v>
       </c>
-      <c r="CB30">
+      <c r="CC30">
         <v>28061000.0</v>
       </c>
-      <c r="CC30">
+      <c r="CD30">
         <v>43073000.0</v>
       </c>
-      <c r="CD30">
+      <c r="CE30">
         <v>21728000.0</v>
       </c>
-      <c r="CE30">
+      <c r="CF30">
         <v>19956000.0</v>
       </c>
-      <c r="CF30">
+      <c r="CG30">
         <v>58042000.0</v>
       </c>
-      <c r="CG30">
+      <c r="CH30">
         <v>14805000.0</v>
       </c>
-      <c r="CH30">
+      <c r="CI30">
         <v>6594000.0</v>
       </c>
-      <c r="CI30">
+      <c r="CJ30">
         <v>4950000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>1953000.0</v>
       </c>
       <c r="CK30">
         <v>1953000.0</v>
       </c>
+      <c r="CL30">
+        <v>1953000.0</v>
+      </c>
     </row>
-    <row r="31" spans="1:89">
+    <row r="31" spans="1:90">
       <c r="A31" t="s">
         <v>52</v>
       </c>
       <c r="B31"/>
       <c r="C31"/>
       <c r="D31"/>
       <c r="E31"/>
       <c r="F31"/>
       <c r="G31"/>
       <c r="H31"/>
       <c r="I31"/>
       <c r="J31"/>
       <c r="K31"/>
-      <c r="L31">
+      <c r="L31"/>
+      <c r="M31">
         <v>991677000.0</v>
       </c>
-      <c r="M31"/>
-      <c r="N31">
+      <c r="N31"/>
+      <c r="O31">
         <v>988106000.0</v>
       </c>
-      <c r="O31">
+      <c r="P31">
         <v>4121024000.0</v>
       </c>
-      <c r="P31">
+      <c r="Q31">
         <v>985987000.0</v>
       </c>
-      <c r="Q31">
+      <c r="R31">
         <v>1004832000.0</v>
       </c>
-      <c r="R31">
+      <c r="S31">
         <v>1024276000.0</v>
       </c>
-      <c r="S31">
+      <c r="T31">
         <v>1039133000.0</v>
       </c>
-      <c r="T31"/>
       <c r="U31"/>
       <c r="V31"/>
       <c r="W31"/>
       <c r="X31"/>
       <c r="Y31"/>
       <c r="Z31"/>
       <c r="AA31"/>
       <c r="AB31"/>
       <c r="AC31"/>
       <c r="AD31"/>
       <c r="AE31"/>
       <c r="AF31"/>
       <c r="AG31"/>
       <c r="AH31"/>
       <c r="AI31"/>
       <c r="AJ31"/>
       <c r="AK31"/>
       <c r="AL31"/>
       <c r="AM31"/>
       <c r="AN31"/>
       <c r="AO31"/>
       <c r="AP31"/>
       <c r="AQ31"/>
       <c r="AR31"/>
       <c r="AS31"/>
@@ -8569,52 +8646,53 @@
       <c r="BM31"/>
       <c r="BN31"/>
       <c r="BO31"/>
       <c r="BP31"/>
       <c r="BQ31"/>
       <c r="BR31"/>
       <c r="BS31"/>
       <c r="BT31"/>
       <c r="BU31"/>
       <c r="BV31"/>
       <c r="BW31"/>
       <c r="BX31"/>
       <c r="BY31"/>
       <c r="BZ31"/>
       <c r="CA31"/>
       <c r="CB31"/>
       <c r="CC31"/>
       <c r="CD31"/>
       <c r="CE31"/>
       <c r="CF31"/>
       <c r="CG31"/>
       <c r="CH31"/>
       <c r="CI31"/>
       <c r="CJ31"/>
       <c r="CK31"/>
+      <c r="CL31"/>
     </row>
-    <row r="32" spans="1:89">
+    <row r="32" spans="1:90">
       <c r="A32" t="s">
         <v>53</v>
       </c>
       <c r="B32"/>
       <c r="C32"/>
       <c r="D32"/>
       <c r="E32"/>
       <c r="F32"/>
       <c r="G32"/>
       <c r="H32"/>
       <c r="I32"/>
       <c r="J32"/>
       <c r="K32"/>
       <c r="L32"/>
       <c r="M32"/>
       <c r="N32"/>
       <c r="O32"/>
       <c r="P32"/>
       <c r="Q32"/>
       <c r="R32"/>
       <c r="S32"/>
       <c r="T32"/>
       <c r="U32"/>
       <c r="V32"/>
       <c r="W32"/>
@@ -8662,341 +8740,345 @@
       <c r="BM32"/>
       <c r="BN32"/>
       <c r="BO32"/>
       <c r="BP32"/>
       <c r="BQ32"/>
       <c r="BR32"/>
       <c r="BS32"/>
       <c r="BT32"/>
       <c r="BU32"/>
       <c r="BV32"/>
       <c r="BW32"/>
       <c r="BX32"/>
       <c r="BY32"/>
       <c r="BZ32"/>
       <c r="CA32"/>
       <c r="CB32"/>
       <c r="CC32"/>
       <c r="CD32"/>
       <c r="CE32"/>
       <c r="CF32"/>
       <c r="CG32"/>
       <c r="CH32"/>
       <c r="CI32"/>
       <c r="CJ32"/>
       <c r="CK32"/>
+      <c r="CL32"/>
     </row>
-    <row r="33" spans="1:89">
+    <row r="33" spans="1:90">
       <c r="A33" t="s">
         <v>54</v>
       </c>
       <c r="B33">
-        <v>87733000.0</v>
+        <v>2996467000.0</v>
       </c>
       <c r="C33">
+        <v>3193635000.0</v>
+      </c>
+      <c r="D33">
         <v>3204164000.0</v>
       </c>
-      <c r="D33">
+      <c r="E33">
         <v>3351955000.0</v>
       </c>
-      <c r="E33">
+      <c r="F33">
         <v>3212710000.0</v>
       </c>
-      <c r="F33">
+      <c r="G33">
         <v>3037971000.0</v>
       </c>
-      <c r="G33">
+      <c r="H33">
         <v>3049273000.0</v>
       </c>
-      <c r="H33">
+      <c r="I33">
         <v>2462651000.0</v>
       </c>
-      <c r="I33">
+      <c r="J33">
         <v>2371073000.0</v>
       </c>
-      <c r="J33">
+      <c r="K33">
         <v>2353634000.0</v>
       </c>
-      <c r="K33">
+      <c r="L33">
         <v>2389753000.0</v>
       </c>
-      <c r="L33">
+      <c r="M33">
         <v>2431143000.0</v>
       </c>
-      <c r="M33">
+      <c r="N33">
         <v>2397463000.0</v>
       </c>
-      <c r="N33">
+      <c r="O33">
         <v>2413320000.0</v>
       </c>
-      <c r="O33">
+      <c r="P33">
         <v>2463545000.0</v>
       </c>
-      <c r="P33">
+      <c r="Q33">
         <v>2565315000.0</v>
       </c>
-      <c r="Q33">
+      <c r="R33">
         <v>2540178000.0</v>
       </c>
-      <c r="R33">
+      <c r="S33">
         <v>2613030000.0</v>
       </c>
-      <c r="S33">
+      <c r="T33">
         <v>2631431000.0</v>
       </c>
-      <c r="T33">
+      <c r="U33">
         <v>2513128000.0</v>
       </c>
-      <c r="U33">
+      <c r="V33">
         <v>2470679000.0</v>
       </c>
-      <c r="V33">
+      <c r="W33">
         <v>2499577000.0</v>
       </c>
-      <c r="W33">
+      <c r="X33">
         <v>2600315000.0</v>
       </c>
-      <c r="X33">
+      <c r="Y33">
         <v>2685938000.0</v>
       </c>
-      <c r="Y33">
+      <c r="Z33">
         <v>2801487000.0</v>
       </c>
-      <c r="Z33">
+      <c r="AA33">
         <v>2983994000.0</v>
       </c>
-      <c r="AA33">
+      <c r="AB33">
         <v>2804760000.0</v>
       </c>
-      <c r="AB33">
+      <c r="AC33">
         <v>2620312000.0</v>
       </c>
-      <c r="AC33">
+      <c r="AD33">
         <v>2408132000.0</v>
       </c>
-      <c r="AD33">
+      <c r="AE33">
         <v>2307966000.0</v>
       </c>
-      <c r="AE33">
+      <c r="AF33">
         <v>2324741000.0</v>
       </c>
-      <c r="AF33">
+      <c r="AG33">
         <v>2495459000.0</v>
       </c>
-      <c r="AG33">
+      <c r="AH33">
         <v>2248047000.0</v>
       </c>
-      <c r="AH33">
+      <c r="AI33">
         <v>2352562000.0</v>
       </c>
-      <c r="AI33">
+      <c r="AJ33">
         <v>2364310000.0</v>
       </c>
-      <c r="AJ33">
+      <c r="AK33">
         <v>2416579000.0</v>
       </c>
-      <c r="AK33">
+      <c r="AL33">
         <v>2316708000.0</v>
       </c>
-      <c r="AL33">
+      <c r="AM33">
         <v>2528243000.0</v>
       </c>
-      <c r="AM33">
+      <c r="AN33">
         <v>2548568000.0</v>
       </c>
-      <c r="AN33">
+      <c r="AO33">
         <v>2617714000.0</v>
       </c>
-      <c r="AO33">
+      <c r="AP33">
         <v>2916829000.0</v>
       </c>
-      <c r="AP33">
+      <c r="AQ33">
         <v>3068993000.0</v>
       </c>
-      <c r="AQ33">
+      <c r="AR33">
         <v>3194049000.0</v>
       </c>
-      <c r="AR33">
+      <c r="AS33">
         <v>3313914000.0</v>
       </c>
-      <c r="AS33">
+      <c r="AT33">
         <v>3349827000.0</v>
       </c>
-      <c r="AT33">
+      <c r="AU33">
         <v>3514015000.0</v>
       </c>
-      <c r="AU33">
+      <c r="AV33">
         <v>3665226000.0</v>
       </c>
-      <c r="AV33">
+      <c r="AW33">
         <v>3644708000.0</v>
       </c>
-      <c r="AW33">
+      <c r="AX33">
         <v>3478671000.0</v>
       </c>
-      <c r="AX33">
+      <c r="AY33">
         <v>3183611000.0</v>
       </c>
-      <c r="AY33">
+      <c r="AZ33">
         <v>3029706000.0</v>
       </c>
-      <c r="AZ33">
+      <c r="BA33">
         <v>3042480000.0</v>
       </c>
-      <c r="BA33">
+      <c r="BB33">
         <v>2850399000.0</v>
       </c>
-      <c r="BB33">
+      <c r="BC33">
         <v>2627023000.0</v>
       </c>
-      <c r="BC33">
+      <c r="BD33">
         <v>2676089000.0</v>
       </c>
-      <c r="BD33">
+      <c r="BE33">
         <v>2579584000.0</v>
       </c>
-      <c r="BE33">
+      <c r="BF33">
         <v>2677080000.0</v>
       </c>
-      <c r="BF33">
+      <c r="BG33">
         <v>2778855000.0</v>
       </c>
-      <c r="BG33">
+      <c r="BH33">
         <v>2827305000.0</v>
       </c>
-      <c r="BH33">
+      <c r="BI33">
         <v>3123260000.0</v>
       </c>
-      <c r="BI33">
+      <c r="BJ33">
         <v>3050158000.0</v>
       </c>
-      <c r="BJ33">
+      <c r="BK33">
         <v>2915772000.0</v>
       </c>
-      <c r="BK33">
+      <c r="BL33">
         <v>2951970000.0</v>
       </c>
-      <c r="BL33">
+      <c r="BM33">
         <v>2848296000.0</v>
       </c>
-      <c r="BM33">
+      <c r="BN33">
         <v>2853580000.0</v>
       </c>
-      <c r="BN33">
+      <c r="BO33">
         <v>2822175000.0</v>
       </c>
-      <c r="BO33">
+      <c r="BP33">
         <v>2646269000.0</v>
       </c>
-      <c r="BP33">
+      <c r="BQ33">
         <v>2515199000.0</v>
       </c>
-      <c r="BQ33">
+      <c r="BR33">
         <v>2445898000.0</v>
       </c>
-      <c r="BR33">
+      <c r="BS33">
         <v>2536621000.0</v>
       </c>
-      <c r="BS33">
+      <c r="BT33">
         <v>3192498000.0</v>
       </c>
-      <c r="BT33">
+      <c r="BU33">
         <v>3308864000.0</v>
       </c>
-      <c r="BU33">
+      <c r="BV33">
         <v>3233548000.0</v>
       </c>
-      <c r="BV33">
+      <c r="BW33">
         <v>3295876000.0</v>
       </c>
-      <c r="BW33">
+      <c r="BX33">
         <v>3170865000.0</v>
       </c>
-      <c r="BX33">
+      <c r="BY33">
         <v>2888884000.0</v>
       </c>
-      <c r="BY33">
+      <c r="BZ33">
         <v>2348981000.0</v>
       </c>
-      <c r="BZ33">
+      <c r="CA33">
         <v>2249517000.0</v>
       </c>
-      <c r="CA33">
+      <c r="CB33">
         <v>2039165000.0</v>
       </c>
-      <c r="CB33">
+      <c r="CC33">
         <v>1791450000.0</v>
       </c>
-      <c r="CC33">
+      <c r="CD33">
         <v>1556698000.0</v>
       </c>
-      <c r="CD33">
+      <c r="CE33">
         <v>1350229000.0</v>
       </c>
-      <c r="CE33">
+      <c r="CF33">
         <v>1173735000.0</v>
       </c>
-      <c r="CF33">
+      <c r="CG33">
         <v>963876000.0</v>
       </c>
-      <c r="CG33">
+      <c r="CH33">
         <v>838482000.0</v>
       </c>
-      <c r="CH33">
+      <c r="CI33">
         <v>725943000.0</v>
       </c>
-      <c r="CI33">
+      <c r="CJ33">
         <v>409093000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>245421000.0</v>
       </c>
       <c r="CK33">
         <v>245421000.0</v>
       </c>
+      <c r="CL33">
+        <v>245421000.0</v>
+      </c>
     </row>
-    <row r="34" spans="1:89">
+    <row r="34" spans="1:90">
       <c r="A34" t="s">
         <v>55</v>
       </c>
       <c r="B34"/>
       <c r="C34"/>
       <c r="D34"/>
       <c r="E34"/>
       <c r="F34"/>
       <c r="G34"/>
       <c r="H34"/>
       <c r="I34"/>
       <c r="J34"/>
       <c r="K34"/>
       <c r="L34"/>
       <c r="M34"/>
       <c r="N34"/>
-      <c r="O34">
+      <c r="O34"/>
+      <c r="P34">
         <v>-35330000.0</v>
       </c>
-      <c r="P34"/>
       <c r="Q34"/>
       <c r="R34"/>
       <c r="S34"/>
       <c r="T34"/>
       <c r="U34"/>
       <c r="V34"/>
       <c r="W34"/>
       <c r="X34"/>
       <c r="Y34"/>
       <c r="Z34"/>
       <c r="AA34"/>
       <c r="AB34"/>
       <c r="AC34"/>
       <c r="AD34"/>
       <c r="AE34"/>
       <c r="AF34"/>
       <c r="AG34"/>
       <c r="AH34"/>
       <c r="AI34"/>
       <c r="AJ34"/>
       <c r="AK34"/>
       <c r="AL34"/>
       <c r="AM34"/>
       <c r="AN34"/>
       <c r="AO34"/>
@@ -9026,548 +9108,555 @@
       <c r="BM34"/>
       <c r="BN34"/>
       <c r="BO34"/>
       <c r="BP34"/>
       <c r="BQ34"/>
       <c r="BR34"/>
       <c r="BS34"/>
       <c r="BT34"/>
       <c r="BU34"/>
       <c r="BV34"/>
       <c r="BW34"/>
       <c r="BX34"/>
       <c r="BY34"/>
       <c r="BZ34"/>
       <c r="CA34"/>
       <c r="CB34"/>
       <c r="CC34"/>
       <c r="CD34"/>
       <c r="CE34"/>
       <c r="CF34"/>
       <c r="CG34"/>
       <c r="CH34"/>
       <c r="CI34"/>
       <c r="CJ34"/>
       <c r="CK34"/>
+      <c r="CL34"/>
     </row>
-    <row r="35" spans="1:89">
+    <row r="35" spans="1:90">
       <c r="A35" t="s">
         <v>56</v>
       </c>
       <c r="B35">
-        <v>101936000.0</v>
+        <v>1893612000.0</v>
       </c>
       <c r="C35">
+        <v>1891383000.0</v>
+      </c>
+      <c r="D35">
         <v>1816574000.0</v>
       </c>
-      <c r="D35">
+      <c r="E35">
         <v>2064628000.0</v>
       </c>
-      <c r="E35">
+      <c r="F35">
         <v>1950945000.0</v>
       </c>
-      <c r="F35">
+      <c r="G35">
         <v>1769301000.0</v>
       </c>
-      <c r="G35">
+      <c r="H35">
         <v>1790421000.0</v>
       </c>
-      <c r="H35">
+      <c r="I35">
         <v>1529842000.0</v>
       </c>
-      <c r="I35">
+      <c r="J35">
         <v>1424405000.0</v>
       </c>
-      <c r="J35">
+      <c r="K35">
         <v>1481527000.0</v>
       </c>
-      <c r="K35">
+      <c r="L35">
         <v>1453355000.0</v>
       </c>
-      <c r="L35">
+      <c r="M35">
         <v>1500741000.0</v>
       </c>
-      <c r="M35">
+      <c r="N35">
         <v>1488607000.0</v>
       </c>
-      <c r="N35">
+      <c r="O35">
         <v>1537410000.0</v>
       </c>
-      <c r="O35">
+      <c r="P35">
         <v>28747000.0</v>
       </c>
-      <c r="P35">
+      <c r="Q35">
         <v>1616680000.0</v>
       </c>
-      <c r="Q35">
+      <c r="R35">
         <v>1569041000.0</v>
       </c>
-      <c r="R35">
+      <c r="S35">
         <v>1609578000.0</v>
       </c>
-      <c r="S35">
+      <c r="T35">
         <v>1622585000.0</v>
       </c>
-      <c r="T35">
+      <c r="U35">
         <v>1505513000.0</v>
       </c>
-      <c r="U35">
+      <c r="V35">
         <v>1482570000.0</v>
       </c>
-      <c r="V35">
+      <c r="W35">
         <v>1531398000.0</v>
       </c>
-      <c r="W35">
+      <c r="X35">
         <v>1619659000.0</v>
       </c>
-      <c r="X35">
+      <c r="Y35">
         <v>1774070000.0</v>
       </c>
-      <c r="Y35">
+      <c r="Z35">
         <v>1814489000.0</v>
       </c>
-      <c r="Z35">
+      <c r="AA35">
         <v>1805258000.0</v>
       </c>
-      <c r="AA35">
+      <c r="AB35">
         <v>1584128000.0</v>
       </c>
-      <c r="AB35">
+      <c r="AC35">
         <v>1349598000.0</v>
       </c>
-      <c r="AC35">
+      <c r="AD35">
         <v>1128686000.0</v>
       </c>
-      <c r="AD35">
+      <c r="AE35">
         <v>994487000.0</v>
       </c>
-      <c r="AE35">
+      <c r="AF35">
         <v>946236000.0</v>
       </c>
-      <c r="AF35">
+      <c r="AG35">
         <v>1102679000.0</v>
       </c>
-      <c r="AG35">
+      <c r="AH35">
         <v>789846000.0</v>
       </c>
-      <c r="AH35">
+      <c r="AI35">
         <v>875165000.0</v>
       </c>
-      <c r="AI35">
+      <c r="AJ35">
         <v>864906000.0</v>
       </c>
-      <c r="AJ35">
+      <c r="AK35">
         <v>920674000.0</v>
       </c>
-      <c r="AK35">
+      <c r="AL35">
         <v>848449000.0</v>
       </c>
-      <c r="AL35">
+      <c r="AM35">
         <v>1033958000.0</v>
       </c>
-      <c r="AM35">
+      <c r="AN35">
         <v>1014794000.0</v>
       </c>
-      <c r="AN35">
+      <c r="AO35">
         <v>1098977000.0</v>
       </c>
-      <c r="AO35">
+      <c r="AP35">
         <v>1327610000.0</v>
       </c>
-      <c r="AP35">
+      <c r="AQ35">
         <v>1384719000.0</v>
       </c>
-      <c r="AQ35">
+      <c r="AR35">
         <v>1370163000.0</v>
       </c>
-      <c r="AR35">
+      <c r="AS35">
         <v>1390890000.0</v>
       </c>
-      <c r="AS35">
+      <c r="AT35">
         <v>1498759000.0</v>
       </c>
-      <c r="AT35">
+      <c r="AU35">
         <v>1588653000.0</v>
       </c>
-      <c r="AU35">
+      <c r="AV35">
         <v>1577472000.0</v>
       </c>
-      <c r="AV35">
+      <c r="AW35">
         <v>1571018000.0</v>
       </c>
-      <c r="AW35">
+      <c r="AX35">
         <v>1372000000.0</v>
       </c>
-      <c r="AX35">
+      <c r="AY35">
         <v>1261292000.0</v>
       </c>
-      <c r="AY35">
+      <c r="AZ35">
         <v>1082270000.0</v>
       </c>
-      <c r="AZ35">
+      <c r="BA35">
         <v>1125491000.0</v>
       </c>
-      <c r="BA35">
+      <c r="BB35">
         <v>1156067000.0</v>
       </c>
-      <c r="BB35">
+      <c r="BC35">
         <v>1040944000.0</v>
       </c>
-      <c r="BC35">
+      <c r="BD35">
         <v>934720000.0</v>
       </c>
-      <c r="BD35">
+      <c r="BE35">
         <v>1019887000.0</v>
       </c>
-      <c r="BE35">
+      <c r="BF35">
         <v>1009337000.0</v>
       </c>
-      <c r="BF35">
+      <c r="BG35">
         <v>1213185000.0</v>
       </c>
-      <c r="BG35">
+      <c r="BH35">
         <v>1223473000.0</v>
       </c>
-      <c r="BH35">
+      <c r="BI35">
         <v>1249203000.0</v>
       </c>
-      <c r="BI35">
+      <c r="BJ35">
         <v>1053443000.0</v>
       </c>
-      <c r="BJ35">
+      <c r="BK35">
         <v>999894000.0</v>
       </c>
-      <c r="BK35">
+      <c r="BL35">
         <v>1093419000.0</v>
       </c>
-      <c r="BL35">
+      <c r="BM35">
         <v>993034000.0</v>
       </c>
-      <c r="BM35">
+      <c r="BN35">
         <v>1060616000.0</v>
       </c>
-      <c r="BN35">
+      <c r="BO35">
         <v>947665000.0</v>
       </c>
-      <c r="BO35">
+      <c r="BP35">
         <v>902312000.0</v>
       </c>
-      <c r="BP35">
+      <c r="BQ35">
         <v>1071899000.0</v>
       </c>
-      <c r="BQ35">
+      <c r="BR35">
         <v>1057601000.0</v>
       </c>
-      <c r="BR35">
+      <c r="BS35">
         <v>1162470000.0</v>
       </c>
-      <c r="BS35">
+      <c r="BT35">
         <v>1657227000.0</v>
       </c>
-      <c r="BT35">
+      <c r="BU35">
         <v>965689000.0</v>
       </c>
-      <c r="BU35">
+      <c r="BV35">
         <v>1639122000.0</v>
       </c>
-      <c r="BV35">
+      <c r="BW35">
         <v>951027000.0</v>
       </c>
-      <c r="BW35">
+      <c r="BX35">
         <v>834320000.0</v>
       </c>
-      <c r="BX35">
+      <c r="BY35">
         <v>791384000.0</v>
       </c>
-      <c r="BY35">
+      <c r="BZ35">
         <v>492312000.0</v>
       </c>
-      <c r="BZ35">
+      <c r="CA35">
         <v>6412000.0</v>
       </c>
-      <c r="CA35">
+      <c r="CB35">
         <v>3007000.0</v>
       </c>
-      <c r="CB35">
+      <c r="CC35">
         <v>535795000.0</v>
       </c>
-      <c r="CC35">
+      <c r="CD35">
         <v>323852000.0</v>
       </c>
-      <c r="CD35">
+      <c r="CE35">
         <v>413237000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>288950000.0</v>
       </c>
       <c r="CF35">
         <v>288950000.0</v>
       </c>
-      <c r="CG35"/>
+      <c r="CG35">
+        <v>288950000.0</v>
+      </c>
       <c r="CH35"/>
       <c r="CI35"/>
       <c r="CJ35"/>
       <c r="CK35"/>
+      <c r="CL35"/>
     </row>
-    <row r="36" spans="1:89">
+    <row r="36" spans="1:90">
       <c r="A36" t="s">
         <v>57</v>
       </c>
       <c r="B36">
-        <v>-3080105000.0</v>
+        <v>24181000.0</v>
       </c>
       <c r="C36">
+        <v>25797000.0</v>
+      </c>
+      <c r="D36">
         <v>23199000.0</v>
       </c>
-      <c r="D36">
+      <c r="E36">
         <v>3351955000.0</v>
       </c>
-      <c r="E36">
+      <c r="F36">
         <v>3212677000.0</v>
       </c>
-      <c r="F36">
+      <c r="G36">
         <v>3037971000.0</v>
       </c>
-      <c r="G36">
+      <c r="H36">
         <v>3049273000.0</v>
       </c>
-      <c r="H36">
+      <c r="I36">
         <v>2462651000.0</v>
       </c>
-      <c r="I36">
+      <c r="J36">
         <v>2371073000.0</v>
       </c>
-      <c r="J36">
+      <c r="K36">
         <v>2353634000.0</v>
       </c>
-      <c r="K36">
+      <c r="L36">
         <v>2389753000.0</v>
       </c>
-      <c r="L36">
+      <c r="M36">
         <v>2431143000.0</v>
       </c>
-      <c r="M36">
+      <c r="N36">
         <v>2397463000.0</v>
       </c>
-      <c r="N36">
+      <c r="O36">
         <v>15200000.0</v>
       </c>
-      <c r="O36">
+      <c r="P36">
         <v>-2463545000.0</v>
       </c>
-      <c r="P36">
+      <c r="Q36">
         <v>2565315000.0</v>
       </c>
-      <c r="Q36">
+      <c r="R36">
         <v>2540178000.0</v>
       </c>
-      <c r="R36">
+      <c r="S36">
         <v>2613030000.0</v>
       </c>
-      <c r="S36">
+      <c r="T36">
         <v>2631431000.0</v>
       </c>
-      <c r="T36">
+      <c r="U36">
         <v>1972950000.0</v>
       </c>
-      <c r="U36">
+      <c r="V36">
         <v>1917029000.0</v>
       </c>
-      <c r="V36">
+      <c r="W36">
         <v>1940894000.0</v>
       </c>
-      <c r="W36">
+      <c r="X36">
         <v>2117409000.0</v>
       </c>
-      <c r="X36">
+      <c r="Y36">
         <v>2169843000.0</v>
       </c>
-      <c r="Y36">
+      <c r="Z36">
         <v>2267622000.0</v>
       </c>
-      <c r="Z36">
+      <c r="AA36">
         <v>2366729000.0</v>
       </c>
-      <c r="AA36">
+      <c r="AB36">
         <v>-2804760000.0</v>
       </c>
-      <c r="AB36">
+      <c r="AC36">
         <v>-2620312000.0</v>
       </c>
-      <c r="AC36">
+      <c r="AD36">
         <v>-2408132000.0</v>
       </c>
-      <c r="AD36">
+      <c r="AE36">
         <v>-2307966000.0</v>
       </c>
-      <c r="AE36">
+      <c r="AF36">
         <v>-2324741000.0</v>
       </c>
-      <c r="AF36">
+      <c r="AG36">
         <v>-2495459000.0</v>
       </c>
-      <c r="AG36">
+      <c r="AH36">
         <v>-2248047000.0</v>
       </c>
-      <c r="AH36">
+      <c r="AI36">
         <v>-2352562000.0</v>
       </c>
-      <c r="AI36">
+      <c r="AJ36">
         <v>-2364310000.0</v>
       </c>
-      <c r="AJ36">
+      <c r="AK36">
         <v>-2416579000.0</v>
       </c>
-      <c r="AK36">
+      <c r="AL36">
         <v>-2316708000.0</v>
       </c>
-      <c r="AL36">
+      <c r="AM36">
         <v>-2528243000.0</v>
       </c>
-      <c r="AM36">
+      <c r="AN36">
         <v>-2548568000.0</v>
       </c>
-      <c r="AN36">
+      <c r="AO36">
         <v>-2617714000.0</v>
       </c>
-      <c r="AO36">
+      <c r="AP36">
         <v>-2916829000.0</v>
       </c>
-      <c r="AP36">
+      <c r="AQ36">
         <v>-3068993000.0</v>
       </c>
-      <c r="AQ36">
+      <c r="AR36">
         <v>-3194049000.0</v>
       </c>
-      <c r="AR36">
+      <c r="AS36">
         <v>-3313914000.0</v>
       </c>
-      <c r="AS36">
+      <c r="AT36">
         <v>-3349827000.0</v>
       </c>
-      <c r="AT36">
+      <c r="AU36">
         <v>-3514015000.0</v>
       </c>
-      <c r="AU36">
+      <c r="AV36">
         <v>-3665226000.0</v>
       </c>
-      <c r="AV36">
+      <c r="AW36">
         <v>-3644708000.0</v>
       </c>
-      <c r="AW36">
+      <c r="AX36">
         <v>-3478671000.0</v>
       </c>
-      <c r="AX36">
+      <c r="AY36">
         <v>-3183611000.0</v>
       </c>
-      <c r="AY36">
+      <c r="AZ36">
         <v>-3029706000.0</v>
       </c>
-      <c r="AZ36">
+      <c r="BA36">
         <v>-3042480000.0</v>
       </c>
-      <c r="BA36">
+      <c r="BB36">
         <v>-2850399000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>-2627023000.0</v>
       </c>
       <c r="BC36">
         <v>-2627023000.0</v>
       </c>
       <c r="BD36">
+        <v>-2627023000.0</v>
+      </c>
+      <c r="BE36">
         <v>23700000.0</v>
       </c>
-      <c r="BE36"/>
-      <c r="BF36">
+      <c r="BF36"/>
+      <c r="BG36">
         <v>17300000.0</v>
       </c>
-      <c r="BG36"/>
       <c r="BH36"/>
       <c r="BI36"/>
       <c r="BJ36"/>
       <c r="BK36"/>
       <c r="BL36"/>
       <c r="BM36"/>
       <c r="BN36"/>
       <c r="BO36"/>
       <c r="BP36"/>
       <c r="BQ36"/>
       <c r="BR36"/>
       <c r="BS36"/>
       <c r="BT36"/>
       <c r="BU36"/>
-      <c r="BV36">
+      <c r="BV36"/>
+      <c r="BW36">
         <v>-3295876000.0</v>
       </c>
-      <c r="BW36">
+      <c r="BX36">
         <v>-3170865000.0</v>
       </c>
-      <c r="BX36">
+      <c r="BY36">
         <v>-2888884000.0</v>
       </c>
-      <c r="BY36">
+      <c r="BZ36">
         <v>-2348981000.0</v>
       </c>
-      <c r="BZ36">
+      <c r="CA36">
         <v>-2249517000.0</v>
       </c>
-      <c r="CA36">
+      <c r="CB36">
         <v>-2039165000.0</v>
       </c>
-      <c r="CB36">
+      <c r="CC36">
         <v>-1791450000.0</v>
       </c>
-      <c r="CC36">
+      <c r="CD36">
         <v>-1556698000.0</v>
       </c>
-      <c r="CD36">
+      <c r="CE36">
         <v>-1350229000.0</v>
       </c>
-      <c r="CE36">
+      <c r="CF36">
         <v>-1173735000.0</v>
       </c>
-      <c r="CF36">
+      <c r="CG36">
         <v>-963876000.0</v>
       </c>
-      <c r="CG36">
+      <c r="CH36">
         <v>-838482000.0</v>
       </c>
-      <c r="CH36">
+      <c r="CI36">
         <v>-725943000.0</v>
       </c>
-      <c r="CI36">
+      <c r="CJ36">
         <v>-409093000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>-245421000.0</v>
       </c>
       <c r="CK36">
         <v>-245421000.0</v>
       </c>
+      <c r="CL36">
+        <v>-245421000.0</v>
+      </c>
     </row>
-    <row r="37" spans="1:89">
+    <row r="37" spans="1:90">
       <c r="A37" t="s">
         <v>58</v>
       </c>
       <c r="B37"/>
       <c r="C37"/>
       <c r="D37"/>
       <c r="E37"/>
       <c r="F37"/>
       <c r="G37"/>
       <c r="H37"/>
       <c r="I37"/>
       <c r="J37"/>
       <c r="K37"/>
       <c r="L37"/>
       <c r="M37"/>
       <c r="N37"/>
       <c r="O37"/>
       <c r="P37"/>
       <c r="Q37"/>
       <c r="R37"/>
       <c r="S37"/>
       <c r="T37"/>
       <c r="U37"/>
       <c r="V37"/>
       <c r="W37"/>
@@ -9615,785 +9704,793 @@
       <c r="BM37"/>
       <c r="BN37"/>
       <c r="BO37"/>
       <c r="BP37"/>
       <c r="BQ37"/>
       <c r="BR37"/>
       <c r="BS37"/>
       <c r="BT37"/>
       <c r="BU37"/>
       <c r="BV37"/>
       <c r="BW37"/>
       <c r="BX37"/>
       <c r="BY37"/>
       <c r="BZ37"/>
       <c r="CA37"/>
       <c r="CB37"/>
       <c r="CC37"/>
       <c r="CD37"/>
       <c r="CE37"/>
       <c r="CF37"/>
       <c r="CG37"/>
       <c r="CH37"/>
       <c r="CI37"/>
       <c r="CJ37"/>
       <c r="CK37"/>
+      <c r="CL37"/>
     </row>
-    <row r="38" spans="1:89">
+    <row r="38" spans="1:90">
       <c r="A38" t="s">
         <v>59</v>
       </c>
-      <c r="B38"/>
-      <c r="C38">
+      <c r="B38">
+        <v>3003820000.0</v>
+      </c>
+      <c r="C38"/>
+      <c r="D38">
         <v>3220770000.0</v>
       </c>
-      <c r="D38">
+      <c r="E38">
         <v>3364334000.0</v>
       </c>
-      <c r="E38"/>
       <c r="F38"/>
-      <c r="G38">
+      <c r="G38"/>
+      <c r="H38">
         <v>3216032000.0</v>
       </c>
-      <c r="H38">
+      <c r="I38">
         <v>2551126000.0</v>
       </c>
-      <c r="I38">
+      <c r="J38">
         <v>2445062000.0</v>
       </c>
-      <c r="J38">
+      <c r="K38">
         <v>19440000.0</v>
       </c>
-      <c r="K38">
+      <c r="L38">
         <v>22606000.0</v>
       </c>
-      <c r="L38">
+      <c r="M38">
         <v>29417000.0</v>
       </c>
-      <c r="M38">
+      <c r="N38">
         <v>18335000.0</v>
       </c>
-      <c r="N38">
+      <c r="O38">
         <v>2525516000.0</v>
       </c>
-      <c r="O38">
+      <c r="P38">
         <v>-1957368000.0</v>
       </c>
-      <c r="P38">
+      <c r="Q38">
         <v>17636000.0</v>
       </c>
-      <c r="Q38">
+      <c r="R38">
         <v>17724000.0</v>
       </c>
-      <c r="R38">
+      <c r="S38">
         <v>19119000.0</v>
       </c>
-      <c r="S38">
+      <c r="T38">
         <v>20455000.0</v>
       </c>
-      <c r="T38">
+      <c r="U38">
         <v>21989000.0</v>
       </c>
-      <c r="U38">
+      <c r="V38">
         <v>22435000.0</v>
       </c>
-      <c r="V38">
+      <c r="W38">
         <v>23976000.0</v>
       </c>
-      <c r="W38">
+      <c r="X38">
         <v>14807000.0</v>
       </c>
-      <c r="X38">
+      <c r="Y38">
         <v>15857000.0</v>
       </c>
-      <c r="Y38">
+      <c r="Z38">
         <v>16786000.0</v>
       </c>
-      <c r="Z38">
+      <c r="AA38">
         <v>21277000.0</v>
       </c>
-      <c r="AA38">
+      <c r="AB38">
         <v>18422000.0</v>
       </c>
-      <c r="AB38">
+      <c r="AC38">
         <v>19104000.0</v>
       </c>
-      <c r="AC38">
+      <c r="AD38">
         <v>20112000.0</v>
       </c>
-      <c r="AD38">
+      <c r="AE38">
         <v>21572000.0</v>
       </c>
-      <c r="AE38">
+      <c r="AF38">
         <v>15146000.0</v>
       </c>
-      <c r="AF38">
+      <c r="AG38">
         <v>18150000.0</v>
       </c>
-      <c r="AG38">
+      <c r="AH38">
         <v>19572000.0</v>
       </c>
-      <c r="AH38">
+      <c r="AI38">
         <v>21564000.0</v>
       </c>
-      <c r="AI38">
+      <c r="AJ38">
         <v>22442000.0</v>
       </c>
-      <c r="AJ38">
+      <c r="AK38">
         <v>17490000.0</v>
       </c>
-      <c r="AK38">
+      <c r="AL38">
         <v>18345000.0</v>
       </c>
-      <c r="AL38">
+      <c r="AM38">
         <v>26261000.0</v>
       </c>
-      <c r="AM38">
+      <c r="AN38">
         <v>13498000.0</v>
       </c>
-      <c r="AN38">
+      <c r="AO38">
         <v>28491000.0</v>
       </c>
-      <c r="AO38">
+      <c r="AP38">
         <v>38670000.0</v>
       </c>
-      <c r="AP38">
+      <c r="AQ38">
         <v>33273000.0</v>
       </c>
-      <c r="AQ38">
+      <c r="AR38">
         <v>35474000.0</v>
       </c>
-      <c r="AR38">
+      <c r="AS38">
         <v>37249000.0</v>
       </c>
-      <c r="AS38">
+      <c r="AT38">
         <v>39026000.0</v>
       </c>
-      <c r="AT38">
+      <c r="AU38">
         <v>30844000.0</v>
       </c>
-      <c r="AU38">
+      <c r="AV38">
         <v>29928000.0</v>
       </c>
-      <c r="AV38">
+      <c r="AW38">
         <v>31325000.0</v>
       </c>
-      <c r="AW38">
+      <c r="AX38">
         <v>31893000.0</v>
       </c>
-      <c r="AX38">
+      <c r="AY38">
         <v>34168000.0</v>
       </c>
-      <c r="AY38">
+      <c r="AZ38">
         <v>35161000.0</v>
       </c>
-      <c r="AZ38">
+      <c r="BA38">
         <v>36687000.0</v>
       </c>
-      <c r="BA38">
+      <c r="BB38">
         <v>27310000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>29707000.0</v>
       </c>
       <c r="BC38">
         <v>29707000.0</v>
       </c>
       <c r="BD38">
+        <v>29707000.0</v>
+      </c>
+      <c r="BE38">
         <v>2785100000.0</v>
       </c>
-      <c r="BE38">
+      <c r="BF38">
         <v>2885700000.0</v>
       </c>
-      <c r="BF38">
+      <c r="BG38">
         <v>2775300000.0</v>
       </c>
-      <c r="BG38">
+      <c r="BH38">
         <v>2942900000.0</v>
       </c>
-      <c r="BH38">
+      <c r="BI38">
         <v>2938000000.0</v>
       </c>
-      <c r="BI38">
+      <c r="BJ38">
         <v>3259300000.0</v>
       </c>
-      <c r="BJ38">
+      <c r="BK38">
         <v>3148800000.0</v>
       </c>
-      <c r="BK38">
+      <c r="BL38">
         <v>3190000000.0</v>
       </c>
-      <c r="BL38">
+      <c r="BM38">
         <v>3054600000.0</v>
       </c>
-      <c r="BM38">
+      <c r="BN38">
         <v>3135000000.0</v>
       </c>
-      <c r="BN38">
+      <c r="BO38">
         <v>3465100000.0</v>
       </c>
-      <c r="BO38">
+      <c r="BP38">
         <v>3430900000.0</v>
       </c>
-      <c r="BP38">
+      <c r="BQ38">
         <v>2706400000.0</v>
       </c>
-      <c r="BQ38">
+      <c r="BR38">
         <v>2608100000.0</v>
       </c>
-      <c r="BR38">
+      <c r="BS38">
         <v>2548600000.0</v>
       </c>
-      <c r="BS38">
+      <c r="BT38">
         <v>2627200000.0</v>
       </c>
-      <c r="BT38">
+      <c r="BU38">
         <v>3693300000.0</v>
       </c>
-      <c r="BU38">
+      <c r="BV38">
         <v>4284600000.0</v>
       </c>
-      <c r="BV38">
+      <c r="BW38">
         <v>-3290528000.0</v>
       </c>
-      <c r="BW38">
+      <c r="BX38">
         <v>-3164657000.0</v>
       </c>
-      <c r="BX38">
+      <c r="BY38">
         <v>-2882734000.0</v>
       </c>
-      <c r="BY38">
+      <c r="BZ38">
         <v>-2343148000.0</v>
       </c>
-      <c r="BZ38">
+      <c r="CA38">
         <v>-2244400000.0</v>
       </c>
-      <c r="CA38">
+      <c r="CB38">
         <v>-2033257000.0</v>
       </c>
-      <c r="CB38">
+      <c r="CC38">
         <v>-1785419000.0</v>
       </c>
-      <c r="CC38">
+      <c r="CD38">
         <v>-1550354000.0</v>
       </c>
-      <c r="CD38">
+      <c r="CE38">
         <v>-1345682000.0</v>
       </c>
-      <c r="CE38">
+      <c r="CF38">
         <v>-1167754000.0</v>
       </c>
-      <c r="CF38">
+      <c r="CG38">
         <v>-959060000.0</v>
       </c>
-      <c r="CG38">
+      <c r="CH38">
         <v>-836649000.0</v>
       </c>
-      <c r="CH38">
+      <c r="CI38">
         <v>-725562000.0</v>
       </c>
-      <c r="CI38">
+      <c r="CJ38">
         <v>-408294000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>-244044000.0</v>
       </c>
       <c r="CK38">
         <v>-244044000.0</v>
       </c>
+      <c r="CL38">
+        <v>-244044000.0</v>
+      </c>
     </row>
-    <row r="39" spans="1:89">
+    <row r="39" spans="1:90">
       <c r="A39" t="s">
         <v>60</v>
       </c>
       <c r="B39">
-        <v>-29134000.0</v>
+        <v>7353000.0</v>
       </c>
       <c r="C39">
+        <v>-59695000.0</v>
+      </c>
+      <c r="D39">
         <v>16606000.0</v>
       </c>
-      <c r="D39"/>
       <c r="E39"/>
       <c r="F39"/>
-      <c r="G39">
+      <c r="G39"/>
+      <c r="H39">
         <v>-81953000.0</v>
       </c>
-      <c r="H39">
+      <c r="I39">
         <v>-21438000.0</v>
       </c>
-      <c r="I39">
+      <c r="J39">
         <v>1594000.0</v>
       </c>
-      <c r="J39">
+      <c r="K39">
         <v>5000.0</v>
       </c>
-      <c r="K39">
+      <c r="L39">
         <v>170000.0</v>
       </c>
-      <c r="L39">
+      <c r="M39">
         <v>738000.0</v>
       </c>
-      <c r="M39">
+      <c r="N39">
         <v>751000.0</v>
       </c>
-      <c r="N39">
+      <c r="O39">
         <v>-112196000.0</v>
       </c>
-      <c r="O39">
+      <c r="P39">
         <v>-13849000.0</v>
       </c>
-      <c r="P39">
+      <c r="Q39">
         <v>1825000.0</v>
       </c>
-      <c r="Q39">
+      <c r="R39">
         <v>719000.0</v>
       </c>
-      <c r="R39">
+      <c r="S39">
         <v>932000.0</v>
       </c>
-      <c r="S39">
+      <c r="T39">
         <v>1332000.0</v>
       </c>
-      <c r="T39">
+      <c r="U39">
         <v>1657000.0</v>
       </c>
-      <c r="U39">
+      <c r="V39">
         <v>907000.0</v>
       </c>
-      <c r="V39">
+      <c r="W39">
         <v>1266000.0</v>
       </c>
-      <c r="W39">
+      <c r="X39">
         <v>1075000.0</v>
       </c>
-      <c r="X39">
+      <c r="Y39">
         <v>959000.0</v>
       </c>
-      <c r="Y39">
+      <c r="Z39">
         <v>732000.0</v>
       </c>
-      <c r="Z39">
+      <c r="AA39">
         <v>4480000.0</v>
       </c>
-      <c r="AA39"/>
       <c r="AB39"/>
       <c r="AC39"/>
       <c r="AD39"/>
       <c r="AE39"/>
       <c r="AF39"/>
       <c r="AG39"/>
       <c r="AH39"/>
       <c r="AI39"/>
       <c r="AJ39"/>
       <c r="AK39"/>
       <c r="AL39"/>
       <c r="AM39"/>
       <c r="AN39"/>
       <c r="AO39"/>
       <c r="AP39"/>
       <c r="AQ39"/>
       <c r="AR39"/>
       <c r="AS39"/>
       <c r="AT39"/>
       <c r="AU39"/>
       <c r="AV39"/>
       <c r="AW39"/>
       <c r="AX39"/>
       <c r="AY39"/>
       <c r="AZ39"/>
       <c r="BA39"/>
       <c r="BB39"/>
-      <c r="BC39">
+      <c r="BC39"/>
+      <c r="BD39">
         <v>3882000.0</v>
       </c>
-      <c r="BD39">
+      <c r="BE39">
         <v>1422000.0</v>
       </c>
-      <c r="BE39">
+      <c r="BF39">
         <v>1013000.0</v>
       </c>
-      <c r="BF39">
+      <c r="BG39">
         <v>19902000.0</v>
       </c>
-      <c r="BG39">
+      <c r="BH39">
         <v>22564000.0</v>
       </c>
-      <c r="BH39">
+      <c r="BI39">
         <v>1181000.0</v>
       </c>
-      <c r="BI39">
+      <c r="BJ39">
         <v>27447000.0</v>
       </c>
-      <c r="BJ39">
+      <c r="BK39">
         <v>21118000.0</v>
       </c>
-      <c r="BK39">
+      <c r="BL39">
         <v>19611000.0</v>
       </c>
-      <c r="BL39">
+      <c r="BM39">
         <v>21792000.0</v>
       </c>
-      <c r="BM39">
+      <c r="BN39">
         <v>24070000.0</v>
       </c>
-      <c r="BN39">
+      <c r="BO39">
         <v>25014000.0</v>
       </c>
-      <c r="BO39">
+      <c r="BP39">
         <v>3378000.0</v>
       </c>
-      <c r="BP39">
+      <c r="BQ39">
         <v>3906000.0</v>
       </c>
-      <c r="BQ39">
+      <c r="BR39">
         <v>4934000.0</v>
       </c>
-      <c r="BR39">
+      <c r="BS39">
         <v>3703000.0</v>
       </c>
-      <c r="BS39">
+      <c r="BT39">
         <v>4307000.0</v>
       </c>
-      <c r="BT39">
+      <c r="BU39">
         <v>4938000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>5896000.0</v>
       </c>
       <c r="BV39">
         <v>5896000.0</v>
       </c>
-      <c r="BW39"/>
+      <c r="BW39">
+        <v>5896000.0</v>
+      </c>
       <c r="BX39"/>
       <c r="BY39"/>
       <c r="BZ39"/>
       <c r="CA39"/>
       <c r="CB39"/>
       <c r="CC39"/>
       <c r="CD39"/>
       <c r="CE39"/>
       <c r="CF39"/>
       <c r="CG39"/>
       <c r="CH39"/>
       <c r="CI39"/>
       <c r="CJ39"/>
       <c r="CK39"/>
+      <c r="CL39"/>
     </row>
-    <row r="40" spans="1:89">
+    <row r="40" spans="1:90">
       <c r="A40" t="s">
         <v>61</v>
       </c>
-      <c r="B40">
-[...1 lines deleted...]
-      </c>
+      <c r="B40"/>
       <c r="C40">
+        <v>-13425000.0</v>
+      </c>
+      <c r="D40">
         <v>-12253000.0</v>
       </c>
-      <c r="D40"/>
       <c r="E40"/>
       <c r="F40"/>
-      <c r="G40">
+      <c r="G40"/>
+      <c r="H40">
         <v>-9388000.0</v>
       </c>
-      <c r="H40">
+      <c r="I40">
         <v>-17525000.0</v>
       </c>
-      <c r="I40">
+      <c r="J40">
         <v>-14656000.0</v>
       </c>
-      <c r="J40">
+      <c r="K40">
         <v>-28988000.0</v>
       </c>
-      <c r="K40">
+      <c r="L40">
         <v>-9742000.0</v>
       </c>
-      <c r="L40">
+      <c r="M40">
         <v>-21660000.0</v>
       </c>
-      <c r="M40">
+      <c r="N40">
         <v>-14580000.0</v>
       </c>
-      <c r="N40">
+      <c r="O40">
         <v>24217000.0</v>
       </c>
-      <c r="O40">
+      <c r="P40">
         <v>-28747000.0</v>
       </c>
-      <c r="P40">
+      <c r="Q40">
         <v>-64828000.0</v>
       </c>
-      <c r="Q40">
+      <c r="R40">
         <v>-52496000.0</v>
       </c>
-      <c r="R40">
+      <c r="S40">
         <v>-64724000.0</v>
       </c>
-      <c r="S40">
+      <c r="T40">
         <v>-57698000.0</v>
       </c>
-      <c r="T40">
+      <c r="U40">
         <v>-73616000.0</v>
       </c>
-      <c r="U40">
+      <c r="V40">
         <v>-51178000.0</v>
       </c>
-      <c r="V40">
+      <c r="W40">
         <v>-59940000.0</v>
       </c>
-      <c r="W40">
+      <c r="X40">
         <v>-51944000.0</v>
       </c>
-      <c r="X40">
+      <c r="Y40">
         <v>-73924000.0</v>
       </c>
-      <c r="Y40">
+      <c r="Z40">
         <v>-64508000.0</v>
       </c>
-      <c r="Z40">
+      <c r="AA40">
         <v>-77768000.0</v>
       </c>
-      <c r="AA40">
+      <c r="AB40">
         <v>-67674000.0</v>
       </c>
-      <c r="AB40">
+      <c r="AC40">
         <v>-82056000.0</v>
       </c>
-      <c r="AC40">
+      <c r="AD40">
         <v>-75070000.0</v>
       </c>
-      <c r="AD40">
+      <c r="AE40">
         <v>-97242000.0</v>
       </c>
-      <c r="AE40">
+      <c r="AF40">
         <v>-83028000.0</v>
       </c>
-      <c r="AF40">
+      <c r="AG40">
         <v>-107860000.0</v>
       </c>
-      <c r="AG40">
+      <c r="AH40">
         <v>-159168000.0</v>
       </c>
-      <c r="AH40">
+      <c r="AI40">
         <v>-146370000.0</v>
       </c>
-      <c r="AI40">
+      <c r="AJ40">
         <v>-162026000.0</v>
       </c>
-      <c r="AJ40">
+      <c r="AK40">
         <v>-141350000.0</v>
       </c>
-      <c r="AK40">
+      <c r="AL40">
         <v>-108486000.0</v>
       </c>
-      <c r="AL40">
+      <c r="AM40">
         <v>-121364000.0</v>
       </c>
-      <c r="AM40">
+      <c r="AN40">
         <v>-128948000.0</v>
       </c>
-      <c r="AN40">
+      <c r="AO40">
         <v>-187704000.0</v>
       </c>
-      <c r="AO40">
+      <c r="AP40">
         <v>-155532000.0</v>
       </c>
-      <c r="AP40">
+      <c r="AQ40">
         <v>-136416000.0</v>
       </c>
-      <c r="AQ40">
+      <c r="AR40">
         <v>-125984000.0</v>
       </c>
-      <c r="AR40">
+      <c r="AS40">
         <v>-224362000.0</v>
       </c>
-      <c r="AS40">
+      <c r="AT40">
         <v>-147870000.0</v>
       </c>
-      <c r="AT40">
+      <c r="AU40">
         <v>-142994000.0</v>
       </c>
-      <c r="AU40">
+      <c r="AV40">
         <v>-294568000.0</v>
       </c>
-      <c r="AV40">
+      <c r="AW40">
         <v>-265292000.0</v>
       </c>
-      <c r="AW40">
+      <c r="AX40">
         <v>-362486000.0</v>
       </c>
-      <c r="AX40">
+      <c r="AY40">
         <v>-316464000.0</v>
       </c>
-      <c r="AY40">
+      <c r="AZ40">
         <v>-319116000.0</v>
       </c>
-      <c r="AZ40">
+      <c r="BA40">
         <v>-318376000.0</v>
       </c>
-      <c r="BA40">
+      <c r="BB40">
         <v>-157222000.0</v>
       </c>
-      <c r="BB40">
+      <c r="BC40">
         <v>-113312000.0</v>
       </c>
-      <c r="BC40">
+      <c r="BD40">
         <v>-20364000.0</v>
       </c>
-      <c r="BD40">
+      <c r="BE40">
         <v>-67709000.0</v>
       </c>
-      <c r="BE40">
+      <c r="BF40">
         <v>-18327000.0</v>
       </c>
-      <c r="BF40">
+      <c r="BG40">
         <v>19562000.0</v>
       </c>
-      <c r="BG40">
+      <c r="BH40">
         <v>17336000.0</v>
       </c>
-      <c r="BH40">
+      <c r="BI40">
         <v>37009000.0</v>
       </c>
-      <c r="BI40">
+      <c r="BJ40">
         <v>-69311000.0</v>
       </c>
-      <c r="BJ40">
+      <c r="BK40">
         <v>-164032000.0</v>
       </c>
-      <c r="BK40">
+      <c r="BL40">
         <v>17727000.0</v>
       </c>
-      <c r="BL40">
+      <c r="BM40">
         <v>-177537000.0</v>
       </c>
-      <c r="BM40">
+      <c r="BN40">
         <v>-569268000.0</v>
       </c>
-      <c r="BN40">
+      <c r="BO40">
         <v>-548119000.0</v>
       </c>
-      <c r="BO40">
+      <c r="BP40">
         <v>-925704000.0</v>
       </c>
-      <c r="BP40">
+      <c r="BQ40">
         <v>-1082255000.0</v>
       </c>
-      <c r="BQ40">
+      <c r="BR40">
         <v>-35588000.0</v>
       </c>
-      <c r="BR40">
+      <c r="BS40">
         <v>-2372269000.0</v>
       </c>
-      <c r="BS40">
+      <c r="BT40">
         <v>-66633000.0</v>
       </c>
-      <c r="BT40">
+      <c r="BU40">
         <v>-1038136000.0</v>
       </c>
-      <c r="BU40">
+      <c r="BV40">
         <v>-128476000.0</v>
       </c>
-      <c r="BV40">
+      <c r="BW40">
         <v>-3021835000.0</v>
       </c>
-      <c r="BW40">
+      <c r="BX40">
         <v>-2622250000.0</v>
       </c>
-      <c r="BX40">
+      <c r="BY40">
         <v>-2677234000.0</v>
       </c>
-      <c r="BY40">
+      <c r="BZ40">
         <v>-2765130000.0</v>
       </c>
-      <c r="BZ40">
+      <c r="CA40">
         <v>-1602814000.0</v>
       </c>
-      <c r="CA40">
+      <c r="CB40">
         <v>-2103232000.0</v>
       </c>
-      <c r="CB40">
+      <c r="CC40">
         <v>-1993741000.0</v>
       </c>
-      <c r="CC40">
+      <c r="CD40">
         <v>-2208200000.0</v>
       </c>
-      <c r="CD40">
+      <c r="CE40">
         <v>-997338000.0</v>
       </c>
-      <c r="CE40">
+      <c r="CF40">
         <v>-1018622000.0</v>
       </c>
-      <c r="CF40">
+      <c r="CG40">
         <v>-509311000.0</v>
       </c>
-      <c r="CG40">
+      <c r="CH40">
         <v>11800000.0</v>
       </c>
-      <c r="CH40">
+      <c r="CI40">
         <v>5600000.0</v>
       </c>
-      <c r="CI40"/>
       <c r="CJ40"/>
       <c r="CK40"/>
+      <c r="CL40"/>
     </row>
-    <row r="41" spans="1:89">
+    <row r="41" spans="1:90">
       <c r="A41" t="s">
         <v>62</v>
       </c>
       <c r="B41"/>
       <c r="C41"/>
       <c r="D41"/>
       <c r="E41"/>
       <c r="F41"/>
       <c r="G41"/>
       <c r="H41"/>
       <c r="I41"/>
       <c r="J41"/>
       <c r="K41"/>
-      <c r="L41">
+      <c r="L41"/>
+      <c r="M41">
         <v>5971000.0</v>
       </c>
-      <c r="M41"/>
-      <c r="N41">
+      <c r="N41"/>
+      <c r="O41">
         <v>6445000.0</v>
       </c>
-      <c r="O41">
+      <c r="P41">
         <v>7461000.0</v>
       </c>
-      <c r="P41">
+      <c r="Q41">
         <v>7557000.0</v>
       </c>
-      <c r="Q41">
+      <c r="R41">
         <v>7624000.0</v>
       </c>
-      <c r="R41">
+      <c r="S41">
         <v>7218000.0</v>
       </c>
-      <c r="S41">
+      <c r="T41">
         <v>8232000.0</v>
       </c>
-      <c r="T41"/>
       <c r="U41"/>
       <c r="V41"/>
       <c r="W41"/>
       <c r="X41"/>
       <c r="Y41"/>
       <c r="Z41"/>
       <c r="AA41"/>
       <c r="AB41"/>
       <c r="AC41"/>
       <c r="AD41"/>
       <c r="AE41"/>
       <c r="AF41"/>
       <c r="AG41"/>
       <c r="AH41"/>
       <c r="AI41"/>
       <c r="AJ41"/>
       <c r="AK41"/>
       <c r="AL41"/>
       <c r="AM41"/>
       <c r="AN41"/>
       <c r="AO41"/>
       <c r="AP41"/>
       <c r="AQ41"/>
       <c r="AR41"/>
       <c r="AS41"/>
@@ -10419,321 +10516,325 @@
       <c r="BM41"/>
       <c r="BN41"/>
       <c r="BO41"/>
       <c r="BP41"/>
       <c r="BQ41"/>
       <c r="BR41"/>
       <c r="BS41"/>
       <c r="BT41"/>
       <c r="BU41"/>
       <c r="BV41"/>
       <c r="BW41"/>
       <c r="BX41"/>
       <c r="BY41"/>
       <c r="BZ41"/>
       <c r="CA41"/>
       <c r="CB41"/>
       <c r="CC41"/>
       <c r="CD41"/>
       <c r="CE41"/>
       <c r="CF41"/>
       <c r="CG41"/>
       <c r="CH41"/>
       <c r="CI41"/>
       <c r="CJ41"/>
       <c r="CK41"/>
+      <c r="CL41"/>
     </row>
-    <row r="42" spans="1:89">
+    <row r="42" spans="1:90">
       <c r="A42" t="s">
         <v>63</v>
       </c>
       <c r="B42">
+        <v>2576962000.0</v>
+      </c>
+      <c r="C42">
         <v>2652891000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>2652015000.0</v>
       </c>
       <c r="D42">
         <v>2652015000.0</v>
       </c>
       <c r="E42">
         <v>2652015000.0</v>
       </c>
       <c r="F42">
+        <v>2652015000.0</v>
+      </c>
+      <c r="G42">
         <v>2658090000.0</v>
       </c>
-      <c r="G42">
+      <c r="H42">
         <v>2543830000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>2103718000.0</v>
       </c>
       <c r="I42">
         <v>2103718000.0</v>
       </c>
       <c r="J42">
         <v>2103718000.0</v>
       </c>
       <c r="K42">
-        <v>2104823000.0</v>
+        <v>2103718000.0</v>
       </c>
       <c r="L42">
         <v>2104823000.0</v>
       </c>
       <c r="M42">
+        <v>2104823000.0</v>
+      </c>
+      <c r="N42">
         <v>2107121000.0</v>
       </c>
-      <c r="N42">
+      <c r="O42">
         <v>2107120000.0</v>
       </c>
-      <c r="O42">
+      <c r="P42">
         <v>2107124000.0</v>
       </c>
-      <c r="P42">
+      <c r="Q42">
         <v>2077124000.0</v>
       </c>
-      <c r="Q42">
+      <c r="R42">
         <v>2078760000.0</v>
       </c>
-      <c r="R42">
+      <c r="S42">
         <v>2079530000.0</v>
       </c>
-      <c r="S42">
+      <c r="T42">
         <v>2091927000.0</v>
       </c>
-      <c r="T42">
+      <c r="U42">
         <v>2097832000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>2099876000.0</v>
       </c>
       <c r="V42">
         <v>2099876000.0</v>
       </c>
       <c r="W42">
         <v>2099876000.0</v>
       </c>
       <c r="X42">
         <v>2099876000.0</v>
       </c>
       <c r="Y42">
         <v>2099876000.0</v>
       </c>
       <c r="Z42">
+        <v>2099876000.0</v>
+      </c>
+      <c r="AA42">
         <v>2118652000.0</v>
       </c>
-      <c r="AA42">
+      <c r="AB42">
         <v>2126502000.0</v>
       </c>
-      <c r="AB42">
+      <c r="AC42">
         <v>2140715000.0</v>
       </c>
-      <c r="AC42">
+      <c r="AD42">
         <v>2155836000.0</v>
       </c>
-      <c r="AD42">
+      <c r="AE42">
         <v>1327101000.0</v>
       </c>
-      <c r="AE42">
+      <c r="AF42">
         <v>1381690000.0</v>
       </c>
-      <c r="AF42">
+      <c r="AG42">
         <v>1401925000.0</v>
       </c>
-      <c r="AG42">
+      <c r="AH42">
         <v>1428099000.0</v>
       </c>
-      <c r="AH42">
+      <c r="AI42">
         <v>1349801000.0</v>
       </c>
-      <c r="AI42">
+      <c r="AJ42">
         <v>1382579000.0</v>
       </c>
-      <c r="AJ42">
+      <c r="AK42">
         <v>1388904000.0</v>
       </c>
-      <c r="AK42">
+      <c r="AL42">
         <v>1393443000.0</v>
       </c>
-      <c r="AL42">
+      <c r="AM42">
         <v>1434578000.0</v>
       </c>
-      <c r="AM42">
+      <c r="AN42">
         <v>1473212000.0</v>
       </c>
-      <c r="AN42">
+      <c r="AO42">
         <v>1489902000.0</v>
       </c>
-      <c r="AO42">
+      <c r="AP42">
         <v>1574124000.0</v>
       </c>
-      <c r="AP42">
+      <c r="AQ42">
         <v>1750764000.0</v>
       </c>
-      <c r="AQ42">
+      <c r="AR42">
         <v>1855867000.0</v>
       </c>
-      <c r="AR42">
+      <c r="AS42">
         <v>1928364000.0</v>
       </c>
-      <c r="AS42">
+      <c r="AT42">
         <v>1972960000.0</v>
       </c>
-      <c r="AT42">
+      <c r="AU42">
         <v>2016591000.0</v>
       </c>
-      <c r="AU42">
+      <c r="AV42">
         <v>2092705000.0</v>
       </c>
-      <c r="AV42">
+      <c r="AW42">
         <v>2116427000.0</v>
       </c>
-      <c r="AW42">
+      <c r="AX42">
         <v>2105369000.0</v>
       </c>
-      <c r="AX42">
+      <c r="AY42">
         <v>1952506000.0</v>
       </c>
-      <c r="AY42">
+      <c r="AZ42">
         <v>1896546000.0</v>
       </c>
-      <c r="AZ42">
+      <c r="BA42">
         <v>1869707000.0</v>
       </c>
-      <c r="BA42">
+      <c r="BB42">
         <v>1721369000.0</v>
       </c>
-      <c r="BB42">
+      <c r="BC42">
         <v>1683281000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>2936321000.0</v>
       </c>
       <c r="BD42">
         <v>2936321000.0</v>
       </c>
       <c r="BE42">
+        <v>2936321000.0</v>
+      </c>
+      <c r="BF42">
         <v>2886327000.0</v>
       </c>
-      <c r="BF42">
+      <c r="BG42">
         <v>2886449000.0</v>
       </c>
-      <c r="BG42">
+      <c r="BH42">
         <v>2881544000.0</v>
       </c>
-      <c r="BH42">
+      <c r="BI42">
         <v>2876560000.0</v>
       </c>
-      <c r="BI42">
+      <c r="BJ42">
         <v>2871559000.0</v>
       </c>
-      <c r="BJ42">
+      <c r="BK42">
         <v>2866089000.0</v>
       </c>
-      <c r="BK42">
+      <c r="BL42">
         <v>2860047000.0</v>
       </c>
-      <c r="BL42">
+      <c r="BM42">
         <v>2854352000.0</v>
       </c>
-      <c r="BM42">
+      <c r="BN42">
         <v>2645687000.0</v>
       </c>
-      <c r="BN42">
+      <c r="BO42">
         <v>2641594000.0</v>
       </c>
-      <c r="BO42">
+      <c r="BP42">
         <v>2529409000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>2352205000.0</v>
       </c>
       <c r="BQ42">
         <v>2352205000.0</v>
       </c>
       <c r="BR42">
-        <v>2352883000.0</v>
+        <v>2352205000.0</v>
       </c>
       <c r="BS42">
         <v>2352883000.0</v>
       </c>
       <c r="BT42">
         <v>2352883000.0</v>
       </c>
       <c r="BU42">
+        <v>2352883000.0</v>
+      </c>
+      <c r="BV42">
         <v>1983795000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>1975918000.0</v>
       </c>
       <c r="BW42">
         <v>1975918000.0</v>
       </c>
       <c r="BX42">
+        <v>1975918000.0</v>
+      </c>
+      <c r="BY42">
         <v>1681825000.0</v>
       </c>
-      <c r="BY42">
+      <c r="BZ42">
         <v>1673191000.0</v>
       </c>
-      <c r="BZ42">
+      <c r="CA42">
         <v>1221873000.0</v>
       </c>
-      <c r="CA42">
+      <c r="CB42">
         <v>1214110000.0</v>
       </c>
-      <c r="CB42">
+      <c r="CC42">
         <v>1205943000.0</v>
       </c>
-      <c r="CC42">
+      <c r="CD42">
         <v>1198137000.0</v>
       </c>
-      <c r="CD42">
+      <c r="CE42">
         <v>897438000.0</v>
       </c>
-      <c r="CE42">
+      <c r="CF42">
         <v>889071000.0</v>
       </c>
-      <c r="CF42">
+      <c r="CG42">
         <v>882766000.0</v>
       </c>
-      <c r="CG42">
+      <c r="CH42">
         <v>878838000.0</v>
       </c>
-      <c r="CH42">
+      <c r="CI42">
         <v>874358000.0</v>
       </c>
-      <c r="CI42">
+      <c r="CJ42">
         <v>871211000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>870092000.0</v>
       </c>
       <c r="CK42">
         <v>870092000.0</v>
       </c>
+      <c r="CL42">
+        <v>870092000.0</v>
+      </c>
     </row>
-    <row r="43" spans="1:89">
+    <row r="43" spans="1:90">
       <c r="A43" t="s">
         <v>64</v>
       </c>
       <c r="B43"/>
       <c r="C43"/>
       <c r="D43"/>
       <c r="E43"/>
       <c r="F43"/>
       <c r="G43"/>
       <c r="H43"/>
       <c r="I43"/>
       <c r="J43"/>
       <c r="K43"/>
       <c r="L43"/>
       <c r="M43"/>
       <c r="N43"/>
       <c r="O43"/>
       <c r="P43"/>
       <c r="Q43"/>
       <c r="R43"/>
       <c r="S43"/>
       <c r="T43"/>
       <c r="U43"/>
       <c r="V43"/>
       <c r="W43"/>
@@ -10781,52 +10882,53 @@
       <c r="BM43"/>
       <c r="BN43"/>
       <c r="BO43"/>
       <c r="BP43"/>
       <c r="BQ43"/>
       <c r="BR43"/>
       <c r="BS43"/>
       <c r="BT43"/>
       <c r="BU43"/>
       <c r="BV43"/>
       <c r="BW43"/>
       <c r="BX43"/>
       <c r="BY43"/>
       <c r="BZ43"/>
       <c r="CA43"/>
       <c r="CB43"/>
       <c r="CC43"/>
       <c r="CD43"/>
       <c r="CE43"/>
       <c r="CF43"/>
       <c r="CG43"/>
       <c r="CH43"/>
       <c r="CI43"/>
       <c r="CJ43"/>
       <c r="CK43"/>
+      <c r="CL43"/>
     </row>
-    <row r="44" spans="1:89">
+    <row r="44" spans="1:90">
       <c r="A44" t="s">
         <v>65</v>
       </c>
       <c r="B44"/>
       <c r="C44"/>
       <c r="D44"/>
       <c r="E44"/>
       <c r="F44"/>
       <c r="G44"/>
       <c r="H44"/>
       <c r="I44"/>
       <c r="J44"/>
       <c r="K44"/>
       <c r="L44"/>
       <c r="M44"/>
       <c r="N44"/>
       <c r="O44"/>
       <c r="P44"/>
       <c r="Q44"/>
       <c r="R44"/>
       <c r="S44"/>
       <c r="T44"/>
       <c r="U44"/>
       <c r="V44"/>
       <c r="W44"/>
@@ -10874,52 +10976,53 @@
       <c r="BM44"/>
       <c r="BN44"/>
       <c r="BO44"/>
       <c r="BP44"/>
       <c r="BQ44"/>
       <c r="BR44"/>
       <c r="BS44"/>
       <c r="BT44"/>
       <c r="BU44"/>
       <c r="BV44"/>
       <c r="BW44"/>
       <c r="BX44"/>
       <c r="BY44"/>
       <c r="BZ44"/>
       <c r="CA44"/>
       <c r="CB44"/>
       <c r="CC44"/>
       <c r="CD44"/>
       <c r="CE44"/>
       <c r="CF44"/>
       <c r="CG44"/>
       <c r="CH44"/>
       <c r="CI44"/>
       <c r="CJ44"/>
       <c r="CK44"/>
+      <c r="CL44"/>
     </row>
-    <row r="45" spans="1:89">
+    <row r="45" spans="1:90">
       <c r="A45" t="s">
         <v>66</v>
       </c>
       <c r="B45"/>
       <c r="C45"/>
       <c r="D45"/>
       <c r="E45"/>
       <c r="F45"/>
       <c r="G45"/>
       <c r="H45"/>
       <c r="I45"/>
       <c r="J45"/>
       <c r="K45"/>
       <c r="L45"/>
       <c r="M45"/>
       <c r="N45"/>
       <c r="O45"/>
       <c r="P45"/>
       <c r="Q45"/>
       <c r="R45"/>
       <c r="S45"/>
       <c r="T45"/>
       <c r="U45"/>
       <c r="V45"/>
       <c r="W45"/>
@@ -10967,52 +11070,53 @@
       <c r="BM45"/>
       <c r="BN45"/>
       <c r="BO45"/>
       <c r="BP45"/>
       <c r="BQ45"/>
       <c r="BR45"/>
       <c r="BS45"/>
       <c r="BT45"/>
       <c r="BU45"/>
       <c r="BV45"/>
       <c r="BW45"/>
       <c r="BX45"/>
       <c r="BY45"/>
       <c r="BZ45"/>
       <c r="CA45"/>
       <c r="CB45"/>
       <c r="CC45"/>
       <c r="CD45"/>
       <c r="CE45"/>
       <c r="CF45"/>
       <c r="CG45"/>
       <c r="CH45"/>
       <c r="CI45"/>
       <c r="CJ45"/>
       <c r="CK45"/>
+      <c r="CL45"/>
     </row>
-    <row r="46" spans="1:89">
+    <row r="46" spans="1:90">
       <c r="A46" t="s">
         <v>67</v>
       </c>
       <c r="B46"/>
       <c r="C46"/>
       <c r="D46"/>
       <c r="E46"/>
       <c r="F46"/>
       <c r="G46"/>
       <c r="H46"/>
       <c r="I46"/>
       <c r="J46"/>
       <c r="K46"/>
       <c r="L46"/>
       <c r="M46"/>
       <c r="N46"/>
       <c r="O46"/>
       <c r="P46"/>
       <c r="Q46"/>
       <c r="R46"/>
       <c r="S46"/>
       <c r="T46"/>
       <c r="U46"/>
       <c r="V46"/>
       <c r="W46"/>
@@ -11060,52 +11164,53 @@
       <c r="BM46"/>
       <c r="BN46"/>
       <c r="BO46"/>
       <c r="BP46"/>
       <c r="BQ46"/>
       <c r="BR46"/>
       <c r="BS46"/>
       <c r="BT46"/>
       <c r="BU46"/>
       <c r="BV46"/>
       <c r="BW46"/>
       <c r="BX46"/>
       <c r="BY46"/>
       <c r="BZ46"/>
       <c r="CA46"/>
       <c r="CB46"/>
       <c r="CC46"/>
       <c r="CD46"/>
       <c r="CE46"/>
       <c r="CF46"/>
       <c r="CG46"/>
       <c r="CH46"/>
       <c r="CI46"/>
       <c r="CJ46"/>
       <c r="CK46"/>
+      <c r="CL46"/>
     </row>
-    <row r="47" spans="1:89">
+    <row r="47" spans="1:90">
       <c r="A47" t="s">
         <v>68</v>
       </c>
       <c r="B47"/>
       <c r="C47"/>
       <c r="D47"/>
       <c r="E47"/>
       <c r="F47"/>
       <c r="G47"/>
       <c r="H47"/>
       <c r="I47"/>
       <c r="J47"/>
       <c r="K47"/>
       <c r="L47"/>
       <c r="M47"/>
       <c r="N47"/>
       <c r="O47"/>
       <c r="P47"/>
       <c r="Q47"/>
       <c r="R47"/>
       <c r="S47"/>
       <c r="T47"/>
       <c r="U47"/>
       <c r="V47"/>
       <c r="W47"/>
@@ -11153,321 +11258,325 @@
       <c r="BM47"/>
       <c r="BN47"/>
       <c r="BO47"/>
       <c r="BP47"/>
       <c r="BQ47"/>
       <c r="BR47"/>
       <c r="BS47"/>
       <c r="BT47"/>
       <c r="BU47"/>
       <c r="BV47"/>
       <c r="BW47"/>
       <c r="BX47"/>
       <c r="BY47"/>
       <c r="BZ47"/>
       <c r="CA47"/>
       <c r="CB47"/>
       <c r="CC47"/>
       <c r="CD47"/>
       <c r="CE47"/>
       <c r="CF47"/>
       <c r="CG47"/>
       <c r="CH47"/>
       <c r="CI47"/>
       <c r="CJ47"/>
       <c r="CK47"/>
+      <c r="CL47"/>
     </row>
-    <row r="48" spans="1:89">
+    <row r="48" spans="1:90">
       <c r="A48" t="s">
         <v>69</v>
       </c>
       <c r="B48">
+        <v>-1400787000.0</v>
+      </c>
+      <c r="C48">
         <v>-1345722000.0</v>
       </c>
-      <c r="C48">
+      <c r="D48">
         <v>-1284188000.0</v>
       </c>
-      <c r="D48">
+      <c r="E48">
         <v>-1276187000.0</v>
       </c>
-      <c r="E48">
+      <c r="F48">
         <v>-1258849000.0</v>
       </c>
-      <c r="F48">
+      <c r="G48">
         <v>-1253538000.0</v>
       </c>
-      <c r="G48">
+      <c r="H48">
         <v>-1127701000.0</v>
       </c>
-      <c r="H48">
+      <c r="I48">
         <v>-1100024000.0</v>
       </c>
-      <c r="I48">
+      <c r="J48">
         <v>-1097782000.0</v>
       </c>
-      <c r="J48">
+      <c r="K48">
         <v>-1098473000.0</v>
       </c>
-      <c r="K48">
+      <c r="L48">
         <v>-1108043000.0</v>
       </c>
-      <c r="L48">
+      <c r="M48">
         <v>-1113211000.0</v>
       </c>
-      <c r="M48">
+      <c r="N48">
         <v>-1113818000.0</v>
       </c>
-      <c r="N48">
+      <c r="O48">
         <v>-1119079000.0</v>
       </c>
-      <c r="O48">
+      <c r="P48">
         <v>-1096150000.0</v>
       </c>
-      <c r="P48">
+      <c r="Q48">
         <v>-1091199000.0</v>
       </c>
-      <c r="Q48">
+      <c r="R48">
         <v>-1073990000.0</v>
       </c>
-      <c r="R48">
+      <c r="S48">
         <v>-1055317000.0</v>
       </c>
-      <c r="S48">
+      <c r="T48">
         <v>-1052859000.0</v>
       </c>
-      <c r="T48">
+      <c r="U48">
         <v>-1054892000.0</v>
       </c>
-      <c r="U48">
+      <c r="V48">
         <v>-1063611000.0</v>
       </c>
-      <c r="V48">
+      <c r="W48">
         <v>-1082530000.0</v>
       </c>
-      <c r="W48">
+      <c r="X48">
         <v>-1092203000.0</v>
       </c>
-      <c r="X48">
+      <c r="Y48">
         <v>-1101998000.0</v>
       </c>
-      <c r="Y48">
+      <c r="Z48">
         <v>-1075626000.0</v>
       </c>
-      <c r="Z48">
+      <c r="AA48">
         <v>-902836000.0</v>
       </c>
-      <c r="AA48">
+      <c r="AB48">
         <v>-873177000.0</v>
       </c>
-      <c r="AB48">
+      <c r="AC48">
         <v>-850073000.0</v>
       </c>
-      <c r="AC48">
+      <c r="AD48">
         <v>-843278000.0</v>
       </c>
-      <c r="AD48">
+      <c r="AE48">
         <v>-10565000.0</v>
       </c>
-      <c r="AE48">
+      <c r="AF48">
         <v>-10750000.0</v>
       </c>
-      <c r="AF48">
+      <c r="AG48">
         <v>-10974000.0</v>
       </c>
-      <c r="AG48">
+      <c r="AH48">
         <v>-10229000.0</v>
       </c>
-      <c r="AH48">
+      <c r="AI48">
         <v>91031000.0</v>
       </c>
-      <c r="AI48">
+      <c r="AJ48">
         <v>89802000.0</v>
       </c>
-      <c r="AJ48">
+      <c r="AK48">
         <v>88500000.0</v>
       </c>
-      <c r="AK48">
+      <c r="AL48">
         <v>88134000.0</v>
       </c>
-      <c r="AL48">
+      <c r="AM48">
         <v>71901000.0</v>
       </c>
-      <c r="AM48">
+      <c r="AN48">
         <v>68504000.0</v>
       </c>
-      <c r="AN48">
+      <c r="AO48">
         <v>62282000.0</v>
       </c>
-      <c r="AO48">
+      <c r="AP48">
         <v>71231000.0</v>
       </c>
-      <c r="AP48">
+      <c r="AQ48">
         <v>-26783000.0</v>
       </c>
-      <c r="AQ48">
+      <c r="AR48">
         <v>-29240000.0</v>
       </c>
-      <c r="AR48">
+      <c r="AS48">
         <v>-31951000.0</v>
       </c>
-      <c r="AS48">
+      <c r="AT48">
         <v>-35589000.0</v>
       </c>
-      <c r="AT48">
+      <c r="AU48">
         <v>-20137000.0</v>
       </c>
-      <c r="AU48">
+      <c r="AV48">
         <v>-29451000.0</v>
       </c>
-      <c r="AV48">
+      <c r="AW48">
         <v>-47791000.0</v>
       </c>
-      <c r="AW48">
+      <c r="AX48">
         <v>-53995000.0</v>
       </c>
-      <c r="AX48">
+      <c r="AY48">
         <v>-27392000.0</v>
       </c>
-      <c r="AY48">
+      <c r="AZ48">
         <v>-32127000.0</v>
       </c>
-      <c r="AZ48">
+      <c r="BA48">
         <v>-36764000.0</v>
       </c>
-      <c r="BA48">
+      <c r="BB48">
         <v>-44183000.0</v>
       </c>
-      <c r="BB48">
+      <c r="BC48">
         <v>-31337000.0</v>
       </c>
-      <c r="BC48">
+      <c r="BD48">
         <v>-32839000.0</v>
       </c>
-      <c r="BD48">
+      <c r="BE48">
         <v>-36742000.0</v>
       </c>
-      <c r="BE48">
+      <c r="BF48">
         <v>-34896000.0</v>
       </c>
-      <c r="BF48">
+      <c r="BG48">
         <v>23271000.0</v>
       </c>
-      <c r="BG48">
+      <c r="BH48">
         <v>39905000.0</v>
       </c>
-      <c r="BH48">
+      <c r="BI48">
         <v>49363000.0</v>
       </c>
-      <c r="BI48">
+      <c r="BJ48">
         <v>56557000.0</v>
       </c>
-      <c r="BJ48">
+      <c r="BK48">
         <v>82675000.0</v>
       </c>
-      <c r="BK48">
+      <c r="BL48">
         <v>87161000.0</v>
       </c>
-      <c r="BL48">
+      <c r="BM48">
         <v>91428000.0</v>
       </c>
-      <c r="BM48">
+      <c r="BN48">
         <v>104878000.0</v>
       </c>
-      <c r="BN48">
+      <c r="BO48">
         <v>115035000.0</v>
       </c>
-      <c r="BO48">
+      <c r="BP48">
         <v>114079000.0</v>
       </c>
-      <c r="BP48">
+      <c r="BQ48">
         <v>108526000.0</v>
       </c>
-      <c r="BQ48">
+      <c r="BR48">
         <v>96174000.0</v>
       </c>
-      <c r="BR48">
+      <c r="BS48">
         <v>-41316000.0</v>
       </c>
-      <c r="BS48">
+      <c r="BT48">
         <v>-20147000.0</v>
       </c>
-      <c r="BT48">
+      <c r="BU48">
         <v>-2683000.0</v>
       </c>
-      <c r="BU48">
+      <c r="BV48">
         <v>24959000.0</v>
       </c>
-      <c r="BV48">
+      <c r="BW48">
         <v>-27255000.0</v>
       </c>
-      <c r="BW48">
+      <c r="BX48">
         <v>-6719000.0</v>
       </c>
-      <c r="BX48">
+      <c r="BY48">
         <v>-14313000.0</v>
       </c>
-      <c r="BY48">
+      <c r="BZ48">
         <v>-16283000.0</v>
       </c>
-      <c r="BZ48">
+      <c r="CA48">
         <v>-19956000.0</v>
       </c>
-      <c r="CA48">
+      <c r="CB48">
         <v>-16988000.0</v>
       </c>
-      <c r="CB48">
+      <c r="CC48">
         <v>-12445000.0</v>
       </c>
-      <c r="CC48">
+      <c r="CD48">
         <v>-6639000.0</v>
       </c>
-      <c r="CD48">
+      <c r="CE48">
         <v>10747000.0</v>
       </c>
-      <c r="CE48">
+      <c r="CF48">
         <v>6086000.0</v>
       </c>
-      <c r="CF48">
+      <c r="CG48">
         <v>6645000.0</v>
       </c>
-      <c r="CG48">
+      <c r="CH48">
         <v>-4212000.0</v>
       </c>
-      <c r="CH48">
+      <c r="CI48">
         <v>-4191000.0</v>
       </c>
-      <c r="CI48">
+      <c r="CJ48">
         <v>-2005000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>-1477000.0</v>
       </c>
       <c r="CK48">
         <v>-1477000.0</v>
       </c>
+      <c r="CL48">
+        <v>-1477000.0</v>
+      </c>
     </row>
-    <row r="49" spans="1:89">
+    <row r="49" spans="1:90">
       <c r="A49" t="s">
         <v>70</v>
       </c>
       <c r="B49"/>
       <c r="C49"/>
       <c r="D49"/>
       <c r="E49"/>
       <c r="F49"/>
       <c r="G49"/>
       <c r="H49"/>
       <c r="I49"/>
       <c r="J49"/>
       <c r="K49"/>
       <c r="L49"/>
       <c r="M49"/>
       <c r="N49"/>
       <c r="O49"/>
       <c r="P49"/>
       <c r="Q49"/>
       <c r="R49"/>
       <c r="S49"/>
       <c r="T49"/>
       <c r="U49"/>
       <c r="V49"/>
       <c r="W49"/>
@@ -11515,52 +11624,53 @@
       <c r="BM49"/>
       <c r="BN49"/>
       <c r="BO49"/>
       <c r="BP49"/>
       <c r="BQ49"/>
       <c r="BR49"/>
       <c r="BS49"/>
       <c r="BT49"/>
       <c r="BU49"/>
       <c r="BV49"/>
       <c r="BW49"/>
       <c r="BX49"/>
       <c r="BY49"/>
       <c r="BZ49"/>
       <c r="CA49"/>
       <c r="CB49"/>
       <c r="CC49"/>
       <c r="CD49"/>
       <c r="CE49"/>
       <c r="CF49"/>
       <c r="CG49"/>
       <c r="CH49"/>
       <c r="CI49"/>
       <c r="CJ49"/>
       <c r="CK49"/>
+      <c r="CL49"/>
     </row>
-    <row r="50" spans="1:89">
+    <row r="50" spans="1:90">
       <c r="A50" t="s">
         <v>71</v>
       </c>
       <c r="B50"/>
       <c r="C50"/>
       <c r="D50"/>
       <c r="E50"/>
       <c r="F50"/>
       <c r="G50"/>
       <c r="H50"/>
       <c r="I50"/>
       <c r="J50"/>
       <c r="K50"/>
       <c r="L50"/>
       <c r="M50"/>
       <c r="N50"/>
       <c r="O50"/>
       <c r="P50"/>
       <c r="Q50"/>
       <c r="R50"/>
       <c r="S50"/>
       <c r="T50"/>
       <c r="U50"/>
       <c r="V50"/>
       <c r="W50"/>
@@ -11608,338 +11718,342 @@
       <c r="BM50"/>
       <c r="BN50"/>
       <c r="BO50"/>
       <c r="BP50"/>
       <c r="BQ50"/>
       <c r="BR50"/>
       <c r="BS50"/>
       <c r="BT50"/>
       <c r="BU50"/>
       <c r="BV50"/>
       <c r="BW50"/>
       <c r="BX50"/>
       <c r="BY50"/>
       <c r="BZ50"/>
       <c r="CA50"/>
       <c r="CB50"/>
       <c r="CC50"/>
       <c r="CD50"/>
       <c r="CE50"/>
       <c r="CF50"/>
       <c r="CG50"/>
       <c r="CH50"/>
       <c r="CI50"/>
       <c r="CJ50"/>
       <c r="CK50"/>
+      <c r="CL50"/>
     </row>
-    <row r="51" spans="1:89">
+    <row r="51" spans="1:90">
       <c r="A51" t="s">
         <v>72</v>
       </c>
       <c r="B51">
+        <v>1870388000.0</v>
+      </c>
+      <c r="C51">
         <v>1995210000.0</v>
       </c>
-      <c r="C51">
+      <c r="D51">
         <v>1915074000.0</v>
       </c>
-      <c r="D51">
+      <c r="E51">
         <v>2051654000.0</v>
       </c>
-      <c r="E51">
+      <c r="F51">
         <v>1935241000.0</v>
       </c>
-      <c r="F51">
+      <c r="G51">
         <v>1751621000.0</v>
       </c>
-      <c r="G51">
+      <c r="H51">
         <v>1772834000.0</v>
       </c>
-      <c r="H51">
+      <c r="I51">
         <v>1511552000.0</v>
       </c>
-      <c r="I51">
+      <c r="J51">
         <v>1405121000.0</v>
       </c>
-      <c r="J51">
+      <c r="K51">
         <v>1462267000.0</v>
       </c>
-      <c r="K51">
+      <c r="L51">
         <v>1434497000.0</v>
       </c>
-      <c r="L51">
+      <c r="M51">
         <v>1482515000.0</v>
       </c>
-      <c r="M51">
+      <c r="N51">
         <v>1470852000.0</v>
       </c>
-      <c r="N51">
+      <c r="O51">
         <v>1483394000.0</v>
       </c>
-      <c r="O51">
+      <c r="P51">
         <v>1504400000.0</v>
       </c>
-      <c r="P51">
+      <c r="Q51">
         <v>1597563000.0</v>
       </c>
-      <c r="Q51">
+      <c r="R51">
         <v>1550608000.0</v>
       </c>
-      <c r="R51">
+      <c r="S51">
         <v>1587376000.0</v>
       </c>
-      <c r="S51">
+      <c r="T51">
         <v>1597792000.0</v>
       </c>
-      <c r="T51">
+      <c r="U51">
         <v>1488798000.0</v>
       </c>
-      <c r="U51">
+      <c r="V51">
         <v>1465371000.0</v>
       </c>
-      <c r="V51">
+      <c r="W51">
         <v>1512313000.0</v>
       </c>
-      <c r="W51">
+      <c r="X51">
         <v>1600328000.0</v>
       </c>
-      <c r="X51">
+      <c r="Y51">
         <v>1755104000.0</v>
       </c>
-      <c r="Y51">
+      <c r="Z51">
         <v>1794617000.0</v>
       </c>
-      <c r="Z51">
+      <c r="AA51">
         <v>1785637000.0</v>
       </c>
-      <c r="AA51">
+      <c r="AB51">
         <v>1584128000.0</v>
       </c>
-      <c r="AB51">
+      <c r="AC51">
         <v>1349598000.0</v>
       </c>
-      <c r="AC51">
+      <c r="AD51">
         <v>1128686000.0</v>
       </c>
-      <c r="AD51">
+      <c r="AE51">
         <v>994487000.0</v>
       </c>
-      <c r="AE51">
+      <c r="AF51">
         <v>946236000.0</v>
       </c>
-      <c r="AF51">
+      <c r="AG51">
         <v>1102679000.0</v>
       </c>
-      <c r="AG51">
+      <c r="AH51">
         <v>789846000.0</v>
       </c>
-      <c r="AH51">
+      <c r="AI51">
         <v>875165000.0</v>
       </c>
-      <c r="AI51">
+      <c r="AJ51">
         <v>864906000.0</v>
       </c>
-      <c r="AJ51">
+      <c r="AK51">
         <v>920674000.0</v>
       </c>
-      <c r="AK51">
+      <c r="AL51">
         <v>848449000.0</v>
       </c>
-      <c r="AL51">
+      <c r="AM51">
         <v>1033958000.0</v>
       </c>
-      <c r="AM51">
+      <c r="AN51">
         <v>1014794000.0</v>
       </c>
-      <c r="AN51">
+      <c r="AO51">
         <v>1098977000.0</v>
       </c>
-      <c r="AO51">
+      <c r="AP51">
         <v>1327610000.0</v>
       </c>
-      <c r="AP51">
+      <c r="AQ51">
         <v>1384719000.0</v>
       </c>
-      <c r="AQ51">
+      <c r="AR51">
         <v>1370163000.0</v>
       </c>
-      <c r="AR51">
+      <c r="AS51">
         <v>1390890000.0</v>
       </c>
-      <c r="AS51">
+      <c r="AT51">
         <v>1498759000.0</v>
       </c>
-      <c r="AT51">
+      <c r="AU51">
         <v>1588653000.0</v>
       </c>
-      <c r="AU51">
+      <c r="AV51">
         <v>1577472000.0</v>
       </c>
-      <c r="AV51">
+      <c r="AW51">
         <v>1571018000.0</v>
       </c>
-      <c r="AW51">
+      <c r="AX51">
         <v>1372000000.0</v>
       </c>
-      <c r="AX51">
+      <c r="AY51">
         <v>1261292000.0</v>
       </c>
-      <c r="AY51">
+      <c r="AZ51">
         <v>1082270000.0</v>
       </c>
-      <c r="AZ51">
+      <c r="BA51">
         <v>1125491000.0</v>
       </c>
-      <c r="BA51">
+      <c r="BB51">
         <v>1156067000.0</v>
       </c>
-      <c r="BB51">
+      <c r="BC51">
         <v>1040944000.0</v>
       </c>
-      <c r="BC51">
+      <c r="BD51">
         <v>934720000.0</v>
       </c>
-      <c r="BD51">
+      <c r="BE51">
         <v>1019887000.0</v>
       </c>
-      <c r="BE51">
+      <c r="BF51">
         <v>1009337000.0</v>
       </c>
-      <c r="BF51">
+      <c r="BG51">
         <v>1213185000.0</v>
       </c>
-      <c r="BG51">
+      <c r="BH51">
         <v>1223473000.0</v>
       </c>
-      <c r="BH51">
+      <c r="BI51">
         <v>1249203000.0</v>
       </c>
-      <c r="BI51">
+      <c r="BJ51">
         <v>1053443000.0</v>
       </c>
-      <c r="BJ51">
+      <c r="BK51">
         <v>999894000.0</v>
       </c>
-      <c r="BK51">
+      <c r="BL51">
         <v>1093419000.0</v>
       </c>
-      <c r="BL51">
+      <c r="BM51">
         <v>993034000.0</v>
       </c>
-      <c r="BM51">
+      <c r="BN51">
         <v>1060616000.0</v>
       </c>
-      <c r="BN51">
+      <c r="BO51">
         <v>947665000.0</v>
       </c>
-      <c r="BO51">
+      <c r="BP51">
         <v>902312000.0</v>
       </c>
-      <c r="BP51">
+      <c r="BQ51">
         <v>1071899000.0</v>
       </c>
-      <c r="BQ51">
+      <c r="BR51">
         <v>1057601000.0</v>
       </c>
-      <c r="BR51">
+      <c r="BS51">
         <v>1162470000.0</v>
       </c>
-      <c r="BS51">
+      <c r="BT51">
         <v>1657227000.0</v>
       </c>
-      <c r="BT51">
+      <c r="BU51">
         <v>965689000.0</v>
       </c>
-      <c r="BU51">
+      <c r="BV51">
         <v>1639122000.0</v>
       </c>
-      <c r="BV51">
+      <c r="BW51">
         <v>2070952000.0</v>
       </c>
-      <c r="BW51">
+      <c r="BX51">
         <v>1668640000.0</v>
       </c>
-      <c r="BX51">
+      <c r="BY51">
         <v>1582768000.0</v>
       </c>
-      <c r="BY51">
+      <c r="BZ51">
         <v>492312000.0</v>
       </c>
-      <c r="BZ51">
+      <c r="CA51">
         <v>932846000.0</v>
       </c>
-      <c r="CA51">
+      <c r="CB51">
         <v>662939000.0</v>
       </c>
-      <c r="CB51">
+      <c r="CC51">
         <v>1071590000.0</v>
       </c>
-      <c r="CC51">
+      <c r="CD51">
         <v>323852000.0</v>
       </c>
-      <c r="CD51">
+      <c r="CE51">
         <v>413237000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>288950000.0</v>
       </c>
       <c r="CF51">
         <v>288950000.0</v>
       </c>
-      <c r="CG51"/>
+      <c r="CG51">
+        <v>288950000.0</v>
+      </c>
       <c r="CH51"/>
       <c r="CI51"/>
       <c r="CJ51"/>
       <c r="CK51"/>
+      <c r="CL51"/>
     </row>
-    <row r="52" spans="1:89">
+    <row r="52" spans="1:90">
       <c r="A52" t="s">
         <v>73</v>
       </c>
-      <c r="B52">
-[...1 lines deleted...]
-      </c>
+      <c r="B52"/>
       <c r="C52">
         <v>125000000.0</v>
       </c>
-      <c r="D52"/>
+      <c r="D52">
+        <v>125000000.0</v>
+      </c>
       <c r="E52"/>
       <c r="F52"/>
       <c r="G52"/>
       <c r="H52"/>
       <c r="I52"/>
       <c r="J52"/>
       <c r="K52"/>
       <c r="L52"/>
       <c r="M52"/>
       <c r="N52"/>
       <c r="O52"/>
       <c r="P52"/>
       <c r="Q52"/>
-      <c r="R52">
+      <c r="R52"/>
+      <c r="S52">
         <v>1587376000.0</v>
       </c>
-      <c r="S52"/>
       <c r="T52"/>
       <c r="U52"/>
       <c r="V52"/>
       <c r="W52"/>
       <c r="X52"/>
       <c r="Y52"/>
       <c r="Z52"/>
       <c r="AA52"/>
       <c r="AB52"/>
       <c r="AC52"/>
       <c r="AD52"/>
       <c r="AE52"/>
       <c r="AF52"/>
       <c r="AG52"/>
       <c r="AH52"/>
       <c r="AI52"/>
       <c r="AJ52"/>
       <c r="AK52"/>
       <c r="AL52"/>
       <c r="AM52"/>
       <c r="AN52"/>
       <c r="AO52"/>
       <c r="AP52"/>
       <c r="AQ52"/>
       <c r="AR52"/>
@@ -11950,227 +12064,229 @@
       <c r="AW52"/>
       <c r="AX52"/>
       <c r="AY52"/>
       <c r="AZ52"/>
       <c r="BA52"/>
       <c r="BB52"/>
       <c r="BC52"/>
       <c r="BD52"/>
       <c r="BE52"/>
       <c r="BF52"/>
       <c r="BG52"/>
       <c r="BH52"/>
       <c r="BI52"/>
       <c r="BJ52"/>
       <c r="BK52"/>
       <c r="BL52"/>
       <c r="BM52"/>
       <c r="BN52"/>
       <c r="BO52"/>
       <c r="BP52"/>
       <c r="BQ52"/>
       <c r="BR52"/>
       <c r="BS52"/>
       <c r="BT52"/>
       <c r="BU52"/>
-      <c r="BV52">
+      <c r="BV52"/>
+      <c r="BW52">
         <v>1119925000.0</v>
       </c>
-      <c r="BW52">
+      <c r="BX52">
         <v>834320000.0</v>
       </c>
-      <c r="BX52">
+      <c r="BY52">
         <v>791384000.0</v>
       </c>
-      <c r="BY52">
+      <c r="BZ52">
         <v>492312000.0</v>
       </c>
-      <c r="BZ52">
+      <c r="CA52">
         <v>926434000.0</v>
       </c>
-      <c r="CA52">
+      <c r="CB52">
         <v>659932000.0</v>
       </c>
-      <c r="CB52">
+      <c r="CC52">
         <v>535795000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>323852000.0</v>
       </c>
       <c r="CD52">
         <v>323852000.0</v>
       </c>
-      <c r="CE52"/>
+      <c r="CE52">
+        <v>323852000.0</v>
+      </c>
       <c r="CF52"/>
       <c r="CG52"/>
       <c r="CH52"/>
       <c r="CI52"/>
       <c r="CJ52"/>
       <c r="CK52"/>
+      <c r="CL52"/>
     </row>
-    <row r="53" spans="1:89">
+    <row r="53" spans="1:90">
       <c r="A53" t="s">
         <v>74</v>
       </c>
       <c r="B53"/>
       <c r="C53"/>
       <c r="D53"/>
       <c r="E53"/>
       <c r="F53"/>
       <c r="G53"/>
       <c r="H53"/>
       <c r="I53"/>
       <c r="J53"/>
-      <c r="K53">
+      <c r="K53"/>
+      <c r="L53">
         <v>-199000.0</v>
       </c>
-      <c r="L53">
+      <c r="M53">
         <v>-828000.0</v>
       </c>
-      <c r="M53">
+      <c r="N53">
         <v>-388000.0</v>
       </c>
-      <c r="N53"/>
-      <c r="O53">
+      <c r="O53"/>
+      <c r="P53">
         <v>1986374000.0</v>
       </c>
-      <c r="P53"/>
-      <c r="Q53">
+      <c r="Q53"/>
+      <c r="R53">
         <v>1977647000.0</v>
       </c>
-      <c r="R53">
+      <c r="S53">
         <v>1994935000.0</v>
       </c>
-      <c r="S53"/>
       <c r="T53"/>
       <c r="U53"/>
       <c r="V53"/>
       <c r="W53"/>
       <c r="X53"/>
       <c r="Y53"/>
       <c r="Z53"/>
       <c r="AA53"/>
       <c r="AB53"/>
       <c r="AC53"/>
       <c r="AD53"/>
       <c r="AE53"/>
       <c r="AF53"/>
       <c r="AG53"/>
       <c r="AH53"/>
       <c r="AI53"/>
       <c r="AJ53"/>
       <c r="AK53"/>
       <c r="AL53"/>
       <c r="AM53"/>
       <c r="AN53"/>
       <c r="AO53"/>
       <c r="AP53"/>
       <c r="AQ53"/>
       <c r="AR53"/>
       <c r="AS53"/>
       <c r="AT53"/>
       <c r="AU53"/>
       <c r="AV53"/>
       <c r="AW53"/>
       <c r="AX53"/>
       <c r="AY53"/>
       <c r="AZ53"/>
       <c r="BA53"/>
       <c r="BB53"/>
       <c r="BC53"/>
       <c r="BD53"/>
-      <c r="BE53">
-[...1 lines deleted...]
-      </c>
+      <c r="BE53"/>
       <c r="BF53">
         <v>-1013000.0</v>
       </c>
-      <c r="BG53"/>
+      <c r="BG53">
+        <v>-1013000.0</v>
+      </c>
       <c r="BH53"/>
       <c r="BI53"/>
       <c r="BJ53"/>
       <c r="BK53"/>
       <c r="BL53"/>
       <c r="BM53"/>
       <c r="BN53"/>
       <c r="BO53"/>
       <c r="BP53"/>
       <c r="BQ53"/>
       <c r="BR53"/>
       <c r="BS53"/>
       <c r="BT53"/>
       <c r="BU53"/>
-      <c r="BV53">
+      <c r="BV53"/>
+      <c r="BW53">
         <v>3295876000.0</v>
       </c>
-      <c r="BW53">
+      <c r="BX53">
         <v>3170865000.0</v>
       </c>
-      <c r="BX53">
+      <c r="BY53">
         <v>2888884000.0</v>
       </c>
-      <c r="BY53">
+      <c r="BZ53">
         <v>2348981000.0</v>
       </c>
-      <c r="BZ53">
+      <c r="CA53">
         <v>2249517000.0</v>
       </c>
-      <c r="CA53">
+      <c r="CB53">
         <v>2039165000.0</v>
       </c>
-      <c r="CB53">
+      <c r="CC53">
         <v>1791450000.0</v>
       </c>
-      <c r="CC53">
+      <c r="CD53">
         <v>1556698000.0</v>
       </c>
-      <c r="CD53">
+      <c r="CE53">
         <v>1350229000.0</v>
       </c>
-      <c r="CE53">
+      <c r="CF53">
         <v>1173735000.0</v>
       </c>
-      <c r="CF53">
+      <c r="CG53">
         <v>963876000.0</v>
       </c>
-      <c r="CG53">
+      <c r="CH53">
         <v>838482000.0</v>
       </c>
-      <c r="CH53">
+      <c r="CI53">
         <v>725943000.0</v>
       </c>
-      <c r="CI53">
+      <c r="CJ53">
         <v>409093000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>245421000.0</v>
       </c>
       <c r="CK53">
         <v>245421000.0</v>
       </c>
+      <c r="CL53">
+        <v>245421000.0</v>
+      </c>
     </row>
-    <row r="54" spans="1:89">
+    <row r="54" spans="1:90">
       <c r="A54" t="s">
         <v>75</v>
       </c>
       <c r="B54"/>
       <c r="C54"/>
       <c r="D54"/>
       <c r="E54"/>
       <c r="F54"/>
       <c r="G54"/>
       <c r="H54"/>
       <c r="I54"/>
       <c r="J54"/>
       <c r="K54"/>
       <c r="L54"/>
       <c r="M54"/>
       <c r="N54"/>
       <c r="O54"/>
       <c r="P54"/>
       <c r="Q54"/>
       <c r="R54"/>
       <c r="S54"/>
       <c r="T54"/>
       <c r="U54"/>
       <c r="V54"/>
       <c r="W54"/>
@@ -12218,1122 +12334,1133 @@
       <c r="BM54"/>
       <c r="BN54"/>
       <c r="BO54"/>
       <c r="BP54"/>
       <c r="BQ54"/>
       <c r="BR54"/>
       <c r="BS54"/>
       <c r="BT54"/>
       <c r="BU54"/>
       <c r="BV54"/>
       <c r="BW54"/>
       <c r="BX54"/>
       <c r="BY54"/>
       <c r="BZ54"/>
       <c r="CA54"/>
       <c r="CB54"/>
       <c r="CC54"/>
       <c r="CD54"/>
       <c r="CE54"/>
       <c r="CF54"/>
       <c r="CG54"/>
       <c r="CH54"/>
       <c r="CI54"/>
       <c r="CJ54"/>
       <c r="CK54"/>
+      <c r="CL54"/>
     </row>
-    <row r="55" spans="1:89">
+    <row r="55" spans="1:90">
       <c r="A55" t="s">
         <v>76</v>
       </c>
       <c r="B55">
-        <v>158047000.0</v>
+        <v>3069872000.0</v>
       </c>
       <c r="C55">
+        <v>3323644000.0</v>
+      </c>
+      <c r="D55">
         <v>3309494000.0</v>
       </c>
-      <c r="D55">
+      <c r="E55">
         <v>3461883000.0</v>
       </c>
-      <c r="E55">
+      <c r="F55">
         <v>3355699000.0</v>
       </c>
-      <c r="F55">
+      <c r="G55">
         <v>3190950000.0</v>
       </c>
-      <c r="G55">
+      <c r="H55">
         <v>3216032000.0</v>
       </c>
-      <c r="H55">
+      <c r="I55">
         <v>2551126000.0</v>
       </c>
-      <c r="I55">
+      <c r="J55">
         <v>2445062000.0</v>
       </c>
-      <c r="J55">
+      <c r="K55">
         <v>2501331000.0</v>
       </c>
-      <c r="K55">
+      <c r="L55">
         <v>2455071000.0</v>
       </c>
-      <c r="L55">
+      <c r="M55">
         <v>2503248000.0</v>
       </c>
-      <c r="M55">
+      <c r="N55">
         <v>2489265000.0</v>
       </c>
-      <c r="N55">
+      <c r="O55">
         <v>2525516000.0</v>
       </c>
-      <c r="O55">
+      <c r="P55">
         <v>2566030000.0</v>
       </c>
-      <c r="P55">
+      <c r="Q55">
         <v>2635081000.0</v>
       </c>
-      <c r="Q55">
+      <c r="R55">
         <v>2600121000.0</v>
       </c>
-      <c r="R55">
+      <c r="S55">
         <v>2666216000.0</v>
       </c>
-      <c r="S55">
+      <c r="T55">
         <v>2690567000.0</v>
       </c>
-      <c r="T55">
+      <c r="U55">
         <v>2585326000.0</v>
       </c>
-      <c r="U55">
+      <c r="V55">
         <v>2544489000.0</v>
       </c>
-      <c r="V55">
+      <c r="W55">
         <v>2578779000.0</v>
       </c>
-      <c r="W55">
+      <c r="X55">
         <v>2653369000.0</v>
       </c>
-      <c r="X55">
+      <c r="Y55">
         <v>2808975000.0</v>
       </c>
-      <c r="Y55">
+      <c r="Z55">
         <v>2871058000.0</v>
       </c>
-      <c r="Z55">
+      <c r="AA55">
         <v>3060024000.0</v>
       </c>
-      <c r="AA55">
+      <c r="AB55">
         <v>2892962000.0</v>
       </c>
-      <c r="AB55">
+      <c r="AC55">
         <v>2700430000.0</v>
       </c>
-      <c r="AC55">
+      <c r="AD55">
         <v>2497797000.0</v>
       </c>
-      <c r="AD55">
+      <c r="AE55">
         <v>2383667000.0</v>
       </c>
-      <c r="AE55">
+      <c r="AF55">
         <v>2386792000.0</v>
       </c>
-      <c r="AF55">
+      <c r="AG55">
         <v>2573371000.0</v>
       </c>
-      <c r="AG55">
+      <c r="AH55">
         <v>2311810000.0</v>
       </c>
-      <c r="AH55">
+      <c r="AI55">
         <v>2415572000.0</v>
       </c>
-      <c r="AI55">
+      <c r="AJ55">
         <v>2449406000.0</v>
       </c>
-      <c r="AJ55">
+      <c r="AK55">
         <v>2493443000.0</v>
       </c>
-      <c r="AK55">
+      <c r="AL55">
         <v>2410120000.0</v>
       </c>
-      <c r="AL55">
+      <c r="AM55">
         <v>2635469000.0</v>
       </c>
-      <c r="AM55">
+      <c r="AN55">
         <v>2654564000.0</v>
       </c>
-      <c r="AN55">
+      <c r="AO55">
         <v>2786597000.0</v>
       </c>
-      <c r="AO55">
+      <c r="AP55">
         <v>3093287000.0</v>
       </c>
-      <c r="AP55">
+      <c r="AQ55">
         <v>3219294000.0</v>
       </c>
-      <c r="AQ55">
+      <c r="AR55">
         <v>3302855000.0</v>
       </c>
-      <c r="AR55">
+      <c r="AS55">
         <v>3453994000.0</v>
       </c>
-      <c r="AS55">
+      <c r="AT55">
         <v>3560891000.0</v>
       </c>
-      <c r="AT55">
+      <c r="AU55">
         <v>3701174000.0</v>
       </c>
-      <c r="AU55">
+      <c r="AV55">
         <v>3833163000.0</v>
       </c>
-      <c r="AV55">
+      <c r="AW55">
         <v>3812349000.0</v>
       </c>
-      <c r="AW55">
+      <c r="AX55">
         <v>3641951000.0</v>
       </c>
-      <c r="AX55">
+      <c r="AY55">
         <v>3379700000.0</v>
       </c>
-      <c r="AY55">
+      <c r="AZ55">
         <v>3139816000.0</v>
       </c>
-      <c r="AZ55">
+      <c r="BA55">
         <v>3153678000.0</v>
       </c>
-      <c r="BA55">
+      <c r="BB55">
         <v>2944312000.0</v>
       </c>
-      <c r="BB55">
+      <c r="BC55">
         <v>2779498000.0</v>
       </c>
-      <c r="BC55">
+      <c r="BD55">
         <v>2785105000.0</v>
       </c>
-      <c r="BD55">
+      <c r="BE55">
         <v>2885693000.0</v>
       </c>
-      <c r="BE55">
+      <c r="BF55">
         <v>2775263000.0</v>
       </c>
-      <c r="BF55">
+      <c r="BG55">
         <v>2942936000.0</v>
       </c>
-      <c r="BG55">
+      <c r="BH55">
         <v>2938047000.0</v>
       </c>
-      <c r="BH55">
+      <c r="BI55">
         <v>3259302000.0</v>
       </c>
-      <c r="BI55">
+      <c r="BJ55">
         <v>3148813000.0</v>
       </c>
-      <c r="BJ55">
+      <c r="BK55">
         <v>3190005000.0</v>
       </c>
-      <c r="BK55">
+      <c r="BL55">
         <v>3054634000.0</v>
       </c>
-      <c r="BL55">
+      <c r="BM55">
         <v>3135023000.0</v>
       </c>
-      <c r="BM55">
+      <c r="BN55">
         <v>3465116000.0</v>
       </c>
-      <c r="BN55">
+      <c r="BO55">
         <v>3430936000.0</v>
       </c>
-      <c r="BO55">
+      <c r="BP55">
         <v>2706358000.0</v>
       </c>
-      <c r="BP55">
+      <c r="BQ55">
         <v>2608086000.0</v>
       </c>
-      <c r="BQ55">
+      <c r="BR55">
         <v>2548639000.0</v>
       </c>
-      <c r="BR55">
+      <c r="BS55">
         <v>2627194000.0</v>
       </c>
-      <c r="BS55">
+      <c r="BT55">
         <v>3693332000.0</v>
       </c>
-      <c r="BT55">
+      <c r="BU55">
         <v>4284600000.0</v>
       </c>
-      <c r="BU55">
+      <c r="BV55">
         <v>3724324000.0</v>
       </c>
-      <c r="BV55">
+      <c r="BW55">
         <v>4192087000.0</v>
       </c>
-      <c r="BW55">
+      <c r="BX55">
         <v>3935122000.0</v>
       </c>
-      <c r="BX55">
+      <c r="BY55">
         <v>3721555000.0</v>
       </c>
-      <c r="BY55">
+      <c r="BZ55">
         <v>3523218000.0</v>
       </c>
-      <c r="BZ55">
+      <c r="CA55">
         <v>2646074000.0</v>
       </c>
-      <c r="CA55">
+      <c r="CB55">
         <v>2732565000.0</v>
       </c>
-      <c r="CB55">
+      <c r="CC55">
         <v>2541182000.0</v>
       </c>
-      <c r="CC55">
+      <c r="CD55">
         <v>2511074000.0</v>
       </c>
-      <c r="CD55">
+      <c r="CE55">
         <v>1830699000.0</v>
       </c>
-      <c r="CE55">
+      <c r="CF55">
         <v>1702615000.0</v>
       </c>
-      <c r="CF55">
+      <c r="CG55">
         <v>1769847000.0</v>
       </c>
-      <c r="CG55">
+      <c r="CH55">
         <v>1733384000.0</v>
       </c>
-      <c r="CH55">
+      <c r="CI55">
         <v>1547487000.0</v>
       </c>
-      <c r="CI55">
+      <c r="CJ55">
         <v>1557106000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>897883000.0</v>
       </c>
       <c r="CK55">
         <v>897883000.0</v>
       </c>
+      <c r="CL55">
+        <v>897883000.0</v>
+      </c>
     </row>
-    <row r="56" spans="1:89">
+    <row r="56" spans="1:90">
       <c r="A56" t="s">
         <v>77</v>
       </c>
       <c r="B56">
-        <v>70314000.0</v>
+        <v>73405000.0</v>
       </c>
       <c r="C56">
+        <v>130009000.0</v>
+      </c>
+      <c r="D56">
         <v>105330000.0</v>
       </c>
-      <c r="D56">
+      <c r="E56">
         <v>109928000.0</v>
       </c>
-      <c r="E56">
+      <c r="F56">
         <v>142989000.0</v>
       </c>
-      <c r="F56">
+      <c r="G56">
         <v>152979000.0</v>
       </c>
-      <c r="G56">
+      <c r="H56">
         <v>166759000.0</v>
       </c>
-      <c r="H56">
+      <c r="I56">
         <v>88475000.0</v>
       </c>
-      <c r="I56">
+      <c r="J56">
         <v>73989000.0</v>
       </c>
-      <c r="J56">
+      <c r="K56">
         <v>147697000.0</v>
       </c>
-      <c r="K56">
+      <c r="L56">
         <v>65318000.0</v>
       </c>
-      <c r="L56">
+      <c r="M56">
         <v>72105000.0</v>
       </c>
-      <c r="M56">
+      <c r="N56">
         <v>91802000.0</v>
       </c>
-      <c r="N56">
+      <c r="O56">
         <v>113993000.0</v>
       </c>
-      <c r="O56">
+      <c r="P56">
         <v>2059853000.0</v>
       </c>
-      <c r="P56">
+      <c r="Q56">
         <v>69766000.0</v>
       </c>
-      <c r="Q56">
+      <c r="R56">
         <v>59943000.0</v>
       </c>
-      <c r="R56">
+      <c r="S56">
         <v>53186000.0</v>
       </c>
-      <c r="S56">
+      <c r="T56">
         <v>59136000.0</v>
       </c>
-      <c r="T56">
+      <c r="U56">
         <v>72198000.0</v>
       </c>
-      <c r="U56">
+      <c r="V56">
         <v>73810000.0</v>
       </c>
-      <c r="V56">
+      <c r="W56">
         <v>79202000.0</v>
       </c>
-      <c r="W56">
+      <c r="X56">
         <v>53054000.0</v>
       </c>
-      <c r="X56">
+      <c r="Y56">
         <v>123037000.0</v>
       </c>
-      <c r="Y56">
+      <c r="Z56">
         <v>69571000.0</v>
       </c>
-      <c r="Z56">
+      <c r="AA56">
         <v>76030000.0</v>
       </c>
-      <c r="AA56">
+      <c r="AB56">
         <v>69780000.0</v>
       </c>
-      <c r="AB56">
+      <c r="AC56">
         <v>61014000.0</v>
       </c>
-      <c r="AC56">
+      <c r="AD56">
         <v>69553000.0</v>
       </c>
-      <c r="AD56">
+      <c r="AE56">
         <v>54129000.0</v>
       </c>
-      <c r="AE56">
+      <c r="AF56">
         <v>46905000.0</v>
       </c>
-      <c r="AF56">
+      <c r="AG56">
         <v>59762000.0</v>
       </c>
-      <c r="AG56">
+      <c r="AH56">
         <v>44191000.0</v>
       </c>
-      <c r="AH56">
+      <c r="AI56">
         <v>41446000.0</v>
       </c>
-      <c r="AI56">
+      <c r="AJ56">
         <v>62654000.0</v>
       </c>
-      <c r="AJ56">
+      <c r="AK56">
         <v>59374000.0</v>
       </c>
-      <c r="AK56">
+      <c r="AL56">
         <v>75067000.0</v>
       </c>
-      <c r="AL56">
+      <c r="AM56">
         <v>80965000.0</v>
       </c>
-      <c r="AM56">
+      <c r="AN56">
         <v>92498000.0</v>
       </c>
-      <c r="AN56">
+      <c r="AO56">
         <v>140392000.0</v>
       </c>
-      <c r="AO56">
+      <c r="AP56">
         <v>137788000.0</v>
       </c>
-      <c r="AP56">
+      <c r="AQ56">
         <v>117028000.0</v>
       </c>
-      <c r="AQ56">
+      <c r="AR56">
         <v>73332000.0</v>
       </c>
-      <c r="AR56">
+      <c r="AS56">
         <v>102831000.0</v>
       </c>
-      <c r="AS56">
+      <c r="AT56">
         <v>172038000.0</v>
       </c>
-      <c r="AT56">
+      <c r="AU56">
         <v>156315000.0</v>
       </c>
-      <c r="AU56">
+      <c r="AV56">
         <v>138009000.0</v>
       </c>
-      <c r="AV56">
+      <c r="AW56">
         <v>136316000.0</v>
       </c>
-      <c r="AW56">
+      <c r="AX56">
         <v>131387000.0</v>
       </c>
-      <c r="AX56">
+      <c r="AY56">
         <v>161921000.0</v>
       </c>
-      <c r="AY56">
+      <c r="AZ56">
         <v>74949000.0</v>
       </c>
-      <c r="AZ56">
+      <c r="BA56">
         <v>74511000.0</v>
       </c>
-      <c r="BA56">
+      <c r="BB56">
         <v>66603000.0</v>
       </c>
-      <c r="BB56">
+      <c r="BC56">
         <v>122768000.0</v>
       </c>
-      <c r="BC56">
+      <c r="BD56">
         <v>109016000.0</v>
       </c>
-      <c r="BD56">
+      <c r="BE56">
         <v>306109000.0</v>
       </c>
-      <c r="BE56">
+      <c r="BF56">
         <v>98183000.0</v>
       </c>
-      <c r="BF56">
+      <c r="BG56">
         <v>164081000.0</v>
       </c>
-      <c r="BG56">
+      <c r="BH56">
         <v>110742000.0</v>
       </c>
-      <c r="BH56">
+      <c r="BI56">
         <v>136042000.0</v>
       </c>
-      <c r="BI56">
+      <c r="BJ56">
         <v>98655000.0</v>
       </c>
-      <c r="BJ56">
+      <c r="BK56">
         <v>274233000.0</v>
       </c>
-      <c r="BK56">
+      <c r="BL56">
         <v>102664000.0</v>
       </c>
-      <c r="BL56">
+      <c r="BM56">
         <v>286727000.0</v>
       </c>
-      <c r="BM56">
+      <c r="BN56">
         <v>611536000.0</v>
       </c>
-      <c r="BN56">
+      <c r="BO56">
         <v>608761000.0</v>
       </c>
-      <c r="BO56">
+      <c r="BP56">
         <v>60089000.0</v>
       </c>
-      <c r="BP56">
+      <c r="BQ56">
         <v>92887000.0</v>
       </c>
-      <c r="BQ56">
+      <c r="BR56">
         <v>102741000.0</v>
       </c>
-      <c r="BR56">
+      <c r="BS56">
         <v>90573000.0</v>
       </c>
-      <c r="BS56">
+      <c r="BT56">
         <v>500834000.0</v>
       </c>
-      <c r="BT56">
+      <c r="BU56">
         <v>975736000.0</v>
       </c>
-      <c r="BU56">
+      <c r="BV56">
         <v>490776000.0</v>
       </c>
-      <c r="BV56">
+      <c r="BW56">
         <v>4186739000.0</v>
       </c>
-      <c r="BW56">
+      <c r="BX56">
         <v>3928914000.0</v>
       </c>
-      <c r="BX56">
+      <c r="BY56">
         <v>3715405000.0</v>
       </c>
-      <c r="BY56">
+      <c r="BZ56">
         <v>3517385000.0</v>
       </c>
-      <c r="BZ56">
+      <c r="CA56">
         <v>2640957000.0</v>
       </c>
-      <c r="CA56">
+      <c r="CB56">
         <v>2726657000.0</v>
       </c>
-      <c r="CB56">
+      <c r="CC56">
         <v>2535151000.0</v>
       </c>
-      <c r="CC56">
+      <c r="CD56">
         <v>2504730000.0</v>
       </c>
-      <c r="CD56">
+      <c r="CE56">
         <v>1826152000.0</v>
       </c>
-      <c r="CE56">
+      <c r="CF56">
         <v>1696634000.0</v>
       </c>
-      <c r="CF56">
+      <c r="CG56">
         <v>1765031000.0</v>
       </c>
-      <c r="CG56">
+      <c r="CH56">
         <v>1731551000.0</v>
       </c>
-      <c r="CH56">
+      <c r="CI56">
         <v>1547106000.0</v>
       </c>
-      <c r="CI56">
+      <c r="CJ56">
         <v>1556307000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>896506000.0</v>
       </c>
       <c r="CK56">
         <v>896506000.0</v>
       </c>
+      <c r="CL56">
+        <v>896506000.0</v>
+      </c>
     </row>
-    <row r="57" spans="1:89">
+    <row r="57" spans="1:90">
       <c r="A57" t="s">
         <v>78</v>
       </c>
-      <c r="B57">
-[...1 lines deleted...]
-      </c>
+      <c r="B57"/>
       <c r="C57">
         <v>125000000.0</v>
       </c>
       <c r="D57">
+        <v>125000000.0</v>
+      </c>
+      <c r="E57">
         <v>21334000.0</v>
       </c>
-      <c r="E57">
+      <c r="F57">
         <v>11494000.0</v>
       </c>
-      <c r="F57">
+      <c r="G57">
         <v>17003000.0</v>
       </c>
-      <c r="G57">
+      <c r="H57">
         <v>9388000.0</v>
       </c>
-      <c r="H57">
+      <c r="I57">
         <v>17525000.0</v>
       </c>
-      <c r="I57">
+      <c r="J57">
         <v>14656000.0</v>
       </c>
-      <c r="J57">
+      <c r="K57">
         <v>14494000.0</v>
       </c>
-      <c r="K57">
+      <c r="L57">
         <v>4871000.0</v>
       </c>
-      <c r="L57">
+      <c r="M57">
         <v>10830000.0</v>
       </c>
-      <c r="M57">
+      <c r="N57">
         <v>7290000.0</v>
       </c>
-      <c r="N57">
+      <c r="O57">
         <v>47571000.0</v>
       </c>
-      <c r="O57">
+      <c r="P57">
         <v>28747000.0</v>
       </c>
-      <c r="P57">
+      <c r="Q57">
         <v>32414000.0</v>
       </c>
-      <c r="Q57">
+      <c r="R57">
         <v>26248000.0</v>
       </c>
-      <c r="R57">
+      <c r="S57">
         <v>32362000.0</v>
       </c>
-      <c r="S57">
+      <c r="T57">
         <v>28849000.0</v>
       </c>
-      <c r="T57">
+      <c r="U57">
         <v>36808000.0</v>
       </c>
-      <c r="U57">
+      <c r="V57">
         <v>25589000.0</v>
       </c>
-      <c r="V57">
+      <c r="W57">
         <v>29970000.0</v>
       </c>
-      <c r="W57">
+      <c r="X57">
         <v>25972000.0</v>
       </c>
-      <c r="X57">
+      <c r="Y57">
         <v>36962000.0</v>
       </c>
-      <c r="Y57">
+      <c r="Z57">
         <v>32254000.0</v>
       </c>
-      <c r="Z57">
+      <c r="AA57">
         <v>38884000.0</v>
       </c>
-      <c r="AA57">
+      <c r="AB57">
         <v>33837000.0</v>
       </c>
-      <c r="AB57">
+      <c r="AC57">
         <v>41028000.0</v>
       </c>
-      <c r="AC57">
+      <c r="AD57">
         <v>37535000.0</v>
       </c>
-      <c r="AD57">
+      <c r="AE57">
         <v>48621000.0</v>
       </c>
-      <c r="AE57">
+      <c r="AF57">
         <v>41514000.0</v>
       </c>
-      <c r="AF57">
+      <c r="AG57">
         <v>53930000.0</v>
       </c>
-      <c r="AG57">
+      <c r="AH57">
         <v>79584000.0</v>
       </c>
-      <c r="AH57">
+      <c r="AI57">
         <v>73185000.0</v>
       </c>
-      <c r="AI57">
+      <c r="AJ57">
         <v>81013000.0</v>
       </c>
-      <c r="AJ57">
+      <c r="AK57">
         <v>70675000.0</v>
       </c>
-      <c r="AK57">
+      <c r="AL57">
         <v>54243000.0</v>
       </c>
-      <c r="AL57">
+      <c r="AM57">
         <v>60682000.0</v>
       </c>
-      <c r="AM57">
+      <c r="AN57">
         <v>64474000.0</v>
       </c>
-      <c r="AN57">
+      <c r="AO57">
         <v>93852000.0</v>
       </c>
-      <c r="AO57">
+      <c r="AP57">
         <v>77766000.0</v>
       </c>
-      <c r="AP57">
+      <c r="AQ57">
         <v>68208000.0</v>
       </c>
-      <c r="AQ57">
+      <c r="AR57">
         <v>62992000.0</v>
       </c>
-      <c r="AR57">
+      <c r="AS57">
         <v>112181000.0</v>
       </c>
-      <c r="AS57">
+      <c r="AT57">
         <v>73935000.0</v>
       </c>
-      <c r="AT57">
+      <c r="AU57">
         <v>71497000.0</v>
       </c>
-      <c r="AU57">
+      <c r="AV57">
         <v>147284000.0</v>
       </c>
-      <c r="AV57">
+      <c r="AW57">
         <v>132646000.0</v>
       </c>
-      <c r="AW57">
+      <c r="AX57">
         <v>181243000.0</v>
       </c>
-      <c r="AX57">
+      <c r="AY57">
         <v>158232000.0</v>
       </c>
-      <c r="AY57">
+      <c r="AZ57">
         <v>159558000.0</v>
       </c>
-      <c r="AZ57">
+      <c r="BA57">
         <v>159188000.0</v>
       </c>
-      <c r="BA57">
+      <c r="BB57">
         <v>78611000.0</v>
       </c>
-      <c r="BB57">
+      <c r="BC57">
         <v>56656000.0</v>
       </c>
-      <c r="BC57">
+      <c r="BD57">
         <v>134916000.0</v>
       </c>
-      <c r="BD57">
+      <c r="BE57">
         <v>182795000.0</v>
       </c>
-      <c r="BE57">
+      <c r="BF57">
         <v>80695000.0</v>
       </c>
-      <c r="BF57">
+      <c r="BG57">
         <v>122344000.0</v>
       </c>
-      <c r="BG57">
+      <c r="BH57">
         <v>120598000.0</v>
       </c>
-      <c r="BH57">
+      <c r="BI57">
         <v>98867000.0</v>
       </c>
-      <c r="BI57">
+      <c r="BJ57">
         <v>134339000.0</v>
       </c>
-      <c r="BJ57">
+      <c r="BK57">
         <v>291862000.0</v>
       </c>
-      <c r="BK57">
+      <c r="BL57">
         <v>98901000.0</v>
       </c>
-      <c r="BL57">
+      <c r="BM57">
         <v>299087000.0</v>
       </c>
-      <c r="BM57">
+      <c r="BN57">
         <v>631694000.0</v>
       </c>
-      <c r="BN57">
+      <c r="BO57">
         <v>656573000.0</v>
       </c>
-      <c r="BO57">
+      <c r="BP57">
         <v>1022178000.0</v>
       </c>
-      <c r="BP57">
+      <c r="BQ57">
         <v>1164451000.0</v>
       </c>
-      <c r="BQ57">
+      <c r="BR57">
         <v>94900000.0</v>
       </c>
-      <c r="BR57">
+      <c r="BS57">
         <v>61227000.0</v>
       </c>
-      <c r="BS57">
+      <c r="BT57">
         <v>83109000.0</v>
       </c>
-      <c r="BT57">
+      <c r="BU57">
         <v>1054008000.0</v>
       </c>
-      <c r="BU57">
+      <c r="BV57">
         <v>187294000.0</v>
       </c>
-      <c r="BV57">
+      <c r="BW57">
         <v>2070880000.0</v>
       </c>
-      <c r="BW57">
+      <c r="BX57">
         <v>1728285000.0</v>
       </c>
-      <c r="BX57">
+      <c r="BY57">
         <v>1734309000.0</v>
       </c>
-      <c r="BY57">
+      <c r="BZ57">
         <v>1628721000.0</v>
       </c>
-      <c r="BZ57">
+      <c r="CA57">
         <v>1264624000.0</v>
       </c>
-      <c r="CA57">
+      <c r="CB57">
         <v>1381582000.0</v>
       </c>
-      <c r="CB57">
+      <c r="CC57">
         <v>1264768000.0</v>
       </c>
-      <c r="CC57">
+      <c r="CD57">
         <v>1266026000.0</v>
       </c>
-      <c r="CD57">
+      <c r="CE57">
         <v>498669000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>509311000.0</v>
       </c>
       <c r="CF57">
         <v>509311000.0</v>
       </c>
       <c r="CG57">
+        <v>509311000.0</v>
+      </c>
+      <c r="CH57">
         <v>878900000.0</v>
       </c>
-      <c r="CH57">
+      <c r="CI57">
         <v>840500000.0</v>
       </c>
-      <c r="CI57"/>
       <c r="CJ57"/>
       <c r="CK57"/>
+      <c r="CL57"/>
     </row>
-    <row r="58" spans="1:89">
+    <row r="58" spans="1:90">
       <c r="A58" t="s">
         <v>79</v>
       </c>
       <c r="B58">
-        <v>102428000.0</v>
+        <v>1893612000.0</v>
       </c>
       <c r="C58">
+        <v>2016383000.0</v>
+      </c>
+      <c r="D58">
         <v>1941574000.0</v>
       </c>
-      <c r="D58">
+      <c r="E58">
         <v>2085962000.0</v>
       </c>
-      <c r="E58">
+      <c r="F58">
         <v>1962439000.0</v>
       </c>
-      <c r="F58">
+      <c r="G58">
         <v>1786304000.0</v>
       </c>
-      <c r="G58">
+      <c r="H58">
         <v>1799809000.0</v>
       </c>
-      <c r="H58">
+      <c r="I58">
         <v>1547367000.0</v>
       </c>
-      <c r="I58">
+      <c r="J58">
         <v>1439061000.0</v>
       </c>
-      <c r="J58">
+      <c r="K58">
         <v>1496021000.0</v>
       </c>
-      <c r="K58">
+      <c r="L58">
         <v>1458226000.0</v>
       </c>
-      <c r="L58">
+      <c r="M58">
         <v>1511571000.0</v>
       </c>
-      <c r="M58">
+      <c r="N58">
         <v>1495897000.0</v>
       </c>
-      <c r="N58">
+      <c r="O58">
         <v>1537410000.0</v>
       </c>
-      <c r="O58">
+      <c r="P58">
         <v>1554994000.0</v>
       </c>
-      <c r="P58">
+      <c r="Q58">
         <v>1649094000.0</v>
       </c>
-      <c r="Q58">
+      <c r="R58">
         <v>1595289000.0</v>
       </c>
-      <c r="R58">
+      <c r="S58">
         <v>1641940000.0</v>
       </c>
-      <c r="S58">
+      <c r="T58">
         <v>1651434000.0</v>
       </c>
-      <c r="T58">
+      <c r="U58">
         <v>1542321000.0</v>
       </c>
-      <c r="U58">
+      <c r="V58">
         <v>1508159000.0</v>
       </c>
-      <c r="V58">
+      <c r="W58">
         <v>1561368000.0</v>
       </c>
-      <c r="W58">
+      <c r="X58">
         <v>1645631000.0</v>
       </c>
-      <c r="X58">
+      <c r="Y58">
         <v>1811032000.0</v>
       </c>
-      <c r="Y58">
+      <c r="Z58">
         <v>1846743000.0</v>
       </c>
-      <c r="Z58">
+      <c r="AA58">
         <v>1844142000.0</v>
       </c>
-      <c r="AA58">
+      <c r="AB58">
         <v>1639570000.0</v>
       </c>
-      <c r="AB58">
+      <c r="AC58">
         <v>1409720000.0</v>
       </c>
-      <c r="AC58">
+      <c r="AD58">
         <v>1185170000.0</v>
       </c>
-      <c r="AD58">
+      <c r="AE58">
         <v>1067062000.0</v>
       </c>
-      <c r="AE58">
+      <c r="AF58">
         <v>1015640000.0</v>
       </c>
-      <c r="AF58">
+      <c r="AG58">
         <v>1182205000.0</v>
       </c>
-      <c r="AG58">
+      <c r="AH58">
         <v>893724000.0</v>
       </c>
-      <c r="AH58">
+      <c r="AI58">
         <v>974522000.0</v>
       </c>
-      <c r="AI58">
+      <c r="AJ58">
         <v>976806000.0</v>
       </c>
-      <c r="AJ58">
+      <c r="AK58">
         <v>1015819000.0</v>
       </c>
-      <c r="AK58">
+      <c r="AL58">
         <v>928323000.0</v>
       </c>
-      <c r="AL58">
+      <c r="AM58">
         <v>1128770000.0</v>
       </c>
-      <c r="AM58">
+      <c r="AN58">
         <v>1112626000.0</v>
       </c>
-      <c r="AN58">
+      <c r="AO58">
         <v>1234188000.0</v>
       </c>
-      <c r="AO58">
+      <c r="AP58">
         <v>1447706000.0</v>
       </c>
-      <c r="AP58">
+      <c r="AQ58">
         <v>1495085000.0</v>
       </c>
-      <c r="AQ58">
+      <c r="AR58">
         <v>1475995000.0</v>
       </c>
-      <c r="AR58">
+      <c r="AS58">
         <v>1557344000.0</v>
       </c>
-      <c r="AS58">
+      <c r="AT58">
         <v>1623283000.0</v>
       </c>
-      <c r="AT58">
+      <c r="AU58">
         <v>1704483000.0</v>
       </c>
-      <c r="AU58">
+      <c r="AV58">
         <v>1769672000.0</v>
       </c>
-      <c r="AV58">
+      <c r="AW58">
         <v>1743476000.0</v>
       </c>
-      <c r="AW58">
+      <c r="AX58">
         <v>1590340000.0</v>
       </c>
-      <c r="AX58">
+      <c r="AY58">
         <v>1454361000.0</v>
       </c>
-      <c r="AY58">
+      <c r="AZ58">
         <v>1275172000.0</v>
       </c>
-      <c r="AZ58">
+      <c r="BA58">
         <v>1320510000.0</v>
       </c>
-      <c r="BA58">
+      <c r="BB58">
         <v>1266923000.0</v>
       </c>
-      <c r="BB58">
+      <c r="BC58">
         <v>1127351000.0</v>
       </c>
-      <c r="BC58">
+      <c r="BD58">
         <v>1069636000.0</v>
       </c>
-      <c r="BD58">
+      <c r="BE58">
         <v>1202682000.0</v>
       </c>
-      <c r="BE58">
+      <c r="BF58">
         <v>1090032000.0</v>
       </c>
-      <c r="BF58">
+      <c r="BG58">
         <v>1335529000.0</v>
       </c>
-      <c r="BG58">
+      <c r="BH58">
         <v>1344071000.0</v>
       </c>
-      <c r="BH58">
+      <c r="BI58">
         <v>1348070000.0</v>
       </c>
-      <c r="BI58">
+      <c r="BJ58">
         <v>1187782000.0</v>
       </c>
-      <c r="BJ58">
+      <c r="BK58">
         <v>1291756000.0</v>
       </c>
-      <c r="BK58">
+      <c r="BL58">
         <v>1192320000.0</v>
       </c>
-      <c r="BL58">
+      <c r="BM58">
         <v>1292121000.0</v>
       </c>
-      <c r="BM58">
+      <c r="BN58">
         <v>1692310000.0</v>
       </c>
-      <c r="BN58">
+      <c r="BO58">
         <v>1604238000.0</v>
       </c>
-      <c r="BO58">
+      <c r="BP58">
         <v>1022178000.0</v>
       </c>
-      <c r="BP58">
+      <c r="BQ58">
         <v>1164451000.0</v>
       </c>
-      <c r="BQ58">
+      <c r="BR58">
         <v>1152501000.0</v>
       </c>
-      <c r="BR58">
+      <c r="BS58">
         <v>1223697000.0</v>
       </c>
-      <c r="BS58">
+      <c r="BT58">
         <v>1740336000.0</v>
       </c>
-      <c r="BT58">
+      <c r="BU58">
         <v>2019697000.0</v>
       </c>
-      <c r="BU58">
+      <c r="BV58">
         <v>1826416000.0</v>
       </c>
-      <c r="BV58">
+      <c r="BW58">
         <v>2079511000.0</v>
       </c>
-      <c r="BW58">
+      <c r="BX58">
         <v>1734903000.0</v>
       </c>
-      <c r="BX58">
+      <c r="BY58">
         <v>1738240000.0</v>
       </c>
-      <c r="BY58">
+      <c r="BZ58">
         <v>1673470000.0</v>
       </c>
-      <c r="BZ58">
+      <c r="CA58">
         <v>1298976000.0</v>
       </c>
-      <c r="CA58">
+      <c r="CB58">
         <v>1409206000.0</v>
       </c>
-      <c r="CB58">
+      <c r="CC58">
         <v>1268900000.0</v>
       </c>
-      <c r="CC58">
+      <c r="CD58">
         <v>1281219000.0</v>
       </c>
-      <c r="CD58">
+      <c r="CE58">
         <v>915235000.0</v>
       </c>
-      <c r="CE58">
+      <c r="CF58">
         <v>801308000.0</v>
       </c>
-      <c r="CF58">
+      <c r="CG58">
         <v>878865000.0</v>
       </c>
-      <c r="CG58">
+      <c r="CH58">
         <v>840498000.0</v>
       </c>
-      <c r="CH58">
+      <c r="CI58">
         <v>655211000.0</v>
       </c>
-      <c r="CI58">
+      <c r="CJ58">
         <v>681974000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>26866000.0</v>
       </c>
       <c r="CK58">
         <v>26866000.0</v>
       </c>
+      <c r="CL58">
+        <v>26866000.0</v>
+      </c>
     </row>
-    <row r="59" spans="1:89">
+    <row r="59" spans="1:90">
       <c r="A59" t="s">
         <v>80</v>
       </c>
       <c r="B59"/>
       <c r="C59"/>
       <c r="D59"/>
       <c r="E59"/>
       <c r="F59"/>
       <c r="G59"/>
       <c r="H59"/>
       <c r="I59"/>
       <c r="J59"/>
       <c r="K59"/>
       <c r="L59"/>
       <c r="M59"/>
       <c r="N59"/>
       <c r="O59"/>
       <c r="P59"/>
       <c r="Q59"/>
       <c r="R59"/>
       <c r="S59"/>
       <c r="T59"/>
       <c r="U59"/>
       <c r="V59"/>
       <c r="W59"/>
@@ -13381,321 +13508,325 @@
       <c r="BM59"/>
       <c r="BN59"/>
       <c r="BO59"/>
       <c r="BP59"/>
       <c r="BQ59"/>
       <c r="BR59"/>
       <c r="BS59"/>
       <c r="BT59"/>
       <c r="BU59"/>
       <c r="BV59"/>
       <c r="BW59"/>
       <c r="BX59"/>
       <c r="BY59"/>
       <c r="BZ59"/>
       <c r="CA59"/>
       <c r="CB59"/>
       <c r="CC59"/>
       <c r="CD59"/>
       <c r="CE59"/>
       <c r="CF59"/>
       <c r="CG59"/>
       <c r="CH59"/>
       <c r="CI59"/>
       <c r="CJ59"/>
       <c r="CK59"/>
+      <c r="CL59"/>
     </row>
-    <row r="60" spans="1:89">
+    <row r="60" spans="1:90">
       <c r="A60" t="s">
         <v>81</v>
       </c>
       <c r="B60">
-        <v>55619000.0</v>
+        <v>1176260000.0</v>
       </c>
       <c r="C60">
+        <v>1307261000.0</v>
+      </c>
+      <c r="D60">
         <v>1367920000.0</v>
       </c>
-      <c r="D60">
+      <c r="E60">
         <v>1375921000.0</v>
       </c>
-      <c r="E60">
+      <c r="F60">
         <v>1393260000.0</v>
       </c>
-      <c r="F60">
+      <c r="G60">
         <v>1404646000.0</v>
       </c>
-      <c r="G60">
+      <c r="H60">
         <v>1416223000.0</v>
       </c>
-      <c r="H60">
+      <c r="I60">
         <v>1003759000.0</v>
       </c>
-      <c r="I60">
+      <c r="J60">
         <v>1006001000.0</v>
       </c>
-      <c r="J60">
+      <c r="K60">
         <v>1005310000.0</v>
       </c>
-      <c r="K60">
+      <c r="L60">
         <v>996845000.0</v>
       </c>
-      <c r="L60">
+      <c r="M60">
         <v>991677000.0</v>
       </c>
-      <c r="M60">
+      <c r="N60">
         <v>993368000.0</v>
       </c>
-      <c r="N60">
+      <c r="O60">
         <v>988106000.0</v>
       </c>
-      <c r="O60">
+      <c r="P60">
         <v>1011036000.0</v>
       </c>
-      <c r="P60">
+      <c r="Q60">
         <v>985987000.0</v>
       </c>
-      <c r="Q60">
+      <c r="R60">
         <v>1004832000.0</v>
       </c>
-      <c r="R60">
+      <c r="S60">
         <v>1024276000.0</v>
       </c>
-      <c r="S60">
+      <c r="T60">
         <v>1039133000.0</v>
       </c>
-      <c r="T60">
+      <c r="U60">
         <v>1043005000.0</v>
       </c>
-      <c r="U60">
+      <c r="V60">
         <v>1036330000.0</v>
       </c>
-      <c r="V60">
+      <c r="W60">
         <v>1017411000.0</v>
       </c>
-      <c r="W60">
+      <c r="X60">
         <v>1007738000.0</v>
       </c>
-      <c r="X60">
+      <c r="Y60">
         <v>997943000.0</v>
       </c>
-      <c r="Y60">
+      <c r="Z60">
         <v>1024315000.0</v>
       </c>
-      <c r="Z60">
+      <c r="AA60">
         <v>1215882000.0</v>
       </c>
-      <c r="AA60">
+      <c r="AB60">
         <v>1253392000.0</v>
       </c>
-      <c r="AB60">
+      <c r="AC60">
         <v>1290710000.0</v>
       </c>
-      <c r="AC60">
+      <c r="AD60">
         <v>1312627000.0</v>
       </c>
-      <c r="AD60">
+      <c r="AE60">
         <v>1316605000.0</v>
       </c>
-      <c r="AE60">
+      <c r="AF60">
         <v>1371152000.0</v>
       </c>
-      <c r="AF60">
+      <c r="AG60">
         <v>1391166000.0</v>
       </c>
-      <c r="AG60">
+      <c r="AH60">
         <v>1418086000.0</v>
       </c>
-      <c r="AH60">
+      <c r="AI60">
         <v>1441050000.0</v>
       </c>
-      <c r="AI60">
+      <c r="AJ60">
         <v>1472600000.0</v>
       </c>
-      <c r="AJ60">
+      <c r="AK60">
         <v>1477624000.0</v>
       </c>
-      <c r="AK60">
+      <c r="AL60">
         <v>1481797000.0</v>
       </c>
-      <c r="AL60">
+      <c r="AM60">
         <v>1506699000.0</v>
       </c>
-      <c r="AM60">
+      <c r="AN60">
         <v>1541938000.0</v>
       </c>
-      <c r="AN60">
+      <c r="AO60">
         <v>1552409000.0</v>
       </c>
-      <c r="AO60">
+      <c r="AP60">
         <v>1645581000.0</v>
       </c>
-      <c r="AP60">
+      <c r="AQ60">
         <v>1724209000.0</v>
       </c>
-      <c r="AQ60">
+      <c r="AR60">
         <v>1826860000.0</v>
       </c>
-      <c r="AR60">
+      <c r="AS60">
         <v>1896650000.0</v>
       </c>
-      <c r="AS60">
+      <c r="AT60">
         <v>1937608000.0</v>
       </c>
-      <c r="AT60">
+      <c r="AU60">
         <v>1996691000.0</v>
       </c>
-      <c r="AU60">
+      <c r="AV60">
         <v>2063491000.0</v>
       </c>
-      <c r="AV60">
+      <c r="AW60">
         <v>2068873000.0</v>
       </c>
-      <c r="AW60">
+      <c r="AX60">
         <v>2051611000.0</v>
       </c>
-      <c r="AX60">
+      <c r="AY60">
         <v>1925339000.0</v>
       </c>
-      <c r="AY60">
+      <c r="AZ60">
         <v>1864644000.0</v>
       </c>
-      <c r="AZ60">
+      <c r="BA60">
         <v>1833168000.0</v>
       </c>
-      <c r="BA60">
+      <c r="BB60">
         <v>1677389000.0</v>
       </c>
-      <c r="BB60">
+      <c r="BC60">
         <v>1652147000.0</v>
       </c>
-      <c r="BC60">
+      <c r="BD60">
         <v>1715469000.0</v>
       </c>
-      <c r="BD60">
+      <c r="BE60">
         <v>1683011000.0</v>
       </c>
-      <c r="BE60">
+      <c r="BF60">
         <v>1685231000.0</v>
       </c>
-      <c r="BF60">
+      <c r="BG60">
         <v>1607407000.0</v>
       </c>
-      <c r="BG60">
+      <c r="BH60">
         <v>1593976000.0</v>
       </c>
-      <c r="BH60">
+      <c r="BI60">
         <v>1911232000.0</v>
       </c>
-      <c r="BI60">
+      <c r="BJ60">
         <v>1961031000.0</v>
       </c>
-      <c r="BJ60">
+      <c r="BK60">
         <v>1898249000.0</v>
       </c>
-      <c r="BK60">
+      <c r="BL60">
         <v>1862314000.0</v>
       </c>
-      <c r="BL60">
+      <c r="BM60">
         <v>1842902000.0</v>
       </c>
-      <c r="BM60">
+      <c r="BN60">
         <v>1772806000.0</v>
       </c>
-      <c r="BN60">
+      <c r="BO60">
         <v>1826698000.0</v>
       </c>
-      <c r="BO60">
+      <c r="BP60">
         <v>1684180000.0</v>
       </c>
-      <c r="BP60">
+      <c r="BQ60">
         <v>1443635000.0</v>
       </c>
-      <c r="BQ60">
+      <c r="BR60">
         <v>1396138000.0</v>
       </c>
-      <c r="BR60">
+      <c r="BS60">
         <v>1403497000.0</v>
       </c>
-      <c r="BS60">
+      <c r="BT60">
         <v>1952996000.0</v>
       </c>
-      <c r="BT60">
+      <c r="BU60">
         <v>2264903000.0</v>
       </c>
-      <c r="BU60">
+      <c r="BV60">
         <v>1897908000.0</v>
       </c>
-      <c r="BV60">
+      <c r="BW60">
         <v>2112576000.0</v>
       </c>
-      <c r="BW60">
+      <c r="BX60">
         <v>2200219000.0</v>
       </c>
-      <c r="BX60">
+      <c r="BY60">
         <v>1983315000.0</v>
       </c>
-      <c r="BY60">
+      <c r="BZ60">
         <v>1849748000.0</v>
       </c>
-      <c r="BZ60">
+      <c r="CA60">
         <v>1347098000.0</v>
       </c>
-      <c r="CA60">
+      <c r="CB60">
         <v>1323359000.0</v>
       </c>
-      <c r="CB60">
+      <c r="CC60">
         <v>1272282000.0</v>
       </c>
-      <c r="CC60">
+      <c r="CD60">
         <v>1229855000.0</v>
       </c>
-      <c r="CD60">
+      <c r="CE60">
         <v>915464000.0</v>
       </c>
-      <c r="CE60">
+      <c r="CF60">
         <v>901307000.0</v>
       </c>
-      <c r="CF60">
+      <c r="CG60">
         <v>890982000.0</v>
       </c>
-      <c r="CG60">
+      <c r="CH60">
         <v>892886000.0</v>
       </c>
-      <c r="CH60">
+      <c r="CI60">
         <v>892276000.0</v>
       </c>
-      <c r="CI60">
+      <c r="CJ60">
         <v>875132000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>871017000.0</v>
       </c>
       <c r="CK60">
         <v>871017000.0</v>
       </c>
+      <c r="CL60">
+        <v>871017000.0</v>
+      </c>
     </row>
-    <row r="61" spans="1:89">
+    <row r="61" spans="1:90">
       <c r="A61" t="s">
         <v>82</v>
       </c>
       <c r="B61"/>
       <c r="C61"/>
       <c r="D61"/>
       <c r="E61"/>
       <c r="F61"/>
       <c r="G61"/>
       <c r="H61"/>
       <c r="I61"/>
       <c r="J61"/>
       <c r="K61"/>
       <c r="L61"/>
       <c r="M61"/>
       <c r="N61"/>
       <c r="O61"/>
       <c r="P61"/>
       <c r="Q61"/>
       <c r="R61"/>
       <c r="S61"/>
       <c r="T61"/>
       <c r="U61"/>
       <c r="V61"/>
       <c r="W61"/>
@@ -13743,52 +13874,53 @@
       <c r="BM61"/>
       <c r="BN61"/>
       <c r="BO61"/>
       <c r="BP61"/>
       <c r="BQ61"/>
       <c r="BR61"/>
       <c r="BS61"/>
       <c r="BT61"/>
       <c r="BU61"/>
       <c r="BV61"/>
       <c r="BW61"/>
       <c r="BX61"/>
       <c r="BY61"/>
       <c r="BZ61"/>
       <c r="CA61"/>
       <c r="CB61"/>
       <c r="CC61"/>
       <c r="CD61"/>
       <c r="CE61"/>
       <c r="CF61"/>
       <c r="CG61"/>
       <c r="CH61"/>
       <c r="CI61"/>
       <c r="CJ61"/>
       <c r="CK61"/>
+      <c r="CL61"/>
     </row>
-    <row r="62" spans="1:89">
+    <row r="62" spans="1:90">
       <c r="A62" t="s">
         <v>83</v>
       </c>
       <c r="B62"/>
       <c r="C62"/>
       <c r="D62"/>
       <c r="E62"/>
       <c r="F62"/>
       <c r="G62"/>
       <c r="H62"/>
       <c r="I62"/>
       <c r="J62"/>
       <c r="K62"/>
       <c r="L62"/>
       <c r="M62"/>
       <c r="N62"/>
       <c r="O62"/>
       <c r="P62"/>
       <c r="Q62"/>
       <c r="R62"/>
       <c r="S62"/>
       <c r="T62"/>
       <c r="U62"/>
       <c r="V62"/>
       <c r="W62"/>
@@ -13836,50 +13968,51 @@
       <c r="BM62"/>
       <c r="BN62"/>
       <c r="BO62"/>
       <c r="BP62"/>
       <c r="BQ62"/>
       <c r="BR62"/>
       <c r="BS62"/>
       <c r="BT62"/>
       <c r="BU62"/>
       <c r="BV62"/>
       <c r="BW62"/>
       <c r="BX62"/>
       <c r="BY62"/>
       <c r="BZ62"/>
       <c r="CA62"/>
       <c r="CB62"/>
       <c r="CC62"/>
       <c r="CD62"/>
       <c r="CE62"/>
       <c r="CF62"/>
       <c r="CG62"/>
       <c r="CH62"/>
       <c r="CI62"/>
       <c r="CJ62"/>
       <c r="CK62"/>
+      <c r="CL62"/>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet3.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:W32"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
@@ -13964,51 +14097,51 @@
       </c>
       <c r="Q1" t="s">
         <v>16</v>
       </c>
       <c r="R1" t="s">
         <v>17</v>
       </c>
       <c r="S1" t="s">
         <v>18</v>
       </c>
       <c r="T1" t="s">
         <v>19</v>
       </c>
       <c r="U1" t="s">
         <v>20</v>
       </c>
       <c r="V1" t="s">
         <v>21</v>
       </c>
       <c r="W1" t="s">
         <v>22</v>
       </c>
     </row>
     <row r="2" spans="1:23">
       <c r="A2" t="s">
-        <v>150</v>
+        <v>151</v>
       </c>
       <c r="B2">
         <v>45541000.0</v>
       </c>
       <c r="C2">
         <v>115961000.0</v>
       </c>
       <c r="D2">
         <v>104198000.0</v>
       </c>
       <c r="E2">
         <v>47402548.0</v>
       </c>
       <c r="F2">
         <v>55020000.0</v>
       </c>
       <c r="G2">
         <v>40812000.0</v>
       </c>
       <c r="H2">
         <v>95788000.0</v>
       </c>
       <c r="I2">
         <v>109700000.0</v>
       </c>
@@ -14035,51 +14168,51 @@
       </c>
       <c r="Q2">
         <v>-166409000.0</v>
       </c>
       <c r="R2">
         <v>-64522000.0</v>
       </c>
       <c r="S2">
         <v>111269000.0</v>
       </c>
       <c r="T2">
         <v>93770000.0</v>
       </c>
       <c r="U2">
         <v>134000000.0</v>
       </c>
       <c r="V2">
         <v>58600000.0</v>
       </c>
       <c r="W2">
         <v>17300000.0</v>
       </c>
     </row>
     <row r="3" spans="1:23">
       <c r="A3" t="s">
-        <v>151</v>
+        <v>152</v>
       </c>
       <c r="B3"/>
       <c r="C3"/>
       <c r="D3">
         <v>-2493000.0</v>
       </c>
       <c r="E3">
         <v>228485.0</v>
       </c>
       <c r="F3">
         <v>-4450000.0</v>
       </c>
       <c r="G3">
         <v>206297.0</v>
       </c>
       <c r="H3">
         <v>171860.0</v>
       </c>
       <c r="I3">
         <v>161141.0</v>
       </c>
       <c r="J3">
         <v>52516.0</v>
       </c>
       <c r="K3">
@@ -14094,78 +14227,78 @@
       </c>
       <c r="Q3">
         <v>-10760000.0</v>
       </c>
       <c r="R3">
         <v>63880000.0</v>
       </c>
       <c r="S3">
         <v>-818210000.0</v>
       </c>
       <c r="T3">
         <v>-238778000.0</v>
       </c>
       <c r="U3">
         <v>241133000.0</v>
       </c>
       <c r="V3">
         <v>88939000.0</v>
       </c>
       <c r="W3">
         <v>37384000.0</v>
       </c>
     </row>
     <row r="4" spans="1:23">
       <c r="A4" t="s">
-        <v>152</v>
+        <v>153</v>
       </c>
       <c r="B4"/>
       <c r="C4"/>
       <c r="D4"/>
       <c r="E4"/>
       <c r="F4"/>
       <c r="G4"/>
       <c r="H4"/>
       <c r="I4"/>
       <c r="J4"/>
       <c r="K4"/>
       <c r="L4"/>
       <c r="M4"/>
       <c r="N4"/>
       <c r="O4"/>
       <c r="P4"/>
       <c r="Q4"/>
       <c r="R4"/>
       <c r="S4"/>
       <c r="T4"/>
       <c r="U4"/>
       <c r="V4"/>
       <c r="W4"/>
     </row>
     <row r="5" spans="1:23">
       <c r="A5" t="s">
-        <v>153</v>
+        <v>154</v>
       </c>
       <c r="B5"/>
       <c r="C5"/>
       <c r="D5">
         <v>2759400.0</v>
       </c>
       <c r="E5">
         <v>103465070.0</v>
       </c>
       <c r="F5">
         <v>137384000.0</v>
       </c>
       <c r="G5">
         <v>111861000.0</v>
       </c>
       <c r="H5">
         <v>-116064000.0</v>
       </c>
       <c r="I5">
         <v>130265000.0</v>
       </c>
       <c r="J5">
         <v>140068000.0</v>
       </c>
       <c r="K5">
@@ -14188,51 +14321,51 @@
       </c>
       <c r="Q5">
         <v>239197000.0</v>
       </c>
       <c r="R5">
         <v>223890000.0</v>
       </c>
       <c r="S5">
         <v>255250000.0</v>
       </c>
       <c r="T5">
         <v>261112000.0</v>
       </c>
       <c r="U5">
         <v>105408000.0</v>
       </c>
       <c r="V5">
         <v>44398000.0</v>
       </c>
       <c r="W5">
         <v>6761000.0</v>
       </c>
     </row>
     <row r="6" spans="1:23">
       <c r="A6" t="s">
-        <v>154</v>
+        <v>155</v>
       </c>
       <c r="B6">
         <v>190245000.0</v>
       </c>
       <c r="C6">
         <v>98819000.0</v>
       </c>
       <c r="D6">
         <v>118760000.0</v>
       </c>
       <c r="E6">
         <v>103693555.0</v>
       </c>
       <c r="F6">
         <v>132934000.0</v>
       </c>
       <c r="G6">
         <v>111861000.0</v>
       </c>
       <c r="H6">
         <v>-116064000.0</v>
       </c>
       <c r="I6">
         <v>130265000.0</v>
       </c>
@@ -14259,105 +14392,105 @@
       </c>
       <c r="Q6">
         <v>228437000.0</v>
       </c>
       <c r="R6">
         <v>287770000.0</v>
       </c>
       <c r="S6">
         <v>-562960000.0</v>
       </c>
       <c r="T6">
         <v>22334000.0</v>
       </c>
       <c r="U6">
         <v>346541000.0</v>
       </c>
       <c r="V6">
         <v>133337000.0</v>
       </c>
       <c r="W6">
         <v>44145000.0</v>
       </c>
     </row>
     <row r="7" spans="1:23">
       <c r="A7" t="s">
-        <v>155</v>
+        <v>156</v>
       </c>
       <c r="B7"/>
       <c r="C7"/>
       <c r="D7"/>
       <c r="E7"/>
       <c r="F7"/>
       <c r="G7"/>
       <c r="H7"/>
       <c r="I7"/>
       <c r="J7"/>
       <c r="K7"/>
       <c r="L7"/>
       <c r="M7"/>
       <c r="N7"/>
       <c r="O7"/>
       <c r="P7"/>
       <c r="Q7"/>
       <c r="R7"/>
       <c r="S7"/>
       <c r="T7"/>
       <c r="U7"/>
       <c r="V7"/>
       <c r="W7"/>
     </row>
     <row r="8" spans="1:23">
       <c r="A8" t="s">
-        <v>156</v>
+        <v>157</v>
       </c>
       <c r="B8"/>
       <c r="C8"/>
       <c r="D8"/>
       <c r="E8"/>
       <c r="F8"/>
       <c r="G8"/>
       <c r="H8"/>
       <c r="I8"/>
       <c r="J8"/>
       <c r="K8"/>
       <c r="L8"/>
       <c r="M8"/>
       <c r="N8"/>
       <c r="O8"/>
       <c r="P8"/>
       <c r="Q8"/>
       <c r="R8"/>
       <c r="S8"/>
       <c r="T8"/>
       <c r="U8"/>
       <c r="V8"/>
       <c r="W8"/>
     </row>
     <row r="9" spans="1:23">
       <c r="A9" t="s">
-        <v>157</v>
+        <v>158</v>
       </c>
       <c r="B9">
         <v>228847000.0</v>
       </c>
       <c r="C9">
         <v>110346000.0</v>
       </c>
       <c r="D9">
         <v>133151000.0</v>
       </c>
       <c r="E9">
         <v>94059765.0</v>
       </c>
       <c r="F9">
         <v>96715000.0</v>
       </c>
       <c r="G9">
         <v>126734000.0</v>
       </c>
       <c r="H9">
         <v>-191576000.0</v>
       </c>
       <c r="I9">
         <v>84031000.0</v>
       </c>
@@ -14384,51 +14517,51 @@
       </c>
       <c r="Q9">
         <v>358779000.0</v>
       </c>
       <c r="R9">
         <v>340238000.0</v>
       </c>
       <c r="S9">
         <v>141030000.0</v>
       </c>
       <c r="T9">
         <v>264108000.0</v>
       </c>
       <c r="U9">
         <v>320093000.0</v>
       </c>
       <c r="V9">
         <v>125428000.0</v>
       </c>
       <c r="W9">
         <v>47833000.0</v>
       </c>
     </row>
     <row r="10" spans="1:23">
       <c r="A10" t="s">
-        <v>158</v>
+        <v>159</v>
       </c>
       <c r="B10">
         <v>63169000.0</v>
       </c>
       <c r="C10">
         <v>98819000.0</v>
       </c>
       <c r="D10">
         <v>118760000.0</v>
       </c>
       <c r="E10">
         <v>30586590.0</v>
       </c>
       <c r="F10">
         <v>82364000.0</v>
       </c>
       <c r="G10">
         <v>111861000.0</v>
       </c>
       <c r="H10">
         <v>-116064000.0</v>
       </c>
       <c r="I10">
         <v>71946000.0</v>
       </c>
@@ -14455,94 +14588,94 @@
       </c>
       <c r="Q10">
         <v>180412000.0</v>
       </c>
       <c r="R10">
         <v>263290000.0</v>
       </c>
       <c r="S10">
         <v>-611879000.0</v>
       </c>
       <c r="T10">
         <v>-33438000.0</v>
       </c>
       <c r="U10">
         <v>312166000.0</v>
       </c>
       <c r="V10">
         <v>120387000.0</v>
       </c>
       <c r="W10">
         <v>25453000.0</v>
       </c>
     </row>
     <row r="11" spans="1:23">
       <c r="A11" t="s">
-        <v>159</v>
+        <v>160</v>
       </c>
       <c r="B11"/>
       <c r="C11"/>
       <c r="D11"/>
       <c r="E11"/>
       <c r="F11"/>
       <c r="G11"/>
       <c r="H11"/>
       <c r="I11"/>
       <c r="J11"/>
       <c r="K11"/>
       <c r="L11"/>
       <c r="M11"/>
       <c r="N11"/>
       <c r="O11"/>
       <c r="P11">
         <v>66360000.0</v>
       </c>
       <c r="Q11">
         <v>48025000.0</v>
       </c>
       <c r="R11">
         <v>24480000.0</v>
       </c>
       <c r="S11">
         <v>48919000.0</v>
       </c>
       <c r="T11">
         <v>59506000.0</v>
       </c>
       <c r="U11">
         <v>-203898000.0</v>
       </c>
       <c r="V11">
         <v>-34950000.0</v>
       </c>
       <c r="W11">
         <v>-18692000.0</v>
       </c>
     </row>
     <row r="12" spans="1:23">
       <c r="A12" t="s">
-        <v>160</v>
+        <v>161</v>
       </c>
       <c r="B12">
         <v>127000.0</v>
       </c>
       <c r="C12">
         <v>115961000.0</v>
       </c>
       <c r="D12">
         <v>104198000.0</v>
       </c>
       <c r="E12">
         <v>79150468.0</v>
       </c>
       <c r="F12">
         <v>55020000.0</v>
       </c>
       <c r="G12">
         <v>55416000.0</v>
       </c>
       <c r="H12">
         <v>73398000.0</v>
       </c>
       <c r="I12">
         <v>58319000.0</v>
       </c>
@@ -14569,117 +14702,119 @@
       </c>
       <c r="Q12">
         <v>48025000.0</v>
       </c>
       <c r="R12">
         <v>24480000.0</v>
       </c>
       <c r="S12">
         <v>48919000.0</v>
       </c>
       <c r="T12">
         <v>55772000.0</v>
       </c>
       <c r="U12">
         <v>34375000.0</v>
       </c>
       <c r="V12">
         <v>12950000.0</v>
       </c>
       <c r="W12">
         <v>18700000.0</v>
       </c>
     </row>
     <row r="13" spans="1:23">
       <c r="A13" t="s">
-        <v>161</v>
-[...1 lines deleted...]
-      <c r="B13"/>
+        <v>162</v>
+      </c>
+      <c r="B13">
+        <v>317967000.0</v>
+      </c>
       <c r="C13">
         <v>296774000.0</v>
       </c>
       <c r="D13">
         <v>271126000.0</v>
       </c>
       <c r="E13"/>
       <c r="F13">
         <v>204186000.0</v>
       </c>
       <c r="G13">
         <v>210525000.0</v>
       </c>
       <c r="H13">
         <v>260540000.0</v>
       </c>
       <c r="I13">
         <v>231639000.0</v>
       </c>
       <c r="J13"/>
       <c r="K13"/>
       <c r="L13"/>
       <c r="M13"/>
       <c r="N13"/>
       <c r="O13"/>
       <c r="P13"/>
       <c r="Q13"/>
       <c r="R13"/>
       <c r="S13"/>
       <c r="T13"/>
       <c r="U13"/>
       <c r="V13"/>
       <c r="W13"/>
     </row>
     <row r="14" spans="1:23">
       <c r="A14" t="s">
-        <v>162</v>
+        <v>163</v>
       </c>
       <c r="B14"/>
       <c r="C14"/>
       <c r="D14"/>
       <c r="E14"/>
       <c r="F14"/>
       <c r="G14"/>
       <c r="H14"/>
       <c r="I14"/>
       <c r="J14"/>
       <c r="K14"/>
       <c r="L14"/>
       <c r="M14"/>
       <c r="N14"/>
       <c r="O14"/>
       <c r="P14"/>
       <c r="Q14"/>
       <c r="R14"/>
       <c r="S14"/>
       <c r="T14"/>
       <c r="U14"/>
       <c r="V14"/>
       <c r="W14"/>
     </row>
     <row r="15" spans="1:23">
       <c r="A15" t="s">
-        <v>163</v>
+        <v>164</v>
       </c>
       <c r="B15">
         <v>63169000.0</v>
       </c>
       <c r="C15">
         <v>98819000.0</v>
       </c>
       <c r="D15">
         <v>118760000.0</v>
       </c>
       <c r="E15">
         <v>30586590.0</v>
       </c>
       <c r="F15">
         <v>82364000.0</v>
       </c>
       <c r="G15">
         <v>111861000.0</v>
       </c>
       <c r="H15">
         <v>-116064000.0</v>
       </c>
       <c r="I15">
         <v>71946000.0</v>
       </c>
@@ -14706,220 +14841,224 @@
       </c>
       <c r="Q15">
         <v>180412000.0</v>
       </c>
       <c r="R15">
         <v>263290000.0</v>
       </c>
       <c r="S15">
         <v>-611879000.0</v>
       </c>
       <c r="T15">
         <v>-33438000.0</v>
       </c>
       <c r="U15">
         <v>312166000.0</v>
       </c>
       <c r="V15">
         <v>120387000.0</v>
       </c>
       <c r="W15">
         <v>44145000.0</v>
       </c>
     </row>
     <row r="16" spans="1:23">
       <c r="A16" t="s">
-        <v>164</v>
+        <v>165</v>
       </c>
       <c r="B16"/>
       <c r="C16"/>
       <c r="D16"/>
       <c r="E16">
         <v>30586659.0</v>
       </c>
       <c r="F16">
         <v>82364000.0</v>
       </c>
       <c r="G16">
         <v>111861000.0</v>
       </c>
       <c r="H16">
         <v>-116064000.0</v>
       </c>
       <c r="I16">
         <v>71946000.0</v>
       </c>
       <c r="J16"/>
       <c r="K16"/>
       <c r="L16"/>
       <c r="M16"/>
       <c r="N16"/>
       <c r="O16"/>
       <c r="P16"/>
       <c r="Q16"/>
       <c r="R16"/>
       <c r="S16"/>
       <c r="T16"/>
       <c r="U16"/>
       <c r="V16"/>
       <c r="W16"/>
     </row>
     <row r="17" spans="1:23">
       <c r="A17" t="s">
-        <v>165</v>
-[...1 lines deleted...]
-      <c r="B17"/>
+        <v>166</v>
+      </c>
+      <c r="B17">
+        <v>63169000.0</v>
+      </c>
       <c r="C17">
         <v>98819000.0</v>
       </c>
       <c r="D17">
         <v>118760000.0</v>
       </c>
       <c r="E17"/>
       <c r="F17">
         <v>82364000.0</v>
       </c>
       <c r="G17">
         <v>111861000.0</v>
       </c>
       <c r="H17">
         <v>-116064000.0</v>
       </c>
       <c r="I17">
         <v>71946000.0</v>
       </c>
       <c r="J17"/>
       <c r="K17"/>
       <c r="L17"/>
       <c r="M17"/>
       <c r="N17"/>
       <c r="O17"/>
       <c r="P17"/>
       <c r="Q17"/>
       <c r="R17"/>
       <c r="S17"/>
       <c r="T17"/>
       <c r="U17"/>
       <c r="V17"/>
       <c r="W17"/>
     </row>
     <row r="18" spans="1:23">
       <c r="A18" t="s">
-        <v>166</v>
-[...1 lines deleted...]
-      <c r="B18"/>
+        <v>167</v>
+      </c>
+      <c r="B18">
+        <v>190891000.0</v>
+      </c>
       <c r="C18">
         <v>180813000.0</v>
       </c>
       <c r="D18">
         <v>166928000.0</v>
       </c>
       <c r="E18"/>
       <c r="F18">
         <v>149166000.0</v>
       </c>
       <c r="G18">
         <v>155109000.0</v>
       </c>
       <c r="H18">
         <v>187142000.0</v>
       </c>
       <c r="I18">
         <v>173320000.0</v>
       </c>
       <c r="J18"/>
       <c r="K18"/>
       <c r="L18"/>
       <c r="M18"/>
       <c r="N18"/>
       <c r="O18"/>
       <c r="P18"/>
       <c r="Q18"/>
       <c r="R18"/>
       <c r="S18"/>
       <c r="T18"/>
       <c r="U18"/>
       <c r="V18"/>
       <c r="W18"/>
     </row>
     <row r="19" spans="1:23">
       <c r="A19" t="s">
-        <v>167</v>
+        <v>168</v>
       </c>
       <c r="B19"/>
       <c r="C19"/>
       <c r="D19"/>
       <c r="E19"/>
       <c r="F19"/>
       <c r="G19"/>
       <c r="H19"/>
       <c r="I19"/>
       <c r="J19"/>
       <c r="K19"/>
       <c r="L19"/>
       <c r="M19"/>
       <c r="N19"/>
       <c r="O19"/>
       <c r="P19"/>
       <c r="Q19"/>
       <c r="R19"/>
       <c r="S19"/>
       <c r="T19"/>
       <c r="U19"/>
       <c r="V19"/>
       <c r="W19"/>
     </row>
     <row r="20" spans="1:23">
       <c r="A20" t="s">
-        <v>168</v>
+        <v>169</v>
       </c>
       <c r="B20"/>
       <c r="C20"/>
       <c r="D20"/>
       <c r="E20"/>
       <c r="F20"/>
       <c r="G20"/>
       <c r="H20"/>
       <c r="I20"/>
       <c r="J20"/>
       <c r="K20"/>
       <c r="L20"/>
       <c r="M20"/>
       <c r="N20"/>
       <c r="O20"/>
       <c r="P20"/>
       <c r="Q20"/>
       <c r="R20"/>
       <c r="S20"/>
       <c r="T20"/>
       <c r="U20"/>
       <c r="V20"/>
       <c r="W20"/>
     </row>
     <row r="21" spans="1:23">
       <c r="A21" t="s">
-        <v>169</v>
+        <v>170</v>
       </c>
       <c r="B21">
         <v>196568000.0</v>
       </c>
       <c r="C21">
         <v>98819000.0</v>
       </c>
       <c r="D21">
         <v>118760000.0</v>
       </c>
       <c r="E21">
         <v>103465070.0</v>
       </c>
       <c r="F21">
         <v>137384000.0</v>
       </c>
       <c r="G21">
         <v>111861000.0</v>
       </c>
       <c r="H21">
         <v>-116064000.0</v>
       </c>
       <c r="I21">
         <v>130265000.0</v>
       </c>
@@ -14946,81 +15085,81 @@
       </c>
       <c r="Q21">
         <v>239197000.0</v>
       </c>
       <c r="R21">
         <v>223890000.0</v>
       </c>
       <c r="S21">
         <v>255250000.0</v>
       </c>
       <c r="T21">
         <v>261112000.0</v>
       </c>
       <c r="U21">
         <v>105408000.0</v>
       </c>
       <c r="V21">
         <v>44398000.0</v>
       </c>
       <c r="W21">
         <v>6761000.0</v>
       </c>
     </row>
     <row r="22" spans="1:23">
       <c r="A22" t="s">
-        <v>170</v>
+        <v>171</v>
       </c>
       <c r="B22"/>
       <c r="C22"/>
       <c r="D22"/>
       <c r="E22"/>
       <c r="F22"/>
       <c r="G22"/>
       <c r="H22"/>
       <c r="I22"/>
       <c r="J22"/>
       <c r="K22"/>
       <c r="L22"/>
       <c r="M22"/>
       <c r="N22"/>
       <c r="O22"/>
       <c r="P22"/>
       <c r="Q22"/>
       <c r="R22"/>
       <c r="S22"/>
       <c r="T22"/>
       <c r="U22"/>
       <c r="V22"/>
       <c r="W22"/>
     </row>
     <row r="23" spans="1:23">
       <c r="A23" t="s">
-        <v>171</v>
+        <v>172</v>
       </c>
       <c r="B23">
-        <v>320900.0</v>
+        <v>77820000.0</v>
       </c>
       <c r="C23">
         <v>127488000.0</v>
       </c>
       <c r="D23">
         <v>118589000.0</v>
       </c>
       <c r="E23">
         <v>37997238.0</v>
       </c>
       <c r="F23">
         <v>14351000.0</v>
       </c>
       <c r="G23">
         <v>14873000.0</v>
       </c>
       <c r="H23">
         <v>20276000.0</v>
       </c>
       <c r="I23">
         <v>12085000.0</v>
       </c>
       <c r="J23">
         <v>2004000.0</v>
       </c>
@@ -15044,159 +15183,159 @@
       </c>
       <c r="Q23">
         <v>119582000.0</v>
       </c>
       <c r="R23">
         <v>116348000.0</v>
       </c>
       <c r="S23">
         <v>122054000.0</v>
       </c>
       <c r="T23">
         <v>96766000.0</v>
       </c>
       <c r="U23">
         <v>139940000.0</v>
       </c>
       <c r="V23">
         <v>94978000.0</v>
       </c>
       <c r="W23">
         <v>41072000.0</v>
       </c>
     </row>
     <row r="24" spans="1:23">
       <c r="A24" t="s">
-        <v>172</v>
+        <v>173</v>
       </c>
       <c r="B24"/>
       <c r="C24"/>
       <c r="D24"/>
       <c r="E24"/>
       <c r="F24"/>
       <c r="G24"/>
       <c r="H24"/>
       <c r="I24"/>
       <c r="J24"/>
       <c r="K24"/>
       <c r="L24"/>
       <c r="M24"/>
       <c r="N24"/>
       <c r="O24"/>
       <c r="P24"/>
       <c r="Q24"/>
       <c r="R24"/>
       <c r="S24"/>
       <c r="T24"/>
       <c r="U24"/>
       <c r="V24"/>
       <c r="W24"/>
     </row>
     <row r="25" spans="1:23">
       <c r="A25" t="s">
-        <v>173</v>
+        <v>174</v>
       </c>
       <c r="B25"/>
       <c r="C25"/>
       <c r="D25"/>
       <c r="E25"/>
       <c r="F25"/>
       <c r="G25"/>
       <c r="H25"/>
       <c r="I25"/>
       <c r="J25"/>
       <c r="K25"/>
       <c r="L25"/>
       <c r="M25"/>
       <c r="N25"/>
       <c r="O25"/>
       <c r="P25"/>
       <c r="Q25"/>
       <c r="R25"/>
       <c r="S25"/>
       <c r="T25"/>
       <c r="U25"/>
       <c r="V25"/>
       <c r="W25"/>
     </row>
     <row r="26" spans="1:23">
       <c r="A26" t="s">
-        <v>174</v>
+        <v>175</v>
       </c>
       <c r="B26"/>
       <c r="C26"/>
       <c r="D26"/>
       <c r="E26"/>
       <c r="F26"/>
       <c r="G26"/>
       <c r="H26"/>
       <c r="I26"/>
       <c r="J26"/>
       <c r="K26"/>
       <c r="L26"/>
       <c r="M26"/>
       <c r="N26"/>
       <c r="O26"/>
       <c r="P26"/>
       <c r="Q26"/>
       <c r="R26"/>
       <c r="S26"/>
       <c r="T26"/>
       <c r="U26"/>
       <c r="V26"/>
       <c r="W26"/>
     </row>
     <row r="27" spans="1:23">
       <c r="A27" t="s">
-        <v>175</v>
+        <v>176</v>
       </c>
       <c r="B27"/>
       <c r="C27"/>
       <c r="D27"/>
       <c r="E27"/>
       <c r="F27"/>
       <c r="G27"/>
       <c r="H27"/>
       <c r="I27"/>
       <c r="J27"/>
       <c r="K27"/>
       <c r="L27"/>
       <c r="M27"/>
       <c r="N27"/>
       <c r="O27"/>
       <c r="P27"/>
       <c r="Q27"/>
       <c r="R27"/>
       <c r="S27"/>
       <c r="T27"/>
       <c r="U27"/>
       <c r="V27"/>
       <c r="W27"/>
     </row>
     <row r="28" spans="1:23">
       <c r="A28" t="s">
-        <v>176</v>
+        <v>177</v>
       </c>
       <c r="B28">
         <v>6300.0</v>
       </c>
       <c r="C28">
         <v>12296000.0</v>
       </c>
       <c r="D28">
         <v>15971000.0</v>
       </c>
       <c r="E28">
         <v>55676000.0</v>
       </c>
       <c r="F28">
         <v>14941000.0</v>
       </c>
       <c r="G28">
         <v>15260000.0</v>
       </c>
       <c r="H28">
         <v>16334000.0</v>
       </c>
       <c r="I28">
         <v>18150000.0</v>
       </c>
@@ -15223,78 +15362,78 @@
       </c>
       <c r="Q28">
         <v>11958000.0</v>
       </c>
       <c r="R28">
         <v>11208000.0</v>
       </c>
       <c r="S28">
         <v>10482000.0</v>
       </c>
       <c r="T28">
         <v>8586000.0</v>
       </c>
       <c r="U28">
         <v>6956000.0</v>
       </c>
       <c r="V28">
         <v>5091000.0</v>
       </c>
       <c r="W28">
         <v>5065000.0</v>
       </c>
     </row>
     <row r="29" spans="1:23">
       <c r="A29" t="s">
-        <v>177</v>
+        <v>178</v>
       </c>
       <c r="B29"/>
       <c r="C29"/>
       <c r="D29"/>
       <c r="E29"/>
       <c r="F29"/>
       <c r="G29"/>
       <c r="H29"/>
       <c r="I29"/>
       <c r="J29"/>
       <c r="K29"/>
       <c r="L29"/>
       <c r="M29"/>
       <c r="N29"/>
       <c r="O29"/>
       <c r="P29"/>
       <c r="Q29"/>
       <c r="R29"/>
       <c r="S29"/>
       <c r="T29"/>
       <c r="U29"/>
       <c r="V29"/>
       <c r="W29"/>
     </row>
     <row r="30" spans="1:23">
       <c r="A30" t="s">
-        <v>178</v>
+        <v>179</v>
       </c>
       <c r="B30">
         <v>32279000.0</v>
       </c>
       <c r="C30">
         <v>11527000.0</v>
       </c>
       <c r="D30">
         <v>14391000.0</v>
       </c>
       <c r="E30">
         <v>-9405305.0</v>
       </c>
       <c r="F30">
         <v>14351000.0</v>
       </c>
       <c r="G30">
         <v>14873000.0</v>
       </c>
       <c r="H30">
         <v>20276000.0</v>
       </c>
       <c r="I30">
         <v>12085000.0</v>
       </c>
@@ -15321,51 +15460,51 @@
       </c>
       <c r="Q30">
         <v>11958000.0</v>
       </c>
       <c r="R30">
         <v>12426000.0</v>
       </c>
       <c r="S30">
         <v>10785000.0</v>
       </c>
       <c r="T30">
         <v>10180000.0</v>
       </c>
       <c r="U30">
         <v>7927000.0</v>
       </c>
       <c r="V30">
         <v>5041000.0</v>
       </c>
       <c r="W30">
         <v>41072000.0</v>
       </c>
     </row>
     <row r="31" spans="1:23">
       <c r="A31" t="s">
-        <v>179</v>
+        <v>180</v>
       </c>
       <c r="B31">
         <v>-133399000.0</v>
       </c>
       <c r="C31"/>
       <c r="D31">
         <v>118493600.0</v>
       </c>
       <c r="E31">
         <v>-72878479.0</v>
       </c>
       <c r="F31">
         <v>-55020000.0</v>
       </c>
       <c r="G31">
         <v>-55416000.0</v>
       </c>
       <c r="H31">
         <v>-73398000.0</v>
       </c>
       <c r="I31">
         <v>-58319000.0</v>
       </c>
       <c r="J31">
         <v>-53039000.0</v>
@@ -15390,51 +15529,51 @@
       </c>
       <c r="Q31">
         <v>-10760000.0</v>
       </c>
       <c r="R31">
         <v>63880000.0</v>
       </c>
       <c r="S31">
         <v>-818210000.0</v>
       </c>
       <c r="T31">
         <v>-235044000.0</v>
       </c>
       <c r="U31">
         <v>2860000.0</v>
       </c>
       <c r="V31">
         <v>41039000.0</v>
       </c>
       <c r="W31">
         <v>18692000.0</v>
       </c>
     </row>
     <row r="32" spans="1:23">
       <c r="A32" t="s">
-        <v>180</v>
+        <v>181</v>
       </c>
       <c r="B32">
         <v>274388000.0</v>
       </c>
       <c r="C32">
         <v>226307000.0</v>
       </c>
       <c r="D32">
         <v>237349000.0</v>
       </c>
       <c r="E32">
         <v>141462313.0</v>
       </c>
       <c r="F32">
         <v>96715000.0</v>
       </c>
       <c r="G32">
         <v>126734000.0</v>
       </c>
       <c r="H32">
         <v>-95788000.0</v>
       </c>
       <c r="I32">
         <v>84031000.0</v>
       </c>
@@ -15480,805 +15619,812 @@
       <c r="W32">
         <v>47833000.0</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet4.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:CK32"/>
+  <dimension ref="A1:CL32"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="39.99" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="12.854" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:89">
+    <row r="1" spans="1:90">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
+        <v>84</v>
+      </c>
+      <c r="C1" t="s">
         <v>1</v>
-      </c>
-[...1 lines deleted...]
-        <v>84</v>
       </c>
       <c r="D1" t="s">
         <v>85</v>
       </c>
       <c r="E1" t="s">
         <v>86</v>
       </c>
       <c r="F1" t="s">
+        <v>87</v>
+      </c>
+      <c r="G1" t="s">
         <v>2</v>
-      </c>
-[...1 lines deleted...]
-        <v>87</v>
       </c>
       <c r="H1" t="s">
         <v>88</v>
       </c>
       <c r="I1" t="s">
         <v>89</v>
       </c>
       <c r="J1" t="s">
+        <v>90</v>
+      </c>
+      <c r="K1" t="s">
         <v>3</v>
-      </c>
-[...1 lines deleted...]
-        <v>90</v>
       </c>
       <c r="L1" t="s">
         <v>91</v>
       </c>
       <c r="M1" t="s">
         <v>92</v>
       </c>
       <c r="N1" t="s">
+        <v>93</v>
+      </c>
+      <c r="O1" t="s">
         <v>4</v>
-      </c>
-[...1 lines deleted...]
-        <v>93</v>
       </c>
       <c r="P1" t="s">
         <v>94</v>
       </c>
       <c r="Q1" t="s">
         <v>95</v>
       </c>
       <c r="R1" t="s">
+        <v>96</v>
+      </c>
+      <c r="S1" t="s">
         <v>5</v>
-      </c>
-[...1 lines deleted...]
-        <v>96</v>
       </c>
       <c r="T1" t="s">
         <v>97</v>
       </c>
       <c r="U1" t="s">
         <v>98</v>
       </c>
       <c r="V1" t="s">
+        <v>99</v>
+      </c>
+      <c r="W1" t="s">
         <v>6</v>
-      </c>
-[...1 lines deleted...]
-        <v>99</v>
       </c>
       <c r="X1" t="s">
         <v>100</v>
       </c>
       <c r="Y1" t="s">
         <v>101</v>
       </c>
       <c r="Z1" t="s">
+        <v>102</v>
+      </c>
+      <c r="AA1" t="s">
         <v>7</v>
-      </c>
-[...1 lines deleted...]
-        <v>102</v>
       </c>
       <c r="AB1" t="s">
         <v>103</v>
       </c>
       <c r="AC1" t="s">
         <v>104</v>
       </c>
       <c r="AD1" t="s">
+        <v>105</v>
+      </c>
+      <c r="AE1" t="s">
         <v>8</v>
-      </c>
-[...1 lines deleted...]
-        <v>105</v>
       </c>
       <c r="AF1" t="s">
         <v>106</v>
       </c>
       <c r="AG1" t="s">
         <v>107</v>
       </c>
       <c r="AH1" t="s">
+        <v>108</v>
+      </c>
+      <c r="AI1" t="s">
         <v>9</v>
-      </c>
-[...1 lines deleted...]
-        <v>108</v>
       </c>
       <c r="AJ1" t="s">
         <v>109</v>
       </c>
       <c r="AK1" t="s">
         <v>110</v>
       </c>
       <c r="AL1" t="s">
+        <v>111</v>
+      </c>
+      <c r="AM1" t="s">
         <v>10</v>
-      </c>
-[...1 lines deleted...]
-        <v>111</v>
       </c>
       <c r="AN1" t="s">
         <v>112</v>
       </c>
       <c r="AO1" t="s">
         <v>113</v>
       </c>
       <c r="AP1" t="s">
+        <v>114</v>
+      </c>
+      <c r="AQ1" t="s">
         <v>11</v>
-      </c>
-[...1 lines deleted...]
-        <v>114</v>
       </c>
       <c r="AR1" t="s">
         <v>115</v>
       </c>
       <c r="AS1" t="s">
         <v>116</v>
       </c>
       <c r="AT1" t="s">
+        <v>117</v>
+      </c>
+      <c r="AU1" t="s">
         <v>12</v>
-      </c>
-[...1 lines deleted...]
-        <v>117</v>
       </c>
       <c r="AV1" t="s">
         <v>118</v>
       </c>
       <c r="AW1" t="s">
         <v>119</v>
       </c>
       <c r="AX1" t="s">
+        <v>120</v>
+      </c>
+      <c r="AY1" t="s">
         <v>13</v>
-      </c>
-[...1 lines deleted...]
-        <v>120</v>
       </c>
       <c r="AZ1" t="s">
         <v>121</v>
       </c>
       <c r="BA1" t="s">
         <v>122</v>
       </c>
       <c r="BB1" t="s">
+        <v>123</v>
+      </c>
+      <c r="BC1" t="s">
         <v>14</v>
-      </c>
-[...1 lines deleted...]
-        <v>123</v>
       </c>
       <c r="BD1" t="s">
         <v>124</v>
       </c>
       <c r="BE1" t="s">
         <v>125</v>
       </c>
       <c r="BF1" t="s">
+        <v>126</v>
+      </c>
+      <c r="BG1" t="s">
         <v>15</v>
-      </c>
-[...1 lines deleted...]
-        <v>126</v>
       </c>
       <c r="BH1" t="s">
         <v>127</v>
       </c>
       <c r="BI1" t="s">
         <v>128</v>
       </c>
       <c r="BJ1" t="s">
+        <v>129</v>
+      </c>
+      <c r="BK1" t="s">
         <v>16</v>
-      </c>
-[...1 lines deleted...]
-        <v>129</v>
       </c>
       <c r="BL1" t="s">
         <v>130</v>
       </c>
       <c r="BM1" t="s">
         <v>131</v>
       </c>
       <c r="BN1" t="s">
+        <v>132</v>
+      </c>
+      <c r="BO1" t="s">
         <v>17</v>
-      </c>
-[...1 lines deleted...]
-        <v>132</v>
       </c>
       <c r="BP1" t="s">
         <v>133</v>
       </c>
       <c r="BQ1" t="s">
         <v>134</v>
       </c>
       <c r="BR1" t="s">
+        <v>135</v>
+      </c>
+      <c r="BS1" t="s">
         <v>18</v>
-      </c>
-[...1 lines deleted...]
-        <v>135</v>
       </c>
       <c r="BT1" t="s">
         <v>136</v>
       </c>
       <c r="BU1" t="s">
         <v>137</v>
       </c>
       <c r="BV1" t="s">
+        <v>138</v>
+      </c>
+      <c r="BW1" t="s">
         <v>19</v>
-      </c>
-[...1 lines deleted...]
-        <v>138</v>
       </c>
       <c r="BX1" t="s">
         <v>139</v>
       </c>
       <c r="BY1" t="s">
         <v>140</v>
       </c>
       <c r="BZ1" t="s">
+        <v>141</v>
+      </c>
+      <c r="CA1" t="s">
         <v>20</v>
-      </c>
-[...1 lines deleted...]
-        <v>141</v>
       </c>
       <c r="CB1" t="s">
         <v>142</v>
       </c>
       <c r="CC1" t="s">
         <v>143</v>
       </c>
       <c r="CD1" t="s">
+        <v>144</v>
+      </c>
+      <c r="CE1" t="s">
         <v>21</v>
-      </c>
-[...1 lines deleted...]
-        <v>144</v>
       </c>
       <c r="CF1" t="s">
         <v>145</v>
       </c>
       <c r="CG1" t="s">
         <v>146</v>
       </c>
       <c r="CH1" t="s">
+        <v>147</v>
+      </c>
+      <c r="CI1" t="s">
         <v>22</v>
-      </c>
-[...1 lines deleted...]
-        <v>147</v>
       </c>
       <c r="CJ1" t="s">
         <v>148</v>
       </c>
       <c r="CK1" t="s">
         <v>149</v>
       </c>
+      <c r="CL1" t="s">
+        <v>150</v>
+      </c>
     </row>
-    <row r="2" spans="1:89">
+    <row r="2" spans="1:90">
       <c r="A2" t="s">
-        <v>150</v>
+        <v>151</v>
       </c>
       <c r="B2">
+        <v>7020000.0</v>
+      </c>
+      <c r="C2">
         <v>-30136000.0</v>
       </c>
-      <c r="C2">
+      <c r="D2">
         <v>12632000.0</v>
       </c>
-      <c r="D2">
+      <c r="E2">
         <v>32581000.0</v>
       </c>
-      <c r="E2">
+      <c r="F2">
         <v>30464000.0</v>
       </c>
-      <c r="F2">
+      <c r="G2">
         <v>30937000.0</v>
       </c>
-      <c r="G2">
+      <c r="H2">
         <v>31854000.0</v>
       </c>
-      <c r="H2">
+      <c r="I2">
         <v>26992000.0</v>
       </c>
-      <c r="I2">
+      <c r="J2">
         <v>26179000.0</v>
       </c>
-      <c r="J2">
+      <c r="K2">
         <v>27155000.0</v>
       </c>
-      <c r="K2">
+      <c r="L2">
         <v>26275000.0</v>
       </c>
-      <c r="L2">
+      <c r="M2">
         <v>26002000.0</v>
       </c>
-      <c r="M2">
+      <c r="N2">
         <v>24766000.0</v>
       </c>
-      <c r="N2">
+      <c r="O2">
         <v>-3480452.0</v>
       </c>
-      <c r="O2">
+      <c r="P2">
         <v>20226000.0</v>
       </c>
-      <c r="P2">
+      <c r="Q2">
         <v>16377000.0</v>
       </c>
-      <c r="Q2">
+      <c r="R2">
         <v>14280000.0</v>
       </c>
-      <c r="R2">
+      <c r="S2">
         <v>14133000.0</v>
       </c>
-      <c r="S2">
+      <c r="T2">
         <v>13944000.0</v>
       </c>
-      <c r="T2">
+      <c r="U2">
         <v>12662000.0</v>
       </c>
-      <c r="U2">
+      <c r="V2">
         <v>12966000.0</v>
       </c>
-      <c r="V2">
+      <c r="W2">
         <v>13213000.0</v>
       </c>
-      <c r="W2">
+      <c r="X2">
         <v>13845000.0</v>
       </c>
-      <c r="X2">
+      <c r="Y2">
         <v>15392000.0</v>
       </c>
-      <c r="Y2">
+      <c r="Z2">
         <v>18953000.0</v>
       </c>
-      <c r="Z2">
+      <c r="AA2">
         <v>18200000.0</v>
       </c>
-      <c r="AA2">
+      <c r="AB2">
         <v>28613000.0</v>
       </c>
-      <c r="AB2">
+      <c r="AC2">
         <v>30836000.0</v>
       </c>
-      <c r="AC2">
+      <c r="AD2">
         <v>27050000.0</v>
       </c>
-      <c r="AD2">
+      <c r="AE2">
         <v>24504000.0</v>
       </c>
-      <c r="AE2">
+      <c r="AF2">
         <v>28494000.0</v>
       </c>
-      <c r="AF2">
+      <c r="AG2">
         <v>28700000.0</v>
       </c>
-      <c r="AG2">
+      <c r="AH2">
         <v>28000000.0</v>
       </c>
-      <c r="AH2">
+      <c r="AI2">
         <v>24700000.0</v>
       </c>
-      <c r="AI2">
+      <c r="AJ2">
         <v>27000000.0</v>
       </c>
-      <c r="AJ2">
+      <c r="AK2">
         <v>29100000.0</v>
       </c>
-      <c r="AK2">
+      <c r="AL2">
         <v>29200000.0</v>
       </c>
-      <c r="AL2">
+      <c r="AM2">
         <v>24100000.0</v>
       </c>
-      <c r="AM2">
+      <c r="AN2">
         <v>27900000.0</v>
       </c>
-      <c r="AN2">
+      <c r="AO2">
         <v>18574000.0</v>
       </c>
-      <c r="AO2">
+      <c r="AP2">
         <v>22352000.0</v>
       </c>
-      <c r="AP2">
+      <c r="AQ2">
         <v>24093000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>2153000.0</v>
       </c>
       <c r="AR2">
         <v>2153000.0</v>
       </c>
       <c r="AS2">
+        <v>2153000.0</v>
+      </c>
+      <c r="AT2">
         <v>12816000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>18373000.0</v>
       </c>
       <c r="AU2">
         <v>18373000.0</v>
       </c>
       <c r="AV2">
+        <v>18373000.0</v>
+      </c>
+      <c r="AW2">
         <v>49200000.0</v>
       </c>
-      <c r="AW2">
+      <c r="AX2">
         <v>45300000.0</v>
       </c>
-      <c r="AX2">
+      <c r="AY2">
         <v>42800000.0</v>
       </c>
-      <c r="AY2">
+      <c r="AZ2">
         <v>41400000.0</v>
       </c>
-      <c r="AZ2">
+      <c r="BA2">
         <v>41000000.0</v>
       </c>
-      <c r="BA2">
+      <c r="BB2">
         <v>41100000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>19766000.0</v>
       </c>
       <c r="BC2">
         <v>19766000.0</v>
       </c>
       <c r="BD2">
+        <v>19766000.0</v>
+      </c>
+      <c r="BE2">
         <v>36600000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>85196000.0</v>
       </c>
       <c r="BF2">
         <v>85196000.0</v>
       </c>
       <c r="BG2">
+        <v>85196000.0</v>
+      </c>
+      <c r="BH2">
         <v>41300000.0</v>
       </c>
-      <c r="BH2">
+      <c r="BI2">
         <v>44300000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>94714000.0</v>
       </c>
       <c r="BJ2">
         <v>94714000.0</v>
       </c>
       <c r="BK2">
+        <v>94714000.0</v>
+      </c>
+      <c r="BL2">
         <v>41200000.0</v>
       </c>
-      <c r="BL2">
+      <c r="BM2">
         <v>38300000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>-64522000.0</v>
       </c>
       <c r="BN2">
         <v>-64522000.0</v>
       </c>
       <c r="BO2">
+        <v>-64522000.0</v>
+      </c>
+      <c r="BP2">
         <v>32700000.0</v>
       </c>
-      <c r="BP2">
+      <c r="BQ2">
         <v>30500000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>85273000.0</v>
       </c>
       <c r="BR2">
         <v>85273000.0</v>
       </c>
       <c r="BS2">
+        <v>85273000.0</v>
+      </c>
+      <c r="BT2">
         <v>42400000.0</v>
       </c>
-      <c r="BT2">
+      <c r="BU2">
         <v>44900000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>261365000.0</v>
       </c>
       <c r="BV2">
         <v>261365000.0</v>
       </c>
       <c r="BW2">
+        <v>261365000.0</v>
+      </c>
+      <c r="BX2">
         <v>49700000.0</v>
       </c>
-      <c r="BX2">
+      <c r="BY2">
         <v>22600000.0</v>
       </c>
-      <c r="BY2">
+      <c r="BZ2">
         <v>31400000.0</v>
       </c>
-      <c r="BZ2">
+      <c r="CA2">
         <v>51700000.0</v>
       </c>
-      <c r="CA2">
+      <c r="CB2">
         <v>31600000.0</v>
       </c>
-      <c r="CB2">
+      <c r="CC2">
         <v>28600000.0</v>
       </c>
-      <c r="CC2">
+      <c r="CD2">
         <v>22000000.0</v>
       </c>
-      <c r="CD2">
+      <c r="CE2">
         <v>18800000.0</v>
       </c>
-      <c r="CE2">
+      <c r="CF2">
         <v>15800000.0</v>
       </c>
-      <c r="CF2">
+      <c r="CG2">
         <v>12800000.0</v>
       </c>
-      <c r="CG2">
+      <c r="CH2">
         <v>11300000.0</v>
       </c>
-      <c r="CH2">
+      <c r="CI2">
         <v>4400000.0</v>
       </c>
-      <c r="CI2">
+      <c r="CJ2">
         <v>4500000.0</v>
       </c>
-      <c r="CJ2">
+      <c r="CK2">
         <v>4400000.0</v>
       </c>
-      <c r="CK2"/>
+      <c r="CL2"/>
     </row>
-    <row r="3" spans="1:89">
+    <row r="3" spans="1:90">
       <c r="A3" t="s">
-        <v>151</v>
+        <v>152</v>
       </c>
       <c r="B3"/>
       <c r="C3"/>
       <c r="D3"/>
       <c r="E3"/>
       <c r="F3"/>
       <c r="G3"/>
       <c r="H3"/>
       <c r="I3"/>
-      <c r="J3">
+      <c r="J3"/>
+      <c r="K3">
         <v>43812.0</v>
       </c>
-      <c r="K3">
+      <c r="L3">
         <v>-39586.0</v>
       </c>
-      <c r="L3">
+      <c r="M3">
         <v>122085.0</v>
       </c>
-      <c r="M3">
+      <c r="N3">
         <v>-1249000.0</v>
       </c>
-      <c r="N3">
+      <c r="O3">
         <v>54880.0</v>
       </c>
-      <c r="O3">
+      <c r="P3">
         <v>-4249000.0</v>
       </c>
-      <c r="P3">
+      <c r="Q3">
         <v>86065.0</v>
       </c>
-      <c r="Q3">
+      <c r="R3">
         <v>1000.0</v>
       </c>
-      <c r="R3">
+      <c r="S3">
         <v>71391.0</v>
       </c>
-      <c r="S3">
+      <c r="T3">
         <v>54000.0</v>
       </c>
-      <c r="T3">
+      <c r="U3">
         <v>55806.0</v>
       </c>
-      <c r="U3">
+      <c r="V3">
         <v>55213.0</v>
       </c>
-      <c r="V3">
+      <c r="W3">
         <v>55131.0</v>
       </c>
-      <c r="W3">
+      <c r="X3">
         <v>52750.0</v>
       </c>
-      <c r="X3">
+      <c r="Y3">
         <v>51116.0</v>
       </c>
-      <c r="Y3">
+      <c r="Z3">
         <v>47300.0</v>
       </c>
-      <c r="Z3">
+      <c r="AA3">
         <v>46467.0</v>
       </c>
-      <c r="AA3">
+      <c r="AB3">
         <v>44646.0</v>
       </c>
-      <c r="AB3">
+      <c r="AC3">
         <v>40963.0</v>
       </c>
-      <c r="AC3">
+      <c r="AD3">
         <v>40374.0</v>
       </c>
-      <c r="AD3"/>
       <c r="AE3"/>
       <c r="AF3"/>
       <c r="AG3"/>
       <c r="AH3"/>
       <c r="AI3"/>
       <c r="AJ3"/>
       <c r="AK3"/>
       <c r="AL3"/>
       <c r="AM3"/>
       <c r="AN3"/>
       <c r="AO3"/>
       <c r="AP3"/>
       <c r="AQ3"/>
       <c r="AR3"/>
       <c r="AS3"/>
       <c r="AT3"/>
       <c r="AU3"/>
       <c r="AV3"/>
       <c r="AW3"/>
       <c r="AX3"/>
       <c r="AY3"/>
       <c r="AZ3"/>
       <c r="BA3"/>
       <c r="BB3"/>
-      <c r="BC3">
+      <c r="BC3"/>
+      <c r="BD3">
         <v>28554000.0</v>
       </c>
-      <c r="BD3">
+      <c r="BE3">
         <v>-50374000.0</v>
       </c>
-      <c r="BE3">
+      <c r="BF3">
         <v>76223000.0</v>
       </c>
-      <c r="BF3">
+      <c r="BG3">
         <v>25159000.0</v>
       </c>
-      <c r="BG3">
+      <c r="BH3">
         <v>-312782000.0</v>
       </c>
-      <c r="BH3">
+      <c r="BI3">
         <v>-47606000.0</v>
       </c>
-      <c r="BI3">
+      <c r="BJ3">
         <v>62015000.0</v>
       </c>
-      <c r="BJ3">
+      <c r="BK3">
         <v>34378000.0</v>
       </c>
-      <c r="BK3">
+      <c r="BL3">
         <v>17984000.0</v>
       </c>
-      <c r="BL3">
+      <c r="BM3">
         <v>-125137000.0</v>
       </c>
-      <c r="BM3">
+      <c r="BN3">
         <v>-58396000.0</v>
       </c>
-      <c r="BN3">
+      <c r="BO3">
         <v>30608000.0</v>
       </c>
-      <c r="BO3">
+      <c r="BP3">
         <v>57766000.0</v>
       </c>
-      <c r="BP3">
+      <c r="BQ3">
         <v>35145000.0</v>
       </c>
-      <c r="BQ3">
+      <c r="BR3">
         <v>-20964000.0</v>
       </c>
-      <c r="BR3">
+      <c r="BS3">
         <v>-528330000.0</v>
       </c>
-      <c r="BS3">
+      <c r="BT3">
         <v>-294443000.0</v>
       </c>
-      <c r="BT3">
+      <c r="BU3">
         <v>25527000.0</v>
       </c>
-      <c r="BU3">
+      <c r="BV3">
         <v>-293892000.0</v>
       </c>
-      <c r="BV3">
+      <c r="BW3">
         <v>-60366000.0</v>
       </c>
-      <c r="BW3">
+      <c r="BX3">
         <v>-77713000.0</v>
       </c>
-      <c r="BX3">
+      <c r="BY3">
         <v>137421000.0</v>
       </c>
-      <c r="BY3">
+      <c r="BZ3">
         <v>84245000.0</v>
       </c>
-      <c r="BZ3">
+      <c r="CA3">
         <v>22303000.0</v>
       </c>
-      <c r="CA3">
+      <c r="CB3">
         <v>101399000.0</v>
       </c>
-      <c r="CB3">
+      <c r="CC3">
         <v>85674000.0</v>
       </c>
-      <c r="CC3">
+      <c r="CD3">
         <v>40088000.0</v>
       </c>
-      <c r="CD3">
+      <c r="CE3">
         <v>13164000.0</v>
       </c>
-      <c r="CE3">
+      <c r="CF3">
         <v>11735000.0</v>
       </c>
-      <c r="CF3">
+      <c r="CG3">
         <v>-12309000.0</v>
       </c>
-      <c r="CG3">
+      <c r="CH3">
         <v>-6468000.0</v>
       </c>
-      <c r="CH3">
+      <c r="CI3">
         <v>32126000.0</v>
       </c>
-      <c r="CI3">
+      <c r="CJ3">
         <v>6666000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>4313000.0</v>
       </c>
       <c r="CK3">
         <v>4313000.0</v>
       </c>
+      <c r="CL3">
+        <v>4313000.0</v>
+      </c>
     </row>
-    <row r="4" spans="1:89">
+    <row r="4" spans="1:90">
       <c r="A4" t="s">
-        <v>152</v>
+        <v>153</v>
       </c>
       <c r="B4"/>
       <c r="C4"/>
       <c r="D4"/>
       <c r="E4"/>
       <c r="F4"/>
       <c r="G4"/>
       <c r="H4"/>
       <c r="I4"/>
       <c r="J4"/>
       <c r="K4"/>
       <c r="L4"/>
       <c r="M4"/>
       <c r="N4"/>
       <c r="O4"/>
       <c r="P4"/>
       <c r="Q4"/>
       <c r="R4"/>
       <c r="S4"/>
       <c r="T4"/>
       <c r="U4"/>
       <c r="V4"/>
       <c r="W4"/>
       <c r="X4"/>
       <c r="Y4"/>
@@ -16324,526 +16470,531 @@
       <c r="BM4"/>
       <c r="BN4"/>
       <c r="BO4"/>
       <c r="BP4"/>
       <c r="BQ4"/>
       <c r="BR4"/>
       <c r="BS4"/>
       <c r="BT4"/>
       <c r="BU4"/>
       <c r="BV4"/>
       <c r="BW4"/>
       <c r="BX4"/>
       <c r="BY4"/>
       <c r="BZ4"/>
       <c r="CA4"/>
       <c r="CB4"/>
       <c r="CC4"/>
       <c r="CD4"/>
       <c r="CE4"/>
       <c r="CF4"/>
       <c r="CG4"/>
       <c r="CH4"/>
       <c r="CI4"/>
       <c r="CJ4"/>
       <c r="CK4"/>
+      <c r="CL4"/>
     </row>
-    <row r="5" spans="1:89">
+    <row r="5" spans="1:90">
       <c r="A5" t="s">
-        <v>153</v>
+        <v>154</v>
       </c>
       <c r="B5"/>
       <c r="C5"/>
       <c r="D5"/>
       <c r="E5"/>
       <c r="F5"/>
       <c r="G5"/>
       <c r="H5"/>
       <c r="I5"/>
-      <c r="J5">
+      <c r="J5"/>
+      <c r="K5">
         <v>33216188.0</v>
       </c>
-      <c r="K5">
+      <c r="L5">
         <v>105286.0</v>
       </c>
-      <c r="L5">
+      <c r="M5">
         <v>-55685.0</v>
       </c>
-      <c r="M5">
+      <c r="N5">
         <v>56147000.0</v>
       </c>
-      <c r="N5">
+      <c r="O5">
         <v>23992120.0</v>
       </c>
-      <c r="O5">
+      <c r="P5">
         <v>36219000.0</v>
       </c>
-      <c r="P5">
+      <c r="Q5">
         <v>21949935.0</v>
       </c>
-      <c r="Q5">
+      <c r="R5">
         <v>18518000.0</v>
       </c>
-      <c r="R5">
+      <c r="S5">
         <v>34602609.0</v>
       </c>
-      <c r="S5">
+      <c r="T5">
         <v>39331000.0</v>
       </c>
-      <c r="T5">
+      <c r="U5">
         <v>44750194.0</v>
       </c>
-      <c r="U5">
+      <c r="V5">
         <v>55322787.0</v>
       </c>
-      <c r="V5">
+      <c r="W5">
         <v>46323869.0</v>
       </c>
-      <c r="W5">
+      <c r="X5">
         <v>47081250.0</v>
       </c>
-      <c r="X5">
+      <c r="Y5">
         <v>18335884.0</v>
       </c>
-      <c r="Y5">
+      <c r="Z5">
         <v>-128341300.0</v>
       </c>
-      <c r="Z5">
+      <c r="AA5">
         <v>18439533.0</v>
       </c>
-      <c r="AA5">
+      <c r="AB5">
         <v>25758354.0</v>
       </c>
-      <c r="AB5">
+      <c r="AC5">
         <v>41299037.0</v>
       </c>
-      <c r="AC5">
+      <c r="AD5">
         <v>47426626.0</v>
       </c>
-      <c r="AD5"/>
       <c r="AE5"/>
       <c r="AF5"/>
       <c r="AG5"/>
       <c r="AH5"/>
       <c r="AI5"/>
       <c r="AJ5"/>
       <c r="AK5"/>
       <c r="AL5"/>
       <c r="AM5"/>
       <c r="AN5"/>
       <c r="AO5"/>
       <c r="AP5"/>
       <c r="AQ5"/>
       <c r="AR5"/>
       <c r="AS5"/>
       <c r="AT5"/>
       <c r="AU5"/>
       <c r="AV5"/>
       <c r="AW5"/>
       <c r="AX5"/>
       <c r="AY5"/>
       <c r="AZ5"/>
       <c r="BA5"/>
       <c r="BB5"/>
-      <c r="BC5">
+      <c r="BC5"/>
+      <c r="BD5">
         <v>57011000.0</v>
       </c>
-      <c r="BD5">
+      <c r="BE5">
         <v>54309000.0</v>
       </c>
-      <c r="BE5">
+      <c r="BF5">
         <v>57148000.0</v>
       </c>
-      <c r="BF5">
+      <c r="BG5">
         <v>55464000.0</v>
       </c>
-      <c r="BG5">
+      <c r="BH5">
         <v>62877000.0</v>
       </c>
-      <c r="BH5">
+      <c r="BI5">
         <v>63613000.0</v>
       </c>
-      <c r="BI5">
+      <c r="BJ5">
         <v>63983000.0</v>
       </c>
-      <c r="BJ5">
+      <c r="BK5">
         <v>63559000.0</v>
       </c>
-      <c r="BK5">
+      <c r="BL5">
         <v>60934000.0</v>
       </c>
-      <c r="BL5">
+      <c r="BM5">
         <v>50721000.0</v>
       </c>
-      <c r="BM5">
+      <c r="BN5">
         <v>58559000.0</v>
       </c>
-      <c r="BN5">
+      <c r="BO5">
         <v>55134000.0</v>
       </c>
-      <c r="BO5">
+      <c r="BP5">
         <v>55799000.0</v>
       </c>
-      <c r="BP5">
+      <c r="BQ5">
         <v>54398000.0</v>
       </c>
-      <c r="BQ5">
+      <c r="BR5">
         <v>57679000.0</v>
       </c>
-      <c r="BR5">
+      <c r="BS5">
         <v>66446000.0</v>
       </c>
-      <c r="BS5">
+      <c r="BT5">
         <v>70895000.0</v>
       </c>
-      <c r="BT5">
+      <c r="BU5">
         <v>60230000.0</v>
       </c>
-      <c r="BU5">
+      <c r="BV5">
         <v>131515000.0</v>
       </c>
-      <c r="BV5">
+      <c r="BW5">
         <v>34759000.0</v>
       </c>
-      <c r="BW5">
+      <c r="BX5">
         <v>54537000.0</v>
       </c>
-      <c r="BX5">
+      <c r="BY5">
         <v>40301000.0</v>
       </c>
-      <c r="BY5">
+      <c r="BZ5">
         <v>18522000.0</v>
       </c>
-      <c r="BZ5">
+      <c r="CA5">
         <v>34674000.0</v>
       </c>
-      <c r="CA5">
+      <c r="CB5">
         <v>-20133000.0</v>
       </c>
-      <c r="CB5">
+      <c r="CC5">
         <v>-14518000.0</v>
       </c>
-      <c r="CC5">
+      <c r="CD5">
         <v>2183000.0</v>
       </c>
-      <c r="CD5">
+      <c r="CE5">
         <v>20382000.0</v>
       </c>
-      <c r="CE5">
+      <c r="CF5">
         <v>19274000.0</v>
       </c>
-      <c r="CF5">
+      <c r="CG5">
         <v>25869000.0</v>
       </c>
-      <c r="CG5">
+      <c r="CH5">
         <v>18793000.0</v>
       </c>
-      <c r="CH5">
+      <c r="CI5">
         <v>-6955000.0</v>
       </c>
-      <c r="CI5">
+      <c r="CJ5">
         <v>-880000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>-3450000.0</v>
       </c>
       <c r="CK5">
         <v>-3450000.0</v>
       </c>
+      <c r="CL5">
+        <v>-3450000.0</v>
+      </c>
     </row>
-    <row r="6" spans="1:89">
+    <row r="6" spans="1:90">
       <c r="A6" t="s">
-        <v>154</v>
+        <v>155</v>
       </c>
       <c r="B6">
+        <v>1608000.0</v>
+      </c>
+      <c r="C6">
         <v>82007000.0</v>
       </c>
-      <c r="C6">
+      <c r="D6">
         <v>59793000.0</v>
       </c>
-      <c r="D6">
+      <c r="E6">
         <v>18115000.0</v>
       </c>
-      <c r="E6">
+      <c r="F6">
         <v>30330000.0</v>
       </c>
-      <c r="F6">
+      <c r="G6">
         <v>24058000.0</v>
       </c>
-      <c r="G6">
+      <c r="H6">
         <v>26716000.0</v>
       </c>
-      <c r="H6">
+      <c r="I6">
         <v>22555000.0</v>
       </c>
-      <c r="I6">
+      <c r="J6">
         <v>25489000.0</v>
       </c>
-      <c r="J6">
+      <c r="K6">
         <v>33260000.0</v>
       </c>
-      <c r="K6">
+      <c r="L6">
         <v>29963000.0</v>
       </c>
-      <c r="L6">
+      <c r="M6">
         <v>25405000.0</v>
       </c>
-      <c r="M6">
+      <c r="N6">
         <v>30132000.0</v>
       </c>
-      <c r="N6">
+      <c r="O6">
         <v>27637000.0</v>
       </c>
-      <c r="O6">
+      <c r="P6">
         <v>15993000.0</v>
       </c>
-      <c r="P6">
+      <c r="Q6">
         <v>5659000.0</v>
       </c>
-      <c r="Q6">
+      <c r="R6">
         <v>4239000.0</v>
       </c>
-      <c r="R6">
+      <c r="S6">
         <v>20541000.0</v>
       </c>
-      <c r="S6">
+      <c r="T6">
         <v>25441000.0</v>
       </c>
-      <c r="T6">
+      <c r="U6">
         <v>32144000.0</v>
       </c>
-      <c r="U6">
+      <c r="V6">
         <v>42412000.0</v>
       </c>
-      <c r="V6">
+      <c r="W6">
         <v>33166000.0</v>
       </c>
-      <c r="W6">
+      <c r="X6">
         <v>33289000.0</v>
       </c>
-      <c r="X6">
+      <c r="Y6">
         <v>2995000.0</v>
       </c>
-      <c r="Y6">
+      <c r="Z6">
         <v>-147247000.0</v>
       </c>
-      <c r="Z6">
+      <c r="AA6">
         <v>286000.0</v>
       </c>
-      <c r="AA6">
+      <c r="AB6">
         <v>25803000.0</v>
       </c>
-      <c r="AB6">
+      <c r="AC6">
         <v>41340000.0</v>
       </c>
-      <c r="AC6">
+      <c r="AD6">
         <v>47467000.0</v>
       </c>
-      <c r="AD6">
+      <c r="AE6">
         <v>13039000.0</v>
       </c>
-      <c r="AE6">
+      <c r="AF6">
         <v>42932000.0</v>
       </c>
-      <c r="AF6">
+      <c r="AG6">
         <v>26826000.0</v>
       </c>
-      <c r="AG6">
+      <c r="AH6">
         <v>33187000.0</v>
       </c>
-      <c r="AH6">
+      <c r="AI6">
         <v>18266000.0</v>
       </c>
-      <c r="AI6">
+      <c r="AJ6">
         <v>45619000.0</v>
       </c>
-      <c r="AJ6">
+      <c r="AK6">
         <v>42996000.0</v>
       </c>
-      <c r="AK6">
+      <c r="AL6">
         <v>22113000.0</v>
       </c>
-      <c r="AL6">
+      <c r="AM6">
         <v>25763000.0</v>
       </c>
-      <c r="AM6">
+      <c r="AN6">
         <v>55552000.0</v>
       </c>
-      <c r="AN6">
+      <c r="AO6">
         <v>-25293000.0</v>
       </c>
-      <c r="AO6">
+      <c r="AP6">
         <v>-6082000.0</v>
       </c>
-      <c r="AP6">
+      <c r="AQ6">
         <v>-6437000.0</v>
       </c>
-      <c r="AQ6">
+      <c r="AR6">
         <v>20017000.0</v>
       </c>
-      <c r="AR6">
+      <c r="AS6">
         <v>28826000.0</v>
       </c>
-      <c r="AS6">
+      <c r="AT6">
         <v>9436000.0</v>
       </c>
-      <c r="AT6">
+      <c r="AU6">
         <v>863000.0</v>
       </c>
-      <c r="AU6">
+      <c r="AV6">
         <v>60913000.0</v>
       </c>
-      <c r="AV6">
+      <c r="AW6">
         <v>83538000.0</v>
       </c>
-      <c r="AW6">
+      <c r="AX6">
         <v>87862000.0</v>
       </c>
-      <c r="AX6">
+      <c r="AY6">
         <v>123104000.0</v>
       </c>
-      <c r="AY6">
+      <c r="AZ6">
         <v>93897000.0</v>
       </c>
-      <c r="AZ6">
+      <c r="BA6">
         <v>34649000.0</v>
       </c>
-      <c r="BA6">
+      <c r="BB6">
         <v>81263000.0</v>
       </c>
-      <c r="BB6">
+      <c r="BC6">
         <v>-8093000.0</v>
       </c>
-      <c r="BC6">
+      <c r="BD6">
         <v>85565000.0</v>
       </c>
-      <c r="BD6">
+      <c r="BE6">
         <v>3935000.0</v>
       </c>
-      <c r="BE6">
+      <c r="BF6">
         <v>133371000.0</v>
       </c>
-      <c r="BF6">
+      <c r="BG6">
         <v>80623000.0</v>
       </c>
-      <c r="BG6">
+      <c r="BH6">
         <v>-249905000.0</v>
       </c>
-      <c r="BH6">
+      <c r="BI6">
         <v>16007000.0</v>
       </c>
-      <c r="BI6">
+      <c r="BJ6">
         <v>125998000.0</v>
       </c>
-      <c r="BJ6">
+      <c r="BK6">
         <v>97937000.0</v>
       </c>
-      <c r="BK6">
+      <c r="BL6">
         <v>78918000.0</v>
       </c>
-      <c r="BL6">
+      <c r="BM6">
         <v>-74416000.0</v>
       </c>
-      <c r="BM6">
+      <c r="BN6">
         <v>163000.0</v>
       </c>
-      <c r="BN6">
+      <c r="BO6">
         <v>85742000.0</v>
       </c>
-      <c r="BO6">
+      <c r="BP6">
         <v>113565000.0</v>
       </c>
-      <c r="BP6">
+      <c r="BQ6">
         <v>89543000.0</v>
       </c>
-      <c r="BQ6">
+      <c r="BR6">
         <v>36715000.0</v>
       </c>
-      <c r="BR6">
+      <c r="BS6">
         <v>-461884000.0</v>
       </c>
-      <c r="BS6">
+      <c r="BT6">
         <v>-223548000.0</v>
       </c>
-      <c r="BT6">
+      <c r="BU6">
         <v>85757000.0</v>
       </c>
-      <c r="BU6">
+      <c r="BV6">
         <v>-162377000.0</v>
       </c>
-      <c r="BV6">
+      <c r="BW6">
         <v>-25607000.0</v>
       </c>
-      <c r="BW6">
+      <c r="BX6">
         <v>-23176000.0</v>
       </c>
-      <c r="BX6">
+      <c r="BY6">
         <v>177722000.0</v>
       </c>
-      <c r="BY6">
+      <c r="BZ6">
         <v>102767000.0</v>
       </c>
-      <c r="BZ6">
+      <c r="CA6">
         <v>56977000.0</v>
       </c>
-      <c r="CA6">
+      <c r="CB6">
         <v>81266000.0</v>
       </c>
-      <c r="CB6">
+      <c r="CC6">
         <v>71156000.0</v>
       </c>
-      <c r="CC6">
+      <c r="CD6">
         <v>42271000.0</v>
       </c>
-      <c r="CD6">
+      <c r="CE6">
         <v>33546000.0</v>
       </c>
-      <c r="CE6">
+      <c r="CF6">
         <v>31009000.0</v>
       </c>
-      <c r="CF6">
+      <c r="CG6">
         <v>13560000.0</v>
       </c>
-      <c r="CG6">
+      <c r="CH6">
         <v>12325000.0</v>
       </c>
-      <c r="CH6">
+      <c r="CI6">
         <v>25171000.0</v>
       </c>
-      <c r="CI6">
+      <c r="CJ6">
         <v>5786000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>863000.0</v>
       </c>
       <c r="CK6">
         <v>863000.0</v>
       </c>
+      <c r="CL6">
+        <v>863000.0</v>
+      </c>
     </row>
-    <row r="7" spans="1:89">
+    <row r="7" spans="1:90">
       <c r="A7" t="s">
-        <v>155</v>
+        <v>156</v>
       </c>
       <c r="B7"/>
       <c r="C7"/>
       <c r="D7"/>
       <c r="E7"/>
       <c r="F7"/>
       <c r="G7"/>
       <c r="H7"/>
       <c r="I7"/>
       <c r="J7"/>
       <c r="K7"/>
       <c r="L7"/>
       <c r="M7"/>
       <c r="N7"/>
       <c r="O7"/>
       <c r="P7"/>
       <c r="Q7"/>
       <c r="R7"/>
       <c r="S7"/>
       <c r="T7"/>
       <c r="U7"/>
       <c r="V7"/>
       <c r="W7"/>
       <c r="X7"/>
       <c r="Y7"/>
@@ -16889,54 +17040,55 @@
       <c r="BM7"/>
       <c r="BN7"/>
       <c r="BO7"/>
       <c r="BP7"/>
       <c r="BQ7"/>
       <c r="BR7"/>
       <c r="BS7"/>
       <c r="BT7"/>
       <c r="BU7"/>
       <c r="BV7"/>
       <c r="BW7"/>
       <c r="BX7"/>
       <c r="BY7"/>
       <c r="BZ7"/>
       <c r="CA7"/>
       <c r="CB7"/>
       <c r="CC7"/>
       <c r="CD7"/>
       <c r="CE7"/>
       <c r="CF7"/>
       <c r="CG7"/>
       <c r="CH7"/>
       <c r="CI7"/>
       <c r="CJ7"/>
       <c r="CK7"/>
+      <c r="CL7"/>
     </row>
-    <row r="8" spans="1:89">
+    <row r="8" spans="1:90">
       <c r="A8" t="s">
-        <v>156</v>
+        <v>157</v>
       </c>
       <c r="B8"/>
       <c r="C8"/>
       <c r="D8"/>
       <c r="E8"/>
       <c r="F8"/>
       <c r="G8"/>
       <c r="H8"/>
       <c r="I8"/>
       <c r="J8"/>
       <c r="K8"/>
       <c r="L8"/>
       <c r="M8"/>
       <c r="N8"/>
       <c r="O8"/>
       <c r="P8"/>
       <c r="Q8"/>
       <c r="R8"/>
       <c r="S8"/>
       <c r="T8"/>
       <c r="U8"/>
       <c r="V8"/>
       <c r="W8"/>
       <c r="X8"/>
       <c r="Y8"/>
@@ -16982,1083 +17134,1098 @@
       <c r="BM8"/>
       <c r="BN8"/>
       <c r="BO8"/>
       <c r="BP8"/>
       <c r="BQ8"/>
       <c r="BR8"/>
       <c r="BS8"/>
       <c r="BT8"/>
       <c r="BU8"/>
       <c r="BV8"/>
       <c r="BW8"/>
       <c r="BX8"/>
       <c r="BY8"/>
       <c r="BZ8"/>
       <c r="CA8"/>
       <c r="CB8"/>
       <c r="CC8"/>
       <c r="CD8"/>
       <c r="CE8"/>
       <c r="CF8"/>
       <c r="CG8"/>
       <c r="CH8"/>
       <c r="CI8"/>
       <c r="CJ8"/>
       <c r="CK8"/>
+      <c r="CL8"/>
     </row>
-    <row r="9" spans="1:89">
+    <row r="9" spans="1:90">
       <c r="A9" t="s">
-        <v>157</v>
+        <v>158</v>
       </c>
       <c r="B9">
+        <v>56344000.0</v>
+      </c>
+      <c r="C9">
         <v>125666000.0</v>
       </c>
-      <c r="C9">
+      <c r="D9">
         <v>50937000.0</v>
       </c>
-      <c r="D9">
+      <c r="E9">
         <v>20456000.0</v>
       </c>
-      <c r="E9">
+      <c r="F9">
         <v>31788000.0</v>
       </c>
-      <c r="F9">
+      <c r="G9">
         <v>26620000.0</v>
       </c>
-      <c r="G9">
+      <c r="H9">
         <v>29836000.0</v>
       </c>
-      <c r="H9">
+      <c r="I9">
         <v>25217000.0</v>
       </c>
-      <c r="I9">
+      <c r="J9">
         <v>28673000.0</v>
       </c>
-      <c r="J9">
+      <c r="K9">
         <v>37559000.0</v>
       </c>
-      <c r="K9">
+      <c r="L9">
         <v>33675000.0</v>
       </c>
-      <c r="L9">
+      <c r="M9">
         <v>28715000.0</v>
       </c>
-      <c r="M9">
+      <c r="N9">
         <v>33201000.0</v>
       </c>
-      <c r="N9">
+      <c r="O9">
         <v>58257765.0</v>
       </c>
-      <c r="O9">
+      <c r="P9">
         <v>19125000.0</v>
       </c>
-      <c r="P9">
+      <c r="Q9">
         <v>8848000.0</v>
       </c>
-      <c r="Q9">
+      <c r="R9">
         <v>7829000.0</v>
       </c>
-      <c r="R9">
+      <c r="S9">
         <v>24284000.0</v>
       </c>
-      <c r="S9">
+      <c r="T9">
         <v>28726000.0</v>
       </c>
-      <c r="T9">
+      <c r="U9">
         <v>35877000.0</v>
       </c>
-      <c r="U9">
+      <c r="V9">
         <v>45945000.0</v>
       </c>
-      <c r="V9">
+      <c r="W9">
         <v>37103000.0</v>
       </c>
-      <c r="W9">
+      <c r="X9">
         <v>37167000.0</v>
       </c>
-      <c r="X9">
+      <c r="Y9">
         <v>6519000.0</v>
       </c>
-      <c r="Y9">
+      <c r="Z9">
         <v>-143675000.0</v>
       </c>
-      <c r="Z9">
+      <c r="AA9">
         <v>3935000.0</v>
       </c>
-      <c r="AA9">
+      <c r="AB9">
         <v>15191000.0</v>
       </c>
-      <c r="AB9">
+      <c r="AC9">
         <v>28761000.0</v>
       </c>
-      <c r="AC9">
+      <c r="AD9">
         <v>36198000.0</v>
       </c>
-      <c r="AD9">
+      <c r="AE9">
         <v>1030000.0</v>
       </c>
-      <c r="AE9">
+      <c r="AF9">
         <v>31380000.0</v>
       </c>
-      <c r="AF9">
+      <c r="AG9">
         <v>15421000.0</v>
       </c>
-      <c r="AG9">
+      <c r="AH9">
         <v>20863000.0</v>
       </c>
-      <c r="AH9">
+      <c r="AI9">
         <v>10444000.0</v>
       </c>
-      <c r="AI9">
+      <c r="AJ9">
         <v>29933000.0</v>
       </c>
-      <c r="AJ9">
+      <c r="AK9">
         <v>27920000.0</v>
       </c>
-      <c r="AK9">
+      <c r="AL9">
         <v>8029000.0</v>
       </c>
-      <c r="AL9">
+      <c r="AM9">
         <v>9888000.0</v>
       </c>
-      <c r="AM9">
+      <c r="AN9">
         <v>40920000.0</v>
       </c>
-      <c r="AN9">
+      <c r="AO9">
         <v>44904000.0</v>
       </c>
-      <c r="AO9">
+      <c r="AP9">
         <v>-12755000.0</v>
       </c>
-      <c r="AP9">
+      <c r="AQ9">
         <v>62545000.0</v>
       </c>
-      <c r="AQ9">
+      <c r="AR9">
         <v>98420000.0</v>
       </c>
-      <c r="AR9">
+      <c r="AS9">
         <v>5415000.0</v>
       </c>
-      <c r="AS9">
+      <c r="AT9">
         <v>-12816000.0</v>
       </c>
-      <c r="AT9">
+      <c r="AU9">
         <v>110026000.0</v>
       </c>
-      <c r="AU9">
+      <c r="AV9">
         <v>41972000.0</v>
       </c>
-      <c r="AV9">
+      <c r="AW9">
         <v>64185000.0</v>
       </c>
-      <c r="AW9">
+      <c r="AX9">
         <v>70506000.0</v>
       </c>
-      <c r="AX9">
+      <c r="AY9">
         <v>105849000.0</v>
       </c>
-      <c r="AY9">
+      <c r="AZ9">
         <v>76174000.0</v>
       </c>
-      <c r="AZ9">
+      <c r="BA9">
         <v>20059000.0</v>
       </c>
-      <c r="BA9">
+      <c r="BB9">
         <v>69117000.0</v>
       </c>
-      <c r="BB9">
+      <c r="BC9">
         <v>-19766000.0</v>
       </c>
-      <c r="BC9">
+      <c r="BD9">
         <v>83832000.0</v>
       </c>
-      <c r="BD9">
+      <c r="BE9">
         <v>80333000.0</v>
       </c>
-      <c r="BE9">
+      <c r="BF9">
         <v>85196000.0</v>
       </c>
-      <c r="BF9">
+      <c r="BG9">
         <v>83815000.0</v>
       </c>
-      <c r="BG9">
+      <c r="BH9">
         <v>93981000.0</v>
       </c>
-      <c r="BH9">
+      <c r="BI9">
         <v>94592000.0</v>
       </c>
-      <c r="BI9">
+      <c r="BJ9">
         <v>94714000.0</v>
       </c>
-      <c r="BJ9">
+      <c r="BK9">
         <v>94318000.0</v>
       </c>
-      <c r="BK9">
+      <c r="BL9">
         <v>91499000.0</v>
       </c>
-      <c r="BL9">
+      <c r="BM9">
         <v>78248000.0</v>
       </c>
-      <c r="BM9">
+      <c r="BN9">
         <v>87657000.0</v>
       </c>
-      <c r="BN9">
+      <c r="BO9">
         <v>85617000.0</v>
       </c>
-      <c r="BO9">
+      <c r="BP9">
         <v>84403000.0</v>
       </c>
-      <c r="BP9">
+      <c r="BQ9">
         <v>82561000.0</v>
       </c>
-      <c r="BQ9">
+      <c r="BR9">
         <v>85273000.0</v>
       </c>
-      <c r="BR9">
+      <c r="BS9">
         <v>97525000.0</v>
       </c>
-      <c r="BS9">
+      <c r="BT9">
         <v>103547000.0</v>
       </c>
-      <c r="BT9">
+      <c r="BU9">
         <v>90959000.0</v>
       </c>
-      <c r="BU9">
+      <c r="BV9">
         <v>-261365000.0</v>
       </c>
-      <c r="BV9">
+      <c r="BW9">
         <v>84488000.0</v>
       </c>
-      <c r="BW9">
+      <c r="BX9">
         <v>79069000.0</v>
       </c>
-      <c r="BX9">
+      <c r="BY9">
         <v>74550000.0</v>
       </c>
-      <c r="BY9">
+      <c r="BZ9">
         <v>146539000.0</v>
       </c>
-      <c r="BZ9">
+      <c r="CA9">
         <v>67058000.0</v>
       </c>
-      <c r="CA9">
+      <c r="CB9">
         <v>57473000.0</v>
       </c>
-      <c r="CB9">
+      <c r="CC9">
         <v>49023000.0</v>
       </c>
-      <c r="CC9">
+      <c r="CD9">
         <v>27675000.0</v>
       </c>
-      <c r="CD9">
+      <c r="CE9">
         <v>37425000.0</v>
       </c>
-      <c r="CE9">
+      <c r="CF9">
         <v>33594000.0</v>
       </c>
-      <c r="CF9">
+      <c r="CG9">
         <v>26734000.0</v>
       </c>
-      <c r="CG9">
+      <c r="CH9">
         <v>21321000.0</v>
       </c>
-      <c r="CH9">
+      <c r="CI9">
         <v>14816000.0</v>
       </c>
-      <c r="CI9">
+      <c r="CJ9">
         <v>7865000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>3805000.0</v>
       </c>
       <c r="CK9">
         <v>3805000.0</v>
       </c>
+      <c r="CL9">
+        <v>3805000.0</v>
+      </c>
     </row>
-    <row r="10" spans="1:89">
+    <row r="10" spans="1:90">
       <c r="A10" t="s">
-        <v>158</v>
+        <v>159</v>
       </c>
       <c r="B10">
+        <v>-26871000.0</v>
+      </c>
+      <c r="C10">
         <v>-12730000.0</v>
       </c>
-      <c r="C10">
+      <c r="D10">
         <v>27454000.0</v>
       </c>
-      <c r="D10">
+      <c r="E10">
         <v>18115000.0</v>
       </c>
-      <c r="E10">
+      <c r="F10">
         <v>30330000.0</v>
       </c>
-      <c r="F10">
+      <c r="G10">
         <v>24058000.0</v>
       </c>
-      <c r="G10">
+      <c r="H10">
         <v>26716000.0</v>
       </c>
-      <c r="H10">
+      <c r="I10">
         <v>22555000.0</v>
       </c>
-      <c r="I10">
+      <c r="J10">
         <v>25489000.0</v>
       </c>
-      <c r="J10">
+      <c r="K10">
         <v>33260000.0</v>
       </c>
-      <c r="K10">
+      <c r="L10">
         <v>29963000.0</v>
       </c>
-      <c r="L10">
+      <c r="M10">
         <v>25405000.0</v>
       </c>
-      <c r="M10">
+      <c r="N10">
         <v>30132000.0</v>
       </c>
-      <c r="N10">
+      <c r="O10">
         <v>1288000.0</v>
       </c>
-      <c r="O10">
+      <c r="P10">
         <v>15993000.0</v>
       </c>
-      <c r="P10">
+      <c r="Q10">
         <v>5659000.0</v>
       </c>
-      <c r="Q10">
+      <c r="R10">
         <v>4239000.0</v>
       </c>
-      <c r="R10">
+      <c r="S10">
         <v>20541000.0</v>
       </c>
-      <c r="S10">
+      <c r="T10">
         <v>25441000.0</v>
       </c>
-      <c r="T10">
+      <c r="U10">
         <v>32144000.0</v>
       </c>
-      <c r="U10">
+      <c r="V10">
         <v>42412000.0</v>
       </c>
-      <c r="V10">
+      <c r="W10">
         <v>33166000.0</v>
       </c>
-      <c r="W10">
+      <c r="X10">
         <v>33289000.0</v>
       </c>
-      <c r="X10">
+      <c r="Y10">
         <v>2995000.0</v>
       </c>
-      <c r="Y10">
+      <c r="Z10">
         <v>-147247000.0</v>
       </c>
-      <c r="Z10">
+      <c r="AA10">
         <v>286000.0</v>
       </c>
-      <c r="AA10">
+      <c r="AB10">
         <v>7068000.0</v>
       </c>
-      <c r="AB10">
+      <c r="AC10">
         <v>23829000.0</v>
       </c>
-      <c r="AC10">
+      <c r="AD10">
         <v>31844000.0</v>
       </c>
-      <c r="AD10">
+      <c r="AE10">
         <v>-1178000.0</v>
       </c>
-      <c r="AE10">
+      <c r="AF10">
         <v>28029000.0</v>
       </c>
-      <c r="AF10">
+      <c r="AG10">
         <v>13250000.0</v>
       </c>
-      <c r="AG10">
+      <c r="AH10">
         <v>20627000.0</v>
       </c>
-      <c r="AH10">
+      <c r="AI10">
         <v>5833000.0</v>
       </c>
-      <c r="AI10">
+      <c r="AJ10">
         <v>31787000.0</v>
       </c>
-      <c r="AJ10">
+      <c r="AK10">
         <v>28781000.0</v>
       </c>
-      <c r="AK10">
+      <c r="AL10">
         <v>8052000.0</v>
       </c>
-      <c r="AL10">
+      <c r="AM10">
         <v>11290000.0</v>
       </c>
-      <c r="AM10">
+      <c r="AN10">
         <v>41114000.0</v>
       </c>
-      <c r="AN10">
+      <c r="AO10">
         <v>-42086000.0</v>
       </c>
-      <c r="AO10">
+      <c r="AP10">
         <v>-23397000.0</v>
       </c>
-      <c r="AP10">
+      <c r="AQ10">
         <v>-25772000.0</v>
       </c>
-      <c r="AQ10">
+      <c r="AR10">
         <v>-1747000.0</v>
       </c>
-      <c r="AR10">
+      <c r="AS10">
         <v>6390000.0</v>
       </c>
-      <c r="AS10">
+      <c r="AT10">
         <v>-11730000.0</v>
       </c>
-      <c r="AT10">
+      <c r="AU10">
         <v>-19452000.0</v>
       </c>
-      <c r="AU10">
+      <c r="AV10">
         <v>41967000.0</v>
       </c>
-      <c r="AV10">
+      <c r="AW10">
         <v>64636000.0</v>
       </c>
-      <c r="AW10">
+      <c r="AX10">
         <v>69905000.0</v>
       </c>
-      <c r="AX10">
+      <c r="AY10">
         <v>105738000.0</v>
       </c>
-      <c r="AY10">
+      <c r="AZ10">
         <v>76425000.0</v>
       </c>
-      <c r="AZ10">
+      <c r="BA10">
         <v>18804000.0</v>
       </c>
-      <c r="BA10">
+      <c r="BB10">
         <v>65820000.0</v>
       </c>
-      <c r="BB10">
+      <c r="BC10">
         <v>-22744000.0</v>
       </c>
-      <c r="BC10">
+      <c r="BD10">
         <v>85565000.0</v>
       </c>
-      <c r="BD10">
+      <c r="BE10">
         <v>-11642000.0</v>
       </c>
-      <c r="BE10">
+      <c r="BF10">
         <v>133371000.0</v>
       </c>
-      <c r="BF10">
+      <c r="BG10">
         <v>-194372000.0</v>
       </c>
-      <c r="BG10">
+      <c r="BH10">
         <v>-249905000.0</v>
       </c>
-      <c r="BH10">
+      <c r="BI10">
         <v>56000.0</v>
       </c>
-      <c r="BI10">
+      <c r="BJ10">
         <v>39277000.0</v>
       </c>
-      <c r="BJ10">
+      <c r="BK10">
         <v>50126000.0</v>
       </c>
-      <c r="BK10">
+      <c r="BL10">
         <v>78918000.0</v>
       </c>
-      <c r="BL10">
+      <c r="BM10">
         <v>-74416000.0</v>
       </c>
-      <c r="BM10">
+      <c r="BN10">
         <v>163000.0</v>
       </c>
-      <c r="BN10">
+      <c r="BO10">
         <v>51401000.0</v>
       </c>
-      <c r="BO10">
+      <c r="BP10">
         <v>113565000.0</v>
       </c>
-      <c r="BP10">
+      <c r="BQ10">
         <v>89543000.0</v>
       </c>
-      <c r="BQ10">
+      <c r="BR10">
         <v>36715000.0</v>
       </c>
-      <c r="BR10">
+      <c r="BS10">
         <v>-461884000.0</v>
       </c>
-      <c r="BS10">
+      <c r="BT10">
         <v>-223548000.0</v>
       </c>
-      <c r="BT10">
+      <c r="BU10">
         <v>85757000.0</v>
       </c>
-      <c r="BU10">
+      <c r="BV10">
         <v>-117349000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>36858000.0</v>
       </c>
       <c r="BW10">
         <v>36858000.0</v>
       </c>
       <c r="BX10">
+        <v>36858000.0</v>
+      </c>
+      <c r="BY10">
         <v>-23200000.0</v>
       </c>
-      <c r="BY10">
+      <c r="BZ10">
         <v>177700000.0</v>
       </c>
-      <c r="BZ10">
+      <c r="CA10">
         <v>102800000.0</v>
       </c>
-      <c r="CA10">
+      <c r="CB10">
         <v>27321000.0</v>
       </c>
-      <c r="CB10">
+      <c r="CC10">
         <v>24894000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>31597000.0</v>
       </c>
       <c r="CD10">
         <v>31597000.0</v>
       </c>
       <c r="CE10">
+        <v>31597000.0</v>
+      </c>
+      <c r="CF10">
         <v>33500000.0</v>
       </c>
-      <c r="CF10">
+      <c r="CG10">
         <v>21760000.0</v>
       </c>
-      <c r="CG10">
+      <c r="CH10">
         <v>15559000.0</v>
       </c>
-      <c r="CH10">
+      <c r="CI10">
         <v>9108000.0</v>
       </c>
-      <c r="CI10">
+      <c r="CJ10">
         <v>2263000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>-1477000.0</v>
       </c>
       <c r="CK10">
         <v>-1477000.0</v>
       </c>
+      <c r="CL10">
+        <v>-1477000.0</v>
+      </c>
     </row>
-    <row r="11" spans="1:89">
+    <row r="11" spans="1:90">
       <c r="A11" t="s">
-        <v>159</v>
+        <v>160</v>
       </c>
       <c r="B11"/>
       <c r="C11"/>
       <c r="D11"/>
       <c r="E11"/>
       <c r="F11"/>
       <c r="G11"/>
       <c r="H11"/>
       <c r="I11"/>
       <c r="J11"/>
       <c r="K11"/>
       <c r="L11"/>
       <c r="M11"/>
       <c r="N11"/>
-      <c r="O11">
+      <c r="O11"/>
+      <c r="P11">
         <v>20226000.0</v>
       </c>
-      <c r="P11"/>
-      <c r="Q11">
+      <c r="Q11"/>
+      <c r="R11">
         <v>1000.0</v>
       </c>
-      <c r="R11"/>
       <c r="S11"/>
       <c r="T11"/>
       <c r="U11"/>
       <c r="V11"/>
       <c r="W11"/>
       <c r="X11"/>
       <c r="Y11"/>
       <c r="Z11"/>
       <c r="AA11"/>
       <c r="AB11"/>
       <c r="AC11"/>
       <c r="AD11"/>
       <c r="AE11"/>
       <c r="AF11"/>
       <c r="AG11"/>
       <c r="AH11"/>
       <c r="AI11"/>
       <c r="AJ11"/>
       <c r="AK11"/>
       <c r="AL11"/>
       <c r="AM11"/>
       <c r="AN11"/>
       <c r="AO11"/>
       <c r="AP11"/>
       <c r="AQ11"/>
       <c r="AR11"/>
       <c r="AS11"/>
       <c r="AT11"/>
       <c r="AU11"/>
       <c r="AV11"/>
       <c r="AW11"/>
       <c r="AX11"/>
       <c r="AY11"/>
       <c r="AZ11"/>
       <c r="BA11"/>
       <c r="BB11"/>
-      <c r="BC11">
+      <c r="BC11"/>
+      <c r="BD11">
         <v>12529000.0</v>
       </c>
-      <c r="BD11">
+      <c r="BE11">
         <v>15577000.0</v>
       </c>
-      <c r="BE11">
+      <c r="BF11">
         <v>16138000.0</v>
       </c>
-      <c r="BF11">
+      <c r="BG11">
         <v>-258069000.0</v>
       </c>
-      <c r="BG11">
+      <c r="BH11">
         <v>17345000.0</v>
       </c>
-      <c r="BH11">
+      <c r="BI11">
         <v>15951000.0</v>
       </c>
-      <c r="BI11">
+      <c r="BJ11">
         <v>13946000.0</v>
       </c>
-      <c r="BJ11">
+      <c r="BK11">
         <v>13433000.0</v>
       </c>
-      <c r="BK11">
+      <c r="BL11">
         <v>10752000.0</v>
       </c>
-      <c r="BL11">
+      <c r="BM11">
         <v>9894000.0</v>
       </c>
-      <c r="BM11">
+      <c r="BN11">
         <v>10027000.0</v>
       </c>
-      <c r="BN11">
+      <c r="BO11">
         <v>1243000.0</v>
       </c>
-      <c r="BO11">
+      <c r="BP11">
         <v>4409000.0</v>
       </c>
-      <c r="BP11">
+      <c r="BQ11">
         <v>5068000.0</v>
       </c>
-      <c r="BQ11">
+      <c r="BR11">
         <v>6939000.0</v>
       </c>
-      <c r="BR11">
+      <c r="BS11">
         <v>13659000.0</v>
       </c>
-      <c r="BS11">
+      <c r="BT11">
         <v>14404000.0</v>
       </c>
-      <c r="BT11">
+      <c r="BU11">
         <v>13917000.0</v>
       </c>
-      <c r="BU11">
+      <c r="BV11">
         <v>45028000.0</v>
       </c>
-      <c r="BV11">
+      <c r="BW11">
         <v>62465000.0</v>
       </c>
-      <c r="BW11">
+      <c r="BX11">
         <v>77713000.0</v>
       </c>
-      <c r="BX11">
+      <c r="BY11">
         <v>-137421000.0</v>
       </c>
-      <c r="BY11">
+      <c r="BZ11">
         <v>-84245000.0</v>
       </c>
-      <c r="BZ11">
+      <c r="CA11">
         <v>-22303000.0</v>
       </c>
-      <c r="CA11">
+      <c r="CB11">
         <v>-53945000.0</v>
       </c>
-      <c r="CB11">
+      <c r="CC11">
         <v>-46262000.0</v>
       </c>
-      <c r="CC11">
+      <c r="CD11">
         <v>-10674000.0</v>
       </c>
-      <c r="CD11">
+      <c r="CE11">
         <v>-13164000.0</v>
       </c>
-      <c r="CE11">
+      <c r="CF11">
         <v>-11735000.0</v>
       </c>
-      <c r="CF11">
+      <c r="CG11">
         <v>8200000.0</v>
       </c>
-      <c r="CG11">
+      <c r="CH11">
         <v>3234000.0</v>
       </c>
-      <c r="CH11">
+      <c r="CI11">
         <v>-16063000.0</v>
       </c>
-      <c r="CI11">
+      <c r="CJ11">
         <v>-3523000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>-2340000.0</v>
       </c>
       <c r="CK11">
         <v>-2340000.0</v>
       </c>
+      <c r="CL11">
+        <v>-2340000.0</v>
+      </c>
     </row>
-    <row r="12" spans="1:89">
+    <row r="12" spans="1:90">
       <c r="A12" t="s">
-        <v>160</v>
+        <v>161</v>
       </c>
       <c r="B12">
+        <v>28479000.0</v>
+      </c>
+      <c r="C12">
         <v>65522400.0</v>
       </c>
-      <c r="C12">
+      <c r="D12">
         <v>32800.0</v>
       </c>
-      <c r="D12">
+      <c r="E12">
         <v>32581000.0</v>
       </c>
-      <c r="E12">
+      <c r="F12">
         <v>30464000.0</v>
       </c>
-      <c r="F12">
+      <c r="G12">
         <v>30937000.0</v>
       </c>
-      <c r="G12">
+      <c r="H12">
         <v>31854000.0</v>
       </c>
-      <c r="H12">
+      <c r="I12">
         <v>26992000.0</v>
       </c>
-      <c r="I12">
+      <c r="J12">
         <v>26179000.0</v>
       </c>
-      <c r="J12">
+      <c r="K12">
         <v>27155000.0</v>
       </c>
-      <c r="K12">
+      <c r="L12">
         <v>25900.0</v>
       </c>
-      <c r="L12">
+      <c r="M12">
         <v>26002000.0</v>
       </c>
-      <c r="M12">
+      <c r="N12">
         <v>24766000.0</v>
       </c>
-      <c r="N12">
+      <c r="O12">
         <v>22760000.0</v>
       </c>
-      <c r="O12">
+      <c r="P12">
         <v>20226000.0</v>
       </c>
-      <c r="P12">
+      <c r="Q12">
         <v>16377000.0</v>
       </c>
-      <c r="Q12">
+      <c r="R12">
         <v>14280000.0</v>
       </c>
-      <c r="R12">
+      <c r="S12">
         <v>14133000.0</v>
       </c>
-      <c r="S12">
+      <c r="T12">
         <v>13944000.0</v>
       </c>
-      <c r="T12">
+      <c r="U12">
         <v>12662000.0</v>
       </c>
-      <c r="U12">
+      <c r="V12">
         <v>12966000.0</v>
       </c>
-      <c r="V12">
+      <c r="W12">
         <v>13213000.0</v>
       </c>
-      <c r="W12">
+      <c r="X12">
         <v>13845000.0</v>
       </c>
-      <c r="X12">
+      <c r="Y12">
         <v>15392000.0</v>
       </c>
-      <c r="Y12">
+      <c r="Z12">
         <v>18953000.0</v>
       </c>
-      <c r="Z12">
+      <c r="AA12">
         <v>18200000.0</v>
       </c>
-      <c r="AA12">
+      <c r="AB12">
         <v>18735000.0</v>
       </c>
-      <c r="AB12">
+      <c r="AC12">
         <v>17511000.0</v>
       </c>
-      <c r="AC12">
+      <c r="AD12">
         <v>15623000.0</v>
       </c>
-      <c r="AD12">
+      <c r="AE12">
         <v>14217000.0</v>
       </c>
-      <c r="AE12">
+      <c r="AF12">
         <v>14903000.0</v>
       </c>
-      <c r="AF12">
+      <c r="AG12">
         <v>13576000.0</v>
       </c>
-      <c r="AG12">
+      <c r="AH12">
         <v>12560000.0</v>
       </c>
-      <c r="AH12">
+      <c r="AI12">
         <v>12433000.0</v>
       </c>
-      <c r="AI12">
+      <c r="AJ12">
         <v>13832000.0</v>
       </c>
-      <c r="AJ12">
+      <c r="AK12">
         <v>14215000.0</v>
       </c>
-      <c r="AK12">
+      <c r="AL12">
         <v>14061000.0</v>
       </c>
-      <c r="AL12">
+      <c r="AM12">
         <v>14473000.0</v>
       </c>
-      <c r="AM12">
+      <c r="AN12">
         <v>14438000.0</v>
       </c>
-      <c r="AN12">
+      <c r="AO12">
         <v>16793000.0</v>
       </c>
-      <c r="AO12">
+      <c r="AP12">
         <v>17315000.0</v>
       </c>
-      <c r="AP12">
+      <c r="AQ12">
         <v>19335000.0</v>
       </c>
-      <c r="AQ12">
+      <c r="AR12">
         <v>21764000.0</v>
       </c>
-      <c r="AR12">
+      <c r="AS12">
         <v>22436000.0</v>
       </c>
-      <c r="AS12">
+      <c r="AT12">
         <v>21166000.0</v>
       </c>
-      <c r="AT12">
+      <c r="AU12">
         <v>20315000.0</v>
       </c>
-      <c r="AU12">
+      <c r="AV12">
         <v>18946000.0</v>
       </c>
-      <c r="AV12">
+      <c r="AW12">
         <v>18902000.0</v>
       </c>
-      <c r="AW12">
+      <c r="AX12">
         <v>17957000.0</v>
       </c>
-      <c r="AX12">
+      <c r="AY12">
         <v>17366000.0</v>
       </c>
-      <c r="AY12">
+      <c r="AZ12">
         <v>17472000.0</v>
       </c>
-      <c r="AZ12">
+      <c r="BA12">
         <v>15845000.0</v>
       </c>
-      <c r="BA12">
+      <c r="BB12">
         <v>15443000.0</v>
       </c>
-      <c r="BB12">
+      <c r="BC12">
         <v>14651000.0</v>
       </c>
-      <c r="BC12">
+      <c r="BD12">
         <v>12529000.0</v>
       </c>
-      <c r="BD12">
+      <c r="BE12">
         <v>15577000.0</v>
       </c>
-      <c r="BE12">
+      <c r="BF12">
         <v>16138000.0</v>
       </c>
-      <c r="BF12">
+      <c r="BG12">
         <v>16926000.0</v>
       </c>
-      <c r="BG12">
+      <c r="BH12">
         <v>17345000.0</v>
       </c>
-      <c r="BH12">
+      <c r="BI12">
         <v>15951000.0</v>
       </c>
-      <c r="BI12">
+      <c r="BJ12">
         <v>13946000.0</v>
       </c>
-      <c r="BJ12">
+      <c r="BK12">
         <v>13433000.0</v>
       </c>
-      <c r="BK12">
+      <c r="BL12">
         <v>10752000.0</v>
       </c>
-      <c r="BL12">
+      <c r="BM12">
         <v>9894000.0</v>
       </c>
-      <c r="BM12">
+      <c r="BN12">
         <v>10027000.0</v>
       </c>
-      <c r="BN12">
+      <c r="BO12">
         <v>4976000.0</v>
       </c>
-      <c r="BO12">
+      <c r="BP12">
         <v>4409000.0</v>
       </c>
-      <c r="BP12">
+      <c r="BQ12">
         <v>5068000.0</v>
       </c>
-      <c r="BQ12">
+      <c r="BR12">
         <v>6939000.0</v>
       </c>
-      <c r="BR12">
+      <c r="BS12">
         <v>13659000.0</v>
       </c>
-      <c r="BS12">
+      <c r="BT12">
         <v>14404000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>13917000.0</v>
       </c>
       <c r="BU12">
         <v>13917000.0</v>
       </c>
       <c r="BV12">
+        <v>13917000.0</v>
+      </c>
+      <c r="BW12">
         <v>70900000.0</v>
       </c>
-      <c r="BW12">
+      <c r="BX12">
         <v>67100000.0</v>
       </c>
-      <c r="BX12">
+      <c r="BY12">
         <v>84800000.0</v>
       </c>
-      <c r="BY12">
+      <c r="BZ12">
         <v>123000000.0</v>
       </c>
-      <c r="BZ12">
+      <c r="CA12">
         <v>73200000.0</v>
       </c>
-      <c r="CA12">
+      <c r="CB12">
         <v>12900000.0</v>
       </c>
-      <c r="CB12">
+      <c r="CC12">
         <v>33200000.0</v>
       </c>
-      <c r="CC12">
+      <c r="CD12">
         <v>39400000.0</v>
       </c>
-      <c r="CD12">
+      <c r="CE12">
         <v>3500000.0</v>
       </c>
-      <c r="CE12">
+      <c r="CF12">
         <v>5500000.0</v>
       </c>
-      <c r="CF12">
+      <c r="CG12">
         <v>20900000.0</v>
       </c>
-      <c r="CG12">
+      <c r="CH12">
         <v>11700000.0</v>
       </c>
-      <c r="CH12">
+      <c r="CI12">
         <v>2000000.0</v>
       </c>
-      <c r="CI12">
+      <c r="CJ12">
         <v>300000.0</v>
       </c>
-      <c r="CJ12">
+      <c r="CK12">
         <v>200000.0</v>
       </c>
-      <c r="CK12"/>
+      <c r="CL12"/>
     </row>
-    <row r="13" spans="1:89">
+    <row r="13" spans="1:90">
       <c r="A13" t="s">
-        <v>161</v>
-[...1 lines deleted...]
-      <c r="B13"/>
+        <v>162</v>
+      </c>
+      <c r="B13">
+        <v>70943000.0</v>
+      </c>
       <c r="C13">
+        <v>77100000.0</v>
+      </c>
+      <c r="D13">
         <v>81918000.0</v>
       </c>
-      <c r="D13">
+      <c r="E13">
         <v>80827000.0</v>
       </c>
-      <c r="E13">
+      <c r="F13">
         <v>78124000.0</v>
       </c>
-      <c r="F13">
+      <c r="G13">
         <v>81769000.0</v>
       </c>
-      <c r="G13">
+      <c r="H13">
         <v>80408000.0</v>
       </c>
-      <c r="H13">
+      <c r="I13">
         <v>67986000.0</v>
       </c>
-      <c r="I13">
+      <c r="J13">
         <v>66611000.0</v>
       </c>
-      <c r="J13">
+      <c r="K13">
         <v>70995000.0</v>
       </c>
-      <c r="K13">
+      <c r="L13">
         <v>67160000.0</v>
       </c>
-      <c r="L13">
+      <c r="M13">
         <v>67467000.0</v>
       </c>
-      <c r="M13">
+      <c r="N13">
         <v>65572000.0</v>
       </c>
-      <c r="N13">
+      <c r="O13">
         <v>62394000.0</v>
       </c>
-      <c r="O13">
+      <c r="P13">
         <v>57174000.0</v>
       </c>
-      <c r="P13">
+      <c r="Q13">
         <v>52552000.0</v>
       </c>
-      <c r="Q13">
+      <c r="R13">
         <v>53104000.0</v>
       </c>
-      <c r="R13">
+      <c r="S13">
         <v>52927000.0</v>
       </c>
-      <c r="S13">
+      <c r="T13">
         <v>49173000.0</v>
       </c>
-      <c r="T13">
+      <c r="U13">
         <v>48982000.0</v>
       </c>
-      <c r="U13"/>
       <c r="V13"/>
       <c r="W13"/>
       <c r="X13"/>
       <c r="Y13"/>
       <c r="Z13"/>
       <c r="AA13"/>
       <c r="AB13"/>
       <c r="AC13"/>
       <c r="AD13"/>
       <c r="AE13"/>
       <c r="AF13"/>
       <c r="AG13"/>
       <c r="AH13"/>
       <c r="AI13"/>
       <c r="AJ13"/>
       <c r="AK13"/>
       <c r="AL13"/>
       <c r="AM13"/>
       <c r="AN13"/>
       <c r="AO13"/>
       <c r="AP13"/>
       <c r="AQ13"/>
       <c r="AR13"/>
       <c r="AS13"/>
       <c r="AT13"/>
@@ -18083,54 +18250,55 @@
       <c r="BM13"/>
       <c r="BN13"/>
       <c r="BO13"/>
       <c r="BP13"/>
       <c r="BQ13"/>
       <c r="BR13"/>
       <c r="BS13"/>
       <c r="BT13"/>
       <c r="BU13"/>
       <c r="BV13"/>
       <c r="BW13"/>
       <c r="BX13"/>
       <c r="BY13"/>
       <c r="BZ13"/>
       <c r="CA13"/>
       <c r="CB13"/>
       <c r="CC13"/>
       <c r="CD13"/>
       <c r="CE13"/>
       <c r="CF13"/>
       <c r="CG13"/>
       <c r="CH13"/>
       <c r="CI13"/>
       <c r="CJ13"/>
       <c r="CK13"/>
+      <c r="CL13"/>
     </row>
-    <row r="14" spans="1:89">
+    <row r="14" spans="1:90">
       <c r="A14" t="s">
-        <v>162</v>
+        <v>163</v>
       </c>
       <c r="B14"/>
       <c r="C14"/>
       <c r="D14"/>
       <c r="E14"/>
       <c r="F14"/>
       <c r="G14"/>
       <c r="H14"/>
       <c r="I14"/>
       <c r="J14"/>
       <c r="K14"/>
       <c r="L14"/>
       <c r="M14"/>
       <c r="N14"/>
       <c r="O14"/>
       <c r="P14"/>
       <c r="Q14"/>
       <c r="R14"/>
       <c r="S14"/>
       <c r="T14"/>
       <c r="U14"/>
       <c r="V14"/>
       <c r="W14"/>
       <c r="X14"/>
       <c r="Y14"/>
@@ -18176,359 +18344,363 @@
       <c r="BM14"/>
       <c r="BN14"/>
       <c r="BO14"/>
       <c r="BP14"/>
       <c r="BQ14"/>
       <c r="BR14"/>
       <c r="BS14"/>
       <c r="BT14"/>
       <c r="BU14"/>
       <c r="BV14"/>
       <c r="BW14"/>
       <c r="BX14"/>
       <c r="BY14"/>
       <c r="BZ14"/>
       <c r="CA14"/>
       <c r="CB14"/>
       <c r="CC14"/>
       <c r="CD14"/>
       <c r="CE14"/>
       <c r="CF14"/>
       <c r="CG14"/>
       <c r="CH14"/>
       <c r="CI14"/>
       <c r="CJ14"/>
       <c r="CK14"/>
+      <c r="CL14"/>
     </row>
-    <row r="15" spans="1:89">
+    <row r="15" spans="1:90">
       <c r="A15" t="s">
-        <v>163</v>
+        <v>164</v>
       </c>
       <c r="B15">
+        <v>-26871000.0</v>
+      </c>
+      <c r="C15">
         <v>-12730000.0</v>
       </c>
-      <c r="C15">
+      <c r="D15">
         <v>27454000.0</v>
       </c>
-      <c r="D15">
+      <c r="E15">
         <v>18115000.0</v>
       </c>
-      <c r="E15">
+      <c r="F15">
         <v>30330000.0</v>
       </c>
-      <c r="F15">
+      <c r="G15">
         <v>24058000.0</v>
       </c>
-      <c r="G15">
+      <c r="H15">
         <v>26716000.0</v>
       </c>
-      <c r="H15">
+      <c r="I15">
         <v>22555000.0</v>
       </c>
-      <c r="I15">
+      <c r="J15">
         <v>25489000.0</v>
       </c>
-      <c r="J15">
+      <c r="K15">
         <v>33260000.0</v>
       </c>
-      <c r="K15">
+      <c r="L15">
         <v>29963000.0</v>
       </c>
-      <c r="L15">
+      <c r="M15">
         <v>25405000.0</v>
       </c>
-      <c r="M15">
+      <c r="N15">
         <v>30132000.0</v>
       </c>
-      <c r="N15">
+      <c r="O15">
         <v>1288000.0</v>
       </c>
-      <c r="O15">
+      <c r="P15">
         <v>15993000.0</v>
       </c>
-      <c r="P15">
+      <c r="Q15">
         <v>5659000.0</v>
       </c>
-      <c r="Q15">
+      <c r="R15">
         <v>4239000.0</v>
       </c>
-      <c r="R15">
+      <c r="S15">
         <v>20541000.0</v>
       </c>
-      <c r="S15">
+      <c r="T15">
         <v>25441000.0</v>
       </c>
-      <c r="T15">
+      <c r="U15">
         <v>32144000.0</v>
       </c>
-      <c r="U15">
+      <c r="V15">
         <v>42412000.0</v>
       </c>
-      <c r="V15">
+      <c r="W15">
         <v>33166000.0</v>
       </c>
-      <c r="W15">
+      <c r="X15">
         <v>33289000.0</v>
       </c>
-      <c r="X15">
+      <c r="Y15">
         <v>2995000.0</v>
       </c>
-      <c r="Y15">
+      <c r="Z15">
         <v>-147247000.0</v>
       </c>
-      <c r="Z15">
+      <c r="AA15">
         <v>286000.0</v>
       </c>
-      <c r="AA15">
+      <c r="AB15">
         <v>7068000.0</v>
       </c>
-      <c r="AB15">
+      <c r="AC15">
         <v>23829000.0</v>
       </c>
-      <c r="AC15">
+      <c r="AD15">
         <v>31844000.0</v>
       </c>
-      <c r="AD15">
+      <c r="AE15">
         <v>-1178000.0</v>
       </c>
-      <c r="AE15">
+      <c r="AF15">
         <v>28029000.0</v>
       </c>
-      <c r="AF15">
+      <c r="AG15">
         <v>13250000.0</v>
       </c>
-      <c r="AG15">
+      <c r="AH15">
         <v>20627000.0</v>
       </c>
-      <c r="AH15">
+      <c r="AI15">
         <v>5833000.0</v>
       </c>
-      <c r="AI15">
+      <c r="AJ15">
         <v>31787000.0</v>
       </c>
-      <c r="AJ15">
+      <c r="AK15">
         <v>28781000.0</v>
       </c>
-      <c r="AK15">
+      <c r="AL15">
         <v>8052000.0</v>
       </c>
-      <c r="AL15">
+      <c r="AM15">
         <v>11290000.0</v>
       </c>
-      <c r="AM15">
+      <c r="AN15">
         <v>41114000.0</v>
       </c>
-      <c r="AN15">
+      <c r="AO15">
         <v>-42086000.0</v>
       </c>
-      <c r="AO15">
+      <c r="AP15">
         <v>-23397000.0</v>
       </c>
-      <c r="AP15">
+      <c r="AQ15">
         <v>-25772000.0</v>
       </c>
-      <c r="AQ15">
+      <c r="AR15">
         <v>-1747000.0</v>
       </c>
-      <c r="AR15">
+      <c r="AS15">
         <v>6390000.0</v>
       </c>
-      <c r="AS15">
+      <c r="AT15">
         <v>-11730000.0</v>
       </c>
-      <c r="AT15">
+      <c r="AU15">
         <v>-19452000.0</v>
       </c>
-      <c r="AU15">
+      <c r="AV15">
         <v>41967000.0</v>
       </c>
-      <c r="AV15">
+      <c r="AW15">
         <v>64636000.0</v>
       </c>
-      <c r="AW15">
+      <c r="AX15">
         <v>69905000.0</v>
       </c>
-      <c r="AX15">
+      <c r="AY15">
         <v>105738000.0</v>
       </c>
-      <c r="AY15">
+      <c r="AZ15">
         <v>76425000.0</v>
       </c>
-      <c r="AZ15">
+      <c r="BA15">
         <v>18804000.0</v>
       </c>
-      <c r="BA15">
+      <c r="BB15">
         <v>65820000.0</v>
       </c>
-      <c r="BB15">
+      <c r="BC15">
         <v>-22744000.0</v>
       </c>
-      <c r="BC15">
+      <c r="BD15">
         <v>73036000.0</v>
       </c>
-      <c r="BD15">
+      <c r="BE15">
         <v>-11642000.0</v>
       </c>
-      <c r="BE15">
+      <c r="BF15">
         <v>117233000.0</v>
       </c>
-      <c r="BF15">
+      <c r="BG15">
         <v>63697000.0</v>
       </c>
-      <c r="BG15">
+      <c r="BH15">
         <v>-267250000.0</v>
       </c>
-      <c r="BH15">
+      <c r="BI15">
         <v>56000.0</v>
       </c>
-      <c r="BI15">
+      <c r="BJ15">
         <v>112052000.0</v>
       </c>
-      <c r="BJ15">
+      <c r="BK15">
         <v>84504000.0</v>
       </c>
-      <c r="BK15">
+      <c r="BL15">
         <v>68166000.0</v>
       </c>
-      <c r="BL15">
+      <c r="BM15">
         <v>-84310000.0</v>
       </c>
-      <c r="BM15">
+      <c r="BN15">
         <v>-9864000.0</v>
       </c>
-      <c r="BN15">
+      <c r="BO15">
         <v>79523000.0</v>
       </c>
-      <c r="BO15">
+      <c r="BP15">
         <v>109156000.0</v>
       </c>
-      <c r="BP15">
+      <c r="BQ15">
         <v>84475000.0</v>
       </c>
-      <c r="BQ15">
+      <c r="BR15">
         <v>29776000.0</v>
       </c>
-      <c r="BR15">
+      <c r="BS15">
         <v>-475543000.0</v>
       </c>
-      <c r="BS15">
+      <c r="BT15">
         <v>-237952000.0</v>
       </c>
-      <c r="BT15">
+      <c r="BU15">
         <v>71840000.0</v>
       </c>
-      <c r="BU15">
+      <c r="BV15">
         <v>-162377000.0</v>
       </c>
-      <c r="BV15">
+      <c r="BW15">
         <v>-25607000.0</v>
       </c>
-      <c r="BW15">
+      <c r="BX15">
         <v>-23176000.0</v>
       </c>
-      <c r="BX15">
+      <c r="BY15">
         <v>177722000.0</v>
       </c>
-      <c r="BY15">
+      <c r="BZ15">
         <v>102767000.0</v>
       </c>
-      <c r="BZ15">
+      <c r="CA15">
         <v>56977000.0</v>
       </c>
-      <c r="CA15">
+      <c r="CB15">
         <v>81266000.0</v>
       </c>
-      <c r="CB15">
+      <c r="CC15">
         <v>71156000.0</v>
       </c>
-      <c r="CC15">
+      <c r="CD15">
         <v>42271000.0</v>
       </c>
-      <c r="CD15">
+      <c r="CE15">
         <v>33546000.0</v>
       </c>
-      <c r="CE15">
+      <c r="CF15">
         <v>31009000.0</v>
       </c>
-      <c r="CF15">
+      <c r="CG15">
         <v>13560000.0</v>
       </c>
-      <c r="CG15">
+      <c r="CH15">
         <v>12325000.0</v>
       </c>
-      <c r="CH15">
+      <c r="CI15">
         <v>25171000.0</v>
       </c>
-      <c r="CI15">
+      <c r="CJ15">
         <v>5786000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>863000.0</v>
       </c>
       <c r="CK15">
         <v>863000.0</v>
       </c>
+      <c r="CL15">
+        <v>863000.0</v>
+      </c>
     </row>
-    <row r="16" spans="1:89">
+    <row r="16" spans="1:90">
       <c r="A16" t="s">
-        <v>164</v>
+        <v>165</v>
       </c>
       <c r="B16"/>
       <c r="C16"/>
       <c r="D16"/>
       <c r="E16"/>
       <c r="F16"/>
       <c r="G16"/>
       <c r="H16"/>
       <c r="I16"/>
       <c r="J16"/>
       <c r="K16"/>
-      <c r="L16">
-[...1 lines deleted...]
-      </c>
+      <c r="L16"/>
       <c r="M16">
         <v>25405000.0</v>
       </c>
       <c r="N16">
+        <v>25405000.0</v>
+      </c>
+      <c r="O16">
         <v>1287000.0</v>
       </c>
-      <c r="O16">
+      <c r="P16">
         <v>54239000.0</v>
       </c>
-      <c r="P16">
+      <c r="Q16">
         <v>5659000.0</v>
       </c>
-      <c r="Q16">
+      <c r="R16">
         <v>4239000.0</v>
       </c>
-      <c r="R16">
+      <c r="S16">
         <v>20541000.0</v>
       </c>
-      <c r="S16">
+      <c r="T16">
         <v>25441000.0</v>
       </c>
-      <c r="T16"/>
       <c r="U16"/>
       <c r="V16"/>
       <c r="W16"/>
       <c r="X16"/>
       <c r="Y16"/>
       <c r="Z16"/>
       <c r="AA16"/>
       <c r="AB16"/>
       <c r="AC16"/>
       <c r="AD16"/>
       <c r="AE16"/>
       <c r="AF16"/>
       <c r="AG16"/>
       <c r="AH16"/>
       <c r="AI16"/>
       <c r="AJ16"/>
       <c r="AK16"/>
       <c r="AL16"/>
       <c r="AM16"/>
       <c r="AN16"/>
       <c r="AO16"/>
       <c r="AP16"/>
       <c r="AQ16"/>
       <c r="AR16"/>
       <c r="AS16"/>
@@ -18554,111 +18726,116 @@
       <c r="BM16"/>
       <c r="BN16"/>
       <c r="BO16"/>
       <c r="BP16"/>
       <c r="BQ16"/>
       <c r="BR16"/>
       <c r="BS16"/>
       <c r="BT16"/>
       <c r="BU16"/>
       <c r="BV16"/>
       <c r="BW16"/>
       <c r="BX16"/>
       <c r="BY16"/>
       <c r="BZ16"/>
       <c r="CA16"/>
       <c r="CB16"/>
       <c r="CC16"/>
       <c r="CD16"/>
       <c r="CE16"/>
       <c r="CF16"/>
       <c r="CG16"/>
       <c r="CH16"/>
       <c r="CI16"/>
       <c r="CJ16"/>
       <c r="CK16"/>
+      <c r="CL16"/>
     </row>
-    <row r="17" spans="1:89">
+    <row r="17" spans="1:90">
       <c r="A17" t="s">
-        <v>165</v>
-[...1 lines deleted...]
-      <c r="B17"/>
+        <v>166</v>
+      </c>
+      <c r="B17">
+        <v>-26871000.0</v>
+      </c>
       <c r="C17">
+        <v>-12731000.0</v>
+      </c>
+      <c r="D17">
         <v>27454000.0</v>
       </c>
-      <c r="D17">
+      <c r="E17">
         <v>18115000.0</v>
       </c>
-      <c r="E17">
+      <c r="F17">
         <v>30330000.0</v>
       </c>
-      <c r="F17">
+      <c r="G17">
         <v>24058000.0</v>
       </c>
-      <c r="G17">
+      <c r="H17">
         <v>26716000.0</v>
       </c>
-      <c r="H17">
+      <c r="I17">
         <v>22555000.0</v>
       </c>
-      <c r="I17">
+      <c r="J17">
         <v>25489000.0</v>
       </c>
-      <c r="J17">
+      <c r="K17">
         <v>33260000.0</v>
       </c>
-      <c r="K17">
+      <c r="L17">
         <v>29963000.0</v>
       </c>
-      <c r="L17">
+      <c r="M17">
         <v>25405000.0</v>
       </c>
-      <c r="M17">
+      <c r="N17">
         <v>30132000.0</v>
       </c>
-      <c r="N17">
+      <c r="O17">
         <v>1287000.0</v>
       </c>
-      <c r="O17">
+      <c r="P17">
         <v>54239000.0</v>
       </c>
-      <c r="P17">
+      <c r="Q17">
         <v>5659000.0</v>
       </c>
-      <c r="Q17">
+      <c r="R17">
         <v>4239000.0</v>
       </c>
-      <c r="R17">
+      <c r="S17">
         <v>20541000.0</v>
       </c>
-      <c r="S17">
+      <c r="T17">
         <v>25441000.0</v>
       </c>
-      <c r="T17">
+      <c r="U17">
         <v>32144000.0</v>
       </c>
-      <c r="U17"/>
       <c r="V17"/>
       <c r="W17"/>
       <c r="X17"/>
       <c r="Y17"/>
       <c r="Z17"/>
       <c r="AA17"/>
       <c r="AB17"/>
       <c r="AC17"/>
       <c r="AD17"/>
       <c r="AE17"/>
       <c r="AF17"/>
       <c r="AG17"/>
       <c r="AH17"/>
       <c r="AI17"/>
       <c r="AJ17"/>
       <c r="AK17"/>
       <c r="AL17"/>
       <c r="AM17"/>
       <c r="AN17"/>
       <c r="AO17"/>
       <c r="AP17"/>
       <c r="AQ17"/>
       <c r="AR17"/>
       <c r="AS17"/>
       <c r="AT17"/>
@@ -18683,111 +18860,116 @@
       <c r="BM17"/>
       <c r="BN17"/>
       <c r="BO17"/>
       <c r="BP17"/>
       <c r="BQ17"/>
       <c r="BR17"/>
       <c r="BS17"/>
       <c r="BT17"/>
       <c r="BU17"/>
       <c r="BV17"/>
       <c r="BW17"/>
       <c r="BX17"/>
       <c r="BY17"/>
       <c r="BZ17"/>
       <c r="CA17"/>
       <c r="CB17"/>
       <c r="CC17"/>
       <c r="CD17"/>
       <c r="CE17"/>
       <c r="CF17"/>
       <c r="CG17"/>
       <c r="CH17"/>
       <c r="CI17"/>
       <c r="CJ17"/>
       <c r="CK17"/>
+      <c r="CL17"/>
     </row>
-    <row r="18" spans="1:89">
+    <row r="18" spans="1:90">
       <c r="A18" t="s">
-        <v>166</v>
-[...1 lines deleted...]
-      <c r="B18"/>
+        <v>167</v>
+      </c>
+      <c r="B18">
+        <v>42464000.0</v>
+      </c>
       <c r="C18">
+        <v>46107000.0</v>
+      </c>
+      <c r="D18">
         <v>48880000.0</v>
       </c>
-      <c r="D18">
+      <c r="E18">
         <v>48246000.0</v>
       </c>
-      <c r="E18">
+      <c r="F18">
         <v>47660000.0</v>
       </c>
-      <c r="F18">
+      <c r="G18">
         <v>50832000.0</v>
       </c>
-      <c r="G18">
+      <c r="H18">
         <v>48554000.0</v>
       </c>
-      <c r="H18">
+      <c r="I18">
         <v>40994000.0</v>
       </c>
-      <c r="I18">
+      <c r="J18">
         <v>40432000.0</v>
       </c>
-      <c r="J18">
+      <c r="K18">
         <v>43840000.0</v>
       </c>
-      <c r="K18">
+      <c r="L18">
         <v>40885000.0</v>
       </c>
-      <c r="L18">
+      <c r="M18">
         <v>41465000.0</v>
       </c>
-      <c r="M18">
+      <c r="N18">
         <v>40806000.0</v>
       </c>
-      <c r="N18">
+      <c r="O18">
         <v>39634000.0</v>
       </c>
-      <c r="O18">
+      <c r="P18">
         <v>36948000.0</v>
       </c>
-      <c r="P18">
+      <c r="Q18">
         <v>36175000.0</v>
       </c>
-      <c r="Q18">
+      <c r="R18">
         <v>38824000.0</v>
       </c>
-      <c r="R18">
+      <c r="S18">
         <v>38794000.0</v>
       </c>
-      <c r="S18">
+      <c r="T18">
         <v>35229000.0</v>
       </c>
-      <c r="T18">
+      <c r="U18">
         <v>36320000.0</v>
       </c>
-      <c r="U18"/>
       <c r="V18"/>
       <c r="W18"/>
       <c r="X18"/>
       <c r="Y18"/>
       <c r="Z18"/>
       <c r="AA18"/>
       <c r="AB18"/>
       <c r="AC18"/>
       <c r="AD18"/>
       <c r="AE18"/>
       <c r="AF18"/>
       <c r="AG18"/>
       <c r="AH18"/>
       <c r="AI18"/>
       <c r="AJ18"/>
       <c r="AK18"/>
       <c r="AL18"/>
       <c r="AM18"/>
       <c r="AN18"/>
       <c r="AO18"/>
       <c r="AP18"/>
       <c r="AQ18"/>
       <c r="AR18"/>
       <c r="AS18"/>
       <c r="AT18"/>
@@ -18812,72 +18994,73 @@
       <c r="BM18"/>
       <c r="BN18"/>
       <c r="BO18"/>
       <c r="BP18"/>
       <c r="BQ18"/>
       <c r="BR18"/>
       <c r="BS18"/>
       <c r="BT18"/>
       <c r="BU18"/>
       <c r="BV18"/>
       <c r="BW18"/>
       <c r="BX18"/>
       <c r="BY18"/>
       <c r="BZ18"/>
       <c r="CA18"/>
       <c r="CB18"/>
       <c r="CC18"/>
       <c r="CD18"/>
       <c r="CE18"/>
       <c r="CF18"/>
       <c r="CG18"/>
       <c r="CH18"/>
       <c r="CI18"/>
       <c r="CJ18"/>
       <c r="CK18"/>
+      <c r="CL18"/>
     </row>
-    <row r="19" spans="1:89">
+    <row r="19" spans="1:90">
       <c r="A19" t="s">
-        <v>167</v>
+        <v>168</v>
       </c>
       <c r="B19"/>
       <c r="C19"/>
       <c r="D19"/>
       <c r="E19"/>
       <c r="F19"/>
       <c r="G19"/>
       <c r="H19"/>
       <c r="I19"/>
       <c r="J19"/>
       <c r="K19"/>
       <c r="L19"/>
       <c r="M19"/>
       <c r="N19"/>
-      <c r="O19">
+      <c r="O19"/>
+      <c r="P19">
         <v>-2413000.0</v>
       </c>
-      <c r="P19"/>
       <c r="Q19"/>
       <c r="R19"/>
       <c r="S19"/>
       <c r="T19"/>
       <c r="U19"/>
       <c r="V19"/>
       <c r="W19"/>
       <c r="X19"/>
       <c r="Y19"/>
       <c r="Z19"/>
       <c r="AA19"/>
       <c r="AB19"/>
       <c r="AC19"/>
       <c r="AD19"/>
       <c r="AE19"/>
       <c r="AF19"/>
       <c r="AG19"/>
       <c r="AH19"/>
       <c r="AI19"/>
       <c r="AJ19"/>
       <c r="AK19"/>
       <c r="AL19"/>
       <c r="AM19"/>
       <c r="AN19"/>
       <c r="AO19"/>
@@ -18907,54 +19090,55 @@
       <c r="BM19"/>
       <c r="BN19"/>
       <c r="BO19"/>
       <c r="BP19"/>
       <c r="BQ19"/>
       <c r="BR19"/>
       <c r="BS19"/>
       <c r="BT19"/>
       <c r="BU19"/>
       <c r="BV19"/>
       <c r="BW19"/>
       <c r="BX19"/>
       <c r="BY19"/>
       <c r="BZ19"/>
       <c r="CA19"/>
       <c r="CB19"/>
       <c r="CC19"/>
       <c r="CD19"/>
       <c r="CE19"/>
       <c r="CF19"/>
       <c r="CG19"/>
       <c r="CH19"/>
       <c r="CI19"/>
       <c r="CJ19"/>
       <c r="CK19"/>
+      <c r="CL19"/>
     </row>
-    <row r="20" spans="1:89">
+    <row r="20" spans="1:90">
       <c r="A20" t="s">
-        <v>168</v>
+        <v>169</v>
       </c>
       <c r="B20"/>
       <c r="C20"/>
       <c r="D20"/>
       <c r="E20"/>
       <c r="F20"/>
       <c r="G20"/>
       <c r="H20"/>
       <c r="I20"/>
       <c r="J20"/>
       <c r="K20"/>
       <c r="L20"/>
       <c r="M20"/>
       <c r="N20"/>
       <c r="O20"/>
       <c r="P20"/>
       <c r="Q20"/>
       <c r="R20"/>
       <c r="S20"/>
       <c r="T20"/>
       <c r="U20"/>
       <c r="V20"/>
       <c r="W20"/>
       <c r="X20"/>
       <c r="Y20"/>
@@ -19000,323 +19184,327 @@
       <c r="BM20"/>
       <c r="BN20"/>
       <c r="BO20"/>
       <c r="BP20"/>
       <c r="BQ20"/>
       <c r="BR20"/>
       <c r="BS20"/>
       <c r="BT20"/>
       <c r="BU20"/>
       <c r="BV20"/>
       <c r="BW20"/>
       <c r="BX20"/>
       <c r="BY20"/>
       <c r="BZ20"/>
       <c r="CA20"/>
       <c r="CB20"/>
       <c r="CC20"/>
       <c r="CD20"/>
       <c r="CE20"/>
       <c r="CF20"/>
       <c r="CG20"/>
       <c r="CH20"/>
       <c r="CI20"/>
       <c r="CJ20"/>
       <c r="CK20"/>
+      <c r="CL20"/>
     </row>
-    <row r="21" spans="1:89">
+    <row r="21" spans="1:90">
       <c r="A21" t="s">
-        <v>169</v>
+        <v>170</v>
       </c>
       <c r="B21">
+        <v>2294000.0</v>
+      </c>
+      <c r="C21">
         <v>21886000.0</v>
       </c>
-      <c r="C21">
+      <c r="D21">
         <v>59793000.0</v>
       </c>
-      <c r="D21">
+      <c r="E21">
         <v>18115000.0</v>
       </c>
-      <c r="E21">
+      <c r="F21">
         <v>30330000.0</v>
       </c>
-      <c r="F21">
+      <c r="G21">
         <v>24058000.0</v>
       </c>
-      <c r="G21">
+      <c r="H21">
         <v>26716000.0</v>
       </c>
-      <c r="H21">
+      <c r="I21">
         <v>22555000.0</v>
       </c>
-      <c r="I21">
+      <c r="J21">
         <v>25489000.0</v>
       </c>
-      <c r="J21">
+      <c r="K21">
         <v>33260000.0</v>
       </c>
-      <c r="K21">
+      <c r="L21">
         <v>29963000.0</v>
       </c>
-      <c r="L21">
+      <c r="M21">
         <v>25405000.0</v>
       </c>
-      <c r="M21">
+      <c r="N21">
         <v>30132000.0</v>
       </c>
-      <c r="N21">
+      <c r="O21">
         <v>50773000.0</v>
       </c>
-      <c r="O21">
+      <c r="P21">
         <v>15993000.0</v>
       </c>
-      <c r="P21">
+      <c r="Q21">
         <v>5659000.0</v>
       </c>
-      <c r="Q21">
+      <c r="R21">
         <v>4239000.0</v>
       </c>
-      <c r="R21">
+      <c r="S21">
         <v>20541000.0</v>
       </c>
-      <c r="S21">
+      <c r="T21">
         <v>25441000.0</v>
       </c>
-      <c r="T21">
+      <c r="U21">
         <v>32144000.0</v>
       </c>
-      <c r="U21">
+      <c r="V21">
         <v>42412000.0</v>
       </c>
-      <c r="V21">
+      <c r="W21">
         <v>33166000.0</v>
       </c>
-      <c r="W21">
+      <c r="X21">
         <v>33289000.0</v>
       </c>
-      <c r="X21">
+      <c r="Y21">
         <v>2995000.0</v>
       </c>
-      <c r="Y21">
+      <c r="Z21">
         <v>-147247000.0</v>
       </c>
-      <c r="Z21">
+      <c r="AA21">
         <v>286000.0</v>
       </c>
-      <c r="AA21">
+      <c r="AB21">
         <v>25803000.0</v>
       </c>
-      <c r="AB21">
+      <c r="AC21">
         <v>41340000.0</v>
       </c>
-      <c r="AC21">
+      <c r="AD21">
         <v>47467000.0</v>
       </c>
-      <c r="AD21">
+      <c r="AE21">
         <v>13039000.0</v>
       </c>
-      <c r="AE21">
+      <c r="AF21">
         <v>42932000.0</v>
       </c>
-      <c r="AF21">
+      <c r="AG21">
         <v>26826000.0</v>
       </c>
-      <c r="AG21">
+      <c r="AH21">
         <v>33187000.0</v>
       </c>
-      <c r="AH21">
+      <c r="AI21">
         <v>18266000.0</v>
       </c>
-      <c r="AI21">
+      <c r="AJ21">
         <v>45619000.0</v>
       </c>
-      <c r="AJ21">
+      <c r="AK21">
         <v>42996000.0</v>
       </c>
-      <c r="AK21">
+      <c r="AL21">
         <v>22113000.0</v>
       </c>
-      <c r="AL21">
+      <c r="AM21">
         <v>25763000.0</v>
       </c>
-      <c r="AM21">
+      <c r="AN21">
         <v>55552000.0</v>
       </c>
-      <c r="AN21">
+      <c r="AO21">
         <v>-25293000.0</v>
       </c>
-      <c r="AO21">
+      <c r="AP21">
         <v>-6082000.0</v>
       </c>
-      <c r="AP21">
+      <c r="AQ21">
         <v>-6437000.0</v>
       </c>
-      <c r="AQ21">
+      <c r="AR21">
         <v>20017000.0</v>
       </c>
-      <c r="AR21">
+      <c r="AS21">
         <v>28826000.0</v>
       </c>
-      <c r="AS21">
+      <c r="AT21">
         <v>9436000.0</v>
       </c>
-      <c r="AT21">
+      <c r="AU21">
         <v>863000.0</v>
       </c>
-      <c r="AU21">
+      <c r="AV21">
         <v>60913000.0</v>
       </c>
-      <c r="AV21">
+      <c r="AW21">
         <v>83538000.0</v>
       </c>
-      <c r="AW21">
+      <c r="AX21">
         <v>87862000.0</v>
       </c>
-      <c r="AX21">
+      <c r="AY21">
         <v>123104000.0</v>
       </c>
-      <c r="AY21">
+      <c r="AZ21">
         <v>93897000.0</v>
       </c>
-      <c r="AZ21">
+      <c r="BA21">
         <v>34649000.0</v>
       </c>
-      <c r="BA21">
+      <c r="BB21">
         <v>81263000.0</v>
       </c>
-      <c r="BB21">
+      <c r="BC21">
         <v>-8093000.0</v>
       </c>
-      <c r="BC21">
+      <c r="BD21">
         <v>57011000.0</v>
       </c>
-      <c r="BD21">
+      <c r="BE21">
         <v>54309000.0</v>
       </c>
-      <c r="BE21">
+      <c r="BF21">
         <v>57148000.0</v>
       </c>
-      <c r="BF21">
+      <c r="BG21">
         <v>55464000.0</v>
       </c>
-      <c r="BG21">
+      <c r="BH21">
         <v>62877000.0</v>
       </c>
-      <c r="BH21">
+      <c r="BI21">
         <v>63613000.0</v>
       </c>
-      <c r="BI21">
+      <c r="BJ21">
         <v>63983000.0</v>
       </c>
-      <c r="BJ21">
+      <c r="BK21">
         <v>63559000.0</v>
       </c>
-      <c r="BK21">
+      <c r="BL21">
         <v>60934000.0</v>
       </c>
-      <c r="BL21">
+      <c r="BM21">
         <v>50721000.0</v>
       </c>
-      <c r="BM21">
+      <c r="BN21">
         <v>58559000.0</v>
       </c>
-      <c r="BN21">
+      <c r="BO21">
         <v>55134000.0</v>
       </c>
-      <c r="BO21">
+      <c r="BP21">
         <v>55799000.0</v>
       </c>
-      <c r="BP21">
+      <c r="BQ21">
         <v>54398000.0</v>
       </c>
-      <c r="BQ21">
+      <c r="BR21">
         <v>57679000.0</v>
       </c>
-      <c r="BR21">
+      <c r="BS21">
         <v>66446000.0</v>
       </c>
-      <c r="BS21">
+      <c r="BT21">
         <v>70895000.0</v>
       </c>
-      <c r="BT21">
+      <c r="BU21">
         <v>60230000.0</v>
       </c>
-      <c r="BU21">
+      <c r="BV21">
         <v>131515000.0</v>
       </c>
-      <c r="BV21">
+      <c r="BW21">
         <v>34759000.0</v>
       </c>
-      <c r="BW21">
+      <c r="BX21">
         <v>54537000.0</v>
       </c>
-      <c r="BX21">
+      <c r="BY21">
         <v>40301000.0</v>
       </c>
-      <c r="BY21">
+      <c r="BZ21">
         <v>18522000.0</v>
       </c>
-      <c r="BZ21">
+      <c r="CA21">
         <v>34674000.0</v>
       </c>
-      <c r="CA21">
+      <c r="CB21">
         <v>-20133000.0</v>
       </c>
-      <c r="CB21">
+      <c r="CC21">
         <v>-14518000.0</v>
       </c>
-      <c r="CC21">
+      <c r="CD21">
         <v>2183000.0</v>
       </c>
-      <c r="CD21">
+      <c r="CE21">
         <v>20382000.0</v>
       </c>
-      <c r="CE21">
+      <c r="CF21">
         <v>19274000.0</v>
       </c>
-      <c r="CF21">
+      <c r="CG21">
         <v>25869000.0</v>
       </c>
-      <c r="CG21">
+      <c r="CH21">
         <v>18793000.0</v>
       </c>
-      <c r="CH21">
+      <c r="CI21">
         <v>-6955000.0</v>
       </c>
-      <c r="CI21">
+      <c r="CJ21">
         <v>-880000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>-3450000.0</v>
       </c>
       <c r="CK21">
         <v>-3450000.0</v>
       </c>
+      <c r="CL21">
+        <v>-3450000.0</v>
+      </c>
     </row>
-    <row r="22" spans="1:89">
+    <row r="22" spans="1:90">
       <c r="A22" t="s">
-        <v>170</v>
+        <v>171</v>
       </c>
       <c r="B22"/>
       <c r="C22"/>
       <c r="D22"/>
       <c r="E22"/>
       <c r="F22"/>
       <c r="G22"/>
       <c r="H22"/>
       <c r="I22"/>
       <c r="J22"/>
       <c r="K22"/>
       <c r="L22"/>
       <c r="M22"/>
       <c r="N22"/>
       <c r="O22"/>
       <c r="P22"/>
       <c r="Q22"/>
       <c r="R22"/>
       <c r="S22"/>
       <c r="T22"/>
       <c r="U22"/>
       <c r="V22"/>
       <c r="W22"/>
       <c r="X22"/>
       <c r="Y22"/>
@@ -19362,323 +19550,327 @@
       <c r="BM22"/>
       <c r="BN22"/>
       <c r="BO22"/>
       <c r="BP22"/>
       <c r="BQ22"/>
       <c r="BR22"/>
       <c r="BS22"/>
       <c r="BT22"/>
       <c r="BU22"/>
       <c r="BV22"/>
       <c r="BW22"/>
       <c r="BX22"/>
       <c r="BY22"/>
       <c r="BZ22"/>
       <c r="CA22"/>
       <c r="CB22"/>
       <c r="CC22"/>
       <c r="CD22"/>
       <c r="CE22"/>
       <c r="CF22"/>
       <c r="CG22"/>
       <c r="CH22"/>
       <c r="CI22"/>
       <c r="CJ22"/>
       <c r="CK22"/>
+      <c r="CL22"/>
     </row>
-    <row r="23" spans="1:89">
+    <row r="23" spans="1:90">
       <c r="A23" t="s">
-        <v>171</v>
+        <v>172</v>
       </c>
       <c r="B23">
-        <v>-163580800.0</v>
+        <v>61070000.0</v>
       </c>
       <c r="C23">
+        <v>43105000.0</v>
+      </c>
+      <c r="D23">
         <v>3776000.0</v>
       </c>
-      <c r="D23">
+      <c r="E23">
         <v>34922000.0</v>
       </c>
-      <c r="E23">
+      <c r="F23">
         <v>31922000.0</v>
       </c>
-      <c r="F23">
+      <c r="G23">
         <v>33499000.0</v>
       </c>
-      <c r="G23">
+      <c r="H23">
         <v>34974000.0</v>
       </c>
-      <c r="H23">
+      <c r="I23">
         <v>29654000.0</v>
       </c>
-      <c r="I23">
+      <c r="J23">
         <v>29363000.0</v>
       </c>
-      <c r="J23">
+      <c r="K23">
         <v>31454000.0</v>
       </c>
-      <c r="K23">
+      <c r="L23">
         <v>29987000.0</v>
       </c>
-      <c r="L23">
+      <c r="M23">
         <v>29312000.0</v>
       </c>
-      <c r="M23">
+      <c r="N23">
         <v>27835000.0</v>
       </c>
-      <c r="N23">
+      <c r="O23">
         <v>12547000.0</v>
       </c>
-      <c r="O23">
+      <c r="P23">
         <v>23358000.0</v>
       </c>
-      <c r="P23">
+      <c r="Q23">
         <v>19566000.0</v>
       </c>
-      <c r="Q23">
+      <c r="R23">
         <v>17870000.0</v>
       </c>
-      <c r="R23">
+      <c r="S23">
         <v>17876000.0</v>
       </c>
-      <c r="S23">
+      <c r="T23">
         <v>17229000.0</v>
       </c>
-      <c r="T23">
+      <c r="U23">
         <v>16395000.0</v>
       </c>
-      <c r="U23">
+      <c r="V23">
         <v>16499000.0</v>
       </c>
-      <c r="V23">
+      <c r="W23">
         <v>17150000.0</v>
       </c>
-      <c r="W23">
+      <c r="X23">
         <v>17723000.0</v>
       </c>
-      <c r="X23">
+      <c r="Y23">
         <v>18916000.0</v>
       </c>
-      <c r="Y23">
+      <c r="Z23">
         <v>22525000.0</v>
       </c>
-      <c r="Z23">
+      <c r="AA23">
         <v>21849000.0</v>
       </c>
-      <c r="AA23">
+      <c r="AB23">
         <v>8123000.0</v>
       </c>
-      <c r="AB23">
+      <c r="AC23">
         <v>4932000.0</v>
       </c>
-      <c r="AC23">
+      <c r="AD23">
         <v>4354000.0</v>
       </c>
-      <c r="AD23">
+      <c r="AE23">
         <v>2208000.0</v>
       </c>
-      <c r="AE23">
+      <c r="AF23">
         <v>3351000.0</v>
       </c>
-      <c r="AF23">
+      <c r="AG23">
         <v>2171000.0</v>
       </c>
-      <c r="AG23">
+      <c r="AH23">
         <v>236000.0</v>
       </c>
-      <c r="AH23">
+      <c r="AI23">
         <v>4611000.0</v>
       </c>
-      <c r="AI23">
-[...1 lines deleted...]
-      </c>
       <c r="AJ23">
-        <v>-861000.0</v>
+        <v>1854000.0</v>
       </c>
       <c r="AK23">
-        <v>-23000.0</v>
+        <v>861000.0</v>
       </c>
       <c r="AL23">
-        <v>-1402000.0</v>
+        <v>23000.0</v>
       </c>
       <c r="AM23">
-        <v>-194000.0</v>
+        <v>1402000.0</v>
       </c>
       <c r="AN23">
+        <v>194000.0</v>
+      </c>
+      <c r="AO23">
         <v>763000.0</v>
       </c>
-      <c r="AO23">
-[...1 lines deleted...]
-      </c>
       <c r="AP23">
-        <v>-721000.0</v>
+        <v>2377000.0</v>
       </c>
       <c r="AQ23">
-        <v>-406000.0</v>
+        <v>721000.0</v>
       </c>
       <c r="AR23">
-        <v>-975000.0</v>
+        <v>406000.0</v>
       </c>
       <c r="AS23">
-        <v>-1086000.0</v>
+        <v>975000.0</v>
       </c>
       <c r="AT23">
+        <v>1086000.0</v>
+      </c>
+      <c r="AU23">
         <v>1079000.0</v>
       </c>
-      <c r="AU23">
+      <c r="AV23">
         <v>5000.0</v>
       </c>
-      <c r="AV23">
-[...1 lines deleted...]
-      </c>
       <c r="AW23">
+        <v>451000.0</v>
+      </c>
+      <c r="AX23">
         <v>601000.0</v>
       </c>
-      <c r="AX23">
+      <c r="AY23">
         <v>111000.0</v>
       </c>
-      <c r="AY23">
-[...1 lines deleted...]
-      </c>
       <c r="AZ23">
+        <v>251000.0</v>
+      </c>
+      <c r="BA23">
         <v>1255000.0</v>
       </c>
-      <c r="BA23">
+      <c r="BB23">
         <v>3297000.0</v>
       </c>
-      <c r="BB23">
+      <c r="BC23">
         <v>2978000.0</v>
       </c>
-      <c r="BC23">
+      <c r="BD23">
         <v>26821000.0</v>
       </c>
-      <c r="BD23">
+      <c r="BE23">
         <v>26024000.0</v>
       </c>
-      <c r="BE23">
+      <c r="BF23">
         <v>28048000.0</v>
       </c>
-      <c r="BF23">
+      <c r="BG23">
         <v>28351000.0</v>
       </c>
-      <c r="BG23">
+      <c r="BH23">
         <v>31104000.0</v>
       </c>
-      <c r="BH23">
+      <c r="BI23">
         <v>30979000.0</v>
       </c>
-      <c r="BI23">
+      <c r="BJ23">
         <v>30731000.0</v>
       </c>
-      <c r="BJ23">
+      <c r="BK23">
         <v>30759000.0</v>
       </c>
-      <c r="BK23">
+      <c r="BL23">
         <v>30565000.0</v>
       </c>
-      <c r="BL23">
+      <c r="BM23">
         <v>27527000.0</v>
       </c>
-      <c r="BM23">
+      <c r="BN23">
         <v>29098000.0</v>
       </c>
-      <c r="BN23">
+      <c r="BO23">
         <v>29240000.0</v>
       </c>
-      <c r="BO23">
+      <c r="BP23">
         <v>28604000.0</v>
       </c>
-      <c r="BP23">
+      <c r="BQ23">
         <v>28163000.0</v>
       </c>
-      <c r="BQ23">
+      <c r="BR23">
         <v>27594000.0</v>
       </c>
-      <c r="BR23">
+      <c r="BS23">
         <v>43979000.0</v>
       </c>
-      <c r="BS23">
+      <c r="BT23">
         <v>32652000.0</v>
       </c>
-      <c r="BT23">
+      <c r="BU23">
         <v>30729000.0</v>
       </c>
-      <c r="BU23">
-[...1 lines deleted...]
-      </c>
       <c r="BV23">
+        <v>11744000.0</v>
+      </c>
+      <c r="BW23">
         <v>49729000.0</v>
       </c>
-      <c r="BW23">
+      <c r="BX23">
         <v>24532000.0</v>
       </c>
-      <c r="BX23">
+      <c r="BY23">
         <v>34249000.0</v>
       </c>
-      <c r="BY23">
+      <c r="BZ23">
         <v>53272000.0</v>
       </c>
-      <c r="BZ23">
+      <c r="CA23">
         <v>32384000.0</v>
       </c>
-      <c r="CA23">
+      <c r="CB23">
         <v>77606000.0</v>
       </c>
-      <c r="CB23">
+      <c r="CC23">
         <v>63541000.0</v>
       </c>
-      <c r="CC23">
+      <c r="CD23">
         <v>39440000.0</v>
       </c>
-      <c r="CD23">
+      <c r="CE23">
         <v>17043000.0</v>
       </c>
-      <c r="CE23">
+      <c r="CF23">
         <v>14320000.0</v>
       </c>
-      <c r="CF23">
+      <c r="CG23">
         <v>865000.0</v>
       </c>
-      <c r="CG23">
+      <c r="CH23">
         <v>2528000.0</v>
       </c>
-      <c r="CH23">
+      <c r="CI23">
         <v>21771000.0</v>
       </c>
-      <c r="CI23">
+      <c r="CJ23">
         <v>8745000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>7255000.0</v>
       </c>
       <c r="CK23">
         <v>7255000.0</v>
       </c>
+      <c r="CL23">
+        <v>7255000.0</v>
+      </c>
     </row>
-    <row r="24" spans="1:89">
+    <row r="24" spans="1:90">
       <c r="A24" t="s">
-        <v>172</v>
+        <v>173</v>
       </c>
       <c r="B24"/>
       <c r="C24"/>
       <c r="D24"/>
       <c r="E24"/>
       <c r="F24"/>
       <c r="G24"/>
       <c r="H24"/>
       <c r="I24"/>
       <c r="J24"/>
       <c r="K24"/>
       <c r="L24"/>
       <c r="M24"/>
       <c r="N24"/>
       <c r="O24"/>
       <c r="P24"/>
       <c r="Q24"/>
       <c r="R24"/>
       <c r="S24"/>
       <c r="T24"/>
       <c r="U24"/>
       <c r="V24"/>
       <c r="W24"/>
       <c r="X24"/>
       <c r="Y24"/>
@@ -19724,79 +19916,80 @@
       <c r="BM24"/>
       <c r="BN24"/>
       <c r="BO24"/>
       <c r="BP24"/>
       <c r="BQ24"/>
       <c r="BR24"/>
       <c r="BS24"/>
       <c r="BT24"/>
       <c r="BU24"/>
       <c r="BV24"/>
       <c r="BW24"/>
       <c r="BX24"/>
       <c r="BY24"/>
       <c r="BZ24"/>
       <c r="CA24"/>
       <c r="CB24"/>
       <c r="CC24"/>
       <c r="CD24"/>
       <c r="CE24"/>
       <c r="CF24"/>
       <c r="CG24"/>
       <c r="CH24"/>
       <c r="CI24"/>
       <c r="CJ24"/>
       <c r="CK24"/>
+      <c r="CL24"/>
     </row>
-    <row r="25" spans="1:89">
+    <row r="25" spans="1:90">
       <c r="A25" t="s">
-        <v>173</v>
+        <v>174</v>
       </c>
       <c r="B25"/>
       <c r="C25"/>
       <c r="D25"/>
       <c r="E25"/>
       <c r="F25"/>
       <c r="G25"/>
       <c r="H25"/>
       <c r="I25"/>
       <c r="J25"/>
       <c r="K25"/>
       <c r="L25"/>
       <c r="M25"/>
       <c r="N25"/>
-      <c r="O25">
+      <c r="O25"/>
+      <c r="P25">
         <v>-4249000.0</v>
       </c>
-      <c r="P25"/>
-      <c r="Q25">
+      <c r="Q25"/>
+      <c r="R25">
         <v>2418000.0</v>
       </c>
-      <c r="R25">
+      <c r="S25">
         <v>-6868000.0</v>
       </c>
-      <c r="S25"/>
       <c r="T25"/>
       <c r="U25"/>
       <c r="V25"/>
       <c r="W25"/>
       <c r="X25"/>
       <c r="Y25"/>
       <c r="Z25"/>
       <c r="AA25"/>
       <c r="AB25"/>
       <c r="AC25"/>
       <c r="AD25"/>
       <c r="AE25"/>
       <c r="AF25"/>
       <c r="AG25"/>
       <c r="AH25"/>
       <c r="AI25"/>
       <c r="AJ25"/>
       <c r="AK25"/>
       <c r="AL25"/>
       <c r="AM25"/>
       <c r="AN25"/>
       <c r="AO25"/>
       <c r="AP25"/>
       <c r="AQ25"/>
       <c r="AR25"/>
@@ -19823,54 +20016,55 @@
       <c r="BM25"/>
       <c r="BN25"/>
       <c r="BO25"/>
       <c r="BP25"/>
       <c r="BQ25"/>
       <c r="BR25"/>
       <c r="BS25"/>
       <c r="BT25"/>
       <c r="BU25"/>
       <c r="BV25"/>
       <c r="BW25"/>
       <c r="BX25"/>
       <c r="BY25"/>
       <c r="BZ25"/>
       <c r="CA25"/>
       <c r="CB25"/>
       <c r="CC25"/>
       <c r="CD25"/>
       <c r="CE25"/>
       <c r="CF25"/>
       <c r="CG25"/>
       <c r="CH25"/>
       <c r="CI25"/>
       <c r="CJ25"/>
       <c r="CK25"/>
+      <c r="CL25"/>
     </row>
-    <row r="26" spans="1:89">
+    <row r="26" spans="1:90">
       <c r="A26" t="s">
-        <v>174</v>
+        <v>175</v>
       </c>
       <c r="B26"/>
       <c r="C26"/>
       <c r="D26"/>
       <c r="E26"/>
       <c r="F26"/>
       <c r="G26"/>
       <c r="H26"/>
       <c r="I26"/>
       <c r="J26"/>
       <c r="K26"/>
       <c r="L26"/>
       <c r="M26"/>
       <c r="N26"/>
       <c r="O26"/>
       <c r="P26"/>
       <c r="Q26"/>
       <c r="R26"/>
       <c r="S26"/>
       <c r="T26"/>
       <c r="U26"/>
       <c r="V26"/>
       <c r="W26"/>
       <c r="X26"/>
       <c r="Y26"/>
@@ -19916,54 +20110,55 @@
       <c r="BM26"/>
       <c r="BN26"/>
       <c r="BO26"/>
       <c r="BP26"/>
       <c r="BQ26"/>
       <c r="BR26"/>
       <c r="BS26"/>
       <c r="BT26"/>
       <c r="BU26"/>
       <c r="BV26"/>
       <c r="BW26"/>
       <c r="BX26"/>
       <c r="BY26"/>
       <c r="BZ26"/>
       <c r="CA26"/>
       <c r="CB26"/>
       <c r="CC26"/>
       <c r="CD26"/>
       <c r="CE26"/>
       <c r="CF26"/>
       <c r="CG26"/>
       <c r="CH26"/>
       <c r="CI26"/>
       <c r="CJ26"/>
       <c r="CK26"/>
+      <c r="CL26"/>
     </row>
-    <row r="27" spans="1:89">
+    <row r="27" spans="1:90">
       <c r="A27" t="s">
-        <v>175</v>
+        <v>176</v>
       </c>
       <c r="B27"/>
       <c r="C27"/>
       <c r="D27"/>
       <c r="E27"/>
       <c r="F27"/>
       <c r="G27"/>
       <c r="H27"/>
       <c r="I27"/>
       <c r="J27"/>
       <c r="K27"/>
       <c r="L27"/>
       <c r="M27"/>
       <c r="N27"/>
       <c r="O27"/>
       <c r="P27"/>
       <c r="Q27"/>
       <c r="R27"/>
       <c r="S27"/>
       <c r="T27"/>
       <c r="U27"/>
       <c r="V27"/>
       <c r="W27"/>
       <c r="X27"/>
       <c r="Y27"/>
@@ -20009,323 +20204,327 @@
       <c r="BM27"/>
       <c r="BN27"/>
       <c r="BO27"/>
       <c r="BP27"/>
       <c r="BQ27"/>
       <c r="BR27"/>
       <c r="BS27"/>
       <c r="BT27"/>
       <c r="BU27"/>
       <c r="BV27"/>
       <c r="BW27"/>
       <c r="BX27"/>
       <c r="BY27"/>
       <c r="BZ27"/>
       <c r="CA27"/>
       <c r="CB27"/>
       <c r="CC27"/>
       <c r="CD27"/>
       <c r="CE27"/>
       <c r="CF27"/>
       <c r="CG27"/>
       <c r="CH27"/>
       <c r="CI27"/>
       <c r="CJ27"/>
       <c r="CK27"/>
+      <c r="CL27"/>
     </row>
-    <row r="28" spans="1:89">
+    <row r="28" spans="1:90">
       <c r="A28" t="s">
-        <v>176</v>
+        <v>177</v>
       </c>
       <c r="B28">
+        <v>2000.0</v>
+      </c>
+      <c r="C28">
         <v>-4880300.0</v>
       </c>
-      <c r="C28">
+      <c r="D28">
         <v>1600.0</v>
       </c>
-      <c r="D28">
+      <c r="E28">
         <v>2621000.0</v>
       </c>
-      <c r="E28">
+      <c r="F28">
         <v>2264000.0</v>
       </c>
-      <c r="F28">
+      <c r="G28">
         <v>2734000.0</v>
       </c>
-      <c r="G28">
+      <c r="H28">
         <v>3282000.0</v>
       </c>
-      <c r="H28">
+      <c r="I28">
         <v>2929000.0</v>
       </c>
-      <c r="I28">
+      <c r="J28">
         <v>3352000.0</v>
       </c>
-      <c r="J28">
+      <c r="K28">
         <v>4516000.0</v>
       </c>
-      <c r="K28">
+      <c r="L28">
         <v>4115000.0</v>
       </c>
-      <c r="L28">
+      <c r="M28">
         <v>3661000.0</v>
       </c>
-      <c r="M28">
+      <c r="N28">
         <v>3678000.0</v>
       </c>
-      <c r="N28">
+      <c r="O28">
         <v>12547000.0</v>
       </c>
-      <c r="O28">
+      <c r="P28">
         <v>3478000.0</v>
       </c>
-      <c r="P28">
+      <c r="Q28">
         <v>3492000.0</v>
       </c>
-      <c r="Q28">
+      <c r="R28">
         <v>3773000.0</v>
       </c>
-      <c r="R28">
+      <c r="S28">
         <v>3851000.0</v>
       </c>
-      <c r="S28">
+      <c r="T28">
         <v>3508000.0</v>
       </c>
-      <c r="T28">
+      <c r="U28">
         <v>3809000.0</v>
       </c>
-      <c r="U28">
+      <c r="V28">
         <v>3634000.0</v>
       </c>
-      <c r="V28">
+      <c r="W28">
         <v>4014000.0</v>
       </c>
-      <c r="W28">
+      <c r="X28">
         <v>3978000.0</v>
       </c>
-      <c r="X28">
+      <c r="Y28">
         <v>3634000.0</v>
       </c>
-      <c r="Y28">
+      <c r="Z28">
         <v>3710000.0</v>
       </c>
-      <c r="Z28">
+      <c r="AA28">
         <v>3747000.0</v>
       </c>
-      <c r="AA28">
+      <c r="AB28">
         <v>3847000.0</v>
       </c>
-      <c r="AB28">
+      <c r="AC28">
         <v>5030000.0</v>
       </c>
-      <c r="AC28">
+      <c r="AD28">
         <v>4377000.0</v>
       </c>
-      <c r="AD28">
+      <c r="AE28">
         <v>4221000.0</v>
       </c>
-      <c r="AE28">
+      <c r="AF28">
         <v>5381000.0</v>
       </c>
-      <c r="AF28">
+      <c r="AG28">
         <v>4171000.0</v>
       </c>
-      <c r="AG28">
+      <c r="AH28">
         <v>5015000.0</v>
       </c>
-      <c r="AH28">
+      <c r="AI28">
         <v>3955000.0</v>
       </c>
-      <c r="AI28">
+      <c r="AJ28">
         <v>3312000.0</v>
       </c>
-      <c r="AJ28">
+      <c r="AK28">
         <v>4232000.0</v>
       </c>
-      <c r="AK28">
+      <c r="AL28">
         <v>5029000.0</v>
       </c>
-      <c r="AL28">
+      <c r="AM28">
         <v>3928000.0</v>
       </c>
-      <c r="AM28">
+      <c r="AN28">
         <v>5192000.0</v>
       </c>
-      <c r="AN28">
+      <c r="AO28">
         <v>6564000.0</v>
       </c>
-      <c r="AO28">
+      <c r="AP28">
         <v>2885000.0</v>
       </c>
-      <c r="AP28">
+      <c r="AQ28">
         <v>4337000.0</v>
       </c>
-      <c r="AQ28">
+      <c r="AR28">
         <v>4375000.0</v>
       </c>
-      <c r="AR28">
+      <c r="AS28">
         <v>3597000.0</v>
       </c>
-      <c r="AS28">
+      <c r="AT28">
         <v>2653000.0</v>
       </c>
-      <c r="AT28">
+      <c r="AU28">
         <v>4877000.0</v>
       </c>
-      <c r="AU28">
+      <c r="AV28">
         <v>4142000.0</v>
       </c>
-      <c r="AV28">
+      <c r="AW28">
         <v>3721000.0</v>
       </c>
-      <c r="AW28">
+      <c r="AX28">
         <v>4038000.0</v>
       </c>
-      <c r="AX28">
+      <c r="AY28">
         <v>3507000.0</v>
       </c>
-      <c r="AY28">
+      <c r="AZ28">
         <v>3083000.0</v>
       </c>
-      <c r="AZ28">
+      <c r="BA28">
         <v>3229000.0</v>
       </c>
-      <c r="BA28">
+      <c r="BB28">
         <v>3297000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>2978000.0</v>
       </c>
       <c r="BC28">
         <v>2978000.0</v>
       </c>
       <c r="BD28">
+        <v>2978000.0</v>
+      </c>
+      <c r="BE28">
         <v>2700000.0</v>
       </c>
-      <c r="BE28">
+      <c r="BF28">
         <v>3400000.0</v>
       </c>
-      <c r="BF28">
+      <c r="BG28">
         <v>3600000.0</v>
       </c>
-      <c r="BG28">
+      <c r="BH28">
         <v>4000000.0</v>
       </c>
-      <c r="BH28">
+      <c r="BI28">
         <v>4200000.0</v>
       </c>
-      <c r="BI28">
+      <c r="BJ28">
         <v>6700000.0</v>
       </c>
-      <c r="BJ28">
+      <c r="BK28">
         <v>3200000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>3000000.0</v>
       </c>
       <c r="BL28">
         <v>3000000.0</v>
       </c>
       <c r="BM28">
-        <v>2800000.0</v>
+        <v>3000000.0</v>
       </c>
       <c r="BN28">
         <v>2800000.0</v>
       </c>
       <c r="BO28">
         <v>2800000.0</v>
       </c>
       <c r="BP28">
+        <v>2800000.0</v>
+      </c>
+      <c r="BQ28">
         <v>2500000.0</v>
       </c>
-      <c r="BQ28">
+      <c r="BR28">
         <v>3100000.0</v>
       </c>
-      <c r="BR28">
+      <c r="BS28">
         <v>2600000.0</v>
       </c>
-      <c r="BS28">
+      <c r="BT28">
         <v>2300000.0</v>
       </c>
-      <c r="BT28">
+      <c r="BU28">
         <v>2200000.0</v>
       </c>
-      <c r="BU28">
+      <c r="BV28">
         <v>4892000.0</v>
       </c>
-      <c r="BV28">
+      <c r="BW28">
         <v>1118000.0</v>
       </c>
-      <c r="BW28">
+      <c r="BX28">
         <v>16075000.0</v>
       </c>
-      <c r="BX28">
+      <c r="BY28">
         <v>14346000.0</v>
       </c>
-      <c r="BY28">
-[...1 lines deleted...]
-      </c>
       <c r="BZ28">
+        <v>25148000.0</v>
+      </c>
+      <c r="CA28">
         <v>11841000.0</v>
       </c>
-      <c r="CA28">
+      <c r="CB28">
         <v>10666000.0</v>
       </c>
-      <c r="CB28">
+      <c r="CC28">
         <v>9594000.0</v>
       </c>
-      <c r="CC28">
-[...1 lines deleted...]
-      </c>
       <c r="CD28">
+        <v>13510000.0</v>
+      </c>
+      <c r="CE28">
         <v>7128000.0</v>
       </c>
-      <c r="CE28">
+      <c r="CF28">
         <v>6254000.0</v>
       </c>
-      <c r="CF28">
+      <c r="CG28">
         <v>1233000.0</v>
       </c>
-      <c r="CG28">
+      <c r="CH28">
         <v>1333000.0</v>
       </c>
-      <c r="CH28">
+      <c r="CI28">
         <v>1233000.0</v>
       </c>
-      <c r="CI28">
+      <c r="CJ28">
         <v>824000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>902000.0</v>
       </c>
       <c r="CK28">
         <v>902000.0</v>
       </c>
+      <c r="CL28">
+        <v>902000.0</v>
+      </c>
     </row>
-    <row r="29" spans="1:89">
+    <row r="29" spans="1:90">
       <c r="A29" t="s">
-        <v>177</v>
+        <v>178</v>
       </c>
       <c r="B29"/>
       <c r="C29"/>
       <c r="D29"/>
       <c r="E29"/>
       <c r="F29"/>
       <c r="G29"/>
       <c r="H29"/>
       <c r="I29"/>
       <c r="J29"/>
       <c r="K29"/>
       <c r="L29"/>
       <c r="M29"/>
       <c r="N29"/>
       <c r="O29"/>
       <c r="P29"/>
       <c r="Q29"/>
       <c r="R29"/>
       <c r="S29"/>
       <c r="T29"/>
       <c r="U29"/>
       <c r="V29"/>
       <c r="W29"/>
       <c r="X29"/>
       <c r="Y29"/>
@@ -20371,849 +20570,859 @@
       <c r="BM29"/>
       <c r="BN29"/>
       <c r="BO29"/>
       <c r="BP29"/>
       <c r="BQ29"/>
       <c r="BR29"/>
       <c r="BS29"/>
       <c r="BT29"/>
       <c r="BU29"/>
       <c r="BV29"/>
       <c r="BW29"/>
       <c r="BX29"/>
       <c r="BY29"/>
       <c r="BZ29"/>
       <c r="CA29"/>
       <c r="CB29"/>
       <c r="CC29"/>
       <c r="CD29"/>
       <c r="CE29"/>
       <c r="CF29"/>
       <c r="CG29"/>
       <c r="CH29"/>
       <c r="CI29"/>
       <c r="CJ29"/>
       <c r="CK29"/>
+      <c r="CL29"/>
     </row>
-    <row r="30" spans="1:89">
+    <row r="30" spans="1:90">
       <c r="A30" t="s">
-        <v>178</v>
+        <v>179</v>
       </c>
       <c r="B30">
+        <v>54050000.0</v>
+      </c>
+      <c r="C30">
         <v>37336000.0</v>
       </c>
-      <c r="C30">
+      <c r="D30">
         <v>-8856000.0</v>
       </c>
-      <c r="D30">
+      <c r="E30">
         <v>2341000.0</v>
       </c>
-      <c r="E30">
+      <c r="F30">
         <v>1458000.0</v>
       </c>
-      <c r="F30">
+      <c r="G30">
         <v>2562000.0</v>
       </c>
-      <c r="G30">
+      <c r="H30">
         <v>3120000.0</v>
       </c>
-      <c r="H30">
+      <c r="I30">
         <v>2662000.0</v>
       </c>
-      <c r="I30">
+      <c r="J30">
         <v>3184000.0</v>
       </c>
-      <c r="J30">
+      <c r="K30">
         <v>4299000.0</v>
       </c>
-      <c r="K30">
+      <c r="L30">
         <v>3712000.0</v>
       </c>
-      <c r="L30">
+      <c r="M30">
         <v>3310000.0</v>
       </c>
-      <c r="M30">
+      <c r="N30">
         <v>3069000.0</v>
       </c>
-      <c r="N30">
+      <c r="O30">
         <v>-19316305.0</v>
       </c>
-      <c r="O30">
+      <c r="P30">
         <v>3132000.0</v>
       </c>
-      <c r="P30">
+      <c r="Q30">
         <v>3189000.0</v>
       </c>
-      <c r="Q30">
+      <c r="R30">
         <v>3590000.0</v>
       </c>
-      <c r="R30">
+      <c r="S30">
         <v>3743000.0</v>
       </c>
-      <c r="S30">
+      <c r="T30">
         <v>3285000.0</v>
       </c>
-      <c r="T30">
+      <c r="U30">
         <v>3733000.0</v>
       </c>
-      <c r="U30">
+      <c r="V30">
         <v>3533000.0</v>
       </c>
-      <c r="V30">
+      <c r="W30">
         <v>3937000.0</v>
       </c>
-      <c r="W30">
+      <c r="X30">
         <v>3878000.0</v>
       </c>
-      <c r="X30">
+      <c r="Y30">
         <v>3524000.0</v>
       </c>
-      <c r="Y30">
+      <c r="Z30">
         <v>3572000.0</v>
       </c>
-      <c r="Z30">
+      <c r="AA30">
         <v>3649000.0</v>
       </c>
-      <c r="AA30">
+      <c r="AB30">
         <v>8123000.0</v>
       </c>
-      <c r="AB30">
+      <c r="AC30">
         <v>4932000.0</v>
       </c>
-      <c r="AC30">
+      <c r="AD30">
         <v>4354000.0</v>
       </c>
-      <c r="AD30">
+      <c r="AE30">
         <v>2208000.0</v>
       </c>
-      <c r="AE30">
+      <c r="AF30">
         <v>3351000.0</v>
       </c>
-      <c r="AF30">
+      <c r="AG30">
         <v>2171000.0</v>
       </c>
-      <c r="AG30">
+      <c r="AH30">
         <v>236000.0</v>
       </c>
-      <c r="AH30">
+      <c r="AI30">
         <v>4611000.0</v>
       </c>
-      <c r="AI30">
+      <c r="AJ30">
         <v>-1854000.0</v>
       </c>
-      <c r="AJ30">
+      <c r="AK30">
         <v>-861000.0</v>
       </c>
-      <c r="AK30">
+      <c r="AL30">
         <v>-23000.0</v>
       </c>
-      <c r="AL30">
+      <c r="AM30">
         <v>-1402000.0</v>
       </c>
-      <c r="AM30">
+      <c r="AN30">
         <v>-194000.0</v>
       </c>
-      <c r="AN30">
+      <c r="AO30">
         <v>763000.0</v>
       </c>
-      <c r="AO30">
+      <c r="AP30">
         <v>-2377000.0</v>
       </c>
-      <c r="AP30">
+      <c r="AQ30">
         <v>-721000.0</v>
       </c>
-      <c r="AQ30">
+      <c r="AR30">
         <v>-406000.0</v>
       </c>
-      <c r="AR30">
+      <c r="AS30">
         <v>-975000.0</v>
       </c>
-      <c r="AS30">
+      <c r="AT30">
         <v>-1086000.0</v>
       </c>
-      <c r="AT30">
+      <c r="AU30">
         <v>1079000.0</v>
       </c>
-      <c r="AU30">
+      <c r="AV30">
         <v>5000.0</v>
       </c>
-      <c r="AV30">
+      <c r="AW30">
         <v>-451000.0</v>
       </c>
-      <c r="AW30">
+      <c r="AX30">
         <v>601000.0</v>
       </c>
-      <c r="AX30">
+      <c r="AY30">
         <v>111000.0</v>
       </c>
-      <c r="AY30">
+      <c r="AZ30">
         <v>-251000.0</v>
       </c>
-      <c r="AZ30">
+      <c r="BA30">
         <v>1255000.0</v>
       </c>
-      <c r="BA30">
+      <c r="BB30">
         <v>3297000.0</v>
       </c>
-      <c r="BB30">
+      <c r="BC30">
         <v>2978000.0</v>
       </c>
-      <c r="BC30">
+      <c r="BD30">
         <v>26821000.0</v>
       </c>
-      <c r="BD30">
+      <c r="BE30">
         <v>26024000.0</v>
       </c>
-      <c r="BE30">
+      <c r="BF30">
         <v>-71924000.0</v>
       </c>
-      <c r="BF30">
+      <c r="BG30">
         <v>28351000.0</v>
       </c>
-      <c r="BG30">
+      <c r="BH30">
         <v>31104000.0</v>
       </c>
-      <c r="BH30">
+      <c r="BI30">
         <v>30979000.0</v>
       </c>
-      <c r="BI30">
+      <c r="BJ30">
         <v>-76893000.0</v>
       </c>
-      <c r="BJ30">
+      <c r="BK30">
         <v>30759000.0</v>
       </c>
-      <c r="BK30">
+      <c r="BL30">
         <v>30565000.0</v>
       </c>
-      <c r="BL30">
+      <c r="BM30">
         <v>27527000.0</v>
       </c>
-      <c r="BM30">
+      <c r="BN30">
         <v>-74824000.0</v>
       </c>
-      <c r="BN30">
+      <c r="BO30">
         <v>29240000.0</v>
       </c>
-      <c r="BO30">
+      <c r="BP30">
         <v>28604000.0</v>
       </c>
-      <c r="BP30">
+      <c r="BQ30">
         <v>28163000.0</v>
       </c>
-      <c r="BQ30">
+      <c r="BR30">
         <v>-83675000.0</v>
       </c>
-      <c r="BR30">
+      <c r="BS30">
         <v>43979000.0</v>
       </c>
-      <c r="BS30">
+      <c r="BT30">
         <v>32652000.0</v>
       </c>
-      <c r="BT30">
+      <c r="BU30">
         <v>30729000.0</v>
       </c>
-      <c r="BU30">
+      <c r="BV30">
         <v>-98330000.0</v>
       </c>
-      <c r="BV30">
+      <c r="BW30">
         <v>49729000.0</v>
       </c>
-      <c r="BW30">
+      <c r="BX30">
         <v>24532000.0</v>
       </c>
-      <c r="BX30">
+      <c r="BY30">
         <v>34249000.0</v>
       </c>
-      <c r="BY30">
+      <c r="BZ30">
         <v>-78741000.0</v>
       </c>
-      <c r="BZ30">
+      <c r="CA30">
         <v>32384000.0</v>
       </c>
-      <c r="CA30">
+      <c r="CB30">
         <v>77606000.0</v>
       </c>
-      <c r="CB30">
+      <c r="CC30">
         <v>63541000.0</v>
       </c>
-      <c r="CC30">
+      <c r="CD30">
         <v>-50497000.0</v>
       </c>
-      <c r="CD30">
+      <c r="CE30">
         <v>17043000.0</v>
       </c>
-      <c r="CE30">
+      <c r="CF30">
         <v>14320000.0</v>
       </c>
-      <c r="CF30">
+      <c r="CG30">
         <v>865000.0</v>
       </c>
-      <c r="CG30">
+      <c r="CH30">
         <v>2528000.0</v>
       </c>
-      <c r="CH30">
+      <c r="CI30">
         <v>21771000.0</v>
       </c>
-      <c r="CI30">
+      <c r="CJ30">
         <v>8745000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>7255000.0</v>
       </c>
       <c r="CK30">
         <v>7255000.0</v>
       </c>
+      <c r="CL30">
+        <v>7255000.0</v>
+      </c>
     </row>
-    <row r="31" spans="1:89">
+    <row r="31" spans="1:90">
       <c r="A31" t="s">
-        <v>179</v>
+        <v>180</v>
       </c>
       <c r="B31">
+        <v>-29165000.0</v>
+      </c>
+      <c r="C31">
         <v>-34616000.0</v>
       </c>
-      <c r="C31">
+      <c r="D31">
         <v>-32339000.0</v>
       </c>
-      <c r="D31">
+      <c r="E31">
         <v>-34854000.0</v>
       </c>
-      <c r="E31"/>
       <c r="F31"/>
-      <c r="G31">
+      <c r="G31"/>
+      <c r="H31">
         <v>26716000.0</v>
       </c>
-      <c r="H31">
+      <c r="I31">
         <v>22555000.0</v>
       </c>
-      <c r="I31">
+      <c r="J31">
         <v>-26019000.0</v>
       </c>
-      <c r="J31"/>
-      <c r="K31">
+      <c r="K31"/>
+      <c r="L31">
         <v>29897300.0</v>
       </c>
-      <c r="L31">
+      <c r="M31">
         <v>25338600.0</v>
       </c>
-      <c r="M31">
+      <c r="N31">
         <v>-24766000.0</v>
       </c>
-      <c r="N31">
+      <c r="O31">
         <v>-49485000.0</v>
       </c>
-      <c r="O31">
+      <c r="P31">
         <v>-20226000.0</v>
       </c>
-      <c r="P31">
+      <c r="Q31">
         <v>-16377000.0</v>
       </c>
-      <c r="Q31">
+      <c r="R31">
         <v>-14280000.0</v>
       </c>
-      <c r="R31">
+      <c r="S31">
         <v>-14133000.0</v>
       </c>
-      <c r="S31">
+      <c r="T31">
         <v>-13944000.0</v>
       </c>
-      <c r="T31">
+      <c r="U31">
         <v>-12662000.0</v>
       </c>
-      <c r="U31">
+      <c r="V31">
         <v>-12967000.0</v>
       </c>
-      <c r="V31">
+      <c r="W31">
         <v>-13213000.0</v>
       </c>
-      <c r="W31">
+      <c r="X31">
         <v>-13845000.0</v>
       </c>
-      <c r="X31">
+      <c r="Y31">
         <v>-15392000.0</v>
       </c>
-      <c r="Y31">
+      <c r="Z31">
         <v>-18953000.0</v>
       </c>
-      <c r="Z31">
+      <c r="AA31">
         <v>-18200000.0</v>
       </c>
-      <c r="AA31">
+      <c r="AB31">
         <v>-18735000.0</v>
       </c>
-      <c r="AB31">
+      <c r="AC31">
         <v>-17511000.0</v>
       </c>
-      <c r="AC31">
+      <c r="AD31">
         <v>-15623000.0</v>
       </c>
-      <c r="AD31">
+      <c r="AE31">
         <v>-14217000.0</v>
       </c>
-      <c r="AE31">
+      <c r="AF31">
         <v>-14903000.0</v>
       </c>
-      <c r="AF31">
+      <c r="AG31">
         <v>-13576000.0</v>
       </c>
-      <c r="AG31">
+      <c r="AH31">
         <v>-12560000.0</v>
       </c>
-      <c r="AH31">
+      <c r="AI31">
         <v>-12433000.0</v>
       </c>
-      <c r="AI31">
+      <c r="AJ31">
         <v>-13832000.0</v>
       </c>
-      <c r="AJ31">
+      <c r="AK31">
         <v>-14215000.0</v>
       </c>
-      <c r="AK31">
+      <c r="AL31">
         <v>-14061000.0</v>
       </c>
-      <c r="AL31">
+      <c r="AM31">
         <v>-14473000.0</v>
       </c>
-      <c r="AM31">
+      <c r="AN31">
         <v>-14438000.0</v>
       </c>
-      <c r="AN31">
+      <c r="AO31">
         <v>-16793000.0</v>
       </c>
-      <c r="AO31">
+      <c r="AP31">
         <v>-17315000.0</v>
       </c>
-      <c r="AP31">
+      <c r="AQ31">
         <v>-19335000.0</v>
       </c>
-      <c r="AQ31">
+      <c r="AR31">
         <v>-21764000.0</v>
       </c>
-      <c r="AR31">
+      <c r="AS31">
         <v>-22436000.0</v>
       </c>
-      <c r="AS31">
+      <c r="AT31">
         <v>-21166000.0</v>
       </c>
-      <c r="AT31">
+      <c r="AU31">
         <v>-20315000.0</v>
       </c>
-      <c r="AU31">
+      <c r="AV31">
         <v>-18946000.0</v>
       </c>
-      <c r="AV31">
+      <c r="AW31">
         <v>-18902000.0</v>
       </c>
-      <c r="AW31">
+      <c r="AX31">
         <v>-17957000.0</v>
       </c>
-      <c r="AX31">
+      <c r="AY31">
         <v>-17366000.0</v>
       </c>
-      <c r="AY31">
+      <c r="AZ31">
         <v>-17472000.0</v>
       </c>
-      <c r="AZ31">
+      <c r="BA31">
         <v>-15845000.0</v>
       </c>
-      <c r="BA31">
+      <c r="BB31">
         <v>-15443000.0</v>
       </c>
-      <c r="BB31">
+      <c r="BC31">
         <v>-14651000.0</v>
       </c>
-      <c r="BC31">
+      <c r="BD31">
         <v>28554000.0</v>
       </c>
-      <c r="BD31">
+      <c r="BE31">
         <v>-50374000.0</v>
       </c>
-      <c r="BE31">
+      <c r="BF31">
         <v>76223000.0</v>
       </c>
-      <c r="BF31">
+      <c r="BG31">
         <v>-249836000.0</v>
       </c>
-      <c r="BG31">
+      <c r="BH31">
         <v>-312782000.0</v>
       </c>
-      <c r="BH31">
+      <c r="BI31">
         <v>-47606000.0</v>
       </c>
-      <c r="BI31">
+      <c r="BJ31">
         <v>62015000.0</v>
       </c>
-      <c r="BJ31">
+      <c r="BK31">
         <v>34378000.0</v>
       </c>
-      <c r="BK31">
+      <c r="BL31">
         <v>17984000.0</v>
       </c>
-      <c r="BL31">
+      <c r="BM31">
         <v>-125137000.0</v>
       </c>
-      <c r="BM31">
+      <c r="BN31">
         <v>-58396000.0</v>
       </c>
-      <c r="BN31">
+      <c r="BO31">
         <v>29365000.0</v>
       </c>
-      <c r="BO31">
+      <c r="BP31">
         <v>57766000.0</v>
       </c>
-      <c r="BP31">
+      <c r="BQ31">
         <v>35145000.0</v>
       </c>
-      <c r="BQ31">
+      <c r="BR31">
         <v>-20964000.0</v>
       </c>
-      <c r="BR31">
+      <c r="BS31">
         <v>-528330000.0</v>
       </c>
-      <c r="BS31">
+      <c r="BT31">
         <v>-294443000.0</v>
       </c>
-      <c r="BT31">
+      <c r="BU31">
         <v>25527000.0</v>
       </c>
-      <c r="BU31">
+      <c r="BV31">
         <v>-248864000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>2099000.0</v>
       </c>
       <c r="BW31">
         <v>2099000.0</v>
       </c>
       <c r="BX31">
+        <v>2099000.0</v>
+      </c>
+      <c r="BY31">
         <v>-77737000.0</v>
       </c>
-      <c r="BY31">
+      <c r="BZ31">
         <v>137399000.0</v>
       </c>
-      <c r="BZ31">
+      <c r="CA31">
         <v>84278000.0</v>
       </c>
-      <c r="CA31">
+      <c r="CB31">
         <v>47454000.0</v>
       </c>
-      <c r="CB31">
+      <c r="CC31">
         <v>39412000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>29414000.0</v>
       </c>
       <c r="CD31">
         <v>29414000.0</v>
       </c>
       <c r="CE31">
+        <v>29414000.0</v>
+      </c>
+      <c r="CF31">
         <v>13118000.0</v>
       </c>
-      <c r="CF31">
+      <c r="CG31">
         <v>-4109000.0</v>
       </c>
-      <c r="CG31">
+      <c r="CH31">
         <v>-3234000.0</v>
       </c>
-      <c r="CH31">
+      <c r="CI31">
         <v>16063000.0</v>
       </c>
-      <c r="CI31">
+      <c r="CJ31">
         <v>3143000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>1973000.0</v>
       </c>
       <c r="CK31">
         <v>1973000.0</v>
       </c>
+      <c r="CL31">
+        <v>1973000.0</v>
+      </c>
     </row>
-    <row r="32" spans="1:89">
+    <row r="32" spans="1:90">
       <c r="A32" t="s">
-        <v>180</v>
+        <v>181</v>
       </c>
       <c r="B32">
-        <v>95530000.0</v>
+        <v>63364000.0</v>
       </c>
       <c r="C32">
+        <v>64991000.0</v>
+      </c>
+      <c r="D32">
         <v>63569000.0</v>
       </c>
-      <c r="D32">
+      <c r="E32">
         <v>53037000.0</v>
       </c>
-      <c r="E32">
+      <c r="F32">
         <v>62252000.0</v>
       </c>
-      <c r="F32">
+      <c r="G32">
         <v>57557000.0</v>
       </c>
-      <c r="G32">
+      <c r="H32">
         <v>61690000.0</v>
       </c>
-      <c r="H32">
+      <c r="I32">
         <v>52209000.0</v>
       </c>
-      <c r="I32">
+      <c r="J32">
         <v>54852000.0</v>
       </c>
-      <c r="J32">
+      <c r="K32">
         <v>64714000.0</v>
       </c>
-      <c r="K32">
+      <c r="L32">
         <v>59950000.0</v>
       </c>
-      <c r="L32">
+      <c r="M32">
         <v>54717000.0</v>
       </c>
-      <c r="M32">
+      <c r="N32">
         <v>57967000.0</v>
       </c>
-      <c r="N32">
+      <c r="O32">
         <v>63320000.0</v>
       </c>
-      <c r="O32">
+      <c r="P32">
         <v>39351000.0</v>
       </c>
-      <c r="P32">
+      <c r="Q32">
         <v>25225000.0</v>
       </c>
-      <c r="Q32">
+      <c r="R32">
         <v>22109000.0</v>
       </c>
-      <c r="R32">
+      <c r="S32">
         <v>38417000.0</v>
       </c>
-      <c r="S32">
+      <c r="T32">
         <v>42670000.0</v>
       </c>
-      <c r="T32">
+      <c r="U32">
         <v>48539000.0</v>
       </c>
-      <c r="U32">
+      <c r="V32">
         <v>58911000.0</v>
       </c>
-      <c r="V32">
+      <c r="W32">
         <v>50316000.0</v>
       </c>
-      <c r="W32">
+      <c r="X32">
         <v>51012000.0</v>
       </c>
-      <c r="X32">
+      <c r="Y32">
         <v>21911000.0</v>
       </c>
-      <c r="Y32">
+      <c r="Z32">
         <v>-124722000.0</v>
       </c>
-      <c r="Z32">
+      <c r="AA32">
         <v>22135000.0</v>
       </c>
-      <c r="AA32">
+      <c r="AB32">
         <v>15191000.0</v>
       </c>
-      <c r="AB32">
+      <c r="AC32">
         <v>28761000.0</v>
       </c>
-      <c r="AC32">
+      <c r="AD32">
         <v>36198000.0</v>
       </c>
-      <c r="AD32">
+      <c r="AE32">
         <v>1030000.0</v>
       </c>
-      <c r="AE32">
+      <c r="AF32">
         <v>31380000.0</v>
       </c>
-      <c r="AF32">
+      <c r="AG32">
         <v>15421000.0</v>
       </c>
-      <c r="AG32">
+      <c r="AH32">
         <v>20863000.0</v>
       </c>
-      <c r="AH32">
+      <c r="AI32">
         <v>10444000.0</v>
       </c>
-      <c r="AI32">
+      <c r="AJ32">
         <v>29933000.0</v>
       </c>
-      <c r="AJ32">
+      <c r="AK32">
         <v>27920000.0</v>
       </c>
-      <c r="AK32">
+      <c r="AL32">
         <v>8029000.0</v>
       </c>
-      <c r="AL32">
+      <c r="AM32">
         <v>9888000.0</v>
       </c>
-      <c r="AM32">
+      <c r="AN32">
         <v>40920000.0</v>
       </c>
-      <c r="AN32">
+      <c r="AO32">
         <v>63478000.0</v>
       </c>
-      <c r="AO32">
+      <c r="AP32">
         <v>9597000.0</v>
       </c>
-      <c r="AP32">
+      <c r="AQ32">
         <v>86638000.0</v>
       </c>
-      <c r="AQ32">
+      <c r="AR32">
         <v>98420000.0</v>
       </c>
-      <c r="AR32">
+      <c r="AS32">
         <v>5415000.0</v>
       </c>
-      <c r="AS32">
+      <c r="AT32">
         <v>102115000.0</v>
       </c>
-      <c r="AT32">
+      <c r="AU32">
         <v>110026000.0</v>
       </c>
-      <c r="AU32">
+      <c r="AV32">
         <v>41972000.0</v>
       </c>
-      <c r="AV32">
+      <c r="AW32">
         <v>64185000.0</v>
       </c>
-      <c r="AW32">
+      <c r="AX32">
         <v>70506000.0</v>
       </c>
-      <c r="AX32">
+      <c r="AY32">
         <v>105849000.0</v>
       </c>
-      <c r="AY32">
+      <c r="AZ32">
         <v>76174000.0</v>
       </c>
-      <c r="AZ32">
+      <c r="BA32">
         <v>20059000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>69117000.0</v>
       </c>
       <c r="BB32">
         <v>69117000.0</v>
       </c>
       <c r="BC32">
+        <v>69117000.0</v>
+      </c>
+      <c r="BD32">
         <v>83832000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>80333000.0</v>
       </c>
       <c r="BE32">
         <v>80333000.0</v>
       </c>
       <c r="BF32">
+        <v>80333000.0</v>
+      </c>
+      <c r="BG32">
         <v>83815000.0</v>
       </c>
-      <c r="BG32">
+      <c r="BH32">
         <v>93981000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>94592000.0</v>
       </c>
       <c r="BI32">
         <v>94592000.0</v>
       </c>
       <c r="BJ32">
+        <v>94592000.0</v>
+      </c>
+      <c r="BK32">
         <v>94318000.0</v>
       </c>
-      <c r="BK32">
+      <c r="BL32">
         <v>91499000.0</v>
       </c>
-      <c r="BL32">
+      <c r="BM32">
         <v>78248000.0</v>
       </c>
-      <c r="BM32">
+      <c r="BN32">
         <v>23135000.0</v>
       </c>
-      <c r="BN32">
+      <c r="BO32">
         <v>85617000.0</v>
       </c>
-      <c r="BO32">
+      <c r="BP32">
         <v>84403000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>82561000.0</v>
       </c>
       <c r="BQ32">
         <v>82561000.0</v>
       </c>
       <c r="BR32">
+        <v>82561000.0</v>
+      </c>
+      <c r="BS32">
         <v>97525000.0</v>
       </c>
-      <c r="BS32">
+      <c r="BT32">
         <v>103547000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>90959000.0</v>
       </c>
       <c r="BU32">
         <v>90959000.0</v>
       </c>
       <c r="BV32">
+        <v>90959000.0</v>
+      </c>
+      <c r="BW32">
         <v>84488000.0</v>
       </c>
-      <c r="BW32">
+      <c r="BX32">
         <v>79069000.0</v>
       </c>
-      <c r="BX32">
+      <c r="BY32">
         <v>74550000.0</v>
       </c>
-      <c r="BY32">
+      <c r="BZ32">
         <v>146539000.0</v>
       </c>
-      <c r="BZ32">
+      <c r="CA32">
         <v>67058000.0</v>
       </c>
-      <c r="CA32">
+      <c r="CB32">
         <v>57473000.0</v>
       </c>
-      <c r="CB32">
+      <c r="CC32">
         <v>49023000.0</v>
       </c>
-      <c r="CC32">
+      <c r="CD32">
         <v>27675000.0</v>
       </c>
-      <c r="CD32">
+      <c r="CE32">
         <v>37425000.0</v>
       </c>
-      <c r="CE32">
+      <c r="CF32">
         <v>33594000.0</v>
       </c>
-      <c r="CF32">
+      <c r="CG32">
         <v>26734000.0</v>
       </c>
-      <c r="CG32">
+      <c r="CH32">
         <v>21321000.0</v>
       </c>
-      <c r="CH32">
+      <c r="CI32">
         <v>14816000.0</v>
       </c>
-      <c r="CI32">
+      <c r="CJ32">
         <v>7865000.0</v>
       </c>
-      <c r="CJ32">
+      <c r="CK32">
         <v>3805000.0</v>
       </c>
-      <c r="CK32">
+      <c r="CL32">
         <v>3805000.0</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet5.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:W30"/>
@@ -21300,51 +21509,51 @@
       </c>
       <c r="Q1" t="s">
         <v>16</v>
       </c>
       <c r="R1" t="s">
         <v>17</v>
       </c>
       <c r="S1" t="s">
         <v>18</v>
       </c>
       <c r="T1" t="s">
         <v>19</v>
       </c>
       <c r="U1" t="s">
         <v>20</v>
       </c>
       <c r="V1" t="s">
         <v>21</v>
       </c>
       <c r="W1" t="s">
         <v>22</v>
       </c>
     </row>
     <row r="2" spans="1:23">
       <c r="A2" t="s">
-        <v>181</v>
+        <v>182</v>
       </c>
       <c r="B2">
         <v>75786000.0</v>
       </c>
       <c r="C2">
         <v>122128000.0</v>
       </c>
       <c r="D2">
         <v>87091000.0</v>
       </c>
       <c r="E2">
         <v>54624000.0</v>
       </c>
       <c r="F2">
         <v>54624000.0</v>
       </c>
       <c r="G2">
         <v>43676000.0</v>
       </c>
       <c r="H2">
         <v>41189000.0</v>
       </c>
       <c r="I2">
         <v>20349000.0</v>
       </c>
@@ -21371,51 +21580,51 @@
       </c>
       <c r="Q2">
         <v>487585000.0</v>
       </c>
       <c r="R2">
         <v>6607000.0</v>
       </c>
       <c r="S2">
         <v>414983000.0</v>
       </c>
       <c r="T2">
         <v>1097952000.0</v>
       </c>
       <c r="U2">
         <v>904959000.0</v>
       </c>
       <c r="V2">
         <v>878264000.0</v>
       </c>
       <c r="W2">
         <v>1000.0</v>
       </c>
     </row>
     <row r="3" spans="1:23">
       <c r="A3" t="s">
-        <v>182</v>
+        <v>183</v>
       </c>
       <c r="B3">
         <v>0</v>
       </c>
       <c r="C3">
         <v>0</v>
       </c>
       <c r="D3">
         <v>0</v>
       </c>
       <c r="E3">
         <v>0</v>
       </c>
       <c r="F3">
         <v>0</v>
       </c>
       <c r="G3">
         <v>0</v>
       </c>
       <c r="H3">
         <v>0</v>
       </c>
       <c r="I3">
         <v>0</v>
       </c>
@@ -21442,105 +21651,105 @@
       </c>
       <c r="Q3">
         <v>0</v>
       </c>
       <c r="R3">
         <v>0</v>
       </c>
       <c r="S3">
         <v>0</v>
       </c>
       <c r="T3">
         <v>0</v>
       </c>
       <c r="U3">
         <v>0</v>
       </c>
       <c r="V3">
         <v>0</v>
       </c>
       <c r="W3">
         <v>0</v>
       </c>
     </row>
     <row r="4" spans="1:23">
       <c r="A4" t="s">
-        <v>183</v>
+        <v>184</v>
       </c>
       <c r="B4"/>
       <c r="C4"/>
       <c r="D4"/>
       <c r="E4"/>
       <c r="F4"/>
       <c r="G4"/>
       <c r="H4"/>
       <c r="I4"/>
       <c r="J4"/>
       <c r="K4"/>
       <c r="L4"/>
       <c r="M4"/>
       <c r="N4"/>
       <c r="O4"/>
       <c r="P4"/>
       <c r="Q4"/>
       <c r="R4"/>
       <c r="S4"/>
       <c r="T4"/>
       <c r="U4"/>
       <c r="V4"/>
       <c r="W4"/>
     </row>
     <row r="5" spans="1:23">
       <c r="A5" t="s">
-        <v>184</v>
+        <v>185</v>
       </c>
       <c r="B5"/>
       <c r="C5"/>
       <c r="D5"/>
       <c r="E5"/>
       <c r="F5"/>
       <c r="G5"/>
       <c r="H5"/>
       <c r="I5"/>
       <c r="J5"/>
       <c r="K5"/>
       <c r="L5"/>
       <c r="M5"/>
       <c r="N5"/>
       <c r="O5"/>
       <c r="P5"/>
       <c r="Q5"/>
       <c r="R5"/>
       <c r="S5"/>
       <c r="T5"/>
       <c r="U5"/>
       <c r="V5"/>
       <c r="W5"/>
     </row>
     <row r="6" spans="1:23">
       <c r="A6" t="s">
-        <v>185</v>
+        <v>186</v>
       </c>
       <c r="B6">
         <v>23662000.0</v>
       </c>
       <c r="C6">
         <v>-46342000.0</v>
       </c>
       <c r="D6">
         <v>35037000.0</v>
       </c>
       <c r="E6">
         <v>32467000.0</v>
       </c>
       <c r="F6">
         <v>-24026000.0</v>
       </c>
       <c r="G6">
         <v>10948000.0</v>
       </c>
       <c r="H6">
         <v>2487000.0</v>
       </c>
       <c r="I6">
         <v>20840000.0</v>
       </c>
@@ -21567,53 +21776,55 @@
       </c>
       <c r="Q6">
         <v>-481231000.0</v>
       </c>
       <c r="R6">
         <v>480978000.0</v>
       </c>
       <c r="S6">
         <v>-408376000.0</v>
       </c>
       <c r="T6">
         <v>-682969000.0</v>
       </c>
       <c r="U6">
         <v>192993000.0</v>
       </c>
       <c r="V6">
         <v>26695000.0</v>
       </c>
       <c r="W6">
         <v>878263000.0</v>
       </c>
     </row>
     <row r="7" spans="1:23">
       <c r="A7" t="s">
-        <v>186</v>
-[...1 lines deleted...]
-      <c r="B7"/>
+        <v>187</v>
+      </c>
+      <c r="B7">
+        <v>-16359000.0</v>
+      </c>
       <c r="C7">
         <v>10837000.0</v>
       </c>
       <c r="D7">
         <v>4983000.0</v>
       </c>
       <c r="E7">
         <v>5585000.0</v>
       </c>
       <c r="F7">
         <v>-1048000.0</v>
       </c>
       <c r="G7">
         <v>3642000.0</v>
       </c>
       <c r="H7">
         <v>1420000.0</v>
       </c>
       <c r="I7">
         <v>-7964000.0</v>
       </c>
       <c r="J7">
         <v>-4312000.0</v>
       </c>
       <c r="K7">
@@ -21636,80 +21847,82 @@
       </c>
       <c r="Q7">
         <v>-467714000.0</v>
       </c>
       <c r="R7">
         <v>478358000.0</v>
       </c>
       <c r="S7">
         <v>-99351000.0</v>
       </c>
       <c r="T7">
         <v>-752475000.0</v>
       </c>
       <c r="U7">
         <v>126424000.0</v>
       </c>
       <c r="V7">
         <v>-32021000.0</v>
       </c>
       <c r="W7">
         <v>807105000.0</v>
       </c>
     </row>
     <row r="8" spans="1:23">
       <c r="A8" t="s">
-        <v>187</v>
+        <v>188</v>
       </c>
       <c r="B8"/>
       <c r="C8"/>
       <c r="D8"/>
       <c r="E8"/>
       <c r="F8"/>
       <c r="G8"/>
       <c r="H8"/>
       <c r="I8"/>
       <c r="J8"/>
       <c r="K8"/>
       <c r="L8"/>
       <c r="M8"/>
       <c r="N8"/>
       <c r="O8"/>
       <c r="P8"/>
       <c r="Q8"/>
       <c r="R8"/>
       <c r="S8"/>
       <c r="T8"/>
       <c r="U8"/>
       <c r="V8"/>
       <c r="W8"/>
     </row>
     <row r="9" spans="1:23">
       <c r="A9" t="s">
-        <v>188</v>
-[...1 lines deleted...]
-      <c r="B9"/>
+        <v>189</v>
+      </c>
+      <c r="B9">
+        <v>-4310000.0</v>
+      </c>
       <c r="C9">
         <v>2771000.0</v>
       </c>
       <c r="D9">
         <v>-764000.0</v>
       </c>
       <c r="E9">
         <v>-1368000.0</v>
       </c>
       <c r="F9">
         <v>-3709000.0</v>
       </c>
       <c r="G9">
         <v>7281000.0</v>
       </c>
       <c r="H9">
         <v>3824000.0</v>
       </c>
       <c r="I9">
         <v>-3210000.0</v>
       </c>
       <c r="J9">
         <v>-1260000.0</v>
       </c>
       <c r="K9">
@@ -21732,295 +21945,295 @@
       </c>
       <c r="Q9">
         <v>34204000.0</v>
       </c>
       <c r="R9">
         <v>-48719000.0</v>
       </c>
       <c r="S9">
         <v>19904000.0</v>
       </c>
       <c r="T9">
         <v>785000.0</v>
       </c>
       <c r="U9">
         <v>-28128000.0</v>
       </c>
       <c r="V9">
         <v>-27412000.0</v>
       </c>
       <c r="W9">
         <v>-14831000.0</v>
       </c>
     </row>
     <row r="10" spans="1:23">
       <c r="A10" t="s">
-        <v>189</v>
+        <v>190</v>
       </c>
       <c r="B10"/>
       <c r="C10"/>
       <c r="D10"/>
       <c r="E10"/>
       <c r="F10"/>
       <c r="G10"/>
       <c r="H10"/>
       <c r="I10">
         <v>9002000.0</v>
       </c>
       <c r="J10"/>
       <c r="K10"/>
       <c r="L10"/>
       <c r="M10"/>
       <c r="N10"/>
       <c r="O10"/>
       <c r="P10"/>
       <c r="Q10"/>
       <c r="R10"/>
       <c r="S10"/>
       <c r="T10"/>
       <c r="U10"/>
       <c r="V10"/>
       <c r="W10"/>
     </row>
     <row r="11" spans="1:23">
       <c r="A11" t="s">
-        <v>190</v>
+        <v>191</v>
       </c>
       <c r="B11"/>
       <c r="C11"/>
       <c r="D11"/>
       <c r="E11">
         <v>0.0</v>
       </c>
       <c r="F11">
         <v>0.0</v>
       </c>
       <c r="G11">
         <v>0.0</v>
       </c>
       <c r="H11">
         <v>0.0</v>
       </c>
       <c r="I11">
         <v>0.0</v>
       </c>
       <c r="J11"/>
       <c r="K11"/>
       <c r="L11"/>
       <c r="M11"/>
       <c r="N11"/>
       <c r="O11"/>
       <c r="P11"/>
       <c r="Q11"/>
       <c r="R11"/>
       <c r="S11"/>
       <c r="T11"/>
       <c r="U11"/>
       <c r="V11"/>
       <c r="W11"/>
     </row>
     <row r="12" spans="1:23">
       <c r="A12" t="s">
-        <v>191</v>
+        <v>192</v>
       </c>
       <c r="B12"/>
       <c r="C12"/>
       <c r="D12"/>
       <c r="E12">
         <v>57587986.0</v>
       </c>
       <c r="F12">
         <v>-5912000.0</v>
       </c>
       <c r="G12">
         <v>-23854000.0</v>
       </c>
       <c r="H12">
         <v>236613000.0</v>
       </c>
       <c r="I12">
         <v>43025000.0</v>
       </c>
       <c r="J12"/>
       <c r="K12"/>
       <c r="L12"/>
       <c r="M12"/>
       <c r="N12"/>
       <c r="O12"/>
       <c r="P12"/>
       <c r="Q12"/>
       <c r="R12"/>
       <c r="S12"/>
       <c r="T12"/>
       <c r="U12"/>
       <c r="V12"/>
       <c r="W12"/>
     </row>
     <row r="13" spans="1:23">
       <c r="A13" t="s">
-        <v>192</v>
+        <v>193</v>
       </c>
       <c r="B13"/>
       <c r="C13"/>
       <c r="D13"/>
       <c r="E13">
         <v>119030637.0</v>
       </c>
       <c r="F13">
         <v>-81265000.0</v>
       </c>
       <c r="G13">
         <v>369716000.0</v>
       </c>
       <c r="H13">
         <v>-612443000.0</v>
       </c>
       <c r="I13">
         <v>-249828000.0</v>
       </c>
       <c r="J13"/>
       <c r="K13"/>
       <c r="L13"/>
       <c r="M13"/>
       <c r="N13"/>
       <c r="O13"/>
       <c r="P13"/>
       <c r="Q13"/>
       <c r="R13"/>
       <c r="S13"/>
       <c r="T13"/>
       <c r="U13"/>
       <c r="V13"/>
       <c r="W13"/>
     </row>
     <row r="14" spans="1:23">
       <c r="A14" t="s">
-        <v>193</v>
+        <v>194</v>
       </c>
       <c r="B14">
         <v>-1697000.0</v>
       </c>
       <c r="C14"/>
       <c r="D14">
         <v>-2493000.0</v>
       </c>
       <c r="E14"/>
       <c r="F14">
         <v>-4450000.0</v>
       </c>
       <c r="G14"/>
       <c r="H14"/>
       <c r="I14"/>
       <c r="J14"/>
       <c r="K14"/>
       <c r="L14"/>
       <c r="M14"/>
       <c r="N14"/>
       <c r="O14"/>
       <c r="P14"/>
       <c r="Q14"/>
       <c r="R14"/>
       <c r="S14"/>
       <c r="T14"/>
       <c r="U14"/>
       <c r="V14"/>
       <c r="W14"/>
     </row>
     <row r="15" spans="1:23">
       <c r="A15" t="s">
-        <v>194</v>
+        <v>195</v>
       </c>
       <c r="B15">
-        <v>-20104000.0</v>
+        <v>-141585000.0</v>
       </c>
       <c r="C15">
         <v>-139623000.0</v>
       </c>
       <c r="D15">
         <v>-123477000.0</v>
       </c>
       <c r="E15">
         <v>-66724000.0</v>
       </c>
       <c r="F15">
         <v>93342000.0</v>
       </c>
       <c r="G15">
         <v>105720000.0</v>
       </c>
       <c r="H15">
         <v>121781000.0</v>
       </c>
       <c r="I15">
         <v>127980000.0</v>
       </c>
       <c r="J15">
-        <v>-131502000.0</v>
+        <v>131502000.0</v>
       </c>
       <c r="K15">
-        <v>-156513000.0</v>
+        <v>156513000.0</v>
       </c>
       <c r="L15">
-        <v>-187181000.0</v>
+        <v>187181000.0</v>
       </c>
       <c r="M15">
-        <v>-189393000.0</v>
+        <v>189393000.0</v>
       </c>
       <c r="N15">
-        <v>-175423000.0</v>
+        <v>175423000.0</v>
       </c>
       <c r="O15">
-        <v>-161144000.0</v>
+        <v>161144000.0</v>
       </c>
       <c r="P15">
-        <v>-204861000.0</v>
+        <v>204861000.0</v>
       </c>
       <c r="Q15">
-        <v>-190829000.0</v>
+        <v>190829000.0</v>
       </c>
       <c r="R15">
-        <v>-154465000.0</v>
+        <v>154465000.0</v>
       </c>
       <c r="S15">
-        <v>-231233000.0</v>
+        <v>231233000.0</v>
       </c>
       <c r="T15">
-        <v>-194118000.0</v>
+        <v>194118000.0</v>
       </c>
       <c r="U15">
-        <v>-134892000.0</v>
+        <v>134892000.0</v>
       </c>
       <c r="V15">
-        <v>-77078000.0</v>
+        <v>77078000.0</v>
       </c>
       <c r="W15">
-        <v>-21413000.0</v>
+        <v>21413000.0</v>
       </c>
     </row>
     <row r="16" spans="1:23">
       <c r="A16" t="s">
-        <v>195</v>
+        <v>196</v>
       </c>
       <c r="B16">
         <v>99448000.0</v>
       </c>
       <c r="C16">
         <v>75786000.0</v>
       </c>
       <c r="D16">
         <v>122128000.0</v>
       </c>
       <c r="E16">
         <v>87091000.0</v>
       </c>
       <c r="F16">
         <v>30598000.0</v>
       </c>
       <c r="G16">
         <v>54624000.0</v>
       </c>
       <c r="H16">
         <v>43676000.0</v>
       </c>
       <c r="I16">
         <v>41189000.0</v>
       </c>
@@ -22047,81 +22260,81 @@
       </c>
       <c r="Q16">
         <v>6354000.0</v>
       </c>
       <c r="R16">
         <v>487585000.0</v>
       </c>
       <c r="S16">
         <v>6607000.0</v>
       </c>
       <c r="T16">
         <v>414983000.0</v>
       </c>
       <c r="U16">
         <v>1097952000.0</v>
       </c>
       <c r="V16">
         <v>904959000.0</v>
       </c>
       <c r="W16">
         <v>878264000.0</v>
       </c>
     </row>
     <row r="17" spans="1:23">
       <c r="A17" t="s">
-        <v>196</v>
+        <v>197</v>
       </c>
       <c r="B17"/>
       <c r="C17"/>
       <c r="D17"/>
       <c r="E17"/>
       <c r="F17"/>
       <c r="G17"/>
       <c r="H17"/>
       <c r="I17"/>
       <c r="J17"/>
       <c r="K17"/>
       <c r="L17"/>
       <c r="M17"/>
       <c r="N17"/>
       <c r="O17"/>
       <c r="P17"/>
       <c r="Q17"/>
       <c r="R17"/>
       <c r="S17"/>
       <c r="T17"/>
       <c r="U17"/>
       <c r="V17"/>
       <c r="W17"/>
     </row>
     <row r="18" spans="1:23">
       <c r="A18" t="s">
-        <v>197</v>
+        <v>198</v>
       </c>
       <c r="B18">
-        <v>-49746000.0</v>
+        <v>101367000.0</v>
       </c>
       <c r="C18">
         <v>-9532000.0</v>
       </c>
       <c r="D18">
         <v>196381000.0</v>
       </c>
       <c r="E18">
         <v>76068000.0</v>
       </c>
       <c r="F18">
         <v>-2677000.0</v>
       </c>
       <c r="G18">
         <v>470671000.0</v>
       </c>
       <c r="H18">
         <v>-482460000.0</v>
       </c>
       <c r="I18">
         <v>-132632000.0</v>
       </c>
       <c r="J18">
         <v>263798000.0</v>
       </c>
@@ -22145,154 +22358,156 @@
       </c>
       <c r="Q18">
         <v>-476572000.0</v>
       </c>
       <c r="R18">
         <v>386603000.0</v>
       </c>
       <c r="S18">
         <v>-14854000.0</v>
       </c>
       <c r="T18">
         <v>-1888840000.0</v>
       </c>
       <c r="U18">
         <v>-268894000.0</v>
       </c>
       <c r="V18">
         <v>-515930000.0</v>
       </c>
       <c r="W18">
         <v>29523000.0</v>
       </c>
     </row>
     <row r="19" spans="1:23">
       <c r="A19" t="s">
-        <v>198</v>
+        <v>199</v>
       </c>
       <c r="B19"/>
       <c r="C19"/>
       <c r="D19"/>
       <c r="E19"/>
       <c r="F19"/>
       <c r="G19"/>
       <c r="H19"/>
       <c r="I19"/>
       <c r="J19"/>
       <c r="K19"/>
       <c r="L19"/>
       <c r="M19"/>
       <c r="N19"/>
       <c r="O19"/>
       <c r="P19"/>
       <c r="Q19"/>
       <c r="R19"/>
       <c r="S19"/>
       <c r="T19"/>
       <c r="U19"/>
       <c r="V19"/>
       <c r="W19"/>
     </row>
     <row r="20" spans="1:23">
       <c r="A20" t="s">
-        <v>199</v>
+        <v>200</v>
       </c>
       <c r="B20"/>
       <c r="C20">
         <v>0.0</v>
       </c>
       <c r="D20">
         <v>0.0</v>
       </c>
       <c r="E20"/>
       <c r="F20">
         <v>0.0</v>
       </c>
       <c r="G20">
         <v>0.0</v>
       </c>
       <c r="H20"/>
       <c r="I20"/>
       <c r="J20"/>
       <c r="K20"/>
       <c r="L20"/>
       <c r="M20"/>
       <c r="N20"/>
       <c r="O20"/>
       <c r="P20"/>
       <c r="Q20"/>
       <c r="R20"/>
       <c r="S20"/>
       <c r="T20"/>
       <c r="U20"/>
       <c r="V20"/>
       <c r="W20"/>
     </row>
     <row r="21" spans="1:23">
       <c r="A21" t="s">
-        <v>200</v>
-[...1 lines deleted...]
-      <c r="B21"/>
+        <v>201</v>
+      </c>
+      <c r="B21">
+        <v>239031000.0</v>
+      </c>
       <c r="C21">
         <v>111744000.0</v>
       </c>
       <c r="D21">
         <v>-24690000.0</v>
       </c>
       <c r="E21">
         <v>-84723979.0</v>
       </c>
       <c r="F21">
         <v>93444000.0</v>
       </c>
       <c r="G21">
         <v>-343809000.0</v>
       </c>
       <c r="H21">
         <v>659653000.0</v>
       </c>
       <c r="I21">
         <v>342250000.0</v>
       </c>
       <c r="J21"/>
       <c r="K21"/>
       <c r="L21"/>
       <c r="M21"/>
       <c r="N21"/>
       <c r="O21"/>
       <c r="P21"/>
       <c r="Q21"/>
       <c r="R21"/>
       <c r="S21"/>
       <c r="T21"/>
       <c r="U21"/>
       <c r="V21"/>
       <c r="W21"/>
     </row>
     <row r="22" spans="1:23">
       <c r="A22" t="s">
-        <v>163</v>
+        <v>164</v>
       </c>
       <c r="B22">
         <v>28700000.0</v>
       </c>
       <c r="C22">
         <v>98819000.0</v>
       </c>
       <c r="D22">
         <v>118760000.0</v>
       </c>
       <c r="E22">
         <v>30586590.0</v>
       </c>
       <c r="F22">
         <v>82364000.0</v>
       </c>
       <c r="G22">
         <v>111861000.0</v>
       </c>
       <c r="H22">
         <v>-116064000.0</v>
       </c>
       <c r="I22">
         <v>71946000.0</v>
       </c>
@@ -22319,54 +22534,54 @@
       </c>
       <c r="Q22">
         <v>180412000.0</v>
       </c>
       <c r="R22">
         <v>263290000.0</v>
       </c>
       <c r="S22">
         <v>-611879000.0</v>
       </c>
       <c r="T22">
         <v>-33438000.0</v>
       </c>
       <c r="U22">
         <v>312166000.0</v>
       </c>
       <c r="V22">
         <v>120387000.0</v>
       </c>
       <c r="W22">
         <v>44145000.0</v>
       </c>
     </row>
     <row r="23" spans="1:23">
       <c r="A23" t="s">
-        <v>201</v>
+        <v>202</v>
       </c>
       <c r="B23">
-        <v>93476000.0</v>
+        <v>-121481000.0</v>
       </c>
       <c r="C23">
         <v>-8883000.0</v>
       </c>
       <c r="D23">
         <v>-10896000.0</v>
       </c>
       <c r="E23">
         <v>82320000.0</v>
       </c>
       <c r="F23">
         <v>494361000.0</v>
       </c>
       <c r="G23">
         <v>175310000.0</v>
       </c>
       <c r="H23">
         <v>1449587000.0</v>
       </c>
       <c r="I23">
         <v>963342000.0</v>
       </c>
       <c r="J23">
         <v>-522000.0</v>
       </c>
@@ -22390,81 +22605,81 @@
       </c>
       <c r="Q23">
         <v>-12018000.0</v>
       </c>
       <c r="R23">
         <v>-618000.0</v>
       </c>
       <c r="S23">
         <v>-637000.0</v>
       </c>
       <c r="T23">
         <v>-461000.0</v>
       </c>
       <c r="U23">
         <v>-986000.0</v>
       </c>
       <c r="V23">
         <v>-154000.0</v>
       </c>
       <c r="W23">
         <v>-1722000.0</v>
       </c>
     </row>
     <row r="24" spans="1:23">
       <c r="A24" t="s">
-        <v>202</v>
+        <v>203</v>
       </c>
       <c r="B24"/>
       <c r="C24"/>
       <c r="D24"/>
       <c r="E24"/>
       <c r="F24"/>
       <c r="G24"/>
       <c r="H24"/>
       <c r="I24"/>
       <c r="J24"/>
       <c r="K24"/>
       <c r="L24"/>
       <c r="M24"/>
       <c r="N24"/>
       <c r="O24"/>
       <c r="P24"/>
       <c r="Q24"/>
       <c r="R24"/>
       <c r="S24"/>
       <c r="T24"/>
       <c r="U24"/>
       <c r="V24"/>
       <c r="W24"/>
     </row>
     <row r="25" spans="1:23">
       <c r="A25" t="s">
-        <v>203</v>
+        <v>204</v>
       </c>
       <c r="B25">
-        <v>-76749000.0</v>
+        <v>90723000.0</v>
       </c>
       <c r="C25">
         <v>-119188000.0</v>
       </c>
       <c r="D25">
         <v>72638000.0</v>
       </c>
       <c r="E25">
         <v>39896410.0</v>
       </c>
       <c r="F25">
         <v>-83993000.0</v>
       </c>
       <c r="G25">
         <v>355168000.0</v>
       </c>
       <c r="H25">
         <v>-367816000.0</v>
       </c>
       <c r="I25">
         <v>-196614000.0</v>
       </c>
       <c r="J25">
         <v>181081000.0</v>
       </c>
@@ -22488,51 +22703,51 @@
       </c>
       <c r="Q25">
         <v>-189066000.0</v>
       </c>
       <c r="R25">
         <v>-355045000.0</v>
       </c>
       <c r="S25">
         <v>696376000.0</v>
       </c>
       <c r="T25">
         <v>-1102927000.0</v>
       </c>
       <c r="U25">
         <v>-707484000.0</v>
       </c>
       <c r="V25">
         <v>-604296000.0</v>
       </c>
       <c r="W25">
         <v>-821727000.0</v>
       </c>
     </row>
     <row r="26" spans="1:23">
       <c r="A26" t="s">
-        <v>204</v>
+        <v>205</v>
       </c>
       <c r="B26">
         <v>-18969000.0</v>
       </c>
       <c r="C26">
         <v>0.0</v>
       </c>
       <c r="D26">
         <v>-2297000.0</v>
       </c>
       <c r="E26">
         <v>-1638000.0</v>
       </c>
       <c r="F26">
         <v>-21100000.0</v>
       </c>
       <c r="G26">
         <v>-14954000.0</v>
       </c>
       <c r="H26">
         <v>-52141000.0</v>
       </c>
       <c r="I26">
         <v>-50830000.0</v>
       </c>
@@ -22553,78 +22768,78 @@
       </c>
       <c r="Q26">
         <v>-233000.0</v>
       </c>
       <c r="R26">
         <v>-618000.0</v>
       </c>
       <c r="S26">
         <v>-637000.0</v>
       </c>
       <c r="T26">
         <v>-461000.0</v>
       </c>
       <c r="U26">
         <v>-986000.0</v>
       </c>
       <c r="V26">
         <v>-154000.0</v>
       </c>
       <c r="W26">
         <v>-1722000.0</v>
       </c>
     </row>
     <row r="27" spans="1:23">
       <c r="A27" t="s">
-        <v>205</v>
+        <v>206</v>
       </c>
       <c r="B27"/>
       <c r="C27"/>
       <c r="D27"/>
       <c r="E27"/>
       <c r="F27"/>
       <c r="G27"/>
       <c r="H27"/>
       <c r="I27"/>
       <c r="J27"/>
       <c r="K27"/>
       <c r="L27"/>
       <c r="M27"/>
       <c r="N27"/>
       <c r="O27"/>
       <c r="P27"/>
       <c r="Q27"/>
       <c r="R27"/>
       <c r="S27"/>
       <c r="T27"/>
       <c r="U27"/>
       <c r="V27"/>
       <c r="W27"/>
     </row>
     <row r="28" spans="1:23">
       <c r="A28" t="s">
-        <v>206</v>
+        <v>207</v>
       </c>
       <c r="B28">
         <v>73372000.0</v>
       </c>
       <c r="C28">
         <v>-36762000.0</v>
       </c>
       <c r="D28">
         <v>-161360000.0</v>
       </c>
       <c r="E28">
         <v>-101905000.0</v>
       </c>
       <c r="F28">
         <v>-21331000.0</v>
       </c>
       <c r="G28">
         <v>-459700000.0</v>
       </c>
       <c r="H28">
         <v>484887000.0</v>
       </c>
       <c r="I28">
         <v>153532000.0</v>
       </c>
@@ -22651,54 +22866,54 @@
       </c>
       <c r="Q28">
         <v>-4649000.0</v>
       </c>
       <c r="R28">
         <v>94362000.0</v>
       </c>
       <c r="S28">
         <v>-393530000.0</v>
       </c>
       <c r="T28">
         <v>1205883000.0</v>
       </c>
       <c r="U28">
         <v>461885000.0</v>
       </c>
       <c r="V28">
         <v>542625000.0</v>
       </c>
       <c r="W28">
         <v>848740000.0</v>
       </c>
     </row>
     <row r="29" spans="1:23">
       <c r="A29" t="s">
-        <v>207</v>
+        <v>208</v>
       </c>
       <c r="B29">
-        <v>-49746000.0</v>
+        <v>101367000.0</v>
       </c>
       <c r="C29">
         <v>-9532000.0</v>
       </c>
       <c r="D29">
         <v>196381000.0</v>
       </c>
       <c r="E29">
         <v>76068000.0</v>
       </c>
       <c r="F29">
         <v>-2677000.0</v>
       </c>
       <c r="G29">
         <v>470671000.0</v>
       </c>
       <c r="H29">
         <v>-482460000.0</v>
       </c>
       <c r="I29">
         <v>-132632000.0</v>
       </c>
       <c r="J29">
         <v>263798000.0</v>
       </c>
@@ -22722,51 +22937,51 @@
       </c>
       <c r="Q29">
         <v>-476368000.0</v>
       </c>
       <c r="R29">
         <v>386603000.0</v>
       </c>
       <c r="S29">
         <v>-14854000.0</v>
       </c>
       <c r="T29">
         <v>-1888840000.0</v>
       </c>
       <c r="U29">
         <v>-268894000.0</v>
       </c>
       <c r="V29">
         <v>-515930000.0</v>
       </c>
       <c r="W29">
         <v>29523000.0</v>
       </c>
     </row>
     <row r="30" spans="1:23">
       <c r="A30" t="s">
-        <v>208</v>
+        <v>209</v>
       </c>
       <c r="B30">
         <v>-151113000.0</v>
       </c>
       <c r="C30"/>
       <c r="D30">
         <v>80189000.0</v>
       </c>
       <c r="E30">
         <v>82320000.0</v>
       </c>
       <c r="F30"/>
       <c r="G30">
         <v>373355000.0</v>
       </c>
       <c r="H30">
         <v>-610039000.0</v>
       </c>
       <c r="I30">
         <v>-236072000.0</v>
       </c>
       <c r="J30"/>
       <c r="K30"/>
       <c r="L30"/>
       <c r="M30"/>
@@ -22780,604 +22995,610 @@
       <c r="U30"/>
       <c r="V30"/>
       <c r="W30"/>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet6.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:CK30"/>
+  <dimension ref="A1:CL30"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="44.703" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="12.854" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:89">
+    <row r="1" spans="1:90">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
+        <v>84</v>
+      </c>
+      <c r="C1" t="s">
         <v>1</v>
-      </c>
-[...1 lines deleted...]
-        <v>84</v>
       </c>
       <c r="D1" t="s">
         <v>85</v>
       </c>
       <c r="E1" t="s">
         <v>86</v>
       </c>
       <c r="F1" t="s">
+        <v>87</v>
+      </c>
+      <c r="G1" t="s">
         <v>2</v>
-      </c>
-[...1 lines deleted...]
-        <v>87</v>
       </c>
       <c r="H1" t="s">
         <v>88</v>
       </c>
       <c r="I1" t="s">
         <v>89</v>
       </c>
       <c r="J1" t="s">
+        <v>90</v>
+      </c>
+      <c r="K1" t="s">
         <v>3</v>
-      </c>
-[...1 lines deleted...]
-        <v>90</v>
       </c>
       <c r="L1" t="s">
         <v>91</v>
       </c>
       <c r="M1" t="s">
         <v>92</v>
       </c>
       <c r="N1" t="s">
+        <v>93</v>
+      </c>
+      <c r="O1" t="s">
         <v>4</v>
-      </c>
-[...1 lines deleted...]
-        <v>93</v>
       </c>
       <c r="P1" t="s">
         <v>94</v>
       </c>
       <c r="Q1" t="s">
         <v>95</v>
       </c>
       <c r="R1" t="s">
+        <v>96</v>
+      </c>
+      <c r="S1" t="s">
         <v>5</v>
-      </c>
-[...1 lines deleted...]
-        <v>96</v>
       </c>
       <c r="T1" t="s">
         <v>97</v>
       </c>
       <c r="U1" t="s">
         <v>98</v>
       </c>
       <c r="V1" t="s">
+        <v>99</v>
+      </c>
+      <c r="W1" t="s">
         <v>6</v>
-      </c>
-[...1 lines deleted...]
-        <v>99</v>
       </c>
       <c r="X1" t="s">
         <v>100</v>
       </c>
       <c r="Y1" t="s">
         <v>101</v>
       </c>
       <c r="Z1" t="s">
+        <v>102</v>
+      </c>
+      <c r="AA1" t="s">
         <v>7</v>
-      </c>
-[...1 lines deleted...]
-        <v>102</v>
       </c>
       <c r="AB1" t="s">
         <v>103</v>
       </c>
       <c r="AC1" t="s">
         <v>104</v>
       </c>
       <c r="AD1" t="s">
+        <v>105</v>
+      </c>
+      <c r="AE1" t="s">
         <v>8</v>
-      </c>
-[...1 lines deleted...]
-        <v>105</v>
       </c>
       <c r="AF1" t="s">
         <v>106</v>
       </c>
       <c r="AG1" t="s">
         <v>107</v>
       </c>
       <c r="AH1" t="s">
+        <v>108</v>
+      </c>
+      <c r="AI1" t="s">
         <v>9</v>
-      </c>
-[...1 lines deleted...]
-        <v>108</v>
       </c>
       <c r="AJ1" t="s">
         <v>109</v>
       </c>
       <c r="AK1" t="s">
         <v>110</v>
       </c>
       <c r="AL1" t="s">
+        <v>111</v>
+      </c>
+      <c r="AM1" t="s">
         <v>10</v>
-      </c>
-[...1 lines deleted...]
-        <v>111</v>
       </c>
       <c r="AN1" t="s">
         <v>112</v>
       </c>
       <c r="AO1" t="s">
         <v>113</v>
       </c>
       <c r="AP1" t="s">
+        <v>114</v>
+      </c>
+      <c r="AQ1" t="s">
         <v>11</v>
-      </c>
-[...1 lines deleted...]
-        <v>114</v>
       </c>
       <c r="AR1" t="s">
         <v>115</v>
       </c>
       <c r="AS1" t="s">
         <v>116</v>
       </c>
       <c r="AT1" t="s">
+        <v>117</v>
+      </c>
+      <c r="AU1" t="s">
         <v>12</v>
-      </c>
-[...1 lines deleted...]
-        <v>117</v>
       </c>
       <c r="AV1" t="s">
         <v>118</v>
       </c>
       <c r="AW1" t="s">
         <v>119</v>
       </c>
       <c r="AX1" t="s">
+        <v>120</v>
+      </c>
+      <c r="AY1" t="s">
         <v>13</v>
-      </c>
-[...1 lines deleted...]
-        <v>120</v>
       </c>
       <c r="AZ1" t="s">
         <v>121</v>
       </c>
       <c r="BA1" t="s">
         <v>122</v>
       </c>
       <c r="BB1" t="s">
+        <v>123</v>
+      </c>
+      <c r="BC1" t="s">
         <v>14</v>
-      </c>
-[...1 lines deleted...]
-        <v>123</v>
       </c>
       <c r="BD1" t="s">
         <v>124</v>
       </c>
       <c r="BE1" t="s">
         <v>125</v>
       </c>
       <c r="BF1" t="s">
+        <v>126</v>
+      </c>
+      <c r="BG1" t="s">
         <v>15</v>
-      </c>
-[...1 lines deleted...]
-        <v>126</v>
       </c>
       <c r="BH1" t="s">
         <v>127</v>
       </c>
       <c r="BI1" t="s">
         <v>128</v>
       </c>
       <c r="BJ1" t="s">
+        <v>129</v>
+      </c>
+      <c r="BK1" t="s">
         <v>16</v>
-      </c>
-[...1 lines deleted...]
-        <v>129</v>
       </c>
       <c r="BL1" t="s">
         <v>130</v>
       </c>
       <c r="BM1" t="s">
         <v>131</v>
       </c>
       <c r="BN1" t="s">
+        <v>132</v>
+      </c>
+      <c r="BO1" t="s">
         <v>17</v>
-      </c>
-[...1 lines deleted...]
-        <v>132</v>
       </c>
       <c r="BP1" t="s">
         <v>133</v>
       </c>
       <c r="BQ1" t="s">
         <v>134</v>
       </c>
       <c r="BR1" t="s">
+        <v>135</v>
+      </c>
+      <c r="BS1" t="s">
         <v>18</v>
-      </c>
-[...1 lines deleted...]
-        <v>135</v>
       </c>
       <c r="BT1" t="s">
         <v>136</v>
       </c>
       <c r="BU1" t="s">
         <v>137</v>
       </c>
       <c r="BV1" t="s">
+        <v>138</v>
+      </c>
+      <c r="BW1" t="s">
         <v>19</v>
-      </c>
-[...1 lines deleted...]
-        <v>138</v>
       </c>
       <c r="BX1" t="s">
         <v>139</v>
       </c>
       <c r="BY1" t="s">
         <v>140</v>
       </c>
       <c r="BZ1" t="s">
+        <v>141</v>
+      </c>
+      <c r="CA1" t="s">
         <v>20</v>
-      </c>
-[...1 lines deleted...]
-        <v>141</v>
       </c>
       <c r="CB1" t="s">
         <v>142</v>
       </c>
       <c r="CC1" t="s">
         <v>143</v>
       </c>
       <c r="CD1" t="s">
+        <v>144</v>
+      </c>
+      <c r="CE1" t="s">
         <v>21</v>
-      </c>
-[...1 lines deleted...]
-        <v>144</v>
       </c>
       <c r="CF1" t="s">
         <v>145</v>
       </c>
       <c r="CG1" t="s">
         <v>146</v>
       </c>
       <c r="CH1" t="s">
+        <v>147</v>
+      </c>
+      <c r="CI1" t="s">
         <v>22</v>
-      </c>
-[...1 lines deleted...]
-        <v>147</v>
       </c>
       <c r="CJ1" t="s">
         <v>148</v>
       </c>
       <c r="CK1" t="s">
         <v>149</v>
       </c>
+      <c r="CL1" t="s">
+        <v>150</v>
+      </c>
     </row>
-    <row r="2" spans="1:89">
+    <row r="2" spans="1:90">
       <c r="A2" t="s">
-        <v>181</v>
+        <v>182</v>
       </c>
       <c r="B2">
+        <v>99448000.0</v>
+      </c>
+      <c r="C2">
         <v>66459000.0</v>
       </c>
-      <c r="C2">
+      <c r="D2">
         <v>71896000.0</v>
       </c>
-      <c r="D2">
+      <c r="E2">
         <v>85033000.0</v>
       </c>
-      <c r="E2">
+      <c r="F2">
         <v>75786000.0</v>
       </c>
-      <c r="F2">
+      <c r="G2">
         <v>84806000.0</v>
       </c>
-      <c r="G2">
+      <c r="H2">
         <v>67037000.0</v>
       </c>
-      <c r="H2">
+      <c r="I2">
         <v>49612000.0</v>
       </c>
-      <c r="I2">
+      <c r="J2">
         <v>122128000.0</v>
       </c>
-      <c r="J2">
+      <c r="K2">
         <v>43150000.0</v>
       </c>
-      <c r="K2">
+      <c r="L2">
         <v>50197000.0</v>
       </c>
-      <c r="L2">
+      <c r="M2">
         <v>70064000.0</v>
       </c>
-      <c r="M2">
+      <c r="N2">
         <v>87091000.0</v>
       </c>
-      <c r="N2">
+      <c r="O2">
         <v>61736000.0</v>
       </c>
-      <c r="O2">
+      <c r="P2">
         <v>35462000.0</v>
       </c>
-      <c r="P2">
+      <c r="Q2">
         <v>30598000.0</v>
       </c>
-      <c r="Q2">
+      <c r="R2">
         <v>34467000.0</v>
       </c>
-      <c r="R2">
+      <c r="S2">
         <v>27518000.0</v>
       </c>
-      <c r="S2">
+      <c r="T2">
         <v>47317000.0</v>
       </c>
-      <c r="T2">
+      <c r="U2">
         <v>54624000.0</v>
       </c>
-      <c r="U2">
+      <c r="V2">
         <v>54174000.0</v>
       </c>
-      <c r="V2">
+      <c r="W2">
         <v>31334000.0</v>
       </c>
-      <c r="W2">
+      <c r="X2">
         <v>44394000.0</v>
       </c>
-      <c r="X2">
+      <c r="Y2">
         <v>43676000.0</v>
       </c>
-      <c r="Y2">
+      <c r="Z2">
         <v>42226000.0</v>
       </c>
-      <c r="Z2">
+      <c r="AA2">
         <v>36438000.0</v>
       </c>
-      <c r="AA2">
+      <c r="AB2">
         <v>30570000.0</v>
       </c>
-      <c r="AB2">
+      <c r="AC2">
         <v>41189000.0</v>
       </c>
-      <c r="AC2">
+      <c r="AD2">
         <v>29937000.0</v>
       </c>
-      <c r="AD2">
+      <c r="AE2">
         <v>21123000.0</v>
       </c>
-      <c r="AE2">
+      <c r="AF2">
         <v>16895000.0</v>
       </c>
-      <c r="AF2">
+      <c r="AG2">
         <v>20349000.0</v>
       </c>
-      <c r="AG2">
+      <c r="AH2">
         <v>19645000.0</v>
       </c>
-      <c r="AH2">
+      <c r="AI2">
         <v>39215000.0</v>
       </c>
-      <c r="AI2">
+      <c r="AJ2">
         <v>32690000.0</v>
       </c>
-      <c r="AJ2">
+      <c r="AK2">
         <v>11280000.0</v>
       </c>
-      <c r="AK2">
+      <c r="AL2">
         <v>58921000.0</v>
       </c>
-      <c r="AL2">
+      <c r="AM2">
         <v>70112000.0</v>
       </c>
-      <c r="AM2">
+      <c r="AN2">
         <v>60320000.0</v>
       </c>
-      <c r="AN2">
+      <c r="AO2">
         <v>18905000.0</v>
       </c>
-      <c r="AO2">
+      <c r="AP2">
         <v>12527000.0</v>
       </c>
-      <c r="AP2">
+      <c r="AQ2">
         <v>12516000.0</v>
       </c>
-      <c r="AQ2">
+      <c r="AR2">
         <v>12908000.0</v>
       </c>
-      <c r="AR2">
+      <c r="AS2">
         <v>8417000.0</v>
       </c>
-      <c r="AS2">
+      <c r="AT2">
         <v>27670000.0</v>
       </c>
-      <c r="AT2">
+      <c r="AU2">
         <v>11682000.0</v>
       </c>
-      <c r="AU2">
+      <c r="AV2">
         <v>11563000.0</v>
       </c>
-      <c r="AV2">
+      <c r="AW2">
         <v>14736000.0</v>
       </c>
-      <c r="AW2">
+      <c r="AX2">
         <v>14847000.0</v>
       </c>
-      <c r="AX2">
+      <c r="AY2">
         <v>6084000.0</v>
       </c>
-      <c r="AY2">
+      <c r="AZ2">
         <v>17084000.0</v>
       </c>
-      <c r="AZ2">
+      <c r="BA2">
         <v>6197000.0</v>
       </c>
-      <c r="BA2">
+      <c r="BB2">
         <v>43690000.0</v>
       </c>
-      <c r="BB2">
+      <c r="BC2">
         <v>10409000.0</v>
       </c>
-      <c r="BC2">
+      <c r="BD2">
         <v>102790000.0</v>
       </c>
-      <c r="BD2">
+      <c r="BE2">
         <v>2678000.0</v>
       </c>
-      <c r="BE2">
+      <c r="BF2">
         <v>635000.0</v>
       </c>
-      <c r="BF2">
+      <c r="BG2">
         <v>7698000.0</v>
       </c>
-      <c r="BG2">
+      <c r="BH2">
         <v>9205000.0</v>
       </c>
-      <c r="BH2">
+      <c r="BI2">
         <v>6354000.0</v>
       </c>
-      <c r="BI2">
+      <c r="BJ2">
         <v>211611000.0</v>
       </c>
-      <c r="BJ2">
+      <c r="BK2">
         <v>27704000.0</v>
       </c>
-      <c r="BK2">
+      <c r="BL2">
         <v>218948000.0</v>
       </c>
-      <c r="BL2">
+      <c r="BM2">
         <v>487585000.0</v>
       </c>
-      <c r="BM2">
+      <c r="BN2">
         <v>508126000.0</v>
       </c>
-      <c r="BN2">
+      <c r="BO2">
         <v>3913000.0</v>
       </c>
-      <c r="BO2">
+      <c r="BP2">
         <v>5116000.0</v>
       </c>
-      <c r="BP2">
+      <c r="BQ2">
         <v>6607000.0</v>
       </c>
-      <c r="BQ2">
+      <c r="BR2">
         <v>3208000.0</v>
       </c>
-      <c r="BR2">
+      <c r="BS2">
         <v>411157000.0</v>
       </c>
-      <c r="BS2">
+      <c r="BT2">
         <v>904127000.0</v>
       </c>
-      <c r="BT2">
+      <c r="BU2">
         <v>414983000.0</v>
       </c>
-      <c r="BU2">
+      <c r="BV2">
         <v>835792000.0</v>
       </c>
-      <c r="BV2">
+      <c r="BW2">
         <v>700176000.0</v>
       </c>
-      <c r="BW2">
+      <c r="BX2">
         <v>779407000.0</v>
       </c>
-      <c r="BX2">
+      <c r="BY2">
         <v>1097952000.0</v>
       </c>
-      <c r="BY2">
+      <c r="BZ2">
         <v>347913000.0</v>
       </c>
-      <c r="BZ2">
+      <c r="CA2">
         <v>651983000.0</v>
       </c>
-      <c r="CA2">
+      <c r="CB2">
         <v>715640000.0</v>
       </c>
-      <c r="CB2">
+      <c r="CC2">
         <v>904959000.0</v>
       </c>
-      <c r="CC2">
+      <c r="CD2">
         <v>454435000.0</v>
       </c>
-      <c r="CD2">
+      <c r="CE2">
         <v>502943000.0</v>
       </c>
-      <c r="CE2">
+      <c r="CF2">
         <v>743113000.0</v>
       </c>
-      <c r="CF2">
+      <c r="CG2">
         <v>878264000.0</v>
       </c>
-      <c r="CG2">
+      <c r="CH2">
         <v>814569000.0</v>
       </c>
-      <c r="CH2">
+      <c r="CI2">
         <v>1142264000.0</v>
       </c>
-      <c r="CI2">
+      <c r="CJ2">
         <v>649132000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>1000.0</v>
       </c>
       <c r="CK2">
         <v>1000.0</v>
       </c>
+      <c r="CL2">
+        <v>1000.0</v>
+      </c>
     </row>
-    <row r="3" spans="1:89">
+    <row r="3" spans="1:90">
       <c r="A3" t="s">
-        <v>182</v>
+        <v>183</v>
       </c>
       <c r="B3">
         <v>0</v>
       </c>
       <c r="C3">
         <v>0</v>
       </c>
       <c r="D3">
         <v>0</v>
       </c>
       <c r="E3">
         <v>0</v>
       </c>
       <c r="F3">
         <v>0</v>
       </c>
       <c r="G3">
         <v>0</v>
       </c>
       <c r="H3">
         <v>0</v>
       </c>
       <c r="I3">
         <v>0</v>
       </c>
@@ -23599,54 +23820,57 @@
       </c>
       <c r="CD3">
         <v>0</v>
       </c>
       <c r="CE3">
         <v>0</v>
       </c>
       <c r="CF3">
         <v>0</v>
       </c>
       <c r="CG3">
         <v>0</v>
       </c>
       <c r="CH3">
         <v>0</v>
       </c>
       <c r="CI3">
         <v>0</v>
       </c>
       <c r="CJ3">
         <v>0</v>
       </c>
       <c r="CK3">
         <v>0</v>
       </c>
+      <c r="CL3">
+        <v>0</v>
+      </c>
     </row>
-    <row r="4" spans="1:89">
+    <row r="4" spans="1:90">
       <c r="A4" t="s">
-        <v>183</v>
+        <v>184</v>
       </c>
       <c r="B4"/>
       <c r="C4"/>
       <c r="D4"/>
       <c r="E4"/>
       <c r="F4"/>
       <c r="G4"/>
       <c r="H4"/>
       <c r="I4"/>
       <c r="J4"/>
       <c r="K4"/>
       <c r="L4"/>
       <c r="M4"/>
       <c r="N4"/>
       <c r="O4"/>
       <c r="P4"/>
       <c r="Q4"/>
       <c r="R4"/>
       <c r="S4"/>
       <c r="T4"/>
       <c r="U4"/>
       <c r="V4"/>
       <c r="W4"/>
       <c r="X4"/>
       <c r="Y4"/>
@@ -23692,54 +23916,55 @@
       <c r="BM4"/>
       <c r="BN4"/>
       <c r="BO4"/>
       <c r="BP4"/>
       <c r="BQ4"/>
       <c r="BR4"/>
       <c r="BS4"/>
       <c r="BT4"/>
       <c r="BU4"/>
       <c r="BV4"/>
       <c r="BW4"/>
       <c r="BX4"/>
       <c r="BY4"/>
       <c r="BZ4"/>
       <c r="CA4"/>
       <c r="CB4"/>
       <c r="CC4"/>
       <c r="CD4"/>
       <c r="CE4"/>
       <c r="CF4"/>
       <c r="CG4"/>
       <c r="CH4"/>
       <c r="CI4"/>
       <c r="CJ4"/>
       <c r="CK4"/>
+      <c r="CL4"/>
     </row>
-    <row r="5" spans="1:89">
+    <row r="5" spans="1:90">
       <c r="A5" t="s">
-        <v>184</v>
+        <v>185</v>
       </c>
       <c r="B5"/>
       <c r="C5"/>
       <c r="D5"/>
       <c r="E5"/>
       <c r="F5"/>
       <c r="G5"/>
       <c r="H5"/>
       <c r="I5"/>
       <c r="J5"/>
       <c r="K5"/>
       <c r="L5"/>
       <c r="M5"/>
       <c r="N5"/>
       <c r="O5"/>
       <c r="P5"/>
       <c r="Q5"/>
       <c r="R5"/>
       <c r="S5"/>
       <c r="T5"/>
       <c r="U5"/>
       <c r="V5"/>
       <c r="W5"/>
       <c r="X5"/>
       <c r="Y5"/>
@@ -23785,590 +24010,599 @@
       <c r="BM5"/>
       <c r="BN5"/>
       <c r="BO5"/>
       <c r="BP5"/>
       <c r="BQ5"/>
       <c r="BR5"/>
       <c r="BS5"/>
       <c r="BT5"/>
       <c r="BU5"/>
       <c r="BV5"/>
       <c r="BW5"/>
       <c r="BX5"/>
       <c r="BY5"/>
       <c r="BZ5"/>
       <c r="CA5"/>
       <c r="CB5"/>
       <c r="CC5"/>
       <c r="CD5"/>
       <c r="CE5"/>
       <c r="CF5"/>
       <c r="CG5"/>
       <c r="CH5"/>
       <c r="CI5"/>
       <c r="CJ5"/>
       <c r="CK5"/>
+      <c r="CL5"/>
     </row>
-    <row r="6" spans="1:89">
+    <row r="6" spans="1:90">
       <c r="A6" t="s">
-        <v>185</v>
-[...1 lines deleted...]
-      <c r="B6"/>
+        <v>186</v>
+      </c>
+      <c r="B6">
+        <v>-56759000.0</v>
+      </c>
       <c r="C6">
+        <v>32989000.0</v>
+      </c>
+      <c r="D6">
         <v>-5437000.0</v>
       </c>
-      <c r="D6">
+      <c r="E6">
         <v>-13137000.0</v>
       </c>
-      <c r="E6">
+      <c r="F6">
         <v>9247000.0</v>
       </c>
-      <c r="F6">
+      <c r="G6">
         <v>-9020000.0</v>
       </c>
-      <c r="G6">
+      <c r="H6">
         <v>17769000.0</v>
       </c>
-      <c r="H6">
+      <c r="I6">
         <v>17425000.0</v>
       </c>
-      <c r="I6">
+      <c r="J6">
         <v>-72516000.0</v>
       </c>
-      <c r="J6">
+      <c r="K6">
         <v>78978000.0</v>
       </c>
-      <c r="K6">
+      <c r="L6">
         <v>-7047000.0</v>
       </c>
-      <c r="L6">
+      <c r="M6">
         <v>-19867000.0</v>
       </c>
-      <c r="M6">
+      <c r="N6">
         <v>-17027000.0</v>
       </c>
-      <c r="N6">
+      <c r="O6">
         <v>25355000.0</v>
       </c>
-      <c r="O6">
+      <c r="P6">
         <v>26274000.0</v>
       </c>
-      <c r="P6">
+      <c r="Q6">
         <v>4864000.0</v>
       </c>
-      <c r="Q6">
+      <c r="R6">
         <v>-3869000.0</v>
       </c>
-      <c r="R6">
+      <c r="S6">
         <v>6949000.0</v>
       </c>
-      <c r="S6">
+      <c r="T6">
         <v>-19799000.0</v>
       </c>
-      <c r="T6">
+      <c r="U6">
         <v>-7307000.0</v>
       </c>
-      <c r="U6">
+      <c r="V6">
         <v>450000.0</v>
       </c>
-      <c r="V6">
+      <c r="W6">
         <v>22840000.0</v>
       </c>
-      <c r="W6">
+      <c r="X6">
         <v>-13060000.0</v>
       </c>
-      <c r="X6">
+      <c r="Y6">
         <v>718000.0</v>
       </c>
-      <c r="Y6">
+      <c r="Z6">
         <v>1450000.0</v>
       </c>
-      <c r="Z6">
+      <c r="AA6">
         <v>5788000.0</v>
       </c>
-      <c r="AA6">
+      <c r="AB6">
         <v>5868000.0</v>
       </c>
-      <c r="AB6">
+      <c r="AC6">
         <v>-10619000.0</v>
       </c>
-      <c r="AC6">
+      <c r="AD6">
         <v>11252000.0</v>
       </c>
-      <c r="AD6">
+      <c r="AE6">
         <v>8814000.0</v>
       </c>
-      <c r="AE6">
+      <c r="AF6">
         <v>4228000.0</v>
       </c>
-      <c r="AF6">
+      <c r="AG6">
         <v>-3454000.0</v>
       </c>
-      <c r="AG6">
+      <c r="AH6">
         <v>704000.0</v>
       </c>
-      <c r="AH6">
+      <c r="AI6">
         <v>-19570000.0</v>
       </c>
-      <c r="AI6">
+      <c r="AJ6">
         <v>6525000.0</v>
       </c>
-      <c r="AJ6">
+      <c r="AK6">
         <v>21410000.0</v>
       </c>
-      <c r="AK6">
+      <c r="AL6">
         <v>-47641000.0</v>
       </c>
-      <c r="AL6">
+      <c r="AM6">
         <v>-11191000.0</v>
       </c>
-      <c r="AM6">
+      <c r="AN6">
         <v>9792000.0</v>
       </c>
-      <c r="AN6">
+      <c r="AO6">
         <v>41415000.0</v>
       </c>
-      <c r="AO6">
+      <c r="AP6">
         <v>6378000.0</v>
       </c>
-      <c r="AP6">
+      <c r="AQ6">
         <v>11000.0</v>
       </c>
-      <c r="AQ6">
+      <c r="AR6">
         <v>-392000.0</v>
       </c>
-      <c r="AR6">
+      <c r="AS6">
         <v>4491000.0</v>
       </c>
-      <c r="AS6">
+      <c r="AT6">
         <v>-19253000.0</v>
       </c>
-      <c r="AT6">
+      <c r="AU6">
         <v>15988000.0</v>
       </c>
-      <c r="AU6">
+      <c r="AV6">
         <v>119000.0</v>
       </c>
-      <c r="AV6">
+      <c r="AW6">
         <v>-3173000.0</v>
       </c>
-      <c r="AW6">
+      <c r="AX6">
         <v>-111000.0</v>
       </c>
-      <c r="AX6">
+      <c r="AY6">
         <v>8763000.0</v>
       </c>
-      <c r="AY6">
+      <c r="AZ6">
         <v>-11000000.0</v>
       </c>
-      <c r="AZ6">
+      <c r="BA6">
         <v>10887000.0</v>
       </c>
-      <c r="BA6">
+      <c r="BB6">
         <v>-37493000.0</v>
       </c>
-      <c r="BB6">
+      <c r="BC6">
         <v>33281000.0</v>
       </c>
-      <c r="BC6">
+      <c r="BD6">
         <v>-92381000.0</v>
       </c>
-      <c r="BD6">
+      <c r="BE6">
         <v>100112000.0</v>
       </c>
-      <c r="BE6">
+      <c r="BF6">
         <v>2043000.0</v>
       </c>
-      <c r="BF6">
+      <c r="BG6">
         <v>-7063000.0</v>
       </c>
-      <c r="BG6">
+      <c r="BH6">
         <v>-1507000.0</v>
       </c>
-      <c r="BH6">
+      <c r="BI6">
         <v>2851000.0</v>
       </c>
-      <c r="BI6">
+      <c r="BJ6">
         <v>-205257000.0</v>
       </c>
-      <c r="BJ6">
+      <c r="BK6">
         <v>183907000.0</v>
       </c>
-      <c r="BK6">
+      <c r="BL6">
         <v>-191244000.0</v>
       </c>
-      <c r="BL6">
+      <c r="BM6">
         <v>-268637000.0</v>
       </c>
-      <c r="BM6">
+      <c r="BN6">
         <v>-20541000.0</v>
       </c>
-      <c r="BN6">
+      <c r="BO6">
         <v>504213000.0</v>
       </c>
-      <c r="BO6">
+      <c r="BP6">
         <v>-1203000.0</v>
       </c>
-      <c r="BP6">
+      <c r="BQ6">
         <v>-1491000.0</v>
       </c>
-      <c r="BQ6">
+      <c r="BR6">
         <v>3399000.0</v>
       </c>
-      <c r="BR6">
+      <c r="BS6">
         <v>-407949000.0</v>
       </c>
-      <c r="BS6">
+      <c r="BT6">
         <v>-492970000.0</v>
       </c>
-      <c r="BT6">
+      <c r="BU6">
         <v>489144000.0</v>
       </c>
-      <c r="BU6">
+      <c r="BV6">
         <v>-420809000.0</v>
       </c>
-      <c r="BV6">
+      <c r="BW6">
         <v>135616000.0</v>
       </c>
-      <c r="BW6">
+      <c r="BX6">
         <v>-79231000.0</v>
       </c>
-      <c r="BX6">
+      <c r="BY6">
         <v>-318545000.0</v>
       </c>
-      <c r="BY6">
+      <c r="BZ6">
         <v>750039000.0</v>
       </c>
-      <c r="BZ6">
+      <c r="CA6">
         <v>-304070000.0</v>
       </c>
-      <c r="CA6">
+      <c r="CB6">
         <v>-63657000.0</v>
       </c>
-      <c r="CB6">
+      <c r="CC6">
         <v>-189319000.0</v>
       </c>
-      <c r="CC6">
+      <c r="CD6">
         <v>450524000.0</v>
       </c>
-      <c r="CD6">
+      <c r="CE6">
         <v>-48508000.0</v>
       </c>
-      <c r="CE6">
+      <c r="CF6">
         <v>-240170000.0</v>
       </c>
-      <c r="CF6">
+      <c r="CG6">
         <v>-135151000.0</v>
       </c>
-      <c r="CG6">
+      <c r="CH6">
         <v>63695000.0</v>
       </c>
-      <c r="CH6">
+      <c r="CI6">
         <v>-327695000.0</v>
       </c>
-      <c r="CI6">
+      <c r="CJ6">
         <v>493132000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>649131000.0</v>
       </c>
       <c r="CK6">
         <v>649131000.0</v>
       </c>
+      <c r="CL6">
+        <v>649131000.0</v>
+      </c>
     </row>
-    <row r="7" spans="1:89">
+    <row r="7" spans="1:90">
       <c r="A7" t="s">
-        <v>186</v>
+        <v>187</v>
       </c>
       <c r="B7">
+        <v>3212000.0</v>
+      </c>
+      <c r="C7">
         <v>-12983000.0</v>
       </c>
-      <c r="C7">
+      <c r="D7">
         <v>-1224000.0</v>
       </c>
-      <c r="D7">
+      <c r="E7">
         <v>-658000.0</v>
       </c>
-      <c r="E7">
+      <c r="F7">
         <v>-12983000.0</v>
       </c>
-      <c r="F7">
+      <c r="G7">
         <v>17646000.0</v>
       </c>
-      <c r="G7">
+      <c r="H7">
         <v>-7516000.0</v>
       </c>
-      <c r="H7">
+      <c r="I7">
         <v>2118000.0</v>
       </c>
-      <c r="I7">
+      <c r="J7">
         <v>-1411000.0</v>
       </c>
-      <c r="J7">
+      <c r="K7">
         <v>9155000.0</v>
       </c>
-      <c r="K7">
+      <c r="L7">
         <v>-7847000.0</v>
       </c>
-      <c r="L7">
+      <c r="M7">
         <v>4684000.0</v>
       </c>
-      <c r="M7">
+      <c r="N7">
         <v>-1009000.0</v>
       </c>
-      <c r="N7">
+      <c r="O7">
         <v>-5254000.0</v>
       </c>
-      <c r="O7">
+      <c r="P7">
         <v>8852000.0</v>
       </c>
-      <c r="P7">
+      <c r="Q7">
         <v>1987000.0</v>
       </c>
-      <c r="Q7">
+      <c r="R7">
         <v>-13285000.0</v>
       </c>
-      <c r="R7">
+      <c r="S7">
         <v>5996000.0</v>
       </c>
-      <c r="S7">
+      <c r="T7">
         <v>3696000.0</v>
       </c>
-      <c r="T7">
+      <c r="U7">
         <v>2545000.0</v>
       </c>
-      <c r="U7">
+      <c r="V7">
         <v>-4580000.0</v>
       </c>
-      <c r="V7">
+      <c r="W7">
         <v>5353000.0</v>
       </c>
-      <c r="W7">
+      <c r="X7">
         <v>-2870000.0</v>
       </c>
-      <c r="X7">
+      <c r="Y7">
         <v>5739000.0</v>
       </c>
-      <c r="Y7">
+      <c r="Z7">
         <v>-1897000.0</v>
       </c>
-      <c r="Z7">
+      <c r="AA7">
         <v>8241000.0</v>
       </c>
-      <c r="AA7">
+      <c r="AB7">
         <v>-8002000.0</v>
       </c>
-      <c r="AB7">
+      <c r="AC7">
         <v>3078000.0</v>
       </c>
-      <c r="AC7">
+      <c r="AD7">
         <v>-11947000.0</v>
       </c>
-      <c r="AD7">
+      <c r="AE7">
         <v>972000.0</v>
       </c>
-      <c r="AE7">
+      <c r="AF7">
         <v>4830000.0</v>
       </c>
-      <c r="AF7">
+      <c r="AG7">
         <v>-1819000.0</v>
       </c>
-      <c r="AG7">
+      <c r="AH7">
         <v>-3787000.0</v>
       </c>
-      <c r="AH7">
+      <c r="AI7">
         <v>-2280000.0</v>
       </c>
-      <c r="AI7">
+      <c r="AJ7">
         <v>-2978000.0</v>
       </c>
-      <c r="AJ7">
+      <c r="AK7">
         <v>4733000.0</v>
       </c>
-      <c r="AK7">
+      <c r="AL7">
         <v>-2591000.0</v>
       </c>
-      <c r="AL7">
+      <c r="AM7">
         <v>-5759000.0</v>
       </c>
-      <c r="AM7">
+      <c r="AN7">
         <v>13561000.0</v>
       </c>
-      <c r="AN7">
+      <c r="AO7">
         <v>2586000.0</v>
       </c>
-      <c r="AO7">
+      <c r="AP7">
         <v>20871000.0</v>
       </c>
-      <c r="AP7">
+      <c r="AQ7">
         <v>1940000.0</v>
       </c>
-      <c r="AQ7">
+      <c r="AR7">
         <v>-20083000.0</v>
       </c>
-      <c r="AR7">
+      <c r="AS7">
         <v>24534000.0</v>
       </c>
-      <c r="AS7">
+      <c r="AT7">
         <v>118000000.0</v>
       </c>
-      <c r="AT7">
+      <c r="AU7">
         <v>-20921000.0</v>
       </c>
-      <c r="AU7">
+      <c r="AV7">
         <v>4242000.0</v>
       </c>
-      <c r="AV7">
+      <c r="AW7">
         <v>8207000.0</v>
       </c>
-      <c r="AW7">
+      <c r="AX7">
         <v>53738000.0</v>
       </c>
-      <c r="AX7">
+      <c r="AY7">
         <v>-78180000.0</v>
       </c>
-      <c r="AY7">
+      <c r="AZ7">
         <v>-8239000.0</v>
       </c>
-      <c r="AZ7">
+      <c r="BA7">
         <v>76917000.0</v>
       </c>
-      <c r="BA7">
+      <c r="BB7">
         <v>43887000.0</v>
       </c>
-      <c r="BB7">
+      <c r="BC7">
         <v>-54670000.0</v>
       </c>
-      <c r="BC7">
+      <c r="BD7">
         <v>54899000.0</v>
       </c>
-      <c r="BD7">
+      <c r="BE7">
         <v>2346000.0</v>
       </c>
-      <c r="BE7">
+      <c r="BF7">
         <v>44130000.0</v>
       </c>
-      <c r="BF7">
+      <c r="BG7">
         <v>-63336000.0</v>
       </c>
-      <c r="BG7">
+      <c r="BH7">
         <v>40957000.0</v>
       </c>
-      <c r="BH7">
+      <c r="BI7">
         <v>-70096000.0</v>
       </c>
-      <c r="BI7">
+      <c r="BJ7">
         <v>-172032000.0</v>
       </c>
-      <c r="BJ7">
+      <c r="BK7">
         <v>209048000.0</v>
       </c>
-      <c r="BK7">
+      <c r="BL7">
         <v>-207540000.0</v>
       </c>
-      <c r="BL7">
+      <c r="BM7">
         <v>-281371000.0</v>
       </c>
-      <c r="BM7">
+      <c r="BN7">
         <v>-586876000.0</v>
       </c>
-      <c r="BN7">
+      <c r="BO7">
         <v>507303000.0</v>
       </c>
-      <c r="BO7">
+      <c r="BP7">
         <v>9278000.0</v>
       </c>
-      <c r="BP7">
+      <c r="BQ7">
         <v>6015000.0</v>
       </c>
-      <c r="BQ7">
+      <c r="BR7">
         <v>723849000.0</v>
       </c>
-      <c r="BR7">
+      <c r="BS7">
         <v>20241000.0</v>
       </c>
-      <c r="BS7">
+      <c r="BT7">
         <v>-988376000.0</v>
       </c>
-      <c r="BT7">
+      <c r="BU7">
         <v>879677000.0</v>
       </c>
-      <c r="BU7">
+      <c r="BV7">
         <v>-795777000.0</v>
       </c>
-      <c r="BV7">
+      <c r="BW7">
         <v>44414000.0</v>
       </c>
-      <c r="BW7">
+      <c r="BX7">
         <v>-56696000.0</v>
       </c>
-      <c r="BX7">
+      <c r="BY7">
         <v>-215048000.0</v>
       </c>
-      <c r="BY7">
+      <c r="BZ7">
         <v>137961000.0</v>
       </c>
-      <c r="BZ7">
+      <c r="CA7">
         <v>-5384000.0</v>
       </c>
-      <c r="CA7">
+      <c r="CB7">
         <v>-5308000.0</v>
       </c>
-      <c r="CB7">
+      <c r="CC7">
         <v>-845000.0</v>
       </c>
-      <c r="CC7">
+      <c r="CD7">
         <v>-24123000.0</v>
       </c>
-      <c r="CD7">
+      <c r="CE7">
         <v>-1419000.0</v>
       </c>
-      <c r="CE7">
+      <c r="CF7">
         <v>5376000.0</v>
       </c>
-      <c r="CF7">
+      <c r="CG7">
         <v>-11855000.0</v>
       </c>
-      <c r="CG7">
+      <c r="CH7">
         <v>826013000.0</v>
       </c>
-      <c r="CH7">
+      <c r="CI7">
         <v>-2687000.0</v>
       </c>
-      <c r="CI7">
+      <c r="CJ7">
         <v>-442000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>-2928000.0</v>
       </c>
       <c r="CK7">
         <v>-2928000.0</v>
       </c>
+      <c r="CL7">
+        <v>-2928000.0</v>
+      </c>
     </row>
-    <row r="8" spans="1:89">
+    <row r="8" spans="1:90">
       <c r="A8" t="s">
-        <v>187</v>
+        <v>188</v>
       </c>
       <c r="B8"/>
       <c r="C8"/>
       <c r="D8"/>
       <c r="E8"/>
       <c r="F8"/>
       <c r="G8"/>
       <c r="H8"/>
       <c r="I8"/>
       <c r="J8"/>
       <c r="K8"/>
       <c r="L8"/>
       <c r="M8"/>
       <c r="N8"/>
       <c r="O8"/>
       <c r="P8"/>
       <c r="Q8"/>
       <c r="R8"/>
       <c r="S8"/>
       <c r="T8"/>
       <c r="U8"/>
       <c r="V8"/>
       <c r="W8"/>
       <c r="X8"/>
       <c r="Y8"/>
@@ -24414,323 +24648,327 @@
       <c r="BM8"/>
       <c r="BN8"/>
       <c r="BO8"/>
       <c r="BP8"/>
       <c r="BQ8"/>
       <c r="BR8"/>
       <c r="BS8"/>
       <c r="BT8"/>
       <c r="BU8"/>
       <c r="BV8"/>
       <c r="BW8"/>
       <c r="BX8"/>
       <c r="BY8"/>
       <c r="BZ8"/>
       <c r="CA8"/>
       <c r="CB8"/>
       <c r="CC8"/>
       <c r="CD8"/>
       <c r="CE8"/>
       <c r="CF8"/>
       <c r="CG8"/>
       <c r="CH8"/>
       <c r="CI8"/>
       <c r="CJ8"/>
       <c r="CK8"/>
+      <c r="CL8"/>
     </row>
-    <row r="9" spans="1:89">
+    <row r="9" spans="1:90">
       <c r="A9" t="s">
-        <v>188</v>
+        <v>189</v>
       </c>
       <c r="B9">
+        <v>423000.0</v>
+      </c>
+      <c r="C9">
         <v>-5807000.0</v>
       </c>
-      <c r="C9">
+      <c r="D9">
         <v>2571000.0</v>
       </c>
-      <c r="D9">
+      <c r="E9">
         <v>-3418000.0</v>
       </c>
-      <c r="E9">
+      <c r="F9">
         <v>-5807000.0</v>
       </c>
-      <c r="F9">
+      <c r="G9">
         <v>7234000.0</v>
       </c>
-      <c r="G9">
+      <c r="H9">
         <v>-6399000.0</v>
       </c>
-      <c r="H9">
+      <c r="I9">
         <v>601000.0</v>
       </c>
-      <c r="I9">
+      <c r="J9">
         <v>1335000.0</v>
       </c>
-      <c r="J9">
+      <c r="K9">
         <v>-1035000.0</v>
       </c>
-      <c r="K9">
+      <c r="L9">
         <v>-3421000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>882000.0</v>
       </c>
       <c r="M9">
         <v>882000.0</v>
       </c>
       <c r="N9">
+        <v>882000.0</v>
+      </c>
+      <c r="O9">
         <v>-4158000.0</v>
       </c>
-      <c r="O9">
+      <c r="P9">
         <v>6387000.0</v>
       </c>
-      <c r="P9">
+      <c r="Q9">
         <v>-3597000.0</v>
       </c>
-      <c r="Q9">
+      <c r="R9">
         <v>-3701000.0</v>
       </c>
-      <c r="R9">
+      <c r="S9">
         <v>2260000.0</v>
       </c>
-      <c r="S9">
+      <c r="T9">
         <v>-1362000.0</v>
       </c>
-      <c r="T9">
+      <c r="U9">
         <v>-906000.0</v>
       </c>
-      <c r="U9">
+      <c r="V9">
         <v>1220000.0</v>
       </c>
-      <c r="V9">
+      <c r="W9">
         <v>1861000.0</v>
       </c>
-      <c r="W9">
+      <c r="X9">
         <v>1537000.0</v>
       </c>
-      <c r="X9">
+      <c r="Y9">
         <v>2663000.0</v>
       </c>
-      <c r="Y9">
+      <c r="Z9">
         <v>-645000.0</v>
       </c>
-      <c r="Z9">
+      <c r="AA9">
         <v>9504000.0</v>
       </c>
-      <c r="AA9">
+      <c r="AB9">
         <v>-3314000.0</v>
       </c>
-      <c r="AB9">
+      <c r="AC9">
         <v>-1721000.0</v>
       </c>
-      <c r="AC9">
+      <c r="AD9">
         <v>-3885000.0</v>
       </c>
-      <c r="AD9">
+      <c r="AE9">
         <v>343000.0</v>
       </c>
-      <c r="AE9">
+      <c r="AF9">
         <v>6739000.0</v>
       </c>
-      <c r="AF9">
+      <c r="AG9">
         <v>-6407000.0</v>
       </c>
-      <c r="AG9">
+      <c r="AH9">
         <v>747000.0</v>
       </c>
-      <c r="AH9">
+      <c r="AI9">
         <v>-4290000.0</v>
       </c>
-      <c r="AI9">
+      <c r="AJ9">
         <v>538000.0</v>
       </c>
-      <c r="AJ9">
+      <c r="AK9">
         <v>1745000.0</v>
       </c>
-      <c r="AK9">
+      <c r="AL9">
         <v>4553000.0</v>
       </c>
-      <c r="AL9">
+      <c r="AM9">
         <v>-5799000.0</v>
       </c>
-      <c r="AM9">
+      <c r="AN9">
         <v>12862000.0</v>
       </c>
-      <c r="AN9">
+      <c r="AO9">
         <v>4195000.0</v>
       </c>
-      <c r="AO9">
+      <c r="AP9">
         <v>36908000.0</v>
       </c>
-      <c r="AP9">
+      <c r="AQ9">
         <v>294000.0</v>
       </c>
-      <c r="AQ9">
+      <c r="AR9">
         <v>-3760000.0</v>
       </c>
-      <c r="AR9">
+      <c r="AS9">
         <v>10726000.0</v>
       </c>
-      <c r="AS9">
+      <c r="AT9">
         <v>6990000.0</v>
       </c>
-      <c r="AT9">
+      <c r="AU9">
         <v>-19046000.0</v>
       </c>
-      <c r="AU9">
+      <c r="AV9">
         <v>-910000.0</v>
       </c>
-      <c r="AV9">
+      <c r="AW9">
         <v>5854000.0</v>
       </c>
-      <c r="AW9">
+      <c r="AX9">
         <v>30423000.0</v>
       </c>
-      <c r="AX9">
+      <c r="AY9">
         <v>-78209000.0</v>
       </c>
-      <c r="AY9">
+      <c r="AZ9">
         <v>-11438000.0</v>
       </c>
-      <c r="AZ9">
+      <c r="BA9">
         <v>2979000.0</v>
       </c>
-      <c r="BA9">
+      <c r="BB9">
         <v>18672000.0</v>
       </c>
-      <c r="BB9">
+      <c r="BC9">
         <v>-6042000.0</v>
       </c>
-      <c r="BC9">
+      <c r="BD9">
         <v>102554000.0</v>
       </c>
-      <c r="BD9">
+      <c r="BE9">
         <v>-98677000.0</v>
       </c>
-      <c r="BE9">
+      <c r="BF9">
         <v>65415000.0</v>
       </c>
-      <c r="BF9">
+      <c r="BG9">
         <v>-62448000.0</v>
       </c>
-      <c r="BG9">
+      <c r="BH9">
         <v>22119000.0</v>
       </c>
-      <c r="BH9">
+      <c r="BI9">
         <v>-37721000.0</v>
       </c>
-      <c r="BI9">
+      <c r="BJ9">
         <v>-22774000.0</v>
       </c>
-      <c r="BJ9">
+      <c r="BK9">
         <v>12906000.0</v>
       </c>
-      <c r="BK9">
+      <c r="BL9">
         <v>-8423000.0</v>
       </c>
-      <c r="BL9">
+      <c r="BM9">
         <v>52495000.0</v>
       </c>
-      <c r="BM9">
+      <c r="BN9">
         <v>-22861000.0</v>
       </c>
-      <c r="BN9">
+      <c r="BO9">
         <v>-23623000.0</v>
       </c>
-      <c r="BO9">
+      <c r="BP9">
         <v>-9126000.0</v>
       </c>
-      <c r="BP9">
+      <c r="BQ9">
         <v>6891000.0</v>
       </c>
-      <c r="BQ9">
+      <c r="BR9">
         <v>-7094000.0</v>
       </c>
-      <c r="BR9">
+      <c r="BS9">
         <v>1708000.0</v>
       </c>
-      <c r="BS9">
+      <c r="BT9">
         <v>-18704000.0</v>
       </c>
-      <c r="BT9">
+      <c r="BU9">
         <v>3001000.0</v>
       </c>
-      <c r="BU9">
+      <c r="BV9">
         <v>13692000.0</v>
       </c>
-      <c r="BV9">
+      <c r="BW9">
         <v>2675000.0</v>
       </c>
-      <c r="BW9">
+      <c r="BX9">
         <v>-10625000.0</v>
       </c>
-      <c r="BX9">
+      <c r="BY9">
         <v>23291000.0</v>
       </c>
-      <c r="BY9">
+      <c r="BZ9">
         <v>-9797000.0</v>
       </c>
-      <c r="BZ9">
+      <c r="CA9">
         <v>-7751000.0</v>
       </c>
-      <c r="CA9">
+      <c r="CB9">
         <v>-7614000.0</v>
       </c>
-      <c r="CB9">
+      <c r="CC9">
         <v>-2966000.0</v>
       </c>
-      <c r="CC9">
+      <c r="CD9">
         <v>-20482000.0</v>
       </c>
-      <c r="CD9">
+      <c r="CE9">
         <v>-1741000.0</v>
       </c>
-      <c r="CE9">
+      <c r="CF9">
         <v>3174000.0</v>
       </c>
-      <c r="CF9">
+      <c r="CG9">
         <v>-8363000.0</v>
       </c>
-      <c r="CG9">
+      <c r="CH9">
         <v>-8245000.0</v>
       </c>
-      <c r="CH9">
+      <c r="CI9">
         <v>-1636000.0</v>
       </c>
-      <c r="CI9">
+      <c r="CJ9">
         <v>-2997000.0</v>
       </c>
-      <c r="CJ9">
+      <c r="CK9">
         <v>-1953000.0</v>
       </c>
-      <c r="CK9">
+      <c r="CL9">
         <v>-3330000.0</v>
       </c>
     </row>
-    <row r="10" spans="1:89">
+    <row r="10" spans="1:90">
       <c r="A10" t="s">
-        <v>189</v>
+        <v>190</v>
       </c>
       <c r="B10"/>
       <c r="C10"/>
       <c r="D10"/>
       <c r="E10"/>
       <c r="F10"/>
       <c r="G10"/>
       <c r="H10"/>
       <c r="I10"/>
       <c r="J10"/>
       <c r="K10"/>
       <c r="L10"/>
       <c r="M10"/>
       <c r="N10"/>
       <c r="O10"/>
       <c r="P10"/>
       <c r="Q10"/>
       <c r="R10"/>
       <c r="S10"/>
       <c r="T10"/>
       <c r="U10"/>
       <c r="V10"/>
       <c r="W10"/>
       <c r="X10"/>
       <c r="Y10"/>
@@ -24776,90 +25014,91 @@
       <c r="BM10"/>
       <c r="BN10"/>
       <c r="BO10"/>
       <c r="BP10"/>
       <c r="BQ10"/>
       <c r="BR10"/>
       <c r="BS10"/>
       <c r="BT10"/>
       <c r="BU10"/>
       <c r="BV10"/>
       <c r="BW10"/>
       <c r="BX10"/>
       <c r="BY10"/>
       <c r="BZ10"/>
       <c r="CA10"/>
       <c r="CB10"/>
       <c r="CC10"/>
       <c r="CD10"/>
       <c r="CE10"/>
       <c r="CF10"/>
       <c r="CG10"/>
       <c r="CH10"/>
       <c r="CI10"/>
       <c r="CJ10"/>
       <c r="CK10"/>
+      <c r="CL10"/>
     </row>
-    <row r="11" spans="1:89">
+    <row r="11" spans="1:90">
       <c r="A11" t="s">
-        <v>190</v>
+        <v>191</v>
       </c>
       <c r="B11"/>
       <c r="C11"/>
       <c r="D11"/>
       <c r="E11"/>
       <c r="F11"/>
       <c r="G11"/>
       <c r="H11"/>
       <c r="I11"/>
       <c r="J11"/>
       <c r="K11"/>
-      <c r="L11">
-[...1 lines deleted...]
-      </c>
+      <c r="L11"/>
       <c r="M11">
         <v>0.0</v>
       </c>
       <c r="N11">
         <v>0.0</v>
       </c>
       <c r="O11">
         <v>0.0</v>
       </c>
       <c r="P11">
         <v>0.0</v>
       </c>
       <c r="Q11">
         <v>0.0</v>
       </c>
       <c r="R11">
         <v>0.0</v>
       </c>
       <c r="S11">
         <v>0.0</v>
       </c>
-      <c r="T11"/>
+      <c r="T11">
+        <v>0.0</v>
+      </c>
       <c r="U11"/>
       <c r="V11"/>
       <c r="W11"/>
       <c r="X11"/>
       <c r="Y11"/>
       <c r="Z11"/>
       <c r="AA11"/>
       <c r="AB11"/>
       <c r="AC11"/>
       <c r="AD11"/>
       <c r="AE11"/>
       <c r="AF11"/>
       <c r="AG11"/>
       <c r="AH11"/>
       <c r="AI11"/>
       <c r="AJ11"/>
       <c r="AK11"/>
       <c r="AL11"/>
       <c r="AM11"/>
       <c r="AN11"/>
       <c r="AO11"/>
       <c r="AP11"/>
       <c r="AQ11"/>
       <c r="AR11"/>
       <c r="AS11"/>
@@ -24885,90 +25124,91 @@
       <c r="BM11"/>
       <c r="BN11"/>
       <c r="BO11"/>
       <c r="BP11"/>
       <c r="BQ11"/>
       <c r="BR11"/>
       <c r="BS11"/>
       <c r="BT11"/>
       <c r="BU11"/>
       <c r="BV11"/>
       <c r="BW11"/>
       <c r="BX11"/>
       <c r="BY11"/>
       <c r="BZ11"/>
       <c r="CA11"/>
       <c r="CB11"/>
       <c r="CC11"/>
       <c r="CD11"/>
       <c r="CE11"/>
       <c r="CF11"/>
       <c r="CG11"/>
       <c r="CH11"/>
       <c r="CI11"/>
       <c r="CJ11"/>
       <c r="CK11"/>
+      <c r="CL11"/>
     </row>
-    <row r="12" spans="1:89">
+    <row r="12" spans="1:90">
       <c r="A12" t="s">
-        <v>191</v>
+        <v>192</v>
       </c>
       <c r="B12"/>
       <c r="C12"/>
       <c r="D12"/>
       <c r="E12"/>
       <c r="F12"/>
       <c r="G12"/>
       <c r="H12"/>
       <c r="I12"/>
       <c r="J12"/>
       <c r="K12"/>
-      <c r="L12">
-[...1 lines deleted...]
-      </c>
+      <c r="L12"/>
       <c r="M12">
         <v>541000.0</v>
       </c>
       <c r="N12">
         <v>541000.0</v>
       </c>
       <c r="O12">
+        <v>541000.0</v>
+      </c>
+      <c r="P12">
         <v>4384000.0</v>
       </c>
-      <c r="P12">
+      <c r="Q12">
         <v>14713000.0</v>
       </c>
-      <c r="Q12">
+      <c r="R12">
         <v>16526000.0</v>
       </c>
-      <c r="R12">
+      <c r="S12">
         <v>-1335000.0</v>
       </c>
-      <c r="S12">
+      <c r="T12">
         <v>-9925000.0</v>
       </c>
-      <c r="T12"/>
       <c r="U12"/>
       <c r="V12"/>
       <c r="W12"/>
       <c r="X12"/>
       <c r="Y12"/>
       <c r="Z12"/>
       <c r="AA12"/>
       <c r="AB12"/>
       <c r="AC12"/>
       <c r="AD12"/>
       <c r="AE12"/>
       <c r="AF12"/>
       <c r="AG12"/>
       <c r="AH12"/>
       <c r="AI12"/>
       <c r="AJ12"/>
       <c r="AK12"/>
       <c r="AL12"/>
       <c r="AM12"/>
       <c r="AN12"/>
       <c r="AO12"/>
       <c r="AP12"/>
       <c r="AQ12"/>
       <c r="AR12"/>
       <c r="AS12"/>
@@ -24994,90 +25234,91 @@
       <c r="BM12"/>
       <c r="BN12"/>
       <c r="BO12"/>
       <c r="BP12"/>
       <c r="BQ12"/>
       <c r="BR12"/>
       <c r="BS12"/>
       <c r="BT12"/>
       <c r="BU12"/>
       <c r="BV12"/>
       <c r="BW12"/>
       <c r="BX12"/>
       <c r="BY12"/>
       <c r="BZ12"/>
       <c r="CA12"/>
       <c r="CB12"/>
       <c r="CC12"/>
       <c r="CD12"/>
       <c r="CE12"/>
       <c r="CF12"/>
       <c r="CG12"/>
       <c r="CH12"/>
       <c r="CI12"/>
       <c r="CJ12"/>
       <c r="CK12"/>
+      <c r="CL12"/>
     </row>
-    <row r="13" spans="1:89">
+    <row r="13" spans="1:90">
       <c r="A13" t="s">
-        <v>192</v>
+        <v>193</v>
       </c>
       <c r="B13"/>
       <c r="C13"/>
       <c r="D13"/>
       <c r="E13"/>
       <c r="F13"/>
       <c r="G13"/>
       <c r="H13"/>
       <c r="I13"/>
       <c r="J13"/>
       <c r="K13"/>
-      <c r="L13">
-[...1 lines deleted...]
-      </c>
+      <c r="L13"/>
       <c r="M13">
         <v>-20019000.0</v>
       </c>
       <c r="N13">
         <v>-20019000.0</v>
       </c>
       <c r="O13">
+        <v>-20019000.0</v>
+      </c>
+      <c r="P13">
         <v>80562000.0</v>
       </c>
-      <c r="P13">
+      <c r="Q13">
         <v>-39762000.0</v>
       </c>
-      <c r="Q13">
+      <c r="R13">
         <v>33903000.0</v>
       </c>
-      <c r="R13">
+      <c r="S13">
         <v>30990000.0</v>
       </c>
-      <c r="S13">
+      <c r="T13">
         <v>-119782000.0</v>
       </c>
-      <c r="T13"/>
       <c r="U13"/>
       <c r="V13"/>
       <c r="W13"/>
       <c r="X13"/>
       <c r="Y13"/>
       <c r="Z13"/>
       <c r="AA13"/>
       <c r="AB13"/>
       <c r="AC13"/>
       <c r="AD13"/>
       <c r="AE13"/>
       <c r="AF13"/>
       <c r="AG13"/>
       <c r="AH13"/>
       <c r="AI13"/>
       <c r="AJ13"/>
       <c r="AK13"/>
       <c r="AL13"/>
       <c r="AM13"/>
       <c r="AN13"/>
       <c r="AO13"/>
       <c r="AP13"/>
       <c r="AQ13"/>
       <c r="AR13"/>
       <c r="AS13"/>
@@ -25103,85 +25344,88 @@
       <c r="BM13"/>
       <c r="BN13"/>
       <c r="BO13"/>
       <c r="BP13"/>
       <c r="BQ13"/>
       <c r="BR13"/>
       <c r="BS13"/>
       <c r="BT13"/>
       <c r="BU13"/>
       <c r="BV13"/>
       <c r="BW13"/>
       <c r="BX13"/>
       <c r="BY13"/>
       <c r="BZ13"/>
       <c r="CA13"/>
       <c r="CB13"/>
       <c r="CC13"/>
       <c r="CD13"/>
       <c r="CE13"/>
       <c r="CF13"/>
       <c r="CG13"/>
       <c r="CH13"/>
       <c r="CI13"/>
       <c r="CJ13"/>
       <c r="CK13"/>
+      <c r="CL13"/>
     </row>
-    <row r="14" spans="1:89">
+    <row r="14" spans="1:90">
       <c r="A14" t="s">
-        <v>193</v>
+        <v>194</v>
       </c>
       <c r="B14">
+        <v>-163000.0</v>
+      </c>
+      <c r="C14">
         <v>-300000.0</v>
       </c>
-      <c r="C14"/>
-      <c r="D14">
+      <c r="D14"/>
+      <c r="E14">
         <v>-930000.0</v>
       </c>
-      <c r="E14"/>
       <c r="F14"/>
       <c r="G14"/>
       <c r="H14"/>
       <c r="I14"/>
       <c r="J14"/>
       <c r="K14"/>
       <c r="L14"/>
-      <c r="M14">
+      <c r="M14"/>
+      <c r="N14">
         <v>-1249000.0</v>
       </c>
-      <c r="N14"/>
-      <c r="O14">
+      <c r="O14"/>
+      <c r="P14">
         <v>-4249000.0</v>
       </c>
-      <c r="P14"/>
-      <c r="Q14">
+      <c r="Q14"/>
+      <c r="R14">
         <v>2418000.0</v>
       </c>
-      <c r="R14">
+      <c r="S14">
         <v>-6868000.0</v>
       </c>
-      <c r="S14"/>
       <c r="T14"/>
       <c r="U14"/>
       <c r="V14"/>
       <c r="W14"/>
       <c r="X14"/>
       <c r="Y14"/>
       <c r="Z14"/>
       <c r="AA14"/>
       <c r="AB14"/>
       <c r="AC14"/>
       <c r="AD14"/>
       <c r="AE14"/>
       <c r="AF14"/>
       <c r="AG14"/>
       <c r="AH14"/>
       <c r="AI14"/>
       <c r="AJ14"/>
       <c r="AK14"/>
       <c r="AL14"/>
       <c r="AM14"/>
       <c r="AN14"/>
       <c r="AO14"/>
       <c r="AP14"/>
       <c r="AQ14"/>
       <c r="AR14"/>
@@ -25208,588 +25452,595 @@
       <c r="BM14"/>
       <c r="BN14"/>
       <c r="BO14"/>
       <c r="BP14"/>
       <c r="BQ14"/>
       <c r="BR14"/>
       <c r="BS14"/>
       <c r="BT14"/>
       <c r="BU14"/>
       <c r="BV14"/>
       <c r="BW14"/>
       <c r="BX14"/>
       <c r="BY14"/>
       <c r="BZ14"/>
       <c r="CA14"/>
       <c r="CB14"/>
       <c r="CC14"/>
       <c r="CD14"/>
       <c r="CE14"/>
       <c r="CF14"/>
       <c r="CG14"/>
       <c r="CH14"/>
       <c r="CI14"/>
       <c r="CJ14"/>
       <c r="CK14"/>
+      <c r="CL14"/>
     </row>
-    <row r="15" spans="1:89">
+    <row r="15" spans="1:90">
       <c r="A15" t="s">
-        <v>194</v>
+        <v>195</v>
       </c>
       <c r="B15">
-        <v>-8197000.0</v>
+        <v>-28105000.0</v>
       </c>
       <c r="C15">
+        <v>-35038000.0</v>
+      </c>
+      <c r="D15">
         <v>-35455000.0</v>
       </c>
-      <c r="D15">
+      <c r="E15">
         <v>-35456000.0</v>
       </c>
-      <c r="E15">
-[...1 lines deleted...]
-      </c>
       <c r="F15">
-        <v>-35635000.0</v>
+        <v>35636000.0</v>
       </c>
       <c r="G15">
-        <v>-54393000.0</v>
+        <v>35635000.0</v>
       </c>
       <c r="H15">
-        <v>-24797000.0</v>
+        <v>54393000.0</v>
       </c>
       <c r="I15">
-        <v>-24798000.0</v>
+        <v>24797000.0</v>
       </c>
       <c r="J15">
-        <v>-24796000.0</v>
+        <v>24798000.0</v>
       </c>
       <c r="K15">
         <v>24796000.0</v>
       </c>
       <c r="L15">
         <v>24796000.0</v>
       </c>
       <c r="M15">
+        <v>24796000.0</v>
+      </c>
+      <c r="N15">
         <v>49089000.0</v>
       </c>
-      <c r="N15">
-[...1 lines deleted...]
-      </c>
       <c r="O15">
+        <v>20944000.0</v>
+      </c>
+      <c r="P15">
         <v>22867000.0</v>
       </c>
-      <c r="P15">
-[...1 lines deleted...]
-      </c>
       <c r="Q15">
-        <v>-22999000.0</v>
+        <v>22913000.0</v>
       </c>
       <c r="R15">
-        <v>-23409000.0</v>
+        <v>22999000.0</v>
       </c>
       <c r="S15">
-        <v>-23441000.0</v>
+        <v>23409000.0</v>
       </c>
       <c r="T15">
-        <v>-23493000.0</v>
+        <v>23441000.0</v>
       </c>
       <c r="U15">
-        <v>-23493000.0</v>
+        <v>23493000.0</v>
       </c>
       <c r="V15">
-        <v>-23494000.0</v>
+        <v>23493000.0</v>
       </c>
       <c r="W15">
-        <v>-29366000.0</v>
+        <v>23494000.0</v>
       </c>
       <c r="X15">
-        <v>-29367000.0</v>
+        <v>29366000.0</v>
       </c>
       <c r="Y15">
-        <v>-29946000.0</v>
+        <v>29367000.0</v>
       </c>
       <c r="Z15">
-        <v>-30171000.0</v>
+        <v>29946000.0</v>
       </c>
       <c r="AA15">
-        <v>-30624000.0</v>
+        <v>30171000.0</v>
       </c>
       <c r="AB15">
-        <v>-31040000.0</v>
+        <v>30624000.0</v>
       </c>
       <c r="AC15">
-        <v>-31302000.0</v>
+        <v>31040000.0</v>
       </c>
       <c r="AD15">
-        <v>-31942000.0</v>
+        <v>31302000.0</v>
       </c>
       <c r="AE15">
-        <v>-32289000.0</v>
+        <v>31942000.0</v>
       </c>
       <c r="AF15">
-        <v>-32447000.0</v>
+        <v>32289000.0</v>
       </c>
       <c r="AG15">
-        <v>-32738000.0</v>
+        <v>32447000.0</v>
       </c>
       <c r="AH15">
-        <v>-32856000.0</v>
+        <v>32738000.0</v>
       </c>
       <c r="AI15">
-        <v>-32954000.0</v>
+        <v>32856000.0</v>
       </c>
       <c r="AJ15">
-        <v>-32954000.0</v>
+        <v>32954000.0</v>
       </c>
       <c r="AK15">
-        <v>-32954000.0</v>
+        <v>32954000.0</v>
       </c>
       <c r="AL15">
-        <v>-33314000.0</v>
+        <v>32954000.0</v>
       </c>
       <c r="AM15">
-        <v>-45014000.0</v>
+        <v>33314000.0</v>
       </c>
       <c r="AN15">
-        <v>-45231000.0</v>
+        <v>45014000.0</v>
       </c>
       <c r="AO15">
-        <v>-45634000.0</v>
+        <v>45231000.0</v>
       </c>
       <c r="AP15">
-        <v>-46850000.0</v>
+        <v>45634000.0</v>
       </c>
       <c r="AQ15">
-        <v>-47349000.0</v>
+        <v>46850000.0</v>
       </c>
       <c r="AR15">
-        <v>-47348000.0</v>
+        <v>47349000.0</v>
       </c>
       <c r="AS15">
-        <v>-47348000.0</v>
+        <v>47348000.0</v>
       </c>
       <c r="AT15">
-        <v>-47348000.0</v>
+        <v>47348000.0</v>
       </c>
       <c r="AU15">
-        <v>-47349000.0</v>
+        <v>47348000.0</v>
       </c>
       <c r="AV15">
-        <v>-47348000.0</v>
+        <v>47349000.0</v>
       </c>
       <c r="AW15">
-        <v>-44948000.0</v>
+        <v>47348000.0</v>
       </c>
       <c r="AX15">
-        <v>-44948000.0</v>
+        <v>44948000.0</v>
       </c>
       <c r="AY15">
-        <v>-44949000.0</v>
+        <v>44948000.0</v>
       </c>
       <c r="AZ15">
-        <v>-40578000.0</v>
+        <v>44949000.0</v>
       </c>
       <c r="BA15">
-        <v>-40579000.0</v>
+        <v>40578000.0</v>
       </c>
       <c r="BB15">
-        <v>-40578000.0</v>
+        <v>40579000.0</v>
       </c>
       <c r="BC15">
-        <v>-40578000.0</v>
+        <v>40578000.0</v>
       </c>
       <c r="BD15">
-        <v>-39409000.0</v>
+        <v>40578000.0</v>
       </c>
       <c r="BE15">
-        <v>-55172000.0</v>
+        <v>39409000.0</v>
       </c>
       <c r="BF15">
-        <v>-50084000.0</v>
+        <v>55172000.0</v>
       </c>
       <c r="BG15">
-        <v>-49872000.0</v>
+        <v>50084000.0</v>
       </c>
       <c r="BH15">
-        <v>-49733000.0</v>
+        <v>49872000.0</v>
       </c>
       <c r="BI15">
-        <v>-49336000.0</v>
+        <v>49733000.0</v>
       </c>
       <c r="BJ15">
-        <v>-48407000.0</v>
+        <v>49336000.0</v>
       </c>
       <c r="BK15">
-        <v>-48581000.0</v>
+        <v>48407000.0</v>
       </c>
       <c r="BL15">
-        <v>-44505000.0</v>
+        <v>48581000.0</v>
       </c>
       <c r="BM15">
-        <v>-44010000.0</v>
+        <v>44505000.0</v>
       </c>
       <c r="BN15">
-        <v>-41137000.0</v>
+        <v>44010000.0</v>
       </c>
       <c r="BO15">
-        <v>-32340000.0</v>
+        <v>41137000.0</v>
       </c>
       <c r="BP15">
-        <v>-36978000.0</v>
+        <v>32340000.0</v>
       </c>
       <c r="BQ15">
+        <v>36978000.0</v>
+      </c>
+      <c r="BR15">
         <v>1000.0</v>
       </c>
-      <c r="BR15">
-[...1 lines deleted...]
-      </c>
       <c r="BS15">
-        <v>-73955000.0</v>
+        <v>73956000.0</v>
       </c>
       <c r="BT15">
-        <v>-83323000.0</v>
+        <v>73955000.0</v>
       </c>
       <c r="BU15">
-        <v>-43285000.0</v>
+        <v>83323000.0</v>
       </c>
       <c r="BV15">
-        <v>-62036000.0</v>
+        <v>43285000.0</v>
       </c>
       <c r="BW15">
-        <v>-44643000.0</v>
+        <v>62036000.0</v>
       </c>
       <c r="BX15">
-        <v>-44154000.0</v>
+        <v>44643000.0</v>
       </c>
       <c r="BY15">
-        <v>-42845000.0</v>
+        <v>44154000.0</v>
       </c>
       <c r="BZ15">
-        <v>-33268000.0</v>
+        <v>42845000.0</v>
       </c>
       <c r="CA15">
-        <v>-30050000.0</v>
+        <v>33268000.0</v>
       </c>
       <c r="CB15">
-        <v>-28729000.0</v>
+        <v>30050000.0</v>
       </c>
       <c r="CC15">
-        <v>-21540000.0</v>
+        <v>28729000.0</v>
       </c>
       <c r="CD15">
-        <v>-19389000.0</v>
+        <v>21540000.0</v>
       </c>
       <c r="CE15">
-        <v>-20685000.0</v>
+        <v>19389000.0</v>
       </c>
       <c r="CF15">
-        <v>-15464000.0</v>
+        <v>20685000.0</v>
       </c>
       <c r="CG15">
-        <v>-11715000.0</v>
+        <v>15464000.0</v>
       </c>
       <c r="CH15">
-        <v>-8026000.0</v>
+        <v>11715000.0</v>
       </c>
       <c r="CI15">
         <v>8026000.0</v>
       </c>
-      <c r="CJ15"/>
+      <c r="CJ15">
+        <v>8026000.0</v>
+      </c>
       <c r="CK15"/>
+      <c r="CL15"/>
     </row>
-    <row r="16" spans="1:89">
+    <row r="16" spans="1:90">
       <c r="A16" t="s">
-        <v>195</v>
+        <v>196</v>
       </c>
       <c r="B16">
+        <v>42689000.0</v>
+      </c>
+      <c r="C16">
         <v>99448000.0</v>
       </c>
-      <c r="C16">
+      <c r="D16">
         <v>66459000.0</v>
       </c>
-      <c r="D16">
+      <c r="E16">
         <v>71896000.0</v>
       </c>
-      <c r="E16">
+      <c r="F16">
         <v>85033000.0</v>
       </c>
-      <c r="F16">
+      <c r="G16">
         <v>75786000.0</v>
       </c>
-      <c r="G16">
+      <c r="H16">
         <v>84806000.0</v>
       </c>
-      <c r="H16">
+      <c r="I16">
         <v>67037000.0</v>
       </c>
-      <c r="I16">
+      <c r="J16">
         <v>49612000.0</v>
       </c>
-      <c r="J16">
+      <c r="K16">
         <v>122128000.0</v>
       </c>
-      <c r="K16">
+      <c r="L16">
         <v>43150000.0</v>
       </c>
-      <c r="L16">
+      <c r="M16">
         <v>50197000.0</v>
       </c>
-      <c r="M16">
+      <c r="N16">
         <v>70064000.0</v>
       </c>
-      <c r="N16">
+      <c r="O16">
         <v>87091000.0</v>
       </c>
-      <c r="O16">
+      <c r="P16">
         <v>61736000.0</v>
       </c>
-      <c r="P16">
+      <c r="Q16">
         <v>35462000.0</v>
       </c>
-      <c r="Q16">
+      <c r="R16">
         <v>30598000.0</v>
       </c>
-      <c r="R16">
+      <c r="S16">
         <v>34467000.0</v>
       </c>
-      <c r="S16">
+      <c r="T16">
         <v>27518000.0</v>
       </c>
-      <c r="T16">
+      <c r="U16">
         <v>47317000.0</v>
       </c>
-      <c r="U16">
+      <c r="V16">
         <v>54624000.0</v>
       </c>
-      <c r="V16">
+      <c r="W16">
         <v>54174000.0</v>
       </c>
-      <c r="W16">
+      <c r="X16">
         <v>31334000.0</v>
       </c>
-      <c r="X16">
+      <c r="Y16">
         <v>44394000.0</v>
       </c>
-      <c r="Y16">
+      <c r="Z16">
         <v>43676000.0</v>
       </c>
-      <c r="Z16">
+      <c r="AA16">
         <v>42226000.0</v>
       </c>
-      <c r="AA16">
+      <c r="AB16">
         <v>36438000.0</v>
       </c>
-      <c r="AB16">
+      <c r="AC16">
         <v>30570000.0</v>
       </c>
-      <c r="AC16">
+      <c r="AD16">
         <v>41189000.0</v>
       </c>
-      <c r="AD16">
+      <c r="AE16">
         <v>29937000.0</v>
       </c>
-      <c r="AE16">
+      <c r="AF16">
         <v>21123000.0</v>
       </c>
-      <c r="AF16">
+      <c r="AG16">
         <v>16895000.0</v>
       </c>
-      <c r="AG16">
+      <c r="AH16">
         <v>20349000.0</v>
       </c>
-      <c r="AH16">
+      <c r="AI16">
         <v>19645000.0</v>
       </c>
-      <c r="AI16">
+      <c r="AJ16">
         <v>39215000.0</v>
       </c>
-      <c r="AJ16">
+      <c r="AK16">
         <v>32690000.0</v>
       </c>
-      <c r="AK16">
+      <c r="AL16">
         <v>11280000.0</v>
       </c>
-      <c r="AL16">
+      <c r="AM16">
         <v>58921000.0</v>
       </c>
-      <c r="AM16">
+      <c r="AN16">
         <v>70112000.0</v>
       </c>
-      <c r="AN16">
+      <c r="AO16">
         <v>60320000.0</v>
       </c>
-      <c r="AO16">
+      <c r="AP16">
         <v>18905000.0</v>
       </c>
-      <c r="AP16">
+      <c r="AQ16">
         <v>12527000.0</v>
       </c>
-      <c r="AQ16">
+      <c r="AR16">
         <v>12516000.0</v>
       </c>
-      <c r="AR16">
+      <c r="AS16">
         <v>12908000.0</v>
       </c>
-      <c r="AS16">
+      <c r="AT16">
         <v>8417000.0</v>
       </c>
-      <c r="AT16">
+      <c r="AU16">
         <v>27670000.0</v>
       </c>
-      <c r="AU16">
+      <c r="AV16">
         <v>11682000.0</v>
       </c>
-      <c r="AV16">
+      <c r="AW16">
         <v>11563000.0</v>
       </c>
-      <c r="AW16">
+      <c r="AX16">
         <v>14736000.0</v>
       </c>
-      <c r="AX16">
+      <c r="AY16">
         <v>14847000.0</v>
       </c>
-      <c r="AY16">
+      <c r="AZ16">
         <v>6084000.0</v>
       </c>
-      <c r="AZ16">
+      <c r="BA16">
         <v>17084000.0</v>
       </c>
-      <c r="BA16">
+      <c r="BB16">
         <v>6197000.0</v>
       </c>
-      <c r="BB16">
+      <c r="BC16">
         <v>43690000.0</v>
       </c>
-      <c r="BC16">
+      <c r="BD16">
         <v>10409000.0</v>
       </c>
-      <c r="BD16">
+      <c r="BE16">
         <v>102790000.0</v>
       </c>
-      <c r="BE16">
+      <c r="BF16">
         <v>2678000.0</v>
       </c>
-      <c r="BF16">
+      <c r="BG16">
         <v>635000.0</v>
       </c>
-      <c r="BG16">
+      <c r="BH16">
         <v>7698000.0</v>
       </c>
-      <c r="BH16">
+      <c r="BI16">
         <v>9205000.0</v>
       </c>
-      <c r="BI16">
+      <c r="BJ16">
         <v>6354000.0</v>
       </c>
-      <c r="BJ16">
+      <c r="BK16">
         <v>211611000.0</v>
       </c>
-      <c r="BK16">
+      <c r="BL16">
         <v>27704000.0</v>
       </c>
-      <c r="BL16">
+      <c r="BM16">
         <v>218948000.0</v>
       </c>
-      <c r="BM16">
+      <c r="BN16">
         <v>487585000.0</v>
       </c>
-      <c r="BN16">
+      <c r="BO16">
         <v>508126000.0</v>
       </c>
-      <c r="BO16">
+      <c r="BP16">
         <v>3913000.0</v>
       </c>
-      <c r="BP16">
+      <c r="BQ16">
         <v>5116000.0</v>
       </c>
-      <c r="BQ16">
+      <c r="BR16">
         <v>6607000.0</v>
       </c>
-      <c r="BR16">
+      <c r="BS16">
         <v>3208000.0</v>
       </c>
-      <c r="BS16">
+      <c r="BT16">
         <v>411157000.0</v>
       </c>
-      <c r="BT16">
+      <c r="BU16">
         <v>904127000.0</v>
       </c>
-      <c r="BU16">
+      <c r="BV16">
         <v>414983000.0</v>
       </c>
-      <c r="BV16">
+      <c r="BW16">
         <v>835792000.0</v>
       </c>
-      <c r="BW16">
+      <c r="BX16">
         <v>700176000.0</v>
       </c>
-      <c r="BX16">
+      <c r="BY16">
         <v>779407000.0</v>
       </c>
-      <c r="BY16">
+      <c r="BZ16">
         <v>1097952000.0</v>
       </c>
-      <c r="BZ16">
+      <c r="CA16">
         <v>347913000.0</v>
       </c>
-      <c r="CA16">
+      <c r="CB16">
         <v>651983000.0</v>
       </c>
-      <c r="CB16">
+      <c r="CC16">
         <v>715640000.0</v>
       </c>
-      <c r="CC16">
+      <c r="CD16">
         <v>904959000.0</v>
       </c>
-      <c r="CD16">
+      <c r="CE16">
         <v>454435000.0</v>
       </c>
-      <c r="CE16">
+      <c r="CF16">
         <v>502943000.0</v>
       </c>
-      <c r="CF16">
+      <c r="CG16">
         <v>743113000.0</v>
       </c>
-      <c r="CG16">
+      <c r="CH16">
         <v>878264000.0</v>
       </c>
-      <c r="CH16">
+      <c r="CI16">
         <v>814569000.0</v>
       </c>
-      <c r="CI16">
+      <c r="CJ16">
         <v>1142264000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>649132000.0</v>
       </c>
       <c r="CK16">
         <v>649132000.0</v>
       </c>
+      <c r="CL16">
+        <v>649132000.0</v>
+      </c>
     </row>
-    <row r="17" spans="1:89">
+    <row r="17" spans="1:90">
       <c r="A17" t="s">
-        <v>196</v>
+        <v>197</v>
       </c>
       <c r="B17"/>
       <c r="C17"/>
       <c r="D17"/>
       <c r="E17"/>
       <c r="F17"/>
       <c r="G17"/>
       <c r="H17"/>
       <c r="I17"/>
       <c r="J17"/>
       <c r="K17"/>
       <c r="L17"/>
       <c r="M17"/>
       <c r="N17"/>
       <c r="O17"/>
       <c r="P17"/>
       <c r="Q17"/>
       <c r="R17"/>
       <c r="S17"/>
       <c r="T17"/>
       <c r="U17"/>
       <c r="V17"/>
       <c r="W17"/>
       <c r="X17"/>
       <c r="Y17"/>
@@ -25835,323 +26086,327 @@
       <c r="BM17"/>
       <c r="BN17"/>
       <c r="BO17"/>
       <c r="BP17"/>
       <c r="BQ17"/>
       <c r="BR17"/>
       <c r="BS17"/>
       <c r="BT17"/>
       <c r="BU17"/>
       <c r="BV17"/>
       <c r="BW17"/>
       <c r="BX17"/>
       <c r="BY17"/>
       <c r="BZ17"/>
       <c r="CA17"/>
       <c r="CB17"/>
       <c r="CC17"/>
       <c r="CD17"/>
       <c r="CE17"/>
       <c r="CF17"/>
       <c r="CG17"/>
       <c r="CH17"/>
       <c r="CI17"/>
       <c r="CJ17"/>
       <c r="CK17"/>
+      <c r="CL17"/>
     </row>
-    <row r="18" spans="1:89">
+    <row r="18" spans="1:90">
       <c r="A18" t="s">
-        <v>197</v>
+        <v>198</v>
       </c>
       <c r="B18">
-        <v>172602000.0</v>
+        <v>169392000.0</v>
       </c>
       <c r="C18">
+        <v>27173000.0</v>
+      </c>
+      <c r="D18">
         <v>166269000.0</v>
       </c>
-      <c r="D18">
+      <c r="E18">
         <v>-91040000.0</v>
       </c>
-      <c r="E18">
+      <c r="F18">
         <v>-131308000.0</v>
       </c>
-      <c r="F18">
+      <c r="G18">
         <v>54773000.0</v>
       </c>
-      <c r="G18">
+      <c r="H18">
         <v>-10133000.0</v>
       </c>
-      <c r="H18">
+      <c r="I18">
         <v>-63544000.0</v>
       </c>
-      <c r="I18">
+      <c r="J18">
         <v>9372000.0</v>
       </c>
-      <c r="J18">
+      <c r="K18">
         <v>78423000.0</v>
       </c>
-      <c r="K18">
+      <c r="L18">
         <v>63765000.0</v>
       </c>
-      <c r="L18">
+      <c r="M18">
         <v>8321000.0</v>
       </c>
-      <c r="M18">
+      <c r="N18">
         <v>45872000.0</v>
       </c>
-      <c r="N18">
+      <c r="O18">
         <v>21578000.0</v>
       </c>
-      <c r="O18">
+      <c r="P18">
         <v>108785000.0</v>
       </c>
-      <c r="P18">
+      <c r="Q18">
         <v>-21544000.0</v>
       </c>
-      <c r="Q18">
+      <c r="R18">
         <v>52396000.0</v>
       </c>
-      <c r="R18">
+      <c r="S18">
         <v>53892000.0</v>
       </c>
-      <c r="S18">
+      <c r="T18">
         <v>-104086000.0</v>
       </c>
-      <c r="T18">
+      <c r="U18">
         <v>-4879000.0</v>
       </c>
-      <c r="U18">
+      <c r="V18">
         <v>67213000.0</v>
       </c>
-      <c r="V18">
+      <c r="W18">
         <v>153580000.0</v>
       </c>
-      <c r="W18">
+      <c r="X18">
         <v>178846000.0</v>
       </c>
-      <c r="X18">
+      <c r="Y18">
         <v>71032000.0</v>
       </c>
-      <c r="Y18">
+      <c r="Z18">
         <v>28047000.0</v>
       </c>
-      <c r="Z18">
+      <c r="AA18">
         <v>-140609000.0</v>
       </c>
-      <c r="AA18">
+      <c r="AB18">
         <v>-184169000.0</v>
       </c>
-      <c r="AB18">
+      <c r="AC18">
         <v>-185729000.0</v>
       </c>
-      <c r="AC18">
+      <c r="AD18">
         <v>-86381000.0</v>
       </c>
-      <c r="AD18">
+      <c r="AE18">
         <v>23339000.0</v>
       </c>
-      <c r="AE18">
+      <c r="AF18">
         <v>208944000.0</v>
       </c>
-      <c r="AF18">
+      <c r="AG18">
         <v>-278534000.0</v>
       </c>
-      <c r="AG18">
+      <c r="AH18">
         <v>145684000.0</v>
       </c>
-      <c r="AH18">
+      <c r="AI18">
         <v>15411000.0</v>
       </c>
-      <c r="AI18">
+      <c r="AJ18">
         <v>109463000.0</v>
       </c>
-      <c r="AJ18">
+      <c r="AK18">
         <v>-6760000.0</v>
       </c>
-      <c r="AK18">
+      <c r="AL18">
         <v>179933000.0</v>
       </c>
-      <c r="AL18">
+      <c r="AM18">
         <v>14433000.0</v>
       </c>
-      <c r="AM18">
+      <c r="AN18">
         <v>153054000.0</v>
       </c>
-      <c r="AN18">
+      <c r="AO18">
         <v>294997000.0</v>
       </c>
-      <c r="AO18">
+      <c r="AP18">
         <v>120733000.0</v>
       </c>
-      <c r="AP18">
+      <c r="AQ18">
         <v>55911000.0</v>
       </c>
-      <c r="AQ18">
+      <c r="AR18">
         <v>83118000.0</v>
       </c>
-      <c r="AR18">
+      <c r="AS18">
         <v>176432000.0</v>
       </c>
-      <c r="AS18">
+      <c r="AT18">
         <v>113508000.0</v>
       </c>
-      <c r="AT18">
+      <c r="AU18">
         <v>48907000.0</v>
       </c>
-      <c r="AU18">
+      <c r="AV18">
         <v>33878000.0</v>
       </c>
-      <c r="AV18">
+      <c r="AW18">
         <v>-154272000.0</v>
       </c>
-      <c r="AW18">
+      <c r="AX18">
         <v>-170257000.0</v>
       </c>
-      <c r="AX18">
+      <c r="AY18">
         <v>-122636000.0</v>
       </c>
-      <c r="AY18">
+      <c r="AZ18">
         <v>92742000.0</v>
       </c>
-      <c r="AZ18">
+      <c r="BA18">
         <v>-92626000.0</v>
       </c>
-      <c r="BA18">
+      <c r="BB18">
         <v>-122029000.0</v>
       </c>
-      <c r="BB18">
+      <c r="BC18">
         <v>-22277000.0</v>
       </c>
-      <c r="BC18">
+      <c r="BD18">
         <v>41213000.0</v>
       </c>
-      <c r="BD18">
+      <c r="BE18">
         <v>83164000.0</v>
       </c>
-      <c r="BE18">
+      <c r="BF18">
         <v>268546000.0</v>
       </c>
-      <c r="BF18">
+      <c r="BG18">
         <v>48499000.0</v>
       </c>
-      <c r="BG18">
+      <c r="BH18">
         <v>64723000.0</v>
       </c>
-      <c r="BH18">
+      <c r="BI18">
         <v>-144051000.0</v>
       </c>
-      <c r="BI18">
+      <c r="BJ18">
         <v>-196387000.0</v>
       </c>
-      <c r="BJ18">
+      <c r="BK18">
         <v>319492000.0</v>
       </c>
-      <c r="BK18">
+      <c r="BL18">
         <v>-230279000.0</v>
       </c>
-      <c r="BL18">
+      <c r="BM18">
         <v>-369398000.0</v>
       </c>
-      <c r="BM18">
+      <c r="BN18">
         <v>-101379000.0</v>
       </c>
-      <c r="BN18">
+      <c r="BO18">
         <v>411525000.0</v>
       </c>
-      <c r="BO18">
+      <c r="BP18">
         <v>36617000.0</v>
       </c>
-      <c r="BP18">
+      <c r="BQ18">
         <v>39840000.0</v>
       </c>
-      <c r="BQ18">
+      <c r="BR18">
         <v>103266000.0</v>
       </c>
-      <c r="BR18">
+      <c r="BS18">
         <v>159879000.0</v>
       </c>
-      <c r="BS18">
+      <c r="BT18">
         <v>-1154182000.0</v>
       </c>
-      <c r="BT18">
+      <c r="BU18">
         <v>876183000.0</v>
       </c>
-      <c r="BU18">
+      <c r="BV18">
         <v>-892651000.0</v>
       </c>
-      <c r="BV18">
+      <c r="BW18">
         <v>-94510000.0</v>
       </c>
-      <c r="BW18">
+      <c r="BX18">
         <v>-334454000.0</v>
       </c>
-      <c r="BX18">
+      <c r="BY18">
         <v>-567225000.0</v>
       </c>
-      <c r="BY18">
+      <c r="BZ18">
         <v>775970000.0</v>
       </c>
-      <c r="BZ18">
+      <c r="CA18">
         <v>-525013000.0</v>
       </c>
-      <c r="CA18">
+      <c r="CB18">
         <v>-160990000.0</v>
       </c>
-      <c r="CB18">
+      <c r="CC18">
         <v>-358861000.0</v>
       </c>
-      <c r="CC18">
+      <c r="CD18">
         <v>270568000.0</v>
       </c>
-      <c r="CD18">
+      <c r="CE18">
         <v>-156119000.0</v>
       </c>
-      <c r="CE18">
+      <c r="CF18">
         <v>-510692000.0</v>
       </c>
-      <c r="CF18">
+      <c r="CG18">
         <v>-119687000.0</v>
       </c>
-      <c r="CG18">
+      <c r="CH18">
         <v>75410000.0</v>
       </c>
-      <c r="CH18">
+      <c r="CI18">
         <v>-722821000.0</v>
       </c>
-      <c r="CI18">
+      <c r="CJ18">
         <v>677535000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>-601000.0</v>
       </c>
       <c r="CK18">
         <v>-601000.0</v>
       </c>
+      <c r="CL18">
+        <v>-601000.0</v>
+      </c>
     </row>
-    <row r="19" spans="1:89">
+    <row r="19" spans="1:90">
       <c r="A19" t="s">
-        <v>198</v>
+        <v>199</v>
       </c>
       <c r="B19"/>
       <c r="C19"/>
       <c r="D19"/>
       <c r="E19"/>
       <c r="F19"/>
       <c r="G19"/>
       <c r="H19"/>
       <c r="I19"/>
       <c r="J19"/>
       <c r="K19"/>
       <c r="L19"/>
       <c r="M19"/>
       <c r="N19"/>
       <c r="O19"/>
       <c r="P19"/>
       <c r="Q19"/>
       <c r="R19"/>
       <c r="S19"/>
       <c r="T19"/>
       <c r="U19"/>
       <c r="V19"/>
       <c r="W19"/>
       <c r="X19"/>
       <c r="Y19"/>
@@ -26197,67 +26452,68 @@
       <c r="BM19"/>
       <c r="BN19"/>
       <c r="BO19"/>
       <c r="BP19"/>
       <c r="BQ19"/>
       <c r="BR19"/>
       <c r="BS19"/>
       <c r="BT19"/>
       <c r="BU19"/>
       <c r="BV19"/>
       <c r="BW19"/>
       <c r="BX19"/>
       <c r="BY19"/>
       <c r="BZ19"/>
       <c r="CA19"/>
       <c r="CB19"/>
       <c r="CC19"/>
       <c r="CD19"/>
       <c r="CE19"/>
       <c r="CF19"/>
       <c r="CG19"/>
       <c r="CH19"/>
       <c r="CI19"/>
       <c r="CJ19"/>
       <c r="CK19"/>
+      <c r="CL19"/>
     </row>
-    <row r="20" spans="1:89">
+    <row r="20" spans="1:90">
       <c r="A20" t="s">
-        <v>199</v>
+        <v>200</v>
       </c>
       <c r="B20"/>
       <c r="C20"/>
       <c r="D20"/>
       <c r="E20"/>
       <c r="F20"/>
       <c r="G20"/>
       <c r="H20"/>
       <c r="I20"/>
-      <c r="J20">
+      <c r="J20"/>
+      <c r="K20">
         <v>0.0</v>
       </c>
-      <c r="K20"/>
       <c r="L20"/>
       <c r="M20"/>
       <c r="N20"/>
       <c r="O20"/>
       <c r="P20"/>
       <c r="Q20"/>
       <c r="R20"/>
       <c r="S20"/>
       <c r="T20"/>
       <c r="U20"/>
       <c r="V20"/>
       <c r="W20"/>
       <c r="X20"/>
       <c r="Y20"/>
       <c r="Z20"/>
       <c r="AA20"/>
       <c r="AB20"/>
       <c r="AC20"/>
       <c r="AD20"/>
       <c r="AE20"/>
       <c r="AF20"/>
       <c r="AG20"/>
       <c r="AH20"/>
       <c r="AI20"/>
       <c r="AJ20"/>
@@ -26292,100 +26548,105 @@
       <c r="BM20"/>
       <c r="BN20"/>
       <c r="BO20"/>
       <c r="BP20"/>
       <c r="BQ20"/>
       <c r="BR20"/>
       <c r="BS20"/>
       <c r="BT20"/>
       <c r="BU20"/>
       <c r="BV20"/>
       <c r="BW20"/>
       <c r="BX20"/>
       <c r="BY20"/>
       <c r="BZ20"/>
       <c r="CA20"/>
       <c r="CB20"/>
       <c r="CC20"/>
       <c r="CD20"/>
       <c r="CE20"/>
       <c r="CF20"/>
       <c r="CG20"/>
       <c r="CH20"/>
       <c r="CI20"/>
       <c r="CJ20"/>
       <c r="CK20"/>
+      <c r="CL20"/>
     </row>
-    <row r="21" spans="1:89">
+    <row r="21" spans="1:90">
       <c r="A21" t="s">
-        <v>200</v>
-[...1 lines deleted...]
-      <c r="B21"/>
+        <v>201</v>
+      </c>
+      <c r="B21">
+        <v>-121765000.0</v>
+      </c>
       <c r="C21">
+        <v>79689000.0</v>
+      </c>
+      <c r="D21">
         <v>-136220000.0</v>
       </c>
-      <c r="D21">
+      <c r="E21">
         <v>113280000.0</v>
       </c>
-      <c r="E21">
+      <c r="F21">
         <v>182282000.0</v>
       </c>
-      <c r="F21">
+      <c r="G21">
         <v>-19502000.0</v>
       </c>
-      <c r="G21">
+      <c r="H21">
         <v>82295000.0</v>
       </c>
-      <c r="H21"/>
       <c r="I21"/>
       <c r="J21"/>
       <c r="K21"/>
-      <c r="L21">
-[...1 lines deleted...]
-      </c>
+      <c r="L21"/>
       <c r="M21">
         <v>9756000.0</v>
       </c>
       <c r="N21">
         <v>9756000.0</v>
       </c>
       <c r="O21">
+        <v>9756000.0</v>
+      </c>
+      <c r="P21">
         <v>-89543000.0</v>
       </c>
-      <c r="P21">
+      <c r="Q21">
         <v>51000000.0</v>
       </c>
-      <c r="Q21">
+      <c r="R21">
         <v>-32384000.0</v>
       </c>
-      <c r="R21">
+      <c r="S21">
         <v>-10999000.0</v>
       </c>
-      <c r="S21">
+      <c r="T21">
         <v>113689000.0</v>
       </c>
-      <c r="T21"/>
       <c r="U21"/>
       <c r="V21"/>
       <c r="W21"/>
       <c r="X21"/>
       <c r="Y21"/>
       <c r="Z21"/>
       <c r="AA21"/>
       <c r="AB21"/>
       <c r="AC21"/>
       <c r="AD21"/>
       <c r="AE21"/>
       <c r="AF21"/>
       <c r="AG21"/>
       <c r="AH21"/>
       <c r="AI21"/>
       <c r="AJ21"/>
       <c r="AK21"/>
       <c r="AL21"/>
       <c r="AM21"/>
       <c r="AN21"/>
       <c r="AO21"/>
       <c r="AP21"/>
       <c r="AQ21"/>
       <c r="AR21"/>
       <c r="AS21"/>
@@ -26411,601 +26672,608 @@
       <c r="BM21"/>
       <c r="BN21"/>
       <c r="BO21"/>
       <c r="BP21"/>
       <c r="BQ21"/>
       <c r="BR21"/>
       <c r="BS21"/>
       <c r="BT21"/>
       <c r="BU21"/>
       <c r="BV21"/>
       <c r="BW21"/>
       <c r="BX21"/>
       <c r="BY21"/>
       <c r="BZ21"/>
       <c r="CA21"/>
       <c r="CB21"/>
       <c r="CC21"/>
       <c r="CD21"/>
       <c r="CE21"/>
       <c r="CF21"/>
       <c r="CG21"/>
       <c r="CH21"/>
       <c r="CI21"/>
       <c r="CJ21"/>
       <c r="CK21"/>
+      <c r="CL21"/>
     </row>
-    <row r="22" spans="1:89">
+    <row r="22" spans="1:90">
       <c r="A22" t="s">
-        <v>163</v>
+        <v>164</v>
       </c>
       <c r="B22">
+        <v>48725000.0</v>
+      </c>
+      <c r="C22">
         <v>67133000.0</v>
       </c>
-      <c r="C22">
+      <c r="D22">
         <v>27453000.0</v>
       </c>
-      <c r="D22">
+      <c r="E22">
         <v>18117000.0</v>
       </c>
-      <c r="E22">
+      <c r="F22">
         <v>30330000.0</v>
       </c>
-      <c r="F22">
+      <c r="G22">
         <v>24058000.0</v>
       </c>
-      <c r="G22">
+      <c r="H22">
         <v>26717000.0</v>
       </c>
-      <c r="H22">
+      <c r="I22">
         <v>22555000.0</v>
       </c>
-      <c r="I22">
+      <c r="J22">
         <v>25489000.0</v>
       </c>
-      <c r="J22">
+      <c r="K22">
         <v>33260000.0</v>
       </c>
-      <c r="K22">
+      <c r="L22">
         <v>29964000.0</v>
       </c>
-      <c r="L22">
+      <c r="M22">
         <v>25404000.0</v>
       </c>
-      <c r="M22">
+      <c r="N22">
         <v>30132000.0</v>
       </c>
-      <c r="N22">
+      <c r="O22">
         <v>1287000.0</v>
       </c>
-      <c r="O22">
+      <c r="P22">
         <v>15994000.0</v>
       </c>
-      <c r="P22">
+      <c r="Q22">
         <v>5659000.0</v>
       </c>
-      <c r="Q22">
+      <c r="R22">
         <v>4239000.0</v>
       </c>
-      <c r="R22">
+      <c r="S22">
         <v>20541000.0</v>
       </c>
-      <c r="S22">
+      <c r="T22">
         <v>25440000.0</v>
       </c>
-      <c r="T22">
+      <c r="U22">
         <v>32144000.0</v>
       </c>
-      <c r="U22">
+      <c r="V22">
         <v>42412000.0</v>
       </c>
-      <c r="V22">
+      <c r="W22">
         <v>33166000.0</v>
       </c>
-      <c r="W22">
+      <c r="X22">
         <v>33288000.0</v>
       </c>
-      <c r="X22">
+      <c r="Y22">
         <v>2995000.0</v>
       </c>
-      <c r="Y22">
+      <c r="Z22">
         <v>-147247000.0</v>
       </c>
-      <c r="Z22">
+      <c r="AA22">
         <v>286000.0</v>
       </c>
-      <c r="AA22">
+      <c r="AB22">
         <v>7068000.0</v>
       </c>
-      <c r="AB22">
+      <c r="AC22">
         <v>23829000.0</v>
       </c>
-      <c r="AC22">
+      <c r="AD22">
         <v>31845000.0</v>
       </c>
-      <c r="AD22">
+      <c r="AE22">
         <v>-1178000.0</v>
       </c>
-      <c r="AE22">
+      <c r="AF22">
         <v>28029000.0</v>
       </c>
-      <c r="AF22">
+      <c r="AG22">
         <v>13250000.0</v>
       </c>
-      <c r="AG22">
+      <c r="AH22">
         <v>20627000.0</v>
       </c>
-      <c r="AH22">
+      <c r="AI22">
         <v>5834000.0</v>
       </c>
-      <c r="AI22">
+      <c r="AJ22">
         <v>31787000.0</v>
       </c>
-      <c r="AJ22">
+      <c r="AK22">
         <v>28781000.0</v>
       </c>
-      <c r="AK22">
+      <c r="AL22">
         <v>8052000.0</v>
       </c>
-      <c r="AL22">
+      <c r="AM22">
         <v>11290000.0</v>
       </c>
-      <c r="AM22">
+      <c r="AN22">
         <v>41114000.0</v>
       </c>
-      <c r="AN22">
+      <c r="AO22">
         <v>-42086000.0</v>
       </c>
-      <c r="AO22">
+      <c r="AP22">
         <v>-23397000.0</v>
       </c>
-      <c r="AP22">
+      <c r="AQ22">
         <v>-25773000.0</v>
       </c>
-      <c r="AQ22">
+      <c r="AR22">
         <v>-1746000.0</v>
       </c>
-      <c r="AR22">
+      <c r="AS22">
         <v>6390000.0</v>
       </c>
-      <c r="AS22">
+      <c r="AT22">
         <v>-11730000.0</v>
       </c>
-      <c r="AT22">
+      <c r="AU22">
         <v>-19451000.0</v>
       </c>
-      <c r="AU22">
+      <c r="AV22">
         <v>41967000.0</v>
       </c>
-      <c r="AV22">
+      <c r="AW22">
         <v>64636000.0</v>
       </c>
-      <c r="AW22">
+      <c r="AX22">
         <v>69905000.0</v>
       </c>
-      <c r="AX22">
+      <c r="AY22">
         <v>105738000.0</v>
       </c>
-      <c r="AY22">
+      <c r="AZ22">
         <v>76425000.0</v>
       </c>
-      <c r="AZ22">
+      <c r="BA22">
         <v>18804000.0</v>
       </c>
-      <c r="BA22">
+      <c r="BB22">
         <v>65820000.0</v>
       </c>
-      <c r="BB22">
+      <c r="BC22">
         <v>-22743000.0</v>
       </c>
-      <c r="BC22">
+      <c r="BD22">
         <v>73036000.0</v>
       </c>
-      <c r="BD22">
+      <c r="BE22">
         <v>-11642000.0</v>
       </c>
-      <c r="BE22">
+      <c r="BF22">
         <v>117233000.0</v>
       </c>
-      <c r="BF22">
+      <c r="BG22">
         <v>63697000.0</v>
       </c>
-      <c r="BG22">
+      <c r="BH22">
         <v>-267250000.0</v>
       </c>
-      <c r="BH22">
+      <c r="BI22">
         <v>56000.0</v>
       </c>
-      <c r="BI22">
+      <c r="BJ22">
         <v>112052000.0</v>
       </c>
-      <c r="BJ22">
+      <c r="BK22">
         <v>84504000.0</v>
       </c>
-      <c r="BK22">
+      <c r="BL22">
         <v>68166000.0</v>
       </c>
-      <c r="BL22">
+      <c r="BM22">
         <v>-84310000.0</v>
       </c>
-      <c r="BM22">
+      <c r="BN22">
         <v>-9864000.0</v>
       </c>
-      <c r="BN22">
+      <c r="BO22">
         <v>79523000.0</v>
       </c>
-      <c r="BO22">
+      <c r="BP22">
         <v>109156000.0</v>
       </c>
-      <c r="BP22">
+      <c r="BQ22">
         <v>84475000.0</v>
       </c>
-      <c r="BQ22">
+      <c r="BR22">
         <v>29776000.0</v>
       </c>
-      <c r="BR22">
+      <c r="BS22">
         <v>-475543000.0</v>
       </c>
-      <c r="BS22">
+      <c r="BT22">
         <v>-237952000.0</v>
       </c>
-      <c r="BT22">
+      <c r="BU22">
         <v>71840000.0</v>
       </c>
-      <c r="BU22">
+      <c r="BV22">
         <v>-162377000.0</v>
       </c>
-      <c r="BV22">
+      <c r="BW22">
         <v>-25607000.0</v>
       </c>
-      <c r="BW22">
+      <c r="BX22">
         <v>-23176000.0</v>
       </c>
-      <c r="BX22">
+      <c r="BY22">
         <v>177722000.0</v>
       </c>
-      <c r="BY22">
+      <c r="BZ22">
         <v>102767000.0</v>
       </c>
-      <c r="BZ22">
+      <c r="CA22">
         <v>56977000.0</v>
       </c>
-      <c r="CA22">
+      <c r="CB22">
         <v>81266000.0</v>
       </c>
-      <c r="CB22">
+      <c r="CC22">
         <v>71156000.0</v>
       </c>
-      <c r="CC22">
+      <c r="CD22">
         <v>42271000.0</v>
       </c>
-      <c r="CD22">
+      <c r="CE22">
         <v>33546000.0</v>
       </c>
-      <c r="CE22">
+      <c r="CF22">
         <v>31010000.0</v>
       </c>
-      <c r="CF22">
+      <c r="CG22">
         <v>13560000.0</v>
       </c>
-      <c r="CG22">
+      <c r="CH22">
         <v>12325000.0</v>
       </c>
-      <c r="CH22">
+      <c r="CI22">
         <v>25171000.0</v>
       </c>
-      <c r="CI22">
+      <c r="CJ22">
         <v>5786000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>863000.0</v>
       </c>
       <c r="CK22">
         <v>863000.0</v>
       </c>
+      <c r="CL22">
+        <v>863000.0</v>
+      </c>
     </row>
-    <row r="23" spans="1:89">
+    <row r="23" spans="1:90">
       <c r="A23" t="s">
-        <v>201</v>
+        <v>202</v>
       </c>
       <c r="B23">
-        <v>-136822000.0</v>
-[...2 lines deleted...]
-      <c r="D23">
+        <v>-24732000.0</v>
+      </c>
+      <c r="C23">
+        <v>-26841000.0</v>
+      </c>
+      <c r="D23"/>
+      <c r="E23">
         <v>33000.0</v>
       </c>
-      <c r="E23">
+      <c r="F23">
         <v>-33000.0</v>
       </c>
-      <c r="F23">
+      <c r="G23">
         <v>-8628000.0</v>
       </c>
-      <c r="G23">
+      <c r="H23">
         <v>-5000.0</v>
       </c>
-      <c r="H23">
+      <c r="I23">
         <v>-250000.0</v>
       </c>
-      <c r="I23"/>
-      <c r="J23">
+      <c r="J23"/>
+      <c r="K23">
         <v>-29000.0</v>
       </c>
-      <c r="K23">
+      <c r="L23">
         <v>36000000.0</v>
       </c>
-      <c r="L23">
+      <c r="M23">
         <v>2297000.0</v>
       </c>
-      <c r="M23">
+      <c r="N23">
         <v>46194000.0</v>
       </c>
-      <c r="N23">
+      <c r="O23">
         <v>1000.0</v>
       </c>
-      <c r="O23">
+      <c r="P23">
         <v>32751000.0</v>
       </c>
-      <c r="P23">
+      <c r="Q23">
         <v>148000000.0</v>
       </c>
-      <c r="Q23">
+      <c r="R23">
         <v>64689000.0</v>
       </c>
-      <c r="R23">
+      <c r="S23">
         <v>-333000.0</v>
       </c>
-      <c r="S23">
+      <c r="T23">
         <v>289465000.0</v>
       </c>
-      <c r="T23">
+      <c r="U23">
         <v>88540000.0</v>
       </c>
-      <c r="U23">
+      <c r="V23">
         <v>105000000.0</v>
       </c>
-      <c r="V23">
+      <c r="W23">
         <v>-10171000.0</v>
       </c>
-      <c r="W23">
+      <c r="X23">
         <v>20481000.0</v>
       </c>
-      <c r="X23">
+      <c r="Y23">
         <v>40000000.0</v>
       </c>
-      <c r="Y23">
+      <c r="Z23">
         <v>-400000.0</v>
       </c>
-      <c r="Z23">
+      <c r="AA23">
         <v>-260000.0</v>
       </c>
-      <c r="AA23">
+      <c r="AB23">
         <v>465242000.0</v>
       </c>
-      <c r="AB23">
+      <c r="AC23">
         <v>-184000.0</v>
       </c>
-      <c r="AC23">
+      <c r="AD23">
         <v>-150000.0</v>
       </c>
-      <c r="AD23">
+      <c r="AE23">
         <v>-9748000.0</v>
       </c>
-      <c r="AE23">
+      <c r="AF23">
         <v>-10000.0</v>
       </c>
-      <c r="AF23">
+      <c r="AG23">
         <v>328918000.0</v>
       </c>
-      <c r="AG23">
+      <c r="AH23">
         <v>-345000.0</v>
       </c>
-      <c r="AH23">
+      <c r="AI23">
         <v>-7000.0</v>
       </c>
-      <c r="AI23">
+      <c r="AJ23">
         <v>-160000.0</v>
       </c>
-      <c r="AJ23">
+      <c r="AK23">
         <v>-10000.0</v>
       </c>
-      <c r="AK23">
+      <c r="AL23">
         <v>-12000.0</v>
       </c>
-      <c r="AL23">
+      <c r="AM23">
         <v>-7386000.0</v>
       </c>
-      <c r="AM23">
+      <c r="AN23">
         <v>291558000.0</v>
       </c>
-      <c r="AN23">
+      <c r="AO23">
         <v>-485000.0</v>
       </c>
-      <c r="AO23">
+      <c r="AP23">
         <v>-230000.0</v>
       </c>
-      <c r="AP23">
+      <c r="AQ23">
         <v>-70000.0</v>
       </c>
-      <c r="AQ23">
+      <c r="AR23">
         <v>132000.0</v>
       </c>
-      <c r="AR23">
+      <c r="AS23">
         <v>-5708000.0</v>
       </c>
-      <c r="AS23">
+      <c r="AT23">
         <v>-3371000.0</v>
       </c>
-      <c r="AT23">
+      <c r="AU23">
         <v>-42000.0</v>
       </c>
-      <c r="AU23">
+      <c r="AV23">
         <v>-236000.0</v>
       </c>
-      <c r="AV23">
+      <c r="AW23">
         <v>-181000.0</v>
       </c>
-      <c r="AW23">
+      <c r="AX23">
         <v>-665000.0</v>
       </c>
-      <c r="AX23">
+      <c r="AY23">
         <v>-634000.0</v>
       </c>
-      <c r="AY23">
+      <c r="AZ23">
         <v>-5795000.0</v>
       </c>
-      <c r="AZ23">
+      <c r="BA23">
         <v>-5694000.0</v>
       </c>
-      <c r="BA23">
+      <c r="BB23">
         <v>-170000.0</v>
       </c>
-      <c r="BB23">
+      <c r="BC23">
         <v>-5844000.0</v>
       </c>
-      <c r="BC23">
+      <c r="BD23">
         <v>153000.0</v>
       </c>
-      <c r="BD23">
+      <c r="BE23">
         <v>-12709000.0</v>
       </c>
-      <c r="BE23">
+      <c r="BF23">
         <v>-1373000.0</v>
       </c>
-      <c r="BF23">
+      <c r="BG23">
         <v>1867000.0</v>
       </c>
-      <c r="BG23">
+      <c r="BH23">
         <v>-503000.0</v>
       </c>
-      <c r="BH23">
+      <c r="BI23">
         <v>-34000.0</v>
       </c>
-      <c r="BI23">
+      <c r="BJ23">
         <v>-233000.0</v>
       </c>
-      <c r="BJ23">
+      <c r="BK23">
         <v>-3913000.0</v>
       </c>
-      <c r="BK23">
+      <c r="BL23">
         <v>455588000.0</v>
       </c>
-      <c r="BL23">
+      <c r="BM23">
         <v>-427000.0</v>
       </c>
-      <c r="BM23">
+      <c r="BN23">
         <v>-618000.0</v>
       </c>
-      <c r="BN23">
+      <c r="BO23">
         <v>481000000.0</v>
       </c>
-      <c r="BO23">
+      <c r="BP23">
         <v>172589000.0</v>
       </c>
-      <c r="BP23">
+      <c r="BQ23">
         <v>151145000.0</v>
       </c>
-      <c r="BQ23">
+      <c r="BR23">
         <v>-637000.0</v>
       </c>
-      <c r="BR23">
+      <c r="BS23">
         <v>380454000.0</v>
       </c>
-      <c r="BS23">
+      <c r="BT23">
         <v>991169000.0</v>
       </c>
-      <c r="BT23">
+      <c r="BU23">
         <v>256666000.0</v>
       </c>
-      <c r="BU23">
+      <c r="BV23">
         <v>-461000.0</v>
       </c>
-      <c r="BV23">
+      <c r="BW23">
         <v>502025000.0</v>
       </c>
-      <c r="BW23">
+      <c r="BX23">
         <v>284722000.0</v>
       </c>
-      <c r="BX23">
+      <c r="BY23">
         <v>829192000.0</v>
       </c>
-      <c r="BY23">
+      <c r="BZ23">
         <v>-986000.0</v>
       </c>
-      <c r="BZ23">
+      <c r="CA23">
         <v>560538000.0</v>
       </c>
-      <c r="CA23">
+      <c r="CB23">
         <v>-139000.0</v>
       </c>
-      <c r="CB23">
+      <c r="CC23">
         <v>407763000.0</v>
       </c>
-      <c r="CC23">
+      <c r="CD23">
         <v>293902000.0</v>
       </c>
-      <c r="CD23">
+      <c r="CE23">
         <v>194701000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>291207000.0</v>
       </c>
       <c r="CF23">
         <v>291207000.0</v>
       </c>
-      <c r="CG23"/>
+      <c r="CG23">
+        <v>291207000.0</v>
+      </c>
       <c r="CH23"/>
-      <c r="CI23">
-[...1 lines deleted...]
-      </c>
+      <c r="CI23"/>
       <c r="CJ23">
         <v>-1672000.0</v>
       </c>
       <c r="CK23">
+        <v>-1672000.0</v>
+      </c>
+      <c r="CL23">
         <v>-220421000.0</v>
       </c>
     </row>
-    <row r="24" spans="1:89">
+    <row r="24" spans="1:90">
       <c r="A24" t="s">
-        <v>202</v>
+        <v>203</v>
       </c>
       <c r="B24"/>
       <c r="C24"/>
       <c r="D24"/>
       <c r="E24"/>
       <c r="F24"/>
       <c r="G24"/>
       <c r="H24"/>
       <c r="I24"/>
       <c r="J24"/>
-      <c r="K24">
+      <c r="K24"/>
+      <c r="L24">
         <v>-37425000.0</v>
       </c>
-      <c r="L24">
+      <c r="M24">
         <v>41226000.0</v>
       </c>
-      <c r="M24"/>
       <c r="N24"/>
       <c r="O24"/>
       <c r="P24"/>
       <c r="Q24"/>
       <c r="R24"/>
       <c r="S24"/>
       <c r="T24"/>
       <c r="U24"/>
       <c r="V24"/>
       <c r="W24"/>
       <c r="X24"/>
       <c r="Y24"/>
       <c r="Z24"/>
       <c r="AA24"/>
       <c r="AB24"/>
       <c r="AC24"/>
       <c r="AD24"/>
       <c r="AE24"/>
       <c r="AF24"/>
       <c r="AG24"/>
       <c r="AH24"/>
       <c r="AI24"/>
       <c r="AJ24"/>
       <c r="AK24"/>
       <c r="AL24"/>
@@ -27034,540 +27302,547 @@
       <c r="BI24"/>
       <c r="BJ24"/>
       <c r="BK24"/>
       <c r="BL24"/>
       <c r="BM24"/>
       <c r="BN24"/>
       <c r="BO24"/>
       <c r="BP24"/>
       <c r="BQ24"/>
       <c r="BR24"/>
       <c r="BS24"/>
       <c r="BT24"/>
       <c r="BU24"/>
       <c r="BV24"/>
       <c r="BW24"/>
       <c r="BX24"/>
       <c r="BY24"/>
       <c r="BZ24"/>
       <c r="CA24"/>
       <c r="CB24"/>
       <c r="CC24"/>
       <c r="CD24"/>
       <c r="CE24"/>
       <c r="CF24"/>
       <c r="CG24"/>
-      <c r="CH24">
+      <c r="CH24"/>
+      <c r="CI24">
         <v>403152000.0</v>
       </c>
-      <c r="CI24"/>
       <c r="CJ24"/>
       <c r="CK24"/>
+      <c r="CL24"/>
     </row>
-    <row r="25" spans="1:89">
+    <row r="25" spans="1:90">
       <c r="A25" t="s">
-        <v>203</v>
+        <v>204</v>
       </c>
       <c r="B25">
-        <v>118752000.0</v>
+        <v>-20421000.0</v>
       </c>
       <c r="C25">
+        <v>-26677000.0</v>
+      </c>
+      <c r="D25">
         <v>140040000.0</v>
       </c>
-      <c r="D25">
+      <c r="E25">
         <v>-108499000.0</v>
       </c>
-      <c r="E25">
+      <c r="F25">
         <v>-148655000.0</v>
       </c>
-      <c r="F25">
+      <c r="G25">
         <v>13069000.0</v>
       </c>
-      <c r="G25">
+      <c r="H25">
         <v>-29334000.0</v>
       </c>
-      <c r="H25">
+      <c r="I25">
         <v>-88217000.0</v>
       </c>
-      <c r="I25">
+      <c r="J25">
         <v>-14706000.0</v>
       </c>
-      <c r="J25">
+      <c r="K25">
         <v>36008000.0</v>
       </c>
-      <c r="K25">
+      <c r="L25">
         <v>41648000.0</v>
       </c>
-      <c r="L25">
+      <c r="M25">
         <v>-21767000.0</v>
       </c>
-      <c r="M25">
+      <c r="N25">
         <v>17998000.0</v>
       </c>
-      <c r="N25">
+      <c r="O25">
         <v>25545000.0</v>
       </c>
-      <c r="O25">
+      <c r="P25">
         <v>88188000.0</v>
       </c>
-      <c r="P25">
+      <c r="Q25">
         <v>-29190000.0</v>
       </c>
-      <c r="Q25">
+      <c r="R25">
         <v>61442000.0</v>
       </c>
-      <c r="R25">
+      <c r="S25">
         <v>27355000.0</v>
       </c>
-      <c r="S25">
+      <c r="T25">
         <v>-133222000.0</v>
       </c>
-      <c r="T25">
+      <c r="U25">
         <v>-39568000.0</v>
       </c>
-      <c r="U25">
+      <c r="V25">
         <v>29381000.0</v>
       </c>
-      <c r="V25">
+      <c r="W25">
         <v>115061000.0</v>
       </c>
-      <c r="W25">
+      <c r="X25">
         <v>148428000.0</v>
       </c>
-      <c r="X25">
+      <c r="Y25">
         <v>62298000.0</v>
       </c>
-      <c r="Y25">
+      <c r="Z25">
         <v>177191000.0</v>
       </c>
-      <c r="Z25">
+      <c r="AA25">
         <v>-149136000.0</v>
       </c>
-      <c r="AA25">
+      <c r="AB25">
         <v>-183235000.0</v>
       </c>
-      <c r="AB25">
+      <c r="AC25">
         <v>-212636000.0</v>
       </c>
-      <c r="AC25">
+      <c r="AD25">
         <v>-106279000.0</v>
       </c>
-      <c r="AD25">
+      <c r="AE25">
         <v>23545000.0</v>
       </c>
-      <c r="AE25">
+      <c r="AF25">
         <v>176085000.0</v>
       </c>
-      <c r="AF25">
+      <c r="AG25">
         <v>-289965000.0</v>
       </c>
-      <c r="AG25">
+      <c r="AH25">
         <v>128844000.0</v>
       </c>
-      <c r="AH25">
+      <c r="AI25">
         <v>11857000.0</v>
       </c>
-      <c r="AI25">
+      <c r="AJ25">
         <v>80654000.0</v>
       </c>
-      <c r="AJ25">
+      <c r="AK25">
         <v>-40274000.0</v>
       </c>
-      <c r="AK25">
+      <c r="AL25">
         <v>174472000.0</v>
       </c>
-      <c r="AL25">
+      <c r="AM25">
         <v>8902000.0</v>
       </c>
-      <c r="AM25">
+      <c r="AN25">
         <v>98379000.0</v>
       </c>
-      <c r="AN25">
+      <c r="AO25">
         <v>334497000.0</v>
       </c>
-      <c r="AO25">
+      <c r="AP25">
         <v>123259000.0</v>
       </c>
-      <c r="AP25">
+      <c r="AQ25">
         <v>79744000.0</v>
       </c>
-      <c r="AQ25">
+      <c r="AR25">
         <v>104592000.0</v>
       </c>
-      <c r="AR25">
+      <c r="AS25">
         <v>145863000.0</v>
       </c>
-      <c r="AS25">
+      <c r="AT25">
         <v>7238000.0</v>
       </c>
-      <c r="AT25">
+      <c r="AU25">
         <v>89279000.0</v>
       </c>
-      <c r="AU25">
+      <c r="AV25">
         <v>-12331000.0</v>
       </c>
-      <c r="AV25">
+      <c r="AW25">
         <v>-227115000.0</v>
       </c>
-      <c r="AW25">
+      <c r="AX25">
         <v>-293900000.0</v>
       </c>
-      <c r="AX25">
+      <c r="AY25">
         <v>-150194000.0</v>
       </c>
-      <c r="AY25">
+      <c r="AZ25">
         <v>24556000.0</v>
       </c>
-      <c r="AZ25">
+      <c r="BA25">
         <v>-188347000.0</v>
       </c>
-      <c r="BA25">
+      <c r="BB25">
         <v>-231736000.0</v>
       </c>
-      <c r="BB25">
+      <c r="BC25">
         <v>55136000.0</v>
       </c>
-      <c r="BC25">
+      <c r="BD25">
         <v>-87463000.0</v>
       </c>
-      <c r="BD25">
+      <c r="BE25">
         <v>93201000.0</v>
       </c>
-      <c r="BE25">
+      <c r="BF25">
         <v>107183000.0</v>
       </c>
-      <c r="BF25">
+      <c r="BG25">
         <v>48138000.0</v>
       </c>
-      <c r="BG25">
+      <c r="BH25">
         <v>291016000.0</v>
       </c>
-      <c r="BH25">
+      <c r="BI25">
         <v>-74011000.0</v>
       </c>
-      <c r="BI25">
+      <c r="BJ25">
         <v>-136407000.0</v>
       </c>
-      <c r="BJ25">
+      <c r="BK25">
         <v>25940000.0</v>
       </c>
-      <c r="BK25">
+      <c r="BL25">
         <v>-90905000.0</v>
       </c>
-      <c r="BL25">
+      <c r="BM25">
         <v>-3717000.0</v>
       </c>
-      <c r="BM25">
+      <c r="BN25">
         <v>495361000.0</v>
       </c>
-      <c r="BN25">
+      <c r="BO25">
         <v>-175301000.0</v>
       </c>
-      <c r="BO25">
+      <c r="BP25">
         <v>-81817000.0</v>
       </c>
-      <c r="BP25">
+      <c r="BQ25">
         <v>-50650000.0</v>
       </c>
-      <c r="BQ25">
+      <c r="BR25">
         <v>-650359000.0</v>
       </c>
-      <c r="BR25">
+      <c r="BS25">
         <v>615181000.0</v>
       </c>
-      <c r="BS25">
+      <c r="BT25">
         <v>72146000.0</v>
       </c>
-      <c r="BT25">
+      <c r="BU25">
         <v>-75334000.0</v>
       </c>
-      <c r="BU25">
+      <c r="BV25">
         <v>65503000.0</v>
       </c>
-      <c r="BV25">
+      <c r="BW25">
         <v>-113317000.0</v>
       </c>
-      <c r="BW25">
+      <c r="BX25">
         <v>-254582000.0</v>
       </c>
-      <c r="BX25">
+      <c r="BY25">
         <v>-529899000.0</v>
       </c>
-      <c r="BY25">
+      <c r="BZ25">
         <v>535242000.0</v>
       </c>
-      <c r="BZ25">
+      <c r="CA25">
         <v>-576606000.0</v>
       </c>
-      <c r="CA25">
+      <c r="CB25">
         <v>-236948000.0</v>
       </c>
-      <c r="CB25">
+      <c r="CC25">
         <v>-429172000.0</v>
       </c>
-      <c r="CC25">
+      <c r="CD25">
         <v>252420000.0</v>
       </c>
-      <c r="CD25">
+      <c r="CE25">
         <v>-188246000.0</v>
       </c>
-      <c r="CE25">
+      <c r="CF25">
         <v>-547078000.0</v>
       </c>
-      <c r="CF25">
+      <c r="CG25">
         <v>-121392000.0</v>
       </c>
-      <c r="CG25">
+      <c r="CH25">
         <v>-750603000.0</v>
       </c>
-      <c r="CH25">
+      <c r="CI25">
         <v>-720134000.0</v>
       </c>
-      <c r="CI25">
+      <c r="CJ25">
         <v>677977000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>1464000.0</v>
       </c>
       <c r="CK25">
         <v>1464000.0</v>
       </c>
+      <c r="CL25">
+        <v>1464000.0</v>
+      </c>
     </row>
-    <row r="26" spans="1:89">
+    <row r="26" spans="1:90">
       <c r="A26" t="s">
-        <v>204</v>
+        <v>205</v>
       </c>
       <c r="B26">
+        <v>-76025000.0</v>
+      </c>
+      <c r="C26">
         <v>-12890000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>0.0</v>
       </c>
       <c r="D26">
         <v>0.0</v>
       </c>
       <c r="E26">
+        <v>0.0</v>
+      </c>
+      <c r="F26">
         <v>-6079000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>0.0</v>
       </c>
       <c r="G26">
         <v>0.0</v>
       </c>
       <c r="H26">
         <v>0.0</v>
       </c>
       <c r="I26">
         <v>0.0</v>
       </c>
       <c r="J26">
         <v>0.0</v>
       </c>
       <c r="K26">
         <v>0.0</v>
       </c>
       <c r="L26">
+        <v>0.0</v>
+      </c>
+      <c r="M26">
         <v>-2297000.0</v>
       </c>
-      <c r="M26">
+      <c r="N26">
         <v>-1638000.0</v>
       </c>
-      <c r="N26">
+      <c r="O26">
         <v>-1000.0</v>
       </c>
-      <c r="O26">
+      <c r="P26">
         <v>0.0</v>
       </c>
-      <c r="P26">
+      <c r="Q26">
         <v>-1638000.0</v>
       </c>
-      <c r="Q26">
+      <c r="R26">
         <v>-770000.0</v>
       </c>
-      <c r="R26">
+      <c r="S26">
         <v>-12399000.0</v>
       </c>
-      <c r="S26">
+      <c r="T26">
         <v>-5905000.0</v>
       </c>
-      <c r="T26">
+      <c r="U26">
         <v>-2026000.0</v>
       </c>
-      <c r="U26"/>
       <c r="V26"/>
       <c r="W26"/>
       <c r="X26"/>
-      <c r="Y26">
+      <c r="Y26"/>
+      <c r="Z26">
         <v>-14954000.0</v>
       </c>
-      <c r="Z26">
+      <c r="AA26">
         <v>-7850000.0</v>
       </c>
-      <c r="AA26">
+      <c r="AB26">
         <v>-14215000.0</v>
       </c>
-      <c r="AB26">
+      <c r="AC26">
         <v>-15122000.0</v>
       </c>
-      <c r="AC26">
+      <c r="AD26">
         <v>-4781000.0</v>
       </c>
-      <c r="AD26">
+      <c r="AE26">
         <v>-22067000.0</v>
       </c>
-      <c r="AE26">
+      <c r="AF26">
         <v>-16105000.0</v>
       </c>
-      <c r="AF26">
+      <c r="AG26">
         <v>-7877000.0</v>
       </c>
-      <c r="AG26">
+      <c r="AH26">
         <v>-11145000.0</v>
       </c>
-      <c r="AH26">
+      <c r="AI26">
         <v>-4645000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>-3956000.0</v>
       </c>
       <c r="AJ26">
         <v>-3956000.0</v>
       </c>
       <c r="AK26">
+        <v>-3956000.0</v>
+      </c>
+      <c r="AL26">
         <v>-1000.0</v>
       </c>
-      <c r="AL26">
+      <c r="AM26">
         <v>-13574000.0</v>
       </c>
-      <c r="AM26">
+      <c r="AN26">
         <v>-18270000.0</v>
       </c>
-      <c r="AN26">
+      <c r="AO26">
         <v>-6073000.0</v>
       </c>
-      <c r="AO26">
+      <c r="AP26">
         <v>-10000000.0</v>
       </c>
-      <c r="AP26">
+      <c r="AQ26">
         <v>-31244000.0</v>
       </c>
-      <c r="AQ26">
+      <c r="AR26">
         <v>-21193000.0</v>
       </c>
-      <c r="AR26"/>
       <c r="AS26"/>
       <c r="AT26"/>
       <c r="AU26"/>
       <c r="AV26"/>
       <c r="AW26"/>
       <c r="AX26"/>
       <c r="AY26"/>
       <c r="AZ26"/>
       <c r="BA26"/>
       <c r="BB26"/>
       <c r="BC26"/>
       <c r="BD26"/>
       <c r="BE26"/>
       <c r="BF26"/>
       <c r="BG26"/>
       <c r="BH26"/>
-      <c r="BI26">
-[...1 lines deleted...]
-      </c>
+      <c r="BI26"/>
       <c r="BJ26">
         <v>194000.0</v>
       </c>
-      <c r="BK26"/>
-      <c r="BL26">
+      <c r="BK26">
+        <v>194000.0</v>
+      </c>
+      <c r="BL26"/>
+      <c r="BM26">
         <v>-427000.0</v>
       </c>
-      <c r="BM26">
+      <c r="BN26">
         <v>120000.0</v>
       </c>
-      <c r="BN26">
+      <c r="BO26">
         <v>-353000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>-385000.0</v>
       </c>
       <c r="BP26">
         <v>-385000.0</v>
       </c>
       <c r="BQ26">
-        <v>-158000.0</v>
+        <v>-385000.0</v>
       </c>
       <c r="BR26">
         <v>-158000.0</v>
       </c>
-      <c r="BS26"/>
-      <c r="BT26">
+      <c r="BS26">
+        <v>-158000.0</v>
+      </c>
+      <c r="BT26"/>
+      <c r="BU26">
         <v>-479000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>362000.0</v>
       </c>
       <c r="BV26">
         <v>362000.0</v>
       </c>
       <c r="BW26">
+        <v>362000.0</v>
+      </c>
+      <c r="BX26">
         <v>-823000.0</v>
       </c>
-      <c r="BX26"/>
-      <c r="BY26">
+      <c r="BY26"/>
+      <c r="BZ26">
         <v>-877000.0</v>
       </c>
-      <c r="BZ26">
+      <c r="CA26">
         <v>30000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>-139000.0</v>
       </c>
       <c r="CB26">
         <v>-139000.0</v>
       </c>
       <c r="CC26">
-        <v>-154000.0</v>
+        <v>-139000.0</v>
       </c>
       <c r="CD26">
         <v>-154000.0</v>
       </c>
-      <c r="CE26"/>
+      <c r="CE26">
+        <v>-154000.0</v>
+      </c>
       <c r="CF26"/>
       <c r="CG26"/>
       <c r="CH26"/>
       <c r="CI26"/>
-      <c r="CJ26">
-[...1 lines deleted...]
-      </c>
+      <c r="CJ26"/>
       <c r="CK26">
         <v>-1722000.0</v>
       </c>
+      <c r="CL26">
+        <v>-1722000.0</v>
+      </c>
     </row>
-    <row r="27" spans="1:89">
+    <row r="27" spans="1:90">
       <c r="A27" t="s">
-        <v>205</v>
+        <v>206</v>
       </c>
       <c r="B27"/>
       <c r="C27"/>
       <c r="D27"/>
       <c r="E27"/>
       <c r="F27"/>
       <c r="G27"/>
       <c r="H27"/>
       <c r="I27"/>
       <c r="J27"/>
       <c r="K27"/>
       <c r="L27"/>
       <c r="M27"/>
       <c r="N27"/>
       <c r="O27"/>
       <c r="P27"/>
       <c r="Q27"/>
       <c r="R27"/>
       <c r="S27"/>
       <c r="T27"/>
       <c r="U27"/>
       <c r="V27"/>
       <c r="W27"/>
       <c r="X27"/>
       <c r="Y27"/>
@@ -27613,622 +27888,631 @@
       <c r="BM27"/>
       <c r="BN27"/>
       <c r="BO27"/>
       <c r="BP27"/>
       <c r="BQ27"/>
       <c r="BR27"/>
       <c r="BS27"/>
       <c r="BT27"/>
       <c r="BU27"/>
       <c r="BV27"/>
       <c r="BW27"/>
       <c r="BX27"/>
       <c r="BY27"/>
       <c r="BZ27"/>
       <c r="CA27"/>
       <c r="CB27"/>
       <c r="CC27"/>
       <c r="CD27"/>
       <c r="CE27"/>
       <c r="CF27"/>
       <c r="CG27"/>
       <c r="CH27"/>
       <c r="CI27"/>
       <c r="CJ27"/>
       <c r="CK27"/>
+      <c r="CL27"/>
     </row>
-    <row r="28" spans="1:89">
+    <row r="28" spans="1:90">
       <c r="A28" t="s">
-        <v>206</v>
+        <v>207</v>
       </c>
       <c r="B28">
-        <v>-145019000.0</v>
+        <v>-226135000.0</v>
       </c>
       <c r="C28">
+        <v>26656000.0</v>
+      </c>
+      <c r="D28">
         <v>-171675000.0</v>
       </c>
-      <c r="D28">
+      <c r="E28">
         <v>77857000.0</v>
       </c>
-      <c r="E28">
+      <c r="F28">
         <v>140534000.0</v>
       </c>
-      <c r="F28">
+      <c r="G28">
         <v>-63765000.0</v>
       </c>
-      <c r="G28">
+      <c r="H28">
         <v>27897000.0</v>
       </c>
-      <c r="H28">
+      <c r="I28">
         <v>80975000.0</v>
       </c>
-      <c r="I28">
+      <c r="J28">
         <v>-81869000.0</v>
       </c>
-      <c r="J28">
+      <c r="K28">
         <v>535000.0</v>
       </c>
-      <c r="K28">
+      <c r="L28">
         <v>-70796000.0</v>
       </c>
-      <c r="L28">
+      <c r="M28">
         <v>-28204000.0</v>
       </c>
-      <c r="M28">
+      <c r="N28">
         <v>-62895000.0</v>
       </c>
-      <c r="N28">
+      <c r="O28">
         <v>-45944000.0</v>
       </c>
-      <c r="O28">
+      <c r="P28">
         <v>-82410000.0</v>
       </c>
-      <c r="P28">
+      <c r="Q28">
         <v>26449000.0</v>
       </c>
-      <c r="Q28">
+      <c r="R28">
         <v>-56153000.0</v>
       </c>
-      <c r="R28">
+      <c r="S28">
         <v>-47140000.0</v>
       </c>
-      <c r="S28">
+      <c r="T28">
         <v>84343000.0</v>
       </c>
-      <c r="T28">
+      <c r="U28">
         <v>-2381000.0</v>
       </c>
-      <c r="U28">
+      <c r="V28">
         <v>-65960000.0</v>
       </c>
-      <c r="V28">
+      <c r="W28">
         <v>-131556000.0</v>
       </c>
-      <c r="W28">
+      <c r="X28">
         <v>-191874000.0</v>
       </c>
-      <c r="X28">
+      <c r="Y28">
         <v>-70310000.0</v>
       </c>
-      <c r="Y28">
+      <c r="Z28">
         <v>-26526000.0</v>
       </c>
-      <c r="Z28">
+      <c r="AA28">
         <v>146261000.0</v>
       </c>
-      <c r="AA28">
+      <c r="AB28">
         <v>190103000.0</v>
       </c>
-      <c r="AB28">
+      <c r="AC28">
         <v>175049000.0</v>
       </c>
-      <c r="AC28">
+      <c r="AD28">
         <v>97711000.0</v>
       </c>
-      <c r="AD28">
+      <c r="AE28">
         <v>-14554000.0</v>
       </c>
-      <c r="AE28">
+      <c r="AF28">
         <v>-204719000.0</v>
       </c>
-      <c r="AF28">
+      <c r="AG28">
         <v>275094000.0</v>
       </c>
-      <c r="AG28">
+      <c r="AH28">
         <v>-144954000.0</v>
       </c>
-      <c r="AH28">
+      <c r="AI28">
         <v>-35008000.0</v>
       </c>
-      <c r="AI28">
+      <c r="AJ28">
         <v>-102907000.0</v>
       </c>
-      <c r="AJ28">
+      <c r="AK28">
         <v>28137000.0</v>
       </c>
-      <c r="AK28">
+      <c r="AL28">
         <v>-227611000.0</v>
       </c>
-      <c r="AL28">
+      <c r="AM28">
         <v>-25591000.0</v>
       </c>
-      <c r="AM28">
+      <c r="AN28">
         <v>-143333000.0</v>
       </c>
-      <c r="AN28">
+      <c r="AO28">
         <v>-253480000.0</v>
       </c>
-      <c r="AO28">
+      <c r="AP28">
         <v>-114397000.0</v>
       </c>
-      <c r="AP28">
+      <c r="AQ28">
         <v>-55889000.0</v>
       </c>
-      <c r="AQ28">
+      <c r="AR28">
         <v>-83422000.0</v>
       </c>
-      <c r="AR28">
+      <c r="AS28">
         <v>-172233000.0</v>
       </c>
-      <c r="AS28">
+      <c r="AT28">
         <v>-132698000.0</v>
       </c>
-      <c r="AT28">
+      <c r="AU28">
         <v>-32838000.0</v>
       </c>
-      <c r="AU28">
+      <c r="AV28">
         <v>-33696000.0</v>
       </c>
-      <c r="AV28">
+      <c r="AW28">
         <v>151115000.0</v>
       </c>
-      <c r="AW28">
+      <c r="AX28">
         <v>170152000.0</v>
       </c>
-      <c r="AX28">
+      <c r="AY28">
         <v>131383000.0</v>
       </c>
-      <c r="AY28">
+      <c r="AZ28">
         <v>-103883000.0</v>
       </c>
-      <c r="AZ28">
+      <c r="BA28">
         <v>103648000.0</v>
       </c>
-      <c r="BA28">
+      <c r="BB28">
         <v>84535000.0</v>
       </c>
-      <c r="BB28">
+      <c r="BC28">
         <v>55562000.0</v>
       </c>
-      <c r="BC28">
+      <c r="BD28">
         <v>-133281000.0</v>
       </c>
-      <c r="BD28">
+      <c r="BE28">
         <v>16630000.0</v>
       </c>
-      <c r="BE28">
+      <c r="BF28">
         <v>-266501000.0</v>
       </c>
-      <c r="BF28">
+      <c r="BG28">
         <v>-55617000.0</v>
       </c>
-      <c r="BG28">
+      <c r="BH28">
         <v>-66167000.0</v>
       </c>
-      <c r="BH28">
+      <c r="BI28">
         <v>146894000.0</v>
       </c>
-      <c r="BI28">
+      <c r="BJ28">
         <v>-8862000.0</v>
       </c>
-      <c r="BJ28">
+      <c r="BK28">
         <v>-135591000.0</v>
       </c>
-      <c r="BK28">
+      <c r="BL28">
         <v>38973000.0</v>
       </c>
-      <c r="BL28">
+      <c r="BM28">
         <v>100831000.0</v>
       </c>
-      <c r="BM28">
+      <c r="BN28">
         <v>80813000.0</v>
       </c>
-      <c r="BN28">
+      <c r="BO28">
         <v>92688000.0</v>
       </c>
-      <c r="BO28">
+      <c r="BP28">
         <v>-37806000.0</v>
       </c>
-      <c r="BP28">
+      <c r="BQ28">
         <v>-41333000.0</v>
       </c>
-      <c r="BQ28">
+      <c r="BR28">
         <v>-99873000.0</v>
       </c>
-      <c r="BR28">
+      <c r="BS28">
         <v>-567821000.0</v>
       </c>
-      <c r="BS28">
+      <c r="BT28">
         <v>661211000.0</v>
       </c>
-      <c r="BT28">
+      <c r="BU28">
         <v>-387047000.0</v>
       </c>
-      <c r="BU28">
+      <c r="BV28">
         <v>471852000.0</v>
       </c>
-      <c r="BV28">
+      <c r="BW28">
         <v>230175000.0</v>
       </c>
-      <c r="BW28">
+      <c r="BX28">
         <v>255175000.0</v>
       </c>
-      <c r="BX28">
+      <c r="BY28">
         <v>248681000.0</v>
       </c>
-      <c r="BY28">
+      <c r="BZ28">
         <v>-25933000.0</v>
       </c>
-      <c r="BZ28">
+      <c r="CA28">
         <v>220939000.0</v>
       </c>
-      <c r="CA28">
+      <c r="CB28">
         <v>97345000.0</v>
       </c>
-      <c r="CB28">
+      <c r="CC28">
         <v>169534000.0</v>
       </c>
-      <c r="CC28">
+      <c r="CD28">
         <v>179955000.0</v>
       </c>
-      <c r="CD28">
+      <c r="CE28">
         <v>107612000.0</v>
       </c>
-      <c r="CE28">
+      <c r="CF28">
         <v>270522000.0</v>
       </c>
-      <c r="CF28">
+      <c r="CG28">
         <v>-15464000.0</v>
       </c>
-      <c r="CG28">
+      <c r="CH28">
         <v>-11715000.0</v>
       </c>
-      <c r="CH28">
+      <c r="CI28">
         <v>-8026000.0</v>
       </c>
-      <c r="CI28">
+      <c r="CJ28">
         <v>-1672000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>870153000.0</v>
       </c>
       <c r="CK28">
         <v>870153000.0</v>
       </c>
+      <c r="CL28">
+        <v>870153000.0</v>
+      </c>
     </row>
-    <row r="29" spans="1:89">
+    <row r="29" spans="1:90">
       <c r="A29" t="s">
-        <v>207</v>
+        <v>208</v>
       </c>
       <c r="B29">
-        <v>172602000.0</v>
+        <v>31353000.0</v>
       </c>
       <c r="C29">
+        <v>27173000.0</v>
+      </c>
+      <c r="D29">
         <v>166269000.0</v>
       </c>
-      <c r="D29">
+      <c r="E29">
         <v>-91040000.0</v>
       </c>
-      <c r="E29">
+      <c r="F29">
         <v>-131308000.0</v>
       </c>
-      <c r="F29">
+      <c r="G29">
         <v>54773000.0</v>
       </c>
-      <c r="G29">
+      <c r="H29">
         <v>-10133000.0</v>
       </c>
-      <c r="H29">
+      <c r="I29">
         <v>-63544000.0</v>
       </c>
-      <c r="I29">
+      <c r="J29">
         <v>9372000.0</v>
       </c>
-      <c r="J29">
+      <c r="K29">
         <v>78423000.0</v>
       </c>
-      <c r="K29">
+      <c r="L29">
         <v>63765000.0</v>
       </c>
-      <c r="L29">
+      <c r="M29">
         <v>8321000.0</v>
       </c>
-      <c r="M29">
+      <c r="N29">
         <v>45872000.0</v>
       </c>
-      <c r="N29">
+      <c r="O29">
         <v>21578000.0</v>
       </c>
-      <c r="O29">
+      <c r="P29">
         <v>108785000.0</v>
       </c>
-      <c r="P29">
+      <c r="Q29">
         <v>-21544000.0</v>
       </c>
-      <c r="Q29">
+      <c r="R29">
         <v>52396000.0</v>
       </c>
-      <c r="R29">
+      <c r="S29">
         <v>53892000.0</v>
       </c>
-      <c r="S29">
+      <c r="T29">
         <v>-104086000.0</v>
       </c>
-      <c r="T29">
+      <c r="U29">
         <v>-4879000.0</v>
       </c>
-      <c r="U29">
+      <c r="V29">
         <v>67213000.0</v>
       </c>
-      <c r="V29">
+      <c r="W29">
         <v>153580000.0</v>
       </c>
-      <c r="W29">
+      <c r="X29">
         <v>178846000.0</v>
       </c>
-      <c r="X29">
+      <c r="Y29">
         <v>71032000.0</v>
       </c>
-      <c r="Y29">
+      <c r="Z29">
         <v>28047000.0</v>
       </c>
-      <c r="Z29">
+      <c r="AA29">
         <v>-140609000.0</v>
       </c>
-      <c r="AA29">
+      <c r="AB29">
         <v>-184169000.0</v>
       </c>
-      <c r="AB29">
+      <c r="AC29">
         <v>-185729000.0</v>
       </c>
-      <c r="AC29">
+      <c r="AD29">
         <v>-86381000.0</v>
       </c>
-      <c r="AD29">
+      <c r="AE29">
         <v>23339000.0</v>
       </c>
-      <c r="AE29">
+      <c r="AF29">
         <v>208944000.0</v>
       </c>
-      <c r="AF29">
+      <c r="AG29">
         <v>-278534000.0</v>
       </c>
-      <c r="AG29">
+      <c r="AH29">
         <v>145684000.0</v>
       </c>
-      <c r="AH29">
+      <c r="AI29">
         <v>15411000.0</v>
       </c>
-      <c r="AI29">
+      <c r="AJ29">
         <v>109463000.0</v>
       </c>
-      <c r="AJ29">
+      <c r="AK29">
         <v>-6760000.0</v>
       </c>
-      <c r="AK29">
+      <c r="AL29">
         <v>179933000.0</v>
       </c>
-      <c r="AL29">
+      <c r="AM29">
         <v>14433000.0</v>
       </c>
-      <c r="AM29">
+      <c r="AN29">
         <v>153054000.0</v>
       </c>
-      <c r="AN29">
+      <c r="AO29">
         <v>294997000.0</v>
       </c>
-      <c r="AO29">
+      <c r="AP29">
         <v>120733000.0</v>
       </c>
-      <c r="AP29">
+      <c r="AQ29">
         <v>55911000.0</v>
       </c>
-      <c r="AQ29">
+      <c r="AR29">
         <v>82763000.0</v>
       </c>
-      <c r="AR29">
+      <c r="AS29">
         <v>176787000.0</v>
       </c>
-      <c r="AS29">
+      <c r="AT29">
         <v>113508000.0</v>
       </c>
-      <c r="AT29">
+      <c r="AU29">
         <v>48907000.0</v>
       </c>
-      <c r="AU29">
+      <c r="AV29">
         <v>33878000.0</v>
       </c>
-      <c r="AV29">
+      <c r="AW29">
         <v>-154272000.0</v>
       </c>
-      <c r="AW29">
+      <c r="AX29">
         <v>-170257000.0</v>
       </c>
-      <c r="AX29">
+      <c r="AY29">
         <v>-122636000.0</v>
       </c>
-      <c r="AY29">
+      <c r="AZ29">
         <v>92742000.0</v>
       </c>
-      <c r="AZ29">
+      <c r="BA29">
         <v>-92626000.0</v>
       </c>
-      <c r="BA29">
+      <c r="BB29">
         <v>-122029000.0</v>
       </c>
-      <c r="BB29">
+      <c r="BC29">
         <v>-22277000.0</v>
       </c>
-      <c r="BC29">
+      <c r="BD29">
         <v>40472000.0</v>
       </c>
-      <c r="BD29">
+      <c r="BE29">
         <v>83905000.0</v>
       </c>
-      <c r="BE29">
+      <c r="BF29">
         <v>268546000.0</v>
       </c>
-      <c r="BF29">
+      <c r="BG29">
         <v>48499000.0</v>
       </c>
-      <c r="BG29">
+      <c r="BH29">
         <v>64723000.0</v>
       </c>
-      <c r="BH29">
+      <c r="BI29">
         <v>-144051000.0</v>
       </c>
-      <c r="BI29">
+      <c r="BJ29">
         <v>-196387000.0</v>
       </c>
-      <c r="BJ29">
+      <c r="BK29">
         <v>319492000.0</v>
       </c>
-      <c r="BK29">
+      <c r="BL29">
         <v>-230279000.0</v>
       </c>
-      <c r="BL29">
+      <c r="BM29">
         <v>-369398000.0</v>
       </c>
-      <c r="BM29">
+      <c r="BN29">
         <v>-101379000.0</v>
       </c>
-      <c r="BN29">
+      <c r="BO29">
         <v>411525000.0</v>
       </c>
-      <c r="BO29">
+      <c r="BP29">
         <v>36617000.0</v>
       </c>
-      <c r="BP29">
+      <c r="BQ29">
         <v>39840000.0</v>
       </c>
-      <c r="BQ29">
+      <c r="BR29">
         <v>103266000.0</v>
       </c>
-      <c r="BR29">
+      <c r="BS29">
         <v>159879000.0</v>
       </c>
-      <c r="BS29">
+      <c r="BT29">
         <v>-1154182000.0</v>
       </c>
-      <c r="BT29">
+      <c r="BU29">
         <v>876183000.0</v>
       </c>
-      <c r="BU29">
+      <c r="BV29">
         <v>-892651000.0</v>
       </c>
-      <c r="BV29">
+      <c r="BW29">
         <v>-94510000.0</v>
       </c>
-      <c r="BW29">
+      <c r="BX29">
         <v>-334454000.0</v>
       </c>
-      <c r="BX29">
+      <c r="BY29">
         <v>-567225000.0</v>
       </c>
-      <c r="BY29">
+      <c r="BZ29">
         <v>775970000.0</v>
       </c>
-      <c r="BZ29">
+      <c r="CA29">
         <v>-525013000.0</v>
       </c>
-      <c r="CA29">
+      <c r="CB29">
         <v>-160990000.0</v>
       </c>
-      <c r="CB29">
+      <c r="CC29">
         <v>-358861000.0</v>
       </c>
-      <c r="CC29">
+      <c r="CD29">
         <v>270568000.0</v>
       </c>
-      <c r="CD29">
+      <c r="CE29">
         <v>-156119000.0</v>
       </c>
-      <c r="CE29">
+      <c r="CF29">
         <v>-510692000.0</v>
       </c>
-      <c r="CF29">
+      <c r="CG29">
         <v>-119687000.0</v>
       </c>
-      <c r="CG29">
+      <c r="CH29">
         <v>75410000.0</v>
       </c>
-      <c r="CH29">
+      <c r="CI29">
         <v>-722821000.0</v>
       </c>
-      <c r="CI29">
+      <c r="CJ29">
         <v>677535000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>-601000.0</v>
       </c>
       <c r="CK29">
         <v>-601000.0</v>
       </c>
+      <c r="CL29">
+        <v>-601000.0</v>
+      </c>
     </row>
-    <row r="30" spans="1:89">
+    <row r="30" spans="1:90">
       <c r="A30" t="s">
-        <v>208</v>
+        <v>209</v>
       </c>
       <c r="B30">
-        <v>264416000.0</v>
-[...2 lines deleted...]
-      <c r="D30">
+        <v>138039000.0</v>
+      </c>
+      <c r="C30">
+        <v>-20840000.0</v>
+      </c>
+      <c r="D30"/>
+      <c r="E30">
         <v>-267327000.0</v>
       </c>
-      <c r="E30"/>
       <c r="F30"/>
       <c r="G30"/>
       <c r="H30"/>
       <c r="I30"/>
       <c r="J30"/>
-      <c r="K30">
+      <c r="K30"/>
+      <c r="L30">
         <v>6847000.0</v>
       </c>
-      <c r="L30">
+      <c r="M30">
         <v>17405000.0</v>
       </c>
-      <c r="M30">
+      <c r="N30">
         <v>19246000.0</v>
       </c>
-      <c r="N30">
+      <c r="O30">
         <v>49569000.0</v>
       </c>
-      <c r="O30">
+      <c r="P30">
         <v>32751000.0</v>
       </c>
-      <c r="P30"/>
       <c r="Q30"/>
       <c r="R30"/>
       <c r="S30"/>
       <c r="T30"/>
       <c r="U30"/>
       <c r="V30"/>
       <c r="W30"/>
       <c r="X30"/>
       <c r="Y30"/>
       <c r="Z30"/>
       <c r="AA30"/>
       <c r="AB30"/>
       <c r="AC30"/>
       <c r="AD30"/>
       <c r="AE30"/>
       <c r="AF30"/>
       <c r="AG30"/>
       <c r="AH30"/>
       <c r="AI30"/>
       <c r="AJ30"/>
       <c r="AK30"/>
       <c r="AL30"/>
       <c r="AM30"/>
       <c r="AN30"/>
       <c r="AO30"/>
@@ -28254,60 +28538,61 @@
       <c r="BI30"/>
       <c r="BJ30"/>
       <c r="BK30"/>
       <c r="BL30"/>
       <c r="BM30"/>
       <c r="BN30"/>
       <c r="BO30"/>
       <c r="BP30"/>
       <c r="BQ30"/>
       <c r="BR30"/>
       <c r="BS30"/>
       <c r="BT30"/>
       <c r="BU30"/>
       <c r="BV30"/>
       <c r="BW30"/>
       <c r="BX30"/>
       <c r="BY30"/>
       <c r="BZ30"/>
       <c r="CA30"/>
       <c r="CB30"/>
       <c r="CC30"/>
       <c r="CD30"/>
       <c r="CE30"/>
       <c r="CF30"/>
       <c r="CG30"/>
-      <c r="CH30">
+      <c r="CH30"/>
+      <c r="CI30">
         <v>403152000.0</v>
       </c>
-      <c r="CI30">
+      <c r="CJ30">
         <v>-182731000.0</v>
       </c>
-      <c r="CJ30">
+      <c r="CK30">
         <v>-220421000.0</v>
       </c>
-      <c r="CK30"/>
+      <c r="CL30"/>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>