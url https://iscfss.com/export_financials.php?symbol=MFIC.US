--- v1 (2026-06-04)
+++ v2 (2026-07-29)
@@ -9115,51 +9115,51 @@
       <c r="BT34"/>
       <c r="BU34"/>
       <c r="BV34"/>
       <c r="BW34"/>
       <c r="BX34"/>
       <c r="BY34"/>
       <c r="BZ34"/>
       <c r="CA34"/>
       <c r="CB34"/>
       <c r="CC34"/>
       <c r="CD34"/>
       <c r="CE34"/>
       <c r="CF34"/>
       <c r="CG34"/>
       <c r="CH34"/>
       <c r="CI34"/>
       <c r="CJ34"/>
       <c r="CK34"/>
       <c r="CL34"/>
     </row>
     <row r="35" spans="1:90">
       <c r="A35" t="s">
         <v>56</v>
       </c>
       <c r="B35">
-        <v>1893612000.0</v>
+        <v>1768612000.0</v>
       </c>
       <c r="C35">
         <v>1891383000.0</v>
       </c>
       <c r="D35">
         <v>1816574000.0</v>
       </c>
       <c r="E35">
         <v>2064628000.0</v>
       </c>
       <c r="F35">
         <v>1950945000.0</v>
       </c>
       <c r="G35">
         <v>1769301000.0</v>
       </c>
       <c r="H35">
         <v>1790421000.0</v>
       </c>
       <c r="I35">
         <v>1529842000.0</v>
       </c>
       <c r="J35">
         <v>1424405000.0</v>
       </c>
@@ -10156,83 +10156,85 @@
         <v>5896000.0</v>
       </c>
       <c r="BW39">
         <v>5896000.0</v>
       </c>
       <c r="BX39"/>
       <c r="BY39"/>
       <c r="BZ39"/>
       <c r="CA39"/>
       <c r="CB39"/>
       <c r="CC39"/>
       <c r="CD39"/>
       <c r="CE39"/>
       <c r="CF39"/>
       <c r="CG39"/>
       <c r="CH39"/>
       <c r="CI39"/>
       <c r="CJ39"/>
       <c r="CK39"/>
       <c r="CL39"/>
     </row>
     <row r="40" spans="1:90">
       <c r="A40" t="s">
         <v>61</v>
       </c>
-      <c r="B40"/>
+      <c r="B40">
+        <v>-10940000.0</v>
+      </c>
       <c r="C40">
         <v>-13425000.0</v>
       </c>
       <c r="D40">
         <v>-12253000.0</v>
       </c>
       <c r="E40"/>
       <c r="F40"/>
       <c r="G40"/>
       <c r="H40">
         <v>-9388000.0</v>
       </c>
       <c r="I40">
         <v>-17525000.0</v>
       </c>
       <c r="J40">
         <v>-14656000.0</v>
       </c>
       <c r="K40">
         <v>-28988000.0</v>
       </c>
       <c r="L40">
         <v>-9742000.0</v>
       </c>
       <c r="M40">
         <v>-21660000.0</v>
       </c>
       <c r="N40">
         <v>-14580000.0</v>
       </c>
       <c r="O40">
-        <v>24217000.0</v>
+        <v>47571000.0</v>
       </c>
       <c r="P40">
         <v>-28747000.0</v>
       </c>
       <c r="Q40">
         <v>-64828000.0</v>
       </c>
       <c r="R40">
         <v>-52496000.0</v>
       </c>
       <c r="S40">
         <v>-64724000.0</v>
       </c>
       <c r="T40">
         <v>-57698000.0</v>
       </c>
       <c r="U40">
         <v>-73616000.0</v>
       </c>
       <c r="V40">
         <v>-51178000.0</v>
       </c>
       <c r="W40">
         <v>-59940000.0</v>
       </c>
@@ -10562,51 +10564,51 @@
       <c r="G42">
         <v>2658090000.0</v>
       </c>
       <c r="H42">
         <v>2543830000.0</v>
       </c>
       <c r="I42">
         <v>2103718000.0</v>
       </c>
       <c r="J42">
         <v>2103718000.0</v>
       </c>
       <c r="K42">
         <v>2103718000.0</v>
       </c>
       <c r="L42">
         <v>2104823000.0</v>
       </c>
       <c r="M42">
         <v>2104823000.0</v>
       </c>
       <c r="N42">
         <v>2107121000.0</v>
       </c>
       <c r="O42">
-        <v>2107120000.0</v>
+        <v>4214240000.0</v>
       </c>
       <c r="P42">
         <v>2107124000.0</v>
       </c>
       <c r="Q42">
         <v>2077124000.0</v>
       </c>
       <c r="R42">
         <v>2078760000.0</v>
       </c>
       <c r="S42">
         <v>2079530000.0</v>
       </c>
       <c r="T42">
         <v>2091927000.0</v>
       </c>
       <c r="U42">
         <v>2097832000.0</v>
       </c>
       <c r="V42">
         <v>2099876000.0</v>
       </c>
       <c r="W42">
         <v>2099876000.0</v>
       </c>
@@ -11986,51 +11988,53 @@
       <c r="CC51">
         <v>1071590000.0</v>
       </c>
       <c r="CD51">
         <v>323852000.0</v>
       </c>
       <c r="CE51">
         <v>413237000.0</v>
       </c>
       <c r="CF51">
         <v>288950000.0</v>
       </c>
       <c r="CG51">
         <v>288950000.0</v>
       </c>
       <c r="CH51"/>
       <c r="CI51"/>
       <c r="CJ51"/>
       <c r="CK51"/>
       <c r="CL51"/>
     </row>
     <row r="52" spans="1:90">
       <c r="A52" t="s">
         <v>73</v>
       </c>
-      <c r="B52"/>
+      <c r="B52">
+        <v>125000000.0</v>
+      </c>
       <c r="C52">
         <v>125000000.0</v>
       </c>
       <c r="D52">
         <v>125000000.0</v>
       </c>
       <c r="E52"/>
       <c r="F52"/>
       <c r="G52"/>
       <c r="H52"/>
       <c r="I52"/>
       <c r="J52"/>
       <c r="K52"/>
       <c r="L52"/>
       <c r="M52"/>
       <c r="N52"/>
       <c r="O52"/>
       <c r="P52"/>
       <c r="Q52"/>
       <c r="R52"/>
       <c r="S52">
         <v>1587376000.0</v>
       </c>
       <c r="T52"/>
       <c r="U52"/>
@@ -12652,51 +12656,51 @@
       <c r="G56">
         <v>152979000.0</v>
       </c>
       <c r="H56">
         <v>166759000.0</v>
       </c>
       <c r="I56">
         <v>88475000.0</v>
       </c>
       <c r="J56">
         <v>73989000.0</v>
       </c>
       <c r="K56">
         <v>147697000.0</v>
       </c>
       <c r="L56">
         <v>65318000.0</v>
       </c>
       <c r="M56">
         <v>72105000.0</v>
       </c>
       <c r="N56">
         <v>91802000.0</v>
       </c>
       <c r="O56">
-        <v>113993000.0</v>
+        <v>112196000.0</v>
       </c>
       <c r="P56">
         <v>2059853000.0</v>
       </c>
       <c r="Q56">
         <v>69766000.0</v>
       </c>
       <c r="R56">
         <v>59943000.0</v>
       </c>
       <c r="S56">
         <v>53186000.0</v>
       </c>
       <c r="T56">
         <v>59136000.0</v>
       </c>
       <c r="U56">
         <v>72198000.0</v>
       </c>
       <c r="V56">
         <v>73810000.0</v>
       </c>
       <c r="W56">
         <v>79202000.0</v>
       </c>
@@ -12884,51 +12888,53 @@
         <v>1696634000.0</v>
       </c>
       <c r="CG56">
         <v>1765031000.0</v>
       </c>
       <c r="CH56">
         <v>1731551000.0</v>
       </c>
       <c r="CI56">
         <v>1547106000.0</v>
       </c>
       <c r="CJ56">
         <v>1556307000.0</v>
       </c>
       <c r="CK56">
         <v>896506000.0</v>
       </c>
       <c r="CL56">
         <v>896506000.0</v>
       </c>
     </row>
     <row r="57" spans="1:90">
       <c r="A57" t="s">
         <v>78</v>
       </c>
-      <c r="B57"/>
+      <c r="B57">
+        <v>125000000.0</v>
+      </c>
       <c r="C57">
         <v>125000000.0</v>
       </c>
       <c r="D57">
         <v>125000000.0</v>
       </c>
       <c r="E57">
         <v>21334000.0</v>
       </c>
       <c r="F57">
         <v>11494000.0</v>
       </c>
       <c r="G57">
         <v>17003000.0</v>
       </c>
       <c r="H57">
         <v>9388000.0</v>
       </c>
       <c r="I57">
         <v>17525000.0</v>
       </c>
       <c r="J57">
         <v>14656000.0</v>
       </c>
       <c r="K57">
@@ -14366,63 +14372,63 @@
       <c r="H6">
         <v>-116064000.0</v>
       </c>
       <c r="I6">
         <v>130265000.0</v>
       </c>
       <c r="J6">
         <v>140068000.0</v>
       </c>
       <c r="K6">
         <v>78135000.0</v>
       </c>
       <c r="L6">
         <v>36324000.0</v>
       </c>
       <c r="M6">
         <v>154751000.0</v>
       </c>
       <c r="N6">
         <v>339511000.0</v>
       </c>
       <c r="O6">
         <v>162671000.0</v>
       </c>
       <c r="P6">
-        <v>-19904000.0</v>
+        <v>239102000.0</v>
       </c>
       <c r="Q6">
-        <v>228437000.0</v>
+        <v>239197000.0</v>
       </c>
       <c r="R6">
         <v>287770000.0</v>
       </c>
       <c r="S6">
-        <v>-562960000.0</v>
+        <v>255250000.0</v>
       </c>
       <c r="T6">
-        <v>22334000.0</v>
+        <v>261112000.0</v>
       </c>
       <c r="U6">
         <v>346541000.0</v>
       </c>
       <c r="V6">
         <v>133337000.0</v>
       </c>
       <c r="W6">
         <v>44145000.0</v>
       </c>
     </row>
     <row r="7" spans="1:23">
       <c r="A7" t="s">
         <v>156</v>
       </c>
       <c r="B7"/>
       <c r="C7"/>
       <c r="D7"/>
       <c r="E7"/>
       <c r="F7"/>
       <c r="G7"/>
       <c r="H7"/>
       <c r="I7"/>
       <c r="J7"/>
       <c r="K7"/>
@@ -16846,138 +16852,138 @@
       <c r="AW6">
         <v>83538000.0</v>
       </c>
       <c r="AX6">
         <v>87862000.0</v>
       </c>
       <c r="AY6">
         <v>123104000.0</v>
       </c>
       <c r="AZ6">
         <v>93897000.0</v>
       </c>
       <c r="BA6">
         <v>34649000.0</v>
       </c>
       <c r="BB6">
         <v>81263000.0</v>
       </c>
       <c r="BC6">
         <v>-8093000.0</v>
       </c>
       <c r="BD6">
         <v>85565000.0</v>
       </c>
       <c r="BE6">
-        <v>3935000.0</v>
+        <v>54309000.0</v>
       </c>
       <c r="BF6">
         <v>133371000.0</v>
       </c>
       <c r="BG6">
         <v>80623000.0</v>
       </c>
       <c r="BH6">
-        <v>-249905000.0</v>
+        <v>62877000.0</v>
       </c>
       <c r="BI6">
-        <v>16007000.0</v>
+        <v>63613000.0</v>
       </c>
       <c r="BJ6">
         <v>125998000.0</v>
       </c>
       <c r="BK6">
         <v>97937000.0</v>
       </c>
       <c r="BL6">
         <v>78918000.0</v>
       </c>
       <c r="BM6">
-        <v>-74416000.0</v>
+        <v>50721000.0</v>
       </c>
       <c r="BN6">
-        <v>163000.0</v>
+        <v>58559000.0</v>
       </c>
       <c r="BO6">
         <v>85742000.0</v>
       </c>
       <c r="BP6">
         <v>113565000.0</v>
       </c>
       <c r="BQ6">
         <v>89543000.0</v>
       </c>
       <c r="BR6">
-        <v>36715000.0</v>
+        <v>57679000.0</v>
       </c>
       <c r="BS6">
-        <v>-461884000.0</v>
+        <v>66446000.0</v>
       </c>
       <c r="BT6">
-        <v>-223548000.0</v>
+        <v>70895000.0</v>
       </c>
       <c r="BU6">
         <v>85757000.0</v>
       </c>
       <c r="BV6">
-        <v>-162377000.0</v>
+        <v>131515000.0</v>
       </c>
       <c r="BW6">
-        <v>-25607000.0</v>
+        <v>34759000.0</v>
       </c>
       <c r="BX6">
-        <v>-23176000.0</v>
+        <v>54537000.0</v>
       </c>
       <c r="BY6">
         <v>177722000.0</v>
       </c>
       <c r="BZ6">
         <v>102767000.0</v>
       </c>
       <c r="CA6">
         <v>56977000.0</v>
       </c>
       <c r="CB6">
         <v>81266000.0</v>
       </c>
       <c r="CC6">
         <v>71156000.0</v>
       </c>
       <c r="CD6">
         <v>42271000.0</v>
       </c>
       <c r="CE6">
         <v>33546000.0</v>
       </c>
       <c r="CF6">
         <v>31009000.0</v>
       </c>
       <c r="CG6">
-        <v>13560000.0</v>
+        <v>25869000.0</v>
       </c>
       <c r="CH6">
-        <v>12325000.0</v>
+        <v>18793000.0</v>
       </c>
       <c r="CI6">
         <v>25171000.0</v>
       </c>
       <c r="CJ6">
         <v>5786000.0</v>
       </c>
       <c r="CK6">
         <v>863000.0</v>
       </c>
       <c r="CL6">
         <v>863000.0</v>
       </c>
     </row>
     <row r="7" spans="1:90">
       <c r="A7" t="s">
         <v>156</v>
       </c>
       <c r="B7"/>
       <c r="C7"/>
       <c r="D7"/>
       <c r="E7"/>
       <c r="F7"/>
       <c r="G7"/>
       <c r="H7"/>
@@ -20214,51 +20220,51 @@
       <c r="BW27"/>
       <c r="BX27"/>
       <c r="BY27"/>
       <c r="BZ27"/>
       <c r="CA27"/>
       <c r="CB27"/>
       <c r="CC27"/>
       <c r="CD27"/>
       <c r="CE27"/>
       <c r="CF27"/>
       <c r="CG27"/>
       <c r="CH27"/>
       <c r="CI27"/>
       <c r="CJ27"/>
       <c r="CK27"/>
       <c r="CL27"/>
     </row>
     <row r="28" spans="1:90">
       <c r="A28" t="s">
         <v>177</v>
       </c>
       <c r="B28">
         <v>2000.0</v>
       </c>
       <c r="C28">
-        <v>-4880300.0</v>
+        <v>4880300.0</v>
       </c>
       <c r="D28">
         <v>1600.0</v>
       </c>
       <c r="E28">
         <v>2621000.0</v>
       </c>
       <c r="F28">
         <v>2264000.0</v>
       </c>
       <c r="G28">
         <v>2734000.0</v>
       </c>
       <c r="H28">
         <v>3282000.0</v>
       </c>
       <c r="I28">
         <v>2929000.0</v>
       </c>
       <c r="J28">
         <v>3352000.0</v>
       </c>
       <c r="K28">
         <v>4516000.0</v>
       </c>
@@ -22121,60 +22127,60 @@
         <v>-4450000.0</v>
       </c>
       <c r="G14"/>
       <c r="H14"/>
       <c r="I14"/>
       <c r="J14"/>
       <c r="K14"/>
       <c r="L14"/>
       <c r="M14"/>
       <c r="N14"/>
       <c r="O14"/>
       <c r="P14"/>
       <c r="Q14"/>
       <c r="R14"/>
       <c r="S14"/>
       <c r="T14"/>
       <c r="U14"/>
       <c r="V14"/>
       <c r="W14"/>
     </row>
     <row r="15" spans="1:23">
       <c r="A15" t="s">
         <v>195</v>
       </c>
       <c r="B15">
-        <v>-141585000.0</v>
+        <v>141585000.0</v>
       </c>
       <c r="C15">
-        <v>-139623000.0</v>
+        <v>139623000.0</v>
       </c>
       <c r="D15">
-        <v>-123477000.0</v>
+        <v>123477000.0</v>
       </c>
       <c r="E15">
-        <v>-66724000.0</v>
+        <v>66724000.0</v>
       </c>
       <c r="F15">
         <v>93342000.0</v>
       </c>
       <c r="G15">
         <v>105720000.0</v>
       </c>
       <c r="H15">
         <v>121781000.0</v>
       </c>
       <c r="I15">
         <v>127980000.0</v>
       </c>
       <c r="J15">
         <v>131502000.0</v>
       </c>
       <c r="K15">
         <v>156513000.0</v>
       </c>
       <c r="L15">
         <v>187181000.0</v>
       </c>
       <c r="M15">
         <v>189393000.0</v>
       </c>
@@ -25459,60 +25465,60 @@
       <c r="BT14"/>
       <c r="BU14"/>
       <c r="BV14"/>
       <c r="BW14"/>
       <c r="BX14"/>
       <c r="BY14"/>
       <c r="BZ14"/>
       <c r="CA14"/>
       <c r="CB14"/>
       <c r="CC14"/>
       <c r="CD14"/>
       <c r="CE14"/>
       <c r="CF14"/>
       <c r="CG14"/>
       <c r="CH14"/>
       <c r="CI14"/>
       <c r="CJ14"/>
       <c r="CK14"/>
       <c r="CL14"/>
     </row>
     <row r="15" spans="1:90">
       <c r="A15" t="s">
         <v>195</v>
       </c>
       <c r="B15">
-        <v>-28105000.0</v>
+        <v>28105000.0</v>
       </c>
       <c r="C15">
-        <v>-35038000.0</v>
+        <v>35038000.0</v>
       </c>
       <c r="D15">
-        <v>-35455000.0</v>
+        <v>35455000.0</v>
       </c>
       <c r="E15">
-        <v>-35456000.0</v>
+        <v>35456000.0</v>
       </c>
       <c r="F15">
         <v>35636000.0</v>
       </c>
       <c r="G15">
         <v>35635000.0</v>
       </c>
       <c r="H15">
         <v>54393000.0</v>
       </c>
       <c r="I15">
         <v>24797000.0</v>
       </c>
       <c r="J15">
         <v>24798000.0</v>
       </c>
       <c r="K15">
         <v>24796000.0</v>
       </c>
       <c r="L15">
         <v>24796000.0</v>
       </c>
       <c r="M15">
         <v>24796000.0</v>
       </c>
@@ -27214,51 +27220,53 @@
       <c r="CE23">
         <v>194701000.0</v>
       </c>
       <c r="CF23">
         <v>291207000.0</v>
       </c>
       <c r="CG23">
         <v>291207000.0</v>
       </c>
       <c r="CH23"/>
       <c r="CI23"/>
       <c r="CJ23">
         <v>-1672000.0</v>
       </c>
       <c r="CK23">
         <v>-1672000.0</v>
       </c>
       <c r="CL23">
         <v>-220421000.0</v>
       </c>
     </row>
     <row r="24" spans="1:90">
       <c r="A24" t="s">
         <v>203</v>
       </c>
-      <c r="B24"/>
+      <c r="B24">
+        <v>-138039000.0</v>
+      </c>
       <c r="C24"/>
       <c r="D24"/>
       <c r="E24"/>
       <c r="F24"/>
       <c r="G24"/>
       <c r="H24"/>
       <c r="I24"/>
       <c r="J24"/>
       <c r="K24"/>
       <c r="L24">
         <v>-37425000.0</v>
       </c>
       <c r="M24">
         <v>41226000.0</v>
       </c>
       <c r="N24"/>
       <c r="O24"/>
       <c r="P24"/>
       <c r="Q24"/>
       <c r="R24"/>
       <c r="S24"/>
       <c r="T24"/>
       <c r="U24"/>
       <c r="V24"/>
       <c r="W24"/>
@@ -27315,51 +27323,51 @@
       <c r="BV24"/>
       <c r="BW24"/>
       <c r="BX24"/>
       <c r="BY24"/>
       <c r="BZ24"/>
       <c r="CA24"/>
       <c r="CB24"/>
       <c r="CC24"/>
       <c r="CD24"/>
       <c r="CE24"/>
       <c r="CF24"/>
       <c r="CG24"/>
       <c r="CH24"/>
       <c r="CI24">
         <v>403152000.0</v>
       </c>
       <c r="CJ24"/>
       <c r="CK24"/>
       <c r="CL24"/>
     </row>
     <row r="25" spans="1:90">
       <c r="A25" t="s">
         <v>204</v>
       </c>
       <c r="B25">
-        <v>-20421000.0</v>
+        <v>117618000.0</v>
       </c>
       <c r="C25">
         <v>-26677000.0</v>
       </c>
       <c r="D25">
         <v>140040000.0</v>
       </c>
       <c r="E25">
         <v>-108499000.0</v>
       </c>
       <c r="F25">
         <v>-148655000.0</v>
       </c>
       <c r="G25">
         <v>13069000.0</v>
       </c>
       <c r="H25">
         <v>-29334000.0</v>
       </c>
       <c r="I25">
         <v>-88217000.0</v>
       </c>
       <c r="J25">
         <v>-14706000.0</v>
       </c>
@@ -28167,51 +28175,51 @@
       </c>
       <c r="CG28">
         <v>-15464000.0</v>
       </c>
       <c r="CH28">
         <v>-11715000.0</v>
       </c>
       <c r="CI28">
         <v>-8026000.0</v>
       </c>
       <c r="CJ28">
         <v>-1672000.0</v>
       </c>
       <c r="CK28">
         <v>870153000.0</v>
       </c>
       <c r="CL28">
         <v>870153000.0</v>
       </c>
     </row>
     <row r="29" spans="1:90">
       <c r="A29" t="s">
         <v>208</v>
       </c>
       <c r="B29">
-        <v>31353000.0</v>
+        <v>169392000.0</v>
       </c>
       <c r="C29">
         <v>27173000.0</v>
       </c>
       <c r="D29">
         <v>166269000.0</v>
       </c>
       <c r="E29">
         <v>-91040000.0</v>
       </c>
       <c r="F29">
         <v>-131308000.0</v>
       </c>
       <c r="G29">
         <v>54773000.0</v>
       </c>
       <c r="H29">
         <v>-10133000.0</v>
       </c>
       <c r="I29">
         <v>-63544000.0</v>
       </c>
       <c r="J29">
         <v>9372000.0</v>
       </c>