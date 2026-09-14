--- v2 (2026-07-29)
+++ v3 (2026-09-14)
@@ -22,51 +22,51 @@
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Balance Sheet (Yearly)" sheetId="1" r:id="rId4"/>
     <sheet name="Balance Sheet (Quarterly)" sheetId="2" r:id="rId5"/>
     <sheet name="Income Statement (Yearly)" sheetId="3" r:id="rId6"/>
     <sheet name="Income Statement (Quarterly)" sheetId="4" r:id="rId7"/>
     <sheet name="Cash Flow (Yearly)" sheetId="5" r:id="rId8"/>
     <sheet name="Cash Flow (Quarterly)" sheetId="6" r:id="rId9"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="210">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="211">
   <si>
     <t>Metric</t>
   </si>
   <si>
     <t>2025-12-31</t>
   </si>
   <si>
     <t>2024-12-31</t>
   </si>
   <si>
     <t>2023-12-31</t>
   </si>
   <si>
     <t>2022-12-31</t>
   </si>
   <si>
     <t>2021-12-31</t>
   </si>
   <si>
     <t>2020-12-31</t>
   </si>
   <si>
     <t>2019-12-31</t>
   </si>
   <si>
@@ -274,50 +274,53 @@
     <t>temporaryEquityRedeemableNoncontrollingInterests</t>
   </si>
   <si>
     <t>totalAssets</t>
   </si>
   <si>
     <t>totalCurrentAssets</t>
   </si>
   <si>
     <t>totalCurrentLiabilities</t>
   </si>
   <si>
     <t>totalLiab</t>
   </si>
   <si>
     <t>totalPermanentEquity</t>
   </si>
   <si>
     <t>totalStockholderEquity</t>
   </si>
   <si>
     <t>treasuryStock</t>
   </si>
   <si>
     <t>warrants</t>
+  </si>
+  <si>
+    <t>2026-06-30</t>
   </si>
   <si>
     <t>2026-03-31</t>
   </si>
   <si>
     <t>2025-09-30</t>
   </si>
   <si>
     <t>2025-06-30</t>
   </si>
   <si>
     <t>2025-03-31</t>
   </si>
   <si>
     <t>2024-09-30</t>
   </si>
   <si>
     <t>2024-06-30</t>
   </si>
   <si>
     <t>2024-03-31</t>
   </si>
   <si>
     <t>2023-09-30</t>
   </si>
@@ -2518,51 +2521,51 @@
       <c r="N34"/>
       <c r="O34"/>
       <c r="P34"/>
       <c r="Q34"/>
       <c r="R34"/>
       <c r="S34"/>
       <c r="T34"/>
       <c r="U34"/>
       <c r="V34"/>
       <c r="W34"/>
     </row>
     <row r="35" spans="1:23">
       <c r="A35" t="s">
         <v>56</v>
       </c>
       <c r="B35">
         <v>1891383000.0</v>
       </c>
       <c r="C35">
         <v>1769301000.0</v>
       </c>
       <c r="D35">
         <v>1481527000.0</v>
       </c>
       <c r="E35">
-        <v>1537410000.0</v>
+        <v>1489839000.0</v>
       </c>
       <c r="F35">
         <v>1569041000.0</v>
       </c>
       <c r="G35">
         <v>1482570000.0</v>
       </c>
       <c r="H35">
         <v>1814489000.0</v>
       </c>
       <c r="I35">
         <v>1128686000.0</v>
       </c>
       <c r="J35">
         <v>789846000.0</v>
       </c>
       <c r="K35">
         <v>848449000.0</v>
       </c>
       <c r="L35">
         <v>1327610000.0</v>
       </c>
       <c r="M35">
         <v>1498759000.0</v>
       </c>
@@ -3839,600 +3842,606 @@
       <c r="U62"/>
       <c r="V62"/>
       <c r="W62"/>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:CL62"/>
+  <dimension ref="A1:CM62"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="57.7" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="13.997" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="13.997" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:90">
+    <row r="1" spans="1:91">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>84</v>
       </c>
       <c r="C1" t="s">
+        <v>85</v>
+      </c>
+      <c r="D1" t="s">
         <v>1</v>
-      </c>
-[...1 lines deleted...]
-        <v>85</v>
       </c>
       <c r="E1" t="s">
         <v>86</v>
       </c>
       <c r="F1" t="s">
         <v>87</v>
       </c>
       <c r="G1" t="s">
+        <v>88</v>
+      </c>
+      <c r="H1" t="s">
         <v>2</v>
-      </c>
-[...1 lines deleted...]
-        <v>88</v>
       </c>
       <c r="I1" t="s">
         <v>89</v>
       </c>
       <c r="J1" t="s">
         <v>90</v>
       </c>
       <c r="K1" t="s">
+        <v>91</v>
+      </c>
+      <c r="L1" t="s">
         <v>3</v>
-      </c>
-[...1 lines deleted...]
-        <v>91</v>
       </c>
       <c r="M1" t="s">
         <v>92</v>
       </c>
       <c r="N1" t="s">
         <v>93</v>
       </c>
       <c r="O1" t="s">
+        <v>94</v>
+      </c>
+      <c r="P1" t="s">
         <v>4</v>
-      </c>
-[...1 lines deleted...]
-        <v>94</v>
       </c>
       <c r="Q1" t="s">
         <v>95</v>
       </c>
       <c r="R1" t="s">
         <v>96</v>
       </c>
       <c r="S1" t="s">
+        <v>97</v>
+      </c>
+      <c r="T1" t="s">
         <v>5</v>
-      </c>
-[...1 lines deleted...]
-        <v>97</v>
       </c>
       <c r="U1" t="s">
         <v>98</v>
       </c>
       <c r="V1" t="s">
         <v>99</v>
       </c>
       <c r="W1" t="s">
+        <v>100</v>
+      </c>
+      <c r="X1" t="s">
         <v>6</v>
-      </c>
-[...1 lines deleted...]
-        <v>100</v>
       </c>
       <c r="Y1" t="s">
         <v>101</v>
       </c>
       <c r="Z1" t="s">
         <v>102</v>
       </c>
       <c r="AA1" t="s">
+        <v>103</v>
+      </c>
+      <c r="AB1" t="s">
         <v>7</v>
-      </c>
-[...1 lines deleted...]
-        <v>103</v>
       </c>
       <c r="AC1" t="s">
         <v>104</v>
       </c>
       <c r="AD1" t="s">
         <v>105</v>
       </c>
       <c r="AE1" t="s">
+        <v>106</v>
+      </c>
+      <c r="AF1" t="s">
         <v>8</v>
-      </c>
-[...1 lines deleted...]
-        <v>106</v>
       </c>
       <c r="AG1" t="s">
         <v>107</v>
       </c>
       <c r="AH1" t="s">
         <v>108</v>
       </c>
       <c r="AI1" t="s">
+        <v>109</v>
+      </c>
+      <c r="AJ1" t="s">
         <v>9</v>
-      </c>
-[...1 lines deleted...]
-        <v>109</v>
       </c>
       <c r="AK1" t="s">
         <v>110</v>
       </c>
       <c r="AL1" t="s">
         <v>111</v>
       </c>
       <c r="AM1" t="s">
+        <v>112</v>
+      </c>
+      <c r="AN1" t="s">
         <v>10</v>
-      </c>
-[...1 lines deleted...]
-        <v>112</v>
       </c>
       <c r="AO1" t="s">
         <v>113</v>
       </c>
       <c r="AP1" t="s">
         <v>114</v>
       </c>
       <c r="AQ1" t="s">
+        <v>115</v>
+      </c>
+      <c r="AR1" t="s">
         <v>11</v>
-      </c>
-[...1 lines deleted...]
-        <v>115</v>
       </c>
       <c r="AS1" t="s">
         <v>116</v>
       </c>
       <c r="AT1" t="s">
         <v>117</v>
       </c>
       <c r="AU1" t="s">
+        <v>118</v>
+      </c>
+      <c r="AV1" t="s">
         <v>12</v>
-      </c>
-[...1 lines deleted...]
-        <v>118</v>
       </c>
       <c r="AW1" t="s">
         <v>119</v>
       </c>
       <c r="AX1" t="s">
         <v>120</v>
       </c>
       <c r="AY1" t="s">
+        <v>121</v>
+      </c>
+      <c r="AZ1" t="s">
         <v>13</v>
-      </c>
-[...1 lines deleted...]
-        <v>121</v>
       </c>
       <c r="BA1" t="s">
         <v>122</v>
       </c>
       <c r="BB1" t="s">
         <v>123</v>
       </c>
       <c r="BC1" t="s">
+        <v>124</v>
+      </c>
+      <c r="BD1" t="s">
         <v>14</v>
-      </c>
-[...1 lines deleted...]
-        <v>124</v>
       </c>
       <c r="BE1" t="s">
         <v>125</v>
       </c>
       <c r="BF1" t="s">
         <v>126</v>
       </c>
       <c r="BG1" t="s">
+        <v>127</v>
+      </c>
+      <c r="BH1" t="s">
         <v>15</v>
-      </c>
-[...1 lines deleted...]
-        <v>127</v>
       </c>
       <c r="BI1" t="s">
         <v>128</v>
       </c>
       <c r="BJ1" t="s">
         <v>129</v>
       </c>
       <c r="BK1" t="s">
+        <v>130</v>
+      </c>
+      <c r="BL1" t="s">
         <v>16</v>
-      </c>
-[...1 lines deleted...]
-        <v>130</v>
       </c>
       <c r="BM1" t="s">
         <v>131</v>
       </c>
       <c r="BN1" t="s">
         <v>132</v>
       </c>
       <c r="BO1" t="s">
+        <v>133</v>
+      </c>
+      <c r="BP1" t="s">
         <v>17</v>
-      </c>
-[...1 lines deleted...]
-        <v>133</v>
       </c>
       <c r="BQ1" t="s">
         <v>134</v>
       </c>
       <c r="BR1" t="s">
         <v>135</v>
       </c>
       <c r="BS1" t="s">
+        <v>136</v>
+      </c>
+      <c r="BT1" t="s">
         <v>18</v>
-      </c>
-[...1 lines deleted...]
-        <v>136</v>
       </c>
       <c r="BU1" t="s">
         <v>137</v>
       </c>
       <c r="BV1" t="s">
         <v>138</v>
       </c>
       <c r="BW1" t="s">
+        <v>139</v>
+      </c>
+      <c r="BX1" t="s">
         <v>19</v>
-      </c>
-[...1 lines deleted...]
-        <v>139</v>
       </c>
       <c r="BY1" t="s">
         <v>140</v>
       </c>
       <c r="BZ1" t="s">
         <v>141</v>
       </c>
       <c r="CA1" t="s">
+        <v>142</v>
+      </c>
+      <c r="CB1" t="s">
         <v>20</v>
-      </c>
-[...1 lines deleted...]
-        <v>142</v>
       </c>
       <c r="CC1" t="s">
         <v>143</v>
       </c>
       <c r="CD1" t="s">
         <v>144</v>
       </c>
       <c r="CE1" t="s">
+        <v>145</v>
+      </c>
+      <c r="CF1" t="s">
         <v>21</v>
-      </c>
-[...1 lines deleted...]
-        <v>145</v>
       </c>
       <c r="CG1" t="s">
         <v>146</v>
       </c>
       <c r="CH1" t="s">
         <v>147</v>
       </c>
       <c r="CI1" t="s">
+        <v>148</v>
+      </c>
+      <c r="CJ1" t="s">
         <v>22</v>
-      </c>
-[...1 lines deleted...]
-        <v>148</v>
       </c>
       <c r="CK1" t="s">
         <v>149</v>
       </c>
       <c r="CL1" t="s">
         <v>150</v>
       </c>
+      <c r="CM1" t="s">
+        <v>151</v>
+      </c>
     </row>
-    <row r="2" spans="1:90">
+    <row r="2" spans="1:91">
       <c r="A2" t="s">
         <v>23</v>
       </c>
       <c r="B2">
+        <v>12336000.0</v>
+      </c>
+      <c r="C2">
         <v>10940000.0</v>
       </c>
-      <c r="C2">
+      <c r="D2">
         <v>13425000.0</v>
       </c>
-      <c r="D2">
+      <c r="E2">
         <v>12253000.0</v>
       </c>
-      <c r="E2">
+      <c r="F2">
         <v>21334000.0</v>
       </c>
-      <c r="F2">
+      <c r="G2">
         <v>11494000.0</v>
       </c>
-      <c r="G2">
+      <c r="H2">
         <v>17003000.0</v>
       </c>
-      <c r="H2">
+      <c r="I2">
         <v>9388000.0</v>
       </c>
-      <c r="I2">
+      <c r="J2">
         <v>17525000.0</v>
       </c>
-      <c r="J2">
+      <c r="K2">
         <v>14656000.0</v>
       </c>
-      <c r="K2">
+      <c r="L2">
         <v>14494000.0</v>
       </c>
-      <c r="L2">
+      <c r="M2">
         <v>4871000.0</v>
       </c>
-      <c r="M2">
+      <c r="N2">
         <v>10830000.0</v>
       </c>
-      <c r="N2">
+      <c r="O2">
         <v>7290000.0</v>
       </c>
-      <c r="O2"/>
-      <c r="P2">
+      <c r="P2"/>
+      <c r="Q2">
         <v>28747000.0</v>
       </c>
-      <c r="Q2">
+      <c r="R2">
         <v>32414000.0</v>
       </c>
-      <c r="R2">
+      <c r="S2">
         <v>26248000.0</v>
       </c>
-      <c r="S2">
+      <c r="T2">
         <v>32362000.0</v>
       </c>
-      <c r="T2">
+      <c r="U2">
         <v>28849000.0</v>
       </c>
-      <c r="U2">
+      <c r="V2">
         <v>36808000.0</v>
       </c>
-      <c r="V2">
+      <c r="W2">
         <v>25589000.0</v>
       </c>
-      <c r="W2">
+      <c r="X2">
         <v>29970000.0</v>
       </c>
-      <c r="X2">
+      <c r="Y2">
         <v>25972000.0</v>
       </c>
-      <c r="Y2">
+      <c r="Z2">
         <v>36962000.0</v>
       </c>
-      <c r="Z2">
+      <c r="AA2">
         <v>32254000.0</v>
       </c>
-      <c r="AA2">
+      <c r="AB2">
         <v>38884000.0</v>
       </c>
-      <c r="AB2">
+      <c r="AC2">
         <v>33837000.0</v>
       </c>
-      <c r="AC2">
+      <c r="AD2">
         <v>41028000.0</v>
       </c>
-      <c r="AD2">
+      <c r="AE2">
         <v>37535000.0</v>
       </c>
-      <c r="AE2">
+      <c r="AF2">
         <v>48621000.0</v>
       </c>
-      <c r="AF2">
+      <c r="AG2">
         <v>41514000.0</v>
       </c>
-      <c r="AG2">
+      <c r="AH2">
         <v>53930000.0</v>
       </c>
-      <c r="AH2">
+      <c r="AI2">
         <v>79584000.0</v>
       </c>
-      <c r="AI2">
+      <c r="AJ2">
         <v>73185000.0</v>
       </c>
-      <c r="AJ2">
+      <c r="AK2">
         <v>81013000.0</v>
       </c>
-      <c r="AK2">
+      <c r="AL2">
         <v>70675000.0</v>
       </c>
-      <c r="AL2">
+      <c r="AM2">
         <v>54243000.0</v>
       </c>
-      <c r="AM2">
+      <c r="AN2">
         <v>60682000.0</v>
       </c>
-      <c r="AN2">
+      <c r="AO2">
         <v>64474000.0</v>
       </c>
-      <c r="AO2">
+      <c r="AP2">
         <v>93852000.0</v>
       </c>
-      <c r="AP2">
+      <c r="AQ2">
         <v>77766000.0</v>
       </c>
-      <c r="AQ2">
+      <c r="AR2">
         <v>68208000.0</v>
       </c>
-      <c r="AR2">
+      <c r="AS2">
         <v>62992000.0</v>
       </c>
-      <c r="AS2">
+      <c r="AT2">
         <v>112181000.0</v>
       </c>
-      <c r="AT2">
+      <c r="AU2">
         <v>73935000.0</v>
       </c>
-      <c r="AU2">
+      <c r="AV2">
         <v>71497000.0</v>
       </c>
-      <c r="AV2">
+      <c r="AW2">
         <v>147284000.0</v>
       </c>
-      <c r="AW2">
+      <c r="AX2">
         <v>132646000.0</v>
       </c>
-      <c r="AX2">
+      <c r="AY2">
         <v>181243000.0</v>
       </c>
-      <c r="AY2">
+      <c r="AZ2">
         <v>158232000.0</v>
       </c>
-      <c r="AZ2">
+      <c r="BA2">
         <v>159558000.0</v>
       </c>
-      <c r="BA2">
+      <c r="BB2">
         <v>159188000.0</v>
       </c>
-      <c r="BB2">
+      <c r="BC2">
         <v>78611000.0</v>
       </c>
-      <c r="BC2">
+      <c r="BD2">
         <v>56656000.0</v>
       </c>
-      <c r="BD2">
+      <c r="BE2">
         <v>77640000.0</v>
       </c>
-      <c r="BE2">
+      <c r="BF2">
         <v>125252000.0</v>
       </c>
-      <c r="BF2">
+      <c r="BG2">
         <v>49511000.0</v>
       </c>
-      <c r="BG2">
+      <c r="BH2">
         <v>51391000.0</v>
       </c>
-      <c r="BH2">
+      <c r="BI2">
         <v>51631000.0</v>
       </c>
-      <c r="BI2">
+      <c r="BJ2">
         <v>30929000.0</v>
       </c>
-      <c r="BJ2">
+      <c r="BK2">
         <v>101825000.0</v>
       </c>
-      <c r="BK2">
+      <c r="BL2">
         <v>227947000.0</v>
       </c>
-      <c r="BL2">
+      <c r="BM2">
         <v>40587000.0</v>
       </c>
-      <c r="BM2">
+      <c r="BN2">
         <v>238312000.0</v>
       </c>
-      <c r="BN2">
+      <c r="BO2">
         <v>600481000.0</v>
       </c>
-      <c r="BO2">
+      <c r="BP2">
         <v>602346000.0</v>
       </c>
-      <c r="BP2">
+      <c r="BQ2">
         <v>973941000.0</v>
       </c>
-      <c r="BQ2">
+      <c r="BR2">
         <v>1123353000.0</v>
       </c>
-      <c r="BR2">
+      <c r="BS2">
         <v>65244000.0</v>
       </c>
-      <c r="BS2">
+      <c r="BT2">
         <v>1216748000.0</v>
       </c>
-      <c r="BT2">
+      <c r="BU2">
         <v>74871000.0</v>
       </c>
-      <c r="BU2">
+      <c r="BV2">
         <v>1046072000.0</v>
       </c>
-      <c r="BV2">
+      <c r="BW2">
         <v>157885000.0</v>
       </c>
-      <c r="BW2">
+      <c r="BX2">
         <v>950955000.0</v>
       </c>
-      <c r="BX2">
+      <c r="BY2">
         <v>893965000.0</v>
       </c>
-      <c r="BY2">
+      <c r="BZ2">
         <v>942925000.0</v>
       </c>
-      <c r="BZ2">
+      <c r="CA2">
         <v>1136409000.0</v>
       </c>
-      <c r="CA2">
+      <c r="CB2">
         <v>338190000.0</v>
       </c>
-      <c r="CB2">
+      <c r="CC2">
         <v>721650000.0</v>
       </c>
-      <c r="CC2">
+      <c r="CD2">
         <v>728973000.0</v>
       </c>
-      <c r="CD2">
+      <c r="CE2">
         <v>942174000.0</v>
       </c>
-      <c r="CE2">
+      <c r="CF2">
         <v>498669000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>509311000.0</v>
       </c>
       <c r="CG2">
         <v>509311000.0</v>
       </c>
       <c r="CH2">
+        <v>509311000.0</v>
+      </c>
+      <c r="CI2">
         <v>867100000.0</v>
       </c>
-      <c r="CI2">
+      <c r="CJ2">
         <v>834900000.0</v>
       </c>
-      <c r="CJ2"/>
       <c r="CK2"/>
       <c r="CL2"/>
+      <c r="CM2"/>
     </row>
-    <row r="3" spans="1:90">
+    <row r="3" spans="1:91">
       <c r="A3" t="s">
         <v>24</v>
       </c>
       <c r="B3"/>
       <c r="C3"/>
       <c r="D3"/>
       <c r="E3"/>
       <c r="F3"/>
       <c r="G3"/>
       <c r="H3"/>
       <c r="I3"/>
       <c r="J3"/>
       <c r="K3"/>
       <c r="L3"/>
       <c r="M3"/>
       <c r="N3"/>
       <c r="O3"/>
       <c r="P3"/>
       <c r="Q3"/>
       <c r="R3"/>
       <c r="S3"/>
       <c r="T3"/>
       <c r="U3"/>
       <c r="V3"/>
       <c r="W3"/>
@@ -4481,52 +4490,53 @@
       <c r="BN3"/>
       <c r="BO3"/>
       <c r="BP3"/>
       <c r="BQ3"/>
       <c r="BR3"/>
       <c r="BS3"/>
       <c r="BT3"/>
       <c r="BU3"/>
       <c r="BV3"/>
       <c r="BW3"/>
       <c r="BX3"/>
       <c r="BY3"/>
       <c r="BZ3"/>
       <c r="CA3"/>
       <c r="CB3"/>
       <c r="CC3"/>
       <c r="CD3"/>
       <c r="CE3"/>
       <c r="CF3"/>
       <c r="CG3"/>
       <c r="CH3"/>
       <c r="CI3"/>
       <c r="CJ3"/>
       <c r="CK3"/>
       <c r="CL3"/>
+      <c r="CM3"/>
     </row>
-    <row r="4" spans="1:90">
+    <row r="4" spans="1:91">
       <c r="A4" t="s">
         <v>25</v>
       </c>
       <c r="B4"/>
       <c r="C4"/>
       <c r="D4"/>
       <c r="E4"/>
       <c r="F4"/>
       <c r="G4"/>
       <c r="H4"/>
       <c r="I4"/>
       <c r="J4"/>
       <c r="K4"/>
       <c r="L4"/>
       <c r="M4"/>
       <c r="N4"/>
       <c r="O4"/>
       <c r="P4"/>
       <c r="Q4"/>
       <c r="R4"/>
       <c r="S4"/>
       <c r="T4"/>
       <c r="U4"/>
       <c r="V4"/>
       <c r="W4"/>
@@ -4575,262 +4585,264 @@
       <c r="BN4"/>
       <c r="BO4"/>
       <c r="BP4"/>
       <c r="BQ4"/>
       <c r="BR4"/>
       <c r="BS4"/>
       <c r="BT4"/>
       <c r="BU4"/>
       <c r="BV4"/>
       <c r="BW4"/>
       <c r="BX4"/>
       <c r="BY4"/>
       <c r="BZ4"/>
       <c r="CA4"/>
       <c r="CB4"/>
       <c r="CC4"/>
       <c r="CD4"/>
       <c r="CE4"/>
       <c r="CF4"/>
       <c r="CG4"/>
       <c r="CH4"/>
       <c r="CI4"/>
       <c r="CJ4"/>
       <c r="CK4"/>
       <c r="CL4"/>
+      <c r="CM4"/>
     </row>
-    <row r="5" spans="1:90">
+    <row r="5" spans="1:91">
       <c r="A5" t="s">
         <v>26</v>
       </c>
       <c r="B5"/>
       <c r="C5"/>
       <c r="D5"/>
       <c r="E5"/>
       <c r="F5"/>
       <c r="G5"/>
       <c r="H5"/>
       <c r="I5"/>
       <c r="J5"/>
       <c r="K5"/>
       <c r="L5"/>
       <c r="M5"/>
       <c r="N5"/>
       <c r="O5"/>
       <c r="P5"/>
       <c r="Q5"/>
       <c r="R5"/>
       <c r="S5"/>
       <c r="T5"/>
       <c r="U5"/>
       <c r="V5"/>
       <c r="W5"/>
       <c r="X5"/>
       <c r="Y5"/>
       <c r="Z5"/>
       <c r="AA5"/>
       <c r="AB5"/>
       <c r="AC5"/>
       <c r="AD5"/>
       <c r="AE5"/>
       <c r="AF5"/>
-      <c r="AG5">
+      <c r="AG5"/>
+      <c r="AH5">
         <v>-33100000.0</v>
       </c>
-      <c r="AH5">
+      <c r="AI5">
         <v>-37100000.0</v>
       </c>
-      <c r="AI5">
+      <c r="AJ5">
         <v>-41900000.0</v>
       </c>
-      <c r="AJ5">
+      <c r="AK5">
         <v>-50800000.0</v>
       </c>
-      <c r="AK5">
+      <c r="AL5">
         <v>-23200000.0</v>
       </c>
-      <c r="AL5">
+      <c r="AM5">
         <v>-24500000.0</v>
       </c>
-      <c r="AM5">
+      <c r="AN5">
         <v>-253700000.0</v>
       </c>
-      <c r="AN5">
+      <c r="AO5">
         <v>-311000000.0</v>
       </c>
-      <c r="AO5">
+      <c r="AP5">
         <v>-246800000.0</v>
       </c>
-      <c r="AP5">
+      <c r="AQ5">
         <v>-230200000.0</v>
       </c>
-      <c r="AQ5">
+      <c r="AR5">
         <v>-164700000.0</v>
       </c>
-      <c r="AR5">
+      <c r="AS5">
         <v>-171600000.0</v>
       </c>
-      <c r="AS5">
+      <c r="AT5">
         <v>-107100000.0</v>
       </c>
-      <c r="AT5">
+      <c r="AU5">
         <v>-85900000.0</v>
       </c>
-      <c r="AU5">
+      <c r="AV5">
         <v>-122200000.0</v>
       </c>
-      <c r="AV5">
+      <c r="AW5">
         <v>-68600000.0</v>
       </c>
-      <c r="AW5">
+      <c r="AX5">
         <v>6000000.0</v>
       </c>
-      <c r="AX5">
+      <c r="AY5">
         <v>41400000.0</v>
       </c>
-      <c r="AY5">
+      <c r="AZ5">
         <v>16900000.0</v>
       </c>
-      <c r="AZ5">
+      <c r="BA5">
         <v>-300000.0</v>
       </c>
-      <c r="BA5">
+      <c r="BB5">
         <v>-52700000.0</v>
       </c>
-      <c r="BB5">
+      <c r="BC5">
         <v>-96800000.0</v>
       </c>
-      <c r="BC5">
+      <c r="BD5">
         <v>-159200000.0</v>
       </c>
-      <c r="BD5">
+      <c r="BE5">
         <v>-1188216000.0</v>
       </c>
-      <c r="BE5">
+      <c r="BF5">
         <v>-1216771000.0</v>
       </c>
-      <c r="BF5">
+      <c r="BG5">
         <v>-1166397000.0</v>
       </c>
-      <c r="BG5">
+      <c r="BH5">
         <v>-1302510000.0</v>
       </c>
-      <c r="BH5">
+      <c r="BI5">
         <v>-1327669000.0</v>
       </c>
-      <c r="BI5">
+      <c r="BJ5">
         <v>-1014887000.0</v>
       </c>
-      <c r="BJ5">
+      <c r="BK5">
         <v>-967281000.0</v>
       </c>
-      <c r="BK5">
+      <c r="BL5">
         <v>-1050710000.0</v>
       </c>
-      <c r="BL5">
+      <c r="BM5">
         <v>-1085088000.0</v>
       </c>
-      <c r="BM5">
+      <c r="BN5">
         <v>-1103072000.0</v>
       </c>
-      <c r="BN5">
+      <c r="BO5">
         <v>-977935000.0</v>
       </c>
-      <c r="BO5">
+      <c r="BP5">
         <v>-930107000.0</v>
       </c>
-      <c r="BP5">
+      <c r="BQ5">
         <v>-959472000.0</v>
       </c>
-      <c r="BQ5">
+      <c r="BR5">
         <v>-1017238000.0</v>
       </c>
-      <c r="BR5">
+      <c r="BS5">
         <v>-1052383000.0</v>
       </c>
-      <c r="BS5">
+      <c r="BT5">
         <v>-18550000.0</v>
       </c>
-      <c r="BT5">
+      <c r="BU5">
         <v>-379882000.0</v>
       </c>
-      <c r="BU5">
+      <c r="BV5">
         <v>-85439000.0</v>
       </c>
-      <c r="BV5">
+      <c r="BW5">
         <v>-110966000.0</v>
       </c>
-      <c r="BW5">
+      <c r="BX5">
         <v>163794000.0</v>
       </c>
-      <c r="BX5">
+      <c r="BY5">
         <v>230901000.0</v>
       </c>
-      <c r="BY5">
+      <c r="BZ5">
         <v>315699000.0</v>
       </c>
-      <c r="BZ5">
+      <c r="CA5">
         <v>192736000.0</v>
       </c>
-      <c r="CA5">
+      <c r="CB5">
         <v>145099000.0</v>
       </c>
-      <c r="CB5">
+      <c r="CC5">
         <v>126155000.0</v>
       </c>
-      <c r="CC5">
+      <c r="CD5">
         <v>78702000.0</v>
       </c>
-      <c r="CD5">
+      <c r="CE5">
         <v>38276000.0</v>
       </c>
-      <c r="CE5">
+      <c r="CF5">
         <v>7215000.0</v>
       </c>
-      <c r="CF5">
+      <c r="CG5">
         <v>6087000.0</v>
       </c>
-      <c r="CG5">
+      <c r="CH5">
         <v>1508000.0</v>
       </c>
-      <c r="CH5">
+      <c r="CI5">
         <v>18197000.0</v>
       </c>
-      <c r="CI5">
+      <c r="CJ5">
         <v>22047000.0</v>
       </c>
-      <c r="CJ5">
+      <c r="CK5">
         <v>5864000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>2340000.0</v>
       </c>
       <c r="CL5">
         <v>2340000.0</v>
       </c>
+      <c r="CM5">
+        <v>2340000.0</v>
+      </c>
     </row>
-    <row r="6" spans="1:90">
+    <row r="6" spans="1:91">
       <c r="A6" t="s">
         <v>27</v>
       </c>
       <c r="B6"/>
       <c r="C6"/>
       <c r="D6"/>
       <c r="E6"/>
       <c r="F6"/>
       <c r="G6"/>
       <c r="H6"/>
       <c r="I6"/>
       <c r="J6"/>
       <c r="K6"/>
       <c r="L6"/>
       <c r="M6"/>
       <c r="N6"/>
       <c r="O6"/>
       <c r="P6"/>
       <c r="Q6"/>
       <c r="R6"/>
       <c r="S6"/>
       <c r="T6"/>
       <c r="U6"/>
       <c r="V6"/>
       <c r="W6"/>
@@ -4879,52 +4891,53 @@
       <c r="BN6"/>
       <c r="BO6"/>
       <c r="BP6"/>
       <c r="BQ6"/>
       <c r="BR6"/>
       <c r="BS6"/>
       <c r="BT6"/>
       <c r="BU6"/>
       <c r="BV6"/>
       <c r="BW6"/>
       <c r="BX6"/>
       <c r="BY6"/>
       <c r="BZ6"/>
       <c r="CA6"/>
       <c r="CB6"/>
       <c r="CC6"/>
       <c r="CD6"/>
       <c r="CE6"/>
       <c r="CF6"/>
       <c r="CG6"/>
       <c r="CH6"/>
       <c r="CI6"/>
       <c r="CJ6"/>
       <c r="CK6"/>
       <c r="CL6"/>
+      <c r="CM6"/>
     </row>
-    <row r="7" spans="1:90">
+    <row r="7" spans="1:91">
       <c r="A7" t="s">
         <v>28</v>
       </c>
       <c r="B7"/>
       <c r="C7"/>
       <c r="D7"/>
       <c r="E7"/>
       <c r="F7"/>
       <c r="G7"/>
       <c r="H7"/>
       <c r="I7"/>
       <c r="J7"/>
       <c r="K7"/>
       <c r="L7"/>
       <c r="M7"/>
       <c r="N7"/>
       <c r="O7"/>
       <c r="P7"/>
       <c r="Q7"/>
       <c r="R7"/>
       <c r="S7"/>
       <c r="T7"/>
       <c r="U7"/>
       <c r="V7"/>
       <c r="W7"/>
@@ -4973,114 +4986,117 @@
       <c r="BN7"/>
       <c r="BO7"/>
       <c r="BP7"/>
       <c r="BQ7"/>
       <c r="BR7"/>
       <c r="BS7"/>
       <c r="BT7"/>
       <c r="BU7"/>
       <c r="BV7"/>
       <c r="BW7"/>
       <c r="BX7"/>
       <c r="BY7"/>
       <c r="BZ7"/>
       <c r="CA7"/>
       <c r="CB7"/>
       <c r="CC7"/>
       <c r="CD7"/>
       <c r="CE7"/>
       <c r="CF7"/>
       <c r="CG7"/>
       <c r="CH7"/>
       <c r="CI7"/>
       <c r="CJ7"/>
       <c r="CK7"/>
       <c r="CL7"/>
+      <c r="CM7"/>
     </row>
-    <row r="8" spans="1:90">
+    <row r="8" spans="1:91">
       <c r="A8" t="s">
         <v>29</v>
       </c>
       <c r="B8">
+        <v>82000.0</v>
+      </c>
+      <c r="C8">
         <v>85000.0</v>
       </c>
-      <c r="C8">
+      <c r="D8">
         <v>92000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>93000.0</v>
       </c>
       <c r="E8">
         <v>93000.0</v>
       </c>
       <c r="F8">
-        <v>94000.0</v>
+        <v>93000.0</v>
       </c>
       <c r="G8">
         <v>94000.0</v>
       </c>
       <c r="H8">
         <v>94000.0</v>
       </c>
       <c r="I8">
-        <v>65000.0</v>
+        <v>94000.0</v>
       </c>
       <c r="J8">
         <v>65000.0</v>
       </c>
       <c r="K8">
         <v>65000.0</v>
       </c>
       <c r="L8">
         <v>65000.0</v>
       </c>
       <c r="M8">
         <v>65000.0</v>
       </c>
       <c r="N8">
         <v>65000.0</v>
       </c>
-      <c r="O8"/>
-[...2 lines deleted...]
-      </c>
+      <c r="O8">
+        <v>65000.0</v>
+      </c>
+      <c r="P8"/>
       <c r="Q8">
         <v>62000.0</v>
       </c>
       <c r="R8">
         <v>62000.0</v>
       </c>
       <c r="S8">
+        <v>62000.0</v>
+      </c>
+      <c r="T8">
         <v>63000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>65000.0</v>
       </c>
       <c r="U8">
         <v>65000.0</v>
       </c>
-      <c r="V8"/>
+      <c r="V8">
+        <v>65000.0</v>
+      </c>
       <c r="W8"/>
       <c r="X8"/>
       <c r="Y8"/>
       <c r="Z8"/>
       <c r="AA8"/>
       <c r="AB8"/>
       <c r="AC8"/>
       <c r="AD8"/>
       <c r="AE8"/>
       <c r="AF8"/>
       <c r="AG8"/>
       <c r="AH8"/>
       <c r="AI8"/>
       <c r="AJ8"/>
       <c r="AK8"/>
       <c r="AL8"/>
       <c r="AM8"/>
       <c r="AN8"/>
       <c r="AO8"/>
       <c r="AP8"/>
       <c r="AQ8"/>
       <c r="AR8"/>
       <c r="AS8"/>
       <c r="AT8"/>
       <c r="AU8"/>
@@ -5105,73 +5121,74 @@
       <c r="BN8"/>
       <c r="BO8"/>
       <c r="BP8"/>
       <c r="BQ8"/>
       <c r="BR8"/>
       <c r="BS8"/>
       <c r="BT8"/>
       <c r="BU8"/>
       <c r="BV8"/>
       <c r="BW8"/>
       <c r="BX8"/>
       <c r="BY8"/>
       <c r="BZ8"/>
       <c r="CA8"/>
       <c r="CB8"/>
       <c r="CC8"/>
       <c r="CD8"/>
       <c r="CE8"/>
       <c r="CF8"/>
       <c r="CG8"/>
       <c r="CH8"/>
       <c r="CI8"/>
       <c r="CJ8"/>
       <c r="CK8"/>
       <c r="CL8"/>
+      <c r="CM8"/>
     </row>
-    <row r="9" spans="1:90">
+    <row r="9" spans="1:91">
       <c r="A9" t="s">
         <v>30</v>
       </c>
       <c r="B9"/>
       <c r="C9"/>
       <c r="D9"/>
       <c r="E9"/>
       <c r="F9"/>
       <c r="G9"/>
       <c r="H9"/>
       <c r="I9"/>
       <c r="J9"/>
       <c r="K9"/>
       <c r="L9"/>
       <c r="M9"/>
       <c r="N9"/>
       <c r="O9"/>
-      <c r="P9">
+      <c r="P9"/>
+      <c r="Q9">
         <v>2107124000.0</v>
       </c>
-      <c r="Q9"/>
       <c r="R9"/>
       <c r="S9"/>
       <c r="T9"/>
       <c r="U9"/>
       <c r="V9"/>
       <c r="W9"/>
       <c r="X9"/>
       <c r="Y9"/>
       <c r="Z9"/>
       <c r="AA9"/>
       <c r="AB9"/>
       <c r="AC9"/>
       <c r="AD9"/>
       <c r="AE9"/>
       <c r="AF9"/>
       <c r="AG9"/>
       <c r="AH9"/>
       <c r="AI9"/>
       <c r="AJ9"/>
       <c r="AK9"/>
       <c r="AL9"/>
       <c r="AM9"/>
       <c r="AN9"/>
       <c r="AO9"/>
       <c r="AP9"/>
@@ -5201,324 +5218,328 @@
       <c r="BN9"/>
       <c r="BO9"/>
       <c r="BP9"/>
       <c r="BQ9"/>
       <c r="BR9"/>
       <c r="BS9"/>
       <c r="BT9"/>
       <c r="BU9"/>
       <c r="BV9"/>
       <c r="BW9"/>
       <c r="BX9"/>
       <c r="BY9"/>
       <c r="BZ9"/>
       <c r="CA9"/>
       <c r="CB9"/>
       <c r="CC9"/>
       <c r="CD9"/>
       <c r="CE9"/>
       <c r="CF9"/>
       <c r="CG9"/>
       <c r="CH9"/>
       <c r="CI9"/>
       <c r="CJ9"/>
       <c r="CK9"/>
       <c r="CL9"/>
+      <c r="CM9"/>
     </row>
-    <row r="10" spans="1:90">
+    <row r="10" spans="1:91">
       <c r="A10" t="s">
         <v>31</v>
       </c>
       <c r="B10">
+        <v>43284000.0</v>
+      </c>
+      <c r="C10">
         <v>42626000.0</v>
       </c>
-      <c r="C10">
+      <c r="D10">
         <v>99448000.0</v>
       </c>
-      <c r="D10">
+      <c r="E10">
         <v>62502000.0</v>
       </c>
-      <c r="E10">
+      <c r="F10">
         <v>71896000.0</v>
       </c>
-      <c r="F10">
+      <c r="G10">
         <v>85033000.0</v>
       </c>
-      <c r="G10">
+      <c r="H10">
         <v>75786000.0</v>
       </c>
-      <c r="H10">
+      <c r="I10">
         <v>84806000.0</v>
       </c>
-      <c r="I10">
+      <c r="J10">
         <v>67037000.0</v>
       </c>
-      <c r="J10">
+      <c r="K10">
         <v>49612000.0</v>
       </c>
-      <c r="K10">
+      <c r="L10">
         <v>122128000.0</v>
       </c>
-      <c r="L10">
+      <c r="M10">
         <v>43150000.0</v>
       </c>
-      <c r="M10">
+      <c r="N10">
         <v>50197000.0</v>
       </c>
-      <c r="N10">
+      <c r="O10">
         <v>70064000.0</v>
       </c>
-      <c r="O10">
+      <c r="P10">
         <v>87091000.0</v>
       </c>
-      <c r="P10">
+      <c r="Q10">
         <v>61736000.0</v>
       </c>
-      <c r="Q10">
+      <c r="R10">
         <v>35462000.0</v>
       </c>
-      <c r="R10">
+      <c r="S10">
         <v>30598000.0</v>
       </c>
-      <c r="S10">
+      <c r="T10">
         <v>34467000.0</v>
       </c>
-      <c r="T10">
+      <c r="U10">
         <v>27518000.0</v>
       </c>
-      <c r="U10">
+      <c r="V10">
         <v>47317000.0</v>
       </c>
-      <c r="V10">
+      <c r="W10">
         <v>54624000.0</v>
       </c>
-      <c r="W10">
+      <c r="X10">
         <v>54174000.0</v>
       </c>
-      <c r="X10">
+      <c r="Y10">
         <v>31334000.0</v>
       </c>
-      <c r="Y10">
+      <c r="Z10">
         <v>44394000.0</v>
       </c>
-      <c r="Z10">
+      <c r="AA10">
         <v>43676000.0</v>
       </c>
-      <c r="AA10">
+      <c r="AB10">
         <v>42226000.0</v>
       </c>
-      <c r="AB10">
+      <c r="AC10">
         <v>36438000.0</v>
       </c>
-      <c r="AC10">
+      <c r="AD10">
         <v>30570000.0</v>
       </c>
-      <c r="AD10">
+      <c r="AE10">
         <v>41189000.0</v>
       </c>
-      <c r="AE10">
+      <c r="AF10">
         <v>29937000.0</v>
       </c>
-      <c r="AF10">
+      <c r="AG10">
         <v>19258000.0</v>
       </c>
-      <c r="AG10">
+      <c r="AH10">
         <v>12667000.0</v>
       </c>
-      <c r="AH10">
+      <c r="AI10">
         <v>15333000.0</v>
       </c>
-      <c r="AI10">
+      <c r="AJ10">
         <v>14098000.0</v>
       </c>
-      <c r="AJ10">
+      <c r="AK10">
         <v>33145000.0</v>
       </c>
-      <c r="AK10">
+      <c r="AL10">
         <v>32690000.0</v>
       </c>
-      <c r="AL10">
+      <c r="AM10">
         <v>11280000.0</v>
       </c>
-      <c r="AM10">
+      <c r="AN10">
         <v>51841000.0</v>
       </c>
-      <c r="AN10">
+      <c r="AO10">
         <v>70112000.0</v>
       </c>
-      <c r="AO10">
+      <c r="AP10">
         <v>60320000.0</v>
       </c>
-      <c r="AP10">
+      <c r="AQ10">
         <v>18905000.0</v>
       </c>
-      <c r="AQ10">
+      <c r="AR10">
         <v>12527000.0</v>
       </c>
-      <c r="AR10">
+      <c r="AS10">
         <v>12516000.0</v>
       </c>
-      <c r="AS10">
+      <c r="AT10">
         <v>12908000.0</v>
       </c>
-      <c r="AT10">
+      <c r="AU10">
         <v>8417000.0</v>
       </c>
-      <c r="AU10">
+      <c r="AV10">
         <v>27670000.0</v>
       </c>
-      <c r="AV10">
+      <c r="AW10">
         <v>11682000.0</v>
       </c>
-      <c r="AW10">
+      <c r="AX10">
         <v>11563000.0</v>
       </c>
-      <c r="AX10">
+      <c r="AY10">
         <v>14736000.0</v>
       </c>
-      <c r="AY10">
+      <c r="AZ10">
         <v>14847000.0</v>
       </c>
-      <c r="AZ10">
+      <c r="BA10">
         <v>6084000.0</v>
       </c>
-      <c r="BA10">
+      <c r="BB10">
         <v>17084000.0</v>
       </c>
-      <c r="BB10">
+      <c r="BC10">
         <v>6197000.0</v>
       </c>
-      <c r="BC10">
+      <c r="BD10">
         <v>43690000.0</v>
       </c>
-      <c r="BD10">
+      <c r="BE10">
         <v>6527000.0</v>
       </c>
-      <c r="BE10">
+      <c r="BF10">
         <v>101368000.0</v>
       </c>
-      <c r="BF10">
+      <c r="BG10">
         <v>2678000.0</v>
       </c>
-      <c r="BG10">
+      <c r="BH10">
         <v>635000.0</v>
       </c>
-      <c r="BH10">
+      <c r="BI10">
         <v>7698000.0</v>
       </c>
-      <c r="BI10">
+      <c r="BJ10">
         <v>9205000.0</v>
       </c>
-      <c r="BJ10">
+      <c r="BK10">
         <v>6354000.0</v>
       </c>
-      <c r="BK10">
+      <c r="BL10">
         <v>211611000.0</v>
       </c>
-      <c r="BL10">
+      <c r="BM10">
         <v>27704000.0</v>
       </c>
-      <c r="BM10">
+      <c r="BN10">
         <v>218948000.0</v>
       </c>
-      <c r="BN10">
+      <c r="BO10">
         <v>487585000.0</v>
       </c>
-      <c r="BO10">
+      <c r="BP10">
         <v>508126000.0</v>
       </c>
-      <c r="BP10">
+      <c r="BQ10">
         <v>3913000.0</v>
       </c>
-      <c r="BQ10">
+      <c r="BR10">
         <v>5116000.0</v>
       </c>
-      <c r="BR10">
+      <c r="BS10">
         <v>6607000.0</v>
       </c>
-      <c r="BS10">
+      <c r="BT10">
         <v>2196000.0</v>
       </c>
-      <c r="BT10">
+      <c r="BU10">
         <v>411157000.0</v>
       </c>
-      <c r="BU10">
+      <c r="BV10">
         <v>904127000.0</v>
       </c>
-      <c r="BV10">
+      <c r="BW10">
         <v>414982000.0</v>
       </c>
-      <c r="BW10">
+      <c r="BX10">
         <v>835792000.0</v>
       </c>
-      <c r="BX10">
+      <c r="BY10">
         <v>700176000.0</v>
       </c>
-      <c r="BY10">
+      <c r="BZ10">
         <v>779406000.0</v>
       </c>
-      <c r="BZ10">
+      <c r="CA10">
         <v>1097952000.0</v>
       </c>
-      <c r="CA10">
+      <c r="CB10">
         <v>347913000.0</v>
       </c>
-      <c r="CB10">
+      <c r="CC10">
         <v>651983000.0</v>
       </c>
-      <c r="CC10">
+      <c r="CD10">
         <v>715640000.0</v>
       </c>
-      <c r="CD10">
+      <c r="CE10">
         <v>904959000.0</v>
       </c>
-      <c r="CE10">
+      <c r="CF10">
         <v>454195000.0</v>
       </c>
-      <c r="CF10">
+      <c r="CG10">
         <v>502943000.0</v>
       </c>
-      <c r="CG10">
+      <c r="CH10">
         <v>743113000.0</v>
       </c>
-      <c r="CH10">
+      <c r="CI10">
         <v>878264000.0</v>
       </c>
-      <c r="CI10">
+      <c r="CJ10">
         <v>814569000.0</v>
       </c>
-      <c r="CJ10">
+      <c r="CK10">
         <v>1142264000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>649132000.0</v>
       </c>
       <c r="CL10">
         <v>649132000.0</v>
       </c>
+      <c r="CM10">
+        <v>649132000.0</v>
+      </c>
     </row>
-    <row r="11" spans="1:90">
+    <row r="11" spans="1:91">
       <c r="A11" t="s">
         <v>32</v>
       </c>
       <c r="B11"/>
       <c r="C11"/>
       <c r="D11"/>
       <c r="E11"/>
       <c r="F11"/>
       <c r="G11"/>
       <c r="H11"/>
       <c r="I11"/>
       <c r="J11"/>
       <c r="K11"/>
       <c r="L11"/>
       <c r="M11"/>
       <c r="N11"/>
       <c r="O11"/>
       <c r="P11"/>
       <c r="Q11"/>
       <c r="R11"/>
       <c r="S11"/>
       <c r="T11"/>
       <c r="U11"/>
       <c r="V11"/>
       <c r="W11"/>
@@ -5567,889 +5588,899 @@
       <c r="BN11"/>
       <c r="BO11"/>
       <c r="BP11"/>
       <c r="BQ11"/>
       <c r="BR11"/>
       <c r="BS11"/>
       <c r="BT11"/>
       <c r="BU11"/>
       <c r="BV11"/>
       <c r="BW11"/>
       <c r="BX11"/>
       <c r="BY11"/>
       <c r="BZ11"/>
       <c r="CA11"/>
       <c r="CB11"/>
       <c r="CC11"/>
       <c r="CD11"/>
       <c r="CE11"/>
       <c r="CF11"/>
       <c r="CG11"/>
       <c r="CH11"/>
       <c r="CI11"/>
       <c r="CJ11"/>
       <c r="CK11"/>
       <c r="CL11"/>
+      <c r="CM11"/>
     </row>
-    <row r="12" spans="1:90">
+    <row r="12" spans="1:91">
       <c r="A12" t="s">
         <v>33</v>
       </c>
       <c r="B12">
+        <v>43284000.0</v>
+      </c>
+      <c r="C12">
         <v>42626000.0</v>
       </c>
-      <c r="C12">
+      <c r="D12">
         <v>99448000.0</v>
       </c>
-      <c r="D12">
+      <c r="E12">
         <v>62502000.0</v>
       </c>
-      <c r="E12">
+      <c r="F12">
         <v>71896000.0</v>
       </c>
-      <c r="F12">
+      <c r="G12">
         <v>85033000.0</v>
       </c>
-      <c r="G12">
+      <c r="H12">
         <v>75786000.0</v>
       </c>
-      <c r="H12">
+      <c r="I12">
         <v>84806000.0</v>
       </c>
-      <c r="I12">
+      <c r="J12">
         <v>67037000.0</v>
       </c>
-      <c r="J12">
+      <c r="K12">
         <v>49612000.0</v>
       </c>
-      <c r="K12">
+      <c r="L12">
         <v>122128000.0</v>
       </c>
-      <c r="L12">
+      <c r="M12">
         <v>43150000.0</v>
       </c>
-      <c r="M12">
+      <c r="N12">
         <v>50197000.0</v>
       </c>
-      <c r="N12">
+      <c r="O12">
         <v>70064000.0</v>
       </c>
-      <c r="O12">
+      <c r="P12">
         <v>87091000.0</v>
       </c>
-      <c r="P12">
+      <c r="Q12">
         <v>2048110000.0</v>
       </c>
-      <c r="Q12">
+      <c r="R12">
         <v>35462000.0</v>
       </c>
-      <c r="R12">
+      <c r="S12">
         <v>30598000.0</v>
       </c>
-      <c r="S12">
+      <c r="T12">
         <v>34467000.0</v>
       </c>
-      <c r="T12">
+      <c r="U12">
         <v>27518000.0</v>
       </c>
-      <c r="U12">
+      <c r="V12">
         <v>47317000.0</v>
       </c>
-      <c r="V12">
+      <c r="W12">
         <v>54624000.0</v>
       </c>
-      <c r="W12">
+      <c r="X12">
         <v>54174000.0</v>
       </c>
-      <c r="X12">
+      <c r="Y12">
         <v>31334000.0</v>
       </c>
-      <c r="Y12">
+      <c r="Z12">
         <v>44394000.0</v>
       </c>
-      <c r="Z12">
+      <c r="AA12">
         <v>43676000.0</v>
       </c>
-      <c r="AA12">
+      <c r="AB12">
         <v>42226000.0</v>
       </c>
-      <c r="AB12">
+      <c r="AC12">
         <v>36438000.0</v>
       </c>
-      <c r="AC12">
+      <c r="AD12">
         <v>30570000.0</v>
       </c>
-      <c r="AD12">
+      <c r="AE12">
         <v>41189000.0</v>
       </c>
-      <c r="AE12">
+      <c r="AF12">
         <v>29937000.0</v>
       </c>
-      <c r="AF12">
+      <c r="AG12">
         <v>19258000.0</v>
       </c>
-      <c r="AG12">
+      <c r="AH12">
         <v>12667000.0</v>
       </c>
-      <c r="AH12">
+      <c r="AI12">
         <v>15333000.0</v>
       </c>
-      <c r="AI12">
+      <c r="AJ12">
         <v>14098000.0</v>
       </c>
-      <c r="AJ12">
+      <c r="AK12">
         <v>33145000.0</v>
       </c>
-      <c r="AK12">
+      <c r="AL12">
         <v>32690000.0</v>
       </c>
-      <c r="AL12">
+      <c r="AM12">
         <v>11280000.0</v>
       </c>
-      <c r="AM12">
+      <c r="AN12">
         <v>51841000.0</v>
       </c>
-      <c r="AN12">
+      <c r="AO12">
         <v>70112000.0</v>
       </c>
-      <c r="AO12">
+      <c r="AP12">
         <v>60320000.0</v>
       </c>
-      <c r="AP12">
+      <c r="AQ12">
         <v>18905000.0</v>
       </c>
-      <c r="AQ12">
+      <c r="AR12">
         <v>12527000.0</v>
       </c>
-      <c r="AR12">
+      <c r="AS12">
         <v>12516000.0</v>
       </c>
-      <c r="AS12">
+      <c r="AT12">
         <v>12908000.0</v>
       </c>
-      <c r="AT12">
+      <c r="AU12">
         <v>8417000.0</v>
       </c>
-      <c r="AU12">
+      <c r="AV12">
         <v>27670000.0</v>
       </c>
-      <c r="AV12">
+      <c r="AW12">
         <v>11682000.0</v>
       </c>
-      <c r="AW12">
+      <c r="AX12">
         <v>11563000.0</v>
       </c>
-      <c r="AX12">
+      <c r="AY12">
         <v>14736000.0</v>
       </c>
-      <c r="AY12">
+      <c r="AZ12">
         <v>14847000.0</v>
       </c>
-      <c r="AZ12">
+      <c r="BA12">
         <v>6084000.0</v>
       </c>
-      <c r="BA12">
+      <c r="BB12">
         <v>17084000.0</v>
       </c>
-      <c r="BB12">
+      <c r="BC12">
         <v>6197000.0</v>
       </c>
-      <c r="BC12">
+      <c r="BD12">
         <v>43690000.0</v>
       </c>
-      <c r="BD12">
+      <c r="BE12">
         <v>6527000.0</v>
       </c>
-      <c r="BE12">
+      <c r="BF12">
         <v>101368000.0</v>
       </c>
-      <c r="BF12">
+      <c r="BG12">
         <v>1665000.0</v>
       </c>
-      <c r="BG12">
+      <c r="BH12">
         <v>635000.0</v>
       </c>
-      <c r="BH12">
+      <c r="BI12">
         <v>7698000.0</v>
       </c>
-      <c r="BI12">
+      <c r="BJ12">
         <v>9205000.0</v>
       </c>
-      <c r="BJ12">
+      <c r="BK12">
         <v>6354000.0</v>
       </c>
-      <c r="BK12">
+      <c r="BL12">
         <v>211611000.0</v>
       </c>
-      <c r="BL12">
+      <c r="BM12">
         <v>27704000.0</v>
       </c>
-      <c r="BM12">
+      <c r="BN12">
         <v>218948000.0</v>
       </c>
-      <c r="BN12">
+      <c r="BO12">
         <v>487585000.0</v>
       </c>
-      <c r="BO12">
+      <c r="BP12">
         <v>508126000.0</v>
       </c>
-      <c r="BP12">
+      <c r="BQ12">
         <v>3913000.0</v>
       </c>
-      <c r="BQ12">
+      <c r="BR12">
         <v>5116000.0</v>
       </c>
-      <c r="BR12">
+      <c r="BS12">
         <v>6607000.0</v>
       </c>
-      <c r="BS12">
+      <c r="BT12">
         <v>2196000.0</v>
       </c>
-      <c r="BT12">
+      <c r="BU12">
         <v>411157000.0</v>
       </c>
-      <c r="BU12">
+      <c r="BV12">
         <v>904127000.0</v>
       </c>
-      <c r="BV12">
+      <c r="BW12">
         <v>414982000.0</v>
       </c>
-      <c r="BW12">
+      <c r="BX12">
         <v>4131668000.0</v>
       </c>
-      <c r="BX12">
+      <c r="BY12">
         <v>3871041000.0</v>
       </c>
-      <c r="BY12">
+      <c r="BZ12">
         <v>3668290000.0</v>
       </c>
-      <c r="BZ12">
+      <c r="CA12">
         <v>3446933000.0</v>
       </c>
-      <c r="CA12">
+      <c r="CB12">
         <v>2597430000.0</v>
       </c>
-      <c r="CB12">
+      <c r="CC12">
         <v>2691148000.0</v>
       </c>
-      <c r="CC12">
+      <c r="CD12">
         <v>2507090000.0</v>
       </c>
-      <c r="CD12">
+      <c r="CE12">
         <v>2461657000.0</v>
       </c>
-      <c r="CE12">
+      <c r="CF12">
         <v>1804424000.0</v>
       </c>
-      <c r="CF12">
+      <c r="CG12">
         <v>1676678000.0</v>
       </c>
-      <c r="CG12">
+      <c r="CH12">
         <v>1706989000.0</v>
       </c>
-      <c r="CH12">
+      <c r="CI12">
         <v>1716746000.0</v>
       </c>
-      <c r="CI12">
+      <c r="CJ12">
         <v>1540512000.0</v>
       </c>
-      <c r="CJ12">
+      <c r="CK12">
         <v>1551357000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>894553000.0</v>
       </c>
       <c r="CL12">
         <v>894553000.0</v>
       </c>
+      <c r="CM12">
+        <v>894553000.0</v>
+      </c>
     </row>
-    <row r="13" spans="1:90">
+    <row r="13" spans="1:91">
       <c r="A13" t="s">
         <v>34</v>
       </c>
       <c r="B13">
+        <v>82000.0</v>
+      </c>
+      <c r="C13">
         <v>85000.0</v>
       </c>
-      <c r="C13">
+      <c r="D13">
         <v>92000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>93000.0</v>
       </c>
       <c r="E13">
         <v>93000.0</v>
       </c>
       <c r="F13">
-        <v>94000.0</v>
+        <v>93000.0</v>
       </c>
       <c r="G13">
         <v>94000.0</v>
       </c>
       <c r="H13">
         <v>94000.0</v>
       </c>
       <c r="I13">
-        <v>65000.0</v>
+        <v>94000.0</v>
       </c>
       <c r="J13">
         <v>65000.0</v>
       </c>
       <c r="K13">
         <v>65000.0</v>
       </c>
       <c r="L13">
         <v>65000.0</v>
       </c>
       <c r="M13">
         <v>65000.0</v>
       </c>
       <c r="N13">
         <v>65000.0</v>
       </c>
       <c r="O13">
         <v>65000.0</v>
       </c>
       <c r="P13">
-        <v>62000.0</v>
+        <v>65000.0</v>
       </c>
       <c r="Q13">
         <v>62000.0</v>
       </c>
       <c r="R13">
         <v>62000.0</v>
       </c>
       <c r="S13">
+        <v>62000.0</v>
+      </c>
+      <c r="T13">
         <v>63000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>65000.0</v>
       </c>
       <c r="U13">
         <v>65000.0</v>
       </c>
       <c r="V13">
         <v>65000.0</v>
       </c>
       <c r="W13">
         <v>65000.0</v>
       </c>
       <c r="X13">
         <v>65000.0</v>
       </c>
       <c r="Y13">
         <v>65000.0</v>
       </c>
       <c r="Z13">
         <v>65000.0</v>
       </c>
       <c r="AA13">
+        <v>65000.0</v>
+      </c>
+      <c r="AB13">
         <v>66000.0</v>
       </c>
-      <c r="AB13">
+      <c r="AC13">
         <v>67000.0</v>
       </c>
-      <c r="AC13">
+      <c r="AD13">
         <v>68000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>69000.0</v>
       </c>
       <c r="AE13">
         <v>69000.0</v>
       </c>
       <c r="AF13">
+        <v>69000.0</v>
+      </c>
+      <c r="AG13">
         <v>212000.0</v>
       </c>
-      <c r="AG13">
+      <c r="AH13">
         <v>215000.0</v>
       </c>
-      <c r="AH13">
+      <c r="AI13">
         <v>216000.0</v>
       </c>
-      <c r="AI13">
+      <c r="AJ13">
         <v>218000.0</v>
       </c>
-      <c r="AJ13">
+      <c r="AK13">
         <v>219000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>220000.0</v>
       </c>
       <c r="AL13">
         <v>220000.0</v>
       </c>
       <c r="AM13">
         <v>220000.0</v>
       </c>
       <c r="AN13">
+        <v>220000.0</v>
+      </c>
+      <c r="AO13">
         <v>222000.0</v>
       </c>
-      <c r="AO13">
+      <c r="AP13">
         <v>225000.0</v>
       </c>
-      <c r="AP13">
+      <c r="AQ13">
         <v>226000.0</v>
       </c>
-      <c r="AQ13">
+      <c r="AR13">
         <v>228000.0</v>
       </c>
-      <c r="AR13">
+      <c r="AS13">
         <v>233000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>237000.0</v>
       </c>
       <c r="AT13">
         <v>237000.0</v>
       </c>
       <c r="AU13">
         <v>237000.0</v>
       </c>
       <c r="AV13">
         <v>237000.0</v>
       </c>
       <c r="AW13">
         <v>237000.0</v>
       </c>
       <c r="AX13">
         <v>237000.0</v>
       </c>
       <c r="AY13">
-        <v>225000.0</v>
+        <v>237000.0</v>
       </c>
       <c r="AZ13">
         <v>225000.0</v>
       </c>
       <c r="BA13">
         <v>225000.0</v>
       </c>
       <c r="BB13">
-        <v>203000.0</v>
+        <v>225000.0</v>
       </c>
       <c r="BC13">
         <v>203000.0</v>
       </c>
       <c r="BD13">
         <v>203000.0</v>
       </c>
       <c r="BE13">
         <v>203000.0</v>
       </c>
       <c r="BF13">
-        <v>197000.0</v>
+        <v>203000.0</v>
       </c>
       <c r="BG13">
         <v>197000.0</v>
       </c>
       <c r="BH13">
-        <v>196000.0</v>
+        <v>197000.0</v>
       </c>
       <c r="BI13">
         <v>196000.0</v>
       </c>
       <c r="BJ13">
         <v>196000.0</v>
       </c>
       <c r="BK13">
+        <v>196000.0</v>
+      </c>
+      <c r="BL13">
         <v>195000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>194000.0</v>
       </c>
       <c r="BM13">
         <v>194000.0</v>
       </c>
       <c r="BN13">
-        <v>176000.0</v>
+        <v>194000.0</v>
       </c>
       <c r="BO13">
         <v>176000.0</v>
       </c>
       <c r="BP13">
+        <v>176000.0</v>
+      </c>
+      <c r="BQ13">
         <v>164000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>142000.0</v>
       </c>
       <c r="BR13">
         <v>142000.0</v>
       </c>
       <c r="BS13">
         <v>142000.0</v>
       </c>
       <c r="BT13">
         <v>142000.0</v>
       </c>
       <c r="BU13">
         <v>142000.0</v>
       </c>
       <c r="BV13">
+        <v>142000.0</v>
+      </c>
+      <c r="BW13">
         <v>120000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>119000.0</v>
       </c>
       <c r="BX13">
         <v>119000.0</v>
       </c>
       <c r="BY13">
-        <v>104000.0</v>
+        <v>119000.0</v>
       </c>
       <c r="BZ13">
         <v>104000.0</v>
       </c>
       <c r="CA13">
-        <v>82000.0</v>
+        <v>104000.0</v>
       </c>
       <c r="CB13">
         <v>82000.0</v>
       </c>
       <c r="CC13">
         <v>82000.0</v>
       </c>
       <c r="CD13">
+        <v>82000.0</v>
+      </c>
+      <c r="CE13">
         <v>81000.0</v>
       </c>
-      <c r="CE13">
+      <c r="CF13">
         <v>64000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>63000.0</v>
       </c>
       <c r="CG13">
         <v>63000.0</v>
       </c>
       <c r="CH13">
         <v>63000.0</v>
       </c>
       <c r="CI13">
-        <v>62000.0</v>
+        <v>63000.0</v>
       </c>
       <c r="CJ13">
         <v>62000.0</v>
       </c>
       <c r="CK13">
         <v>62000.0</v>
       </c>
       <c r="CL13">
         <v>62000.0</v>
       </c>
+      <c r="CM13">
+        <v>62000.0</v>
+      </c>
     </row>
-    <row r="14" spans="1:90">
+    <row r="14" spans="1:91">
       <c r="A14" t="s">
         <v>35</v>
       </c>
       <c r="B14">
+        <v>82545053.0</v>
+      </c>
+      <c r="C14">
         <v>89570000.0</v>
       </c>
-      <c r="C14">
+      <c r="D14">
         <v>92211869.0</v>
       </c>
-      <c r="D14">
+      <c r="E14">
         <v>93303622.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>93677000.0</v>
       </c>
       <c r="F14">
         <v>93677000.0</v>
       </c>
       <c r="G14">
+        <v>93677000.0</v>
+      </c>
+      <c r="H14">
         <v>85817500.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>65253275.0</v>
       </c>
       <c r="I14">
         <v>65253275.0</v>
       </c>
       <c r="J14">
         <v>65253275.0</v>
       </c>
       <c r="K14">
+        <v>65253275.0</v>
+      </c>
+      <c r="L14">
         <v>65291813.0</v>
       </c>
-      <c r="L14">
+      <c r="M14">
         <v>65253275.0</v>
       </c>
-      <c r="M14">
+      <c r="N14">
         <v>65366516.0</v>
       </c>
-      <c r="N14">
+      <c r="O14">
         <v>65451359.0</v>
       </c>
-      <c r="O14">
+      <c r="P14">
         <v>64350000.0</v>
       </c>
-      <c r="P14">
+      <c r="Q14">
         <v>64737122.0</v>
       </c>
-      <c r="Q14">
+      <c r="R14">
         <v>63558246.0</v>
       </c>
-      <c r="R14">
+      <c r="S14">
         <v>60542857.0</v>
       </c>
-      <c r="S14">
+      <c r="T14">
         <v>63707845.0</v>
       </c>
-      <c r="T14">
+      <c r="U14">
         <v>65031131.0</v>
       </c>
-      <c r="U14">
+      <c r="V14">
         <v>65200856.0</v>
       </c>
-      <c r="V14">
+      <c r="W14">
         <v>65247692.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>65259176.0</v>
       </c>
       <c r="X14">
         <v>65259176.0</v>
       </c>
       <c r="Y14">
         <v>65259176.0</v>
       </c>
       <c r="Z14">
+        <v>65259176.0</v>
+      </c>
+      <c r="AA14">
         <v>66327477.0</v>
       </c>
-      <c r="AA14">
+      <c r="AB14">
         <v>66613469.0</v>
       </c>
-      <c r="AB14">
+      <c r="AC14">
         <v>67446575.0</v>
       </c>
-      <c r="AC14">
+      <c r="AD14">
         <v>68588541.0</v>
       </c>
-      <c r="AD14">
+      <c r="AE14">
         <v>69226087.0</v>
       </c>
-      <c r="AE14">
+      <c r="AF14">
         <v>70105587.0</v>
       </c>
-      <c r="AF14">
+      <c r="AG14">
         <v>71366492.0</v>
       </c>
-      <c r="AG14">
+      <c r="AH14">
         <v>71971572.0</v>
       </c>
-      <c r="AH14">
+      <c r="AI14">
         <v>68756598.0</v>
       </c>
-      <c r="AI14">
+      <c r="AJ14">
         <v>72850060.0</v>
       </c>
-      <c r="AJ14">
+      <c r="AK14">
         <v>73173194.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>73231478.0</v>
       </c>
       <c r="AL14">
         <v>73231478.0</v>
       </c>
       <c r="AM14">
+        <v>73231478.0</v>
+      </c>
+      <c r="AN14">
         <v>73389496.0</v>
       </c>
-      <c r="AN14">
+      <c r="AO14">
         <v>74611706.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>75313514.0</v>
       </c>
       <c r="AP14">
         <v>75313514.0</v>
       </c>
       <c r="AQ14">
+        <v>75313514.0</v>
+      </c>
+      <c r="AR14">
         <v>77179047.0</v>
       </c>
-      <c r="AR14">
+      <c r="AS14">
         <v>78624256.0</v>
       </c>
-      <c r="AS14">
+      <c r="AT14">
         <v>78913704.0</v>
       </c>
-      <c r="AT14">
+      <c r="AU14">
         <v>83763066.0</v>
       </c>
-      <c r="AU14">
+      <c r="AV14">
         <v>78913704.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>83763066.0</v>
       </c>
       <c r="AW14">
         <v>83763066.0</v>
       </c>
       <c r="AX14">
         <v>83763066.0</v>
       </c>
       <c r="AY14">
-        <v>79763070.0</v>
+        <v>83763066.0</v>
       </c>
       <c r="AZ14">
         <v>79763070.0</v>
       </c>
       <c r="BA14">
-        <v>75841279.0</v>
+        <v>79763070.0</v>
       </c>
       <c r="BB14">
         <v>75841279.0</v>
       </c>
       <c r="BC14">
-        <v>72479744.0</v>
+        <v>75841279.0</v>
       </c>
       <c r="BD14">
         <v>72479744.0</v>
       </c>
       <c r="BE14">
-        <v>72458323.0</v>
+        <v>72479744.0</v>
       </c>
       <c r="BF14">
         <v>72458323.0</v>
       </c>
       <c r="BG14">
+        <v>72458323.0</v>
+      </c>
+      <c r="BH14">
         <v>70523356.0</v>
       </c>
-      <c r="BH14">
+      <c r="BI14">
         <v>70304877.0</v>
       </c>
-      <c r="BI14">
+      <c r="BJ14">
         <v>70149450.0</v>
       </c>
-      <c r="BJ14">
+      <c r="BK14">
         <v>65304601.0</v>
       </c>
-      <c r="BK14">
+      <c r="BL14">
         <v>65014829.0</v>
       </c>
-      <c r="BL14">
+      <c r="BM14">
         <v>64820044.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>62591440.0</v>
       </c>
       <c r="BN14">
         <v>62591440.0</v>
       </c>
       <c r="BO14">
+        <v>62591440.0</v>
+      </c>
+      <c r="BP14">
         <v>55447790.0</v>
       </c>
-      <c r="BP14">
+      <c r="BQ14">
         <v>50965737.0</v>
       </c>
-      <c r="BQ14">
+      <c r="BR14">
         <v>47407064.0</v>
       </c>
-      <c r="BR14">
+      <c r="BS14">
         <v>47725941.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>47407064.0</v>
       </c>
       <c r="BT14">
         <v>47407064.0</v>
       </c>
       <c r="BU14">
-        <v>43726710.0</v>
+        <v>47407064.0</v>
       </c>
       <c r="BV14">
         <v>43726710.0</v>
       </c>
       <c r="BW14">
+        <v>43726710.0</v>
+      </c>
+      <c r="BX14">
         <v>39766609.0</v>
       </c>
-      <c r="BX14">
+      <c r="BY14">
         <v>35344066.0</v>
       </c>
-      <c r="BY14">
+      <c r="BZ14">
         <v>34506867.0</v>
       </c>
-      <c r="BZ14">
+      <c r="CA14">
         <v>34442214.0</v>
       </c>
-      <c r="CA14">
+      <c r="CB14">
         <v>27525093.0</v>
       </c>
-      <c r="CB14">
+      <c r="CC14">
         <v>27088640.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>26953003.0</v>
       </c>
       <c r="CD14">
         <v>26953003.0</v>
       </c>
       <c r="CE14">
+        <v>26953003.0</v>
+      </c>
+      <c r="CF14">
         <v>21098092.0</v>
       </c>
-      <c r="CF14">
+      <c r="CG14">
         <v>21094537.0</v>
       </c>
-      <c r="CG14">
+      <c r="CH14">
         <v>20545434.0</v>
       </c>
-      <c r="CH14">
+      <c r="CI14">
         <v>20829472.0</v>
       </c>
-      <c r="CI14">
+      <c r="CJ14">
         <v>20464207.0</v>
       </c>
-      <c r="CJ14">
+      <c r="CK14">
         <v>20738331.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>20547598.0</v>
       </c>
       <c r="CL14">
         <v>20547598.0</v>
       </c>
+      <c r="CM14">
+        <v>20547598.0</v>
+      </c>
     </row>
-    <row r="15" spans="1:90">
+    <row r="15" spans="1:91">
       <c r="A15" t="s">
         <v>36</v>
       </c>
       <c r="B15"/>
       <c r="C15"/>
       <c r="D15"/>
       <c r="E15"/>
       <c r="F15"/>
       <c r="G15"/>
       <c r="H15"/>
       <c r="I15"/>
       <c r="J15"/>
       <c r="K15"/>
       <c r="L15"/>
       <c r="M15"/>
       <c r="N15"/>
       <c r="O15"/>
-      <c r="P15">
+      <c r="P15"/>
+      <c r="Q15">
         <v>62000.0</v>
       </c>
-      <c r="Q15"/>
       <c r="R15"/>
       <c r="S15"/>
       <c r="T15"/>
       <c r="U15"/>
       <c r="V15"/>
       <c r="W15"/>
       <c r="X15"/>
       <c r="Y15"/>
       <c r="Z15"/>
       <c r="AA15"/>
       <c r="AB15"/>
       <c r="AC15"/>
       <c r="AD15"/>
       <c r="AE15"/>
       <c r="AF15"/>
       <c r="AG15"/>
       <c r="AH15"/>
       <c r="AI15"/>
       <c r="AJ15"/>
       <c r="AK15"/>
       <c r="AL15"/>
       <c r="AM15"/>
       <c r="AN15"/>
       <c r="AO15"/>
       <c r="AP15"/>
@@ -6479,52 +6510,53 @@
       <c r="BN15"/>
       <c r="BO15"/>
       <c r="BP15"/>
       <c r="BQ15"/>
       <c r="BR15"/>
       <c r="BS15"/>
       <c r="BT15"/>
       <c r="BU15"/>
       <c r="BV15"/>
       <c r="BW15"/>
       <c r="BX15"/>
       <c r="BY15"/>
       <c r="BZ15"/>
       <c r="CA15"/>
       <c r="CB15"/>
       <c r="CC15"/>
       <c r="CD15"/>
       <c r="CE15"/>
       <c r="CF15"/>
       <c r="CG15"/>
       <c r="CH15"/>
       <c r="CI15"/>
       <c r="CJ15"/>
       <c r="CK15"/>
       <c r="CL15"/>
+      <c r="CM15"/>
     </row>
-    <row r="16" spans="1:90">
+    <row r="16" spans="1:91">
       <c r="A16" t="s">
         <v>37</v>
       </c>
       <c r="B16"/>
       <c r="C16"/>
       <c r="D16"/>
       <c r="E16"/>
       <c r="F16"/>
       <c r="G16"/>
       <c r="H16"/>
       <c r="I16"/>
       <c r="J16"/>
       <c r="K16"/>
       <c r="L16"/>
       <c r="M16"/>
       <c r="N16"/>
       <c r="O16"/>
       <c r="P16"/>
       <c r="Q16"/>
       <c r="R16"/>
       <c r="S16"/>
       <c r="T16"/>
       <c r="U16"/>
       <c r="V16"/>
       <c r="W16"/>
@@ -6573,52 +6605,53 @@
       <c r="BN16"/>
       <c r="BO16"/>
       <c r="BP16"/>
       <c r="BQ16"/>
       <c r="BR16"/>
       <c r="BS16"/>
       <c r="BT16"/>
       <c r="BU16"/>
       <c r="BV16"/>
       <c r="BW16"/>
       <c r="BX16"/>
       <c r="BY16"/>
       <c r="BZ16"/>
       <c r="CA16"/>
       <c r="CB16"/>
       <c r="CC16"/>
       <c r="CD16"/>
       <c r="CE16"/>
       <c r="CF16"/>
       <c r="CG16"/>
       <c r="CH16"/>
       <c r="CI16"/>
       <c r="CJ16"/>
       <c r="CK16"/>
       <c r="CL16"/>
+      <c r="CM16"/>
     </row>
-    <row r="17" spans="1:90">
+    <row r="17" spans="1:91">
       <c r="A17" t="s">
         <v>38</v>
       </c>
       <c r="B17"/>
       <c r="C17"/>
       <c r="D17"/>
       <c r="E17"/>
       <c r="F17"/>
       <c r="G17"/>
       <c r="H17"/>
       <c r="I17"/>
       <c r="J17"/>
       <c r="K17"/>
       <c r="L17"/>
       <c r="M17"/>
       <c r="N17"/>
       <c r="O17"/>
       <c r="P17"/>
       <c r="Q17"/>
       <c r="R17"/>
       <c r="S17"/>
       <c r="T17"/>
       <c r="U17"/>
       <c r="V17"/>
       <c r="W17"/>
@@ -6667,89 +6700,90 @@
       <c r="BN17"/>
       <c r="BO17"/>
       <c r="BP17"/>
       <c r="BQ17"/>
       <c r="BR17"/>
       <c r="BS17"/>
       <c r="BT17"/>
       <c r="BU17"/>
       <c r="BV17"/>
       <c r="BW17"/>
       <c r="BX17"/>
       <c r="BY17"/>
       <c r="BZ17"/>
       <c r="CA17"/>
       <c r="CB17"/>
       <c r="CC17"/>
       <c r="CD17"/>
       <c r="CE17"/>
       <c r="CF17"/>
       <c r="CG17"/>
       <c r="CH17"/>
       <c r="CI17"/>
       <c r="CJ17"/>
       <c r="CK17"/>
       <c r="CL17"/>
+      <c r="CM17"/>
     </row>
-    <row r="18" spans="1:90">
+    <row r="18" spans="1:91">
       <c r="A18" t="s">
         <v>39</v>
       </c>
       <c r="B18"/>
       <c r="C18"/>
       <c r="D18"/>
       <c r="E18"/>
       <c r="F18"/>
       <c r="G18"/>
       <c r="H18"/>
       <c r="I18"/>
       <c r="J18"/>
       <c r="K18"/>
       <c r="L18"/>
-      <c r="M18">
+      <c r="M18"/>
+      <c r="N18">
         <v>21856000.0</v>
       </c>
-      <c r="N18"/>
-      <c r="O18">
+      <c r="O18"/>
+      <c r="P18">
         <v>13403000.0</v>
       </c>
-      <c r="P18">
+      <c r="Q18">
         <v>14604000.0</v>
       </c>
-      <c r="Q18">
+      <c r="R18">
         <v>15811000.0</v>
       </c>
-      <c r="R18">
+      <c r="S18">
         <v>17005000.0</v>
       </c>
-      <c r="S18">
+      <c r="T18">
         <v>18187000.0</v>
       </c>
-      <c r="T18">
+      <c r="U18">
         <v>19123000.0</v>
       </c>
-      <c r="U18"/>
       <c r="V18"/>
       <c r="W18"/>
       <c r="X18"/>
       <c r="Y18"/>
       <c r="Z18"/>
       <c r="AA18"/>
       <c r="AB18"/>
       <c r="AC18"/>
       <c r="AD18"/>
       <c r="AE18"/>
       <c r="AF18"/>
       <c r="AG18"/>
       <c r="AH18"/>
       <c r="AI18"/>
       <c r="AJ18"/>
       <c r="AK18"/>
       <c r="AL18"/>
       <c r="AM18"/>
       <c r="AN18"/>
       <c r="AO18"/>
       <c r="AP18"/>
       <c r="AQ18"/>
       <c r="AR18"/>
       <c r="AS18"/>
       <c r="AT18"/>
@@ -6775,52 +6809,53 @@
       <c r="BN18"/>
       <c r="BO18"/>
       <c r="BP18"/>
       <c r="BQ18"/>
       <c r="BR18"/>
       <c r="BS18"/>
       <c r="BT18"/>
       <c r="BU18"/>
       <c r="BV18"/>
       <c r="BW18"/>
       <c r="BX18"/>
       <c r="BY18"/>
       <c r="BZ18"/>
       <c r="CA18"/>
       <c r="CB18"/>
       <c r="CC18"/>
       <c r="CD18"/>
       <c r="CE18"/>
       <c r="CF18"/>
       <c r="CG18"/>
       <c r="CH18"/>
       <c r="CI18"/>
       <c r="CJ18"/>
       <c r="CK18"/>
       <c r="CL18"/>
+      <c r="CM18"/>
     </row>
-    <row r="19" spans="1:90">
+    <row r="19" spans="1:91">
       <c r="A19" t="s">
         <v>40</v>
       </c>
       <c r="B19"/>
       <c r="C19"/>
       <c r="D19"/>
       <c r="E19"/>
       <c r="F19"/>
       <c r="G19"/>
       <c r="H19"/>
       <c r="I19"/>
       <c r="J19"/>
       <c r="K19"/>
       <c r="L19"/>
       <c r="M19"/>
       <c r="N19"/>
       <c r="O19"/>
       <c r="P19"/>
       <c r="Q19"/>
       <c r="R19"/>
       <c r="S19"/>
       <c r="T19"/>
       <c r="U19"/>
       <c r="V19"/>
       <c r="W19"/>
@@ -6869,52 +6904,53 @@
       <c r="BN19"/>
       <c r="BO19"/>
       <c r="BP19"/>
       <c r="BQ19"/>
       <c r="BR19"/>
       <c r="BS19"/>
       <c r="BT19"/>
       <c r="BU19"/>
       <c r="BV19"/>
       <c r="BW19"/>
       <c r="BX19"/>
       <c r="BY19"/>
       <c r="BZ19"/>
       <c r="CA19"/>
       <c r="CB19"/>
       <c r="CC19"/>
       <c r="CD19"/>
       <c r="CE19"/>
       <c r="CF19"/>
       <c r="CG19"/>
       <c r="CH19"/>
       <c r="CI19"/>
       <c r="CJ19"/>
       <c r="CK19"/>
       <c r="CL19"/>
+      <c r="CM19"/>
     </row>
-    <row r="20" spans="1:90">
+    <row r="20" spans="1:91">
       <c r="A20" t="s">
         <v>41</v>
       </c>
       <c r="B20"/>
       <c r="C20"/>
       <c r="D20"/>
       <c r="E20"/>
       <c r="F20"/>
       <c r="G20"/>
       <c r="H20"/>
       <c r="I20"/>
       <c r="J20"/>
       <c r="K20"/>
       <c r="L20"/>
       <c r="M20"/>
       <c r="N20"/>
       <c r="O20"/>
       <c r="P20"/>
       <c r="Q20"/>
       <c r="R20"/>
       <c r="S20"/>
       <c r="T20"/>
       <c r="U20"/>
       <c r="V20"/>
       <c r="W20"/>
@@ -6963,52 +6999,53 @@
       <c r="BN20"/>
       <c r="BO20"/>
       <c r="BP20"/>
       <c r="BQ20"/>
       <c r="BR20"/>
       <c r="BS20"/>
       <c r="BT20"/>
       <c r="BU20"/>
       <c r="BV20"/>
       <c r="BW20"/>
       <c r="BX20"/>
       <c r="BY20"/>
       <c r="BZ20"/>
       <c r="CA20"/>
       <c r="CB20"/>
       <c r="CC20"/>
       <c r="CD20"/>
       <c r="CE20"/>
       <c r="CF20"/>
       <c r="CG20"/>
       <c r="CH20"/>
       <c r="CI20"/>
       <c r="CJ20"/>
       <c r="CK20"/>
       <c r="CL20"/>
+      <c r="CM20"/>
     </row>
-    <row r="21" spans="1:90">
+    <row r="21" spans="1:91">
       <c r="A21" t="s">
         <v>42</v>
       </c>
       <c r="B21"/>
       <c r="C21"/>
       <c r="D21"/>
       <c r="E21"/>
       <c r="F21"/>
       <c r="G21"/>
       <c r="H21"/>
       <c r="I21"/>
       <c r="J21"/>
       <c r="K21"/>
       <c r="L21"/>
       <c r="M21"/>
       <c r="N21"/>
       <c r="O21"/>
       <c r="P21"/>
       <c r="Q21"/>
       <c r="R21"/>
       <c r="S21"/>
       <c r="T21"/>
       <c r="U21"/>
       <c r="V21"/>
       <c r="W21"/>
@@ -7057,461 +7094,466 @@
       <c r="BN21"/>
       <c r="BO21"/>
       <c r="BP21"/>
       <c r="BQ21"/>
       <c r="BR21"/>
       <c r="BS21"/>
       <c r="BT21"/>
       <c r="BU21"/>
       <c r="BV21"/>
       <c r="BW21"/>
       <c r="BX21"/>
       <c r="BY21"/>
       <c r="BZ21"/>
       <c r="CA21"/>
       <c r="CB21"/>
       <c r="CC21"/>
       <c r="CD21"/>
       <c r="CE21"/>
       <c r="CF21"/>
       <c r="CG21"/>
       <c r="CH21"/>
       <c r="CI21"/>
       <c r="CJ21"/>
       <c r="CK21"/>
       <c r="CL21"/>
+      <c r="CM21"/>
     </row>
-    <row r="22" spans="1:90">
+    <row r="22" spans="1:91">
       <c r="A22" t="s">
         <v>43</v>
       </c>
       <c r="B22"/>
       <c r="C22"/>
       <c r="D22"/>
       <c r="E22"/>
       <c r="F22"/>
       <c r="G22"/>
       <c r="H22"/>
       <c r="I22"/>
       <c r="J22"/>
       <c r="K22"/>
-      <c r="L22">
+      <c r="L22"/>
+      <c r="M22">
         <v>63556000.0</v>
       </c>
-      <c r="M22">
+      <c r="N22">
         <v>65372000.0</v>
       </c>
-      <c r="N22">
+      <c r="O22">
         <v>86107000.0</v>
       </c>
-      <c r="O22"/>
       <c r="P22"/>
       <c r="Q22"/>
       <c r="R22"/>
       <c r="S22"/>
       <c r="T22"/>
       <c r="U22"/>
       <c r="V22"/>
       <c r="W22"/>
       <c r="X22"/>
       <c r="Y22"/>
       <c r="Z22"/>
       <c r="AA22"/>
       <c r="AB22"/>
       <c r="AC22"/>
       <c r="AD22"/>
       <c r="AE22"/>
       <c r="AF22"/>
       <c r="AG22"/>
       <c r="AH22"/>
       <c r="AI22"/>
       <c r="AJ22"/>
       <c r="AK22"/>
       <c r="AL22"/>
       <c r="AM22"/>
       <c r="AN22"/>
       <c r="AO22"/>
       <c r="AP22"/>
       <c r="AQ22"/>
       <c r="AR22"/>
       <c r="AS22"/>
       <c r="AT22"/>
       <c r="AU22"/>
       <c r="AV22"/>
       <c r="AW22"/>
       <c r="AX22"/>
       <c r="AY22"/>
       <c r="AZ22"/>
       <c r="BA22"/>
       <c r="BB22"/>
       <c r="BC22"/>
-      <c r="BD22">
+      <c r="BD22"/>
+      <c r="BE22">
         <v>25571000.0</v>
       </c>
-      <c r="BE22">
+      <c r="BF22">
         <v>27253000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>17442000.0</v>
       </c>
       <c r="BG22">
         <v>17442000.0</v>
       </c>
-      <c r="BH22"/>
-[...2 lines deleted...]
-      </c>
+      <c r="BH22">
+        <v>17442000.0</v>
+      </c>
+      <c r="BI22"/>
       <c r="BJ22">
         <v>23617000.0</v>
       </c>
-      <c r="BK22"/>
+      <c r="BK22">
+        <v>23617000.0</v>
+      </c>
       <c r="BL22"/>
       <c r="BM22"/>
       <c r="BN22"/>
       <c r="BO22"/>
       <c r="BP22"/>
       <c r="BQ22"/>
       <c r="BR22"/>
-      <c r="BS22">
-[...1 lines deleted...]
-      </c>
+      <c r="BS22"/>
       <c r="BT22">
         <v>1012000.0</v>
       </c>
-      <c r="BU22"/>
+      <c r="BU22">
+        <v>1012000.0</v>
+      </c>
       <c r="BV22"/>
       <c r="BW22"/>
       <c r="BX22"/>
       <c r="BY22"/>
       <c r="BZ22"/>
       <c r="CA22"/>
       <c r="CB22"/>
       <c r="CC22"/>
       <c r="CD22"/>
       <c r="CE22"/>
       <c r="CF22"/>
       <c r="CG22"/>
       <c r="CH22"/>
       <c r="CI22"/>
       <c r="CJ22"/>
       <c r="CK22"/>
       <c r="CL22"/>
+      <c r="CM22"/>
     </row>
-    <row r="23" spans="1:90">
+    <row r="23" spans="1:91">
       <c r="A23" t="s">
         <v>44</v>
       </c>
       <c r="B23">
+        <v>2860549000.0</v>
+      </c>
+      <c r="C23">
         <v>3069872000.0</v>
       </c>
-      <c r="C23">
+      <c r="D23">
         <v>3323644000.0</v>
       </c>
-      <c r="D23">
+      <c r="E23">
         <v>3309494000.0</v>
       </c>
-      <c r="E23">
+      <c r="F23">
         <v>3461883000.0</v>
       </c>
-      <c r="F23">
+      <c r="G23">
         <v>3355699000.0</v>
       </c>
-      <c r="G23">
+      <c r="H23">
         <v>3190950000.0</v>
       </c>
-      <c r="H23">
+      <c r="I23">
         <v>3216032000.0</v>
       </c>
-      <c r="I23">
+      <c r="J23">
         <v>2551126000.0</v>
       </c>
-      <c r="J23">
+      <c r="K23">
         <v>2445062000.0</v>
       </c>
-      <c r="K23">
+      <c r="L23">
         <v>2501331000.0</v>
       </c>
-      <c r="L23">
+      <c r="M23">
         <v>2455071000.0</v>
       </c>
-      <c r="M23">
+      <c r="N23">
         <v>2503248000.0</v>
       </c>
-      <c r="N23">
+      <c r="O23">
         <v>2489265000.0</v>
       </c>
-      <c r="O23">
+      <c r="P23">
         <v>2525516000.0</v>
       </c>
-      <c r="P23">
+      <c r="Q23">
         <v>2566030000.0</v>
       </c>
-      <c r="Q23">
+      <c r="R23">
         <v>2635081000.0</v>
       </c>
-      <c r="R23">
+      <c r="S23">
         <v>2600121000.0</v>
       </c>
-      <c r="S23">
+      <c r="T23">
         <v>2666216000.0</v>
       </c>
-      <c r="T23">
+      <c r="U23">
         <v>2690567000.0</v>
       </c>
-      <c r="U23">
+      <c r="V23">
         <v>2585326000.0</v>
       </c>
-      <c r="V23">
+      <c r="W23">
         <v>2544489000.0</v>
       </c>
-      <c r="W23">
+      <c r="X23">
         <v>2578779000.0</v>
       </c>
-      <c r="X23">
+      <c r="Y23">
         <v>2653369000.0</v>
       </c>
-      <c r="Y23">
+      <c r="Z23">
         <v>2808975000.0</v>
       </c>
-      <c r="Z23">
+      <c r="AA23">
         <v>2871058000.0</v>
       </c>
-      <c r="AA23">
+      <c r="AB23">
         <v>3060024000.0</v>
       </c>
-      <c r="AB23">
+      <c r="AC23">
         <v>2892962000.0</v>
       </c>
-      <c r="AC23">
+      <c r="AD23">
         <v>2700430000.0</v>
       </c>
-      <c r="AD23">
+      <c r="AE23">
         <v>2497797000.0</v>
       </c>
-      <c r="AE23">
+      <c r="AF23">
         <v>2383667000.0</v>
       </c>
-      <c r="AF23">
+      <c r="AG23">
         <v>2386792000.0</v>
       </c>
-      <c r="AG23">
+      <c r="AH23">
         <v>2573371000.0</v>
       </c>
-      <c r="AH23">
+      <c r="AI23">
         <v>2311810000.0</v>
       </c>
-      <c r="AI23">
+      <c r="AJ23">
         <v>2415572000.0</v>
       </c>
-      <c r="AJ23">
+      <c r="AK23">
         <v>2449406000.0</v>
       </c>
-      <c r="AK23">
+      <c r="AL23">
         <v>2493443000.0</v>
       </c>
-      <c r="AL23">
+      <c r="AM23">
         <v>2410120000.0</v>
       </c>
-      <c r="AM23">
+      <c r="AN23">
         <v>2635469000.0</v>
       </c>
-      <c r="AN23">
+      <c r="AO23">
         <v>2654564000.0</v>
       </c>
-      <c r="AO23">
+      <c r="AP23">
         <v>2786597000.0</v>
       </c>
-      <c r="AP23">
+      <c r="AQ23">
         <v>3093287000.0</v>
       </c>
-      <c r="AQ23">
+      <c r="AR23">
         <v>3219294000.0</v>
       </c>
-      <c r="AR23">
+      <c r="AS23">
         <v>3302855000.0</v>
       </c>
-      <c r="AS23">
+      <c r="AT23">
         <v>3453994000.0</v>
       </c>
-      <c r="AT23">
+      <c r="AU23">
         <v>3560891000.0</v>
       </c>
-      <c r="AU23">
+      <c r="AV23">
         <v>3701174000.0</v>
       </c>
-      <c r="AV23">
+      <c r="AW23">
         <v>3833163000.0</v>
       </c>
-      <c r="AW23">
+      <c r="AX23">
         <v>3812349000.0</v>
       </c>
-      <c r="AX23">
+      <c r="AY23">
         <v>3641951000.0</v>
       </c>
-      <c r="AY23">
+      <c r="AZ23">
         <v>3379700000.0</v>
       </c>
-      <c r="AZ23">
+      <c r="BA23">
         <v>3139816000.0</v>
       </c>
-      <c r="BA23">
+      <c r="BB23">
         <v>3153678000.0</v>
       </c>
-      <c r="BB23">
+      <c r="BC23">
         <v>2944312000.0</v>
       </c>
-      <c r="BC23">
+      <c r="BD23">
         <v>2779498000.0</v>
       </c>
-      <c r="BD23">
+      <c r="BE23">
         <v>2785105000.0</v>
       </c>
-      <c r="BE23">
+      <c r="BF23">
         <v>2885693000.0</v>
       </c>
-      <c r="BF23">
+      <c r="BG23">
         <v>2775263000.0</v>
       </c>
-      <c r="BG23">
+      <c r="BH23">
         <v>2942936000.0</v>
       </c>
-      <c r="BH23">
+      <c r="BI23">
         <v>2938047000.0</v>
       </c>
-      <c r="BI23">
+      <c r="BJ23">
         <v>3259302000.0</v>
       </c>
-      <c r="BJ23">
+      <c r="BK23">
         <v>3148813000.0</v>
       </c>
-      <c r="BK23">
+      <c r="BL23">
         <v>3190005000.0</v>
       </c>
-      <c r="BL23">
+      <c r="BM23">
         <v>3054634000.0</v>
       </c>
-      <c r="BM23">
+      <c r="BN23">
         <v>3135023000.0</v>
       </c>
-      <c r="BN23">
+      <c r="BO23">
         <v>3465116000.0</v>
       </c>
-      <c r="BO23">
+      <c r="BP23">
         <v>3430936000.0</v>
       </c>
-      <c r="BP23">
+      <c r="BQ23">
         <v>2706358000.0</v>
       </c>
-      <c r="BQ23">
+      <c r="BR23">
         <v>2608086000.0</v>
       </c>
-      <c r="BR23">
+      <c r="BS23">
         <v>2548639000.0</v>
       </c>
-      <c r="BS23">
+      <c r="BT23">
         <v>2627194000.0</v>
       </c>
-      <c r="BT23">
+      <c r="BU23">
         <v>3693332000.0</v>
       </c>
-      <c r="BU23">
+      <c r="BV23">
         <v>4284600000.0</v>
       </c>
-      <c r="BV23">
+      <c r="BW23">
         <v>3724324000.0</v>
       </c>
-      <c r="BW23">
+      <c r="BX23">
         <v>4192087000.0</v>
       </c>
-      <c r="BX23">
+      <c r="BY23">
         <v>3935122000.0</v>
       </c>
-      <c r="BY23">
+      <c r="BZ23">
         <v>3721555000.0</v>
       </c>
-      <c r="BZ23">
+      <c r="CA23">
         <v>3523218000.0</v>
       </c>
-      <c r="CA23">
+      <c r="CB23">
         <v>2646074000.0</v>
       </c>
-      <c r="CB23">
+      <c r="CC23">
         <v>2732565000.0</v>
       </c>
-      <c r="CC23">
+      <c r="CD23">
         <v>2541182000.0</v>
       </c>
-      <c r="CD23">
+      <c r="CE23">
         <v>2511074000.0</v>
       </c>
-      <c r="CE23">
+      <c r="CF23">
         <v>1830699000.0</v>
       </c>
-      <c r="CF23">
+      <c r="CG23">
         <v>1702615000.0</v>
       </c>
-      <c r="CG23">
+      <c r="CH23">
         <v>1769847000.0</v>
       </c>
-      <c r="CH23">
+      <c r="CI23">
         <v>1733384000.0</v>
       </c>
-      <c r="CI23">
+      <c r="CJ23">
         <v>1547487000.0</v>
       </c>
-      <c r="CJ23">
+      <c r="CK23">
         <v>1557106000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>897883000.0</v>
       </c>
       <c r="CL23">
         <v>897883000.0</v>
       </c>
+      <c r="CM23">
+        <v>897883000.0</v>
+      </c>
     </row>
-    <row r="24" spans="1:90">
+    <row r="24" spans="1:91">
       <c r="A24" t="s">
         <v>45</v>
       </c>
       <c r="B24"/>
       <c r="C24"/>
       <c r="D24"/>
       <c r="E24"/>
       <c r="F24"/>
       <c r="G24"/>
       <c r="H24"/>
       <c r="I24"/>
       <c r="J24"/>
       <c r="K24"/>
       <c r="L24"/>
       <c r="M24"/>
       <c r="N24"/>
       <c r="O24"/>
-      <c r="P24">
+      <c r="P24"/>
+      <c r="Q24">
         <v>1504400000.0</v>
       </c>
-      <c r="Q24"/>
       <c r="R24"/>
       <c r="S24"/>
       <c r="T24"/>
       <c r="U24"/>
       <c r="V24"/>
       <c r="W24"/>
       <c r="X24"/>
       <c r="Y24"/>
       <c r="Z24"/>
       <c r="AA24"/>
       <c r="AB24"/>
       <c r="AC24"/>
       <c r="AD24"/>
       <c r="AE24"/>
       <c r="AF24"/>
       <c r="AG24"/>
       <c r="AH24"/>
       <c r="AI24"/>
       <c r="AJ24"/>
       <c r="AK24"/>
       <c r="AL24"/>
       <c r="AM24"/>
       <c r="AN24"/>
       <c r="AO24"/>
       <c r="AP24"/>
@@ -7541,73 +7583,74 @@
       <c r="BN24"/>
       <c r="BO24"/>
       <c r="BP24"/>
       <c r="BQ24"/>
       <c r="BR24"/>
       <c r="BS24"/>
       <c r="BT24"/>
       <c r="BU24"/>
       <c r="BV24"/>
       <c r="BW24"/>
       <c r="BX24"/>
       <c r="BY24"/>
       <c r="BZ24"/>
       <c r="CA24"/>
       <c r="CB24"/>
       <c r="CC24"/>
       <c r="CD24"/>
       <c r="CE24"/>
       <c r="CF24"/>
       <c r="CG24"/>
       <c r="CH24"/>
       <c r="CI24"/>
       <c r="CJ24"/>
       <c r="CK24"/>
       <c r="CL24"/>
+      <c r="CM24"/>
     </row>
-    <row r="25" spans="1:90">
+    <row r="25" spans="1:91">
       <c r="A25" t="s">
         <v>46</v>
       </c>
       <c r="B25"/>
       <c r="C25"/>
       <c r="D25"/>
       <c r="E25"/>
       <c r="F25"/>
       <c r="G25"/>
       <c r="H25"/>
       <c r="I25"/>
       <c r="J25"/>
       <c r="K25"/>
       <c r="L25"/>
       <c r="M25"/>
       <c r="N25"/>
       <c r="O25"/>
-      <c r="P25">
+      <c r="P25"/>
+      <c r="Q25">
         <v>1504400000.0</v>
       </c>
-      <c r="Q25"/>
       <c r="R25"/>
       <c r="S25"/>
       <c r="T25"/>
       <c r="U25"/>
       <c r="V25"/>
       <c r="W25"/>
       <c r="X25"/>
       <c r="Y25"/>
       <c r="Z25"/>
       <c r="AA25"/>
       <c r="AB25"/>
       <c r="AC25"/>
       <c r="AD25"/>
       <c r="AE25"/>
       <c r="AF25"/>
       <c r="AG25"/>
       <c r="AH25"/>
       <c r="AI25"/>
       <c r="AJ25"/>
       <c r="AK25"/>
       <c r="AL25"/>
       <c r="AM25"/>
       <c r="AN25"/>
       <c r="AO25"/>
       <c r="AP25"/>
@@ -7637,114 +7680,117 @@
       <c r="BN25"/>
       <c r="BO25"/>
       <c r="BP25"/>
       <c r="BQ25"/>
       <c r="BR25"/>
       <c r="BS25"/>
       <c r="BT25"/>
       <c r="BU25"/>
       <c r="BV25"/>
       <c r="BW25"/>
       <c r="BX25"/>
       <c r="BY25"/>
       <c r="BZ25"/>
       <c r="CA25"/>
       <c r="CB25"/>
       <c r="CC25"/>
       <c r="CD25"/>
       <c r="CE25"/>
       <c r="CF25"/>
       <c r="CG25"/>
       <c r="CH25"/>
       <c r="CI25"/>
       <c r="CJ25"/>
       <c r="CK25"/>
       <c r="CL25"/>
+      <c r="CM25"/>
     </row>
-    <row r="26" spans="1:90">
+    <row r="26" spans="1:91">
       <c r="A26" t="s">
         <v>47</v>
       </c>
       <c r="B26">
+        <v>2771114000.0</v>
+      </c>
+      <c r="C26">
         <v>2972286000.0</v>
       </c>
-      <c r="C26">
+      <c r="D26">
         <v>3167838000.0</v>
       </c>
-      <c r="D26">
+      <c r="E26">
         <v>3180965000.0</v>
       </c>
-      <c r="E26">
+      <c r="F26">
         <v>3327482000.0</v>
       </c>
-      <c r="F26">
+      <c r="G26">
         <v>3188654000.0</v>
       </c>
-      <c r="G26">
+      <c r="H26">
         <v>3014416000.0</v>
       </c>
-      <c r="H26">
+      <c r="I26">
         <v>3027094000.0</v>
       </c>
-      <c r="I26">
+      <c r="J26">
         <v>2444352000.0</v>
       </c>
-      <c r="J26">
+      <c r="K26">
         <v>2352835000.0</v>
       </c>
-      <c r="K26">
+      <c r="L26">
         <v>2334199000.0</v>
       </c>
-      <c r="L26">
+      <c r="M26">
         <v>2369108000.0</v>
       </c>
-      <c r="M26">
+      <c r="N26">
         <v>2409287000.0</v>
       </c>
-      <c r="N26">
+      <c r="O26">
         <v>2385211000.0</v>
       </c>
-      <c r="O26"/>
-      <c r="P26">
+      <c r="P26"/>
+      <c r="Q26">
         <v>2463545000.0</v>
       </c>
-      <c r="Q26">
+      <c r="R26">
         <v>2549504000.0</v>
       </c>
-      <c r="R26">
+      <c r="S26">
         <v>2523173000.0</v>
       </c>
-      <c r="S26">
+      <c r="T26">
         <v>2594843000.0</v>
       </c>
-      <c r="T26">
+      <c r="U26">
         <v>2612308000.0</v>
       </c>
-      <c r="U26">
+      <c r="V26">
         <v>2492796000.0</v>
       </c>
-      <c r="V26"/>
       <c r="W26"/>
       <c r="X26"/>
       <c r="Y26"/>
       <c r="Z26"/>
       <c r="AA26"/>
       <c r="AB26"/>
       <c r="AC26"/>
       <c r="AD26"/>
       <c r="AE26"/>
       <c r="AF26"/>
       <c r="AG26"/>
       <c r="AH26"/>
       <c r="AI26"/>
       <c r="AJ26"/>
       <c r="AK26"/>
       <c r="AL26"/>
       <c r="AM26"/>
       <c r="AN26"/>
       <c r="AO26"/>
       <c r="AP26"/>
       <c r="AQ26"/>
       <c r="AR26"/>
       <c r="AS26"/>
       <c r="AT26"/>
       <c r="AU26"/>
@@ -7769,52 +7815,53 @@
       <c r="BN26"/>
       <c r="BO26"/>
       <c r="BP26"/>
       <c r="BQ26"/>
       <c r="BR26"/>
       <c r="BS26"/>
       <c r="BT26"/>
       <c r="BU26"/>
       <c r="BV26"/>
       <c r="BW26"/>
       <c r="BX26"/>
       <c r="BY26"/>
       <c r="BZ26"/>
       <c r="CA26"/>
       <c r="CB26"/>
       <c r="CC26"/>
       <c r="CD26"/>
       <c r="CE26"/>
       <c r="CF26"/>
       <c r="CG26"/>
       <c r="CH26"/>
       <c r="CI26"/>
       <c r="CJ26"/>
       <c r="CK26"/>
       <c r="CL26"/>
+      <c r="CM26"/>
     </row>
-    <row r="27" spans="1:90">
+    <row r="27" spans="1:91">
       <c r="A27" t="s">
         <v>48</v>
       </c>
       <c r="B27"/>
       <c r="C27"/>
       <c r="D27"/>
       <c r="E27"/>
       <c r="F27"/>
       <c r="G27"/>
       <c r="H27"/>
       <c r="I27"/>
       <c r="J27"/>
       <c r="K27"/>
       <c r="L27"/>
       <c r="M27"/>
       <c r="N27"/>
       <c r="O27"/>
       <c r="P27"/>
       <c r="Q27"/>
       <c r="R27"/>
       <c r="S27"/>
       <c r="T27"/>
       <c r="U27"/>
       <c r="V27"/>
       <c r="W27"/>
@@ -7863,386 +7910,392 @@
       <c r="BN27"/>
       <c r="BO27"/>
       <c r="BP27"/>
       <c r="BQ27"/>
       <c r="BR27"/>
       <c r="BS27"/>
       <c r="BT27"/>
       <c r="BU27"/>
       <c r="BV27"/>
       <c r="BW27"/>
       <c r="BX27"/>
       <c r="BY27"/>
       <c r="BZ27"/>
       <c r="CA27"/>
       <c r="CB27"/>
       <c r="CC27"/>
       <c r="CD27"/>
       <c r="CE27"/>
       <c r="CF27"/>
       <c r="CG27"/>
       <c r="CH27"/>
       <c r="CI27"/>
       <c r="CJ27"/>
       <c r="CK27"/>
       <c r="CL27"/>
+      <c r="CM27"/>
     </row>
-    <row r="28" spans="1:90">
+    <row r="28" spans="1:91">
       <c r="A28" t="s">
         <v>49</v>
       </c>
       <c r="B28">
+        <v>1696320000.0</v>
+      </c>
+      <c r="C28">
         <v>1827762000.0</v>
       </c>
-      <c r="C28">
+      <c r="D28">
         <v>1895762000.0</v>
       </c>
-      <c r="D28">
+      <c r="E28">
         <v>1852572000.0</v>
       </c>
-      <c r="E28">
+      <c r="F28">
         <v>1979758000.0</v>
       </c>
-      <c r="F28">
+      <c r="G28">
         <v>1850208000.0</v>
       </c>
-      <c r="G28">
+      <c r="H28">
         <v>1675835000.0</v>
       </c>
-      <c r="H28">
+      <c r="I28">
         <v>1688028000.0</v>
       </c>
-      <c r="I28">
+      <c r="J28">
         <v>1444515000.0</v>
       </c>
-      <c r="J28">
+      <c r="K28">
         <v>1355509000.0</v>
       </c>
-      <c r="K28">
+      <c r="L28">
         <v>1340139000.0</v>
       </c>
-      <c r="L28">
+      <c r="M28">
         <v>1391347000.0</v>
       </c>
-      <c r="M28">
+      <c r="N28">
         <v>1432318000.0</v>
       </c>
-      <c r="N28">
+      <c r="O28">
         <v>1400788000.0</v>
       </c>
-      <c r="O28">
+      <c r="P28">
         <v>1396303000.0</v>
       </c>
-      <c r="P28">
+      <c r="Q28">
         <v>1442664000.0</v>
       </c>
-      <c r="Q28">
+      <c r="R28">
         <v>1562101000.0</v>
       </c>
-      <c r="R28">
+      <c r="S28">
         <v>1520010000.0</v>
       </c>
-      <c r="S28">
+      <c r="T28">
         <v>1552909000.0</v>
       </c>
-      <c r="T28">
+      <c r="U28">
         <v>1570274000.0</v>
       </c>
-      <c r="U28">
+      <c r="V28">
         <v>1441481000.0</v>
       </c>
-      <c r="V28">
+      <c r="W28">
         <v>1410747000.0</v>
       </c>
-      <c r="W28">
+      <c r="X28">
         <v>1458139000.0</v>
       </c>
-      <c r="X28">
+      <c r="Y28">
         <v>1568994000.0</v>
       </c>
-      <c r="Y28">
+      <c r="Z28">
         <v>1710710000.0</v>
       </c>
-      <c r="Z28">
+      <c r="AA28">
         <v>1750941000.0</v>
       </c>
-      <c r="AA28">
+      <c r="AB28">
         <v>1743411000.0</v>
       </c>
-      <c r="AB28">
+      <c r="AC28">
         <v>1547690000.0</v>
       </c>
-      <c r="AC28">
+      <c r="AD28">
         <v>1319028000.0</v>
       </c>
-      <c r="AD28">
+      <c r="AE28">
         <v>1087497000.0</v>
       </c>
-      <c r="AE28">
+      <c r="AF28">
         <v>964550000.0</v>
       </c>
-      <c r="AF28">
+      <c r="AG28">
         <v>926978000.0</v>
       </c>
-      <c r="AG28">
+      <c r="AH28">
         <v>1090012000.0</v>
       </c>
-      <c r="AH28">
+      <c r="AI28">
         <v>774513000.0</v>
       </c>
-      <c r="AI28">
+      <c r="AJ28">
         <v>861067000.0</v>
       </c>
-      <c r="AJ28">
+      <c r="AK28">
         <v>831761000.0</v>
       </c>
-      <c r="AK28">
+      <c r="AL28">
         <v>887984000.0</v>
       </c>
-      <c r="AL28">
+      <c r="AM28">
         <v>837169000.0</v>
       </c>
-      <c r="AM28">
+      <c r="AN28">
         <v>982117000.0</v>
       </c>
-      <c r="AN28">
+      <c r="AO28">
         <v>944682000.0</v>
       </c>
-      <c r="AO28">
+      <c r="AP28">
         <v>1038657000.0</v>
       </c>
-      <c r="AP28">
+      <c r="AQ28">
         <v>1308705000.0</v>
       </c>
-      <c r="AQ28">
+      <c r="AR28">
         <v>1372192000.0</v>
       </c>
-      <c r="AR28">
+      <c r="AS28">
         <v>1357647000.0</v>
       </c>
-      <c r="AS28">
+      <c r="AT28">
         <v>1377982000.0</v>
       </c>
-      <c r="AT28">
+      <c r="AU28">
         <v>1490342000.0</v>
       </c>
-      <c r="AU28">
+      <c r="AV28">
         <v>1560983000.0</v>
       </c>
-      <c r="AV28">
+      <c r="AW28">
         <v>1565790000.0</v>
       </c>
-      <c r="AW28">
+      <c r="AX28">
         <v>1559455000.0</v>
       </c>
-      <c r="AX28">
+      <c r="AY28">
         <v>1357264000.0</v>
       </c>
-      <c r="AY28">
+      <c r="AZ28">
         <v>1246445000.0</v>
       </c>
-      <c r="AZ28">
+      <c r="BA28">
         <v>1076186000.0</v>
       </c>
-      <c r="BA28">
+      <c r="BB28">
         <v>1108407000.0</v>
       </c>
-      <c r="BB28">
+      <c r="BC28">
         <v>1149870000.0</v>
       </c>
-      <c r="BC28">
+      <c r="BD28">
         <v>997254000.0</v>
       </c>
-      <c r="BD28">
+      <c r="BE28">
         <v>928193000.0</v>
       </c>
-      <c r="BE28">
+      <c r="BF28">
         <v>918519000.0</v>
       </c>
-      <c r="BF28">
+      <c r="BG28">
         <v>1006659000.0</v>
       </c>
-      <c r="BG28">
+      <c r="BH28">
         <v>1212550000.0</v>
       </c>
-      <c r="BH28">
+      <c r="BI28">
         <v>1215775000.0</v>
       </c>
-      <c r="BI28">
+      <c r="BJ28">
         <v>1239998000.0</v>
       </c>
-      <c r="BJ28">
+      <c r="BK28">
         <v>1047089000.0</v>
       </c>
-      <c r="BK28">
+      <c r="BL28">
         <v>788283000.0</v>
       </c>
-      <c r="BL28">
+      <c r="BM28">
         <v>1065715000.0</v>
       </c>
-      <c r="BM28">
+      <c r="BN28">
         <v>774086000.0</v>
       </c>
-      <c r="BN28">
+      <c r="BO28">
         <v>573031000.0</v>
       </c>
-      <c r="BO28">
+      <c r="BP28">
         <v>439539000.0</v>
       </c>
-      <c r="BP28">
+      <c r="BQ28">
         <v>898399000.0</v>
       </c>
-      <c r="BQ28">
+      <c r="BR28">
         <v>1066783000.0</v>
       </c>
-      <c r="BR28">
+      <c r="BS28">
         <v>1050994000.0</v>
       </c>
-      <c r="BS28">
+      <c r="BT28">
         <v>1160274000.0</v>
       </c>
-      <c r="BT28">
+      <c r="BU28">
         <v>1246070000.0</v>
       </c>
-      <c r="BU28">
+      <c r="BV28">
         <v>61562000.0</v>
       </c>
-      <c r="BV28">
+      <c r="BW28">
         <v>1224140000.0</v>
       </c>
-      <c r="BW28">
+      <c r="BX28">
         <v>1235160000.0</v>
       </c>
-      <c r="BX28">
+      <c r="BY28">
         <v>968464000.0</v>
       </c>
-      <c r="BY28">
+      <c r="BZ28">
         <v>803362000.0</v>
       </c>
-      <c r="BZ28">
+      <c r="CA28">
         <v>-605640000.0</v>
       </c>
-      <c r="CA28">
+      <c r="CB28">
         <v>584933000.0</v>
       </c>
-      <c r="CB28">
+      <c r="CC28">
         <v>10956000.0</v>
       </c>
-      <c r="CC28">
+      <c r="CD28">
         <v>355950000.0</v>
       </c>
-      <c r="CD28">
+      <c r="CE28">
         <v>-581107000.0</v>
       </c>
-      <c r="CE28">
+      <c r="CF28">
         <v>-40958000.0</v>
       </c>
-      <c r="CF28">
+      <c r="CG28">
         <v>-213993000.0</v>
       </c>
-      <c r="CG28">
+      <c r="CH28">
         <v>-743113000.0</v>
       </c>
-      <c r="CH28">
+      <c r="CI28">
         <v>-878264000.0</v>
       </c>
-      <c r="CI28">
+      <c r="CJ28">
         <v>-814569000.0</v>
       </c>
-      <c r="CJ28">
+      <c r="CK28">
         <v>-1142264000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>-649132000.0</v>
       </c>
       <c r="CL28">
         <v>-649132000.0</v>
       </c>
+      <c r="CM28">
+        <v>-649132000.0</v>
+      </c>
     </row>
-    <row r="29" spans="1:90">
+    <row r="29" spans="1:91">
       <c r="A29" t="s">
         <v>50</v>
       </c>
       <c r="B29">
+        <v>2840924000.0</v>
+      </c>
+      <c r="C29">
         <v>3046648000.0</v>
       </c>
-      <c r="C29">
+      <c r="D29">
         <v>3302471000.0</v>
       </c>
-      <c r="D29">
+      <c r="E29">
         <v>3282994000.0</v>
       </c>
-      <c r="E29">
+      <c r="F29">
         <v>3427575000.0</v>
       </c>
-      <c r="F29">
+      <c r="G29">
         <v>3328501000.0</v>
       </c>
-      <c r="G29">
+      <c r="H29">
         <v>3156267000.0</v>
       </c>
-      <c r="H29">
+      <c r="I29">
         <v>3189057000.0</v>
       </c>
-      <c r="I29">
+      <c r="J29">
         <v>2515311000.0</v>
       </c>
-      <c r="J29">
+      <c r="K29">
         <v>2411122000.0</v>
       </c>
-      <c r="K29">
+      <c r="L29">
         <v>2467577000.0</v>
       </c>
-      <c r="L29">
+      <c r="M29">
         <v>2431342000.0</v>
       </c>
-      <c r="M29">
+      <c r="N29">
         <v>2474192000.0</v>
       </c>
-      <c r="N29">
+      <c r="O29">
         <v>2464220000.0</v>
       </c>
-      <c r="O29"/>
-      <c r="P29">
+      <c r="P29"/>
+      <c r="Q29">
         <v>2515436000.0</v>
       </c>
-      <c r="Q29">
+      <c r="R29">
         <v>2583550000.0</v>
       </c>
-      <c r="R29">
+      <c r="S29">
         <v>2555440000.0</v>
       </c>
-      <c r="S29">
+      <c r="T29">
         <v>2611652000.0</v>
       </c>
-      <c r="T29">
+      <c r="U29">
         <v>2636925000.0</v>
       </c>
-      <c r="U29">
+      <c r="V29">
         <v>2531803000.0</v>
       </c>
-      <c r="V29"/>
       <c r="W29"/>
       <c r="X29"/>
       <c r="Y29"/>
       <c r="Z29"/>
       <c r="AA29"/>
       <c r="AB29"/>
       <c r="AC29"/>
       <c r="AD29"/>
       <c r="AE29"/>
       <c r="AF29"/>
       <c r="AG29"/>
       <c r="AH29"/>
       <c r="AI29"/>
       <c r="AJ29"/>
       <c r="AK29"/>
       <c r="AL29"/>
       <c r="AM29"/>
       <c r="AN29"/>
       <c r="AO29"/>
       <c r="AP29"/>
       <c r="AQ29"/>
       <c r="AR29"/>
       <c r="AS29"/>
       <c r="AT29"/>
       <c r="AU29"/>
@@ -8267,361 +8320,365 @@
       <c r="BN29"/>
       <c r="BO29"/>
       <c r="BP29"/>
       <c r="BQ29"/>
       <c r="BR29"/>
       <c r="BS29"/>
       <c r="BT29"/>
       <c r="BU29"/>
       <c r="BV29"/>
       <c r="BW29"/>
       <c r="BX29"/>
       <c r="BY29"/>
       <c r="BZ29"/>
       <c r="CA29"/>
       <c r="CB29"/>
       <c r="CC29"/>
       <c r="CD29"/>
       <c r="CE29"/>
       <c r="CF29"/>
       <c r="CG29"/>
       <c r="CH29"/>
       <c r="CI29"/>
       <c r="CJ29"/>
       <c r="CK29"/>
       <c r="CL29"/>
+      <c r="CM29"/>
     </row>
-    <row r="30" spans="1:90">
+    <row r="30" spans="1:91">
       <c r="A30" t="s">
         <v>51</v>
       </c>
       <c r="B30">
+        <v>23664000.0</v>
+      </c>
+      <c r="C30">
         <v>23426000.0</v>
       </c>
-      <c r="C30">
+      <c r="D30">
         <v>30561000.0</v>
       </c>
-      <c r="D30">
+      <c r="E30">
         <v>26222000.0</v>
       </c>
-      <c r="E30">
+      <c r="F30">
         <v>38032000.0</v>
       </c>
-      <c r="F30">
+      <c r="G30">
         <v>57956000.0</v>
       </c>
-      <c r="G30">
+      <c r="H30">
         <v>77193000.0</v>
       </c>
-      <c r="H30">
+      <c r="I30">
         <v>81953000.0</v>
       </c>
-      <c r="I30">
+      <c r="J30">
         <v>21438000.0</v>
       </c>
-      <c r="J30">
+      <c r="K30">
         <v>22783000.0</v>
       </c>
-      <c r="K30">
+      <c r="L30">
         <v>25564000.0</v>
       </c>
-      <c r="L30">
+      <c r="M30">
         <v>21998000.0</v>
       </c>
-      <c r="M30">
+      <c r="N30">
         <v>21170000.0</v>
       </c>
-      <c r="N30">
+      <c r="O30">
         <v>20987000.0</v>
       </c>
-      <c r="O30">
+      <c r="P30">
         <v>25105000.0</v>
       </c>
-      <c r="P30">
+      <c r="Q30">
         <v>25592000.0</v>
       </c>
-      <c r="Q30">
+      <c r="R30">
         <v>32479000.0</v>
       </c>
-      <c r="R30">
+      <c r="S30">
         <v>28626000.0</v>
       </c>
-      <c r="S30">
+      <c r="T30">
         <v>17787000.0</v>
       </c>
-      <c r="T30">
+      <c r="U30">
         <v>30286000.0</v>
       </c>
-      <c r="U30">
+      <c r="V30">
         <v>23224000.0</v>
       </c>
-      <c r="V30">
+      <c r="W30">
         <v>18279000.0</v>
       </c>
-      <c r="W30">
+      <c r="X30">
         <v>23762000.0</v>
       </c>
-      <c r="X30">
+      <c r="Y30">
         <v>20645000.0</v>
       </c>
-      <c r="Y30">
+      <c r="Z30">
         <v>77684000.0</v>
       </c>
-      <c r="Z30">
+      <c r="AA30">
         <v>25163000.0</v>
       </c>
-      <c r="AA30">
+      <c r="AB30">
         <v>29324000.0</v>
       </c>
-      <c r="AB30">
+      <c r="AC30">
         <v>33342000.0</v>
       </c>
-      <c r="AC30">
+      <c r="AD30">
         <v>30444000.0</v>
       </c>
-      <c r="AD30">
+      <c r="AE30">
         <v>28364000.0</v>
       </c>
-      <c r="AE30">
+      <c r="AF30">
         <v>24192000.0</v>
       </c>
-      <c r="AF30">
+      <c r="AG30">
         <v>27647000.0</v>
       </c>
-      <c r="AG30">
+      <c r="AH30">
         <v>47095000.0</v>
       </c>
-      <c r="AH30">
+      <c r="AI30">
         <v>28858000.0</v>
       </c>
-      <c r="AI30">
+      <c r="AJ30">
         <v>27348000.0</v>
       </c>
-      <c r="AJ30">
+      <c r="AK30">
         <v>29509000.0</v>
       </c>
-      <c r="AK30">
+      <c r="AL30">
         <v>26684000.0</v>
       </c>
-      <c r="AL30">
+      <c r="AM30">
         <v>63787000.0</v>
       </c>
-      <c r="AM30">
+      <c r="AN30">
         <v>29124000.0</v>
       </c>
-      <c r="AN30">
+      <c r="AO30">
         <v>22386000.0</v>
       </c>
-      <c r="AO30">
+      <c r="AP30">
         <v>80072000.0</v>
       </c>
-      <c r="AP30">
+      <c r="AQ30">
         <v>118883000.0</v>
       </c>
-      <c r="AQ30">
+      <c r="AR30">
         <v>104501000.0</v>
       </c>
-      <c r="AR30">
+      <c r="AS30">
         <v>60816000.0</v>
       </c>
-      <c r="AS30">
+      <c r="AT30">
         <v>89923000.0</v>
       </c>
-      <c r="AT30">
+      <c r="AU30">
         <v>163621000.0</v>
       </c>
-      <c r="AU30">
+      <c r="AV30">
         <v>128645000.0</v>
       </c>
-      <c r="AV30">
+      <c r="AW30">
         <v>126327000.0</v>
       </c>
-      <c r="AW30">
+      <c r="AX30">
         <v>124753000.0</v>
       </c>
-      <c r="AX30">
+      <c r="AY30">
         <v>116651000.0</v>
       </c>
-      <c r="AY30">
+      <c r="AZ30">
         <v>147074000.0</v>
       </c>
-      <c r="AZ30">
+      <c r="BA30">
         <v>68865000.0</v>
       </c>
-      <c r="BA30">
+      <c r="BB30">
         <v>57427000.0</v>
       </c>
-      <c r="BB30">
+      <c r="BC30">
         <v>60406000.0</v>
       </c>
-      <c r="BC30">
+      <c r="BD30">
         <v>79078000.0</v>
       </c>
-      <c r="BD30">
+      <c r="BE30">
         <v>73036000.0</v>
       </c>
-      <c r="BE30">
+      <c r="BF30">
         <v>176066000.0</v>
       </c>
-      <c r="BF30">
+      <c r="BG30">
         <v>78063000.0</v>
       </c>
-      <c r="BG30">
+      <c r="BH30">
         <v>143544000.0</v>
       </c>
-      <c r="BH30">
+      <c r="BI30">
         <v>80480000.0</v>
       </c>
-      <c r="BI30">
+      <c r="BJ30">
         <v>102039000.0</v>
       </c>
-      <c r="BJ30">
+      <c r="BK30">
         <v>64854000.0</v>
       </c>
-      <c r="BK30">
+      <c r="BL30">
         <v>41504000.0</v>
       </c>
-      <c r="BL30">
+      <c r="BM30">
         <v>55349000.0</v>
       </c>
-      <c r="BM30">
+      <c r="BN30">
         <v>45987000.0</v>
       </c>
-      <c r="BN30">
+      <c r="BO30">
         <v>99881000.0</v>
       </c>
-      <c r="BO30">
+      <c r="BP30">
         <v>75621000.0</v>
       </c>
-      <c r="BP30">
+      <c r="BQ30">
         <v>52798000.0</v>
       </c>
-      <c r="BQ30">
+      <c r="BR30">
         <v>83865000.0</v>
       </c>
-      <c r="BR30">
+      <c r="BS30">
         <v>91200000.0</v>
       </c>
-      <c r="BS30">
+      <c r="BT30">
         <v>83662000.0</v>
       </c>
-      <c r="BT30">
+      <c r="BU30">
         <v>85370000.0</v>
       </c>
-      <c r="BU30">
+      <c r="BV30">
         <v>66671000.0</v>
       </c>
-      <c r="BV30">
+      <c r="BW30">
         <v>69898000.0</v>
       </c>
-      <c r="BW30">
+      <c r="BX30">
         <v>55071000.0</v>
       </c>
-      <c r="BX30">
+      <c r="BY30">
         <v>57873000.0</v>
       </c>
-      <c r="BY30">
+      <c r="BZ30">
         <v>47115000.0</v>
       </c>
-      <c r="BZ30">
+      <c r="CA30">
         <v>70452000.0</v>
       </c>
-      <c r="CA30">
+      <c r="CB30">
         <v>43527000.0</v>
       </c>
-      <c r="CB30">
+      <c r="CC30">
         <v>35509000.0</v>
       </c>
-      <c r="CC30">
+      <c r="CD30">
         <v>28061000.0</v>
       </c>
-      <c r="CD30">
+      <c r="CE30">
         <v>43073000.0</v>
       </c>
-      <c r="CE30">
+      <c r="CF30">
         <v>21728000.0</v>
       </c>
-      <c r="CF30">
+      <c r="CG30">
         <v>19956000.0</v>
       </c>
-      <c r="CG30">
+      <c r="CH30">
         <v>58042000.0</v>
       </c>
-      <c r="CH30">
+      <c r="CI30">
         <v>14805000.0</v>
       </c>
-      <c r="CI30">
+      <c r="CJ30">
         <v>6594000.0</v>
       </c>
-      <c r="CJ30">
+      <c r="CK30">
         <v>4950000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>1953000.0</v>
       </c>
       <c r="CL30">
         <v>1953000.0</v>
       </c>
+      <c r="CM30">
+        <v>1953000.0</v>
+      </c>
     </row>
-    <row r="31" spans="1:90">
+    <row r="31" spans="1:91">
       <c r="A31" t="s">
         <v>52</v>
       </c>
       <c r="B31"/>
       <c r="C31"/>
       <c r="D31"/>
       <c r="E31"/>
       <c r="F31"/>
       <c r="G31"/>
       <c r="H31"/>
       <c r="I31"/>
       <c r="J31"/>
       <c r="K31"/>
       <c r="L31"/>
-      <c r="M31">
+      <c r="M31"/>
+      <c r="N31">
         <v>991677000.0</v>
       </c>
-      <c r="N31"/>
-      <c r="O31">
+      <c r="O31"/>
+      <c r="P31">
         <v>988106000.0</v>
       </c>
-      <c r="P31">
+      <c r="Q31">
         <v>4121024000.0</v>
       </c>
-      <c r="Q31">
+      <c r="R31">
         <v>985987000.0</v>
       </c>
-      <c r="R31">
+      <c r="S31">
         <v>1004832000.0</v>
       </c>
-      <c r="S31">
+      <c r="T31">
         <v>1024276000.0</v>
       </c>
-      <c r="T31">
+      <c r="U31">
         <v>1039133000.0</v>
       </c>
-      <c r="U31"/>
       <c r="V31"/>
       <c r="W31"/>
       <c r="X31"/>
       <c r="Y31"/>
       <c r="Z31"/>
       <c r="AA31"/>
       <c r="AB31"/>
       <c r="AC31"/>
       <c r="AD31"/>
       <c r="AE31"/>
       <c r="AF31"/>
       <c r="AG31"/>
       <c r="AH31"/>
       <c r="AI31"/>
       <c r="AJ31"/>
       <c r="AK31"/>
       <c r="AL31"/>
       <c r="AM31"/>
       <c r="AN31"/>
       <c r="AO31"/>
       <c r="AP31"/>
       <c r="AQ31"/>
       <c r="AR31"/>
       <c r="AS31"/>
       <c r="AT31"/>
@@ -8647,52 +8704,53 @@
       <c r="BN31"/>
       <c r="BO31"/>
       <c r="BP31"/>
       <c r="BQ31"/>
       <c r="BR31"/>
       <c r="BS31"/>
       <c r="BT31"/>
       <c r="BU31"/>
       <c r="BV31"/>
       <c r="BW31"/>
       <c r="BX31"/>
       <c r="BY31"/>
       <c r="BZ31"/>
       <c r="CA31"/>
       <c r="CB31"/>
       <c r="CC31"/>
       <c r="CD31"/>
       <c r="CE31"/>
       <c r="CF31"/>
       <c r="CG31"/>
       <c r="CH31"/>
       <c r="CI31"/>
       <c r="CJ31"/>
       <c r="CK31"/>
       <c r="CL31"/>
+      <c r="CM31"/>
     </row>
-    <row r="32" spans="1:90">
+    <row r="32" spans="1:91">
       <c r="A32" t="s">
         <v>53</v>
       </c>
       <c r="B32"/>
       <c r="C32"/>
       <c r="D32"/>
       <c r="E32"/>
       <c r="F32"/>
       <c r="G32"/>
       <c r="H32"/>
       <c r="I32"/>
       <c r="J32"/>
       <c r="K32"/>
       <c r="L32"/>
       <c r="M32"/>
       <c r="N32"/>
       <c r="O32"/>
       <c r="P32"/>
       <c r="Q32"/>
       <c r="R32"/>
       <c r="S32"/>
       <c r="T32"/>
       <c r="U32"/>
       <c r="V32"/>
       <c r="W32"/>
@@ -8741,345 +8799,349 @@
       <c r="BN32"/>
       <c r="BO32"/>
       <c r="BP32"/>
       <c r="BQ32"/>
       <c r="BR32"/>
       <c r="BS32"/>
       <c r="BT32"/>
       <c r="BU32"/>
       <c r="BV32"/>
       <c r="BW32"/>
       <c r="BX32"/>
       <c r="BY32"/>
       <c r="BZ32"/>
       <c r="CA32"/>
       <c r="CB32"/>
       <c r="CC32"/>
       <c r="CD32"/>
       <c r="CE32"/>
       <c r="CF32"/>
       <c r="CG32"/>
       <c r="CH32"/>
       <c r="CI32"/>
       <c r="CJ32"/>
       <c r="CK32"/>
       <c r="CL32"/>
+      <c r="CM32"/>
     </row>
-    <row r="33" spans="1:90">
+    <row r="33" spans="1:91">
       <c r="A33" t="s">
         <v>54</v>
       </c>
       <c r="B33">
+        <v>2793531000.0</v>
+      </c>
+      <c r="C33">
         <v>2996467000.0</v>
       </c>
-      <c r="C33">
+      <c r="D33">
         <v>3193635000.0</v>
       </c>
-      <c r="D33">
+      <c r="E33">
         <v>3204164000.0</v>
       </c>
-      <c r="E33">
+      <c r="F33">
         <v>3351955000.0</v>
       </c>
-      <c r="F33">
+      <c r="G33">
         <v>3212710000.0</v>
       </c>
-      <c r="G33">
+      <c r="H33">
         <v>3037971000.0</v>
       </c>
-      <c r="H33">
+      <c r="I33">
         <v>3049273000.0</v>
       </c>
-      <c r="I33">
+      <c r="J33">
         <v>2462651000.0</v>
       </c>
-      <c r="J33">
+      <c r="K33">
         <v>2371073000.0</v>
       </c>
-      <c r="K33">
+      <c r="L33">
         <v>2353634000.0</v>
       </c>
-      <c r="L33">
+      <c r="M33">
         <v>2389753000.0</v>
       </c>
-      <c r="M33">
+      <c r="N33">
         <v>2431143000.0</v>
       </c>
-      <c r="N33">
+      <c r="O33">
         <v>2397463000.0</v>
       </c>
-      <c r="O33">
+      <c r="P33">
         <v>2413320000.0</v>
       </c>
-      <c r="P33">
+      <c r="Q33">
         <v>2463545000.0</v>
       </c>
-      <c r="Q33">
+      <c r="R33">
         <v>2565315000.0</v>
       </c>
-      <c r="R33">
+      <c r="S33">
         <v>2540178000.0</v>
       </c>
-      <c r="S33">
+      <c r="T33">
         <v>2613030000.0</v>
       </c>
-      <c r="T33">
+      <c r="U33">
         <v>2631431000.0</v>
       </c>
-      <c r="U33">
+      <c r="V33">
         <v>2513128000.0</v>
       </c>
-      <c r="V33">
+      <c r="W33">
         <v>2470679000.0</v>
       </c>
-      <c r="W33">
+      <c r="X33">
         <v>2499577000.0</v>
       </c>
-      <c r="X33">
+      <c r="Y33">
         <v>2600315000.0</v>
       </c>
-      <c r="Y33">
+      <c r="Z33">
         <v>2685938000.0</v>
       </c>
-      <c r="Z33">
+      <c r="AA33">
         <v>2801487000.0</v>
       </c>
-      <c r="AA33">
+      <c r="AB33">
         <v>2983994000.0</v>
       </c>
-      <c r="AB33">
+      <c r="AC33">
         <v>2804760000.0</v>
       </c>
-      <c r="AC33">
+      <c r="AD33">
         <v>2620312000.0</v>
       </c>
-      <c r="AD33">
+      <c r="AE33">
         <v>2408132000.0</v>
       </c>
-      <c r="AE33">
+      <c r="AF33">
         <v>2307966000.0</v>
       </c>
-      <c r="AF33">
+      <c r="AG33">
         <v>2324741000.0</v>
       </c>
-      <c r="AG33">
+      <c r="AH33">
         <v>2495459000.0</v>
       </c>
-      <c r="AH33">
+      <c r="AI33">
         <v>2248047000.0</v>
       </c>
-      <c r="AI33">
+      <c r="AJ33">
         <v>2352562000.0</v>
       </c>
-      <c r="AJ33">
+      <c r="AK33">
         <v>2364310000.0</v>
       </c>
-      <c r="AK33">
+      <c r="AL33">
         <v>2416579000.0</v>
       </c>
-      <c r="AL33">
+      <c r="AM33">
         <v>2316708000.0</v>
       </c>
-      <c r="AM33">
+      <c r="AN33">
         <v>2528243000.0</v>
       </c>
-      <c r="AN33">
+      <c r="AO33">
         <v>2548568000.0</v>
       </c>
-      <c r="AO33">
+      <c r="AP33">
         <v>2617714000.0</v>
       </c>
-      <c r="AP33">
+      <c r="AQ33">
         <v>2916829000.0</v>
       </c>
-      <c r="AQ33">
+      <c r="AR33">
         <v>3068993000.0</v>
       </c>
-      <c r="AR33">
+      <c r="AS33">
         <v>3194049000.0</v>
       </c>
-      <c r="AS33">
+      <c r="AT33">
         <v>3313914000.0</v>
       </c>
-      <c r="AT33">
+      <c r="AU33">
         <v>3349827000.0</v>
       </c>
-      <c r="AU33">
+      <c r="AV33">
         <v>3514015000.0</v>
       </c>
-      <c r="AV33">
+      <c r="AW33">
         <v>3665226000.0</v>
       </c>
-      <c r="AW33">
+      <c r="AX33">
         <v>3644708000.0</v>
       </c>
-      <c r="AX33">
+      <c r="AY33">
         <v>3478671000.0</v>
       </c>
-      <c r="AY33">
+      <c r="AZ33">
         <v>3183611000.0</v>
       </c>
-      <c r="AZ33">
+      <c r="BA33">
         <v>3029706000.0</v>
       </c>
-      <c r="BA33">
+      <c r="BB33">
         <v>3042480000.0</v>
       </c>
-      <c r="BB33">
+      <c r="BC33">
         <v>2850399000.0</v>
       </c>
-      <c r="BC33">
+      <c r="BD33">
         <v>2627023000.0</v>
       </c>
-      <c r="BD33">
+      <c r="BE33">
         <v>2676089000.0</v>
       </c>
-      <c r="BE33">
+      <c r="BF33">
         <v>2579584000.0</v>
       </c>
-      <c r="BF33">
+      <c r="BG33">
         <v>2677080000.0</v>
       </c>
-      <c r="BG33">
+      <c r="BH33">
         <v>2778855000.0</v>
       </c>
-      <c r="BH33">
+      <c r="BI33">
         <v>2827305000.0</v>
       </c>
-      <c r="BI33">
+      <c r="BJ33">
         <v>3123260000.0</v>
       </c>
-      <c r="BJ33">
+      <c r="BK33">
         <v>3050158000.0</v>
       </c>
-      <c r="BK33">
+      <c r="BL33">
         <v>2915772000.0</v>
       </c>
-      <c r="BL33">
+      <c r="BM33">
         <v>2951970000.0</v>
       </c>
-      <c r="BM33">
+      <c r="BN33">
         <v>2848296000.0</v>
       </c>
-      <c r="BN33">
+      <c r="BO33">
         <v>2853580000.0</v>
       </c>
-      <c r="BO33">
+      <c r="BP33">
         <v>2822175000.0</v>
       </c>
-      <c r="BP33">
+      <c r="BQ33">
         <v>2646269000.0</v>
       </c>
-      <c r="BQ33">
+      <c r="BR33">
         <v>2515199000.0</v>
       </c>
-      <c r="BR33">
+      <c r="BS33">
         <v>2445898000.0</v>
       </c>
-      <c r="BS33">
+      <c r="BT33">
         <v>2536621000.0</v>
       </c>
-      <c r="BT33">
+      <c r="BU33">
         <v>3192498000.0</v>
       </c>
-      <c r="BU33">
+      <c r="BV33">
         <v>3308864000.0</v>
       </c>
-      <c r="BV33">
+      <c r="BW33">
         <v>3233548000.0</v>
       </c>
-      <c r="BW33">
+      <c r="BX33">
         <v>3295876000.0</v>
       </c>
-      <c r="BX33">
+      <c r="BY33">
         <v>3170865000.0</v>
       </c>
-      <c r="BY33">
+      <c r="BZ33">
         <v>2888884000.0</v>
       </c>
-      <c r="BZ33">
+      <c r="CA33">
         <v>2348981000.0</v>
       </c>
-      <c r="CA33">
+      <c r="CB33">
         <v>2249517000.0</v>
       </c>
-      <c r="CB33">
+      <c r="CC33">
         <v>2039165000.0</v>
       </c>
-      <c r="CC33">
+      <c r="CD33">
         <v>1791450000.0</v>
       </c>
-      <c r="CD33">
+      <c r="CE33">
         <v>1556698000.0</v>
       </c>
-      <c r="CE33">
+      <c r="CF33">
         <v>1350229000.0</v>
       </c>
-      <c r="CF33">
+      <c r="CG33">
         <v>1173735000.0</v>
       </c>
-      <c r="CG33">
+      <c r="CH33">
         <v>963876000.0</v>
       </c>
-      <c r="CH33">
+      <c r="CI33">
         <v>838482000.0</v>
       </c>
-      <c r="CI33">
+      <c r="CJ33">
         <v>725943000.0</v>
       </c>
-      <c r="CJ33">
+      <c r="CK33">
         <v>409093000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>245421000.0</v>
       </c>
       <c r="CL33">
         <v>245421000.0</v>
       </c>
+      <c r="CM33">
+        <v>245421000.0</v>
+      </c>
     </row>
-    <row r="34" spans="1:90">
+    <row r="34" spans="1:91">
       <c r="A34" t="s">
         <v>55</v>
       </c>
       <c r="B34"/>
       <c r="C34"/>
       <c r="D34"/>
       <c r="E34"/>
       <c r="F34"/>
       <c r="G34"/>
       <c r="H34"/>
       <c r="I34"/>
       <c r="J34"/>
       <c r="K34"/>
       <c r="L34"/>
       <c r="M34"/>
       <c r="N34"/>
       <c r="O34"/>
-      <c r="P34">
+      <c r="P34"/>
+      <c r="Q34">
         <v>-35330000.0</v>
       </c>
-      <c r="Q34"/>
       <c r="R34"/>
       <c r="S34"/>
       <c r="T34"/>
       <c r="U34"/>
       <c r="V34"/>
       <c r="W34"/>
       <c r="X34"/>
       <c r="Y34"/>
       <c r="Z34"/>
       <c r="AA34"/>
       <c r="AB34"/>
       <c r="AC34"/>
       <c r="AD34"/>
       <c r="AE34"/>
       <c r="AF34"/>
       <c r="AG34"/>
       <c r="AH34"/>
       <c r="AI34"/>
       <c r="AJ34"/>
       <c r="AK34"/>
       <c r="AL34"/>
       <c r="AM34"/>
       <c r="AN34"/>
       <c r="AO34"/>
       <c r="AP34"/>
@@ -9109,554 +9171,561 @@
       <c r="BN34"/>
       <c r="BO34"/>
       <c r="BP34"/>
       <c r="BQ34"/>
       <c r="BR34"/>
       <c r="BS34"/>
       <c r="BT34"/>
       <c r="BU34"/>
       <c r="BV34"/>
       <c r="BW34"/>
       <c r="BX34"/>
       <c r="BY34"/>
       <c r="BZ34"/>
       <c r="CA34"/>
       <c r="CB34"/>
       <c r="CC34"/>
       <c r="CD34"/>
       <c r="CE34"/>
       <c r="CF34"/>
       <c r="CG34"/>
       <c r="CH34"/>
       <c r="CI34"/>
       <c r="CJ34"/>
       <c r="CK34"/>
       <c r="CL34"/>
+      <c r="CM34"/>
     </row>
-    <row r="35" spans="1:90">
+    <row r="35" spans="1:91">
       <c r="A35" t="s">
         <v>56</v>
       </c>
       <c r="B35">
+        <v>1634229000.0</v>
+      </c>
+      <c r="C35">
         <v>1768612000.0</v>
       </c>
-      <c r="C35">
+      <c r="D35">
         <v>1891383000.0</v>
       </c>
-      <c r="D35">
+      <c r="E35">
         <v>1816574000.0</v>
       </c>
-      <c r="E35">
+      <c r="F35">
         <v>2064628000.0</v>
       </c>
-      <c r="F35">
+      <c r="G35">
         <v>1950945000.0</v>
       </c>
-      <c r="G35">
+      <c r="H35">
         <v>1769301000.0</v>
       </c>
-      <c r="H35">
+      <c r="I35">
         <v>1790421000.0</v>
       </c>
-      <c r="I35">
+      <c r="J35">
         <v>1529842000.0</v>
       </c>
-      <c r="J35">
+      <c r="K35">
         <v>1424405000.0</v>
       </c>
-      <c r="K35">
+      <c r="L35">
         <v>1481527000.0</v>
       </c>
-      <c r="L35">
+      <c r="M35">
         <v>1453355000.0</v>
       </c>
-      <c r="M35">
+      <c r="N35">
         <v>1500741000.0</v>
       </c>
-      <c r="N35">
+      <c r="O35">
         <v>1488607000.0</v>
       </c>
-      <c r="O35">
+      <c r="P35">
         <v>1537410000.0</v>
       </c>
-      <c r="P35">
+      <c r="Q35">
         <v>28747000.0</v>
       </c>
-      <c r="Q35">
+      <c r="R35">
         <v>1616680000.0</v>
       </c>
-      <c r="R35">
+      <c r="S35">
         <v>1569041000.0</v>
       </c>
-      <c r="S35">
+      <c r="T35">
         <v>1609578000.0</v>
       </c>
-      <c r="T35">
+      <c r="U35">
         <v>1622585000.0</v>
       </c>
-      <c r="U35">
+      <c r="V35">
         <v>1505513000.0</v>
       </c>
-      <c r="V35">
+      <c r="W35">
         <v>1482570000.0</v>
       </c>
-      <c r="W35">
+      <c r="X35">
         <v>1531398000.0</v>
       </c>
-      <c r="X35">
+      <c r="Y35">
         <v>1619659000.0</v>
       </c>
-      <c r="Y35">
+      <c r="Z35">
         <v>1774070000.0</v>
       </c>
-      <c r="Z35">
+      <c r="AA35">
         <v>1814489000.0</v>
       </c>
-      <c r="AA35">
+      <c r="AB35">
         <v>1805258000.0</v>
       </c>
-      <c r="AB35">
+      <c r="AC35">
         <v>1584128000.0</v>
       </c>
-      <c r="AC35">
+      <c r="AD35">
         <v>1349598000.0</v>
       </c>
-      <c r="AD35">
+      <c r="AE35">
         <v>1128686000.0</v>
       </c>
-      <c r="AE35">
+      <c r="AF35">
         <v>994487000.0</v>
       </c>
-      <c r="AF35">
+      <c r="AG35">
         <v>946236000.0</v>
       </c>
-      <c r="AG35">
+      <c r="AH35">
         <v>1102679000.0</v>
       </c>
-      <c r="AH35">
+      <c r="AI35">
         <v>789846000.0</v>
       </c>
-      <c r="AI35">
+      <c r="AJ35">
         <v>875165000.0</v>
       </c>
-      <c r="AJ35">
+      <c r="AK35">
         <v>864906000.0</v>
       </c>
-      <c r="AK35">
+      <c r="AL35">
         <v>920674000.0</v>
       </c>
-      <c r="AL35">
+      <c r="AM35">
         <v>848449000.0</v>
       </c>
-      <c r="AM35">
+      <c r="AN35">
         <v>1033958000.0</v>
       </c>
-      <c r="AN35">
+      <c r="AO35">
         <v>1014794000.0</v>
       </c>
-      <c r="AO35">
+      <c r="AP35">
         <v>1098977000.0</v>
       </c>
-      <c r="AP35">
+      <c r="AQ35">
         <v>1327610000.0</v>
       </c>
-      <c r="AQ35">
+      <c r="AR35">
         <v>1384719000.0</v>
       </c>
-      <c r="AR35">
+      <c r="AS35">
         <v>1370163000.0</v>
       </c>
-      <c r="AS35">
+      <c r="AT35">
         <v>1390890000.0</v>
       </c>
-      <c r="AT35">
+      <c r="AU35">
         <v>1498759000.0</v>
       </c>
-      <c r="AU35">
+      <c r="AV35">
         <v>1588653000.0</v>
       </c>
-      <c r="AV35">
+      <c r="AW35">
         <v>1577472000.0</v>
       </c>
-      <c r="AW35">
+      <c r="AX35">
         <v>1571018000.0</v>
       </c>
-      <c r="AX35">
+      <c r="AY35">
         <v>1372000000.0</v>
       </c>
-      <c r="AY35">
+      <c r="AZ35">
         <v>1261292000.0</v>
       </c>
-      <c r="AZ35">
+      <c r="BA35">
         <v>1082270000.0</v>
       </c>
-      <c r="BA35">
+      <c r="BB35">
         <v>1125491000.0</v>
       </c>
-      <c r="BB35">
+      <c r="BC35">
         <v>1156067000.0</v>
       </c>
-      <c r="BC35">
+      <c r="BD35">
         <v>1040944000.0</v>
       </c>
-      <c r="BD35">
+      <c r="BE35">
         <v>934720000.0</v>
       </c>
-      <c r="BE35">
+      <c r="BF35">
         <v>1019887000.0</v>
       </c>
-      <c r="BF35">
+      <c r="BG35">
         <v>1009337000.0</v>
       </c>
-      <c r="BG35">
+      <c r="BH35">
         <v>1213185000.0</v>
       </c>
-      <c r="BH35">
+      <c r="BI35">
         <v>1223473000.0</v>
       </c>
-      <c r="BI35">
+      <c r="BJ35">
         <v>1249203000.0</v>
       </c>
-      <c r="BJ35">
+      <c r="BK35">
         <v>1053443000.0</v>
       </c>
-      <c r="BK35">
+      <c r="BL35">
         <v>999894000.0</v>
       </c>
-      <c r="BL35">
+      <c r="BM35">
         <v>1093419000.0</v>
       </c>
-      <c r="BM35">
+      <c r="BN35">
         <v>993034000.0</v>
       </c>
-      <c r="BN35">
+      <c r="BO35">
         <v>1060616000.0</v>
       </c>
-      <c r="BO35">
+      <c r="BP35">
         <v>947665000.0</v>
       </c>
-      <c r="BP35">
+      <c r="BQ35">
         <v>902312000.0</v>
       </c>
-      <c r="BQ35">
+      <c r="BR35">
         <v>1071899000.0</v>
       </c>
-      <c r="BR35">
+      <c r="BS35">
         <v>1057601000.0</v>
       </c>
-      <c r="BS35">
+      <c r="BT35">
         <v>1162470000.0</v>
       </c>
-      <c r="BT35">
+      <c r="BU35">
         <v>1657227000.0</v>
       </c>
-      <c r="BU35">
+      <c r="BV35">
         <v>965689000.0</v>
       </c>
-      <c r="BV35">
+      <c r="BW35">
         <v>1639122000.0</v>
       </c>
-      <c r="BW35">
+      <c r="BX35">
         <v>951027000.0</v>
       </c>
-      <c r="BX35">
+      <c r="BY35">
         <v>834320000.0</v>
       </c>
-      <c r="BY35">
+      <c r="BZ35">
         <v>791384000.0</v>
       </c>
-      <c r="BZ35">
+      <c r="CA35">
         <v>492312000.0</v>
       </c>
-      <c r="CA35">
+      <c r="CB35">
         <v>6412000.0</v>
       </c>
-      <c r="CB35">
+      <c r="CC35">
         <v>3007000.0</v>
       </c>
-      <c r="CC35">
+      <c r="CD35">
         <v>535795000.0</v>
       </c>
-      <c r="CD35">
+      <c r="CE35">
         <v>323852000.0</v>
       </c>
-      <c r="CE35">
+      <c r="CF35">
         <v>413237000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>288950000.0</v>
       </c>
       <c r="CG35">
         <v>288950000.0</v>
       </c>
-      <c r="CH35"/>
+      <c r="CH35">
+        <v>288950000.0</v>
+      </c>
       <c r="CI35"/>
       <c r="CJ35"/>
       <c r="CK35"/>
       <c r="CL35"/>
+      <c r="CM35"/>
     </row>
-    <row r="36" spans="1:90">
+    <row r="36" spans="1:91">
       <c r="A36" t="s">
         <v>57</v>
       </c>
       <c r="B36">
+        <v>22417000.0</v>
+      </c>
+      <c r="C36">
         <v>24181000.0</v>
       </c>
-      <c r="C36">
+      <c r="D36">
         <v>25797000.0</v>
       </c>
-      <c r="D36">
+      <c r="E36">
         <v>23199000.0</v>
       </c>
-      <c r="E36">
+      <c r="F36">
         <v>3351955000.0</v>
       </c>
-      <c r="F36">
+      <c r="G36">
         <v>3212677000.0</v>
       </c>
-      <c r="G36">
+      <c r="H36">
         <v>3037971000.0</v>
       </c>
-      <c r="H36">
+      <c r="I36">
         <v>3049273000.0</v>
       </c>
-      <c r="I36">
+      <c r="J36">
         <v>2462651000.0</v>
       </c>
-      <c r="J36">
+      <c r="K36">
         <v>2371073000.0</v>
       </c>
-      <c r="K36">
+      <c r="L36">
         <v>2353634000.0</v>
       </c>
-      <c r="L36">
+      <c r="M36">
         <v>2389753000.0</v>
       </c>
-      <c r="M36">
+      <c r="N36">
         <v>2431143000.0</v>
       </c>
-      <c r="N36">
+      <c r="O36">
         <v>2397463000.0</v>
       </c>
-      <c r="O36">
+      <c r="P36">
         <v>15200000.0</v>
       </c>
-      <c r="P36">
+      <c r="Q36">
         <v>-2463545000.0</v>
       </c>
-      <c r="Q36">
+      <c r="R36">
         <v>2565315000.0</v>
       </c>
-      <c r="R36">
+      <c r="S36">
         <v>2540178000.0</v>
       </c>
-      <c r="S36">
+      <c r="T36">
         <v>2613030000.0</v>
       </c>
-      <c r="T36">
+      <c r="U36">
         <v>2631431000.0</v>
       </c>
-      <c r="U36">
+      <c r="V36">
         <v>1972950000.0</v>
       </c>
-      <c r="V36">
+      <c r="W36">
         <v>1917029000.0</v>
       </c>
-      <c r="W36">
+      <c r="X36">
         <v>1940894000.0</v>
       </c>
-      <c r="X36">
+      <c r="Y36">
         <v>2117409000.0</v>
       </c>
-      <c r="Y36">
+      <c r="Z36">
         <v>2169843000.0</v>
       </c>
-      <c r="Z36">
+      <c r="AA36">
         <v>2267622000.0</v>
       </c>
-      <c r="AA36">
+      <c r="AB36">
         <v>2366729000.0</v>
       </c>
-      <c r="AB36">
+      <c r="AC36">
         <v>-2804760000.0</v>
       </c>
-      <c r="AC36">
+      <c r="AD36">
         <v>-2620312000.0</v>
       </c>
-      <c r="AD36">
+      <c r="AE36">
         <v>-2408132000.0</v>
       </c>
-      <c r="AE36">
+      <c r="AF36">
         <v>-2307966000.0</v>
       </c>
-      <c r="AF36">
+      <c r="AG36">
         <v>-2324741000.0</v>
       </c>
-      <c r="AG36">
+      <c r="AH36">
         <v>-2495459000.0</v>
       </c>
-      <c r="AH36">
+      <c r="AI36">
         <v>-2248047000.0</v>
       </c>
-      <c r="AI36">
+      <c r="AJ36">
         <v>-2352562000.0</v>
       </c>
-      <c r="AJ36">
+      <c r="AK36">
         <v>-2364310000.0</v>
       </c>
-      <c r="AK36">
+      <c r="AL36">
         <v>-2416579000.0</v>
       </c>
-      <c r="AL36">
+      <c r="AM36">
         <v>-2316708000.0</v>
       </c>
-      <c r="AM36">
+      <c r="AN36">
         <v>-2528243000.0</v>
       </c>
-      <c r="AN36">
+      <c r="AO36">
         <v>-2548568000.0</v>
       </c>
-      <c r="AO36">
+      <c r="AP36">
         <v>-2617714000.0</v>
       </c>
-      <c r="AP36">
+      <c r="AQ36">
         <v>-2916829000.0</v>
       </c>
-      <c r="AQ36">
+      <c r="AR36">
         <v>-3068993000.0</v>
       </c>
-      <c r="AR36">
+      <c r="AS36">
         <v>-3194049000.0</v>
       </c>
-      <c r="AS36">
+      <c r="AT36">
         <v>-3313914000.0</v>
       </c>
-      <c r="AT36">
+      <c r="AU36">
         <v>-3349827000.0</v>
       </c>
-      <c r="AU36">
+      <c r="AV36">
         <v>-3514015000.0</v>
       </c>
-      <c r="AV36">
+      <c r="AW36">
         <v>-3665226000.0</v>
       </c>
-      <c r="AW36">
+      <c r="AX36">
         <v>-3644708000.0</v>
       </c>
-      <c r="AX36">
+      <c r="AY36">
         <v>-3478671000.0</v>
       </c>
-      <c r="AY36">
+      <c r="AZ36">
         <v>-3183611000.0</v>
       </c>
-      <c r="AZ36">
+      <c r="BA36">
         <v>-3029706000.0</v>
       </c>
-      <c r="BA36">
+      <c r="BB36">
         <v>-3042480000.0</v>
       </c>
-      <c r="BB36">
+      <c r="BC36">
         <v>-2850399000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>-2627023000.0</v>
       </c>
       <c r="BD36">
         <v>-2627023000.0</v>
       </c>
       <c r="BE36">
+        <v>-2627023000.0</v>
+      </c>
+      <c r="BF36">
         <v>23700000.0</v>
       </c>
-      <c r="BF36"/>
-      <c r="BG36">
+      <c r="BG36"/>
+      <c r="BH36">
         <v>17300000.0</v>
       </c>
-      <c r="BH36"/>
       <c r="BI36"/>
       <c r="BJ36"/>
       <c r="BK36"/>
       <c r="BL36"/>
       <c r="BM36"/>
       <c r="BN36"/>
       <c r="BO36"/>
       <c r="BP36"/>
       <c r="BQ36"/>
       <c r="BR36"/>
       <c r="BS36"/>
       <c r="BT36"/>
       <c r="BU36"/>
       <c r="BV36"/>
-      <c r="BW36">
+      <c r="BW36"/>
+      <c r="BX36">
         <v>-3295876000.0</v>
       </c>
-      <c r="BX36">
+      <c r="BY36">
         <v>-3170865000.0</v>
       </c>
-      <c r="BY36">
+      <c r="BZ36">
         <v>-2888884000.0</v>
       </c>
-      <c r="BZ36">
+      <c r="CA36">
         <v>-2348981000.0</v>
       </c>
-      <c r="CA36">
+      <c r="CB36">
         <v>-2249517000.0</v>
       </c>
-      <c r="CB36">
+      <c r="CC36">
         <v>-2039165000.0</v>
       </c>
-      <c r="CC36">
+      <c r="CD36">
         <v>-1791450000.0</v>
       </c>
-      <c r="CD36">
+      <c r="CE36">
         <v>-1556698000.0</v>
       </c>
-      <c r="CE36">
+      <c r="CF36">
         <v>-1350229000.0</v>
       </c>
-      <c r="CF36">
+      <c r="CG36">
         <v>-1173735000.0</v>
       </c>
-      <c r="CG36">
+      <c r="CH36">
         <v>-963876000.0</v>
       </c>
-      <c r="CH36">
+      <c r="CI36">
         <v>-838482000.0</v>
       </c>
-      <c r="CI36">
+      <c r="CJ36">
         <v>-725943000.0</v>
       </c>
-      <c r="CJ36">
+      <c r="CK36">
         <v>-409093000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>-245421000.0</v>
       </c>
       <c r="CL36">
         <v>-245421000.0</v>
       </c>
+      <c r="CM36">
+        <v>-245421000.0</v>
+      </c>
     </row>
-    <row r="37" spans="1:90">
+    <row r="37" spans="1:91">
       <c r="A37" t="s">
         <v>58</v>
       </c>
       <c r="B37"/>
       <c r="C37"/>
       <c r="D37"/>
       <c r="E37"/>
       <c r="F37"/>
       <c r="G37"/>
       <c r="H37"/>
       <c r="I37"/>
       <c r="J37"/>
       <c r="K37"/>
       <c r="L37"/>
       <c r="M37"/>
       <c r="N37"/>
       <c r="O37"/>
       <c r="P37"/>
       <c r="Q37"/>
       <c r="R37"/>
       <c r="S37"/>
       <c r="T37"/>
       <c r="U37"/>
       <c r="V37"/>
       <c r="W37"/>
@@ -9705,795 +9774,805 @@
       <c r="BN37"/>
       <c r="BO37"/>
       <c r="BP37"/>
       <c r="BQ37"/>
       <c r="BR37"/>
       <c r="BS37"/>
       <c r="BT37"/>
       <c r="BU37"/>
       <c r="BV37"/>
       <c r="BW37"/>
       <c r="BX37"/>
       <c r="BY37"/>
       <c r="BZ37"/>
       <c r="CA37"/>
       <c r="CB37"/>
       <c r="CC37"/>
       <c r="CD37"/>
       <c r="CE37"/>
       <c r="CF37"/>
       <c r="CG37"/>
       <c r="CH37"/>
       <c r="CI37"/>
       <c r="CJ37"/>
       <c r="CK37"/>
       <c r="CL37"/>
+      <c r="CM37"/>
     </row>
-    <row r="38" spans="1:90">
+    <row r="38" spans="1:91">
       <c r="A38" t="s">
         <v>59</v>
       </c>
       <c r="B38">
+        <v>2795997000.0</v>
+      </c>
+      <c r="C38">
         <v>3003820000.0</v>
       </c>
-      <c r="C38"/>
-      <c r="D38">
+      <c r="D38"/>
+      <c r="E38">
         <v>3220770000.0</v>
       </c>
-      <c r="E38">
+      <c r="F38">
         <v>3364334000.0</v>
       </c>
-      <c r="F38"/>
       <c r="G38"/>
-      <c r="H38">
+      <c r="H38"/>
+      <c r="I38">
         <v>3216032000.0</v>
       </c>
-      <c r="I38">
+      <c r="J38">
         <v>2551126000.0</v>
       </c>
-      <c r="J38">
+      <c r="K38">
         <v>2445062000.0</v>
       </c>
-      <c r="K38">
+      <c r="L38">
         <v>19440000.0</v>
       </c>
-      <c r="L38">
+      <c r="M38">
         <v>22606000.0</v>
       </c>
-      <c r="M38">
+      <c r="N38">
         <v>29417000.0</v>
       </c>
-      <c r="N38">
+      <c r="O38">
         <v>18335000.0</v>
       </c>
-      <c r="O38">
+      <c r="P38">
         <v>2525516000.0</v>
       </c>
-      <c r="P38">
+      <c r="Q38">
         <v>-1957368000.0</v>
       </c>
-      <c r="Q38">
+      <c r="R38">
         <v>17636000.0</v>
       </c>
-      <c r="R38">
+      <c r="S38">
         <v>17724000.0</v>
       </c>
-      <c r="S38">
+      <c r="T38">
         <v>19119000.0</v>
       </c>
-      <c r="T38">
+      <c r="U38">
         <v>20455000.0</v>
       </c>
-      <c r="U38">
+      <c r="V38">
         <v>21989000.0</v>
       </c>
-      <c r="V38">
+      <c r="W38">
         <v>22435000.0</v>
       </c>
-      <c r="W38">
+      <c r="X38">
         <v>23976000.0</v>
       </c>
-      <c r="X38">
+      <c r="Y38">
         <v>14807000.0</v>
       </c>
-      <c r="Y38">
+      <c r="Z38">
         <v>15857000.0</v>
       </c>
-      <c r="Z38">
+      <c r="AA38">
         <v>16786000.0</v>
       </c>
-      <c r="AA38">
+      <c r="AB38">
         <v>21277000.0</v>
       </c>
-      <c r="AB38">
+      <c r="AC38">
         <v>18422000.0</v>
       </c>
-      <c r="AC38">
+      <c r="AD38">
         <v>19104000.0</v>
       </c>
-      <c r="AD38">
+      <c r="AE38">
         <v>20112000.0</v>
       </c>
-      <c r="AE38">
+      <c r="AF38">
         <v>21572000.0</v>
       </c>
-      <c r="AF38">
+      <c r="AG38">
         <v>15146000.0</v>
       </c>
-      <c r="AG38">
+      <c r="AH38">
         <v>18150000.0</v>
       </c>
-      <c r="AH38">
+      <c r="AI38">
         <v>19572000.0</v>
       </c>
-      <c r="AI38">
+      <c r="AJ38">
         <v>21564000.0</v>
       </c>
-      <c r="AJ38">
+      <c r="AK38">
         <v>22442000.0</v>
       </c>
-      <c r="AK38">
+      <c r="AL38">
         <v>17490000.0</v>
       </c>
-      <c r="AL38">
+      <c r="AM38">
         <v>18345000.0</v>
       </c>
-      <c r="AM38">
+      <c r="AN38">
         <v>26261000.0</v>
       </c>
-      <c r="AN38">
+      <c r="AO38">
         <v>13498000.0</v>
       </c>
-      <c r="AO38">
+      <c r="AP38">
         <v>28491000.0</v>
       </c>
-      <c r="AP38">
+      <c r="AQ38">
         <v>38670000.0</v>
       </c>
-      <c r="AQ38">
+      <c r="AR38">
         <v>33273000.0</v>
       </c>
-      <c r="AR38">
+      <c r="AS38">
         <v>35474000.0</v>
       </c>
-      <c r="AS38">
+      <c r="AT38">
         <v>37249000.0</v>
       </c>
-      <c r="AT38">
+      <c r="AU38">
         <v>39026000.0</v>
       </c>
-      <c r="AU38">
+      <c r="AV38">
         <v>30844000.0</v>
       </c>
-      <c r="AV38">
+      <c r="AW38">
         <v>29928000.0</v>
       </c>
-      <c r="AW38">
+      <c r="AX38">
         <v>31325000.0</v>
       </c>
-      <c r="AX38">
+      <c r="AY38">
         <v>31893000.0</v>
       </c>
-      <c r="AY38">
+      <c r="AZ38">
         <v>34168000.0</v>
       </c>
-      <c r="AZ38">
+      <c r="BA38">
         <v>35161000.0</v>
       </c>
-      <c r="BA38">
+      <c r="BB38">
         <v>36687000.0</v>
       </c>
-      <c r="BB38">
+      <c r="BC38">
         <v>27310000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>29707000.0</v>
       </c>
       <c r="BD38">
         <v>29707000.0</v>
       </c>
       <c r="BE38">
+        <v>29707000.0</v>
+      </c>
+      <c r="BF38">
         <v>2785100000.0</v>
       </c>
-      <c r="BF38">
+      <c r="BG38">
         <v>2885700000.0</v>
       </c>
-      <c r="BG38">
+      <c r="BH38">
         <v>2775300000.0</v>
       </c>
-      <c r="BH38">
+      <c r="BI38">
         <v>2942900000.0</v>
       </c>
-      <c r="BI38">
+      <c r="BJ38">
         <v>2938000000.0</v>
       </c>
-      <c r="BJ38">
+      <c r="BK38">
         <v>3259300000.0</v>
       </c>
-      <c r="BK38">
+      <c r="BL38">
         <v>3148800000.0</v>
       </c>
-      <c r="BL38">
+      <c r="BM38">
         <v>3190000000.0</v>
       </c>
-      <c r="BM38">
+      <c r="BN38">
         <v>3054600000.0</v>
       </c>
-      <c r="BN38">
+      <c r="BO38">
         <v>3135000000.0</v>
       </c>
-      <c r="BO38">
+      <c r="BP38">
         <v>3465100000.0</v>
       </c>
-      <c r="BP38">
+      <c r="BQ38">
         <v>3430900000.0</v>
       </c>
-      <c r="BQ38">
+      <c r="BR38">
         <v>2706400000.0</v>
       </c>
-      <c r="BR38">
+      <c r="BS38">
         <v>2608100000.0</v>
       </c>
-      <c r="BS38">
+      <c r="BT38">
         <v>2548600000.0</v>
       </c>
-      <c r="BT38">
+      <c r="BU38">
         <v>2627200000.0</v>
       </c>
-      <c r="BU38">
+      <c r="BV38">
         <v>3693300000.0</v>
       </c>
-      <c r="BV38">
+      <c r="BW38">
         <v>4284600000.0</v>
       </c>
-      <c r="BW38">
+      <c r="BX38">
         <v>-3290528000.0</v>
       </c>
-      <c r="BX38">
+      <c r="BY38">
         <v>-3164657000.0</v>
       </c>
-      <c r="BY38">
+      <c r="BZ38">
         <v>-2882734000.0</v>
       </c>
-      <c r="BZ38">
+      <c r="CA38">
         <v>-2343148000.0</v>
       </c>
-      <c r="CA38">
+      <c r="CB38">
         <v>-2244400000.0</v>
       </c>
-      <c r="CB38">
+      <c r="CC38">
         <v>-2033257000.0</v>
       </c>
-      <c r="CC38">
+      <c r="CD38">
         <v>-1785419000.0</v>
       </c>
-      <c r="CD38">
+      <c r="CE38">
         <v>-1550354000.0</v>
       </c>
-      <c r="CE38">
+      <c r="CF38">
         <v>-1345682000.0</v>
       </c>
-      <c r="CF38">
+      <c r="CG38">
         <v>-1167754000.0</v>
       </c>
-      <c r="CG38">
+      <c r="CH38">
         <v>-959060000.0</v>
       </c>
-      <c r="CH38">
+      <c r="CI38">
         <v>-836649000.0</v>
       </c>
-      <c r="CI38">
+      <c r="CJ38">
         <v>-725562000.0</v>
       </c>
-      <c r="CJ38">
+      <c r="CK38">
         <v>-408294000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>-244044000.0</v>
       </c>
       <c r="CL38">
         <v>-244044000.0</v>
       </c>
+      <c r="CM38">
+        <v>-244044000.0</v>
+      </c>
     </row>
-    <row r="39" spans="1:90">
+    <row r="39" spans="1:91">
       <c r="A39" t="s">
         <v>60</v>
       </c>
       <c r="B39">
+        <v>-2396000.0</v>
+      </c>
+      <c r="C39">
         <v>7353000.0</v>
       </c>
-      <c r="C39">
+      <c r="D39">
         <v>-59695000.0</v>
       </c>
-      <c r="D39">
+      <c r="E39">
         <v>16606000.0</v>
       </c>
-      <c r="E39"/>
       <c r="F39"/>
       <c r="G39"/>
-      <c r="H39">
+      <c r="H39"/>
+      <c r="I39">
         <v>-81953000.0</v>
       </c>
-      <c r="I39">
+      <c r="J39">
         <v>-21438000.0</v>
       </c>
-      <c r="J39">
+      <c r="K39">
         <v>1594000.0</v>
       </c>
-      <c r="K39">
+      <c r="L39">
         <v>5000.0</v>
       </c>
-      <c r="L39">
+      <c r="M39">
         <v>170000.0</v>
       </c>
-      <c r="M39">
+      <c r="N39">
         <v>738000.0</v>
       </c>
-      <c r="N39">
+      <c r="O39">
         <v>751000.0</v>
       </c>
-      <c r="O39">
+      <c r="P39">
         <v>-112196000.0</v>
       </c>
-      <c r="P39">
+      <c r="Q39">
         <v>-13849000.0</v>
       </c>
-      <c r="Q39">
+      <c r="R39">
         <v>1825000.0</v>
       </c>
-      <c r="R39">
+      <c r="S39">
         <v>719000.0</v>
       </c>
-      <c r="S39">
+      <c r="T39">
         <v>932000.0</v>
       </c>
-      <c r="T39">
+      <c r="U39">
         <v>1332000.0</v>
       </c>
-      <c r="U39">
+      <c r="V39">
         <v>1657000.0</v>
       </c>
-      <c r="V39">
+      <c r="W39">
         <v>907000.0</v>
       </c>
-      <c r="W39">
+      <c r="X39">
         <v>1266000.0</v>
       </c>
-      <c r="X39">
+      <c r="Y39">
         <v>1075000.0</v>
       </c>
-      <c r="Y39">
+      <c r="Z39">
         <v>959000.0</v>
       </c>
-      <c r="Z39">
+      <c r="AA39">
         <v>732000.0</v>
       </c>
-      <c r="AA39">
+      <c r="AB39">
         <v>4480000.0</v>
       </c>
-      <c r="AB39"/>
       <c r="AC39"/>
       <c r="AD39"/>
       <c r="AE39"/>
       <c r="AF39"/>
       <c r="AG39"/>
       <c r="AH39"/>
       <c r="AI39"/>
       <c r="AJ39"/>
       <c r="AK39"/>
       <c r="AL39"/>
       <c r="AM39"/>
       <c r="AN39"/>
       <c r="AO39"/>
       <c r="AP39"/>
       <c r="AQ39"/>
       <c r="AR39"/>
       <c r="AS39"/>
       <c r="AT39"/>
       <c r="AU39"/>
       <c r="AV39"/>
       <c r="AW39"/>
       <c r="AX39"/>
       <c r="AY39"/>
       <c r="AZ39"/>
       <c r="BA39"/>
       <c r="BB39"/>
       <c r="BC39"/>
-      <c r="BD39">
+      <c r="BD39"/>
+      <c r="BE39">
         <v>3882000.0</v>
       </c>
-      <c r="BE39">
+      <c r="BF39">
         <v>1422000.0</v>
       </c>
-      <c r="BF39">
+      <c r="BG39">
         <v>1013000.0</v>
       </c>
-      <c r="BG39">
+      <c r="BH39">
         <v>19902000.0</v>
       </c>
-      <c r="BH39">
+      <c r="BI39">
         <v>22564000.0</v>
       </c>
-      <c r="BI39">
+      <c r="BJ39">
         <v>1181000.0</v>
       </c>
-      <c r="BJ39">
+      <c r="BK39">
         <v>27447000.0</v>
       </c>
-      <c r="BK39">
+      <c r="BL39">
         <v>21118000.0</v>
       </c>
-      <c r="BL39">
+      <c r="BM39">
         <v>19611000.0</v>
       </c>
-      <c r="BM39">
+      <c r="BN39">
         <v>21792000.0</v>
       </c>
-      <c r="BN39">
+      <c r="BO39">
         <v>24070000.0</v>
       </c>
-      <c r="BO39">
+      <c r="BP39">
         <v>25014000.0</v>
       </c>
-      <c r="BP39">
+      <c r="BQ39">
         <v>3378000.0</v>
       </c>
-      <c r="BQ39">
+      <c r="BR39">
         <v>3906000.0</v>
       </c>
-      <c r="BR39">
+      <c r="BS39">
         <v>4934000.0</v>
       </c>
-      <c r="BS39">
+      <c r="BT39">
         <v>3703000.0</v>
       </c>
-      <c r="BT39">
+      <c r="BU39">
         <v>4307000.0</v>
       </c>
-      <c r="BU39">
+      <c r="BV39">
         <v>4938000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>5896000.0</v>
       </c>
       <c r="BW39">
         <v>5896000.0</v>
       </c>
-      <c r="BX39"/>
+      <c r="BX39">
+        <v>5896000.0</v>
+      </c>
       <c r="BY39"/>
       <c r="BZ39"/>
       <c r="CA39"/>
       <c r="CB39"/>
       <c r="CC39"/>
       <c r="CD39"/>
       <c r="CE39"/>
       <c r="CF39"/>
       <c r="CG39"/>
       <c r="CH39"/>
       <c r="CI39"/>
       <c r="CJ39"/>
       <c r="CK39"/>
       <c r="CL39"/>
+      <c r="CM39"/>
     </row>
-    <row r="40" spans="1:90">
+    <row r="40" spans="1:91">
       <c r="A40" t="s">
         <v>61</v>
       </c>
       <c r="B40">
+        <v>-12336000.0</v>
+      </c>
+      <c r="C40">
         <v>-10940000.0</v>
       </c>
-      <c r="C40">
+      <c r="D40">
         <v>-13425000.0</v>
       </c>
-      <c r="D40">
+      <c r="E40">
         <v>-12253000.0</v>
       </c>
-      <c r="E40"/>
       <c r="F40"/>
       <c r="G40"/>
-      <c r="H40">
+      <c r="H40"/>
+      <c r="I40">
         <v>-9388000.0</v>
       </c>
-      <c r="I40">
+      <c r="J40">
         <v>-17525000.0</v>
       </c>
-      <c r="J40">
+      <c r="K40">
         <v>-14656000.0</v>
       </c>
-      <c r="K40">
+      <c r="L40">
         <v>-28988000.0</v>
       </c>
-      <c r="L40">
+      <c r="M40">
         <v>-9742000.0</v>
       </c>
-      <c r="M40">
+      <c r="N40">
         <v>-21660000.0</v>
       </c>
-      <c r="N40">
+      <c r="O40">
         <v>-14580000.0</v>
       </c>
-      <c r="O40">
+      <c r="P40">
         <v>47571000.0</v>
       </c>
-      <c r="P40">
+      <c r="Q40">
         <v>-28747000.0</v>
       </c>
-      <c r="Q40">
+      <c r="R40">
         <v>-64828000.0</v>
       </c>
-      <c r="R40">
+      <c r="S40">
         <v>-52496000.0</v>
       </c>
-      <c r="S40">
+      <c r="T40">
         <v>-64724000.0</v>
       </c>
-      <c r="T40">
+      <c r="U40">
         <v>-57698000.0</v>
       </c>
-      <c r="U40">
+      <c r="V40">
         <v>-73616000.0</v>
       </c>
-      <c r="V40">
+      <c r="W40">
         <v>-51178000.0</v>
       </c>
-      <c r="W40">
+      <c r="X40">
         <v>-59940000.0</v>
       </c>
-      <c r="X40">
+      <c r="Y40">
         <v>-51944000.0</v>
       </c>
-      <c r="Y40">
+      <c r="Z40">
         <v>-73924000.0</v>
       </c>
-      <c r="Z40">
+      <c r="AA40">
         <v>-64508000.0</v>
       </c>
-      <c r="AA40">
+      <c r="AB40">
         <v>-77768000.0</v>
       </c>
-      <c r="AB40">
+      <c r="AC40">
         <v>-67674000.0</v>
       </c>
-      <c r="AC40">
+      <c r="AD40">
         <v>-82056000.0</v>
       </c>
-      <c r="AD40">
+      <c r="AE40">
         <v>-75070000.0</v>
       </c>
-      <c r="AE40">
+      <c r="AF40">
         <v>-97242000.0</v>
       </c>
-      <c r="AF40">
+      <c r="AG40">
         <v>-83028000.0</v>
       </c>
-      <c r="AG40">
+      <c r="AH40">
         <v>-107860000.0</v>
       </c>
-      <c r="AH40">
+      <c r="AI40">
         <v>-159168000.0</v>
       </c>
-      <c r="AI40">
+      <c r="AJ40">
         <v>-146370000.0</v>
       </c>
-      <c r="AJ40">
+      <c r="AK40">
         <v>-162026000.0</v>
       </c>
-      <c r="AK40">
+      <c r="AL40">
         <v>-141350000.0</v>
       </c>
-      <c r="AL40">
+      <c r="AM40">
         <v>-108486000.0</v>
       </c>
-      <c r="AM40">
+      <c r="AN40">
         <v>-121364000.0</v>
       </c>
-      <c r="AN40">
+      <c r="AO40">
         <v>-128948000.0</v>
       </c>
-      <c r="AO40">
+      <c r="AP40">
         <v>-187704000.0</v>
       </c>
-      <c r="AP40">
+      <c r="AQ40">
         <v>-155532000.0</v>
       </c>
-      <c r="AQ40">
+      <c r="AR40">
         <v>-136416000.0</v>
       </c>
-      <c r="AR40">
+      <c r="AS40">
         <v>-125984000.0</v>
       </c>
-      <c r="AS40">
+      <c r="AT40">
         <v>-224362000.0</v>
       </c>
-      <c r="AT40">
+      <c r="AU40">
         <v>-147870000.0</v>
       </c>
-      <c r="AU40">
+      <c r="AV40">
         <v>-142994000.0</v>
       </c>
-      <c r="AV40">
+      <c r="AW40">
         <v>-294568000.0</v>
       </c>
-      <c r="AW40">
+      <c r="AX40">
         <v>-265292000.0</v>
       </c>
-      <c r="AX40">
+      <c r="AY40">
         <v>-362486000.0</v>
       </c>
-      <c r="AY40">
+      <c r="AZ40">
         <v>-316464000.0</v>
       </c>
-      <c r="AZ40">
+      <c r="BA40">
         <v>-319116000.0</v>
       </c>
-      <c r="BA40">
+      <c r="BB40">
         <v>-318376000.0</v>
       </c>
-      <c r="BB40">
+      <c r="BC40">
         <v>-157222000.0</v>
       </c>
-      <c r="BC40">
+      <c r="BD40">
         <v>-113312000.0</v>
       </c>
-      <c r="BD40">
+      <c r="BE40">
         <v>-20364000.0</v>
       </c>
-      <c r="BE40">
+      <c r="BF40">
         <v>-67709000.0</v>
       </c>
-      <c r="BF40">
+      <c r="BG40">
         <v>-18327000.0</v>
       </c>
-      <c r="BG40">
+      <c r="BH40">
         <v>19562000.0</v>
       </c>
-      <c r="BH40">
+      <c r="BI40">
         <v>17336000.0</v>
       </c>
-      <c r="BI40">
+      <c r="BJ40">
         <v>37009000.0</v>
       </c>
-      <c r="BJ40">
+      <c r="BK40">
         <v>-69311000.0</v>
       </c>
-      <c r="BK40">
+      <c r="BL40">
         <v>-164032000.0</v>
       </c>
-      <c r="BL40">
+      <c r="BM40">
         <v>17727000.0</v>
       </c>
-      <c r="BM40">
+      <c r="BN40">
         <v>-177537000.0</v>
       </c>
-      <c r="BN40">
+      <c r="BO40">
         <v>-569268000.0</v>
       </c>
-      <c r="BO40">
+      <c r="BP40">
         <v>-548119000.0</v>
       </c>
-      <c r="BP40">
+      <c r="BQ40">
         <v>-925704000.0</v>
       </c>
-      <c r="BQ40">
+      <c r="BR40">
         <v>-1082255000.0</v>
       </c>
-      <c r="BR40">
+      <c r="BS40">
         <v>-35588000.0</v>
       </c>
-      <c r="BS40">
+      <c r="BT40">
         <v>-2372269000.0</v>
       </c>
-      <c r="BT40">
+      <c r="BU40">
         <v>-66633000.0</v>
       </c>
-      <c r="BU40">
+      <c r="BV40">
         <v>-1038136000.0</v>
       </c>
-      <c r="BV40">
+      <c r="BW40">
         <v>-128476000.0</v>
       </c>
-      <c r="BW40">
+      <c r="BX40">
         <v>-3021835000.0</v>
       </c>
-      <c r="BX40">
+      <c r="BY40">
         <v>-2622250000.0</v>
       </c>
-      <c r="BY40">
+      <c r="BZ40">
         <v>-2677234000.0</v>
       </c>
-      <c r="BZ40">
+      <c r="CA40">
         <v>-2765130000.0</v>
       </c>
-      <c r="CA40">
+      <c r="CB40">
         <v>-1602814000.0</v>
       </c>
-      <c r="CB40">
+      <c r="CC40">
         <v>-2103232000.0</v>
       </c>
-      <c r="CC40">
+      <c r="CD40">
         <v>-1993741000.0</v>
       </c>
-      <c r="CD40">
+      <c r="CE40">
         <v>-2208200000.0</v>
       </c>
-      <c r="CE40">
+      <c r="CF40">
         <v>-997338000.0</v>
       </c>
-      <c r="CF40">
+      <c r="CG40">
         <v>-1018622000.0</v>
       </c>
-      <c r="CG40">
+      <c r="CH40">
         <v>-509311000.0</v>
       </c>
-      <c r="CH40">
+      <c r="CI40">
         <v>11800000.0</v>
       </c>
-      <c r="CI40">
+      <c r="CJ40">
         <v>5600000.0</v>
       </c>
-      <c r="CJ40"/>
       <c r="CK40"/>
       <c r="CL40"/>
+      <c r="CM40"/>
     </row>
-    <row r="41" spans="1:90">
+    <row r="41" spans="1:91">
       <c r="A41" t="s">
         <v>62</v>
       </c>
       <c r="B41"/>
       <c r="C41"/>
       <c r="D41"/>
       <c r="E41"/>
       <c r="F41"/>
       <c r="G41"/>
       <c r="H41"/>
       <c r="I41"/>
       <c r="J41"/>
       <c r="K41"/>
       <c r="L41"/>
-      <c r="M41">
+      <c r="M41"/>
+      <c r="N41">
         <v>5971000.0</v>
       </c>
-      <c r="N41"/>
-      <c r="O41">
+      <c r="O41"/>
+      <c r="P41">
         <v>6445000.0</v>
       </c>
-      <c r="P41">
+      <c r="Q41">
         <v>7461000.0</v>
       </c>
-      <c r="Q41">
+      <c r="R41">
         <v>7557000.0</v>
       </c>
-      <c r="R41">
+      <c r="S41">
         <v>7624000.0</v>
       </c>
-      <c r="S41">
+      <c r="T41">
         <v>7218000.0</v>
       </c>
-      <c r="T41">
+      <c r="U41">
         <v>8232000.0</v>
       </c>
-      <c r="U41"/>
       <c r="V41"/>
       <c r="W41"/>
       <c r="X41"/>
       <c r="Y41"/>
       <c r="Z41"/>
       <c r="AA41"/>
       <c r="AB41"/>
       <c r="AC41"/>
       <c r="AD41"/>
       <c r="AE41"/>
       <c r="AF41"/>
       <c r="AG41"/>
       <c r="AH41"/>
       <c r="AI41"/>
       <c r="AJ41"/>
       <c r="AK41"/>
       <c r="AL41"/>
       <c r="AM41"/>
       <c r="AN41"/>
       <c r="AO41"/>
       <c r="AP41"/>
       <c r="AQ41"/>
       <c r="AR41"/>
       <c r="AS41"/>
       <c r="AT41"/>
@@ -10519,324 +10598,328 @@
       <c r="BN41"/>
       <c r="BO41"/>
       <c r="BP41"/>
       <c r="BQ41"/>
       <c r="BR41"/>
       <c r="BS41"/>
       <c r="BT41"/>
       <c r="BU41"/>
       <c r="BV41"/>
       <c r="BW41"/>
       <c r="BX41"/>
       <c r="BY41"/>
       <c r="BZ41"/>
       <c r="CA41"/>
       <c r="CB41"/>
       <c r="CC41"/>
       <c r="CD41"/>
       <c r="CE41"/>
       <c r="CF41"/>
       <c r="CG41"/>
       <c r="CH41"/>
       <c r="CI41"/>
       <c r="CJ41"/>
       <c r="CK41"/>
       <c r="CL41"/>
+      <c r="CM41"/>
     </row>
-    <row r="42" spans="1:90">
+    <row r="42" spans="1:91">
       <c r="A42" t="s">
         <v>63</v>
       </c>
       <c r="B42">
+        <v>2545065000.0</v>
+      </c>
+      <c r="C42">
         <v>2576962000.0</v>
       </c>
-      <c r="C42">
+      <c r="D42">
         <v>2652891000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>2652015000.0</v>
       </c>
       <c r="E42">
         <v>2652015000.0</v>
       </c>
       <c r="F42">
         <v>2652015000.0</v>
       </c>
       <c r="G42">
+        <v>2652015000.0</v>
+      </c>
+      <c r="H42">
         <v>2658090000.0</v>
       </c>
-      <c r="H42">
+      <c r="I42">
         <v>2543830000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>2103718000.0</v>
       </c>
       <c r="J42">
         <v>2103718000.0</v>
       </c>
       <c r="K42">
         <v>2103718000.0</v>
       </c>
       <c r="L42">
-        <v>2104823000.0</v>
+        <v>2103718000.0</v>
       </c>
       <c r="M42">
         <v>2104823000.0</v>
       </c>
       <c r="N42">
+        <v>2104823000.0</v>
+      </c>
+      <c r="O42">
         <v>2107121000.0</v>
       </c>
-      <c r="O42">
+      <c r="P42">
         <v>4214240000.0</v>
       </c>
-      <c r="P42">
+      <c r="Q42">
         <v>2107124000.0</v>
       </c>
-      <c r="Q42">
+      <c r="R42">
         <v>2077124000.0</v>
       </c>
-      <c r="R42">
+      <c r="S42">
         <v>2078760000.0</v>
       </c>
-      <c r="S42">
+      <c r="T42">
         <v>2079530000.0</v>
       </c>
-      <c r="T42">
+      <c r="U42">
         <v>2091927000.0</v>
       </c>
-      <c r="U42">
+      <c r="V42">
         <v>2097832000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>2099876000.0</v>
       </c>
       <c r="W42">
         <v>2099876000.0</v>
       </c>
       <c r="X42">
         <v>2099876000.0</v>
       </c>
       <c r="Y42">
         <v>2099876000.0</v>
       </c>
       <c r="Z42">
         <v>2099876000.0</v>
       </c>
       <c r="AA42">
+        <v>2099876000.0</v>
+      </c>
+      <c r="AB42">
         <v>2118652000.0</v>
       </c>
-      <c r="AB42">
+      <c r="AC42">
         <v>2126502000.0</v>
       </c>
-      <c r="AC42">
+      <c r="AD42">
         <v>2140715000.0</v>
       </c>
-      <c r="AD42">
+      <c r="AE42">
         <v>2155836000.0</v>
       </c>
-      <c r="AE42">
+      <c r="AF42">
         <v>1327101000.0</v>
       </c>
-      <c r="AF42">
+      <c r="AG42">
         <v>1381690000.0</v>
       </c>
-      <c r="AG42">
+      <c r="AH42">
         <v>1401925000.0</v>
       </c>
-      <c r="AH42">
+      <c r="AI42">
         <v>1428099000.0</v>
       </c>
-      <c r="AI42">
+      <c r="AJ42">
         <v>1349801000.0</v>
       </c>
-      <c r="AJ42">
+      <c r="AK42">
         <v>1382579000.0</v>
       </c>
-      <c r="AK42">
+      <c r="AL42">
         <v>1388904000.0</v>
       </c>
-      <c r="AL42">
+      <c r="AM42">
         <v>1393443000.0</v>
       </c>
-      <c r="AM42">
+      <c r="AN42">
         <v>1434578000.0</v>
       </c>
-      <c r="AN42">
+      <c r="AO42">
         <v>1473212000.0</v>
       </c>
-      <c r="AO42">
+      <c r="AP42">
         <v>1489902000.0</v>
       </c>
-      <c r="AP42">
+      <c r="AQ42">
         <v>1574124000.0</v>
       </c>
-      <c r="AQ42">
+      <c r="AR42">
         <v>1750764000.0</v>
       </c>
-      <c r="AR42">
+      <c r="AS42">
         <v>1855867000.0</v>
       </c>
-      <c r="AS42">
+      <c r="AT42">
         <v>1928364000.0</v>
       </c>
-      <c r="AT42">
+      <c r="AU42">
         <v>1972960000.0</v>
       </c>
-      <c r="AU42">
+      <c r="AV42">
         <v>2016591000.0</v>
       </c>
-      <c r="AV42">
+      <c r="AW42">
         <v>2092705000.0</v>
       </c>
-      <c r="AW42">
+      <c r="AX42">
         <v>2116427000.0</v>
       </c>
-      <c r="AX42">
+      <c r="AY42">
         <v>2105369000.0</v>
       </c>
-      <c r="AY42">
+      <c r="AZ42">
         <v>1952506000.0</v>
       </c>
-      <c r="AZ42">
+      <c r="BA42">
         <v>1896546000.0</v>
       </c>
-      <c r="BA42">
+      <c r="BB42">
         <v>1869707000.0</v>
       </c>
-      <c r="BB42">
+      <c r="BC42">
         <v>1721369000.0</v>
       </c>
-      <c r="BC42">
+      <c r="BD42">
         <v>1683281000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>2936321000.0</v>
       </c>
       <c r="BE42">
         <v>2936321000.0</v>
       </c>
       <c r="BF42">
+        <v>2936321000.0</v>
+      </c>
+      <c r="BG42">
         <v>2886327000.0</v>
       </c>
-      <c r="BG42">
+      <c r="BH42">
         <v>2886449000.0</v>
       </c>
-      <c r="BH42">
+      <c r="BI42">
         <v>2881544000.0</v>
       </c>
-      <c r="BI42">
+      <c r="BJ42">
         <v>2876560000.0</v>
       </c>
-      <c r="BJ42">
+      <c r="BK42">
         <v>2871559000.0</v>
       </c>
-      <c r="BK42">
+      <c r="BL42">
         <v>2866089000.0</v>
       </c>
-      <c r="BL42">
+      <c r="BM42">
         <v>2860047000.0</v>
       </c>
-      <c r="BM42">
+      <c r="BN42">
         <v>2854352000.0</v>
       </c>
-      <c r="BN42">
+      <c r="BO42">
         <v>2645687000.0</v>
       </c>
-      <c r="BO42">
+      <c r="BP42">
         <v>2641594000.0</v>
       </c>
-      <c r="BP42">
+      <c r="BQ42">
         <v>2529409000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>2352205000.0</v>
       </c>
       <c r="BR42">
         <v>2352205000.0</v>
       </c>
       <c r="BS42">
-        <v>2352883000.0</v>
+        <v>2352205000.0</v>
       </c>
       <c r="BT42">
         <v>2352883000.0</v>
       </c>
       <c r="BU42">
         <v>2352883000.0</v>
       </c>
       <c r="BV42">
+        <v>2352883000.0</v>
+      </c>
+      <c r="BW42">
         <v>1983795000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>1975918000.0</v>
       </c>
       <c r="BX42">
         <v>1975918000.0</v>
       </c>
       <c r="BY42">
+        <v>1975918000.0</v>
+      </c>
+      <c r="BZ42">
         <v>1681825000.0</v>
       </c>
-      <c r="BZ42">
+      <c r="CA42">
         <v>1673191000.0</v>
       </c>
-      <c r="CA42">
+      <c r="CB42">
         <v>1221873000.0</v>
       </c>
-      <c r="CB42">
+      <c r="CC42">
         <v>1214110000.0</v>
       </c>
-      <c r="CC42">
+      <c r="CD42">
         <v>1205943000.0</v>
       </c>
-      <c r="CD42">
+      <c r="CE42">
         <v>1198137000.0</v>
       </c>
-      <c r="CE42">
+      <c r="CF42">
         <v>897438000.0</v>
       </c>
-      <c r="CF42">
+      <c r="CG42">
         <v>889071000.0</v>
       </c>
-      <c r="CG42">
+      <c r="CH42">
         <v>882766000.0</v>
       </c>
-      <c r="CH42">
+      <c r="CI42">
         <v>878838000.0</v>
       </c>
-      <c r="CI42">
+      <c r="CJ42">
         <v>874358000.0</v>
       </c>
-      <c r="CJ42">
+      <c r="CK42">
         <v>871211000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>870092000.0</v>
       </c>
       <c r="CL42">
         <v>870092000.0</v>
       </c>
+      <c r="CM42">
+        <v>870092000.0</v>
+      </c>
     </row>
-    <row r="43" spans="1:90">
+    <row r="43" spans="1:91">
       <c r="A43" t="s">
         <v>64</v>
       </c>
       <c r="B43"/>
       <c r="C43"/>
       <c r="D43"/>
       <c r="E43"/>
       <c r="F43"/>
       <c r="G43"/>
       <c r="H43"/>
       <c r="I43"/>
       <c r="J43"/>
       <c r="K43"/>
       <c r="L43"/>
       <c r="M43"/>
       <c r="N43"/>
       <c r="O43"/>
       <c r="P43"/>
       <c r="Q43"/>
       <c r="R43"/>
       <c r="S43"/>
       <c r="T43"/>
       <c r="U43"/>
       <c r="V43"/>
       <c r="W43"/>
@@ -10885,52 +10968,53 @@
       <c r="BN43"/>
       <c r="BO43"/>
       <c r="BP43"/>
       <c r="BQ43"/>
       <c r="BR43"/>
       <c r="BS43"/>
       <c r="BT43"/>
       <c r="BU43"/>
       <c r="BV43"/>
       <c r="BW43"/>
       <c r="BX43"/>
       <c r="BY43"/>
       <c r="BZ43"/>
       <c r="CA43"/>
       <c r="CB43"/>
       <c r="CC43"/>
       <c r="CD43"/>
       <c r="CE43"/>
       <c r="CF43"/>
       <c r="CG43"/>
       <c r="CH43"/>
       <c r="CI43"/>
       <c r="CJ43"/>
       <c r="CK43"/>
       <c r="CL43"/>
+      <c r="CM43"/>
     </row>
-    <row r="44" spans="1:90">
+    <row r="44" spans="1:91">
       <c r="A44" t="s">
         <v>65</v>
       </c>
       <c r="B44"/>
       <c r="C44"/>
       <c r="D44"/>
       <c r="E44"/>
       <c r="F44"/>
       <c r="G44"/>
       <c r="H44"/>
       <c r="I44"/>
       <c r="J44"/>
       <c r="K44"/>
       <c r="L44"/>
       <c r="M44"/>
       <c r="N44"/>
       <c r="O44"/>
       <c r="P44"/>
       <c r="Q44"/>
       <c r="R44"/>
       <c r="S44"/>
       <c r="T44"/>
       <c r="U44"/>
       <c r="V44"/>
       <c r="W44"/>
@@ -10979,52 +11063,53 @@
       <c r="BN44"/>
       <c r="BO44"/>
       <c r="BP44"/>
       <c r="BQ44"/>
       <c r="BR44"/>
       <c r="BS44"/>
       <c r="BT44"/>
       <c r="BU44"/>
       <c r="BV44"/>
       <c r="BW44"/>
       <c r="BX44"/>
       <c r="BY44"/>
       <c r="BZ44"/>
       <c r="CA44"/>
       <c r="CB44"/>
       <c r="CC44"/>
       <c r="CD44"/>
       <c r="CE44"/>
       <c r="CF44"/>
       <c r="CG44"/>
       <c r="CH44"/>
       <c r="CI44"/>
       <c r="CJ44"/>
       <c r="CK44"/>
       <c r="CL44"/>
+      <c r="CM44"/>
     </row>
-    <row r="45" spans="1:90">
+    <row r="45" spans="1:91">
       <c r="A45" t="s">
         <v>66</v>
       </c>
       <c r="B45"/>
       <c r="C45"/>
       <c r="D45"/>
       <c r="E45"/>
       <c r="F45"/>
       <c r="G45"/>
       <c r="H45"/>
       <c r="I45"/>
       <c r="J45"/>
       <c r="K45"/>
       <c r="L45"/>
       <c r="M45"/>
       <c r="N45"/>
       <c r="O45"/>
       <c r="P45"/>
       <c r="Q45"/>
       <c r="R45"/>
       <c r="S45"/>
       <c r="T45"/>
       <c r="U45"/>
       <c r="V45"/>
       <c r="W45"/>
@@ -11073,52 +11158,53 @@
       <c r="BN45"/>
       <c r="BO45"/>
       <c r="BP45"/>
       <c r="BQ45"/>
       <c r="BR45"/>
       <c r="BS45"/>
       <c r="BT45"/>
       <c r="BU45"/>
       <c r="BV45"/>
       <c r="BW45"/>
       <c r="BX45"/>
       <c r="BY45"/>
       <c r="BZ45"/>
       <c r="CA45"/>
       <c r="CB45"/>
       <c r="CC45"/>
       <c r="CD45"/>
       <c r="CE45"/>
       <c r="CF45"/>
       <c r="CG45"/>
       <c r="CH45"/>
       <c r="CI45"/>
       <c r="CJ45"/>
       <c r="CK45"/>
       <c r="CL45"/>
+      <c r="CM45"/>
     </row>
-    <row r="46" spans="1:90">
+    <row r="46" spans="1:91">
       <c r="A46" t="s">
         <v>67</v>
       </c>
       <c r="B46"/>
       <c r="C46"/>
       <c r="D46"/>
       <c r="E46"/>
       <c r="F46"/>
       <c r="G46"/>
       <c r="H46"/>
       <c r="I46"/>
       <c r="J46"/>
       <c r="K46"/>
       <c r="L46"/>
       <c r="M46"/>
       <c r="N46"/>
       <c r="O46"/>
       <c r="P46"/>
       <c r="Q46"/>
       <c r="R46"/>
       <c r="S46"/>
       <c r="T46"/>
       <c r="U46"/>
       <c r="V46"/>
       <c r="W46"/>
@@ -11167,52 +11253,53 @@
       <c r="BN46"/>
       <c r="BO46"/>
       <c r="BP46"/>
       <c r="BQ46"/>
       <c r="BR46"/>
       <c r="BS46"/>
       <c r="BT46"/>
       <c r="BU46"/>
       <c r="BV46"/>
       <c r="BW46"/>
       <c r="BX46"/>
       <c r="BY46"/>
       <c r="BZ46"/>
       <c r="CA46"/>
       <c r="CB46"/>
       <c r="CC46"/>
       <c r="CD46"/>
       <c r="CE46"/>
       <c r="CF46"/>
       <c r="CG46"/>
       <c r="CH46"/>
       <c r="CI46"/>
       <c r="CJ46"/>
       <c r="CK46"/>
       <c r="CL46"/>
+      <c r="CM46"/>
     </row>
-    <row r="47" spans="1:90">
+    <row r="47" spans="1:91">
       <c r="A47" t="s">
         <v>68</v>
       </c>
       <c r="B47"/>
       <c r="C47"/>
       <c r="D47"/>
       <c r="E47"/>
       <c r="F47"/>
       <c r="G47"/>
       <c r="H47"/>
       <c r="I47"/>
       <c r="J47"/>
       <c r="K47"/>
       <c r="L47"/>
       <c r="M47"/>
       <c r="N47"/>
       <c r="O47"/>
       <c r="P47"/>
       <c r="Q47"/>
       <c r="R47"/>
       <c r="S47"/>
       <c r="T47"/>
       <c r="U47"/>
       <c r="V47"/>
       <c r="W47"/>
@@ -11261,324 +11348,328 @@
       <c r="BN47"/>
       <c r="BO47"/>
       <c r="BP47"/>
       <c r="BQ47"/>
       <c r="BR47"/>
       <c r="BS47"/>
       <c r="BT47"/>
       <c r="BU47"/>
       <c r="BV47"/>
       <c r="BW47"/>
       <c r="BX47"/>
       <c r="BY47"/>
       <c r="BZ47"/>
       <c r="CA47"/>
       <c r="CB47"/>
       <c r="CC47"/>
       <c r="CD47"/>
       <c r="CE47"/>
       <c r="CF47"/>
       <c r="CG47"/>
       <c r="CH47"/>
       <c r="CI47"/>
       <c r="CJ47"/>
       <c r="CK47"/>
       <c r="CL47"/>
+      <c r="CM47"/>
     </row>
-    <row r="48" spans="1:90">
+    <row r="48" spans="1:91">
       <c r="A48" t="s">
         <v>69</v>
       </c>
       <c r="B48">
+        <v>-1443827000.0</v>
+      </c>
+      <c r="C48">
         <v>-1400787000.0</v>
       </c>
-      <c r="C48">
+      <c r="D48">
         <v>-1345722000.0</v>
       </c>
-      <c r="D48">
+      <c r="E48">
         <v>-1284188000.0</v>
       </c>
-      <c r="E48">
+      <c r="F48">
         <v>-1276187000.0</v>
       </c>
-      <c r="F48">
+      <c r="G48">
         <v>-1258849000.0</v>
       </c>
-      <c r="G48">
+      <c r="H48">
         <v>-1253538000.0</v>
       </c>
-      <c r="H48">
+      <c r="I48">
         <v>-1127701000.0</v>
       </c>
-      <c r="I48">
+      <c r="J48">
         <v>-1100024000.0</v>
       </c>
-      <c r="J48">
+      <c r="K48">
         <v>-1097782000.0</v>
       </c>
-      <c r="K48">
+      <c r="L48">
         <v>-1098473000.0</v>
       </c>
-      <c r="L48">
+      <c r="M48">
         <v>-1108043000.0</v>
       </c>
-      <c r="M48">
+      <c r="N48">
         <v>-1113211000.0</v>
       </c>
-      <c r="N48">
+      <c r="O48">
         <v>-1113818000.0</v>
       </c>
-      <c r="O48">
+      <c r="P48">
         <v>-1119079000.0</v>
       </c>
-      <c r="P48">
+      <c r="Q48">
         <v>-1096150000.0</v>
       </c>
-      <c r="Q48">
+      <c r="R48">
         <v>-1091199000.0</v>
       </c>
-      <c r="R48">
+      <c r="S48">
         <v>-1073990000.0</v>
       </c>
-      <c r="S48">
+      <c r="T48">
         <v>-1055317000.0</v>
       </c>
-      <c r="T48">
+      <c r="U48">
         <v>-1052859000.0</v>
       </c>
-      <c r="U48">
+      <c r="V48">
         <v>-1054892000.0</v>
       </c>
-      <c r="V48">
+      <c r="W48">
         <v>-1063611000.0</v>
       </c>
-      <c r="W48">
+      <c r="X48">
         <v>-1082530000.0</v>
       </c>
-      <c r="X48">
+      <c r="Y48">
         <v>-1092203000.0</v>
       </c>
-      <c r="Y48">
+      <c r="Z48">
         <v>-1101998000.0</v>
       </c>
-      <c r="Z48">
+      <c r="AA48">
         <v>-1075626000.0</v>
       </c>
-      <c r="AA48">
+      <c r="AB48">
         <v>-902836000.0</v>
       </c>
-      <c r="AB48">
+      <c r="AC48">
         <v>-873177000.0</v>
       </c>
-      <c r="AC48">
+      <c r="AD48">
         <v>-850073000.0</v>
       </c>
-      <c r="AD48">
+      <c r="AE48">
         <v>-843278000.0</v>
       </c>
-      <c r="AE48">
+      <c r="AF48">
         <v>-10565000.0</v>
       </c>
-      <c r="AF48">
+      <c r="AG48">
         <v>-10750000.0</v>
       </c>
-      <c r="AG48">
+      <c r="AH48">
         <v>-10974000.0</v>
       </c>
-      <c r="AH48">
+      <c r="AI48">
         <v>-10229000.0</v>
       </c>
-      <c r="AI48">
+      <c r="AJ48">
         <v>91031000.0</v>
       </c>
-      <c r="AJ48">
+      <c r="AK48">
         <v>89802000.0</v>
       </c>
-      <c r="AK48">
+      <c r="AL48">
         <v>88500000.0</v>
       </c>
-      <c r="AL48">
+      <c r="AM48">
         <v>88134000.0</v>
       </c>
-      <c r="AM48">
+      <c r="AN48">
         <v>71901000.0</v>
       </c>
-      <c r="AN48">
+      <c r="AO48">
         <v>68504000.0</v>
       </c>
-      <c r="AO48">
+      <c r="AP48">
         <v>62282000.0</v>
       </c>
-      <c r="AP48">
+      <c r="AQ48">
         <v>71231000.0</v>
       </c>
-      <c r="AQ48">
+      <c r="AR48">
         <v>-26783000.0</v>
       </c>
-      <c r="AR48">
+      <c r="AS48">
         <v>-29240000.0</v>
       </c>
-      <c r="AS48">
+      <c r="AT48">
         <v>-31951000.0</v>
       </c>
-      <c r="AT48">
+      <c r="AU48">
         <v>-35589000.0</v>
       </c>
-      <c r="AU48">
+      <c r="AV48">
         <v>-20137000.0</v>
       </c>
-      <c r="AV48">
+      <c r="AW48">
         <v>-29451000.0</v>
       </c>
-      <c r="AW48">
+      <c r="AX48">
         <v>-47791000.0</v>
       </c>
-      <c r="AX48">
+      <c r="AY48">
         <v>-53995000.0</v>
       </c>
-      <c r="AY48">
+      <c r="AZ48">
         <v>-27392000.0</v>
       </c>
-      <c r="AZ48">
+      <c r="BA48">
         <v>-32127000.0</v>
       </c>
-      <c r="BA48">
+      <c r="BB48">
         <v>-36764000.0</v>
       </c>
-      <c r="BB48">
+      <c r="BC48">
         <v>-44183000.0</v>
       </c>
-      <c r="BC48">
+      <c r="BD48">
         <v>-31337000.0</v>
       </c>
-      <c r="BD48">
+      <c r="BE48">
         <v>-32839000.0</v>
       </c>
-      <c r="BE48">
+      <c r="BF48">
         <v>-36742000.0</v>
       </c>
-      <c r="BF48">
+      <c r="BG48">
         <v>-34896000.0</v>
       </c>
-      <c r="BG48">
+      <c r="BH48">
         <v>23271000.0</v>
       </c>
-      <c r="BH48">
+      <c r="BI48">
         <v>39905000.0</v>
       </c>
-      <c r="BI48">
+      <c r="BJ48">
         <v>49363000.0</v>
       </c>
-      <c r="BJ48">
+      <c r="BK48">
         <v>56557000.0</v>
       </c>
-      <c r="BK48">
+      <c r="BL48">
         <v>82675000.0</v>
       </c>
-      <c r="BL48">
+      <c r="BM48">
         <v>87161000.0</v>
       </c>
-      <c r="BM48">
+      <c r="BN48">
         <v>91428000.0</v>
       </c>
-      <c r="BN48">
+      <c r="BO48">
         <v>104878000.0</v>
       </c>
-      <c r="BO48">
+      <c r="BP48">
         <v>115035000.0</v>
       </c>
-      <c r="BP48">
+      <c r="BQ48">
         <v>114079000.0</v>
       </c>
-      <c r="BQ48">
+      <c r="BR48">
         <v>108526000.0</v>
       </c>
-      <c r="BR48">
+      <c r="BS48">
         <v>96174000.0</v>
       </c>
-      <c r="BS48">
+      <c r="BT48">
         <v>-41316000.0</v>
       </c>
-      <c r="BT48">
+      <c r="BU48">
         <v>-20147000.0</v>
       </c>
-      <c r="BU48">
+      <c r="BV48">
         <v>-2683000.0</v>
       </c>
-      <c r="BV48">
+      <c r="BW48">
         <v>24959000.0</v>
       </c>
-      <c r="BW48">
+      <c r="BX48">
         <v>-27255000.0</v>
       </c>
-      <c r="BX48">
+      <c r="BY48">
         <v>-6719000.0</v>
       </c>
-      <c r="BY48">
+      <c r="BZ48">
         <v>-14313000.0</v>
       </c>
-      <c r="BZ48">
+      <c r="CA48">
         <v>-16283000.0</v>
       </c>
-      <c r="CA48">
+      <c r="CB48">
         <v>-19956000.0</v>
       </c>
-      <c r="CB48">
+      <c r="CC48">
         <v>-16988000.0</v>
       </c>
-      <c r="CC48">
+      <c r="CD48">
         <v>-12445000.0</v>
       </c>
-      <c r="CD48">
+      <c r="CE48">
         <v>-6639000.0</v>
       </c>
-      <c r="CE48">
+      <c r="CF48">
         <v>10747000.0</v>
       </c>
-      <c r="CF48">
+      <c r="CG48">
         <v>6086000.0</v>
       </c>
-      <c r="CG48">
+      <c r="CH48">
         <v>6645000.0</v>
       </c>
-      <c r="CH48">
+      <c r="CI48">
         <v>-4212000.0</v>
       </c>
-      <c r="CI48">
+      <c r="CJ48">
         <v>-4191000.0</v>
       </c>
-      <c r="CJ48">
+      <c r="CK48">
         <v>-2005000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>-1477000.0</v>
       </c>
       <c r="CL48">
         <v>-1477000.0</v>
       </c>
+      <c r="CM48">
+        <v>-1477000.0</v>
+      </c>
     </row>
-    <row r="49" spans="1:90">
+    <row r="49" spans="1:91">
       <c r="A49" t="s">
         <v>70</v>
       </c>
       <c r="B49"/>
       <c r="C49"/>
       <c r="D49"/>
       <c r="E49"/>
       <c r="F49"/>
       <c r="G49"/>
       <c r="H49"/>
       <c r="I49"/>
       <c r="J49"/>
       <c r="K49"/>
       <c r="L49"/>
       <c r="M49"/>
       <c r="N49"/>
       <c r="O49"/>
       <c r="P49"/>
       <c r="Q49"/>
       <c r="R49"/>
       <c r="S49"/>
       <c r="T49"/>
       <c r="U49"/>
       <c r="V49"/>
       <c r="W49"/>
@@ -11627,52 +11718,53 @@
       <c r="BN49"/>
       <c r="BO49"/>
       <c r="BP49"/>
       <c r="BQ49"/>
       <c r="BR49"/>
       <c r="BS49"/>
       <c r="BT49"/>
       <c r="BU49"/>
       <c r="BV49"/>
       <c r="BW49"/>
       <c r="BX49"/>
       <c r="BY49"/>
       <c r="BZ49"/>
       <c r="CA49"/>
       <c r="CB49"/>
       <c r="CC49"/>
       <c r="CD49"/>
       <c r="CE49"/>
       <c r="CF49"/>
       <c r="CG49"/>
       <c r="CH49"/>
       <c r="CI49"/>
       <c r="CJ49"/>
       <c r="CK49"/>
       <c r="CL49"/>
+      <c r="CM49"/>
     </row>
-    <row r="50" spans="1:90">
+    <row r="50" spans="1:91">
       <c r="A50" t="s">
         <v>71</v>
       </c>
       <c r="B50"/>
       <c r="C50"/>
       <c r="D50"/>
       <c r="E50"/>
       <c r="F50"/>
       <c r="G50"/>
       <c r="H50"/>
       <c r="I50"/>
       <c r="J50"/>
       <c r="K50"/>
       <c r="L50"/>
       <c r="M50"/>
       <c r="N50"/>
       <c r="O50"/>
       <c r="P50"/>
       <c r="Q50"/>
       <c r="R50"/>
       <c r="S50"/>
       <c r="T50"/>
       <c r="U50"/>
       <c r="V50"/>
       <c r="W50"/>
@@ -11721,344 +11813,350 @@
       <c r="BN50"/>
       <c r="BO50"/>
       <c r="BP50"/>
       <c r="BQ50"/>
       <c r="BR50"/>
       <c r="BS50"/>
       <c r="BT50"/>
       <c r="BU50"/>
       <c r="BV50"/>
       <c r="BW50"/>
       <c r="BX50"/>
       <c r="BY50"/>
       <c r="BZ50"/>
       <c r="CA50"/>
       <c r="CB50"/>
       <c r="CC50"/>
       <c r="CD50"/>
       <c r="CE50"/>
       <c r="CF50"/>
       <c r="CG50"/>
       <c r="CH50"/>
       <c r="CI50"/>
       <c r="CJ50"/>
       <c r="CK50"/>
       <c r="CL50"/>
+      <c r="CM50"/>
     </row>
-    <row r="51" spans="1:90">
+    <row r="51" spans="1:91">
       <c r="A51" t="s">
         <v>72</v>
       </c>
       <c r="B51">
+        <v>1739604000.0</v>
+      </c>
+      <c r="C51">
         <v>1870388000.0</v>
       </c>
-      <c r="C51">
+      <c r="D51">
         <v>1995210000.0</v>
       </c>
-      <c r="D51">
+      <c r="E51">
         <v>1915074000.0</v>
       </c>
-      <c r="E51">
+      <c r="F51">
         <v>2051654000.0</v>
       </c>
-      <c r="F51">
+      <c r="G51">
         <v>1935241000.0</v>
       </c>
-      <c r="G51">
+      <c r="H51">
         <v>1751621000.0</v>
       </c>
-      <c r="H51">
+      <c r="I51">
         <v>1772834000.0</v>
       </c>
-      <c r="I51">
+      <c r="J51">
         <v>1511552000.0</v>
       </c>
-      <c r="J51">
+      <c r="K51">
         <v>1405121000.0</v>
       </c>
-      <c r="K51">
+      <c r="L51">
         <v>1462267000.0</v>
       </c>
-      <c r="L51">
+      <c r="M51">
         <v>1434497000.0</v>
       </c>
-      <c r="M51">
+      <c r="N51">
         <v>1482515000.0</v>
       </c>
-      <c r="N51">
+      <c r="O51">
         <v>1470852000.0</v>
       </c>
-      <c r="O51">
+      <c r="P51">
         <v>1483394000.0</v>
       </c>
-      <c r="P51">
+      <c r="Q51">
         <v>1504400000.0</v>
       </c>
-      <c r="Q51">
+      <c r="R51">
         <v>1597563000.0</v>
       </c>
-      <c r="R51">
+      <c r="S51">
         <v>1550608000.0</v>
       </c>
-      <c r="S51">
+      <c r="T51">
         <v>1587376000.0</v>
       </c>
-      <c r="T51">
+      <c r="U51">
         <v>1597792000.0</v>
       </c>
-      <c r="U51">
+      <c r="V51">
         <v>1488798000.0</v>
       </c>
-      <c r="V51">
+      <c r="W51">
         <v>1465371000.0</v>
       </c>
-      <c r="W51">
+      <c r="X51">
         <v>1512313000.0</v>
       </c>
-      <c r="X51">
+      <c r="Y51">
         <v>1600328000.0</v>
       </c>
-      <c r="Y51">
+      <c r="Z51">
         <v>1755104000.0</v>
       </c>
-      <c r="Z51">
+      <c r="AA51">
         <v>1794617000.0</v>
       </c>
-      <c r="AA51">
+      <c r="AB51">
         <v>1785637000.0</v>
       </c>
-      <c r="AB51">
+      <c r="AC51">
         <v>1584128000.0</v>
       </c>
-      <c r="AC51">
+      <c r="AD51">
         <v>1349598000.0</v>
       </c>
-      <c r="AD51">
+      <c r="AE51">
         <v>1128686000.0</v>
       </c>
-      <c r="AE51">
+      <c r="AF51">
         <v>994487000.0</v>
       </c>
-      <c r="AF51">
+      <c r="AG51">
         <v>946236000.0</v>
       </c>
-      <c r="AG51">
+      <c r="AH51">
         <v>1102679000.0</v>
       </c>
-      <c r="AH51">
+      <c r="AI51">
         <v>789846000.0</v>
       </c>
-      <c r="AI51">
+      <c r="AJ51">
         <v>875165000.0</v>
       </c>
-      <c r="AJ51">
+      <c r="AK51">
         <v>864906000.0</v>
       </c>
-      <c r="AK51">
+      <c r="AL51">
         <v>920674000.0</v>
       </c>
-      <c r="AL51">
+      <c r="AM51">
         <v>848449000.0</v>
       </c>
-      <c r="AM51">
+      <c r="AN51">
         <v>1033958000.0</v>
       </c>
-      <c r="AN51">
+      <c r="AO51">
         <v>1014794000.0</v>
       </c>
-      <c r="AO51">
+      <c r="AP51">
         <v>1098977000.0</v>
       </c>
-      <c r="AP51">
+      <c r="AQ51">
         <v>1327610000.0</v>
       </c>
-      <c r="AQ51">
+      <c r="AR51">
         <v>1384719000.0</v>
       </c>
-      <c r="AR51">
+      <c r="AS51">
         <v>1370163000.0</v>
       </c>
-      <c r="AS51">
+      <c r="AT51">
         <v>1390890000.0</v>
       </c>
-      <c r="AT51">
+      <c r="AU51">
         <v>1498759000.0</v>
       </c>
-      <c r="AU51">
+      <c r="AV51">
         <v>1588653000.0</v>
       </c>
-      <c r="AV51">
+      <c r="AW51">
         <v>1577472000.0</v>
       </c>
-      <c r="AW51">
+      <c r="AX51">
         <v>1571018000.0</v>
       </c>
-      <c r="AX51">
+      <c r="AY51">
         <v>1372000000.0</v>
       </c>
-      <c r="AY51">
+      <c r="AZ51">
         <v>1261292000.0</v>
       </c>
-      <c r="AZ51">
+      <c r="BA51">
         <v>1082270000.0</v>
       </c>
-      <c r="BA51">
+      <c r="BB51">
         <v>1125491000.0</v>
       </c>
-      <c r="BB51">
+      <c r="BC51">
         <v>1156067000.0</v>
       </c>
-      <c r="BC51">
+      <c r="BD51">
         <v>1040944000.0</v>
       </c>
-      <c r="BD51">
+      <c r="BE51">
         <v>934720000.0</v>
       </c>
-      <c r="BE51">
+      <c r="BF51">
         <v>1019887000.0</v>
       </c>
-      <c r="BF51">
+      <c r="BG51">
         <v>1009337000.0</v>
       </c>
-      <c r="BG51">
+      <c r="BH51">
         <v>1213185000.0</v>
       </c>
-      <c r="BH51">
+      <c r="BI51">
         <v>1223473000.0</v>
       </c>
-      <c r="BI51">
+      <c r="BJ51">
         <v>1249203000.0</v>
       </c>
-      <c r="BJ51">
+      <c r="BK51">
         <v>1053443000.0</v>
       </c>
-      <c r="BK51">
+      <c r="BL51">
         <v>999894000.0</v>
       </c>
-      <c r="BL51">
+      <c r="BM51">
         <v>1093419000.0</v>
       </c>
-      <c r="BM51">
+      <c r="BN51">
         <v>993034000.0</v>
       </c>
-      <c r="BN51">
+      <c r="BO51">
         <v>1060616000.0</v>
       </c>
-      <c r="BO51">
+      <c r="BP51">
         <v>947665000.0</v>
       </c>
-      <c r="BP51">
+      <c r="BQ51">
         <v>902312000.0</v>
       </c>
-      <c r="BQ51">
+      <c r="BR51">
         <v>1071899000.0</v>
       </c>
-      <c r="BR51">
+      <c r="BS51">
         <v>1057601000.0</v>
       </c>
-      <c r="BS51">
+      <c r="BT51">
         <v>1162470000.0</v>
       </c>
-      <c r="BT51">
+      <c r="BU51">
         <v>1657227000.0</v>
       </c>
-      <c r="BU51">
+      <c r="BV51">
         <v>965689000.0</v>
       </c>
-      <c r="BV51">
+      <c r="BW51">
         <v>1639122000.0</v>
       </c>
-      <c r="BW51">
+      <c r="BX51">
         <v>2070952000.0</v>
       </c>
-      <c r="BX51">
+      <c r="BY51">
         <v>1668640000.0</v>
       </c>
-      <c r="BY51">
+      <c r="BZ51">
         <v>1582768000.0</v>
       </c>
-      <c r="BZ51">
+      <c r="CA51">
         <v>492312000.0</v>
       </c>
-      <c r="CA51">
+      <c r="CB51">
         <v>932846000.0</v>
       </c>
-      <c r="CB51">
+      <c r="CC51">
         <v>662939000.0</v>
       </c>
-      <c r="CC51">
+      <c r="CD51">
         <v>1071590000.0</v>
       </c>
-      <c r="CD51">
+      <c r="CE51">
         <v>323852000.0</v>
       </c>
-      <c r="CE51">
+      <c r="CF51">
         <v>413237000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>288950000.0</v>
       </c>
       <c r="CG51">
         <v>288950000.0</v>
       </c>
-      <c r="CH51"/>
+      <c r="CH51">
+        <v>288950000.0</v>
+      </c>
       <c r="CI51"/>
       <c r="CJ51"/>
       <c r="CK51"/>
       <c r="CL51"/>
+      <c r="CM51"/>
     </row>
-    <row r="52" spans="1:90">
+    <row r="52" spans="1:91">
       <c r="A52" t="s">
         <v>73</v>
       </c>
       <c r="B52">
         <v>125000000.0</v>
       </c>
       <c r="C52">
         <v>125000000.0</v>
       </c>
       <c r="D52">
         <v>125000000.0</v>
       </c>
-      <c r="E52"/>
+      <c r="E52">
+        <v>125000000.0</v>
+      </c>
       <c r="F52"/>
       <c r="G52"/>
       <c r="H52"/>
       <c r="I52"/>
       <c r="J52"/>
       <c r="K52"/>
       <c r="L52"/>
       <c r="M52"/>
       <c r="N52"/>
       <c r="O52"/>
       <c r="P52"/>
       <c r="Q52"/>
       <c r="R52"/>
-      <c r="S52">
+      <c r="S52"/>
+      <c r="T52">
         <v>1587376000.0</v>
       </c>
-      <c r="T52"/>
       <c r="U52"/>
       <c r="V52"/>
       <c r="W52"/>
       <c r="X52"/>
       <c r="Y52"/>
       <c r="Z52"/>
       <c r="AA52"/>
       <c r="AB52"/>
       <c r="AC52"/>
       <c r="AD52"/>
       <c r="AE52"/>
       <c r="AF52"/>
       <c r="AG52"/>
       <c r="AH52"/>
       <c r="AI52"/>
       <c r="AJ52"/>
       <c r="AK52"/>
       <c r="AL52"/>
       <c r="AM52"/>
       <c r="AN52"/>
       <c r="AO52"/>
       <c r="AP52"/>
       <c r="AQ52"/>
       <c r="AR52"/>
       <c r="AS52"/>
@@ -12069,228 +12167,230 @@
       <c r="AX52"/>
       <c r="AY52"/>
       <c r="AZ52"/>
       <c r="BA52"/>
       <c r="BB52"/>
       <c r="BC52"/>
       <c r="BD52"/>
       <c r="BE52"/>
       <c r="BF52"/>
       <c r="BG52"/>
       <c r="BH52"/>
       <c r="BI52"/>
       <c r="BJ52"/>
       <c r="BK52"/>
       <c r="BL52"/>
       <c r="BM52"/>
       <c r="BN52"/>
       <c r="BO52"/>
       <c r="BP52"/>
       <c r="BQ52"/>
       <c r="BR52"/>
       <c r="BS52"/>
       <c r="BT52"/>
       <c r="BU52"/>
       <c r="BV52"/>
-      <c r="BW52">
+      <c r="BW52"/>
+      <c r="BX52">
         <v>1119925000.0</v>
       </c>
-      <c r="BX52">
+      <c r="BY52">
         <v>834320000.0</v>
       </c>
-      <c r="BY52">
+      <c r="BZ52">
         <v>791384000.0</v>
       </c>
-      <c r="BZ52">
+      <c r="CA52">
         <v>492312000.0</v>
       </c>
-      <c r="CA52">
+      <c r="CB52">
         <v>926434000.0</v>
       </c>
-      <c r="CB52">
+      <c r="CC52">
         <v>659932000.0</v>
       </c>
-      <c r="CC52">
+      <c r="CD52">
         <v>535795000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>323852000.0</v>
       </c>
       <c r="CE52">
         <v>323852000.0</v>
       </c>
-      <c r="CF52"/>
+      <c r="CF52">
+        <v>323852000.0</v>
+      </c>
       <c r="CG52"/>
       <c r="CH52"/>
       <c r="CI52"/>
       <c r="CJ52"/>
       <c r="CK52"/>
       <c r="CL52"/>
+      <c r="CM52"/>
     </row>
-    <row r="53" spans="1:90">
+    <row r="53" spans="1:91">
       <c r="A53" t="s">
         <v>74</v>
       </c>
       <c r="B53"/>
       <c r="C53"/>
       <c r="D53"/>
       <c r="E53"/>
       <c r="F53"/>
       <c r="G53"/>
       <c r="H53"/>
       <c r="I53"/>
       <c r="J53"/>
       <c r="K53"/>
-      <c r="L53">
+      <c r="L53"/>
+      <c r="M53">
         <v>-199000.0</v>
       </c>
-      <c r="M53">
+      <c r="N53">
         <v>-828000.0</v>
       </c>
-      <c r="N53">
+      <c r="O53">
         <v>-388000.0</v>
       </c>
-      <c r="O53"/>
-      <c r="P53">
+      <c r="P53"/>
+      <c r="Q53">
         <v>1986374000.0</v>
       </c>
-      <c r="Q53"/>
-      <c r="R53">
+      <c r="R53"/>
+      <c r="S53">
         <v>1977647000.0</v>
       </c>
-      <c r="S53">
+      <c r="T53">
         <v>1994935000.0</v>
       </c>
-      <c r="T53"/>
       <c r="U53"/>
       <c r="V53"/>
       <c r="W53"/>
       <c r="X53"/>
       <c r="Y53"/>
       <c r="Z53"/>
       <c r="AA53"/>
       <c r="AB53"/>
       <c r="AC53"/>
       <c r="AD53"/>
       <c r="AE53"/>
       <c r="AF53"/>
       <c r="AG53"/>
       <c r="AH53"/>
       <c r="AI53"/>
       <c r="AJ53"/>
       <c r="AK53"/>
       <c r="AL53"/>
       <c r="AM53"/>
       <c r="AN53"/>
       <c r="AO53"/>
       <c r="AP53"/>
       <c r="AQ53"/>
       <c r="AR53"/>
       <c r="AS53"/>
       <c r="AT53"/>
       <c r="AU53"/>
       <c r="AV53"/>
       <c r="AW53"/>
       <c r="AX53"/>
       <c r="AY53"/>
       <c r="AZ53"/>
       <c r="BA53"/>
       <c r="BB53"/>
       <c r="BC53"/>
       <c r="BD53"/>
       <c r="BE53"/>
-      <c r="BF53">
-[...1 lines deleted...]
-      </c>
+      <c r="BF53"/>
       <c r="BG53">
         <v>-1013000.0</v>
       </c>
-      <c r="BH53"/>
+      <c r="BH53">
+        <v>-1013000.0</v>
+      </c>
       <c r="BI53"/>
       <c r="BJ53"/>
       <c r="BK53"/>
       <c r="BL53"/>
       <c r="BM53"/>
       <c r="BN53"/>
       <c r="BO53"/>
       <c r="BP53"/>
       <c r="BQ53"/>
       <c r="BR53"/>
       <c r="BS53"/>
       <c r="BT53"/>
       <c r="BU53"/>
       <c r="BV53"/>
-      <c r="BW53">
+      <c r="BW53"/>
+      <c r="BX53">
         <v>3295876000.0</v>
       </c>
-      <c r="BX53">
+      <c r="BY53">
         <v>3170865000.0</v>
       </c>
-      <c r="BY53">
+      <c r="BZ53">
         <v>2888884000.0</v>
       </c>
-      <c r="BZ53">
+      <c r="CA53">
         <v>2348981000.0</v>
       </c>
-      <c r="CA53">
+      <c r="CB53">
         <v>2249517000.0</v>
       </c>
-      <c r="CB53">
+      <c r="CC53">
         <v>2039165000.0</v>
       </c>
-      <c r="CC53">
+      <c r="CD53">
         <v>1791450000.0</v>
       </c>
-      <c r="CD53">
+      <c r="CE53">
         <v>1556698000.0</v>
       </c>
-      <c r="CE53">
+      <c r="CF53">
         <v>1350229000.0</v>
       </c>
-      <c r="CF53">
+      <c r="CG53">
         <v>1173735000.0</v>
       </c>
-      <c r="CG53">
+      <c r="CH53">
         <v>963876000.0</v>
       </c>
-      <c r="CH53">
+      <c r="CI53">
         <v>838482000.0</v>
       </c>
-      <c r="CI53">
+      <c r="CJ53">
         <v>725943000.0</v>
       </c>
-      <c r="CJ53">
+      <c r="CK53">
         <v>409093000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>245421000.0</v>
       </c>
       <c r="CL53">
         <v>245421000.0</v>
       </c>
+      <c r="CM53">
+        <v>245421000.0</v>
+      </c>
     </row>
-    <row r="54" spans="1:90">
+    <row r="54" spans="1:91">
       <c r="A54" t="s">
         <v>75</v>
       </c>
       <c r="B54"/>
       <c r="C54"/>
       <c r="D54"/>
       <c r="E54"/>
       <c r="F54"/>
       <c r="G54"/>
       <c r="H54"/>
       <c r="I54"/>
       <c r="J54"/>
       <c r="K54"/>
       <c r="L54"/>
       <c r="M54"/>
       <c r="N54"/>
       <c r="O54"/>
       <c r="P54"/>
       <c r="Q54"/>
       <c r="R54"/>
       <c r="S54"/>
       <c r="T54"/>
       <c r="U54"/>
       <c r="V54"/>
       <c r="W54"/>
@@ -12339,1134 +12439,1147 @@
       <c r="BN54"/>
       <c r="BO54"/>
       <c r="BP54"/>
       <c r="BQ54"/>
       <c r="BR54"/>
       <c r="BS54"/>
       <c r="BT54"/>
       <c r="BU54"/>
       <c r="BV54"/>
       <c r="BW54"/>
       <c r="BX54"/>
       <c r="BY54"/>
       <c r="BZ54"/>
       <c r="CA54"/>
       <c r="CB54"/>
       <c r="CC54"/>
       <c r="CD54"/>
       <c r="CE54"/>
       <c r="CF54"/>
       <c r="CG54"/>
       <c r="CH54"/>
       <c r="CI54"/>
       <c r="CJ54"/>
       <c r="CK54"/>
       <c r="CL54"/>
+      <c r="CM54"/>
     </row>
-    <row r="55" spans="1:90">
+    <row r="55" spans="1:91">
       <c r="A55" t="s">
         <v>76</v>
       </c>
       <c r="B55">
+        <v>2860549000.0</v>
+      </c>
+      <c r="C55">
         <v>3069872000.0</v>
       </c>
-      <c r="C55">
+      <c r="D55">
         <v>3323644000.0</v>
       </c>
-      <c r="D55">
+      <c r="E55">
         <v>3309494000.0</v>
       </c>
-      <c r="E55">
+      <c r="F55">
         <v>3461883000.0</v>
       </c>
-      <c r="F55">
+      <c r="G55">
         <v>3355699000.0</v>
       </c>
-      <c r="G55">
+      <c r="H55">
         <v>3190950000.0</v>
       </c>
-      <c r="H55">
+      <c r="I55">
         <v>3216032000.0</v>
       </c>
-      <c r="I55">
+      <c r="J55">
         <v>2551126000.0</v>
       </c>
-      <c r="J55">
+      <c r="K55">
         <v>2445062000.0</v>
       </c>
-      <c r="K55">
+      <c r="L55">
         <v>2501331000.0</v>
       </c>
-      <c r="L55">
+      <c r="M55">
         <v>2455071000.0</v>
       </c>
-      <c r="M55">
+      <c r="N55">
         <v>2503248000.0</v>
       </c>
-      <c r="N55">
+      <c r="O55">
         <v>2489265000.0</v>
       </c>
-      <c r="O55">
+      <c r="P55">
         <v>2525516000.0</v>
       </c>
-      <c r="P55">
+      <c r="Q55">
         <v>2566030000.0</v>
       </c>
-      <c r="Q55">
+      <c r="R55">
         <v>2635081000.0</v>
       </c>
-      <c r="R55">
+      <c r="S55">
         <v>2600121000.0</v>
       </c>
-      <c r="S55">
+      <c r="T55">
         <v>2666216000.0</v>
       </c>
-      <c r="T55">
+      <c r="U55">
         <v>2690567000.0</v>
       </c>
-      <c r="U55">
+      <c r="V55">
         <v>2585326000.0</v>
       </c>
-      <c r="V55">
+      <c r="W55">
         <v>2544489000.0</v>
       </c>
-      <c r="W55">
+      <c r="X55">
         <v>2578779000.0</v>
       </c>
-      <c r="X55">
+      <c r="Y55">
         <v>2653369000.0</v>
       </c>
-      <c r="Y55">
+      <c r="Z55">
         <v>2808975000.0</v>
       </c>
-      <c r="Z55">
+      <c r="AA55">
         <v>2871058000.0</v>
       </c>
-      <c r="AA55">
+      <c r="AB55">
         <v>3060024000.0</v>
       </c>
-      <c r="AB55">
+      <c r="AC55">
         <v>2892962000.0</v>
       </c>
-      <c r="AC55">
+      <c r="AD55">
         <v>2700430000.0</v>
       </c>
-      <c r="AD55">
+      <c r="AE55">
         <v>2497797000.0</v>
       </c>
-      <c r="AE55">
+      <c r="AF55">
         <v>2383667000.0</v>
       </c>
-      <c r="AF55">
+      <c r="AG55">
         <v>2386792000.0</v>
       </c>
-      <c r="AG55">
+      <c r="AH55">
         <v>2573371000.0</v>
       </c>
-      <c r="AH55">
+      <c r="AI55">
         <v>2311810000.0</v>
       </c>
-      <c r="AI55">
+      <c r="AJ55">
         <v>2415572000.0</v>
       </c>
-      <c r="AJ55">
+      <c r="AK55">
         <v>2449406000.0</v>
       </c>
-      <c r="AK55">
+      <c r="AL55">
         <v>2493443000.0</v>
       </c>
-      <c r="AL55">
+      <c r="AM55">
         <v>2410120000.0</v>
       </c>
-      <c r="AM55">
+      <c r="AN55">
         <v>2635469000.0</v>
       </c>
-      <c r="AN55">
+      <c r="AO55">
         <v>2654564000.0</v>
       </c>
-      <c r="AO55">
+      <c r="AP55">
         <v>2786597000.0</v>
       </c>
-      <c r="AP55">
+      <c r="AQ55">
         <v>3093287000.0</v>
       </c>
-      <c r="AQ55">
+      <c r="AR55">
         <v>3219294000.0</v>
       </c>
-      <c r="AR55">
+      <c r="AS55">
         <v>3302855000.0</v>
       </c>
-      <c r="AS55">
+      <c r="AT55">
         <v>3453994000.0</v>
       </c>
-      <c r="AT55">
+      <c r="AU55">
         <v>3560891000.0</v>
       </c>
-      <c r="AU55">
+      <c r="AV55">
         <v>3701174000.0</v>
       </c>
-      <c r="AV55">
+      <c r="AW55">
         <v>3833163000.0</v>
       </c>
-      <c r="AW55">
+      <c r="AX55">
         <v>3812349000.0</v>
       </c>
-      <c r="AX55">
+      <c r="AY55">
         <v>3641951000.0</v>
       </c>
-      <c r="AY55">
+      <c r="AZ55">
         <v>3379700000.0</v>
       </c>
-      <c r="AZ55">
+      <c r="BA55">
         <v>3139816000.0</v>
       </c>
-      <c r="BA55">
+      <c r="BB55">
         <v>3153678000.0</v>
       </c>
-      <c r="BB55">
+      <c r="BC55">
         <v>2944312000.0</v>
       </c>
-      <c r="BC55">
+      <c r="BD55">
         <v>2779498000.0</v>
       </c>
-      <c r="BD55">
+      <c r="BE55">
         <v>2785105000.0</v>
       </c>
-      <c r="BE55">
+      <c r="BF55">
         <v>2885693000.0</v>
       </c>
-      <c r="BF55">
+      <c r="BG55">
         <v>2775263000.0</v>
       </c>
-      <c r="BG55">
+      <c r="BH55">
         <v>2942936000.0</v>
       </c>
-      <c r="BH55">
+      <c r="BI55">
         <v>2938047000.0</v>
       </c>
-      <c r="BI55">
+      <c r="BJ55">
         <v>3259302000.0</v>
       </c>
-      <c r="BJ55">
+      <c r="BK55">
         <v>3148813000.0</v>
       </c>
-      <c r="BK55">
+      <c r="BL55">
         <v>3190005000.0</v>
       </c>
-      <c r="BL55">
+      <c r="BM55">
         <v>3054634000.0</v>
       </c>
-      <c r="BM55">
+      <c r="BN55">
         <v>3135023000.0</v>
       </c>
-      <c r="BN55">
+      <c r="BO55">
         <v>3465116000.0</v>
       </c>
-      <c r="BO55">
+      <c r="BP55">
         <v>3430936000.0</v>
       </c>
-      <c r="BP55">
+      <c r="BQ55">
         <v>2706358000.0</v>
       </c>
-      <c r="BQ55">
+      <c r="BR55">
         <v>2608086000.0</v>
       </c>
-      <c r="BR55">
+      <c r="BS55">
         <v>2548639000.0</v>
       </c>
-      <c r="BS55">
+      <c r="BT55">
         <v>2627194000.0</v>
       </c>
-      <c r="BT55">
+      <c r="BU55">
         <v>3693332000.0</v>
       </c>
-      <c r="BU55">
+      <c r="BV55">
         <v>4284600000.0</v>
       </c>
-      <c r="BV55">
+      <c r="BW55">
         <v>3724324000.0</v>
       </c>
-      <c r="BW55">
+      <c r="BX55">
         <v>4192087000.0</v>
       </c>
-      <c r="BX55">
+      <c r="BY55">
         <v>3935122000.0</v>
       </c>
-      <c r="BY55">
+      <c r="BZ55">
         <v>3721555000.0</v>
       </c>
-      <c r="BZ55">
+      <c r="CA55">
         <v>3523218000.0</v>
       </c>
-      <c r="CA55">
+      <c r="CB55">
         <v>2646074000.0</v>
       </c>
-      <c r="CB55">
+      <c r="CC55">
         <v>2732565000.0</v>
       </c>
-      <c r="CC55">
+      <c r="CD55">
         <v>2541182000.0</v>
       </c>
-      <c r="CD55">
+      <c r="CE55">
         <v>2511074000.0</v>
       </c>
-      <c r="CE55">
+      <c r="CF55">
         <v>1830699000.0</v>
       </c>
-      <c r="CF55">
+      <c r="CG55">
         <v>1702615000.0</v>
       </c>
-      <c r="CG55">
+      <c r="CH55">
         <v>1769847000.0</v>
       </c>
-      <c r="CH55">
+      <c r="CI55">
         <v>1733384000.0</v>
       </c>
-      <c r="CI55">
+      <c r="CJ55">
         <v>1547487000.0</v>
       </c>
-      <c r="CJ55">
+      <c r="CK55">
         <v>1557106000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>897883000.0</v>
       </c>
       <c r="CL55">
         <v>897883000.0</v>
       </c>
+      <c r="CM55">
+        <v>897883000.0</v>
+      </c>
     </row>
-    <row r="56" spans="1:90">
+    <row r="56" spans="1:91">
       <c r="A56" t="s">
         <v>77</v>
       </c>
       <c r="B56">
+        <v>64552000.0</v>
+      </c>
+      <c r="C56">
         <v>73405000.0</v>
       </c>
-      <c r="C56">
+      <c r="D56">
         <v>130009000.0</v>
       </c>
-      <c r="D56">
+      <c r="E56">
         <v>105330000.0</v>
       </c>
-      <c r="E56">
+      <c r="F56">
         <v>109928000.0</v>
       </c>
-      <c r="F56">
+      <c r="G56">
         <v>142989000.0</v>
       </c>
-      <c r="G56">
+      <c r="H56">
         <v>152979000.0</v>
       </c>
-      <c r="H56">
+      <c r="I56">
         <v>166759000.0</v>
       </c>
-      <c r="I56">
+      <c r="J56">
         <v>88475000.0</v>
       </c>
-      <c r="J56">
+      <c r="K56">
         <v>73989000.0</v>
       </c>
-      <c r="K56">
+      <c r="L56">
         <v>147697000.0</v>
       </c>
-      <c r="L56">
+      <c r="M56">
         <v>65318000.0</v>
       </c>
-      <c r="M56">
+      <c r="N56">
         <v>72105000.0</v>
       </c>
-      <c r="N56">
+      <c r="O56">
         <v>91802000.0</v>
       </c>
-      <c r="O56">
+      <c r="P56">
         <v>112196000.0</v>
       </c>
-      <c r="P56">
+      <c r="Q56">
         <v>2059853000.0</v>
       </c>
-      <c r="Q56">
+      <c r="R56">
         <v>69766000.0</v>
       </c>
-      <c r="R56">
+      <c r="S56">
         <v>59943000.0</v>
       </c>
-      <c r="S56">
+      <c r="T56">
         <v>53186000.0</v>
       </c>
-      <c r="T56">
+      <c r="U56">
         <v>59136000.0</v>
       </c>
-      <c r="U56">
+      <c r="V56">
         <v>72198000.0</v>
       </c>
-      <c r="V56">
+      <c r="W56">
         <v>73810000.0</v>
       </c>
-      <c r="W56">
+      <c r="X56">
         <v>79202000.0</v>
       </c>
-      <c r="X56">
+      <c r="Y56">
         <v>53054000.0</v>
       </c>
-      <c r="Y56">
+      <c r="Z56">
         <v>123037000.0</v>
       </c>
-      <c r="Z56">
+      <c r="AA56">
         <v>69571000.0</v>
       </c>
-      <c r="AA56">
+      <c r="AB56">
         <v>76030000.0</v>
       </c>
-      <c r="AB56">
+      <c r="AC56">
         <v>69780000.0</v>
       </c>
-      <c r="AC56">
+      <c r="AD56">
         <v>61014000.0</v>
       </c>
-      <c r="AD56">
+      <c r="AE56">
         <v>69553000.0</v>
       </c>
-      <c r="AE56">
+      <c r="AF56">
         <v>54129000.0</v>
       </c>
-      <c r="AF56">
+      <c r="AG56">
         <v>46905000.0</v>
       </c>
-      <c r="AG56">
+      <c r="AH56">
         <v>59762000.0</v>
       </c>
-      <c r="AH56">
+      <c r="AI56">
         <v>44191000.0</v>
       </c>
-      <c r="AI56">
+      <c r="AJ56">
         <v>41446000.0</v>
       </c>
-      <c r="AJ56">
+      <c r="AK56">
         <v>62654000.0</v>
       </c>
-      <c r="AK56">
+      <c r="AL56">
         <v>59374000.0</v>
       </c>
-      <c r="AL56">
+      <c r="AM56">
         <v>75067000.0</v>
       </c>
-      <c r="AM56">
+      <c r="AN56">
         <v>80965000.0</v>
       </c>
-      <c r="AN56">
+      <c r="AO56">
         <v>92498000.0</v>
       </c>
-      <c r="AO56">
+      <c r="AP56">
         <v>140392000.0</v>
       </c>
-      <c r="AP56">
+      <c r="AQ56">
         <v>137788000.0</v>
       </c>
-      <c r="AQ56">
+      <c r="AR56">
         <v>117028000.0</v>
       </c>
-      <c r="AR56">
+      <c r="AS56">
         <v>73332000.0</v>
       </c>
-      <c r="AS56">
+      <c r="AT56">
         <v>102831000.0</v>
       </c>
-      <c r="AT56">
+      <c r="AU56">
         <v>172038000.0</v>
       </c>
-      <c r="AU56">
+      <c r="AV56">
         <v>156315000.0</v>
       </c>
-      <c r="AV56">
+      <c r="AW56">
         <v>138009000.0</v>
       </c>
-      <c r="AW56">
+      <c r="AX56">
         <v>136316000.0</v>
       </c>
-      <c r="AX56">
+      <c r="AY56">
         <v>131387000.0</v>
       </c>
-      <c r="AY56">
+      <c r="AZ56">
         <v>161921000.0</v>
       </c>
-      <c r="AZ56">
+      <c r="BA56">
         <v>74949000.0</v>
       </c>
-      <c r="BA56">
+      <c r="BB56">
         <v>74511000.0</v>
       </c>
-      <c r="BB56">
+      <c r="BC56">
         <v>66603000.0</v>
       </c>
-      <c r="BC56">
+      <c r="BD56">
         <v>122768000.0</v>
       </c>
-      <c r="BD56">
+      <c r="BE56">
         <v>109016000.0</v>
       </c>
-      <c r="BE56">
+      <c r="BF56">
         <v>306109000.0</v>
       </c>
-      <c r="BF56">
+      <c r="BG56">
         <v>98183000.0</v>
       </c>
-      <c r="BG56">
+      <c r="BH56">
         <v>164081000.0</v>
       </c>
-      <c r="BH56">
+      <c r="BI56">
         <v>110742000.0</v>
       </c>
-      <c r="BI56">
+      <c r="BJ56">
         <v>136042000.0</v>
       </c>
-      <c r="BJ56">
+      <c r="BK56">
         <v>98655000.0</v>
       </c>
-      <c r="BK56">
+      <c r="BL56">
         <v>274233000.0</v>
       </c>
-      <c r="BL56">
+      <c r="BM56">
         <v>102664000.0</v>
       </c>
-      <c r="BM56">
+      <c r="BN56">
         <v>286727000.0</v>
       </c>
-      <c r="BN56">
+      <c r="BO56">
         <v>611536000.0</v>
       </c>
-      <c r="BO56">
+      <c r="BP56">
         <v>608761000.0</v>
       </c>
-      <c r="BP56">
+      <c r="BQ56">
         <v>60089000.0</v>
       </c>
-      <c r="BQ56">
+      <c r="BR56">
         <v>92887000.0</v>
       </c>
-      <c r="BR56">
+      <c r="BS56">
         <v>102741000.0</v>
       </c>
-      <c r="BS56">
+      <c r="BT56">
         <v>90573000.0</v>
       </c>
-      <c r="BT56">
+      <c r="BU56">
         <v>500834000.0</v>
       </c>
-      <c r="BU56">
+      <c r="BV56">
         <v>975736000.0</v>
       </c>
-      <c r="BV56">
+      <c r="BW56">
         <v>490776000.0</v>
       </c>
-      <c r="BW56">
+      <c r="BX56">
         <v>4186739000.0</v>
       </c>
-      <c r="BX56">
+      <c r="BY56">
         <v>3928914000.0</v>
       </c>
-      <c r="BY56">
+      <c r="BZ56">
         <v>3715405000.0</v>
       </c>
-      <c r="BZ56">
+      <c r="CA56">
         <v>3517385000.0</v>
       </c>
-      <c r="CA56">
+      <c r="CB56">
         <v>2640957000.0</v>
       </c>
-      <c r="CB56">
+      <c r="CC56">
         <v>2726657000.0</v>
       </c>
-      <c r="CC56">
+      <c r="CD56">
         <v>2535151000.0</v>
       </c>
-      <c r="CD56">
+      <c r="CE56">
         <v>2504730000.0</v>
       </c>
-      <c r="CE56">
+      <c r="CF56">
         <v>1826152000.0</v>
       </c>
-      <c r="CF56">
+      <c r="CG56">
         <v>1696634000.0</v>
       </c>
-      <c r="CG56">
+      <c r="CH56">
         <v>1765031000.0</v>
       </c>
-      <c r="CH56">
+      <c r="CI56">
         <v>1731551000.0</v>
       </c>
-      <c r="CI56">
+      <c r="CJ56">
         <v>1547106000.0</v>
       </c>
-      <c r="CJ56">
+      <c r="CK56">
         <v>1556307000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>896506000.0</v>
       </c>
       <c r="CL56">
         <v>896506000.0</v>
       </c>
+      <c r="CM56">
+        <v>896506000.0</v>
+      </c>
     </row>
-    <row r="57" spans="1:90">
+    <row r="57" spans="1:91">
       <c r="A57" t="s">
         <v>78</v>
       </c>
       <c r="B57">
         <v>125000000.0</v>
       </c>
       <c r="C57">
         <v>125000000.0</v>
       </c>
       <c r="D57">
         <v>125000000.0</v>
       </c>
       <c r="E57">
+        <v>125000000.0</v>
+      </c>
+      <c r="F57">
         <v>21334000.0</v>
       </c>
-      <c r="F57">
+      <c r="G57">
         <v>11494000.0</v>
       </c>
-      <c r="G57">
+      <c r="H57">
         <v>17003000.0</v>
       </c>
-      <c r="H57">
+      <c r="I57">
         <v>9388000.0</v>
       </c>
-      <c r="I57">
+      <c r="J57">
         <v>17525000.0</v>
       </c>
-      <c r="J57">
+      <c r="K57">
         <v>14656000.0</v>
       </c>
-      <c r="K57">
+      <c r="L57">
         <v>14494000.0</v>
       </c>
-      <c r="L57">
+      <c r="M57">
         <v>4871000.0</v>
       </c>
-      <c r="M57">
+      <c r="N57">
         <v>10830000.0</v>
       </c>
-      <c r="N57">
+      <c r="O57">
         <v>7290000.0</v>
       </c>
-      <c r="O57">
+      <c r="P57">
         <v>47571000.0</v>
       </c>
-      <c r="P57">
+      <c r="Q57">
         <v>28747000.0</v>
       </c>
-      <c r="Q57">
+      <c r="R57">
         <v>32414000.0</v>
       </c>
-      <c r="R57">
+      <c r="S57">
         <v>26248000.0</v>
       </c>
-      <c r="S57">
+      <c r="T57">
         <v>32362000.0</v>
       </c>
-      <c r="T57">
+      <c r="U57">
         <v>28849000.0</v>
       </c>
-      <c r="U57">
+      <c r="V57">
         <v>36808000.0</v>
       </c>
-      <c r="V57">
+      <c r="W57">
         <v>25589000.0</v>
       </c>
-      <c r="W57">
+      <c r="X57">
         <v>29970000.0</v>
       </c>
-      <c r="X57">
+      <c r="Y57">
         <v>25972000.0</v>
       </c>
-      <c r="Y57">
+      <c r="Z57">
         <v>36962000.0</v>
       </c>
-      <c r="Z57">
+      <c r="AA57">
         <v>32254000.0</v>
       </c>
-      <c r="AA57">
+      <c r="AB57">
         <v>38884000.0</v>
       </c>
-      <c r="AB57">
+      <c r="AC57">
         <v>33837000.0</v>
       </c>
-      <c r="AC57">
+      <c r="AD57">
         <v>41028000.0</v>
       </c>
-      <c r="AD57">
+      <c r="AE57">
         <v>37535000.0</v>
       </c>
-      <c r="AE57">
+      <c r="AF57">
         <v>48621000.0</v>
       </c>
-      <c r="AF57">
+      <c r="AG57">
         <v>41514000.0</v>
       </c>
-      <c r="AG57">
+      <c r="AH57">
         <v>53930000.0</v>
       </c>
-      <c r="AH57">
+      <c r="AI57">
         <v>79584000.0</v>
       </c>
-      <c r="AI57">
+      <c r="AJ57">
         <v>73185000.0</v>
       </c>
-      <c r="AJ57">
+      <c r="AK57">
         <v>81013000.0</v>
       </c>
-      <c r="AK57">
+      <c r="AL57">
         <v>70675000.0</v>
       </c>
-      <c r="AL57">
+      <c r="AM57">
         <v>54243000.0</v>
       </c>
-      <c r="AM57">
+      <c r="AN57">
         <v>60682000.0</v>
       </c>
-      <c r="AN57">
+      <c r="AO57">
         <v>64474000.0</v>
       </c>
-      <c r="AO57">
+      <c r="AP57">
         <v>93852000.0</v>
       </c>
-      <c r="AP57">
+      <c r="AQ57">
         <v>77766000.0</v>
       </c>
-      <c r="AQ57">
+      <c r="AR57">
         <v>68208000.0</v>
       </c>
-      <c r="AR57">
+      <c r="AS57">
         <v>62992000.0</v>
       </c>
-      <c r="AS57">
+      <c r="AT57">
         <v>112181000.0</v>
       </c>
-      <c r="AT57">
+      <c r="AU57">
         <v>73935000.0</v>
       </c>
-      <c r="AU57">
+      <c r="AV57">
         <v>71497000.0</v>
       </c>
-      <c r="AV57">
+      <c r="AW57">
         <v>147284000.0</v>
       </c>
-      <c r="AW57">
+      <c r="AX57">
         <v>132646000.0</v>
       </c>
-      <c r="AX57">
+      <c r="AY57">
         <v>181243000.0</v>
       </c>
-      <c r="AY57">
+      <c r="AZ57">
         <v>158232000.0</v>
       </c>
-      <c r="AZ57">
+      <c r="BA57">
         <v>159558000.0</v>
       </c>
-      <c r="BA57">
+      <c r="BB57">
         <v>159188000.0</v>
       </c>
-      <c r="BB57">
+      <c r="BC57">
         <v>78611000.0</v>
       </c>
-      <c r="BC57">
+      <c r="BD57">
         <v>56656000.0</v>
       </c>
-      <c r="BD57">
+      <c r="BE57">
         <v>134916000.0</v>
       </c>
-      <c r="BE57">
+      <c r="BF57">
         <v>182795000.0</v>
       </c>
-      <c r="BF57">
+      <c r="BG57">
         <v>80695000.0</v>
       </c>
-      <c r="BG57">
+      <c r="BH57">
         <v>122344000.0</v>
       </c>
-      <c r="BH57">
+      <c r="BI57">
         <v>120598000.0</v>
       </c>
-      <c r="BI57">
+      <c r="BJ57">
         <v>98867000.0</v>
       </c>
-      <c r="BJ57">
+      <c r="BK57">
         <v>134339000.0</v>
       </c>
-      <c r="BK57">
+      <c r="BL57">
         <v>291862000.0</v>
       </c>
-      <c r="BL57">
+      <c r="BM57">
         <v>98901000.0</v>
       </c>
-      <c r="BM57">
+      <c r="BN57">
         <v>299087000.0</v>
       </c>
-      <c r="BN57">
+      <c r="BO57">
         <v>631694000.0</v>
       </c>
-      <c r="BO57">
+      <c r="BP57">
         <v>656573000.0</v>
       </c>
-      <c r="BP57">
+      <c r="BQ57">
         <v>1022178000.0</v>
       </c>
-      <c r="BQ57">
+      <c r="BR57">
         <v>1164451000.0</v>
       </c>
-      <c r="BR57">
+      <c r="BS57">
         <v>94900000.0</v>
       </c>
-      <c r="BS57">
+      <c r="BT57">
         <v>61227000.0</v>
       </c>
-      <c r="BT57">
+      <c r="BU57">
         <v>83109000.0</v>
       </c>
-      <c r="BU57">
+      <c r="BV57">
         <v>1054008000.0</v>
       </c>
-      <c r="BV57">
+      <c r="BW57">
         <v>187294000.0</v>
       </c>
-      <c r="BW57">
+      <c r="BX57">
         <v>2070880000.0</v>
       </c>
-      <c r="BX57">
+      <c r="BY57">
         <v>1728285000.0</v>
       </c>
-      <c r="BY57">
+      <c r="BZ57">
         <v>1734309000.0</v>
       </c>
-      <c r="BZ57">
+      <c r="CA57">
         <v>1628721000.0</v>
       </c>
-      <c r="CA57">
+      <c r="CB57">
         <v>1264624000.0</v>
       </c>
-      <c r="CB57">
+      <c r="CC57">
         <v>1381582000.0</v>
       </c>
-      <c r="CC57">
+      <c r="CD57">
         <v>1264768000.0</v>
       </c>
-      <c r="CD57">
+      <c r="CE57">
         <v>1266026000.0</v>
       </c>
-      <c r="CE57">
+      <c r="CF57">
         <v>498669000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>509311000.0</v>
       </c>
       <c r="CG57">
         <v>509311000.0</v>
       </c>
       <c r="CH57">
+        <v>509311000.0</v>
+      </c>
+      <c r="CI57">
         <v>878900000.0</v>
       </c>
-      <c r="CI57">
+      <c r="CJ57">
         <v>840500000.0</v>
       </c>
-      <c r="CJ57"/>
       <c r="CK57"/>
       <c r="CL57"/>
+      <c r="CM57"/>
     </row>
-    <row r="58" spans="1:90">
+    <row r="58" spans="1:91">
       <c r="A58" t="s">
         <v>79</v>
       </c>
       <c r="B58">
+        <v>1759229000.0</v>
+      </c>
+      <c r="C58">
         <v>1893612000.0</v>
       </c>
-      <c r="C58">
+      <c r="D58">
         <v>2016383000.0</v>
       </c>
-      <c r="D58">
+      <c r="E58">
         <v>1941574000.0</v>
       </c>
-      <c r="E58">
+      <c r="F58">
         <v>2085962000.0</v>
       </c>
-      <c r="F58">
+      <c r="G58">
         <v>1962439000.0</v>
       </c>
-      <c r="G58">
+      <c r="H58">
         <v>1786304000.0</v>
       </c>
-      <c r="H58">
+      <c r="I58">
         <v>1799809000.0</v>
       </c>
-      <c r="I58">
+      <c r="J58">
         <v>1547367000.0</v>
       </c>
-      <c r="J58">
+      <c r="K58">
         <v>1439061000.0</v>
       </c>
-      <c r="K58">
+      <c r="L58">
         <v>1496021000.0</v>
       </c>
-      <c r="L58">
+      <c r="M58">
         <v>1458226000.0</v>
       </c>
-      <c r="M58">
+      <c r="N58">
         <v>1511571000.0</v>
       </c>
-      <c r="N58">
+      <c r="O58">
         <v>1495897000.0</v>
       </c>
-      <c r="O58">
+      <c r="P58">
         <v>1537410000.0</v>
       </c>
-      <c r="P58">
+      <c r="Q58">
         <v>1554994000.0</v>
       </c>
-      <c r="Q58">
+      <c r="R58">
         <v>1649094000.0</v>
       </c>
-      <c r="R58">
+      <c r="S58">
         <v>1595289000.0</v>
       </c>
-      <c r="S58">
+      <c r="T58">
         <v>1641940000.0</v>
       </c>
-      <c r="T58">
+      <c r="U58">
         <v>1651434000.0</v>
       </c>
-      <c r="U58">
+      <c r="V58">
         <v>1542321000.0</v>
       </c>
-      <c r="V58">
+      <c r="W58">
         <v>1508159000.0</v>
       </c>
-      <c r="W58">
+      <c r="X58">
         <v>1561368000.0</v>
       </c>
-      <c r="X58">
+      <c r="Y58">
         <v>1645631000.0</v>
       </c>
-      <c r="Y58">
+      <c r="Z58">
         <v>1811032000.0</v>
       </c>
-      <c r="Z58">
+      <c r="AA58">
         <v>1846743000.0</v>
       </c>
-      <c r="AA58">
+      <c r="AB58">
         <v>1844142000.0</v>
       </c>
-      <c r="AB58">
+      <c r="AC58">
         <v>1639570000.0</v>
       </c>
-      <c r="AC58">
+      <c r="AD58">
         <v>1409720000.0</v>
       </c>
-      <c r="AD58">
+      <c r="AE58">
         <v>1185170000.0</v>
       </c>
-      <c r="AE58">
+      <c r="AF58">
         <v>1067062000.0</v>
       </c>
-      <c r="AF58">
+      <c r="AG58">
         <v>1015640000.0</v>
       </c>
-      <c r="AG58">
+      <c r="AH58">
         <v>1182205000.0</v>
       </c>
-      <c r="AH58">
+      <c r="AI58">
         <v>893724000.0</v>
       </c>
-      <c r="AI58">
+      <c r="AJ58">
         <v>974522000.0</v>
       </c>
-      <c r="AJ58">
+      <c r="AK58">
         <v>976806000.0</v>
       </c>
-      <c r="AK58">
+      <c r="AL58">
         <v>1015819000.0</v>
       </c>
-      <c r="AL58">
+      <c r="AM58">
         <v>928323000.0</v>
       </c>
-      <c r="AM58">
+      <c r="AN58">
         <v>1128770000.0</v>
       </c>
-      <c r="AN58">
+      <c r="AO58">
         <v>1112626000.0</v>
       </c>
-      <c r="AO58">
+      <c r="AP58">
         <v>1234188000.0</v>
       </c>
-      <c r="AP58">
+      <c r="AQ58">
         <v>1447706000.0</v>
       </c>
-      <c r="AQ58">
+      <c r="AR58">
         <v>1495085000.0</v>
       </c>
-      <c r="AR58">
+      <c r="AS58">
         <v>1475995000.0</v>
       </c>
-      <c r="AS58">
+      <c r="AT58">
         <v>1557344000.0</v>
       </c>
-      <c r="AT58">
+      <c r="AU58">
         <v>1623283000.0</v>
       </c>
-      <c r="AU58">
+      <c r="AV58">
         <v>1704483000.0</v>
       </c>
-      <c r="AV58">
+      <c r="AW58">
         <v>1769672000.0</v>
       </c>
-      <c r="AW58">
+      <c r="AX58">
         <v>1743476000.0</v>
       </c>
-      <c r="AX58">
+      <c r="AY58">
         <v>1590340000.0</v>
       </c>
-      <c r="AY58">
+      <c r="AZ58">
         <v>1454361000.0</v>
       </c>
-      <c r="AZ58">
+      <c r="BA58">
         <v>1275172000.0</v>
       </c>
-      <c r="BA58">
+      <c r="BB58">
         <v>1320510000.0</v>
       </c>
-      <c r="BB58">
+      <c r="BC58">
         <v>1266923000.0</v>
       </c>
-      <c r="BC58">
+      <c r="BD58">
         <v>1127351000.0</v>
       </c>
-      <c r="BD58">
+      <c r="BE58">
         <v>1069636000.0</v>
       </c>
-      <c r="BE58">
+      <c r="BF58">
         <v>1202682000.0</v>
       </c>
-      <c r="BF58">
+      <c r="BG58">
         <v>1090032000.0</v>
       </c>
-      <c r="BG58">
+      <c r="BH58">
         <v>1335529000.0</v>
       </c>
-      <c r="BH58">
+      <c r="BI58">
         <v>1344071000.0</v>
       </c>
-      <c r="BI58">
+      <c r="BJ58">
         <v>1348070000.0</v>
       </c>
-      <c r="BJ58">
+      <c r="BK58">
         <v>1187782000.0</v>
       </c>
-      <c r="BK58">
+      <c r="BL58">
         <v>1291756000.0</v>
       </c>
-      <c r="BL58">
+      <c r="BM58">
         <v>1192320000.0</v>
       </c>
-      <c r="BM58">
+      <c r="BN58">
         <v>1292121000.0</v>
       </c>
-      <c r="BN58">
+      <c r="BO58">
         <v>1692310000.0</v>
       </c>
-      <c r="BO58">
+      <c r="BP58">
         <v>1604238000.0</v>
       </c>
-      <c r="BP58">
+      <c r="BQ58">
         <v>1022178000.0</v>
       </c>
-      <c r="BQ58">
+      <c r="BR58">
         <v>1164451000.0</v>
       </c>
-      <c r="BR58">
+      <c r="BS58">
         <v>1152501000.0</v>
       </c>
-      <c r="BS58">
+      <c r="BT58">
         <v>1223697000.0</v>
       </c>
-      <c r="BT58">
+      <c r="BU58">
         <v>1740336000.0</v>
       </c>
-      <c r="BU58">
+      <c r="BV58">
         <v>2019697000.0</v>
       </c>
-      <c r="BV58">
+      <c r="BW58">
         <v>1826416000.0</v>
       </c>
-      <c r="BW58">
+      <c r="BX58">
         <v>2079511000.0</v>
       </c>
-      <c r="BX58">
+      <c r="BY58">
         <v>1734903000.0</v>
       </c>
-      <c r="BY58">
+      <c r="BZ58">
         <v>1738240000.0</v>
       </c>
-      <c r="BZ58">
+      <c r="CA58">
         <v>1673470000.0</v>
       </c>
-      <c r="CA58">
+      <c r="CB58">
         <v>1298976000.0</v>
       </c>
-      <c r="CB58">
+      <c r="CC58">
         <v>1409206000.0</v>
       </c>
-      <c r="CC58">
+      <c r="CD58">
         <v>1268900000.0</v>
       </c>
-      <c r="CD58">
+      <c r="CE58">
         <v>1281219000.0</v>
       </c>
-      <c r="CE58">
+      <c r="CF58">
         <v>915235000.0</v>
       </c>
-      <c r="CF58">
+      <c r="CG58">
         <v>801308000.0</v>
       </c>
-      <c r="CG58">
+      <c r="CH58">
         <v>878865000.0</v>
       </c>
-      <c r="CH58">
+      <c r="CI58">
         <v>840498000.0</v>
       </c>
-      <c r="CI58">
+      <c r="CJ58">
         <v>655211000.0</v>
       </c>
-      <c r="CJ58">
+      <c r="CK58">
         <v>681974000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>26866000.0</v>
       </c>
       <c r="CL58">
         <v>26866000.0</v>
       </c>
+      <c r="CM58">
+        <v>26866000.0</v>
+      </c>
     </row>
-    <row r="59" spans="1:90">
+    <row r="59" spans="1:91">
       <c r="A59" t="s">
         <v>80</v>
       </c>
       <c r="B59"/>
       <c r="C59"/>
       <c r="D59"/>
       <c r="E59"/>
       <c r="F59"/>
       <c r="G59"/>
       <c r="H59"/>
       <c r="I59"/>
       <c r="J59"/>
       <c r="K59"/>
       <c r="L59"/>
       <c r="M59"/>
       <c r="N59"/>
       <c r="O59"/>
       <c r="P59"/>
       <c r="Q59"/>
       <c r="R59"/>
       <c r="S59"/>
       <c r="T59"/>
       <c r="U59"/>
       <c r="V59"/>
       <c r="W59"/>
@@ -13515,324 +13628,328 @@
       <c r="BN59"/>
       <c r="BO59"/>
       <c r="BP59"/>
       <c r="BQ59"/>
       <c r="BR59"/>
       <c r="BS59"/>
       <c r="BT59"/>
       <c r="BU59"/>
       <c r="BV59"/>
       <c r="BW59"/>
       <c r="BX59"/>
       <c r="BY59"/>
       <c r="BZ59"/>
       <c r="CA59"/>
       <c r="CB59"/>
       <c r="CC59"/>
       <c r="CD59"/>
       <c r="CE59"/>
       <c r="CF59"/>
       <c r="CG59"/>
       <c r="CH59"/>
       <c r="CI59"/>
       <c r="CJ59"/>
       <c r="CK59"/>
       <c r="CL59"/>
+      <c r="CM59"/>
     </row>
-    <row r="60" spans="1:90">
+    <row r="60" spans="1:91">
       <c r="A60" t="s">
         <v>81</v>
       </c>
       <c r="B60">
+        <v>1101320000.0</v>
+      </c>
+      <c r="C60">
         <v>1176260000.0</v>
       </c>
-      <c r="C60">
+      <c r="D60">
         <v>1307261000.0</v>
       </c>
-      <c r="D60">
+      <c r="E60">
         <v>1367920000.0</v>
       </c>
-      <c r="E60">
+      <c r="F60">
         <v>1375921000.0</v>
       </c>
-      <c r="F60">
+      <c r="G60">
         <v>1393260000.0</v>
       </c>
-      <c r="G60">
+      <c r="H60">
         <v>1404646000.0</v>
       </c>
-      <c r="H60">
+      <c r="I60">
         <v>1416223000.0</v>
       </c>
-      <c r="I60">
+      <c r="J60">
         <v>1003759000.0</v>
       </c>
-      <c r="J60">
+      <c r="K60">
         <v>1006001000.0</v>
       </c>
-      <c r="K60">
+      <c r="L60">
         <v>1005310000.0</v>
       </c>
-      <c r="L60">
+      <c r="M60">
         <v>996845000.0</v>
       </c>
-      <c r="M60">
+      <c r="N60">
         <v>991677000.0</v>
       </c>
-      <c r="N60">
+      <c r="O60">
         <v>993368000.0</v>
       </c>
-      <c r="O60">
+      <c r="P60">
         <v>988106000.0</v>
       </c>
-      <c r="P60">
+      <c r="Q60">
         <v>1011036000.0</v>
       </c>
-      <c r="Q60">
+      <c r="R60">
         <v>985987000.0</v>
       </c>
-      <c r="R60">
+      <c r="S60">
         <v>1004832000.0</v>
       </c>
-      <c r="S60">
+      <c r="T60">
         <v>1024276000.0</v>
       </c>
-      <c r="T60">
+      <c r="U60">
         <v>1039133000.0</v>
       </c>
-      <c r="U60">
+      <c r="V60">
         <v>1043005000.0</v>
       </c>
-      <c r="V60">
+      <c r="W60">
         <v>1036330000.0</v>
       </c>
-      <c r="W60">
+      <c r="X60">
         <v>1017411000.0</v>
       </c>
-      <c r="X60">
+      <c r="Y60">
         <v>1007738000.0</v>
       </c>
-      <c r="Y60">
+      <c r="Z60">
         <v>997943000.0</v>
       </c>
-      <c r="Z60">
+      <c r="AA60">
         <v>1024315000.0</v>
       </c>
-      <c r="AA60">
+      <c r="AB60">
         <v>1215882000.0</v>
       </c>
-      <c r="AB60">
+      <c r="AC60">
         <v>1253392000.0</v>
       </c>
-      <c r="AC60">
+      <c r="AD60">
         <v>1290710000.0</v>
       </c>
-      <c r="AD60">
+      <c r="AE60">
         <v>1312627000.0</v>
       </c>
-      <c r="AE60">
+      <c r="AF60">
         <v>1316605000.0</v>
       </c>
-      <c r="AF60">
+      <c r="AG60">
         <v>1371152000.0</v>
       </c>
-      <c r="AG60">
+      <c r="AH60">
         <v>1391166000.0</v>
       </c>
-      <c r="AH60">
+      <c r="AI60">
         <v>1418086000.0</v>
       </c>
-      <c r="AI60">
+      <c r="AJ60">
         <v>1441050000.0</v>
       </c>
-      <c r="AJ60">
+      <c r="AK60">
         <v>1472600000.0</v>
       </c>
-      <c r="AK60">
+      <c r="AL60">
         <v>1477624000.0</v>
       </c>
-      <c r="AL60">
+      <c r="AM60">
         <v>1481797000.0</v>
       </c>
-      <c r="AM60">
+      <c r="AN60">
         <v>1506699000.0</v>
       </c>
-      <c r="AN60">
+      <c r="AO60">
         <v>1541938000.0</v>
       </c>
-      <c r="AO60">
+      <c r="AP60">
         <v>1552409000.0</v>
       </c>
-      <c r="AP60">
+      <c r="AQ60">
         <v>1645581000.0</v>
       </c>
-      <c r="AQ60">
+      <c r="AR60">
         <v>1724209000.0</v>
       </c>
-      <c r="AR60">
+      <c r="AS60">
         <v>1826860000.0</v>
       </c>
-      <c r="AS60">
+      <c r="AT60">
         <v>1896650000.0</v>
       </c>
-      <c r="AT60">
+      <c r="AU60">
         <v>1937608000.0</v>
       </c>
-      <c r="AU60">
+      <c r="AV60">
         <v>1996691000.0</v>
       </c>
-      <c r="AV60">
+      <c r="AW60">
         <v>2063491000.0</v>
       </c>
-      <c r="AW60">
+      <c r="AX60">
         <v>2068873000.0</v>
       </c>
-      <c r="AX60">
+      <c r="AY60">
         <v>2051611000.0</v>
       </c>
-      <c r="AY60">
+      <c r="AZ60">
         <v>1925339000.0</v>
       </c>
-      <c r="AZ60">
+      <c r="BA60">
         <v>1864644000.0</v>
       </c>
-      <c r="BA60">
+      <c r="BB60">
         <v>1833168000.0</v>
       </c>
-      <c r="BB60">
+      <c r="BC60">
         <v>1677389000.0</v>
       </c>
-      <c r="BC60">
+      <c r="BD60">
         <v>1652147000.0</v>
       </c>
-      <c r="BD60">
+      <c r="BE60">
         <v>1715469000.0</v>
       </c>
-      <c r="BE60">
+      <c r="BF60">
         <v>1683011000.0</v>
       </c>
-      <c r="BF60">
+      <c r="BG60">
         <v>1685231000.0</v>
       </c>
-      <c r="BG60">
+      <c r="BH60">
         <v>1607407000.0</v>
       </c>
-      <c r="BH60">
+      <c r="BI60">
         <v>1593976000.0</v>
       </c>
-      <c r="BI60">
+      <c r="BJ60">
         <v>1911232000.0</v>
       </c>
-      <c r="BJ60">
+      <c r="BK60">
         <v>1961031000.0</v>
       </c>
-      <c r="BK60">
+      <c r="BL60">
         <v>1898249000.0</v>
       </c>
-      <c r="BL60">
+      <c r="BM60">
         <v>1862314000.0</v>
       </c>
-      <c r="BM60">
+      <c r="BN60">
         <v>1842902000.0</v>
       </c>
-      <c r="BN60">
+      <c r="BO60">
         <v>1772806000.0</v>
       </c>
-      <c r="BO60">
+      <c r="BP60">
         <v>1826698000.0</v>
       </c>
-      <c r="BP60">
+      <c r="BQ60">
         <v>1684180000.0</v>
       </c>
-      <c r="BQ60">
+      <c r="BR60">
         <v>1443635000.0</v>
       </c>
-      <c r="BR60">
+      <c r="BS60">
         <v>1396138000.0</v>
       </c>
-      <c r="BS60">
+      <c r="BT60">
         <v>1403497000.0</v>
       </c>
-      <c r="BT60">
+      <c r="BU60">
         <v>1952996000.0</v>
       </c>
-      <c r="BU60">
+      <c r="BV60">
         <v>2264903000.0</v>
       </c>
-      <c r="BV60">
+      <c r="BW60">
         <v>1897908000.0</v>
       </c>
-      <c r="BW60">
+      <c r="BX60">
         <v>2112576000.0</v>
       </c>
-      <c r="BX60">
+      <c r="BY60">
         <v>2200219000.0</v>
       </c>
-      <c r="BY60">
+      <c r="BZ60">
         <v>1983315000.0</v>
       </c>
-      <c r="BZ60">
+      <c r="CA60">
         <v>1849748000.0</v>
       </c>
-      <c r="CA60">
+      <c r="CB60">
         <v>1347098000.0</v>
       </c>
-      <c r="CB60">
+      <c r="CC60">
         <v>1323359000.0</v>
       </c>
-      <c r="CC60">
+      <c r="CD60">
         <v>1272282000.0</v>
       </c>
-      <c r="CD60">
+      <c r="CE60">
         <v>1229855000.0</v>
       </c>
-      <c r="CE60">
+      <c r="CF60">
         <v>915464000.0</v>
       </c>
-      <c r="CF60">
+      <c r="CG60">
         <v>901307000.0</v>
       </c>
-      <c r="CG60">
+      <c r="CH60">
         <v>890982000.0</v>
       </c>
-      <c r="CH60">
+      <c r="CI60">
         <v>892886000.0</v>
       </c>
-      <c r="CI60">
+      <c r="CJ60">
         <v>892276000.0</v>
       </c>
-      <c r="CJ60">
+      <c r="CK60">
         <v>875132000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>871017000.0</v>
       </c>
       <c r="CL60">
         <v>871017000.0</v>
       </c>
+      <c r="CM60">
+        <v>871017000.0</v>
+      </c>
     </row>
-    <row r="61" spans="1:90">
+    <row r="61" spans="1:91">
       <c r="A61" t="s">
         <v>82</v>
       </c>
       <c r="B61"/>
       <c r="C61"/>
       <c r="D61"/>
       <c r="E61"/>
       <c r="F61"/>
       <c r="G61"/>
       <c r="H61"/>
       <c r="I61"/>
       <c r="J61"/>
       <c r="K61"/>
       <c r="L61"/>
       <c r="M61"/>
       <c r="N61"/>
       <c r="O61"/>
       <c r="P61"/>
       <c r="Q61"/>
       <c r="R61"/>
       <c r="S61"/>
       <c r="T61"/>
       <c r="U61"/>
       <c r="V61"/>
       <c r="W61"/>
@@ -13881,52 +13998,53 @@
       <c r="BN61"/>
       <c r="BO61"/>
       <c r="BP61"/>
       <c r="BQ61"/>
       <c r="BR61"/>
       <c r="BS61"/>
       <c r="BT61"/>
       <c r="BU61"/>
       <c r="BV61"/>
       <c r="BW61"/>
       <c r="BX61"/>
       <c r="BY61"/>
       <c r="BZ61"/>
       <c r="CA61"/>
       <c r="CB61"/>
       <c r="CC61"/>
       <c r="CD61"/>
       <c r="CE61"/>
       <c r="CF61"/>
       <c r="CG61"/>
       <c r="CH61"/>
       <c r="CI61"/>
       <c r="CJ61"/>
       <c r="CK61"/>
       <c r="CL61"/>
+      <c r="CM61"/>
     </row>
-    <row r="62" spans="1:90">
+    <row r="62" spans="1:91">
       <c r="A62" t="s">
         <v>83</v>
       </c>
       <c r="B62"/>
       <c r="C62"/>
       <c r="D62"/>
       <c r="E62"/>
       <c r="F62"/>
       <c r="G62"/>
       <c r="H62"/>
       <c r="I62"/>
       <c r="J62"/>
       <c r="K62"/>
       <c r="L62"/>
       <c r="M62"/>
       <c r="N62"/>
       <c r="O62"/>
       <c r="P62"/>
       <c r="Q62"/>
       <c r="R62"/>
       <c r="S62"/>
       <c r="T62"/>
       <c r="U62"/>
       <c r="V62"/>
       <c r="W62"/>
@@ -13975,50 +14093,51 @@
       <c r="BN62"/>
       <c r="BO62"/>
       <c r="BP62"/>
       <c r="BQ62"/>
       <c r="BR62"/>
       <c r="BS62"/>
       <c r="BT62"/>
       <c r="BU62"/>
       <c r="BV62"/>
       <c r="BW62"/>
       <c r="BX62"/>
       <c r="BY62"/>
       <c r="BZ62"/>
       <c r="CA62"/>
       <c r="CB62"/>
       <c r="CC62"/>
       <c r="CD62"/>
       <c r="CE62"/>
       <c r="CF62"/>
       <c r="CG62"/>
       <c r="CH62"/>
       <c r="CI62"/>
       <c r="CJ62"/>
       <c r="CK62"/>
       <c r="CL62"/>
+      <c r="CM62"/>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet3.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:W32"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
@@ -14103,51 +14222,51 @@
       </c>
       <c r="Q1" t="s">
         <v>16</v>
       </c>
       <c r="R1" t="s">
         <v>17</v>
       </c>
       <c r="S1" t="s">
         <v>18</v>
       </c>
       <c r="T1" t="s">
         <v>19</v>
       </c>
       <c r="U1" t="s">
         <v>20</v>
       </c>
       <c r="V1" t="s">
         <v>21</v>
       </c>
       <c r="W1" t="s">
         <v>22</v>
       </c>
     </row>
     <row r="2" spans="1:23">
       <c r="A2" t="s">
-        <v>151</v>
+        <v>152</v>
       </c>
       <c r="B2">
         <v>45541000.0</v>
       </c>
       <c r="C2">
         <v>115961000.0</v>
       </c>
       <c r="D2">
         <v>104198000.0</v>
       </c>
       <c r="E2">
         <v>47402548.0</v>
       </c>
       <c r="F2">
         <v>55020000.0</v>
       </c>
       <c r="G2">
         <v>40812000.0</v>
       </c>
       <c r="H2">
         <v>95788000.0</v>
       </c>
       <c r="I2">
         <v>109700000.0</v>
       </c>
@@ -14174,51 +14293,51 @@
       </c>
       <c r="Q2">
         <v>-166409000.0</v>
       </c>
       <c r="R2">
         <v>-64522000.0</v>
       </c>
       <c r="S2">
         <v>111269000.0</v>
       </c>
       <c r="T2">
         <v>93770000.0</v>
       </c>
       <c r="U2">
         <v>134000000.0</v>
       </c>
       <c r="V2">
         <v>58600000.0</v>
       </c>
       <c r="W2">
         <v>17300000.0</v>
       </c>
     </row>
     <row r="3" spans="1:23">
       <c r="A3" t="s">
-        <v>152</v>
+        <v>153</v>
       </c>
       <c r="B3"/>
       <c r="C3"/>
       <c r="D3">
         <v>-2493000.0</v>
       </c>
       <c r="E3">
         <v>228485.0</v>
       </c>
       <c r="F3">
         <v>-4450000.0</v>
       </c>
       <c r="G3">
         <v>206297.0</v>
       </c>
       <c r="H3">
         <v>171860.0</v>
       </c>
       <c r="I3">
         <v>161141.0</v>
       </c>
       <c r="J3">
         <v>52516.0</v>
       </c>
       <c r="K3">
@@ -14233,78 +14352,78 @@
       </c>
       <c r="Q3">
         <v>-10760000.0</v>
       </c>
       <c r="R3">
         <v>63880000.0</v>
       </c>
       <c r="S3">
         <v>-818210000.0</v>
       </c>
       <c r="T3">
         <v>-238778000.0</v>
       </c>
       <c r="U3">
         <v>241133000.0</v>
       </c>
       <c r="V3">
         <v>88939000.0</v>
       </c>
       <c r="W3">
         <v>37384000.0</v>
       </c>
     </row>
     <row r="4" spans="1:23">
       <c r="A4" t="s">
-        <v>153</v>
+        <v>154</v>
       </c>
       <c r="B4"/>
       <c r="C4"/>
       <c r="D4"/>
       <c r="E4"/>
       <c r="F4"/>
       <c r="G4"/>
       <c r="H4"/>
       <c r="I4"/>
       <c r="J4"/>
       <c r="K4"/>
       <c r="L4"/>
       <c r="M4"/>
       <c r="N4"/>
       <c r="O4"/>
       <c r="P4"/>
       <c r="Q4"/>
       <c r="R4"/>
       <c r="S4"/>
       <c r="T4"/>
       <c r="U4"/>
       <c r="V4"/>
       <c r="W4"/>
     </row>
     <row r="5" spans="1:23">
       <c r="A5" t="s">
-        <v>154</v>
+        <v>155</v>
       </c>
       <c r="B5"/>
       <c r="C5"/>
       <c r="D5">
         <v>2759400.0</v>
       </c>
       <c r="E5">
         <v>103465070.0</v>
       </c>
       <c r="F5">
         <v>137384000.0</v>
       </c>
       <c r="G5">
         <v>111861000.0</v>
       </c>
       <c r="H5">
         <v>-116064000.0</v>
       </c>
       <c r="I5">
         <v>130265000.0</v>
       </c>
       <c r="J5">
         <v>140068000.0</v>
       </c>
       <c r="K5">
@@ -14327,51 +14446,51 @@
       </c>
       <c r="Q5">
         <v>239197000.0</v>
       </c>
       <c r="R5">
         <v>223890000.0</v>
       </c>
       <c r="S5">
         <v>255250000.0</v>
       </c>
       <c r="T5">
         <v>261112000.0</v>
       </c>
       <c r="U5">
         <v>105408000.0</v>
       </c>
       <c r="V5">
         <v>44398000.0</v>
       </c>
       <c r="W5">
         <v>6761000.0</v>
       </c>
     </row>
     <row r="6" spans="1:23">
       <c r="A6" t="s">
-        <v>155</v>
+        <v>156</v>
       </c>
       <c r="B6">
         <v>190245000.0</v>
       </c>
       <c r="C6">
         <v>98819000.0</v>
       </c>
       <c r="D6">
         <v>118760000.0</v>
       </c>
       <c r="E6">
         <v>103693555.0</v>
       </c>
       <c r="F6">
         <v>132934000.0</v>
       </c>
       <c r="G6">
         <v>111861000.0</v>
       </c>
       <c r="H6">
         <v>-116064000.0</v>
       </c>
       <c r="I6">
         <v>130265000.0</v>
       </c>
@@ -14398,105 +14517,105 @@
       </c>
       <c r="Q6">
         <v>239197000.0</v>
       </c>
       <c r="R6">
         <v>287770000.0</v>
       </c>
       <c r="S6">
         <v>255250000.0</v>
       </c>
       <c r="T6">
         <v>261112000.0</v>
       </c>
       <c r="U6">
         <v>346541000.0</v>
       </c>
       <c r="V6">
         <v>133337000.0</v>
       </c>
       <c r="W6">
         <v>44145000.0</v>
       </c>
     </row>
     <row r="7" spans="1:23">
       <c r="A7" t="s">
-        <v>156</v>
+        <v>157</v>
       </c>
       <c r="B7"/>
       <c r="C7"/>
       <c r="D7"/>
       <c r="E7"/>
       <c r="F7"/>
       <c r="G7"/>
       <c r="H7"/>
       <c r="I7"/>
       <c r="J7"/>
       <c r="K7"/>
       <c r="L7"/>
       <c r="M7"/>
       <c r="N7"/>
       <c r="O7"/>
       <c r="P7"/>
       <c r="Q7"/>
       <c r="R7"/>
       <c r="S7"/>
       <c r="T7"/>
       <c r="U7"/>
       <c r="V7"/>
       <c r="W7"/>
     </row>
     <row r="8" spans="1:23">
       <c r="A8" t="s">
-        <v>157</v>
+        <v>158</v>
       </c>
       <c r="B8"/>
       <c r="C8"/>
       <c r="D8"/>
       <c r="E8"/>
       <c r="F8"/>
       <c r="G8"/>
       <c r="H8"/>
       <c r="I8"/>
       <c r="J8"/>
       <c r="K8"/>
       <c r="L8"/>
       <c r="M8"/>
       <c r="N8"/>
       <c r="O8"/>
       <c r="P8"/>
       <c r="Q8"/>
       <c r="R8"/>
       <c r="S8"/>
       <c r="T8"/>
       <c r="U8"/>
       <c r="V8"/>
       <c r="W8"/>
     </row>
     <row r="9" spans="1:23">
       <c r="A9" t="s">
-        <v>158</v>
+        <v>159</v>
       </c>
       <c r="B9">
         <v>228847000.0</v>
       </c>
       <c r="C9">
         <v>110346000.0</v>
       </c>
       <c r="D9">
         <v>133151000.0</v>
       </c>
       <c r="E9">
         <v>94059765.0</v>
       </c>
       <c r="F9">
         <v>96715000.0</v>
       </c>
       <c r="G9">
         <v>126734000.0</v>
       </c>
       <c r="H9">
         <v>-191576000.0</v>
       </c>
       <c r="I9">
         <v>84031000.0</v>
       </c>
@@ -14523,51 +14642,51 @@
       </c>
       <c r="Q9">
         <v>358779000.0</v>
       </c>
       <c r="R9">
         <v>340238000.0</v>
       </c>
       <c r="S9">
         <v>141030000.0</v>
       </c>
       <c r="T9">
         <v>264108000.0</v>
       </c>
       <c r="U9">
         <v>320093000.0</v>
       </c>
       <c r="V9">
         <v>125428000.0</v>
       </c>
       <c r="W9">
         <v>47833000.0</v>
       </c>
     </row>
     <row r="10" spans="1:23">
       <c r="A10" t="s">
-        <v>159</v>
+        <v>160</v>
       </c>
       <c r="B10">
         <v>63169000.0</v>
       </c>
       <c r="C10">
         <v>98819000.0</v>
       </c>
       <c r="D10">
         <v>118760000.0</v>
       </c>
       <c r="E10">
         <v>30586590.0</v>
       </c>
       <c r="F10">
         <v>82364000.0</v>
       </c>
       <c r="G10">
         <v>111861000.0</v>
       </c>
       <c r="H10">
         <v>-116064000.0</v>
       </c>
       <c r="I10">
         <v>71946000.0</v>
       </c>
@@ -14594,94 +14713,94 @@
       </c>
       <c r="Q10">
         <v>180412000.0</v>
       </c>
       <c r="R10">
         <v>263290000.0</v>
       </c>
       <c r="S10">
         <v>-611879000.0</v>
       </c>
       <c r="T10">
         <v>-33438000.0</v>
       </c>
       <c r="U10">
         <v>312166000.0</v>
       </c>
       <c r="V10">
         <v>120387000.0</v>
       </c>
       <c r="W10">
         <v>25453000.0</v>
       </c>
     </row>
     <row r="11" spans="1:23">
       <c r="A11" t="s">
-        <v>160</v>
+        <v>161</v>
       </c>
       <c r="B11"/>
       <c r="C11"/>
       <c r="D11"/>
       <c r="E11"/>
       <c r="F11"/>
       <c r="G11"/>
       <c r="H11"/>
       <c r="I11"/>
       <c r="J11"/>
       <c r="K11"/>
       <c r="L11"/>
       <c r="M11"/>
       <c r="N11"/>
       <c r="O11"/>
       <c r="P11">
         <v>66360000.0</v>
       </c>
       <c r="Q11">
         <v>48025000.0</v>
       </c>
       <c r="R11">
         <v>24480000.0</v>
       </c>
       <c r="S11">
         <v>48919000.0</v>
       </c>
       <c r="T11">
         <v>59506000.0</v>
       </c>
       <c r="U11">
         <v>-203898000.0</v>
       </c>
       <c r="V11">
         <v>-34950000.0</v>
       </c>
       <c r="W11">
         <v>-18692000.0</v>
       </c>
     </row>
     <row r="12" spans="1:23">
       <c r="A12" t="s">
-        <v>161</v>
+        <v>162</v>
       </c>
       <c r="B12">
         <v>127000.0</v>
       </c>
       <c r="C12">
         <v>115961000.0</v>
       </c>
       <c r="D12">
         <v>104198000.0</v>
       </c>
       <c r="E12">
         <v>79150468.0</v>
       </c>
       <c r="F12">
         <v>55020000.0</v>
       </c>
       <c r="G12">
         <v>55416000.0</v>
       </c>
       <c r="H12">
         <v>73398000.0</v>
       </c>
       <c r="I12">
         <v>58319000.0</v>
       </c>
@@ -14708,119 +14827,119 @@
       </c>
       <c r="Q12">
         <v>48025000.0</v>
       </c>
       <c r="R12">
         <v>24480000.0</v>
       </c>
       <c r="S12">
         <v>48919000.0</v>
       </c>
       <c r="T12">
         <v>55772000.0</v>
       </c>
       <c r="U12">
         <v>34375000.0</v>
       </c>
       <c r="V12">
         <v>12950000.0</v>
       </c>
       <c r="W12">
         <v>18700000.0</v>
       </c>
     </row>
     <row r="13" spans="1:23">
       <c r="A13" t="s">
-        <v>162</v>
+        <v>163</v>
       </c>
       <c r="B13">
         <v>317967000.0</v>
       </c>
       <c r="C13">
         <v>296774000.0</v>
       </c>
       <c r="D13">
         <v>271126000.0</v>
       </c>
       <c r="E13"/>
       <c r="F13">
         <v>204186000.0</v>
       </c>
       <c r="G13">
         <v>210525000.0</v>
       </c>
       <c r="H13">
         <v>260540000.0</v>
       </c>
       <c r="I13">
         <v>231639000.0</v>
       </c>
       <c r="J13"/>
       <c r="K13"/>
       <c r="L13"/>
       <c r="M13"/>
       <c r="N13"/>
       <c r="O13"/>
       <c r="P13"/>
       <c r="Q13"/>
       <c r="R13"/>
       <c r="S13"/>
       <c r="T13"/>
       <c r="U13"/>
       <c r="V13"/>
       <c r="W13"/>
     </row>
     <row r="14" spans="1:23">
       <c r="A14" t="s">
-        <v>163</v>
+        <v>164</v>
       </c>
       <c r="B14"/>
       <c r="C14"/>
       <c r="D14"/>
       <c r="E14"/>
       <c r="F14"/>
       <c r="G14"/>
       <c r="H14"/>
       <c r="I14"/>
       <c r="J14"/>
       <c r="K14"/>
       <c r="L14"/>
       <c r="M14"/>
       <c r="N14"/>
       <c r="O14"/>
       <c r="P14"/>
       <c r="Q14"/>
       <c r="R14"/>
       <c r="S14"/>
       <c r="T14"/>
       <c r="U14"/>
       <c r="V14"/>
       <c r="W14"/>
     </row>
     <row r="15" spans="1:23">
       <c r="A15" t="s">
-        <v>164</v>
+        <v>165</v>
       </c>
       <c r="B15">
         <v>63169000.0</v>
       </c>
       <c r="C15">
         <v>98819000.0</v>
       </c>
       <c r="D15">
         <v>118760000.0</v>
       </c>
       <c r="E15">
         <v>30586590.0</v>
       </c>
       <c r="F15">
         <v>82364000.0</v>
       </c>
       <c r="G15">
         <v>111861000.0</v>
       </c>
       <c r="H15">
         <v>-116064000.0</v>
       </c>
       <c r="I15">
         <v>71946000.0</v>
       </c>
@@ -14847,224 +14966,224 @@
       </c>
       <c r="Q15">
         <v>180412000.0</v>
       </c>
       <c r="R15">
         <v>263290000.0</v>
       </c>
       <c r="S15">
         <v>-611879000.0</v>
       </c>
       <c r="T15">
         <v>-33438000.0</v>
       </c>
       <c r="U15">
         <v>312166000.0</v>
       </c>
       <c r="V15">
         <v>120387000.0</v>
       </c>
       <c r="W15">
         <v>44145000.0</v>
       </c>
     </row>
     <row r="16" spans="1:23">
       <c r="A16" t="s">
-        <v>165</v>
+        <v>166</v>
       </c>
       <c r="B16"/>
       <c r="C16"/>
       <c r="D16"/>
       <c r="E16">
         <v>30586659.0</v>
       </c>
       <c r="F16">
         <v>82364000.0</v>
       </c>
       <c r="G16">
         <v>111861000.0</v>
       </c>
       <c r="H16">
         <v>-116064000.0</v>
       </c>
       <c r="I16">
         <v>71946000.0</v>
       </c>
       <c r="J16"/>
       <c r="K16"/>
       <c r="L16"/>
       <c r="M16"/>
       <c r="N16"/>
       <c r="O16"/>
       <c r="P16"/>
       <c r="Q16"/>
       <c r="R16"/>
       <c r="S16"/>
       <c r="T16"/>
       <c r="U16"/>
       <c r="V16"/>
       <c r="W16"/>
     </row>
     <row r="17" spans="1:23">
       <c r="A17" t="s">
-        <v>166</v>
+        <v>167</v>
       </c>
       <c r="B17">
         <v>63169000.0</v>
       </c>
       <c r="C17">
         <v>98819000.0</v>
       </c>
       <c r="D17">
         <v>118760000.0</v>
       </c>
       <c r="E17"/>
       <c r="F17">
         <v>82364000.0</v>
       </c>
       <c r="G17">
         <v>111861000.0</v>
       </c>
       <c r="H17">
         <v>-116064000.0</v>
       </c>
       <c r="I17">
         <v>71946000.0</v>
       </c>
       <c r="J17"/>
       <c r="K17"/>
       <c r="L17"/>
       <c r="M17"/>
       <c r="N17"/>
       <c r="O17"/>
       <c r="P17"/>
       <c r="Q17"/>
       <c r="R17"/>
       <c r="S17"/>
       <c r="T17"/>
       <c r="U17"/>
       <c r="V17"/>
       <c r="W17"/>
     </row>
     <row r="18" spans="1:23">
       <c r="A18" t="s">
-        <v>167</v>
+        <v>168</v>
       </c>
       <c r="B18">
         <v>190891000.0</v>
       </c>
       <c r="C18">
         <v>180813000.0</v>
       </c>
       <c r="D18">
         <v>166928000.0</v>
       </c>
       <c r="E18"/>
       <c r="F18">
         <v>149166000.0</v>
       </c>
       <c r="G18">
         <v>155109000.0</v>
       </c>
       <c r="H18">
         <v>187142000.0</v>
       </c>
       <c r="I18">
         <v>173320000.0</v>
       </c>
       <c r="J18"/>
       <c r="K18"/>
       <c r="L18"/>
       <c r="M18"/>
       <c r="N18"/>
       <c r="O18"/>
       <c r="P18"/>
       <c r="Q18"/>
       <c r="R18"/>
       <c r="S18"/>
       <c r="T18"/>
       <c r="U18"/>
       <c r="V18"/>
       <c r="W18"/>
     </row>
     <row r="19" spans="1:23">
       <c r="A19" t="s">
-        <v>168</v>
+        <v>169</v>
       </c>
       <c r="B19"/>
       <c r="C19"/>
       <c r="D19"/>
       <c r="E19"/>
       <c r="F19"/>
       <c r="G19"/>
       <c r="H19"/>
       <c r="I19"/>
       <c r="J19"/>
       <c r="K19"/>
       <c r="L19"/>
       <c r="M19"/>
       <c r="N19"/>
       <c r="O19"/>
       <c r="P19"/>
       <c r="Q19"/>
       <c r="R19"/>
       <c r="S19"/>
       <c r="T19"/>
       <c r="U19"/>
       <c r="V19"/>
       <c r="W19"/>
     </row>
     <row r="20" spans="1:23">
       <c r="A20" t="s">
-        <v>169</v>
+        <v>170</v>
       </c>
       <c r="B20"/>
       <c r="C20"/>
       <c r="D20"/>
       <c r="E20"/>
       <c r="F20"/>
       <c r="G20"/>
       <c r="H20"/>
       <c r="I20"/>
       <c r="J20"/>
       <c r="K20"/>
       <c r="L20"/>
       <c r="M20"/>
       <c r="N20"/>
       <c r="O20"/>
       <c r="P20"/>
       <c r="Q20"/>
       <c r="R20"/>
       <c r="S20"/>
       <c r="T20"/>
       <c r="U20"/>
       <c r="V20"/>
       <c r="W20"/>
     </row>
     <row r="21" spans="1:23">
       <c r="A21" t="s">
-        <v>170</v>
+        <v>171</v>
       </c>
       <c r="B21">
         <v>196568000.0</v>
       </c>
       <c r="C21">
         <v>98819000.0</v>
       </c>
       <c r="D21">
         <v>118760000.0</v>
       </c>
       <c r="E21">
         <v>103465070.0</v>
       </c>
       <c r="F21">
         <v>137384000.0</v>
       </c>
       <c r="G21">
         <v>111861000.0</v>
       </c>
       <c r="H21">
         <v>-116064000.0</v>
       </c>
       <c r="I21">
         <v>130265000.0</v>
       </c>
@@ -15091,78 +15210,78 @@
       </c>
       <c r="Q21">
         <v>239197000.0</v>
       </c>
       <c r="R21">
         <v>223890000.0</v>
       </c>
       <c r="S21">
         <v>255250000.0</v>
       </c>
       <c r="T21">
         <v>261112000.0</v>
       </c>
       <c r="U21">
         <v>105408000.0</v>
       </c>
       <c r="V21">
         <v>44398000.0</v>
       </c>
       <c r="W21">
         <v>6761000.0</v>
       </c>
     </row>
     <row r="22" spans="1:23">
       <c r="A22" t="s">
-        <v>171</v>
+        <v>172</v>
       </c>
       <c r="B22"/>
       <c r="C22"/>
       <c r="D22"/>
       <c r="E22"/>
       <c r="F22"/>
       <c r="G22"/>
       <c r="H22"/>
       <c r="I22"/>
       <c r="J22"/>
       <c r="K22"/>
       <c r="L22"/>
       <c r="M22"/>
       <c r="N22"/>
       <c r="O22"/>
       <c r="P22"/>
       <c r="Q22"/>
       <c r="R22"/>
       <c r="S22"/>
       <c r="T22"/>
       <c r="U22"/>
       <c r="V22"/>
       <c r="W22"/>
     </row>
     <row r="23" spans="1:23">
       <c r="A23" t="s">
-        <v>172</v>
+        <v>173</v>
       </c>
       <c r="B23">
         <v>77820000.0</v>
       </c>
       <c r="C23">
         <v>127488000.0</v>
       </c>
       <c r="D23">
         <v>118589000.0</v>
       </c>
       <c r="E23">
         <v>37997238.0</v>
       </c>
       <c r="F23">
         <v>14351000.0</v>
       </c>
       <c r="G23">
         <v>14873000.0</v>
       </c>
       <c r="H23">
         <v>20276000.0</v>
       </c>
       <c r="I23">
         <v>12085000.0</v>
       </c>
@@ -15189,159 +15308,159 @@
       </c>
       <c r="Q23">
         <v>119582000.0</v>
       </c>
       <c r="R23">
         <v>116348000.0</v>
       </c>
       <c r="S23">
         <v>122054000.0</v>
       </c>
       <c r="T23">
         <v>96766000.0</v>
       </c>
       <c r="U23">
         <v>139940000.0</v>
       </c>
       <c r="V23">
         <v>94978000.0</v>
       </c>
       <c r="W23">
         <v>41072000.0</v>
       </c>
     </row>
     <row r="24" spans="1:23">
       <c r="A24" t="s">
-        <v>173</v>
+        <v>174</v>
       </c>
       <c r="B24"/>
       <c r="C24"/>
       <c r="D24"/>
       <c r="E24"/>
       <c r="F24"/>
       <c r="G24"/>
       <c r="H24"/>
       <c r="I24"/>
       <c r="J24"/>
       <c r="K24"/>
       <c r="L24"/>
       <c r="M24"/>
       <c r="N24"/>
       <c r="O24"/>
       <c r="P24"/>
       <c r="Q24"/>
       <c r="R24"/>
       <c r="S24"/>
       <c r="T24"/>
       <c r="U24"/>
       <c r="V24"/>
       <c r="W24"/>
     </row>
     <row r="25" spans="1:23">
       <c r="A25" t="s">
-        <v>174</v>
+        <v>175</v>
       </c>
       <c r="B25"/>
       <c r="C25"/>
       <c r="D25"/>
       <c r="E25"/>
       <c r="F25"/>
       <c r="G25"/>
       <c r="H25"/>
       <c r="I25"/>
       <c r="J25"/>
       <c r="K25"/>
       <c r="L25"/>
       <c r="M25"/>
       <c r="N25"/>
       <c r="O25"/>
       <c r="P25"/>
       <c r="Q25"/>
       <c r="R25"/>
       <c r="S25"/>
       <c r="T25"/>
       <c r="U25"/>
       <c r="V25"/>
       <c r="W25"/>
     </row>
     <row r="26" spans="1:23">
       <c r="A26" t="s">
-        <v>175</v>
+        <v>176</v>
       </c>
       <c r="B26"/>
       <c r="C26"/>
       <c r="D26"/>
       <c r="E26"/>
       <c r="F26"/>
       <c r="G26"/>
       <c r="H26"/>
       <c r="I26"/>
       <c r="J26"/>
       <c r="K26"/>
       <c r="L26"/>
       <c r="M26"/>
       <c r="N26"/>
       <c r="O26"/>
       <c r="P26"/>
       <c r="Q26"/>
       <c r="R26"/>
       <c r="S26"/>
       <c r="T26"/>
       <c r="U26"/>
       <c r="V26"/>
       <c r="W26"/>
     </row>
     <row r="27" spans="1:23">
       <c r="A27" t="s">
-        <v>176</v>
+        <v>177</v>
       </c>
       <c r="B27"/>
       <c r="C27"/>
       <c r="D27"/>
       <c r="E27"/>
       <c r="F27"/>
       <c r="G27"/>
       <c r="H27"/>
       <c r="I27"/>
       <c r="J27"/>
       <c r="K27"/>
       <c r="L27"/>
       <c r="M27"/>
       <c r="N27"/>
       <c r="O27"/>
       <c r="P27"/>
       <c r="Q27"/>
       <c r="R27"/>
       <c r="S27"/>
       <c r="T27"/>
       <c r="U27"/>
       <c r="V27"/>
       <c r="W27"/>
     </row>
     <row r="28" spans="1:23">
       <c r="A28" t="s">
-        <v>177</v>
+        <v>178</v>
       </c>
       <c r="B28">
         <v>6300.0</v>
       </c>
       <c r="C28">
         <v>12296000.0</v>
       </c>
       <c r="D28">
         <v>15971000.0</v>
       </c>
       <c r="E28">
         <v>55676000.0</v>
       </c>
       <c r="F28">
         <v>14941000.0</v>
       </c>
       <c r="G28">
         <v>15260000.0</v>
       </c>
       <c r="H28">
         <v>16334000.0</v>
       </c>
       <c r="I28">
         <v>18150000.0</v>
       </c>
@@ -15368,78 +15487,78 @@
       </c>
       <c r="Q28">
         <v>11958000.0</v>
       </c>
       <c r="R28">
         <v>11208000.0</v>
       </c>
       <c r="S28">
         <v>10482000.0</v>
       </c>
       <c r="T28">
         <v>8586000.0</v>
       </c>
       <c r="U28">
         <v>6956000.0</v>
       </c>
       <c r="V28">
         <v>5091000.0</v>
       </c>
       <c r="W28">
         <v>5065000.0</v>
       </c>
     </row>
     <row r="29" spans="1:23">
       <c r="A29" t="s">
-        <v>178</v>
+        <v>179</v>
       </c>
       <c r="B29"/>
       <c r="C29"/>
       <c r="D29"/>
       <c r="E29"/>
       <c r="F29"/>
       <c r="G29"/>
       <c r="H29"/>
       <c r="I29"/>
       <c r="J29"/>
       <c r="K29"/>
       <c r="L29"/>
       <c r="M29"/>
       <c r="N29"/>
       <c r="O29"/>
       <c r="P29"/>
       <c r="Q29"/>
       <c r="R29"/>
       <c r="S29"/>
       <c r="T29"/>
       <c r="U29"/>
       <c r="V29"/>
       <c r="W29"/>
     </row>
     <row r="30" spans="1:23">
       <c r="A30" t="s">
-        <v>179</v>
+        <v>180</v>
       </c>
       <c r="B30">
         <v>32279000.0</v>
       </c>
       <c r="C30">
         <v>11527000.0</v>
       </c>
       <c r="D30">
         <v>14391000.0</v>
       </c>
       <c r="E30">
         <v>-9405305.0</v>
       </c>
       <c r="F30">
         <v>14351000.0</v>
       </c>
       <c r="G30">
         <v>14873000.0</v>
       </c>
       <c r="H30">
         <v>20276000.0</v>
       </c>
       <c r="I30">
         <v>12085000.0</v>
       </c>
@@ -15466,51 +15585,51 @@
       </c>
       <c r="Q30">
         <v>11958000.0</v>
       </c>
       <c r="R30">
         <v>12426000.0</v>
       </c>
       <c r="S30">
         <v>10785000.0</v>
       </c>
       <c r="T30">
         <v>10180000.0</v>
       </c>
       <c r="U30">
         <v>7927000.0</v>
       </c>
       <c r="V30">
         <v>5041000.0</v>
       </c>
       <c r="W30">
         <v>41072000.0</v>
       </c>
     </row>
     <row r="31" spans="1:23">
       <c r="A31" t="s">
-        <v>180</v>
+        <v>181</v>
       </c>
       <c r="B31">
         <v>-133399000.0</v>
       </c>
       <c r="C31"/>
       <c r="D31">
         <v>118493600.0</v>
       </c>
       <c r="E31">
         <v>-72878479.0</v>
       </c>
       <c r="F31">
         <v>-55020000.0</v>
       </c>
       <c r="G31">
         <v>-55416000.0</v>
       </c>
       <c r="H31">
         <v>-73398000.0</v>
       </c>
       <c r="I31">
         <v>-58319000.0</v>
       </c>
       <c r="J31">
         <v>-53039000.0</v>
@@ -15535,51 +15654,51 @@
       </c>
       <c r="Q31">
         <v>-10760000.0</v>
       </c>
       <c r="R31">
         <v>63880000.0</v>
       </c>
       <c r="S31">
         <v>-818210000.0</v>
       </c>
       <c r="T31">
         <v>-235044000.0</v>
       </c>
       <c r="U31">
         <v>2860000.0</v>
       </c>
       <c r="V31">
         <v>41039000.0</v>
       </c>
       <c r="W31">
         <v>18692000.0</v>
       </c>
     </row>
     <row r="32" spans="1:23">
       <c r="A32" t="s">
-        <v>181</v>
+        <v>182</v>
       </c>
       <c r="B32">
         <v>274388000.0</v>
       </c>
       <c r="C32">
         <v>226307000.0</v>
       </c>
       <c r="D32">
         <v>237349000.0</v>
       </c>
       <c r="E32">
         <v>141462313.0</v>
       </c>
       <c r="F32">
         <v>96715000.0</v>
       </c>
       <c r="G32">
         <v>126734000.0</v>
       </c>
       <c r="H32">
         <v>-95788000.0</v>
       </c>
       <c r="I32">
         <v>84031000.0</v>
       </c>
@@ -15625,812 +15744,819 @@
       <c r="W32">
         <v>47833000.0</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet4.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:CL32"/>
+  <dimension ref="A1:CM32"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="39.99" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="12.854" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:90">
+    <row r="1" spans="1:91">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>84</v>
       </c>
       <c r="C1" t="s">
+        <v>85</v>
+      </c>
+      <c r="D1" t="s">
         <v>1</v>
-      </c>
-[...1 lines deleted...]
-        <v>85</v>
       </c>
       <c r="E1" t="s">
         <v>86</v>
       </c>
       <c r="F1" t="s">
         <v>87</v>
       </c>
       <c r="G1" t="s">
+        <v>88</v>
+      </c>
+      <c r="H1" t="s">
         <v>2</v>
-      </c>
-[...1 lines deleted...]
-        <v>88</v>
       </c>
       <c r="I1" t="s">
         <v>89</v>
       </c>
       <c r="J1" t="s">
         <v>90</v>
       </c>
       <c r="K1" t="s">
+        <v>91</v>
+      </c>
+      <c r="L1" t="s">
         <v>3</v>
-      </c>
-[...1 lines deleted...]
-        <v>91</v>
       </c>
       <c r="M1" t="s">
         <v>92</v>
       </c>
       <c r="N1" t="s">
         <v>93</v>
       </c>
       <c r="O1" t="s">
+        <v>94</v>
+      </c>
+      <c r="P1" t="s">
         <v>4</v>
-      </c>
-[...1 lines deleted...]
-        <v>94</v>
       </c>
       <c r="Q1" t="s">
         <v>95</v>
       </c>
       <c r="R1" t="s">
         <v>96</v>
       </c>
       <c r="S1" t="s">
+        <v>97</v>
+      </c>
+      <c r="T1" t="s">
         <v>5</v>
-      </c>
-[...1 lines deleted...]
-        <v>97</v>
       </c>
       <c r="U1" t="s">
         <v>98</v>
       </c>
       <c r="V1" t="s">
         <v>99</v>
       </c>
       <c r="W1" t="s">
+        <v>100</v>
+      </c>
+      <c r="X1" t="s">
         <v>6</v>
-      </c>
-[...1 lines deleted...]
-        <v>100</v>
       </c>
       <c r="Y1" t="s">
         <v>101</v>
       </c>
       <c r="Z1" t="s">
         <v>102</v>
       </c>
       <c r="AA1" t="s">
+        <v>103</v>
+      </c>
+      <c r="AB1" t="s">
         <v>7</v>
-      </c>
-[...1 lines deleted...]
-        <v>103</v>
       </c>
       <c r="AC1" t="s">
         <v>104</v>
       </c>
       <c r="AD1" t="s">
         <v>105</v>
       </c>
       <c r="AE1" t="s">
+        <v>106</v>
+      </c>
+      <c r="AF1" t="s">
         <v>8</v>
-      </c>
-[...1 lines deleted...]
-        <v>106</v>
       </c>
       <c r="AG1" t="s">
         <v>107</v>
       </c>
       <c r="AH1" t="s">
         <v>108</v>
       </c>
       <c r="AI1" t="s">
+        <v>109</v>
+      </c>
+      <c r="AJ1" t="s">
         <v>9</v>
-      </c>
-[...1 lines deleted...]
-        <v>109</v>
       </c>
       <c r="AK1" t="s">
         <v>110</v>
       </c>
       <c r="AL1" t="s">
         <v>111</v>
       </c>
       <c r="AM1" t="s">
+        <v>112</v>
+      </c>
+      <c r="AN1" t="s">
         <v>10</v>
-      </c>
-[...1 lines deleted...]
-        <v>112</v>
       </c>
       <c r="AO1" t="s">
         <v>113</v>
       </c>
       <c r="AP1" t="s">
         <v>114</v>
       </c>
       <c r="AQ1" t="s">
+        <v>115</v>
+      </c>
+      <c r="AR1" t="s">
         <v>11</v>
-      </c>
-[...1 lines deleted...]
-        <v>115</v>
       </c>
       <c r="AS1" t="s">
         <v>116</v>
       </c>
       <c r="AT1" t="s">
         <v>117</v>
       </c>
       <c r="AU1" t="s">
+        <v>118</v>
+      </c>
+      <c r="AV1" t="s">
         <v>12</v>
-      </c>
-[...1 lines deleted...]
-        <v>118</v>
       </c>
       <c r="AW1" t="s">
         <v>119</v>
       </c>
       <c r="AX1" t="s">
         <v>120</v>
       </c>
       <c r="AY1" t="s">
+        <v>121</v>
+      </c>
+      <c r="AZ1" t="s">
         <v>13</v>
-      </c>
-[...1 lines deleted...]
-        <v>121</v>
       </c>
       <c r="BA1" t="s">
         <v>122</v>
       </c>
       <c r="BB1" t="s">
         <v>123</v>
       </c>
       <c r="BC1" t="s">
+        <v>124</v>
+      </c>
+      <c r="BD1" t="s">
         <v>14</v>
-      </c>
-[...1 lines deleted...]
-        <v>124</v>
       </c>
       <c r="BE1" t="s">
         <v>125</v>
       </c>
       <c r="BF1" t="s">
         <v>126</v>
       </c>
       <c r="BG1" t="s">
+        <v>127</v>
+      </c>
+      <c r="BH1" t="s">
         <v>15</v>
-      </c>
-[...1 lines deleted...]
-        <v>127</v>
       </c>
       <c r="BI1" t="s">
         <v>128</v>
       </c>
       <c r="BJ1" t="s">
         <v>129</v>
       </c>
       <c r="BK1" t="s">
+        <v>130</v>
+      </c>
+      <c r="BL1" t="s">
         <v>16</v>
-      </c>
-[...1 lines deleted...]
-        <v>130</v>
       </c>
       <c r="BM1" t="s">
         <v>131</v>
       </c>
       <c r="BN1" t="s">
         <v>132</v>
       </c>
       <c r="BO1" t="s">
+        <v>133</v>
+      </c>
+      <c r="BP1" t="s">
         <v>17</v>
-      </c>
-[...1 lines deleted...]
-        <v>133</v>
       </c>
       <c r="BQ1" t="s">
         <v>134</v>
       </c>
       <c r="BR1" t="s">
         <v>135</v>
       </c>
       <c r="BS1" t="s">
+        <v>136</v>
+      </c>
+      <c r="BT1" t="s">
         <v>18</v>
-      </c>
-[...1 lines deleted...]
-        <v>136</v>
       </c>
       <c r="BU1" t="s">
         <v>137</v>
       </c>
       <c r="BV1" t="s">
         <v>138</v>
       </c>
       <c r="BW1" t="s">
+        <v>139</v>
+      </c>
+      <c r="BX1" t="s">
         <v>19</v>
-      </c>
-[...1 lines deleted...]
-        <v>139</v>
       </c>
       <c r="BY1" t="s">
         <v>140</v>
       </c>
       <c r="BZ1" t="s">
         <v>141</v>
       </c>
       <c r="CA1" t="s">
+        <v>142</v>
+      </c>
+      <c r="CB1" t="s">
         <v>20</v>
-      </c>
-[...1 lines deleted...]
-        <v>142</v>
       </c>
       <c r="CC1" t="s">
         <v>143</v>
       </c>
       <c r="CD1" t="s">
         <v>144</v>
       </c>
       <c r="CE1" t="s">
+        <v>145</v>
+      </c>
+      <c r="CF1" t="s">
         <v>21</v>
-      </c>
-[...1 lines deleted...]
-        <v>145</v>
       </c>
       <c r="CG1" t="s">
         <v>146</v>
       </c>
       <c r="CH1" t="s">
         <v>147</v>
       </c>
       <c r="CI1" t="s">
+        <v>148</v>
+      </c>
+      <c r="CJ1" t="s">
         <v>22</v>
-      </c>
-[...1 lines deleted...]
-        <v>148</v>
       </c>
       <c r="CK1" t="s">
         <v>149</v>
       </c>
       <c r="CL1" t="s">
         <v>150</v>
       </c>
+      <c r="CM1" t="s">
+        <v>151</v>
+      </c>
     </row>
-    <row r="2" spans="1:90">
+    <row r="2" spans="1:91">
       <c r="A2" t="s">
-        <v>151</v>
+        <v>152</v>
       </c>
       <c r="B2">
+        <v>6263000.0</v>
+      </c>
+      <c r="C2">
         <v>7020000.0</v>
       </c>
-      <c r="C2">
+      <c r="D2">
         <v>-30136000.0</v>
       </c>
-      <c r="D2">
+      <c r="E2">
         <v>12632000.0</v>
       </c>
-      <c r="E2">
+      <c r="F2">
         <v>32581000.0</v>
       </c>
-      <c r="F2">
+      <c r="G2">
         <v>30464000.0</v>
       </c>
-      <c r="G2">
+      <c r="H2">
         <v>30937000.0</v>
       </c>
-      <c r="H2">
+      <c r="I2">
         <v>31854000.0</v>
       </c>
-      <c r="I2">
+      <c r="J2">
         <v>26992000.0</v>
       </c>
-      <c r="J2">
+      <c r="K2">
         <v>26179000.0</v>
       </c>
-      <c r="K2">
+      <c r="L2">
         <v>27155000.0</v>
       </c>
-      <c r="L2">
+      <c r="M2">
         <v>26275000.0</v>
       </c>
-      <c r="M2">
+      <c r="N2">
         <v>26002000.0</v>
       </c>
-      <c r="N2">
+      <c r="O2">
         <v>24766000.0</v>
       </c>
-      <c r="O2">
+      <c r="P2">
         <v>-3480452.0</v>
       </c>
-      <c r="P2">
+      <c r="Q2">
         <v>20226000.0</v>
       </c>
-      <c r="Q2">
+      <c r="R2">
         <v>16377000.0</v>
       </c>
-      <c r="R2">
+      <c r="S2">
         <v>14280000.0</v>
       </c>
-      <c r="S2">
+      <c r="T2">
         <v>14133000.0</v>
       </c>
-      <c r="T2">
+      <c r="U2">
         <v>13944000.0</v>
       </c>
-      <c r="U2">
+      <c r="V2">
         <v>12662000.0</v>
       </c>
-      <c r="V2">
+      <c r="W2">
         <v>12966000.0</v>
       </c>
-      <c r="W2">
+      <c r="X2">
         <v>13213000.0</v>
       </c>
-      <c r="X2">
+      <c r="Y2">
         <v>13845000.0</v>
       </c>
-      <c r="Y2">
+      <c r="Z2">
         <v>15392000.0</v>
       </c>
-      <c r="Z2">
+      <c r="AA2">
         <v>18953000.0</v>
       </c>
-      <c r="AA2">
+      <c r="AB2">
         <v>18200000.0</v>
       </c>
-      <c r="AB2">
+      <c r="AC2">
         <v>28613000.0</v>
       </c>
-      <c r="AC2">
+      <c r="AD2">
         <v>30836000.0</v>
       </c>
-      <c r="AD2">
+      <c r="AE2">
         <v>27050000.0</v>
       </c>
-      <c r="AE2">
+      <c r="AF2">
         <v>24504000.0</v>
       </c>
-      <c r="AF2">
+      <c r="AG2">
         <v>28494000.0</v>
       </c>
-      <c r="AG2">
+      <c r="AH2">
         <v>28700000.0</v>
       </c>
-      <c r="AH2">
+      <c r="AI2">
         <v>28000000.0</v>
       </c>
-      <c r="AI2">
+      <c r="AJ2">
         <v>24700000.0</v>
       </c>
-      <c r="AJ2">
+      <c r="AK2">
         <v>27000000.0</v>
       </c>
-      <c r="AK2">
+      <c r="AL2">
         <v>29100000.0</v>
       </c>
-      <c r="AL2">
+      <c r="AM2">
         <v>29200000.0</v>
       </c>
-      <c r="AM2">
+      <c r="AN2">
         <v>24100000.0</v>
       </c>
-      <c r="AN2">
+      <c r="AO2">
         <v>27900000.0</v>
       </c>
-      <c r="AO2">
+      <c r="AP2">
         <v>18574000.0</v>
       </c>
-      <c r="AP2">
+      <c r="AQ2">
         <v>22352000.0</v>
       </c>
-      <c r="AQ2">
+      <c r="AR2">
         <v>24093000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>2153000.0</v>
       </c>
       <c r="AS2">
         <v>2153000.0</v>
       </c>
       <c r="AT2">
+        <v>2153000.0</v>
+      </c>
+      <c r="AU2">
         <v>12816000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>18373000.0</v>
       </c>
       <c r="AV2">
         <v>18373000.0</v>
       </c>
       <c r="AW2">
+        <v>18373000.0</v>
+      </c>
+      <c r="AX2">
         <v>49200000.0</v>
       </c>
-      <c r="AX2">
+      <c r="AY2">
         <v>45300000.0</v>
       </c>
-      <c r="AY2">
+      <c r="AZ2">
         <v>42800000.0</v>
       </c>
-      <c r="AZ2">
+      <c r="BA2">
         <v>41400000.0</v>
       </c>
-      <c r="BA2">
+      <c r="BB2">
         <v>41000000.0</v>
       </c>
-      <c r="BB2">
+      <c r="BC2">
         <v>41100000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>19766000.0</v>
       </c>
       <c r="BD2">
         <v>19766000.0</v>
       </c>
       <c r="BE2">
+        <v>19766000.0</v>
+      </c>
+      <c r="BF2">
         <v>36600000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>85196000.0</v>
       </c>
       <c r="BG2">
         <v>85196000.0</v>
       </c>
       <c r="BH2">
+        <v>85196000.0</v>
+      </c>
+      <c r="BI2">
         <v>41300000.0</v>
       </c>
-      <c r="BI2">
+      <c r="BJ2">
         <v>44300000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>94714000.0</v>
       </c>
       <c r="BK2">
         <v>94714000.0</v>
       </c>
       <c r="BL2">
+        <v>94714000.0</v>
+      </c>
+      <c r="BM2">
         <v>41200000.0</v>
       </c>
-      <c r="BM2">
+      <c r="BN2">
         <v>38300000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>-64522000.0</v>
       </c>
       <c r="BO2">
         <v>-64522000.0</v>
       </c>
       <c r="BP2">
+        <v>-64522000.0</v>
+      </c>
+      <c r="BQ2">
         <v>32700000.0</v>
       </c>
-      <c r="BQ2">
+      <c r="BR2">
         <v>30500000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>85273000.0</v>
       </c>
       <c r="BS2">
         <v>85273000.0</v>
       </c>
       <c r="BT2">
+        <v>85273000.0</v>
+      </c>
+      <c r="BU2">
         <v>42400000.0</v>
       </c>
-      <c r="BU2">
+      <c r="BV2">
         <v>44900000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>261365000.0</v>
       </c>
       <c r="BW2">
         <v>261365000.0</v>
       </c>
       <c r="BX2">
+        <v>261365000.0</v>
+      </c>
+      <c r="BY2">
         <v>49700000.0</v>
       </c>
-      <c r="BY2">
+      <c r="BZ2">
         <v>22600000.0</v>
       </c>
-      <c r="BZ2">
+      <c r="CA2">
         <v>31400000.0</v>
       </c>
-      <c r="CA2">
+      <c r="CB2">
         <v>51700000.0</v>
       </c>
-      <c r="CB2">
+      <c r="CC2">
         <v>31600000.0</v>
       </c>
-      <c r="CC2">
+      <c r="CD2">
         <v>28600000.0</v>
       </c>
-      <c r="CD2">
+      <c r="CE2">
         <v>22000000.0</v>
       </c>
-      <c r="CE2">
+      <c r="CF2">
         <v>18800000.0</v>
       </c>
-      <c r="CF2">
+      <c r="CG2">
         <v>15800000.0</v>
       </c>
-      <c r="CG2">
+      <c r="CH2">
         <v>12800000.0</v>
       </c>
-      <c r="CH2">
+      <c r="CI2">
         <v>11300000.0</v>
       </c>
-      <c r="CI2">
+      <c r="CJ2">
         <v>4400000.0</v>
       </c>
-      <c r="CJ2">
+      <c r="CK2">
         <v>4500000.0</v>
       </c>
-      <c r="CK2">
+      <c r="CL2">
         <v>4400000.0</v>
       </c>
-      <c r="CL2"/>
+      <c r="CM2"/>
     </row>
-    <row r="3" spans="1:90">
+    <row r="3" spans="1:91">
       <c r="A3" t="s">
-        <v>152</v>
+        <v>153</v>
       </c>
       <c r="B3"/>
       <c r="C3"/>
       <c r="D3"/>
       <c r="E3"/>
       <c r="F3"/>
       <c r="G3"/>
       <c r="H3"/>
       <c r="I3"/>
       <c r="J3"/>
-      <c r="K3">
+      <c r="K3"/>
+      <c r="L3">
         <v>43812.0</v>
       </c>
-      <c r="L3">
+      <c r="M3">
         <v>-39586.0</v>
       </c>
-      <c r="M3">
+      <c r="N3">
         <v>122085.0</v>
       </c>
-      <c r="N3">
+      <c r="O3">
         <v>-1249000.0</v>
       </c>
-      <c r="O3">
+      <c r="P3">
         <v>54880.0</v>
       </c>
-      <c r="P3">
+      <c r="Q3">
         <v>-4249000.0</v>
       </c>
-      <c r="Q3">
+      <c r="R3">
         <v>86065.0</v>
       </c>
-      <c r="R3">
+      <c r="S3">
         <v>1000.0</v>
       </c>
-      <c r="S3">
+      <c r="T3">
         <v>71391.0</v>
       </c>
-      <c r="T3">
+      <c r="U3">
         <v>54000.0</v>
       </c>
-      <c r="U3">
+      <c r="V3">
         <v>55806.0</v>
       </c>
-      <c r="V3">
+      <c r="W3">
         <v>55213.0</v>
       </c>
-      <c r="W3">
+      <c r="X3">
         <v>55131.0</v>
       </c>
-      <c r="X3">
+      <c r="Y3">
         <v>52750.0</v>
       </c>
-      <c r="Y3">
+      <c r="Z3">
         <v>51116.0</v>
       </c>
-      <c r="Z3">
+      <c r="AA3">
         <v>47300.0</v>
       </c>
-      <c r="AA3">
+      <c r="AB3">
         <v>46467.0</v>
       </c>
-      <c r="AB3">
+      <c r="AC3">
         <v>44646.0</v>
       </c>
-      <c r="AC3">
+      <c r="AD3">
         <v>40963.0</v>
       </c>
-      <c r="AD3">
+      <c r="AE3">
         <v>40374.0</v>
       </c>
-      <c r="AE3"/>
       <c r="AF3"/>
       <c r="AG3"/>
       <c r="AH3"/>
       <c r="AI3"/>
       <c r="AJ3"/>
       <c r="AK3"/>
       <c r="AL3"/>
       <c r="AM3"/>
       <c r="AN3"/>
       <c r="AO3"/>
       <c r="AP3"/>
       <c r="AQ3"/>
       <c r="AR3"/>
       <c r="AS3"/>
       <c r="AT3"/>
       <c r="AU3"/>
       <c r="AV3"/>
       <c r="AW3"/>
       <c r="AX3"/>
       <c r="AY3"/>
       <c r="AZ3"/>
       <c r="BA3"/>
       <c r="BB3"/>
       <c r="BC3"/>
-      <c r="BD3">
+      <c r="BD3"/>
+      <c r="BE3">
         <v>28554000.0</v>
       </c>
-      <c r="BE3">
+      <c r="BF3">
         <v>-50374000.0</v>
       </c>
-      <c r="BF3">
+      <c r="BG3">
         <v>76223000.0</v>
       </c>
-      <c r="BG3">
+      <c r="BH3">
         <v>25159000.0</v>
       </c>
-      <c r="BH3">
+      <c r="BI3">
         <v>-312782000.0</v>
       </c>
-      <c r="BI3">
+      <c r="BJ3">
         <v>-47606000.0</v>
       </c>
-      <c r="BJ3">
+      <c r="BK3">
         <v>62015000.0</v>
       </c>
-      <c r="BK3">
+      <c r="BL3">
         <v>34378000.0</v>
       </c>
-      <c r="BL3">
+      <c r="BM3">
         <v>17984000.0</v>
       </c>
-      <c r="BM3">
+      <c r="BN3">
         <v>-125137000.0</v>
       </c>
-      <c r="BN3">
+      <c r="BO3">
         <v>-58396000.0</v>
       </c>
-      <c r="BO3">
+      <c r="BP3">
         <v>30608000.0</v>
       </c>
-      <c r="BP3">
+      <c r="BQ3">
         <v>57766000.0</v>
       </c>
-      <c r="BQ3">
+      <c r="BR3">
         <v>35145000.0</v>
       </c>
-      <c r="BR3">
+      <c r="BS3">
         <v>-20964000.0</v>
       </c>
-      <c r="BS3">
+      <c r="BT3">
         <v>-528330000.0</v>
       </c>
-      <c r="BT3">
+      <c r="BU3">
         <v>-294443000.0</v>
       </c>
-      <c r="BU3">
+      <c r="BV3">
         <v>25527000.0</v>
       </c>
-      <c r="BV3">
+      <c r="BW3">
         <v>-293892000.0</v>
       </c>
-      <c r="BW3">
+      <c r="BX3">
         <v>-60366000.0</v>
       </c>
-      <c r="BX3">
+      <c r="BY3">
         <v>-77713000.0</v>
       </c>
-      <c r="BY3">
+      <c r="BZ3">
         <v>137421000.0</v>
       </c>
-      <c r="BZ3">
+      <c r="CA3">
         <v>84245000.0</v>
       </c>
-      <c r="CA3">
+      <c r="CB3">
         <v>22303000.0</v>
       </c>
-      <c r="CB3">
+      <c r="CC3">
         <v>101399000.0</v>
       </c>
-      <c r="CC3">
+      <c r="CD3">
         <v>85674000.0</v>
       </c>
-      <c r="CD3">
+      <c r="CE3">
         <v>40088000.0</v>
       </c>
-      <c r="CE3">
+      <c r="CF3">
         <v>13164000.0</v>
       </c>
-      <c r="CF3">
+      <c r="CG3">
         <v>11735000.0</v>
       </c>
-      <c r="CG3">
+      <c r="CH3">
         <v>-12309000.0</v>
       </c>
-      <c r="CH3">
+      <c r="CI3">
         <v>-6468000.0</v>
       </c>
-      <c r="CI3">
+      <c r="CJ3">
         <v>32126000.0</v>
       </c>
-      <c r="CJ3">
+      <c r="CK3">
         <v>6666000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>4313000.0</v>
       </c>
       <c r="CL3">
         <v>4313000.0</v>
       </c>
+      <c r="CM3">
+        <v>4313000.0</v>
+      </c>
     </row>
-    <row r="4" spans="1:90">
+    <row r="4" spans="1:91">
       <c r="A4" t="s">
-        <v>153</v>
+        <v>154</v>
       </c>
       <c r="B4"/>
       <c r="C4"/>
       <c r="D4"/>
       <c r="E4"/>
       <c r="F4"/>
       <c r="G4"/>
       <c r="H4"/>
       <c r="I4"/>
       <c r="J4"/>
       <c r="K4"/>
       <c r="L4"/>
       <c r="M4"/>
       <c r="N4"/>
       <c r="O4"/>
       <c r="P4"/>
       <c r="Q4"/>
       <c r="R4"/>
       <c r="S4"/>
       <c r="T4"/>
       <c r="U4"/>
       <c r="V4"/>
       <c r="W4"/>
       <c r="X4"/>
       <c r="Y4"/>
@@ -16477,530 +16603,535 @@
       <c r="BN4"/>
       <c r="BO4"/>
       <c r="BP4"/>
       <c r="BQ4"/>
       <c r="BR4"/>
       <c r="BS4"/>
       <c r="BT4"/>
       <c r="BU4"/>
       <c r="BV4"/>
       <c r="BW4"/>
       <c r="BX4"/>
       <c r="BY4"/>
       <c r="BZ4"/>
       <c r="CA4"/>
       <c r="CB4"/>
       <c r="CC4"/>
       <c r="CD4"/>
       <c r="CE4"/>
       <c r="CF4"/>
       <c r="CG4"/>
       <c r="CH4"/>
       <c r="CI4"/>
       <c r="CJ4"/>
       <c r="CK4"/>
       <c r="CL4"/>
+      <c r="CM4"/>
     </row>
-    <row r="5" spans="1:90">
+    <row r="5" spans="1:91">
       <c r="A5" t="s">
-        <v>154</v>
+        <v>155</v>
       </c>
       <c r="B5"/>
       <c r="C5"/>
       <c r="D5"/>
       <c r="E5"/>
       <c r="F5"/>
       <c r="G5"/>
       <c r="H5"/>
       <c r="I5"/>
       <c r="J5"/>
-      <c r="K5">
+      <c r="K5"/>
+      <c r="L5">
         <v>33216188.0</v>
       </c>
-      <c r="L5">
+      <c r="M5">
         <v>105286.0</v>
       </c>
-      <c r="M5">
+      <c r="N5">
         <v>-55685.0</v>
       </c>
-      <c r="N5">
+      <c r="O5">
         <v>56147000.0</v>
       </c>
-      <c r="O5">
+      <c r="P5">
         <v>23992120.0</v>
       </c>
-      <c r="P5">
+      <c r="Q5">
         <v>36219000.0</v>
       </c>
-      <c r="Q5">
+      <c r="R5">
         <v>21949935.0</v>
       </c>
-      <c r="R5">
+      <c r="S5">
         <v>18518000.0</v>
       </c>
-      <c r="S5">
+      <c r="T5">
         <v>34602609.0</v>
       </c>
-      <c r="T5">
+      <c r="U5">
         <v>39331000.0</v>
       </c>
-      <c r="U5">
+      <c r="V5">
         <v>44750194.0</v>
       </c>
-      <c r="V5">
+      <c r="W5">
         <v>55322787.0</v>
       </c>
-      <c r="W5">
+      <c r="X5">
         <v>46323869.0</v>
       </c>
-      <c r="X5">
+      <c r="Y5">
         <v>47081250.0</v>
       </c>
-      <c r="Y5">
+      <c r="Z5">
         <v>18335884.0</v>
       </c>
-      <c r="Z5">
+      <c r="AA5">
         <v>-128341300.0</v>
       </c>
-      <c r="AA5">
+      <c r="AB5">
         <v>18439533.0</v>
       </c>
-      <c r="AB5">
+      <c r="AC5">
         <v>25758354.0</v>
       </c>
-      <c r="AC5">
+      <c r="AD5">
         <v>41299037.0</v>
       </c>
-      <c r="AD5">
+      <c r="AE5">
         <v>47426626.0</v>
       </c>
-      <c r="AE5"/>
       <c r="AF5"/>
       <c r="AG5"/>
       <c r="AH5"/>
       <c r="AI5"/>
       <c r="AJ5"/>
       <c r="AK5"/>
       <c r="AL5"/>
       <c r="AM5"/>
       <c r="AN5"/>
       <c r="AO5"/>
       <c r="AP5"/>
       <c r="AQ5"/>
       <c r="AR5"/>
       <c r="AS5"/>
       <c r="AT5"/>
       <c r="AU5"/>
       <c r="AV5"/>
       <c r="AW5"/>
       <c r="AX5"/>
       <c r="AY5"/>
       <c r="AZ5"/>
       <c r="BA5"/>
       <c r="BB5"/>
       <c r="BC5"/>
-      <c r="BD5">
+      <c r="BD5"/>
+      <c r="BE5">
         <v>57011000.0</v>
       </c>
-      <c r="BE5">
+      <c r="BF5">
         <v>54309000.0</v>
       </c>
-      <c r="BF5">
+      <c r="BG5">
         <v>57148000.0</v>
       </c>
-      <c r="BG5">
+      <c r="BH5">
         <v>55464000.0</v>
       </c>
-      <c r="BH5">
+      <c r="BI5">
         <v>62877000.0</v>
       </c>
-      <c r="BI5">
+      <c r="BJ5">
         <v>63613000.0</v>
       </c>
-      <c r="BJ5">
+      <c r="BK5">
         <v>63983000.0</v>
       </c>
-      <c r="BK5">
+      <c r="BL5">
         <v>63559000.0</v>
       </c>
-      <c r="BL5">
+      <c r="BM5">
         <v>60934000.0</v>
       </c>
-      <c r="BM5">
+      <c r="BN5">
         <v>50721000.0</v>
       </c>
-      <c r="BN5">
+      <c r="BO5">
         <v>58559000.0</v>
       </c>
-      <c r="BO5">
+      <c r="BP5">
         <v>55134000.0</v>
       </c>
-      <c r="BP5">
+      <c r="BQ5">
         <v>55799000.0</v>
       </c>
-      <c r="BQ5">
+      <c r="BR5">
         <v>54398000.0</v>
       </c>
-      <c r="BR5">
+      <c r="BS5">
         <v>57679000.0</v>
       </c>
-      <c r="BS5">
+      <c r="BT5">
         <v>66446000.0</v>
       </c>
-      <c r="BT5">
+      <c r="BU5">
         <v>70895000.0</v>
       </c>
-      <c r="BU5">
+      <c r="BV5">
         <v>60230000.0</v>
       </c>
-      <c r="BV5">
+      <c r="BW5">
         <v>131515000.0</v>
       </c>
-      <c r="BW5">
+      <c r="BX5">
         <v>34759000.0</v>
       </c>
-      <c r="BX5">
+      <c r="BY5">
         <v>54537000.0</v>
       </c>
-      <c r="BY5">
+      <c r="BZ5">
         <v>40301000.0</v>
       </c>
-      <c r="BZ5">
+      <c r="CA5">
         <v>18522000.0</v>
       </c>
-      <c r="CA5">
+      <c r="CB5">
         <v>34674000.0</v>
       </c>
-      <c r="CB5">
+      <c r="CC5">
         <v>-20133000.0</v>
       </c>
-      <c r="CC5">
+      <c r="CD5">
         <v>-14518000.0</v>
       </c>
-      <c r="CD5">
+      <c r="CE5">
         <v>2183000.0</v>
       </c>
-      <c r="CE5">
+      <c r="CF5">
         <v>20382000.0</v>
       </c>
-      <c r="CF5">
+      <c r="CG5">
         <v>19274000.0</v>
       </c>
-      <c r="CG5">
+      <c r="CH5">
         <v>25869000.0</v>
       </c>
-      <c r="CH5">
+      <c r="CI5">
         <v>18793000.0</v>
       </c>
-      <c r="CI5">
+      <c r="CJ5">
         <v>-6955000.0</v>
       </c>
-      <c r="CJ5">
+      <c r="CK5">
         <v>-880000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>-3450000.0</v>
       </c>
       <c r="CL5">
         <v>-3450000.0</v>
       </c>
+      <c r="CM5">
+        <v>-3450000.0</v>
+      </c>
     </row>
-    <row r="6" spans="1:90">
+    <row r="6" spans="1:91">
       <c r="A6" t="s">
-        <v>155</v>
+        <v>156</v>
       </c>
       <c r="B6">
+        <v>9569000.0</v>
+      </c>
+      <c r="C6">
         <v>1608000.0</v>
       </c>
-      <c r="C6">
+      <c r="D6">
         <v>82007000.0</v>
       </c>
-      <c r="D6">
+      <c r="E6">
         <v>59793000.0</v>
       </c>
-      <c r="E6">
+      <c r="F6">
         <v>18115000.0</v>
       </c>
-      <c r="F6">
+      <c r="G6">
         <v>30330000.0</v>
       </c>
-      <c r="G6">
+      <c r="H6">
         <v>24058000.0</v>
       </c>
-      <c r="H6">
+      <c r="I6">
         <v>26716000.0</v>
       </c>
-      <c r="I6">
+      <c r="J6">
         <v>22555000.0</v>
       </c>
-      <c r="J6">
+      <c r="K6">
         <v>25489000.0</v>
       </c>
-      <c r="K6">
+      <c r="L6">
         <v>33260000.0</v>
       </c>
-      <c r="L6">
+      <c r="M6">
         <v>29963000.0</v>
       </c>
-      <c r="M6">
+      <c r="N6">
         <v>25405000.0</v>
       </c>
-      <c r="N6">
+      <c r="O6">
         <v>30132000.0</v>
       </c>
-      <c r="O6">
+      <c r="P6">
         <v>27637000.0</v>
       </c>
-      <c r="P6">
+      <c r="Q6">
         <v>15993000.0</v>
       </c>
-      <c r="Q6">
+      <c r="R6">
         <v>5659000.0</v>
       </c>
-      <c r="R6">
+      <c r="S6">
         <v>4239000.0</v>
       </c>
-      <c r="S6">
+      <c r="T6">
         <v>20541000.0</v>
       </c>
-      <c r="T6">
+      <c r="U6">
         <v>25441000.0</v>
       </c>
-      <c r="U6">
+      <c r="V6">
         <v>32144000.0</v>
       </c>
-      <c r="V6">
+      <c r="W6">
         <v>42412000.0</v>
       </c>
-      <c r="W6">
+      <c r="X6">
         <v>33166000.0</v>
       </c>
-      <c r="X6">
+      <c r="Y6">
         <v>33289000.0</v>
       </c>
-      <c r="Y6">
+      <c r="Z6">
         <v>2995000.0</v>
       </c>
-      <c r="Z6">
+      <c r="AA6">
         <v>-147247000.0</v>
       </c>
-      <c r="AA6">
+      <c r="AB6">
         <v>286000.0</v>
       </c>
-      <c r="AB6">
+      <c r="AC6">
         <v>25803000.0</v>
       </c>
-      <c r="AC6">
+      <c r="AD6">
         <v>41340000.0</v>
       </c>
-      <c r="AD6">
+      <c r="AE6">
         <v>47467000.0</v>
       </c>
-      <c r="AE6">
+      <c r="AF6">
         <v>13039000.0</v>
       </c>
-      <c r="AF6">
+      <c r="AG6">
         <v>42932000.0</v>
       </c>
-      <c r="AG6">
+      <c r="AH6">
         <v>26826000.0</v>
       </c>
-      <c r="AH6">
+      <c r="AI6">
         <v>33187000.0</v>
       </c>
-      <c r="AI6">
+      <c r="AJ6">
         <v>18266000.0</v>
       </c>
-      <c r="AJ6">
+      <c r="AK6">
         <v>45619000.0</v>
       </c>
-      <c r="AK6">
+      <c r="AL6">
         <v>42996000.0</v>
       </c>
-      <c r="AL6">
+      <c r="AM6">
         <v>22113000.0</v>
       </c>
-      <c r="AM6">
+      <c r="AN6">
         <v>25763000.0</v>
       </c>
-      <c r="AN6">
+      <c r="AO6">
         <v>55552000.0</v>
       </c>
-      <c r="AO6">
+      <c r="AP6">
         <v>-25293000.0</v>
       </c>
-      <c r="AP6">
+      <c r="AQ6">
         <v>-6082000.0</v>
       </c>
-      <c r="AQ6">
+      <c r="AR6">
         <v>-6437000.0</v>
       </c>
-      <c r="AR6">
+      <c r="AS6">
         <v>20017000.0</v>
       </c>
-      <c r="AS6">
+      <c r="AT6">
         <v>28826000.0</v>
       </c>
-      <c r="AT6">
+      <c r="AU6">
         <v>9436000.0</v>
       </c>
-      <c r="AU6">
+      <c r="AV6">
         <v>863000.0</v>
       </c>
-      <c r="AV6">
+      <c r="AW6">
         <v>60913000.0</v>
       </c>
-      <c r="AW6">
+      <c r="AX6">
         <v>83538000.0</v>
       </c>
-      <c r="AX6">
+      <c r="AY6">
         <v>87862000.0</v>
       </c>
-      <c r="AY6">
+      <c r="AZ6">
         <v>123104000.0</v>
       </c>
-      <c r="AZ6">
+      <c r="BA6">
         <v>93897000.0</v>
       </c>
-      <c r="BA6">
+      <c r="BB6">
         <v>34649000.0</v>
       </c>
-      <c r="BB6">
+      <c r="BC6">
         <v>81263000.0</v>
       </c>
-      <c r="BC6">
+      <c r="BD6">
         <v>-8093000.0</v>
       </c>
-      <c r="BD6">
+      <c r="BE6">
         <v>85565000.0</v>
       </c>
-      <c r="BE6">
+      <c r="BF6">
         <v>54309000.0</v>
       </c>
-      <c r="BF6">
+      <c r="BG6">
         <v>133371000.0</v>
       </c>
-      <c r="BG6">
+      <c r="BH6">
         <v>80623000.0</v>
       </c>
-      <c r="BH6">
+      <c r="BI6">
         <v>62877000.0</v>
       </c>
-      <c r="BI6">
+      <c r="BJ6">
         <v>63613000.0</v>
       </c>
-      <c r="BJ6">
+      <c r="BK6">
         <v>125998000.0</v>
       </c>
-      <c r="BK6">
+      <c r="BL6">
         <v>97937000.0</v>
       </c>
-      <c r="BL6">
+      <c r="BM6">
         <v>78918000.0</v>
       </c>
-      <c r="BM6">
+      <c r="BN6">
         <v>50721000.0</v>
       </c>
-      <c r="BN6">
+      <c r="BO6">
         <v>58559000.0</v>
       </c>
-      <c r="BO6">
+      <c r="BP6">
         <v>85742000.0</v>
       </c>
-      <c r="BP6">
+      <c r="BQ6">
         <v>113565000.0</v>
       </c>
-      <c r="BQ6">
+      <c r="BR6">
         <v>89543000.0</v>
       </c>
-      <c r="BR6">
+      <c r="BS6">
         <v>57679000.0</v>
       </c>
-      <c r="BS6">
+      <c r="BT6">
         <v>66446000.0</v>
       </c>
-      <c r="BT6">
+      <c r="BU6">
         <v>70895000.0</v>
       </c>
-      <c r="BU6">
+      <c r="BV6">
         <v>85757000.0</v>
       </c>
-      <c r="BV6">
+      <c r="BW6">
         <v>131515000.0</v>
       </c>
-      <c r="BW6">
+      <c r="BX6">
         <v>34759000.0</v>
       </c>
-      <c r="BX6">
+      <c r="BY6">
         <v>54537000.0</v>
       </c>
-      <c r="BY6">
+      <c r="BZ6">
         <v>177722000.0</v>
       </c>
-      <c r="BZ6">
+      <c r="CA6">
         <v>102767000.0</v>
       </c>
-      <c r="CA6">
+      <c r="CB6">
         <v>56977000.0</v>
       </c>
-      <c r="CB6">
+      <c r="CC6">
         <v>81266000.0</v>
       </c>
-      <c r="CC6">
+      <c r="CD6">
         <v>71156000.0</v>
       </c>
-      <c r="CD6">
+      <c r="CE6">
         <v>42271000.0</v>
       </c>
-      <c r="CE6">
+      <c r="CF6">
         <v>33546000.0</v>
       </c>
-      <c r="CF6">
+      <c r="CG6">
         <v>31009000.0</v>
       </c>
-      <c r="CG6">
+      <c r="CH6">
         <v>25869000.0</v>
       </c>
-      <c r="CH6">
+      <c r="CI6">
         <v>18793000.0</v>
       </c>
-      <c r="CI6">
+      <c r="CJ6">
         <v>25171000.0</v>
       </c>
-      <c r="CJ6">
+      <c r="CK6">
         <v>5786000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>863000.0</v>
       </c>
       <c r="CL6">
         <v>863000.0</v>
       </c>
+      <c r="CM6">
+        <v>863000.0</v>
+      </c>
     </row>
-    <row r="7" spans="1:90">
+    <row r="7" spans="1:91">
       <c r="A7" t="s">
-        <v>156</v>
+        <v>157</v>
       </c>
       <c r="B7"/>
       <c r="C7"/>
       <c r="D7"/>
       <c r="E7"/>
       <c r="F7"/>
       <c r="G7"/>
       <c r="H7"/>
       <c r="I7"/>
       <c r="J7"/>
       <c r="K7"/>
       <c r="L7"/>
       <c r="M7"/>
       <c r="N7"/>
       <c r="O7"/>
       <c r="P7"/>
       <c r="Q7"/>
       <c r="R7"/>
       <c r="S7"/>
       <c r="T7"/>
       <c r="U7"/>
       <c r="V7"/>
       <c r="W7"/>
       <c r="X7"/>
       <c r="Y7"/>
@@ -17047,54 +17178,55 @@
       <c r="BN7"/>
       <c r="BO7"/>
       <c r="BP7"/>
       <c r="BQ7"/>
       <c r="BR7"/>
       <c r="BS7"/>
       <c r="BT7"/>
       <c r="BU7"/>
       <c r="BV7"/>
       <c r="BW7"/>
       <c r="BX7"/>
       <c r="BY7"/>
       <c r="BZ7"/>
       <c r="CA7"/>
       <c r="CB7"/>
       <c r="CC7"/>
       <c r="CD7"/>
       <c r="CE7"/>
       <c r="CF7"/>
       <c r="CG7"/>
       <c r="CH7"/>
       <c r="CI7"/>
       <c r="CJ7"/>
       <c r="CK7"/>
       <c r="CL7"/>
+      <c r="CM7"/>
     </row>
-    <row r="8" spans="1:90">
+    <row r="8" spans="1:91">
       <c r="A8" t="s">
-        <v>157</v>
+        <v>158</v>
       </c>
       <c r="B8"/>
       <c r="C8"/>
       <c r="D8"/>
       <c r="E8"/>
       <c r="F8"/>
       <c r="G8"/>
       <c r="H8"/>
       <c r="I8"/>
       <c r="J8"/>
       <c r="K8"/>
       <c r="L8"/>
       <c r="M8"/>
       <c r="N8"/>
       <c r="O8"/>
       <c r="P8"/>
       <c r="Q8"/>
       <c r="R8"/>
       <c r="S8"/>
       <c r="T8"/>
       <c r="U8"/>
       <c r="V8"/>
       <c r="W8"/>
       <c r="X8"/>
       <c r="Y8"/>
@@ -17141,1098 +17273,1111 @@
       <c r="BN8"/>
       <c r="BO8"/>
       <c r="BP8"/>
       <c r="BQ8"/>
       <c r="BR8"/>
       <c r="BS8"/>
       <c r="BT8"/>
       <c r="BU8"/>
       <c r="BV8"/>
       <c r="BW8"/>
       <c r="BX8"/>
       <c r="BY8"/>
       <c r="BZ8"/>
       <c r="CA8"/>
       <c r="CB8"/>
       <c r="CC8"/>
       <c r="CD8"/>
       <c r="CE8"/>
       <c r="CF8"/>
       <c r="CG8"/>
       <c r="CH8"/>
       <c r="CI8"/>
       <c r="CJ8"/>
       <c r="CK8"/>
       <c r="CL8"/>
+      <c r="CM8"/>
     </row>
-    <row r="9" spans="1:90">
+    <row r="9" spans="1:91">
       <c r="A9" t="s">
-        <v>158</v>
+        <v>159</v>
       </c>
       <c r="B9">
+        <v>61838000.0</v>
+      </c>
+      <c r="C9">
         <v>56344000.0</v>
       </c>
-      <c r="C9">
+      <c r="D9">
         <v>125666000.0</v>
       </c>
-      <c r="D9">
+      <c r="E9">
         <v>50937000.0</v>
       </c>
-      <c r="E9">
+      <c r="F9">
         <v>20456000.0</v>
       </c>
-      <c r="F9">
+      <c r="G9">
         <v>31788000.0</v>
       </c>
-      <c r="G9">
+      <c r="H9">
         <v>26620000.0</v>
       </c>
-      <c r="H9">
+      <c r="I9">
         <v>29836000.0</v>
       </c>
-      <c r="I9">
+      <c r="J9">
         <v>25217000.0</v>
       </c>
-      <c r="J9">
+      <c r="K9">
         <v>28673000.0</v>
       </c>
-      <c r="K9">
+      <c r="L9">
         <v>37559000.0</v>
       </c>
-      <c r="L9">
+      <c r="M9">
         <v>33675000.0</v>
       </c>
-      <c r="M9">
+      <c r="N9">
         <v>28715000.0</v>
       </c>
-      <c r="N9">
+      <c r="O9">
         <v>33201000.0</v>
       </c>
-      <c r="O9">
+      <c r="P9">
         <v>58257765.0</v>
       </c>
-      <c r="P9">
+      <c r="Q9">
         <v>19125000.0</v>
       </c>
-      <c r="Q9">
+      <c r="R9">
         <v>8848000.0</v>
       </c>
-      <c r="R9">
+      <c r="S9">
         <v>7829000.0</v>
       </c>
-      <c r="S9">
+      <c r="T9">
         <v>24284000.0</v>
       </c>
-      <c r="T9">
+      <c r="U9">
         <v>28726000.0</v>
       </c>
-      <c r="U9">
+      <c r="V9">
         <v>35877000.0</v>
       </c>
-      <c r="V9">
+      <c r="W9">
         <v>45945000.0</v>
       </c>
-      <c r="W9">
+      <c r="X9">
         <v>37103000.0</v>
       </c>
-      <c r="X9">
+      <c r="Y9">
         <v>37167000.0</v>
       </c>
-      <c r="Y9">
+      <c r="Z9">
         <v>6519000.0</v>
       </c>
-      <c r="Z9">
+      <c r="AA9">
         <v>-143675000.0</v>
       </c>
-      <c r="AA9">
+      <c r="AB9">
         <v>3935000.0</v>
       </c>
-      <c r="AB9">
+      <c r="AC9">
         <v>15191000.0</v>
       </c>
-      <c r="AC9">
+      <c r="AD9">
         <v>28761000.0</v>
       </c>
-      <c r="AD9">
+      <c r="AE9">
         <v>36198000.0</v>
       </c>
-      <c r="AE9">
+      <c r="AF9">
         <v>1030000.0</v>
       </c>
-      <c r="AF9">
+      <c r="AG9">
         <v>31380000.0</v>
       </c>
-      <c r="AG9">
+      <c r="AH9">
         <v>15421000.0</v>
       </c>
-      <c r="AH9">
+      <c r="AI9">
         <v>20863000.0</v>
       </c>
-      <c r="AI9">
+      <c r="AJ9">
         <v>10444000.0</v>
       </c>
-      <c r="AJ9">
+      <c r="AK9">
         <v>29933000.0</v>
       </c>
-      <c r="AK9">
+      <c r="AL9">
         <v>27920000.0</v>
       </c>
-      <c r="AL9">
+      <c r="AM9">
         <v>8029000.0</v>
       </c>
-      <c r="AM9">
+      <c r="AN9">
         <v>9888000.0</v>
       </c>
-      <c r="AN9">
+      <c r="AO9">
         <v>40920000.0</v>
       </c>
-      <c r="AO9">
+      <c r="AP9">
         <v>44904000.0</v>
       </c>
-      <c r="AP9">
+      <c r="AQ9">
         <v>-12755000.0</v>
       </c>
-      <c r="AQ9">
+      <c r="AR9">
         <v>62545000.0</v>
       </c>
-      <c r="AR9">
+      <c r="AS9">
         <v>98420000.0</v>
       </c>
-      <c r="AS9">
+      <c r="AT9">
         <v>5415000.0</v>
       </c>
-      <c r="AT9">
+      <c r="AU9">
         <v>-12816000.0</v>
       </c>
-      <c r="AU9">
+      <c r="AV9">
         <v>110026000.0</v>
       </c>
-      <c r="AV9">
+      <c r="AW9">
         <v>41972000.0</v>
       </c>
-      <c r="AW9">
+      <c r="AX9">
         <v>64185000.0</v>
       </c>
-      <c r="AX9">
+      <c r="AY9">
         <v>70506000.0</v>
       </c>
-      <c r="AY9">
+      <c r="AZ9">
         <v>105849000.0</v>
       </c>
-      <c r="AZ9">
+      <c r="BA9">
         <v>76174000.0</v>
       </c>
-      <c r="BA9">
+      <c r="BB9">
         <v>20059000.0</v>
       </c>
-      <c r="BB9">
+      <c r="BC9">
         <v>69117000.0</v>
       </c>
-      <c r="BC9">
+      <c r="BD9">
         <v>-19766000.0</v>
       </c>
-      <c r="BD9">
+      <c r="BE9">
         <v>83832000.0</v>
       </c>
-      <c r="BE9">
+      <c r="BF9">
         <v>80333000.0</v>
       </c>
-      <c r="BF9">
+      <c r="BG9">
         <v>85196000.0</v>
       </c>
-      <c r="BG9">
+      <c r="BH9">
         <v>83815000.0</v>
       </c>
-      <c r="BH9">
+      <c r="BI9">
         <v>93981000.0</v>
       </c>
-      <c r="BI9">
+      <c r="BJ9">
         <v>94592000.0</v>
       </c>
-      <c r="BJ9">
+      <c r="BK9">
         <v>94714000.0</v>
       </c>
-      <c r="BK9">
+      <c r="BL9">
         <v>94318000.0</v>
       </c>
-      <c r="BL9">
+      <c r="BM9">
         <v>91499000.0</v>
       </c>
-      <c r="BM9">
+      <c r="BN9">
         <v>78248000.0</v>
       </c>
-      <c r="BN9">
+      <c r="BO9">
         <v>87657000.0</v>
       </c>
-      <c r="BO9">
+      <c r="BP9">
         <v>85617000.0</v>
       </c>
-      <c r="BP9">
+      <c r="BQ9">
         <v>84403000.0</v>
       </c>
-      <c r="BQ9">
+      <c r="BR9">
         <v>82561000.0</v>
       </c>
-      <c r="BR9">
+      <c r="BS9">
         <v>85273000.0</v>
       </c>
-      <c r="BS9">
+      <c r="BT9">
         <v>97525000.0</v>
       </c>
-      <c r="BT9">
+      <c r="BU9">
         <v>103547000.0</v>
       </c>
-      <c r="BU9">
+      <c r="BV9">
         <v>90959000.0</v>
       </c>
-      <c r="BV9">
+      <c r="BW9">
         <v>-261365000.0</v>
       </c>
-      <c r="BW9">
+      <c r="BX9">
         <v>84488000.0</v>
       </c>
-      <c r="BX9">
+      <c r="BY9">
         <v>79069000.0</v>
       </c>
-      <c r="BY9">
+      <c r="BZ9">
         <v>74550000.0</v>
       </c>
-      <c r="BZ9">
+      <c r="CA9">
         <v>146539000.0</v>
       </c>
-      <c r="CA9">
+      <c r="CB9">
         <v>67058000.0</v>
       </c>
-      <c r="CB9">
+      <c r="CC9">
         <v>57473000.0</v>
       </c>
-      <c r="CC9">
+      <c r="CD9">
         <v>49023000.0</v>
       </c>
-      <c r="CD9">
+      <c r="CE9">
         <v>27675000.0</v>
       </c>
-      <c r="CE9">
+      <c r="CF9">
         <v>37425000.0</v>
       </c>
-      <c r="CF9">
+      <c r="CG9">
         <v>33594000.0</v>
       </c>
-      <c r="CG9">
+      <c r="CH9">
         <v>26734000.0</v>
       </c>
-      <c r="CH9">
+      <c r="CI9">
         <v>21321000.0</v>
       </c>
-      <c r="CI9">
+      <c r="CJ9">
         <v>14816000.0</v>
       </c>
-      <c r="CJ9">
+      <c r="CK9">
         <v>7865000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>3805000.0</v>
       </c>
       <c r="CL9">
         <v>3805000.0</v>
       </c>
+      <c r="CM9">
+        <v>3805000.0</v>
+      </c>
     </row>
-    <row r="10" spans="1:90">
+    <row r="10" spans="1:91">
       <c r="A10" t="s">
-        <v>159</v>
+        <v>160</v>
       </c>
       <c r="B10">
+        <v>-17505000.0</v>
+      </c>
+      <c r="C10">
         <v>-26871000.0</v>
       </c>
-      <c r="C10">
+      <c r="D10">
         <v>-12730000.0</v>
       </c>
-      <c r="D10">
+      <c r="E10">
         <v>27454000.0</v>
       </c>
-      <c r="E10">
+      <c r="F10">
         <v>18115000.0</v>
       </c>
-      <c r="F10">
+      <c r="G10">
         <v>30330000.0</v>
       </c>
-      <c r="G10">
+      <c r="H10">
         <v>24058000.0</v>
       </c>
-      <c r="H10">
+      <c r="I10">
         <v>26716000.0</v>
       </c>
-      <c r="I10">
+      <c r="J10">
         <v>22555000.0</v>
       </c>
-      <c r="J10">
+      <c r="K10">
         <v>25489000.0</v>
       </c>
-      <c r="K10">
+      <c r="L10">
         <v>33260000.0</v>
       </c>
-      <c r="L10">
+      <c r="M10">
         <v>29963000.0</v>
       </c>
-      <c r="M10">
+      <c r="N10">
         <v>25405000.0</v>
       </c>
-      <c r="N10">
+      <c r="O10">
         <v>30132000.0</v>
       </c>
-      <c r="O10">
+      <c r="P10">
         <v>1288000.0</v>
       </c>
-      <c r="P10">
+      <c r="Q10">
         <v>15993000.0</v>
       </c>
-      <c r="Q10">
+      <c r="R10">
         <v>5659000.0</v>
       </c>
-      <c r="R10">
+      <c r="S10">
         <v>4239000.0</v>
       </c>
-      <c r="S10">
+      <c r="T10">
         <v>20541000.0</v>
       </c>
-      <c r="T10">
+      <c r="U10">
         <v>25441000.0</v>
       </c>
-      <c r="U10">
+      <c r="V10">
         <v>32144000.0</v>
       </c>
-      <c r="V10">
+      <c r="W10">
         <v>42412000.0</v>
       </c>
-      <c r="W10">
+      <c r="X10">
         <v>33166000.0</v>
       </c>
-      <c r="X10">
+      <c r="Y10">
         <v>33289000.0</v>
       </c>
-      <c r="Y10">
+      <c r="Z10">
         <v>2995000.0</v>
       </c>
-      <c r="Z10">
+      <c r="AA10">
         <v>-147247000.0</v>
       </c>
-      <c r="AA10">
+      <c r="AB10">
         <v>286000.0</v>
       </c>
-      <c r="AB10">
+      <c r="AC10">
         <v>7068000.0</v>
       </c>
-      <c r="AC10">
+      <c r="AD10">
         <v>23829000.0</v>
       </c>
-      <c r="AD10">
+      <c r="AE10">
         <v>31844000.0</v>
       </c>
-      <c r="AE10">
+      <c r="AF10">
         <v>-1178000.0</v>
       </c>
-      <c r="AF10">
+      <c r="AG10">
         <v>28029000.0</v>
       </c>
-      <c r="AG10">
+      <c r="AH10">
         <v>13250000.0</v>
       </c>
-      <c r="AH10">
+      <c r="AI10">
         <v>20627000.0</v>
       </c>
-      <c r="AI10">
+      <c r="AJ10">
         <v>5833000.0</v>
       </c>
-      <c r="AJ10">
+      <c r="AK10">
         <v>31787000.0</v>
       </c>
-      <c r="AK10">
+      <c r="AL10">
         <v>28781000.0</v>
       </c>
-      <c r="AL10">
+      <c r="AM10">
         <v>8052000.0</v>
       </c>
-      <c r="AM10">
+      <c r="AN10">
         <v>11290000.0</v>
       </c>
-      <c r="AN10">
+      <c r="AO10">
         <v>41114000.0</v>
       </c>
-      <c r="AO10">
+      <c r="AP10">
         <v>-42086000.0</v>
       </c>
-      <c r="AP10">
+      <c r="AQ10">
         <v>-23397000.0</v>
       </c>
-      <c r="AQ10">
+      <c r="AR10">
         <v>-25772000.0</v>
       </c>
-      <c r="AR10">
+      <c r="AS10">
         <v>-1747000.0</v>
       </c>
-      <c r="AS10">
+      <c r="AT10">
         <v>6390000.0</v>
       </c>
-      <c r="AT10">
+      <c r="AU10">
         <v>-11730000.0</v>
       </c>
-      <c r="AU10">
+      <c r="AV10">
         <v>-19452000.0</v>
       </c>
-      <c r="AV10">
+      <c r="AW10">
         <v>41967000.0</v>
       </c>
-      <c r="AW10">
+      <c r="AX10">
         <v>64636000.0</v>
       </c>
-      <c r="AX10">
+      <c r="AY10">
         <v>69905000.0</v>
       </c>
-      <c r="AY10">
+      <c r="AZ10">
         <v>105738000.0</v>
       </c>
-      <c r="AZ10">
+      <c r="BA10">
         <v>76425000.0</v>
       </c>
-      <c r="BA10">
+      <c r="BB10">
         <v>18804000.0</v>
       </c>
-      <c r="BB10">
+      <c r="BC10">
         <v>65820000.0</v>
       </c>
-      <c r="BC10">
+      <c r="BD10">
         <v>-22744000.0</v>
       </c>
-      <c r="BD10">
+      <c r="BE10">
         <v>85565000.0</v>
       </c>
-      <c r="BE10">
+      <c r="BF10">
         <v>-11642000.0</v>
       </c>
-      <c r="BF10">
+      <c r="BG10">
         <v>133371000.0</v>
       </c>
-      <c r="BG10">
+      <c r="BH10">
         <v>-194372000.0</v>
       </c>
-      <c r="BH10">
+      <c r="BI10">
         <v>-249905000.0</v>
       </c>
-      <c r="BI10">
+      <c r="BJ10">
         <v>56000.0</v>
       </c>
-      <c r="BJ10">
+      <c r="BK10">
         <v>39277000.0</v>
       </c>
-      <c r="BK10">
+      <c r="BL10">
         <v>50126000.0</v>
       </c>
-      <c r="BL10">
+      <c r="BM10">
         <v>78918000.0</v>
       </c>
-      <c r="BM10">
+      <c r="BN10">
         <v>-74416000.0</v>
       </c>
-      <c r="BN10">
+      <c r="BO10">
         <v>163000.0</v>
       </c>
-      <c r="BO10">
+      <c r="BP10">
         <v>51401000.0</v>
       </c>
-      <c r="BP10">
+      <c r="BQ10">
         <v>113565000.0</v>
       </c>
-      <c r="BQ10">
+      <c r="BR10">
         <v>89543000.0</v>
       </c>
-      <c r="BR10">
+      <c r="BS10">
         <v>36715000.0</v>
       </c>
-      <c r="BS10">
+      <c r="BT10">
         <v>-461884000.0</v>
       </c>
-      <c r="BT10">
+      <c r="BU10">
         <v>-223548000.0</v>
       </c>
-      <c r="BU10">
+      <c r="BV10">
         <v>85757000.0</v>
       </c>
-      <c r="BV10">
+      <c r="BW10">
         <v>-117349000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>36858000.0</v>
       </c>
       <c r="BX10">
         <v>36858000.0</v>
       </c>
       <c r="BY10">
+        <v>36858000.0</v>
+      </c>
+      <c r="BZ10">
         <v>-23200000.0</v>
       </c>
-      <c r="BZ10">
+      <c r="CA10">
         <v>177700000.0</v>
       </c>
-      <c r="CA10">
+      <c r="CB10">
         <v>102800000.0</v>
       </c>
-      <c r="CB10">
+      <c r="CC10">
         <v>27321000.0</v>
       </c>
-      <c r="CC10">
+      <c r="CD10">
         <v>24894000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>31597000.0</v>
       </c>
       <c r="CE10">
         <v>31597000.0</v>
       </c>
       <c r="CF10">
+        <v>31597000.0</v>
+      </c>
+      <c r="CG10">
         <v>33500000.0</v>
       </c>
-      <c r="CG10">
+      <c r="CH10">
         <v>21760000.0</v>
       </c>
-      <c r="CH10">
+      <c r="CI10">
         <v>15559000.0</v>
       </c>
-      <c r="CI10">
+      <c r="CJ10">
         <v>9108000.0</v>
       </c>
-      <c r="CJ10">
+      <c r="CK10">
         <v>2263000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>-1477000.0</v>
       </c>
       <c r="CL10">
         <v>-1477000.0</v>
       </c>
+      <c r="CM10">
+        <v>-1477000.0</v>
+      </c>
     </row>
-    <row r="11" spans="1:90">
+    <row r="11" spans="1:91">
       <c r="A11" t="s">
-        <v>160</v>
+        <v>161</v>
       </c>
       <c r="B11"/>
       <c r="C11"/>
       <c r="D11"/>
       <c r="E11"/>
       <c r="F11"/>
       <c r="G11"/>
       <c r="H11"/>
       <c r="I11"/>
       <c r="J11"/>
       <c r="K11"/>
       <c r="L11"/>
       <c r="M11"/>
       <c r="N11"/>
       <c r="O11"/>
-      <c r="P11">
+      <c r="P11"/>
+      <c r="Q11">
         <v>20226000.0</v>
       </c>
-      <c r="Q11"/>
-      <c r="R11">
+      <c r="R11"/>
+      <c r="S11">
         <v>1000.0</v>
       </c>
-      <c r="S11"/>
       <c r="T11"/>
       <c r="U11"/>
       <c r="V11"/>
       <c r="W11"/>
       <c r="X11"/>
       <c r="Y11"/>
       <c r="Z11"/>
       <c r="AA11"/>
       <c r="AB11"/>
       <c r="AC11"/>
       <c r="AD11"/>
       <c r="AE11"/>
       <c r="AF11"/>
       <c r="AG11"/>
       <c r="AH11"/>
       <c r="AI11"/>
       <c r="AJ11"/>
       <c r="AK11"/>
       <c r="AL11"/>
       <c r="AM11"/>
       <c r="AN11"/>
       <c r="AO11"/>
       <c r="AP11"/>
       <c r="AQ11"/>
       <c r="AR11"/>
       <c r="AS11"/>
       <c r="AT11"/>
       <c r="AU11"/>
       <c r="AV11"/>
       <c r="AW11"/>
       <c r="AX11"/>
       <c r="AY11"/>
       <c r="AZ11"/>
       <c r="BA11"/>
       <c r="BB11"/>
       <c r="BC11"/>
-      <c r="BD11">
+      <c r="BD11"/>
+      <c r="BE11">
         <v>12529000.0</v>
       </c>
-      <c r="BE11">
+      <c r="BF11">
         <v>15577000.0</v>
       </c>
-      <c r="BF11">
+      <c r="BG11">
         <v>16138000.0</v>
       </c>
-      <c r="BG11">
+      <c r="BH11">
         <v>-258069000.0</v>
       </c>
-      <c r="BH11">
+      <c r="BI11">
         <v>17345000.0</v>
       </c>
-      <c r="BI11">
+      <c r="BJ11">
         <v>15951000.0</v>
       </c>
-      <c r="BJ11">
+      <c r="BK11">
         <v>13946000.0</v>
       </c>
-      <c r="BK11">
+      <c r="BL11">
         <v>13433000.0</v>
       </c>
-      <c r="BL11">
+      <c r="BM11">
         <v>10752000.0</v>
       </c>
-      <c r="BM11">
+      <c r="BN11">
         <v>9894000.0</v>
       </c>
-      <c r="BN11">
+      <c r="BO11">
         <v>10027000.0</v>
       </c>
-      <c r="BO11">
+      <c r="BP11">
         <v>1243000.0</v>
       </c>
-      <c r="BP11">
+      <c r="BQ11">
         <v>4409000.0</v>
       </c>
-      <c r="BQ11">
+      <c r="BR11">
         <v>5068000.0</v>
       </c>
-      <c r="BR11">
+      <c r="BS11">
         <v>6939000.0</v>
       </c>
-      <c r="BS11">
+      <c r="BT11">
         <v>13659000.0</v>
       </c>
-      <c r="BT11">
+      <c r="BU11">
         <v>14404000.0</v>
       </c>
-      <c r="BU11">
+      <c r="BV11">
         <v>13917000.0</v>
       </c>
-      <c r="BV11">
+      <c r="BW11">
         <v>45028000.0</v>
       </c>
-      <c r="BW11">
+      <c r="BX11">
         <v>62465000.0</v>
       </c>
-      <c r="BX11">
+      <c r="BY11">
         <v>77713000.0</v>
       </c>
-      <c r="BY11">
+      <c r="BZ11">
         <v>-137421000.0</v>
       </c>
-      <c r="BZ11">
+      <c r="CA11">
         <v>-84245000.0</v>
       </c>
-      <c r="CA11">
+      <c r="CB11">
         <v>-22303000.0</v>
       </c>
-      <c r="CB11">
+      <c r="CC11">
         <v>-53945000.0</v>
       </c>
-      <c r="CC11">
+      <c r="CD11">
         <v>-46262000.0</v>
       </c>
-      <c r="CD11">
+      <c r="CE11">
         <v>-10674000.0</v>
       </c>
-      <c r="CE11">
+      <c r="CF11">
         <v>-13164000.0</v>
       </c>
-      <c r="CF11">
+      <c r="CG11">
         <v>-11735000.0</v>
       </c>
-      <c r="CG11">
+      <c r="CH11">
         <v>8200000.0</v>
       </c>
-      <c r="CH11">
+      <c r="CI11">
         <v>3234000.0</v>
       </c>
-      <c r="CI11">
+      <c r="CJ11">
         <v>-16063000.0</v>
       </c>
-      <c r="CJ11">
+      <c r="CK11">
         <v>-3523000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>-2340000.0</v>
       </c>
       <c r="CL11">
         <v>-2340000.0</v>
       </c>
+      <c r="CM11">
+        <v>-2340000.0</v>
+      </c>
     </row>
-    <row r="12" spans="1:90">
+    <row r="12" spans="1:91">
       <c r="A12" t="s">
-        <v>161</v>
+        <v>162</v>
       </c>
       <c r="B12">
+        <v>27074000.0</v>
+      </c>
+      <c r="C12">
         <v>28479000.0</v>
       </c>
-      <c r="C12">
+      <c r="D12">
         <v>65522400.0</v>
       </c>
-      <c r="D12">
+      <c r="E12">
         <v>32800.0</v>
       </c>
-      <c r="E12">
+      <c r="F12">
         <v>32581000.0</v>
       </c>
-      <c r="F12">
+      <c r="G12">
         <v>30464000.0</v>
       </c>
-      <c r="G12">
+      <c r="H12">
         <v>30937000.0</v>
       </c>
-      <c r="H12">
+      <c r="I12">
         <v>31854000.0</v>
       </c>
-      <c r="I12">
+      <c r="J12">
         <v>26992000.0</v>
       </c>
-      <c r="J12">
+      <c r="K12">
         <v>26179000.0</v>
       </c>
-      <c r="K12">
+      <c r="L12">
         <v>27155000.0</v>
       </c>
-      <c r="L12">
+      <c r="M12">
         <v>25900.0</v>
       </c>
-      <c r="M12">
+      <c r="N12">
         <v>26002000.0</v>
       </c>
-      <c r="N12">
+      <c r="O12">
         <v>24766000.0</v>
       </c>
-      <c r="O12">
+      <c r="P12">
         <v>22760000.0</v>
       </c>
-      <c r="P12">
+      <c r="Q12">
         <v>20226000.0</v>
       </c>
-      <c r="Q12">
+      <c r="R12">
         <v>16377000.0</v>
       </c>
-      <c r="R12">
+      <c r="S12">
         <v>14280000.0</v>
       </c>
-      <c r="S12">
+      <c r="T12">
         <v>14133000.0</v>
       </c>
-      <c r="T12">
+      <c r="U12">
         <v>13944000.0</v>
       </c>
-      <c r="U12">
+      <c r="V12">
         <v>12662000.0</v>
       </c>
-      <c r="V12">
+      <c r="W12">
         <v>12966000.0</v>
       </c>
-      <c r="W12">
+      <c r="X12">
         <v>13213000.0</v>
       </c>
-      <c r="X12">
+      <c r="Y12">
         <v>13845000.0</v>
       </c>
-      <c r="Y12">
+      <c r="Z12">
         <v>15392000.0</v>
       </c>
-      <c r="Z12">
+      <c r="AA12">
         <v>18953000.0</v>
       </c>
-      <c r="AA12">
+      <c r="AB12">
         <v>18200000.0</v>
       </c>
-      <c r="AB12">
+      <c r="AC12">
         <v>18735000.0</v>
       </c>
-      <c r="AC12">
+      <c r="AD12">
         <v>17511000.0</v>
       </c>
-      <c r="AD12">
+      <c r="AE12">
         <v>15623000.0</v>
       </c>
-      <c r="AE12">
+      <c r="AF12">
         <v>14217000.0</v>
       </c>
-      <c r="AF12">
+      <c r="AG12">
         <v>14903000.0</v>
       </c>
-      <c r="AG12">
+      <c r="AH12">
         <v>13576000.0</v>
       </c>
-      <c r="AH12">
+      <c r="AI12">
         <v>12560000.0</v>
       </c>
-      <c r="AI12">
+      <c r="AJ12">
         <v>12433000.0</v>
       </c>
-      <c r="AJ12">
+      <c r="AK12">
         <v>13832000.0</v>
       </c>
-      <c r="AK12">
+      <c r="AL12">
         <v>14215000.0</v>
       </c>
-      <c r="AL12">
+      <c r="AM12">
         <v>14061000.0</v>
       </c>
-      <c r="AM12">
+      <c r="AN12">
         <v>14473000.0</v>
       </c>
-      <c r="AN12">
+      <c r="AO12">
         <v>14438000.0</v>
       </c>
-      <c r="AO12">
+      <c r="AP12">
         <v>16793000.0</v>
       </c>
-      <c r="AP12">
+      <c r="AQ12">
         <v>17315000.0</v>
       </c>
-      <c r="AQ12">
+      <c r="AR12">
         <v>19335000.0</v>
       </c>
-      <c r="AR12">
+      <c r="AS12">
         <v>21764000.0</v>
       </c>
-      <c r="AS12">
+      <c r="AT12">
         <v>22436000.0</v>
       </c>
-      <c r="AT12">
+      <c r="AU12">
         <v>21166000.0</v>
       </c>
-      <c r="AU12">
+      <c r="AV12">
         <v>20315000.0</v>
       </c>
-      <c r="AV12">
+      <c r="AW12">
         <v>18946000.0</v>
       </c>
-      <c r="AW12">
+      <c r="AX12">
         <v>18902000.0</v>
       </c>
-      <c r="AX12">
+      <c r="AY12">
         <v>17957000.0</v>
       </c>
-      <c r="AY12">
+      <c r="AZ12">
         <v>17366000.0</v>
       </c>
-      <c r="AZ12">
+      <c r="BA12">
         <v>17472000.0</v>
       </c>
-      <c r="BA12">
+      <c r="BB12">
         <v>15845000.0</v>
       </c>
-      <c r="BB12">
+      <c r="BC12">
         <v>15443000.0</v>
       </c>
-      <c r="BC12">
+      <c r="BD12">
         <v>14651000.0</v>
       </c>
-      <c r="BD12">
+      <c r="BE12">
         <v>12529000.0</v>
       </c>
-      <c r="BE12">
+      <c r="BF12">
         <v>15577000.0</v>
       </c>
-      <c r="BF12">
+      <c r="BG12">
         <v>16138000.0</v>
       </c>
-      <c r="BG12">
+      <c r="BH12">
         <v>16926000.0</v>
       </c>
-      <c r="BH12">
+      <c r="BI12">
         <v>17345000.0</v>
       </c>
-      <c r="BI12">
+      <c r="BJ12">
         <v>15951000.0</v>
       </c>
-      <c r="BJ12">
+      <c r="BK12">
         <v>13946000.0</v>
       </c>
-      <c r="BK12">
+      <c r="BL12">
         <v>13433000.0</v>
       </c>
-      <c r="BL12">
+      <c r="BM12">
         <v>10752000.0</v>
       </c>
-      <c r="BM12">
+      <c r="BN12">
         <v>9894000.0</v>
       </c>
-      <c r="BN12">
+      <c r="BO12">
         <v>10027000.0</v>
       </c>
-      <c r="BO12">
+      <c r="BP12">
         <v>4976000.0</v>
       </c>
-      <c r="BP12">
+      <c r="BQ12">
         <v>4409000.0</v>
       </c>
-      <c r="BQ12">
+      <c r="BR12">
         <v>5068000.0</v>
       </c>
-      <c r="BR12">
+      <c r="BS12">
         <v>6939000.0</v>
       </c>
-      <c r="BS12">
+      <c r="BT12">
         <v>13659000.0</v>
       </c>
-      <c r="BT12">
+      <c r="BU12">
         <v>14404000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>13917000.0</v>
       </c>
       <c r="BV12">
         <v>13917000.0</v>
       </c>
       <c r="BW12">
+        <v>13917000.0</v>
+      </c>
+      <c r="BX12">
         <v>70900000.0</v>
       </c>
-      <c r="BX12">
+      <c r="BY12">
         <v>67100000.0</v>
       </c>
-      <c r="BY12">
+      <c r="BZ12">
         <v>84800000.0</v>
       </c>
-      <c r="BZ12">
+      <c r="CA12">
         <v>123000000.0</v>
       </c>
-      <c r="CA12">
+      <c r="CB12">
         <v>73200000.0</v>
       </c>
-      <c r="CB12">
+      <c r="CC12">
         <v>12900000.0</v>
       </c>
-      <c r="CC12">
+      <c r="CD12">
         <v>33200000.0</v>
       </c>
-      <c r="CD12">
+      <c r="CE12">
         <v>39400000.0</v>
       </c>
-      <c r="CE12">
+      <c r="CF12">
         <v>3500000.0</v>
       </c>
-      <c r="CF12">
+      <c r="CG12">
         <v>5500000.0</v>
       </c>
-      <c r="CG12">
+      <c r="CH12">
         <v>20900000.0</v>
       </c>
-      <c r="CH12">
+      <c r="CI12">
         <v>11700000.0</v>
       </c>
-      <c r="CI12">
+      <c r="CJ12">
         <v>2000000.0</v>
       </c>
-      <c r="CJ12">
+      <c r="CK12">
         <v>300000.0</v>
       </c>
-      <c r="CK12">
+      <c r="CL12">
         <v>200000.0</v>
       </c>
-      <c r="CL12"/>
+      <c r="CM12"/>
     </row>
-    <row r="13" spans="1:90">
+    <row r="13" spans="1:91">
       <c r="A13" t="s">
-        <v>162</v>
+        <v>163</v>
       </c>
       <c r="B13">
+        <v>67413000.0</v>
+      </c>
+      <c r="C13">
         <v>70943000.0</v>
       </c>
-      <c r="C13">
+      <c r="D13">
         <v>77100000.0</v>
       </c>
-      <c r="D13">
+      <c r="E13">
         <v>81918000.0</v>
       </c>
-      <c r="E13">
+      <c r="F13">
         <v>80827000.0</v>
       </c>
-      <c r="F13">
+      <c r="G13">
         <v>78124000.0</v>
       </c>
-      <c r="G13">
+      <c r="H13">
         <v>81769000.0</v>
       </c>
-      <c r="H13">
+      <c r="I13">
         <v>80408000.0</v>
       </c>
-      <c r="I13">
+      <c r="J13">
         <v>67986000.0</v>
       </c>
-      <c r="J13">
+      <c r="K13">
         <v>66611000.0</v>
       </c>
-      <c r="K13">
+      <c r="L13">
         <v>70995000.0</v>
       </c>
-      <c r="L13">
+      <c r="M13">
         <v>67160000.0</v>
       </c>
-      <c r="M13">
+      <c r="N13">
         <v>67467000.0</v>
       </c>
-      <c r="N13">
+      <c r="O13">
         <v>65572000.0</v>
       </c>
-      <c r="O13">
+      <c r="P13">
         <v>62394000.0</v>
       </c>
-      <c r="P13">
+      <c r="Q13">
         <v>57174000.0</v>
       </c>
-      <c r="Q13">
+      <c r="R13">
         <v>52552000.0</v>
       </c>
-      <c r="R13">
+      <c r="S13">
         <v>53104000.0</v>
       </c>
-      <c r="S13">
+      <c r="T13">
         <v>52927000.0</v>
       </c>
-      <c r="T13">
+      <c r="U13">
         <v>49173000.0</v>
       </c>
-      <c r="U13">
+      <c r="V13">
         <v>48982000.0</v>
       </c>
-      <c r="V13"/>
       <c r="W13"/>
       <c r="X13"/>
       <c r="Y13"/>
       <c r="Z13"/>
       <c r="AA13"/>
       <c r="AB13"/>
       <c r="AC13"/>
       <c r="AD13"/>
       <c r="AE13"/>
       <c r="AF13"/>
       <c r="AG13"/>
       <c r="AH13"/>
       <c r="AI13"/>
       <c r="AJ13"/>
       <c r="AK13"/>
       <c r="AL13"/>
       <c r="AM13"/>
       <c r="AN13"/>
       <c r="AO13"/>
       <c r="AP13"/>
       <c r="AQ13"/>
       <c r="AR13"/>
       <c r="AS13"/>
       <c r="AT13"/>
       <c r="AU13"/>
@@ -18257,54 +18402,55 @@
       <c r="BN13"/>
       <c r="BO13"/>
       <c r="BP13"/>
       <c r="BQ13"/>
       <c r="BR13"/>
       <c r="BS13"/>
       <c r="BT13"/>
       <c r="BU13"/>
       <c r="BV13"/>
       <c r="BW13"/>
       <c r="BX13"/>
       <c r="BY13"/>
       <c r="BZ13"/>
       <c r="CA13"/>
       <c r="CB13"/>
       <c r="CC13"/>
       <c r="CD13"/>
       <c r="CE13"/>
       <c r="CF13"/>
       <c r="CG13"/>
       <c r="CH13"/>
       <c r="CI13"/>
       <c r="CJ13"/>
       <c r="CK13"/>
       <c r="CL13"/>
+      <c r="CM13"/>
     </row>
-    <row r="14" spans="1:90">
+    <row r="14" spans="1:91">
       <c r="A14" t="s">
-        <v>163</v>
+        <v>164</v>
       </c>
       <c r="B14"/>
       <c r="C14"/>
       <c r="D14"/>
       <c r="E14"/>
       <c r="F14"/>
       <c r="G14"/>
       <c r="H14"/>
       <c r="I14"/>
       <c r="J14"/>
       <c r="K14"/>
       <c r="L14"/>
       <c r="M14"/>
       <c r="N14"/>
       <c r="O14"/>
       <c r="P14"/>
       <c r="Q14"/>
       <c r="R14"/>
       <c r="S14"/>
       <c r="T14"/>
       <c r="U14"/>
       <c r="V14"/>
       <c r="W14"/>
       <c r="X14"/>
       <c r="Y14"/>
@@ -18351,363 +18497,367 @@
       <c r="BN14"/>
       <c r="BO14"/>
       <c r="BP14"/>
       <c r="BQ14"/>
       <c r="BR14"/>
       <c r="BS14"/>
       <c r="BT14"/>
       <c r="BU14"/>
       <c r="BV14"/>
       <c r="BW14"/>
       <c r="BX14"/>
       <c r="BY14"/>
       <c r="BZ14"/>
       <c r="CA14"/>
       <c r="CB14"/>
       <c r="CC14"/>
       <c r="CD14"/>
       <c r="CE14"/>
       <c r="CF14"/>
       <c r="CG14"/>
       <c r="CH14"/>
       <c r="CI14"/>
       <c r="CJ14"/>
       <c r="CK14"/>
       <c r="CL14"/>
+      <c r="CM14"/>
     </row>
-    <row r="15" spans="1:90">
+    <row r="15" spans="1:91">
       <c r="A15" t="s">
-        <v>164</v>
+        <v>165</v>
       </c>
       <c r="B15">
+        <v>-17505000.0</v>
+      </c>
+      <c r="C15">
         <v>-26871000.0</v>
       </c>
-      <c r="C15">
+      <c r="D15">
         <v>-12730000.0</v>
       </c>
-      <c r="D15">
+      <c r="E15">
         <v>27454000.0</v>
       </c>
-      <c r="E15">
+      <c r="F15">
         <v>18115000.0</v>
       </c>
-      <c r="F15">
+      <c r="G15">
         <v>30330000.0</v>
       </c>
-      <c r="G15">
+      <c r="H15">
         <v>24058000.0</v>
       </c>
-      <c r="H15">
+      <c r="I15">
         <v>26716000.0</v>
       </c>
-      <c r="I15">
+      <c r="J15">
         <v>22555000.0</v>
       </c>
-      <c r="J15">
+      <c r="K15">
         <v>25489000.0</v>
       </c>
-      <c r="K15">
+      <c r="L15">
         <v>33260000.0</v>
       </c>
-      <c r="L15">
+      <c r="M15">
         <v>29963000.0</v>
       </c>
-      <c r="M15">
+      <c r="N15">
         <v>25405000.0</v>
       </c>
-      <c r="N15">
+      <c r="O15">
         <v>30132000.0</v>
       </c>
-      <c r="O15">
+      <c r="P15">
         <v>1288000.0</v>
       </c>
-      <c r="P15">
+      <c r="Q15">
         <v>15993000.0</v>
       </c>
-      <c r="Q15">
+      <c r="R15">
         <v>5659000.0</v>
       </c>
-      <c r="R15">
+      <c r="S15">
         <v>4239000.0</v>
       </c>
-      <c r="S15">
+      <c r="T15">
         <v>20541000.0</v>
       </c>
-      <c r="T15">
+      <c r="U15">
         <v>25441000.0</v>
       </c>
-      <c r="U15">
+      <c r="V15">
         <v>32144000.0</v>
       </c>
-      <c r="V15">
+      <c r="W15">
         <v>42412000.0</v>
       </c>
-      <c r="W15">
+      <c r="X15">
         <v>33166000.0</v>
       </c>
-      <c r="X15">
+      <c r="Y15">
         <v>33289000.0</v>
       </c>
-      <c r="Y15">
+      <c r="Z15">
         <v>2995000.0</v>
       </c>
-      <c r="Z15">
+      <c r="AA15">
         <v>-147247000.0</v>
       </c>
-      <c r="AA15">
+      <c r="AB15">
         <v>286000.0</v>
       </c>
-      <c r="AB15">
+      <c r="AC15">
         <v>7068000.0</v>
       </c>
-      <c r="AC15">
+      <c r="AD15">
         <v>23829000.0</v>
       </c>
-      <c r="AD15">
+      <c r="AE15">
         <v>31844000.0</v>
       </c>
-      <c r="AE15">
+      <c r="AF15">
         <v>-1178000.0</v>
       </c>
-      <c r="AF15">
+      <c r="AG15">
         <v>28029000.0</v>
       </c>
-      <c r="AG15">
+      <c r="AH15">
         <v>13250000.0</v>
       </c>
-      <c r="AH15">
+      <c r="AI15">
         <v>20627000.0</v>
       </c>
-      <c r="AI15">
+      <c r="AJ15">
         <v>5833000.0</v>
       </c>
-      <c r="AJ15">
+      <c r="AK15">
         <v>31787000.0</v>
       </c>
-      <c r="AK15">
+      <c r="AL15">
         <v>28781000.0</v>
       </c>
-      <c r="AL15">
+      <c r="AM15">
         <v>8052000.0</v>
       </c>
-      <c r="AM15">
+      <c r="AN15">
         <v>11290000.0</v>
       </c>
-      <c r="AN15">
+      <c r="AO15">
         <v>41114000.0</v>
       </c>
-      <c r="AO15">
+      <c r="AP15">
         <v>-42086000.0</v>
       </c>
-      <c r="AP15">
+      <c r="AQ15">
         <v>-23397000.0</v>
       </c>
-      <c r="AQ15">
+      <c r="AR15">
         <v>-25772000.0</v>
       </c>
-      <c r="AR15">
+      <c r="AS15">
         <v>-1747000.0</v>
       </c>
-      <c r="AS15">
+      <c r="AT15">
         <v>6390000.0</v>
       </c>
-      <c r="AT15">
+      <c r="AU15">
         <v>-11730000.0</v>
       </c>
-      <c r="AU15">
+      <c r="AV15">
         <v>-19452000.0</v>
       </c>
-      <c r="AV15">
+      <c r="AW15">
         <v>41967000.0</v>
       </c>
-      <c r="AW15">
+      <c r="AX15">
         <v>64636000.0</v>
       </c>
-      <c r="AX15">
+      <c r="AY15">
         <v>69905000.0</v>
       </c>
-      <c r="AY15">
+      <c r="AZ15">
         <v>105738000.0</v>
       </c>
-      <c r="AZ15">
+      <c r="BA15">
         <v>76425000.0</v>
       </c>
-      <c r="BA15">
+      <c r="BB15">
         <v>18804000.0</v>
       </c>
-      <c r="BB15">
+      <c r="BC15">
         <v>65820000.0</v>
       </c>
-      <c r="BC15">
+      <c r="BD15">
         <v>-22744000.0</v>
       </c>
-      <c r="BD15">
+      <c r="BE15">
         <v>73036000.0</v>
       </c>
-      <c r="BE15">
+      <c r="BF15">
         <v>-11642000.0</v>
       </c>
-      <c r="BF15">
+      <c r="BG15">
         <v>117233000.0</v>
       </c>
-      <c r="BG15">
+      <c r="BH15">
         <v>63697000.0</v>
       </c>
-      <c r="BH15">
+      <c r="BI15">
         <v>-267250000.0</v>
       </c>
-      <c r="BI15">
+      <c r="BJ15">
         <v>56000.0</v>
       </c>
-      <c r="BJ15">
+      <c r="BK15">
         <v>112052000.0</v>
       </c>
-      <c r="BK15">
+      <c r="BL15">
         <v>84504000.0</v>
       </c>
-      <c r="BL15">
+      <c r="BM15">
         <v>68166000.0</v>
       </c>
-      <c r="BM15">
+      <c r="BN15">
         <v>-84310000.0</v>
       </c>
-      <c r="BN15">
+      <c r="BO15">
         <v>-9864000.0</v>
       </c>
-      <c r="BO15">
+      <c r="BP15">
         <v>79523000.0</v>
       </c>
-      <c r="BP15">
+      <c r="BQ15">
         <v>109156000.0</v>
       </c>
-      <c r="BQ15">
+      <c r="BR15">
         <v>84475000.0</v>
       </c>
-      <c r="BR15">
+      <c r="BS15">
         <v>29776000.0</v>
       </c>
-      <c r="BS15">
+      <c r="BT15">
         <v>-475543000.0</v>
       </c>
-      <c r="BT15">
+      <c r="BU15">
         <v>-237952000.0</v>
       </c>
-      <c r="BU15">
+      <c r="BV15">
         <v>71840000.0</v>
       </c>
-      <c r="BV15">
+      <c r="BW15">
         <v>-162377000.0</v>
       </c>
-      <c r="BW15">
+      <c r="BX15">
         <v>-25607000.0</v>
       </c>
-      <c r="BX15">
+      <c r="BY15">
         <v>-23176000.0</v>
       </c>
-      <c r="BY15">
+      <c r="BZ15">
         <v>177722000.0</v>
       </c>
-      <c r="BZ15">
+      <c r="CA15">
         <v>102767000.0</v>
       </c>
-      <c r="CA15">
+      <c r="CB15">
         <v>56977000.0</v>
       </c>
-      <c r="CB15">
+      <c r="CC15">
         <v>81266000.0</v>
       </c>
-      <c r="CC15">
+      <c r="CD15">
         <v>71156000.0</v>
       </c>
-      <c r="CD15">
+      <c r="CE15">
         <v>42271000.0</v>
       </c>
-      <c r="CE15">
+      <c r="CF15">
         <v>33546000.0</v>
       </c>
-      <c r="CF15">
+      <c r="CG15">
         <v>31009000.0</v>
       </c>
-      <c r="CG15">
+      <c r="CH15">
         <v>13560000.0</v>
       </c>
-      <c r="CH15">
+      <c r="CI15">
         <v>12325000.0</v>
       </c>
-      <c r="CI15">
+      <c r="CJ15">
         <v>25171000.0</v>
       </c>
-      <c r="CJ15">
+      <c r="CK15">
         <v>5786000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>863000.0</v>
       </c>
       <c r="CL15">
         <v>863000.0</v>
       </c>
+      <c r="CM15">
+        <v>863000.0</v>
+      </c>
     </row>
-    <row r="16" spans="1:90">
+    <row r="16" spans="1:91">
       <c r="A16" t="s">
-        <v>165</v>
+        <v>166</v>
       </c>
       <c r="B16"/>
       <c r="C16"/>
       <c r="D16"/>
       <c r="E16"/>
       <c r="F16"/>
       <c r="G16"/>
       <c r="H16"/>
       <c r="I16"/>
       <c r="J16"/>
       <c r="K16"/>
       <c r="L16"/>
-      <c r="M16">
-[...1 lines deleted...]
-      </c>
+      <c r="M16"/>
       <c r="N16">
         <v>25405000.0</v>
       </c>
       <c r="O16">
+        <v>25405000.0</v>
+      </c>
+      <c r="P16">
         <v>1287000.0</v>
       </c>
-      <c r="P16">
+      <c r="Q16">
         <v>54239000.0</v>
       </c>
-      <c r="Q16">
+      <c r="R16">
         <v>5659000.0</v>
       </c>
-      <c r="R16">
+      <c r="S16">
         <v>4239000.0</v>
       </c>
-      <c r="S16">
+      <c r="T16">
         <v>20541000.0</v>
       </c>
-      <c r="T16">
+      <c r="U16">
         <v>25441000.0</v>
       </c>
-      <c r="U16"/>
       <c r="V16"/>
       <c r="W16"/>
       <c r="X16"/>
       <c r="Y16"/>
       <c r="Z16"/>
       <c r="AA16"/>
       <c r="AB16"/>
       <c r="AC16"/>
       <c r="AD16"/>
       <c r="AE16"/>
       <c r="AF16"/>
       <c r="AG16"/>
       <c r="AH16"/>
       <c r="AI16"/>
       <c r="AJ16"/>
       <c r="AK16"/>
       <c r="AL16"/>
       <c r="AM16"/>
       <c r="AN16"/>
       <c r="AO16"/>
       <c r="AP16"/>
       <c r="AQ16"/>
       <c r="AR16"/>
       <c r="AS16"/>
       <c r="AT16"/>
@@ -18733,116 +18883,119 @@
       <c r="BN16"/>
       <c r="BO16"/>
       <c r="BP16"/>
       <c r="BQ16"/>
       <c r="BR16"/>
       <c r="BS16"/>
       <c r="BT16"/>
       <c r="BU16"/>
       <c r="BV16"/>
       <c r="BW16"/>
       <c r="BX16"/>
       <c r="BY16"/>
       <c r="BZ16"/>
       <c r="CA16"/>
       <c r="CB16"/>
       <c r="CC16"/>
       <c r="CD16"/>
       <c r="CE16"/>
       <c r="CF16"/>
       <c r="CG16"/>
       <c r="CH16"/>
       <c r="CI16"/>
       <c r="CJ16"/>
       <c r="CK16"/>
       <c r="CL16"/>
+      <c r="CM16"/>
     </row>
-    <row r="17" spans="1:90">
+    <row r="17" spans="1:91">
       <c r="A17" t="s">
-        <v>166</v>
+        <v>167</v>
       </c>
       <c r="B17">
+        <v>-17505000.0</v>
+      </c>
+      <c r="C17">
         <v>-26871000.0</v>
       </c>
-      <c r="C17">
+      <c r="D17">
         <v>-12731000.0</v>
       </c>
-      <c r="D17">
+      <c r="E17">
         <v>27454000.0</v>
       </c>
-      <c r="E17">
+      <c r="F17">
         <v>18115000.0</v>
       </c>
-      <c r="F17">
+      <c r="G17">
         <v>30330000.0</v>
       </c>
-      <c r="G17">
+      <c r="H17">
         <v>24058000.0</v>
       </c>
-      <c r="H17">
+      <c r="I17">
         <v>26716000.0</v>
       </c>
-      <c r="I17">
+      <c r="J17">
         <v>22555000.0</v>
       </c>
-      <c r="J17">
+      <c r="K17">
         <v>25489000.0</v>
       </c>
-      <c r="K17">
+      <c r="L17">
         <v>33260000.0</v>
       </c>
-      <c r="L17">
+      <c r="M17">
         <v>29963000.0</v>
       </c>
-      <c r="M17">
+      <c r="N17">
         <v>25405000.0</v>
       </c>
-      <c r="N17">
+      <c r="O17">
         <v>30132000.0</v>
       </c>
-      <c r="O17">
+      <c r="P17">
         <v>1287000.0</v>
       </c>
-      <c r="P17">
+      <c r="Q17">
         <v>54239000.0</v>
       </c>
-      <c r="Q17">
+      <c r="R17">
         <v>5659000.0</v>
       </c>
-      <c r="R17">
+      <c r="S17">
         <v>4239000.0</v>
       </c>
-      <c r="S17">
+      <c r="T17">
         <v>20541000.0</v>
       </c>
-      <c r="T17">
+      <c r="U17">
         <v>25441000.0</v>
       </c>
-      <c r="U17">
+      <c r="V17">
         <v>32144000.0</v>
       </c>
-      <c r="V17"/>
       <c r="W17"/>
       <c r="X17"/>
       <c r="Y17"/>
       <c r="Z17"/>
       <c r="AA17"/>
       <c r="AB17"/>
       <c r="AC17"/>
       <c r="AD17"/>
       <c r="AE17"/>
       <c r="AF17"/>
       <c r="AG17"/>
       <c r="AH17"/>
       <c r="AI17"/>
       <c r="AJ17"/>
       <c r="AK17"/>
       <c r="AL17"/>
       <c r="AM17"/>
       <c r="AN17"/>
       <c r="AO17"/>
       <c r="AP17"/>
       <c r="AQ17"/>
       <c r="AR17"/>
       <c r="AS17"/>
       <c r="AT17"/>
       <c r="AU17"/>
@@ -18867,116 +19020,119 @@
       <c r="BN17"/>
       <c r="BO17"/>
       <c r="BP17"/>
       <c r="BQ17"/>
       <c r="BR17"/>
       <c r="BS17"/>
       <c r="BT17"/>
       <c r="BU17"/>
       <c r="BV17"/>
       <c r="BW17"/>
       <c r="BX17"/>
       <c r="BY17"/>
       <c r="BZ17"/>
       <c r="CA17"/>
       <c r="CB17"/>
       <c r="CC17"/>
       <c r="CD17"/>
       <c r="CE17"/>
       <c r="CF17"/>
       <c r="CG17"/>
       <c r="CH17"/>
       <c r="CI17"/>
       <c r="CJ17"/>
       <c r="CK17"/>
       <c r="CL17"/>
+      <c r="CM17"/>
     </row>
-    <row r="18" spans="1:90">
+    <row r="18" spans="1:91">
       <c r="A18" t="s">
-        <v>167</v>
+        <v>168</v>
       </c>
       <c r="B18">
+        <v>40339000.0</v>
+      </c>
+      <c r="C18">
         <v>42464000.0</v>
       </c>
-      <c r="C18">
+      <c r="D18">
         <v>46107000.0</v>
       </c>
-      <c r="D18">
+      <c r="E18">
         <v>48880000.0</v>
       </c>
-      <c r="E18">
+      <c r="F18">
         <v>48246000.0</v>
       </c>
-      <c r="F18">
+      <c r="G18">
         <v>47660000.0</v>
       </c>
-      <c r="G18">
+      <c r="H18">
         <v>50832000.0</v>
       </c>
-      <c r="H18">
+      <c r="I18">
         <v>48554000.0</v>
       </c>
-      <c r="I18">
+      <c r="J18">
         <v>40994000.0</v>
       </c>
-      <c r="J18">
+      <c r="K18">
         <v>40432000.0</v>
       </c>
-      <c r="K18">
+      <c r="L18">
         <v>43840000.0</v>
       </c>
-      <c r="L18">
+      <c r="M18">
         <v>40885000.0</v>
       </c>
-      <c r="M18">
+      <c r="N18">
         <v>41465000.0</v>
       </c>
-      <c r="N18">
+      <c r="O18">
         <v>40806000.0</v>
       </c>
-      <c r="O18">
+      <c r="P18">
         <v>39634000.0</v>
       </c>
-      <c r="P18">
+      <c r="Q18">
         <v>36948000.0</v>
       </c>
-      <c r="Q18">
+      <c r="R18">
         <v>36175000.0</v>
       </c>
-      <c r="R18">
+      <c r="S18">
         <v>38824000.0</v>
       </c>
-      <c r="S18">
+      <c r="T18">
         <v>38794000.0</v>
       </c>
-      <c r="T18">
+      <c r="U18">
         <v>35229000.0</v>
       </c>
-      <c r="U18">
+      <c r="V18">
         <v>36320000.0</v>
       </c>
-      <c r="V18"/>
       <c r="W18"/>
       <c r="X18"/>
       <c r="Y18"/>
       <c r="Z18"/>
       <c r="AA18"/>
       <c r="AB18"/>
       <c r="AC18"/>
       <c r="AD18"/>
       <c r="AE18"/>
       <c r="AF18"/>
       <c r="AG18"/>
       <c r="AH18"/>
       <c r="AI18"/>
       <c r="AJ18"/>
       <c r="AK18"/>
       <c r="AL18"/>
       <c r="AM18"/>
       <c r="AN18"/>
       <c r="AO18"/>
       <c r="AP18"/>
       <c r="AQ18"/>
       <c r="AR18"/>
       <c r="AS18"/>
       <c r="AT18"/>
       <c r="AU18"/>
@@ -19001,73 +19157,74 @@
       <c r="BN18"/>
       <c r="BO18"/>
       <c r="BP18"/>
       <c r="BQ18"/>
       <c r="BR18"/>
       <c r="BS18"/>
       <c r="BT18"/>
       <c r="BU18"/>
       <c r="BV18"/>
       <c r="BW18"/>
       <c r="BX18"/>
       <c r="BY18"/>
       <c r="BZ18"/>
       <c r="CA18"/>
       <c r="CB18"/>
       <c r="CC18"/>
       <c r="CD18"/>
       <c r="CE18"/>
       <c r="CF18"/>
       <c r="CG18"/>
       <c r="CH18"/>
       <c r="CI18"/>
       <c r="CJ18"/>
       <c r="CK18"/>
       <c r="CL18"/>
+      <c r="CM18"/>
     </row>
-    <row r="19" spans="1:90">
+    <row r="19" spans="1:91">
       <c r="A19" t="s">
-        <v>168</v>
+        <v>169</v>
       </c>
       <c r="B19"/>
       <c r="C19"/>
       <c r="D19"/>
       <c r="E19"/>
       <c r="F19"/>
       <c r="G19"/>
       <c r="H19"/>
       <c r="I19"/>
       <c r="J19"/>
       <c r="K19"/>
       <c r="L19"/>
       <c r="M19"/>
       <c r="N19"/>
       <c r="O19"/>
-      <c r="P19">
+      <c r="P19"/>
+      <c r="Q19">
         <v>-2413000.0</v>
       </c>
-      <c r="Q19"/>
       <c r="R19"/>
       <c r="S19"/>
       <c r="T19"/>
       <c r="U19"/>
       <c r="V19"/>
       <c r="W19"/>
       <c r="X19"/>
       <c r="Y19"/>
       <c r="Z19"/>
       <c r="AA19"/>
       <c r="AB19"/>
       <c r="AC19"/>
       <c r="AD19"/>
       <c r="AE19"/>
       <c r="AF19"/>
       <c r="AG19"/>
       <c r="AH19"/>
       <c r="AI19"/>
       <c r="AJ19"/>
       <c r="AK19"/>
       <c r="AL19"/>
       <c r="AM19"/>
       <c r="AN19"/>
       <c r="AO19"/>
       <c r="AP19"/>
@@ -19097,54 +19254,55 @@
       <c r="BN19"/>
       <c r="BO19"/>
       <c r="BP19"/>
       <c r="BQ19"/>
       <c r="BR19"/>
       <c r="BS19"/>
       <c r="BT19"/>
       <c r="BU19"/>
       <c r="BV19"/>
       <c r="BW19"/>
       <c r="BX19"/>
       <c r="BY19"/>
       <c r="BZ19"/>
       <c r="CA19"/>
       <c r="CB19"/>
       <c r="CC19"/>
       <c r="CD19"/>
       <c r="CE19"/>
       <c r="CF19"/>
       <c r="CG19"/>
       <c r="CH19"/>
       <c r="CI19"/>
       <c r="CJ19"/>
       <c r="CK19"/>
       <c r="CL19"/>
+      <c r="CM19"/>
     </row>
-    <row r="20" spans="1:90">
+    <row r="20" spans="1:91">
       <c r="A20" t="s">
-        <v>169</v>
+        <v>170</v>
       </c>
       <c r="B20"/>
       <c r="C20"/>
       <c r="D20"/>
       <c r="E20"/>
       <c r="F20"/>
       <c r="G20"/>
       <c r="H20"/>
       <c r="I20"/>
       <c r="J20"/>
       <c r="K20"/>
       <c r="L20"/>
       <c r="M20"/>
       <c r="N20"/>
       <c r="O20"/>
       <c r="P20"/>
       <c r="Q20"/>
       <c r="R20"/>
       <c r="S20"/>
       <c r="T20"/>
       <c r="U20"/>
       <c r="V20"/>
       <c r="W20"/>
       <c r="X20"/>
       <c r="Y20"/>
@@ -19191,326 +19349,330 @@
       <c r="BN20"/>
       <c r="BO20"/>
       <c r="BP20"/>
       <c r="BQ20"/>
       <c r="BR20"/>
       <c r="BS20"/>
       <c r="BT20"/>
       <c r="BU20"/>
       <c r="BV20"/>
       <c r="BW20"/>
       <c r="BX20"/>
       <c r="BY20"/>
       <c r="BZ20"/>
       <c r="CA20"/>
       <c r="CB20"/>
       <c r="CC20"/>
       <c r="CD20"/>
       <c r="CE20"/>
       <c r="CF20"/>
       <c r="CG20"/>
       <c r="CH20"/>
       <c r="CI20"/>
       <c r="CJ20"/>
       <c r="CK20"/>
       <c r="CL20"/>
+      <c r="CM20"/>
     </row>
-    <row r="21" spans="1:90">
+    <row r="21" spans="1:91">
       <c r="A21" t="s">
-        <v>170</v>
+        <v>171</v>
       </c>
       <c r="B21">
+        <v>9942000.0</v>
+      </c>
+      <c r="C21">
         <v>2294000.0</v>
       </c>
-      <c r="C21">
+      <c r="D21">
         <v>21886000.0</v>
       </c>
-      <c r="D21">
+      <c r="E21">
         <v>59793000.0</v>
       </c>
-      <c r="E21">
+      <c r="F21">
         <v>18115000.0</v>
       </c>
-      <c r="F21">
+      <c r="G21">
         <v>30330000.0</v>
       </c>
-      <c r="G21">
+      <c r="H21">
         <v>24058000.0</v>
       </c>
-      <c r="H21">
+      <c r="I21">
         <v>26716000.0</v>
       </c>
-      <c r="I21">
+      <c r="J21">
         <v>22555000.0</v>
       </c>
-      <c r="J21">
+      <c r="K21">
         <v>25489000.0</v>
       </c>
-      <c r="K21">
+      <c r="L21">
         <v>33260000.0</v>
       </c>
-      <c r="L21">
+      <c r="M21">
         <v>29963000.0</v>
       </c>
-      <c r="M21">
+      <c r="N21">
         <v>25405000.0</v>
       </c>
-      <c r="N21">
+      <c r="O21">
         <v>30132000.0</v>
       </c>
-      <c r="O21">
+      <c r="P21">
         <v>50773000.0</v>
       </c>
-      <c r="P21">
+      <c r="Q21">
         <v>15993000.0</v>
       </c>
-      <c r="Q21">
+      <c r="R21">
         <v>5659000.0</v>
       </c>
-      <c r="R21">
+      <c r="S21">
         <v>4239000.0</v>
       </c>
-      <c r="S21">
+      <c r="T21">
         <v>20541000.0</v>
       </c>
-      <c r="T21">
+      <c r="U21">
         <v>25441000.0</v>
       </c>
-      <c r="U21">
+      <c r="V21">
         <v>32144000.0</v>
       </c>
-      <c r="V21">
+      <c r="W21">
         <v>42412000.0</v>
       </c>
-      <c r="W21">
+      <c r="X21">
         <v>33166000.0</v>
       </c>
-      <c r="X21">
+      <c r="Y21">
         <v>33289000.0</v>
       </c>
-      <c r="Y21">
+      <c r="Z21">
         <v>2995000.0</v>
       </c>
-      <c r="Z21">
+      <c r="AA21">
         <v>-147247000.0</v>
       </c>
-      <c r="AA21">
+      <c r="AB21">
         <v>286000.0</v>
       </c>
-      <c r="AB21">
+      <c r="AC21">
         <v>25803000.0</v>
       </c>
-      <c r="AC21">
+      <c r="AD21">
         <v>41340000.0</v>
       </c>
-      <c r="AD21">
+      <c r="AE21">
         <v>47467000.0</v>
       </c>
-      <c r="AE21">
+      <c r="AF21">
         <v>13039000.0</v>
       </c>
-      <c r="AF21">
+      <c r="AG21">
         <v>42932000.0</v>
       </c>
-      <c r="AG21">
+      <c r="AH21">
         <v>26826000.0</v>
       </c>
-      <c r="AH21">
+      <c r="AI21">
         <v>33187000.0</v>
       </c>
-      <c r="AI21">
+      <c r="AJ21">
         <v>18266000.0</v>
       </c>
-      <c r="AJ21">
+      <c r="AK21">
         <v>45619000.0</v>
       </c>
-      <c r="AK21">
+      <c r="AL21">
         <v>42996000.0</v>
       </c>
-      <c r="AL21">
+      <c r="AM21">
         <v>22113000.0</v>
       </c>
-      <c r="AM21">
+      <c r="AN21">
         <v>25763000.0</v>
       </c>
-      <c r="AN21">
+      <c r="AO21">
         <v>55552000.0</v>
       </c>
-      <c r="AO21">
+      <c r="AP21">
         <v>-25293000.0</v>
       </c>
-      <c r="AP21">
+      <c r="AQ21">
         <v>-6082000.0</v>
       </c>
-      <c r="AQ21">
+      <c r="AR21">
         <v>-6437000.0</v>
       </c>
-      <c r="AR21">
+      <c r="AS21">
         <v>20017000.0</v>
       </c>
-      <c r="AS21">
+      <c r="AT21">
         <v>28826000.0</v>
       </c>
-      <c r="AT21">
+      <c r="AU21">
         <v>9436000.0</v>
       </c>
-      <c r="AU21">
+      <c r="AV21">
         <v>863000.0</v>
       </c>
-      <c r="AV21">
+      <c r="AW21">
         <v>60913000.0</v>
       </c>
-      <c r="AW21">
+      <c r="AX21">
         <v>83538000.0</v>
       </c>
-      <c r="AX21">
+      <c r="AY21">
         <v>87862000.0</v>
       </c>
-      <c r="AY21">
+      <c r="AZ21">
         <v>123104000.0</v>
       </c>
-      <c r="AZ21">
+      <c r="BA21">
         <v>93897000.0</v>
       </c>
-      <c r="BA21">
+      <c r="BB21">
         <v>34649000.0</v>
       </c>
-      <c r="BB21">
+      <c r="BC21">
         <v>81263000.0</v>
       </c>
-      <c r="BC21">
+      <c r="BD21">
         <v>-8093000.0</v>
       </c>
-      <c r="BD21">
+      <c r="BE21">
         <v>57011000.0</v>
       </c>
-      <c r="BE21">
+      <c r="BF21">
         <v>54309000.0</v>
       </c>
-      <c r="BF21">
+      <c r="BG21">
         <v>57148000.0</v>
       </c>
-      <c r="BG21">
+      <c r="BH21">
         <v>55464000.0</v>
       </c>
-      <c r="BH21">
+      <c r="BI21">
         <v>62877000.0</v>
       </c>
-      <c r="BI21">
+      <c r="BJ21">
         <v>63613000.0</v>
       </c>
-      <c r="BJ21">
+      <c r="BK21">
         <v>63983000.0</v>
       </c>
-      <c r="BK21">
+      <c r="BL21">
         <v>63559000.0</v>
       </c>
-      <c r="BL21">
+      <c r="BM21">
         <v>60934000.0</v>
       </c>
-      <c r="BM21">
+      <c r="BN21">
         <v>50721000.0</v>
       </c>
-      <c r="BN21">
+      <c r="BO21">
         <v>58559000.0</v>
       </c>
-      <c r="BO21">
+      <c r="BP21">
         <v>55134000.0</v>
       </c>
-      <c r="BP21">
+      <c r="BQ21">
         <v>55799000.0</v>
       </c>
-      <c r="BQ21">
+      <c r="BR21">
         <v>54398000.0</v>
       </c>
-      <c r="BR21">
+      <c r="BS21">
         <v>57679000.0</v>
       </c>
-      <c r="BS21">
+      <c r="BT21">
         <v>66446000.0</v>
       </c>
-      <c r="BT21">
+      <c r="BU21">
         <v>70895000.0</v>
       </c>
-      <c r="BU21">
+      <c r="BV21">
         <v>60230000.0</v>
       </c>
-      <c r="BV21">
+      <c r="BW21">
         <v>131515000.0</v>
       </c>
-      <c r="BW21">
+      <c r="BX21">
         <v>34759000.0</v>
       </c>
-      <c r="BX21">
+      <c r="BY21">
         <v>54537000.0</v>
       </c>
-      <c r="BY21">
+      <c r="BZ21">
         <v>40301000.0</v>
       </c>
-      <c r="BZ21">
+      <c r="CA21">
         <v>18522000.0</v>
       </c>
-      <c r="CA21">
+      <c r="CB21">
         <v>34674000.0</v>
       </c>
-      <c r="CB21">
+      <c r="CC21">
         <v>-20133000.0</v>
       </c>
-      <c r="CC21">
+      <c r="CD21">
         <v>-14518000.0</v>
       </c>
-      <c r="CD21">
+      <c r="CE21">
         <v>2183000.0</v>
       </c>
-      <c r="CE21">
+      <c r="CF21">
         <v>20382000.0</v>
       </c>
-      <c r="CF21">
+      <c r="CG21">
         <v>19274000.0</v>
       </c>
-      <c r="CG21">
+      <c r="CH21">
         <v>25869000.0</v>
       </c>
-      <c r="CH21">
+      <c r="CI21">
         <v>18793000.0</v>
       </c>
-      <c r="CI21">
+      <c r="CJ21">
         <v>-6955000.0</v>
       </c>
-      <c r="CJ21">
+      <c r="CK21">
         <v>-880000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>-3450000.0</v>
       </c>
       <c r="CL21">
         <v>-3450000.0</v>
       </c>
+      <c r="CM21">
+        <v>-3450000.0</v>
+      </c>
     </row>
-    <row r="22" spans="1:90">
+    <row r="22" spans="1:91">
       <c r="A22" t="s">
-        <v>171</v>
+        <v>172</v>
       </c>
       <c r="B22"/>
       <c r="C22"/>
       <c r="D22"/>
       <c r="E22"/>
       <c r="F22"/>
       <c r="G22"/>
       <c r="H22"/>
       <c r="I22"/>
       <c r="J22"/>
       <c r="K22"/>
       <c r="L22"/>
       <c r="M22"/>
       <c r="N22"/>
       <c r="O22"/>
       <c r="P22"/>
       <c r="Q22"/>
       <c r="R22"/>
       <c r="S22"/>
       <c r="T22"/>
       <c r="U22"/>
       <c r="V22"/>
       <c r="W22"/>
       <c r="X22"/>
       <c r="Y22"/>
@@ -19557,326 +19719,330 @@
       <c r="BN22"/>
       <c r="BO22"/>
       <c r="BP22"/>
       <c r="BQ22"/>
       <c r="BR22"/>
       <c r="BS22"/>
       <c r="BT22"/>
       <c r="BU22"/>
       <c r="BV22"/>
       <c r="BW22"/>
       <c r="BX22"/>
       <c r="BY22"/>
       <c r="BZ22"/>
       <c r="CA22"/>
       <c r="CB22"/>
       <c r="CC22"/>
       <c r="CD22"/>
       <c r="CE22"/>
       <c r="CF22"/>
       <c r="CG22"/>
       <c r="CH22"/>
       <c r="CI22"/>
       <c r="CJ22"/>
       <c r="CK22"/>
       <c r="CL22"/>
+      <c r="CM22"/>
     </row>
-    <row r="23" spans="1:90">
+    <row r="23" spans="1:91">
       <c r="A23" t="s">
-        <v>172</v>
+        <v>173</v>
       </c>
       <c r="B23">
+        <v>58159000.0</v>
+      </c>
+      <c r="C23">
         <v>61070000.0</v>
       </c>
-      <c r="C23">
+      <c r="D23">
         <v>43105000.0</v>
       </c>
-      <c r="D23">
+      <c r="E23">
         <v>3776000.0</v>
       </c>
-      <c r="E23">
+      <c r="F23">
         <v>34922000.0</v>
       </c>
-      <c r="F23">
+      <c r="G23">
         <v>31922000.0</v>
       </c>
-      <c r="G23">
+      <c r="H23">
         <v>33499000.0</v>
       </c>
-      <c r="H23">
+      <c r="I23">
         <v>34974000.0</v>
       </c>
-      <c r="I23">
+      <c r="J23">
         <v>29654000.0</v>
       </c>
-      <c r="J23">
+      <c r="K23">
         <v>29363000.0</v>
       </c>
-      <c r="K23">
+      <c r="L23">
         <v>31454000.0</v>
       </c>
-      <c r="L23">
+      <c r="M23">
         <v>29987000.0</v>
       </c>
-      <c r="M23">
+      <c r="N23">
         <v>29312000.0</v>
       </c>
-      <c r="N23">
+      <c r="O23">
         <v>27835000.0</v>
       </c>
-      <c r="O23">
+      <c r="P23">
         <v>12547000.0</v>
       </c>
-      <c r="P23">
+      <c r="Q23">
         <v>23358000.0</v>
       </c>
-      <c r="Q23">
+      <c r="R23">
         <v>19566000.0</v>
       </c>
-      <c r="R23">
+      <c r="S23">
         <v>17870000.0</v>
       </c>
-      <c r="S23">
+      <c r="T23">
         <v>17876000.0</v>
       </c>
-      <c r="T23">
+      <c r="U23">
         <v>17229000.0</v>
       </c>
-      <c r="U23">
+      <c r="V23">
         <v>16395000.0</v>
       </c>
-      <c r="V23">
+      <c r="W23">
         <v>16499000.0</v>
       </c>
-      <c r="W23">
+      <c r="X23">
         <v>17150000.0</v>
       </c>
-      <c r="X23">
+      <c r="Y23">
         <v>17723000.0</v>
       </c>
-      <c r="Y23">
+      <c r="Z23">
         <v>18916000.0</v>
       </c>
-      <c r="Z23">
+      <c r="AA23">
         <v>22525000.0</v>
       </c>
-      <c r="AA23">
+      <c r="AB23">
         <v>21849000.0</v>
       </c>
-      <c r="AB23">
+      <c r="AC23">
         <v>8123000.0</v>
       </c>
-      <c r="AC23">
+      <c r="AD23">
         <v>4932000.0</v>
       </c>
-      <c r="AD23">
+      <c r="AE23">
         <v>4354000.0</v>
       </c>
-      <c r="AE23">
+      <c r="AF23">
         <v>2208000.0</v>
       </c>
-      <c r="AF23">
+      <c r="AG23">
         <v>3351000.0</v>
       </c>
-      <c r="AG23">
+      <c r="AH23">
         <v>2171000.0</v>
       </c>
-      <c r="AH23">
+      <c r="AI23">
         <v>236000.0</v>
       </c>
-      <c r="AI23">
+      <c r="AJ23">
         <v>4611000.0</v>
       </c>
-      <c r="AJ23">
+      <c r="AK23">
         <v>1854000.0</v>
       </c>
-      <c r="AK23">
+      <c r="AL23">
         <v>861000.0</v>
       </c>
-      <c r="AL23">
+      <c r="AM23">
         <v>23000.0</v>
       </c>
-      <c r="AM23">
+      <c r="AN23">
         <v>1402000.0</v>
       </c>
-      <c r="AN23">
+      <c r="AO23">
         <v>194000.0</v>
       </c>
-      <c r="AO23">
+      <c r="AP23">
         <v>763000.0</v>
       </c>
-      <c r="AP23">
+      <c r="AQ23">
         <v>2377000.0</v>
       </c>
-      <c r="AQ23">
+      <c r="AR23">
         <v>721000.0</v>
       </c>
-      <c r="AR23">
+      <c r="AS23">
         <v>406000.0</v>
       </c>
-      <c r="AS23">
+      <c r="AT23">
         <v>975000.0</v>
       </c>
-      <c r="AT23">
+      <c r="AU23">
         <v>1086000.0</v>
       </c>
-      <c r="AU23">
+      <c r="AV23">
         <v>1079000.0</v>
       </c>
-      <c r="AV23">
+      <c r="AW23">
         <v>5000.0</v>
       </c>
-      <c r="AW23">
+      <c r="AX23">
         <v>451000.0</v>
       </c>
-      <c r="AX23">
+      <c r="AY23">
         <v>601000.0</v>
       </c>
-      <c r="AY23">
+      <c r="AZ23">
         <v>111000.0</v>
       </c>
-      <c r="AZ23">
+      <c r="BA23">
         <v>251000.0</v>
       </c>
-      <c r="BA23">
+      <c r="BB23">
         <v>1255000.0</v>
       </c>
-      <c r="BB23">
+      <c r="BC23">
         <v>3297000.0</v>
       </c>
-      <c r="BC23">
+      <c r="BD23">
         <v>2978000.0</v>
       </c>
-      <c r="BD23">
+      <c r="BE23">
         <v>26821000.0</v>
       </c>
-      <c r="BE23">
+      <c r="BF23">
         <v>26024000.0</v>
       </c>
-      <c r="BF23">
+      <c r="BG23">
         <v>28048000.0</v>
       </c>
-      <c r="BG23">
+      <c r="BH23">
         <v>28351000.0</v>
       </c>
-      <c r="BH23">
+      <c r="BI23">
         <v>31104000.0</v>
       </c>
-      <c r="BI23">
+      <c r="BJ23">
         <v>30979000.0</v>
       </c>
-      <c r="BJ23">
+      <c r="BK23">
         <v>30731000.0</v>
       </c>
-      <c r="BK23">
+      <c r="BL23">
         <v>30759000.0</v>
       </c>
-      <c r="BL23">
+      <c r="BM23">
         <v>30565000.0</v>
       </c>
-      <c r="BM23">
+      <c r="BN23">
         <v>27527000.0</v>
       </c>
-      <c r="BN23">
+      <c r="BO23">
         <v>29098000.0</v>
       </c>
-      <c r="BO23">
+      <c r="BP23">
         <v>29240000.0</v>
       </c>
-      <c r="BP23">
+      <c r="BQ23">
         <v>28604000.0</v>
       </c>
-      <c r="BQ23">
+      <c r="BR23">
         <v>28163000.0</v>
       </c>
-      <c r="BR23">
+      <c r="BS23">
         <v>27594000.0</v>
       </c>
-      <c r="BS23">
+      <c r="BT23">
         <v>43979000.0</v>
       </c>
-      <c r="BT23">
+      <c r="BU23">
         <v>32652000.0</v>
       </c>
-      <c r="BU23">
+      <c r="BV23">
         <v>30729000.0</v>
       </c>
-      <c r="BV23">
+      <c r="BW23">
         <v>11744000.0</v>
       </c>
-      <c r="BW23">
+      <c r="BX23">
         <v>49729000.0</v>
       </c>
-      <c r="BX23">
+      <c r="BY23">
         <v>24532000.0</v>
       </c>
-      <c r="BY23">
+      <c r="BZ23">
         <v>34249000.0</v>
       </c>
-      <c r="BZ23">
+      <c r="CA23">
         <v>53272000.0</v>
       </c>
-      <c r="CA23">
+      <c r="CB23">
         <v>32384000.0</v>
       </c>
-      <c r="CB23">
+      <c r="CC23">
         <v>77606000.0</v>
       </c>
-      <c r="CC23">
+      <c r="CD23">
         <v>63541000.0</v>
       </c>
-      <c r="CD23">
+      <c r="CE23">
         <v>39440000.0</v>
       </c>
-      <c r="CE23">
+      <c r="CF23">
         <v>17043000.0</v>
       </c>
-      <c r="CF23">
+      <c r="CG23">
         <v>14320000.0</v>
       </c>
-      <c r="CG23">
+      <c r="CH23">
         <v>865000.0</v>
       </c>
-      <c r="CH23">
+      <c r="CI23">
         <v>2528000.0</v>
       </c>
-      <c r="CI23">
+      <c r="CJ23">
         <v>21771000.0</v>
       </c>
-      <c r="CJ23">
+      <c r="CK23">
         <v>8745000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>7255000.0</v>
       </c>
       <c r="CL23">
         <v>7255000.0</v>
       </c>
+      <c r="CM23">
+        <v>7255000.0</v>
+      </c>
     </row>
-    <row r="24" spans="1:90">
+    <row r="24" spans="1:91">
       <c r="A24" t="s">
-        <v>173</v>
+        <v>174</v>
       </c>
       <c r="B24"/>
       <c r="C24"/>
       <c r="D24"/>
       <c r="E24"/>
       <c r="F24"/>
       <c r="G24"/>
       <c r="H24"/>
       <c r="I24"/>
       <c r="J24"/>
       <c r="K24"/>
       <c r="L24"/>
       <c r="M24"/>
       <c r="N24"/>
       <c r="O24"/>
       <c r="P24"/>
       <c r="Q24"/>
       <c r="R24"/>
       <c r="S24"/>
       <c r="T24"/>
       <c r="U24"/>
       <c r="V24"/>
       <c r="W24"/>
       <c r="X24"/>
       <c r="Y24"/>
@@ -19923,80 +20089,81 @@
       <c r="BN24"/>
       <c r="BO24"/>
       <c r="BP24"/>
       <c r="BQ24"/>
       <c r="BR24"/>
       <c r="BS24"/>
       <c r="BT24"/>
       <c r="BU24"/>
       <c r="BV24"/>
       <c r="BW24"/>
       <c r="BX24"/>
       <c r="BY24"/>
       <c r="BZ24"/>
       <c r="CA24"/>
       <c r="CB24"/>
       <c r="CC24"/>
       <c r="CD24"/>
       <c r="CE24"/>
       <c r="CF24"/>
       <c r="CG24"/>
       <c r="CH24"/>
       <c r="CI24"/>
       <c r="CJ24"/>
       <c r="CK24"/>
       <c r="CL24"/>
+      <c r="CM24"/>
     </row>
-    <row r="25" spans="1:90">
+    <row r="25" spans="1:91">
       <c r="A25" t="s">
-        <v>174</v>
+        <v>175</v>
       </c>
       <c r="B25"/>
       <c r="C25"/>
       <c r="D25"/>
       <c r="E25"/>
       <c r="F25"/>
       <c r="G25"/>
       <c r="H25"/>
       <c r="I25"/>
       <c r="J25"/>
       <c r="K25"/>
       <c r="L25"/>
       <c r="M25"/>
       <c r="N25"/>
       <c r="O25"/>
-      <c r="P25">
+      <c r="P25"/>
+      <c r="Q25">
         <v>-4249000.0</v>
       </c>
-      <c r="Q25"/>
-      <c r="R25">
+      <c r="R25"/>
+      <c r="S25">
         <v>2418000.0</v>
       </c>
-      <c r="S25">
+      <c r="T25">
         <v>-6868000.0</v>
       </c>
-      <c r="T25"/>
       <c r="U25"/>
       <c r="V25"/>
       <c r="W25"/>
       <c r="X25"/>
       <c r="Y25"/>
       <c r="Z25"/>
       <c r="AA25"/>
       <c r="AB25"/>
       <c r="AC25"/>
       <c r="AD25"/>
       <c r="AE25"/>
       <c r="AF25"/>
       <c r="AG25"/>
       <c r="AH25"/>
       <c r="AI25"/>
       <c r="AJ25"/>
       <c r="AK25"/>
       <c r="AL25"/>
       <c r="AM25"/>
       <c r="AN25"/>
       <c r="AO25"/>
       <c r="AP25"/>
       <c r="AQ25"/>
       <c r="AR25"/>
       <c r="AS25"/>
@@ -20023,54 +20190,55 @@
       <c r="BN25"/>
       <c r="BO25"/>
       <c r="BP25"/>
       <c r="BQ25"/>
       <c r="BR25"/>
       <c r="BS25"/>
       <c r="BT25"/>
       <c r="BU25"/>
       <c r="BV25"/>
       <c r="BW25"/>
       <c r="BX25"/>
       <c r="BY25"/>
       <c r="BZ25"/>
       <c r="CA25"/>
       <c r="CB25"/>
       <c r="CC25"/>
       <c r="CD25"/>
       <c r="CE25"/>
       <c r="CF25"/>
       <c r="CG25"/>
       <c r="CH25"/>
       <c r="CI25"/>
       <c r="CJ25"/>
       <c r="CK25"/>
       <c r="CL25"/>
+      <c r="CM25"/>
     </row>
-    <row r="26" spans="1:90">
+    <row r="26" spans="1:91">
       <c r="A26" t="s">
-        <v>175</v>
+        <v>176</v>
       </c>
       <c r="B26"/>
       <c r="C26"/>
       <c r="D26"/>
       <c r="E26"/>
       <c r="F26"/>
       <c r="G26"/>
       <c r="H26"/>
       <c r="I26"/>
       <c r="J26"/>
       <c r="K26"/>
       <c r="L26"/>
       <c r="M26"/>
       <c r="N26"/>
       <c r="O26"/>
       <c r="P26"/>
       <c r="Q26"/>
       <c r="R26"/>
       <c r="S26"/>
       <c r="T26"/>
       <c r="U26"/>
       <c r="V26"/>
       <c r="W26"/>
       <c r="X26"/>
       <c r="Y26"/>
@@ -20117,54 +20285,55 @@
       <c r="BN26"/>
       <c r="BO26"/>
       <c r="BP26"/>
       <c r="BQ26"/>
       <c r="BR26"/>
       <c r="BS26"/>
       <c r="BT26"/>
       <c r="BU26"/>
       <c r="BV26"/>
       <c r="BW26"/>
       <c r="BX26"/>
       <c r="BY26"/>
       <c r="BZ26"/>
       <c r="CA26"/>
       <c r="CB26"/>
       <c r="CC26"/>
       <c r="CD26"/>
       <c r="CE26"/>
       <c r="CF26"/>
       <c r="CG26"/>
       <c r="CH26"/>
       <c r="CI26"/>
       <c r="CJ26"/>
       <c r="CK26"/>
       <c r="CL26"/>
+      <c r="CM26"/>
     </row>
-    <row r="27" spans="1:90">
+    <row r="27" spans="1:91">
       <c r="A27" t="s">
-        <v>176</v>
+        <v>177</v>
       </c>
       <c r="B27"/>
       <c r="C27"/>
       <c r="D27"/>
       <c r="E27"/>
       <c r="F27"/>
       <c r="G27"/>
       <c r="H27"/>
       <c r="I27"/>
       <c r="J27"/>
       <c r="K27"/>
       <c r="L27"/>
       <c r="M27"/>
       <c r="N27"/>
       <c r="O27"/>
       <c r="P27"/>
       <c r="Q27"/>
       <c r="R27"/>
       <c r="S27"/>
       <c r="T27"/>
       <c r="U27"/>
       <c r="V27"/>
       <c r="W27"/>
       <c r="X27"/>
       <c r="Y27"/>
@@ -20211,326 +20380,330 @@
       <c r="BN27"/>
       <c r="BO27"/>
       <c r="BP27"/>
       <c r="BQ27"/>
       <c r="BR27"/>
       <c r="BS27"/>
       <c r="BT27"/>
       <c r="BU27"/>
       <c r="BV27"/>
       <c r="BW27"/>
       <c r="BX27"/>
       <c r="BY27"/>
       <c r="BZ27"/>
       <c r="CA27"/>
       <c r="CB27"/>
       <c r="CC27"/>
       <c r="CD27"/>
       <c r="CE27"/>
       <c r="CF27"/>
       <c r="CG27"/>
       <c r="CH27"/>
       <c r="CI27"/>
       <c r="CJ27"/>
       <c r="CK27"/>
       <c r="CL27"/>
+      <c r="CM27"/>
     </row>
-    <row r="28" spans="1:90">
+    <row r="28" spans="1:91">
       <c r="A28" t="s">
-        <v>177</v>
+        <v>178</v>
       </c>
       <c r="B28">
+        <v>2100.0</v>
+      </c>
+      <c r="C28">
         <v>2000.0</v>
       </c>
-      <c r="C28">
+      <c r="D28">
         <v>4880300.0</v>
       </c>
-      <c r="D28">
+      <c r="E28">
         <v>1600.0</v>
       </c>
-      <c r="E28">
+      <c r="F28">
         <v>2621000.0</v>
       </c>
-      <c r="F28">
+      <c r="G28">
         <v>2264000.0</v>
       </c>
-      <c r="G28">
+      <c r="H28">
         <v>2734000.0</v>
       </c>
-      <c r="H28">
+      <c r="I28">
         <v>3282000.0</v>
       </c>
-      <c r="I28">
+      <c r="J28">
         <v>2929000.0</v>
       </c>
-      <c r="J28">
+      <c r="K28">
         <v>3352000.0</v>
       </c>
-      <c r="K28">
+      <c r="L28">
         <v>4516000.0</v>
       </c>
-      <c r="L28">
+      <c r="M28">
         <v>4115000.0</v>
       </c>
-      <c r="M28">
+      <c r="N28">
         <v>3661000.0</v>
       </c>
-      <c r="N28">
+      <c r="O28">
         <v>3678000.0</v>
       </c>
-      <c r="O28">
+      <c r="P28">
         <v>12547000.0</v>
       </c>
-      <c r="P28">
+      <c r="Q28">
         <v>3478000.0</v>
       </c>
-      <c r="Q28">
+      <c r="R28">
         <v>3492000.0</v>
       </c>
-      <c r="R28">
+      <c r="S28">
         <v>3773000.0</v>
       </c>
-      <c r="S28">
+      <c r="T28">
         <v>3851000.0</v>
       </c>
-      <c r="T28">
+      <c r="U28">
         <v>3508000.0</v>
       </c>
-      <c r="U28">
+      <c r="V28">
         <v>3809000.0</v>
       </c>
-      <c r="V28">
+      <c r="W28">
         <v>3634000.0</v>
       </c>
-      <c r="W28">
+      <c r="X28">
         <v>4014000.0</v>
       </c>
-      <c r="X28">
+      <c r="Y28">
         <v>3978000.0</v>
       </c>
-      <c r="Y28">
+      <c r="Z28">
         <v>3634000.0</v>
       </c>
-      <c r="Z28">
+      <c r="AA28">
         <v>3710000.0</v>
       </c>
-      <c r="AA28">
+      <c r="AB28">
         <v>3747000.0</v>
       </c>
-      <c r="AB28">
+      <c r="AC28">
         <v>3847000.0</v>
       </c>
-      <c r="AC28">
+      <c r="AD28">
         <v>5030000.0</v>
       </c>
-      <c r="AD28">
+      <c r="AE28">
         <v>4377000.0</v>
       </c>
-      <c r="AE28">
+      <c r="AF28">
         <v>4221000.0</v>
       </c>
-      <c r="AF28">
+      <c r="AG28">
         <v>5381000.0</v>
       </c>
-      <c r="AG28">
+      <c r="AH28">
         <v>4171000.0</v>
       </c>
-      <c r="AH28">
+      <c r="AI28">
         <v>5015000.0</v>
       </c>
-      <c r="AI28">
+      <c r="AJ28">
         <v>3955000.0</v>
       </c>
-      <c r="AJ28">
+      <c r="AK28">
         <v>3312000.0</v>
       </c>
-      <c r="AK28">
+      <c r="AL28">
         <v>4232000.0</v>
       </c>
-      <c r="AL28">
+      <c r="AM28">
         <v>5029000.0</v>
       </c>
-      <c r="AM28">
+      <c r="AN28">
         <v>3928000.0</v>
       </c>
-      <c r="AN28">
+      <c r="AO28">
         <v>5192000.0</v>
       </c>
-      <c r="AO28">
+      <c r="AP28">
         <v>6564000.0</v>
       </c>
-      <c r="AP28">
+      <c r="AQ28">
         <v>2885000.0</v>
       </c>
-      <c r="AQ28">
+      <c r="AR28">
         <v>4337000.0</v>
       </c>
-      <c r="AR28">
+      <c r="AS28">
         <v>4375000.0</v>
       </c>
-      <c r="AS28">
+      <c r="AT28">
         <v>3597000.0</v>
       </c>
-      <c r="AT28">
+      <c r="AU28">
         <v>2653000.0</v>
       </c>
-      <c r="AU28">
+      <c r="AV28">
         <v>4877000.0</v>
       </c>
-      <c r="AV28">
+      <c r="AW28">
         <v>4142000.0</v>
       </c>
-      <c r="AW28">
+      <c r="AX28">
         <v>3721000.0</v>
       </c>
-      <c r="AX28">
+      <c r="AY28">
         <v>4038000.0</v>
       </c>
-      <c r="AY28">
+      <c r="AZ28">
         <v>3507000.0</v>
       </c>
-      <c r="AZ28">
+      <c r="BA28">
         <v>3083000.0</v>
       </c>
-      <c r="BA28">
+      <c r="BB28">
         <v>3229000.0</v>
       </c>
-      <c r="BB28">
+      <c r="BC28">
         <v>3297000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>2978000.0</v>
       </c>
       <c r="BD28">
         <v>2978000.0</v>
       </c>
       <c r="BE28">
+        <v>2978000.0</v>
+      </c>
+      <c r="BF28">
         <v>2700000.0</v>
       </c>
-      <c r="BF28">
+      <c r="BG28">
         <v>3400000.0</v>
       </c>
-      <c r="BG28">
+      <c r="BH28">
         <v>3600000.0</v>
       </c>
-      <c r="BH28">
+      <c r="BI28">
         <v>4000000.0</v>
       </c>
-      <c r="BI28">
+      <c r="BJ28">
         <v>4200000.0</v>
       </c>
-      <c r="BJ28">
+      <c r="BK28">
         <v>6700000.0</v>
       </c>
-      <c r="BK28">
+      <c r="BL28">
         <v>3200000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>3000000.0</v>
       </c>
       <c r="BM28">
         <v>3000000.0</v>
       </c>
       <c r="BN28">
-        <v>2800000.0</v>
+        <v>3000000.0</v>
       </c>
       <c r="BO28">
         <v>2800000.0</v>
       </c>
       <c r="BP28">
         <v>2800000.0</v>
       </c>
       <c r="BQ28">
+        <v>2800000.0</v>
+      </c>
+      <c r="BR28">
         <v>2500000.0</v>
       </c>
-      <c r="BR28">
+      <c r="BS28">
         <v>3100000.0</v>
       </c>
-      <c r="BS28">
+      <c r="BT28">
         <v>2600000.0</v>
       </c>
-      <c r="BT28">
+      <c r="BU28">
         <v>2300000.0</v>
       </c>
-      <c r="BU28">
+      <c r="BV28">
         <v>2200000.0</v>
       </c>
-      <c r="BV28">
+      <c r="BW28">
         <v>4892000.0</v>
       </c>
-      <c r="BW28">
+      <c r="BX28">
         <v>1118000.0</v>
       </c>
-      <c r="BX28">
+      <c r="BY28">
         <v>16075000.0</v>
       </c>
-      <c r="BY28">
+      <c r="BZ28">
         <v>14346000.0</v>
       </c>
-      <c r="BZ28">
+      <c r="CA28">
         <v>25148000.0</v>
       </c>
-      <c r="CA28">
+      <c r="CB28">
         <v>11841000.0</v>
       </c>
-      <c r="CB28">
+      <c r="CC28">
         <v>10666000.0</v>
       </c>
-      <c r="CC28">
+      <c r="CD28">
         <v>9594000.0</v>
       </c>
-      <c r="CD28">
+      <c r="CE28">
         <v>13510000.0</v>
       </c>
-      <c r="CE28">
+      <c r="CF28">
         <v>7128000.0</v>
       </c>
-      <c r="CF28">
+      <c r="CG28">
         <v>6254000.0</v>
       </c>
-      <c r="CG28">
+      <c r="CH28">
         <v>1233000.0</v>
       </c>
-      <c r="CH28">
+      <c r="CI28">
         <v>1333000.0</v>
       </c>
-      <c r="CI28">
+      <c r="CJ28">
         <v>1233000.0</v>
       </c>
-      <c r="CJ28">
+      <c r="CK28">
         <v>824000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>902000.0</v>
       </c>
       <c r="CL28">
         <v>902000.0</v>
       </c>
+      <c r="CM28">
+        <v>902000.0</v>
+      </c>
     </row>
-    <row r="29" spans="1:90">
+    <row r="29" spans="1:91">
       <c r="A29" t="s">
-        <v>178</v>
+        <v>179</v>
       </c>
       <c r="B29"/>
       <c r="C29"/>
       <c r="D29"/>
       <c r="E29"/>
       <c r="F29"/>
       <c r="G29"/>
       <c r="H29"/>
       <c r="I29"/>
       <c r="J29"/>
       <c r="K29"/>
       <c r="L29"/>
       <c r="M29"/>
       <c r="N29"/>
       <c r="O29"/>
       <c r="P29"/>
       <c r="Q29"/>
       <c r="R29"/>
       <c r="S29"/>
       <c r="T29"/>
       <c r="U29"/>
       <c r="V29"/>
       <c r="W29"/>
       <c r="X29"/>
       <c r="Y29"/>
@@ -20577,858 +20750,868 @@
       <c r="BN29"/>
       <c r="BO29"/>
       <c r="BP29"/>
       <c r="BQ29"/>
       <c r="BR29"/>
       <c r="BS29"/>
       <c r="BT29"/>
       <c r="BU29"/>
       <c r="BV29"/>
       <c r="BW29"/>
       <c r="BX29"/>
       <c r="BY29"/>
       <c r="BZ29"/>
       <c r="CA29"/>
       <c r="CB29"/>
       <c r="CC29"/>
       <c r="CD29"/>
       <c r="CE29"/>
       <c r="CF29"/>
       <c r="CG29"/>
       <c r="CH29"/>
       <c r="CI29"/>
       <c r="CJ29"/>
       <c r="CK29"/>
       <c r="CL29"/>
+      <c r="CM29"/>
     </row>
-    <row r="30" spans="1:90">
+    <row r="30" spans="1:91">
       <c r="A30" t="s">
-        <v>179</v>
+        <v>180</v>
       </c>
       <c r="B30">
+        <v>51896000.0</v>
+      </c>
+      <c r="C30">
         <v>54050000.0</v>
       </c>
-      <c r="C30">
+      <c r="D30">
         <v>37336000.0</v>
       </c>
-      <c r="D30">
+      <c r="E30">
         <v>-8856000.0</v>
       </c>
-      <c r="E30">
+      <c r="F30">
         <v>2341000.0</v>
       </c>
-      <c r="F30">
+      <c r="G30">
         <v>1458000.0</v>
       </c>
-      <c r="G30">
+      <c r="H30">
         <v>2562000.0</v>
       </c>
-      <c r="H30">
+      <c r="I30">
         <v>3120000.0</v>
       </c>
-      <c r="I30">
+      <c r="J30">
         <v>2662000.0</v>
       </c>
-      <c r="J30">
+      <c r="K30">
         <v>3184000.0</v>
       </c>
-      <c r="K30">
+      <c r="L30">
         <v>4299000.0</v>
       </c>
-      <c r="L30">
+      <c r="M30">
         <v>3712000.0</v>
       </c>
-      <c r="M30">
+      <c r="N30">
         <v>3310000.0</v>
       </c>
-      <c r="N30">
+      <c r="O30">
         <v>3069000.0</v>
       </c>
-      <c r="O30">
+      <c r="P30">
         <v>-19316305.0</v>
       </c>
-      <c r="P30">
+      <c r="Q30">
         <v>3132000.0</v>
       </c>
-      <c r="Q30">
+      <c r="R30">
         <v>3189000.0</v>
       </c>
-      <c r="R30">
+      <c r="S30">
         <v>3590000.0</v>
       </c>
-      <c r="S30">
+      <c r="T30">
         <v>3743000.0</v>
       </c>
-      <c r="T30">
+      <c r="U30">
         <v>3285000.0</v>
       </c>
-      <c r="U30">
+      <c r="V30">
         <v>3733000.0</v>
       </c>
-      <c r="V30">
+      <c r="W30">
         <v>3533000.0</v>
       </c>
-      <c r="W30">
+      <c r="X30">
         <v>3937000.0</v>
       </c>
-      <c r="X30">
+      <c r="Y30">
         <v>3878000.0</v>
       </c>
-      <c r="Y30">
+      <c r="Z30">
         <v>3524000.0</v>
       </c>
-      <c r="Z30">
+      <c r="AA30">
         <v>3572000.0</v>
       </c>
-      <c r="AA30">
+      <c r="AB30">
         <v>3649000.0</v>
       </c>
-      <c r="AB30">
+      <c r="AC30">
         <v>8123000.0</v>
       </c>
-      <c r="AC30">
+      <c r="AD30">
         <v>4932000.0</v>
       </c>
-      <c r="AD30">
+      <c r="AE30">
         <v>4354000.0</v>
       </c>
-      <c r="AE30">
+      <c r="AF30">
         <v>2208000.0</v>
       </c>
-      <c r="AF30">
+      <c r="AG30">
         <v>3351000.0</v>
       </c>
-      <c r="AG30">
+      <c r="AH30">
         <v>2171000.0</v>
       </c>
-      <c r="AH30">
+      <c r="AI30">
         <v>236000.0</v>
       </c>
-      <c r="AI30">
+      <c r="AJ30">
         <v>4611000.0</v>
       </c>
-      <c r="AJ30">
+      <c r="AK30">
         <v>-1854000.0</v>
       </c>
-      <c r="AK30">
+      <c r="AL30">
         <v>-861000.0</v>
       </c>
-      <c r="AL30">
+      <c r="AM30">
         <v>-23000.0</v>
       </c>
-      <c r="AM30">
+      <c r="AN30">
         <v>-1402000.0</v>
       </c>
-      <c r="AN30">
+      <c r="AO30">
         <v>-194000.0</v>
       </c>
-      <c r="AO30">
+      <c r="AP30">
         <v>763000.0</v>
       </c>
-      <c r="AP30">
+      <c r="AQ30">
         <v>-2377000.0</v>
       </c>
-      <c r="AQ30">
+      <c r="AR30">
         <v>-721000.0</v>
       </c>
-      <c r="AR30">
+      <c r="AS30">
         <v>-406000.0</v>
       </c>
-      <c r="AS30">
+      <c r="AT30">
         <v>-975000.0</v>
       </c>
-      <c r="AT30">
+      <c r="AU30">
         <v>-1086000.0</v>
       </c>
-      <c r="AU30">
+      <c r="AV30">
         <v>1079000.0</v>
       </c>
-      <c r="AV30">
+      <c r="AW30">
         <v>5000.0</v>
       </c>
-      <c r="AW30">
+      <c r="AX30">
         <v>-451000.0</v>
       </c>
-      <c r="AX30">
+      <c r="AY30">
         <v>601000.0</v>
       </c>
-      <c r="AY30">
+      <c r="AZ30">
         <v>111000.0</v>
       </c>
-      <c r="AZ30">
+      <c r="BA30">
         <v>-251000.0</v>
       </c>
-      <c r="BA30">
+      <c r="BB30">
         <v>1255000.0</v>
       </c>
-      <c r="BB30">
+      <c r="BC30">
         <v>3297000.0</v>
       </c>
-      <c r="BC30">
+      <c r="BD30">
         <v>2978000.0</v>
       </c>
-      <c r="BD30">
+      <c r="BE30">
         <v>26821000.0</v>
       </c>
-      <c r="BE30">
+      <c r="BF30">
         <v>26024000.0</v>
       </c>
-      <c r="BF30">
+      <c r="BG30">
         <v>-71924000.0</v>
       </c>
-      <c r="BG30">
+      <c r="BH30">
         <v>28351000.0</v>
       </c>
-      <c r="BH30">
+      <c r="BI30">
         <v>31104000.0</v>
       </c>
-      <c r="BI30">
+      <c r="BJ30">
         <v>30979000.0</v>
       </c>
-      <c r="BJ30">
+      <c r="BK30">
         <v>-76893000.0</v>
       </c>
-      <c r="BK30">
+      <c r="BL30">
         <v>30759000.0</v>
       </c>
-      <c r="BL30">
+      <c r="BM30">
         <v>30565000.0</v>
       </c>
-      <c r="BM30">
+      <c r="BN30">
         <v>27527000.0</v>
       </c>
-      <c r="BN30">
+      <c r="BO30">
         <v>-74824000.0</v>
       </c>
-      <c r="BO30">
+      <c r="BP30">
         <v>29240000.0</v>
       </c>
-      <c r="BP30">
+      <c r="BQ30">
         <v>28604000.0</v>
       </c>
-      <c r="BQ30">
+      <c r="BR30">
         <v>28163000.0</v>
       </c>
-      <c r="BR30">
+      <c r="BS30">
         <v>-83675000.0</v>
       </c>
-      <c r="BS30">
+      <c r="BT30">
         <v>43979000.0</v>
       </c>
-      <c r="BT30">
+      <c r="BU30">
         <v>32652000.0</v>
       </c>
-      <c r="BU30">
+      <c r="BV30">
         <v>30729000.0</v>
       </c>
-      <c r="BV30">
+      <c r="BW30">
         <v>-98330000.0</v>
       </c>
-      <c r="BW30">
+      <c r="BX30">
         <v>49729000.0</v>
       </c>
-      <c r="BX30">
+      <c r="BY30">
         <v>24532000.0</v>
       </c>
-      <c r="BY30">
+      <c r="BZ30">
         <v>34249000.0</v>
       </c>
-      <c r="BZ30">
+      <c r="CA30">
         <v>-78741000.0</v>
       </c>
-      <c r="CA30">
+      <c r="CB30">
         <v>32384000.0</v>
       </c>
-      <c r="CB30">
+      <c r="CC30">
         <v>77606000.0</v>
       </c>
-      <c r="CC30">
+      <c r="CD30">
         <v>63541000.0</v>
       </c>
-      <c r="CD30">
+      <c r="CE30">
         <v>-50497000.0</v>
       </c>
-      <c r="CE30">
+      <c r="CF30">
         <v>17043000.0</v>
       </c>
-      <c r="CF30">
+      <c r="CG30">
         <v>14320000.0</v>
       </c>
-      <c r="CG30">
+      <c r="CH30">
         <v>865000.0</v>
       </c>
-      <c r="CH30">
+      <c r="CI30">
         <v>2528000.0</v>
       </c>
-      <c r="CI30">
+      <c r="CJ30">
         <v>21771000.0</v>
       </c>
-      <c r="CJ30">
+      <c r="CK30">
         <v>8745000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>7255000.0</v>
       </c>
       <c r="CL30">
         <v>7255000.0</v>
       </c>
+      <c r="CM30">
+        <v>7255000.0</v>
+      </c>
     </row>
-    <row r="31" spans="1:90">
+    <row r="31" spans="1:91">
       <c r="A31" t="s">
-        <v>180</v>
+        <v>181</v>
       </c>
       <c r="B31">
+        <v>-27447000.0</v>
+      </c>
+      <c r="C31">
         <v>-29165000.0</v>
       </c>
-      <c r="C31">
+      <c r="D31">
         <v>-34616000.0</v>
       </c>
-      <c r="D31">
+      <c r="E31">
         <v>-32339000.0</v>
       </c>
-      <c r="E31">
+      <c r="F31">
         <v>-34854000.0</v>
       </c>
-      <c r="F31"/>
       <c r="G31"/>
-      <c r="H31">
+      <c r="H31"/>
+      <c r="I31">
         <v>26716000.0</v>
       </c>
-      <c r="I31">
+      <c r="J31">
         <v>22555000.0</v>
       </c>
-      <c r="J31">
+      <c r="K31">
         <v>-26019000.0</v>
       </c>
-      <c r="K31"/>
-      <c r="L31">
+      <c r="L31"/>
+      <c r="M31">
         <v>29897300.0</v>
       </c>
-      <c r="M31">
+      <c r="N31">
         <v>25338600.0</v>
       </c>
-      <c r="N31">
+      <c r="O31">
         <v>-24766000.0</v>
       </c>
-      <c r="O31">
+      <c r="P31">
         <v>-49485000.0</v>
       </c>
-      <c r="P31">
+      <c r="Q31">
         <v>-20226000.0</v>
       </c>
-      <c r="Q31">
+      <c r="R31">
         <v>-16377000.0</v>
       </c>
-      <c r="R31">
+      <c r="S31">
         <v>-14280000.0</v>
       </c>
-      <c r="S31">
+      <c r="T31">
         <v>-14133000.0</v>
       </c>
-      <c r="T31">
+      <c r="U31">
         <v>-13944000.0</v>
       </c>
-      <c r="U31">
+      <c r="V31">
         <v>-12662000.0</v>
       </c>
-      <c r="V31">
+      <c r="W31">
         <v>-12967000.0</v>
       </c>
-      <c r="W31">
+      <c r="X31">
         <v>-13213000.0</v>
       </c>
-      <c r="X31">
+      <c r="Y31">
         <v>-13845000.0</v>
       </c>
-      <c r="Y31">
+      <c r="Z31">
         <v>-15392000.0</v>
       </c>
-      <c r="Z31">
+      <c r="AA31">
         <v>-18953000.0</v>
       </c>
-      <c r="AA31">
+      <c r="AB31">
         <v>-18200000.0</v>
       </c>
-      <c r="AB31">
+      <c r="AC31">
         <v>-18735000.0</v>
       </c>
-      <c r="AC31">
+      <c r="AD31">
         <v>-17511000.0</v>
       </c>
-      <c r="AD31">
+      <c r="AE31">
         <v>-15623000.0</v>
       </c>
-      <c r="AE31">
+      <c r="AF31">
         <v>-14217000.0</v>
       </c>
-      <c r="AF31">
+      <c r="AG31">
         <v>-14903000.0</v>
       </c>
-      <c r="AG31">
+      <c r="AH31">
         <v>-13576000.0</v>
       </c>
-      <c r="AH31">
+      <c r="AI31">
         <v>-12560000.0</v>
       </c>
-      <c r="AI31">
+      <c r="AJ31">
         <v>-12433000.0</v>
       </c>
-      <c r="AJ31">
+      <c r="AK31">
         <v>-13832000.0</v>
       </c>
-      <c r="AK31">
+      <c r="AL31">
         <v>-14215000.0</v>
       </c>
-      <c r="AL31">
+      <c r="AM31">
         <v>-14061000.0</v>
       </c>
-      <c r="AM31">
+      <c r="AN31">
         <v>-14473000.0</v>
       </c>
-      <c r="AN31">
+      <c r="AO31">
         <v>-14438000.0</v>
       </c>
-      <c r="AO31">
+      <c r="AP31">
         <v>-16793000.0</v>
       </c>
-      <c r="AP31">
+      <c r="AQ31">
         <v>-17315000.0</v>
       </c>
-      <c r="AQ31">
+      <c r="AR31">
         <v>-19335000.0</v>
       </c>
-      <c r="AR31">
+      <c r="AS31">
         <v>-21764000.0</v>
       </c>
-      <c r="AS31">
+      <c r="AT31">
         <v>-22436000.0</v>
       </c>
-      <c r="AT31">
+      <c r="AU31">
         <v>-21166000.0</v>
       </c>
-      <c r="AU31">
+      <c r="AV31">
         <v>-20315000.0</v>
       </c>
-      <c r="AV31">
+      <c r="AW31">
         <v>-18946000.0</v>
       </c>
-      <c r="AW31">
+      <c r="AX31">
         <v>-18902000.0</v>
       </c>
-      <c r="AX31">
+      <c r="AY31">
         <v>-17957000.0</v>
       </c>
-      <c r="AY31">
+      <c r="AZ31">
         <v>-17366000.0</v>
       </c>
-      <c r="AZ31">
+      <c r="BA31">
         <v>-17472000.0</v>
       </c>
-      <c r="BA31">
+      <c r="BB31">
         <v>-15845000.0</v>
       </c>
-      <c r="BB31">
+      <c r="BC31">
         <v>-15443000.0</v>
       </c>
-      <c r="BC31">
+      <c r="BD31">
         <v>-14651000.0</v>
       </c>
-      <c r="BD31">
+      <c r="BE31">
         <v>28554000.0</v>
       </c>
-      <c r="BE31">
+      <c r="BF31">
         <v>-50374000.0</v>
       </c>
-      <c r="BF31">
+      <c r="BG31">
         <v>76223000.0</v>
       </c>
-      <c r="BG31">
+      <c r="BH31">
         <v>-249836000.0</v>
       </c>
-      <c r="BH31">
+      <c r="BI31">
         <v>-312782000.0</v>
       </c>
-      <c r="BI31">
+      <c r="BJ31">
         <v>-47606000.0</v>
       </c>
-      <c r="BJ31">
+      <c r="BK31">
         <v>62015000.0</v>
       </c>
-      <c r="BK31">
+      <c r="BL31">
         <v>34378000.0</v>
       </c>
-      <c r="BL31">
+      <c r="BM31">
         <v>17984000.0</v>
       </c>
-      <c r="BM31">
+      <c r="BN31">
         <v>-125137000.0</v>
       </c>
-      <c r="BN31">
+      <c r="BO31">
         <v>-58396000.0</v>
       </c>
-      <c r="BO31">
+      <c r="BP31">
         <v>29365000.0</v>
       </c>
-      <c r="BP31">
+      <c r="BQ31">
         <v>57766000.0</v>
       </c>
-      <c r="BQ31">
+      <c r="BR31">
         <v>35145000.0</v>
       </c>
-      <c r="BR31">
+      <c r="BS31">
         <v>-20964000.0</v>
       </c>
-      <c r="BS31">
+      <c r="BT31">
         <v>-528330000.0</v>
       </c>
-      <c r="BT31">
+      <c r="BU31">
         <v>-294443000.0</v>
       </c>
-      <c r="BU31">
+      <c r="BV31">
         <v>25527000.0</v>
       </c>
-      <c r="BV31">
+      <c r="BW31">
         <v>-248864000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>2099000.0</v>
       </c>
       <c r="BX31">
         <v>2099000.0</v>
       </c>
       <c r="BY31">
+        <v>2099000.0</v>
+      </c>
+      <c r="BZ31">
         <v>-77737000.0</v>
       </c>
-      <c r="BZ31">
+      <c r="CA31">
         <v>137399000.0</v>
       </c>
-      <c r="CA31">
+      <c r="CB31">
         <v>84278000.0</v>
       </c>
-      <c r="CB31">
+      <c r="CC31">
         <v>47454000.0</v>
       </c>
-      <c r="CC31">
+      <c r="CD31">
         <v>39412000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>29414000.0</v>
       </c>
       <c r="CE31">
         <v>29414000.0</v>
       </c>
       <c r="CF31">
+        <v>29414000.0</v>
+      </c>
+      <c r="CG31">
         <v>13118000.0</v>
       </c>
-      <c r="CG31">
+      <c r="CH31">
         <v>-4109000.0</v>
       </c>
-      <c r="CH31">
+      <c r="CI31">
         <v>-3234000.0</v>
       </c>
-      <c r="CI31">
+      <c r="CJ31">
         <v>16063000.0</v>
       </c>
-      <c r="CJ31">
+      <c r="CK31">
         <v>3143000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>1973000.0</v>
       </c>
       <c r="CL31">
         <v>1973000.0</v>
       </c>
+      <c r="CM31">
+        <v>1973000.0</v>
+      </c>
     </row>
-    <row r="32" spans="1:90">
+    <row r="32" spans="1:91">
       <c r="A32" t="s">
-        <v>181</v>
+        <v>182</v>
       </c>
       <c r="B32">
+        <v>68101000.0</v>
+      </c>
+      <c r="C32">
         <v>63364000.0</v>
       </c>
-      <c r="C32">
+      <c r="D32">
         <v>64991000.0</v>
       </c>
-      <c r="D32">
+      <c r="E32">
         <v>63569000.0</v>
       </c>
-      <c r="E32">
+      <c r="F32">
         <v>53037000.0</v>
       </c>
-      <c r="F32">
+      <c r="G32">
         <v>62252000.0</v>
       </c>
-      <c r="G32">
+      <c r="H32">
         <v>57557000.0</v>
       </c>
-      <c r="H32">
+      <c r="I32">
         <v>61690000.0</v>
       </c>
-      <c r="I32">
+      <c r="J32">
         <v>52209000.0</v>
       </c>
-      <c r="J32">
+      <c r="K32">
         <v>54852000.0</v>
       </c>
-      <c r="K32">
+      <c r="L32">
         <v>64714000.0</v>
       </c>
-      <c r="L32">
+      <c r="M32">
         <v>59950000.0</v>
       </c>
-      <c r="M32">
+      <c r="N32">
         <v>54717000.0</v>
       </c>
-      <c r="N32">
+      <c r="O32">
         <v>57967000.0</v>
       </c>
-      <c r="O32">
+      <c r="P32">
         <v>63320000.0</v>
       </c>
-      <c r="P32">
+      <c r="Q32">
         <v>39351000.0</v>
       </c>
-      <c r="Q32">
+      <c r="R32">
         <v>25225000.0</v>
       </c>
-      <c r="R32">
+      <c r="S32">
         <v>22109000.0</v>
       </c>
-      <c r="S32">
+      <c r="T32">
         <v>38417000.0</v>
       </c>
-      <c r="T32">
+      <c r="U32">
         <v>42670000.0</v>
       </c>
-      <c r="U32">
+      <c r="V32">
         <v>48539000.0</v>
       </c>
-      <c r="V32">
+      <c r="W32">
         <v>58911000.0</v>
       </c>
-      <c r="W32">
+      <c r="X32">
         <v>50316000.0</v>
       </c>
-      <c r="X32">
+      <c r="Y32">
         <v>51012000.0</v>
       </c>
-      <c r="Y32">
+      <c r="Z32">
         <v>21911000.0</v>
       </c>
-      <c r="Z32">
+      <c r="AA32">
         <v>-124722000.0</v>
       </c>
-      <c r="AA32">
+      <c r="AB32">
         <v>22135000.0</v>
       </c>
-      <c r="AB32">
+      <c r="AC32">
         <v>15191000.0</v>
       </c>
-      <c r="AC32">
+      <c r="AD32">
         <v>28761000.0</v>
       </c>
-      <c r="AD32">
+      <c r="AE32">
         <v>36198000.0</v>
       </c>
-      <c r="AE32">
+      <c r="AF32">
         <v>1030000.0</v>
       </c>
-      <c r="AF32">
+      <c r="AG32">
         <v>31380000.0</v>
       </c>
-      <c r="AG32">
+      <c r="AH32">
         <v>15421000.0</v>
       </c>
-      <c r="AH32">
+      <c r="AI32">
         <v>20863000.0</v>
       </c>
-      <c r="AI32">
+      <c r="AJ32">
         <v>10444000.0</v>
       </c>
-      <c r="AJ32">
+      <c r="AK32">
         <v>29933000.0</v>
       </c>
-      <c r="AK32">
+      <c r="AL32">
         <v>27920000.0</v>
       </c>
-      <c r="AL32">
+      <c r="AM32">
         <v>8029000.0</v>
       </c>
-      <c r="AM32">
+      <c r="AN32">
         <v>9888000.0</v>
       </c>
-      <c r="AN32">
+      <c r="AO32">
         <v>40920000.0</v>
       </c>
-      <c r="AO32">
+      <c r="AP32">
         <v>63478000.0</v>
       </c>
-      <c r="AP32">
+      <c r="AQ32">
         <v>9597000.0</v>
       </c>
-      <c r="AQ32">
+      <c r="AR32">
         <v>86638000.0</v>
       </c>
-      <c r="AR32">
+      <c r="AS32">
         <v>98420000.0</v>
       </c>
-      <c r="AS32">
+      <c r="AT32">
         <v>5415000.0</v>
       </c>
-      <c r="AT32">
+      <c r="AU32">
         <v>102115000.0</v>
       </c>
-      <c r="AU32">
+      <c r="AV32">
         <v>110026000.0</v>
       </c>
-      <c r="AV32">
+      <c r="AW32">
         <v>41972000.0</v>
       </c>
-      <c r="AW32">
+      <c r="AX32">
         <v>64185000.0</v>
       </c>
-      <c r="AX32">
+      <c r="AY32">
         <v>70506000.0</v>
       </c>
-      <c r="AY32">
+      <c r="AZ32">
         <v>105849000.0</v>
       </c>
-      <c r="AZ32">
+      <c r="BA32">
         <v>76174000.0</v>
       </c>
-      <c r="BA32">
+      <c r="BB32">
         <v>20059000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>69117000.0</v>
       </c>
       <c r="BC32">
         <v>69117000.0</v>
       </c>
       <c r="BD32">
+        <v>69117000.0</v>
+      </c>
+      <c r="BE32">
         <v>83832000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>80333000.0</v>
       </c>
       <c r="BF32">
         <v>80333000.0</v>
       </c>
       <c r="BG32">
+        <v>80333000.0</v>
+      </c>
+      <c r="BH32">
         <v>83815000.0</v>
       </c>
-      <c r="BH32">
+      <c r="BI32">
         <v>93981000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>94592000.0</v>
       </c>
       <c r="BJ32">
         <v>94592000.0</v>
       </c>
       <c r="BK32">
+        <v>94592000.0</v>
+      </c>
+      <c r="BL32">
         <v>94318000.0</v>
       </c>
-      <c r="BL32">
+      <c r="BM32">
         <v>91499000.0</v>
       </c>
-      <c r="BM32">
+      <c r="BN32">
         <v>78248000.0</v>
       </c>
-      <c r="BN32">
+      <c r="BO32">
         <v>23135000.0</v>
       </c>
-      <c r="BO32">
+      <c r="BP32">
         <v>85617000.0</v>
       </c>
-      <c r="BP32">
+      <c r="BQ32">
         <v>84403000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>82561000.0</v>
       </c>
       <c r="BR32">
         <v>82561000.0</v>
       </c>
       <c r="BS32">
+        <v>82561000.0</v>
+      </c>
+      <c r="BT32">
         <v>97525000.0</v>
       </c>
-      <c r="BT32">
+      <c r="BU32">
         <v>103547000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>90959000.0</v>
       </c>
       <c r="BV32">
         <v>90959000.0</v>
       </c>
       <c r="BW32">
+        <v>90959000.0</v>
+      </c>
+      <c r="BX32">
         <v>84488000.0</v>
       </c>
-      <c r="BX32">
+      <c r="BY32">
         <v>79069000.0</v>
       </c>
-      <c r="BY32">
+      <c r="BZ32">
         <v>74550000.0</v>
       </c>
-      <c r="BZ32">
+      <c r="CA32">
         <v>146539000.0</v>
       </c>
-      <c r="CA32">
+      <c r="CB32">
         <v>67058000.0</v>
       </c>
-      <c r="CB32">
+      <c r="CC32">
         <v>57473000.0</v>
       </c>
-      <c r="CC32">
+      <c r="CD32">
         <v>49023000.0</v>
       </c>
-      <c r="CD32">
+      <c r="CE32">
         <v>27675000.0</v>
       </c>
-      <c r="CE32">
+      <c r="CF32">
         <v>37425000.0</v>
       </c>
-      <c r="CF32">
+      <c r="CG32">
         <v>33594000.0</v>
       </c>
-      <c r="CG32">
+      <c r="CH32">
         <v>26734000.0</v>
       </c>
-      <c r="CH32">
+      <c r="CI32">
         <v>21321000.0</v>
       </c>
-      <c r="CI32">
+      <c r="CJ32">
         <v>14816000.0</v>
       </c>
-      <c r="CJ32">
+      <c r="CK32">
         <v>7865000.0</v>
       </c>
-      <c r="CK32">
+      <c r="CL32">
         <v>3805000.0</v>
       </c>
-      <c r="CL32">
+      <c r="CM32">
         <v>3805000.0</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet5.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:W30"/>
@@ -21515,51 +21698,51 @@
       </c>
       <c r="Q1" t="s">
         <v>16</v>
       </c>
       <c r="R1" t="s">
         <v>17</v>
       </c>
       <c r="S1" t="s">
         <v>18</v>
       </c>
       <c r="T1" t="s">
         <v>19</v>
       </c>
       <c r="U1" t="s">
         <v>20</v>
       </c>
       <c r="V1" t="s">
         <v>21</v>
       </c>
       <c r="W1" t="s">
         <v>22</v>
       </c>
     </row>
     <row r="2" spans="1:23">
       <c r="A2" t="s">
-        <v>182</v>
+        <v>183</v>
       </c>
       <c r="B2">
         <v>75786000.0</v>
       </c>
       <c r="C2">
         <v>122128000.0</v>
       </c>
       <c r="D2">
         <v>87091000.0</v>
       </c>
       <c r="E2">
         <v>54624000.0</v>
       </c>
       <c r="F2">
         <v>54624000.0</v>
       </c>
       <c r="G2">
         <v>43676000.0</v>
       </c>
       <c r="H2">
         <v>41189000.0</v>
       </c>
       <c r="I2">
         <v>20349000.0</v>
       </c>
@@ -21586,51 +21769,51 @@
       </c>
       <c r="Q2">
         <v>487585000.0</v>
       </c>
       <c r="R2">
         <v>6607000.0</v>
       </c>
       <c r="S2">
         <v>414983000.0</v>
       </c>
       <c r="T2">
         <v>1097952000.0</v>
       </c>
       <c r="U2">
         <v>904959000.0</v>
       </c>
       <c r="V2">
         <v>878264000.0</v>
       </c>
       <c r="W2">
         <v>1000.0</v>
       </c>
     </row>
     <row r="3" spans="1:23">
       <c r="A3" t="s">
-        <v>183</v>
+        <v>184</v>
       </c>
       <c r="B3">
         <v>0</v>
       </c>
       <c r="C3">
         <v>0</v>
       </c>
       <c r="D3">
         <v>0</v>
       </c>
       <c r="E3">
         <v>0</v>
       </c>
       <c r="F3">
         <v>0</v>
       </c>
       <c r="G3">
         <v>0</v>
       </c>
       <c r="H3">
         <v>0</v>
       </c>
       <c r="I3">
         <v>0</v>
       </c>
@@ -21657,105 +21840,105 @@
       </c>
       <c r="Q3">
         <v>0</v>
       </c>
       <c r="R3">
         <v>0</v>
       </c>
       <c r="S3">
         <v>0</v>
       </c>
       <c r="T3">
         <v>0</v>
       </c>
       <c r="U3">
         <v>0</v>
       </c>
       <c r="V3">
         <v>0</v>
       </c>
       <c r="W3">
         <v>0</v>
       </c>
     </row>
     <row r="4" spans="1:23">
       <c r="A4" t="s">
-        <v>184</v>
+        <v>185</v>
       </c>
       <c r="B4"/>
       <c r="C4"/>
       <c r="D4"/>
       <c r="E4"/>
       <c r="F4"/>
       <c r="G4"/>
       <c r="H4"/>
       <c r="I4"/>
       <c r="J4"/>
       <c r="K4"/>
       <c r="L4"/>
       <c r="M4"/>
       <c r="N4"/>
       <c r="O4"/>
       <c r="P4"/>
       <c r="Q4"/>
       <c r="R4"/>
       <c r="S4"/>
       <c r="T4"/>
       <c r="U4"/>
       <c r="V4"/>
       <c r="W4"/>
     </row>
     <row r="5" spans="1:23">
       <c r="A5" t="s">
-        <v>185</v>
+        <v>186</v>
       </c>
       <c r="B5"/>
       <c r="C5"/>
       <c r="D5"/>
       <c r="E5"/>
       <c r="F5"/>
       <c r="G5"/>
       <c r="H5"/>
       <c r="I5"/>
       <c r="J5"/>
       <c r="K5"/>
       <c r="L5"/>
       <c r="M5"/>
       <c r="N5"/>
       <c r="O5"/>
       <c r="P5"/>
       <c r="Q5"/>
       <c r="R5"/>
       <c r="S5"/>
       <c r="T5"/>
       <c r="U5"/>
       <c r="V5"/>
       <c r="W5"/>
     </row>
     <row r="6" spans="1:23">
       <c r="A6" t="s">
-        <v>186</v>
+        <v>187</v>
       </c>
       <c r="B6">
         <v>23662000.0</v>
       </c>
       <c r="C6">
         <v>-46342000.0</v>
       </c>
       <c r="D6">
         <v>35037000.0</v>
       </c>
       <c r="E6">
         <v>32467000.0</v>
       </c>
       <c r="F6">
         <v>-24026000.0</v>
       </c>
       <c r="G6">
         <v>10948000.0</v>
       </c>
       <c r="H6">
         <v>2487000.0</v>
       </c>
       <c r="I6">
         <v>20840000.0</v>
       </c>
@@ -21782,51 +21965,51 @@
       </c>
       <c r="Q6">
         <v>-481231000.0</v>
       </c>
       <c r="R6">
         <v>480978000.0</v>
       </c>
       <c r="S6">
         <v>-408376000.0</v>
       </c>
       <c r="T6">
         <v>-682969000.0</v>
       </c>
       <c r="U6">
         <v>192993000.0</v>
       </c>
       <c r="V6">
         <v>26695000.0</v>
       </c>
       <c r="W6">
         <v>878263000.0</v>
       </c>
     </row>
     <row r="7" spans="1:23">
       <c r="A7" t="s">
-        <v>187</v>
+        <v>188</v>
       </c>
       <c r="B7">
         <v>-16359000.0</v>
       </c>
       <c r="C7">
         <v>10837000.0</v>
       </c>
       <c r="D7">
         <v>4983000.0</v>
       </c>
       <c r="E7">
         <v>5585000.0</v>
       </c>
       <c r="F7">
         <v>-1048000.0</v>
       </c>
       <c r="G7">
         <v>3642000.0</v>
       </c>
       <c r="H7">
         <v>1420000.0</v>
       </c>
       <c r="I7">
         <v>-7964000.0</v>
       </c>
@@ -21853,78 +22036,78 @@
       </c>
       <c r="Q7">
         <v>-467714000.0</v>
       </c>
       <c r="R7">
         <v>478358000.0</v>
       </c>
       <c r="S7">
         <v>-99351000.0</v>
       </c>
       <c r="T7">
         <v>-752475000.0</v>
       </c>
       <c r="U7">
         <v>126424000.0</v>
       </c>
       <c r="V7">
         <v>-32021000.0</v>
       </c>
       <c r="W7">
         <v>807105000.0</v>
       </c>
     </row>
     <row r="8" spans="1:23">
       <c r="A8" t="s">
-        <v>188</v>
+        <v>189</v>
       </c>
       <c r="B8"/>
       <c r="C8"/>
       <c r="D8"/>
       <c r="E8"/>
       <c r="F8"/>
       <c r="G8"/>
       <c r="H8"/>
       <c r="I8"/>
       <c r="J8"/>
       <c r="K8"/>
       <c r="L8"/>
       <c r="M8"/>
       <c r="N8"/>
       <c r="O8"/>
       <c r="P8"/>
       <c r="Q8"/>
       <c r="R8"/>
       <c r="S8"/>
       <c r="T8"/>
       <c r="U8"/>
       <c r="V8"/>
       <c r="W8"/>
     </row>
     <row r="9" spans="1:23">
       <c r="A9" t="s">
-        <v>189</v>
+        <v>190</v>
       </c>
       <c r="B9">
         <v>-4310000.0</v>
       </c>
       <c r="C9">
         <v>2771000.0</v>
       </c>
       <c r="D9">
         <v>-764000.0</v>
       </c>
       <c r="E9">
         <v>-1368000.0</v>
       </c>
       <c r="F9">
         <v>-3709000.0</v>
       </c>
       <c r="G9">
         <v>7281000.0</v>
       </c>
       <c r="H9">
         <v>3824000.0</v>
       </c>
       <c r="I9">
         <v>-3210000.0</v>
       </c>
@@ -21951,224 +22134,224 @@
       </c>
       <c r="Q9">
         <v>34204000.0</v>
       </c>
       <c r="R9">
         <v>-48719000.0</v>
       </c>
       <c r="S9">
         <v>19904000.0</v>
       </c>
       <c r="T9">
         <v>785000.0</v>
       </c>
       <c r="U9">
         <v>-28128000.0</v>
       </c>
       <c r="V9">
         <v>-27412000.0</v>
       </c>
       <c r="W9">
         <v>-14831000.0</v>
       </c>
     </row>
     <row r="10" spans="1:23">
       <c r="A10" t="s">
-        <v>190</v>
+        <v>191</v>
       </c>
       <c r="B10"/>
       <c r="C10"/>
       <c r="D10"/>
       <c r="E10"/>
       <c r="F10"/>
       <c r="G10"/>
       <c r="H10"/>
       <c r="I10">
         <v>9002000.0</v>
       </c>
       <c r="J10"/>
       <c r="K10"/>
       <c r="L10"/>
       <c r="M10"/>
       <c r="N10"/>
       <c r="O10"/>
       <c r="P10"/>
       <c r="Q10"/>
       <c r="R10"/>
       <c r="S10"/>
       <c r="T10"/>
       <c r="U10"/>
       <c r="V10"/>
       <c r="W10"/>
     </row>
     <row r="11" spans="1:23">
       <c r="A11" t="s">
-        <v>191</v>
+        <v>192</v>
       </c>
       <c r="B11"/>
       <c r="C11"/>
       <c r="D11"/>
       <c r="E11">
         <v>0.0</v>
       </c>
       <c r="F11">
         <v>0.0</v>
       </c>
       <c r="G11">
         <v>0.0</v>
       </c>
       <c r="H11">
         <v>0.0</v>
       </c>
       <c r="I11">
         <v>0.0</v>
       </c>
       <c r="J11"/>
       <c r="K11"/>
       <c r="L11"/>
       <c r="M11"/>
       <c r="N11"/>
       <c r="O11"/>
       <c r="P11"/>
       <c r="Q11"/>
       <c r="R11"/>
       <c r="S11"/>
       <c r="T11"/>
       <c r="U11"/>
       <c r="V11"/>
       <c r="W11"/>
     </row>
     <row r="12" spans="1:23">
       <c r="A12" t="s">
-        <v>192</v>
+        <v>193</v>
       </c>
       <c r="B12"/>
       <c r="C12"/>
       <c r="D12"/>
       <c r="E12">
         <v>57587986.0</v>
       </c>
       <c r="F12">
         <v>-5912000.0</v>
       </c>
       <c r="G12">
         <v>-23854000.0</v>
       </c>
       <c r="H12">
         <v>236613000.0</v>
       </c>
       <c r="I12">
         <v>43025000.0</v>
       </c>
       <c r="J12"/>
       <c r="K12"/>
       <c r="L12"/>
       <c r="M12"/>
       <c r="N12"/>
       <c r="O12"/>
       <c r="P12"/>
       <c r="Q12"/>
       <c r="R12"/>
       <c r="S12"/>
       <c r="T12"/>
       <c r="U12"/>
       <c r="V12"/>
       <c r="W12"/>
     </row>
     <row r="13" spans="1:23">
       <c r="A13" t="s">
-        <v>193</v>
+        <v>194</v>
       </c>
       <c r="B13"/>
       <c r="C13"/>
       <c r="D13"/>
       <c r="E13">
         <v>119030637.0</v>
       </c>
       <c r="F13">
         <v>-81265000.0</v>
       </c>
       <c r="G13">
         <v>369716000.0</v>
       </c>
       <c r="H13">
         <v>-612443000.0</v>
       </c>
       <c r="I13">
         <v>-249828000.0</v>
       </c>
       <c r="J13"/>
       <c r="K13"/>
       <c r="L13"/>
       <c r="M13"/>
       <c r="N13"/>
       <c r="O13"/>
       <c r="P13"/>
       <c r="Q13"/>
       <c r="R13"/>
       <c r="S13"/>
       <c r="T13"/>
       <c r="U13"/>
       <c r="V13"/>
       <c r="W13"/>
     </row>
     <row r="14" spans="1:23">
       <c r="A14" t="s">
-        <v>194</v>
+        <v>195</v>
       </c>
       <c r="B14">
         <v>-1697000.0</v>
       </c>
       <c r="C14"/>
       <c r="D14">
         <v>-2493000.0</v>
       </c>
       <c r="E14"/>
       <c r="F14">
         <v>-4450000.0</v>
       </c>
       <c r="G14"/>
       <c r="H14"/>
       <c r="I14"/>
       <c r="J14"/>
       <c r="K14"/>
       <c r="L14"/>
       <c r="M14"/>
       <c r="N14"/>
       <c r="O14"/>
       <c r="P14"/>
       <c r="Q14"/>
       <c r="R14"/>
       <c r="S14"/>
       <c r="T14"/>
       <c r="U14"/>
       <c r="V14"/>
       <c r="W14"/>
     </row>
     <row r="15" spans="1:23">
       <c r="A15" t="s">
-        <v>195</v>
+        <v>196</v>
       </c>
       <c r="B15">
         <v>141585000.0</v>
       </c>
       <c r="C15">
         <v>139623000.0</v>
       </c>
       <c r="D15">
         <v>123477000.0</v>
       </c>
       <c r="E15">
         <v>66724000.0</v>
       </c>
       <c r="F15">
         <v>93342000.0</v>
       </c>
       <c r="G15">
         <v>105720000.0</v>
       </c>
       <c r="H15">
         <v>121781000.0</v>
       </c>
       <c r="I15">
         <v>127980000.0</v>
       </c>
@@ -22195,51 +22378,51 @@
       </c>
       <c r="Q15">
         <v>190829000.0</v>
       </c>
       <c r="R15">
         <v>154465000.0</v>
       </c>
       <c r="S15">
         <v>231233000.0</v>
       </c>
       <c r="T15">
         <v>194118000.0</v>
       </c>
       <c r="U15">
         <v>134892000.0</v>
       </c>
       <c r="V15">
         <v>77078000.0</v>
       </c>
       <c r="W15">
         <v>21413000.0</v>
       </c>
     </row>
     <row r="16" spans="1:23">
       <c r="A16" t="s">
-        <v>196</v>
+        <v>197</v>
       </c>
       <c r="B16">
         <v>99448000.0</v>
       </c>
       <c r="C16">
         <v>75786000.0</v>
       </c>
       <c r="D16">
         <v>122128000.0</v>
       </c>
       <c r="E16">
         <v>87091000.0</v>
       </c>
       <c r="F16">
         <v>30598000.0</v>
       </c>
       <c r="G16">
         <v>54624000.0</v>
       </c>
       <c r="H16">
         <v>43676000.0</v>
       </c>
       <c r="I16">
         <v>41189000.0</v>
       </c>
@@ -22266,78 +22449,78 @@
       </c>
       <c r="Q16">
         <v>6354000.0</v>
       </c>
       <c r="R16">
         <v>487585000.0</v>
       </c>
       <c r="S16">
         <v>6607000.0</v>
       </c>
       <c r="T16">
         <v>414983000.0</v>
       </c>
       <c r="U16">
         <v>1097952000.0</v>
       </c>
       <c r="V16">
         <v>904959000.0</v>
       </c>
       <c r="W16">
         <v>878264000.0</v>
       </c>
     </row>
     <row r="17" spans="1:23">
       <c r="A17" t="s">
-        <v>197</v>
+        <v>198</v>
       </c>
       <c r="B17"/>
       <c r="C17"/>
       <c r="D17"/>
       <c r="E17"/>
       <c r="F17"/>
       <c r="G17"/>
       <c r="H17"/>
       <c r="I17"/>
       <c r="J17"/>
       <c r="K17"/>
       <c r="L17"/>
       <c r="M17"/>
       <c r="N17"/>
       <c r="O17"/>
       <c r="P17"/>
       <c r="Q17"/>
       <c r="R17"/>
       <c r="S17"/>
       <c r="T17"/>
       <c r="U17"/>
       <c r="V17"/>
       <c r="W17"/>
     </row>
     <row r="18" spans="1:23">
       <c r="A18" t="s">
-        <v>198</v>
+        <v>199</v>
       </c>
       <c r="B18">
         <v>101367000.0</v>
       </c>
       <c r="C18">
         <v>-9532000.0</v>
       </c>
       <c r="D18">
         <v>196381000.0</v>
       </c>
       <c r="E18">
         <v>76068000.0</v>
       </c>
       <c r="F18">
         <v>-2677000.0</v>
       </c>
       <c r="G18">
         <v>470671000.0</v>
       </c>
       <c r="H18">
         <v>-482460000.0</v>
       </c>
       <c r="I18">
         <v>-132632000.0</v>
       </c>
@@ -22364,156 +22547,156 @@
       </c>
       <c r="Q18">
         <v>-476572000.0</v>
       </c>
       <c r="R18">
         <v>386603000.0</v>
       </c>
       <c r="S18">
         <v>-14854000.0</v>
       </c>
       <c r="T18">
         <v>-1888840000.0</v>
       </c>
       <c r="U18">
         <v>-268894000.0</v>
       </c>
       <c r="V18">
         <v>-515930000.0</v>
       </c>
       <c r="W18">
         <v>29523000.0</v>
       </c>
     </row>
     <row r="19" spans="1:23">
       <c r="A19" t="s">
-        <v>199</v>
+        <v>200</v>
       </c>
       <c r="B19"/>
       <c r="C19"/>
       <c r="D19"/>
       <c r="E19"/>
       <c r="F19"/>
       <c r="G19"/>
       <c r="H19"/>
       <c r="I19"/>
       <c r="J19"/>
       <c r="K19"/>
       <c r="L19"/>
       <c r="M19"/>
       <c r="N19"/>
       <c r="O19"/>
       <c r="P19"/>
       <c r="Q19"/>
       <c r="R19"/>
       <c r="S19"/>
       <c r="T19"/>
       <c r="U19"/>
       <c r="V19"/>
       <c r="W19"/>
     </row>
     <row r="20" spans="1:23">
       <c r="A20" t="s">
-        <v>200</v>
+        <v>201</v>
       </c>
       <c r="B20"/>
       <c r="C20">
         <v>0.0</v>
       </c>
       <c r="D20">
         <v>0.0</v>
       </c>
       <c r="E20"/>
       <c r="F20">
         <v>0.0</v>
       </c>
       <c r="G20">
         <v>0.0</v>
       </c>
       <c r="H20"/>
       <c r="I20"/>
       <c r="J20"/>
       <c r="K20"/>
       <c r="L20"/>
       <c r="M20"/>
       <c r="N20"/>
       <c r="O20"/>
       <c r="P20"/>
       <c r="Q20"/>
       <c r="R20"/>
       <c r="S20"/>
       <c r="T20"/>
       <c r="U20"/>
       <c r="V20"/>
       <c r="W20"/>
     </row>
     <row r="21" spans="1:23">
       <c r="A21" t="s">
-        <v>201</v>
+        <v>202</v>
       </c>
       <c r="B21">
         <v>239031000.0</v>
       </c>
       <c r="C21">
         <v>111744000.0</v>
       </c>
       <c r="D21">
         <v>-24690000.0</v>
       </c>
       <c r="E21">
         <v>-84723979.0</v>
       </c>
       <c r="F21">
         <v>93444000.0</v>
       </c>
       <c r="G21">
         <v>-343809000.0</v>
       </c>
       <c r="H21">
         <v>659653000.0</v>
       </c>
       <c r="I21">
         <v>342250000.0</v>
       </c>
       <c r="J21"/>
       <c r="K21"/>
       <c r="L21"/>
       <c r="M21"/>
       <c r="N21"/>
       <c r="O21"/>
       <c r="P21"/>
       <c r="Q21"/>
       <c r="R21"/>
       <c r="S21"/>
       <c r="T21"/>
       <c r="U21"/>
       <c r="V21"/>
       <c r="W21"/>
     </row>
     <row r="22" spans="1:23">
       <c r="A22" t="s">
-        <v>164</v>
+        <v>165</v>
       </c>
       <c r="B22">
         <v>28700000.0</v>
       </c>
       <c r="C22">
         <v>98819000.0</v>
       </c>
       <c r="D22">
         <v>118760000.0</v>
       </c>
       <c r="E22">
         <v>30586590.0</v>
       </c>
       <c r="F22">
         <v>82364000.0</v>
       </c>
       <c r="G22">
         <v>111861000.0</v>
       </c>
       <c r="H22">
         <v>-116064000.0</v>
       </c>
       <c r="I22">
         <v>71946000.0</v>
       </c>
@@ -22540,51 +22723,51 @@
       </c>
       <c r="Q22">
         <v>180412000.0</v>
       </c>
       <c r="R22">
         <v>263290000.0</v>
       </c>
       <c r="S22">
         <v>-611879000.0</v>
       </c>
       <c r="T22">
         <v>-33438000.0</v>
       </c>
       <c r="U22">
         <v>312166000.0</v>
       </c>
       <c r="V22">
         <v>120387000.0</v>
       </c>
       <c r="W22">
         <v>44145000.0</v>
       </c>
     </row>
     <row r="23" spans="1:23">
       <c r="A23" t="s">
-        <v>202</v>
+        <v>203</v>
       </c>
       <c r="B23">
         <v>-121481000.0</v>
       </c>
       <c r="C23">
         <v>-8883000.0</v>
       </c>
       <c r="D23">
         <v>-10896000.0</v>
       </c>
       <c r="E23">
         <v>82320000.0</v>
       </c>
       <c r="F23">
         <v>494361000.0</v>
       </c>
       <c r="G23">
         <v>175310000.0</v>
       </c>
       <c r="H23">
         <v>1449587000.0</v>
       </c>
       <c r="I23">
         <v>963342000.0</v>
       </c>
@@ -22611,78 +22794,78 @@
       </c>
       <c r="Q23">
         <v>-12018000.0</v>
       </c>
       <c r="R23">
         <v>-618000.0</v>
       </c>
       <c r="S23">
         <v>-637000.0</v>
       </c>
       <c r="T23">
         <v>-461000.0</v>
       </c>
       <c r="U23">
         <v>-986000.0</v>
       </c>
       <c r="V23">
         <v>-154000.0</v>
       </c>
       <c r="W23">
         <v>-1722000.0</v>
       </c>
     </row>
     <row r="24" spans="1:23">
       <c r="A24" t="s">
-        <v>203</v>
+        <v>204</v>
       </c>
       <c r="B24"/>
       <c r="C24"/>
       <c r="D24"/>
       <c r="E24"/>
       <c r="F24"/>
       <c r="G24"/>
       <c r="H24"/>
       <c r="I24"/>
       <c r="J24"/>
       <c r="K24"/>
       <c r="L24"/>
       <c r="M24"/>
       <c r="N24"/>
       <c r="O24"/>
       <c r="P24"/>
       <c r="Q24"/>
       <c r="R24"/>
       <c r="S24"/>
       <c r="T24"/>
       <c r="U24"/>
       <c r="V24"/>
       <c r="W24"/>
     </row>
     <row r="25" spans="1:23">
       <c r="A25" t="s">
-        <v>204</v>
+        <v>205</v>
       </c>
       <c r="B25">
         <v>90723000.0</v>
       </c>
       <c r="C25">
         <v>-119188000.0</v>
       </c>
       <c r="D25">
         <v>72638000.0</v>
       </c>
       <c r="E25">
         <v>39896410.0</v>
       </c>
       <c r="F25">
         <v>-83993000.0</v>
       </c>
       <c r="G25">
         <v>355168000.0</v>
       </c>
       <c r="H25">
         <v>-367816000.0</v>
       </c>
       <c r="I25">
         <v>-196614000.0</v>
       </c>
@@ -22709,51 +22892,51 @@
       </c>
       <c r="Q25">
         <v>-189066000.0</v>
       </c>
       <c r="R25">
         <v>-355045000.0</v>
       </c>
       <c r="S25">
         <v>696376000.0</v>
       </c>
       <c r="T25">
         <v>-1102927000.0</v>
       </c>
       <c r="U25">
         <v>-707484000.0</v>
       </c>
       <c r="V25">
         <v>-604296000.0</v>
       </c>
       <c r="W25">
         <v>-821727000.0</v>
       </c>
     </row>
     <row r="26" spans="1:23">
       <c r="A26" t="s">
-        <v>205</v>
+        <v>206</v>
       </c>
       <c r="B26">
         <v>-18969000.0</v>
       </c>
       <c r="C26">
         <v>0.0</v>
       </c>
       <c r="D26">
         <v>-2297000.0</v>
       </c>
       <c r="E26">
         <v>-1638000.0</v>
       </c>
       <c r="F26">
         <v>-21100000.0</v>
       </c>
       <c r="G26">
         <v>-14954000.0</v>
       </c>
       <c r="H26">
         <v>-52141000.0</v>
       </c>
       <c r="I26">
         <v>-50830000.0</v>
       </c>
@@ -22774,78 +22957,78 @@
       </c>
       <c r="Q26">
         <v>-233000.0</v>
       </c>
       <c r="R26">
         <v>-618000.0</v>
       </c>
       <c r="S26">
         <v>-637000.0</v>
       </c>
       <c r="T26">
         <v>-461000.0</v>
       </c>
       <c r="U26">
         <v>-986000.0</v>
       </c>
       <c r="V26">
         <v>-154000.0</v>
       </c>
       <c r="W26">
         <v>-1722000.0</v>
       </c>
     </row>
     <row r="27" spans="1:23">
       <c r="A27" t="s">
-        <v>206</v>
+        <v>207</v>
       </c>
       <c r="B27"/>
       <c r="C27"/>
       <c r="D27"/>
       <c r="E27"/>
       <c r="F27"/>
       <c r="G27"/>
       <c r="H27"/>
       <c r="I27"/>
       <c r="J27"/>
       <c r="K27"/>
       <c r="L27"/>
       <c r="M27"/>
       <c r="N27"/>
       <c r="O27"/>
       <c r="P27"/>
       <c r="Q27"/>
       <c r="R27"/>
       <c r="S27"/>
       <c r="T27"/>
       <c r="U27"/>
       <c r="V27"/>
       <c r="W27"/>
     </row>
     <row r="28" spans="1:23">
       <c r="A28" t="s">
-        <v>207</v>
+        <v>208</v>
       </c>
       <c r="B28">
         <v>73372000.0</v>
       </c>
       <c r="C28">
         <v>-36762000.0</v>
       </c>
       <c r="D28">
         <v>-161360000.0</v>
       </c>
       <c r="E28">
         <v>-101905000.0</v>
       </c>
       <c r="F28">
         <v>-21331000.0</v>
       </c>
       <c r="G28">
         <v>-459700000.0</v>
       </c>
       <c r="H28">
         <v>484887000.0</v>
       </c>
       <c r="I28">
         <v>153532000.0</v>
       </c>
@@ -22872,51 +23055,51 @@
       </c>
       <c r="Q28">
         <v>-4649000.0</v>
       </c>
       <c r="R28">
         <v>94362000.0</v>
       </c>
       <c r="S28">
         <v>-393530000.0</v>
       </c>
       <c r="T28">
         <v>1205883000.0</v>
       </c>
       <c r="U28">
         <v>461885000.0</v>
       </c>
       <c r="V28">
         <v>542625000.0</v>
       </c>
       <c r="W28">
         <v>848740000.0</v>
       </c>
     </row>
     <row r="29" spans="1:23">
       <c r="A29" t="s">
-        <v>208</v>
+        <v>209</v>
       </c>
       <c r="B29">
         <v>101367000.0</v>
       </c>
       <c r="C29">
         <v>-9532000.0</v>
       </c>
       <c r="D29">
         <v>196381000.0</v>
       </c>
       <c r="E29">
         <v>76068000.0</v>
       </c>
       <c r="F29">
         <v>-2677000.0</v>
       </c>
       <c r="G29">
         <v>470671000.0</v>
       </c>
       <c r="H29">
         <v>-482460000.0</v>
       </c>
       <c r="I29">
         <v>-132632000.0</v>
       </c>
@@ -22943,51 +23126,51 @@
       </c>
       <c r="Q29">
         <v>-476368000.0</v>
       </c>
       <c r="R29">
         <v>386603000.0</v>
       </c>
       <c r="S29">
         <v>-14854000.0</v>
       </c>
       <c r="T29">
         <v>-1888840000.0</v>
       </c>
       <c r="U29">
         <v>-268894000.0</v>
       </c>
       <c r="V29">
         <v>-515930000.0</v>
       </c>
       <c r="W29">
         <v>29523000.0</v>
       </c>
     </row>
     <row r="30" spans="1:23">
       <c r="A30" t="s">
-        <v>209</v>
+        <v>210</v>
       </c>
       <c r="B30">
         <v>-151113000.0</v>
       </c>
       <c r="C30"/>
       <c r="D30">
         <v>80189000.0</v>
       </c>
       <c r="E30">
         <v>82320000.0</v>
       </c>
       <c r="F30"/>
       <c r="G30">
         <v>373355000.0</v>
       </c>
       <c r="H30">
         <v>-610039000.0</v>
       </c>
       <c r="I30">
         <v>-236072000.0</v>
       </c>
       <c r="J30"/>
       <c r="K30"/>
       <c r="L30"/>
       <c r="M30"/>
@@ -23001,610 +23184,616 @@
       <c r="U30"/>
       <c r="V30"/>
       <c r="W30"/>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet6.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:CL30"/>
+  <dimension ref="A1:CM30"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="44.703" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="12.854" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:90">
+    <row r="1" spans="1:91">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>84</v>
       </c>
       <c r="C1" t="s">
+        <v>85</v>
+      </c>
+      <c r="D1" t="s">
         <v>1</v>
-      </c>
-[...1 lines deleted...]
-        <v>85</v>
       </c>
       <c r="E1" t="s">
         <v>86</v>
       </c>
       <c r="F1" t="s">
         <v>87</v>
       </c>
       <c r="G1" t="s">
+        <v>88</v>
+      </c>
+      <c r="H1" t="s">
         <v>2</v>
-      </c>
-[...1 lines deleted...]
-        <v>88</v>
       </c>
       <c r="I1" t="s">
         <v>89</v>
       </c>
       <c r="J1" t="s">
         <v>90</v>
       </c>
       <c r="K1" t="s">
+        <v>91</v>
+      </c>
+      <c r="L1" t="s">
         <v>3</v>
-      </c>
-[...1 lines deleted...]
-        <v>91</v>
       </c>
       <c r="M1" t="s">
         <v>92</v>
       </c>
       <c r="N1" t="s">
         <v>93</v>
       </c>
       <c r="O1" t="s">
+        <v>94</v>
+      </c>
+      <c r="P1" t="s">
         <v>4</v>
-      </c>
-[...1 lines deleted...]
-        <v>94</v>
       </c>
       <c r="Q1" t="s">
         <v>95</v>
       </c>
       <c r="R1" t="s">
         <v>96</v>
       </c>
       <c r="S1" t="s">
+        <v>97</v>
+      </c>
+      <c r="T1" t="s">
         <v>5</v>
-      </c>
-[...1 lines deleted...]
-        <v>97</v>
       </c>
       <c r="U1" t="s">
         <v>98</v>
       </c>
       <c r="V1" t="s">
         <v>99</v>
       </c>
       <c r="W1" t="s">
+        <v>100</v>
+      </c>
+      <c r="X1" t="s">
         <v>6</v>
-      </c>
-[...1 lines deleted...]
-        <v>100</v>
       </c>
       <c r="Y1" t="s">
         <v>101</v>
       </c>
       <c r="Z1" t="s">
         <v>102</v>
       </c>
       <c r="AA1" t="s">
+        <v>103</v>
+      </c>
+      <c r="AB1" t="s">
         <v>7</v>
-      </c>
-[...1 lines deleted...]
-        <v>103</v>
       </c>
       <c r="AC1" t="s">
         <v>104</v>
       </c>
       <c r="AD1" t="s">
         <v>105</v>
       </c>
       <c r="AE1" t="s">
+        <v>106</v>
+      </c>
+      <c r="AF1" t="s">
         <v>8</v>
-      </c>
-[...1 lines deleted...]
-        <v>106</v>
       </c>
       <c r="AG1" t="s">
         <v>107</v>
       </c>
       <c r="AH1" t="s">
         <v>108</v>
       </c>
       <c r="AI1" t="s">
+        <v>109</v>
+      </c>
+      <c r="AJ1" t="s">
         <v>9</v>
-      </c>
-[...1 lines deleted...]
-        <v>109</v>
       </c>
       <c r="AK1" t="s">
         <v>110</v>
       </c>
       <c r="AL1" t="s">
         <v>111</v>
       </c>
       <c r="AM1" t="s">
+        <v>112</v>
+      </c>
+      <c r="AN1" t="s">
         <v>10</v>
-      </c>
-[...1 lines deleted...]
-        <v>112</v>
       </c>
       <c r="AO1" t="s">
         <v>113</v>
       </c>
       <c r="AP1" t="s">
         <v>114</v>
       </c>
       <c r="AQ1" t="s">
+        <v>115</v>
+      </c>
+      <c r="AR1" t="s">
         <v>11</v>
-      </c>
-[...1 lines deleted...]
-        <v>115</v>
       </c>
       <c r="AS1" t="s">
         <v>116</v>
       </c>
       <c r="AT1" t="s">
         <v>117</v>
       </c>
       <c r="AU1" t="s">
+        <v>118</v>
+      </c>
+      <c r="AV1" t="s">
         <v>12</v>
-      </c>
-[...1 lines deleted...]
-        <v>118</v>
       </c>
       <c r="AW1" t="s">
         <v>119</v>
       </c>
       <c r="AX1" t="s">
         <v>120</v>
       </c>
       <c r="AY1" t="s">
+        <v>121</v>
+      </c>
+      <c r="AZ1" t="s">
         <v>13</v>
-      </c>
-[...1 lines deleted...]
-        <v>121</v>
       </c>
       <c r="BA1" t="s">
         <v>122</v>
       </c>
       <c r="BB1" t="s">
         <v>123</v>
       </c>
       <c r="BC1" t="s">
+        <v>124</v>
+      </c>
+      <c r="BD1" t="s">
         <v>14</v>
-      </c>
-[...1 lines deleted...]
-        <v>124</v>
       </c>
       <c r="BE1" t="s">
         <v>125</v>
       </c>
       <c r="BF1" t="s">
         <v>126</v>
       </c>
       <c r="BG1" t="s">
+        <v>127</v>
+      </c>
+      <c r="BH1" t="s">
         <v>15</v>
-      </c>
-[...1 lines deleted...]
-        <v>127</v>
       </c>
       <c r="BI1" t="s">
         <v>128</v>
       </c>
       <c r="BJ1" t="s">
         <v>129</v>
       </c>
       <c r="BK1" t="s">
+        <v>130</v>
+      </c>
+      <c r="BL1" t="s">
         <v>16</v>
-      </c>
-[...1 lines deleted...]
-        <v>130</v>
       </c>
       <c r="BM1" t="s">
         <v>131</v>
       </c>
       <c r="BN1" t="s">
         <v>132</v>
       </c>
       <c r="BO1" t="s">
+        <v>133</v>
+      </c>
+      <c r="BP1" t="s">
         <v>17</v>
-      </c>
-[...1 lines deleted...]
-        <v>133</v>
       </c>
       <c r="BQ1" t="s">
         <v>134</v>
       </c>
       <c r="BR1" t="s">
         <v>135</v>
       </c>
       <c r="BS1" t="s">
+        <v>136</v>
+      </c>
+      <c r="BT1" t="s">
         <v>18</v>
-      </c>
-[...1 lines deleted...]
-        <v>136</v>
       </c>
       <c r="BU1" t="s">
         <v>137</v>
       </c>
       <c r="BV1" t="s">
         <v>138</v>
       </c>
       <c r="BW1" t="s">
+        <v>139</v>
+      </c>
+      <c r="BX1" t="s">
         <v>19</v>
-      </c>
-[...1 lines deleted...]
-        <v>139</v>
       </c>
       <c r="BY1" t="s">
         <v>140</v>
       </c>
       <c r="BZ1" t="s">
         <v>141</v>
       </c>
       <c r="CA1" t="s">
+        <v>142</v>
+      </c>
+      <c r="CB1" t="s">
         <v>20</v>
-      </c>
-[...1 lines deleted...]
-        <v>142</v>
       </c>
       <c r="CC1" t="s">
         <v>143</v>
       </c>
       <c r="CD1" t="s">
         <v>144</v>
       </c>
       <c r="CE1" t="s">
+        <v>145</v>
+      </c>
+      <c r="CF1" t="s">
         <v>21</v>
-      </c>
-[...1 lines deleted...]
-        <v>145</v>
       </c>
       <c r="CG1" t="s">
         <v>146</v>
       </c>
       <c r="CH1" t="s">
         <v>147</v>
       </c>
       <c r="CI1" t="s">
+        <v>148</v>
+      </c>
+      <c r="CJ1" t="s">
         <v>22</v>
-      </c>
-[...1 lines deleted...]
-        <v>148</v>
       </c>
       <c r="CK1" t="s">
         <v>149</v>
       </c>
       <c r="CL1" t="s">
         <v>150</v>
       </c>
+      <c r="CM1" t="s">
+        <v>151</v>
+      </c>
     </row>
-    <row r="2" spans="1:90">
+    <row r="2" spans="1:91">
       <c r="A2" t="s">
-        <v>182</v>
+        <v>183</v>
       </c>
       <c r="B2">
+        <v>42689000.0</v>
+      </c>
+      <c r="C2">
         <v>99448000.0</v>
       </c>
-      <c r="C2">
+      <c r="D2">
         <v>66459000.0</v>
       </c>
-      <c r="D2">
+      <c r="E2">
         <v>71896000.0</v>
       </c>
-      <c r="E2">
+      <c r="F2">
         <v>85033000.0</v>
       </c>
-      <c r="F2">
+      <c r="G2">
         <v>75786000.0</v>
       </c>
-      <c r="G2">
+      <c r="H2">
         <v>84806000.0</v>
       </c>
-      <c r="H2">
+      <c r="I2">
         <v>67037000.0</v>
       </c>
-      <c r="I2">
+      <c r="J2">
         <v>49612000.0</v>
       </c>
-      <c r="J2">
+      <c r="K2">
         <v>122128000.0</v>
       </c>
-      <c r="K2">
+      <c r="L2">
         <v>43150000.0</v>
       </c>
-      <c r="L2">
+      <c r="M2">
         <v>50197000.0</v>
       </c>
-      <c r="M2">
+      <c r="N2">
         <v>70064000.0</v>
       </c>
-      <c r="N2">
+      <c r="O2">
         <v>87091000.0</v>
       </c>
-      <c r="O2">
+      <c r="P2">
         <v>61736000.0</v>
       </c>
-      <c r="P2">
+      <c r="Q2">
         <v>35462000.0</v>
       </c>
-      <c r="Q2">
+      <c r="R2">
         <v>30598000.0</v>
       </c>
-      <c r="R2">
+      <c r="S2">
         <v>34467000.0</v>
       </c>
-      <c r="S2">
+      <c r="T2">
         <v>27518000.0</v>
       </c>
-      <c r="T2">
+      <c r="U2">
         <v>47317000.0</v>
       </c>
-      <c r="U2">
+      <c r="V2">
         <v>54624000.0</v>
       </c>
-      <c r="V2">
+      <c r="W2">
         <v>54174000.0</v>
       </c>
-      <c r="W2">
+      <c r="X2">
         <v>31334000.0</v>
       </c>
-      <c r="X2">
+      <c r="Y2">
         <v>44394000.0</v>
       </c>
-      <c r="Y2">
+      <c r="Z2">
         <v>43676000.0</v>
       </c>
-      <c r="Z2">
+      <c r="AA2">
         <v>42226000.0</v>
       </c>
-      <c r="AA2">
+      <c r="AB2">
         <v>36438000.0</v>
       </c>
-      <c r="AB2">
+      <c r="AC2">
         <v>30570000.0</v>
       </c>
-      <c r="AC2">
+      <c r="AD2">
         <v>41189000.0</v>
       </c>
-      <c r="AD2">
+      <c r="AE2">
         <v>29937000.0</v>
       </c>
-      <c r="AE2">
+      <c r="AF2">
         <v>21123000.0</v>
       </c>
-      <c r="AF2">
+      <c r="AG2">
         <v>16895000.0</v>
       </c>
-      <c r="AG2">
+      <c r="AH2">
         <v>20349000.0</v>
       </c>
-      <c r="AH2">
+      <c r="AI2">
         <v>19645000.0</v>
       </c>
-      <c r="AI2">
+      <c r="AJ2">
         <v>39215000.0</v>
       </c>
-      <c r="AJ2">
+      <c r="AK2">
         <v>32690000.0</v>
       </c>
-      <c r="AK2">
+      <c r="AL2">
         <v>11280000.0</v>
       </c>
-      <c r="AL2">
+      <c r="AM2">
         <v>58921000.0</v>
       </c>
-      <c r="AM2">
+      <c r="AN2">
         <v>70112000.0</v>
       </c>
-      <c r="AN2">
+      <c r="AO2">
         <v>60320000.0</v>
       </c>
-      <c r="AO2">
+      <c r="AP2">
         <v>18905000.0</v>
       </c>
-      <c r="AP2">
+      <c r="AQ2">
         <v>12527000.0</v>
       </c>
-      <c r="AQ2">
+      <c r="AR2">
         <v>12516000.0</v>
       </c>
-      <c r="AR2">
+      <c r="AS2">
         <v>12908000.0</v>
       </c>
-      <c r="AS2">
+      <c r="AT2">
         <v>8417000.0</v>
       </c>
-      <c r="AT2">
+      <c r="AU2">
         <v>27670000.0</v>
       </c>
-      <c r="AU2">
+      <c r="AV2">
         <v>11682000.0</v>
       </c>
-      <c r="AV2">
+      <c r="AW2">
         <v>11563000.0</v>
       </c>
-      <c r="AW2">
+      <c r="AX2">
         <v>14736000.0</v>
       </c>
-      <c r="AX2">
+      <c r="AY2">
         <v>14847000.0</v>
       </c>
-      <c r="AY2">
+      <c r="AZ2">
         <v>6084000.0</v>
       </c>
-      <c r="AZ2">
+      <c r="BA2">
         <v>17084000.0</v>
       </c>
-      <c r="BA2">
+      <c r="BB2">
         <v>6197000.0</v>
       </c>
-      <c r="BB2">
+      <c r="BC2">
         <v>43690000.0</v>
       </c>
-      <c r="BC2">
+      <c r="BD2">
         <v>10409000.0</v>
       </c>
-      <c r="BD2">
+      <c r="BE2">
         <v>102790000.0</v>
       </c>
-      <c r="BE2">
+      <c r="BF2">
         <v>2678000.0</v>
       </c>
-      <c r="BF2">
+      <c r="BG2">
         <v>635000.0</v>
       </c>
-      <c r="BG2">
+      <c r="BH2">
         <v>7698000.0</v>
       </c>
-      <c r="BH2">
+      <c r="BI2">
         <v>9205000.0</v>
       </c>
-      <c r="BI2">
+      <c r="BJ2">
         <v>6354000.0</v>
       </c>
-      <c r="BJ2">
+      <c r="BK2">
         <v>211611000.0</v>
       </c>
-      <c r="BK2">
+      <c r="BL2">
         <v>27704000.0</v>
       </c>
-      <c r="BL2">
+      <c r="BM2">
         <v>218948000.0</v>
       </c>
-      <c r="BM2">
+      <c r="BN2">
         <v>487585000.0</v>
       </c>
-      <c r="BN2">
+      <c r="BO2">
         <v>508126000.0</v>
       </c>
-      <c r="BO2">
+      <c r="BP2">
         <v>3913000.0</v>
       </c>
-      <c r="BP2">
+      <c r="BQ2">
         <v>5116000.0</v>
       </c>
-      <c r="BQ2">
+      <c r="BR2">
         <v>6607000.0</v>
       </c>
-      <c r="BR2">
+      <c r="BS2">
         <v>3208000.0</v>
       </c>
-      <c r="BS2">
+      <c r="BT2">
         <v>411157000.0</v>
       </c>
-      <c r="BT2">
+      <c r="BU2">
         <v>904127000.0</v>
       </c>
-      <c r="BU2">
+      <c r="BV2">
         <v>414983000.0</v>
       </c>
-      <c r="BV2">
+      <c r="BW2">
         <v>835792000.0</v>
       </c>
-      <c r="BW2">
+      <c r="BX2">
         <v>700176000.0</v>
       </c>
-      <c r="BX2">
+      <c r="BY2">
         <v>779407000.0</v>
       </c>
-      <c r="BY2">
+      <c r="BZ2">
         <v>1097952000.0</v>
       </c>
-      <c r="BZ2">
+      <c r="CA2">
         <v>347913000.0</v>
       </c>
-      <c r="CA2">
+      <c r="CB2">
         <v>651983000.0</v>
       </c>
-      <c r="CB2">
+      <c r="CC2">
         <v>715640000.0</v>
       </c>
-      <c r="CC2">
+      <c r="CD2">
         <v>904959000.0</v>
       </c>
-      <c r="CD2">
+      <c r="CE2">
         <v>454435000.0</v>
       </c>
-      <c r="CE2">
+      <c r="CF2">
         <v>502943000.0</v>
       </c>
-      <c r="CF2">
+      <c r="CG2">
         <v>743113000.0</v>
       </c>
-      <c r="CG2">
+      <c r="CH2">
         <v>878264000.0</v>
       </c>
-      <c r="CH2">
+      <c r="CI2">
         <v>814569000.0</v>
       </c>
-      <c r="CI2">
+      <c r="CJ2">
         <v>1142264000.0</v>
       </c>
-      <c r="CJ2">
+      <c r="CK2">
         <v>649132000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>1000.0</v>
       </c>
       <c r="CL2">
         <v>1000.0</v>
       </c>
+      <c r="CM2">
+        <v>1000.0</v>
+      </c>
     </row>
-    <row r="3" spans="1:90">
+    <row r="3" spans="1:91">
       <c r="A3" t="s">
-        <v>183</v>
+        <v>184</v>
       </c>
       <c r="B3">
         <v>0</v>
       </c>
       <c r="C3">
         <v>0</v>
       </c>
       <c r="D3">
         <v>0</v>
       </c>
       <c r="E3">
         <v>0</v>
       </c>
       <c r="F3">
         <v>0</v>
       </c>
       <c r="G3">
         <v>0</v>
       </c>
       <c r="H3">
         <v>0</v>
       </c>
       <c r="I3">
         <v>0</v>
       </c>
@@ -23829,54 +24018,57 @@
       </c>
       <c r="CE3">
         <v>0</v>
       </c>
       <c r="CF3">
         <v>0</v>
       </c>
       <c r="CG3">
         <v>0</v>
       </c>
       <c r="CH3">
         <v>0</v>
       </c>
       <c r="CI3">
         <v>0</v>
       </c>
       <c r="CJ3">
         <v>0</v>
       </c>
       <c r="CK3">
         <v>0</v>
       </c>
       <c r="CL3">
         <v>0</v>
       </c>
+      <c r="CM3">
+        <v>0</v>
+      </c>
     </row>
-    <row r="4" spans="1:90">
+    <row r="4" spans="1:91">
       <c r="A4" t="s">
-        <v>184</v>
+        <v>185</v>
       </c>
       <c r="B4"/>
       <c r="C4"/>
       <c r="D4"/>
       <c r="E4"/>
       <c r="F4"/>
       <c r="G4"/>
       <c r="H4"/>
       <c r="I4"/>
       <c r="J4"/>
       <c r="K4"/>
       <c r="L4"/>
       <c r="M4"/>
       <c r="N4"/>
       <c r="O4"/>
       <c r="P4"/>
       <c r="Q4"/>
       <c r="R4"/>
       <c r="S4"/>
       <c r="T4"/>
       <c r="U4"/>
       <c r="V4"/>
       <c r="W4"/>
       <c r="X4"/>
       <c r="Y4"/>
@@ -23923,54 +24115,55 @@
       <c r="BN4"/>
       <c r="BO4"/>
       <c r="BP4"/>
       <c r="BQ4"/>
       <c r="BR4"/>
       <c r="BS4"/>
       <c r="BT4"/>
       <c r="BU4"/>
       <c r="BV4"/>
       <c r="BW4"/>
       <c r="BX4"/>
       <c r="BY4"/>
       <c r="BZ4"/>
       <c r="CA4"/>
       <c r="CB4"/>
       <c r="CC4"/>
       <c r="CD4"/>
       <c r="CE4"/>
       <c r="CF4"/>
       <c r="CG4"/>
       <c r="CH4"/>
       <c r="CI4"/>
       <c r="CJ4"/>
       <c r="CK4"/>
       <c r="CL4"/>
+      <c r="CM4"/>
     </row>
-    <row r="5" spans="1:90">
+    <row r="5" spans="1:91">
       <c r="A5" t="s">
-        <v>185</v>
+        <v>186</v>
       </c>
       <c r="B5"/>
       <c r="C5"/>
       <c r="D5"/>
       <c r="E5"/>
       <c r="F5"/>
       <c r="G5"/>
       <c r="H5"/>
       <c r="I5"/>
       <c r="J5"/>
       <c r="K5"/>
       <c r="L5"/>
       <c r="M5"/>
       <c r="N5"/>
       <c r="O5"/>
       <c r="P5"/>
       <c r="Q5"/>
       <c r="R5"/>
       <c r="S5"/>
       <c r="T5"/>
       <c r="U5"/>
       <c r="V5"/>
       <c r="W5"/>
       <c r="X5"/>
       <c r="Y5"/>
@@ -24017,598 +24210,605 @@
       <c r="BN5"/>
       <c r="BO5"/>
       <c r="BP5"/>
       <c r="BQ5"/>
       <c r="BR5"/>
       <c r="BS5"/>
       <c r="BT5"/>
       <c r="BU5"/>
       <c r="BV5"/>
       <c r="BW5"/>
       <c r="BX5"/>
       <c r="BY5"/>
       <c r="BZ5"/>
       <c r="CA5"/>
       <c r="CB5"/>
       <c r="CC5"/>
       <c r="CD5"/>
       <c r="CE5"/>
       <c r="CF5"/>
       <c r="CG5"/>
       <c r="CH5"/>
       <c r="CI5"/>
       <c r="CJ5"/>
       <c r="CK5"/>
       <c r="CL5"/>
+      <c r="CM5"/>
     </row>
-    <row r="6" spans="1:90">
+    <row r="6" spans="1:91">
       <c r="A6" t="s">
-        <v>186</v>
+        <v>187</v>
       </c>
       <c r="B6">
+        <v>665000.0</v>
+      </c>
+      <c r="C6">
         <v>-56759000.0</v>
       </c>
-      <c r="C6">
+      <c r="D6">
         <v>32989000.0</v>
       </c>
-      <c r="D6">
+      <c r="E6">
         <v>-5437000.0</v>
       </c>
-      <c r="E6">
+      <c r="F6">
         <v>-13137000.0</v>
       </c>
-      <c r="F6">
+      <c r="G6">
         <v>9247000.0</v>
       </c>
-      <c r="G6">
+      <c r="H6">
         <v>-9020000.0</v>
       </c>
-      <c r="H6">
+      <c r="I6">
         <v>17769000.0</v>
       </c>
-      <c r="I6">
+      <c r="J6">
         <v>17425000.0</v>
       </c>
-      <c r="J6">
+      <c r="K6">
         <v>-72516000.0</v>
       </c>
-      <c r="K6">
+      <c r="L6">
         <v>78978000.0</v>
       </c>
-      <c r="L6">
+      <c r="M6">
         <v>-7047000.0</v>
       </c>
-      <c r="M6">
+      <c r="N6">
         <v>-19867000.0</v>
       </c>
-      <c r="N6">
+      <c r="O6">
         <v>-17027000.0</v>
       </c>
-      <c r="O6">
+      <c r="P6">
         <v>25355000.0</v>
       </c>
-      <c r="P6">
+      <c r="Q6">
         <v>26274000.0</v>
       </c>
-      <c r="Q6">
+      <c r="R6">
         <v>4864000.0</v>
       </c>
-      <c r="R6">
+      <c r="S6">
         <v>-3869000.0</v>
       </c>
-      <c r="S6">
+      <c r="T6">
         <v>6949000.0</v>
       </c>
-      <c r="T6">
+      <c r="U6">
         <v>-19799000.0</v>
       </c>
-      <c r="U6">
+      <c r="V6">
         <v>-7307000.0</v>
       </c>
-      <c r="V6">
+      <c r="W6">
         <v>450000.0</v>
       </c>
-      <c r="W6">
+      <c r="X6">
         <v>22840000.0</v>
       </c>
-      <c r="X6">
+      <c r="Y6">
         <v>-13060000.0</v>
       </c>
-      <c r="Y6">
+      <c r="Z6">
         <v>718000.0</v>
       </c>
-      <c r="Z6">
+      <c r="AA6">
         <v>1450000.0</v>
       </c>
-      <c r="AA6">
+      <c r="AB6">
         <v>5788000.0</v>
       </c>
-      <c r="AB6">
+      <c r="AC6">
         <v>5868000.0</v>
       </c>
-      <c r="AC6">
+      <c r="AD6">
         <v>-10619000.0</v>
       </c>
-      <c r="AD6">
+      <c r="AE6">
         <v>11252000.0</v>
       </c>
-      <c r="AE6">
+      <c r="AF6">
         <v>8814000.0</v>
       </c>
-      <c r="AF6">
+      <c r="AG6">
         <v>4228000.0</v>
       </c>
-      <c r="AG6">
+      <c r="AH6">
         <v>-3454000.0</v>
       </c>
-      <c r="AH6">
+      <c r="AI6">
         <v>704000.0</v>
       </c>
-      <c r="AI6">
+      <c r="AJ6">
         <v>-19570000.0</v>
       </c>
-      <c r="AJ6">
+      <c r="AK6">
         <v>6525000.0</v>
       </c>
-      <c r="AK6">
+      <c r="AL6">
         <v>21410000.0</v>
       </c>
-      <c r="AL6">
+      <c r="AM6">
         <v>-47641000.0</v>
       </c>
-      <c r="AM6">
+      <c r="AN6">
         <v>-11191000.0</v>
       </c>
-      <c r="AN6">
+      <c r="AO6">
         <v>9792000.0</v>
       </c>
-      <c r="AO6">
+      <c r="AP6">
         <v>41415000.0</v>
       </c>
-      <c r="AP6">
+      <c r="AQ6">
         <v>6378000.0</v>
       </c>
-      <c r="AQ6">
+      <c r="AR6">
         <v>11000.0</v>
       </c>
-      <c r="AR6">
+      <c r="AS6">
         <v>-392000.0</v>
       </c>
-      <c r="AS6">
+      <c r="AT6">
         <v>4491000.0</v>
       </c>
-      <c r="AT6">
+      <c r="AU6">
         <v>-19253000.0</v>
       </c>
-      <c r="AU6">
+      <c r="AV6">
         <v>15988000.0</v>
       </c>
-      <c r="AV6">
+      <c r="AW6">
         <v>119000.0</v>
       </c>
-      <c r="AW6">
+      <c r="AX6">
         <v>-3173000.0</v>
       </c>
-      <c r="AX6">
+      <c r="AY6">
         <v>-111000.0</v>
       </c>
-      <c r="AY6">
+      <c r="AZ6">
         <v>8763000.0</v>
       </c>
-      <c r="AZ6">
+      <c r="BA6">
         <v>-11000000.0</v>
       </c>
-      <c r="BA6">
+      <c r="BB6">
         <v>10887000.0</v>
       </c>
-      <c r="BB6">
+      <c r="BC6">
         <v>-37493000.0</v>
       </c>
-      <c r="BC6">
+      <c r="BD6">
         <v>33281000.0</v>
       </c>
-      <c r="BD6">
+      <c r="BE6">
         <v>-92381000.0</v>
       </c>
-      <c r="BE6">
+      <c r="BF6">
         <v>100112000.0</v>
       </c>
-      <c r="BF6">
+      <c r="BG6">
         <v>2043000.0</v>
       </c>
-      <c r="BG6">
+      <c r="BH6">
         <v>-7063000.0</v>
       </c>
-      <c r="BH6">
+      <c r="BI6">
         <v>-1507000.0</v>
       </c>
-      <c r="BI6">
+      <c r="BJ6">
         <v>2851000.0</v>
       </c>
-      <c r="BJ6">
+      <c r="BK6">
         <v>-205257000.0</v>
       </c>
-      <c r="BK6">
+      <c r="BL6">
         <v>183907000.0</v>
       </c>
-      <c r="BL6">
+      <c r="BM6">
         <v>-191244000.0</v>
       </c>
-      <c r="BM6">
+      <c r="BN6">
         <v>-268637000.0</v>
       </c>
-      <c r="BN6">
+      <c r="BO6">
         <v>-20541000.0</v>
       </c>
-      <c r="BO6">
+      <c r="BP6">
         <v>504213000.0</v>
       </c>
-      <c r="BP6">
+      <c r="BQ6">
         <v>-1203000.0</v>
       </c>
-      <c r="BQ6">
+      <c r="BR6">
         <v>-1491000.0</v>
       </c>
-      <c r="BR6">
+      <c r="BS6">
         <v>3399000.0</v>
       </c>
-      <c r="BS6">
+      <c r="BT6">
         <v>-407949000.0</v>
       </c>
-      <c r="BT6">
+      <c r="BU6">
         <v>-492970000.0</v>
       </c>
-      <c r="BU6">
+      <c r="BV6">
         <v>489144000.0</v>
       </c>
-      <c r="BV6">
+      <c r="BW6">
         <v>-420809000.0</v>
       </c>
-      <c r="BW6">
+      <c r="BX6">
         <v>135616000.0</v>
       </c>
-      <c r="BX6">
+      <c r="BY6">
         <v>-79231000.0</v>
       </c>
-      <c r="BY6">
+      <c r="BZ6">
         <v>-318545000.0</v>
       </c>
-      <c r="BZ6">
+      <c r="CA6">
         <v>750039000.0</v>
       </c>
-      <c r="CA6">
+      <c r="CB6">
         <v>-304070000.0</v>
       </c>
-      <c r="CB6">
+      <c r="CC6">
         <v>-63657000.0</v>
       </c>
-      <c r="CC6">
+      <c r="CD6">
         <v>-189319000.0</v>
       </c>
-      <c r="CD6">
+      <c r="CE6">
         <v>450524000.0</v>
       </c>
-      <c r="CE6">
+      <c r="CF6">
         <v>-48508000.0</v>
       </c>
-      <c r="CF6">
+      <c r="CG6">
         <v>-240170000.0</v>
       </c>
-      <c r="CG6">
+      <c r="CH6">
         <v>-135151000.0</v>
       </c>
-      <c r="CH6">
+      <c r="CI6">
         <v>63695000.0</v>
       </c>
-      <c r="CI6">
+      <c r="CJ6">
         <v>-327695000.0</v>
       </c>
-      <c r="CJ6">
+      <c r="CK6">
         <v>493132000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>649131000.0</v>
       </c>
       <c r="CL6">
         <v>649131000.0</v>
       </c>
+      <c r="CM6">
+        <v>649131000.0</v>
+      </c>
     </row>
-    <row r="7" spans="1:90">
+    <row r="7" spans="1:91">
       <c r="A7" t="s">
-        <v>187</v>
+        <v>188</v>
       </c>
       <c r="B7">
+        <v>-583000.0</v>
+      </c>
+      <c r="C7">
         <v>3212000.0</v>
       </c>
-      <c r="C7">
+      <c r="D7">
         <v>-12983000.0</v>
       </c>
-      <c r="D7">
+      <c r="E7">
         <v>-1224000.0</v>
       </c>
-      <c r="E7">
+      <c r="F7">
         <v>-658000.0</v>
       </c>
-      <c r="F7">
+      <c r="G7">
         <v>-12983000.0</v>
       </c>
-      <c r="G7">
+      <c r="H7">
         <v>17646000.0</v>
       </c>
-      <c r="H7">
+      <c r="I7">
         <v>-7516000.0</v>
       </c>
-      <c r="I7">
+      <c r="J7">
         <v>2118000.0</v>
       </c>
-      <c r="J7">
+      <c r="K7">
         <v>-1411000.0</v>
       </c>
-      <c r="K7">
+      <c r="L7">
         <v>9155000.0</v>
       </c>
-      <c r="L7">
+      <c r="M7">
         <v>-7847000.0</v>
       </c>
-      <c r="M7">
+      <c r="N7">
         <v>4684000.0</v>
       </c>
-      <c r="N7">
+      <c r="O7">
         <v>-1009000.0</v>
       </c>
-      <c r="O7">
+      <c r="P7">
         <v>-5254000.0</v>
       </c>
-      <c r="P7">
+      <c r="Q7">
         <v>8852000.0</v>
       </c>
-      <c r="Q7">
+      <c r="R7">
         <v>1987000.0</v>
       </c>
-      <c r="R7">
+      <c r="S7">
         <v>-13285000.0</v>
       </c>
-      <c r="S7">
+      <c r="T7">
         <v>5996000.0</v>
       </c>
-      <c r="T7">
+      <c r="U7">
         <v>3696000.0</v>
       </c>
-      <c r="U7">
+      <c r="V7">
         <v>2545000.0</v>
       </c>
-      <c r="V7">
+      <c r="W7">
         <v>-4580000.0</v>
       </c>
-      <c r="W7">
+      <c r="X7">
         <v>5353000.0</v>
       </c>
-      <c r="X7">
+      <c r="Y7">
         <v>-2870000.0</v>
       </c>
-      <c r="Y7">
+      <c r="Z7">
         <v>5739000.0</v>
       </c>
-      <c r="Z7">
+      <c r="AA7">
         <v>-1897000.0</v>
       </c>
-      <c r="AA7">
+      <c r="AB7">
         <v>8241000.0</v>
       </c>
-      <c r="AB7">
+      <c r="AC7">
         <v>-8002000.0</v>
       </c>
-      <c r="AC7">
+      <c r="AD7">
         <v>3078000.0</v>
       </c>
-      <c r="AD7">
+      <c r="AE7">
         <v>-11947000.0</v>
       </c>
-      <c r="AE7">
+      <c r="AF7">
         <v>972000.0</v>
       </c>
-      <c r="AF7">
+      <c r="AG7">
         <v>4830000.0</v>
       </c>
-      <c r="AG7">
+      <c r="AH7">
         <v>-1819000.0</v>
       </c>
-      <c r="AH7">
+      <c r="AI7">
         <v>-3787000.0</v>
       </c>
-      <c r="AI7">
+      <c r="AJ7">
         <v>-2280000.0</v>
       </c>
-      <c r="AJ7">
+      <c r="AK7">
         <v>-2978000.0</v>
       </c>
-      <c r="AK7">
+      <c r="AL7">
         <v>4733000.0</v>
       </c>
-      <c r="AL7">
+      <c r="AM7">
         <v>-2591000.0</v>
       </c>
-      <c r="AM7">
+      <c r="AN7">
         <v>-5759000.0</v>
       </c>
-      <c r="AN7">
+      <c r="AO7">
         <v>13561000.0</v>
       </c>
-      <c r="AO7">
+      <c r="AP7">
         <v>2586000.0</v>
       </c>
-      <c r="AP7">
+      <c r="AQ7">
         <v>20871000.0</v>
       </c>
-      <c r="AQ7">
+      <c r="AR7">
         <v>1940000.0</v>
       </c>
-      <c r="AR7">
+      <c r="AS7">
         <v>-20083000.0</v>
       </c>
-      <c r="AS7">
+      <c r="AT7">
         <v>24534000.0</v>
       </c>
-      <c r="AT7">
+      <c r="AU7">
         <v>118000000.0</v>
       </c>
-      <c r="AU7">
+      <c r="AV7">
         <v>-20921000.0</v>
       </c>
-      <c r="AV7">
+      <c r="AW7">
         <v>4242000.0</v>
       </c>
-      <c r="AW7">
+      <c r="AX7">
         <v>8207000.0</v>
       </c>
-      <c r="AX7">
+      <c r="AY7">
         <v>53738000.0</v>
       </c>
-      <c r="AY7">
+      <c r="AZ7">
         <v>-78180000.0</v>
       </c>
-      <c r="AZ7">
+      <c r="BA7">
         <v>-8239000.0</v>
       </c>
-      <c r="BA7">
+      <c r="BB7">
         <v>76917000.0</v>
       </c>
-      <c r="BB7">
+      <c r="BC7">
         <v>43887000.0</v>
       </c>
-      <c r="BC7">
+      <c r="BD7">
         <v>-54670000.0</v>
       </c>
-      <c r="BD7">
+      <c r="BE7">
         <v>54899000.0</v>
       </c>
-      <c r="BE7">
+      <c r="BF7">
         <v>2346000.0</v>
       </c>
-      <c r="BF7">
+      <c r="BG7">
         <v>44130000.0</v>
       </c>
-      <c r="BG7">
+      <c r="BH7">
         <v>-63336000.0</v>
       </c>
-      <c r="BH7">
+      <c r="BI7">
         <v>40957000.0</v>
       </c>
-      <c r="BI7">
+      <c r="BJ7">
         <v>-70096000.0</v>
       </c>
-      <c r="BJ7">
+      <c r="BK7">
         <v>-172032000.0</v>
       </c>
-      <c r="BK7">
+      <c r="BL7">
         <v>209048000.0</v>
       </c>
-      <c r="BL7">
+      <c r="BM7">
         <v>-207540000.0</v>
       </c>
-      <c r="BM7">
+      <c r="BN7">
         <v>-281371000.0</v>
       </c>
-      <c r="BN7">
+      <c r="BO7">
         <v>-586876000.0</v>
       </c>
-      <c r="BO7">
+      <c r="BP7">
         <v>507303000.0</v>
       </c>
-      <c r="BP7">
+      <c r="BQ7">
         <v>9278000.0</v>
       </c>
-      <c r="BQ7">
+      <c r="BR7">
         <v>6015000.0</v>
       </c>
-      <c r="BR7">
+      <c r="BS7">
         <v>723849000.0</v>
       </c>
-      <c r="BS7">
+      <c r="BT7">
         <v>20241000.0</v>
       </c>
-      <c r="BT7">
+      <c r="BU7">
         <v>-988376000.0</v>
       </c>
-      <c r="BU7">
+      <c r="BV7">
         <v>879677000.0</v>
       </c>
-      <c r="BV7">
+      <c r="BW7">
         <v>-795777000.0</v>
       </c>
-      <c r="BW7">
+      <c r="BX7">
         <v>44414000.0</v>
       </c>
-      <c r="BX7">
+      <c r="BY7">
         <v>-56696000.0</v>
       </c>
-      <c r="BY7">
+      <c r="BZ7">
         <v>-215048000.0</v>
       </c>
-      <c r="BZ7">
+      <c r="CA7">
         <v>137961000.0</v>
       </c>
-      <c r="CA7">
+      <c r="CB7">
         <v>-5384000.0</v>
       </c>
-      <c r="CB7">
+      <c r="CC7">
         <v>-5308000.0</v>
       </c>
-      <c r="CC7">
+      <c r="CD7">
         <v>-845000.0</v>
       </c>
-      <c r="CD7">
+      <c r="CE7">
         <v>-24123000.0</v>
       </c>
-      <c r="CE7">
+      <c r="CF7">
         <v>-1419000.0</v>
       </c>
-      <c r="CF7">
+      <c r="CG7">
         <v>5376000.0</v>
       </c>
-      <c r="CG7">
+      <c r="CH7">
         <v>-11855000.0</v>
       </c>
-      <c r="CH7">
+      <c r="CI7">
         <v>826013000.0</v>
       </c>
-      <c r="CI7">
+      <c r="CJ7">
         <v>-2687000.0</v>
       </c>
-      <c r="CJ7">
+      <c r="CK7">
         <v>-442000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>-2928000.0</v>
       </c>
       <c r="CL7">
         <v>-2928000.0</v>
       </c>
+      <c r="CM7">
+        <v>-2928000.0</v>
+      </c>
     </row>
-    <row r="8" spans="1:90">
+    <row r="8" spans="1:91">
       <c r="A8" t="s">
-        <v>188</v>
+        <v>189</v>
       </c>
       <c r="B8"/>
       <c r="C8"/>
       <c r="D8"/>
       <c r="E8"/>
       <c r="F8"/>
       <c r="G8"/>
       <c r="H8"/>
       <c r="I8"/>
       <c r="J8"/>
       <c r="K8"/>
       <c r="L8"/>
       <c r="M8"/>
       <c r="N8"/>
       <c r="O8"/>
       <c r="P8"/>
       <c r="Q8"/>
       <c r="R8"/>
       <c r="S8"/>
       <c r="T8"/>
       <c r="U8"/>
       <c r="V8"/>
       <c r="W8"/>
       <c r="X8"/>
       <c r="Y8"/>
@@ -24655,326 +24855,330 @@
       <c r="BN8"/>
       <c r="BO8"/>
       <c r="BP8"/>
       <c r="BQ8"/>
       <c r="BR8"/>
       <c r="BS8"/>
       <c r="BT8"/>
       <c r="BU8"/>
       <c r="BV8"/>
       <c r="BW8"/>
       <c r="BX8"/>
       <c r="BY8"/>
       <c r="BZ8"/>
       <c r="CA8"/>
       <c r="CB8"/>
       <c r="CC8"/>
       <c r="CD8"/>
       <c r="CE8"/>
       <c r="CF8"/>
       <c r="CG8"/>
       <c r="CH8"/>
       <c r="CI8"/>
       <c r="CJ8"/>
       <c r="CK8"/>
       <c r="CL8"/>
+      <c r="CM8"/>
     </row>
-    <row r="9" spans="1:90">
+    <row r="9" spans="1:91">
       <c r="A9" t="s">
-        <v>189</v>
+        <v>190</v>
       </c>
       <c r="B9">
+        <v>-423000.0</v>
+      </c>
+      <c r="C9">
         <v>423000.0</v>
       </c>
-      <c r="C9">
+      <c r="D9">
         <v>-5807000.0</v>
       </c>
-      <c r="D9">
+      <c r="E9">
         <v>2571000.0</v>
       </c>
-      <c r="E9">
+      <c r="F9">
         <v>-3418000.0</v>
       </c>
-      <c r="F9">
+      <c r="G9">
         <v>-5807000.0</v>
       </c>
-      <c r="G9">
+      <c r="H9">
         <v>7234000.0</v>
       </c>
-      <c r="H9">
+      <c r="I9">
         <v>-6399000.0</v>
       </c>
-      <c r="I9">
+      <c r="J9">
         <v>601000.0</v>
       </c>
-      <c r="J9">
+      <c r="K9">
         <v>1335000.0</v>
       </c>
-      <c r="K9">
+      <c r="L9">
         <v>-1035000.0</v>
       </c>
-      <c r="L9">
+      <c r="M9">
         <v>-3421000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>882000.0</v>
       </c>
       <c r="N9">
         <v>882000.0</v>
       </c>
       <c r="O9">
+        <v>882000.0</v>
+      </c>
+      <c r="P9">
         <v>-4158000.0</v>
       </c>
-      <c r="P9">
+      <c r="Q9">
         <v>6387000.0</v>
       </c>
-      <c r="Q9">
+      <c r="R9">
         <v>-3597000.0</v>
       </c>
-      <c r="R9">
+      <c r="S9">
         <v>-3701000.0</v>
       </c>
-      <c r="S9">
+      <c r="T9">
         <v>2260000.0</v>
       </c>
-      <c r="T9">
+      <c r="U9">
         <v>-1362000.0</v>
       </c>
-      <c r="U9">
+      <c r="V9">
         <v>-906000.0</v>
       </c>
-      <c r="V9">
+      <c r="W9">
         <v>1220000.0</v>
       </c>
-      <c r="W9">
+      <c r="X9">
         <v>1861000.0</v>
       </c>
-      <c r="X9">
+      <c r="Y9">
         <v>1537000.0</v>
       </c>
-      <c r="Y9">
+      <c r="Z9">
         <v>2663000.0</v>
       </c>
-      <c r="Z9">
+      <c r="AA9">
         <v>-645000.0</v>
       </c>
-      <c r="AA9">
+      <c r="AB9">
         <v>9504000.0</v>
       </c>
-      <c r="AB9">
+      <c r="AC9">
         <v>-3314000.0</v>
       </c>
-      <c r="AC9">
+      <c r="AD9">
         <v>-1721000.0</v>
       </c>
-      <c r="AD9">
+      <c r="AE9">
         <v>-3885000.0</v>
       </c>
-      <c r="AE9">
+      <c r="AF9">
         <v>343000.0</v>
       </c>
-      <c r="AF9">
+      <c r="AG9">
         <v>6739000.0</v>
       </c>
-      <c r="AG9">
+      <c r="AH9">
         <v>-6407000.0</v>
       </c>
-      <c r="AH9">
+      <c r="AI9">
         <v>747000.0</v>
       </c>
-      <c r="AI9">
+      <c r="AJ9">
         <v>-4290000.0</v>
       </c>
-      <c r="AJ9">
+      <c r="AK9">
         <v>538000.0</v>
       </c>
-      <c r="AK9">
+      <c r="AL9">
         <v>1745000.0</v>
       </c>
-      <c r="AL9">
+      <c r="AM9">
         <v>4553000.0</v>
       </c>
-      <c r="AM9">
+      <c r="AN9">
         <v>-5799000.0</v>
       </c>
-      <c r="AN9">
+      <c r="AO9">
         <v>12862000.0</v>
       </c>
-      <c r="AO9">
+      <c r="AP9">
         <v>4195000.0</v>
       </c>
-      <c r="AP9">
+      <c r="AQ9">
         <v>36908000.0</v>
       </c>
-      <c r="AQ9">
+      <c r="AR9">
         <v>294000.0</v>
       </c>
-      <c r="AR9">
+      <c r="AS9">
         <v>-3760000.0</v>
       </c>
-      <c r="AS9">
+      <c r="AT9">
         <v>10726000.0</v>
       </c>
-      <c r="AT9">
+      <c r="AU9">
         <v>6990000.0</v>
       </c>
-      <c r="AU9">
+      <c r="AV9">
         <v>-19046000.0</v>
       </c>
-      <c r="AV9">
+      <c r="AW9">
         <v>-910000.0</v>
       </c>
-      <c r="AW9">
+      <c r="AX9">
         <v>5854000.0</v>
       </c>
-      <c r="AX9">
+      <c r="AY9">
         <v>30423000.0</v>
       </c>
-      <c r="AY9">
+      <c r="AZ9">
         <v>-78209000.0</v>
       </c>
-      <c r="AZ9">
+      <c r="BA9">
         <v>-11438000.0</v>
       </c>
-      <c r="BA9">
+      <c r="BB9">
         <v>2979000.0</v>
       </c>
-      <c r="BB9">
+      <c r="BC9">
         <v>18672000.0</v>
       </c>
-      <c r="BC9">
+      <c r="BD9">
         <v>-6042000.0</v>
       </c>
-      <c r="BD9">
+      <c r="BE9">
         <v>102554000.0</v>
       </c>
-      <c r="BE9">
+      <c r="BF9">
         <v>-98677000.0</v>
       </c>
-      <c r="BF9">
+      <c r="BG9">
         <v>65415000.0</v>
       </c>
-      <c r="BG9">
+      <c r="BH9">
         <v>-62448000.0</v>
       </c>
-      <c r="BH9">
+      <c r="BI9">
         <v>22119000.0</v>
       </c>
-      <c r="BI9">
+      <c r="BJ9">
         <v>-37721000.0</v>
       </c>
-      <c r="BJ9">
+      <c r="BK9">
         <v>-22774000.0</v>
       </c>
-      <c r="BK9">
+      <c r="BL9">
         <v>12906000.0</v>
       </c>
-      <c r="BL9">
+      <c r="BM9">
         <v>-8423000.0</v>
       </c>
-      <c r="BM9">
+      <c r="BN9">
         <v>52495000.0</v>
       </c>
-      <c r="BN9">
+      <c r="BO9">
         <v>-22861000.0</v>
       </c>
-      <c r="BO9">
+      <c r="BP9">
         <v>-23623000.0</v>
       </c>
-      <c r="BP9">
+      <c r="BQ9">
         <v>-9126000.0</v>
       </c>
-      <c r="BQ9">
+      <c r="BR9">
         <v>6891000.0</v>
       </c>
-      <c r="BR9">
+      <c r="BS9">
         <v>-7094000.0</v>
       </c>
-      <c r="BS9">
+      <c r="BT9">
         <v>1708000.0</v>
       </c>
-      <c r="BT9">
+      <c r="BU9">
         <v>-18704000.0</v>
       </c>
-      <c r="BU9">
+      <c r="BV9">
         <v>3001000.0</v>
       </c>
-      <c r="BV9">
+      <c r="BW9">
         <v>13692000.0</v>
       </c>
-      <c r="BW9">
+      <c r="BX9">
         <v>2675000.0</v>
       </c>
-      <c r="BX9">
+      <c r="BY9">
         <v>-10625000.0</v>
       </c>
-      <c r="BY9">
+      <c r="BZ9">
         <v>23291000.0</v>
       </c>
-      <c r="BZ9">
+      <c r="CA9">
         <v>-9797000.0</v>
       </c>
-      <c r="CA9">
+      <c r="CB9">
         <v>-7751000.0</v>
       </c>
-      <c r="CB9">
+      <c r="CC9">
         <v>-7614000.0</v>
       </c>
-      <c r="CC9">
+      <c r="CD9">
         <v>-2966000.0</v>
       </c>
-      <c r="CD9">
+      <c r="CE9">
         <v>-20482000.0</v>
       </c>
-      <c r="CE9">
+      <c r="CF9">
         <v>-1741000.0</v>
       </c>
-      <c r="CF9">
+      <c r="CG9">
         <v>3174000.0</v>
       </c>
-      <c r="CG9">
+      <c r="CH9">
         <v>-8363000.0</v>
       </c>
-      <c r="CH9">
+      <c r="CI9">
         <v>-8245000.0</v>
       </c>
-      <c r="CI9">
+      <c r="CJ9">
         <v>-1636000.0</v>
       </c>
-      <c r="CJ9">
+      <c r="CK9">
         <v>-2997000.0</v>
       </c>
-      <c r="CK9">
+      <c r="CL9">
         <v>-1953000.0</v>
       </c>
-      <c r="CL9">
+      <c r="CM9">
         <v>-3330000.0</v>
       </c>
     </row>
-    <row r="10" spans="1:90">
+    <row r="10" spans="1:91">
       <c r="A10" t="s">
-        <v>190</v>
+        <v>191</v>
       </c>
       <c r="B10"/>
       <c r="C10"/>
       <c r="D10"/>
       <c r="E10"/>
       <c r="F10"/>
       <c r="G10"/>
       <c r="H10"/>
       <c r="I10"/>
       <c r="J10"/>
       <c r="K10"/>
       <c r="L10"/>
       <c r="M10"/>
       <c r="N10"/>
       <c r="O10"/>
       <c r="P10"/>
       <c r="Q10"/>
       <c r="R10"/>
       <c r="S10"/>
       <c r="T10"/>
       <c r="U10"/>
       <c r="V10"/>
       <c r="W10"/>
       <c r="X10"/>
       <c r="Y10"/>
@@ -25021,91 +25225,92 @@
       <c r="BN10"/>
       <c r="BO10"/>
       <c r="BP10"/>
       <c r="BQ10"/>
       <c r="BR10"/>
       <c r="BS10"/>
       <c r="BT10"/>
       <c r="BU10"/>
       <c r="BV10"/>
       <c r="BW10"/>
       <c r="BX10"/>
       <c r="BY10"/>
       <c r="BZ10"/>
       <c r="CA10"/>
       <c r="CB10"/>
       <c r="CC10"/>
       <c r="CD10"/>
       <c r="CE10"/>
       <c r="CF10"/>
       <c r="CG10"/>
       <c r="CH10"/>
       <c r="CI10"/>
       <c r="CJ10"/>
       <c r="CK10"/>
       <c r="CL10"/>
+      <c r="CM10"/>
     </row>
-    <row r="11" spans="1:90">
+    <row r="11" spans="1:91">
       <c r="A11" t="s">
-        <v>191</v>
+        <v>192</v>
       </c>
       <c r="B11"/>
       <c r="C11"/>
       <c r="D11"/>
       <c r="E11"/>
       <c r="F11"/>
       <c r="G11"/>
       <c r="H11"/>
       <c r="I11"/>
       <c r="J11"/>
       <c r="K11"/>
       <c r="L11"/>
-      <c r="M11">
-[...1 lines deleted...]
-      </c>
+      <c r="M11"/>
       <c r="N11">
         <v>0.0</v>
       </c>
       <c r="O11">
         <v>0.0</v>
       </c>
       <c r="P11">
         <v>0.0</v>
       </c>
       <c r="Q11">
         <v>0.0</v>
       </c>
       <c r="R11">
         <v>0.0</v>
       </c>
       <c r="S11">
         <v>0.0</v>
       </c>
       <c r="T11">
         <v>0.0</v>
       </c>
-      <c r="U11"/>
+      <c r="U11">
+        <v>0.0</v>
+      </c>
       <c r="V11"/>
       <c r="W11"/>
       <c r="X11"/>
       <c r="Y11"/>
       <c r="Z11"/>
       <c r="AA11"/>
       <c r="AB11"/>
       <c r="AC11"/>
       <c r="AD11"/>
       <c r="AE11"/>
       <c r="AF11"/>
       <c r="AG11"/>
       <c r="AH11"/>
       <c r="AI11"/>
       <c r="AJ11"/>
       <c r="AK11"/>
       <c r="AL11"/>
       <c r="AM11"/>
       <c r="AN11"/>
       <c r="AO11"/>
       <c r="AP11"/>
       <c r="AQ11"/>
       <c r="AR11"/>
       <c r="AS11"/>
       <c r="AT11"/>
@@ -25131,91 +25336,92 @@
       <c r="BN11"/>
       <c r="BO11"/>
       <c r="BP11"/>
       <c r="BQ11"/>
       <c r="BR11"/>
       <c r="BS11"/>
       <c r="BT11"/>
       <c r="BU11"/>
       <c r="BV11"/>
       <c r="BW11"/>
       <c r="BX11"/>
       <c r="BY11"/>
       <c r="BZ11"/>
       <c r="CA11"/>
       <c r="CB11"/>
       <c r="CC11"/>
       <c r="CD11"/>
       <c r="CE11"/>
       <c r="CF11"/>
       <c r="CG11"/>
       <c r="CH11"/>
       <c r="CI11"/>
       <c r="CJ11"/>
       <c r="CK11"/>
       <c r="CL11"/>
+      <c r="CM11"/>
     </row>
-    <row r="12" spans="1:90">
+    <row r="12" spans="1:91">
       <c r="A12" t="s">
-        <v>192</v>
+        <v>193</v>
       </c>
       <c r="B12"/>
       <c r="C12"/>
       <c r="D12"/>
       <c r="E12"/>
       <c r="F12"/>
       <c r="G12"/>
       <c r="H12"/>
       <c r="I12"/>
       <c r="J12"/>
       <c r="K12"/>
       <c r="L12"/>
-      <c r="M12">
-[...1 lines deleted...]
-      </c>
+      <c r="M12"/>
       <c r="N12">
         <v>541000.0</v>
       </c>
       <c r="O12">
         <v>541000.0</v>
       </c>
       <c r="P12">
+        <v>541000.0</v>
+      </c>
+      <c r="Q12">
         <v>4384000.0</v>
       </c>
-      <c r="Q12">
+      <c r="R12">
         <v>14713000.0</v>
       </c>
-      <c r="R12">
+      <c r="S12">
         <v>16526000.0</v>
       </c>
-      <c r="S12">
+      <c r="T12">
         <v>-1335000.0</v>
       </c>
-      <c r="T12">
+      <c r="U12">
         <v>-9925000.0</v>
       </c>
-      <c r="U12"/>
       <c r="V12"/>
       <c r="W12"/>
       <c r="X12"/>
       <c r="Y12"/>
       <c r="Z12"/>
       <c r="AA12"/>
       <c r="AB12"/>
       <c r="AC12"/>
       <c r="AD12"/>
       <c r="AE12"/>
       <c r="AF12"/>
       <c r="AG12"/>
       <c r="AH12"/>
       <c r="AI12"/>
       <c r="AJ12"/>
       <c r="AK12"/>
       <c r="AL12"/>
       <c r="AM12"/>
       <c r="AN12"/>
       <c r="AO12"/>
       <c r="AP12"/>
       <c r="AQ12"/>
       <c r="AR12"/>
       <c r="AS12"/>
       <c r="AT12"/>
@@ -25241,91 +25447,92 @@
       <c r="BN12"/>
       <c r="BO12"/>
       <c r="BP12"/>
       <c r="BQ12"/>
       <c r="BR12"/>
       <c r="BS12"/>
       <c r="BT12"/>
       <c r="BU12"/>
       <c r="BV12"/>
       <c r="BW12"/>
       <c r="BX12"/>
       <c r="BY12"/>
       <c r="BZ12"/>
       <c r="CA12"/>
       <c r="CB12"/>
       <c r="CC12"/>
       <c r="CD12"/>
       <c r="CE12"/>
       <c r="CF12"/>
       <c r="CG12"/>
       <c r="CH12"/>
       <c r="CI12"/>
       <c r="CJ12"/>
       <c r="CK12"/>
       <c r="CL12"/>
+      <c r="CM12"/>
     </row>
-    <row r="13" spans="1:90">
+    <row r="13" spans="1:91">
       <c r="A13" t="s">
-        <v>193</v>
+        <v>194</v>
       </c>
       <c r="B13"/>
       <c r="C13"/>
       <c r="D13"/>
       <c r="E13"/>
       <c r="F13"/>
       <c r="G13"/>
       <c r="H13"/>
       <c r="I13"/>
       <c r="J13"/>
       <c r="K13"/>
       <c r="L13"/>
-      <c r="M13">
-[...1 lines deleted...]
-      </c>
+      <c r="M13"/>
       <c r="N13">
         <v>-20019000.0</v>
       </c>
       <c r="O13">
         <v>-20019000.0</v>
       </c>
       <c r="P13">
+        <v>-20019000.0</v>
+      </c>
+      <c r="Q13">
         <v>80562000.0</v>
       </c>
-      <c r="Q13">
+      <c r="R13">
         <v>-39762000.0</v>
       </c>
-      <c r="R13">
+      <c r="S13">
         <v>33903000.0</v>
       </c>
-      <c r="S13">
+      <c r="T13">
         <v>30990000.0</v>
       </c>
-      <c r="T13">
+      <c r="U13">
         <v>-119782000.0</v>
       </c>
-      <c r="U13"/>
       <c r="V13"/>
       <c r="W13"/>
       <c r="X13"/>
       <c r="Y13"/>
       <c r="Z13"/>
       <c r="AA13"/>
       <c r="AB13"/>
       <c r="AC13"/>
       <c r="AD13"/>
       <c r="AE13"/>
       <c r="AF13"/>
       <c r="AG13"/>
       <c r="AH13"/>
       <c r="AI13"/>
       <c r="AJ13"/>
       <c r="AK13"/>
       <c r="AL13"/>
       <c r="AM13"/>
       <c r="AN13"/>
       <c r="AO13"/>
       <c r="AP13"/>
       <c r="AQ13"/>
       <c r="AR13"/>
       <c r="AS13"/>
       <c r="AT13"/>
@@ -25351,88 +25558,91 @@
       <c r="BN13"/>
       <c r="BO13"/>
       <c r="BP13"/>
       <c r="BQ13"/>
       <c r="BR13"/>
       <c r="BS13"/>
       <c r="BT13"/>
       <c r="BU13"/>
       <c r="BV13"/>
       <c r="BW13"/>
       <c r="BX13"/>
       <c r="BY13"/>
       <c r="BZ13"/>
       <c r="CA13"/>
       <c r="CB13"/>
       <c r="CC13"/>
       <c r="CD13"/>
       <c r="CE13"/>
       <c r="CF13"/>
       <c r="CG13"/>
       <c r="CH13"/>
       <c r="CI13"/>
       <c r="CJ13"/>
       <c r="CK13"/>
       <c r="CL13"/>
+      <c r="CM13"/>
     </row>
-    <row r="14" spans="1:90">
+    <row r="14" spans="1:91">
       <c r="A14" t="s">
-        <v>194</v>
+        <v>195</v>
       </c>
       <c r="B14">
+        <v>163000.0</v>
+      </c>
+      <c r="C14">
         <v>-163000.0</v>
       </c>
-      <c r="C14">
+      <c r="D14">
         <v>-300000.0</v>
       </c>
-      <c r="D14"/>
-      <c r="E14">
+      <c r="E14"/>
+      <c r="F14">
         <v>-930000.0</v>
       </c>
-      <c r="F14"/>
       <c r="G14"/>
       <c r="H14"/>
       <c r="I14"/>
       <c r="J14"/>
       <c r="K14"/>
       <c r="L14"/>
       <c r="M14"/>
-      <c r="N14">
+      <c r="N14"/>
+      <c r="O14">
         <v>-1249000.0</v>
       </c>
-      <c r="O14"/>
-      <c r="P14">
+      <c r="P14"/>
+      <c r="Q14">
         <v>-4249000.0</v>
       </c>
-      <c r="Q14"/>
-      <c r="R14">
+      <c r="R14"/>
+      <c r="S14">
         <v>2418000.0</v>
       </c>
-      <c r="S14">
+      <c r="T14">
         <v>-6868000.0</v>
       </c>
-      <c r="T14"/>
       <c r="U14"/>
       <c r="V14"/>
       <c r="W14"/>
       <c r="X14"/>
       <c r="Y14"/>
       <c r="Z14"/>
       <c r="AA14"/>
       <c r="AB14"/>
       <c r="AC14"/>
       <c r="AD14"/>
       <c r="AE14"/>
       <c r="AF14"/>
       <c r="AG14"/>
       <c r="AH14"/>
       <c r="AI14"/>
       <c r="AJ14"/>
       <c r="AK14"/>
       <c r="AL14"/>
       <c r="AM14"/>
       <c r="AN14"/>
       <c r="AO14"/>
       <c r="AP14"/>
       <c r="AQ14"/>
       <c r="AR14"/>
       <c r="AS14"/>
@@ -25459,594 +25669,601 @@
       <c r="BN14"/>
       <c r="BO14"/>
       <c r="BP14"/>
       <c r="BQ14"/>
       <c r="BR14"/>
       <c r="BS14"/>
       <c r="BT14"/>
       <c r="BU14"/>
       <c r="BV14"/>
       <c r="BW14"/>
       <c r="BX14"/>
       <c r="BY14"/>
       <c r="BZ14"/>
       <c r="CA14"/>
       <c r="CB14"/>
       <c r="CC14"/>
       <c r="CD14"/>
       <c r="CE14"/>
       <c r="CF14"/>
       <c r="CG14"/>
       <c r="CH14"/>
       <c r="CI14"/>
       <c r="CJ14"/>
       <c r="CK14"/>
       <c r="CL14"/>
+      <c r="CM14"/>
     </row>
-    <row r="15" spans="1:90">
+    <row r="15" spans="1:91">
       <c r="A15" t="s">
-        <v>195</v>
+        <v>196</v>
       </c>
       <c r="B15">
+        <v>25536000.0</v>
+      </c>
+      <c r="C15">
         <v>28105000.0</v>
       </c>
-      <c r="C15">
+      <c r="D15">
         <v>35038000.0</v>
       </c>
-      <c r="D15">
+      <c r="E15">
         <v>35455000.0</v>
       </c>
-      <c r="E15">
+      <c r="F15">
         <v>35456000.0</v>
       </c>
-      <c r="F15">
+      <c r="G15">
         <v>35636000.0</v>
       </c>
-      <c r="G15">
+      <c r="H15">
         <v>35635000.0</v>
       </c>
-      <c r="H15">
+      <c r="I15">
         <v>54393000.0</v>
       </c>
-      <c r="I15">
+      <c r="J15">
         <v>24797000.0</v>
       </c>
-      <c r="J15">
+      <c r="K15">
         <v>24798000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>24796000.0</v>
       </c>
       <c r="L15">
         <v>24796000.0</v>
       </c>
       <c r="M15">
         <v>24796000.0</v>
       </c>
       <c r="N15">
+        <v>24796000.0</v>
+      </c>
+      <c r="O15">
         <v>49089000.0</v>
       </c>
-      <c r="O15">
+      <c r="P15">
         <v>20944000.0</v>
       </c>
-      <c r="P15">
+      <c r="Q15">
         <v>22867000.0</v>
       </c>
-      <c r="Q15">
+      <c r="R15">
         <v>22913000.0</v>
       </c>
-      <c r="R15">
+      <c r="S15">
         <v>22999000.0</v>
       </c>
-      <c r="S15">
+      <c r="T15">
         <v>23409000.0</v>
       </c>
-      <c r="T15">
+      <c r="U15">
         <v>23441000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>23493000.0</v>
       </c>
       <c r="V15">
         <v>23493000.0</v>
       </c>
       <c r="W15">
+        <v>23493000.0</v>
+      </c>
+      <c r="X15">
         <v>23494000.0</v>
       </c>
-      <c r="X15">
+      <c r="Y15">
         <v>29366000.0</v>
       </c>
-      <c r="Y15">
+      <c r="Z15">
         <v>29367000.0</v>
       </c>
-      <c r="Z15">
+      <c r="AA15">
         <v>29946000.0</v>
       </c>
-      <c r="AA15">
+      <c r="AB15">
         <v>30171000.0</v>
       </c>
-      <c r="AB15">
+      <c r="AC15">
         <v>30624000.0</v>
       </c>
-      <c r="AC15">
+      <c r="AD15">
         <v>31040000.0</v>
       </c>
-      <c r="AD15">
+      <c r="AE15">
         <v>31302000.0</v>
       </c>
-      <c r="AE15">
+      <c r="AF15">
         <v>31942000.0</v>
       </c>
-      <c r="AF15">
+      <c r="AG15">
         <v>32289000.0</v>
       </c>
-      <c r="AG15">
+      <c r="AH15">
         <v>32447000.0</v>
       </c>
-      <c r="AH15">
+      <c r="AI15">
         <v>32738000.0</v>
       </c>
-      <c r="AI15">
+      <c r="AJ15">
         <v>32856000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>32954000.0</v>
       </c>
       <c r="AK15">
         <v>32954000.0</v>
       </c>
       <c r="AL15">
         <v>32954000.0</v>
       </c>
       <c r="AM15">
+        <v>32954000.0</v>
+      </c>
+      <c r="AN15">
         <v>33314000.0</v>
       </c>
-      <c r="AN15">
+      <c r="AO15">
         <v>45014000.0</v>
       </c>
-      <c r="AO15">
+      <c r="AP15">
         <v>45231000.0</v>
       </c>
-      <c r="AP15">
+      <c r="AQ15">
         <v>45634000.0</v>
       </c>
-      <c r="AQ15">
+      <c r="AR15">
         <v>46850000.0</v>
       </c>
-      <c r="AR15">
+      <c r="AS15">
         <v>47349000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>47348000.0</v>
       </c>
       <c r="AT15">
         <v>47348000.0</v>
       </c>
       <c r="AU15">
         <v>47348000.0</v>
       </c>
       <c r="AV15">
+        <v>47348000.0</v>
+      </c>
+      <c r="AW15">
         <v>47349000.0</v>
       </c>
-      <c r="AW15">
+      <c r="AX15">
         <v>47348000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>44948000.0</v>
       </c>
       <c r="AY15">
         <v>44948000.0</v>
       </c>
       <c r="AZ15">
+        <v>44948000.0</v>
+      </c>
+      <c r="BA15">
         <v>44949000.0</v>
       </c>
-      <c r="BA15">
+      <c r="BB15">
         <v>40578000.0</v>
       </c>
-      <c r="BB15">
+      <c r="BC15">
         <v>40579000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>40578000.0</v>
       </c>
       <c r="BD15">
         <v>40578000.0</v>
       </c>
       <c r="BE15">
+        <v>40578000.0</v>
+      </c>
+      <c r="BF15">
         <v>39409000.0</v>
       </c>
-      <c r="BF15">
+      <c r="BG15">
         <v>55172000.0</v>
       </c>
-      <c r="BG15">
+      <c r="BH15">
         <v>50084000.0</v>
       </c>
-      <c r="BH15">
+      <c r="BI15">
         <v>49872000.0</v>
       </c>
-      <c r="BI15">
+      <c r="BJ15">
         <v>49733000.0</v>
       </c>
-      <c r="BJ15">
+      <c r="BK15">
         <v>49336000.0</v>
       </c>
-      <c r="BK15">
+      <c r="BL15">
         <v>48407000.0</v>
       </c>
-      <c r="BL15">
+      <c r="BM15">
         <v>48581000.0</v>
       </c>
-      <c r="BM15">
+      <c r="BN15">
         <v>44505000.0</v>
       </c>
-      <c r="BN15">
+      <c r="BO15">
         <v>44010000.0</v>
       </c>
-      <c r="BO15">
+      <c r="BP15">
         <v>41137000.0</v>
       </c>
-      <c r="BP15">
+      <c r="BQ15">
         <v>32340000.0</v>
       </c>
-      <c r="BQ15">
+      <c r="BR15">
         <v>36978000.0</v>
       </c>
-      <c r="BR15">
+      <c r="BS15">
         <v>1000.0</v>
       </c>
-      <c r="BS15">
+      <c r="BT15">
         <v>73956000.0</v>
       </c>
-      <c r="BT15">
+      <c r="BU15">
         <v>73955000.0</v>
       </c>
-      <c r="BU15">
+      <c r="BV15">
         <v>83323000.0</v>
       </c>
-      <c r="BV15">
+      <c r="BW15">
         <v>43285000.0</v>
       </c>
-      <c r="BW15">
+      <c r="BX15">
         <v>62036000.0</v>
       </c>
-      <c r="BX15">
+      <c r="BY15">
         <v>44643000.0</v>
       </c>
-      <c r="BY15">
+      <c r="BZ15">
         <v>44154000.0</v>
       </c>
-      <c r="BZ15">
+      <c r="CA15">
         <v>42845000.0</v>
       </c>
-      <c r="CA15">
+      <c r="CB15">
         <v>33268000.0</v>
       </c>
-      <c r="CB15">
+      <c r="CC15">
         <v>30050000.0</v>
       </c>
-      <c r="CC15">
+      <c r="CD15">
         <v>28729000.0</v>
       </c>
-      <c r="CD15">
+      <c r="CE15">
         <v>21540000.0</v>
       </c>
-      <c r="CE15">
+      <c r="CF15">
         <v>19389000.0</v>
       </c>
-      <c r="CF15">
+      <c r="CG15">
         <v>20685000.0</v>
       </c>
-      <c r="CG15">
+      <c r="CH15">
         <v>15464000.0</v>
       </c>
-      <c r="CH15">
+      <c r="CI15">
         <v>11715000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>8026000.0</v>
       </c>
       <c r="CJ15">
         <v>8026000.0</v>
       </c>
-      <c r="CK15"/>
+      <c r="CK15">
+        <v>8026000.0</v>
+      </c>
       <c r="CL15"/>
+      <c r="CM15"/>
     </row>
-    <row r="16" spans="1:90">
+    <row r="16" spans="1:91">
       <c r="A16" t="s">
-        <v>196</v>
+        <v>197</v>
       </c>
       <c r="B16">
+        <v>43354000.0</v>
+      </c>
+      <c r="C16">
         <v>42689000.0</v>
       </c>
-      <c r="C16">
+      <c r="D16">
         <v>99448000.0</v>
       </c>
-      <c r="D16">
+      <c r="E16">
         <v>66459000.0</v>
       </c>
-      <c r="E16">
+      <c r="F16">
         <v>71896000.0</v>
       </c>
-      <c r="F16">
+      <c r="G16">
         <v>85033000.0</v>
       </c>
-      <c r="G16">
+      <c r="H16">
         <v>75786000.0</v>
       </c>
-      <c r="H16">
+      <c r="I16">
         <v>84806000.0</v>
       </c>
-      <c r="I16">
+      <c r="J16">
         <v>67037000.0</v>
       </c>
-      <c r="J16">
+      <c r="K16">
         <v>49612000.0</v>
       </c>
-      <c r="K16">
+      <c r="L16">
         <v>122128000.0</v>
       </c>
-      <c r="L16">
+      <c r="M16">
         <v>43150000.0</v>
       </c>
-      <c r="M16">
+      <c r="N16">
         <v>50197000.0</v>
       </c>
-      <c r="N16">
+      <c r="O16">
         <v>70064000.0</v>
       </c>
-      <c r="O16">
+      <c r="P16">
         <v>87091000.0</v>
       </c>
-      <c r="P16">
+      <c r="Q16">
         <v>61736000.0</v>
       </c>
-      <c r="Q16">
+      <c r="R16">
         <v>35462000.0</v>
       </c>
-      <c r="R16">
+      <c r="S16">
         <v>30598000.0</v>
       </c>
-      <c r="S16">
+      <c r="T16">
         <v>34467000.0</v>
       </c>
-      <c r="T16">
+      <c r="U16">
         <v>27518000.0</v>
       </c>
-      <c r="U16">
+      <c r="V16">
         <v>47317000.0</v>
       </c>
-      <c r="V16">
+      <c r="W16">
         <v>54624000.0</v>
       </c>
-      <c r="W16">
+      <c r="X16">
         <v>54174000.0</v>
       </c>
-      <c r="X16">
+      <c r="Y16">
         <v>31334000.0</v>
       </c>
-      <c r="Y16">
+      <c r="Z16">
         <v>44394000.0</v>
       </c>
-      <c r="Z16">
+      <c r="AA16">
         <v>43676000.0</v>
       </c>
-      <c r="AA16">
+      <c r="AB16">
         <v>42226000.0</v>
       </c>
-      <c r="AB16">
+      <c r="AC16">
         <v>36438000.0</v>
       </c>
-      <c r="AC16">
+      <c r="AD16">
         <v>30570000.0</v>
       </c>
-      <c r="AD16">
+      <c r="AE16">
         <v>41189000.0</v>
       </c>
-      <c r="AE16">
+      <c r="AF16">
         <v>29937000.0</v>
       </c>
-      <c r="AF16">
+      <c r="AG16">
         <v>21123000.0</v>
       </c>
-      <c r="AG16">
+      <c r="AH16">
         <v>16895000.0</v>
       </c>
-      <c r="AH16">
+      <c r="AI16">
         <v>20349000.0</v>
       </c>
-      <c r="AI16">
+      <c r="AJ16">
         <v>19645000.0</v>
       </c>
-      <c r="AJ16">
+      <c r="AK16">
         <v>39215000.0</v>
       </c>
-      <c r="AK16">
+      <c r="AL16">
         <v>32690000.0</v>
       </c>
-      <c r="AL16">
+      <c r="AM16">
         <v>11280000.0</v>
       </c>
-      <c r="AM16">
+      <c r="AN16">
         <v>58921000.0</v>
       </c>
-      <c r="AN16">
+      <c r="AO16">
         <v>70112000.0</v>
       </c>
-      <c r="AO16">
+      <c r="AP16">
         <v>60320000.0</v>
       </c>
-      <c r="AP16">
+      <c r="AQ16">
         <v>18905000.0</v>
       </c>
-      <c r="AQ16">
+      <c r="AR16">
         <v>12527000.0</v>
       </c>
-      <c r="AR16">
+      <c r="AS16">
         <v>12516000.0</v>
       </c>
-      <c r="AS16">
+      <c r="AT16">
         <v>12908000.0</v>
       </c>
-      <c r="AT16">
+      <c r="AU16">
         <v>8417000.0</v>
       </c>
-      <c r="AU16">
+      <c r="AV16">
         <v>27670000.0</v>
       </c>
-      <c r="AV16">
+      <c r="AW16">
         <v>11682000.0</v>
       </c>
-      <c r="AW16">
+      <c r="AX16">
         <v>11563000.0</v>
       </c>
-      <c r="AX16">
+      <c r="AY16">
         <v>14736000.0</v>
       </c>
-      <c r="AY16">
+      <c r="AZ16">
         <v>14847000.0</v>
       </c>
-      <c r="AZ16">
+      <c r="BA16">
         <v>6084000.0</v>
       </c>
-      <c r="BA16">
+      <c r="BB16">
         <v>17084000.0</v>
       </c>
-      <c r="BB16">
+      <c r="BC16">
         <v>6197000.0</v>
       </c>
-      <c r="BC16">
+      <c r="BD16">
         <v>43690000.0</v>
       </c>
-      <c r="BD16">
+      <c r="BE16">
         <v>10409000.0</v>
       </c>
-      <c r="BE16">
+      <c r="BF16">
         <v>102790000.0</v>
       </c>
-      <c r="BF16">
+      <c r="BG16">
         <v>2678000.0</v>
       </c>
-      <c r="BG16">
+      <c r="BH16">
         <v>635000.0</v>
       </c>
-      <c r="BH16">
+      <c r="BI16">
         <v>7698000.0</v>
       </c>
-      <c r="BI16">
+      <c r="BJ16">
         <v>9205000.0</v>
       </c>
-      <c r="BJ16">
+      <c r="BK16">
         <v>6354000.0</v>
       </c>
-      <c r="BK16">
+      <c r="BL16">
         <v>211611000.0</v>
       </c>
-      <c r="BL16">
+      <c r="BM16">
         <v>27704000.0</v>
       </c>
-      <c r="BM16">
+      <c r="BN16">
         <v>218948000.0</v>
       </c>
-      <c r="BN16">
+      <c r="BO16">
         <v>487585000.0</v>
       </c>
-      <c r="BO16">
+      <c r="BP16">
         <v>508126000.0</v>
       </c>
-      <c r="BP16">
+      <c r="BQ16">
         <v>3913000.0</v>
       </c>
-      <c r="BQ16">
+      <c r="BR16">
         <v>5116000.0</v>
       </c>
-      <c r="BR16">
+      <c r="BS16">
         <v>6607000.0</v>
       </c>
-      <c r="BS16">
+      <c r="BT16">
         <v>3208000.0</v>
       </c>
-      <c r="BT16">
+      <c r="BU16">
         <v>411157000.0</v>
       </c>
-      <c r="BU16">
+      <c r="BV16">
         <v>904127000.0</v>
       </c>
-      <c r="BV16">
+      <c r="BW16">
         <v>414983000.0</v>
       </c>
-      <c r="BW16">
+      <c r="BX16">
         <v>835792000.0</v>
       </c>
-      <c r="BX16">
+      <c r="BY16">
         <v>700176000.0</v>
       </c>
-      <c r="BY16">
+      <c r="BZ16">
         <v>779407000.0</v>
       </c>
-      <c r="BZ16">
+      <c r="CA16">
         <v>1097952000.0</v>
       </c>
-      <c r="CA16">
+      <c r="CB16">
         <v>347913000.0</v>
       </c>
-      <c r="CB16">
+      <c r="CC16">
         <v>651983000.0</v>
       </c>
-      <c r="CC16">
+      <c r="CD16">
         <v>715640000.0</v>
       </c>
-      <c r="CD16">
+      <c r="CE16">
         <v>904959000.0</v>
       </c>
-      <c r="CE16">
+      <c r="CF16">
         <v>454435000.0</v>
       </c>
-      <c r="CF16">
+      <c r="CG16">
         <v>502943000.0</v>
       </c>
-      <c r="CG16">
+      <c r="CH16">
         <v>743113000.0</v>
       </c>
-      <c r="CH16">
+      <c r="CI16">
         <v>878264000.0</v>
       </c>
-      <c r="CI16">
+      <c r="CJ16">
         <v>814569000.0</v>
       </c>
-      <c r="CJ16">
+      <c r="CK16">
         <v>1142264000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>649132000.0</v>
       </c>
       <c r="CL16">
         <v>649132000.0</v>
       </c>
+      <c r="CM16">
+        <v>649132000.0</v>
+      </c>
     </row>
-    <row r="17" spans="1:90">
+    <row r="17" spans="1:91">
       <c r="A17" t="s">
-        <v>197</v>
+        <v>198</v>
       </c>
       <c r="B17"/>
       <c r="C17"/>
       <c r="D17"/>
       <c r="E17"/>
       <c r="F17"/>
       <c r="G17"/>
       <c r="H17"/>
       <c r="I17"/>
       <c r="J17"/>
       <c r="K17"/>
       <c r="L17"/>
       <c r="M17"/>
       <c r="N17"/>
       <c r="O17"/>
       <c r="P17"/>
       <c r="Q17"/>
       <c r="R17"/>
       <c r="S17"/>
       <c r="T17"/>
       <c r="U17"/>
       <c r="V17"/>
       <c r="W17"/>
       <c r="X17"/>
       <c r="Y17"/>
@@ -26093,326 +26310,330 @@
       <c r="BN17"/>
       <c r="BO17"/>
       <c r="BP17"/>
       <c r="BQ17"/>
       <c r="BR17"/>
       <c r="BS17"/>
       <c r="BT17"/>
       <c r="BU17"/>
       <c r="BV17"/>
       <c r="BW17"/>
       <c r="BX17"/>
       <c r="BY17"/>
       <c r="BZ17"/>
       <c r="CA17"/>
       <c r="CB17"/>
       <c r="CC17"/>
       <c r="CD17"/>
       <c r="CE17"/>
       <c r="CF17"/>
       <c r="CG17"/>
       <c r="CH17"/>
       <c r="CI17"/>
       <c r="CJ17"/>
       <c r="CK17"/>
       <c r="CL17"/>
+      <c r="CM17"/>
     </row>
-    <row r="18" spans="1:90">
+    <row r="18" spans="1:91">
       <c r="A18" t="s">
-        <v>198</v>
+        <v>199</v>
       </c>
       <c r="B18">
+        <v>189348000.0</v>
+      </c>
+      <c r="C18">
         <v>169392000.0</v>
       </c>
-      <c r="C18">
+      <c r="D18">
         <v>27173000.0</v>
       </c>
-      <c r="D18">
+      <c r="E18">
         <v>166269000.0</v>
       </c>
-      <c r="E18">
+      <c r="F18">
         <v>-91040000.0</v>
       </c>
-      <c r="F18">
+      <c r="G18">
         <v>-131308000.0</v>
       </c>
-      <c r="G18">
+      <c r="H18">
         <v>54773000.0</v>
       </c>
-      <c r="H18">
+      <c r="I18">
         <v>-10133000.0</v>
       </c>
-      <c r="I18">
+      <c r="J18">
         <v>-63544000.0</v>
       </c>
-      <c r="J18">
+      <c r="K18">
         <v>9372000.0</v>
       </c>
-      <c r="K18">
+      <c r="L18">
         <v>78423000.0</v>
       </c>
-      <c r="L18">
+      <c r="M18">
         <v>63765000.0</v>
       </c>
-      <c r="M18">
+      <c r="N18">
         <v>8321000.0</v>
       </c>
-      <c r="N18">
+      <c r="O18">
         <v>45872000.0</v>
       </c>
-      <c r="O18">
+      <c r="P18">
         <v>21578000.0</v>
       </c>
-      <c r="P18">
+      <c r="Q18">
         <v>108785000.0</v>
       </c>
-      <c r="Q18">
+      <c r="R18">
         <v>-21544000.0</v>
       </c>
-      <c r="R18">
+      <c r="S18">
         <v>52396000.0</v>
       </c>
-      <c r="S18">
+      <c r="T18">
         <v>53892000.0</v>
       </c>
-      <c r="T18">
+      <c r="U18">
         <v>-104086000.0</v>
       </c>
-      <c r="U18">
+      <c r="V18">
         <v>-4879000.0</v>
       </c>
-      <c r="V18">
+      <c r="W18">
         <v>67213000.0</v>
       </c>
-      <c r="W18">
+      <c r="X18">
         <v>153580000.0</v>
       </c>
-      <c r="X18">
+      <c r="Y18">
         <v>178846000.0</v>
       </c>
-      <c r="Y18">
+      <c r="Z18">
         <v>71032000.0</v>
       </c>
-      <c r="Z18">
+      <c r="AA18">
         <v>28047000.0</v>
       </c>
-      <c r="AA18">
+      <c r="AB18">
         <v>-140609000.0</v>
       </c>
-      <c r="AB18">
+      <c r="AC18">
         <v>-184169000.0</v>
       </c>
-      <c r="AC18">
+      <c r="AD18">
         <v>-185729000.0</v>
       </c>
-      <c r="AD18">
+      <c r="AE18">
         <v>-86381000.0</v>
       </c>
-      <c r="AE18">
+      <c r="AF18">
         <v>23339000.0</v>
       </c>
-      <c r="AF18">
+      <c r="AG18">
         <v>208944000.0</v>
       </c>
-      <c r="AG18">
+      <c r="AH18">
         <v>-278534000.0</v>
       </c>
-      <c r="AH18">
+      <c r="AI18">
         <v>145684000.0</v>
       </c>
-      <c r="AI18">
+      <c r="AJ18">
         <v>15411000.0</v>
       </c>
-      <c r="AJ18">
+      <c r="AK18">
         <v>109463000.0</v>
       </c>
-      <c r="AK18">
+      <c r="AL18">
         <v>-6760000.0</v>
       </c>
-      <c r="AL18">
+      <c r="AM18">
         <v>179933000.0</v>
       </c>
-      <c r="AM18">
+      <c r="AN18">
         <v>14433000.0</v>
       </c>
-      <c r="AN18">
+      <c r="AO18">
         <v>153054000.0</v>
       </c>
-      <c r="AO18">
+      <c r="AP18">
         <v>294997000.0</v>
       </c>
-      <c r="AP18">
+      <c r="AQ18">
         <v>120733000.0</v>
       </c>
-      <c r="AQ18">
+      <c r="AR18">
         <v>55911000.0</v>
       </c>
-      <c r="AR18">
+      <c r="AS18">
         <v>83118000.0</v>
       </c>
-      <c r="AS18">
+      <c r="AT18">
         <v>176432000.0</v>
       </c>
-      <c r="AT18">
+      <c r="AU18">
         <v>113508000.0</v>
       </c>
-      <c r="AU18">
+      <c r="AV18">
         <v>48907000.0</v>
       </c>
-      <c r="AV18">
+      <c r="AW18">
         <v>33878000.0</v>
       </c>
-      <c r="AW18">
+      <c r="AX18">
         <v>-154272000.0</v>
       </c>
-      <c r="AX18">
+      <c r="AY18">
         <v>-170257000.0</v>
       </c>
-      <c r="AY18">
+      <c r="AZ18">
         <v>-122636000.0</v>
       </c>
-      <c r="AZ18">
+      <c r="BA18">
         <v>92742000.0</v>
       </c>
-      <c r="BA18">
+      <c r="BB18">
         <v>-92626000.0</v>
       </c>
-      <c r="BB18">
+      <c r="BC18">
         <v>-122029000.0</v>
       </c>
-      <c r="BC18">
+      <c r="BD18">
         <v>-22277000.0</v>
       </c>
-      <c r="BD18">
+      <c r="BE18">
         <v>41213000.0</v>
       </c>
-      <c r="BE18">
+      <c r="BF18">
         <v>83164000.0</v>
       </c>
-      <c r="BF18">
+      <c r="BG18">
         <v>268546000.0</v>
       </c>
-      <c r="BG18">
+      <c r="BH18">
         <v>48499000.0</v>
       </c>
-      <c r="BH18">
+      <c r="BI18">
         <v>64723000.0</v>
       </c>
-      <c r="BI18">
+      <c r="BJ18">
         <v>-144051000.0</v>
       </c>
-      <c r="BJ18">
+      <c r="BK18">
         <v>-196387000.0</v>
       </c>
-      <c r="BK18">
+      <c r="BL18">
         <v>319492000.0</v>
       </c>
-      <c r="BL18">
+      <c r="BM18">
         <v>-230279000.0</v>
       </c>
-      <c r="BM18">
+      <c r="BN18">
         <v>-369398000.0</v>
       </c>
-      <c r="BN18">
+      <c r="BO18">
         <v>-101379000.0</v>
       </c>
-      <c r="BO18">
+      <c r="BP18">
         <v>411525000.0</v>
       </c>
-      <c r="BP18">
+      <c r="BQ18">
         <v>36617000.0</v>
       </c>
-      <c r="BQ18">
+      <c r="BR18">
         <v>39840000.0</v>
       </c>
-      <c r="BR18">
+      <c r="BS18">
         <v>103266000.0</v>
       </c>
-      <c r="BS18">
+      <c r="BT18">
         <v>159879000.0</v>
       </c>
-      <c r="BT18">
+      <c r="BU18">
         <v>-1154182000.0</v>
       </c>
-      <c r="BU18">
+      <c r="BV18">
         <v>876183000.0</v>
       </c>
-      <c r="BV18">
+      <c r="BW18">
         <v>-892651000.0</v>
       </c>
-      <c r="BW18">
+      <c r="BX18">
         <v>-94510000.0</v>
       </c>
-      <c r="BX18">
+      <c r="BY18">
         <v>-334454000.0</v>
       </c>
-      <c r="BY18">
+      <c r="BZ18">
         <v>-567225000.0</v>
       </c>
-      <c r="BZ18">
+      <c r="CA18">
         <v>775970000.0</v>
       </c>
-      <c r="CA18">
+      <c r="CB18">
         <v>-525013000.0</v>
       </c>
-      <c r="CB18">
+      <c r="CC18">
         <v>-160990000.0</v>
       </c>
-      <c r="CC18">
+      <c r="CD18">
         <v>-358861000.0</v>
       </c>
-      <c r="CD18">
+      <c r="CE18">
         <v>270568000.0</v>
       </c>
-      <c r="CE18">
+      <c r="CF18">
         <v>-156119000.0</v>
       </c>
-      <c r="CF18">
+      <c r="CG18">
         <v>-510692000.0</v>
       </c>
-      <c r="CG18">
+      <c r="CH18">
         <v>-119687000.0</v>
       </c>
-      <c r="CH18">
+      <c r="CI18">
         <v>75410000.0</v>
       </c>
-      <c r="CI18">
+      <c r="CJ18">
         <v>-722821000.0</v>
       </c>
-      <c r="CJ18">
+      <c r="CK18">
         <v>677535000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>-601000.0</v>
       </c>
       <c r="CL18">
         <v>-601000.0</v>
       </c>
+      <c r="CM18">
+        <v>-601000.0</v>
+      </c>
     </row>
-    <row r="19" spans="1:90">
+    <row r="19" spans="1:91">
       <c r="A19" t="s">
-        <v>199</v>
+        <v>200</v>
       </c>
       <c r="B19"/>
       <c r="C19"/>
       <c r="D19"/>
       <c r="E19"/>
       <c r="F19"/>
       <c r="G19"/>
       <c r="H19"/>
       <c r="I19"/>
       <c r="J19"/>
       <c r="K19"/>
       <c r="L19"/>
       <c r="M19"/>
       <c r="N19"/>
       <c r="O19"/>
       <c r="P19"/>
       <c r="Q19"/>
       <c r="R19"/>
       <c r="S19"/>
       <c r="T19"/>
       <c r="U19"/>
       <c r="V19"/>
       <c r="W19"/>
       <c r="X19"/>
       <c r="Y19"/>
@@ -26459,68 +26680,69 @@
       <c r="BN19"/>
       <c r="BO19"/>
       <c r="BP19"/>
       <c r="BQ19"/>
       <c r="BR19"/>
       <c r="BS19"/>
       <c r="BT19"/>
       <c r="BU19"/>
       <c r="BV19"/>
       <c r="BW19"/>
       <c r="BX19"/>
       <c r="BY19"/>
       <c r="BZ19"/>
       <c r="CA19"/>
       <c r="CB19"/>
       <c r="CC19"/>
       <c r="CD19"/>
       <c r="CE19"/>
       <c r="CF19"/>
       <c r="CG19"/>
       <c r="CH19"/>
       <c r="CI19"/>
       <c r="CJ19"/>
       <c r="CK19"/>
       <c r="CL19"/>
+      <c r="CM19"/>
     </row>
-    <row r="20" spans="1:90">
+    <row r="20" spans="1:91">
       <c r="A20" t="s">
-        <v>200</v>
+        <v>201</v>
       </c>
       <c r="B20"/>
       <c r="C20"/>
       <c r="D20"/>
       <c r="E20"/>
       <c r="F20"/>
       <c r="G20"/>
       <c r="H20"/>
       <c r="I20"/>
       <c r="J20"/>
-      <c r="K20">
+      <c r="K20"/>
+      <c r="L20">
         <v>0.0</v>
       </c>
-      <c r="L20"/>
       <c r="M20"/>
       <c r="N20"/>
       <c r="O20"/>
       <c r="P20"/>
       <c r="Q20"/>
       <c r="R20"/>
       <c r="S20"/>
       <c r="T20"/>
       <c r="U20"/>
       <c r="V20"/>
       <c r="W20"/>
       <c r="X20"/>
       <c r="Y20"/>
       <c r="Z20"/>
       <c r="AA20"/>
       <c r="AB20"/>
       <c r="AC20"/>
       <c r="AD20"/>
       <c r="AE20"/>
       <c r="AF20"/>
       <c r="AG20"/>
       <c r="AH20"/>
       <c r="AI20"/>
       <c r="AJ20"/>
       <c r="AK20"/>
@@ -26555,105 +26777,108 @@
       <c r="BN20"/>
       <c r="BO20"/>
       <c r="BP20"/>
       <c r="BQ20"/>
       <c r="BR20"/>
       <c r="BS20"/>
       <c r="BT20"/>
       <c r="BU20"/>
       <c r="BV20"/>
       <c r="BW20"/>
       <c r="BX20"/>
       <c r="BY20"/>
       <c r="BZ20"/>
       <c r="CA20"/>
       <c r="CB20"/>
       <c r="CC20"/>
       <c r="CD20"/>
       <c r="CE20"/>
       <c r="CF20"/>
       <c r="CG20"/>
       <c r="CH20"/>
       <c r="CI20"/>
       <c r="CJ20"/>
       <c r="CK20"/>
       <c r="CL20"/>
+      <c r="CM20"/>
     </row>
-    <row r="21" spans="1:90">
+    <row r="21" spans="1:91">
       <c r="A21" t="s">
-        <v>201</v>
+        <v>202</v>
       </c>
       <c r="B21">
+        <v>-131000000.0</v>
+      </c>
+      <c r="C21">
         <v>-121765000.0</v>
       </c>
-      <c r="C21">
+      <c r="D21">
         <v>79689000.0</v>
       </c>
-      <c r="D21">
+      <c r="E21">
         <v>-136220000.0</v>
       </c>
-      <c r="E21">
+      <c r="F21">
         <v>113280000.0</v>
       </c>
-      <c r="F21">
+      <c r="G21">
         <v>182282000.0</v>
       </c>
-      <c r="G21">
+      <c r="H21">
         <v>-19502000.0</v>
       </c>
-      <c r="H21">
+      <c r="I21">
         <v>82295000.0</v>
       </c>
-      <c r="I21"/>
       <c r="J21"/>
       <c r="K21"/>
       <c r="L21"/>
-      <c r="M21">
-[...1 lines deleted...]
-      </c>
+      <c r="M21"/>
       <c r="N21">
         <v>9756000.0</v>
       </c>
       <c r="O21">
         <v>9756000.0</v>
       </c>
       <c r="P21">
+        <v>9756000.0</v>
+      </c>
+      <c r="Q21">
         <v>-89543000.0</v>
       </c>
-      <c r="Q21">
+      <c r="R21">
         <v>51000000.0</v>
       </c>
-      <c r="R21">
+      <c r="S21">
         <v>-32384000.0</v>
       </c>
-      <c r="S21">
+      <c r="T21">
         <v>-10999000.0</v>
       </c>
-      <c r="T21">
+      <c r="U21">
         <v>113689000.0</v>
       </c>
-      <c r="U21"/>
       <c r="V21"/>
       <c r="W21"/>
       <c r="X21"/>
       <c r="Y21"/>
       <c r="Z21"/>
       <c r="AA21"/>
       <c r="AB21"/>
       <c r="AC21"/>
       <c r="AD21"/>
       <c r="AE21"/>
       <c r="AF21"/>
       <c r="AG21"/>
       <c r="AH21"/>
       <c r="AI21"/>
       <c r="AJ21"/>
       <c r="AK21"/>
       <c r="AL21"/>
       <c r="AM21"/>
       <c r="AN21"/>
       <c r="AO21"/>
       <c r="AP21"/>
       <c r="AQ21"/>
       <c r="AR21"/>
       <c r="AS21"/>
       <c r="AT21"/>
@@ -26679,610 +26904,619 @@
       <c r="BN21"/>
       <c r="BO21"/>
       <c r="BP21"/>
       <c r="BQ21"/>
       <c r="BR21"/>
       <c r="BS21"/>
       <c r="BT21"/>
       <c r="BU21"/>
       <c r="BV21"/>
       <c r="BW21"/>
       <c r="BX21"/>
       <c r="BY21"/>
       <c r="BZ21"/>
       <c r="CA21"/>
       <c r="CB21"/>
       <c r="CC21"/>
       <c r="CD21"/>
       <c r="CE21"/>
       <c r="CF21"/>
       <c r="CG21"/>
       <c r="CH21"/>
       <c r="CI21"/>
       <c r="CJ21"/>
       <c r="CK21"/>
       <c r="CL21"/>
+      <c r="CM21"/>
     </row>
-    <row r="22" spans="1:90">
+    <row r="22" spans="1:91">
       <c r="A22" t="s">
-        <v>164</v>
+        <v>165</v>
       </c>
       <c r="B22">
+        <v>-93100000.0</v>
+      </c>
+      <c r="C22">
         <v>48725000.0</v>
       </c>
-      <c r="C22">
+      <c r="D22">
         <v>67133000.0</v>
       </c>
-      <c r="D22">
+      <c r="E22">
         <v>27453000.0</v>
       </c>
-      <c r="E22">
+      <c r="F22">
         <v>18117000.0</v>
       </c>
-      <c r="F22">
+      <c r="G22">
         <v>30330000.0</v>
       </c>
-      <c r="G22">
+      <c r="H22">
         <v>24058000.0</v>
       </c>
-      <c r="H22">
+      <c r="I22">
         <v>26717000.0</v>
       </c>
-      <c r="I22">
+      <c r="J22">
         <v>22555000.0</v>
       </c>
-      <c r="J22">
+      <c r="K22">
         <v>25489000.0</v>
       </c>
-      <c r="K22">
+      <c r="L22">
         <v>33260000.0</v>
       </c>
-      <c r="L22">
+      <c r="M22">
         <v>29964000.0</v>
       </c>
-      <c r="M22">
+      <c r="N22">
         <v>25404000.0</v>
       </c>
-      <c r="N22">
+      <c r="O22">
         <v>30132000.0</v>
       </c>
-      <c r="O22">
+      <c r="P22">
         <v>1287000.0</v>
       </c>
-      <c r="P22">
+      <c r="Q22">
         <v>15994000.0</v>
       </c>
-      <c r="Q22">
+      <c r="R22">
         <v>5659000.0</v>
       </c>
-      <c r="R22">
+      <c r="S22">
         <v>4239000.0</v>
       </c>
-      <c r="S22">
+      <c r="T22">
         <v>20541000.0</v>
       </c>
-      <c r="T22">
+      <c r="U22">
         <v>25440000.0</v>
       </c>
-      <c r="U22">
+      <c r="V22">
         <v>32144000.0</v>
       </c>
-      <c r="V22">
+      <c r="W22">
         <v>42412000.0</v>
       </c>
-      <c r="W22">
+      <c r="X22">
         <v>33166000.0</v>
       </c>
-      <c r="X22">
+      <c r="Y22">
         <v>33288000.0</v>
       </c>
-      <c r="Y22">
+      <c r="Z22">
         <v>2995000.0</v>
       </c>
-      <c r="Z22">
+      <c r="AA22">
         <v>-147247000.0</v>
       </c>
-      <c r="AA22">
+      <c r="AB22">
         <v>286000.0</v>
       </c>
-      <c r="AB22">
+      <c r="AC22">
         <v>7068000.0</v>
       </c>
-      <c r="AC22">
+      <c r="AD22">
         <v>23829000.0</v>
       </c>
-      <c r="AD22">
+      <c r="AE22">
         <v>31845000.0</v>
       </c>
-      <c r="AE22">
+      <c r="AF22">
         <v>-1178000.0</v>
       </c>
-      <c r="AF22">
+      <c r="AG22">
         <v>28029000.0</v>
       </c>
-      <c r="AG22">
+      <c r="AH22">
         <v>13250000.0</v>
       </c>
-      <c r="AH22">
+      <c r="AI22">
         <v>20627000.0</v>
       </c>
-      <c r="AI22">
+      <c r="AJ22">
         <v>5834000.0</v>
       </c>
-      <c r="AJ22">
+      <c r="AK22">
         <v>31787000.0</v>
       </c>
-      <c r="AK22">
+      <c r="AL22">
         <v>28781000.0</v>
       </c>
-      <c r="AL22">
+      <c r="AM22">
         <v>8052000.0</v>
       </c>
-      <c r="AM22">
+      <c r="AN22">
         <v>11290000.0</v>
       </c>
-      <c r="AN22">
+      <c r="AO22">
         <v>41114000.0</v>
       </c>
-      <c r="AO22">
+      <c r="AP22">
         <v>-42086000.0</v>
       </c>
-      <c r="AP22">
+      <c r="AQ22">
         <v>-23397000.0</v>
       </c>
-      <c r="AQ22">
+      <c r="AR22">
         <v>-25773000.0</v>
       </c>
-      <c r="AR22">
+      <c r="AS22">
         <v>-1746000.0</v>
       </c>
-      <c r="AS22">
+      <c r="AT22">
         <v>6390000.0</v>
       </c>
-      <c r="AT22">
+      <c r="AU22">
         <v>-11730000.0</v>
       </c>
-      <c r="AU22">
+      <c r="AV22">
         <v>-19451000.0</v>
       </c>
-      <c r="AV22">
+      <c r="AW22">
         <v>41967000.0</v>
       </c>
-      <c r="AW22">
+      <c r="AX22">
         <v>64636000.0</v>
       </c>
-      <c r="AX22">
+      <c r="AY22">
         <v>69905000.0</v>
       </c>
-      <c r="AY22">
+      <c r="AZ22">
         <v>105738000.0</v>
       </c>
-      <c r="AZ22">
+      <c r="BA22">
         <v>76425000.0</v>
       </c>
-      <c r="BA22">
+      <c r="BB22">
         <v>18804000.0</v>
       </c>
-      <c r="BB22">
+      <c r="BC22">
         <v>65820000.0</v>
       </c>
-      <c r="BC22">
+      <c r="BD22">
         <v>-22743000.0</v>
       </c>
-      <c r="BD22">
+      <c r="BE22">
         <v>73036000.0</v>
       </c>
-      <c r="BE22">
+      <c r="BF22">
         <v>-11642000.0</v>
       </c>
-      <c r="BF22">
+      <c r="BG22">
         <v>117233000.0</v>
       </c>
-      <c r="BG22">
+      <c r="BH22">
         <v>63697000.0</v>
       </c>
-      <c r="BH22">
+      <c r="BI22">
         <v>-267250000.0</v>
       </c>
-      <c r="BI22">
+      <c r="BJ22">
         <v>56000.0</v>
       </c>
-      <c r="BJ22">
+      <c r="BK22">
         <v>112052000.0</v>
       </c>
-      <c r="BK22">
+      <c r="BL22">
         <v>84504000.0</v>
       </c>
-      <c r="BL22">
+      <c r="BM22">
         <v>68166000.0</v>
       </c>
-      <c r="BM22">
+      <c r="BN22">
         <v>-84310000.0</v>
       </c>
-      <c r="BN22">
+      <c r="BO22">
         <v>-9864000.0</v>
       </c>
-      <c r="BO22">
+      <c r="BP22">
         <v>79523000.0</v>
       </c>
-      <c r="BP22">
+      <c r="BQ22">
         <v>109156000.0</v>
       </c>
-      <c r="BQ22">
+      <c r="BR22">
         <v>84475000.0</v>
       </c>
-      <c r="BR22">
+      <c r="BS22">
         <v>29776000.0</v>
       </c>
-      <c r="BS22">
+      <c r="BT22">
         <v>-475543000.0</v>
       </c>
-      <c r="BT22">
+      <c r="BU22">
         <v>-237952000.0</v>
       </c>
-      <c r="BU22">
+      <c r="BV22">
         <v>71840000.0</v>
       </c>
-      <c r="BV22">
+      <c r="BW22">
         <v>-162377000.0</v>
       </c>
-      <c r="BW22">
+      <c r="BX22">
         <v>-25607000.0</v>
       </c>
-      <c r="BX22">
+      <c r="BY22">
         <v>-23176000.0</v>
       </c>
-      <c r="BY22">
+      <c r="BZ22">
         <v>177722000.0</v>
       </c>
-      <c r="BZ22">
+      <c r="CA22">
         <v>102767000.0</v>
       </c>
-      <c r="CA22">
+      <c r="CB22">
         <v>56977000.0</v>
       </c>
-      <c r="CB22">
+      <c r="CC22">
         <v>81266000.0</v>
       </c>
-      <c r="CC22">
+      <c r="CD22">
         <v>71156000.0</v>
       </c>
-      <c r="CD22">
+      <c r="CE22">
         <v>42271000.0</v>
       </c>
-      <c r="CE22">
+      <c r="CF22">
         <v>33546000.0</v>
       </c>
-      <c r="CF22">
+      <c r="CG22">
         <v>31010000.0</v>
       </c>
-      <c r="CG22">
+      <c r="CH22">
         <v>13560000.0</v>
       </c>
-      <c r="CH22">
+      <c r="CI22">
         <v>12325000.0</v>
       </c>
-      <c r="CI22">
+      <c r="CJ22">
         <v>25171000.0</v>
       </c>
-      <c r="CJ22">
+      <c r="CK22">
         <v>5786000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>863000.0</v>
       </c>
       <c r="CL22">
         <v>863000.0</v>
       </c>
+      <c r="CM22">
+        <v>863000.0</v>
+      </c>
     </row>
-    <row r="23" spans="1:90">
+    <row r="23" spans="1:91">
       <c r="A23" t="s">
-        <v>202</v>
+        <v>203</v>
       </c>
       <c r="B23">
+        <v>-487000.0</v>
+      </c>
+      <c r="C23">
         <v>-24732000.0</v>
       </c>
-      <c r="C23">
+      <c r="D23">
         <v>-26841000.0</v>
       </c>
-      <c r="D23"/>
-      <c r="E23">
+      <c r="E23"/>
+      <c r="F23">
         <v>33000.0</v>
       </c>
-      <c r="F23">
+      <c r="G23">
         <v>-33000.0</v>
       </c>
-      <c r="G23">
+      <c r="H23">
         <v>-8628000.0</v>
       </c>
-      <c r="H23">
+      <c r="I23">
         <v>-5000.0</v>
       </c>
-      <c r="I23">
+      <c r="J23">
         <v>-250000.0</v>
       </c>
-      <c r="J23"/>
-      <c r="K23">
+      <c r="K23"/>
+      <c r="L23">
         <v>-29000.0</v>
       </c>
-      <c r="L23">
+      <c r="M23">
         <v>36000000.0</v>
       </c>
-      <c r="M23">
+      <c r="N23">
         <v>2297000.0</v>
       </c>
-      <c r="N23">
+      <c r="O23">
         <v>46194000.0</v>
       </c>
-      <c r="O23">
+      <c r="P23">
         <v>1000.0</v>
       </c>
-      <c r="P23">
+      <c r="Q23">
         <v>32751000.0</v>
       </c>
-      <c r="Q23">
+      <c r="R23">
         <v>148000000.0</v>
       </c>
-      <c r="R23">
+      <c r="S23">
         <v>64689000.0</v>
       </c>
-      <c r="S23">
+      <c r="T23">
         <v>-333000.0</v>
       </c>
-      <c r="T23">
+      <c r="U23">
         <v>289465000.0</v>
       </c>
-      <c r="U23">
+      <c r="V23">
         <v>88540000.0</v>
       </c>
-      <c r="V23">
+      <c r="W23">
         <v>105000000.0</v>
       </c>
-      <c r="W23">
+      <c r="X23">
         <v>-10171000.0</v>
       </c>
-      <c r="X23">
+      <c r="Y23">
         <v>20481000.0</v>
       </c>
-      <c r="Y23">
+      <c r="Z23">
         <v>40000000.0</v>
       </c>
-      <c r="Z23">
+      <c r="AA23">
         <v>-400000.0</v>
       </c>
-      <c r="AA23">
+      <c r="AB23">
         <v>-260000.0</v>
       </c>
-      <c r="AB23">
+      <c r="AC23">
         <v>465242000.0</v>
       </c>
-      <c r="AC23">
+      <c r="AD23">
         <v>-184000.0</v>
       </c>
-      <c r="AD23">
+      <c r="AE23">
         <v>-150000.0</v>
       </c>
-      <c r="AE23">
+      <c r="AF23">
         <v>-9748000.0</v>
       </c>
-      <c r="AF23">
+      <c r="AG23">
         <v>-10000.0</v>
       </c>
-      <c r="AG23">
+      <c r="AH23">
         <v>328918000.0</v>
       </c>
-      <c r="AH23">
+      <c r="AI23">
         <v>-345000.0</v>
       </c>
-      <c r="AI23">
+      <c r="AJ23">
         <v>-7000.0</v>
       </c>
-      <c r="AJ23">
+      <c r="AK23">
         <v>-160000.0</v>
       </c>
-      <c r="AK23">
+      <c r="AL23">
         <v>-10000.0</v>
       </c>
-      <c r="AL23">
+      <c r="AM23">
         <v>-12000.0</v>
       </c>
-      <c r="AM23">
+      <c r="AN23">
         <v>-7386000.0</v>
       </c>
-      <c r="AN23">
+      <c r="AO23">
         <v>291558000.0</v>
       </c>
-      <c r="AO23">
+      <c r="AP23">
         <v>-485000.0</v>
       </c>
-      <c r="AP23">
+      <c r="AQ23">
         <v>-230000.0</v>
       </c>
-      <c r="AQ23">
+      <c r="AR23">
         <v>-70000.0</v>
       </c>
-      <c r="AR23">
+      <c r="AS23">
         <v>132000.0</v>
       </c>
-      <c r="AS23">
+      <c r="AT23">
         <v>-5708000.0</v>
       </c>
-      <c r="AT23">
+      <c r="AU23">
         <v>-3371000.0</v>
       </c>
-      <c r="AU23">
+      <c r="AV23">
         <v>-42000.0</v>
       </c>
-      <c r="AV23">
+      <c r="AW23">
         <v>-236000.0</v>
       </c>
-      <c r="AW23">
+      <c r="AX23">
         <v>-181000.0</v>
       </c>
-      <c r="AX23">
+      <c r="AY23">
         <v>-665000.0</v>
       </c>
-      <c r="AY23">
+      <c r="AZ23">
         <v>-634000.0</v>
       </c>
-      <c r="AZ23">
+      <c r="BA23">
         <v>-5795000.0</v>
       </c>
-      <c r="BA23">
+      <c r="BB23">
         <v>-5694000.0</v>
       </c>
-      <c r="BB23">
+      <c r="BC23">
         <v>-170000.0</v>
       </c>
-      <c r="BC23">
+      <c r="BD23">
         <v>-5844000.0</v>
       </c>
-      <c r="BD23">
+      <c r="BE23">
         <v>153000.0</v>
       </c>
-      <c r="BE23">
+      <c r="BF23">
         <v>-12709000.0</v>
       </c>
-      <c r="BF23">
+      <c r="BG23">
         <v>-1373000.0</v>
       </c>
-      <c r="BG23">
+      <c r="BH23">
         <v>1867000.0</v>
       </c>
-      <c r="BH23">
+      <c r="BI23">
         <v>-503000.0</v>
       </c>
-      <c r="BI23">
+      <c r="BJ23">
         <v>-34000.0</v>
       </c>
-      <c r="BJ23">
+      <c r="BK23">
         <v>-233000.0</v>
       </c>
-      <c r="BK23">
+      <c r="BL23">
         <v>-3913000.0</v>
       </c>
-      <c r="BL23">
+      <c r="BM23">
         <v>455588000.0</v>
       </c>
-      <c r="BM23">
+      <c r="BN23">
         <v>-427000.0</v>
       </c>
-      <c r="BN23">
+      <c r="BO23">
         <v>-618000.0</v>
       </c>
-      <c r="BO23">
+      <c r="BP23">
         <v>481000000.0</v>
       </c>
-      <c r="BP23">
+      <c r="BQ23">
         <v>172589000.0</v>
       </c>
-      <c r="BQ23">
+      <c r="BR23">
         <v>151145000.0</v>
       </c>
-      <c r="BR23">
+      <c r="BS23">
         <v>-637000.0</v>
       </c>
-      <c r="BS23">
+      <c r="BT23">
         <v>380454000.0</v>
       </c>
-      <c r="BT23">
+      <c r="BU23">
         <v>991169000.0</v>
       </c>
-      <c r="BU23">
+      <c r="BV23">
         <v>256666000.0</v>
       </c>
-      <c r="BV23">
+      <c r="BW23">
         <v>-461000.0</v>
       </c>
-      <c r="BW23">
+      <c r="BX23">
         <v>502025000.0</v>
       </c>
-      <c r="BX23">
+      <c r="BY23">
         <v>284722000.0</v>
       </c>
-      <c r="BY23">
+      <c r="BZ23">
         <v>829192000.0</v>
       </c>
-      <c r="BZ23">
+      <c r="CA23">
         <v>-986000.0</v>
       </c>
-      <c r="CA23">
+      <c r="CB23">
         <v>560538000.0</v>
       </c>
-      <c r="CB23">
+      <c r="CC23">
         <v>-139000.0</v>
       </c>
-      <c r="CC23">
+      <c r="CD23">
         <v>407763000.0</v>
       </c>
-      <c r="CD23">
+      <c r="CE23">
         <v>293902000.0</v>
       </c>
-      <c r="CE23">
+      <c r="CF23">
         <v>194701000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>291207000.0</v>
       </c>
       <c r="CG23">
         <v>291207000.0</v>
       </c>
-      <c r="CH23"/>
+      <c r="CH23">
+        <v>291207000.0</v>
+      </c>
       <c r="CI23"/>
-      <c r="CJ23">
-[...1 lines deleted...]
-      </c>
+      <c r="CJ23"/>
       <c r="CK23">
         <v>-1672000.0</v>
       </c>
       <c r="CL23">
+        <v>-1672000.0</v>
+      </c>
+      <c r="CM23">
         <v>-220421000.0</v>
       </c>
     </row>
-    <row r="24" spans="1:90">
+    <row r="24" spans="1:91">
       <c r="A24" t="s">
-        <v>203</v>
+        <v>204</v>
       </c>
       <c r="B24">
+        <v>-167343000.0</v>
+      </c>
+      <c r="C24">
         <v>-138039000.0</v>
       </c>
-      <c r="C24"/>
       <c r="D24"/>
       <c r="E24"/>
       <c r="F24"/>
       <c r="G24"/>
       <c r="H24"/>
       <c r="I24"/>
       <c r="J24"/>
       <c r="K24"/>
-      <c r="L24">
+      <c r="L24"/>
+      <c r="M24">
         <v>-37425000.0</v>
       </c>
-      <c r="M24">
+      <c r="N24">
         <v>41226000.0</v>
       </c>
-      <c r="N24"/>
       <c r="O24"/>
       <c r="P24"/>
       <c r="Q24"/>
       <c r="R24"/>
       <c r="S24"/>
       <c r="T24"/>
       <c r="U24"/>
       <c r="V24"/>
       <c r="W24"/>
       <c r="X24"/>
       <c r="Y24"/>
       <c r="Z24"/>
       <c r="AA24"/>
       <c r="AB24"/>
       <c r="AC24"/>
       <c r="AD24"/>
       <c r="AE24"/>
       <c r="AF24"/>
       <c r="AG24"/>
       <c r="AH24"/>
       <c r="AI24"/>
       <c r="AJ24"/>
       <c r="AK24"/>
       <c r="AL24"/>
       <c r="AM24"/>
@@ -27311,546 +27545,553 @@
       <c r="BJ24"/>
       <c r="BK24"/>
       <c r="BL24"/>
       <c r="BM24"/>
       <c r="BN24"/>
       <c r="BO24"/>
       <c r="BP24"/>
       <c r="BQ24"/>
       <c r="BR24"/>
       <c r="BS24"/>
       <c r="BT24"/>
       <c r="BU24"/>
       <c r="BV24"/>
       <c r="BW24"/>
       <c r="BX24"/>
       <c r="BY24"/>
       <c r="BZ24"/>
       <c r="CA24"/>
       <c r="CB24"/>
       <c r="CC24"/>
       <c r="CD24"/>
       <c r="CE24"/>
       <c r="CF24"/>
       <c r="CG24"/>
       <c r="CH24"/>
-      <c r="CI24">
+      <c r="CI24"/>
+      <c r="CJ24">
         <v>403152000.0</v>
       </c>
-      <c r="CJ24"/>
       <c r="CK24"/>
       <c r="CL24"/>
+      <c r="CM24"/>
     </row>
-    <row r="25" spans="1:90">
+    <row r="25" spans="1:91">
       <c r="A25" t="s">
-        <v>204</v>
+        <v>205</v>
       </c>
       <c r="B25">
+        <v>282868000.0</v>
+      </c>
+      <c r="C25">
         <v>117618000.0</v>
       </c>
-      <c r="C25">
+      <c r="D25">
         <v>-26677000.0</v>
       </c>
-      <c r="D25">
+      <c r="E25">
         <v>140040000.0</v>
       </c>
-      <c r="E25">
+      <c r="F25">
         <v>-108499000.0</v>
       </c>
-      <c r="F25">
+      <c r="G25">
         <v>-148655000.0</v>
       </c>
-      <c r="G25">
+      <c r="H25">
         <v>13069000.0</v>
       </c>
-      <c r="H25">
+      <c r="I25">
         <v>-29334000.0</v>
       </c>
-      <c r="I25">
+      <c r="J25">
         <v>-88217000.0</v>
       </c>
-      <c r="J25">
+      <c r="K25">
         <v>-14706000.0</v>
       </c>
-      <c r="K25">
+      <c r="L25">
         <v>36008000.0</v>
       </c>
-      <c r="L25">
+      <c r="M25">
         <v>41648000.0</v>
       </c>
-      <c r="M25">
+      <c r="N25">
         <v>-21767000.0</v>
       </c>
-      <c r="N25">
+      <c r="O25">
         <v>17998000.0</v>
       </c>
-      <c r="O25">
+      <c r="P25">
         <v>25545000.0</v>
       </c>
-      <c r="P25">
+      <c r="Q25">
         <v>88188000.0</v>
       </c>
-      <c r="Q25">
+      <c r="R25">
         <v>-29190000.0</v>
       </c>
-      <c r="R25">
+      <c r="S25">
         <v>61442000.0</v>
       </c>
-      <c r="S25">
+      <c r="T25">
         <v>27355000.0</v>
       </c>
-      <c r="T25">
+      <c r="U25">
         <v>-133222000.0</v>
       </c>
-      <c r="U25">
+      <c r="V25">
         <v>-39568000.0</v>
       </c>
-      <c r="V25">
+      <c r="W25">
         <v>29381000.0</v>
       </c>
-      <c r="W25">
+      <c r="X25">
         <v>115061000.0</v>
       </c>
-      <c r="X25">
+      <c r="Y25">
         <v>148428000.0</v>
       </c>
-      <c r="Y25">
+      <c r="Z25">
         <v>62298000.0</v>
       </c>
-      <c r="Z25">
+      <c r="AA25">
         <v>177191000.0</v>
       </c>
-      <c r="AA25">
+      <c r="AB25">
         <v>-149136000.0</v>
       </c>
-      <c r="AB25">
+      <c r="AC25">
         <v>-183235000.0</v>
       </c>
-      <c r="AC25">
+      <c r="AD25">
         <v>-212636000.0</v>
       </c>
-      <c r="AD25">
+      <c r="AE25">
         <v>-106279000.0</v>
       </c>
-      <c r="AE25">
+      <c r="AF25">
         <v>23545000.0</v>
       </c>
-      <c r="AF25">
+      <c r="AG25">
         <v>176085000.0</v>
       </c>
-      <c r="AG25">
+      <c r="AH25">
         <v>-289965000.0</v>
       </c>
-      <c r="AH25">
+      <c r="AI25">
         <v>128844000.0</v>
       </c>
-      <c r="AI25">
+      <c r="AJ25">
         <v>11857000.0</v>
       </c>
-      <c r="AJ25">
+      <c r="AK25">
         <v>80654000.0</v>
       </c>
-      <c r="AK25">
+      <c r="AL25">
         <v>-40274000.0</v>
       </c>
-      <c r="AL25">
+      <c r="AM25">
         <v>174472000.0</v>
       </c>
-      <c r="AM25">
+      <c r="AN25">
         <v>8902000.0</v>
       </c>
-      <c r="AN25">
+      <c r="AO25">
         <v>98379000.0</v>
       </c>
-      <c r="AO25">
+      <c r="AP25">
         <v>334497000.0</v>
       </c>
-      <c r="AP25">
+      <c r="AQ25">
         <v>123259000.0</v>
       </c>
-      <c r="AQ25">
+      <c r="AR25">
         <v>79744000.0</v>
       </c>
-      <c r="AR25">
+      <c r="AS25">
         <v>104592000.0</v>
       </c>
-      <c r="AS25">
+      <c r="AT25">
         <v>145863000.0</v>
       </c>
-      <c r="AT25">
+      <c r="AU25">
         <v>7238000.0</v>
       </c>
-      <c r="AU25">
+      <c r="AV25">
         <v>89279000.0</v>
       </c>
-      <c r="AV25">
+      <c r="AW25">
         <v>-12331000.0</v>
       </c>
-      <c r="AW25">
+      <c r="AX25">
         <v>-227115000.0</v>
       </c>
-      <c r="AX25">
+      <c r="AY25">
         <v>-293900000.0</v>
       </c>
-      <c r="AY25">
+      <c r="AZ25">
         <v>-150194000.0</v>
       </c>
-      <c r="AZ25">
+      <c r="BA25">
         <v>24556000.0</v>
       </c>
-      <c r="BA25">
+      <c r="BB25">
         <v>-188347000.0</v>
       </c>
-      <c r="BB25">
+      <c r="BC25">
         <v>-231736000.0</v>
       </c>
-      <c r="BC25">
+      <c r="BD25">
         <v>55136000.0</v>
       </c>
-      <c r="BD25">
+      <c r="BE25">
         <v>-87463000.0</v>
       </c>
-      <c r="BE25">
+      <c r="BF25">
         <v>93201000.0</v>
       </c>
-      <c r="BF25">
+      <c r="BG25">
         <v>107183000.0</v>
       </c>
-      <c r="BG25">
+      <c r="BH25">
         <v>48138000.0</v>
       </c>
-      <c r="BH25">
+      <c r="BI25">
         <v>291016000.0</v>
       </c>
-      <c r="BI25">
+      <c r="BJ25">
         <v>-74011000.0</v>
       </c>
-      <c r="BJ25">
+      <c r="BK25">
         <v>-136407000.0</v>
       </c>
-      <c r="BK25">
+      <c r="BL25">
         <v>25940000.0</v>
       </c>
-      <c r="BL25">
+      <c r="BM25">
         <v>-90905000.0</v>
       </c>
-      <c r="BM25">
+      <c r="BN25">
         <v>-3717000.0</v>
       </c>
-      <c r="BN25">
+      <c r="BO25">
         <v>495361000.0</v>
       </c>
-      <c r="BO25">
+      <c r="BP25">
         <v>-175301000.0</v>
       </c>
-      <c r="BP25">
+      <c r="BQ25">
         <v>-81817000.0</v>
       </c>
-      <c r="BQ25">
+      <c r="BR25">
         <v>-50650000.0</v>
       </c>
-      <c r="BR25">
+      <c r="BS25">
         <v>-650359000.0</v>
       </c>
-      <c r="BS25">
+      <c r="BT25">
         <v>615181000.0</v>
       </c>
-      <c r="BT25">
+      <c r="BU25">
         <v>72146000.0</v>
       </c>
-      <c r="BU25">
+      <c r="BV25">
         <v>-75334000.0</v>
       </c>
-      <c r="BV25">
+      <c r="BW25">
         <v>65503000.0</v>
       </c>
-      <c r="BW25">
+      <c r="BX25">
         <v>-113317000.0</v>
       </c>
-      <c r="BX25">
+      <c r="BY25">
         <v>-254582000.0</v>
       </c>
-      <c r="BY25">
+      <c r="BZ25">
         <v>-529899000.0</v>
       </c>
-      <c r="BZ25">
+      <c r="CA25">
         <v>535242000.0</v>
       </c>
-      <c r="CA25">
+      <c r="CB25">
         <v>-576606000.0</v>
       </c>
-      <c r="CB25">
+      <c r="CC25">
         <v>-236948000.0</v>
       </c>
-      <c r="CC25">
+      <c r="CD25">
         <v>-429172000.0</v>
       </c>
-      <c r="CD25">
+      <c r="CE25">
         <v>252420000.0</v>
       </c>
-      <c r="CE25">
+      <c r="CF25">
         <v>-188246000.0</v>
       </c>
-      <c r="CF25">
+      <c r="CG25">
         <v>-547078000.0</v>
       </c>
-      <c r="CG25">
+      <c r="CH25">
         <v>-121392000.0</v>
       </c>
-      <c r="CH25">
+      <c r="CI25">
         <v>-750603000.0</v>
       </c>
-      <c r="CI25">
+      <c r="CJ25">
         <v>-720134000.0</v>
       </c>
-      <c r="CJ25">
+      <c r="CK25">
         <v>677977000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>1464000.0</v>
       </c>
       <c r="CL25">
         <v>1464000.0</v>
       </c>
+      <c r="CM25">
+        <v>1464000.0</v>
+      </c>
     </row>
-    <row r="26" spans="1:90">
+    <row r="26" spans="1:91">
       <c r="A26" t="s">
-        <v>205</v>
+        <v>206</v>
       </c>
       <c r="B26">
+        <v>-31900000.0</v>
+      </c>
+      <c r="C26">
         <v>-76025000.0</v>
       </c>
-      <c r="C26">
+      <c r="D26">
         <v>-12890000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>0.0</v>
       </c>
       <c r="E26">
         <v>0.0</v>
       </c>
       <c r="F26">
+        <v>0.0</v>
+      </c>
+      <c r="G26">
         <v>-6079000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>0.0</v>
       </c>
       <c r="H26">
         <v>0.0</v>
       </c>
       <c r="I26">
         <v>0.0</v>
       </c>
       <c r="J26">
         <v>0.0</v>
       </c>
       <c r="K26">
         <v>0.0</v>
       </c>
       <c r="L26">
         <v>0.0</v>
       </c>
       <c r="M26">
+        <v>0.0</v>
+      </c>
+      <c r="N26">
         <v>-2297000.0</v>
       </c>
-      <c r="N26">
+      <c r="O26">
         <v>-1638000.0</v>
       </c>
-      <c r="O26">
+      <c r="P26">
         <v>-1000.0</v>
       </c>
-      <c r="P26">
+      <c r="Q26">
         <v>0.0</v>
       </c>
-      <c r="Q26">
+      <c r="R26">
         <v>-1638000.0</v>
       </c>
-      <c r="R26">
+      <c r="S26">
         <v>-770000.0</v>
       </c>
-      <c r="S26">
+      <c r="T26">
         <v>-12399000.0</v>
       </c>
-      <c r="T26">
+      <c r="U26">
         <v>-5905000.0</v>
       </c>
-      <c r="U26">
+      <c r="V26">
         <v>-2026000.0</v>
       </c>
-      <c r="V26"/>
       <c r="W26"/>
       <c r="X26"/>
       <c r="Y26"/>
-      <c r="Z26">
+      <c r="Z26"/>
+      <c r="AA26">
         <v>-14954000.0</v>
       </c>
-      <c r="AA26">
+      <c r="AB26">
         <v>-7850000.0</v>
       </c>
-      <c r="AB26">
+      <c r="AC26">
         <v>-14215000.0</v>
       </c>
-      <c r="AC26">
+      <c r="AD26">
         <v>-15122000.0</v>
       </c>
-      <c r="AD26">
+      <c r="AE26">
         <v>-4781000.0</v>
       </c>
-      <c r="AE26">
+      <c r="AF26">
         <v>-22067000.0</v>
       </c>
-      <c r="AF26">
+      <c r="AG26">
         <v>-16105000.0</v>
       </c>
-      <c r="AG26">
+      <c r="AH26">
         <v>-7877000.0</v>
       </c>
-      <c r="AH26">
+      <c r="AI26">
         <v>-11145000.0</v>
       </c>
-      <c r="AI26">
+      <c r="AJ26">
         <v>-4645000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>-3956000.0</v>
       </c>
       <c r="AK26">
         <v>-3956000.0</v>
       </c>
       <c r="AL26">
+        <v>-3956000.0</v>
+      </c>
+      <c r="AM26">
         <v>-1000.0</v>
       </c>
-      <c r="AM26">
+      <c r="AN26">
         <v>-13574000.0</v>
       </c>
-      <c r="AN26">
+      <c r="AO26">
         <v>-18270000.0</v>
       </c>
-      <c r="AO26">
+      <c r="AP26">
         <v>-6073000.0</v>
       </c>
-      <c r="AP26">
+      <c r="AQ26">
         <v>-10000000.0</v>
       </c>
-      <c r="AQ26">
+      <c r="AR26">
         <v>-31244000.0</v>
       </c>
-      <c r="AR26">
+      <c r="AS26">
         <v>-21193000.0</v>
       </c>
-      <c r="AS26"/>
       <c r="AT26"/>
       <c r="AU26"/>
       <c r="AV26"/>
       <c r="AW26"/>
       <c r="AX26"/>
       <c r="AY26"/>
       <c r="AZ26"/>
       <c r="BA26"/>
       <c r="BB26"/>
       <c r="BC26"/>
       <c r="BD26"/>
       <c r="BE26"/>
       <c r="BF26"/>
       <c r="BG26"/>
       <c r="BH26"/>
       <c r="BI26"/>
-      <c r="BJ26">
-[...1 lines deleted...]
-      </c>
+      <c r="BJ26"/>
       <c r="BK26">
         <v>194000.0</v>
       </c>
-      <c r="BL26"/>
-      <c r="BM26">
+      <c r="BL26">
+        <v>194000.0</v>
+      </c>
+      <c r="BM26"/>
+      <c r="BN26">
         <v>-427000.0</v>
       </c>
-      <c r="BN26">
+      <c r="BO26">
         <v>120000.0</v>
       </c>
-      <c r="BO26">
+      <c r="BP26">
         <v>-353000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>-385000.0</v>
       </c>
       <c r="BQ26">
         <v>-385000.0</v>
       </c>
       <c r="BR26">
-        <v>-158000.0</v>
+        <v>-385000.0</v>
       </c>
       <c r="BS26">
         <v>-158000.0</v>
       </c>
-      <c r="BT26"/>
-      <c r="BU26">
+      <c r="BT26">
+        <v>-158000.0</v>
+      </c>
+      <c r="BU26"/>
+      <c r="BV26">
         <v>-479000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>362000.0</v>
       </c>
       <c r="BW26">
         <v>362000.0</v>
       </c>
       <c r="BX26">
+        <v>362000.0</v>
+      </c>
+      <c r="BY26">
         <v>-823000.0</v>
       </c>
-      <c r="BY26"/>
-      <c r="BZ26">
+      <c r="BZ26"/>
+      <c r="CA26">
         <v>-877000.0</v>
       </c>
-      <c r="CA26">
+      <c r="CB26">
         <v>30000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>-139000.0</v>
       </c>
       <c r="CC26">
         <v>-139000.0</v>
       </c>
       <c r="CD26">
-        <v>-154000.0</v>
+        <v>-139000.0</v>
       </c>
       <c r="CE26">
         <v>-154000.0</v>
       </c>
-      <c r="CF26"/>
+      <c r="CF26">
+        <v>-154000.0</v>
+      </c>
       <c r="CG26"/>
       <c r="CH26"/>
       <c r="CI26"/>
       <c r="CJ26"/>
-      <c r="CK26">
-[...1 lines deleted...]
-      </c>
+      <c r="CK26"/>
       <c r="CL26">
         <v>-1722000.0</v>
       </c>
+      <c r="CM26">
+        <v>-1722000.0</v>
+      </c>
     </row>
-    <row r="27" spans="1:90">
+    <row r="27" spans="1:91">
       <c r="A27" t="s">
-        <v>206</v>
+        <v>207</v>
       </c>
       <c r="B27"/>
       <c r="C27"/>
       <c r="D27"/>
       <c r="E27"/>
       <c r="F27"/>
       <c r="G27"/>
       <c r="H27"/>
       <c r="I27"/>
       <c r="J27"/>
       <c r="K27"/>
       <c r="L27"/>
       <c r="M27"/>
       <c r="N27"/>
       <c r="O27"/>
       <c r="P27"/>
       <c r="Q27"/>
       <c r="R27"/>
       <c r="S27"/>
       <c r="T27"/>
       <c r="U27"/>
       <c r="V27"/>
       <c r="W27"/>
       <c r="X27"/>
       <c r="Y27"/>
@@ -27897,631 +28138,640 @@
       <c r="BN27"/>
       <c r="BO27"/>
       <c r="BP27"/>
       <c r="BQ27"/>
       <c r="BR27"/>
       <c r="BS27"/>
       <c r="BT27"/>
       <c r="BU27"/>
       <c r="BV27"/>
       <c r="BW27"/>
       <c r="BX27"/>
       <c r="BY27"/>
       <c r="BZ27"/>
       <c r="CA27"/>
       <c r="CB27"/>
       <c r="CC27"/>
       <c r="CD27"/>
       <c r="CE27"/>
       <c r="CF27"/>
       <c r="CG27"/>
       <c r="CH27"/>
       <c r="CI27"/>
       <c r="CJ27"/>
       <c r="CK27"/>
       <c r="CL27"/>
+      <c r="CM27"/>
     </row>
-    <row r="28" spans="1:90">
+    <row r="28" spans="1:91">
       <c r="A28" t="s">
-        <v>207</v>
+        <v>208</v>
       </c>
       <c r="B28">
+        <v>-188683000.0</v>
+      </c>
+      <c r="C28">
         <v>-226135000.0</v>
       </c>
-      <c r="C28">
+      <c r="D28">
         <v>26656000.0</v>
       </c>
-      <c r="D28">
+      <c r="E28">
         <v>-171675000.0</v>
       </c>
-      <c r="E28">
+      <c r="F28">
         <v>77857000.0</v>
       </c>
-      <c r="F28">
+      <c r="G28">
         <v>140534000.0</v>
       </c>
-      <c r="G28">
+      <c r="H28">
         <v>-63765000.0</v>
       </c>
-      <c r="H28">
+      <c r="I28">
         <v>27897000.0</v>
       </c>
-      <c r="I28">
+      <c r="J28">
         <v>80975000.0</v>
       </c>
-      <c r="J28">
+      <c r="K28">
         <v>-81869000.0</v>
       </c>
-      <c r="K28">
+      <c r="L28">
         <v>535000.0</v>
       </c>
-      <c r="L28">
+      <c r="M28">
         <v>-70796000.0</v>
       </c>
-      <c r="M28">
+      <c r="N28">
         <v>-28204000.0</v>
       </c>
-      <c r="N28">
+      <c r="O28">
         <v>-62895000.0</v>
       </c>
-      <c r="O28">
+      <c r="P28">
         <v>-45944000.0</v>
       </c>
-      <c r="P28">
+      <c r="Q28">
         <v>-82410000.0</v>
       </c>
-      <c r="Q28">
+      <c r="R28">
         <v>26449000.0</v>
       </c>
-      <c r="R28">
+      <c r="S28">
         <v>-56153000.0</v>
       </c>
-      <c r="S28">
+      <c r="T28">
         <v>-47140000.0</v>
       </c>
-      <c r="T28">
+      <c r="U28">
         <v>84343000.0</v>
       </c>
-      <c r="U28">
+      <c r="V28">
         <v>-2381000.0</v>
       </c>
-      <c r="V28">
+      <c r="W28">
         <v>-65960000.0</v>
       </c>
-      <c r="W28">
+      <c r="X28">
         <v>-131556000.0</v>
       </c>
-      <c r="X28">
+      <c r="Y28">
         <v>-191874000.0</v>
       </c>
-      <c r="Y28">
+      <c r="Z28">
         <v>-70310000.0</v>
       </c>
-      <c r="Z28">
+      <c r="AA28">
         <v>-26526000.0</v>
       </c>
-      <c r="AA28">
+      <c r="AB28">
         <v>146261000.0</v>
       </c>
-      <c r="AB28">
+      <c r="AC28">
         <v>190103000.0</v>
       </c>
-      <c r="AC28">
+      <c r="AD28">
         <v>175049000.0</v>
       </c>
-      <c r="AD28">
+      <c r="AE28">
         <v>97711000.0</v>
       </c>
-      <c r="AE28">
+      <c r="AF28">
         <v>-14554000.0</v>
       </c>
-      <c r="AF28">
+      <c r="AG28">
         <v>-204719000.0</v>
       </c>
-      <c r="AG28">
+      <c r="AH28">
         <v>275094000.0</v>
       </c>
-      <c r="AH28">
+      <c r="AI28">
         <v>-144954000.0</v>
       </c>
-      <c r="AI28">
+      <c r="AJ28">
         <v>-35008000.0</v>
       </c>
-      <c r="AJ28">
+      <c r="AK28">
         <v>-102907000.0</v>
       </c>
-      <c r="AK28">
+      <c r="AL28">
         <v>28137000.0</v>
       </c>
-      <c r="AL28">
+      <c r="AM28">
         <v>-227611000.0</v>
       </c>
-      <c r="AM28">
+      <c r="AN28">
         <v>-25591000.0</v>
       </c>
-      <c r="AN28">
+      <c r="AO28">
         <v>-143333000.0</v>
       </c>
-      <c r="AO28">
+      <c r="AP28">
         <v>-253480000.0</v>
       </c>
-      <c r="AP28">
+      <c r="AQ28">
         <v>-114397000.0</v>
       </c>
-      <c r="AQ28">
+      <c r="AR28">
         <v>-55889000.0</v>
       </c>
-      <c r="AR28">
+      <c r="AS28">
         <v>-83422000.0</v>
       </c>
-      <c r="AS28">
+      <c r="AT28">
         <v>-172233000.0</v>
       </c>
-      <c r="AT28">
+      <c r="AU28">
         <v>-132698000.0</v>
       </c>
-      <c r="AU28">
+      <c r="AV28">
         <v>-32838000.0</v>
       </c>
-      <c r="AV28">
+      <c r="AW28">
         <v>-33696000.0</v>
       </c>
-      <c r="AW28">
+      <c r="AX28">
         <v>151115000.0</v>
       </c>
-      <c r="AX28">
+      <c r="AY28">
         <v>170152000.0</v>
       </c>
-      <c r="AY28">
+      <c r="AZ28">
         <v>131383000.0</v>
       </c>
-      <c r="AZ28">
+      <c r="BA28">
         <v>-103883000.0</v>
       </c>
-      <c r="BA28">
+      <c r="BB28">
         <v>103648000.0</v>
       </c>
-      <c r="BB28">
+      <c r="BC28">
         <v>84535000.0</v>
       </c>
-      <c r="BC28">
+      <c r="BD28">
         <v>55562000.0</v>
       </c>
-      <c r="BD28">
+      <c r="BE28">
         <v>-133281000.0</v>
       </c>
-      <c r="BE28">
+      <c r="BF28">
         <v>16630000.0</v>
       </c>
-      <c r="BF28">
+      <c r="BG28">
         <v>-266501000.0</v>
       </c>
-      <c r="BG28">
+      <c r="BH28">
         <v>-55617000.0</v>
       </c>
-      <c r="BH28">
+      <c r="BI28">
         <v>-66167000.0</v>
       </c>
-      <c r="BI28">
+      <c r="BJ28">
         <v>146894000.0</v>
       </c>
-      <c r="BJ28">
+      <c r="BK28">
         <v>-8862000.0</v>
       </c>
-      <c r="BK28">
+      <c r="BL28">
         <v>-135591000.0</v>
       </c>
-      <c r="BL28">
+      <c r="BM28">
         <v>38973000.0</v>
       </c>
-      <c r="BM28">
+      <c r="BN28">
         <v>100831000.0</v>
       </c>
-      <c r="BN28">
+      <c r="BO28">
         <v>80813000.0</v>
       </c>
-      <c r="BO28">
+      <c r="BP28">
         <v>92688000.0</v>
       </c>
-      <c r="BP28">
+      <c r="BQ28">
         <v>-37806000.0</v>
       </c>
-      <c r="BQ28">
+      <c r="BR28">
         <v>-41333000.0</v>
       </c>
-      <c r="BR28">
+      <c r="BS28">
         <v>-99873000.0</v>
       </c>
-      <c r="BS28">
+      <c r="BT28">
         <v>-567821000.0</v>
       </c>
-      <c r="BT28">
+      <c r="BU28">
         <v>661211000.0</v>
       </c>
-      <c r="BU28">
+      <c r="BV28">
         <v>-387047000.0</v>
       </c>
-      <c r="BV28">
+      <c r="BW28">
         <v>471852000.0</v>
       </c>
-      <c r="BW28">
+      <c r="BX28">
         <v>230175000.0</v>
       </c>
-      <c r="BX28">
+      <c r="BY28">
         <v>255175000.0</v>
       </c>
-      <c r="BY28">
+      <c r="BZ28">
         <v>248681000.0</v>
       </c>
-      <c r="BZ28">
+      <c r="CA28">
         <v>-25933000.0</v>
       </c>
-      <c r="CA28">
+      <c r="CB28">
         <v>220939000.0</v>
       </c>
-      <c r="CB28">
+      <c r="CC28">
         <v>97345000.0</v>
       </c>
-      <c r="CC28">
+      <c r="CD28">
         <v>169534000.0</v>
       </c>
-      <c r="CD28">
+      <c r="CE28">
         <v>179955000.0</v>
       </c>
-      <c r="CE28">
+      <c r="CF28">
         <v>107612000.0</v>
       </c>
-      <c r="CF28">
+      <c r="CG28">
         <v>270522000.0</v>
       </c>
-      <c r="CG28">
+      <c r="CH28">
         <v>-15464000.0</v>
       </c>
-      <c r="CH28">
+      <c r="CI28">
         <v>-11715000.0</v>
       </c>
-      <c r="CI28">
+      <c r="CJ28">
         <v>-8026000.0</v>
       </c>
-      <c r="CJ28">
+      <c r="CK28">
         <v>-1672000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>870153000.0</v>
       </c>
       <c r="CL28">
         <v>870153000.0</v>
       </c>
+      <c r="CM28">
+        <v>870153000.0</v>
+      </c>
     </row>
-    <row r="29" spans="1:90">
+    <row r="29" spans="1:91">
       <c r="A29" t="s">
-        <v>208</v>
+        <v>209</v>
       </c>
       <c r="B29">
+        <v>189348000.0</v>
+      </c>
+      <c r="C29">
         <v>169392000.0</v>
       </c>
-      <c r="C29">
+      <c r="D29">
         <v>27173000.0</v>
       </c>
-      <c r="D29">
+      <c r="E29">
         <v>166269000.0</v>
       </c>
-      <c r="E29">
+      <c r="F29">
         <v>-91040000.0</v>
       </c>
-      <c r="F29">
+      <c r="G29">
         <v>-131308000.0</v>
       </c>
-      <c r="G29">
+      <c r="H29">
         <v>54773000.0</v>
       </c>
-      <c r="H29">
+      <c r="I29">
         <v>-10133000.0</v>
       </c>
-      <c r="I29">
+      <c r="J29">
         <v>-63544000.0</v>
       </c>
-      <c r="J29">
+      <c r="K29">
         <v>9372000.0</v>
       </c>
-      <c r="K29">
+      <c r="L29">
         <v>78423000.0</v>
       </c>
-      <c r="L29">
+      <c r="M29">
         <v>63765000.0</v>
       </c>
-      <c r="M29">
+      <c r="N29">
         <v>8321000.0</v>
       </c>
-      <c r="N29">
+      <c r="O29">
         <v>45872000.0</v>
       </c>
-      <c r="O29">
+      <c r="P29">
         <v>21578000.0</v>
       </c>
-      <c r="P29">
+      <c r="Q29">
         <v>108785000.0</v>
       </c>
-      <c r="Q29">
+      <c r="R29">
         <v>-21544000.0</v>
       </c>
-      <c r="R29">
+      <c r="S29">
         <v>52396000.0</v>
       </c>
-      <c r="S29">
+      <c r="T29">
         <v>53892000.0</v>
       </c>
-      <c r="T29">
+      <c r="U29">
         <v>-104086000.0</v>
       </c>
-      <c r="U29">
+      <c r="V29">
         <v>-4879000.0</v>
       </c>
-      <c r="V29">
+      <c r="W29">
         <v>67213000.0</v>
       </c>
-      <c r="W29">
+      <c r="X29">
         <v>153580000.0</v>
       </c>
-      <c r="X29">
+      <c r="Y29">
         <v>178846000.0</v>
       </c>
-      <c r="Y29">
+      <c r="Z29">
         <v>71032000.0</v>
       </c>
-      <c r="Z29">
+      <c r="AA29">
         <v>28047000.0</v>
       </c>
-      <c r="AA29">
+      <c r="AB29">
         <v>-140609000.0</v>
       </c>
-      <c r="AB29">
+      <c r="AC29">
         <v>-184169000.0</v>
       </c>
-      <c r="AC29">
+      <c r="AD29">
         <v>-185729000.0</v>
       </c>
-      <c r="AD29">
+      <c r="AE29">
         <v>-86381000.0</v>
       </c>
-      <c r="AE29">
+      <c r="AF29">
         <v>23339000.0</v>
       </c>
-      <c r="AF29">
+      <c r="AG29">
         <v>208944000.0</v>
       </c>
-      <c r="AG29">
+      <c r="AH29">
         <v>-278534000.0</v>
       </c>
-      <c r="AH29">
+      <c r="AI29">
         <v>145684000.0</v>
       </c>
-      <c r="AI29">
+      <c r="AJ29">
         <v>15411000.0</v>
       </c>
-      <c r="AJ29">
+      <c r="AK29">
         <v>109463000.0</v>
       </c>
-      <c r="AK29">
+      <c r="AL29">
         <v>-6760000.0</v>
       </c>
-      <c r="AL29">
+      <c r="AM29">
         <v>179933000.0</v>
       </c>
-      <c r="AM29">
+      <c r="AN29">
         <v>14433000.0</v>
       </c>
-      <c r="AN29">
+      <c r="AO29">
         <v>153054000.0</v>
       </c>
-      <c r="AO29">
+      <c r="AP29">
         <v>294997000.0</v>
       </c>
-      <c r="AP29">
+      <c r="AQ29">
         <v>120733000.0</v>
       </c>
-      <c r="AQ29">
+      <c r="AR29">
         <v>55911000.0</v>
       </c>
-      <c r="AR29">
+      <c r="AS29">
         <v>82763000.0</v>
       </c>
-      <c r="AS29">
+      <c r="AT29">
         <v>176787000.0</v>
       </c>
-      <c r="AT29">
+      <c r="AU29">
         <v>113508000.0</v>
       </c>
-      <c r="AU29">
+      <c r="AV29">
         <v>48907000.0</v>
       </c>
-      <c r="AV29">
+      <c r="AW29">
         <v>33878000.0</v>
       </c>
-      <c r="AW29">
+      <c r="AX29">
         <v>-154272000.0</v>
       </c>
-      <c r="AX29">
+      <c r="AY29">
         <v>-170257000.0</v>
       </c>
-      <c r="AY29">
+      <c r="AZ29">
         <v>-122636000.0</v>
       </c>
-      <c r="AZ29">
+      <c r="BA29">
         <v>92742000.0</v>
       </c>
-      <c r="BA29">
+      <c r="BB29">
         <v>-92626000.0</v>
       </c>
-      <c r="BB29">
+      <c r="BC29">
         <v>-122029000.0</v>
       </c>
-      <c r="BC29">
+      <c r="BD29">
         <v>-22277000.0</v>
       </c>
-      <c r="BD29">
+      <c r="BE29">
         <v>40472000.0</v>
       </c>
-      <c r="BE29">
+      <c r="BF29">
         <v>83905000.0</v>
       </c>
-      <c r="BF29">
+      <c r="BG29">
         <v>268546000.0</v>
       </c>
-      <c r="BG29">
+      <c r="BH29">
         <v>48499000.0</v>
       </c>
-      <c r="BH29">
+      <c r="BI29">
         <v>64723000.0</v>
       </c>
-      <c r="BI29">
+      <c r="BJ29">
         <v>-144051000.0</v>
       </c>
-      <c r="BJ29">
+      <c r="BK29">
         <v>-196387000.0</v>
       </c>
-      <c r="BK29">
+      <c r="BL29">
         <v>319492000.0</v>
       </c>
-      <c r="BL29">
+      <c r="BM29">
         <v>-230279000.0</v>
       </c>
-      <c r="BM29">
+      <c r="BN29">
         <v>-369398000.0</v>
       </c>
-      <c r="BN29">
+      <c r="BO29">
         <v>-101379000.0</v>
       </c>
-      <c r="BO29">
+      <c r="BP29">
         <v>411525000.0</v>
       </c>
-      <c r="BP29">
+      <c r="BQ29">
         <v>36617000.0</v>
       </c>
-      <c r="BQ29">
+      <c r="BR29">
         <v>39840000.0</v>
       </c>
-      <c r="BR29">
+      <c r="BS29">
         <v>103266000.0</v>
       </c>
-      <c r="BS29">
+      <c r="BT29">
         <v>159879000.0</v>
       </c>
-      <c r="BT29">
+      <c r="BU29">
         <v>-1154182000.0</v>
       </c>
-      <c r="BU29">
+      <c r="BV29">
         <v>876183000.0</v>
       </c>
-      <c r="BV29">
+      <c r="BW29">
         <v>-892651000.0</v>
       </c>
-      <c r="BW29">
+      <c r="BX29">
         <v>-94510000.0</v>
       </c>
-      <c r="BX29">
+      <c r="BY29">
         <v>-334454000.0</v>
       </c>
-      <c r="BY29">
+      <c r="BZ29">
         <v>-567225000.0</v>
       </c>
-      <c r="BZ29">
+      <c r="CA29">
         <v>775970000.0</v>
       </c>
-      <c r="CA29">
+      <c r="CB29">
         <v>-525013000.0</v>
       </c>
-      <c r="CB29">
+      <c r="CC29">
         <v>-160990000.0</v>
       </c>
-      <c r="CC29">
+      <c r="CD29">
         <v>-358861000.0</v>
       </c>
-      <c r="CD29">
+      <c r="CE29">
         <v>270568000.0</v>
       </c>
-      <c r="CE29">
+      <c r="CF29">
         <v>-156119000.0</v>
       </c>
-      <c r="CF29">
+      <c r="CG29">
         <v>-510692000.0</v>
       </c>
-      <c r="CG29">
+      <c r="CH29">
         <v>-119687000.0</v>
       </c>
-      <c r="CH29">
+      <c r="CI29">
         <v>75410000.0</v>
       </c>
-      <c r="CI29">
+      <c r="CJ29">
         <v>-722821000.0</v>
       </c>
-      <c r="CJ29">
+      <c r="CK29">
         <v>677535000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>-601000.0</v>
       </c>
       <c r="CL29">
         <v>-601000.0</v>
       </c>
+      <c r="CM29">
+        <v>-601000.0</v>
+      </c>
     </row>
-    <row r="30" spans="1:90">
+    <row r="30" spans="1:91">
       <c r="A30" t="s">
-        <v>209</v>
+        <v>210</v>
       </c>
       <c r="B30">
+        <v>167343000.0</v>
+      </c>
+      <c r="C30">
         <v>138039000.0</v>
       </c>
-      <c r="C30">
+      <c r="D30">
         <v>-20840000.0</v>
       </c>
-      <c r="D30"/>
-      <c r="E30">
+      <c r="E30"/>
+      <c r="F30">
         <v>-267327000.0</v>
       </c>
-      <c r="F30"/>
       <c r="G30"/>
       <c r="H30"/>
       <c r="I30"/>
       <c r="J30"/>
       <c r="K30"/>
-      <c r="L30">
+      <c r="L30"/>
+      <c r="M30">
         <v>6847000.0</v>
       </c>
-      <c r="M30">
+      <c r="N30">
         <v>17405000.0</v>
       </c>
-      <c r="N30">
+      <c r="O30">
         <v>19246000.0</v>
       </c>
-      <c r="O30">
+      <c r="P30">
         <v>49569000.0</v>
       </c>
-      <c r="P30">
+      <c r="Q30">
         <v>32751000.0</v>
       </c>
-      <c r="Q30"/>
       <c r="R30"/>
       <c r="S30"/>
       <c r="T30"/>
       <c r="U30"/>
       <c r="V30"/>
       <c r="W30"/>
       <c r="X30"/>
       <c r="Y30"/>
       <c r="Z30"/>
       <c r="AA30"/>
       <c r="AB30"/>
       <c r="AC30"/>
       <c r="AD30"/>
       <c r="AE30"/>
       <c r="AF30"/>
       <c r="AG30"/>
       <c r="AH30"/>
       <c r="AI30"/>
       <c r="AJ30"/>
       <c r="AK30"/>
       <c r="AL30"/>
       <c r="AM30"/>
       <c r="AN30"/>
       <c r="AO30"/>
       <c r="AP30"/>
@@ -28547,60 +28797,61 @@
       <c r="BJ30"/>
       <c r="BK30"/>
       <c r="BL30"/>
       <c r="BM30"/>
       <c r="BN30"/>
       <c r="BO30"/>
       <c r="BP30"/>
       <c r="BQ30"/>
       <c r="BR30"/>
       <c r="BS30"/>
       <c r="BT30"/>
       <c r="BU30"/>
       <c r="BV30"/>
       <c r="BW30"/>
       <c r="BX30"/>
       <c r="BY30"/>
       <c r="BZ30"/>
       <c r="CA30"/>
       <c r="CB30"/>
       <c r="CC30"/>
       <c r="CD30"/>
       <c r="CE30"/>
       <c r="CF30"/>
       <c r="CG30"/>
       <c r="CH30"/>
-      <c r="CI30">
+      <c r="CI30"/>
+      <c r="CJ30">
         <v>403152000.0</v>
       </c>
-      <c r="CJ30">
+      <c r="CK30">
         <v>-182731000.0</v>
       </c>
-      <c r="CK30">
+      <c r="CL30">
         <v>-220421000.0</v>
       </c>
-      <c r="CL30"/>
+      <c r="CM30"/>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>