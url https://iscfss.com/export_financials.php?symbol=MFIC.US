--- v3 (2026-09-14)
+++ v4 (2026-11-01)
@@ -14295,57 +14295,59 @@
         <v>-166409000.0</v>
       </c>
       <c r="R2">
         <v>-64522000.0</v>
       </c>
       <c r="S2">
         <v>111269000.0</v>
       </c>
       <c r="T2">
         <v>93770000.0</v>
       </c>
       <c r="U2">
         <v>134000000.0</v>
       </c>
       <c r="V2">
         <v>58600000.0</v>
       </c>
       <c r="W2">
         <v>17300000.0</v>
       </c>
     </row>
     <row r="3" spans="1:23">
       <c r="A3" t="s">
         <v>153</v>
       </c>
-      <c r="B3"/>
+      <c r="B3">
+        <v>6901000.0</v>
+      </c>
       <c r="C3"/>
       <c r="D3">
         <v>-2493000.0</v>
       </c>
       <c r="E3">
-        <v>228485.0</v>
+        <v>5781000.0</v>
       </c>
       <c r="F3">
         <v>-4450000.0</v>
       </c>
       <c r="G3">
         <v>206297.0</v>
       </c>
       <c r="H3">
         <v>171860.0</v>
       </c>
       <c r="I3">
         <v>161141.0</v>
       </c>
       <c r="J3">
         <v>52516.0</v>
       </c>
       <c r="K3">
         <v>22816.0</v>
       </c>
       <c r="L3"/>
       <c r="M3"/>
       <c r="N3"/>
       <c r="O3"/>
       <c r="P3">
         <v>-259006000.0</v>
@@ -14381,51 +14383,53 @@
       <c r="D4"/>
       <c r="E4"/>
       <c r="F4"/>
       <c r="G4"/>
       <c r="H4"/>
       <c r="I4"/>
       <c r="J4"/>
       <c r="K4"/>
       <c r="L4"/>
       <c r="M4"/>
       <c r="N4"/>
       <c r="O4"/>
       <c r="P4"/>
       <c r="Q4"/>
       <c r="R4"/>
       <c r="S4"/>
       <c r="T4"/>
       <c r="U4"/>
       <c r="V4"/>
       <c r="W4"/>
     </row>
     <row r="5" spans="1:23">
       <c r="A5" t="s">
         <v>155</v>
       </c>
-      <c r="B5"/>
+      <c r="B5">
+        <v>190245000.0</v>
+      </c>
       <c r="C5"/>
       <c r="D5">
         <v>2759400.0</v>
       </c>
       <c r="E5">
         <v>103465070.0</v>
       </c>
       <c r="F5">
         <v>137384000.0</v>
       </c>
       <c r="G5">
         <v>111861000.0</v>
       </c>
       <c r="H5">
         <v>-116064000.0</v>
       </c>
       <c r="I5">
         <v>130265000.0</v>
       </c>
       <c r="J5">
         <v>140068000.0</v>
       </c>
       <c r="K5">
         <v>78135000.0</v>
       </c>
@@ -14449,60 +14453,60 @@
       </c>
       <c r="R5">
         <v>223890000.0</v>
       </c>
       <c r="S5">
         <v>255250000.0</v>
       </c>
       <c r="T5">
         <v>261112000.0</v>
       </c>
       <c r="U5">
         <v>105408000.0</v>
       </c>
       <c r="V5">
         <v>44398000.0</v>
       </c>
       <c r="W5">
         <v>6761000.0</v>
       </c>
     </row>
     <row r="6" spans="1:23">
       <c r="A6" t="s">
         <v>156</v>
       </c>
       <c r="B6">
-        <v>190245000.0</v>
+        <v>197146000.0</v>
       </c>
       <c r="C6">
         <v>98819000.0</v>
       </c>
       <c r="D6">
         <v>118760000.0</v>
       </c>
       <c r="E6">
-        <v>103693555.0</v>
+        <v>109246070.0</v>
       </c>
       <c r="F6">
         <v>132934000.0</v>
       </c>
       <c r="G6">
         <v>111861000.0</v>
       </c>
       <c r="H6">
         <v>-116064000.0</v>
       </c>
       <c r="I6">
         <v>130265000.0</v>
       </c>
       <c r="J6">
         <v>140068000.0</v>
       </c>
       <c r="K6">
         <v>78135000.0</v>
       </c>
       <c r="L6">
         <v>36324000.0</v>
       </c>
       <c r="M6">
         <v>154751000.0</v>
       </c>
@@ -16309,53 +16313,59 @@
       </c>
       <c r="CG2">
         <v>15800000.0</v>
       </c>
       <c r="CH2">
         <v>12800000.0</v>
       </c>
       <c r="CI2">
         <v>11300000.0</v>
       </c>
       <c r="CJ2">
         <v>4400000.0</v>
       </c>
       <c r="CK2">
         <v>4500000.0</v>
       </c>
       <c r="CL2">
         <v>4400000.0</v>
       </c>
       <c r="CM2"/>
     </row>
     <row r="3" spans="1:91">
       <c r="A3" t="s">
         <v>153</v>
       </c>
-      <c r="B3"/>
-[...1 lines deleted...]
-      <c r="D3"/>
+      <c r="B3">
+        <v>163000.0</v>
+      </c>
+      <c r="C3">
+        <v>1683000.0</v>
+      </c>
+      <c r="D3">
+        <v>1669000.0</v>
+      </c>
       <c r="E3"/>
       <c r="F3"/>
       <c r="G3"/>
       <c r="H3"/>
       <c r="I3"/>
       <c r="J3"/>
       <c r="K3"/>
       <c r="L3">
         <v>43812.0</v>
       </c>
       <c r="M3">
         <v>-39586.0</v>
       </c>
       <c r="N3">
         <v>122085.0</v>
       </c>
       <c r="O3">
         <v>-1249000.0</v>
       </c>
       <c r="P3">
         <v>54880.0</v>
       </c>
       <c r="Q3">
         <v>-4249000.0</v>
       </c>
@@ -16371,57 +16381,57 @@
       <c r="U3">
         <v>54000.0</v>
       </c>
       <c r="V3">
         <v>55806.0</v>
       </c>
       <c r="W3">
         <v>55213.0</v>
       </c>
       <c r="X3">
         <v>55131.0</v>
       </c>
       <c r="Y3">
         <v>52750.0</v>
       </c>
       <c r="Z3">
         <v>51116.0</v>
       </c>
       <c r="AA3">
         <v>47300.0</v>
       </c>
       <c r="AB3">
         <v>46467.0</v>
       </c>
       <c r="AC3">
-        <v>44646.0</v>
+        <v>1409000.0</v>
       </c>
       <c r="AD3">
-        <v>40963.0</v>
+        <v>1414000.0</v>
       </c>
       <c r="AE3">
-        <v>40374.0</v>
+        <v>1265000.0</v>
       </c>
       <c r="AF3"/>
       <c r="AG3"/>
       <c r="AH3"/>
       <c r="AI3"/>
       <c r="AJ3"/>
       <c r="AK3"/>
       <c r="AL3"/>
       <c r="AM3"/>
       <c r="AN3"/>
       <c r="AO3"/>
       <c r="AP3"/>
       <c r="AQ3"/>
       <c r="AR3"/>
       <c r="AS3"/>
       <c r="AT3"/>
       <c r="AU3"/>
       <c r="AV3"/>
       <c r="AW3"/>
       <c r="AX3"/>
       <c r="AY3"/>
       <c r="AZ3"/>
       <c r="BA3"/>
       <c r="BB3"/>
       <c r="BC3"/>
@@ -16609,53 +16619,59 @@
       <c r="BT4"/>
       <c r="BU4"/>
       <c r="BV4"/>
       <c r="BW4"/>
       <c r="BX4"/>
       <c r="BY4"/>
       <c r="BZ4"/>
       <c r="CA4"/>
       <c r="CB4"/>
       <c r="CC4"/>
       <c r="CD4"/>
       <c r="CE4"/>
       <c r="CF4"/>
       <c r="CG4"/>
       <c r="CH4"/>
       <c r="CI4"/>
       <c r="CJ4"/>
       <c r="CK4"/>
       <c r="CL4"/>
       <c r="CM4"/>
     </row>
     <row r="5" spans="1:91">
       <c r="A5" t="s">
         <v>155</v>
       </c>
-      <c r="B5"/>
-[...1 lines deleted...]
-      <c r="D5"/>
+      <c r="B5">
+        <v>9569000.0</v>
+      </c>
+      <c r="C5">
+        <v>1608000.0</v>
+      </c>
+      <c r="D5">
+        <v>82007000.0</v>
+      </c>
       <c r="E5"/>
       <c r="F5"/>
       <c r="G5"/>
       <c r="H5"/>
       <c r="I5"/>
       <c r="J5"/>
       <c r="K5"/>
       <c r="L5">
         <v>33216188.0</v>
       </c>
       <c r="M5">
         <v>105286.0</v>
       </c>
       <c r="N5">
         <v>-55685.0</v>
       </c>
       <c r="O5">
         <v>56147000.0</v>
       </c>
       <c r="P5">
         <v>23992120.0</v>
       </c>
       <c r="Q5">
         <v>36219000.0</v>
       </c>
@@ -16671,57 +16687,57 @@
       <c r="U5">
         <v>39331000.0</v>
       </c>
       <c r="V5">
         <v>44750194.0</v>
       </c>
       <c r="W5">
         <v>55322787.0</v>
       </c>
       <c r="X5">
         <v>46323869.0</v>
       </c>
       <c r="Y5">
         <v>47081250.0</v>
       </c>
       <c r="Z5">
         <v>18335884.0</v>
       </c>
       <c r="AA5">
         <v>-128341300.0</v>
       </c>
       <c r="AB5">
         <v>18439533.0</v>
       </c>
       <c r="AC5">
-        <v>25758354.0</v>
+        <v>25803000.0</v>
       </c>
       <c r="AD5">
-        <v>41299037.0</v>
+        <v>41340000.0</v>
       </c>
       <c r="AE5">
-        <v>47426626.0</v>
+        <v>47467000.0</v>
       </c>
       <c r="AF5"/>
       <c r="AG5"/>
       <c r="AH5"/>
       <c r="AI5"/>
       <c r="AJ5"/>
       <c r="AK5"/>
       <c r="AL5"/>
       <c r="AM5"/>
       <c r="AN5"/>
       <c r="AO5"/>
       <c r="AP5"/>
       <c r="AQ5"/>
       <c r="AR5"/>
       <c r="AS5"/>
       <c r="AT5"/>
       <c r="AU5"/>
       <c r="AV5"/>
       <c r="AW5"/>
       <c r="AX5"/>
       <c r="AY5"/>
       <c r="AZ5"/>
       <c r="BA5"/>
       <c r="BB5"/>
       <c r="BC5"/>
@@ -16815,57 +16831,57 @@
       </c>
       <c r="CH5">
         <v>25869000.0</v>
       </c>
       <c r="CI5">
         <v>18793000.0</v>
       </c>
       <c r="CJ5">
         <v>-6955000.0</v>
       </c>
       <c r="CK5">
         <v>-880000.0</v>
       </c>
       <c r="CL5">
         <v>-3450000.0</v>
       </c>
       <c r="CM5">
         <v>-3450000.0</v>
       </c>
     </row>
     <row r="6" spans="1:91">
       <c r="A6" t="s">
         <v>156</v>
       </c>
       <c r="B6">
-        <v>9569000.0</v>
+        <v>9732000.0</v>
       </c>
       <c r="C6">
-        <v>1608000.0</v>
+        <v>3291000.0</v>
       </c>
       <c r="D6">
-        <v>82007000.0</v>
+        <v>83676000.0</v>
       </c>
       <c r="E6">
         <v>59793000.0</v>
       </c>
       <c r="F6">
         <v>18115000.0</v>
       </c>
       <c r="G6">
         <v>30330000.0</v>
       </c>
       <c r="H6">
         <v>24058000.0</v>
       </c>
       <c r="I6">
         <v>26716000.0</v>
       </c>
       <c r="J6">
         <v>22555000.0</v>
       </c>
       <c r="K6">
         <v>25489000.0</v>
       </c>
       <c r="L6">
         <v>33260000.0</v>
       </c>
@@ -16896,57 +16912,57 @@
       <c r="U6">
         <v>25441000.0</v>
       </c>
       <c r="V6">
         <v>32144000.0</v>
       </c>
       <c r="W6">
         <v>42412000.0</v>
       </c>
       <c r="X6">
         <v>33166000.0</v>
       </c>
       <c r="Y6">
         <v>33289000.0</v>
       </c>
       <c r="Z6">
         <v>2995000.0</v>
       </c>
       <c r="AA6">
         <v>-147247000.0</v>
       </c>
       <c r="AB6">
         <v>286000.0</v>
       </c>
       <c r="AC6">
-        <v>25803000.0</v>
+        <v>27212000.0</v>
       </c>
       <c r="AD6">
-        <v>41340000.0</v>
+        <v>42754000.0</v>
       </c>
       <c r="AE6">
-        <v>47467000.0</v>
+        <v>48732000.0</v>
       </c>
       <c r="AF6">
         <v>13039000.0</v>
       </c>
       <c r="AG6">
         <v>42932000.0</v>
       </c>
       <c r="AH6">
         <v>26826000.0</v>
       </c>
       <c r="AI6">
         <v>33187000.0</v>
       </c>
       <c r="AJ6">
         <v>18266000.0</v>
       </c>
       <c r="AK6">
         <v>45619000.0</v>
       </c>
       <c r="AL6">
         <v>42996000.0</v>
       </c>
       <c r="AM6">
         <v>22113000.0</v>
       </c>
@@ -22277,65 +22293,73 @@
         <v>-612443000.0</v>
       </c>
       <c r="I13">
         <v>-249828000.0</v>
       </c>
       <c r="J13"/>
       <c r="K13"/>
       <c r="L13"/>
       <c r="M13"/>
       <c r="N13"/>
       <c r="O13"/>
       <c r="P13"/>
       <c r="Q13"/>
       <c r="R13"/>
       <c r="S13"/>
       <c r="T13"/>
       <c r="U13"/>
       <c r="V13"/>
       <c r="W13"/>
     </row>
     <row r="14" spans="1:23">
       <c r="A14" t="s">
         <v>195</v>
       </c>
       <c r="B14">
-        <v>-1697000.0</v>
+        <v>6901000.0</v>
       </c>
       <c r="C14"/>
       <c r="D14">
         <v>-2493000.0</v>
       </c>
-      <c r="E14"/>
+      <c r="E14">
+        <v>5781000.0</v>
+      </c>
       <c r="F14">
         <v>-4450000.0</v>
       </c>
       <c r="G14"/>
       <c r="H14"/>
-      <c r="I14"/>
-[...1 lines deleted...]
-      <c r="K14"/>
+      <c r="I14">
+        <v>5435000.0</v>
+      </c>
+      <c r="J14">
+        <v>5332000.0</v>
+      </c>
+      <c r="K14">
+        <v>6218000.0</v>
+      </c>
       <c r="L14"/>
       <c r="M14"/>
       <c r="N14"/>
       <c r="O14"/>
       <c r="P14"/>
       <c r="Q14"/>
       <c r="R14"/>
       <c r="S14"/>
       <c r="T14"/>
       <c r="U14"/>
       <c r="V14"/>
       <c r="W14"/>
     </row>
     <row r="15" spans="1:23">
       <c r="A15" t="s">
         <v>196</v>
       </c>
       <c r="B15">
         <v>141585000.0</v>
       </c>
       <c r="C15">
         <v>139623000.0</v>
       </c>
       <c r="D15">
         <v>123477000.0</v>
@@ -22824,78 +22848,78 @@
       <c r="E24"/>
       <c r="F24"/>
       <c r="G24"/>
       <c r="H24"/>
       <c r="I24"/>
       <c r="J24"/>
       <c r="K24"/>
       <c r="L24"/>
       <c r="M24"/>
       <c r="N24"/>
       <c r="O24"/>
       <c r="P24"/>
       <c r="Q24"/>
       <c r="R24"/>
       <c r="S24"/>
       <c r="T24"/>
       <c r="U24"/>
       <c r="V24"/>
       <c r="W24"/>
     </row>
     <row r="25" spans="1:23">
       <c r="A25" t="s">
         <v>205</v>
       </c>
       <c r="B25">
-        <v>90723000.0</v>
+        <v>82125000.0</v>
       </c>
       <c r="C25">
         <v>-119188000.0</v>
       </c>
       <c r="D25">
         <v>72638000.0</v>
       </c>
       <c r="E25">
-        <v>39896410.0</v>
+        <v>34115410.0</v>
       </c>
       <c r="F25">
         <v>-83993000.0</v>
       </c>
       <c r="G25">
         <v>355168000.0</v>
       </c>
       <c r="H25">
         <v>-367816000.0</v>
       </c>
       <c r="I25">
         <v>-196614000.0</v>
       </c>
       <c r="J25">
-        <v>181081000.0</v>
+        <v>175749000.0</v>
       </c>
       <c r="K25">
-        <v>616250000.0</v>
+        <v>610032000.0</v>
       </c>
       <c r="L25">
         <v>487548000.0</v>
       </c>
       <c r="M25">
         <v>-33672000.0</v>
       </c>
       <c r="N25">
         <v>-581534000.0</v>
       </c>
       <c r="O25">
         <v>-130948000.0</v>
       </c>
       <c r="P25">
         <v>374810000.0</v>
       </c>
       <c r="Q25">
         <v>-189066000.0</v>
       </c>
       <c r="R25">
         <v>-355045000.0</v>
       </c>
       <c r="S25">
         <v>696376000.0</v>
       </c>
@@ -25568,92 +25592,98 @@
       <c r="BX13"/>
       <c r="BY13"/>
       <c r="BZ13"/>
       <c r="CA13"/>
       <c r="CB13"/>
       <c r="CC13"/>
       <c r="CD13"/>
       <c r="CE13"/>
       <c r="CF13"/>
       <c r="CG13"/>
       <c r="CH13"/>
       <c r="CI13"/>
       <c r="CJ13"/>
       <c r="CK13"/>
       <c r="CL13"/>
       <c r="CM13"/>
     </row>
     <row r="14" spans="1:91">
       <c r="A14" t="s">
         <v>195</v>
       </c>
       <c r="B14">
         <v>163000.0</v>
       </c>
       <c r="C14">
-        <v>-163000.0</v>
+        <v>1683000.0</v>
       </c>
       <c r="D14">
-        <v>-300000.0</v>
+        <v>1669000.0</v>
       </c>
       <c r="E14"/>
       <c r="F14">
         <v>-930000.0</v>
       </c>
       <c r="G14"/>
       <c r="H14"/>
       <c r="I14"/>
       <c r="J14"/>
       <c r="K14"/>
       <c r="L14"/>
       <c r="M14"/>
       <c r="N14"/>
       <c r="O14">
         <v>-1249000.0</v>
       </c>
       <c r="P14"/>
       <c r="Q14">
         <v>-4249000.0</v>
       </c>
       <c r="R14"/>
       <c r="S14">
         <v>2418000.0</v>
       </c>
       <c r="T14">
         <v>-6868000.0</v>
       </c>
       <c r="U14"/>
       <c r="V14"/>
       <c r="W14"/>
       <c r="X14"/>
       <c r="Y14"/>
       <c r="Z14"/>
       <c r="AA14"/>
       <c r="AB14"/>
-      <c r="AC14"/>
-[...1 lines deleted...]
-      <c r="AE14"/>
+      <c r="AC14">
+        <v>1409000.0</v>
+      </c>
+      <c r="AD14">
+        <v>1414000.0</v>
+      </c>
+      <c r="AE14">
+        <v>1265000.0</v>
+      </c>
       <c r="AF14"/>
       <c r="AG14"/>
       <c r="AH14"/>
       <c r="AI14"/>
       <c r="AJ14"/>
       <c r="AK14"/>
       <c r="AL14"/>
       <c r="AM14"/>
       <c r="AN14"/>
       <c r="AO14"/>
       <c r="AP14"/>
       <c r="AQ14"/>
       <c r="AR14"/>
       <c r="AS14"/>
       <c r="AT14"/>
       <c r="AU14"/>
       <c r="AV14"/>
       <c r="AW14"/>
       <c r="AX14"/>
       <c r="AY14"/>
       <c r="AZ14"/>
       <c r="BA14"/>
       <c r="BB14"/>
       <c r="BC14"/>
       <c r="BD14"/>
@@ -27561,54 +27591,54 @@
       <c r="BZ24"/>
       <c r="CA24"/>
       <c r="CB24"/>
       <c r="CC24"/>
       <c r="CD24"/>
       <c r="CE24"/>
       <c r="CF24"/>
       <c r="CG24"/>
       <c r="CH24"/>
       <c r="CI24"/>
       <c r="CJ24">
         <v>403152000.0</v>
       </c>
       <c r="CK24"/>
       <c r="CL24"/>
       <c r="CM24"/>
     </row>
     <row r="25" spans="1:91">
       <c r="A25" t="s">
         <v>205</v>
       </c>
       <c r="B25">
         <v>282868000.0</v>
       </c>
       <c r="C25">
-        <v>117618000.0</v>
+        <v>115772000.0</v>
       </c>
       <c r="D25">
-        <v>-26677000.0</v>
+        <v>-28646000.0</v>
       </c>
       <c r="E25">
         <v>140040000.0</v>
       </c>
       <c r="F25">
         <v>-108499000.0</v>
       </c>
       <c r="G25">
         <v>-148655000.0</v>
       </c>
       <c r="H25">
         <v>13069000.0</v>
       </c>
       <c r="I25">
         <v>-29334000.0</v>
       </c>
       <c r="J25">
         <v>-88217000.0</v>
       </c>
       <c r="K25">
         <v>-14706000.0</v>
       </c>
       <c r="L25">
         <v>36008000.0</v>
       </c>
@@ -27639,57 +27669,57 @@
       <c r="U25">
         <v>-133222000.0</v>
       </c>
       <c r="V25">
         <v>-39568000.0</v>
       </c>
       <c r="W25">
         <v>29381000.0</v>
       </c>
       <c r="X25">
         <v>115061000.0</v>
       </c>
       <c r="Y25">
         <v>148428000.0</v>
       </c>
       <c r="Z25">
         <v>62298000.0</v>
       </c>
       <c r="AA25">
         <v>177191000.0</v>
       </c>
       <c r="AB25">
         <v>-149136000.0</v>
       </c>
       <c r="AC25">
-        <v>-183235000.0</v>
+        <v>-184644000.0</v>
       </c>
       <c r="AD25">
-        <v>-212636000.0</v>
+        <v>-214050000.0</v>
       </c>
       <c r="AE25">
-        <v>-106279000.0</v>
+        <v>-107544000.0</v>
       </c>
       <c r="AF25">
         <v>23545000.0</v>
       </c>
       <c r="AG25">
         <v>176085000.0</v>
       </c>
       <c r="AH25">
         <v>-289965000.0</v>
       </c>
       <c r="AI25">
         <v>128844000.0</v>
       </c>
       <c r="AJ25">
         <v>11857000.0</v>
       </c>
       <c r="AK25">
         <v>80654000.0</v>
       </c>
       <c r="AL25">
         <v>-40274000.0</v>
       </c>
       <c r="AM25">
         <v>174472000.0</v>
       </c>