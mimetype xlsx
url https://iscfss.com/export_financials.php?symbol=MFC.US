--- v0 (2026-06-04)
+++ v1 (2026-07-29)
@@ -6481,51 +6481,51 @@
       <c r="CN4"/>
       <c r="CO4"/>
       <c r="CP4"/>
       <c r="CQ4"/>
       <c r="CR4"/>
       <c r="CS4"/>
       <c r="CT4"/>
       <c r="CU4"/>
       <c r="CV4"/>
       <c r="CW4"/>
       <c r="CX4"/>
       <c r="CY4"/>
       <c r="CZ4"/>
       <c r="DA4"/>
       <c r="DB4"/>
       <c r="DC4"/>
       <c r="DD4"/>
       <c r="DE4"/>
       <c r="DF4"/>
     </row>
     <row r="5" spans="1:110">
       <c r="A5" t="s">
         <v>32</v>
       </c>
       <c r="B5">
-        <v>18721256000.0</v>
+        <v>18673000000.0</v>
       </c>
       <c r="C5">
         <v>18120221000.0</v>
       </c>
       <c r="D5">
         <v>18529000000.0</v>
       </c>
       <c r="E5">
         <v>17283000000.0</v>
       </c>
       <c r="F5">
         <v>19624000000.0</v>
       </c>
       <c r="G5">
         <v>18663000000.0</v>
       </c>
       <c r="H5">
         <v>16717000000.0</v>
       </c>
       <c r="I5">
         <v>16207000000.0</v>
       </c>
       <c r="J5">
         <v>15106000000.0</v>
       </c>
@@ -7531,51 +7531,51 @@
       <c r="CN9"/>
       <c r="CO9"/>
       <c r="CP9"/>
       <c r="CQ9"/>
       <c r="CR9"/>
       <c r="CS9"/>
       <c r="CT9"/>
       <c r="CU9"/>
       <c r="CV9"/>
       <c r="CW9"/>
       <c r="CX9"/>
       <c r="CY9"/>
       <c r="CZ9"/>
       <c r="DA9"/>
       <c r="DB9"/>
       <c r="DC9"/>
       <c r="DD9"/>
       <c r="DE9"/>
       <c r="DF9"/>
     </row>
     <row r="10" spans="1:110">
       <c r="A10" t="s">
         <v>37</v>
       </c>
       <c r="B10">
-        <v>14563539000.0</v>
+        <v>24988000000.0</v>
       </c>
       <c r="C10">
         <v>14899848000.0</v>
       </c>
       <c r="D10">
         <v>25832000000.0</v>
       </c>
       <c r="E10">
         <v>23773000000.0</v>
       </c>
       <c r="F10">
         <v>25362000000.0</v>
       </c>
       <c r="G10">
         <v>25789000000.0</v>
       </c>
       <c r="H10">
         <v>22884000000.0</v>
       </c>
       <c r="I10">
         <v>22098000000.0</v>
       </c>
       <c r="J10">
         <v>21481000000.0</v>
       </c>
@@ -8001,51 +8001,51 @@
       <c r="CN11"/>
       <c r="CO11"/>
       <c r="CP11"/>
       <c r="CQ11"/>
       <c r="CR11"/>
       <c r="CS11"/>
       <c r="CT11"/>
       <c r="CU11"/>
       <c r="CV11"/>
       <c r="CW11"/>
       <c r="CX11"/>
       <c r="CY11"/>
       <c r="CZ11"/>
       <c r="DA11"/>
       <c r="DB11"/>
       <c r="DC11"/>
       <c r="DD11"/>
       <c r="DE11"/>
       <c r="DF11"/>
     </row>
     <row r="12" spans="1:110">
       <c r="A12" t="s">
         <v>39</v>
       </c>
       <c r="B12">
-        <v>14563539000.0</v>
+        <v>34646000000.0</v>
       </c>
       <c r="C12">
         <v>14899848000.0</v>
       </c>
       <c r="D12">
         <v>25832000000.0</v>
       </c>
       <c r="E12">
         <v>32866000000.0</v>
       </c>
       <c r="F12">
         <v>25362000000.0</v>
       </c>
       <c r="G12">
         <v>25789000000.0</v>
       </c>
       <c r="H12">
         <v>22884000000.0</v>
       </c>
       <c r="I12">
         <v>22098000000.0</v>
       </c>
       <c r="J12">
         <v>21481000000.0</v>
       </c>
@@ -8313,51 +8313,51 @@
       <c r="CT12">
         <v>5688000000.0</v>
       </c>
       <c r="CU12">
         <v>5688000000.0</v>
       </c>
       <c r="CV12"/>
       <c r="CW12"/>
       <c r="CX12"/>
       <c r="CY12">
         <v>4667000000.0</v>
       </c>
       <c r="CZ12"/>
       <c r="DA12"/>
       <c r="DB12"/>
       <c r="DC12"/>
       <c r="DD12"/>
       <c r="DE12"/>
       <c r="DF12"/>
     </row>
     <row r="13" spans="1:110">
       <c r="A13" t="s">
         <v>40</v>
       </c>
       <c r="B13">
-        <v>20133897000.0</v>
+        <v>20082000000.0</v>
       </c>
       <c r="C13">
         <v>20086617000.0</v>
       </c>
       <c r="D13">
         <v>20238000000.0</v>
       </c>
       <c r="E13">
         <v>20398000000.0</v>
       </c>
       <c r="F13">
         <v>20572000000.0</v>
       </c>
       <c r="G13">
         <v>20681000000.0</v>
       </c>
       <c r="H13">
         <v>21015000000.0</v>
       </c>
       <c r="I13">
         <v>21314000000.0</v>
       </c>
       <c r="J13">
         <v>21488000000.0</v>
       </c>
@@ -10183,51 +10183,51 @@
       <c r="CX20">
         <v>0.0</v>
       </c>
       <c r="CY20">
         <v>0.0</v>
       </c>
       <c r="CZ20">
         <v>0.0</v>
       </c>
       <c r="DA20">
         <v>0.0</v>
       </c>
       <c r="DB20">
         <v>0.0</v>
       </c>
       <c r="DC20"/>
       <c r="DD20"/>
       <c r="DE20"/>
       <c r="DF20"/>
     </row>
     <row r="21" spans="1:110">
       <c r="A21" t="s">
         <v>48</v>
       </c>
       <c r="B21">
-        <v>12580427000.0</v>
+        <v>12548000000.0</v>
       </c>
       <c r="C21">
         <v>5442561000.0</v>
       </c>
       <c r="D21">
         <v>10979000000.0</v>
       </c>
       <c r="E21">
         <v>10825000000.0</v>
       </c>
       <c r="F21">
         <v>11073000000.0</v>
       </c>
       <c r="G21">
         <v>4777000000.0</v>
       </c>
       <c r="H21">
         <v>10727000000.0</v>
       </c>
       <c r="I21">
         <v>10706000000.0</v>
       </c>
       <c r="J21">
         <v>10706000000.0</v>
       </c>
@@ -10799,51 +10799,51 @@
       <c r="CX22">
         <v>0.0</v>
       </c>
       <c r="CY22">
         <v>0.0</v>
       </c>
       <c r="CZ22">
         <v>0.0</v>
       </c>
       <c r="DA22">
         <v>0.0</v>
       </c>
       <c r="DB22">
         <v>0.0</v>
       </c>
       <c r="DC22"/>
       <c r="DD22"/>
       <c r="DE22"/>
       <c r="DF22"/>
     </row>
     <row r="23" spans="1:110">
       <c r="A23" t="s">
         <v>50</v>
       </c>
       <c r="B23">
-        <v>1029165781000.0</v>
+        <v>1026513000000.0</v>
       </c>
       <c r="C23">
         <v>1024597340000.0</v>
       </c>
       <c r="D23">
         <v>1026682000000.0</v>
       </c>
       <c r="E23">
         <v>977469000000.0</v>
       </c>
       <c r="F23">
         <v>981418000000.0</v>
       </c>
       <c r="G23">
         <v>978818000000.0</v>
       </c>
       <c r="H23">
         <v>952630000000.0</v>
       </c>
       <c r="I23">
         <v>915273000000.0</v>
       </c>
       <c r="J23">
         <v>907219000000.0</v>
       </c>
@@ -12073,51 +12073,51 @@
       <c r="CN27"/>
       <c r="CO27"/>
       <c r="CP27"/>
       <c r="CQ27"/>
       <c r="CR27"/>
       <c r="CS27"/>
       <c r="CT27"/>
       <c r="CU27"/>
       <c r="CV27"/>
       <c r="CW27"/>
       <c r="CX27"/>
       <c r="CY27"/>
       <c r="CZ27"/>
       <c r="DA27"/>
       <c r="DB27"/>
       <c r="DC27"/>
       <c r="DD27"/>
       <c r="DE27"/>
       <c r="DF27"/>
     </row>
     <row r="28" spans="1:110">
       <c r="A28" t="s">
         <v>55</v>
       </c>
       <c r="B28">
-        <v>-1081788000.0</v>
+        <v>-11541000000.0</v>
       </c>
       <c r="C28">
         <v>-236807000.0</v>
       </c>
       <c r="D28">
         <v>-12404000000.0</v>
       </c>
       <c r="E28">
         <v>-10496000000.0</v>
       </c>
       <c r="F28">
         <v>-11185000000.0</v>
       </c>
       <c r="G28">
         <v>-11628000000.0</v>
       </c>
       <c r="H28">
         <v>-9662000000.0</v>
       </c>
       <c r="I28">
         <v>-8080000000.0</v>
       </c>
       <c r="J28">
         <v>-8052000000.0</v>
       </c>
@@ -12565,51 +12565,51 @@
       <c r="CN29"/>
       <c r="CO29"/>
       <c r="CP29"/>
       <c r="CQ29"/>
       <c r="CR29"/>
       <c r="CS29"/>
       <c r="CT29"/>
       <c r="CU29"/>
       <c r="CV29"/>
       <c r="CW29"/>
       <c r="CX29"/>
       <c r="CY29"/>
       <c r="CZ29"/>
       <c r="DA29"/>
       <c r="DB29"/>
       <c r="DC29"/>
       <c r="DD29"/>
       <c r="DE29"/>
       <c r="DF29"/>
     </row>
     <row r="30" spans="1:110">
       <c r="A30" t="s">
         <v>57</v>
       </c>
       <c r="B30">
-        <v>65188029000.0</v>
+        <v>55298000000.0</v>
       </c>
       <c r="C30">
         <v>61025228000.0</v>
       </c>
       <c r="D30">
         <v>62985070000.0</v>
       </c>
       <c r="E30">
         <v>2506000000.0</v>
       </c>
       <c r="F30"/>
       <c r="G30"/>
       <c r="H30"/>
       <c r="I30"/>
       <c r="J30"/>
       <c r="K30"/>
       <c r="L30">
         <v>190000000.0</v>
       </c>
       <c r="M30">
         <v>404000000.0</v>
       </c>
       <c r="N30"/>
       <c r="O30">
         <v>1448000000.0</v>
@@ -13291,51 +13291,51 @@
       <c r="CN32"/>
       <c r="CO32"/>
       <c r="CP32"/>
       <c r="CQ32"/>
       <c r="CR32"/>
       <c r="CS32"/>
       <c r="CT32"/>
       <c r="CU32"/>
       <c r="CV32"/>
       <c r="CW32"/>
       <c r="CX32"/>
       <c r="CY32"/>
       <c r="CZ32"/>
       <c r="DA32"/>
       <c r="DB32"/>
       <c r="DC32"/>
       <c r="DD32"/>
       <c r="DE32"/>
       <c r="DF32"/>
     </row>
     <row r="33" spans="1:110">
       <c r="A33" t="s">
         <v>60</v>
       </c>
       <c r="B33">
-        <v>949414213000.0</v>
+        <v>936569000000.0</v>
       </c>
       <c r="C33">
         <v>948672264000.0</v>
       </c>
       <c r="D33">
         <v>1026682000000.0</v>
       </c>
       <c r="E33">
         <v>942097000000.0</v>
       </c>
       <c r="F33">
         <v>956056000000.0</v>
       </c>
       <c r="G33">
         <v>953029000000.0</v>
       </c>
       <c r="H33">
         <v>929746000000.0</v>
       </c>
       <c r="I33">
         <v>810489000000.0</v>
       </c>
       <c r="J33">
         <v>828557000000.0</v>
       </c>
@@ -13731,51 +13731,51 @@
       <c r="CN34"/>
       <c r="CO34"/>
       <c r="CP34"/>
       <c r="CQ34"/>
       <c r="CR34"/>
       <c r="CS34"/>
       <c r="CT34"/>
       <c r="CU34"/>
       <c r="CV34"/>
       <c r="CW34"/>
       <c r="CX34"/>
       <c r="CY34"/>
       <c r="CZ34"/>
       <c r="DA34"/>
       <c r="DB34"/>
       <c r="DC34"/>
       <c r="DD34"/>
       <c r="DE34"/>
       <c r="DF34"/>
     </row>
     <row r="35" spans="1:110">
       <c r="A35" t="s">
         <v>62</v>
       </c>
       <c r="B35">
-        <v>975972670000.0</v>
+        <v>933292000000.0</v>
       </c>
       <c r="C35">
         <v>972152114000.0</v>
       </c>
       <c r="D35">
         <v>973691000000.0</v>
       </c>
       <c r="E35">
         <v>513219000000.0</v>
       </c>
       <c r="F35">
         <v>928254000000.0</v>
       </c>
       <c r="G35">
         <v>925858000000.0</v>
       </c>
       <c r="H35">
         <v>900991000000.0</v>
       </c>
       <c r="I35">
         <v>853360000000.0</v>
       </c>
       <c r="J35">
         <v>432317000000.0</v>
       </c>
@@ -14059,51 +14059,51 @@
         <v>588787920.0</v>
       </c>
       <c r="CZ35">
         <v>588310330.0</v>
       </c>
       <c r="DA35">
         <v>582296310.0</v>
       </c>
       <c r="DB35">
         <v>583635660.0</v>
       </c>
       <c r="DC35">
         <v>583870059.0</v>
       </c>
       <c r="DD35">
         <v>652012713.0</v>
       </c>
       <c r="DE35"/>
       <c r="DF35"/>
     </row>
     <row r="36" spans="1:110">
       <c r="A36" t="s">
         <v>63</v>
       </c>
       <c r="B36">
-        <v>15998238000.0</v>
+        <v>481437000000.0</v>
       </c>
       <c r="C36">
         <v>15470382000.0</v>
       </c>
       <c r="D36">
         <v>95825922000.0</v>
       </c>
       <c r="E36">
         <v>510645000000.0</v>
       </c>
       <c r="F36">
         <v>930643000000.0</v>
       </c>
       <c r="G36">
         <v>694957000000.0</v>
       </c>
       <c r="H36">
         <v>-252074000000.0</v>
       </c>
       <c r="I36">
         <v>-238287000000.0</v>
       </c>
       <c r="J36">
         <v>-240795000000.0</v>
       </c>
@@ -15304,51 +15304,53 @@
       </c>
       <c r="CX39">
         <v>0.0</v>
       </c>
       <c r="CY39">
         <v>0.0</v>
       </c>
       <c r="CZ39">
         <v>0.0</v>
       </c>
       <c r="DA39">
         <v>0.0</v>
       </c>
       <c r="DB39">
         <v>0.0</v>
       </c>
       <c r="DC39"/>
       <c r="DD39"/>
       <c r="DE39"/>
       <c r="DF39"/>
     </row>
     <row r="40" spans="1:110">
       <c r="A40" t="s">
         <v>67</v>
       </c>
-      <c r="B40"/>
+      <c r="B40">
+        <v>39788000000.0</v>
+      </c>
       <c r="C40">
         <v>-1739581000.0</v>
       </c>
       <c r="D40"/>
       <c r="E40">
         <v>412997000000.0</v>
       </c>
       <c r="F40"/>
       <c r="G40"/>
       <c r="H40"/>
       <c r="I40"/>
       <c r="J40">
         <v>370940000000.0</v>
       </c>
       <c r="K40">
         <v>-594000000.0</v>
       </c>
       <c r="L40">
         <v>-610000000.0</v>
       </c>
       <c r="M40">
         <v>-598000000.0</v>
       </c>
       <c r="N40">
         <v>-613000000.0</v>
@@ -15909,51 +15911,51 @@
       <c r="CX41">
         <v>33588819325.87</v>
       </c>
       <c r="CY41">
         <v>71131443126.22</v>
       </c>
       <c r="CZ41">
         <v>33624138844.73</v>
       </c>
       <c r="DA41">
         <v>34251553634.15</v>
       </c>
       <c r="DB41">
         <v>33700917811.06</v>
       </c>
       <c r="DC41"/>
       <c r="DD41"/>
       <c r="DE41"/>
       <c r="DF41"/>
     </row>
     <row r="42" spans="1:110">
       <c r="A42" t="s">
         <v>69</v>
       </c>
       <c r="B42">
-        <v>1061488000.0</v>
+        <v>1061000000.0</v>
       </c>
       <c r="C42">
         <v>1034838000.0</v>
       </c>
       <c r="D42">
         <v>927000000.0</v>
       </c>
       <c r="E42">
         <v>976000000.0</v>
       </c>
       <c r="F42">
         <v>839000000.0</v>
       </c>
       <c r="G42">
         <v>771000000.0</v>
       </c>
       <c r="H42">
         <v>712000000.0</v>
       </c>
       <c r="I42">
         <v>589000000.0</v>
       </c>
       <c r="J42">
         <v>531000000.0</v>
       </c>
@@ -17361,51 +17363,51 @@
       <c r="CX47">
         <v>0.0</v>
       </c>
       <c r="CY47">
         <v>0.0</v>
       </c>
       <c r="CZ47">
         <v>0.0</v>
       </c>
       <c r="DA47">
         <v>0.0</v>
       </c>
       <c r="DB47">
         <v>0.0</v>
       </c>
       <c r="DC47"/>
       <c r="DD47"/>
       <c r="DE47"/>
       <c r="DF47"/>
     </row>
     <row r="48" spans="1:110">
       <c r="A48" t="s">
         <v>75</v>
       </c>
       <c r="B48">
-        <v>5040994000.0</v>
+        <v>5028000000.0</v>
       </c>
       <c r="C48">
         <v>5019906000.0</v>
       </c>
       <c r="D48">
         <v>5089000000.0</v>
       </c>
       <c r="E48">
         <v>4538000000.0</v>
       </c>
       <c r="F48">
         <v>4077000000.0</v>
       </c>
       <c r="G48">
         <v>4764000000.0</v>
       </c>
       <c r="H48">
         <v>4973000000.0</v>
       </c>
       <c r="I48">
         <v>4574000000.0</v>
       </c>
       <c r="J48">
         <v>4779000000.0</v>
       </c>
@@ -18255,51 +18257,51 @@
       <c r="CX50">
         <v>0.0</v>
       </c>
       <c r="CY50">
         <v>0.0</v>
       </c>
       <c r="CZ50">
         <v>0.0</v>
       </c>
       <c r="DA50">
         <v>0.0</v>
       </c>
       <c r="DB50">
         <v>0.0</v>
       </c>
       <c r="DC50"/>
       <c r="DD50"/>
       <c r="DE50"/>
       <c r="DF50"/>
     </row>
     <row r="51" spans="1:110">
       <c r="A51" t="s">
         <v>78</v>
       </c>
       <c r="B51">
-        <v>13481751000.0</v>
+        <v>13447000000.0</v>
       </c>
       <c r="C51">
         <v>14663041000.0</v>
       </c>
       <c r="D51">
         <v>13428000000.0</v>
       </c>
       <c r="E51">
         <v>13277000000.0</v>
       </c>
       <c r="F51">
         <v>14177000000.0</v>
       </c>
       <c r="G51">
         <v>14161000000.0</v>
       </c>
       <c r="H51">
         <v>13222000000.0</v>
       </c>
       <c r="I51">
         <v>14018000000.0</v>
       </c>
       <c r="J51">
         <v>13429000000.0</v>
       </c>
@@ -18582,51 +18584,53 @@
       <c r="CY51">
         <v>588000000.0</v>
       </c>
       <c r="CZ51">
         <v>588310330.0</v>
       </c>
       <c r="DA51">
         <v>582296310.0</v>
       </c>
       <c r="DB51">
         <v>583635660.0</v>
       </c>
       <c r="DC51">
         <v>583434660.0</v>
       </c>
       <c r="DD51">
         <v>652012713.0</v>
       </c>
       <c r="DE51"/>
       <c r="DF51"/>
     </row>
     <row r="52" spans="1:110">
       <c r="A52" t="s">
         <v>79</v>
       </c>
-      <c r="B52"/>
+      <c r="B52">
+        <v>377000000.0</v>
+      </c>
       <c r="C52">
         <v>1739581000.0</v>
       </c>
       <c r="D52">
         <v>0.0</v>
       </c>
       <c r="E52">
         <v>0.0</v>
       </c>
       <c r="F52">
         <v>0.0</v>
       </c>
       <c r="G52">
         <v>0.0</v>
       </c>
       <c r="H52">
         <v>0.0</v>
       </c>
       <c r="I52"/>
       <c r="J52"/>
       <c r="K52">
         <v>594000000.0</v>
       </c>
       <c r="L52">
         <v>610000000.0</v>
@@ -18892,51 +18896,53 @@
       </c>
       <c r="CX52">
         <v>0.0</v>
       </c>
       <c r="CY52">
         <v>0.0</v>
       </c>
       <c r="CZ52">
         <v>0.0</v>
       </c>
       <c r="DA52">
         <v>0.0</v>
       </c>
       <c r="DB52">
         <v>0.0</v>
       </c>
       <c r="DC52"/>
       <c r="DD52"/>
       <c r="DE52"/>
       <c r="DF52"/>
     </row>
     <row r="53" spans="1:110">
       <c r="A53" t="s">
         <v>80</v>
       </c>
-      <c r="B53"/>
+      <c r="B53">
+        <v>9658000000.0</v>
+      </c>
       <c r="C53"/>
       <c r="D53"/>
       <c r="E53">
         <v>9093000000.0</v>
       </c>
       <c r="F53"/>
       <c r="G53">
         <v>181029000000.0</v>
       </c>
       <c r="H53">
         <v>176697000000.0</v>
       </c>
       <c r="I53">
         <v>7712000000.0</v>
       </c>
       <c r="J53">
         <v>6999000000.0</v>
       </c>
       <c r="K53">
         <v>6162000000.0</v>
       </c>
       <c r="L53">
         <v>163620000000.0</v>
       </c>
       <c r="M53">
@@ -19483,51 +19489,51 @@
       <c r="CX54">
         <v>0.0</v>
       </c>
       <c r="CY54">
         <v>0.0</v>
       </c>
       <c r="CZ54">
         <v>0.0</v>
       </c>
       <c r="DA54">
         <v>0.0</v>
       </c>
       <c r="DB54">
         <v>0.0</v>
       </c>
       <c r="DC54"/>
       <c r="DD54"/>
       <c r="DE54"/>
       <c r="DF54"/>
     </row>
     <row r="55" spans="1:110">
       <c r="A55" t="s">
         <v>82</v>
       </c>
       <c r="B55">
-        <v>1029165781000.0</v>
+        <v>1026513000000.0</v>
       </c>
       <c r="C55">
         <v>1024597340000.0</v>
       </c>
       <c r="D55">
         <v>1026682000000.0</v>
       </c>
       <c r="E55">
         <v>977469000000.0</v>
       </c>
       <c r="F55">
         <v>981418000000.0</v>
       </c>
       <c r="G55">
         <v>978818000000.0</v>
       </c>
       <c r="H55">
         <v>952630000000.0</v>
       </c>
       <c r="I55">
         <v>915273000000.0</v>
       </c>
       <c r="J55">
         <v>907219000000.0</v>
       </c>
@@ -19811,51 +19817,51 @@
         <v>60160006530.0</v>
       </c>
       <c r="CZ55">
         <v>59556264660.0</v>
       </c>
       <c r="DA55">
         <v>59213459880.0</v>
       </c>
       <c r="DB55">
         <v>57371966110.0</v>
       </c>
       <c r="DC55">
         <v>56887201478.0</v>
       </c>
       <c r="DD55">
         <v>56687487087.0</v>
       </c>
       <c r="DE55"/>
       <c r="DF55"/>
     </row>
     <row r="56" spans="1:110">
       <c r="A56" t="s">
         <v>83</v>
       </c>
       <c r="B56">
-        <v>79751568000.0</v>
+        <v>89944000000.0</v>
       </c>
       <c r="C56">
         <v>75925076000.0</v>
       </c>
       <c r="D56"/>
       <c r="E56">
         <v>35372000000.0</v>
       </c>
       <c r="F56">
         <v>25362000000.0</v>
       </c>
       <c r="G56">
         <v>25789000000.0</v>
       </c>
       <c r="H56">
         <v>22884000000.0</v>
       </c>
       <c r="I56">
         <v>104784000000.0</v>
       </c>
       <c r="J56">
         <v>100143000000.0</v>
       </c>
       <c r="K56">
         <v>43499000000.0</v>
@@ -20132,51 +20138,53 @@
       </c>
       <c r="CX56">
         <v>0.0</v>
       </c>
       <c r="CY56">
         <v>4667000000.0</v>
       </c>
       <c r="CZ56">
         <v>0.0</v>
       </c>
       <c r="DA56">
         <v>0.0</v>
       </c>
       <c r="DB56">
         <v>0.0</v>
       </c>
       <c r="DC56"/>
       <c r="DD56"/>
       <c r="DE56"/>
       <c r="DF56"/>
     </row>
     <row r="57" spans="1:110">
       <c r="A57" t="s">
         <v>84</v>
       </c>
-      <c r="B57"/>
+      <c r="B57">
+        <v>40165000000.0</v>
+      </c>
       <c r="C57"/>
       <c r="D57"/>
       <c r="E57">
         <v>412997000000.0</v>
       </c>
       <c r="F57"/>
       <c r="G57"/>
       <c r="H57"/>
       <c r="I57"/>
       <c r="J57">
         <v>370940000000.0</v>
       </c>
       <c r="K57">
         <v>368143000000.0</v>
       </c>
       <c r="L57">
         <v>610000000.0</v>
       </c>
       <c r="M57">
         <v>358413000000.0</v>
       </c>
       <c r="N57">
         <v>367851000000.0</v>
       </c>
       <c r="O57">
@@ -20441,51 +20449,51 @@
       <c r="CX57">
         <v>0.0</v>
       </c>
       <c r="CY57">
         <v>0.0</v>
       </c>
       <c r="CZ57">
         <v>0.0</v>
       </c>
       <c r="DA57">
         <v>0.0</v>
       </c>
       <c r="DB57">
         <v>0.0</v>
       </c>
       <c r="DC57"/>
       <c r="DD57"/>
       <c r="DE57"/>
       <c r="DF57"/>
     </row>
     <row r="58" spans="1:110">
       <c r="A58" t="s">
         <v>85</v>
       </c>
       <c r="B58">
-        <v>975972670000.0</v>
+        <v>973457000000.0</v>
       </c>
       <c r="C58">
         <v>972152114000.0</v>
       </c>
       <c r="D58">
         <v>973691000000.0</v>
       </c>
       <c r="E58">
         <v>926216000000.0</v>
       </c>
       <c r="F58">
         <v>928254000000.0</v>
       </c>
       <c r="G58">
         <v>925858000000.0</v>
       </c>
       <c r="H58">
         <v>900991000000.0</v>
       </c>
       <c r="I58">
         <v>864517000000.0</v>
       </c>
       <c r="J58">
         <v>857327000000.0</v>
       </c>
@@ -21043,51 +21051,51 @@
       <c r="CX59">
         <v>0.0</v>
       </c>
       <c r="CY59">
         <v>0.0</v>
       </c>
       <c r="CZ59">
         <v>0.0</v>
       </c>
       <c r="DA59">
         <v>0.0</v>
       </c>
       <c r="DB59">
         <v>0.0</v>
       </c>
       <c r="DC59"/>
       <c r="DD59"/>
       <c r="DE59"/>
       <c r="DF59"/>
     </row>
     <row r="60" spans="1:110">
       <c r="A60" t="s">
         <v>87</v>
       </c>
       <c r="B60">
-        <v>50762846000.0</v>
+        <v>51504000000.0</v>
       </c>
       <c r="C60">
         <v>50957000000.0</v>
       </c>
       <c r="D60">
         <v>51443000000.0</v>
       </c>
       <c r="E60">
         <v>49855000000.0</v>
       </c>
       <c r="F60">
         <v>51772000000.0</v>
       </c>
       <c r="G60">
         <v>51539000000.0</v>
       </c>
       <c r="H60">
         <v>50077000000.0</v>
       </c>
       <c r="I60">
         <v>49344000000.0</v>
       </c>
       <c r="J60">
         <v>48564000000.0</v>
       </c>
@@ -21983,57 +21991,57 @@
       </c>
       <c r="X2">
         <v>9157286044.72</v>
       </c>
       <c r="Y2">
         <v>7622559928.78</v>
       </c>
       <c r="Z2">
         <v>7577889447.24</v>
       </c>
       <c r="AA2">
         <v>7049400093.84</v>
       </c>
       <c r="AB2">
         <v>888213960.0</v>
       </c>
       <c r="AC2">
         <v>752149818.0</v>
       </c>
     </row>
     <row r="3" spans="1:29">
       <c r="A3" t="s">
         <v>173</v>
       </c>
       <c r="B3">
-        <v>-1829000000.0</v>
+        <v>876285000.0</v>
       </c>
       <c r="C3">
         <v>-1507000000.0</v>
       </c>
       <c r="D3">
-        <v>-1417000000.0</v>
+        <v>581000000.0</v>
       </c>
       <c r="E3">
         <v>-1474000000.0</v>
       </c>
       <c r="F3">
         <v>529000000.0</v>
       </c>
       <c r="G3">
         <v>656000000.0</v>
       </c>
       <c r="H3">
         <v>626000000.0</v>
       </c>
       <c r="I3">
         <v>747000000.0</v>
       </c>
       <c r="J3">
         <v>560000000.0</v>
       </c>
       <c r="K3">
         <v>693000000.0</v>
       </c>
       <c r="L3">
         <v>580000000.0</v>
       </c>
@@ -22222,57 +22230,57 @@
       </c>
       <c r="X5">
         <v>2105000000.0</v>
       </c>
       <c r="Y5">
         <v>1917000000.0</v>
       </c>
       <c r="Z5">
         <v>1620000000.0</v>
       </c>
       <c r="AA5">
         <v>1533552210.0</v>
       </c>
       <c r="AB5">
         <v>1351188230.0</v>
       </c>
       <c r="AC5">
         <v>1100501010.0</v>
       </c>
     </row>
     <row r="6" spans="1:29">
       <c r="A6" t="s">
         <v>176</v>
       </c>
       <c r="B6">
-        <v>6795000000.0</v>
+        <v>9500285000.0</v>
       </c>
       <c r="C6">
         <v>7264000000.0</v>
       </c>
       <c r="D6">
-        <v>6589000000.0</v>
+        <v>8587000000.0</v>
       </c>
       <c r="E6">
         <v>-3561000000.0</v>
       </c>
       <c r="F6">
         <v>9665000000.0</v>
       </c>
       <c r="G6">
         <v>8608000000.0</v>
       </c>
       <c r="H6">
         <v>8165000000.0</v>
       </c>
       <c r="I6">
         <v>7541000000.0</v>
       </c>
       <c r="J6">
         <v>4200000000.0</v>
       </c>
       <c r="K6">
         <v>5035000000.0</v>
       </c>
       <c r="L6">
         <v>4299000000.0</v>
       </c>
@@ -24945,51 +24953,51 @@
         <v>282870440.0</v>
       </c>
       <c r="DA2">
         <v>268000000.0</v>
       </c>
       <c r="DB2">
         <v>256000000.0</v>
       </c>
       <c r="DC2">
         <v>231785513.0</v>
       </c>
       <c r="DD2">
         <v>241290258.0</v>
       </c>
       <c r="DE2"/>
       <c r="DF2"/>
     </row>
     <row r="3" spans="1:110">
       <c r="A3" t="s">
         <v>173</v>
       </c>
       <c r="B3">
         <v>250646066.0</v>
       </c>
       <c r="C3">
-        <v>-506000000.0</v>
+        <v>231810935.0</v>
       </c>
       <c r="D3">
         <v>-484000000.0</v>
       </c>
       <c r="E3">
         <v>-411000000.0</v>
       </c>
       <c r="F3">
         <v>-428000000.0</v>
       </c>
       <c r="G3">
         <v>-195000000.0</v>
       </c>
       <c r="H3">
         <v>-447000000.0</v>
       </c>
       <c r="I3">
         <v>-419000000.0</v>
       </c>
       <c r="J3">
         <v>-446000000.0</v>
       </c>
       <c r="K3">
         <v>-442000000.0</v>
       </c>
@@ -25841,51 +25849,51 @@
       <c r="CY5">
         <v>0.0</v>
       </c>
       <c r="CZ5">
         <v>0.0</v>
       </c>
       <c r="DA5">
         <v>0.0</v>
       </c>
       <c r="DB5">
         <v>0.0</v>
       </c>
       <c r="DC5"/>
       <c r="DD5"/>
       <c r="DE5"/>
       <c r="DF5"/>
     </row>
     <row r="6" spans="1:110">
       <c r="A6" t="s">
         <v>176</v>
       </c>
       <c r="B6">
         <v>2110439876.0</v>
       </c>
       <c r="C6">
-        <v>1804000000.0</v>
+        <v>2541810935.0</v>
       </c>
       <c r="D6">
         <v>2133000000.0</v>
       </c>
       <c r="E6">
         <v>2208000000.0</v>
       </c>
       <c r="F6">
         <v>650000000.0</v>
       </c>
       <c r="G6">
         <v>2338000000.0</v>
       </c>
       <c r="H6">
         <v>2305000000.0</v>
       </c>
       <c r="I6">
         <v>1391000000.0</v>
       </c>
       <c r="J6">
         <v>1230000000.0</v>
       </c>
       <c r="K6">
         <v>2071000000.0</v>
       </c>
@@ -41406,51 +41414,51 @@
       <c r="CW21">
         <v>0.0</v>
       </c>
       <c r="CX21">
         <v>0.0</v>
       </c>
       <c r="CY21">
         <v>0.0</v>
       </c>
       <c r="CZ21">
         <v>0.0</v>
       </c>
       <c r="DA21">
         <v>0.0</v>
       </c>
       <c r="DB21">
         <v>0.0</v>
       </c>
       <c r="DC21"/>
     </row>
     <row r="22" spans="1:107">
       <c r="A22" t="s">
         <v>185</v>
       </c>
       <c r="B22">
-        <v>1149964151.0</v>
+        <v>1236000000.0</v>
       </c>
       <c r="C22">
         <v>1497778413.0</v>
       </c>
       <c r="D22">
         <v>1919000000.0</v>
       </c>
       <c r="E22">
         <v>1923000000.0</v>
       </c>
       <c r="F22">
         <v>623000000.0</v>
       </c>
       <c r="G22">
         <v>1707000000.0</v>
       </c>
       <c r="H22">
         <v>2067000000.0</v>
       </c>
       <c r="I22">
         <v>1132000000.0</v>
       </c>
       <c r="J22">
         <v>972000000.0</v>
       </c>
@@ -41729,51 +41737,51 @@
       </c>
       <c r="CX22">
         <v>273980400.0</v>
       </c>
       <c r="CY22">
         <v>287023520.0</v>
       </c>
       <c r="CZ22">
         <v>314199880.0</v>
       </c>
       <c r="DA22">
         <v>243174070.0</v>
       </c>
       <c r="DB22">
         <v>225033650.0</v>
       </c>
       <c r="DC22">
         <v>244820684.0</v>
       </c>
     </row>
     <row r="23" spans="1:107">
       <c r="A23" t="s">
         <v>223</v>
       </c>
       <c r="B23">
-        <v>-917364601.0</v>
+        <v>-917364604.0</v>
       </c>
       <c r="C23">
         <v>1990376650.0</v>
       </c>
       <c r="D23">
         <v>955000000.0</v>
       </c>
       <c r="E23">
         <v>-487000000.0</v>
       </c>
       <c r="F23">
         <v>302000000.0</v>
       </c>
       <c r="G23">
         <v>282000000.0</v>
       </c>
       <c r="H23">
         <v>232000000.0</v>
       </c>
       <c r="I23">
         <v>181000000.0</v>
       </c>
       <c r="J23">
         <v>164000000.0</v>
       </c>
@@ -42375,51 +42383,51 @@
       </c>
       <c r="CX24">
         <v>-324367600.0</v>
       </c>
       <c r="CY24">
         <v>498525090.0</v>
       </c>
       <c r="CZ24">
         <v>-50439660.0</v>
       </c>
       <c r="DA24">
         <v>-954045130.0</v>
       </c>
       <c r="DB24">
         <v>223581820.0</v>
       </c>
       <c r="DC24">
         <v>-1342218954.0</v>
       </c>
     </row>
     <row r="25" spans="1:107">
       <c r="A25" t="s">
         <v>225</v>
       </c>
       <c r="B25">
-        <v>1097829769.0</v>
+        <v>1116793920.0</v>
       </c>
       <c r="C25">
         <v>-1320922657.0</v>
       </c>
       <c r="D25">
         <v>-4059000000.0</v>
       </c>
       <c r="E25">
         <v>-2512000000.0</v>
       </c>
       <c r="F25">
         <v>798000000.0</v>
       </c>
       <c r="G25">
         <v>1056000000.0</v>
       </c>
       <c r="H25">
         <v>-3374000000.0</v>
       </c>
       <c r="I25">
         <v>883000000.0</v>
       </c>
       <c r="J25">
         <v>356000000.0</v>
       </c>
@@ -42749,57 +42757,57 @@
       <c r="K26">
         <v>-333000000.0</v>
       </c>
       <c r="L26">
         <v>-421000000.0</v>
       </c>
       <c r="M26">
         <v>-443000000.0</v>
       </c>
       <c r="N26">
         <v>-398000000.0</v>
       </c>
       <c r="O26">
         <v>-552000000.0</v>
       </c>
       <c r="P26">
         <v>-527000000.0</v>
       </c>
       <c r="Q26">
         <v>-428000000.0</v>
       </c>
       <c r="R26">
         <v>-377000000.0</v>
       </c>
       <c r="S26">
-        <v>-194000000.0</v>
+        <v>-153376400.0</v>
       </c>
       <c r="T26">
         <v>-262000000.0</v>
       </c>
       <c r="U26">
-        <v>-418000000.0</v>
+        <v>-337559557.0</v>
       </c>
       <c r="V26">
         <v>3205000000.0</v>
       </c>
       <c r="W26">
         <v>81000000.0</v>
       </c>
       <c r="X26">
         <v>1878000000.0</v>
       </c>
       <c r="Y26">
         <v>-234000000.0</v>
       </c>
       <c r="Z26">
         <v>-253000000.0</v>
       </c>
       <c r="AA26">
         <v>-270000000.0</v>
       </c>
       <c r="AB26">
         <v>-443000000.0</v>
       </c>
       <c r="AC26">
         <v>-420000000.0</v>
       </c>