--- v0 (2026-06-04)
+++ v1 (2026-07-29)
@@ -1681,51 +1681,51 @@
       <c r="L26"/>
       <c r="M26"/>
     </row>
     <row r="27" spans="1:13">
       <c r="A27" t="s">
         <v>38</v>
       </c>
       <c r="B27"/>
       <c r="C27"/>
       <c r="D27"/>
       <c r="E27"/>
       <c r="F27"/>
       <c r="G27"/>
       <c r="H27"/>
       <c r="I27"/>
       <c r="J27"/>
       <c r="K27"/>
       <c r="L27"/>
       <c r="M27"/>
     </row>
     <row r="28" spans="1:13">
       <c r="A28" t="s">
         <v>39</v>
       </c>
       <c r="B28">
-        <v>-422826000.0</v>
+        <v>28535000.0</v>
       </c>
       <c r="C28">
         <v>70658000.0</v>
       </c>
       <c r="D28">
         <v>59172000.0</v>
       </c>
       <c r="E28">
         <v>103206000.0</v>
       </c>
       <c r="F28">
         <v>29570000.0</v>
       </c>
       <c r="G28">
         <v>12260000.0</v>
       </c>
       <c r="H28">
         <v>7615000.0</v>
       </c>
       <c r="I28">
         <v>2523000.0</v>
       </c>
       <c r="J28">
         <v>-5934043.0</v>
       </c>
@@ -2486,51 +2486,51 @@
       </c>
       <c r="F50">
         <v>7674000.0</v>
       </c>
       <c r="G50">
         <v>4872000.0</v>
       </c>
       <c r="H50">
         <v>3333000.0</v>
       </c>
       <c r="I50">
         <v>5000000.0</v>
       </c>
       <c r="J50"/>
       <c r="K50">
         <v>500000.0</v>
       </c>
       <c r="L50"/>
       <c r="M50"/>
     </row>
     <row r="51" spans="1:13">
       <c r="A51" t="s">
         <v>62</v>
       </c>
       <c r="B51">
-        <v>17521000.0</v>
+        <v>468882000.0</v>
       </c>
       <c r="C51">
         <v>103667000.0</v>
       </c>
       <c r="D51">
         <v>101134000.0</v>
       </c>
       <c r="E51">
         <v>138819000.0</v>
       </c>
       <c r="F51">
         <v>51461000.0</v>
       </c>
       <c r="G51">
         <v>17560000.0</v>
       </c>
       <c r="H51">
         <v>13147000.0</v>
       </c>
       <c r="I51">
         <v>9474000.0</v>
       </c>
       <c r="J51"/>
       <c r="K51">
         <v>11129280.0</v>
@@ -5371,54 +5371,54 @@
       <c r="AC27"/>
       <c r="AD27"/>
       <c r="AE27"/>
       <c r="AF27"/>
       <c r="AG27"/>
       <c r="AH27"/>
       <c r="AI27"/>
       <c r="AJ27"/>
       <c r="AK27"/>
       <c r="AL27"/>
       <c r="AM27"/>
       <c r="AN27"/>
       <c r="AO27"/>
       <c r="AP27"/>
       <c r="AQ27"/>
       <c r="AR27"/>
       <c r="AS27"/>
       <c r="AT27"/>
       <c r="AU27"/>
     </row>
     <row r="28" spans="1:47">
       <c r="A28" t="s">
         <v>39</v>
       </c>
       <c r="B28">
-        <v>-304167000.0</v>
+        <v>113626000.0</v>
       </c>
       <c r="C28">
-        <v>-422826000.0</v>
+        <v>28535000.0</v>
       </c>
       <c r="D28">
         <v>-57469000.0</v>
       </c>
       <c r="E28">
         <v>113635000.0</v>
       </c>
       <c r="F28">
         <v>88214000.0</v>
       </c>
       <c r="G28">
         <v>70658000.0</v>
       </c>
       <c r="H28">
         <v>72458000.0</v>
       </c>
       <c r="I28">
         <v>76307000.0</v>
       </c>
       <c r="J28">
         <v>80700000.0</v>
       </c>
       <c r="K28">
         <v>59172000.0</v>
       </c>
@@ -7988,54 +7988,54 @@
       </c>
       <c r="AH50">
         <v>5790935.0</v>
       </c>
       <c r="AI50"/>
       <c r="AJ50"/>
       <c r="AK50"/>
       <c r="AL50"/>
       <c r="AM50">
         <v>11129275.0</v>
       </c>
       <c r="AN50"/>
       <c r="AO50"/>
       <c r="AP50"/>
       <c r="AQ50"/>
       <c r="AR50"/>
       <c r="AS50"/>
       <c r="AT50"/>
       <c r="AU50"/>
     </row>
     <row r="51" spans="1:47">
       <c r="A51" t="s">
         <v>62</v>
       </c>
       <c r="B51">
-        <v>51038000.0</v>
+        <v>468831000.0</v>
       </c>
       <c r="C51">
-        <v>17521000.0</v>
+        <v>468882000.0</v>
       </c>
       <c r="D51">
         <v>136377000.0</v>
       </c>
       <c r="E51">
         <v>142565000.0</v>
       </c>
       <c r="F51">
         <v>132480000.0</v>
       </c>
       <c r="G51">
         <v>103667000.0</v>
       </c>
       <c r="H51">
         <v>96122000.0</v>
       </c>
       <c r="I51">
         <v>104678000.0</v>
       </c>
       <c r="J51">
         <v>112003000.0</v>
       </c>
       <c r="K51">
         <v>101134000.0</v>
       </c>
@@ -9414,92 +9414,92 @@
         <v>68212.0</v>
       </c>
     </row>
     <row r="4" spans="1:13">
       <c r="A4" t="s">
         <v>110</v>
       </c>
       <c r="B4"/>
       <c r="C4"/>
       <c r="D4"/>
       <c r="E4"/>
       <c r="F4"/>
       <c r="G4"/>
       <c r="H4"/>
       <c r="I4"/>
       <c r="J4"/>
       <c r="K4"/>
       <c r="L4"/>
       <c r="M4"/>
     </row>
     <row r="5" spans="1:13">
       <c r="A5" t="s">
         <v>111</v>
       </c>
       <c r="B5">
-        <v>-55956000.0</v>
+        <v>-54336000.0</v>
       </c>
       <c r="C5">
         <v>21043000.0</v>
       </c>
       <c r="D5">
         <v>113566000.0</v>
       </c>
       <c r="E5">
         <v>153024000.0</v>
       </c>
       <c r="F5">
         <v>46962000.0</v>
       </c>
       <c r="G5">
         <v>-7167000.0</v>
       </c>
       <c r="H5">
         <v>31290000.0</v>
       </c>
       <c r="I5">
         <v>26650000.0</v>
       </c>
       <c r="J5">
         <v>-15393711.0</v>
       </c>
       <c r="K5">
         <v>-7391032.0</v>
       </c>
       <c r="L5">
         <v>-2333000.0</v>
       </c>
       <c r="M5">
         <v>-1765524.0</v>
       </c>
     </row>
     <row r="6" spans="1:13">
       <c r="A6" t="s">
         <v>112</v>
       </c>
       <c r="B6">
-        <v>13866000.0</v>
+        <v>15486000.0</v>
       </c>
       <c r="C6">
         <v>88123000.0</v>
       </c>
       <c r="D6">
         <v>169221000.0</v>
       </c>
       <c r="E6">
         <v>195333000.0</v>
       </c>
       <c r="F6">
         <v>73782000.0</v>
       </c>
       <c r="G6">
         <v>14315000.0</v>
       </c>
       <c r="H6">
         <v>51322000.0</v>
       </c>
       <c r="I6">
         <v>39567000.0</v>
       </c>
       <c r="J6">
         <v>-11834533.0</v>
       </c>
@@ -10858,63 +10858,63 @@
       </c>
       <c r="AN4">
         <v>0.0</v>
       </c>
       <c r="AO4">
         <v>0.0</v>
       </c>
       <c r="AP4">
         <v>0.0</v>
       </c>
       <c r="AQ4">
         <v>0.0</v>
       </c>
       <c r="AR4"/>
       <c r="AS4"/>
       <c r="AT4"/>
       <c r="AU4">
         <v>0.0</v>
       </c>
     </row>
     <row r="5" spans="1:47">
       <c r="A5" t="s">
         <v>111</v>
       </c>
       <c r="B5">
-        <v>-24305000.0</v>
+        <v>-23820000.0</v>
       </c>
       <c r="C5">
-        <v>-13107000.0</v>
+        <v>-15275000.0</v>
       </c>
       <c r="D5">
-        <v>-14482000.0</v>
+        <v>-14357000.0</v>
       </c>
       <c r="E5">
-        <v>-13844000.0</v>
+        <v>-13186000.0</v>
       </c>
       <c r="F5">
-        <v>-12022000.0</v>
+        <v>-11517000.0</v>
       </c>
       <c r="G5">
         <v>7684000.0</v>
       </c>
       <c r="H5">
         <v>1518000.0</v>
       </c>
       <c r="I5">
         <v>7937000.0</v>
       </c>
       <c r="J5">
         <v>3904000.0</v>
       </c>
       <c r="K5">
         <v>40497000.0</v>
       </c>
       <c r="L5">
         <v>27414000.0</v>
       </c>
       <c r="M5">
         <v>12541000.0</v>
       </c>
       <c r="N5">
         <v>33114000.0</v>
       </c>
@@ -11001,63 +11001,63 @@
       </c>
       <c r="AP5">
         <v>-3833323.0</v>
       </c>
       <c r="AQ5">
         <v>-1432091.0</v>
       </c>
       <c r="AR5">
         <v>-179000.0</v>
       </c>
       <c r="AS5">
         <v>-361000.0</v>
       </c>
       <c r="AT5">
         <v>-361000.0</v>
       </c>
       <c r="AU5">
         <v>-1765524.0</v>
       </c>
     </row>
     <row r="6" spans="1:47">
       <c r="A6" t="s">
         <v>112</v>
       </c>
       <c r="B6">
-        <v>-7186000.0</v>
+        <v>-6701000.0</v>
       </c>
       <c r="C6">
-        <v>3838000.0</v>
+        <v>1670000.0</v>
       </c>
       <c r="D6">
-        <v>3011000.0</v>
+        <v>3136000.0</v>
       </c>
       <c r="E6">
-        <v>3596000.0</v>
+        <v>4254000.0</v>
       </c>
       <c r="F6">
-        <v>5922000.0</v>
+        <v>6427000.0</v>
       </c>
       <c r="G6">
         <v>24792000.0</v>
       </c>
       <c r="H6">
         <v>19683000.0</v>
       </c>
       <c r="I6">
         <v>24170000.0</v>
       </c>
       <c r="J6">
         <v>19478000.0</v>
       </c>
       <c r="K6">
         <v>55252000.0</v>
       </c>
       <c r="L6">
         <v>42206000.0</v>
       </c>
       <c r="M6">
         <v>26446000.0</v>
       </c>
       <c r="N6">
         <v>45316000.0</v>
       </c>