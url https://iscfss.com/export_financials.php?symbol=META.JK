--- v0 (2026-06-04)
+++ v1 (2026-07-29)
@@ -1859,51 +1859,53 @@
       <c r="G15"/>
       <c r="H15"/>
       <c r="I15"/>
       <c r="J15"/>
       <c r="K15"/>
       <c r="L15"/>
       <c r="M15"/>
       <c r="N15"/>
       <c r="O15"/>
       <c r="P15"/>
       <c r="Q15"/>
       <c r="R15"/>
       <c r="S15"/>
       <c r="T15"/>
       <c r="U15"/>
       <c r="V15"/>
       <c r="W15"/>
       <c r="X15"/>
       <c r="Y15"/>
       <c r="Z15"/>
     </row>
     <row r="16" spans="1:26">
       <c r="A16" t="s">
         <v>40</v>
       </c>
-      <c r="B16"/>
+      <c r="B16">
+        <v>1703246000.0</v>
+      </c>
       <c r="C16">
         <v>5709183000.0</v>
       </c>
       <c r="D16">
         <v>1579078296.0</v>
       </c>
       <c r="E16">
         <v>1160315462.0</v>
       </c>
       <c r="F16">
         <v>2995270455.0</v>
       </c>
       <c r="G16">
         <v>3583830237.0</v>
       </c>
       <c r="H16">
         <v>5946204795.0</v>
       </c>
       <c r="I16">
         <v>27933456816.0</v>
       </c>
       <c r="J16">
         <v>171007195268.0</v>
       </c>
       <c r="K16">
@@ -3090,51 +3092,51 @@
       </c>
       <c r="U38">
         <v>8817401000.0</v>
       </c>
       <c r="V38">
         <v>14296470000.0</v>
       </c>
       <c r="W38">
         <v>13061219000.0</v>
       </c>
       <c r="X38">
         <v>11232000000.0</v>
       </c>
       <c r="Y38">
         <v>5140000000.0</v>
       </c>
       <c r="Z38">
         <v>3784000000.0</v>
       </c>
     </row>
     <row r="39" spans="1:26">
       <c r="A39" t="s">
         <v>63</v>
       </c>
       <c r="B39">
-        <v>9305958000.0</v>
+        <v>9305959000.0</v>
       </c>
       <c r="C39">
         <v>69245345000.0</v>
       </c>
       <c r="D39">
         <v>47344871112.0</v>
       </c>
       <c r="E39">
         <v>380558993006.0</v>
       </c>
       <c r="F39">
         <v>208541288976.0</v>
       </c>
       <c r="G39">
         <v>225252984821.0</v>
       </c>
       <c r="H39">
         <v>21903226400.0</v>
       </c>
       <c r="I39">
         <v>333928716394.0</v>
       </c>
       <c r="J39">
         <v>525260036176.0</v>
       </c>
@@ -3170,51 +3172,51 @@
       </c>
       <c r="U39">
         <v>15628763000.0</v>
       </c>
       <c r="V39">
         <v>680081000.0</v>
       </c>
       <c r="W39">
         <v>443455000.0</v>
       </c>
       <c r="X39">
         <v>40000000.0</v>
       </c>
       <c r="Y39">
         <v>363000000.0</v>
       </c>
       <c r="Z39">
         <v>445000000.0</v>
       </c>
     </row>
     <row r="40" spans="1:26">
       <c r="A40" t="s">
         <v>64</v>
       </c>
       <c r="B40">
-        <v>36991763000.0</v>
+        <v>35288516000.0</v>
       </c>
       <c r="C40">
         <v>31711838000.0</v>
       </c>
       <c r="D40">
         <v>42654525072.0</v>
       </c>
       <c r="E40">
         <v>343949037384.0</v>
       </c>
       <c r="F40">
         <v>73290572028.0</v>
       </c>
       <c r="G40">
         <v>262005573649.0</v>
       </c>
       <c r="H40">
         <v>333270301624.0</v>
       </c>
       <c r="I40">
         <v>94304985488.0</v>
       </c>
       <c r="J40">
         <v>152157304563.0</v>
       </c>
@@ -5247,92 +5249,104 @@
       <c r="BW4"/>
       <c r="BX4"/>
       <c r="BY4"/>
       <c r="BZ4"/>
       <c r="CA4"/>
       <c r="CB4"/>
       <c r="CC4"/>
       <c r="CD4"/>
       <c r="CE4"/>
       <c r="CF4"/>
       <c r="CG4"/>
       <c r="CH4"/>
       <c r="CI4"/>
       <c r="CJ4"/>
     </row>
     <row r="5" spans="1:88">
       <c r="A5" t="s">
         <v>29</v>
       </c>
       <c r="B5">
         <v>496700608000.0</v>
       </c>
       <c r="C5">
         <v>493510087000.0</v>
       </c>
-      <c r="D5"/>
+      <c r="D5">
+        <v>493510086604.0</v>
+      </c>
       <c r="E5">
         <v>493278611000.0</v>
       </c>
       <c r="F5">
         <v>493278611000.0</v>
       </c>
       <c r="G5">
         <v>486039419000.0</v>
       </c>
       <c r="H5">
         <v>467254442737.0</v>
       </c>
       <c r="I5">
         <v>467254442737.0</v>
       </c>
       <c r="J5">
         <v>485039419057.0</v>
       </c>
       <c r="K5">
         <v>474865397417.0</v>
       </c>
       <c r="L5">
         <v>467379355466.0</v>
       </c>
       <c r="M5">
         <v>467878568448.0</v>
       </c>
       <c r="N5">
         <v>470386995341.0</v>
       </c>
       <c r="O5">
         <v>468214862745.0</v>
       </c>
       <c r="P5">
         <v>476294589287.0</v>
       </c>
-      <c r="Q5"/>
-[...3 lines deleted...]
-      <c r="U5"/>
+      <c r="Q5">
+        <v>470044854343.0</v>
+      </c>
+      <c r="R5">
+        <v>469260970939.0</v>
+      </c>
+      <c r="S5">
+        <v>470764262433.0</v>
+      </c>
+      <c r="T5">
+        <v>470959731638.0</v>
+      </c>
+      <c r="U5">
+        <v>469848939360.0</v>
+      </c>
       <c r="V5"/>
       <c r="W5"/>
       <c r="X5"/>
       <c r="Y5"/>
       <c r="Z5"/>
       <c r="AA5"/>
       <c r="AB5"/>
       <c r="AC5"/>
       <c r="AD5"/>
       <c r="AE5"/>
       <c r="AF5"/>
       <c r="AG5"/>
       <c r="AH5"/>
       <c r="AI5"/>
       <c r="AJ5"/>
       <c r="AK5"/>
       <c r="AL5"/>
       <c r="AM5"/>
       <c r="AN5"/>
       <c r="AO5"/>
       <c r="AP5"/>
       <c r="AQ5"/>
       <c r="AR5"/>
       <c r="AS5"/>
       <c r="AT5"/>
@@ -6925,87 +6939,99 @@
       <c r="BQ15"/>
       <c r="BR15"/>
       <c r="BS15"/>
       <c r="BT15"/>
       <c r="BU15"/>
       <c r="BV15"/>
       <c r="BW15"/>
       <c r="BX15"/>
       <c r="BY15"/>
       <c r="BZ15"/>
       <c r="CA15"/>
       <c r="CB15"/>
       <c r="CC15"/>
       <c r="CD15"/>
       <c r="CE15"/>
       <c r="CF15"/>
       <c r="CG15"/>
       <c r="CH15"/>
       <c r="CI15"/>
       <c r="CJ15"/>
     </row>
     <row r="16" spans="1:88">
       <c r="A16" t="s">
         <v>40</v>
       </c>
-      <c r="B16"/>
+      <c r="B16">
+        <v>1703246000.0</v>
+      </c>
       <c r="C16"/>
-      <c r="D16"/>
-      <c r="E16"/>
+      <c r="D16">
+        <v>4691755442.0</v>
+      </c>
+      <c r="E16">
+        <v>7807987535.0</v>
+      </c>
       <c r="F16">
         <v>5709183000.0</v>
       </c>
       <c r="G16">
         <v>4667592000.0</v>
       </c>
-      <c r="H16"/>
+      <c r="H16">
+        <v>4028542324.0</v>
+      </c>
       <c r="I16">
         <v>4689891841.0</v>
       </c>
       <c r="J16">
         <v>1579078296.0</v>
       </c>
       <c r="K16">
         <v>163064122522.0</v>
       </c>
       <c r="L16">
         <v>149351431204.0</v>
       </c>
       <c r="M16">
         <v>166246852374.0</v>
       </c>
       <c r="N16">
         <v>1160315462.0</v>
       </c>
       <c r="O16">
         <v>4503316373.0</v>
       </c>
       <c r="P16">
         <v>3642230341.0</v>
       </c>
-      <c r="Q16"/>
-      <c r="R16"/>
+      <c r="Q16">
+        <v>2903761380.0</v>
+      </c>
+      <c r="R16">
+        <v>2995270455.0</v>
+      </c>
       <c r="S16">
         <v>26319249394.0</v>
       </c>
       <c r="T16">
         <v>22213323162.0</v>
       </c>
       <c r="U16">
         <v>32273483428.0</v>
       </c>
       <c r="V16">
         <v>22637018105.0</v>
       </c>
       <c r="W16">
         <v>22408290892.0</v>
       </c>
       <c r="X16">
         <v>20870348694.0</v>
       </c>
       <c r="Y16">
         <v>28156443357.0</v>
       </c>
       <c r="Z16">
         <v>23697612752.0</v>
       </c>
       <c r="AA16">
@@ -10704,54 +10730,54 @@
       </c>
       <c r="CE38">
         <v>13061218000.0</v>
       </c>
       <c r="CF38">
         <v>13061218000.0</v>
       </c>
       <c r="CG38">
         <v>13061218000.0</v>
       </c>
       <c r="CH38">
         <v>11248195000.0</v>
       </c>
       <c r="CI38">
         <v>11243683000.0</v>
       </c>
       <c r="CJ38">
         <v>11245023000.0</v>
       </c>
     </row>
     <row r="39" spans="1:88">
       <c r="A39" t="s">
         <v>63</v>
       </c>
       <c r="B39">
-        <v>9305958000.0</v>
+        <v>9305959000.0</v>
       </c>
       <c r="C39">
-        <v>13077388000.0</v>
+        <v>65373448787.0</v>
       </c>
       <c r="D39">
         <v>69196124000.0</v>
       </c>
       <c r="E39">
         <v>74168595000.0</v>
       </c>
       <c r="F39">
         <v>69245345000.0</v>
       </c>
       <c r="G39">
         <v>54687944000.0</v>
       </c>
       <c r="H39">
         <v>58098626018.0</v>
       </c>
       <c r="I39">
         <v>58428083454.0</v>
       </c>
       <c r="J39">
         <v>183294168987.0</v>
       </c>
       <c r="K39">
         <v>8287681282.0</v>
       </c>
@@ -10970,51 +10996,51 @@
       </c>
       <c r="CE39">
         <v>295786000.0</v>
       </c>
       <c r="CF39">
         <v>301515000.0</v>
       </c>
       <c r="CG39">
         <v>443455000.0</v>
       </c>
       <c r="CH39">
         <v>112877000.0</v>
       </c>
       <c r="CI39">
         <v>70677000.0</v>
       </c>
       <c r="CJ39">
         <v>90969000.0</v>
       </c>
     </row>
     <row r="40" spans="1:88">
       <c r="A40" t="s">
         <v>64</v>
       </c>
       <c r="B40">
-        <v>36991762000.0</v>
+        <v>35288516000.0</v>
       </c>
       <c r="C40">
         <v>35133855000.0</v>
       </c>
       <c r="D40">
         <v>28599604000.0</v>
       </c>
       <c r="E40">
         <v>21486667000.0</v>
       </c>
       <c r="F40">
         <v>31711839000.0</v>
       </c>
       <c r="G40">
         <v>26444640000.0</v>
       </c>
       <c r="H40">
         <v>31874945792.0</v>
       </c>
       <c r="I40">
         <v>31301315333.0</v>
       </c>
       <c r="J40">
         <v>42654525072.0</v>
       </c>
@@ -17648,51 +17674,51 @@
       <c r="E3">
         <v>2418845000.0</v>
       </c>
       <c r="F3">
         <v>549244000.0</v>
       </c>
       <c r="G3">
         <v>5295493000.0</v>
       </c>
       <c r="H3">
         <v>2610180000.0</v>
       </c>
       <c r="I3">
         <v>6322400758.0</v>
       </c>
       <c r="J3">
         <v>24357121504.0</v>
       </c>
       <c r="K3">
         <v>5896336147.0</v>
       </c>
       <c r="L3">
         <v>5091702901.0</v>
       </c>
       <c r="M3">
-        <v>-13332321138.0</v>
+        <v>25492755737.0</v>
       </c>
       <c r="N3">
         <v>4977830692.0</v>
       </c>
       <c r="O3">
         <v>1914945165.0</v>
       </c>
       <c r="P3">
         <v>7377913024.0</v>
       </c>
       <c r="Q3">
         <v>16542028595.0</v>
       </c>
       <c r="R3">
         <v>9528645298.0</v>
       </c>
       <c r="S3">
         <v>2774391571.0</v>
       </c>
       <c r="T3">
         <v>1392039580.0</v>
       </c>
       <c r="U3">
         <v>4402147787.0</v>
       </c>
@@ -17944,51 +17970,51 @@
       <c r="E5">
         <v>30000032000.0</v>
       </c>
       <c r="F5">
         <v>232630887000.0</v>
       </c>
       <c r="G5">
         <v>45018993000.0</v>
       </c>
       <c r="H5">
         <v>16605722879.0</v>
       </c>
       <c r="I5">
         <v>93813479899.0</v>
       </c>
       <c r="J5">
         <v>101911990337.0</v>
       </c>
       <c r="K5">
         <v>78918360163.0</v>
       </c>
       <c r="L5">
         <v>53303069215.0</v>
       </c>
       <c r="M5">
-        <v>113313722367.0</v>
+        <v>95255639498.0</v>
       </c>
       <c r="N5">
         <v>106699120929.0</v>
       </c>
       <c r="O5">
         <v>95931446284.0</v>
       </c>
       <c r="P5">
         <v>81818501625.0</v>
       </c>
       <c r="Q5">
         <v>68299206245.0</v>
       </c>
       <c r="R5">
         <v>43528211610.0</v>
       </c>
       <c r="S5">
         <v>45093513776.0</v>
       </c>
       <c r="T5">
         <v>53299884708.0</v>
       </c>
       <c r="U5">
         <v>61300705109.0</v>
       </c>
@@ -18148,51 +18174,51 @@
       <c r="E6">
         <v>32418877000.0</v>
       </c>
       <c r="F6">
         <v>233180131000.0</v>
       </c>
       <c r="G6">
         <v>50314486000.0</v>
       </c>
       <c r="H6">
         <v>19215902879.0</v>
       </c>
       <c r="I6">
         <v>100135880657.0</v>
       </c>
       <c r="J6">
         <v>126269111841.0</v>
       </c>
       <c r="K6">
         <v>84814696310.0</v>
       </c>
       <c r="L6">
         <v>58394772116.0</v>
       </c>
       <c r="M6">
-        <v>99981401229.0</v>
+        <v>120748395235.0</v>
       </c>
       <c r="N6">
         <v>111676951621.0</v>
       </c>
       <c r="O6">
         <v>97846391449.0</v>
       </c>
       <c r="P6">
         <v>89196414649.0</v>
       </c>
       <c r="Q6">
         <v>84841234840.0</v>
       </c>
       <c r="R6">
         <v>53056856908.0</v>
       </c>
       <c r="S6">
         <v>47867905347.0</v>
       </c>
       <c r="T6">
         <v>54691924288.0</v>
       </c>
       <c r="U6">
         <v>65702852896.0</v>
       </c>
@@ -18253,51 +18279,51 @@
       <c r="AN6">
         <v>169339833567.0</v>
       </c>
       <c r="AO6">
         <v>108302019704.0</v>
       </c>
       <c r="AP6">
         <v>129191201165.0</v>
       </c>
       <c r="AQ6">
         <v>90745412580.0</v>
       </c>
       <c r="AR6">
         <v>110593468295.0</v>
       </c>
       <c r="AS6">
         <v>83369257055.0</v>
       </c>
       <c r="AT6">
         <v>55643248809.0</v>
       </c>
       <c r="AU6">
         <v>81676300532.0</v>
       </c>
       <c r="AV6">
-        <v>91129155279.0</v>
+        <v>103235401824.0</v>
       </c>
       <c r="AW6">
         <v>54658225074.0</v>
       </c>
       <c r="AX6">
         <v>80782184109.0</v>
       </c>
       <c r="AY6">
         <v>48366301593.0</v>
       </c>
       <c r="AZ6">
         <v>40460022867.0</v>
       </c>
       <c r="BA6">
         <v>32713067423.0</v>
       </c>
       <c r="BB6">
         <v>44322326879.0</v>
       </c>
       <c r="BC6">
         <v>34190998974.0</v>
       </c>
       <c r="BD6">
         <v>34538031069.0</v>
       </c>
@@ -23481,51 +23507,53 @@
       <c r="G13"/>
       <c r="H13"/>
       <c r="I13"/>
       <c r="J13"/>
       <c r="K13"/>
       <c r="L13"/>
       <c r="M13"/>
       <c r="N13"/>
       <c r="O13"/>
       <c r="P13"/>
       <c r="Q13"/>
       <c r="R13"/>
       <c r="S13"/>
       <c r="T13"/>
       <c r="U13"/>
       <c r="V13"/>
       <c r="W13"/>
       <c r="X13"/>
       <c r="Y13"/>
       <c r="Z13"/>
     </row>
     <row r="14" spans="1:26">
       <c r="A14" t="s">
         <v>196</v>
       </c>
-      <c r="B14"/>
+      <c r="B14">
+        <v>23093347000.0</v>
+      </c>
       <c r="C14">
         <v>22939980000.0</v>
       </c>
       <c r="D14">
         <v>103403800505.0</v>
       </c>
       <c r="E14">
         <v>100514805853.0</v>
       </c>
       <c r="F14">
         <v>120590450275.0</v>
       </c>
       <c r="G14">
         <v>79529878407.0</v>
       </c>
       <c r="H14">
         <v>85309748859.0</v>
       </c>
       <c r="I14">
         <v>108099904798.0</v>
       </c>
       <c r="J14">
         <v>104575198621.0</v>
       </c>
       <c r="K14">
@@ -23890,51 +23918,51 @@
         <v>399072118216.0</v>
       </c>
       <c r="L21">
         <v>311763298160.0</v>
       </c>
       <c r="M21"/>
       <c r="N21"/>
       <c r="O21"/>
       <c r="P21"/>
       <c r="Q21"/>
       <c r="R21"/>
       <c r="S21"/>
       <c r="T21"/>
       <c r="U21"/>
       <c r="V21"/>
       <c r="W21"/>
       <c r="X21"/>
       <c r="Y21"/>
       <c r="Z21"/>
     </row>
     <row r="22" spans="1:26">
       <c r="A22" t="s">
         <v>166</v>
       </c>
       <c r="B22">
-        <v>93897702657.0</v>
+        <v>93897703000.0</v>
       </c>
       <c r="C22">
         <v>323147574000.0</v>
       </c>
       <c r="D22">
         <v>-233744670872.0</v>
       </c>
       <c r="E22">
         <v>122464831778.0</v>
       </c>
       <c r="F22">
         <v>5989245890.0</v>
       </c>
       <c r="G22">
         <v>69392144520.0</v>
       </c>
       <c r="H22">
         <v>143813655548.0</v>
       </c>
       <c r="I22">
         <v>179651455872.0</v>
       </c>
       <c r="J22">
         <v>38700320543.0</v>
       </c>
@@ -23962,51 +23990,51 @@
       <c r="R22">
         <v>-41791300012.0</v>
       </c>
       <c r="S22">
         <v>6385852376.0</v>
       </c>
       <c r="T22">
         <v>20439045000.0</v>
       </c>
       <c r="U22">
         <v>903468000.0</v>
       </c>
       <c r="V22"/>
       <c r="W22"/>
       <c r="X22">
         <v>4184000000.0</v>
       </c>
       <c r="Y22"/>
       <c r="Z22"/>
     </row>
     <row r="23" spans="1:26">
       <c r="A23" t="s">
         <v>204</v>
       </c>
       <c r="B23">
-        <v>-3671382000.0</v>
+        <v>-3671383000.0</v>
       </c>
       <c r="C23">
         <v>-3990908000.0</v>
       </c>
       <c r="D23">
         <v>-1430843786.0</v>
       </c>
       <c r="E23">
         <v>-1672577300.0</v>
       </c>
       <c r="F23">
         <v>-12477804311.0</v>
       </c>
       <c r="G23">
         <v>115988627463.0</v>
       </c>
       <c r="H23">
         <v>7664568009.0</v>
       </c>
       <c r="I23">
         <v>-5699688043.0</v>
       </c>
       <c r="J23">
         <v>-19584304827.0</v>
       </c>
@@ -24034,51 +24062,51 @@
       <c r="R23">
         <v>213550965144.0</v>
       </c>
       <c r="S23">
         <v>-39009420800.0</v>
       </c>
       <c r="T23"/>
       <c r="U23"/>
       <c r="V23">
         <v>2357503000.0</v>
       </c>
       <c r="W23">
         <v>2837340000.0</v>
       </c>
       <c r="X23">
         <v>806000000.0</v>
       </c>
       <c r="Y23"/>
       <c r="Z23"/>
     </row>
     <row r="24" spans="1:26">
       <c r="A24" t="s">
         <v>205</v>
       </c>
       <c r="B24">
-        <v>100358393000.0</v>
+        <v>100358392000.0</v>
       </c>
       <c r="C24">
         <v>-23667260000.0</v>
       </c>
       <c r="D24">
         <v>-921320207965.0</v>
       </c>
       <c r="E24">
         <v>14000000000.0</v>
       </c>
       <c r="F24">
         <v>13487073171.0</v>
       </c>
       <c r="G24">
         <v>-1128778828092.0</v>
       </c>
       <c r="H24">
         <v>-582415986628.0</v>
       </c>
       <c r="I24">
         <v>-467353185059.0</v>
       </c>
       <c r="J24">
         <v>-144528754451.0</v>
       </c>
@@ -24102,51 +24130,51 @@
       </c>
       <c r="Q24">
         <v>-29724608807.0</v>
       </c>
       <c r="R24">
         <v>-13064920694.0</v>
       </c>
       <c r="S24">
         <v>63860586.0</v>
       </c>
       <c r="T24"/>
       <c r="U24"/>
       <c r="V24"/>
       <c r="W24"/>
       <c r="X24"/>
       <c r="Y24">
         <v>12000000.0</v>
       </c>
       <c r="Z24"/>
     </row>
     <row r="25" spans="1:26">
       <c r="A25" t="s">
         <v>206</v>
       </c>
       <c r="B25">
-        <v>54229719000.0</v>
+        <v>-62761331000.0</v>
       </c>
       <c r="C25">
         <v>-286382645000.0</v>
       </c>
       <c r="D25">
         <v>289252627016.0</v>
       </c>
       <c r="E25">
         <v>-100514805853.0</v>
       </c>
       <c r="F25">
         <v>13383991642.0</v>
       </c>
       <c r="G25">
         <v>115947544108.0</v>
       </c>
       <c r="H25">
         <v>177378497033.0</v>
       </c>
       <c r="I25">
         <v>-179651455872.0</v>
       </c>
       <c r="J25">
         <v>-38700320543.0</v>
       </c>
@@ -26416,60 +26444,60 @@
       <c r="J14">
         <v>24357121504.0</v>
       </c>
       <c r="K14">
         <v>34192652602.0</v>
       </c>
       <c r="L14">
         <v>19361270662.0</v>
       </c>
       <c r="M14">
         <v>25492755737.0</v>
       </c>
       <c r="N14">
         <v>553467126.0</v>
       </c>
       <c r="O14">
         <v>1914945165.0</v>
       </c>
       <c r="P14">
         <v>7377913024.0</v>
       </c>
       <c r="Q14">
         <v>4650480579.0</v>
       </c>
       <c r="R14">
-        <v>38272076239.0</v>
+        <v>39200207892.0</v>
       </c>
       <c r="S14">
-        <v>32861358707.0</v>
+        <v>31933227054.0</v>
       </c>
       <c r="T14">
-        <v>28369816953.0</v>
+        <v>29662653531.0</v>
       </c>
       <c r="U14">
-        <v>21087198376.0</v>
+        <v>19794361798.0</v>
       </c>
       <c r="V14">
         <v>26629691578.0</v>
       </c>
       <c r="W14">
         <v>18089924862.0</v>
       </c>
       <c r="X14">
         <v>14189092324.0</v>
       </c>
       <c r="Y14">
         <v>20621169643.0</v>
       </c>
       <c r="Z14">
         <v>28179302079.0</v>
       </c>
       <c r="AA14">
         <v>17919742486.0</v>
       </c>
       <c r="AB14">
         <v>-1580204682.0</v>
       </c>
       <c r="AC14">
         <v>40790908976.0</v>
       </c>
@@ -27526,51 +27554,51 @@
       <c r="BR21"/>
       <c r="BS21"/>
       <c r="BT21"/>
       <c r="BU21"/>
       <c r="BV21"/>
       <c r="BW21"/>
       <c r="BX21"/>
       <c r="BY21"/>
       <c r="BZ21"/>
       <c r="CA21"/>
       <c r="CB21"/>
       <c r="CC21"/>
       <c r="CD21"/>
       <c r="CE21"/>
       <c r="CF21"/>
       <c r="CG21"/>
       <c r="CH21"/>
       <c r="CI21"/>
       <c r="CJ21"/>
     </row>
     <row r="22" spans="1:88">
       <c r="A22" t="s">
         <v>166</v>
       </c>
       <c r="B22">
-        <v>17501746577.0</v>
+        <v>17501747000.0</v>
       </c>
       <c r="C22">
         <v>25579240273.0</v>
       </c>
       <c r="D22">
         <v>34283130868.0</v>
       </c>
       <c r="E22">
         <v>16533584939.0</v>
       </c>
       <c r="F22">
         <v>217784866000.0</v>
       </c>
       <c r="G22">
         <v>26026755000.0</v>
       </c>
       <c r="H22">
         <v>-733797360.0</v>
       </c>
       <c r="I22">
         <v>80069750578.0</v>
       </c>
       <c r="J22">
         <v>-76877402804.0</v>
       </c>
@@ -27752,89 +27780,89 @@
       </c>
       <c r="BY22">
         <v>1655220400.0</v>
       </c>
       <c r="BZ22"/>
       <c r="CA22">
         <v>557628900.0</v>
       </c>
       <c r="CB22"/>
       <c r="CC22"/>
       <c r="CD22"/>
       <c r="CE22"/>
       <c r="CF22">
         <v>1299157000.0</v>
       </c>
       <c r="CG22"/>
       <c r="CH22"/>
       <c r="CI22"/>
       <c r="CJ22"/>
     </row>
     <row r="23" spans="1:88">
       <c r="A23" t="s">
         <v>204</v>
       </c>
       <c r="B23">
-        <v>2800849000.0</v>
+        <v>2800848000.0</v>
       </c>
       <c r="C23">
         <v>-7414340000.0</v>
       </c>
       <c r="D23">
         <v>1521824000.0</v>
       </c>
       <c r="E23"/>
       <c r="F23">
         <v>-3990908000.0</v>
       </c>
       <c r="G23">
         <v>-5300094000.0</v>
       </c>
       <c r="H23">
         <v>5300094029.0</v>
       </c>
       <c r="I23"/>
       <c r="J23">
         <v>-34775567546.0</v>
       </c>
       <c r="K23">
         <v>362170710592.0</v>
       </c>
       <c r="L23">
         <v>33344723760.0</v>
       </c>
       <c r="M23">
-        <v>67880045418.0</v>
+        <v>1.0</v>
       </c>
       <c r="N23">
         <v>943920010.0</v>
       </c>
       <c r="O23">
         <v>-2113219512.0</v>
       </c>
       <c r="P23">
-        <v>50826222052.0</v>
+        <v>-503277798.0</v>
       </c>
       <c r="Q23">
         <v>-217664686278.0</v>
       </c>
       <c r="R23">
         <v>-10746986735.0</v>
       </c>
       <c r="S23">
         <v>550000002.0</v>
       </c>
       <c r="T23">
         <v>1432834903.0</v>
       </c>
       <c r="U23">
         <v>-1432834903.0</v>
       </c>
       <c r="V23">
         <v>12027297627.0</v>
       </c>
       <c r="W23">
         <v>24977625607.0</v>
       </c>
       <c r="X23">
         <v>81540000000.0</v>
       </c>
@@ -28190,108 +28218,108 @@
       <c r="BR24"/>
       <c r="BS24"/>
       <c r="BT24"/>
       <c r="BU24"/>
       <c r="BV24"/>
       <c r="BW24"/>
       <c r="BX24"/>
       <c r="BY24"/>
       <c r="BZ24"/>
       <c r="CA24"/>
       <c r="CB24"/>
       <c r="CC24"/>
       <c r="CD24"/>
       <c r="CE24"/>
       <c r="CF24"/>
       <c r="CG24"/>
       <c r="CH24"/>
       <c r="CI24"/>
       <c r="CJ24"/>
     </row>
     <row r="25" spans="1:88">
       <c r="A25" t="s">
         <v>206</v>
       </c>
       <c r="B25">
-        <v>61795655000.0</v>
+        <v>44293908000.0</v>
       </c>
       <c r="C25">
         <v>26522194000.0</v>
       </c>
       <c r="D25">
         <v>35932274000.0</v>
       </c>
       <c r="E25">
         <v>-2576686000.0</v>
       </c>
       <c r="F25">
         <v>-236807224000.0</v>
       </c>
       <c r="G25">
         <v>52305245000.0</v>
       </c>
       <c r="H25">
         <v>-8578727966.0</v>
       </c>
       <c r="I25">
         <v>-92043888596.0</v>
       </c>
       <c r="J25">
         <v>218042581840.0</v>
       </c>
       <c r="K25">
         <v>60507832597.0</v>
       </c>
       <c r="L25">
         <v>-24715951263.0</v>
       </c>
       <c r="M25">
         <v>35418163842.0</v>
       </c>
       <c r="N25">
         <v>-553467126.0</v>
       </c>
       <c r="O25">
         <v>-32099898984.0</v>
       </c>
       <c r="P25">
         <v>-38886833473.0</v>
       </c>
       <c r="Q25">
         <v>-23925328459.0</v>
       </c>
       <c r="R25">
-        <v>6560665478.0</v>
+        <v>1917132990.0</v>
       </c>
       <c r="S25">
-        <v>11673192612.0</v>
+        <v>66105669776.0</v>
       </c>
       <c r="T25">
-        <v>879311468.0</v>
+        <v>-51539970528.0</v>
       </c>
       <c r="U25">
-        <v>-25102415448.0</v>
+        <v>-3098840596.0</v>
       </c>
       <c r="V25">
         <v>-13114539051.0</v>
       </c>
       <c r="W25">
         <v>-19387380900.0</v>
       </c>
       <c r="X25">
         <v>3704829872.0</v>
       </c>
       <c r="Y25">
         <v>-40595054441.0</v>
       </c>
       <c r="Z25">
         <v>-10055273171.0</v>
       </c>
       <c r="AA25">
         <v>-40870112950.0</v>
       </c>
       <c r="AB25">
         <v>-43870430484.0</v>
       </c>
       <c r="AC25">
         <v>-49017838943.0</v>
       </c>
@@ -28876,60 +28904,60 @@
       <c r="J29">
         <v>165522300540.0</v>
       </c>
       <c r="K29">
         <v>48315339134.0</v>
       </c>
       <c r="L29">
         <v>-85515132417.0</v>
       </c>
       <c r="M29">
         <v>30589249392.0</v>
       </c>
       <c r="N29">
         <v>22962739131.0</v>
       </c>
       <c r="O29">
         <v>32099898984.0</v>
       </c>
       <c r="P29">
         <v>38886833473.0</v>
       </c>
       <c r="Q29">
         <v>4650480579.0</v>
       </c>
       <c r="R29">
-        <v>13556675404.0</v>
+        <v>34556675404.0</v>
       </c>
       <c r="S29">
         <v>86365704218.0</v>
       </c>
       <c r="T29">
-        <v>-22556628465.0</v>
+        <v>-22756628465.0</v>
       </c>
       <c r="U29">
-        <v>41597936650.0</v>
+        <v>41797936650.0</v>
       </c>
       <c r="V29">
         <v>226281972467.0</v>
       </c>
       <c r="W29">
         <v>14233057389.0</v>
       </c>
       <c r="X29">
         <v>-25624463886.0</v>
       </c>
       <c r="Y29">
         <v>49979001065.0</v>
       </c>
       <c r="Z29">
         <v>198992626013.0</v>
       </c>
       <c r="AA29">
         <v>192373106320.0</v>
       </c>
       <c r="AB29">
         <v>-9363934023.0</v>
       </c>
       <c r="AC29">
         <v>111158049638.0</v>
       </c>