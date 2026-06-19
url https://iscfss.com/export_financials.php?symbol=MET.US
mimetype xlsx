--- v0 (2026-03-01)
+++ v1 (2026-06-19)
@@ -22,51 +22,51 @@
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Balance Sheet (Yearly)" sheetId="1" r:id="rId4"/>
     <sheet name="Balance Sheet (Quarterly)" sheetId="2" r:id="rId5"/>
     <sheet name="Income Statement (Yearly)" sheetId="3" r:id="rId6"/>
     <sheet name="Income Statement (Quarterly)" sheetId="4" r:id="rId7"/>
     <sheet name="Cash Flow (Yearly)" sheetId="5" r:id="rId8"/>
     <sheet name="Cash Flow (Quarterly)" sheetId="6" r:id="rId9"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="234">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="235">
   <si>
     <t>Metric</t>
   </si>
   <si>
     <t>2025-12-31</t>
   </si>
   <si>
     <t>2024-12-31</t>
   </si>
   <si>
     <t>2023-12-31</t>
   </si>
   <si>
     <t>2022-12-31</t>
   </si>
   <si>
     <t>2021-12-31</t>
   </si>
   <si>
     <t>2020-12-31</t>
   </si>
   <si>
     <t>2019-12-31</t>
   </si>
   <si>
@@ -301,50 +301,53 @@
     <t>temporaryEquityRedeemableNoncontrollingInterests</t>
   </si>
   <si>
     <t>totalAssets</t>
   </si>
   <si>
     <t>totalCurrentAssets</t>
   </si>
   <si>
     <t>totalCurrentLiabilities</t>
   </si>
   <si>
     <t>totalLiab</t>
   </si>
   <si>
     <t>totalPermanentEquity</t>
   </si>
   <si>
     <t>totalStockholderEquity</t>
   </si>
   <si>
     <t>treasuryStock</t>
   </si>
   <si>
     <t>warrants</t>
+  </si>
+  <si>
+    <t>2026-03-31</t>
   </si>
   <si>
     <t>2025-09-30</t>
   </si>
   <si>
     <t>2025-06-30</t>
   </si>
   <si>
     <t>2025-03-31</t>
   </si>
   <si>
     <t>2024-09-30</t>
   </si>
   <si>
     <t>2024-06-30</t>
   </si>
   <si>
     <t>2024-03-31</t>
   </si>
   <si>
     <t>2023-09-30</t>
   </si>
   <si>
     <t>2023-06-30</t>
   </si>
@@ -1502,93 +1505,97 @@
       <c r="Q6">
         <v>0.0</v>
       </c>
       <c r="R6">
         <v>0.0</v>
       </c>
       <c r="S6"/>
       <c r="T6"/>
       <c r="U6"/>
       <c r="V6"/>
       <c r="W6"/>
       <c r="X6"/>
       <c r="Y6"/>
       <c r="Z6"/>
       <c r="AA6"/>
       <c r="AB6"/>
       <c r="AC6"/>
       <c r="AD6"/>
       <c r="AE6"/>
       <c r="AF6"/>
     </row>
     <row r="7" spans="1:32">
       <c r="A7" t="s">
         <v>37</v>
       </c>
-      <c r="B7"/>
+      <c r="B7">
+        <v>6000000.0</v>
+      </c>
       <c r="C7">
         <v>6000000.0</v>
       </c>
       <c r="D7">
         <v>32000000.0</v>
       </c>
       <c r="E7">
         <v>56000000.0</v>
       </c>
       <c r="F7"/>
       <c r="G7"/>
       <c r="H7"/>
       <c r="I7"/>
       <c r="J7"/>
       <c r="K7"/>
       <c r="L7"/>
       <c r="M7"/>
       <c r="N7"/>
       <c r="O7"/>
       <c r="P7"/>
       <c r="Q7"/>
       <c r="R7"/>
       <c r="S7"/>
       <c r="T7"/>
       <c r="U7"/>
       <c r="V7"/>
       <c r="W7"/>
       <c r="X7"/>
       <c r="Y7"/>
       <c r="Z7"/>
       <c r="AA7"/>
       <c r="AB7"/>
       <c r="AC7"/>
       <c r="AD7"/>
       <c r="AE7"/>
       <c r="AF7"/>
     </row>
     <row r="8" spans="1:32">
       <c r="A8" t="s">
         <v>38</v>
       </c>
-      <c r="B8"/>
+      <c r="B8">
+        <v>12000000.0</v>
+      </c>
       <c r="C8">
         <v>12000000.0</v>
       </c>
       <c r="D8">
         <v>12000000.0</v>
       </c>
       <c r="E8">
         <v>12000000.0</v>
       </c>
       <c r="F8">
         <v>12000000.0</v>
       </c>
       <c r="G8">
         <v>12000000.0</v>
       </c>
       <c r="H8">
         <v>12000000.0</v>
       </c>
       <c r="I8">
         <v>12000000.0</v>
       </c>
       <c r="J8"/>
       <c r="K8"/>
       <c r="L8"/>
       <c r="M8"/>
@@ -1809,105 +1816,105 @@
       <c r="N11"/>
       <c r="O11"/>
       <c r="P11"/>
       <c r="Q11"/>
       <c r="R11"/>
       <c r="S11"/>
       <c r="T11"/>
       <c r="U11"/>
       <c r="V11"/>
       <c r="W11"/>
       <c r="X11"/>
       <c r="Y11"/>
       <c r="Z11"/>
       <c r="AA11"/>
       <c r="AB11"/>
       <c r="AC11"/>
       <c r="AD11"/>
       <c r="AE11"/>
       <c r="AF11"/>
     </row>
     <row r="12" spans="1:32">
       <c r="A12" t="s">
         <v>42</v>
       </c>
       <c r="B12">
-        <v>22032000000.0</v>
+        <v>125337000000.0</v>
       </c>
       <c r="C12">
-        <v>100570000000.0</v>
+        <v>108782000000.0</v>
       </c>
       <c r="D12">
-        <v>302051000000.0</v>
+        <v>316833000000.0</v>
       </c>
       <c r="E12">
-        <v>301910000000.0</v>
+        <v>313321000000.0</v>
       </c>
       <c r="F12">
         <v>367497000000.0</v>
       </c>
       <c r="G12">
         <v>378508000000.0</v>
       </c>
       <c r="H12">
         <v>348268000000.0</v>
       </c>
       <c r="I12">
-        <v>19758000000.0</v>
+        <v>318023000000.0</v>
       </c>
       <c r="J12">
         <v>326502000000.0</v>
       </c>
       <c r="K12">
         <v>311631000000.0</v>
       </c>
       <c r="L12">
         <v>376774000000.0</v>
       </c>
       <c r="M12">
         <v>388485000000.0</v>
       </c>
       <c r="N12">
         <v>375129000000.0</v>
       </c>
       <c r="O12">
         <v>409801000000.0</v>
       </c>
       <c r="P12">
-        <v>27771000000.0</v>
+        <v>381065000000.0</v>
       </c>
       <c r="Q12">
         <v>22433000000.0</v>
       </c>
       <c r="R12">
         <v>18486000000.0</v>
       </c>
       <c r="S12">
         <v>38085000000.0</v>
       </c>
       <c r="T12">
-        <v>13284000000.0</v>
+        <v>12505000000.0</v>
       </c>
       <c r="U12">
         <v>9816000000.0</v>
       </c>
       <c r="V12">
         <v>7324000000.0</v>
       </c>
       <c r="W12">
         <v>6714000000.0</v>
       </c>
       <c r="X12">
         <v>5559000000.0</v>
       </c>
       <c r="Y12">
         <v>4244000000.0</v>
       </c>
       <c r="Z12">
         <v>8676000000.0</v>
       </c>
       <c r="AA12">
         <v>4703000000.0</v>
       </c>
       <c r="AB12">
         <v>2789000000.0</v>
       </c>
@@ -2432,60 +2439,64 @@
       <c r="W20">
         <v>633000000.0</v>
       </c>
       <c r="X20">
         <v>628000000.0</v>
       </c>
       <c r="Y20">
         <v>750000000.0</v>
       </c>
       <c r="Z20">
         <v>609000000.0</v>
       </c>
       <c r="AA20">
         <v>703000000.0</v>
       </c>
       <c r="AB20"/>
       <c r="AC20"/>
       <c r="AD20"/>
       <c r="AE20"/>
       <c r="AF20"/>
     </row>
     <row r="21" spans="1:32">
       <c r="A21" t="s">
         <v>51</v>
       </c>
-      <c r="B21"/>
-      <c r="C21"/>
+      <c r="B21">
+        <v>21107000000.0</v>
+      </c>
+      <c r="C21">
+        <v>19627000000.0</v>
+      </c>
       <c r="D21">
-        <v>20945000000.0</v>
+        <v>20151000000.0</v>
       </c>
       <c r="E21">
-        <v>25459000000.0</v>
+        <v>19653000000.0</v>
       </c>
       <c r="F21">
-        <v>18333000000.0</v>
+        <v>16061000000.0</v>
       </c>
       <c r="G21">
         <v>18688000000.0</v>
       </c>
       <c r="H21">
         <v>19068000000.0</v>
       </c>
       <c r="I21">
         <v>20179000000.0</v>
       </c>
       <c r="J21">
         <v>19678000000.0</v>
       </c>
       <c r="K21">
         <v>18799000000.0</v>
       </c>
       <c r="L21">
         <v>25549000000.0</v>
       </c>
       <c r="M21">
         <v>25889000000.0</v>
       </c>
       <c r="N21">
         <v>28281000000.0</v>
       </c>
@@ -2842,51 +2853,53 @@
       </c>
       <c r="P25"/>
       <c r="Q25">
         <v>36074000000.0</v>
       </c>
       <c r="R25"/>
       <c r="S25"/>
       <c r="T25"/>
       <c r="U25"/>
       <c r="V25"/>
       <c r="W25"/>
       <c r="X25"/>
       <c r="Y25"/>
       <c r="Z25"/>
       <c r="AA25"/>
       <c r="AB25"/>
       <c r="AC25"/>
       <c r="AD25"/>
       <c r="AE25"/>
       <c r="AF25"/>
     </row>
     <row r="26" spans="1:32">
       <c r="A26" t="s">
         <v>56</v>
       </c>
-      <c r="B26"/>
+      <c r="B26">
+        <v>351201000000.0</v>
+      </c>
       <c r="C26">
         <v>314666000000.0</v>
       </c>
       <c r="D26">
         <v>313309000000.0</v>
       </c>
       <c r="E26">
         <v>307481000000.0</v>
       </c>
       <c r="F26">
         <v>375486000000.0</v>
       </c>
       <c r="G26">
         <v>511907000000.0</v>
       </c>
       <c r="H26">
         <v>477318000000.0</v>
       </c>
       <c r="I26">
         <v>439792000000.0</v>
       </c>
       <c r="J26">
         <v>447591000000.0</v>
       </c>
       <c r="K26">
@@ -2943,51 +2956,51 @@
       <c r="N27"/>
       <c r="O27"/>
       <c r="P27"/>
       <c r="Q27"/>
       <c r="R27"/>
       <c r="S27"/>
       <c r="T27"/>
       <c r="U27"/>
       <c r="V27"/>
       <c r="W27"/>
       <c r="X27"/>
       <c r="Y27"/>
       <c r="Z27"/>
       <c r="AA27"/>
       <c r="AB27"/>
       <c r="AC27"/>
       <c r="AD27"/>
       <c r="AE27"/>
       <c r="AF27"/>
     </row>
     <row r="28" spans="1:32">
       <c r="A28" t="s">
         <v>58</v>
       </c>
       <c r="B28">
-        <v>-2703000000.0</v>
+        <v>-1849000000.0</v>
       </c>
       <c r="C28">
         <v>-1353000000.0</v>
       </c>
       <c r="D28">
         <v>-1811000000.0</v>
       </c>
       <c r="E28">
         <v>-2215000000.0</v>
       </c>
       <c r="F28">
         <v>-2617000000.0</v>
       </c>
       <c r="G28">
         <v>-1646000000.0</v>
       </c>
       <c r="H28">
         <v>253000000.0</v>
       </c>
       <c r="I28">
         <v>423000000.0</v>
       </c>
       <c r="J28">
         <v>6606000000.0</v>
       </c>
@@ -3034,51 +3047,53 @@
         <v>5612000000.0</v>
       </c>
       <c r="Y28">
         <v>3263000000.0</v>
       </c>
       <c r="Z28">
         <v>-3490000000.0</v>
       </c>
       <c r="AA28">
         <v>4000000.0</v>
       </c>
       <c r="AB28">
         <v>3885000000.0</v>
       </c>
       <c r="AC28">
         <v>3572000000.0</v>
       </c>
       <c r="AD28"/>
       <c r="AE28"/>
       <c r="AF28"/>
     </row>
     <row r="29" spans="1:32">
       <c r="A29" t="s">
         <v>59</v>
       </c>
-      <c r="B29"/>
+      <c r="B29">
+        <v>48575000000.0</v>
+      </c>
       <c r="C29">
         <v>46154000000.0</v>
       </c>
       <c r="D29">
         <v>48811000000.0</v>
       </c>
       <c r="E29">
         <v>45020000000.0</v>
       </c>
       <c r="F29">
         <v>84912000000.0</v>
       </c>
       <c r="G29">
         <v>92707000000.0</v>
       </c>
       <c r="H29">
         <v>82995000000.0</v>
       </c>
       <c r="I29">
         <v>68985000000.0</v>
       </c>
       <c r="J29">
         <v>77983000000.0</v>
       </c>
       <c r="K29"/>
@@ -3087,63 +3102,63 @@
       <c r="N29"/>
       <c r="O29"/>
       <c r="P29"/>
       <c r="Q29"/>
       <c r="R29"/>
       <c r="S29"/>
       <c r="T29"/>
       <c r="U29"/>
       <c r="V29"/>
       <c r="W29"/>
       <c r="X29"/>
       <c r="Y29"/>
       <c r="Z29"/>
       <c r="AA29"/>
       <c r="AB29"/>
       <c r="AC29"/>
       <c r="AD29"/>
       <c r="AE29"/>
       <c r="AF29"/>
     </row>
     <row r="30" spans="1:32">
       <c r="A30" t="s">
         <v>60</v>
       </c>
       <c r="B30">
-        <v>49059000000.0</v>
+        <v>54253000000.0</v>
       </c>
       <c r="C30">
-        <v>30770000000.0</v>
+        <v>34259000000.0</v>
       </c>
       <c r="D30">
-        <v>30195000000.0</v>
+        <v>33784000000.0</v>
       </c>
       <c r="E30">
-        <v>17406000000.0</v>
+        <v>22170000000.0</v>
       </c>
       <c r="F30">
-        <v>17333000000.0</v>
+        <v>20518000000.0</v>
       </c>
       <c r="G30">
         <v>17870000000.0</v>
       </c>
       <c r="H30">
         <v>20443000000.0</v>
       </c>
       <c r="I30">
         <v>19644000000.0</v>
       </c>
       <c r="J30">
         <v>18423000000.0</v>
       </c>
       <c r="K30">
         <v>15465000000.0</v>
       </c>
       <c r="L30">
         <v>22863000000.0</v>
       </c>
       <c r="M30">
         <v>22244000000.0</v>
       </c>
       <c r="N30">
         <v>21859000000.0</v>
       </c>
@@ -3270,62 +3285,64 @@
       <c r="M32"/>
       <c r="N32"/>
       <c r="O32"/>
       <c r="P32"/>
       <c r="Q32"/>
       <c r="R32"/>
       <c r="S32"/>
       <c r="T32"/>
       <c r="U32"/>
       <c r="V32"/>
       <c r="W32"/>
       <c r="X32"/>
       <c r="Y32"/>
       <c r="Z32"/>
       <c r="AA32"/>
       <c r="AB32"/>
       <c r="AC32"/>
       <c r="AD32"/>
       <c r="AE32"/>
       <c r="AF32"/>
     </row>
     <row r="33" spans="1:32">
       <c r="A33" t="s">
         <v>63</v>
       </c>
-      <c r="B33"/>
+      <c r="B33">
+        <v>565576000000.0</v>
+      </c>
       <c r="C33">
-        <v>323567000000.0</v>
+        <v>534416000000.0</v>
       </c>
       <c r="D33">
-        <v>322545000000.0</v>
+        <v>336967000000.0</v>
       </c>
       <c r="E33">
-        <v>642877000000.0</v>
+        <v>327581000000.0</v>
       </c>
       <c r="F33">
-        <v>9535000000.0</v>
+        <v>371693000000.0</v>
       </c>
       <c r="G33">
         <v>775351000000.0</v>
       </c>
       <c r="H33">
         <v>723865000000.0</v>
       </c>
       <c r="I33">
         <v>664198000000.0</v>
       </c>
       <c r="J33">
         <v>16357000000.0</v>
       </c>
       <c r="K33">
         <v>372782000000.0</v>
       </c>
       <c r="L33">
         <v>851894000000.0</v>
       </c>
       <c r="M33">
         <v>878788000000.0</v>
       </c>
       <c r="N33">
         <v>514824000000.0</v>
       </c>
@@ -3421,63 +3438,63 @@
       <c r="P34"/>
       <c r="Q34">
         <v>605628000000.0</v>
       </c>
       <c r="R34"/>
       <c r="S34"/>
       <c r="T34"/>
       <c r="U34"/>
       <c r="V34"/>
       <c r="W34"/>
       <c r="X34"/>
       <c r="Y34"/>
       <c r="Z34"/>
       <c r="AA34"/>
       <c r="AB34"/>
       <c r="AC34"/>
       <c r="AD34"/>
       <c r="AE34"/>
       <c r="AF34"/>
     </row>
     <row r="35" spans="1:32">
       <c r="A35" t="s">
         <v>65</v>
       </c>
       <c r="B35">
-        <v>716245000000.0</v>
+        <v>440106000000.0</v>
       </c>
       <c r="C35">
-        <v>649754000000.0</v>
+        <v>391685000000.0</v>
       </c>
       <c r="D35">
-        <v>657301000000.0</v>
+        <v>399756000000.0</v>
       </c>
       <c r="E35">
-        <v>632947000000.0</v>
+        <v>381864000000.0</v>
       </c>
       <c r="F35">
-        <v>691959000000.0</v>
+        <v>428781000000.0</v>
       </c>
       <c r="G35">
         <v>720329000000.0</v>
       </c>
       <c r="H35">
         <v>674081000000.0</v>
       </c>
       <c r="I35">
         <v>634580000000.0</v>
       </c>
       <c r="J35">
         <v>634511000000.0</v>
       </c>
       <c r="K35">
         <v>831062000000.0</v>
       </c>
       <c r="L35">
         <v>809437000000.0</v>
       </c>
       <c r="M35">
         <v>829678000000.0</v>
       </c>
       <c r="N35">
         <v>822313000000.0</v>
       </c>
@@ -3513,126 +3530,126 @@
       </c>
       <c r="Y35">
         <v>5690000000.0</v>
       </c>
       <c r="Z35">
         <v>4884000000.0</v>
       </c>
       <c r="AA35">
         <v>3516000000.0</v>
       </c>
       <c r="AB35">
         <v>2514000000.0</v>
       </c>
       <c r="AC35">
         <v>2903000000.0</v>
       </c>
       <c r="AD35"/>
       <c r="AE35"/>
       <c r="AF35"/>
     </row>
     <row r="36" spans="1:32">
       <c r="A36" t="s">
         <v>66</v>
       </c>
       <c r="B36">
-        <v>-636309000000.0</v>
+        <v>167767000000.0</v>
       </c>
       <c r="C36">
-        <v>-325418000000.0</v>
+        <v>154377000000.0</v>
       </c>
       <c r="D36">
-        <v>154211000000.0</v>
+        <v>158787000000.0</v>
       </c>
       <c r="E36">
-        <v>476102000000.0</v>
+        <v>159440000000.0</v>
       </c>
       <c r="F36">
-        <v>-385021000000.0</v>
+        <v>198537000000.0</v>
       </c>
       <c r="G36">
-        <v>612633000000.0</v>
+        <v>-392693000000.0</v>
       </c>
       <c r="H36">
-        <v>569644000000.0</v>
+        <v>-363138000000.0</v>
       </c>
       <c r="I36">
-        <v>513176000000.0</v>
+        <v>-332293000000.0</v>
       </c>
       <c r="J36">
-        <v>375579000000.0</v>
+        <v>-348357000000.0</v>
       </c>
       <c r="K36">
-        <v>-7509000000.0</v>
+        <v>-313336000000.0</v>
       </c>
       <c r="L36">
-        <v>705139000000.0</v>
+        <v>-380595000000.0</v>
       </c>
       <c r="M36">
-        <v>733188000000.0</v>
+        <v>-396288000000.0</v>
       </c>
       <c r="N36">
-        <v>377033000000.0</v>
+        <v>-386149000000.0</v>
       </c>
       <c r="O36">
-        <v>-122989000000.0</v>
+        <v>-411363000000.0</v>
       </c>
       <c r="P36">
-        <v>-29959000000.0</v>
+        <v>-389390000000.0</v>
       </c>
       <c r="Q36">
-        <v>-461675000000.0</v>
+        <v>-370647000000.0</v>
       </c>
       <c r="R36">
-        <v>-326089000000.0</v>
+        <v>-246531000000.0</v>
       </c>
       <c r="S36">
-        <v>-292019000000.0</v>
+        <v>-211280000000.0</v>
       </c>
       <c r="T36">
-        <v>-79922000000.0</v>
+        <v>-246384000000.0</v>
       </c>
       <c r="U36">
-        <v>-7840000000.0</v>
+        <v>-12700000000.0</v>
       </c>
       <c r="V36">
-        <v>427249000000.0</v>
+        <v>-241491000000.0</v>
       </c>
       <c r="W36">
-        <v>137449000000.0</v>
+        <v>-181614000000.0</v>
       </c>
       <c r="X36">
         <v>-171176000000.0</v>
       </c>
       <c r="Y36">
         <v>-143822000000.0</v>
       </c>
       <c r="Z36">
         <v>-119664000000.0</v>
       </c>
       <c r="AA36">
-        <v>87601000000.0</v>
+        <v>-116441000000.0</v>
       </c>
       <c r="AB36">
         <v>603000000.0</v>
       </c>
       <c r="AC36">
         <v>212045000000.0</v>
       </c>
       <c r="AD36"/>
       <c r="AE36"/>
       <c r="AF36"/>
     </row>
     <row r="37" spans="1:32">
       <c r="A37" t="s">
         <v>67</v>
       </c>
       <c r="B37"/>
       <c r="C37"/>
       <c r="D37"/>
       <c r="E37">
         <v>247000000.0</v>
       </c>
       <c r="F37">
         <v>267000000.0</v>
       </c>
       <c r="G37">
@@ -3684,267 +3701,279 @@
       <c r="AC37"/>
       <c r="AD37"/>
       <c r="AE37"/>
       <c r="AF37"/>
     </row>
     <row r="38" spans="1:32">
       <c r="A38" t="s">
         <v>68</v>
       </c>
       <c r="B38">
         <v>666095000000.0</v>
       </c>
       <c r="C38">
         <v>607701000000.0</v>
       </c>
       <c r="D38">
         <v>33827000000.0</v>
       </c>
       <c r="E38">
         <v>-276780000000.0</v>
       </c>
       <c r="F38">
         <v>704344000000.0</v>
       </c>
       <c r="G38">
-        <v>-376583000000.0</v>
+        <v>795146000000.0</v>
       </c>
       <c r="H38">
-        <v>-352113000000.0</v>
+        <v>740463000000.0</v>
       </c>
       <c r="I38">
-        <v>23340000000.0</v>
+        <v>687538000000.0</v>
       </c>
       <c r="J38">
-        <v>-8394000000.0</v>
+        <v>719892000000.0</v>
       </c>
       <c r="K38">
-        <v>-8272000000.0</v>
+        <v>898764000000.0</v>
       </c>
       <c r="L38">
-        <v>-350735000000.0</v>
+        <v>877933000000.0</v>
       </c>
       <c r="M38">
-        <v>-364936000000.0</v>
+        <v>902337000000.0</v>
       </c>
       <c r="N38">
-        <v>10049000000.0</v>
+        <v>885296000000.0</v>
       </c>
       <c r="O38">
-        <v>9374000000.0</v>
+        <v>836781000000.0</v>
       </c>
       <c r="P38">
-        <v>9064000000.0</v>
+        <v>796226000000.0</v>
       </c>
       <c r="Q38">
-        <v>-201000000.0</v>
+        <v>730906000000.0</v>
       </c>
       <c r="R38">
-        <v>6713000000.0</v>
+        <v>539314000000.0</v>
       </c>
       <c r="S38">
-        <v>11009000000.0</v>
+        <v>501678000000.0</v>
       </c>
       <c r="T38">
-        <v>-240887000000.0</v>
+        <v>559149000000.0</v>
       </c>
       <c r="U38">
-        <v>10537000000.0</v>
+        <v>527715000000.0</v>
       </c>
       <c r="V38">
-        <v>220644000000.0</v>
+        <v>481645000000.0</v>
       </c>
       <c r="W38">
-        <v>161784000000.0</v>
+        <v>356808000000.0</v>
       </c>
       <c r="X38">
-        <v>143059000000.0</v>
+        <v>326841000000.0</v>
       </c>
       <c r="Y38">
-        <v>121691000000.0</v>
+        <v>277426000000.0</v>
       </c>
       <c r="Z38">
-        <v>122193000000.0</v>
+        <v>256970000000.0</v>
       </c>
       <c r="AA38">
-        <v>124675000000.0</v>
+        <v>254162000000.0</v>
       </c>
       <c r="AB38">
-        <v>85980000000.0</v>
+        <v>225232000000.0</v>
       </c>
       <c r="AC38">
         <v>215346000000.0</v>
       </c>
       <c r="AD38"/>
       <c r="AE38"/>
       <c r="AF38"/>
     </row>
     <row r="39" spans="1:32">
       <c r="A39" t="s">
         <v>69</v>
       </c>
       <c r="B39">
-        <v>7980000000.0</v>
+        <v>-95325000000.0</v>
       </c>
       <c r="C39">
         <v>-61584000000.0</v>
       </c>
       <c r="D39">
         <v>-1034000000.0</v>
       </c>
       <c r="E39">
         <v>-22341000000.0</v>
       </c>
       <c r="F39">
         <v>-329466000000.0</v>
       </c>
       <c r="G39">
-        <v>59892000000.0</v>
+        <v>-396378000000.0</v>
       </c>
       <c r="H39">
-        <v>62374000000.0</v>
+        <v>-368711000000.0</v>
       </c>
       <c r="I39">
-        <v>-16062000000.0</v>
+        <v>-337667000000.0</v>
       </c>
       <c r="J39">
-        <v>-323830000000.0</v>
+        <v>-344925000000.0</v>
       </c>
       <c r="K39">
-        <v>-289149000000.0</v>
+        <v>-327096000000.0</v>
       </c>
       <c r="L39">
-        <v>-22863000000.0</v>
+        <v>-399637000000.0</v>
       </c>
       <c r="M39">
-        <v>-22244000000.0</v>
+        <v>-410729000000.0</v>
       </c>
       <c r="N39">
-        <v>-26516000000.0</v>
+        <v>-396988000000.0</v>
       </c>
       <c r="O39">
-        <v>395393000000.0</v>
+        <v>-431435000000.0</v>
       </c>
       <c r="P39">
-        <v>737438000000.0</v>
+        <v>-403546000000.0</v>
       </c>
       <c r="Q39">
-        <v>676862000000.0</v>
+        <v>-42263000000.0</v>
       </c>
       <c r="R39">
-        <v>498713000000.0</v>
+        <v>-35554000000.0</v>
       </c>
       <c r="S39">
-        <v>441612000000.0</v>
+        <v>-55058000000.0</v>
       </c>
       <c r="T39">
-        <v>526995000000.0</v>
+        <v>-25878000000.0</v>
       </c>
       <c r="U39">
-        <v>498512000000.0</v>
-[...6 lines deleted...]
-      <c r="AA39"/>
+        <v>-24306000000.0</v>
+      </c>
+      <c r="V39">
+        <v>-19510000000.0</v>
+      </c>
+      <c r="W39">
+        <v>-13410000000.0</v>
+      </c>
+      <c r="X39">
+        <v>-12606000000.0</v>
+      </c>
+      <c r="Y39">
+        <v>-11913000000.0</v>
+      </c>
+      <c r="Z39">
+        <v>-15113000000.0</v>
+      </c>
+      <c r="AA39">
+        <v>-13046000000.0</v>
+      </c>
       <c r="AB39"/>
       <c r="AC39"/>
       <c r="AD39"/>
       <c r="AE39"/>
       <c r="AF39"/>
     </row>
     <row r="40" spans="1:32">
       <c r="A40" t="s">
         <v>70</v>
       </c>
       <c r="B40">
-        <v>-355000000.0</v>
+        <v>274578000000.0</v>
       </c>
       <c r="C40">
-        <v>-465000000.0</v>
+        <v>257604000000.0</v>
       </c>
       <c r="D40">
-        <v>-190000000.0</v>
+        <v>257266000000.0</v>
       </c>
       <c r="E40">
-        <v>-3047000000.0</v>
+        <v>250866000000.0</v>
       </c>
       <c r="F40">
-        <v>31935000000.0</v>
+        <v>262837000000.0</v>
       </c>
       <c r="G40">
-        <v>-129000000.0</v>
+        <v>-522000000.0</v>
       </c>
       <c r="H40">
-        <v>-363000000.0</v>
+        <v>-598000000.0</v>
       </c>
       <c r="I40">
-        <v>24794000000.0</v>
+        <v>-709000000.0</v>
       </c>
       <c r="J40">
-        <v>25723000000.0</v>
+        <v>-788000000.0</v>
       </c>
       <c r="K40">
         <v>-262000000.0</v>
       </c>
       <c r="L40">
-        <v>36710000000.0</v>
+        <v>-261000000.0</v>
       </c>
       <c r="M40">
-        <v>35326000000.0</v>
+        <v>-284000000.0</v>
       </c>
       <c r="N40">
         <v>-361000000.0</v>
       </c>
       <c r="O40">
-        <v>-264000000.0</v>
+        <v>-501000000.0</v>
       </c>
       <c r="P40">
-        <v>-193000000.0</v>
+        <v>-879000000.0</v>
       </c>
       <c r="Q40">
-        <v>-316000000.0</v>
+        <v>-622000000.0</v>
       </c>
       <c r="R40">
-        <v>488870000000.0</v>
+        <v>-912000000.0</v>
       </c>
       <c r="S40">
         <v>-3001000000.0</v>
       </c>
       <c r="T40">
-        <v>45698000000.0</v>
+        <v>-1456000000.0</v>
       </c>
       <c r="U40">
-        <v>47441000000.0</v>
+        <v>-4937000000.0</v>
       </c>
       <c r="V40">
-        <v>34515000000.0</v>
+        <v>-2400000000.0</v>
       </c>
       <c r="W40">
-        <v>28678000000.0</v>
+        <v>-2937000000.0</v>
       </c>
       <c r="X40">
         <v>-5343000000.0</v>
       </c>
       <c r="Y40">
         <v>-20822000000.0</v>
       </c>
       <c r="Z40">
         <v>-14368000000.0</v>
       </c>
       <c r="AA40">
         <v>-14580000000.0</v>
       </c>
       <c r="AB40">
         <v>-4180000000.0</v>
       </c>
       <c r="AC40">
         <v>-3572000000.0</v>
       </c>
       <c r="AD40"/>
       <c r="AE40"/>
       <c r="AF40"/>
     </row>
     <row r="41" spans="1:32">
       <c r="A41" t="s">
@@ -4236,59 +4265,61 @@
       <c r="M45"/>
       <c r="N45"/>
       <c r="O45"/>
       <c r="P45"/>
       <c r="Q45"/>
       <c r="R45"/>
       <c r="S45"/>
       <c r="T45"/>
       <c r="U45"/>
       <c r="V45"/>
       <c r="W45"/>
       <c r="X45"/>
       <c r="Y45"/>
       <c r="Z45"/>
       <c r="AA45"/>
       <c r="AB45"/>
       <c r="AC45"/>
       <c r="AD45"/>
       <c r="AE45"/>
       <c r="AF45"/>
     </row>
     <row r="46" spans="1:32">
       <c r="A46" t="s">
         <v>76</v>
       </c>
-      <c r="B46"/>
+      <c r="B46">
+        <v>1698000000.0</v>
+      </c>
       <c r="C46">
         <v>1851000000.0</v>
       </c>
       <c r="D46">
-        <v>3561000000.0</v>
+        <v>1993000000.0</v>
       </c>
       <c r="E46">
-        <v>3461000000.0</v>
+        <v>1926000000.0</v>
       </c>
       <c r="F46">
         <v>375328000000.0</v>
       </c>
       <c r="G46">
         <v>2800000000.0</v>
       </c>
       <c r="H46">
         <v>2788000000.0</v>
       </c>
       <c r="I46">
         <v>2600000000.0</v>
       </c>
       <c r="J46">
         <v>-6767000000.0</v>
       </c>
       <c r="K46">
         <v>2400000000.0</v>
       </c>
       <c r="L46">
         <v>-10188000000.0</v>
       </c>
       <c r="M46">
         <v>-11167000000.0</v>
       </c>
@@ -4536,51 +4567,53 @@
       <c r="Q49">
         <v>21363000000.0</v>
       </c>
       <c r="R49">
         <v>0.0</v>
       </c>
       <c r="S49"/>
       <c r="T49"/>
       <c r="U49"/>
       <c r="V49"/>
       <c r="W49"/>
       <c r="X49"/>
       <c r="Y49"/>
       <c r="Z49"/>
       <c r="AA49"/>
       <c r="AB49"/>
       <c r="AC49"/>
       <c r="AD49"/>
       <c r="AE49"/>
       <c r="AF49"/>
     </row>
     <row r="50" spans="1:32">
       <c r="A50" t="s">
         <v>80</v>
       </c>
-      <c r="B50"/>
+      <c r="B50">
+        <v>1561000000.0</v>
+      </c>
       <c r="C50">
         <v>465000000.0</v>
       </c>
       <c r="D50">
         <v>119000000.0</v>
       </c>
       <c r="E50">
         <v>175000000.0</v>
       </c>
       <c r="F50">
         <v>341000000.0</v>
       </c>
       <c r="G50">
         <v>393000000.0</v>
       </c>
       <c r="H50">
         <v>235000000.0</v>
       </c>
       <c r="I50">
         <v>268000000.0</v>
       </c>
       <c r="J50">
         <v>477000000.0</v>
       </c>
       <c r="K50">
@@ -4595,78 +4628,78 @@
       <c r="N50"/>
       <c r="O50"/>
       <c r="P50"/>
       <c r="Q50"/>
       <c r="R50"/>
       <c r="S50"/>
       <c r="T50"/>
       <c r="U50"/>
       <c r="V50"/>
       <c r="W50"/>
       <c r="X50"/>
       <c r="Y50"/>
       <c r="Z50"/>
       <c r="AA50"/>
       <c r="AB50"/>
       <c r="AC50"/>
       <c r="AD50"/>
       <c r="AE50"/>
       <c r="AF50"/>
     </row>
     <row r="51" spans="1:32">
       <c r="A51" t="s">
         <v>81</v>
       </c>
       <c r="B51">
-        <v>19329000000.0</v>
+        <v>20183000000.0</v>
       </c>
       <c r="C51">
         <v>18715000000.0</v>
       </c>
       <c r="D51">
         <v>18828000000.0</v>
       </c>
       <c r="E51">
         <v>17980000000.0</v>
       </c>
       <c r="F51">
         <v>17430000000.0</v>
       </c>
       <c r="G51">
         <v>18149000000.0</v>
       </c>
       <c r="H51">
         <v>16851000000.0</v>
       </c>
       <c r="I51">
         <v>16244000000.0</v>
       </c>
       <c r="J51">
         <v>19307000000.0</v>
       </c>
       <c r="K51">
-        <v>21126000000.0</v>
+        <v>19852000000.0</v>
       </c>
       <c r="L51">
         <v>21317000000.0</v>
       </c>
       <c r="M51">
         <v>19579000000.0</v>
       </c>
       <c r="N51">
         <v>22021000000.0</v>
       </c>
       <c r="O51">
         <v>22387000000.0</v>
       </c>
       <c r="P51">
         <v>27570000000.0</v>
       </c>
       <c r="Q51">
         <v>36380000000.0</v>
       </c>
       <c r="R51">
         <v>22620000000.0</v>
       </c>
       <c r="S51">
         <v>16084000000.0</v>
       </c>
@@ -4687,51 +4720,51 @@
       </c>
       <c r="Y51">
         <v>5586000000.0</v>
       </c>
       <c r="Z51">
         <v>3983000000.0</v>
       </c>
       <c r="AA51">
         <v>3438000000.0</v>
       </c>
       <c r="AB51">
         <v>6674000000.0</v>
       </c>
       <c r="AC51">
         <v>3572000000.0</v>
       </c>
       <c r="AD51"/>
       <c r="AE51"/>
       <c r="AF51"/>
     </row>
     <row r="52" spans="1:32">
       <c r="A52" t="s">
         <v>82</v>
       </c>
       <c r="B52">
-        <v>355000000.0</v>
+        <v>1561000000.0</v>
       </c>
       <c r="C52">
         <v>465000000.0</v>
       </c>
       <c r="D52">
         <v>119000000.0</v>
       </c>
       <c r="E52">
         <v>175000000.0</v>
       </c>
       <c r="F52">
         <v>341000000.0</v>
       </c>
       <c r="G52">
         <v>393000000.0</v>
       </c>
       <c r="H52">
         <v>235000000.0</v>
       </c>
       <c r="I52">
         <v>268000000.0</v>
       </c>
       <c r="J52">
         <v>477000000.0</v>
       </c>
@@ -4778,104 +4811,106 @@
         <v>3642000000.0</v>
       </c>
       <c r="Y52">
         <v>1161000000.0</v>
       </c>
       <c r="Z52">
         <v>355000000.0</v>
       </c>
       <c r="AA52">
         <v>1085000000.0</v>
       </c>
       <c r="AB52">
         <v>4180000000.0</v>
       </c>
       <c r="AC52">
         <v>3572000000.0</v>
       </c>
       <c r="AD52"/>
       <c r="AE52"/>
       <c r="AF52"/>
     </row>
     <row r="53" spans="1:32">
       <c r="A53" t="s">
         <v>83</v>
       </c>
-      <c r="B53"/>
+      <c r="B53">
+        <v>103305000000.0</v>
+      </c>
       <c r="C53">
-        <v>80502000000.0</v>
+        <v>88714000000.0</v>
       </c>
       <c r="D53">
-        <v>281412000000.0</v>
+        <v>296194000000.0</v>
       </c>
       <c r="E53">
-        <v>281715000000.0</v>
+        <v>293126000000.0</v>
       </c>
       <c r="F53">
         <v>347450000000.0</v>
       </c>
       <c r="G53">
         <v>358713000000.0</v>
       </c>
       <c r="H53">
         <v>331670000000.0</v>
       </c>
       <c r="I53">
         <v>302202000000.0</v>
       </c>
       <c r="J53">
         <v>313801000000.0</v>
       </c>
       <c r="K53">
         <v>298980000000.0</v>
       </c>
       <c r="L53">
         <v>364022000000.0</v>
       </c>
       <c r="M53">
         <v>377677000000.0</v>
       </c>
       <c r="N53">
         <v>367544000000.0</v>
       </c>
       <c r="O53">
         <v>394063000000.0</v>
       </c>
       <c r="P53">
-        <v>17310000000.0</v>
+        <v>370604000000.0</v>
       </c>
       <c r="Q53">
         <v>9387000000.0</v>
       </c>
       <c r="R53">
         <v>8374000000.0</v>
       </c>
       <c r="S53">
         <v>13878000000.0</v>
       </c>
       <c r="T53">
-        <v>3323000000.0</v>
+        <v>2544000000.0</v>
       </c>
       <c r="U53">
         <v>2709000000.0</v>
       </c>
       <c r="V53">
         <v>3306000000.0</v>
       </c>
       <c r="W53">
         <v>2663000000.0</v>
       </c>
       <c r="X53">
         <v>1826000000.0</v>
       </c>
       <c r="Y53">
         <v>1921000000.0</v>
       </c>
       <c r="Z53">
         <v>1203000000.0</v>
       </c>
       <c r="AA53">
         <v>1269000000.0</v>
       </c>
       <c r="AB53"/>
       <c r="AC53"/>
       <c r="AD53"/>
@@ -5011,63 +5046,63 @@
       </c>
       <c r="Y55">
         <v>277426000000.0</v>
       </c>
       <c r="Z55">
         <v>256970000000.0</v>
       </c>
       <c r="AA55">
         <v>254162000000.0</v>
       </c>
       <c r="AB55">
         <v>225232000000.0</v>
       </c>
       <c r="AC55">
         <v>215346000000.0</v>
       </c>
       <c r="AD55"/>
       <c r="AE55"/>
       <c r="AF55"/>
     </row>
     <row r="56" spans="1:32">
       <c r="A56" t="s">
         <v>86</v>
       </c>
       <c r="B56">
-        <v>79071000000.0</v>
+        <v>179590000000.0</v>
       </c>
       <c r="C56">
-        <v>69756000000.0</v>
+        <v>143041000000.0</v>
       </c>
       <c r="D56">
-        <v>331212000000.0</v>
+        <v>350617000000.0</v>
       </c>
       <c r="E56">
-        <v>296975000000.0</v>
+        <v>335491000000.0</v>
       </c>
       <c r="F56">
-        <v>55364000000.0</v>
+        <v>388015000000.0</v>
       </c>
       <c r="G56">
         <v>396378000000.0</v>
       </c>
       <c r="H56">
         <v>368711000000.0</v>
       </c>
       <c r="I56">
         <v>23340000000.0</v>
       </c>
       <c r="J56">
         <v>21095000000.0</v>
       </c>
       <c r="K56">
         <v>37947000000.0</v>
       </c>
       <c r="L56">
         <v>376774000000.0</v>
       </c>
       <c r="M56">
         <v>388485000000.0</v>
       </c>
       <c r="N56">
         <v>370472000000.0</v>
       </c>
@@ -5103,63 +5138,63 @@
       </c>
       <c r="Y56">
         <v>11913000000.0</v>
       </c>
       <c r="Z56">
         <v>15113000000.0</v>
       </c>
       <c r="AA56">
         <v>13046000000.0</v>
       </c>
       <c r="AB56">
         <v>2789000000.0</v>
       </c>
       <c r="AC56">
         <v>3301000000.0</v>
       </c>
       <c r="AD56"/>
       <c r="AE56"/>
       <c r="AF56"/>
     </row>
     <row r="57" spans="1:32">
       <c r="A57" t="s">
         <v>87</v>
       </c>
       <c r="B57">
-        <v>17470000000.0</v>
+        <v>276139000000.0</v>
       </c>
       <c r="C57">
-        <v>17622000000.0</v>
+        <v>258069000000.0</v>
       </c>
       <c r="D57">
-        <v>119000000.0</v>
+        <v>257575000000.0</v>
       </c>
       <c r="E57">
-        <v>217000000.0</v>
+        <v>251083000000.0</v>
       </c>
       <c r="F57">
-        <v>32276000000.0</v>
+        <v>263178000000.0</v>
       </c>
       <c r="G57">
         <v>393000000.0</v>
       </c>
       <c r="H57">
         <v>235000000.0</v>
       </c>
       <c r="I57">
         <v>25503000000.0</v>
       </c>
       <c r="J57">
         <v>26511000000.0</v>
       </c>
       <c r="K57">
         <v>811845000000.0</v>
       </c>
       <c r="L57">
         <v>36971000000.0</v>
       </c>
       <c r="M57">
         <v>35610000000.0</v>
       </c>
       <c r="N57">
         <v>801925000000.0</v>
       </c>
@@ -5577,691 +5612,695 @@
       <c r="AD62"/>
       <c r="AE62"/>
       <c r="AF62"/>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:DF62"/>
+  <dimension ref="A1:DG62"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="57.7" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="16.425" bestFit="true" customWidth="true" style="0"/>
-    <col min="3" max="3" width="16.425" bestFit="true" customWidth="true" style="0"/>
+    <col min="3" max="3" width="15.282" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="16.425" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:110">
+    <row r="1" spans="1:111">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
+        <v>93</v>
+      </c>
+      <c r="C1" t="s">
         <v>1</v>
-      </c>
-[...1 lines deleted...]
-        <v>93</v>
       </c>
       <c r="D1" t="s">
         <v>94</v>
       </c>
       <c r="E1" t="s">
         <v>95</v>
       </c>
       <c r="F1" t="s">
+        <v>96</v>
+      </c>
+      <c r="G1" t="s">
         <v>2</v>
-      </c>
-[...1 lines deleted...]
-        <v>96</v>
       </c>
       <c r="H1" t="s">
         <v>97</v>
       </c>
       <c r="I1" t="s">
         <v>98</v>
       </c>
       <c r="J1" t="s">
+        <v>99</v>
+      </c>
+      <c r="K1" t="s">
         <v>3</v>
-      </c>
-[...1 lines deleted...]
-        <v>99</v>
       </c>
       <c r="L1" t="s">
         <v>100</v>
       </c>
       <c r="M1" t="s">
         <v>101</v>
       </c>
       <c r="N1" t="s">
+        <v>102</v>
+      </c>
+      <c r="O1" t="s">
         <v>4</v>
-      </c>
-[...1 lines deleted...]
-        <v>102</v>
       </c>
       <c r="P1" t="s">
         <v>103</v>
       </c>
       <c r="Q1" t="s">
         <v>104</v>
       </c>
       <c r="R1" t="s">
+        <v>105</v>
+      </c>
+      <c r="S1" t="s">
         <v>5</v>
-      </c>
-[...1 lines deleted...]
-        <v>105</v>
       </c>
       <c r="T1" t="s">
         <v>106</v>
       </c>
       <c r="U1" t="s">
         <v>107</v>
       </c>
       <c r="V1" t="s">
+        <v>108</v>
+      </c>
+      <c r="W1" t="s">
         <v>6</v>
-      </c>
-[...1 lines deleted...]
-        <v>108</v>
       </c>
       <c r="X1" t="s">
         <v>109</v>
       </c>
       <c r="Y1" t="s">
         <v>110</v>
       </c>
       <c r="Z1" t="s">
+        <v>111</v>
+      </c>
+      <c r="AA1" t="s">
         <v>7</v>
-      </c>
-[...1 lines deleted...]
-        <v>111</v>
       </c>
       <c r="AB1" t="s">
         <v>112</v>
       </c>
       <c r="AC1" t="s">
         <v>113</v>
       </c>
       <c r="AD1" t="s">
+        <v>114</v>
+      </c>
+      <c r="AE1" t="s">
         <v>8</v>
-      </c>
-[...1 lines deleted...]
-        <v>114</v>
       </c>
       <c r="AF1" t="s">
         <v>115</v>
       </c>
       <c r="AG1" t="s">
         <v>116</v>
       </c>
       <c r="AH1" t="s">
+        <v>117</v>
+      </c>
+      <c r="AI1" t="s">
         <v>9</v>
-      </c>
-[...1 lines deleted...]
-        <v>117</v>
       </c>
       <c r="AJ1" t="s">
         <v>118</v>
       </c>
       <c r="AK1" t="s">
         <v>119</v>
       </c>
       <c r="AL1" t="s">
+        <v>120</v>
+      </c>
+      <c r="AM1" t="s">
         <v>10</v>
-      </c>
-[...1 lines deleted...]
-        <v>120</v>
       </c>
       <c r="AN1" t="s">
         <v>121</v>
       </c>
       <c r="AO1" t="s">
         <v>122</v>
       </c>
       <c r="AP1" t="s">
+        <v>123</v>
+      </c>
+      <c r="AQ1" t="s">
         <v>11</v>
-      </c>
-[...1 lines deleted...]
-        <v>123</v>
       </c>
       <c r="AR1" t="s">
         <v>124</v>
       </c>
       <c r="AS1" t="s">
         <v>125</v>
       </c>
       <c r="AT1" t="s">
+        <v>126</v>
+      </c>
+      <c r="AU1" t="s">
         <v>12</v>
-      </c>
-[...1 lines deleted...]
-        <v>126</v>
       </c>
       <c r="AV1" t="s">
         <v>127</v>
       </c>
       <c r="AW1" t="s">
         <v>128</v>
       </c>
       <c r="AX1" t="s">
+        <v>129</v>
+      </c>
+      <c r="AY1" t="s">
         <v>13</v>
-      </c>
-[...1 lines deleted...]
-        <v>129</v>
       </c>
       <c r="AZ1" t="s">
         <v>130</v>
       </c>
       <c r="BA1" t="s">
         <v>131</v>
       </c>
       <c r="BB1" t="s">
+        <v>132</v>
+      </c>
+      <c r="BC1" t="s">
         <v>14</v>
-      </c>
-[...1 lines deleted...]
-        <v>132</v>
       </c>
       <c r="BD1" t="s">
         <v>133</v>
       </c>
       <c r="BE1" t="s">
         <v>134</v>
       </c>
       <c r="BF1" t="s">
+        <v>135</v>
+      </c>
+      <c r="BG1" t="s">
         <v>15</v>
-      </c>
-[...1 lines deleted...]
-        <v>135</v>
       </c>
       <c r="BH1" t="s">
         <v>136</v>
       </c>
       <c r="BI1" t="s">
         <v>137</v>
       </c>
       <c r="BJ1" t="s">
+        <v>138</v>
+      </c>
+      <c r="BK1" t="s">
         <v>16</v>
-      </c>
-[...1 lines deleted...]
-        <v>138</v>
       </c>
       <c r="BL1" t="s">
         <v>139</v>
       </c>
       <c r="BM1" t="s">
         <v>140</v>
       </c>
       <c r="BN1" t="s">
+        <v>141</v>
+      </c>
+      <c r="BO1" t="s">
         <v>17</v>
-      </c>
-[...1 lines deleted...]
-        <v>141</v>
       </c>
       <c r="BP1" t="s">
         <v>142</v>
       </c>
       <c r="BQ1" t="s">
         <v>143</v>
       </c>
       <c r="BR1" t="s">
+        <v>144</v>
+      </c>
+      <c r="BS1" t="s">
         <v>18</v>
-      </c>
-[...1 lines deleted...]
-        <v>144</v>
       </c>
       <c r="BT1" t="s">
         <v>145</v>
       </c>
       <c r="BU1" t="s">
         <v>146</v>
       </c>
       <c r="BV1" t="s">
+        <v>147</v>
+      </c>
+      <c r="BW1" t="s">
         <v>19</v>
-      </c>
-[...1 lines deleted...]
-        <v>147</v>
       </c>
       <c r="BX1" t="s">
         <v>148</v>
       </c>
       <c r="BY1" t="s">
         <v>149</v>
       </c>
       <c r="BZ1" t="s">
+        <v>150</v>
+      </c>
+      <c r="CA1" t="s">
         <v>20</v>
-      </c>
-[...1 lines deleted...]
-        <v>150</v>
       </c>
       <c r="CB1" t="s">
         <v>151</v>
       </c>
       <c r="CC1" t="s">
         <v>152</v>
       </c>
       <c r="CD1" t="s">
+        <v>153</v>
+      </c>
+      <c r="CE1" t="s">
         <v>21</v>
-      </c>
-[...1 lines deleted...]
-        <v>153</v>
       </c>
       <c r="CF1" t="s">
         <v>154</v>
       </c>
       <c r="CG1" t="s">
         <v>155</v>
       </c>
       <c r="CH1" t="s">
+        <v>156</v>
+      </c>
+      <c r="CI1" t="s">
         <v>22</v>
-      </c>
-[...1 lines deleted...]
-        <v>156</v>
       </c>
       <c r="CJ1" t="s">
         <v>157</v>
       </c>
       <c r="CK1" t="s">
         <v>158</v>
       </c>
       <c r="CL1" t="s">
+        <v>159</v>
+      </c>
+      <c r="CM1" t="s">
         <v>23</v>
-      </c>
-[...1 lines deleted...]
-        <v>159</v>
       </c>
       <c r="CN1" t="s">
         <v>160</v>
       </c>
       <c r="CO1" t="s">
         <v>161</v>
       </c>
       <c r="CP1" t="s">
+        <v>162</v>
+      </c>
+      <c r="CQ1" t="s">
         <v>24</v>
-      </c>
-[...1 lines deleted...]
-        <v>162</v>
       </c>
       <c r="CR1" t="s">
         <v>163</v>
       </c>
       <c r="CS1" t="s">
         <v>164</v>
       </c>
       <c r="CT1" t="s">
+        <v>165</v>
+      </c>
+      <c r="CU1" t="s">
         <v>25</v>
-      </c>
-[...1 lines deleted...]
-        <v>165</v>
       </c>
       <c r="CV1" t="s">
         <v>166</v>
       </c>
       <c r="CW1" t="s">
         <v>167</v>
       </c>
       <c r="CX1" t="s">
+        <v>168</v>
+      </c>
+      <c r="CY1" t="s">
         <v>26</v>
-      </c>
-[...1 lines deleted...]
-        <v>168</v>
       </c>
       <c r="CZ1" t="s">
         <v>169</v>
       </c>
       <c r="DA1" t="s">
         <v>170</v>
       </c>
       <c r="DB1" t="s">
+        <v>171</v>
+      </c>
+      <c r="DC1" t="s">
         <v>27</v>
-      </c>
-[...1 lines deleted...]
-        <v>171</v>
       </c>
       <c r="DD1" t="s">
         <v>172</v>
       </c>
       <c r="DE1" t="s">
         <v>173</v>
       </c>
       <c r="DF1" t="s">
+        <v>174</v>
+      </c>
+      <c r="DG1" t="s">
         <v>28</v>
       </c>
     </row>
-    <row r="2" spans="1:110">
+    <row r="2" spans="1:111">
       <c r="A2" t="s">
         <v>32</v>
       </c>
       <c r="B2"/>
       <c r="C2"/>
       <c r="D2"/>
       <c r="E2"/>
       <c r="F2"/>
       <c r="G2"/>
       <c r="H2"/>
       <c r="I2"/>
       <c r="J2"/>
-      <c r="K2">
+      <c r="K2"/>
+      <c r="L2">
         <v>16986000000.0</v>
       </c>
-      <c r="L2">
+      <c r="M2">
         <v>366000000.0</v>
       </c>
-      <c r="M2">
+      <c r="N2">
         <v>554000000.0</v>
       </c>
-      <c r="N2">
+      <c r="O2">
         <v>20800000000.0</v>
       </c>
-      <c r="O2">
+      <c r="P2">
         <v>429000000.0</v>
       </c>
-      <c r="P2">
+      <c r="Q2">
         <v>20721000000.0</v>
       </c>
-      <c r="Q2">
+      <c r="R2">
         <v>20956000000.0</v>
       </c>
-      <c r="R2">
+      <c r="S2">
         <v>2160000000.0</v>
       </c>
-      <c r="S2">
+      <c r="T2">
         <v>2477000000.0</v>
       </c>
-      <c r="T2">
+      <c r="U2">
         <v>2687000000.0</v>
       </c>
-      <c r="U2">
+      <c r="V2">
         <v>2108000000.0</v>
       </c>
-      <c r="V2">
+      <c r="W2">
         <v>129000000.0</v>
       </c>
-      <c r="W2">
+      <c r="X2">
         <v>638000000.0</v>
       </c>
-      <c r="X2">
+      <c r="Y2">
         <v>928000000.0</v>
       </c>
-      <c r="Y2">
+      <c r="Z2">
         <v>708000000.0</v>
       </c>
-      <c r="Z2">
+      <c r="AA2">
         <v>363000000.0</v>
       </c>
-      <c r="AA2">
+      <c r="AB2">
         <v>31000000.0</v>
       </c>
-      <c r="AB2">
+      <c r="AC2">
         <v>20839000000.0</v>
       </c>
-      <c r="AC2">
+      <c r="AD2">
         <v>505000000.0</v>
       </c>
-      <c r="AD2">
+      <c r="AE2">
         <v>441000000.0</v>
       </c>
-      <c r="AE2">
+      <c r="AF2">
         <v>166000000.0</v>
       </c>
-      <c r="AF2">
+      <c r="AG2">
         <v>222000000.0</v>
       </c>
-      <c r="AG2">
+      <c r="AH2">
         <v>155000000.0</v>
       </c>
-      <c r="AH2">
+      <c r="AI2">
         <v>311000000.0</v>
       </c>
-      <c r="AI2">
+      <c r="AJ2">
         <v>19996000000.0</v>
       </c>
-      <c r="AJ2">
+      <c r="AK2">
         <v>26440000000.0</v>
       </c>
-      <c r="AK2">
+      <c r="AL2">
         <v>26527000000.0</v>
       </c>
-      <c r="AL2">
+      <c r="AM2">
         <v>26755000000.0</v>
       </c>
-      <c r="AM2">
+      <c r="AN2">
         <v>151000000.0</v>
       </c>
-      <c r="AN2">
+      <c r="AO2">
         <v>32006000000.0</v>
       </c>
-      <c r="AO2">
+      <c r="AP2">
         <v>30986000000.0</v>
       </c>
-      <c r="AP2">
+      <c r="AQ2">
         <v>-10592000000.0</v>
       </c>
-      <c r="AQ2">
+      <c r="AR2">
         <v>21000000.0</v>
       </c>
-      <c r="AR2">
+      <c r="AS2">
         <v>71000000.0</v>
       </c>
-      <c r="AS2">
+      <c r="AT2">
         <v>243000000.0</v>
       </c>
-      <c r="AT2">
+      <c r="AU2">
         <v>-11821000000.0</v>
       </c>
-      <c r="AU2">
+      <c r="AV2">
         <v>293000000.0</v>
       </c>
-      <c r="AV2">
+      <c r="AW2">
         <v>232000000.0</v>
       </c>
-      <c r="AW2">
+      <c r="AX2">
         <v>239000000.0</v>
       </c>
-      <c r="AX2">
+      <c r="AY2">
         <v>-6643000000.0</v>
       </c>
-      <c r="AY2">
+      <c r="AZ2">
         <v>199000000.0</v>
       </c>
-      <c r="AZ2">
+      <c r="BA2">
         <v>111000000.0</v>
       </c>
-      <c r="BA2">
+      <c r="BB2">
         <v>231000000.0</v>
       </c>
-      <c r="BB2">
+      <c r="BC2">
         <v>-8693000000.0</v>
       </c>
-      <c r="BC2">
-[...1 lines deleted...]
-      </c>
       <c r="BD2">
         <v>0.0</v>
       </c>
       <c r="BE2">
         <v>0.0</v>
       </c>
       <c r="BF2">
         <v>0.0</v>
       </c>
       <c r="BG2">
+        <v>0.0</v>
+      </c>
+      <c r="BH2">
         <v>35318000000.0</v>
       </c>
-      <c r="BH2">
+      <c r="BI2">
         <v>30212000000.0</v>
       </c>
-      <c r="BI2">
+      <c r="BJ2">
         <v>28738000000.0</v>
       </c>
-      <c r="BJ2">
+      <c r="BK2">
         <v>27588000000.0</v>
       </c>
-      <c r="BK2">
-[...1 lines deleted...]
-      </c>
       <c r="BL2">
         <v>0.0</v>
       </c>
       <c r="BM2">
         <v>0.0</v>
       </c>
       <c r="BN2">
         <v>0.0</v>
       </c>
       <c r="BO2">
         <v>0.0</v>
       </c>
       <c r="BP2">
         <v>0.0</v>
       </c>
-      <c r="BQ2"/>
+      <c r="BQ2">
+        <v>0.0</v>
+      </c>
       <c r="BR2"/>
       <c r="BS2"/>
       <c r="BT2"/>
       <c r="BU2"/>
-      <c r="BV2">
+      <c r="BV2"/>
+      <c r="BW2">
         <v>789000000.0</v>
       </c>
-      <c r="BW2">
+      <c r="BX2">
         <v>1675000000.0</v>
       </c>
-      <c r="BX2">
+      <c r="BY2">
         <v>1384000000.0</v>
       </c>
-      <c r="BY2">
+      <c r="BZ2">
         <v>1935000000.0</v>
       </c>
-      <c r="BZ2">
+      <c r="CA2">
         <v>2023000000.0</v>
       </c>
-      <c r="CA2">
+      <c r="CB2">
         <v>2081000000.0</v>
       </c>
-      <c r="CB2">
+      <c r="CC2">
         <v>1137000000.0</v>
       </c>
-      <c r="CC2">
+      <c r="CD2">
         <v>1732000000.0</v>
       </c>
-      <c r="CD2">
+      <c r="CE2">
         <v>917000000.0</v>
       </c>
-      <c r="CE2">
+      <c r="CF2">
         <v>41105000000.0</v>
       </c>
-      <c r="CF2">
+      <c r="CG2">
         <v>32571000000.0</v>
       </c>
-      <c r="CG2">
+      <c r="CH2">
         <v>32761000000.0</v>
       </c>
-      <c r="CH2">
+      <c r="CI2">
         <v>1071000000.0</v>
       </c>
-      <c r="CI2">
+      <c r="CJ2">
         <v>29787000000.0</v>
       </c>
-      <c r="CJ2">
+      <c r="CK2">
         <v>29196000000.0</v>
       </c>
-      <c r="CK2">
+      <c r="CL2">
         <v>29031000000.0</v>
       </c>
-      <c r="CL2">
+      <c r="CM2">
         <v>1049000000.0</v>
       </c>
-      <c r="CM2">
+      <c r="CN2">
         <v>25825000000.0</v>
       </c>
-      <c r="CN2">
+      <c r="CO2">
         <v>24140000000.0</v>
       </c>
-      <c r="CO2">
+      <c r="CP2">
         <v>20598000000.0</v>
       </c>
-      <c r="CP2">
+      <c r="CQ2">
         <v>18892000000.0</v>
       </c>
-      <c r="CQ2">
+      <c r="CR2">
         <v>17407000000.0</v>
       </c>
-      <c r="CR2">
+      <c r="CS2">
         <v>14590000000.0</v>
       </c>
-      <c r="CS2">
+      <c r="CT2">
         <v>14702000000.0</v>
       </c>
-      <c r="CT2">
+      <c r="CU2">
         <v>13707000000.0</v>
       </c>
-      <c r="CU2">
+      <c r="CV2">
         <v>14342000000.0</v>
       </c>
-      <c r="CV2">
+      <c r="CW2">
         <v>13825000000.0</v>
       </c>
-      <c r="CW2">
+      <c r="CX2">
         <v>14340000000.0</v>
       </c>
-      <c r="CX2">
+      <c r="CY2">
         <v>13383000000.0</v>
       </c>
-      <c r="CY2">
+      <c r="CZ2">
         <v>313000000.0</v>
       </c>
-      <c r="CZ2">
+      <c r="DA2">
         <v>283000000.0</v>
       </c>
-      <c r="DA2">
+      <c r="DB2">
         <v>986000000.0</v>
       </c>
-      <c r="DB2"/>
       <c r="DC2"/>
       <c r="DD2"/>
       <c r="DE2"/>
       <c r="DF2"/>
+      <c r="DG2"/>
     </row>
-    <row r="3" spans="1:110">
+    <row r="3" spans="1:111">
       <c r="A3" t="s">
         <v>33</v>
       </c>
       <c r="B3"/>
       <c r="C3"/>
       <c r="D3"/>
       <c r="E3"/>
       <c r="F3"/>
       <c r="G3"/>
       <c r="H3"/>
       <c r="I3"/>
       <c r="J3"/>
       <c r="K3"/>
       <c r="L3"/>
       <c r="M3"/>
       <c r="N3"/>
       <c r="O3"/>
       <c r="P3"/>
       <c r="Q3"/>
       <c r="R3"/>
       <c r="S3"/>
       <c r="T3"/>
       <c r="U3"/>
       <c r="V3"/>
       <c r="W3"/>
@@ -6330,52 +6369,53 @@
       <c r="CH3"/>
       <c r="CI3"/>
       <c r="CJ3"/>
       <c r="CK3"/>
       <c r="CL3"/>
       <c r="CM3"/>
       <c r="CN3"/>
       <c r="CO3"/>
       <c r="CP3"/>
       <c r="CQ3"/>
       <c r="CR3"/>
       <c r="CS3"/>
       <c r="CT3"/>
       <c r="CU3"/>
       <c r="CV3"/>
       <c r="CW3"/>
       <c r="CX3"/>
       <c r="CY3"/>
       <c r="CZ3"/>
       <c r="DA3"/>
       <c r="DB3"/>
       <c r="DC3"/>
       <c r="DD3"/>
       <c r="DE3"/>
       <c r="DF3"/>
+      <c r="DG3"/>
     </row>
-    <row r="4" spans="1:110">
+    <row r="4" spans="1:111">
       <c r="A4" t="s">
         <v>34</v>
       </c>
       <c r="B4"/>
       <c r="C4"/>
       <c r="D4"/>
       <c r="E4"/>
       <c r="F4"/>
       <c r="G4"/>
       <c r="H4"/>
       <c r="I4"/>
       <c r="J4"/>
       <c r="K4"/>
       <c r="L4"/>
       <c r="M4"/>
       <c r="N4"/>
       <c r="O4"/>
       <c r="P4"/>
       <c r="Q4"/>
       <c r="R4"/>
       <c r="S4"/>
       <c r="T4"/>
       <c r="U4"/>
       <c r="V4"/>
       <c r="W4"/>
@@ -6444,443 +6484,445 @@
       <c r="CH4"/>
       <c r="CI4"/>
       <c r="CJ4"/>
       <c r="CK4"/>
       <c r="CL4"/>
       <c r="CM4"/>
       <c r="CN4"/>
       <c r="CO4"/>
       <c r="CP4"/>
       <c r="CQ4"/>
       <c r="CR4"/>
       <c r="CS4"/>
       <c r="CT4"/>
       <c r="CU4"/>
       <c r="CV4"/>
       <c r="CW4"/>
       <c r="CX4"/>
       <c r="CY4"/>
       <c r="CZ4"/>
       <c r="DA4"/>
       <c r="DB4"/>
       <c r="DC4"/>
       <c r="DD4"/>
       <c r="DE4"/>
       <c r="DF4"/>
+      <c r="DG4"/>
     </row>
-    <row r="5" spans="1:110">
+    <row r="5" spans="1:111">
       <c r="A5" t="s">
         <v>35</v>
       </c>
       <c r="B5">
+        <v>-19227000000.0</v>
+      </c>
+      <c r="C5">
         <v>-18084000000.0</v>
       </c>
-      <c r="C5">
+      <c r="D5">
         <v>-17566000000.0</v>
       </c>
-      <c r="D5">
+      <c r="E5">
         <v>-19859000000.0</v>
       </c>
-      <c r="E5">
+      <c r="F5">
         <v>-20248000000.0</v>
       </c>
-      <c r="F5">
+      <c r="G5">
         <v>-21186000000.0</v>
       </c>
-      <c r="G5">
+      <c r="H5">
         <v>-17240000000.0</v>
       </c>
-      <c r="H5">
+      <c r="I5">
         <v>-20736000000.0</v>
       </c>
-      <c r="I5">
+      <c r="J5">
         <v>-19771000000.0</v>
       </c>
-      <c r="J5">
+      <c r="K5">
         <v>-19242000000.0</v>
       </c>
-      <c r="K5">
+      <c r="L5">
         <v>-24254000000.0</v>
       </c>
-      <c r="L5">
+      <c r="M5">
         <v>-20386000000.0</v>
       </c>
-      <c r="M5">
+      <c r="N5">
         <v>-19147000000.0</v>
       </c>
-      <c r="N5">
+      <c r="O5">
         <v>-22621000000.0</v>
       </c>
-      <c r="O5">
+      <c r="P5">
         <v>-28695000000.0</v>
       </c>
-      <c r="P5">
+      <c r="Q5">
         <v>-17372000000.0</v>
       </c>
-      <c r="Q5">
+      <c r="R5">
         <v>-1912000000.0</v>
       </c>
-      <c r="R5">
+      <c r="S5">
         <v>10919000000.0</v>
       </c>
-      <c r="S5">
+      <c r="T5">
         <v>12111000000.0</v>
       </c>
-      <c r="T5">
+      <c r="U5">
         <v>12309000000.0</v>
       </c>
-      <c r="U5">
+      <c r="V5">
         <v>10397000000.0</v>
       </c>
-      <c r="V5">
+      <c r="W5">
         <v>18072000000.0</v>
       </c>
-      <c r="W5">
+      <c r="X5">
         <v>16036000000.0</v>
       </c>
-      <c r="X5">
+      <c r="Y5">
         <v>18563000000.0</v>
       </c>
-      <c r="Y5">
+      <c r="Z5">
         <v>12757000000.0</v>
       </c>
-      <c r="Z5">
+      <c r="AA5">
         <v>13052000000.0</v>
       </c>
-      <c r="AA5">
+      <c r="AB5">
         <v>15197000000.0</v>
       </c>
-      <c r="AB5">
+      <c r="AC5">
         <v>11631000000.0</v>
       </c>
-      <c r="AC5">
+      <c r="AD5">
         <v>6911000000.0</v>
       </c>
-      <c r="AD5">
+      <c r="AE5">
         <v>1722000000.0</v>
       </c>
-      <c r="AE5">
+      <c r="AF5">
         <v>1000000000.0</v>
       </c>
-      <c r="AF5">
+      <c r="AG5">
         <v>2854000000.0</v>
       </c>
-      <c r="AG5">
+      <c r="AH5">
         <v>5634000000.0</v>
       </c>
-      <c r="AH5">
+      <c r="AI5">
         <v>7427000000.0</v>
       </c>
-      <c r="AI5">
+      <c r="AJ5">
         <v>7005000000.0</v>
       </c>
-      <c r="AJ5">
+      <c r="AK5">
         <v>8436000000.0</v>
       </c>
-      <c r="AK5">
+      <c r="AL5">
         <v>6396000000.0</v>
       </c>
-      <c r="AL5">
+      <c r="AM5">
         <v>5347000000.0</v>
       </c>
-      <c r="AM5">
+      <c r="AN5">
         <v>13595000000.0</v>
       </c>
-      <c r="AN5">
+      <c r="AO5">
         <v>14632000000.0</v>
       </c>
-      <c r="AO5">
+      <c r="AP5">
         <v>10865000000.0</v>
       </c>
-      <c r="AP5">
+      <c r="AQ5">
         <v>4771000000.0</v>
       </c>
-      <c r="AQ5">
+      <c r="AR5">
         <v>6891000000.0</v>
       </c>
-      <c r="AR5">
+      <c r="AS5">
         <v>6443000000.0</v>
       </c>
-      <c r="AS5">
+      <c r="AT5">
         <v>11529000000.0</v>
       </c>
-      <c r="AT5">
+      <c r="AU5">
         <v>10649000000.0</v>
       </c>
-      <c r="AU5">
+      <c r="AV5">
         <v>10992000000.0</v>
       </c>
-      <c r="AV5">
+      <c r="AW5">
         <v>11058000000.0</v>
       </c>
-      <c r="AW5">
+      <c r="AX5">
         <v>8215000000.0</v>
       </c>
-      <c r="AX5">
+      <c r="AY5">
         <v>5104000000.0</v>
       </c>
-      <c r="AY5">
+      <c r="AZ5">
         <v>5100000000.0</v>
       </c>
-      <c r="AZ5">
+      <c r="BA5">
         <v>6202000000.0</v>
       </c>
-      <c r="BA5">
+      <c r="BB5">
         <v>10580000000.0</v>
       </c>
-      <c r="BB5">
+      <c r="BC5">
         <v>11397000000.0</v>
       </c>
-      <c r="BC5">
+      <c r="BD5">
         <v>11325000000.0</v>
       </c>
-      <c r="BD5">
+      <c r="BE5">
         <v>8735000000.0</v>
       </c>
-      <c r="BE5">
+      <c r="BF5">
         <v>7266000000.0</v>
       </c>
-      <c r="BF5">
+      <c r="BG5">
         <v>6083000000.0</v>
       </c>
-      <c r="BG5">
+      <c r="BH5">
         <v>6813000000.0</v>
       </c>
-      <c r="BH5">
+      <c r="BI5">
         <v>3356000000.0</v>
       </c>
-      <c r="BI5">
+      <c r="BJ5">
         <v>1115000000.0</v>
       </c>
-      <c r="BJ5">
+      <c r="BK5">
         <v>1000000000.0</v>
       </c>
-      <c r="BK5">
+      <c r="BL5">
         <v>4030000000.0</v>
       </c>
-      <c r="BL5">
+      <c r="BM5">
         <v>822000000.0</v>
       </c>
-      <c r="BM5">
+      <c r="BN5">
         <v>-1191000000.0</v>
       </c>
-      <c r="BN5">
+      <c r="BO5">
         <v>-3058000000.0</v>
       </c>
-      <c r="BO5">
+      <c r="BP5">
         <v>-2234000000.0</v>
       </c>
-      <c r="BP5">
+      <c r="BQ5">
         <v>-9834000000.0</v>
       </c>
-      <c r="BQ5">
+      <c r="BR5">
         <v>-15358000000.0</v>
       </c>
-      <c r="BR5">
+      <c r="BS5">
         <v>-14253000000.0</v>
       </c>
-      <c r="BS5">
+      <c r="BT5">
         <v>-7540000000.0</v>
       </c>
-      <c r="BT5">
+      <c r="BU5">
         <v>-2509000000.0</v>
       </c>
-      <c r="BU5">
+      <c r="BV5">
         <v>-1028000000.0</v>
       </c>
-      <c r="BV5">
+      <c r="BW5">
         <v>1078000000.0</v>
       </c>
-      <c r="BW5">
+      <c r="BX5">
         <v>56000000.0</v>
       </c>
-      <c r="BX5">
+      <c r="BY5">
         <v>-292000000.0</v>
       </c>
-      <c r="BY5">
+      <c r="BZ5">
         <v>1402000000.0</v>
       </c>
-      <c r="BZ5">
+      <c r="CA5">
         <v>1118000000.0</v>
       </c>
-      <c r="CA5">
+      <c r="CB5">
         <v>1887000000.0</v>
       </c>
-      <c r="CB5">
+      <c r="CC5">
         <v>-991000000.0</v>
       </c>
-      <c r="CC5">
+      <c r="CD5">
         <v>590000000.0</v>
       </c>
-      <c r="CD5">
+      <c r="CE5">
         <v>1912000000.0</v>
       </c>
-      <c r="CE5">
+      <c r="CF5">
         <v>1874000000.0</v>
       </c>
-      <c r="CF5">
+      <c r="CG5">
         <v>3081000000.0</v>
       </c>
-      <c r="CG5">
+      <c r="CH5">
         <v>2156000000.0</v>
       </c>
-      <c r="CH5">
+      <c r="CI5">
         <v>2956000000.0</v>
       </c>
-      <c r="CI5">
+      <c r="CJ5">
         <v>2794000000.0</v>
       </c>
-      <c r="CJ5">
+      <c r="CK5">
         <v>1717000000.0</v>
       </c>
-      <c r="CK5">
+      <c r="CL5">
         <v>3444000000.0</v>
       </c>
-      <c r="CL5">
+      <c r="CM5">
         <v>2792000000.0</v>
       </c>
-      <c r="CM5">
+      <c r="CN5">
         <v>3009000000.0</v>
       </c>
-      <c r="CN5">
+      <c r="CO5">
         <v>3306000000.0</v>
       </c>
-      <c r="CO5">
+      <c r="CP5">
         <v>2312000000.0</v>
       </c>
-      <c r="CP5">
+      <c r="CQ5">
         <v>2007000000.0</v>
       </c>
-      <c r="CQ5">
+      <c r="CR5">
         <v>2114000000.0</v>
       </c>
-      <c r="CR5">
+      <c r="CS5">
         <v>1469000000.0</v>
       </c>
-      <c r="CS5">
+      <c r="CT5">
         <v>842000000.0</v>
       </c>
-      <c r="CT5">
+      <c r="CU5">
         <v>1673000000.0</v>
       </c>
-      <c r="CU5">
+      <c r="CV5">
         <v>1834000000.0</v>
       </c>
-      <c r="CV5">
+      <c r="CW5">
         <v>1325000000.0</v>
       </c>
-      <c r="CW5">
+      <c r="CX5">
         <v>1631000000.0</v>
       </c>
-      <c r="CX5">
+      <c r="CY5">
         <v>1047000000.0</v>
       </c>
-      <c r="CY5">
+      <c r="CZ5">
         <v>98000000.0</v>
       </c>
-      <c r="CZ5">
+      <c r="DA5">
         <v>-494000000.0</v>
       </c>
-      <c r="DA5">
+      <c r="DB5">
         <v>-320000000.0</v>
       </c>
-      <c r="DB5">
+      <c r="DC5">
         <v>-820000000.0</v>
       </c>
-      <c r="DC5">
+      <c r="DD5">
         <v>-554000000.0</v>
       </c>
-      <c r="DD5"/>
       <c r="DE5"/>
       <c r="DF5"/>
+      <c r="DG5"/>
     </row>
-    <row r="6" spans="1:110">
+    <row r="6" spans="1:111">
       <c r="A6" t="s">
         <v>36</v>
       </c>
       <c r="B6"/>
       <c r="C6"/>
       <c r="D6"/>
       <c r="E6"/>
       <c r="F6"/>
       <c r="G6"/>
       <c r="H6"/>
       <c r="I6"/>
       <c r="J6"/>
       <c r="K6"/>
       <c r="L6"/>
       <c r="M6"/>
       <c r="N6"/>
       <c r="O6"/>
       <c r="P6"/>
       <c r="Q6"/>
       <c r="R6"/>
       <c r="S6"/>
       <c r="T6"/>
       <c r="U6"/>
       <c r="V6"/>
       <c r="W6"/>
       <c r="X6"/>
       <c r="Y6"/>
       <c r="Z6"/>
       <c r="AA6"/>
       <c r="AB6"/>
       <c r="AC6"/>
       <c r="AD6"/>
-      <c r="AE6">
+      <c r="AE6"/>
+      <c r="AF6">
         <v>32475000000.0</v>
       </c>
-      <c r="AF6">
+      <c r="AG6">
         <v>32454000000.0</v>
       </c>
-      <c r="AG6">
+      <c r="AH6">
         <v>31653000000.0</v>
       </c>
-      <c r="AH6">
+      <c r="AI6">
         <v>31111000000.0</v>
       </c>
-      <c r="AI6">
+      <c r="AJ6">
         <v>31066000000.0</v>
       </c>
-      <c r="AJ6">
+      <c r="AK6">
         <v>31021000000.0</v>
       </c>
-      <c r="AK6">
+      <c r="AL6">
         <v>30990000000.0</v>
       </c>
-      <c r="AL6">
+      <c r="AM6">
         <v>30944000000.0</v>
       </c>
-      <c r="AM6">
+      <c r="AN6">
         <v>30797000000.0</v>
       </c>
-      <c r="AN6">
+      <c r="AO6">
         <v>30783000000.0</v>
       </c>
-      <c r="AO6">
-[...1 lines deleted...]
-      </c>
       <c r="AP6">
         <v>0.0</v>
       </c>
       <c r="AQ6">
         <v>0.0</v>
       </c>
       <c r="AR6">
         <v>0.0</v>
       </c>
       <c r="AS6">
         <v>0.0</v>
       </c>
       <c r="AT6">
         <v>0.0</v>
       </c>
       <c r="AU6">
         <v>0.0</v>
       </c>
       <c r="AV6">
         <v>0.0</v>
       </c>
       <c r="AW6">
         <v>0.0</v>
       </c>
       <c r="AX6">
@@ -6918,117 +6960,122 @@
       </c>
       <c r="BI6">
         <v>0.0</v>
       </c>
       <c r="BJ6">
         <v>0.0</v>
       </c>
       <c r="BK6">
         <v>0.0</v>
       </c>
       <c r="BL6">
         <v>0.0</v>
       </c>
       <c r="BM6">
         <v>0.0</v>
       </c>
       <c r="BN6">
         <v>0.0</v>
       </c>
       <c r="BO6">
         <v>0.0</v>
       </c>
       <c r="BP6">
         <v>0.0</v>
       </c>
-      <c r="BQ6"/>
+      <c r="BQ6">
+        <v>0.0</v>
+      </c>
       <c r="BR6"/>
       <c r="BS6"/>
       <c r="BT6"/>
       <c r="BU6"/>
       <c r="BV6"/>
       <c r="BW6"/>
       <c r="BX6"/>
       <c r="BY6"/>
       <c r="BZ6"/>
       <c r="CA6"/>
       <c r="CB6"/>
       <c r="CC6"/>
       <c r="CD6"/>
       <c r="CE6"/>
       <c r="CF6"/>
       <c r="CG6"/>
       <c r="CH6"/>
       <c r="CI6"/>
       <c r="CJ6"/>
       <c r="CK6"/>
       <c r="CL6"/>
       <c r="CM6"/>
       <c r="CN6"/>
       <c r="CO6"/>
       <c r="CP6"/>
       <c r="CQ6"/>
       <c r="CR6"/>
       <c r="CS6"/>
       <c r="CT6"/>
       <c r="CU6"/>
       <c r="CV6"/>
       <c r="CW6"/>
       <c r="CX6"/>
       <c r="CY6"/>
       <c r="CZ6"/>
       <c r="DA6"/>
       <c r="DB6"/>
       <c r="DC6"/>
       <c r="DD6"/>
       <c r="DE6"/>
       <c r="DF6"/>
+      <c r="DG6"/>
     </row>
-    <row r="7" spans="1:110">
+    <row r="7" spans="1:111">
       <c r="A7" t="s">
         <v>37</v>
       </c>
       <c r="B7"/>
-      <c r="C7"/>
+      <c r="C7">
+        <v>6000000.0</v>
+      </c>
       <c r="D7"/>
       <c r="E7"/>
-      <c r="F7">
+      <c r="F7"/>
+      <c r="G7">
         <v>6000000.0</v>
       </c>
-      <c r="G7"/>
       <c r="H7"/>
       <c r="I7"/>
-      <c r="J7">
+      <c r="J7"/>
+      <c r="K7">
         <v>32000000.0</v>
       </c>
-      <c r="K7"/>
       <c r="L7"/>
       <c r="M7"/>
-      <c r="N7">
+      <c r="N7"/>
+      <c r="O7">
         <v>56000000.0</v>
       </c>
-      <c r="O7"/>
       <c r="P7"/>
       <c r="Q7"/>
       <c r="R7"/>
       <c r="S7"/>
       <c r="T7"/>
       <c r="U7"/>
       <c r="V7"/>
       <c r="W7"/>
       <c r="X7"/>
       <c r="Y7"/>
       <c r="Z7"/>
       <c r="AA7"/>
       <c r="AB7"/>
       <c r="AC7"/>
       <c r="AD7"/>
       <c r="AE7"/>
       <c r="AF7"/>
       <c r="AG7"/>
       <c r="AH7"/>
       <c r="AI7"/>
       <c r="AJ7"/>
       <c r="AK7"/>
       <c r="AL7"/>
       <c r="AM7"/>
       <c r="AN7"/>
@@ -7080,56 +7127,59 @@
       <c r="CH7"/>
       <c r="CI7"/>
       <c r="CJ7"/>
       <c r="CK7"/>
       <c r="CL7"/>
       <c r="CM7"/>
       <c r="CN7"/>
       <c r="CO7"/>
       <c r="CP7"/>
       <c r="CQ7"/>
       <c r="CR7"/>
       <c r="CS7"/>
       <c r="CT7"/>
       <c r="CU7"/>
       <c r="CV7"/>
       <c r="CW7"/>
       <c r="CX7"/>
       <c r="CY7"/>
       <c r="CZ7"/>
       <c r="DA7"/>
       <c r="DB7"/>
       <c r="DC7"/>
       <c r="DD7"/>
       <c r="DE7"/>
       <c r="DF7"/>
+      <c r="DG7"/>
     </row>
-    <row r="8" spans="1:110">
+    <row r="8" spans="1:111">
       <c r="A8" t="s">
         <v>38</v>
       </c>
-      <c r="B8"/>
+      <c r="B8">
+        <v>12000000.0</v>
+      </c>
       <c r="C8">
         <v>12000000.0</v>
       </c>
       <c r="D8">
         <v>12000000.0</v>
       </c>
       <c r="E8">
         <v>12000000.0</v>
       </c>
       <c r="F8">
         <v>12000000.0</v>
       </c>
       <c r="G8">
         <v>12000000.0</v>
       </c>
       <c r="H8">
         <v>12000000.0</v>
       </c>
       <c r="I8">
         <v>12000000.0</v>
       </c>
       <c r="J8">
         <v>12000000.0</v>
       </c>
       <c r="K8">
@@ -7140,51 +7190,53 @@
       </c>
       <c r="M8">
         <v>12000000.0</v>
       </c>
       <c r="N8">
         <v>12000000.0</v>
       </c>
       <c r="O8">
         <v>12000000.0</v>
       </c>
       <c r="P8">
         <v>12000000.0</v>
       </c>
       <c r="Q8">
         <v>12000000.0</v>
       </c>
       <c r="R8">
         <v>12000000.0</v>
       </c>
       <c r="S8">
         <v>12000000.0</v>
       </c>
       <c r="T8">
         <v>12000000.0</v>
       </c>
-      <c r="U8"/>
+      <c r="U8">
+        <v>12000000.0</v>
+      </c>
       <c r="V8"/>
       <c r="W8"/>
       <c r="X8"/>
       <c r="Y8"/>
       <c r="Z8"/>
       <c r="AA8"/>
       <c r="AB8"/>
       <c r="AC8"/>
       <c r="AD8"/>
       <c r="AE8"/>
       <c r="AF8"/>
       <c r="AG8"/>
       <c r="AH8"/>
       <c r="AI8"/>
       <c r="AJ8"/>
       <c r="AK8"/>
       <c r="AL8"/>
       <c r="AM8"/>
       <c r="AN8"/>
       <c r="AO8"/>
       <c r="AP8"/>
       <c r="AQ8"/>
       <c r="AR8"/>
       <c r="AS8"/>
       <c r="AT8"/>
@@ -7230,655 +7282,660 @@
       <c r="CH8"/>
       <c r="CI8"/>
       <c r="CJ8"/>
       <c r="CK8"/>
       <c r="CL8"/>
       <c r="CM8"/>
       <c r="CN8"/>
       <c r="CO8"/>
       <c r="CP8"/>
       <c r="CQ8"/>
       <c r="CR8"/>
       <c r="CS8"/>
       <c r="CT8"/>
       <c r="CU8"/>
       <c r="CV8"/>
       <c r="CW8"/>
       <c r="CX8"/>
       <c r="CY8"/>
       <c r="CZ8"/>
       <c r="DA8"/>
       <c r="DB8"/>
       <c r="DC8"/>
       <c r="DD8"/>
       <c r="DE8"/>
       <c r="DF8"/>
+      <c r="DG8"/>
     </row>
-    <row r="9" spans="1:110">
+    <row r="9" spans="1:111">
       <c r="A9" t="s">
         <v>39</v>
       </c>
-      <c r="B9">
+      <c r="B9"/>
+      <c r="C9">
         <v>32858000000.0</v>
       </c>
-      <c r="C9">
+      <c r="D9">
         <v>32855000000.0</v>
       </c>
-      <c r="D9">
+      <c r="E9">
         <v>33822000000.0</v>
       </c>
-      <c r="E9">
+      <c r="F9">
         <v>33820000000.0</v>
       </c>
-      <c r="F9">
+      <c r="G9">
         <v>33791000000.0</v>
       </c>
-      <c r="G9">
+      <c r="H9">
         <v>33766000000.0</v>
       </c>
-      <c r="H9"/>
       <c r="I9"/>
       <c r="J9"/>
-      <c r="K9">
+      <c r="K9"/>
+      <c r="L9">
         <v>33666000000.0</v>
       </c>
-      <c r="L9">
+      <c r="M9">
         <v>33630000000.0</v>
       </c>
-      <c r="M9">
+      <c r="N9">
         <v>33617000000.0</v>
       </c>
-      <c r="N9">
+      <c r="O9">
         <v>33616000000.0</v>
       </c>
-      <c r="O9">
+      <c r="P9">
         <v>33589000000.0</v>
       </c>
-      <c r="P9">
+      <c r="Q9">
         <v>33548000000.0</v>
       </c>
-      <c r="Q9">
+      <c r="R9">
         <v>33531000000.0</v>
       </c>
-      <c r="R9">
+      <c r="S9">
         <v>33511000000.0</v>
       </c>
-      <c r="S9">
+      <c r="T9">
         <v>33457000000.0</v>
       </c>
-      <c r="T9">
+      <c r="U9">
         <v>33440000000.0</v>
       </c>
-      <c r="U9">
+      <c r="V9">
         <v>33910000000.0</v>
       </c>
-      <c r="V9">
+      <c r="W9">
         <v>33812000000.0</v>
       </c>
-      <c r="W9">
+      <c r="X9">
         <v>33744000000.0</v>
       </c>
-      <c r="X9">
+      <c r="Y9">
         <v>33728000000.0</v>
       </c>
-      <c r="Y9">
+      <c r="Z9">
         <v>33711000000.0</v>
       </c>
-      <c r="Z9">
+      <c r="AA9">
         <v>32680000000.0</v>
       </c>
-      <c r="AA9">
+      <c r="AB9">
         <v>32639000000.0</v>
       </c>
-      <c r="AB9">
+      <c r="AC9">
         <v>32602000000.0</v>
       </c>
-      <c r="AC9">
+      <c r="AD9">
         <v>32535000000.0</v>
       </c>
-      <c r="AD9">
+      <c r="AE9">
         <v>32474000000.0</v>
       </c>
-      <c r="AE9">
+      <c r="AF9">
         <v>32475000000.0</v>
       </c>
-      <c r="AF9">
+      <c r="AG9">
         <v>32454000000.0</v>
       </c>
-      <c r="AG9">
+      <c r="AH9">
         <v>31653000000.0</v>
       </c>
-      <c r="AH9">
+      <c r="AI9">
         <v>31111000000.0</v>
       </c>
-      <c r="AI9">
+      <c r="AJ9">
         <v>31066000000.0</v>
       </c>
-      <c r="AJ9">
+      <c r="AK9">
         <v>31021000000.0</v>
       </c>
-      <c r="AK9">
+      <c r="AL9">
         <v>30990000000.0</v>
       </c>
-      <c r="AL9">
+      <c r="AM9">
         <v>30944000000.0</v>
       </c>
-      <c r="AM9">
+      <c r="AN9">
         <v>30797000000.0</v>
       </c>
-      <c r="AN9">
+      <c r="AO9">
         <v>30783000000.0</v>
       </c>
-      <c r="AO9">
+      <c r="AP9">
         <v>30769000000.0</v>
       </c>
-      <c r="AP9">
+      <c r="AQ9">
         <v>30749000000.0</v>
       </c>
-      <c r="AQ9">
+      <c r="AR9">
         <v>30726000000.0</v>
       </c>
-      <c r="AR9">
+      <c r="AS9">
         <v>30718000000.0</v>
       </c>
-      <c r="AS9">
+      <c r="AT9">
         <v>30632000000.0</v>
       </c>
-      <c r="AT9">
+      <c r="AU9">
         <v>30543000000.0</v>
       </c>
-      <c r="AU9">
+      <c r="AV9">
         <v>29488000000.0</v>
       </c>
-      <c r="AV9">
+      <c r="AW9">
         <v>29438000000.0</v>
       </c>
-      <c r="AW9">
+      <c r="AX9">
         <v>29384000000.0</v>
       </c>
-      <c r="AX9">
+      <c r="AY9">
         <v>29277000000.0</v>
       </c>
-      <c r="AY9">
+      <c r="AZ9">
         <v>29221000000.0</v>
       </c>
-      <c r="AZ9">
+      <c r="BA9">
         <v>28137000000.0</v>
       </c>
-      <c r="BA9">
+      <c r="BB9">
         <v>28072000000.0</v>
       </c>
-      <c r="BB9">
+      <c r="BC9">
         <v>28011000000.0</v>
       </c>
-      <c r="BC9"/>
       <c r="BD9"/>
       <c r="BE9"/>
       <c r="BF9"/>
-      <c r="BG9">
+      <c r="BG9"/>
+      <c r="BH9">
         <v>26744000000.0</v>
       </c>
-      <c r="BH9">
+      <c r="BI9">
         <v>26714000000.0</v>
       </c>
-      <c r="BI9">
+      <c r="BJ9">
         <v>26668000000.0</v>
       </c>
-      <c r="BJ9">
+      <c r="BK9">
         <v>26423000000.0</v>
       </c>
-      <c r="BK9"/>
       <c r="BL9"/>
       <c r="BM9"/>
       <c r="BN9"/>
       <c r="BO9"/>
       <c r="BP9"/>
       <c r="BQ9"/>
       <c r="BR9"/>
       <c r="BS9"/>
       <c r="BT9"/>
       <c r="BU9"/>
       <c r="BV9"/>
       <c r="BW9"/>
       <c r="BX9"/>
       <c r="BY9"/>
       <c r="BZ9"/>
       <c r="CA9"/>
       <c r="CB9"/>
       <c r="CC9"/>
       <c r="CD9"/>
       <c r="CE9"/>
       <c r="CF9"/>
       <c r="CG9"/>
       <c r="CH9"/>
       <c r="CI9"/>
       <c r="CJ9"/>
       <c r="CK9"/>
       <c r="CL9"/>
       <c r="CM9"/>
       <c r="CN9"/>
       <c r="CO9"/>
       <c r="CP9"/>
       <c r="CQ9"/>
       <c r="CR9"/>
       <c r="CS9"/>
       <c r="CT9"/>
       <c r="CU9"/>
       <c r="CV9"/>
       <c r="CW9"/>
       <c r="CX9"/>
       <c r="CY9"/>
       <c r="CZ9"/>
       <c r="DA9"/>
       <c r="DB9"/>
       <c r="DC9"/>
       <c r="DD9"/>
       <c r="DE9"/>
       <c r="DF9"/>
+      <c r="DG9"/>
     </row>
-    <row r="10" spans="1:110">
+    <row r="10" spans="1:111">
       <c r="A10" t="s">
         <v>40</v>
       </c>
       <c r="B10">
+        <v>22687000000.0</v>
+      </c>
+      <c r="C10">
         <v>22032000000.0</v>
       </c>
-      <c r="C10">
+      <c r="D10">
         <v>20233000000.0</v>
       </c>
-      <c r="D10">
+      <c r="E10">
         <v>22178000000.0</v>
       </c>
-      <c r="E10">
+      <c r="F10">
         <v>21326000000.0</v>
       </c>
-      <c r="F10">
+      <c r="G10">
         <v>20068000000.0</v>
       </c>
-      <c r="G10">
+      <c r="H10">
         <v>21765000000.0</v>
       </c>
-      <c r="H10">
+      <c r="I10">
         <v>20786000000.0</v>
       </c>
-      <c r="I10">
+      <c r="J10">
         <v>19840000000.0</v>
       </c>
-      <c r="J10">
+      <c r="K10">
         <v>20639000000.0</v>
       </c>
-      <c r="K10">
+      <c r="L10">
         <v>14912000000.0</v>
       </c>
-      <c r="L10">
+      <c r="M10">
         <v>15417000000.0</v>
       </c>
-      <c r="M10">
+      <c r="N10">
         <v>18456000000.0</v>
       </c>
-      <c r="N10">
+      <c r="O10">
         <v>20195000000.0</v>
       </c>
-      <c r="O10">
+      <c r="P10">
         <v>22200000000.0</v>
       </c>
-      <c r="P10">
+      <c r="Q10">
         <v>20548000000.0</v>
       </c>
-      <c r="Q10">
+      <c r="R10">
         <v>23488000000.0</v>
       </c>
-      <c r="R10">
+      <c r="S10">
         <v>20047000000.0</v>
       </c>
-      <c r="S10">
+      <c r="T10">
         <v>18956000000.0</v>
       </c>
-      <c r="T10">
+      <c r="U10">
         <v>25037000000.0</v>
       </c>
-      <c r="U10">
+      <c r="V10">
         <v>19635000000.0</v>
       </c>
-      <c r="V10">
+      <c r="W10">
         <v>19795000000.0</v>
       </c>
-      <c r="W10">
+      <c r="X10">
         <v>24405000000.0</v>
       </c>
-      <c r="X10">
+      <c r="Y10">
         <v>24289000000.0</v>
       </c>
-      <c r="Y10">
+      <c r="Z10">
         <v>24094000000.0</v>
       </c>
-      <c r="Z10">
+      <c r="AA10">
         <v>16598000000.0</v>
       </c>
-      <c r="AA10">
+      <c r="AB10">
         <v>19452000000.0</v>
       </c>
-      <c r="AB10">
+      <c r="AC10">
         <v>18435000000.0</v>
       </c>
-      <c r="AC10">
+      <c r="AD10">
         <v>14506000000.0</v>
       </c>
-      <c r="AD10">
+      <c r="AE10">
         <v>15821000000.0</v>
       </c>
-      <c r="AE10">
+      <c r="AF10">
         <v>12490000000.0</v>
       </c>
-      <c r="AF10">
+      <c r="AG10">
         <v>16312000000.0</v>
       </c>
-      <c r="AG10">
+      <c r="AH10">
         <v>13927000000.0</v>
       </c>
-      <c r="AH10">
+      <c r="AI10">
         <v>12701000000.0</v>
       </c>
-      <c r="AI10">
+      <c r="AJ10">
         <v>13023000000.0</v>
       </c>
-      <c r="AJ10">
+      <c r="AK10">
         <v>17319000000.0</v>
       </c>
-      <c r="AK10">
+      <c r="AL10">
         <v>17411000000.0</v>
       </c>
-      <c r="AL10">
+      <c r="AM10">
         <v>12651000000.0</v>
       </c>
-      <c r="AM10">
+      <c r="AN10">
         <v>15883000000.0</v>
       </c>
-      <c r="AN10">
+      <c r="AO10">
         <v>17067000000.0</v>
       </c>
-      <c r="AO10">
+      <c r="AP10">
         <v>13290000000.0</v>
       </c>
-      <c r="AP10">
+      <c r="AQ10">
         <v>12752000000.0</v>
       </c>
-      <c r="AQ10">
+      <c r="AR10">
         <v>10216000000.0</v>
       </c>
-      <c r="AR10">
+      <c r="AS10">
         <v>8074000000.0</v>
       </c>
-      <c r="AS10">
+      <c r="AT10">
         <v>8127000000.0</v>
       </c>
-      <c r="AT10">
+      <c r="AU10">
         <v>10808000000.0</v>
       </c>
-      <c r="AU10">
+      <c r="AV10">
         <v>8783000000.0</v>
       </c>
-      <c r="AV10">
+      <c r="AW10">
         <v>7393000000.0</v>
       </c>
-      <c r="AW10">
+      <c r="AX10">
         <v>8573000000.0</v>
       </c>
-      <c r="AX10">
+      <c r="AY10">
         <v>7585000000.0</v>
       </c>
-      <c r="AY10">
+      <c r="AZ10">
         <v>11376000000.0</v>
       </c>
-      <c r="AZ10">
+      <c r="BA10">
         <v>9184000000.0</v>
       </c>
-      <c r="BA10">
+      <c r="BB10">
         <v>9983000000.0</v>
       </c>
-      <c r="BB10">
+      <c r="BC10">
         <v>15738000000.0</v>
       </c>
-      <c r="BC10">
+      <c r="BD10">
         <v>16950000000.0</v>
       </c>
-      <c r="BD10">
+      <c r="BE10">
         <v>16035000000.0</v>
       </c>
-      <c r="BE10">
+      <c r="BF10">
         <v>18667000000.0</v>
       </c>
-      <c r="BF10">
+      <c r="BG10">
         <v>10461000000.0</v>
       </c>
-      <c r="BG10">
+      <c r="BH10">
         <v>10001000000.0</v>
       </c>
-      <c r="BH10">
+      <c r="BI10">
         <v>9628000000.0</v>
       </c>
-      <c r="BI10">
+      <c r="BJ10">
         <v>10692000000.0</v>
       </c>
-      <c r="BJ10">
+      <c r="BK10">
         <v>13046000000.0</v>
       </c>
-      <c r="BK10">
+      <c r="BL10">
         <v>14557000000.0</v>
       </c>
-      <c r="BL10">
+      <c r="BM10">
         <v>10702000000.0</v>
       </c>
-      <c r="BM10">
+      <c r="BN10">
         <v>9202000000.0</v>
       </c>
-      <c r="BN10">
+      <c r="BO10">
         <v>10112000000.0</v>
       </c>
-      <c r="BO10">
+      <c r="BP10">
         <v>15562000000.0</v>
       </c>
-      <c r="BP10">
+      <c r="BQ10">
         <v>13213000000.0</v>
       </c>
-      <c r="BQ10">
+      <c r="BR10">
         <v>19424000000.0</v>
       </c>
-      <c r="BR10">
+      <c r="BS10">
         <v>24207000000.0</v>
       </c>
-      <c r="BS10">
+      <c r="BT10">
         <v>20209000000.0</v>
       </c>
-      <c r="BT10">
+      <c r="BU10">
         <v>13815000000.0</v>
       </c>
-      <c r="BU10">
+      <c r="BV10">
         <v>10874000000.0</v>
       </c>
-      <c r="BV10">
+      <c r="BW10">
         <v>9961000000.0</v>
       </c>
-      <c r="BW10">
+      <c r="BX10">
         <v>8627000000.0</v>
       </c>
-      <c r="BX10">
+      <c r="BY10">
         <v>6504000000.0</v>
       </c>
-      <c r="BY10">
+      <c r="BZ10">
         <v>6545000000.0</v>
       </c>
-      <c r="BZ10">
+      <c r="CA10">
         <v>7107000000.0</v>
       </c>
-      <c r="CA10">
+      <c r="CB10">
         <v>5924000000.0</v>
       </c>
-      <c r="CB10">
+      <c r="CC10">
         <v>4126000000.0</v>
       </c>
-      <c r="CC10">
+      <c r="CD10">
         <v>5144000000.0</v>
       </c>
-      <c r="CD10">
+      <c r="CE10">
         <v>4018000000.0</v>
       </c>
-      <c r="CE10">
+      <c r="CF10">
         <v>6950000000.0</v>
       </c>
-      <c r="CF10">
+      <c r="CG10">
         <v>13609000000.0</v>
       </c>
-      <c r="CG10">
+      <c r="CH10">
         <v>3925000000.0</v>
       </c>
-      <c r="CH10">
+      <c r="CI10">
         <v>4051000000.0</v>
       </c>
-      <c r="CI10">
+      <c r="CJ10">
         <v>3592000000.0</v>
       </c>
-      <c r="CJ10">
+      <c r="CK10">
         <v>4459000000.0</v>
       </c>
-      <c r="CK10">
+      <c r="CL10">
         <v>3146000000.0</v>
       </c>
-      <c r="CL10">
+      <c r="CM10">
         <v>3733000000.0</v>
       </c>
-      <c r="CM10">
+      <c r="CN10">
         <v>5372000000.0</v>
       </c>
-      <c r="CN10">
+      <c r="CO10">
         <v>5714000000.0</v>
       </c>
-      <c r="CO10">
+      <c r="CP10">
         <v>4938000000.0</v>
       </c>
-      <c r="CP10">
+      <c r="CQ10">
         <v>2323000000.0</v>
       </c>
-      <c r="CQ10">
+      <c r="CR10">
         <v>3647000000.0</v>
       </c>
-      <c r="CR10">
+      <c r="CS10">
         <v>3563000000.0</v>
       </c>
-      <c r="CS10">
+      <c r="CT10">
         <v>4024000000.0</v>
       </c>
-      <c r="CT10">
+      <c r="CU10">
         <v>7473000000.0</v>
       </c>
-      <c r="CU10">
+      <c r="CV10">
         <v>4445000000.0</v>
       </c>
-      <c r="CV10">
+      <c r="CW10">
         <v>4748000000.0</v>
       </c>
-      <c r="CW10">
+      <c r="CX10">
         <v>4205000000.0</v>
       </c>
-      <c r="CX10">
+      <c r="CY10">
         <v>3434000000.0</v>
       </c>
-      <c r="CY10">
+      <c r="CZ10">
         <v>1600000000.0</v>
       </c>
-      <c r="CZ10">
+      <c r="DA10">
         <v>3187000000.0</v>
       </c>
-      <c r="DA10">
+      <c r="DB10">
         <v>2237000000.0</v>
       </c>
-      <c r="DB10">
+      <c r="DC10">
         <v>2789000000.0</v>
       </c>
-      <c r="DC10">
+      <c r="DD10">
         <v>5053000000.0</v>
       </c>
-      <c r="DD10"/>
       <c r="DE10"/>
       <c r="DF10"/>
+      <c r="DG10"/>
     </row>
-    <row r="11" spans="1:110">
+    <row r="11" spans="1:111">
       <c r="A11" t="s">
         <v>41</v>
       </c>
-      <c r="B11">
+      <c r="B11"/>
+      <c r="C11">
         <v>22032000000.0</v>
       </c>
-      <c r="C11">
+      <c r="D11">
         <v>20233000000.0</v>
       </c>
-      <c r="D11">
+      <c r="E11">
         <v>22178000000.0</v>
       </c>
-      <c r="E11">
+      <c r="F11">
         <v>21326000000.0</v>
       </c>
-      <c r="F11">
+      <c r="G11">
         <v>20068000000.0</v>
       </c>
-      <c r="G11">
+      <c r="H11">
         <v>21765000000.0</v>
       </c>
-      <c r="H11"/>
       <c r="I11"/>
       <c r="J11"/>
-      <c r="K11">
+      <c r="K11"/>
+      <c r="L11">
         <v>14912000000.0</v>
       </c>
-      <c r="L11">
+      <c r="M11">
         <v>15417000000.0</v>
       </c>
-      <c r="M11">
+      <c r="N11">
         <v>18456000000.0</v>
       </c>
-      <c r="N11">
+      <c r="O11">
         <v>20195000000.0</v>
       </c>
-      <c r="O11">
+      <c r="P11">
         <v>22200000000.0</v>
       </c>
-      <c r="P11">
+      <c r="Q11">
         <v>20548000000.0</v>
       </c>
-      <c r="Q11">
+      <c r="R11">
         <v>23488000000.0</v>
       </c>
-      <c r="R11">
+      <c r="S11">
         <v>20047000000.0</v>
       </c>
-      <c r="S11">
+      <c r="T11">
         <v>18956000000.0</v>
       </c>
-      <c r="T11">
+      <c r="U11">
         <v>25037000000.0</v>
       </c>
-      <c r="U11"/>
       <c r="V11"/>
       <c r="W11"/>
       <c r="X11"/>
       <c r="Y11"/>
       <c r="Z11"/>
       <c r="AA11"/>
       <c r="AB11"/>
       <c r="AC11"/>
       <c r="AD11"/>
       <c r="AE11"/>
       <c r="AF11"/>
       <c r="AG11"/>
       <c r="AH11"/>
       <c r="AI11"/>
       <c r="AJ11"/>
       <c r="AK11"/>
       <c r="AL11"/>
       <c r="AM11"/>
       <c r="AN11"/>
       <c r="AO11"/>
       <c r="AP11"/>
       <c r="AQ11"/>
       <c r="AR11"/>
       <c r="AS11"/>
       <c r="AT11"/>
@@ -7924,378 +7981,382 @@
       <c r="CH11"/>
       <c r="CI11"/>
       <c r="CJ11"/>
       <c r="CK11"/>
       <c r="CL11"/>
       <c r="CM11"/>
       <c r="CN11"/>
       <c r="CO11"/>
       <c r="CP11"/>
       <c r="CQ11"/>
       <c r="CR11"/>
       <c r="CS11"/>
       <c r="CT11"/>
       <c r="CU11"/>
       <c r="CV11"/>
       <c r="CW11"/>
       <c r="CX11"/>
       <c r="CY11"/>
       <c r="CZ11"/>
       <c r="DA11"/>
       <c r="DB11"/>
       <c r="DC11"/>
       <c r="DD11"/>
       <c r="DE11"/>
       <c r="DF11"/>
+      <c r="DG11"/>
     </row>
-    <row r="12" spans="1:110">
+    <row r="12" spans="1:111">
       <c r="A12" t="s">
         <v>42</v>
       </c>
       <c r="B12">
-        <v>22032000000.0</v>
+        <v>338797000000.0</v>
       </c>
       <c r="C12">
-        <v>114769000000.0</v>
+        <v>125337000000.0</v>
       </c>
       <c r="D12">
-        <v>112685000000.0</v>
+        <v>122065000000.0</v>
       </c>
       <c r="E12">
-        <v>109125000000.0</v>
+        <v>120162000000.0</v>
       </c>
       <c r="F12">
-        <v>100570000000.0</v>
+        <v>117727000000.0</v>
       </c>
       <c r="G12">
+        <v>108782000000.0</v>
+      </c>
+      <c r="H12">
         <v>320153000000.0</v>
       </c>
-      <c r="H12">
+      <c r="I12">
         <v>302326000000.0</v>
       </c>
-      <c r="I12">
-[...1 lines deleted...]
-      </c>
       <c r="J12">
-        <v>302051000000.0</v>
+        <v>332293000000.0</v>
       </c>
       <c r="K12">
-        <v>292391000000.0</v>
+        <v>316833000000.0</v>
       </c>
       <c r="L12">
-        <v>306195000000.0</v>
+        <v>321568000000.0</v>
       </c>
       <c r="M12">
-        <v>306494000000.0</v>
+        <v>336824000000.0</v>
       </c>
       <c r="N12">
-        <v>301910000000.0</v>
+        <v>337731000000.0</v>
       </c>
       <c r="O12">
-        <v>298231000000.0</v>
+        <v>313321000000.0</v>
       </c>
       <c r="P12">
-        <v>307769000000.0</v>
+        <v>330457000000.0</v>
       </c>
       <c r="Q12">
-        <v>346713000000.0</v>
+        <v>338630000000.0</v>
       </c>
       <c r="R12">
+        <v>377815000000.0</v>
+      </c>
+      <c r="S12">
         <v>367497000000.0</v>
       </c>
-      <c r="S12">
-[...1 lines deleted...]
-      </c>
       <c r="T12">
-        <v>369491000000.0</v>
+        <v>398823000000.0</v>
       </c>
       <c r="U12">
-        <v>357357000000.0</v>
+        <v>401646000000.0</v>
       </c>
       <c r="V12">
+        <v>390072000000.0</v>
+      </c>
+      <c r="W12">
         <v>378508000000.0</v>
       </c>
-      <c r="W12">
+      <c r="X12">
         <v>382046000000.0</v>
       </c>
-      <c r="X12">
+      <c r="Y12">
         <v>369639000000.0</v>
       </c>
-      <c r="Y12">
+      <c r="Z12">
         <v>356709000000.0</v>
       </c>
-      <c r="Z12">
+      <c r="AA12">
         <v>348268000000.0</v>
       </c>
-      <c r="AA12">
-[...1 lines deleted...]
-      </c>
       <c r="AB12">
-        <v>337124000000.0</v>
+        <v>349037000000.0</v>
       </c>
       <c r="AC12">
-        <v>322916000000.0</v>
+        <v>339935000000.0</v>
       </c>
       <c r="AD12">
+        <v>327440000000.0</v>
+      </c>
+      <c r="AE12">
         <v>318023000000.0</v>
       </c>
-      <c r="AE12">
-[...1 lines deleted...]
-      </c>
       <c r="AF12">
-        <v>322643000000.0</v>
+        <v>322561000000.0</v>
       </c>
       <c r="AG12">
-        <v>318638000000.0</v>
+        <v>326496000000.0</v>
       </c>
       <c r="AH12">
+        <v>323759000000.0</v>
+      </c>
+      <c r="AI12">
         <v>326502000000.0</v>
       </c>
-      <c r="AI12">
-[...1 lines deleted...]
-      </c>
       <c r="AJ12">
-        <v>381403000000.0</v>
+        <v>331910000000.0</v>
       </c>
       <c r="AK12">
-        <v>372939000000.0</v>
+        <v>391995000000.0</v>
       </c>
       <c r="AL12">
+        <v>386284000000.0</v>
+      </c>
+      <c r="AM12">
         <v>311631000000.0</v>
       </c>
-      <c r="AM12">
-[...1 lines deleted...]
-      </c>
       <c r="AN12">
-        <v>404575000000.0</v>
+        <v>421269000000.0</v>
       </c>
       <c r="AO12">
-        <v>385271000000.0</v>
+        <v>417746000000.0</v>
       </c>
       <c r="AP12">
+        <v>400266000000.0</v>
+      </c>
+      <c r="AQ12">
         <v>376774000000.0</v>
       </c>
-      <c r="AQ12">
-[...1 lines deleted...]
-      </c>
       <c r="AR12">
-        <v>359427000000.0</v>
+        <v>380150000000.0</v>
       </c>
       <c r="AS12">
-        <v>374402000000.0</v>
+        <v>377698000000.0</v>
       </c>
       <c r="AT12">
+        <v>392245000000.0</v>
+      </c>
+      <c r="AU12">
         <v>388485000000.0</v>
       </c>
-      <c r="AU12">
-[...1 lines deleted...]
-      </c>
       <c r="AV12">
-        <v>374449000000.0</v>
+        <v>392782000000.0</v>
       </c>
       <c r="AW12">
-        <v>363642000000.0</v>
+        <v>390678000000.0</v>
       </c>
       <c r="AX12">
+        <v>381243000000.0</v>
+      </c>
+      <c r="AY12">
         <v>375129000000.0</v>
       </c>
-      <c r="AY12">
-[...1 lines deleted...]
-      </c>
       <c r="AZ12">
+        <v>376068000000.0</v>
+      </c>
+      <c r="BA12">
         <v>381919000000.0</v>
       </c>
-      <c r="BA12">
+      <c r="BB12">
         <v>401118000000.0</v>
       </c>
-      <c r="BB12">
+      <c r="BC12">
         <v>409801000000.0</v>
       </c>
-      <c r="BC12">
+      <c r="BD12">
         <v>31628000000.0</v>
       </c>
-      <c r="BD12">
+      <c r="BE12">
         <v>34561000000.0</v>
       </c>
-      <c r="BE12">
+      <c r="BF12">
         <v>30468000000.0</v>
       </c>
-      <c r="BF12">
-[...1 lines deleted...]
-      </c>
       <c r="BG12">
-        <v>363928000000.0</v>
+        <v>381065000000.0</v>
       </c>
       <c r="BH12">
+        <v>25914000000.0</v>
+      </c>
+      <c r="BI12">
         <v>22047000000.0</v>
       </c>
-      <c r="BI12">
+      <c r="BJ12">
         <v>19514000000.0</v>
       </c>
-      <c r="BJ12">
+      <c r="BK12">
         <v>22433000000.0</v>
       </c>
-      <c r="BK12">
+      <c r="BL12">
         <v>275121000000.0</v>
       </c>
-      <c r="BL12">
-[...1 lines deleted...]
-      </c>
       <c r="BM12">
+        <v>20448000000.0</v>
+      </c>
+      <c r="BN12">
         <v>17221000000.0</v>
       </c>
-      <c r="BN12">
+      <c r="BO12">
         <v>18486000000.0</v>
       </c>
-      <c r="BO12">
+      <c r="BP12">
         <v>22423000000.0</v>
       </c>
-      <c r="BP12">
+      <c r="BQ12">
         <v>21330000000.0</v>
       </c>
-      <c r="BQ12">
+      <c r="BR12">
         <v>30320000000.0</v>
       </c>
-      <c r="BR12">
+      <c r="BS12">
         <v>38085000000.0</v>
       </c>
-      <c r="BS12">
+      <c r="BT12">
         <v>22779000000.0</v>
       </c>
-      <c r="BT12">
+      <c r="BU12">
         <v>15795000000.0</v>
       </c>
-      <c r="BU12">
+      <c r="BV12">
         <v>13486000000.0</v>
       </c>
-      <c r="BV12">
-[...1 lines deleted...]
-      </c>
       <c r="BW12">
+        <v>12505000000.0</v>
+      </c>
+      <c r="BX12">
         <v>10354000000.0</v>
       </c>
-      <c r="BX12">
+      <c r="BY12">
         <v>9267000000.0</v>
       </c>
-      <c r="BY12">
+      <c r="BZ12">
         <v>9028000000.0</v>
       </c>
-      <c r="BZ12">
+      <c r="CA12">
         <v>9816000000.0</v>
       </c>
-      <c r="CA12">
-[...1 lines deleted...]
-      </c>
       <c r="CB12">
+        <v>11763000000.0</v>
+      </c>
+      <c r="CC12">
         <v>8193000000.0</v>
       </c>
-      <c r="CC12">
+      <c r="CD12">
         <v>8512000000.0</v>
       </c>
-      <c r="CD12">
+      <c r="CE12">
         <v>7324000000.0</v>
       </c>
-      <c r="CE12">
+      <c r="CF12">
         <v>11431000000.0</v>
       </c>
-      <c r="CF12">
+      <c r="CG12">
         <v>15778000000.0</v>
       </c>
-      <c r="CG12">
+      <c r="CH12">
         <v>6476000000.0</v>
       </c>
-      <c r="CH12">
+      <c r="CI12">
         <v>6714000000.0</v>
       </c>
-      <c r="CI12">
+      <c r="CJ12">
         <v>6043000000.0</v>
       </c>
-      <c r="CJ12">
+      <c r="CK12">
         <v>6548000000.0</v>
       </c>
-      <c r="CK12">
+      <c r="CL12">
         <v>5144000000.0</v>
       </c>
-      <c r="CL12">
+      <c r="CM12">
         <v>5559000000.0</v>
       </c>
-      <c r="CM12">
+      <c r="CN12">
         <v>8090000000.0</v>
       </c>
-      <c r="CN12">
+      <c r="CO12">
         <v>8354000000.0</v>
       </c>
-      <c r="CO12">
+      <c r="CP12">
         <v>8126000000.0</v>
       </c>
-      <c r="CP12">
+      <c r="CQ12">
         <v>4244000000.0</v>
       </c>
-      <c r="CQ12">
+      <c r="CR12">
         <v>6305000000.0</v>
       </c>
-      <c r="CR12">
+      <c r="CS12">
         <v>5796000000.0</v>
       </c>
-      <c r="CS12">
+      <c r="CT12">
         <v>6434000000.0</v>
       </c>
-      <c r="CT12">
+      <c r="CU12">
         <v>8676000000.0</v>
       </c>
-      <c r="CU12">
+      <c r="CV12">
         <v>5457000000.0</v>
       </c>
-      <c r="CV12">
+      <c r="CW12">
         <v>5575000000.0</v>
       </c>
-      <c r="CW12">
+      <c r="CX12">
         <v>5123000000.0</v>
       </c>
-      <c r="CX12">
+      <c r="CY12">
         <v>4703000000.0</v>
       </c>
-      <c r="CY12">
+      <c r="CZ12">
         <v>3585000000.0</v>
       </c>
-      <c r="CZ12">
+      <c r="DA12">
         <v>4578000000.0</v>
       </c>
-      <c r="DA12">
+      <c r="DB12">
         <v>3815000000.0</v>
       </c>
-      <c r="DB12">
+      <c r="DC12">
         <v>2789000000.0</v>
       </c>
-      <c r="DC12">
+      <c r="DD12">
         <v>5053000000.0</v>
       </c>
-      <c r="DD12"/>
       <c r="DE12"/>
       <c r="DF12"/>
+      <c r="DG12"/>
     </row>
-    <row r="13" spans="1:110">
+    <row r="13" spans="1:111">
       <c r="A13" t="s">
         <v>43</v>
       </c>
       <c r="B13">
         <v>12000000.0</v>
       </c>
       <c r="C13">
         <v>12000000.0</v>
       </c>
       <c r="D13">
         <v>12000000.0</v>
       </c>
       <c r="E13">
         <v>12000000.0</v>
       </c>
       <c r="F13">
         <v>12000000.0</v>
       </c>
       <c r="G13">
         <v>12000000.0</v>
       </c>
       <c r="H13">
         <v>12000000.0</v>
       </c>
       <c r="I13">
@@ -8391,102 +8452,102 @@
       <c r="AM13">
         <v>12000000.0</v>
       </c>
       <c r="AN13">
         <v>12000000.0</v>
       </c>
       <c r="AO13">
         <v>12000000.0</v>
       </c>
       <c r="AP13">
         <v>12000000.0</v>
       </c>
       <c r="AQ13">
         <v>12000000.0</v>
       </c>
       <c r="AR13">
         <v>12000000.0</v>
       </c>
       <c r="AS13">
         <v>12000000.0</v>
       </c>
       <c r="AT13">
         <v>12000000.0</v>
       </c>
       <c r="AU13">
-        <v>11000000.0</v>
+        <v>12000000.0</v>
       </c>
       <c r="AV13">
         <v>11000000.0</v>
       </c>
       <c r="AW13">
         <v>11000000.0</v>
       </c>
       <c r="AX13">
         <v>11000000.0</v>
       </c>
       <c r="AY13">
         <v>11000000.0</v>
       </c>
       <c r="AZ13">
         <v>11000000.0</v>
       </c>
       <c r="BA13">
         <v>11000000.0</v>
       </c>
       <c r="BB13">
         <v>11000000.0</v>
       </c>
       <c r="BC13">
         <v>11000000.0</v>
       </c>
       <c r="BD13">
         <v>11000000.0</v>
       </c>
       <c r="BE13">
         <v>11000000.0</v>
       </c>
       <c r="BF13">
         <v>11000000.0</v>
       </c>
       <c r="BG13">
         <v>11000000.0</v>
       </c>
       <c r="BH13">
         <v>11000000.0</v>
       </c>
       <c r="BI13">
         <v>11000000.0</v>
       </c>
       <c r="BJ13">
+        <v>11000000.0</v>
+      </c>
+      <c r="BK13">
         <v>10000000.0</v>
       </c>
-      <c r="BK13">
+      <c r="BL13">
         <v>9000000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>8000000.0</v>
       </c>
       <c r="BM13">
         <v>8000000.0</v>
       </c>
       <c r="BN13">
         <v>8000000.0</v>
       </c>
       <c r="BO13">
         <v>8000000.0</v>
       </c>
       <c r="BP13">
         <v>8000000.0</v>
       </c>
       <c r="BQ13">
         <v>8000000.0</v>
       </c>
       <c r="BR13">
         <v>8000000.0</v>
       </c>
       <c r="BS13">
         <v>8000000.0</v>
       </c>
       <c r="BT13">
         <v>8000000.0</v>
       </c>
@@ -8564,406 +8625,410 @@
       </c>
       <c r="CS13">
         <v>8000000.0</v>
       </c>
       <c r="CT13">
         <v>8000000.0</v>
       </c>
       <c r="CU13">
         <v>8000000.0</v>
       </c>
       <c r="CV13">
         <v>8000000.0</v>
       </c>
       <c r="CW13">
         <v>8000000.0</v>
       </c>
       <c r="CX13">
         <v>8000000.0</v>
       </c>
       <c r="CY13">
         <v>8000000.0</v>
       </c>
       <c r="CZ13">
         <v>8000000.0</v>
       </c>
-      <c r="DA13"/>
+      <c r="DA13">
+        <v>8000000.0</v>
+      </c>
       <c r="DB13"/>
       <c r="DC13"/>
       <c r="DD13"/>
       <c r="DE13"/>
       <c r="DF13"/>
+      <c r="DG13"/>
     </row>
-    <row r="14" spans="1:110">
+    <row r="14" spans="1:111">
       <c r="A14" t="s">
         <v>44</v>
       </c>
       <c r="B14">
+        <v>655700000.0</v>
+      </c>
+      <c r="C14">
         <v>664957265.0</v>
       </c>
-      <c r="C14">
+      <c r="D14">
         <v>669100000.0</v>
       </c>
-      <c r="D14">
+      <c r="E14">
         <v>675000000.0</v>
       </c>
-      <c r="E14">
+      <c r="F14">
         <v>687000000.0</v>
       </c>
-      <c r="F14">
+      <c r="G14">
         <v>697900000.0</v>
       </c>
-      <c r="G14">
+      <c r="H14">
         <v>703700000.0</v>
       </c>
-      <c r="H14">
+      <c r="I14">
         <v>714700000.0</v>
       </c>
-      <c r="I14">
+      <c r="J14">
         <v>728400000.0</v>
       </c>
-      <c r="J14">
+      <c r="K14">
         <v>745455000.0</v>
       </c>
-      <c r="K14">
+      <c r="L14">
         <v>755500000.0</v>
       </c>
-      <c r="L14">
+      <c r="M14">
         <v>769600000.0</v>
       </c>
-      <c r="M14">
+      <c r="N14">
         <v>781200000.0</v>
       </c>
-      <c r="N14">
+      <c r="O14">
         <v>790200000.0</v>
       </c>
-      <c r="O14">
+      <c r="P14">
         <v>800700000.0</v>
       </c>
-      <c r="P14">
+      <c r="Q14">
         <v>814500000.0</v>
       </c>
-      <c r="Q14">
+      <c r="R14">
         <v>830500000.0</v>
       </c>
-      <c r="R14">
+      <c r="S14">
         <v>845200000.0</v>
       </c>
-      <c r="S14">
+      <c r="T14">
         <v>861200000.0</v>
       </c>
-      <c r="T14">
+      <c r="U14">
         <v>879700000.0</v>
       </c>
-      <c r="U14">
+      <c r="V14">
         <v>892100000.0</v>
       </c>
-      <c r="V14">
+      <c r="W14">
         <v>906000000.0</v>
       </c>
-      <c r="W14">
+      <c r="X14">
         <v>913700000.0</v>
       </c>
-      <c r="X14">
+      <c r="Y14">
         <v>913100000.0</v>
       </c>
-      <c r="Y14">
+      <c r="Z14">
         <v>920000000.0</v>
       </c>
-      <c r="Z14">
+      <c r="AA14">
         <v>925700000.0</v>
       </c>
-      <c r="AA14">
+      <c r="AB14">
         <v>936400000.0</v>
       </c>
-      <c r="AB14">
+      <c r="AC14">
         <v>952900000.0</v>
       </c>
-      <c r="AC14">
+      <c r="AD14">
         <v>963300000.0</v>
       </c>
-      <c r="AD14">
+      <c r="AE14">
         <v>987600000.0</v>
       </c>
-      <c r="AE14">
+      <c r="AF14">
         <v>1000700000.0</v>
       </c>
-      <c r="AF14">
+      <c r="AG14">
         <v>1023800000.0</v>
       </c>
-      <c r="AG14">
+      <c r="AH14">
         <v>1044400000.0</v>
       </c>
-      <c r="AH14">
+      <c r="AI14">
         <v>1062100000.0</v>
       </c>
-      <c r="AI14">
+      <c r="AJ14">
         <v>1071500000.0</v>
       </c>
-      <c r="AJ14">
+      <c r="AK14">
         <v>1082100000.0</v>
       </c>
-      <c r="AK14">
+      <c r="AL14">
         <v>1098700000.0</v>
       </c>
-      <c r="AL14">
+      <c r="AM14">
         <v>1108800000.0</v>
       </c>
-      <c r="AM14">
+      <c r="AN14">
         <v>1109300000.0</v>
       </c>
-      <c r="AN14">
+      <c r="AO14">
         <v>250000000.0</v>
       </c>
-      <c r="AO14">
+      <c r="AP14">
         <v>1108600000.0</v>
       </c>
-      <c r="AP14">
+      <c r="AQ14">
         <v>1121400000.0</v>
       </c>
-      <c r="AQ14">
+      <c r="AR14">
         <v>1129941081.0</v>
       </c>
-      <c r="AR14">
+      <c r="AS14">
         <v>1128391778.0</v>
       </c>
-      <c r="AS14">
+      <c r="AT14">
         <v>1135761118.0</v>
       </c>
-      <c r="AT14">
+      <c r="AU14">
         <v>1147300000.0</v>
       </c>
-      <c r="AU14">
+      <c r="AV14">
         <v>1141047000.0</v>
       </c>
-      <c r="AV14">
+      <c r="AW14">
         <v>1117300000.0</v>
       </c>
-      <c r="AW14">
+      <c r="AX14">
         <v>1140466038.0</v>
       </c>
-      <c r="AX14">
+      <c r="AY14">
         <v>1138100000.0</v>
       </c>
-      <c r="AY14">
+      <c r="AZ14">
         <v>1117296838.0</v>
       </c>
-      <c r="AZ14">
+      <c r="BA14">
         <v>1106700000.0</v>
       </c>
-      <c r="BA14">
+      <c r="BB14">
         <v>1103900000.0</v>
       </c>
-      <c r="BB14">
+      <c r="BC14">
         <v>1097500000.0</v>
       </c>
-      <c r="BC14">
+      <c r="BD14">
         <v>1071000000.0</v>
       </c>
-      <c r="BD14">
+      <c r="BE14">
         <v>1070000000.0</v>
       </c>
-      <c r="BE14">
+      <c r="BF14">
         <v>1070900000.0</v>
       </c>
-      <c r="BF14">
+      <c r="BG14">
         <v>1064300000.0</v>
       </c>
-      <c r="BG14">
+      <c r="BH14">
         <v>1066200000.0</v>
       </c>
-      <c r="BH14">
+      <c r="BI14">
         <v>1071000000.0</v>
       </c>
-      <c r="BI14">
+      <c r="BJ14">
         <v>1069500000.0</v>
       </c>
-      <c r="BJ14">
+      <c r="BK14">
         <v>1056082512.0</v>
       </c>
-      <c r="BK14">
+      <c r="BL14">
         <v>906909597.0</v>
       </c>
-      <c r="BL14">
+      <c r="BM14">
         <v>830500000.0</v>
       </c>
-      <c r="BM14">
+      <c r="BN14">
         <v>828600000.0</v>
       </c>
-      <c r="BN14">
+      <c r="BO14">
         <v>819393009.0</v>
       </c>
-      <c r="BO14">
+      <c r="BP14">
         <v>821800000.0</v>
       </c>
-      <c r="BP14">
+      <c r="BQ14">
         <v>821594380.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>809101944.0</v>
       </c>
       <c r="BR14">
         <v>809101944.0</v>
       </c>
       <c r="BS14">
+        <v>809101944.0</v>
+      </c>
+      <c r="BT14">
         <v>726900000.0</v>
       </c>
-      <c r="BT14">
+      <c r="BU14">
         <v>726534514.0</v>
       </c>
-      <c r="BU14">
+      <c r="BV14">
         <v>732722142.0</v>
       </c>
-      <c r="BV14">
+      <c r="BW14">
         <v>723529412.0</v>
       </c>
-      <c r="BW14">
+      <c r="BX14">
         <v>762693073.0</v>
       </c>
-      <c r="BX14">
+      <c r="BY14">
         <v>763556310.0</v>
       </c>
-      <c r="BY14">
+      <c r="BZ14">
         <v>767968750.0</v>
       </c>
-      <c r="BZ14">
+      <c r="CA14">
         <v>750381679.0</v>
       </c>
-      <c r="CA14">
+      <c r="CB14">
         <v>774418605.0</v>
       </c>
-      <c r="CB14">
+      <c r="CC14">
         <v>771250000.0</v>
       </c>
-      <c r="CC14">
+      <c r="CD14">
         <v>767741935.0</v>
       </c>
-      <c r="CD14">
+      <c r="CE14">
         <v>759574468.0</v>
       </c>
-      <c r="CE14">
+      <c r="CF14">
         <v>764948454.0</v>
       </c>
-      <c r="CF14">
+      <c r="CG14">
         <v>743377483.0</v>
       </c>
-      <c r="CG14">
+      <c r="CH14">
         <v>742105263.0</v>
       </c>
-      <c r="CH14">
+      <c r="CI14">
         <v>736567164.0</v>
       </c>
-      <c r="CI14">
+      <c r="CJ14">
         <v>755434783.0</v>
       </c>
-      <c r="CJ14">
+      <c r="CK14">
         <v>757142857.0</v>
       </c>
-      <c r="CK14">
+      <c r="CL14">
         <v>756962025.0</v>
       </c>
-      <c r="CL14">
+      <c r="CM14">
         <v>757971014.0</v>
       </c>
-      <c r="CM14">
+      <c r="CN14">
         <v>765333333.0</v>
       </c>
-      <c r="CN14">
+      <c r="CO14">
         <v>734177215.0</v>
       </c>
-      <c r="CO14">
+      <c r="CP14">
         <v>770212766.0</v>
       </c>
-      <c r="CP14">
+      <c r="CQ14">
         <v>738775510.0</v>
       </c>
-      <c r="CQ14">
+      <c r="CR14">
         <v>728888889.0</v>
       </c>
-      <c r="CR14">
+      <c r="CS14">
         <v>733935770.0</v>
       </c>
-      <c r="CS14">
+      <c r="CT14">
         <v>739466001.0</v>
       </c>
-      <c r="CT14">
+      <c r="CU14">
         <v>715217391.0</v>
       </c>
-      <c r="CU14">
+      <c r="CV14">
         <v>761215620.0</v>
       </c>
-      <c r="CV14">
+      <c r="CW14">
         <v>780487805.0</v>
       </c>
-      <c r="CW14">
+      <c r="CX14">
         <v>785265735.0</v>
       </c>
-      <c r="CX14">
+      <c r="CY14">
         <v>755263158.0</v>
       </c>
-      <c r="CY14">
+      <c r="CZ14">
         <v>789259988.0</v>
       </c>
-      <c r="CZ14">
+      <c r="DA14">
         <v>774940979.0</v>
       </c>
-      <c r="DA14">
+      <c r="DB14">
         <v>782391173.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>745000000.0</v>
       </c>
       <c r="DC14">
         <v>745000000.0</v>
       </c>
       <c r="DD14">
         <v>745000000.0</v>
       </c>
       <c r="DE14">
         <v>745000000.0</v>
       </c>
       <c r="DF14">
         <v>745000000.0</v>
       </c>
+      <c r="DG14">
+        <v>745000000.0</v>
+      </c>
     </row>
-    <row r="15" spans="1:110">
+    <row r="15" spans="1:111">
       <c r="A15" t="s">
         <v>45</v>
       </c>
       <c r="B15"/>
       <c r="C15"/>
       <c r="D15"/>
       <c r="E15"/>
       <c r="F15"/>
       <c r="G15"/>
       <c r="H15"/>
       <c r="I15"/>
       <c r="J15"/>
       <c r="K15"/>
-      <c r="L15">
-[...1 lines deleted...]
-      </c>
+      <c r="L15"/>
       <c r="M15">
         <v>12000000.0</v>
       </c>
       <c r="N15">
         <v>12000000.0</v>
       </c>
       <c r="O15">
         <v>12000000.0</v>
       </c>
       <c r="P15">
         <v>12000000.0</v>
       </c>
       <c r="Q15">
         <v>12000000.0</v>
       </c>
       <c r="R15">
         <v>12000000.0</v>
       </c>
       <c r="S15">
         <v>12000000.0</v>
       </c>
       <c r="T15">
         <v>12000000.0</v>
       </c>
       <c r="U15">
@@ -9023,102 +9088,102 @@
       <c r="AM15">
         <v>12000000.0</v>
       </c>
       <c r="AN15">
         <v>12000000.0</v>
       </c>
       <c r="AO15">
         <v>12000000.0</v>
       </c>
       <c r="AP15">
         <v>12000000.0</v>
       </c>
       <c r="AQ15">
         <v>12000000.0</v>
       </c>
       <c r="AR15">
         <v>12000000.0</v>
       </c>
       <c r="AS15">
         <v>12000000.0</v>
       </c>
       <c r="AT15">
         <v>12000000.0</v>
       </c>
       <c r="AU15">
-        <v>11000000.0</v>
+        <v>12000000.0</v>
       </c>
       <c r="AV15">
         <v>11000000.0</v>
       </c>
       <c r="AW15">
         <v>11000000.0</v>
       </c>
       <c r="AX15">
         <v>11000000.0</v>
       </c>
       <c r="AY15">
         <v>11000000.0</v>
       </c>
       <c r="AZ15">
         <v>11000000.0</v>
       </c>
       <c r="BA15">
         <v>11000000.0</v>
       </c>
       <c r="BB15">
         <v>11000000.0</v>
       </c>
       <c r="BC15">
         <v>11000000.0</v>
       </c>
       <c r="BD15">
         <v>11000000.0</v>
       </c>
       <c r="BE15">
         <v>11000000.0</v>
       </c>
       <c r="BF15">
         <v>11000000.0</v>
       </c>
       <c r="BG15">
         <v>11000000.0</v>
       </c>
       <c r="BH15">
         <v>11000000.0</v>
       </c>
       <c r="BI15">
         <v>11000000.0</v>
       </c>
       <c r="BJ15">
+        <v>11000000.0</v>
+      </c>
+      <c r="BK15">
         <v>10000000.0</v>
       </c>
-      <c r="BK15">
+      <c r="BL15">
         <v>9000000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>8000000.0</v>
       </c>
       <c r="BM15">
         <v>8000000.0</v>
       </c>
       <c r="BN15">
         <v>8000000.0</v>
       </c>
       <c r="BO15">
         <v>8000000.0</v>
       </c>
       <c r="BP15">
         <v>8000000.0</v>
       </c>
       <c r="BQ15">
         <v>8000000.0</v>
       </c>
       <c r="BR15">
         <v>8000000.0</v>
       </c>
       <c r="BS15">
         <v>8000000.0</v>
       </c>
       <c r="BT15">
         <v>8000000.0</v>
       </c>
@@ -9196,192 +9261,196 @@
       </c>
       <c r="CS15">
         <v>8000000.0</v>
       </c>
       <c r="CT15">
         <v>8000000.0</v>
       </c>
       <c r="CU15">
         <v>8000000.0</v>
       </c>
       <c r="CV15">
         <v>8000000.0</v>
       </c>
       <c r="CW15">
         <v>8000000.0</v>
       </c>
       <c r="CX15">
         <v>8000000.0</v>
       </c>
       <c r="CY15">
         <v>8000000.0</v>
       </c>
       <c r="CZ15">
         <v>8000000.0</v>
       </c>
-      <c r="DA15"/>
+      <c r="DA15">
+        <v>8000000.0</v>
+      </c>
       <c r="DB15"/>
       <c r="DC15"/>
       <c r="DD15"/>
       <c r="DE15"/>
       <c r="DF15"/>
+      <c r="DG15"/>
     </row>
-    <row r="16" spans="1:110">
+    <row r="16" spans="1:111">
       <c r="A16" t="s">
         <v>46</v>
       </c>
       <c r="B16"/>
       <c r="C16"/>
       <c r="D16"/>
       <c r="E16"/>
       <c r="F16"/>
       <c r="G16"/>
       <c r="H16"/>
       <c r="I16"/>
       <c r="J16"/>
       <c r="K16"/>
       <c r="L16"/>
       <c r="M16"/>
-      <c r="N16">
+      <c r="N16"/>
+      <c r="O16">
         <v>2830000000.0</v>
       </c>
-      <c r="O16">
+      <c r="P16">
         <v>2700000000.0</v>
       </c>
-      <c r="P16">
+      <c r="Q16">
         <v>1301000000.0</v>
       </c>
-      <c r="Q16"/>
-      <c r="R16">
+      <c r="R16"/>
+      <c r="S16">
         <v>9693000000.0</v>
       </c>
-      <c r="S16"/>
       <c r="T16"/>
       <c r="U16"/>
       <c r="V16"/>
       <c r="W16"/>
       <c r="X16"/>
       <c r="Y16"/>
-      <c r="Z16">
+      <c r="Z16"/>
+      <c r="AA16">
         <v>9097000000.0</v>
       </c>
-      <c r="AA16"/>
       <c r="AB16"/>
       <c r="AC16"/>
       <c r="AD16"/>
       <c r="AE16"/>
       <c r="AF16"/>
       <c r="AG16"/>
       <c r="AH16"/>
       <c r="AI16"/>
       <c r="AJ16"/>
       <c r="AK16"/>
       <c r="AL16"/>
       <c r="AM16"/>
       <c r="AN16"/>
       <c r="AO16"/>
-      <c r="AP16">
+      <c r="AP16"/>
+      <c r="AQ16">
         <v>10592000000.0</v>
       </c>
-      <c r="AQ16"/>
       <c r="AR16"/>
       <c r="AS16"/>
-      <c r="AT16">
+      <c r="AT16"/>
+      <c r="AU16">
         <v>11821000000.0</v>
       </c>
-      <c r="AU16"/>
       <c r="AV16"/>
       <c r="AW16"/>
-      <c r="AX16">
+      <c r="AX16"/>
+      <c r="AY16">
         <v>6643000000.0</v>
       </c>
-      <c r="AY16"/>
       <c r="AZ16"/>
       <c r="BA16"/>
-      <c r="BB16">
+      <c r="BB16"/>
+      <c r="BC16">
         <v>8693000000.0</v>
       </c>
-      <c r="BC16"/>
       <c r="BD16"/>
       <c r="BE16"/>
       <c r="BF16"/>
       <c r="BG16"/>
       <c r="BH16"/>
       <c r="BI16"/>
       <c r="BJ16"/>
-      <c r="BK16">
+      <c r="BK16"/>
+      <c r="BL16">
         <v>3543000000.0</v>
       </c>
-      <c r="BL16"/>
       <c r="BM16"/>
       <c r="BN16"/>
       <c r="BO16"/>
       <c r="BP16"/>
       <c r="BQ16"/>
       <c r="BR16"/>
       <c r="BS16"/>
       <c r="BT16"/>
       <c r="BU16"/>
       <c r="BV16"/>
       <c r="BW16"/>
       <c r="BX16"/>
       <c r="BY16"/>
       <c r="BZ16"/>
       <c r="CA16"/>
       <c r="CB16"/>
       <c r="CC16"/>
       <c r="CD16"/>
       <c r="CE16"/>
       <c r="CF16"/>
       <c r="CG16"/>
       <c r="CH16"/>
       <c r="CI16"/>
       <c r="CJ16"/>
       <c r="CK16"/>
       <c r="CL16"/>
       <c r="CM16"/>
       <c r="CN16"/>
       <c r="CO16"/>
       <c r="CP16"/>
       <c r="CQ16"/>
       <c r="CR16"/>
       <c r="CS16"/>
       <c r="CT16"/>
       <c r="CU16"/>
       <c r="CV16"/>
       <c r="CW16"/>
       <c r="CX16"/>
       <c r="CY16"/>
       <c r="CZ16"/>
       <c r="DA16"/>
       <c r="DB16"/>
       <c r="DC16"/>
       <c r="DD16"/>
       <c r="DE16"/>
       <c r="DF16"/>
+      <c r="DG16"/>
     </row>
-    <row r="17" spans="1:110">
+    <row r="17" spans="1:111">
       <c r="A17" t="s">
         <v>47</v>
       </c>
       <c r="B17"/>
       <c r="C17"/>
       <c r="D17"/>
       <c r="E17"/>
       <c r="F17"/>
       <c r="G17"/>
       <c r="H17"/>
       <c r="I17"/>
       <c r="J17"/>
       <c r="K17"/>
       <c r="L17"/>
       <c r="M17"/>
       <c r="N17"/>
       <c r="O17"/>
       <c r="P17"/>
       <c r="Q17"/>
       <c r="R17"/>
       <c r="S17"/>
       <c r="T17"/>
       <c r="U17"/>
       <c r="V17"/>
       <c r="W17"/>
@@ -9450,280 +9519,282 @@
       <c r="CH17"/>
       <c r="CI17"/>
       <c r="CJ17"/>
       <c r="CK17"/>
       <c r="CL17"/>
       <c r="CM17"/>
       <c r="CN17"/>
       <c r="CO17"/>
       <c r="CP17"/>
       <c r="CQ17"/>
       <c r="CR17"/>
       <c r="CS17"/>
       <c r="CT17"/>
       <c r="CU17"/>
       <c r="CV17"/>
       <c r="CW17"/>
       <c r="CX17"/>
       <c r="CY17"/>
       <c r="CZ17"/>
       <c r="DA17"/>
       <c r="DB17"/>
       <c r="DC17"/>
       <c r="DD17"/>
       <c r="DE17"/>
       <c r="DF17"/>
+      <c r="DG17"/>
     </row>
-    <row r="18" spans="1:110">
+    <row r="18" spans="1:111">
       <c r="A18" t="s">
         <v>48</v>
       </c>
       <c r="B18"/>
       <c r="C18"/>
       <c r="D18"/>
       <c r="E18"/>
       <c r="F18"/>
       <c r="G18"/>
       <c r="H18"/>
       <c r="I18"/>
       <c r="J18"/>
       <c r="K18"/>
-      <c r="L18">
+      <c r="L18"/>
+      <c r="M18">
         <v>752000000.0</v>
       </c>
-      <c r="M18">
+      <c r="N18">
         <v>1111000000.0</v>
       </c>
-      <c r="N18">
+      <c r="O18">
         <v>325000000.0</v>
       </c>
-      <c r="O18">
+      <c r="P18">
         <v>172000000.0</v>
       </c>
-      <c r="P18">
+      <c r="Q18">
         <v>1301000000.0</v>
       </c>
-      <c r="Q18">
+      <c r="R18">
         <v>5690000000.0</v>
       </c>
-      <c r="R18">
+      <c r="S18">
         <v>9693000000.0</v>
       </c>
-      <c r="S18">
+      <c r="T18">
         <v>9850000000.0</v>
       </c>
-      <c r="T18">
+      <c r="U18">
         <v>9748000000.0</v>
       </c>
-      <c r="U18">
+      <c r="V18">
         <v>8570000000.0</v>
       </c>
-      <c r="V18">
+      <c r="W18">
         <v>11008000000.0</v>
       </c>
-      <c r="W18">
+      <c r="X18">
         <v>10839000000.0</v>
       </c>
-      <c r="X18">
+      <c r="Y18">
         <v>11334000000.0</v>
       </c>
-      <c r="Y18">
+      <c r="Z18">
         <v>10009000000.0</v>
       </c>
-      <c r="Z18">
+      <c r="AA18">
         <v>9097000000.0</v>
       </c>
-      <c r="AA18">
+      <c r="AB18">
         <v>10153000000.0</v>
       </c>
-      <c r="AB18">
+      <c r="AC18">
         <v>8766000000.0</v>
       </c>
-      <c r="AC18">
+      <c r="AD18">
         <v>7075000000.0</v>
       </c>
-      <c r="AD18">
+      <c r="AE18">
         <v>5414000000.0</v>
       </c>
-      <c r="AE18">
+      <c r="AF18">
         <v>4924000000.0</v>
       </c>
-      <c r="AF18">
+      <c r="AG18">
         <v>5377000000.0</v>
       </c>
-      <c r="AG18">
+      <c r="AH18">
         <v>6304000000.0</v>
       </c>
-      <c r="AH18">
+      <c r="AI18">
         <v>6767000000.0</v>
       </c>
-      <c r="AI18">
+      <c r="AJ18">
         <v>8554000000.0</v>
       </c>
-      <c r="AJ18">
+      <c r="AK18">
         <v>10383000000.0</v>
       </c>
-      <c r="AK18">
+      <c r="AL18">
         <v>9550000000.0</v>
       </c>
-      <c r="AL18">
+      <c r="AM18">
         <v>9367000000.0</v>
       </c>
-      <c r="AM18">
+      <c r="AN18">
         <v>14359000000.0</v>
       </c>
-      <c r="AN18">
+      <c r="AO18">
         <v>14966000000.0</v>
       </c>
-      <c r="AO18">
+      <c r="AP18">
         <v>13776000000.0</v>
       </c>
-      <c r="AP18">
+      <c r="AQ18">
         <v>10592000000.0</v>
       </c>
-      <c r="AQ18">
+      <c r="AR18">
         <v>11363000000.0</v>
       </c>
-      <c r="AR18">
+      <c r="AS18">
         <v>10762000000.0</v>
       </c>
-      <c r="AS18">
+      <c r="AT18">
         <v>13305000000.0</v>
       </c>
-      <c r="AT18">
+      <c r="AU18">
         <v>11821000000.0</v>
       </c>
-      <c r="AU18">
+      <c r="AV18">
         <v>11357000000.0</v>
       </c>
-      <c r="AV18">
+      <c r="AW18">
         <v>10453000000.0</v>
       </c>
-      <c r="AW18">
+      <c r="AX18">
         <v>8906000000.0</v>
       </c>
-      <c r="AX18">
+      <c r="AY18">
         <v>6643000000.0</v>
       </c>
-      <c r="AY18">
+      <c r="AZ18">
         <v>5955000000.0</v>
       </c>
-      <c r="AZ18">
+      <c r="BA18">
         <v>6602000000.0</v>
       </c>
-      <c r="BA18">
+      <c r="BB18">
         <v>8699000000.0</v>
       </c>
-      <c r="BB18">
+      <c r="BC18">
         <v>8693000000.0</v>
       </c>
-      <c r="BC18">
-[...1 lines deleted...]
-      </c>
       <c r="BD18">
         <v>0.0</v>
       </c>
       <c r="BE18">
         <v>0.0</v>
       </c>
       <c r="BF18">
         <v>0.0</v>
       </c>
       <c r="BG18">
+        <v>0.0</v>
+      </c>
+      <c r="BH18">
         <v>7214000000.0</v>
       </c>
-      <c r="BH18">
-[...1 lines deleted...]
-      </c>
       <c r="BI18">
         <v>0.0</v>
       </c>
       <c r="BJ18">
         <v>0.0</v>
       </c>
       <c r="BK18">
         <v>0.0</v>
       </c>
       <c r="BL18">
         <v>0.0</v>
       </c>
       <c r="BM18">
         <v>0.0</v>
       </c>
       <c r="BN18">
         <v>0.0</v>
       </c>
       <c r="BO18">
         <v>0.0</v>
       </c>
       <c r="BP18">
         <v>0.0</v>
       </c>
-      <c r="BQ18"/>
+      <c r="BQ18">
+        <v>0.0</v>
+      </c>
       <c r="BR18"/>
       <c r="BS18"/>
       <c r="BT18"/>
       <c r="BU18"/>
       <c r="BV18"/>
       <c r="BW18"/>
       <c r="BX18"/>
       <c r="BY18"/>
       <c r="BZ18"/>
       <c r="CA18"/>
       <c r="CB18"/>
       <c r="CC18"/>
       <c r="CD18"/>
       <c r="CE18"/>
       <c r="CF18"/>
       <c r="CG18"/>
       <c r="CH18"/>
       <c r="CI18"/>
       <c r="CJ18"/>
       <c r="CK18"/>
       <c r="CL18"/>
       <c r="CM18"/>
       <c r="CN18"/>
       <c r="CO18"/>
       <c r="CP18"/>
       <c r="CQ18"/>
       <c r="CR18"/>
       <c r="CS18"/>
       <c r="CT18"/>
       <c r="CU18"/>
       <c r="CV18"/>
       <c r="CW18"/>
       <c r="CX18"/>
       <c r="CY18"/>
       <c r="CZ18"/>
       <c r="DA18"/>
       <c r="DB18"/>
       <c r="DC18"/>
       <c r="DD18"/>
       <c r="DE18"/>
       <c r="DF18"/>
+      <c r="DG18"/>
     </row>
-    <row r="19" spans="1:110">
+    <row r="19" spans="1:111">
       <c r="A19" t="s">
         <v>49</v>
       </c>
       <c r="B19"/>
       <c r="C19"/>
       <c r="D19"/>
       <c r="E19"/>
       <c r="F19"/>
       <c r="G19"/>
       <c r="H19"/>
       <c r="I19"/>
       <c r="J19"/>
       <c r="K19"/>
       <c r="L19"/>
       <c r="M19"/>
       <c r="N19"/>
       <c r="O19"/>
       <c r="P19"/>
       <c r="Q19"/>
       <c r="R19"/>
       <c r="S19"/>
       <c r="T19"/>
       <c r="U19"/>
       <c r="V19"/>
       <c r="W19"/>
@@ -9792,1972 +9863,2002 @@
       <c r="CH19"/>
       <c r="CI19"/>
       <c r="CJ19"/>
       <c r="CK19"/>
       <c r="CL19"/>
       <c r="CM19"/>
       <c r="CN19"/>
       <c r="CO19"/>
       <c r="CP19"/>
       <c r="CQ19"/>
       <c r="CR19"/>
       <c r="CS19"/>
       <c r="CT19"/>
       <c r="CU19"/>
       <c r="CV19"/>
       <c r="CW19"/>
       <c r="CX19"/>
       <c r="CY19"/>
       <c r="CZ19"/>
       <c r="DA19"/>
       <c r="DB19"/>
       <c r="DC19"/>
       <c r="DD19"/>
       <c r="DE19"/>
       <c r="DF19"/>
+      <c r="DG19"/>
     </row>
-    <row r="20" spans="1:110">
+    <row r="20" spans="1:111">
       <c r="A20" t="s">
         <v>50</v>
       </c>
       <c r="B20">
+        <v>9565000000.0</v>
+      </c>
+      <c r="C20">
         <v>9613000000.0</v>
       </c>
-      <c r="C20">
+      <c r="D20">
         <v>9095000000.0</v>
       </c>
-      <c r="D20">
+      <c r="E20">
         <v>9142000000.0</v>
       </c>
-      <c r="E20">
+      <c r="F20">
         <v>9036000000.0</v>
       </c>
-      <c r="F20">
+      <c r="G20">
         <v>8901000000.0</v>
       </c>
-      <c r="G20">
+      <c r="H20">
         <v>9155000000.0</v>
       </c>
-      <c r="H20">
+      <c r="I20">
         <v>8950000000.0</v>
       </c>
-      <c r="I20">
+      <c r="J20">
         <v>9037000000.0</v>
       </c>
-      <c r="J20">
+      <c r="K20">
         <v>9236000000.0</v>
       </c>
-      <c r="K20">
+      <c r="L20">
         <v>9109000000.0</v>
       </c>
-      <c r="L20">
+      <c r="M20">
         <v>9261000000.0</v>
       </c>
-      <c r="M20">
+      <c r="N20">
         <v>9379000000.0</v>
       </c>
-      <c r="N20">
+      <c r="O20">
         <v>9297000000.0</v>
       </c>
-      <c r="O20">
+      <c r="P20">
         <v>9005000000.0</v>
       </c>
-      <c r="P20">
+      <c r="Q20">
         <v>9151000000.0</v>
       </c>
-      <c r="Q20">
+      <c r="R20">
         <v>9510000000.0</v>
       </c>
-      <c r="R20">
+      <c r="S20">
         <v>9535000000.0</v>
       </c>
-      <c r="S20">
+      <c r="T20">
         <v>9638000000.0</v>
       </c>
-      <c r="T20">
+      <c r="U20">
         <v>9768000000.0</v>
       </c>
-      <c r="U20">
+      <c r="V20">
         <v>9944000000.0</v>
       </c>
-      <c r="V20">
+      <c r="W20">
         <v>10112000000.0</v>
       </c>
-      <c r="W20">
+      <c r="X20">
         <v>9360000000.0</v>
       </c>
-      <c r="X20">
+      <c r="Y20">
         <v>9245000000.0</v>
       </c>
-      <c r="Y20">
+      <c r="Z20">
         <v>9159000000.0</v>
       </c>
-      <c r="Z20">
+      <c r="AA20">
         <v>9308000000.0</v>
       </c>
-      <c r="AA20">
+      <c r="AB20">
         <v>9278000000.0</v>
       </c>
-      <c r="AB20">
+      <c r="AC20">
         <v>9408000000.0</v>
       </c>
-      <c r="AC20">
+      <c r="AD20">
         <v>9418000000.0</v>
       </c>
-      <c r="AD20">
+      <c r="AE20">
         <v>9422000000.0</v>
       </c>
-      <c r="AE20">
+      <c r="AF20">
         <v>9440000000.0</v>
       </c>
-      <c r="AF20">
+      <c r="AG20">
         <v>9499000000.0</v>
       </c>
-      <c r="AG20">
+      <c r="AH20">
         <v>9733000000.0</v>
       </c>
-      <c r="AH20">
+      <c r="AI20">
         <v>9590000000.0</v>
       </c>
-      <c r="AI20">
+      <c r="AJ20">
         <v>9556000000.0</v>
       </c>
-      <c r="AJ20">
+      <c r="AK20">
         <v>9385000000.0</v>
       </c>
-      <c r="AK20">
+      <c r="AL20">
         <v>9350000000.0</v>
       </c>
-      <c r="AL20">
+      <c r="AM20">
         <v>9220000000.0</v>
       </c>
-      <c r="AM20">
+      <c r="AN20">
         <v>9592000000.0</v>
       </c>
-      <c r="AN20">
+      <c r="AO20">
         <v>9852000000.0</v>
       </c>
-      <c r="AO20">
+      <c r="AP20">
         <v>9729000000.0</v>
       </c>
-      <c r="AP20">
+      <c r="AQ20">
         <v>9477000000.0</v>
       </c>
-      <c r="AQ20">
+      <c r="AR20">
         <v>9546000000.0</v>
       </c>
-      <c r="AR20">
+      <c r="AS20">
         <v>9644000000.0</v>
       </c>
-      <c r="AS20">
+      <c r="AT20">
         <v>9717000000.0</v>
       </c>
-      <c r="AT20">
+      <c r="AU20">
         <v>9872000000.0</v>
       </c>
-      <c r="AU20">
+      <c r="AV20">
         <v>10216000000.0</v>
       </c>
-      <c r="AV20">
+      <c r="AW20">
         <v>10430000000.0</v>
       </c>
-      <c r="AW20">
+      <c r="AX20">
         <v>10433000000.0</v>
       </c>
-      <c r="AX20">
+      <c r="AY20">
         <v>10542000000.0</v>
       </c>
-      <c r="AY20">
+      <c r="AZ20">
         <v>9509000000.0</v>
       </c>
-      <c r="AZ20">
+      <c r="BA20">
         <v>9447000000.0</v>
       </c>
-      <c r="BA20">
+      <c r="BB20">
         <v>9696000000.0</v>
       </c>
-      <c r="BB20">
+      <c r="BC20">
         <v>9953000000.0</v>
       </c>
-      <c r="BC20">
+      <c r="BD20">
         <v>10024000000.0</v>
       </c>
-      <c r="BD20">
+      <c r="BE20">
         <v>11823000000.0</v>
       </c>
-      <c r="BE20">
+      <c r="BF20">
         <v>11903000000.0</v>
       </c>
-      <c r="BF20">
+      <c r="BG20">
         <v>11935000000.0</v>
       </c>
-      <c r="BG20">
+      <c r="BH20">
         <v>12006000000.0</v>
       </c>
-      <c r="BH20">
+      <c r="BI20">
         <v>12036000000.0</v>
       </c>
-      <c r="BI20">
+      <c r="BJ20">
         <v>11946000000.0</v>
       </c>
-      <c r="BJ20">
+      <c r="BK20">
         <v>11781000000.0</v>
       </c>
-      <c r="BK20">
+      <c r="BL20">
         <v>4966000000.0</v>
       </c>
-      <c r="BL20">
+      <c r="BM20">
         <v>5037000000.0</v>
       </c>
-      <c r="BM20">
+      <c r="BN20">
         <v>5049000000.0</v>
       </c>
-      <c r="BN20">
+      <c r="BO20">
         <v>5047000000.0</v>
       </c>
-      <c r="BO20">
+      <c r="BP20">
         <v>5033000000.0</v>
       </c>
-      <c r="BP20">
+      <c r="BQ20">
         <v>5036000000.0</v>
       </c>
-      <c r="BQ20">
+      <c r="BR20">
         <v>5010000000.0</v>
       </c>
-      <c r="BR20">
+      <c r="BS20">
         <v>5008000000.0</v>
       </c>
-      <c r="BS20">
+      <c r="BT20">
         <v>5036000000.0</v>
       </c>
-      <c r="BT20">
+      <c r="BU20">
         <v>5161000000.0</v>
       </c>
-      <c r="BU20">
+      <c r="BV20">
         <v>5094000000.0</v>
       </c>
-      <c r="BV20">
+      <c r="BW20">
         <v>4814000000.0</v>
       </c>
-      <c r="BW20">
+      <c r="BX20">
         <v>4909000000.0</v>
       </c>
-      <c r="BX20">
+      <c r="BY20">
         <v>4904000000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>4897000000.0</v>
       </c>
       <c r="BZ20">
         <v>4897000000.0</v>
       </c>
       <c r="CA20">
+        <v>4897000000.0</v>
+      </c>
+      <c r="CB20">
         <v>4916000000.0</v>
       </c>
-      <c r="CB20">
+      <c r="CC20">
         <v>4913000000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>4797000000.0</v>
       </c>
       <c r="CD20">
         <v>4797000000.0</v>
       </c>
       <c r="CE20">
+        <v>4797000000.0</v>
+      </c>
+      <c r="CF20">
         <v>4564000000.0</v>
       </c>
-      <c r="CF20"/>
       <c r="CG20"/>
-      <c r="CH20">
+      <c r="CH20"/>
+      <c r="CI20">
         <v>633000000.0</v>
       </c>
-      <c r="CI20"/>
       <c r="CJ20"/>
       <c r="CK20"/>
-      <c r="CL20">
+      <c r="CL20"/>
+      <c r="CM20">
         <v>628000000.0</v>
       </c>
-      <c r="CM20"/>
       <c r="CN20"/>
       <c r="CO20"/>
-      <c r="CP20">
+      <c r="CP20"/>
+      <c r="CQ20">
         <v>750000000.0</v>
       </c>
-      <c r="CQ20"/>
       <c r="CR20"/>
       <c r="CS20"/>
-      <c r="CT20">
+      <c r="CT20"/>
+      <c r="CU20">
         <v>609000000.0</v>
       </c>
-      <c r="CU20"/>
       <c r="CV20"/>
       <c r="CW20"/>
-      <c r="CX20">
+      <c r="CX20"/>
+      <c r="CY20">
         <v>703000000.0</v>
       </c>
-      <c r="CY20"/>
       <c r="CZ20"/>
       <c r="DA20"/>
       <c r="DB20"/>
       <c r="DC20"/>
       <c r="DD20"/>
       <c r="DE20"/>
       <c r="DF20"/>
+      <c r="DG20"/>
     </row>
-    <row r="21" spans="1:110">
+    <row r="21" spans="1:111">
       <c r="A21" t="s">
         <v>51</v>
       </c>
       <c r="B21"/>
-      <c r="C21"/>
-[...3 lines deleted...]
-      <c r="G21"/>
+      <c r="C21">
+        <v>21107000000.0</v>
+      </c>
+      <c r="D21">
+        <v>21175000000.0</v>
+      </c>
+      <c r="E21">
+        <v>20993000000.0</v>
+      </c>
+      <c r="F21">
+        <v>20162000000.0</v>
+      </c>
+      <c r="G21">
+        <v>19627000000.0</v>
+      </c>
       <c r="H21">
+        <v>20401000000.0</v>
+      </c>
+      <c r="I21">
         <v>19568000000.0</v>
       </c>
-      <c r="I21">
+      <c r="J21">
         <v>19842000000.0</v>
       </c>
-      <c r="J21">
-[...1 lines deleted...]
-      </c>
       <c r="K21">
+        <v>20151000000.0</v>
+      </c>
+      <c r="L21">
         <v>19737000000.0</v>
       </c>
-      <c r="L21">
+      <c r="M21">
         <v>19850000000.0</v>
       </c>
-      <c r="M21">
+      <c r="N21">
         <v>19976000000.0</v>
       </c>
-      <c r="N21">
-[...1 lines deleted...]
-      </c>
       <c r="O21">
+        <v>19653000000.0</v>
+      </c>
+      <c r="P21">
         <v>21523000000.0</v>
       </c>
-      <c r="P21">
+      <c r="Q21">
         <v>20248000000.0</v>
       </c>
-      <c r="Q21">
+      <c r="R21">
         <v>18409000000.0</v>
       </c>
-      <c r="R21">
-[...1 lines deleted...]
-      </c>
       <c r="S21">
+        <v>16061000000.0</v>
+      </c>
+      <c r="T21">
         <v>16191000000.0</v>
       </c>
-      <c r="T21">
+      <c r="U21">
         <v>16527000000.0</v>
       </c>
-      <c r="U21">
+      <c r="V21">
         <v>17214000000.0</v>
       </c>
-      <c r="V21">
+      <c r="W21">
         <v>18688000000.0</v>
       </c>
-      <c r="W21">
+      <c r="X21">
         <v>16179000000.0</v>
       </c>
-      <c r="X21">
+      <c r="Y21">
         <v>16353000000.0</v>
       </c>
-      <c r="Y21">
+      <c r="Z21">
         <v>17254000000.0</v>
       </c>
-      <c r="Z21">
+      <c r="AA21">
         <v>19068000000.0</v>
       </c>
-      <c r="AA21">
+      <c r="AB21">
         <v>17382000000.0</v>
       </c>
-      <c r="AB21">
+      <c r="AC21">
         <v>17880000000.0</v>
       </c>
-      <c r="AC21">
+      <c r="AD21">
         <v>18349000000.0</v>
       </c>
-      <c r="AD21">
+      <c r="AE21">
         <v>20179000000.0</v>
       </c>
-      <c r="AE21">
+      <c r="AF21">
         <v>19160000000.0</v>
       </c>
-      <c r="AF21">
+      <c r="AG21">
         <v>19013000000.0</v>
       </c>
-      <c r="AG21">
+      <c r="AH21">
         <v>19330000000.0</v>
       </c>
-      <c r="AH21">
+      <c r="AI21">
         <v>19678000000.0</v>
       </c>
-      <c r="AI21">
+      <c r="AJ21">
         <v>18399000000.0</v>
       </c>
-      <c r="AJ21">
+      <c r="AK21">
         <v>25408000000.0</v>
       </c>
-      <c r="AK21">
+      <c r="AL21">
         <v>25547000000.0</v>
       </c>
-      <c r="AL21">
+      <c r="AM21">
         <v>18799000000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>24748000000.0</v>
       </c>
       <c r="AN21">
         <v>24748000000.0</v>
       </c>
       <c r="AO21">
+        <v>24748000000.0</v>
+      </c>
+      <c r="AP21">
         <v>23973000000.0</v>
       </c>
-      <c r="AP21">
+      <c r="AQ21">
         <v>25549000000.0</v>
       </c>
-      <c r="AQ21">
+      <c r="AR21">
         <v>23996000000.0</v>
       </c>
-      <c r="AR21">
+      <c r="AS21">
         <v>24379000000.0</v>
       </c>
-      <c r="AS21">
+      <c r="AT21">
         <v>24003000000.0</v>
       </c>
-      <c r="AT21">
+      <c r="AU21">
         <v>25889000000.0</v>
       </c>
-      <c r="AU21">
+      <c r="AV21">
         <v>25503000000.0</v>
       </c>
-      <c r="AV21">
+      <c r="AW21">
         <v>25915000000.0</v>
       </c>
-      <c r="AW21">
+      <c r="AX21">
         <v>26352000000.0</v>
       </c>
-      <c r="AX21">
+      <c r="AY21">
         <v>28281000000.0</v>
       </c>
-      <c r="AY21">
+      <c r="AZ21">
         <v>25639000000.0</v>
       </c>
-      <c r="AZ21">
+      <c r="BA21">
         <v>24782000000.0</v>
       </c>
-      <c r="BA21">
+      <c r="BB21">
         <v>24645000000.0</v>
       </c>
-      <c r="BB21">
+      <c r="BC21">
         <v>26437000000.0</v>
       </c>
-      <c r="BC21">
+      <c r="BD21">
         <v>10024000000.0</v>
       </c>
-      <c r="BD21">
+      <c r="BE21">
         <v>11823000000.0</v>
       </c>
-      <c r="BE21">
+      <c r="BF21">
         <v>11903000000.0</v>
       </c>
-      <c r="BF21">
+      <c r="BG21">
         <v>23278000000.0</v>
       </c>
-      <c r="BG21">
+      <c r="BH21">
         <v>12006000000.0</v>
       </c>
-      <c r="BH21">
+      <c r="BI21">
         <v>12036000000.0</v>
       </c>
-      <c r="BI21">
+      <c r="BJ21">
         <v>11946000000.0</v>
       </c>
-      <c r="BJ21">
+      <c r="BK21">
         <v>23963000000.0</v>
       </c>
-      <c r="BK21">
+      <c r="BL21">
         <v>4966000000.0</v>
       </c>
-      <c r="BL21">
+      <c r="BM21">
         <v>5037000000.0</v>
       </c>
-      <c r="BM21">
+      <c r="BN21">
         <v>5049000000.0</v>
       </c>
-      <c r="BN21">
+      <c r="BO21">
         <v>8703000000.0</v>
       </c>
-      <c r="BO21">
+      <c r="BP21">
         <v>5033000000.0</v>
       </c>
-      <c r="BP21">
+      <c r="BQ21">
         <v>5036000000.0</v>
       </c>
-      <c r="BQ21">
+      <c r="BR21">
         <v>5010000000.0</v>
       </c>
-      <c r="BR21">
+      <c r="BS21">
         <v>9321000000.0</v>
       </c>
-      <c r="BS21">
+      <c r="BT21">
         <v>5036000000.0</v>
       </c>
-      <c r="BT21">
+      <c r="BU21">
         <v>5161000000.0</v>
       </c>
-      <c r="BU21">
+      <c r="BV21">
         <v>5094000000.0</v>
       </c>
-      <c r="BV21">
+      <c r="BW21">
         <v>9713000000.0</v>
       </c>
-      <c r="BW21">
+      <c r="BX21">
         <v>4909000000.0</v>
       </c>
-      <c r="BX21">
+      <c r="BY21">
         <v>4904000000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>4897000000.0</v>
       </c>
       <c r="BZ21">
         <v>4897000000.0</v>
       </c>
       <c r="CA21">
+        <v>4897000000.0</v>
+      </c>
+      <c r="CB21">
         <v>4916000000.0</v>
       </c>
-      <c r="CB21">
+      <c r="CC21">
         <v>4913000000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>4797000000.0</v>
       </c>
       <c r="CD21">
         <v>4797000000.0</v>
       </c>
       <c r="CE21">
+        <v>4797000000.0</v>
+      </c>
+      <c r="CF21">
         <v>4564000000.0</v>
       </c>
-      <c r="CF21"/>
       <c r="CG21"/>
-      <c r="CH21">
+      <c r="CH21"/>
+      <c r="CI21">
         <v>646000000.0</v>
       </c>
-      <c r="CI21"/>
       <c r="CJ21"/>
       <c r="CK21"/>
-      <c r="CL21">
+      <c r="CL21"/>
+      <c r="CM21">
         <v>628000000.0</v>
       </c>
-      <c r="CM21"/>
       <c r="CN21"/>
       <c r="CO21"/>
-      <c r="CP21">
+      <c r="CP21"/>
+      <c r="CQ21">
         <v>750000000.0</v>
       </c>
-      <c r="CQ21"/>
       <c r="CR21"/>
       <c r="CS21"/>
-      <c r="CT21">
+      <c r="CT21"/>
+      <c r="CU21">
         <v>609000000.0</v>
       </c>
-      <c r="CU21"/>
       <c r="CV21"/>
       <c r="CW21"/>
-      <c r="CX21">
+      <c r="CX21"/>
+      <c r="CY21">
         <v>703000000.0</v>
       </c>
-      <c r="CY21"/>
       <c r="CZ21"/>
       <c r="DA21"/>
       <c r="DB21"/>
       <c r="DC21"/>
       <c r="DD21"/>
       <c r="DE21"/>
       <c r="DF21"/>
+      <c r="DG21"/>
     </row>
-    <row r="22" spans="1:110">
+    <row r="22" spans="1:111">
       <c r="A22" t="s">
         <v>52</v>
       </c>
       <c r="B22"/>
       <c r="C22"/>
       <c r="D22"/>
       <c r="E22"/>
       <c r="F22"/>
       <c r="G22"/>
-      <c r="H22">
+      <c r="H22"/>
+      <c r="I22">
         <v>-334494000000.0</v>
       </c>
-      <c r="I22">
+      <c r="J22">
         <v>-333119000000.0</v>
       </c>
-      <c r="J22">
+      <c r="K22">
         <v>-69111000000.0</v>
       </c>
-      <c r="K22">
+      <c r="L22">
         <v>-79135000000.0</v>
       </c>
-      <c r="L22">
+      <c r="M22">
         <v>-53223000000.0</v>
       </c>
-      <c r="M22">
+      <c r="N22">
         <v>-53060000000.0</v>
       </c>
-      <c r="N22"/>
-      <c r="O22">
+      <c r="O22"/>
+      <c r="P22">
         <v>-79153000000.0</v>
       </c>
-      <c r="P22">
+      <c r="Q22">
         <v>-52216000000.0</v>
       </c>
-      <c r="Q22">
+      <c r="R22">
         <v>-56716000000.0</v>
       </c>
-      <c r="R22">
+      <c r="S22">
         <v>-55364000000.0</v>
       </c>
-      <c r="S22">
+      <c r="T22">
         <v>-80944000000.0</v>
       </c>
-      <c r="T22">
+      <c r="U22">
         <v>-83003000000.0</v>
       </c>
-      <c r="U22"/>
       <c r="V22"/>
       <c r="W22"/>
       <c r="X22"/>
       <c r="Y22"/>
       <c r="Z22"/>
-      <c r="AA22">
+      <c r="AA22"/>
+      <c r="AB22">
         <v>27379000000.0</v>
       </c>
-      <c r="AB22"/>
       <c r="AC22"/>
-      <c r="AD22">
+      <c r="AD22"/>
+      <c r="AE22">
         <v>-1440000000.0</v>
       </c>
-      <c r="AE22">
+      <c r="AF22">
         <v>-1479000000.0</v>
       </c>
-      <c r="AF22">
+      <c r="AG22">
         <v>-1483000000.0</v>
       </c>
-      <c r="AG22">
+      <c r="AH22">
         <v>-1544000000.0</v>
       </c>
-      <c r="AH22">
-[...1 lines deleted...]
-      </c>
       <c r="AI22">
         <v>0.0</v>
       </c>
       <c r="AJ22">
         <v>0.0</v>
       </c>
       <c r="AK22">
         <v>0.0</v>
       </c>
       <c r="AL22">
         <v>0.0</v>
       </c>
       <c r="AM22">
         <v>0.0</v>
       </c>
       <c r="AN22">
         <v>0.0</v>
       </c>
       <c r="AO22">
         <v>0.0</v>
       </c>
       <c r="AP22">
         <v>0.0</v>
       </c>
       <c r="AQ22">
         <v>0.0</v>
       </c>
       <c r="AR22">
         <v>0.0</v>
       </c>
       <c r="AS22">
         <v>0.0</v>
       </c>
       <c r="AT22">
         <v>0.0</v>
       </c>
       <c r="AU22">
         <v>0.0</v>
       </c>
       <c r="AV22">
         <v>0.0</v>
       </c>
       <c r="AW22">
         <v>0.0</v>
       </c>
       <c r="AX22">
+        <v>0.0</v>
+      </c>
+      <c r="AY22">
         <v>3000000.0</v>
       </c>
-      <c r="AY22">
-[...1 lines deleted...]
-      </c>
       <c r="AZ22">
         <v>0.0</v>
       </c>
       <c r="BA22">
+        <v>0.0</v>
+      </c>
+      <c r="BB22">
         <v>271000000.0</v>
       </c>
-      <c r="BB22">
+      <c r="BC22">
         <v>414000000.0</v>
       </c>
-      <c r="BC22">
+      <c r="BD22">
         <v>1286000000.0</v>
       </c>
-      <c r="BD22">
+      <c r="BE22">
         <v>1740000000.0</v>
       </c>
-      <c r="BE22">
+      <c r="BF22">
         <v>11947000000.0</v>
       </c>
-      <c r="BF22">
+      <c r="BG22">
         <v>15178000000.0</v>
       </c>
-      <c r="BG22">
+      <c r="BH22">
         <v>3740000000.0</v>
       </c>
-      <c r="BH22">
+      <c r="BI22">
         <v>2805000000.0</v>
       </c>
-      <c r="BI22">
+      <c r="BJ22">
         <v>2435000000.0</v>
       </c>
-      <c r="BJ22">
+      <c r="BK22">
         <v>3321000000.0</v>
       </c>
-      <c r="BK22">
+      <c r="BL22">
         <v>2849000000.0</v>
       </c>
-      <c r="BL22">
+      <c r="BM22">
         <v>2659000000.0</v>
       </c>
-      <c r="BM22">
+      <c r="BN22">
         <v>2043000000.0</v>
       </c>
-      <c r="BN22">
+      <c r="BO22">
         <v>2772000000.0</v>
       </c>
-      <c r="BO22">
+      <c r="BP22">
         <v>2492000000.0</v>
       </c>
-      <c r="BP22">
+      <c r="BQ22">
         <v>4272000000.0</v>
       </c>
-      <c r="BQ22">
+      <c r="BR22">
         <v>3971000000.0</v>
       </c>
-      <c r="BR22">
+      <c r="BS22">
         <v>2013000000.0</v>
       </c>
-      <c r="BS22">
+      <c r="BT22">
         <v>188000000.0</v>
       </c>
-      <c r="BT22">
+      <c r="BU22">
         <v>34000000.0</v>
       </c>
-      <c r="BU22">
+      <c r="BV22">
         <v>1000000.0</v>
       </c>
-      <c r="BV22">
+      <c r="BW22">
         <v>172000000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>1000000.0</v>
       </c>
       <c r="BX22">
         <v>1000000.0</v>
       </c>
       <c r="BY22">
         <v>1000000.0</v>
       </c>
       <c r="BZ22">
+        <v>1000000.0</v>
+      </c>
+      <c r="CA22">
         <v>7000000.0</v>
       </c>
-      <c r="CA22">
+      <c r="CB22">
         <v>509000000.0</v>
       </c>
-      <c r="CB22">
+      <c r="CC22">
         <v>279000000.0</v>
       </c>
-      <c r="CC22">
+      <c r="CD22">
         <v>23000000.0</v>
       </c>
-      <c r="CD22"/>
-      <c r="CE22">
+      <c r="CE22"/>
+      <c r="CF22">
         <v>187000000.0</v>
       </c>
-      <c r="CF22">
+      <c r="CG22">
         <v>73000000.0</v>
       </c>
-      <c r="CG22">
+      <c r="CH22">
         <v>848000000.0</v>
       </c>
-      <c r="CH22">
+      <c r="CI22">
         <v>252000000.0</v>
       </c>
-      <c r="CI22"/>
       <c r="CJ22"/>
       <c r="CK22"/>
-      <c r="CL22">
+      <c r="CL22"/>
+      <c r="CM22">
         <v>89000000.0</v>
       </c>
-      <c r="CM22"/>
       <c r="CN22"/>
       <c r="CO22"/>
-      <c r="CP22">
+      <c r="CP22"/>
+      <c r="CQ22">
         <v>229000000.0</v>
       </c>
-      <c r="CQ22"/>
       <c r="CR22"/>
       <c r="CS22"/>
-      <c r="CT22">
+      <c r="CT22"/>
+      <c r="CU22">
         <v>97000000.0</v>
       </c>
-      <c r="CU22"/>
       <c r="CV22"/>
       <c r="CW22"/>
-      <c r="CX22">
+      <c r="CX22"/>
+      <c r="CY22">
         <v>281000000.0</v>
       </c>
-      <c r="CY22"/>
       <c r="CZ22"/>
       <c r="DA22"/>
       <c r="DB22"/>
       <c r="DC22"/>
       <c r="DD22"/>
       <c r="DE22"/>
       <c r="DF22"/>
+      <c r="DG22"/>
     </row>
-    <row r="23" spans="1:110">
+    <row r="23" spans="1:111">
       <c r="A23" t="s">
         <v>53</v>
       </c>
       <c r="B23">
-        <v>741674000000.0</v>
+        <v>743211000000.0</v>
       </c>
       <c r="C23">
+        <v>745166000000.0</v>
+      </c>
+      <c r="D23">
         <v>719726000000.0</v>
       </c>
-      <c r="D23">
+      <c r="E23">
         <v>702470000000.0</v>
       </c>
-      <c r="E23">
+      <c r="F23">
         <v>688316000000.0</v>
       </c>
-      <c r="F23">
+      <c r="G23">
         <v>677457000000.0</v>
       </c>
-      <c r="G23">
+      <c r="H23">
         <v>704976000000.0</v>
       </c>
-      <c r="H23">
+      <c r="I23">
         <v>675745000000.0</v>
       </c>
-      <c r="I23">
+      <c r="J23">
         <v>677576000000.0</v>
       </c>
-      <c r="J23">
+      <c r="K23">
         <v>687584000000.0</v>
       </c>
-      <c r="K23">
+      <c r="L23">
         <v>652120000000.0</v>
       </c>
-      <c r="L23">
+      <c r="M23">
         <v>677279000000.0</v>
       </c>
-      <c r="M23">
+      <c r="N23">
         <v>674266000000.0</v>
       </c>
-      <c r="N23">
+      <c r="O23">
         <v>663072000000.0</v>
       </c>
-      <c r="O23">
+      <c r="P23">
         <v>650104000000.0</v>
       </c>
-      <c r="P23">
+      <c r="Q23">
         <v>662893000000.0</v>
       </c>
-      <c r="Q23">
+      <c r="R23">
         <v>724284000000.0</v>
       </c>
-      <c r="R23">
+      <c r="S23">
         <v>759708000000.0</v>
       </c>
-      <c r="S23">
+      <c r="T23">
         <v>761664000000.0</v>
       </c>
-      <c r="T23">
+      <c r="U23">
         <v>773253000000.0</v>
       </c>
-      <c r="U23">
+      <c r="V23">
         <v>769814000000.0</v>
       </c>
-      <c r="V23">
+      <c r="W23">
         <v>795146000000.0</v>
       </c>
-      <c r="W23">
+      <c r="X23">
         <v>780492000000.0</v>
       </c>
-      <c r="X23">
+      <c r="Y23">
         <v>767583000000.0</v>
       </c>
-      <c r="Y23">
+      <c r="Z23">
         <v>737741000000.0</v>
       </c>
-      <c r="Z23">
+      <c r="AA23">
         <v>740463000000.0</v>
       </c>
-      <c r="AA23">
+      <c r="AB23">
         <v>742812000000.0</v>
       </c>
-      <c r="AB23">
+      <c r="AC23">
         <v>732167000000.0</v>
       </c>
-      <c r="AC23">
+      <c r="AD23">
         <v>713188000000.0</v>
       </c>
-      <c r="AD23">
+      <c r="AE23">
         <v>687538000000.0</v>
       </c>
-      <c r="AE23">
+      <c r="AF23">
         <v>698451000000.0</v>
       </c>
-      <c r="AF23">
+      <c r="AG23">
         <v>706333000000.0</v>
       </c>
-      <c r="AG23">
+      <c r="AH23">
         <v>712584000000.0</v>
       </c>
-      <c r="AH23">
+      <c r="AI23">
         <v>719892000000.0</v>
       </c>
-      <c r="AI23">
+      <c r="AJ23">
         <v>720515000000.0</v>
       </c>
-      <c r="AJ23">
+      <c r="AK23">
         <v>925199000000.0</v>
       </c>
-      <c r="AK23">
+      <c r="AL23">
         <v>914687000000.0</v>
       </c>
-      <c r="AL23">
+      <c r="AM23">
         <v>898764000000.0</v>
       </c>
-      <c r="AM23">
+      <c r="AN23">
         <v>952904000000.0</v>
       </c>
-      <c r="AN23">
+      <c r="AO23">
         <v>942567000000.0</v>
       </c>
-      <c r="AO23">
+      <c r="AP23">
         <v>917428000000.0</v>
       </c>
-      <c r="AP23">
+      <c r="AQ23">
         <v>877933000000.0</v>
       </c>
-      <c r="AQ23">
+      <c r="AR23">
         <v>882460000000.0</v>
       </c>
-      <c r="AR23">
+      <c r="AS23">
         <v>898409000000.0</v>
       </c>
-      <c r="AS23">
+      <c r="AT23">
         <v>919790000000.0</v>
       </c>
-      <c r="AT23">
+      <c r="AU23">
         <v>902337000000.0</v>
       </c>
-      <c r="AU23">
+      <c r="AV23">
         <v>908627000000.0</v>
       </c>
-      <c r="AV23">
+      <c r="AW23">
         <v>911120000000.0</v>
       </c>
-      <c r="AW23">
+      <c r="AX23">
         <v>890903000000.0</v>
       </c>
-      <c r="AX23">
+      <c r="AY23">
         <v>885296000000.0</v>
       </c>
-      <c r="AY23">
+      <c r="AZ23">
         <v>822643000000.0</v>
       </c>
-      <c r="AZ23">
+      <c r="BA23">
         <v>815662000000.0</v>
       </c>
-      <c r="BA23">
+      <c r="BB23">
         <v>841685000000.0</v>
       </c>
-      <c r="BB23">
+      <c r="BC23">
         <v>836781000000.0</v>
       </c>
-      <c r="BC23">
+      <c r="BD23">
         <v>846285000000.0</v>
       </c>
-      <c r="BD23">
+      <c r="BE23">
         <v>825188000000.0</v>
       </c>
-      <c r="BE23">
+      <c r="BF23">
         <v>819604000000.0</v>
       </c>
-      <c r="BF23">
+      <c r="BG23">
         <v>796226000000.0</v>
       </c>
-      <c r="BG23">
+      <c r="BH23">
         <v>785230000000.0</v>
       </c>
-      <c r="BH23">
+      <c r="BI23">
         <v>771483000000.0</v>
       </c>
-      <c r="BI23">
+      <c r="BJ23">
         <v>751341000000.0</v>
       </c>
-      <c r="BJ23">
+      <c r="BK23">
         <v>730906000000.0</v>
       </c>
-      <c r="BK23">
+      <c r="BL23">
         <v>617255000000.0</v>
       </c>
-      <c r="BL23">
+      <c r="BM23">
         <v>573907000000.0</v>
       </c>
-      <c r="BM23">
+      <c r="BN23">
         <v>565566000000.0</v>
       </c>
-      <c r="BN23">
+      <c r="BO23">
         <v>539314000000.0</v>
       </c>
-      <c r="BO23">
+      <c r="BP23">
         <v>535192000000.0</v>
       </c>
-      <c r="BP23">
+      <c r="BQ23">
         <v>509457000000.0</v>
       </c>
-      <c r="BQ23">
+      <c r="BR23">
         <v>491408000000.0</v>
       </c>
-      <c r="BR23">
+      <c r="BS23">
         <v>501678000000.0</v>
       </c>
-      <c r="BS23">
+      <c r="BT23">
         <v>521299000000.0</v>
       </c>
-      <c r="BT23">
+      <c r="BU23">
         <v>555787000000.0</v>
       </c>
-      <c r="BU23">
+      <c r="BV23">
         <v>557132000000.0</v>
       </c>
-      <c r="BV23">
+      <c r="BW23">
         <v>558562000000.0</v>
       </c>
-      <c r="BW23">
+      <c r="BX23">
         <v>563077000000.0</v>
       </c>
-      <c r="BX23">
+      <c r="BY23">
         <v>552564000000.0</v>
       </c>
-      <c r="BY23">
+      <c r="BZ23">
         <v>537809000000.0</v>
       </c>
-      <c r="BZ23">
+      <c r="CA23">
         <v>527715000000.0</v>
       </c>
-      <c r="CA23">
+      <c r="CB23">
         <v>516186000000.0</v>
       </c>
-      <c r="CB23">
+      <c r="CC23">
         <v>500305000000.0</v>
       </c>
-      <c r="CC23">
+      <c r="CD23">
         <v>499102000000.0</v>
       </c>
-      <c r="CD23">
+      <c r="CE23">
         <v>481645000000.0</v>
       </c>
-      <c r="CE23">
+      <c r="CF23">
         <v>482819000000.0</v>
       </c>
-      <c r="CF23">
+      <c r="CG23">
         <v>381431000000.0</v>
       </c>
-      <c r="CG23">
+      <c r="CH23">
         <v>362671000000.0</v>
       </c>
-      <c r="CH23">
+      <c r="CI23">
         <v>356808000000.0</v>
       </c>
-      <c r="CI23">
+      <c r="CJ23">
         <v>346179000000.0</v>
       </c>
-      <c r="CJ23">
+      <c r="CK23">
         <v>338229000000.0</v>
       </c>
-      <c r="CK23">
+      <c r="CL23">
         <v>337213000000.0</v>
       </c>
-      <c r="CL23">
+      <c r="CM23">
         <v>326841000000.0</v>
       </c>
-      <c r="CM23">
+      <c r="CN23">
         <v>314983000000.0</v>
       </c>
-      <c r="CN23">
+      <c r="CO23">
         <v>309545000000.0</v>
       </c>
-      <c r="CO23">
+      <c r="CP23">
         <v>286581000000.0</v>
       </c>
-      <c r="CP23">
+      <c r="CQ23">
         <v>277426000000.0</v>
       </c>
-      <c r="CQ23">
+      <c r="CR23">
         <v>267934000000.0</v>
       </c>
-      <c r="CR23">
+      <c r="CS23">
         <v>261231000000.0</v>
       </c>
-      <c r="CS23">
+      <c r="CT23">
         <v>258710000000.0</v>
       </c>
-      <c r="CT23">
+      <c r="CU23">
         <v>256970000000.0</v>
       </c>
-      <c r="CU23">
+      <c r="CV23">
         <v>251895000000.0</v>
       </c>
-      <c r="CV23">
+      <c r="CW23">
         <v>254777000000.0</v>
       </c>
-      <c r="CW23">
+      <c r="CX23">
         <v>254117000000.0</v>
       </c>
-      <c r="CX23">
+      <c r="CY23">
         <v>254162000000.0</v>
       </c>
-      <c r="CY23">
+      <c r="CZ23">
         <v>257489000000.0</v>
       </c>
-      <c r="CZ23">
+      <c r="DA23">
         <v>254825000000.0</v>
       </c>
-      <c r="DA23">
+      <c r="DB23">
         <v>255930000000.0</v>
       </c>
-      <c r="DB23">
+      <c r="DC23">
         <v>225232000000.0</v>
       </c>
-      <c r="DC23">
+      <c r="DD23">
         <v>227166000000.0</v>
       </c>
-      <c r="DD23"/>
       <c r="DE23"/>
       <c r="DF23"/>
+      <c r="DG23"/>
     </row>
-    <row r="24" spans="1:110">
+    <row r="24" spans="1:111">
       <c r="A24" t="s">
         <v>54</v>
       </c>
       <c r="B24">
+        <v>19588000000.0</v>
+      </c>
+      <c r="C24">
         <v>18622000000.0</v>
       </c>
-      <c r="C24">
+      <c r="D24">
         <v>19454000000.0</v>
       </c>
-      <c r="D24">
+      <c r="E24">
         <v>19527000000.0</v>
       </c>
-      <c r="E24">
+      <c r="F24">
         <v>18848000000.0</v>
       </c>
-      <c r="F24">
+      <c r="G24">
         <v>18244000000.0</v>
       </c>
-      <c r="G24">
+      <c r="H24">
         <v>18441000000.0</v>
       </c>
-      <c r="H24">
+      <c r="I24">
         <v>17972000000.0</v>
       </c>
-      <c r="I24">
+      <c r="J24">
         <v>19134000000.0</v>
       </c>
-      <c r="J24">
+      <c r="K24">
         <v>18677000000.0</v>
       </c>
-      <c r="K24">
+      <c r="L24">
         <v>18635000000.0</v>
       </c>
-      <c r="L24">
+      <c r="M24">
         <v>17699000000.0</v>
       </c>
-      <c r="M24">
+      <c r="N24">
         <v>3863000000.0</v>
       </c>
-      <c r="N24">
+      <c r="O24">
         <v>17805000000.0</v>
       </c>
-      <c r="O24">
+      <c r="P24">
         <v>3887000000.0</v>
       </c>
-      <c r="P24">
+      <c r="Q24">
         <v>3898000000.0</v>
       </c>
-      <c r="Q24">
+      <c r="R24">
         <v>3910000000.0</v>
       </c>
-      <c r="R24">
+      <c r="S24">
         <v>17089000000.0</v>
       </c>
-      <c r="S24">
+      <c r="T24">
         <v>17165000000.0</v>
       </c>
-      <c r="T24">
+      <c r="U24">
         <v>17672000000.0</v>
       </c>
-      <c r="U24">
+      <c r="V24">
         <v>3986000000.0</v>
       </c>
-      <c r="V24">
+      <c r="W24">
         <v>3998000000.0</v>
       </c>
-      <c r="W24">
+      <c r="X24">
         <v>4076000000.0</v>
       </c>
-      <c r="X24">
+      <c r="Y24">
         <v>4119000000.0</v>
       </c>
-      <c r="Y24">
+      <c r="Z24">
         <v>4132000000.0</v>
       </c>
-      <c r="Z24">
+      <c r="AA24">
         <v>4143000000.0</v>
       </c>
-      <c r="AA24">
+      <c r="AB24">
         <v>4162000000.0</v>
       </c>
-      <c r="AB24">
+      <c r="AC24">
         <v>4175000000.0</v>
       </c>
-      <c r="AC24">
+      <c r="AD24">
         <v>4196000000.0</v>
       </c>
-      <c r="AD24">
+      <c r="AE24">
         <v>4207000000.0</v>
       </c>
-      <c r="AE24">
+      <c r="AF24">
         <v>4219000000.0</v>
       </c>
-      <c r="AF24">
+      <c r="AG24">
         <v>4231000000.0</v>
       </c>
-      <c r="AG24">
+      <c r="AH24">
         <v>4253000000.0</v>
       </c>
-      <c r="AH24">
+      <c r="AI24">
         <v>4265000000.0</v>
       </c>
-      <c r="AI24">
+      <c r="AJ24">
         <v>4364000000.0</v>
       </c>
-      <c r="AJ24">
+      <c r="AK24">
         <v>4404000000.0</v>
       </c>
-      <c r="AK24">
+      <c r="AL24">
         <v>7228000000.0</v>
       </c>
-      <c r="AL24">
+      <c r="AM24">
         <v>7240000000.0</v>
       </c>
-      <c r="AM24">
+      <c r="AN24">
         <v>7252000000.0</v>
       </c>
-      <c r="AN24">
+      <c r="AO24">
         <v>7281000000.0</v>
       </c>
-      <c r="AO24">
+      <c r="AP24">
         <v>7295000000.0</v>
       </c>
-      <c r="AP24">
+      <c r="AQ24">
         <v>7333000000.0</v>
       </c>
-      <c r="AQ24">
+      <c r="AR24">
         <v>7346000000.0</v>
       </c>
-      <c r="AR24">
+      <c r="AS24">
         <v>7357000000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>7389000000.0</v>
       </c>
       <c r="AT24">
         <v>7389000000.0</v>
       </c>
       <c r="AU24">
         <v>7389000000.0</v>
       </c>
       <c r="AV24">
         <v>7389000000.0</v>
       </c>
       <c r="AW24">
         <v>7389000000.0</v>
       </c>
       <c r="AX24">
         <v>7389000000.0</v>
       </c>
       <c r="AY24">
         <v>7389000000.0</v>
       </c>
       <c r="AZ24">
         <v>7389000000.0</v>
       </c>
       <c r="BA24">
         <v>7389000000.0</v>
       </c>
       <c r="BB24">
+        <v>7389000000.0</v>
+      </c>
+      <c r="BC24">
         <v>7388000000.0</v>
       </c>
-      <c r="BC24">
+      <c r="BD24">
         <v>27009000000.0</v>
       </c>
-      <c r="BD24">
+      <c r="BE24">
         <v>26267000000.0</v>
       </c>
-      <c r="BE24">
+      <c r="BF24">
         <v>31228000000.0</v>
       </c>
-      <c r="BF24">
+      <c r="BG24">
         <v>30031000000.0</v>
       </c>
-      <c r="BG24">
+      <c r="BH24">
         <v>33242000000.0</v>
       </c>
-      <c r="BH24">
+      <c r="BI24">
         <v>36758000000.0</v>
       </c>
-      <c r="BI24">
+      <c r="BJ24">
         <v>36092000000.0</v>
       </c>
-      <c r="BJ24">
+      <c r="BK24">
         <v>36074000000.0</v>
       </c>
-      <c r="BK24">
+      <c r="BL24">
         <v>33000000000.0</v>
       </c>
-      <c r="BL24">
+      <c r="BM24">
         <v>29135000000.0</v>
       </c>
-      <c r="BM24">
+      <c r="BN24">
         <v>28665000000.0</v>
       </c>
-      <c r="BN24">
+      <c r="BO24">
         <v>21277000000.0</v>
       </c>
-      <c r="BO24">
+      <c r="BP24">
         <v>21690000000.0</v>
       </c>
-      <c r="BP24">
+      <c r="BQ24">
         <v>20928000000.0</v>
       </c>
-      <c r="BQ24">
+      <c r="BR24">
         <v>18975000000.0</v>
       </c>
-      <c r="BR24">
+      <c r="BS24">
         <v>18089000000.0</v>
       </c>
-      <c r="BS24">
+      <c r="BT24">
         <v>19702000000.0</v>
       </c>
-      <c r="BT24">
+      <c r="BU24">
         <v>20924000000.0</v>
       </c>
-      <c r="BU24">
+      <c r="BV24">
         <v>20077000000.0</v>
       </c>
-      <c r="BV24">
+      <c r="BW24">
         <v>19535000000.0</v>
       </c>
-      <c r="BW24">
+      <c r="BX24">
         <v>16695000000.0</v>
       </c>
-      <c r="BX24">
+      <c r="BY24">
         <v>16556000000.0</v>
       </c>
-      <c r="BY24">
+      <c r="BZ24">
         <v>14396000000.0</v>
       </c>
-      <c r="BZ24">
+      <c r="CA24">
         <v>13921000000.0</v>
       </c>
-      <c r="CA24">
+      <c r="CB24">
         <v>13123000000.0</v>
       </c>
-      <c r="CB24">
+      <c r="CC24">
         <v>13149000000.0</v>
       </c>
-      <c r="CC24">
+      <c r="CD24">
         <v>12344000000.0</v>
       </c>
-      <c r="CD24">
+      <c r="CE24">
         <v>11497000000.0</v>
       </c>
-      <c r="CE24">
+      <c r="CF24">
         <v>11904000000.0</v>
       </c>
-      <c r="CF24">
+      <c r="CG24">
         <v>11716000000.0</v>
       </c>
-      <c r="CG24">
+      <c r="CH24">
         <v>7692000000.0</v>
       </c>
-      <c r="CH24">
+      <c r="CI24">
         <v>6222000000.0</v>
       </c>
-      <c r="CI24">
+      <c r="CJ24">
         <v>6695000000.0</v>
       </c>
-      <c r="CJ24">
+      <c r="CK24">
         <v>6503000000.0</v>
       </c>
-      <c r="CK24">
+      <c r="CL24">
         <v>5707000000.0</v>
       </c>
-      <c r="CL24">
+      <c r="CM24">
         <v>5846000000.0</v>
       </c>
-      <c r="CM24">
+      <c r="CN24">
         <v>5703000000.0</v>
       </c>
-      <c r="CN24">
+      <c r="CO24">
         <v>5839000000.0</v>
       </c>
-      <c r="CO24">
+      <c r="CP24">
         <v>5481000000.0</v>
       </c>
-      <c r="CP24">
+      <c r="CQ24">
         <v>5690000000.0</v>
       </c>
-      <c r="CQ24">
+      <c r="CR24">
         <v>4691000000.0</v>
       </c>
-      <c r="CR24">
+      <c r="CS24">
         <v>4696000000.0</v>
       </c>
-      <c r="CS24">
+      <c r="CT24">
         <v>4692000000.0</v>
       </c>
-      <c r="CT24">
+      <c r="CU24">
         <v>4677000000.0</v>
       </c>
-      <c r="CU24">
+      <c r="CV24">
         <v>3448000000.0</v>
       </c>
-      <c r="CV24">
+      <c r="CW24">
         <v>3403000000.0</v>
       </c>
-      <c r="CW24">
+      <c r="CX24">
         <v>3545000000.0</v>
       </c>
-      <c r="CX24">
+      <c r="CY24">
         <v>3344000000.0</v>
       </c>
-      <c r="CY24">
+      <c r="CZ24">
         <v>3977000000.0</v>
       </c>
-      <c r="CZ24">
+      <c r="DA24">
         <v>3917000000.0</v>
       </c>
-      <c r="DA24">
+      <c r="DB24">
         <v>2911000000.0</v>
       </c>
-      <c r="DB24"/>
       <c r="DC24"/>
       <c r="DD24"/>
       <c r="DE24"/>
       <c r="DF24"/>
+      <c r="DG24"/>
     </row>
-    <row r="25" spans="1:110">
+    <row r="25" spans="1:111">
       <c r="A25" t="s">
         <v>55</v>
       </c>
-      <c r="B25">
+      <c r="B25"/>
+      <c r="C25">
         <v>18622000000.0</v>
       </c>
-      <c r="C25">
+      <c r="D25">
         <v>19454000000.0</v>
       </c>
-      <c r="D25">
+      <c r="E25">
         <v>19527000000.0</v>
       </c>
-      <c r="E25">
+      <c r="F25">
         <v>18848000000.0</v>
       </c>
-      <c r="F25">
+      <c r="G25">
         <v>18250000000.0</v>
       </c>
-      <c r="G25">
+      <c r="H25">
         <v>18441000000.0</v>
       </c>
-      <c r="H25"/>
       <c r="I25"/>
       <c r="J25"/>
-      <c r="K25">
+      <c r="K25"/>
+      <c r="L25">
         <v>18635000000.0</v>
       </c>
-      <c r="L25">
+      <c r="M25">
         <v>3835000000.0</v>
       </c>
-      <c r="M25">
+      <c r="N25">
         <v>3863000000.0</v>
       </c>
-      <c r="N25">
+      <c r="O25">
         <v>17805000000.0</v>
       </c>
-      <c r="O25">
+      <c r="P25">
         <v>3887000000.0</v>
       </c>
-      <c r="P25">
+      <c r="Q25">
         <v>3898000000.0</v>
       </c>
-      <c r="Q25">
+      <c r="R25">
         <v>3910000000.0</v>
       </c>
-      <c r="R25">
+      <c r="S25">
         <v>17089000000.0</v>
       </c>
-      <c r="S25">
+      <c r="T25">
         <v>3961000000.0</v>
       </c>
-      <c r="T25">
+      <c r="U25">
         <v>3972000000.0</v>
       </c>
-      <c r="U25">
+      <c r="V25">
         <v>3986000000.0</v>
       </c>
-      <c r="V25">
+      <c r="W25">
         <v>3998000000.0</v>
       </c>
-      <c r="W25">
+      <c r="X25">
         <v>4076000000.0</v>
       </c>
-      <c r="X25">
+      <c r="Y25">
         <v>4119000000.0</v>
       </c>
-      <c r="Y25">
+      <c r="Z25">
         <v>4132000000.0</v>
       </c>
-      <c r="Z25">
+      <c r="AA25">
         <v>4143000000.0</v>
       </c>
-      <c r="AA25">
+      <c r="AB25">
         <v>4162000000.0</v>
       </c>
-      <c r="AB25">
+      <c r="AC25">
         <v>4175000000.0</v>
       </c>
-      <c r="AC25">
+      <c r="AD25">
         <v>4196000000.0</v>
       </c>
-      <c r="AD25">
+      <c r="AE25">
         <v>4207000000.0</v>
       </c>
-      <c r="AE25">
+      <c r="AF25">
         <v>4219000000.0</v>
       </c>
-      <c r="AF25">
+      <c r="AG25">
         <v>4231000000.0</v>
       </c>
-      <c r="AG25">
+      <c r="AH25">
         <v>4253000000.0</v>
       </c>
-      <c r="AH25">
+      <c r="AI25">
         <v>4265000000.0</v>
       </c>
-      <c r="AI25">
+      <c r="AJ25">
         <v>4364000000.0</v>
       </c>
-      <c r="AJ25">
+      <c r="AK25">
         <v>4404000000.0</v>
       </c>
-      <c r="AK25">
+      <c r="AL25">
         <v>7228000000.0</v>
       </c>
-      <c r="AL25">
+      <c r="AM25">
         <v>7240000000.0</v>
       </c>
-      <c r="AM25">
+      <c r="AN25">
         <v>7252000000.0</v>
       </c>
-      <c r="AN25">
+      <c r="AO25">
         <v>7281000000.0</v>
       </c>
-      <c r="AO25">
+      <c r="AP25">
         <v>7295000000.0</v>
       </c>
-      <c r="AP25">
+      <c r="AQ25">
         <v>7333000000.0</v>
       </c>
-      <c r="AQ25">
+      <c r="AR25">
         <v>7346000000.0</v>
       </c>
-      <c r="AR25">
+      <c r="AS25">
         <v>7357000000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>7389000000.0</v>
       </c>
       <c r="AT25">
         <v>7389000000.0</v>
       </c>
       <c r="AU25">
         <v>7389000000.0</v>
       </c>
       <c r="AV25">
         <v>7389000000.0</v>
       </c>
       <c r="AW25">
         <v>7389000000.0</v>
       </c>
       <c r="AX25">
         <v>7389000000.0</v>
       </c>
       <c r="AY25">
         <v>7389000000.0</v>
       </c>
       <c r="AZ25">
         <v>7389000000.0</v>
       </c>
       <c r="BA25">
         <v>7389000000.0</v>
       </c>
       <c r="BB25">
+        <v>7389000000.0</v>
+      </c>
+      <c r="BC25">
         <v>7388000000.0</v>
       </c>
-      <c r="BC25"/>
       <c r="BD25"/>
       <c r="BE25"/>
       <c r="BF25"/>
-      <c r="BG25">
+      <c r="BG25"/>
+      <c r="BH25">
         <v>33242000000.0</v>
       </c>
-      <c r="BH25">
+      <c r="BI25">
         <v>36758000000.0</v>
       </c>
-      <c r="BI25">
+      <c r="BJ25">
         <v>36092000000.0</v>
       </c>
-      <c r="BJ25">
+      <c r="BK25">
         <v>36074000000.0</v>
       </c>
-      <c r="BK25"/>
       <c r="BL25"/>
       <c r="BM25"/>
       <c r="BN25"/>
       <c r="BO25"/>
       <c r="BP25"/>
       <c r="BQ25"/>
       <c r="BR25"/>
       <c r="BS25"/>
       <c r="BT25"/>
       <c r="BU25"/>
       <c r="BV25"/>
       <c r="BW25"/>
       <c r="BX25"/>
       <c r="BY25"/>
       <c r="BZ25"/>
       <c r="CA25"/>
       <c r="CB25"/>
       <c r="CC25"/>
       <c r="CD25"/>
       <c r="CE25"/>
       <c r="CF25"/>
       <c r="CG25"/>
       <c r="CH25"/>
       <c r="CI25"/>
       <c r="CJ25"/>
       <c r="CK25"/>
       <c r="CL25"/>
       <c r="CM25"/>
       <c r="CN25"/>
       <c r="CO25"/>
       <c r="CP25"/>
       <c r="CQ25"/>
       <c r="CR25"/>
       <c r="CS25"/>
       <c r="CT25"/>
       <c r="CU25"/>
       <c r="CV25"/>
       <c r="CW25"/>
       <c r="CX25"/>
       <c r="CY25"/>
       <c r="CZ25"/>
       <c r="DA25"/>
       <c r="DB25"/>
       <c r="DC25"/>
       <c r="DD25"/>
       <c r="DE25"/>
       <c r="DF25"/>
+      <c r="DG25"/>
     </row>
-    <row r="26" spans="1:110">
+    <row r="26" spans="1:111">
       <c r="A26" t="s">
         <v>56</v>
       </c>
-      <c r="B26"/>
+      <c r="B26">
+        <v>351992000000.0</v>
+      </c>
       <c r="C26">
+        <v>351201000000.0</v>
+      </c>
+      <c r="D26">
         <v>340714000000.0</v>
       </c>
-      <c r="D26">
+      <c r="E26">
         <v>332214000000.0</v>
       </c>
-      <c r="E26">
+      <c r="F26">
         <v>324334000000.0</v>
       </c>
-      <c r="F26">
+      <c r="G26">
         <v>314666000000.0</v>
       </c>
-      <c r="G26">
+      <c r="H26">
         <v>322609000000.0</v>
       </c>
-      <c r="H26">
+      <c r="I26">
         <v>306688000000.0</v>
       </c>
-      <c r="I26">
+      <c r="J26">
         <v>308657000000.0</v>
       </c>
-      <c r="J26">
+      <c r="K26">
         <v>313309000000.0</v>
       </c>
-      <c r="K26">
+      <c r="L26">
         <v>302819000000.0</v>
       </c>
-      <c r="L26">
+      <c r="M26">
         <v>316473000000.0</v>
       </c>
-      <c r="M26">
+      <c r="N26">
         <v>444856000000.0</v>
       </c>
-      <c r="N26">
+      <c r="O26">
         <v>307481000000.0</v>
       </c>
-      <c r="O26">
+      <c r="P26">
         <v>429751000000.0</v>
       </c>
-      <c r="P26">
+      <c r="Q26">
         <v>439179000000.0</v>
       </c>
-      <c r="Q26">
+      <c r="R26">
         <v>473531000000.0</v>
       </c>
-      <c r="R26">
+      <c r="S26">
         <v>375486000000.0</v>
       </c>
-      <c r="S26">
+      <c r="T26">
         <v>374664000000.0</v>
       </c>
-      <c r="T26">
+      <c r="U26">
         <v>369612000000.0</v>
       </c>
-      <c r="U26">
+      <c r="V26">
         <v>489117000000.0</v>
       </c>
-      <c r="V26">
+      <c r="W26">
         <v>511907000000.0</v>
       </c>
-      <c r="W26">
+      <c r="X26">
         <v>509669000000.0</v>
       </c>
-      <c r="X26">
+      <c r="Y26">
         <v>498332000000.0</v>
       </c>
-      <c r="Y26">
+      <c r="Z26">
         <v>486939000000.0</v>
       </c>
-      <c r="Z26">
+      <c r="AA26">
         <v>477318000000.0</v>
       </c>
-      <c r="AA26">
+      <c r="AB26">
         <v>475454000000.0</v>
       </c>
-      <c r="AB26">
+      <c r="AC26">
         <v>464629000000.0</v>
       </c>
-      <c r="AC26">
+      <c r="AD26">
         <v>454435000000.0</v>
       </c>
-      <c r="AD26">
+      <c r="AE26">
         <v>439792000000.0</v>
       </c>
-      <c r="AE26">
+      <c r="AF26">
         <v>443632000000.0</v>
       </c>
-      <c r="AF26">
+      <c r="AG26">
         <v>442324000000.0</v>
       </c>
-      <c r="AG26">
+      <c r="AH26">
         <v>445481000000.0</v>
       </c>
-      <c r="AH26">
+      <c r="AI26">
         <v>447591000000.0</v>
       </c>
-      <c r="AI26">
+      <c r="AJ26">
         <v>449398000000.0</v>
       </c>
-      <c r="AJ26">
+      <c r="AK26">
         <v>518006000000.0</v>
       </c>
-      <c r="AK26">
+      <c r="AL26">
         <v>510862000000.0</v>
       </c>
-      <c r="AL26">
+      <c r="AM26">
         <v>504381000000.0</v>
       </c>
-      <c r="AM26">
+      <c r="AN26">
         <v>552988000000.0</v>
       </c>
-      <c r="AN26">
+      <c r="AO26">
         <v>547395000000.0</v>
       </c>
-      <c r="AO26">
+      <c r="AP26">
         <v>528925000000.0</v>
       </c>
-      <c r="AP26">
+      <c r="AQ26">
         <v>499447000000.0</v>
       </c>
-      <c r="AQ26">
+      <c r="AR26">
         <v>505764000000.0</v>
       </c>
-      <c r="AR26">
+      <c r="AS26">
         <v>504374000000.0</v>
       </c>
-      <c r="AS26">
+      <c r="AT26">
         <v>521049000000.0</v>
       </c>
-      <c r="AT26">
+      <c r="AU26">
         <v>510115000000.0</v>
       </c>
-      <c r="AU26">
+      <c r="AV26">
         <v>511931000000.0</v>
       </c>
-      <c r="AV26">
+      <c r="AW26">
         <v>509539000000.0</v>
       </c>
-      <c r="AW26">
+      <c r="AX26">
         <v>497693000000.0</v>
       </c>
-      <c r="AX26">
+      <c r="AY26">
         <v>493034000000.0</v>
       </c>
-      <c r="AY26">
+      <c r="AZ26">
         <v>489444000000.0</v>
       </c>
-      <c r="AZ26">
+      <c r="BA26">
         <v>495563000000.0</v>
       </c>
-      <c r="BA26">
+      <c r="BB26">
         <v>517027000000.0</v>
       </c>
-      <c r="BB26">
+      <c r="BC26">
         <v>521426000000.0</v>
       </c>
-      <c r="BC26"/>
       <c r="BD26"/>
       <c r="BE26"/>
       <c r="BF26"/>
-      <c r="BG26">
+      <c r="BG26"/>
+      <c r="BH26">
         <v>509203000000.0</v>
       </c>
-      <c r="BH26">
+      <c r="BI26">
         <v>486511000000.0</v>
       </c>
-      <c r="BI26">
+      <c r="BJ26">
         <v>475174000000.0</v>
       </c>
-      <c r="BJ26">
+      <c r="BK26">
         <v>467413000000.0</v>
       </c>
-      <c r="BK26"/>
       <c r="BL26"/>
       <c r="BM26"/>
       <c r="BN26"/>
       <c r="BO26"/>
       <c r="BP26"/>
       <c r="BQ26"/>
       <c r="BR26"/>
       <c r="BS26"/>
       <c r="BT26"/>
       <c r="BU26"/>
       <c r="BV26"/>
       <c r="BW26"/>
       <c r="BX26"/>
       <c r="BY26"/>
       <c r="BZ26"/>
       <c r="CA26"/>
       <c r="CB26"/>
       <c r="CC26"/>
       <c r="CD26"/>
       <c r="CE26"/>
       <c r="CF26"/>
       <c r="CG26"/>
       <c r="CH26"/>
       <c r="CI26"/>
       <c r="CJ26"/>
       <c r="CK26"/>
       <c r="CL26"/>
       <c r="CM26"/>
       <c r="CN26"/>
       <c r="CO26"/>
       <c r="CP26"/>
       <c r="CQ26"/>
       <c r="CR26"/>
       <c r="CS26"/>
       <c r="CT26"/>
       <c r="CU26"/>
       <c r="CV26"/>
       <c r="CW26"/>
       <c r="CX26"/>
       <c r="CY26"/>
       <c r="CZ26"/>
       <c r="DA26"/>
       <c r="DB26"/>
       <c r="DC26"/>
       <c r="DD26"/>
       <c r="DE26"/>
       <c r="DF26"/>
+      <c r="DG26"/>
     </row>
-    <row r="27" spans="1:110">
+    <row r="27" spans="1:111">
       <c r="A27" t="s">
         <v>57</v>
       </c>
       <c r="B27"/>
       <c r="C27"/>
       <c r="D27"/>
       <c r="E27"/>
       <c r="F27"/>
       <c r="G27"/>
       <c r="H27"/>
       <c r="I27"/>
       <c r="J27"/>
       <c r="K27"/>
       <c r="L27"/>
       <c r="M27"/>
       <c r="N27"/>
       <c r="O27"/>
       <c r="P27"/>
       <c r="Q27"/>
       <c r="R27"/>
       <c r="S27"/>
       <c r="T27"/>
       <c r="U27"/>
       <c r="V27"/>
       <c r="W27"/>
@@ -11826,452 +11927,460 @@
       <c r="CH27"/>
       <c r="CI27"/>
       <c r="CJ27"/>
       <c r="CK27"/>
       <c r="CL27"/>
       <c r="CM27"/>
       <c r="CN27"/>
       <c r="CO27"/>
       <c r="CP27"/>
       <c r="CQ27"/>
       <c r="CR27"/>
       <c r="CS27"/>
       <c r="CT27"/>
       <c r="CU27"/>
       <c r="CV27"/>
       <c r="CW27"/>
       <c r="CX27"/>
       <c r="CY27"/>
       <c r="CZ27"/>
       <c r="DA27"/>
       <c r="DB27"/>
       <c r="DC27"/>
       <c r="DD27"/>
       <c r="DE27"/>
       <c r="DF27"/>
+      <c r="DG27"/>
     </row>
-    <row r="28" spans="1:110">
+    <row r="28" spans="1:111">
       <c r="A28" t="s">
         <v>58</v>
       </c>
       <c r="B28">
-        <v>-2703000000.0</v>
+        <v>-2396000000.0</v>
       </c>
       <c r="C28">
+        <v>-1849000000.0</v>
+      </c>
+      <c r="D28">
         <v>-401000000.0</v>
       </c>
-      <c r="D28">
+      <c r="E28">
         <v>-2272000000.0</v>
       </c>
-      <c r="E28">
+      <c r="F28">
         <v>-2097000000.0</v>
       </c>
-      <c r="F28">
+      <c r="G28">
         <v>-1353000000.0</v>
       </c>
-      <c r="G28">
+      <c r="H28">
         <v>-2920000000.0</v>
       </c>
-      <c r="H28">
+      <c r="I28">
         <v>-2424000000.0</v>
       </c>
-      <c r="I28">
+      <c r="J28">
         <v>-579000000.0</v>
       </c>
-      <c r="J28">
+      <c r="K28">
         <v>-1811000000.0</v>
       </c>
-      <c r="K28">
+      <c r="L28">
         <v>3884000000.0</v>
       </c>
-      <c r="L28">
+      <c r="M28">
         <v>2482000000.0</v>
       </c>
-      <c r="M28">
+      <c r="N28">
         <v>-507000000.0</v>
       </c>
-      <c r="N28">
+      <c r="O28">
         <v>-2215000000.0</v>
       </c>
-      <c r="O28">
+      <c r="P28">
         <v>-4339000000.0</v>
       </c>
-      <c r="P28">
+      <c r="Q28">
         <v>-3518000000.0</v>
       </c>
-      <c r="Q28">
+      <c r="R28">
         <v>-6161000000.0</v>
       </c>
-      <c r="R28">
+      <c r="S28">
         <v>-2617000000.0</v>
       </c>
-      <c r="S28">
+      <c r="T28">
         <v>-1445000000.0</v>
       </c>
-      <c r="T28">
+      <c r="U28">
         <v>-6972000000.0</v>
       </c>
-      <c r="U28">
+      <c r="V28">
         <v>-1671000000.0</v>
       </c>
-      <c r="V28">
+      <c r="W28">
         <v>-1646000000.0</v>
       </c>
-      <c r="W28">
+      <c r="X28">
         <v>-6363000000.0</v>
       </c>
-      <c r="X28">
+      <c r="Y28">
         <v>-6322000000.0</v>
       </c>
-      <c r="Y28">
+      <c r="Z28">
         <v>-6135000000.0</v>
       </c>
-      <c r="Z28">
+      <c r="AA28">
         <v>253000000.0</v>
       </c>
-      <c r="AA28">
+      <c r="AB28">
         <v>-2718000000.0</v>
       </c>
-      <c r="AB28">
+      <c r="AC28">
         <v>-1782000000.0</v>
       </c>
-      <c r="AC28">
+      <c r="AD28">
         <v>1781000000.0</v>
       </c>
-      <c r="AD28">
+      <c r="AE28">
         <v>423000000.0</v>
       </c>
-      <c r="AE28">
+      <c r="AF28">
         <v>4354000000.0</v>
       </c>
-      <c r="AF28">
+      <c r="AG28">
         <v>1849000000.0</v>
       </c>
-      <c r="AG28">
+      <c r="AH28">
         <v>5451000000.0</v>
       </c>
-      <c r="AH28">
+      <c r="AI28">
         <v>6606000000.0</v>
       </c>
-      <c r="AI28">
+      <c r="AJ28">
         <v>7023000000.0</v>
       </c>
-      <c r="AJ28">
+      <c r="AK28">
         <v>5593000000.0</v>
       </c>
-      <c r="AK28">
+      <c r="AL28">
         <v>2529000000.0</v>
       </c>
-      <c r="AL28">
+      <c r="AM28">
         <v>2036000000.0</v>
       </c>
-      <c r="AM28">
+      <c r="AN28">
         <v>4039000000.0</v>
       </c>
-      <c r="AN28">
+      <c r="AO28">
         <v>2790000000.0</v>
       </c>
-      <c r="AO28">
+      <c r="AP28">
         <v>7893000000.0</v>
       </c>
-      <c r="AP28">
+      <c r="AQ28">
         <v>8565000000.0</v>
       </c>
-      <c r="AQ28">
+      <c r="AR28">
         <v>9833000000.0</v>
       </c>
-      <c r="AR28">
+      <c r="AS28">
         <v>11989000000.0</v>
       </c>
-      <c r="AS28">
+      <c r="AT28">
         <v>12880000000.0</v>
       </c>
-      <c r="AT28">
+      <c r="AU28">
         <v>8771000000.0</v>
       </c>
-      <c r="AU28">
+      <c r="AV28">
         <v>10899000000.0</v>
       </c>
-      <c r="AV28">
+      <c r="AW28">
         <v>12683000000.0</v>
       </c>
-      <c r="AW28">
+      <c r="AX28">
         <v>11513000000.0</v>
       </c>
-      <c r="AX28">
+      <c r="AY28">
         <v>14436000000.0</v>
       </c>
-      <c r="AY28">
+      <c r="AZ28">
         <v>10169000000.0</v>
       </c>
-      <c r="AZ28">
+      <c r="BA28">
         <v>12686000000.0</v>
       </c>
-      <c r="BA28">
+      <c r="BB28">
         <v>12031000000.0</v>
       </c>
-      <c r="BB28">
+      <c r="BC28">
         <v>6649000000.0</v>
       </c>
-      <c r="BC28">
+      <c r="BD28">
         <v>10159000000.0</v>
       </c>
-      <c r="BD28">
+      <c r="BE28">
         <v>6137000000.0</v>
       </c>
-      <c r="BE28">
+      <c r="BF28">
         <v>8015000000.0</v>
       </c>
-      <c r="BF28">
+      <c r="BG28">
         <v>17109000000.0</v>
       </c>
-      <c r="BG28">
+      <c r="BH28">
         <v>23692000000.0</v>
       </c>
-      <c r="BH28">
+      <c r="BI28">
         <v>27232000000.0</v>
       </c>
-      <c r="BI28">
+      <c r="BJ28">
         <v>25972000000.0</v>
       </c>
-      <c r="BJ28">
+      <c r="BK28">
         <v>23334000000.0</v>
       </c>
-      <c r="BK28">
+      <c r="BL28">
         <v>15281000000.0</v>
       </c>
-      <c r="BL28">
+      <c r="BM28">
         <v>19312000000.0</v>
       </c>
-      <c r="BM28">
+      <c r="BN28">
         <v>19781000000.0</v>
       </c>
-      <c r="BN28">
+      <c r="BO28">
         <v>12508000000.0</v>
       </c>
-      <c r="BO28">
+      <c r="BP28">
         <v>8259000000.0</v>
       </c>
-      <c r="BP28">
+      <c r="BQ28">
         <v>12472000000.0</v>
       </c>
-      <c r="BQ28">
+      <c r="BR28">
         <v>5429000000.0</v>
       </c>
-      <c r="BR28">
+      <c r="BS28">
         <v>-8123000000.0</v>
       </c>
-      <c r="BS28">
+      <c r="BT28">
         <v>599000000.0</v>
       </c>
-      <c r="BT28">
+      <c r="BU28">
         <v>7573000000.0</v>
       </c>
-      <c r="BU28">
+      <c r="BV28">
         <v>3884000000.0</v>
       </c>
-      <c r="BV28">
+      <c r="BW28">
         <v>3881000000.0</v>
       </c>
-      <c r="BW28">
+      <c r="BX28">
         <v>9669000000.0</v>
       </c>
-      <c r="BX28">
+      <c r="BY28">
         <v>11249000000.0</v>
       </c>
-      <c r="BY28">
+      <c r="BZ28">
         <v>10948000000.0</v>
       </c>
-      <c r="BZ28">
+      <c r="CA28">
         <v>7251000000.0</v>
       </c>
-      <c r="CA28">
+      <c r="CB28">
         <v>8627000000.0</v>
       </c>
-      <c r="CB28">
+      <c r="CC28">
         <v>10998000000.0</v>
       </c>
-      <c r="CC28">
+      <c r="CD28">
         <v>8282000000.0</v>
       </c>
-      <c r="CD28">
+      <c r="CE28">
         <v>9418000000.0</v>
       </c>
-      <c r="CE28">
+      <c r="CF28">
         <v>5979000000.0</v>
       </c>
-      <c r="CF28">
+      <c r="CG28">
         <v>-192000000.0</v>
       </c>
-      <c r="CG28">
+      <c r="CH28">
         <v>4609000000.0</v>
       </c>
-      <c r="CH28">
+      <c r="CI28">
         <v>4806000000.0</v>
       </c>
-      <c r="CI28">
+      <c r="CJ28">
         <v>4669000000.0</v>
       </c>
-      <c r="CJ28">
+      <c r="CK28">
         <v>4985000000.0</v>
       </c>
-      <c r="CK28">
+      <c r="CL28">
         <v>5629000000.0</v>
       </c>
-      <c r="CL28">
+      <c r="CM28">
         <v>5612000000.0</v>
       </c>
-      <c r="CM28">
+      <c r="CN28">
         <v>3266000000.0</v>
       </c>
-      <c r="CN28">
+      <c r="CO28">
         <v>3291000000.0</v>
       </c>
-      <c r="CO28">
+      <c r="CP28">
         <v>2984000000.0</v>
       </c>
-      <c r="CP28">
+      <c r="CQ28">
         <v>3263000000.0</v>
       </c>
-      <c r="CQ28">
+      <c r="CR28">
         <v>659000000.0</v>
       </c>
-      <c r="CR28">
+      <c r="CS28">
         <v>-75000000.0</v>
       </c>
-      <c r="CS28">
+      <c r="CT28">
         <v>-44000000.0</v>
       </c>
-      <c r="CT28">
+      <c r="CU28">
         <v>-3490000000.0</v>
       </c>
-      <c r="CU28">
+      <c r="CV28">
         <v>-1392000000.0</v>
       </c>
-      <c r="CV28">
+      <c r="CW28">
         <v>-318000000.0</v>
       </c>
-      <c r="CW28">
+      <c r="CX28">
         <v>-156000000.0</v>
       </c>
-      <c r="CX28">
+      <c r="CY28">
         <v>4000000.0</v>
       </c>
-      <c r="CY28">
+      <c r="CZ28">
         <v>3060000000.0</v>
       </c>
-      <c r="CZ28">
+      <c r="DA28">
         <v>1421000000.0</v>
       </c>
-      <c r="DA28">
+      <c r="DB28">
         <v>4141000000.0</v>
       </c>
-      <c r="DB28">
+      <c r="DC28">
         <v>3933000000.0</v>
       </c>
-      <c r="DC28">
+      <c r="DD28">
         <v>3120000000.0</v>
       </c>
-      <c r="DD28"/>
       <c r="DE28"/>
       <c r="DF28"/>
+      <c r="DG28"/>
     </row>
-    <row r="29" spans="1:110">
+    <row r="29" spans="1:111">
       <c r="A29" t="s">
         <v>59</v>
       </c>
-      <c r="B29"/>
+      <c r="B29">
+        <v>48454000000.0</v>
+      </c>
       <c r="C29">
+        <v>48575000000.0</v>
+      </c>
+      <c r="D29">
         <v>48776000000.0</v>
       </c>
-      <c r="D29">
+      <c r="E29">
         <v>47591000000.0</v>
       </c>
-      <c r="E29">
+      <c r="F29">
         <v>46722000000.0</v>
       </c>
-      <c r="F29">
+      <c r="G29">
         <v>46154000000.0</v>
       </c>
-      <c r="G29">
+      <c r="H29">
         <v>49730000000.0</v>
       </c>
-      <c r="H29">
+      <c r="I29">
         <v>45614000000.0</v>
       </c>
-      <c r="I29">
+      <c r="J29">
         <v>47796000000.0</v>
       </c>
-      <c r="J29">
+      <c r="K29">
         <v>48811000000.0</v>
       </c>
-      <c r="K29">
+      <c r="L29">
         <v>44454000000.0</v>
       </c>
-      <c r="L29">
+      <c r="M29">
         <v>48160000000.0</v>
       </c>
-      <c r="M29">
+      <c r="N29">
         <v>50143000000.0</v>
       </c>
-      <c r="N29">
+      <c r="O29">
         <v>45020000000.0</v>
       </c>
-      <c r="O29">
+      <c r="P29">
         <v>42937000000.0</v>
       </c>
-      <c r="P29">
+      <c r="Q29">
         <v>54131000000.0</v>
       </c>
-      <c r="Q29">
+      <c r="R29">
         <v>71292000000.0</v>
       </c>
-      <c r="R29">
+      <c r="S29">
         <v>84912000000.0</v>
       </c>
-      <c r="S29">
+      <c r="T29">
         <v>86561000000.0</v>
       </c>
-      <c r="T29">
+      <c r="U29">
         <v>87203000000.0</v>
       </c>
-      <c r="U29">
+      <c r="V29">
         <v>83828000000.0</v>
       </c>
-      <c r="V29">
+      <c r="W29">
         <v>92707000000.0</v>
       </c>
-      <c r="W29">
+      <c r="X29">
         <v>91358000000.0</v>
       </c>
-      <c r="X29">
+      <c r="Y29">
         <v>93660000000.0</v>
       </c>
-      <c r="Y29">
+      <c r="Z29">
         <v>88180000000.0</v>
       </c>
-      <c r="Z29"/>
       <c r="AA29"/>
       <c r="AB29"/>
       <c r="AC29"/>
       <c r="AD29"/>
       <c r="AE29"/>
       <c r="AF29"/>
       <c r="AG29"/>
       <c r="AH29"/>
       <c r="AI29"/>
       <c r="AJ29"/>
       <c r="AK29"/>
       <c r="AL29"/>
       <c r="AM29"/>
       <c r="AN29"/>
       <c r="AO29"/>
       <c r="AP29"/>
       <c r="AQ29"/>
       <c r="AR29"/>
       <c r="AS29"/>
       <c r="AT29"/>
       <c r="AU29"/>
       <c r="AV29"/>
       <c r="AW29"/>
       <c r="AX29"/>
       <c r="AY29"/>
@@ -12312,584 +12421,589 @@
       <c r="CH29"/>
       <c r="CI29"/>
       <c r="CJ29"/>
       <c r="CK29"/>
       <c r="CL29"/>
       <c r="CM29"/>
       <c r="CN29"/>
       <c r="CO29"/>
       <c r="CP29"/>
       <c r="CQ29"/>
       <c r="CR29"/>
       <c r="CS29"/>
       <c r="CT29"/>
       <c r="CU29"/>
       <c r="CV29"/>
       <c r="CW29"/>
       <c r="CX29"/>
       <c r="CY29"/>
       <c r="CZ29"/>
       <c r="DA29"/>
       <c r="DB29"/>
       <c r="DC29"/>
       <c r="DD29"/>
       <c r="DE29"/>
       <c r="DF29"/>
+      <c r="DG29"/>
     </row>
-    <row r="30" spans="1:110">
+    <row r="30" spans="1:111">
       <c r="A30" t="s">
         <v>60</v>
       </c>
       <c r="B30">
-        <v>49059000000.0</v>
+        <v>50335000000.0</v>
       </c>
       <c r="C30">
-        <v>41410000000.0</v>
+        <v>54253000000.0</v>
       </c>
       <c r="D30">
-        <v>32718000000.0</v>
+        <v>45262000000.0</v>
       </c>
       <c r="E30">
-        <v>32277000000.0</v>
+        <v>36250000000.0</v>
       </c>
       <c r="F30">
-        <v>30770000000.0</v>
+        <v>35834000000.0</v>
       </c>
       <c r="G30">
-        <v>31747000000.0</v>
+        <v>34259000000.0</v>
       </c>
       <c r="H30">
+        <v>35469000000.0</v>
+      </c>
+      <c r="I30">
         <v>32168000000.0</v>
       </c>
-      <c r="I30">
-[...1 lines deleted...]
-      </c>
       <c r="J30">
-        <v>30195000000.0</v>
+        <v>33622000000.0</v>
       </c>
       <c r="K30">
-        <v>19002000000.0</v>
+        <v>33784000000.0</v>
       </c>
       <c r="L30">
-        <v>18719000000.0</v>
+        <v>22706000000.0</v>
       </c>
       <c r="M30">
-        <v>18692000000.0</v>
+        <v>22035000000.0</v>
       </c>
       <c r="N30">
-        <v>17406000000.0</v>
+        <v>22246000000.0</v>
       </c>
       <c r="O30">
-        <v>17860000000.0</v>
+        <v>22170000000.0</v>
       </c>
       <c r="P30">
-        <v>18043000000.0</v>
+        <v>21021000000.0</v>
       </c>
       <c r="Q30">
-        <v>17965000000.0</v>
+        <v>20923000000.0</v>
       </c>
       <c r="R30">
-        <v>17333000000.0</v>
+        <v>21177000000.0</v>
       </c>
       <c r="S30">
-        <v>17816000000.0</v>
+        <v>20518000000.0</v>
       </c>
       <c r="T30">
-        <v>18288000000.0</v>
+        <v>21170000000.0</v>
       </c>
       <c r="U30">
-        <v>18941000000.0</v>
+        <v>21438000000.0</v>
       </c>
       <c r="V30">
+        <v>22090000000.0</v>
+      </c>
+      <c r="W30">
         <v>17870000000.0</v>
       </c>
-      <c r="W30">
+      <c r="X30">
         <v>20712000000.0</v>
       </c>
-      <c r="X30">
+      <c r="Y30">
         <v>20848000000.0</v>
       </c>
-      <c r="Y30">
+      <c r="Z30">
         <v>21224000000.0</v>
       </c>
-      <c r="Z30">
+      <c r="AA30">
         <v>20443000000.0</v>
       </c>
-      <c r="AA30">
+      <c r="AB30">
         <v>20723000000.0</v>
       </c>
-      <c r="AB30">
+      <c r="AC30">
         <v>20522000000.0</v>
       </c>
-      <c r="AC30">
+      <c r="AD30">
         <v>20615000000.0</v>
       </c>
-      <c r="AD30">
+      <c r="AE30">
         <v>19644000000.0</v>
       </c>
-      <c r="AE30">
+      <c r="AF30">
         <v>19820000000.0</v>
       </c>
-      <c r="AF30">
+      <c r="AG30">
         <v>19608000000.0</v>
       </c>
-      <c r="AG30">
+      <c r="AH30">
         <v>19368000000.0</v>
       </c>
-      <c r="AH30">
+      <c r="AI30">
         <v>18423000000.0</v>
       </c>
-      <c r="AI30">
+      <c r="AJ30">
         <v>18591000000.0</v>
       </c>
-      <c r="AJ30">
+      <c r="AK30">
         <v>26553000000.0</v>
       </c>
-      <c r="AK30">
+      <c r="AL30">
         <v>25941000000.0</v>
       </c>
-      <c r="AL30">
+      <c r="AM30">
         <v>15465000000.0</v>
       </c>
-      <c r="AM30">
+      <c r="AN30">
         <v>26178000000.0</v>
       </c>
-      <c r="AN30">
+      <c r="AO30">
         <v>26086000000.0</v>
       </c>
-      <c r="AO30">
+      <c r="AP30">
         <v>27968000000.0</v>
       </c>
-      <c r="AP30">
+      <c r="AQ30">
         <v>22863000000.0</v>
       </c>
-      <c r="AQ30">
+      <c r="AR30">
         <v>25808000000.0</v>
       </c>
-      <c r="AR30">
+      <c r="AS30">
         <v>24872000000.0</v>
       </c>
-      <c r="AS30">
+      <c r="AT30">
         <v>24190000000.0</v>
       </c>
-      <c r="AT30">
+      <c r="AU30">
         <v>22244000000.0</v>
       </c>
-      <c r="AU30">
+      <c r="AV30">
         <v>23814000000.0</v>
       </c>
-      <c r="AV30">
+      <c r="AW30">
         <v>23730000000.0</v>
       </c>
-      <c r="AW30">
+      <c r="AX30">
         <v>23031000000.0</v>
       </c>
-      <c r="AX30">
+      <c r="AY30">
         <v>21859000000.0</v>
       </c>
-      <c r="AY30">
+      <c r="AZ30">
         <v>23473000000.0</v>
       </c>
-      <c r="AZ30">
+      <c r="BA30">
         <v>23283000000.0</v>
       </c>
-      <c r="BA30">
+      <c r="BB30">
         <v>23052000000.0</v>
       </c>
-      <c r="BB30">
+      <c r="BC30">
         <v>21634000000.0</v>
       </c>
-      <c r="BC30">
+      <c r="BD30">
         <v>22939000000.0</v>
       </c>
-      <c r="BD30">
+      <c r="BE30">
         <v>23974000000.0</v>
       </c>
-      <c r="BE30">
+      <c r="BF30">
         <v>23759000000.0</v>
       </c>
-      <c r="BF30">
+      <c r="BG30">
         <v>22481000000.0</v>
       </c>
-      <c r="BG30">
+      <c r="BH30">
         <v>23137000000.0</v>
       </c>
-      <c r="BH30">
+      <c r="BI30">
         <v>21070000000.0</v>
       </c>
-      <c r="BI30">
+      <c r="BJ30">
         <v>20315000000.0</v>
       </c>
-      <c r="BJ30">
+      <c r="BK30">
         <v>19830000000.0</v>
       </c>
-      <c r="BK30">
+      <c r="BL30">
         <v>193000000.0</v>
       </c>
-      <c r="BL30">
+      <c r="BM30">
         <v>18177000000.0</v>
       </c>
-      <c r="BM30">
+      <c r="BN30">
         <v>17554000000.0</v>
       </c>
-      <c r="BN30">
+      <c r="BO30">
         <v>17068000000.0</v>
       </c>
-      <c r="BO30">
+      <c r="BP30">
         <v>16903000000.0</v>
       </c>
-      <c r="BP30">
+      <c r="BQ30">
         <v>16730000000.0</v>
       </c>
-      <c r="BQ30">
+      <c r="BR30">
         <v>18514000000.0</v>
       </c>
-      <c r="BR30">
+      <c r="BS30">
         <v>16973000000.0</v>
       </c>
-      <c r="BS30">
+      <c r="BT30">
         <v>17865000000.0</v>
       </c>
-      <c r="BT30">
+      <c r="BU30">
         <v>15402000000.0</v>
       </c>
-      <c r="BU30">
+      <c r="BV30">
         <v>14998000000.0</v>
       </c>
-      <c r="BV30">
+      <c r="BW30">
         <v>13373000000.0</v>
       </c>
-      <c r="BW30">
+      <c r="BX30">
         <v>16549000000.0</v>
       </c>
-      <c r="BX30">
+      <c r="BY30">
         <v>15297000000.0</v>
       </c>
-      <c r="BY30">
+      <c r="BZ30">
         <v>15581000000.0</v>
       </c>
-      <c r="BZ30">
+      <c r="CA30">
         <v>14490000000.0</v>
       </c>
-      <c r="CA30">
+      <c r="CB30">
         <v>14494000000.0</v>
       </c>
-      <c r="CB30">
+      <c r="CC30">
         <v>13216000000.0</v>
       </c>
-      <c r="CC30">
+      <c r="CD30">
         <v>12731000000.0</v>
       </c>
-      <c r="CD30">
+      <c r="CE30">
         <v>12186000000.0</v>
       </c>
-      <c r="CE30">
+      <c r="CF30">
         <v>14391000000.0</v>
       </c>
-      <c r="CF30">
+      <c r="CG30">
         <v>7822000000.0</v>
       </c>
-      <c r="CG30">
+      <c r="CH30">
         <v>7515000000.0</v>
       </c>
-      <c r="CH30">
+      <c r="CI30">
         <v>6696000000.0</v>
       </c>
-      <c r="CI30">
+      <c r="CJ30">
         <v>7089000000.0</v>
       </c>
-      <c r="CJ30">
+      <c r="CK30">
         <v>7566000000.0</v>
       </c>
-      <c r="CK30">
+      <c r="CL30">
         <v>7554000000.0</v>
       </c>
-      <c r="CL30">
+      <c r="CM30">
         <v>7047000000.0</v>
       </c>
-      <c r="CM30">
+      <c r="CN30">
         <v>7133000000.0</v>
       </c>
-      <c r="CN30">
+      <c r="CO30">
         <v>7512000000.0</v>
       </c>
-      <c r="CO30">
+      <c r="CP30">
         <v>7968000000.0</v>
       </c>
-      <c r="CP30">
+      <c r="CQ30">
         <v>7669000000.0</v>
       </c>
-      <c r="CQ30">
+      <c r="CR30">
         <v>8165000000.0</v>
       </c>
-      <c r="CR30">
+      <c r="CS30">
         <v>8170000000.0</v>
       </c>
-      <c r="CS30">
+      <c r="CT30">
         <v>8111000000.0</v>
       </c>
-      <c r="CT30">
+      <c r="CU30">
         <v>6437000000.0</v>
       </c>
-      <c r="CU30">
+      <c r="CV30">
         <v>8063000000.0</v>
       </c>
-      <c r="CV30">
+      <c r="CW30">
         <v>8139000000.0</v>
       </c>
-      <c r="CW30">
+      <c r="CX30">
         <v>8797000000.0</v>
       </c>
-      <c r="CX30">
+      <c r="CY30">
         <v>8343000000.0</v>
       </c>
-      <c r="CY30">
+      <c r="CZ30">
         <v>8064000000.0</v>
       </c>
-      <c r="CZ30">
+      <c r="DA30">
         <v>8317000000.0</v>
       </c>
-      <c r="DA30">
+      <c r="DB30">
         <v>9032000000.0</v>
       </c>
-      <c r="DB30"/>
       <c r="DC30"/>
       <c r="DD30"/>
       <c r="DE30"/>
       <c r="DF30"/>
+      <c r="DG30"/>
     </row>
-    <row r="31" spans="1:110">
+    <row r="31" spans="1:111">
       <c r="A31" t="s">
         <v>61</v>
       </c>
       <c r="B31"/>
       <c r="C31"/>
       <c r="D31"/>
       <c r="E31"/>
       <c r="F31"/>
       <c r="G31"/>
       <c r="H31"/>
       <c r="I31"/>
       <c r="J31"/>
-      <c r="K31">
+      <c r="K31"/>
+      <c r="L31">
         <v>16549000000.0</v>
       </c>
-      <c r="L31">
+      <c r="M31">
         <v>21000000000.0</v>
       </c>
-      <c r="M31">
+      <c r="N31">
         <v>22815000000.0</v>
       </c>
-      <c r="N31">
+      <c r="O31">
         <v>17743000000.0</v>
       </c>
-      <c r="O31">
+      <c r="P31">
         <v>16071000000.0</v>
       </c>
-      <c r="P31">
+      <c r="Q31">
         <v>27950000000.0</v>
       </c>
-      <c r="Q31">
+      <c r="R31">
         <v>44455000000.0</v>
       </c>
-      <c r="R31">
+      <c r="S31">
         <v>57947000000.0</v>
       </c>
-      <c r="S31">
+      <c r="T31">
         <v>59412000000.0</v>
       </c>
-      <c r="T31">
+      <c r="U31">
         <v>59370000000.0</v>
       </c>
-      <c r="U31">
+      <c r="V31">
         <v>55920000000.0</v>
       </c>
-      <c r="V31">
+      <c r="W31">
         <v>64446000000.0</v>
       </c>
-      <c r="W31">
+      <c r="X31">
         <v>63956000000.0</v>
       </c>
-      <c r="X31">
+      <c r="Y31">
         <v>66448000000.0</v>
       </c>
-      <c r="Y31">
+      <c r="Z31">
         <v>61062000000.0</v>
       </c>
-      <c r="Z31">
+      <c r="AA31">
         <v>56836000000.0</v>
       </c>
-      <c r="AA31">
+      <c r="AB31">
         <v>59090000000.0</v>
       </c>
-      <c r="AB31">
+      <c r="AC31">
         <v>54403000000.0</v>
       </c>
-      <c r="AC31">
+      <c r="AD31">
         <v>49091000000.0</v>
       </c>
-      <c r="AD31">
+      <c r="AE31">
         <v>43319000000.0</v>
       </c>
-      <c r="AE31">
+      <c r="AF31">
         <v>42185000000.0</v>
       </c>
-      <c r="AF31">
+      <c r="AG31">
         <v>44134000000.0</v>
       </c>
-      <c r="AG31">
+      <c r="AH31">
         <v>46577000000.0</v>
       </c>
-      <c r="AH31">
+      <c r="AI31">
         <v>49086000000.0</v>
       </c>
-      <c r="AI31">
+      <c r="AJ31">
         <v>47158000000.0</v>
       </c>
-      <c r="AJ31">
+      <c r="AK31">
         <v>60070000000.0</v>
       </c>
-      <c r="AK31">
+      <c r="AL31">
         <v>58579000000.0</v>
       </c>
-      <c r="AL31">
+      <c r="AM31">
         <v>58089000000.0</v>
       </c>
-      <c r="AM31">
+      <c r="AN31">
         <v>68694000000.0</v>
       </c>
-      <c r="AN31">
+      <c r="AO31">
         <v>69327000000.0</v>
       </c>
-      <c r="AO31">
+      <c r="AP31">
         <v>66046000000.0</v>
       </c>
-      <c r="AP31">
+      <c r="AQ31">
         <v>58549000000.0</v>
       </c>
-      <c r="AQ31">
+      <c r="AR31">
         <v>61036000000.0</v>
       </c>
-      <c r="AR31">
+      <c r="AS31">
         <v>59825000000.0</v>
       </c>
-      <c r="AS31">
+      <c r="AT31">
         <v>64147000000.0</v>
       </c>
-      <c r="AT31">
+      <c r="AU31">
         <v>62279000000.0</v>
       </c>
-      <c r="AU31">
+      <c r="AV31">
         <v>60690000000.0</v>
       </c>
-      <c r="AV31">
+      <c r="AW31">
         <v>59268000000.0</v>
       </c>
-      <c r="AW31">
+      <c r="AX31">
         <v>55431000000.0</v>
       </c>
-      <c r="AX31">
+      <c r="AY31">
         <v>51897000000.0</v>
       </c>
-      <c r="AY31">
+      <c r="AZ31">
         <v>51527000000.0</v>
       </c>
-      <c r="AZ31">
+      <c r="BA31">
         <v>50685000000.0</v>
       </c>
-      <c r="BA31">
+      <c r="BB31">
         <v>54849000000.0</v>
       </c>
-      <c r="BB31">
+      <c r="BC31">
         <v>54620000000.0</v>
       </c>
-      <c r="BC31"/>
       <c r="BD31"/>
       <c r="BE31"/>
       <c r="BF31"/>
-      <c r="BG31">
+      <c r="BG31"/>
+      <c r="BH31">
         <v>48471000000.0</v>
       </c>
-      <c r="BH31">
+      <c r="BI31">
         <v>41396000000.0</v>
       </c>
-      <c r="BI31">
+      <c r="BJ31">
         <v>37997000000.0</v>
       </c>
-      <c r="BJ31">
+      <c r="BK31">
         <v>36960000000.0</v>
       </c>
-      <c r="BK31"/>
       <c r="BL31"/>
       <c r="BM31"/>
       <c r="BN31"/>
       <c r="BO31"/>
       <c r="BP31"/>
       <c r="BQ31"/>
       <c r="BR31"/>
       <c r="BS31"/>
       <c r="BT31"/>
       <c r="BU31"/>
       <c r="BV31"/>
       <c r="BW31"/>
       <c r="BX31"/>
       <c r="BY31"/>
       <c r="BZ31"/>
       <c r="CA31"/>
       <c r="CB31"/>
       <c r="CC31"/>
       <c r="CD31"/>
       <c r="CE31"/>
       <c r="CF31"/>
       <c r="CG31"/>
       <c r="CH31"/>
       <c r="CI31"/>
       <c r="CJ31"/>
       <c r="CK31"/>
       <c r="CL31"/>
       <c r="CM31"/>
       <c r="CN31"/>
       <c r="CO31"/>
       <c r="CP31"/>
       <c r="CQ31"/>
       <c r="CR31"/>
       <c r="CS31"/>
       <c r="CT31"/>
       <c r="CU31"/>
       <c r="CV31"/>
       <c r="CW31"/>
       <c r="CX31"/>
       <c r="CY31"/>
       <c r="CZ31"/>
       <c r="DA31"/>
       <c r="DB31"/>
       <c r="DC31"/>
       <c r="DD31"/>
       <c r="DE31"/>
       <c r="DF31"/>
+      <c r="DG31"/>
     </row>
-    <row r="32" spans="1:110">
+    <row r="32" spans="1:111">
       <c r="A32" t="s">
         <v>62</v>
       </c>
       <c r="B32"/>
       <c r="C32"/>
       <c r="D32"/>
       <c r="E32"/>
       <c r="F32"/>
       <c r="G32"/>
       <c r="H32"/>
       <c r="I32"/>
       <c r="J32"/>
       <c r="K32"/>
       <c r="L32"/>
       <c r="M32"/>
       <c r="N32"/>
       <c r="O32"/>
       <c r="P32"/>
       <c r="Q32"/>
       <c r="R32"/>
       <c r="S32"/>
       <c r="T32"/>
       <c r="U32"/>
       <c r="V32"/>
       <c r="W32"/>
@@ -12958,3016 +13072,3095 @@
       <c r="CH32"/>
       <c r="CI32"/>
       <c r="CJ32"/>
       <c r="CK32"/>
       <c r="CL32"/>
       <c r="CM32"/>
       <c r="CN32"/>
       <c r="CO32"/>
       <c r="CP32"/>
       <c r="CQ32"/>
       <c r="CR32"/>
       <c r="CS32"/>
       <c r="CT32"/>
       <c r="CU32"/>
       <c r="CV32"/>
       <c r="CW32"/>
       <c r="CX32"/>
       <c r="CY32"/>
       <c r="CZ32"/>
       <c r="DA32"/>
       <c r="DB32"/>
       <c r="DC32"/>
       <c r="DD32"/>
       <c r="DE32"/>
       <c r="DF32"/>
+      <c r="DG32"/>
     </row>
-    <row r="33" spans="1:110">
+    <row r="33" spans="1:111">
       <c r="A33" t="s">
         <v>63</v>
       </c>
-      <c r="B33"/>
+      <c r="B33">
+        <v>670189000000.0</v>
+      </c>
       <c r="C33">
-        <v>11814000000.0</v>
+        <v>565576000000.0</v>
       </c>
       <c r="D33">
-        <v>12067000000.0</v>
+        <v>552399000000.0</v>
       </c>
       <c r="E33">
-        <v>11560000000.0</v>
+        <v>546058000000.0</v>
       </c>
       <c r="F33">
-        <v>323567000000.0</v>
+        <v>534755000000.0</v>
       </c>
       <c r="G33">
-        <v>11624000000.0</v>
+        <v>534416000000.0</v>
       </c>
       <c r="H33">
-        <v>11631000000.0</v>
+        <v>349354000000.0</v>
       </c>
       <c r="I33">
-        <v>608732000000.0</v>
+        <v>623139000000.0</v>
       </c>
       <c r="J33">
-        <v>322545000000.0</v>
+        <v>291819000000.0</v>
       </c>
       <c r="K33">
-        <v>12283000000.0</v>
+        <v>336967000000.0</v>
       </c>
       <c r="L33">
-        <v>661862000000.0</v>
+        <v>288109000000.0</v>
       </c>
       <c r="M33">
-        <v>932033000000.0</v>
+        <v>298381000000.0</v>
       </c>
       <c r="N33">
-        <v>642877000000.0</v>
+        <v>294313000000.0</v>
       </c>
       <c r="O33">
-        <v>11705000000.0</v>
+        <v>327581000000.0</v>
       </c>
       <c r="P33">
-        <v>10452000000.0</v>
+        <v>276909000000.0</v>
       </c>
       <c r="Q33">
-        <v>359711000000.0</v>
+        <v>282818000000.0</v>
       </c>
       <c r="R33">
-        <v>739661000000.0</v>
+        <v>306844000000.0</v>
       </c>
       <c r="S33">
-        <v>19488000000.0</v>
+        <v>371693000000.0</v>
       </c>
       <c r="T33">
-        <v>19516000000.0</v>
+        <v>325480000000.0</v>
       </c>
       <c r="U33">
-        <v>18514000000.0</v>
+        <v>333590000000.0</v>
       </c>
       <c r="V33">
+        <v>340224000000.0</v>
+      </c>
+      <c r="W33">
         <v>775351000000.0</v>
       </c>
-      <c r="W33">
+      <c r="X33">
         <v>20199000000.0</v>
       </c>
-      <c r="X33">
+      <c r="Y33">
         <v>20579000000.0</v>
       </c>
-      <c r="Y33">
+      <c r="Z33">
         <v>19168000000.0</v>
       </c>
-      <c r="Z33">
+      <c r="AA33">
         <v>723865000000.0</v>
       </c>
-      <c r="AA33">
+      <c r="AB33">
         <v>19431000000.0</v>
       </c>
-      <c r="AB33">
+      <c r="AC33">
         <v>18174000000.0</v>
       </c>
-      <c r="AC33">
+      <c r="AD33">
         <v>690589000000.0</v>
       </c>
-      <c r="AD33">
+      <c r="AE33">
         <v>664198000000.0</v>
       </c>
-      <c r="AE33">
+      <c r="AF33">
         <v>14364000000.0</v>
       </c>
-      <c r="AF33">
+      <c r="AG33">
         <v>14876000000.0</v>
       </c>
-      <c r="AG33">
+      <c r="AH33">
         <v>698657000000.0</v>
       </c>
-      <c r="AH33">
+      <c r="AI33">
         <v>707191000000.0</v>
       </c>
-      <c r="AI33">
+      <c r="AJ33">
         <v>18110000000.0</v>
       </c>
-      <c r="AJ33">
+      <c r="AK33">
         <v>19768000000.0</v>
       </c>
-      <c r="AK33">
+      <c r="AL33">
         <v>18900000000.0</v>
       </c>
-      <c r="AL33">
+      <c r="AM33">
         <v>18587000000.0</v>
       </c>
-      <c r="AM33">
+      <c r="AN33">
         <v>23951000000.0</v>
       </c>
-      <c r="AN33">
+      <c r="AO33">
         <v>24818000000.0</v>
       </c>
-      <c r="AO33">
+      <c r="AP33">
         <v>23505000000.0</v>
       </c>
-      <c r="AP33">
+      <c r="AQ33">
         <v>851894000000.0</v>
       </c>
-      <c r="AQ33">
+      <c r="AR33">
         <v>853100000000.0</v>
       </c>
-      <c r="AR33">
+      <c r="AS33">
         <v>871751000000.0</v>
       </c>
-      <c r="AS33">
+      <c r="AT33">
         <v>893235000000.0</v>
       </c>
-      <c r="AT33">
+      <c r="AU33">
         <v>878788000000.0</v>
       </c>
-      <c r="AU33">
+      <c r="AV33">
         <v>519474000000.0</v>
       </c>
-      <c r="AV33">
+      <c r="AW33">
         <v>524371000000.0</v>
       </c>
-      <c r="AW33">
+      <c r="AX33">
         <v>514661000000.0</v>
       </c>
-      <c r="AX33">
+      <c r="AY33">
         <v>514824000000.0</v>
       </c>
-      <c r="AY33">
+      <c r="AZ33">
         <v>449280000000.0</v>
       </c>
-      <c r="AZ33">
+      <c r="BA33">
         <v>9447000000.0</v>
       </c>
-      <c r="BA33">
+      <c r="BB33">
         <v>9696000000.0</v>
       </c>
-      <c r="BB33">
+      <c r="BC33">
         <v>9953000000.0</v>
       </c>
-      <c r="BC33">
+      <c r="BD33">
         <v>10024000000.0</v>
       </c>
-      <c r="BD33">
+      <c r="BE33">
         <v>11823000000.0</v>
       </c>
-      <c r="BE33">
+      <c r="BF33">
         <v>11903000000.0</v>
       </c>
-      <c r="BF33">
+      <c r="BG33">
         <v>11935000000.0</v>
       </c>
-      <c r="BG33">
+      <c r="BH33">
         <v>19220000000.0</v>
       </c>
-      <c r="BH33">
+      <c r="BI33">
         <v>12036000000.0</v>
       </c>
-      <c r="BI33">
+      <c r="BJ33">
         <v>11946000000.0</v>
       </c>
-      <c r="BJ33">
+      <c r="BK33">
         <v>11781000000.0</v>
       </c>
-      <c r="BK33">
+      <c r="BL33">
         <v>8509000000.0</v>
       </c>
-      <c r="BL33">
+      <c r="BM33">
         <v>375513000000.0</v>
       </c>
-      <c r="BM33">
+      <c r="BN33">
         <v>5049000000.0</v>
       </c>
-      <c r="BN33">
+      <c r="BO33">
         <v>5047000000.0</v>
       </c>
-      <c r="BO33">
+      <c r="BP33">
         <v>5033000000.0</v>
       </c>
-      <c r="BP33">
+      <c r="BQ33">
         <v>5036000000.0</v>
       </c>
-      <c r="BQ33">
+      <c r="BR33">
         <v>5010000000.0</v>
       </c>
-      <c r="BR33">
+      <c r="BS33">
         <v>5008000000.0</v>
       </c>
-      <c r="BS33">
+      <c r="BT33">
         <v>5036000000.0</v>
       </c>
-      <c r="BT33">
+      <c r="BU33">
         <v>5161000000.0</v>
       </c>
-      <c r="BU33">
+      <c r="BV33">
         <v>5094000000.0</v>
       </c>
-      <c r="BV33">
+      <c r="BW33">
         <v>246384000000.0</v>
       </c>
-      <c r="BW33">
+      <c r="BX33">
         <v>4909000000.0</v>
       </c>
-      <c r="BX33">
+      <c r="BY33">
         <v>4904000000.0</v>
       </c>
-      <c r="BY33">
+      <c r="BZ33">
         <v>6889000000.0</v>
       </c>
-      <c r="BZ33">
+      <c r="CA33">
         <v>4897000000.0</v>
       </c>
-      <c r="CA33">
+      <c r="CB33">
         <v>9369000000.0</v>
       </c>
-      <c r="CB33">
+      <c r="CC33">
         <v>249275000000.0</v>
       </c>
-      <c r="CC33">
+      <c r="CD33">
         <v>251349000000.0</v>
       </c>
-      <c r="CD33">
+      <c r="CE33">
         <v>241491000000.0</v>
       </c>
-      <c r="CE33">
+      <c r="CF33">
         <v>243818000000.0</v>
       </c>
-      <c r="CF33">
+      <c r="CG33">
         <v>189822000000.0</v>
       </c>
-      <c r="CG33">
+      <c r="CH33">
         <v>187586000000.0</v>
       </c>
-      <c r="CH33">
+      <c r="CI33">
         <v>345955000000.0</v>
       </c>
-      <c r="CI33">
+      <c r="CJ33">
         <v>180411000000.0</v>
       </c>
-      <c r="CJ33">
+      <c r="CK33">
         <v>174025000000.0</v>
       </c>
-      <c r="CK33">
+      <c r="CL33">
         <v>177854000000.0</v>
       </c>
-      <c r="CL33">
+      <c r="CM33">
         <v>171176000000.0</v>
       </c>
-      <c r="CM33">
+      <c r="CN33">
         <v>169681000000.0</v>
       </c>
-      <c r="CN33">
+      <c r="CO33">
         <v>163079000000.0</v>
       </c>
-      <c r="CO33">
+      <c r="CP33">
         <v>153572000000.0</v>
       </c>
-      <c r="CP33">
+      <c r="CQ33">
         <v>143822000000.0</v>
       </c>
-      <c r="CQ33">
+      <c r="CR33">
         <v>137776000000.0</v>
       </c>
-      <c r="CR33">
+      <c r="CS33">
         <v>127961000000.0</v>
       </c>
-      <c r="CS33">
+      <c r="CT33">
         <v>122381000000.0</v>
       </c>
-      <c r="CT33">
+      <c r="CU33">
         <v>119664000000.0</v>
       </c>
-      <c r="CU33">
+      <c r="CV33">
         <v>121193000000.0</v>
       </c>
-      <c r="CV33">
+      <c r="CW33">
         <v>118455000000.0</v>
       </c>
-      <c r="CW33">
+      <c r="CX33">
         <v>119771000000.0</v>
       </c>
-      <c r="CX33">
+      <c r="CY33">
         <v>116441000000.0</v>
       </c>
-      <c r="CY33">
+      <c r="CZ33">
         <v>89970000000.0</v>
       </c>
-      <c r="CZ33">
+      <c r="DA33">
         <v>87142000000.0</v>
       </c>
-      <c r="DA33">
+      <c r="DB33">
         <v>112281000000.0</v>
       </c>
-      <c r="DB33">
+      <c r="DC33">
         <v>136463000000.0</v>
       </c>
-      <c r="DC33">
+      <c r="DD33">
         <v>139603000000.0</v>
       </c>
-      <c r="DD33"/>
       <c r="DE33"/>
       <c r="DF33"/>
+      <c r="DG33"/>
     </row>
-    <row r="34" spans="1:110">
+    <row r="34" spans="1:111">
       <c r="A34" t="s">
         <v>64</v>
       </c>
       <c r="B34"/>
       <c r="C34"/>
       <c r="D34"/>
       <c r="E34"/>
       <c r="F34"/>
       <c r="G34"/>
       <c r="H34"/>
       <c r="I34"/>
       <c r="J34"/>
       <c r="K34"/>
-      <c r="L34">
+      <c r="L34"/>
+      <c r="M34">
         <v>642000000000.0</v>
       </c>
-      <c r="M34">
+      <c r="N34">
         <v>636147000000.0</v>
       </c>
-      <c r="N34">
+      <c r="O34">
         <v>634950000000.0</v>
       </c>
-      <c r="O34">
+      <c r="P34">
         <v>620532000000.0</v>
       </c>
-      <c r="P34">
+      <c r="Q34">
         <v>620131000000.0</v>
       </c>
-      <c r="Q34">
+      <c r="R34">
         <v>660124000000.0</v>
       </c>
-      <c r="R34">
+      <c r="S34">
         <v>678003000000.0</v>
       </c>
-      <c r="S34">
+      <c r="T34">
         <v>678071000000.0</v>
       </c>
-      <c r="T34">
+      <c r="U34">
         <v>689717000000.0</v>
       </c>
-      <c r="U34">
+      <c r="V34">
         <v>690819000000.0</v>
       </c>
-      <c r="V34">
+      <c r="W34">
         <v>704801000000.0</v>
       </c>
-      <c r="W34">
+      <c r="X34">
         <v>691019000000.0</v>
       </c>
-      <c r="X34">
+      <c r="Y34">
         <v>674959000000.0</v>
       </c>
-      <c r="Y34">
+      <c r="Z34">
         <v>652131000000.0</v>
       </c>
-      <c r="Z34">
+      <c r="AA34">
         <v>660243000000.0</v>
       </c>
-      <c r="AA34">
+      <c r="AB34">
         <v>659705000000.0</v>
       </c>
-      <c r="AB34">
+      <c r="AC34">
         <v>655022000000.0</v>
       </c>
-      <c r="AC34">
+      <c r="AD34">
         <v>642385000000.0</v>
       </c>
-      <c r="AD34">
+      <c r="AE34">
         <v>624250000000.0</v>
       </c>
-      <c r="AE34">
+      <c r="AF34">
         <v>637043000000.0</v>
       </c>
-      <c r="AF34">
+      <c r="AG34">
         <v>642192000000.0</v>
       </c>
-      <c r="AG34">
+      <c r="AH34">
         <v>644838000000.0</v>
       </c>
-      <c r="AH34">
+      <c r="AI34">
         <v>649202000000.0</v>
       </c>
-      <c r="AI34">
+      <c r="AJ34">
         <v>650439000000.0</v>
       </c>
-      <c r="AJ34">
+      <c r="AK34">
         <v>840508000000.0</v>
       </c>
-      <c r="AK34">
+      <c r="AL34">
         <v>829541000000.0</v>
       </c>
-      <c r="AL34">
+      <c r="AM34">
         <v>814435000000.0</v>
       </c>
-      <c r="AM34">
+      <c r="AN34">
         <v>852475000000.0</v>
       </c>
-      <c r="AN34">
+      <c r="AO34">
         <v>840844000000.0</v>
       </c>
-      <c r="AO34">
+      <c r="AP34">
         <v>820292000000.0</v>
       </c>
-      <c r="AP34">
+      <c r="AQ34">
         <v>791412000000.0</v>
       </c>
-      <c r="AQ34">
+      <c r="AR34">
         <v>792563000000.0</v>
       </c>
-      <c r="AR34">
+      <c r="AS34">
         <v>810130000000.0</v>
       </c>
-      <c r="AS34">
+      <c r="AT34">
         <v>824344000000.0</v>
       </c>
-      <c r="AT34">
+      <c r="AU34">
         <v>810184000000.0</v>
       </c>
-      <c r="AU34">
+      <c r="AV34">
         <v>818087000000.0</v>
       </c>
-      <c r="AV34">
+      <c r="AW34">
         <v>822664000000.0</v>
       </c>
-      <c r="AW34">
+      <c r="AX34">
         <v>807830000000.0</v>
       </c>
-      <c r="AX34">
+      <c r="AY34">
         <v>807920000000.0</v>
       </c>
-      <c r="AY34">
+      <c r="AZ34">
         <v>747622000000.0</v>
       </c>
-      <c r="AZ34">
+      <c r="BA34">
         <v>740922000000.0</v>
       </c>
-      <c r="BA34">
+      <c r="BB34">
         <v>760298000000.0</v>
       </c>
-      <c r="BB34">
+      <c r="BC34">
         <v>748825000000.0</v>
       </c>
-      <c r="BC34"/>
       <c r="BD34"/>
       <c r="BE34"/>
       <c r="BF34"/>
-      <c r="BG34">
+      <c r="BG34"/>
+      <c r="BH34">
         <v>637445000000.0</v>
       </c>
-      <c r="BH34">
+      <c r="BI34">
         <v>636792000000.0</v>
       </c>
-      <c r="BI34">
+      <c r="BJ34">
         <v>620833000000.0</v>
       </c>
-      <c r="BJ34">
+      <c r="BK34">
         <v>605628000000.0</v>
       </c>
-      <c r="BK34"/>
       <c r="BL34"/>
       <c r="BM34"/>
       <c r="BN34"/>
       <c r="BO34"/>
       <c r="BP34"/>
       <c r="BQ34"/>
       <c r="BR34"/>
       <c r="BS34"/>
       <c r="BT34"/>
       <c r="BU34"/>
       <c r="BV34"/>
       <c r="BW34"/>
       <c r="BX34"/>
       <c r="BY34"/>
       <c r="BZ34"/>
       <c r="CA34"/>
       <c r="CB34"/>
       <c r="CC34"/>
       <c r="CD34"/>
       <c r="CE34"/>
       <c r="CF34"/>
       <c r="CG34"/>
       <c r="CH34"/>
       <c r="CI34"/>
       <c r="CJ34"/>
       <c r="CK34"/>
       <c r="CL34"/>
       <c r="CM34"/>
       <c r="CN34"/>
       <c r="CO34"/>
       <c r="CP34"/>
       <c r="CQ34"/>
       <c r="CR34"/>
       <c r="CS34"/>
       <c r="CT34"/>
       <c r="CU34"/>
       <c r="CV34"/>
       <c r="CW34"/>
       <c r="CX34"/>
       <c r="CY34"/>
       <c r="CZ34"/>
       <c r="DA34"/>
       <c r="DB34"/>
       <c r="DC34"/>
       <c r="DD34"/>
       <c r="DE34"/>
       <c r="DF34"/>
+      <c r="DG34"/>
     </row>
-    <row r="35" spans="1:110">
+    <row r="35" spans="1:111">
       <c r="A35" t="s">
         <v>65</v>
       </c>
       <c r="B35">
-        <v>716245000000.0</v>
+        <v>715410000000.0</v>
       </c>
       <c r="C35">
-        <v>689783000000.0</v>
+        <v>440106000000.0</v>
       </c>
       <c r="D35">
-        <v>673610000000.0</v>
+        <v>416771000000.0</v>
       </c>
       <c r="E35">
-        <v>659842000000.0</v>
+        <v>404255000000.0</v>
       </c>
       <c r="F35">
-        <v>649754000000.0</v>
+        <v>397164000000.0</v>
       </c>
       <c r="G35">
-        <v>656276000000.0</v>
+        <v>391685000000.0</v>
       </c>
       <c r="H35">
-        <v>647467000000.0</v>
+        <v>410779000000.0</v>
       </c>
       <c r="I35">
-        <v>648780000000.0</v>
+        <v>648205000000.0</v>
       </c>
       <c r="J35">
-        <v>657301000000.0</v>
+        <v>466308000000.0</v>
       </c>
       <c r="K35">
-        <v>626203000000.0</v>
+        <v>399756000000.0</v>
       </c>
       <c r="L35">
-        <v>627781000000.0</v>
+        <v>449149000000.0</v>
       </c>
       <c r="M35">
-        <v>641121000000.0</v>
+        <v>457893000000.0</v>
       </c>
       <c r="N35">
-        <v>618197000000.0</v>
+        <v>448314000000.0</v>
       </c>
       <c r="O35">
-        <v>624774000000.0</v>
+        <v>381864000000.0</v>
       </c>
       <c r="P35">
-        <v>625526000000.0</v>
+        <v>443281000000.0</v>
       </c>
       <c r="Q35">
-        <v>670047000000.0</v>
+        <v>437200000000.0</v>
       </c>
       <c r="R35">
-        <v>691959000000.0</v>
+        <v>449133000000.0</v>
       </c>
       <c r="S35">
-        <v>692331000000.0</v>
+        <v>428781000000.0</v>
       </c>
       <c r="T35">
-        <v>703830000000.0</v>
+        <v>451771000000.0</v>
       </c>
       <c r="U35">
-        <v>703161000000.0</v>
+        <v>454994000000.0</v>
       </c>
       <c r="V35">
+        <v>453630000000.0</v>
+      </c>
+      <c r="W35">
         <v>720329000000.0</v>
       </c>
-      <c r="W35">
+      <c r="X35">
         <v>706923000000.0</v>
       </c>
-      <c r="X35">
+      <c r="Y35">
         <v>691643000000.0</v>
       </c>
-      <c r="Y35">
+      <c r="Z35">
         <v>667278000000.0</v>
       </c>
-      <c r="Z35">
+      <c r="AA35">
         <v>646738000000.0</v>
       </c>
-      <c r="AA35">
+      <c r="AB35">
         <v>674020000000.0</v>
       </c>
-      <c r="AB35">
+      <c r="AC35">
         <v>642609000000.0</v>
       </c>
-      <c r="AC35">
+      <c r="AD35">
         <v>628572000000.0</v>
       </c>
-      <c r="AD35">
+      <c r="AE35">
         <v>633871000000.0</v>
       </c>
-      <c r="AE35">
+      <c r="AF35">
         <v>620111000000.0</v>
       </c>
-      <c r="AF35">
+      <c r="AG35">
         <v>624770000000.0</v>
       </c>
-      <c r="AG35">
+      <c r="AH35">
         <v>629244000000.0</v>
       </c>
-      <c r="AH35">
+      <c r="AI35">
         <v>634511000000.0</v>
       </c>
-      <c r="AI35">
+      <c r="AJ35">
         <v>636225000000.0</v>
       </c>
-      <c r="AJ35">
+      <c r="AK35">
         <v>821570000000.0</v>
       </c>
-      <c r="AK35">
+      <c r="AL35">
         <v>846294000000.0</v>
       </c>
-      <c r="AL35">
+      <c r="AM35">
         <v>831022000000.0</v>
       </c>
-      <c r="AM35">
+      <c r="AN35">
         <v>874086000000.0</v>
       </c>
-      <c r="AN35">
+      <c r="AO35">
         <v>863194000000.0</v>
       </c>
-      <c r="AO35">
+      <c r="AP35">
         <v>841463000000.0</v>
       </c>
-      <c r="AP35">
+      <c r="AQ35">
         <v>809437000000.0</v>
       </c>
-      <c r="AQ35">
+      <c r="AR35">
         <v>811393000000.0</v>
       </c>
-      <c r="AR35">
+      <c r="AS35">
         <v>828420000000.0</v>
       </c>
-      <c r="AS35">
+      <c r="AT35">
         <v>845381000000.0</v>
       </c>
-      <c r="AT35">
+      <c r="AU35">
         <v>829678000000.0</v>
       </c>
-      <c r="AU35">
+      <c r="AV35">
         <v>837226000000.0</v>
       </c>
-      <c r="AV35">
+      <c r="AW35">
         <v>840838000000.0</v>
       </c>
-      <c r="AW35">
+      <c r="AX35">
         <v>824464000000.0</v>
       </c>
-      <c r="AX35">
+      <c r="AY35">
         <v>815309000000.0</v>
       </c>
-      <c r="AY35">
+      <c r="AZ35">
         <v>761265000000.0</v>
       </c>
-      <c r="AZ35">
+      <c r="BA35">
         <v>754913000000.0</v>
       </c>
-      <c r="BA35">
+      <c r="BB35">
         <v>776386000000.0</v>
       </c>
-      <c r="BB35">
+      <c r="BC35">
         <v>22221000000.0</v>
       </c>
-      <c r="BC35">
+      <c r="BD35">
         <v>788572000000.0</v>
       </c>
-      <c r="BD35">
+      <c r="BE35">
         <v>765145000000.0</v>
       </c>
-      <c r="BE35">
+      <c r="BF35">
         <v>763332000000.0</v>
       </c>
-      <c r="BF35">
+      <c r="BG35">
         <v>26884000000.0</v>
       </c>
-      <c r="BG35">
+      <c r="BH35">
         <v>732008000000.0</v>
       </c>
-      <c r="BH35">
+      <c r="BI35">
         <v>725904000000.0</v>
       </c>
-      <c r="BI35">
+      <c r="BJ35">
         <v>708795000000.0</v>
       </c>
-      <c r="BJ35">
+      <c r="BK35">
         <v>21892000000.0</v>
       </c>
-      <c r="BK35">
+      <c r="BL35">
         <v>27703000000.0</v>
       </c>
-      <c r="BL35">
+      <c r="BM35">
         <v>541549000000.0</v>
       </c>
-      <c r="BM35">
+      <c r="BN35">
         <v>537491000000.0</v>
       </c>
-      <c r="BN35">
+      <c r="BO35">
         <v>513392000000.0</v>
       </c>
-      <c r="BO35">
+      <c r="BP35">
         <v>506544000000.0</v>
       </c>
-      <c r="BP35">
+      <c r="BQ35">
         <v>484823000000.0</v>
       </c>
-      <c r="BQ35">
+      <c r="BR35">
         <v>469399000000.0</v>
       </c>
-      <c r="BR35">
+      <c r="BS35">
         <v>474943000000.0</v>
       </c>
-      <c r="BS35">
+      <c r="BT35">
         <v>500489000000.0</v>
       </c>
-      <c r="BT35">
+      <c r="BU35">
         <v>533104000000.0</v>
       </c>
-      <c r="BU35">
+      <c r="BV35">
         <v>527545000000.0</v>
       </c>
-      <c r="BV35">
+      <c r="BW35">
         <v>522716000000.0</v>
       </c>
-      <c r="BW35">
+      <c r="BX35">
         <v>529898000000.0</v>
       </c>
-      <c r="BX35">
+      <c r="BY35">
         <v>521306000000.0</v>
       </c>
-      <c r="BY35">
+      <c r="BZ35">
         <v>504023000000.0</v>
       </c>
-      <c r="BZ35">
+      <c r="CA35">
         <v>492468000000.0</v>
       </c>
-      <c r="CA35">
+      <c r="CB35">
         <v>484834000000.0</v>
       </c>
-      <c r="CB35">
+      <c r="CC35">
         <v>12871000000.0</v>
       </c>
-      <c r="CC35">
+      <c r="CD35">
         <v>12066000000.0</v>
       </c>
-      <c r="CD35">
+      <c r="CE35">
         <v>412731000000.0</v>
       </c>
-      <c r="CE35">
+      <c r="CF35">
         <v>11626000000.0</v>
       </c>
-      <c r="CF35">
+      <c r="CG35">
         <v>11438000000.0</v>
       </c>
-      <c r="CG35">
+      <c r="CH35">
         <v>7414000000.0</v>
       </c>
-      <c r="CH35">
+      <c r="CI35">
         <v>7412000000.0</v>
       </c>
-      <c r="CI35">
+      <c r="CJ35">
         <v>6695000000.0</v>
       </c>
-      <c r="CJ35">
+      <c r="CK35">
         <v>6226000000.0</v>
       </c>
-      <c r="CK35">
+      <c r="CL35">
         <v>5707000000.0</v>
       </c>
-      <c r="CL35">
+      <c r="CM35">
         <v>5703000000.0</v>
       </c>
-      <c r="CM35">
+      <c r="CN35">
         <v>5980000000.0</v>
       </c>
-      <c r="CN35">
+      <c r="CO35">
         <v>5839000000.0</v>
       </c>
-      <c r="CO35">
+      <c r="CP35">
         <v>5758000000.0</v>
       </c>
-      <c r="CP35">
+      <c r="CQ35">
         <v>5690000000.0</v>
       </c>
-      <c r="CQ35">
+      <c r="CR35">
         <v>4691000000.0</v>
       </c>
-      <c r="CR35">
+      <c r="CS35">
         <v>4696000000.0</v>
       </c>
-      <c r="CS35">
+      <c r="CT35">
         <v>4692000000.0</v>
       </c>
-      <c r="CT35">
+      <c r="CU35">
         <v>4884000000.0</v>
       </c>
-      <c r="CU35">
+      <c r="CV35">
         <v>3448000000.0</v>
       </c>
-      <c r="CV35">
+      <c r="CW35">
         <v>3403000000.0</v>
       </c>
-      <c r="CW35">
+      <c r="CX35">
         <v>3545000000.0</v>
       </c>
-      <c r="CX35">
+      <c r="CY35">
         <v>3490000000.0</v>
       </c>
-      <c r="CY35">
+      <c r="CZ35">
         <v>3977000000.0</v>
       </c>
-      <c r="CZ35">
+      <c r="DA35">
         <v>3917000000.0</v>
       </c>
-      <c r="DA35">
+      <c r="DB35">
         <v>2911000000.0</v>
       </c>
-      <c r="DB35">
+      <c r="DC35">
         <v>2514000000.0</v>
       </c>
-      <c r="DC35">
+      <c r="DD35">
         <v>2554000000.0</v>
       </c>
-      <c r="DD35"/>
       <c r="DE35"/>
       <c r="DF35"/>
+      <c r="DG35"/>
     </row>
-    <row r="36" spans="1:110">
+    <row r="36" spans="1:111">
       <c r="A36" t="s">
         <v>66</v>
       </c>
       <c r="B36">
-        <v>-633724000000.0</v>
+        <v>355936000000.0</v>
       </c>
       <c r="C36">
-        <v>-351431000000.0</v>
+        <v>167767000000.0</v>
       </c>
       <c r="D36">
-        <v>-343181000000.0</v>
+        <v>161844000000.0</v>
       </c>
       <c r="E36">
-        <v>-335216000000.0</v>
+        <v>158461000000.0</v>
       </c>
       <c r="F36">
-        <v>-325418000000.0</v>
+        <v>153157000000.0</v>
       </c>
       <c r="G36">
-        <v>-331764000000.0</v>
+        <v>154377000000.0</v>
       </c>
       <c r="H36">
-        <v>-315638000000.0</v>
+        <v>160434000000.0</v>
       </c>
       <c r="I36">
-        <v>-317694000000.0</v>
+        <v>319193000000.0</v>
       </c>
       <c r="J36">
-        <v>154211000000.0</v>
+        <v>152480000000.0</v>
       </c>
       <c r="K36">
-        <v>-311928000000.0</v>
+        <v>158787000000.0</v>
       </c>
       <c r="L36">
-        <v>-325734000000.0</v>
+        <v>146820000000.0</v>
       </c>
       <c r="M36">
-        <v>-323612000000.0</v>
+        <v>157202000000.0</v>
       </c>
       <c r="N36">
-        <v>476102000000.0</v>
+        <v>160650000000.0</v>
       </c>
       <c r="O36">
-        <v>-309350000000.0</v>
+        <v>159440000000.0</v>
       </c>
       <c r="P36">
-        <v>-321968000000.0</v>
+        <v>147065000000.0</v>
       </c>
       <c r="Q36">
-        <v>-359711000000.0</v>
+        <v>155724000000.0</v>
       </c>
       <c r="R36">
-        <v>-385021000000.0</v>
+        <v>181381000000.0</v>
       </c>
       <c r="S36">
-        <v>-384302000000.0</v>
+        <v>198537000000.0</v>
       </c>
       <c r="T36">
-        <v>-379380000000.0</v>
+        <v>200030000000.0</v>
       </c>
       <c r="U36">
-        <v>-372665000000.0</v>
+        <v>209188000000.0</v>
       </c>
       <c r="V36">
-        <v>612633000000.0</v>
+        <v>214963000000.0</v>
       </c>
       <c r="W36">
+        <v>-392693000000.0</v>
+      </c>
+      <c r="X36">
         <v>-388957000000.0</v>
       </c>
-      <c r="X36">
+      <c r="Y36">
         <v>-375405000000.0</v>
       </c>
-      <c r="Y36">
+      <c r="Z36">
         <v>-362199000000.0</v>
       </c>
-      <c r="Z36">
-[...1 lines deleted...]
-      </c>
       <c r="AA36">
-        <v>-151567000000.0</v>
+        <v>-363138000000.0</v>
       </c>
       <c r="AB36">
-        <v>-141088000000.0</v>
+        <v>-360316000000.0</v>
       </c>
       <c r="AC36">
-        <v>534643000000.0</v>
+        <v>-352438000000.0</v>
       </c>
       <c r="AD36">
-        <v>513954000000.0</v>
+        <v>-343816000000.0</v>
       </c>
       <c r="AE36">
-        <v>-129870000000.0</v>
+        <v>-332293000000.0</v>
       </c>
       <c r="AF36">
-        <v>-128628000000.0</v>
+        <v>-340904000000.0</v>
       </c>
       <c r="AG36">
-        <v>550609000000.0</v>
+        <v>-340999000000.0</v>
       </c>
       <c r="AH36">
-        <v>560568000000.0</v>
+        <v>-326985000000.0</v>
       </c>
       <c r="AI36">
-        <v>-126819000000.0</v>
+        <v>-348357000000.0</v>
       </c>
       <c r="AJ36">
-        <v>-139360000000.0</v>
+        <v>-333944000000.0</v>
       </c>
       <c r="AK36">
-        <v>-138005000000.0</v>
+        <v>-390935000000.0</v>
       </c>
       <c r="AL36">
-        <v>15659000000.0</v>
+        <v>-384985000000.0</v>
       </c>
       <c r="AM36">
-        <v>-143405000000.0</v>
+        <v>-313336000000.0</v>
       </c>
       <c r="AN36">
-        <v>-142832000000.0</v>
+        <v>-421856000000.0</v>
       </c>
       <c r="AO36">
-        <v>-137751000000.0</v>
+        <v>-417513000000.0</v>
       </c>
       <c r="AP36">
-        <v>711384000000.0</v>
+        <v>-403727000000.0</v>
       </c>
       <c r="AQ36">
-        <v>700548000000.0</v>
+        <v>-380595000000.0</v>
       </c>
       <c r="AR36">
-        <v>720585000000.0</v>
+        <v>-387381000000.0</v>
       </c>
       <c r="AS36">
-        <v>737580000000.0</v>
+        <v>-387367000000.0</v>
       </c>
       <c r="AT36">
-        <v>741252000000.0</v>
+        <v>-401909000000.0</v>
       </c>
       <c r="AU36">
-        <v>374349000000.0</v>
+        <v>-396288000000.0</v>
       </c>
       <c r="AV36">
-        <v>381468000000.0</v>
+        <v>-402429000000.0</v>
       </c>
       <c r="AW36">
-        <v>374745000000.0</v>
+        <v>-401679000000.0</v>
       </c>
       <c r="AX36">
-        <v>382709000000.0</v>
+        <v>-390922000000.0</v>
       </c>
       <c r="AY36">
-        <v>313583000000.0</v>
+        <v>-386149000000.0</v>
       </c>
       <c r="AZ36">
-        <v>-118471000000.0</v>
+        <v>-381454000000.0</v>
       </c>
       <c r="BA36">
-        <v>-121337000000.0</v>
+        <v>-390123000000.0</v>
       </c>
       <c r="BB36">
-        <v>-122989000000.0</v>
+        <v>-407918000000.0</v>
       </c>
       <c r="BC36">
-        <v>-506878000000.0</v>
+        <v>-411363000000.0</v>
       </c>
       <c r="BD36">
-        <v>-497893000000.0</v>
+        <v>-421505000000.0</v>
       </c>
       <c r="BE36">
-        <v>-492135000000.0</v>
+        <v>-417898000000.0</v>
       </c>
       <c r="BF36">
-        <v>-494069000000.0</v>
+        <v>-400224000000.0</v>
       </c>
       <c r="BG36">
-        <v>-471458000000.0</v>
+        <v>-389390000000.0</v>
       </c>
       <c r="BH36">
-        <v>-477985000000.0</v>
+        <v>-403662000000.0</v>
       </c>
       <c r="BI36">
-        <v>-466503000000.0</v>
+        <v>-389137000000.0</v>
       </c>
       <c r="BJ36">
-        <v>-461675000000.0</v>
+        <v>-377381000000.0</v>
       </c>
       <c r="BK36">
+        <v>-370647000000.0</v>
+      </c>
+      <c r="BL36">
         <v>-108539000000.0</v>
       </c>
-      <c r="BL36">
-[...1 lines deleted...]
-      </c>
       <c r="BM36">
-        <v>-345065000000.0</v>
+        <v>-267030000000.0</v>
       </c>
       <c r="BN36">
-        <v>-326089000000.0</v>
+        <v>-258739000000.0</v>
       </c>
       <c r="BO36">
-        <v>-322900000000.0</v>
+        <v>-246531000000.0</v>
       </c>
       <c r="BP36">
-        <v>-311342000000.0</v>
+        <v>-240877000000.0</v>
       </c>
       <c r="BQ36">
-        <v>-293306000000.0</v>
+        <v>-229232000000.0</v>
       </c>
       <c r="BR36">
-        <v>-292019000000.0</v>
+        <v>-211060000000.0</v>
       </c>
       <c r="BS36">
-        <v>-308542000000.0</v>
+        <v>-211280000000.0</v>
       </c>
       <c r="BT36">
-        <v>-341955000000.0</v>
+        <v>-224516000000.0</v>
       </c>
       <c r="BU36">
-        <v>-308137000000.0</v>
+        <v>-254635000000.0</v>
       </c>
       <c r="BV36">
-        <v>-79922000000.0</v>
+        <v>-257327000000.0</v>
       </c>
       <c r="BW36">
-        <v>-61420000000.0</v>
+        <v>-246384000000.0</v>
       </c>
       <c r="BX36">
-        <v>-60052000000.0</v>
+        <v>-12886000000.0</v>
       </c>
       <c r="BY36">
-        <v>-57255000000.0</v>
+        <v>-13713000000.0</v>
       </c>
       <c r="BZ36">
-        <v>-15359000000.0</v>
+        <v>-17940000000.0</v>
       </c>
       <c r="CA36">
-        <v>-251372000000.0</v>
+        <v>-12700000000.0</v>
       </c>
       <c r="CB36">
-        <v>-5998000000.0</v>
+        <v>-256288000000.0</v>
       </c>
       <c r="CC36">
-        <v>-6619000000.0</v>
+        <v>-249275000000.0</v>
       </c>
       <c r="CD36">
+        <v>-251349000000.0</v>
+      </c>
+      <c r="CE36">
         <v>-241491000000.0</v>
       </c>
-      <c r="CE36">
-[...1 lines deleted...]
-      </c>
       <c r="CF36">
-        <v>-6806000000.0</v>
+        <v>-243818000000.0</v>
       </c>
       <c r="CG36">
-        <v>-6402000000.0</v>
+        <v>-189822000000.0</v>
       </c>
       <c r="CH36">
-        <v>307313000000.0</v>
+        <v>-187586000000.0</v>
       </c>
       <c r="CI36">
-        <v>-6350000000.0</v>
+        <v>-181614000000.0</v>
       </c>
       <c r="CJ36">
-        <v>-6677000000.0</v>
+        <v>-180411000000.0</v>
       </c>
       <c r="CK36">
-        <v>-6760000000.0</v>
+        <v>-174025000000.0</v>
       </c>
       <c r="CL36">
+        <v>-177854000000.0</v>
+      </c>
+      <c r="CM36">
         <v>-171176000000.0</v>
       </c>
-      <c r="CM36">
-[...1 lines deleted...]
-      </c>
       <c r="CN36">
-        <v>-5987000000.0</v>
+        <v>-169681000000.0</v>
       </c>
       <c r="CO36">
-        <v>-5427000000.0</v>
+        <v>-163079000000.0</v>
       </c>
       <c r="CP36">
+        <v>-153572000000.0</v>
+      </c>
+      <c r="CQ36">
         <v>-143822000000.0</v>
       </c>
-      <c r="CQ36">
-[...1 lines deleted...]
-      </c>
       <c r="CR36">
-        <v>-6083000000.0</v>
+        <v>-137776000000.0</v>
       </c>
       <c r="CS36">
-        <v>-5900000000.0</v>
+        <v>-127961000000.0</v>
       </c>
       <c r="CT36">
+        <v>-122381000000.0</v>
+      </c>
+      <c r="CU36">
         <v>-119664000000.0</v>
       </c>
-      <c r="CU36">
-[...1 lines deleted...]
-      </c>
       <c r="CV36">
-        <v>-7295000000.0</v>
+        <v>-121193000000.0</v>
       </c>
       <c r="CW36">
-        <v>-7231000000.0</v>
+        <v>-118455000000.0</v>
       </c>
       <c r="CX36">
-        <v>87601000000.0</v>
+        <v>-119771000000.0</v>
       </c>
       <c r="CY36">
-        <v>-2274000000.0</v>
+        <v>-116441000000.0</v>
       </c>
       <c r="CZ36">
-        <v>-2788000000.0</v>
+        <v>-89970000000.0</v>
       </c>
       <c r="DA36">
-        <v>-6336000000.0</v>
+        <v>-87142000000.0</v>
       </c>
       <c r="DB36">
+        <v>-112281000000.0</v>
+      </c>
+      <c r="DC36">
         <v>603000000.0</v>
       </c>
-      <c r="DC36">
+      <c r="DD36">
         <v>1084000000.0</v>
       </c>
-      <c r="DD36"/>
       <c r="DE36"/>
       <c r="DF36"/>
+      <c r="DG36"/>
     </row>
-    <row r="37" spans="1:110">
+    <row r="37" spans="1:111">
       <c r="A37" t="s">
         <v>67</v>
       </c>
       <c r="B37"/>
       <c r="C37"/>
       <c r="D37"/>
       <c r="E37"/>
       <c r="F37"/>
       <c r="G37"/>
       <c r="H37"/>
       <c r="I37"/>
       <c r="J37"/>
       <c r="K37"/>
-      <c r="L37">
+      <c r="L37"/>
+      <c r="M37">
         <v>231000000.0</v>
       </c>
-      <c r="M37">
+      <c r="N37">
         <v>229000000.0</v>
       </c>
-      <c r="N37">
+      <c r="O37">
         <v>247000000.0</v>
       </c>
-      <c r="O37">
+      <c r="P37">
         <v>254000000.0</v>
       </c>
-      <c r="P37">
+      <c r="Q37">
         <v>266000000.0</v>
       </c>
-      <c r="Q37">
+      <c r="R37">
         <v>272000000.0</v>
       </c>
-      <c r="R37">
+      <c r="S37">
         <v>267000000.0</v>
       </c>
-      <c r="S37">
+      <c r="T37">
         <v>283000000.0</v>
       </c>
-      <c r="T37">
+      <c r="U37">
         <v>285000000.0</v>
       </c>
-      <c r="U37">
+      <c r="V37">
         <v>273000000.0</v>
       </c>
-      <c r="V37">
+      <c r="W37">
         <v>259000000.0</v>
       </c>
-      <c r="W37">
+      <c r="X37">
         <v>253000000.0</v>
       </c>
-      <c r="X37">
+      <c r="Y37">
         <v>247000000.0</v>
       </c>
-      <c r="Y37">
+      <c r="Z37">
         <v>242000000.0</v>
       </c>
-      <c r="Z37">
+      <c r="AA37">
         <v>238000000.0</v>
       </c>
-      <c r="AA37">
+      <c r="AB37">
         <v>251000000.0</v>
       </c>
-      <c r="AB37">
+      <c r="AC37">
         <v>235000000.0</v>
       </c>
-      <c r="AC37">
+      <c r="AD37">
         <v>229000000.0</v>
       </c>
-      <c r="AD37">
+      <c r="AE37">
         <v>217000000.0</v>
       </c>
-      <c r="AE37">
+      <c r="AF37">
         <v>184000000.0</v>
       </c>
-      <c r="AF37">
+      <c r="AG37">
         <v>199000000.0</v>
       </c>
-      <c r="AG37">
+      <c r="AH37">
         <v>198000000.0</v>
       </c>
-      <c r="AH37">
+      <c r="AI37">
         <v>194000000.0</v>
       </c>
-      <c r="AI37">
+      <c r="AJ37">
         <v>230000000.0</v>
       </c>
-      <c r="AJ37">
+      <c r="AK37">
         <v>214000000.0</v>
       </c>
-      <c r="AK37">
+      <c r="AL37">
         <v>179000000.0</v>
       </c>
-      <c r="AL37">
+      <c r="AM37">
         <v>171000000.0</v>
       </c>
-      <c r="AM37">
+      <c r="AN37">
         <v>180000000.0</v>
       </c>
-      <c r="AN37">
+      <c r="AO37">
         <v>194000000.0</v>
       </c>
-      <c r="AO37">
+      <c r="AP37">
         <v>190000000.0</v>
       </c>
-      <c r="AP37">
+      <c r="AQ37">
         <v>470000000.0</v>
       </c>
-      <c r="AQ37">
+      <c r="AR37">
         <v>485000000.0</v>
       </c>
-      <c r="AR37">
+      <c r="AS37">
         <v>520000000.0</v>
       </c>
-      <c r="AS37">
+      <c r="AT37">
         <v>544000000.0</v>
       </c>
-      <c r="AT37">
+      <c r="AU37">
         <v>507000000.0</v>
       </c>
-      <c r="AU37">
+      <c r="AV37">
         <v>494000000.0</v>
       </c>
-      <c r="AV37">
+      <c r="AW37">
         <v>583000000.0</v>
       </c>
-      <c r="AW37">
+      <c r="AX37">
         <v>574000000.0</v>
       </c>
-      <c r="AX37">
+      <c r="AY37">
         <v>543000000.0</v>
       </c>
-      <c r="AY37">
+      <c r="AZ37">
         <v>341000000.0</v>
       </c>
-      <c r="AZ37">
+      <c r="BA37">
         <v>405000000.0</v>
       </c>
-      <c r="BA37">
+      <c r="BB37">
         <v>422000000.0</v>
       </c>
-      <c r="BB37">
+      <c r="BC37">
         <v>384000000.0</v>
       </c>
-      <c r="BC37">
-[...1 lines deleted...]
-      </c>
       <c r="BD37">
         <v>0.0</v>
       </c>
       <c r="BE37">
         <v>0.0</v>
       </c>
       <c r="BF37">
         <v>0.0</v>
       </c>
       <c r="BG37">
+        <v>0.0</v>
+      </c>
+      <c r="BH37">
         <v>397000000.0</v>
       </c>
-      <c r="BH37">
+      <c r="BI37">
         <v>400000000.0</v>
       </c>
-      <c r="BI37">
+      <c r="BJ37">
         <v>405000000.0</v>
       </c>
-      <c r="BJ37">
+      <c r="BK37">
         <v>371000000.0</v>
       </c>
-      <c r="BK37">
-[...1 lines deleted...]
-      </c>
       <c r="BL37">
         <v>0.0</v>
       </c>
       <c r="BM37">
         <v>0.0</v>
       </c>
       <c r="BN37">
         <v>0.0</v>
       </c>
       <c r="BO37">
         <v>0.0</v>
       </c>
       <c r="BP37">
         <v>0.0</v>
       </c>
-      <c r="BQ37"/>
+      <c r="BQ37">
+        <v>0.0</v>
+      </c>
       <c r="BR37"/>
       <c r="BS37"/>
       <c r="BT37"/>
       <c r="BU37"/>
       <c r="BV37"/>
       <c r="BW37"/>
       <c r="BX37"/>
       <c r="BY37"/>
       <c r="BZ37"/>
       <c r="CA37"/>
       <c r="CB37"/>
       <c r="CC37"/>
       <c r="CD37"/>
       <c r="CE37"/>
       <c r="CF37"/>
       <c r="CG37"/>
       <c r="CH37"/>
       <c r="CI37"/>
       <c r="CJ37"/>
       <c r="CK37"/>
       <c r="CL37"/>
       <c r="CM37"/>
       <c r="CN37"/>
       <c r="CO37"/>
       <c r="CP37"/>
       <c r="CQ37"/>
       <c r="CR37"/>
       <c r="CS37"/>
       <c r="CT37"/>
       <c r="CU37"/>
       <c r="CV37"/>
       <c r="CW37"/>
       <c r="CX37"/>
       <c r="CY37"/>
       <c r="CZ37"/>
       <c r="DA37"/>
       <c r="DB37"/>
       <c r="DC37"/>
       <c r="DD37"/>
       <c r="DE37"/>
       <c r="DF37"/>
+      <c r="DG37"/>
     </row>
-    <row r="38" spans="1:110">
+    <row r="38" spans="1:111">
       <c r="A38" t="s">
         <v>68</v>
       </c>
       <c r="B38">
+        <v>736291000000.0</v>
+      </c>
+      <c r="C38">
         <v>666095000000.0</v>
       </c>
-      <c r="C38">
+      <c r="D38">
         <v>719726000000.0</v>
       </c>
-      <c r="D38">
+      <c r="E38">
         <v>702470000000.0</v>
       </c>
-      <c r="E38">
+      <c r="F38">
         <v>688316000000.0</v>
       </c>
-      <c r="F38">
+      <c r="G38">
         <v>677457000000.0</v>
       </c>
-      <c r="G38">
+      <c r="H38">
         <v>704976000000.0</v>
       </c>
-      <c r="H38">
+      <c r="I38">
         <v>675745000000.0</v>
       </c>
-      <c r="I38">
+      <c r="J38">
         <v>677576000000.0</v>
       </c>
-      <c r="J38">
-[...1 lines deleted...]
-      </c>
       <c r="K38">
+        <v>687584000000.0</v>
+      </c>
+      <c r="L38">
         <v>652120000000.0</v>
       </c>
-      <c r="L38">
+      <c r="M38">
         <v>677279000000.0</v>
       </c>
-      <c r="M38">
+      <c r="N38">
         <v>674266000000.0</v>
       </c>
-      <c r="N38">
-[...1 lines deleted...]
-      </c>
       <c r="O38">
+        <v>663072000000.0</v>
+      </c>
+      <c r="P38">
         <v>650104000000.0</v>
       </c>
-      <c r="P38">
+      <c r="Q38">
         <v>662893000000.0</v>
       </c>
-      <c r="Q38">
+      <c r="R38">
         <v>724284000000.0</v>
       </c>
-      <c r="R38">
+      <c r="S38">
         <v>759708000000.0</v>
       </c>
-      <c r="S38">
+      <c r="T38">
         <v>761664000000.0</v>
       </c>
-      <c r="T38">
+      <c r="U38">
         <v>773253000000.0</v>
       </c>
-      <c r="U38">
+      <c r="V38">
         <v>769814000000.0</v>
       </c>
-      <c r="V38">
-[...1 lines deleted...]
-      </c>
       <c r="W38">
+        <v>795146000000.0</v>
+      </c>
+      <c r="X38">
         <v>780492000000.0</v>
       </c>
-      <c r="X38">
+      <c r="Y38">
         <v>767583000000.0</v>
       </c>
-      <c r="Y38">
+      <c r="Z38">
         <v>737741000000.0</v>
       </c>
-      <c r="Z38">
-[...1 lines deleted...]
-      </c>
       <c r="AA38">
-        <v>377880000000.0</v>
+        <v>740463000000.0</v>
       </c>
       <c r="AB38">
-        <v>376869000000.0</v>
+        <v>742812000000.0</v>
       </c>
       <c r="AC38">
-        <v>294989000000.0</v>
+        <v>732167000000.0</v>
       </c>
       <c r="AD38">
-        <v>278416000000.0</v>
+        <v>713188000000.0</v>
       </c>
       <c r="AE38">
-        <v>366757000000.0</v>
+        <v>687538000000.0</v>
       </c>
       <c r="AF38">
-        <v>368814000000.0</v>
+        <v>698451000000.0</v>
       </c>
       <c r="AG38">
-        <v>-8759000000.0</v>
+        <v>706333000000.0</v>
       </c>
       <c r="AH38">
-        <v>-8394000000.0</v>
+        <v>712584000000.0</v>
       </c>
       <c r="AI38">
-        <v>380488000000.0</v>
+        <v>719892000000.0</v>
       </c>
       <c r="AJ38">
-        <v>524028000000.0</v>
+        <v>720515000000.0</v>
       </c>
       <c r="AK38">
-        <v>522848000000.0</v>
+        <v>925199000000.0</v>
       </c>
       <c r="AL38">
-        <v>740598000000.0</v>
+        <v>914687000000.0</v>
       </c>
       <c r="AM38">
-        <v>522628000000.0</v>
+        <v>898764000000.0</v>
       </c>
       <c r="AN38">
-        <v>513174000000.0</v>
+        <v>952904000000.0</v>
       </c>
       <c r="AO38">
-        <v>508652000000.0</v>
+        <v>942567000000.0</v>
       </c>
       <c r="AP38">
-        <v>-350735000000.0</v>
+        <v>917428000000.0</v>
       </c>
       <c r="AQ38">
-        <v>19144000000.0</v>
+        <v>877933000000.0</v>
       </c>
       <c r="AR38">
-        <v>18584000000.0</v>
+        <v>882460000000.0</v>
       </c>
       <c r="AS38">
-        <v>18428000000.0</v>
+        <v>898409000000.0</v>
       </c>
       <c r="AT38">
-        <v>-364936000000.0</v>
+        <v>919790000000.0</v>
       </c>
       <c r="AU38">
-        <v>774323000000.0</v>
+        <v>902337000000.0</v>
       </c>
       <c r="AV38">
-        <v>779219000000.0</v>
+        <v>908627000000.0</v>
       </c>
       <c r="AW38">
-        <v>755693000000.0</v>
+        <v>911120000000.0</v>
       </c>
       <c r="AX38">
-        <v>362887000000.0</v>
+        <v>890903000000.0</v>
       </c>
       <c r="AY38">
-        <v>687206000000.0</v>
+        <v>885296000000.0</v>
       </c>
       <c r="AZ38">
-        <v>677062000000.0</v>
+        <v>822643000000.0</v>
       </c>
       <c r="BA38">
-        <v>698137000000.0</v>
+        <v>815662000000.0</v>
       </c>
       <c r="BB38">
-        <v>682986000000.0</v>
+        <v>841685000000.0</v>
       </c>
       <c r="BC38">
-        <v>676117000000.0</v>
+        <v>836781000000.0</v>
       </c>
       <c r="BD38">
-        <v>672688000000.0</v>
+        <v>846285000000.0</v>
       </c>
       <c r="BE38">
-        <v>660583000000.0</v>
+        <v>825188000000.0</v>
       </c>
       <c r="BF38">
-        <v>642409000000.0</v>
+        <v>819604000000.0</v>
       </c>
       <c r="BG38">
-        <v>402082000000.0</v>
+        <v>796226000000.0</v>
       </c>
       <c r="BH38">
-        <v>637126000000.0</v>
+        <v>785230000000.0</v>
       </c>
       <c r="BI38">
-        <v>622271000000.0</v>
+        <v>771483000000.0</v>
       </c>
       <c r="BJ38">
-        <v>599594000000.0</v>
+        <v>751341000000.0</v>
       </c>
       <c r="BK38">
+        <v>730906000000.0</v>
+      </c>
+      <c r="BL38">
         <v>333625000000.0</v>
       </c>
-      <c r="BL38">
+      <c r="BM38">
         <v>573907000000.0</v>
       </c>
-      <c r="BM38">
-[...1 lines deleted...]
-      </c>
       <c r="BN38">
-        <v>429411000000.0</v>
+        <v>565566000000.0</v>
       </c>
       <c r="BO38">
-        <v>423294000000.0</v>
+        <v>539314000000.0</v>
       </c>
       <c r="BP38">
-        <v>398426000000.0</v>
+        <v>535192000000.0</v>
       </c>
       <c r="BQ38">
-        <v>375614000000.0</v>
+        <v>509457000000.0</v>
       </c>
       <c r="BR38">
-        <v>375081000000.0</v>
+        <v>491408000000.0</v>
       </c>
       <c r="BS38">
-        <v>415222000000.0</v>
+        <v>501678000000.0</v>
       </c>
       <c r="BT38">
-        <v>460000000000.0</v>
+        <v>521299000000.0</v>
       </c>
       <c r="BU38">
-        <v>465511000000.0</v>
+        <v>555787000000.0</v>
       </c>
       <c r="BV38">
-        <v>-240887000000.0</v>
+        <v>557132000000.0</v>
       </c>
       <c r="BW38">
-        <v>295846000000.0</v>
+        <v>559149000000.0</v>
       </c>
       <c r="BX38">
-        <v>289062000000.0</v>
+        <v>563077000000.0</v>
       </c>
       <c r="BY38">
-        <v>-1992000000.0</v>
+        <v>552564000000.0</v>
       </c>
       <c r="BZ38">
-        <v>270005000000.0</v>
+        <v>537809000000.0</v>
       </c>
       <c r="CA38">
-        <v>497716000000.0</v>
+        <v>527715000000.0</v>
       </c>
       <c r="CB38">
-        <v>229621000000.0</v>
+        <v>516186000000.0</v>
       </c>
       <c r="CC38">
-        <v>226510000000.0</v>
+        <v>500305000000.0</v>
       </c>
       <c r="CD38">
-        <v>220644000000.0</v>
+        <v>499102000000.0</v>
       </c>
       <c r="CE38">
-        <v>213179000000.0</v>
+        <v>481645000000.0</v>
       </c>
       <c r="CF38">
-        <v>168009000000.0</v>
+        <v>482819000000.0</v>
       </c>
       <c r="CG38">
-        <v>161094000000.0</v>
+        <v>381431000000.0</v>
       </c>
       <c r="CH38">
-        <v>-2557000000.0</v>
+        <v>362671000000.0</v>
       </c>
       <c r="CI38">
-        <v>152636000000.0</v>
+        <v>356808000000.0</v>
       </c>
       <c r="CJ38">
-        <v>150090000000.0</v>
+        <v>346179000000.0</v>
       </c>
       <c r="CK38">
-        <v>146661000000.0</v>
+        <v>338229000000.0</v>
       </c>
       <c r="CL38">
-        <v>143059000000.0</v>
+        <v>337213000000.0</v>
       </c>
       <c r="CM38">
-        <v>130079000000.0</v>
+        <v>326841000000.0</v>
       </c>
       <c r="CN38">
-        <v>130600000000.0</v>
+        <v>314983000000.0</v>
       </c>
       <c r="CO38">
-        <v>116915000000.0</v>
+        <v>309822000000.0</v>
       </c>
       <c r="CP38">
-        <v>121691000000.0</v>
+        <v>286858000000.0</v>
       </c>
       <c r="CQ38">
-        <v>115688000000.0</v>
+        <v>277426000000.0</v>
       </c>
       <c r="CR38">
-        <v>119304000000.0</v>
+        <v>267934000000.0</v>
       </c>
       <c r="CS38">
-        <v>121784000000.0</v>
+        <v>261231000000.0</v>
       </c>
       <c r="CT38">
-        <v>122193000000.0</v>
+        <v>258710000000.0</v>
       </c>
       <c r="CU38">
-        <v>117182000000.0</v>
+        <v>256970000000.0</v>
       </c>
       <c r="CV38">
-        <v>122608000000.0</v>
+        <v>251895000000.0</v>
       </c>
       <c r="CW38">
-        <v>120426000000.0</v>
+        <v>254777000000.0</v>
       </c>
       <c r="CX38">
-        <v>124675000000.0</v>
+        <v>254117000000.0</v>
       </c>
       <c r="CY38">
-        <v>155870000000.0</v>
+        <v>254162000000.0</v>
       </c>
       <c r="CZ38">
-        <v>154788000000.0</v>
+        <v>257489000000.0</v>
       </c>
       <c r="DA38">
-        <v>130802000000.0</v>
+        <v>254825000000.0</v>
       </c>
       <c r="DB38">
+        <v>256048000000.0</v>
+      </c>
+      <c r="DC38">
         <v>85980000000.0</v>
       </c>
-      <c r="DC38">
+      <c r="DD38">
         <v>82510000000.0</v>
       </c>
-      <c r="DD38"/>
       <c r="DE38"/>
       <c r="DF38"/>
+      <c r="DG38"/>
     </row>
-    <row r="39" spans="1:110">
+    <row r="39" spans="1:111">
       <c r="A39" t="s">
         <v>69</v>
       </c>
       <c r="B39">
-        <v>7980000000.0</v>
+        <v>-316110000000.0</v>
       </c>
       <c r="C39">
+        <v>-95325000000.0</v>
+      </c>
+      <c r="D39">
         <v>-156179000000.0</v>
       </c>
-      <c r="D39">
+      <c r="E39">
         <v>-145403000000.0</v>
       </c>
-      <c r="E39">
+      <c r="F39">
         <v>-141402000000.0</v>
       </c>
-      <c r="F39">
+      <c r="G39">
         <v>-131340000000.0</v>
       </c>
-      <c r="G39">
+      <c r="H39">
         <v>-351900000000.0</v>
       </c>
-      <c r="H39">
-[...1 lines deleted...]
-      </c>
       <c r="I39">
-        <v>-333119000000.0</v>
+        <v>-281888000000.0</v>
       </c>
       <c r="J39">
-        <v>-1034000000.0</v>
+        <v>19842000000.0</v>
       </c>
       <c r="K39">
-        <v>-311393000000.0</v>
+        <v>-338291000000.0</v>
       </c>
       <c r="L39">
-        <v>-324914000000.0</v>
+        <v>19737000000.0</v>
       </c>
       <c r="M39">
-        <v>-325186000000.0</v>
+        <v>20039000000.0</v>
       </c>
       <c r="N39">
-        <v>-22341000000.0</v>
+        <v>19976000000.0</v>
       </c>
       <c r="O39">
-        <v>-316091000000.0</v>
+        <v>-320634000000.0</v>
       </c>
       <c r="P39">
-        <v>-325812000000.0</v>
+        <v>21717000000.0</v>
       </c>
       <c r="Q39">
-        <v>-364678000000.0</v>
+        <v>20522000000.0</v>
       </c>
       <c r="R39">
+        <v>18448000000.0</v>
+      </c>
+      <c r="S39">
         <v>-384830000000.0</v>
       </c>
-      <c r="S39">
-[...1 lines deleted...]
-      </c>
       <c r="T39">
-        <v>-387779000000.0</v>
+        <v>16191000000.0</v>
       </c>
       <c r="U39">
-        <v>-376298000000.0</v>
+        <v>16579000000.0</v>
       </c>
       <c r="V39">
-        <v>-17870000000.0</v>
+        <v>17428000000.0</v>
       </c>
       <c r="W39">
+        <v>-396378000000.0</v>
+      </c>
+      <c r="X39">
         <v>-402758000000.0</v>
       </c>
-      <c r="X39">
+      <c r="Y39">
         <v>-390487000000.0</v>
       </c>
-      <c r="Y39">
+      <c r="Z39">
         <v>-377933000000.0</v>
       </c>
-      <c r="Z39">
-[...1 lines deleted...]
-      </c>
       <c r="AA39">
-        <v>-20723000000.0</v>
+        <v>-368711000000.0</v>
       </c>
       <c r="AB39">
-        <v>-20522000000.0</v>
+        <v>-369760000000.0</v>
       </c>
       <c r="AC39">
-        <v>-320932000000.0</v>
+        <v>-360457000000.0</v>
       </c>
       <c r="AD39">
-        <v>-314327000000.0</v>
+        <v>-348055000000.0</v>
       </c>
       <c r="AE39">
-        <v>-19820000000.0</v>
+        <v>-337667000000.0</v>
       </c>
       <c r="AF39">
-        <v>-19608000000.0</v>
+        <v>-342381000000.0</v>
       </c>
       <c r="AG39">
-        <v>-315320000000.0</v>
+        <v>-346104000000.0</v>
       </c>
       <c r="AH39">
-        <v>-323830000000.0</v>
+        <v>-343127000000.0</v>
       </c>
       <c r="AI39">
-        <v>-18591000000.0</v>
+        <v>-344925000000.0</v>
       </c>
       <c r="AJ39">
-        <v>-26553000000.0</v>
+        <v>-350501000000.0</v>
       </c>
       <c r="AK39">
-        <v>-25941000000.0</v>
+        <v>-418548000000.0</v>
       </c>
       <c r="AL39">
-        <v>-297421000000.0</v>
+        <v>-412225000000.0</v>
       </c>
       <c r="AM39">
-        <v>-26178000000.0</v>
+        <v>-327096000000.0</v>
       </c>
       <c r="AN39">
-        <v>-26086000000.0</v>
+        <v>-447447000000.0</v>
       </c>
       <c r="AO39">
-        <v>-27968000000.0</v>
+        <v>-443832000000.0</v>
       </c>
       <c r="AP39">
-        <v>-22863000000.0</v>
+        <v>-428234000000.0</v>
       </c>
       <c r="AQ39">
-        <v>-377386000000.0</v>
+        <v>-399637000000.0</v>
       </c>
       <c r="AR39">
-        <v>-376225000000.0</v>
+        <v>-405958000000.0</v>
       </c>
       <c r="AS39">
-        <v>-390465000000.0</v>
+        <v>-402570000000.0</v>
       </c>
       <c r="AT39">
-        <v>-22244000000.0</v>
+        <v>-416435000000.0</v>
       </c>
       <c r="AU39">
-        <v>-11514000000.0</v>
+        <v>-410729000000.0</v>
       </c>
       <c r="AV39">
-        <v>-11430000000.0</v>
+        <v>-416596000000.0</v>
       </c>
       <c r="AW39">
-        <v>-10431000000.0</v>
+        <v>-414408000000.0</v>
       </c>
       <c r="AX39">
-        <v>-389403000000.0</v>
+        <v>-404274000000.0</v>
       </c>
       <c r="AY39">
-        <v>-10273000000.0</v>
+        <v>-396988000000.0</v>
       </c>
       <c r="AZ39">
-        <v>401013000000.0</v>
+        <v>-399541000000.0</v>
       </c>
       <c r="BA39">
-        <v>407819000000.0</v>
+        <v>-405202000000.0</v>
       </c>
       <c r="BB39">
-        <v>395393000000.0</v>
+        <v>-424170000000.0</v>
       </c>
       <c r="BC39">
-        <v>781694000000.0</v>
+        <v>-431435000000.0</v>
       </c>
       <c r="BD39">
-        <v>754830000000.0</v>
+        <v>-54567000000.0</v>
       </c>
       <c r="BE39">
-        <v>753474000000.0</v>
+        <v>-58535000000.0</v>
       </c>
       <c r="BF39">
-        <v>737438000000.0</v>
+        <v>-54227000000.0</v>
       </c>
       <c r="BG39">
-        <v>-23137000000.0</v>
+        <v>-403546000000.0</v>
       </c>
       <c r="BH39">
-        <v>716330000000.0</v>
+        <v>-49051000000.0</v>
       </c>
       <c r="BI39">
-        <v>699566000000.0</v>
+        <v>-43117000000.0</v>
       </c>
       <c r="BJ39">
-        <v>676862000000.0</v>
+        <v>-39829000000.0</v>
       </c>
       <c r="BK39">
+        <v>-42263000000.0</v>
+      </c>
+      <c r="BL39">
         <v>-193000000.0</v>
       </c>
-      <c r="BL39">
-[...1 lines deleted...]
-      </c>
       <c r="BM39">
-        <v>525742000000.0</v>
+        <v>-38625000000.0</v>
       </c>
       <c r="BN39">
-        <v>498713000000.0</v>
+        <v>-34775000000.0</v>
       </c>
       <c r="BO39">
-        <v>490833000000.0</v>
+        <v>-35554000000.0</v>
       </c>
       <c r="BP39">
-        <v>466361000000.0</v>
+        <v>-39326000000.0</v>
       </c>
       <c r="BQ39">
-        <v>437564000000.0</v>
+        <v>-38060000000.0</v>
       </c>
       <c r="BR39">
-        <v>441612000000.0</v>
+        <v>-48834000000.0</v>
       </c>
       <c r="BS39">
-        <v>475619000000.0</v>
+        <v>-55058000000.0</v>
       </c>
       <c r="BT39">
-        <v>519429000000.0</v>
+        <v>-40644000000.0</v>
       </c>
       <c r="BU39">
-        <v>523554000000.0</v>
+        <v>-31197000000.0</v>
       </c>
       <c r="BV39">
-        <v>526995000000.0</v>
+        <v>-28484000000.0</v>
       </c>
       <c r="BW39">
-        <v>531265000000.0</v>
+        <v>-25878000000.0</v>
       </c>
       <c r="BX39">
-        <v>523096000000.0</v>
+        <v>-26903000000.0</v>
       </c>
       <c r="BY39">
-        <v>508303000000.0</v>
+        <v>-24564000000.0</v>
       </c>
       <c r="BZ39">
-        <v>498512000000.0</v>
+        <v>-24609000000.0</v>
       </c>
       <c r="CA39">
-        <v>487675000000.0</v>
-[...27 lines deleted...]
-      <c r="DB39"/>
+        <v>-24306000000.0</v>
+      </c>
+      <c r="CB39">
+        <v>-26257000000.0</v>
+      </c>
+      <c r="CC39">
+        <v>-21409000000.0</v>
+      </c>
+      <c r="CD39">
+        <v>-21243000000.0</v>
+      </c>
+      <c r="CE39">
+        <v>-19510000000.0</v>
+      </c>
+      <c r="CF39">
+        <v>-25822000000.0</v>
+      </c>
+      <c r="CG39">
+        <v>-23600000000.0</v>
+      </c>
+      <c r="CH39">
+        <v>-13991000000.0</v>
+      </c>
+      <c r="CI39">
+        <v>-13410000000.0</v>
+      </c>
+      <c r="CJ39">
+        <v>-13132000000.0</v>
+      </c>
+      <c r="CK39">
+        <v>-14114000000.0</v>
+      </c>
+      <c r="CL39">
+        <v>-12698000000.0</v>
+      </c>
+      <c r="CM39">
+        <v>-12606000000.0</v>
+      </c>
+      <c r="CN39">
+        <v>-15223000000.0</v>
+      </c>
+      <c r="CO39">
+        <v>-15866000000.0</v>
+      </c>
+      <c r="CP39">
+        <v>-16094000000.0</v>
+      </c>
+      <c r="CQ39">
+        <v>-11913000000.0</v>
+      </c>
+      <c r="CR39">
+        <v>-14470000000.0</v>
+      </c>
+      <c r="CS39">
+        <v>-13966000000.0</v>
+      </c>
+      <c r="CT39">
+        <v>-14545000000.0</v>
+      </c>
+      <c r="CU39">
+        <v>-15113000000.0</v>
+      </c>
+      <c r="CV39">
+        <v>-13520000000.0</v>
+      </c>
+      <c r="CW39">
+        <v>-13714000000.0</v>
+      </c>
+      <c r="CX39">
+        <v>-13920000000.0</v>
+      </c>
+      <c r="CY39">
+        <v>-13046000000.0</v>
+      </c>
+      <c r="CZ39">
+        <v>-11649000000.0</v>
+      </c>
+      <c r="DA39">
+        <v>-12895000000.0</v>
+      </c>
+      <c r="DB39">
+        <v>-12847000000.0</v>
+      </c>
       <c r="DC39"/>
       <c r="DD39"/>
       <c r="DE39"/>
       <c r="DF39"/>
+      <c r="DG39"/>
     </row>
-    <row r="40" spans="1:110">
+    <row r="40" spans="1:111">
       <c r="A40" t="s">
         <v>70</v>
       </c>
       <c r="B40">
-        <v>-355000000.0</v>
+        <v>455000000.0</v>
       </c>
       <c r="C40">
-        <v>-378000000.0</v>
+        <v>274578000000.0</v>
       </c>
       <c r="D40">
-        <v>-379000000.0</v>
+        <v>273386000000.0</v>
       </c>
       <c r="E40">
-        <v>-381000000.0</v>
+        <v>269909000000.0</v>
       </c>
       <c r="F40">
-        <v>-465000000.0</v>
+        <v>263016000000.0</v>
       </c>
       <c r="G40">
-        <v>-404000000.0</v>
+        <v>257604000000.0</v>
       </c>
       <c r="H40">
+        <v>262629000000.0</v>
+      </c>
+      <c r="I40">
         <v>-390000000.0</v>
       </c>
-      <c r="I40">
-[...1 lines deleted...]
-      </c>
       <c r="J40">
-        <v>-190000000.0</v>
+        <v>182335000000.0</v>
       </c>
       <c r="K40">
-        <v>-220000000.0</v>
+        <v>257266000000.0</v>
       </c>
       <c r="L40">
-        <v>-200000000.0</v>
+        <v>176856000000.0</v>
       </c>
       <c r="M40">
-        <v>-722000000.0</v>
+        <v>188694000000.0</v>
       </c>
       <c r="N40">
-        <v>20952000000.0</v>
+        <v>192807000000.0</v>
       </c>
       <c r="O40">
-        <v>-183000000.0</v>
+        <v>250866000000.0</v>
       </c>
       <c r="P40">
-        <v>-196000000.0</v>
+        <v>181310000000.0</v>
       </c>
       <c r="Q40">
-        <v>-323000000.0</v>
+        <v>188130000000.0</v>
       </c>
       <c r="R40">
-        <v>-341000000.0</v>
+        <v>220591000000.0</v>
       </c>
       <c r="S40">
-        <v>-449000000.0</v>
+        <v>262837000000.0</v>
       </c>
       <c r="T40">
+        <v>240111000000.0</v>
+      </c>
+      <c r="U40">
+        <v>248443000000.0</v>
+      </c>
+      <c r="V40">
+        <v>249745000000.0</v>
+      </c>
+      <c r="W40">
+        <v>-522000000.0</v>
+      </c>
+      <c r="X40">
+        <v>-989000000.0</v>
+      </c>
+      <c r="Y40">
+        <v>-1231000000.0</v>
+      </c>
+      <c r="Z40">
+        <v>-1006000000.0</v>
+      </c>
+      <c r="AA40">
+        <v>-598000000.0</v>
+      </c>
+      <c r="AB40">
+        <v>-173000000.0</v>
+      </c>
+      <c r="AC40">
+        <v>-255000000.0</v>
+      </c>
+      <c r="AD40">
+        <v>-794000000.0</v>
+      </c>
+      <c r="AE40">
+        <v>-709000000.0</v>
+      </c>
+      <c r="AF40">
+        <v>-456000000.0</v>
+      </c>
+      <c r="AG40">
+        <v>-701000000.0</v>
+      </c>
+      <c r="AH40">
+        <v>-681000000.0</v>
+      </c>
+      <c r="AI40">
+        <v>-788000000.0</v>
+      </c>
+      <c r="AJ40">
+        <v>-217000000.0</v>
+      </c>
+      <c r="AK40">
+        <v>-301000000.0</v>
+      </c>
+      <c r="AL40">
+        <v>-285000000.0</v>
+      </c>
+      <c r="AM40">
+        <v>-262000000.0</v>
+      </c>
+      <c r="AN40">
+        <v>-352000000.0</v>
+      </c>
+      <c r="AO40">
+        <v>-154000000.0</v>
+      </c>
+      <c r="AP40">
+        <v>-225000000.0</v>
+      </c>
+      <c r="AQ40">
+        <v>-261000000.0</v>
+      </c>
+      <c r="AR40">
+        <v>-121000000.0</v>
+      </c>
+      <c r="AS40">
+        <v>-171000000.0</v>
+      </c>
+      <c r="AT40">
+        <v>-343000000.0</v>
+      </c>
+      <c r="AU40">
+        <v>-284000000.0</v>
+      </c>
+      <c r="AV40">
         <v>-393000000.0</v>
       </c>
-      <c r="U40">
-[...80 lines deleted...]
-      <c r="AV40">
+      <c r="AW40">
         <v>-332000000.0</v>
       </c>
-      <c r="AW40">
+      <c r="AX40">
         <v>-339000000.0</v>
       </c>
-      <c r="AX40">
-[...1 lines deleted...]
-      </c>
       <c r="AY40">
+        <v>-361000000.0</v>
+      </c>
+      <c r="AZ40">
         <v>-299000000.0</v>
       </c>
-      <c r="AZ40">
+      <c r="BA40">
         <v>-211000000.0</v>
       </c>
-      <c r="BA40">
+      <c r="BB40">
         <v>-331000000.0</v>
       </c>
-      <c r="BB40">
-[...1 lines deleted...]
-      </c>
       <c r="BC40">
+        <v>-501000000.0</v>
+      </c>
+      <c r="BD40">
         <v>-551000000.0</v>
       </c>
-      <c r="BD40">
+      <c r="BE40">
         <v>-411000000.0</v>
       </c>
-      <c r="BE40">
+      <c r="BF40">
         <v>-340000000.0</v>
       </c>
-      <c r="BF40">
-[...1 lines deleted...]
-      </c>
       <c r="BG40">
+        <v>-879000000.0</v>
+      </c>
+      <c r="BH40">
         <v>-836000000.0</v>
       </c>
-      <c r="BH40">
+      <c r="BI40">
         <v>-235000000.0</v>
       </c>
-      <c r="BI40">
+      <c r="BJ40">
         <v>-685000000.0</v>
       </c>
-      <c r="BJ40">
-[...1 lines deleted...]
-      </c>
       <c r="BK40">
+        <v>-622000000.0</v>
+      </c>
+      <c r="BL40">
         <v>537359000000.0</v>
       </c>
-      <c r="BL40">
+      <c r="BM40">
         <v>-1122000000.0</v>
       </c>
-      <c r="BM40">
+      <c r="BN40">
         <v>-384000000.0</v>
       </c>
-      <c r="BN40">
+      <c r="BO40">
         <v>-3788000000.0</v>
       </c>
-      <c r="BO40">
+      <c r="BP40">
         <v>-2543000000.0</v>
       </c>
-      <c r="BP40">
+      <c r="BQ40">
         <v>-5010000000.0</v>
       </c>
-      <c r="BQ40">
+      <c r="BR40">
         <v>-6513000000.0</v>
       </c>
-      <c r="BR40">
+      <c r="BS40">
         <v>-3001000000.0</v>
       </c>
-      <c r="BS40">
-[...1 lines deleted...]
-      </c>
       <c r="BT40">
+        <v>-1868000000.0</v>
+      </c>
+      <c r="BU40">
         <v>-1213000000.0</v>
       </c>
-      <c r="BU40">
+      <c r="BV40">
         <v>-1062000000.0</v>
       </c>
-      <c r="BV40">
+      <c r="BW40">
         <v>-1456000000.0</v>
       </c>
-      <c r="BW40">
-[...1 lines deleted...]
-      </c>
       <c r="BX40">
-        <v>499865000000.0</v>
+        <v>-3888000000.0</v>
       </c>
       <c r="BY40">
-        <v>484190000000.0</v>
+        <v>-2867000000.0</v>
       </c>
       <c r="BZ40">
-        <v>47441000000.0</v>
+        <v>-5432000000.0</v>
       </c>
       <c r="CA40">
-        <v>467774000000.0</v>
+        <v>-4937000000.0</v>
       </c>
       <c r="CB40">
+        <v>-3957000000.0</v>
+      </c>
+      <c r="CC40">
         <v>-3390000000.0</v>
       </c>
-      <c r="CC40">
+      <c r="CD40">
         <v>-3180000000.0</v>
       </c>
-      <c r="CD40">
-[...1 lines deleted...]
-      </c>
       <c r="CE40">
+        <v>-2400000000.0</v>
+      </c>
+      <c r="CF40">
         <v>-42505000000.0</v>
       </c>
-      <c r="CF40">
+      <c r="CG40">
         <v>-35184000000.0</v>
       </c>
-      <c r="CG40">
+      <c r="CH40">
         <v>-33912000000.0</v>
       </c>
-      <c r="CH40">
+      <c r="CI40">
         <v>-2937000000.0</v>
       </c>
-      <c r="CI40">
+      <c r="CJ40">
         <v>-31854000000.0</v>
       </c>
-      <c r="CJ40">
+      <c r="CK40">
         <v>-33170000000.0</v>
       </c>
-      <c r="CK40">
+      <c r="CL40">
         <v>-32738000000.0</v>
       </c>
-      <c r="CL40">
+      <c r="CM40">
         <v>-5343000000.0</v>
       </c>
-      <c r="CM40">
+      <c r="CN40">
         <v>-29488000000.0</v>
       </c>
-      <c r="CN40">
+      <c r="CO40">
         <v>-28309000000.0</v>
       </c>
-      <c r="CO40">
+      <c r="CP40">
         <v>-23655000000.0</v>
       </c>
-      <c r="CP40">
+      <c r="CQ40">
         <v>-20822000000.0</v>
       </c>
-      <c r="CQ40">
+      <c r="CR40">
         <v>-18688000000.0</v>
       </c>
-      <c r="CR40">
+      <c r="CS40">
         <v>-14942000000.0</v>
       </c>
-      <c r="CS40">
+      <c r="CT40">
         <v>-15398000000.0</v>
       </c>
-      <c r="CT40">
+      <c r="CU40">
         <v>-14368000000.0</v>
       </c>
-      <c r="CU40">
+      <c r="CV40">
         <v>-15299000000.0</v>
       </c>
-      <c r="CV40">
+      <c r="CW40">
         <v>-16256000000.0</v>
       </c>
-      <c r="CW40">
+      <c r="CX40">
         <v>-16195000000.0</v>
       </c>
-      <c r="CX40">
+      <c r="CY40">
         <v>-14580000000.0</v>
       </c>
-      <c r="CY40">
+      <c r="CZ40">
         <v>-2435000000.0</v>
       </c>
-      <c r="CZ40">
+      <c r="DA40">
         <v>-2610000000.0</v>
       </c>
-      <c r="DA40">
+      <c r="DB40">
         <v>-5150000000.0</v>
       </c>
-      <c r="DB40">
+      <c r="DC40">
         <v>204820000000.0</v>
       </c>
-      <c r="DC40">
+      <c r="DD40">
         <v>205436000000.0</v>
       </c>
-      <c r="DD40"/>
       <c r="DE40"/>
       <c r="DF40"/>
+      <c r="DG40"/>
     </row>
-    <row r="41" spans="1:110">
+    <row r="41" spans="1:111">
       <c r="A41" t="s">
         <v>71</v>
       </c>
       <c r="B41"/>
       <c r="C41"/>
       <c r="D41"/>
       <c r="E41"/>
       <c r="F41"/>
       <c r="G41"/>
       <c r="H41"/>
       <c r="I41"/>
       <c r="J41"/>
-      <c r="K41">
+      <c r="K41"/>
+      <c r="L41">
         <v>495934000000.0</v>
       </c>
-      <c r="L41">
+      <c r="M41">
         <v>609041000000.0</v>
       </c>
-      <c r="M41">
+      <c r="N41">
         <v>602417000000.0</v>
       </c>
-      <c r="N41">
+      <c r="O41">
         <v>512476000000.0</v>
       </c>
-      <c r="O41">
+      <c r="P41">
         <v>580865000000.0</v>
       </c>
-      <c r="P41">
+      <c r="Q41">
         <v>492942000000.0</v>
       </c>
-      <c r="Q41">
+      <c r="R41">
         <v>526263000000.0</v>
       </c>
-      <c r="R41">
+      <c r="S41">
         <v>633049000000.0</v>
       </c>
-      <c r="S41">
+      <c r="T41">
         <v>633295000000.0</v>
       </c>
-      <c r="T41">
+      <c r="U41">
         <v>644796000000.0</v>
       </c>
-      <c r="U41">
+      <c r="V41">
         <v>650213000000.0</v>
       </c>
-      <c r="V41">
+      <c r="W41">
         <v>663525000000.0</v>
       </c>
-      <c r="W41">
+      <c r="X41">
         <v>562379000000.0</v>
       </c>
-      <c r="X41">
+      <c r="Y41">
         <v>544947000000.0</v>
       </c>
-      <c r="Y41">
+      <c r="Z41">
         <v>522322000000.0</v>
       </c>
-      <c r="Z41">
+      <c r="AA41">
         <v>548480000000.0</v>
       </c>
-      <c r="AA41">
+      <c r="AB41">
         <v>548136000000.0</v>
       </c>
-      <c r="AB41">
+      <c r="AC41">
         <v>541196000000.0</v>
       </c>
-      <c r="AC41">
+      <c r="AD41">
         <v>530436000000.0</v>
       </c>
-      <c r="AD41">
+      <c r="AE41">
         <v>518189000000.0</v>
       </c>
-      <c r="AE41">
+      <c r="AF41">
         <v>527082000000.0</v>
       </c>
-      <c r="AF41">
+      <c r="AG41">
         <v>530787000000.0</v>
       </c>
-      <c r="AG41">
+      <c r="AH41">
         <v>548417000000.0</v>
       </c>
-      <c r="AH41">
+      <c r="AI41">
         <v>613417000000.0</v>
       </c>
-      <c r="AI41">
+      <c r="AJ41">
         <v>613025000000.0</v>
       </c>
-      <c r="AJ41">
+      <c r="AK41">
         <v>793838000000.0</v>
       </c>
-      <c r="AK41">
+      <c r="AL41">
         <v>785804000000.0</v>
       </c>
-      <c r="AL41">
+      <c r="AM41">
         <v>770470000000.0</v>
       </c>
-      <c r="AM41">
+      <c r="AN41">
         <v>803040000000.0</v>
       </c>
-      <c r="AN41">
+      <c r="AO41">
         <v>791518000000.0</v>
       </c>
-      <c r="AO41">
+      <c r="AP41">
         <v>770685000000.0</v>
       </c>
-      <c r="AP41">
+      <c r="AQ41">
         <v>742472000000.0</v>
       </c>
-      <c r="AQ41">
+      <c r="AR41">
         <v>744708000000.0</v>
       </c>
-      <c r="AR41">
+      <c r="AS41">
         <v>762150000000.0</v>
       </c>
-      <c r="AS41">
+      <c r="AT41">
         <v>776149000000.0</v>
       </c>
-      <c r="AT41">
+      <c r="AU41">
         <v>762388000000.0</v>
       </c>
-      <c r="AU41">
+      <c r="AV41">
         <v>770045000000.0</v>
       </c>
-      <c r="AV41">
+      <c r="AW41">
         <v>774289000000.0</v>
       </c>
-      <c r="AW41">
+      <c r="AX41">
         <v>760687000000.0</v>
       </c>
-      <c r="AX41">
+      <c r="AY41">
         <v>788592000000.0</v>
       </c>
-      <c r="AY41">
+      <c r="AZ41">
         <v>728601000000.0</v>
       </c>
-      <c r="AZ41">
+      <c r="BA41">
         <v>721595000000.0</v>
       </c>
-      <c r="BA41">
+      <c r="BB41">
         <v>740864000000.0</v>
       </c>
-      <c r="BB41">
+      <c r="BC41">
         <v>729035000000.0</v>
       </c>
-      <c r="BC41">
+      <c r="BD41">
         <v>737568000000.0</v>
       </c>
-      <c r="BD41">
+      <c r="BE41">
         <v>719465000000.0</v>
       </c>
-      <c r="BE41">
+      <c r="BF41">
         <v>711298000000.0</v>
       </c>
-      <c r="BF41">
+      <c r="BG41">
         <v>688123000000.0</v>
       </c>
-      <c r="BG41">
+      <c r="BH41">
         <v>671507000000.0</v>
       </c>
-      <c r="BH41">
+      <c r="BI41">
         <v>666018000000.0</v>
       </c>
-      <c r="BI41">
+      <c r="BJ41">
         <v>651844000000.0</v>
       </c>
-      <c r="BJ41">
+      <c r="BK41">
         <v>632070000000.0</v>
       </c>
-      <c r="BK41">
+      <c r="BL41">
         <v>519676000000.0</v>
       </c>
-      <c r="BL41">
+      <c r="BM41">
         <v>490474000000.0</v>
       </c>
-      <c r="BM41">
+      <c r="BN41">
         <v>489561000000.0</v>
       </c>
-      <c r="BN41">
+      <c r="BO41">
         <v>472224000000.0</v>
       </c>
-      <c r="BO41">
+      <c r="BP41">
         <v>475867000000.0</v>
       </c>
-      <c r="BP41">
+      <c r="BQ41">
         <v>455279000000.0</v>
       </c>
-      <c r="BQ41">
+      <c r="BR41">
         <v>441645000000.0</v>
       </c>
-      <c r="BR41">
+      <c r="BS41">
         <v>455052000000.0</v>
       </c>
-      <c r="BS41">
+      <c r="BT41">
         <v>471373000000.0</v>
       </c>
-      <c r="BT41">
+      <c r="BU41">
         <v>497945000000.0</v>
       </c>
-      <c r="BU41">
+      <c r="BV41">
         <v>499269000000.0</v>
       </c>
-      <c r="BV41">
+      <c r="BW41">
         <v>497472000000.0</v>
       </c>
-      <c r="BW41">
+      <c r="BX41">
         <v>506500000000.0</v>
       </c>
-      <c r="BX41">
+      <c r="BY41">
         <v>498420000000.0</v>
       </c>
-      <c r="BY41">
+      <c r="BZ41">
         <v>482377000000.0</v>
       </c>
-      <c r="BZ41">
+      <c r="CA41">
         <v>473288000000.0</v>
       </c>
-      <c r="CA41">
+      <c r="CB41">
         <v>465978000000.0</v>
       </c>
-      <c r="CB41">
+      <c r="CC41">
         <v>455398000000.0</v>
       </c>
-      <c r="CC41">
+      <c r="CD41">
         <v>454166000000.0</v>
       </c>
-      <c r="CD41">
+      <c r="CE41">
         <v>435764000000.0</v>
       </c>
-      <c r="CE41">
+      <c r="CF41">
         <v>437947000000.0</v>
       </c>
-      <c r="CF41">
+      <c r="CG41">
         <v>334491000000.0</v>
       </c>
-      <c r="CG41">
+      <c r="CH41">
         <v>327208000000.0</v>
       </c>
-      <c r="CH41">
+      <c r="CI41">
         <v>320810000000.0</v>
       </c>
-      <c r="CI41">
+      <c r="CJ41">
         <v>310937000000.0</v>
       </c>
-      <c r="CJ41">
+      <c r="CK41">
         <v>303554000000.0</v>
       </c>
-      <c r="CK41">
+      <c r="CL41">
         <v>301670000000.0</v>
       </c>
-      <c r="CL41">
+      <c r="CM41">
         <v>292069000000.0</v>
       </c>
-      <c r="CM41">
+      <c r="CN41">
         <v>282312000000.0</v>
       </c>
-      <c r="CN41">
+      <c r="CO41">
         <v>276080000000.0</v>
       </c>
-      <c r="CO41">
+      <c r="CP41">
         <v>257543000000.0</v>
       </c>
-      <c r="CP41">
+      <c r="CQ41">
         <v>249816000000.0</v>
       </c>
-      <c r="CQ41">
+      <c r="CR41">
         <v>242769000000.0</v>
       </c>
-      <c r="CR41">
+      <c r="CS41">
         <v>238211000000.0</v>
       </c>
-      <c r="CS41">
+      <c r="CT41">
         <v>236416000000.0</v>
       </c>
-      <c r="CT41">
+      <c r="CU41">
         <v>233323000000.0</v>
       </c>
-      <c r="CU41">
+      <c r="CV41">
         <v>228874000000.0</v>
       </c>
-      <c r="CV41">
+      <c r="CW41">
         <v>231013000000.0</v>
       </c>
-      <c r="CW41">
+      <c r="CX41">
         <v>230390000000.0</v>
       </c>
-      <c r="CX41">
+      <c r="CY41">
         <v>232676000000.0</v>
       </c>
-      <c r="CY41">
+      <c r="CZ41">
         <v>236183000000.0</v>
       </c>
-      <c r="CZ41">
+      <c r="DA41">
         <v>234014000000.0</v>
       </c>
-      <c r="DA41">
+      <c r="DB41">
         <v>234957000000.0</v>
       </c>
-      <c r="DB41"/>
       <c r="DC41"/>
       <c r="DD41"/>
       <c r="DE41"/>
       <c r="DF41"/>
+      <c r="DG41"/>
     </row>
-    <row r="42" spans="1:110">
+    <row r="42" spans="1:111">
       <c r="A42" t="s">
         <v>72</v>
       </c>
       <c r="B42">
+        <v>1481000000.0</v>
+      </c>
+      <c r="C42">
         <v>2180000000.0</v>
       </c>
-      <c r="C42">
+      <c r="D42">
         <v>2611000000.0</v>
       </c>
-      <c r="D42">
+      <c r="E42">
         <v>4085000000.0</v>
       </c>
-      <c r="E42">
+      <c r="F42">
         <v>4598000000.0</v>
       </c>
-      <c r="F42">
+      <c r="G42">
         <v>5993000000.0</v>
       </c>
-      <c r="G42">
+      <c r="H42">
         <v>6348000000.0</v>
       </c>
-      <c r="H42">
+      <c r="I42">
         <v>7103000000.0</v>
       </c>
-      <c r="I42">
+      <c r="J42">
         <v>7944000000.0</v>
       </c>
-      <c r="J42">
+      <c r="K42">
         <v>9099000000.0</v>
       </c>
-      <c r="K42">
+      <c r="L42">
         <v>9942000000.0</v>
       </c>
-      <c r="L42">
+      <c r="M42">
         <v>10707000000.0</v>
       </c>
-      <c r="M42">
+      <c r="N42">
         <v>11372000000.0</v>
       </c>
-      <c r="N42">
+      <c r="O42">
         <v>12158000000.0</v>
       </c>
-      <c r="O42">
+      <c r="P42">
         <v>12727000000.0</v>
       </c>
-      <c r="P42">
+      <c r="Q42">
         <v>13360000000.0</v>
       </c>
-      <c r="Q42">
+      <c r="R42">
         <v>14459000000.0</v>
       </c>
-      <c r="R42">
+      <c r="S42">
         <v>15354000000.0</v>
       </c>
-      <c r="S42">
+      <c r="T42">
         <v>16501000000.0</v>
       </c>
-      <c r="T42">
+      <c r="U42">
         <v>17499000000.0</v>
       </c>
-      <c r="U42">
+      <c r="V42">
         <v>19082000000.0</v>
       </c>
-      <c r="V42">
+      <c r="W42">
         <v>19983000000.0</v>
       </c>
-      <c r="W42">
+      <c r="X42">
         <v>20486000000.0</v>
       </c>
-      <c r="X42">
+      <c r="Y42">
         <v>20550000000.0</v>
       </c>
-      <c r="Y42">
+      <c r="Z42">
         <v>20533000000.0</v>
       </c>
-      <c r="Z42">
+      <c r="AA42">
         <v>20002000000.0</v>
       </c>
-      <c r="AA42">
+      <c r="AB42">
         <v>20211000000.0</v>
       </c>
-      <c r="AB42">
+      <c r="AC42">
         <v>20959000000.0</v>
       </c>
-      <c r="AC42">
+      <c r="AD42">
         <v>21642000000.0</v>
       </c>
-      <c r="AD42">
+      <c r="AE42">
         <v>22081000000.0</v>
       </c>
-      <c r="AE42">
+      <c r="AF42">
         <v>23282000000.0</v>
       </c>
-      <c r="AF42">
+      <c r="AG42">
         <v>23897000000.0</v>
       </c>
-      <c r="AG42">
+      <c r="AH42">
         <v>24211000000.0</v>
       </c>
-      <c r="AH42">
+      <c r="AI42">
         <v>24710000000.0</v>
       </c>
-      <c r="AI42">
+      <c r="AJ42">
         <v>25287000000.0</v>
       </c>
-      <c r="AJ42">
+      <c r="AK42">
         <v>25737000000.0</v>
       </c>
-      <c r="AK42">
+      <c r="AL42">
         <v>26658000000.0</v>
       </c>
-      <c r="AL42">
+      <c r="AM42">
         <v>27470000000.0</v>
       </c>
-      <c r="AM42">
+      <c r="AN42">
         <v>27625000000.0</v>
       </c>
-      <c r="AN42">
+      <c r="AO42">
         <v>27611000000.0</v>
       </c>
-      <c r="AO42">
+      <c r="AP42">
         <v>27597000000.0</v>
       </c>
-      <c r="AP42">
+      <c r="AQ42">
         <v>27647000000.0</v>
       </c>
-      <c r="AQ42">
+      <c r="AR42">
         <v>28447000000.0</v>
       </c>
-      <c r="AR42">
+      <c r="AS42">
         <v>28546000000.0</v>
       </c>
-      <c r="AS42">
+      <c r="AT42">
         <v>28474000000.0</v>
       </c>
-      <c r="AT42">
+      <c r="AU42">
         <v>29371000000.0</v>
       </c>
-      <c r="AU42">
+      <c r="AV42">
         <v>28873000000.0</v>
       </c>
-      <c r="AV42">
+      <c r="AW42">
         <v>29262000000.0</v>
       </c>
-      <c r="AW42">
+      <c r="AX42">
         <v>29212000000.0</v>
       </c>
-      <c r="AX42">
+      <c r="AY42">
         <v>29105000000.0</v>
       </c>
-      <c r="AY42">
+      <c r="AZ42">
         <v>29049000000.0</v>
       </c>
-      <c r="AZ42">
+      <c r="BA42">
         <v>27965000000.0</v>
       </c>
-      <c r="BA42">
+      <c r="BB42">
         <v>27900000000.0</v>
       </c>
-      <c r="BB42">
+      <c r="BC42">
         <v>27839000000.0</v>
       </c>
-      <c r="BC42">
+      <c r="BD42">
         <v>26792000000.0</v>
       </c>
-      <c r="BD42">
+      <c r="BE42">
         <v>26756000000.0</v>
       </c>
-      <c r="BE42">
+      <c r="BF42">
         <v>26748000000.0</v>
       </c>
-      <c r="BF42">
+      <c r="BG42">
         <v>26610000000.0</v>
       </c>
-      <c r="BG42">
+      <c r="BH42">
         <v>26572000000.0</v>
       </c>
-      <c r="BH42">
+      <c r="BI42">
         <v>26542000000.0</v>
       </c>
-      <c r="BI42">
+      <c r="BJ42">
         <v>26496000000.0</v>
       </c>
-      <c r="BJ42">
+      <c r="BK42">
         <v>26251000000.0</v>
       </c>
-      <c r="BK42">
+      <c r="BL42">
         <v>20279000000.0</v>
       </c>
-      <c r="BL42">
+      <c r="BM42">
         <v>16724000000.0</v>
       </c>
-      <c r="BM42">
+      <c r="BN42">
         <v>16699000000.0</v>
       </c>
-      <c r="BN42">
+      <c r="BO42">
         <v>16669000000.0</v>
       </c>
-      <c r="BO42">
+      <c r="BP42">
         <v>16671000000.0</v>
       </c>
-      <c r="BP42">
+      <c r="BQ42">
         <v>16646000000.0</v>
       </c>
-      <c r="BQ42">
+      <c r="BR42">
         <v>16630000000.0</v>
       </c>
-      <c r="BR42">
+      <c r="BS42">
         <v>15575000000.0</v>
       </c>
-      <c r="BS42">
+      <c r="BT42">
         <v>13323000000.0</v>
       </c>
-      <c r="BT42">
+      <c r="BU42">
         <v>13600000000.0</v>
       </c>
-      <c r="BU42">
+      <c r="BV42">
         <v>13492000000.0</v>
       </c>
-      <c r="BV42">
+      <c r="BW42">
         <v>14208000000.0</v>
       </c>
-      <c r="BW42">
+      <c r="BX42">
         <v>15339000000.0</v>
       </c>
-      <c r="BX42">
+      <c r="BY42">
         <v>15481000000.0</v>
       </c>
-      <c r="BY42">
+      <c r="BZ42">
         <v>15430000000.0</v>
       </c>
-      <c r="BZ42">
+      <c r="CA42">
         <v>16097000000.0</v>
       </c>
-      <c r="CA42">
+      <c r="CB42">
         <v>16519000000.0</v>
       </c>
-      <c r="CB42">
+      <c r="CC42">
         <v>16467000000.0</v>
       </c>
-      <c r="CC42">
+      <c r="CD42">
         <v>16389000000.0</v>
       </c>
-      <c r="CD42">
+      <c r="CE42">
         <v>16315000000.0</v>
       </c>
-      <c r="CE42">
+      <c r="CF42">
         <v>16292000000.0</v>
       </c>
-      <c r="CF42">
+      <c r="CG42">
         <v>15241000000.0</v>
       </c>
-      <c r="CG42">
+      <c r="CH42">
         <v>13279000000.0</v>
       </c>
-      <c r="CH42">
+      <c r="CI42">
         <v>13252000000.0</v>
       </c>
-      <c r="CI42">
+      <c r="CJ42">
         <v>13733000000.0</v>
       </c>
-      <c r="CJ42">
+      <c r="CK42">
         <v>13928000000.0</v>
       </c>
-      <c r="CK42">
+      <c r="CL42">
         <v>14105000000.0</v>
       </c>
-      <c r="CL42">
+      <c r="CM42">
         <v>14156000000.0</v>
       </c>
-      <c r="CM42">
+      <c r="CN42">
         <v>14221000000.0</v>
       </c>
-      <c r="CN42">
+      <c r="CO42">
         <v>14216000000.0</v>
       </c>
-      <c r="CO42">
+      <c r="CP42">
         <v>12550000000.0</v>
       </c>
-      <c r="CP42">
+      <c r="CQ42">
         <v>12563000000.0</v>
       </c>
-      <c r="CQ42">
+      <c r="CR42">
         <v>12562000000.0</v>
       </c>
-      <c r="CR42">
+      <c r="CS42">
         <v>12602000000.0</v>
       </c>
-      <c r="CS42">
+      <c r="CT42">
         <v>12792000000.0</v>
       </c>
-      <c r="CT42">
+      <c r="CU42">
         <v>13032000000.0</v>
       </c>
-      <c r="CU42">
+      <c r="CV42">
         <v>13296000000.0</v>
       </c>
-      <c r="CV42">
+      <c r="CW42">
         <v>13802000000.0</v>
       </c>
-      <c r="CW42">
+      <c r="CX42">
         <v>14075000000.0</v>
       </c>
-      <c r="CX42">
+      <c r="CY42">
         <v>14313000000.0</v>
       </c>
-      <c r="CY42">
+      <c r="CZ42">
         <v>14519000000.0</v>
       </c>
-      <c r="CZ42">
+      <c r="DA42">
         <v>14712000000.0</v>
       </c>
-      <c r="DA42">
+      <c r="DB42">
         <v>-320000000.0</v>
       </c>
-      <c r="DB42">
+      <c r="DC42">
         <v>410000000.0</v>
       </c>
-      <c r="DC42">
+      <c r="DD42">
         <v>277000000.0</v>
       </c>
-      <c r="DD42"/>
       <c r="DE42"/>
       <c r="DF42"/>
+      <c r="DG42"/>
     </row>
-    <row r="43" spans="1:110">
+    <row r="43" spans="1:111">
       <c r="A43" t="s">
         <v>73</v>
       </c>
       <c r="B43"/>
       <c r="C43"/>
       <c r="D43"/>
       <c r="E43"/>
       <c r="F43"/>
       <c r="G43"/>
       <c r="H43"/>
       <c r="I43"/>
       <c r="J43"/>
       <c r="K43"/>
       <c r="L43"/>
       <c r="M43"/>
       <c r="N43"/>
       <c r="O43"/>
       <c r="P43"/>
       <c r="Q43"/>
       <c r="R43"/>
       <c r="S43"/>
       <c r="T43"/>
       <c r="U43"/>
       <c r="V43"/>
       <c r="W43"/>
@@ -16036,128 +16229,127 @@
       <c r="CH43"/>
       <c r="CI43"/>
       <c r="CJ43"/>
       <c r="CK43"/>
       <c r="CL43"/>
       <c r="CM43"/>
       <c r="CN43"/>
       <c r="CO43"/>
       <c r="CP43"/>
       <c r="CQ43"/>
       <c r="CR43"/>
       <c r="CS43"/>
       <c r="CT43"/>
       <c r="CU43"/>
       <c r="CV43"/>
       <c r="CW43"/>
       <c r="CX43"/>
       <c r="CY43"/>
       <c r="CZ43"/>
       <c r="DA43"/>
       <c r="DB43"/>
       <c r="DC43"/>
       <c r="DD43"/>
       <c r="DE43"/>
       <c r="DF43"/>
+      <c r="DG43"/>
     </row>
-    <row r="44" spans="1:110">
+    <row r="44" spans="1:111">
       <c r="A44" t="s">
         <v>74</v>
       </c>
       <c r="B44"/>
       <c r="C44"/>
       <c r="D44"/>
       <c r="E44"/>
       <c r="F44"/>
       <c r="G44"/>
       <c r="H44"/>
       <c r="I44"/>
       <c r="J44"/>
       <c r="K44"/>
       <c r="L44"/>
       <c r="M44"/>
       <c r="N44"/>
       <c r="O44"/>
       <c r="P44"/>
       <c r="Q44"/>
       <c r="R44"/>
       <c r="S44"/>
       <c r="T44"/>
       <c r="U44"/>
       <c r="V44"/>
       <c r="W44"/>
       <c r="X44"/>
       <c r="Y44"/>
       <c r="Z44"/>
       <c r="AA44"/>
       <c r="AB44"/>
       <c r="AC44"/>
       <c r="AD44"/>
-      <c r="AE44">
-[...1 lines deleted...]
-      </c>
+      <c r="AE44"/>
       <c r="AF44">
         <v>0.0</v>
       </c>
       <c r="AG44">
         <v>0.0</v>
       </c>
       <c r="AH44">
         <v>0.0</v>
       </c>
       <c r="AI44">
         <v>0.0</v>
       </c>
       <c r="AJ44">
         <v>0.0</v>
       </c>
       <c r="AK44">
         <v>0.0</v>
       </c>
       <c r="AL44">
         <v>0.0</v>
       </c>
       <c r="AM44">
         <v>0.0</v>
       </c>
       <c r="AN44">
         <v>0.0</v>
       </c>
       <c r="AO44">
         <v>0.0</v>
       </c>
       <c r="AP44">
         <v>0.0</v>
       </c>
       <c r="AQ44">
         <v>0.0</v>
       </c>
       <c r="AR44">
         <v>0.0</v>
       </c>
       <c r="AS44">
-        <v>1000000.0</v>
+        <v>0.0</v>
       </c>
       <c r="AT44">
         <v>1000000.0</v>
       </c>
       <c r="AU44">
         <v>1000000.0</v>
       </c>
       <c r="AV44">
         <v>1000000.0</v>
       </c>
       <c r="AW44">
         <v>1000000.0</v>
       </c>
       <c r="AX44">
         <v>1000000.0</v>
       </c>
       <c r="AY44">
         <v>1000000.0</v>
       </c>
       <c r="AZ44">
         <v>1000000.0</v>
       </c>
       <c r="BA44">
         <v>1000000.0</v>
       </c>
@@ -16232,78 +16424,81 @@
       </c>
       <c r="BY44">
         <v>1000000.0</v>
       </c>
       <c r="BZ44">
         <v>1000000.0</v>
       </c>
       <c r="CA44">
         <v>1000000.0</v>
       </c>
       <c r="CB44">
         <v>1000000.0</v>
       </c>
       <c r="CC44">
         <v>1000000.0</v>
       </c>
       <c r="CD44">
         <v>1000000.0</v>
       </c>
       <c r="CE44">
         <v>1000000.0</v>
       </c>
       <c r="CF44">
         <v>1000000.0</v>
       </c>
-      <c r="CG44"/>
+      <c r="CG44">
+        <v>1000000.0</v>
+      </c>
       <c r="CH44"/>
       <c r="CI44"/>
       <c r="CJ44"/>
       <c r="CK44"/>
       <c r="CL44"/>
       <c r="CM44"/>
       <c r="CN44"/>
       <c r="CO44"/>
       <c r="CP44"/>
       <c r="CQ44"/>
       <c r="CR44"/>
       <c r="CS44"/>
       <c r="CT44"/>
       <c r="CU44"/>
       <c r="CV44"/>
       <c r="CW44"/>
       <c r="CX44"/>
       <c r="CY44"/>
       <c r="CZ44"/>
       <c r="DA44"/>
       <c r="DB44"/>
       <c r="DC44"/>
       <c r="DD44"/>
       <c r="DE44"/>
       <c r="DF44"/>
+      <c r="DG44"/>
     </row>
-    <row r="45" spans="1:110">
+    <row r="45" spans="1:111">
       <c r="A45" t="s">
         <v>75</v>
       </c>
       <c r="B45"/>
       <c r="C45"/>
       <c r="D45"/>
       <c r="E45"/>
       <c r="F45"/>
       <c r="G45"/>
       <c r="H45"/>
       <c r="I45"/>
       <c r="J45"/>
       <c r="K45"/>
       <c r="L45"/>
       <c r="M45"/>
       <c r="N45"/>
       <c r="O45"/>
       <c r="P45"/>
       <c r="Q45"/>
       <c r="R45"/>
       <c r="S45"/>
       <c r="T45"/>
       <c r="U45"/>
       <c r="V45"/>
       <c r="W45"/>
@@ -16338,1235 +16533,1250 @@
       <c r="AZ45"/>
       <c r="BA45"/>
       <c r="BB45"/>
       <c r="BC45"/>
       <c r="BD45"/>
       <c r="BE45"/>
       <c r="BF45"/>
       <c r="BG45"/>
       <c r="BH45"/>
       <c r="BI45"/>
       <c r="BJ45"/>
       <c r="BK45"/>
       <c r="BL45"/>
       <c r="BM45"/>
       <c r="BN45"/>
       <c r="BO45"/>
       <c r="BP45"/>
       <c r="BQ45"/>
       <c r="BR45"/>
       <c r="BS45"/>
       <c r="BT45"/>
       <c r="BU45"/>
       <c r="BV45"/>
       <c r="BW45"/>
       <c r="BX45"/>
-      <c r="BY45">
+      <c r="BY45"/>
+      <c r="BZ45">
         <v>5426000000.0</v>
       </c>
-      <c r="BZ45"/>
       <c r="CA45"/>
       <c r="CB45"/>
       <c r="CC45"/>
       <c r="CD45"/>
       <c r="CE45"/>
       <c r="CF45"/>
       <c r="CG45"/>
       <c r="CH45"/>
       <c r="CI45"/>
       <c r="CJ45"/>
       <c r="CK45"/>
       <c r="CL45"/>
-      <c r="CM45">
+      <c r="CM45"/>
+      <c r="CN45">
         <v>5364000000.0</v>
       </c>
-      <c r="CN45"/>
-      <c r="CO45">
+      <c r="CO45"/>
+      <c r="CP45">
         <v>4569000000.0</v>
       </c>
-      <c r="CP45"/>
       <c r="CQ45"/>
       <c r="CR45"/>
       <c r="CS45"/>
       <c r="CT45"/>
       <c r="CU45"/>
       <c r="CV45"/>
       <c r="CW45"/>
       <c r="CX45"/>
       <c r="CY45"/>
       <c r="CZ45"/>
       <c r="DA45"/>
       <c r="DB45"/>
       <c r="DC45"/>
       <c r="DD45"/>
       <c r="DE45"/>
       <c r="DF45"/>
+      <c r="DG45"/>
     </row>
-    <row r="46" spans="1:110">
+    <row r="46" spans="1:111">
       <c r="A46" t="s">
         <v>76</v>
       </c>
-      <c r="B46"/>
+      <c r="B46">
+        <v>1586000000.0</v>
+      </c>
       <c r="C46">
+        <v>1698000000.0</v>
+      </c>
+      <c r="D46">
         <v>1622000000.0</v>
       </c>
-      <c r="D46">
+      <c r="E46">
         <v>1825000000.0</v>
       </c>
-      <c r="E46">
+      <c r="F46">
         <v>1846000000.0</v>
       </c>
-      <c r="F46">
+      <c r="G46">
         <v>1851000000.0</v>
       </c>
-      <c r="G46"/>
-      <c r="H46">
+      <c r="H46"/>
+      <c r="I46">
         <v>409634000000.0</v>
       </c>
-      <c r="I46">
+      <c r="J46">
         <v>560583000000.0</v>
       </c>
-      <c r="J46">
-[...3 lines deleted...]
-      <c r="L46">
+      <c r="K46">
+        <v>1993000000.0</v>
+      </c>
+      <c r="L46"/>
+      <c r="M46">
         <v>323357000000.0</v>
       </c>
-      <c r="M46">
+      <c r="N46">
         <v>321355000000.0</v>
       </c>
-      <c r="N46">
-[...2 lines deleted...]
-      <c r="O46"/>
+      <c r="O46">
+        <v>1926000000.0</v>
+      </c>
       <c r="P46"/>
-      <c r="Q46">
+      <c r="Q46"/>
+      <c r="R46">
         <v>354021000000.0</v>
       </c>
-      <c r="R46">
+      <c r="S46">
         <v>2700000000.0</v>
       </c>
-      <c r="S46"/>
       <c r="T46"/>
-      <c r="U46">
+      <c r="U46"/>
+      <c r="V46">
         <v>-8570000000.0</v>
       </c>
-      <c r="V46">
+      <c r="W46">
         <v>2800000000.0</v>
       </c>
-      <c r="W46"/>
       <c r="X46"/>
       <c r="Y46"/>
-      <c r="Z46">
+      <c r="Z46"/>
+      <c r="AA46">
         <v>-9097000000.0</v>
       </c>
-      <c r="AA46">
+      <c r="AB46">
         <v>9259000000.0</v>
       </c>
-      <c r="AB46">
+      <c r="AC46">
         <v>1494000000.0</v>
       </c>
-      <c r="AC46">
+      <c r="AD46">
         <v>1521000000.0</v>
       </c>
-      <c r="AD46">
+      <c r="AE46">
         <v>1400000000.0</v>
       </c>
-      <c r="AE46">
+      <c r="AF46">
         <v>-326150000000.0</v>
       </c>
-      <c r="AF46">
+      <c r="AG46">
         <v>-311381000000.0</v>
       </c>
-      <c r="AG46">
+      <c r="AH46">
         <v>-6304000000.0</v>
       </c>
-      <c r="AH46">
+      <c r="AI46">
         <v>-6767000000.0</v>
       </c>
-      <c r="AI46">
+      <c r="AJ46">
         <v>-325452000000.0</v>
       </c>
-      <c r="AJ46">
+      <c r="AK46">
         <v>-10383000000.0</v>
       </c>
-      <c r="AK46">
+      <c r="AL46">
         <v>-9550000000.0</v>
       </c>
-      <c r="AL46">
+      <c r="AM46">
         <v>-374963000000.0</v>
       </c>
-      <c r="AM46">
+      <c r="AN46">
         <v>-417727000000.0</v>
       </c>
-      <c r="AN46">
+      <c r="AO46">
         <v>-14966000000.0</v>
       </c>
-      <c r="AO46">
+      <c r="AP46">
         <v>-13776000000.0</v>
       </c>
-      <c r="AP46">
+      <c r="AQ46">
         <v>900000000.0</v>
       </c>
-      <c r="AQ46">
+      <c r="AR46">
         <v>-11363000000.0</v>
       </c>
-      <c r="AR46">
+      <c r="AS46">
         <v>-10762000000.0</v>
       </c>
-      <c r="AS46">
+      <c r="AT46">
         <v>-13305000000.0</v>
       </c>
-      <c r="AT46">
+      <c r="AU46">
         <v>1000000000.0</v>
       </c>
-      <c r="AU46">
+      <c r="AV46">
         <v>-11357000000.0</v>
       </c>
-      <c r="AV46">
+      <c r="AW46">
         <v>-10453000000.0</v>
       </c>
-      <c r="AW46">
+      <c r="AX46">
         <v>-8906000000.0</v>
       </c>
-      <c r="AX46">
+      <c r="AY46">
         <v>1000000000.0</v>
       </c>
-      <c r="AY46">
+      <c r="AZ46">
         <v>-5955000000.0</v>
       </c>
-      <c r="AZ46">
+      <c r="BA46">
         <v>-5858000000.0</v>
       </c>
-      <c r="BA46">
+      <c r="BB46">
         <v>-8699000000.0</v>
       </c>
-      <c r="BB46">
+      <c r="BC46">
         <v>1200000000.0</v>
       </c>
-      <c r="BC46">
+      <c r="BD46">
         <v>-9275000000.0</v>
       </c>
-      <c r="BD46">
+      <c r="BE46">
         <v>-8603000000.0</v>
       </c>
-      <c r="BE46">
+      <c r="BF46">
         <v>-6375000000.0</v>
       </c>
-      <c r="BF46"/>
       <c r="BG46"/>
-      <c r="BH46">
+      <c r="BH46"/>
+      <c r="BI46">
         <v>-3764000000.0</v>
       </c>
-      <c r="BI46">
+      <c r="BJ46">
         <v>-2238000000.0</v>
       </c>
-      <c r="BJ46"/>
-      <c r="BK46">
+      <c r="BK46"/>
+      <c r="BL46">
         <v>-4966000000.0</v>
       </c>
-      <c r="BL46">
+      <c r="BM46">
         <v>-2050000000.0</v>
       </c>
-      <c r="BM46">
+      <c r="BN46">
         <v>-149000000.0</v>
       </c>
-      <c r="BN46"/>
-      <c r="BO46">
+      <c r="BO46"/>
+      <c r="BP46">
         <v>-535000000.0</v>
       </c>
-      <c r="BP46">
+      <c r="BQ46">
         <v>-3856000000.0</v>
       </c>
-      <c r="BQ46">
+      <c r="BR46">
         <v>-6349000000.0</v>
       </c>
-      <c r="BR46">
+      <c r="BS46">
         <v>-4927000000.0</v>
       </c>
-      <c r="BS46">
+      <c r="BT46">
         <v>-1625000000.0</v>
       </c>
-      <c r="BT46">
+      <c r="BU46">
         <v>-1017000000.0</v>
       </c>
-      <c r="BU46">
+      <c r="BV46">
         <v>-1462000000.0</v>
       </c>
-      <c r="BV46"/>
-      <c r="BW46">
+      <c r="BW46"/>
+      <c r="BX46">
         <v>-1323000000.0</v>
       </c>
-      <c r="BX46">
+      <c r="BY46">
         <v>-1050000000.0</v>
       </c>
-      <c r="BY46">
+      <c r="BZ46">
         <v>5426000000.0</v>
       </c>
-      <c r="BZ46">
+      <c r="CA46">
         <v>-2278000000.0</v>
       </c>
-      <c r="CA46">
+      <c r="CB46">
         <v>-2319000000.0</v>
       </c>
-      <c r="CB46"/>
       <c r="CC46"/>
       <c r="CD46"/>
       <c r="CE46"/>
       <c r="CF46"/>
       <c r="CG46"/>
       <c r="CH46"/>
       <c r="CI46"/>
       <c r="CJ46"/>
       <c r="CK46"/>
       <c r="CL46"/>
-      <c r="CM46">
+      <c r="CM46"/>
+      <c r="CN46">
         <v>5364000000.0</v>
       </c>
-      <c r="CN46"/>
-      <c r="CO46">
+      <c r="CO46"/>
+      <c r="CP46">
         <v>4569000000.0</v>
       </c>
-      <c r="CP46"/>
       <c r="CQ46"/>
       <c r="CR46"/>
       <c r="CS46"/>
       <c r="CT46"/>
       <c r="CU46"/>
       <c r="CV46"/>
       <c r="CW46"/>
       <c r="CX46"/>
       <c r="CY46"/>
       <c r="CZ46"/>
       <c r="DA46"/>
       <c r="DB46"/>
       <c r="DC46"/>
       <c r="DD46"/>
       <c r="DE46"/>
       <c r="DF46"/>
+      <c r="DG46"/>
     </row>
-    <row r="47" spans="1:110">
+    <row r="47" spans="1:111">
       <c r="A47" t="s">
         <v>77</v>
       </c>
       <c r="B47"/>
       <c r="C47"/>
       <c r="D47"/>
       <c r="E47"/>
       <c r="F47"/>
       <c r="G47"/>
       <c r="H47"/>
       <c r="I47"/>
       <c r="J47"/>
       <c r="K47"/>
       <c r="L47"/>
       <c r="M47"/>
-      <c r="N47">
+      <c r="N47"/>
+      <c r="O47">
         <v>1861000000.0</v>
       </c>
-      <c r="O47"/>
       <c r="P47"/>
       <c r="Q47"/>
-      <c r="R47">
+      <c r="R47"/>
+      <c r="S47">
         <v>2210000000.0</v>
       </c>
-      <c r="S47"/>
       <c r="T47"/>
       <c r="U47"/>
-      <c r="V47">
+      <c r="V47"/>
+      <c r="W47">
         <v>2614000000.0</v>
       </c>
-      <c r="W47"/>
       <c r="X47"/>
       <c r="Y47"/>
-      <c r="Z47">
+      <c r="Z47"/>
+      <c r="AA47">
         <v>2788000000.0</v>
       </c>
-      <c r="AA47">
+      <c r="AB47">
         <v>1543000000.0</v>
       </c>
-      <c r="AB47">
+      <c r="AC47">
         <v>1494000000.0</v>
       </c>
-      <c r="AC47">
+      <c r="AD47">
         <v>1521000000.0</v>
       </c>
-      <c r="AD47">
+      <c r="AE47">
         <v>1400000000.0</v>
       </c>
-      <c r="AE47">
-[...1 lines deleted...]
-      </c>
       <c r="AF47">
         <v>0.0</v>
       </c>
       <c r="AG47">
         <v>0.0</v>
       </c>
       <c r="AH47">
+        <v>0.0</v>
+      </c>
+      <c r="AI47">
         <v>1400000000.0</v>
       </c>
-      <c r="AI47">
-[...1 lines deleted...]
-      </c>
       <c r="AJ47">
         <v>0.0</v>
       </c>
       <c r="AK47">
         <v>0.0</v>
       </c>
       <c r="AL47">
+        <v>0.0</v>
+      </c>
+      <c r="AM47">
         <v>1300000000.0</v>
       </c>
-      <c r="AM47">
-[...1 lines deleted...]
-      </c>
       <c r="AN47">
         <v>0.0</v>
       </c>
       <c r="AO47">
         <v>0.0</v>
       </c>
       <c r="AP47">
+        <v>0.0</v>
+      </c>
+      <c r="AQ47">
         <v>900000000.0</v>
       </c>
-      <c r="AQ47">
-[...1 lines deleted...]
-      </c>
       <c r="AR47">
         <v>0.0</v>
       </c>
       <c r="AS47">
         <v>0.0</v>
       </c>
       <c r="AT47">
+        <v>0.0</v>
+      </c>
+      <c r="AU47">
         <v>1000000000.0</v>
       </c>
-      <c r="AU47">
-[...1 lines deleted...]
-      </c>
       <c r="AV47">
         <v>0.0</v>
       </c>
       <c r="AW47">
         <v>0.0</v>
       </c>
       <c r="AX47">
+        <v>0.0</v>
+      </c>
+      <c r="AY47">
         <v>1000000000.0</v>
       </c>
-      <c r="AY47">
-[...1 lines deleted...]
-      </c>
       <c r="AZ47">
         <v>0.0</v>
       </c>
       <c r="BA47">
         <v>0.0</v>
       </c>
       <c r="BB47">
+        <v>0.0</v>
+      </c>
+      <c r="BC47">
         <v>1200000000.0</v>
       </c>
-      <c r="BC47">
-[...1 lines deleted...]
-      </c>
       <c r="BD47">
         <v>0.0</v>
       </c>
       <c r="BE47">
         <v>0.0</v>
       </c>
       <c r="BF47">
+        <v>0.0</v>
+      </c>
+      <c r="BG47">
         <v>1300000000.0</v>
       </c>
-      <c r="BG47">
-[...1 lines deleted...]
-      </c>
       <c r="BH47">
         <v>0.0</v>
       </c>
       <c r="BI47">
         <v>0.0</v>
       </c>
       <c r="BJ47">
+        <v>0.0</v>
+      </c>
+      <c r="BK47">
         <v>1200000000.0</v>
       </c>
-      <c r="BK47">
-[...1 lines deleted...]
-      </c>
       <c r="BL47">
         <v>0.0</v>
       </c>
       <c r="BM47">
         <v>0.0</v>
       </c>
       <c r="BN47">
+        <v>0.0</v>
+      </c>
+      <c r="BO47">
         <v>854000000.0</v>
       </c>
-      <c r="BO47">
-[...1 lines deleted...]
-      </c>
       <c r="BP47">
         <v>0.0</v>
       </c>
-      <c r="BQ47"/>
-      <c r="BR47">
+      <c r="BQ47">
+        <v>0.0</v>
+      </c>
+      <c r="BR47"/>
+      <c r="BS47">
         <v>874000000.0</v>
       </c>
-      <c r="BS47"/>
       <c r="BT47"/>
       <c r="BU47"/>
-      <c r="BV47">
+      <c r="BV47"/>
+      <c r="BW47">
         <v>772000000.0</v>
       </c>
-      <c r="BW47"/>
       <c r="BX47"/>
       <c r="BY47"/>
-      <c r="BZ47">
+      <c r="BZ47"/>
+      <c r="CA47">
         <v>779000000.0</v>
       </c>
-      <c r="CA47"/>
       <c r="CB47"/>
       <c r="CC47"/>
-      <c r="CD47">
+      <c r="CD47"/>
+      <c r="CE47">
         <v>793000000.0</v>
       </c>
-      <c r="CE47"/>
       <c r="CF47"/>
       <c r="CG47"/>
       <c r="CH47"/>
       <c r="CI47"/>
       <c r="CJ47"/>
       <c r="CK47"/>
       <c r="CL47"/>
       <c r="CM47"/>
       <c r="CN47"/>
       <c r="CO47"/>
       <c r="CP47"/>
       <c r="CQ47"/>
       <c r="CR47"/>
       <c r="CS47"/>
       <c r="CT47"/>
       <c r="CU47"/>
       <c r="CV47"/>
       <c r="CW47"/>
       <c r="CX47"/>
       <c r="CY47"/>
       <c r="CZ47"/>
       <c r="DA47"/>
       <c r="DB47"/>
       <c r="DC47"/>
       <c r="DD47"/>
       <c r="DE47"/>
       <c r="DF47"/>
+      <c r="DG47"/>
     </row>
-    <row r="48" spans="1:110">
+    <row r="48" spans="1:111">
       <c r="A48" t="s">
         <v>78</v>
       </c>
       <c r="B48">
+        <v>45058000000.0</v>
+      </c>
+      <c r="C48">
         <v>44290000000.0</v>
       </c>
-      <c r="C48">
+      <c r="D48">
         <v>43887000000.0</v>
       </c>
-      <c r="D48">
+      <c r="E48">
         <v>43447000000.0</v>
       </c>
-      <c r="E48">
+      <c r="F48">
         <v>43131000000.0</v>
       </c>
-      <c r="F48">
+      <c r="G48">
         <v>42626000000.0</v>
       </c>
-      <c r="G48">
+      <c r="H48">
         <v>41765000000.0</v>
       </c>
-      <c r="H48">
+      <c r="I48">
         <v>40873000000.0</v>
       </c>
-      <c r="I48">
+      <c r="J48">
         <v>40350000000.0</v>
       </c>
-      <c r="J48">
+      <c r="K48">
         <v>40146000000.0</v>
       </c>
-      <c r="K48">
+      <c r="L48">
         <v>39958000000.0</v>
       </c>
-      <c r="L48">
+      <c r="M48">
         <v>39928000000.0</v>
       </c>
-      <c r="M48">
+      <c r="N48">
         <v>39957000000.0</v>
       </c>
-      <c r="N48">
+      <c r="O48">
         <v>40332000000.0</v>
       </c>
-      <c r="O48">
+      <c r="P48">
         <v>41032000000.0</v>
       </c>
-      <c r="P48">
+      <c r="Q48">
         <v>41101000000.0</v>
       </c>
-      <c r="Q48">
+      <c r="R48">
         <v>41406000000.0</v>
       </c>
-      <c r="R48">
+      <c r="S48">
         <v>41197000000.0</v>
       </c>
-      <c r="S48">
+      <c r="T48">
         <v>40426000000.0</v>
       </c>
-      <c r="T48">
+      <c r="U48">
         <v>39318000000.0</v>
       </c>
-      <c r="U48">
+      <c r="V48">
         <v>36373000000.0</v>
       </c>
-      <c r="V48">
+      <c r="W48">
         <v>36491000000.0</v>
       </c>
-      <c r="W48">
+      <c r="X48">
         <v>36782000000.0</v>
       </c>
-      <c r="X48">
+      <c r="Y48">
         <v>36568000000.0</v>
       </c>
-      <c r="Y48">
+      <c r="Z48">
         <v>36919000000.0</v>
       </c>
-      <c r="Z48">
+      <c r="AA48">
         <v>33078000000.0</v>
       </c>
-      <c r="AA48">
+      <c r="AB48">
         <v>32948000000.0</v>
       </c>
-      <c r="AB48">
+      <c r="AC48">
         <v>31209000000.0</v>
       </c>
-      <c r="AC48">
+      <c r="AD48">
         <v>29944000000.0</v>
       </c>
-      <c r="AD48">
+      <c r="AE48">
         <v>28926000000.0</v>
       </c>
-      <c r="AE48">
+      <c r="AF48">
         <v>27331000000.0</v>
       </c>
-      <c r="AF48">
+      <c r="AG48">
         <v>26870000000.0</v>
       </c>
-      <c r="AG48">
+      <c r="AH48">
         <v>26453000000.0</v>
       </c>
-      <c r="AH48">
+      <c r="AI48">
         <v>26527000000.0</v>
       </c>
-      <c r="AI48">
+      <c r="AJ48">
         <v>24410000000.0</v>
       </c>
-      <c r="AJ48">
+      <c r="AK48">
         <v>35270000000.0</v>
       </c>
-      <c r="AK48">
+      <c r="AL48">
         <v>34863000000.0</v>
       </c>
-      <c r="AL48">
+      <c r="AM48">
         <v>34480000000.0</v>
       </c>
-      <c r="AM48">
+      <c r="AN48">
         <v>37054000000.0</v>
       </c>
-      <c r="AN48">
+      <c r="AO48">
         <v>36924000000.0</v>
       </c>
-      <c r="AO48">
+      <c r="AP48">
         <v>37301000000.0</v>
       </c>
-      <c r="AP48">
+      <c r="AQ48">
         <v>35519000000.0</v>
       </c>
-      <c r="AQ48">
+      <c r="AR48">
         <v>35153000000.0</v>
       </c>
-      <c r="AR48">
+      <c r="AS48">
         <v>34376000000.0</v>
       </c>
-      <c r="AS48">
+      <c r="AT48">
         <v>33754000000.0</v>
       </c>
-      <c r="AT48">
+      <c r="AU48">
         <v>32020000000.0</v>
       </c>
-      <c r="AU48">
+      <c r="AV48">
         <v>30928000000.0</v>
       </c>
-      <c r="AV48">
+      <c r="AW48">
         <v>29259000000.0</v>
       </c>
-      <c r="AW48">
+      <c r="AX48">
         <v>28319000000.0</v>
       </c>
-      <c r="AX48">
+      <c r="AY48">
         <v>27332000000.0</v>
       </c>
-      <c r="AY48">
+      <c r="AZ48">
         <v>26766000000.0</v>
       </c>
-      <c r="AZ48">
+      <c r="BA48">
         <v>25824000000.0</v>
       </c>
-      <c r="BA48">
+      <c r="BB48">
         <v>25958000000.0</v>
       </c>
-      <c r="BB48">
+      <c r="BC48">
         <v>25205000000.0</v>
       </c>
-      <c r="BC48">
+      <c r="BD48">
         <v>25920000000.0</v>
       </c>
-      <c r="BD48">
+      <c r="BE48">
         <v>26904000000.0</v>
       </c>
-      <c r="BE48">
+      <c r="BF48">
         <v>24640000000.0</v>
       </c>
-      <c r="BF48">
+      <c r="BG48">
         <v>24814000000.0</v>
       </c>
-      <c r="BG48">
+      <c r="BH48">
         <v>26951000000.0</v>
       </c>
-      <c r="BH48">
+      <c r="BI48">
         <v>23399000000.0</v>
       </c>
-      <c r="BI48">
+      <c r="BJ48">
         <v>22193000000.0</v>
       </c>
-      <c r="BJ48">
+      <c r="BK48">
         <v>21363000000.0</v>
       </c>
-      <c r="BK48">
+      <c r="BL48">
         <v>22096000000.0</v>
       </c>
-      <c r="BL48">
+      <c r="BM48">
         <v>21820000000.0</v>
       </c>
-      <c r="BM48">
+      <c r="BN48">
         <v>20294000000.0</v>
       </c>
-      <c r="BN48">
+      <c r="BO48">
         <v>19501000000.0</v>
       </c>
-      <c r="BO48">
+      <c r="BP48">
         <v>19822000000.0</v>
       </c>
-      <c r="BP48">
+      <c r="BQ48">
         <v>20472000000.0</v>
       </c>
-      <c r="BQ48">
+      <c r="BR48">
         <v>21829000000.0</v>
       </c>
-      <c r="BR48">
+      <c r="BS48">
         <v>22403000000.0</v>
       </c>
-      <c r="BS48">
+      <c r="BT48">
         <v>22041000000.0</v>
       </c>
-      <c r="BT48">
+      <c r="BU48">
         <v>21441000000.0</v>
       </c>
-      <c r="BU48">
+      <c r="BV48">
         <v>20526000000.0</v>
       </c>
-      <c r="BV48">
+      <c r="BW48">
         <v>19884000000.0</v>
       </c>
-      <c r="BW48">
+      <c r="BX48">
         <v>19342000000.0</v>
       </c>
-      <c r="BX48">
+      <c r="BY48">
         <v>18357000000.0</v>
       </c>
-      <c r="BY48">
+      <c r="BZ48">
         <v>17228000000.0</v>
       </c>
-      <c r="BZ48">
+      <c r="CA48">
         <v>16574000000.0</v>
       </c>
-      <c r="CA48">
+      <c r="CB48">
         <v>13195000000.0</v>
       </c>
-      <c r="CB48">
+      <c r="CC48">
         <v>12196000000.0</v>
       </c>
-      <c r="CC48">
+      <c r="CD48">
         <v>11579000000.0</v>
       </c>
-      <c r="CD48">
+      <c r="CE48">
         <v>10865000000.0</v>
       </c>
-      <c r="CE48">
+      <c r="CF48">
         <v>10582000000.0</v>
       </c>
-      <c r="CF48">
+      <c r="CG48">
         <v>9840000000.0</v>
       </c>
-      <c r="CG48">
+      <c r="CH48">
         <v>7595000000.0</v>
       </c>
-      <c r="CH48">
+      <c r="CI48">
         <v>6608000000.0</v>
       </c>
-      <c r="CI48">
+      <c r="CJ48">
         <v>6440000000.0</v>
       </c>
-      <c r="CJ48">
+      <c r="CK48">
         <v>5663000000.0</v>
       </c>
-      <c r="CK48">
+      <c r="CL48">
         <v>4716000000.0</v>
       </c>
-      <c r="CL48">
+      <c r="CM48">
         <v>4193000000.0</v>
       </c>
-      <c r="CM48">
+      <c r="CN48">
         <v>3667000000.0</v>
       </c>
-      <c r="CN48">
+      <c r="CO48">
         <v>3093000000.0</v>
       </c>
-      <c r="CO48">
+      <c r="CP48">
         <v>3169000000.0</v>
       </c>
-      <c r="CP48">
+      <c r="CQ48">
         <v>2807000000.0</v>
       </c>
-      <c r="CQ48">
+      <c r="CR48">
         <v>2393000000.0</v>
       </c>
-      <c r="CR48">
+      <c r="CS48">
         <v>2065000000.0</v>
       </c>
-      <c r="CS48">
+      <c r="CT48">
         <v>1678000000.0</v>
       </c>
-      <c r="CT48">
+      <c r="CU48">
         <v>1349000000.0</v>
       </c>
-      <c r="CU48">
+      <c r="CV48">
         <v>1790000000.0</v>
       </c>
-      <c r="CV48">
+      <c r="CW48">
         <v>1628000000.0</v>
       </c>
-      <c r="CW48">
+      <c r="CX48">
         <v>1308000000.0</v>
       </c>
-      <c r="CX48">
+      <c r="CY48">
         <v>1021000000.0</v>
       </c>
-      <c r="CY48">
+      <c r="CZ48">
         <v>582000000.0</v>
       </c>
-      <c r="CZ48">
+      <c r="DA48">
         <v>341000000.0</v>
       </c>
-      <c r="DA48">
+      <c r="DB48">
         <v>14336000000.0</v>
       </c>
-      <c r="DB48">
+      <c r="DC48">
         <v>14100000000.0</v>
       </c>
-      <c r="DC48">
+      <c r="DD48">
         <v>13834000000.0</v>
       </c>
-      <c r="DD48"/>
       <c r="DE48"/>
       <c r="DF48"/>
+      <c r="DG48"/>
     </row>
-    <row r="49" spans="1:110">
+    <row r="49" spans="1:111">
       <c r="A49" t="s">
         <v>79</v>
       </c>
       <c r="B49"/>
       <c r="C49"/>
       <c r="D49"/>
       <c r="E49"/>
       <c r="F49"/>
       <c r="G49"/>
       <c r="H49"/>
       <c r="I49"/>
       <c r="J49"/>
       <c r="K49"/>
-      <c r="L49">
+      <c r="L49"/>
+      <c r="M49">
         <v>39928000000.0</v>
       </c>
-      <c r="M49">
+      <c r="N49">
         <v>39957000000.0</v>
       </c>
-      <c r="N49">
+      <c r="O49">
         <v>41953000000.0</v>
       </c>
-      <c r="O49">
+      <c r="P49">
         <v>41032000000.0</v>
       </c>
-      <c r="P49">
+      <c r="Q49">
         <v>41101000000.0</v>
       </c>
-      <c r="Q49">
+      <c r="R49">
         <v>41406000000.0</v>
       </c>
-      <c r="R49">
+      <c r="S49">
         <v>41197000000.0</v>
       </c>
-      <c r="S49">
+      <c r="T49">
         <v>40426000000.0</v>
       </c>
-      <c r="T49">
+      <c r="U49">
         <v>39318000000.0</v>
       </c>
-      <c r="U49">
+      <c r="V49">
         <v>36373000000.0</v>
       </c>
-      <c r="V49">
+      <c r="W49">
         <v>36491000000.0</v>
       </c>
-      <c r="W49">
+      <c r="X49">
         <v>36782000000.0</v>
       </c>
-      <c r="X49">
+      <c r="Y49">
         <v>36568000000.0</v>
       </c>
-      <c r="Y49">
+      <c r="Z49">
         <v>36919000000.0</v>
       </c>
-      <c r="Z49">
+      <c r="AA49">
         <v>33078000000.0</v>
       </c>
-      <c r="AA49">
+      <c r="AB49">
         <v>32948000000.0</v>
       </c>
-      <c r="AB49">
+      <c r="AC49">
         <v>31209000000.0</v>
       </c>
-      <c r="AC49">
+      <c r="AD49">
         <v>29944000000.0</v>
       </c>
-      <c r="AD49">
+      <c r="AE49">
         <v>28926000000.0</v>
       </c>
-      <c r="AE49">
+      <c r="AF49">
         <v>27331000000.0</v>
       </c>
-      <c r="AF49">
+      <c r="AG49">
         <v>26870000000.0</v>
       </c>
-      <c r="AG49">
+      <c r="AH49">
         <v>26453000000.0</v>
       </c>
-      <c r="AH49">
+      <c r="AI49">
         <v>26527000000.0</v>
       </c>
-      <c r="AI49">
+      <c r="AJ49">
         <v>24410000000.0</v>
       </c>
-      <c r="AJ49">
+      <c r="AK49">
         <v>35270000000.0</v>
       </c>
-      <c r="AK49">
+      <c r="AL49">
         <v>34863000000.0</v>
       </c>
-      <c r="AL49">
+      <c r="AM49">
         <v>34480000000.0</v>
       </c>
-      <c r="AM49">
+      <c r="AN49">
         <v>37054000000.0</v>
       </c>
-      <c r="AN49">
+      <c r="AO49">
         <v>36924000000.0</v>
       </c>
-      <c r="AO49">
+      <c r="AP49">
         <v>37301000000.0</v>
       </c>
-      <c r="AP49">
+      <c r="AQ49">
         <v>35519000000.0</v>
       </c>
-      <c r="AQ49">
+      <c r="AR49">
         <v>35153000000.0</v>
       </c>
-      <c r="AR49">
+      <c r="AS49">
         <v>34376000000.0</v>
       </c>
-      <c r="AS49">
+      <c r="AT49">
         <v>33754000000.0</v>
       </c>
-      <c r="AT49">
+      <c r="AU49">
         <v>32020000000.0</v>
       </c>
-      <c r="AU49">
+      <c r="AV49">
         <v>30928000000.0</v>
       </c>
-      <c r="AV49">
+      <c r="AW49">
         <v>29259000000.0</v>
       </c>
-      <c r="AW49">
+      <c r="AX49">
         <v>28319000000.0</v>
       </c>
-      <c r="AX49">
+      <c r="AY49">
         <v>27332000000.0</v>
       </c>
-      <c r="AY49">
+      <c r="AZ49">
         <v>26766000000.0</v>
       </c>
-      <c r="AZ49">
+      <c r="BA49">
         <v>25824000000.0</v>
       </c>
-      <c r="BA49">
+      <c r="BB49">
         <v>25958000000.0</v>
       </c>
-      <c r="BB49">
+      <c r="BC49">
         <v>25205000000.0</v>
       </c>
-      <c r="BC49">
-[...1 lines deleted...]
-      </c>
       <c r="BD49">
         <v>0.0</v>
       </c>
       <c r="BE49">
         <v>0.0</v>
       </c>
       <c r="BF49">
         <v>0.0</v>
       </c>
       <c r="BG49">
+        <v>0.0</v>
+      </c>
+      <c r="BH49">
         <v>26951000000.0</v>
       </c>
-      <c r="BH49">
+      <c r="BI49">
         <v>23399000000.0</v>
       </c>
-      <c r="BI49">
+      <c r="BJ49">
         <v>22193000000.0</v>
       </c>
-      <c r="BJ49">
+      <c r="BK49">
         <v>21363000000.0</v>
       </c>
-      <c r="BK49">
-[...1 lines deleted...]
-      </c>
       <c r="BL49">
         <v>0.0</v>
       </c>
       <c r="BM49">
         <v>0.0</v>
       </c>
       <c r="BN49">
         <v>0.0</v>
       </c>
       <c r="BO49">
         <v>0.0</v>
       </c>
       <c r="BP49">
         <v>0.0</v>
       </c>
-      <c r="BQ49"/>
+      <c r="BQ49">
+        <v>0.0</v>
+      </c>
       <c r="BR49"/>
       <c r="BS49"/>
       <c r="BT49"/>
       <c r="BU49"/>
       <c r="BV49"/>
       <c r="BW49"/>
       <c r="BX49"/>
       <c r="BY49"/>
       <c r="BZ49"/>
       <c r="CA49"/>
       <c r="CB49"/>
       <c r="CC49"/>
       <c r="CD49"/>
       <c r="CE49"/>
       <c r="CF49"/>
       <c r="CG49"/>
       <c r="CH49"/>
       <c r="CI49"/>
       <c r="CJ49"/>
       <c r="CK49"/>
       <c r="CL49"/>
       <c r="CM49"/>
       <c r="CN49"/>
       <c r="CO49"/>
       <c r="CP49"/>
       <c r="CQ49"/>
       <c r="CR49"/>
       <c r="CS49"/>
       <c r="CT49"/>
       <c r="CU49"/>
       <c r="CV49"/>
       <c r="CW49"/>
       <c r="CX49"/>
       <c r="CY49"/>
       <c r="CZ49"/>
       <c r="DA49"/>
       <c r="DB49"/>
       <c r="DC49"/>
       <c r="DD49"/>
       <c r="DE49"/>
       <c r="DF49"/>
+      <c r="DG49"/>
     </row>
-    <row r="50" spans="1:110">
+    <row r="50" spans="1:111">
       <c r="A50" t="s">
         <v>80</v>
       </c>
-      <c r="B50"/>
+      <c r="B50">
+        <v>1542000000.0</v>
+      </c>
       <c r="C50">
+        <v>1561000000.0</v>
+      </c>
+      <c r="D50">
         <v>378000000.0</v>
       </c>
-      <c r="D50">
+      <c r="E50">
         <v>379000000.0</v>
       </c>
-      <c r="E50">
+      <c r="F50">
         <v>381000000.0</v>
       </c>
-      <c r="F50">
+      <c r="G50">
         <v>465000000.0</v>
       </c>
-      <c r="G50">
+      <c r="H50">
         <v>404000000.0</v>
       </c>
-      <c r="H50">
+      <c r="I50">
         <v>390000000.0</v>
       </c>
-      <c r="I50">
+      <c r="J50">
         <v>127000000.0</v>
       </c>
-      <c r="J50">
+      <c r="K50">
         <v>119000000.0</v>
       </c>
-      <c r="K50">
+      <c r="L50">
         <v>161000000.0</v>
       </c>
-      <c r="L50">
+      <c r="M50">
         <v>200000000.0</v>
       </c>
-      <c r="M50">
+      <c r="N50">
         <v>168000000.0</v>
       </c>
-      <c r="N50">
+      <c r="O50">
         <v>175000000.0</v>
       </c>
-      <c r="O50">
+      <c r="P50">
         <v>183000000.0</v>
       </c>
-      <c r="P50">
+      <c r="Q50">
         <v>196000000.0</v>
       </c>
-      <c r="Q50">
+      <c r="R50">
         <v>323000000.0</v>
       </c>
-      <c r="R50">
+      <c r="S50">
         <v>341000000.0</v>
       </c>
-      <c r="S50">
+      <c r="T50">
         <v>346000000.0</v>
       </c>
-      <c r="T50">
+      <c r="U50">
         <v>393000000.0</v>
       </c>
-      <c r="U50">
+      <c r="V50">
         <v>302000000.0</v>
       </c>
-      <c r="V50">
+      <c r="W50">
         <v>393000000.0</v>
       </c>
-      <c r="W50">
+      <c r="X50">
         <v>351000000.0</v>
       </c>
-      <c r="X50">
+      <c r="Y50">
         <v>303000000.0</v>
       </c>
-      <c r="Y50">
+      <c r="Z50">
         <v>298000000.0</v>
       </c>
-      <c r="Z50">
+      <c r="AA50">
         <v>235000000.0</v>
       </c>
-      <c r="AA50">
+      <c r="AB50">
         <v>142000000.0</v>
       </c>
-      <c r="AB50">
+      <c r="AC50">
         <v>158000000.0</v>
       </c>
-      <c r="AC50">
+      <c r="AD50">
         <v>289000000.0</v>
       </c>
-      <c r="AD50">
+      <c r="AE50">
         <v>415000000.0</v>
       </c>
-      <c r="AE50">
+      <c r="AF50">
         <v>647000000.0</v>
       </c>
-      <c r="AF50">
+      <c r="AG50">
         <v>521000000.0</v>
       </c>
-      <c r="AG50">
+      <c r="AH50">
         <v>594000000.0</v>
       </c>
-      <c r="AH50">
+      <c r="AI50">
         <v>772000000.0</v>
       </c>
-      <c r="AI50">
+      <c r="AJ50">
         <v>867000000.0</v>
       </c>
-      <c r="AJ50">
+      <c r="AK50">
         <v>61994000000.0</v>
       </c>
-      <c r="AK50">
+      <c r="AL50">
         <v>260000000.0</v>
       </c>
-      <c r="AL50">
+      <c r="AM50">
         <v>2225000000.0</v>
       </c>
-      <c r="AM50">
+      <c r="AN50">
         <v>201000000.0</v>
       </c>
-      <c r="AN50">
+      <c r="AO50">
         <v>103000000.0</v>
       </c>
-      <c r="AO50">
+      <c r="AP50">
         <v>100000000.0</v>
       </c>
-      <c r="AP50">
+      <c r="AQ50">
         <v>2347000000.0</v>
       </c>
-      <c r="AQ50"/>
       <c r="AR50"/>
       <c r="AS50"/>
-      <c r="AT50">
+      <c r="AT50"/>
+      <c r="AU50">
         <v>2356000000.0</v>
       </c>
-      <c r="AU50"/>
       <c r="AV50"/>
       <c r="AW50"/>
       <c r="AX50"/>
       <c r="AY50"/>
       <c r="AZ50"/>
       <c r="BA50"/>
       <c r="BB50"/>
       <c r="BC50"/>
       <c r="BD50"/>
       <c r="BE50"/>
       <c r="BF50"/>
       <c r="BG50"/>
       <c r="BH50"/>
       <c r="BI50"/>
       <c r="BJ50"/>
       <c r="BK50"/>
       <c r="BL50"/>
       <c r="BM50"/>
       <c r="BN50"/>
       <c r="BO50"/>
       <c r="BP50"/>
       <c r="BQ50"/>
       <c r="BR50"/>
       <c r="BS50"/>
       <c r="BT50"/>
@@ -17586,1059 +17796,1069 @@
       <c r="CH50"/>
       <c r="CI50"/>
       <c r="CJ50"/>
       <c r="CK50"/>
       <c r="CL50"/>
       <c r="CM50"/>
       <c r="CN50"/>
       <c r="CO50"/>
       <c r="CP50"/>
       <c r="CQ50"/>
       <c r="CR50"/>
       <c r="CS50"/>
       <c r="CT50"/>
       <c r="CU50"/>
       <c r="CV50"/>
       <c r="CW50"/>
       <c r="CX50"/>
       <c r="CY50"/>
       <c r="CZ50"/>
       <c r="DA50"/>
       <c r="DB50"/>
       <c r="DC50"/>
       <c r="DD50"/>
       <c r="DE50"/>
       <c r="DF50"/>
+      <c r="DG50"/>
     </row>
-    <row r="51" spans="1:110">
+    <row r="51" spans="1:111">
       <c r="A51" t="s">
         <v>81</v>
       </c>
       <c r="B51">
-        <v>19329000000.0</v>
+        <v>20291000000.0</v>
       </c>
       <c r="C51">
+        <v>20183000000.0</v>
+      </c>
+      <c r="D51">
         <v>19832000000.0</v>
       </c>
-      <c r="D51">
+      <c r="E51">
         <v>19906000000.0</v>
       </c>
-      <c r="E51">
+      <c r="F51">
         <v>19229000000.0</v>
       </c>
-      <c r="F51">
+      <c r="G51">
         <v>18715000000.0</v>
       </c>
-      <c r="G51">
+      <c r="H51">
         <v>18845000000.0</v>
       </c>
-      <c r="H51">
+      <c r="I51">
         <v>18362000000.0</v>
       </c>
-      <c r="I51">
+      <c r="J51">
         <v>19261000000.0</v>
       </c>
-      <c r="J51">
+      <c r="K51">
         <v>18828000000.0</v>
       </c>
-      <c r="K51">
+      <c r="L51">
         <v>18796000000.0</v>
       </c>
-      <c r="L51">
+      <c r="M51">
         <v>17899000000.0</v>
       </c>
-      <c r="M51">
+      <c r="N51">
         <v>17949000000.0</v>
       </c>
-      <c r="N51">
+      <c r="O51">
         <v>17980000000.0</v>
       </c>
-      <c r="O51">
+      <c r="P51">
         <v>17861000000.0</v>
       </c>
-      <c r="P51">
+      <c r="Q51">
         <v>17030000000.0</v>
       </c>
-      <c r="Q51">
+      <c r="R51">
         <v>17327000000.0</v>
       </c>
-      <c r="R51">
+      <c r="S51">
         <v>17430000000.0</v>
       </c>
-      <c r="S51">
+      <c r="T51">
         <v>17511000000.0</v>
       </c>
-      <c r="T51">
+      <c r="U51">
         <v>18065000000.0</v>
       </c>
-      <c r="U51">
+      <c r="V51">
         <v>17964000000.0</v>
       </c>
-      <c r="V51">
+      <c r="W51">
         <v>18149000000.0</v>
       </c>
-      <c r="W51">
+      <c r="X51">
         <v>18042000000.0</v>
       </c>
-      <c r="X51">
+      <c r="Y51">
         <v>17967000000.0</v>
       </c>
-      <c r="Y51">
+      <c r="Z51">
         <v>17959000000.0</v>
       </c>
-      <c r="Z51">
+      <c r="AA51">
         <v>16851000000.0</v>
       </c>
-      <c r="AA51">
-[...1 lines deleted...]
-      </c>
       <c r="AB51">
-        <v>13504000000.0</v>
+        <v>16734000000.0</v>
       </c>
       <c r="AC51">
-        <v>13139000000.0</v>
+        <v>16653000000.0</v>
       </c>
       <c r="AD51">
+        <v>16287000000.0</v>
+      </c>
+      <c r="AE51">
         <v>16244000000.0</v>
       </c>
-      <c r="AE51">
+      <c r="AF51">
         <v>16844000000.0</v>
       </c>
-      <c r="AF51">
+      <c r="AG51">
         <v>18161000000.0</v>
       </c>
-      <c r="AG51">
+      <c r="AH51">
         <v>19378000000.0</v>
       </c>
-      <c r="AH51">
+      <c r="AI51">
         <v>19307000000.0</v>
       </c>
-      <c r="AI51">
+      <c r="AJ51">
         <v>20046000000.0</v>
       </c>
-      <c r="AJ51">
+      <c r="AK51">
         <v>22912000000.0</v>
       </c>
-      <c r="AK51">
+      <c r="AL51">
         <v>19940000000.0</v>
       </c>
-      <c r="AL51">
-[...1 lines deleted...]
-      </c>
       <c r="AM51">
+        <v>19852000000.0</v>
+      </c>
+      <c r="AN51">
         <v>19922000000.0</v>
       </c>
-      <c r="AN51">
+      <c r="AO51">
         <v>19857000000.0</v>
       </c>
-      <c r="AO51">
+      <c r="AP51">
         <v>21183000000.0</v>
       </c>
-      <c r="AP51">
+      <c r="AQ51">
         <v>21317000000.0</v>
       </c>
-      <c r="AQ51">
+      <c r="AR51">
         <v>20049000000.0</v>
       </c>
-      <c r="AR51">
+      <c r="AS51">
         <v>20063000000.0</v>
       </c>
-      <c r="AS51">
+      <c r="AT51">
         <v>21007000000.0</v>
       </c>
-      <c r="AT51">
+      <c r="AU51">
         <v>19579000000.0</v>
       </c>
-      <c r="AU51">
+      <c r="AV51">
         <v>19682000000.0</v>
       </c>
-      <c r="AV51">
+      <c r="AW51">
         <v>20076000000.0</v>
       </c>
-      <c r="AW51">
+      <c r="AX51">
         <v>20086000000.0</v>
       </c>
-      <c r="AX51">
+      <c r="AY51">
         <v>22021000000.0</v>
       </c>
-      <c r="AY51">
+      <c r="AZ51">
         <v>21545000000.0</v>
       </c>
-      <c r="AZ51">
+      <c r="BA51">
         <v>21870000000.0</v>
       </c>
-      <c r="BA51">
+      <c r="BB51">
         <v>22014000000.0</v>
       </c>
-      <c r="BB51">
+      <c r="BC51">
         <v>22387000000.0</v>
       </c>
-      <c r="BC51">
+      <c r="BD51">
         <v>27109000000.0</v>
       </c>
-      <c r="BD51">
+      <c r="BE51">
         <v>22172000000.0</v>
       </c>
-      <c r="BE51">
+      <c r="BF51">
         <v>26682000000.0</v>
       </c>
-      <c r="BF51">
+      <c r="BG51">
         <v>27570000000.0</v>
       </c>
-      <c r="BG51">
+      <c r="BH51">
         <v>33693000000.0</v>
       </c>
-      <c r="BH51">
+      <c r="BI51">
         <v>36860000000.0</v>
       </c>
-      <c r="BI51">
+      <c r="BJ51">
         <v>36664000000.0</v>
       </c>
-      <c r="BJ51">
+      <c r="BK51">
         <v>36380000000.0</v>
       </c>
-      <c r="BK51">
+      <c r="BL51">
         <v>29760000000.0</v>
       </c>
-      <c r="BL51">
+      <c r="BM51">
         <v>30014000000.0</v>
       </c>
-      <c r="BM51">
+      <c r="BN51">
         <v>28983000000.0</v>
       </c>
-      <c r="BN51">
+      <c r="BO51">
         <v>22620000000.0</v>
       </c>
-      <c r="BO51">
+      <c r="BP51">
         <v>23821000000.0</v>
       </c>
-      <c r="BP51">
+      <c r="BQ51">
         <v>25685000000.0</v>
       </c>
-      <c r="BQ51">
+      <c r="BR51">
         <v>24853000000.0</v>
       </c>
-      <c r="BR51">
+      <c r="BS51">
         <v>16084000000.0</v>
       </c>
-      <c r="BS51">
+      <c r="BT51">
         <v>20808000000.0</v>
       </c>
-      <c r="BT51">
+      <c r="BU51">
         <v>21388000000.0</v>
       </c>
-      <c r="BU51">
+      <c r="BV51">
         <v>14758000000.0</v>
       </c>
-      <c r="BV51">
+      <c r="BW51">
         <v>13842000000.0</v>
       </c>
-      <c r="BW51">
+      <c r="BX51">
         <v>18296000000.0</v>
       </c>
-      <c r="BX51">
+      <c r="BY51">
         <v>17753000000.0</v>
       </c>
-      <c r="BY51">
+      <c r="BZ51">
         <v>17493000000.0</v>
       </c>
-      <c r="BZ51">
+      <c r="CA51">
         <v>14358000000.0</v>
       </c>
-      <c r="CA51">
+      <c r="CB51">
         <v>14551000000.0</v>
       </c>
-      <c r="CB51">
+      <c r="CC51">
         <v>15124000000.0</v>
       </c>
-      <c r="CC51">
+      <c r="CD51">
         <v>13426000000.0</v>
       </c>
-      <c r="CD51">
+      <c r="CE51">
         <v>13436000000.0</v>
       </c>
-      <c r="CE51">
+      <c r="CF51">
         <v>12929000000.0</v>
       </c>
-      <c r="CF51">
+      <c r="CG51">
         <v>13417000000.0</v>
       </c>
-      <c r="CG51">
+      <c r="CH51">
         <v>8534000000.0</v>
       </c>
-      <c r="CH51">
+      <c r="CI51">
         <v>8857000000.0</v>
       </c>
-      <c r="CI51">
+      <c r="CJ51">
         <v>8261000000.0</v>
       </c>
-      <c r="CJ51">
+      <c r="CK51">
         <v>9444000000.0</v>
       </c>
-      <c r="CK51">
+      <c r="CL51">
         <v>8775000000.0</v>
       </c>
-      <c r="CL51">
+      <c r="CM51">
         <v>9345000000.0</v>
       </c>
-      <c r="CM51">
+      <c r="CN51">
         <v>8638000000.0</v>
       </c>
-      <c r="CN51">
+      <c r="CO51">
         <v>9005000000.0</v>
       </c>
-      <c r="CO51">
+      <c r="CP51">
         <v>7922000000.0</v>
       </c>
-      <c r="CP51">
+      <c r="CQ51">
         <v>5586000000.0</v>
       </c>
-      <c r="CQ51">
+      <c r="CR51">
         <v>4306000000.0</v>
       </c>
-      <c r="CR51">
+      <c r="CS51">
         <v>3488000000.0</v>
       </c>
-      <c r="CS51">
+      <c r="CT51">
         <v>3980000000.0</v>
       </c>
-      <c r="CT51">
+      <c r="CU51">
         <v>3983000000.0</v>
       </c>
-      <c r="CU51">
+      <c r="CV51">
         <v>3053000000.0</v>
       </c>
-      <c r="CV51">
+      <c r="CW51">
         <v>4430000000.0</v>
       </c>
-      <c r="CW51">
+      <c r="CX51">
         <v>4049000000.0</v>
       </c>
-      <c r="CX51">
+      <c r="CY51">
         <v>3438000000.0</v>
       </c>
-      <c r="CY51">
+      <c r="CZ51">
         <v>4660000000.0</v>
       </c>
-      <c r="CZ51">
+      <c r="DA51">
         <v>4608000000.0</v>
       </c>
-      <c r="DA51">
+      <c r="DB51">
         <v>6378000000.0</v>
       </c>
-      <c r="DB51">
+      <c r="DC51">
         <v>6722000000.0</v>
       </c>
-      <c r="DC51">
+      <c r="DD51">
         <v>8173000000.0</v>
       </c>
-      <c r="DD51"/>
       <c r="DE51"/>
       <c r="DF51"/>
+      <c r="DG51"/>
     </row>
-    <row r="52" spans="1:110">
+    <row r="52" spans="1:111">
       <c r="A52" t="s">
         <v>82</v>
       </c>
       <c r="B52">
-        <v>355000000.0</v>
+        <v>404000000.0</v>
       </c>
       <c r="C52">
+        <v>1561000000.0</v>
+      </c>
+      <c r="D52">
         <v>378000000.0</v>
       </c>
-      <c r="D52">
+      <c r="E52">
         <v>379000000.0</v>
       </c>
-      <c r="E52">
+      <c r="F52">
         <v>381000000.0</v>
       </c>
-      <c r="F52">
+      <c r="G52">
         <v>465000000.0</v>
       </c>
-      <c r="G52">
+      <c r="H52">
         <v>404000000.0</v>
       </c>
-      <c r="H52">
+      <c r="I52">
         <v>390000000.0</v>
       </c>
-      <c r="I52">
+      <c r="J52">
         <v>127000000.0</v>
       </c>
-      <c r="J52">
+      <c r="K52">
         <v>119000000.0</v>
       </c>
-      <c r="K52">
+      <c r="L52">
         <v>161000000.0</v>
       </c>
-      <c r="L52">
+      <c r="M52">
         <v>200000000.0</v>
       </c>
-      <c r="M52">
+      <c r="N52">
         <v>168000000.0</v>
       </c>
-      <c r="N52">
+      <c r="O52">
         <v>175000000.0</v>
       </c>
-      <c r="O52">
+      <c r="P52">
         <v>183000000.0</v>
       </c>
-      <c r="P52">
+      <c r="Q52">
         <v>196000000.0</v>
       </c>
-      <c r="Q52">
+      <c r="R52">
         <v>323000000.0</v>
       </c>
-      <c r="R52">
+      <c r="S52">
         <v>341000000.0</v>
       </c>
-      <c r="S52">
+      <c r="T52">
         <v>346000000.0</v>
       </c>
-      <c r="T52">
+      <c r="U52">
         <v>393000000.0</v>
       </c>
-      <c r="U52">
+      <c r="V52">
         <v>302000000.0</v>
       </c>
-      <c r="V52">
+      <c r="W52">
         <v>393000000.0</v>
       </c>
-      <c r="W52">
+      <c r="X52">
         <v>351000000.0</v>
       </c>
-      <c r="X52">
+      <c r="Y52">
         <v>303000000.0</v>
       </c>
-      <c r="Y52">
+      <c r="Z52">
         <v>298000000.0</v>
       </c>
-      <c r="Z52">
+      <c r="AA52">
         <v>235000000.0</v>
       </c>
-      <c r="AA52">
+      <c r="AB52">
         <v>142000000.0</v>
       </c>
-      <c r="AB52">
+      <c r="AC52">
         <v>158000000.0</v>
       </c>
-      <c r="AC52">
+      <c r="AD52">
         <v>289000000.0</v>
       </c>
-      <c r="AD52">
+      <c r="AE52">
         <v>268000000.0</v>
       </c>
-      <c r="AE52">
+      <c r="AF52">
         <v>290000000.0</v>
       </c>
-      <c r="AF52">
+      <c r="AG52">
         <v>479000000.0</v>
       </c>
-      <c r="AG52">
+      <c r="AH52">
         <v>526000000.0</v>
       </c>
-      <c r="AH52">
+      <c r="AI52">
         <v>477000000.0</v>
       </c>
-      <c r="AI52">
+      <c r="AJ52">
         <v>214000000.0</v>
       </c>
-      <c r="AJ52">
+      <c r="AK52">
         <v>235000000.0</v>
       </c>
-      <c r="AK52">
+      <c r="AL52">
         <v>260000000.0</v>
       </c>
-      <c r="AL52">
+      <c r="AM52">
         <v>242000000.0</v>
       </c>
-      <c r="AM52">
+      <c r="AN52">
         <v>201000000.0</v>
       </c>
-      <c r="AN52">
+      <c r="AO52">
         <v>103000000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>100000000.0</v>
       </c>
       <c r="AP52">
         <v>100000000.0</v>
       </c>
       <c r="AQ52">
         <v>100000000.0</v>
       </c>
       <c r="AR52">
         <v>100000000.0</v>
       </c>
       <c r="AS52">
         <v>100000000.0</v>
       </c>
       <c r="AT52">
         <v>100000000.0</v>
       </c>
       <c r="AU52">
         <v>100000000.0</v>
       </c>
       <c r="AV52">
         <v>100000000.0</v>
       </c>
       <c r="AW52">
         <v>100000000.0</v>
       </c>
       <c r="AX52">
+        <v>100000000.0</v>
+      </c>
+      <c r="AY52">
         <v>175000000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>100000000.0</v>
       </c>
       <c r="AZ52">
         <v>100000000.0</v>
       </c>
       <c r="BA52">
         <v>100000000.0</v>
       </c>
       <c r="BB52">
         <v>100000000.0</v>
       </c>
       <c r="BC52">
         <v>100000000.0</v>
       </c>
       <c r="BD52">
-        <v>101000000.0</v>
+        <v>100000000.0</v>
       </c>
       <c r="BE52">
         <v>101000000.0</v>
       </c>
       <c r="BF52">
+        <v>101000000.0</v>
+      </c>
+      <c r="BG52">
         <v>686000000.0</v>
       </c>
-      <c r="BG52">
+      <c r="BH52">
         <v>451000000.0</v>
       </c>
-      <c r="BH52">
+      <c r="BI52">
         <v>102000000.0</v>
       </c>
-      <c r="BI52">
+      <c r="BJ52">
         <v>572000000.0</v>
       </c>
-      <c r="BJ52">
+      <c r="BK52">
         <v>306000000.0</v>
       </c>
-      <c r="BK52">
+      <c r="BL52">
         <v>2057000000.0</v>
       </c>
-      <c r="BL52">
+      <c r="BM52">
         <v>879000000.0</v>
       </c>
-      <c r="BM52">
+      <c r="BN52">
         <v>318000000.0</v>
       </c>
-      <c r="BN52">
+      <c r="BO52">
         <v>912000000.0</v>
       </c>
-      <c r="BO52">
+      <c r="BP52">
         <v>2131000000.0</v>
       </c>
-      <c r="BP52">
+      <c r="BQ52">
         <v>4757000000.0</v>
       </c>
-      <c r="BQ52">
+      <c r="BR52">
         <v>5878000000.0</v>
       </c>
-      <c r="BR52">
+      <c r="BS52">
         <v>2659000000.0</v>
       </c>
-      <c r="BS52">
+      <c r="BT52">
         <v>1106000000.0</v>
       </c>
-      <c r="BT52">
+      <c r="BU52">
         <v>623000000.0</v>
       </c>
-      <c r="BU52">
+      <c r="BV52">
         <v>632000000.0</v>
       </c>
-      <c r="BV52">
+      <c r="BW52">
         <v>667000000.0</v>
       </c>
-      <c r="BW52">
+      <c r="BX52">
         <v>1880000000.0</v>
       </c>
-      <c r="BX52">
+      <c r="BY52">
         <v>1476000000.0</v>
       </c>
-      <c r="BY52">
+      <c r="BZ52">
         <v>3375000000.0</v>
       </c>
-      <c r="BZ52">
+      <c r="CA52">
         <v>1449000000.0</v>
       </c>
-      <c r="CA52">
+      <c r="CB52">
         <v>1706000000.0</v>
       </c>
-      <c r="CB52">
+      <c r="CC52">
         <v>2253000000.0</v>
       </c>
-      <c r="CC52">
+      <c r="CD52">
         <v>1360000000.0</v>
       </c>
-      <c r="CD52">
+      <c r="CE52">
         <v>1414000000.0</v>
       </c>
-      <c r="CE52">
+      <c r="CF52">
         <v>1303000000.0</v>
       </c>
-      <c r="CF52">
+      <c r="CG52">
         <v>1979000000.0</v>
       </c>
-      <c r="CG52">
+      <c r="CH52">
         <v>1120000000.0</v>
       </c>
-      <c r="CH52">
+      <c r="CI52">
         <v>1445000000.0</v>
       </c>
-      <c r="CI52">
+      <c r="CJ52">
         <v>1566000000.0</v>
       </c>
-      <c r="CJ52">
+      <c r="CK52">
         <v>3218000000.0</v>
       </c>
-      <c r="CK52">
+      <c r="CL52">
         <v>3068000000.0</v>
       </c>
-      <c r="CL52">
+      <c r="CM52">
         <v>3642000000.0</v>
       </c>
-      <c r="CM52">
+      <c r="CN52">
         <v>2935000000.0</v>
       </c>
-      <c r="CN52">
+      <c r="CO52">
         <v>3443000000.0</v>
       </c>
-      <c r="CO52">
+      <c r="CP52">
         <v>2441000000.0</v>
       </c>
-      <c r="CP52">
+      <c r="CQ52">
         <v>1161000000.0</v>
       </c>
-      <c r="CQ52">
+      <c r="CR52">
         <v>878000000.0</v>
       </c>
-      <c r="CR52">
+      <c r="CS52">
         <v>52000000.0</v>
       </c>
-      <c r="CS52">
+      <c r="CT52">
         <v>546000000.0</v>
       </c>
-      <c r="CT52">
+      <c r="CU52">
         <v>355000000.0</v>
       </c>
-      <c r="CU52">
+      <c r="CV52">
         <v>701000000.0</v>
       </c>
-      <c r="CV52">
+      <c r="CW52">
         <v>2121000000.0</v>
       </c>
-      <c r="CW52">
+      <c r="CX52">
         <v>1596000000.0</v>
       </c>
-      <c r="CX52">
+      <c r="CY52">
         <v>1085000000.0</v>
       </c>
-      <c r="CY52">
+      <c r="CZ52">
         <v>1768000000.0</v>
       </c>
-      <c r="CZ52">
+      <c r="DA52">
         <v>1775000000.0</v>
       </c>
-      <c r="DA52">
+      <c r="DB52">
         <v>3585000000.0</v>
       </c>
-      <c r="DB52">
+      <c r="DC52">
         <v>4208000000.0</v>
       </c>
-      <c r="DC52">
+      <c r="DD52">
         <v>5619000000.0</v>
       </c>
-      <c r="DD52"/>
       <c r="DE52"/>
       <c r="DF52"/>
+      <c r="DG52"/>
     </row>
-    <row r="53" spans="1:110">
+    <row r="53" spans="1:111">
       <c r="A53" t="s">
         <v>83</v>
       </c>
-      <c r="B53"/>
+      <c r="B53">
+        <v>316110000000.0</v>
+      </c>
       <c r="C53">
-        <v>94536000000.0</v>
+        <v>103305000000.0</v>
       </c>
       <c r="D53">
-        <v>90507000000.0</v>
+        <v>101832000000.0</v>
       </c>
       <c r="E53">
-        <v>87799000000.0</v>
+        <v>97984000000.0</v>
       </c>
       <c r="F53">
-        <v>80502000000.0</v>
+        <v>96401000000.0</v>
       </c>
       <c r="G53">
+        <v>88714000000.0</v>
+      </c>
+      <c r="H53">
         <v>298388000000.0</v>
       </c>
-      <c r="H53">
+      <c r="I53">
         <v>281540000000.0</v>
       </c>
-      <c r="I53">
-[...1 lines deleted...]
-      </c>
       <c r="J53">
-        <v>281412000000.0</v>
+        <v>312453000000.0</v>
       </c>
       <c r="K53">
-        <v>277479000000.0</v>
+        <v>296194000000.0</v>
       </c>
       <c r="L53">
-        <v>290778000000.0</v>
+        <v>306656000000.0</v>
       </c>
       <c r="M53">
-        <v>288038000000.0</v>
+        <v>321407000000.0</v>
       </c>
       <c r="N53">
-        <v>281715000000.0</v>
+        <v>319275000000.0</v>
       </c>
       <c r="O53">
-        <v>276031000000.0</v>
+        <v>293126000000.0</v>
       </c>
       <c r="P53">
-        <v>287221000000.0</v>
+        <v>308257000000.0</v>
       </c>
       <c r="Q53">
-        <v>323225000000.0</v>
+        <v>318082000000.0</v>
       </c>
       <c r="R53">
+        <v>354327000000.0</v>
+      </c>
+      <c r="S53">
         <v>347450000000.0</v>
       </c>
-      <c r="S53">
-[...1 lines deleted...]
-      </c>
       <c r="T53">
-        <v>344454000000.0</v>
+        <v>379867000000.0</v>
       </c>
       <c r="U53">
-        <v>337722000000.0</v>
+        <v>376609000000.0</v>
       </c>
       <c r="V53">
+        <v>370437000000.0</v>
+      </c>
+      <c r="W53">
         <v>358713000000.0</v>
       </c>
-      <c r="W53">
+      <c r="X53">
         <v>357641000000.0</v>
       </c>
-      <c r="X53">
+      <c r="Y53">
         <v>345350000000.0</v>
       </c>
-      <c r="Y53">
+      <c r="Z53">
         <v>332615000000.0</v>
       </c>
-      <c r="Z53">
+      <c r="AA53">
         <v>331670000000.0</v>
       </c>
-      <c r="AA53">
-[...1 lines deleted...]
-      </c>
       <c r="AB53">
+        <v>329585000000.0</v>
+      </c>
+      <c r="AC53">
         <v>321500000000.0</v>
       </c>
-      <c r="AC53">
+      <c r="AD53">
         <v>312934000000.0</v>
       </c>
-      <c r="AD53">
+      <c r="AE53">
         <v>302202000000.0</v>
       </c>
-      <c r="AE53">
-[...1 lines deleted...]
-      </c>
       <c r="AF53">
-        <v>306331000000.0</v>
+        <v>310071000000.0</v>
       </c>
       <c r="AG53">
+        <v>310184000000.0</v>
+      </c>
+      <c r="AH53">
         <v>309832000000.0</v>
       </c>
-      <c r="AH53">
+      <c r="AI53">
         <v>313801000000.0</v>
       </c>
-      <c r="AI53">
-[...1 lines deleted...]
-      </c>
       <c r="AJ53">
+        <v>318887000000.0</v>
+      </c>
+      <c r="AK53">
         <v>374676000000.0</v>
       </c>
-      <c r="AK53">
+      <c r="AL53">
         <v>368873000000.0</v>
       </c>
-      <c r="AL53">
+      <c r="AM53">
         <v>298980000000.0</v>
       </c>
-      <c r="AM53">
+      <c r="AN53">
         <v>405386000000.0</v>
       </c>
-      <c r="AN53">
+      <c r="AO53">
         <v>400679000000.0</v>
       </c>
-      <c r="AO53">
+      <c r="AP53">
         <v>386976000000.0</v>
       </c>
-      <c r="AP53">
+      <c r="AQ53">
         <v>364022000000.0</v>
       </c>
-      <c r="AQ53">
+      <c r="AR53">
         <v>369934000000.0</v>
       </c>
-      <c r="AR53">
+      <c r="AS53">
         <v>369624000000.0</v>
       </c>
-      <c r="AS53">
+      <c r="AT53">
         <v>384118000000.0</v>
       </c>
-      <c r="AT53">
+      <c r="AU53">
         <v>377677000000.0</v>
       </c>
-      <c r="AU53">
+      <c r="AV53">
         <v>383999000000.0</v>
       </c>
-      <c r="AV53">
+      <c r="AW53">
         <v>383285000000.0</v>
       </c>
-      <c r="AW53">
+      <c r="AX53">
         <v>372670000000.0</v>
       </c>
-      <c r="AX53">
+      <c r="AY53">
         <v>367544000000.0</v>
       </c>
-      <c r="AY53">
+      <c r="AZ53">
         <v>364692000000.0</v>
       </c>
-      <c r="AZ53">
+      <c r="BA53">
         <v>372735000000.0</v>
       </c>
-      <c r="BA53">
+      <c r="BB53">
         <v>391135000000.0</v>
       </c>
-      <c r="BB53">
+      <c r="BC53">
         <v>394063000000.0</v>
       </c>
-      <c r="BC53">
+      <c r="BD53">
         <v>14678000000.0</v>
       </c>
-      <c r="BD53">
+      <c r="BE53">
         <v>18526000000.0</v>
       </c>
-      <c r="BE53">
+      <c r="BF53">
         <v>11801000000.0</v>
       </c>
-      <c r="BF53">
-[...1 lines deleted...]
-      </c>
       <c r="BG53">
-        <v>353927000000.0</v>
+        <v>370604000000.0</v>
       </c>
       <c r="BH53">
+        <v>15913000000.0</v>
+      </c>
+      <c r="BI53">
         <v>12419000000.0</v>
       </c>
-      <c r="BI53">
+      <c r="BJ53">
         <v>8822000000.0</v>
       </c>
-      <c r="BJ53">
+      <c r="BK53">
         <v>9387000000.0</v>
       </c>
-      <c r="BK53">
+      <c r="BL53">
         <v>260564000000.0</v>
       </c>
-      <c r="BL53">
-[...1 lines deleted...]
-      </c>
       <c r="BM53">
+        <v>9746000000.0</v>
+      </c>
+      <c r="BN53">
         <v>8019000000.0</v>
       </c>
-      <c r="BN53">
+      <c r="BO53">
         <v>8374000000.0</v>
       </c>
-      <c r="BO53">
+      <c r="BP53">
         <v>6861000000.0</v>
       </c>
-      <c r="BP53">
+      <c r="BQ53">
         <v>8117000000.0</v>
       </c>
-      <c r="BQ53">
+      <c r="BR53">
         <v>10896000000.0</v>
       </c>
-      <c r="BR53">
+      <c r="BS53">
         <v>13878000000.0</v>
       </c>
-      <c r="BS53">
+      <c r="BT53">
         <v>2570000000.0</v>
       </c>
-      <c r="BT53">
+      <c r="BU53">
         <v>1980000000.0</v>
       </c>
-      <c r="BU53">
+      <c r="BV53">
         <v>2612000000.0</v>
       </c>
-      <c r="BV53">
-[...1 lines deleted...]
-      </c>
       <c r="BW53">
+        <v>2544000000.0</v>
+      </c>
+      <c r="BX53">
         <v>1727000000.0</v>
       </c>
-      <c r="BX53">
+      <c r="BY53">
         <v>2763000000.0</v>
       </c>
-      <c r="BY53">
+      <c r="BZ53">
         <v>2483000000.0</v>
       </c>
-      <c r="BZ53">
+      <c r="CA53">
         <v>2709000000.0</v>
       </c>
-      <c r="CA53">
-[...1 lines deleted...]
-      </c>
       <c r="CB53">
+        <v>5839000000.0</v>
+      </c>
+      <c r="CC53">
         <v>4067000000.0</v>
       </c>
-      <c r="CC53">
+      <c r="CD53">
         <v>3368000000.0</v>
       </c>
-      <c r="CD53">
+      <c r="CE53">
         <v>3306000000.0</v>
       </c>
-      <c r="CE53">
+      <c r="CF53">
         <v>4481000000.0</v>
       </c>
-      <c r="CF53">
+      <c r="CG53">
         <v>2169000000.0</v>
       </c>
-      <c r="CG53">
+      <c r="CH53">
         <v>2551000000.0</v>
       </c>
-      <c r="CH53">
+      <c r="CI53">
         <v>2663000000.0</v>
       </c>
-      <c r="CI53">
+      <c r="CJ53">
         <v>2451000000.0</v>
       </c>
-      <c r="CJ53">
+      <c r="CK53">
         <v>2089000000.0</v>
       </c>
-      <c r="CK53">
+      <c r="CL53">
         <v>1998000000.0</v>
       </c>
-      <c r="CL53">
+      <c r="CM53">
         <v>1826000000.0</v>
       </c>
-      <c r="CM53">
+      <c r="CN53">
         <v>2718000000.0</v>
       </c>
-      <c r="CN53">
+      <c r="CO53">
         <v>2640000000.0</v>
       </c>
-      <c r="CO53">
+      <c r="CP53">
         <v>3188000000.0</v>
       </c>
-      <c r="CP53">
+      <c r="CQ53">
         <v>1921000000.0</v>
       </c>
-      <c r="CQ53">
+      <c r="CR53">
         <v>2658000000.0</v>
       </c>
-      <c r="CR53">
+      <c r="CS53">
         <v>2233000000.0</v>
       </c>
-      <c r="CS53">
+      <c r="CT53">
         <v>2410000000.0</v>
       </c>
-      <c r="CT53">
+      <c r="CU53">
         <v>1203000000.0</v>
       </c>
-      <c r="CU53">
+      <c r="CV53">
         <v>1012000000.0</v>
       </c>
-      <c r="CV53">
+      <c r="CW53">
         <v>827000000.0</v>
       </c>
-      <c r="CW53">
+      <c r="CX53">
         <v>918000000.0</v>
       </c>
-      <c r="CX53">
+      <c r="CY53">
         <v>1269000000.0</v>
       </c>
-      <c r="CY53">
+      <c r="CZ53">
         <v>1985000000.0</v>
       </c>
-      <c r="CZ53">
+      <c r="DA53">
         <v>1391000000.0</v>
       </c>
-      <c r="DA53">
+      <c r="DB53">
         <v>1578000000.0</v>
       </c>
-      <c r="DB53"/>
       <c r="DC53"/>
       <c r="DD53"/>
       <c r="DE53"/>
       <c r="DF53"/>
+      <c r="DG53"/>
     </row>
-    <row r="54" spans="1:110">
+    <row r="54" spans="1:111">
       <c r="A54" t="s">
         <v>84</v>
       </c>
       <c r="B54"/>
       <c r="C54"/>
       <c r="D54"/>
       <c r="E54"/>
       <c r="F54"/>
       <c r="G54"/>
       <c r="H54"/>
       <c r="I54"/>
       <c r="J54"/>
       <c r="K54"/>
       <c r="L54"/>
       <c r="M54"/>
       <c r="N54"/>
       <c r="O54"/>
       <c r="P54"/>
       <c r="Q54"/>
       <c r="R54"/>
       <c r="S54"/>
       <c r="T54"/>
       <c r="U54"/>
       <c r="V54"/>
       <c r="W54"/>
       <c r="X54"/>
       <c r="Y54"/>
       <c r="Z54"/>
       <c r="AA54"/>
       <c r="AB54"/>
       <c r="AC54"/>
       <c r="AD54"/>
-      <c r="AE54">
-[...1 lines deleted...]
-      </c>
+      <c r="AE54"/>
       <c r="AF54">
         <v>0.0</v>
       </c>
       <c r="AG54">
         <v>0.0</v>
       </c>
       <c r="AH54">
         <v>0.0</v>
       </c>
       <c r="AI54">
         <v>0.0</v>
       </c>
       <c r="AJ54">
         <v>0.0</v>
       </c>
       <c r="AK54">
         <v>0.0</v>
       </c>
       <c r="AL54">
         <v>0.0</v>
       </c>
       <c r="AM54">
         <v>0.0</v>
       </c>
       <c r="AN54">
@@ -18706,1463 +18926,1476 @@
       </c>
       <c r="BI54">
         <v>0.0</v>
       </c>
       <c r="BJ54">
         <v>0.0</v>
       </c>
       <c r="BK54">
         <v>0.0</v>
       </c>
       <c r="BL54">
         <v>0.0</v>
       </c>
       <c r="BM54">
         <v>0.0</v>
       </c>
       <c r="BN54">
         <v>0.0</v>
       </c>
       <c r="BO54">
         <v>0.0</v>
       </c>
       <c r="BP54">
         <v>0.0</v>
       </c>
-      <c r="BQ54"/>
+      <c r="BQ54">
+        <v>0.0</v>
+      </c>
       <c r="BR54"/>
       <c r="BS54"/>
       <c r="BT54"/>
       <c r="BU54"/>
       <c r="BV54"/>
       <c r="BW54"/>
       <c r="BX54"/>
       <c r="BY54"/>
       <c r="BZ54"/>
       <c r="CA54"/>
       <c r="CB54"/>
       <c r="CC54"/>
       <c r="CD54"/>
       <c r="CE54"/>
       <c r="CF54"/>
       <c r="CG54"/>
       <c r="CH54"/>
       <c r="CI54"/>
       <c r="CJ54"/>
       <c r="CK54"/>
       <c r="CL54"/>
       <c r="CM54"/>
       <c r="CN54"/>
       <c r="CO54"/>
       <c r="CP54"/>
       <c r="CQ54"/>
       <c r="CR54"/>
       <c r="CS54"/>
       <c r="CT54"/>
       <c r="CU54"/>
       <c r="CV54"/>
       <c r="CW54"/>
       <c r="CX54"/>
       <c r="CY54"/>
       <c r="CZ54"/>
       <c r="DA54"/>
       <c r="DB54"/>
       <c r="DC54"/>
       <c r="DD54"/>
       <c r="DE54"/>
       <c r="DF54"/>
+      <c r="DG54"/>
     </row>
-    <row r="55" spans="1:110">
+    <row r="55" spans="1:111">
       <c r="A55" t="s">
         <v>85</v>
       </c>
       <c r="B55">
-        <v>741674000000.0</v>
+        <v>743211000000.0</v>
       </c>
       <c r="C55">
+        <v>745166000000.0</v>
+      </c>
+      <c r="D55">
         <v>719726000000.0</v>
       </c>
-      <c r="D55">
+      <c r="E55">
         <v>702470000000.0</v>
       </c>
-      <c r="E55">
+      <c r="F55">
         <v>688316000000.0</v>
       </c>
-      <c r="F55">
+      <c r="G55">
         <v>677457000000.0</v>
       </c>
-      <c r="G55">
+      <c r="H55">
         <v>704976000000.0</v>
       </c>
-      <c r="H55">
+      <c r="I55">
         <v>675745000000.0</v>
       </c>
-      <c r="I55">
+      <c r="J55">
         <v>677576000000.0</v>
       </c>
-      <c r="J55">
+      <c r="K55">
         <v>687584000000.0</v>
       </c>
-      <c r="K55">
+      <c r="L55">
         <v>652120000000.0</v>
       </c>
-      <c r="L55">
+      <c r="M55">
         <v>677279000000.0</v>
       </c>
-      <c r="M55">
+      <c r="N55">
         <v>674266000000.0</v>
       </c>
-      <c r="N55">
+      <c r="O55">
         <v>663072000000.0</v>
       </c>
-      <c r="O55">
+      <c r="P55">
         <v>650104000000.0</v>
       </c>
-      <c r="P55">
+      <c r="Q55">
         <v>662893000000.0</v>
       </c>
-      <c r="Q55">
+      <c r="R55">
         <v>724284000000.0</v>
       </c>
-      <c r="R55">
+      <c r="S55">
         <v>759708000000.0</v>
       </c>
-      <c r="S55">
+      <c r="T55">
         <v>761664000000.0</v>
       </c>
-      <c r="T55">
+      <c r="U55">
         <v>773253000000.0</v>
       </c>
-      <c r="U55">
+      <c r="V55">
         <v>769814000000.0</v>
       </c>
-      <c r="V55">
+      <c r="W55">
         <v>795146000000.0</v>
       </c>
-      <c r="W55">
+      <c r="X55">
         <v>780492000000.0</v>
       </c>
-      <c r="X55">
+      <c r="Y55">
         <v>767583000000.0</v>
       </c>
-      <c r="Y55">
+      <c r="Z55">
         <v>737741000000.0</v>
       </c>
-      <c r="Z55">
+      <c r="AA55">
         <v>740463000000.0</v>
       </c>
-      <c r="AA55">
+      <c r="AB55">
         <v>742812000000.0</v>
       </c>
-      <c r="AB55">
+      <c r="AC55">
         <v>732167000000.0</v>
       </c>
-      <c r="AC55">
+      <c r="AD55">
         <v>713188000000.0</v>
       </c>
-      <c r="AD55">
+      <c r="AE55">
         <v>687538000000.0</v>
       </c>
-      <c r="AE55">
+      <c r="AF55">
         <v>698451000000.0</v>
       </c>
-      <c r="AF55">
+      <c r="AG55">
         <v>706333000000.0</v>
       </c>
-      <c r="AG55">
+      <c r="AH55">
         <v>712584000000.0</v>
       </c>
-      <c r="AH55">
+      <c r="AI55">
         <v>719892000000.0</v>
       </c>
-      <c r="AI55">
+      <c r="AJ55">
         <v>720515000000.0</v>
       </c>
-      <c r="AJ55">
+      <c r="AK55">
         <v>925199000000.0</v>
       </c>
-      <c r="AK55">
+      <c r="AL55">
         <v>914687000000.0</v>
       </c>
-      <c r="AL55">
+      <c r="AM55">
         <v>898764000000.0</v>
       </c>
-      <c r="AM55">
+      <c r="AN55">
         <v>952904000000.0</v>
       </c>
-      <c r="AN55">
+      <c r="AO55">
         <v>942567000000.0</v>
       </c>
-      <c r="AO55">
+      <c r="AP55">
         <v>917428000000.0</v>
       </c>
-      <c r="AP55">
+      <c r="AQ55">
         <v>877933000000.0</v>
       </c>
-      <c r="AQ55">
+      <c r="AR55">
         <v>882460000000.0</v>
       </c>
-      <c r="AR55">
+      <c r="AS55">
         <v>898409000000.0</v>
       </c>
-      <c r="AS55">
+      <c r="AT55">
         <v>919790000000.0</v>
       </c>
-      <c r="AT55">
+      <c r="AU55">
         <v>902337000000.0</v>
       </c>
-      <c r="AU55">
+      <c r="AV55">
         <v>908627000000.0</v>
       </c>
-      <c r="AV55">
+      <c r="AW55">
         <v>911120000000.0</v>
       </c>
-      <c r="AW55">
+      <c r="AX55">
         <v>890903000000.0</v>
       </c>
-      <c r="AX55">
+      <c r="AY55">
         <v>885296000000.0</v>
       </c>
-      <c r="AY55">
+      <c r="AZ55">
         <v>822643000000.0</v>
       </c>
-      <c r="AZ55">
+      <c r="BA55">
         <v>815662000000.0</v>
       </c>
-      <c r="BA55">
+      <c r="BB55">
         <v>841685000000.0</v>
       </c>
-      <c r="BB55">
+      <c r="BC55">
         <v>836781000000.0</v>
       </c>
-      <c r="BC55">
+      <c r="BD55">
         <v>846285000000.0</v>
       </c>
-      <c r="BD55">
+      <c r="BE55">
         <v>825188000000.0</v>
       </c>
-      <c r="BE55">
+      <c r="BF55">
         <v>819604000000.0</v>
       </c>
-      <c r="BF55">
+      <c r="BG55">
         <v>799625000000.0</v>
       </c>
-      <c r="BG55">
+      <c r="BH55">
         <v>785230000000.0</v>
       </c>
-      <c r="BH55">
+      <c r="BI55">
         <v>771483000000.0</v>
       </c>
-      <c r="BI55">
+      <c r="BJ55">
         <v>751341000000.0</v>
       </c>
-      <c r="BJ55">
+      <c r="BK55">
         <v>730906000000.0</v>
       </c>
-      <c r="BK55">
+      <c r="BL55">
         <v>617255000000.0</v>
       </c>
-      <c r="BL55">
+      <c r="BM55">
         <v>573907000000.0</v>
       </c>
-      <c r="BM55">
+      <c r="BN55">
         <v>565566000000.0</v>
       </c>
-      <c r="BN55">
+      <c r="BO55">
         <v>539314000000.0</v>
       </c>
-      <c r="BO55">
+      <c r="BP55">
         <v>535192000000.0</v>
       </c>
-      <c r="BP55">
+      <c r="BQ55">
         <v>509457000000.0</v>
       </c>
-      <c r="BQ55">
+      <c r="BR55">
         <v>491408000000.0</v>
       </c>
-      <c r="BR55">
+      <c r="BS55">
         <v>501678000000.0</v>
       </c>
-      <c r="BS55">
+      <c r="BT55">
         <v>521299000000.0</v>
       </c>
-      <c r="BT55">
+      <c r="BU55">
         <v>555787000000.0</v>
       </c>
-      <c r="BU55">
+      <c r="BV55">
         <v>557132000000.0</v>
       </c>
-      <c r="BV55">
+      <c r="BW55">
         <v>558562000000.0</v>
       </c>
-      <c r="BW55">
+      <c r="BX55">
         <v>563077000000.0</v>
       </c>
-      <c r="BX55">
+      <c r="BY55">
         <v>552564000000.0</v>
       </c>
-      <c r="BY55">
+      <c r="BZ55">
         <v>537809000000.0</v>
       </c>
-      <c r="BZ55">
+      <c r="CA55">
         <v>527715000000.0</v>
       </c>
-      <c r="CA55">
+      <c r="CB55">
         <v>516186000000.0</v>
       </c>
-      <c r="CB55">
+      <c r="CC55">
         <v>500305000000.0</v>
       </c>
-      <c r="CC55">
+      <c r="CD55">
         <v>499102000000.0</v>
       </c>
-      <c r="CD55">
+      <c r="CE55">
         <v>481645000000.0</v>
       </c>
-      <c r="CE55">
+      <c r="CF55">
         <v>482819000000.0</v>
       </c>
-      <c r="CF55">
+      <c r="CG55">
         <v>381431000000.0</v>
       </c>
-      <c r="CG55">
+      <c r="CH55">
         <v>362671000000.0</v>
       </c>
-      <c r="CH55">
+      <c r="CI55">
         <v>356808000000.0</v>
       </c>
-      <c r="CI55">
+      <c r="CJ55">
         <v>346179000000.0</v>
       </c>
-      <c r="CJ55">
+      <c r="CK55">
         <v>338229000000.0</v>
       </c>
-      <c r="CK55">
+      <c r="CL55">
         <v>337213000000.0</v>
       </c>
-      <c r="CL55">
+      <c r="CM55">
         <v>326841000000.0</v>
       </c>
-      <c r="CM55">
+      <c r="CN55">
         <v>314983000000.0</v>
       </c>
-      <c r="CN55">
+      <c r="CO55">
         <v>309545000000.0</v>
       </c>
-      <c r="CO55">
+      <c r="CP55">
         <v>286581000000.0</v>
       </c>
-      <c r="CP55">
+      <c r="CQ55">
         <v>277426000000.0</v>
       </c>
-      <c r="CQ55">
+      <c r="CR55">
         <v>267934000000.0</v>
       </c>
-      <c r="CR55">
+      <c r="CS55">
         <v>261231000000.0</v>
       </c>
-      <c r="CS55">
+      <c r="CT55">
         <v>258710000000.0</v>
       </c>
-      <c r="CT55">
+      <c r="CU55">
         <v>256970000000.0</v>
       </c>
-      <c r="CU55">
+      <c r="CV55">
         <v>251895000000.0</v>
       </c>
-      <c r="CV55">
+      <c r="CW55">
         <v>254777000000.0</v>
       </c>
-      <c r="CW55">
+      <c r="CX55">
         <v>254117000000.0</v>
       </c>
-      <c r="CX55">
+      <c r="CY55">
         <v>254162000000.0</v>
       </c>
-      <c r="CY55">
+      <c r="CZ55">
         <v>257489000000.0</v>
       </c>
-      <c r="CZ55">
+      <c r="DA55">
         <v>254825000000.0</v>
       </c>
-      <c r="DA55">
+      <c r="DB55">
         <v>255930000000.0</v>
       </c>
-      <c r="DB55">
+      <c r="DC55">
         <v>225232000000.0</v>
       </c>
-      <c r="DC55">
+      <c r="DD55">
         <v>227166000000.0</v>
       </c>
-      <c r="DD55"/>
       <c r="DE55"/>
       <c r="DF55"/>
+      <c r="DG55"/>
     </row>
-    <row r="56" spans="1:110">
+    <row r="56" spans="1:111">
       <c r="A56" t="s">
         <v>86</v>
       </c>
       <c r="B56">
-        <v>79071000000.0</v>
+        <v>73022000000.0</v>
       </c>
       <c r="C56">
-        <v>324878000000.0</v>
+        <v>179590000000.0</v>
       </c>
       <c r="D56">
-        <v>320915000000.0</v>
+        <v>167327000000.0</v>
       </c>
       <c r="E56">
-        <v>313061000000.0</v>
+        <v>156412000000.0</v>
       </c>
       <c r="F56">
-        <v>131340000000.0</v>
+        <v>153561000000.0</v>
       </c>
       <c r="G56">
-        <v>315544000000.0</v>
+        <v>143041000000.0</v>
       </c>
       <c r="H56">
-        <v>298522000000.0</v>
+        <v>355622000000.0</v>
       </c>
       <c r="I56">
-        <v>68844000000.0</v>
+        <v>52606000000.0</v>
       </c>
       <c r="J56">
-        <v>331212000000.0</v>
+        <v>385757000000.0</v>
       </c>
       <c r="K56">
-        <v>285894000000.0</v>
+        <v>350617000000.0</v>
       </c>
       <c r="L56">
-        <v>324914000000.0</v>
+        <v>364011000000.0</v>
       </c>
       <c r="M56">
-        <v>-4184000000.0</v>
+        <v>378898000000.0</v>
       </c>
       <c r="N56">
-        <v>296975000000.0</v>
+        <v>379953000000.0</v>
       </c>
       <c r="O56">
-        <v>292965000000.0</v>
+        <v>335491000000.0</v>
       </c>
       <c r="P56">
-        <v>304726000000.0</v>
+        <v>373195000000.0</v>
       </c>
       <c r="Q56">
-        <v>361532000000.0</v>
+        <v>380075000000.0</v>
       </c>
       <c r="R56">
-        <v>384830000000.0</v>
+        <v>417440000000.0</v>
       </c>
       <c r="S56">
-        <v>359994000000.0</v>
+        <v>388015000000.0</v>
       </c>
       <c r="T56">
-        <v>365732000000.0</v>
+        <v>436184000000.0</v>
       </c>
       <c r="U56">
-        <v>352576000000.0</v>
+        <v>439663000000.0</v>
       </c>
       <c r="V56">
+        <v>429590000000.0</v>
+      </c>
+      <c r="W56">
         <v>396378000000.0</v>
       </c>
-      <c r="W56">
+      <c r="X56">
         <v>378214000000.0</v>
       </c>
-      <c r="X56">
+      <c r="Y56">
         <v>364294000000.0</v>
       </c>
-      <c r="Y56">
+      <c r="Z56">
         <v>350779000000.0</v>
       </c>
-      <c r="Z56">
+      <c r="AA56">
         <v>731155000000.0</v>
       </c>
-      <c r="AA56">
+      <c r="AB56">
         <v>345501000000.0</v>
       </c>
-      <c r="AB56">
+      <c r="AC56">
         <v>337124000000.0</v>
       </c>
-      <c r="AC56">
+      <c r="AD56">
         <v>22599000000.0</v>
       </c>
-      <c r="AD56">
+      <c r="AE56">
         <v>23340000000.0</v>
       </c>
-      <c r="AE56">
+      <c r="AF56">
         <v>317330000000.0</v>
       </c>
-      <c r="AF56">
+      <c r="AG56">
         <v>322643000000.0</v>
       </c>
-      <c r="AG56">
+      <c r="AH56">
         <v>22686000000.0</v>
       </c>
-      <c r="AH56">
+      <c r="AI56">
         <v>21095000000.0</v>
       </c>
-      <c r="AI56">
+      <c r="AJ56">
         <v>321917000000.0</v>
       </c>
-      <c r="AJ56">
+      <c r="AK56">
         <v>381403000000.0</v>
       </c>
-      <c r="AK56">
+      <c r="AL56">
         <v>372939000000.0</v>
       </c>
-      <c r="AL56">
+      <c r="AM56">
         <v>29675000000.0</v>
       </c>
-      <c r="AM56">
+      <c r="AN56">
         <v>406325000000.0</v>
       </c>
-      <c r="AN56">
+      <c r="AO56">
         <v>404575000000.0</v>
       </c>
-      <c r="AO56">
+      <c r="AP56">
         <v>385271000000.0</v>
       </c>
-      <c r="AP56">
+      <c r="AQ56">
         <v>376774000000.0</v>
       </c>
-      <c r="AQ56">
+      <c r="AR56">
         <v>10216000000.0</v>
       </c>
-      <c r="AR56">
+      <c r="AS56">
         <v>8074000000.0</v>
       </c>
-      <c r="AS56">
+      <c r="AT56">
         <v>8127000000.0</v>
       </c>
-      <c r="AT56">
+      <c r="AU56">
         <v>388485000000.0</v>
       </c>
-      <c r="AU56">
+      <c r="AV56">
         <v>389153000000.0</v>
       </c>
-      <c r="AV56">
+      <c r="AW56">
         <v>386749000000.0</v>
       </c>
-      <c r="AW56">
+      <c r="AX56">
         <v>376242000000.0</v>
       </c>
-      <c r="AX56">
+      <c r="AY56">
         <v>7585000000.0</v>
       </c>
-      <c r="AY56">
+      <c r="AZ56">
         <v>373363000000.0</v>
       </c>
-      <c r="AZ56">
+      <c r="BA56">
         <v>806215000000.0</v>
       </c>
-      <c r="BA56">
+      <c r="BB56">
         <v>831989000000.0</v>
       </c>
-      <c r="BB56">
+      <c r="BC56">
         <v>826828000000.0</v>
       </c>
-      <c r="BC56">
+      <c r="BD56">
         <v>836261000000.0</v>
       </c>
-      <c r="BD56">
+      <c r="BE56">
         <v>813365000000.0</v>
       </c>
-      <c r="BE56">
+      <c r="BF56">
         <v>807701000000.0</v>
       </c>
-      <c r="BF56">
+      <c r="BG56">
         <v>787690000000.0</v>
       </c>
-      <c r="BG56">
+      <c r="BH56">
         <v>363928000000.0</v>
       </c>
-      <c r="BH56">
+      <c r="BI56">
         <v>759447000000.0</v>
       </c>
-      <c r="BI56">
+      <c r="BJ56">
         <v>739395000000.0</v>
       </c>
-      <c r="BJ56">
+      <c r="BK56">
         <v>719125000000.0</v>
       </c>
-      <c r="BK56">
+      <c r="BL56">
         <v>275121000000.0</v>
       </c>
-      <c r="BL56">
+      <c r="BM56">
         <v>820255000000.0</v>
       </c>
-      <c r="BM56">
+      <c r="BN56">
         <v>560517000000.0</v>
       </c>
-      <c r="BN56">
+      <c r="BO56">
         <v>534267000000.0</v>
       </c>
-      <c r="BO56">
+      <c r="BP56">
         <v>530159000000.0</v>
       </c>
-      <c r="BP56">
+      <c r="BQ56">
         <v>504421000000.0</v>
       </c>
-      <c r="BQ56">
+      <c r="BR56">
         <v>486398000000.0</v>
       </c>
-      <c r="BR56">
+      <c r="BS56">
         <v>496670000000.0</v>
       </c>
-      <c r="BS56">
+      <c r="BT56">
         <v>516263000000.0</v>
       </c>
-      <c r="BT56">
+      <c r="BU56">
         <v>550626000000.0</v>
       </c>
-      <c r="BU56">
+      <c r="BV56">
         <v>552038000000.0</v>
       </c>
-      <c r="BV56">
+      <c r="BW56">
         <v>553652000000.0</v>
       </c>
-      <c r="BW56">
+      <c r="BX56">
         <v>558168000000.0</v>
       </c>
-      <c r="BX56">
+      <c r="BY56">
         <v>547660000000.0</v>
       </c>
-      <c r="BY56">
+      <c r="BZ56">
         <v>532912000000.0</v>
       </c>
-      <c r="BZ56">
+      <c r="CA56">
         <v>522818000000.0</v>
       </c>
-      <c r="CA56">
+      <c r="CB56">
         <v>511270000000.0</v>
       </c>
-      <c r="CB56">
+      <c r="CC56">
         <v>21409000000.0</v>
       </c>
-      <c r="CC56">
+      <c r="CD56">
         <v>21243000000.0</v>
       </c>
-      <c r="CD56">
+      <c r="CE56">
         <v>19510000000.0</v>
       </c>
-      <c r="CE56">
+      <c r="CF56">
         <v>25822000000.0</v>
       </c>
-      <c r="CF56">
+      <c r="CG56">
         <v>23600000000.0</v>
       </c>
-      <c r="CG56">
+      <c r="CH56">
         <v>13991000000.0</v>
       </c>
-      <c r="CH56">
+      <c r="CI56">
         <v>13410000000.0</v>
       </c>
-      <c r="CI56">
+      <c r="CJ56">
         <v>13132000000.0</v>
       </c>
-      <c r="CJ56">
+      <c r="CK56">
         <v>14114000000.0</v>
       </c>
-      <c r="CK56">
+      <c r="CL56">
         <v>12698000000.0</v>
       </c>
-      <c r="CL56">
+      <c r="CM56">
         <v>12606000000.0</v>
       </c>
-      <c r="CM56">
+      <c r="CN56">
         <v>15223000000.0</v>
       </c>
-      <c r="CN56">
+      <c r="CO56">
         <v>15866000000.0</v>
       </c>
-      <c r="CO56">
+      <c r="CP56">
         <v>16094000000.0</v>
       </c>
-      <c r="CP56">
+      <c r="CQ56">
         <v>11913000000.0</v>
       </c>
-      <c r="CQ56">
+      <c r="CR56">
         <v>14470000000.0</v>
       </c>
-      <c r="CR56">
+      <c r="CS56">
         <v>13966000000.0</v>
       </c>
-      <c r="CS56">
+      <c r="CT56">
         <v>14545000000.0</v>
       </c>
-      <c r="CT56">
+      <c r="CU56">
         <v>15113000000.0</v>
       </c>
-      <c r="CU56">
+      <c r="CV56">
         <v>13520000000.0</v>
       </c>
-      <c r="CV56">
+      <c r="CW56">
         <v>13714000000.0</v>
       </c>
-      <c r="CW56">
+      <c r="CX56">
         <v>13920000000.0</v>
       </c>
-      <c r="CX56">
+      <c r="CY56">
         <v>13046000000.0</v>
       </c>
-      <c r="CY56">
+      <c r="CZ56">
         <v>11649000000.0</v>
       </c>
-      <c r="CZ56">
+      <c r="DA56">
         <v>12895000000.0</v>
       </c>
-      <c r="DA56">
+      <c r="DB56">
         <v>12847000000.0</v>
       </c>
-      <c r="DB56">
+      <c r="DC56">
         <v>2789000000.0</v>
       </c>
-      <c r="DC56">
+      <c r="DD56">
         <v>5053000000.0</v>
       </c>
-      <c r="DD56"/>
       <c r="DE56"/>
       <c r="DF56"/>
+      <c r="DG56"/>
     </row>
-    <row r="57" spans="1:110">
+    <row r="57" spans="1:111">
       <c r="A57" t="s">
         <v>87</v>
       </c>
       <c r="B57">
-        <v>17470000000.0</v>
+        <v>859000000.0</v>
       </c>
       <c r="C57">
-        <v>752000000.0</v>
+        <v>276139000000.0</v>
       </c>
       <c r="D57">
-        <v>933000000.0</v>
+        <v>273764000000.0</v>
       </c>
       <c r="E57">
-        <v>719000000.0</v>
+        <v>270288000000.0</v>
       </c>
       <c r="F57">
-        <v>1167000000.0</v>
+        <v>263397000000.0</v>
       </c>
       <c r="G57">
-        <v>785000000.0</v>
+        <v>258069000000.0</v>
       </c>
       <c r="H57">
+        <v>263033000000.0</v>
+      </c>
+      <c r="I57">
         <v>18109000000.0</v>
       </c>
-      <c r="I57">
-[...1 lines deleted...]
-      </c>
       <c r="J57">
-        <v>119000000.0</v>
+        <v>182472000000.0</v>
       </c>
       <c r="K57">
-        <v>220000000.0</v>
+        <v>257575000000.0</v>
       </c>
       <c r="L57">
-        <v>200000000.0</v>
+        <v>177076000000.0</v>
       </c>
       <c r="M57">
-        <v>20585000000.0</v>
+        <v>188894000000.0</v>
       </c>
       <c r="N57">
-        <v>21127000000.0</v>
+        <v>193529000000.0</v>
       </c>
       <c r="O57">
-        <v>183000000.0</v>
+        <v>251083000000.0</v>
       </c>
       <c r="P57">
-        <v>196000000.0</v>
+        <v>181493000000.0</v>
       </c>
       <c r="Q57">
-        <v>323000000.0</v>
+        <v>188326000000.0</v>
       </c>
       <c r="R57">
-        <v>341000000.0</v>
+        <v>220914000000.0</v>
       </c>
       <c r="S57">
-        <v>346000000.0</v>
+        <v>263178000000.0</v>
       </c>
       <c r="T57">
+        <v>240560000000.0</v>
+      </c>
+      <c r="U57">
+        <v>248836000000.0</v>
+      </c>
+      <c r="V57">
+        <v>250047000000.0</v>
+      </c>
+      <c r="W57">
         <v>393000000.0</v>
       </c>
-      <c r="U57">
-[...2 lines deleted...]
-      <c r="V57">
+      <c r="X57">
+        <v>351000000.0</v>
+      </c>
+      <c r="Y57">
+        <v>1231000000.0</v>
+      </c>
+      <c r="Z57">
+        <v>1006000000.0</v>
+      </c>
+      <c r="AA57">
+        <v>27343000000.0</v>
+      </c>
+      <c r="AB57">
+        <v>28616000000.0</v>
+      </c>
+      <c r="AC57">
+        <v>25512000000.0</v>
+      </c>
+      <c r="AD57">
+        <v>25878000000.0</v>
+      </c>
+      <c r="AE57">
+        <v>25503000000.0</v>
+      </c>
+      <c r="AF57">
+        <v>26531000000.0</v>
+      </c>
+      <c r="AG57">
+        <v>27731000000.0</v>
+      </c>
+      <c r="AH57">
+        <v>26832000000.0</v>
+      </c>
+      <c r="AI57">
+        <v>26511000000.0</v>
+      </c>
+      <c r="AJ57">
+        <v>27346000000.0</v>
+      </c>
+      <c r="AK57">
+        <v>33960000000.0</v>
+      </c>
+      <c r="AL57">
+        <v>33159000000.0</v>
+      </c>
+      <c r="AM57">
+        <v>33506000000.0</v>
+      </c>
+      <c r="AN57">
+        <v>352000000.0</v>
+      </c>
+      <c r="AO57">
+        <v>154000000.0</v>
+      </c>
+      <c r="AP57">
+        <v>225000000.0</v>
+      </c>
+      <c r="AQ57">
+        <v>10853000000.0</v>
+      </c>
+      <c r="AR57">
+        <v>121000000.0</v>
+      </c>
+      <c r="AS57">
+        <v>171000000.0</v>
+      </c>
+      <c r="AT57">
+        <v>343000000.0</v>
+      </c>
+      <c r="AU57">
+        <v>12105000000.0</v>
+      </c>
+      <c r="AV57">
         <v>393000000.0</v>
       </c>
-      <c r="W57">
-[...74 lines deleted...]
-      <c r="AV57">
+      <c r="AW57">
         <v>332000000.0</v>
       </c>
-      <c r="AW57">
+      <c r="AX57">
         <v>339000000.0</v>
       </c>
-      <c r="AX57">
+      <c r="AY57">
         <v>7004000000.0</v>
       </c>
-      <c r="AY57">
+      <c r="AZ57">
         <v>299000000.0</v>
       </c>
-      <c r="AZ57">
+      <c r="BA57">
         <v>211000000.0</v>
       </c>
-      <c r="BA57">
+      <c r="BB57">
         <v>331000000.0</v>
       </c>
-      <c r="BB57">
+      <c r="BC57">
         <v>237000000.0</v>
       </c>
-      <c r="BC57">
+      <c r="BD57">
         <v>551000000.0</v>
       </c>
-      <c r="BD57">
+      <c r="BE57">
         <v>4566000000.0</v>
       </c>
-      <c r="BE57">
+      <c r="BF57">
         <v>340000000.0</v>
       </c>
-      <c r="BF57">
+      <c r="BG57">
         <v>686000000.0</v>
       </c>
-      <c r="BG57">
+      <c r="BH57">
         <v>836000000.0</v>
       </c>
-      <c r="BH57">
+      <c r="BI57">
         <v>235000000.0</v>
       </c>
-      <c r="BI57">
+      <c r="BJ57">
         <v>685000000.0</v>
       </c>
-      <c r="BJ57">
+      <c r="BK57">
         <v>306000000.0</v>
       </c>
-      <c r="BK57">
+      <c r="BL57">
         <v>543137000000.0</v>
       </c>
-      <c r="BL57">
+      <c r="BM57">
         <v>1122000000.0</v>
       </c>
-      <c r="BM57">
+      <c r="BN57">
         <v>384000000.0</v>
       </c>
-      <c r="BN57">
+      <c r="BO57">
         <v>1673000000.0</v>
       </c>
-      <c r="BO57">
+      <c r="BP57">
         <v>2543000000.0</v>
       </c>
-      <c r="BP57">
+      <c r="BQ57">
         <v>5010000000.0</v>
       </c>
-      <c r="BQ57">
+      <c r="BR57">
         <v>6513000000.0</v>
       </c>
-      <c r="BR57">
+      <c r="BS57">
         <v>4024000000.0</v>
       </c>
-      <c r="BS57">
+      <c r="BT57">
         <v>478896000000.0</v>
       </c>
-      <c r="BT57">
+      <c r="BU57">
         <v>1213000000.0</v>
       </c>
-      <c r="BU57">
+      <c r="BV57">
         <v>1062000000.0</v>
       </c>
-      <c r="BV57">
+      <c r="BW57">
         <v>1456000000.0</v>
       </c>
-      <c r="BW57">
+      <c r="BX57">
         <v>2213000000.0</v>
       </c>
-      <c r="BX57">
+      <c r="BY57">
         <v>502732000000.0</v>
       </c>
-      <c r="BY57">
+      <c r="BZ57">
         <v>489622000000.0</v>
       </c>
-      <c r="BZ57">
+      <c r="CA57">
         <v>52378000000.0</v>
       </c>
-      <c r="CA57">
+      <c r="CB57">
         <v>471731000000.0</v>
       </c>
-      <c r="CB57">
+      <c r="CC57">
         <v>459753000000.0</v>
       </c>
-      <c r="CC57">
+      <c r="CD57">
         <v>458469000000.0</v>
       </c>
-      <c r="CD57">
+      <c r="CE57">
         <v>36915000000.0</v>
       </c>
-      <c r="CE57">
+      <c r="CF57">
         <v>442436000000.0</v>
       </c>
-      <c r="CF57">
+      <c r="CG57">
         <v>341822000000.0</v>
       </c>
-      <c r="CG57">
+      <c r="CH57">
         <v>332219000000.0</v>
       </c>
-      <c r="CH57">
+      <c r="CI57">
         <v>326572000000.0</v>
       </c>
-      <c r="CI57">
+      <c r="CJ57">
         <v>316509000000.0</v>
       </c>
-      <c r="CJ57">
+      <c r="CK57">
         <v>310687000000.0</v>
       </c>
-      <c r="CK57">
+      <c r="CL57">
         <v>309233000000.0</v>
       </c>
-      <c r="CL57">
+      <c r="CM57">
         <v>299989000000.0</v>
       </c>
-      <c r="CM57">
+      <c r="CN57">
         <v>288098000000.0</v>
       </c>
-      <c r="CN57">
+      <c r="CO57">
         <v>283360000000.0</v>
       </c>
-      <c r="CO57">
+      <c r="CP57">
         <v>263061000000.0</v>
       </c>
-      <c r="CP57">
+      <c r="CQ57">
         <v>254351000000.0</v>
       </c>
-      <c r="CQ57">
+      <c r="CR57">
         <v>246166000000.0</v>
       </c>
-      <c r="CR57">
+      <c r="CS57">
         <v>240391000000.0</v>
       </c>
-      <c r="CS57">
+      <c r="CT57">
         <v>238698000000.0</v>
       </c>
-      <c r="CT57">
+      <c r="CU57">
         <v>236024000000.0</v>
       </c>
-      <c r="CU57">
+      <c r="CV57">
         <v>231519000000.0</v>
       </c>
-      <c r="CV57">
+      <c r="CW57">
         <v>234611000000.0</v>
       </c>
-      <c r="CW57">
+      <c r="CX57">
         <v>233550000000.0</v>
       </c>
-      <c r="CX57">
+      <c r="CY57">
         <v>234255000000.0</v>
       </c>
-      <c r="CY57">
+      <c r="CZ57">
         <v>238305000000.0</v>
       </c>
-      <c r="CZ57">
+      <c r="DA57">
         <v>236341000000.0</v>
       </c>
-      <c r="DA57">
+      <c r="DB57">
         <v>239121000000.0</v>
       </c>
-      <c r="DB57">
+      <c r="DC57">
         <v>209028000000.0</v>
       </c>
-      <c r="DC57">
+      <c r="DD57">
         <v>211055000000.0</v>
       </c>
-      <c r="DD57"/>
       <c r="DE57"/>
       <c r="DF57"/>
+      <c r="DG57"/>
     </row>
-    <row r="58" spans="1:110">
+    <row r="58" spans="1:111">
       <c r="A58" t="s">
         <v>88</v>
       </c>
       <c r="B58">
+        <v>715410000000.0</v>
+      </c>
+      <c r="C58">
         <v>716245000000.0</v>
       </c>
-      <c r="C58">
+      <c r="D58">
         <v>690535000000.0</v>
       </c>
-      <c r="D58">
+      <c r="E58">
         <v>674543000000.0</v>
       </c>
-      <c r="E58">
+      <c r="F58">
         <v>660561000000.0</v>
       </c>
-      <c r="F58">
+      <c r="G58">
         <v>649754000000.0</v>
       </c>
-      <c r="G58">
+      <c r="H58">
         <v>673812000000.0</v>
       </c>
-      <c r="H58">
+      <c r="I58">
         <v>648205000000.0</v>
       </c>
-      <c r="I58">
+      <c r="J58">
         <v>648780000000.0</v>
       </c>
-      <c r="J58">
+      <c r="K58">
         <v>657331000000.0</v>
       </c>
-      <c r="K58">
+      <c r="L58">
         <v>626225000000.0</v>
       </c>
-      <c r="L58">
+      <c r="M58">
         <v>646787000000.0</v>
       </c>
-      <c r="M58">
+      <c r="N58">
         <v>641843000000.0</v>
       </c>
-      <c r="N58">
+      <c r="O58">
         <v>632947000000.0</v>
       </c>
-      <c r="O58">
+      <c r="P58">
         <v>624774000000.0</v>
       </c>
-      <c r="P58">
+      <c r="Q58">
         <v>625526000000.0</v>
       </c>
-      <c r="Q58">
+      <c r="R58">
         <v>670047000000.0</v>
       </c>
-      <c r="R58">
+      <c r="S58">
         <v>691959000000.0</v>
       </c>
-      <c r="S58">
+      <c r="T58">
         <v>692331000000.0</v>
       </c>
-      <c r="T58">
+      <c r="U58">
         <v>703830000000.0</v>
       </c>
-      <c r="U58">
+      <c r="V58">
         <v>703677000000.0</v>
       </c>
-      <c r="V58">
+      <c r="W58">
         <v>720329000000.0</v>
       </c>
-      <c r="W58">
+      <c r="X58">
         <v>706923000000.0</v>
       </c>
-      <c r="X58">
+      <c r="Y58">
         <v>691643000000.0</v>
       </c>
-      <c r="Y58">
+      <c r="Z58">
         <v>667278000000.0</v>
       </c>
-      <c r="Z58">
+      <c r="AA58">
         <v>674081000000.0</v>
       </c>
-      <c r="AA58">
+      <c r="AB58">
         <v>674193000000.0</v>
       </c>
-      <c r="AB58">
+      <c r="AC58">
         <v>668121000000.0</v>
       </c>
-      <c r="AC58">
+      <c r="AD58">
         <v>654450000000.0</v>
       </c>
-      <c r="AD58">
+      <c r="AE58">
         <v>634580000000.0</v>
       </c>
-      <c r="AE58">
+      <c r="AF58">
         <v>646642000000.0</v>
       </c>
-      <c r="AF58">
+      <c r="AG58">
         <v>652501000000.0</v>
       </c>
-      <c r="AG58">
+      <c r="AH58">
         <v>656076000000.0</v>
       </c>
-      <c r="AH58">
+      <c r="AI58">
         <v>661022000000.0</v>
       </c>
-      <c r="AI58">
+      <c r="AJ58">
         <v>663571000000.0</v>
       </c>
-      <c r="AJ58">
+      <c r="AK58">
         <v>855530000000.0</v>
       </c>
-      <c r="AK58">
+      <c r="AL58">
         <v>846579000000.0</v>
       </c>
-      <c r="AL58">
+      <c r="AM58">
         <v>831284000000.0</v>
       </c>
-      <c r="AM58">
+      <c r="AN58">
         <v>874438000000.0</v>
       </c>
-      <c r="AN58">
+      <c r="AO58">
         <v>863194000000.0</v>
       </c>
-      <c r="AO58">
+      <c r="AP58">
         <v>841463000000.0</v>
       </c>
-      <c r="AP58">
+      <c r="AQ58">
         <v>809437000000.0</v>
       </c>
-      <c r="AQ58">
+      <c r="AR58">
         <v>811393000000.0</v>
       </c>
-      <c r="AR58">
+      <c r="AS58">
         <v>828420000000.0</v>
       </c>
-      <c r="AS58">
+      <c r="AT58">
         <v>845381000000.0</v>
       </c>
-      <c r="AT58">
+      <c r="AU58">
         <v>829678000000.0</v>
       </c>
-      <c r="AU58">
+      <c r="AV58">
         <v>837226000000.0</v>
       </c>
-      <c r="AV58">
+      <c r="AW58">
         <v>840838000000.0</v>
       </c>
-      <c r="AW58">
+      <c r="AX58">
         <v>824464000000.0</v>
       </c>
-      <c r="AX58">
+      <c r="AY58">
         <v>822313000000.0</v>
       </c>
-      <c r="AY58">
+      <c r="AZ58">
         <v>761265000000.0</v>
       </c>
-      <c r="AZ58">
+      <c r="BA58">
         <v>755124000000.0</v>
       </c>
-      <c r="BA58">
+      <c r="BB58">
         <v>776717000000.0</v>
       </c>
-      <c r="BB58">
+      <c r="BC58">
         <v>771823000000.0</v>
       </c>
-      <c r="BC58">
+      <c r="BD58">
         <v>781735000000.0</v>
       </c>
-      <c r="BD58">
+      <c r="BE58">
         <v>762364000000.0</v>
       </c>
-      <c r="BE58">
+      <c r="BF58">
         <v>760480000000.0</v>
       </c>
-      <c r="BF58">
+      <c r="BG58">
         <v>738232000000.0</v>
       </c>
-      <c r="BG58">
+      <c r="BH58">
         <v>724355000000.0</v>
       </c>
-      <c r="BH58">
+      <c r="BI58">
         <v>717650000000.0</v>
       </c>
-      <c r="BI58">
+      <c r="BJ58">
         <v>700992000000.0</v>
       </c>
-      <c r="BJ58">
+      <c r="BK58">
         <v>681793000000.0</v>
       </c>
-      <c r="BK58">
+      <c r="BL58">
         <v>570486000000.0</v>
       </c>
-      <c r="BL58">
+      <c r="BM58">
         <v>534183000000.0</v>
       </c>
-      <c r="BM58">
+      <c r="BN58">
         <v>529387000000.0</v>
       </c>
-      <c r="BN58">
+      <c r="BO58">
         <v>505816000000.0</v>
       </c>
-      <c r="BO58">
+      <c r="BP58">
         <v>500599000000.0</v>
       </c>
-      <c r="BP58">
+      <c r="BQ58">
         <v>481845000000.0</v>
       </c>
-      <c r="BQ58">
+      <c r="BR58">
         <v>467979000000.0</v>
       </c>
-      <c r="BR58">
+      <c r="BS58">
         <v>477693000000.0</v>
       </c>
-      <c r="BS58">
+      <c r="BT58">
         <v>493466000000.0</v>
       </c>
-      <c r="BT58">
+      <c r="BU58">
         <v>523246000000.0</v>
       </c>
-      <c r="BU58">
+      <c r="BV58">
         <v>524133000000.0</v>
       </c>
-      <c r="BV58">
+      <c r="BW58">
         <v>523970000000.0</v>
       </c>
-      <c r="BW58">
+      <c r="BX58">
         <v>528331000000.0</v>
       </c>
-      <c r="BX58">
+      <c r="BY58">
         <v>519009000000.0</v>
       </c>
-      <c r="BY58">
+      <c r="BZ58">
         <v>503740000000.0</v>
       </c>
-      <c r="BZ58">
+      <c r="CA58">
         <v>493917000000.0</v>
       </c>
-      <c r="CA58">
+      <c r="CB58">
         <v>484576000000.0</v>
       </c>
-      <c r="CB58">
+      <c r="CC58">
         <v>472624000000.0</v>
       </c>
-      <c r="CC58">
+      <c r="CD58">
         <v>470535000000.0</v>
       </c>
-      <c r="CD58">
+      <c r="CE58">
         <v>452544000000.0</v>
       </c>
-      <c r="CE58">
+      <c r="CF58">
         <v>454062000000.0</v>
       </c>
-      <c r="CF58">
+      <c r="CG58">
         <v>353260000000.0</v>
       </c>
-      <c r="CG58">
+      <c r="CH58">
         <v>339633000000.0</v>
       </c>
-      <c r="CH58">
+      <c r="CI58">
         <v>333984000000.0</v>
       </c>
-      <c r="CI58">
+      <c r="CJ58">
         <v>323204000000.0</v>
       </c>
-      <c r="CJ58">
+      <c r="CK58">
         <v>316913000000.0</v>
       </c>
-      <c r="CK58">
+      <c r="CL58">
         <v>314940000000.0</v>
       </c>
-      <c r="CL58">
+      <c r="CM58">
         <v>305692000000.0</v>
       </c>
-      <c r="CM58">
+      <c r="CN58">
         <v>293801000000.0</v>
       </c>
-      <c r="CN58">
+      <c r="CO58">
         <v>288645000000.0</v>
       </c>
-      <c r="CO58">
+      <c r="CP58">
         <v>268265000000.0</v>
       </c>
-      <c r="CP58">
+      <c r="CQ58">
         <v>258776000000.0</v>
       </c>
-      <c r="CQ58">
+      <c r="CR58">
         <v>249594000000.0</v>
       </c>
-      <c r="CR58">
+      <c r="CS58">
         <v>243827000000.0</v>
       </c>
-      <c r="CS58">
+      <c r="CT58">
         <v>242132000000.0</v>
       </c>
-      <c r="CT58">
+      <c r="CU58">
         <v>239652000000.0</v>
       </c>
-      <c r="CU58">
+      <c r="CV58">
         <v>233871000000.0</v>
       </c>
-      <c r="CV58">
+      <c r="CW58">
         <v>236920000000.0</v>
       </c>
-      <c r="CW58">
+      <c r="CX58">
         <v>236003000000.0</v>
       </c>
-      <c r="CX58">
+      <c r="CY58">
         <v>236683000000.0</v>
       </c>
-      <c r="CY58">
+      <c r="CZ58">
         <v>241197000000.0</v>
       </c>
-      <c r="CZ58">
+      <c r="DA58">
         <v>239174000000.0</v>
       </c>
-      <c r="DA58">
+      <c r="DB58">
         <v>241914000000.0</v>
       </c>
-      <c r="DB58">
+      <c r="DC58">
         <v>211542000000.0</v>
       </c>
-      <c r="DC58">
+      <c r="DD58">
         <v>213609000000.0</v>
       </c>
-      <c r="DD58"/>
       <c r="DE58"/>
       <c r="DF58"/>
+      <c r="DG58"/>
     </row>
-    <row r="59" spans="1:110">
+    <row r="59" spans="1:111">
       <c r="A59" t="s">
         <v>89</v>
       </c>
       <c r="B59"/>
       <c r="C59"/>
       <c r="D59"/>
       <c r="E59"/>
       <c r="F59"/>
       <c r="G59"/>
       <c r="H59"/>
       <c r="I59"/>
       <c r="J59"/>
       <c r="K59"/>
       <c r="L59"/>
       <c r="M59"/>
       <c r="N59"/>
       <c r="O59"/>
       <c r="P59"/>
       <c r="Q59"/>
       <c r="R59"/>
       <c r="S59"/>
       <c r="T59"/>
       <c r="U59"/>
       <c r="V59"/>
       <c r="W59"/>
       <c r="X59"/>
       <c r="Y59"/>
       <c r="Z59"/>
       <c r="AA59"/>
       <c r="AB59"/>
       <c r="AC59"/>
       <c r="AD59"/>
-      <c r="AE59">
+      <c r="AE59"/>
+      <c r="AF59">
         <v>51809000000.0</v>
       </c>
-      <c r="AF59">
+      <c r="AG59">
         <v>53832000000.0</v>
       </c>
-      <c r="AG59">
+      <c r="AH59">
         <v>56508000000.0</v>
       </c>
-      <c r="AH59">
+      <c r="AI59">
         <v>58870000000.0</v>
       </c>
-      <c r="AI59">
+      <c r="AJ59">
         <v>56944000000.0</v>
       </c>
-      <c r="AJ59">
+      <c r="AK59">
         <v>69669000000.0</v>
       </c>
-      <c r="AK59">
+      <c r="AL59">
         <v>68108000000.0</v>
       </c>
-      <c r="AL59">
+      <c r="AM59">
         <v>67480000000.0</v>
       </c>
-      <c r="AM59">
+      <c r="AN59">
         <v>78466000000.0</v>
       </c>
-      <c r="AN59">
+      <c r="AO59">
         <v>79373000000.0</v>
       </c>
-      <c r="AO59">
-[...1 lines deleted...]
-      </c>
       <c r="AP59">
         <v>0.0</v>
       </c>
       <c r="AQ59">
         <v>0.0</v>
       </c>
       <c r="AR59">
         <v>0.0</v>
       </c>
       <c r="AS59">
         <v>0.0</v>
       </c>
       <c r="AT59">
         <v>0.0</v>
       </c>
       <c r="AU59">
         <v>0.0</v>
       </c>
       <c r="AV59">
         <v>0.0</v>
       </c>
       <c r="AW59">
         <v>0.0</v>
       </c>
       <c r="AX59">
@@ -20200,866 +20433,874 @@
       </c>
       <c r="BI59">
         <v>0.0</v>
       </c>
       <c r="BJ59">
         <v>0.0</v>
       </c>
       <c r="BK59">
         <v>0.0</v>
       </c>
       <c r="BL59">
         <v>0.0</v>
       </c>
       <c r="BM59">
         <v>0.0</v>
       </c>
       <c r="BN59">
         <v>0.0</v>
       </c>
       <c r="BO59">
         <v>0.0</v>
       </c>
       <c r="BP59">
         <v>0.0</v>
       </c>
-      <c r="BQ59"/>
+      <c r="BQ59">
+        <v>0.0</v>
+      </c>
       <c r="BR59"/>
       <c r="BS59"/>
       <c r="BT59"/>
       <c r="BU59"/>
       <c r="BV59"/>
       <c r="BW59"/>
       <c r="BX59"/>
       <c r="BY59"/>
       <c r="BZ59"/>
       <c r="CA59"/>
       <c r="CB59"/>
       <c r="CC59"/>
       <c r="CD59"/>
       <c r="CE59"/>
       <c r="CF59"/>
       <c r="CG59"/>
       <c r="CH59"/>
       <c r="CI59"/>
       <c r="CJ59"/>
       <c r="CK59"/>
       <c r="CL59"/>
       <c r="CM59"/>
       <c r="CN59"/>
       <c r="CO59"/>
       <c r="CP59"/>
       <c r="CQ59"/>
       <c r="CR59"/>
       <c r="CS59"/>
       <c r="CT59"/>
       <c r="CU59"/>
       <c r="CV59"/>
       <c r="CW59"/>
       <c r="CX59"/>
       <c r="CY59"/>
       <c r="CZ59"/>
       <c r="DA59"/>
       <c r="DB59"/>
       <c r="DC59"/>
       <c r="DD59"/>
       <c r="DE59"/>
       <c r="DF59"/>
+      <c r="DG59"/>
     </row>
-    <row r="60" spans="1:110">
+    <row r="60" spans="1:111">
       <c r="A60" t="s">
         <v>90</v>
       </c>
       <c r="B60">
+        <v>27324000000.0</v>
+      </c>
+      <c r="C60">
         <v>28398000000.0</v>
       </c>
-      <c r="C60">
+      <c r="D60">
         <v>28944000000.0</v>
       </c>
-      <c r="D60">
+      <c r="E60">
         <v>27685000000.0</v>
       </c>
-      <c r="E60">
+      <c r="F60">
         <v>27493000000.0</v>
       </c>
-      <c r="F60">
+      <c r="G60">
         <v>27445000000.0</v>
       </c>
-      <c r="G60">
+      <c r="H60">
         <v>30885000000.0</v>
       </c>
-      <c r="H60">
+      <c r="I60">
         <v>27252000000.0</v>
       </c>
-      <c r="I60">
+      <c r="J60">
         <v>28535000000.0</v>
       </c>
-      <c r="J60">
+      <c r="K60">
         <v>30015000000.0</v>
       </c>
-      <c r="K60">
+      <c r="L60">
         <v>25658000000.0</v>
       </c>
-      <c r="L60">
+      <c r="M60">
         <v>30261000000.0</v>
       </c>
-      <c r="M60">
+      <c r="N60">
         <v>32194000000.0</v>
       </c>
-      <c r="N60">
+      <c r="O60">
         <v>29881000000.0</v>
       </c>
-      <c r="O60">
+      <c r="P60">
         <v>25076000000.0</v>
       </c>
-      <c r="P60">
+      <c r="Q60">
         <v>37101000000.0</v>
       </c>
-      <c r="Q60">
+      <c r="R60">
         <v>53965000000.0</v>
       </c>
-      <c r="R60">
+      <c r="S60">
         <v>67482000000.0</v>
       </c>
-      <c r="S60">
+      <c r="T60">
         <v>69050000000.0</v>
       </c>
-      <c r="T60">
+      <c r="U60">
         <v>69138000000.0</v>
       </c>
-      <c r="U60">
+      <c r="V60">
         <v>65864000000.0</v>
       </c>
-      <c r="V60">
+      <c r="W60">
         <v>74558000000.0</v>
       </c>
-      <c r="W60">
+      <c r="X60">
         <v>73316000000.0</v>
       </c>
-      <c r="X60">
+      <c r="Y60">
         <v>75693000000.0</v>
       </c>
-      <c r="Y60">
+      <c r="Z60">
         <v>70221000000.0</v>
       </c>
-      <c r="Z60">
+      <c r="AA60">
         <v>66144000000.0</v>
       </c>
-      <c r="AA60">
+      <c r="AB60">
         <v>68368000000.0</v>
       </c>
-      <c r="AB60">
+      <c r="AC60">
         <v>63811000000.0</v>
       </c>
-      <c r="AC60">
+      <c r="AD60">
         <v>58509000000.0</v>
       </c>
-      <c r="AD60">
+      <c r="AE60">
         <v>52741000000.0</v>
       </c>
-      <c r="AE60">
+      <c r="AF60">
         <v>51625000000.0</v>
       </c>
-      <c r="AF60">
+      <c r="AG60">
         <v>53633000000.0</v>
       </c>
-      <c r="AG60">
+      <c r="AH60">
         <v>56310000000.0</v>
       </c>
-      <c r="AH60">
+      <c r="AI60">
         <v>58676000000.0</v>
       </c>
-      <c r="AI60">
+      <c r="AJ60">
         <v>56714000000.0</v>
       </c>
-      <c r="AJ60">
+      <c r="AK60">
         <v>69455000000.0</v>
       </c>
-      <c r="AK60">
+      <c r="AL60">
         <v>67929000000.0</v>
       </c>
-      <c r="AL60">
+      <c r="AM60">
         <v>67309000000.0</v>
       </c>
-      <c r="AM60">
+      <c r="AN60">
         <v>78286000000.0</v>
       </c>
-      <c r="AN60">
+      <c r="AO60">
         <v>79179000000.0</v>
       </c>
-      <c r="AO60">
+      <c r="AP60">
         <v>75775000000.0</v>
       </c>
-      <c r="AP60">
+      <c r="AQ60">
         <v>67949000000.0</v>
       </c>
-      <c r="AQ60">
+      <c r="AR60">
         <v>70503000000.0</v>
       </c>
-      <c r="AR60">
+      <c r="AS60">
         <v>69377000000.0</v>
       </c>
-      <c r="AS60">
+      <c r="AT60">
         <v>73770000000.0</v>
       </c>
-      <c r="AT60">
+      <c r="AU60">
         <v>72053000000.0</v>
       </c>
-      <c r="AU60">
+      <c r="AV60">
         <v>70805000000.0</v>
       </c>
-      <c r="AV60">
+      <c r="AW60">
         <v>69591000000.0</v>
       </c>
-      <c r="AW60">
+      <c r="AX60">
         <v>65758000000.0</v>
       </c>
-      <c r="AX60">
+      <c r="AY60">
         <v>61553000000.0</v>
       </c>
-      <c r="AY60">
+      <c r="AZ60">
         <v>60927000000.0</v>
       </c>
-      <c r="AZ60">
+      <c r="BA60">
         <v>60003000000.0</v>
       </c>
-      <c r="BA60">
+      <c r="BB60">
         <v>64450000000.0</v>
       </c>
-      <c r="BB60">
+      <c r="BC60">
         <v>64453000000.0</v>
       </c>
-      <c r="BC60">
+      <c r="BD60">
         <v>64049000000.0</v>
       </c>
-      <c r="BD60">
+      <c r="BE60">
         <v>62406000000.0</v>
       </c>
-      <c r="BE60">
+      <c r="BF60">
         <v>58666000000.0</v>
       </c>
-      <c r="BF60">
+      <c r="BG60">
         <v>57519000000.0</v>
       </c>
-      <c r="BG60">
+      <c r="BH60">
         <v>60348000000.0</v>
       </c>
-      <c r="BH60">
+      <c r="BI60">
         <v>53309000000.0</v>
       </c>
-      <c r="BI60">
+      <c r="BJ60">
         <v>49816000000.0</v>
       </c>
-      <c r="BJ60">
+      <c r="BK60">
         <v>48625000000.0</v>
       </c>
-      <c r="BK60">
+      <c r="BL60">
         <v>46415000000.0</v>
       </c>
-      <c r="BL60">
+      <c r="BM60">
         <v>39375000000.0</v>
       </c>
-      <c r="BM60">
+      <c r="BN60">
         <v>35811000000.0</v>
       </c>
-      <c r="BN60">
+      <c r="BO60">
         <v>33121000000.0</v>
       </c>
-      <c r="BO60">
+      <c r="BP60">
         <v>34268000000.0</v>
       </c>
-      <c r="BP60">
+      <c r="BQ60">
         <v>27293000000.0</v>
       </c>
-      <c r="BQ60">
+      <c r="BR60">
         <v>23110000000.0</v>
       </c>
-      <c r="BR60">
+      <c r="BS60">
         <v>23734000000.0</v>
       </c>
-      <c r="BS60">
+      <c r="BT60">
         <v>27833000000.0</v>
       </c>
-      <c r="BT60">
+      <c r="BU60">
         <v>32541000000.0</v>
       </c>
-      <c r="BU60">
+      <c r="BV60">
         <v>32999000000.0</v>
       </c>
-      <c r="BV60">
+      <c r="BW60">
         <v>35179000000.0</v>
       </c>
-      <c r="BW60">
+      <c r="BX60">
         <v>34746000000.0</v>
       </c>
-      <c r="BX60">
+      <c r="BY60">
         <v>33555000000.0</v>
       </c>
-      <c r="BY60">
+      <c r="BZ60">
         <v>34069000000.0</v>
       </c>
-      <c r="BZ60">
+      <c r="CA60">
         <v>33798000000.0</v>
       </c>
-      <c r="CA60">
+      <c r="CB60">
         <v>31610000000.0</v>
       </c>
-      <c r="CB60">
+      <c r="CC60">
         <v>27681000000.0</v>
       </c>
-      <c r="CC60">
+      <c r="CD60">
         <v>28567000000.0</v>
       </c>
-      <c r="CD60">
+      <c r="CE60">
         <v>29101000000.0</v>
       </c>
-      <c r="CE60">
+      <c r="CF60">
         <v>28757000000.0</v>
       </c>
-      <c r="CF60">
+      <c r="CG60">
         <v>28171000000.0</v>
       </c>
-      <c r="CG60">
+      <c r="CH60">
         <v>23038000000.0</v>
       </c>
-      <c r="CH60">
+      <c r="CI60">
         <v>22824000000.0</v>
       </c>
-      <c r="CI60">
+      <c r="CJ60">
         <v>22975000000.0</v>
       </c>
-      <c r="CJ60">
+      <c r="CK60">
         <v>21316000000.0</v>
       </c>
-      <c r="CK60">
+      <c r="CL60">
         <v>22273000000.0</v>
       </c>
-      <c r="CL60">
+      <c r="CM60">
         <v>21149000000.0</v>
       </c>
-      <c r="CM60">
+      <c r="CN60">
         <v>20905000000.0</v>
       </c>
-      <c r="CN60">
+      <c r="CO60">
         <v>20623000000.0</v>
       </c>
-      <c r="CO60">
+      <c r="CP60">
         <v>18039000000.0</v>
       </c>
-      <c r="CP60">
+      <c r="CQ60">
         <v>17385000000.0</v>
       </c>
-      <c r="CQ60">
+      <c r="CR60">
         <v>17077000000.0</v>
       </c>
-      <c r="CR60">
+      <c r="CS60">
         <v>16144000000.0</v>
       </c>
-      <c r="CS60">
+      <c r="CT60">
         <v>15320000000.0</v>
       </c>
-      <c r="CT60">
+      <c r="CU60">
         <v>16062000000.0</v>
       </c>
-      <c r="CU60">
+      <c r="CV60">
         <v>16928000000.0</v>
       </c>
-      <c r="CV60">
+      <c r="CW60">
         <v>16763000000.0</v>
       </c>
-      <c r="CW60">
+      <c r="CX60">
         <v>17022000000.0</v>
       </c>
-      <c r="CX60">
+      <c r="CY60">
         <v>16389000000.0</v>
       </c>
-      <c r="CY60">
+      <c r="CZ60">
         <v>15207000000.0</v>
       </c>
-      <c r="CZ60">
+      <c r="DA60">
         <v>14567000000.0</v>
       </c>
-      <c r="DA60">
+      <c r="DB60">
         <v>14016000000.0</v>
       </c>
-      <c r="DB60">
+      <c r="DC60">
         <v>13690000000.0</v>
       </c>
-      <c r="DC60">
+      <c r="DD60">
         <v>13557000000.0</v>
       </c>
-      <c r="DD60"/>
       <c r="DE60"/>
       <c r="DF60"/>
+      <c r="DG60"/>
     </row>
-    <row r="61" spans="1:110">
+    <row r="61" spans="1:111">
       <c r="A61" t="s">
         <v>91</v>
       </c>
       <c r="B61"/>
       <c r="C61"/>
       <c r="D61"/>
       <c r="E61"/>
       <c r="F61"/>
       <c r="G61"/>
       <c r="H61"/>
       <c r="I61"/>
       <c r="J61"/>
       <c r="K61"/>
-      <c r="L61">
+      <c r="L61"/>
+      <c r="M61">
         <v>-22923000000.0</v>
       </c>
-      <c r="M61">
+      <c r="N61">
         <v>-22245000000.0</v>
       </c>
-      <c r="N61">
+      <c r="O61">
         <v>-21458000000.0</v>
       </c>
-      <c r="O61">
+      <c r="P61">
         <v>-20862000000.0</v>
       </c>
-      <c r="P61">
+      <c r="Q61">
         <v>-20188000000.0</v>
       </c>
-      <c r="Q61">
+      <c r="R61">
         <v>-19072000000.0</v>
       </c>
-      <c r="R61">
+      <c r="S61">
         <v>-18157000000.0</v>
       </c>
-      <c r="S61">
+      <c r="T61">
         <v>-16956000000.0</v>
       </c>
-      <c r="T61">
+      <c r="U61">
         <v>-15941000000.0</v>
       </c>
-      <c r="U61">
+      <c r="V61">
         <v>-14828000000.0</v>
       </c>
-      <c r="V61">
+      <c r="W61">
         <v>-13829000000.0</v>
       </c>
-      <c r="W61">
+      <c r="X61">
         <v>-13258000000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>-13178000000.0</v>
       </c>
       <c r="Y61">
         <v>-13178000000.0</v>
       </c>
       <c r="Z61">
+        <v>-13178000000.0</v>
+      </c>
+      <c r="AA61">
         <v>-12678000000.0</v>
       </c>
-      <c r="AA61">
+      <c r="AB61">
         <v>-12428000000.0</v>
       </c>
-      <c r="AB61">
+      <c r="AC61">
         <v>-11643000000.0</v>
       </c>
-      <c r="AC61">
+      <c r="AD61">
         <v>-10893000000.0</v>
       </c>
-      <c r="AD61">
+      <c r="AE61">
         <v>-10393000000.0</v>
       </c>
-      <c r="AE61">
+      <c r="AF61">
         <v>-9193000000.0</v>
       </c>
-      <c r="AF61">
+      <c r="AG61">
         <v>-8557000000.0</v>
       </c>
-      <c r="AG61">
+      <c r="AH61">
         <v>-7442000000.0</v>
       </c>
-      <c r="AH61">
+      <c r="AI61">
         <v>-6401000000.0</v>
       </c>
-      <c r="AI61">
+      <c r="AJ61">
         <v>-5779000000.0</v>
       </c>
-      <c r="AJ61">
+      <c r="AK61">
         <v>-5284000000.0</v>
       </c>
-      <c r="AK61">
+      <c r="AL61">
         <v>-4332000000.0</v>
       </c>
-      <c r="AL61">
+      <c r="AM61">
         <v>-3474000000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>-3172000000.0</v>
       </c>
       <c r="AN61">
         <v>-3172000000.0</v>
       </c>
       <c r="AO61">
         <v>-3172000000.0</v>
       </c>
       <c r="AP61">
+        <v>-3172000000.0</v>
+      </c>
+      <c r="AQ61">
         <v>-3102000000.0</v>
       </c>
-      <c r="AQ61">
+      <c r="AR61">
         <v>-2279000000.0</v>
       </c>
-      <c r="AR61">
+      <c r="AS61">
         <v>-2172000000.0</v>
       </c>
-      <c r="AS61">
+      <c r="AT61">
         <v>-2158000000.0</v>
       </c>
-      <c r="AT61">
+      <c r="AU61">
         <v>-1172000000.0</v>
       </c>
-      <c r="AU61">
+      <c r="AV61">
         <v>-615000000.0</v>
       </c>
-      <c r="AV61">
+      <c r="AW61">
         <v>-176000000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>-172000000.0</v>
       </c>
       <c r="AX61">
         <v>-172000000.0</v>
       </c>
       <c r="AY61">
         <v>-172000000.0</v>
       </c>
       <c r="AZ61">
         <v>-172000000.0</v>
       </c>
       <c r="BA61">
         <v>-172000000.0</v>
       </c>
       <c r="BB61">
         <v>-172000000.0</v>
       </c>
       <c r="BC61">
         <v>-172000000.0</v>
       </c>
       <c r="BD61">
         <v>-172000000.0</v>
       </c>
       <c r="BE61">
         <v>-172000000.0</v>
       </c>
       <c r="BF61">
         <v>-172000000.0</v>
       </c>
       <c r="BG61">
         <v>-172000000.0</v>
       </c>
       <c r="BH61">
         <v>-172000000.0</v>
       </c>
       <c r="BI61">
         <v>-172000000.0</v>
       </c>
       <c r="BJ61">
         <v>-172000000.0</v>
       </c>
       <c r="BK61">
         <v>-172000000.0</v>
       </c>
       <c r="BL61">
         <v>-172000000.0</v>
       </c>
       <c r="BM61">
         <v>-172000000.0</v>
       </c>
       <c r="BN61">
+        <v>-172000000.0</v>
+      </c>
+      <c r="BO61">
         <v>-190000000.0</v>
       </c>
-      <c r="BO61">
+      <c r="BP61">
         <v>-194000000.0</v>
       </c>
-      <c r="BP61">
+      <c r="BQ61">
         <v>-203000000.0</v>
       </c>
-      <c r="BQ61">
+      <c r="BR61">
         <v>-230000000.0</v>
       </c>
-      <c r="BR61">
+      <c r="BS61">
         <v>-236000000.0</v>
       </c>
-      <c r="BS61">
+      <c r="BT61">
         <v>-4279000000.0</v>
       </c>
-      <c r="BT61">
+      <c r="BU61">
         <v>-4047000000.0</v>
       </c>
-      <c r="BU61">
+      <c r="BV61">
         <v>-4108000000.0</v>
       </c>
-      <c r="BV61">
+      <c r="BW61">
         <v>-2890000000.0</v>
       </c>
-      <c r="BW61">
+      <c r="BX61">
         <v>-2183000000.0</v>
       </c>
-      <c r="BX61">
+      <c r="BY61">
         <v>-2014000000.0</v>
       </c>
-      <c r="BY61">
+      <c r="BZ61">
         <v>-2073000000.0</v>
       </c>
-      <c r="BZ61">
+      <c r="CA61">
         <v>-1357000000.0</v>
       </c>
-      <c r="CA61">
+      <c r="CB61">
         <v>-878000000.0</v>
       </c>
-      <c r="CB61">
+      <c r="CC61">
         <v>-905000000.0</v>
       </c>
-      <c r="CC61">
+      <c r="CD61">
         <v>-938000000.0</v>
       </c>
-      <c r="CD61">
+      <c r="CE61">
         <v>-959000000.0</v>
       </c>
-      <c r="CE61">
+      <c r="CF61">
         <v>-981000000.0</v>
       </c>
-      <c r="CF61">
+      <c r="CG61">
         <v>-1733000000.0</v>
       </c>
-      <c r="CG61">
+      <c r="CH61">
         <v>-1764000000.0</v>
       </c>
-      <c r="CH61">
+      <c r="CI61">
         <v>-1785000000.0</v>
       </c>
-      <c r="CI61">
+      <c r="CJ61">
         <v>-1294000000.0</v>
       </c>
-      <c r="CJ61">
+      <c r="CK61">
         <v>-1085000000.0</v>
       </c>
-      <c r="CK61">
+      <c r="CL61">
         <v>-896000000.0</v>
       </c>
-      <c r="CL61">
+      <c r="CM61">
         <v>-835000000.0</v>
       </c>
-      <c r="CM61">
+      <c r="CN61">
         <v>-739000000.0</v>
       </c>
-      <c r="CN61">
+      <c r="CO61">
         <v>-740000000.0</v>
       </c>
-      <c r="CO61">
+      <c r="CP61">
         <v>-2402000000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>-2405000000.0</v>
       </c>
       <c r="CQ61">
         <v>-2405000000.0</v>
       </c>
       <c r="CR61">
+        <v>-2405000000.0</v>
+      </c>
+      <c r="CS61">
         <v>-2365000000.0</v>
       </c>
-      <c r="CS61">
+      <c r="CT61">
         <v>-2174000000.0</v>
       </c>
-      <c r="CT61">
+      <c r="CU61">
         <v>-1934000000.0</v>
       </c>
-      <c r="CU61">
+      <c r="CV61">
         <v>-1630000000.0</v>
       </c>
-      <c r="CV61">
+      <c r="CW61">
         <v>-1124000000.0</v>
       </c>
-      <c r="CW61">
+      <c r="CX61">
         <v>-851000000.0</v>
       </c>
-      <c r="CX61">
+      <c r="CY61">
         <v>-613000000.0</v>
       </c>
-      <c r="CY61">
+      <c r="CZ61">
         <v>-407000000.0</v>
       </c>
-      <c r="CZ61">
+      <c r="DA61">
         <v>-214000000.0</v>
       </c>
-      <c r="DA61"/>
       <c r="DB61"/>
       <c r="DC61"/>
       <c r="DD61"/>
       <c r="DE61"/>
       <c r="DF61"/>
+      <c r="DG61"/>
     </row>
-    <row r="62" spans="1:110">
+    <row r="62" spans="1:111">
       <c r="A62" t="s">
         <v>92</v>
       </c>
       <c r="B62"/>
       <c r="C62"/>
       <c r="D62"/>
       <c r="E62"/>
       <c r="F62"/>
       <c r="G62"/>
       <c r="H62"/>
       <c r="I62"/>
       <c r="J62"/>
       <c r="K62"/>
       <c r="L62"/>
       <c r="M62"/>
       <c r="N62"/>
       <c r="O62"/>
       <c r="P62"/>
       <c r="Q62"/>
       <c r="R62"/>
       <c r="S62"/>
       <c r="T62"/>
       <c r="U62"/>
       <c r="V62"/>
       <c r="W62"/>
       <c r="X62"/>
       <c r="Y62"/>
       <c r="Z62"/>
       <c r="AA62"/>
       <c r="AB62"/>
       <c r="AC62"/>
       <c r="AD62"/>
       <c r="AE62"/>
       <c r="AF62"/>
       <c r="AG62"/>
       <c r="AH62"/>
       <c r="AI62"/>
       <c r="AJ62"/>
       <c r="AK62"/>
       <c r="AL62"/>
       <c r="AM62"/>
       <c r="AN62"/>
       <c r="AO62"/>
-      <c r="AP62">
+      <c r="AP62"/>
+      <c r="AQ62">
         <v>77000000.0</v>
       </c>
-      <c r="AQ62">
+      <c r="AR62">
         <v>79000000.0</v>
       </c>
-      <c r="AR62">
+      <c r="AS62">
         <v>92000000.0</v>
       </c>
-      <c r="AS62">
+      <c r="AT62">
         <v>95000000.0</v>
       </c>
-      <c r="AT62">
+      <c r="AU62">
         <v>99000000.0</v>
       </c>
-      <c r="AU62">
+      <c r="AV62">
         <v>102000000.0</v>
       </c>
-      <c r="AV62">
+      <c r="AW62">
         <v>108000000.0</v>
       </c>
-      <c r="AW62">
+      <c r="AX62">
         <v>107000000.0</v>
       </c>
-      <c r="AX62">
+      <c r="AY62">
         <v>887000000.0</v>
       </c>
-      <c r="AY62">
+      <c r="AZ62">
         <v>110000000.0</v>
       </c>
-      <c r="AZ62">
+      <c r="BA62">
         <v>130000000.0</v>
       </c>
-      <c r="BA62">
+      <c r="BB62">
         <v>96000000.0</v>
       </c>
-      <c r="BB62">
+      <c r="BC62">
         <v>121000000.0</v>
       </c>
-      <c r="BC62"/>
       <c r="BD62"/>
       <c r="BE62"/>
       <c r="BF62"/>
-      <c r="BG62">
+      <c r="BG62"/>
+      <c r="BH62">
         <v>130000000.0</v>
       </c>
-      <c r="BH62">
+      <c r="BI62">
         <v>124000000.0</v>
       </c>
-      <c r="BI62">
+      <c r="BJ62">
         <v>128000000.0</v>
       </c>
-      <c r="BJ62">
+      <c r="BK62">
         <v>117000000.0</v>
       </c>
-      <c r="BK62"/>
       <c r="BL62"/>
       <c r="BM62"/>
       <c r="BN62"/>
       <c r="BO62"/>
       <c r="BP62"/>
       <c r="BQ62"/>
       <c r="BR62"/>
       <c r="BS62"/>
       <c r="BT62"/>
       <c r="BU62"/>
       <c r="BV62"/>
       <c r="BW62"/>
       <c r="BX62"/>
       <c r="BY62"/>
       <c r="BZ62"/>
       <c r="CA62"/>
       <c r="CB62"/>
       <c r="CC62"/>
       <c r="CD62"/>
       <c r="CE62"/>
       <c r="CF62"/>
       <c r="CG62"/>
       <c r="CH62"/>
       <c r="CI62"/>
       <c r="CJ62"/>
       <c r="CK62"/>
       <c r="CL62"/>
       <c r="CM62"/>
       <c r="CN62"/>
       <c r="CO62"/>
       <c r="CP62"/>
       <c r="CQ62"/>
       <c r="CR62"/>
       <c r="CS62"/>
       <c r="CT62"/>
       <c r="CU62"/>
       <c r="CV62"/>
       <c r="CW62"/>
       <c r="CX62"/>
       <c r="CY62"/>
       <c r="CZ62"/>
       <c r="DA62"/>
       <c r="DB62"/>
       <c r="DC62"/>
       <c r="DD62"/>
       <c r="DE62"/>
       <c r="DF62"/>
+      <c r="DG62"/>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet3.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:AF32"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
@@ -21149,51 +21390,51 @@
       </c>
       <c r="Z1" t="s">
         <v>25</v>
       </c>
       <c r="AA1" t="s">
         <v>26</v>
       </c>
       <c r="AB1" t="s">
         <v>27</v>
       </c>
       <c r="AC1" t="s">
         <v>28</v>
       </c>
       <c r="AD1" t="s">
         <v>29</v>
       </c>
       <c r="AE1" t="s">
         <v>30</v>
       </c>
       <c r="AF1" t="s">
         <v>31</v>
       </c>
     </row>
     <row r="2" spans="1:32">
       <c r="A2" t="s">
-        <v>174</v>
+        <v>175</v>
       </c>
       <c r="B2">
         <v>49060000000.0</v>
       </c>
       <c r="C2">
         <v>50940000000.0</v>
       </c>
       <c r="D2">
         <v>50420000000.0</v>
       </c>
       <c r="E2">
         <v>49029000000.0</v>
       </c>
       <c r="F2">
         <v>46531000000.0</v>
       </c>
       <c r="G2">
         <v>52418000000.0</v>
       </c>
       <c r="H2">
         <v>53431000000.0</v>
       </c>
       <c r="I2">
         <v>52041000000.0</v>
       </c>
@@ -21237,53 +21478,55 @@
         <v>32903000000.0</v>
       </c>
       <c r="W2">
         <v>28750000000.0</v>
       </c>
       <c r="X2">
         <v>26357000000.0</v>
       </c>
       <c r="Y2">
         <v>24473000000.0</v>
       </c>
       <c r="Z2">
         <v>23189000000.0</v>
       </c>
       <c r="AA2">
         <v>19828000000.0</v>
       </c>
       <c r="AB2"/>
       <c r="AC2"/>
       <c r="AD2"/>
       <c r="AE2"/>
       <c r="AF2"/>
     </row>
     <row r="3" spans="1:32">
       <c r="A3" t="s">
-        <v>175</v>
-[...1 lines deleted...]
-      <c r="B3"/>
+        <v>176</v>
+      </c>
+      <c r="B3">
+        <v>753000000.0</v>
+      </c>
       <c r="C3">
         <v>714000000.0</v>
       </c>
       <c r="D3">
         <v>718000000.0</v>
       </c>
       <c r="E3">
         <v>673000000.0</v>
       </c>
       <c r="F3">
         <v>694000000.0</v>
       </c>
       <c r="G3">
         <v>619000000.0</v>
       </c>
       <c r="H3">
         <v>630000000.0</v>
       </c>
       <c r="I3">
         <v>628000000.0</v>
       </c>
       <c r="J3">
         <v>795000000.0</v>
       </c>
       <c r="K3">
@@ -21333,103 +21576,105 @@
       </c>
       <c r="Z3">
         <v>481000000.0</v>
       </c>
       <c r="AA3">
         <v>-83000000.0</v>
       </c>
       <c r="AB3">
         <v>173000000.0</v>
       </c>
       <c r="AC3">
         <v>56000000.0</v>
       </c>
       <c r="AD3">
         <v>-36000000.0</v>
       </c>
       <c r="AE3">
         <v>-71000000.0</v>
       </c>
       <c r="AF3">
         <v>362000000.0</v>
       </c>
     </row>
     <row r="4" spans="1:32">
       <c r="A4" t="s">
-        <v>176</v>
+        <v>177</v>
       </c>
       <c r="B4"/>
       <c r="C4"/>
       <c r="D4"/>
       <c r="E4"/>
       <c r="F4"/>
       <c r="G4"/>
       <c r="H4"/>
       <c r="I4"/>
       <c r="J4">
         <v>-986000000.0</v>
       </c>
       <c r="K4">
         <v>-2734000000.0</v>
       </c>
       <c r="L4">
         <v>1324000000.0</v>
       </c>
       <c r="M4">
         <v>-3000000.0</v>
       </c>
       <c r="N4">
         <v>2000000.0</v>
       </c>
       <c r="O4">
         <v>48000000.0</v>
       </c>
       <c r="P4"/>
       <c r="Q4">
         <v>9000000.0</v>
       </c>
       <c r="R4"/>
       <c r="S4"/>
       <c r="T4"/>
       <c r="U4"/>
       <c r="V4"/>
       <c r="W4"/>
       <c r="X4"/>
       <c r="Y4"/>
       <c r="Z4"/>
       <c r="AA4"/>
       <c r="AB4"/>
       <c r="AC4"/>
       <c r="AD4"/>
       <c r="AE4"/>
       <c r="AF4"/>
     </row>
     <row r="5" spans="1:32">
       <c r="A5" t="s">
-        <v>177</v>
-[...1 lines deleted...]
-      <c r="B5"/>
+        <v>178</v>
+      </c>
+      <c r="B5">
+        <v>5722000000.0</v>
+      </c>
       <c r="C5">
         <v>6659000000.0</v>
       </c>
       <c r="D5">
         <v>3207000000.0</v>
       </c>
       <c r="E5">
         <v>7302000000.0</v>
       </c>
       <c r="F5">
         <v>9438000000.0</v>
       </c>
       <c r="G5">
         <v>7840000000.0</v>
       </c>
       <c r="H5">
         <v>7750000000.0</v>
       </c>
       <c r="I5">
         <v>7429000000.0</v>
       </c>
       <c r="J5">
         <v>4665000000.0</v>
       </c>
       <c r="K5">
@@ -21479,54 +21724,54 @@
       </c>
       <c r="Z5">
         <v>806000000.0</v>
       </c>
       <c r="AA5">
         <v>1192000000.0</v>
       </c>
       <c r="AB5">
         <v>617000000.0</v>
       </c>
       <c r="AC5">
         <v>1343000000.0</v>
       </c>
       <c r="AD5">
         <v>1218000000.0</v>
       </c>
       <c r="AE5">
         <v>1406000000.0</v>
       </c>
       <c r="AF5">
         <v>744000000.0</v>
       </c>
     </row>
     <row r="6" spans="1:32">
       <c r="A6" t="s">
-        <v>178</v>
+        <v>179</v>
       </c>
       <c r="B6">
-        <v>5722000000.0</v>
+        <v>6475000000.0</v>
       </c>
       <c r="C6">
         <v>7373000000.0</v>
       </c>
       <c r="D6">
         <v>3925000000.0</v>
       </c>
       <c r="E6">
         <v>7975000000.0</v>
       </c>
       <c r="F6">
         <v>10132000000.0</v>
       </c>
       <c r="G6">
         <v>8459000000.0</v>
       </c>
       <c r="H6">
         <v>8380000000.0</v>
       </c>
       <c r="I6">
         <v>8057000000.0</v>
       </c>
       <c r="J6">
         <v>5460000000.0</v>
       </c>
@@ -21577,87 +21822,87 @@
       </c>
       <c r="Z6">
         <v>1287000000.0</v>
       </c>
       <c r="AA6">
         <v>1109000000.0</v>
       </c>
       <c r="AB6">
         <v>1047000000.0</v>
       </c>
       <c r="AC6">
         <v>1975000000.0</v>
       </c>
       <c r="AD6">
         <v>1182000000.0</v>
       </c>
       <c r="AE6">
         <v>1335000000.0</v>
       </c>
       <c r="AF6">
         <v>1106000000.0</v>
       </c>
     </row>
     <row r="7" spans="1:32">
       <c r="A7" t="s">
-        <v>179</v>
+        <v>180</v>
       </c>
       <c r="B7"/>
       <c r="C7"/>
       <c r="D7"/>
       <c r="E7"/>
       <c r="F7"/>
       <c r="G7"/>
       <c r="H7"/>
       <c r="I7"/>
       <c r="J7"/>
       <c r="K7"/>
       <c r="L7"/>
       <c r="M7"/>
       <c r="N7"/>
       <c r="O7"/>
       <c r="P7"/>
       <c r="Q7"/>
       <c r="R7"/>
       <c r="S7"/>
       <c r="T7"/>
       <c r="U7"/>
       <c r="V7"/>
       <c r="W7"/>
       <c r="X7"/>
       <c r="Y7"/>
       <c r="Z7"/>
       <c r="AA7"/>
       <c r="AB7"/>
       <c r="AC7"/>
       <c r="AD7"/>
       <c r="AE7"/>
       <c r="AF7"/>
     </row>
     <row r="8" spans="1:32">
       <c r="A8" t="s">
-        <v>180</v>
+        <v>181</v>
       </c>
       <c r="B8"/>
       <c r="C8"/>
       <c r="D8"/>
       <c r="E8"/>
       <c r="F8"/>
       <c r="G8"/>
       <c r="H8">
         <v>0.0</v>
       </c>
       <c r="I8">
         <v>0.0</v>
       </c>
       <c r="J8">
         <v>-688000000.0</v>
       </c>
       <c r="K8">
         <v>-2734000000.0</v>
       </c>
       <c r="L8">
         <v>1324000000.0</v>
       </c>
       <c r="M8"/>
       <c r="N8">
         <v>2000000.0</v>
@@ -21681,51 +21926,51 @@
       <c r="U8">
         <v>3188000000.0</v>
       </c>
       <c r="V8">
         <v>1575000000.0</v>
       </c>
       <c r="W8">
         <v>50000000.0</v>
       </c>
       <c r="X8">
         <v>274000000.0</v>
       </c>
       <c r="Y8">
         <v>450000000.0</v>
       </c>
       <c r="Z8"/>
       <c r="AA8"/>
       <c r="AB8"/>
       <c r="AC8"/>
       <c r="AD8"/>
       <c r="AE8"/>
       <c r="AF8"/>
     </row>
     <row r="9" spans="1:32">
       <c r="A9" t="s">
-        <v>181</v>
+        <v>182</v>
       </c>
       <c r="B9">
         <v>28024000000.0</v>
       </c>
       <c r="C9">
         <v>20042000000.0</v>
       </c>
       <c r="D9">
         <v>17289000000.0</v>
       </c>
       <c r="E9">
         <v>18936000000.0</v>
       </c>
       <c r="F9">
         <v>16835000000.0</v>
       </c>
       <c r="G9">
         <v>15469000000.0</v>
       </c>
       <c r="H9">
         <v>16189000000.0</v>
       </c>
       <c r="I9">
         <v>15900000000.0</v>
       </c>
@@ -21779,51 +22024,51 @@
       </c>
       <c r="Z9">
         <v>7394000000.0</v>
       </c>
       <c r="AA9">
         <v>10821000000.0</v>
       </c>
       <c r="AB9">
         <v>24748000000.0</v>
       </c>
       <c r="AC9">
         <v>26525000000.0</v>
       </c>
       <c r="AD9">
         <v>1418000000.0</v>
       </c>
       <c r="AE9">
         <v>1243000000.0</v>
       </c>
       <c r="AF9">
         <v>1177000000.0</v>
       </c>
     </row>
     <row r="10" spans="1:32">
       <c r="A10" t="s">
-        <v>182</v>
+        <v>183</v>
       </c>
       <c r="B10">
         <v>4661000000.0</v>
       </c>
       <c r="C10">
         <v>5622000000.0</v>
       </c>
       <c r="D10">
         <v>2162000000.0</v>
       </c>
       <c r="E10">
         <v>6364000000.0</v>
       </c>
       <c r="F10">
         <v>8518000000.0</v>
       </c>
       <c r="G10">
         <v>6927000000.0</v>
       </c>
       <c r="H10">
         <v>6795000000.0</v>
       </c>
       <c r="I10">
         <v>6307000000.0</v>
       </c>
@@ -21877,51 +22122,51 @@
       </c>
       <c r="Z10">
         <v>474000000.0</v>
       </c>
       <c r="AA10">
         <v>1192000000.0</v>
       </c>
       <c r="AB10">
         <v>1047000000.0</v>
       </c>
       <c r="AC10">
         <v>1975000000.0</v>
       </c>
       <c r="AD10">
         <v>1671000000.0</v>
       </c>
       <c r="AE10">
         <v>1406000000.0</v>
       </c>
       <c r="AF10">
         <v>744000000.0</v>
       </c>
     </row>
     <row r="11" spans="1:32">
       <c r="A11" t="s">
-        <v>183</v>
+        <v>184</v>
       </c>
       <c r="B11">
         <v>1258000000.0</v>
       </c>
       <c r="C11">
         <v>1178000000.0</v>
       </c>
       <c r="D11">
         <v>560000000.0</v>
       </c>
       <c r="E11">
         <v>1062000000.0</v>
       </c>
       <c r="F11">
         <v>1642000000.0</v>
       </c>
       <c r="G11">
         <v>1509000000.0</v>
       </c>
       <c r="H11">
         <v>886000000.0</v>
       </c>
       <c r="I11">
         <v>1179000000.0</v>
       </c>
@@ -21975,51 +22220,51 @@
       </c>
       <c r="Z11">
         <v>204000000.0</v>
       </c>
       <c r="AA11">
         <v>421000000.0</v>
       </c>
       <c r="AB11">
         <v>511000000.0</v>
       </c>
       <c r="AC11">
         <v>699000000.0</v>
       </c>
       <c r="AD11">
         <v>468000000.0</v>
       </c>
       <c r="AE11">
         <v>482000000.0</v>
       </c>
       <c r="AF11">
         <v>407000000.0</v>
       </c>
     </row>
     <row r="12" spans="1:32">
       <c r="A12" t="s">
-        <v>184</v>
+        <v>185</v>
       </c>
       <c r="B12">
         <v>1061000000.0</v>
       </c>
       <c r="C12">
         <v>1037000000.0</v>
       </c>
       <c r="D12">
         <v>1045000000.0</v>
       </c>
       <c r="E12">
         <v>938000000.0</v>
       </c>
       <c r="F12">
         <v>920000000.0</v>
       </c>
       <c r="G12">
         <v>913000000.0</v>
       </c>
       <c r="H12">
         <v>955000000.0</v>
       </c>
       <c r="I12">
         <v>1122000000.0</v>
       </c>
@@ -22073,51 +22318,51 @@
       </c>
       <c r="Z12">
         <v>332000000.0</v>
       </c>
       <c r="AA12">
         <v>0.0</v>
       </c>
       <c r="AB12">
         <v>0.0</v>
       </c>
       <c r="AC12">
         <v>0.0</v>
       </c>
       <c r="AD12">
         <v>453000000.0</v>
       </c>
       <c r="AE12">
         <v>0.0</v>
       </c>
       <c r="AF12">
         <v>0.0</v>
       </c>
     </row>
     <row r="13" spans="1:32">
       <c r="A13" t="s">
-        <v>185</v>
+        <v>186</v>
       </c>
       <c r="B13">
         <v>1061000000.0</v>
       </c>
       <c r="C13">
         <v>1099000000.0</v>
       </c>
       <c r="D13">
         <v>991000000.0</v>
       </c>
       <c r="E13">
         <v>938000000.0</v>
       </c>
       <c r="F13">
         <v>920000000.0</v>
       </c>
       <c r="G13">
         <v>913000000.0</v>
       </c>
       <c r="H13">
         <v>955000000.0</v>
       </c>
       <c r="I13">
         <v>1122000000.0</v>
       </c>
@@ -22131,53 +22376,55 @@
         <v>1168000000.0</v>
       </c>
       <c r="M13"/>
       <c r="N13"/>
       <c r="O13"/>
       <c r="P13"/>
       <c r="Q13"/>
       <c r="R13"/>
       <c r="S13"/>
       <c r="T13"/>
       <c r="U13"/>
       <c r="V13"/>
       <c r="W13"/>
       <c r="X13"/>
       <c r="Y13"/>
       <c r="Z13"/>
       <c r="AA13"/>
       <c r="AB13"/>
       <c r="AC13"/>
       <c r="AD13"/>
       <c r="AE13"/>
       <c r="AF13"/>
     </row>
     <row r="14" spans="1:32">
       <c r="A14" t="s">
-        <v>186</v>
-[...1 lines deleted...]
-      <c r="B14"/>
+        <v>187</v>
+      </c>
+      <c r="B14">
+        <v>-24000000.0</v>
+      </c>
       <c r="C14">
         <v>-18000000.0</v>
       </c>
       <c r="D14">
         <v>-21000000.0</v>
       </c>
       <c r="E14">
         <v>-19000000.0</v>
       </c>
       <c r="F14">
         <v>-21000000.0</v>
       </c>
       <c r="G14">
         <v>11000000.0</v>
       </c>
       <c r="H14">
         <v>10000000.0</v>
       </c>
       <c r="I14">
         <v>5000000.0</v>
       </c>
       <c r="J14">
         <v>10000000.0</v>
       </c>
       <c r="K14">
@@ -22207,51 +22454,51 @@
       <c r="U14">
         <v>234000000.0</v>
       </c>
       <c r="V14">
         <v>154000000.0</v>
       </c>
       <c r="W14">
         <v>152000000.0</v>
       </c>
       <c r="X14">
         <v>110000000.0</v>
       </c>
       <c r="Y14">
         <v>73000000.0</v>
       </c>
       <c r="Z14"/>
       <c r="AA14"/>
       <c r="AB14"/>
       <c r="AC14"/>
       <c r="AD14"/>
       <c r="AE14"/>
       <c r="AF14"/>
     </row>
     <row r="15" spans="1:32">
       <c r="A15" t="s">
-        <v>187</v>
+        <v>188</v>
       </c>
       <c r="B15">
         <v>3379000000.0</v>
       </c>
       <c r="C15">
         <v>4426000000.0</v>
       </c>
       <c r="D15">
         <v>1578000000.0</v>
       </c>
       <c r="E15">
         <v>5284000000.0</v>
       </c>
       <c r="F15">
         <v>6855000000.0</v>
       </c>
       <c r="G15">
         <v>5407000000.0</v>
       </c>
       <c r="H15">
         <v>5899000000.0</v>
       </c>
       <c r="I15">
         <v>5123000000.0</v>
       </c>
@@ -22305,51 +22552,51 @@
       </c>
       <c r="Z15">
         <v>473000000.0</v>
       </c>
       <c r="AA15">
         <v>953000000.0</v>
       </c>
       <c r="AB15">
         <v>617000000.0</v>
       </c>
       <c r="AC15">
         <v>1343000000.0</v>
       </c>
       <c r="AD15">
         <v>1203000000.0</v>
       </c>
       <c r="AE15">
         <v>853000000.0</v>
       </c>
       <c r="AF15">
         <v>699000000.0</v>
       </c>
     </row>
     <row r="16" spans="1:32">
       <c r="A16" t="s">
-        <v>188</v>
+        <v>189</v>
       </c>
       <c r="B16">
         <v>3173000000.0</v>
       </c>
       <c r="C16">
         <v>4226000000.0</v>
       </c>
       <c r="D16">
         <v>1380000000.0</v>
       </c>
       <c r="E16">
         <v>2354000000.0</v>
       </c>
       <c r="F16">
         <v>6353000000.0</v>
       </c>
       <c r="G16">
         <v>5191000000.0</v>
       </c>
       <c r="H16">
         <v>5721000000.0</v>
       </c>
       <c r="I16">
         <v>4982000000.0</v>
       </c>
@@ -22391,53 +22638,55 @@
         <v>3076000000.0</v>
       </c>
       <c r="W16">
         <v>2708000000.0</v>
       </c>
       <c r="X16">
         <v>1943000000.0</v>
       </c>
       <c r="Y16">
         <v>1155000000.0</v>
       </c>
       <c r="Z16">
         <v>473000000.0</v>
       </c>
       <c r="AA16">
         <v>953000000.0</v>
       </c>
       <c r="AB16"/>
       <c r="AC16"/>
       <c r="AD16"/>
       <c r="AE16"/>
       <c r="AF16"/>
     </row>
     <row r="17" spans="1:32">
       <c r="A17" t="s">
-        <v>189</v>
-[...1 lines deleted...]
-      <c r="B17"/>
+        <v>190</v>
+      </c>
+      <c r="B17">
+        <v>3403000000.0</v>
+      </c>
       <c r="C17">
         <v>4444000000.0</v>
       </c>
       <c r="D17">
         <v>-175000000.0</v>
       </c>
       <c r="E17">
         <v>2558000000.0</v>
       </c>
       <c r="F17">
         <v>6575000000.0</v>
       </c>
       <c r="G17">
         <v>5418000000.0</v>
       </c>
       <c r="H17">
         <v>5909000000.0</v>
       </c>
       <c r="I17">
         <v>5128000000.0</v>
       </c>
       <c r="J17">
         <v>5006000000.0</v>
       </c>
       <c r="K17">
@@ -22455,53 +22704,55 @@
       <c r="O17">
         <v>1314000000.0</v>
       </c>
       <c r="P17"/>
       <c r="Q17">
         <v>2777000000.0</v>
       </c>
       <c r="R17"/>
       <c r="S17"/>
       <c r="T17"/>
       <c r="U17"/>
       <c r="V17"/>
       <c r="W17"/>
       <c r="X17"/>
       <c r="Y17"/>
       <c r="Z17"/>
       <c r="AA17"/>
       <c r="AB17"/>
       <c r="AC17"/>
       <c r="AD17"/>
       <c r="AE17"/>
       <c r="AF17"/>
     </row>
     <row r="18" spans="1:32">
       <c r="A18" t="s">
-        <v>190</v>
-[...1 lines deleted...]
-      <c r="B18"/>
+        <v>191</v>
+      </c>
+      <c r="B18">
+        <v>-1061000000.0</v>
+      </c>
       <c r="C18">
         <v>-1037000000.0</v>
       </c>
       <c r="D18">
         <v>-1024000000.0</v>
       </c>
       <c r="E18">
         <v>-938000000.0</v>
       </c>
       <c r="F18">
         <v>-920000000.0</v>
       </c>
       <c r="G18">
         <v>-913000000.0</v>
       </c>
       <c r="H18">
         <v>-955000000.0</v>
       </c>
       <c r="I18">
         <v>-1122000000.0</v>
       </c>
       <c r="J18">
         <v>-1129000000.0</v>
       </c>
       <c r="K18">
@@ -22509,129 +22760,129 @@
       </c>
       <c r="L18"/>
       <c r="M18"/>
       <c r="N18"/>
       <c r="O18"/>
       <c r="P18"/>
       <c r="Q18"/>
       <c r="R18"/>
       <c r="S18"/>
       <c r="T18"/>
       <c r="U18"/>
       <c r="V18"/>
       <c r="W18"/>
       <c r="X18"/>
       <c r="Y18"/>
       <c r="Z18"/>
       <c r="AA18"/>
       <c r="AB18"/>
       <c r="AC18"/>
       <c r="AD18"/>
       <c r="AE18"/>
       <c r="AF18"/>
     </row>
     <row r="19" spans="1:32">
       <c r="A19" t="s">
-        <v>191</v>
+        <v>192</v>
       </c>
       <c r="B19"/>
       <c r="C19"/>
       <c r="D19"/>
       <c r="E19"/>
       <c r="F19"/>
       <c r="G19"/>
       <c r="H19"/>
       <c r="I19"/>
       <c r="J19"/>
       <c r="K19"/>
       <c r="L19"/>
       <c r="M19"/>
       <c r="N19"/>
       <c r="O19"/>
       <c r="P19"/>
       <c r="Q19"/>
       <c r="R19"/>
       <c r="S19"/>
       <c r="T19"/>
       <c r="U19"/>
       <c r="V19"/>
       <c r="W19"/>
       <c r="X19"/>
       <c r="Y19"/>
       <c r="Z19"/>
       <c r="AA19"/>
       <c r="AB19"/>
       <c r="AC19"/>
       <c r="AD19"/>
       <c r="AE19"/>
       <c r="AF19"/>
     </row>
     <row r="20" spans="1:32">
       <c r="A20" t="s">
-        <v>192</v>
+        <v>193</v>
       </c>
       <c r="B20"/>
       <c r="C20"/>
       <c r="D20"/>
       <c r="E20"/>
       <c r="F20"/>
       <c r="G20"/>
       <c r="H20"/>
       <c r="I20"/>
       <c r="J20"/>
       <c r="K20">
         <v>260000000.0</v>
       </c>
       <c r="L20">
         <v>260000000.0</v>
       </c>
       <c r="M20">
         <v>260000000.0</v>
       </c>
       <c r="N20"/>
       <c r="O20"/>
       <c r="P20"/>
       <c r="Q20"/>
       <c r="R20"/>
       <c r="S20"/>
       <c r="T20"/>
       <c r="U20"/>
       <c r="V20"/>
       <c r="W20"/>
       <c r="X20"/>
       <c r="Y20"/>
       <c r="Z20"/>
       <c r="AA20"/>
       <c r="AB20"/>
       <c r="AC20"/>
       <c r="AD20"/>
       <c r="AE20"/>
       <c r="AF20"/>
     </row>
     <row r="21" spans="1:32">
       <c r="A21" t="s">
-        <v>193</v>
+        <v>194</v>
       </c>
       <c r="B21">
         <v>4661000000.0</v>
       </c>
       <c r="C21">
         <v>6659000000.0</v>
       </c>
       <c r="D21">
         <v>2162000000.0</v>
       </c>
       <c r="E21">
         <v>6364000000.0</v>
       </c>
       <c r="F21">
         <v>8518000000.0</v>
       </c>
       <c r="G21">
         <v>6927000000.0</v>
       </c>
       <c r="H21">
         <v>6795000000.0</v>
       </c>
       <c r="I21">
         <v>6307000000.0</v>
       </c>
@@ -22685,87 +22936,87 @@
       </c>
       <c r="Z21">
         <v>474000000.0</v>
       </c>
       <c r="AA21">
         <v>1192000000.0</v>
       </c>
       <c r="AB21">
         <v>1047000000.0</v>
       </c>
       <c r="AC21">
         <v>1975000000.0</v>
       </c>
       <c r="AD21">
         <v>2124000000.0</v>
       </c>
       <c r="AE21">
         <v>1406000000.0</v>
       </c>
       <c r="AF21">
         <v>744000000.0</v>
       </c>
     </row>
     <row r="22" spans="1:32">
       <c r="A22" t="s">
-        <v>194</v>
+        <v>195</v>
       </c>
       <c r="B22"/>
       <c r="C22"/>
       <c r="D22"/>
       <c r="E22"/>
       <c r="F22"/>
       <c r="G22"/>
       <c r="H22"/>
       <c r="I22"/>
       <c r="J22"/>
       <c r="K22"/>
       <c r="L22"/>
       <c r="M22"/>
       <c r="N22"/>
       <c r="O22"/>
       <c r="P22"/>
       <c r="Q22"/>
       <c r="R22"/>
       <c r="S22"/>
       <c r="T22"/>
       <c r="U22"/>
       <c r="V22"/>
       <c r="W22"/>
       <c r="X22"/>
       <c r="Y22"/>
       <c r="Z22"/>
       <c r="AA22"/>
       <c r="AB22"/>
       <c r="AC22"/>
       <c r="AD22"/>
       <c r="AE22"/>
       <c r="AF22"/>
     </row>
     <row r="23" spans="1:32">
       <c r="A23" t="s">
-        <v>195</v>
+        <v>196</v>
       </c>
       <c r="B23">
         <v>72423000000.0</v>
       </c>
       <c r="C23">
         <v>64275000000.0</v>
       </c>
       <c r="D23">
         <v>65547000000.0</v>
       </c>
       <c r="E23">
         <v>61601000000.0</v>
       </c>
       <c r="F23">
         <v>54848000000.0</v>
       </c>
       <c r="G23">
         <v>60960000000.0</v>
       </c>
       <c r="H23">
         <v>62825000000.0</v>
       </c>
       <c r="I23">
         <v>61634000000.0</v>
       </c>
@@ -22819,51 +23070,51 @@
       </c>
       <c r="Z23">
         <v>30109000000.0</v>
       </c>
       <c r="AA23">
         <v>29457000000.0</v>
       </c>
       <c r="AB23">
         <v>23701000000.0</v>
       </c>
       <c r="AC23">
         <v>24550000000.0</v>
       </c>
       <c r="AD23">
         <v>22341000000.0</v>
       </c>
       <c r="AE23">
         <v>21637000000.0</v>
       </c>
       <c r="AF23">
         <v>21125000000.0</v>
       </c>
     </row>
     <row r="24" spans="1:32">
       <c r="A24" t="s">
-        <v>196</v>
+        <v>197</v>
       </c>
       <c r="B24"/>
       <c r="C24"/>
       <c r="D24"/>
       <c r="E24">
         <v>185000000.0</v>
       </c>
       <c r="F24">
         <v>201000000.0</v>
       </c>
       <c r="G24">
         <v>216000000.0</v>
       </c>
       <c r="H24">
         <v>178000000.0</v>
       </c>
       <c r="I24">
         <v>141000000.0</v>
       </c>
       <c r="J24">
         <v>103000000.0</v>
       </c>
       <c r="K24">
         <v>103000000.0</v>
       </c>
@@ -22877,103 +23128,105 @@
         <v>122000000.0</v>
       </c>
       <c r="O24">
         <v>122000000.0</v>
       </c>
       <c r="P24"/>
       <c r="Q24"/>
       <c r="R24"/>
       <c r="S24"/>
       <c r="T24"/>
       <c r="U24"/>
       <c r="V24"/>
       <c r="W24"/>
       <c r="X24"/>
       <c r="Y24"/>
       <c r="Z24"/>
       <c r="AA24"/>
       <c r="AB24"/>
       <c r="AC24"/>
       <c r="AD24"/>
       <c r="AE24"/>
       <c r="AF24"/>
     </row>
     <row r="25" spans="1:32">
       <c r="A25" t="s">
-        <v>197</v>
-[...1 lines deleted...]
-      <c r="B25"/>
+        <v>198</v>
+      </c>
+      <c r="B25">
+        <v>753000000.0</v>
+      </c>
       <c r="C25">
         <v>714000000.0</v>
       </c>
       <c r="D25">
         <v>718000000.0</v>
       </c>
       <c r="E25">
         <v>673000000.0</v>
       </c>
       <c r="F25">
         <v>694000000.0</v>
       </c>
       <c r="G25">
         <v>619000000.0</v>
       </c>
       <c r="H25">
         <v>630000000.0</v>
       </c>
       <c r="I25">
         <v>628000000.0</v>
       </c>
       <c r="J25">
         <v>795000000.0</v>
       </c>
       <c r="K25"/>
       <c r="L25"/>
       <c r="M25"/>
       <c r="N25"/>
       <c r="O25"/>
       <c r="P25"/>
       <c r="Q25"/>
       <c r="R25"/>
       <c r="S25"/>
       <c r="T25"/>
       <c r="U25"/>
       <c r="V25"/>
       <c r="W25"/>
       <c r="X25"/>
       <c r="Y25"/>
       <c r="Z25"/>
       <c r="AA25"/>
       <c r="AB25"/>
       <c r="AC25"/>
       <c r="AD25"/>
       <c r="AE25"/>
       <c r="AF25"/>
     </row>
     <row r="26" spans="1:32">
       <c r="A26" t="s">
-        <v>198</v>
+        <v>199</v>
       </c>
       <c r="B26"/>
       <c r="C26"/>
       <c r="D26"/>
       <c r="E26"/>
       <c r="F26"/>
       <c r="G26"/>
       <c r="H26"/>
       <c r="I26">
         <v>0.0</v>
       </c>
       <c r="J26">
         <v>0.0</v>
       </c>
       <c r="K26">
         <v>0.0</v>
       </c>
       <c r="L26">
         <v>0.0</v>
       </c>
       <c r="M26">
         <v>0.0</v>
       </c>
       <c r="N26">
         <v>0.0</v>
@@ -22985,51 +23238,51 @@
         <v>0.0</v>
       </c>
       <c r="Q26">
         <v>0.0</v>
       </c>
       <c r="R26">
         <v>0.0</v>
       </c>
       <c r="S26"/>
       <c r="T26"/>
       <c r="U26"/>
       <c r="V26"/>
       <c r="W26"/>
       <c r="X26"/>
       <c r="Y26"/>
       <c r="Z26"/>
       <c r="AA26"/>
       <c r="AB26"/>
       <c r="AC26"/>
       <c r="AD26"/>
       <c r="AE26"/>
       <c r="AF26"/>
     </row>
     <row r="27" spans="1:32">
       <c r="A27" t="s">
-        <v>199</v>
+        <v>200</v>
       </c>
       <c r="B27"/>
       <c r="C27"/>
       <c r="D27"/>
       <c r="E27">
         <v>31000000.0</v>
       </c>
       <c r="F27">
         <v>16000000.0</v>
       </c>
       <c r="G27"/>
       <c r="H27"/>
       <c r="I27"/>
       <c r="J27"/>
       <c r="K27">
         <v>248000000.0</v>
       </c>
       <c r="L27">
         <v>125000000.0</v>
       </c>
       <c r="M27"/>
       <c r="N27"/>
       <c r="O27"/>
       <c r="P27">
         <v>6378000000.0</v>
@@ -23043,51 +23296,51 @@
       <c r="S27">
         <v>3384000000.0</v>
       </c>
       <c r="T27">
         <v>3207000000.0</v>
       </c>
       <c r="U27"/>
       <c r="V27">
         <v>54000000.0</v>
       </c>
       <c r="W27"/>
       <c r="X27">
         <v>22000000.0</v>
       </c>
       <c r="Y27"/>
       <c r="Z27"/>
       <c r="AA27"/>
       <c r="AB27"/>
       <c r="AC27"/>
       <c r="AD27"/>
       <c r="AE27"/>
       <c r="AF27"/>
     </row>
     <row r="28" spans="1:32">
       <c r="A28" t="s">
-        <v>200</v>
+        <v>201</v>
       </c>
       <c r="B28">
         <v>8371000000.0</v>
       </c>
       <c r="C28">
         <v>5991000000.0</v>
       </c>
       <c r="D28">
         <v>6177000000.0</v>
       </c>
       <c r="E28">
         <v>5860000000.0</v>
       </c>
       <c r="F28">
         <v>5755000000.0</v>
       </c>
       <c r="G28">
         <v>5775000000.0</v>
       </c>
       <c r="H28">
         <v>6554000000.0</v>
       </c>
       <c r="I28">
         <v>6462000000.0</v>
       </c>
@@ -23135,51 +23388,51 @@
       </c>
       <c r="X28">
         <v>2707000000.0</v>
       </c>
       <c r="Y28">
         <v>2499000000.0</v>
       </c>
       <c r="Z28">
         <v>2459000000.0</v>
       </c>
       <c r="AA28"/>
       <c r="AB28"/>
       <c r="AC28"/>
       <c r="AD28">
         <v>4765000000.0</v>
       </c>
       <c r="AE28">
         <v>1728000000.0</v>
       </c>
       <c r="AF28">
         <v>1786000000.0</v>
       </c>
     </row>
     <row r="29" spans="1:32">
       <c r="A29" t="s">
-        <v>201</v>
+        <v>202</v>
       </c>
       <c r="B29">
         <v>1258000000.0</v>
       </c>
       <c r="C29">
         <v>1178000000.0</v>
       </c>
       <c r="D29">
         <v>-83000000.0</v>
       </c>
       <c r="E29">
         <v>301000000.0</v>
       </c>
       <c r="F29">
         <v>1551000000.0</v>
       </c>
       <c r="G29">
         <v>1509000000.0</v>
       </c>
       <c r="H29">
         <v>886000000.0</v>
       </c>
       <c r="I29">
         <v>1179000000.0</v>
       </c>
@@ -23193,51 +23446,51 @@
         <v>1590000000.0</v>
       </c>
       <c r="M29"/>
       <c r="N29"/>
       <c r="O29"/>
       <c r="P29"/>
       <c r="Q29"/>
       <c r="R29"/>
       <c r="S29"/>
       <c r="T29"/>
       <c r="U29"/>
       <c r="V29"/>
       <c r="W29"/>
       <c r="X29"/>
       <c r="Y29"/>
       <c r="Z29"/>
       <c r="AA29"/>
       <c r="AB29"/>
       <c r="AC29"/>
       <c r="AD29"/>
       <c r="AE29"/>
       <c r="AF29"/>
     </row>
     <row r="30" spans="1:32">
       <c r="A30" t="s">
-        <v>202</v>
+        <v>203</v>
       </c>
       <c r="B30">
         <v>23363000000.0</v>
       </c>
       <c r="C30">
         <v>13335000000.0</v>
       </c>
       <c r="D30">
         <v>15127000000.0</v>
       </c>
       <c r="E30">
         <v>12572000000.0</v>
       </c>
       <c r="F30">
         <v>8317000000.0</v>
       </c>
       <c r="G30">
         <v>8542000000.0</v>
       </c>
       <c r="H30">
         <v>9394000000.0</v>
       </c>
       <c r="I30">
         <v>9593000000.0</v>
       </c>
@@ -23291,51 +23544,51 @@
       </c>
       <c r="Z30">
         <v>6920000000.0</v>
       </c>
       <c r="AA30">
         <v>9629000000.0</v>
       </c>
       <c r="AB30">
         <v>23701000000.0</v>
       </c>
       <c r="AC30">
         <v>24550000000.0</v>
       </c>
       <c r="AD30">
         <v>22341000000.0</v>
       </c>
       <c r="AE30">
         <v>21637000000.0</v>
       </c>
       <c r="AF30">
         <v>21125000000.0</v>
       </c>
     </row>
     <row r="31" spans="1:32">
       <c r="A31" t="s">
-        <v>203</v>
+        <v>204</v>
       </c>
       <c r="B31">
         <v>-266000000.0</v>
       </c>
       <c r="C31">
         <v>-1037000000.0</v>
       </c>
       <c r="D31">
         <v>-1045000000.0</v>
       </c>
       <c r="E31">
         <v>-938000000.0</v>
       </c>
       <c r="F31">
         <v>-920000000.0</v>
       </c>
       <c r="G31">
         <v>-60915000000.0</v>
       </c>
       <c r="H31">
         <v>-62825000000.0</v>
       </c>
       <c r="I31">
         <v>-1117000000.0</v>
       </c>
@@ -23385,51 +23638,51 @@
         <v>2346000000.0</v>
       </c>
       <c r="Y31">
         <v>265000000.0</v>
       </c>
       <c r="Z31">
         <v>474000000.0</v>
       </c>
       <c r="AA31">
         <v>1192000000.0</v>
       </c>
       <c r="AB31">
         <v>1047000000.0</v>
       </c>
       <c r="AC31">
         <v>1975000000.0</v>
       </c>
       <c r="AD31">
         <v>-453000000.0</v>
       </c>
       <c r="AE31"/>
       <c r="AF31"/>
     </row>
     <row r="32" spans="1:32">
       <c r="A32" t="s">
-        <v>204</v>
+        <v>205</v>
       </c>
       <c r="B32">
         <v>77084000000.0</v>
       </c>
       <c r="C32">
         <v>70982000000.0</v>
       </c>
       <c r="D32">
         <v>67709000000.0</v>
       </c>
       <c r="E32">
         <v>67965000000.0</v>
       </c>
       <c r="F32">
         <v>63366000000.0</v>
       </c>
       <c r="G32">
         <v>67887000000.0</v>
       </c>
       <c r="H32">
         <v>69620000000.0</v>
       </c>
       <c r="I32">
         <v>67941000000.0</v>
       </c>
@@ -23502,1125 +23755,1130 @@
       <c r="AF32">
         <v>1177000000.0</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet4.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:DF32"/>
+  <dimension ref="A1:DG32"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="39.99" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="13.997" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="13.997" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="13.997" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:110">
+    <row r="1" spans="1:111">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
+        <v>93</v>
+      </c>
+      <c r="C1" t="s">
         <v>1</v>
-      </c>
-[...1 lines deleted...]
-        <v>93</v>
       </c>
       <c r="D1" t="s">
         <v>94</v>
       </c>
       <c r="E1" t="s">
         <v>95</v>
       </c>
       <c r="F1" t="s">
+        <v>96</v>
+      </c>
+      <c r="G1" t="s">
         <v>2</v>
-      </c>
-[...1 lines deleted...]
-        <v>96</v>
       </c>
       <c r="H1" t="s">
         <v>97</v>
       </c>
       <c r="I1" t="s">
         <v>98</v>
       </c>
       <c r="J1" t="s">
+        <v>99</v>
+      </c>
+      <c r="K1" t="s">
         <v>3</v>
-      </c>
-[...1 lines deleted...]
-        <v>99</v>
       </c>
       <c r="L1" t="s">
         <v>100</v>
       </c>
       <c r="M1" t="s">
         <v>101</v>
       </c>
       <c r="N1" t="s">
+        <v>102</v>
+      </c>
+      <c r="O1" t="s">
         <v>4</v>
-      </c>
-[...1 lines deleted...]
-        <v>102</v>
       </c>
       <c r="P1" t="s">
         <v>103</v>
       </c>
       <c r="Q1" t="s">
         <v>104</v>
       </c>
       <c r="R1" t="s">
+        <v>105</v>
+      </c>
+      <c r="S1" t="s">
         <v>5</v>
-      </c>
-[...1 lines deleted...]
-        <v>105</v>
       </c>
       <c r="T1" t="s">
         <v>106</v>
       </c>
       <c r="U1" t="s">
         <v>107</v>
       </c>
       <c r="V1" t="s">
+        <v>108</v>
+      </c>
+      <c r="W1" t="s">
         <v>6</v>
-      </c>
-[...1 lines deleted...]
-        <v>108</v>
       </c>
       <c r="X1" t="s">
         <v>109</v>
       </c>
       <c r="Y1" t="s">
         <v>110</v>
       </c>
       <c r="Z1" t="s">
+        <v>111</v>
+      </c>
+      <c r="AA1" t="s">
         <v>7</v>
-      </c>
-[...1 lines deleted...]
-        <v>111</v>
       </c>
       <c r="AB1" t="s">
         <v>112</v>
       </c>
       <c r="AC1" t="s">
         <v>113</v>
       </c>
       <c r="AD1" t="s">
+        <v>114</v>
+      </c>
+      <c r="AE1" t="s">
         <v>8</v>
-      </c>
-[...1 lines deleted...]
-        <v>114</v>
       </c>
       <c r="AF1" t="s">
         <v>115</v>
       </c>
       <c r="AG1" t="s">
         <v>116</v>
       </c>
       <c r="AH1" t="s">
+        <v>117</v>
+      </c>
+      <c r="AI1" t="s">
         <v>9</v>
-      </c>
-[...1 lines deleted...]
-        <v>117</v>
       </c>
       <c r="AJ1" t="s">
         <v>118</v>
       </c>
       <c r="AK1" t="s">
         <v>119</v>
       </c>
       <c r="AL1" t="s">
+        <v>120</v>
+      </c>
+      <c r="AM1" t="s">
         <v>10</v>
-      </c>
-[...1 lines deleted...]
-        <v>120</v>
       </c>
       <c r="AN1" t="s">
         <v>121</v>
       </c>
       <c r="AO1" t="s">
         <v>122</v>
       </c>
       <c r="AP1" t="s">
+        <v>123</v>
+      </c>
+      <c r="AQ1" t="s">
         <v>11</v>
-      </c>
-[...1 lines deleted...]
-        <v>123</v>
       </c>
       <c r="AR1" t="s">
         <v>124</v>
       </c>
       <c r="AS1" t="s">
         <v>125</v>
       </c>
       <c r="AT1" t="s">
+        <v>126</v>
+      </c>
+      <c r="AU1" t="s">
         <v>12</v>
-      </c>
-[...1 lines deleted...]
-        <v>126</v>
       </c>
       <c r="AV1" t="s">
         <v>127</v>
       </c>
       <c r="AW1" t="s">
         <v>128</v>
       </c>
       <c r="AX1" t="s">
+        <v>129</v>
+      </c>
+      <c r="AY1" t="s">
         <v>13</v>
-      </c>
-[...1 lines deleted...]
-        <v>129</v>
       </c>
       <c r="AZ1" t="s">
         <v>130</v>
       </c>
       <c r="BA1" t="s">
         <v>131</v>
       </c>
       <c r="BB1" t="s">
+        <v>132</v>
+      </c>
+      <c r="BC1" t="s">
         <v>14</v>
-      </c>
-[...1 lines deleted...]
-        <v>132</v>
       </c>
       <c r="BD1" t="s">
         <v>133</v>
       </c>
       <c r="BE1" t="s">
         <v>134</v>
       </c>
       <c r="BF1" t="s">
+        <v>135</v>
+      </c>
+      <c r="BG1" t="s">
         <v>15</v>
-      </c>
-[...1 lines deleted...]
-        <v>135</v>
       </c>
       <c r="BH1" t="s">
         <v>136</v>
       </c>
       <c r="BI1" t="s">
         <v>137</v>
       </c>
       <c r="BJ1" t="s">
+        <v>138</v>
+      </c>
+      <c r="BK1" t="s">
         <v>16</v>
-      </c>
-[...1 lines deleted...]
-        <v>138</v>
       </c>
       <c r="BL1" t="s">
         <v>139</v>
       </c>
       <c r="BM1" t="s">
         <v>140</v>
       </c>
       <c r="BN1" t="s">
+        <v>141</v>
+      </c>
+      <c r="BO1" t="s">
         <v>17</v>
-      </c>
-[...1 lines deleted...]
-        <v>141</v>
       </c>
       <c r="BP1" t="s">
         <v>142</v>
       </c>
       <c r="BQ1" t="s">
         <v>143</v>
       </c>
       <c r="BR1" t="s">
+        <v>144</v>
+      </c>
+      <c r="BS1" t="s">
         <v>18</v>
-      </c>
-[...1 lines deleted...]
-        <v>144</v>
       </c>
       <c r="BT1" t="s">
         <v>145</v>
       </c>
       <c r="BU1" t="s">
         <v>146</v>
       </c>
       <c r="BV1" t="s">
+        <v>147</v>
+      </c>
+      <c r="BW1" t="s">
         <v>19</v>
-      </c>
-[...1 lines deleted...]
-        <v>147</v>
       </c>
       <c r="BX1" t="s">
         <v>148</v>
       </c>
       <c r="BY1" t="s">
         <v>149</v>
       </c>
       <c r="BZ1" t="s">
+        <v>150</v>
+      </c>
+      <c r="CA1" t="s">
         <v>20</v>
-      </c>
-[...1 lines deleted...]
-        <v>150</v>
       </c>
       <c r="CB1" t="s">
         <v>151</v>
       </c>
       <c r="CC1" t="s">
         <v>152</v>
       </c>
       <c r="CD1" t="s">
+        <v>153</v>
+      </c>
+      <c r="CE1" t="s">
         <v>21</v>
-      </c>
-[...1 lines deleted...]
-        <v>153</v>
       </c>
       <c r="CF1" t="s">
         <v>154</v>
       </c>
       <c r="CG1" t="s">
         <v>155</v>
       </c>
       <c r="CH1" t="s">
+        <v>156</v>
+      </c>
+      <c r="CI1" t="s">
         <v>22</v>
-      </c>
-[...1 lines deleted...]
-        <v>156</v>
       </c>
       <c r="CJ1" t="s">
         <v>157</v>
       </c>
       <c r="CK1" t="s">
         <v>158</v>
       </c>
       <c r="CL1" t="s">
+        <v>159</v>
+      </c>
+      <c r="CM1" t="s">
         <v>23</v>
-      </c>
-[...1 lines deleted...]
-        <v>159</v>
       </c>
       <c r="CN1" t="s">
         <v>160</v>
       </c>
       <c r="CO1" t="s">
         <v>161</v>
       </c>
       <c r="CP1" t="s">
+        <v>162</v>
+      </c>
+      <c r="CQ1" t="s">
         <v>24</v>
-      </c>
-[...1 lines deleted...]
-        <v>162</v>
       </c>
       <c r="CR1" t="s">
         <v>163</v>
       </c>
       <c r="CS1" t="s">
         <v>164</v>
       </c>
       <c r="CT1" t="s">
+        <v>165</v>
+      </c>
+      <c r="CU1" t="s">
         <v>25</v>
-      </c>
-[...1 lines deleted...]
-        <v>165</v>
       </c>
       <c r="CV1" t="s">
         <v>166</v>
       </c>
       <c r="CW1" t="s">
         <v>167</v>
       </c>
       <c r="CX1" t="s">
+        <v>168</v>
+      </c>
+      <c r="CY1" t="s">
         <v>26</v>
-      </c>
-[...1 lines deleted...]
-        <v>168</v>
       </c>
       <c r="CZ1" t="s">
         <v>169</v>
       </c>
       <c r="DA1" t="s">
         <v>170</v>
       </c>
       <c r="DB1" t="s">
+        <v>171</v>
+      </c>
+      <c r="DC1" t="s">
         <v>27</v>
-      </c>
-[...1 lines deleted...]
-        <v>171</v>
       </c>
       <c r="DD1" t="s">
         <v>172</v>
       </c>
       <c r="DE1" t="s">
         <v>173</v>
       </c>
       <c r="DF1" t="s">
+        <v>174</v>
+      </c>
+      <c r="DG1" t="s">
         <v>28</v>
       </c>
     </row>
-    <row r="2" spans="1:110">
+    <row r="2" spans="1:111">
       <c r="A2" t="s">
-        <v>174</v>
+        <v>175</v>
       </c>
       <c r="B2">
+        <v>11971000000.0</v>
+      </c>
+      <c r="C2">
         <v>16544000000.0</v>
       </c>
-      <c r="C2">
+      <c r="D2">
         <v>13944000000.0</v>
       </c>
-      <c r="D2">
+      <c r="E2">
         <v>12636000000.0</v>
       </c>
-      <c r="E2">
+      <c r="F2">
         <v>13542000000.0</v>
       </c>
-      <c r="F2">
+      <c r="G2">
         <v>13576000000.0</v>
       </c>
-      <c r="G2">
+      <c r="H2">
         <v>12851000000.0</v>
       </c>
-      <c r="H2">
+      <c r="I2">
         <v>13103000000.0</v>
       </c>
-      <c r="I2">
+      <c r="J2">
         <v>11410000000.0</v>
       </c>
-      <c r="J2">
+      <c r="K2">
         <v>15854000000.0</v>
       </c>
-      <c r="K2">
+      <c r="L2">
         <v>13208000000.0</v>
       </c>
-      <c r="L2">
+      <c r="M2">
         <v>14100000000.0</v>
       </c>
-      <c r="M2">
+      <c r="N2">
         <v>13077000000.0</v>
       </c>
-      <c r="N2">
+      <c r="O2">
         <v>12512000000.0</v>
       </c>
-      <c r="O2">
+      <c r="P2">
         <v>18864000000.0</v>
       </c>
-      <c r="P2">
+      <c r="Q2">
         <v>-197000000.0</v>
       </c>
-      <c r="Q2">
+      <c r="R2">
         <v>11465000000.0</v>
       </c>
-      <c r="R2">
+      <c r="S2">
         <v>923000000.0</v>
       </c>
-      <c r="S2">
+      <c r="T2">
         <v>1676000000.0</v>
       </c>
-      <c r="T2">
+      <c r="U2">
         <v>2667000000.0</v>
       </c>
-      <c r="U2">
+      <c r="V2">
         <v>1282000000.0</v>
       </c>
-      <c r="V2">
+      <c r="W2">
         <v>16957000000.0</v>
       </c>
-      <c r="W2">
+      <c r="X2">
         <v>13079000000.0</v>
       </c>
-      <c r="X2">
+      <c r="Y2">
         <v>11823000000.0</v>
       </c>
-      <c r="Y2">
+      <c r="Z2">
         <v>10514000000.0</v>
       </c>
-      <c r="Z2">
+      <c r="AA2">
         <v>14754000000.0</v>
       </c>
-      <c r="AA2">
+      <c r="AB2">
         <v>13573000000.0</v>
       </c>
-      <c r="AB2">
+      <c r="AC2">
         <v>12820000000.0</v>
       </c>
-      <c r="AC2">
+      <c r="AD2">
         <v>12284000000.0</v>
       </c>
-      <c r="AD2">
+      <c r="AE2">
         <v>10946000000.0</v>
       </c>
-      <c r="AE2">
+      <c r="AF2">
         <v>12732000000.0</v>
       </c>
-      <c r="AF2">
+      <c r="AG2">
         <v>17585000000.0</v>
       </c>
-      <c r="AG2">
+      <c r="AH2">
         <v>10778000000.0</v>
       </c>
-      <c r="AH2">
+      <c r="AI2">
         <v>13399000000.0</v>
       </c>
-      <c r="AI2">
+      <c r="AJ2">
         <v>13292000000.0</v>
       </c>
-      <c r="AJ2">
+      <c r="AK2">
         <v>11899000000.0</v>
       </c>
-      <c r="AK2">
+      <c r="AL2">
         <v>11525000000.0</v>
       </c>
-      <c r="AL2">
+      <c r="AM2">
         <v>12537000000.0</v>
       </c>
-      <c r="AM2">
+      <c r="AN2">
         <v>11941000000.0</v>
       </c>
-      <c r="AN2">
+      <c r="AO2">
         <v>12221000000.0</v>
       </c>
-      <c r="AO2">
+      <c r="AP2">
         <v>12319000000.0</v>
       </c>
-      <c r="AP2">
+      <c r="AQ2">
         <v>12634000000.0</v>
       </c>
-      <c r="AQ2">
+      <c r="AR2">
         <v>12434000000.0</v>
       </c>
-      <c r="AR2">
+      <c r="AS2">
         <v>11905000000.0</v>
       </c>
-      <c r="AS2">
+      <c r="AT2">
         <v>12608000000.0</v>
       </c>
-      <c r="AT2">
+      <c r="AU2">
         <v>13530000000.0</v>
       </c>
-      <c r="AU2">
+      <c r="AV2">
         <v>12726000000.0</v>
       </c>
-      <c r="AV2">
+      <c r="AW2">
         <v>13129000000.0</v>
       </c>
-      <c r="AW2">
+      <c r="AX2">
         <v>12179000000.0</v>
       </c>
-      <c r="AX2">
+      <c r="AY2">
         <v>13584000000.0</v>
       </c>
-      <c r="AY2">
+      <c r="AZ2">
         <v>12182000000.0</v>
       </c>
-      <c r="AZ2">
+      <c r="BA2">
         <v>12321000000.0</v>
       </c>
-      <c r="BA2">
+      <c r="BB2">
         <v>12978000000.0</v>
       </c>
-      <c r="BB2">
+      <c r="BC2">
         <v>13077000000.0</v>
       </c>
-      <c r="BC2">
+      <c r="BD2">
         <v>12177000000.0</v>
       </c>
-      <c r="BD2">
+      <c r="BE2">
         <v>11539000000.0</v>
       </c>
-      <c r="BE2">
+      <c r="BF2">
         <v>12505000000.0</v>
       </c>
-      <c r="BF2">
+      <c r="BG2">
         <v>10589000000.0</v>
       </c>
-      <c r="BG2">
+      <c r="BH2">
         <v>9756000000.0</v>
       </c>
-      <c r="BH2">
+      <c r="BI2">
         <v>10563000000.0</v>
       </c>
-      <c r="BI2">
+      <c r="BJ2">
         <v>10161000000.0</v>
       </c>
-      <c r="BJ2">
+      <c r="BK2">
         <v>59880000000.0</v>
       </c>
-      <c r="BK2">
+      <c r="BL2">
         <v>8573000000.0</v>
       </c>
-      <c r="BL2">
+      <c r="BM2">
         <v>7978000000.0</v>
       </c>
-      <c r="BM2">
+      <c r="BN2">
         <v>8606000000.0</v>
       </c>
-      <c r="BN2">
+      <c r="BO2">
         <v>57541000000.0</v>
       </c>
-      <c r="BO2">
+      <c r="BP2">
         <v>-8431000000.0</v>
       </c>
-      <c r="BP2">
+      <c r="BQ2">
         <v>-8175000000.0</v>
       </c>
-      <c r="BQ2">
+      <c r="BR2">
         <v>-7750000000.0</v>
       </c>
-      <c r="BR2">
+      <c r="BS2">
         <v>8176000000.0</v>
       </c>
-      <c r="BS2">
+      <c r="BT2">
         <v>-8393000000.0</v>
       </c>
-      <c r="BT2">
+      <c r="BU2">
         <v>-7775000000.0</v>
       </c>
-      <c r="BU2">
+      <c r="BV2">
         <v>-7816000000.0</v>
       </c>
-      <c r="BV2">
+      <c r="BW2">
         <v>9914000000.0</v>
       </c>
-      <c r="BW2">
+      <c r="BX2">
         <v>8465000000.0</v>
       </c>
-      <c r="BX2">
+      <c r="BY2">
         <v>-7333000000.0</v>
       </c>
-      <c r="BY2">
+      <c r="BZ2">
         <v>8149000000.0</v>
       </c>
-      <c r="BZ2">
+      <c r="CA2">
         <v>9368000000.0</v>
       </c>
-      <c r="CA2">
+      <c r="CB2">
         <v>8983000000.0</v>
       </c>
-      <c r="CB2">
+      <c r="CC2">
         <v>8499000000.0</v>
       </c>
-      <c r="CC2">
+      <c r="CD2">
         <v>8448000000.0</v>
       </c>
-      <c r="CD2">
+      <c r="CE2">
         <v>8631000000.0</v>
       </c>
-      <c r="CE2">
+      <c r="CF2">
         <v>9005000000.0</v>
       </c>
-      <c r="CF2">
+      <c r="CG2">
         <v>7806000000.0</v>
       </c>
-      <c r="CG2">
+      <c r="CH2">
         <v>7411000000.0</v>
       </c>
-      <c r="CH2">
+      <c r="CI2">
         <v>6727000000.0</v>
       </c>
-      <c r="CI2">
+      <c r="CJ2">
         <v>7368000000.0</v>
       </c>
-      <c r="CJ2">
+      <c r="CK2">
         <v>6879000000.0</v>
       </c>
-      <c r="CK2">
+      <c r="CL2">
         <v>6904000000.0</v>
       </c>
-      <c r="CL2">
+      <c r="CM2">
         <v>6512000000.0</v>
       </c>
-      <c r="CM2">
+      <c r="CN2">
         <v>5916000000.0</v>
       </c>
-      <c r="CN2">
+      <c r="CO2">
         <v>5731000000.0</v>
       </c>
-      <c r="CO2">
+      <c r="CP2">
         <v>5700000000.0</v>
       </c>
-      <c r="CP2">
+      <c r="CQ2">
         <v>6057000000.0</v>
       </c>
-      <c r="CQ2">
+      <c r="CR2">
         <v>5475000000.0</v>
       </c>
-      <c r="CR2">
+      <c r="CS2">
         <v>5609000000.0</v>
       </c>
-      <c r="CS2">
+      <c r="CT2">
         <v>5332000000.0</v>
       </c>
-      <c r="CT2">
+      <c r="CU2">
         <v>5863000000.0</v>
       </c>
-      <c r="CU2">
+      <c r="CV2">
         <v>5468000000.0</v>
       </c>
-      <c r="CV2">
+      <c r="CW2">
         <v>5012000000.0</v>
       </c>
-      <c r="CW2">
+      <c r="CX2">
         <v>5195000000.0</v>
       </c>
-      <c r="CX2">
+      <c r="CY2">
         <v>7113000000.0</v>
       </c>
-      <c r="CY2">
+      <c r="CZ2">
         <v>3958000000.0</v>
       </c>
-      <c r="CZ2">
+      <c r="DA2">
         <v>4013000000.0</v>
       </c>
-      <c r="DA2">
+      <c r="DB2">
         <v>4744000000.0</v>
       </c>
-      <c r="DB2"/>
       <c r="DC2"/>
       <c r="DD2"/>
       <c r="DE2"/>
       <c r="DF2"/>
+      <c r="DG2"/>
     </row>
-    <row r="3" spans="1:110">
+    <row r="3" spans="1:111">
       <c r="A3" t="s">
-        <v>175</v>
+        <v>176</v>
       </c>
       <c r="B3"/>
       <c r="C3"/>
       <c r="D3"/>
       <c r="E3"/>
-      <c r="F3">
+      <c r="F3"/>
+      <c r="G3">
         <v>1305000000.0</v>
       </c>
-      <c r="G3">
+      <c r="H3">
         <v>-7000000.0</v>
       </c>
-      <c r="H3"/>
-      <c r="I3">
+      <c r="I3"/>
+      <c r="J3">
         <v>-1309000000.0</v>
       </c>
-      <c r="J3">
+      <c r="K3">
         <v>-2631000000.0</v>
       </c>
-      <c r="K3">
+      <c r="L3">
         <v>-2000000.0</v>
       </c>
-      <c r="L3">
+      <c r="M3">
         <v>131000000.0</v>
       </c>
-      <c r="M3">
+      <c r="N3">
         <v>5000000.0</v>
       </c>
-      <c r="N3">
+      <c r="O3">
         <v>3000000.0</v>
       </c>
-      <c r="O3">
+      <c r="P3">
         <v>-64000000.0</v>
       </c>
-      <c r="P3">
+      <c r="Q3">
         <v>6000000.0</v>
       </c>
-      <c r="Q3">
+      <c r="R3">
         <v>-5000000.0</v>
       </c>
-      <c r="R3">
+      <c r="S3">
         <v>-6602000000.0</v>
       </c>
-      <c r="S3">
+      <c r="T3">
         <v>-2281000000.0</v>
       </c>
-      <c r="T3">
+      <c r="U3">
         <v>-4714000000.0</v>
       </c>
-      <c r="U3">
+      <c r="V3">
         <v>-519000000.0</v>
       </c>
-      <c r="V3">
+      <c r="W3">
         <v>-394000000.0</v>
       </c>
-      <c r="W3">
+      <c r="X3">
         <v>-1151000000.0</v>
       </c>
-      <c r="X3">
+      <c r="Y3">
         <v>-428000000.0</v>
       </c>
-      <c r="Y3">
+      <c r="Z3">
         <v>-5865000000.0</v>
       </c>
-      <c r="Z3">
+      <c r="AA3">
         <v>-233000000.0</v>
       </c>
-      <c r="AA3">
+      <c r="AB3">
         <v>-3054000000.0</v>
       </c>
-      <c r="AB3">
+      <c r="AC3">
         <v>-2584000000.0</v>
       </c>
-      <c r="AC3">
+      <c r="AD3">
         <v>-1985000000.0</v>
       </c>
-      <c r="AD3">
+      <c r="AE3">
         <v>-2270000000.0</v>
       </c>
-      <c r="AE3">
+      <c r="AF3">
         <v>450000000.0</v>
       </c>
-      <c r="AF3">
+      <c r="AG3">
         <v>551000000.0</v>
       </c>
-      <c r="AG3">
+      <c r="AH3">
         <v>1894000000.0</v>
       </c>
-      <c r="AH3">
+      <c r="AI3">
         <v>-1381000000.0</v>
       </c>
-      <c r="AI3">
+      <c r="AJ3">
         <v>16000000.0</v>
       </c>
-      <c r="AJ3">
+      <c r="AK3">
         <v>-1304000000.0</v>
       </c>
-      <c r="AK3">
+      <c r="AL3">
         <v>-1353000000.0</v>
       </c>
-      <c r="AL3">
+      <c r="AM3">
         <v>-4080000000.0</v>
       </c>
-      <c r="AM3">
+      <c r="AN3">
         <v>-1459000000.0</v>
       </c>
-      <c r="AN3">
+      <c r="AO3">
         <v>-1771000000.0</v>
       </c>
-      <c r="AO3">
+      <c r="AP3">
         <v>-3221000000.0</v>
       </c>
-      <c r="AP3">
+      <c r="AQ3">
         <v>-3895000000.0</v>
       </c>
-      <c r="AQ3">
+      <c r="AR3">
         <v>-1267000000.0</v>
       </c>
-      <c r="AR3">
+      <c r="AS3">
         <v>-302000000.0</v>
       </c>
-      <c r="AS3">
+      <c r="AT3">
         <v>-1194000000.0</v>
       </c>
-      <c r="AT3">
+      <c r="AU3">
         <v>-6000000.0</v>
       </c>
-      <c r="AU3">
+      <c r="AV3">
         <v>1153000000.0</v>
       </c>
-      <c r="AV3">
+      <c r="AW3">
         <v>-886000000.0</v>
       </c>
-      <c r="AW3">
+      <c r="AX3">
         <v>-796000000.0</v>
       </c>
-      <c r="AX3">
+      <c r="AY3">
         <v>-7000000.0</v>
       </c>
-      <c r="AY3">
+      <c r="AZ3">
         <v>-320000000.0</v>
       </c>
-      <c r="AZ3">
+      <c r="BA3">
         <v>368000000.0</v>
       </c>
-      <c r="BA3">
+      <c r="BB3">
         <v>-573000000.0</v>
       </c>
-      <c r="BB3">
+      <c r="BC3">
         <v>-1421000000.0</v>
       </c>
-      <c r="BC3">
+      <c r="BD3">
         <v>3000000.0</v>
       </c>
-      <c r="BD3">
+      <c r="BE3">
         <v>-1400000000.0</v>
       </c>
-      <c r="BE3">
+      <c r="BF3">
         <v>94000000.0</v>
       </c>
-      <c r="BF3"/>
-      <c r="BG3">
+      <c r="BG3"/>
+      <c r="BH3">
         <v>-1994000000.0</v>
       </c>
-      <c r="BH3">
+      <c r="BI3">
         <v>-752000000.0</v>
       </c>
-      <c r="BI3">
+      <c r="BJ3">
         <v>-668000000.0</v>
       </c>
-      <c r="BJ3">
+      <c r="BK3">
         <v>-1698000000.0</v>
       </c>
-      <c r="BK3">
+      <c r="BL3">
         <v>492000000.0</v>
       </c>
-      <c r="BL3">
+      <c r="BM3">
         <v>-1227000000.0</v>
       </c>
-      <c r="BM3">
+      <c r="BN3">
         <v>-761000000.0</v>
       </c>
-      <c r="BN3">
+      <c r="BO3">
         <v>-798000000.0</v>
       </c>
-      <c r="BO3">
+      <c r="BP3">
         <v>230000000.0</v>
       </c>
-      <c r="BP3">
+      <c r="BQ3">
         <v>130000000.0</v>
       </c>
-      <c r="BQ3">
+      <c r="BR3">
         <v>129000000.0</v>
       </c>
-      <c r="BR3">
+      <c r="BS3">
         <v>-2587000000.0</v>
       </c>
-      <c r="BS3">
+      <c r="BT3">
         <v>-791000000.0</v>
       </c>
-      <c r="BT3">
+      <c r="BU3">
         <v>113000000.0</v>
       </c>
-      <c r="BU3">
+      <c r="BV3">
         <v>221000000.0</v>
       </c>
-      <c r="BV3">
+      <c r="BW3">
         <v>-3508000000.0</v>
       </c>
-      <c r="BW3">
+      <c r="BX3">
         <v>-602000000.0</v>
       </c>
-      <c r="BX3">
+      <c r="BY3">
         <v>-744000000.0</v>
       </c>
-      <c r="BY3">
+      <c r="BZ3">
         <v>2034000000.0</v>
       </c>
-      <c r="BZ3">
+      <c r="CA3">
         <v>-679000000.0</v>
       </c>
-      <c r="CA3">
+      <c r="CB3">
         <v>-603000000.0</v>
       </c>
-      <c r="CB3"/>
       <c r="CC3"/>
-      <c r="CD3">
+      <c r="CD3"/>
+      <c r="CE3">
         <v>117000000.0</v>
       </c>
-      <c r="CE3"/>
-      <c r="CF3">
+      <c r="CF3"/>
+      <c r="CG3">
         <v>1244000000.0</v>
       </c>
-      <c r="CG3">
+      <c r="CH3">
         <v>187000000.0</v>
       </c>
-      <c r="CH3"/>
       <c r="CI3"/>
       <c r="CJ3"/>
       <c r="CK3"/>
       <c r="CL3"/>
       <c r="CM3"/>
       <c r="CN3"/>
       <c r="CO3"/>
       <c r="CP3"/>
       <c r="CQ3"/>
       <c r="CR3"/>
       <c r="CS3"/>
       <c r="CT3"/>
       <c r="CU3"/>
       <c r="CV3"/>
       <c r="CW3"/>
       <c r="CX3"/>
       <c r="CY3"/>
       <c r="CZ3"/>
       <c r="DA3"/>
-      <c r="DB3">
+      <c r="DB3"/>
+      <c r="DC3">
         <v>-148000000.0</v>
       </c>
-      <c r="DC3">
+      <c r="DD3">
         <v>-33000000.0</v>
       </c>
-      <c r="DD3">
+      <c r="DE3">
         <v>-36000000.0</v>
       </c>
-      <c r="DE3">
+      <c r="DF3">
         <v>-8000000.0</v>
       </c>
-      <c r="DF3">
+      <c r="DG3">
         <v>-4000000.0</v>
       </c>
     </row>
-    <row r="4" spans="1:110">
+    <row r="4" spans="1:111">
       <c r="A4" t="s">
-        <v>176</v>
+        <v>177</v>
       </c>
       <c r="B4"/>
       <c r="C4"/>
       <c r="D4"/>
       <c r="E4"/>
       <c r="F4"/>
       <c r="G4"/>
       <c r="H4"/>
       <c r="I4"/>
       <c r="J4"/>
       <c r="K4"/>
       <c r="L4"/>
       <c r="M4"/>
       <c r="N4"/>
       <c r="O4"/>
       <c r="P4"/>
       <c r="Q4"/>
       <c r="R4"/>
       <c r="S4"/>
       <c r="T4"/>
       <c r="U4"/>
       <c r="V4"/>
       <c r="W4"/>
       <c r="X4"/>
       <c r="Y4"/>
       <c r="Z4"/>
       <c r="AA4"/>
       <c r="AB4"/>
-      <c r="AC4">
-[...1 lines deleted...]
-      </c>
+      <c r="AC4"/>
       <c r="AD4">
         <v>-4000000.0</v>
       </c>
       <c r="AE4">
         <v>-4000000.0</v>
       </c>
       <c r="AF4">
         <v>-4000000.0</v>
       </c>
       <c r="AG4">
-        <v>0.0</v>
+        <v>-4000000.0</v>
       </c>
       <c r="AH4">
+        <v>0.0</v>
+      </c>
+      <c r="AI4">
         <v>-18000000.0</v>
       </c>
-      <c r="AI4">
+      <c r="AJ4">
         <v>-968000000.0</v>
       </c>
-      <c r="AJ4">
+      <c r="AK4">
         <v>2988000000.0</v>
       </c>
-      <c r="AK4">
+      <c r="AL4">
         <v>-989000000.0</v>
       </c>
-      <c r="AL4">
+      <c r="AM4">
         <v>-2734000000.0</v>
       </c>
-      <c r="AM4">
-[...1 lines deleted...]
-      </c>
       <c r="AN4">
         <v>0.0</v>
       </c>
       <c r="AO4">
         <v>0.0</v>
       </c>
       <c r="AP4">
+        <v>0.0</v>
+      </c>
+      <c r="AQ4">
         <v>1324000000.0</v>
       </c>
-      <c r="AQ4">
-[...1 lines deleted...]
-      </c>
       <c r="AR4">
         <v>0.0</v>
       </c>
       <c r="AS4">
         <v>0.0</v>
       </c>
       <c r="AT4">
+        <v>0.0</v>
+      </c>
+      <c r="AU4">
         <v>-3000000.0</v>
       </c>
-      <c r="AU4">
-[...1 lines deleted...]
-      </c>
       <c r="AV4">
         <v>0.0</v>
       </c>
       <c r="AW4">
+        <v>0.0</v>
+      </c>
+      <c r="AX4">
         <v>-3000000.0</v>
       </c>
-      <c r="AX4">
+      <c r="AY4">
         <v>1000000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>2000000.0</v>
       </c>
       <c r="AZ4">
         <v>2000000.0</v>
       </c>
       <c r="BA4">
+        <v>2000000.0</v>
+      </c>
+      <c r="BB4">
         <v>-3000000.0</v>
       </c>
-      <c r="BB4">
-[...1 lines deleted...]
-      </c>
       <c r="BC4">
         <v>0.0</v>
       </c>
       <c r="BD4">
         <v>0.0</v>
       </c>
       <c r="BE4">
         <v>0.0</v>
       </c>
       <c r="BF4">
         <v>0.0</v>
       </c>
       <c r="BG4">
+        <v>0.0</v>
+      </c>
+      <c r="BH4">
         <v>4000000.0</v>
       </c>
-      <c r="BH4">
+      <c r="BI4">
         <v>29000000.0</v>
       </c>
-      <c r="BI4">
+      <c r="BJ4">
         <v>-42000000.0</v>
       </c>
-      <c r="BJ4">
-[...1 lines deleted...]
-      </c>
       <c r="BK4">
         <v>0.0</v>
       </c>
       <c r="BL4">
         <v>0.0</v>
       </c>
       <c r="BM4">
         <v>0.0</v>
       </c>
       <c r="BN4">
         <v>0.0</v>
       </c>
       <c r="BO4">
         <v>0.0</v>
       </c>
       <c r="BP4">
         <v>0.0</v>
       </c>
       <c r="BQ4">
         <v>0.0</v>
       </c>
       <c r="BR4">
         <v>0.0</v>
       </c>
       <c r="BS4">
@@ -24706,745 +24964,750 @@
       </c>
       <c r="CT4">
         <v>0.0</v>
       </c>
       <c r="CU4">
         <v>0.0</v>
       </c>
       <c r="CV4">
         <v>0.0</v>
       </c>
       <c r="CW4">
         <v>0.0</v>
       </c>
       <c r="CX4">
         <v>0.0</v>
       </c>
       <c r="CY4">
         <v>0.0</v>
       </c>
       <c r="CZ4">
         <v>0.0</v>
       </c>
       <c r="DA4">
         <v>0.0</v>
       </c>
-      <c r="DB4"/>
+      <c r="DB4">
+        <v>0.0</v>
+      </c>
       <c r="DC4"/>
       <c r="DD4"/>
       <c r="DE4"/>
       <c r="DF4"/>
+      <c r="DG4"/>
     </row>
-    <row r="5" spans="1:110">
+    <row r="5" spans="1:111">
       <c r="A5" t="s">
-        <v>177</v>
+        <v>178</v>
       </c>
       <c r="B5"/>
       <c r="C5"/>
       <c r="D5"/>
       <c r="E5"/>
-      <c r="F5">
+      <c r="F5"/>
+      <c r="G5">
         <v>1640000000.0</v>
       </c>
-      <c r="G5">
+      <c r="H5">
         <v>2251000000.0</v>
       </c>
-      <c r="H5"/>
-      <c r="I5">
+      <c r="I5"/>
+      <c r="J5">
         <v>2346000000.0</v>
       </c>
-      <c r="J5">
+      <c r="K5">
         <v>1210000000.0</v>
       </c>
-      <c r="K5">
+      <c r="L5">
         <v>-76000000.0</v>
       </c>
-      <c r="L5">
+      <c r="M5">
         <v>555000000.0</v>
       </c>
-      <c r="M5">
+      <c r="N5">
         <v>502000000.0</v>
       </c>
-      <c r="N5">
+      <c r="O5">
         <v>1727000000.0</v>
       </c>
-      <c r="O5">
+      <c r="P5">
         <v>419000000.0</v>
       </c>
-      <c r="P5">
+      <c r="Q5">
         <v>224000000.0</v>
       </c>
-      <c r="Q5">
+      <c r="R5">
         <v>715000000.0</v>
       </c>
-      <c r="R5">
+      <c r="S5">
         <v>1610000000.0</v>
       </c>
-      <c r="S5">
+      <c r="T5">
         <v>2325000000.0</v>
       </c>
-      <c r="T5">
+      <c r="U5">
         <v>4714000000.0</v>
       </c>
-      <c r="U5">
+      <c r="V5">
         <v>291000000.0</v>
       </c>
-      <c r="V5">
+      <c r="W5">
         <v>788000000.0</v>
       </c>
-      <c r="W5">
+      <c r="X5">
         <v>923000000.0</v>
       </c>
-      <c r="X5">
+      <c r="Y5">
         <v>197000000.0</v>
       </c>
-      <c r="Y5">
+      <c r="Z5">
         <v>5643000000.0</v>
       </c>
-      <c r="Z5">
+      <c r="AA5">
         <v>420000000.0</v>
       </c>
-      <c r="AA5">
+      <c r="AB5">
         <v>2791000000.0</v>
       </c>
-      <c r="AB5">
+      <c r="AC5">
         <v>2297000000.0</v>
       </c>
-      <c r="AC5">
+      <c r="AD5">
         <v>1744000000.0</v>
       </c>
-      <c r="AD5">
+      <c r="AE5">
         <v>5001000000.0</v>
       </c>
-      <c r="AE5">
+      <c r="AF5">
         <v>896000000.0</v>
       </c>
-      <c r="AF5">
+      <c r="AG5">
         <v>859000000.0</v>
       </c>
-      <c r="AG5">
+      <c r="AH5">
         <v>48000000.0</v>
       </c>
-      <c r="AH5">
+      <c r="AI5">
         <v>1332000000.0</v>
       </c>
-      <c r="AI5">
+      <c r="AJ5">
         <v>769000000.0</v>
       </c>
-      <c r="AJ5">
+      <c r="AK5">
         <v>1002000000.0</v>
       </c>
-      <c r="AK5">
+      <c r="AL5">
         <v>817000000.0</v>
       </c>
-      <c r="AL5">
+      <c r="AM5">
         <v>806000000.0</v>
       </c>
-      <c r="AM5">
+      <c r="AN5">
         <v>548000000.0</v>
       </c>
-      <c r="AN5">
+      <c r="AO5">
         <v>-100000000.0</v>
       </c>
-      <c r="AO5">
+      <c r="AP5">
         <v>2922000000.0</v>
       </c>
-      <c r="AP5">
+      <c r="AQ5">
         <v>5322000000.0</v>
       </c>
-      <c r="AQ5">
+      <c r="AR5">
         <v>2465000000.0</v>
       </c>
-      <c r="AR5">
+      <c r="AS5">
         <v>1421000000.0</v>
       </c>
-      <c r="AS5">
+      <c r="AT5">
         <v>3357000000.0</v>
       </c>
-      <c r="AT5">
+      <c r="AU5">
         <v>2373000000.0</v>
       </c>
-      <c r="AU5">
+      <c r="AV5">
         <v>2094000000.0</v>
       </c>
-      <c r="AV5">
+      <c r="AW5">
         <v>2262000000.0</v>
       </c>
-      <c r="AW5">
+      <c r="AX5">
         <v>2138000000.0</v>
       </c>
-      <c r="AX5">
+      <c r="AY5">
         <v>1591000000.0</v>
       </c>
-      <c r="AY5">
+      <c r="AZ5">
         <v>1293000000.0</v>
       </c>
-      <c r="AZ5">
+      <c r="BA5">
         <v>140000000.0</v>
       </c>
-      <c r="BA5">
+      <c r="BB5">
         <v>1568000000.0</v>
       </c>
-      <c r="BB5">
+      <c r="BC5">
         <v>1314000000.0</v>
       </c>
-      <c r="BC5">
+      <c r="BD5">
         <v>-960000000.0</v>
       </c>
-      <c r="BD5">
+      <c r="BE5">
         <v>3700000000.0</v>
       </c>
-      <c r="BE5">
+      <c r="BF5">
         <v>-134000000.0</v>
       </c>
-      <c r="BF5">
+      <c r="BG5">
         <v>1520000000.0</v>
       </c>
-      <c r="BG5">
+      <c r="BH5">
         <v>5566000000.0</v>
       </c>
-      <c r="BH5">
+      <c r="BI5">
         <v>1953000000.0</v>
       </c>
-      <c r="BI5">
+      <c r="BJ5">
         <v>1723000000.0</v>
       </c>
-      <c r="BJ5">
+      <c r="BK5">
         <v>-308000000.0</v>
       </c>
-      <c r="BK5">
+      <c r="BL5">
         <v>-170000000.0</v>
       </c>
-      <c r="BL5">
+      <c r="BM5">
         <v>2768000000.0</v>
       </c>
-      <c r="BM5">
+      <c r="BN5">
         <v>1594000000.0</v>
       </c>
-      <c r="BN5">
+      <c r="BO5">
         <v>1775000000.0</v>
       </c>
-      <c r="BO5">
+      <c r="BP5">
         <v>-854000000.0</v>
       </c>
-      <c r="BP5">
+      <c r="BQ5">
         <v>-2375000000.0</v>
       </c>
-      <c r="BQ5">
+      <c r="BR5">
         <v>-962000000.0</v>
       </c>
-      <c r="BR5">
+      <c r="BS5">
         <v>1182000000.0</v>
       </c>
-      <c r="BS5">
+      <c r="BT5">
         <v>1852000000.0</v>
       </c>
-      <c r="BT5">
+      <c r="BU5">
         <v>1221000000.0</v>
       </c>
-      <c r="BU5">
+      <c r="BV5">
         <v>2497000000.0</v>
       </c>
-      <c r="BV5">
+      <c r="BW5">
         <v>1886000000.0</v>
       </c>
-      <c r="BW5">
+      <c r="BX5">
         <v>1587000000.0</v>
       </c>
-      <c r="BX5">
+      <c r="BY5">
         <v>1900000000.0</v>
       </c>
-      <c r="BY5">
+      <c r="BZ5">
         <v>-1007000000.0</v>
       </c>
-      <c r="BZ5">
+      <c r="CA5">
         <v>1296000000.0</v>
       </c>
-      <c r="CA5">
+      <c r="CB5">
         <v>1560000000.0</v>
       </c>
-      <c r="CB5">
+      <c r="CC5">
         <v>836000000.0</v>
       </c>
-      <c r="CC5">
+      <c r="CD5">
         <v>1046000000.0</v>
       </c>
-      <c r="CD5">
+      <c r="CE5">
         <v>1000000000.0</v>
       </c>
-      <c r="CE5">
+      <c r="CF5">
         <v>985000000.0</v>
       </c>
-      <c r="CF5">
+      <c r="CG5">
         <v>1592000000.0</v>
       </c>
-      <c r="CG5">
+      <c r="CH5">
         <v>1281000000.0</v>
       </c>
-      <c r="CH5">
+      <c r="CI5">
         <v>726000000.0</v>
       </c>
-      <c r="CI5">
+      <c r="CJ5">
         <v>1000000000.0</v>
       </c>
-      <c r="CJ5">
+      <c r="CK5">
         <v>1106000000.0</v>
       </c>
-      <c r="CK5">
+      <c r="CL5">
         <v>963000000.0</v>
       </c>
-      <c r="CL5">
+      <c r="CM5">
         <v>727000000.0</v>
       </c>
-      <c r="CM5">
+      <c r="CN5">
         <v>707000000.0</v>
       </c>
-      <c r="CN5">
+      <c r="CO5">
         <v>799000000.0</v>
       </c>
-      <c r="CO5">
+      <c r="CP5">
         <v>425000000.0</v>
       </c>
-      <c r="CP5">
+      <c r="CQ5">
         <v>208000000.0</v>
       </c>
-      <c r="CQ5">
+      <c r="CR5">
         <v>438000000.0</v>
       </c>
-      <c r="CR5">
+      <c r="CS5">
         <v>557000000.0</v>
       </c>
-      <c r="CS5">
+      <c r="CT5">
         <v>520000000.0</v>
       </c>
-      <c r="CT5">
+      <c r="CU5">
         <v>-420000000.0</v>
       </c>
-      <c r="CU5">
+      <c r="CV5">
         <v>239000000.0</v>
       </c>
-      <c r="CV5">
+      <c r="CW5">
         <v>493000000.0</v>
       </c>
-      <c r="CW5">
+      <c r="CX5">
         <v>427000000.0</v>
       </c>
-      <c r="CX5">
+      <c r="CY5">
         <v>437000000.0</v>
       </c>
-      <c r="CY5">
+      <c r="CZ5">
         <v>312000000.0</v>
       </c>
-      <c r="CZ5">
+      <c r="DA5">
         <v>192000000.0</v>
       </c>
-      <c r="DA5">
+      <c r="DB5">
         <v>475000000.0</v>
       </c>
-      <c r="DB5">
+      <c r="DC5">
         <v>654000000.0</v>
       </c>
-      <c r="DC5">
+      <c r="DD5">
         <v>457000000.0</v>
       </c>
-      <c r="DD5">
+      <c r="DE5">
         <v>-87000000.0</v>
       </c>
-      <c r="DE5">
+      <c r="DF5">
         <v>411000000.0</v>
       </c>
-      <c r="DF5">
+      <c r="DG5">
         <v>-232000000.0</v>
       </c>
     </row>
-    <row r="6" spans="1:110">
+    <row r="6" spans="1:111">
       <c r="A6" t="s">
-        <v>178</v>
+        <v>179</v>
       </c>
       <c r="B6">
+        <v>1772000000.0</v>
+      </c>
+      <c r="C6">
         <v>1380000000.0</v>
       </c>
-      <c r="C6">
+      <c r="D6">
         <v>1481000000.0</v>
       </c>
-      <c r="D6">
+      <c r="E6">
         <v>1249000000.0</v>
       </c>
-      <c r="E6">
+      <c r="F6">
         <v>1612000000.0</v>
       </c>
-      <c r="F6">
+      <c r="G6">
         <v>1640000000.0</v>
       </c>
-      <c r="G6">
+      <c r="H6">
         <v>2251000000.0</v>
       </c>
-      <c r="H6">
+      <c r="I6">
         <v>1459000000.0</v>
       </c>
-      <c r="I6">
+      <c r="J6">
         <v>1309000000.0</v>
       </c>
-      <c r="J6">
+      <c r="K6">
         <v>1210000000.0</v>
       </c>
-      <c r="K6">
+      <c r="L6">
         <v>799000000.0</v>
       </c>
-      <c r="L6">
+      <c r="M6">
         <v>686000000.0</v>
       </c>
-      <c r="M6">
+      <c r="N6">
         <v>512000000.0</v>
       </c>
-      <c r="N6">
+      <c r="O6">
         <v>1972000000.0</v>
       </c>
-      <c r="O6">
+      <c r="P6">
         <v>589000000.0</v>
       </c>
-      <c r="P6">
+      <c r="Q6">
         <v>218000000.0</v>
       </c>
-      <c r="Q6">
+      <c r="R6">
         <v>935000000.0</v>
       </c>
-      <c r="R6">
+      <c r="S6">
         <v>1524000000.0</v>
       </c>
-      <c r="S6">
+      <c r="T6">
         <v>2277000000.0</v>
       </c>
-      <c r="T6">
+      <c r="U6">
         <v>4710000000.0</v>
       </c>
-      <c r="U6">
+      <c r="V6">
         <v>514000000.0</v>
       </c>
-      <c r="V6">
+      <c r="W6">
         <v>394000000.0</v>
       </c>
-      <c r="W6">
+      <c r="X6">
         <v>1152000000.0</v>
       </c>
-      <c r="X6">
+      <c r="Y6">
         <v>429000000.0</v>
       </c>
-      <c r="Y6">
+      <c r="Z6">
         <v>5865000000.0</v>
       </c>
-      <c r="Z6">
+      <c r="AA6">
         <v>187000000.0</v>
       </c>
-      <c r="AA6">
+      <c r="AB6">
         <v>3014000000.0</v>
       </c>
-      <c r="AB6">
+      <c r="AC6">
         <v>2571000000.0</v>
       </c>
-      <c r="AC6">
+      <c r="AD6">
         <v>1978000000.0</v>
       </c>
-      <c r="AD6">
+      <c r="AE6">
         <v>2731000000.0</v>
       </c>
-      <c r="AE6">
+      <c r="AF6">
         <v>1346000000.0</v>
       </c>
-      <c r="AF6">
+      <c r="AG6">
         <v>1410000000.0</v>
       </c>
-      <c r="AG6">
+      <c r="AH6">
         <v>1942000000.0</v>
       </c>
-      <c r="AH6">
+      <c r="AI6">
         <v>1332000000.0</v>
       </c>
-      <c r="AI6">
+      <c r="AJ6">
         <v>769000000.0</v>
       </c>
-      <c r="AJ6">
+      <c r="AK6">
         <v>1302000000.0</v>
       </c>
-      <c r="AK6">
+      <c r="AL6">
         <v>1355000000.0</v>
       </c>
-      <c r="AL6">
+      <c r="AM6">
         <v>-3274000000.0</v>
       </c>
-      <c r="AM6">
+      <c r="AN6">
         <v>1439000000.0</v>
       </c>
-      <c r="AN6">
+      <c r="AO6">
         <v>206000000.0</v>
       </c>
-      <c r="AO6">
+      <c r="AP6">
         <v>3234000000.0</v>
       </c>
-      <c r="AP6">
+      <c r="AQ6">
         <v>1435000000.0</v>
       </c>
-      <c r="AQ6">
+      <c r="AR6">
         <v>2465000000.0</v>
       </c>
-      <c r="AR6">
+      <c r="AS6">
         <v>1421000000.0</v>
       </c>
-      <c r="AS6">
+      <c r="AT6">
         <v>3357000000.0</v>
       </c>
-      <c r="AT6">
+      <c r="AU6">
         <v>2373000000.0</v>
       </c>
-      <c r="AU6">
+      <c r="AV6">
         <v>3247000000.0</v>
       </c>
-      <c r="AV6">
+      <c r="AW6">
         <v>2262000000.0</v>
       </c>
-      <c r="AW6">
+      <c r="AX6">
         <v>2138000000.0</v>
       </c>
-      <c r="AX6">
+      <c r="AY6">
         <v>1591000000.0</v>
       </c>
-      <c r="AY6">
+      <c r="AZ6">
         <v>1293000000.0</v>
       </c>
-      <c r="AZ6">
+      <c r="BA6">
         <v>882000000.0</v>
       </c>
-      <c r="BA6">
+      <c r="BB6">
         <v>1568000000.0</v>
       </c>
-      <c r="BB6">
+      <c r="BC6">
         <v>-129000000.0</v>
       </c>
-      <c r="BC6">
+      <c r="BD6">
         <v>-665000000.0</v>
       </c>
-      <c r="BD6">
+      <c r="BE6">
         <v>3700000000.0</v>
       </c>
-      <c r="BE6">
+      <c r="BF6">
         <v>-30000000.0</v>
       </c>
-      <c r="BF6">
+      <c r="BG6">
         <v>1258000000.0</v>
       </c>
-      <c r="BG6">
+      <c r="BH6">
         <v>5566000000.0</v>
       </c>
-      <c r="BH6">
+      <c r="BI6">
         <v>1953000000.0</v>
       </c>
-      <c r="BI6">
+      <c r="BJ6">
         <v>1723000000.0</v>
       </c>
-      <c r="BJ6">
+      <c r="BK6">
         <v>-308000000.0</v>
       </c>
-      <c r="BK6">
+      <c r="BL6">
         <v>815000000.0</v>
       </c>
-      <c r="BL6">
+      <c r="BM6">
         <v>2768000000.0</v>
       </c>
-      <c r="BM6">
+      <c r="BN6">
         <v>1594000000.0</v>
       </c>
-      <c r="BN6">
+      <c r="BO6">
         <v>179000000.0</v>
       </c>
-      <c r="BO6">
+      <c r="BP6">
         <v>-854000000.0</v>
       </c>
-      <c r="BP6">
+      <c r="BQ6">
         <v>-2245000000.0</v>
       </c>
-      <c r="BQ6">
+      <c r="BR6">
         <v>-833000000.0</v>
       </c>
-      <c r="BR6">
+      <c r="BS6">
         <v>1182000000.0</v>
       </c>
-      <c r="BS6">
+      <c r="BT6">
         <v>1852000000.0</v>
       </c>
-      <c r="BT6">
+      <c r="BU6">
         <v>1334000000.0</v>
       </c>
-      <c r="BU6">
+      <c r="BV6">
         <v>2718000000.0</v>
       </c>
-      <c r="BV6">
+      <c r="BW6">
         <v>1886000000.0</v>
       </c>
-      <c r="BW6">
+      <c r="BX6">
         <v>1587000000.0</v>
       </c>
-      <c r="BX6">
+      <c r="BY6">
         <v>1900000000.0</v>
       </c>
-      <c r="BY6">
+      <c r="BZ6">
         <v>3071000000.0</v>
       </c>
-      <c r="BZ6">
+      <c r="CA6">
         <v>1296000000.0</v>
       </c>
-      <c r="CA6">
+      <c r="CB6">
         <v>1560000000.0</v>
       </c>
-      <c r="CB6">
+      <c r="CC6">
         <v>1050000000.0</v>
       </c>
-      <c r="CC6">
+      <c r="CD6">
         <v>1257000000.0</v>
       </c>
-      <c r="CD6">
+      <c r="CE6">
         <v>1000000000.0</v>
       </c>
-      <c r="CE6">
+      <c r="CF6">
         <v>1155000000.0</v>
       </c>
-      <c r="CF6">
+      <c r="CG6">
         <v>1592000000.0</v>
       </c>
-      <c r="CG6">
+      <c r="CH6">
         <v>1281000000.0</v>
       </c>
-      <c r="CH6">
+      <c r="CI6">
         <v>726000000.0</v>
       </c>
-      <c r="CI6">
+      <c r="CJ6">
         <v>1092000000.0</v>
       </c>
-      <c r="CJ6">
+      <c r="CK6">
         <v>1158000000.0</v>
       </c>
-      <c r="CK6">
+      <c r="CL6">
         <v>996000000.0</v>
       </c>
-      <c r="CL6">
+      <c r="CM6">
         <v>727000000.0</v>
       </c>
-      <c r="CM6">
+      <c r="CN6">
         <v>694000000.0</v>
       </c>
-      <c r="CN6">
+      <c r="CO6">
         <v>784000000.0</v>
       </c>
-      <c r="CO6">
+      <c r="CP6">
         <v>410000000.0</v>
       </c>
-      <c r="CP6">
+      <c r="CQ6">
         <v>208000000.0</v>
       </c>
-      <c r="CQ6">
+      <c r="CR6">
         <v>438000000.0</v>
       </c>
-      <c r="CR6">
+      <c r="CS6">
         <v>486000000.0</v>
       </c>
-      <c r="CS6">
+      <c r="CT6">
         <v>493000000.0</v>
       </c>
-      <c r="CT6">
+      <c r="CU6">
         <v>-420000000.0</v>
       </c>
-      <c r="CU6">
+      <c r="CV6">
         <v>86000000.0</v>
       </c>
-      <c r="CV6">
+      <c r="CW6">
         <v>493000000.0</v>
       </c>
-      <c r="CW6">
+      <c r="CX6">
         <v>246000000.0</v>
       </c>
-      <c r="CX6">
+      <c r="CY6">
         <v>437000000.0</v>
       </c>
-      <c r="CY6">
+      <c r="CZ6">
         <v>1731000000.0</v>
       </c>
-      <c r="CZ6">
+      <c r="DA6">
         <v>192000000.0</v>
       </c>
-      <c r="DA6">
+      <c r="DB6">
         <v>475000000.0</v>
       </c>
-      <c r="DB6">
+      <c r="DC6">
         <v>506000000.0</v>
       </c>
-      <c r="DC6">
+      <c r="DD6">
         <v>424000000.0</v>
       </c>
-      <c r="DD6">
+      <c r="DE6">
         <v>-123000000.0</v>
       </c>
-      <c r="DE6">
+      <c r="DF6">
         <v>403000000.0</v>
       </c>
-      <c r="DF6">
+      <c r="DG6">
         <v>-236000000.0</v>
       </c>
     </row>
-    <row r="7" spans="1:110">
+    <row r="7" spans="1:111">
       <c r="A7" t="s">
-        <v>179</v>
+        <v>180</v>
       </c>
       <c r="B7"/>
       <c r="C7"/>
       <c r="D7"/>
       <c r="E7"/>
       <c r="F7"/>
       <c r="G7"/>
       <c r="H7"/>
       <c r="I7"/>
       <c r="J7"/>
       <c r="K7"/>
       <c r="L7"/>
       <c r="M7"/>
       <c r="N7"/>
       <c r="O7"/>
       <c r="P7"/>
       <c r="Q7"/>
       <c r="R7"/>
       <c r="S7"/>
       <c r="T7"/>
       <c r="U7"/>
       <c r="V7"/>
       <c r="W7"/>
       <c r="X7"/>
       <c r="Y7"/>
       <c r="Z7"/>
       <c r="AA7"/>
       <c r="AB7"/>
       <c r="AC7"/>
-      <c r="AD7">
-[...1 lines deleted...]
-      </c>
+      <c r="AD7"/>
       <c r="AE7">
         <v>0.0</v>
       </c>
       <c r="AF7">
         <v>0.0</v>
       </c>
       <c r="AG7">
         <v>0.0</v>
       </c>
       <c r="AH7">
         <v>0.0</v>
       </c>
       <c r="AI7">
         <v>0.0</v>
       </c>
       <c r="AJ7">
         <v>0.0</v>
       </c>
       <c r="AK7">
         <v>0.0</v>
       </c>
       <c r="AL7">
         <v>0.0</v>
       </c>
       <c r="AM7">
@@ -25626,91 +25889,92 @@
       </c>
       <c r="CT7">
         <v>0.0</v>
       </c>
       <c r="CU7">
         <v>0.0</v>
       </c>
       <c r="CV7">
         <v>0.0</v>
       </c>
       <c r="CW7">
         <v>0.0</v>
       </c>
       <c r="CX7">
         <v>0.0</v>
       </c>
       <c r="CY7">
         <v>0.0</v>
       </c>
       <c r="CZ7">
         <v>0.0</v>
       </c>
       <c r="DA7">
         <v>0.0</v>
       </c>
-      <c r="DB7"/>
+      <c r="DB7">
+        <v>0.0</v>
+      </c>
       <c r="DC7"/>
       <c r="DD7"/>
       <c r="DE7"/>
       <c r="DF7"/>
+      <c r="DG7"/>
     </row>
-    <row r="8" spans="1:110">
+    <row r="8" spans="1:111">
       <c r="A8" t="s">
-        <v>180</v>
+        <v>181</v>
       </c>
       <c r="B8"/>
       <c r="C8"/>
       <c r="D8"/>
       <c r="E8"/>
       <c r="F8"/>
       <c r="G8"/>
       <c r="H8"/>
       <c r="I8"/>
       <c r="J8"/>
       <c r="K8"/>
       <c r="L8"/>
       <c r="M8"/>
       <c r="N8"/>
       <c r="O8"/>
       <c r="P8"/>
       <c r="Q8"/>
       <c r="R8"/>
       <c r="S8"/>
       <c r="T8"/>
       <c r="U8"/>
       <c r="V8"/>
       <c r="W8"/>
       <c r="X8"/>
       <c r="Y8"/>
       <c r="Z8"/>
       <c r="AA8"/>
       <c r="AB8"/>
       <c r="AC8"/>
-      <c r="AD8">
-[...1 lines deleted...]
-      </c>
+      <c r="AD8"/>
       <c r="AE8">
         <v>0.0</v>
       </c>
       <c r="AF8">
         <v>0.0</v>
       </c>
       <c r="AG8">
         <v>0.0</v>
       </c>
       <c r="AH8">
         <v>0.0</v>
       </c>
       <c r="AI8">
         <v>0.0</v>
       </c>
       <c r="AJ8">
         <v>0.0</v>
       </c>
       <c r="AK8">
         <v>0.0</v>
       </c>
       <c r="AL8">
         <v>0.0</v>
       </c>
       <c r="AM8">
@@ -25725,1624 +25989,1639 @@
       <c r="AP8">
         <v>0.0</v>
       </c>
       <c r="AQ8">
         <v>0.0</v>
       </c>
       <c r="AR8">
         <v>0.0</v>
       </c>
       <c r="AS8">
         <v>0.0</v>
       </c>
       <c r="AT8">
         <v>0.0</v>
       </c>
       <c r="AU8">
         <v>0.0</v>
       </c>
       <c r="AV8">
         <v>0.0</v>
       </c>
       <c r="AW8">
         <v>0.0</v>
       </c>
       <c r="AX8">
+        <v>0.0</v>
+      </c>
+      <c r="AY8">
         <v>2000000.0</v>
       </c>
-      <c r="AY8">
-[...1 lines deleted...]
-      </c>
       <c r="AZ8">
         <v>0.0</v>
       </c>
       <c r="BA8">
         <v>0.0</v>
       </c>
       <c r="BB8">
+        <v>0.0</v>
+      </c>
+      <c r="BC8">
         <v>48000000.0</v>
       </c>
-      <c r="BC8">
-[...1 lines deleted...]
-      </c>
       <c r="BD8">
         <v>0.0</v>
       </c>
       <c r="BE8">
         <v>0.0</v>
       </c>
       <c r="BF8">
+        <v>0.0</v>
+      </c>
+      <c r="BG8">
         <v>20000000.0</v>
       </c>
-      <c r="BG8">
-[...1 lines deleted...]
-      </c>
       <c r="BH8">
         <v>0.0</v>
       </c>
       <c r="BI8">
         <v>0.0</v>
       </c>
       <c r="BJ8">
+        <v>0.0</v>
+      </c>
+      <c r="BK8">
         <v>9000000.0</v>
       </c>
-      <c r="BK8">
-[...1 lines deleted...]
-      </c>
       <c r="BL8">
         <v>0.0</v>
       </c>
       <c r="BM8">
         <v>0.0</v>
       </c>
       <c r="BN8">
+        <v>0.0</v>
+      </c>
+      <c r="BO8">
         <v>40000000.0</v>
       </c>
-      <c r="BO8">
-[...1 lines deleted...]
-      </c>
       <c r="BP8">
         <v>0.0</v>
       </c>
       <c r="BQ8">
         <v>0.0</v>
       </c>
       <c r="BR8">
         <v>0.0</v>
       </c>
       <c r="BS8">
         <v>0.0</v>
       </c>
       <c r="BT8">
         <v>0.0</v>
       </c>
       <c r="BU8">
         <v>0.0</v>
       </c>
       <c r="BV8">
+        <v>0.0</v>
+      </c>
+      <c r="BW8">
         <v>37000000.0</v>
       </c>
-      <c r="BW8">
-[...1 lines deleted...]
-      </c>
       <c r="BX8">
         <v>0.0</v>
       </c>
       <c r="BY8">
         <v>0.0</v>
       </c>
       <c r="BZ8">
+        <v>0.0</v>
+      </c>
+      <c r="CA8">
         <v>3188000000.0</v>
       </c>
-      <c r="CA8">
-[...1 lines deleted...]
-      </c>
       <c r="CB8">
         <v>0.0</v>
       </c>
       <c r="CC8">
         <v>0.0</v>
       </c>
       <c r="CD8">
+        <v>0.0</v>
+      </c>
+      <c r="CE8">
         <v>1575000000.0</v>
       </c>
-      <c r="CE8">
-[...1 lines deleted...]
-      </c>
       <c r="CF8">
         <v>0.0</v>
       </c>
       <c r="CG8">
         <v>0.0</v>
       </c>
       <c r="CH8">
+        <v>0.0</v>
+      </c>
+      <c r="CI8">
         <v>50000000.0</v>
       </c>
-      <c r="CI8">
-[...1 lines deleted...]
-      </c>
       <c r="CJ8">
         <v>0.0</v>
       </c>
       <c r="CK8">
         <v>0.0</v>
       </c>
       <c r="CL8">
+        <v>0.0</v>
+      </c>
+      <c r="CM8">
         <v>274000000.0</v>
       </c>
-      <c r="CM8">
-[...1 lines deleted...]
-      </c>
       <c r="CN8">
         <v>0.0</v>
       </c>
       <c r="CO8">
         <v>0.0</v>
       </c>
       <c r="CP8">
+        <v>0.0</v>
+      </c>
+      <c r="CQ8">
         <v>450000000.0</v>
       </c>
-      <c r="CQ8">
-[...1 lines deleted...]
-      </c>
       <c r="CR8">
+        <v>0.0</v>
+      </c>
+      <c r="CS8">
         <v>-5000000.0</v>
       </c>
-      <c r="CS8">
+      <c r="CT8">
         <v>5000000.0</v>
       </c>
-      <c r="CT8">
-[...1 lines deleted...]
-      </c>
       <c r="CU8">
         <v>0.0</v>
       </c>
       <c r="CV8">
         <v>0.0</v>
       </c>
       <c r="CW8">
         <v>0.0</v>
       </c>
       <c r="CX8">
         <v>0.0</v>
       </c>
       <c r="CY8">
         <v>0.0</v>
       </c>
       <c r="CZ8">
         <v>0.0</v>
       </c>
       <c r="DA8">
         <v>0.0</v>
       </c>
-      <c r="DB8"/>
+      <c r="DB8">
+        <v>0.0</v>
+      </c>
       <c r="DC8"/>
       <c r="DD8"/>
       <c r="DE8"/>
       <c r="DF8"/>
+      <c r="DG8"/>
     </row>
-    <row r="9" spans="1:110">
+    <row r="9" spans="1:111">
       <c r="A9" t="s">
-        <v>181</v>
+        <v>182</v>
       </c>
       <c r="B9">
+        <v>7103000000.0</v>
+      </c>
+      <c r="C9">
         <v>7270000000.0</v>
       </c>
-      <c r="C9">
+      <c r="D9">
         <v>2937000000.0</v>
       </c>
-      <c r="D9">
+      <c r="E9">
         <v>4540000000.0</v>
       </c>
-      <c r="E9">
+      <c r="F9">
         <v>4721000000.0</v>
       </c>
-      <c r="F9">
+      <c r="G9">
         <v>4864000000.0</v>
       </c>
-      <c r="G9">
+      <c r="H9">
         <v>5447000000.0</v>
       </c>
-      <c r="H9">
+      <c r="I9">
         <v>4388000000.0</v>
       </c>
-      <c r="I9">
+      <c r="J9">
         <v>4492000000.0</v>
       </c>
-      <c r="J9">
+      <c r="K9">
         <v>3174000000.0</v>
       </c>
-      <c r="K9">
+      <c r="L9">
         <v>2658000000.0</v>
       </c>
-      <c r="L9">
+      <c r="M9">
         <v>2523000000.0</v>
       </c>
-      <c r="M9">
+      <c r="N9">
         <v>2311000000.0</v>
       </c>
-      <c r="N9">
+      <c r="O9">
         <v>16316000000.0</v>
       </c>
-      <c r="O9">
+      <c r="P9">
         <v>22270000000.0</v>
       </c>
-      <c r="P9">
+      <c r="Q9">
         <v>15556000000.0</v>
       </c>
-      <c r="Q9">
+      <c r="R9">
         <v>15756000000.0</v>
       </c>
-      <c r="R9">
+      <c r="S9">
         <v>20089000000.0</v>
       </c>
-      <c r="S9">
+      <c r="T9">
         <v>16905000000.0</v>
       </c>
-      <c r="T9">
+      <c r="U9">
         <v>18524000000.0</v>
       </c>
-      <c r="U9">
+      <c r="V9">
         <v>14280000000.0</v>
       </c>
-      <c r="V9">
+      <c r="W9">
         <v>2461000000.0</v>
       </c>
-      <c r="W9">
+      <c r="X9">
         <v>2936000000.0</v>
       </c>
-      <c r="X9">
+      <c r="Y9">
         <v>2276000000.0</v>
       </c>
-      <c r="Y9">
+      <c r="Z9">
         <v>7796000000.0</v>
       </c>
-      <c r="Z9">
+      <c r="AA9">
         <v>2389000000.0</v>
       </c>
-      <c r="AA9">
+      <c r="AB9">
         <v>5105000000.0</v>
       </c>
-      <c r="AB9">
+      <c r="AC9">
         <v>4677000000.0</v>
       </c>
-      <c r="AC9">
+      <c r="AD9">
         <v>4018000000.0</v>
       </c>
-      <c r="AD9">
+      <c r="AE9">
         <v>4716000000.0</v>
       </c>
-      <c r="AE9">
+      <c r="AF9">
         <v>3557000000.0</v>
       </c>
-      <c r="AF9">
+      <c r="AG9">
         <v>3600000000.0</v>
       </c>
-      <c r="AG9">
+      <c r="AH9">
         <v>4027000000.0</v>
       </c>
-      <c r="AH9">
+      <c r="AI9">
         <v>2594000000.0</v>
       </c>
-      <c r="AI9">
+      <c r="AJ9">
         <v>2879000000.0</v>
       </c>
-      <c r="AJ9">
+      <c r="AK9">
         <v>3434000000.0</v>
       </c>
-      <c r="AK9">
+      <c r="AL9">
         <v>3439000000.0</v>
       </c>
-      <c r="AL9">
+      <c r="AM9">
         <v>-461000000.0</v>
       </c>
-      <c r="AM9">
+      <c r="AN9">
         <v>3632000000.0</v>
       </c>
-      <c r="AN9">
+      <c r="AO9">
         <v>3023000000.0</v>
       </c>
-      <c r="AO9">
+      <c r="AP9">
         <v>6114000000.0</v>
       </c>
-      <c r="AP9">
+      <c r="AQ9">
         <v>4410000000.0</v>
       </c>
-      <c r="AQ9">
+      <c r="AR9">
         <v>5597000000.0</v>
       </c>
-      <c r="AR9">
+      <c r="AS9">
         <v>4261000000.0</v>
       </c>
-      <c r="AS9">
+      <c r="AT9">
         <v>6102000000.0</v>
       </c>
-      <c r="AT9">
+      <c r="AU9">
         <v>5589000000.0</v>
       </c>
-      <c r="AU9">
+      <c r="AV9">
         <v>6120000000.0</v>
       </c>
-      <c r="AV9">
+      <c r="AW9">
         <v>5137000000.0</v>
       </c>
-      <c r="AW9">
+      <c r="AX9">
         <v>4906000000.0</v>
       </c>
-      <c r="AX9">
+      <c r="AY9">
         <v>4874000000.0</v>
       </c>
-      <c r="AY9">
+      <c r="AZ9">
         <v>4155000000.0</v>
       </c>
-      <c r="AZ9">
+      <c r="BA9">
         <v>3400000000.0</v>
       </c>
-      <c r="BA9">
+      <c r="BB9">
         <v>4705000000.0</v>
       </c>
-      <c r="BB9">
+      <c r="BC9">
         <v>4256000000.0</v>
       </c>
-      <c r="BC9">
+      <c r="BD9">
         <v>2458000000.0</v>
       </c>
-      <c r="BD9">
+      <c r="BE9">
         <v>8018000000.0</v>
       </c>
-      <c r="BE9">
+      <c r="BF9">
         <v>4683000000.0</v>
       </c>
-      <c r="BF9">
+      <c r="BG9">
         <v>6156000000.0</v>
       </c>
-      <c r="BG9">
+      <c r="BH9">
         <v>12115000000.0</v>
       </c>
-      <c r="BH9">
+      <c r="BI9">
         <v>7859000000.0</v>
       </c>
-      <c r="BI9">
+      <c r="BJ9">
         <v>6928000000.0</v>
       </c>
-      <c r="BJ9">
+      <c r="BK9">
         <v>-47043000000.0</v>
       </c>
-      <c r="BK9">
+      <c r="BL9">
         <v>3765000000.0</v>
       </c>
-      <c r="BL9">
+      <c r="BM9">
         <v>6160000000.0</v>
       </c>
-      <c r="BM9">
+      <c r="BN9">
         <v>4494000000.0</v>
       </c>
-      <c r="BN9">
+      <c r="BO9">
         <v>-45200000000.0</v>
       </c>
-      <c r="BO9">
+      <c r="BP9">
         <v>18669000000.0</v>
       </c>
-      <c r="BP9">
+      <c r="BQ9">
         <v>16440000000.0</v>
       </c>
-      <c r="BQ9">
+      <c r="BR9">
         <v>17964000000.0</v>
       </c>
-      <c r="BR9">
+      <c r="BS9">
         <v>5709000000.0</v>
       </c>
-      <c r="BS9">
+      <c r="BT9">
         <v>21744000000.0</v>
       </c>
-      <c r="BT9">
+      <c r="BU9">
         <v>19824000000.0</v>
       </c>
-      <c r="BU9">
+      <c r="BV9">
         <v>19440000000.0</v>
       </c>
-      <c r="BV9">
+      <c r="BW9">
         <v>3907000000.0</v>
       </c>
-      <c r="BW9">
+      <c r="BX9">
         <v>3213000000.0</v>
       </c>
-      <c r="BX9">
+      <c r="BY9">
         <v>20550000000.0</v>
       </c>
-      <c r="BY9">
+      <c r="BZ9">
         <v>4763000000.0</v>
       </c>
-      <c r="BZ9">
+      <c r="CA9">
         <v>3525000000.0</v>
       </c>
-      <c r="CA9">
+      <c r="CB9">
         <v>3545000000.0</v>
       </c>
-      <c r="CB9">
+      <c r="CC9">
         <v>2852000000.0</v>
       </c>
-      <c r="CC9">
+      <c r="CD9">
         <v>3084000000.0</v>
       </c>
-      <c r="CD9">
+      <c r="CE9">
         <v>2915000000.0</v>
       </c>
-      <c r="CE9">
+      <c r="CF9">
         <v>2983000000.0</v>
       </c>
-      <c r="CF9">
+      <c r="CG9">
         <v>3149000000.0</v>
       </c>
-      <c r="CG9">
+      <c r="CH9">
         <v>2846000000.0</v>
       </c>
-      <c r="CH9">
+      <c r="CI9">
         <v>3326000000.0</v>
       </c>
-      <c r="CI9">
+      <c r="CJ9">
         <v>2604000000.0</v>
       </c>
-      <c r="CJ9">
+      <c r="CK9">
         <v>2592000000.0</v>
       </c>
-      <c r="CK9">
+      <c r="CL9">
         <v>2513000000.0</v>
       </c>
-      <c r="CL9">
+      <c r="CM9">
         <v>3234000000.0</v>
       </c>
-      <c r="CM9">
+      <c r="CN9">
         <v>2805000000.0</v>
       </c>
-      <c r="CN9">
+      <c r="CO9">
         <v>3132000000.0</v>
       </c>
-      <c r="CO9">
+      <c r="CP9">
         <v>2662000000.0</v>
       </c>
-      <c r="CP9">
+      <c r="CQ9">
         <v>2744000000.0</v>
       </c>
-      <c r="CQ9">
+      <c r="CR9">
         <v>2649000000.0</v>
       </c>
-      <c r="CR9">
+      <c r="CS9">
         <v>2592000000.0</v>
       </c>
-      <c r="CS9">
+      <c r="CT9">
         <v>2643000000.0</v>
       </c>
-      <c r="CT9">
+      <c r="CU9">
         <v>2313000000.0</v>
       </c>
-      <c r="CU9">
+      <c r="CV9">
         <v>2349000000.0</v>
       </c>
-      <c r="CV9">
+      <c r="CW9">
         <v>2799000000.0</v>
       </c>
-      <c r="CW9">
+      <c r="CX9">
         <v>2595000000.0</v>
       </c>
-      <c r="CX9">
+      <c r="CY9">
         <v>4345000000.0</v>
       </c>
-      <c r="CY9">
+      <c r="CZ9">
         <v>3714000000.0</v>
       </c>
-      <c r="CZ9">
+      <c r="DA9">
         <v>2557000000.0</v>
       </c>
-      <c r="DA9">
+      <c r="DB9">
         <v>2922000000.0</v>
       </c>
-      <c r="DB9">
+      <c r="DC9">
         <v>419000000.0</v>
       </c>
-      <c r="DC9">
+      <c r="DD9">
         <v>368000000.0</v>
       </c>
-      <c r="DD9">
+      <c r="DE9">
         <v>312000000.0</v>
       </c>
-      <c r="DE9">
+      <c r="DF9">
         <v>339000000.0</v>
       </c>
-      <c r="DF9">
+      <c r="DG9">
         <v>250000000.0</v>
       </c>
     </row>
-    <row r="10" spans="1:110">
+    <row r="10" spans="1:111">
       <c r="A10" t="s">
-        <v>182</v>
+        <v>183</v>
       </c>
       <c r="B10">
+        <v>1507000000.0</v>
+      </c>
+      <c r="C10">
         <v>1117000000.0</v>
       </c>
-      <c r="C10">
+      <c r="D10">
         <v>1210000000.0</v>
       </c>
-      <c r="D10">
+      <c r="E10">
         <v>980000000.0</v>
       </c>
-      <c r="E10">
+      <c r="F10">
         <v>1354000000.0</v>
       </c>
-      <c r="F10">
+      <c r="G10">
         <v>1381000000.0</v>
       </c>
-      <c r="G10">
+      <c r="H10">
         <v>1994000000.0</v>
       </c>
-      <c r="H10">
+      <c r="I10">
         <v>1202000000.0</v>
       </c>
-      <c r="I10">
+      <c r="J10">
         <v>1045000000.0</v>
       </c>
-      <c r="J10">
+      <c r="K10">
         <v>941000000.0</v>
       </c>
-      <c r="K10">
+      <c r="L10">
         <v>534000000.0</v>
       </c>
-      <c r="L10">
+      <c r="M10">
         <v>430000000.0</v>
       </c>
-      <c r="M10">
+      <c r="N10">
         <v>257000000.0</v>
       </c>
-      <c r="N10">
+      <c r="O10">
         <v>1727000000.0</v>
       </c>
-      <c r="O10">
+      <c r="P10">
         <v>419000000.0</v>
       </c>
-      <c r="P10">
+      <c r="Q10">
         <v>-2000000.0</v>
       </c>
-      <c r="Q10">
+      <c r="R10">
         <v>715000000.0</v>
       </c>
-      <c r="R10">
+      <c r="S10">
         <v>1306000000.0</v>
       </c>
-      <c r="S10">
+      <c r="T10">
         <v>2042000000.0</v>
       </c>
-      <c r="T10">
+      <c r="U10">
         <v>4487000000.0</v>
       </c>
-      <c r="U10">
+      <c r="V10">
         <v>291000000.0</v>
       </c>
-      <c r="V10">
+      <c r="W10">
         <v>164000000.0</v>
       </c>
-      <c r="W10">
+      <c r="X10">
         <v>923000000.0</v>
       </c>
-      <c r="X10">
+      <c r="Y10">
         <v>197000000.0</v>
       </c>
-      <c r="Y10">
+      <c r="Z10">
         <v>5643000000.0</v>
       </c>
-      <c r="Z10">
+      <c r="AA10">
         <v>-37000000.0</v>
       </c>
-      <c r="AA10">
+      <c r="AB10">
         <v>2791000000.0</v>
       </c>
-      <c r="AB10">
+      <c r="AC10">
         <v>2297000000.0</v>
       </c>
-      <c r="AC10">
+      <c r="AD10">
         <v>1744000000.0</v>
       </c>
-      <c r="AD10">
+      <c r="AE10">
         <v>2471000000.0</v>
       </c>
-      <c r="AE10">
+      <c r="AF10">
         <v>1079000000.0</v>
       </c>
-      <c r="AF10">
+      <c r="AG10">
         <v>1101000000.0</v>
       </c>
-      <c r="AG10">
+      <c r="AH10">
         <v>1656000000.0</v>
       </c>
-      <c r="AH10">
+      <c r="AI10">
         <v>1054000000.0</v>
       </c>
-      <c r="AI10">
+      <c r="AJ10">
         <v>485000000.0</v>
       </c>
-      <c r="AJ10">
+      <c r="AK10">
         <v>1018000000.0</v>
       </c>
-      <c r="AK10">
+      <c r="AL10">
         <v>1072000000.0</v>
       </c>
-      <c r="AL10">
+      <c r="AM10">
         <v>-3565000000.0</v>
       </c>
-      <c r="AM10">
+      <c r="AN10">
         <v>1159000000.0</v>
       </c>
-      <c r="AN10">
+      <c r="AO10">
         <v>-100000000.0</v>
       </c>
-      <c r="AO10">
+      <c r="AP10">
         <v>2922000000.0</v>
       </c>
-      <c r="AP10">
+      <c r="AQ10">
         <v>1135000000.0</v>
       </c>
-      <c r="AQ10">
+      <c r="AR10">
         <v>2163000000.0</v>
       </c>
-      <c r="AR10">
+      <c r="AS10">
         <v>1113000000.0</v>
       </c>
-      <c r="AS10">
+      <c r="AT10">
         <v>3059000000.0</v>
       </c>
-      <c r="AT10">
+      <c r="AU10">
         <v>2076000000.0</v>
       </c>
-      <c r="AU10">
+      <c r="AV10">
         <v>2952000000.0</v>
       </c>
-      <c r="AV10">
+      <c r="AW10">
         <v>1950000000.0</v>
       </c>
-      <c r="AW10">
+      <c r="AX10">
         <v>1826000000.0</v>
       </c>
-      <c r="AX10">
+      <c r="AY10">
         <v>1268000000.0</v>
       </c>
-      <c r="AY10">
+      <c r="AZ10">
         <v>976000000.0</v>
       </c>
-      <c r="AZ10">
+      <c r="BA10">
         <v>561000000.0</v>
       </c>
-      <c r="BA10">
+      <c r="BB10">
         <v>1247000000.0</v>
       </c>
-      <c r="BB10">
+      <c r="BC10">
         <v>-477000000.0</v>
       </c>
-      <c r="BC10">
+      <c r="BD10">
         <v>-1010000000.0</v>
       </c>
-      <c r="BD10">
+      <c r="BE10">
         <v>3338000000.0</v>
       </c>
-      <c r="BE10">
+      <c r="BF10">
         <v>-409000000.0</v>
       </c>
-      <c r="BF10">
+      <c r="BG10">
         <v>1520000000.0</v>
       </c>
-      <c r="BG10">
+      <c r="BH10">
         <v>5115000000.0</v>
       </c>
-      <c r="BH10">
+      <c r="BI10">
         <v>1510000000.0</v>
       </c>
-      <c r="BI10">
+      <c r="BJ10">
         <v>1285000000.0</v>
       </c>
-      <c r="BJ10">
+      <c r="BK10">
         <v>3000000.0</v>
       </c>
-      <c r="BK10">
+      <c r="BL10">
         <v>385000000.0</v>
       </c>
-      <c r="BL10">
+      <c r="BM10">
         <v>2363000000.0</v>
       </c>
-      <c r="BM10">
+      <c r="BN10">
         <v>1185000000.0</v>
       </c>
-      <c r="BN10">
+      <c r="BO10">
         <v>179000000.0</v>
       </c>
-      <c r="BO10">
+      <c r="BP10">
         <v>-1175000000.0</v>
       </c>
-      <c r="BP10">
+      <c r="BQ10">
         <v>-2375000000.0</v>
       </c>
-      <c r="BQ10">
+      <c r="BR10">
         <v>-962000000.0</v>
       </c>
-      <c r="BR10">
+      <c r="BS10">
         <v>1449000000.0</v>
       </c>
-      <c r="BS10">
+      <c r="BT10">
         <v>1579000000.0</v>
       </c>
-      <c r="BT10">
+      <c r="BU10">
         <v>1221000000.0</v>
       </c>
-      <c r="BU10">
+      <c r="BV10">
         <v>832000000.0</v>
       </c>
-      <c r="BV10">
+      <c r="BW10">
         <v>1576000000.0</v>
       </c>
-      <c r="BW10">
+      <c r="BX10">
         <v>1323000000.0</v>
       </c>
-      <c r="BX10">
+      <c r="BY10">
         <v>1631000000.0</v>
       </c>
-      <c r="BY10">
+      <c r="BZ10">
         <v>1443000000.0</v>
       </c>
-      <c r="BZ10">
+      <c r="CA10">
         <v>1067000000.0</v>
       </c>
-      <c r="CA10">
+      <c r="CB10">
         <v>1316000000.0</v>
       </c>
-      <c r="CB10">
+      <c r="CC10">
         <v>798000000.0</v>
       </c>
-      <c r="CC10">
+      <c r="CD10">
         <v>1014000000.0</v>
       </c>
-      <c r="CD10">
+      <c r="CE10">
         <v>803000000.0</v>
       </c>
-      <c r="CE10">
+      <c r="CF10">
         <v>961000000.0</v>
       </c>
-      <c r="CF10">
+      <c r="CG10">
         <v>1455000000.0</v>
       </c>
-      <c r="CG10">
+      <c r="CH10">
         <v>1150000000.0</v>
       </c>
-      <c r="CH10">
+      <c r="CI10">
         <v>726000000.0</v>
       </c>
-      <c r="CI10">
+      <c r="CJ10">
         <v>969000000.0</v>
       </c>
-      <c r="CJ10">
+      <c r="CK10">
         <v>1065000000.0</v>
       </c>
-      <c r="CK10">
+      <c r="CL10">
         <v>928000000.0</v>
       </c>
-      <c r="CL10">
+      <c r="CM10">
         <v>727000000.0</v>
       </c>
-      <c r="CM10">
+      <c r="CN10">
         <v>694000000.0</v>
       </c>
-      <c r="CN10">
+      <c r="CO10">
         <v>784000000.0</v>
       </c>
-      <c r="CO10">
+      <c r="CP10">
         <v>410000000.0</v>
       </c>
-      <c r="CP10">
+      <c r="CQ10">
         <v>208000000.0</v>
       </c>
-      <c r="CQ10">
+      <c r="CR10">
         <v>438000000.0</v>
       </c>
-      <c r="CR10">
+      <c r="CS10">
         <v>532000000.0</v>
       </c>
-      <c r="CS10">
+      <c r="CT10">
         <v>493000000.0</v>
       </c>
-      <c r="CT10">
+      <c r="CU10">
         <v>-420000000.0</v>
       </c>
-      <c r="CU10">
+      <c r="CV10">
         <v>214000000.0</v>
       </c>
-      <c r="CV10">
+      <c r="CW10">
         <v>493000000.0</v>
       </c>
-      <c r="CW10">
+      <c r="CX10">
         <v>427000000.0</v>
       </c>
-      <c r="CX10">
+      <c r="CY10">
         <v>437000000.0</v>
       </c>
-      <c r="CY10">
+      <c r="CZ10">
         <v>312000000.0</v>
       </c>
-      <c r="CZ10">
+      <c r="DA10">
         <v>192000000.0</v>
       </c>
-      <c r="DA10">
+      <c r="DB10">
         <v>475000000.0</v>
       </c>
-      <c r="DB10">
+      <c r="DC10">
         <v>654000000.0</v>
       </c>
-      <c r="DC10">
+      <c r="DD10">
         <v>457000000.0</v>
       </c>
-      <c r="DD10">
+      <c r="DE10">
         <v>-87000000.0</v>
       </c>
-      <c r="DE10">
+      <c r="DF10">
         <v>411000000.0</v>
       </c>
-      <c r="DF10">
+      <c r="DG10">
         <v>-232000000.0</v>
       </c>
     </row>
-    <row r="11" spans="1:110">
+    <row r="11" spans="1:111">
       <c r="A11" t="s">
-        <v>183</v>
+        <v>184</v>
       </c>
       <c r="B11">
+        <v>345000000.0</v>
+      </c>
+      <c r="C11">
         <v>301000000.0</v>
       </c>
-      <c r="C11">
+      <c r="D11">
         <v>308000000.0</v>
       </c>
-      <c r="D11">
+      <c r="E11">
         <v>245000000.0</v>
       </c>
-      <c r="E11">
+      <c r="F11">
         <v>404000000.0</v>
       </c>
-      <c r="F11">
+      <c r="G11">
         <v>106000000.0</v>
       </c>
-      <c r="G11">
+      <c r="H11">
         <v>653000000.0</v>
       </c>
-      <c r="H11">
+      <c r="I11">
         <v>249000000.0</v>
       </c>
-      <c r="I11">
+      <c r="J11">
         <v>170000000.0</v>
       </c>
-      <c r="J11">
+      <c r="K11">
         <v>327000000.0</v>
       </c>
-      <c r="K11">
+      <c r="L11">
         <v>39000000.0</v>
       </c>
-      <c r="L11">
+      <c r="M11">
         <v>22000000.0</v>
       </c>
-      <c r="M11">
+      <c r="N11">
         <v>172000000.0</v>
       </c>
-      <c r="N11">
+      <c r="O11">
         <v>381000000.0</v>
       </c>
-      <c r="O11">
+      <c r="P11">
         <v>19000000.0</v>
       </c>
-      <c r="P11">
+      <c r="Q11">
         <v>-140000000.0</v>
       </c>
-      <c r="Q11">
+      <c r="R11">
         <v>41000000.0</v>
       </c>
-      <c r="R11">
+      <c r="S11">
         <v>95000000.0</v>
       </c>
-      <c r="S11">
+      <c r="T11">
         <v>453000000.0</v>
       </c>
-      <c r="T11">
+      <c r="U11">
         <v>1075000000.0</v>
       </c>
-      <c r="U11">
+      <c r="V11">
         <v>-72000000.0</v>
       </c>
-      <c r="V11">
+      <c r="W11">
         <v>6000000.0</v>
       </c>
-      <c r="W11">
+      <c r="X11">
         <v>214000000.0</v>
       </c>
-      <c r="X11">
+      <c r="Y11">
         <v>47000000.0</v>
       </c>
-      <c r="Y11">
+      <c r="Z11">
         <v>1242000000.0</v>
       </c>
-      <c r="Z11">
+      <c r="AA11">
         <v>-625000000.0</v>
       </c>
-      <c r="AA11">
+      <c r="AB11">
         <v>601000000.0</v>
       </c>
-      <c r="AB11">
+      <c r="AC11">
         <v>551000000.0</v>
       </c>
-      <c r="AC11">
+      <c r="AD11">
         <v>359000000.0</v>
       </c>
-      <c r="AD11">
+      <c r="AE11">
         <v>409000000.0</v>
       </c>
-      <c r="AE11">
+      <c r="AF11">
         <v>164000000.0</v>
       </c>
-      <c r="AF11">
+      <c r="AG11">
         <v>207000000.0</v>
       </c>
-      <c r="AG11">
+      <c r="AH11">
         <v>399000000.0</v>
       </c>
-      <c r="AH11">
+      <c r="AI11">
         <v>-1322000000.0</v>
       </c>
-      <c r="AI11">
+      <c r="AJ11">
         <v>-398000000.0</v>
       </c>
-      <c r="AJ11">
+      <c r="AK11">
         <v>162000000.0</v>
       </c>
-      <c r="AK11">
+      <c r="AL11">
         <v>120000000.0</v>
       </c>
-      <c r="AL11">
+      <c r="AM11">
         <v>-1479000000.0</v>
       </c>
-      <c r="AM11">
+      <c r="AN11">
         <v>135000000.0</v>
       </c>
-      <c r="AN11">
+      <c r="AO11">
         <v>-214000000.0</v>
       </c>
-      <c r="AO11">
+      <c r="AP11">
         <v>719000000.0</v>
       </c>
-      <c r="AP11">
+      <c r="AQ11">
         <v>293000000.0</v>
       </c>
-      <c r="AQ11">
+      <c r="AR11">
         <v>965000000.0</v>
       </c>
-      <c r="AR11">
+      <c r="AS11">
         <v>-6000000.0</v>
       </c>
-      <c r="AS11">
+      <c r="AT11">
         <v>896000000.0</v>
       </c>
-      <c r="AT11">
+      <c r="AU11">
         <v>549000000.0</v>
       </c>
-      <c r="AU11">
+      <c r="AV11">
         <v>858000000.0</v>
       </c>
-      <c r="AV11">
+      <c r="AW11">
         <v>574000000.0</v>
       </c>
-      <c r="AW11">
+      <c r="AX11">
         <v>484000000.0</v>
       </c>
-      <c r="AX11">
+      <c r="AY11">
         <v>353000000.0</v>
       </c>
-      <c r="AY11">
+      <c r="AZ11">
         <v>3000000.0</v>
       </c>
-      <c r="AZ11">
+      <c r="BA11">
         <v>53000000.0</v>
       </c>
-      <c r="BA11">
+      <c r="BB11">
         <v>252000000.0</v>
       </c>
-      <c r="BB11">
+      <c r="BC11">
         <v>-582000000.0</v>
       </c>
-      <c r="BC11">
+      <c r="BD11">
         <v>-53000000.0</v>
       </c>
-      <c r="BD11">
+      <c r="BE11">
         <v>1038000000.0</v>
       </c>
-      <c r="BE11">
+      <c r="BF11">
         <v>-275000000.0</v>
       </c>
-      <c r="BF11">
+      <c r="BG11">
         <v>394000000.0</v>
       </c>
-      <c r="BG11">
+      <c r="BH11">
         <v>1673000000.0</v>
       </c>
-      <c r="BH11">
+      <c r="BI11">
         <v>448000000.0</v>
       </c>
-      <c r="BI11">
+      <c r="BJ11">
         <v>361000000.0</v>
       </c>
-      <c r="BJ11">
+      <c r="BK11">
         <v>-78000000.0</v>
       </c>
-      <c r="BK11">
+      <c r="BL11">
         <v>68000000.0</v>
       </c>
-      <c r="BL11">
+      <c r="BM11">
         <v>827000000.0</v>
       </c>
-      <c r="BM11">
+      <c r="BN11">
         <v>356000000.0</v>
       </c>
-      <c r="BN11">
+      <c r="BO11">
         <v>-131000000.0</v>
       </c>
-      <c r="BO11">
+      <c r="BP11">
         <v>-551000000.0</v>
       </c>
-      <c r="BP11">
+      <c r="BQ11">
         <v>-956000000.0</v>
       </c>
-      <c r="BQ11">
+      <c r="BR11">
         <v>-377000000.0</v>
       </c>
-      <c r="BR11">
+      <c r="BS11">
         <v>502000000.0</v>
       </c>
-      <c r="BS11">
+      <c r="BT11">
         <v>529000000.0</v>
       </c>
-      <c r="BT11">
+      <c r="BU11">
         <v>342000000.0</v>
       </c>
-      <c r="BU11">
+      <c r="BV11">
         <v>207000000.0</v>
       </c>
-      <c r="BV11">
+      <c r="BW11">
         <v>464000000.0</v>
       </c>
-      <c r="BW11">
+      <c r="BX11">
         <v>380000000.0</v>
       </c>
-      <c r="BX11">
+      <c r="BY11">
         <v>476000000.0</v>
       </c>
-      <c r="BY11">
+      <c r="BZ11">
         <v>416000000.0</v>
       </c>
-      <c r="BZ11">
+      <c r="CA11">
         <v>261000000.0</v>
       </c>
-      <c r="CA11">
+      <c r="CB11">
         <v>357000000.0</v>
       </c>
-      <c r="CB11">
+      <c r="CC11">
         <v>205000000.0</v>
       </c>
-      <c r="CC11">
+      <c r="CD11">
         <v>284000000.0</v>
       </c>
-      <c r="CD11">
+      <c r="CE11">
         <v>211000000.0</v>
       </c>
-      <c r="CE11">
+      <c r="CF11">
         <v>238000000.0</v>
       </c>
-      <c r="CF11">
+      <c r="CG11">
         <v>450000000.0</v>
       </c>
-      <c r="CG11">
+      <c r="CH11">
         <v>350000000.0</v>
       </c>
-      <c r="CH11">
+      <c r="CI11">
         <v>220000000.0</v>
       </c>
-      <c r="CI11">
+      <c r="CJ11">
         <v>290000000.0</v>
       </c>
-      <c r="CJ11">
+      <c r="CK11">
         <v>237000000.0</v>
       </c>
-      <c r="CK11">
+      <c r="CL11">
         <v>290000000.0</v>
       </c>
-      <c r="CL11">
+      <c r="CM11">
         <v>211000000.0</v>
       </c>
-      <c r="CM11">
+      <c r="CN11">
         <v>143000000.0</v>
       </c>
-      <c r="CN11">
+      <c r="CO11">
         <v>212000000.0</v>
       </c>
-      <c r="CO11">
+      <c r="CP11">
         <v>115000000.0</v>
       </c>
-      <c r="CP11">
+      <c r="CQ11">
         <v>43000000.0</v>
       </c>
-      <c r="CQ11">
+      <c r="CR11">
         <v>124000000.0</v>
       </c>
-      <c r="CR11">
+      <c r="CS11">
         <v>161000000.0</v>
       </c>
-      <c r="CS11">
+      <c r="CT11">
         <v>186000000.0</v>
       </c>
-      <c r="CT11">
+      <c r="CU11">
         <v>-124000000.0</v>
       </c>
-      <c r="CU11">
+      <c r="CV11">
         <v>69000000.0</v>
       </c>
-      <c r="CV11">
+      <c r="CW11">
         <v>173000000.0</v>
       </c>
-      <c r="CW11">
+      <c r="CX11">
         <v>140000000.0</v>
       </c>
-      <c r="CX11">
+      <c r="CY11">
         <v>16000000.0</v>
       </c>
-      <c r="CY11">
+      <c r="CZ11">
         <v>71000000.0</v>
       </c>
-      <c r="CZ11">
+      <c r="DA11">
         <v>178000000.0</v>
       </c>
-      <c r="DA11">
+      <c r="DB11">
         <v>198000000.0</v>
       </c>
-      <c r="DB11">
+      <c r="DC11">
         <v>240000000.0</v>
       </c>
-      <c r="DC11">
+      <c r="DD11">
         <v>182000000.0</v>
       </c>
-      <c r="DD11">
+      <c r="DE11">
         <v>-3000000.0</v>
       </c>
-      <c r="DE11">
+      <c r="DF11">
         <v>174000000.0</v>
       </c>
-      <c r="DF11">
+      <c r="DG11">
         <v>-106000000.0</v>
       </c>
     </row>
-    <row r="12" spans="1:110">
+    <row r="12" spans="1:111">
       <c r="A12" t="s">
-        <v>184</v>
+        <v>185</v>
       </c>
       <c r="B12">
+        <v>265000000.0</v>
+      </c>
+      <c r="C12">
         <v>263000000.0</v>
       </c>
-      <c r="C12">
+      <c r="D12">
         <v>271000000.0</v>
       </c>
-      <c r="D12">
+      <c r="E12">
         <v>269000000.0</v>
       </c>
-      <c r="E12">
+      <c r="F12">
         <v>258000000.0</v>
       </c>
-      <c r="F12">
+      <c r="G12">
         <v>259000000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>257000000.0</v>
       </c>
       <c r="H12">
         <v>257000000.0</v>
       </c>
       <c r="I12">
+        <v>257000000.0</v>
+      </c>
+      <c r="J12">
         <v>264000000.0</v>
       </c>
-      <c r="J12">
+      <c r="K12">
         <v>269000000.0</v>
       </c>
-      <c r="K12">
+      <c r="L12">
         <v>265000000.0</v>
       </c>
-      <c r="L12">
+      <c r="M12">
         <v>256000000.0</v>
       </c>
-      <c r="M12">
+      <c r="N12">
         <v>255000000.0</v>
       </c>
-      <c r="N12">
+      <c r="O12">
         <v>248000000.0</v>
       </c>
-      <c r="O12">
+      <c r="P12">
         <v>239000000.0</v>
       </c>
-      <c r="P12">
+      <c r="Q12">
         <v>226000000.0</v>
       </c>
-      <c r="Q12">
+      <c r="R12">
         <v>225000000.0</v>
       </c>
-      <c r="R12">
+      <c r="S12">
         <v>224000000.0</v>
       </c>
-      <c r="S12">
+      <c r="T12">
         <v>240000000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>228000000.0</v>
       </c>
       <c r="U12">
         <v>228000000.0</v>
       </c>
       <c r="V12">
+        <v>228000000.0</v>
+      </c>
+      <c r="W12">
         <v>230000000.0</v>
       </c>
-      <c r="W12">
+      <c r="X12">
         <v>229000000.0</v>
       </c>
-      <c r="X12">
+      <c r="Y12">
         <v>232000000.0</v>
       </c>
-      <c r="Y12">
+      <c r="Z12">
         <v>222000000.0</v>
       </c>
-      <c r="Z12">
+      <c r="AA12">
         <v>224000000.0</v>
       </c>
-      <c r="AA12">
+      <c r="AB12">
         <v>223000000.0</v>
       </c>
-      <c r="AB12">
+      <c r="AC12">
         <v>274000000.0</v>
       </c>
-      <c r="AC12">
+      <c r="AD12">
         <v>234000000.0</v>
       </c>
-      <c r="AD12">
+      <c r="AE12">
         <v>260000000.0</v>
       </c>
-      <c r="AE12">
+      <c r="AF12">
         <v>267000000.0</v>
       </c>
-      <c r="AF12">
+      <c r="AG12">
         <v>309000000.0</v>
       </c>
-      <c r="AG12">
+      <c r="AH12">
         <v>286000000.0</v>
       </c>
-      <c r="AH12">
+      <c r="AI12">
         <v>278000000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>284000000.0</v>
       </c>
       <c r="AJ12">
         <v>284000000.0</v>
       </c>
       <c r="AK12">
+        <v>284000000.0</v>
+      </c>
+      <c r="AL12">
         <v>283000000.0</v>
       </c>
-      <c r="AL12">
+      <c r="AM12">
         <v>291000000.0</v>
       </c>
-      <c r="AM12">
+      <c r="AN12">
         <v>280000000.0</v>
       </c>
-      <c r="AN12">
+      <c r="AO12">
         <v>306000000.0</v>
       </c>
-      <c r="AO12">
+      <c r="AP12">
         <v>312000000.0</v>
       </c>
-      <c r="AP12">
+      <c r="AQ12">
         <v>300000000.0</v>
       </c>
-      <c r="AQ12">
+      <c r="AR12">
         <v>302000000.0</v>
       </c>
-      <c r="AR12">
+      <c r="AS12">
         <v>308000000.0</v>
       </c>
-      <c r="AS12">
+      <c r="AT12">
         <v>298000000.0</v>
       </c>
-      <c r="AT12">
+      <c r="AU12">
         <v>297000000.0</v>
       </c>
-      <c r="AU12">
+      <c r="AV12">
         <v>295000000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>312000000.0</v>
       </c>
       <c r="AW12">
         <v>312000000.0</v>
       </c>
       <c r="AX12">
+        <v>312000000.0</v>
+      </c>
+      <c r="AY12">
         <v>323000000.0</v>
       </c>
-      <c r="AY12">
+      <c r="AZ12">
         <v>317000000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>321000000.0</v>
       </c>
       <c r="BA12">
         <v>321000000.0</v>
       </c>
       <c r="BB12">
+        <v>321000000.0</v>
+      </c>
+      <c r="BC12">
         <v>348000000.0</v>
       </c>
-      <c r="BC12">
+      <c r="BD12">
         <v>345000000.0</v>
       </c>
-      <c r="BD12">
+      <c r="BE12">
         <v>362000000.0</v>
       </c>
-      <c r="BE12">
+      <c r="BF12">
         <v>379000000.0</v>
       </c>
-      <c r="BF12">
+      <c r="BG12">
         <v>262000000.0</v>
       </c>
-      <c r="BG12">
+      <c r="BH12">
         <v>451000000.0</v>
       </c>
-      <c r="BH12">
+      <c r="BI12">
         <v>443000000.0</v>
       </c>
-      <c r="BI12">
+      <c r="BJ12">
         <v>438000000.0</v>
       </c>
-      <c r="BJ12">
+      <c r="BK12">
         <v>311000000.0</v>
       </c>
-      <c r="BK12">
+      <c r="BL12">
         <v>430000000.0</v>
       </c>
-      <c r="BL12">
+      <c r="BM12">
         <v>405000000.0</v>
       </c>
-      <c r="BM12">
+      <c r="BN12">
         <v>409000000.0</v>
       </c>
-      <c r="BN12">
+      <c r="BO12">
         <v>1044000000.0</v>
       </c>
-      <c r="BO12">
+      <c r="BP12">
         <v>321000000.0</v>
       </c>
-      <c r="BP12">
+      <c r="BQ12">
         <v>260000000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>267000000.0</v>
       </c>
       <c r="BR12">
         <v>267000000.0</v>
       </c>
       <c r="BS12">
+        <v>267000000.0</v>
+      </c>
+      <c r="BT12">
         <v>263000000.0</v>
       </c>
-      <c r="BT12">
+      <c r="BU12">
         <v>269000000.0</v>
       </c>
-      <c r="BU12">
+      <c r="BV12">
         <v>1630000000.0</v>
       </c>
-      <c r="BV12">
+      <c r="BW12">
         <v>310000000.0</v>
       </c>
-      <c r="BW12">
+      <c r="BX12">
         <v>264000000.0</v>
       </c>
-      <c r="BX12">
+      <c r="BY12">
         <v>267000000.0</v>
       </c>
-      <c r="BY12">
+      <c r="BZ12">
         <v>1628000000.0</v>
       </c>
-      <c r="BZ12">
+      <c r="CA12">
         <v>229000000.0</v>
       </c>
-      <c r="CA12">
+      <c r="CB12">
         <v>246000000.0</v>
       </c>
-      <c r="CB12">
+      <c r="CC12">
         <v>214000000.0</v>
       </c>
-      <c r="CC12">
+      <c r="CD12">
         <v>211000000.0</v>
       </c>
-      <c r="CD12">
+      <c r="CE12">
         <v>197000000.0</v>
       </c>
-      <c r="CE12">
+      <c r="CF12">
         <v>194000000.0</v>
       </c>
-      <c r="CF12">
+      <c r="CG12">
         <v>137000000.0</v>
       </c>
-      <c r="CG12">
+      <c r="CH12">
         <v>131000000.0</v>
       </c>
-      <c r="CH12">
+      <c r="CI12">
         <v>124000000.0</v>
       </c>
-      <c r="CI12">
+      <c r="CJ12">
         <v>123000000.0</v>
       </c>
-      <c r="CJ12">
+      <c r="CK12">
         <v>93000000.0</v>
       </c>
-      <c r="CK12">
+      <c r="CL12">
         <v>68000000.0</v>
       </c>
-      <c r="CL12">
+      <c r="CM12">
         <v>478000000.0</v>
       </c>
-      <c r="CM12">
-[...1 lines deleted...]
-      </c>
       <c r="CN12">
         <v>0.0</v>
       </c>
       <c r="CO12">
         <v>0.0</v>
       </c>
       <c r="CP12">
+        <v>0.0</v>
+      </c>
+      <c r="CQ12">
         <v>403000000.0</v>
       </c>
-      <c r="CQ12">
-[...1 lines deleted...]
-      </c>
       <c r="CR12">
         <v>0.0</v>
       </c>
       <c r="CS12">
         <v>0.0</v>
       </c>
       <c r="CT12">
+        <v>0.0</v>
+      </c>
+      <c r="CU12">
         <v>389000000.0</v>
       </c>
-      <c r="CU12">
-[...1 lines deleted...]
-      </c>
       <c r="CV12">
         <v>0.0</v>
       </c>
       <c r="CW12">
         <v>0.0</v>
       </c>
       <c r="CX12">
+        <v>0.0</v>
+      </c>
+      <c r="CY12">
         <v>539000000.0</v>
       </c>
-      <c r="CY12">
-[...1 lines deleted...]
-      </c>
       <c r="CZ12">
         <v>0.0</v>
       </c>
       <c r="DA12">
         <v>0.0</v>
       </c>
-      <c r="DB12"/>
+      <c r="DB12">
+        <v>0.0</v>
+      </c>
       <c r="DC12"/>
       <c r="DD12"/>
       <c r="DE12"/>
       <c r="DF12"/>
+      <c r="DG12"/>
     </row>
-    <row r="13" spans="1:110">
+    <row r="13" spans="1:111">
       <c r="A13" t="s">
-        <v>185</v>
-[...1 lines deleted...]
-      <c r="B13">
+        <v>186</v>
+      </c>
+      <c r="B13"/>
+      <c r="C13">
         <v>263000000.0</v>
       </c>
-      <c r="C13">
+      <c r="D13">
         <v>285000000.0</v>
       </c>
-      <c r="D13">
+      <c r="E13">
         <v>315000000.0</v>
       </c>
-      <c r="E13">
+      <c r="F13">
         <v>244000000.0</v>
       </c>
-      <c r="F13">
+      <c r="G13">
         <v>279000000.0</v>
       </c>
-      <c r="G13">
+      <c r="H13">
         <v>316000000.0</v>
       </c>
-      <c r="H13"/>
       <c r="I13"/>
       <c r="J13"/>
-      <c r="K13">
+      <c r="K13"/>
+      <c r="L13">
         <v>265000000.0</v>
       </c>
-      <c r="L13">
+      <c r="M13">
         <v>256000000.0</v>
       </c>
-      <c r="M13">
+      <c r="N13">
         <v>255000000.0</v>
       </c>
-      <c r="N13">
+      <c r="O13">
         <v>248000000.0</v>
       </c>
-      <c r="O13">
+      <c r="P13">
         <v>239000000.0</v>
       </c>
-      <c r="P13">
+      <c r="Q13">
         <v>226000000.0</v>
       </c>
-      <c r="Q13">
+      <c r="R13">
         <v>225000000.0</v>
       </c>
-      <c r="R13">
+      <c r="S13">
         <v>224000000.0</v>
       </c>
-      <c r="S13">
+      <c r="T13">
         <v>240000000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>228000000.0</v>
       </c>
       <c r="U13">
         <v>228000000.0</v>
       </c>
       <c r="V13">
+        <v>228000000.0</v>
+      </c>
+      <c r="W13">
         <v>230000000.0</v>
       </c>
-      <c r="W13">
+      <c r="X13">
         <v>229000000.0</v>
       </c>
-      <c r="X13">
+      <c r="Y13">
         <v>232000000.0</v>
       </c>
-      <c r="Y13">
+      <c r="Z13">
         <v>222000000.0</v>
       </c>
-      <c r="Z13">
+      <c r="AA13">
         <v>224000000.0</v>
       </c>
-      <c r="AA13">
+      <c r="AB13">
         <v>223000000.0</v>
       </c>
-      <c r="AB13">
+      <c r="AC13">
         <v>274000000.0</v>
       </c>
-      <c r="AC13">
+      <c r="AD13">
         <v>234000000.0</v>
       </c>
-      <c r="AD13"/>
       <c r="AE13"/>
       <c r="AF13"/>
       <c r="AG13"/>
       <c r="AH13"/>
       <c r="AI13"/>
       <c r="AJ13"/>
       <c r="AK13"/>
       <c r="AL13"/>
       <c r="AM13"/>
       <c r="AN13"/>
       <c r="AO13"/>
       <c r="AP13"/>
       <c r="AQ13"/>
       <c r="AR13"/>
       <c r="AS13"/>
       <c r="AT13"/>
       <c r="AU13"/>
       <c r="AV13"/>
       <c r="AW13"/>
       <c r="AX13"/>
       <c r="AY13"/>
       <c r="AZ13"/>
       <c r="BA13"/>
       <c r="BB13"/>
       <c r="BC13"/>
@@ -27379,1204 +27658,1216 @@
       <c r="CH13"/>
       <c r="CI13"/>
       <c r="CJ13"/>
       <c r="CK13"/>
       <c r="CL13"/>
       <c r="CM13"/>
       <c r="CN13"/>
       <c r="CO13"/>
       <c r="CP13"/>
       <c r="CQ13"/>
       <c r="CR13"/>
       <c r="CS13"/>
       <c r="CT13"/>
       <c r="CU13"/>
       <c r="CV13"/>
       <c r="CW13"/>
       <c r="CX13"/>
       <c r="CY13"/>
       <c r="CZ13"/>
       <c r="DA13"/>
       <c r="DB13"/>
       <c r="DC13"/>
       <c r="DD13"/>
       <c r="DE13"/>
       <c r="DF13"/>
+      <c r="DG13"/>
     </row>
-    <row r="14" spans="1:110">
+    <row r="14" spans="1:111">
       <c r="A14" t="s">
-        <v>186</v>
-[...1 lines deleted...]
-      <c r="B14"/>
+        <v>187</v>
+      </c>
+      <c r="B14">
+        <v>23000000.0</v>
+      </c>
       <c r="C14">
-        <v>-6000000.0</v>
+        <v>-7000000.0</v>
       </c>
       <c r="D14">
         <v>-6000000.0</v>
       </c>
       <c r="E14">
+        <v>-6000000.0</v>
+      </c>
+      <c r="F14">
         <v>-5000000.0</v>
       </c>
-      <c r="F14">
+      <c r="G14">
         <v>-4000000.0</v>
       </c>
-      <c r="G14">
+      <c r="H14">
         <v>1000000.0</v>
       </c>
-      <c r="H14">
+      <c r="I14">
         <v>-7000000.0</v>
       </c>
-      <c r="I14">
+      <c r="J14">
         <v>-8000000.0</v>
       </c>
-      <c r="J14">
+      <c r="K14">
         <v>-7000000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>-6000000.0</v>
       </c>
       <c r="L14">
         <v>-6000000.0</v>
       </c>
       <c r="M14">
+        <v>-6000000.0</v>
+      </c>
+      <c r="N14">
         <v>5000000.0</v>
       </c>
-      <c r="N14">
+      <c r="O14">
         <v>-3000000.0</v>
       </c>
-      <c r="O14">
+      <c r="P14">
         <v>5000000.0</v>
       </c>
-      <c r="P14">
+      <c r="Q14">
         <v>6000000.0</v>
       </c>
-      <c r="Q14">
+      <c r="R14">
         <v>5000000.0</v>
       </c>
-      <c r="R14">
+      <c r="S14">
         <v>-6000000.0</v>
       </c>
-      <c r="S14">
+      <c r="T14">
         <v>-5000000.0</v>
       </c>
-      <c r="T14">
+      <c r="U14">
         <v>285000000.0</v>
       </c>
-      <c r="U14">
+      <c r="V14">
         <v>5000000.0</v>
       </c>
-      <c r="V14">
+      <c r="W14">
         <v>6000000.0</v>
       </c>
-      <c r="W14">
+      <c r="X14">
         <v>-3000000.0</v>
       </c>
-      <c r="X14">
+      <c r="Y14">
         <v>5000000.0</v>
       </c>
-      <c r="Y14">
+      <c r="Z14">
         <v>3000000.0</v>
       </c>
-      <c r="Z14">
+      <c r="AA14">
         <v>-5000000.0</v>
       </c>
-      <c r="AA14">
+      <c r="AB14">
         <v>6000000.0</v>
       </c>
-      <c r="AB14">
+      <c r="AC14">
         <v>5000000.0</v>
       </c>
-      <c r="AC14">
+      <c r="AD14">
         <v>4000000.0</v>
       </c>
-      <c r="AD14">
+      <c r="AE14">
         <v>-5000000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>3000000.0</v>
       </c>
       <c r="AF14">
         <v>3000000.0</v>
       </c>
       <c r="AG14">
+        <v>3000000.0</v>
+      </c>
+      <c r="AH14">
         <v>4000000.0</v>
       </c>
-      <c r="AH14">
+      <c r="AI14">
         <v>-2000000.0</v>
       </c>
-      <c r="AI14">
+      <c r="AJ14">
         <v>6000000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>3000000.0</v>
       </c>
       <c r="AK14">
         <v>3000000.0</v>
       </c>
       <c r="AL14">
+        <v>3000000.0</v>
+      </c>
+      <c r="AM14">
         <v>2000000.0</v>
       </c>
-      <c r="AM14">
+      <c r="AN14">
         <v>-4000000.0</v>
       </c>
-      <c r="AN14">
+      <c r="AO14">
         <v>4000000.0</v>
       </c>
-      <c r="AO14">
+      <c r="AP14">
         <v>2000000.0</v>
       </c>
-      <c r="AP14">
+      <c r="AQ14">
         <v>8000000.0</v>
       </c>
-      <c r="AQ14">
+      <c r="AR14">
         <v>-5000000.0</v>
       </c>
-      <c r="AR14">
+      <c r="AS14">
         <v>4000000.0</v>
       </c>
-      <c r="AS14">
+      <c r="AT14">
         <v>5000000.0</v>
       </c>
-      <c r="AT14">
+      <c r="AU14">
         <v>6000000.0</v>
       </c>
-      <c r="AU14">
+      <c r="AV14">
         <v>-10000000.0</v>
       </c>
-      <c r="AV14">
+      <c r="AW14">
         <v>10000000.0</v>
       </c>
-      <c r="AW14">
+      <c r="AX14">
         <v>11000000.0</v>
       </c>
-      <c r="AX14">
+      <c r="AY14">
         <v>8000000.0</v>
       </c>
-      <c r="AY14">
+      <c r="AZ14">
         <v>3000000.0</v>
       </c>
-      <c r="AZ14">
+      <c r="BA14">
         <v>8000000.0</v>
       </c>
-      <c r="BA14">
+      <c r="BB14">
         <v>6000000.0</v>
       </c>
-      <c r="BB14">
+      <c r="BC14">
         <v>9000000.0</v>
       </c>
-      <c r="BC14">
+      <c r="BD14">
         <v>-8000000.0</v>
       </c>
-      <c r="BD14">
+      <c r="BE14">
         <v>8000000.0</v>
       </c>
-      <c r="BE14">
+      <c r="BF14">
         <v>24000000.0</v>
       </c>
-      <c r="BF14">
-[...1 lines deleted...]
-      </c>
       <c r="BG14">
+        <v>0.0</v>
+      </c>
+      <c r="BH14">
         <v>-6000000.0</v>
       </c>
-      <c r="BH14">
+      <c r="BI14">
         <v>-7000000.0</v>
       </c>
-      <c r="BI14">
+      <c r="BJ14">
         <v>7000000.0</v>
       </c>
-      <c r="BJ14">
+      <c r="BK14">
         <v>3000000.0</v>
       </c>
-      <c r="BK14">
+      <c r="BL14">
         <v>4000000.0</v>
       </c>
-      <c r="BL14">
-[...1 lines deleted...]
-      </c>
       <c r="BM14">
         <v>0.0</v>
       </c>
       <c r="BN14">
         <v>0.0</v>
       </c>
       <c r="BO14">
         <v>0.0</v>
       </c>
       <c r="BP14">
         <v>0.0</v>
       </c>
       <c r="BQ14">
         <v>0.0</v>
       </c>
       <c r="BR14">
         <v>0.0</v>
       </c>
       <c r="BS14">
         <v>0.0</v>
       </c>
       <c r="BT14">
         <v>0.0</v>
       </c>
       <c r="BU14">
         <v>0.0</v>
       </c>
       <c r="BV14">
+        <v>0.0</v>
+      </c>
+      <c r="BW14">
         <v>240000000.0</v>
       </c>
-      <c r="BW14">
-[...1 lines deleted...]
-      </c>
       <c r="BX14">
+        <v>0.0</v>
+      </c>
+      <c r="BY14">
         <v>-84000000.0</v>
       </c>
-      <c r="BY14">
+      <c r="BZ14">
         <v>84000000.0</v>
       </c>
-      <c r="BZ14">
+      <c r="CA14">
         <v>51000000.0</v>
       </c>
-      <c r="CA14">
+      <c r="CB14">
         <v>56000000.0</v>
       </c>
-      <c r="CB14">
+      <c r="CC14">
         <v>68000000.0</v>
       </c>
-      <c r="CC14">
+      <c r="CD14">
         <v>59000000.0</v>
       </c>
-      <c r="CD14">
+      <c r="CE14">
         <v>41000000.0</v>
       </c>
-      <c r="CE14">
+      <c r="CF14">
         <v>54000000.0</v>
       </c>
-      <c r="CF14">
+      <c r="CG14">
         <v>9000000.0</v>
       </c>
-      <c r="CG14">
+      <c r="CH14">
         <v>50000000.0</v>
       </c>
-      <c r="CH14">
+      <c r="CI14">
         <v>35000000.0</v>
       </c>
-      <c r="CI14">
+      <c r="CJ14">
         <v>27000000.0</v>
       </c>
-      <c r="CJ14">
+      <c r="CK14">
         <v>47000000.0</v>
       </c>
-      <c r="CK14">
+      <c r="CL14">
         <v>43000000.0</v>
       </c>
-      <c r="CL14">
+      <c r="CM14">
         <v>110000000.0</v>
       </c>
-      <c r="CM14">
-[...1 lines deleted...]
-      </c>
       <c r="CN14">
         <v>0.0</v>
       </c>
       <c r="CO14">
         <v>0.0</v>
       </c>
       <c r="CP14">
+        <v>0.0</v>
+      </c>
+      <c r="CQ14">
         <v>73000000.0</v>
       </c>
-      <c r="CQ14">
-[...1 lines deleted...]
-      </c>
       <c r="CR14">
         <v>0.0</v>
       </c>
       <c r="CS14">
         <v>0.0</v>
       </c>
       <c r="CT14">
         <v>0.0</v>
       </c>
       <c r="CU14">
         <v>0.0</v>
       </c>
       <c r="CV14">
         <v>0.0</v>
       </c>
       <c r="CW14">
         <v>0.0</v>
       </c>
       <c r="CX14">
         <v>0.0</v>
       </c>
       <c r="CY14">
         <v>0.0</v>
       </c>
       <c r="CZ14">
         <v>0.0</v>
       </c>
       <c r="DA14">
         <v>0.0</v>
       </c>
-      <c r="DB14"/>
+      <c r="DB14">
+        <v>0.0</v>
+      </c>
       <c r="DC14"/>
       <c r="DD14"/>
       <c r="DE14"/>
       <c r="DF14"/>
+      <c r="DG14"/>
     </row>
-    <row r="15" spans="1:110">
+    <row r="15" spans="1:111">
       <c r="A15" t="s">
-        <v>187</v>
+        <v>188</v>
       </c>
       <c r="B15">
+        <v>1185000000.0</v>
+      </c>
+      <c r="C15">
         <v>809000000.0</v>
       </c>
-      <c r="C15">
+      <c r="D15">
         <v>896000000.0</v>
       </c>
-      <c r="D15">
+      <c r="E15">
         <v>729000000.0</v>
       </c>
-      <c r="E15">
+      <c r="F15">
         <v>945000000.0</v>
       </c>
-      <c r="F15">
+      <c r="G15">
         <v>1271000000.0</v>
       </c>
-      <c r="G15">
+      <c r="H15">
         <v>1342000000.0</v>
       </c>
-      <c r="H15">
+      <c r="I15">
         <v>946000000.0</v>
       </c>
-      <c r="I15">
+      <c r="J15">
         <v>867000000.0</v>
       </c>
-      <c r="J15">
+      <c r="K15">
         <v>607000000.0</v>
       </c>
-      <c r="K15">
+      <c r="L15">
         <v>489000000.0</v>
       </c>
-      <c r="L15">
+      <c r="M15">
         <v>402000000.0</v>
       </c>
-      <c r="M15">
+      <c r="N15">
         <v>80000000.0</v>
       </c>
-      <c r="N15">
+      <c r="O15">
         <v>1351000000.0</v>
       </c>
-      <c r="O15">
+      <c r="P15">
         <v>400000000.0</v>
       </c>
-      <c r="P15">
+      <c r="Q15">
         <v>138000000.0</v>
       </c>
-      <c r="Q15">
+      <c r="R15">
         <v>669000000.0</v>
       </c>
-      <c r="R15">
+      <c r="S15">
         <v>1221000000.0</v>
       </c>
-      <c r="S15">
+      <c r="T15">
         <v>1589000000.0</v>
       </c>
-      <c r="T15">
+      <c r="U15">
         <v>3407000000.0</v>
       </c>
-      <c r="U15">
+      <c r="V15">
         <v>358000000.0</v>
       </c>
-      <c r="V15">
+      <c r="W15">
         <v>158000000.0</v>
       </c>
-      <c r="W15">
+      <c r="X15">
         <v>706000000.0</v>
       </c>
-      <c r="X15">
+      <c r="Y15">
         <v>145000000.0</v>
       </c>
-      <c r="Y15">
+      <c r="Z15">
         <v>4398000000.0</v>
       </c>
-      <c r="Z15">
+      <c r="AA15">
         <v>593000000.0</v>
       </c>
-      <c r="AA15">
+      <c r="AB15">
         <v>2184000000.0</v>
       </c>
-      <c r="AB15">
+      <c r="AC15">
         <v>1741000000.0</v>
       </c>
-      <c r="AC15">
+      <c r="AD15">
         <v>1381000000.0</v>
       </c>
-      <c r="AD15">
+      <c r="AE15">
         <v>2067000000.0</v>
       </c>
-      <c r="AE15">
+      <c r="AF15">
         <v>912000000.0</v>
       </c>
-      <c r="AF15">
+      <c r="AG15">
         <v>891000000.0</v>
       </c>
-      <c r="AG15">
+      <c r="AH15">
         <v>1253000000.0</v>
       </c>
-      <c r="AH15">
+      <c r="AI15">
         <v>2381000000.0</v>
       </c>
-      <c r="AI15">
+      <c r="AJ15">
         <v>-91000000.0</v>
       </c>
-      <c r="AJ15">
+      <c r="AK15">
         <v>911000000.0</v>
       </c>
-      <c r="AK15">
+      <c r="AL15">
         <v>873000000.0</v>
       </c>
-      <c r="AL15">
+      <c r="AM15">
         <v>-2088000000.0</v>
       </c>
-      <c r="AM15">
+      <c r="AN15">
         <v>577000000.0</v>
       </c>
-      <c r="AN15">
+      <c r="AO15">
         <v>110000000.0</v>
       </c>
-      <c r="AO15">
+      <c r="AP15">
         <v>2201000000.0</v>
       </c>
-      <c r="AP15">
+      <c r="AQ15">
         <v>834000000.0</v>
       </c>
-      <c r="AQ15">
+      <c r="AR15">
         <v>1203000000.0</v>
       </c>
-      <c r="AR15">
+      <c r="AS15">
         <v>1115000000.0</v>
       </c>
-      <c r="AS15">
+      <c r="AT15">
         <v>2158000000.0</v>
       </c>
-      <c r="AT15">
+      <c r="AU15">
         <v>1521000000.0</v>
       </c>
-      <c r="AU15">
+      <c r="AV15">
         <v>2094000000.0</v>
       </c>
-      <c r="AV15">
+      <c r="AW15">
         <v>1366000000.0</v>
       </c>
-      <c r="AW15">
+      <c r="AX15">
         <v>1328000000.0</v>
       </c>
-      <c r="AX15">
+      <c r="AY15">
         <v>908000000.0</v>
       </c>
-      <c r="AY15">
+      <c r="AZ15">
         <v>972000000.0</v>
       </c>
-      <c r="AZ15">
+      <c r="BA15">
         <v>502000000.0</v>
       </c>
-      <c r="BA15">
+      <c r="BB15">
         <v>986000000.0</v>
       </c>
-      <c r="BB15">
+      <c r="BC15">
         <v>127000000.0</v>
       </c>
-      <c r="BC15">
+      <c r="BD15">
         <v>-954000000.0</v>
       </c>
-      <c r="BD15">
+      <c r="BE15">
         <v>2295000000.0</v>
       </c>
-      <c r="BE15">
+      <c r="BF15">
         <v>-144000000.0</v>
       </c>
-      <c r="BF15">
+      <c r="BG15">
         <v>1156000000.0</v>
       </c>
-      <c r="BG15">
+      <c r="BH15">
         <v>3456000000.0</v>
       </c>
-      <c r="BH15">
+      <c r="BI15">
         <v>1100000000.0</v>
       </c>
-      <c r="BI15">
+      <c r="BJ15">
         <v>877000000.0</v>
       </c>
-      <c r="BJ15">
+      <c r="BK15">
         <v>82000000.0</v>
       </c>
-      <c r="BK15">
+      <c r="BL15">
         <v>316000000.0</v>
       </c>
-      <c r="BL15">
+      <c r="BM15">
         <v>1557000000.0</v>
       </c>
-      <c r="BM15">
+      <c r="BN15">
         <v>835000000.0</v>
       </c>
-      <c r="BN15">
+      <c r="BO15">
         <v>320000000.0</v>
       </c>
-      <c r="BO15">
+      <c r="BP15">
         <v>-620000000.0</v>
       </c>
-      <c r="BP15">
+      <c r="BQ15">
         <v>-1402000000.0</v>
       </c>
-      <c r="BQ15">
+      <c r="BR15">
         <v>-544000000.0</v>
       </c>
-      <c r="BR15">
+      <c r="BS15">
         <v>985000000.0</v>
       </c>
-      <c r="BS15">
+      <c r="BT15">
         <v>630000000.0</v>
       </c>
-      <c r="BT15">
+      <c r="BU15">
         <v>946000000.0</v>
       </c>
-      <c r="BU15">
+      <c r="BV15">
         <v>660000000.0</v>
       </c>
-      <c r="BV15">
+      <c r="BW15">
         <v>1118000000.0</v>
       </c>
-      <c r="BW15">
+      <c r="BX15">
         <v>1019000000.0</v>
       </c>
-      <c r="BX15">
+      <c r="BY15">
         <v>1163000000.0</v>
       </c>
-      <c r="BY15">
+      <c r="BZ15">
         <v>1017000000.0</v>
       </c>
-      <c r="BZ15">
+      <c r="CA15">
         <v>3863000000.0</v>
       </c>
-      <c r="CA15">
+      <c r="CB15">
         <v>1033000000.0</v>
       </c>
-      <c r="CB15">
+      <c r="CC15">
         <v>650000000.0</v>
       </c>
-      <c r="CC15">
+      <c r="CD15">
         <v>747000000.0</v>
       </c>
-      <c r="CD15">
+      <c r="CE15">
         <v>709000000.0</v>
       </c>
-      <c r="CE15">
+      <c r="CF15">
         <v>773000000.0</v>
       </c>
-      <c r="CF15">
+      <c r="CG15">
         <v>2245000000.0</v>
       </c>
-      <c r="CG15">
+      <c r="CH15">
         <v>987000000.0</v>
       </c>
-      <c r="CH15">
+      <c r="CI15">
         <v>511000000.0</v>
       </c>
-      <c r="CI15">
+      <c r="CJ15">
         <v>695000000.0</v>
       </c>
-      <c r="CJ15">
+      <c r="CK15">
         <v>954000000.0</v>
       </c>
-      <c r="CK15">
+      <c r="CL15">
         <v>598000000.0</v>
       </c>
-      <c r="CL15">
+      <c r="CM15">
         <v>701000000.0</v>
       </c>
-      <c r="CM15">
+      <c r="CN15">
         <v>574000000.0</v>
       </c>
-      <c r="CN15">
+      <c r="CO15">
         <v>580000000.0</v>
       </c>
-      <c r="CO15">
+      <c r="CP15">
         <v>362000000.0</v>
       </c>
-      <c r="CP15">
+      <c r="CQ15">
         <v>561000000.0</v>
       </c>
-      <c r="CQ15">
+      <c r="CR15">
         <v>328000000.0</v>
       </c>
-      <c r="CR15">
+      <c r="CS15">
         <v>387000000.0</v>
       </c>
-      <c r="CS15">
+      <c r="CT15">
         <v>329000000.0</v>
       </c>
-      <c r="CT15">
+      <c r="CU15">
         <v>-296000000.0</v>
       </c>
-      <c r="CU15">
+      <c r="CV15">
         <v>162000000.0</v>
       </c>
-      <c r="CV15">
+      <c r="CW15">
         <v>320000000.0</v>
       </c>
-      <c r="CW15">
+      <c r="CX15">
         <v>287000000.0</v>
       </c>
-      <c r="CX15">
+      <c r="CY15">
         <v>591000000.0</v>
       </c>
-      <c r="CY15">
+      <c r="CZ15">
         <v>241000000.0</v>
       </c>
-      <c r="CZ15">
+      <c r="DA15">
         <v>-115000000.0</v>
       </c>
-      <c r="DA15">
+      <c r="DB15">
         <v>236000000.0</v>
       </c>
-      <c r="DB15">
+      <c r="DC15">
         <v>266000000.0</v>
       </c>
-      <c r="DC15">
+      <c r="DD15">
         <v>242000000.0</v>
       </c>
-      <c r="DD15">
+      <c r="DE15">
         <v>-120000000.0</v>
       </c>
-      <c r="DE15">
+      <c r="DF15">
         <v>229000000.0</v>
       </c>
-      <c r="DF15">
+      <c r="DG15">
         <v>-130000000.0</v>
       </c>
     </row>
-    <row r="16" spans="1:110">
+    <row r="16" spans="1:111">
       <c r="A16" t="s">
-        <v>188</v>
-[...1 lines deleted...]
-      <c r="B16">
+        <v>189</v>
+      </c>
+      <c r="B16"/>
+      <c r="C16">
         <v>778000000.0</v>
       </c>
-      <c r="C16">
+      <c r="D16">
         <v>818000000.0</v>
       </c>
-      <c r="D16">
+      <c r="E16">
         <v>698000000.0</v>
       </c>
-      <c r="E16">
+      <c r="F16">
         <v>879000000.0</v>
       </c>
-      <c r="F16">
+      <c r="G16">
         <v>1239000000.0</v>
       </c>
-      <c r="G16">
+      <c r="H16">
         <v>1275000000.0</v>
       </c>
-      <c r="H16"/>
       <c r="I16"/>
       <c r="J16"/>
-      <c r="K16">
+      <c r="K16"/>
+      <c r="L16">
         <v>422000000.0</v>
       </c>
-      <c r="L16">
+      <c r="M16">
         <v>370000000.0</v>
       </c>
-      <c r="M16">
+      <c r="N16">
         <v>14000000.0</v>
       </c>
-      <c r="N16">
+      <c r="O16">
         <v>1314000000.0</v>
       </c>
-      <c r="O16">
+      <c r="P16">
         <v>331000000.0</v>
       </c>
-      <c r="P16">
+      <c r="Q16">
         <v>103000000.0</v>
       </c>
-      <c r="Q16">
+      <c r="R16">
         <v>606000000.0</v>
       </c>
-      <c r="R16">
+      <c r="S16">
         <v>1176000000.0</v>
       </c>
-      <c r="S16">
+      <c r="T16">
         <v>1521000000.0</v>
       </c>
-      <c r="T16">
+      <c r="U16">
         <v>3366000000.0</v>
       </c>
-      <c r="U16">
+      <c r="V16">
         <v>290000000.0</v>
       </c>
-      <c r="V16">
+      <c r="W16">
         <v>124000000.0</v>
       </c>
-      <c r="W16">
+      <c r="X16">
         <v>633000000.0</v>
       </c>
-      <c r="X16">
+      <c r="Y16">
         <v>68000000.0</v>
       </c>
-      <c r="Y16">
+      <c r="Z16">
         <v>4366000000.0</v>
       </c>
-      <c r="Z16">
+      <c r="AA16">
         <v>536000000.0</v>
       </c>
-      <c r="AA16">
+      <c r="AB16">
         <v>2152000000.0</v>
       </c>
-      <c r="AB16">
+      <c r="AC16">
         <v>1684000000.0</v>
       </c>
-      <c r="AC16">
+      <c r="AD16">
         <v>1349000000.0</v>
       </c>
-      <c r="AD16">
+      <c r="AE16">
         <v>2010000000.0</v>
       </c>
-      <c r="AE16">
+      <c r="AF16">
         <v>880000000.0</v>
       </c>
-      <c r="AF16">
+      <c r="AG16">
         <v>845000000.0</v>
       </c>
-      <c r="AG16">
+      <c r="AH16">
         <v>1247000000.0</v>
       </c>
-      <c r="AH16">
+      <c r="AI16">
         <v>2336000000.0</v>
       </c>
-      <c r="AI16">
+      <c r="AJ16">
         <v>-87000000.0</v>
       </c>
-      <c r="AJ16">
+      <c r="AK16">
         <v>838000000.0</v>
       </c>
-      <c r="AK16">
+      <c r="AL16">
         <v>820000000.0</v>
       </c>
-      <c r="AL16">
+      <c r="AM16">
         <v>-2133000000.0</v>
       </c>
-      <c r="AM16">
+      <c r="AN16">
         <v>571000000.0</v>
       </c>
-      <c r="AN16">
+      <c r="AO16">
         <v>64000000.0</v>
       </c>
-      <c r="AO16">
+      <c r="AP16">
         <v>2195000000.0</v>
       </c>
-      <c r="AP16">
+      <c r="AQ16">
         <v>785000000.0</v>
       </c>
-      <c r="AQ16">
+      <c r="AR16">
         <v>1197000000.0</v>
       </c>
-      <c r="AR16">
+      <c r="AS16">
         <v>1042000000.0</v>
       </c>
-      <c r="AS16">
+      <c r="AT16">
         <v>2128000000.0</v>
       </c>
-      <c r="AT16">
+      <c r="AU16">
         <v>1490000000.0</v>
       </c>
-      <c r="AU16">
+      <c r="AV16">
         <v>2064000000.0</v>
       </c>
-      <c r="AV16">
+      <c r="AW16">
         <v>1335000000.0</v>
       </c>
-      <c r="AW16">
+      <c r="AX16">
         <v>1298000000.0</v>
       </c>
-      <c r="AX16">
+      <c r="AY16">
         <v>877000000.0</v>
       </c>
-      <c r="AY16">
+      <c r="AZ16">
         <v>942000000.0</v>
       </c>
-      <c r="AZ16">
+      <c r="BA16">
         <v>471000000.0</v>
       </c>
-      <c r="BA16">
+      <c r="BB16">
         <v>956000000.0</v>
       </c>
-      <c r="BB16">
+      <c r="BC16">
         <v>65000000.0</v>
       </c>
-      <c r="BC16">
+      <c r="BD16">
         <v>-2261000000.0</v>
       </c>
-      <c r="BD16">
+      <c r="BE16">
         <v>2261000000.0</v>
       </c>
-      <c r="BE16">
-[...1 lines deleted...]
-      </c>
       <c r="BF16">
+        <v>0.0</v>
+      </c>
+      <c r="BG16">
         <v>934000000.0</v>
       </c>
-      <c r="BG16">
+      <c r="BH16">
         <v>3552000000.0</v>
       </c>
-      <c r="BH16">
+      <c r="BI16">
         <v>1206000000.0</v>
       </c>
-      <c r="BI16">
+      <c r="BJ16">
         <v>830000000.0</v>
       </c>
-      <c r="BJ16">
+      <c r="BK16">
         <v>32000000.0</v>
       </c>
-      <c r="BK16">
+      <c r="BL16">
         <v>283000000.0</v>
       </c>
-      <c r="BL16">
+      <c r="BM16">
         <v>1514000000.0</v>
       </c>
-      <c r="BM16">
+      <c r="BN16">
         <v>800000000.0</v>
       </c>
-      <c r="BN16">
+      <c r="BO16">
         <v>286000000.0</v>
       </c>
-      <c r="BO16">
-[...1 lines deleted...]
-      </c>
       <c r="BP16">
         <v>0.0</v>
       </c>
       <c r="BQ16">
         <v>0.0</v>
       </c>
       <c r="BR16">
+        <v>0.0</v>
+      </c>
+      <c r="BS16">
         <v>906000000.0</v>
       </c>
-      <c r="BS16">
+      <c r="BT16">
         <v>1027000000.0</v>
       </c>
-      <c r="BT16">
+      <c r="BU16">
         <v>853000000.0</v>
       </c>
-      <c r="BU16">
+      <c r="BV16">
         <v>595000000.0</v>
       </c>
-      <c r="BV16">
+      <c r="BW16">
         <v>1048000000.0</v>
       </c>
-      <c r="BW16">
+      <c r="BX16">
         <v>891000000.0</v>
       </c>
-      <c r="BX16">
+      <c r="BY16">
         <v>1033000000.0</v>
       </c>
-      <c r="BY16">
+      <c r="BZ16">
         <v>993000000.0</v>
       </c>
-      <c r="BZ16">
+      <c r="CA16">
         <v>760000000.0</v>
       </c>
-      <c r="CA16">
+      <c r="CB16">
         <v>920000000.0</v>
       </c>
-      <c r="CB16">
+      <c r="CC16">
         <v>560000000.0</v>
       </c>
-      <c r="CC16">
+      <c r="CD16">
         <v>697000000.0</v>
       </c>
-      <c r="CD16">
+      <c r="CE16">
         <v>546000000.0</v>
       </c>
-      <c r="CE16">
+      <c r="CF16">
         <v>692000000.0</v>
       </c>
-      <c r="CF16">
+      <c r="CG16">
         <v>982000000.0</v>
       </c>
-      <c r="CG16">
+      <c r="CH16">
         <v>795000000.0</v>
       </c>
-      <c r="CH16">
+      <c r="CI16">
         <v>492000000.0</v>
       </c>
-      <c r="CI16">
+      <c r="CJ16">
         <v>679000000.0</v>
       </c>
-      <c r="CJ16">
+      <c r="CK16">
         <v>828000000.0</v>
       </c>
-      <c r="CK16">
+      <c r="CL16">
         <v>638000000.0</v>
       </c>
-      <c r="CL16">
+      <c r="CM16">
         <v>499000000.0</v>
       </c>
-      <c r="CM16">
+      <c r="CN16">
         <v>544000000.0</v>
       </c>
-      <c r="CN16">
+      <c r="CO16">
         <v>562000000.0</v>
       </c>
-      <c r="CO16">
+      <c r="CP16">
         <v>294000000.0</v>
       </c>
-      <c r="CP16">
+      <c r="CQ16">
         <v>164000000.0</v>
       </c>
-      <c r="CQ16">
+      <c r="CR16">
         <v>307000000.0</v>
       </c>
-      <c r="CR16">
+      <c r="CS16">
         <v>356000000.0</v>
       </c>
-      <c r="CS16">
+      <c r="CT16">
         <v>307000000.0</v>
       </c>
-      <c r="CT16">
+      <c r="CU16">
         <v>328000000.0</v>
       </c>
-      <c r="CU16">
+      <c r="CV16">
         <v>145000000.0</v>
       </c>
-      <c r="CV16">
+      <c r="CW16">
         <v>276000000.0</v>
       </c>
-      <c r="CW16">
+      <c r="CX16">
         <v>287000000.0</v>
       </c>
-      <c r="CX16">
+      <c r="CY16">
         <v>591000000.0</v>
       </c>
-      <c r="CY16">
+      <c r="CZ16">
         <v>241000000.0</v>
       </c>
-      <c r="CZ16">
+      <c r="DA16">
         <v>-236000000.0</v>
       </c>
-      <c r="DA16">
+      <c r="DB16">
         <v>236000000.0</v>
       </c>
-      <c r="DB16"/>
       <c r="DC16"/>
       <c r="DD16"/>
       <c r="DE16"/>
       <c r="DF16"/>
+      <c r="DG16"/>
     </row>
-    <row r="17" spans="1:110">
+    <row r="17" spans="1:111">
       <c r="A17" t="s">
-        <v>189</v>
-[...1 lines deleted...]
-      <c r="B17"/>
+        <v>190</v>
+      </c>
+      <c r="B17">
+        <v>1162000000.0</v>
+      </c>
       <c r="C17">
+        <v>816000000.0</v>
+      </c>
+      <c r="D17">
         <v>902000000.0</v>
       </c>
-      <c r="D17">
+      <c r="E17">
         <v>735000000.0</v>
       </c>
-      <c r="E17">
+      <c r="F17">
         <v>950000000.0</v>
       </c>
-      <c r="F17">
+      <c r="G17">
         <v>1275000000.0</v>
       </c>
-      <c r="G17">
+      <c r="H17">
         <v>1341000000.0</v>
       </c>
-      <c r="H17">
+      <c r="I17">
         <v>953000000.0</v>
       </c>
-      <c r="I17">
+      <c r="J17">
         <v>875000000.0</v>
       </c>
-      <c r="J17">
+      <c r="K17">
         <v>614000000.0</v>
       </c>
-      <c r="K17">
+      <c r="L17">
         <v>495000000.0</v>
       </c>
-      <c r="L17">
+      <c r="M17">
         <v>408000000.0</v>
       </c>
-      <c r="M17">
+      <c r="N17">
         <v>98000000.0</v>
       </c>
-      <c r="N17">
+      <c r="O17">
         <v>1346000000.0</v>
       </c>
-      <c r="O17">
+      <c r="P17">
         <v>395000000.0</v>
       </c>
-      <c r="P17">
+      <c r="Q17">
         <v>133000000.0</v>
       </c>
-      <c r="Q17">
+      <c r="R17">
         <v>671000000.0</v>
       </c>
-      <c r="R17">
+      <c r="S17">
         <v>1211000000.0</v>
       </c>
-      <c r="S17">
+      <c r="T17">
         <v>1589000000.0</v>
       </c>
-      <c r="T17">
+      <c r="U17">
         <v>3412000000.0</v>
       </c>
-      <c r="U17">
+      <c r="V17">
         <v>358000000.0</v>
       </c>
-      <c r="V17">
+      <c r="W17">
         <v>-43000000.0</v>
       </c>
-      <c r="W17">
+      <c r="X17">
         <v>920000000.0</v>
       </c>
-      <c r="X17">
+      <c r="Y17">
         <v>144000000.0</v>
       </c>
-      <c r="Y17">
+      <c r="Z17">
         <v>4397000000.0</v>
       </c>
-      <c r="Z17">
+      <c r="AA17">
         <v>608000000.0</v>
       </c>
-      <c r="AA17">
+      <c r="AB17">
         <v>2181000000.0</v>
       </c>
-      <c r="AB17">
+      <c r="AC17">
         <v>1741000000.0</v>
       </c>
-      <c r="AC17">
+      <c r="AD17">
         <v>1379000000.0</v>
       </c>
-      <c r="AD17">
+      <c r="AE17">
         <v>2062000000.0</v>
       </c>
-      <c r="AE17">
+      <c r="AF17">
         <v>915000000.0</v>
       </c>
-      <c r="AF17">
+      <c r="AG17">
         <v>894000000.0</v>
       </c>
-      <c r="AG17">
+      <c r="AH17">
         <v>1257000000.0</v>
       </c>
-      <c r="AH17">
+      <c r="AI17">
         <v>2403000000.0</v>
       </c>
-      <c r="AI17">
+      <c r="AJ17">
         <v>893000000.0</v>
       </c>
-      <c r="AJ17">
+      <c r="AK17">
         <v>885000000.0</v>
       </c>
-      <c r="AK17">
+      <c r="AL17">
         <v>825000000.0</v>
       </c>
-      <c r="AL17">
+      <c r="AM17">
         <v>-1989000000.0</v>
       </c>
-      <c r="AM17">
+      <c r="AN17">
         <v>576000000.0</v>
       </c>
-      <c r="AN17">
+      <c r="AO17">
         <v>107000000.0</v>
       </c>
-      <c r="AO17">
+      <c r="AP17">
         <v>2110000000.0</v>
       </c>
-      <c r="AP17">
+      <c r="AQ17">
         <v>842000000.0</v>
       </c>
-      <c r="AQ17">
+      <c r="AR17">
         <v>1198000000.0</v>
       </c>
-      <c r="AR17">
+      <c r="AS17">
         <v>1119000000.0</v>
       </c>
-      <c r="AS17">
+      <c r="AT17">
         <v>2163000000.0</v>
       </c>
-      <c r="AT17">
+      <c r="AU17">
         <v>1527000000.0</v>
       </c>
-      <c r="AU17">
+      <c r="AV17">
         <v>2094000000.0</v>
       </c>
-      <c r="AV17">
+      <c r="AW17">
         <v>1376000000.0</v>
       </c>
-      <c r="AW17">
+      <c r="AX17">
         <v>1342000000.0</v>
       </c>
-      <c r="AX17">
+      <c r="AY17">
         <v>915000000.0</v>
       </c>
-      <c r="AY17">
+      <c r="AZ17">
         <v>973000000.0</v>
       </c>
-      <c r="AZ17">
+      <c r="BA17">
         <v>508000000.0</v>
       </c>
-      <c r="BA17">
+      <c r="BB17">
         <v>995000000.0</v>
       </c>
-      <c r="BB17">
-[...1 lines deleted...]
-      </c>
       <c r="BC17">
         <v>0.0</v>
       </c>
       <c r="BD17">
         <v>0.0</v>
       </c>
       <c r="BE17">
         <v>0.0</v>
       </c>
       <c r="BF17">
         <v>0.0</v>
       </c>
       <c r="BG17">
+        <v>0.0</v>
+      </c>
+      <c r="BH17">
         <v>3572000000.0</v>
       </c>
-      <c r="BH17">
+      <c r="BI17">
         <v>1201000000.0</v>
       </c>
-      <c r="BI17">
+      <c r="BJ17">
         <v>1055000000.0</v>
       </c>
-      <c r="BJ17">
-[...1 lines deleted...]
-      </c>
       <c r="BK17">
         <v>0.0</v>
       </c>
       <c r="BL17">
         <v>0.0</v>
       </c>
       <c r="BM17">
         <v>0.0</v>
       </c>
       <c r="BN17">
         <v>0.0</v>
       </c>
       <c r="BO17">
         <v>0.0</v>
       </c>
       <c r="BP17">
         <v>0.0</v>
       </c>
       <c r="BQ17">
         <v>0.0</v>
       </c>
       <c r="BR17">
         <v>0.0</v>
       </c>
       <c r="BS17">
@@ -28662,143 +28953,150 @@
       </c>
       <c r="CT17">
         <v>0.0</v>
       </c>
       <c r="CU17">
         <v>0.0</v>
       </c>
       <c r="CV17">
         <v>0.0</v>
       </c>
       <c r="CW17">
         <v>0.0</v>
       </c>
       <c r="CX17">
         <v>0.0</v>
       </c>
       <c r="CY17">
         <v>0.0</v>
       </c>
       <c r="CZ17">
         <v>0.0</v>
       </c>
       <c r="DA17">
         <v>0.0</v>
       </c>
-      <c r="DB17"/>
+      <c r="DB17">
+        <v>0.0</v>
+      </c>
       <c r="DC17"/>
       <c r="DD17"/>
       <c r="DE17"/>
       <c r="DF17"/>
+      <c r="DG17"/>
     </row>
-    <row r="18" spans="1:110">
+    <row r="18" spans="1:111">
       <c r="A18" t="s">
-        <v>190</v>
-[...1 lines deleted...]
-      <c r="B18"/>
+        <v>191</v>
+      </c>
+      <c r="B18">
+        <v>-265000000.0</v>
+      </c>
       <c r="C18">
+        <v>-263000000.0</v>
+      </c>
+      <c r="D18">
         <v>-271000000.0</v>
       </c>
-      <c r="D18">
+      <c r="E18">
         <v>-269000000.0</v>
       </c>
-      <c r="E18">
+      <c r="F18">
         <v>-258000000.0</v>
       </c>
-      <c r="F18">
+      <c r="G18">
         <v>-259000000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>-257000000.0</v>
       </c>
       <c r="H18">
         <v>-257000000.0</v>
       </c>
       <c r="I18">
+        <v>-257000000.0</v>
+      </c>
+      <c r="J18">
         <v>-264000000.0</v>
       </c>
-      <c r="J18">
+      <c r="K18">
         <v>-269000000.0</v>
       </c>
-      <c r="K18">
+      <c r="L18">
         <v>-265000000.0</v>
       </c>
-      <c r="L18">
+      <c r="M18">
         <v>-256000000.0</v>
       </c>
-      <c r="M18">
+      <c r="N18">
         <v>-255000000.0</v>
       </c>
-      <c r="N18">
+      <c r="O18">
         <v>-248000000.0</v>
       </c>
-      <c r="O18">
+      <c r="P18">
         <v>-239000000.0</v>
       </c>
-      <c r="P18">
+      <c r="Q18">
         <v>-226000000.0</v>
       </c>
-      <c r="Q18">
+      <c r="R18">
         <v>-225000000.0</v>
       </c>
-      <c r="R18">
+      <c r="S18">
         <v>-224000000.0</v>
       </c>
-      <c r="S18">
+      <c r="T18">
         <v>-240000000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>-228000000.0</v>
       </c>
       <c r="U18">
         <v>-228000000.0</v>
       </c>
       <c r="V18">
+        <v>-228000000.0</v>
+      </c>
+      <c r="W18">
         <v>-230000000.0</v>
       </c>
-      <c r="W18">
+      <c r="X18">
         <v>-229000000.0</v>
       </c>
-      <c r="X18">
+      <c r="Y18">
         <v>-232000000.0</v>
       </c>
-      <c r="Y18">
+      <c r="Z18">
         <v>-222000000.0</v>
       </c>
-      <c r="Z18">
+      <c r="AA18">
         <v>-224000000.0</v>
       </c>
-      <c r="AA18">
+      <c r="AB18">
         <v>-223000000.0</v>
       </c>
-      <c r="AB18">
+      <c r="AC18">
         <v>-274000000.0</v>
       </c>
-      <c r="AC18">
+      <c r="AD18">
         <v>-234000000.0</v>
       </c>
-      <c r="AD18"/>
       <c r="AE18"/>
       <c r="AF18"/>
       <c r="AG18"/>
       <c r="AH18"/>
       <c r="AI18"/>
       <c r="AJ18"/>
       <c r="AK18"/>
       <c r="AL18"/>
       <c r="AM18"/>
       <c r="AN18"/>
       <c r="AO18"/>
       <c r="AP18"/>
       <c r="AQ18"/>
       <c r="AR18"/>
       <c r="AS18"/>
       <c r="AT18"/>
       <c r="AU18"/>
       <c r="AV18"/>
       <c r="AW18"/>
       <c r="AX18"/>
       <c r="AY18"/>
       <c r="AZ18"/>
       <c r="BA18"/>
       <c r="BB18"/>
       <c r="BC18"/>
@@ -28835,54 +29133,55 @@
       <c r="CH18"/>
       <c r="CI18"/>
       <c r="CJ18"/>
       <c r="CK18"/>
       <c r="CL18"/>
       <c r="CM18"/>
       <c r="CN18"/>
       <c r="CO18"/>
       <c r="CP18"/>
       <c r="CQ18"/>
       <c r="CR18"/>
       <c r="CS18"/>
       <c r="CT18"/>
       <c r="CU18"/>
       <c r="CV18"/>
       <c r="CW18"/>
       <c r="CX18"/>
       <c r="CY18"/>
       <c r="CZ18"/>
       <c r="DA18"/>
       <c r="DB18"/>
       <c r="DC18"/>
       <c r="DD18"/>
       <c r="DE18"/>
       <c r="DF18"/>
+      <c r="DG18"/>
     </row>
-    <row r="19" spans="1:110">
+    <row r="19" spans="1:111">
       <c r="A19" t="s">
-        <v>191</v>
+        <v>192</v>
       </c>
       <c r="B19"/>
       <c r="C19"/>
       <c r="D19"/>
       <c r="E19"/>
       <c r="F19"/>
       <c r="G19"/>
       <c r="H19"/>
       <c r="I19"/>
       <c r="J19"/>
       <c r="K19"/>
       <c r="L19"/>
       <c r="M19"/>
       <c r="N19"/>
       <c r="O19"/>
       <c r="P19"/>
       <c r="Q19"/>
       <c r="R19"/>
       <c r="S19"/>
       <c r="T19"/>
       <c r="U19"/>
       <c r="V19"/>
       <c r="W19"/>
       <c r="X19"/>
       <c r="Y19"/>
@@ -28949,137 +29248,136 @@
       <c r="CH19"/>
       <c r="CI19"/>
       <c r="CJ19"/>
       <c r="CK19"/>
       <c r="CL19"/>
       <c r="CM19"/>
       <c r="CN19"/>
       <c r="CO19"/>
       <c r="CP19"/>
       <c r="CQ19"/>
       <c r="CR19"/>
       <c r="CS19"/>
       <c r="CT19"/>
       <c r="CU19"/>
       <c r="CV19"/>
       <c r="CW19"/>
       <c r="CX19"/>
       <c r="CY19"/>
       <c r="CZ19"/>
       <c r="DA19"/>
       <c r="DB19"/>
       <c r="DC19"/>
       <c r="DD19"/>
       <c r="DE19"/>
       <c r="DF19"/>
+      <c r="DG19"/>
     </row>
-    <row r="20" spans="1:110">
+    <row r="20" spans="1:111">
       <c r="A20" t="s">
-        <v>192</v>
+        <v>193</v>
       </c>
       <c r="B20"/>
       <c r="C20"/>
       <c r="D20"/>
       <c r="E20"/>
       <c r="F20"/>
       <c r="G20"/>
       <c r="H20"/>
       <c r="I20"/>
       <c r="J20"/>
       <c r="K20"/>
       <c r="L20"/>
       <c r="M20"/>
       <c r="N20"/>
       <c r="O20"/>
       <c r="P20"/>
       <c r="Q20"/>
       <c r="R20"/>
       <c r="S20"/>
       <c r="T20"/>
       <c r="U20"/>
       <c r="V20"/>
       <c r="W20"/>
       <c r="X20"/>
       <c r="Y20"/>
       <c r="Z20"/>
       <c r="AA20"/>
       <c r="AB20"/>
       <c r="AC20"/>
-      <c r="AD20">
-[...1 lines deleted...]
-      </c>
+      <c r="AD20"/>
       <c r="AE20">
         <v>0.0</v>
       </c>
       <c r="AF20">
         <v>0.0</v>
       </c>
       <c r="AG20">
         <v>0.0</v>
       </c>
       <c r="AH20">
         <v>0.0</v>
       </c>
       <c r="AI20">
         <v>0.0</v>
       </c>
       <c r="AJ20">
         <v>0.0</v>
       </c>
       <c r="AK20">
         <v>0.0</v>
       </c>
       <c r="AL20">
         <v>0.0</v>
       </c>
       <c r="AM20">
+        <v>0.0</v>
+      </c>
+      <c r="AN20">
         <v>780000000.0</v>
       </c>
-      <c r="AN20">
+      <c r="AO20">
         <v>-780000000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>260000000.0</v>
       </c>
       <c r="AP20">
         <v>260000000.0</v>
       </c>
       <c r="AQ20">
-        <v>0.0</v>
+        <v>260000000.0</v>
       </c>
       <c r="AR20">
         <v>0.0</v>
       </c>
       <c r="AS20">
         <v>0.0</v>
       </c>
       <c r="AT20">
+        <v>0.0</v>
+      </c>
+      <c r="AU20">
         <v>260000000.0</v>
       </c>
-      <c r="AU20">
-[...1 lines deleted...]
-      </c>
       <c r="AV20">
         <v>0.0</v>
       </c>
       <c r="AW20">
         <v>0.0</v>
       </c>
       <c r="AX20">
         <v>0.0</v>
       </c>
       <c r="AY20">
         <v>0.0</v>
       </c>
       <c r="AZ20">
         <v>0.0</v>
       </c>
       <c r="BA20">
         <v>0.0</v>
       </c>
       <c r="BB20">
         <v>0.0</v>
       </c>
       <c r="BC20">
         <v>0.0</v>
       </c>
       <c r="BD20">
@@ -29210,423 +29508,427 @@
       </c>
       <c r="CT20">
         <v>0.0</v>
       </c>
       <c r="CU20">
         <v>0.0</v>
       </c>
       <c r="CV20">
         <v>0.0</v>
       </c>
       <c r="CW20">
         <v>0.0</v>
       </c>
       <c r="CX20">
         <v>0.0</v>
       </c>
       <c r="CY20">
         <v>0.0</v>
       </c>
       <c r="CZ20">
         <v>0.0</v>
       </c>
       <c r="DA20">
         <v>0.0</v>
       </c>
-      <c r="DB20"/>
+      <c r="DB20">
+        <v>0.0</v>
+      </c>
       <c r="DC20"/>
       <c r="DD20"/>
       <c r="DE20"/>
       <c r="DF20"/>
+      <c r="DG20"/>
     </row>
-    <row r="21" spans="1:110">
+    <row r="21" spans="1:111">
       <c r="A21" t="s">
-        <v>193</v>
+        <v>194</v>
       </c>
       <c r="B21">
+        <v>1507000000.0</v>
+      </c>
+      <c r="C21">
         <v>1117000000.0</v>
       </c>
-      <c r="C21">
+      <c r="D21">
         <v>1210000000.0</v>
       </c>
-      <c r="D21">
+      <c r="E21">
         <v>980000000.0</v>
       </c>
-      <c r="E21">
+      <c r="F21">
         <v>1354000000.0</v>
       </c>
-      <c r="F21">
+      <c r="G21">
         <v>1381000000.0</v>
       </c>
-      <c r="G21">
+      <c r="H21">
         <v>1994000000.0</v>
       </c>
-      <c r="H21">
+      <c r="I21">
         <v>1202000000.0</v>
       </c>
-      <c r="I21">
+      <c r="J21">
         <v>1045000000.0</v>
       </c>
-      <c r="J21">
+      <c r="K21">
         <v>941000000.0</v>
       </c>
-      <c r="K21">
+      <c r="L21">
         <v>534000000.0</v>
       </c>
-      <c r="L21">
+      <c r="M21">
         <v>430000000.0</v>
       </c>
-      <c r="M21">
+      <c r="N21">
         <v>257000000.0</v>
       </c>
-      <c r="N21">
+      <c r="O21">
         <v>1727000000.0</v>
       </c>
-      <c r="O21">
+      <c r="P21">
         <v>419000000.0</v>
       </c>
-      <c r="P21">
+      <c r="Q21">
         <v>-2000000.0</v>
       </c>
-      <c r="Q21">
+      <c r="R21">
         <v>715000000.0</v>
       </c>
-      <c r="R21">
+      <c r="S21">
         <v>1306000000.0</v>
       </c>
-      <c r="S21">
+      <c r="T21">
         <v>2042000000.0</v>
       </c>
-      <c r="T21">
+      <c r="U21">
         <v>4487000000.0</v>
       </c>
-      <c r="U21">
+      <c r="V21">
         <v>291000000.0</v>
       </c>
-      <c r="V21">
+      <c r="W21">
         <v>164000000.0</v>
       </c>
-      <c r="W21">
+      <c r="X21">
         <v>923000000.0</v>
       </c>
-      <c r="X21">
+      <c r="Y21">
         <v>197000000.0</v>
       </c>
-      <c r="Y21">
+      <c r="Z21">
         <v>5643000000.0</v>
       </c>
-      <c r="Z21">
+      <c r="AA21">
         <v>-37000000.0</v>
       </c>
-      <c r="AA21">
+      <c r="AB21">
         <v>2791000000.0</v>
       </c>
-      <c r="AB21">
+      <c r="AC21">
         <v>2297000000.0</v>
       </c>
-      <c r="AC21">
+      <c r="AD21">
         <v>1744000000.0</v>
       </c>
-      <c r="AD21">
+      <c r="AE21">
         <v>2471000000.0</v>
       </c>
-      <c r="AE21">
+      <c r="AF21">
         <v>1079000000.0</v>
       </c>
-      <c r="AF21">
+      <c r="AG21">
         <v>1101000000.0</v>
       </c>
-      <c r="AG21">
+      <c r="AH21">
         <v>1656000000.0</v>
       </c>
-      <c r="AH21">
+      <c r="AI21">
         <v>1054000000.0</v>
       </c>
-      <c r="AI21">
+      <c r="AJ21">
         <v>485000000.0</v>
       </c>
-      <c r="AJ21">
+      <c r="AK21">
         <v>1018000000.0</v>
       </c>
-      <c r="AK21">
+      <c r="AL21">
         <v>1072000000.0</v>
       </c>
-      <c r="AL21">
+      <c r="AM21">
         <v>-3565000000.0</v>
       </c>
-      <c r="AM21">
+      <c r="AN21">
         <v>1159000000.0</v>
       </c>
-      <c r="AN21">
+      <c r="AO21">
         <v>-100000000.0</v>
       </c>
-      <c r="AO21">
+      <c r="AP21">
         <v>2922000000.0</v>
       </c>
-      <c r="AP21">
+      <c r="AQ21">
         <v>1135000000.0</v>
       </c>
-      <c r="AQ21">
+      <c r="AR21">
         <v>2163000000.0</v>
       </c>
-      <c r="AR21">
+      <c r="AS21">
         <v>1113000000.0</v>
       </c>
-      <c r="AS21">
+      <c r="AT21">
         <v>3059000000.0</v>
       </c>
-      <c r="AT21">
+      <c r="AU21">
         <v>2076000000.0</v>
       </c>
-      <c r="AU21">
+      <c r="AV21">
         <v>2952000000.0</v>
       </c>
-      <c r="AV21">
+      <c r="AW21">
         <v>1950000000.0</v>
       </c>
-      <c r="AW21">
+      <c r="AX21">
         <v>1826000000.0</v>
       </c>
-      <c r="AX21">
+      <c r="AY21">
         <v>1268000000.0</v>
       </c>
-      <c r="AY21">
+      <c r="AZ21">
         <v>976000000.0</v>
       </c>
-      <c r="AZ21">
+      <c r="BA21">
         <v>561000000.0</v>
       </c>
-      <c r="BA21">
+      <c r="BB21">
         <v>1247000000.0</v>
       </c>
-      <c r="BB21">
+      <c r="BC21">
         <v>-477000000.0</v>
       </c>
-      <c r="BC21">
+      <c r="BD21">
         <v>-1010000000.0</v>
       </c>
-      <c r="BD21">
+      <c r="BE21">
         <v>3338000000.0</v>
       </c>
-      <c r="BE21">
+      <c r="BF21">
         <v>-409000000.0</v>
       </c>
-      <c r="BF21">
+      <c r="BG21">
         <v>1520000000.0</v>
       </c>
-      <c r="BG21">
+      <c r="BH21">
         <v>5115000000.0</v>
       </c>
-      <c r="BH21">
+      <c r="BI21">
         <v>1510000000.0</v>
       </c>
-      <c r="BI21">
+      <c r="BJ21">
         <v>1285000000.0</v>
       </c>
-      <c r="BJ21">
+      <c r="BK21">
         <v>3000000.0</v>
       </c>
-      <c r="BK21">
+      <c r="BL21">
         <v>385000000.0</v>
       </c>
-      <c r="BL21">
+      <c r="BM21">
         <v>2363000000.0</v>
       </c>
-      <c r="BM21">
+      <c r="BN21">
         <v>1185000000.0</v>
       </c>
-      <c r="BN21">
+      <c r="BO21">
         <v>179000000.0</v>
       </c>
-      <c r="BO21">
+      <c r="BP21">
         <v>-1175000000.0</v>
       </c>
-      <c r="BP21">
+      <c r="BQ21">
         <v>-2375000000.0</v>
       </c>
-      <c r="BQ21">
+      <c r="BR21">
         <v>-962000000.0</v>
       </c>
-      <c r="BR21">
+      <c r="BS21">
         <v>1449000000.0</v>
       </c>
-      <c r="BS21">
+      <c r="BT21">
         <v>1579000000.0</v>
       </c>
-      <c r="BT21">
+      <c r="BU21">
         <v>1221000000.0</v>
       </c>
-      <c r="BU21">
+      <c r="BV21">
         <v>832000000.0</v>
       </c>
-      <c r="BV21">
+      <c r="BW21">
         <v>1576000000.0</v>
       </c>
-      <c r="BW21">
+      <c r="BX21">
         <v>1323000000.0</v>
       </c>
-      <c r="BX21">
+      <c r="BY21">
         <v>1631000000.0</v>
       </c>
-      <c r="BY21">
+      <c r="BZ21">
         <v>1443000000.0</v>
       </c>
-      <c r="BZ21">
+      <c r="CA21">
         <v>1067000000.0</v>
       </c>
-      <c r="CA21">
+      <c r="CB21">
         <v>1316000000.0</v>
       </c>
-      <c r="CB21">
+      <c r="CC21">
         <v>798000000.0</v>
       </c>
-      <c r="CC21">
+      <c r="CD21">
         <v>1014000000.0</v>
       </c>
-      <c r="CD21">
+      <c r="CE21">
         <v>803000000.0</v>
       </c>
-      <c r="CE21">
+      <c r="CF21">
         <v>961000000.0</v>
       </c>
-      <c r="CF21">
+      <c r="CG21">
         <v>1455000000.0</v>
       </c>
-      <c r="CG21">
+      <c r="CH21">
         <v>1150000000.0</v>
       </c>
-      <c r="CH21">
+      <c r="CI21">
         <v>726000000.0</v>
       </c>
-      <c r="CI21">
+      <c r="CJ21">
         <v>969000000.0</v>
       </c>
-      <c r="CJ21">
+      <c r="CK21">
         <v>1065000000.0</v>
       </c>
-      <c r="CK21">
+      <c r="CL21">
         <v>928000000.0</v>
       </c>
-      <c r="CL21">
+      <c r="CM21">
         <v>727000000.0</v>
       </c>
-      <c r="CM21">
+      <c r="CN21">
         <v>694000000.0</v>
       </c>
-      <c r="CN21">
+      <c r="CO21">
         <v>784000000.0</v>
       </c>
-      <c r="CO21">
+      <c r="CP21">
         <v>410000000.0</v>
       </c>
-      <c r="CP21">
+      <c r="CQ21">
         <v>208000000.0</v>
       </c>
-      <c r="CQ21">
+      <c r="CR21">
         <v>438000000.0</v>
       </c>
-      <c r="CR21">
+      <c r="CS21">
         <v>486000000.0</v>
       </c>
-      <c r="CS21">
+      <c r="CT21">
         <v>493000000.0</v>
       </c>
-      <c r="CT21">
+      <c r="CU21">
         <v>-420000000.0</v>
       </c>
-      <c r="CU21">
+      <c r="CV21">
         <v>86000000.0</v>
       </c>
-      <c r="CV21">
+      <c r="CW21">
         <v>493000000.0</v>
       </c>
-      <c r="CW21">
+      <c r="CX21">
         <v>246000000.0</v>
       </c>
-      <c r="CX21">
+      <c r="CY21">
         <v>437000000.0</v>
       </c>
-      <c r="CY21">
+      <c r="CZ21">
         <v>1731000000.0</v>
       </c>
-      <c r="CZ21">
+      <c r="DA21">
         <v>192000000.0</v>
       </c>
-      <c r="DA21">
+      <c r="DB21">
         <v>475000000.0</v>
       </c>
-      <c r="DB21">
+      <c r="DC21">
         <v>654000000.0</v>
       </c>
-      <c r="DC21">
+      <c r="DD21">
         <v>457000000.0</v>
       </c>
-      <c r="DD21">
+      <c r="DE21">
         <v>-87000000.0</v>
       </c>
-      <c r="DE21">
+      <c r="DF21">
         <v>411000000.0</v>
       </c>
-      <c r="DF21">
+      <c r="DG21">
         <v>-232000000.0</v>
       </c>
     </row>
-    <row r="22" spans="1:110">
+    <row r="22" spans="1:111">
       <c r="A22" t="s">
-        <v>194</v>
+        <v>195</v>
       </c>
       <c r="B22"/>
       <c r="C22"/>
       <c r="D22"/>
       <c r="E22"/>
       <c r="F22"/>
       <c r="G22"/>
       <c r="H22"/>
       <c r="I22"/>
       <c r="J22"/>
       <c r="K22"/>
       <c r="L22"/>
       <c r="M22"/>
       <c r="N22"/>
       <c r="O22"/>
       <c r="P22"/>
       <c r="Q22"/>
       <c r="R22"/>
       <c r="S22"/>
       <c r="T22"/>
       <c r="U22"/>
       <c r="V22"/>
       <c r="W22"/>
       <c r="X22"/>
       <c r="Y22"/>
       <c r="Z22"/>
       <c r="AA22"/>
       <c r="AB22"/>
       <c r="AC22"/>
-      <c r="AD22">
-[...1 lines deleted...]
-      </c>
+      <c r="AD22"/>
       <c r="AE22">
         <v>0.0</v>
       </c>
       <c r="AF22">
         <v>0.0</v>
       </c>
       <c r="AG22">
         <v>0.0</v>
       </c>
       <c r="AH22">
         <v>0.0</v>
       </c>
       <c r="AI22">
         <v>0.0</v>
       </c>
       <c r="AJ22">
         <v>0.0</v>
       </c>
       <c r="AK22">
         <v>0.0</v>
       </c>
       <c r="AL22">
         <v>0.0</v>
       </c>
       <c r="AM22">
@@ -29808,593 +30110,600 @@
       </c>
       <c r="CT22">
         <v>0.0</v>
       </c>
       <c r="CU22">
         <v>0.0</v>
       </c>
       <c r="CV22">
         <v>0.0</v>
       </c>
       <c r="CW22">
         <v>0.0</v>
       </c>
       <c r="CX22">
         <v>0.0</v>
       </c>
       <c r="CY22">
         <v>0.0</v>
       </c>
       <c r="CZ22">
         <v>0.0</v>
       </c>
       <c r="DA22">
         <v>0.0</v>
       </c>
-      <c r="DB22"/>
+      <c r="DB22">
+        <v>0.0</v>
+      </c>
       <c r="DC22"/>
       <c r="DD22"/>
       <c r="DE22"/>
       <c r="DF22"/>
+      <c r="DG22"/>
     </row>
-    <row r="23" spans="1:110">
+    <row r="23" spans="1:111">
       <c r="A23" t="s">
-        <v>195</v>
+        <v>196</v>
       </c>
       <c r="B23">
+        <v>17567000000.0</v>
+      </c>
+      <c r="C23">
         <v>22697000000.0</v>
       </c>
-      <c r="C23">
+      <c r="D23">
         <v>15671000000.0</v>
       </c>
-      <c r="D23">
+      <c r="E23">
         <v>16196000000.0</v>
       </c>
-      <c r="E23">
+      <c r="F23">
         <v>16909000000.0</v>
       </c>
-      <c r="F23">
+      <c r="G23">
         <v>17059000000.0</v>
       </c>
-      <c r="G23">
+      <c r="H23">
         <v>16304000000.0</v>
       </c>
-      <c r="H23">
+      <c r="I23">
         <v>16289000000.0</v>
       </c>
-      <c r="I23">
+      <c r="J23">
         <v>14857000000.0</v>
       </c>
-      <c r="J23">
+      <c r="K23">
         <v>18087000000.0</v>
       </c>
-      <c r="K23">
+      <c r="L23">
         <v>15332000000.0</v>
       </c>
-      <c r="L23">
+      <c r="M23">
         <v>16193000000.0</v>
       </c>
-      <c r="M23">
+      <c r="N23">
         <v>15131000000.0</v>
       </c>
-      <c r="N23">
+      <c r="O23">
         <v>14589000000.0</v>
       </c>
-      <c r="O23">
+      <c r="P23">
         <v>21851000000.0</v>
       </c>
-      <c r="P23">
+      <c r="Q23">
         <v>15558000000.0</v>
       </c>
-      <c r="Q23">
+      <c r="R23">
         <v>13882000000.0</v>
       </c>
-      <c r="R23">
+      <c r="S23">
         <v>17860000000.0</v>
       </c>
-      <c r="S23">
+      <c r="T23">
         <v>13187000000.0</v>
       </c>
-      <c r="T23">
+      <c r="U23">
         <v>12975000000.0</v>
       </c>
-      <c r="U23">
+      <c r="V23">
         <v>13989000000.0</v>
       </c>
-      <c r="V23">
+      <c r="W23">
         <v>19254000000.0</v>
       </c>
-      <c r="W23">
+      <c r="X23">
         <v>15092000000.0</v>
       </c>
-      <c r="X23">
+      <c r="Y23">
         <v>13902000000.0</v>
       </c>
-      <c r="Y23">
+      <c r="Z23">
         <v>12667000000.0</v>
       </c>
-      <c r="Z23">
+      <c r="AA23">
         <v>17180000000.0</v>
       </c>
-      <c r="AA23">
+      <c r="AB23">
         <v>15887000000.0</v>
       </c>
-      <c r="AB23">
+      <c r="AC23">
         <v>15200000000.0</v>
       </c>
-      <c r="AC23">
+      <c r="AD23">
         <v>14558000000.0</v>
       </c>
-      <c r="AD23">
+      <c r="AE23">
         <v>13191000000.0</v>
       </c>
-      <c r="AE23">
+      <c r="AF23">
         <v>15210000000.0</v>
       </c>
-      <c r="AF23">
+      <c r="AG23">
         <v>20084000000.0</v>
       </c>
-      <c r="AG23">
+      <c r="AH23">
         <v>13149000000.0</v>
       </c>
-      <c r="AH23">
+      <c r="AI23">
         <v>14939000000.0</v>
       </c>
-      <c r="AI23">
+      <c r="AJ23">
         <v>15686000000.0</v>
       </c>
-      <c r="AJ23">
+      <c r="AK23">
         <v>14315000000.0</v>
       </c>
-      <c r="AK23">
+      <c r="AL23">
         <v>13892000000.0</v>
       </c>
-      <c r="AL23">
+      <c r="AM23">
         <v>15641000000.0</v>
       </c>
-      <c r="AM23">
+      <c r="AN23">
         <v>14414000000.0</v>
       </c>
-      <c r="AN23">
+      <c r="AO23">
         <v>15344000000.0</v>
       </c>
-      <c r="AO23">
+      <c r="AP23">
         <v>15511000000.0</v>
       </c>
-      <c r="AP23">
+      <c r="AQ23">
         <v>15909000000.0</v>
       </c>
-      <c r="AQ23">
+      <c r="AR23">
         <v>15868000000.0</v>
       </c>
-      <c r="AR23">
+      <c r="AS23">
         <v>15053000000.0</v>
       </c>
-      <c r="AS23">
+      <c r="AT23">
         <v>15651000000.0</v>
       </c>
-      <c r="AT23">
+      <c r="AU23">
         <v>17043000000.0</v>
       </c>
-      <c r="AU23">
+      <c r="AV23">
         <v>15894000000.0</v>
       </c>
-      <c r="AV23">
+      <c r="AW23">
         <v>16316000000.0</v>
       </c>
-      <c r="AW23">
+      <c r="AX23">
         <v>15259000000.0</v>
       </c>
-      <c r="AX23">
+      <c r="AY23">
         <v>17190000000.0</v>
       </c>
-      <c r="AY23">
+      <c r="AZ23">
         <v>15361000000.0</v>
       </c>
-      <c r="AZ23">
+      <c r="BA23">
         <v>15160000000.0</v>
       </c>
-      <c r="BA23">
+      <c r="BB23">
         <v>16436000000.0</v>
       </c>
-      <c r="BB23">
+      <c r="BC23">
         <v>17810000000.0</v>
       </c>
-      <c r="BC23">
+      <c r="BD23">
         <v>15645000000.0</v>
       </c>
-      <c r="BD23">
+      <c r="BE23">
         <v>16219000000.0</v>
       </c>
-      <c r="BE23">
+      <c r="BF23">
         <v>17597000000.0</v>
       </c>
-      <c r="BF23">
+      <c r="BG23">
         <v>15225000000.0</v>
       </c>
-      <c r="BG23">
+      <c r="BH23">
         <v>16756000000.0</v>
       </c>
-      <c r="BH23">
+      <c r="BI23">
         <v>16912000000.0</v>
       </c>
-      <c r="BI23">
+      <c r="BJ23">
         <v>15804000000.0</v>
       </c>
-      <c r="BJ23">
+      <c r="BK23">
         <v>12834000000.0</v>
       </c>
-      <c r="BK23">
+      <c r="BL23">
         <v>11953000000.0</v>
       </c>
-      <c r="BL23">
+      <c r="BM23">
         <v>11775000000.0</v>
       </c>
-      <c r="BM23">
+      <c r="BN23">
         <v>11915000000.0</v>
       </c>
-      <c r="BN23">
+      <c r="BO23">
         <v>12162000000.0</v>
       </c>
-      <c r="BO23">
+      <c r="BP23">
         <v>11413000000.0</v>
       </c>
-      <c r="BP23">
+      <c r="BQ23">
         <v>10640000000.0</v>
       </c>
-      <c r="BQ23">
+      <c r="BR23">
         <v>11176000000.0</v>
       </c>
-      <c r="BR23">
+      <c r="BS23">
         <v>12436000000.0</v>
       </c>
-      <c r="BS23">
+      <c r="BT23">
         <v>11772000000.0</v>
       </c>
-      <c r="BT23">
+      <c r="BU23">
         <v>10828000000.0</v>
       </c>
-      <c r="BU23">
+      <c r="BV23">
         <v>10792000000.0</v>
       </c>
-      <c r="BV23">
+      <c r="BW23">
         <v>12245000000.0</v>
       </c>
-      <c r="BW23">
+      <c r="BX23">
         <v>10355000000.0</v>
       </c>
-      <c r="BX23">
+      <c r="BY23">
         <v>11586000000.0</v>
       </c>
-      <c r="BY23">
+      <c r="BZ23">
         <v>11469000000.0</v>
       </c>
-      <c r="BZ23">
+      <c r="CA23">
         <v>11826000000.0</v>
       </c>
-      <c r="CA23">
+      <c r="CB23">
         <v>11212000000.0</v>
       </c>
-      <c r="CB23">
+      <c r="CC23">
         <v>10553000000.0</v>
       </c>
-      <c r="CC23">
+      <c r="CD23">
         <v>10518000000.0</v>
       </c>
-      <c r="CD23">
+      <c r="CE23">
         <v>10743000000.0</v>
       </c>
-      <c r="CE23">
+      <c r="CF23">
         <v>11027000000.0</v>
       </c>
-      <c r="CF23">
+      <c r="CG23">
         <v>9500000000.0</v>
       </c>
-      <c r="CG23">
+      <c r="CH23">
         <v>9107000000.0</v>
       </c>
-      <c r="CH23">
+      <c r="CI23">
         <v>9327000000.0</v>
       </c>
-      <c r="CI23">
+      <c r="CJ23">
         <v>9003000000.0</v>
       </c>
-      <c r="CJ23">
+      <c r="CK23">
         <v>8406000000.0</v>
       </c>
-      <c r="CK23">
+      <c r="CL23">
         <v>8489000000.0</v>
       </c>
-      <c r="CL23">
+      <c r="CM23">
         <v>9019000000.0</v>
       </c>
-      <c r="CM23">
+      <c r="CN23">
         <v>8027000000.0</v>
       </c>
-      <c r="CN23">
+      <c r="CO23">
         <v>8079000000.0</v>
       </c>
-      <c r="CO23">
+      <c r="CP23">
         <v>7952000000.0</v>
       </c>
-      <c r="CP23">
+      <c r="CQ23">
         <v>8593000000.0</v>
       </c>
-      <c r="CQ23">
+      <c r="CR23">
         <v>7686000000.0</v>
       </c>
-      <c r="CR23">
+      <c r="CS23">
         <v>7715000000.0</v>
       </c>
-      <c r="CS23">
+      <c r="CT23">
         <v>7482000000.0</v>
       </c>
-      <c r="CT23">
+      <c r="CU23">
         <v>8596000000.0</v>
       </c>
-      <c r="CU23">
+      <c r="CV23">
         <v>7731000000.0</v>
       </c>
-      <c r="CV23">
+      <c r="CW23">
         <v>7318000000.0</v>
       </c>
-      <c r="CW23">
+      <c r="CX23">
         <v>7544000000.0</v>
       </c>
-      <c r="CX23">
+      <c r="CY23">
         <v>11021000000.0</v>
       </c>
-      <c r="CY23">
+      <c r="CZ23">
         <v>5941000000.0</v>
       </c>
-      <c r="CZ23">
+      <c r="DA23">
         <v>6378000000.0</v>
       </c>
-      <c r="DA23">
+      <c r="DB23">
         <v>7191000000.0</v>
       </c>
-      <c r="DB23">
+      <c r="DC23">
         <v>6148000000.0</v>
       </c>
-      <c r="DC23">
+      <c r="DD23">
         <v>5489000000.0</v>
       </c>
-      <c r="DD23">
+      <c r="DE23">
         <v>6007000000.0</v>
       </c>
-      <c r="DE23">
+      <c r="DF23">
         <v>5301000000.0</v>
       </c>
-      <c r="DF23">
+      <c r="DG23">
         <v>7528000000.0</v>
       </c>
     </row>
-    <row r="24" spans="1:110">
+    <row r="24" spans="1:111">
       <c r="A24" t="s">
-        <v>196</v>
+        <v>197</v>
       </c>
       <c r="B24"/>
       <c r="C24"/>
       <c r="D24"/>
       <c r="E24"/>
       <c r="F24"/>
       <c r="G24"/>
       <c r="H24"/>
       <c r="I24"/>
       <c r="J24"/>
       <c r="K24"/>
-      <c r="L24">
+      <c r="L24"/>
+      <c r="M24">
         <v>32000000.0</v>
       </c>
-      <c r="M24">
+      <c r="N24">
         <v>66000000.0</v>
       </c>
-      <c r="N24">
+      <c r="O24">
         <v>29000000.0</v>
       </c>
-      <c r="O24">
+      <c r="P24">
         <v>64000000.0</v>
       </c>
-      <c r="P24">
+      <c r="Q24">
         <v>29000000.0</v>
       </c>
-      <c r="Q24">
+      <c r="R24">
         <v>63000000.0</v>
       </c>
-      <c r="R24">
+      <c r="S24">
         <v>29000000.0</v>
       </c>
-      <c r="S24">
+      <c r="T24">
         <v>63000000.0</v>
       </c>
-      <c r="T24">
+      <c r="U24">
         <v>41000000.0</v>
       </c>
-      <c r="U24">
+      <c r="V24">
         <v>68000000.0</v>
       </c>
-      <c r="V24">
+      <c r="W24">
         <v>48000000.0</v>
       </c>
-      <c r="W24">
+      <c r="X24">
         <v>59000000.0</v>
       </c>
-      <c r="X24">
+      <c r="Y24">
         <v>77000000.0</v>
       </c>
-      <c r="Y24">
+      <c r="Z24">
         <v>32000000.0</v>
       </c>
-      <c r="Z24">
+      <c r="AA24">
         <v>57000000.0</v>
       </c>
-      <c r="AA24">
+      <c r="AB24">
         <v>32000000.0</v>
       </c>
-      <c r="AB24">
+      <c r="AC24">
         <v>57000000.0</v>
       </c>
-      <c r="AC24">
+      <c r="AD24">
         <v>32000000.0</v>
       </c>
-      <c r="AD24">
+      <c r="AE24">
         <v>57000000.0</v>
       </c>
-      <c r="AE24">
+      <c r="AF24">
         <v>32000000.0</v>
       </c>
-      <c r="AF24">
+      <c r="AG24">
         <v>46000000.0</v>
       </c>
-      <c r="AG24">
+      <c r="AH24">
         <v>6000000.0</v>
       </c>
-      <c r="AH24">
+      <c r="AI24">
         <v>45000000.0</v>
       </c>
-      <c r="AI24">
+      <c r="AJ24">
         <v>6000000.0</v>
       </c>
-      <c r="AJ24">
+      <c r="AK24">
         <v>46000000.0</v>
       </c>
-      <c r="AK24">
+      <c r="AL24">
         <v>6000000.0</v>
       </c>
-      <c r="AL24">
+      <c r="AM24">
         <v>45000000.0</v>
       </c>
-      <c r="AM24">
+      <c r="AN24">
         <v>6000000.0</v>
       </c>
-      <c r="AN24">
+      <c r="AO24">
         <v>46000000.0</v>
       </c>
-      <c r="AO24">
+      <c r="AP24">
         <v>6000000.0</v>
       </c>
-      <c r="AP24">
+      <c r="AQ24">
         <v>49000000.0</v>
       </c>
-      <c r="AQ24">
+      <c r="AR24">
         <v>6000000.0</v>
       </c>
-      <c r="AR24">
+      <c r="AS24">
         <v>73000000.0</v>
       </c>
-      <c r="AS24">
+      <c r="AT24">
         <v>30000000.0</v>
       </c>
-      <c r="AT24">
+      <c r="AU24">
         <v>31000000.0</v>
       </c>
-      <c r="AU24">
+      <c r="AV24">
         <v>30000000.0</v>
       </c>
-      <c r="AV24">
+      <c r="AW24">
         <v>31000000.0</v>
       </c>
-      <c r="AW24">
+      <c r="AX24">
         <v>30000000.0</v>
       </c>
-      <c r="AX24">
+      <c r="AY24">
         <v>31000000.0</v>
       </c>
-      <c r="AY24">
+      <c r="AZ24">
         <v>30000000.0</v>
       </c>
-      <c r="AZ24">
+      <c r="BA24">
         <v>31000000.0</v>
       </c>
-      <c r="BA24">
+      <c r="BB24">
         <v>30000000.0</v>
       </c>
-      <c r="BB24"/>
       <c r="BC24"/>
       <c r="BD24"/>
       <c r="BE24"/>
       <c r="BF24"/>
-      <c r="BG24">
+      <c r="BG24"/>
+      <c r="BH24">
         <v>30000000.0</v>
       </c>
-      <c r="BH24"/>
-      <c r="BI24">
+      <c r="BI24"/>
+      <c r="BJ24">
         <v>146000000.0</v>
       </c>
-      <c r="BJ24"/>
       <c r="BK24"/>
       <c r="BL24"/>
       <c r="BM24"/>
       <c r="BN24"/>
       <c r="BO24"/>
       <c r="BP24"/>
       <c r="BQ24"/>
       <c r="BR24"/>
       <c r="BS24"/>
       <c r="BT24"/>
       <c r="BU24"/>
       <c r="BV24"/>
       <c r="BW24"/>
       <c r="BX24"/>
       <c r="BY24"/>
       <c r="BZ24"/>
       <c r="CA24"/>
       <c r="CB24"/>
       <c r="CC24"/>
       <c r="CD24"/>
       <c r="CE24"/>
       <c r="CF24"/>
       <c r="CG24"/>
       <c r="CH24"/>
       <c r="CI24"/>
       <c r="CJ24"/>
       <c r="CK24"/>
       <c r="CL24"/>
       <c r="CM24"/>
       <c r="CN24"/>
       <c r="CO24"/>
       <c r="CP24"/>
       <c r="CQ24"/>
       <c r="CR24"/>
       <c r="CS24"/>
       <c r="CT24"/>
       <c r="CU24"/>
       <c r="CV24"/>
       <c r="CW24"/>
       <c r="CX24"/>
       <c r="CY24"/>
       <c r="CZ24"/>
       <c r="DA24"/>
       <c r="DB24"/>
       <c r="DC24"/>
       <c r="DD24"/>
       <c r="DE24"/>
       <c r="DF24"/>
+      <c r="DG24"/>
     </row>
-    <row r="25" spans="1:110">
+    <row r="25" spans="1:111">
       <c r="A25" t="s">
-        <v>197</v>
+        <v>198</v>
       </c>
       <c r="B25"/>
       <c r="C25"/>
       <c r="D25"/>
       <c r="E25"/>
       <c r="F25"/>
       <c r="G25"/>
       <c r="H25"/>
       <c r="I25"/>
       <c r="J25"/>
       <c r="K25"/>
       <c r="L25"/>
       <c r="M25"/>
       <c r="N25"/>
       <c r="O25"/>
       <c r="P25"/>
       <c r="Q25"/>
       <c r="R25"/>
       <c r="S25"/>
       <c r="T25"/>
       <c r="U25"/>
       <c r="V25"/>
       <c r="W25"/>
       <c r="X25"/>
       <c r="Y25"/>
@@ -30418,133 +30727,132 @@
       <c r="AQ25"/>
       <c r="AR25"/>
       <c r="AS25"/>
       <c r="AT25"/>
       <c r="AU25"/>
       <c r="AV25"/>
       <c r="AW25"/>
       <c r="AX25"/>
       <c r="AY25"/>
       <c r="AZ25"/>
       <c r="BA25"/>
       <c r="BB25"/>
       <c r="BC25"/>
       <c r="BD25"/>
       <c r="BE25"/>
       <c r="BF25"/>
       <c r="BG25"/>
       <c r="BH25"/>
       <c r="BI25"/>
       <c r="BJ25"/>
       <c r="BK25"/>
       <c r="BL25"/>
       <c r="BM25"/>
       <c r="BN25"/>
       <c r="BO25"/>
-      <c r="BP25">
+      <c r="BP25"/>
+      <c r="BQ25">
         <v>130000000.0</v>
       </c>
-      <c r="BQ25">
+      <c r="BR25">
         <v>129000000.0</v>
       </c>
-      <c r="BR25"/>
       <c r="BS25"/>
       <c r="BT25"/>
       <c r="BU25"/>
       <c r="BV25"/>
       <c r="BW25"/>
       <c r="BX25"/>
       <c r="BY25"/>
       <c r="BZ25"/>
       <c r="CA25"/>
       <c r="CB25"/>
       <c r="CC25"/>
       <c r="CD25"/>
       <c r="CE25"/>
       <c r="CF25"/>
       <c r="CG25"/>
       <c r="CH25"/>
       <c r="CI25"/>
       <c r="CJ25"/>
       <c r="CK25"/>
       <c r="CL25"/>
       <c r="CM25"/>
       <c r="CN25"/>
       <c r="CO25"/>
       <c r="CP25"/>
       <c r="CQ25"/>
       <c r="CR25"/>
       <c r="CS25"/>
       <c r="CT25"/>
       <c r="CU25"/>
       <c r="CV25"/>
       <c r="CW25"/>
       <c r="CX25"/>
       <c r="CY25"/>
       <c r="CZ25"/>
       <c r="DA25"/>
       <c r="DB25"/>
       <c r="DC25"/>
       <c r="DD25"/>
       <c r="DE25"/>
       <c r="DF25"/>
+      <c r="DG25"/>
     </row>
-    <row r="26" spans="1:110">
+    <row r="26" spans="1:111">
       <c r="A26" t="s">
-        <v>198</v>
+        <v>199</v>
       </c>
       <c r="B26"/>
       <c r="C26"/>
       <c r="D26"/>
       <c r="E26"/>
       <c r="F26"/>
       <c r="G26"/>
       <c r="H26"/>
       <c r="I26"/>
       <c r="J26"/>
       <c r="K26"/>
       <c r="L26"/>
       <c r="M26"/>
       <c r="N26"/>
       <c r="O26"/>
       <c r="P26"/>
       <c r="Q26"/>
       <c r="R26"/>
       <c r="S26"/>
       <c r="T26"/>
       <c r="U26"/>
       <c r="V26"/>
       <c r="W26"/>
       <c r="X26"/>
       <c r="Y26"/>
       <c r="Z26"/>
       <c r="AA26"/>
       <c r="AB26"/>
       <c r="AC26"/>
-      <c r="AD26">
-[...1 lines deleted...]
-      </c>
+      <c r="AD26"/>
       <c r="AE26">
         <v>0.0</v>
       </c>
       <c r="AF26">
         <v>0.0</v>
       </c>
       <c r="AG26">
         <v>0.0</v>
       </c>
       <c r="AH26">
         <v>0.0</v>
       </c>
       <c r="AI26">
         <v>0.0</v>
       </c>
       <c r="AJ26">
         <v>0.0</v>
       </c>
       <c r="AK26">
         <v>0.0</v>
       </c>
       <c r="AL26">
         <v>0.0</v>
       </c>
       <c r="AM26">
@@ -30726,641 +31034,650 @@
       </c>
       <c r="CT26">
         <v>0.0</v>
       </c>
       <c r="CU26">
         <v>0.0</v>
       </c>
       <c r="CV26">
         <v>0.0</v>
       </c>
       <c r="CW26">
         <v>0.0</v>
       </c>
       <c r="CX26">
         <v>0.0</v>
       </c>
       <c r="CY26">
         <v>0.0</v>
       </c>
       <c r="CZ26">
         <v>0.0</v>
       </c>
       <c r="DA26">
         <v>0.0</v>
       </c>
-      <c r="DB26"/>
+      <c r="DB26">
+        <v>0.0</v>
+      </c>
       <c r="DC26"/>
       <c r="DD26"/>
       <c r="DE26"/>
       <c r="DF26"/>
+      <c r="DG26"/>
     </row>
-    <row r="27" spans="1:110">
+    <row r="27" spans="1:111">
       <c r="A27" t="s">
-        <v>199</v>
+        <v>200</v>
       </c>
       <c r="B27"/>
       <c r="C27"/>
       <c r="D27"/>
       <c r="E27"/>
       <c r="F27"/>
-      <c r="G27">
+      <c r="G27"/>
+      <c r="H27">
         <v>4522000000.0</v>
       </c>
-      <c r="H27"/>
       <c r="I27"/>
       <c r="J27"/>
       <c r="K27"/>
       <c r="L27"/>
       <c r="M27"/>
       <c r="N27"/>
       <c r="O27"/>
       <c r="P27"/>
-      <c r="Q27">
+      <c r="Q27"/>
+      <c r="R27">
         <v>5000000.0</v>
       </c>
-      <c r="R27"/>
       <c r="S27"/>
       <c r="T27"/>
       <c r="U27"/>
       <c r="V27"/>
       <c r="W27"/>
       <c r="X27"/>
       <c r="Y27"/>
       <c r="Z27"/>
       <c r="AA27"/>
       <c r="AB27"/>
       <c r="AC27"/>
       <c r="AD27"/>
       <c r="AE27"/>
       <c r="AF27"/>
       <c r="AG27"/>
       <c r="AH27"/>
-      <c r="AI27">
+      <c r="AI27"/>
+      <c r="AJ27">
         <v>40000000.0</v>
       </c>
-      <c r="AJ27">
+      <c r="AK27">
         <v>43000000.0</v>
       </c>
-      <c r="AK27"/>
       <c r="AL27"/>
-      <c r="AM27">
+      <c r="AM27"/>
+      <c r="AN27">
         <v>3000000.0</v>
       </c>
-      <c r="AN27"/>
       <c r="AO27"/>
       <c r="AP27"/>
       <c r="AQ27"/>
       <c r="AR27"/>
       <c r="AS27"/>
       <c r="AT27"/>
       <c r="AU27"/>
       <c r="AV27"/>
       <c r="AW27"/>
       <c r="AX27"/>
       <c r="AY27"/>
       <c r="AZ27"/>
       <c r="BA27"/>
-      <c r="BB27">
+      <c r="BB27"/>
+      <c r="BC27">
         <v>4466000000.0</v>
       </c>
-      <c r="BC27">
+      <c r="BD27">
         <v>1442000000.0</v>
       </c>
-      <c r="BD27">
+      <c r="BE27">
         <v>1467000000.0</v>
       </c>
-      <c r="BE27">
+      <c r="BF27">
         <v>1557000000.0</v>
       </c>
-      <c r="BF27">
+      <c r="BG27">
         <v>1604000000.0</v>
       </c>
-      <c r="BG27">
+      <c r="BH27">
         <v>1771000000.0</v>
       </c>
-      <c r="BH27">
+      <c r="BI27">
         <v>1587000000.0</v>
       </c>
-      <c r="BI27">
+      <c r="BJ27">
         <v>1416000000.0</v>
       </c>
-      <c r="BJ27">
+      <c r="BK27">
         <v>1108000000.0</v>
       </c>
-      <c r="BK27">
+      <c r="BL27">
         <v>870000000.0</v>
       </c>
-      <c r="BL27">
+      <c r="BM27">
         <v>835000000.0</v>
       </c>
-      <c r="BM27">
+      <c r="BN27">
         <v>804000000.0</v>
       </c>
-      <c r="BN27"/>
-      <c r="BO27">
+      <c r="BO27"/>
+      <c r="BP27">
         <v>815000000.0</v>
       </c>
-      <c r="BP27"/>
       <c r="BQ27"/>
       <c r="BR27"/>
       <c r="BS27"/>
       <c r="BT27"/>
       <c r="BU27"/>
       <c r="BV27"/>
       <c r="BW27"/>
       <c r="BX27"/>
       <c r="BY27"/>
       <c r="BZ27"/>
-      <c r="CA27">
+      <c r="CA27"/>
+      <c r="CB27">
         <v>11000000.0</v>
       </c>
-      <c r="CB27">
+      <c r="CC27">
         <v>10000000.0</v>
       </c>
-      <c r="CC27"/>
       <c r="CD27"/>
       <c r="CE27"/>
       <c r="CF27"/>
       <c r="CG27"/>
       <c r="CH27"/>
       <c r="CI27"/>
       <c r="CJ27"/>
       <c r="CK27"/>
       <c r="CL27"/>
       <c r="CM27"/>
       <c r="CN27"/>
       <c r="CO27"/>
       <c r="CP27"/>
       <c r="CQ27"/>
       <c r="CR27"/>
       <c r="CS27"/>
       <c r="CT27"/>
       <c r="CU27"/>
       <c r="CV27"/>
       <c r="CW27"/>
       <c r="CX27"/>
       <c r="CY27"/>
       <c r="CZ27"/>
       <c r="DA27"/>
-      <c r="DB27">
+      <c r="DB27"/>
+      <c r="DC27">
         <v>5947000000.0</v>
       </c>
-      <c r="DC27">
+      <c r="DD27">
         <v>5288000000.0</v>
       </c>
-      <c r="DD27">
+      <c r="DE27">
         <v>5857000000.0</v>
       </c>
-      <c r="DE27">
+      <c r="DF27">
         <v>5171000000.0</v>
       </c>
-      <c r="DF27">
+      <c r="DG27">
         <v>7092000000.0</v>
       </c>
     </row>
-    <row r="28" spans="1:110">
+    <row r="28" spans="1:111">
       <c r="A28" t="s">
-        <v>200</v>
+        <v>201</v>
       </c>
       <c r="B28">
+        <v>1698000000.0</v>
+      </c>
+      <c r="C28">
         <v>3734000000.0</v>
       </c>
-      <c r="C28">
+      <c r="D28">
         <v>1529000000.0</v>
       </c>
-      <c r="D28">
+      <c r="E28">
         <v>1545000000.0</v>
       </c>
-      <c r="E28">
+      <c r="F28">
         <v>1563000000.0</v>
       </c>
-      <c r="F28">
+      <c r="G28">
         <v>1509000000.0</v>
       </c>
-      <c r="G28">
+      <c r="H28">
         <v>1490000000.0</v>
       </c>
-      <c r="H28">
+      <c r="I28">
         <v>1480000000.0</v>
       </c>
-      <c r="I28">
+      <c r="J28">
         <v>1512000000.0</v>
       </c>
-      <c r="J28">
+      <c r="K28">
         <v>1652000000.0</v>
       </c>
-      <c r="K28">
+      <c r="L28">
         <v>1544000000.0</v>
       </c>
-      <c r="L28">
+      <c r="M28">
         <v>1502000000.0</v>
       </c>
-      <c r="M28">
+      <c r="N28">
         <v>1479000000.0</v>
       </c>
-      <c r="N28">
+      <c r="O28">
         <v>155000000.0</v>
       </c>
-      <c r="O28">
+      <c r="P28">
         <v>1780000000.0</v>
       </c>
-      <c r="P28">
+      <c r="Q28">
         <v>1766000000.0</v>
       </c>
-      <c r="Q28">
+      <c r="R28">
         <v>1433000000.0</v>
       </c>
-      <c r="R28">
+      <c r="S28">
         <v>1645000000.0</v>
       </c>
-      <c r="S28">
+      <c r="T28">
         <v>1402000000.0</v>
       </c>
-      <c r="T28">
+      <c r="U28">
         <v>1305000000.0</v>
       </c>
-      <c r="U28">
+      <c r="V28">
         <v>1419000000.0</v>
       </c>
-      <c r="V28">
+      <c r="W28">
         <v>1564000000.0</v>
       </c>
-      <c r="W28">
+      <c r="X28">
         <v>1384000000.0</v>
       </c>
-      <c r="X28">
+      <c r="Y28">
         <v>1381000000.0</v>
       </c>
-      <c r="Y28">
+      <c r="Z28">
         <v>1446000000.0</v>
       </c>
-      <c r="Z28">
+      <c r="AA28">
         <v>1723000000.0</v>
       </c>
-      <c r="AA28">
+      <c r="AB28">
         <v>1631000000.0</v>
       </c>
-      <c r="AB28">
+      <c r="AC28">
         <v>1630000000.0</v>
       </c>
-      <c r="AC28">
+      <c r="AD28">
         <v>1570000000.0</v>
       </c>
-      <c r="AD28">
+      <c r="AE28">
         <v>1468000000.0</v>
       </c>
-      <c r="AE28">
+      <c r="AF28">
         <v>1691000000.0</v>
       </c>
-      <c r="AF28">
+      <c r="AG28">
         <v>1694000000.0</v>
       </c>
-      <c r="AG28">
+      <c r="AH28">
         <v>1609000000.0</v>
       </c>
-      <c r="AH28">
+      <c r="AI28">
         <v>1796000000.0</v>
       </c>
-      <c r="AI28">
+      <c r="AJ28">
         <v>1663000000.0</v>
       </c>
-      <c r="AJ28">
+      <c r="AK28">
         <v>1671000000.0</v>
       </c>
-      <c r="AK28">
+      <c r="AL28">
         <v>1599000000.0</v>
       </c>
-      <c r="AL28">
+      <c r="AM28">
         <v>1805000000.0</v>
       </c>
-      <c r="AM28">
+      <c r="AN28">
         <v>1641000000.0</v>
       </c>
-      <c r="AN28">
+      <c r="AO28">
         <v>1788000000.0</v>
       </c>
-      <c r="AO28">
+      <c r="AP28">
         <v>1877000000.0</v>
       </c>
-      <c r="AP28">
+      <c r="AQ28">
         <v>1850000000.0</v>
       </c>
-      <c r="AQ28">
+      <c r="AR28">
         <v>1701000000.0</v>
       </c>
-      <c r="AR28">
+      <c r="AS28">
         <v>1830000000.0</v>
       </c>
-      <c r="AS28">
+      <c r="AT28">
         <v>1796000000.0</v>
       </c>
-      <c r="AT28">
+      <c r="AU28">
         <v>1873000000.0</v>
       </c>
-      <c r="AU28">
+      <c r="AV28">
         <v>1795000000.0</v>
       </c>
-      <c r="AV28">
+      <c r="AW28">
         <v>1786000000.0</v>
       </c>
-      <c r="AW28">
+      <c r="AX28">
         <v>1731000000.0</v>
       </c>
-      <c r="AX28">
+      <c r="AY28">
         <v>1972000000.0</v>
       </c>
-      <c r="AY28">
+      <c r="AZ28">
         <v>1870000000.0</v>
       </c>
-      <c r="AZ28">
+      <c r="BA28">
         <v>1450000000.0</v>
       </c>
-      <c r="BA28">
+      <c r="BB28">
         <v>1810000000.0</v>
       </c>
-      <c r="BB28">
+      <c r="BC28">
         <v>1467000000.0</v>
       </c>
-      <c r="BC28">
+      <c r="BD28">
         <v>1963000000.0</v>
       </c>
-      <c r="BD28">
+      <c r="BE28">
         <v>1980000000.0</v>
       </c>
-      <c r="BE28">
+      <c r="BF28">
         <v>2147000000.0</v>
       </c>
-      <c r="BF28">
+      <c r="BG28">
         <v>2164000000.0</v>
       </c>
-      <c r="BG28">
+      <c r="BH28">
         <v>2066000000.0</v>
       </c>
-      <c r="BH28">
+      <c r="BI28">
         <v>2079000000.0</v>
       </c>
-      <c r="BI28">
+      <c r="BJ28">
         <v>1947000000.0</v>
       </c>
-      <c r="BJ28">
+      <c r="BK28">
         <v>2563000000.0</v>
       </c>
-      <c r="BK28">
+      <c r="BL28">
         <v>1259000000.0</v>
       </c>
-      <c r="BL28">
+      <c r="BM28">
         <v>1274000000.0</v>
       </c>
-      <c r="BM28">
+      <c r="BN28">
         <v>1210000000.0</v>
       </c>
-      <c r="BN28">
-[...1 lines deleted...]
-      </c>
       <c r="BO28">
+        <v>0.0</v>
+      </c>
+      <c r="BP28">
         <v>942000000.0</v>
       </c>
-      <c r="BP28">
-[...1 lines deleted...]
-      </c>
       <c r="BQ28">
         <v>0.0</v>
       </c>
       <c r="BR28">
+        <v>0.0</v>
+      </c>
+      <c r="BS28">
         <v>852000000.0</v>
       </c>
-      <c r="BS28">
-[...1 lines deleted...]
-      </c>
       <c r="BT28">
         <v>0.0</v>
       </c>
       <c r="BU28">
+        <v>0.0</v>
+      </c>
+      <c r="BV28">
         <v>852000000.0</v>
       </c>
-      <c r="BV28">
+      <c r="BW28">
         <v>902000000.0</v>
       </c>
-      <c r="BW28">
+      <c r="BX28">
         <v>890000000.0</v>
       </c>
-      <c r="BX28">
+      <c r="BY28">
         <v>898000000.0</v>
       </c>
-      <c r="BY28">
+      <c r="BZ28">
         <v>866000000.0</v>
       </c>
-      <c r="BZ28">
+      <c r="CA28">
         <v>951000000.0</v>
       </c>
-      <c r="CA28">
+      <c r="CB28">
         <v>858000000.0</v>
       </c>
-      <c r="CB28">
+      <c r="CC28">
         <v>842000000.0</v>
       </c>
-      <c r="CC28">
+      <c r="CD28">
         <v>800000000.0</v>
       </c>
-      <c r="CD28">
+      <c r="CE28">
         <v>879000000.0</v>
       </c>
-      <c r="CE28">
+      <c r="CF28">
         <v>861000000.0</v>
       </c>
-      <c r="CF28">
+      <c r="CG28">
         <v>748000000.0</v>
       </c>
-      <c r="CG28">
+      <c r="CH28">
         <v>675000000.0</v>
       </c>
-      <c r="CH28">
-[...1 lines deleted...]
-      </c>
       <c r="CI28">
+        <v>0.0</v>
+      </c>
+      <c r="CJ28">
         <v>706000000.0</v>
       </c>
-      <c r="CJ28">
+      <c r="CK28">
         <v>705000000.0</v>
       </c>
-      <c r="CK28">
+      <c r="CL28">
         <v>678000000.0</v>
       </c>
-      <c r="CL28">
-[...1 lines deleted...]
-      </c>
       <c r="CM28">
         <v>0.0</v>
       </c>
       <c r="CN28">
         <v>0.0</v>
       </c>
       <c r="CO28">
         <v>0.0</v>
       </c>
       <c r="CP28">
         <v>0.0</v>
       </c>
       <c r="CQ28">
         <v>0.0</v>
       </c>
       <c r="CR28">
         <v>0.0</v>
       </c>
       <c r="CS28">
         <v>0.0</v>
       </c>
       <c r="CT28">
         <v>0.0</v>
       </c>
       <c r="CU28">
         <v>0.0</v>
       </c>
       <c r="CV28">
         <v>0.0</v>
       </c>
       <c r="CW28">
         <v>0.0</v>
       </c>
       <c r="CX28">
         <v>0.0</v>
       </c>
       <c r="CY28">
         <v>0.0</v>
       </c>
       <c r="CZ28">
         <v>0.0</v>
       </c>
       <c r="DA28">
         <v>0.0</v>
       </c>
       <c r="DB28">
-        <v>453000000.0</v>
+        <v>0.0</v>
       </c>
       <c r="DC28">
         <v>453000000.0</v>
       </c>
       <c r="DD28">
+        <v>453000000.0</v>
+      </c>
+      <c r="DE28">
         <v>402000000.0</v>
       </c>
-      <c r="DE28">
+      <c r="DF28">
         <v>382000000.0</v>
       </c>
-      <c r="DF28">
+      <c r="DG28">
         <v>436000000.0</v>
       </c>
     </row>
-    <row r="29" spans="1:110">
+    <row r="29" spans="1:111">
       <c r="A29" t="s">
-        <v>201</v>
+        <v>202</v>
       </c>
       <c r="B29">
+        <v>345000000.0</v>
+      </c>
+      <c r="C29">
         <v>301000000.0</v>
       </c>
-      <c r="C29">
+      <c r="D29">
         <v>308000000.0</v>
       </c>
-      <c r="D29">
+      <c r="E29">
         <v>245000000.0</v>
       </c>
-      <c r="E29">
+      <c r="F29">
         <v>404000000.0</v>
       </c>
-      <c r="F29">
+      <c r="G29">
         <v>106000000.0</v>
       </c>
-      <c r="G29">
+      <c r="H29">
         <v>653000000.0</v>
       </c>
-      <c r="H29">
+      <c r="I29">
         <v>249000000.0</v>
       </c>
-      <c r="I29">
+      <c r="J29">
         <v>170000000.0</v>
       </c>
-      <c r="J29">
+      <c r="K29">
         <v>327000000.0</v>
       </c>
-      <c r="K29">
+      <c r="L29">
         <v>39000000.0</v>
       </c>
-      <c r="L29">
+      <c r="M29">
         <v>22000000.0</v>
       </c>
-      <c r="M29">
+      <c r="N29">
         <v>172000000.0</v>
       </c>
-      <c r="N29">
+      <c r="O29">
         <v>381000000.0</v>
       </c>
-      <c r="O29">
+      <c r="P29">
         <v>19000000.0</v>
       </c>
-      <c r="P29">
+      <c r="Q29">
         <v>-140000000.0</v>
       </c>
-      <c r="Q29">
+      <c r="R29">
         <v>41000000.0</v>
       </c>
-      <c r="R29">
+      <c r="S29">
         <v>95000000.0</v>
       </c>
-      <c r="S29">
+      <c r="T29">
         <v>453000000.0</v>
       </c>
-      <c r="T29">
+      <c r="U29">
         <v>1075000000.0</v>
       </c>
-      <c r="U29">
+      <c r="V29">
         <v>-72000000.0</v>
       </c>
-      <c r="V29">
+      <c r="W29">
         <v>6000000.0</v>
       </c>
-      <c r="W29">
+      <c r="X29">
         <v>214000000.0</v>
       </c>
-      <c r="X29">
+      <c r="Y29">
         <v>47000000.0</v>
       </c>
-      <c r="Y29">
+      <c r="Z29">
         <v>1242000000.0</v>
       </c>
-      <c r="Z29">
+      <c r="AA29">
         <v>-625000000.0</v>
       </c>
-      <c r="AA29">
+      <c r="AB29">
         <v>601000000.0</v>
       </c>
-      <c r="AB29">
+      <c r="AC29">
         <v>551000000.0</v>
       </c>
-      <c r="AC29">
+      <c r="AD29">
         <v>359000000.0</v>
       </c>
-      <c r="AD29"/>
       <c r="AE29"/>
       <c r="AF29"/>
       <c r="AG29"/>
       <c r="AH29"/>
       <c r="AI29"/>
       <c r="AJ29"/>
       <c r="AK29"/>
       <c r="AL29"/>
       <c r="AM29"/>
       <c r="AN29"/>
       <c r="AO29"/>
       <c r="AP29"/>
       <c r="AQ29"/>
       <c r="AR29"/>
       <c r="AS29"/>
       <c r="AT29"/>
       <c r="AU29"/>
       <c r="AV29"/>
       <c r="AW29"/>
       <c r="AX29"/>
       <c r="AY29"/>
       <c r="AZ29"/>
       <c r="BA29"/>
       <c r="BB29"/>
       <c r="BC29"/>
@@ -31397,1034 +31714,1044 @@
       <c r="CH29"/>
       <c r="CI29"/>
       <c r="CJ29"/>
       <c r="CK29"/>
       <c r="CL29"/>
       <c r="CM29"/>
       <c r="CN29"/>
       <c r="CO29"/>
       <c r="CP29"/>
       <c r="CQ29"/>
       <c r="CR29"/>
       <c r="CS29"/>
       <c r="CT29"/>
       <c r="CU29"/>
       <c r="CV29"/>
       <c r="CW29"/>
       <c r="CX29"/>
       <c r="CY29"/>
       <c r="CZ29"/>
       <c r="DA29"/>
       <c r="DB29"/>
       <c r="DC29"/>
       <c r="DD29"/>
       <c r="DE29"/>
       <c r="DF29"/>
+      <c r="DG29"/>
     </row>
-    <row r="30" spans="1:110">
+    <row r="30" spans="1:111">
       <c r="A30" t="s">
-        <v>202</v>
+        <v>203</v>
       </c>
       <c r="B30">
+        <v>5596000000.0</v>
+      </c>
+      <c r="C30">
         <v>6153000000.0</v>
       </c>
-      <c r="C30">
+      <c r="D30">
         <v>1727000000.0</v>
       </c>
-      <c r="D30">
+      <c r="E30">
         <v>3560000000.0</v>
       </c>
-      <c r="E30">
+      <c r="F30">
         <v>3367000000.0</v>
       </c>
-      <c r="F30">
+      <c r="G30">
         <v>3483000000.0</v>
       </c>
-      <c r="G30">
+      <c r="H30">
         <v>3453000000.0</v>
       </c>
-      <c r="H30">
+      <c r="I30">
         <v>3186000000.0</v>
       </c>
-      <c r="I30">
+      <c r="J30">
         <v>3447000000.0</v>
       </c>
-      <c r="J30">
+      <c r="K30">
         <v>2233000000.0</v>
       </c>
-      <c r="K30">
+      <c r="L30">
         <v>2124000000.0</v>
       </c>
-      <c r="L30">
+      <c r="M30">
         <v>2093000000.0</v>
       </c>
-      <c r="M30">
+      <c r="N30">
         <v>2054000000.0</v>
       </c>
-      <c r="N30">
+      <c r="O30">
         <v>14589000000.0</v>
       </c>
-      <c r="O30">
+      <c r="P30">
         <v>21851000000.0</v>
       </c>
-      <c r="P30">
+      <c r="Q30">
         <v>15558000000.0</v>
       </c>
-      <c r="Q30">
+      <c r="R30">
         <v>15041000000.0</v>
       </c>
-      <c r="R30">
+      <c r="S30">
         <v>18783000000.0</v>
       </c>
-      <c r="S30">
+      <c r="T30">
         <v>14863000000.0</v>
       </c>
-      <c r="T30">
+      <c r="U30">
         <v>14037000000.0</v>
       </c>
-      <c r="U30">
+      <c r="V30">
         <v>15271000000.0</v>
       </c>
-      <c r="V30">
+      <c r="W30">
         <v>2297000000.0</v>
       </c>
-      <c r="W30">
+      <c r="X30">
         <v>2013000000.0</v>
       </c>
-      <c r="X30">
+      <c r="Y30">
         <v>2079000000.0</v>
       </c>
-      <c r="Y30">
+      <c r="Z30">
         <v>2153000000.0</v>
       </c>
-      <c r="Z30">
+      <c r="AA30">
         <v>2426000000.0</v>
       </c>
-      <c r="AA30">
+      <c r="AB30">
         <v>2314000000.0</v>
       </c>
-      <c r="AB30">
+      <c r="AC30">
         <v>2380000000.0</v>
       </c>
-      <c r="AC30">
+      <c r="AD30">
         <v>2274000000.0</v>
       </c>
-      <c r="AD30">
+      <c r="AE30">
         <v>2245000000.0</v>
       </c>
-      <c r="AE30">
+      <c r="AF30">
         <v>2478000000.0</v>
       </c>
-      <c r="AF30">
+      <c r="AG30">
         <v>2499000000.0</v>
       </c>
-      <c r="AG30">
+      <c r="AH30">
         <v>2371000000.0</v>
       </c>
-      <c r="AH30">
+      <c r="AI30">
         <v>1540000000.0</v>
       </c>
-      <c r="AI30">
+      <c r="AJ30">
         <v>2394000000.0</v>
       </c>
-      <c r="AJ30">
+      <c r="AK30">
         <v>2416000000.0</v>
       </c>
-      <c r="AK30">
+      <c r="AL30">
         <v>2367000000.0</v>
       </c>
-      <c r="AL30">
+      <c r="AM30">
         <v>3104000000.0</v>
       </c>
-      <c r="AM30">
+      <c r="AN30">
         <v>2473000000.0</v>
       </c>
-      <c r="AN30">
+      <c r="AO30">
         <v>3123000000.0</v>
       </c>
-      <c r="AO30">
+      <c r="AP30">
         <v>3192000000.0</v>
       </c>
-      <c r="AP30">
+      <c r="AQ30">
         <v>3275000000.0</v>
       </c>
-      <c r="AQ30">
+      <c r="AR30">
         <v>3434000000.0</v>
       </c>
-      <c r="AR30">
+      <c r="AS30">
         <v>3148000000.0</v>
       </c>
-      <c r="AS30">
+      <c r="AT30">
         <v>3043000000.0</v>
       </c>
-      <c r="AT30">
+      <c r="AU30">
         <v>3513000000.0</v>
       </c>
-      <c r="AU30">
+      <c r="AV30">
         <v>3168000000.0</v>
       </c>
-      <c r="AV30">
+      <c r="AW30">
         <v>3187000000.0</v>
       </c>
-      <c r="AW30">
+      <c r="AX30">
         <v>3080000000.0</v>
       </c>
-      <c r="AX30">
+      <c r="AY30">
         <v>3606000000.0</v>
       </c>
-      <c r="AY30">
+      <c r="AZ30">
         <v>3179000000.0</v>
       </c>
-      <c r="AZ30">
+      <c r="BA30">
         <v>2839000000.0</v>
       </c>
-      <c r="BA30">
+      <c r="BB30">
         <v>3458000000.0</v>
       </c>
-      <c r="BB30">
+      <c r="BC30">
         <v>4733000000.0</v>
       </c>
-      <c r="BC30">
+      <c r="BD30">
         <v>3468000000.0</v>
       </c>
-      <c r="BD30">
+      <c r="BE30">
         <v>4680000000.0</v>
       </c>
-      <c r="BE30">
+      <c r="BF30">
         <v>5092000000.0</v>
       </c>
-      <c r="BF30">
+      <c r="BG30">
         <v>4636000000.0</v>
       </c>
-      <c r="BG30">
+      <c r="BH30">
         <v>7000000000.0</v>
       </c>
-      <c r="BH30">
+      <c r="BI30">
         <v>6349000000.0</v>
       </c>
-      <c r="BI30">
+      <c r="BJ30">
         <v>5643000000.0</v>
       </c>
-      <c r="BJ30">
+      <c r="BK30">
         <v>-47046000000.0</v>
       </c>
-      <c r="BK30">
+      <c r="BL30">
         <v>3380000000.0</v>
       </c>
-      <c r="BL30">
+      <c r="BM30">
         <v>3797000000.0</v>
       </c>
-      <c r="BM30">
+      <c r="BN30">
         <v>3309000000.0</v>
       </c>
-      <c r="BN30">
+      <c r="BO30">
         <v>-45379000000.0</v>
       </c>
-      <c r="BO30">
+      <c r="BP30">
         <v>19844000000.0</v>
       </c>
-      <c r="BP30">
+      <c r="BQ30">
         <v>18815000000.0</v>
       </c>
-      <c r="BQ30">
+      <c r="BR30">
         <v>18926000000.0</v>
       </c>
-      <c r="BR30">
+      <c r="BS30">
         <v>4260000000.0</v>
       </c>
-      <c r="BS30">
+      <c r="BT30">
         <v>20165000000.0</v>
       </c>
-      <c r="BT30">
+      <c r="BU30">
         <v>18603000000.0</v>
       </c>
-      <c r="BU30">
+      <c r="BV30">
         <v>18608000000.0</v>
       </c>
-      <c r="BV30">
+      <c r="BW30">
         <v>2331000000.0</v>
       </c>
-      <c r="BW30">
+      <c r="BX30">
         <v>1890000000.0</v>
       </c>
-      <c r="BX30">
+      <c r="BY30">
         <v>18919000000.0</v>
       </c>
-      <c r="BY30">
+      <c r="BZ30">
         <v>3320000000.0</v>
       </c>
-      <c r="BZ30">
+      <c r="CA30">
         <v>2458000000.0</v>
       </c>
-      <c r="CA30">
+      <c r="CB30">
         <v>2229000000.0</v>
       </c>
-      <c r="CB30">
+      <c r="CC30">
         <v>2054000000.0</v>
       </c>
-      <c r="CC30">
+      <c r="CD30">
         <v>2070000000.0</v>
       </c>
-      <c r="CD30">
+      <c r="CE30">
         <v>2112000000.0</v>
       </c>
-      <c r="CE30">
+      <c r="CF30">
         <v>2022000000.0</v>
       </c>
-      <c r="CF30">
+      <c r="CG30">
         <v>1694000000.0</v>
       </c>
-      <c r="CG30">
+      <c r="CH30">
         <v>1696000000.0</v>
       </c>
-      <c r="CH30">
+      <c r="CI30">
         <v>2600000000.0</v>
       </c>
-      <c r="CI30">
+      <c r="CJ30">
         <v>1635000000.0</v>
       </c>
-      <c r="CJ30">
+      <c r="CK30">
         <v>1527000000.0</v>
       </c>
-      <c r="CK30">
+      <c r="CL30">
         <v>1585000000.0</v>
       </c>
-      <c r="CL30">
+      <c r="CM30">
         <v>2507000000.0</v>
       </c>
-      <c r="CM30">
+      <c r="CN30">
         <v>2111000000.0</v>
       </c>
-      <c r="CN30">
+      <c r="CO30">
         <v>2348000000.0</v>
       </c>
-      <c r="CO30">
+      <c r="CP30">
         <v>2252000000.0</v>
       </c>
-      <c r="CP30">
+      <c r="CQ30">
         <v>2536000000.0</v>
       </c>
-      <c r="CQ30">
+      <c r="CR30">
         <v>2211000000.0</v>
       </c>
-      <c r="CR30">
+      <c r="CS30">
         <v>2106000000.0</v>
       </c>
-      <c r="CS30">
+      <c r="CT30">
         <v>2150000000.0</v>
       </c>
-      <c r="CT30">
+      <c r="CU30">
         <v>2733000000.0</v>
       </c>
-      <c r="CU30">
+      <c r="CV30">
         <v>2263000000.0</v>
       </c>
-      <c r="CV30">
+      <c r="CW30">
         <v>2306000000.0</v>
       </c>
-      <c r="CW30">
+      <c r="CX30">
         <v>2349000000.0</v>
       </c>
-      <c r="CX30">
+      <c r="CY30">
         <v>3908000000.0</v>
       </c>
-      <c r="CY30">
+      <c r="CZ30">
         <v>1983000000.0</v>
       </c>
-      <c r="CZ30">
+      <c r="DA30">
         <v>2365000000.0</v>
       </c>
-      <c r="DA30">
+      <c r="DB30">
         <v>2447000000.0</v>
       </c>
-      <c r="DB30">
+      <c r="DC30">
         <v>6148000000.0</v>
       </c>
-      <c r="DC30">
+      <c r="DD30">
         <v>5489000000.0</v>
       </c>
-      <c r="DD30">
+      <c r="DE30">
         <v>6007000000.0</v>
       </c>
-      <c r="DE30">
+      <c r="DF30">
         <v>5301000000.0</v>
       </c>
-      <c r="DF30">
+      <c r="DG30">
         <v>7528000000.0</v>
       </c>
     </row>
-    <row r="31" spans="1:110">
+    <row r="31" spans="1:111">
       <c r="A31" t="s">
-        <v>203</v>
+        <v>204</v>
       </c>
       <c r="B31">
+        <v>118000000.0</v>
+      </c>
+      <c r="C31">
         <v>-266000000.0</v>
       </c>
-      <c r="C31">
+      <c r="D31">
         <v>-271000000.0</v>
       </c>
-      <c r="D31">
+      <c r="E31">
         <v>-269000000.0</v>
       </c>
-      <c r="E31">
+      <c r="F31">
         <v>-258000000.0</v>
       </c>
-      <c r="F31">
+      <c r="G31">
         <v>-259000000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>-257000000.0</v>
       </c>
       <c r="H31">
         <v>-257000000.0</v>
       </c>
       <c r="I31">
+        <v>-257000000.0</v>
+      </c>
+      <c r="J31">
         <v>-264000000.0</v>
       </c>
-      <c r="J31">
+      <c r="K31">
         <v>-18083000000.0</v>
       </c>
-      <c r="K31">
+      <c r="L31">
         <v>-265000000.0</v>
       </c>
-      <c r="L31">
+      <c r="M31">
         <v>-16193000000.0</v>
       </c>
-      <c r="M31">
+      <c r="N31">
         <v>257000000.0</v>
       </c>
-      <c r="N31">
+      <c r="O31">
         <v>628000000.0</v>
       </c>
-      <c r="O31">
+      <c r="P31">
         <v>730000000.0</v>
       </c>
-      <c r="P31">
+      <c r="Q31">
         <v>616000000.0</v>
       </c>
-      <c r="Q31">
+      <c r="R31">
         <v>660000000.0</v>
       </c>
-      <c r="R31">
+      <c r="S31">
         <v>-6820000000.0</v>
       </c>
-      <c r="S31">
+      <c r="T31">
         <v>663000000.0</v>
       </c>
-      <c r="T31">
+      <c r="U31">
         <v>664000000.0</v>
       </c>
-      <c r="U31">
+      <c r="V31">
         <v>631000000.0</v>
       </c>
-      <c r="V31">
+      <c r="W31">
         <v>52221000000.0</v>
       </c>
-      <c r="W31">
+      <c r="X31">
         <v>-226000000.0</v>
       </c>
-      <c r="X31">
+      <c r="Y31">
         <v>-227000000.0</v>
       </c>
-      <c r="Y31">
+      <c r="Z31">
         <v>-219000000.0</v>
       </c>
-      <c r="Z31">
+      <c r="AA31">
         <v>-37000000.0</v>
       </c>
-      <c r="AA31">
+      <c r="AB31">
         <v>-217000000.0</v>
       </c>
-      <c r="AB31">
+      <c r="AC31">
         <v>-269000000.0</v>
       </c>
-      <c r="AC31">
+      <c r="AD31">
         <v>-230000000.0</v>
       </c>
-      <c r="AD31">
+      <c r="AE31">
         <v>-13191000000.0</v>
       </c>
-      <c r="AE31">
+      <c r="AF31">
         <v>186000000.0</v>
       </c>
-      <c r="AF31">
+      <c r="AG31">
         <v>245000000.0</v>
       </c>
-      <c r="AG31">
+      <c r="AH31">
         <v>399000000.0</v>
       </c>
-      <c r="AH31">
+      <c r="AI31">
         <v>-283000000.0</v>
       </c>
-      <c r="AI31">
+      <c r="AJ31">
         <v>-392000000.0</v>
       </c>
-      <c r="AJ31">
+      <c r="AK31">
         <v>-292000000.0</v>
       </c>
-      <c r="AK31">
+      <c r="AL31">
         <v>-293000000.0</v>
       </c>
-      <c r="AL31">
+      <c r="AM31">
         <v>-4369000000.0</v>
       </c>
-      <c r="AM31">
+      <c r="AN31">
         <v>-611000000.0</v>
       </c>
-      <c r="AN31">
+      <c r="AO31">
         <v>-100000000.0</v>
       </c>
-      <c r="AO31">
+      <c r="AP31">
         <v>-310000000.0</v>
       </c>
-      <c r="AP31">
+      <c r="AQ31">
         <v>-4187000000.0</v>
       </c>
-      <c r="AQ31">
+      <c r="AR31">
         <v>965000000.0</v>
       </c>
-      <c r="AR31">
+      <c r="AS31">
         <v>-6000000.0</v>
       </c>
-      <c r="AS31">
+      <c r="AT31">
         <v>896000000.0</v>
       </c>
-      <c r="AT31">
+      <c r="AU31">
         <v>-4263000000.0</v>
       </c>
-      <c r="AU31">
+      <c r="AV31">
         <v>858000000.0</v>
       </c>
-      <c r="AV31">
+      <c r="AW31">
         <v>574000000.0</v>
       </c>
-      <c r="AW31">
+      <c r="AX31">
         <v>484000000.0</v>
       </c>
-      <c r="AX31">
+      <c r="AY31">
         <v>-2123000000.0</v>
       </c>
-      <c r="AY31">
+      <c r="AZ31">
         <v>3000000.0</v>
       </c>
-      <c r="AZ31">
+      <c r="BA31">
         <v>53000000.0</v>
       </c>
-      <c r="BA31">
+      <c r="BB31">
         <v>252000000.0</v>
       </c>
-      <c r="BB31">
+      <c r="BC31">
         <v>-1791000000.0</v>
       </c>
-      <c r="BC31">
+      <c r="BD31">
         <v>-53000000.0</v>
       </c>
-      <c r="BD31">
+      <c r="BE31">
         <v>1038000000.0</v>
       </c>
-      <c r="BE31">
+      <c r="BF31">
         <v>-275000000.0</v>
       </c>
-      <c r="BF31">
+      <c r="BG31">
         <v>1520000000.0</v>
       </c>
-      <c r="BG31">
+      <c r="BH31">
         <v>1543000000.0</v>
       </c>
-      <c r="BH31">
+      <c r="BI31">
         <v>309000000.0</v>
       </c>
-      <c r="BI31">
+      <c r="BJ31">
         <v>230000000.0</v>
       </c>
-      <c r="BJ31">
+      <c r="BK31">
         <v>3000000.0</v>
       </c>
-      <c r="BK31">
+      <c r="BL31">
         <v>63000000.0</v>
       </c>
-      <c r="BL31">
+      <c r="BM31">
         <v>830000000.0</v>
       </c>
-      <c r="BM31">
+      <c r="BN31">
         <v>352000000.0</v>
       </c>
-      <c r="BN31">
+      <c r="BO31">
         <v>601000000.0</v>
       </c>
-      <c r="BO31">
+      <c r="BP31">
         <v>-551000000.0</v>
       </c>
-      <c r="BP31">
+      <c r="BQ31">
         <v>-957000000.0</v>
       </c>
-      <c r="BQ31">
+      <c r="BR31">
         <v>-378000000.0</v>
       </c>
-      <c r="BR31">
+      <c r="BS31">
         <v>229000000.0</v>
       </c>
-      <c r="BS31">
+      <c r="BT31">
         <v>518000000.0</v>
       </c>
-      <c r="BT31">
+      <c r="BU31">
         <v>276000000.0</v>
       </c>
-      <c r="BU31">
+      <c r="BV31">
         <v>217000000.0</v>
       </c>
-      <c r="BV31">
+      <c r="BW31">
         <v>464000000.0</v>
       </c>
-      <c r="BW31">
+      <c r="BX31">
         <v>338000000.0</v>
       </c>
-      <c r="BX31">
+      <c r="BY31">
         <v>475000000.0</v>
       </c>
-      <c r="BY31">
+      <c r="BZ31">
         <v>416000000.0</v>
       </c>
-      <c r="BZ31">
+      <c r="CA31">
         <v>-3286000000.0</v>
       </c>
-      <c r="CA31">
+      <c r="CB31">
         <v>357000000.0</v>
       </c>
-      <c r="CB31">
+      <c r="CC31">
         <v>798000000.0</v>
       </c>
-      <c r="CC31">
+      <c r="CD31">
         <v>1014000000.0</v>
       </c>
-      <c r="CD31">
+      <c r="CE31">
         <v>-314000000.0</v>
       </c>
-      <c r="CE31">
+      <c r="CF31">
         <v>961000000.0</v>
       </c>
-      <c r="CF31">
+      <c r="CG31">
         <v>1455000000.0</v>
       </c>
-      <c r="CG31">
+      <c r="CH31">
         <v>1150000000.0</v>
       </c>
-      <c r="CH31">
+      <c r="CI31">
         <v>726000000.0</v>
       </c>
-      <c r="CI31">
+      <c r="CJ31">
         <v>969000000.0</v>
       </c>
-      <c r="CJ31">
+      <c r="CK31">
         <v>1065000000.0</v>
       </c>
-      <c r="CK31">
+      <c r="CL31">
         <v>928000000.0</v>
       </c>
-      <c r="CL31">
+      <c r="CM31">
         <v>727000000.0</v>
       </c>
-      <c r="CM31">
+      <c r="CN31">
         <v>694000000.0</v>
       </c>
-      <c r="CN31">
+      <c r="CO31">
         <v>784000000.0</v>
       </c>
-      <c r="CO31">
+      <c r="CP31">
         <v>410000000.0</v>
       </c>
-      <c r="CP31">
+      <c r="CQ31">
         <v>208000000.0</v>
       </c>
-      <c r="CQ31">
+      <c r="CR31">
         <v>438000000.0</v>
       </c>
-      <c r="CR31">
+      <c r="CS31">
         <v>46000000.0</v>
       </c>
-      <c r="CS31">
+      <c r="CT31">
         <v>27000000.0</v>
       </c>
-      <c r="CT31">
+      <c r="CU31">
         <v>-420000000.0</v>
       </c>
-      <c r="CU31">
+      <c r="CV31">
         <v>128000000.0</v>
       </c>
-      <c r="CV31">
+      <c r="CW31">
         <v>493000000.0</v>
       </c>
-      <c r="CW31">
+      <c r="CX31">
         <v>181000000.0</v>
       </c>
-      <c r="CX31">
+      <c r="CY31">
         <v>437000000.0</v>
       </c>
-      <c r="CY31">
+      <c r="CZ31">
         <v>-1419000000.0</v>
       </c>
-      <c r="CZ31">
+      <c r="DA31">
         <v>192000000.0</v>
       </c>
-      <c r="DA31">
+      <c r="DB31">
         <v>475000000.0</v>
       </c>
-      <c r="DB31"/>
       <c r="DC31"/>
       <c r="DD31"/>
       <c r="DE31"/>
       <c r="DF31"/>
+      <c r="DG31"/>
     </row>
-    <row r="32" spans="1:110">
+    <row r="32" spans="1:111">
       <c r="A32" t="s">
-        <v>204</v>
+        <v>205</v>
       </c>
       <c r="B32">
+        <v>19074000000.0</v>
+      </c>
+      <c r="C32">
         <v>23814000000.0</v>
       </c>
-      <c r="C32">
+      <c r="D32">
         <v>16881000000.0</v>
       </c>
-      <c r="D32">
+      <c r="E32">
         <v>17176000000.0</v>
       </c>
-      <c r="E32">
+      <c r="F32">
         <v>18263000000.0</v>
       </c>
-      <c r="F32">
+      <c r="G32">
         <v>18440000000.0</v>
       </c>
-      <c r="G32">
+      <c r="H32">
         <v>18298000000.0</v>
       </c>
-      <c r="H32">
+      <c r="I32">
         <v>17491000000.0</v>
       </c>
-      <c r="I32">
+      <c r="J32">
         <v>15902000000.0</v>
       </c>
-      <c r="J32">
+      <c r="K32">
         <v>19028000000.0</v>
       </c>
-      <c r="K32">
+      <c r="L32">
         <v>15866000000.0</v>
       </c>
-      <c r="L32">
+      <c r="M32">
         <v>16623000000.0</v>
       </c>
-      <c r="M32">
+      <c r="N32">
         <v>15388000000.0</v>
       </c>
-      <c r="N32">
+      <c r="O32">
         <v>16316000000.0</v>
       </c>
-      <c r="O32">
+      <c r="P32">
         <v>22270000000.0</v>
       </c>
-      <c r="P32">
+      <c r="Q32">
         <v>15556000000.0</v>
       </c>
-      <c r="Q32">
+      <c r="R32">
         <v>15756000000.0</v>
       </c>
-      <c r="R32">
+      <c r="S32">
         <v>20089000000.0</v>
       </c>
-      <c r="S32">
+      <c r="T32">
         <v>16905000000.0</v>
       </c>
-      <c r="T32">
+      <c r="U32">
         <v>18524000000.0</v>
       </c>
-      <c r="U32">
+      <c r="V32">
         <v>15562000000.0</v>
       </c>
-      <c r="V32">
+      <c r="W32">
         <v>19418000000.0</v>
       </c>
-      <c r="W32">
+      <c r="X32">
         <v>16015000000.0</v>
       </c>
-      <c r="X32">
+      <c r="Y32">
         <v>14099000000.0</v>
       </c>
-      <c r="Y32">
+      <c r="Z32">
         <v>18310000000.0</v>
       </c>
-      <c r="Z32">
+      <c r="AA32">
         <v>17143000000.0</v>
       </c>
-      <c r="AA32">
+      <c r="AB32">
         <v>18678000000.0</v>
       </c>
-      <c r="AB32">
+      <c r="AC32">
         <v>17497000000.0</v>
       </c>
-      <c r="AC32">
+      <c r="AD32">
         <v>16302000000.0</v>
       </c>
-      <c r="AD32">
+      <c r="AE32">
         <v>15662000000.0</v>
       </c>
-      <c r="AE32">
+      <c r="AF32">
         <v>16289000000.0</v>
       </c>
-      <c r="AF32">
+      <c r="AG32">
         <v>21185000000.0</v>
       </c>
-      <c r="AG32">
+      <c r="AH32">
         <v>14805000000.0</v>
       </c>
-      <c r="AH32">
+      <c r="AI32">
         <v>15993000000.0</v>
       </c>
-      <c r="AI32">
+      <c r="AJ32">
         <v>16171000000.0</v>
       </c>
-      <c r="AJ32">
+      <c r="AK32">
         <v>15333000000.0</v>
       </c>
-      <c r="AK32">
+      <c r="AL32">
         <v>14964000000.0</v>
       </c>
-      <c r="AL32">
+      <c r="AM32">
         <v>12076000000.0</v>
       </c>
-      <c r="AM32">
+      <c r="AN32">
         <v>15573000000.0</v>
       </c>
-      <c r="AN32">
+      <c r="AO32">
         <v>15244000000.0</v>
       </c>
-      <c r="AO32">
+      <c r="AP32">
         <v>18433000000.0</v>
       </c>
-      <c r="AP32">
+      <c r="AQ32">
         <v>17044000000.0</v>
       </c>
-      <c r="AQ32">
+      <c r="AR32">
         <v>18031000000.0</v>
       </c>
-      <c r="AR32">
+      <c r="AS32">
         <v>16166000000.0</v>
       </c>
-      <c r="AS32">
+      <c r="AT32">
         <v>18710000000.0</v>
       </c>
-      <c r="AT32">
+      <c r="AU32">
         <v>19119000000.0</v>
       </c>
-      <c r="AU32">
+      <c r="AV32">
         <v>18846000000.0</v>
       </c>
-      <c r="AV32">
+      <c r="AW32">
         <v>18266000000.0</v>
       </c>
-      <c r="AW32">
+      <c r="AX32">
         <v>17085000000.0</v>
       </c>
-      <c r="AX32">
+      <c r="AY32">
         <v>18458000000.0</v>
       </c>
-      <c r="AY32">
+      <c r="AZ32">
         <v>16337000000.0</v>
       </c>
-      <c r="AZ32">
+      <c r="BA32">
         <v>15721000000.0</v>
       </c>
-      <c r="BA32">
+      <c r="BB32">
         <v>17683000000.0</v>
       </c>
-      <c r="BB32">
+      <c r="BC32">
         <v>17333000000.0</v>
       </c>
-      <c r="BC32">
+      <c r="BD32">
         <v>14635000000.0</v>
       </c>
-      <c r="BD32">
+      <c r="BE32">
         <v>19557000000.0</v>
       </c>
-      <c r="BE32">
+      <c r="BF32">
         <v>17188000000.0</v>
       </c>
-      <c r="BF32">
+      <c r="BG32">
         <v>16745000000.0</v>
       </c>
-      <c r="BG32">
+      <c r="BH32">
         <v>21871000000.0</v>
       </c>
-      <c r="BH32">
+      <c r="BI32">
         <v>18422000000.0</v>
       </c>
-      <c r="BI32">
+      <c r="BJ32">
         <v>17089000000.0</v>
       </c>
-      <c r="BJ32">
+      <c r="BK32">
         <v>12837000000.0</v>
       </c>
-      <c r="BK32">
+      <c r="BL32">
         <v>12338000000.0</v>
       </c>
-      <c r="BL32">
+      <c r="BM32">
         <v>14138000000.0</v>
       </c>
-      <c r="BM32">
+      <c r="BN32">
         <v>13100000000.0</v>
       </c>
-      <c r="BN32">
+      <c r="BO32">
         <v>12341000000.0</v>
       </c>
-      <c r="BO32">
+      <c r="BP32">
         <v>10238000000.0</v>
       </c>
-      <c r="BP32">
+      <c r="BQ32">
         <v>8265000000.0</v>
       </c>
-      <c r="BQ32">
+      <c r="BR32">
         <v>10214000000.0</v>
       </c>
-      <c r="BR32">
+      <c r="BS32">
         <v>13885000000.0</v>
       </c>
-      <c r="BS32">
+      <c r="BT32">
         <v>13351000000.0</v>
       </c>
-      <c r="BT32">
+      <c r="BU32">
         <v>12049000000.0</v>
       </c>
-      <c r="BU32">
+      <c r="BV32">
         <v>11624000000.0</v>
       </c>
-      <c r="BV32">
+      <c r="BW32">
         <v>13821000000.0</v>
       </c>
-      <c r="BW32">
+      <c r="BX32">
         <v>11678000000.0</v>
       </c>
-      <c r="BX32">
+      <c r="BY32">
         <v>13217000000.0</v>
       </c>
-      <c r="BY32">
+      <c r="BZ32">
         <v>12912000000.0</v>
       </c>
-      <c r="BZ32">
+      <c r="CA32">
         <v>12893000000.0</v>
       </c>
-      <c r="CA32">
+      <c r="CB32">
         <v>12528000000.0</v>
       </c>
-      <c r="CB32">
+      <c r="CC32">
         <v>11351000000.0</v>
       </c>
-      <c r="CC32">
+      <c r="CD32">
         <v>11532000000.0</v>
       </c>
-      <c r="CD32">
+      <c r="CE32">
         <v>11546000000.0</v>
       </c>
-      <c r="CE32">
+      <c r="CF32">
         <v>11988000000.0</v>
       </c>
-      <c r="CF32">
+      <c r="CG32">
         <v>10955000000.0</v>
       </c>
-      <c r="CG32">
+      <c r="CH32">
         <v>10257000000.0</v>
       </c>
-      <c r="CH32">
+      <c r="CI32">
         <v>10053000000.0</v>
       </c>
-      <c r="CI32">
+      <c r="CJ32">
         <v>9972000000.0</v>
       </c>
-      <c r="CJ32">
+      <c r="CK32">
         <v>9471000000.0</v>
       </c>
-      <c r="CK32">
+      <c r="CL32">
         <v>9417000000.0</v>
       </c>
-      <c r="CL32">
+      <c r="CM32">
         <v>9746000000.0</v>
       </c>
-      <c r="CM32">
+      <c r="CN32">
         <v>8721000000.0</v>
       </c>
-      <c r="CN32">
+      <c r="CO32">
         <v>8863000000.0</v>
       </c>
-      <c r="CO32">
+      <c r="CP32">
         <v>8362000000.0</v>
       </c>
-      <c r="CP32">
+      <c r="CQ32">
         <v>8801000000.0</v>
       </c>
-      <c r="CQ32">
+      <c r="CR32">
         <v>8124000000.0</v>
       </c>
-      <c r="CR32">
+      <c r="CS32">
         <v>8201000000.0</v>
       </c>
-      <c r="CS32">
+      <c r="CT32">
         <v>7975000000.0</v>
       </c>
-      <c r="CT32">
+      <c r="CU32">
         <v>8176000000.0</v>
       </c>
-      <c r="CU32">
+      <c r="CV32">
         <v>7817000000.0</v>
       </c>
-      <c r="CV32">
+      <c r="CW32">
         <v>7811000000.0</v>
       </c>
-      <c r="CW32">
+      <c r="CX32">
         <v>7790000000.0</v>
       </c>
-      <c r="CX32">
+      <c r="CY32">
         <v>11458000000.0</v>
       </c>
-      <c r="CY32">
+      <c r="CZ32">
         <v>7672000000.0</v>
       </c>
-      <c r="CZ32">
+      <c r="DA32">
         <v>6570000000.0</v>
       </c>
-      <c r="DA32">
+      <c r="DB32">
         <v>7666000000.0</v>
       </c>
-      <c r="DB32">
+      <c r="DC32">
         <v>23729000000.0</v>
       </c>
-      <c r="DC32">
+      <c r="DD32">
         <v>23678000000.0</v>
       </c>
-      <c r="DD32">
+      <c r="DE32">
         <v>23622000000.0</v>
       </c>
-      <c r="DE32">
+      <c r="DF32">
         <v>23649000000.0</v>
       </c>
-      <c r="DF32">
+      <c r="DG32">
         <v>250000000.0</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet5.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:AD30"/>
@@ -32510,54 +32837,54 @@
       </c>
       <c r="X1" t="s">
         <v>23</v>
       </c>
       <c r="Y1" t="s">
         <v>24</v>
       </c>
       <c r="Z1" t="s">
         <v>25</v>
       </c>
       <c r="AA1" t="s">
         <v>26</v>
       </c>
       <c r="AB1" t="s">
         <v>27</v>
       </c>
       <c r="AC1" t="s">
         <v>28</v>
       </c>
       <c r="AD1" t="s">
         <v>29</v>
       </c>
     </row>
     <row r="2" spans="1:30">
       <c r="A2" t="s">
-        <v>205</v>
+        <v>206</v>
       </c>
       <c r="B2">
-        <v>2159000000.0</v>
+        <v>20068000000.0</v>
       </c>
       <c r="C2">
         <v>20639000000.0</v>
       </c>
       <c r="D2">
         <v>20195000000.0</v>
       </c>
       <c r="E2">
         <v>20116000000.0</v>
       </c>
       <c r="F2">
         <v>20560000000.0</v>
       </c>
       <c r="G2">
         <v>16598000000.0</v>
       </c>
       <c r="H2">
         <v>15821000000.0</v>
       </c>
       <c r="I2">
         <v>12701000000.0</v>
       </c>
       <c r="J2">
         <v>12651000000.0</v>
       </c>
@@ -32602,51 +32929,51 @@
       </c>
       <c r="X2">
         <v>2323000000.0</v>
       </c>
       <c r="Y2">
         <v>7473000000.0</v>
       </c>
       <c r="Z2">
         <v>3434000000.0</v>
       </c>
       <c r="AA2">
         <v>2789000000.0</v>
       </c>
       <c r="AB2">
         <v>3301000000.0</v>
       </c>
       <c r="AC2">
         <v>16407000000.0</v>
       </c>
       <c r="AD2">
         <v>15821000000.0</v>
       </c>
     </row>
     <row r="3" spans="1:30">
       <c r="A3" t="s">
-        <v>206</v>
+        <v>207</v>
       </c>
       <c r="B3">
         <v>0</v>
       </c>
       <c r="C3">
         <v>0</v>
       </c>
       <c r="D3">
         <v>1170000000</v>
       </c>
       <c r="E3">
         <v>0</v>
       </c>
       <c r="F3">
         <v>4360000000</v>
       </c>
       <c r="G3">
         <v>4269000000</v>
       </c>
       <c r="H3">
         <v>5653000000</v>
       </c>
       <c r="I3">
         <v>7069000000</v>
       </c>
@@ -32694,51 +33021,51 @@
       </c>
       <c r="X3">
         <v>0</v>
       </c>
       <c r="Y3">
         <v>0</v>
       </c>
       <c r="Z3">
         <v>0</v>
       </c>
       <c r="AA3">
         <v>416000000</v>
       </c>
       <c r="AB3">
         <v>0</v>
       </c>
       <c r="AC3">
         <v>0</v>
       </c>
       <c r="AD3">
         <v>0</v>
       </c>
     </row>
     <row r="4" spans="1:30">
       <c r="A4" t="s">
-        <v>207</v>
+        <v>208</v>
       </c>
       <c r="B4"/>
       <c r="C4"/>
       <c r="D4"/>
       <c r="E4">
         <v>476000000.0</v>
       </c>
       <c r="F4">
         <v>34000000.0</v>
       </c>
       <c r="G4">
         <v>3799000000.0</v>
       </c>
       <c r="H4">
         <v>768000000.0</v>
       </c>
       <c r="I4">
         <v>3120000000.0</v>
       </c>
       <c r="J4">
         <v>-5176000000.0</v>
       </c>
       <c r="K4">
         <v>5125000000.0</v>
       </c>
@@ -32752,51 +33079,51 @@
         <v>-8153000000.0</v>
       </c>
       <c r="O4">
         <v>5277000000.0</v>
       </c>
       <c r="P4"/>
       <c r="Q4">
         <v>2934000000.0</v>
       </c>
       <c r="R4"/>
       <c r="S4"/>
       <c r="T4"/>
       <c r="U4"/>
       <c r="V4"/>
       <c r="W4"/>
       <c r="X4"/>
       <c r="Y4"/>
       <c r="Z4"/>
       <c r="AA4"/>
       <c r="AB4"/>
       <c r="AC4"/>
       <c r="AD4"/>
     </row>
     <row r="5" spans="1:30">
       <c r="A5" t="s">
-        <v>208</v>
+        <v>209</v>
       </c>
       <c r="B5"/>
       <c r="C5"/>
       <c r="D5"/>
       <c r="E5">
         <v>4805000000.0</v>
       </c>
       <c r="F5">
         <v>3726000000.0</v>
       </c>
       <c r="G5">
         <v>878000000.0</v>
       </c>
       <c r="H5">
         <v>245000000.0</v>
       </c>
       <c r="I5">
         <v>-1387000000.0</v>
       </c>
       <c r="J5">
         <v>2523000000.0</v>
       </c>
       <c r="K5">
         <v>11091000000.0</v>
       </c>
@@ -32810,54 +33137,54 @@
         <v>4860000000.0</v>
       </c>
       <c r="O5">
         <v>-3316000000.0</v>
       </c>
       <c r="P5"/>
       <c r="Q5">
         <v>-5050000000.0</v>
       </c>
       <c r="R5"/>
       <c r="S5"/>
       <c r="T5"/>
       <c r="U5"/>
       <c r="V5"/>
       <c r="W5"/>
       <c r="X5"/>
       <c r="Y5"/>
       <c r="Z5"/>
       <c r="AA5"/>
       <c r="AB5"/>
       <c r="AC5"/>
       <c r="AD5"/>
     </row>
     <row r="6" spans="1:30">
       <c r="A6" t="s">
-        <v>209</v>
+        <v>210</v>
       </c>
       <c r="B6">
-        <v>-957000000.0</v>
+        <v>1964000000.0</v>
       </c>
       <c r="C6">
         <v>-571000000.0</v>
       </c>
       <c r="D6">
         <v>444000000.0</v>
       </c>
       <c r="E6">
         <v>79000000.0</v>
       </c>
       <c r="F6">
         <v>-513000000.0</v>
       </c>
       <c r="G6">
         <v>3197000000.0</v>
       </c>
       <c r="H6">
         <v>777000000.0</v>
       </c>
       <c r="I6">
         <v>3120000000.0</v>
       </c>
       <c r="J6">
         <v>50000000.0</v>
       </c>
@@ -32902,54 +33229,54 @@
       </c>
       <c r="X6">
         <v>1410000000.0</v>
       </c>
       <c r="Y6">
         <v>-5150000000.0</v>
       </c>
       <c r="Z6">
         <v>4039000000.0</v>
       </c>
       <c r="AA6">
         <v>645000000.0</v>
       </c>
       <c r="AB6">
         <v>-512000000.0</v>
       </c>
       <c r="AC6">
         <v>390000000.0</v>
       </c>
       <c r="AD6">
         <v>586000000.0</v>
       </c>
     </row>
     <row r="7" spans="1:30">
       <c r="A7" t="s">
-        <v>210</v>
+        <v>211</v>
       </c>
       <c r="B7">
-        <v>9277000000.0</v>
+        <v>6836000000.0</v>
       </c>
       <c r="C7">
         <v>1850000000.0</v>
       </c>
       <c r="D7">
         <v>2184000000.0</v>
       </c>
       <c r="E7">
         <v>4837000000.0</v>
       </c>
       <c r="F7">
         <v>4582000000.0</v>
       </c>
       <c r="G7">
         <v>4853000000.0</v>
       </c>
       <c r="H7">
         <v>7425000000.0</v>
       </c>
       <c r="I7">
         <v>5992000000.0</v>
       </c>
       <c r="J7">
         <v>6045000000.0</v>
       </c>
@@ -32994,51 +33321,51 @@
       </c>
       <c r="X7">
         <v>10622000000.0</v>
       </c>
       <c r="Y7">
         <v>4774000000.0</v>
       </c>
       <c r="Z7">
         <v>5931000000.0</v>
       </c>
       <c r="AA7">
         <v>2583000000.0</v>
       </c>
       <c r="AB7">
         <v>-11452000000.0</v>
       </c>
       <c r="AC7">
         <v>-197576000000.0</v>
       </c>
       <c r="AD7">
         <v>88000000.0</v>
       </c>
     </row>
     <row r="8" spans="1:30">
       <c r="A8" t="s">
-        <v>211</v>
+        <v>212</v>
       </c>
       <c r="B8"/>
       <c r="C8"/>
       <c r="D8"/>
       <c r="E8">
         <v>-101000000.0</v>
       </c>
       <c r="F8">
         <v>378000000.0</v>
       </c>
       <c r="G8">
         <v>946000000.0</v>
       </c>
       <c r="H8">
         <v>-506000000.0</v>
       </c>
       <c r="I8">
         <v>-1930000000.0</v>
       </c>
       <c r="J8">
         <v>-1271000000.0</v>
       </c>
       <c r="K8">
         <v>-2156000000.0</v>
       </c>
@@ -33052,53 +33379,55 @@
         <v>-289000000.0</v>
       </c>
       <c r="O8">
         <v>110000000.0</v>
       </c>
       <c r="P8"/>
       <c r="Q8">
         <v>-206000000.0</v>
       </c>
       <c r="R8"/>
       <c r="S8"/>
       <c r="T8"/>
       <c r="U8"/>
       <c r="V8"/>
       <c r="W8"/>
       <c r="X8"/>
       <c r="Y8"/>
       <c r="Z8"/>
       <c r="AA8"/>
       <c r="AB8"/>
       <c r="AC8"/>
       <c r="AD8"/>
     </row>
     <row r="9" spans="1:30">
       <c r="A9" t="s">
-        <v>212</v>
-[...1 lines deleted...]
-      <c r="B9"/>
+        <v>213</v>
+      </c>
+      <c r="B9">
+        <v>-27000000.0</v>
+      </c>
       <c r="C9">
         <v>460000000.0</v>
       </c>
       <c r="D9">
         <v>-1952000000.0</v>
       </c>
       <c r="E9">
         <v>256000000.0</v>
       </c>
       <c r="F9">
         <v>389000000.0</v>
       </c>
       <c r="G9">
         <v>842000000.0</v>
       </c>
       <c r="H9">
         <v>-514000000.0</v>
       </c>
       <c r="I9">
         <v>-1809000000.0</v>
       </c>
       <c r="J9">
         <v>-991000000.0</v>
       </c>
       <c r="K9">
@@ -33136,51 +33465,51 @@
       </c>
       <c r="V9">
         <v>-54000000.0</v>
       </c>
       <c r="W9">
         <v>-634000000.0</v>
       </c>
       <c r="X9">
         <v>-334000000.0</v>
       </c>
       <c r="Y9">
         <v>-795000000.0</v>
       </c>
       <c r="Z9">
         <v>1024000000.0</v>
       </c>
       <c r="AA9">
         <v>925000000.0</v>
       </c>
       <c r="AB9"/>
       <c r="AC9"/>
       <c r="AD9"/>
     </row>
     <row r="10" spans="1:30">
       <c r="A10" t="s">
-        <v>213</v>
+        <v>214</v>
       </c>
       <c r="B10"/>
       <c r="C10"/>
       <c r="D10"/>
       <c r="E10"/>
       <c r="F10"/>
       <c r="G10"/>
       <c r="H10"/>
       <c r="I10"/>
       <c r="J10">
         <v>0.0</v>
       </c>
       <c r="K10">
         <v>0.0</v>
       </c>
       <c r="L10">
         <v>0.0</v>
       </c>
       <c r="M10">
         <v>0.0</v>
       </c>
       <c r="N10">
         <v>373000000.0</v>
       </c>
       <c r="O10">
@@ -33204,51 +33533,51 @@
       </c>
       <c r="V10">
         <v>448746000000.0</v>
       </c>
       <c r="W10">
         <v>330571000000.0</v>
       </c>
       <c r="X10">
         <v>304801000000.0</v>
       </c>
       <c r="Y10">
         <v>256724000000.0</v>
       </c>
       <c r="Z10">
         <v>238124000000.0</v>
       </c>
       <c r="AA10">
         <v>234772000000.0</v>
       </c>
       <c r="AB10"/>
       <c r="AC10"/>
       <c r="AD10"/>
     </row>
     <row r="11" spans="1:30">
       <c r="A11" t="s">
-        <v>214</v>
+        <v>215</v>
       </c>
       <c r="B11"/>
       <c r="C11"/>
       <c r="D11"/>
       <c r="E11">
         <v>3808000000.0</v>
       </c>
       <c r="F11">
         <v>5222000000.0</v>
       </c>
       <c r="G11">
         <v>4036000000.0</v>
       </c>
       <c r="H11">
         <v>8107000000.0</v>
       </c>
       <c r="I11">
         <v>7911000000.0</v>
       </c>
       <c r="J11">
         <v>7318000000.0</v>
       </c>
       <c r="K11">
         <v>7488000000.0</v>
       </c>
@@ -33262,51 +33591,51 @@
         <v>8776000000.0</v>
       </c>
       <c r="O11">
         <v>3336000000.0</v>
       </c>
       <c r="P11"/>
       <c r="Q11">
         <v>7466000000.0</v>
       </c>
       <c r="R11"/>
       <c r="S11"/>
       <c r="T11"/>
       <c r="U11"/>
       <c r="V11"/>
       <c r="W11"/>
       <c r="X11"/>
       <c r="Y11"/>
       <c r="Z11"/>
       <c r="AA11"/>
       <c r="AB11"/>
       <c r="AC11"/>
       <c r="AD11"/>
     </row>
     <row r="12" spans="1:30">
       <c r="A12" t="s">
-        <v>215</v>
+        <v>216</v>
       </c>
       <c r="B12"/>
       <c r="C12"/>
       <c r="D12"/>
       <c r="E12">
         <v>2421000000.0</v>
       </c>
       <c r="F12">
         <v>-3144000000.0</v>
       </c>
       <c r="G12">
         <v>558000000.0</v>
       </c>
       <c r="H12">
         <v>400000000.0</v>
       </c>
       <c r="I12">
         <v>2401000000.0</v>
       </c>
       <c r="J12">
         <v>-58000000.0</v>
       </c>
       <c r="K12">
         <v>-1942000000.0</v>
       </c>
@@ -33336,51 +33665,51 @@
       <c r="U12">
         <v>2039000000.0</v>
       </c>
       <c r="V12">
         <v>528000000.0</v>
       </c>
       <c r="W12"/>
       <c r="X12">
         <v>241000000.0</v>
       </c>
       <c r="Y12">
         <v>479000000.0</v>
       </c>
       <c r="Z12">
         <v>477000000.0</v>
       </c>
       <c r="AA12">
         <v>239000000.0</v>
       </c>
       <c r="AB12"/>
       <c r="AC12"/>
       <c r="AD12"/>
     </row>
     <row r="13" spans="1:30">
       <c r="A13" t="s">
-        <v>216</v>
+        <v>217</v>
       </c>
       <c r="B13"/>
       <c r="C13"/>
       <c r="D13"/>
       <c r="E13">
         <v>5172000000.0</v>
       </c>
       <c r="F13">
         <v>3595000000.0</v>
       </c>
       <c r="G13">
         <v>4022000000.0</v>
       </c>
       <c r="H13">
         <v>7706000000.0</v>
       </c>
       <c r="I13">
         <v>9073000000.0</v>
       </c>
       <c r="J13">
         <v>9396000000.0</v>
       </c>
       <c r="K13">
         <v>11513000000.0</v>
       </c>
@@ -33388,51 +33717,51 @@
         <v>11742000000.0</v>
       </c>
       <c r="M13">
         <v>10907000000.0</v>
       </c>
       <c r="N13"/>
       <c r="O13"/>
       <c r="P13"/>
       <c r="Q13"/>
       <c r="R13"/>
       <c r="S13"/>
       <c r="T13"/>
       <c r="U13"/>
       <c r="V13"/>
       <c r="W13"/>
       <c r="X13"/>
       <c r="Y13"/>
       <c r="Z13"/>
       <c r="AA13"/>
       <c r="AB13"/>
       <c r="AC13"/>
       <c r="AD13"/>
     </row>
     <row r="14" spans="1:30">
       <c r="A14" t="s">
-        <v>217</v>
+        <v>218</v>
       </c>
       <c r="B14">
         <v>753000000.0</v>
       </c>
       <c r="C14">
         <v>714000000.0</v>
       </c>
       <c r="D14">
         <v>718000000.0</v>
       </c>
       <c r="E14">
         <v>673000000.0</v>
       </c>
       <c r="F14">
         <v>694000000.0</v>
       </c>
       <c r="G14">
         <v>619000000.0</v>
       </c>
       <c r="H14">
         <v>630000000.0</v>
       </c>
       <c r="I14">
         <v>628000000.0</v>
       </c>
@@ -33480,51 +33809,51 @@
       </c>
       <c r="X14">
         <v>478000000.0</v>
       </c>
       <c r="Y14">
         <v>-70000000.0</v>
       </c>
       <c r="Z14">
         <v>481000000.0</v>
       </c>
       <c r="AA14">
         <v>-83000000.0</v>
       </c>
       <c r="AB14">
         <v>173000000.0</v>
       </c>
       <c r="AC14">
         <v>56000000.0</v>
       </c>
       <c r="AD14">
         <v>-36000000.0</v>
       </c>
     </row>
     <row r="15" spans="1:30">
       <c r="A15" t="s">
-        <v>218</v>
+        <v>219</v>
       </c>
       <c r="B15">
         <v>1703000000.0</v>
       </c>
       <c r="C15">
         <v>1727000000.0</v>
       </c>
       <c r="D15">
         <v>1764000000.0</v>
       </c>
       <c r="E15">
         <v>1783000000.0</v>
       </c>
       <c r="F15">
         <v>1842000000.0</v>
       </c>
       <c r="G15">
         <v>1859000000.0</v>
       </c>
       <c r="H15">
         <v>1821000000.0</v>
       </c>
       <c r="I15">
         <v>1819000000.0</v>
       </c>
@@ -33566,54 +33895,54 @@
       </c>
       <c r="V15">
         <v>457000000.0</v>
       </c>
       <c r="W15">
         <v>343000000.0</v>
       </c>
       <c r="X15">
         <v>175000000.0</v>
       </c>
       <c r="Y15">
         <v>147000000.0</v>
       </c>
       <c r="Z15">
         <v>145000000.0</v>
       </c>
       <c r="AA15">
         <v>152000000.0</v>
       </c>
       <c r="AB15"/>
       <c r="AC15"/>
       <c r="AD15"/>
     </row>
     <row r="16" spans="1:30">
       <c r="A16" t="s">
-        <v>219</v>
+        <v>220</v>
       </c>
       <c r="B16">
-        <v>1202000000.0</v>
+        <v>22032000000.0</v>
       </c>
       <c r="C16">
         <v>20068000000.0</v>
       </c>
       <c r="D16">
         <v>20639000000.0</v>
       </c>
       <c r="E16">
         <v>20195000000.0</v>
       </c>
       <c r="F16">
         <v>20047000000.0</v>
       </c>
       <c r="G16">
         <v>19795000000.0</v>
       </c>
       <c r="H16">
         <v>16598000000.0</v>
       </c>
       <c r="I16">
         <v>15821000000.0</v>
       </c>
       <c r="J16">
         <v>12701000000.0</v>
       </c>
@@ -33658,104 +33987,104 @@
       </c>
       <c r="X16">
         <v>3733000000.0</v>
       </c>
       <c r="Y16">
         <v>2323000000.0</v>
       </c>
       <c r="Z16">
         <v>7473000000.0</v>
       </c>
       <c r="AA16">
         <v>3434000000.0</v>
       </c>
       <c r="AB16">
         <v>2789000000.0</v>
       </c>
       <c r="AC16">
         <v>390000000.0</v>
       </c>
       <c r="AD16">
         <v>16407000000.0</v>
       </c>
     </row>
     <row r="17" spans="1:30">
       <c r="A17" t="s">
-        <v>220</v>
+        <v>221</v>
       </c>
       <c r="B17"/>
       <c r="C17"/>
       <c r="D17"/>
       <c r="E17"/>
       <c r="F17"/>
       <c r="G17"/>
       <c r="H17"/>
       <c r="I17">
         <v>-183000000.0</v>
       </c>
       <c r="J17">
         <v>323000000.0</v>
       </c>
       <c r="K17">
         <v>-302000000.0</v>
       </c>
       <c r="L17">
         <v>-492000000.0</v>
       </c>
       <c r="M17">
         <v>-354000000.0</v>
       </c>
       <c r="N17">
         <v>-212000000.0</v>
       </c>
       <c r="O17">
         <v>11000000.0</v>
       </c>
       <c r="P17"/>
       <c r="Q17">
         <v>-129000000.0</v>
       </c>
       <c r="R17"/>
       <c r="S17"/>
       <c r="T17"/>
       <c r="U17"/>
       <c r="V17"/>
       <c r="W17"/>
       <c r="X17"/>
       <c r="Y17"/>
       <c r="Z17"/>
       <c r="AA17"/>
       <c r="AB17"/>
       <c r="AC17"/>
       <c r="AD17"/>
     </row>
     <row r="18" spans="1:30">
       <c r="A18" t="s">
-        <v>221</v>
+        <v>222</v>
       </c>
       <c r="B18">
-        <v>2840000000.0</v>
+        <v>18105000000.0</v>
       </c>
       <c r="C18">
         <v>15116000000.0</v>
       </c>
       <c r="D18">
         <v>14260000000.0</v>
       </c>
       <c r="E18">
         <v>13204000000.0</v>
       </c>
       <c r="F18">
         <v>16956000000.0</v>
       </c>
       <c r="G18">
         <v>7370000000.0</v>
       </c>
       <c r="H18">
         <v>8133000000.0</v>
       </c>
       <c r="I18">
         <v>9526000000.0</v>
       </c>
       <c r="J18">
         <v>12719000000.0</v>
       </c>
@@ -33800,53 +34129,55 @@
       </c>
       <c r="X18">
         <v>7363000000.0</v>
       </c>
       <c r="Y18">
         <v>4997000000.0</v>
       </c>
       <c r="Z18">
         <v>4799000000.0</v>
       </c>
       <c r="AA18">
         <v>910000000.0</v>
       </c>
       <c r="AB18">
         <v>3865000000.0</v>
       </c>
       <c r="AC18">
         <v>842000000.0</v>
       </c>
       <c r="AD18">
         <v>2872000000.0</v>
       </c>
     </row>
     <row r="19" spans="1:30">
       <c r="A19" t="s">
-        <v>222</v>
-[...1 lines deleted...]
-      <c r="B19"/>
+        <v>223</v>
+      </c>
+      <c r="B19">
+        <v>-17906000000.0</v>
+      </c>
       <c r="C19">
         <v>-11493000000.0</v>
       </c>
       <c r="D19">
         <v>-11019000000.0</v>
       </c>
       <c r="E19">
         <v>1403000000.0</v>
       </c>
       <c r="F19">
         <v>-9896000000.0</v>
       </c>
       <c r="G19">
         <v>-17448000000.0</v>
       </c>
       <c r="H19">
         <v>-16021000000.0</v>
       </c>
       <c r="I19">
         <v>-5547000000.0</v>
       </c>
       <c r="J19">
         <v>-12104000000.0</v>
       </c>
       <c r="K19">
@@ -33862,97 +34193,99 @@
         <v>-1547000000.0</v>
       </c>
       <c r="O19">
         <v>-9017000000.0</v>
       </c>
       <c r="P19"/>
       <c r="Q19">
         <v>-102246000000.0</v>
       </c>
       <c r="R19"/>
       <c r="S19"/>
       <c r="T19"/>
       <c r="U19"/>
       <c r="V19"/>
       <c r="W19"/>
       <c r="X19"/>
       <c r="Y19"/>
       <c r="Z19"/>
       <c r="AA19"/>
       <c r="AB19"/>
       <c r="AC19"/>
       <c r="AD19"/>
     </row>
     <row r="20" spans="1:30">
       <c r="A20" t="s">
-        <v>223</v>
+        <v>224</v>
       </c>
       <c r="B20"/>
       <c r="C20"/>
       <c r="D20"/>
       <c r="E20">
         <v>0.0</v>
       </c>
       <c r="F20">
         <v>0.0</v>
       </c>
       <c r="G20">
         <v>1961000000.0</v>
       </c>
       <c r="H20">
         <v>972000000.0</v>
       </c>
       <c r="I20">
         <v>1274000000.0</v>
       </c>
       <c r="J20"/>
       <c r="K20"/>
       <c r="L20"/>
       <c r="M20"/>
       <c r="N20"/>
       <c r="O20"/>
       <c r="P20"/>
       <c r="Q20"/>
       <c r="R20"/>
       <c r="S20"/>
       <c r="T20"/>
       <c r="U20"/>
       <c r="V20"/>
       <c r="W20"/>
       <c r="X20"/>
       <c r="Y20"/>
       <c r="Z20"/>
       <c r="AA20"/>
       <c r="AB20"/>
       <c r="AC20"/>
       <c r="AD20"/>
     </row>
     <row r="21" spans="1:30">
       <c r="A21" t="s">
-        <v>224</v>
-[...1 lines deleted...]
-      <c r="B21"/>
+        <v>225</v>
+      </c>
+      <c r="B21">
+        <v>-442000000.0</v>
+      </c>
       <c r="C21">
         <v>-821000000.0</v>
       </c>
       <c r="D21">
         <v>791000000.0</v>
       </c>
       <c r="E21">
         <v>878000000.0</v>
       </c>
       <c r="F21">
         <v>-632000000.0</v>
       </c>
       <c r="G21">
         <v>877000000.0</v>
       </c>
       <c r="H21">
         <v>409000000.0</v>
       </c>
       <c r="I21">
         <v>-1908000000.0</v>
       </c>
       <c r="J21">
         <v>-367000000.0</v>
       </c>
       <c r="K21">
@@ -33968,51 +34301,51 @@
         <v>-299000000.0</v>
       </c>
       <c r="O21">
         <v>-1887000000.0</v>
       </c>
       <c r="P21"/>
       <c r="Q21">
         <v>3409000000.0</v>
       </c>
       <c r="R21"/>
       <c r="S21"/>
       <c r="T21"/>
       <c r="U21"/>
       <c r="V21"/>
       <c r="W21"/>
       <c r="X21"/>
       <c r="Y21"/>
       <c r="Z21"/>
       <c r="AA21"/>
       <c r="AB21"/>
       <c r="AC21"/>
       <c r="AD21"/>
     </row>
     <row r="22" spans="1:30">
       <c r="A22" t="s">
-        <v>187</v>
+        <v>188</v>
       </c>
       <c r="B22">
         <v>3379000000.0</v>
       </c>
       <c r="C22">
         <v>4426000000.0</v>
       </c>
       <c r="D22">
         <v>1578000000.0</v>
       </c>
       <c r="E22">
         <v>2558000000.0</v>
       </c>
       <c r="F22">
         <v>6575000000.0</v>
       </c>
       <c r="G22">
         <v>5418000000.0</v>
       </c>
       <c r="H22">
         <v>5909000000.0</v>
       </c>
       <c r="I22">
         <v>5123000000.0</v>
       </c>
@@ -34060,54 +34393,54 @@
       </c>
       <c r="X22">
         <v>2217000000.0</v>
       </c>
       <c r="Y22">
         <v>1605000000.0</v>
       </c>
       <c r="Z22">
         <v>473000000.0</v>
       </c>
       <c r="AA22">
         <v>953000000.0</v>
       </c>
       <c r="AB22">
         <v>617000000.0</v>
       </c>
       <c r="AC22">
         <v>1343000000.0</v>
       </c>
       <c r="AD22">
         <v>1203000000.0</v>
       </c>
     </row>
     <row r="23" spans="1:30">
       <c r="A23" t="s">
-        <v>225</v>
+        <v>226</v>
       </c>
       <c r="B23">
-        <v>-5225000000.0</v>
+        <v>6315000000.0</v>
       </c>
       <c r="C23">
         <v>2785000000.0</v>
       </c>
       <c r="D23">
         <v>1052000000.0</v>
       </c>
       <c r="E23">
         <v>-4914000000.0</v>
       </c>
       <c r="F23">
         <v>3940000000.0</v>
       </c>
       <c r="G23">
         <v>8218000000.0</v>
       </c>
       <c r="H23">
         <v>6179000000.0</v>
       </c>
       <c r="I23">
         <v>3644000000.0</v>
       </c>
       <c r="J23">
         <v>4208000000.0</v>
       </c>
@@ -34152,54 +34485,54 @@
       </c>
       <c r="X23">
         <v>9208000000.0</v>
       </c>
       <c r="Y23">
         <v>6695000000.0</v>
       </c>
       <c r="Z23">
         <v>4947000000.0</v>
       </c>
       <c r="AA23">
         <v>-1549000000.0</v>
       </c>
       <c r="AB23">
         <v>-1988000000.0</v>
       </c>
       <c r="AC23">
         <v>-3135000000.0</v>
       </c>
       <c r="AD23">
         <v>-620000000.0</v>
       </c>
     </row>
     <row r="24" spans="1:30">
       <c r="A24" t="s">
-        <v>226</v>
+        <v>227</v>
       </c>
       <c r="B24">
-        <v>1428000000.0</v>
+        <v>-2044000000.0</v>
       </c>
       <c r="C24">
         <v>1066000000.0</v>
       </c>
       <c r="D24">
         <v>-143000000.0</v>
       </c>
       <c r="E24">
         <v>-4023000000.0</v>
       </c>
       <c r="F24">
         <v>-1291000000.0</v>
       </c>
       <c r="G24">
         <v>-1121000000.0</v>
       </c>
       <c r="H24">
         <v>-1565000000.0</v>
       </c>
       <c r="I24">
         <v>-7605000000.0</v>
       </c>
       <c r="J24">
         <v>-1647000000.0</v>
       </c>
@@ -34244,54 +34577,54 @@
       </c>
       <c r="X24">
         <v>-815000000.0</v>
       </c>
       <c r="Y24">
         <v>-759000000.0</v>
       </c>
       <c r="Z24">
         <v>3207000000.0</v>
       </c>
       <c r="AA24">
         <v>5650000000.0</v>
       </c>
       <c r="AB24">
         <v>-2389000000.0</v>
       </c>
       <c r="AC24">
         <v>2683000000.0</v>
       </c>
       <c r="AD24">
         <v>-1666000000.0</v>
       </c>
     </row>
     <row r="25" spans="1:30">
       <c r="A25" t="s">
-        <v>227</v>
+        <v>228</v>
       </c>
       <c r="B25">
-        <v>-539000000.0</v>
+        <v>7137000000.0</v>
       </c>
       <c r="C25">
         <v>8840000000.0</v>
       </c>
       <c r="D25">
         <v>10498000000.0</v>
       </c>
       <c r="E25">
         <v>5136000000.0</v>
       </c>
       <c r="F25">
         <v>745000000.0</v>
       </c>
       <c r="G25">
         <v>749000000.0</v>
       </c>
       <c r="H25">
         <v>-178000000.0</v>
       </c>
       <c r="I25">
         <v>-1589000000.0</v>
       </c>
       <c r="J25">
         <v>1678000000.0</v>
       </c>
@@ -34336,51 +34669,51 @@
       </c>
       <c r="X25">
         <v>-6195000000.0</v>
       </c>
       <c r="Y25">
         <v>-2608000000.0</v>
       </c>
       <c r="Z25">
         <v>-3104000000.0</v>
       </c>
       <c r="AA25">
         <v>-415000000.0</v>
       </c>
       <c r="AB25">
         <v>14527000000.0</v>
       </c>
       <c r="AC25">
         <v>197019000000.0</v>
       </c>
       <c r="AD25">
         <v>1617000000.0</v>
       </c>
     </row>
     <row r="26" spans="1:30">
       <c r="A26" t="s">
-        <v>228</v>
+        <v>229</v>
       </c>
       <c r="B26">
         <v>-3883000000.0</v>
       </c>
       <c r="C26">
         <v>-3207000000.0</v>
       </c>
       <c r="D26">
         <v>-3103000000.0</v>
       </c>
       <c r="E26">
         <v>-3326000000.0</v>
       </c>
       <c r="F26">
         <v>-4803000000.0</v>
       </c>
       <c r="G26">
         <v>-2154000000.0</v>
       </c>
       <c r="H26">
         <v>-2285000000.0</v>
       </c>
       <c r="I26">
         <v>-3992000000.0</v>
       </c>
@@ -34422,51 +34755,51 @@
       </c>
       <c r="V26">
         <v>5984000000.0</v>
       </c>
       <c r="W26">
         <v>-1000000000.0</v>
       </c>
       <c r="X26">
         <v>-97000000.0</v>
       </c>
       <c r="Y26">
         <v>-471000000.0</v>
       </c>
       <c r="Z26">
         <v>-1321000000.0</v>
       </c>
       <c r="AA26">
         <v>-613000000.0</v>
       </c>
       <c r="AB26"/>
       <c r="AC26"/>
       <c r="AD26"/>
     </row>
     <row r="27" spans="1:30">
       <c r="A27" t="s">
-        <v>229</v>
+        <v>230</v>
       </c>
       <c r="B27"/>
       <c r="C27"/>
       <c r="D27">
         <v>171000000.0</v>
       </c>
       <c r="E27">
         <v>184000000.0</v>
       </c>
       <c r="F27">
         <v>173000000.0</v>
       </c>
       <c r="G27">
         <v>127000000.0</v>
       </c>
       <c r="H27">
         <v>150000000.0</v>
       </c>
       <c r="I27">
         <v>86000000.0</v>
       </c>
       <c r="J27">
         <v>128000000.0</v>
       </c>
       <c r="K27">
@@ -34484,54 +34817,54 @@
       <c r="O27">
         <v>168000000.0</v>
       </c>
       <c r="P27"/>
       <c r="Q27"/>
       <c r="R27"/>
       <c r="S27"/>
       <c r="T27"/>
       <c r="U27"/>
       <c r="V27"/>
       <c r="W27"/>
       <c r="X27"/>
       <c r="Y27"/>
       <c r="Z27">
         <v>737000000.0</v>
       </c>
       <c r="AA27">
         <v>444000000.0</v>
       </c>
       <c r="AB27"/>
       <c r="AC27"/>
       <c r="AD27"/>
     </row>
     <row r="28" spans="1:30">
       <c r="A28" t="s">
-        <v>230</v>
+        <v>231</v>
       </c>
       <c r="B28">
-        <v>-5225000000.0</v>
+        <v>163000000.0</v>
       </c>
       <c r="C28">
         <v>-3131000000.0</v>
       </c>
       <c r="D28">
         <v>-2940000000.0</v>
       </c>
       <c r="E28">
         <v>-10108000000.0</v>
       </c>
       <c r="F28">
         <v>-1375000000.0</v>
       </c>
       <c r="G28">
         <v>10729000000.0</v>
       </c>
       <c r="H28">
         <v>4568000000.0</v>
       </c>
       <c r="I28">
         <v>-2801000000.0</v>
       </c>
       <c r="J28">
         <v>-906000000.0</v>
       </c>
@@ -34576,54 +34909,54 @@
       </c>
       <c r="X28">
         <v>11735000000.0</v>
       </c>
       <c r="Y28">
         <v>6883000000.0</v>
       </c>
       <c r="Z28">
         <v>2751000000.0</v>
       </c>
       <c r="AA28">
         <v>-1400000000.0</v>
       </c>
       <c r="AB28">
         <v>-1988000000.0</v>
       </c>
       <c r="AC28">
         <v>-3135000000.0</v>
       </c>
       <c r="AD28">
         <v>-620000000.0</v>
       </c>
     </row>
     <row r="29" spans="1:30">
       <c r="A29" t="s">
-        <v>231</v>
+        <v>232</v>
       </c>
       <c r="B29">
-        <v>2840000000.0</v>
+        <v>18105000000.0</v>
       </c>
       <c r="C29">
         <v>15116000000.0</v>
       </c>
       <c r="D29">
         <v>14260000000.0</v>
       </c>
       <c r="E29">
         <v>13204000000.0</v>
       </c>
       <c r="F29">
         <v>12596000000.0</v>
       </c>
       <c r="G29">
         <v>11639000000.0</v>
       </c>
       <c r="H29">
         <v>13786000000.0</v>
       </c>
       <c r="I29">
         <v>9526000000.0</v>
       </c>
       <c r="J29">
         <v>12719000000.0</v>
       </c>
@@ -34668,54 +35001,54 @@
       </c>
       <c r="X29">
         <v>7363000000.0</v>
       </c>
       <c r="Y29">
         <v>4180000000.0</v>
       </c>
       <c r="Z29">
         <v>4258000000.0</v>
       </c>
       <c r="AA29">
         <v>3277000000.0</v>
       </c>
       <c r="AB29">
         <v>3865000000.0</v>
       </c>
       <c r="AC29">
         <v>842000000.0</v>
       </c>
       <c r="AD29">
         <v>2872000000.0</v>
       </c>
     </row>
     <row r="30" spans="1:30">
       <c r="A30" t="s">
-        <v>232</v>
+        <v>233</v>
       </c>
       <c r="B30">
-        <v>1428000000.0</v>
+        <v>-15607000000.0</v>
       </c>
       <c r="C30">
         <v>-11493000000.0</v>
       </c>
       <c r="D30">
         <v>-10246000000.0</v>
       </c>
       <c r="E30">
         <v>-2620000000.0</v>
       </c>
       <c r="F30">
         <v>-11187000000.0</v>
       </c>
       <c r="G30">
         <v>-18569000000.0</v>
       </c>
       <c r="H30">
         <v>-17586000000.0</v>
       </c>
       <c r="I30">
         <v>-5634000000.0</v>
       </c>
       <c r="J30">
         <v>-16876000000.0</v>
       </c>
@@ -34779,1350 +35112,1360 @@
       <c r="AD30">
         <v>-1666000000.0</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet6.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:DG30"/>
+  <dimension ref="A1:DH30"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="44.703" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="13.997" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="13.997" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="13.997" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:111">
+    <row r="1" spans="1:112">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
+        <v>93</v>
+      </c>
+      <c r="C1" t="s">
         <v>1</v>
-      </c>
-[...1 lines deleted...]
-        <v>93</v>
       </c>
       <c r="D1" t="s">
         <v>94</v>
       </c>
       <c r="E1" t="s">
         <v>95</v>
       </c>
       <c r="F1" t="s">
+        <v>96</v>
+      </c>
+      <c r="G1" t="s">
         <v>2</v>
-      </c>
-[...1 lines deleted...]
-        <v>96</v>
       </c>
       <c r="H1" t="s">
         <v>97</v>
       </c>
       <c r="I1" t="s">
         <v>98</v>
       </c>
       <c r="J1" t="s">
+        <v>99</v>
+      </c>
+      <c r="K1" t="s">
         <v>3</v>
-      </c>
-[...1 lines deleted...]
-        <v>99</v>
       </c>
       <c r="L1" t="s">
         <v>100</v>
       </c>
       <c r="M1" t="s">
         <v>101</v>
       </c>
       <c r="N1" t="s">
+        <v>102</v>
+      </c>
+      <c r="O1" t="s">
         <v>4</v>
-      </c>
-[...1 lines deleted...]
-        <v>102</v>
       </c>
       <c r="P1" t="s">
         <v>103</v>
       </c>
       <c r="Q1" t="s">
         <v>104</v>
       </c>
       <c r="R1" t="s">
+        <v>105</v>
+      </c>
+      <c r="S1" t="s">
         <v>5</v>
-      </c>
-[...1 lines deleted...]
-        <v>105</v>
       </c>
       <c r="T1" t="s">
         <v>106</v>
       </c>
       <c r="U1" t="s">
         <v>107</v>
       </c>
       <c r="V1" t="s">
+        <v>108</v>
+      </c>
+      <c r="W1" t="s">
         <v>6</v>
-      </c>
-[...1 lines deleted...]
-        <v>108</v>
       </c>
       <c r="X1" t="s">
         <v>109</v>
       </c>
       <c r="Y1" t="s">
         <v>110</v>
       </c>
       <c r="Z1" t="s">
+        <v>111</v>
+      </c>
+      <c r="AA1" t="s">
         <v>7</v>
-      </c>
-[...1 lines deleted...]
-        <v>111</v>
       </c>
       <c r="AB1" t="s">
         <v>112</v>
       </c>
       <c r="AC1" t="s">
         <v>113</v>
       </c>
       <c r="AD1" t="s">
+        <v>114</v>
+      </c>
+      <c r="AE1" t="s">
         <v>8</v>
-      </c>
-[...1 lines deleted...]
-        <v>114</v>
       </c>
       <c r="AF1" t="s">
         <v>115</v>
       </c>
       <c r="AG1" t="s">
         <v>116</v>
       </c>
       <c r="AH1" t="s">
+        <v>117</v>
+      </c>
+      <c r="AI1" t="s">
         <v>9</v>
-      </c>
-[...1 lines deleted...]
-        <v>117</v>
       </c>
       <c r="AJ1" t="s">
         <v>118</v>
       </c>
       <c r="AK1" t="s">
         <v>119</v>
       </c>
       <c r="AL1" t="s">
+        <v>120</v>
+      </c>
+      <c r="AM1" t="s">
         <v>10</v>
-      </c>
-[...1 lines deleted...]
-        <v>120</v>
       </c>
       <c r="AN1" t="s">
         <v>121</v>
       </c>
       <c r="AO1" t="s">
         <v>122</v>
       </c>
       <c r="AP1" t="s">
+        <v>123</v>
+      </c>
+      <c r="AQ1" t="s">
         <v>11</v>
-      </c>
-[...1 lines deleted...]
-        <v>123</v>
       </c>
       <c r="AR1" t="s">
         <v>124</v>
       </c>
       <c r="AS1" t="s">
         <v>125</v>
       </c>
       <c r="AT1" t="s">
+        <v>126</v>
+      </c>
+      <c r="AU1" t="s">
         <v>12</v>
-      </c>
-[...1 lines deleted...]
-        <v>126</v>
       </c>
       <c r="AV1" t="s">
         <v>127</v>
       </c>
       <c r="AW1" t="s">
         <v>128</v>
       </c>
       <c r="AX1" t="s">
+        <v>129</v>
+      </c>
+      <c r="AY1" t="s">
         <v>13</v>
-      </c>
-[...1 lines deleted...]
-        <v>129</v>
       </c>
       <c r="AZ1" t="s">
         <v>130</v>
       </c>
       <c r="BA1" t="s">
         <v>131</v>
       </c>
       <c r="BB1" t="s">
+        <v>132</v>
+      </c>
+      <c r="BC1" t="s">
         <v>14</v>
-      </c>
-[...1 lines deleted...]
-        <v>132</v>
       </c>
       <c r="BD1" t="s">
         <v>133</v>
       </c>
       <c r="BE1" t="s">
         <v>134</v>
       </c>
       <c r="BF1" t="s">
+        <v>135</v>
+      </c>
+      <c r="BG1" t="s">
         <v>15</v>
-      </c>
-[...1 lines deleted...]
-        <v>135</v>
       </c>
       <c r="BH1" t="s">
         <v>136</v>
       </c>
       <c r="BI1" t="s">
         <v>137</v>
       </c>
       <c r="BJ1" t="s">
+        <v>138</v>
+      </c>
+      <c r="BK1" t="s">
         <v>16</v>
-      </c>
-[...1 lines deleted...]
-        <v>138</v>
       </c>
       <c r="BL1" t="s">
         <v>139</v>
       </c>
       <c r="BM1" t="s">
         <v>140</v>
       </c>
       <c r="BN1" t="s">
+        <v>141</v>
+      </c>
+      <c r="BO1" t="s">
         <v>17</v>
-      </c>
-[...1 lines deleted...]
-        <v>141</v>
       </c>
       <c r="BP1" t="s">
         <v>142</v>
       </c>
       <c r="BQ1" t="s">
         <v>143</v>
       </c>
       <c r="BR1" t="s">
+        <v>144</v>
+      </c>
+      <c r="BS1" t="s">
         <v>18</v>
-      </c>
-[...1 lines deleted...]
-        <v>144</v>
       </c>
       <c r="BT1" t="s">
         <v>145</v>
       </c>
       <c r="BU1" t="s">
         <v>146</v>
       </c>
       <c r="BV1" t="s">
+        <v>147</v>
+      </c>
+      <c r="BW1" t="s">
         <v>19</v>
-      </c>
-[...1 lines deleted...]
-        <v>147</v>
       </c>
       <c r="BX1" t="s">
         <v>148</v>
       </c>
       <c r="BY1" t="s">
         <v>149</v>
       </c>
       <c r="BZ1" t="s">
+        <v>150</v>
+      </c>
+      <c r="CA1" t="s">
         <v>20</v>
-      </c>
-[...1 lines deleted...]
-        <v>150</v>
       </c>
       <c r="CB1" t="s">
         <v>151</v>
       </c>
       <c r="CC1" t="s">
         <v>152</v>
       </c>
       <c r="CD1" t="s">
+        <v>153</v>
+      </c>
+      <c r="CE1" t="s">
         <v>21</v>
-      </c>
-[...1 lines deleted...]
-        <v>153</v>
       </c>
       <c r="CF1" t="s">
         <v>154</v>
       </c>
       <c r="CG1" t="s">
         <v>155</v>
       </c>
       <c r="CH1" t="s">
+        <v>156</v>
+      </c>
+      <c r="CI1" t="s">
         <v>22</v>
-      </c>
-[...1 lines deleted...]
-        <v>156</v>
       </c>
       <c r="CJ1" t="s">
         <v>157</v>
       </c>
       <c r="CK1" t="s">
         <v>158</v>
       </c>
       <c r="CL1" t="s">
+        <v>159</v>
+      </c>
+      <c r="CM1" t="s">
         <v>23</v>
-      </c>
-[...1 lines deleted...]
-        <v>159</v>
       </c>
       <c r="CN1" t="s">
         <v>160</v>
       </c>
       <c r="CO1" t="s">
         <v>161</v>
       </c>
       <c r="CP1" t="s">
+        <v>162</v>
+      </c>
+      <c r="CQ1" t="s">
         <v>24</v>
-      </c>
-[...1 lines deleted...]
-        <v>162</v>
       </c>
       <c r="CR1" t="s">
         <v>163</v>
       </c>
       <c r="CS1" t="s">
         <v>164</v>
       </c>
       <c r="CT1" t="s">
+        <v>165</v>
+      </c>
+      <c r="CU1" t="s">
         <v>25</v>
-      </c>
-[...1 lines deleted...]
-        <v>165</v>
       </c>
       <c r="CV1" t="s">
         <v>166</v>
       </c>
       <c r="CW1" t="s">
         <v>167</v>
       </c>
       <c r="CX1" t="s">
+        <v>168</v>
+      </c>
+      <c r="CY1" t="s">
         <v>26</v>
-      </c>
-[...1 lines deleted...]
-        <v>168</v>
       </c>
       <c r="CZ1" t="s">
         <v>169</v>
       </c>
       <c r="DA1" t="s">
         <v>170</v>
       </c>
       <c r="DB1" t="s">
+        <v>171</v>
+      </c>
+      <c r="DC1" t="s">
         <v>27</v>
-      </c>
-[...1 lines deleted...]
-        <v>171</v>
       </c>
       <c r="DD1" t="s">
         <v>172</v>
       </c>
       <c r="DE1" t="s">
         <v>173</v>
       </c>
       <c r="DF1" t="s">
+        <v>174</v>
+      </c>
+      <c r="DG1" t="s">
         <v>28</v>
       </c>
-      <c r="DG1" t="s">
-        <v>233</v>
+      <c r="DH1" t="s">
+        <v>234</v>
       </c>
     </row>
-    <row r="2" spans="1:111">
+    <row r="2" spans="1:112">
       <c r="A2" t="s">
-        <v>205</v>
+        <v>206</v>
       </c>
       <c r="B2">
+        <v>22032000000.0</v>
+      </c>
+      <c r="C2">
         <v>20233000000.0</v>
       </c>
-      <c r="C2">
+      <c r="D2">
         <v>22178000000.0</v>
       </c>
-      <c r="D2">
+      <c r="E2">
         <v>21326000000.0</v>
       </c>
-      <c r="E2">
+      <c r="F2">
         <v>20068000000.0</v>
       </c>
-      <c r="F2">
+      <c r="G2">
         <v>21765000000.0</v>
       </c>
-      <c r="G2">
+      <c r="H2">
         <v>20786000000.0</v>
       </c>
-      <c r="H2">
+      <c r="I2">
         <v>19840000000.0</v>
       </c>
-      <c r="I2">
+      <c r="J2">
         <v>20639000000.0</v>
       </c>
-      <c r="J2">
+      <c r="K2">
         <v>14912000000.0</v>
       </c>
-      <c r="K2">
+      <c r="L2">
         <v>15417000000.0</v>
       </c>
-      <c r="L2">
+      <c r="M2">
         <v>18456000000.0</v>
       </c>
-      <c r="M2">
+      <c r="N2">
         <v>20195000000.0</v>
       </c>
-      <c r="N2">
+      <c r="O2">
         <v>22200000000.0</v>
       </c>
-      <c r="O2">
+      <c r="P2">
         <v>20548000000.0</v>
       </c>
-      <c r="P2">
+      <c r="Q2">
         <v>23488000000.0</v>
       </c>
-      <c r="Q2">
+      <c r="R2">
         <v>20047000000.0</v>
       </c>
-      <c r="R2">
+      <c r="S2">
         <v>18956000000.0</v>
       </c>
-      <c r="S2">
+      <c r="T2">
         <v>25037000000.0</v>
       </c>
-      <c r="T2">
+      <c r="U2">
         <v>19635000000.0</v>
       </c>
-      <c r="U2">
+      <c r="V2">
         <v>19795000000.0</v>
       </c>
-      <c r="V2">
+      <c r="W2">
         <v>24405000000.0</v>
       </c>
-      <c r="W2">
+      <c r="X2">
         <v>24289000000.0</v>
       </c>
-      <c r="X2">
+      <c r="Y2">
         <v>24094000000.0</v>
       </c>
-      <c r="Y2">
+      <c r="Z2">
         <v>16598000000.0</v>
       </c>
-      <c r="Z2">
+      <c r="AA2">
         <v>19452000000.0</v>
       </c>
-      <c r="AA2">
+      <c r="AB2">
         <v>18435000000.0</v>
       </c>
-      <c r="AB2">
+      <c r="AC2">
         <v>14506000000.0</v>
       </c>
-      <c r="AC2">
+      <c r="AD2">
         <v>15821000000.0</v>
       </c>
-      <c r="AD2">
+      <c r="AE2">
         <v>12490000000.0</v>
       </c>
-      <c r="AE2">
+      <c r="AF2">
         <v>16312000000.0</v>
       </c>
-      <c r="AF2">
+      <c r="AG2">
         <v>13927000000.0</v>
       </c>
-      <c r="AG2">
+      <c r="AH2">
         <v>12701000000.0</v>
       </c>
-      <c r="AH2">
+      <c r="AI2">
         <v>13023000000.0</v>
       </c>
-      <c r="AI2">
+      <c r="AJ2">
         <v>17319000000.0</v>
       </c>
-      <c r="AJ2">
+      <c r="AK2">
         <v>17411000000.0</v>
       </c>
-      <c r="AK2">
+      <c r="AL2">
         <v>17877000000.0</v>
       </c>
-      <c r="AL2">
+      <c r="AM2">
         <v>15883000000.0</v>
       </c>
-      <c r="AM2">
+      <c r="AN2">
         <v>17067000000.0</v>
       </c>
-      <c r="AN2">
+      <c r="AO2">
         <v>13290000000.0</v>
       </c>
-      <c r="AO2">
+      <c r="AP2">
         <v>12752000000.0</v>
       </c>
-      <c r="AP2">
+      <c r="AQ2">
         <v>10216000000.0</v>
       </c>
-      <c r="AQ2">
+      <c r="AR2">
         <v>8074000000.0</v>
       </c>
-      <c r="AR2">
+      <c r="AS2">
         <v>8127000000.0</v>
       </c>
-      <c r="AS2">
+      <c r="AT2">
         <v>10808000000.0</v>
       </c>
-      <c r="AT2">
+      <c r="AU2">
         <v>8783000000.0</v>
       </c>
-      <c r="AU2">
+      <c r="AV2">
         <v>7393000000.0</v>
       </c>
-      <c r="AV2">
+      <c r="AW2">
         <v>8573000000.0</v>
       </c>
-      <c r="AW2">
+      <c r="AX2">
         <v>7585000000.0</v>
       </c>
-      <c r="AX2">
+      <c r="AY2">
         <v>11376000000.0</v>
       </c>
-      <c r="AY2">
+      <c r="AZ2">
         <v>9184000000.0</v>
       </c>
-      <c r="AZ2">
+      <c r="BA2">
         <v>9983000000.0</v>
       </c>
-      <c r="BA2">
+      <c r="BB2">
         <v>15738000000.0</v>
       </c>
-      <c r="BB2">
+      <c r="BC2">
         <v>16950000000.0</v>
       </c>
-      <c r="BC2">
+      <c r="BD2">
         <v>16035000000.0</v>
       </c>
-      <c r="BD2">
+      <c r="BE2">
         <v>18667000000.0</v>
       </c>
-      <c r="BE2">
+      <c r="BF2">
         <v>10461000000.0</v>
       </c>
-      <c r="BF2">
+      <c r="BG2">
         <v>10052000000.0</v>
       </c>
-      <c r="BG2">
+      <c r="BH2">
         <v>9673000000.0</v>
       </c>
-      <c r="BH2">
+      <c r="BI2">
         <v>10808000000.0</v>
       </c>
-      <c r="BI2">
+      <c r="BJ2">
         <v>13046000000.0</v>
       </c>
-      <c r="BJ2">
+      <c r="BK2">
         <v>14557000000.0</v>
       </c>
-      <c r="BK2">
+      <c r="BL2">
         <v>10702000000.0</v>
       </c>
-      <c r="BL2">
+      <c r="BM2">
         <v>9202000000.0</v>
       </c>
-      <c r="BM2">
+      <c r="BN2">
         <v>10112000000.0</v>
       </c>
-      <c r="BN2">
+      <c r="BO2">
         <v>15562000000.0</v>
       </c>
-      <c r="BO2">
+      <c r="BP2">
         <v>13213000000.0</v>
       </c>
-      <c r="BP2">
+      <c r="BQ2">
         <v>19424000000.0</v>
       </c>
-      <c r="BQ2">
+      <c r="BR2">
         <v>24239000000.0</v>
       </c>
-      <c r="BR2">
+      <c r="BS2">
         <v>20209000000.0</v>
       </c>
-      <c r="BS2">
+      <c r="BT2">
         <v>13815000000.0</v>
       </c>
-      <c r="BT2">
+      <c r="BU2">
         <v>10874000000.0</v>
       </c>
-      <c r="BU2">
+      <c r="BV2">
         <v>10368000000.0</v>
       </c>
-      <c r="BV2">
+      <c r="BW2">
         <v>8627000000.0</v>
       </c>
-      <c r="BW2">
+      <c r="BX2">
         <v>6504000000.0</v>
       </c>
-      <c r="BX2">
+      <c r="BY2">
         <v>6545000000.0</v>
       </c>
-      <c r="BY2">
+      <c r="BZ2">
         <v>7107000000.0</v>
       </c>
-      <c r="BZ2">
+      <c r="CA2">
         <v>5924000000.0</v>
       </c>
-      <c r="CA2">
+      <c r="CB2">
         <v>4126000000.0</v>
       </c>
-      <c r="CB2">
+      <c r="CC2">
         <v>5144000000.0</v>
       </c>
-      <c r="CC2">
+      <c r="CD2">
         <v>4018000000.0</v>
       </c>
-      <c r="CD2">
+      <c r="CE2">
         <v>6950000000.0</v>
       </c>
-      <c r="CE2">
+      <c r="CF2">
         <v>13609000000.0</v>
       </c>
-      <c r="CF2">
+      <c r="CG2">
         <v>3925000000.0</v>
       </c>
-      <c r="CG2">
+      <c r="CH2">
         <v>4106000000.0</v>
       </c>
-      <c r="CH2">
+      <c r="CI2">
         <v>3631000000.0</v>
       </c>
-      <c r="CI2">
+      <c r="CJ2">
         <v>4459000000.0</v>
       </c>
-      <c r="CJ2">
+      <c r="CK2">
         <v>3146000000.0</v>
       </c>
-      <c r="CK2">
+      <c r="CL2">
         <v>3733000000.0</v>
       </c>
-      <c r="CL2">
+      <c r="CM2">
         <v>5372000000.0</v>
       </c>
-      <c r="CM2">
+      <c r="CN2">
         <v>5714000000.0</v>
       </c>
-      <c r="CN2">
+      <c r="CO2">
         <v>4938000000.0</v>
       </c>
-      <c r="CO2">
+      <c r="CP2">
         <v>2323000000.0</v>
       </c>
-      <c r="CP2">
+      <c r="CQ2">
         <v>3647000000.0</v>
       </c>
-      <c r="CQ2">
+      <c r="CR2">
         <v>3563000000.0</v>
       </c>
-      <c r="CR2">
+      <c r="CS2">
         <v>4024000000.0</v>
       </c>
-      <c r="CS2">
+      <c r="CT2">
         <v>7473000000.0</v>
       </c>
-      <c r="CT2">
+      <c r="CU2">
         <v>4445000000.0</v>
       </c>
-      <c r="CU2">
+      <c r="CV2">
         <v>4748000000.0</v>
       </c>
-      <c r="CV2">
+      <c r="CW2">
         <v>4205000000.0</v>
       </c>
-      <c r="CW2">
+      <c r="CX2">
         <v>3434000000.0</v>
       </c>
-      <c r="CX2">
+      <c r="CY2">
         <v>1600000000.0</v>
       </c>
-      <c r="CY2">
+      <c r="CZ2">
         <v>3187000000.0</v>
       </c>
-      <c r="CZ2">
+      <c r="DA2">
         <v>2237000000.0</v>
       </c>
-      <c r="DA2">
+      <c r="DB2">
         <v>2789000000.0</v>
       </c>
-      <c r="DB2">
+      <c r="DC2">
         <v>5053000000.0</v>
       </c>
-      <c r="DC2">
+      <c r="DD2">
         <v>16233000000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>16598000000.0</v>
       </c>
       <c r="DE2">
         <v>16598000000.0</v>
       </c>
       <c r="DF2">
         <v>16598000000.0</v>
       </c>
       <c r="DG2">
         <v>16598000000.0</v>
       </c>
+      <c r="DH2">
+        <v>16598000000.0</v>
+      </c>
     </row>
-    <row r="3" spans="1:111">
+    <row r="3" spans="1:112">
       <c r="A3" t="s">
-        <v>206</v>
+        <v>207</v>
       </c>
       <c r="B3">
         <v>0</v>
       </c>
       <c r="C3">
         <v>0</v>
       </c>
       <c r="D3">
         <v>0</v>
       </c>
       <c r="E3">
         <v>0</v>
       </c>
       <c r="F3">
         <v>0</v>
       </c>
       <c r="G3">
         <v>0</v>
       </c>
       <c r="H3">
         <v>0</v>
       </c>
       <c r="I3">
         <v>0</v>
       </c>
       <c r="J3">
+        <v>0</v>
+      </c>
+      <c r="K3">
         <v>383000000</v>
       </c>
-      <c r="K3">
+      <c r="L3">
         <v>423000000</v>
       </c>
-      <c r="L3">
+      <c r="M3">
         <v>774000000</v>
-      </c>
-[...1 lines deleted...]
-        <v>0</v>
       </c>
       <c r="N3">
         <v>0</v>
       </c>
       <c r="O3">
         <v>0</v>
       </c>
       <c r="P3">
         <v>0</v>
       </c>
       <c r="Q3">
         <v>0</v>
       </c>
       <c r="R3">
+        <v>0</v>
+      </c>
+      <c r="S3">
         <v>1412000000</v>
       </c>
-      <c r="S3">
+      <c r="T3">
         <v>113000000</v>
       </c>
-      <c r="T3">
+      <c r="U3">
         <v>2094000000</v>
       </c>
-      <c r="U3">
+      <c r="V3">
         <v>741000000</v>
       </c>
-      <c r="V3">
+      <c r="W3">
         <v>1090000000</v>
       </c>
-      <c r="W3">
+      <c r="X3">
         <v>331000000</v>
       </c>
-      <c r="X3">
+      <c r="Y3">
         <v>1717000000</v>
       </c>
-      <c r="Y3">
+      <c r="Z3">
         <v>1793000000</v>
       </c>
-      <c r="Z3">
+      <c r="AA3">
         <v>1632000000</v>
       </c>
-      <c r="AA3">
+      <c r="AB3">
         <v>1180000000</v>
       </c>
-      <c r="AB3">
+      <c r="AC3">
         <v>170000000</v>
       </c>
-      <c r="AC3">
+      <c r="AD3">
         <v>3011000000</v>
       </c>
-      <c r="AD3">
+      <c r="AE3">
         <v>2910000000</v>
       </c>
-      <c r="AE3">
+      <c r="AF3">
         <v>2005000000</v>
       </c>
-      <c r="AF3">
+      <c r="AG3">
         <v>67000000</v>
       </c>
-      <c r="AG3">
+      <c r="AH3">
         <v>2087000000</v>
       </c>
-      <c r="AH3">
+      <c r="AI3">
         <v>890000000</v>
       </c>
-      <c r="AI3">
+      <c r="AJ3">
         <v>794000000</v>
       </c>
-      <c r="AJ3">
+      <c r="AK3">
         <v>902000000</v>
       </c>
-      <c r="AK3">
+      <c r="AL3">
         <v>1976000000</v>
       </c>
-      <c r="AL3">
+      <c r="AM3">
         <v>3932000000</v>
       </c>
-      <c r="AM3">
+      <c r="AN3">
         <v>1869000000</v>
       </c>
-      <c r="AN3">
+      <c r="AO3">
         <v>1085000000</v>
       </c>
-      <c r="AO3">
+      <c r="AP3">
         <v>1648000000</v>
       </c>
-      <c r="AP3">
+      <c r="AQ3">
         <v>2195000000</v>
       </c>
-      <c r="AQ3">
+      <c r="AR3">
         <v>525000000</v>
       </c>
-      <c r="AR3">
+      <c r="AS3">
         <v>1180000000</v>
       </c>
-      <c r="AS3">
+      <c r="AT3">
         <v>2707000000</v>
       </c>
-      <c r="AT3">
+      <c r="AU3">
         <v>2909000000</v>
       </c>
-      <c r="AU3">
+      <c r="AV3">
         <v>1728000000</v>
       </c>
-      <c r="AV3">
+      <c r="AW3">
         <v>166000000</v>
       </c>
-      <c r="AW3">
+      <c r="AX3">
         <v>170000000</v>
       </c>
-      <c r="AX3">
+      <c r="AY3">
         <v>1101000000</v>
       </c>
-      <c r="AY3">
+      <c r="AZ3">
         <v>1977000000</v>
       </c>
-      <c r="AZ3">
+      <c r="BA3">
         <v>708000000</v>
       </c>
-      <c r="BA3">
+      <c r="BB3">
         <v>354000000</v>
       </c>
-      <c r="BB3">
+      <c r="BC3">
         <v>3796000000</v>
       </c>
-      <c r="BC3">
+      <c r="BD3">
         <v>316000000</v>
       </c>
-      <c r="BD3">
+      <c r="BE3">
         <v>1320000000</v>
       </c>
-      <c r="BE3">
+      <c r="BF3">
         <v>373000000</v>
       </c>
-      <c r="BF3">
+      <c r="BG3">
         <v>2274000000</v>
       </c>
-      <c r="BG3">
+      <c r="BH3">
         <v>1788000000</v>
       </c>
-      <c r="BH3">
+      <c r="BI3">
         <v>1353000000</v>
       </c>
-      <c r="BI3">
+      <c r="BJ3">
         <v>407000000</v>
       </c>
-      <c r="BJ3">
+      <c r="BK3">
         <v>1248000000</v>
       </c>
-      <c r="BK3">
+      <c r="BL3">
         <v>1719000000</v>
       </c>
-      <c r="BL3">
+      <c r="BM3">
         <v>129000000</v>
       </c>
-      <c r="BM3">
+      <c r="BN3">
         <v>176000000</v>
       </c>
-      <c r="BN3">
+      <c r="BO3">
         <v>213000000</v>
       </c>
-      <c r="BO3">
+      <c r="BP3">
         <v>121000000</v>
       </c>
-      <c r="BP3">
+      <c r="BQ3">
         <v>39000000</v>
       </c>
-      <c r="BQ3">
+      <c r="BR3">
         <v>174000000</v>
       </c>
-      <c r="BR3">
+      <c r="BS3">
         <v>642000000</v>
       </c>
-      <c r="BS3">
+      <c r="BT3">
         <v>316000000</v>
       </c>
-      <c r="BT3">
+      <c r="BU3">
         <v>345000000</v>
-      </c>
-[...1 lines deleted...]
-        <v>0</v>
       </c>
       <c r="BV3">
         <v>0</v>
       </c>
       <c r="BW3">
         <v>0</v>
       </c>
       <c r="BX3">
-        <v>396000000</v>
+        <v>0</v>
       </c>
       <c r="BY3">
         <v>396000000</v>
       </c>
       <c r="BZ3">
-        <v>0</v>
+        <v>396000000</v>
       </c>
       <c r="CA3">
         <v>0</v>
       </c>
       <c r="CB3">
         <v>0</v>
       </c>
       <c r="CC3">
         <v>0</v>
       </c>
       <c r="CD3">
         <v>0</v>
       </c>
       <c r="CE3">
         <v>0</v>
       </c>
       <c r="CF3">
         <v>0</v>
       </c>
       <c r="CG3">
         <v>0</v>
       </c>
       <c r="CH3">
         <v>0</v>
       </c>
       <c r="CI3">
         <v>0</v>
       </c>
       <c r="CJ3">
         <v>0</v>
       </c>
       <c r="CK3">
         <v>0</v>
       </c>
       <c r="CL3">
         <v>0</v>
       </c>
       <c r="CM3">
+        <v>0</v>
+      </c>
+      <c r="CN3">
         <v>285000000</v>
-      </c>
-[...1 lines deleted...]
-        <v>0</v>
       </c>
       <c r="CO3">
         <v>0</v>
       </c>
       <c r="CP3">
         <v>0</v>
       </c>
       <c r="CQ3">
         <v>0</v>
       </c>
       <c r="CR3">
         <v>0</v>
       </c>
       <c r="CS3">
         <v>0</v>
       </c>
       <c r="CT3">
+        <v>0</v>
+      </c>
+      <c r="CU3">
         <v>294000000</v>
       </c>
-      <c r="CU3">
+      <c r="CV3">
         <v>278000000</v>
       </c>
-      <c r="CV3">
+      <c r="CW3">
         <v>0</v>
       </c>
-      <c r="CW3">
+      <c r="CX3">
         <v>16000000</v>
       </c>
-      <c r="CX3">
+      <c r="CY3">
         <v>416000000</v>
-      </c>
-[...1 lines deleted...]
-        <v>0</v>
       </c>
       <c r="CZ3">
         <v>0</v>
       </c>
       <c r="DA3">
         <v>0</v>
       </c>
       <c r="DB3">
         <v>0</v>
       </c>
       <c r="DC3">
         <v>0</v>
       </c>
       <c r="DD3">
         <v>0</v>
       </c>
       <c r="DE3">
         <v>0</v>
       </c>
       <c r="DF3">
         <v>0</v>
       </c>
       <c r="DG3">
         <v>0</v>
       </c>
+      <c r="DH3">
+        <v>0</v>
+      </c>
     </row>
-    <row r="4" spans="1:111">
+    <row r="4" spans="1:112">
       <c r="A4" t="s">
-        <v>207</v>
+        <v>208</v>
       </c>
       <c r="B4"/>
       <c r="C4"/>
       <c r="D4"/>
       <c r="E4"/>
       <c r="F4"/>
       <c r="G4"/>
       <c r="H4"/>
       <c r="I4"/>
       <c r="J4"/>
       <c r="K4"/>
-      <c r="L4">
+      <c r="L4"/>
+      <c r="M4">
         <v>-2929000000.0</v>
       </c>
-      <c r="M4">
+      <c r="N4">
         <v>-1773000000.0</v>
       </c>
-      <c r="N4">
+      <c r="O4">
         <v>-2364000000.0</v>
       </c>
-      <c r="O4">
+      <c r="P4">
         <v>1941000000.0</v>
       </c>
-      <c r="P4">
+      <c r="Q4">
         <v>-2580000000.0</v>
       </c>
-      <c r="Q4">
+      <c r="R4">
         <v>3479000000.0</v>
       </c>
-      <c r="R4">
+      <c r="S4">
         <v>1143000000.0</v>
       </c>
-      <c r="S4">
+      <c r="T4">
         <v>-5882000000.0</v>
       </c>
-      <c r="T4">
+      <c r="U4">
         <v>4895000000.0</v>
       </c>
-      <c r="U4">
+      <c r="V4">
         <v>-122000000.0</v>
       </c>
-      <c r="V4">
+      <c r="W4">
         <v>-4002000000.0</v>
       </c>
-      <c r="W4">
+      <c r="X4">
         <v>-1000000.0</v>
       </c>
-      <c r="X4">
+      <c r="Y4">
         <v>135000000.0</v>
       </c>
-      <c r="Y4">
+      <c r="Z4">
         <v>7667000000.0</v>
       </c>
-      <c r="Z4">
+      <c r="AA4">
         <v>-2863000000.0</v>
       </c>
-      <c r="AA4">
+      <c r="AB4">
         <v>1017000000.0</v>
       </c>
-      <c r="AB4">
+      <c r="AC4">
         <v>3929000000.0</v>
       </c>
-      <c r="AC4">
+      <c r="AD4">
         <v>-1315000000.0</v>
       </c>
-      <c r="AD4">
+      <c r="AE4">
         <v>3331000000.0</v>
       </c>
-      <c r="AE4">
+      <c r="AF4">
         <v>-3822000000.0</v>
       </c>
-      <c r="AF4">
+      <c r="AG4">
         <v>2385000000.0</v>
       </c>
-      <c r="AG4">
+      <c r="AH4">
         <v>1226000000.0</v>
       </c>
-      <c r="AH4">
+      <c r="AI4">
         <v>-322000000.0</v>
       </c>
-      <c r="AI4">
+      <c r="AJ4">
         <v>-4296000000.0</v>
       </c>
-      <c r="AJ4">
+      <c r="AK4">
         <v>-92000000.0</v>
       </c>
-      <c r="AK4">
+      <c r="AL4">
         <v>-466000000.0</v>
       </c>
-      <c r="AL4">
+      <c r="AM4">
         <v>1994000000.0</v>
       </c>
-      <c r="AM4">
+      <c r="AN4">
         <v>-1184000000.0</v>
       </c>
-      <c r="AN4">
+      <c r="AO4">
         <v>3777000000.0</v>
       </c>
-      <c r="AO4">
+      <c r="AP4">
         <v>538000000.0</v>
       </c>
-      <c r="AP4">
+      <c r="AQ4">
         <v>2536000000.0</v>
       </c>
-      <c r="AQ4">
+      <c r="AR4">
         <v>2142000000.0</v>
       </c>
-      <c r="AR4">
+      <c r="AS4">
         <v>-53000000.0</v>
       </c>
-      <c r="AS4">
+      <c r="AT4">
         <v>-2681000000.0</v>
       </c>
-      <c r="AT4">
+      <c r="AU4">
         <v>2025000000.0</v>
       </c>
-      <c r="AU4">
+      <c r="AV4">
         <v>1390000000.0</v>
       </c>
-      <c r="AV4">
+      <c r="AW4">
         <v>-1180000000.0</v>
       </c>
-      <c r="AW4">
+      <c r="AX4">
         <v>988000000.0</v>
       </c>
-      <c r="AX4">
+      <c r="AY4">
         <v>-3791000000.0</v>
       </c>
-      <c r="AY4">
+      <c r="AZ4">
         <v>2192000000.0</v>
       </c>
-      <c r="AZ4">
+      <c r="BA4">
         <v>-799000000.0</v>
       </c>
-      <c r="BA4">
+      <c r="BB4">
         <v>-5755000000.0</v>
       </c>
-      <c r="BB4"/>
       <c r="BC4"/>
       <c r="BD4"/>
       <c r="BE4"/>
       <c r="BF4"/>
-      <c r="BG4">
+      <c r="BG4"/>
+      <c r="BH4">
         <v>379000000.0</v>
       </c>
-      <c r="BH4">
+      <c r="BI4">
         <v>-1135000000.0</v>
       </c>
-      <c r="BI4">
+      <c r="BJ4">
         <v>-2238000000.0</v>
       </c>
-      <c r="BJ4"/>
       <c r="BK4"/>
       <c r="BL4"/>
       <c r="BM4"/>
       <c r="BN4"/>
       <c r="BO4"/>
       <c r="BP4"/>
       <c r="BQ4"/>
       <c r="BR4"/>
       <c r="BS4"/>
       <c r="BT4"/>
       <c r="BU4"/>
       <c r="BV4"/>
       <c r="BW4"/>
       <c r="BX4"/>
       <c r="BY4"/>
       <c r="BZ4"/>
       <c r="CA4"/>
       <c r="CB4"/>
       <c r="CC4"/>
       <c r="CD4"/>
       <c r="CE4"/>
       <c r="CF4"/>
       <c r="CG4"/>
       <c r="CH4"/>
       <c r="CI4"/>
       <c r="CJ4"/>
       <c r="CK4"/>
       <c r="CL4"/>
       <c r="CM4"/>
       <c r="CN4"/>
       <c r="CO4"/>
       <c r="CP4"/>
       <c r="CQ4"/>
       <c r="CR4"/>
       <c r="CS4"/>
       <c r="CT4"/>
       <c r="CU4"/>
       <c r="CV4"/>
       <c r="CW4"/>
       <c r="CX4"/>
       <c r="CY4"/>
       <c r="CZ4"/>
       <c r="DA4"/>
       <c r="DB4"/>
       <c r="DC4"/>
       <c r="DD4"/>
       <c r="DE4"/>
       <c r="DF4"/>
       <c r="DG4"/>
+      <c r="DH4"/>
     </row>
-    <row r="5" spans="1:111">
+    <row r="5" spans="1:112">
       <c r="A5" t="s">
-        <v>208</v>
+        <v>209</v>
       </c>
       <c r="B5"/>
       <c r="C5"/>
       <c r="D5"/>
       <c r="E5"/>
       <c r="F5"/>
       <c r="G5"/>
       <c r="H5"/>
       <c r="I5"/>
       <c r="J5"/>
       <c r="K5"/>
       <c r="L5"/>
       <c r="M5"/>
-      <c r="N5">
+      <c r="N5"/>
+      <c r="O5">
         <v>4805000000.0</v>
       </c>
-      <c r="O5"/>
       <c r="P5"/>
       <c r="Q5"/>
-      <c r="R5">
+      <c r="R5"/>
+      <c r="S5">
         <v>2907000000.0</v>
       </c>
-      <c r="S5"/>
       <c r="T5"/>
-      <c r="U5">
+      <c r="U5"/>
+      <c r="V5">
         <v>819000000.0</v>
       </c>
-      <c r="V5">
+      <c r="W5">
         <v>878000000.0</v>
       </c>
-      <c r="W5"/>
       <c r="X5"/>
       <c r="Y5"/>
-      <c r="Z5">
+      <c r="Z5"/>
+      <c r="AA5">
         <v>245000000.0</v>
       </c>
-      <c r="AA5"/>
       <c r="AB5"/>
       <c r="AC5"/>
-      <c r="AD5">
+      <c r="AD5"/>
+      <c r="AE5">
         <v>-1387000000.0</v>
       </c>
-      <c r="AE5"/>
       <c r="AF5"/>
       <c r="AG5"/>
-      <c r="AH5">
+      <c r="AH5"/>
+      <c r="AI5">
         <v>2523000000.0</v>
       </c>
-      <c r="AI5"/>
       <c r="AJ5"/>
       <c r="AK5"/>
-      <c r="AL5">
+      <c r="AL5"/>
+      <c r="AM5">
         <v>11091000000.0</v>
       </c>
-      <c r="AM5"/>
       <c r="AN5"/>
       <c r="AO5"/>
-      <c r="AP5">
+      <c r="AP5"/>
+      <c r="AQ5">
         <v>4097000000.0</v>
       </c>
-      <c r="AQ5"/>
       <c r="AR5"/>
       <c r="AS5"/>
-      <c r="AT5">
+      <c r="AT5"/>
+      <c r="AU5">
         <v>3888000000.0</v>
       </c>
-      <c r="AU5"/>
       <c r="AV5"/>
       <c r="AW5"/>
-      <c r="AX5">
+      <c r="AX5"/>
+      <c r="AY5">
         <v>4860000000.0</v>
       </c>
-      <c r="AY5"/>
       <c r="AZ5"/>
       <c r="BA5"/>
       <c r="BB5"/>
       <c r="BC5"/>
       <c r="BD5"/>
       <c r="BE5"/>
       <c r="BF5"/>
       <c r="BG5"/>
       <c r="BH5"/>
       <c r="BI5"/>
       <c r="BJ5"/>
       <c r="BK5"/>
       <c r="BL5"/>
       <c r="BM5"/>
       <c r="BN5"/>
       <c r="BO5"/>
       <c r="BP5"/>
       <c r="BQ5"/>
       <c r="BR5"/>
       <c r="BS5"/>
       <c r="BT5"/>
       <c r="BU5"/>
       <c r="BV5"/>
       <c r="BW5"/>
       <c r="BX5"/>
@@ -36139,791 +36482,796 @@
       <c r="CI5"/>
       <c r="CJ5"/>
       <c r="CK5"/>
       <c r="CL5"/>
       <c r="CM5"/>
       <c r="CN5"/>
       <c r="CO5"/>
       <c r="CP5"/>
       <c r="CQ5"/>
       <c r="CR5"/>
       <c r="CS5"/>
       <c r="CT5"/>
       <c r="CU5"/>
       <c r="CV5"/>
       <c r="CW5"/>
       <c r="CX5"/>
       <c r="CY5"/>
       <c r="CZ5"/>
       <c r="DA5"/>
       <c r="DB5"/>
       <c r="DC5"/>
       <c r="DD5"/>
       <c r="DE5"/>
       <c r="DF5"/>
       <c r="DG5"/>
+      <c r="DH5"/>
     </row>
-    <row r="6" spans="1:111">
+    <row r="6" spans="1:112">
       <c r="A6" t="s">
-        <v>209</v>
+        <v>210</v>
       </c>
       <c r="B6">
+        <v>655000000.0</v>
+      </c>
+      <c r="C6">
         <v>1799000000.0</v>
       </c>
-      <c r="C6">
+      <c r="D6">
         <v>-1945000000.0</v>
       </c>
-      <c r="D6">
+      <c r="E6">
         <v>852000000.0</v>
       </c>
-      <c r="E6">
+      <c r="F6">
         <v>1258000000.0</v>
       </c>
-      <c r="F6">
+      <c r="G6">
         <v>-1697000000.0</v>
       </c>
-      <c r="G6">
+      <c r="H6">
         <v>979000000.0</v>
       </c>
-      <c r="H6">
+      <c r="I6">
         <v>946000000.0</v>
       </c>
-      <c r="I6">
+      <c r="J6">
         <v>-799000000.0</v>
       </c>
-      <c r="J6">
+      <c r="K6">
         <v>5727000000.0</v>
       </c>
-      <c r="K6">
+      <c r="L6">
         <v>-505000000.0</v>
       </c>
-      <c r="L6">
+      <c r="M6">
         <v>-3039000000.0</v>
       </c>
-      <c r="M6">
+      <c r="N6">
         <v>-1739000000.0</v>
       </c>
-      <c r="N6">
+      <c r="O6">
         <v>-2005000000.0</v>
       </c>
-      <c r="O6">
+      <c r="P6">
         <v>1652000000.0</v>
       </c>
-      <c r="P6">
+      <c r="Q6">
         <v>-2940000000.0</v>
       </c>
-      <c r="Q6">
+      <c r="R6">
         <v>3441000000.0</v>
       </c>
-      <c r="R6">
+      <c r="S6">
         <v>1091000000.0</v>
       </c>
-      <c r="S6">
+      <c r="T6">
         <v>-6081000000.0</v>
       </c>
-      <c r="T6">
+      <c r="U6">
         <v>5402000000.0</v>
       </c>
-      <c r="U6">
+      <c r="V6">
         <v>-160000000.0</v>
       </c>
-      <c r="V6">
+      <c r="W6">
         <v>-4610000000.0</v>
       </c>
-      <c r="W6">
+      <c r="X6">
         <v>116000000.0</v>
       </c>
-      <c r="X6">
+      <c r="Y6">
         <v>195000000.0</v>
       </c>
-      <c r="Y6">
+      <c r="Z6">
         <v>7496000000.0</v>
       </c>
-      <c r="Z6">
+      <c r="AA6">
         <v>-2854000000.0</v>
       </c>
-      <c r="AA6">
+      <c r="AB6">
         <v>1017000000.0</v>
       </c>
-      <c r="AB6">
+      <c r="AC6">
         <v>3929000000.0</v>
       </c>
-      <c r="AC6">
+      <c r="AD6">
         <v>-1315000000.0</v>
       </c>
-      <c r="AD6">
+      <c r="AE6">
         <v>3331000000.0</v>
       </c>
-      <c r="AE6">
+      <c r="AF6">
         <v>-3822000000.0</v>
       </c>
-      <c r="AF6">
+      <c r="AG6">
         <v>2385000000.0</v>
       </c>
-      <c r="AG6">
+      <c r="AH6">
         <v>1226000000.0</v>
       </c>
-      <c r="AH6">
+      <c r="AI6">
         <v>-322000000.0</v>
       </c>
-      <c r="AI6">
+      <c r="AJ6">
         <v>13023000000.0</v>
       </c>
-      <c r="AJ6">
+      <c r="AK6">
         <v>17319000000.0</v>
       </c>
-      <c r="AK6">
+      <c r="AL6">
         <v>-466000000.0</v>
       </c>
-      <c r="AL6">
+      <c r="AM6">
         <v>1994000000.0</v>
       </c>
-      <c r="AM6">
+      <c r="AN6">
         <v>-1184000000.0</v>
       </c>
-      <c r="AN6">
+      <c r="AO6">
         <v>3777000000.0</v>
       </c>
-      <c r="AO6">
+      <c r="AP6">
         <v>538000000.0</v>
       </c>
-      <c r="AP6">
+      <c r="AQ6">
         <v>2536000000.0</v>
       </c>
-      <c r="AQ6">
+      <c r="AR6">
         <v>2142000000.0</v>
       </c>
-      <c r="AR6">
+      <c r="AS6">
         <v>-53000000.0</v>
       </c>
-      <c r="AS6">
+      <c r="AT6">
         <v>-2681000000.0</v>
       </c>
-      <c r="AT6">
+      <c r="AU6">
         <v>2025000000.0</v>
       </c>
-      <c r="AU6">
+      <c r="AV6">
         <v>1390000000.0</v>
       </c>
-      <c r="AV6">
+      <c r="AW6">
         <v>-1180000000.0</v>
       </c>
-      <c r="AW6">
+      <c r="AX6">
         <v>988000000.0</v>
       </c>
-      <c r="AX6">
+      <c r="AY6">
         <v>-3791000000.0</v>
       </c>
-      <c r="AY6">
+      <c r="AZ6">
         <v>2192000000.0</v>
       </c>
-      <c r="AZ6">
+      <c r="BA6">
         <v>-799000000.0</v>
       </c>
-      <c r="BA6">
+      <c r="BB6">
         <v>-5755000000.0</v>
       </c>
-      <c r="BB6">
+      <c r="BC6">
         <v>-1212000000.0</v>
       </c>
-      <c r="BC6">
+      <c r="BD6">
         <v>915000000.0</v>
       </c>
-      <c r="BD6">
+      <c r="BE6">
         <v>-2632000000.0</v>
       </c>
-      <c r="BE6">
+      <c r="BF6">
         <v>8206000000.0</v>
       </c>
-      <c r="BF6">
+      <c r="BG6">
         <v>409000000.0</v>
       </c>
-      <c r="BG6">
+      <c r="BH6">
         <v>379000000.0</v>
       </c>
-      <c r="BH6">
+      <c r="BI6">
         <v>-1135000000.0</v>
       </c>
-      <c r="BI6">
+      <c r="BJ6">
         <v>-2238000000.0</v>
       </c>
-      <c r="BJ6">
+      <c r="BK6">
         <v>-1511000000.0</v>
       </c>
-      <c r="BK6">
+      <c r="BL6">
         <v>3855000000.0</v>
       </c>
-      <c r="BL6">
+      <c r="BM6">
         <v>1500000000.0</v>
       </c>
-      <c r="BM6">
+      <c r="BN6">
         <v>-910000000.0</v>
       </c>
-      <c r="BN6">
+      <c r="BO6">
         <v>-5450000000.0</v>
       </c>
-      <c r="BO6">
+      <c r="BP6">
         <v>2349000000.0</v>
       </c>
-      <c r="BP6">
+      <c r="BQ6">
         <v>-6211000000.0</v>
       </c>
-      <c r="BQ6">
+      <c r="BR6">
         <v>-4815000000.0</v>
       </c>
-      <c r="BR6">
+      <c r="BS6">
         <v>4030000000.0</v>
       </c>
-      <c r="BS6">
+      <c r="BT6">
         <v>6394000000.0</v>
       </c>
-      <c r="BT6">
+      <c r="BU6">
         <v>2941000000.0</v>
       </c>
-      <c r="BU6">
+      <c r="BV6">
         <v>506000000.0</v>
       </c>
-      <c r="BV6">
+      <c r="BW6">
         <v>-8040000000.0</v>
       </c>
-      <c r="BW6">
+      <c r="BX6">
         <v>2123000000.0</v>
       </c>
-      <c r="BX6">
+      <c r="BY6">
         <v>-41000000.0</v>
       </c>
-      <c r="BY6">
+      <c r="BZ6">
         <v>-562000000.0</v>
       </c>
-      <c r="BZ6">
+      <c r="CA6">
         <v>1183000000.0</v>
       </c>
-      <c r="CA6">
+      <c r="CB6">
         <v>1798000000.0</v>
       </c>
-      <c r="CB6">
+      <c r="CC6">
         <v>-1018000000.0</v>
       </c>
-      <c r="CC6">
+      <c r="CD6">
         <v>1126000000.0</v>
       </c>
-      <c r="CD6">
+      <c r="CE6">
         <v>-2932000000.0</v>
       </c>
-      <c r="CE6">
+      <c r="CF6">
         <v>-6659000000.0</v>
       </c>
-      <c r="CF6">
+      <c r="CG6">
         <v>9684000000.0</v>
       </c>
-      <c r="CG6">
+      <c r="CH6">
         <v>-181000000.0</v>
       </c>
-      <c r="CH6">
+      <c r="CI6">
         <v>475000000.0</v>
       </c>
-      <c r="CI6">
+      <c r="CJ6">
         <v>-828000000.0</v>
       </c>
-      <c r="CJ6">
+      <c r="CK6">
         <v>1313000000.0</v>
       </c>
-      <c r="CK6">
+      <c r="CL6">
         <v>-587000000.0</v>
       </c>
-      <c r="CL6">
+      <c r="CM6">
         <v>-1639000000.0</v>
       </c>
-      <c r="CM6">
+      <c r="CN6">
         <v>-342000000.0</v>
       </c>
-      <c r="CN6">
+      <c r="CO6">
         <v>776000000.0</v>
       </c>
-      <c r="CO6">
+      <c r="CP6">
         <v>2615000000.0</v>
       </c>
-      <c r="CP6">
+      <c r="CQ6">
         <v>-1324000000.0</v>
       </c>
-      <c r="CQ6">
+      <c r="CR6">
         <v>84000000.0</v>
       </c>
-      <c r="CR6">
+      <c r="CS6">
         <v>-461000000.0</v>
       </c>
-      <c r="CS6">
+      <c r="CT6">
         <v>-3449000000.0</v>
       </c>
-      <c r="CT6">
+      <c r="CU6">
         <v>3028000000.0</v>
       </c>
-      <c r="CU6">
+      <c r="CV6">
         <v>-303000000.0</v>
       </c>
-      <c r="CV6">
+      <c r="CW6">
         <v>543000000.0</v>
       </c>
-      <c r="CW6">
+      <c r="CX6">
         <v>771000000.0</v>
       </c>
-      <c r="CX6">
+      <c r="CY6">
         <v>1834000000.0</v>
       </c>
-      <c r="CY6">
+      <c r="CZ6">
         <v>-862000000.0</v>
       </c>
-      <c r="CZ6">
+      <c r="DA6">
         <v>950000000.0</v>
       </c>
-      <c r="DA6">
+      <c r="DB6">
         <v>-552000000.0</v>
       </c>
-      <c r="DB6">
+      <c r="DC6">
         <v>-2264000000.0</v>
       </c>
-      <c r="DC6">
+      <c r="DD6">
         <v>3264000000.0</v>
       </c>
-      <c r="DD6">
+      <c r="DE6">
         <v>-365000000.0</v>
       </c>
-      <c r="DE6">
+      <c r="DF6">
         <v>-1147000000.0</v>
       </c>
-      <c r="DF6">
+      <c r="DG6">
         <v>57000000.0</v>
       </c>
-      <c r="DG6">
+      <c r="DH6">
         <v>333000000.0</v>
       </c>
     </row>
-    <row r="7" spans="1:111">
+    <row r="7" spans="1:112">
       <c r="A7" t="s">
-        <v>210</v>
-[...3 lines deleted...]
-      </c>
+        <v>211</v>
+      </c>
+      <c r="B7"/>
       <c r="C7">
+        <v>6004000000.0</v>
+      </c>
+      <c r="D7">
         <v>10016000000.0</v>
       </c>
-      <c r="D7">
+      <c r="E7">
         <v>6449000000.0</v>
       </c>
-      <c r="E7">
+      <c r="F7">
         <v>4262000000.0</v>
       </c>
-      <c r="F7">
+      <c r="G7">
         <v>1850000000.0</v>
       </c>
-      <c r="G7">
+      <c r="H7">
         <v>9987000000.0</v>
       </c>
-      <c r="H7"/>
       <c r="I7"/>
-      <c r="J7">
+      <c r="J7"/>
+      <c r="K7">
         <v>2625000000.0</v>
       </c>
-      <c r="K7">
+      <c r="L7">
         <v>8539000000.0</v>
       </c>
-      <c r="L7">
+      <c r="M7">
         <v>5064000000.0</v>
       </c>
-      <c r="M7">
+      <c r="N7">
         <v>2026000000.0</v>
       </c>
-      <c r="N7">
+      <c r="O7">
         <v>-8112000000.0</v>
       </c>
-      <c r="O7">
+      <c r="P7">
         <v>4278000000.0</v>
       </c>
-      <c r="P7">
+      <c r="Q7">
         <v>4438000000.0</v>
       </c>
-      <c r="Q7">
+      <c r="R7">
         <v>1954000000.0</v>
       </c>
-      <c r="R7">
+      <c r="S7">
         <v>3984000000.0</v>
       </c>
-      <c r="S7">
+      <c r="T7">
         <v>-7174000000.0</v>
       </c>
-      <c r="T7">
+      <c r="U7">
         <v>-10763000000.0</v>
       </c>
-      <c r="U7">
+      <c r="V7">
         <v>2369000000.0</v>
       </c>
-      <c r="V7">
+      <c r="W7">
         <v>4864000000.0</v>
       </c>
-      <c r="W7">
+      <c r="X7">
         <v>674226000000.0</v>
       </c>
-      <c r="X7">
+      <c r="Y7">
         <v>-24367000000.0</v>
       </c>
-      <c r="Y7">
+      <c r="Z7">
         <v>-723311000000.0</v>
       </c>
-      <c r="Z7">
+      <c r="AA7">
         <v>7192000000.0</v>
       </c>
-      <c r="AA7">
+      <c r="AB7">
         <v>-316566000000.0</v>
       </c>
-      <c r="AB7">
+      <c r="AC7">
         <v>301345000000.0</v>
       </c>
-      <c r="AC7">
+      <c r="AD7">
         <v>-20601000000.0</v>
       </c>
-      <c r="AD7">
+      <c r="AE7">
         <v>7264000000.0</v>
       </c>
-      <c r="AE7">
+      <c r="AF7">
         <v>2481000000.0</v>
       </c>
-      <c r="AF7">
+      <c r="AG7">
         <v>3395000000.0</v>
       </c>
-      <c r="AG7">
+      <c r="AH7">
         <v>6555000000.0</v>
       </c>
-      <c r="AH7">
+      <c r="AI7">
         <v>8405000000.0</v>
       </c>
-      <c r="AI7">
+      <c r="AJ7">
         <v>184564000000.0</v>
       </c>
-      <c r="AJ7">
+      <c r="AK7">
         <v>-8886000000.0</v>
       </c>
-      <c r="AK7">
+      <c r="AL7">
         <v>-13545000000.0</v>
       </c>
-      <c r="AL7">
+      <c r="AM7">
         <v>9355000000.0</v>
       </c>
-      <c r="AM7">
+      <c r="AN7">
         <v>-10317000000.0</v>
       </c>
-      <c r="AN7">
+      <c r="AO7">
         <v>-21384000000.0</v>
       </c>
-      <c r="AO7">
+      <c r="AP7">
         <v>-28733000000.0</v>
       </c>
-      <c r="AP7">
+      <c r="AQ7">
         <v>-80000000.0</v>
       </c>
-      <c r="AQ7">
+      <c r="AR7">
         <v>19763000000.0</v>
       </c>
-      <c r="AR7">
+      <c r="AS7">
         <v>16147000000.0</v>
       </c>
-      <c r="AS7">
+      <c r="AT7">
         <v>-11302000000.0</v>
       </c>
-      <c r="AT7">
+      <c r="AU7">
         <v>10257000000.0</v>
       </c>
-      <c r="AU7">
+      <c r="AV7">
         <v>5717000000.0</v>
       </c>
-      <c r="AV7">
+      <c r="AW7">
         <v>-5887000000.0</v>
       </c>
-      <c r="AW7">
+      <c r="AX7">
         <v>2536000000.0</v>
       </c>
-      <c r="AX7">
+      <c r="AY7">
         <v>7403000000.0</v>
       </c>
-      <c r="AY7">
+      <c r="AZ7">
         <v>-439234000000.0</v>
       </c>
-      <c r="AZ7">
+      <c r="BA7">
         <v>-4342000000.0</v>
       </c>
-      <c r="BA7">
+      <c r="BB7">
         <v>-86000000.0</v>
       </c>
-      <c r="BB7">
+      <c r="BC7">
         <v>-109000000.0</v>
       </c>
-      <c r="BC7">
+      <c r="BD7">
         <v>4184000000.0</v>
       </c>
-      <c r="BD7">
+      <c r="BE7">
         <v>-690000000.0</v>
       </c>
-      <c r="BE7">
+      <c r="BF7">
         <v>-2523000000.0</v>
       </c>
-      <c r="BF7">
+      <c r="BG7">
         <v>772804000000.0</v>
       </c>
-      <c r="BG7">
+      <c r="BH7">
         <v>-769671000000.0</v>
       </c>
-      <c r="BH7">
+      <c r="BI7">
         <v>3122000000.0</v>
       </c>
-      <c r="BI7">
+      <c r="BJ7">
         <v>1991000000.0</v>
       </c>
-      <c r="BJ7">
+      <c r="BK7">
         <v>-267061000000.0</v>
       </c>
-      <c r="BK7">
+      <c r="BL7">
         <v>25121000000.0</v>
       </c>
-      <c r="BL7">
+      <c r="BM7">
         <v>255431000000.0</v>
       </c>
-      <c r="BM7">
+      <c r="BN7">
         <v>9645000000.0</v>
       </c>
-      <c r="BN7">
+      <c r="BO7">
         <v>-1143000000.0</v>
       </c>
-      <c r="BO7">
+      <c r="BP7">
         <v>7740000000.0</v>
       </c>
-      <c r="BP7">
+      <c r="BQ7">
         <v>-2658000000.0</v>
       </c>
-      <c r="BQ7">
+      <c r="BR7">
         <v>-2190000000.0</v>
       </c>
-      <c r="BR7">
+      <c r="BS7">
         <v>-5216000000.0</v>
       </c>
-      <c r="BS7">
+      <c r="BT7">
         <v>-3333000000.0</v>
       </c>
-      <c r="BT7">
+      <c r="BU7">
         <v>89000000.0</v>
       </c>
-      <c r="BU7">
+      <c r="BV7">
         <v>2055000000.0</v>
       </c>
-      <c r="BV7">
+      <c r="BW7">
         <v>176000000.0</v>
       </c>
-      <c r="BW7">
+      <c r="BX7">
         <v>-3294000000.0</v>
       </c>
-      <c r="BX7">
+      <c r="BY7">
         <v>1638000000.0</v>
       </c>
-      <c r="BY7">
+      <c r="BZ7">
         <v>1480000000.0</v>
       </c>
-      <c r="BZ7">
+      <c r="CA7">
         <v>2271000000.0</v>
       </c>
-      <c r="CA7">
+      <c r="CB7">
         <v>499292000000.0</v>
       </c>
-      <c r="CB7">
+      <c r="CC7">
         <v>-1284000000.0</v>
       </c>
-      <c r="CC7">
+      <c r="CD7">
         <v>-17947000000.0</v>
       </c>
-      <c r="CD7">
+      <c r="CE7">
         <v>1914000000.0</v>
       </c>
-      <c r="CE7">
+      <c r="CF7">
         <v>-100614000000.0</v>
       </c>
-      <c r="CF7">
+      <c r="CG7">
         <v>-9603000000.0</v>
       </c>
-      <c r="CG7">
+      <c r="CH7">
         <v>-5647000000.0</v>
       </c>
-      <c r="CH7">
+      <c r="CI7">
         <v>-10063000000.0</v>
       </c>
-      <c r="CI7">
+      <c r="CJ7">
         <v>-5822000000.0</v>
       </c>
-      <c r="CJ7">
+      <c r="CK7">
         <v>-1454000000.0</v>
       </c>
-      <c r="CK7">
+      <c r="CL7">
         <v>-9244000000.0</v>
       </c>
-      <c r="CL7">
+      <c r="CM7">
         <v>-11891000000.0</v>
       </c>
-      <c r="CM7">
+      <c r="CN7">
         <v>-4738000000.0</v>
       </c>
-      <c r="CN7">
+      <c r="CO7">
         <v>-20299000000.0</v>
       </c>
-      <c r="CO7">
+      <c r="CP7">
         <v>-8710000000.0</v>
       </c>
-      <c r="CP7">
+      <c r="CQ7">
         <v>-8185000000.0</v>
       </c>
-      <c r="CQ7">
+      <c r="CR7">
         <v>-5775000000.0</v>
       </c>
-      <c r="CR7">
+      <c r="CS7">
         <v>-1693000000.0</v>
       </c>
-      <c r="CS7">
+      <c r="CT7">
         <v>-2674000000.0</v>
       </c>
-      <c r="CT7">
+      <c r="CU7">
         <v>-4505000000.0</v>
       </c>
-      <c r="CU7">
+      <c r="CV7">
         <v>3092000000.0</v>
       </c>
-      <c r="CV7">
+      <c r="CW7">
         <v>-1061000000.0</v>
       </c>
-      <c r="CW7">
+      <c r="CX7">
         <v>705000000.0</v>
       </c>
-      <c r="CX7">
+      <c r="CY7">
         <v>4050000000.0</v>
       </c>
-      <c r="CY7">
+      <c r="CZ7">
         <v>-1964000000.0</v>
       </c>
-      <c r="CZ7">
+      <c r="DA7">
         <v>2780000000.0</v>
       </c>
-      <c r="DA7">
+      <c r="DB7">
         <v>-30093000000.0</v>
       </c>
-      <c r="DB7">
+      <c r="DC7">
         <v>2027000000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>-211055000000.0</v>
       </c>
       <c r="DD7">
         <v>-211055000000.0</v>
       </c>
       <c r="DE7">
+        <v>-211055000000.0</v>
+      </c>
+      <c r="DF7">
         <v>454000000.0</v>
       </c>
-      <c r="DF7">
+      <c r="DG7">
         <v>-1025000000.0</v>
       </c>
-      <c r="DG7">
+      <c r="DH7">
         <v>1867000000.0</v>
       </c>
     </row>
-    <row r="8" spans="1:111">
+    <row r="8" spans="1:112">
       <c r="A8" t="s">
-        <v>211</v>
+        <v>212</v>
       </c>
       <c r="B8"/>
       <c r="C8"/>
       <c r="D8"/>
       <c r="E8"/>
       <c r="F8"/>
       <c r="G8"/>
       <c r="H8"/>
       <c r="I8"/>
       <c r="J8"/>
       <c r="K8"/>
       <c r="L8"/>
       <c r="M8"/>
-      <c r="N8">
+      <c r="N8"/>
+      <c r="O8">
         <v>-101000000.0</v>
       </c>
-      <c r="O8"/>
       <c r="P8"/>
       <c r="Q8"/>
-      <c r="R8">
+      <c r="R8"/>
+      <c r="S8">
         <v>378000000.0</v>
       </c>
-      <c r="S8"/>
       <c r="T8"/>
       <c r="U8"/>
-      <c r="V8">
+      <c r="V8"/>
+      <c r="W8">
         <v>946000000.0</v>
       </c>
-      <c r="W8"/>
       <c r="X8"/>
       <c r="Y8"/>
-      <c r="Z8">
+      <c r="Z8"/>
+      <c r="AA8">
         <v>-506000000.0</v>
       </c>
-      <c r="AA8"/>
       <c r="AB8"/>
       <c r="AC8"/>
-      <c r="AD8">
+      <c r="AD8"/>
+      <c r="AE8">
         <v>-1930000000.0</v>
       </c>
-      <c r="AE8"/>
       <c r="AF8"/>
       <c r="AG8"/>
-      <c r="AH8">
+      <c r="AH8"/>
+      <c r="AI8">
         <v>-1271000000.0</v>
       </c>
-      <c r="AI8"/>
       <c r="AJ8"/>
       <c r="AK8"/>
-      <c r="AL8">
+      <c r="AL8"/>
+      <c r="AM8">
         <v>-2156000000.0</v>
       </c>
-      <c r="AM8"/>
       <c r="AN8"/>
       <c r="AO8"/>
-      <c r="AP8">
+      <c r="AP8"/>
+      <c r="AQ8">
         <v>-699000000.0</v>
       </c>
-      <c r="AQ8"/>
       <c r="AR8"/>
       <c r="AS8"/>
-      <c r="AT8">
+      <c r="AT8"/>
+      <c r="AU8">
         <v>-443000000.0</v>
       </c>
-      <c r="AU8"/>
       <c r="AV8"/>
       <c r="AW8"/>
-      <c r="AX8">
+      <c r="AX8"/>
+      <c r="AY8">
         <v>-289000000.0</v>
       </c>
-      <c r="AY8"/>
       <c r="AZ8"/>
       <c r="BA8"/>
       <c r="BB8"/>
       <c r="BC8"/>
       <c r="BD8"/>
       <c r="BE8"/>
       <c r="BF8"/>
       <c r="BG8"/>
       <c r="BH8"/>
       <c r="BI8"/>
       <c r="BJ8"/>
       <c r="BK8"/>
       <c r="BL8"/>
       <c r="BM8"/>
       <c r="BN8"/>
       <c r="BO8"/>
       <c r="BP8"/>
       <c r="BQ8"/>
       <c r="BR8"/>
       <c r="BS8"/>
       <c r="BT8"/>
       <c r="BU8"/>
       <c r="BV8"/>
       <c r="BW8"/>
       <c r="BX8"/>
@@ -36940,318 +37288,320 @@
       <c r="CI8"/>
       <c r="CJ8"/>
       <c r="CK8"/>
       <c r="CL8"/>
       <c r="CM8"/>
       <c r="CN8"/>
       <c r="CO8"/>
       <c r="CP8"/>
       <c r="CQ8"/>
       <c r="CR8"/>
       <c r="CS8"/>
       <c r="CT8"/>
       <c r="CU8"/>
       <c r="CV8"/>
       <c r="CW8"/>
       <c r="CX8"/>
       <c r="CY8"/>
       <c r="CZ8"/>
       <c r="DA8"/>
       <c r="DB8"/>
       <c r="DC8"/>
       <c r="DD8"/>
       <c r="DE8"/>
       <c r="DF8"/>
       <c r="DG8"/>
+      <c r="DH8"/>
     </row>
-    <row r="9" spans="1:111">
+    <row r="9" spans="1:112">
       <c r="A9" t="s">
-        <v>212</v>
+        <v>213</v>
       </c>
       <c r="B9"/>
-      <c r="C9"/>
+      <c r="C9">
+        <v>-27000000.0</v>
+      </c>
       <c r="D9"/>
       <c r="E9"/>
-      <c r="F9">
+      <c r="F9"/>
+      <c r="G9">
         <v>460000000.0</v>
       </c>
-      <c r="G9"/>
       <c r="H9"/>
       <c r="I9"/>
-      <c r="J9">
+      <c r="J9"/>
+      <c r="K9">
         <v>-1952000000.0</v>
       </c>
-      <c r="K9"/>
       <c r="L9"/>
       <c r="M9"/>
-      <c r="N9">
-[...1 lines deleted...]
-      </c>
+      <c r="N9"/>
       <c r="O9">
         <v>256000000.0</v>
       </c>
-      <c r="P9"/>
+      <c r="P9">
+        <v>256000000.0</v>
+      </c>
       <c r="Q9"/>
-      <c r="R9">
-[...1 lines deleted...]
-      </c>
+      <c r="R9"/>
       <c r="S9">
         <v>389000000.0</v>
       </c>
       <c r="T9">
         <v>389000000.0</v>
       </c>
       <c r="U9">
         <v>389000000.0</v>
       </c>
       <c r="V9">
-        <v>842000000.0</v>
+        <v>389000000.0</v>
       </c>
       <c r="W9">
         <v>842000000.0</v>
       </c>
       <c r="X9">
         <v>842000000.0</v>
       </c>
       <c r="Y9">
         <v>842000000.0</v>
       </c>
       <c r="Z9">
-        <v>-514000000.0</v>
+        <v>842000000.0</v>
       </c>
       <c r="AA9">
         <v>-514000000.0</v>
       </c>
       <c r="AB9">
         <v>-514000000.0</v>
       </c>
       <c r="AC9">
         <v>-514000000.0</v>
       </c>
       <c r="AD9">
-        <v>-1809000000.0</v>
+        <v>-514000000.0</v>
       </c>
       <c r="AE9">
         <v>-1809000000.0</v>
       </c>
       <c r="AF9">
         <v>-1809000000.0</v>
       </c>
       <c r="AG9">
         <v>-1809000000.0</v>
       </c>
       <c r="AH9">
+        <v>-1809000000.0</v>
+      </c>
+      <c r="AI9">
         <v>-991000000.0</v>
       </c>
-      <c r="AI9">
-[...1 lines deleted...]
-      </c>
       <c r="AJ9">
         <v>0.0</v>
       </c>
       <c r="AK9">
         <v>0.0</v>
       </c>
       <c r="AL9">
+        <v>0.0</v>
+      </c>
+      <c r="AM9">
         <v>-2158000000.0</v>
       </c>
-      <c r="AM9">
-[...1 lines deleted...]
-      </c>
       <c r="AN9">
         <v>0.0</v>
       </c>
       <c r="AO9">
         <v>0.0</v>
       </c>
       <c r="AP9">
+        <v>0.0</v>
+      </c>
+      <c r="AQ9">
         <v>-837000000.0</v>
       </c>
-      <c r="AQ9">
-[...1 lines deleted...]
-      </c>
       <c r="AR9">
         <v>0.0</v>
       </c>
       <c r="AS9">
         <v>0.0</v>
       </c>
       <c r="AT9">
+        <v>0.0</v>
+      </c>
+      <c r="AU9">
         <v>-650000000.0</v>
       </c>
-      <c r="AU9">
-[...1 lines deleted...]
-      </c>
       <c r="AV9">
         <v>0.0</v>
       </c>
       <c r="AW9">
         <v>0.0</v>
       </c>
       <c r="AX9">
+        <v>0.0</v>
+      </c>
+      <c r="AY9">
         <v>-582000000.0</v>
       </c>
-      <c r="AY9">
-[...1 lines deleted...]
-      </c>
       <c r="AZ9">
         <v>0.0</v>
       </c>
       <c r="BA9">
         <v>0.0</v>
       </c>
       <c r="BB9">
+        <v>0.0</v>
+      </c>
+      <c r="BC9">
         <v>-109000000.0</v>
       </c>
-      <c r="BC9">
-[...1 lines deleted...]
-      </c>
       <c r="BD9">
         <v>0.0</v>
       </c>
       <c r="BE9">
         <v>0.0</v>
       </c>
       <c r="BF9">
+        <v>0.0</v>
+      </c>
+      <c r="BG9">
         <v>583000000.0</v>
       </c>
-      <c r="BG9">
-[...1 lines deleted...]
-      </c>
       <c r="BH9">
         <v>0.0</v>
       </c>
       <c r="BI9">
         <v>0.0</v>
       </c>
       <c r="BJ9">
         <v>0.0</v>
       </c>
       <c r="BK9">
+        <v>0.0</v>
+      </c>
+      <c r="BL9">
         <v>997000000.0</v>
       </c>
-      <c r="BL9">
-[...1 lines deleted...]
-      </c>
       <c r="BM9">
         <v>0.0</v>
       </c>
       <c r="BN9">
+        <v>0.0</v>
+      </c>
+      <c r="BO9">
         <v>997000000.0</v>
       </c>
-      <c r="BO9">
-[...1 lines deleted...]
-      </c>
       <c r="BP9">
+        <v>0.0</v>
+      </c>
+      <c r="BQ9">
         <v>-120000000.0</v>
       </c>
-      <c r="BQ9">
+      <c r="BR9">
         <v>-877000000.0</v>
       </c>
-      <c r="BR9"/>
       <c r="BS9"/>
       <c r="BT9"/>
       <c r="BU9"/>
       <c r="BV9"/>
       <c r="BW9"/>
       <c r="BX9"/>
       <c r="BY9"/>
       <c r="BZ9"/>
       <c r="CA9"/>
       <c r="CB9"/>
       <c r="CC9"/>
       <c r="CD9"/>
       <c r="CE9"/>
       <c r="CF9"/>
       <c r="CG9"/>
-      <c r="CH9">
+      <c r="CH9"/>
+      <c r="CI9">
         <v>78000000.0</v>
       </c>
-      <c r="CI9"/>
       <c r="CJ9"/>
       <c r="CK9"/>
       <c r="CL9"/>
       <c r="CM9"/>
       <c r="CN9"/>
       <c r="CO9"/>
       <c r="CP9"/>
       <c r="CQ9"/>
       <c r="CR9"/>
       <c r="CS9"/>
-      <c r="CT9">
+      <c r="CT9"/>
+      <c r="CU9">
         <v>1024000000.0</v>
       </c>
-      <c r="CU9"/>
       <c r="CV9"/>
       <c r="CW9"/>
       <c r="CX9"/>
       <c r="CY9"/>
       <c r="CZ9"/>
       <c r="DA9"/>
       <c r="DB9"/>
       <c r="DC9"/>
       <c r="DD9"/>
       <c r="DE9"/>
       <c r="DF9"/>
       <c r="DG9"/>
+      <c r="DH9"/>
     </row>
-    <row r="10" spans="1:111">
+    <row r="10" spans="1:112">
       <c r="A10" t="s">
-        <v>213</v>
+        <v>214</v>
       </c>
       <c r="B10"/>
       <c r="C10"/>
       <c r="D10"/>
       <c r="E10"/>
       <c r="F10"/>
       <c r="G10"/>
       <c r="H10"/>
       <c r="I10"/>
       <c r="J10"/>
       <c r="K10"/>
       <c r="L10"/>
       <c r="M10"/>
       <c r="N10"/>
       <c r="O10"/>
       <c r="P10"/>
       <c r="Q10"/>
       <c r="R10"/>
       <c r="S10"/>
       <c r="T10"/>
       <c r="U10"/>
       <c r="V10"/>
       <c r="W10"/>
       <c r="X10"/>
       <c r="Y10"/>
       <c r="Z10"/>
       <c r="AA10"/>
       <c r="AB10"/>
       <c r="AC10"/>
       <c r="AD10"/>
-      <c r="AE10">
-[...1 lines deleted...]
-      </c>
+      <c r="AE10"/>
       <c r="AF10">
         <v>0.0</v>
       </c>
       <c r="AG10">
         <v>0.0</v>
       </c>
       <c r="AH10">
         <v>0.0</v>
       </c>
       <c r="AI10">
         <v>0.0</v>
       </c>
       <c r="AJ10">
         <v>0.0</v>
       </c>
       <c r="AK10">
         <v>0.0</v>
       </c>
       <c r="AL10">
         <v>0.0</v>
       </c>
       <c r="AM10">
         <v>0.0</v>
       </c>
       <c r="AN10">
@@ -37263,266 +37613,269 @@
       <c r="AP10">
         <v>0.0</v>
       </c>
       <c r="AQ10">
         <v>0.0</v>
       </c>
       <c r="AR10">
         <v>0.0</v>
       </c>
       <c r="AS10">
         <v>0.0</v>
       </c>
       <c r="AT10">
         <v>0.0</v>
       </c>
       <c r="AU10">
         <v>0.0</v>
       </c>
       <c r="AV10">
         <v>0.0</v>
       </c>
       <c r="AW10">
         <v>0.0</v>
       </c>
       <c r="AX10">
+        <v>0.0</v>
+      </c>
+      <c r="AY10">
         <v>373000000.0</v>
       </c>
-      <c r="AY10">
-[...1 lines deleted...]
-      </c>
       <c r="AZ10">
         <v>0.0</v>
       </c>
       <c r="BA10">
         <v>0.0</v>
       </c>
       <c r="BB10">
+        <v>0.0</v>
+      </c>
+      <c r="BC10">
         <v>3370000000.0</v>
       </c>
-      <c r="BC10">
-[...1 lines deleted...]
-      </c>
       <c r="BD10">
         <v>0.0</v>
       </c>
       <c r="BE10">
         <v>0.0</v>
       </c>
       <c r="BF10">
         <v>0.0</v>
       </c>
       <c r="BG10">
         <v>0.0</v>
       </c>
       <c r="BH10">
         <v>0.0</v>
       </c>
       <c r="BI10">
         <v>0.0</v>
       </c>
       <c r="BJ10">
         <v>0.0</v>
       </c>
       <c r="BK10">
         <v>0.0</v>
       </c>
       <c r="BL10">
         <v>0.0</v>
       </c>
       <c r="BM10">
         <v>0.0</v>
       </c>
       <c r="BN10">
         <v>0.0</v>
       </c>
       <c r="BO10">
         <v>0.0</v>
       </c>
       <c r="BP10">
         <v>0.0</v>
       </c>
-      <c r="BQ10"/>
+      <c r="BQ10">
+        <v>0.0</v>
+      </c>
       <c r="BR10"/>
       <c r="BS10"/>
       <c r="BT10"/>
       <c r="BU10"/>
       <c r="BV10"/>
       <c r="BW10"/>
       <c r="BX10"/>
       <c r="BY10"/>
       <c r="BZ10"/>
       <c r="CA10"/>
       <c r="CB10"/>
       <c r="CC10"/>
       <c r="CD10"/>
       <c r="CE10"/>
       <c r="CF10"/>
       <c r="CG10"/>
       <c r="CH10"/>
       <c r="CI10"/>
       <c r="CJ10"/>
       <c r="CK10"/>
       <c r="CL10"/>
       <c r="CM10"/>
       <c r="CN10"/>
       <c r="CO10"/>
       <c r="CP10"/>
       <c r="CQ10"/>
       <c r="CR10"/>
       <c r="CS10"/>
       <c r="CT10"/>
       <c r="CU10"/>
       <c r="CV10"/>
       <c r="CW10"/>
       <c r="CX10"/>
       <c r="CY10"/>
       <c r="CZ10"/>
       <c r="DA10"/>
       <c r="DB10"/>
       <c r="DC10"/>
       <c r="DD10"/>
       <c r="DE10"/>
       <c r="DF10"/>
       <c r="DG10"/>
+      <c r="DH10"/>
     </row>
-    <row r="11" spans="1:111">
+    <row r="11" spans="1:112">
       <c r="A11" t="s">
-        <v>214</v>
+        <v>215</v>
       </c>
       <c r="B11"/>
       <c r="C11"/>
       <c r="D11"/>
       <c r="E11"/>
       <c r="F11"/>
       <c r="G11"/>
       <c r="H11"/>
       <c r="I11"/>
       <c r="J11"/>
-      <c r="K11">
-[...1 lines deleted...]
-      </c>
+      <c r="K11"/>
       <c r="L11">
         <v>0.0</v>
       </c>
       <c r="M11">
         <v>0.0</v>
       </c>
       <c r="N11">
+        <v>0.0</v>
+      </c>
+      <c r="O11">
         <v>3808000000.0</v>
       </c>
-      <c r="O11">
-[...1 lines deleted...]
-      </c>
       <c r="P11">
         <v>0.0</v>
       </c>
       <c r="Q11">
         <v>0.0</v>
       </c>
       <c r="R11">
+        <v>0.0</v>
+      </c>
+      <c r="S11">
         <v>5222000000.0</v>
       </c>
-      <c r="S11">
-[...1 lines deleted...]
-      </c>
       <c r="T11">
         <v>0.0</v>
       </c>
       <c r="U11">
         <v>0.0</v>
       </c>
       <c r="V11">
+        <v>0.0</v>
+      </c>
+      <c r="W11">
         <v>4036000000.0</v>
       </c>
-      <c r="W11">
-[...1 lines deleted...]
-      </c>
       <c r="X11">
         <v>0.0</v>
       </c>
       <c r="Y11">
         <v>0.0</v>
       </c>
       <c r="Z11">
+        <v>0.0</v>
+      </c>
+      <c r="AA11">
         <v>8107000000.0</v>
       </c>
-      <c r="AA11">
-[...1 lines deleted...]
-      </c>
       <c r="AB11">
         <v>0.0</v>
       </c>
       <c r="AC11">
         <v>0.0</v>
       </c>
       <c r="AD11">
+        <v>0.0</v>
+      </c>
+      <c r="AE11">
         <v>7911000000.0</v>
       </c>
-      <c r="AE11">
-[...1 lines deleted...]
-      </c>
       <c r="AF11">
         <v>0.0</v>
       </c>
       <c r="AG11">
         <v>0.0</v>
       </c>
       <c r="AH11">
+        <v>0.0</v>
+      </c>
+      <c r="AI11">
         <v>7318000000.0</v>
       </c>
-      <c r="AI11">
-[...1 lines deleted...]
-      </c>
       <c r="AJ11">
         <v>0.0</v>
       </c>
       <c r="AK11">
         <v>0.0</v>
       </c>
       <c r="AL11">
+        <v>0.0</v>
+      </c>
+      <c r="AM11">
         <v>7488000000.0</v>
       </c>
-      <c r="AM11"/>
       <c r="AN11"/>
       <c r="AO11"/>
-      <c r="AP11">
+      <c r="AP11"/>
+      <c r="AQ11">
         <v>8325000000.0</v>
       </c>
-      <c r="AQ11"/>
       <c r="AR11"/>
       <c r="AS11"/>
-      <c r="AT11">
+      <c r="AT11"/>
+      <c r="AU11">
         <v>9807000000.0</v>
       </c>
-      <c r="AU11"/>
       <c r="AV11"/>
       <c r="AW11"/>
-      <c r="AX11">
+      <c r="AX11"/>
+      <c r="AY11">
         <v>8776000000.0</v>
       </c>
-      <c r="AY11"/>
       <c r="AZ11"/>
       <c r="BA11"/>
       <c r="BB11"/>
       <c r="BC11"/>
       <c r="BD11"/>
       <c r="BE11"/>
       <c r="BF11"/>
       <c r="BG11"/>
       <c r="BH11"/>
       <c r="BI11"/>
       <c r="BJ11"/>
       <c r="BK11"/>
       <c r="BL11"/>
       <c r="BM11"/>
       <c r="BN11"/>
       <c r="BO11"/>
       <c r="BP11"/>
       <c r="BQ11"/>
       <c r="BR11"/>
       <c r="BS11"/>
       <c r="BT11"/>
       <c r="BU11"/>
       <c r="BV11"/>
       <c r="BW11"/>
       <c r="BX11"/>
@@ -37539,346 +37892,348 @@
       <c r="CI11"/>
       <c r="CJ11"/>
       <c r="CK11"/>
       <c r="CL11"/>
       <c r="CM11"/>
       <c r="CN11"/>
       <c r="CO11"/>
       <c r="CP11"/>
       <c r="CQ11"/>
       <c r="CR11"/>
       <c r="CS11"/>
       <c r="CT11"/>
       <c r="CU11"/>
       <c r="CV11"/>
       <c r="CW11"/>
       <c r="CX11"/>
       <c r="CY11"/>
       <c r="CZ11"/>
       <c r="DA11"/>
       <c r="DB11"/>
       <c r="DC11"/>
       <c r="DD11"/>
       <c r="DE11"/>
       <c r="DF11"/>
       <c r="DG11"/>
+      <c r="DH11"/>
     </row>
-    <row r="12" spans="1:111">
+    <row r="12" spans="1:112">
       <c r="A12" t="s">
-        <v>215</v>
+        <v>216</v>
       </c>
       <c r="B12"/>
       <c r="C12"/>
       <c r="D12"/>
       <c r="E12"/>
       <c r="F12"/>
       <c r="G12"/>
       <c r="H12"/>
       <c r="I12"/>
       <c r="J12"/>
-      <c r="K12">
-[...1 lines deleted...]
-      </c>
+      <c r="K12"/>
       <c r="L12">
         <v>2960000000.0</v>
       </c>
       <c r="M12">
         <v>2960000000.0</v>
       </c>
       <c r="N12">
+        <v>2960000000.0</v>
+      </c>
+      <c r="O12">
         <v>2421000000.0</v>
       </c>
-      <c r="O12">
+      <c r="P12">
         <v>3854000000.0</v>
       </c>
-      <c r="P12">
+      <c r="Q12">
         <v>4275000000.0</v>
       </c>
-      <c r="Q12">
+      <c r="R12">
         <v>1257000000.0</v>
       </c>
-      <c r="R12">
+      <c r="S12">
         <v>-3144000000.0</v>
       </c>
-      <c r="S12">
+      <c r="T12">
         <v>1891000000.0</v>
       </c>
-      <c r="T12">
+      <c r="U12">
         <v>-1184000000.0</v>
       </c>
-      <c r="U12">
+      <c r="V12">
         <v>1108000000.0</v>
       </c>
-      <c r="V12">
+      <c r="W12">
         <v>558000000.0</v>
       </c>
-      <c r="W12">
+      <c r="X12">
         <v>3054000000.0</v>
       </c>
-      <c r="X12">
+      <c r="Y12">
         <v>670000000.0</v>
       </c>
-      <c r="Y12">
+      <c r="Z12">
         <v>-2579000000.0</v>
       </c>
-      <c r="Z12">
+      <c r="AA12">
         <v>400000000.0</v>
       </c>
-      <c r="AA12">
+      <c r="AB12">
         <v>1962000000.0</v>
       </c>
-      <c r="AB12">
+      <c r="AC12">
         <v>646000000.0</v>
       </c>
-      <c r="AC12">
+      <c r="AD12">
         <v>691000000.0</v>
       </c>
-      <c r="AD12">
+      <c r="AE12">
         <v>2401000000.0</v>
       </c>
-      <c r="AE12">
+      <c r="AF12">
         <v>2621000000.0</v>
       </c>
-      <c r="AF12">
+      <c r="AG12">
         <v>4717000000.0</v>
       </c>
-      <c r="AG12">
+      <c r="AH12">
         <v>43000000.0</v>
       </c>
-      <c r="AH12">
+      <c r="AI12">
         <v>-58000000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>4815000000.0</v>
       </c>
       <c r="AJ12">
         <v>4815000000.0</v>
       </c>
       <c r="AK12">
+        <v>4815000000.0</v>
+      </c>
+      <c r="AL12">
         <v>1272000000.0</v>
       </c>
-      <c r="AL12">
+      <c r="AM12">
         <v>-1942000000.0</v>
       </c>
-      <c r="AM12"/>
       <c r="AN12"/>
       <c r="AO12"/>
-      <c r="AP12">
+      <c r="AP12"/>
+      <c r="AQ12">
         <v>-2468000000.0</v>
       </c>
-      <c r="AQ12"/>
       <c r="AR12"/>
       <c r="AS12"/>
-      <c r="AT12">
+      <c r="AT12"/>
+      <c r="AU12">
         <v>-3314000000.0</v>
       </c>
-      <c r="AU12"/>
       <c r="AV12"/>
       <c r="AW12"/>
-      <c r="AX12">
+      <c r="AX12"/>
+      <c r="AY12">
         <v>-1156000000.0</v>
       </c>
-      <c r="AY12"/>
       <c r="AZ12"/>
       <c r="BA12"/>
       <c r="BB12"/>
       <c r="BC12"/>
       <c r="BD12"/>
       <c r="BE12"/>
       <c r="BF12"/>
       <c r="BG12"/>
       <c r="BH12"/>
       <c r="BI12"/>
-      <c r="BJ12">
+      <c r="BJ12"/>
+      <c r="BK12">
         <v>1292000000.0</v>
       </c>
-      <c r="BK12"/>
       <c r="BL12"/>
       <c r="BM12"/>
       <c r="BN12"/>
       <c r="BO12"/>
       <c r="BP12"/>
       <c r="BQ12"/>
-      <c r="BR12">
+      <c r="BR12"/>
+      <c r="BS12">
         <v>920000000.0</v>
       </c>
-      <c r="BS12"/>
       <c r="BT12"/>
       <c r="BU12"/>
-      <c r="BV12">
+      <c r="BV12"/>
+      <c r="BW12">
         <v>101000000.0</v>
       </c>
-      <c r="BW12"/>
       <c r="BX12"/>
       <c r="BY12"/>
-      <c r="BZ12">
+      <c r="BZ12"/>
+      <c r="CA12">
         <v>2039000000.0</v>
       </c>
-      <c r="CA12"/>
       <c r="CB12"/>
       <c r="CC12"/>
-      <c r="CD12">
+      <c r="CD12"/>
+      <c r="CE12">
         <v>528000000.0</v>
       </c>
-      <c r="CE12"/>
       <c r="CF12"/>
       <c r="CG12"/>
       <c r="CH12"/>
       <c r="CI12"/>
       <c r="CJ12"/>
       <c r="CK12"/>
-      <c r="CL12">
+      <c r="CL12"/>
+      <c r="CM12">
         <v>241000000.0</v>
       </c>
-      <c r="CM12"/>
       <c r="CN12"/>
       <c r="CO12"/>
-      <c r="CP12">
+      <c r="CP12"/>
+      <c r="CQ12">
         <v>479000000.0</v>
       </c>
-      <c r="CQ12"/>
       <c r="CR12"/>
       <c r="CS12"/>
-      <c r="CT12">
+      <c r="CT12"/>
+      <c r="CU12">
         <v>477000000.0</v>
       </c>
-      <c r="CU12"/>
       <c r="CV12"/>
       <c r="CW12"/>
-      <c r="CX12">
+      <c r="CX12"/>
+      <c r="CY12">
         <v>239000000.0</v>
       </c>
-      <c r="CY12"/>
       <c r="CZ12"/>
       <c r="DA12"/>
       <c r="DB12"/>
       <c r="DC12"/>
       <c r="DD12"/>
       <c r="DE12"/>
       <c r="DF12"/>
       <c r="DG12"/>
+      <c r="DH12"/>
     </row>
-    <row r="13" spans="1:111">
+    <row r="13" spans="1:112">
       <c r="A13" t="s">
-        <v>216</v>
+        <v>217</v>
       </c>
       <c r="B13"/>
       <c r="C13"/>
       <c r="D13"/>
       <c r="E13"/>
       <c r="F13"/>
       <c r="G13"/>
       <c r="H13"/>
       <c r="I13"/>
       <c r="J13"/>
       <c r="K13"/>
       <c r="L13"/>
       <c r="M13"/>
-      <c r="N13">
-[...1 lines deleted...]
-      </c>
+      <c r="N13"/>
       <c r="O13">
         <v>5172000000.0</v>
       </c>
-      <c r="P13"/>
+      <c r="P13">
+        <v>5172000000.0</v>
+      </c>
       <c r="Q13"/>
-      <c r="R13">
-[...1 lines deleted...]
-      </c>
+      <c r="R13"/>
       <c r="S13">
         <v>3595000000.0</v>
       </c>
       <c r="T13">
         <v>3595000000.0</v>
       </c>
       <c r="U13">
         <v>3595000000.0</v>
       </c>
       <c r="V13">
-        <v>4022000000.0</v>
+        <v>3595000000.0</v>
       </c>
       <c r="W13">
         <v>4022000000.0</v>
       </c>
       <c r="X13">
         <v>4022000000.0</v>
       </c>
       <c r="Y13">
         <v>4022000000.0</v>
       </c>
       <c r="Z13">
-        <v>7706000000.0</v>
+        <v>4022000000.0</v>
       </c>
       <c r="AA13">
         <v>7706000000.0</v>
       </c>
       <c r="AB13">
         <v>7706000000.0</v>
       </c>
       <c r="AC13">
         <v>7706000000.0</v>
       </c>
       <c r="AD13">
-        <v>9073000000.0</v>
+        <v>7706000000.0</v>
       </c>
       <c r="AE13">
         <v>9073000000.0</v>
       </c>
       <c r="AF13">
         <v>9073000000.0</v>
       </c>
       <c r="AG13">
         <v>9073000000.0</v>
       </c>
       <c r="AH13">
-        <v>9396000000.0</v>
+        <v>9073000000.0</v>
       </c>
       <c r="AI13">
         <v>9396000000.0</v>
       </c>
       <c r="AJ13">
         <v>9396000000.0</v>
       </c>
       <c r="AK13">
         <v>9396000000.0</v>
       </c>
       <c r="AL13">
+        <v>9396000000.0</v>
+      </c>
+      <c r="AM13">
         <v>11513000000.0</v>
       </c>
-      <c r="AM13"/>
       <c r="AN13"/>
       <c r="AO13"/>
-      <c r="AP13">
+      <c r="AP13"/>
+      <c r="AQ13">
         <v>11742000000.0</v>
       </c>
-      <c r="AQ13"/>
       <c r="AR13"/>
       <c r="AS13"/>
-      <c r="AT13">
+      <c r="AT13"/>
+      <c r="AU13">
         <v>10907000000.0</v>
       </c>
-      <c r="AU13"/>
       <c r="AV13"/>
       <c r="AW13"/>
       <c r="AX13"/>
       <c r="AY13"/>
       <c r="AZ13"/>
       <c r="BA13"/>
       <c r="BB13"/>
       <c r="BC13"/>
       <c r="BD13"/>
       <c r="BE13"/>
       <c r="BF13"/>
       <c r="BG13"/>
       <c r="BH13"/>
       <c r="BI13"/>
       <c r="BJ13"/>
       <c r="BK13"/>
       <c r="BL13"/>
       <c r="BM13"/>
       <c r="BN13"/>
       <c r="BO13"/>
       <c r="BP13"/>
       <c r="BQ13"/>
       <c r="BR13"/>
       <c r="BS13"/>
       <c r="BT13"/>
@@ -37899,1687 +38254,1704 @@
       <c r="CI13"/>
       <c r="CJ13"/>
       <c r="CK13"/>
       <c r="CL13"/>
       <c r="CM13"/>
       <c r="CN13"/>
       <c r="CO13"/>
       <c r="CP13"/>
       <c r="CQ13"/>
       <c r="CR13"/>
       <c r="CS13"/>
       <c r="CT13"/>
       <c r="CU13"/>
       <c r="CV13"/>
       <c r="CW13"/>
       <c r="CX13"/>
       <c r="CY13"/>
       <c r="CZ13"/>
       <c r="DA13"/>
       <c r="DB13"/>
       <c r="DC13"/>
       <c r="DD13"/>
       <c r="DE13"/>
       <c r="DF13"/>
       <c r="DG13"/>
+      <c r="DH13"/>
     </row>
-    <row r="14" spans="1:111">
+    <row r="14" spans="1:112">
       <c r="A14" t="s">
-        <v>217</v>
+        <v>218</v>
       </c>
       <c r="B14"/>
       <c r="C14"/>
       <c r="D14"/>
       <c r="E14"/>
-      <c r="F14">
+      <c r="F14"/>
+      <c r="G14">
         <v>623000000.0</v>
       </c>
-      <c r="G14">
+      <c r="H14">
         <v>-59000000.0</v>
       </c>
-      <c r="H14">
+      <c r="I14">
         <v>30000000.0</v>
       </c>
-      <c r="I14">
+      <c r="J14">
         <v>29000000.0</v>
       </c>
-      <c r="J14">
+      <c r="K14">
         <v>634000000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>26000000.0</v>
       </c>
       <c r="L14">
         <v>26000000.0</v>
       </c>
       <c r="M14">
         <v>26000000.0</v>
       </c>
       <c r="N14">
+        <v>26000000.0</v>
+      </c>
+      <c r="O14">
         <v>-287000000.0</v>
       </c>
-      <c r="O14">
+      <c r="P14">
         <v>29000000.0</v>
       </c>
-      <c r="P14">
+      <c r="Q14">
         <v>31000000.0</v>
       </c>
-      <c r="Q14">
+      <c r="R14">
         <v>28000000.0</v>
       </c>
-      <c r="R14">
+      <c r="S14">
         <v>368000000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>31000000.0</v>
       </c>
       <c r="T14">
         <v>31000000.0</v>
       </c>
       <c r="U14">
+        <v>31000000.0</v>
+      </c>
+      <c r="V14">
         <v>30000000.0</v>
       </c>
-      <c r="V14">
+      <c r="W14">
         <v>320000000.0</v>
       </c>
-      <c r="W14">
+      <c r="X14">
         <v>33000000.0</v>
       </c>
-      <c r="X14">
+      <c r="Y14">
         <v>31000000.0</v>
       </c>
-      <c r="Y14">
+      <c r="Z14">
         <v>28000000.0</v>
       </c>
-      <c r="Z14">
+      <c r="AA14">
         <v>292000000.0</v>
       </c>
-      <c r="AA14">
+      <c r="AB14">
         <v>28000000.0</v>
       </c>
-      <c r="AB14">
+      <c r="AC14">
         <v>25000000.0</v>
       </c>
-      <c r="AC14">
+      <c r="AD14">
         <v>23000000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>352000000.0</v>
       </c>
       <c r="AE14">
         <v>352000000.0</v>
       </c>
       <c r="AF14">
         <v>352000000.0</v>
       </c>
       <c r="AG14">
         <v>352000000.0</v>
       </c>
       <c r="AH14">
+        <v>352000000.0</v>
+      </c>
+      <c r="AI14">
         <v>545000000.0</v>
       </c>
-      <c r="AI14">
-[...1 lines deleted...]
-      </c>
       <c r="AJ14">
         <v>0.0</v>
       </c>
       <c r="AK14">
         <v>0.0</v>
       </c>
       <c r="AL14">
+        <v>0.0</v>
+      </c>
+      <c r="AM14">
         <v>444000000.0</v>
       </c>
-      <c r="AM14">
-[...1 lines deleted...]
-      </c>
       <c r="AN14">
         <v>0.0</v>
       </c>
       <c r="AO14">
         <v>0.0</v>
       </c>
       <c r="AP14">
+        <v>0.0</v>
+      </c>
+      <c r="AQ14">
         <v>481000000.0</v>
       </c>
-      <c r="AQ14">
-[...1 lines deleted...]
-      </c>
       <c r="AR14">
         <v>0.0</v>
       </c>
       <c r="AS14">
         <v>0.0</v>
       </c>
       <c r="AT14">
+        <v>0.0</v>
+      </c>
+      <c r="AU14">
         <v>501000000.0</v>
       </c>
-      <c r="AU14">
-[...1 lines deleted...]
-      </c>
       <c r="AV14">
         <v>0.0</v>
       </c>
       <c r="AW14">
         <v>0.0</v>
       </c>
       <c r="AX14">
+        <v>0.0</v>
+      </c>
+      <c r="AY14">
         <v>498000000.0</v>
       </c>
-      <c r="AY14">
-[...1 lines deleted...]
-      </c>
       <c r="AZ14">
         <v>0.0</v>
       </c>
       <c r="BA14">
         <v>0.0</v>
       </c>
       <c r="BB14">
+        <v>0.0</v>
+      </c>
+      <c r="BC14">
         <v>375000000.0</v>
       </c>
-      <c r="BC14">
-[...1 lines deleted...]
-      </c>
       <c r="BD14">
         <v>0.0</v>
       </c>
       <c r="BE14">
         <v>0.0</v>
       </c>
       <c r="BF14">
         <v>0.0</v>
       </c>
       <c r="BG14">
         <v>0.0</v>
       </c>
       <c r="BH14">
         <v>0.0</v>
       </c>
       <c r="BI14">
         <v>0.0</v>
       </c>
       <c r="BJ14">
         <v>0.0</v>
       </c>
       <c r="BK14">
+        <v>0.0</v>
+      </c>
+      <c r="BL14">
         <v>-259000000.0</v>
       </c>
-      <c r="BL14">
-[...1 lines deleted...]
-      </c>
       <c r="BM14">
         <v>0.0</v>
       </c>
       <c r="BN14">
+        <v>0.0</v>
+      </c>
+      <c r="BO14">
         <v>-259000000.0</v>
       </c>
-      <c r="BO14">
-[...1 lines deleted...]
-      </c>
       <c r="BP14">
+        <v>0.0</v>
+      </c>
+      <c r="BQ14">
         <v>130000000.0</v>
       </c>
-      <c r="BQ14">
+      <c r="BR14">
         <v>128000000.0</v>
       </c>
-      <c r="BR14"/>
       <c r="BS14"/>
       <c r="BT14"/>
-      <c r="BU14">
+      <c r="BU14"/>
+      <c r="BV14">
         <v>221000000.0</v>
       </c>
-      <c r="BV14"/>
       <c r="BW14"/>
       <c r="BX14"/>
       <c r="BY14"/>
       <c r="BZ14"/>
       <c r="CA14"/>
       <c r="CB14"/>
       <c r="CC14"/>
       <c r="CD14"/>
       <c r="CE14"/>
       <c r="CF14"/>
       <c r="CG14"/>
       <c r="CH14"/>
       <c r="CI14"/>
       <c r="CJ14"/>
       <c r="CK14"/>
       <c r="CL14"/>
       <c r="CM14"/>
       <c r="CN14"/>
       <c r="CO14"/>
       <c r="CP14"/>
       <c r="CQ14"/>
       <c r="CR14"/>
       <c r="CS14"/>
       <c r="CT14"/>
       <c r="CU14"/>
       <c r="CV14"/>
       <c r="CW14"/>
       <c r="CX14"/>
       <c r="CY14"/>
       <c r="CZ14"/>
       <c r="DA14"/>
       <c r="DB14"/>
       <c r="DC14"/>
       <c r="DD14"/>
       <c r="DE14"/>
       <c r="DF14"/>
       <c r="DG14"/>
+      <c r="DH14"/>
     </row>
-    <row r="15" spans="1:111">
+    <row r="15" spans="1:112">
       <c r="A15" t="s">
-        <v>218</v>
+        <v>219</v>
       </c>
       <c r="B15">
+        <v>417000000.0</v>
+      </c>
+      <c r="C15">
         <v>406000000.0</v>
       </c>
-      <c r="C15">
+      <c r="D15">
         <v>444000000.0</v>
       </c>
-      <c r="D15">
+      <c r="E15">
         <v>413000000.0</v>
       </c>
-      <c r="E15">
+      <c r="F15">
         <v>440000000.0</v>
       </c>
-      <c r="F15">
+      <c r="G15">
         <v>410000000.0</v>
       </c>
-      <c r="G15">
+      <c r="H15">
         <v>450000000.0</v>
       </c>
-      <c r="H15">
+      <c r="I15">
         <v>423000000.0</v>
       </c>
-      <c r="I15">
+      <c r="J15">
         <v>444000000.0</v>
       </c>
-      <c r="J15">
+      <c r="K15">
         <v>419000000.0</v>
       </c>
-      <c r="K15">
+      <c r="L15">
         <v>459000000.0</v>
       </c>
-      <c r="L15">
+      <c r="M15">
         <v>431000000.0</v>
       </c>
-      <c r="M15">
+      <c r="N15">
         <v>455000000.0</v>
       </c>
-      <c r="N15">
+      <c r="O15">
         <v>422000000.0</v>
       </c>
-      <c r="O15">
+      <c r="P15">
         <v>464000000.0</v>
       </c>
-      <c r="P15">
+      <c r="Q15">
         <v>437000000.0</v>
       </c>
-      <c r="Q15">
+      <c r="R15">
         <v>460000000.0</v>
       </c>
-      <c r="R15">
+      <c r="S15">
         <v>434000000.0</v>
       </c>
-      <c r="S15">
+      <c r="T15">
         <v>476000000.0</v>
       </c>
-      <c r="T15">
+      <c r="U15">
         <v>456000000.0</v>
       </c>
-      <c r="U15">
+      <c r="V15">
         <v>476000000.0</v>
       </c>
-      <c r="V15">
+      <c r="W15">
         <v>449000000.0</v>
       </c>
-      <c r="W15">
+      <c r="X15">
         <v>478000000.0</v>
       </c>
-      <c r="X15">
+      <c r="Y15">
         <v>496000000.0</v>
       </c>
-      <c r="Y15">
+      <c r="Z15">
         <v>436000000.0</v>
       </c>
-      <c r="Z15">
+      <c r="AA15">
         <v>463000000.0</v>
       </c>
-      <c r="AA15">
+      <c r="AB15">
         <v>445000000.0</v>
       </c>
-      <c r="AB15">
+      <c r="AC15">
         <v>476000000.0</v>
       </c>
-      <c r="AC15">
+      <c r="AD15">
         <v>437000000.0</v>
       </c>
-      <c r="AD15">
+      <c r="AE15">
         <v>472000000.0</v>
       </c>
-      <c r="AE15">
+      <c r="AF15">
         <v>451000000.0</v>
       </c>
-      <c r="AF15">
+      <c r="AG15">
         <v>474000000.0</v>
       </c>
-      <c r="AG15">
+      <c r="AH15">
         <v>422000000.0</v>
       </c>
-      <c r="AH15">
+      <c r="AI15">
         <v>467000000.0</v>
       </c>
-      <c r="AI15">
+      <c r="AJ15">
         <v>433000000.0</v>
       </c>
-      <c r="AJ15">
+      <c r="AK15">
         <v>477000000.0</v>
       </c>
-      <c r="AK15">
+      <c r="AL15">
         <v>443000000.0</v>
       </c>
-      <c r="AL15">
+      <c r="AM15">
         <v>486000000.0</v>
       </c>
-      <c r="AM15">
+      <c r="AN15">
         <v>447000000.0</v>
       </c>
-      <c r="AN15">
+      <c r="AO15">
         <v>487000000.0</v>
       </c>
-      <c r="AO15">
+      <c r="AP15">
         <v>419000000.0</v>
       </c>
-      <c r="AP15">
+      <c r="AQ15">
         <v>468000000.0</v>
       </c>
-      <c r="AQ15">
+      <c r="AR15">
         <v>426000000.0</v>
       </c>
-      <c r="AR15">
+      <c r="AS15">
         <v>451000000.0</v>
       </c>
-      <c r="AS15">
+      <c r="AT15">
         <v>424000000.0</v>
       </c>
-      <c r="AT15">
+      <c r="AU15">
         <v>429000000.0</v>
       </c>
-      <c r="AU15">
+      <c r="AV15">
         <v>425000000.0</v>
       </c>
-      <c r="AV15">
+      <c r="AW15">
         <v>426000000.0</v>
       </c>
-      <c r="AW15">
+      <c r="AX15">
         <v>341000000.0</v>
       </c>
-      <c r="AX15">
+      <c r="AY15">
         <v>342000000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>333000000.0</v>
       </c>
       <c r="AZ15">
         <v>333000000.0</v>
       </c>
       <c r="BA15">
+        <v>333000000.0</v>
+      </c>
+      <c r="BB15">
         <v>233000000.0</v>
       </c>
-      <c r="BB15">
+      <c r="BC15">
         <v>842000000.0</v>
       </c>
-      <c r="BC15">
+      <c r="BD15">
         <v>30000000.0</v>
       </c>
-      <c r="BD15">
+      <c r="BE15">
         <v>31000000.0</v>
       </c>
-      <c r="BE15">
+      <c r="BF15">
         <v>30000000.0</v>
       </c>
-      <c r="BF15">
+      <c r="BG15">
         <v>818000000.0</v>
       </c>
-      <c r="BG15">
+      <c r="BH15">
         <v>30000000.0</v>
       </c>
-      <c r="BH15">
+      <c r="BI15">
         <v>31000000.0</v>
       </c>
-      <c r="BI15">
+      <c r="BJ15">
         <v>30000000.0</v>
       </c>
-      <c r="BJ15">
+      <c r="BK15">
         <v>815000000.0</v>
       </c>
-      <c r="BK15">
+      <c r="BL15">
         <v>30000000.0</v>
       </c>
-      <c r="BL15">
+      <c r="BM15">
         <v>31000000.0</v>
       </c>
-      <c r="BM15">
+      <c r="BN15">
         <v>30000000.0</v>
       </c>
-      <c r="BN15">
+      <c r="BO15">
         <v>641000000.0</v>
       </c>
-      <c r="BO15">
+      <c r="BP15">
         <v>30000000.0</v>
       </c>
-      <c r="BP15">
+      <c r="BQ15">
         <v>31000000.0</v>
       </c>
-      <c r="BQ15">
+      <c r="BR15">
         <v>30000000.0</v>
       </c>
-      <c r="BR15">
+      <c r="BS15">
         <v>623000000.0</v>
       </c>
-      <c r="BS15">
+      <c r="BT15">
         <v>30000000.0</v>
       </c>
-      <c r="BT15">
+      <c r="BU15">
         <v>31000000.0</v>
       </c>
-      <c r="BU15">
+      <c r="BV15">
         <v>33000000.0</v>
       </c>
-      <c r="BV15">
+      <c r="BW15">
         <v>102000000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>34000000.0</v>
       </c>
       <c r="BX15">
         <v>34000000.0</v>
       </c>
       <c r="BY15">
         <v>34000000.0</v>
       </c>
       <c r="BZ15">
+        <v>34000000.0</v>
+      </c>
+      <c r="CA15">
         <v>484000000.0</v>
       </c>
-      <c r="CA15">
+      <c r="CB15">
         <v>34000000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>33000000.0</v>
       </c>
       <c r="CC15">
         <v>33000000.0</v>
       </c>
       <c r="CD15">
+        <v>33000000.0</v>
+      </c>
+      <c r="CE15">
         <v>426000000.0</v>
       </c>
-      <c r="CE15">
+      <c r="CF15">
         <v>31000000.0</v>
       </c>
-      <c r="CF15"/>
       <c r="CG15"/>
-      <c r="CH15">
+      <c r="CH15"/>
+      <c r="CI15">
         <v>251000000.0</v>
       </c>
-      <c r="CI15">
+      <c r="CJ15">
         <v>1137000000.0</v>
       </c>
-      <c r="CJ15"/>
       <c r="CK15"/>
-      <c r="CL15">
+      <c r="CL15"/>
+      <c r="CM15">
         <v>175000000.0</v>
       </c>
-      <c r="CM15"/>
       <c r="CN15"/>
       <c r="CO15"/>
-      <c r="CP15">
+      <c r="CP15"/>
+      <c r="CQ15">
         <v>147000000.0</v>
       </c>
-      <c r="CQ15"/>
       <c r="CR15"/>
       <c r="CS15"/>
-      <c r="CT15">
+      <c r="CT15"/>
+      <c r="CU15">
         <v>1013000000.0</v>
       </c>
-      <c r="CU15">
+      <c r="CV15">
         <v>1364000000.0</v>
       </c>
-      <c r="CV15"/>
       <c r="CW15"/>
-      <c r="CX15">
+      <c r="CX15"/>
+      <c r="CY15">
         <v>152000000.0</v>
       </c>
-      <c r="CY15"/>
       <c r="CZ15"/>
       <c r="DA15"/>
       <c r="DB15"/>
       <c r="DC15"/>
       <c r="DD15"/>
       <c r="DE15"/>
       <c r="DF15"/>
       <c r="DG15"/>
+      <c r="DH15"/>
     </row>
-    <row r="16" spans="1:111">
+    <row r="16" spans="1:112">
       <c r="A16" t="s">
-        <v>219</v>
+        <v>220</v>
       </c>
       <c r="B16">
+        <v>22687000000.0</v>
+      </c>
+      <c r="C16">
         <v>22032000000.0</v>
       </c>
-      <c r="C16">
+      <c r="D16">
         <v>20233000000.0</v>
       </c>
-      <c r="D16">
+      <c r="E16">
         <v>22178000000.0</v>
       </c>
-      <c r="E16">
+      <c r="F16">
         <v>21326000000.0</v>
       </c>
-      <c r="F16">
+      <c r="G16">
         <v>20068000000.0</v>
       </c>
-      <c r="G16">
+      <c r="H16">
         <v>21765000000.0</v>
       </c>
-      <c r="H16">
+      <c r="I16">
         <v>20786000000.0</v>
       </c>
-      <c r="I16">
+      <c r="J16">
         <v>19840000000.0</v>
       </c>
-      <c r="J16">
+      <c r="K16">
         <v>20639000000.0</v>
       </c>
-      <c r="K16">
+      <c r="L16">
         <v>14912000000.0</v>
       </c>
-      <c r="L16">
+      <c r="M16">
         <v>15417000000.0</v>
       </c>
-      <c r="M16">
+      <c r="N16">
         <v>18456000000.0</v>
       </c>
-      <c r="N16">
+      <c r="O16">
         <v>20195000000.0</v>
       </c>
-      <c r="O16">
+      <c r="P16">
         <v>22200000000.0</v>
       </c>
-      <c r="P16">
+      <c r="Q16">
         <v>20548000000.0</v>
       </c>
-      <c r="Q16">
+      <c r="R16">
         <v>23511000000.0</v>
       </c>
-      <c r="R16">
+      <c r="S16">
         <v>20047000000.0</v>
       </c>
-      <c r="S16">
+      <c r="T16">
         <v>18956000000.0</v>
       </c>
-      <c r="T16">
+      <c r="U16">
         <v>25141000000.0</v>
       </c>
-      <c r="U16">
+      <c r="V16">
         <v>19635000000.0</v>
       </c>
-      <c r="V16">
+      <c r="W16">
         <v>19795000000.0</v>
       </c>
-      <c r="W16">
+      <c r="X16">
         <v>24405000000.0</v>
       </c>
-      <c r="X16">
+      <c r="Y16">
         <v>24289000000.0</v>
       </c>
-      <c r="Y16">
+      <c r="Z16">
         <v>24094000000.0</v>
       </c>
-      <c r="Z16">
+      <c r="AA16">
         <v>16598000000.0</v>
       </c>
-      <c r="AA16">
+      <c r="AB16">
         <v>19452000000.0</v>
       </c>
-      <c r="AB16">
+      <c r="AC16">
         <v>18435000000.0</v>
       </c>
-      <c r="AC16">
+      <c r="AD16">
         <v>14506000000.0</v>
       </c>
-      <c r="AD16">
+      <c r="AE16">
         <v>15821000000.0</v>
       </c>
-      <c r="AE16">
+      <c r="AF16">
         <v>12490000000.0</v>
       </c>
-      <c r="AF16">
+      <c r="AG16">
         <v>16312000000.0</v>
       </c>
-      <c r="AG16">
+      <c r="AH16">
         <v>13927000000.0</v>
       </c>
-      <c r="AH16">
+      <c r="AI16">
         <v>12701000000.0</v>
       </c>
-      <c r="AI16">
+      <c r="AJ16">
         <v>13023000000.0</v>
       </c>
-      <c r="AJ16">
+      <c r="AK16">
         <v>17319000000.0</v>
       </c>
-      <c r="AK16">
+      <c r="AL16">
         <v>17411000000.0</v>
       </c>
-      <c r="AL16">
+      <c r="AM16">
         <v>17877000000.0</v>
       </c>
-      <c r="AM16">
+      <c r="AN16">
         <v>15883000000.0</v>
       </c>
-      <c r="AN16">
+      <c r="AO16">
         <v>17067000000.0</v>
       </c>
-      <c r="AO16">
+      <c r="AP16">
         <v>13290000000.0</v>
       </c>
-      <c r="AP16">
+      <c r="AQ16">
         <v>12752000000.0</v>
       </c>
-      <c r="AQ16">
+      <c r="AR16">
         <v>10216000000.0</v>
       </c>
-      <c r="AR16">
+      <c r="AS16">
         <v>8074000000.0</v>
       </c>
-      <c r="AS16">
+      <c r="AT16">
         <v>8127000000.0</v>
       </c>
-      <c r="AT16">
+      <c r="AU16">
         <v>10808000000.0</v>
       </c>
-      <c r="AU16">
+      <c r="AV16">
         <v>8783000000.0</v>
       </c>
-      <c r="AV16">
+      <c r="AW16">
         <v>7393000000.0</v>
       </c>
-      <c r="AW16">
+      <c r="AX16">
         <v>8573000000.0</v>
       </c>
-      <c r="AX16">
+      <c r="AY16">
         <v>7585000000.0</v>
       </c>
-      <c r="AY16">
+      <c r="AZ16">
         <v>11376000000.0</v>
       </c>
-      <c r="AZ16">
+      <c r="BA16">
         <v>9184000000.0</v>
       </c>
-      <c r="BA16">
+      <c r="BB16">
         <v>9983000000.0</v>
       </c>
-      <c r="BB16">
+      <c r="BC16">
         <v>15738000000.0</v>
       </c>
-      <c r="BC16">
+      <c r="BD16">
         <v>16950000000.0</v>
       </c>
-      <c r="BD16">
+      <c r="BE16">
         <v>16035000000.0</v>
       </c>
-      <c r="BE16">
+      <c r="BF16">
         <v>18667000000.0</v>
       </c>
-      <c r="BF16">
+      <c r="BG16">
         <v>10461000000.0</v>
       </c>
-      <c r="BG16">
+      <c r="BH16">
         <v>10052000000.0</v>
       </c>
-      <c r="BH16">
+      <c r="BI16">
         <v>9673000000.0</v>
       </c>
-      <c r="BI16">
+      <c r="BJ16">
         <v>10808000000.0</v>
       </c>
-      <c r="BJ16">
+      <c r="BK16">
         <v>13046000000.0</v>
       </c>
-      <c r="BK16">
+      <c r="BL16">
         <v>14557000000.0</v>
       </c>
-      <c r="BL16">
+      <c r="BM16">
         <v>10702000000.0</v>
       </c>
-      <c r="BM16">
+      <c r="BN16">
         <v>9202000000.0</v>
       </c>
-      <c r="BN16">
+      <c r="BO16">
         <v>10112000000.0</v>
       </c>
-      <c r="BO16">
+      <c r="BP16">
         <v>15562000000.0</v>
       </c>
-      <c r="BP16">
+      <c r="BQ16">
         <v>13213000000.0</v>
       </c>
-      <c r="BQ16">
+      <c r="BR16">
         <v>19424000000.0</v>
       </c>
-      <c r="BR16">
+      <c r="BS16">
         <v>24239000000.0</v>
       </c>
-      <c r="BS16">
+      <c r="BT16">
         <v>20209000000.0</v>
       </c>
-      <c r="BT16">
+      <c r="BU16">
         <v>13815000000.0</v>
       </c>
-      <c r="BU16">
+      <c r="BV16">
         <v>10874000000.0</v>
       </c>
-      <c r="BV16">
+      <c r="BW16">
         <v>587000000.0</v>
       </c>
-      <c r="BW16">
+      <c r="BX16">
         <v>8627000000.0</v>
       </c>
-      <c r="BX16">
+      <c r="BY16">
         <v>6504000000.0</v>
       </c>
-      <c r="BY16">
+      <c r="BZ16">
         <v>6545000000.0</v>
       </c>
-      <c r="BZ16">
+      <c r="CA16">
         <v>7107000000.0</v>
       </c>
-      <c r="CA16">
+      <c r="CB16">
         <v>5924000000.0</v>
       </c>
-      <c r="CB16">
+      <c r="CC16">
         <v>4126000000.0</v>
       </c>
-      <c r="CC16">
+      <c r="CD16">
         <v>5144000000.0</v>
       </c>
-      <c r="CD16">
+      <c r="CE16">
         <v>4018000000.0</v>
       </c>
-      <c r="CE16">
+      <c r="CF16">
         <v>6950000000.0</v>
       </c>
-      <c r="CF16">
+      <c r="CG16">
         <v>13609000000.0</v>
       </c>
-      <c r="CG16">
+      <c r="CH16">
         <v>3925000000.0</v>
       </c>
-      <c r="CH16">
+      <c r="CI16">
         <v>4106000000.0</v>
       </c>
-      <c r="CI16">
+      <c r="CJ16">
         <v>3631000000.0</v>
       </c>
-      <c r="CJ16">
+      <c r="CK16">
         <v>4459000000.0</v>
       </c>
-      <c r="CK16">
+      <c r="CL16">
         <v>3146000000.0</v>
       </c>
-      <c r="CL16">
+      <c r="CM16">
         <v>3733000000.0</v>
       </c>
-      <c r="CM16">
+      <c r="CN16">
         <v>5372000000.0</v>
       </c>
-      <c r="CN16">
+      <c r="CO16">
         <v>5714000000.0</v>
       </c>
-      <c r="CO16">
+      <c r="CP16">
         <v>4938000000.0</v>
       </c>
-      <c r="CP16">
+      <c r="CQ16">
         <v>2323000000.0</v>
       </c>
-      <c r="CQ16">
+      <c r="CR16">
         <v>3647000000.0</v>
       </c>
-      <c r="CR16">
+      <c r="CS16">
         <v>3563000000.0</v>
       </c>
-      <c r="CS16">
+      <c r="CT16">
         <v>4024000000.0</v>
       </c>
-      <c r="CT16">
+      <c r="CU16">
         <v>7473000000.0</v>
       </c>
-      <c r="CU16">
+      <c r="CV16">
         <v>4445000000.0</v>
       </c>
-      <c r="CV16">
+      <c r="CW16">
         <v>4748000000.0</v>
       </c>
-      <c r="CW16">
+      <c r="CX16">
         <v>4205000000.0</v>
       </c>
-      <c r="CX16">
+      <c r="CY16">
         <v>3434000000.0</v>
       </c>
-      <c r="CY16">
+      <c r="CZ16">
         <v>1600000000.0</v>
       </c>
-      <c r="CZ16">
+      <c r="DA16">
         <v>3187000000.0</v>
       </c>
-      <c r="DA16">
+      <c r="DB16">
         <v>2237000000.0</v>
       </c>
-      <c r="DB16">
+      <c r="DC16">
         <v>2789000000.0</v>
       </c>
-      <c r="DC16">
+      <c r="DD16">
         <v>3264000000.0</v>
       </c>
-      <c r="DD16">
+      <c r="DE16">
         <v>16233000000.0</v>
       </c>
-      <c r="DE16">
+      <c r="DF16">
         <v>15451000000.0</v>
       </c>
-      <c r="DF16">
+      <c r="DG16">
         <v>16655000000.0</v>
       </c>
-      <c r="DG16">
+      <c r="DH16">
         <v>16931000000.0</v>
       </c>
     </row>
-    <row r="17" spans="1:111">
+    <row r="17" spans="1:112">
       <c r="A17" t="s">
-        <v>220</v>
+        <v>221</v>
       </c>
       <c r="B17"/>
       <c r="C17"/>
       <c r="D17"/>
       <c r="E17"/>
       <c r="F17"/>
       <c r="G17"/>
       <c r="H17"/>
       <c r="I17"/>
       <c r="J17"/>
       <c r="K17"/>
       <c r="L17"/>
       <c r="M17"/>
       <c r="N17"/>
       <c r="O17"/>
       <c r="P17"/>
       <c r="Q17"/>
       <c r="R17"/>
       <c r="S17"/>
       <c r="T17"/>
       <c r="U17"/>
       <c r="V17"/>
       <c r="W17"/>
       <c r="X17"/>
       <c r="Y17"/>
       <c r="Z17"/>
-      <c r="AA17">
+      <c r="AA17"/>
+      <c r="AB17">
         <v>-105000000.0</v>
       </c>
-      <c r="AB17">
+      <c r="AC17">
         <v>51000000.0</v>
       </c>
-      <c r="AC17">
+      <c r="AD17">
         <v>-4000000.0</v>
       </c>
-      <c r="AD17">
+      <c r="AE17">
         <v>4000000.0</v>
       </c>
-      <c r="AE17">
+      <c r="AF17">
         <v>-46000000.0</v>
       </c>
-      <c r="AF17">
+      <c r="AG17">
         <v>-338000000.0</v>
       </c>
-      <c r="AG17">
+      <c r="AH17">
         <v>197000000.0</v>
       </c>
-      <c r="AH17">
+      <c r="AI17">
         <v>-59000000.0</v>
       </c>
-      <c r="AI17">
+      <c r="AJ17">
         <v>96000000.0</v>
       </c>
-      <c r="AJ17">
+      <c r="AK17">
         <v>73000000.0</v>
       </c>
-      <c r="AK17">
+      <c r="AL17">
         <v>213000000.0</v>
       </c>
-      <c r="AL17">
+      <c r="AM17">
         <v>-608000000.0</v>
       </c>
-      <c r="AM17">
+      <c r="AN17">
         <v>-46000000.0</v>
       </c>
-      <c r="AN17">
+      <c r="AO17">
         <v>279000000.0</v>
       </c>
-      <c r="AO17">
+      <c r="AP17">
         <v>73000000.0</v>
       </c>
-      <c r="AP17">
+      <c r="AQ17">
         <v>-132000000.0</v>
       </c>
-      <c r="AQ17">
+      <c r="AR17">
         <v>-62000000.0</v>
       </c>
-      <c r="AR17">
+      <c r="AS17">
         <v>-108000000.0</v>
       </c>
-      <c r="AS17">
+      <c r="AT17">
         <v>-190000000.0</v>
       </c>
-      <c r="AT17">
+      <c r="AU17">
         <v>-294000000.0</v>
       </c>
-      <c r="AU17">
+      <c r="AV17">
         <v>-81000000.0</v>
       </c>
-      <c r="AV17">
+      <c r="AW17">
         <v>22000000.0</v>
       </c>
-      <c r="AW17">
+      <c r="AX17">
         <v>-1000000.0</v>
       </c>
-      <c r="AX17">
+      <c r="AY17">
         <v>-25000000.0</v>
       </c>
-      <c r="AY17">
+      <c r="AZ17">
         <v>38000000.0</v>
       </c>
-      <c r="AZ17">
+      <c r="BA17">
         <v>-132000000.0</v>
       </c>
-      <c r="BA17">
+      <c r="BB17">
         <v>-93000000.0</v>
       </c>
-      <c r="BB17"/>
       <c r="BC17"/>
       <c r="BD17"/>
       <c r="BE17"/>
       <c r="BF17"/>
-      <c r="BG17">
+      <c r="BG17"/>
+      <c r="BH17">
         <v>-13000000.0</v>
       </c>
-      <c r="BH17">
+      <c r="BI17">
         <v>53000000.0</v>
       </c>
-      <c r="BI17">
+      <c r="BJ17">
         <v>93000000.0</v>
       </c>
-      <c r="BJ17"/>
       <c r="BK17"/>
       <c r="BL17"/>
       <c r="BM17"/>
       <c r="BN17"/>
       <c r="BO17"/>
       <c r="BP17"/>
       <c r="BQ17"/>
       <c r="BR17"/>
       <c r="BS17"/>
       <c r="BT17"/>
       <c r="BU17"/>
       <c r="BV17"/>
       <c r="BW17"/>
       <c r="BX17"/>
       <c r="BY17"/>
       <c r="BZ17"/>
       <c r="CA17"/>
       <c r="CB17"/>
       <c r="CC17"/>
       <c r="CD17"/>
       <c r="CE17"/>
       <c r="CF17"/>
       <c r="CG17"/>
       <c r="CH17"/>
       <c r="CI17"/>
       <c r="CJ17"/>
       <c r="CK17"/>
       <c r="CL17"/>
       <c r="CM17"/>
       <c r="CN17"/>
       <c r="CO17"/>
       <c r="CP17"/>
       <c r="CQ17"/>
       <c r="CR17"/>
       <c r="CS17"/>
       <c r="CT17"/>
       <c r="CU17"/>
       <c r="CV17"/>
       <c r="CW17"/>
       <c r="CX17"/>
       <c r="CY17"/>
       <c r="CZ17"/>
       <c r="DA17"/>
       <c r="DB17"/>
       <c r="DC17"/>
       <c r="DD17"/>
       <c r="DE17"/>
       <c r="DF17"/>
       <c r="DG17"/>
+      <c r="DH17"/>
     </row>
-    <row r="18" spans="1:111">
+    <row r="18" spans="1:112">
       <c r="A18" t="s">
-        <v>221</v>
+        <v>222</v>
       </c>
       <c r="B18">
+        <v>2687000000.0</v>
+      </c>
+      <c r="C18">
         <v>8089000000.0</v>
       </c>
-      <c r="C18">
+      <c r="D18">
         <v>3567000000.0</v>
       </c>
-      <c r="D18">
+      <c r="E18">
         <v>2187000000.0</v>
       </c>
-      <c r="E18">
+      <c r="F18">
         <v>4262000000.0</v>
       </c>
-      <c r="F18">
+      <c r="G18">
         <v>5129000000.0</v>
       </c>
-      <c r="G18">
+      <c r="H18">
         <v>4169000000.0</v>
       </c>
-      <c r="H18">
+      <c r="I18">
         <v>3490000000.0</v>
       </c>
-      <c r="I18">
+      <c r="J18">
         <v>2328000000.0</v>
       </c>
-      <c r="J18">
+      <c r="K18">
         <v>5721000000.0</v>
       </c>
-      <c r="K18">
+      <c r="L18">
         <v>3475000000.0</v>
       </c>
-      <c r="L18">
+      <c r="M18">
         <v>3812000000.0</v>
       </c>
-      <c r="M18">
+      <c r="N18">
         <v>2026000000.0</v>
       </c>
-      <c r="N18">
+      <c r="O18">
         <v>2534000000.0</v>
       </c>
-      <c r="O18">
+      <c r="P18">
         <v>4310000000.0</v>
       </c>
-      <c r="P18">
+      <c r="Q18">
         <v>4393000000.0</v>
       </c>
-      <c r="Q18">
+      <c r="R18">
         <v>2040000000.0</v>
       </c>
-      <c r="R18">
+      <c r="S18">
         <v>5571000000.0</v>
       </c>
-      <c r="S18">
+      <c r="T18">
         <v>3506000000.0</v>
       </c>
-      <c r="T18">
+      <c r="U18">
         <v>2254000000.0</v>
       </c>
-      <c r="U18">
+      <c r="V18">
         <v>1496000000.0</v>
       </c>
-      <c r="V18">
+      <c r="W18">
         <v>5022000000.0</v>
       </c>
-      <c r="W18">
+      <c r="X18">
         <v>3793000000.0</v>
       </c>
-      <c r="X18">
+      <c r="Y18">
         <v>846000000.0</v>
       </c>
-      <c r="Y18">
+      <c r="Z18">
         <v>1847000000.0</v>
       </c>
-      <c r="Z18">
+      <c r="AA18">
         <v>5320000000.0</v>
       </c>
-      <c r="AA18">
+      <c r="AB18">
         <v>4146000000.0</v>
       </c>
-      <c r="AB18">
+      <c r="AC18">
         <v>2387000000.0</v>
       </c>
-      <c r="AC18">
+      <c r="AD18">
         <v>2072000000.0</v>
       </c>
-      <c r="AD18">
+      <c r="AE18">
         <v>-911000000.0</v>
       </c>
-      <c r="AE18">
+      <c r="AF18">
         <v>3533000000.0</v>
       </c>
-      <c r="AF18">
+      <c r="AG18">
         <v>5608000000.0</v>
       </c>
-      <c r="AG18">
+      <c r="AH18">
         <v>1296000000.0</v>
       </c>
-      <c r="AH18">
+      <c r="AI18">
         <v>2486000000.0</v>
       </c>
-      <c r="AI18">
+      <c r="AJ18">
         <v>4734000000.0</v>
       </c>
-      <c r="AJ18">
+      <c r="AK18">
         <v>3401000000.0</v>
       </c>
-      <c r="AK18">
+      <c r="AL18">
         <v>2098000000.0</v>
       </c>
-      <c r="AL18">
+      <c r="AM18">
         <v>5533000000.0</v>
       </c>
-      <c r="AM18">
+      <c r="AN18">
         <v>2928000000.0</v>
       </c>
-      <c r="AN18">
+      <c r="AO18">
         <v>4291000000.0</v>
       </c>
-      <c r="AO18">
+      <c r="AP18">
         <v>1913000000.0</v>
       </c>
-      <c r="AP18">
+      <c r="AQ18">
         <v>4602000000.0</v>
       </c>
-      <c r="AQ18">
+      <c r="AR18">
         <v>2639000000.0</v>
       </c>
-      <c r="AR18">
+      <c r="AS18">
         <v>4202000000.0</v>
       </c>
-      <c r="AS18">
+      <c r="AT18">
         <v>2686000000.0</v>
       </c>
-      <c r="AT18">
+      <c r="AU18">
         <v>5426000000.0</v>
       </c>
-      <c r="AU18">
+      <c r="AV18">
         <v>4029000000.0</v>
       </c>
-      <c r="AV18">
+      <c r="AW18">
         <v>4437000000.0</v>
       </c>
-      <c r="AW18">
+      <c r="AX18">
         <v>2484000000.0</v>
       </c>
-      <c r="AX18">
+      <c r="AY18">
         <v>6147000000.0</v>
       </c>
-      <c r="AY18">
+      <c r="AZ18">
         <v>2670000000.0</v>
       </c>
-      <c r="AZ18">
+      <c r="BA18">
         <v>4581000000.0</v>
       </c>
-      <c r="BA18">
+      <c r="BB18">
         <v>2733000000.0</v>
       </c>
-      <c r="BB18">
+      <c r="BC18">
         <v>1872000000.0</v>
       </c>
-      <c r="BC18">
+      <c r="BD18">
         <v>3186000000.0</v>
       </c>
-      <c r="BD18">
+      <c r="BE18">
         <v>5024000000.0</v>
       </c>
-      <c r="BE18">
+      <c r="BF18">
         <v>5758000000.0</v>
       </c>
-      <c r="BF18">
+      <c r="BG18">
         <v>3524000000.0</v>
       </c>
-      <c r="BG18">
+      <c r="BH18">
         <v>2246000000.0</v>
       </c>
-      <c r="BH18">
+      <c r="BI18">
         <v>1939000000.0</v>
       </c>
-      <c r="BI18">
+      <c r="BJ18">
         <v>3499000000.0</v>
       </c>
-      <c r="BJ18">
+      <c r="BK18">
         <v>1555000000.0</v>
       </c>
-      <c r="BK18">
+      <c r="BL18">
         <v>2984000000.0</v>
       </c>
-      <c r="BL18">
+      <c r="BM18">
         <v>928000000.0</v>
       </c>
-      <c r="BM18">
+      <c r="BN18">
         <v>2695000000.0</v>
       </c>
-      <c r="BN18">
+      <c r="BO18">
         <v>1298000000.0</v>
       </c>
-      <c r="BO18">
+      <c r="BP18">
         <v>4066000000.0</v>
       </c>
-      <c r="BP18">
+      <c r="BQ18">
         <v>-281000000.0</v>
       </c>
-      <c r="BQ18">
+      <c r="BR18">
         <v>-1159000000.0</v>
       </c>
-      <c r="BR18">
+      <c r="BS18">
         <v>3813000000.0</v>
       </c>
-      <c r="BS18">
+      <c r="BT18">
         <v>1268000000.0</v>
       </c>
-      <c r="BT18">
+      <c r="BU18">
         <v>1540000000.0</v>
       </c>
-      <c r="BU18">
+      <c r="BV18">
         <v>3590000000.0</v>
       </c>
-      <c r="BV18">
+      <c r="BW18">
         <v>-5735000000.0</v>
       </c>
-      <c r="BW18">
+      <c r="BX18">
         <v>2781000000.0</v>
       </c>
-      <c r="BX18">
+      <c r="BY18">
         <v>2327000000.0</v>
       </c>
-      <c r="BY18">
+      <c r="BZ18">
         <v>1814000000.0</v>
       </c>
-      <c r="BZ18">
+      <c r="CA18">
         <v>724000000.0</v>
       </c>
-      <c r="CA18">
+      <c r="CB18">
         <v>1863000000.0</v>
       </c>
-      <c r="CB18">
+      <c r="CC18">
         <v>1707000000.0</v>
       </c>
-      <c r="CC18">
+      <c r="CD18">
         <v>2306000000.0</v>
       </c>
-      <c r="CD18">
+      <c r="CE18">
         <v>3183000000.0</v>
       </c>
-      <c r="CE18">
+      <c r="CF18">
         <v>1217000000.0</v>
       </c>
-      <c r="CF18">
+      <c r="CG18">
         <v>2475000000.0</v>
       </c>
-      <c r="CG18">
+      <c r="CH18">
         <v>1978000000.0</v>
       </c>
-      <c r="CH18">
+      <c r="CI18">
         <v>2812000000.0</v>
       </c>
-      <c r="CI18">
+      <c r="CJ18">
         <v>865000000.0</v>
       </c>
-      <c r="CJ18">
+      <c r="CK18">
         <v>2264000000.0</v>
       </c>
-      <c r="CK18">
+      <c r="CL18">
         <v>1116000000.0</v>
       </c>
-      <c r="CL18">
+      <c r="CM18">
         <v>2320000000.0</v>
       </c>
-      <c r="CM18">
+      <c r="CN18">
         <v>1461000000.0</v>
       </c>
-      <c r="CN18">
+      <c r="CO18">
         <v>2285000000.0</v>
       </c>
-      <c r="CO18">
+      <c r="CP18">
         <v>976000000.0</v>
       </c>
-      <c r="CP18">
+      <c r="CQ18">
         <v>2457000000.0</v>
       </c>
-      <c r="CQ18">
+      <c r="CR18">
         <v>945000000.0</v>
       </c>
-      <c r="CR18">
+      <c r="CS18">
         <v>1017000000.0</v>
       </c>
-      <c r="CS18">
+      <c r="CT18">
         <v>578000000.0</v>
       </c>
-      <c r="CT18">
+      <c r="CU18">
         <v>1778000000.0</v>
       </c>
-      <c r="CU18">
+      <c r="CV18">
         <v>582000000.0</v>
       </c>
-      <c r="CV18">
+      <c r="CW18">
         <v>913000000.0</v>
       </c>
-      <c r="CW18">
+      <c r="CX18">
         <v>1526000000.0</v>
       </c>
-      <c r="CX18">
+      <c r="CY18">
         <v>-715000000.0</v>
       </c>
-      <c r="CY18">
+      <c r="CZ18">
         <v>-275000000.0</v>
       </c>
-      <c r="CZ18">
+      <c r="DA18">
         <v>284000000.0</v>
       </c>
-      <c r="DA18">
+      <c r="DB18">
         <v>1616000000.0</v>
       </c>
-      <c r="DB18">
+      <c r="DC18">
         <v>319000000.0</v>
       </c>
-      <c r="DC18">
+      <c r="DD18">
         <v>2284000000.0</v>
       </c>
-      <c r="DD18">
+      <c r="DE18">
         <v>826000000.0</v>
       </c>
-      <c r="DE18">
+      <c r="DF18">
         <v>454000000.0</v>
       </c>
-      <c r="DF18">
+      <c r="DG18">
         <v>-1025000000.0</v>
       </c>
-      <c r="DG18">
+      <c r="DH18">
         <v>1867000000.0</v>
       </c>
     </row>
-    <row r="19" spans="1:111">
+    <row r="19" spans="1:112">
       <c r="A19" t="s">
-        <v>222</v>
-[...1 lines deleted...]
-      <c r="B19"/>
+        <v>223</v>
+      </c>
+      <c r="B19">
+        <v>-6073000000.0</v>
+      </c>
       <c r="C19">
+        <v>-4439000000.0</v>
+      </c>
+      <c r="D19">
         <v>-5018000000.0</v>
       </c>
-      <c r="D19">
+      <c r="E19">
         <v>-2981000000.0</v>
       </c>
-      <c r="E19">
+      <c r="F19">
         <v>-3322000000.0</v>
       </c>
-      <c r="F19">
+      <c r="G19">
         <v>-5364000000.0</v>
       </c>
-      <c r="G19">
+      <c r="H19">
         <v>-2162000000.0</v>
       </c>
-      <c r="H19">
+      <c r="I19">
         <v>-1340000000.0</v>
       </c>
-      <c r="I19">
+      <c r="J19">
         <v>-2627000000.0</v>
       </c>
-      <c r="J19">
+      <c r="K19">
         <v>576000000.0</v>
       </c>
-      <c r="K19">
+      <c r="L19">
         <v>-2417000000.0</v>
       </c>
-      <c r="L19">
+      <c r="M19">
         <v>-5314000000.0</v>
       </c>
-      <c r="M19">
+      <c r="N19">
         <v>-876000000.0</v>
       </c>
-      <c r="N19">
+      <c r="O19">
         <v>872000000.0</v>
       </c>
-      <c r="O19">
+      <c r="P19">
         <v>-3246000000.0</v>
       </c>
-      <c r="P19">
+      <c r="Q19">
         <v>3490000000.0</v>
       </c>
-      <c r="Q19">
+      <c r="R19">
         <v>287000000.0</v>
       </c>
-      <c r="R19">
+      <c r="S19">
         <v>-2352000000.0</v>
       </c>
-      <c r="S19">
+      <c r="T19">
         <v>-7969000000.0</v>
       </c>
-      <c r="T19">
+      <c r="U19">
         <v>-3988000000.0</v>
       </c>
-      <c r="U19">
+      <c r="V19">
         <v>2382000000.0</v>
       </c>
-      <c r="V19">
+      <c r="W19">
         <v>1263000000.0</v>
       </c>
-      <c r="W19">
+      <c r="X19">
         <v>-5514000000.0</v>
       </c>
-      <c r="X19">
+      <c r="Y19">
         <v>-1389000000.0</v>
       </c>
-      <c r="Y19">
+      <c r="Z19">
         <v>-11808000000.0</v>
       </c>
-      <c r="Z19">
+      <c r="AA19">
         <v>-6215000000.0</v>
       </c>
-      <c r="AA19">
+      <c r="AB19">
         <v>-5429000000.0</v>
       </c>
-      <c r="AB19">
+      <c r="AC19">
         <v>1004000000.0</v>
       </c>
-      <c r="AC19">
+      <c r="AD19">
         <v>-5381000000.0</v>
       </c>
-      <c r="AD19">
+      <c r="AE19">
         <v>5028000000.0</v>
       </c>
-      <c r="AE19">
+      <c r="AF19">
         <v>-5897000000.0</v>
       </c>
-      <c r="AF19">
+      <c r="AG19">
         <v>-4279000000.0</v>
       </c>
-      <c r="AG19">
+      <c r="AH19">
         <v>-399000000.0</v>
       </c>
-      <c r="AH19">
+      <c r="AI19">
         <v>1226000000.0</v>
       </c>
-      <c r="AI19">
+      <c r="AJ19">
         <v>-8334000000.0</v>
       </c>
-      <c r="AJ19">
+      <c r="AK19">
         <v>-1718000000.0</v>
       </c>
-      <c r="AK19">
+      <c r="AL19">
         <v>-3278000000.0</v>
       </c>
-      <c r="AL19">
+      <c r="AM19">
         <v>10663000000.0</v>
       </c>
-      <c r="AM19">
+      <c r="AN19">
         <v>-3676000000.0</v>
       </c>
-      <c r="AN19">
+      <c r="AO19">
         <v>-3433000000.0</v>
       </c>
-      <c r="AO19">
+      <c r="AP19">
         <v>-6132000000.0</v>
       </c>
-      <c r="AP19">
+      <c r="AQ19">
         <v>-2226000000.0</v>
       </c>
-      <c r="AQ19">
+      <c r="AR19">
         <v>-578000000.0</v>
       </c>
-      <c r="AR19">
+      <c r="AS19">
         <v>823000000.0</v>
       </c>
-      <c r="AS19">
+      <c r="AT19">
         <v>-6100000000.0</v>
       </c>
-      <c r="AT19">
+      <c r="AU19">
         <v>-2209000000.0</v>
       </c>
-      <c r="AU19">
+      <c r="AV19">
         <v>-4664000000.0</v>
       </c>
-      <c r="AV19">
+      <c r="AW19">
         <v>-8287000000.0</v>
       </c>
-      <c r="AW19">
+      <c r="AX19">
         <v>2765000000.0</v>
       </c>
-      <c r="AX19">
+      <c r="AY19">
         <v>-5380000000.0</v>
       </c>
-      <c r="AY19">
+      <c r="AZ19">
         <v>1989000000.0</v>
       </c>
-      <c r="AZ19">
+      <c r="BA19">
         <v>3257000000.0</v>
       </c>
-      <c r="BA19">
+      <c r="BB19">
         <v>-1413000000.0</v>
       </c>
-      <c r="BB19"/>
       <c r="BC19"/>
       <c r="BD19"/>
       <c r="BE19"/>
       <c r="BF19"/>
-      <c r="BG19">
+      <c r="BG19"/>
+      <c r="BH19">
         <v>-32722000000.0</v>
       </c>
-      <c r="BH19">
+      <c r="BI19">
         <v>-39041000000.0</v>
       </c>
-      <c r="BI19">
+      <c r="BJ19">
         <v>-32964000000.0</v>
       </c>
-      <c r="BJ19"/>
       <c r="BK19"/>
       <c r="BL19"/>
       <c r="BM19"/>
       <c r="BN19"/>
       <c r="BO19"/>
       <c r="BP19"/>
       <c r="BQ19"/>
       <c r="BR19"/>
       <c r="BS19"/>
       <c r="BT19"/>
       <c r="BU19"/>
       <c r="BV19"/>
       <c r="BW19"/>
       <c r="BX19"/>
       <c r="BY19"/>
       <c r="BZ19"/>
       <c r="CA19"/>
       <c r="CB19"/>
       <c r="CC19"/>
       <c r="CD19"/>
       <c r="CE19"/>
       <c r="CF19"/>
       <c r="CG19"/>
       <c r="CH19"/>
       <c r="CI19"/>
       <c r="CJ19"/>
       <c r="CK19"/>
       <c r="CL19"/>
       <c r="CM19"/>
       <c r="CN19"/>
       <c r="CO19"/>
       <c r="CP19"/>
       <c r="CQ19"/>
       <c r="CR19"/>
       <c r="CS19"/>
       <c r="CT19"/>
       <c r="CU19"/>
       <c r="CV19"/>
       <c r="CW19"/>
       <c r="CX19"/>
       <c r="CY19"/>
       <c r="CZ19"/>
       <c r="DA19"/>
       <c r="DB19"/>
       <c r="DC19"/>
       <c r="DD19"/>
       <c r="DE19"/>
       <c r="DF19"/>
       <c r="DG19"/>
+      <c r="DH19"/>
     </row>
-    <row r="20" spans="1:111">
+    <row r="20" spans="1:112">
       <c r="A20" t="s">
-        <v>223</v>
+        <v>224</v>
       </c>
       <c r="B20"/>
       <c r="C20"/>
       <c r="D20"/>
       <c r="E20"/>
       <c r="F20"/>
       <c r="G20"/>
       <c r="H20"/>
       <c r="I20"/>
       <c r="J20"/>
       <c r="K20"/>
       <c r="L20"/>
       <c r="M20"/>
       <c r="N20"/>
       <c r="O20"/>
       <c r="P20"/>
       <c r="Q20"/>
-      <c r="R20">
-[...1 lines deleted...]
-      </c>
+      <c r="R20"/>
       <c r="S20">
         <v>0.0</v>
       </c>
       <c r="T20">
         <v>0.0</v>
       </c>
-      <c r="U20"/>
+      <c r="U20">
+        <v>0.0</v>
+      </c>
       <c r="V20"/>
       <c r="W20"/>
       <c r="X20"/>
       <c r="Y20"/>
       <c r="Z20"/>
       <c r="AA20"/>
       <c r="AB20"/>
       <c r="AC20"/>
       <c r="AD20"/>
       <c r="AE20"/>
       <c r="AF20"/>
       <c r="AG20"/>
       <c r="AH20"/>
       <c r="AI20"/>
       <c r="AJ20"/>
       <c r="AK20"/>
       <c r="AL20"/>
       <c r="AM20"/>
       <c r="AN20"/>
       <c r="AO20"/>
       <c r="AP20"/>
       <c r="AQ20"/>
       <c r="AR20"/>
       <c r="AS20"/>
       <c r="AT20"/>
@@ -39626,1989 +39998,2010 @@
       <c r="CI20"/>
       <c r="CJ20"/>
       <c r="CK20"/>
       <c r="CL20"/>
       <c r="CM20"/>
       <c r="CN20"/>
       <c r="CO20"/>
       <c r="CP20"/>
       <c r="CQ20"/>
       <c r="CR20"/>
       <c r="CS20"/>
       <c r="CT20"/>
       <c r="CU20"/>
       <c r="CV20"/>
       <c r="CW20"/>
       <c r="CX20"/>
       <c r="CY20"/>
       <c r="CZ20"/>
       <c r="DA20"/>
       <c r="DB20"/>
       <c r="DC20"/>
       <c r="DD20"/>
       <c r="DE20"/>
       <c r="DF20"/>
       <c r="DG20"/>
+      <c r="DH20"/>
     </row>
-    <row r="21" spans="1:111">
+    <row r="21" spans="1:112">
       <c r="A21" t="s">
-        <v>224</v>
-[...1 lines deleted...]
-      <c r="B21"/>
+        <v>225</v>
+      </c>
+      <c r="B21">
+        <v>628000000.0</v>
+      </c>
       <c r="C21">
+        <v>-1050000000.0</v>
+      </c>
+      <c r="D21">
         <v>-209000000.0</v>
       </c>
-      <c r="D21">
+      <c r="E21">
         <v>472000000.0</v>
       </c>
-      <c r="E21">
+      <c r="F21">
         <v>345000000.0</v>
       </c>
-      <c r="F21">
+      <c r="G21">
         <v>-195000000.0</v>
       </c>
-      <c r="G21">
+      <c r="H21">
         <v>172000000.0</v>
       </c>
-      <c r="H21"/>
       <c r="I21"/>
       <c r="J21"/>
-      <c r="K21">
+      <c r="K21"/>
+      <c r="L21">
         <v>17000000.0</v>
       </c>
-      <c r="L21">
+      <c r="M21">
         <v>-36000000.0</v>
       </c>
-      <c r="M21">
+      <c r="N21">
         <v>-24000000.0</v>
       </c>
-      <c r="N21">
+      <c r="O21">
         <v>-21000000.0</v>
       </c>
-      <c r="O21">
+      <c r="P21">
         <v>941000000.0</v>
       </c>
-      <c r="P21">
+      <c r="Q21">
         <v>-20000000.0</v>
       </c>
-      <c r="Q21">
+      <c r="R21">
         <v>-22000000.0</v>
       </c>
-      <c r="R21">
+      <c r="S21">
         <v>-82000000.0</v>
       </c>
-      <c r="S21">
+      <c r="T21">
         <v>-510000000.0</v>
       </c>
-      <c r="T21">
+      <c r="U21">
         <v>1919000000.0</v>
       </c>
-      <c r="U21">
+      <c r="V21">
         <v>-27000000.0</v>
       </c>
-      <c r="V21">
+      <c r="W21">
         <v>-83000000.0</v>
       </c>
-      <c r="W21">
+      <c r="X21">
         <v>-76000000.0</v>
       </c>
-      <c r="X21">
+      <c r="Y21">
         <v>-20000000.0</v>
       </c>
-      <c r="Y21">
+      <c r="Z21">
         <v>1056000000.0</v>
       </c>
-      <c r="Z21">
+      <c r="AA21">
         <v>-25000000.0</v>
       </c>
-      <c r="AA21">
+      <c r="AB21">
         <v>-19000000.0</v>
       </c>
-      <c r="AB21">
+      <c r="AC21">
         <v>475000000.0</v>
       </c>
-      <c r="AC21">
+      <c r="AD21">
         <v>-22000000.0</v>
       </c>
-      <c r="AD21">
+      <c r="AE21">
         <v>-573000000.0</v>
       </c>
-      <c r="AE21">
+      <c r="AF21">
         <v>-1113000000.0</v>
       </c>
-      <c r="AF21">
+      <c r="AG21">
         <v>-191000000.0</v>
       </c>
-      <c r="AG21">
+      <c r="AH21">
         <v>-31000000.0</v>
       </c>
-      <c r="AH21">
+      <c r="AI21">
         <v>-1112000000.0</v>
       </c>
-      <c r="AI21">
+      <c r="AJ21">
         <v>601000000.0</v>
       </c>
-      <c r="AJ21">
+      <c r="AK21">
         <v>142000000.0</v>
       </c>
-      <c r="AK21">
+      <c r="AL21">
         <v>2000000.0</v>
       </c>
-      <c r="AL21">
+      <c r="AM21">
         <v>22000000.0</v>
       </c>
-      <c r="AM21">
+      <c r="AN21">
         <v>-44000000.0</v>
       </c>
-      <c r="AN21">
+      <c r="AO21">
         <v>-1270000000.0</v>
       </c>
-      <c r="AO21">
+      <c r="AP21">
         <v>-17000000.0</v>
       </c>
-      <c r="AP21">
+      <c r="AQ21">
         <v>1942000000.0</v>
       </c>
-      <c r="AQ21">
+      <c r="AR21">
         <v>16000000.0</v>
       </c>
-      <c r="AR21">
+      <c r="AS21">
         <v>-1045000000.0</v>
       </c>
-      <c r="AS21">
+      <c r="AT21">
         <v>1485000000.0</v>
       </c>
-      <c r="AT21">
+      <c r="AU21">
         <v>-60000000.0</v>
       </c>
-      <c r="AU21">
+      <c r="AV21">
         <v>-318000000.0</v>
       </c>
-      <c r="AV21">
+      <c r="AW21">
         <v>-174000000.0</v>
       </c>
-      <c r="AW21">
+      <c r="AX21">
         <v>-1385000000.0</v>
       </c>
-      <c r="AX21">
+      <c r="AY21">
         <v>466000000.0</v>
       </c>
-      <c r="AY21">
+      <c r="AZ21">
         <v>-409000000.0</v>
       </c>
-      <c r="AZ21">
+      <c r="BA21">
         <v>-116000000.0</v>
       </c>
-      <c r="BA21">
+      <c r="BB21">
         <v>-240000000.0</v>
       </c>
-      <c r="BB21"/>
       <c r="BC21"/>
       <c r="BD21"/>
       <c r="BE21"/>
       <c r="BF21"/>
-      <c r="BG21">
+      <c r="BG21"/>
+      <c r="BH21">
         <v>-3000000.0</v>
       </c>
-      <c r="BH21">
+      <c r="BI21">
         <v>4000000.0</v>
       </c>
-      <c r="BI21">
+      <c r="BJ21">
         <v>297000000.0</v>
       </c>
-      <c r="BJ21"/>
       <c r="BK21"/>
       <c r="BL21"/>
       <c r="BM21"/>
       <c r="BN21"/>
       <c r="BO21"/>
       <c r="BP21"/>
       <c r="BQ21"/>
       <c r="BR21"/>
       <c r="BS21"/>
       <c r="BT21"/>
       <c r="BU21"/>
       <c r="BV21"/>
       <c r="BW21"/>
       <c r="BX21"/>
       <c r="BY21"/>
       <c r="BZ21"/>
       <c r="CA21"/>
       <c r="CB21"/>
       <c r="CC21"/>
       <c r="CD21"/>
       <c r="CE21"/>
       <c r="CF21"/>
       <c r="CG21"/>
       <c r="CH21"/>
       <c r="CI21"/>
       <c r="CJ21"/>
       <c r="CK21"/>
       <c r="CL21"/>
       <c r="CM21"/>
       <c r="CN21"/>
       <c r="CO21"/>
       <c r="CP21"/>
       <c r="CQ21"/>
       <c r="CR21"/>
       <c r="CS21"/>
       <c r="CT21"/>
       <c r="CU21"/>
       <c r="CV21"/>
       <c r="CW21"/>
       <c r="CX21"/>
       <c r="CY21"/>
       <c r="CZ21"/>
       <c r="DA21"/>
       <c r="DB21"/>
       <c r="DC21"/>
       <c r="DD21"/>
       <c r="DE21"/>
       <c r="DF21"/>
       <c r="DG21"/>
+      <c r="DH21"/>
     </row>
-    <row r="22" spans="1:111">
+    <row r="22" spans="1:112">
       <c r="A22" t="s">
-        <v>187</v>
+        <v>188</v>
       </c>
       <c r="B22">
+        <v>1185000000.0</v>
+      </c>
+      <c r="C22">
         <v>809000000.0</v>
       </c>
-      <c r="C22">
+      <c r="D22">
         <v>896000000.0</v>
       </c>
-      <c r="D22">
+      <c r="E22">
         <v>729000000.0</v>
       </c>
-      <c r="E22">
+      <c r="F22">
         <v>945000000.0</v>
       </c>
-      <c r="F22">
+      <c r="G22">
         <v>1271000000.0</v>
       </c>
-      <c r="G22">
+      <c r="H22">
         <v>1342000000.0</v>
       </c>
-      <c r="H22">
+      <c r="I22">
         <v>946000000.0</v>
       </c>
-      <c r="I22">
+      <c r="J22">
         <v>867000000.0</v>
       </c>
-      <c r="J22">
+      <c r="K22">
         <v>607000000.0</v>
       </c>
-      <c r="K22">
+      <c r="L22">
         <v>489000000.0</v>
       </c>
-      <c r="L22">
+      <c r="M22">
         <v>402000000.0</v>
       </c>
-      <c r="M22">
+      <c r="N22">
         <v>80000000.0</v>
       </c>
-      <c r="N22">
+      <c r="O22">
         <v>1870000000.0</v>
       </c>
-      <c r="O22">
+      <c r="P22">
         <v>1162000000.0</v>
       </c>
-      <c r="P22">
+      <c r="Q22">
         <v>910000000.0</v>
       </c>
-      <c r="Q22">
+      <c r="R22">
         <v>1634000000.0</v>
       </c>
-      <c r="R22">
+      <c r="S22">
         <v>1205000000.0</v>
       </c>
-      <c r="S22">
+      <c r="T22">
         <v>1584000000.0</v>
       </c>
-      <c r="T22">
+      <c r="U22">
         <v>3407000000.0</v>
       </c>
-      <c r="U22">
+      <c r="V22">
         <v>358000000.0</v>
       </c>
-      <c r="V22">
+      <c r="W22">
         <v>158000000.0</v>
       </c>
-      <c r="W22">
+      <c r="X22">
         <v>706000000.0</v>
       </c>
-      <c r="X22">
+      <c r="Y22">
         <v>145000000.0</v>
       </c>
-      <c r="Y22">
+      <c r="Z22">
         <v>4398000000.0</v>
       </c>
-      <c r="Z22">
+      <c r="AA22">
         <v>593000000.0</v>
       </c>
-      <c r="AA22">
+      <c r="AB22">
         <v>2184000000.0</v>
       </c>
-      <c r="AB22">
+      <c r="AC22">
         <v>1741000000.0</v>
       </c>
-      <c r="AC22">
+      <c r="AD22">
         <v>1381000000.0</v>
       </c>
-      <c r="AD22">
+      <c r="AE22">
         <v>2067000000.0</v>
       </c>
-      <c r="AE22">
+      <c r="AF22">
         <v>912000000.0</v>
       </c>
-      <c r="AF22">
+      <c r="AG22">
         <v>891000000.0</v>
       </c>
-      <c r="AG22">
+      <c r="AH22">
         <v>1253000000.0</v>
       </c>
-      <c r="AH22">
+      <c r="AI22">
         <v>2378000000.0</v>
       </c>
-      <c r="AI22">
+      <c r="AJ22">
         <v>877000000.0</v>
       </c>
-      <c r="AJ22">
+      <c r="AK22">
         <v>853000000.0</v>
       </c>
-      <c r="AK22">
+      <c r="AL22">
         <v>826000000.0</v>
       </c>
-      <c r="AL22">
+      <c r="AM22">
         <v>-2088000000.0</v>
       </c>
-      <c r="AM22">
+      <c r="AN22">
         <v>577000000.0</v>
       </c>
-      <c r="AN22">
+      <c r="AO22">
         <v>110000000.0</v>
       </c>
-      <c r="AO22">
+      <c r="AP22">
         <v>2201000000.0</v>
       </c>
-      <c r="AP22">
+      <c r="AQ22">
         <v>834000000.0</v>
       </c>
-      <c r="AQ22">
+      <c r="AR22">
         <v>1203000000.0</v>
       </c>
-      <c r="AR22">
+      <c r="AS22">
         <v>1115000000.0</v>
       </c>
-      <c r="AS22">
+      <c r="AT22">
         <v>2158000000.0</v>
       </c>
-      <c r="AT22">
+      <c r="AU22">
         <v>1521000000.0</v>
       </c>
-      <c r="AU22">
+      <c r="AV22">
         <v>2094000000.0</v>
       </c>
-      <c r="AV22">
+      <c r="AW22">
         <v>1366000000.0</v>
       </c>
-      <c r="AW22">
+      <c r="AX22">
         <v>1328000000.0</v>
       </c>
-      <c r="AX22">
+      <c r="AY22">
         <v>-2460000000.0</v>
       </c>
-      <c r="AY22">
+      <c r="AZ22">
         <v>972000000.0</v>
       </c>
-      <c r="AZ22">
+      <c r="BA22">
         <v>502000000.0</v>
       </c>
-      <c r="BA22">
+      <c r="BB22">
         <v>986000000.0</v>
       </c>
-      <c r="BB22">
+      <c r="BC22">
         <v>127000000.0</v>
       </c>
-      <c r="BC22">
+      <c r="BD22">
         <v>-954000000.0</v>
       </c>
-      <c r="BD22">
+      <c r="BE22">
         <v>2295000000.0</v>
       </c>
-      <c r="BE22">
+      <c r="BF22">
         <v>-144000000.0</v>
       </c>
-      <c r="BF22">
+      <c r="BG22">
         <v>-5825000000.0</v>
       </c>
-      <c r="BG22">
+      <c r="BH22">
         <v>3582000000.0</v>
       </c>
-      <c r="BH22">
+      <c r="BI22">
         <v>1237000000.0</v>
       </c>
-      <c r="BI22">
+      <c r="BJ22">
         <v>1006000000.0</v>
       </c>
-      <c r="BJ22">
+      <c r="BK22">
         <v>82000000.0</v>
       </c>
-      <c r="BK22">
+      <c r="BL22">
         <v>316000000.0</v>
       </c>
-      <c r="BL22">
+      <c r="BM22">
         <v>1557000000.0</v>
       </c>
-      <c r="BM22">
+      <c r="BN22">
         <v>835000000.0</v>
       </c>
-      <c r="BN22">
+      <c r="BO22">
         <v>320000000.0</v>
       </c>
-      <c r="BO22">
+      <c r="BP22">
         <v>-620000000.0</v>
       </c>
-      <c r="BP22">
+      <c r="BQ22">
         <v>-1418000000.0</v>
       </c>
-      <c r="BQ22">
+      <c r="BR22">
         <v>-548000000.0</v>
       </c>
-      <c r="BR22">
+      <c r="BS22">
         <v>983000000.0</v>
       </c>
-      <c r="BS22">
+      <c r="BT22">
         <v>630000000.0</v>
       </c>
-      <c r="BT22">
+      <c r="BU22">
         <v>946000000.0</v>
       </c>
-      <c r="BU22">
+      <c r="BV22">
         <v>660000000.0</v>
       </c>
-      <c r="BV22">
+      <c r="BW22">
         <v>1149000000.0</v>
       </c>
-      <c r="BW22">
+      <c r="BX22">
         <v>1056000000.0</v>
       </c>
-      <c r="BX22">
+      <c r="BY22">
         <v>1085000000.0</v>
       </c>
-      <c r="BY22">
+      <c r="BZ22">
         <v>1027000000.0</v>
       </c>
-      <c r="BZ22">
+      <c r="CA22">
         <v>3863000000.0</v>
       </c>
-      <c r="CA22">
+      <c r="CB22">
         <v>951000000.0</v>
       </c>
-      <c r="CB22">
+      <c r="CC22">
         <v>584000000.0</v>
       </c>
-      <c r="CC22">
+      <c r="CD22">
         <v>747000000.0</v>
       </c>
-      <c r="CD22">
+      <c r="CE22">
         <v>2167000000.0</v>
       </c>
-      <c r="CE22">
+      <c r="CF22">
         <v>773000000.0</v>
       </c>
-      <c r="CF22">
+      <c r="CG22">
         <v>2245000000.0</v>
       </c>
-      <c r="CG22">
+      <c r="CH22">
         <v>987000000.0</v>
       </c>
-      <c r="CH22">
+      <c r="CI22">
         <v>511000000.0</v>
       </c>
-      <c r="CI22">
+      <c r="CJ22">
         <v>737000000.0</v>
       </c>
-      <c r="CJ22">
+      <c r="CK22">
         <v>851000000.0</v>
       </c>
-      <c r="CK22">
+      <c r="CL22">
         <v>659000000.0</v>
       </c>
-      <c r="CL22">
+      <c r="CM22">
         <v>701000000.0</v>
       </c>
-      <c r="CM22">
+      <c r="CN22">
         <v>574000000.0</v>
       </c>
-      <c r="CN22">
+      <c r="CO22">
         <v>580000000.0</v>
       </c>
-      <c r="CO22">
+      <c r="CP22">
         <v>362000000.0</v>
       </c>
-      <c r="CP22">
+      <c r="CQ22">
         <v>615000000.0</v>
       </c>
-      <c r="CQ22">
+      <c r="CR22">
         <v>279000000.0</v>
       </c>
-      <c r="CR22">
+      <c r="CS22">
         <v>382000000.0</v>
       </c>
-      <c r="CS22">
+      <c r="CT22">
         <v>329000000.0</v>
       </c>
-      <c r="CT22">
+      <c r="CU22">
         <v>-296000000.0</v>
       </c>
-      <c r="CU22">
+      <c r="CV22">
         <v>101000000.0</v>
       </c>
-      <c r="CV22">
+      <c r="CW22">
         <v>320000000.0</v>
       </c>
-      <c r="CW22">
+      <c r="CX22">
         <v>287000000.0</v>
       </c>
-      <c r="CX22">
+      <c r="CY22">
         <v>421000000.0</v>
       </c>
-      <c r="CY22">
+      <c r="CZ22">
         <v>241000000.0</v>
       </c>
-      <c r="CZ22">
+      <c r="DA22">
         <v>-115000000.0</v>
       </c>
-      <c r="DA22">
+      <c r="DB22">
         <v>236000000.0</v>
       </c>
-      <c r="DB22">
+      <c r="DC22">
         <v>266000000.0</v>
       </c>
-      <c r="DC22">
+      <c r="DD22">
         <v>242000000.0</v>
       </c>
-      <c r="DD22">
+      <c r="DE22">
         <v>-120000000.0</v>
       </c>
-      <c r="DE22">
+      <c r="DF22">
         <v>229000000.0</v>
       </c>
-      <c r="DF22">
+      <c r="DG22">
         <v>-130000000.0</v>
       </c>
-      <c r="DG22"/>
+      <c r="DH22"/>
     </row>
-    <row r="23" spans="1:111">
+    <row r="23" spans="1:112">
       <c r="A23" t="s">
-        <v>225</v>
+        <v>226</v>
       </c>
       <c r="B23">
+        <v>4156000000.0</v>
+      </c>
+      <c r="C23">
         <v>964000000.0</v>
       </c>
-      <c r="C23">
+      <c r="D23">
         <v>647000000.0</v>
       </c>
-      <c r="D23">
+      <c r="E23">
         <v>1925000000.0</v>
       </c>
-      <c r="E23">
+      <c r="F23">
         <v>1739000000.0</v>
       </c>
-      <c r="F23">
+      <c r="G23">
         <v>545000000.0</v>
       </c>
-      <c r="G23">
+      <c r="H23">
         <v>-68000000.0</v>
       </c>
-      <c r="H23">
+      <c r="I23">
         <v>1073000000.0</v>
       </c>
-      <c r="I23">
+      <c r="J23">
         <v>908000000.0</v>
       </c>
-      <c r="J23">
+      <c r="K23">
         <v>1138000000.0</v>
       </c>
-      <c r="K23">
+      <c r="L23">
         <v>-389000000.0</v>
       </c>
-      <c r="L23">
+      <c r="M23">
         <v>2781000000.0</v>
       </c>
-      <c r="M23">
+      <c r="N23">
         <v>-48000000.0</v>
       </c>
-      <c r="N23">
+      <c r="O23">
         <v>-3675000000.0</v>
       </c>
-      <c r="O23">
+      <c r="P23">
         <v>1940000000.0</v>
       </c>
-      <c r="P23">
+      <c r="Q23">
         <v>-7515000000.0</v>
       </c>
-      <c r="Q23">
+      <c r="R23">
         <v>3287000000.0</v>
       </c>
-      <c r="R23">
+      <c r="S23">
         <v>357000000.0</v>
       </c>
-      <c r="S23">
+      <c r="T23">
         <v>893000000.0</v>
       </c>
-      <c r="T23">
+      <c r="U23">
         <v>3714000000.0</v>
       </c>
-      <c r="U23">
+      <c r="V23">
         <v>938000000.0</v>
       </c>
-      <c r="V23">
+      <c r="W23">
         <v>-4887000000.0</v>
       </c>
-      <c r="W23">
+      <c r="X23">
         <v>2530000000.0</v>
       </c>
-      <c r="X23">
+      <c r="Y23">
         <v>1196000000.0</v>
       </c>
-      <c r="Y23">
+      <c r="Z23">
         <v>13065000000.0</v>
       </c>
-      <c r="Z23">
+      <c r="AA23">
         <v>-271000000.0</v>
       </c>
-      <c r="AA23">
+      <c r="AB23">
         <v>3576000000.0</v>
       </c>
-      <c r="AB23">
+      <c r="AC23">
         <v>1685000000.0</v>
       </c>
-      <c r="AC23">
+      <c r="AD23">
         <v>3275000000.0</v>
       </c>
-      <c r="AD23">
+      <c r="AE23">
         <v>-1087000000.0</v>
       </c>
-      <c r="AE23">
+      <c r="AF23">
         <v>1119000000.0</v>
       </c>
-      <c r="AF23">
+      <c r="AG23">
         <v>2394000000.0</v>
       </c>
-      <c r="AG23">
+      <c r="AH23">
         <v>1218000000.0</v>
       </c>
-      <c r="AH23">
+      <c r="AI23">
         <v>-394000000.0</v>
       </c>
-      <c r="AI23">
+      <c r="AJ23">
         <v>1210000000.0</v>
       </c>
-      <c r="AJ23">
+      <c r="AK23">
         <v>576000000.0</v>
       </c>
-      <c r="AK23">
+      <c r="AL23">
         <v>2798000000.0</v>
       </c>
-      <c r="AL23">
+      <c r="AM23">
         <v>-3785000000.0</v>
       </c>
-      <c r="AM23">
+      <c r="AN23">
         <v>2470000000.0</v>
       </c>
-      <c r="AN23">
+      <c r="AO23">
         <v>5136000000.0</v>
       </c>
-      <c r="AO23">
+      <c r="AP23">
         <v>4797000000.0</v>
       </c>
-      <c r="AP23">
+      <c r="AQ23">
         <v>893000000.0</v>
       </c>
-      <c r="AQ23">
+      <c r="AR23">
         <v>-355000000.0</v>
       </c>
-      <c r="AR23">
+      <c r="AS23">
         <v>-2777000000.0</v>
       </c>
-      <c r="AS23">
+      <c r="AT23">
         <v>1648000000.0</v>
       </c>
-      <c r="AT23">
+      <c r="AU23">
         <v>325000000.0</v>
       </c>
-      <c r="AU23">
+      <c r="AV23">
         <v>3593000000.0</v>
       </c>
-      <c r="AV23">
+      <c r="AW23">
         <v>4679000000.0</v>
       </c>
-      <c r="AW23">
+      <c r="AX23">
         <v>-1783000000.0</v>
       </c>
-      <c r="AX23">
+      <c r="AY23">
         <v>-1447000000.0</v>
       </c>
-      <c r="AY23">
+      <c r="AZ23">
         <v>-2052000000.0</v>
       </c>
-      <c r="AZ23">
+      <c r="BA23">
         <v>-6665000000.0</v>
       </c>
-      <c r="BA23">
+      <c r="BB23">
         <v>1797000000.0</v>
       </c>
-      <c r="BB23">
+      <c r="BC23">
         <v>-1593000000.0</v>
       </c>
-      <c r="BC23">
+      <c r="BD23">
         <v>-1756000000.0</v>
       </c>
-      <c r="BD23">
+      <c r="BE23">
         <v>6200000000.0</v>
       </c>
-      <c r="BE23">
+      <c r="BF23">
         <v>643000000.0</v>
       </c>
-      <c r="BF23">
+      <c r="BG23">
         <v>1013000000.0</v>
       </c>
-      <c r="BG23">
+      <c r="BH23">
         <v>-225000000.0</v>
       </c>
-      <c r="BH23">
+      <c r="BI23">
         <v>2896000000.0</v>
       </c>
-      <c r="BI23">
+      <c r="BJ23">
         <v>-2308000000.0</v>
       </c>
-      <c r="BJ23">
+      <c r="BK23">
         <v>-5905000000.0</v>
       </c>
-      <c r="BK23">
+      <c r="BL23">
         <v>1238000000.0</v>
       </c>
-      <c r="BL23">
+      <c r="BM23">
         <v>-1630000000.0</v>
       </c>
-      <c r="BM23">
+      <c r="BN23">
         <v>2842000000.0</v>
       </c>
-      <c r="BN23">
+      <c r="BO23">
         <v>9204000000.0</v>
       </c>
-      <c r="BO23">
+      <c r="BP23">
         <v>-7222000000.0</v>
       </c>
-      <c r="BP23">
+      <c r="BQ23">
         <v>277000000.0</v>
       </c>
-      <c r="BQ23">
+      <c r="BR23">
         <v>-78000000.0</v>
       </c>
-      <c r="BR23">
+      <c r="BS23">
         <v>8279000000.0</v>
       </c>
-      <c r="BS23">
+      <c r="BT23">
         <v>1170000000.0</v>
       </c>
-      <c r="BT23">
+      <c r="BU23">
         <v>209000000.0</v>
       </c>
-      <c r="BU23">
+      <c r="BV23">
         <v>5894000000.0</v>
       </c>
-      <c r="BV23">
+      <c r="BW23">
         <v>-9038000000.0</v>
       </c>
-      <c r="BW23">
+      <c r="BX23">
         <v>2468000000.0</v>
       </c>
-      <c r="BX23">
+      <c r="BY23">
         <v>5812000000.0</v>
       </c>
-      <c r="BY23">
+      <c r="BZ23">
         <v>2527000000.0</v>
       </c>
-      <c r="BZ23">
+      <c r="CA23">
         <v>-7000000.0</v>
       </c>
-      <c r="CA23">
+      <c r="CB23">
         <v>2325000000.0</v>
       </c>
-      <c r="CB23">
+      <c r="CC23">
         <v>-260000000.0</v>
       </c>
-      <c r="CC23">
+      <c r="CD23">
         <v>13868000000.0</v>
       </c>
-      <c r="CD23">
+      <c r="CE23">
         <v>4610000000.0</v>
       </c>
-      <c r="CE23">
+      <c r="CF23">
         <v>7635000000.0</v>
       </c>
-      <c r="CF23">
+      <c r="CG23">
         <v>5026000000.0</v>
       </c>
-      <c r="CG23">
+      <c r="CH23">
         <v>5458000000.0</v>
       </c>
-      <c r="CH23">
+      <c r="CI23">
         <v>1208000000.0</v>
       </c>
-      <c r="CI23">
+      <c r="CJ23">
         <v>2729000000.0</v>
       </c>
-      <c r="CJ23">
+      <c r="CK23">
         <v>1886000000.0</v>
       </c>
-      <c r="CK23">
+      <c r="CL23">
         <v>1894000000.0</v>
       </c>
-      <c r="CL23">
+      <c r="CM23">
         <v>843000000.0</v>
       </c>
-      <c r="CM23">
+      <c r="CN23">
         <v>2586000000.0</v>
       </c>
-      <c r="CN23">
+      <c r="CO23">
         <v>2788000000.0</v>
       </c>
-      <c r="CO23">
+      <c r="CP23">
         <v>1876000000.0</v>
       </c>
-      <c r="CP23">
+      <c r="CQ23">
         <v>1782000000.0</v>
       </c>
-      <c r="CQ23">
+      <c r="CR23">
         <v>1670000000.0</v>
       </c>
-      <c r="CR23">
+      <c r="CS23">
         <v>1396000000.0</v>
       </c>
-      <c r="CS23">
+      <c r="CT23">
         <v>869000000.0</v>
       </c>
-      <c r="CT23">
+      <c r="CU23">
         <v>2635000000.0</v>
       </c>
-      <c r="CU23">
+      <c r="CV23">
         <v>1799000000.0</v>
       </c>
-      <c r="CV23">
+      <c r="CW23">
         <v>-402000000.0</v>
       </c>
-      <c r="CW23">
+      <c r="CX23">
         <v>629000000.0</v>
       </c>
-      <c r="CX23">
+      <c r="CY23">
         <v>479000000.0</v>
       </c>
-      <c r="CY23">
+      <c r="CZ23">
         <v>8000000.0</v>
       </c>
-      <c r="CZ23">
+      <c r="DA23">
         <v>3352000000.0</v>
       </c>
-      <c r="DA23">
+      <c r="DB23">
         <v>-1005000000.0</v>
       </c>
-      <c r="DB23">
+      <c r="DC23">
         <v>-2238000000.0</v>
       </c>
-      <c r="DC23">
+      <c r="DD23">
         <v>2547000000.0</v>
       </c>
-      <c r="DD23">
+      <c r="DE23">
         <v>-1250000000.0</v>
       </c>
-      <c r="DE23">
+      <c r="DF23">
         <v>-1065000000.0</v>
       </c>
-      <c r="DF23">
+      <c r="DG23">
         <v>2448000000.0</v>
       </c>
-      <c r="DG23">
+      <c r="DH23">
         <v>-5583000000.0</v>
       </c>
     </row>
-    <row r="24" spans="1:111">
+    <row r="24" spans="1:112">
       <c r="A24" t="s">
-        <v>226</v>
+        <v>227</v>
       </c>
       <c r="B24">
-        <v>-4286000000.0</v>
+        <v>562000000.0</v>
       </c>
       <c r="C24">
+        <v>-954000000.0</v>
+      </c>
+      <c r="D24">
         <v>826000000.0</v>
       </c>
-      <c r="D24">
+      <c r="E24">
         <v>757000000.0</v>
       </c>
-      <c r="E24">
-[...1 lines deleted...]
-      </c>
       <c r="F24">
+        <v>1031000000.0</v>
+      </c>
+      <c r="G24">
         <v>402000000.0</v>
       </c>
-      <c r="G24">
+      <c r="H24">
         <v>-15000000.0</v>
       </c>
-      <c r="H24">
+      <c r="I24">
         <v>502000000.0</v>
       </c>
-      <c r="I24">
-[...1 lines deleted...]
-      </c>
       <c r="J24">
+        <v>177000000.0</v>
+      </c>
+      <c r="K24">
         <v>-187000000.0</v>
       </c>
-      <c r="K24">
+      <c r="L24">
         <v>-10822000000.0</v>
       </c>
-      <c r="L24">
+      <c r="M24">
         <v>-1032000000.0</v>
       </c>
-      <c r="M24">
+      <c r="N24">
         <v>-628000000.0</v>
       </c>
-      <c r="N24">
+      <c r="O24">
         <v>-1069000000.0</v>
       </c>
-      <c r="O24">
+      <c r="P24">
         <v>-503000000.0</v>
       </c>
-      <c r="P24">
+      <c r="Q24">
         <v>-1607000000.0</v>
       </c>
-      <c r="Q24">
+      <c r="R24">
         <v>-639000000.0</v>
       </c>
-      <c r="R24">
+      <c r="S24">
         <v>538000000.0</v>
       </c>
-      <c r="S24">
+      <c r="T24">
         <v>77000000.0</v>
       </c>
-      <c r="T24">
+      <c r="U24">
         <v>-530000000.0</v>
       </c>
-      <c r="U24">
+      <c r="V24">
         <v>-258000000.0</v>
       </c>
-      <c r="V24">
+      <c r="W24">
         <v>3000000.0</v>
       </c>
-      <c r="W24">
+      <c r="X24">
         <v>-272000000.0</v>
       </c>
-      <c r="X24">
+      <c r="Y24">
         <v>-1477000000.0</v>
       </c>
-      <c r="Y24">
+      <c r="Z24">
         <v>758000000.0</v>
       </c>
-      <c r="Z24">
+      <c r="AA24">
         <v>-1634000000.0</v>
       </c>
-      <c r="AA24">
+      <c r="AB24">
         <v>-695000000.0</v>
       </c>
-      <c r="AB24">
+      <c r="AC24">
         <v>584000000.0</v>
       </c>
-      <c r="AC24">
+      <c r="AD24">
         <v>-2441000000.0</v>
       </c>
-      <c r="AD24">
+      <c r="AE24">
         <v>-3164000000.0</v>
       </c>
-      <c r="AE24">
+      <c r="AF24">
         <v>-1866000000.0</v>
       </c>
-      <c r="AF24">
+      <c r="AG24">
         <v>-74000000.0</v>
       </c>
-      <c r="AG24">
+      <c r="AH24">
         <v>-575000000.0</v>
       </c>
-      <c r="AH24">
+      <c r="AI24">
         <v>61000000.0</v>
       </c>
-      <c r="AI24">
+      <c r="AJ24">
         <v>-512000000.0</v>
       </c>
-      <c r="AJ24">
+      <c r="AK24">
         <v>-96000000.0</v>
       </c>
-      <c r="AK24">
+      <c r="AL24">
         <v>-1975000000.0</v>
       </c>
-      <c r="AL24">
+      <c r="AM24">
         <v>-4005000000.0</v>
       </c>
-      <c r="AM24">
+      <c r="AN24">
         <v>-1682000000.0</v>
       </c>
-      <c r="AN24">
+      <c r="AO24">
         <v>-222000000.0</v>
       </c>
-      <c r="AO24">
+      <c r="AP24">
         <v>-1657000000.0</v>
       </c>
-      <c r="AP24">
+      <c r="AQ24">
         <v>-1589000000.0</v>
       </c>
-      <c r="AQ24">
+      <c r="AR24">
         <v>495000000.0</v>
       </c>
-      <c r="AR24">
+      <c r="AS24">
         <v>-1335000000.0</v>
       </c>
-      <c r="AS24">
+      <c r="AT24">
         <v>-6900000000.0</v>
       </c>
-      <c r="AT24">
+      <c r="AU24">
         <v>-3119000000.0</v>
       </c>
-      <c r="AU24">
+      <c r="AV24">
         <v>-21000000.0</v>
       </c>
-      <c r="AV24">
+      <c r="AW24">
         <v>-44000000.0</v>
       </c>
-      <c r="AW24">
+      <c r="AX24">
         <v>-161000000.0</v>
       </c>
-      <c r="AX24">
+      <c r="AY24">
         <v>-68000000.0</v>
       </c>
-      <c r="AY24">
+      <c r="AZ24">
         <v>-142000000.0</v>
       </c>
-      <c r="AZ24">
+      <c r="BA24">
         <v>-886000000.0</v>
       </c>
-      <c r="BA24">
+      <c r="BB24">
         <v>-5884000000.0</v>
       </c>
-      <c r="BB24">
+      <c r="BC24">
         <v>3923000000.0</v>
       </c>
-      <c r="BC24">
+      <c r="BD24">
         <v>-975000000.0</v>
       </c>
-      <c r="BD24">
+      <c r="BE24">
         <v>1744000000.0</v>
       </c>
-      <c r="BE24">
+      <c r="BF24">
         <v>-440000000.0</v>
       </c>
-      <c r="BF24">
+      <c r="BG24">
         <v>-348000000.0</v>
       </c>
-      <c r="BG24">
+      <c r="BH24">
         <v>-942000000.0</v>
       </c>
-      <c r="BH24">
+      <c r="BI24">
         <v>651000000.0</v>
       </c>
-      <c r="BI24">
+      <c r="BJ24">
         <v>56000000.0</v>
       </c>
-      <c r="BJ24">
+      <c r="BK24">
         <v>-855000000.0</v>
       </c>
-      <c r="BK24">
+      <c r="BL24">
         <v>260000000.0</v>
       </c>
-      <c r="BL24">
+      <c r="BM24">
         <v>442000000.0</v>
       </c>
-      <c r="BM24">
+      <c r="BN24">
         <v>-282000000.0</v>
       </c>
-      <c r="BN24">
+      <c r="BO24">
         <v>-5719000000.0</v>
       </c>
-      <c r="BO24">
+      <c r="BP24">
         <v>2989000000.0</v>
       </c>
-      <c r="BP24">
+      <c r="BQ24">
         <v>3507000000.0</v>
       </c>
-      <c r="BQ24">
+      <c r="BR24">
         <v>54000000.0</v>
       </c>
-      <c r="BR24">
+      <c r="BS24">
         <v>-1193000000.0</v>
       </c>
-      <c r="BS24">
+      <c r="BT24">
         <v>-960000000.0</v>
       </c>
-      <c r="BT24">
+      <c r="BU24">
         <v>1818000000.0</v>
       </c>
-      <c r="BU24">
+      <c r="BV24">
         <v>-2134000000.0</v>
       </c>
-      <c r="BV24">
+      <c r="BW24">
         <v>-203000000.0</v>
       </c>
-      <c r="BW24">
+      <c r="BX24">
         <v>14456000000.0</v>
       </c>
-      <c r="BX24">
+      <c r="BY24">
         <v>-1002000000.0</v>
       </c>
-      <c r="BY24">
+      <c r="BZ24">
         <v>-6592000000.0</v>
       </c>
-      <c r="BZ24">
+      <c r="CA24">
         <v>-1042000000.0</v>
       </c>
-      <c r="CA24">
+      <c r="CB24">
         <v>16996000000.0</v>
       </c>
-      <c r="CB24">
+      <c r="CC24">
         <v>-1409000000.0</v>
       </c>
-      <c r="CC24">
+      <c r="CD24">
         <v>-347000000.0</v>
       </c>
-      <c r="CD24">
+      <c r="CE24">
         <v>-361000000.0</v>
       </c>
-      <c r="CE24">
+      <c r="CF24">
         <v>3433000000.0</v>
       </c>
-      <c r="CF24">
+      <c r="CG24">
         <v>-836000000.0</v>
       </c>
-      <c r="CG24">
+      <c r="CH24">
         <v>-3167000000.0</v>
       </c>
-      <c r="CH24">
+      <c r="CI24">
         <v>-554000000.0</v>
       </c>
-      <c r="CI24">
+      <c r="CJ24">
         <v>-1562000000.0</v>
       </c>
-      <c r="CJ24">
+      <c r="CK24">
         <v>32000000.0</v>
       </c>
-      <c r="CK24">
+      <c r="CL24">
         <v>-431000000.0</v>
       </c>
-      <c r="CL24">
+      <c r="CM24">
         <v>-206000000.0</v>
       </c>
-      <c r="CM24">
+      <c r="CN24">
         <v>169000000.0</v>
       </c>
-      <c r="CN24">
+      <c r="CO24">
         <v>-189000000.0</v>
       </c>
-      <c r="CO24">
+      <c r="CP24">
         <v>-316000000.0</v>
       </c>
-      <c r="CP24">
+      <c r="CQ24">
         <v>-3968000000.0</v>
       </c>
-      <c r="CQ24">
+      <c r="CR24">
         <v>2739000000.0</v>
       </c>
-      <c r="CR24">
+      <c r="CS24">
         <v>832000000.0</v>
       </c>
-      <c r="CS24">
+      <c r="CT24">
         <v>1428000000.0</v>
       </c>
-      <c r="CT24">
+      <c r="CU24">
         <v>-1351000000.0</v>
       </c>
-      <c r="CU24">
+      <c r="CV24">
         <v>27000000.0</v>
       </c>
-      <c r="CV24">
+      <c r="CW24">
         <v>1160000000.0</v>
       </c>
-      <c r="CW24">
+      <c r="CX24">
         <v>766000000.0</v>
       </c>
-      <c r="CX24">
+      <c r="CY24">
         <v>-1542000000.0</v>
       </c>
-      <c r="CY24">
+      <c r="CZ24">
         <v>1064000000.0</v>
       </c>
-      <c r="CZ24">
+      <c r="DA24">
         <v>-1388000000.0</v>
       </c>
-      <c r="DA24">
+      <c r="DB24">
         <v>2016000000.0</v>
       </c>
-      <c r="DB24">
+      <c r="DC24">
         <v>-345000000.0</v>
       </c>
-      <c r="DC24">
+      <c r="DD24">
         <v>-1567000000.0</v>
       </c>
-      <c r="DD24">
+      <c r="DE24">
         <v>59000000.0</v>
       </c>
-      <c r="DE24">
+      <c r="DF24">
         <v>-536000000.0</v>
       </c>
-      <c r="DF24">
+      <c r="DG24">
         <v>-1366000000.0</v>
       </c>
-      <c r="DG24">
+      <c r="DH24">
         <v>4049000000.0</v>
       </c>
     </row>
-    <row r="25" spans="1:111">
+    <row r="25" spans="1:112">
       <c r="A25" t="s">
-        <v>227</v>
+        <v>228</v>
       </c>
       <c r="B25">
-        <v>7280000000.0</v>
+        <v>1502000000.0</v>
       </c>
       <c r="C25">
-        <v>3567000000.0</v>
+        <v>1276000000.0</v>
       </c>
       <c r="D25">
+        <v>2671000000.0</v>
+      </c>
+      <c r="E25">
         <v>1458000000.0</v>
       </c>
-      <c r="E25">
+      <c r="F25">
         <v>3317000000.0</v>
       </c>
-      <c r="F25">
+      <c r="G25">
         <v>2008000000.0</v>
       </c>
-      <c r="G25">
+      <c r="H25">
         <v>2827000000.0</v>
       </c>
-      <c r="H25">
+      <c r="I25">
         <v>2544000000.0</v>
       </c>
-      <c r="I25">
+      <c r="J25">
         <v>1461000000.0</v>
       </c>
-      <c r="J25">
+      <c r="K25">
         <v>2489000000.0</v>
       </c>
-      <c r="K25">
+      <c r="L25">
         <v>2960000000.0</v>
       </c>
-      <c r="L25">
+      <c r="M25">
         <v>2606000000.0</v>
       </c>
-      <c r="M25">
+      <c r="N25">
         <v>1946000000.0</v>
       </c>
-      <c r="N25">
+      <c r="O25">
         <v>8776000000.0</v>
       </c>
-      <c r="O25">
+      <c r="P25">
         <v>3148000000.0</v>
       </c>
-      <c r="P25">
+      <c r="Q25">
         <v>3483000000.0</v>
       </c>
-      <c r="Q25">
+      <c r="R25">
         <v>406000000.0</v>
       </c>
-      <c r="R25">
+      <c r="S25">
         <v>382000000.0</v>
       </c>
-      <c r="S25">
+      <c r="T25">
         <v>1922000000.0</v>
       </c>
-      <c r="T25">
+      <c r="U25">
         <v>-1153000000.0</v>
       </c>
-      <c r="U25">
+      <c r="V25">
         <v>1138000000.0</v>
       </c>
-      <c r="V25">
+      <c r="W25">
         <v>4864000000.0</v>
       </c>
-      <c r="W25">
+      <c r="X25">
         <v>3087000000.0</v>
       </c>
-      <c r="X25">
+      <c r="Y25">
         <v>701000000.0</v>
       </c>
-      <c r="Y25">
+      <c r="Z25">
         <v>-2551000000.0</v>
       </c>
-      <c r="Z25">
+      <c r="AA25">
         <v>-2465000000.0</v>
       </c>
-      <c r="AA25">
+      <c r="AB25">
         <v>1962000000.0</v>
       </c>
-      <c r="AB25">
+      <c r="AC25">
         <v>646000000.0</v>
       </c>
-      <c r="AC25">
+      <c r="AD25">
         <v>691000000.0</v>
       </c>
-      <c r="AD25">
+      <c r="AE25">
         <v>-10242000000.0</v>
       </c>
-      <c r="AE25">
+      <c r="AF25">
         <v>2621000000.0</v>
       </c>
-      <c r="AF25">
+      <c r="AG25">
         <v>4717000000.0</v>
       </c>
-      <c r="AG25">
+      <c r="AH25">
         <v>43000000.0</v>
       </c>
-      <c r="AH25">
+      <c r="AI25">
         <v>-8297000000.0</v>
       </c>
-      <c r="AI25">
+      <c r="AJ25">
         <v>3857000000.0</v>
       </c>
-      <c r="AJ25">
+      <c r="AK25">
         <v>2548000000.0</v>
       </c>
-      <c r="AK25">
+      <c r="AL25">
         <v>1272000000.0</v>
       </c>
-      <c r="AL25">
+      <c r="AM25">
         <v>-1623000000.0</v>
       </c>
-      <c r="AM25">
+      <c r="AN25">
         <v>2351000000.0</v>
       </c>
-      <c r="AN25">
+      <c r="AO25">
         <v>4291000000.0</v>
       </c>
-      <c r="AO25">
+      <c r="AP25">
         <v>1913000000.0</v>
       </c>
-      <c r="AP25">
+      <c r="AQ25">
         <v>4682000000.0</v>
       </c>
-      <c r="AQ25">
+      <c r="AR25">
         <v>1436000000.0</v>
       </c>
-      <c r="AR25">
+      <c r="AS25">
         <v>3087000000.0</v>
       </c>
-      <c r="AS25">
+      <c r="AT25">
         <v>2686000000.0</v>
       </c>
-      <c r="AT25">
+      <c r="AU25">
         <v>-4831000000.0</v>
       </c>
-      <c r="AU25">
+      <c r="AV25">
         <v>1935000000.0</v>
       </c>
-      <c r="AV25">
+      <c r="AW25">
         <v>4437000000.0</v>
       </c>
-      <c r="AW25">
+      <c r="AX25">
         <v>1156000000.0</v>
       </c>
-      <c r="AX25">
+      <c r="AY25">
         <v>1204000000.0</v>
       </c>
-      <c r="AY25">
+      <c r="AZ25">
         <v>2670000000.0</v>
       </c>
-      <c r="AZ25">
+      <c r="BA25">
         <v>4581000000.0</v>
       </c>
-      <c r="BA25">
+      <c r="BB25">
         <v>1747000000.0</v>
       </c>
-      <c r="BB25">
+      <c r="BC25">
         <v>1981000000.0</v>
       </c>
-      <c r="BC25">
+      <c r="BD25">
         <v>-998000000.0</v>
       </c>
-      <c r="BD25">
+      <c r="BE25">
         <v>4739000000.0</v>
       </c>
-      <c r="BE25">
+      <c r="BF25">
         <v>5758000000.0</v>
       </c>
-      <c r="BF25">
+      <c r="BG25">
         <v>-765729000000.0</v>
       </c>
-      <c r="BG25">
+      <c r="BH25">
         <v>2246000000.0</v>
       </c>
-      <c r="BH25">
+      <c r="BI25">
         <v>167000000.0</v>
       </c>
-      <c r="BI25">
+      <c r="BJ25">
         <v>1510000000.0</v>
       </c>
-      <c r="BJ25">
+      <c r="BK25">
         <v>269782000000.0</v>
       </c>
-      <c r="BK25">
+      <c r="BL25">
         <v>1265000000.0</v>
       </c>
-      <c r="BL25">
+      <c r="BM25">
         <v>1057000000.0</v>
       </c>
-      <c r="BM25">
+      <c r="BN25">
         <v>2871000000.0</v>
       </c>
-      <c r="BN25">
+      <c r="BO25">
         <v>2487000000.0</v>
       </c>
-      <c r="BO25">
+      <c r="BP25">
         <v>-3175000000.0</v>
       </c>
-      <c r="BP25">
+      <c r="BQ25">
         <v>3704000000.0</v>
       </c>
-      <c r="BQ25">
+      <c r="BR25">
         <v>1625000000.0</v>
       </c>
-      <c r="BR25">
+      <c r="BS25">
         <v>8046000000.0</v>
       </c>
-      <c r="BS25">
+      <c r="BT25">
         <v>4287000000.0</v>
       </c>
-      <c r="BT25">
+      <c r="BU25">
         <v>850000000.0</v>
       </c>
-      <c r="BU25">
+      <c r="BV25">
         <v>654000000.0</v>
       </c>
-      <c r="BV25">
+      <c r="BW25">
         <v>-7060000000.0</v>
       </c>
-      <c r="BW25">
+      <c r="BX25">
         <v>5019000000.0</v>
       </c>
-      <c r="BX25">
+      <c r="BY25">
         <v>-792000000.0</v>
       </c>
-      <c r="BY25">
+      <c r="BZ25">
         <v>-297000000.0</v>
       </c>
-      <c r="BZ25">
+      <c r="CA25">
         <v>-5410000000.0</v>
       </c>
-      <c r="CA25">
+      <c r="CB25">
         <v>897000000.0</v>
       </c>
-      <c r="CB25">
+      <c r="CC25">
         <v>2407000000.0</v>
       </c>
-      <c r="CC25">
+      <c r="CD25">
         <v>19506000000.0</v>
       </c>
-      <c r="CD25">
+      <c r="CE25">
         <v>-898000000.0</v>
       </c>
-      <c r="CE25">
+      <c r="CF25">
         <v>444000000.0</v>
       </c>
-      <c r="CF25">
+      <c r="CG25">
         <v>9321000000.0</v>
       </c>
-      <c r="CG25">
+      <c r="CH25">
         <v>6316000000.0</v>
       </c>
-      <c r="CH25">
+      <c r="CI25">
         <v>12364000000.0</v>
       </c>
-      <c r="CI25">
+      <c r="CJ25">
         <v>5950000000.0</v>
       </c>
-      <c r="CJ25">
+      <c r="CK25">
         <v>2867000000.0</v>
       </c>
-      <c r="CK25">
+      <c r="CL25">
         <v>9711000000.0</v>
       </c>
-      <c r="CL25">
+      <c r="CM25">
         <v>13510000000.0</v>
       </c>
-      <c r="CM25">
+      <c r="CN25">
         <v>5910000000.0</v>
       </c>
-      <c r="CN25">
+      <c r="CO25">
         <v>21944000000.0</v>
       </c>
-      <c r="CO25">
+      <c r="CP25">
         <v>9523000000.0</v>
       </c>
-      <c r="CP25">
+      <c r="CQ25">
         <v>10027000000.0</v>
       </c>
-      <c r="CQ25">
+      <c r="CR25">
         <v>6141000000.0</v>
       </c>
-      <c r="CR25">
+      <c r="CS25">
         <v>2628000000.0</v>
       </c>
-      <c r="CS25">
+      <c r="CT25">
         <v>2923000000.0</v>
       </c>
-      <c r="CT25">
+      <c r="CU25">
         <v>6285000000.0</v>
       </c>
-      <c r="CU25">
+      <c r="CV25">
         <v>-2709000000.0</v>
       </c>
-      <c r="CV25">
+      <c r="CW25">
         <v>1654000000.0</v>
       </c>
-      <c r="CW25">
+      <c r="CX25">
         <v>550000000.0</v>
       </c>
-      <c r="CX25">
+      <c r="CY25">
         <v>-4770000000.0</v>
       </c>
-      <c r="CY25">
+      <c r="CZ25">
         <v>712000000.0</v>
       </c>
-      <c r="CZ25">
+      <c r="DA25">
         <v>399000000.0</v>
       </c>
-      <c r="DA25">
+      <c r="DB25">
         <v>31473000000.0</v>
       </c>
-      <c r="DB25">
+      <c r="DC25">
         <v>-1974000000.0</v>
       </c>
-      <c r="DC25">
+      <c r="DD25">
         <v>213097000000.0</v>
       </c>
-      <c r="DD25">
+      <c r="DE25">
         <v>212001000000.0</v>
       </c>
-      <c r="DE25">
+      <c r="DF25">
         <v>225000000.0</v>
       </c>
-      <c r="DF25">
+      <c r="DG25">
         <v>-895000000.0</v>
       </c>
-      <c r="DG25"/>
+      <c r="DH25"/>
     </row>
-    <row r="26" spans="1:111">
+    <row r="26" spans="1:112">
       <c r="A26" t="s">
-        <v>228</v>
+        <v>229</v>
       </c>
       <c r="B26">
+        <v>-755000000.0</v>
+      </c>
+      <c r="C26">
         <v>-460000000.0</v>
       </c>
-      <c r="C26">
+      <c r="D26">
         <v>-502000000.0</v>
       </c>
-      <c r="D26">
+      <c r="E26">
         <v>-510000000.0</v>
       </c>
-      <c r="E26">
+      <c r="F26">
         <v>-1411000000.0</v>
       </c>
-      <c r="F26">
+      <c r="G26">
         <v>-406000000.0</v>
       </c>
-      <c r="G26">
+      <c r="H26">
         <v>-774000000.0</v>
       </c>
-      <c r="H26">
+      <c r="I26">
         <v>-855000000.0</v>
       </c>
-      <c r="I26">
+      <c r="J26">
         <v>-1172000000.0</v>
       </c>
-      <c r="J26">
+      <c r="K26">
         <v>-859000000.0</v>
       </c>
-      <c r="K26">
+      <c r="L26">
         <v>-792000000.0</v>
       </c>
-      <c r="L26">
+      <c r="M26">
         <v>-672000000.0</v>
       </c>
-      <c r="M26">
+      <c r="N26">
         <v>-780000000.0</v>
       </c>
-      <c r="N26">
+      <c r="O26">
         <v>-596000000.0</v>
       </c>
-      <c r="O26">
+      <c r="P26">
         <v>-674000000.0</v>
       </c>
-      <c r="P26">
+      <c r="Q26">
         <v>-1116000000.0</v>
       </c>
-      <c r="Q26">
+      <c r="R26">
         <v>-940000000.0</v>
       </c>
-      <c r="R26">
+      <c r="S26">
         <v>-1176000000.0</v>
       </c>
-      <c r="S26">
+      <c r="T26">
         <v>-1015000000.0</v>
       </c>
-      <c r="T26">
+      <c r="U26">
         <v>-1613000000.0</v>
       </c>
-      <c r="U26">
+      <c r="V26">
         <v>-999000000.0</v>
       </c>
-      <c r="V26">
+      <c r="W26">
         <v>-1574000000.0</v>
       </c>
-      <c r="W26">
+      <c r="X26">
         <v>-80000000.0</v>
       </c>
-      <c r="X26">
+      <c r="Y26">
         <v>-75000000.0</v>
       </c>
-      <c r="Y26">
+      <c r="Z26">
         <v>-500000000.0</v>
       </c>
-      <c r="Z26">
+      <c r="AA26">
         <v>-250000000.0</v>
       </c>
-      <c r="AA26">
+      <c r="AB26">
         <v>-785000000.0</v>
       </c>
-      <c r="AB26">
+      <c r="AC26">
         <v>-750000000.0</v>
       </c>
-      <c r="AC26">
+      <c r="AD26">
         <v>-500000000.0</v>
       </c>
-      <c r="AD26">
+      <c r="AE26">
         <v>-1200000000.0</v>
       </c>
-      <c r="AE26">
+      <c r="AF26">
         <v>-636000000.0</v>
       </c>
-      <c r="AF26">
+      <c r="AG26">
         <v>-1115000000.0</v>
       </c>
-      <c r="AG26">
+      <c r="AH26">
         <v>-1041000000.0</v>
       </c>
-      <c r="AH26">
+      <c r="AI26">
         <v>-622000000.0</v>
       </c>
-      <c r="AI26">
+      <c r="AJ26">
         <v>-495000000.0</v>
       </c>
-      <c r="AJ26">
+      <c r="AK26">
         <v>-952000000.0</v>
       </c>
-      <c r="AK26">
+      <c r="AL26">
         <v>-858000000.0</v>
       </c>
-      <c r="AL26">
+      <c r="AM26">
         <v>-302000000.0</v>
       </c>
-      <c r="AM26">
-[...1 lines deleted...]
-      </c>
       <c r="AN26">
         <v>0.0</v>
       </c>
       <c r="AO26">
+        <v>0.0</v>
+      </c>
+      <c r="AP26">
         <v>-70000000.0</v>
       </c>
-      <c r="AP26">
+      <c r="AQ26">
         <v>-823000000.0</v>
       </c>
-      <c r="AQ26">
+      <c r="AR26">
         <v>-107000000.0</v>
       </c>
-      <c r="AR26">
+      <c r="AS26">
         <v>-14000000.0</v>
       </c>
-      <c r="AS26">
+      <c r="AT26">
         <v>-986000000.0</v>
       </c>
-      <c r="AT26">
+      <c r="AU26">
         <v>-557000000.0</v>
       </c>
-      <c r="AU26">
+      <c r="AV26">
         <v>-439000000.0</v>
       </c>
-      <c r="AV26">
+      <c r="AW26">
         <v>-4000000.0</v>
       </c>
-      <c r="AW26">
-[...1 lines deleted...]
-      </c>
       <c r="AX26">
+        <v>0.0</v>
+      </c>
+      <c r="AY26">
         <v>774000000.0</v>
       </c>
-      <c r="AY26">
+      <c r="AZ26">
         <v>1000000000.0</v>
       </c>
-      <c r="AZ26">
-[...1 lines deleted...]
-      </c>
       <c r="BA26">
         <v>0.0</v>
       </c>
       <c r="BB26">
+        <v>0.0</v>
+      </c>
+      <c r="BC26">
         <v>-3348000000.0</v>
       </c>
-      <c r="BC26">
-[...1 lines deleted...]
-      </c>
       <c r="BD26">
         <v>0.0</v>
       </c>
       <c r="BE26">
         <v>0.0</v>
       </c>
       <c r="BF26">
         <v>0.0</v>
       </c>
       <c r="BG26">
+        <v>0.0</v>
+      </c>
+      <c r="BH26">
         <v>4000000.0</v>
       </c>
-      <c r="BH26">
+      <c r="BI26">
         <v>2098000000.0</v>
       </c>
-      <c r="BI26">
+      <c r="BJ26">
         <v>-2805000000.0</v>
       </c>
-      <c r="BJ26">
+      <c r="BK26">
         <v>1825000000.0</v>
       </c>
-      <c r="BK26">
+      <c r="BL26">
         <v>1268000000.0</v>
       </c>
-      <c r="BL26">
-[...1 lines deleted...]
-      </c>
       <c r="BM26">
         <v>0.0</v>
       </c>
       <c r="BN26">
+        <v>0.0</v>
+      </c>
+      <c r="BO26">
         <v>1268000000.0</v>
       </c>
-      <c r="BO26">
-[...1 lines deleted...]
-      </c>
       <c r="BP26">
+        <v>0.0</v>
+      </c>
+      <c r="BQ26">
         <v>691000000.0</v>
       </c>
-      <c r="BQ26"/>
-      <c r="BR26">
+      <c r="BR26"/>
+      <c r="BS26">
         <v>-11905000000.0</v>
       </c>
-      <c r="BS26"/>
-      <c r="BT26">
+      <c r="BT26"/>
+      <c r="BU26">
         <v>17000000.0</v>
       </c>
-      <c r="BU26">
+      <c r="BV26">
         <v>-1250000000.0</v>
       </c>
-      <c r="BV26">
+      <c r="BW26">
         <v>-730000000.0</v>
       </c>
-      <c r="BW26">
+      <c r="BX26">
         <v>-200000000.0</v>
       </c>
-      <c r="BX26">
+      <c r="BY26">
         <v>-17000000.0</v>
       </c>
-      <c r="BY26">
+      <c r="BZ26">
         <v>-758000000.0</v>
       </c>
-      <c r="BZ26">
+      <c r="CA26">
         <v>-655000000.0</v>
       </c>
-      <c r="CA26">
+      <c r="CB26">
         <v>-484000000.0</v>
       </c>
-      <c r="CB26">
+      <c r="CC26">
         <v>1762000000.0</v>
       </c>
-      <c r="CC26">
+      <c r="CD26">
         <v>46000000.0</v>
       </c>
-      <c r="CD26">
+      <c r="CE26">
         <v>-9599000000.0</v>
       </c>
-      <c r="CE26"/>
       <c r="CF26"/>
       <c r="CG26"/>
-      <c r="CH26">
+      <c r="CH26"/>
+      <c r="CI26">
         <v>-504000000.0</v>
       </c>
-      <c r="CI26">
+      <c r="CJ26">
         <v>-221000000.0</v>
       </c>
-      <c r="CJ26">
+      <c r="CK26">
         <v>-210000000.0</v>
       </c>
-      <c r="CK26">
+      <c r="CL26">
         <v>-65000000.0</v>
       </c>
-      <c r="CL26">
+      <c r="CM26">
         <v>-97000000.0</v>
       </c>
-      <c r="CM26"/>
       <c r="CN26"/>
       <c r="CO26"/>
       <c r="CP26"/>
-      <c r="CQ26">
+      <c r="CQ26"/>
+      <c r="CR26">
         <v>-40000000.0</v>
       </c>
-      <c r="CR26">
+      <c r="CS26">
         <v>-191000000.0</v>
       </c>
-      <c r="CS26">
+      <c r="CT26">
         <v>-240000000.0</v>
       </c>
-      <c r="CT26">
+      <c r="CU26">
         <v>-304000000.0</v>
       </c>
-      <c r="CU26">
+      <c r="CV26">
         <v>-506000000.0</v>
       </c>
-      <c r="CV26">
+      <c r="CW26">
         <v>-273000000.0</v>
       </c>
-      <c r="CW26">
+      <c r="CX26">
         <v>-238000000.0</v>
       </c>
-      <c r="CX26">
+      <c r="CY26">
         <v>-206000000.0</v>
       </c>
-      <c r="CY26">
+      <c r="CZ26">
         <v>-193000000.0</v>
       </c>
-      <c r="CZ26"/>
       <c r="DA26"/>
       <c r="DB26"/>
       <c r="DC26"/>
       <c r="DD26"/>
       <c r="DE26"/>
       <c r="DF26"/>
       <c r="DG26"/>
+      <c r="DH26"/>
     </row>
-    <row r="27" spans="1:111">
+    <row r="27" spans="1:112">
       <c r="A27" t="s">
-        <v>229</v>
+        <v>230</v>
       </c>
       <c r="B27"/>
       <c r="C27"/>
       <c r="D27"/>
       <c r="E27"/>
-      <c r="F27">
+      <c r="F27"/>
+      <c r="G27">
         <v>168000000.0</v>
       </c>
-      <c r="G27"/>
       <c r="H27"/>
       <c r="I27"/>
-      <c r="J27">
+      <c r="J27"/>
+      <c r="K27">
         <v>171000000.0</v>
       </c>
-      <c r="K27"/>
       <c r="L27"/>
       <c r="M27"/>
-      <c r="N27">
+      <c r="N27"/>
+      <c r="O27">
         <v>184000000.0</v>
       </c>
-      <c r="O27"/>
       <c r="P27"/>
       <c r="Q27"/>
-      <c r="R27">
+      <c r="R27"/>
+      <c r="S27">
         <v>173000000.0</v>
       </c>
-      <c r="S27"/>
       <c r="T27"/>
       <c r="U27"/>
-      <c r="V27">
+      <c r="V27"/>
+      <c r="W27">
         <v>127000000.0</v>
       </c>
-      <c r="W27"/>
       <c r="X27"/>
       <c r="Y27"/>
-      <c r="Z27">
+      <c r="Z27"/>
+      <c r="AA27">
         <v>150000000.0</v>
       </c>
-      <c r="AA27"/>
       <c r="AB27"/>
       <c r="AC27"/>
-      <c r="AD27">
+      <c r="AD27"/>
+      <c r="AE27">
         <v>86000000.0</v>
       </c>
-      <c r="AE27"/>
       <c r="AF27"/>
       <c r="AG27"/>
-      <c r="AH27">
+      <c r="AH27"/>
+      <c r="AI27">
         <v>128000000.0</v>
       </c>
-      <c r="AI27"/>
       <c r="AJ27"/>
       <c r="AK27"/>
-      <c r="AL27">
+      <c r="AL27"/>
+      <c r="AM27">
         <v>147000000.0</v>
       </c>
-      <c r="AM27"/>
       <c r="AN27"/>
       <c r="AO27"/>
-      <c r="AP27">
+      <c r="AP27"/>
+      <c r="AQ27">
         <v>154000000.0</v>
       </c>
-      <c r="AQ27"/>
       <c r="AR27"/>
       <c r="AS27"/>
-      <c r="AT27">
+      <c r="AT27"/>
+      <c r="AU27">
         <v>192000000.0</v>
       </c>
-      <c r="AU27"/>
       <c r="AV27"/>
       <c r="AW27"/>
-      <c r="AX27">
+      <c r="AX27"/>
+      <c r="AY27">
         <v>175000000.0</v>
       </c>
-      <c r="AY27"/>
       <c r="AZ27"/>
       <c r="BA27"/>
-      <c r="BB27">
+      <c r="BB27"/>
+      <c r="BC27">
         <v>168000000.0</v>
       </c>
-      <c r="BC27"/>
       <c r="BD27"/>
       <c r="BE27"/>
       <c r="BF27"/>
       <c r="BG27"/>
       <c r="BH27"/>
       <c r="BI27"/>
       <c r="BJ27"/>
       <c r="BK27"/>
       <c r="BL27"/>
       <c r="BM27"/>
       <c r="BN27"/>
       <c r="BO27"/>
       <c r="BP27"/>
       <c r="BQ27"/>
       <c r="BR27"/>
       <c r="BS27"/>
       <c r="BT27"/>
       <c r="BU27"/>
       <c r="BV27"/>
       <c r="BW27"/>
       <c r="BX27"/>
       <c r="BY27"/>
       <c r="BZ27"/>
       <c r="CA27"/>
       <c r="CB27"/>
@@ -41621,1053 +42014,1063 @@
       <c r="CI27"/>
       <c r="CJ27"/>
       <c r="CK27"/>
       <c r="CL27"/>
       <c r="CM27"/>
       <c r="CN27"/>
       <c r="CO27"/>
       <c r="CP27"/>
       <c r="CQ27"/>
       <c r="CR27"/>
       <c r="CS27"/>
       <c r="CT27"/>
       <c r="CU27"/>
       <c r="CV27"/>
       <c r="CW27"/>
       <c r="CX27"/>
       <c r="CY27"/>
       <c r="CZ27"/>
       <c r="DA27"/>
       <c r="DB27"/>
       <c r="DC27"/>
       <c r="DD27"/>
       <c r="DE27"/>
       <c r="DF27"/>
       <c r="DG27"/>
+      <c r="DH27"/>
     </row>
-    <row r="28" spans="1:111">
+    <row r="28" spans="1:112">
       <c r="A28" t="s">
-        <v>230</v>
+        <v>231</v>
       </c>
       <c r="B28">
+        <v>3559000000.0</v>
+      </c>
+      <c r="C28">
         <v>-998000000.0</v>
       </c>
-      <c r="C28">
+      <c r="D28">
         <v>-508000000.0</v>
       </c>
-      <c r="D28">
+      <c r="E28">
         <v>1449000000.0</v>
       </c>
-      <c r="E28">
+      <c r="F28">
         <v>220000000.0</v>
       </c>
-      <c r="F28">
+      <c r="G28">
         <v>-519000000.0</v>
       </c>
-      <c r="G28">
+      <c r="H28">
         <v>-1146000000.0</v>
       </c>
-      <c r="H28">
+      <c r="I28">
         <v>-1205000000.0</v>
       </c>
-      <c r="I28">
+      <c r="J28">
         <v>-261000000.0</v>
       </c>
-      <c r="J28">
+      <c r="K28">
         <v>-176000000.0</v>
       </c>
-      <c r="K28">
+      <c r="L28">
         <v>-848000000.0</v>
       </c>
-      <c r="L28">
+      <c r="M28">
         <v>379000000.0</v>
       </c>
-      <c r="M28">
+      <c r="N28">
         <v>-2295000000.0</v>
       </c>
-      <c r="N28">
+      <c r="O28">
         <v>-4701000000.0</v>
       </c>
-      <c r="O28">
+      <c r="P28">
         <v>1743000000.0</v>
       </c>
-      <c r="P28">
+      <c r="Q28">
         <v>-9088000000.0</v>
       </c>
-      <c r="Q28">
+      <c r="R28">
         <v>1865000000.0</v>
       </c>
-      <c r="R28">
+      <c r="S28">
         <v>-1335000000.0</v>
       </c>
-      <c r="S28">
+      <c r="T28">
         <v>-1108000000.0</v>
       </c>
-      <c r="T28">
+      <c r="U28">
         <v>1632000000.0</v>
       </c>
-      <c r="U28">
+      <c r="V28">
         <v>-564000000.0</v>
       </c>
-      <c r="V28">
+      <c r="W28">
         <v>-6993000000.0</v>
       </c>
-      <c r="W28">
+      <c r="X28">
         <v>2885000000.0</v>
       </c>
-      <c r="X28">
+      <c r="Y28">
         <v>680000000.0</v>
       </c>
-      <c r="Y28">
+      <c r="Z28">
         <v>14157000000.0</v>
       </c>
-      <c r="Z28">
+      <c r="AA28">
         <v>-1009000000.0</v>
       </c>
-      <c r="AA28">
+      <c r="AB28">
         <v>2327000000.0</v>
       </c>
-      <c r="AB28">
+      <c r="AC28">
         <v>934000000.0</v>
       </c>
-      <c r="AC28">
+      <c r="AD28">
         <v>2316000000.0</v>
       </c>
-      <c r="AD28">
+      <c r="AE28">
         <v>-3332000000.0</v>
       </c>
-      <c r="AE28">
+      <c r="AF28">
         <v>-1081000000.0</v>
       </c>
-      <c r="AF28">
+      <c r="AG28">
         <v>1394000000.0</v>
       </c>
-      <c r="AG28">
+      <c r="AH28">
         <v>218000000.0</v>
       </c>
-      <c r="AH28">
+      <c r="AI28">
         <v>-2595000000.0</v>
       </c>
-      <c r="AI28">
+      <c r="AJ28">
         <v>883000000.0</v>
       </c>
-      <c r="AJ28">
+      <c r="AK28">
         <v>-693000000.0</v>
       </c>
-      <c r="AK28">
+      <c r="AL28">
         <v>1499000000.0</v>
       </c>
-      <c r="AL28">
+      <c r="AM28">
         <v>-11778000000.0</v>
       </c>
-      <c r="AM28">
+      <c r="AN28">
         <v>612000000.0</v>
       </c>
-      <c r="AN28">
+      <c r="AO28">
         <v>3376000000.0</v>
       </c>
-      <c r="AO28">
+      <c r="AP28">
         <v>4291000000.0</v>
       </c>
-      <c r="AP28">
+      <c r="AQ28">
         <v>1557000000.0</v>
       </c>
-      <c r="AQ28">
+      <c r="AR28">
         <v>-288000000.0</v>
       </c>
-      <c r="AR28">
+      <c r="AS28">
         <v>-4287000000.0</v>
       </c>
-      <c r="AS28">
+      <c r="AT28">
         <v>1723000000.0</v>
       </c>
-      <c r="AT28">
+      <c r="AU28">
         <v>279000000.0</v>
       </c>
-      <c r="AU28">
+      <c r="AV28">
         <v>2411000000.0</v>
       </c>
-      <c r="AV28">
+      <c r="AW28">
         <v>3225000000.0</v>
       </c>
-      <c r="AW28">
+      <c r="AX28">
         <v>-3659000000.0</v>
       </c>
-      <c r="AX28">
+      <c r="AY28">
         <v>-1323000000.0</v>
       </c>
-      <c r="AY28">
+      <c r="AZ28">
         <v>-1794000000.0</v>
       </c>
-      <c r="AZ28">
+      <c r="BA28">
         <v>-7114000000.0</v>
       </c>
-      <c r="BA28">
+      <c r="BB28">
         <v>1324000000.0</v>
       </c>
-      <c r="BB28">
+      <c r="BC28">
         <v>-5217000000.0</v>
       </c>
-      <c r="BC28">
+      <c r="BD28">
         <v>-1039000000.0</v>
       </c>
-      <c r="BD28">
+      <c r="BE28">
         <v>6051000000.0</v>
       </c>
-      <c r="BE28">
+      <c r="BF28">
         <v>240000000.0</v>
       </c>
-      <c r="BF28">
+      <c r="BG28">
         <v>-1800000000.0</v>
       </c>
-      <c r="BG28">
+      <c r="BH28">
         <v>4596000000.0</v>
       </c>
-      <c r="BH28">
+      <c r="BI28">
         <v>4324000000.0</v>
       </c>
-      <c r="BI28">
+      <c r="BJ28">
         <v>2262000000.0</v>
       </c>
-      <c r="BJ28">
+      <c r="BK28">
         <v>-5248000000.0</v>
       </c>
-      <c r="BK28">
+      <c r="BL28">
         <v>11768000000.0</v>
       </c>
-      <c r="BL28">
+      <c r="BM28">
         <v>3016000000.0</v>
       </c>
-      <c r="BM28">
+      <c r="BN28">
         <v>3845000000.0</v>
       </c>
-      <c r="BN28">
+      <c r="BO28">
         <v>23000000.0</v>
       </c>
-      <c r="BO28">
+      <c r="BP28">
         <v>-3124000000.0</v>
       </c>
-      <c r="BP28">
+      <c r="BQ28">
         <v>1166000000.0</v>
       </c>
-      <c r="BQ28">
+      <c r="BR28">
         <v>-2168000000.0</v>
       </c>
-      <c r="BR28">
+      <c r="BS28">
         <v>-3020000000.0</v>
       </c>
-      <c r="BS28">
+      <c r="BT28">
         <v>1713000000.0</v>
       </c>
-      <c r="BT28">
+      <c r="BU28">
         <v>2841000000.0</v>
       </c>
-      <c r="BU28">
+      <c r="BV28">
         <v>4654000000.0</v>
       </c>
-      <c r="BV28">
+      <c r="BW28">
         <v>-13254000000.0</v>
       </c>
-      <c r="BW28">
+      <c r="BX28">
         <v>418000000.0</v>
       </c>
-      <c r="BX28">
+      <c r="BY28">
         <v>5954000000.0</v>
       </c>
-      <c r="BY28">
+      <c r="BZ28">
         <v>4014000000.0</v>
       </c>
-      <c r="BZ28">
+      <c r="CA28">
         <v>-1628000000.0</v>
       </c>
-      <c r="CA28">
+      <c r="CB28">
         <v>1722000000.0</v>
       </c>
-      <c r="CB28">
+      <c r="CC28">
         <v>1392000000.0</v>
       </c>
-      <c r="CC28">
+      <c r="CD28">
         <v>13876000000.0</v>
       </c>
-      <c r="CD28">
+      <c r="CE28">
         <v>-5643000000.0</v>
       </c>
-      <c r="CE28">
+      <c r="CF28">
         <v>7150000000.0</v>
       </c>
-      <c r="CF28">
+      <c r="CG28">
         <v>7826000000.0</v>
       </c>
-      <c r="CG28">
+      <c r="CH28">
         <v>5180000000.0</v>
       </c>
-      <c r="CH28">
+      <c r="CI28">
         <v>1313000000.0</v>
       </c>
-      <c r="CI28">
+      <c r="CJ28">
         <v>2946000000.0</v>
       </c>
-      <c r="CJ28">
+      <c r="CK28">
         <v>2360000000.0</v>
       </c>
-      <c r="CK28">
+      <c r="CL28">
         <v>1262000000.0</v>
       </c>
-      <c r="CL28">
+      <c r="CM28">
         <v>1452000000.0</v>
       </c>
-      <c r="CM28">
+      <c r="CN28">
         <v>2140000000.0</v>
       </c>
-      <c r="CN28">
+      <c r="CO28">
         <v>4879000000.0</v>
       </c>
-      <c r="CO28">
+      <c r="CP28">
         <v>3186000000.0</v>
       </c>
-      <c r="CP28">
+      <c r="CQ28">
         <v>3062000000.0</v>
       </c>
-      <c r="CQ28">
+      <c r="CR28">
         <v>2256000000.0</v>
       </c>
-      <c r="CR28">
+      <c r="CS28">
         <v>711000000.0</v>
       </c>
-      <c r="CS28">
+      <c r="CT28">
         <v>820000000.0</v>
       </c>
-      <c r="CT28">
+      <c r="CU28">
         <v>2279000000.0</v>
       </c>
-      <c r="CU28">
+      <c r="CV28">
         <v>-513000000.0</v>
       </c>
-      <c r="CV28">
+      <c r="CW28">
         <v>244000000.0</v>
       </c>
-      <c r="CW28">
+      <c r="CX28">
         <v>893000000.0</v>
       </c>
-      <c r="CX28">
+      <c r="CY28">
         <v>-484000000.0</v>
       </c>
-      <c r="CY28">
+      <c r="CZ28">
         <v>-234000000.0</v>
       </c>
-      <c r="CZ28">
+      <c r="DA28">
         <v>1583000000.0</v>
       </c>
-      <c r="DA28">
+      <c r="DB28">
         <v>-1566000000.0</v>
       </c>
-      <c r="DB28">
+      <c r="DC28">
         <v>-2238000000.0</v>
       </c>
-      <c r="DC28">
+      <c r="DD28">
         <v>2547000000.0</v>
       </c>
-      <c r="DD28">
+      <c r="DE28">
         <v>-1250000000.0</v>
       </c>
-      <c r="DE28">
+      <c r="DF28">
         <v>-1065000000.0</v>
       </c>
-      <c r="DF28">
+      <c r="DG28">
         <v>2448000000.0</v>
       </c>
-      <c r="DG28">
+      <c r="DH28">
         <v>-5583000000.0</v>
       </c>
     </row>
-    <row r="29" spans="1:111">
+    <row r="29" spans="1:112">
       <c r="A29" t="s">
-        <v>231</v>
+        <v>232</v>
       </c>
       <c r="B29">
+        <v>2687000000.0</v>
+      </c>
+      <c r="C29">
         <v>8089000000.0</v>
       </c>
-      <c r="C29">
+      <c r="D29">
         <v>3567000000.0</v>
       </c>
-      <c r="D29">
+      <c r="E29">
         <v>2187000000.0</v>
       </c>
-      <c r="E29">
+      <c r="F29">
         <v>4262000000.0</v>
       </c>
-      <c r="F29">
+      <c r="G29">
         <v>5129000000.0</v>
       </c>
-      <c r="G29">
+      <c r="H29">
         <v>4169000000.0</v>
       </c>
-      <c r="H29">
+      <c r="I29">
         <v>3490000000.0</v>
       </c>
-      <c r="I29">
+      <c r="J29">
         <v>2328000000.0</v>
       </c>
-      <c r="J29">
+      <c r="K29">
         <v>5721000000.0</v>
       </c>
-      <c r="K29">
+      <c r="L29">
         <v>3475000000.0</v>
       </c>
-      <c r="L29">
+      <c r="M29">
         <v>3038000000.0</v>
       </c>
-      <c r="M29">
+      <c r="N29">
         <v>2026000000.0</v>
       </c>
-      <c r="N29">
+      <c r="O29">
         <v>2534000000.0</v>
       </c>
-      <c r="O29">
+      <c r="P29">
         <v>4310000000.0</v>
       </c>
-      <c r="P29">
+      <c r="Q29">
         <v>4393000000.0</v>
       </c>
-      <c r="Q29">
+      <c r="R29">
         <v>2040000000.0</v>
       </c>
-      <c r="R29">
+      <c r="S29">
         <v>5571000000.0</v>
       </c>
-      <c r="S29">
+      <c r="T29">
         <v>3506000000.0</v>
       </c>
-      <c r="T29">
+      <c r="U29">
         <v>2254000000.0</v>
       </c>
-      <c r="U29">
+      <c r="V29">
         <v>1496000000.0</v>
       </c>
-      <c r="V29">
+      <c r="W29">
         <v>5022000000.0</v>
       </c>
-      <c r="W29">
+      <c r="X29">
         <v>3793000000.0</v>
       </c>
-      <c r="X29">
+      <c r="Y29">
         <v>846000000.0</v>
       </c>
-      <c r="Y29">
+      <c r="Z29">
         <v>1847000000.0</v>
       </c>
-      <c r="Z29">
+      <c r="AA29">
         <v>5320000000.0</v>
       </c>
-      <c r="AA29">
+      <c r="AB29">
         <v>4146000000.0</v>
       </c>
-      <c r="AB29">
+      <c r="AC29">
         <v>2387000000.0</v>
       </c>
-      <c r="AC29">
+      <c r="AD29">
         <v>2072000000.0</v>
       </c>
-      <c r="AD29">
+      <c r="AE29">
         <v>-911000000.0</v>
       </c>
-      <c r="AE29">
+      <c r="AF29">
         <v>3533000000.0</v>
       </c>
-      <c r="AF29">
+      <c r="AG29">
         <v>5608000000.0</v>
       </c>
-      <c r="AG29">
+      <c r="AH29">
         <v>1296000000.0</v>
       </c>
-      <c r="AH29">
+      <c r="AI29">
         <v>2486000000.0</v>
       </c>
-      <c r="AI29">
+      <c r="AJ29">
         <v>4734000000.0</v>
       </c>
-      <c r="AJ29">
+      <c r="AK29">
         <v>3401000000.0</v>
       </c>
-      <c r="AK29">
+      <c r="AL29">
         <v>2098000000.0</v>
       </c>
-      <c r="AL29">
+      <c r="AM29">
         <v>5533000000.0</v>
       </c>
-      <c r="AM29">
+      <c r="AN29">
         <v>2928000000.0</v>
       </c>
-      <c r="AN29">
+      <c r="AO29">
         <v>4291000000.0</v>
       </c>
-      <c r="AO29">
+      <c r="AP29">
         <v>1913000000.0</v>
       </c>
-      <c r="AP29">
+      <c r="AQ29">
         <v>4602000000.0</v>
       </c>
-      <c r="AQ29">
+      <c r="AR29">
         <v>2639000000.0</v>
       </c>
-      <c r="AR29">
+      <c r="AS29">
         <v>4202000000.0</v>
       </c>
-      <c r="AS29">
+      <c r="AT29">
         <v>2686000000.0</v>
       </c>
-      <c r="AT29">
+      <c r="AU29">
         <v>5426000000.0</v>
       </c>
-      <c r="AU29">
+      <c r="AV29">
         <v>4029000000.0</v>
       </c>
-      <c r="AV29">
+      <c r="AW29">
         <v>4437000000.0</v>
       </c>
-      <c r="AW29">
+      <c r="AX29">
         <v>2484000000.0</v>
       </c>
-      <c r="AX29">
+      <c r="AY29">
         <v>6147000000.0</v>
       </c>
-      <c r="AY29">
+      <c r="AZ29">
         <v>2670000000.0</v>
       </c>
-      <c r="AZ29">
+      <c r="BA29">
         <v>4581000000.0</v>
       </c>
-      <c r="BA29">
+      <c r="BB29">
         <v>2733000000.0</v>
       </c>
-      <c r="BB29">
+      <c r="BC29">
         <v>1872000000.0</v>
       </c>
-      <c r="BC29">
+      <c r="BD29">
         <v>3186000000.0</v>
       </c>
-      <c r="BD29">
+      <c r="BE29">
         <v>6344000000.0</v>
       </c>
-      <c r="BE29">
+      <c r="BF29">
         <v>5758000000.0</v>
       </c>
-      <c r="BF29">
+      <c r="BG29">
         <v>1250000000.0</v>
       </c>
-      <c r="BG29">
+      <c r="BH29">
         <v>2246000000.0</v>
       </c>
-      <c r="BH29">
+      <c r="BI29">
         <v>3289000000.0</v>
       </c>
-      <c r="BI29">
+      <c r="BJ29">
         <v>3501000000.0</v>
       </c>
-      <c r="BJ29">
+      <c r="BK29">
         <v>2803000000.0</v>
       </c>
-      <c r="BK29">
+      <c r="BL29">
         <v>1265000000.0</v>
       </c>
-      <c r="BL29">
+      <c r="BM29">
         <v>1057000000.0</v>
       </c>
-      <c r="BM29">
+      <c r="BN29">
         <v>2871000000.0</v>
       </c>
-      <c r="BN29">
+      <c r="BO29">
         <v>1085000000.0</v>
       </c>
-      <c r="BO29">
+      <c r="BP29">
         <v>3945000000.0</v>
       </c>
-      <c r="BP29">
+      <c r="BQ29">
         <v>-242000000.0</v>
       </c>
-      <c r="BQ29">
+      <c r="BR29">
         <v>-985000000.0</v>
       </c>
-      <c r="BR29">
+      <c r="BS29">
         <v>3813000000.0</v>
       </c>
-      <c r="BS29">
+      <c r="BT29">
         <v>1584000000.0</v>
       </c>
-      <c r="BT29">
+      <c r="BU29">
         <v>1885000000.0</v>
       </c>
-      <c r="BU29">
+      <c r="BV29">
         <v>3543000000.0</v>
       </c>
-      <c r="BV29">
+      <c r="BW29">
         <v>-5735000000.0</v>
       </c>
-      <c r="BW29">
+      <c r="BX29">
         <v>2781000000.0</v>
       </c>
-      <c r="BX29">
+      <c r="BY29">
         <v>1931000000.0</v>
       </c>
-      <c r="BY29">
+      <c r="BZ29">
         <v>2210000000.0</v>
       </c>
-      <c r="BZ29">
+      <c r="CA29">
         <v>724000000.0</v>
       </c>
-      <c r="CA29">
+      <c r="CB29">
         <v>1848000000.0</v>
       </c>
-      <c r="CB29">
+      <c r="CC29">
         <v>1707000000.0</v>
       </c>
-      <c r="CC29">
+      <c r="CD29">
         <v>2306000000.0</v>
       </c>
-      <c r="CD29">
+      <c r="CE29">
         <v>3183000000.0</v>
       </c>
-      <c r="CE29">
+      <c r="CF29">
         <v>1217000000.0</v>
       </c>
-      <c r="CF29">
+      <c r="CG29">
         <v>1963000000.0</v>
       </c>
-      <c r="CG29">
+      <c r="CH29">
         <v>1656000000.0</v>
       </c>
-      <c r="CH29">
+      <c r="CI29">
         <v>2812000000.0</v>
       </c>
-      <c r="CI29">
+      <c r="CJ29">
         <v>865000000.0</v>
       </c>
-      <c r="CJ29">
+      <c r="CK29">
         <v>2264000000.0</v>
       </c>
-      <c r="CK29">
+      <c r="CL29">
         <v>1126000000.0</v>
       </c>
-      <c r="CL29">
+      <c r="CM29">
         <v>2320000000.0</v>
       </c>
-      <c r="CM29">
+      <c r="CN29">
         <v>1746000000.0</v>
       </c>
-      <c r="CN29">
+      <c r="CO29">
         <v>2225000000.0</v>
       </c>
-      <c r="CO29">
+      <c r="CP29">
         <v>1175000000.0</v>
       </c>
-      <c r="CP29">
+      <c r="CQ29">
         <v>2457000000.0</v>
       </c>
-      <c r="CQ29">
+      <c r="CR29">
         <v>645000000.0</v>
       </c>
-      <c r="CR29">
+      <c r="CS29">
         <v>1317000000.0</v>
       </c>
-      <c r="CS29">
+      <c r="CT29">
         <v>578000000.0</v>
       </c>
-      <c r="CT29">
+      <c r="CU29">
         <v>1484000000.0</v>
       </c>
-      <c r="CU29">
+      <c r="CV29">
         <v>860000000.0</v>
       </c>
-      <c r="CV29">
+      <c r="CW29">
         <v>913000000.0</v>
       </c>
-      <c r="CW29">
+      <c r="CX29">
         <v>1542000000.0</v>
       </c>
-      <c r="CX29">
+      <c r="CY29">
         <v>-299000000.0</v>
       </c>
-      <c r="CY29">
+      <c r="CZ29">
         <v>-1011000000.0</v>
       </c>
-      <c r="CZ29">
+      <c r="DA29">
         <v>284000000.0</v>
       </c>
-      <c r="DA29">
+      <c r="DB29">
         <v>1616000000.0</v>
       </c>
-      <c r="DB29">
+      <c r="DC29">
         <v>319000000.0</v>
       </c>
-      <c r="DC29">
+      <c r="DD29">
         <v>2284000000.0</v>
       </c>
-      <c r="DD29">
+      <c r="DE29">
         <v>826000000.0</v>
       </c>
-      <c r="DE29">
+      <c r="DF29">
         <v>454000000.0</v>
       </c>
-      <c r="DF29">
+      <c r="DG29">
         <v>-1025000000.0</v>
       </c>
-      <c r="DG29">
+      <c r="DH29">
         <v>1867000000.0</v>
       </c>
     </row>
-    <row r="30" spans="1:111">
+    <row r="30" spans="1:112">
       <c r="A30" t="s">
-        <v>232</v>
+        <v>233</v>
       </c>
       <c r="B30">
+        <v>-5455000000.0</v>
+      </c>
+      <c r="C30">
         <v>-4286000000.0</v>
       </c>
-      <c r="C30">
+      <c r="D30">
         <v>-5018000000.0</v>
       </c>
-      <c r="D30">
+      <c r="E30">
         <v>-2981000000.0</v>
       </c>
-      <c r="E30">
+      <c r="F30">
         <v>-3322000000.0</v>
       </c>
-      <c r="F30">
+      <c r="G30">
         <v>-5364000000.0</v>
       </c>
-      <c r="G30">
+      <c r="H30">
         <v>-2162000000.0</v>
       </c>
-      <c r="H30">
+      <c r="I30">
         <v>-1340000000.0</v>
       </c>
-      <c r="I30">
+      <c r="J30">
         <v>-2627000000.0</v>
       </c>
-      <c r="J30">
+      <c r="K30">
         <v>576000000.0</v>
       </c>
-      <c r="K30">
+      <c r="L30">
         <v>-10822000000.0</v>
       </c>
-      <c r="L30">
+      <c r="M30">
         <v>-6346000000.0</v>
       </c>
-      <c r="M30">
+      <c r="N30">
         <v>-1504000000.0</v>
       </c>
-      <c r="N30">
+      <c r="O30">
         <v>-197000000.0</v>
       </c>
-      <c r="O30">
+      <c r="P30">
         <v>-4112000000.0</v>
       </c>
-      <c r="P30">
+      <c r="Q30">
         <v>2115000000.0</v>
       </c>
-      <c r="Q30">
+      <c r="R30">
         <v>-426000000.0</v>
       </c>
-      <c r="R30">
+      <c r="S30">
         <v>-2862000000.0</v>
       </c>
-      <c r="S30">
+      <c r="T30">
         <v>-8280000000.0</v>
       </c>
-      <c r="T30">
+      <c r="U30">
         <v>1009000000.0</v>
       </c>
-      <c r="U30">
+      <c r="V30">
         <v>-1054000000.0</v>
       </c>
-      <c r="V30">
+      <c r="W30">
         <v>-2162000000.0</v>
       </c>
-      <c r="W30">
+      <c r="X30">
         <v>-6679000000.0</v>
       </c>
-      <c r="X30">
+      <c r="Y30">
         <v>-1391000000.0</v>
       </c>
-      <c r="Y30">
+      <c r="Z30">
         <v>-8337000000.0</v>
       </c>
-      <c r="Z30">
+      <c r="AA30">
         <v>-7093000000.0</v>
       </c>
-      <c r="AA30">
+      <c r="AB30">
         <v>-5351000000.0</v>
       </c>
-      <c r="AB30">
+      <c r="AC30">
         <v>557000000.0</v>
       </c>
-      <c r="AC30">
+      <c r="AD30">
         <v>-5699000000.0</v>
       </c>
-      <c r="AD30">
+      <c r="AE30">
         <v>5358000000.0</v>
       </c>
-      <c r="AE30">
+      <c r="AF30">
         <v>-6228000000.0</v>
       </c>
-      <c r="AF30">
+      <c r="AG30">
         <v>-4279000000.0</v>
       </c>
-      <c r="AG30">
+      <c r="AH30">
         <v>-485000000.0</v>
       </c>
-      <c r="AH30">
+      <c r="AI30">
         <v>282000000.0</v>
       </c>
-      <c r="AI30">
+      <c r="AJ30">
         <v>-10009000000.0</v>
       </c>
-      <c r="AJ30">
+      <c r="AK30">
         <v>-2873000000.0</v>
       </c>
-      <c r="AK30">
+      <c r="AL30">
         <v>-4276000000.0</v>
       </c>
-      <c r="AL30">
+      <c r="AM30">
         <v>8736000000.0</v>
       </c>
-      <c r="AM30">
+      <c r="AN30">
         <v>-4678000000.0</v>
       </c>
-      <c r="AN30">
+      <c r="AO30">
         <v>-4169000000.0</v>
       </c>
-      <c r="AO30">
+      <c r="AP30">
         <v>-5739000000.0</v>
       </c>
-      <c r="AP30">
+      <c r="AQ30">
         <v>-3491000000.0</v>
       </c>
-      <c r="AQ30">
+      <c r="AR30">
         <v>-147000000.0</v>
       </c>
-      <c r="AR30">
+      <c r="AS30">
         <v>140000000.0</v>
       </c>
-      <c r="AS30">
+      <c r="AT30">
         <v>-6900000000.0</v>
       </c>
-      <c r="AT30">
+      <c r="AU30">
         <v>-3386000000.0</v>
       </c>
-      <c r="AU30">
+      <c r="AV30">
         <v>-4969000000.0</v>
       </c>
-      <c r="AV30">
+      <c r="AW30">
         <v>-8864000000.0</v>
       </c>
-      <c r="AW30">
+      <c r="AX30">
         <v>2164000000.0</v>
       </c>
-      <c r="AX30">
+      <c r="AY30">
         <v>-8590000000.0</v>
       </c>
-      <c r="AY30">
+      <c r="AZ30">
         <v>1278000000.0</v>
       </c>
-      <c r="AZ30">
+      <c r="BA30">
         <v>1866000000.0</v>
       </c>
-      <c r="BA30">
+      <c r="BB30">
         <v>-9719000000.0</v>
       </c>
-      <c r="BB30">
+      <c r="BC30">
         <v>2146000000.0</v>
       </c>
-      <c r="BC30">
+      <c r="BD30">
         <v>-1298000000.0</v>
       </c>
-      <c r="BD30">
+      <c r="BE30">
         <v>-14944000000.0</v>
       </c>
-      <c r="BE30">
+      <c r="BF30">
         <v>2167000000.0</v>
       </c>
-      <c r="BF30">
+      <c r="BG30">
         <v>1114000000.0</v>
       </c>
-      <c r="BG30">
+      <c r="BH30">
         <v>-6450000000.0</v>
       </c>
-      <c r="BH30">
+      <c r="BI30">
         <v>-8801000000.0</v>
       </c>
-      <c r="BI30">
+      <c r="BJ30">
         <v>-8094000000.0</v>
       </c>
-      <c r="BJ30">
+      <c r="BK30">
         <v>1055000000.0</v>
       </c>
-      <c r="BK30">
+      <c r="BL30">
         <v>-9249000000.0</v>
       </c>
-      <c r="BL30">
+      <c r="BM30">
         <v>-2522000000.0</v>
       </c>
-      <c r="BM30">
+      <c r="BN30">
         <v>-7598000000.0</v>
       </c>
-      <c r="BN30">
+      <c r="BO30">
         <v>-6578000000.0</v>
       </c>
-      <c r="BO30">
+      <c r="BP30">
         <v>1524000000.0</v>
       </c>
-      <c r="BP30">
+      <c r="BQ30">
         <v>-7263000000.0</v>
       </c>
-      <c r="BQ30">
+      <c r="BR30">
         <v>-1618000000.0</v>
       </c>
-      <c r="BR30">
+      <c r="BS30">
         <v>3586000000.0</v>
       </c>
-      <c r="BS30">
+      <c r="BT30">
         <v>3266000000.0</v>
       </c>
-      <c r="BT30">
+      <c r="BU30">
         <v>-1785000000.0</v>
       </c>
-      <c r="BU30">
+      <c r="BV30">
         <v>-7738000000.0</v>
       </c>
-      <c r="BV30">
+      <c r="BW30">
         <v>16530000000.0</v>
       </c>
-      <c r="BW30">
+      <c r="BX30">
         <v>-1076000000.0</v>
       </c>
-      <c r="BX30">
+      <c r="BY30">
         <v>-7926000000.0</v>
       </c>
-      <c r="BY30">
+      <c r="BZ30">
         <v>-6786000000.0</v>
       </c>
-      <c r="BZ30">
+      <c r="CA30">
         <v>2087000000.0</v>
       </c>
-      <c r="CA30">
+      <c r="CB30">
         <v>-1772000000.0</v>
       </c>
-      <c r="CB30">
+      <c r="CC30">
         <v>-4117000000.0</v>
       </c>
-      <c r="CC30">
+      <c r="CD30">
         <v>-15056000000.0</v>
       </c>
-      <c r="CD30">
+      <c r="CE30">
         <v>-472000000.0</v>
       </c>
-      <c r="CE30">
+      <c r="CF30">
         <v>-15026000000.0</v>
       </c>
-      <c r="CF30">
+      <c r="CG30">
         <v>-105000000.0</v>
       </c>
-      <c r="CG30">
+      <c r="CH30">
         <v>-7017000000.0</v>
       </c>
-      <c r="CH30">
+      <c r="CI30">
         <v>-3650000000.0</v>
       </c>
-      <c r="CI30">
+      <c r="CJ30">
         <v>-4639000000.0</v>
       </c>
-      <c r="CJ30">
+      <c r="CK30">
         <v>-3329000000.0</v>
       </c>
-      <c r="CK30">
+      <c r="CL30">
         <v>-2975000000.0</v>
       </c>
-      <c r="CL30">
+      <c r="CM30">
         <v>-5411000000.0</v>
       </c>
-      <c r="CM30">
+      <c r="CN30">
         <v>-4228000000.0</v>
       </c>
-      <c r="CN30">
+      <c r="CO30">
         <v>-6328000000.0</v>
       </c>
-      <c r="CO30">
+      <c r="CP30">
         <v>-1746000000.0</v>
       </c>
-      <c r="CP30">
+      <c r="CQ30">
         <v>-6843000000.0</v>
       </c>
-      <c r="CQ30">
+      <c r="CR30">
         <v>-2817000000.0</v>
       </c>
-      <c r="CR30">
+      <c r="CS30">
         <v>-2489000000.0</v>
       </c>
-      <c r="CS30">
+      <c r="CT30">
         <v>-4847000000.0</v>
       </c>
-      <c r="CT30">
+      <c r="CU30">
         <v>-735000000.0</v>
       </c>
-      <c r="CU30">
+      <c r="CV30">
         <v>-571000000.0</v>
       </c>
-      <c r="CV30">
+      <c r="CW30">
         <v>-614000000.0</v>
       </c>
-      <c r="CW30">
+      <c r="CX30">
         <v>-1664000000.0</v>
       </c>
-      <c r="CX30">
+      <c r="CY30">
         <v>2617000000.0</v>
       </c>
-      <c r="CY30">
+      <c r="CZ30">
         <v>383000000.0</v>
       </c>
-      <c r="CZ30">
+      <c r="DA30">
         <v>-917000000.0</v>
       </c>
-      <c r="DA30">
+      <c r="DB30">
         <v>-602000000.0</v>
       </c>
-      <c r="DB30">
+      <c r="DC30">
         <v>-345000000.0</v>
       </c>
-      <c r="DC30">
+      <c r="DD30">
         <v>-1567000000.0</v>
       </c>
-      <c r="DD30">
+      <c r="DE30">
         <v>59000000.0</v>
       </c>
-      <c r="DE30">
+      <c r="DF30">
         <v>-536000000.0</v>
       </c>
-      <c r="DF30">
+      <c r="DG30">
         <v>-1366000000.0</v>
       </c>
-      <c r="DG30">
+      <c r="DH30">
         <v>4049000000.0</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>