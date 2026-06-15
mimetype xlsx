--- v0 (2026-03-02)
+++ v1 (2026-06-15)
@@ -22,53 +22,56 @@
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Balance Sheet (Yearly)" sheetId="1" r:id="rId4"/>
     <sheet name="Balance Sheet (Quarterly)" sheetId="2" r:id="rId5"/>
     <sheet name="Income Statement (Yearly)" sheetId="3" r:id="rId6"/>
     <sheet name="Income Statement (Quarterly)" sheetId="4" r:id="rId7"/>
     <sheet name="Cash Flow (Yearly)" sheetId="5" r:id="rId8"/>
     <sheet name="Cash Flow (Quarterly)" sheetId="6" r:id="rId9"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="215">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="217">
   <si>
     <t>Metric</t>
+  </si>
+  <si>
+    <t>2025-12-31</t>
   </si>
   <si>
     <t>2024-12-31</t>
   </si>
   <si>
     <t>2023-12-31</t>
   </si>
   <si>
     <t>2022-12-31</t>
   </si>
   <si>
     <t>2021-12-31</t>
   </si>
   <si>
     <t>2020-12-31</t>
   </si>
   <si>
     <t>2019-12-31</t>
   </si>
   <si>
     <t>2018-12-31</t>
   </si>
   <si>
     <t>2017-12-31</t>
   </si>
@@ -283,50 +286,53 @@
     <t>temporaryEquityRedeemableNoncontrollingInterests</t>
   </si>
   <si>
     <t>totalAssets</t>
   </si>
   <si>
     <t>totalCurrentAssets</t>
   </si>
   <si>
     <t>totalCurrentLiabilities</t>
   </si>
   <si>
     <t>totalLiab</t>
   </si>
   <si>
     <t>totalPermanentEquity</t>
   </si>
   <si>
     <t>totalStockholderEquity</t>
   </si>
   <si>
     <t>treasuryStock</t>
   </si>
   <si>
     <t>warrants</t>
+  </si>
+  <si>
+    <t>2026-03-31</t>
   </si>
   <si>
     <t>2025-09-30</t>
   </si>
   <si>
     <t>2025-06-30</t>
   </si>
   <si>
     <t>2025-03-31</t>
   </si>
   <si>
     <t>2024-09-30</t>
   </si>
   <si>
     <t>2024-06-30</t>
   </si>
   <si>
     <t>2024-03-31</t>
   </si>
   <si>
     <t>2023-09-30</t>
   </si>
   <si>
     <t>2023-06-30</t>
   </si>
@@ -1034,87 +1040,62 @@
 <file path=xl/worksheets/_rels/sheet2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/_rels/sheet3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/_rels/sheet4.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/_rels/sheet5.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/_rels/sheet6.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:Z62"/>
+  <dimension ref="A1:AA62"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="57.7" bestFit="true" customWidth="true" style="0"/>
-    <col min="2" max="2" width="15.282" bestFit="true" customWidth="true" style="0"/>
-[...23 lines deleted...]
-    <col min="26" max="26" width="15.282" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:26">
+    <row r="1" spans="1:27">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
       <c r="C1" t="s">
         <v>2</v>
       </c>
       <c r="D1" t="s">
         <v>3</v>
       </c>
       <c r="E1" t="s">
         <v>4</v>
       </c>
       <c r="F1" t="s">
         <v>5</v>
       </c>
       <c r="G1" t="s">
         <v>6</v>
       </c>
       <c r="H1" t="s">
         <v>7</v>
       </c>
       <c r="I1" t="s">
@@ -1149,582 +1130,610 @@
       </c>
       <c r="S1" t="s">
         <v>18</v>
       </c>
       <c r="T1" t="s">
         <v>19</v>
       </c>
       <c r="U1" t="s">
         <v>20</v>
       </c>
       <c r="V1" t="s">
         <v>21</v>
       </c>
       <c r="W1" t="s">
         <v>22</v>
       </c>
       <c r="X1" t="s">
         <v>23</v>
       </c>
       <c r="Y1" t="s">
         <v>24</v>
       </c>
       <c r="Z1" t="s">
         <v>25</v>
       </c>
+      <c r="AA1" t="s">
+        <v>26</v>
+      </c>
     </row>
-    <row r="2" spans="1:26">
+    <row r="2" spans="1:27">
       <c r="A2" t="s">
-        <v>26</v>
+        <v>27</v>
       </c>
       <c r="B2">
+        <v>89606106000.0</v>
+      </c>
+      <c r="C2">
         <v>37497769000.0</v>
       </c>
-      <c r="C2">
+      <c r="D2">
         <v>21251488000.0</v>
       </c>
-      <c r="D2">
+      <c r="E2">
         <v>90112211000.0</v>
       </c>
-      <c r="E2">
+      <c r="F2">
         <v>83878618000.0</v>
       </c>
-      <c r="F2">
+      <c r="G2">
         <v>54065820000.0</v>
       </c>
-      <c r="G2">
+      <c r="H2">
         <v>74149907000.0</v>
       </c>
-      <c r="H2">
+      <c r="I2">
         <v>41699183000.0</v>
       </c>
-      <c r="I2">
+      <c r="J2">
         <v>90146923000.0</v>
       </c>
-      <c r="J2">
+      <c r="K2">
         <v>54481568000.0</v>
       </c>
-      <c r="K2">
+      <c r="L2">
         <v>69098984000.0</v>
       </c>
-      <c r="L2">
+      <c r="M2">
         <v>64086809000.0</v>
       </c>
-      <c r="M2">
+      <c r="N2">
         <v>73930946000.0</v>
       </c>
-      <c r="N2">
+      <c r="O2">
         <v>62401118000.0</v>
       </c>
-      <c r="O2">
+      <c r="P2">
         <v>16295420000.0</v>
       </c>
-      <c r="P2">
+      <c r="Q2">
         <v>15361615000.0</v>
       </c>
-      <c r="Q2">
+      <c r="R2">
         <v>12233383000.0</v>
       </c>
-      <c r="R2">
+      <c r="S2">
         <v>8195558000.0</v>
       </c>
-      <c r="S2">
+      <c r="T2">
         <v>11352931000.0</v>
       </c>
-      <c r="T2">
+      <c r="U2">
         <v>5329075000.0</v>
       </c>
-      <c r="U2">
+      <c r="V2">
         <v>4239024000.0</v>
       </c>
-      <c r="V2">
+      <c r="W2">
         <v>25019215000.0</v>
       </c>
-      <c r="W2">
+      <c r="X2">
         <v>19430936000.0</v>
       </c>
-      <c r="X2">
+      <c r="Y2">
         <v>8150035000.0</v>
       </c>
-      <c r="Y2">
+      <c r="Z2">
         <v>20510849000.0</v>
       </c>
-      <c r="Z2">
+      <c r="AA2">
         <v>12129004000.0</v>
       </c>
     </row>
-    <row r="3" spans="1:26">
+    <row r="3" spans="1:27">
       <c r="A3" t="s">
-        <v>27</v>
+        <v>28</v>
       </c>
       <c r="B3"/>
       <c r="C3"/>
       <c r="D3"/>
       <c r="E3"/>
       <c r="F3"/>
       <c r="G3"/>
       <c r="H3"/>
       <c r="I3"/>
       <c r="J3"/>
       <c r="K3"/>
       <c r="L3"/>
       <c r="M3"/>
       <c r="N3"/>
       <c r="O3"/>
       <c r="P3"/>
       <c r="Q3"/>
       <c r="R3"/>
       <c r="S3"/>
       <c r="T3"/>
       <c r="U3"/>
       <c r="V3"/>
       <c r="W3"/>
       <c r="X3"/>
       <c r="Y3"/>
       <c r="Z3"/>
+      <c r="AA3"/>
     </row>
-    <row r="4" spans="1:26">
+    <row r="4" spans="1:27">
       <c r="A4" t="s">
-        <v>28</v>
+        <v>29</v>
       </c>
       <c r="B4"/>
       <c r="C4"/>
       <c r="D4"/>
       <c r="E4"/>
       <c r="F4"/>
       <c r="G4"/>
       <c r="H4"/>
       <c r="I4"/>
       <c r="J4"/>
       <c r="K4"/>
       <c r="L4"/>
       <c r="M4"/>
       <c r="N4"/>
       <c r="O4"/>
       <c r="P4"/>
       <c r="Q4"/>
       <c r="R4"/>
       <c r="S4"/>
       <c r="T4"/>
       <c r="U4"/>
       <c r="V4"/>
       <c r="W4"/>
       <c r="X4"/>
       <c r="Y4"/>
       <c r="Z4"/>
+      <c r="AA4"/>
     </row>
-    <row r="5" spans="1:26">
+    <row r="5" spans="1:27">
       <c r="A5" t="s">
-        <v>29</v>
+        <v>30</v>
       </c>
       <c r="B5">
         <v>4480000000.0</v>
       </c>
-      <c r="C5"/>
+      <c r="C5">
+        <v>4480000000.0</v>
+      </c>
       <c r="D5"/>
-      <c r="E5">
-[...1 lines deleted...]
-      </c>
+      <c r="E5"/>
       <c r="F5">
         <v>4480000000.0</v>
       </c>
       <c r="G5">
+        <v>4480000000.0</v>
+      </c>
+      <c r="H5">
         <v>0.0</v>
       </c>
-      <c r="H5"/>
       <c r="I5"/>
       <c r="J5"/>
       <c r="K5"/>
       <c r="L5"/>
       <c r="M5"/>
       <c r="N5"/>
       <c r="O5"/>
       <c r="P5"/>
       <c r="Q5"/>
       <c r="R5"/>
       <c r="S5"/>
       <c r="T5"/>
       <c r="U5"/>
       <c r="V5"/>
       <c r="W5"/>
       <c r="X5"/>
       <c r="Y5"/>
       <c r="Z5"/>
+      <c r="AA5"/>
     </row>
-    <row r="6" spans="1:26">
+    <row r="6" spans="1:27">
       <c r="A6" t="s">
-        <v>30</v>
+        <v>31</v>
       </c>
       <c r="B6"/>
       <c r="C6"/>
       <c r="D6"/>
       <c r="E6"/>
       <c r="F6"/>
       <c r="G6"/>
       <c r="H6"/>
       <c r="I6"/>
       <c r="J6"/>
       <c r="K6"/>
       <c r="L6"/>
       <c r="M6"/>
       <c r="N6"/>
       <c r="O6"/>
       <c r="P6"/>
       <c r="Q6"/>
       <c r="R6"/>
       <c r="S6"/>
       <c r="T6"/>
       <c r="U6"/>
       <c r="V6"/>
       <c r="W6"/>
       <c r="X6"/>
       <c r="Y6"/>
       <c r="Z6"/>
+      <c r="AA6"/>
     </row>
-    <row r="7" spans="1:26">
+    <row r="7" spans="1:27">
       <c r="A7" t="s">
-        <v>31</v>
+        <v>32</v>
       </c>
       <c r="B7">
+        <v>14228509000.0</v>
+      </c>
+      <c r="C7">
         <v>20213006000.0</v>
       </c>
-      <c r="C7">
+      <c r="D7">
         <v>18132710000.0</v>
       </c>
-      <c r="D7">
+      <c r="E7">
         <v>16183164000.0</v>
       </c>
-      <c r="E7">
+      <c r="F7">
         <v>20282485000.0</v>
       </c>
-      <c r="F7">
+      <c r="G7">
         <v>22020553000.0</v>
       </c>
-      <c r="G7">
+      <c r="H7">
         <v>1240887000.0</v>
       </c>
-      <c r="H7">
+      <c r="I7">
         <v>2865901000.0</v>
       </c>
-      <c r="I7">
+      <c r="J7">
         <v>3281119000.0</v>
       </c>
-      <c r="J7"/>
       <c r="K7"/>
       <c r="L7"/>
       <c r="M7"/>
       <c r="N7"/>
       <c r="O7"/>
       <c r="P7"/>
       <c r="Q7"/>
       <c r="R7"/>
       <c r="S7"/>
       <c r="T7"/>
       <c r="U7"/>
       <c r="V7"/>
       <c r="W7"/>
       <c r="X7"/>
       <c r="Y7"/>
       <c r="Z7"/>
+      <c r="AA7"/>
     </row>
-    <row r="8" spans="1:26">
+    <row r="8" spans="1:27">
       <c r="A8" t="s">
-        <v>32</v>
+        <v>33</v>
       </c>
       <c r="B8">
         <v>22400000000.0</v>
       </c>
       <c r="C8">
         <v>22400000000.0</v>
       </c>
       <c r="D8">
         <v>22400000000.0</v>
       </c>
       <c r="E8">
         <v>22400000000.0</v>
       </c>
       <c r="F8">
         <v>22400000000.0</v>
       </c>
       <c r="G8">
         <v>22400000000.0</v>
       </c>
       <c r="H8">
         <v>22400000000.0</v>
       </c>
-      <c r="I8"/>
+      <c r="I8">
+        <v>22400000000.0</v>
+      </c>
       <c r="J8"/>
       <c r="K8"/>
       <c r="L8"/>
       <c r="M8"/>
       <c r="N8"/>
       <c r="O8"/>
       <c r="P8"/>
       <c r="Q8"/>
       <c r="R8"/>
       <c r="S8"/>
       <c r="T8"/>
       <c r="U8"/>
       <c r="V8"/>
       <c r="W8"/>
       <c r="X8"/>
       <c r="Y8"/>
       <c r="Z8"/>
+      <c r="AA8"/>
     </row>
-    <row r="9" spans="1:26">
+    <row r="9" spans="1:27">
       <c r="A9" t="s">
-        <v>33</v>
+        <v>34</v>
       </c>
       <c r="B9">
         <v>17561517000.0</v>
       </c>
       <c r="C9">
         <v>17561517000.0</v>
       </c>
       <c r="D9">
         <v>17561517000.0</v>
       </c>
       <c r="E9">
         <v>17561517000.0</v>
       </c>
       <c r="F9">
         <v>17561517000.0</v>
       </c>
       <c r="G9">
         <v>17561517000.0</v>
       </c>
       <c r="H9">
         <v>17561517000.0</v>
       </c>
       <c r="I9">
         <v>17561517000.0</v>
       </c>
       <c r="J9">
         <v>17561517000.0</v>
       </c>
       <c r="K9">
         <v>17561517000.0</v>
       </c>
-      <c r="L9"/>
+      <c r="L9">
+        <v>17561517000.0</v>
+      </c>
       <c r="M9"/>
       <c r="N9"/>
       <c r="O9"/>
       <c r="P9"/>
       <c r="Q9"/>
       <c r="R9"/>
       <c r="S9"/>
       <c r="T9"/>
       <c r="U9"/>
       <c r="V9"/>
       <c r="W9"/>
       <c r="X9"/>
       <c r="Y9"/>
       <c r="Z9"/>
+      <c r="AA9"/>
     </row>
-    <row r="10" spans="1:26">
+    <row r="10" spans="1:27">
       <c r="A10" t="s">
-        <v>34</v>
+        <v>35</v>
       </c>
       <c r="B10">
+        <v>363850011000.0</v>
+      </c>
+      <c r="C10">
         <v>87684178000.0</v>
       </c>
-      <c r="C10">
+      <c r="D10">
         <v>201436825000.0</v>
       </c>
-      <c r="D10">
+      <c r="E10">
         <v>170428304000.0</v>
       </c>
-      <c r="E10">
+      <c r="F10">
         <v>196342989000.0</v>
       </c>
-      <c r="F10">
+      <c r="G10">
         <v>134725309000.0</v>
       </c>
-      <c r="G10">
+      <c r="H10">
         <v>161465802000.0</v>
       </c>
-      <c r="H10">
+      <c r="I10">
         <v>403188662000.0</v>
       </c>
-      <c r="I10">
+      <c r="J10">
         <v>59465257000.0</v>
       </c>
-      <c r="J10">
+      <c r="K10">
         <v>114436004000.0</v>
       </c>
-      <c r="K10">
+      <c r="L10">
         <v>140831570000.0</v>
       </c>
-      <c r="L10">
+      <c r="M10">
         <v>257411689000.0</v>
       </c>
-      <c r="M10">
+      <c r="N10">
         <v>184226649000.0</v>
       </c>
-      <c r="N10">
+      <c r="O10">
         <v>143551868000.0</v>
       </c>
-      <c r="O10">
+      <c r="P10">
         <v>253731456000.0</v>
       </c>
-      <c r="P10">
+      <c r="Q10">
         <v>107898659000.0</v>
       </c>
-      <c r="Q10">
+      <c r="R10">
         <v>79336284000.0</v>
       </c>
-      <c r="R10">
+      <c r="S10">
         <v>134140181000.0</v>
       </c>
-      <c r="S10">
+      <c r="T10">
         <v>95253820000.0</v>
       </c>
-      <c r="T10">
+      <c r="U10">
         <v>79189092000.0</v>
       </c>
-      <c r="U10">
+      <c r="V10">
         <v>24138328000.0</v>
       </c>
-      <c r="V10">
+      <c r="W10">
         <v>9774440000.0</v>
       </c>
-      <c r="W10">
+      <c r="X10">
         <v>13404411000.0</v>
       </c>
-      <c r="X10">
+      <c r="Y10">
         <v>6241597000.0</v>
       </c>
-      <c r="Y10">
+      <c r="Z10">
         <v>11844952000.0</v>
       </c>
-      <c r="Z10">
+      <c r="AA10">
         <v>25748370000.0</v>
       </c>
     </row>
-    <row r="11" spans="1:26">
+    <row r="11" spans="1:27">
       <c r="A11" t="s">
-        <v>35</v>
+        <v>36</v>
       </c>
       <c r="B11"/>
       <c r="C11"/>
       <c r="D11"/>
       <c r="E11"/>
       <c r="F11"/>
       <c r="G11"/>
       <c r="H11"/>
       <c r="I11"/>
       <c r="J11"/>
       <c r="K11"/>
       <c r="L11"/>
       <c r="M11"/>
       <c r="N11"/>
       <c r="O11"/>
       <c r="P11"/>
       <c r="Q11"/>
       <c r="R11"/>
       <c r="S11"/>
       <c r="T11"/>
       <c r="U11"/>
       <c r="V11"/>
       <c r="W11"/>
       <c r="X11"/>
       <c r="Y11"/>
       <c r="Z11"/>
+      <c r="AA11"/>
     </row>
-    <row r="12" spans="1:26">
+    <row r="12" spans="1:27">
       <c r="A12" t="s">
-        <v>36</v>
+        <v>37</v>
       </c>
       <c r="B12">
+        <v>442456702000.0</v>
+      </c>
+      <c r="C12">
         <v>87684178000.0</v>
       </c>
-      <c r="C12">
+      <c r="D12">
         <v>201436825000.0</v>
       </c>
-      <c r="D12">
+      <c r="E12">
         <v>170428304000.0</v>
       </c>
-      <c r="E12">
+      <c r="F12">
         <v>196342989000.0</v>
       </c>
-      <c r="F12">
+      <c r="G12">
         <v>134725309000.0</v>
       </c>
-      <c r="G12">
+      <c r="H12">
         <v>161465802000.0</v>
       </c>
-      <c r="H12">
+      <c r="I12">
         <v>403188662000.0</v>
       </c>
-      <c r="I12">
+      <c r="J12">
         <v>59465257000.0</v>
       </c>
-      <c r="J12">
+      <c r="K12">
         <v>114436004000.0</v>
       </c>
-      <c r="K12">
+      <c r="L12">
         <v>140831570000.0</v>
       </c>
-      <c r="L12">
+      <c r="M12">
         <v>257411689000.0</v>
       </c>
-      <c r="M12">
+      <c r="N12">
         <v>184226649000.0</v>
       </c>
-      <c r="N12">
+      <c r="O12">
         <v>143551868000.0</v>
       </c>
-      <c r="O12">
+      <c r="P12">
         <v>253731456000.0</v>
       </c>
-      <c r="P12">
+      <c r="Q12">
         <v>107898659000.0</v>
       </c>
-      <c r="Q12">
+      <c r="R12">
         <v>79336284000.0</v>
       </c>
-      <c r="R12">
+      <c r="S12">
         <v>134140181000.0</v>
       </c>
-      <c r="S12">
+      <c r="T12">
         <v>95253820000.0</v>
       </c>
-      <c r="T12">
+      <c r="U12">
         <v>79189092000.0</v>
       </c>
-      <c r="U12">
+      <c r="V12">
         <v>24138328000.0</v>
       </c>
-      <c r="V12"/>
       <c r="W12"/>
       <c r="X12"/>
       <c r="Y12"/>
       <c r="Z12"/>
+      <c r="AA12"/>
     </row>
-    <row r="13" spans="1:26">
+    <row r="13" spans="1:27">
       <c r="A13" t="s">
-        <v>37</v>
+        <v>38</v>
       </c>
       <c r="B13">
         <v>22400000000.0</v>
       </c>
       <c r="C13">
         <v>22400000000.0</v>
       </c>
       <c r="D13">
         <v>22400000000.0</v>
       </c>
       <c r="E13">
         <v>22400000000.0</v>
       </c>
       <c r="F13">
         <v>22400000000.0</v>
       </c>
       <c r="G13">
         <v>22400000000.0</v>
       </c>
       <c r="H13">
         <v>22400000000.0</v>
       </c>
       <c r="I13">
         <v>22400000000.0</v>
       </c>
@@ -1757,3292 +1766,3414 @@
       </c>
       <c r="S13">
         <v>22400000000.0</v>
       </c>
       <c r="T13">
         <v>22400000000.0</v>
       </c>
       <c r="U13">
         <v>22400000000.0</v>
       </c>
       <c r="V13">
         <v>22400000000.0</v>
       </c>
       <c r="W13">
         <v>22400000000.0</v>
       </c>
       <c r="X13">
         <v>22400000000.0</v>
       </c>
       <c r="Y13">
         <v>22400000000.0</v>
       </c>
       <c r="Z13">
         <v>22400000000.0</v>
       </c>
+      <c r="AA13">
+        <v>22400000000.0</v>
+      </c>
     </row>
-    <row r="14" spans="1:26">
+    <row r="14" spans="1:27">
       <c r="A14" t="s">
-        <v>38</v>
+        <v>39</v>
       </c>
       <c r="B14">
         <v>448000000.0</v>
       </c>
       <c r="C14">
         <v>448000000.0</v>
       </c>
       <c r="D14">
         <v>448000000.0</v>
       </c>
       <c r="E14">
         <v>448000000.0</v>
       </c>
       <c r="F14">
         <v>448000000.0</v>
       </c>
       <c r="G14">
         <v>448000000.0</v>
       </c>
       <c r="H14">
         <v>448000000.0</v>
       </c>
       <c r="I14">
         <v>448000000.0</v>
       </c>
       <c r="J14">
         <v>448000000.0</v>
       </c>
       <c r="K14">
+        <v>448000000.0</v>
+      </c>
+      <c r="L14">
         <v>446738148.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>448000000.0</v>
       </c>
       <c r="M14">
         <v>448000000.0</v>
       </c>
       <c r="N14">
         <v>448000000.0</v>
       </c>
       <c r="O14">
         <v>448000000.0</v>
       </c>
       <c r="P14">
         <v>448000000.0</v>
       </c>
       <c r="Q14">
         <v>448000000.0</v>
       </c>
       <c r="R14">
         <v>448000000.0</v>
       </c>
       <c r="S14">
         <v>448000000.0</v>
       </c>
       <c r="T14">
         <v>448000000.0</v>
       </c>
       <c r="U14">
         <v>448000000.0</v>
       </c>
-      <c r="V14"/>
+      <c r="V14">
+        <v>448000000.0</v>
+      </c>
       <c r="W14"/>
       <c r="X14"/>
       <c r="Y14"/>
       <c r="Z14"/>
+      <c r="AA14"/>
     </row>
-    <row r="15" spans="1:26">
+    <row r="15" spans="1:27">
       <c r="A15" t="s">
-        <v>39</v>
+        <v>40</v>
       </c>
       <c r="B15"/>
       <c r="C15"/>
       <c r="D15"/>
       <c r="E15"/>
       <c r="F15"/>
       <c r="G15"/>
       <c r="H15"/>
       <c r="I15"/>
       <c r="J15"/>
       <c r="K15"/>
       <c r="L15"/>
       <c r="M15"/>
       <c r="N15"/>
       <c r="O15"/>
       <c r="P15"/>
       <c r="Q15"/>
       <c r="R15"/>
       <c r="S15"/>
       <c r="T15"/>
       <c r="U15"/>
       <c r="V15"/>
       <c r="W15"/>
       <c r="X15"/>
       <c r="Y15"/>
       <c r="Z15"/>
+      <c r="AA15"/>
     </row>
-    <row r="16" spans="1:26">
+    <row r="16" spans="1:27">
       <c r="A16" t="s">
-        <v>40</v>
+        <v>41</v>
       </c>
       <c r="B16"/>
-      <c r="C16">
+      <c r="C16"/>
+      <c r="D16">
         <v>23808131000.0</v>
       </c>
-      <c r="D16"/>
-      <c r="E16">
+      <c r="E16"/>
+      <c r="F16">
         <v>98515374000.0</v>
       </c>
-      <c r="F16">
+      <c r="G16">
         <v>76591022000.0</v>
       </c>
-      <c r="G16">
+      <c r="H16">
         <v>60426110000.0</v>
       </c>
-      <c r="H16">
+      <c r="I16">
         <v>478290739000.0</v>
       </c>
-      <c r="I16">
+      <c r="J16">
         <v>34972535000.0</v>
       </c>
-      <c r="J16"/>
       <c r="K16"/>
       <c r="L16"/>
       <c r="M16"/>
       <c r="N16"/>
       <c r="O16"/>
       <c r="P16"/>
       <c r="Q16"/>
       <c r="R16"/>
       <c r="S16"/>
       <c r="T16"/>
       <c r="U16"/>
       <c r="V16"/>
       <c r="W16"/>
       <c r="X16"/>
       <c r="Y16"/>
       <c r="Z16"/>
+      <c r="AA16"/>
     </row>
-    <row r="17" spans="1:26">
+    <row r="17" spans="1:27">
       <c r="A17" t="s">
-        <v>41</v>
+        <v>42</v>
       </c>
       <c r="B17"/>
       <c r="C17"/>
       <c r="D17"/>
       <c r="E17"/>
       <c r="F17"/>
       <c r="G17"/>
       <c r="H17"/>
       <c r="I17"/>
       <c r="J17"/>
       <c r="K17"/>
       <c r="L17"/>
       <c r="M17"/>
       <c r="N17"/>
       <c r="O17"/>
       <c r="P17"/>
       <c r="Q17"/>
       <c r="R17"/>
       <c r="S17"/>
       <c r="T17"/>
       <c r="U17"/>
       <c r="V17"/>
       <c r="W17"/>
       <c r="X17"/>
       <c r="Y17"/>
       <c r="Z17"/>
+      <c r="AA17"/>
     </row>
-    <row r="18" spans="1:26">
+    <row r="18" spans="1:27">
       <c r="A18" t="s">
-        <v>42</v>
+        <v>43</v>
       </c>
       <c r="B18"/>
       <c r="C18"/>
       <c r="D18"/>
       <c r="E18"/>
       <c r="F18"/>
       <c r="G18"/>
       <c r="H18"/>
       <c r="I18"/>
       <c r="J18"/>
       <c r="K18"/>
       <c r="L18"/>
       <c r="M18"/>
       <c r="N18"/>
       <c r="O18"/>
       <c r="P18"/>
       <c r="Q18"/>
       <c r="R18"/>
       <c r="S18"/>
       <c r="T18"/>
       <c r="U18"/>
       <c r="V18"/>
       <c r="W18"/>
       <c r="X18"/>
       <c r="Y18"/>
       <c r="Z18"/>
+      <c r="AA18"/>
     </row>
-    <row r="19" spans="1:26">
+    <row r="19" spans="1:27">
       <c r="A19" t="s">
-        <v>43</v>
+        <v>44</v>
       </c>
       <c r="B19"/>
       <c r="C19"/>
       <c r="D19"/>
       <c r="E19"/>
       <c r="F19"/>
       <c r="G19"/>
       <c r="H19"/>
       <c r="I19"/>
       <c r="J19"/>
       <c r="K19"/>
       <c r="L19"/>
       <c r="M19"/>
       <c r="N19"/>
       <c r="O19"/>
       <c r="P19"/>
       <c r="Q19"/>
       <c r="R19"/>
       <c r="S19"/>
       <c r="T19"/>
       <c r="U19"/>
       <c r="V19"/>
       <c r="W19"/>
       <c r="X19"/>
       <c r="Y19"/>
       <c r="Z19"/>
+      <c r="AA19"/>
     </row>
-    <row r="20" spans="1:26">
+    <row r="20" spans="1:27">
       <c r="A20" t="s">
-        <v>44</v>
+        <v>45</v>
       </c>
       <c r="B20"/>
       <c r="C20"/>
       <c r="D20"/>
       <c r="E20"/>
       <c r="F20"/>
       <c r="G20"/>
       <c r="H20"/>
       <c r="I20"/>
       <c r="J20"/>
       <c r="K20"/>
       <c r="L20"/>
       <c r="M20"/>
       <c r="N20"/>
       <c r="O20"/>
       <c r="P20"/>
       <c r="Q20"/>
       <c r="R20"/>
       <c r="S20"/>
       <c r="T20"/>
       <c r="U20"/>
       <c r="V20"/>
       <c r="W20"/>
       <c r="X20"/>
       <c r="Y20"/>
       <c r="Z20"/>
+      <c r="AA20"/>
     </row>
-    <row r="21" spans="1:26">
+    <row r="21" spans="1:27">
       <c r="A21" t="s">
-        <v>45</v>
+        <v>46</v>
       </c>
       <c r="B21">
+        <v>1645015000.0</v>
+      </c>
+      <c r="C21">
         <v>1886757000.0</v>
       </c>
-      <c r="C21">
+      <c r="D21">
         <v>1142391000.0</v>
       </c>
-      <c r="D21">
+      <c r="E21">
         <v>888759000.0</v>
       </c>
-      <c r="E21">
+      <c r="F21">
         <v>1121437000.0</v>
       </c>
-      <c r="F21">
+      <c r="G21">
         <v>1352102000.0</v>
       </c>
-      <c r="G21">
+      <c r="H21">
         <v>1502261000.0</v>
       </c>
-      <c r="H21">
+      <c r="I21">
         <v>1230137000.0</v>
       </c>
-      <c r="I21">
+      <c r="J21">
         <v>979673000.0</v>
       </c>
-      <c r="J21">
+      <c r="K21">
         <v>226512000.0</v>
       </c>
-      <c r="K21">
+      <c r="L21">
         <v>1072328000.0</v>
       </c>
-      <c r="L21">
+      <c r="M21">
         <v>2928922000.0</v>
       </c>
-      <c r="M21">
+      <c r="N21">
         <v>4788987000.0</v>
       </c>
-      <c r="N21">
+      <c r="O21">
         <v>6404080000.0</v>
       </c>
-      <c r="O21">
+      <c r="P21">
         <v>7890576000.0</v>
       </c>
-      <c r="P21">
+      <c r="Q21">
         <v>89552232000.0</v>
       </c>
-      <c r="Q21">
+      <c r="R21">
         <v>177470844000.0</v>
       </c>
-      <c r="R21">
+      <c r="S21">
         <v>871491000.0</v>
       </c>
-      <c r="S21">
+      <c r="T21">
         <v>1061734000.0</v>
       </c>
-      <c r="T21">
+      <c r="U21">
         <v>75052678000.0</v>
       </c>
-      <c r="U21">
+      <c r="V21">
         <v>63260278000.0</v>
       </c>
-      <c r="V21">
+      <c r="W21">
         <v>655411000.0</v>
       </c>
-      <c r="W21">
+      <c r="X21">
         <v>734606000.0</v>
       </c>
-      <c r="X21">
+      <c r="Y21">
         <v>868354000.0</v>
       </c>
-      <c r="Y21">
+      <c r="Z21">
         <v>1104698000.0</v>
       </c>
-      <c r="Z21">
+      <c r="AA21">
         <v>939861000.0</v>
       </c>
     </row>
-    <row r="22" spans="1:26">
+    <row r="22" spans="1:27">
       <c r="A22" t="s">
-        <v>46</v>
+        <v>47</v>
       </c>
       <c r="B22">
+        <v>316095117000.0</v>
+      </c>
+      <c r="C22">
         <v>391919092000.0</v>
       </c>
-      <c r="C22">
+      <c r="D22">
         <v>377197130000.0</v>
       </c>
-      <c r="D22">
+      <c r="E22">
         <v>369095939000.0</v>
       </c>
-      <c r="E22">
+      <c r="F22">
         <v>270959821000.0</v>
       </c>
-      <c r="F22">
+      <c r="G22">
         <v>317336033000.0</v>
       </c>
-      <c r="G22">
+      <c r="H22">
         <v>235663073000.0</v>
       </c>
-      <c r="H22">
+      <c r="I22">
         <v>270515224000.0</v>
       </c>
-      <c r="I22">
+      <c r="J22">
         <v>289064085000.0</v>
       </c>
-      <c r="J22">
+      <c r="K22">
         <v>231211654000.0</v>
       </c>
-      <c r="K22">
+      <c r="L22">
         <v>161124628000.0</v>
       </c>
-      <c r="L22">
+      <c r="M22">
         <v>183724387000.0</v>
       </c>
-      <c r="M22">
+      <c r="N22">
         <v>249318913000.0</v>
       </c>
-      <c r="N22">
+      <c r="O22">
         <v>237577457000.0</v>
       </c>
-      <c r="O22">
+      <c r="P22">
         <v>123558509000.0</v>
       </c>
-      <c r="P22">
+      <c r="Q22">
         <v>125252467000.0</v>
       </c>
-      <c r="Q22">
+      <c r="R22">
         <v>79842596000.0</v>
       </c>
-      <c r="R22">
+      <c r="S22">
         <v>70421530000.0</v>
       </c>
-      <c r="S22">
+      <c r="T22">
         <v>76527346000.0</v>
       </c>
-      <c r="T22">
+      <c r="U22">
         <v>63320084000.0</v>
       </c>
-      <c r="U22">
+      <c r="V22">
         <v>63218226000.0</v>
       </c>
-      <c r="V22">
+      <c r="W22">
         <v>51483963000.0</v>
       </c>
-      <c r="W22">
+      <c r="X22">
         <v>49579067000.0</v>
       </c>
-      <c r="X22">
+      <c r="Y22">
         <v>46920181000.0</v>
       </c>
-      <c r="Y22">
+      <c r="Z22">
         <v>37880502000.0</v>
       </c>
-      <c r="Z22">
+      <c r="AA22">
         <v>34197097000.0</v>
       </c>
     </row>
-    <row r="23" spans="1:26">
+    <row r="23" spans="1:27">
       <c r="A23" t="s">
-        <v>47</v>
+        <v>48</v>
       </c>
       <c r="B23">
+        <v>1272202396000.0</v>
+      </c>
+      <c r="C23">
         <v>956936728000.0</v>
       </c>
-      <c r="C23">
+      <c r="D23">
         <v>957814110000.0</v>
       </c>
-      <c r="D23">
+      <c r="E23">
         <v>1037647240000.0</v>
       </c>
-      <c r="E23">
+      <c r="F23">
         <v>1026266866000.0</v>
       </c>
-      <c r="F23">
+      <c r="G23">
         <v>929901046000.0</v>
       </c>
-      <c r="G23">
+      <c r="H23">
         <v>901060986000.0</v>
       </c>
-      <c r="H23">
+      <c r="I23">
         <v>1263113689000.0</v>
       </c>
-      <c r="I23">
+      <c r="J23">
         <v>847006544000.0</v>
       </c>
-      <c r="J23">
+      <c r="K23">
         <v>743934894000.0</v>
       </c>
-      <c r="K23">
+      <c r="L23">
         <v>641646818000.0</v>
       </c>
-      <c r="L23">
+      <c r="M23">
         <v>716599526000.0</v>
       </c>
-      <c r="M23">
+      <c r="N23">
         <v>696946318000.0</v>
       </c>
-      <c r="N23">
+      <c r="O23">
         <v>569430951000.0</v>
       </c>
-      <c r="O23">
+      <c r="P23">
         <v>584388578000.0</v>
       </c>
-      <c r="P23">
+      <c r="Q23">
         <v>434768493000.0</v>
       </c>
-      <c r="Q23">
+      <c r="R23">
         <v>433970635000.0</v>
       </c>
-      <c r="R23">
+      <c r="S23">
         <v>375064492000.0</v>
       </c>
-      <c r="S23">
+      <c r="T23">
         <v>331062225000.0</v>
       </c>
-      <c r="T23">
+      <c r="U23">
         <v>282698909000.0</v>
       </c>
-      <c r="U23">
+      <c r="V23">
         <v>218034134000.0</v>
       </c>
-      <c r="V23"/>
       <c r="W23"/>
       <c r="X23"/>
       <c r="Y23"/>
       <c r="Z23"/>
+      <c r="AA23"/>
     </row>
-    <row r="24" spans="1:26">
+    <row r="24" spans="1:27">
       <c r="A24" t="s">
-        <v>48</v>
+        <v>49</v>
       </c>
       <c r="B24"/>
       <c r="C24"/>
       <c r="D24"/>
       <c r="E24"/>
       <c r="F24"/>
       <c r="G24"/>
       <c r="H24"/>
       <c r="I24"/>
       <c r="J24"/>
       <c r="K24"/>
       <c r="L24"/>
       <c r="M24"/>
       <c r="N24"/>
       <c r="O24"/>
       <c r="P24"/>
       <c r="Q24"/>
       <c r="R24"/>
       <c r="S24"/>
       <c r="T24"/>
       <c r="U24"/>
       <c r="V24"/>
       <c r="W24"/>
       <c r="X24"/>
       <c r="Y24"/>
       <c r="Z24"/>
+      <c r="AA24"/>
     </row>
-    <row r="25" spans="1:26">
+    <row r="25" spans="1:27">
       <c r="A25" t="s">
-        <v>49</v>
+        <v>50</v>
       </c>
       <c r="B25">
+        <v>9137126000.0</v>
+      </c>
+      <c r="C25">
         <v>12653572000.0</v>
       </c>
-      <c r="C25">
+      <c r="D25">
         <v>11195820000.0</v>
       </c>
-      <c r="D25">
+      <c r="E25">
         <v>9730396000.0</v>
       </c>
-      <c r="E25">
+      <c r="F25">
         <v>13119377000.0</v>
       </c>
-      <c r="F25">
+      <c r="G25">
         <v>14970554000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>0.0</v>
       </c>
       <c r="H25">
         <v>0.0</v>
       </c>
       <c r="I25">
         <v>0.0</v>
       </c>
       <c r="J25">
         <v>0.0</v>
       </c>
-      <c r="K25"/>
+      <c r="K25">
+        <v>0.0</v>
+      </c>
       <c r="L25"/>
       <c r="M25"/>
       <c r="N25"/>
       <c r="O25"/>
       <c r="P25"/>
       <c r="Q25"/>
       <c r="R25"/>
       <c r="S25"/>
       <c r="T25"/>
       <c r="U25"/>
       <c r="V25"/>
       <c r="W25"/>
       <c r="X25"/>
       <c r="Y25"/>
       <c r="Z25"/>
+      <c r="AA25"/>
     </row>
-    <row r="26" spans="1:26">
+    <row r="26" spans="1:27">
       <c r="A26" t="s">
-        <v>50</v>
+        <v>51</v>
       </c>
       <c r="B26"/>
       <c r="C26"/>
       <c r="D26"/>
       <c r="E26"/>
       <c r="F26"/>
       <c r="G26"/>
       <c r="H26"/>
       <c r="I26"/>
       <c r="J26"/>
       <c r="K26"/>
       <c r="L26"/>
       <c r="M26"/>
       <c r="N26"/>
       <c r="O26"/>
       <c r="P26"/>
       <c r="Q26"/>
       <c r="R26"/>
       <c r="S26"/>
       <c r="T26"/>
       <c r="U26"/>
       <c r="V26"/>
       <c r="W26"/>
       <c r="X26"/>
       <c r="Y26"/>
       <c r="Z26"/>
+      <c r="AA26"/>
     </row>
-    <row r="27" spans="1:26">
+    <row r="27" spans="1:27">
       <c r="A27" t="s">
-        <v>51</v>
+        <v>52</v>
       </c>
       <c r="B27"/>
       <c r="C27"/>
       <c r="D27"/>
       <c r="E27"/>
       <c r="F27"/>
       <c r="G27"/>
       <c r="H27"/>
       <c r="I27"/>
       <c r="J27"/>
       <c r="K27"/>
       <c r="L27"/>
       <c r="M27"/>
       <c r="N27"/>
       <c r="O27"/>
       <c r="P27"/>
       <c r="Q27"/>
       <c r="R27"/>
       <c r="S27"/>
       <c r="T27"/>
       <c r="U27"/>
       <c r="V27"/>
       <c r="W27"/>
       <c r="X27"/>
       <c r="Y27"/>
       <c r="Z27"/>
+      <c r="AA27"/>
     </row>
-    <row r="28" spans="1:26">
+    <row r="28" spans="1:27">
       <c r="A28" t="s">
-        <v>52</v>
+        <v>53</v>
       </c>
       <c r="B28">
+        <v>-349621502000.0</v>
+      </c>
+      <c r="C28">
         <v>-67471172000.0</v>
       </c>
-      <c r="C28">
+      <c r="D28">
         <v>-183304115000.0</v>
       </c>
-      <c r="D28">
+      <c r="E28">
         <v>-154245140000.0</v>
       </c>
-      <c r="E28">
+      <c r="F28">
         <v>-176060504000.0</v>
       </c>
-      <c r="F28">
+      <c r="G28">
         <v>-112704756000.0</v>
       </c>
-      <c r="G28">
+      <c r="H28">
         <v>-160224915000.0</v>
       </c>
-      <c r="H28">
+      <c r="I28">
         <v>-400322761000.0</v>
       </c>
-      <c r="I28">
+      <c r="J28">
         <v>-56184138000.0</v>
       </c>
-      <c r="J28">
+      <c r="K28">
         <v>-114436004000.0</v>
       </c>
-      <c r="K28">
+      <c r="L28">
         <v>-140831570000.0</v>
       </c>
-      <c r="L28">
+      <c r="M28">
         <v>-257411689000.0</v>
       </c>
-      <c r="M28">
+      <c r="N28">
         <v>-184226649000.0</v>
       </c>
-      <c r="N28">
+      <c r="O28">
         <v>-143551868000.0</v>
       </c>
-      <c r="O28">
+      <c r="P28">
         <v>-253731456000.0</v>
       </c>
-      <c r="P28">
+      <c r="Q28">
         <v>-107898659000.0</v>
       </c>
-      <c r="Q28">
+      <c r="R28">
         <v>-79336284000.0</v>
       </c>
-      <c r="R28">
+      <c r="S28">
         <v>-134140181000.0</v>
       </c>
-      <c r="S28">
+      <c r="T28">
         <v>-95253820000.0</v>
       </c>
-      <c r="T28">
+      <c r="U28">
         <v>-79189092000.0</v>
       </c>
-      <c r="U28">
+      <c r="V28">
         <v>-24138328000.0</v>
       </c>
-      <c r="V28"/>
       <c r="W28"/>
       <c r="X28"/>
       <c r="Y28"/>
       <c r="Z28"/>
+      <c r="AA28"/>
     </row>
-    <row r="29" spans="1:26">
+    <row r="29" spans="1:27">
       <c r="A29" t="s">
-        <v>53</v>
+        <v>54</v>
       </c>
       <c r="B29">
+        <v>975714314000.0</v>
+      </c>
+      <c r="C29">
         <v>807273556000.0</v>
       </c>
-      <c r="C29">
+      <c r="D29">
         <v>795878793000.0</v>
       </c>
-      <c r="D29">
+      <c r="E29">
         <v>757241649000.0</v>
       </c>
-      <c r="E29">
+      <c r="F29">
         <v>684043788000.0</v>
       </c>
-      <c r="F29">
+      <c r="G29">
         <v>612683025000.0</v>
       </c>
-      <c r="G29">
+      <c r="H29">
         <v>594011658000.0</v>
       </c>
-      <c r="H29">
+      <c r="I29">
         <v>518280401000.0</v>
       </c>
-      <c r="I29">
+      <c r="J29">
         <v>615437441000.0</v>
       </c>
-      <c r="J29"/>
       <c r="K29"/>
       <c r="L29"/>
       <c r="M29"/>
       <c r="N29"/>
       <c r="O29"/>
       <c r="P29"/>
       <c r="Q29"/>
       <c r="R29"/>
       <c r="S29"/>
       <c r="T29"/>
       <c r="U29"/>
       <c r="V29"/>
       <c r="W29"/>
       <c r="X29"/>
       <c r="Y29"/>
       <c r="Z29"/>
+      <c r="AA29"/>
     </row>
-    <row r="30" spans="1:26">
+    <row r="30" spans="1:27">
       <c r="A30" t="s">
-        <v>54</v>
+        <v>55</v>
       </c>
       <c r="B30">
+        <v>265687701000.0</v>
+      </c>
+      <c r="C30">
         <v>180193835000.0</v>
       </c>
-      <c r="C30">
+      <c r="D30">
         <v>127760467000.0</v>
       </c>
-      <c r="D30">
+      <c r="E30">
         <v>238851872000.0</v>
       </c>
-      <c r="E30">
+      <c r="F30">
         <v>282788769000.0</v>
       </c>
-      <c r="F30">
+      <c r="G30">
         <v>205638154000.0</v>
       </c>
-      <c r="G30">
+      <c r="H30">
         <v>276749237000.0</v>
       </c>
-      <c r="H30">
+      <c r="I30">
         <v>295201851000.0</v>
       </c>
-      <c r="I30">
+      <c r="J30">
         <v>214743605000.0</v>
       </c>
-      <c r="J30">
+      <c r="K30">
         <v>153431424000.0</v>
       </c>
-      <c r="K30">
+      <c r="L30">
         <v>171588194000.0</v>
       </c>
-      <c r="L30">
+      <c r="M30">
         <v>144633951000.0</v>
       </c>
-      <c r="M30">
+      <c r="N30">
         <v>137783742000.0</v>
       </c>
-      <c r="N30">
+      <c r="O30">
         <v>81526831000.0</v>
       </c>
-      <c r="O30">
+      <c r="P30">
         <v>111984644000.0</v>
       </c>
-      <c r="P30">
+      <c r="Q30">
         <v>89552232000.0</v>
       </c>
-      <c r="Q30">
+      <c r="R30">
         <v>177470844000.0</v>
       </c>
-      <c r="R30">
+      <c r="S30">
         <v>89932263000.0</v>
       </c>
-      <c r="S30">
+      <c r="T30">
         <v>87480964000.0</v>
       </c>
-      <c r="T30">
+      <c r="U30">
         <v>75052678000.0</v>
       </c>
-      <c r="U30">
+      <c r="V30">
         <v>63260278000.0</v>
       </c>
-      <c r="V30">
+      <c r="W30">
         <v>61036231000.0</v>
       </c>
-      <c r="W30">
+      <c r="X30">
         <v>48915420000.0</v>
       </c>
-      <c r="X30">
+      <c r="Y30">
         <v>37448482000.0</v>
       </c>
-      <c r="Y30">
+      <c r="Z30">
         <v>54460709000.0</v>
       </c>
-      <c r="Z30">
+      <c r="AA30">
         <v>38505378000.0</v>
       </c>
     </row>
-    <row r="31" spans="1:26">
+    <row r="31" spans="1:27">
       <c r="A31" t="s">
-        <v>55</v>
+        <v>56</v>
       </c>
       <c r="B31"/>
       <c r="C31"/>
-      <c r="D31">
+      <c r="D31"/>
+      <c r="E31">
         <v>756352890000.0</v>
       </c>
-      <c r="E31">
+      <c r="F31">
         <v>682922351000.0</v>
       </c>
-      <c r="F31">
+      <c r="G31">
         <v>611330923000.0</v>
       </c>
-      <c r="G31">
+      <c r="H31">
         <v>592509397000.0</v>
       </c>
-      <c r="H31">
+      <c r="I31">
         <v>517050264000.0</v>
       </c>
-      <c r="I31">
+      <c r="J31">
         <v>614457768000.0</v>
       </c>
-      <c r="J31">
+      <c r="K31">
         <v>582445957000.0</v>
       </c>
-      <c r="K31">
+      <c r="L31">
         <v>472470954000.0</v>
       </c>
-      <c r="L31"/>
       <c r="M31"/>
       <c r="N31"/>
       <c r="O31"/>
       <c r="P31"/>
       <c r="Q31"/>
       <c r="R31"/>
       <c r="S31"/>
       <c r="T31"/>
       <c r="U31"/>
       <c r="V31"/>
       <c r="W31"/>
       <c r="X31"/>
       <c r="Y31"/>
       <c r="Z31"/>
+      <c r="AA31"/>
     </row>
-    <row r="32" spans="1:26">
+    <row r="32" spans="1:27">
       <c r="A32" t="s">
-        <v>56</v>
+        <v>57</v>
       </c>
       <c r="B32">
+        <v>801455094000.0</v>
+      </c>
+      <c r="C32">
         <v>600708320000.0</v>
       </c>
-      <c r="C32">
+      <c r="D32">
         <v>593162142000.0</v>
       </c>
-      <c r="D32">
+      <c r="E32">
         <v>556512884000.0</v>
       </c>
-      <c r="E32">
+      <c r="F32">
         <v>485191354000.0</v>
       </c>
-      <c r="F32">
+      <c r="G32">
         <v>412056623000.0</v>
       </c>
-      <c r="G32">
+      <c r="H32">
         <v>405925534000.0</v>
       </c>
-      <c r="H32">
+      <c r="I32">
         <v>263872502000.0</v>
       </c>
-      <c r="I32">
+      <c r="J32">
         <v>384918424000.0</v>
       </c>
-      <c r="J32"/>
       <c r="K32"/>
       <c r="L32"/>
       <c r="M32"/>
       <c r="N32"/>
       <c r="O32"/>
       <c r="P32"/>
       <c r="Q32"/>
       <c r="R32"/>
       <c r="S32"/>
       <c r="T32"/>
       <c r="U32"/>
       <c r="V32"/>
       <c r="W32"/>
       <c r="X32"/>
       <c r="Y32"/>
       <c r="Z32"/>
+      <c r="AA32"/>
     </row>
-    <row r="33" spans="1:26">
+    <row r="33" spans="1:27">
       <c r="A33" t="s">
-        <v>57</v>
+        <v>58</v>
       </c>
       <c r="B33">
+        <v>224788318000.0</v>
+      </c>
+      <c r="C33">
         <v>247336949000.0</v>
       </c>
-      <c r="C33">
+      <c r="D33">
         <v>239620584000.0</v>
       </c>
-      <c r="D33">
+      <c r="E33">
         <v>242059927000.0</v>
       </c>
-      <c r="E33">
+      <c r="F33">
         <v>258144160000.0</v>
       </c>
-      <c r="F33">
+      <c r="G33">
         <v>251496286000.0</v>
       </c>
-      <c r="G33">
+      <c r="H33">
         <v>226050287000.0</v>
       </c>
-      <c r="H33">
+      <c r="I33">
         <v>289804030000.0</v>
       </c>
-      <c r="I33">
+      <c r="J33">
         <v>277117032000.0</v>
       </c>
-      <c r="J33">
+      <c r="K33">
         <v>235319517000.0</v>
       </c>
-      <c r="K33">
+      <c r="L33">
         <v>157966847000.0</v>
       </c>
-      <c r="L33">
+      <c r="M33">
         <v>121260807000.0</v>
       </c>
-      <c r="M33">
+      <c r="N33">
         <v>108708728000.0</v>
       </c>
-      <c r="N33">
+      <c r="O33">
         <v>105547861000.0</v>
       </c>
-      <c r="O33">
+      <c r="P33">
         <v>92662752000.0</v>
       </c>
-      <c r="P33">
+      <c r="Q33">
         <v>107332050000.0</v>
       </c>
-      <c r="Q33">
+      <c r="R33">
         <v>90822220000.0</v>
       </c>
-      <c r="R33">
+      <c r="S33">
         <v>76396438000.0</v>
       </c>
-      <c r="S33">
+      <c r="T33">
         <v>67555285000.0</v>
       </c>
-      <c r="T33">
+      <c r="U33">
         <v>63679198000.0</v>
       </c>
-      <c r="U33">
+      <c r="V33">
         <v>65507100000.0</v>
       </c>
-      <c r="V33"/>
       <c r="W33"/>
       <c r="X33"/>
       <c r="Y33"/>
       <c r="Z33"/>
+      <c r="AA33"/>
     </row>
-    <row r="34" spans="1:26">
+    <row r="34" spans="1:27">
       <c r="A34" t="s">
-        <v>58</v>
+        <v>59</v>
       </c>
       <c r="B34">
+        <v>567058000.0</v>
+      </c>
+      <c r="C34">
         <v>161268000.0</v>
       </c>
-      <c r="C34">
+      <c r="D34">
         <v>148882000.0</v>
       </c>
-      <c r="D34">
+      <c r="E34">
         <v>946130000.0</v>
       </c>
-      <c r="E34">
+      <c r="F34">
         <v>1616801000.0</v>
       </c>
-      <c r="F34">
+      <c r="G34">
         <v>1657053000.0</v>
       </c>
-      <c r="G34">
+      <c r="H34">
         <v>429264000.0</v>
       </c>
-      <c r="H34">
+      <c r="I34">
         <v>1727473000.0</v>
       </c>
-      <c r="I34">
+      <c r="J34">
         <v>336758000.0</v>
       </c>
-      <c r="J34">
+      <c r="K34">
         <v>3034650000.0</v>
       </c>
-      <c r="K34"/>
       <c r="L34"/>
       <c r="M34"/>
       <c r="N34"/>
       <c r="O34"/>
       <c r="P34"/>
       <c r="Q34"/>
       <c r="R34"/>
       <c r="S34"/>
       <c r="T34"/>
       <c r="U34"/>
       <c r="V34"/>
       <c r="W34"/>
       <c r="X34"/>
       <c r="Y34"/>
       <c r="Z34"/>
+      <c r="AA34"/>
     </row>
-    <row r="35" spans="1:26">
+    <row r="35" spans="1:27">
       <c r="A35" t="s">
-        <v>59</v>
+        <v>60</v>
       </c>
       <c r="B35">
+        <v>50529098000.0</v>
+      </c>
+      <c r="C35">
         <v>40771713000.0</v>
       </c>
-      <c r="C35">
+      <c r="D35">
         <v>36903933000.0</v>
       </c>
-      <c r="D35">
+      <c r="E35">
         <v>41331162000.0</v>
       </c>
-      <c r="E35">
+      <c r="F35">
         <v>59291726000.0</v>
       </c>
-      <c r="F35">
+      <c r="G35">
         <v>50869884000.0</v>
       </c>
-      <c r="G35">
+      <c r="H35">
         <v>37964163000.0</v>
       </c>
-      <c r="H35">
+      <c r="I35">
         <v>35396131000.0</v>
       </c>
-      <c r="I35">
+      <c r="J35">
         <v>46598015000.0</v>
       </c>
-      <c r="J35">
+      <c r="K35">
         <v>40640296000.0</v>
       </c>
-      <c r="K35">
+      <c r="L35">
         <v>35667641000.0</v>
       </c>
-      <c r="L35">
+      <c r="M35">
         <v>33088525000.0</v>
       </c>
-      <c r="M35">
+      <c r="N35">
         <v>36909443000.0</v>
       </c>
-      <c r="N35">
+      <c r="O35">
         <v>32861148000.0</v>
       </c>
-      <c r="O35">
+      <c r="P35">
         <v>24776313000.0</v>
       </c>
-      <c r="P35">
+      <c r="Q35">
         <v>19172916000.0</v>
       </c>
-      <c r="Q35">
+      <c r="R35">
         <v>11677839000.0</v>
       </c>
-      <c r="R35">
+      <c r="S35">
         <v>9320194000.0</v>
       </c>
-      <c r="S35">
+      <c r="T35">
         <v>8144943000.0</v>
       </c>
-      <c r="T35">
+      <c r="U35">
         <v>6709962000.0</v>
       </c>
-      <c r="U35">
+      <c r="V35">
         <v>5357799000.0</v>
       </c>
-      <c r="V35"/>
       <c r="W35"/>
       <c r="X35"/>
       <c r="Y35"/>
       <c r="Z35"/>
+      <c r="AA35"/>
     </row>
-    <row r="36" spans="1:26">
+    <row r="36" spans="1:27">
       <c r="A36" t="s">
-        <v>60</v>
+        <v>61</v>
       </c>
       <c r="B36">
+        <v>2561017000.0</v>
+      </c>
+      <c r="C36">
         <v>11662337000.0</v>
       </c>
-      <c r="C36">
+      <c r="D36">
         <v>1920473000.0</v>
       </c>
-      <c r="D36">
+      <c r="E36">
         <v>1440005000.0</v>
       </c>
-      <c r="E36">
+      <c r="F36">
         <v>840121000.0</v>
       </c>
-      <c r="F36">
+      <c r="G36">
         <v>12350535000.0</v>
       </c>
-      <c r="G36">
+      <c r="H36">
         <v>12041359000.0</v>
       </c>
-      <c r="H36">
+      <c r="I36">
         <v>70614742000.0</v>
       </c>
-      <c r="I36">
+      <c r="J36">
         <v>70110266000.0</v>
       </c>
-      <c r="J36">
+      <c r="K36">
         <v>1872887000.0</v>
       </c>
-      <c r="K36">
+      <c r="L36">
         <v>1768632000.0</v>
       </c>
-      <c r="L36">
+      <c r="M36">
         <v>1819937000.0</v>
       </c>
-      <c r="M36">
+      <c r="N36">
         <v>20964172000.0</v>
       </c>
-      <c r="N36">
+      <c r="O36">
         <v>22820496000.0</v>
       </c>
-      <c r="O36">
+      <c r="P36">
         <v>2354900000.0</v>
       </c>
-      <c r="P36">
+      <c r="Q36">
         <v>1982294000.0</v>
       </c>
-      <c r="Q36">
+      <c r="R36">
         <v>1277446000.0</v>
       </c>
-      <c r="R36">
+      <c r="S36">
         <v>5373379000.0</v>
       </c>
-      <c r="S36">
+      <c r="T36">
         <v>13287253000.0</v>
       </c>
-      <c r="T36">
+      <c r="U36">
         <v>12701107000.0</v>
       </c>
-      <c r="U36">
+      <c r="V36">
         <v>12815697000.0</v>
       </c>
-      <c r="V36"/>
       <c r="W36"/>
       <c r="X36"/>
       <c r="Y36"/>
       <c r="Z36"/>
+      <c r="AA36"/>
     </row>
-    <row r="37" spans="1:26">
+    <row r="37" spans="1:27">
       <c r="A37" t="s">
-        <v>61</v>
+        <v>62</v>
       </c>
       <c r="B37"/>
       <c r="C37"/>
       <c r="D37"/>
       <c r="E37"/>
       <c r="F37"/>
       <c r="G37"/>
       <c r="H37"/>
       <c r="I37"/>
       <c r="J37"/>
       <c r="K37"/>
       <c r="L37"/>
       <c r="M37"/>
       <c r="N37"/>
       <c r="O37"/>
       <c r="P37"/>
       <c r="Q37"/>
       <c r="R37"/>
       <c r="S37"/>
       <c r="T37"/>
       <c r="U37"/>
       <c r="V37"/>
       <c r="W37"/>
       <c r="X37"/>
       <c r="Y37"/>
       <c r="Z37"/>
+      <c r="AA37"/>
     </row>
-    <row r="38" spans="1:26">
+    <row r="38" spans="1:27">
       <c r="A38" t="s">
-        <v>62</v>
+        <v>63</v>
       </c>
       <c r="B38">
+        <v>25907984000.0</v>
+      </c>
+      <c r="C38">
         <v>23294658000.0</v>
       </c>
-      <c r="C38">
+      <c r="D38">
         <v>21598065000.0</v>
       </c>
-      <c r="D38">
+      <c r="E38">
         <v>22624137000.0</v>
       </c>
-      <c r="E38">
+      <c r="F38">
         <v>24358376000.0</v>
       </c>
-      <c r="F38">
+      <c r="G38">
         <v>32584018000.0</v>
       </c>
-      <c r="G38">
+      <c r="H38">
         <v>34263296000.0</v>
       </c>
-      <c r="H38">
+      <c r="I38">
         <v>101830645000.0</v>
       </c>
-      <c r="I38">
+      <c r="J38">
         <v>98408261000.0</v>
       </c>
-      <c r="J38">
+      <c r="K38">
         <v>105101052000.0</v>
       </c>
-      <c r="K38">
+      <c r="L38">
         <v>16996161000.0</v>
       </c>
-      <c r="L38">
+      <c r="M38">
         <v>36946965000.0</v>
       </c>
-      <c r="M38">
+      <c r="N38">
         <v>42292947000.0</v>
       </c>
-      <c r="N38">
+      <c r="O38">
         <v>35825972000.0</v>
       </c>
-      <c r="O38">
+      <c r="P38">
         <v>23236092000.0</v>
       </c>
-      <c r="P38">
+      <c r="Q38">
         <v>30838399000.0</v>
       </c>
-      <c r="Q38">
+      <c r="R38">
         <v>19577071000.0</v>
       </c>
-      <c r="R38">
+      <c r="S38">
         <v>21122810000.0</v>
       </c>
-      <c r="S38">
+      <c r="T38">
         <v>20048825000.0</v>
       </c>
-      <c r="T38">
+      <c r="U38">
         <v>17171068000.0</v>
       </c>
-      <c r="U38">
+      <c r="V38">
         <v>18077140000.0</v>
       </c>
-      <c r="V38">
+      <c r="W38">
         <v>16125413000.0</v>
       </c>
-      <c r="W38">
+      <c r="X38">
         <v>14531474000.0</v>
       </c>
-      <c r="X38">
+      <c r="Y38">
         <v>14662024000.0</v>
       </c>
-      <c r="Y38">
+      <c r="Z38">
         <v>15193782000.0</v>
       </c>
-      <c r="Z38">
+      <c r="AA38">
         <v>15428012000.0</v>
       </c>
     </row>
-    <row r="39" spans="1:26">
+    <row r="39" spans="1:27">
       <c r="A39" t="s">
-        <v>63</v>
+        <v>64</v>
       </c>
       <c r="B39">
+        <v>23174558000.0</v>
+      </c>
+      <c r="C39">
         <v>49802674000.0</v>
       </c>
-      <c r="C39">
+      <c r="D39">
         <v>11799104000.0</v>
       </c>
-      <c r="D39">
+      <c r="E39">
         <v>17211198000.0</v>
       </c>
-      <c r="E39">
+      <c r="F39">
         <v>18031127000.0</v>
       </c>
-      <c r="F39">
+      <c r="G39">
         <v>20705264000.0</v>
       </c>
-      <c r="G39">
+      <c r="H39">
         <v>1132587000.0</v>
       </c>
-      <c r="H39">
+      <c r="I39">
         <v>142030351000.0</v>
       </c>
-      <c r="I39">
+      <c r="J39">
         <v>10211390000.0</v>
       </c>
-      <c r="J39">
+      <c r="K39">
         <v>13783250000.0</v>
       </c>
-      <c r="K39">
+      <c r="L39">
         <v>20194167000.0</v>
       </c>
-      <c r="L39">
+      <c r="M39">
         <v>10799916000.0</v>
       </c>
-      <c r="M39">
+      <c r="N39">
         <v>18256234000.0</v>
       </c>
-      <c r="N39">
+      <c r="O39">
         <v>14208230000.0</v>
       </c>
-      <c r="O39">
+      <c r="P39">
         <v>6332892000.0</v>
       </c>
-      <c r="P39">
+      <c r="Q39">
         <v>2414910000.0</v>
       </c>
-      <c r="Q39">
+      <c r="R39">
         <v>3338612000.0</v>
       </c>
-      <c r="R39">
+      <c r="S39">
         <v>4174080000.0</v>
       </c>
-      <c r="S39">
+      <c r="T39">
         <v>4244810000.0</v>
       </c>
-      <c r="T39">
+      <c r="U39">
         <v>1457857000.0</v>
       </c>
-      <c r="U39">
+      <c r="V39">
         <v>1910202000.0</v>
       </c>
-      <c r="V39">
+      <c r="W39">
         <v>1009115000.0</v>
       </c>
-      <c r="W39">
+      <c r="X39">
         <v>3754350000.0</v>
       </c>
-      <c r="X39">
+      <c r="Y39">
         <v>4405965000.0</v>
       </c>
-      <c r="Y39">
+      <c r="Z39">
         <v>2703942000.0</v>
       </c>
-      <c r="Z39">
+      <c r="AA39">
         <v>977011000.0</v>
       </c>
     </row>
-    <row r="40" spans="1:26">
+    <row r="40" spans="1:27">
       <c r="A40" t="s">
-        <v>64</v>
+        <v>65</v>
       </c>
       <c r="B40">
+        <v>151261495000.0</v>
+      </c>
+      <c r="C40">
         <v>45825364000.0</v>
       </c>
-      <c r="C40">
+      <c r="D40">
         <v>47625089000.0</v>
       </c>
-      <c r="D40">
+      <c r="E40">
         <v>87993259000.0</v>
       </c>
-      <c r="E40">
+      <c r="F40">
         <v>18777173000.0</v>
       </c>
-      <c r="F40">
+      <c r="G40">
         <v>73921140000.0</v>
       </c>
-      <c r="G40">
+      <c r="H40">
         <v>108816078000.0</v>
       </c>
-      <c r="H40">
+      <c r="I40">
         <v>186581334000.0</v>
       </c>
-      <c r="I40">
+      <c r="J40">
         <v>83777685000.0</v>
       </c>
-      <c r="J40">
+      <c r="K40">
         <v>62808806000.0</v>
       </c>
-      <c r="K40">
+      <c r="L40">
         <v>55012984000.0</v>
       </c>
-      <c r="L40">
+      <c r="M40">
         <v>57479790000.0</v>
       </c>
-      <c r="M40">
+      <c r="N40">
         <v>61560109000.0</v>
       </c>
-      <c r="N40">
+      <c r="O40">
         <v>50439436000.0</v>
       </c>
-      <c r="O40">
+      <c r="P40">
         <v>35208937000.0</v>
       </c>
-      <c r="P40">
+      <c r="Q40">
         <v>31800174000.0</v>
       </c>
-      <c r="Q40">
+      <c r="R40">
         <v>41621855000.0</v>
       </c>
-      <c r="R40">
+      <c r="S40">
         <v>22786160000.0</v>
       </c>
-      <c r="S40">
+      <c r="T40">
         <v>15958881000.0</v>
       </c>
-      <c r="T40">
+      <c r="U40">
         <v>16721536000.0</v>
       </c>
-      <c r="U40">
+      <c r="V40">
         <v>21656399000.0</v>
       </c>
-      <c r="V40">
+      <c r="W40">
         <v>18530705000.0</v>
       </c>
-      <c r="W40">
+      <c r="X40">
         <v>20691351000.0</v>
       </c>
-      <c r="X40">
+      <c r="Y40">
         <v>14614714000.0</v>
       </c>
-      <c r="Y40">
+      <c r="Z40">
         <v>14714956000.0</v>
       </c>
-      <c r="Z40">
+      <c r="AA40">
         <v>19856790000.0</v>
       </c>
     </row>
-    <row r="41" spans="1:26">
+    <row r="41" spans="1:27">
       <c r="A41" t="s">
-        <v>65</v>
+        <v>66</v>
       </c>
       <c r="B41"/>
       <c r="C41"/>
-      <c r="D41">
+      <c r="D41"/>
+      <c r="E41">
         <v>31600766000.0</v>
       </c>
-      <c r="E41">
+      <c r="F41">
         <v>46172349000.0</v>
       </c>
-      <c r="F41">
+      <c r="G41">
         <v>35899330000.0</v>
       </c>
-      <c r="G41">
+      <c r="H41">
         <v>37964163000.0</v>
       </c>
-      <c r="H41">
+      <c r="I41">
         <v>35396131000.0</v>
       </c>
-      <c r="I41">
+      <c r="J41">
         <v>46598015000.0</v>
       </c>
-      <c r="J41">
+      <c r="K41">
         <v>40640296000.0</v>
       </c>
-      <c r="K41">
+      <c r="L41">
         <v>35667641000.0</v>
       </c>
-      <c r="L41">
+      <c r="M41">
         <v>33088525000.0</v>
       </c>
-      <c r="M41">
+      <c r="N41">
         <v>36909443000.0</v>
       </c>
-      <c r="N41">
+      <c r="O41">
         <v>32861148000.0</v>
       </c>
-      <c r="O41">
+      <c r="P41">
         <v>24776313000.0</v>
       </c>
-      <c r="P41">
+      <c r="Q41">
         <v>19172916000.0</v>
       </c>
-      <c r="Q41">
+      <c r="R41">
         <v>11677839000.0</v>
       </c>
-      <c r="R41">
+      <c r="S41">
         <v>9320194000.0</v>
       </c>
-      <c r="S41">
+      <c r="T41">
         <v>8144943000.0</v>
       </c>
-      <c r="T41">
+      <c r="U41">
         <v>6709962000.0</v>
       </c>
-      <c r="U41">
+      <c r="V41">
         <v>5357799000.0</v>
       </c>
-      <c r="V41">
+      <c r="W41">
         <v>2879476000.0</v>
       </c>
-      <c r="W41">
+      <c r="X41">
         <v>696327000.0</v>
       </c>
-      <c r="X41"/>
       <c r="Y41"/>
       <c r="Z41"/>
+      <c r="AA41"/>
     </row>
-    <row r="42" spans="1:26">
+    <row r="42" spans="1:27">
       <c r="A42" t="s">
-        <v>66</v>
+        <v>67</v>
       </c>
       <c r="B42">
         <v>17561517000.0</v>
       </c>
       <c r="C42">
         <v>17561517000.0</v>
       </c>
       <c r="D42">
         <v>17561517000.0</v>
       </c>
       <c r="E42">
         <v>17561517000.0</v>
       </c>
       <c r="F42">
         <v>17561517000.0</v>
       </c>
       <c r="G42">
         <v>17561517000.0</v>
       </c>
       <c r="H42">
         <v>17561517000.0</v>
       </c>
       <c r="I42">
         <v>17561517000.0</v>
       </c>
       <c r="J42">
         <v>17561517000.0</v>
       </c>
       <c r="K42">
         <v>17561517000.0</v>
       </c>
       <c r="L42">
         <v>17561517000.0</v>
       </c>
       <c r="M42">
         <v>17561517000.0</v>
       </c>
       <c r="N42">
         <v>17561517000.0</v>
       </c>
       <c r="O42">
         <v>17561517000.0</v>
       </c>
       <c r="P42">
         <v>17561517000.0</v>
       </c>
       <c r="Q42">
         <v>17561517000.0</v>
       </c>
       <c r="R42">
+        <v>17561517000.0</v>
+      </c>
+      <c r="S42">
         <v>-269800773000.0</v>
       </c>
-      <c r="S42">
+      <c r="T42">
         <v>257823737000.0</v>
       </c>
-      <c r="T42">
+      <c r="U42">
         <v>213139209000.0</v>
       </c>
-      <c r="U42">
+      <c r="V42">
         <v>157961507000.0</v>
       </c>
-      <c r="V42"/>
       <c r="W42"/>
       <c r="X42"/>
       <c r="Y42"/>
       <c r="Z42"/>
+      <c r="AA42"/>
     </row>
-    <row r="43" spans="1:26">
+    <row r="43" spans="1:27">
       <c r="A43" t="s">
-        <v>67</v>
+        <v>68</v>
       </c>
       <c r="B43"/>
       <c r="C43"/>
       <c r="D43"/>
       <c r="E43"/>
       <c r="F43"/>
       <c r="G43"/>
       <c r="H43"/>
       <c r="I43"/>
       <c r="J43"/>
       <c r="K43"/>
       <c r="L43"/>
       <c r="M43"/>
       <c r="N43"/>
       <c r="O43"/>
       <c r="P43"/>
       <c r="Q43"/>
       <c r="R43"/>
       <c r="S43"/>
       <c r="T43"/>
       <c r="U43"/>
       <c r="V43"/>
       <c r="W43"/>
       <c r="X43"/>
       <c r="Y43"/>
       <c r="Z43"/>
+      <c r="AA43"/>
     </row>
-    <row r="44" spans="1:26">
+    <row r="44" spans="1:27">
       <c r="A44" t="s">
-        <v>68</v>
+        <v>69</v>
       </c>
       <c r="B44"/>
       <c r="C44"/>
       <c r="D44"/>
       <c r="E44"/>
       <c r="F44"/>
       <c r="G44"/>
       <c r="H44"/>
       <c r="I44"/>
       <c r="J44"/>
       <c r="K44"/>
       <c r="L44"/>
       <c r="M44"/>
       <c r="N44"/>
       <c r="O44"/>
       <c r="P44"/>
       <c r="Q44"/>
       <c r="R44"/>
       <c r="S44"/>
       <c r="T44"/>
       <c r="U44"/>
       <c r="V44"/>
       <c r="W44"/>
       <c r="X44"/>
       <c r="Y44"/>
       <c r="Z44"/>
+      <c r="AA44"/>
     </row>
-    <row r="45" spans="1:26">
+    <row r="45" spans="1:27">
       <c r="A45" t="s">
-        <v>69</v>
+        <v>70</v>
       </c>
       <c r="B45">
+        <v>481979233000.0</v>
+      </c>
+      <c r="C45">
         <v>478325770000.0</v>
       </c>
-      <c r="C45">
+      <c r="D45">
         <v>462114949000.0</v>
       </c>
-      <c r="D45">
+      <c r="E45">
         <v>446451965000.0</v>
       </c>
-      <c r="E45">
+      <c r="F45">
         <v>434453332000.0</v>
       </c>
-      <c r="F45">
+      <c r="G45">
         <v>392622052000.0</v>
       </c>
-      <c r="G45">
+      <c r="H45">
         <v>336966517000.0</v>
       </c>
-      <c r="H45"/>
       <c r="I45"/>
       <c r="J45"/>
       <c r="K45"/>
       <c r="L45"/>
       <c r="M45"/>
       <c r="N45"/>
       <c r="O45"/>
       <c r="P45"/>
       <c r="Q45"/>
       <c r="R45"/>
       <c r="S45"/>
       <c r="T45"/>
       <c r="U45"/>
       <c r="V45"/>
       <c r="W45"/>
       <c r="X45"/>
       <c r="Y45"/>
       <c r="Z45"/>
+      <c r="AA45"/>
     </row>
-    <row r="46" spans="1:26">
+    <row r="46" spans="1:27">
       <c r="A46" t="s">
-        <v>70</v>
+        <v>71</v>
       </c>
       <c r="B46">
+        <v>197235319000.0</v>
+      </c>
+      <c r="C46">
         <v>211896583000.0</v>
       </c>
-      <c r="C46">
+      <c r="D46">
         <v>216880128000.0</v>
       </c>
-      <c r="D46">
+      <c r="E46">
         <v>221581936000.0</v>
       </c>
-      <c r="E46">
+      <c r="F46">
         <v>234197200000.0</v>
       </c>
-      <c r="F46">
+      <c r="G46">
         <v>221539838000.0</v>
       </c>
-      <c r="G46">
+      <c r="H46">
         <v>191761317000.0</v>
       </c>
-      <c r="H46">
+      <c r="I46">
         <v>187884027000.0</v>
       </c>
-      <c r="I46">
+      <c r="J46">
         <v>183717476000.0</v>
       </c>
-      <c r="J46">
+      <c r="K46">
         <v>143793017000.0</v>
       </c>
-      <c r="K46">
+      <c r="L46">
         <v>127472718000.0</v>
       </c>
-      <c r="L46">
+      <c r="M46">
         <v>81444923000.0</v>
       </c>
-      <c r="M46">
+      <c r="N46">
         <v>67448089000.0</v>
       </c>
-      <c r="N46">
+      <c r="O46">
         <v>64498853000.0</v>
       </c>
-      <c r="O46">
+      <c r="P46">
         <v>61536084000.0</v>
       </c>
-      <c r="P46">
+      <c r="Q46">
         <v>67053016000.0</v>
       </c>
-      <c r="Q46">
+      <c r="R46">
         <v>66911129000.0</v>
       </c>
-      <c r="R46">
+      <c r="S46">
         <v>54794578000.0</v>
       </c>
-      <c r="S46">
+      <c r="T46">
         <v>46860218000.0</v>
       </c>
-      <c r="T46">
+      <c r="U46">
         <v>46284493000.0</v>
       </c>
-      <c r="U46">
+      <c r="V46">
         <v>47022425000.0</v>
       </c>
-      <c r="V46"/>
       <c r="W46"/>
       <c r="X46"/>
       <c r="Y46"/>
       <c r="Z46"/>
+      <c r="AA46"/>
     </row>
-    <row r="47" spans="1:26">
+    <row r="47" spans="1:27">
       <c r="A47" t="s">
-        <v>71</v>
+        <v>72</v>
       </c>
       <c r="B47">
+        <v>197235319000.0</v>
+      </c>
+      <c r="C47">
         <v>211896583000.0</v>
       </c>
-      <c r="C47">
+      <c r="D47">
         <v>216880128000.0</v>
       </c>
-      <c r="D47">
+      <c r="E47">
         <v>218547031000.0</v>
       </c>
-      <c r="E47">
+      <c r="F47">
         <v>232664347000.0</v>
       </c>
-      <c r="F47">
+      <c r="G47">
         <v>217560166000.0</v>
       </c>
-      <c r="G47">
+      <c r="H47">
         <v>190284730000.0</v>
       </c>
-      <c r="H47">
+      <c r="I47">
         <v>186743248000.0</v>
       </c>
-      <c r="I47">
+      <c r="J47">
         <v>177729098000.0</v>
       </c>
-      <c r="J47">
+      <c r="K47">
         <v>129991953000.0</v>
       </c>
-      <c r="K47">
+      <c r="L47">
         <v>127472718000.0</v>
       </c>
-      <c r="L47">
+      <c r="M47">
         <v>81384920000.0</v>
       </c>
-      <c r="M47">
+      <c r="N47">
         <v>61626794000.0</v>
       </c>
-      <c r="N47">
+      <c r="O47">
         <v>63317809000.0</v>
       </c>
-      <c r="O47">
+      <c r="P47">
         <v>61536084000.0</v>
       </c>
-      <c r="P47">
+      <c r="Q47">
         <v>67053016000.0</v>
       </c>
-      <c r="Q47">
+      <c r="R47">
         <v>66911129000.0</v>
       </c>
-      <c r="R47">
+      <c r="S47">
         <v>54402137000.0</v>
       </c>
-      <c r="S47">
+      <c r="T47">
         <v>46444726000.0</v>
       </c>
-      <c r="T47">
+      <c r="U47">
         <v>46284493000.0</v>
       </c>
-      <c r="U47">
+      <c r="V47">
         <v>47022425000.0</v>
       </c>
-      <c r="V47">
+      <c r="W47">
         <v>48971677000.0</v>
       </c>
-      <c r="W47">
+      <c r="X47">
         <v>46075122000.0</v>
       </c>
-      <c r="X47">
+      <c r="Y47">
         <v>29471292000.0</v>
       </c>
-      <c r="Y47">
+      <c r="Z47">
         <v>17363103000.0</v>
       </c>
-      <c r="Z47">
+      <c r="AA47">
         <v>12388997000.0</v>
       </c>
     </row>
-    <row r="48" spans="1:26">
+    <row r="48" spans="1:27">
       <c r="A48" t="s">
-        <v>72</v>
+        <v>73</v>
       </c>
       <c r="B48">
+        <v>931272797000.0</v>
+      </c>
+      <c r="C48">
         <v>762832039000.0</v>
       </c>
-      <c r="C48">
+      <c r="D48">
         <v>755917276000.0</v>
       </c>
-      <c r="D48">
+      <c r="E48">
         <v>717280132000.0</v>
       </c>
-      <c r="E48">
+      <c r="F48">
         <v>644082271000.0</v>
       </c>
-      <c r="F48">
+      <c r="G48">
         <v>572721508000.0</v>
       </c>
-      <c r="G48">
+      <c r="H48">
         <v>554050141000.0</v>
       </c>
-      <c r="H48">
+      <c r="I48">
         <v>478318884000.0</v>
       </c>
-      <c r="I48">
+      <c r="J48">
         <v>575475924000.0</v>
       </c>
-      <c r="J48">
+      <c r="K48">
         <v>542710952000.0</v>
       </c>
-      <c r="K48">
+      <c r="L48">
         <v>433581765000.0</v>
       </c>
-      <c r="L48">
+      <c r="M48">
         <v>513729339000.0</v>
       </c>
-      <c r="M48">
+      <c r="N48">
         <v>472257105000.0</v>
       </c>
-      <c r="N48">
+      <c r="O48">
         <v>376780348000.0</v>
       </c>
-      <c r="O48">
+      <c r="P48">
         <v>449740193000.0</v>
       </c>
-      <c r="P48">
+      <c r="Q48">
         <v>318575146000.0</v>
       </c>
-      <c r="Q48">
+      <c r="R48">
         <v>314222468000.0</v>
       </c>
-      <c r="R48">
+      <c r="S48">
         <v>287362290000.0</v>
       </c>
-      <c r="S48">
+      <c r="T48">
         <v>238959485000.0</v>
       </c>
-      <c r="T48">
+      <c r="U48">
         <v>194274957000.0</v>
       </c>
-      <c r="U48">
+      <c r="V48">
         <v>134617255000.0</v>
       </c>
-      <c r="V48">
+      <c r="W48">
         <v>108277210000.0</v>
       </c>
-      <c r="W48">
+      <c r="X48">
         <v>113758692000.0</v>
       </c>
-      <c r="X48">
+      <c r="Y48">
         <v>103498552000.0</v>
       </c>
-      <c r="Y48">
+      <c r="Z48">
         <v>82869757000.0</v>
       </c>
-      <c r="Z48">
+      <c r="AA48">
         <v>55591633000.0</v>
       </c>
     </row>
-    <row r="49" spans="1:26">
+    <row r="49" spans="1:27">
       <c r="A49" t="s">
-        <v>73</v>
+        <v>74</v>
       </c>
       <c r="B49"/>
       <c r="C49"/>
       <c r="D49"/>
       <c r="E49"/>
       <c r="F49"/>
       <c r="G49"/>
       <c r="H49"/>
       <c r="I49"/>
       <c r="J49"/>
       <c r="K49"/>
       <c r="L49"/>
       <c r="M49"/>
       <c r="N49"/>
       <c r="O49"/>
       <c r="P49"/>
       <c r="Q49"/>
       <c r="R49"/>
       <c r="S49"/>
       <c r="T49"/>
       <c r="U49"/>
       <c r="V49"/>
       <c r="W49"/>
       <c r="X49"/>
       <c r="Y49"/>
       <c r="Z49"/>
+      <c r="AA49"/>
     </row>
-    <row r="50" spans="1:26">
+    <row r="50" spans="1:27">
       <c r="A50" t="s">
-        <v>74</v>
+        <v>75</v>
       </c>
       <c r="B50"/>
       <c r="C50"/>
       <c r="D50"/>
       <c r="E50"/>
       <c r="F50"/>
       <c r="G50"/>
       <c r="H50"/>
       <c r="I50"/>
       <c r="J50"/>
       <c r="K50"/>
       <c r="L50"/>
       <c r="M50"/>
       <c r="N50"/>
       <c r="O50"/>
       <c r="P50"/>
       <c r="Q50"/>
       <c r="R50"/>
       <c r="S50"/>
       <c r="T50"/>
       <c r="U50"/>
       <c r="V50"/>
       <c r="W50"/>
       <c r="X50"/>
       <c r="Y50"/>
       <c r="Z50"/>
+      <c r="AA50"/>
     </row>
-    <row r="51" spans="1:26">
+    <row r="51" spans="1:27">
       <c r="A51" t="s">
-        <v>75</v>
+        <v>76</v>
       </c>
       <c r="B51">
+        <v>14228509000.0</v>
+      </c>
+      <c r="C51">
         <v>20213006000.0</v>
       </c>
-      <c r="C51">
+      <c r="D51">
         <v>18132710000.0</v>
       </c>
-      <c r="D51">
+      <c r="E51">
         <v>16183164000.0</v>
       </c>
-      <c r="E51">
+      <c r="F51">
         <v>20282485000.0</v>
       </c>
-      <c r="F51">
+      <c r="G51">
         <v>22020553000.0</v>
       </c>
-      <c r="G51">
+      <c r="H51">
         <v>1240887000.0</v>
       </c>
-      <c r="H51">
+      <c r="I51">
         <v>2865901000.0</v>
       </c>
-      <c r="I51">
+      <c r="J51">
         <v>3281119000.0</v>
       </c>
-      <c r="J51"/>
       <c r="K51"/>
       <c r="L51"/>
       <c r="M51"/>
       <c r="N51"/>
       <c r="O51"/>
       <c r="P51"/>
       <c r="Q51"/>
       <c r="R51"/>
       <c r="S51"/>
       <c r="T51"/>
       <c r="U51"/>
       <c r="V51"/>
       <c r="W51"/>
       <c r="X51"/>
       <c r="Y51"/>
       <c r="Z51"/>
+      <c r="AA51"/>
     </row>
-    <row r="52" spans="1:26">
+    <row r="52" spans="1:27">
       <c r="A52" t="s">
-        <v>76</v>
+        <v>77</v>
       </c>
       <c r="B52">
+        <v>5091383000.0</v>
+      </c>
+      <c r="C52">
         <v>15118868000.0</v>
       </c>
-      <c r="C52">
+      <c r="D52">
         <v>13873780000.0</v>
       </c>
-      <c r="D52">
+      <c r="E52">
         <v>12905536000.0</v>
       </c>
-      <c r="E52">
+      <c r="F52">
         <v>14326216000.0</v>
       </c>
-      <c r="F52">
+      <c r="G52">
         <v>14099998000.0</v>
       </c>
-      <c r="G52">
+      <c r="H52">
         <v>1240887000.0</v>
       </c>
-      <c r="H52">
+      <c r="I52">
         <v>2865901000.0</v>
       </c>
-      <c r="I52">
+      <c r="J52">
         <v>3281119000.0</v>
       </c>
-      <c r="J52">
+      <c r="K52">
         <v>0.0</v>
       </c>
-      <c r="K52"/>
       <c r="L52"/>
       <c r="M52"/>
       <c r="N52"/>
       <c r="O52"/>
       <c r="P52"/>
       <c r="Q52"/>
       <c r="R52"/>
       <c r="S52"/>
       <c r="T52"/>
       <c r="U52"/>
       <c r="V52"/>
       <c r="W52"/>
       <c r="X52"/>
       <c r="Y52"/>
       <c r="Z52"/>
+      <c r="AA52"/>
     </row>
-    <row r="53" spans="1:26">
+    <row r="53" spans="1:27">
       <c r="A53" t="s">
-        <v>77</v>
+        <v>78</v>
       </c>
       <c r="B53">
+        <v>78606691000.0</v>
+      </c>
+      <c r="C53">
         <v>28000000000.0</v>
       </c>
-      <c r="C53">
+      <c r="D53">
         <v>19310028000.0</v>
       </c>
-      <c r="D53">
+      <c r="E53">
         <v>79614740000.0</v>
       </c>
-      <c r="E53">
+      <c r="F53">
         <v>54398350000.0</v>
       </c>
-      <c r="F53">
+      <c r="G53">
         <v>96400000000.0</v>
       </c>
-      <c r="G53">
+      <c r="H53">
         <v>74500000000.0</v>
       </c>
-      <c r="H53"/>
-      <c r="I53">
+      <c r="I53"/>
+      <c r="J53">
         <v>0.0</v>
       </c>
-      <c r="J53">
+      <c r="K53">
         <v>99000000000.0</v>
       </c>
-      <c r="K53"/>
       <c r="L53"/>
       <c r="M53"/>
       <c r="N53"/>
       <c r="O53"/>
       <c r="P53"/>
       <c r="Q53"/>
       <c r="R53"/>
       <c r="S53"/>
       <c r="T53"/>
-      <c r="U53">
+      <c r="U53"/>
+      <c r="V53">
         <v>5000000000.0</v>
       </c>
-      <c r="V53">
+      <c r="W53">
         <v>11410100000.0</v>
       </c>
-      <c r="W53">
+      <c r="X53">
         <v>23333850000.0</v>
       </c>
-      <c r="X53">
+      <c r="Y53">
         <v>32318256000.0</v>
       </c>
-      <c r="Y53">
+      <c r="Z53">
         <v>22168126000.0</v>
       </c>
-      <c r="Z53">
+      <c r="AA53">
         <v>1500000000.0</v>
       </c>
     </row>
-    <row r="54" spans="1:26">
+    <row r="54" spans="1:27">
       <c r="A54" t="s">
-        <v>78</v>
+        <v>79</v>
       </c>
       <c r="B54"/>
       <c r="C54"/>
       <c r="D54"/>
       <c r="E54"/>
       <c r="F54"/>
       <c r="G54"/>
       <c r="H54"/>
       <c r="I54"/>
       <c r="J54"/>
       <c r="K54"/>
       <c r="L54"/>
       <c r="M54"/>
       <c r="N54"/>
       <c r="O54"/>
       <c r="P54"/>
       <c r="Q54"/>
       <c r="R54"/>
       <c r="S54"/>
       <c r="T54"/>
       <c r="U54"/>
       <c r="V54"/>
       <c r="W54"/>
       <c r="X54"/>
       <c r="Y54"/>
       <c r="Z54"/>
+      <c r="AA54"/>
     </row>
-    <row r="55" spans="1:26">
+    <row r="55" spans="1:27">
       <c r="A55" t="s">
-        <v>79</v>
+        <v>80</v>
       </c>
       <c r="B55">
+        <v>1272202396000.0</v>
+      </c>
+      <c r="C55">
         <v>956936728000.0</v>
       </c>
-      <c r="C55">
+      <c r="D55">
         <v>957814110000.0</v>
       </c>
-      <c r="D55">
+      <c r="E55">
         <v>1037647240000.0</v>
       </c>
-      <c r="E55">
+      <c r="F55">
         <v>1026266866000.0</v>
       </c>
-      <c r="F55">
+      <c r="G55">
         <v>929901046000.0</v>
       </c>
-      <c r="G55">
+      <c r="H55">
         <v>901060986000.0</v>
       </c>
-      <c r="H55">
+      <c r="I55">
         <v>1263113689000.0</v>
       </c>
-      <c r="I55">
+      <c r="J55">
         <v>847006544000.0</v>
       </c>
-      <c r="J55">
+      <c r="K55">
         <v>743934894000.0</v>
       </c>
-      <c r="K55">
+      <c r="L55">
         <v>641646818000.0</v>
       </c>
-      <c r="L55">
+      <c r="M55">
         <v>716599526000.0</v>
       </c>
-      <c r="M55">
+      <c r="N55">
         <v>696946318000.0</v>
       </c>
-      <c r="N55">
+      <c r="O55">
         <v>569430951000.0</v>
       </c>
-      <c r="O55">
+      <c r="P55">
         <v>584388578000.0</v>
       </c>
-      <c r="P55">
+      <c r="Q55">
         <v>434768493000.0</v>
       </c>
-      <c r="Q55">
+      <c r="R55">
         <v>433970635000.0</v>
       </c>
-      <c r="R55">
+      <c r="S55">
         <v>375064492000.0</v>
       </c>
-      <c r="S55">
+      <c r="T55">
         <v>331062225000.0</v>
       </c>
-      <c r="T55">
+      <c r="U55">
         <v>282698909000.0</v>
       </c>
-      <c r="U55">
+      <c r="V55">
         <v>218034134000.0</v>
       </c>
-      <c r="V55">
+      <c r="W55">
         <v>200466350000.0</v>
       </c>
-      <c r="W55">
+      <c r="X55">
         <v>200328300000.0</v>
       </c>
-      <c r="X55">
+      <c r="Y55">
         <v>172336151000.0</v>
       </c>
-      <c r="Y55">
+      <c r="Z55">
         <v>162719814000.0</v>
       </c>
-      <c r="Z55">
+      <c r="AA55">
         <v>129684726000.0</v>
       </c>
     </row>
-    <row r="56" spans="1:26">
+    <row r="56" spans="1:27">
       <c r="A56" t="s">
-        <v>80</v>
+        <v>81</v>
       </c>
       <c r="B56">
+        <v>1047414078000.0</v>
+      </c>
+      <c r="C56">
         <v>709599779000.0</v>
       </c>
-      <c r="C56">
+      <c r="D56">
         <v>718193526000.0</v>
       </c>
-      <c r="D56">
+      <c r="E56">
         <v>795587313000.0</v>
       </c>
-      <c r="E56">
+      <c r="F56">
         <v>768122706000.0</v>
       </c>
-      <c r="F56">
+      <c r="G56">
         <v>678404760000.0</v>
       </c>
-      <c r="G56">
+      <c r="H56">
         <v>675010699000.0</v>
       </c>
-      <c r="H56">
+      <c r="I56">
         <v>973309659000.0</v>
       </c>
-      <c r="I56">
+      <c r="J56">
         <v>569889512000.0</v>
       </c>
-      <c r="J56">
+      <c r="K56">
         <v>508615377000.0</v>
       </c>
-      <c r="K56">
+      <c r="L56">
         <v>483679971000.0</v>
       </c>
-      <c r="L56">
+      <c r="M56">
         <v>595338719000.0</v>
       </c>
-      <c r="M56">
+      <c r="N56">
         <v>588237590000.0</v>
       </c>
-      <c r="N56">
+      <c r="O56">
         <v>463883090000.0</v>
       </c>
-      <c r="O56">
+      <c r="P56">
         <v>491725826000.0</v>
       </c>
-      <c r="P56">
+      <c r="Q56">
         <v>327436443000.0</v>
       </c>
-      <c r="Q56">
+      <c r="R56">
         <v>343148415000.0</v>
       </c>
-      <c r="R56">
+      <c r="S56">
         <v>298668054000.0</v>
       </c>
-      <c r="S56">
+      <c r="T56">
         <v>263506940000.0</v>
       </c>
-      <c r="T56">
+      <c r="U56">
         <v>219019711000.0</v>
       </c>
-      <c r="U56">
+      <c r="V56">
         <v>152527034000.0</v>
       </c>
-      <c r="V56"/>
       <c r="W56"/>
       <c r="X56"/>
       <c r="Y56"/>
       <c r="Z56"/>
+      <c r="AA56"/>
     </row>
-    <row r="57" spans="1:26">
+    <row r="57" spans="1:27">
       <c r="A57" t="s">
-        <v>81</v>
+        <v>82</v>
       </c>
       <c r="B57">
+        <v>245958984000.0</v>
+      </c>
+      <c r="C57">
         <v>108891459000.0</v>
       </c>
-      <c r="C57">
+      <c r="D57">
         <v>125031384000.0</v>
       </c>
-      <c r="D57">
+      <c r="E57">
         <v>239074429000.0</v>
       </c>
-      <c r="E57">
+      <c r="F57">
         <v>282931352000.0</v>
       </c>
-      <c r="F57">
+      <c r="G57">
         <v>266348137000.0</v>
       </c>
-      <c r="G57">
+      <c r="H57">
         <v>269085165000.0</v>
       </c>
-      <c r="H57">
+      <c r="I57">
         <v>709437157000.0</v>
       </c>
-      <c r="I57">
+      <c r="J57">
         <v>184971088000.0</v>
       </c>
-      <c r="J57">
+      <c r="K57">
         <v>120622129000.0</v>
       </c>
-      <c r="K57">
+      <c r="L57">
         <v>132435895000.0</v>
       </c>
-      <c r="L57">
+      <c r="M57">
         <v>129820145000.0</v>
       </c>
-      <c r="M57">
+      <c r="N57">
         <v>147818253000.0</v>
       </c>
-      <c r="N57">
+      <c r="O57">
         <v>119827938000.0</v>
       </c>
-      <c r="O57">
+      <c r="P57">
         <v>65430555000.0</v>
       </c>
-      <c r="P57">
+      <c r="Q57">
         <v>52578914000.0</v>
       </c>
-      <c r="Q57">
+      <c r="R57">
         <v>68108811000.0</v>
       </c>
-      <c r="R57">
+      <c r="S57">
         <v>38420491000.0</v>
       </c>
-      <c r="S57">
+      <c r="T57">
         <v>42684736000.0</v>
       </c>
-      <c r="T57">
+      <c r="U57">
         <v>40409989000.0</v>
       </c>
-      <c r="U57">
+      <c r="V57">
         <v>32299574000.0</v>
       </c>
-      <c r="V57">
+      <c r="W57">
         <v>43549920000.0</v>
       </c>
-      <c r="W57">
+      <c r="X57">
         <v>40122287000.0</v>
       </c>
-      <c r="X57">
+      <c r="Y57">
         <v>22764749000.0</v>
       </c>
-      <c r="Y57">
+      <c r="Z57">
         <v>35225805000.0</v>
       </c>
-      <c r="Z57">
+      <c r="AA57">
         <v>31985794000.0</v>
       </c>
     </row>
-    <row r="58" spans="1:26">
+    <row r="58" spans="1:27">
       <c r="A58" t="s">
-        <v>82</v>
+        <v>83</v>
       </c>
       <c r="B58">
+        <v>296488082000.0</v>
+      </c>
+      <c r="C58">
         <v>149663172000.0</v>
       </c>
-      <c r="C58">
+      <c r="D58">
         <v>161935317000.0</v>
       </c>
-      <c r="D58">
+      <c r="E58">
         <v>280405591000.0</v>
       </c>
-      <c r="E58">
+      <c r="F58">
         <v>342223078000.0</v>
       </c>
-      <c r="F58">
+      <c r="G58">
         <v>317218021000.0</v>
       </c>
-      <c r="G58">
+      <c r="H58">
         <v>307049328000.0</v>
       </c>
-      <c r="H58">
+      <c r="I58">
         <v>744833288000.0</v>
       </c>
-      <c r="I58">
+      <c r="J58">
         <v>231569103000.0</v>
       </c>
-      <c r="J58">
+      <c r="K58">
         <v>161262425000.0</v>
       </c>
-      <c r="K58">
+      <c r="L58">
         <v>168103536000.0</v>
       </c>
-      <c r="L58">
+      <c r="M58">
         <v>162908670000.0</v>
       </c>
-      <c r="M58">
+      <c r="N58">
         <v>184727696000.0</v>
       </c>
-      <c r="N58">
+      <c r="O58">
         <v>152689086000.0</v>
       </c>
-      <c r="O58">
+      <c r="P58">
         <v>90206868000.0</v>
       </c>
-      <c r="P58">
+      <c r="Q58">
         <v>71751830000.0</v>
       </c>
-      <c r="Q58">
+      <c r="R58">
         <v>79786650000.0</v>
       </c>
-      <c r="R58">
+      <c r="S58">
         <v>47740685000.0</v>
       </c>
-      <c r="S58">
+      <c r="T58">
         <v>50829679000.0</v>
       </c>
-      <c r="T58">
+      <c r="U58">
         <v>47119951000.0</v>
       </c>
-      <c r="U58">
+      <c r="V58">
         <v>37657373000.0</v>
       </c>
-      <c r="V58">
+      <c r="W58">
         <v>46429396000.0</v>
       </c>
-      <c r="W58">
+      <c r="X58">
         <v>40818614000.0</v>
       </c>
-      <c r="X58">
+      <c r="Y58">
         <v>23090055000.0</v>
       </c>
-      <c r="Y58">
+      <c r="Z58">
         <v>35225805000.0</v>
       </c>
-      <c r="Z58">
+      <c r="AA58">
         <v>32828841000.0</v>
       </c>
     </row>
-    <row r="59" spans="1:26">
+    <row r="59" spans="1:27">
       <c r="A59" t="s">
-        <v>83</v>
+        <v>84</v>
       </c>
       <c r="B59"/>
       <c r="C59"/>
       <c r="D59"/>
       <c r="E59"/>
       <c r="F59"/>
       <c r="G59"/>
       <c r="H59"/>
       <c r="I59"/>
       <c r="J59"/>
       <c r="K59"/>
       <c r="L59"/>
       <c r="M59"/>
       <c r="N59"/>
       <c r="O59"/>
       <c r="P59"/>
       <c r="Q59"/>
       <c r="R59"/>
       <c r="S59"/>
       <c r="T59"/>
       <c r="U59"/>
       <c r="V59"/>
       <c r="W59"/>
       <c r="X59"/>
       <c r="Y59"/>
       <c r="Z59"/>
+      <c r="AA59"/>
     </row>
-    <row r="60" spans="1:26">
+    <row r="60" spans="1:27">
       <c r="A60" t="s">
-        <v>84</v>
+        <v>85</v>
       </c>
       <c r="B60">
+        <v>975714314000.0</v>
+      </c>
+      <c r="C60">
         <v>807273556000.0</v>
       </c>
-      <c r="C60">
+      <c r="D60">
         <v>795878793000.0</v>
       </c>
-      <c r="D60">
+      <c r="E60">
         <v>757241649000.0</v>
       </c>
-      <c r="E60">
+      <c r="F60">
         <v>684043788000.0</v>
       </c>
-      <c r="F60">
+      <c r="G60">
         <v>612683025000.0</v>
       </c>
-      <c r="G60">
+      <c r="H60">
         <v>594011658000.0</v>
       </c>
-      <c r="H60">
+      <c r="I60">
         <v>518280401000.0</v>
       </c>
-      <c r="I60">
+      <c r="J60">
         <v>615437441000.0</v>
       </c>
-      <c r="J60">
+      <c r="K60">
         <v>582672469000.0</v>
       </c>
-      <c r="K60">
+      <c r="L60">
         <v>473543282000.0</v>
       </c>
-      <c r="L60">
+      <c r="M60">
         <v>553690856000.0</v>
       </c>
-      <c r="M60">
+      <c r="N60">
         <v>512218622000.0</v>
       </c>
-      <c r="N60">
+      <c r="O60">
         <v>416741865000.0</v>
       </c>
-      <c r="O60">
+      <c r="P60">
         <v>494181710000.0</v>
       </c>
-      <c r="P60">
+      <c r="Q60">
         <v>363016663000.0</v>
       </c>
-      <c r="Q60">
+      <c r="R60">
         <v>354183985000.0</v>
       </c>
-      <c r="R60">
+      <c r="S60">
         <v>327323807000.0</v>
       </c>
-      <c r="S60">
+      <c r="T60">
         <v>280223737000.0</v>
       </c>
-      <c r="T60">
+      <c r="U60">
         <v>235539209000.0</v>
       </c>
-      <c r="U60">
+      <c r="V60">
         <v>180361507000.0</v>
       </c>
-      <c r="V60">
+      <c r="W60">
         <v>154021462000.0</v>
       </c>
-      <c r="W60">
+      <c r="X60">
         <v>159502944000.0</v>
       </c>
-      <c r="X60">
+      <c r="Y60">
         <v>149242804000.0</v>
       </c>
-      <c r="Y60">
+      <c r="Z60">
         <v>127494009000.0</v>
       </c>
-      <c r="Z60">
+      <c r="AA60">
         <v>96855885000.0</v>
       </c>
     </row>
-    <row r="61" spans="1:26">
+    <row r="61" spans="1:27">
       <c r="A61" t="s">
-        <v>85</v>
+        <v>86</v>
       </c>
       <c r="B61"/>
       <c r="C61"/>
       <c r="D61"/>
       <c r="E61"/>
       <c r="F61"/>
       <c r="G61"/>
       <c r="H61"/>
       <c r="I61"/>
       <c r="J61"/>
       <c r="K61"/>
       <c r="L61"/>
       <c r="M61"/>
       <c r="N61"/>
       <c r="O61"/>
       <c r="P61"/>
       <c r="Q61"/>
       <c r="R61"/>
       <c r="S61"/>
       <c r="T61"/>
       <c r="U61"/>
       <c r="V61"/>
       <c r="W61"/>
       <c r="X61"/>
       <c r="Y61"/>
       <c r="Z61"/>
+      <c r="AA61"/>
     </row>
-    <row r="62" spans="1:26">
+    <row r="62" spans="1:27">
       <c r="A62" t="s">
-        <v>86</v>
+        <v>87</v>
       </c>
       <c r="B62"/>
       <c r="C62"/>
       <c r="D62"/>
       <c r="E62"/>
       <c r="F62"/>
       <c r="G62"/>
       <c r="H62"/>
       <c r="I62"/>
       <c r="J62"/>
       <c r="K62"/>
       <c r="L62"/>
       <c r="M62"/>
       <c r="N62"/>
       <c r="O62"/>
       <c r="P62"/>
       <c r="Q62"/>
       <c r="R62"/>
       <c r="S62"/>
       <c r="T62"/>
       <c r="U62"/>
       <c r="V62"/>
       <c r="W62"/>
       <c r="X62"/>
       <c r="Y62"/>
       <c r="Z62"/>
+      <c r="AA62"/>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:CP62"/>
+  <dimension ref="A1:CR62"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="57.7" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="16.425" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="16.425" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:94">
+    <row r="1" spans="1:96">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
-        <v>87</v>
+        <v>88</v>
       </c>
       <c r="C1" t="s">
-        <v>88</v>
+        <v>1</v>
       </c>
       <c r="D1" t="s">
         <v>89</v>
       </c>
       <c r="E1" t="s">
-        <v>1</v>
+        <v>90</v>
       </c>
       <c r="F1" t="s">
-        <v>90</v>
+        <v>91</v>
       </c>
       <c r="G1" t="s">
-        <v>91</v>
+        <v>2</v>
       </c>
       <c r="H1" t="s">
         <v>92</v>
       </c>
       <c r="I1" t="s">
-        <v>2</v>
+        <v>93</v>
       </c>
       <c r="J1" t="s">
-        <v>93</v>
+        <v>94</v>
       </c>
       <c r="K1" t="s">
-        <v>94</v>
+        <v>3</v>
       </c>
       <c r="L1" t="s">
         <v>95</v>
       </c>
       <c r="M1" t="s">
-        <v>3</v>
+        <v>96</v>
       </c>
       <c r="N1" t="s">
-        <v>96</v>
+        <v>97</v>
       </c>
       <c r="O1" t="s">
-        <v>97</v>
+        <v>4</v>
       </c>
       <c r="P1" t="s">
         <v>98</v>
       </c>
       <c r="Q1" t="s">
-        <v>4</v>
+        <v>99</v>
       </c>
       <c r="R1" t="s">
-        <v>99</v>
+        <v>100</v>
       </c>
       <c r="S1" t="s">
-        <v>100</v>
+        <v>5</v>
       </c>
       <c r="T1" t="s">
         <v>101</v>
       </c>
       <c r="U1" t="s">
-        <v>5</v>
+        <v>102</v>
       </c>
       <c r="V1" t="s">
-        <v>102</v>
+        <v>103</v>
       </c>
       <c r="W1" t="s">
-        <v>103</v>
+        <v>6</v>
       </c>
       <c r="X1" t="s">
         <v>104</v>
       </c>
       <c r="Y1" t="s">
-        <v>6</v>
+        <v>105</v>
       </c>
       <c r="Z1" t="s">
-        <v>105</v>
+        <v>106</v>
       </c>
       <c r="AA1" t="s">
-        <v>106</v>
+        <v>7</v>
       </c>
       <c r="AB1" t="s">
         <v>107</v>
       </c>
       <c r="AC1" t="s">
-        <v>7</v>
+        <v>108</v>
       </c>
       <c r="AD1" t="s">
-        <v>108</v>
+        <v>109</v>
       </c>
       <c r="AE1" t="s">
-        <v>109</v>
+        <v>8</v>
       </c>
       <c r="AF1" t="s">
         <v>110</v>
       </c>
       <c r="AG1" t="s">
-        <v>8</v>
+        <v>111</v>
       </c>
       <c r="AH1" t="s">
-        <v>111</v>
+        <v>112</v>
       </c>
       <c r="AI1" t="s">
-        <v>112</v>
+        <v>9</v>
       </c>
       <c r="AJ1" t="s">
         <v>113</v>
       </c>
       <c r="AK1" t="s">
-        <v>9</v>
+        <v>114</v>
       </c>
       <c r="AL1" t="s">
-        <v>114</v>
+        <v>115</v>
       </c>
       <c r="AM1" t="s">
-        <v>115</v>
+        <v>10</v>
       </c>
       <c r="AN1" t="s">
         <v>116</v>
       </c>
       <c r="AO1" t="s">
-        <v>10</v>
+        <v>117</v>
       </c>
       <c r="AP1" t="s">
-        <v>117</v>
+        <v>118</v>
       </c>
       <c r="AQ1" t="s">
-        <v>118</v>
+        <v>11</v>
       </c>
       <c r="AR1" t="s">
         <v>119</v>
       </c>
       <c r="AS1" t="s">
-        <v>11</v>
+        <v>120</v>
       </c>
       <c r="AT1" t="s">
-        <v>120</v>
+        <v>121</v>
       </c>
       <c r="AU1" t="s">
-        <v>121</v>
+        <v>12</v>
       </c>
       <c r="AV1" t="s">
         <v>122</v>
       </c>
       <c r="AW1" t="s">
-        <v>12</v>
+        <v>123</v>
       </c>
       <c r="AX1" t="s">
-        <v>123</v>
+        <v>124</v>
       </c>
       <c r="AY1" t="s">
-        <v>124</v>
+        <v>13</v>
       </c>
       <c r="AZ1" t="s">
         <v>125</v>
       </c>
       <c r="BA1" t="s">
-        <v>13</v>
+        <v>126</v>
       </c>
       <c r="BB1" t="s">
-        <v>126</v>
+        <v>127</v>
       </c>
       <c r="BC1" t="s">
-        <v>127</v>
+        <v>14</v>
       </c>
       <c r="BD1" t="s">
         <v>128</v>
       </c>
       <c r="BE1" t="s">
-        <v>14</v>
+        <v>129</v>
       </c>
       <c r="BF1" t="s">
-        <v>129</v>
+        <v>130</v>
       </c>
       <c r="BG1" t="s">
-        <v>130</v>
+        <v>15</v>
       </c>
       <c r="BH1" t="s">
         <v>131</v>
       </c>
       <c r="BI1" t="s">
-        <v>15</v>
+        <v>132</v>
       </c>
       <c r="BJ1" t="s">
-        <v>132</v>
+        <v>133</v>
       </c>
       <c r="BK1" t="s">
-        <v>133</v>
+        <v>16</v>
       </c>
       <c r="BL1" t="s">
         <v>134</v>
       </c>
       <c r="BM1" t="s">
-        <v>16</v>
+        <v>135</v>
       </c>
       <c r="BN1" t="s">
-        <v>135</v>
+        <v>136</v>
       </c>
       <c r="BO1" t="s">
-        <v>136</v>
+        <v>17</v>
       </c>
       <c r="BP1" t="s">
         <v>137</v>
       </c>
       <c r="BQ1" t="s">
-        <v>17</v>
+        <v>138</v>
       </c>
       <c r="BR1" t="s">
-        <v>138</v>
+        <v>139</v>
       </c>
       <c r="BS1" t="s">
-        <v>139</v>
+        <v>18</v>
       </c>
       <c r="BT1" t="s">
         <v>140</v>
       </c>
       <c r="BU1" t="s">
-        <v>18</v>
+        <v>141</v>
       </c>
       <c r="BV1" t="s">
-        <v>141</v>
+        <v>142</v>
       </c>
       <c r="BW1" t="s">
-        <v>142</v>
+        <v>19</v>
       </c>
       <c r="BX1" t="s">
         <v>143</v>
       </c>
       <c r="BY1" t="s">
-        <v>19</v>
+        <v>144</v>
       </c>
       <c r="BZ1" t="s">
-        <v>144</v>
+        <v>145</v>
       </c>
       <c r="CA1" t="s">
-        <v>145</v>
+        <v>20</v>
       </c>
       <c r="CB1" t="s">
         <v>146</v>
       </c>
       <c r="CC1" t="s">
-        <v>20</v>
+        <v>147</v>
       </c>
       <c r="CD1" t="s">
-        <v>147</v>
+        <v>148</v>
       </c>
       <c r="CE1" t="s">
-        <v>148</v>
+        <v>21</v>
       </c>
       <c r="CF1" t="s">
         <v>149</v>
       </c>
       <c r="CG1" t="s">
-        <v>21</v>
+        <v>150</v>
       </c>
       <c r="CH1" t="s">
-        <v>150</v>
+        <v>151</v>
       </c>
       <c r="CI1" t="s">
-        <v>151</v>
+        <v>22</v>
       </c>
       <c r="CJ1" t="s">
         <v>152</v>
       </c>
       <c r="CK1" t="s">
-        <v>22</v>
+        <v>153</v>
       </c>
       <c r="CL1" t="s">
-        <v>153</v>
+        <v>154</v>
       </c>
       <c r="CM1" t="s">
         <v>23</v>
       </c>
       <c r="CN1" t="s">
-        <v>154</v>
+        <v>155</v>
       </c>
       <c r="CO1" t="s">
         <v>24</v>
       </c>
       <c r="CP1" t="s">
-        <v>155</v>
+        <v>156</v>
+      </c>
+      <c r="CQ1" t="s">
+        <v>25</v>
+      </c>
+      <c r="CR1" t="s">
+        <v>157</v>
       </c>
     </row>
-    <row r="2" spans="1:94">
+    <row r="2" spans="1:96">
       <c r="A2" t="s">
-        <v>26</v>
+        <v>27</v>
       </c>
       <c r="B2">
+        <v>43836545000.0</v>
+      </c>
+      <c r="C2">
+        <v>89606106000.0</v>
+      </c>
+      <c r="D2">
         <v>33133866000.0</v>
       </c>
-      <c r="C2">
+      <c r="E2">
         <v>49816949000.0</v>
       </c>
-      <c r="D2">
+      <c r="F2">
         <v>44360236000.0</v>
       </c>
-      <c r="E2">
+      <c r="G2">
         <v>37497769000.0</v>
       </c>
-      <c r="F2">
+      <c r="H2">
         <v>79435537000.0</v>
       </c>
-      <c r="G2">
+      <c r="I2">
         <v>145253020000.0</v>
       </c>
-      <c r="H2">
+      <c r="J2">
         <v>108652877000.0</v>
       </c>
-      <c r="I2">
+      <c r="K2">
         <v>21251488000.0</v>
       </c>
-      <c r="J2">
+      <c r="L2">
         <v>16948454000.0</v>
       </c>
-      <c r="K2">
+      <c r="M2">
         <v>42894577000.0</v>
       </c>
-      <c r="L2">
+      <c r="N2">
         <v>73424249000.0</v>
       </c>
-      <c r="M2">
+      <c r="O2">
         <v>90112211000.0</v>
       </c>
-      <c r="N2">
+      <c r="P2">
         <v>59617617000.0</v>
       </c>
-      <c r="O2">
+      <c r="Q2">
         <v>91028730000.0</v>
       </c>
-      <c r="P2">
+      <c r="R2">
         <v>101256048000.0</v>
       </c>
-      <c r="Q2">
+      <c r="S2">
         <v>83878618000.0</v>
       </c>
-      <c r="R2">
+      <c r="T2">
         <v>82020648000.0</v>
       </c>
-      <c r="S2">
+      <c r="U2">
         <v>81265554000.0</v>
       </c>
-      <c r="T2">
+      <c r="V2">
         <v>37999928000.0</v>
       </c>
-      <c r="U2">
+      <c r="W2">
         <v>54065820000.0</v>
       </c>
-      <c r="V2">
+      <c r="X2">
         <v>58779105000.0</v>
       </c>
-      <c r="W2">
+      <c r="Y2">
         <v>78221122000.0</v>
       </c>
-      <c r="X2">
+      <c r="Z2">
         <v>88971401000.0</v>
       </c>
-      <c r="Y2">
+      <c r="AA2">
         <v>74149907000.0</v>
       </c>
-      <c r="Z2">
+      <c r="AB2">
         <v>49265314000.0</v>
       </c>
-      <c r="AA2">
+      <c r="AC2">
         <v>84794497000.0</v>
       </c>
-      <c r="AB2">
+      <c r="AD2">
         <v>107303806000.0</v>
       </c>
-      <c r="AC2">
+      <c r="AE2">
         <v>41699183000.0</v>
       </c>
-      <c r="AD2">
+      <c r="AF2">
         <v>95261084000.0</v>
       </c>
-      <c r="AE2">
+      <c r="AG2">
         <v>84498379000.0</v>
       </c>
-      <c r="AF2">
+      <c r="AH2">
         <v>47418196000.0</v>
       </c>
-      <c r="AG2">
+      <c r="AI2">
         <v>90146923000.0</v>
       </c>
-      <c r="AH2">
+      <c r="AJ2">
         <v>122668199000.0</v>
       </c>
-      <c r="AI2">
+      <c r="AK2">
         <v>107165000000.0</v>
       </c>
-      <c r="AJ2">
+      <c r="AL2">
         <v>90294484000.0</v>
       </c>
-      <c r="AK2">
+      <c r="AM2">
         <v>54481568000.0</v>
       </c>
-      <c r="AL2">
+      <c r="AN2">
         <v>57117477000.0</v>
       </c>
-      <c r="AM2">
+      <c r="AO2">
         <v>103922686000.0</v>
       </c>
-      <c r="AN2">
+      <c r="AP2">
         <v>83017715000.0</v>
       </c>
-      <c r="AO2">
+      <c r="AQ2">
         <v>69098984000.0</v>
       </c>
-      <c r="AP2">
+      <c r="AR2">
         <v>28260352000.0</v>
       </c>
-      <c r="AQ2">
+      <c r="AS2">
         <v>36588590000.0</v>
       </c>
-      <c r="AR2">
+      <c r="AT2">
         <v>38411134000.0</v>
       </c>
-      <c r="AS2">
+      <c r="AU2">
         <v>64086809000.0</v>
       </c>
-      <c r="AT2">
+      <c r="AV2">
         <v>45285626000.0</v>
       </c>
-      <c r="AU2">
+      <c r="AW2">
         <v>56580866000.0</v>
       </c>
-      <c r="AV2">
+      <c r="AX2">
         <v>112353841000.0</v>
       </c>
-      <c r="AW2">
+      <c r="AY2">
         <v>73930946000.0</v>
       </c>
-      <c r="AX2">
+      <c r="AZ2">
         <v>85458603000.0</v>
       </c>
-      <c r="AY2">
+      <c r="BA2">
         <v>69840248000.0</v>
       </c>
-      <c r="AZ2">
+      <c r="BB2">
         <v>69664578000.0</v>
       </c>
-      <c r="BA2">
+      <c r="BC2">
         <v>62401118000.0</v>
       </c>
-      <c r="BB2">
+      <c r="BD2">
         <v>93377587000.0</v>
       </c>
-      <c r="BC2">
+      <c r="BE2">
         <v>17655129000.0</v>
       </c>
-      <c r="BD2">
+      <c r="BF2">
         <v>14669816000.0</v>
       </c>
-      <c r="BE2">
+      <c r="BG2">
         <v>16295420000.0</v>
       </c>
-      <c r="BF2">
+      <c r="BH2">
         <v>19029829000.0</v>
       </c>
-      <c r="BG2">
+      <c r="BI2">
         <v>14100745000.0</v>
       </c>
-      <c r="BH2">
+      <c r="BJ2">
         <v>12573218000.0</v>
       </c>
-      <c r="BI2">
+      <c r="BK2">
         <v>15361615000.0</v>
       </c>
-      <c r="BJ2">
+      <c r="BL2">
         <v>8216060000.0</v>
       </c>
-      <c r="BK2">
+      <c r="BM2">
         <v>30741109000.0</v>
       </c>
-      <c r="BL2">
+      <c r="BN2">
         <v>7601728000.0</v>
       </c>
-      <c r="BM2">
+      <c r="BO2">
         <v>7965451000.0</v>
       </c>
-      <c r="BN2">
+      <c r="BP2">
         <v>18254352000.0</v>
       </c>
-      <c r="BO2">
+      <c r="BQ2">
         <v>12269210000.0</v>
       </c>
-      <c r="BP2">
+      <c r="BR2">
         <v>11442362000.0</v>
       </c>
-      <c r="BQ2">
+      <c r="BS2">
         <v>8195558000.0</v>
       </c>
-      <c r="BR2">
+      <c r="BT2">
         <v>13660677000.0</v>
       </c>
-      <c r="BS2">
+      <c r="BU2">
         <v>8950294000.0</v>
       </c>
-      <c r="BT2">
+      <c r="BV2">
         <v>7542076000.0</v>
       </c>
-      <c r="BU2">
+      <c r="BW2">
         <v>11352931000.0</v>
       </c>
-      <c r="BV2">
+      <c r="BX2">
         <v>8736488000.0</v>
       </c>
-      <c r="BW2">
+      <c r="BY2">
         <v>6222256000.0</v>
       </c>
-      <c r="BX2">
+      <c r="BZ2">
         <v>18485468000.0</v>
       </c>
-      <c r="BY2">
+      <c r="CA2">
         <v>7968076000.0</v>
       </c>
-      <c r="BZ2">
+      <c r="CB2">
         <v>15406731000.0</v>
       </c>
-      <c r="CA2">
+      <c r="CC2">
         <v>12196666000.0</v>
       </c>
-      <c r="CB2">
+      <c r="CD2">
         <v>19002172000.0</v>
       </c>
-      <c r="CC2">
+      <c r="CE2">
         <v>20085207000.0</v>
       </c>
-      <c r="CD2">
+      <c r="CF2">
         <v>37841814000.0</v>
       </c>
-      <c r="CE2">
+      <c r="CG2">
         <v>24138242000.0</v>
       </c>
-      <c r="CF2">
+      <c r="CH2">
         <v>30475729000.0</v>
       </c>
-      <c r="CG2">
+      <c r="CI2">
         <v>25019215000.0</v>
       </c>
-      <c r="CH2">
+      <c r="CJ2">
         <v>18007671000.0</v>
       </c>
-      <c r="CI2">
+      <c r="CK2">
         <v>32269396000.0</v>
       </c>
-      <c r="CJ2">
+      <c r="CL2">
         <v>26029449000.0</v>
       </c>
-      <c r="CK2">
+      <c r="CM2">
         <v>19430936000.0</v>
       </c>
-      <c r="CL2">
+      <c r="CN2">
         <v>16271290000.0</v>
       </c>
-      <c r="CM2">
+      <c r="CO2">
         <v>8150035000.0</v>
       </c>
-      <c r="CN2"/>
-      <c r="CO2">
+      <c r="CP2"/>
+      <c r="CQ2">
         <v>20510849000.0</v>
       </c>
-      <c r="CP2"/>
+      <c r="CR2"/>
     </row>
-    <row r="3" spans="1:94">
+    <row r="3" spans="1:96">
       <c r="A3" t="s">
-        <v>27</v>
+        <v>28</v>
       </c>
       <c r="B3"/>
       <c r="C3"/>
       <c r="D3"/>
       <c r="E3"/>
       <c r="F3"/>
       <c r="G3"/>
       <c r="H3"/>
       <c r="I3"/>
       <c r="J3"/>
       <c r="K3"/>
       <c r="L3"/>
       <c r="M3"/>
       <c r="N3"/>
       <c r="O3"/>
       <c r="P3"/>
       <c r="Q3"/>
       <c r="R3"/>
       <c r="S3"/>
       <c r="T3"/>
       <c r="U3"/>
       <c r="V3"/>
       <c r="W3"/>
       <c r="X3"/>
       <c r="Y3"/>
@@ -5093,54 +5224,21278 @@
       <c r="BR3"/>
       <c r="BS3"/>
       <c r="BT3"/>
       <c r="BU3"/>
       <c r="BV3"/>
       <c r="BW3"/>
       <c r="BX3"/>
       <c r="BY3"/>
       <c r="BZ3"/>
       <c r="CA3"/>
       <c r="CB3"/>
       <c r="CC3"/>
       <c r="CD3"/>
       <c r="CE3"/>
       <c r="CF3"/>
       <c r="CG3"/>
       <c r="CH3"/>
       <c r="CI3"/>
       <c r="CJ3"/>
       <c r="CK3"/>
       <c r="CL3"/>
       <c r="CM3"/>
       <c r="CN3"/>
       <c r="CO3"/>
       <c r="CP3"/>
+      <c r="CQ3"/>
+      <c r="CR3"/>
+    </row>
+    <row r="4" spans="1:96">
+      <c r="A4" t="s">
+        <v>29</v>
+      </c>
+      <c r="B4"/>
+      <c r="C4"/>
+      <c r="D4"/>
+      <c r="E4"/>
+      <c r="F4"/>
+      <c r="G4"/>
+      <c r="H4"/>
+      <c r="I4"/>
+      <c r="J4"/>
+      <c r="K4"/>
+      <c r="L4"/>
+      <c r="M4"/>
+      <c r="N4"/>
+      <c r="O4"/>
+      <c r="P4"/>
+      <c r="Q4"/>
+      <c r="R4"/>
+      <c r="S4"/>
+      <c r="T4"/>
+      <c r="U4"/>
+      <c r="V4"/>
+      <c r="W4"/>
+      <c r="X4"/>
+      <c r="Y4"/>
+      <c r="Z4"/>
+      <c r="AA4"/>
+      <c r="AB4"/>
+      <c r="AC4"/>
+      <c r="AD4"/>
+      <c r="AE4"/>
+      <c r="AF4"/>
+      <c r="AG4"/>
+      <c r="AH4"/>
+      <c r="AI4"/>
+      <c r="AJ4"/>
+      <c r="AK4"/>
+      <c r="AL4"/>
+      <c r="AM4"/>
+      <c r="AN4"/>
+      <c r="AO4"/>
+      <c r="AP4"/>
+      <c r="AQ4"/>
+      <c r="AR4"/>
+      <c r="AS4"/>
+      <c r="AT4"/>
+      <c r="AU4"/>
+      <c r="AV4"/>
+      <c r="AW4"/>
+      <c r="AX4"/>
+      <c r="AY4"/>
+      <c r="AZ4"/>
+      <c r="BA4"/>
+      <c r="BB4"/>
+      <c r="BC4"/>
+      <c r="BD4"/>
+      <c r="BE4"/>
+      <c r="BF4"/>
+      <c r="BG4"/>
+      <c r="BH4"/>
+      <c r="BI4"/>
+      <c r="BJ4"/>
+      <c r="BK4"/>
+      <c r="BL4"/>
+      <c r="BM4"/>
+      <c r="BN4"/>
+      <c r="BO4"/>
+      <c r="BP4"/>
+      <c r="BQ4"/>
+      <c r="BR4"/>
+      <c r="BS4"/>
+      <c r="BT4"/>
+      <c r="BU4"/>
+      <c r="BV4"/>
+      <c r="BW4"/>
+      <c r="BX4"/>
+      <c r="BY4"/>
+      <c r="BZ4"/>
+      <c r="CA4"/>
+      <c r="CB4"/>
+      <c r="CC4"/>
+      <c r="CD4"/>
+      <c r="CE4"/>
+      <c r="CF4"/>
+      <c r="CG4"/>
+      <c r="CH4"/>
+      <c r="CI4"/>
+      <c r="CJ4"/>
+      <c r="CK4"/>
+      <c r="CL4"/>
+      <c r="CM4"/>
+      <c r="CN4"/>
+      <c r="CO4"/>
+      <c r="CP4"/>
+      <c r="CQ4"/>
+      <c r="CR4"/>
+    </row>
+    <row r="5" spans="1:96">
+      <c r="A5" t="s">
+        <v>30</v>
+      </c>
+      <c r="B5">
+        <v>4480000000.0</v>
+      </c>
+      <c r="C5">
+        <v>4480000000.0</v>
+      </c>
+      <c r="D5">
+        <v>4480000000.0</v>
+      </c>
+      <c r="E5">
+        <v>4480000000.0</v>
+      </c>
+      <c r="F5">
+        <v>4480000000.0</v>
+      </c>
+      <c r="G5">
+        <v>4480000000.0</v>
+      </c>
+      <c r="H5"/>
+      <c r="I5"/>
+      <c r="J5"/>
+      <c r="K5"/>
+      <c r="L5"/>
+      <c r="M5"/>
+      <c r="N5"/>
+      <c r="O5"/>
+      <c r="P5"/>
+      <c r="Q5"/>
+      <c r="R5"/>
+      <c r="S5">
+        <v>4480000000.0</v>
+      </c>
+      <c r="T5">
+        <v>4480000000.0</v>
+      </c>
+      <c r="U5"/>
+      <c r="V5">
+        <v>4480000000.0</v>
+      </c>
+      <c r="W5"/>
+      <c r="X5"/>
+      <c r="Y5"/>
+      <c r="Z5"/>
+      <c r="AA5"/>
+      <c r="AB5"/>
+      <c r="AC5"/>
+      <c r="AD5"/>
+      <c r="AE5"/>
+      <c r="AF5"/>
+      <c r="AG5"/>
+      <c r="AH5"/>
+      <c r="AI5"/>
+      <c r="AJ5"/>
+      <c r="AK5"/>
+      <c r="AL5"/>
+      <c r="AM5"/>
+      <c r="AN5"/>
+      <c r="AO5"/>
+      <c r="AP5"/>
+      <c r="AQ5"/>
+      <c r="AR5"/>
+      <c r="AS5"/>
+      <c r="AT5"/>
+      <c r="AU5"/>
+      <c r="AV5"/>
+      <c r="AW5"/>
+      <c r="AX5"/>
+      <c r="AY5"/>
+      <c r="AZ5"/>
+      <c r="BA5"/>
+      <c r="BB5"/>
+      <c r="BC5"/>
+      <c r="BD5"/>
+      <c r="BE5"/>
+      <c r="BF5"/>
+      <c r="BG5"/>
+      <c r="BH5"/>
+      <c r="BI5"/>
+      <c r="BJ5"/>
+      <c r="BK5"/>
+      <c r="BL5"/>
+      <c r="BM5"/>
+      <c r="BN5"/>
+      <c r="BO5"/>
+      <c r="BP5"/>
+      <c r="BQ5"/>
+      <c r="BR5"/>
+      <c r="BS5"/>
+      <c r="BT5"/>
+      <c r="BU5"/>
+      <c r="BV5"/>
+      <c r="BW5"/>
+      <c r="BX5"/>
+      <c r="BY5"/>
+      <c r="BZ5"/>
+      <c r="CA5"/>
+      <c r="CB5"/>
+      <c r="CC5"/>
+      <c r="CD5"/>
+      <c r="CE5"/>
+      <c r="CF5"/>
+      <c r="CG5"/>
+      <c r="CH5"/>
+      <c r="CI5"/>
+      <c r="CJ5"/>
+      <c r="CK5"/>
+      <c r="CL5"/>
+      <c r="CM5"/>
+      <c r="CN5"/>
+      <c r="CO5"/>
+      <c r="CP5"/>
+      <c r="CQ5"/>
+      <c r="CR5"/>
+    </row>
+    <row r="6" spans="1:96">
+      <c r="A6" t="s">
+        <v>31</v>
+      </c>
+      <c r="B6"/>
+      <c r="C6"/>
+      <c r="D6"/>
+      <c r="E6"/>
+      <c r="F6"/>
+      <c r="G6"/>
+      <c r="H6"/>
+      <c r="I6"/>
+      <c r="J6"/>
+      <c r="K6"/>
+      <c r="L6"/>
+      <c r="M6"/>
+      <c r="N6"/>
+      <c r="O6"/>
+      <c r="P6"/>
+      <c r="Q6"/>
+      <c r="R6"/>
+      <c r="S6"/>
+      <c r="T6"/>
+      <c r="U6"/>
+      <c r="V6"/>
+      <c r="W6"/>
+      <c r="X6"/>
+      <c r="Y6"/>
+      <c r="Z6"/>
+      <c r="AA6"/>
+      <c r="AB6"/>
+      <c r="AC6"/>
+      <c r="AD6"/>
+      <c r="AE6"/>
+      <c r="AF6"/>
+      <c r="AG6"/>
+      <c r="AH6"/>
+      <c r="AI6"/>
+      <c r="AJ6"/>
+      <c r="AK6"/>
+      <c r="AL6"/>
+      <c r="AM6"/>
+      <c r="AN6"/>
+      <c r="AO6"/>
+      <c r="AP6"/>
+      <c r="AQ6"/>
+      <c r="AR6"/>
+      <c r="AS6"/>
+      <c r="AT6"/>
+      <c r="AU6"/>
+      <c r="AV6"/>
+      <c r="AW6"/>
+      <c r="AX6"/>
+      <c r="AY6"/>
+      <c r="AZ6"/>
+      <c r="BA6"/>
+      <c r="BB6"/>
+      <c r="BC6"/>
+      <c r="BD6"/>
+      <c r="BE6"/>
+      <c r="BF6"/>
+      <c r="BG6"/>
+      <c r="BH6"/>
+      <c r="BI6"/>
+      <c r="BJ6"/>
+      <c r="BK6"/>
+      <c r="BL6"/>
+      <c r="BM6"/>
+      <c r="BN6"/>
+      <c r="BO6"/>
+      <c r="BP6"/>
+      <c r="BQ6"/>
+      <c r="BR6"/>
+      <c r="BS6"/>
+      <c r="BT6"/>
+      <c r="BU6"/>
+      <c r="BV6"/>
+      <c r="BW6"/>
+      <c r="BX6"/>
+      <c r="BY6"/>
+      <c r="BZ6"/>
+      <c r="CA6"/>
+      <c r="CB6"/>
+      <c r="CC6"/>
+      <c r="CD6"/>
+      <c r="CE6"/>
+      <c r="CF6"/>
+      <c r="CG6"/>
+      <c r="CH6"/>
+      <c r="CI6"/>
+      <c r="CJ6"/>
+      <c r="CK6"/>
+      <c r="CL6"/>
+      <c r="CM6"/>
+      <c r="CN6"/>
+      <c r="CO6"/>
+      <c r="CP6"/>
+      <c r="CQ6"/>
+      <c r="CR6"/>
+    </row>
+    <row r="7" spans="1:96">
+      <c r="A7" t="s">
+        <v>32</v>
+      </c>
+      <c r="B7">
+        <v>18622645000.0</v>
+      </c>
+      <c r="C7">
+        <v>14228509000.0</v>
+      </c>
+      <c r="D7">
+        <v>15153519000.0</v>
+      </c>
+      <c r="E7">
+        <v>17311295000.0</v>
+      </c>
+      <c r="F7">
+        <v>18071638000.0</v>
+      </c>
+      <c r="G7">
+        <v>20213006000.0</v>
+      </c>
+      <c r="H7">
+        <v>18449276000.0</v>
+      </c>
+      <c r="I7">
+        <v>18715742000.0</v>
+      </c>
+      <c r="J7">
+        <v>20501154000.0</v>
+      </c>
+      <c r="K7">
+        <v>18132710000.0</v>
+      </c>
+      <c r="L7">
+        <v>16050235000.0</v>
+      </c>
+      <c r="M7">
+        <v>16792488000.0</v>
+      </c>
+      <c r="N7">
+        <v>14987367000.0</v>
+      </c>
+      <c r="O7">
+        <v>16183164000.0</v>
+      </c>
+      <c r="P7">
+        <v>17496202000.0</v>
+      </c>
+      <c r="Q7">
+        <v>16455259000.0</v>
+      </c>
+      <c r="R7">
+        <v>18513493000.0</v>
+      </c>
+      <c r="S7">
+        <v>20282485000.0</v>
+      </c>
+      <c r="T7">
+        <v>24431117000.0</v>
+      </c>
+      <c r="U7">
+        <v>22659424000.0</v>
+      </c>
+      <c r="V7">
+        <v>24094099000.0</v>
+      </c>
+      <c r="W7">
+        <v>22020553000.0</v>
+      </c>
+      <c r="X7">
+        <v>26432150000.0</v>
+      </c>
+      <c r="Y7">
+        <v>4673718000.0</v>
+      </c>
+      <c r="Z7">
+        <v>10769470000.0</v>
+      </c>
+      <c r="AA7">
+        <v>1240887000.0</v>
+      </c>
+      <c r="AB7">
+        <v>0.0</v>
+      </c>
+      <c r="AC7">
+        <v>18117441000.0</v>
+      </c>
+      <c r="AD7">
+        <v>19653818000.0</v>
+      </c>
+      <c r="AE7"/>
+      <c r="AF7"/>
+      <c r="AG7"/>
+      <c r="AH7"/>
+      <c r="AI7"/>
+      <c r="AJ7"/>
+      <c r="AK7"/>
+      <c r="AL7"/>
+      <c r="AM7"/>
+      <c r="AN7"/>
+      <c r="AO7"/>
+      <c r="AP7"/>
+      <c r="AQ7"/>
+      <c r="AR7"/>
+      <c r="AS7"/>
+      <c r="AT7"/>
+      <c r="AU7"/>
+      <c r="AV7"/>
+      <c r="AW7"/>
+      <c r="AX7"/>
+      <c r="AY7"/>
+      <c r="AZ7"/>
+      <c r="BA7"/>
+      <c r="BB7"/>
+      <c r="BC7"/>
+      <c r="BD7"/>
+      <c r="BE7"/>
+      <c r="BF7"/>
+      <c r="BG7"/>
+      <c r="BH7"/>
+      <c r="BI7"/>
+      <c r="BJ7"/>
+      <c r="BK7"/>
+      <c r="BL7"/>
+      <c r="BM7"/>
+      <c r="BN7"/>
+      <c r="BO7"/>
+      <c r="BP7"/>
+      <c r="BQ7"/>
+      <c r="BR7"/>
+      <c r="BS7"/>
+      <c r="BT7"/>
+      <c r="BU7"/>
+      <c r="BV7"/>
+      <c r="BW7"/>
+      <c r="BX7"/>
+      <c r="BY7"/>
+      <c r="BZ7"/>
+      <c r="CA7"/>
+      <c r="CB7"/>
+      <c r="CC7"/>
+      <c r="CD7"/>
+      <c r="CE7"/>
+      <c r="CF7"/>
+      <c r="CG7"/>
+      <c r="CH7"/>
+      <c r="CI7"/>
+      <c r="CJ7"/>
+      <c r="CK7"/>
+      <c r="CL7"/>
+      <c r="CM7"/>
+      <c r="CN7"/>
+      <c r="CO7"/>
+      <c r="CP7"/>
+      <c r="CQ7"/>
+      <c r="CR7"/>
+    </row>
+    <row r="8" spans="1:96">
+      <c r="A8" t="s">
+        <v>33</v>
+      </c>
+      <c r="B8">
+        <v>22400000000.0</v>
+      </c>
+      <c r="C8">
+        <v>22400000000.0</v>
+      </c>
+      <c r="D8">
+        <v>22400000000.0</v>
+      </c>
+      <c r="E8">
+        <v>22400000000.0</v>
+      </c>
+      <c r="F8">
+        <v>22400000000.0</v>
+      </c>
+      <c r="G8">
+        <v>22400000000.0</v>
+      </c>
+      <c r="H8">
+        <v>22400000000.0</v>
+      </c>
+      <c r="I8">
+        <v>22400000000.0</v>
+      </c>
+      <c r="J8">
+        <v>22400000000.0</v>
+      </c>
+      <c r="K8">
+        <v>22400000000.0</v>
+      </c>
+      <c r="L8">
+        <v>22400000000.0</v>
+      </c>
+      <c r="M8">
+        <v>22400000000.0</v>
+      </c>
+      <c r="N8">
+        <v>22400000000.0</v>
+      </c>
+      <c r="O8">
+        <v>22400000000.0</v>
+      </c>
+      <c r="P8">
+        <v>22400000000.0</v>
+      </c>
+      <c r="Q8">
+        <v>22400000000.0</v>
+      </c>
+      <c r="R8">
+        <v>22400000000.0</v>
+      </c>
+      <c r="S8">
+        <v>22400000000.0</v>
+      </c>
+      <c r="T8">
+        <v>22400000000.0</v>
+      </c>
+      <c r="U8">
+        <v>22400000000.0</v>
+      </c>
+      <c r="V8"/>
+      <c r="W8"/>
+      <c r="X8"/>
+      <c r="Y8"/>
+      <c r="Z8"/>
+      <c r="AA8"/>
+      <c r="AB8"/>
+      <c r="AC8"/>
+      <c r="AD8"/>
+      <c r="AE8"/>
+      <c r="AF8"/>
+      <c r="AG8"/>
+      <c r="AH8"/>
+      <c r="AI8"/>
+      <c r="AJ8"/>
+      <c r="AK8"/>
+      <c r="AL8"/>
+      <c r="AM8"/>
+      <c r="AN8"/>
+      <c r="AO8"/>
+      <c r="AP8"/>
+      <c r="AQ8"/>
+      <c r="AR8"/>
+      <c r="AS8"/>
+      <c r="AT8"/>
+      <c r="AU8"/>
+      <c r="AV8"/>
+      <c r="AW8"/>
+      <c r="AX8"/>
+      <c r="AY8"/>
+      <c r="AZ8"/>
+      <c r="BA8"/>
+      <c r="BB8"/>
+      <c r="BC8"/>
+      <c r="BD8"/>
+      <c r="BE8"/>
+      <c r="BF8"/>
+      <c r="BG8"/>
+      <c r="BH8"/>
+      <c r="BI8"/>
+      <c r="BJ8"/>
+      <c r="BK8"/>
+      <c r="BL8"/>
+      <c r="BM8"/>
+      <c r="BN8"/>
+      <c r="BO8"/>
+      <c r="BP8"/>
+      <c r="BQ8"/>
+      <c r="BR8"/>
+      <c r="BS8"/>
+      <c r="BT8"/>
+      <c r="BU8"/>
+      <c r="BV8"/>
+      <c r="BW8"/>
+      <c r="BX8"/>
+      <c r="BY8"/>
+      <c r="BZ8"/>
+      <c r="CA8"/>
+      <c r="CB8"/>
+      <c r="CC8"/>
+      <c r="CD8"/>
+      <c r="CE8"/>
+      <c r="CF8"/>
+      <c r="CG8"/>
+      <c r="CH8"/>
+      <c r="CI8"/>
+      <c r="CJ8"/>
+      <c r="CK8"/>
+      <c r="CL8"/>
+      <c r="CM8"/>
+      <c r="CN8"/>
+      <c r="CO8"/>
+      <c r="CP8"/>
+      <c r="CQ8"/>
+      <c r="CR8"/>
+    </row>
+    <row r="9" spans="1:96">
+      <c r="A9" t="s">
+        <v>34</v>
+      </c>
+      <c r="B9"/>
+      <c r="C9">
+        <v>17561517000.0</v>
+      </c>
+      <c r="D9">
+        <v>17561517000.0</v>
+      </c>
+      <c r="E9">
+        <v>17561517000.0</v>
+      </c>
+      <c r="F9">
+        <v>17561517000.0</v>
+      </c>
+      <c r="G9"/>
+      <c r="H9">
+        <v>17561517000.0</v>
+      </c>
+      <c r="I9">
+        <v>17561517000.0</v>
+      </c>
+      <c r="J9"/>
+      <c r="K9"/>
+      <c r="L9"/>
+      <c r="M9">
+        <v>17561517000.0</v>
+      </c>
+      <c r="N9">
+        <v>17561517000.0</v>
+      </c>
+      <c r="O9">
+        <v>17561517000.0</v>
+      </c>
+      <c r="P9">
+        <v>17561517000.0</v>
+      </c>
+      <c r="Q9">
+        <v>17561517000.0</v>
+      </c>
+      <c r="R9">
+        <v>17561517000.0</v>
+      </c>
+      <c r="S9">
+        <v>17561517000.0</v>
+      </c>
+      <c r="T9">
+        <v>17561517000.0</v>
+      </c>
+      <c r="U9">
+        <v>17561517000.0</v>
+      </c>
+      <c r="V9">
+        <v>17561517000.0</v>
+      </c>
+      <c r="W9">
+        <v>17561517000.0</v>
+      </c>
+      <c r="X9">
+        <v>17561517000.0</v>
+      </c>
+      <c r="Y9">
+        <v>17561517000.0</v>
+      </c>
+      <c r="Z9">
+        <v>17561517000.0</v>
+      </c>
+      <c r="AA9">
+        <v>17561517000.0</v>
+      </c>
+      <c r="AB9">
+        <v>17561517000.0</v>
+      </c>
+      <c r="AC9"/>
+      <c r="AD9"/>
+      <c r="AE9"/>
+      <c r="AF9"/>
+      <c r="AG9"/>
+      <c r="AH9"/>
+      <c r="AI9"/>
+      <c r="AJ9"/>
+      <c r="AK9"/>
+      <c r="AL9"/>
+      <c r="AM9"/>
+      <c r="AN9"/>
+      <c r="AO9"/>
+      <c r="AP9"/>
+      <c r="AQ9"/>
+      <c r="AR9"/>
+      <c r="AS9"/>
+      <c r="AT9"/>
+      <c r="AU9"/>
+      <c r="AV9"/>
+      <c r="AW9"/>
+      <c r="AX9"/>
+      <c r="AY9"/>
+      <c r="AZ9"/>
+      <c r="BA9"/>
+      <c r="BB9"/>
+      <c r="BC9"/>
+      <c r="BD9"/>
+      <c r="BE9"/>
+      <c r="BF9"/>
+      <c r="BG9"/>
+      <c r="BH9"/>
+      <c r="BI9"/>
+      <c r="BJ9"/>
+      <c r="BK9"/>
+      <c r="BL9"/>
+      <c r="BM9"/>
+      <c r="BN9"/>
+      <c r="BO9"/>
+      <c r="BP9"/>
+      <c r="BQ9"/>
+      <c r="BR9"/>
+      <c r="BS9"/>
+      <c r="BT9"/>
+      <c r="BU9"/>
+      <c r="BV9"/>
+      <c r="BW9"/>
+      <c r="BX9"/>
+      <c r="BY9"/>
+      <c r="BZ9"/>
+      <c r="CA9"/>
+      <c r="CB9"/>
+      <c r="CC9"/>
+      <c r="CD9"/>
+      <c r="CE9"/>
+      <c r="CF9"/>
+      <c r="CG9"/>
+      <c r="CH9"/>
+      <c r="CI9"/>
+      <c r="CJ9"/>
+      <c r="CK9"/>
+      <c r="CL9"/>
+      <c r="CM9"/>
+      <c r="CN9"/>
+      <c r="CO9"/>
+      <c r="CP9"/>
+      <c r="CQ9"/>
+      <c r="CR9"/>
+    </row>
+    <row r="10" spans="1:96">
+      <c r="A10" t="s">
+        <v>35</v>
+      </c>
+      <c r="B10">
+        <v>443140175000.0</v>
+      </c>
+      <c r="C10">
+        <v>363850011000.0</v>
+      </c>
+      <c r="D10">
+        <v>171794641000.0</v>
+      </c>
+      <c r="E10">
+        <v>237929934000.0</v>
+      </c>
+      <c r="F10">
+        <v>106529775000.0</v>
+      </c>
+      <c r="G10">
+        <v>87684178000.0</v>
+      </c>
+      <c r="H10">
+        <v>76673364000.0</v>
+      </c>
+      <c r="I10">
+        <v>77186881000.0</v>
+      </c>
+      <c r="J10">
+        <v>200589990000.0</v>
+      </c>
+      <c r="K10">
+        <v>201436825000.0</v>
+      </c>
+      <c r="L10">
+        <v>169827125000.0</v>
+      </c>
+      <c r="M10">
+        <v>118758433000.0</v>
+      </c>
+      <c r="N10">
+        <v>226872654000.0</v>
+      </c>
+      <c r="O10">
+        <v>170428304000.0</v>
+      </c>
+      <c r="P10">
+        <v>109818728000.0</v>
+      </c>
+      <c r="Q10">
+        <v>129241115000.0</v>
+      </c>
+      <c r="R10">
+        <v>237143296000.0</v>
+      </c>
+      <c r="S10">
+        <v>196342989000.0</v>
+      </c>
+      <c r="T10">
+        <v>217311061000.0</v>
+      </c>
+      <c r="U10">
+        <v>219721784000.0</v>
+      </c>
+      <c r="V10">
+        <v>164703737000.0</v>
+      </c>
+      <c r="W10">
+        <v>134725309000.0</v>
+      </c>
+      <c r="X10">
+        <v>69674778000.0</v>
+      </c>
+      <c r="Y10">
+        <v>87199346000.0</v>
+      </c>
+      <c r="Z10">
+        <v>118472642000.0</v>
+      </c>
+      <c r="AA10">
+        <v>161465802000.0</v>
+      </c>
+      <c r="AB10">
+        <v>83274722000.0</v>
+      </c>
+      <c r="AC10">
+        <v>77670909000.0</v>
+      </c>
+      <c r="AD10">
+        <v>364254127000.0</v>
+      </c>
+      <c r="AE10">
+        <v>403188662000.0</v>
+      </c>
+      <c r="AF10">
+        <v>61631922000.0</v>
+      </c>
+      <c r="AG10">
+        <v>138428220000.0</v>
+      </c>
+      <c r="AH10">
+        <v>63217794000.0</v>
+      </c>
+      <c r="AI10">
+        <v>59465257000.0</v>
+      </c>
+      <c r="AJ10">
+        <v>23467670000.0</v>
+      </c>
+      <c r="AK10">
+        <v>25272256000.0</v>
+      </c>
+      <c r="AL10">
+        <v>48477469000.0</v>
+      </c>
+      <c r="AM10">
+        <v>114436004000.0</v>
+      </c>
+      <c r="AN10">
+        <v>74269855000.0</v>
+      </c>
+      <c r="AO10">
+        <v>12401827000.0</v>
+      </c>
+      <c r="AP10">
+        <v>91282321000.0</v>
+      </c>
+      <c r="AQ10">
+        <v>140831570000.0</v>
+      </c>
+      <c r="AR10">
+        <v>173579790000.0</v>
+      </c>
+      <c r="AS10">
+        <v>135073237000.0</v>
+      </c>
+      <c r="AT10">
+        <v>211192895000.0</v>
+      </c>
+      <c r="AU10">
+        <v>257411689000.0</v>
+      </c>
+      <c r="AV10">
+        <v>203569289000.0</v>
+      </c>
+      <c r="AW10">
+        <v>51812687000.0</v>
+      </c>
+      <c r="AX10">
+        <v>192432339000.0</v>
+      </c>
+      <c r="AY10">
+        <v>184226649000.0</v>
+      </c>
+      <c r="AZ10">
+        <v>173567449000.0</v>
+      </c>
+      <c r="BA10">
+        <v>133596528000.0</v>
+      </c>
+      <c r="BB10">
+        <v>161879708000.0</v>
+      </c>
+      <c r="BC10">
+        <v>143551868000.0</v>
+      </c>
+      <c r="BD10">
+        <v>185385618000.0</v>
+      </c>
+      <c r="BE10">
+        <v>120236837000.0</v>
+      </c>
+      <c r="BF10">
+        <v>254648369000.0</v>
+      </c>
+      <c r="BG10">
+        <v>253731456000.0</v>
+      </c>
+      <c r="BH10"/>
+      <c r="BI10"/>
+      <c r="BJ10">
+        <v>142815386000.0</v>
+      </c>
+      <c r="BK10">
+        <v>107898659000.0</v>
+      </c>
+      <c r="BL10">
+        <v>133183984000.0</v>
+      </c>
+      <c r="BM10"/>
+      <c r="BN10">
+        <v>63722087000.0</v>
+      </c>
+      <c r="BO10">
+        <v>79336284000.0</v>
+      </c>
+      <c r="BP10"/>
+      <c r="BQ10"/>
+      <c r="BR10"/>
+      <c r="BS10"/>
+      <c r="BT10"/>
+      <c r="BU10"/>
+      <c r="BV10"/>
+      <c r="BW10"/>
+      <c r="BX10"/>
+      <c r="BY10"/>
+      <c r="BZ10"/>
+      <c r="CA10"/>
+      <c r="CB10"/>
+      <c r="CC10"/>
+      <c r="CD10"/>
+      <c r="CE10"/>
+      <c r="CF10"/>
+      <c r="CG10"/>
+      <c r="CH10"/>
+      <c r="CI10"/>
+      <c r="CJ10"/>
+      <c r="CK10"/>
+      <c r="CL10"/>
+      <c r="CM10"/>
+      <c r="CN10"/>
+      <c r="CO10"/>
+      <c r="CP10"/>
+      <c r="CQ10"/>
+      <c r="CR10"/>
+    </row>
+    <row r="11" spans="1:96">
+      <c r="A11" t="s">
+        <v>36</v>
+      </c>
+      <c r="B11"/>
+      <c r="C11"/>
+      <c r="D11"/>
+      <c r="E11"/>
+      <c r="F11"/>
+      <c r="G11"/>
+      <c r="H11"/>
+      <c r="I11"/>
+      <c r="J11"/>
+      <c r="K11"/>
+      <c r="L11"/>
+      <c r="M11"/>
+      <c r="N11"/>
+      <c r="O11"/>
+      <c r="P11"/>
+      <c r="Q11"/>
+      <c r="R11"/>
+      <c r="S11"/>
+      <c r="T11"/>
+      <c r="U11"/>
+      <c r="V11"/>
+      <c r="W11"/>
+      <c r="X11"/>
+      <c r="Y11"/>
+      <c r="Z11"/>
+      <c r="AA11"/>
+      <c r="AB11"/>
+      <c r="AC11"/>
+      <c r="AD11"/>
+      <c r="AE11"/>
+      <c r="AF11"/>
+      <c r="AG11"/>
+      <c r="AH11"/>
+      <c r="AI11"/>
+      <c r="AJ11"/>
+      <c r="AK11"/>
+      <c r="AL11"/>
+      <c r="AM11"/>
+      <c r="AN11"/>
+      <c r="AO11"/>
+      <c r="AP11"/>
+      <c r="AQ11"/>
+      <c r="AR11"/>
+      <c r="AS11"/>
+      <c r="AT11"/>
+      <c r="AU11"/>
+      <c r="AV11"/>
+      <c r="AW11"/>
+      <c r="AX11"/>
+      <c r="AY11"/>
+      <c r="AZ11"/>
+      <c r="BA11"/>
+      <c r="BB11"/>
+      <c r="BC11"/>
+      <c r="BD11"/>
+      <c r="BE11"/>
+      <c r="BF11"/>
+      <c r="BG11"/>
+      <c r="BH11"/>
+      <c r="BI11"/>
+      <c r="BJ11"/>
+      <c r="BK11"/>
+      <c r="BL11"/>
+      <c r="BM11"/>
+      <c r="BN11"/>
+      <c r="BO11"/>
+      <c r="BP11"/>
+      <c r="BQ11"/>
+      <c r="BR11"/>
+      <c r="BS11"/>
+      <c r="BT11"/>
+      <c r="BU11"/>
+      <c r="BV11"/>
+      <c r="BW11"/>
+      <c r="BX11"/>
+      <c r="BY11"/>
+      <c r="BZ11"/>
+      <c r="CA11"/>
+      <c r="CB11"/>
+      <c r="CC11"/>
+      <c r="CD11"/>
+      <c r="CE11"/>
+      <c r="CF11"/>
+      <c r="CG11"/>
+      <c r="CH11"/>
+      <c r="CI11"/>
+      <c r="CJ11"/>
+      <c r="CK11"/>
+      <c r="CL11"/>
+      <c r="CM11"/>
+      <c r="CN11"/>
+      <c r="CO11"/>
+      <c r="CP11"/>
+      <c r="CQ11"/>
+      <c r="CR11"/>
+    </row>
+    <row r="12" spans="1:96">
+      <c r="A12" t="s">
+        <v>37</v>
+      </c>
+      <c r="B12">
+        <v>543805081000.0</v>
+      </c>
+      <c r="C12">
+        <v>442456702000.0</v>
+      </c>
+      <c r="D12">
+        <v>171794641000.0</v>
+      </c>
+      <c r="E12">
+        <v>237929934000.0</v>
+      </c>
+      <c r="F12">
+        <v>106529775000.0</v>
+      </c>
+      <c r="G12">
+        <v>87684178000.0</v>
+      </c>
+      <c r="H12">
+        <v>76673364000.0</v>
+      </c>
+      <c r="I12">
+        <v>77186881000.0</v>
+      </c>
+      <c r="J12">
+        <v>200589990000.0</v>
+      </c>
+      <c r="K12">
+        <v>201436825000.0</v>
+      </c>
+      <c r="L12">
+        <v>169827125000.0</v>
+      </c>
+      <c r="M12">
+        <v>118758433000.0</v>
+      </c>
+      <c r="N12">
+        <v>226872654000.0</v>
+      </c>
+      <c r="O12">
+        <v>170428304000.0</v>
+      </c>
+      <c r="P12">
+        <v>109818728000.0</v>
+      </c>
+      <c r="Q12">
+        <v>129241115000.0</v>
+      </c>
+      <c r="R12">
+        <v>237143296000.0</v>
+      </c>
+      <c r="S12">
+        <v>196342989000.0</v>
+      </c>
+      <c r="T12">
+        <v>217311061000.0</v>
+      </c>
+      <c r="U12">
+        <v>219721784000.0</v>
+      </c>
+      <c r="V12">
+        <v>164703737000.0</v>
+      </c>
+      <c r="W12">
+        <v>134725309000.0</v>
+      </c>
+      <c r="X12">
+        <v>69674778000.0</v>
+      </c>
+      <c r="Y12">
+        <v>87199346000.0</v>
+      </c>
+      <c r="Z12">
+        <v>118472642000.0</v>
+      </c>
+      <c r="AA12">
+        <v>161465802000.0</v>
+      </c>
+      <c r="AB12">
+        <v>83274722000.0</v>
+      </c>
+      <c r="AC12">
+        <v>77670909000.0</v>
+      </c>
+      <c r="AD12">
+        <v>364254127000.0</v>
+      </c>
+      <c r="AE12">
+        <v>403188662000.0</v>
+      </c>
+      <c r="AF12">
+        <v>61631922000.0</v>
+      </c>
+      <c r="AG12">
+        <v>138428220000.0</v>
+      </c>
+      <c r="AH12">
+        <v>63217794000.0</v>
+      </c>
+      <c r="AI12">
+        <v>59465257000.0</v>
+      </c>
+      <c r="AJ12">
+        <v>23467670000.0</v>
+      </c>
+      <c r="AK12">
+        <v>25272256000.0</v>
+      </c>
+      <c r="AL12">
+        <v>48477469000.0</v>
+      </c>
+      <c r="AM12">
+        <v>114436004000.0</v>
+      </c>
+      <c r="AN12">
+        <v>74269855000.0</v>
+      </c>
+      <c r="AO12">
+        <v>12401827000.0</v>
+      </c>
+      <c r="AP12">
+        <v>91282321000.0</v>
+      </c>
+      <c r="AQ12">
+        <v>140831570000.0</v>
+      </c>
+      <c r="AR12">
+        <v>173579790000.0</v>
+      </c>
+      <c r="AS12">
+        <v>135073237000.0</v>
+      </c>
+      <c r="AT12">
+        <v>211192895000.0</v>
+      </c>
+      <c r="AU12">
+        <v>257411689000.0</v>
+      </c>
+      <c r="AV12">
+        <v>203569289000.0</v>
+      </c>
+      <c r="AW12">
+        <v>51812687000.0</v>
+      </c>
+      <c r="AX12">
+        <v>192432339000.0</v>
+      </c>
+      <c r="AY12">
+        <v>184226649000.0</v>
+      </c>
+      <c r="AZ12">
+        <v>173567449000.0</v>
+      </c>
+      <c r="BA12">
+        <v>133596528000.0</v>
+      </c>
+      <c r="BB12">
+        <v>161879708000.0</v>
+      </c>
+      <c r="BC12">
+        <v>143551868000.0</v>
+      </c>
+      <c r="BD12">
+        <v>185385618000.0</v>
+      </c>
+      <c r="BE12">
+        <v>120236837000.0</v>
+      </c>
+      <c r="BF12">
+        <v>254648369000.0</v>
+      </c>
+      <c r="BG12">
+        <v>253731456000.0</v>
+      </c>
+      <c r="BH12"/>
+      <c r="BI12"/>
+      <c r="BJ12">
+        <v>142815386000.0</v>
+      </c>
+      <c r="BK12">
+        <v>107898659000.0</v>
+      </c>
+      <c r="BL12">
+        <v>133183984000.0</v>
+      </c>
+      <c r="BM12"/>
+      <c r="BN12">
+        <v>63722087000.0</v>
+      </c>
+      <c r="BO12">
+        <v>79336284000.0</v>
+      </c>
+      <c r="BP12"/>
+      <c r="BQ12"/>
+      <c r="BR12"/>
+      <c r="BS12"/>
+      <c r="BT12"/>
+      <c r="BU12"/>
+      <c r="BV12"/>
+      <c r="BW12"/>
+      <c r="BX12"/>
+      <c r="BY12"/>
+      <c r="BZ12"/>
+      <c r="CA12"/>
+      <c r="CB12"/>
+      <c r="CC12"/>
+      <c r="CD12"/>
+      <c r="CE12"/>
+      <c r="CF12"/>
+      <c r="CG12"/>
+      <c r="CH12"/>
+      <c r="CI12"/>
+      <c r="CJ12"/>
+      <c r="CK12"/>
+      <c r="CL12"/>
+      <c r="CM12"/>
+      <c r="CN12"/>
+      <c r="CO12"/>
+      <c r="CP12"/>
+      <c r="CQ12"/>
+      <c r="CR12"/>
+    </row>
+    <row r="13" spans="1:96">
+      <c r="A13" t="s">
+        <v>38</v>
+      </c>
+      <c r="B13">
+        <v>22400000000.0</v>
+      </c>
+      <c r="C13">
+        <v>22400000000.0</v>
+      </c>
+      <c r="D13">
+        <v>22400000000.0</v>
+      </c>
+      <c r="E13">
+        <v>22400000000.0</v>
+      </c>
+      <c r="F13">
+        <v>22400000000.0</v>
+      </c>
+      <c r="G13">
+        <v>22400000000.0</v>
+      </c>
+      <c r="H13">
+        <v>22400000000.0</v>
+      </c>
+      <c r="I13">
+        <v>22400000000.0</v>
+      </c>
+      <c r="J13">
+        <v>22400000000.0</v>
+      </c>
+      <c r="K13">
+        <v>22400000000.0</v>
+      </c>
+      <c r="L13">
+        <v>22400000000.0</v>
+      </c>
+      <c r="M13">
+        <v>22400000000.0</v>
+      </c>
+      <c r="N13">
+        <v>22400000000.0</v>
+      </c>
+      <c r="O13">
+        <v>22400000000.0</v>
+      </c>
+      <c r="P13">
+        <v>22400000000.0</v>
+      </c>
+      <c r="Q13">
+        <v>22400000000.0</v>
+      </c>
+      <c r="R13">
+        <v>22400000000.0</v>
+      </c>
+      <c r="S13">
+        <v>22400000000.0</v>
+      </c>
+      <c r="T13">
+        <v>22400000000.0</v>
+      </c>
+      <c r="U13">
+        <v>22400000000.0</v>
+      </c>
+      <c r="V13">
+        <v>22400000000.0</v>
+      </c>
+      <c r="W13">
+        <v>22400000000.0</v>
+      </c>
+      <c r="X13">
+        <v>22400000000.0</v>
+      </c>
+      <c r="Y13">
+        <v>22400000000.0</v>
+      </c>
+      <c r="Z13">
+        <v>22400000000.0</v>
+      </c>
+      <c r="AA13">
+        <v>22400000000.0</v>
+      </c>
+      <c r="AB13">
+        <v>22400000000.0</v>
+      </c>
+      <c r="AC13">
+        <v>22400000000.0</v>
+      </c>
+      <c r="AD13">
+        <v>22400000000.0</v>
+      </c>
+      <c r="AE13">
+        <v>22400000000.0</v>
+      </c>
+      <c r="AF13">
+        <v>22400000000.0</v>
+      </c>
+      <c r="AG13">
+        <v>22400000000.0</v>
+      </c>
+      <c r="AH13">
+        <v>22400000000.0</v>
+      </c>
+      <c r="AI13">
+        <v>22400000000.0</v>
+      </c>
+      <c r="AJ13">
+        <v>22400000000.0</v>
+      </c>
+      <c r="AK13">
+        <v>22400000000.0</v>
+      </c>
+      <c r="AL13">
+        <v>22400000000.0</v>
+      </c>
+      <c r="AM13">
+        <v>22400000000.0</v>
+      </c>
+      <c r="AN13">
+        <v>22400000000.0</v>
+      </c>
+      <c r="AO13">
+        <v>22400000000.0</v>
+      </c>
+      <c r="AP13">
+        <v>22400000000.0</v>
+      </c>
+      <c r="AQ13">
+        <v>22400000000.0</v>
+      </c>
+      <c r="AR13">
+        <v>22400000000.0</v>
+      </c>
+      <c r="AS13">
+        <v>22400000000.0</v>
+      </c>
+      <c r="AT13">
+        <v>22400000000.0</v>
+      </c>
+      <c r="AU13">
+        <v>22400000000.0</v>
+      </c>
+      <c r="AV13">
+        <v>22400000000.0</v>
+      </c>
+      <c r="AW13">
+        <v>22400000000.0</v>
+      </c>
+      <c r="AX13">
+        <v>22400000000.0</v>
+      </c>
+      <c r="AY13">
+        <v>22400000000.0</v>
+      </c>
+      <c r="AZ13">
+        <v>22400000000.0</v>
+      </c>
+      <c r="BA13">
+        <v>22400000000.0</v>
+      </c>
+      <c r="BB13">
+        <v>22400000000.0</v>
+      </c>
+      <c r="BC13">
+        <v>22400000000.0</v>
+      </c>
+      <c r="BD13">
+        <v>22400000000.0</v>
+      </c>
+      <c r="BE13">
+        <v>22400000000.0</v>
+      </c>
+      <c r="BF13">
+        <v>22400000000.0</v>
+      </c>
+      <c r="BG13">
+        <v>22400000000.0</v>
+      </c>
+      <c r="BH13">
+        <v>22400000000.0</v>
+      </c>
+      <c r="BI13">
+        <v>22400000000.0</v>
+      </c>
+      <c r="BJ13">
+        <v>22400000000.0</v>
+      </c>
+      <c r="BK13">
+        <v>22400000000.0</v>
+      </c>
+      <c r="BL13">
+        <v>22400000000.0</v>
+      </c>
+      <c r="BM13">
+        <v>22400000000.0</v>
+      </c>
+      <c r="BN13">
+        <v>22400000000.0</v>
+      </c>
+      <c r="BO13">
+        <v>22400000000.0</v>
+      </c>
+      <c r="BP13">
+        <v>22400000000.0</v>
+      </c>
+      <c r="BQ13">
+        <v>22400000000.0</v>
+      </c>
+      <c r="BR13">
+        <v>22400000000.0</v>
+      </c>
+      <c r="BS13">
+        <v>22400000000.0</v>
+      </c>
+      <c r="BT13">
+        <v>22400000000.0</v>
+      </c>
+      <c r="BU13">
+        <v>22400000000.0</v>
+      </c>
+      <c r="BV13">
+        <v>22400000000.0</v>
+      </c>
+      <c r="BW13">
+        <v>22400000000.0</v>
+      </c>
+      <c r="BX13">
+        <v>22400000000.0</v>
+      </c>
+      <c r="BY13">
+        <v>22400000000.0</v>
+      </c>
+      <c r="BZ13">
+        <v>22400000000.0</v>
+      </c>
+      <c r="CA13">
+        <v>22400000000.0</v>
+      </c>
+      <c r="CB13">
+        <v>22400000000.0</v>
+      </c>
+      <c r="CC13">
+        <v>22400000000.0</v>
+      </c>
+      <c r="CD13">
+        <v>22400000000.0</v>
+      </c>
+      <c r="CE13">
+        <v>22400000000.0</v>
+      </c>
+      <c r="CF13">
+        <v>22400000000.0</v>
+      </c>
+      <c r="CG13">
+        <v>22400000000.0</v>
+      </c>
+      <c r="CH13">
+        <v>22400000000.0</v>
+      </c>
+      <c r="CI13">
+        <v>22400000000.0</v>
+      </c>
+      <c r="CJ13">
+        <v>22400000000.0</v>
+      </c>
+      <c r="CK13">
+        <v>22400000000.0</v>
+      </c>
+      <c r="CL13">
+        <v>22400000000.0</v>
+      </c>
+      <c r="CM13">
+        <v>22400000000.0</v>
+      </c>
+      <c r="CN13">
+        <v>22400000000.0</v>
+      </c>
+      <c r="CO13">
+        <v>22400000000.0</v>
+      </c>
+      <c r="CP13"/>
+      <c r="CQ13">
+        <v>22400000000.0</v>
+      </c>
+      <c r="CR13"/>
+    </row>
+    <row r="14" spans="1:96">
+      <c r="A14" t="s">
+        <v>39</v>
+      </c>
+      <c r="B14">
+        <v>448000000.0</v>
+      </c>
+      <c r="C14">
+        <v>448000000.0</v>
+      </c>
+      <c r="D14">
+        <v>448000000.0</v>
+      </c>
+      <c r="E14">
+        <v>448000000.0</v>
+      </c>
+      <c r="F14">
+        <v>448000000.0</v>
+      </c>
+      <c r="G14">
+        <v>448000000.0</v>
+      </c>
+      <c r="H14">
+        <v>448000000.0</v>
+      </c>
+      <c r="I14">
+        <v>448000000.0</v>
+      </c>
+      <c r="J14">
+        <v>448000000.0</v>
+      </c>
+      <c r="K14">
+        <v>448000000.0</v>
+      </c>
+      <c r="L14">
+        <v>448000000.0</v>
+      </c>
+      <c r="M14">
+        <v>448000000.0</v>
+      </c>
+      <c r="N14">
+        <v>448000000.0</v>
+      </c>
+      <c r="O14">
+        <v>448000000.0</v>
+      </c>
+      <c r="P14">
+        <v>448000000.0</v>
+      </c>
+      <c r="Q14">
+        <v>448000000.0</v>
+      </c>
+      <c r="R14">
+        <v>448000000.0</v>
+      </c>
+      <c r="S14">
+        <v>448000000.0</v>
+      </c>
+      <c r="T14">
+        <v>448000000.0</v>
+      </c>
+      <c r="U14">
+        <v>448000000.0</v>
+      </c>
+      <c r="V14">
+        <v>448000000.0</v>
+      </c>
+      <c r="W14">
+        <v>448000000.0</v>
+      </c>
+      <c r="X14">
+        <v>448000000.0</v>
+      </c>
+      <c r="Y14">
+        <v>448000000.0</v>
+      </c>
+      <c r="Z14">
+        <v>448000000.0</v>
+      </c>
+      <c r="AA14">
+        <v>448000000.0</v>
+      </c>
+      <c r="AB14">
+        <v>448000000.0</v>
+      </c>
+      <c r="AC14">
+        <v>448000000.0</v>
+      </c>
+      <c r="AD14">
+        <v>448000000.0</v>
+      </c>
+      <c r="AE14">
+        <v>448000000.0</v>
+      </c>
+      <c r="AF14">
+        <v>448000000.0</v>
+      </c>
+      <c r="AG14">
+        <v>448000000.0</v>
+      </c>
+      <c r="AH14">
+        <v>448000000.0</v>
+      </c>
+      <c r="AI14">
+        <v>448000000.0</v>
+      </c>
+      <c r="AJ14">
+        <v>448000000.0</v>
+      </c>
+      <c r="AK14">
+        <v>448000000.0</v>
+      </c>
+      <c r="AL14">
+        <v>448000000.0</v>
+      </c>
+      <c r="AM14">
+        <v>448000000.0</v>
+      </c>
+      <c r="AN14">
+        <v>448000000.0</v>
+      </c>
+      <c r="AO14">
+        <v>446738148.0</v>
+      </c>
+      <c r="AP14">
+        <v>448000000.0</v>
+      </c>
+      <c r="AQ14">
+        <v>446738148.0</v>
+      </c>
+      <c r="AR14">
+        <v>446738148.0</v>
+      </c>
+      <c r="AS14">
+        <v>448000000.0</v>
+      </c>
+      <c r="AT14">
+        <v>448000000.0</v>
+      </c>
+      <c r="AU14">
+        <v>448115058.0</v>
+      </c>
+      <c r="AV14">
+        <v>448115058.0</v>
+      </c>
+      <c r="AW14">
+        <v>447951206.0</v>
+      </c>
+      <c r="AX14">
+        <v>448000000.0</v>
+      </c>
+      <c r="AY14">
+        <v>448092541.0</v>
+      </c>
+      <c r="AZ14">
+        <v>448092541.0</v>
+      </c>
+      <c r="BA14">
+        <v>448082426.0</v>
+      </c>
+      <c r="BB14">
+        <v>448000000.0</v>
+      </c>
+      <c r="BC14">
+        <v>448000000.0</v>
+      </c>
+      <c r="BD14">
+        <v>448143766.0</v>
+      </c>
+      <c r="BE14">
+        <v>447896985.0</v>
+      </c>
+      <c r="BF14">
+        <v>448000000.0</v>
+      </c>
+      <c r="BG14">
+        <v>448000000.0</v>
+      </c>
+      <c r="BH14">
+        <v>448000000.0</v>
+      </c>
+      <c r="BI14">
+        <v>448000000.0</v>
+      </c>
+      <c r="BJ14">
+        <v>448000000.0</v>
+      </c>
+      <c r="BK14">
+        <v>448000000.0</v>
+      </c>
+      <c r="BL14"/>
+      <c r="BM14"/>
+      <c r="BN14">
+        <v>448000000.0</v>
+      </c>
+      <c r="BO14">
+        <v>448000000.0</v>
+      </c>
+      <c r="BP14"/>
+      <c r="BQ14"/>
+      <c r="BR14">
+        <v>448000000.0</v>
+      </c>
+      <c r="BS14"/>
+      <c r="BT14"/>
+      <c r="BU14"/>
+      <c r="BV14"/>
+      <c r="BW14"/>
+      <c r="BX14"/>
+      <c r="BY14"/>
+      <c r="BZ14"/>
+      <c r="CA14"/>
+      <c r="CB14"/>
+      <c r="CC14"/>
+      <c r="CD14"/>
+      <c r="CE14"/>
+      <c r="CF14"/>
+      <c r="CG14"/>
+      <c r="CH14"/>
+      <c r="CI14"/>
+      <c r="CJ14"/>
+      <c r="CK14"/>
+      <c r="CL14"/>
+      <c r="CM14"/>
+      <c r="CN14"/>
+      <c r="CO14"/>
+      <c r="CP14"/>
+      <c r="CQ14"/>
+      <c r="CR14"/>
+    </row>
+    <row r="15" spans="1:96">
+      <c r="A15" t="s">
+        <v>40</v>
+      </c>
+      <c r="B15"/>
+      <c r="C15"/>
+      <c r="D15"/>
+      <c r="E15"/>
+      <c r="F15"/>
+      <c r="G15"/>
+      <c r="H15"/>
+      <c r="I15"/>
+      <c r="J15"/>
+      <c r="K15"/>
+      <c r="L15"/>
+      <c r="M15"/>
+      <c r="N15"/>
+      <c r="O15"/>
+      <c r="P15"/>
+      <c r="Q15"/>
+      <c r="R15"/>
+      <c r="S15"/>
+      <c r="T15"/>
+      <c r="U15"/>
+      <c r="V15"/>
+      <c r="W15"/>
+      <c r="X15"/>
+      <c r="Y15"/>
+      <c r="Z15"/>
+      <c r="AA15"/>
+      <c r="AB15"/>
+      <c r="AC15"/>
+      <c r="AD15"/>
+      <c r="AE15"/>
+      <c r="AF15"/>
+      <c r="AG15"/>
+      <c r="AH15"/>
+      <c r="AI15"/>
+      <c r="AJ15"/>
+      <c r="AK15"/>
+      <c r="AL15"/>
+      <c r="AM15"/>
+      <c r="AN15"/>
+      <c r="AO15"/>
+      <c r="AP15"/>
+      <c r="AQ15"/>
+      <c r="AR15"/>
+      <c r="AS15"/>
+      <c r="AT15"/>
+      <c r="AU15"/>
+      <c r="AV15"/>
+      <c r="AW15"/>
+      <c r="AX15"/>
+      <c r="AY15"/>
+      <c r="AZ15"/>
+      <c r="BA15"/>
+      <c r="BB15"/>
+      <c r="BC15"/>
+      <c r="BD15"/>
+      <c r="BE15"/>
+      <c r="BF15"/>
+      <c r="BG15"/>
+      <c r="BH15"/>
+      <c r="BI15"/>
+      <c r="BJ15"/>
+      <c r="BK15"/>
+      <c r="BL15"/>
+      <c r="BM15"/>
+      <c r="BN15"/>
+      <c r="BO15"/>
+      <c r="BP15"/>
+      <c r="BQ15"/>
+      <c r="BR15"/>
+      <c r="BS15"/>
+      <c r="BT15"/>
+      <c r="BU15"/>
+      <c r="BV15"/>
+      <c r="BW15"/>
+      <c r="BX15"/>
+      <c r="BY15"/>
+      <c r="BZ15"/>
+      <c r="CA15"/>
+      <c r="CB15"/>
+      <c r="CC15"/>
+      <c r="CD15"/>
+      <c r="CE15"/>
+      <c r="CF15"/>
+      <c r="CG15"/>
+      <c r="CH15"/>
+      <c r="CI15"/>
+      <c r="CJ15"/>
+      <c r="CK15"/>
+      <c r="CL15"/>
+      <c r="CM15"/>
+      <c r="CN15"/>
+      <c r="CO15"/>
+      <c r="CP15"/>
+      <c r="CQ15"/>
+      <c r="CR15"/>
+    </row>
+    <row r="16" spans="1:96">
+      <c r="A16" t="s">
+        <v>41</v>
+      </c>
+      <c r="B16"/>
+      <c r="C16"/>
+      <c r="D16"/>
+      <c r="E16"/>
+      <c r="F16"/>
+      <c r="G16"/>
+      <c r="H16"/>
+      <c r="I16"/>
+      <c r="J16">
+        <v>43158526000.0</v>
+      </c>
+      <c r="K16">
+        <v>23808131000.0</v>
+      </c>
+      <c r="L16">
+        <v>64650132000.0</v>
+      </c>
+      <c r="M16">
+        <v>60067604000.0</v>
+      </c>
+      <c r="N16"/>
+      <c r="O16"/>
+      <c r="P16"/>
+      <c r="Q16"/>
+      <c r="R16"/>
+      <c r="S16">
+        <v>98515374000.0</v>
+      </c>
+      <c r="T16">
+        <v>76382840000.0</v>
+      </c>
+      <c r="U16">
+        <v>65471154000.0</v>
+      </c>
+      <c r="V16">
+        <v>88141061000.0</v>
+      </c>
+      <c r="W16">
+        <v>76591022000.0</v>
+      </c>
+      <c r="X16">
+        <v>51930483000.0</v>
+      </c>
+      <c r="Y16">
+        <v>64069089000.0</v>
+      </c>
+      <c r="Z16">
+        <v>63511011000.0</v>
+      </c>
+      <c r="AA16">
+        <v>60426110000.0</v>
+      </c>
+      <c r="AB16"/>
+      <c r="AC16">
+        <v>43531463000.0</v>
+      </c>
+      <c r="AD16">
+        <v>396667992000.0</v>
+      </c>
+      <c r="AE16">
+        <v>550883221000.0</v>
+      </c>
+      <c r="AF16">
+        <v>35921869000.0</v>
+      </c>
+      <c r="AG16">
+        <v>66272103000.0</v>
+      </c>
+      <c r="AH16">
+        <v>52216089000.0</v>
+      </c>
+      <c r="AI16">
+        <v>34972535000.0</v>
+      </c>
+      <c r="AJ16">
+        <v>25568768000.0</v>
+      </c>
+      <c r="AK16">
+        <v>23543761000.0</v>
+      </c>
+      <c r="AL16"/>
+      <c r="AM16"/>
+      <c r="AN16"/>
+      <c r="AO16"/>
+      <c r="AP16"/>
+      <c r="AQ16"/>
+      <c r="AR16"/>
+      <c r="AS16"/>
+      <c r="AT16"/>
+      <c r="AU16"/>
+      <c r="AV16"/>
+      <c r="AW16"/>
+      <c r="AX16"/>
+      <c r="AY16"/>
+      <c r="AZ16"/>
+      <c r="BA16"/>
+      <c r="BB16"/>
+      <c r="BC16"/>
+      <c r="BD16"/>
+      <c r="BE16"/>
+      <c r="BF16"/>
+      <c r="BG16"/>
+      <c r="BH16"/>
+      <c r="BI16"/>
+      <c r="BJ16"/>
+      <c r="BK16"/>
+      <c r="BL16"/>
+      <c r="BM16"/>
+      <c r="BN16"/>
+      <c r="BO16"/>
+      <c r="BP16"/>
+      <c r="BQ16"/>
+      <c r="BR16"/>
+      <c r="BS16"/>
+      <c r="BT16"/>
+      <c r="BU16"/>
+      <c r="BV16"/>
+      <c r="BW16"/>
+      <c r="BX16"/>
+      <c r="BY16"/>
+      <c r="BZ16"/>
+      <c r="CA16"/>
+      <c r="CB16"/>
+      <c r="CC16"/>
+      <c r="CD16"/>
+      <c r="CE16"/>
+      <c r="CF16"/>
+      <c r="CG16"/>
+      <c r="CH16"/>
+      <c r="CI16"/>
+      <c r="CJ16"/>
+      <c r="CK16"/>
+      <c r="CL16"/>
+      <c r="CM16"/>
+      <c r="CN16"/>
+      <c r="CO16"/>
+      <c r="CP16"/>
+      <c r="CQ16"/>
+      <c r="CR16"/>
+    </row>
+    <row r="17" spans="1:96">
+      <c r="A17" t="s">
+        <v>42</v>
+      </c>
+      <c r="B17"/>
+      <c r="C17"/>
+      <c r="D17"/>
+      <c r="E17"/>
+      <c r="F17"/>
+      <c r="G17"/>
+      <c r="H17"/>
+      <c r="I17"/>
+      <c r="J17"/>
+      <c r="K17"/>
+      <c r="L17"/>
+      <c r="M17"/>
+      <c r="N17"/>
+      <c r="O17"/>
+      <c r="P17"/>
+      <c r="Q17"/>
+      <c r="R17"/>
+      <c r="S17"/>
+      <c r="T17"/>
+      <c r="U17"/>
+      <c r="V17"/>
+      <c r="W17"/>
+      <c r="X17"/>
+      <c r="Y17"/>
+      <c r="Z17"/>
+      <c r="AA17"/>
+      <c r="AB17"/>
+      <c r="AC17"/>
+      <c r="AD17"/>
+      <c r="AE17"/>
+      <c r="AF17"/>
+      <c r="AG17"/>
+      <c r="AH17"/>
+      <c r="AI17"/>
+      <c r="AJ17"/>
+      <c r="AK17"/>
+      <c r="AL17"/>
+      <c r="AM17"/>
+      <c r="AN17"/>
+      <c r="AO17"/>
+      <c r="AP17"/>
+      <c r="AQ17"/>
+      <c r="AR17"/>
+      <c r="AS17"/>
+      <c r="AT17"/>
+      <c r="AU17"/>
+      <c r="AV17"/>
+      <c r="AW17"/>
+      <c r="AX17"/>
+      <c r="AY17"/>
+      <c r="AZ17"/>
+      <c r="BA17"/>
+      <c r="BB17"/>
+      <c r="BC17"/>
+      <c r="BD17"/>
+      <c r="BE17"/>
+      <c r="BF17"/>
+      <c r="BG17"/>
+      <c r="BH17"/>
+      <c r="BI17"/>
+      <c r="BJ17"/>
+      <c r="BK17"/>
+      <c r="BL17"/>
+      <c r="BM17"/>
+      <c r="BN17"/>
+      <c r="BO17"/>
+      <c r="BP17"/>
+      <c r="BQ17"/>
+      <c r="BR17"/>
+      <c r="BS17"/>
+      <c r="BT17"/>
+      <c r="BU17"/>
+      <c r="BV17"/>
+      <c r="BW17"/>
+      <c r="BX17"/>
+      <c r="BY17"/>
+      <c r="BZ17"/>
+      <c r="CA17"/>
+      <c r="CB17"/>
+      <c r="CC17"/>
+      <c r="CD17"/>
+      <c r="CE17"/>
+      <c r="CF17"/>
+      <c r="CG17"/>
+      <c r="CH17"/>
+      <c r="CI17"/>
+      <c r="CJ17"/>
+      <c r="CK17"/>
+      <c r="CL17"/>
+      <c r="CM17"/>
+      <c r="CN17"/>
+      <c r="CO17"/>
+      <c r="CP17"/>
+      <c r="CQ17"/>
+      <c r="CR17"/>
+    </row>
+    <row r="18" spans="1:96">
+      <c r="A18" t="s">
+        <v>43</v>
+      </c>
+      <c r="B18"/>
+      <c r="C18"/>
+      <c r="D18"/>
+      <c r="E18"/>
+      <c r="F18"/>
+      <c r="G18"/>
+      <c r="H18"/>
+      <c r="I18"/>
+      <c r="J18"/>
+      <c r="K18"/>
+      <c r="L18"/>
+      <c r="M18"/>
+      <c r="N18"/>
+      <c r="O18"/>
+      <c r="P18"/>
+      <c r="Q18"/>
+      <c r="R18"/>
+      <c r="S18"/>
+      <c r="T18"/>
+      <c r="U18"/>
+      <c r="V18"/>
+      <c r="W18"/>
+      <c r="X18"/>
+      <c r="Y18"/>
+      <c r="Z18"/>
+      <c r="AA18"/>
+      <c r="AB18"/>
+      <c r="AC18"/>
+      <c r="AD18"/>
+      <c r="AE18"/>
+      <c r="AF18"/>
+      <c r="AG18"/>
+      <c r="AH18"/>
+      <c r="AI18"/>
+      <c r="AJ18"/>
+      <c r="AK18"/>
+      <c r="AL18"/>
+      <c r="AM18"/>
+      <c r="AN18"/>
+      <c r="AO18"/>
+      <c r="AP18"/>
+      <c r="AQ18"/>
+      <c r="AR18"/>
+      <c r="AS18"/>
+      <c r="AT18"/>
+      <c r="AU18"/>
+      <c r="AV18"/>
+      <c r="AW18"/>
+      <c r="AX18"/>
+      <c r="AY18"/>
+      <c r="AZ18"/>
+      <c r="BA18"/>
+      <c r="BB18"/>
+      <c r="BC18"/>
+      <c r="BD18"/>
+      <c r="BE18"/>
+      <c r="BF18"/>
+      <c r="BG18"/>
+      <c r="BH18"/>
+      <c r="BI18"/>
+      <c r="BJ18"/>
+      <c r="BK18"/>
+      <c r="BL18"/>
+      <c r="BM18"/>
+      <c r="BN18"/>
+      <c r="BO18"/>
+      <c r="BP18"/>
+      <c r="BQ18"/>
+      <c r="BR18"/>
+      <c r="BS18"/>
+      <c r="BT18"/>
+      <c r="BU18"/>
+      <c r="BV18"/>
+      <c r="BW18"/>
+      <c r="BX18"/>
+      <c r="BY18"/>
+      <c r="BZ18"/>
+      <c r="CA18"/>
+      <c r="CB18"/>
+      <c r="CC18"/>
+      <c r="CD18"/>
+      <c r="CE18"/>
+      <c r="CF18"/>
+      <c r="CG18"/>
+      <c r="CH18"/>
+      <c r="CI18"/>
+      <c r="CJ18"/>
+      <c r="CK18"/>
+      <c r="CL18"/>
+      <c r="CM18"/>
+      <c r="CN18"/>
+      <c r="CO18"/>
+      <c r="CP18"/>
+      <c r="CQ18"/>
+      <c r="CR18"/>
+    </row>
+    <row r="19" spans="1:96">
+      <c r="A19" t="s">
+        <v>44</v>
+      </c>
+      <c r="B19"/>
+      <c r="C19"/>
+      <c r="D19"/>
+      <c r="E19"/>
+      <c r="F19"/>
+      <c r="G19"/>
+      <c r="H19"/>
+      <c r="I19"/>
+      <c r="J19"/>
+      <c r="K19"/>
+      <c r="L19"/>
+      <c r="M19"/>
+      <c r="N19"/>
+      <c r="O19"/>
+      <c r="P19"/>
+      <c r="Q19"/>
+      <c r="R19"/>
+      <c r="S19"/>
+      <c r="T19"/>
+      <c r="U19"/>
+      <c r="V19"/>
+      <c r="W19"/>
+      <c r="X19"/>
+      <c r="Y19"/>
+      <c r="Z19"/>
+      <c r="AA19"/>
+      <c r="AB19"/>
+      <c r="AC19"/>
+      <c r="AD19"/>
+      <c r="AE19"/>
+      <c r="AF19"/>
+      <c r="AG19"/>
+      <c r="AH19"/>
+      <c r="AI19"/>
+      <c r="AJ19"/>
+      <c r="AK19"/>
+      <c r="AL19"/>
+      <c r="AM19"/>
+      <c r="AN19"/>
+      <c r="AO19"/>
+      <c r="AP19"/>
+      <c r="AQ19"/>
+      <c r="AR19"/>
+      <c r="AS19"/>
+      <c r="AT19"/>
+      <c r="AU19"/>
+      <c r="AV19"/>
+      <c r="AW19"/>
+      <c r="AX19"/>
+      <c r="AY19"/>
+      <c r="AZ19"/>
+      <c r="BA19"/>
+      <c r="BB19"/>
+      <c r="BC19"/>
+      <c r="BD19"/>
+      <c r="BE19"/>
+      <c r="BF19"/>
+      <c r="BG19"/>
+      <c r="BH19"/>
+      <c r="BI19"/>
+      <c r="BJ19"/>
+      <c r="BK19"/>
+      <c r="BL19"/>
+      <c r="BM19"/>
+      <c r="BN19"/>
+      <c r="BO19"/>
+      <c r="BP19"/>
+      <c r="BQ19"/>
+      <c r="BR19"/>
+      <c r="BS19"/>
+      <c r="BT19"/>
+      <c r="BU19"/>
+      <c r="BV19"/>
+      <c r="BW19"/>
+      <c r="BX19"/>
+      <c r="BY19"/>
+      <c r="BZ19"/>
+      <c r="CA19"/>
+      <c r="CB19"/>
+      <c r="CC19"/>
+      <c r="CD19"/>
+      <c r="CE19"/>
+      <c r="CF19"/>
+      <c r="CG19"/>
+      <c r="CH19"/>
+      <c r="CI19"/>
+      <c r="CJ19"/>
+      <c r="CK19"/>
+      <c r="CL19"/>
+      <c r="CM19"/>
+      <c r="CN19"/>
+      <c r="CO19"/>
+      <c r="CP19"/>
+      <c r="CQ19"/>
+      <c r="CR19"/>
+    </row>
+    <row r="20" spans="1:96">
+      <c r="A20" t="s">
+        <v>45</v>
+      </c>
+      <c r="B20"/>
+      <c r="C20"/>
+      <c r="D20"/>
+      <c r="E20"/>
+      <c r="F20"/>
+      <c r="G20"/>
+      <c r="H20"/>
+      <c r="I20"/>
+      <c r="J20"/>
+      <c r="K20"/>
+      <c r="L20"/>
+      <c r="M20"/>
+      <c r="N20"/>
+      <c r="O20"/>
+      <c r="P20"/>
+      <c r="Q20"/>
+      <c r="R20"/>
+      <c r="S20"/>
+      <c r="T20"/>
+      <c r="U20"/>
+      <c r="V20"/>
+      <c r="W20"/>
+      <c r="X20"/>
+      <c r="Y20"/>
+      <c r="Z20"/>
+      <c r="AA20"/>
+      <c r="AB20"/>
+      <c r="AC20"/>
+      <c r="AD20"/>
+      <c r="AE20"/>
+      <c r="AF20"/>
+      <c r="AG20"/>
+      <c r="AH20"/>
+      <c r="AI20"/>
+      <c r="AJ20"/>
+      <c r="AK20"/>
+      <c r="AL20"/>
+      <c r="AM20"/>
+      <c r="AN20"/>
+      <c r="AO20"/>
+      <c r="AP20"/>
+      <c r="AQ20"/>
+      <c r="AR20"/>
+      <c r="AS20"/>
+      <c r="AT20"/>
+      <c r="AU20"/>
+      <c r="AV20"/>
+      <c r="AW20"/>
+      <c r="AX20"/>
+      <c r="AY20"/>
+      <c r="AZ20"/>
+      <c r="BA20"/>
+      <c r="BB20"/>
+      <c r="BC20"/>
+      <c r="BD20"/>
+      <c r="BE20"/>
+      <c r="BF20"/>
+      <c r="BG20"/>
+      <c r="BH20"/>
+      <c r="BI20"/>
+      <c r="BJ20"/>
+      <c r="BK20"/>
+      <c r="BL20"/>
+      <c r="BM20"/>
+      <c r="BN20"/>
+      <c r="BO20"/>
+      <c r="BP20"/>
+      <c r="BQ20"/>
+      <c r="BR20"/>
+      <c r="BS20"/>
+      <c r="BT20"/>
+      <c r="BU20"/>
+      <c r="BV20"/>
+      <c r="BW20"/>
+      <c r="BX20"/>
+      <c r="BY20"/>
+      <c r="BZ20"/>
+      <c r="CA20"/>
+      <c r="CB20"/>
+      <c r="CC20"/>
+      <c r="CD20"/>
+      <c r="CE20"/>
+      <c r="CF20"/>
+      <c r="CG20"/>
+      <c r="CH20"/>
+      <c r="CI20"/>
+      <c r="CJ20"/>
+      <c r="CK20"/>
+      <c r="CL20"/>
+      <c r="CM20"/>
+      <c r="CN20"/>
+      <c r="CO20"/>
+      <c r="CP20"/>
+      <c r="CQ20"/>
+      <c r="CR20"/>
+    </row>
+    <row r="21" spans="1:96">
+      <c r="A21" t="s">
+        <v>46</v>
+      </c>
+      <c r="B21">
+        <v>2834959000.0</v>
+      </c>
+      <c r="C21">
+        <v>1645015000.0</v>
+      </c>
+      <c r="D21">
+        <v>1410693000.0</v>
+      </c>
+      <c r="E21">
+        <v>1630814000.0</v>
+      </c>
+      <c r="F21">
+        <v>1758786000.0</v>
+      </c>
+      <c r="G21">
+        <v>1886757000.0</v>
+      </c>
+      <c r="H21">
+        <v>1887911000.0</v>
+      </c>
+      <c r="I21">
+        <v>1052097000.0</v>
+      </c>
+      <c r="J21">
+        <v>1051861000.0</v>
+      </c>
+      <c r="K21">
+        <v>1142391000.0</v>
+      </c>
+      <c r="L21">
+        <v>1261210000.0</v>
+      </c>
+      <c r="M21">
+        <v>1188626000.0</v>
+      </c>
+      <c r="N21">
+        <v>790018000.0</v>
+      </c>
+      <c r="O21">
+        <v>888759000.0</v>
+      </c>
+      <c r="P21">
+        <v>987500000.0</v>
+      </c>
+      <c r="Q21">
+        <v>1081011000.0</v>
+      </c>
+      <c r="R21">
+        <v>1029697000.0</v>
+      </c>
+      <c r="S21">
+        <v>1121437000.0</v>
+      </c>
+      <c r="T21">
+        <v>1089885000.0</v>
+      </c>
+      <c r="U21">
+        <v>1177538000.0</v>
+      </c>
+      <c r="V21">
+        <v>1265191000.0</v>
+      </c>
+      <c r="W21">
+        <v>1352102000.0</v>
+      </c>
+      <c r="X21">
+        <v>1230362000.0</v>
+      </c>
+      <c r="Y21">
+        <v>1320995000.0</v>
+      </c>
+      <c r="Z21">
+        <v>1411628000.0</v>
+      </c>
+      <c r="AA21">
+        <v>1502261000.0</v>
+      </c>
+      <c r="AB21">
+        <v>1008545000.0</v>
+      </c>
+      <c r="AC21">
+        <v>1081242000.0</v>
+      </c>
+      <c r="AD21">
+        <v>1154814000.0</v>
+      </c>
+      <c r="AE21">
+        <v>1230137000.0</v>
+      </c>
+      <c r="AF21">
+        <v>968507000.0</v>
+      </c>
+      <c r="AG21">
+        <v>975524000.0</v>
+      </c>
+      <c r="AH21">
+        <v>1046520000.0</v>
+      </c>
+      <c r="AI21">
+        <v>979673000.0</v>
+      </c>
+      <c r="AJ21">
+        <v>124548000.0</v>
+      </c>
+      <c r="AK21">
+        <v>150911000.0</v>
+      </c>
+      <c r="AL21">
+        <v>188711000.0</v>
+      </c>
+      <c r="AM21">
+        <v>226512000.0</v>
+      </c>
+      <c r="AN21">
+        <v>264312000.0</v>
+      </c>
+      <c r="AO21">
+        <v>302278000.0</v>
+      </c>
+      <c r="AP21">
+        <v>617729000.0</v>
+      </c>
+      <c r="AQ21">
+        <v>1072328000.0</v>
+      </c>
+      <c r="AR21">
+        <v>1533872000.0</v>
+      </c>
+      <c r="AS21">
+        <v>1998889000.0</v>
+      </c>
+      <c r="AT21">
+        <v>2463905000.0</v>
+      </c>
+      <c r="AU21">
+        <v>2928922000.0</v>
+      </c>
+      <c r="AV21">
+        <v>3393938000.0</v>
+      </c>
+      <c r="AW21">
+        <v>3858954000.0</v>
+      </c>
+      <c r="AX21">
+        <v>4323971000.0</v>
+      </c>
+      <c r="AY21">
+        <v>4788987000.0</v>
+      </c>
+      <c r="AZ21">
+        <v>5098759000.0</v>
+      </c>
+      <c r="BA21">
+        <v>5560573000.0</v>
+      </c>
+      <c r="BB21">
+        <v>5927945000.0</v>
+      </c>
+      <c r="BC21">
+        <v>6404080000.0</v>
+      </c>
+      <c r="BD21">
+        <v>6880215000.0</v>
+      </c>
+      <c r="BE21">
+        <v>162656281000.0</v>
+      </c>
+      <c r="BF21">
+        <v>141747762000.0</v>
+      </c>
+      <c r="BG21">
+        <v>111984644000.0</v>
+      </c>
+      <c r="BH21">
+        <v>8351917000.0</v>
+      </c>
+      <c r="BI21">
+        <v>8813952000.0</v>
+      </c>
+      <c r="BJ21">
+        <v>124194732000.0</v>
+      </c>
+      <c r="BK21">
+        <v>90826458000.0</v>
+      </c>
+      <c r="BL21">
+        <v>121809349000.0</v>
+      </c>
+      <c r="BM21">
+        <v>10333081000.0</v>
+      </c>
+      <c r="BN21">
+        <v>198723025000.0</v>
+      </c>
+      <c r="BO21">
+        <v>177470844000.0</v>
+      </c>
+      <c r="BP21">
+        <v>751948000.0</v>
+      </c>
+      <c r="BQ21">
+        <v>791796000.0</v>
+      </c>
+      <c r="BR21">
+        <v>831643000.0</v>
+      </c>
+      <c r="BS21">
+        <v>871491000.0</v>
+      </c>
+      <c r="BT21">
+        <v>909624000.0</v>
+      </c>
+      <c r="BU21">
+        <v>570019000.0</v>
+      </c>
+      <c r="BV21">
+        <v>1017859000.0</v>
+      </c>
+      <c r="BW21">
+        <v>1061734000.0</v>
+      </c>
+      <c r="BX21">
+        <v>1726853000.0</v>
+      </c>
+      <c r="BY21">
+        <v>640262000.0</v>
+      </c>
+      <c r="BZ21">
+        <v>205151000.0</v>
+      </c>
+      <c r="CA21">
+        <v>223637000.0</v>
+      </c>
+      <c r="CB21">
+        <v>256015000.0</v>
+      </c>
+      <c r="CC21">
+        <v>260309000.0</v>
+      </c>
+      <c r="CD21">
+        <v>333922000.0</v>
+      </c>
+      <c r="CE21">
+        <v>407535000.0</v>
+      </c>
+      <c r="CF21">
+        <v>439605000.0</v>
+      </c>
+      <c r="CG21">
+        <v>511540000.0</v>
+      </c>
+      <c r="CH21">
+        <v>583476000.0</v>
+      </c>
+      <c r="CI21">
+        <v>655411000.0</v>
+      </c>
+      <c r="CJ21">
+        <v>651119000.0</v>
+      </c>
+      <c r="CK21">
+        <v>719891000.0</v>
+      </c>
+      <c r="CL21">
+        <v>708487000.0</v>
+      </c>
+      <c r="CM21">
+        <v>734606000.0</v>
+      </c>
+      <c r="CN21">
+        <v>804057000.0</v>
+      </c>
+      <c r="CO21">
+        <v>868354000.0</v>
+      </c>
+      <c r="CP21"/>
+      <c r="CQ21">
+        <v>1104698000.0</v>
+      </c>
+      <c r="CR21"/>
+    </row>
+    <row r="22" spans="1:96">
+      <c r="A22" t="s">
+        <v>47</v>
+      </c>
+      <c r="B22">
+        <v>281866047000.0</v>
+      </c>
+      <c r="C22">
+        <v>316095117000.0</v>
+      </c>
+      <c r="D22">
+        <v>334242992000.0</v>
+      </c>
+      <c r="E22">
+        <v>337504470000.0</v>
+      </c>
+      <c r="F22">
+        <v>366322061000.0</v>
+      </c>
+      <c r="G22">
+        <v>391919092000.0</v>
+      </c>
+      <c r="H22">
+        <v>418508732000.0</v>
+      </c>
+      <c r="I22">
+        <v>427157504000.0</v>
+      </c>
+      <c r="J22">
+        <v>399049988000.0</v>
+      </c>
+      <c r="K22">
+        <v>377197130000.0</v>
+      </c>
+      <c r="L22">
+        <v>339123819000.0</v>
+      </c>
+      <c r="M22">
+        <v>373367411000.0</v>
+      </c>
+      <c r="N22">
+        <v>365229537000.0</v>
+      </c>
+      <c r="O22">
+        <v>369095939000.0</v>
+      </c>
+      <c r="P22">
+        <v>373547070000.0</v>
+      </c>
+      <c r="Q22">
+        <v>384721258000.0</v>
+      </c>
+      <c r="R22">
+        <v>331073250000.0</v>
+      </c>
+      <c r="S22">
+        <v>270959821000.0</v>
+      </c>
+      <c r="T22">
+        <v>286893387000.0</v>
+      </c>
+      <c r="U22">
+        <v>278320367000.0</v>
+      </c>
+      <c r="V22">
+        <v>274609410000.0</v>
+      </c>
+      <c r="W22">
+        <v>317336033000.0</v>
+      </c>
+      <c r="X22">
+        <v>360152780000.0</v>
+      </c>
+      <c r="Y22">
+        <v>344673256000.0</v>
+      </c>
+      <c r="Z22">
+        <v>293191841000.0</v>
+      </c>
+      <c r="AA22">
+        <v>235663073000.0</v>
+      </c>
+      <c r="AB22">
+        <v>270250991000.0</v>
+      </c>
+      <c r="AC22">
+        <v>292858533000.0</v>
+      </c>
+      <c r="AD22">
+        <v>292583576000.0</v>
+      </c>
+      <c r="AE22">
+        <v>270515224000.0</v>
+      </c>
+      <c r="AF22">
+        <v>308249177000.0</v>
+      </c>
+      <c r="AG22">
+        <v>285938997000.0</v>
+      </c>
+      <c r="AH22">
+        <v>257112858000.0</v>
+      </c>
+      <c r="AI22">
+        <v>289064085000.0</v>
+      </c>
+      <c r="AJ22">
+        <v>351184270000.0</v>
+      </c>
+      <c r="AK22">
+        <v>297947761000.0</v>
+      </c>
+      <c r="AL22">
+        <v>297265697000.0</v>
+      </c>
+      <c r="AM22">
+        <v>231211654000.0</v>
+      </c>
+      <c r="AN22">
+        <v>227700931000.0</v>
+      </c>
+      <c r="AO22">
+        <v>222431106000.0</v>
+      </c>
+      <c r="AP22">
+        <v>188509468000.0</v>
+      </c>
+      <c r="AQ22">
+        <v>161124628000.0</v>
+      </c>
+      <c r="AR22">
+        <v>174617210000.0</v>
+      </c>
+      <c r="AS22">
+        <v>163124986000.0</v>
+      </c>
+      <c r="AT22">
+        <v>179713045000.0</v>
+      </c>
+      <c r="AU22">
+        <v>183724387000.0</v>
+      </c>
+      <c r="AV22">
+        <v>167020638000.0</v>
+      </c>
+      <c r="AW22">
+        <v>220768628000.0</v>
+      </c>
+      <c r="AX22">
+        <v>251241152000.0</v>
+      </c>
+      <c r="AY22">
+        <v>249318913000.0</v>
+      </c>
+      <c r="AZ22">
+        <v>248685366000.0</v>
+      </c>
+      <c r="BA22">
+        <v>199815672000.0</v>
+      </c>
+      <c r="BB22">
+        <v>204303857000.0</v>
+      </c>
+      <c r="BC22">
+        <v>237577457000.0</v>
+      </c>
+      <c r="BD22">
+        <v>126028583000.0</v>
+      </c>
+      <c r="BE22">
+        <v>115269871000.0</v>
+      </c>
+      <c r="BF22">
+        <v>134758603000.0</v>
+      </c>
+      <c r="BG22">
+        <v>123558509000.0</v>
+      </c>
+      <c r="BH22">
+        <v>120280255000.0</v>
+      </c>
+      <c r="BI22">
+        <v>108751854000.0</v>
+      </c>
+      <c r="BJ22">
+        <v>118087689000.0</v>
+      </c>
+      <c r="BK22">
+        <v>125252467000.0</v>
+      </c>
+      <c r="BL22">
+        <v>137415324000.0</v>
+      </c>
+      <c r="BM22">
+        <v>110097029000.0</v>
+      </c>
+      <c r="BN22">
+        <v>93425689000.0</v>
+      </c>
+      <c r="BO22">
+        <v>79842596000.0</v>
+      </c>
+      <c r="BP22">
+        <v>92452727000.0</v>
+      </c>
+      <c r="BQ22">
+        <v>88888824000.0</v>
+      </c>
+      <c r="BR22">
+        <v>87943491000.0</v>
+      </c>
+      <c r="BS22">
+        <v>70421530000.0</v>
+      </c>
+      <c r="BT22">
+        <v>66930235000.0</v>
+      </c>
+      <c r="BU22">
+        <v>76803510000.0</v>
+      </c>
+      <c r="BV22">
+        <v>74793359000.0</v>
+      </c>
+      <c r="BW22">
+        <v>76527346000.0</v>
+      </c>
+      <c r="BX22">
+        <v>64295296000.0</v>
+      </c>
+      <c r="BY22">
+        <v>62594601000.0</v>
+      </c>
+      <c r="BZ22">
+        <v>67246998000.0</v>
+      </c>
+      <c r="CA22">
+        <v>63320084000.0</v>
+      </c>
+      <c r="CB22">
+        <v>69593056000.0</v>
+      </c>
+      <c r="CC22">
+        <v>61058068000.0</v>
+      </c>
+      <c r="CD22">
+        <v>63230265000.0</v>
+      </c>
+      <c r="CE22">
+        <v>63218226000.0</v>
+      </c>
+      <c r="CF22">
+        <v>59389844000.0</v>
+      </c>
+      <c r="CG22">
+        <v>60632647000.0</v>
+      </c>
+      <c r="CH22">
+        <v>57902981000.0</v>
+      </c>
+      <c r="CI22">
+        <v>51483963000.0</v>
+      </c>
+      <c r="CJ22">
+        <v>54719395000.0</v>
+      </c>
+      <c r="CK22">
+        <v>59205125000.0</v>
+      </c>
+      <c r="CL22">
+        <v>52492240000.0</v>
+      </c>
+      <c r="CM22">
+        <v>49579067000.0</v>
+      </c>
+      <c r="CN22">
+        <v>36665863000.0</v>
+      </c>
+      <c r="CO22">
+        <v>46920181000.0</v>
+      </c>
+      <c r="CP22">
+        <v>42732842000.0</v>
+      </c>
+      <c r="CQ22">
+        <v>37880502000.0</v>
+      </c>
+      <c r="CR22">
+        <v>33494304000.0</v>
+      </c>
+    </row>
+    <row r="23" spans="1:96">
+      <c r="A23" t="s">
+        <v>48</v>
+      </c>
+      <c r="B23">
+        <v>1324073588000.0</v>
+      </c>
+      <c r="C23">
+        <v>1272202396000.0</v>
+      </c>
+      <c r="D23">
+        <v>987926145000.0</v>
+      </c>
+      <c r="E23">
+        <v>1007228303000.0</v>
+      </c>
+      <c r="F23">
+        <v>982689924000.0</v>
+      </c>
+      <c r="G23">
+        <v>956936728000.0</v>
+      </c>
+      <c r="H23">
+        <v>916911402000.0</v>
+      </c>
+      <c r="I23">
+        <v>969372194000.0</v>
+      </c>
+      <c r="J23">
+        <v>1067335979000.0</v>
+      </c>
+      <c r="K23">
+        <v>957814110000.0</v>
+      </c>
+      <c r="L23">
+        <v>927740516000.0</v>
+      </c>
+      <c r="M23">
+        <v>894473523000.0</v>
+      </c>
+      <c r="N23">
+        <v>1038637084000.0</v>
+      </c>
+      <c r="O23">
+        <v>1037647240000.0</v>
+      </c>
+      <c r="P23">
+        <v>950773864000.0</v>
+      </c>
+      <c r="Q23">
+        <v>988444090000.0</v>
+      </c>
+      <c r="R23">
+        <v>1066781775000.0</v>
+      </c>
+      <c r="S23">
+        <v>1026266866000.0</v>
+      </c>
+      <c r="T23">
+        <v>925000013000.0</v>
+      </c>
+      <c r="U23">
+        <v>940150329000.0</v>
+      </c>
+      <c r="V23">
+        <v>887598553000.0</v>
+      </c>
+      <c r="W23">
+        <v>929901046000.0</v>
+      </c>
+      <c r="X23">
+        <v>931747046000.0</v>
+      </c>
+      <c r="Y23">
+        <v>954480964000.0</v>
+      </c>
+      <c r="Z23">
+        <v>964061993000.0</v>
+      </c>
+      <c r="AA23">
+        <v>901060986000.0</v>
+      </c>
+      <c r="AB23">
+        <v>800889480000.0</v>
+      </c>
+      <c r="AC23">
+        <v>848785112000.0</v>
+      </c>
+      <c r="AD23">
+        <v>1252934508000.0</v>
+      </c>
+      <c r="AE23">
+        <v>1263113689000.0</v>
+      </c>
+      <c r="AF23">
+        <v>887910398000.0</v>
+      </c>
+      <c r="AG23">
+        <v>946048480000.0</v>
+      </c>
+      <c r="AH23">
+        <v>878779787000.0</v>
+      </c>
+      <c r="AI23">
+        <v>847006544000.0</v>
+      </c>
+      <c r="AJ23">
+        <v>875827903000.0</v>
+      </c>
+      <c r="AK23">
+        <v>802120488000.0</v>
+      </c>
+      <c r="AL23">
+        <v>858166625000.0</v>
+      </c>
+      <c r="AM23">
+        <v>743934894000.0</v>
+      </c>
+      <c r="AN23">
+        <v>712389485000.0</v>
+      </c>
+      <c r="AO23">
+        <v>736885134000.0</v>
+      </c>
+      <c r="AP23">
+        <v>789960834000.0</v>
+      </c>
+      <c r="AQ23">
+        <v>641646818000.0</v>
+      </c>
+      <c r="AR23">
+        <v>644560236000.0</v>
+      </c>
+      <c r="AS23">
+        <v>628541921000.0</v>
+      </c>
+      <c r="AT23">
+        <v>739173456000.0</v>
+      </c>
+      <c r="AU23">
+        <v>716599526000.0</v>
+      </c>
+      <c r="AV23">
+        <v>657182978000.0</v>
+      </c>
+      <c r="AW23">
+        <v>635549664000.0</v>
+      </c>
+      <c r="AX23">
+        <v>792791730000.0</v>
+      </c>
+      <c r="AY23">
+        <v>696946318000.0</v>
+      </c>
+      <c r="AZ23">
+        <v>680222422000.0</v>
+      </c>
+      <c r="BA23">
+        <v>628832804000.0</v>
+      </c>
+      <c r="BB23">
+        <v>667755633000.0</v>
+      </c>
+      <c r="BC23">
+        <v>569430951000.0</v>
+      </c>
+      <c r="BD23">
+        <v>594219090000.0</v>
+      </c>
+      <c r="BE23">
+        <v>485547685000.0</v>
+      </c>
+      <c r="BF23">
+        <v>622884981000.0</v>
+      </c>
+      <c r="BG23">
+        <v>584388578000.0</v>
+      </c>
+      <c r="BH23"/>
+      <c r="BI23"/>
+      <c r="BJ23">
+        <v>493890422000.0</v>
+      </c>
+      <c r="BK23">
+        <v>434768493000.0</v>
+      </c>
+      <c r="BL23">
+        <v>490677551000.0</v>
+      </c>
+      <c r="BM23"/>
+      <c r="BN23">
+        <v>456933568000.0</v>
+      </c>
+      <c r="BO23">
+        <v>433970635000.0</v>
+      </c>
+      <c r="BP23"/>
+      <c r="BQ23"/>
+      <c r="BR23"/>
+      <c r="BS23"/>
+      <c r="BT23"/>
+      <c r="BU23"/>
+      <c r="BV23"/>
+      <c r="BW23"/>
+      <c r="BX23"/>
+      <c r="BY23"/>
+      <c r="BZ23"/>
+      <c r="CA23"/>
+      <c r="CB23"/>
+      <c r="CC23"/>
+      <c r="CD23"/>
+      <c r="CE23"/>
+      <c r="CF23"/>
+      <c r="CG23"/>
+      <c r="CH23"/>
+      <c r="CI23"/>
+      <c r="CJ23"/>
+      <c r="CK23"/>
+      <c r="CL23"/>
+      <c r="CM23"/>
+      <c r="CN23"/>
+      <c r="CO23"/>
+      <c r="CP23"/>
+      <c r="CQ23"/>
+      <c r="CR23"/>
+    </row>
+    <row r="24" spans="1:96">
+      <c r="A24" t="s">
+        <v>49</v>
+      </c>
+      <c r="B24"/>
+      <c r="C24"/>
+      <c r="D24"/>
+      <c r="E24"/>
+      <c r="F24"/>
+      <c r="G24"/>
+      <c r="H24"/>
+      <c r="I24"/>
+      <c r="J24"/>
+      <c r="K24"/>
+      <c r="L24"/>
+      <c r="M24"/>
+      <c r="N24"/>
+      <c r="O24"/>
+      <c r="P24"/>
+      <c r="Q24"/>
+      <c r="R24"/>
+      <c r="S24"/>
+      <c r="T24"/>
+      <c r="U24"/>
+      <c r="V24"/>
+      <c r="W24"/>
+      <c r="X24"/>
+      <c r="Y24"/>
+      <c r="Z24"/>
+      <c r="AA24"/>
+      <c r="AB24"/>
+      <c r="AC24"/>
+      <c r="AD24"/>
+      <c r="AE24"/>
+      <c r="AF24"/>
+      <c r="AG24"/>
+      <c r="AH24"/>
+      <c r="AI24"/>
+      <c r="AJ24"/>
+      <c r="AK24"/>
+      <c r="AL24"/>
+      <c r="AM24"/>
+      <c r="AN24"/>
+      <c r="AO24"/>
+      <c r="AP24"/>
+      <c r="AQ24"/>
+      <c r="AR24"/>
+      <c r="AS24"/>
+      <c r="AT24"/>
+      <c r="AU24"/>
+      <c r="AV24"/>
+      <c r="AW24"/>
+      <c r="AX24"/>
+      <c r="AY24"/>
+      <c r="AZ24"/>
+      <c r="BA24"/>
+      <c r="BB24"/>
+      <c r="BC24"/>
+      <c r="BD24"/>
+      <c r="BE24"/>
+      <c r="BF24"/>
+      <c r="BG24"/>
+      <c r="BH24"/>
+      <c r="BI24"/>
+      <c r="BJ24"/>
+      <c r="BK24"/>
+      <c r="BL24"/>
+      <c r="BM24"/>
+      <c r="BN24"/>
+      <c r="BO24"/>
+      <c r="BP24"/>
+      <c r="BQ24"/>
+      <c r="BR24"/>
+      <c r="BS24"/>
+      <c r="BT24"/>
+      <c r="BU24"/>
+      <c r="BV24"/>
+      <c r="BW24"/>
+      <c r="BX24"/>
+      <c r="BY24"/>
+      <c r="BZ24"/>
+      <c r="CA24"/>
+      <c r="CB24"/>
+      <c r="CC24"/>
+      <c r="CD24"/>
+      <c r="CE24"/>
+      <c r="CF24"/>
+      <c r="CG24"/>
+      <c r="CH24"/>
+      <c r="CI24"/>
+      <c r="CJ24"/>
+      <c r="CK24"/>
+      <c r="CL24"/>
+      <c r="CM24"/>
+      <c r="CN24"/>
+      <c r="CO24"/>
+      <c r="CP24"/>
+      <c r="CQ24"/>
+      <c r="CR24"/>
+    </row>
+    <row r="25" spans="1:96">
+      <c r="A25" t="s">
+        <v>50</v>
+      </c>
+      <c r="B25"/>
+      <c r="C25">
+        <v>9137126000.0</v>
+      </c>
+      <c r="D25">
+        <v>9412621000.0</v>
+      </c>
+      <c r="E25">
+        <v>10820403000.0</v>
+      </c>
+      <c r="F25">
+        <v>11162044000.0</v>
+      </c>
+      <c r="G25"/>
+      <c r="H25">
+        <v>13271084000.0</v>
+      </c>
+      <c r="I25">
+        <v>13109425000.0</v>
+      </c>
+      <c r="J25"/>
+      <c r="K25"/>
+      <c r="L25"/>
+      <c r="M25">
+        <v>10728533000.0</v>
+      </c>
+      <c r="N25">
+        <v>8797569000.0</v>
+      </c>
+      <c r="O25">
+        <v>9730396000.0</v>
+      </c>
+      <c r="P25">
+        <v>10541102000.0</v>
+      </c>
+      <c r="Q25">
+        <v>10911381000.0</v>
+      </c>
+      <c r="R25">
+        <v>11672567000.0</v>
+      </c>
+      <c r="S25">
+        <v>13119377000.0</v>
+      </c>
+      <c r="T25">
+        <v>15008194000.0</v>
+      </c>
+      <c r="U25">
+        <v>13785432000.0</v>
+      </c>
+      <c r="V25">
+        <v>15069723000.0</v>
+      </c>
+      <c r="W25">
+        <v>14970554000.0</v>
+      </c>
+      <c r="X25"/>
+      <c r="Y25"/>
+      <c r="Z25"/>
+      <c r="AA25"/>
+      <c r="AB25"/>
+      <c r="AC25"/>
+      <c r="AD25"/>
+      <c r="AE25"/>
+      <c r="AF25"/>
+      <c r="AG25"/>
+      <c r="AH25"/>
+      <c r="AI25"/>
+      <c r="AJ25"/>
+      <c r="AK25"/>
+      <c r="AL25"/>
+      <c r="AM25"/>
+      <c r="AN25"/>
+      <c r="AO25"/>
+      <c r="AP25"/>
+      <c r="AQ25"/>
+      <c r="AR25"/>
+      <c r="AS25"/>
+      <c r="AT25"/>
+      <c r="AU25"/>
+      <c r="AV25"/>
+      <c r="AW25"/>
+      <c r="AX25"/>
+      <c r="AY25"/>
+      <c r="AZ25"/>
+      <c r="BA25"/>
+      <c r="BB25"/>
+      <c r="BC25"/>
+      <c r="BD25"/>
+      <c r="BE25"/>
+      <c r="BF25"/>
+      <c r="BG25"/>
+      <c r="BH25"/>
+      <c r="BI25"/>
+      <c r="BJ25"/>
+      <c r="BK25"/>
+      <c r="BL25"/>
+      <c r="BM25"/>
+      <c r="BN25"/>
+      <c r="BO25"/>
+      <c r="BP25"/>
+      <c r="BQ25"/>
+      <c r="BR25"/>
+      <c r="BS25"/>
+      <c r="BT25"/>
+      <c r="BU25"/>
+      <c r="BV25"/>
+      <c r="BW25"/>
+      <c r="BX25"/>
+      <c r="BY25"/>
+      <c r="BZ25"/>
+      <c r="CA25"/>
+      <c r="CB25"/>
+      <c r="CC25"/>
+      <c r="CD25"/>
+      <c r="CE25"/>
+      <c r="CF25"/>
+      <c r="CG25"/>
+      <c r="CH25"/>
+      <c r="CI25"/>
+      <c r="CJ25"/>
+      <c r="CK25"/>
+      <c r="CL25"/>
+      <c r="CM25"/>
+      <c r="CN25"/>
+      <c r="CO25"/>
+      <c r="CP25"/>
+      <c r="CQ25"/>
+      <c r="CR25"/>
+    </row>
+    <row r="26" spans="1:96">
+      <c r="A26" t="s">
+        <v>51</v>
+      </c>
+      <c r="B26"/>
+      <c r="C26"/>
+      <c r="D26"/>
+      <c r="E26"/>
+      <c r="F26"/>
+      <c r="G26"/>
+      <c r="H26"/>
+      <c r="I26"/>
+      <c r="J26"/>
+      <c r="K26"/>
+      <c r="L26"/>
+      <c r="M26"/>
+      <c r="N26"/>
+      <c r="O26"/>
+      <c r="P26"/>
+      <c r="Q26"/>
+      <c r="R26"/>
+      <c r="S26"/>
+      <c r="T26"/>
+      <c r="U26"/>
+      <c r="V26"/>
+      <c r="W26"/>
+      <c r="X26"/>
+      <c r="Y26"/>
+      <c r="Z26"/>
+      <c r="AA26"/>
+      <c r="AB26"/>
+      <c r="AC26"/>
+      <c r="AD26"/>
+      <c r="AE26"/>
+      <c r="AF26"/>
+      <c r="AG26"/>
+      <c r="AH26"/>
+      <c r="AI26"/>
+      <c r="AJ26"/>
+      <c r="AK26"/>
+      <c r="AL26"/>
+      <c r="AM26"/>
+      <c r="AN26"/>
+      <c r="AO26"/>
+      <c r="AP26"/>
+      <c r="AQ26"/>
+      <c r="AR26"/>
+      <c r="AS26"/>
+      <c r="AT26"/>
+      <c r="AU26"/>
+      <c r="AV26"/>
+      <c r="AW26"/>
+      <c r="AX26"/>
+      <c r="AY26"/>
+      <c r="AZ26"/>
+      <c r="BA26"/>
+      <c r="BB26"/>
+      <c r="BC26"/>
+      <c r="BD26"/>
+      <c r="BE26"/>
+      <c r="BF26"/>
+      <c r="BG26"/>
+      <c r="BH26"/>
+      <c r="BI26"/>
+      <c r="BJ26"/>
+      <c r="BK26"/>
+      <c r="BL26"/>
+      <c r="BM26"/>
+      <c r="BN26"/>
+      <c r="BO26"/>
+      <c r="BP26"/>
+      <c r="BQ26"/>
+      <c r="BR26"/>
+      <c r="BS26"/>
+      <c r="BT26"/>
+      <c r="BU26"/>
+      <c r="BV26"/>
+      <c r="BW26"/>
+      <c r="BX26"/>
+      <c r="BY26"/>
+      <c r="BZ26"/>
+      <c r="CA26"/>
+      <c r="CB26"/>
+      <c r="CC26"/>
+      <c r="CD26"/>
+      <c r="CE26"/>
+      <c r="CF26"/>
+      <c r="CG26"/>
+      <c r="CH26"/>
+      <c r="CI26"/>
+      <c r="CJ26"/>
+      <c r="CK26"/>
+      <c r="CL26"/>
+      <c r="CM26"/>
+      <c r="CN26"/>
+      <c r="CO26"/>
+      <c r="CP26"/>
+      <c r="CQ26"/>
+      <c r="CR26"/>
+    </row>
+    <row r="27" spans="1:96">
+      <c r="A27" t="s">
+        <v>52</v>
+      </c>
+      <c r="B27"/>
+      <c r="C27"/>
+      <c r="D27"/>
+      <c r="E27"/>
+      <c r="F27"/>
+      <c r="G27"/>
+      <c r="H27"/>
+      <c r="I27"/>
+      <c r="J27"/>
+      <c r="K27"/>
+      <c r="L27"/>
+      <c r="M27"/>
+      <c r="N27"/>
+      <c r="O27"/>
+      <c r="P27"/>
+      <c r="Q27"/>
+      <c r="R27"/>
+      <c r="S27"/>
+      <c r="T27"/>
+      <c r="U27"/>
+      <c r="V27"/>
+      <c r="W27"/>
+      <c r="X27"/>
+      <c r="Y27"/>
+      <c r="Z27"/>
+      <c r="AA27"/>
+      <c r="AB27"/>
+      <c r="AC27"/>
+      <c r="AD27"/>
+      <c r="AE27"/>
+      <c r="AF27"/>
+      <c r="AG27"/>
+      <c r="AH27"/>
+      <c r="AI27"/>
+      <c r="AJ27"/>
+      <c r="AK27"/>
+      <c r="AL27"/>
+      <c r="AM27"/>
+      <c r="AN27"/>
+      <c r="AO27"/>
+      <c r="AP27"/>
+      <c r="AQ27"/>
+      <c r="AR27"/>
+      <c r="AS27"/>
+      <c r="AT27"/>
+      <c r="AU27"/>
+      <c r="AV27"/>
+      <c r="AW27"/>
+      <c r="AX27"/>
+      <c r="AY27"/>
+      <c r="AZ27"/>
+      <c r="BA27"/>
+      <c r="BB27"/>
+      <c r="BC27"/>
+      <c r="BD27"/>
+      <c r="BE27"/>
+      <c r="BF27"/>
+      <c r="BG27"/>
+      <c r="BH27"/>
+      <c r="BI27"/>
+      <c r="BJ27"/>
+      <c r="BK27"/>
+      <c r="BL27"/>
+      <c r="BM27"/>
+      <c r="BN27"/>
+      <c r="BO27"/>
+      <c r="BP27"/>
+      <c r="BQ27"/>
+      <c r="BR27"/>
+      <c r="BS27"/>
+      <c r="BT27"/>
+      <c r="BU27"/>
+      <c r="BV27"/>
+      <c r="BW27"/>
+      <c r="BX27"/>
+      <c r="BY27"/>
+      <c r="BZ27"/>
+      <c r="CA27"/>
+      <c r="CB27"/>
+      <c r="CC27"/>
+      <c r="CD27"/>
+      <c r="CE27"/>
+      <c r="CF27"/>
+      <c r="CG27"/>
+      <c r="CH27"/>
+      <c r="CI27"/>
+      <c r="CJ27"/>
+      <c r="CK27"/>
+      <c r="CL27"/>
+      <c r="CM27"/>
+      <c r="CN27"/>
+      <c r="CO27"/>
+      <c r="CP27"/>
+      <c r="CQ27"/>
+      <c r="CR27"/>
+    </row>
+    <row r="28" spans="1:96">
+      <c r="A28" t="s">
+        <v>53</v>
+      </c>
+      <c r="B28">
+        <v>-424517530000.0</v>
+      </c>
+      <c r="C28">
+        <v>-349621502000.0</v>
+      </c>
+      <c r="D28">
+        <v>-156641122000.0</v>
+      </c>
+      <c r="E28">
+        <v>-220618639000.0</v>
+      </c>
+      <c r="F28">
+        <v>-88458137000.0</v>
+      </c>
+      <c r="G28">
+        <v>-67471172000.0</v>
+      </c>
+      <c r="H28">
+        <v>-58224088000.0</v>
+      </c>
+      <c r="I28">
+        <v>-58471139000.0</v>
+      </c>
+      <c r="J28">
+        <v>-180088836000.0</v>
+      </c>
+      <c r="K28">
+        <v>-183304115000.0</v>
+      </c>
+      <c r="L28">
+        <v>-153776890000.0</v>
+      </c>
+      <c r="M28">
+        <v>-101965945000.0</v>
+      </c>
+      <c r="N28">
+        <v>-211885287000.0</v>
+      </c>
+      <c r="O28">
+        <v>-154245140000.0</v>
+      </c>
+      <c r="P28">
+        <v>-92322526000.0</v>
+      </c>
+      <c r="Q28">
+        <v>-112785856000.0</v>
+      </c>
+      <c r="R28">
+        <v>-218629803000.0</v>
+      </c>
+      <c r="S28">
+        <v>-176060504000.0</v>
+      </c>
+      <c r="T28">
+        <v>-192879944000.0</v>
+      </c>
+      <c r="U28">
+        <v>-197062360000.0</v>
+      </c>
+      <c r="V28">
+        <v>-140609638000.0</v>
+      </c>
+      <c r="W28">
+        <v>-112704756000.0</v>
+      </c>
+      <c r="X28">
+        <v>-43242628000.0</v>
+      </c>
+      <c r="Y28">
+        <v>-82525628000.0</v>
+      </c>
+      <c r="Z28">
+        <v>-107703172000.0</v>
+      </c>
+      <c r="AA28">
+        <v>-160224915000.0</v>
+      </c>
+      <c r="AB28">
+        <v>-83274722000.0</v>
+      </c>
+      <c r="AC28">
+        <v>-59553468000.0</v>
+      </c>
+      <c r="AD28">
+        <v>-344600309000.0</v>
+      </c>
+      <c r="AE28">
+        <v>-400322761000.0</v>
+      </c>
+      <c r="AF28">
+        <v>-59975696000.0</v>
+      </c>
+      <c r="AG28">
+        <v>-136758204000.0</v>
+      </c>
+      <c r="AH28">
+        <v>-61523790000.0</v>
+      </c>
+      <c r="AI28">
+        <v>-56184138000.0</v>
+      </c>
+      <c r="AJ28">
+        <v>-3467670000.0</v>
+      </c>
+      <c r="AK28">
+        <v>4727744000.0</v>
+      </c>
+      <c r="AL28">
+        <v>-48477469000.0</v>
+      </c>
+      <c r="AM28">
+        <v>-114436004000.0</v>
+      </c>
+      <c r="AN28">
+        <v>-74269855000.0</v>
+      </c>
+      <c r="AO28">
+        <v>-12401827000.0</v>
+      </c>
+      <c r="AP28">
+        <v>-91282321000.0</v>
+      </c>
+      <c r="AQ28">
+        <v>-140831570000.0</v>
+      </c>
+      <c r="AR28">
+        <v>-173579790000.0</v>
+      </c>
+      <c r="AS28">
+        <v>-135073237000.0</v>
+      </c>
+      <c r="AT28">
+        <v>-211192895000.0</v>
+      </c>
+      <c r="AU28">
+        <v>-257411689000.0</v>
+      </c>
+      <c r="AV28">
+        <v>-203569289000.0</v>
+      </c>
+      <c r="AW28">
+        <v>-51812687000.0</v>
+      </c>
+      <c r="AX28">
+        <v>-192432339000.0</v>
+      </c>
+      <c r="AY28">
+        <v>-184226649000.0</v>
+      </c>
+      <c r="AZ28">
+        <v>-173567449000.0</v>
+      </c>
+      <c r="BA28">
+        <v>-133596528000.0</v>
+      </c>
+      <c r="BB28">
+        <v>-161879708000.0</v>
+      </c>
+      <c r="BC28">
+        <v>-143551868000.0</v>
+      </c>
+      <c r="BD28">
+        <v>-185385618000.0</v>
+      </c>
+      <c r="BE28">
+        <v>-120236837000.0</v>
+      </c>
+      <c r="BF28">
+        <v>-254648369000.0</v>
+      </c>
+      <c r="BG28">
+        <v>-253731456000.0</v>
+      </c>
+      <c r="BH28"/>
+      <c r="BI28"/>
+      <c r="BJ28">
+        <v>-142815386000.0</v>
+      </c>
+      <c r="BK28">
+        <v>-107898659000.0</v>
+      </c>
+      <c r="BL28">
+        <v>-133183984000.0</v>
+      </c>
+      <c r="BM28"/>
+      <c r="BN28">
+        <v>-63722087000.0</v>
+      </c>
+      <c r="BO28">
+        <v>-79336284000.0</v>
+      </c>
+      <c r="BP28"/>
+      <c r="BQ28"/>
+      <c r="BR28"/>
+      <c r="BS28"/>
+      <c r="BT28"/>
+      <c r="BU28"/>
+      <c r="BV28"/>
+      <c r="BW28"/>
+      <c r="BX28"/>
+      <c r="BY28"/>
+      <c r="BZ28"/>
+      <c r="CA28"/>
+      <c r="CB28"/>
+      <c r="CC28"/>
+      <c r="CD28"/>
+      <c r="CE28"/>
+      <c r="CF28"/>
+      <c r="CG28"/>
+      <c r="CH28"/>
+      <c r="CI28"/>
+      <c r="CJ28"/>
+      <c r="CK28"/>
+      <c r="CL28"/>
+      <c r="CM28"/>
+      <c r="CN28"/>
+      <c r="CO28"/>
+      <c r="CP28"/>
+      <c r="CQ28"/>
+      <c r="CR28"/>
+    </row>
+    <row r="29" spans="1:96">
+      <c r="A29" t="s">
+        <v>54</v>
+      </c>
+      <c r="B29">
+        <v>1040893458000.0</v>
+      </c>
+      <c r="C29">
+        <v>975714314000.0</v>
+      </c>
+      <c r="D29">
+        <v>833212901000.0</v>
+      </c>
+      <c r="E29">
+        <v>829783892000.0</v>
+      </c>
+      <c r="F29">
+        <v>820467403000.0</v>
+      </c>
+      <c r="G29">
+        <v>807273556000.0</v>
+      </c>
+      <c r="H29">
+        <v>729576273000.0</v>
+      </c>
+      <c r="I29">
+        <v>699716896000.0</v>
+      </c>
+      <c r="J29">
+        <v>819533346000.0</v>
+      </c>
+      <c r="K29">
+        <v>795878793000.0</v>
+      </c>
+      <c r="L29">
+        <v>744272059000.0</v>
+      </c>
+      <c r="M29">
+        <v>705246168000.0</v>
+      </c>
+      <c r="N29">
+        <v>803551464000.0</v>
+      </c>
+      <c r="O29">
+        <v>757241649000.0</v>
+      </c>
+      <c r="P29">
+        <v>726270665000.0</v>
+      </c>
+      <c r="Q29">
+        <v>699924547000.0</v>
+      </c>
+      <c r="R29">
+        <v>752940159000.0</v>
+      </c>
+      <c r="S29">
+        <v>684043788000.0</v>
+      </c>
+      <c r="T29">
+        <v>675816581000.0</v>
+      </c>
+      <c r="U29">
+        <v>694224983000.0</v>
+      </c>
+      <c r="V29">
+        <v>665998136000.0</v>
+      </c>
+      <c r="W29">
+        <v>612683025000.0</v>
+      </c>
+      <c r="X29">
+        <v>597868867000.0</v>
+      </c>
+      <c r="Y29">
+        <v>626130372000.0</v>
+      </c>
+      <c r="Z29">
+        <v>629002107000.0</v>
+      </c>
+      <c r="AA29"/>
+      <c r="AB29"/>
+      <c r="AC29"/>
+      <c r="AD29"/>
+      <c r="AE29"/>
+      <c r="AF29"/>
+      <c r="AG29"/>
+      <c r="AH29"/>
+      <c r="AI29"/>
+      <c r="AJ29"/>
+      <c r="AK29"/>
+      <c r="AL29"/>
+      <c r="AM29"/>
+      <c r="AN29"/>
+      <c r="AO29"/>
+      <c r="AP29"/>
+      <c r="AQ29"/>
+      <c r="AR29"/>
+      <c r="AS29"/>
+      <c r="AT29"/>
+      <c r="AU29"/>
+      <c r="AV29"/>
+      <c r="AW29"/>
+      <c r="AX29"/>
+      <c r="AY29"/>
+      <c r="AZ29"/>
+      <c r="BA29"/>
+      <c r="BB29"/>
+      <c r="BC29"/>
+      <c r="BD29"/>
+      <c r="BE29"/>
+      <c r="BF29"/>
+      <c r="BG29"/>
+      <c r="BH29"/>
+      <c r="BI29"/>
+      <c r="BJ29"/>
+      <c r="BK29"/>
+      <c r="BL29"/>
+      <c r="BM29"/>
+      <c r="BN29"/>
+      <c r="BO29"/>
+      <c r="BP29"/>
+      <c r="BQ29"/>
+      <c r="BR29"/>
+      <c r="BS29"/>
+      <c r="BT29"/>
+      <c r="BU29"/>
+      <c r="BV29"/>
+      <c r="BW29"/>
+      <c r="BX29"/>
+      <c r="BY29"/>
+      <c r="BZ29"/>
+      <c r="CA29"/>
+      <c r="CB29"/>
+      <c r="CC29"/>
+      <c r="CD29"/>
+      <c r="CE29"/>
+      <c r="CF29"/>
+      <c r="CG29"/>
+      <c r="CH29"/>
+      <c r="CI29"/>
+      <c r="CJ29"/>
+      <c r="CK29"/>
+      <c r="CL29"/>
+      <c r="CM29"/>
+      <c r="CN29"/>
+      <c r="CO29"/>
+      <c r="CP29"/>
+      <c r="CQ29"/>
+      <c r="CR29"/>
+    </row>
+    <row r="30" spans="1:96">
+      <c r="A30" t="s">
+        <v>55</v>
+      </c>
+      <c r="B30">
+        <v>217676427000.0</v>
+      </c>
+      <c r="C30">
+        <v>265687701000.0</v>
+      </c>
+      <c r="D30">
+        <v>231241031000.0</v>
+      </c>
+      <c r="E30">
+        <v>148137211000.0</v>
+      </c>
+      <c r="F30">
+        <v>234190739000.0</v>
+      </c>
+      <c r="G30">
+        <v>179337881000.0</v>
+      </c>
+      <c r="H30">
+        <v>158003931000.0</v>
+      </c>
+      <c r="I30">
+        <v>220219913000.0</v>
+      </c>
+      <c r="J30">
+        <v>171681624000.0</v>
+      </c>
+      <c r="K30">
+        <v>127760467000.0</v>
+      </c>
+      <c r="L30">
+        <v>171276172000.0</v>
+      </c>
+      <c r="M30">
+        <v>147816786000.0</v>
+      </c>
+      <c r="N30">
+        <v>184874284000.0</v>
+      </c>
+      <c r="O30">
+        <v>136565034000.0</v>
+      </c>
+      <c r="P30">
+        <v>136804211000.0</v>
+      </c>
+      <c r="Q30">
+        <v>136986860000.0</v>
+      </c>
+      <c r="R30">
+        <v>172801859000.0</v>
+      </c>
+      <c r="S30">
+        <v>282788769000.0</v>
+      </c>
+      <c r="T30">
+        <v>140924346000.0</v>
+      </c>
+      <c r="U30">
+        <v>165965593000.0</v>
+      </c>
+      <c r="V30">
+        <v>166579968000.0</v>
+      </c>
+      <c r="W30">
+        <v>205638154000.0</v>
+      </c>
+      <c r="X30">
+        <v>224659723000.0</v>
+      </c>
+      <c r="Y30">
+        <v>250448809000.0</v>
+      </c>
+      <c r="Z30">
+        <v>277748856000.0</v>
+      </c>
+      <c r="AA30">
+        <v>276749237000.0</v>
+      </c>
+      <c r="AB30">
+        <v>230739104000.0</v>
+      </c>
+      <c r="AC30">
+        <v>237558329000.0</v>
+      </c>
+      <c r="AD30">
+        <v>282508548000.0</v>
+      </c>
+      <c r="AE30">
+        <v>157583605000.0</v>
+      </c>
+      <c r="AF30">
+        <v>223750191000.0</v>
+      </c>
+      <c r="AG30">
+        <v>220213531000.0</v>
+      </c>
+      <c r="AH30">
+        <v>269033099000.0</v>
+      </c>
+      <c r="AI30">
+        <v>214743605000.0</v>
+      </c>
+      <c r="AJ30">
+        <v>230052075000.0</v>
+      </c>
+      <c r="AK30">
+        <v>219119972000.0</v>
+      </c>
+      <c r="AL30">
+        <v>260447826000.0</v>
+      </c>
+      <c r="AM30">
+        <v>153431424000.0</v>
+      </c>
+      <c r="AN30">
+        <v>174810463000.0</v>
+      </c>
+      <c r="AO30">
+        <v>241417295000.0</v>
+      </c>
+      <c r="AP30">
+        <v>277475239000.0</v>
+      </c>
+      <c r="AQ30">
+        <v>161529606000.0</v>
+      </c>
+      <c r="AR30">
+        <v>167103065000.0</v>
+      </c>
+      <c r="AS30">
+        <v>190339350000.0</v>
+      </c>
+      <c r="AT30">
+        <v>218273763000.0</v>
+      </c>
+      <c r="AU30">
+        <v>143402727000.0</v>
+      </c>
+      <c r="AV30">
+        <v>153491673000.0</v>
+      </c>
+      <c r="AW30">
+        <v>222130504000.0</v>
+      </c>
+      <c r="AX30">
+        <v>222645306000.0</v>
+      </c>
+      <c r="AY30">
+        <v>136435794000.0</v>
+      </c>
+      <c r="AZ30">
+        <v>134448403000.0</v>
+      </c>
+      <c r="BA30">
+        <v>174910363000.0</v>
+      </c>
+      <c r="BB30">
+        <v>183949012000.0</v>
+      </c>
+      <c r="BC30">
+        <v>68545535000.0</v>
+      </c>
+      <c r="BD30">
+        <v>198139098000.0</v>
+      </c>
+      <c r="BE30">
+        <v>162656281000.0</v>
+      </c>
+      <c r="BF30">
+        <v>141747762000.0</v>
+      </c>
+      <c r="BG30">
+        <v>111984644000.0</v>
+      </c>
+      <c r="BH30">
+        <v>128196850000.0</v>
+      </c>
+      <c r="BI30">
+        <v>149703404000.0</v>
+      </c>
+      <c r="BJ30">
+        <v>124194732000.0</v>
+      </c>
+      <c r="BK30">
+        <v>90826458000.0</v>
+      </c>
+      <c r="BL30">
+        <v>121809349000.0</v>
+      </c>
+      <c r="BM30">
+        <v>122563835000.0</v>
+      </c>
+      <c r="BN30">
+        <v>198723025000.0</v>
+      </c>
+      <c r="BO30">
+        <v>177470844000.0</v>
+      </c>
+      <c r="BP30">
+        <v>125071646000.0</v>
+      </c>
+      <c r="BQ30">
+        <v>114657390000.0</v>
+      </c>
+      <c r="BR30">
+        <v>99587217000.0</v>
+      </c>
+      <c r="BS30">
+        <v>89932263000.0</v>
+      </c>
+      <c r="BT30">
+        <v>103159945000.0</v>
+      </c>
+      <c r="BU30">
+        <v>95270331000.0</v>
+      </c>
+      <c r="BV30">
+        <v>99194029000.0</v>
+      </c>
+      <c r="BW30">
+        <v>87480964000.0</v>
+      </c>
+      <c r="BX30">
+        <v>92664161000.0</v>
+      </c>
+      <c r="BY30">
+        <v>80635340000.0</v>
+      </c>
+      <c r="BZ30">
+        <v>88474148000.0</v>
+      </c>
+      <c r="CA30">
+        <v>75052678000.0</v>
+      </c>
+      <c r="CB30">
+        <v>73469353000.0</v>
+      </c>
+      <c r="CC30">
+        <v>67113578000.0</v>
+      </c>
+      <c r="CD30">
+        <v>72596091000.0</v>
+      </c>
+      <c r="CE30">
+        <v>63260278000.0</v>
+      </c>
+      <c r="CF30">
+        <v>69682739000.0</v>
+      </c>
+      <c r="CG30">
+        <v>60134453000.0</v>
+      </c>
+      <c r="CH30">
+        <v>66382326000.0</v>
+      </c>
+      <c r="CI30">
+        <v>61036231000.0</v>
+      </c>
+      <c r="CJ30">
+        <v>60753463000.0</v>
+      </c>
+      <c r="CK30">
+        <v>63286342000.0</v>
+      </c>
+      <c r="CL30">
+        <v>71633930000.0</v>
+      </c>
+      <c r="CM30">
+        <v>48915420000.0</v>
+      </c>
+      <c r="CN30">
+        <v>52626670000.0</v>
+      </c>
+      <c r="CO30">
+        <v>37448482000.0</v>
+      </c>
+      <c r="CP30">
+        <v>54252613000.0</v>
+      </c>
+      <c r="CQ30">
+        <v>54460709000.0</v>
+      </c>
+      <c r="CR30">
+        <v>51140706000.0</v>
+      </c>
+    </row>
+    <row r="31" spans="1:96">
+      <c r="A31" t="s">
+        <v>56</v>
+      </c>
+      <c r="B31"/>
+      <c r="C31"/>
+      <c r="D31"/>
+      <c r="E31"/>
+      <c r="F31"/>
+      <c r="G31"/>
+      <c r="H31"/>
+      <c r="I31"/>
+      <c r="J31"/>
+      <c r="K31"/>
+      <c r="L31"/>
+      <c r="M31">
+        <v>704057542000.0</v>
+      </c>
+      <c r="N31"/>
+      <c r="O31">
+        <v>756352890000.0</v>
+      </c>
+      <c r="P31">
+        <v>725283165000.0</v>
+      </c>
+      <c r="Q31">
+        <v>698843536000.0</v>
+      </c>
+      <c r="R31">
+        <v>751910462000.0</v>
+      </c>
+      <c r="S31">
+        <v>682922351000.0</v>
+      </c>
+      <c r="T31">
+        <v>674726696000.0</v>
+      </c>
+      <c r="U31">
+        <v>693047445000.0</v>
+      </c>
+      <c r="V31">
+        <v>664732945000.0</v>
+      </c>
+      <c r="W31">
+        <v>611330923000.0</v>
+      </c>
+      <c r="X31">
+        <v>596638505000.0</v>
+      </c>
+      <c r="Y31">
+        <v>624809377000.0</v>
+      </c>
+      <c r="Z31">
+        <v>627590479000.0</v>
+      </c>
+      <c r="AA31">
+        <v>592509397000.0</v>
+      </c>
+      <c r="AB31">
+        <v>534340300000.0</v>
+      </c>
+      <c r="AC31">
+        <v>523319576000.0</v>
+      </c>
+      <c r="AD31">
+        <v>528680990000.0</v>
+      </c>
+      <c r="AE31">
+        <v>517050264000.0</v>
+      </c>
+      <c r="AF31">
+        <v>636359560000.0</v>
+      </c>
+      <c r="AG31"/>
+      <c r="AH31"/>
+      <c r="AI31"/>
+      <c r="AJ31"/>
+      <c r="AK31"/>
+      <c r="AL31"/>
+      <c r="AM31"/>
+      <c r="AN31"/>
+      <c r="AO31"/>
+      <c r="AP31"/>
+      <c r="AQ31"/>
+      <c r="AR31"/>
+      <c r="AS31"/>
+      <c r="AT31"/>
+      <c r="AU31"/>
+      <c r="AV31"/>
+      <c r="AW31"/>
+      <c r="AX31"/>
+      <c r="AY31"/>
+      <c r="AZ31"/>
+      <c r="BA31"/>
+      <c r="BB31"/>
+      <c r="BC31"/>
+      <c r="BD31"/>
+      <c r="BE31"/>
+      <c r="BF31"/>
+      <c r="BG31"/>
+      <c r="BH31"/>
+      <c r="BI31"/>
+      <c r="BJ31"/>
+      <c r="BK31"/>
+      <c r="BL31"/>
+      <c r="BM31"/>
+      <c r="BN31"/>
+      <c r="BO31"/>
+      <c r="BP31"/>
+      <c r="BQ31"/>
+      <c r="BR31"/>
+      <c r="BS31"/>
+      <c r="BT31"/>
+      <c r="BU31"/>
+      <c r="BV31"/>
+      <c r="BW31"/>
+      <c r="BX31"/>
+      <c r="BY31"/>
+      <c r="BZ31"/>
+      <c r="CA31"/>
+      <c r="CB31"/>
+      <c r="CC31"/>
+      <c r="CD31"/>
+      <c r="CE31"/>
+      <c r="CF31"/>
+      <c r="CG31"/>
+      <c r="CH31"/>
+      <c r="CI31"/>
+      <c r="CJ31"/>
+      <c r="CK31"/>
+      <c r="CL31"/>
+      <c r="CM31"/>
+      <c r="CN31"/>
+      <c r="CO31"/>
+      <c r="CP31"/>
+      <c r="CQ31"/>
+      <c r="CR31"/>
+    </row>
+    <row r="32" spans="1:96">
+      <c r="A32" t="s">
+        <v>57</v>
+      </c>
+      <c r="B32">
+        <v>875160049000.0</v>
+      </c>
+      <c r="C32">
+        <v>801455094000.0</v>
+      </c>
+      <c r="D32">
+        <v>647459962000.0</v>
+      </c>
+      <c r="E32">
+        <v>618020804000.0</v>
+      </c>
+      <c r="F32">
+        <v>613182256000.0</v>
+      </c>
+      <c r="G32">
+        <v>600708320000.0</v>
+      </c>
+      <c r="H32">
+        <v>522160388000.0</v>
+      </c>
+      <c r="I32">
+        <v>509243736000.0</v>
+      </c>
+      <c r="J32">
+        <v>623206144000.0</v>
+      </c>
+      <c r="K32">
+        <v>593162142000.0</v>
+      </c>
+      <c r="L32">
+        <v>549246328000.0</v>
+      </c>
+      <c r="M32">
+        <v>507975459000.0</v>
+      </c>
+      <c r="N32">
+        <v>600194289000.0</v>
+      </c>
+      <c r="O32">
+        <v>556512884000.0</v>
+      </c>
+      <c r="P32">
+        <v>533349107000.0</v>
+      </c>
+      <c r="Q32">
+        <v>514935993000.0</v>
+      </c>
+      <c r="R32">
+        <v>562397974000.0</v>
+      </c>
+      <c r="S32">
+        <v>485191354000.0</v>
+      </c>
+      <c r="T32">
+        <v>472586965000.0</v>
+      </c>
+      <c r="U32">
+        <v>490177651000.0</v>
+      </c>
+      <c r="V32">
+        <v>458877404000.0</v>
+      </c>
+      <c r="W32">
+        <v>412056623000.0</v>
+      </c>
+      <c r="X32">
+        <v>424262103000.0</v>
+      </c>
+      <c r="Y32">
+        <v>452192206000.0</v>
+      </c>
+      <c r="Z32">
+        <v>436762522000.0</v>
+      </c>
+      <c r="AA32"/>
+      <c r="AB32"/>
+      <c r="AC32"/>
+      <c r="AD32"/>
+      <c r="AE32"/>
+      <c r="AF32"/>
+      <c r="AG32"/>
+      <c r="AH32"/>
+      <c r="AI32"/>
+      <c r="AJ32"/>
+      <c r="AK32"/>
+      <c r="AL32"/>
+      <c r="AM32"/>
+      <c r="AN32"/>
+      <c r="AO32"/>
+      <c r="AP32"/>
+      <c r="AQ32"/>
+      <c r="AR32"/>
+      <c r="AS32"/>
+      <c r="AT32"/>
+      <c r="AU32"/>
+      <c r="AV32"/>
+      <c r="AW32"/>
+      <c r="AX32"/>
+      <c r="AY32"/>
+      <c r="AZ32"/>
+      <c r="BA32"/>
+      <c r="BB32"/>
+      <c r="BC32"/>
+      <c r="BD32"/>
+      <c r="BE32"/>
+      <c r="BF32"/>
+      <c r="BG32"/>
+      <c r="BH32"/>
+      <c r="BI32"/>
+      <c r="BJ32"/>
+      <c r="BK32"/>
+      <c r="BL32"/>
+      <c r="BM32"/>
+      <c r="BN32"/>
+      <c r="BO32"/>
+      <c r="BP32"/>
+      <c r="BQ32"/>
+      <c r="BR32"/>
+      <c r="BS32"/>
+      <c r="BT32"/>
+      <c r="BU32"/>
+      <c r="BV32"/>
+      <c r="BW32"/>
+      <c r="BX32"/>
+      <c r="BY32"/>
+      <c r="BZ32"/>
+      <c r="CA32"/>
+      <c r="CB32"/>
+      <c r="CC32"/>
+      <c r="CD32"/>
+      <c r="CE32"/>
+      <c r="CF32"/>
+      <c r="CG32"/>
+      <c r="CH32"/>
+      <c r="CI32"/>
+      <c r="CJ32"/>
+      <c r="CK32"/>
+      <c r="CL32"/>
+      <c r="CM32"/>
+      <c r="CN32"/>
+      <c r="CO32"/>
+      <c r="CP32"/>
+      <c r="CQ32"/>
+      <c r="CR32"/>
+    </row>
+    <row r="33" spans="1:96">
+      <c r="A33" t="s">
+        <v>58</v>
+      </c>
+      <c r="B33">
+        <v>225199354000.0</v>
+      </c>
+      <c r="C33">
+        <v>224788318000.0</v>
+      </c>
+      <c r="D33">
+        <v>228080418000.0</v>
+      </c>
+      <c r="E33">
+        <v>253842135000.0</v>
+      </c>
+      <c r="F33">
+        <v>248674051000.0</v>
+      </c>
+      <c r="G33">
+        <v>247336949000.0</v>
+      </c>
+      <c r="H33">
+        <v>247009155000.0</v>
+      </c>
+      <c r="I33">
+        <v>229865612000.0</v>
+      </c>
+      <c r="J33">
+        <v>237799924000.0</v>
+      </c>
+      <c r="K33">
+        <v>239620584000.0</v>
+      </c>
+      <c r="L33">
+        <v>237819113000.0</v>
+      </c>
+      <c r="M33">
+        <v>233750791000.0</v>
+      </c>
+      <c r="N33">
+        <v>236874187000.0</v>
+      </c>
+      <c r="O33">
+        <v>242059927000.0</v>
+      </c>
+      <c r="P33">
+        <v>243456704000.0</v>
+      </c>
+      <c r="Q33">
+        <v>243440437000.0</v>
+      </c>
+      <c r="R33">
+        <v>250929212000.0</v>
+      </c>
+      <c r="S33">
+        <v>258144160000.0</v>
+      </c>
+      <c r="T33">
+        <v>259245215000.0</v>
+      </c>
+      <c r="U33">
+        <v>257273775000.0</v>
+      </c>
+      <c r="V33">
+        <v>259253869000.0</v>
+      </c>
+      <c r="W33">
+        <v>251496286000.0</v>
+      </c>
+      <c r="X33">
+        <v>208567259000.0</v>
+      </c>
+      <c r="Y33">
+        <v>216631243000.0</v>
+      </c>
+      <c r="Z33">
+        <v>232623802000.0</v>
+      </c>
+      <c r="AA33">
+        <v>226050287000.0</v>
+      </c>
+      <c r="AB33">
+        <v>207062960000.0</v>
+      </c>
+      <c r="AC33">
+        <v>200164805000.0</v>
+      </c>
+      <c r="AD33">
+        <v>279246907000.0</v>
+      </c>
+      <c r="AE33">
+        <v>289804030000.0</v>
+      </c>
+      <c r="AF33">
+        <v>282603642000.0</v>
+      </c>
+      <c r="AG33">
+        <v>284186942000.0</v>
+      </c>
+      <c r="AH33">
+        <v>282584306000.0</v>
+      </c>
+      <c r="AI33">
+        <v>277117032000.0</v>
+      </c>
+      <c r="AJ33">
+        <v>255347944000.0</v>
+      </c>
+      <c r="AK33">
+        <v>240699067000.0</v>
+      </c>
+      <c r="AL33">
+        <v>229908537000.0</v>
+      </c>
+      <c r="AM33">
+        <v>235319517000.0</v>
+      </c>
+      <c r="AN33">
+        <v>216281647000.0</v>
+      </c>
+      <c r="AO33">
+        <v>213908121000.0</v>
+      </c>
+      <c r="AP33">
+        <v>196706974000.0</v>
+      </c>
+      <c r="AQ33">
+        <v>157966847000.0</v>
+      </c>
+      <c r="AR33">
+        <v>109076002000.0</v>
+      </c>
+      <c r="AS33">
+        <v>115621811000.0</v>
+      </c>
+      <c r="AT33">
+        <v>120801628000.0</v>
+      </c>
+      <c r="AU33">
+        <v>121260807000.0</v>
+      </c>
+      <c r="AV33">
+        <v>115285574000.0</v>
+      </c>
+      <c r="AW33">
+        <v>108998081000.0</v>
+      </c>
+      <c r="AX33">
+        <v>108326725000.0</v>
+      </c>
+      <c r="AY33">
+        <v>108708728000.0</v>
+      </c>
+      <c r="AZ33">
+        <v>100781997000.0</v>
+      </c>
+      <c r="BA33">
+        <v>102006794000.0</v>
+      </c>
+      <c r="BB33">
+        <v>102939428000.0</v>
+      </c>
+      <c r="BC33">
+        <v>105547861000.0</v>
+      </c>
+      <c r="BD33">
+        <v>83674181000.0</v>
+      </c>
+      <c r="BE33">
+        <v>86224232000.0</v>
+      </c>
+      <c r="BF33">
+        <v>90442261000.0</v>
+      </c>
+      <c r="BG33">
+        <v>92662752000.0</v>
+      </c>
+      <c r="BH33"/>
+      <c r="BI33"/>
+      <c r="BJ33">
+        <v>102526638000.0</v>
+      </c>
+      <c r="BK33">
+        <v>107332050000.0</v>
+      </c>
+      <c r="BL33">
+        <v>92490302000.0</v>
+      </c>
+      <c r="BM33"/>
+      <c r="BN33">
+        <v>95868349000.0</v>
+      </c>
+      <c r="BO33">
+        <v>90822220000.0</v>
+      </c>
+      <c r="BP33"/>
+      <c r="BQ33"/>
+      <c r="BR33"/>
+      <c r="BS33"/>
+      <c r="BT33"/>
+      <c r="BU33"/>
+      <c r="BV33"/>
+      <c r="BW33"/>
+      <c r="BX33"/>
+      <c r="BY33"/>
+      <c r="BZ33"/>
+      <c r="CA33"/>
+      <c r="CB33"/>
+      <c r="CC33"/>
+      <c r="CD33"/>
+      <c r="CE33"/>
+      <c r="CF33"/>
+      <c r="CG33"/>
+      <c r="CH33"/>
+      <c r="CI33"/>
+      <c r="CJ33"/>
+      <c r="CK33"/>
+      <c r="CL33"/>
+      <c r="CM33"/>
+      <c r="CN33"/>
+      <c r="CO33"/>
+      <c r="CP33"/>
+      <c r="CQ33"/>
+      <c r="CR33"/>
+    </row>
+    <row r="34" spans="1:96">
+      <c r="A34" t="s">
+        <v>59</v>
+      </c>
+      <c r="B34">
+        <v>739445000.0</v>
+      </c>
+      <c r="C34">
+        <v>567058000.0</v>
+      </c>
+      <c r="D34">
+        <v>459121000.0</v>
+      </c>
+      <c r="E34">
+        <v>302528000.0</v>
+      </c>
+      <c r="F34">
+        <v>770366000.0</v>
+      </c>
+      <c r="G34">
+        <v>161268000.0</v>
+      </c>
+      <c r="H34">
+        <v>189941000.0</v>
+      </c>
+      <c r="I34">
+        <v>150782000.0</v>
+      </c>
+      <c r="J34">
+        <v>251040000.0</v>
+      </c>
+      <c r="K34">
+        <v>148882000.0</v>
+      </c>
+      <c r="L34">
+        <v>146142000.0</v>
+      </c>
+      <c r="M34">
+        <v>142735000.0</v>
+      </c>
+      <c r="N34">
+        <v>125424000.0</v>
+      </c>
+      <c r="O34">
+        <v>946130000.0</v>
+      </c>
+      <c r="P34">
+        <v>757951000.0</v>
+      </c>
+      <c r="Q34">
+        <v>1574200000.0</v>
+      </c>
+      <c r="R34">
+        <v>3453535000.0</v>
+      </c>
+      <c r="S34">
+        <v>1616801000.0</v>
+      </c>
+      <c r="T34">
+        <v>2615436000.0</v>
+      </c>
+      <c r="U34">
+        <v>1641855000.0</v>
+      </c>
+      <c r="V34">
+        <v>1042698000.0</v>
+      </c>
+      <c r="W34">
+        <v>1657053000.0</v>
+      </c>
+      <c r="X34">
+        <v>1194427000.0</v>
+      </c>
+      <c r="Y34">
+        <v>636521000.0</v>
+      </c>
+      <c r="Z34">
+        <v>588693000.0</v>
+      </c>
+      <c r="AA34">
+        <v>429264000.0</v>
+      </c>
+      <c r="AB34">
+        <v>1423380000.0</v>
+      </c>
+      <c r="AC34">
+        <v>828426000.0</v>
+      </c>
+      <c r="AD34">
+        <v>997799000.0</v>
+      </c>
+      <c r="AE34"/>
+      <c r="AF34"/>
+      <c r="AG34"/>
+      <c r="AH34"/>
+      <c r="AI34"/>
+      <c r="AJ34"/>
+      <c r="AK34"/>
+      <c r="AL34"/>
+      <c r="AM34"/>
+      <c r="AN34"/>
+      <c r="AO34"/>
+      <c r="AP34"/>
+      <c r="AQ34"/>
+      <c r="AR34"/>
+      <c r="AS34"/>
+      <c r="AT34"/>
+      <c r="AU34"/>
+      <c r="AV34"/>
+      <c r="AW34"/>
+      <c r="AX34"/>
+      <c r="AY34"/>
+      <c r="AZ34"/>
+      <c r="BA34"/>
+      <c r="BB34"/>
+      <c r="BC34"/>
+      <c r="BD34"/>
+      <c r="BE34"/>
+      <c r="BF34"/>
+      <c r="BG34"/>
+      <c r="BH34"/>
+      <c r="BI34"/>
+      <c r="BJ34"/>
+      <c r="BK34"/>
+      <c r="BL34"/>
+      <c r="BM34"/>
+      <c r="BN34"/>
+      <c r="BO34"/>
+      <c r="BP34"/>
+      <c r="BQ34"/>
+      <c r="BR34"/>
+      <c r="BS34"/>
+      <c r="BT34"/>
+      <c r="BU34"/>
+      <c r="BV34"/>
+      <c r="BW34"/>
+      <c r="BX34"/>
+      <c r="BY34"/>
+      <c r="BZ34"/>
+      <c r="CA34"/>
+      <c r="CB34"/>
+      <c r="CC34"/>
+      <c r="CD34"/>
+      <c r="CE34"/>
+      <c r="CF34"/>
+      <c r="CG34"/>
+      <c r="CH34"/>
+      <c r="CI34"/>
+      <c r="CJ34"/>
+      <c r="CK34"/>
+      <c r="CL34"/>
+      <c r="CM34"/>
+      <c r="CN34"/>
+      <c r="CO34"/>
+      <c r="CP34"/>
+      <c r="CQ34"/>
+      <c r="CR34"/>
+    </row>
+    <row r="35" spans="1:96">
+      <c r="A35" t="s">
+        <v>60</v>
+      </c>
+      <c r="B35">
+        <v>59465945000.0</v>
+      </c>
+      <c r="C35">
+        <v>50529098000.0</v>
+      </c>
+      <c r="D35">
+        <v>42327479000.0</v>
+      </c>
+      <c r="E35">
+        <v>42079047000.0</v>
+      </c>
+      <c r="F35">
+        <v>41388904000.0</v>
+      </c>
+      <c r="G35">
+        <v>40771713000.0</v>
+      </c>
+      <c r="H35">
+        <v>39593270000.0</v>
+      </c>
+      <c r="I35">
+        <v>39392452000.0</v>
+      </c>
+      <c r="J35">
+        <v>41472722000.0</v>
+      </c>
+      <c r="K35">
+        <v>36903933000.0</v>
+      </c>
+      <c r="L35">
+        <v>42793382000.0</v>
+      </c>
+      <c r="M35">
+        <v>36480082000.0</v>
+      </c>
+      <c r="N35">
+        <v>33517012000.0</v>
+      </c>
+      <c r="O35">
+        <v>41331162000.0</v>
+      </c>
+      <c r="P35">
+        <v>50535146000.0</v>
+      </c>
+      <c r="Q35">
+        <v>58451883000.0</v>
+      </c>
+      <c r="R35">
+        <v>60387027000.0</v>
+      </c>
+      <c r="S35">
+        <v>59291726000.0</v>
+      </c>
+      <c r="T35">
+        <v>56015599000.0</v>
+      </c>
+      <c r="U35">
+        <v>53226443000.0</v>
+      </c>
+      <c r="V35">
+        <v>52133137000.0</v>
+      </c>
+      <c r="W35">
+        <v>50869884000.0</v>
+      </c>
+      <c r="X35">
+        <v>34960495000.0</v>
+      </c>
+      <c r="Y35">
+        <v>42693077000.0</v>
+      </c>
+      <c r="Z35">
+        <v>40384217000.0</v>
+      </c>
+      <c r="AA35">
+        <v>37964163000.0</v>
+      </c>
+      <c r="AB35">
+        <v>41510351000.0</v>
+      </c>
+      <c r="AC35">
+        <v>38447585000.0</v>
+      </c>
+      <c r="AD35">
+        <v>36622697000.0</v>
+      </c>
+      <c r="AE35">
+        <v>35396131000.0</v>
+      </c>
+      <c r="AF35">
+        <v>54582877000.0</v>
+      </c>
+      <c r="AG35">
+        <v>52267617000.0</v>
+      </c>
+      <c r="AH35">
+        <v>49312017000.0</v>
+      </c>
+      <c r="AI35">
+        <v>46598015000.0</v>
+      </c>
+      <c r="AJ35">
+        <v>46446552000.0</v>
+      </c>
+      <c r="AK35">
+        <v>44463963000.0</v>
+      </c>
+      <c r="AL35">
+        <v>43401984000.0</v>
+      </c>
+      <c r="AM35">
+        <v>40640296000.0</v>
+      </c>
+      <c r="AN35">
+        <v>42172135000.0</v>
+      </c>
+      <c r="AO35">
+        <v>38793329000.0</v>
+      </c>
+      <c r="AP35">
+        <v>37387275000.0</v>
+      </c>
+      <c r="AQ35">
+        <v>35667641000.0</v>
+      </c>
+      <c r="AR35">
+        <v>36778974000.0</v>
+      </c>
+      <c r="AS35">
+        <v>34962658000.0</v>
+      </c>
+      <c r="AT35">
+        <v>36129493000.0</v>
+      </c>
+      <c r="AU35">
+        <v>33088525000.0</v>
+      </c>
+      <c r="AV35">
+        <v>44517276000.0</v>
+      </c>
+      <c r="AW35">
+        <v>41402029000.0</v>
+      </c>
+      <c r="AX35">
+        <v>39165438000.0</v>
+      </c>
+      <c r="AY35">
+        <v>36909443000.0</v>
+      </c>
+      <c r="AZ35">
+        <v>38750626000.0</v>
+      </c>
+      <c r="BA35">
+        <v>36756822000.0</v>
+      </c>
+      <c r="BB35">
+        <v>34883653000.0</v>
+      </c>
+      <c r="BC35">
+        <v>32861148000.0</v>
+      </c>
+      <c r="BD35">
+        <v>29035554000.0</v>
+      </c>
+      <c r="BE35">
+        <v>27524673000.0</v>
+      </c>
+      <c r="BF35">
+        <v>26041888000.0</v>
+      </c>
+      <c r="BG35">
+        <v>24776313000.0</v>
+      </c>
+      <c r="BH35"/>
+      <c r="BI35"/>
+      <c r="BJ35">
+        <v>19998788000.0</v>
+      </c>
+      <c r="BK35">
+        <v>19172916000.0</v>
+      </c>
+      <c r="BL35">
+        <v>12644979000.0</v>
+      </c>
+      <c r="BM35"/>
+      <c r="BN35">
+        <v>12146184000.0</v>
+      </c>
+      <c r="BO35">
+        <v>11677839000.0</v>
+      </c>
+      <c r="BP35"/>
+      <c r="BQ35"/>
+      <c r="BR35"/>
+      <c r="BS35"/>
+      <c r="BT35"/>
+      <c r="BU35"/>
+      <c r="BV35"/>
+      <c r="BW35"/>
+      <c r="BX35"/>
+      <c r="BY35"/>
+      <c r="BZ35"/>
+      <c r="CA35"/>
+      <c r="CB35"/>
+      <c r="CC35"/>
+      <c r="CD35"/>
+      <c r="CE35"/>
+      <c r="CF35"/>
+      <c r="CG35"/>
+      <c r="CH35"/>
+      <c r="CI35"/>
+      <c r="CJ35"/>
+      <c r="CK35"/>
+      <c r="CL35"/>
+      <c r="CM35"/>
+      <c r="CN35"/>
+      <c r="CO35"/>
+      <c r="CP35"/>
+      <c r="CQ35"/>
+      <c r="CR35"/>
+    </row>
+    <row r="36" spans="1:96">
+      <c r="A36" t="s">
+        <v>61</v>
+      </c>
+      <c r="B36">
+        <v>1418250000.0</v>
+      </c>
+      <c r="C36">
+        <v>2561017000.0</v>
+      </c>
+      <c r="D36">
+        <v>10096512000.0</v>
+      </c>
+      <c r="E36">
+        <v>30635235000.0</v>
+      </c>
+      <c r="F36">
+        <v>16619840000.0</v>
+      </c>
+      <c r="G36">
+        <v>11662337000.0</v>
+      </c>
+      <c r="H36">
+        <v>22485185000.0</v>
+      </c>
+      <c r="I36">
+        <v>1965312000.0</v>
+      </c>
+      <c r="J36">
+        <v>3040590000.0</v>
+      </c>
+      <c r="K36">
+        <v>1920473000.0</v>
+      </c>
+      <c r="L36">
+        <v>1421473000.0</v>
+      </c>
+      <c r="M36">
+        <v>1842046000.0</v>
+      </c>
+      <c r="N36">
+        <v>1840517000.0</v>
+      </c>
+      <c r="O36">
+        <v>1440005000.0</v>
+      </c>
+      <c r="P36">
+        <v>1853808000.0</v>
+      </c>
+      <c r="Q36">
+        <v>1668985000.0</v>
+      </c>
+      <c r="R36">
+        <v>2232799000.0</v>
+      </c>
+      <c r="S36">
+        <v>1961558000.0</v>
+      </c>
+      <c r="T36">
+        <v>12351630000.0</v>
+      </c>
+      <c r="U36">
+        <v>13008735000.0</v>
+      </c>
+      <c r="V36">
+        <v>17023485000.0</v>
+      </c>
+      <c r="W36">
+        <v>12350535000.0</v>
+      </c>
+      <c r="X36">
+        <v>13497896000.0</v>
+      </c>
+      <c r="Y36">
+        <v>18811590000.0</v>
+      </c>
+      <c r="Z36">
+        <v>24948016000.0</v>
+      </c>
+      <c r="AA36">
+        <v>12041359000.0</v>
+      </c>
+      <c r="AB36">
+        <v>1548014000.0</v>
+      </c>
+      <c r="AC36">
+        <v>2365064000.0</v>
+      </c>
+      <c r="AD36">
+        <v>1000.0</v>
+      </c>
+      <c r="AE36">
+        <v>70614742000.0</v>
+      </c>
+      <c r="AF36">
+        <v>71513404000.0</v>
+      </c>
+      <c r="AG36">
+        <v>70789499000.0</v>
+      </c>
+      <c r="AH36">
+        <v>69928459000.0</v>
+      </c>
+      <c r="AI36">
+        <v>70110266000.0</v>
+      </c>
+      <c r="AJ36">
+        <v>72373443000.0</v>
+      </c>
+      <c r="AK36">
+        <v>1820211000.0</v>
+      </c>
+      <c r="AL36">
+        <v>70720688000.0</v>
+      </c>
+      <c r="AM36">
+        <v>1872887000.0</v>
+      </c>
+      <c r="AN36">
+        <v>779307000.0</v>
+      </c>
+      <c r="AO36">
+        <v>1718436000.0</v>
+      </c>
+      <c r="AP36">
+        <v>6526000.0</v>
+      </c>
+      <c r="AQ36">
+        <v>1768632000.0</v>
+      </c>
+      <c r="AR36">
+        <v>1776142000.0</v>
+      </c>
+      <c r="AS36">
+        <v>1828458000.0</v>
+      </c>
+      <c r="AT36">
+        <v>1792368000.0</v>
+      </c>
+      <c r="AU36">
+        <v>1819937000.0</v>
+      </c>
+      <c r="AV36">
+        <v>25400673000.0</v>
+      </c>
+      <c r="AW36">
+        <v>5320903000.0</v>
+      </c>
+      <c r="AX36">
+        <v>21368442000.0</v>
+      </c>
+      <c r="AY36">
+        <v>20964172000.0</v>
+      </c>
+      <c r="AZ36">
+        <v>1900689000.0</v>
+      </c>
+      <c r="BA36">
+        <v>2215780000.0</v>
+      </c>
+      <c r="BB36">
+        <v>2167849000.0</v>
+      </c>
+      <c r="BC36">
+        <v>22820496000.0</v>
+      </c>
+      <c r="BD36">
+        <v>7643435000.0</v>
+      </c>
+      <c r="BE36">
+        <v>2683212000.0</v>
+      </c>
+      <c r="BF36">
+        <v>2116304000.0</v>
+      </c>
+      <c r="BG36">
+        <v>2354900000.0</v>
+      </c>
+      <c r="BH36"/>
+      <c r="BI36"/>
+      <c r="BJ36">
+        <v>363316000.0</v>
+      </c>
+      <c r="BK36">
+        <v>1982294000.0</v>
+      </c>
+      <c r="BL36">
+        <v>361320000.0</v>
+      </c>
+      <c r="BM36"/>
+      <c r="BN36">
+        <v>470037000.0</v>
+      </c>
+      <c r="BO36">
+        <v>1277446000.0</v>
+      </c>
+      <c r="BP36"/>
+      <c r="BQ36"/>
+      <c r="BR36"/>
+      <c r="BS36"/>
+      <c r="BT36"/>
+      <c r="BU36"/>
+      <c r="BV36"/>
+      <c r="BW36"/>
+      <c r="BX36"/>
+      <c r="BY36"/>
+      <c r="BZ36"/>
+      <c r="CA36"/>
+      <c r="CB36"/>
+      <c r="CC36"/>
+      <c r="CD36"/>
+      <c r="CE36"/>
+      <c r="CF36"/>
+      <c r="CG36"/>
+      <c r="CH36"/>
+      <c r="CI36"/>
+      <c r="CJ36"/>
+      <c r="CK36"/>
+      <c r="CL36"/>
+      <c r="CM36"/>
+      <c r="CN36"/>
+      <c r="CO36"/>
+      <c r="CP36"/>
+      <c r="CQ36"/>
+      <c r="CR36"/>
+    </row>
+    <row r="37" spans="1:96">
+      <c r="A37" t="s">
+        <v>62</v>
+      </c>
+      <c r="B37"/>
+      <c r="C37"/>
+      <c r="D37"/>
+      <c r="E37"/>
+      <c r="F37"/>
+      <c r="G37"/>
+      <c r="H37"/>
+      <c r="I37"/>
+      <c r="J37"/>
+      <c r="K37"/>
+      <c r="L37"/>
+      <c r="M37"/>
+      <c r="N37"/>
+      <c r="O37"/>
+      <c r="P37"/>
+      <c r="Q37"/>
+      <c r="R37"/>
+      <c r="S37"/>
+      <c r="T37"/>
+      <c r="U37"/>
+      <c r="V37"/>
+      <c r="W37"/>
+      <c r="X37"/>
+      <c r="Y37"/>
+      <c r="Z37"/>
+      <c r="AA37"/>
+      <c r="AB37"/>
+      <c r="AC37"/>
+      <c r="AD37"/>
+      <c r="AE37"/>
+      <c r="AF37"/>
+      <c r="AG37"/>
+      <c r="AH37"/>
+      <c r="AI37"/>
+      <c r="AJ37"/>
+      <c r="AK37"/>
+      <c r="AL37"/>
+      <c r="AM37"/>
+      <c r="AN37"/>
+      <c r="AO37"/>
+      <c r="AP37"/>
+      <c r="AQ37"/>
+      <c r="AR37"/>
+      <c r="AS37"/>
+      <c r="AT37"/>
+      <c r="AU37"/>
+      <c r="AV37"/>
+      <c r="AW37"/>
+      <c r="AX37"/>
+      <c r="AY37"/>
+      <c r="AZ37"/>
+      <c r="BA37"/>
+      <c r="BB37"/>
+      <c r="BC37"/>
+      <c r="BD37"/>
+      <c r="BE37"/>
+      <c r="BF37"/>
+      <c r="BG37"/>
+      <c r="BH37"/>
+      <c r="BI37"/>
+      <c r="BJ37"/>
+      <c r="BK37"/>
+      <c r="BL37"/>
+      <c r="BM37"/>
+      <c r="BN37"/>
+      <c r="BO37"/>
+      <c r="BP37"/>
+      <c r="BQ37"/>
+      <c r="BR37"/>
+      <c r="BS37"/>
+      <c r="BT37"/>
+      <c r="BU37"/>
+      <c r="BV37"/>
+      <c r="BW37"/>
+      <c r="BX37"/>
+      <c r="BY37"/>
+      <c r="BZ37"/>
+      <c r="CA37"/>
+      <c r="CB37"/>
+      <c r="CC37"/>
+      <c r="CD37"/>
+      <c r="CE37"/>
+      <c r="CF37"/>
+      <c r="CG37"/>
+      <c r="CH37"/>
+      <c r="CI37"/>
+      <c r="CJ37"/>
+      <c r="CK37"/>
+      <c r="CL37"/>
+      <c r="CM37"/>
+      <c r="CN37"/>
+      <c r="CO37"/>
+      <c r="CP37"/>
+      <c r="CQ37"/>
+      <c r="CR37"/>
+    </row>
+    <row r="38" spans="1:96">
+      <c r="A38" t="s">
+        <v>63</v>
+      </c>
+      <c r="B38"/>
+      <c r="C38">
+        <v>25907984000.0</v>
+      </c>
+      <c r="D38">
+        <v>23932481000.0</v>
+      </c>
+      <c r="E38">
+        <v>26093703000.0</v>
+      </c>
+      <c r="F38">
+        <v>27495545000.0</v>
+      </c>
+      <c r="G38"/>
+      <c r="H38">
+        <v>20605542000.0</v>
+      </c>
+      <c r="I38">
+        <v>19143793000.0</v>
+      </c>
+      <c r="J38"/>
+      <c r="K38"/>
+      <c r="L38"/>
+      <c r="M38">
+        <v>18697957000.0</v>
+      </c>
+      <c r="N38">
+        <v>18904628000.0</v>
+      </c>
+      <c r="O38">
+        <v>22624137000.0</v>
+      </c>
+      <c r="P38">
+        <v>22622870000.0</v>
+      </c>
+      <c r="Q38">
+        <v>23575834000.0</v>
+      </c>
+      <c r="R38">
+        <v>24194065000.0</v>
+      </c>
+      <c r="S38">
+        <v>24358376000.0</v>
+      </c>
+      <c r="T38">
+        <v>47158471000.0</v>
+      </c>
+      <c r="U38">
+        <v>47535615000.0</v>
+      </c>
+      <c r="V38">
+        <v>46509827000.0</v>
+      </c>
+      <c r="W38">
+        <v>32584018000.0</v>
+      </c>
+      <c r="X38">
+        <v>38763231000.0</v>
+      </c>
+      <c r="Y38">
+        <v>40167845000.0</v>
+      </c>
+      <c r="Z38">
+        <v>50661238000.0</v>
+      </c>
+      <c r="AA38">
+        <v>34263296000.0</v>
+      </c>
+      <c r="AB38">
+        <v>25390174000.0</v>
+      </c>
+      <c r="AC38">
+        <v>25189136000.0</v>
+      </c>
+      <c r="AD38">
+        <v>98859543000.0</v>
+      </c>
+      <c r="AE38">
+        <v>101830645000.0</v>
+      </c>
+      <c r="AF38">
+        <v>101125255000.0</v>
+      </c>
+      <c r="AG38">
+        <v>98415620000.0</v>
+      </c>
+      <c r="AH38">
+        <v>127008431000.0</v>
+      </c>
+      <c r="AI38">
+        <v>99387934000.0</v>
+      </c>
+      <c r="AJ38">
+        <v>101503524000.0</v>
+      </c>
+      <c r="AK38">
+        <v>116707774000.0</v>
+      </c>
+      <c r="AL38">
+        <v>103370421000.0</v>
+      </c>
+      <c r="AM38">
+        <v>105327564000.0</v>
+      </c>
+      <c r="AN38">
+        <v>112262839000.0</v>
+      </c>
+      <c r="AO38">
+        <v>107745085000.0</v>
+      </c>
+      <c r="AP38">
+        <v>88649980000.0</v>
+      </c>
+      <c r="AQ38">
+        <v>47182709000.0</v>
+      </c>
+      <c r="AR38">
+        <v>33686659000.0</v>
+      </c>
+      <c r="AS38">
+        <v>37553307000.0</v>
+      </c>
+      <c r="AT38">
+        <v>40563428000.0</v>
+      </c>
+      <c r="AU38">
+        <v>39875887000.0</v>
+      </c>
+      <c r="AV38">
+        <v>49015706000.0</v>
+      </c>
+      <c r="AW38">
+        <v>44068966000.0</v>
+      </c>
+      <c r="AX38">
+        <v>43909236000.0</v>
+      </c>
+      <c r="AY38">
+        <v>47081934000.0</v>
+      </c>
+      <c r="AZ38">
+        <v>40506618000.0</v>
+      </c>
+      <c r="BA38">
+        <v>40374144000.0</v>
+      </c>
+      <c r="BB38">
+        <v>40452568000.0</v>
+      </c>
+      <c r="BC38">
+        <v>42230052000.0</v>
+      </c>
+      <c r="BD38">
+        <v>25304118000.0</v>
+      </c>
+      <c r="BE38">
+        <v>27084681000.0</v>
+      </c>
+      <c r="BF38">
+        <v>30219254000.0</v>
+      </c>
+      <c r="BG38">
+        <v>31126668000.0</v>
+      </c>
+      <c r="BH38">
+        <v>41053482000.0</v>
+      </c>
+      <c r="BI38">
+        <v>38918393000.0</v>
+      </c>
+      <c r="BJ38">
+        <v>38041849000.0</v>
+      </c>
+      <c r="BK38">
+        <v>40279034000.0</v>
+      </c>
+      <c r="BL38">
+        <v>28171791000.0</v>
+      </c>
+      <c r="BM38">
+        <v>28223553000.0</v>
+      </c>
+      <c r="BN38">
+        <v>22038689000.0</v>
+      </c>
+      <c r="BO38">
+        <v>23911091000.0</v>
+      </c>
+      <c r="BP38">
+        <v>17475498000.0</v>
+      </c>
+      <c r="BQ38">
+        <v>17205828000.0</v>
+      </c>
+      <c r="BR38">
+        <v>16655868000.0</v>
+      </c>
+      <c r="BS38">
+        <v>21994301000.0</v>
+      </c>
+      <c r="BT38">
+        <v>20927621000.0</v>
+      </c>
+      <c r="BU38">
+        <v>19013171000.0</v>
+      </c>
+      <c r="BV38">
+        <v>19142728000.0</v>
+      </c>
+      <c r="BW38">
+        <v>21110559000.0</v>
+      </c>
+      <c r="BX38">
+        <v>17433997000.0</v>
+      </c>
+      <c r="BY38">
+        <v>18433955000.0</v>
+      </c>
+      <c r="BZ38">
+        <v>16533821000.0</v>
+      </c>
+      <c r="CA38">
+        <v>17394705000.0</v>
+      </c>
+      <c r="CB38">
+        <v>17191523000.0</v>
+      </c>
+      <c r="CC38">
+        <v>7907468000.0</v>
+      </c>
+      <c r="CD38">
+        <v>8583466000.0</v>
+      </c>
+      <c r="CE38">
+        <v>18484675000.0</v>
+      </c>
+      <c r="CF38">
+        <v>15234375000.0</v>
+      </c>
+      <c r="CG38">
+        <v>5472626000.0</v>
+      </c>
+      <c r="CH38">
+        <v>18100600000.0</v>
+      </c>
+      <c r="CI38">
+        <v>16780824000.0</v>
+      </c>
+      <c r="CJ38">
+        <v>15747862000.0</v>
+      </c>
+      <c r="CK38">
+        <v>5366824000.0</v>
+      </c>
+      <c r="CL38">
+        <v>17200504000.0</v>
+      </c>
+      <c r="CM38">
+        <v>15266080000.0</v>
+      </c>
+      <c r="CN38">
+        <v>15530637000.0</v>
+      </c>
+      <c r="CO38">
+        <v>15530378000.0</v>
+      </c>
+      <c r="CP38">
+        <v>18495492000.0</v>
+      </c>
+      <c r="CQ38">
+        <v>16298480000.0</v>
+      </c>
+      <c r="CR38">
+        <v>41661000.0</v>
+      </c>
+    </row>
+    <row r="39" spans="1:96">
+      <c r="A39" t="s">
+        <v>64</v>
+      </c>
+      <c r="B39">
+        <v>55526679000.0</v>
+      </c>
+      <c r="C39">
+        <v>23174558000.0</v>
+      </c>
+      <c r="D39">
+        <v>22567063000.0</v>
+      </c>
+      <c r="E39">
+        <v>29814553000.0</v>
+      </c>
+      <c r="F39">
+        <v>26973298000.0</v>
+      </c>
+      <c r="G39">
+        <v>50658628000.0</v>
+      </c>
+      <c r="H39">
+        <v>16716220000.0</v>
+      </c>
+      <c r="I39">
+        <v>14942284000.0</v>
+      </c>
+      <c r="J39">
+        <v>58214453000.0</v>
+      </c>
+      <c r="K39">
+        <v>11799104000.0</v>
+      </c>
+      <c r="L39">
+        <v>12950731000.0</v>
+      </c>
+      <c r="M39">
+        <v>45778524000.0</v>
+      </c>
+      <c r="N39">
+        <v>44670221000.0</v>
+      </c>
+      <c r="O39">
+        <v>119498036000.0</v>
+      </c>
+      <c r="P39">
+        <v>87147151000.0</v>
+      </c>
+      <c r="Q39">
+        <v>94054420000.0</v>
+      </c>
+      <c r="R39">
+        <v>74834158000.0</v>
+      </c>
+      <c r="S39">
+        <v>99065361000.0</v>
+      </c>
+      <c r="T39">
+        <v>19978653000.0</v>
+      </c>
+      <c r="U39">
+        <v>18269139000.0</v>
+      </c>
+      <c r="V39">
+        <v>48095491000.0</v>
+      </c>
+      <c r="W39">
+        <v>84674094000.0</v>
+      </c>
+      <c r="X39">
+        <v>65766046000.0</v>
+      </c>
+      <c r="Y39">
+        <v>73486034000.0</v>
+      </c>
+      <c r="Z39">
+        <v>51824281000.0</v>
+      </c>
+      <c r="AA39">
+        <v>32295966000.0</v>
+      </c>
+      <c r="AB39">
+        <v>19964189000.0</v>
+      </c>
+      <c r="AC39">
+        <v>112238250000.0</v>
+      </c>
+      <c r="AD39">
+        <v>39540463000.0</v>
+      </c>
+      <c r="AE39">
+        <v>142022168000.0</v>
+      </c>
+      <c r="AF39">
+        <v>13813157000.0</v>
+      </c>
+      <c r="AG39">
+        <v>20755608000.0</v>
+      </c>
+      <c r="AH39">
+        <v>8823596000.0</v>
+      </c>
+      <c r="AI39">
+        <v>10211390000.0</v>
+      </c>
+      <c r="AJ39">
+        <v>18370399000.0</v>
+      </c>
+      <c r="AK39">
+        <v>22228307000.0</v>
+      </c>
+      <c r="AL39">
+        <v>22067096000.0</v>
+      </c>
+      <c r="AM39">
+        <v>13783250000.0</v>
+      </c>
+      <c r="AN39">
+        <v>23840957000.0</v>
+      </c>
+      <c r="AO39">
+        <v>50864323000.0</v>
+      </c>
+      <c r="AP39">
+        <v>35986832000.0</v>
+      </c>
+      <c r="AQ39">
+        <v>20194167000.0</v>
+      </c>
+      <c r="AR39">
+        <v>20184169000.0</v>
+      </c>
+      <c r="AS39">
+        <v>24382537000.0</v>
+      </c>
+      <c r="AT39">
+        <v>9192125000.0</v>
+      </c>
+      <c r="AU39">
+        <v>10799916000.0</v>
+      </c>
+      <c r="AV39">
+        <v>17815804000.0</v>
+      </c>
+      <c r="AW39">
+        <v>31839764000.0</v>
+      </c>
+      <c r="AX39">
+        <v>18146208000.0</v>
+      </c>
+      <c r="AY39">
+        <v>18256234000.0</v>
+      </c>
+      <c r="AZ39">
+        <v>22739207000.0</v>
+      </c>
+      <c r="BA39">
+        <v>193413810000.0</v>
+      </c>
+      <c r="BB39">
+        <v>198632640000.0</v>
+      </c>
+      <c r="BC39">
+        <v>82753765000.0</v>
+      </c>
+      <c r="BD39">
+        <v>199130708000.0</v>
+      </c>
+      <c r="BE39">
+        <v>163816745000.0</v>
+      </c>
+      <c r="BF39">
+        <v>143035748000.0</v>
+      </c>
+      <c r="BG39">
+        <v>114435861000.0</v>
+      </c>
+      <c r="BH39">
+        <v>4305093000.0</v>
+      </c>
+      <c r="BI39">
+        <v>6833122000.0</v>
+      </c>
+      <c r="BJ39">
+        <v>6265977000.0</v>
+      </c>
+      <c r="BK39">
+        <v>94285317000.0</v>
+      </c>
+      <c r="BL39">
+        <v>5778592000.0</v>
+      </c>
+      <c r="BM39">
+        <v>15162614000.0</v>
+      </c>
+      <c r="BN39">
+        <v>5194418000.0</v>
+      </c>
+      <c r="BO39">
+        <v>6498691000.0</v>
+      </c>
+      <c r="BP39">
+        <v>4464204000.0</v>
+      </c>
+      <c r="BQ39">
+        <v>5477822000.0</v>
+      </c>
+      <c r="BR39">
+        <v>2897335000.0</v>
+      </c>
+      <c r="BS39">
+        <v>4174080000.0</v>
+      </c>
+      <c r="BT39">
+        <v>6217745000.0</v>
+      </c>
+      <c r="BU39">
+        <v>7190011000.0</v>
+      </c>
+      <c r="BV39">
+        <v>6821614000.0</v>
+      </c>
+      <c r="BW39">
+        <v>4244810000.0</v>
+      </c>
+      <c r="BX39">
+        <v>7290787000.0</v>
+      </c>
+      <c r="BY39">
+        <v>7087293000.0</v>
+      </c>
+      <c r="BZ39">
+        <v>4307805000.0</v>
+      </c>
+      <c r="CA39">
+        <v>1457857000.0</v>
+      </c>
+      <c r="CB39">
+        <v>3535990000.0</v>
+      </c>
+      <c r="CC39">
+        <v>7686570000.0</v>
+      </c>
+      <c r="CD39">
+        <v>4291863000.0</v>
+      </c>
+      <c r="CE39">
+        <v>1910202000.0</v>
+      </c>
+      <c r="CF39">
+        <v>7370126000.0</v>
+      </c>
+      <c r="CG39">
+        <v>7535970000.0</v>
+      </c>
+      <c r="CH39">
+        <v>4787843000.0</v>
+      </c>
+      <c r="CI39">
+        <v>1009115000.0</v>
+      </c>
+      <c r="CJ39">
+        <v>3226791000.0</v>
+      </c>
+      <c r="CK39">
+        <v>2684186000.0</v>
+      </c>
+      <c r="CL39">
+        <v>4849160000.0</v>
+      </c>
+      <c r="CM39">
+        <v>3754350000.0</v>
+      </c>
+      <c r="CN39">
+        <v>7881958000.0</v>
+      </c>
+      <c r="CO39">
+        <v>4405965000.0</v>
+      </c>
+      <c r="CP39">
+        <v>37133319000.0</v>
+      </c>
+      <c r="CQ39">
+        <v>2703942000.0</v>
+      </c>
+      <c r="CR39">
+        <v>51061383000.0</v>
+      </c>
+    </row>
+    <row r="40" spans="1:96">
+      <c r="A40" t="s">
+        <v>65</v>
+      </c>
+      <c r="B40">
+        <v>177337419000.0</v>
+      </c>
+      <c r="C40">
+        <v>151261495000.0</v>
+      </c>
+      <c r="D40">
+        <v>71465625000.0</v>
+      </c>
+      <c r="E40">
+        <v>74272951000.0</v>
+      </c>
+      <c r="F40">
+        <v>59247484000.0</v>
+      </c>
+      <c r="G40">
+        <v>53384798000.0</v>
+      </c>
+      <c r="H40">
+        <v>45767455000.0</v>
+      </c>
+      <c r="I40">
+        <v>56007178000.0</v>
+      </c>
+      <c r="J40">
+        <v>61940338000.0</v>
+      </c>
+      <c r="K40">
+        <v>47625089000.0</v>
+      </c>
+      <c r="L40">
+        <v>70932542000.0</v>
+      </c>
+      <c r="M40">
+        <v>59860683000.0</v>
+      </c>
+      <c r="N40">
+        <v>77862197000.0</v>
+      </c>
+      <c r="O40">
+        <v>94446027000.0</v>
+      </c>
+      <c r="P40">
+        <v>64464741000.0</v>
+      </c>
+      <c r="Q40">
+        <v>71435387000.0</v>
+      </c>
+      <c r="R40">
+        <v>72004224000.0</v>
+      </c>
+      <c r="S40">
+        <v>124455655000.0</v>
+      </c>
+      <c r="T40">
+        <v>47834015000.0</v>
+      </c>
+      <c r="U40">
+        <v>56068138000.0</v>
+      </c>
+      <c r="V40">
+        <v>66648626000.0</v>
+      </c>
+      <c r="W40">
+        <v>157562161000.0</v>
+      </c>
+      <c r="X40">
+        <v>133082342000.0</v>
+      </c>
+      <c r="Y40">
+        <v>176076655000.0</v>
+      </c>
+      <c r="Z40">
+        <v>168627249000.0</v>
+      </c>
+      <c r="AA40">
+        <v>108816078000.0</v>
+      </c>
+      <c r="AB40">
+        <v>183705361000.0</v>
+      </c>
+      <c r="AC40">
+        <v>135306054000.0</v>
+      </c>
+      <c r="AD40">
+        <v>226947934000.0</v>
+      </c>
+      <c r="AE40">
+        <v>-364301887000.0</v>
+      </c>
+      <c r="AF40">
+        <v>88132710000.0</v>
+      </c>
+      <c r="AG40">
+        <v>138626869000.0</v>
+      </c>
+      <c r="AH40">
+        <v>92410866000.0</v>
+      </c>
+      <c r="AI40">
+        <v>83777685000.0</v>
+      </c>
+      <c r="AJ40">
+        <v>45118859000.0</v>
+      </c>
+      <c r="AK40">
+        <v>53529125000.0</v>
+      </c>
+      <c r="AL40">
+        <v>68297266000.0</v>
+      </c>
+      <c r="AM40">
+        <v>62808806000.0</v>
+      </c>
+      <c r="AN40">
+        <v>51351694000.0</v>
+      </c>
+      <c r="AO40">
+        <v>57381713000.0</v>
+      </c>
+      <c r="AP40">
+        <v>168858980000.0</v>
+      </c>
+      <c r="AQ40">
+        <v>55012984000.0</v>
+      </c>
+      <c r="AR40">
+        <v>49221509000.0</v>
+      </c>
+      <c r="AS40">
+        <v>58439076000.0</v>
+      </c>
+      <c r="AT40">
+        <v>53626505000.0</v>
+      </c>
+      <c r="AU40">
+        <v>57479790000.0</v>
+      </c>
+      <c r="AV40">
+        <v>47288863000.0</v>
+      </c>
+      <c r="AW40">
+        <v>56855560000.0</v>
+      </c>
+      <c r="AX40">
+        <v>193361097000.0</v>
+      </c>
+      <c r="AY40">
+        <v>61560109000.0</v>
+      </c>
+      <c r="AZ40">
+        <v>41685679000.0</v>
+      </c>
+      <c r="BA40">
+        <v>40263094000.0</v>
+      </c>
+      <c r="BB40">
+        <v>119912831000.0</v>
+      </c>
+      <c r="BC40">
+        <v>50439436000.0</v>
+      </c>
+      <c r="BD40">
+        <v>46942280000.0</v>
+      </c>
+      <c r="BE40">
+        <v>43815729000.0</v>
+      </c>
+      <c r="BF40">
+        <v>50372069000.0</v>
+      </c>
+      <c r="BG40">
+        <v>35208937000.0</v>
+      </c>
+      <c r="BH40">
+        <v>64587088000.0</v>
+      </c>
+      <c r="BI40">
+        <v>56564345000.0</v>
+      </c>
+      <c r="BJ40">
+        <v>54665921000.0</v>
+      </c>
+      <c r="BK40">
+        <v>47161789000.0</v>
+      </c>
+      <c r="BL40">
+        <v>129138590000.0</v>
+      </c>
+      <c r="BM40">
+        <v>43794971000.0</v>
+      </c>
+      <c r="BN40">
+        <v>31915328000.0</v>
+      </c>
+      <c r="BO40">
+        <v>45889787000.0</v>
+      </c>
+      <c r="BP40">
+        <v>35104861000.0</v>
+      </c>
+      <c r="BQ40">
+        <v>36472122000.0</v>
+      </c>
+      <c r="BR40">
+        <v>33083353000.0</v>
+      </c>
+      <c r="BS40">
+        <v>30224933000.0</v>
+      </c>
+      <c r="BT40">
+        <v>30119578000.0</v>
+      </c>
+      <c r="BU40">
+        <v>34925473000.0</v>
+      </c>
+      <c r="BV40">
+        <v>28168656000.0</v>
+      </c>
+      <c r="BW40">
+        <v>31331805000.0</v>
+      </c>
+      <c r="BX40">
+        <v>35060879000.0</v>
+      </c>
+      <c r="BY40">
+        <v>31850546000.0</v>
+      </c>
+      <c r="BZ40">
+        <v>28976941000.0</v>
+      </c>
+      <c r="CA40">
+        <v>32441913000.0</v>
+      </c>
+      <c r="CB40">
+        <v>24920440000.0</v>
+      </c>
+      <c r="CC40">
+        <v>25169175000.0</v>
+      </c>
+      <c r="CD40">
+        <v>21213123000.0</v>
+      </c>
+      <c r="CE40">
+        <v>12214367000.0</v>
+      </c>
+      <c r="CF40">
+        <v>19038306000.0</v>
+      </c>
+      <c r="CG40">
+        <v>19713293000.0</v>
+      </c>
+      <c r="CH40">
+        <v>16314212000.0</v>
+      </c>
+      <c r="CI40">
+        <v>18530705000.0</v>
+      </c>
+      <c r="CJ40">
+        <v>21492954000.0</v>
+      </c>
+      <c r="CK40">
+        <v>18268259000.0</v>
+      </c>
+      <c r="CL40">
+        <v>21590897000.0</v>
+      </c>
+      <c r="CM40">
+        <v>20691351000.0</v>
+      </c>
+      <c r="CN40">
+        <v>19460806000.0</v>
+      </c>
+      <c r="CO40">
+        <v>6798500000.0</v>
+      </c>
+      <c r="CP40"/>
+      <c r="CQ40">
+        <v>8684210000.0</v>
+      </c>
+      <c r="CR40"/>
+    </row>
+    <row r="41" spans="1:96">
+      <c r="A41" t="s">
+        <v>66</v>
+      </c>
+      <c r="B41"/>
+      <c r="C41"/>
+      <c r="D41"/>
+      <c r="E41"/>
+      <c r="F41"/>
+      <c r="G41"/>
+      <c r="H41"/>
+      <c r="I41"/>
+      <c r="J41"/>
+      <c r="K41"/>
+      <c r="L41"/>
+      <c r="M41">
+        <v>25751549000.0</v>
+      </c>
+      <c r="N41"/>
+      <c r="O41">
+        <v>31600766000.0</v>
+      </c>
+      <c r="P41">
+        <v>39994044000.0</v>
+      </c>
+      <c r="Q41">
+        <v>47540502000.0</v>
+      </c>
+      <c r="R41">
+        <v>48714460000.0</v>
+      </c>
+      <c r="S41">
+        <v>46172349000.0</v>
+      </c>
+      <c r="T41">
+        <v>41007405000.0</v>
+      </c>
+      <c r="U41">
+        <v>39441011000.0</v>
+      </c>
+      <c r="V41">
+        <v>37063414000.0</v>
+      </c>
+      <c r="W41">
+        <v>35899330000.0</v>
+      </c>
+      <c r="X41">
+        <v>34960495000.0</v>
+      </c>
+      <c r="Y41">
+        <v>42693077000.0</v>
+      </c>
+      <c r="Z41">
+        <v>40384217000.0</v>
+      </c>
+      <c r="AA41">
+        <v>37964163000.0</v>
+      </c>
+      <c r="AB41">
+        <v>41510351000.0</v>
+      </c>
+      <c r="AC41">
+        <v>38447585000.0</v>
+      </c>
+      <c r="AD41">
+        <v>36622697000.0</v>
+      </c>
+      <c r="AE41">
+        <v>35396131000.0</v>
+      </c>
+      <c r="AF41">
+        <v>54582877000.0</v>
+      </c>
+      <c r="AG41">
+        <v>52267617000.0</v>
+      </c>
+      <c r="AH41">
+        <v>49312017000.0</v>
+      </c>
+      <c r="AI41">
+        <v>46598015000.0</v>
+      </c>
+      <c r="AJ41">
+        <v>46446552000.0</v>
+      </c>
+      <c r="AK41">
+        <v>44463963000.0</v>
+      </c>
+      <c r="AL41">
+        <v>43401984000.0</v>
+      </c>
+      <c r="AM41">
+        <v>40640296000.0</v>
+      </c>
+      <c r="AN41">
+        <v>42172135000.0</v>
+      </c>
+      <c r="AO41">
+        <v>38793329000.0</v>
+      </c>
+      <c r="AP41">
+        <v>37387275000.0</v>
+      </c>
+      <c r="AQ41">
+        <v>35667641000.0</v>
+      </c>
+      <c r="AR41">
+        <v>36778974000.0</v>
+      </c>
+      <c r="AS41">
+        <v>34962658000.0</v>
+      </c>
+      <c r="AT41">
+        <v>36129493000.0</v>
+      </c>
+      <c r="AU41">
+        <v>33088525000.0</v>
+      </c>
+      <c r="AV41">
+        <v>44517276000.0</v>
+      </c>
+      <c r="AW41">
+        <v>41402029000.0</v>
+      </c>
+      <c r="AX41">
+        <v>39165438000.0</v>
+      </c>
+      <c r="AY41">
+        <v>36909443000.0</v>
+      </c>
+      <c r="AZ41">
+        <v>38750626000.0</v>
+      </c>
+      <c r="BA41">
+        <v>36756822000.0</v>
+      </c>
+      <c r="BB41">
+        <v>34883653000.0</v>
+      </c>
+      <c r="BC41">
+        <v>32861148000.0</v>
+      </c>
+      <c r="BD41">
+        <v>29035554000.0</v>
+      </c>
+      <c r="BE41">
+        <v>27524673000.0</v>
+      </c>
+      <c r="BF41">
+        <v>26041888000.0</v>
+      </c>
+      <c r="BG41">
+        <v>24776313000.0</v>
+      </c>
+      <c r="BH41">
+        <v>21429436000.0</v>
+      </c>
+      <c r="BI41">
+        <v>20604495000.0</v>
+      </c>
+      <c r="BJ41">
+        <v>19998788000.0</v>
+      </c>
+      <c r="BK41">
+        <v>19172916000.0</v>
+      </c>
+      <c r="BL41">
+        <v>12644979000.0</v>
+      </c>
+      <c r="BM41">
+        <v>12139219000.0</v>
+      </c>
+      <c r="BN41">
+        <v>12146184000.0</v>
+      </c>
+      <c r="BO41">
+        <v>11677839000.0</v>
+      </c>
+      <c r="BP41">
+        <v>10225661000.0</v>
+      </c>
+      <c r="BQ41">
+        <v>10120473000.0</v>
+      </c>
+      <c r="BR41">
+        <v>9720334000.0</v>
+      </c>
+      <c r="BS41">
+        <v>9320194000.0</v>
+      </c>
+      <c r="BT41">
+        <v>8810733000.0</v>
+      </c>
+      <c r="BU41">
+        <v>8495704000.0</v>
+      </c>
+      <c r="BV41">
+        <v>8316645000.0</v>
+      </c>
+      <c r="BW41">
+        <v>8144943000.0</v>
+      </c>
+      <c r="BX41">
+        <v>7675147000.0</v>
+      </c>
+      <c r="BY41">
+        <v>7353418000.0</v>
+      </c>
+      <c r="BZ41">
+        <v>6709962000.0</v>
+      </c>
+      <c r="CA41">
+        <v>6709962000.0</v>
+      </c>
+      <c r="CB41">
+        <v>5357799000.0</v>
+      </c>
+      <c r="CC41">
+        <v>5357799000.0</v>
+      </c>
+      <c r="CD41">
+        <v>5357799000.0</v>
+      </c>
+      <c r="CE41">
+        <v>5357799000.0</v>
+      </c>
+      <c r="CF41">
+        <v>2879475000.0</v>
+      </c>
+      <c r="CG41">
+        <v>2879475000.0</v>
+      </c>
+      <c r="CH41">
+        <v>2879475000.0</v>
+      </c>
+      <c r="CI41">
+        <v>2879476000.0</v>
+      </c>
+      <c r="CJ41">
+        <v>2203208000.0</v>
+      </c>
+      <c r="CK41">
+        <v>696327000.0</v>
+      </c>
+      <c r="CL41">
+        <v>696327000.0</v>
+      </c>
+      <c r="CM41">
+        <v>696327000.0</v>
+      </c>
+      <c r="CN41"/>
+      <c r="CO41"/>
+      <c r="CP41"/>
+      <c r="CQ41"/>
+      <c r="CR41"/>
+    </row>
+    <row r="42" spans="1:96">
+      <c r="A42" t="s">
+        <v>67</v>
+      </c>
+      <c r="B42">
+        <v>17561517000.0</v>
+      </c>
+      <c r="C42">
+        <v>17561517000.0</v>
+      </c>
+      <c r="D42">
+        <v>17561517000.0</v>
+      </c>
+      <c r="E42">
+        <v>17561517000.0</v>
+      </c>
+      <c r="F42">
+        <v>17561517000.0</v>
+      </c>
+      <c r="G42">
+        <v>17561517000.0</v>
+      </c>
+      <c r="H42">
+        <v>17561517000.0</v>
+      </c>
+      <c r="I42">
+        <v>17561517000.0</v>
+      </c>
+      <c r="J42">
+        <v>17561517000.0</v>
+      </c>
+      <c r="K42">
+        <v>17561517000.0</v>
+      </c>
+      <c r="L42">
+        <v>17561517000.0</v>
+      </c>
+      <c r="M42">
+        <v>17561517000.0</v>
+      </c>
+      <c r="N42">
+        <v>17561517000.0</v>
+      </c>
+      <c r="O42">
+        <v>17561517000.0</v>
+      </c>
+      <c r="P42">
+        <v>17561517000.0</v>
+      </c>
+      <c r="Q42">
+        <v>17561517000.0</v>
+      </c>
+      <c r="R42">
+        <v>17561517000.0</v>
+      </c>
+      <c r="S42">
+        <v>17561517000.0</v>
+      </c>
+      <c r="T42">
+        <v>17561517000.0</v>
+      </c>
+      <c r="U42">
+        <v>17561517000.0</v>
+      </c>
+      <c r="V42">
+        <v>17561517000.0</v>
+      </c>
+      <c r="W42">
+        <v>17561517000.0</v>
+      </c>
+      <c r="X42">
+        <v>17561517000.0</v>
+      </c>
+      <c r="Y42">
+        <v>17561517000.0</v>
+      </c>
+      <c r="Z42">
+        <v>17561517000.0</v>
+      </c>
+      <c r="AA42">
+        <v>17561517000.0</v>
+      </c>
+      <c r="AB42">
+        <v>17561517000.0</v>
+      </c>
+      <c r="AC42">
+        <v>17561517000.0</v>
+      </c>
+      <c r="AD42">
+        <v>17561517000.0</v>
+      </c>
+      <c r="AE42">
+        <v>17561517000.0</v>
+      </c>
+      <c r="AF42">
+        <v>17561517000.0</v>
+      </c>
+      <c r="AG42">
+        <v>17561517000.0</v>
+      </c>
+      <c r="AH42">
+        <v>17561517000.0</v>
+      </c>
+      <c r="AI42">
+        <v>17561517000.0</v>
+      </c>
+      <c r="AJ42">
+        <v>17561517000.0</v>
+      </c>
+      <c r="AK42">
+        <v>17561517000.0</v>
+      </c>
+      <c r="AL42">
+        <v>17561517000.0</v>
+      </c>
+      <c r="AM42">
+        <v>17561517000.0</v>
+      </c>
+      <c r="AN42">
+        <v>17561517000.0</v>
+      </c>
+      <c r="AO42">
+        <v>17561517000.0</v>
+      </c>
+      <c r="AP42">
+        <v>17561517000.0</v>
+      </c>
+      <c r="AQ42">
+        <v>17561517000.0</v>
+      </c>
+      <c r="AR42">
+        <v>17561517000.0</v>
+      </c>
+      <c r="AS42">
+        <v>17561517000.0</v>
+      </c>
+      <c r="AT42">
+        <v>17561517000.0</v>
+      </c>
+      <c r="AU42">
+        <v>17561517000.0</v>
+      </c>
+      <c r="AV42">
+        <v>17561517000.0</v>
+      </c>
+      <c r="AW42">
+        <v>17561517000.0</v>
+      </c>
+      <c r="AX42">
+        <v>17561517000.0</v>
+      </c>
+      <c r="AY42">
+        <v>17561517000.0</v>
+      </c>
+      <c r="AZ42">
+        <v>17561517000.0</v>
+      </c>
+      <c r="BA42">
+        <v>17561517000.0</v>
+      </c>
+      <c r="BB42">
+        <v>17561517000.0</v>
+      </c>
+      <c r="BC42">
+        <v>17561517000.0</v>
+      </c>
+      <c r="BD42">
+        <v>22041517000.0</v>
+      </c>
+      <c r="BE42">
+        <v>22041517000.0</v>
+      </c>
+      <c r="BF42">
+        <v>22041517000.0</v>
+      </c>
+      <c r="BG42">
+        <v>17561517000.0</v>
+      </c>
+      <c r="BH42"/>
+      <c r="BI42"/>
+      <c r="BJ42">
+        <v>22041517000.0</v>
+      </c>
+      <c r="BK42">
+        <v>22041517000.0</v>
+      </c>
+      <c r="BL42">
+        <v>313407836000.0</v>
+      </c>
+      <c r="BM42"/>
+      <c r="BN42">
+        <v>371656696000.0</v>
+      </c>
+      <c r="BO42">
+        <v>17561517000.0</v>
+      </c>
+      <c r="BP42"/>
+      <c r="BQ42"/>
+      <c r="BR42"/>
+      <c r="BS42"/>
+      <c r="BT42"/>
+      <c r="BU42"/>
+      <c r="BV42"/>
+      <c r="BW42"/>
+      <c r="BX42"/>
+      <c r="BY42"/>
+      <c r="BZ42"/>
+      <c r="CA42"/>
+      <c r="CB42"/>
+      <c r="CC42"/>
+      <c r="CD42"/>
+      <c r="CE42"/>
+      <c r="CF42"/>
+      <c r="CG42"/>
+      <c r="CH42"/>
+      <c r="CI42"/>
+      <c r="CJ42"/>
+      <c r="CK42"/>
+      <c r="CL42"/>
+      <c r="CM42"/>
+      <c r="CN42"/>
+      <c r="CO42"/>
+      <c r="CP42"/>
+      <c r="CQ42"/>
+      <c r="CR42"/>
+    </row>
+    <row r="43" spans="1:96">
+      <c r="A43" t="s">
+        <v>68</v>
+      </c>
+      <c r="B43"/>
+      <c r="C43"/>
+      <c r="D43"/>
+      <c r="E43"/>
+      <c r="F43"/>
+      <c r="G43"/>
+      <c r="H43"/>
+      <c r="I43"/>
+      <c r="J43"/>
+      <c r="K43"/>
+      <c r="L43"/>
+      <c r="M43"/>
+      <c r="N43"/>
+      <c r="O43"/>
+      <c r="P43"/>
+      <c r="Q43"/>
+      <c r="R43"/>
+      <c r="S43"/>
+      <c r="T43"/>
+      <c r="U43"/>
+      <c r="V43"/>
+      <c r="W43"/>
+      <c r="X43"/>
+      <c r="Y43"/>
+      <c r="Z43"/>
+      <c r="AA43"/>
+      <c r="AB43"/>
+      <c r="AC43"/>
+      <c r="AD43"/>
+      <c r="AE43"/>
+      <c r="AF43"/>
+      <c r="AG43"/>
+      <c r="AH43"/>
+      <c r="AI43"/>
+      <c r="AJ43"/>
+      <c r="AK43"/>
+      <c r="AL43"/>
+      <c r="AM43"/>
+      <c r="AN43"/>
+      <c r="AO43"/>
+      <c r="AP43"/>
+      <c r="AQ43"/>
+      <c r="AR43"/>
+      <c r="AS43"/>
+      <c r="AT43"/>
+      <c r="AU43"/>
+      <c r="AV43"/>
+      <c r="AW43"/>
+      <c r="AX43"/>
+      <c r="AY43"/>
+      <c r="AZ43"/>
+      <c r="BA43"/>
+      <c r="BB43"/>
+      <c r="BC43"/>
+      <c r="BD43"/>
+      <c r="BE43"/>
+      <c r="BF43"/>
+      <c r="BG43"/>
+      <c r="BH43"/>
+      <c r="BI43"/>
+      <c r="BJ43"/>
+      <c r="BK43"/>
+      <c r="BL43"/>
+      <c r="BM43"/>
+      <c r="BN43"/>
+      <c r="BO43"/>
+      <c r="BP43"/>
+      <c r="BQ43"/>
+      <c r="BR43"/>
+      <c r="BS43"/>
+      <c r="BT43"/>
+      <c r="BU43"/>
+      <c r="BV43"/>
+      <c r="BW43"/>
+      <c r="BX43"/>
+      <c r="BY43"/>
+      <c r="BZ43"/>
+      <c r="CA43"/>
+      <c r="CB43"/>
+      <c r="CC43"/>
+      <c r="CD43"/>
+      <c r="CE43"/>
+      <c r="CF43"/>
+      <c r="CG43"/>
+      <c r="CH43"/>
+      <c r="CI43"/>
+      <c r="CJ43"/>
+      <c r="CK43"/>
+      <c r="CL43"/>
+      <c r="CM43"/>
+      <c r="CN43"/>
+      <c r="CO43"/>
+      <c r="CP43"/>
+      <c r="CQ43"/>
+      <c r="CR43"/>
+    </row>
+    <row r="44" spans="1:96">
+      <c r="A44" t="s">
+        <v>69</v>
+      </c>
+      <c r="B44"/>
+      <c r="C44"/>
+      <c r="D44"/>
+      <c r="E44"/>
+      <c r="F44"/>
+      <c r="G44"/>
+      <c r="H44"/>
+      <c r="I44"/>
+      <c r="J44"/>
+      <c r="K44"/>
+      <c r="L44"/>
+      <c r="M44"/>
+      <c r="N44"/>
+      <c r="O44"/>
+      <c r="P44"/>
+      <c r="Q44"/>
+      <c r="R44"/>
+      <c r="S44"/>
+      <c r="T44"/>
+      <c r="U44"/>
+      <c r="V44"/>
+      <c r="W44"/>
+      <c r="X44"/>
+      <c r="Y44"/>
+      <c r="Z44"/>
+      <c r="AA44"/>
+      <c r="AB44"/>
+      <c r="AC44"/>
+      <c r="AD44"/>
+      <c r="AE44"/>
+      <c r="AF44"/>
+      <c r="AG44"/>
+      <c r="AH44"/>
+      <c r="AI44"/>
+      <c r="AJ44"/>
+      <c r="AK44"/>
+      <c r="AL44"/>
+      <c r="AM44"/>
+      <c r="AN44"/>
+      <c r="AO44"/>
+      <c r="AP44"/>
+      <c r="AQ44"/>
+      <c r="AR44"/>
+      <c r="AS44"/>
+      <c r="AT44"/>
+      <c r="AU44"/>
+      <c r="AV44"/>
+      <c r="AW44"/>
+      <c r="AX44"/>
+      <c r="AY44"/>
+      <c r="AZ44"/>
+      <c r="BA44"/>
+      <c r="BB44"/>
+      <c r="BC44"/>
+      <c r="BD44"/>
+      <c r="BE44"/>
+      <c r="BF44"/>
+      <c r="BG44"/>
+      <c r="BH44"/>
+      <c r="BI44"/>
+      <c r="BJ44"/>
+      <c r="BK44"/>
+      <c r="BL44"/>
+      <c r="BM44"/>
+      <c r="BN44"/>
+      <c r="BO44"/>
+      <c r="BP44"/>
+      <c r="BQ44"/>
+      <c r="BR44"/>
+      <c r="BS44"/>
+      <c r="BT44"/>
+      <c r="BU44"/>
+      <c r="BV44"/>
+      <c r="BW44"/>
+      <c r="BX44"/>
+      <c r="BY44"/>
+      <c r="BZ44"/>
+      <c r="CA44"/>
+      <c r="CB44"/>
+      <c r="CC44"/>
+      <c r="CD44"/>
+      <c r="CE44"/>
+      <c r="CF44"/>
+      <c r="CG44"/>
+      <c r="CH44"/>
+      <c r="CI44"/>
+      <c r="CJ44"/>
+      <c r="CK44"/>
+      <c r="CL44"/>
+      <c r="CM44"/>
+      <c r="CN44"/>
+      <c r="CO44"/>
+      <c r="CP44"/>
+      <c r="CQ44"/>
+      <c r="CR44"/>
+    </row>
+    <row r="45" spans="1:96">
+      <c r="A45" t="s">
+        <v>70</v>
+      </c>
+      <c r="B45">
+        <v>488612892000.0</v>
+      </c>
+      <c r="C45">
+        <v>481979233000.0</v>
+      </c>
+      <c r="D45">
+        <v>473913448000.0</v>
+      </c>
+      <c r="E45">
+        <v>481362673000.0</v>
+      </c>
+      <c r="F45">
+        <v>479559658000.0</v>
+      </c>
+      <c r="G45">
+        <v>478325770000.0</v>
+      </c>
+      <c r="H45">
+        <v>469488897000.0</v>
+      </c>
+      <c r="I45">
+        <v>466877077000.0</v>
+      </c>
+      <c r="J45">
+        <v>464612149000.0</v>
+      </c>
+      <c r="K45">
+        <v>462114949000.0</v>
+      </c>
+      <c r="L45">
+        <v>457086210000.0</v>
+      </c>
+      <c r="M45">
+        <v>451732795000.0</v>
+      </c>
+      <c r="N45">
+        <v>448644605000.0</v>
+      </c>
+      <c r="O45">
+        <v>446451965000.0</v>
+      </c>
+      <c r="P45">
+        <v>442328708000.0</v>
+      </c>
+      <c r="Q45"/>
+      <c r="R45"/>
+      <c r="S45"/>
+      <c r="T45"/>
+      <c r="U45"/>
+      <c r="V45"/>
+      <c r="W45"/>
+      <c r="X45"/>
+      <c r="Y45"/>
+      <c r="Z45"/>
+      <c r="AA45"/>
+      <c r="AB45"/>
+      <c r="AC45"/>
+      <c r="AD45"/>
+      <c r="AE45"/>
+      <c r="AF45"/>
+      <c r="AG45"/>
+      <c r="AH45"/>
+      <c r="AI45"/>
+      <c r="AJ45"/>
+      <c r="AK45"/>
+      <c r="AL45"/>
+      <c r="AM45"/>
+      <c r="AN45"/>
+      <c r="AO45"/>
+      <c r="AP45"/>
+      <c r="AQ45"/>
+      <c r="AR45"/>
+      <c r="AS45"/>
+      <c r="AT45"/>
+      <c r="AU45"/>
+      <c r="AV45"/>
+      <c r="AW45"/>
+      <c r="AX45"/>
+      <c r="AY45"/>
+      <c r="AZ45"/>
+      <c r="BA45"/>
+      <c r="BB45"/>
+      <c r="BC45"/>
+      <c r="BD45"/>
+      <c r="BE45"/>
+      <c r="BF45"/>
+      <c r="BG45"/>
+      <c r="BH45"/>
+      <c r="BI45"/>
+      <c r="BJ45"/>
+      <c r="BK45"/>
+      <c r="BL45"/>
+      <c r="BM45"/>
+      <c r="BN45"/>
+      <c r="BO45"/>
+      <c r="BP45"/>
+      <c r="BQ45"/>
+      <c r="BR45"/>
+      <c r="BS45"/>
+      <c r="BT45"/>
+      <c r="BU45"/>
+      <c r="BV45"/>
+      <c r="BW45"/>
+      <c r="BX45"/>
+      <c r="BY45"/>
+      <c r="BZ45"/>
+      <c r="CA45"/>
+      <c r="CB45"/>
+      <c r="CC45"/>
+      <c r="CD45"/>
+      <c r="CE45"/>
+      <c r="CF45"/>
+      <c r="CG45"/>
+      <c r="CH45"/>
+      <c r="CI45"/>
+      <c r="CJ45"/>
+      <c r="CK45"/>
+      <c r="CL45"/>
+      <c r="CM45"/>
+      <c r="CN45"/>
+      <c r="CO45"/>
+      <c r="CP45"/>
+      <c r="CQ45"/>
+      <c r="CR45"/>
+    </row>
+    <row r="46" spans="1:96">
+      <c r="A46" t="s">
+        <v>71</v>
+      </c>
+      <c r="B46">
+        <v>193627907000.0</v>
+      </c>
+      <c r="C46">
+        <v>197235319000.0</v>
+      </c>
+      <c r="D46">
+        <v>195279617000.0</v>
+      </c>
+      <c r="E46">
+        <v>199618935000.0</v>
+      </c>
+      <c r="F46">
+        <v>204884849000.0</v>
+      </c>
+      <c r="G46">
+        <v>211896583000.0</v>
+      </c>
+      <c r="H46">
+        <v>205457578000.0</v>
+      </c>
+      <c r="I46">
+        <v>209669722000.0</v>
+      </c>
+      <c r="J46">
+        <v>214379553000.0</v>
+      </c>
+      <c r="K46">
+        <v>216880128000.0</v>
+      </c>
+      <c r="L46">
+        <v>214496561000.0</v>
+      </c>
+      <c r="M46">
+        <v>213864208000.0</v>
+      </c>
+      <c r="N46">
+        <v>217179541000.0</v>
+      </c>
+      <c r="O46">
+        <v>221581936000.0</v>
+      </c>
+      <c r="P46">
+        <v>223130452000.0</v>
+      </c>
+      <c r="Q46">
+        <v>221296898000.0</v>
+      </c>
+      <c r="R46">
+        <v>227045332000.0</v>
+      </c>
+      <c r="S46">
+        <v>234197200000.0</v>
+      </c>
+      <c r="T46">
+        <v>228406520000.0</v>
+      </c>
+      <c r="U46">
+        <v>227247490000.0</v>
+      </c>
+      <c r="V46">
+        <v>224694964000.0</v>
+      </c>
+      <c r="W46">
+        <v>221539838000.0</v>
+      </c>
+      <c r="X46">
+        <v>174016333000.0</v>
+      </c>
+      <c r="Y46">
+        <v>175603858000.0</v>
+      </c>
+      <c r="Z46">
+        <v>181016109000.0</v>
+      </c>
+      <c r="AA46">
+        <v>191761317000.0</v>
+      </c>
+      <c r="AB46">
+        <v>180642480000.0</v>
+      </c>
+      <c r="AC46">
+        <v>174595498000.0</v>
+      </c>
+      <c r="AD46">
+        <v>179491945000.0</v>
+      </c>
+      <c r="AE46">
+        <v>187884027000.0</v>
+      </c>
+      <c r="AF46">
+        <v>182180130000.0</v>
+      </c>
+      <c r="AG46">
+        <v>185884627000.0</v>
+      </c>
+      <c r="AH46">
+        <v>183779826000.0</v>
+      </c>
+      <c r="AI46">
+        <v>183717476000.0</v>
+      </c>
+      <c r="AJ46">
+        <v>166084330000.0</v>
+      </c>
+      <c r="AK46">
+        <v>151423231000.0</v>
+      </c>
+      <c r="AL46">
+        <v>141106885000.0</v>
+      </c>
+      <c r="AM46">
+        <v>143793017000.0</v>
+      </c>
+      <c r="AN46">
+        <v>128327369000.0</v>
+      </c>
+      <c r="AO46">
+        <v>126733371000.0</v>
+      </c>
+      <c r="AP46">
+        <v>108209221000.0</v>
+      </c>
+      <c r="AQ46">
+        <v>127472718000.0</v>
+      </c>
+      <c r="AR46">
+        <v>82519221000.0</v>
+      </c>
+      <c r="AS46">
+        <v>81271533000.0</v>
+      </c>
+      <c r="AT46">
+        <v>80238200000.0</v>
+      </c>
+      <c r="AU46">
+        <v>81444923000.0</v>
+      </c>
+      <c r="AV46">
+        <v>72437542000.0</v>
+      </c>
+      <c r="AW46">
+        <v>68601016000.0</v>
+      </c>
+      <c r="AX46">
+        <v>65431459000.0</v>
+      </c>
+      <c r="AY46">
+        <v>67448089000.0</v>
+      </c>
+      <c r="AZ46">
+        <v>60275379000.0</v>
+      </c>
+      <c r="BA46">
+        <v>61632650000.0</v>
+      </c>
+      <c r="BB46">
+        <v>62486860000.0</v>
+      </c>
+      <c r="BC46">
+        <v>64498853000.0</v>
+      </c>
+      <c r="BD46">
+        <v>58370063000.0</v>
+      </c>
+      <c r="BE46">
+        <v>59139551000.0</v>
+      </c>
+      <c r="BF46">
+        <v>60223007000.0</v>
+      </c>
+      <c r="BG46">
+        <v>61536084000.0</v>
+      </c>
+      <c r="BH46"/>
+      <c r="BI46"/>
+      <c r="BJ46">
+        <v>64484789000.0</v>
+      </c>
+      <c r="BK46">
+        <v>67053016000.0</v>
+      </c>
+      <c r="BL46">
+        <v>64318511000.0</v>
+      </c>
+      <c r="BM46"/>
+      <c r="BN46">
+        <v>73829660000.0</v>
+      </c>
+      <c r="BO46">
+        <v>66911129000.0</v>
+      </c>
+      <c r="BP46"/>
+      <c r="BQ46"/>
+      <c r="BR46"/>
+      <c r="BS46"/>
+      <c r="BT46"/>
+      <c r="BU46"/>
+      <c r="BV46"/>
+      <c r="BW46"/>
+      <c r="BX46"/>
+      <c r="BY46"/>
+      <c r="BZ46"/>
+      <c r="CA46"/>
+      <c r="CB46"/>
+      <c r="CC46"/>
+      <c r="CD46"/>
+      <c r="CE46"/>
+      <c r="CF46"/>
+      <c r="CG46"/>
+      <c r="CH46"/>
+      <c r="CI46"/>
+      <c r="CJ46"/>
+      <c r="CK46"/>
+      <c r="CL46"/>
+      <c r="CM46"/>
+      <c r="CN46"/>
+      <c r="CO46"/>
+      <c r="CP46"/>
+      <c r="CQ46"/>
+      <c r="CR46"/>
+    </row>
+    <row r="47" spans="1:96">
+      <c r="A47" t="s">
+        <v>72</v>
+      </c>
+      <c r="B47"/>
+      <c r="C47">
+        <v>197235319000.0</v>
+      </c>
+      <c r="D47">
+        <v>195279617000.0</v>
+      </c>
+      <c r="E47">
+        <v>199618935000.0</v>
+      </c>
+      <c r="F47">
+        <v>204884849000.0</v>
+      </c>
+      <c r="G47"/>
+      <c r="H47">
+        <v>205457578000.0</v>
+      </c>
+      <c r="I47">
+        <v>209669722000.0</v>
+      </c>
+      <c r="J47"/>
+      <c r="K47"/>
+      <c r="L47"/>
+      <c r="M47">
+        <v>213864208000.0</v>
+      </c>
+      <c r="N47">
+        <v>217179541000.0</v>
+      </c>
+      <c r="O47">
+        <v>218547031000.0</v>
+      </c>
+      <c r="P47">
+        <v>219846334000.0</v>
+      </c>
+      <c r="Q47">
+        <v>218783592000.0</v>
+      </c>
+      <c r="R47">
+        <v>225705450000.0</v>
+      </c>
+      <c r="S47">
+        <v>232664347000.0</v>
+      </c>
+      <c r="T47">
+        <v>210996859000.0</v>
+      </c>
+      <c r="U47">
+        <v>208560622000.0</v>
+      </c>
+      <c r="V47">
+        <v>211478851000.0</v>
+      </c>
+      <c r="W47">
+        <v>217560166000.0</v>
+      </c>
+      <c r="X47">
+        <v>168573666000.0</v>
+      </c>
+      <c r="Y47">
+        <v>175142403000.0</v>
+      </c>
+      <c r="Z47">
+        <v>180550936000.0</v>
+      </c>
+      <c r="AA47">
+        <v>190284730000.0</v>
+      </c>
+      <c r="AB47">
+        <v>180642480000.0</v>
+      </c>
+      <c r="AC47">
+        <v>173894427000.0</v>
+      </c>
+      <c r="AD47">
+        <v>179232550000.0</v>
+      </c>
+      <c r="AE47">
+        <v>186743248000.0</v>
+      </c>
+      <c r="AF47">
+        <v>180509880000.0</v>
+      </c>
+      <c r="AG47">
+        <v>185771322000.0</v>
+      </c>
+      <c r="AH47">
+        <v>155575875000.0</v>
+      </c>
+      <c r="AI47">
+        <v>177729098000.0</v>
+      </c>
+      <c r="AJ47">
+        <v>153844420000.0</v>
+      </c>
+      <c r="AK47">
+        <v>123991293000.0</v>
+      </c>
+      <c r="AL47">
+        <v>126538116000.0</v>
+      </c>
+      <c r="AM47">
+        <v>129991953000.0</v>
+      </c>
+      <c r="AN47">
+        <v>104018808000.0</v>
+      </c>
+      <c r="AO47">
+        <v>106163036000.0</v>
+      </c>
+      <c r="AP47">
+        <v>108056994000.0</v>
+      </c>
+      <c r="AQ47">
+        <v>110784138000.0</v>
+      </c>
+      <c r="AR47">
+        <v>75389343000.0</v>
+      </c>
+      <c r="AS47">
+        <v>78068504000.0</v>
+      </c>
+      <c r="AT47">
+        <v>80238200000.0</v>
+      </c>
+      <c r="AU47">
+        <v>81384920000.0</v>
+      </c>
+      <c r="AV47">
+        <v>66269868000.0</v>
+      </c>
+      <c r="AW47">
+        <v>64929115000.0</v>
+      </c>
+      <c r="AX47">
+        <v>64417489000.0</v>
+      </c>
+      <c r="AY47">
+        <v>61626794000.0</v>
+      </c>
+      <c r="AZ47">
+        <v>60275379000.0</v>
+      </c>
+      <c r="BA47">
+        <v>61632650000.0</v>
+      </c>
+      <c r="BB47">
+        <v>62486860000.0</v>
+      </c>
+      <c r="BC47">
+        <v>63317809000.0</v>
+      </c>
+      <c r="BD47">
+        <v>58370063000.0</v>
+      </c>
+      <c r="BE47">
+        <v>59139551000.0</v>
+      </c>
+      <c r="BF47">
+        <v>60223007000.0</v>
+      </c>
+      <c r="BG47">
+        <v>61536084000.0</v>
+      </c>
+      <c r="BH47">
+        <v>59871675000.0</v>
+      </c>
+      <c r="BI47">
+        <v>62091293000.0</v>
+      </c>
+      <c r="BJ47">
+        <v>64484789000.0</v>
+      </c>
+      <c r="BK47">
+        <v>67053016000.0</v>
+      </c>
+      <c r="BL47">
+        <v>64318511000.0</v>
+      </c>
+      <c r="BM47">
+        <v>66209236000.0</v>
+      </c>
+      <c r="BN47">
+        <v>73829660000.0</v>
+      </c>
+      <c r="BO47">
+        <v>66911129000.0</v>
+      </c>
+      <c r="BP47">
+        <v>61447715000.0</v>
+      </c>
+      <c r="BQ47">
+        <v>61359696000.0</v>
+      </c>
+      <c r="BR47">
+        <v>57280016000.0</v>
+      </c>
+      <c r="BS47">
+        <v>54402137000.0</v>
+      </c>
+      <c r="BT47">
+        <v>50010697000.0</v>
+      </c>
+      <c r="BU47">
+        <v>45217118000.0</v>
+      </c>
+      <c r="BV47">
+        <v>46310822000.0</v>
+      </c>
+      <c r="BW47">
+        <v>46444726000.0</v>
+      </c>
+      <c r="BX47">
+        <v>47558176000.0</v>
+      </c>
+      <c r="BY47">
+        <v>47085627000.0</v>
+      </c>
+      <c r="BZ47">
+        <v>49096175000.0</v>
+      </c>
+      <c r="CA47">
+        <v>46284493000.0</v>
+      </c>
+      <c r="CB47">
+        <v>46959322000.0</v>
+      </c>
+      <c r="CC47">
+        <v>57655313000.0</v>
+      </c>
+      <c r="CD47">
+        <v>57163278000.0</v>
+      </c>
+      <c r="CE47">
+        <v>47022425000.0</v>
+      </c>
+      <c r="CF47">
+        <v>48062885000.0</v>
+      </c>
+      <c r="CG47">
+        <v>59331731000.0</v>
+      </c>
+      <c r="CH47">
+        <v>47953913000.0</v>
+      </c>
+      <c r="CI47">
+        <v>48971677000.0</v>
+      </c>
+      <c r="CJ47">
+        <v>46821782000.0</v>
+      </c>
+      <c r="CK47">
+        <v>56559480000.0</v>
+      </c>
+      <c r="CL47">
+        <v>45522906000.0</v>
+      </c>
+      <c r="CM47">
+        <v>46075122000.0</v>
+      </c>
+      <c r="CN47">
+        <v>36834565000.0</v>
+      </c>
+      <c r="CO47">
+        <v>29471292000.0</v>
+      </c>
+      <c r="CP47">
+        <v>14126110000.0</v>
+      </c>
+      <c r="CQ47">
+        <v>17363103000.0</v>
+      </c>
+      <c r="CR47">
+        <v>24136863000.0</v>
+      </c>
+    </row>
+    <row r="48" spans="1:96">
+      <c r="A48" t="s">
+        <v>73</v>
+      </c>
+      <c r="B48">
+        <v>996451941000.0</v>
+      </c>
+      <c r="C48">
+        <v>931272797000.0</v>
+      </c>
+      <c r="D48">
+        <v>788771384000.0</v>
+      </c>
+      <c r="E48">
+        <v>785342375000.0</v>
+      </c>
+      <c r="F48">
+        <v>776025886000.0</v>
+      </c>
+      <c r="G48">
+        <v>762832039000.0</v>
+      </c>
+      <c r="H48">
+        <v>689614756000.0</v>
+      </c>
+      <c r="I48">
+        <v>659755379000.0</v>
+      </c>
+      <c r="J48">
+        <v>779571829000.0</v>
+      </c>
+      <c r="K48">
+        <v>755917276000.0</v>
+      </c>
+      <c r="L48">
+        <v>704310542000.0</v>
+      </c>
+      <c r="M48">
+        <v>665284651000.0</v>
+      </c>
+      <c r="N48">
+        <v>763589947000.0</v>
+      </c>
+      <c r="O48">
+        <v>717280132000.0</v>
+      </c>
+      <c r="P48">
+        <v>686309148000.0</v>
+      </c>
+      <c r="Q48">
+        <v>659963030000.0</v>
+      </c>
+      <c r="R48">
+        <v>712978642000.0</v>
+      </c>
+      <c r="S48">
+        <v>644082271000.0</v>
+      </c>
+      <c r="T48">
+        <v>635855064000.0</v>
+      </c>
+      <c r="U48">
+        <v>654263466000.0</v>
+      </c>
+      <c r="V48">
+        <v>626036619000.0</v>
+      </c>
+      <c r="W48">
+        <v>572721508000.0</v>
+      </c>
+      <c r="X48">
+        <v>557907350000.0</v>
+      </c>
+      <c r="Y48">
+        <v>586168855000.0</v>
+      </c>
+      <c r="Z48">
+        <v>589040590000.0</v>
+      </c>
+      <c r="AA48">
+        <v>554050141000.0</v>
+      </c>
+      <c r="AB48">
+        <v>495387328000.0</v>
+      </c>
+      <c r="AC48">
+        <v>484439301000.0</v>
+      </c>
+      <c r="AD48">
+        <v>489874287000.0</v>
+      </c>
+      <c r="AE48">
+        <v>478318884000.0</v>
+      </c>
+      <c r="AF48">
+        <v>597366550000.0</v>
+      </c>
+      <c r="AG48">
+        <v>549302316000.0</v>
+      </c>
+      <c r="AH48">
+        <v>627686431000.0</v>
+      </c>
+      <c r="AI48">
+        <v>575475924000.0</v>
+      </c>
+      <c r="AJ48">
+        <v>570474863000.0</v>
+      </c>
+      <c r="AK48">
+        <v>520156286000.0</v>
+      </c>
+      <c r="AL48">
+        <v>608492202000.0</v>
+      </c>
+      <c r="AM48">
+        <v>542710952000.0</v>
+      </c>
+      <c r="AN48">
+        <v>514230449000.0</v>
+      </c>
+      <c r="AO48">
+        <v>485789200000.0</v>
+      </c>
+      <c r="AP48">
+        <v>449091415000.0</v>
+      </c>
+      <c r="AQ48">
+        <v>433581765000.0</v>
+      </c>
+      <c r="AR48">
+        <v>482286452000.0</v>
+      </c>
+      <c r="AS48">
+        <v>450722276000.0</v>
+      </c>
+      <c r="AT48">
+        <v>563971827000.0</v>
+      </c>
+      <c r="AU48">
+        <v>513729339000.0</v>
+      </c>
+      <c r="AV48">
+        <v>474360271000.0</v>
+      </c>
+      <c r="AW48">
+        <v>434007510000.0</v>
+      </c>
+      <c r="AX48">
+        <v>394072660000.0</v>
+      </c>
+      <c r="AY48">
+        <v>472257105000.0</v>
+      </c>
+      <c r="AZ48">
+        <v>451581455000.0</v>
+      </c>
+      <c r="BA48">
+        <v>415778862000.0</v>
+      </c>
+      <c r="BB48">
+        <v>378655233000.0</v>
+      </c>
+      <c r="BC48">
+        <v>376780348000.0</v>
+      </c>
+      <c r="BD48">
+        <v>370919565000.0</v>
+      </c>
+      <c r="BE48">
+        <v>344860005000.0</v>
+      </c>
+      <c r="BF48">
+        <v>488655139000.0</v>
+      </c>
+      <c r="BG48">
+        <v>449740193000.0</v>
+      </c>
+      <c r="BH48">
+        <v>349329582000.0</v>
+      </c>
+      <c r="BI48">
+        <v>314112656000.0</v>
+      </c>
+      <c r="BJ48">
+        <v>364372595000.0</v>
+      </c>
+      <c r="BK48">
+        <v>318575146000.0</v>
+      </c>
+      <c r="BL48">
+        <v>295846319000.0</v>
+      </c>
+      <c r="BM48">
+        <v>348316651000.0</v>
+      </c>
+      <c r="BN48">
+        <v>354095179000.0</v>
+      </c>
+      <c r="BO48">
+        <v>314222468000.0</v>
+      </c>
+      <c r="BP48">
+        <v>281936538000.0</v>
+      </c>
+      <c r="BQ48">
+        <v>246720828000.0</v>
+      </c>
+      <c r="BR48">
+        <v>327642116000.0</v>
+      </c>
+      <c r="BS48">
+        <v>287362290000.0</v>
+      </c>
+      <c r="BT48">
+        <v>261449931000.0</v>
+      </c>
+      <c r="BU48">
+        <v>236578341000.0</v>
+      </c>
+      <c r="BV48">
+        <v>265930259000.0</v>
+      </c>
+      <c r="BW48">
+        <v>238959485000.0</v>
+      </c>
+      <c r="BX48">
+        <v>216539141000.0</v>
+      </c>
+      <c r="BY48">
+        <v>194132425000.0</v>
+      </c>
+      <c r="BZ48">
+        <v>226023220000.0</v>
+      </c>
+      <c r="CA48">
+        <v>194274957000.0</v>
+      </c>
+      <c r="CB48">
+        <v>174947224000.0</v>
+      </c>
+      <c r="CC48">
+        <v>152789260000.0</v>
+      </c>
+      <c r="CD48">
+        <v>166783138000.0</v>
+      </c>
+      <c r="CE48">
+        <v>134617255000.0</v>
+      </c>
+      <c r="CF48">
+        <v>112357024000.0</v>
+      </c>
+      <c r="CG48">
+        <v>102132474000.0</v>
+      </c>
+      <c r="CH48">
+        <v>124212884000.0</v>
+      </c>
+      <c r="CI48">
+        <v>108277210000.0</v>
+      </c>
+      <c r="CJ48">
+        <v>124549638000.0</v>
+      </c>
+      <c r="CK48">
+        <v>113782475000.0</v>
+      </c>
+      <c r="CL48">
+        <v>132882966000.0</v>
+      </c>
+      <c r="CM48">
+        <v>113758692000.0</v>
+      </c>
+      <c r="CN48">
+        <v>104584106000.0</v>
+      </c>
+      <c r="CO48">
+        <v>103498552000.0</v>
+      </c>
+      <c r="CP48">
+        <v>100017386000.0</v>
+      </c>
+      <c r="CQ48">
+        <v>82869757000.0</v>
+      </c>
+      <c r="CR48">
+        <v>86233494000.0</v>
+      </c>
+    </row>
+    <row r="49" spans="1:96">
+      <c r="A49" t="s">
+        <v>74</v>
+      </c>
+      <c r="B49"/>
+      <c r="C49"/>
+      <c r="D49"/>
+      <c r="E49"/>
+      <c r="F49"/>
+      <c r="G49"/>
+      <c r="H49"/>
+      <c r="I49"/>
+      <c r="J49"/>
+      <c r="K49"/>
+      <c r="L49"/>
+      <c r="M49"/>
+      <c r="N49"/>
+      <c r="O49"/>
+      <c r="P49"/>
+      <c r="Q49"/>
+      <c r="R49"/>
+      <c r="S49"/>
+      <c r="T49"/>
+      <c r="U49"/>
+      <c r="V49"/>
+      <c r="W49"/>
+      <c r="X49"/>
+      <c r="Y49"/>
+      <c r="Z49"/>
+      <c r="AA49"/>
+      <c r="AB49"/>
+      <c r="AC49"/>
+      <c r="AD49"/>
+      <c r="AE49"/>
+      <c r="AF49"/>
+      <c r="AG49"/>
+      <c r="AH49"/>
+      <c r="AI49"/>
+      <c r="AJ49"/>
+      <c r="AK49"/>
+      <c r="AL49"/>
+      <c r="AM49"/>
+      <c r="AN49"/>
+      <c r="AO49"/>
+      <c r="AP49"/>
+      <c r="AQ49"/>
+      <c r="AR49"/>
+      <c r="AS49"/>
+      <c r="AT49"/>
+      <c r="AU49"/>
+      <c r="AV49"/>
+      <c r="AW49"/>
+      <c r="AX49"/>
+      <c r="AY49"/>
+      <c r="AZ49"/>
+      <c r="BA49"/>
+      <c r="BB49"/>
+      <c r="BC49"/>
+      <c r="BD49"/>
+      <c r="BE49"/>
+      <c r="BF49"/>
+      <c r="BG49"/>
+      <c r="BH49"/>
+      <c r="BI49"/>
+      <c r="BJ49"/>
+      <c r="BK49"/>
+      <c r="BL49"/>
+      <c r="BM49"/>
+      <c r="BN49"/>
+      <c r="BO49"/>
+      <c r="BP49"/>
+      <c r="BQ49"/>
+      <c r="BR49"/>
+      <c r="BS49"/>
+      <c r="BT49"/>
+      <c r="BU49"/>
+      <c r="BV49"/>
+      <c r="BW49"/>
+      <c r="BX49"/>
+      <c r="BY49"/>
+      <c r="BZ49"/>
+      <c r="CA49"/>
+      <c r="CB49"/>
+      <c r="CC49"/>
+      <c r="CD49"/>
+      <c r="CE49"/>
+      <c r="CF49"/>
+      <c r="CG49"/>
+      <c r="CH49"/>
+      <c r="CI49"/>
+      <c r="CJ49"/>
+      <c r="CK49"/>
+      <c r="CL49"/>
+      <c r="CM49"/>
+      <c r="CN49"/>
+      <c r="CO49"/>
+      <c r="CP49"/>
+      <c r="CQ49"/>
+      <c r="CR49"/>
+    </row>
+    <row r="50" spans="1:96">
+      <c r="A50" t="s">
+        <v>75</v>
+      </c>
+      <c r="B50"/>
+      <c r="C50"/>
+      <c r="D50"/>
+      <c r="E50"/>
+      <c r="F50"/>
+      <c r="G50"/>
+      <c r="H50"/>
+      <c r="I50"/>
+      <c r="J50"/>
+      <c r="K50"/>
+      <c r="L50"/>
+      <c r="M50"/>
+      <c r="N50"/>
+      <c r="O50"/>
+      <c r="P50"/>
+      <c r="Q50"/>
+      <c r="R50"/>
+      <c r="S50"/>
+      <c r="T50"/>
+      <c r="U50"/>
+      <c r="V50"/>
+      <c r="W50"/>
+      <c r="X50"/>
+      <c r="Y50"/>
+      <c r="Z50"/>
+      <c r="AA50"/>
+      <c r="AB50"/>
+      <c r="AC50"/>
+      <c r="AD50"/>
+      <c r="AE50"/>
+      <c r="AF50"/>
+      <c r="AG50"/>
+      <c r="AH50"/>
+      <c r="AI50"/>
+      <c r="AJ50"/>
+      <c r="AK50"/>
+      <c r="AL50"/>
+      <c r="AM50"/>
+      <c r="AN50"/>
+      <c r="AO50"/>
+      <c r="AP50"/>
+      <c r="AQ50"/>
+      <c r="AR50"/>
+      <c r="AS50"/>
+      <c r="AT50"/>
+      <c r="AU50"/>
+      <c r="AV50"/>
+      <c r="AW50"/>
+      <c r="AX50"/>
+      <c r="AY50"/>
+      <c r="AZ50"/>
+      <c r="BA50"/>
+      <c r="BB50"/>
+      <c r="BC50"/>
+      <c r="BD50"/>
+      <c r="BE50"/>
+      <c r="BF50"/>
+      <c r="BG50"/>
+      <c r="BH50"/>
+      <c r="BI50"/>
+      <c r="BJ50"/>
+      <c r="BK50"/>
+      <c r="BL50"/>
+      <c r="BM50"/>
+      <c r="BN50"/>
+      <c r="BO50"/>
+      <c r="BP50"/>
+      <c r="BQ50"/>
+      <c r="BR50"/>
+      <c r="BS50"/>
+      <c r="BT50"/>
+      <c r="BU50"/>
+      <c r="BV50"/>
+      <c r="BW50"/>
+      <c r="BX50"/>
+      <c r="BY50"/>
+      <c r="BZ50"/>
+      <c r="CA50"/>
+      <c r="CB50"/>
+      <c r="CC50"/>
+      <c r="CD50"/>
+      <c r="CE50"/>
+      <c r="CF50"/>
+      <c r="CG50"/>
+      <c r="CH50"/>
+      <c r="CI50"/>
+      <c r="CJ50"/>
+      <c r="CK50"/>
+      <c r="CL50"/>
+      <c r="CM50"/>
+      <c r="CN50"/>
+      <c r="CO50"/>
+      <c r="CP50"/>
+      <c r="CQ50"/>
+      <c r="CR50"/>
+    </row>
+    <row r="51" spans="1:96">
+      <c r="A51" t="s">
+        <v>76</v>
+      </c>
+      <c r="B51">
+        <v>18622645000.0</v>
+      </c>
+      <c r="C51">
+        <v>14228509000.0</v>
+      </c>
+      <c r="D51">
+        <v>15153519000.0</v>
+      </c>
+      <c r="E51">
+        <v>17311295000.0</v>
+      </c>
+      <c r="F51">
+        <v>18071638000.0</v>
+      </c>
+      <c r="G51">
+        <v>20213006000.0</v>
+      </c>
+      <c r="H51">
+        <v>18449276000.0</v>
+      </c>
+      <c r="I51">
+        <v>18715742000.0</v>
+      </c>
+      <c r="J51">
+        <v>20501154000.0</v>
+      </c>
+      <c r="K51">
+        <v>18132710000.0</v>
+      </c>
+      <c r="L51">
+        <v>16050235000.0</v>
+      </c>
+      <c r="M51">
+        <v>16792488000.0</v>
+      </c>
+      <c r="N51">
+        <v>14987367000.0</v>
+      </c>
+      <c r="O51">
+        <v>16183164000.0</v>
+      </c>
+      <c r="P51">
+        <v>17496202000.0</v>
+      </c>
+      <c r="Q51">
+        <v>16455259000.0</v>
+      </c>
+      <c r="R51">
+        <v>18513493000.0</v>
+      </c>
+      <c r="S51">
+        <v>20282485000.0</v>
+      </c>
+      <c r="T51">
+        <v>24431117000.0</v>
+      </c>
+      <c r="U51">
+        <v>22659424000.0</v>
+      </c>
+      <c r="V51">
+        <v>24094099000.0</v>
+      </c>
+      <c r="W51">
+        <v>22020553000.0</v>
+      </c>
+      <c r="X51">
+        <v>26432150000.0</v>
+      </c>
+      <c r="Y51">
+        <v>4673718000.0</v>
+      </c>
+      <c r="Z51">
+        <v>10769470000.0</v>
+      </c>
+      <c r="AA51">
+        <v>1240887000.0</v>
+      </c>
+      <c r="AB51"/>
+      <c r="AC51">
+        <v>18117441000.0</v>
+      </c>
+      <c r="AD51">
+        <v>19653818000.0</v>
+      </c>
+      <c r="AE51">
+        <v>2865901000.0</v>
+      </c>
+      <c r="AF51">
+        <v>1656226000.0</v>
+      </c>
+      <c r="AG51">
+        <v>1670016000.0</v>
+      </c>
+      <c r="AH51">
+        <v>1694004000.0</v>
+      </c>
+      <c r="AI51">
+        <v>3281119000.0</v>
+      </c>
+      <c r="AJ51">
+        <v>20000000000.0</v>
+      </c>
+      <c r="AK51">
+        <v>30000000000.0</v>
+      </c>
+      <c r="AL51"/>
+      <c r="AM51"/>
+      <c r="AN51"/>
+      <c r="AO51"/>
+      <c r="AP51"/>
+      <c r="AQ51"/>
+      <c r="AR51"/>
+      <c r="AS51"/>
+      <c r="AT51"/>
+      <c r="AU51"/>
+      <c r="AV51"/>
+      <c r="AW51"/>
+      <c r="AX51"/>
+      <c r="AY51"/>
+      <c r="AZ51"/>
+      <c r="BA51"/>
+      <c r="BB51"/>
+      <c r="BC51"/>
+      <c r="BD51"/>
+      <c r="BE51"/>
+      <c r="BF51"/>
+      <c r="BG51"/>
+      <c r="BH51"/>
+      <c r="BI51"/>
+      <c r="BJ51"/>
+      <c r="BK51"/>
+      <c r="BL51"/>
+      <c r="BM51"/>
+      <c r="BN51"/>
+      <c r="BO51"/>
+      <c r="BP51"/>
+      <c r="BQ51"/>
+      <c r="BR51"/>
+      <c r="BS51"/>
+      <c r="BT51"/>
+      <c r="BU51"/>
+      <c r="BV51"/>
+      <c r="BW51"/>
+      <c r="BX51"/>
+      <c r="BY51"/>
+      <c r="BZ51"/>
+      <c r="CA51"/>
+      <c r="CB51"/>
+      <c r="CC51"/>
+      <c r="CD51"/>
+      <c r="CE51"/>
+      <c r="CF51"/>
+      <c r="CG51"/>
+      <c r="CH51"/>
+      <c r="CI51"/>
+      <c r="CJ51"/>
+      <c r="CK51"/>
+      <c r="CL51"/>
+      <c r="CM51"/>
+      <c r="CN51"/>
+      <c r="CO51"/>
+      <c r="CP51"/>
+      <c r="CQ51"/>
+      <c r="CR51"/>
+    </row>
+    <row r="52" spans="1:96">
+      <c r="A52" t="s">
+        <v>77</v>
+      </c>
+      <c r="B52">
+        <v>2540221000.0</v>
+      </c>
+      <c r="C52">
+        <v>5091383000.0</v>
+      </c>
+      <c r="D52">
+        <v>5740898000.0</v>
+      </c>
+      <c r="E52">
+        <v>6490892000.0</v>
+      </c>
+      <c r="F52">
+        <v>6909594000.0</v>
+      </c>
+      <c r="G52">
+        <v>7559434000.0</v>
+      </c>
+      <c r="H52">
+        <v>5178192000.0</v>
+      </c>
+      <c r="I52">
+        <v>26233132000.0</v>
+      </c>
+      <c r="J52">
+        <v>12457326000.0</v>
+      </c>
+      <c r="K52">
+        <v>13873780000.0</v>
+      </c>
+      <c r="L52">
+        <v>6087221000.0</v>
+      </c>
+      <c r="M52">
+        <v>6063955000.0</v>
+      </c>
+      <c r="N52">
+        <v>6189798000.0</v>
+      </c>
+      <c r="O52">
+        <v>6452768000.0</v>
+      </c>
+      <c r="P52">
+        <v>6955100000.0</v>
+      </c>
+      <c r="Q52">
+        <v>5543878000.0</v>
+      </c>
+      <c r="R52">
+        <v>6840926000.0</v>
+      </c>
+      <c r="S52">
+        <v>7163108000.0</v>
+      </c>
+      <c r="T52">
+        <v>9422923000.0</v>
+      </c>
+      <c r="U52">
+        <v>8873992000.0</v>
+      </c>
+      <c r="V52">
+        <v>9024376000.0</v>
+      </c>
+      <c r="W52">
+        <v>7049999000.0</v>
+      </c>
+      <c r="X52">
+        <v>26432150000.0</v>
+      </c>
+      <c r="Y52">
+        <v>4673718000.0</v>
+      </c>
+      <c r="Z52">
+        <v>10769470000.0</v>
+      </c>
+      <c r="AA52">
+        <v>1240887000.0</v>
+      </c>
+      <c r="AB52"/>
+      <c r="AC52">
+        <v>-18536161000.0</v>
+      </c>
+      <c r="AD52">
+        <v>19653818000.0</v>
+      </c>
+      <c r="AE52">
+        <v>-550883221000.0</v>
+      </c>
+      <c r="AF52">
+        <v>1656226000.0</v>
+      </c>
+      <c r="AG52">
+        <v>-23135210000.0</v>
+      </c>
+      <c r="AH52">
+        <v>1694004000.0</v>
+      </c>
+      <c r="AI52">
+        <v>3281119000.0</v>
+      </c>
+      <c r="AJ52">
+        <v>16263493000.0</v>
+      </c>
+      <c r="AK52">
+        <v>30000000000.0</v>
+      </c>
+      <c r="AL52"/>
+      <c r="AM52"/>
+      <c r="AN52"/>
+      <c r="AO52"/>
+      <c r="AP52"/>
+      <c r="AQ52"/>
+      <c r="AR52"/>
+      <c r="AS52"/>
+      <c r="AT52"/>
+      <c r="AU52"/>
+      <c r="AV52"/>
+      <c r="AW52"/>
+      <c r="AX52"/>
+      <c r="AY52"/>
+      <c r="AZ52"/>
+      <c r="BA52"/>
+      <c r="BB52"/>
+      <c r="BC52"/>
+      <c r="BD52"/>
+      <c r="BE52"/>
+      <c r="BF52"/>
+      <c r="BG52"/>
+      <c r="BH52"/>
+      <c r="BI52"/>
+      <c r="BJ52"/>
+      <c r="BK52"/>
+      <c r="BL52"/>
+      <c r="BM52"/>
+      <c r="BN52"/>
+      <c r="BO52"/>
+      <c r="BP52"/>
+      <c r="BQ52"/>
+      <c r="BR52"/>
+      <c r="BS52"/>
+      <c r="BT52"/>
+      <c r="BU52"/>
+      <c r="BV52"/>
+      <c r="BW52"/>
+      <c r="BX52"/>
+      <c r="BY52"/>
+      <c r="BZ52"/>
+      <c r="CA52"/>
+      <c r="CB52"/>
+      <c r="CC52"/>
+      <c r="CD52"/>
+      <c r="CE52"/>
+      <c r="CF52"/>
+      <c r="CG52"/>
+      <c r="CH52"/>
+      <c r="CI52"/>
+      <c r="CJ52"/>
+      <c r="CK52"/>
+      <c r="CL52"/>
+      <c r="CM52"/>
+      <c r="CN52"/>
+      <c r="CO52"/>
+      <c r="CP52"/>
+      <c r="CQ52"/>
+      <c r="CR52"/>
+    </row>
+    <row r="53" spans="1:96">
+      <c r="A53" t="s">
+        <v>78</v>
+      </c>
+      <c r="B53">
+        <v>100664906000.0</v>
+      </c>
+      <c r="C53">
+        <v>78606691000.0</v>
+      </c>
+      <c r="D53">
+        <v>30775379000.0</v>
+      </c>
+      <c r="E53">
+        <v>14066781000.0</v>
+      </c>
+      <c r="F53">
+        <v>68000000000.0</v>
+      </c>
+      <c r="G53"/>
+      <c r="H53">
+        <v>0.0</v>
+      </c>
+      <c r="I53">
+        <v>30000000000.0</v>
+      </c>
+      <c r="J53"/>
+      <c r="K53">
+        <v>19310028000.0</v>
+      </c>
+      <c r="L53">
+        <v>10032571000.0</v>
+      </c>
+      <c r="M53">
+        <v>16585359000.0</v>
+      </c>
+      <c r="N53">
+        <v>19135410000.0</v>
+      </c>
+      <c r="O53">
+        <v>79614740000.0</v>
+      </c>
+      <c r="P53">
+        <v>57498771000.0</v>
+      </c>
+      <c r="Q53">
+        <v>57871483000.0</v>
+      </c>
+      <c r="R53">
+        <v>210000000000.0</v>
+      </c>
+      <c r="S53">
+        <v>163900000000.0</v>
+      </c>
+      <c r="T53">
+        <v>163900000000.0</v>
+      </c>
+      <c r="U53">
+        <v>163900000000.0</v>
+      </c>
+      <c r="V53">
+        <v>119200000000.0</v>
+      </c>
+      <c r="W53">
+        <v>96400000000.0</v>
+      </c>
+      <c r="X53">
+        <v>55700000000.0</v>
+      </c>
+      <c r="Y53"/>
+      <c r="Z53"/>
+      <c r="AA53"/>
+      <c r="AB53"/>
+      <c r="AC53"/>
+      <c r="AD53"/>
+      <c r="AE53"/>
+      <c r="AF53"/>
+      <c r="AG53"/>
+      <c r="AH53"/>
+      <c r="AI53"/>
+      <c r="AJ53"/>
+      <c r="AK53"/>
+      <c r="AL53"/>
+      <c r="AM53"/>
+      <c r="AN53"/>
+      <c r="AO53"/>
+      <c r="AP53"/>
+      <c r="AQ53"/>
+      <c r="AR53"/>
+      <c r="AS53"/>
+      <c r="AT53"/>
+      <c r="AU53"/>
+      <c r="AV53"/>
+      <c r="AW53"/>
+      <c r="AX53"/>
+      <c r="AY53"/>
+      <c r="AZ53"/>
+      <c r="BA53"/>
+      <c r="BB53"/>
+      <c r="BC53"/>
+      <c r="BD53"/>
+      <c r="BE53"/>
+      <c r="BF53"/>
+      <c r="BG53"/>
+      <c r="BH53"/>
+      <c r="BI53"/>
+      <c r="BJ53"/>
+      <c r="BK53"/>
+      <c r="BL53"/>
+      <c r="BM53"/>
+      <c r="BN53"/>
+      <c r="BO53"/>
+      <c r="BP53"/>
+      <c r="BQ53"/>
+      <c r="BR53"/>
+      <c r="BS53"/>
+      <c r="BT53"/>
+      <c r="BU53"/>
+      <c r="BV53"/>
+      <c r="BW53"/>
+      <c r="BX53"/>
+      <c r="BY53"/>
+      <c r="BZ53"/>
+      <c r="CA53"/>
+      <c r="CB53"/>
+      <c r="CC53"/>
+      <c r="CD53"/>
+      <c r="CE53"/>
+      <c r="CF53"/>
+      <c r="CG53"/>
+      <c r="CH53"/>
+      <c r="CI53"/>
+      <c r="CJ53"/>
+      <c r="CK53"/>
+      <c r="CL53"/>
+      <c r="CM53"/>
+      <c r="CN53"/>
+      <c r="CO53"/>
+      <c r="CP53"/>
+      <c r="CQ53"/>
+      <c r="CR53"/>
+    </row>
+    <row r="54" spans="1:96">
+      <c r="A54" t="s">
+        <v>79</v>
+      </c>
+      <c r="B54"/>
+      <c r="C54"/>
+      <c r="D54"/>
+      <c r="E54"/>
+      <c r="F54"/>
+      <c r="G54"/>
+      <c r="H54"/>
+      <c r="I54"/>
+      <c r="J54"/>
+      <c r="K54"/>
+      <c r="L54"/>
+      <c r="M54"/>
+      <c r="N54"/>
+      <c r="O54"/>
+      <c r="P54"/>
+      <c r="Q54"/>
+      <c r="R54"/>
+      <c r="S54"/>
+      <c r="T54"/>
+      <c r="U54"/>
+      <c r="V54"/>
+      <c r="W54"/>
+      <c r="X54"/>
+      <c r="Y54"/>
+      <c r="Z54"/>
+      <c r="AA54"/>
+      <c r="AB54"/>
+      <c r="AC54"/>
+      <c r="AD54"/>
+      <c r="AE54"/>
+      <c r="AF54"/>
+      <c r="AG54"/>
+      <c r="AH54"/>
+      <c r="AI54"/>
+      <c r="AJ54"/>
+      <c r="AK54"/>
+      <c r="AL54"/>
+      <c r="AM54"/>
+      <c r="AN54"/>
+      <c r="AO54"/>
+      <c r="AP54"/>
+      <c r="AQ54"/>
+      <c r="AR54"/>
+      <c r="AS54"/>
+      <c r="AT54"/>
+      <c r="AU54"/>
+      <c r="AV54"/>
+      <c r="AW54"/>
+      <c r="AX54"/>
+      <c r="AY54"/>
+      <c r="AZ54"/>
+      <c r="BA54"/>
+      <c r="BB54"/>
+      <c r="BC54"/>
+      <c r="BD54"/>
+      <c r="BE54"/>
+      <c r="BF54"/>
+      <c r="BG54"/>
+      <c r="BH54"/>
+      <c r="BI54"/>
+      <c r="BJ54"/>
+      <c r="BK54"/>
+      <c r="BL54"/>
+      <c r="BM54"/>
+      <c r="BN54"/>
+      <c r="BO54"/>
+      <c r="BP54"/>
+      <c r="BQ54"/>
+      <c r="BR54"/>
+      <c r="BS54"/>
+      <c r="BT54"/>
+      <c r="BU54"/>
+      <c r="BV54"/>
+      <c r="BW54"/>
+      <c r="BX54"/>
+      <c r="BY54"/>
+      <c r="BZ54"/>
+      <c r="CA54"/>
+      <c r="CB54"/>
+      <c r="CC54"/>
+      <c r="CD54"/>
+      <c r="CE54"/>
+      <c r="CF54"/>
+      <c r="CG54"/>
+      <c r="CH54"/>
+      <c r="CI54"/>
+      <c r="CJ54"/>
+      <c r="CK54"/>
+      <c r="CL54"/>
+      <c r="CM54"/>
+      <c r="CN54"/>
+      <c r="CO54"/>
+      <c r="CP54"/>
+      <c r="CQ54"/>
+      <c r="CR54"/>
+    </row>
+    <row r="55" spans="1:96">
+      <c r="A55" t="s">
+        <v>80</v>
+      </c>
+      <c r="B55">
+        <v>1324073588000.0</v>
+      </c>
+      <c r="C55">
+        <v>1272202396000.0</v>
+      </c>
+      <c r="D55">
+        <v>987926145000.0</v>
+      </c>
+      <c r="E55">
+        <v>1007228303000.0</v>
+      </c>
+      <c r="F55">
+        <v>982689924000.0</v>
+      </c>
+      <c r="G55">
+        <v>956936728000.0</v>
+      </c>
+      <c r="H55">
+        <v>916911402000.0</v>
+      </c>
+      <c r="I55">
+        <v>969372194000.0</v>
+      </c>
+      <c r="J55">
+        <v>1067335979000.0</v>
+      </c>
+      <c r="K55">
+        <v>957814110000.0</v>
+      </c>
+      <c r="L55">
+        <v>927740516000.0</v>
+      </c>
+      <c r="M55">
+        <v>894473523000.0</v>
+      </c>
+      <c r="N55">
+        <v>1038637084000.0</v>
+      </c>
+      <c r="O55">
+        <v>1037647240000.0</v>
+      </c>
+      <c r="P55">
+        <v>950773864000.0</v>
+      </c>
+      <c r="Q55">
+        <v>988444090000.0</v>
+      </c>
+      <c r="R55">
+        <v>1066781775000.0</v>
+      </c>
+      <c r="S55">
+        <v>1026266866000.0</v>
+      </c>
+      <c r="T55">
+        <v>925000013000.0</v>
+      </c>
+      <c r="U55">
+        <v>940150329000.0</v>
+      </c>
+      <c r="V55">
+        <v>887598553000.0</v>
+      </c>
+      <c r="W55">
+        <v>929901046000.0</v>
+      </c>
+      <c r="X55">
+        <v>931747046000.0</v>
+      </c>
+      <c r="Y55">
+        <v>954480964000.0</v>
+      </c>
+      <c r="Z55">
+        <v>964061993000.0</v>
+      </c>
+      <c r="AA55">
+        <v>901060986000.0</v>
+      </c>
+      <c r="AB55">
+        <v>800889480000.0</v>
+      </c>
+      <c r="AC55">
+        <v>848785112000.0</v>
+      </c>
+      <c r="AD55">
+        <v>1252934508000.0</v>
+      </c>
+      <c r="AE55">
+        <v>1263113689000.0</v>
+      </c>
+      <c r="AF55">
+        <v>887910398000.0</v>
+      </c>
+      <c r="AG55">
+        <v>946048480000.0</v>
+      </c>
+      <c r="AH55">
+        <v>878779787000.0</v>
+      </c>
+      <c r="AI55">
+        <v>847006544000.0</v>
+      </c>
+      <c r="AJ55">
+        <v>875827903000.0</v>
+      </c>
+      <c r="AK55">
+        <v>802120488000.0</v>
+      </c>
+      <c r="AL55">
+        <v>858166625000.0</v>
+      </c>
+      <c r="AM55">
+        <v>743934894000.0</v>
+      </c>
+      <c r="AN55">
+        <v>712389485000.0</v>
+      </c>
+      <c r="AO55">
+        <v>736885134000.0</v>
+      </c>
+      <c r="AP55">
+        <v>789960834000.0</v>
+      </c>
+      <c r="AQ55">
+        <v>641646818000.0</v>
+      </c>
+      <c r="AR55">
+        <v>644560236000.0</v>
+      </c>
+      <c r="AS55">
+        <v>628541921000.0</v>
+      </c>
+      <c r="AT55">
+        <v>739173456000.0</v>
+      </c>
+      <c r="AU55">
+        <v>716599526000.0</v>
+      </c>
+      <c r="AV55">
+        <v>657182978000.0</v>
+      </c>
+      <c r="AW55">
+        <v>635549664000.0</v>
+      </c>
+      <c r="AX55">
+        <v>792791730000.0</v>
+      </c>
+      <c r="AY55">
+        <v>696946318000.0</v>
+      </c>
+      <c r="AZ55">
+        <v>680222422000.0</v>
+      </c>
+      <c r="BA55">
+        <v>628832804000.0</v>
+      </c>
+      <c r="BB55">
+        <v>667755633000.0</v>
+      </c>
+      <c r="BC55">
+        <v>569430951000.0</v>
+      </c>
+      <c r="BD55">
+        <v>594219090000.0</v>
+      </c>
+      <c r="BE55">
+        <v>485547685000.0</v>
+      </c>
+      <c r="BF55">
+        <v>622884981000.0</v>
+      </c>
+      <c r="BG55">
+        <v>584388578000.0</v>
+      </c>
+      <c r="BH55">
+        <v>494337452000.0</v>
+      </c>
+      <c r="BI55">
+        <v>445343758000.0</v>
+      </c>
+      <c r="BJ55">
+        <v>493890422000.0</v>
+      </c>
+      <c r="BK55">
+        <v>434768493000.0</v>
+      </c>
+      <c r="BL55">
+        <v>490677551000.0</v>
+      </c>
+      <c r="BM55">
+        <v>474953467000.0</v>
+      </c>
+      <c r="BN55">
+        <v>456933568000.0</v>
+      </c>
+      <c r="BO55">
+        <v>433970635000.0</v>
+      </c>
+      <c r="BP55">
+        <v>385482929000.0</v>
+      </c>
+      <c r="BQ55">
+        <v>345544150000.0</v>
+      </c>
+      <c r="BR55">
+        <v>421849682000.0</v>
+      </c>
+      <c r="BS55">
+        <v>375064492000.0</v>
+      </c>
+      <c r="BT55">
+        <v>355305171000.0</v>
+      </c>
+      <c r="BU55">
+        <v>330214064000.0</v>
+      </c>
+      <c r="BV55">
+        <v>351228614000.0</v>
+      </c>
+      <c r="BW55">
+        <v>331062225000.0</v>
+      </c>
+      <c r="BX55">
+        <v>309312519000.0</v>
+      </c>
+      <c r="BY55">
+        <v>280861869000.0</v>
+      </c>
+      <c r="BZ55">
+        <v>321499900000.0</v>
+      </c>
+      <c r="CA55">
+        <v>282698909000.0</v>
+      </c>
+      <c r="CB55">
+        <v>261930462000.0</v>
+      </c>
+      <c r="CC55">
+        <v>236807150000.0</v>
+      </c>
+      <c r="CD55">
+        <v>253645955000.0</v>
+      </c>
+      <c r="CE55">
+        <v>218034134000.0</v>
+      </c>
+      <c r="CF55">
+        <v>217865855000.0</v>
+      </c>
+      <c r="CG55">
+        <v>196124515000.0</v>
+      </c>
+      <c r="CH55">
+        <v>219643289000.0</v>
+      </c>
+      <c r="CI55">
+        <v>200466350000.0</v>
+      </c>
+      <c r="CJ55">
+        <v>212009593000.0</v>
+      </c>
+      <c r="CK55">
+        <v>210770797000.0</v>
+      </c>
+      <c r="CL55">
+        <v>226951722000.0</v>
+      </c>
+      <c r="CM55">
+        <v>200328300000.0</v>
+      </c>
+      <c r="CN55">
+        <v>187020418000.0</v>
+      </c>
+      <c r="CO55">
+        <v>172336151000.0</v>
+      </c>
+      <c r="CP55">
+        <v>166740376000.0</v>
+      </c>
+      <c r="CQ55">
+        <v>162719814000.0</v>
+      </c>
+      <c r="CR55">
+        <v>159874917000.0</v>
+      </c>
+    </row>
+    <row r="56" spans="1:96">
+      <c r="A56" t="s">
+        <v>81</v>
+      </c>
+      <c r="B56">
+        <v>1098874234000.0</v>
+      </c>
+      <c r="C56">
+        <v>1047414078000.0</v>
+      </c>
+      <c r="D56">
+        <v>759845727000.0</v>
+      </c>
+      <c r="E56">
+        <v>753386168000.0</v>
+      </c>
+      <c r="F56">
+        <v>734015873000.0</v>
+      </c>
+      <c r="G56">
+        <v>709599779000.0</v>
+      </c>
+      <c r="H56">
+        <v>669902247000.0</v>
+      </c>
+      <c r="I56">
+        <v>739506582000.0</v>
+      </c>
+      <c r="J56">
+        <v>829536055000.0</v>
+      </c>
+      <c r="K56">
+        <v>718193526000.0</v>
+      </c>
+      <c r="L56">
+        <v>689921403000.0</v>
+      </c>
+      <c r="M56">
+        <v>660722732000.0</v>
+      </c>
+      <c r="N56">
+        <v>801762897000.0</v>
+      </c>
+      <c r="O56">
+        <v>795587313000.0</v>
+      </c>
+      <c r="P56">
+        <v>707317160000.0</v>
+      </c>
+      <c r="Q56">
+        <v>745003653000.0</v>
+      </c>
+      <c r="R56">
+        <v>815852563000.0</v>
+      </c>
+      <c r="S56">
+        <v>768122706000.0</v>
+      </c>
+      <c r="T56">
+        <v>665754798000.0</v>
+      </c>
+      <c r="U56">
+        <v>682876554000.0</v>
+      </c>
+      <c r="V56">
+        <v>628344684000.0</v>
+      </c>
+      <c r="W56">
+        <v>678404760000.0</v>
+      </c>
+      <c r="X56">
+        <v>723179787000.0</v>
+      </c>
+      <c r="Y56">
+        <v>737849721000.0</v>
+      </c>
+      <c r="Z56">
+        <v>731438191000.0</v>
+      </c>
+      <c r="AA56">
+        <v>675010699000.0</v>
+      </c>
+      <c r="AB56">
+        <v>593826520000.0</v>
+      </c>
+      <c r="AC56">
+        <v>648620307000.0</v>
+      </c>
+      <c r="AD56">
+        <v>973687601000.0</v>
+      </c>
+      <c r="AE56">
+        <v>973309659000.0</v>
+      </c>
+      <c r="AF56">
+        <v>605306756000.0</v>
+      </c>
+      <c r="AG56">
+        <v>661861538000.0</v>
+      </c>
+      <c r="AH56">
+        <v>596195481000.0</v>
+      </c>
+      <c r="AI56">
+        <v>569889512000.0</v>
+      </c>
+      <c r="AJ56">
+        <v>620479959000.0</v>
+      </c>
+      <c r="AK56">
+        <v>561421421000.0</v>
+      </c>
+      <c r="AL56">
+        <v>628258088000.0</v>
+      </c>
+      <c r="AM56">
+        <v>508615377000.0</v>
+      </c>
+      <c r="AN56">
+        <v>496107838000.0</v>
+      </c>
+      <c r="AO56">
+        <v>522977013000.0</v>
+      </c>
+      <c r="AP56">
+        <v>593253860000.0</v>
+      </c>
+      <c r="AQ56">
+        <v>483679971000.0</v>
+      </c>
+      <c r="AR56">
+        <v>535484234000.0</v>
+      </c>
+      <c r="AS56">
+        <v>512920110000.0</v>
+      </c>
+      <c r="AT56">
+        <v>618371828000.0</v>
+      </c>
+      <c r="AU56">
+        <v>595338719000.0</v>
+      </c>
+      <c r="AV56">
+        <v>541897404000.0</v>
+      </c>
+      <c r="AW56">
+        <v>526551583000.0</v>
+      </c>
+      <c r="AX56">
+        <v>684465005000.0</v>
+      </c>
+      <c r="AY56">
+        <v>588237590000.0</v>
+      </c>
+      <c r="AZ56">
+        <v>579440425000.0</v>
+      </c>
+      <c r="BA56">
+        <v>526826010000.0</v>
+      </c>
+      <c r="BB56">
+        <v>564816205000.0</v>
+      </c>
+      <c r="BC56">
+        <v>463883090000.0</v>
+      </c>
+      <c r="BD56">
+        <v>510544909000.0</v>
+      </c>
+      <c r="BE56">
+        <v>399323453000.0</v>
+      </c>
+      <c r="BF56">
+        <v>532442720000.0</v>
+      </c>
+      <c r="BG56">
+        <v>491725826000.0</v>
+      </c>
+      <c r="BH56"/>
+      <c r="BI56"/>
+      <c r="BJ56">
+        <v>391363784000.0</v>
+      </c>
+      <c r="BK56">
+        <v>327436443000.0</v>
+      </c>
+      <c r="BL56">
+        <v>398187249000.0</v>
+      </c>
+      <c r="BM56"/>
+      <c r="BN56">
+        <v>361065219000.0</v>
+      </c>
+      <c r="BO56">
+        <v>343148415000.0</v>
+      </c>
+      <c r="BP56"/>
+      <c r="BQ56"/>
+      <c r="BR56"/>
+      <c r="BS56"/>
+      <c r="BT56"/>
+      <c r="BU56"/>
+      <c r="BV56"/>
+      <c r="BW56"/>
+      <c r="BX56"/>
+      <c r="BY56"/>
+      <c r="BZ56"/>
+      <c r="CA56"/>
+      <c r="CB56"/>
+      <c r="CC56"/>
+      <c r="CD56"/>
+      <c r="CE56"/>
+      <c r="CF56"/>
+      <c r="CG56"/>
+      <c r="CH56"/>
+      <c r="CI56"/>
+      <c r="CJ56"/>
+      <c r="CK56"/>
+      <c r="CL56"/>
+      <c r="CM56"/>
+      <c r="CN56"/>
+      <c r="CO56"/>
+      <c r="CP56"/>
+      <c r="CQ56"/>
+      <c r="CR56"/>
+    </row>
+    <row r="57" spans="1:96">
+      <c r="A57" t="s">
+        <v>82</v>
+      </c>
+      <c r="B57">
+        <v>223714185000.0</v>
+      </c>
+      <c r="C57">
+        <v>245958984000.0</v>
+      </c>
+      <c r="D57">
+        <v>112385765000.0</v>
+      </c>
+      <c r="E57">
+        <v>135365364000.0</v>
+      </c>
+      <c r="F57">
+        <v>120833617000.0</v>
+      </c>
+      <c r="G57">
+        <v>108891459000.0</v>
+      </c>
+      <c r="H57">
+        <v>147741859000.0</v>
+      </c>
+      <c r="I57">
+        <v>230262846000.0</v>
+      </c>
+      <c r="J57">
+        <v>206329911000.0</v>
+      </c>
+      <c r="K57">
+        <v>125031384000.0</v>
+      </c>
+      <c r="L57">
+        <v>140675075000.0</v>
+      </c>
+      <c r="M57">
+        <v>152747273000.0</v>
+      </c>
+      <c r="N57">
+        <v>201568608000.0</v>
+      </c>
+      <c r="O57">
+        <v>239074429000.0</v>
+      </c>
+      <c r="P57">
+        <v>173968053000.0</v>
+      </c>
+      <c r="Q57">
+        <v>230067660000.0</v>
+      </c>
+      <c r="R57">
+        <v>253454589000.0</v>
+      </c>
+      <c r="S57">
+        <v>282931352000.0</v>
+      </c>
+      <c r="T57">
+        <v>193167833000.0</v>
+      </c>
+      <c r="U57">
+        <v>192698903000.0</v>
+      </c>
+      <c r="V57">
+        <v>169467280000.0</v>
+      </c>
+      <c r="W57">
+        <v>266348137000.0</v>
+      </c>
+      <c r="X57">
+        <v>298917684000.0</v>
+      </c>
+      <c r="Y57">
+        <v>285657515000.0</v>
+      </c>
+      <c r="Z57">
+        <v>294675669000.0</v>
+      </c>
+      <c r="AA57">
+        <v>269085165000.0</v>
+      </c>
+      <c r="AB57">
+        <v>224030284000.0</v>
+      </c>
+      <c r="AC57">
+        <v>285936709000.0</v>
+      </c>
+      <c r="AD57">
+        <v>686476007000.0</v>
+      </c>
+      <c r="AE57">
+        <v>709437157000.0</v>
+      </c>
+      <c r="AF57">
+        <v>195999454000.0</v>
+      </c>
+      <c r="AG57">
+        <v>304517030000.0</v>
+      </c>
+      <c r="AH57">
+        <v>161819822000.0</v>
+      </c>
+      <c r="AI57">
+        <v>184971088000.0</v>
+      </c>
+      <c r="AJ57">
+        <v>218944971000.0</v>
+      </c>
+      <c r="AK57">
+        <v>197538722000.0</v>
+      </c>
+      <c r="AL57">
+        <v>166310922000.0</v>
+      </c>
+      <c r="AM57">
+        <v>120622129000.0</v>
+      </c>
+      <c r="AN57">
+        <v>116025384000.0</v>
+      </c>
+      <c r="AO57">
+        <v>172341088000.0</v>
+      </c>
+      <c r="AP57">
+        <v>263520627000.0</v>
+      </c>
+      <c r="AQ57">
+        <v>132435895000.0</v>
+      </c>
+      <c r="AR57">
+        <v>85533293000.0</v>
+      </c>
+      <c r="AS57">
+        <v>102895470000.0</v>
+      </c>
+      <c r="AT57">
+        <v>99110619000.0</v>
+      </c>
+      <c r="AU57">
+        <v>129820145000.0</v>
+      </c>
+      <c r="AV57">
+        <v>98343914000.0</v>
+      </c>
+      <c r="AW57">
+        <v>120178608000.0</v>
+      </c>
+      <c r="AX57">
+        <v>319592115000.0</v>
+      </c>
+      <c r="AY57">
+        <v>147818253000.0</v>
+      </c>
+      <c r="AZ57">
+        <v>149928824000.0</v>
+      </c>
+      <c r="BA57">
+        <v>136335603000.0</v>
+      </c>
+      <c r="BB57">
+        <v>214255230000.0</v>
+      </c>
+      <c r="BC57">
+        <v>119827938000.0</v>
+      </c>
+      <c r="BD57">
+        <v>149822454000.0</v>
+      </c>
+      <c r="BE57">
+        <v>68721490000.0</v>
+      </c>
+      <c r="BF57">
+        <v>63746437000.0</v>
+      </c>
+      <c r="BG57">
+        <v>65430555000.0</v>
+      </c>
+      <c r="BH57">
+        <v>83616917000.0</v>
+      </c>
+      <c r="BI57">
+        <v>70665090000.0</v>
+      </c>
+      <c r="BJ57">
+        <v>65077522000.0</v>
+      </c>
+      <c r="BK57">
+        <v>52578914000.0</v>
+      </c>
+      <c r="BL57">
+        <v>142224736000.0</v>
+      </c>
+      <c r="BM57">
+        <v>74536080000.0</v>
+      </c>
+      <c r="BN57">
+        <v>50730688000.0</v>
+      </c>
+      <c r="BO57">
+        <v>68108811000.0</v>
+      </c>
+      <c r="BP57">
+        <v>53359213000.0</v>
+      </c>
+      <c r="BQ57">
+        <v>48741332000.0</v>
+      </c>
+      <c r="BR57">
+        <v>44525715000.0</v>
+      </c>
+      <c r="BS57">
+        <v>38420491000.0</v>
+      </c>
+      <c r="BT57">
+        <v>43780255000.0</v>
+      </c>
+      <c r="BU57">
+        <v>43875767000.0</v>
+      </c>
+      <c r="BV57">
+        <v>35710732000.0</v>
+      </c>
+      <c r="BW57">
+        <v>42684736000.0</v>
+      </c>
+      <c r="BX57">
+        <v>43797367000.0</v>
+      </c>
+      <c r="BY57">
+        <v>38072802000.0</v>
+      </c>
+      <c r="BZ57">
+        <v>47462409000.0</v>
+      </c>
+      <c r="CA57">
+        <v>40409989000.0</v>
+      </c>
+      <c r="CB57">
+        <v>40327171000.0</v>
+      </c>
+      <c r="CC57">
+        <v>37365841000.0</v>
+      </c>
+      <c r="CD57">
+        <v>40215295000.0</v>
+      </c>
+      <c r="CE57">
+        <v>32299574000.0</v>
+      </c>
+      <c r="CF57">
+        <v>56880120000.0</v>
+      </c>
+      <c r="CG57">
+        <v>45351535000.0</v>
+      </c>
+      <c r="CH57">
+        <v>46789941000.0</v>
+      </c>
+      <c r="CI57">
+        <v>43549920000.0</v>
+      </c>
+      <c r="CJ57">
+        <v>39500625000.0</v>
+      </c>
+      <c r="CK57">
+        <v>50537655000.0</v>
+      </c>
+      <c r="CL57">
+        <v>47620346000.0</v>
+      </c>
+      <c r="CM57">
+        <v>40122287000.0</v>
+      </c>
+      <c r="CN57">
+        <v>35732096000.0</v>
+      </c>
+      <c r="CO57">
+        <v>22764749000.0</v>
+      </c>
+      <c r="CP57">
+        <v>25458738000.0</v>
+      </c>
+      <c r="CQ57">
+        <v>35225805000.0</v>
+      </c>
+      <c r="CR57">
+        <v>31534124000.0</v>
+      </c>
+    </row>
+    <row r="58" spans="1:96">
+      <c r="A58" t="s">
+        <v>83</v>
+      </c>
+      <c r="B58">
+        <v>283180130000.0</v>
+      </c>
+      <c r="C58">
+        <v>296488082000.0</v>
+      </c>
+      <c r="D58">
+        <v>154713244000.0</v>
+      </c>
+      <c r="E58">
+        <v>177444411000.0</v>
+      </c>
+      <c r="F58">
+        <v>162222521000.0</v>
+      </c>
+      <c r="G58">
+        <v>149663172000.0</v>
+      </c>
+      <c r="H58">
+        <v>187335129000.0</v>
+      </c>
+      <c r="I58">
+        <v>269655298000.0</v>
+      </c>
+      <c r="J58">
+        <v>247802633000.0</v>
+      </c>
+      <c r="K58">
+        <v>161935317000.0</v>
+      </c>
+      <c r="L58">
+        <v>183468457000.0</v>
+      </c>
+      <c r="M58">
+        <v>189227355000.0</v>
+      </c>
+      <c r="N58">
+        <v>235085620000.0</v>
+      </c>
+      <c r="O58">
+        <v>280405591000.0</v>
+      </c>
+      <c r="P58">
+        <v>224503199000.0</v>
+      </c>
+      <c r="Q58">
+        <v>288519543000.0</v>
+      </c>
+      <c r="R58">
+        <v>313841616000.0</v>
+      </c>
+      <c r="S58">
+        <v>342223078000.0</v>
+      </c>
+      <c r="T58">
+        <v>249183432000.0</v>
+      </c>
+      <c r="U58">
+        <v>245925346000.0</v>
+      </c>
+      <c r="V58">
+        <v>221600417000.0</v>
+      </c>
+      <c r="W58">
+        <v>317218021000.0</v>
+      </c>
+      <c r="X58">
+        <v>333878179000.0</v>
+      </c>
+      <c r="Y58">
+        <v>328350592000.0</v>
+      </c>
+      <c r="Z58">
+        <v>335059886000.0</v>
+      </c>
+      <c r="AA58">
+        <v>307049328000.0</v>
+      </c>
+      <c r="AB58">
+        <v>265540635000.0</v>
+      </c>
+      <c r="AC58">
+        <v>324384294000.0</v>
+      </c>
+      <c r="AD58">
+        <v>723098704000.0</v>
+      </c>
+      <c r="AE58">
+        <v>744833288000.0</v>
+      </c>
+      <c r="AF58">
+        <v>250582331000.0</v>
+      </c>
+      <c r="AG58">
+        <v>356784647000.0</v>
+      </c>
+      <c r="AH58">
+        <v>211131839000.0</v>
+      </c>
+      <c r="AI58">
+        <v>231569103000.0</v>
+      </c>
+      <c r="AJ58">
+        <v>265391523000.0</v>
+      </c>
+      <c r="AK58">
+        <v>242002685000.0</v>
+      </c>
+      <c r="AL58">
+        <v>209712906000.0</v>
+      </c>
+      <c r="AM58">
+        <v>161262425000.0</v>
+      </c>
+      <c r="AN58">
+        <v>158197519000.0</v>
+      </c>
+      <c r="AO58">
+        <v>211134417000.0</v>
+      </c>
+      <c r="AP58">
+        <v>300907902000.0</v>
+      </c>
+      <c r="AQ58">
+        <v>168103536000.0</v>
+      </c>
+      <c r="AR58">
+        <v>122312267000.0</v>
+      </c>
+      <c r="AS58">
+        <v>137858128000.0</v>
+      </c>
+      <c r="AT58">
+        <v>135240112000.0</v>
+      </c>
+      <c r="AU58">
+        <v>162908670000.0</v>
+      </c>
+      <c r="AV58">
+        <v>142861190000.0</v>
+      </c>
+      <c r="AW58">
+        <v>161580637000.0</v>
+      </c>
+      <c r="AX58">
+        <v>358757553000.0</v>
+      </c>
+      <c r="AY58">
+        <v>184727696000.0</v>
+      </c>
+      <c r="AZ58">
+        <v>188679450000.0</v>
+      </c>
+      <c r="BA58">
+        <v>173092425000.0</v>
+      </c>
+      <c r="BB58">
+        <v>249138883000.0</v>
+      </c>
+      <c r="BC58">
+        <v>152689086000.0</v>
+      </c>
+      <c r="BD58">
+        <v>178858008000.0</v>
+      </c>
+      <c r="BE58">
+        <v>96246163000.0</v>
+      </c>
+      <c r="BF58">
+        <v>89788325000.0</v>
+      </c>
+      <c r="BG58">
+        <v>90206868000.0</v>
+      </c>
+      <c r="BH58">
+        <v>105046353000.0</v>
+      </c>
+      <c r="BI58">
+        <v>91269585000.0</v>
+      </c>
+      <c r="BJ58">
+        <v>85076310000.0</v>
+      </c>
+      <c r="BK58">
+        <v>71751830000.0</v>
+      </c>
+      <c r="BL58">
+        <v>154869715000.0</v>
+      </c>
+      <c r="BM58">
+        <v>86675299000.0</v>
+      </c>
+      <c r="BN58">
+        <v>62876872000.0</v>
+      </c>
+      <c r="BO58">
+        <v>79786650000.0</v>
+      </c>
+      <c r="BP58">
+        <v>63584874000.0</v>
+      </c>
+      <c r="BQ58">
+        <v>58861805000.0</v>
+      </c>
+      <c r="BR58">
+        <v>54246049000.0</v>
+      </c>
+      <c r="BS58">
+        <v>47740685000.0</v>
+      </c>
+      <c r="BT58">
+        <v>52590988000.0</v>
+      </c>
+      <c r="BU58">
+        <v>52371471000.0</v>
+      </c>
+      <c r="BV58">
+        <v>44027377000.0</v>
+      </c>
+      <c r="BW58">
+        <v>50829679000.0</v>
+      </c>
+      <c r="BX58">
+        <v>51472514000.0</v>
+      </c>
+      <c r="BY58">
+        <v>45426220000.0</v>
+      </c>
+      <c r="BZ58">
+        <v>54172371000.0</v>
+      </c>
+      <c r="CA58">
+        <v>47119951000.0</v>
+      </c>
+      <c r="CB58">
+        <v>45684970000.0</v>
+      </c>
+      <c r="CC58">
+        <v>42723640000.0</v>
+      </c>
+      <c r="CD58">
+        <v>45573094000.0</v>
+      </c>
+      <c r="CE58">
+        <v>37657373000.0</v>
+      </c>
+      <c r="CF58">
+        <v>59759595000.0</v>
+      </c>
+      <c r="CG58">
+        <v>48231010000.0</v>
+      </c>
+      <c r="CH58">
+        <v>49669416000.0</v>
+      </c>
+      <c r="CI58">
+        <v>46429396000.0</v>
+      </c>
+      <c r="CJ58">
+        <v>41703833000.0</v>
+      </c>
+      <c r="CK58">
+        <v>51233982000.0</v>
+      </c>
+      <c r="CL58">
+        <v>48316673000.0</v>
+      </c>
+      <c r="CM58">
+        <v>40818614000.0</v>
+      </c>
+      <c r="CN58">
+        <v>36690955000.0</v>
+      </c>
+      <c r="CO58">
+        <v>23090055000.0</v>
+      </c>
+      <c r="CP58">
+        <v>25458738000.0</v>
+      </c>
+      <c r="CQ58">
+        <v>35225805000.0</v>
+      </c>
+      <c r="CR58">
+        <v>32377171000.0</v>
+      </c>
+    </row>
+    <row r="59" spans="1:96">
+      <c r="A59" t="s">
+        <v>84</v>
+      </c>
+      <c r="B59"/>
+      <c r="C59"/>
+      <c r="D59"/>
+      <c r="E59"/>
+      <c r="F59"/>
+      <c r="G59"/>
+      <c r="H59"/>
+      <c r="I59"/>
+      <c r="J59"/>
+      <c r="K59"/>
+      <c r="L59"/>
+      <c r="M59"/>
+      <c r="N59"/>
+      <c r="O59"/>
+      <c r="P59"/>
+      <c r="Q59"/>
+      <c r="R59"/>
+      <c r="S59"/>
+      <c r="T59"/>
+      <c r="U59"/>
+      <c r="V59"/>
+      <c r="W59"/>
+      <c r="X59"/>
+      <c r="Y59"/>
+      <c r="Z59"/>
+      <c r="AA59"/>
+      <c r="AB59"/>
+      <c r="AC59"/>
+      <c r="AD59"/>
+      <c r="AE59"/>
+      <c r="AF59"/>
+      <c r="AG59"/>
+      <c r="AH59"/>
+      <c r="AI59"/>
+      <c r="AJ59"/>
+      <c r="AK59"/>
+      <c r="AL59"/>
+      <c r="AM59"/>
+      <c r="AN59"/>
+      <c r="AO59"/>
+      <c r="AP59"/>
+      <c r="AQ59"/>
+      <c r="AR59"/>
+      <c r="AS59"/>
+      <c r="AT59"/>
+      <c r="AU59"/>
+      <c r="AV59"/>
+      <c r="AW59"/>
+      <c r="AX59"/>
+      <c r="AY59"/>
+      <c r="AZ59"/>
+      <c r="BA59"/>
+      <c r="BB59"/>
+      <c r="BC59"/>
+      <c r="BD59"/>
+      <c r="BE59"/>
+      <c r="BF59"/>
+      <c r="BG59"/>
+      <c r="BH59"/>
+      <c r="BI59"/>
+      <c r="BJ59"/>
+      <c r="BK59"/>
+      <c r="BL59"/>
+      <c r="BM59"/>
+      <c r="BN59"/>
+      <c r="BO59"/>
+      <c r="BP59"/>
+      <c r="BQ59"/>
+      <c r="BR59"/>
+      <c r="BS59"/>
+      <c r="BT59"/>
+      <c r="BU59"/>
+      <c r="BV59"/>
+      <c r="BW59"/>
+      <c r="BX59"/>
+      <c r="BY59"/>
+      <c r="BZ59"/>
+      <c r="CA59"/>
+      <c r="CB59"/>
+      <c r="CC59"/>
+      <c r="CD59"/>
+      <c r="CE59"/>
+      <c r="CF59"/>
+      <c r="CG59"/>
+      <c r="CH59"/>
+      <c r="CI59"/>
+      <c r="CJ59"/>
+      <c r="CK59"/>
+      <c r="CL59"/>
+      <c r="CM59"/>
+      <c r="CN59"/>
+      <c r="CO59"/>
+      <c r="CP59"/>
+      <c r="CQ59"/>
+      <c r="CR59"/>
+    </row>
+    <row r="60" spans="1:96">
+      <c r="A60" t="s">
+        <v>85</v>
+      </c>
+      <c r="B60">
+        <v>1040893458000.0</v>
+      </c>
+      <c r="C60">
+        <v>975714314000.0</v>
+      </c>
+      <c r="D60">
+        <v>833212901000.0</v>
+      </c>
+      <c r="E60">
+        <v>829783892000.0</v>
+      </c>
+      <c r="F60">
+        <v>820467403000.0</v>
+      </c>
+      <c r="G60">
+        <v>807273556000.0</v>
+      </c>
+      <c r="H60">
+        <v>729576273000.0</v>
+      </c>
+      <c r="I60">
+        <v>699716896000.0</v>
+      </c>
+      <c r="J60">
+        <v>819533346000.0</v>
+      </c>
+      <c r="K60">
+        <v>795878793000.0</v>
+      </c>
+      <c r="L60">
+        <v>744272059000.0</v>
+      </c>
+      <c r="M60">
+        <v>705246168000.0</v>
+      </c>
+      <c r="N60">
+        <v>803551464000.0</v>
+      </c>
+      <c r="O60">
+        <v>757241649000.0</v>
+      </c>
+      <c r="P60">
+        <v>726270665000.0</v>
+      </c>
+      <c r="Q60">
+        <v>699924547000.0</v>
+      </c>
+      <c r="R60">
+        <v>752940159000.0</v>
+      </c>
+      <c r="S60">
+        <v>684043788000.0</v>
+      </c>
+      <c r="T60">
+        <v>675816581000.0</v>
+      </c>
+      <c r="U60">
+        <v>694224983000.0</v>
+      </c>
+      <c r="V60">
+        <v>665998136000.0</v>
+      </c>
+      <c r="W60">
+        <v>612683025000.0</v>
+      </c>
+      <c r="X60">
+        <v>597868867000.0</v>
+      </c>
+      <c r="Y60">
+        <v>626130372000.0</v>
+      </c>
+      <c r="Z60">
+        <v>629002107000.0</v>
+      </c>
+      <c r="AA60">
+        <v>594011658000.0</v>
+      </c>
+      <c r="AB60">
+        <v>535348845000.0</v>
+      </c>
+      <c r="AC60">
+        <v>524400818000.0</v>
+      </c>
+      <c r="AD60">
+        <v>529835804000.0</v>
+      </c>
+      <c r="AE60">
+        <v>518280401000.0</v>
+      </c>
+      <c r="AF60">
+        <v>637328067000.0</v>
+      </c>
+      <c r="AG60">
+        <v>589263833000.0</v>
+      </c>
+      <c r="AH60">
+        <v>667647948000.0</v>
+      </c>
+      <c r="AI60">
+        <v>615437441000.0</v>
+      </c>
+      <c r="AJ60">
+        <v>610436380000.0</v>
+      </c>
+      <c r="AK60">
+        <v>560117803000.0</v>
+      </c>
+      <c r="AL60">
+        <v>648453719000.0</v>
+      </c>
+      <c r="AM60">
+        <v>582672469000.0</v>
+      </c>
+      <c r="AN60">
+        <v>554191966000.0</v>
+      </c>
+      <c r="AO60">
+        <v>525750717000.0</v>
+      </c>
+      <c r="AP60">
+        <v>489052932000.0</v>
+      </c>
+      <c r="AQ60">
+        <v>473543282000.0</v>
+      </c>
+      <c r="AR60">
+        <v>522247969000.0</v>
+      </c>
+      <c r="AS60">
+        <v>490683793000.0</v>
+      </c>
+      <c r="AT60">
+        <v>603933344000.0</v>
+      </c>
+      <c r="AU60">
+        <v>553690856000.0</v>
+      </c>
+      <c r="AV60">
+        <v>514321788000.0</v>
+      </c>
+      <c r="AW60">
+        <v>473969027000.0</v>
+      </c>
+      <c r="AX60">
+        <v>434034177000.0</v>
+      </c>
+      <c r="AY60">
+        <v>512218622000.0</v>
+      </c>
+      <c r="AZ60">
+        <v>491542972000.0</v>
+      </c>
+      <c r="BA60">
+        <v>455740379000.0</v>
+      </c>
+      <c r="BB60">
+        <v>418616750000.0</v>
+      </c>
+      <c r="BC60">
+        <v>416741865000.0</v>
+      </c>
+      <c r="BD60">
+        <v>415361082000.0</v>
+      </c>
+      <c r="BE60">
+        <v>389301522000.0</v>
+      </c>
+      <c r="BF60">
+        <v>533096656000.0</v>
+      </c>
+      <c r="BG60">
+        <v>494181710000.0</v>
+      </c>
+      <c r="BH60">
+        <v>389291099000.0</v>
+      </c>
+      <c r="BI60">
+        <v>354074173000.0</v>
+      </c>
+      <c r="BJ60">
+        <v>408814112000.0</v>
+      </c>
+      <c r="BK60">
+        <v>363016663000.0</v>
+      </c>
+      <c r="BL60">
+        <v>335807836000.0</v>
+      </c>
+      <c r="BM60">
+        <v>388278168000.0</v>
+      </c>
+      <c r="BN60">
+        <v>394056696000.0</v>
+      </c>
+      <c r="BO60">
+        <v>354183985000.0</v>
+      </c>
+      <c r="BP60">
+        <v>321898055000.0</v>
+      </c>
+      <c r="BQ60">
+        <v>286682345000.0</v>
+      </c>
+      <c r="BR60">
+        <v>367603633000.0</v>
+      </c>
+      <c r="BS60">
+        <v>327323807000.0</v>
+      </c>
+      <c r="BT60">
+        <v>302714183000.0</v>
+      </c>
+      <c r="BU60">
+        <v>277842593000.0</v>
+      </c>
+      <c r="BV60">
+        <v>307194511000.0</v>
+      </c>
+      <c r="BW60">
+        <v>280223737000.0</v>
+      </c>
+      <c r="BX60">
+        <v>257803393000.0</v>
+      </c>
+      <c r="BY60">
+        <v>235396677000.0</v>
+      </c>
+      <c r="BZ60">
+        <v>267287472000.0</v>
+      </c>
+      <c r="CA60">
+        <v>235539209000.0</v>
+      </c>
+      <c r="CB60">
+        <v>216211476000.0</v>
+      </c>
+      <c r="CC60">
+        <v>194053512000.0</v>
+      </c>
+      <c r="CD60">
+        <v>208047390000.0</v>
+      </c>
+      <c r="CE60">
+        <v>180361507000.0</v>
+      </c>
+      <c r="CF60">
+        <v>158101276000.0</v>
+      </c>
+      <c r="CG60">
+        <v>147876726000.0</v>
+      </c>
+      <c r="CH60">
+        <v>169957136000.0</v>
+      </c>
+      <c r="CI60">
+        <v>154021462000.0</v>
+      </c>
+      <c r="CJ60">
+        <v>170293890000.0</v>
+      </c>
+      <c r="CK60">
+        <v>159526727000.0</v>
+      </c>
+      <c r="CL60">
+        <v>178627218000.0</v>
+      </c>
+      <c r="CM60">
+        <v>159502944000.0</v>
+      </c>
+      <c r="CN60">
+        <v>150328358000.0</v>
+      </c>
+      <c r="CO60">
+        <v>149242804000.0</v>
+      </c>
+      <c r="CP60">
+        <v>141281638000.0</v>
+      </c>
+      <c r="CQ60">
+        <v>127494009000.0</v>
+      </c>
+      <c r="CR60">
+        <v>127497746000.0</v>
+      </c>
+    </row>
+    <row r="61" spans="1:96">
+      <c r="A61" t="s">
+        <v>86</v>
+      </c>
+      <c r="B61"/>
+      <c r="C61"/>
+      <c r="D61"/>
+      <c r="E61"/>
+      <c r="F61"/>
+      <c r="G61"/>
+      <c r="H61"/>
+      <c r="I61"/>
+      <c r="J61"/>
+      <c r="K61"/>
+      <c r="L61"/>
+      <c r="M61"/>
+      <c r="N61"/>
+      <c r="O61"/>
+      <c r="P61"/>
+      <c r="Q61"/>
+      <c r="R61"/>
+      <c r="S61"/>
+      <c r="T61"/>
+      <c r="U61"/>
+      <c r="V61"/>
+      <c r="W61"/>
+      <c r="X61"/>
+      <c r="Y61"/>
+      <c r="Z61"/>
+      <c r="AA61"/>
+      <c r="AB61"/>
+      <c r="AC61"/>
+      <c r="AD61"/>
+      <c r="AE61"/>
+      <c r="AF61"/>
+      <c r="AG61"/>
+      <c r="AH61"/>
+      <c r="AI61"/>
+      <c r="AJ61"/>
+      <c r="AK61"/>
+      <c r="AL61"/>
+      <c r="AM61"/>
+      <c r="AN61"/>
+      <c r="AO61"/>
+      <c r="AP61"/>
+      <c r="AQ61"/>
+      <c r="AR61"/>
+      <c r="AS61"/>
+      <c r="AT61"/>
+      <c r="AU61"/>
+      <c r="AV61"/>
+      <c r="AW61"/>
+      <c r="AX61"/>
+      <c r="AY61"/>
+      <c r="AZ61"/>
+      <c r="BA61"/>
+      <c r="BB61"/>
+      <c r="BC61"/>
+      <c r="BD61"/>
+      <c r="BE61"/>
+      <c r="BF61"/>
+      <c r="BG61"/>
+      <c r="BH61"/>
+      <c r="BI61"/>
+      <c r="BJ61"/>
+      <c r="BK61"/>
+      <c r="BL61"/>
+      <c r="BM61"/>
+      <c r="BN61"/>
+      <c r="BO61"/>
+      <c r="BP61"/>
+      <c r="BQ61"/>
+      <c r="BR61"/>
+      <c r="BS61"/>
+      <c r="BT61"/>
+      <c r="BU61"/>
+      <c r="BV61"/>
+      <c r="BW61"/>
+      <c r="BX61"/>
+      <c r="BY61"/>
+      <c r="BZ61"/>
+      <c r="CA61"/>
+      <c r="CB61"/>
+      <c r="CC61"/>
+      <c r="CD61"/>
+      <c r="CE61"/>
+      <c r="CF61"/>
+      <c r="CG61"/>
+      <c r="CH61"/>
+      <c r="CI61"/>
+      <c r="CJ61"/>
+      <c r="CK61"/>
+      <c r="CL61"/>
+      <c r="CM61"/>
+      <c r="CN61"/>
+      <c r="CO61"/>
+      <c r="CP61"/>
+      <c r="CQ61"/>
+      <c r="CR61"/>
+    </row>
+    <row r="62" spans="1:96">
+      <c r="A62" t="s">
+        <v>87</v>
+      </c>
+      <c r="B62"/>
+      <c r="C62"/>
+      <c r="D62"/>
+      <c r="E62"/>
+      <c r="F62"/>
+      <c r="G62"/>
+      <c r="H62"/>
+      <c r="I62"/>
+      <c r="J62"/>
+      <c r="K62"/>
+      <c r="L62"/>
+      <c r="M62"/>
+      <c r="N62"/>
+      <c r="O62"/>
+      <c r="P62"/>
+      <c r="Q62"/>
+      <c r="R62"/>
+      <c r="S62"/>
+      <c r="T62"/>
+      <c r="U62"/>
+      <c r="V62"/>
+      <c r="W62"/>
+      <c r="X62"/>
+      <c r="Y62"/>
+      <c r="Z62"/>
+      <c r="AA62"/>
+      <c r="AB62"/>
+      <c r="AC62"/>
+      <c r="AD62"/>
+      <c r="AE62"/>
+      <c r="AF62"/>
+      <c r="AG62"/>
+      <c r="AH62"/>
+      <c r="AI62"/>
+      <c r="AJ62"/>
+      <c r="AK62"/>
+      <c r="AL62"/>
+      <c r="AM62"/>
+      <c r="AN62"/>
+      <c r="AO62"/>
+      <c r="AP62"/>
+      <c r="AQ62"/>
+      <c r="AR62"/>
+      <c r="AS62"/>
+      <c r="AT62"/>
+      <c r="AU62"/>
+      <c r="AV62"/>
+      <c r="AW62"/>
+      <c r="AX62"/>
+      <c r="AY62"/>
+      <c r="AZ62"/>
+      <c r="BA62"/>
+      <c r="BB62"/>
+      <c r="BC62"/>
+      <c r="BD62"/>
+      <c r="BE62"/>
+      <c r="BF62"/>
+      <c r="BG62"/>
+      <c r="BH62"/>
+      <c r="BI62"/>
+      <c r="BJ62"/>
+      <c r="BK62"/>
+      <c r="BL62"/>
+      <c r="BM62"/>
+      <c r="BN62"/>
+      <c r="BO62"/>
+      <c r="BP62"/>
+      <c r="BQ62"/>
+      <c r="BR62"/>
+      <c r="BS62"/>
+      <c r="BT62"/>
+      <c r="BU62"/>
+      <c r="BV62"/>
+      <c r="BW62"/>
+      <c r="BX62"/>
+      <c r="BY62"/>
+      <c r="BZ62"/>
+      <c r="CA62"/>
+      <c r="CB62"/>
+      <c r="CC62"/>
+      <c r="CD62"/>
+      <c r="CE62"/>
+      <c r="CF62"/>
+      <c r="CG62"/>
+      <c r="CH62"/>
+      <c r="CI62"/>
+      <c r="CJ62"/>
+      <c r="CK62"/>
+      <c r="CL62"/>
+      <c r="CM62"/>
+      <c r="CN62"/>
+      <c r="CO62"/>
+      <c r="CP62"/>
+      <c r="CQ62"/>
+      <c r="CR62"/>
+    </row>
+  </sheetData>
+  <printOptions gridLines="false" gridLinesSet="true"/>
+  <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
+  <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
+  <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
+    <oddHeader/>
+    <oddFooter/>
+    <evenHeader/>
+    <evenFooter/>
+    <firstHeader/>
+    <firstFooter/>
+  </headerFooter>
+  <tableParts count="0"/>
+</worksheet>
+</file>
+
+<file path=xl/worksheets/sheet3.xml><?xml version="1.0" encoding="utf-8"?>
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
+  <sheetPr>
+    <outlinePr summaryBelow="1" summaryRight="1"/>
+  </sheetPr>
+  <dimension ref="A1:AA32"/>
+  <sheetViews>
+    <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
+      <selection activeCell="A1" sqref="A1"/>
+    </sheetView>
+  </sheetViews>
+  <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
+  <cols>
+    <col min="1" max="1" width="39.99" bestFit="true" customWidth="true" style="0"/>
+  </cols>
+  <sheetData>
+    <row r="1" spans="1:27">
+      <c r="A1" t="s">
+        <v>0</v>
+      </c>
+      <c r="B1" t="s">
+        <v>1</v>
+      </c>
+      <c r="C1" t="s">
+        <v>2</v>
+      </c>
+      <c r="D1" t="s">
+        <v>3</v>
+      </c>
+      <c r="E1" t="s">
+        <v>4</v>
+      </c>
+      <c r="F1" t="s">
+        <v>5</v>
+      </c>
+      <c r="G1" t="s">
+        <v>6</v>
+      </c>
+      <c r="H1" t="s">
+        <v>7</v>
+      </c>
+      <c r="I1" t="s">
+        <v>8</v>
+      </c>
+      <c r="J1" t="s">
+        <v>9</v>
+      </c>
+      <c r="K1" t="s">
+        <v>10</v>
+      </c>
+      <c r="L1" t="s">
+        <v>11</v>
+      </c>
+      <c r="M1" t="s">
+        <v>12</v>
+      </c>
+      <c r="N1" t="s">
+        <v>13</v>
+      </c>
+      <c r="O1" t="s">
+        <v>14</v>
+      </c>
+      <c r="P1" t="s">
+        <v>15</v>
+      </c>
+      <c r="Q1" t="s">
+        <v>16</v>
+      </c>
+      <c r="R1" t="s">
+        <v>17</v>
+      </c>
+      <c r="S1" t="s">
+        <v>18</v>
+      </c>
+      <c r="T1" t="s">
+        <v>19</v>
+      </c>
+      <c r="U1" t="s">
+        <v>20</v>
+      </c>
+      <c r="V1" t="s">
+        <v>21</v>
+      </c>
+      <c r="W1" t="s">
+        <v>22</v>
+      </c>
+      <c r="X1" t="s">
+        <v>23</v>
+      </c>
+      <c r="Y1" t="s">
+        <v>24</v>
+      </c>
+      <c r="Z1" t="s">
+        <v>25</v>
+      </c>
+      <c r="AA1" t="s">
+        <v>26</v>
+      </c>
+    </row>
+    <row r="2" spans="1:27">
+      <c r="A2" t="s">
+        <v>158</v>
+      </c>
+      <c r="B2">
+        <v>638226081000.0</v>
+      </c>
+      <c r="C2">
+        <v>634081223000.0</v>
+      </c>
+      <c r="D2">
+        <v>560961595000.0</v>
+      </c>
+      <c r="E2">
+        <v>697007762000.0</v>
+      </c>
+      <c r="F2">
+        <v>665711070000.0</v>
+      </c>
+      <c r="G2">
+        <v>361641158000.0</v>
+      </c>
+      <c r="H2">
+        <v>421320853000.0</v>
+      </c>
+      <c r="I2">
+        <v>400270367000.0</v>
+      </c>
+      <c r="J2">
+        <v>568653431000.0</v>
+      </c>
+      <c r="K2">
+        <v>492613670000.0</v>
+      </c>
+      <c r="L2">
+        <v>487190159000.0</v>
+      </c>
+      <c r="M2">
+        <v>404752388000.0</v>
+      </c>
+      <c r="N2">
+        <v>648472675000.0</v>
+      </c>
+      <c r="O2">
+        <v>505434526000.0</v>
+      </c>
+      <c r="P2">
+        <v>436394128000.0</v>
+      </c>
+      <c r="Q2">
+        <v>353716514000.0</v>
+      </c>
+      <c r="R2">
+        <v>313771046000.0</v>
+      </c>
+      <c r="S2">
+        <v>275656371000.0</v>
+      </c>
+      <c r="T2">
+        <v>228994452000.0</v>
+      </c>
+      <c r="U2">
+        <v>202773913000.0</v>
+      </c>
+      <c r="V2">
+        <v>171651907000.0</v>
+      </c>
+      <c r="W2">
+        <v>157082478000.0</v>
+      </c>
+      <c r="X2">
+        <v>114597950000.0</v>
+      </c>
+      <c r="Y2">
+        <v>88545687000.0</v>
+      </c>
+      <c r="Z2">
+        <v>88254310000.0</v>
+      </c>
+      <c r="AA2">
+        <v>75394261000.0</v>
+      </c>
+    </row>
+    <row r="3" spans="1:27">
+      <c r="A3" t="s">
+        <v>159</v>
+      </c>
+      <c r="B3">
+        <v>32760565000.0</v>
+      </c>
+      <c r="C3">
+        <v>32810232000.0</v>
+      </c>
+      <c r="D3">
+        <v>32318945000.0</v>
+      </c>
+      <c r="E3">
+        <v>31345281000.0</v>
+      </c>
+      <c r="F3">
+        <v>38220130000.0</v>
+      </c>
+      <c r="G3">
+        <v>31293387000.0</v>
+      </c>
+      <c r="H3">
+        <v>6857154000.0</v>
+      </c>
+      <c r="I3">
+        <v>5067053000.0</v>
+      </c>
+      <c r="J3">
+        <v>8223800000.0</v>
+      </c>
+      <c r="K3">
+        <v>14256086000.0</v>
+      </c>
+      <c r="L3">
+        <v>3674605000.0</v>
+      </c>
+      <c r="M3">
+        <v>3046267000.0</v>
+      </c>
+      <c r="N3">
+        <v>5667827000.0</v>
+      </c>
+      <c r="O3">
+        <v>6034236000.0</v>
+      </c>
+      <c r="P3">
+        <v>-98634329000.0</v>
+      </c>
+      <c r="Q3">
+        <v>-949890000.0</v>
+      </c>
+      <c r="R3">
+        <v>7372258000.0</v>
+      </c>
+      <c r="S3">
+        <v>2688829000.0</v>
+      </c>
+      <c r="T3">
+        <v>3672184000.0</v>
+      </c>
+      <c r="U3">
+        <v>3556825000.0</v>
+      </c>
+      <c r="V3">
+        <v>2034778000.0</v>
+      </c>
+      <c r="W3"/>
+      <c r="X3"/>
+      <c r="Y3"/>
+      <c r="Z3"/>
+      <c r="AA3"/>
+    </row>
+    <row r="4" spans="1:27">
+      <c r="A4" t="s">
+        <v>160</v>
+      </c>
+      <c r="B4"/>
+      <c r="C4"/>
+      <c r="D4"/>
+      <c r="E4"/>
+      <c r="F4"/>
+      <c r="G4"/>
+      <c r="H4"/>
+      <c r="I4">
+        <v>1125946429000.0</v>
+      </c>
+      <c r="J4">
+        <v>115222528000.0</v>
+      </c>
+      <c r="K4">
+        <v>115222528000.0</v>
+      </c>
+      <c r="L4">
+        <v>115222528000.0</v>
+      </c>
+      <c r="M4"/>
+      <c r="N4"/>
+      <c r="O4"/>
+      <c r="P4"/>
+      <c r="Q4"/>
+      <c r="R4"/>
+      <c r="S4"/>
+      <c r="T4"/>
+      <c r="U4"/>
+      <c r="V4"/>
+      <c r="W4"/>
+      <c r="X4"/>
+      <c r="Y4"/>
+      <c r="Z4"/>
+      <c r="AA4"/>
+    </row>
+    <row r="5" spans="1:27">
+      <c r="A5" t="s">
+        <v>161</v>
+      </c>
+      <c r="B5">
+        <v>320433523000.0</v>
+      </c>
+      <c r="C5">
+        <v>199600514000.0</v>
+      </c>
+      <c r="D5">
+        <v>207174045000.0</v>
+      </c>
+      <c r="E5">
+        <v>241174142000.0</v>
+      </c>
+      <c r="F5">
+        <v>193135347000.0</v>
+      </c>
+      <c r="G5">
+        <v>109972019000.0</v>
+      </c>
+      <c r="H5">
+        <v>125899182000.0</v>
+      </c>
+      <c r="I5">
+        <v>50208396000.0</v>
+      </c>
+      <c r="J5">
+        <v>35747689000.0</v>
+      </c>
+      <c r="K5">
+        <v>214634368000.0</v>
+      </c>
+      <c r="L5">
+        <v>193958014000.0</v>
+      </c>
+      <c r="M5">
+        <v>206261505000.0</v>
+      </c>
+      <c r="N5">
+        <v>195052105000.0</v>
+      </c>
+      <c r="O5">
+        <v>146297658000.0</v>
+      </c>
+      <c r="P5">
+        <v>278628385000.0</v>
+      </c>
+      <c r="Q5">
+        <v>155881135000.0</v>
+      </c>
+      <c r="R5">
+        <v>210082813000.0</v>
+      </c>
+      <c r="S5">
+        <v>140603309000.0</v>
+      </c>
+      <c r="T5">
+        <v>125106748000.0</v>
+      </c>
+      <c r="U5">
+        <v>120467649000.0</v>
+      </c>
+      <c r="V5">
+        <v>82495940000.0</v>
+      </c>
+      <c r="W5"/>
+      <c r="X5"/>
+      <c r="Y5"/>
+      <c r="Z5"/>
+      <c r="AA5"/>
+    </row>
+    <row r="6" spans="1:27">
+      <c r="A6" t="s">
+        <v>162</v>
+      </c>
+      <c r="B6">
+        <v>353194088000.0</v>
+      </c>
+      <c r="C6">
+        <v>232410746000.0</v>
+      </c>
+      <c r="D6">
+        <v>239492990000.0</v>
+      </c>
+      <c r="E6">
+        <v>272519423000.0</v>
+      </c>
+      <c r="F6">
+        <v>231355477000.0</v>
+      </c>
+      <c r="G6">
+        <v>141265406000.0</v>
+      </c>
+      <c r="H6">
+        <v>132756336000.0</v>
+      </c>
+      <c r="I6">
+        <v>55275449000.0</v>
+      </c>
+      <c r="J6">
+        <v>43971489000.0</v>
+      </c>
+      <c r="K6">
+        <v>228890454000.0</v>
+      </c>
+      <c r="L6">
+        <v>197632619000.0</v>
+      </c>
+      <c r="M6">
+        <v>209307772000.0</v>
+      </c>
+      <c r="N6">
+        <v>200719932000.0</v>
+      </c>
+      <c r="O6">
+        <v>152331894000.0</v>
+      </c>
+      <c r="P6">
+        <v>179994056000.0</v>
+      </c>
+      <c r="Q6">
+        <v>154931245000.0</v>
+      </c>
+      <c r="R6">
+        <v>217455071000.0</v>
+      </c>
+      <c r="S6">
+        <v>143292138000.0</v>
+      </c>
+      <c r="T6">
+        <v>128778932000.0</v>
+      </c>
+      <c r="U6">
+        <v>124024474000.0</v>
+      </c>
+      <c r="V6">
+        <v>84530718000.0</v>
+      </c>
+      <c r="W6"/>
+      <c r="X6"/>
+      <c r="Y6"/>
+      <c r="Z6"/>
+      <c r="AA6"/>
+    </row>
+    <row r="7" spans="1:27">
+      <c r="A7" t="s">
+        <v>163</v>
+      </c>
+      <c r="B7"/>
+      <c r="C7"/>
+      <c r="D7"/>
+      <c r="E7"/>
+      <c r="F7"/>
+      <c r="G7"/>
+      <c r="H7"/>
+      <c r="I7"/>
+      <c r="J7"/>
+      <c r="K7"/>
+      <c r="L7"/>
+      <c r="M7"/>
+      <c r="N7"/>
+      <c r="O7"/>
+      <c r="P7"/>
+      <c r="Q7"/>
+      <c r="R7"/>
+      <c r="S7"/>
+      <c r="T7"/>
+      <c r="U7"/>
+      <c r="V7"/>
+      <c r="W7"/>
+      <c r="X7"/>
+      <c r="Y7"/>
+      <c r="Z7"/>
+      <c r="AA7"/>
+    </row>
+    <row r="8" spans="1:27">
+      <c r="A8" t="s">
+        <v>164</v>
+      </c>
+      <c r="B8"/>
+      <c r="C8"/>
+      <c r="D8"/>
+      <c r="E8"/>
+      <c r="F8"/>
+      <c r="G8"/>
+      <c r="H8">
+        <v>0.0</v>
+      </c>
+      <c r="I8">
+        <v>1125946429000.0</v>
+      </c>
+      <c r="J8">
+        <v>115222528000.0</v>
+      </c>
+      <c r="K8"/>
+      <c r="L8"/>
+      <c r="M8"/>
+      <c r="N8"/>
+      <c r="O8"/>
+      <c r="P8"/>
+      <c r="Q8"/>
+      <c r="R8"/>
+      <c r="S8"/>
+      <c r="T8"/>
+      <c r="U8"/>
+      <c r="V8"/>
+      <c r="W8"/>
+      <c r="X8"/>
+      <c r="Y8"/>
+      <c r="Z8"/>
+      <c r="AA8"/>
+    </row>
+    <row r="9" spans="1:27">
+      <c r="A9" t="s">
+        <v>165</v>
+      </c>
+      <c r="B9">
+        <v>562440698000.0</v>
+      </c>
+      <c r="C9">
+        <v>402666486000.0</v>
+      </c>
+      <c r="D9">
+        <v>400472370000.0</v>
+      </c>
+      <c r="E9">
+        <v>427591976000.0</v>
+      </c>
+      <c r="F9">
+        <v>398683745000.0</v>
+      </c>
+      <c r="G9">
+        <v>294205967000.0</v>
+      </c>
+      <c r="H9">
+        <v>323313677000.0</v>
+      </c>
+      <c r="I9">
+        <v>211687709000.0</v>
+      </c>
+      <c r="J9">
+        <v>587994724000.0</v>
+      </c>
+      <c r="K9">
+        <v>542193220000.0</v>
+      </c>
+      <c r="L9">
+        <v>496256312000.0</v>
+      </c>
+      <c r="M9">
+        <v>458455147000.0</v>
+      </c>
+      <c r="N9">
+        <v>545479627000.0</v>
+      </c>
+      <c r="O9">
+        <v>424442298000.0</v>
+      </c>
+      <c r="P9">
+        <v>482138334000.0</v>
+      </c>
+      <c r="Q9">
+        <v>441972286000.0</v>
+      </c>
+      <c r="R9">
+        <v>437631987000.0</v>
+      </c>
+      <c r="S9">
+        <v>361477709000.0</v>
+      </c>
+      <c r="T9">
+        <v>318243542000.0</v>
+      </c>
+      <c r="U9">
+        <v>284827285000.0</v>
+      </c>
+      <c r="V9">
+        <v>214693896000.0</v>
+      </c>
+      <c r="W9"/>
+      <c r="X9"/>
+      <c r="Y9"/>
+      <c r="Z9"/>
+      <c r="AA9"/>
+    </row>
+    <row r="10" spans="1:27">
+      <c r="A10" t="s">
+        <v>166</v>
+      </c>
+      <c r="B10">
+        <v>327338312000.0</v>
+      </c>
+      <c r="C10">
+        <v>195064747000.0</v>
+      </c>
+      <c r="D10">
+        <v>203132986000.0</v>
+      </c>
+      <c r="E10">
+        <v>237778369000.0</v>
+      </c>
+      <c r="F10">
+        <v>190499576000.0</v>
+      </c>
+      <c r="G10">
+        <v>105999860000.0</v>
+      </c>
+      <c r="H10">
+        <v>125899182000.0</v>
+      </c>
+      <c r="I10">
+        <v>50208396000.0</v>
+      </c>
+      <c r="J10">
+        <v>205784642000.0</v>
+      </c>
+      <c r="K10">
+        <v>214916161000.0</v>
+      </c>
+      <c r="L10">
+        <v>193940841000.0</v>
+      </c>
+      <c r="M10">
+        <v>205058431000.0</v>
+      </c>
+      <c r="N10">
+        <v>234707739000.0</v>
+      </c>
+      <c r="O10">
+        <v>145914877000.0</v>
+      </c>
+      <c r="P10">
+        <v>283226816000.0</v>
+      </c>
+      <c r="Q10">
+        <v>157318093000.0</v>
+      </c>
+      <c r="R10">
+        <v>207925230000.0</v>
+      </c>
+      <c r="S10">
+        <v>143002506000.0</v>
+      </c>
+      <c r="T10">
+        <v>128289605000.0</v>
+      </c>
+      <c r="U10">
+        <v>123651167000.0</v>
+      </c>
+      <c r="V10">
+        <v>83922416000.0</v>
+      </c>
+      <c r="W10">
+        <v>82435611000.0</v>
+      </c>
+      <c r="X10">
+        <v>72137019000.0</v>
+      </c>
+      <c r="Y10">
+        <v>54455146000.0</v>
+      </c>
+      <c r="Z10">
+        <v>80276296000.0</v>
+      </c>
+      <c r="AA10">
+        <v>70306447000.0</v>
+      </c>
+    </row>
+    <row r="11" spans="1:27">
+      <c r="A11" t="s">
+        <v>167</v>
+      </c>
+      <c r="B11">
+        <v>83441878000.0</v>
+      </c>
+      <c r="C11">
+        <v>41601331000.0</v>
+      </c>
+      <c r="D11">
+        <v>24892983000.0</v>
+      </c>
+      <c r="E11">
+        <v>57940610000.0</v>
+      </c>
+      <c r="F11">
+        <v>58838742000.0</v>
+      </c>
+      <c r="G11">
+        <v>34097597000.0</v>
+      </c>
+      <c r="H11">
+        <v>47642385000.0</v>
+      </c>
+      <c r="I11">
+        <v>12830660000.0</v>
+      </c>
+      <c r="J11">
+        <v>61107348000.0</v>
+      </c>
+      <c r="K11">
+        <v>61073314000.0</v>
+      </c>
+      <c r="L11">
+        <v>51395379000.0</v>
+      </c>
+      <c r="M11">
+        <v>54682938000.0</v>
+      </c>
+      <c r="N11">
+        <v>59262982000.0</v>
+      </c>
+      <c r="O11">
+        <v>38106722000.0</v>
+      </c>
+      <c r="P11">
+        <v>52068169000.0</v>
+      </c>
+      <c r="Q11">
+        <v>38523815000.0</v>
+      </c>
+      <c r="R11">
+        <v>61225052000.0</v>
+      </c>
+      <c r="S11">
+        <v>44391358000.0</v>
+      </c>
+      <c r="T11">
+        <v>38803583000.0</v>
+      </c>
+      <c r="U11">
+        <v>37088970000.0</v>
+      </c>
+      <c r="V11">
+        <v>26222609000.0</v>
+      </c>
+      <c r="W11">
+        <v>25188343000.0</v>
+      </c>
+      <c r="X11">
+        <v>21552635000.0</v>
+      </c>
+      <c r="Y11">
+        <v>17026897000.0</v>
+      </c>
+      <c r="Z11">
+        <v>23878172000.0</v>
+      </c>
+      <c r="AA11">
+        <v>20937635000.0</v>
+      </c>
+    </row>
+    <row r="12" spans="1:27">
+      <c r="A12" t="s">
+        <v>168</v>
+      </c>
+      <c r="B12">
+        <v>1748098000.0</v>
+      </c>
+      <c r="C12">
+        <v>4535767000.0</v>
+      </c>
+      <c r="D12">
+        <v>4041059000.0</v>
+      </c>
+      <c r="E12">
+        <v>3395773000.0</v>
+      </c>
+      <c r="F12">
+        <v>2635771000.0</v>
+      </c>
+      <c r="G12">
+        <v>3972159000.0</v>
+      </c>
+      <c r="H12">
+        <v>2244418000.0</v>
+      </c>
+      <c r="I12">
+        <v>722442000.0</v>
+      </c>
+      <c r="J12">
+        <v>742166000.0</v>
+      </c>
+      <c r="K12">
+        <v>323344000.0</v>
+      </c>
+      <c r="L12">
+        <v>17173000.0</v>
+      </c>
+      <c r="M12">
+        <v>303087000.0</v>
+      </c>
+      <c r="N12">
+        <v>282088000.0</v>
+      </c>
+      <c r="O12">
+        <v>382781000.0</v>
+      </c>
+      <c r="P12">
+        <v>422810000.0</v>
+      </c>
+      <c r="Q12">
+        <v>792978000.0</v>
+      </c>
+      <c r="R12">
+        <v>899794000.0</v>
+      </c>
+      <c r="S12">
+        <v>289632000.0</v>
+      </c>
+      <c r="T12">
+        <v>489327000.0</v>
+      </c>
+      <c r="U12">
+        <v>373307000.0</v>
+      </c>
+      <c r="V12">
+        <v>608302000.0</v>
+      </c>
+      <c r="W12">
+        <v>0.0</v>
+      </c>
+      <c r="X12">
+        <v>0.0</v>
+      </c>
+      <c r="Y12">
+        <v>0.0</v>
+      </c>
+      <c r="Z12">
+        <v>0.0</v>
+      </c>
+      <c r="AA12">
+        <v>0.0</v>
+      </c>
+    </row>
+    <row r="13" spans="1:27">
+      <c r="A13" t="s">
+        <v>169</v>
+      </c>
+      <c r="B13">
+        <v>6990699000.0</v>
+      </c>
+      <c r="C13">
+        <v>2100584000.0</v>
+      </c>
+      <c r="D13">
+        <v>7444531000.0</v>
+      </c>
+      <c r="E13">
+        <v>1295720000.0</v>
+      </c>
+      <c r="F13">
+        <v>1608898000.0</v>
+      </c>
+      <c r="G13">
+        <v>2533716000.0</v>
+      </c>
+      <c r="H13">
+        <v>304493000.0</v>
+      </c>
+      <c r="I13">
+        <v>3079421000.0</v>
+      </c>
+      <c r="J13">
+        <v>416761000.0</v>
+      </c>
+      <c r="K13">
+        <v>1618861000.0</v>
+      </c>
+      <c r="L13">
+        <v>7426862000.0</v>
+      </c>
+      <c r="M13"/>
+      <c r="N13"/>
+      <c r="O13"/>
+      <c r="P13"/>
+      <c r="Q13"/>
+      <c r="R13"/>
+      <c r="S13"/>
+      <c r="T13"/>
+      <c r="U13"/>
+      <c r="V13"/>
+      <c r="W13"/>
+      <c r="X13"/>
+      <c r="Y13"/>
+      <c r="Z13"/>
+      <c r="AA13"/>
+    </row>
+    <row r="14" spans="1:27">
+      <c r="A14" t="s">
+        <v>170</v>
+      </c>
+      <c r="B14"/>
+      <c r="C14"/>
+      <c r="D14"/>
+      <c r="E14"/>
+      <c r="F14"/>
+      <c r="G14"/>
+      <c r="H14"/>
+      <c r="I14"/>
+      <c r="J14"/>
+      <c r="K14"/>
+      <c r="L14"/>
+      <c r="M14"/>
+      <c r="N14"/>
+      <c r="O14"/>
+      <c r="P14"/>
+      <c r="Q14"/>
+      <c r="R14"/>
+      <c r="S14"/>
+      <c r="T14">
+        <v>1494000.0</v>
+      </c>
+      <c r="U14">
+        <v>24495000.0</v>
+      </c>
+      <c r="V14"/>
+      <c r="W14">
+        <v>8750000.0</v>
+      </c>
+      <c r="X14">
+        <v>4244000.0</v>
+      </c>
+      <c r="Y14"/>
+      <c r="Z14"/>
+      <c r="AA14"/>
+    </row>
+    <row r="15" spans="1:27">
+      <c r="A15" t="s">
+        <v>171</v>
+      </c>
+      <c r="B15">
+        <v>243896434000.0</v>
+      </c>
+      <c r="C15">
+        <v>153463416000.0</v>
+      </c>
+      <c r="D15">
+        <v>178240003000.0</v>
+      </c>
+      <c r="E15">
+        <v>179837759000.0</v>
+      </c>
+      <c r="F15">
+        <v>131660834000.0</v>
+      </c>
+      <c r="G15">
+        <v>71902263000.0</v>
+      </c>
+      <c r="H15">
+        <v>78256797000.0</v>
+      </c>
+      <c r="I15">
+        <v>1163324165000.0</v>
+      </c>
+      <c r="J15">
+        <v>144677294000.0</v>
+      </c>
+      <c r="K15">
+        <v>153842847000.0</v>
+      </c>
+      <c r="L15">
+        <v>142545462000.0</v>
+      </c>
+      <c r="M15">
+        <v>181472234000.0</v>
+      </c>
+      <c r="N15">
+        <v>175444757000.0</v>
+      </c>
+      <c r="O15">
+        <v>107808155000.0</v>
+      </c>
+      <c r="P15">
+        <v>231158647000.0</v>
+      </c>
+      <c r="Q15">
+        <v>118794278000.0</v>
+      </c>
+      <c r="R15">
+        <v>146700178000.0</v>
+      </c>
+      <c r="S15">
+        <v>98620070000.0</v>
+      </c>
+      <c r="T15">
+        <v>89484528000.0</v>
+      </c>
+      <c r="U15">
+        <v>86537702000.0</v>
+      </c>
+      <c r="V15">
+        <v>57700045000.0</v>
+      </c>
+      <c r="W15">
+        <v>57238518000.0</v>
+      </c>
+      <c r="X15">
+        <v>50580140000.0</v>
+      </c>
+      <c r="Y15">
+        <v>37428795000.0</v>
+      </c>
+      <c r="Z15">
+        <v>56398124000.0</v>
+      </c>
+      <c r="AA15">
+        <v>49368812000.0</v>
+      </c>
+    </row>
+    <row r="16" spans="1:27">
+      <c r="A16" t="s">
+        <v>172</v>
+      </c>
+      <c r="B16">
+        <v>243896434000.0</v>
+      </c>
+      <c r="C16">
+        <v>153463416000.0</v>
+      </c>
+      <c r="D16">
+        <v>178240003000.0</v>
+      </c>
+      <c r="E16">
+        <v>179837759000.0</v>
+      </c>
+      <c r="F16">
+        <v>131660834000.0</v>
+      </c>
+      <c r="G16">
+        <v>71902263000.0</v>
+      </c>
+      <c r="H16">
+        <v>78256797000.0</v>
+      </c>
+      <c r="I16">
+        <v>1163324165000.0</v>
+      </c>
+      <c r="J16">
+        <v>144677294000.0</v>
+      </c>
+      <c r="K16">
+        <v>153842847000.0</v>
+      </c>
+      <c r="L16">
+        <v>142545462000.0</v>
+      </c>
+      <c r="M16">
+        <v>150375493000.0</v>
+      </c>
+      <c r="N16">
+        <v>175444757000.0</v>
+      </c>
+      <c r="O16">
+        <v>107808155000.0</v>
+      </c>
+      <c r="P16">
+        <v>231158647000.0</v>
+      </c>
+      <c r="Q16">
+        <v>118794278000.0</v>
+      </c>
+      <c r="R16">
+        <v>146700178000.0</v>
+      </c>
+      <c r="S16">
+        <v>98620070000.0</v>
+      </c>
+      <c r="T16">
+        <v>89484528000.0</v>
+      </c>
+      <c r="U16">
+        <v>86537702000.0</v>
+      </c>
+      <c r="V16">
+        <v>57700045000.0</v>
+      </c>
+      <c r="W16">
+        <v>57238518000.0</v>
+      </c>
+      <c r="X16">
+        <v>50580140000.0</v>
+      </c>
+      <c r="Y16">
+        <v>37428795000.0</v>
+      </c>
+      <c r="Z16">
+        <v>56398124000.0</v>
+      </c>
+      <c r="AA16">
+        <v>49368812000.0</v>
+      </c>
+    </row>
+    <row r="17" spans="1:27">
+      <c r="A17" t="s">
+        <v>173</v>
+      </c>
+      <c r="B17">
+        <v>243896434000.0</v>
+      </c>
+      <c r="C17">
+        <v>153463416000.0</v>
+      </c>
+      <c r="D17">
+        <v>178240003000.0</v>
+      </c>
+      <c r="E17">
+        <v>179837759000.0</v>
+      </c>
+      <c r="F17">
+        <v>131660834000.0</v>
+      </c>
+      <c r="G17">
+        <v>71902263000.0</v>
+      </c>
+      <c r="H17">
+        <v>78256797000.0</v>
+      </c>
+      <c r="I17">
+        <v>37377736000.0</v>
+      </c>
+      <c r="J17">
+        <v>144677294000.0</v>
+      </c>
+      <c r="K17">
+        <v>153842847000.0</v>
+      </c>
+      <c r="L17">
+        <v>142545462000.0</v>
+      </c>
+      <c r="M17"/>
+      <c r="N17"/>
+      <c r="O17"/>
+      <c r="P17"/>
+      <c r="Q17"/>
+      <c r="R17"/>
+      <c r="S17"/>
+      <c r="T17"/>
+      <c r="U17"/>
+      <c r="V17"/>
+      <c r="W17"/>
+      <c r="X17"/>
+      <c r="Y17"/>
+      <c r="Z17"/>
+      <c r="AA17"/>
+    </row>
+    <row r="18" spans="1:27">
+      <c r="A18" t="s">
+        <v>174</v>
+      </c>
+      <c r="B18">
+        <v>6990699000.0</v>
+      </c>
+      <c r="C18">
+        <v>2100584000.0</v>
+      </c>
+      <c r="D18">
+        <v>3403472000.0</v>
+      </c>
+      <c r="E18">
+        <v>-1295720000.0</v>
+      </c>
+      <c r="F18">
+        <v>-1026873000.0</v>
+      </c>
+      <c r="G18">
+        <v>-2533716000.0</v>
+      </c>
+      <c r="H18">
+        <v>304493000.0</v>
+      </c>
+      <c r="I18">
+        <v>3079421000.0</v>
+      </c>
+      <c r="J18">
+        <v>-2709400000.0</v>
+      </c>
+      <c r="K18">
+        <v>1618861000.0</v>
+      </c>
+      <c r="L18"/>
+      <c r="M18"/>
+      <c r="N18"/>
+      <c r="O18"/>
+      <c r="P18"/>
+      <c r="Q18"/>
+      <c r="R18"/>
+      <c r="S18"/>
+      <c r="T18"/>
+      <c r="U18"/>
+      <c r="V18"/>
+      <c r="W18"/>
+      <c r="X18"/>
+      <c r="Y18"/>
+      <c r="Z18"/>
+      <c r="AA18"/>
+    </row>
+    <row r="19" spans="1:27">
+      <c r="A19" t="s">
+        <v>175</v>
+      </c>
+      <c r="B19"/>
+      <c r="C19"/>
+      <c r="D19"/>
+      <c r="E19"/>
+      <c r="F19"/>
+      <c r="G19"/>
+      <c r="H19"/>
+      <c r="I19"/>
+      <c r="J19"/>
+      <c r="K19"/>
+      <c r="L19"/>
+      <c r="M19"/>
+      <c r="N19"/>
+      <c r="O19"/>
+      <c r="P19"/>
+      <c r="Q19"/>
+      <c r="R19"/>
+      <c r="S19"/>
+      <c r="T19"/>
+      <c r="U19"/>
+      <c r="V19"/>
+      <c r="W19"/>
+      <c r="X19"/>
+      <c r="Y19"/>
+      <c r="Z19"/>
+      <c r="AA19"/>
+    </row>
+    <row r="20" spans="1:27">
+      <c r="A20" t="s">
+        <v>176</v>
+      </c>
+      <c r="B20"/>
+      <c r="C20"/>
+      <c r="D20"/>
+      <c r="E20"/>
+      <c r="F20"/>
+      <c r="G20"/>
+      <c r="H20"/>
+      <c r="I20"/>
+      <c r="J20"/>
+      <c r="K20"/>
+      <c r="L20"/>
+      <c r="M20"/>
+      <c r="N20"/>
+      <c r="O20"/>
+      <c r="P20"/>
+      <c r="Q20"/>
+      <c r="R20"/>
+      <c r="S20"/>
+      <c r="T20"/>
+      <c r="U20"/>
+      <c r="V20"/>
+      <c r="W20"/>
+      <c r="X20"/>
+      <c r="Y20"/>
+      <c r="Z20"/>
+      <c r="AA20"/>
+    </row>
+    <row r="21" spans="1:27">
+      <c r="A21" t="s">
+        <v>177</v>
+      </c>
+      <c r="B21">
+        <v>320433523000.0</v>
+      </c>
+      <c r="C21">
+        <v>192964163000.0</v>
+      </c>
+      <c r="D21">
+        <v>199729514000.0</v>
+      </c>
+      <c r="E21">
+        <v>239074089000.0</v>
+      </c>
+      <c r="F21">
+        <v>191526449000.0</v>
+      </c>
+      <c r="G21">
+        <v>108533576000.0</v>
+      </c>
+      <c r="H21">
+        <v>125594689000.0</v>
+      </c>
+      <c r="I21">
+        <v>47128975000.0</v>
+      </c>
+      <c r="J21">
+        <v>208494042000.0</v>
+      </c>
+      <c r="K21">
+        <v>213297300000.0</v>
+      </c>
+      <c r="L21">
+        <v>186513979000.0</v>
+      </c>
+      <c r="M21">
+        <v>200435592000.0</v>
+      </c>
+      <c r="N21">
+        <v>230025511000.0</v>
+      </c>
+      <c r="O21">
+        <v>141247744000.0</v>
+      </c>
+      <c r="P21">
+        <v>278628385000.0</v>
+      </c>
+      <c r="Q21">
+        <v>154545890000.0</v>
+      </c>
+      <c r="R21">
+        <v>201452766000.0</v>
+      </c>
+      <c r="S21">
+        <v>140153570000.0</v>
+      </c>
+      <c r="T21">
+        <v>123852505000.0</v>
+      </c>
+      <c r="U21">
+        <v>119534575000.0</v>
+      </c>
+      <c r="V21">
+        <v>81997967000.0</v>
+      </c>
+      <c r="W21">
+        <v>82917976000.0</v>
+      </c>
+      <c r="X21">
+        <v>68223430000.0</v>
+      </c>
+      <c r="Y21">
+        <v>51153672000.0</v>
+      </c>
+      <c r="Z21">
+        <v>70269743000.0</v>
+      </c>
+      <c r="AA21">
+        <v>55264619000.0</v>
+      </c>
+    </row>
+    <row r="22" spans="1:27">
+      <c r="A22" t="s">
+        <v>178</v>
+      </c>
+      <c r="B22"/>
+      <c r="C22"/>
+      <c r="D22"/>
+      <c r="E22"/>
+      <c r="F22"/>
+      <c r="G22"/>
+      <c r="H22"/>
+      <c r="I22"/>
+      <c r="J22"/>
+      <c r="K22"/>
+      <c r="L22"/>
+      <c r="M22"/>
+      <c r="N22"/>
+      <c r="O22"/>
+      <c r="P22"/>
+      <c r="Q22"/>
+      <c r="R22"/>
+      <c r="S22"/>
+      <c r="T22"/>
+      <c r="U22"/>
+      <c r="V22"/>
+      <c r="W22"/>
+      <c r="X22"/>
+      <c r="Y22"/>
+      <c r="Z22"/>
+      <c r="AA22"/>
+    </row>
+    <row r="23" spans="1:27">
+      <c r="A23" t="s">
+        <v>179</v>
+      </c>
+      <c r="B23">
+        <v>880233256000.0</v>
+      </c>
+      <c r="C23">
+        <v>843783546000.0</v>
+      </c>
+      <c r="D23">
+        <v>761704451000.0</v>
+      </c>
+      <c r="E23">
+        <v>887582897000.0</v>
+      </c>
+      <c r="F23">
+        <v>872948491000.0</v>
+      </c>
+      <c r="G23">
+        <v>545171952000.0</v>
+      </c>
+      <c r="H23">
+        <v>617619253000.0</v>
+      </c>
+      <c r="I23">
+        <v>565830044000.0</v>
+      </c>
+      <c r="J23">
+        <v>950301560000.0</v>
+      </c>
+      <c r="K23">
+        <v>820172522000.0</v>
+      </c>
+      <c r="L23">
+        <v>797285130000.0</v>
+      </c>
+      <c r="M23">
+        <v>662645273000.0</v>
+      </c>
+      <c r="N23">
+        <v>965149922000.0</v>
+      </c>
+      <c r="O23">
+        <v>789839110000.0</v>
+      </c>
+      <c r="P23">
+        <v>723721092000.0</v>
+      </c>
+      <c r="Q23">
+        <v>640757555000.0</v>
+      </c>
+      <c r="R23">
+        <v>549950267000.0</v>
+      </c>
+      <c r="S23">
+        <v>496980510000.0</v>
+      </c>
+      <c r="T23">
+        <v>423385489000.0</v>
+      </c>
+      <c r="U23">
+        <v>368066623000.0</v>
+      </c>
+      <c r="V23">
+        <v>304347836000.0</v>
+      </c>
+      <c r="W23"/>
+      <c r="X23"/>
+      <c r="Y23"/>
+      <c r="Z23"/>
+      <c r="AA23"/>
+    </row>
+    <row r="24" spans="1:27">
+      <c r="A24" t="s">
+        <v>180</v>
+      </c>
+      <c r="B24"/>
+      <c r="C24"/>
+      <c r="D24"/>
+      <c r="E24"/>
+      <c r="F24"/>
+      <c r="G24"/>
+      <c r="H24"/>
+      <c r="I24"/>
+      <c r="J24"/>
+      <c r="K24"/>
+      <c r="L24"/>
+      <c r="M24"/>
+      <c r="N24"/>
+      <c r="O24"/>
+      <c r="P24"/>
+      <c r="Q24"/>
+      <c r="R24"/>
+      <c r="S24"/>
+      <c r="T24"/>
+      <c r="U24"/>
+      <c r="V24"/>
+      <c r="W24"/>
+      <c r="X24"/>
+      <c r="Y24"/>
+      <c r="Z24"/>
+      <c r="AA24"/>
+    </row>
+    <row r="25" spans="1:27">
+      <c r="A25" t="s">
+        <v>181</v>
+      </c>
+      <c r="B25">
+        <v>8861177000.0</v>
+      </c>
+      <c r="C25">
+        <v>8186088000.0</v>
+      </c>
+      <c r="D25">
+        <v>8745734000.0</v>
+      </c>
+      <c r="E25">
+        <v>8645998000.0</v>
+      </c>
+      <c r="F25">
+        <v>10177055000.0</v>
+      </c>
+      <c r="G25">
+        <v>10876164000.0</v>
+      </c>
+      <c r="H25">
+        <v>2927469000.0</v>
+      </c>
+      <c r="I25">
+        <v>1082408000.0</v>
+      </c>
+      <c r="J25">
+        <v>2972256000.0</v>
+      </c>
+      <c r="K25"/>
+      <c r="L25"/>
+      <c r="M25"/>
+      <c r="N25"/>
+      <c r="O25"/>
+      <c r="P25"/>
+      <c r="Q25"/>
+      <c r="R25"/>
+      <c r="S25"/>
+      <c r="T25"/>
+      <c r="U25"/>
+      <c r="V25"/>
+      <c r="W25"/>
+      <c r="X25"/>
+      <c r="Y25"/>
+      <c r="Z25"/>
+      <c r="AA25"/>
+    </row>
+    <row r="26" spans="1:27">
+      <c r="A26" t="s">
+        <v>182</v>
+      </c>
+      <c r="B26"/>
+      <c r="C26">
+        <v>347585000.0</v>
+      </c>
+      <c r="D26">
+        <v>541774000.0</v>
+      </c>
+      <c r="E26">
+        <v>288159000.0</v>
+      </c>
+      <c r="F26">
+        <v>166749000.0</v>
+      </c>
+      <c r="G26">
+        <v>188761000.0</v>
+      </c>
+      <c r="H26">
+        <v>113503000.0</v>
+      </c>
+      <c r="I26">
+        <v>1132020000.0</v>
+      </c>
+      <c r="J26">
+        <v>3896175000.0</v>
+      </c>
+      <c r="K26">
+        <v>1802030000.0</v>
+      </c>
+      <c r="L26">
+        <v>2887645000.0</v>
+      </c>
+      <c r="M26">
+        <v>2440099000.0</v>
+      </c>
+      <c r="N26"/>
+      <c r="O26"/>
+      <c r="P26"/>
+      <c r="Q26"/>
+      <c r="R26"/>
+      <c r="S26"/>
+      <c r="T26"/>
+      <c r="U26"/>
+      <c r="V26"/>
+      <c r="W26"/>
+      <c r="X26"/>
+      <c r="Y26"/>
+      <c r="Z26"/>
+      <c r="AA26"/>
+    </row>
+    <row r="27" spans="1:27">
+      <c r="A27" t="s">
+        <v>183</v>
+      </c>
+      <c r="B27"/>
+      <c r="C27">
+        <v>45147321000.0</v>
+      </c>
+      <c r="D27">
+        <v>121944196000.0</v>
+      </c>
+      <c r="E27">
+        <v>51609689000.0</v>
+      </c>
+      <c r="F27">
+        <v>35409977000.0</v>
+      </c>
+      <c r="G27">
+        <v>33444515000.0</v>
+      </c>
+      <c r="H27">
+        <v>64132230000.0</v>
+      </c>
+      <c r="I27">
+        <v>66187276000.0</v>
+      </c>
+      <c r="J27">
+        <v>175099527000.0</v>
+      </c>
+      <c r="K27">
+        <v>164893882000.0</v>
+      </c>
+      <c r="L27">
+        <v>148382061000.0</v>
+      </c>
+      <c r="M27">
+        <v>128960355000.0</v>
+      </c>
+      <c r="N27">
+        <v>137334966000.0</v>
+      </c>
+      <c r="O27">
+        <v>124067248000.0</v>
+      </c>
+      <c r="P27">
+        <v>236555285000.0</v>
+      </c>
+      <c r="Q27">
+        <v>222876534000.0</v>
+      </c>
+      <c r="R27">
+        <v>186021227000.0</v>
+      </c>
+      <c r="S27">
+        <v>176010778000.0</v>
+      </c>
+      <c r="T27">
+        <v>150923379000.0</v>
+      </c>
+      <c r="U27">
+        <v>133263743000.0</v>
+      </c>
+      <c r="V27">
+        <v>106465817000.0</v>
+      </c>
+      <c r="W27"/>
+      <c r="X27"/>
+      <c r="Y27"/>
+      <c r="Z27"/>
+      <c r="AA27"/>
+    </row>
+    <row r="28" spans="1:27">
+      <c r="A28" t="s">
+        <v>184</v>
+      </c>
+      <c r="B28">
+        <v>238234682000.0</v>
+      </c>
+      <c r="C28">
+        <v>51801892000.0</v>
+      </c>
+      <c r="D28">
+        <v>79043733000.0</v>
+      </c>
+      <c r="E28">
+        <v>41230888000.0</v>
+      </c>
+      <c r="F28">
+        <v>51669924000.0</v>
+      </c>
+      <c r="G28">
+        <v>48101562000.0</v>
+      </c>
+      <c r="H28">
+        <v>48250798000.0</v>
+      </c>
+      <c r="I28">
+        <v>28576745000.0</v>
+      </c>
+      <c r="J28">
+        <v>56944354000.0</v>
+      </c>
+      <c r="K28">
+        <v>27251966000.0</v>
+      </c>
+      <c r="L28">
+        <v>27286601000.0</v>
+      </c>
+      <c r="M28">
+        <v>19533466000.0</v>
+      </c>
+      <c r="N28">
+        <v>26080555000.0</v>
+      </c>
+      <c r="O28">
+        <v>19811132000.0</v>
+      </c>
+      <c r="P28">
+        <v>47001074000.0</v>
+      </c>
+      <c r="Q28">
+        <v>65355453000.0</v>
+      </c>
+      <c r="R28">
+        <v>50157994000.0</v>
+      </c>
+      <c r="S28">
+        <v>45313361000.0</v>
+      </c>
+      <c r="T28">
+        <v>43467658000.0</v>
+      </c>
+      <c r="U28">
+        <v>32028967000.0</v>
+      </c>
+      <c r="V28">
+        <v>26230112000.0</v>
+      </c>
+      <c r="W28">
+        <v>125816253000.0</v>
+      </c>
+      <c r="X28">
+        <v>110393480000.0</v>
+      </c>
+      <c r="Y28">
+        <v>79463192000.0</v>
+      </c>
+      <c r="Z28">
+        <v>64015709000.0</v>
+      </c>
+      <c r="AA28">
+        <v>51970340000.0</v>
+      </c>
+    </row>
+    <row r="29" spans="1:27">
+      <c r="A29" t="s">
+        <v>185</v>
+      </c>
+      <c r="B29">
+        <v>83441878000.0</v>
+      </c>
+      <c r="C29">
+        <v>41601331000.0</v>
+      </c>
+      <c r="D29">
+        <v>24892983000.0</v>
+      </c>
+      <c r="E29">
+        <v>57940610000.0</v>
+      </c>
+      <c r="F29">
+        <v>58838742000.0</v>
+      </c>
+      <c r="G29">
+        <v>34097597000.0</v>
+      </c>
+      <c r="H29">
+        <v>47642385000.0</v>
+      </c>
+      <c r="I29">
+        <v>12830660000.0</v>
+      </c>
+      <c r="J29">
+        <v>12440810000.0</v>
+      </c>
+      <c r="K29">
+        <v>61073314000.0</v>
+      </c>
+      <c r="L29">
+        <v>51395379000.0</v>
+      </c>
+      <c r="M29"/>
+      <c r="N29"/>
+      <c r="O29"/>
+      <c r="P29"/>
+      <c r="Q29"/>
+      <c r="R29"/>
+      <c r="S29"/>
+      <c r="T29"/>
+      <c r="U29"/>
+      <c r="V29"/>
+      <c r="W29"/>
+      <c r="X29"/>
+      <c r="Y29"/>
+      <c r="Z29"/>
+      <c r="AA29"/>
+    </row>
+    <row r="30" spans="1:27">
+      <c r="A30" t="s">
+        <v>186</v>
+      </c>
+      <c r="B30">
+        <v>242007175000.0</v>
+      </c>
+      <c r="C30">
+        <v>209702323000.0</v>
+      </c>
+      <c r="D30">
+        <v>200742856000.0</v>
+      </c>
+      <c r="E30">
+        <v>190575135000.0</v>
+      </c>
+      <c r="F30">
+        <v>207237421000.0</v>
+      </c>
+      <c r="G30">
+        <v>185672391000.0</v>
+      </c>
+      <c r="H30">
+        <v>196298400000.0</v>
+      </c>
+      <c r="I30">
+        <v>165559677000.0</v>
+      </c>
+      <c r="J30">
+        <v>381648129000.0</v>
+      </c>
+      <c r="K30">
+        <v>327558852000.0</v>
+      </c>
+      <c r="L30">
+        <v>310094971000.0</v>
+      </c>
+      <c r="M30">
+        <v>257892885000.0</v>
+      </c>
+      <c r="N30">
+        <v>316677247000.0</v>
+      </c>
+      <c r="O30">
+        <v>284404584000.0</v>
+      </c>
+      <c r="P30">
+        <v>287326964000.0</v>
+      </c>
+      <c r="Q30">
+        <v>287041041000.0</v>
+      </c>
+      <c r="R30">
+        <v>236179221000.0</v>
+      </c>
+      <c r="S30">
+        <v>221324139000.0</v>
+      </c>
+      <c r="T30">
+        <v>194391037000.0</v>
+      </c>
+      <c r="U30">
+        <v>165292710000.0</v>
+      </c>
+      <c r="V30">
+        <v>132695929000.0</v>
+      </c>
+      <c r="W30"/>
+      <c r="X30"/>
+      <c r="Y30"/>
+      <c r="Z30"/>
+      <c r="AA30"/>
+    </row>
+    <row r="31" spans="1:27">
+      <c r="A31" t="s">
+        <v>187</v>
+      </c>
+      <c r="B31">
+        <v>6904789000.0</v>
+      </c>
+      <c r="C31">
+        <v>2100584000.0</v>
+      </c>
+      <c r="D31">
+        <v>3403472000.0</v>
+      </c>
+      <c r="E31">
+        <v>-1295720000.0</v>
+      </c>
+      <c r="F31">
+        <v>-1026873000.0</v>
+      </c>
+      <c r="G31">
+        <v>-2533716000.0</v>
+      </c>
+      <c r="H31">
+        <v>304493000.0</v>
+      </c>
+      <c r="I31">
+        <v>3079421000.0</v>
+      </c>
+      <c r="J31">
+        <v>-416761000.0</v>
+      </c>
+      <c r="K31">
+        <v>1618861000.0</v>
+      </c>
+      <c r="L31">
+        <v>7426862000.0</v>
+      </c>
+      <c r="M31">
+        <v>3722852000.0</v>
+      </c>
+      <c r="N31">
+        <v>41095438000.0</v>
+      </c>
+      <c r="O31">
+        <v>4667133000.0</v>
+      </c>
+      <c r="P31">
+        <v>89399801000.0</v>
+      </c>
+      <c r="Q31">
+        <v>2772203000.0</v>
+      </c>
+      <c r="R31">
+        <v>6472464000.0</v>
+      </c>
+      <c r="S31">
+        <v>2848936000.0</v>
+      </c>
+      <c r="T31">
+        <v>4437100000.0</v>
+      </c>
+      <c r="U31">
+        <v>4116592000.0</v>
+      </c>
+      <c r="V31">
+        <v>1924449000.0</v>
+      </c>
+      <c r="W31"/>
+      <c r="X31"/>
+      <c r="Y31"/>
+      <c r="Z31"/>
+      <c r="AA31"/>
+    </row>
+    <row r="32" spans="1:27">
+      <c r="A32" t="s">
+        <v>188</v>
+      </c>
+      <c r="B32">
+        <v>1200666779000.0</v>
+      </c>
+      <c r="C32">
+        <v>1036747709000.0</v>
+      </c>
+      <c r="D32">
+        <v>961433965000.0</v>
+      </c>
+      <c r="E32">
+        <v>1124599738000.0</v>
+      </c>
+      <c r="F32">
+        <v>1064394815000.0</v>
+      </c>
+      <c r="G32">
+        <v>655847125000.0</v>
+      </c>
+      <c r="H32">
+        <v>744634530000.0</v>
+      </c>
+      <c r="I32">
+        <v>611958076000.0</v>
+      </c>
+      <c r="J32">
+        <v>1156648155000.0</v>
+      </c>
+      <c r="K32">
+        <v>1034806890000.0</v>
+      </c>
+      <c r="L32">
+        <v>983446471000.0</v>
+      </c>
+      <c r="M32">
+        <v>863207535000.0</v>
+      </c>
+      <c r="N32">
+        <v>1193952302000.0</v>
+      </c>
+      <c r="O32">
+        <v>929876824000.0</v>
+      </c>
+      <c r="P32">
+        <v>918532462000.0</v>
+      </c>
+      <c r="Q32">
+        <v>795688800000.0</v>
+      </c>
+      <c r="R32">
+        <v>751403033000.0</v>
+      </c>
+      <c r="S32">
+        <v>637134080000.0</v>
+      </c>
+      <c r="T32">
+        <v>547237994000.0</v>
+      </c>
+      <c r="U32">
+        <v>487601198000.0</v>
+      </c>
+      <c r="V32">
+        <v>386345803000.0</v>
+      </c>
+      <c r="W32">
+        <v>373341048000.0</v>
+      </c>
+      <c r="X32">
+        <v>296320208000.0</v>
+      </c>
+      <c r="Y32">
+        <v>220918142000.0</v>
+      </c>
+      <c r="Z32">
+        <v>224073738000.0</v>
+      </c>
+      <c r="AA32">
+        <v>183809983000.0</v>
+      </c>
+    </row>
+  </sheetData>
+  <printOptions gridLines="false" gridLinesSet="true"/>
+  <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
+  <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
+  <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
+    <oddHeader/>
+    <oddFooter/>
+    <evenHeader/>
+    <evenFooter/>
+    <firstHeader/>
+    <firstFooter/>
+  </headerFooter>
+  <tableParts count="0"/>
+</worksheet>
+</file>
+
+<file path=xl/worksheets/sheet4.xml><?xml version="1.0" encoding="utf-8"?>
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
+  <sheetPr>
+    <outlinePr summaryBelow="1" summaryRight="1"/>
+  </sheetPr>
+  <dimension ref="A1:CL32"/>
+  <sheetViews>
+    <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
+      <selection activeCell="A1" sqref="A1"/>
+    </sheetView>
+  </sheetViews>
+  <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
+  <cols>
+    <col min="1" max="1" width="39.99" bestFit="true" customWidth="true" style="0"/>
+    <col min="2" max="2" width="15.282" bestFit="true" customWidth="true" style="0"/>
+    <col min="3" max="3" width="15.282" bestFit="true" customWidth="true" style="0"/>
+  </cols>
+  <sheetData>
+    <row r="1" spans="1:90">
+      <c r="A1" t="s">
+        <v>0</v>
+      </c>
+      <c r="B1" t="s">
+        <v>88</v>
+      </c>
+      <c r="C1" t="s">
+        <v>1</v>
+      </c>
+      <c r="D1" t="s">
+        <v>89</v>
+      </c>
+      <c r="E1" t="s">
+        <v>90</v>
+      </c>
+      <c r="F1" t="s">
+        <v>91</v>
+      </c>
+      <c r="G1" t="s">
+        <v>2</v>
+      </c>
+      <c r="H1" t="s">
+        <v>92</v>
+      </c>
+      <c r="I1" t="s">
+        <v>93</v>
+      </c>
+      <c r="J1" t="s">
+        <v>94</v>
+      </c>
+      <c r="K1" t="s">
+        <v>3</v>
+      </c>
+      <c r="L1" t="s">
+        <v>95</v>
+      </c>
+      <c r="M1" t="s">
+        <v>96</v>
+      </c>
+      <c r="N1" t="s">
+        <v>97</v>
+      </c>
+      <c r="O1" t="s">
+        <v>4</v>
+      </c>
+      <c r="P1" t="s">
+        <v>98</v>
+      </c>
+      <c r="Q1" t="s">
+        <v>99</v>
+      </c>
+      <c r="R1" t="s">
+        <v>100</v>
+      </c>
+      <c r="S1" t="s">
+        <v>5</v>
+      </c>
+      <c r="T1" t="s">
+        <v>101</v>
+      </c>
+      <c r="U1" t="s">
+        <v>102</v>
+      </c>
+      <c r="V1" t="s">
+        <v>103</v>
+      </c>
+      <c r="W1" t="s">
+        <v>6</v>
+      </c>
+      <c r="X1" t="s">
+        <v>104</v>
+      </c>
+      <c r="Y1" t="s">
+        <v>105</v>
+      </c>
+      <c r="Z1" t="s">
+        <v>106</v>
+      </c>
+      <c r="AA1" t="s">
+        <v>7</v>
+      </c>
+      <c r="AB1" t="s">
+        <v>107</v>
+      </c>
+      <c r="AC1" t="s">
+        <v>108</v>
+      </c>
+      <c r="AD1" t="s">
+        <v>109</v>
+      </c>
+      <c r="AE1" t="s">
+        <v>8</v>
+      </c>
+      <c r="AF1" t="s">
+        <v>110</v>
+      </c>
+      <c r="AG1" t="s">
+        <v>111</v>
+      </c>
+      <c r="AH1" t="s">
+        <v>112</v>
+      </c>
+      <c r="AI1" t="s">
+        <v>9</v>
+      </c>
+      <c r="AJ1" t="s">
+        <v>113</v>
+      </c>
+      <c r="AK1" t="s">
+        <v>114</v>
+      </c>
+      <c r="AL1" t="s">
+        <v>115</v>
+      </c>
+      <c r="AM1" t="s">
+        <v>10</v>
+      </c>
+      <c r="AN1" t="s">
+        <v>116</v>
+      </c>
+      <c r="AO1" t="s">
+        <v>117</v>
+      </c>
+      <c r="AP1" t="s">
+        <v>118</v>
+      </c>
+      <c r="AQ1" t="s">
+        <v>11</v>
+      </c>
+      <c r="AR1" t="s">
+        <v>119</v>
+      </c>
+      <c r="AS1" t="s">
+        <v>120</v>
+      </c>
+      <c r="AT1" t="s">
+        <v>121</v>
+      </c>
+      <c r="AU1" t="s">
+        <v>12</v>
+      </c>
+      <c r="AV1" t="s">
+        <v>122</v>
+      </c>
+      <c r="AW1" t="s">
+        <v>123</v>
+      </c>
+      <c r="AX1" t="s">
+        <v>124</v>
+      </c>
+      <c r="AY1" t="s">
+        <v>13</v>
+      </c>
+      <c r="AZ1" t="s">
+        <v>125</v>
+      </c>
+      <c r="BA1" t="s">
+        <v>126</v>
+      </c>
+      <c r="BB1" t="s">
+        <v>127</v>
+      </c>
+      <c r="BC1" t="s">
+        <v>14</v>
+      </c>
+      <c r="BD1" t="s">
+        <v>128</v>
+      </c>
+      <c r="BE1" t="s">
+        <v>129</v>
+      </c>
+      <c r="BF1" t="s">
+        <v>130</v>
+      </c>
+      <c r="BG1" t="s">
+        <v>15</v>
+      </c>
+      <c r="BH1" t="s">
+        <v>131</v>
+      </c>
+      <c r="BI1" t="s">
+        <v>132</v>
+      </c>
+      <c r="BJ1" t="s">
+        <v>133</v>
+      </c>
+      <c r="BK1" t="s">
+        <v>16</v>
+      </c>
+      <c r="BL1" t="s">
+        <v>134</v>
+      </c>
+      <c r="BM1" t="s">
+        <v>135</v>
+      </c>
+      <c r="BN1" t="s">
+        <v>136</v>
+      </c>
+      <c r="BO1" t="s">
+        <v>17</v>
+      </c>
+      <c r="BP1" t="s">
+        <v>137</v>
+      </c>
+      <c r="BQ1" t="s">
+        <v>138</v>
+      </c>
+      <c r="BR1" t="s">
+        <v>139</v>
+      </c>
+      <c r="BS1" t="s">
+        <v>18</v>
+      </c>
+      <c r="BT1" t="s">
+        <v>140</v>
+      </c>
+      <c r="BU1" t="s">
+        <v>141</v>
+      </c>
+      <c r="BV1" t="s">
+        <v>142</v>
+      </c>
+      <c r="BW1" t="s">
+        <v>19</v>
+      </c>
+      <c r="BX1" t="s">
+        <v>143</v>
+      </c>
+      <c r="BY1" t="s">
+        <v>144</v>
+      </c>
+      <c r="BZ1" t="s">
+        <v>145</v>
+      </c>
+      <c r="CA1" t="s">
+        <v>20</v>
+      </c>
+      <c r="CB1" t="s">
+        <v>146</v>
+      </c>
+      <c r="CC1" t="s">
+        <v>147</v>
+      </c>
+      <c r="CD1" t="s">
+        <v>148</v>
+      </c>
+      <c r="CE1" t="s">
+        <v>21</v>
+      </c>
+      <c r="CF1" t="s">
+        <v>149</v>
+      </c>
+      <c r="CG1" t="s">
+        <v>150</v>
+      </c>
+      <c r="CH1" t="s">
+        <v>151</v>
+      </c>
+      <c r="CI1" t="s">
+        <v>22</v>
+      </c>
+      <c r="CJ1" t="s">
+        <v>152</v>
+      </c>
+      <c r="CK1" t="s">
+        <v>153</v>
+      </c>
+      <c r="CL1" t="s">
+        <v>154</v>
+      </c>
+    </row>
+    <row r="2" spans="1:90">
+      <c r="A2" t="s">
+        <v>158</v>
+      </c>
+      <c r="B2">
+        <v>171423894000.0</v>
+      </c>
+      <c r="C2">
+        <v>95577753000.0</v>
+      </c>
+      <c r="D2">
+        <v>181744018000.0</v>
+      </c>
+      <c r="E2">
+        <v>201437890000.0</v>
+      </c>
+      <c r="F2">
+        <v>152057475000.0</v>
+      </c>
+      <c r="G2">
+        <v>121350158000.0</v>
+      </c>
+      <c r="H2">
+        <v>193731131000.0</v>
+      </c>
+      <c r="I2">
+        <v>146265995000.0</v>
+      </c>
+      <c r="J2">
+        <v>174709596000.0</v>
+      </c>
+      <c r="K2">
+        <v>95741953000.0</v>
+      </c>
+      <c r="L2">
+        <v>170732377000.0</v>
+      </c>
+      <c r="M2">
+        <v>136766579000.0</v>
+      </c>
+      <c r="N2">
+        <v>157720687000.0</v>
+      </c>
+      <c r="O2">
+        <v>153328812000.0</v>
+      </c>
+      <c r="P2">
+        <v>185916394000.0</v>
+      </c>
+      <c r="Q2">
+        <v>182366934000.0</v>
+      </c>
+      <c r="R2">
+        <v>175395622000.0</v>
+      </c>
+      <c r="S2">
+        <v>170329305000.0</v>
+      </c>
+      <c r="T2">
+        <v>186098331000.0</v>
+      </c>
+      <c r="U2">
+        <v>164384089000.0</v>
+      </c>
+      <c r="V2">
+        <v>144899345000.0</v>
+      </c>
+      <c r="W2">
+        <v>121393511000.0</v>
+      </c>
+      <c r="X2">
+        <v>81936714000.0</v>
+      </c>
+      <c r="Y2">
+        <v>78594170000.0</v>
+      </c>
+      <c r="Z2">
+        <v>79716763000.0</v>
+      </c>
+      <c r="AA2">
+        <v>98016775000.0</v>
+      </c>
+      <c r="AB2">
+        <v>112660111000.0</v>
+      </c>
+      <c r="AC2">
+        <v>53521768000.0</v>
+      </c>
+      <c r="AD2">
+        <v>157122199000.0</v>
+      </c>
+      <c r="AE2">
+        <v>-46527413000.0</v>
+      </c>
+      <c r="AF2">
+        <v>157767142000.0</v>
+      </c>
+      <c r="AG2">
+        <v>149766750000.0</v>
+      </c>
+      <c r="AH2">
+        <v>139263888000.0</v>
+      </c>
+      <c r="AI2">
+        <v>139022405000.0</v>
+      </c>
+      <c r="AJ2">
+        <v>134083666000.0</v>
+      </c>
+      <c r="AK2">
+        <v>155551779000.0</v>
+      </c>
+      <c r="AL2">
+        <v>139995581000.0</v>
+      </c>
+      <c r="AM2">
+        <v>100048309000.0</v>
+      </c>
+      <c r="AN2">
+        <v>114347150000.0</v>
+      </c>
+      <c r="AO2">
+        <v>130504630000.0</v>
+      </c>
+      <c r="AP2">
+        <v>147713581000.0</v>
+      </c>
+      <c r="AQ2">
+        <v>118158094000.0</v>
+      </c>
+      <c r="AR2">
+        <v>115925336000.0</v>
+      </c>
+      <c r="AS2">
+        <v>125550624000.0</v>
+      </c>
+      <c r="AT2">
+        <v>127556105000.0</v>
+      </c>
+      <c r="AU2">
+        <v>-128859419000.0</v>
+      </c>
+      <c r="AV2">
+        <v>171921426000.0</v>
+      </c>
+      <c r="AW2">
+        <v>193066722000.0</v>
+      </c>
+      <c r="AX2">
+        <v>168623659000.0</v>
+      </c>
+      <c r="AY2">
+        <v>160088984000.0</v>
+      </c>
+      <c r="AZ2">
+        <v>144843359000.0</v>
+      </c>
+      <c r="BA2">
+        <v>162759752000.0</v>
+      </c>
+      <c r="BB2">
+        <v>180780580000.0</v>
+      </c>
+      <c r="BC2">
+        <v>128585899000.0</v>
+      </c>
+      <c r="BD2">
+        <v>126968656000.0</v>
+      </c>
+      <c r="BE2">
+        <v>133396182000.0</v>
+      </c>
+      <c r="BF2">
+        <v>116483789000.0</v>
+      </c>
+      <c r="BG2">
+        <v>107124095000.0</v>
+      </c>
+      <c r="BH2">
+        <v>108674400000.0</v>
+      </c>
+      <c r="BI2">
+        <v>113506571000.0</v>
+      </c>
+      <c r="BJ2">
+        <v>107089062000.0</v>
+      </c>
+      <c r="BK2">
+        <v>103708981000.0</v>
+      </c>
+      <c r="BL2">
+        <v>79414448000.0</v>
+      </c>
+      <c r="BM2">
+        <v>81018898000.0</v>
+      </c>
+      <c r="BN2">
+        <v>84174308000.0</v>
+      </c>
+      <c r="BO2">
+        <v>93711057000.0</v>
+      </c>
+      <c r="BP2">
+        <v>76428646000.0</v>
+      </c>
+      <c r="BQ2">
+        <v>71026464000.0</v>
+      </c>
+      <c r="BR2">
+        <v>69217186000.0</v>
+      </c>
+      <c r="BS2">
+        <v>67336822000.0</v>
+      </c>
+      <c r="BT2">
+        <v>70106915000.0</v>
+      </c>
+      <c r="BU2">
+        <v>67797312000.0</v>
+      </c>
+      <c r="BV2">
+        <v>71817027000.0</v>
+      </c>
+      <c r="BW2">
+        <v>58314211000.0</v>
+      </c>
+      <c r="BX2">
+        <v>56517571000.0</v>
+      </c>
+      <c r="BY2">
+        <v>50387035000.0</v>
+      </c>
+      <c r="BZ2">
+        <v>58611189000.0</v>
+      </c>
+      <c r="CA2">
+        <v>51626713000.0</v>
+      </c>
+      <c r="CB2">
+        <v>44640281000.0</v>
+      </c>
+      <c r="CC2">
+        <v>46515456000.0</v>
+      </c>
+      <c r="CD2">
+        <v>56845171000.0</v>
+      </c>
+      <c r="CE2">
+        <v>41584222000.0</v>
+      </c>
+      <c r="CF2">
+        <v>43764233000.0</v>
+      </c>
+      <c r="CG2">
+        <v>46393632000.0</v>
+      </c>
+      <c r="CH2">
+        <v>39909820000.0</v>
+      </c>
+      <c r="CI2">
+        <v>37609199000.0</v>
+      </c>
+      <c r="CJ2">
+        <v>39921521000.0</v>
+      </c>
+      <c r="CK2">
+        <v>43233332000.0</v>
+      </c>
+      <c r="CL2">
+        <v>40701434000.0</v>
+      </c>
+    </row>
+    <row r="3" spans="1:90">
+      <c r="A3" t="s">
+        <v>159</v>
+      </c>
+      <c r="B3">
+        <v>12322810000.0</v>
+      </c>
+      <c r="C3">
+        <v>11203532000.0</v>
+      </c>
+      <c r="D3">
+        <v>2126000000.0</v>
+      </c>
+      <c r="E3">
+        <v>2715295000.0</v>
+      </c>
+      <c r="F3">
+        <v>2567650000.0</v>
+      </c>
+      <c r="G3">
+        <v>128989000.0</v>
+      </c>
+      <c r="H3">
+        <v>9870088000.0</v>
+      </c>
+      <c r="I3">
+        <v>3085291000.0</v>
+      </c>
+      <c r="J3">
+        <v>19725864000.0</v>
+      </c>
+      <c r="K3">
+        <v>13473673000.0</v>
+      </c>
+      <c r="L3">
+        <v>5179431000.0</v>
+      </c>
+      <c r="M3">
+        <v>6848222000.0</v>
+      </c>
+      <c r="N3">
+        <v>6817619000.0</v>
+      </c>
+      <c r="O3">
+        <v>12335778000.0</v>
+      </c>
+      <c r="P3">
+        <v>8309987000.0</v>
+      </c>
+      <c r="Q3">
+        <v>5710475000.0</v>
+      </c>
+      <c r="R3">
+        <v>4989041000.0</v>
+      </c>
+      <c r="S3">
+        <v>3514890000.0</v>
+      </c>
+      <c r="T3">
+        <v>2833434082.0</v>
+      </c>
+      <c r="U3">
+        <v>2627196000.0</v>
+      </c>
+      <c r="V3">
+        <v>39384398000.0</v>
+      </c>
+      <c r="W3">
+        <v>1338646000.0</v>
+      </c>
+      <c r="X3">
+        <v>4575281000.0</v>
+      </c>
+      <c r="Y3">
+        <v>3211390000.0</v>
+      </c>
+      <c r="Z3">
+        <v>1750847000.0</v>
+      </c>
+      <c r="AA3">
+        <v>850355000.0</v>
+      </c>
+      <c r="AB3">
+        <v>-3977879000.0</v>
+      </c>
+      <c r="AC3">
+        <v>3027282000.0</v>
+      </c>
+      <c r="AD3">
+        <v>3027711000.0</v>
+      </c>
+      <c r="AE3">
+        <v>-1157304000.0</v>
+      </c>
+      <c r="AF3">
+        <v>743645000.0</v>
+      </c>
+      <c r="AG3">
+        <v>751117000.0</v>
+      </c>
+      <c r="AH3">
+        <v>744950000.0</v>
+      </c>
+      <c r="AI3">
+        <v>667757000.0</v>
+      </c>
+      <c r="AJ3">
+        <v>731438000.0</v>
+      </c>
+      <c r="AK3">
+        <v>874994000.0</v>
+      </c>
+      <c r="AL3">
+        <v>698067000.0</v>
+      </c>
+      <c r="AM3">
+        <v>710861000.0</v>
+      </c>
+      <c r="AN3">
+        <v>585797000.0</v>
+      </c>
+      <c r="AO3">
+        <v>882106000.0</v>
+      </c>
+      <c r="AP3">
+        <v>949562000.0</v>
+      </c>
+      <c r="AQ3">
+        <v>596130000.0</v>
+      </c>
+      <c r="AR3">
+        <v>974682000.0</v>
+      </c>
+      <c r="AS3">
+        <v>990518000.0</v>
+      </c>
+      <c r="AT3">
+        <v>1113275000.0</v>
+      </c>
+      <c r="AU3">
+        <v>-470535000.0</v>
+      </c>
+      <c r="AV3">
+        <v>-1516458000.0</v>
+      </c>
+      <c r="AW3">
+        <v>1094358000.0</v>
+      </c>
+      <c r="AX3">
+        <v>1214893000.0</v>
+      </c>
+      <c r="AY3">
+        <v>1387378000.0</v>
+      </c>
+      <c r="AZ3">
+        <v>-616896000.0</v>
+      </c>
+      <c r="BA3">
+        <v>969569000.0</v>
+      </c>
+      <c r="BB3">
+        <v>1478008000.0</v>
+      </c>
+      <c r="BC3">
+        <v>6039968000.0</v>
+      </c>
+      <c r="BD3">
+        <v>-1341971000.0</v>
+      </c>
+      <c r="BE3">
+        <v>-673116000.0</v>
+      </c>
+      <c r="BF3">
+        <v>-458940000.0</v>
+      </c>
+      <c r="BG3">
+        <v>-68684129000.0</v>
+      </c>
+      <c r="BH3">
+        <v>-558245000.0</v>
+      </c>
+      <c r="BI3">
+        <v>-28002587000.0</v>
+      </c>
+      <c r="BJ3">
+        <v>2351331000.0</v>
+      </c>
+      <c r="BK3">
+        <v>33271000.0</v>
+      </c>
+      <c r="BL3"/>
+      <c r="BM3"/>
+      <c r="BN3">
+        <v>-22602000.0</v>
+      </c>
+      <c r="BO3">
+        <v>7372258000.0</v>
+      </c>
+      <c r="BP3"/>
+      <c r="BQ3"/>
+      <c r="BR3">
+        <v>1932366000.0</v>
+      </c>
+      <c r="BS3"/>
+      <c r="BT3"/>
+      <c r="BU3"/>
+      <c r="BV3"/>
+      <c r="BW3"/>
+      <c r="BX3"/>
+      <c r="BY3"/>
+      <c r="BZ3"/>
+      <c r="CA3"/>
+      <c r="CB3"/>
+      <c r="CC3"/>
+      <c r="CD3"/>
+      <c r="CE3"/>
+      <c r="CF3"/>
+      <c r="CG3"/>
+      <c r="CH3"/>
+      <c r="CI3"/>
+      <c r="CJ3"/>
+      <c r="CK3"/>
+      <c r="CL3"/>
+    </row>
+    <row r="4" spans="1:90">
+      <c r="A4" t="s">
+        <v>160</v>
+      </c>
+      <c r="B4"/>
+      <c r="C4"/>
+      <c r="D4"/>
+      <c r="E4"/>
+      <c r="F4"/>
+      <c r="G4"/>
+      <c r="H4"/>
+      <c r="I4"/>
+      <c r="J4"/>
+      <c r="K4"/>
+      <c r="L4"/>
+      <c r="M4"/>
+      <c r="N4"/>
+      <c r="O4"/>
+      <c r="P4"/>
+      <c r="Q4"/>
+      <c r="R4"/>
+      <c r="S4"/>
+      <c r="T4"/>
+      <c r="U4"/>
+      <c r="V4"/>
+      <c r="W4"/>
+      <c r="X4"/>
+      <c r="Y4"/>
+      <c r="Z4"/>
+      <c r="AA4"/>
+      <c r="AB4"/>
+      <c r="AC4"/>
+      <c r="AD4"/>
+      <c r="AE4"/>
+      <c r="AF4"/>
+      <c r="AG4"/>
+      <c r="AH4"/>
+      <c r="AI4"/>
+      <c r="AJ4"/>
+      <c r="AK4"/>
+      <c r="AL4"/>
+      <c r="AM4"/>
+      <c r="AN4"/>
+      <c r="AO4"/>
+      <c r="AP4"/>
+      <c r="AQ4"/>
+      <c r="AR4"/>
+      <c r="AS4"/>
+      <c r="AT4"/>
+      <c r="AU4"/>
+      <c r="AV4"/>
+      <c r="AW4"/>
+      <c r="AX4"/>
+      <c r="AY4"/>
+      <c r="AZ4"/>
+      <c r="BA4"/>
+      <c r="BB4"/>
+      <c r="BC4"/>
+      <c r="BD4"/>
+      <c r="BE4"/>
+      <c r="BF4"/>
+      <c r="BG4"/>
+      <c r="BH4"/>
+      <c r="BI4"/>
+      <c r="BJ4"/>
+      <c r="BK4"/>
+      <c r="BL4"/>
+      <c r="BM4"/>
+      <c r="BN4"/>
+      <c r="BO4"/>
+      <c r="BP4"/>
+      <c r="BQ4"/>
+      <c r="BR4"/>
+      <c r="BS4"/>
+      <c r="BT4"/>
+      <c r="BU4"/>
+      <c r="BV4"/>
+      <c r="BW4"/>
+      <c r="BX4"/>
+      <c r="BY4"/>
+      <c r="BZ4"/>
+      <c r="CA4"/>
+      <c r="CB4"/>
+      <c r="CC4"/>
+      <c r="CD4"/>
+      <c r="CE4"/>
+      <c r="CF4"/>
+      <c r="CG4"/>
+      <c r="CH4"/>
+      <c r="CI4"/>
+      <c r="CJ4"/>
+      <c r="CK4"/>
+      <c r="CL4"/>
+    </row>
+    <row r="5" spans="1:90">
+      <c r="A5" t="s">
+        <v>161</v>
+      </c>
+      <c r="B5">
+        <v>68034019000.0</v>
+      </c>
+      <c r="C5">
+        <v>214090775000.0</v>
+      </c>
+      <c r="D5">
+        <v>102931659000.0</v>
+      </c>
+      <c r="E5">
+        <v>13863697000.0</v>
+      </c>
+      <c r="F5">
+        <v>17922698000.0</v>
+      </c>
+      <c r="G5">
+        <v>96237450000.0</v>
+      </c>
+      <c r="H5">
+        <v>39704660000.0</v>
+      </c>
+      <c r="I5">
+        <v>32415649000.0</v>
+      </c>
+      <c r="J5">
+        <v>31242755000.0</v>
+      </c>
+      <c r="K5">
+        <v>35022214000.0</v>
+      </c>
+      <c r="L5">
+        <v>52831192000.0</v>
+      </c>
+      <c r="M5">
+        <v>61204526000.0</v>
+      </c>
+      <c r="N5">
+        <v>60194574000.0</v>
+      </c>
+      <c r="O5">
+        <v>45991209000.0</v>
+      </c>
+      <c r="P5">
+        <v>31605263000.0</v>
+      </c>
+      <c r="Q5">
+        <v>76827940000.0</v>
+      </c>
+      <c r="R5">
+        <v>81636266000.0</v>
+      </c>
+      <c r="S5">
+        <v>36781904000.0</v>
+      </c>
+      <c r="T5">
+        <v>48439805000.0</v>
+      </c>
+      <c r="U5">
+        <v>38630221000.0</v>
+      </c>
+      <c r="V5">
+        <v>69283417000.0</v>
+      </c>
+      <c r="W5">
+        <v>33996886000.0</v>
+      </c>
+      <c r="X5">
+        <v>31983000000.0</v>
+      </c>
+      <c r="Y5">
+        <v>3363175000.0</v>
+      </c>
+      <c r="Z5">
+        <v>40628958000.0</v>
+      </c>
+      <c r="AA5">
+        <v>95077845000.0</v>
+      </c>
+      <c r="AB5">
+        <v>22503751000.0</v>
+      </c>
+      <c r="AC5">
+        <v>-2576656000.0</v>
+      </c>
+      <c r="AD5">
+        <v>17116539000.0</v>
+      </c>
+      <c r="AE5">
+        <v>-138804853000.0</v>
+      </c>
+      <c r="AF5">
+        <v>66654248000.0</v>
+      </c>
+      <c r="AG5">
+        <v>53298709000.0</v>
+      </c>
+      <c r="AH5">
+        <v>26486264000.0</v>
+      </c>
+      <c r="AI5">
+        <v>2413450000.0</v>
+      </c>
+      <c r="AJ5">
+        <v>72744989000.0</v>
+      </c>
+      <c r="AK5">
+        <v>52055890000.0</v>
+      </c>
+      <c r="AL5">
+        <v>89001483000.0</v>
+      </c>
+      <c r="AM5">
+        <v>45760861000.0</v>
+      </c>
+      <c r="AN5">
+        <v>38905567000.0</v>
+      </c>
+      <c r="AO5">
+        <v>49927271000.0</v>
+      </c>
+      <c r="AP5">
+        <v>80645806000.0</v>
+      </c>
+      <c r="AQ5">
+        <v>32372497000.0</v>
+      </c>
+      <c r="AR5">
+        <v>42236484000.0</v>
+      </c>
+      <c r="AS5">
+        <v>52529681000.0</v>
+      </c>
+      <c r="AT5">
+        <v>66819352000.0</v>
+      </c>
+      <c r="AU5">
+        <v>17755535000.0</v>
+      </c>
+      <c r="AV5">
+        <v>56108157000.0</v>
+      </c>
+      <c r="AW5">
+        <v>52300398000.0</v>
+      </c>
+      <c r="AX5">
+        <v>62237595000.0</v>
+      </c>
+      <c r="AY5">
+        <v>28037193000.0</v>
+      </c>
+      <c r="AZ5">
+        <v>46842755000.0</v>
+      </c>
+      <c r="BA5">
+        <v>48686561000.0</v>
+      </c>
+      <c r="BB5">
+        <v>109479998000.0</v>
+      </c>
+      <c r="BC5">
+        <v>3316000.0</v>
+      </c>
+      <c r="BD5">
+        <v>36575603000.0</v>
+      </c>
+      <c r="BE5">
+        <v>56523139000.0</v>
+      </c>
+      <c r="BF5">
+        <v>50420551000.0</v>
+      </c>
+      <c r="BG5">
+        <v>116864319000.0</v>
+      </c>
+      <c r="BH5">
+        <v>46238778000.0</v>
+      </c>
+      <c r="BI5">
+        <v>55426246000.0</v>
+      </c>
+      <c r="BJ5">
+        <v>58952241000.0</v>
+      </c>
+      <c r="BK5">
+        <v>34661868000.0</v>
+      </c>
+      <c r="BL5"/>
+      <c r="BM5"/>
+      <c r="BN5">
+        <v>53687221000.0</v>
+      </c>
+      <c r="BO5">
+        <v>48099570000.0</v>
+      </c>
+      <c r="BP5"/>
+      <c r="BQ5"/>
+      <c r="BR5">
+        <v>54197019000.0</v>
+      </c>
+      <c r="BS5"/>
+      <c r="BT5"/>
+      <c r="BU5"/>
+      <c r="BV5"/>
+      <c r="BW5"/>
+      <c r="BX5"/>
+      <c r="BY5"/>
+      <c r="BZ5"/>
+      <c r="CA5"/>
+      <c r="CB5"/>
+      <c r="CC5"/>
+      <c r="CD5"/>
+      <c r="CE5"/>
+      <c r="CF5"/>
+      <c r="CG5"/>
+      <c r="CH5"/>
+      <c r="CI5"/>
+      <c r="CJ5"/>
+      <c r="CK5"/>
+      <c r="CL5"/>
+    </row>
+    <row r="6" spans="1:90">
+      <c r="A6" t="s">
+        <v>162</v>
+      </c>
+      <c r="B6">
+        <v>80356829000.0</v>
+      </c>
+      <c r="C6">
+        <v>225294307000.0</v>
+      </c>
+      <c r="D6">
+        <v>105057659000.0</v>
+      </c>
+      <c r="E6">
+        <v>16578992000.0</v>
+      </c>
+      <c r="F6">
+        <v>20490348000.0</v>
+      </c>
+      <c r="G6">
+        <v>96366439000.0</v>
+      </c>
+      <c r="H6">
+        <v>49574748000.0</v>
+      </c>
+      <c r="I6">
+        <v>35500940000.0</v>
+      </c>
+      <c r="J6">
+        <v>50968619000.0</v>
+      </c>
+      <c r="K6">
+        <v>48495887000.0</v>
+      </c>
+      <c r="L6">
+        <v>58010623000.0</v>
+      </c>
+      <c r="M6">
+        <v>68052748000.0</v>
+      </c>
+      <c r="N6">
+        <v>67012193000.0</v>
+      </c>
+      <c r="O6">
+        <v>58326987000.0</v>
+      </c>
+      <c r="P6">
+        <v>39915250000.0</v>
+      </c>
+      <c r="Q6">
+        <v>82538415000.0</v>
+      </c>
+      <c r="R6">
+        <v>86625307000.0</v>
+      </c>
+      <c r="S6">
+        <v>40296794000.0</v>
+      </c>
+      <c r="T6">
+        <v>51273239082.0</v>
+      </c>
+      <c r="U6">
+        <v>41257417000.0</v>
+      </c>
+      <c r="V6">
+        <v>108667815000.0</v>
+      </c>
+      <c r="W6">
+        <v>35335532000.0</v>
+      </c>
+      <c r="X6">
+        <v>36558281000.0</v>
+      </c>
+      <c r="Y6">
+        <v>6574565000.0</v>
+      </c>
+      <c r="Z6">
+        <v>42379805000.0</v>
+      </c>
+      <c r="AA6">
+        <v>95928200000.0</v>
+      </c>
+      <c r="AB6">
+        <v>18525872000.0</v>
+      </c>
+      <c r="AC6">
+        <v>450626000.0</v>
+      </c>
+      <c r="AD6">
+        <v>20144250000.0</v>
+      </c>
+      <c r="AE6">
+        <v>-139962157000.0</v>
+      </c>
+      <c r="AF6">
+        <v>67397893000.0</v>
+      </c>
+      <c r="AG6">
+        <v>54049826000.0</v>
+      </c>
+      <c r="AH6">
+        <v>27231214000.0</v>
+      </c>
+      <c r="AI6">
+        <v>3081207000.0</v>
+      </c>
+      <c r="AJ6">
+        <v>73476427000.0</v>
+      </c>
+      <c r="AK6">
+        <v>52930884000.0</v>
+      </c>
+      <c r="AL6">
+        <v>89699550000.0</v>
+      </c>
+      <c r="AM6">
+        <v>46471722000.0</v>
+      </c>
+      <c r="AN6">
+        <v>39491364000.0</v>
+      </c>
+      <c r="AO6">
+        <v>50809377000.0</v>
+      </c>
+      <c r="AP6">
+        <v>81595368000.0</v>
+      </c>
+      <c r="AQ6">
+        <v>32968627000.0</v>
+      </c>
+      <c r="AR6">
+        <v>43211166000.0</v>
+      </c>
+      <c r="AS6">
+        <v>53520199000.0</v>
+      </c>
+      <c r="AT6">
+        <v>67932627000.0</v>
+      </c>
+      <c r="AU6">
+        <v>17285000000.0</v>
+      </c>
+      <c r="AV6">
+        <v>54591699000.0</v>
+      </c>
+      <c r="AW6">
+        <v>53394756000.0</v>
+      </c>
+      <c r="AX6">
+        <v>63452488000.0</v>
+      </c>
+      <c r="AY6">
+        <v>29424571000.0</v>
+      </c>
+      <c r="AZ6">
+        <v>46225859000.0</v>
+      </c>
+      <c r="BA6">
+        <v>49656130000.0</v>
+      </c>
+      <c r="BB6">
+        <v>110958006000.0</v>
+      </c>
+      <c r="BC6">
+        <v>6043284000.0</v>
+      </c>
+      <c r="BD6">
+        <v>35233632000.0</v>
+      </c>
+      <c r="BE6">
+        <v>55850023000.0</v>
+      </c>
+      <c r="BF6">
+        <v>49961611000.0</v>
+      </c>
+      <c r="BG6">
+        <v>48180190000.0</v>
+      </c>
+      <c r="BH6">
+        <v>45680533000.0</v>
+      </c>
+      <c r="BI6">
+        <v>27423659000.0</v>
+      </c>
+      <c r="BJ6">
+        <v>61303572000.0</v>
+      </c>
+      <c r="BK6">
+        <v>34695139000.0</v>
+      </c>
+      <c r="BL6"/>
+      <c r="BM6"/>
+      <c r="BN6">
+        <v>53664619000.0</v>
+      </c>
+      <c r="BO6">
+        <v>55471828000.0</v>
+      </c>
+      <c r="BP6"/>
+      <c r="BQ6"/>
+      <c r="BR6">
+        <v>56129385000.0</v>
+      </c>
+      <c r="BS6"/>
+      <c r="BT6"/>
+      <c r="BU6"/>
+      <c r="BV6"/>
+      <c r="BW6"/>
+      <c r="BX6"/>
+      <c r="BY6"/>
+      <c r="BZ6"/>
+      <c r="CA6"/>
+      <c r="CB6"/>
+      <c r="CC6"/>
+      <c r="CD6"/>
+      <c r="CE6"/>
+      <c r="CF6"/>
+      <c r="CG6"/>
+      <c r="CH6"/>
+      <c r="CI6"/>
+      <c r="CJ6"/>
+      <c r="CK6"/>
+      <c r="CL6"/>
+    </row>
+    <row r="7" spans="1:90">
+      <c r="A7" t="s">
+        <v>163</v>
+      </c>
+      <c r="B7"/>
+      <c r="C7"/>
+      <c r="D7"/>
+      <c r="E7"/>
+      <c r="F7"/>
+      <c r="G7"/>
+      <c r="H7"/>
+      <c r="I7"/>
+      <c r="J7"/>
+      <c r="K7"/>
+      <c r="L7"/>
+      <c r="M7"/>
+      <c r="N7"/>
+      <c r="O7"/>
+      <c r="P7"/>
+      <c r="Q7"/>
+      <c r="R7"/>
+      <c r="S7"/>
+      <c r="T7"/>
+      <c r="U7"/>
+      <c r="V7"/>
+      <c r="W7"/>
+      <c r="X7"/>
+      <c r="Y7"/>
+      <c r="Z7"/>
+      <c r="AA7"/>
+      <c r="AB7"/>
+      <c r="AC7"/>
+      <c r="AD7"/>
+      <c r="AE7"/>
+      <c r="AF7"/>
+      <c r="AG7"/>
+      <c r="AH7"/>
+      <c r="AI7"/>
+      <c r="AJ7"/>
+      <c r="AK7"/>
+      <c r="AL7"/>
+      <c r="AM7"/>
+      <c r="AN7"/>
+      <c r="AO7"/>
+      <c r="AP7"/>
+      <c r="AQ7"/>
+      <c r="AR7"/>
+      <c r="AS7"/>
+      <c r="AT7"/>
+      <c r="AU7"/>
+      <c r="AV7"/>
+      <c r="AW7"/>
+      <c r="AX7"/>
+      <c r="AY7"/>
+      <c r="AZ7"/>
+      <c r="BA7"/>
+      <c r="BB7"/>
+      <c r="BC7"/>
+      <c r="BD7"/>
+      <c r="BE7"/>
+      <c r="BF7"/>
+      <c r="BG7"/>
+      <c r="BH7"/>
+      <c r="BI7"/>
+      <c r="BJ7"/>
+      <c r="BK7"/>
+      <c r="BL7"/>
+      <c r="BM7"/>
+      <c r="BN7"/>
+      <c r="BO7"/>
+      <c r="BP7"/>
+      <c r="BQ7"/>
+      <c r="BR7"/>
+      <c r="BS7"/>
+      <c r="BT7"/>
+      <c r="BU7"/>
+      <c r="BV7"/>
+      <c r="BW7"/>
+      <c r="BX7"/>
+      <c r="BY7"/>
+      <c r="BZ7"/>
+      <c r="CA7"/>
+      <c r="CB7"/>
+      <c r="CC7"/>
+      <c r="CD7"/>
+      <c r="CE7"/>
+      <c r="CF7"/>
+      <c r="CG7"/>
+      <c r="CH7"/>
+      <c r="CI7"/>
+      <c r="CJ7"/>
+      <c r="CK7"/>
+      <c r="CL7"/>
+    </row>
+    <row r="8" spans="1:90">
+      <c r="A8" t="s">
+        <v>164</v>
+      </c>
+      <c r="B8"/>
+      <c r="C8"/>
+      <c r="D8"/>
+      <c r="E8"/>
+      <c r="F8"/>
+      <c r="G8"/>
+      <c r="H8"/>
+      <c r="I8"/>
+      <c r="J8"/>
+      <c r="K8"/>
+      <c r="L8"/>
+      <c r="M8"/>
+      <c r="N8"/>
+      <c r="O8"/>
+      <c r="P8"/>
+      <c r="Q8"/>
+      <c r="R8"/>
+      <c r="S8"/>
+      <c r="T8"/>
+      <c r="U8"/>
+      <c r="V8"/>
+      <c r="W8"/>
+      <c r="X8"/>
+      <c r="Y8"/>
+      <c r="Z8"/>
+      <c r="AA8"/>
+      <c r="AB8"/>
+      <c r="AC8"/>
+      <c r="AD8"/>
+      <c r="AE8"/>
+      <c r="AF8"/>
+      <c r="AG8"/>
+      <c r="AH8"/>
+      <c r="AI8"/>
+      <c r="AJ8"/>
+      <c r="AK8"/>
+      <c r="AL8"/>
+      <c r="AM8"/>
+      <c r="AN8"/>
+      <c r="AO8"/>
+      <c r="AP8"/>
+      <c r="AQ8"/>
+      <c r="AR8"/>
+      <c r="AS8"/>
+      <c r="AT8"/>
+      <c r="AU8"/>
+      <c r="AV8"/>
+      <c r="AW8"/>
+      <c r="AX8"/>
+      <c r="AY8"/>
+      <c r="AZ8"/>
+      <c r="BA8"/>
+      <c r="BB8"/>
+      <c r="BC8"/>
+      <c r="BD8"/>
+      <c r="BE8"/>
+      <c r="BF8"/>
+      <c r="BG8"/>
+      <c r="BH8"/>
+      <c r="BI8"/>
+      <c r="BJ8"/>
+      <c r="BK8"/>
+      <c r="BL8"/>
+      <c r="BM8"/>
+      <c r="BN8"/>
+      <c r="BO8"/>
+      <c r="BP8"/>
+      <c r="BQ8"/>
+      <c r="BR8"/>
+      <c r="BS8"/>
+      <c r="BT8"/>
+      <c r="BU8"/>
+      <c r="BV8"/>
+      <c r="BW8"/>
+      <c r="BX8"/>
+      <c r="BY8"/>
+      <c r="BZ8"/>
+      <c r="CA8"/>
+      <c r="CB8"/>
+      <c r="CC8"/>
+      <c r="CD8"/>
+      <c r="CE8"/>
+      <c r="CF8"/>
+      <c r="CG8"/>
+      <c r="CH8"/>
+      <c r="CI8"/>
+      <c r="CJ8"/>
+      <c r="CK8"/>
+      <c r="CL8"/>
+    </row>
+    <row r="9" spans="1:90">
+      <c r="A9" t="s">
+        <v>165</v>
+      </c>
+      <c r="B9">
+        <v>111681321000.0</v>
+      </c>
+      <c r="C9">
+        <v>290978962000.0</v>
+      </c>
+      <c r="D9">
+        <v>152209164000.0</v>
+      </c>
+      <c r="E9">
+        <v>63557759000.0</v>
+      </c>
+      <c r="F9">
+        <v>63103758000.0</v>
+      </c>
+      <c r="G9">
+        <v>161659668000.0</v>
+      </c>
+      <c r="H9">
+        <v>88801185000.0</v>
+      </c>
+      <c r="I9">
+        <v>75443460000.0</v>
+      </c>
+      <c r="J9">
+        <v>74786516000.0</v>
+      </c>
+      <c r="K9">
+        <v>85141067000.0</v>
+      </c>
+      <c r="L9">
+        <v>111610751000.0</v>
+      </c>
+      <c r="M9">
+        <v>100310600000.0</v>
+      </c>
+      <c r="N9">
+        <v>103409951000.0</v>
+      </c>
+      <c r="O9">
+        <v>102033610000.0</v>
+      </c>
+      <c r="P9">
+        <v>83754390000.0</v>
+      </c>
+      <c r="Q9">
+        <v>115633407000.0</v>
+      </c>
+      <c r="R9">
+        <v>126170569000.0</v>
+      </c>
+      <c r="S9">
+        <v>107981219000.0</v>
+      </c>
+      <c r="T9">
+        <v>93152897000.0</v>
+      </c>
+      <c r="U9">
+        <v>89088945000.0</v>
+      </c>
+      <c r="V9">
+        <v>108460684000.0</v>
+      </c>
+      <c r="W9">
+        <v>94632630000.0</v>
+      </c>
+      <c r="X9">
+        <v>75046813000.0</v>
+      </c>
+      <c r="Y9">
+        <v>41996450000.0</v>
+      </c>
+      <c r="Z9">
+        <v>82530074000.0</v>
+      </c>
+      <c r="AA9">
+        <v>148639410000.0</v>
+      </c>
+      <c r="AB9">
+        <v>68526711000.0</v>
+      </c>
+      <c r="AC9">
+        <v>100108024000.0</v>
+      </c>
+      <c r="AD9">
+        <v>6039532000.0</v>
+      </c>
+      <c r="AE9">
+        <v>-261624487000.0</v>
+      </c>
+      <c r="AF9">
+        <v>156389881000.0</v>
+      </c>
+      <c r="AG9">
+        <v>144849089000.0</v>
+      </c>
+      <c r="AH9">
+        <v>172073226000.0</v>
+      </c>
+      <c r="AI9">
+        <v>119349209000.0</v>
+      </c>
+      <c r="AJ9">
+        <v>157715829000.0</v>
+      </c>
+      <c r="AK9">
+        <v>134594062000.0</v>
+      </c>
+      <c r="AL9">
+        <v>176335624000.0</v>
+      </c>
+      <c r="AM9">
+        <v>127424611000.0</v>
+      </c>
+      <c r="AN9">
+        <v>115022138000.0</v>
+      </c>
+      <c r="AO9">
+        <v>141498245000.0</v>
+      </c>
+      <c r="AP9">
+        <v>158248226000.0</v>
+      </c>
+      <c r="AQ9">
+        <v>110991553000.0</v>
+      </c>
+      <c r="AR9">
+        <v>108718823000.0</v>
+      </c>
+      <c r="AS9">
+        <v>133376369000.0</v>
+      </c>
+      <c r="AT9">
+        <v>143169567000.0</v>
+      </c>
+      <c r="AU9">
+        <v>41244038000.0</v>
+      </c>
+      <c r="AV9">
+        <v>126766756000.0</v>
+      </c>
+      <c r="AW9">
+        <v>134351353000.0</v>
+      </c>
+      <c r="AX9">
+        <v>156093000000.0</v>
+      </c>
+      <c r="AY9">
+        <v>112120355000.0</v>
+      </c>
+      <c r="AZ9">
+        <v>124885407000.0</v>
+      </c>
+      <c r="BA9">
+        <v>132078167000.0</v>
+      </c>
+      <c r="BB9">
+        <v>176395698000.0</v>
+      </c>
+      <c r="BC9">
+        <v>68333541000.0</v>
+      </c>
+      <c r="BD9">
+        <v>113254460000.0</v>
+      </c>
+      <c r="BE9">
+        <v>127086103000.0</v>
+      </c>
+      <c r="BF9">
+        <v>115768194000.0</v>
+      </c>
+      <c r="BG9">
+        <v>108318326000.0</v>
+      </c>
+      <c r="BH9">
+        <v>117725309000.0</v>
+      </c>
+      <c r="BI9">
+        <v>126159686000.0</v>
+      </c>
+      <c r="BJ9">
+        <v>129935013000.0</v>
+      </c>
+      <c r="BK9">
+        <v>107369811000.0</v>
+      </c>
+      <c r="BL9">
+        <v>106290715000.0</v>
+      </c>
+      <c r="BM9">
+        <v>121261005000.0</v>
+      </c>
+      <c r="BN9">
+        <v>112450634000.0</v>
+      </c>
+      <c r="BO9">
+        <v>128492120000.0</v>
+      </c>
+      <c r="BP9">
+        <v>105115295000.0</v>
+      </c>
+      <c r="BQ9">
+        <v>110522877000.0</v>
+      </c>
+      <c r="BR9">
+        <v>96889388000.0</v>
+      </c>
+      <c r="BS9">
+        <v>88302354000.0</v>
+      </c>
+      <c r="BT9">
+        <v>88539836000.0</v>
+      </c>
+      <c r="BU9">
+        <v>89575291000.0</v>
+      </c>
+      <c r="BV9">
+        <v>93658523000.0</v>
+      </c>
+      <c r="BW9">
+        <v>75954455000.0</v>
+      </c>
+      <c r="BX9">
+        <v>82728695000.0</v>
+      </c>
+      <c r="BY9">
+        <v>79088589000.0</v>
+      </c>
+      <c r="BZ9">
+        <v>85636249000.0</v>
+      </c>
+      <c r="CA9">
+        <v>70572617000.0</v>
+      </c>
+      <c r="CB9">
+        <v>74724252000.0</v>
+      </c>
+      <c r="CC9">
+        <v>67925850000.0</v>
+      </c>
+      <c r="CD9">
+        <v>74750858000.0</v>
+      </c>
+      <c r="CE9">
+        <v>57176644000.0</v>
+      </c>
+      <c r="CF9">
+        <v>52674127000.0</v>
+      </c>
+      <c r="CG9">
+        <v>50946102000.0</v>
+      </c>
+      <c r="CH9">
+        <v>53897023000.0</v>
+      </c>
+      <c r="CI9">
+        <v>49330966000.0</v>
+      </c>
+      <c r="CJ9">
+        <v>53388485000.0</v>
+      </c>
+      <c r="CK9">
+        <v>50960961000.0</v>
+      </c>
+      <c r="CL9">
+        <v>58195150000.0</v>
+      </c>
+    </row>
+    <row r="10" spans="1:90">
+      <c r="A10" t="s">
+        <v>166</v>
+      </c>
+      <c r="B10">
+        <v>84210449000.0</v>
+      </c>
+      <c r="C10">
+        <v>193744369000.0</v>
+      </c>
+      <c r="D10">
+        <v>102441713000.0</v>
+      </c>
+      <c r="E10">
+        <v>13352941000.0</v>
+      </c>
+      <c r="F10">
+        <v>17799289000.0</v>
+      </c>
+      <c r="G10">
+        <v>94589691000.0</v>
+      </c>
+      <c r="H10">
+        <v>38266416000.0</v>
+      </c>
+      <c r="I10">
+        <v>31061104000.0</v>
+      </c>
+      <c r="J10">
+        <v>31147536000.0</v>
+      </c>
+      <c r="K10">
+        <v>33808658000.0</v>
+      </c>
+      <c r="L10">
+        <v>50191956000.0</v>
+      </c>
+      <c r="M10">
+        <v>59347855000.0</v>
+      </c>
+      <c r="N10">
+        <v>59784517000.0</v>
+      </c>
+      <c r="O10">
+        <v>44847361000.0</v>
+      </c>
+      <c r="P10">
+        <v>35334189000.0</v>
+      </c>
+      <c r="Q10">
+        <v>76557685000.0</v>
+      </c>
+      <c r="R10">
+        <v>81039134000.0</v>
+      </c>
+      <c r="S10">
+        <v>35216847000.0</v>
+      </c>
+      <c r="T10">
+        <v>47932017000.0</v>
+      </c>
+      <c r="U10">
+        <v>38245241000.0</v>
+      </c>
+      <c r="V10">
+        <v>69105471000.0</v>
+      </c>
+      <c r="W10">
+        <v>32883391000.0</v>
+      </c>
+      <c r="X10">
+        <v>30350407000.0</v>
+      </c>
+      <c r="Y10">
+        <v>2471813000.0</v>
+      </c>
+      <c r="Z10">
+        <v>40294249000.0</v>
+      </c>
+      <c r="AA10">
+        <v>96810646000.0</v>
+      </c>
+      <c r="AB10">
+        <v>16266534000.0</v>
+      </c>
+      <c r="AC10">
+        <v>-3368766000.0</v>
+      </c>
+      <c r="AD10">
+        <v>16190768000.0</v>
+      </c>
+      <c r="AE10">
+        <v>-139379506000.0</v>
+      </c>
+      <c r="AF10">
+        <v>66080495000.0</v>
+      </c>
+      <c r="AG10">
+        <v>52780242000.0</v>
+      </c>
+      <c r="AH10">
+        <v>70727165000.0</v>
+      </c>
+      <c r="AI10">
+        <v>1136189000.0</v>
+      </c>
+      <c r="AJ10">
+        <v>68098440000.0</v>
+      </c>
+      <c r="AK10">
+        <v>47727030000.0</v>
+      </c>
+      <c r="AL10">
+        <v>88822983000.0</v>
+      </c>
+      <c r="AM10">
+        <v>45757650000.0</v>
+      </c>
+      <c r="AN10">
+        <v>39024089000.0</v>
+      </c>
+      <c r="AO10">
+        <v>49488616000.0</v>
+      </c>
+      <c r="AP10">
+        <v>80645806000.0</v>
+      </c>
+      <c r="AQ10">
+        <v>32355324000.0</v>
+      </c>
+      <c r="AR10">
+        <v>42614928000.0</v>
+      </c>
+      <c r="AS10">
+        <v>52653338000.0</v>
+      </c>
+      <c r="AT10">
+        <v>66317251000.0</v>
+      </c>
+      <c r="AU10">
+        <v>15723401000.0</v>
+      </c>
+      <c r="AV10">
+        <v>54114574000.0</v>
+      </c>
+      <c r="AW10">
+        <v>53358866000.0</v>
+      </c>
+      <c r="AX10">
+        <v>81861590000.0</v>
+      </c>
+      <c r="AY10">
+        <v>27702198000.0</v>
+      </c>
+      <c r="AZ10">
+        <v>47971710000.0</v>
+      </c>
+      <c r="BA10">
+        <v>49651175000.0</v>
+      </c>
+      <c r="BB10">
+        <v>109382656000.0</v>
+      </c>
+      <c r="BC10">
+        <v>872930000.0</v>
+      </c>
+      <c r="BD10">
+        <v>37285216000.0</v>
+      </c>
+      <c r="BE10">
+        <v>55792508000.0</v>
+      </c>
+      <c r="BF10">
+        <v>51964223000.0</v>
+      </c>
+      <c r="BG10">
+        <v>118125118000.0</v>
+      </c>
+      <c r="BH10">
+        <v>47220631000.0</v>
+      </c>
+      <c r="BI10">
+        <v>56668811000.0</v>
+      </c>
+      <c r="BJ10">
+        <v>61212256000.0</v>
+      </c>
+      <c r="BK10">
+        <v>34744871000.0</v>
+      </c>
+      <c r="BL10">
+        <v>36463277000.0</v>
+      </c>
+      <c r="BM10">
+        <v>32564852000.0</v>
+      </c>
+      <c r="BN10">
+        <v>53545093000.0</v>
+      </c>
+      <c r="BO10">
+        <v>49031730000.0</v>
+      </c>
+      <c r="BP10">
+        <v>49093681000.0</v>
+      </c>
+      <c r="BQ10">
+        <v>54073343000.0</v>
+      </c>
+      <c r="BR10">
+        <v>55726476000.0</v>
+      </c>
+      <c r="BS10">
+        <v>36707206000.0</v>
+      </c>
+      <c r="BT10">
+        <v>34803087000.0</v>
+      </c>
+      <c r="BU10">
+        <v>32439056000.0</v>
+      </c>
+      <c r="BV10">
+        <v>39053157000.0</v>
+      </c>
+      <c r="BW10">
+        <v>32174266000.0</v>
+      </c>
+      <c r="BX10">
+        <v>32192831000.0</v>
+      </c>
+      <c r="BY10">
+        <v>18462926000.0</v>
+      </c>
+      <c r="BZ10">
+        <v>45459582000.0</v>
+      </c>
+      <c r="CA10">
+        <v>27263215000.0</v>
+      </c>
+      <c r="CB10">
+        <v>31698448000.0</v>
+      </c>
+      <c r="CC10">
+        <v>25122016000.0</v>
+      </c>
+      <c r="CD10">
+        <v>39567488000.0</v>
+      </c>
+      <c r="CE10">
+        <v>31781437000.0</v>
+      </c>
+      <c r="CF10">
+        <v>15385279000.0</v>
+      </c>
+      <c r="CG10">
+        <v>13538538000.0</v>
+      </c>
+      <c r="CH10">
+        <v>23217162000.0</v>
+      </c>
+      <c r="CI10">
+        <v>21891859000.0</v>
+      </c>
+      <c r="CJ10">
+        <v>15460491000.0</v>
+      </c>
+      <c r="CK10">
+        <v>17663829000.0</v>
+      </c>
+      <c r="CL10">
+        <v>27419432000.0</v>
+      </c>
+    </row>
+    <row r="11" spans="1:90">
+      <c r="A11" t="s">
+        <v>167</v>
+      </c>
+      <c r="B11">
+        <v>19031305000.0</v>
+      </c>
+      <c r="C11">
+        <v>51947280000.0</v>
+      </c>
+      <c r="D11">
+        <v>22852704000.0</v>
+      </c>
+      <c r="E11">
+        <v>4036452000.0</v>
+      </c>
+      <c r="F11">
+        <v>4605442000.0</v>
+      </c>
+      <c r="G11">
+        <v>18183755000.0</v>
+      </c>
+      <c r="H11">
+        <v>8407039000.0</v>
+      </c>
+      <c r="I11">
+        <v>7517554000.0</v>
+      </c>
+      <c r="J11">
+        <v>7492983000.0</v>
+      </c>
+      <c r="K11">
+        <v>-14040935000.0</v>
+      </c>
+      <c r="L11">
+        <v>11166065000.0</v>
+      </c>
+      <c r="M11">
+        <v>14293151000.0</v>
+      </c>
+      <c r="N11">
+        <v>13474702000.0</v>
+      </c>
+      <c r="O11">
+        <v>14756479000.0</v>
+      </c>
+      <c r="P11">
+        <v>8988071000.0</v>
+      </c>
+      <c r="Q11">
+        <v>15769637000.0</v>
+      </c>
+      <c r="R11">
+        <v>18426423000.0</v>
+      </c>
+      <c r="S11">
+        <v>21345569000.0</v>
+      </c>
+      <c r="T11">
+        <v>11684419000.0</v>
+      </c>
+      <c r="U11">
+        <v>10018394000.0</v>
+      </c>
+      <c r="V11">
+        <v>15790360000.0</v>
+      </c>
+      <c r="W11">
+        <v>16048797000.0</v>
+      </c>
+      <c r="X11">
+        <v>7401452000.0</v>
+      </c>
+      <c r="Y11">
+        <v>5343548000.0</v>
+      </c>
+      <c r="Z11">
+        <v>5303800000.0</v>
+      </c>
+      <c r="AA11">
+        <v>35622293000.0</v>
+      </c>
+      <c r="AB11">
+        <v>5318507000.0</v>
+      </c>
+      <c r="AC11">
+        <v>2066220000.0</v>
+      </c>
+      <c r="AD11">
+        <v>4635365000.0</v>
+      </c>
+      <c r="AE11">
+        <v>-38386616000.0</v>
+      </c>
+      <c r="AF11">
+        <v>18016261000.0</v>
+      </c>
+      <c r="AG11">
+        <v>14684357000.0</v>
+      </c>
+      <c r="AH11">
+        <v>18516658000.0</v>
+      </c>
+      <c r="AI11">
+        <v>7422806000.0</v>
+      </c>
+      <c r="AJ11">
+        <v>17779863000.0</v>
+      </c>
+      <c r="AK11">
+        <v>12862946000.0</v>
+      </c>
+      <c r="AL11">
+        <v>23041733000.0</v>
+      </c>
+      <c r="AM11">
+        <v>17363487000.0</v>
+      </c>
+      <c r="AN11">
+        <v>10582840000.0</v>
+      </c>
+      <c r="AO11">
+        <v>12790831000.0</v>
+      </c>
+      <c r="AP11">
+        <v>20336156000.0</v>
+      </c>
+      <c r="AQ11">
+        <v>11312437000.0</v>
+      </c>
+      <c r="AR11">
+        <v>11050752000.0</v>
+      </c>
+      <c r="AS11">
+        <v>12957427000.0</v>
+      </c>
+      <c r="AT11">
+        <v>16074763000.0</v>
+      </c>
+      <c r="AU11">
+        <v>7451074000.0</v>
+      </c>
+      <c r="AV11">
+        <v>13761813000.0</v>
+      </c>
+      <c r="AW11">
+        <v>13424016000.0</v>
+      </c>
+      <c r="AX11">
+        <v>20046035000.0</v>
+      </c>
+      <c r="AY11">
+        <v>7026549000.0</v>
+      </c>
+      <c r="AZ11">
+        <v>12169116000.0</v>
+      </c>
+      <c r="BA11">
+        <v>12527546000.0</v>
+      </c>
+      <c r="BB11">
+        <v>27539771000.0</v>
+      </c>
+      <c r="BC11">
+        <v>-507853000.0</v>
+      </c>
+      <c r="BD11">
+        <v>11225656000.0</v>
+      </c>
+      <c r="BE11">
+        <v>14339642000.0</v>
+      </c>
+      <c r="BF11">
+        <v>13049277000.0</v>
+      </c>
+      <c r="BG11">
+        <v>13234507000.0</v>
+      </c>
+      <c r="BH11">
+        <v>12003705000.0</v>
+      </c>
+      <c r="BI11">
+        <v>11415150000.0</v>
+      </c>
+      <c r="BJ11">
+        <v>15414807000.0</v>
+      </c>
+      <c r="BK11">
+        <v>7536044000.0</v>
+      </c>
+      <c r="BL11">
+        <v>8965609000.0</v>
+      </c>
+      <c r="BM11">
+        <v>8349780000.0</v>
+      </c>
+      <c r="BN11">
+        <v>13672382000.0</v>
+      </c>
+      <c r="BO11">
+        <v>16745802000.0</v>
+      </c>
+      <c r="BP11">
+        <v>13877969000.0</v>
+      </c>
+      <c r="BQ11">
+        <v>15154631000.0</v>
+      </c>
+      <c r="BR11">
+        <v>15446650000.0</v>
+      </c>
+      <c r="BS11">
+        <v>12106504000.0</v>
+      </c>
+      <c r="BT11">
+        <v>9931497000.0</v>
+      </c>
+      <c r="BU11">
+        <v>10268892000.0</v>
+      </c>
+      <c r="BV11">
+        <v>12084465000.0</v>
+      </c>
+      <c r="BW11">
+        <v>9781726000.0</v>
+      </c>
+      <c r="BX11">
+        <v>9756040000.0</v>
+      </c>
+      <c r="BY11">
+        <v>5554807000.0</v>
+      </c>
+      <c r="BZ11">
+        <v>13711010000.0</v>
+      </c>
+      <c r="CA11">
+        <v>7929749000.0</v>
+      </c>
+      <c r="CB11">
+        <v>9536466000.0</v>
+      </c>
+      <c r="CC11">
+        <v>7751367000.0</v>
+      </c>
+      <c r="CD11">
+        <v>11871388000.0</v>
+      </c>
+      <c r="CE11">
+        <v>9510935000.0</v>
+      </c>
+      <c r="CF11">
+        <v>5172524000.0</v>
+      </c>
+      <c r="CG11">
+        <v>4258907000.0</v>
+      </c>
+      <c r="CH11">
+        <v>7280243000.0</v>
+      </c>
+      <c r="CI11">
+        <v>6800665000.0</v>
+      </c>
+      <c r="CJ11">
+        <v>4691546000.0</v>
+      </c>
+      <c r="CK11">
+        <v>5402063000.0</v>
+      </c>
+      <c r="CL11">
+        <v>8294069000.0</v>
+      </c>
+    </row>
+    <row r="12" spans="1:90">
+      <c r="A12" t="s">
+        <v>168</v>
+      </c>
+      <c r="B12">
+        <v>112451000.0</v>
+      </c>
+      <c r="C12">
+        <v>623987000.0</v>
+      </c>
+      <c r="D12">
+        <v>489946000.0</v>
+      </c>
+      <c r="E12">
+        <v>510756000.0</v>
+      </c>
+      <c r="F12">
+        <v>123409000.0</v>
+      </c>
+      <c r="G12">
+        <v>1647759000.0</v>
+      </c>
+      <c r="H12">
+        <v>1438244000.0</v>
+      </c>
+      <c r="I12">
+        <v>1354545000.0</v>
+      </c>
+      <c r="J12">
+        <v>95219000.0</v>
+      </c>
+      <c r="K12">
+        <v>1213556000.0</v>
+      </c>
+      <c r="L12">
+        <v>2639236000.0</v>
+      </c>
+      <c r="M12">
+        <v>1856671000.0</v>
+      </c>
+      <c r="N12">
+        <v>410057000.0</v>
+      </c>
+      <c r="O12">
+        <v>1143848000.0</v>
+      </c>
+      <c r="P12">
+        <v>1384538000.0</v>
+      </c>
+      <c r="Q12">
+        <v>270255000.0</v>
+      </c>
+      <c r="R12">
+        <v>597132000.0</v>
+      </c>
+      <c r="S12">
+        <v>1565057000.0</v>
+      </c>
+      <c r="T12">
+        <v>507788000.0</v>
+      </c>
+      <c r="U12">
+        <v>384980000.0</v>
+      </c>
+      <c r="V12">
+        <v>177946000.0</v>
+      </c>
+      <c r="W12">
+        <v>1113495000.0</v>
+      </c>
+      <c r="X12">
+        <v>1632593000.0</v>
+      </c>
+      <c r="Y12">
+        <v>891362000.0</v>
+      </c>
+      <c r="Z12">
+        <v>334709000.0</v>
+      </c>
+      <c r="AA12">
+        <v>1732801000.0</v>
+      </c>
+      <c r="AB12">
+        <v>2259338000.0</v>
+      </c>
+      <c r="AC12">
+        <v>792110000.0</v>
+      </c>
+      <c r="AD12">
+        <v>925771000.0</v>
+      </c>
+      <c r="AE12">
+        <v>582651000.0</v>
+      </c>
+      <c r="AF12">
+        <v>573753000.0</v>
+      </c>
+      <c r="AG12">
+        <v>518467000.0</v>
+      </c>
+      <c r="AH12">
+        <v>96662000.0</v>
+      </c>
+      <c r="AI12">
+        <v>1277261000.0</v>
+      </c>
+      <c r="AJ12">
+        <v>1080851000.0</v>
+      </c>
+      <c r="AK12">
+        <v>819484000.0</v>
+      </c>
+      <c r="AL12">
+        <v>178500000.0</v>
+      </c>
+      <c r="AM12">
+        <v>3211000.0</v>
+      </c>
+      <c r="AN12">
+        <v>118522000.0</v>
+      </c>
+      <c r="AO12">
+        <v>438655000.0</v>
+      </c>
+      <c r="AP12"/>
+      <c r="AQ12">
+        <v>17173000.0</v>
+      </c>
+      <c r="AR12">
+        <v>378444000.0</v>
+      </c>
+      <c r="AS12">
+        <v>123657000.0</v>
+      </c>
+      <c r="AT12">
+        <v>502101000.0</v>
+      </c>
+      <c r="AU12">
+        <v>242065000.0</v>
+      </c>
+      <c r="AV12">
+        <v>477125000.0</v>
+      </c>
+      <c r="AW12">
+        <v>35890000.0</v>
+      </c>
+      <c r="AX12">
+        <v>32137000.0</v>
+      </c>
+      <c r="AY12">
+        <v>334995000.0</v>
+      </c>
+      <c r="AZ12"/>
+      <c r="BA12">
+        <v>4955000.0</v>
+      </c>
+      <c r="BB12">
+        <v>97342000.0</v>
+      </c>
+      <c r="BC12">
+        <v>80500000.0</v>
+      </c>
+      <c r="BD12">
+        <v>142906000.0</v>
+      </c>
+      <c r="BE12">
+        <v>57515000.0</v>
+      </c>
+      <c r="BF12">
+        <v>101860000.0</v>
+      </c>
+      <c r="BG12">
+        <v>106294000.0</v>
+      </c>
+      <c r="BH12">
+        <v>136106000.0</v>
+      </c>
+      <c r="BI12">
+        <v>89094000.0</v>
+      </c>
+      <c r="BJ12">
+        <v>91316000.0</v>
+      </c>
+      <c r="BK12">
+        <v>377577000.0</v>
+      </c>
+      <c r="BL12">
+        <v>120404000.0</v>
+      </c>
+      <c r="BM12">
+        <v>292537000.0</v>
+      </c>
+      <c r="BN12">
+        <v>285126000.0</v>
+      </c>
+      <c r="BO12">
+        <v>188059000.0</v>
+      </c>
+      <c r="BP12">
+        <v>155679000.0</v>
+      </c>
+      <c r="BQ12">
+        <v>102142000.0</v>
+      </c>
+      <c r="BR12">
+        <v>402909000.0</v>
+      </c>
+      <c r="BS12">
+        <v>49385000.0</v>
+      </c>
+      <c r="BT12">
+        <v>45485000.0</v>
+      </c>
+      <c r="BU12">
+        <v>107423000.0</v>
+      </c>
+      <c r="BV12">
+        <v>87339000.0</v>
+      </c>
+      <c r="BW12">
+        <v>205859000.0</v>
+      </c>
+      <c r="BX12">
+        <v>143350000.0</v>
+      </c>
+      <c r="BY12">
+        <v>49973000.0</v>
+      </c>
+      <c r="BZ12">
+        <v>90145000.0</v>
+      </c>
+      <c r="CA12">
+        <v>50957000.0</v>
+      </c>
+      <c r="CB12">
+        <v>70073000.0</v>
+      </c>
+      <c r="CC12">
+        <v>98505000.0</v>
+      </c>
+      <c r="CD12">
+        <v>153772000.0</v>
+      </c>
+      <c r="CE12"/>
+      <c r="CF12"/>
+      <c r="CG12"/>
+      <c r="CH12"/>
+      <c r="CI12"/>
+      <c r="CJ12"/>
+      <c r="CK12"/>
+      <c r="CL12"/>
+    </row>
+    <row r="13" spans="1:90">
+      <c r="A13" t="s">
+        <v>169</v>
+      </c>
+      <c r="B13">
+        <v>5319449000.0</v>
+      </c>
+      <c r="C13">
+        <v>2675199000.0</v>
+      </c>
+      <c r="D13">
+        <v>3472459000.0</v>
+      </c>
+      <c r="E13">
+        <v>510756000.0</v>
+      </c>
+      <c r="F13">
+        <v>1353797000.0</v>
+      </c>
+      <c r="G13">
+        <v>1244019000.0</v>
+      </c>
+      <c r="H13">
+        <v>1071322000.0</v>
+      </c>
+      <c r="I13">
+        <v>2895856000.0</v>
+      </c>
+      <c r="J13">
+        <v>2969833000.0</v>
+      </c>
+      <c r="K13">
+        <v>6614349000.0</v>
+      </c>
+      <c r="L13">
+        <v>2078461000.0</v>
+      </c>
+      <c r="M13">
+        <v>221790000.0</v>
+      </c>
+      <c r="N13">
+        <v>420125000.0</v>
+      </c>
+      <c r="O13">
+        <v>311345000.0</v>
+      </c>
+      <c r="P13">
+        <v>1225700000.0</v>
+      </c>
+      <c r="Q13">
+        <v>572579000.0</v>
+      </c>
+      <c r="R13">
+        <v>536133000.0</v>
+      </c>
+      <c r="S13">
+        <v>484158000.0</v>
+      </c>
+      <c r="T13">
+        <v>110797000.0</v>
+      </c>
+      <c r="U13">
+        <v>23282000.0</v>
+      </c>
+      <c r="V13">
+        <v>141541000.0</v>
+      </c>
+      <c r="W13">
+        <v>866862000.0</v>
+      </c>
+      <c r="X13">
+        <v>1387020000.0</v>
+      </c>
+      <c r="Y13">
+        <v>370459000.0</v>
+      </c>
+      <c r="Z13">
+        <v>90625000.0</v>
+      </c>
+      <c r="AA13">
+        <v>1895770000.0</v>
+      </c>
+      <c r="AB13">
+        <v>2223626000.0</v>
+      </c>
+      <c r="AC13">
+        <v>913376000.0</v>
+      </c>
+      <c r="AD13">
+        <v>1436854000.0</v>
+      </c>
+      <c r="AE13"/>
+      <c r="AF13"/>
+      <c r="AG13"/>
+      <c r="AH13"/>
+      <c r="AI13"/>
+      <c r="AJ13"/>
+      <c r="AK13"/>
+      <c r="AL13"/>
+      <c r="AM13"/>
+      <c r="AN13"/>
+      <c r="AO13"/>
+      <c r="AP13"/>
+      <c r="AQ13"/>
+      <c r="AR13"/>
+      <c r="AS13"/>
+      <c r="AT13"/>
+      <c r="AU13"/>
+      <c r="AV13"/>
+      <c r="AW13"/>
+      <c r="AX13"/>
+      <c r="AY13"/>
+      <c r="AZ13"/>
+      <c r="BA13"/>
+      <c r="BB13"/>
+      <c r="BC13"/>
+      <c r="BD13"/>
+      <c r="BE13"/>
+      <c r="BF13"/>
+      <c r="BG13"/>
+      <c r="BH13"/>
+      <c r="BI13"/>
+      <c r="BJ13"/>
+      <c r="BK13"/>
+      <c r="BL13"/>
+      <c r="BM13"/>
+      <c r="BN13"/>
+      <c r="BO13"/>
+      <c r="BP13"/>
+      <c r="BQ13"/>
+      <c r="BR13"/>
+      <c r="BS13"/>
+      <c r="BT13"/>
+      <c r="BU13"/>
+      <c r="BV13"/>
+      <c r="BW13"/>
+      <c r="BX13"/>
+      <c r="BY13"/>
+      <c r="BZ13"/>
+      <c r="CA13"/>
+      <c r="CB13"/>
+      <c r="CC13"/>
+      <c r="CD13"/>
+      <c r="CE13"/>
+      <c r="CF13"/>
+      <c r="CG13"/>
+      <c r="CH13"/>
+      <c r="CI13"/>
+      <c r="CJ13"/>
+      <c r="CK13"/>
+      <c r="CL13"/>
+    </row>
+    <row r="14" spans="1:90">
+      <c r="A14" t="s">
+        <v>170</v>
+      </c>
+      <c r="B14"/>
+      <c r="C14"/>
+      <c r="D14"/>
+      <c r="E14"/>
+      <c r="F14"/>
+      <c r="G14"/>
+      <c r="H14"/>
+      <c r="I14"/>
+      <c r="J14"/>
+      <c r="K14"/>
+      <c r="L14"/>
+      <c r="M14"/>
+      <c r="N14"/>
+      <c r="O14"/>
+      <c r="P14"/>
+      <c r="Q14"/>
+      <c r="R14"/>
+      <c r="S14"/>
+      <c r="T14"/>
+      <c r="U14"/>
+      <c r="V14"/>
+      <c r="W14"/>
+      <c r="X14"/>
+      <c r="Y14"/>
+      <c r="Z14"/>
+      <c r="AA14"/>
+      <c r="AB14"/>
+      <c r="AC14"/>
+      <c r="AD14"/>
+      <c r="AE14"/>
+      <c r="AF14"/>
+      <c r="AG14"/>
+      <c r="AH14"/>
+      <c r="AI14"/>
+      <c r="AJ14"/>
+      <c r="AK14"/>
+      <c r="AL14"/>
+      <c r="AM14"/>
+      <c r="AN14"/>
+      <c r="AO14"/>
+      <c r="AP14"/>
+      <c r="AQ14"/>
+      <c r="AR14"/>
+      <c r="AS14"/>
+      <c r="AT14"/>
+      <c r="AU14"/>
+      <c r="AV14"/>
+      <c r="AW14"/>
+      <c r="AX14"/>
+      <c r="AY14"/>
+      <c r="AZ14"/>
+      <c r="BA14"/>
+      <c r="BB14"/>
+      <c r="BC14"/>
+      <c r="BD14"/>
+      <c r="BE14"/>
+      <c r="BF14"/>
+      <c r="BG14"/>
+      <c r="BH14"/>
+      <c r="BI14"/>
+      <c r="BJ14"/>
+      <c r="BK14"/>
+      <c r="BL14"/>
+      <c r="BM14"/>
+      <c r="BN14"/>
+      <c r="BO14"/>
+      <c r="BP14"/>
+      <c r="BQ14"/>
+      <c r="BR14"/>
+      <c r="BS14"/>
+      <c r="BT14"/>
+      <c r="BU14">
+        <v>2082000.0</v>
+      </c>
+      <c r="BV14"/>
+      <c r="BW14">
+        <v>4630000.0</v>
+      </c>
+      <c r="BX14"/>
+      <c r="BY14"/>
+      <c r="BZ14">
+        <v>309000.0</v>
+      </c>
+      <c r="CA14">
+        <v>5733000.0</v>
+      </c>
+      <c r="CB14">
+        <v>4018000.0</v>
+      </c>
+      <c r="CC14">
+        <v>4527000.0</v>
+      </c>
+      <c r="CD14">
+        <v>10217000.0</v>
+      </c>
+      <c r="CE14">
+        <v>10271000.0</v>
+      </c>
+      <c r="CF14"/>
+      <c r="CG14">
+        <v>41000.0</v>
+      </c>
+      <c r="CH14">
+        <v>1245000.0</v>
+      </c>
+      <c r="CI14">
+        <v>3622000.0</v>
+      </c>
+      <c r="CJ14">
+        <v>1782000.0</v>
+      </c>
+      <c r="CK14">
+        <v>2257000.0</v>
+      </c>
+      <c r="CL14">
+        <v>1089000.0</v>
+      </c>
+    </row>
+    <row r="15" spans="1:90">
+      <c r="A15" t="s">
+        <v>171</v>
+      </c>
+      <c r="B15">
+        <v>65179144000.0</v>
+      </c>
+      <c r="C15">
+        <v>141797089000.0</v>
+      </c>
+      <c r="D15">
+        <v>79589009000.0</v>
+      </c>
+      <c r="E15">
+        <v>9316489000.0</v>
+      </c>
+      <c r="F15">
+        <v>13193847000.0</v>
+      </c>
+      <c r="G15">
+        <v>76405936000.0</v>
+      </c>
+      <c r="H15">
+        <v>29213262000.0</v>
+      </c>
+      <c r="I15">
+        <v>23543550000.0</v>
+      </c>
+      <c r="J15">
+        <v>23654553000.0</v>
+      </c>
+      <c r="K15">
+        <v>47849593000.0</v>
+      </c>
+      <c r="L15">
+        <v>39025891000.0</v>
+      </c>
+      <c r="M15">
+        <v>45054704000.0</v>
+      </c>
+      <c r="N15">
+        <v>46309815000.0</v>
+      </c>
+      <c r="O15">
+        <v>30090882000.0</v>
+      </c>
+      <c r="P15">
+        <v>26346118000.0</v>
+      </c>
+      <c r="Q15">
+        <v>60788048000.0</v>
+      </c>
+      <c r="R15">
+        <v>62612711000.0</v>
+      </c>
+      <c r="S15">
+        <v>13871278000.0</v>
+      </c>
+      <c r="T15">
+        <v>36247598000.0</v>
+      </c>
+      <c r="U15">
+        <v>28226847000.0</v>
+      </c>
+      <c r="V15">
+        <v>53315111000.0</v>
+      </c>
+      <c r="W15">
+        <v>16834594000.0</v>
+      </c>
+      <c r="X15">
+        <v>22948955000.0</v>
+      </c>
+      <c r="Y15">
+        <v>-2871735000.0</v>
+      </c>
+      <c r="Z15">
+        <v>34990449000.0</v>
+      </c>
+      <c r="AA15">
+        <v>61188353000.0</v>
+      </c>
+      <c r="AB15">
+        <v>10948027000.0</v>
+      </c>
+      <c r="AC15">
+        <v>-5434986000.0</v>
+      </c>
+      <c r="AD15">
+        <v>11555403000.0</v>
+      </c>
+      <c r="AE15">
+        <v>1024953539000.0</v>
+      </c>
+      <c r="AF15">
+        <v>48064234000.0</v>
+      </c>
+      <c r="AG15">
+        <v>38095885000.0</v>
+      </c>
+      <c r="AH15">
+        <v>52210507000.0</v>
+      </c>
+      <c r="AI15">
+        <v>-6286617000.0</v>
+      </c>
+      <c r="AJ15">
+        <v>50318577000.0</v>
+      </c>
+      <c r="AK15">
+        <v>34864084000.0</v>
+      </c>
+      <c r="AL15">
+        <v>65781250000.0</v>
+      </c>
+      <c r="AM15">
+        <v>28394163000.0</v>
+      </c>
+      <c r="AN15">
+        <v>28441249000.0</v>
+      </c>
+      <c r="AO15">
+        <v>36697785000.0</v>
+      </c>
+      <c r="AP15">
+        <v>60309650000.0</v>
+      </c>
+      <c r="AQ15">
+        <v>21042887000.0</v>
+      </c>
+      <c r="AR15">
+        <v>31564176000.0</v>
+      </c>
+      <c r="AS15">
+        <v>39695911000.0</v>
+      </c>
+      <c r="AT15">
+        <v>50242488000.0</v>
+      </c>
+      <c r="AU15">
+        <v>39369068000.0</v>
+      </c>
+      <c r="AV15">
+        <v>40352761000.0</v>
+      </c>
+      <c r="AW15">
+        <v>39934850000.0</v>
+      </c>
+      <c r="AX15">
+        <v>61815555000.0</v>
+      </c>
+      <c r="AY15">
+        <v>20675649000.0</v>
+      </c>
+      <c r="AZ15">
+        <v>35802594000.0</v>
+      </c>
+      <c r="BA15">
+        <v>37123629000.0</v>
+      </c>
+      <c r="BB15">
+        <v>81842885000.0</v>
+      </c>
+      <c r="BC15">
+        <v>1380783000.0</v>
+      </c>
+      <c r="BD15">
+        <v>26059560000.0</v>
+      </c>
+      <c r="BE15">
+        <v>41452866000.0</v>
+      </c>
+      <c r="BF15">
+        <v>38914946000.0</v>
+      </c>
+      <c r="BG15">
+        <v>104890611000.0</v>
+      </c>
+      <c r="BH15">
+        <v>35216926000.0</v>
+      </c>
+      <c r="BI15">
+        <v>45253661000.0</v>
+      </c>
+      <c r="BJ15">
+        <v>45797449000.0</v>
+      </c>
+      <c r="BK15">
+        <v>27208827000.0</v>
+      </c>
+      <c r="BL15"/>
+      <c r="BM15"/>
+      <c r="BN15">
+        <v>39872711000.0</v>
+      </c>
+      <c r="BO15">
+        <v>32285928000.0</v>
+      </c>
+      <c r="BP15"/>
+      <c r="BQ15"/>
+      <c r="BR15">
+        <v>40279826000.0</v>
+      </c>
+      <c r="BS15"/>
+      <c r="BT15"/>
+      <c r="BU15"/>
+      <c r="BV15"/>
+      <c r="BW15"/>
+      <c r="BX15"/>
+      <c r="BY15"/>
+      <c r="BZ15"/>
+      <c r="CA15"/>
+      <c r="CB15"/>
+      <c r="CC15"/>
+      <c r="CD15"/>
+      <c r="CE15"/>
+      <c r="CF15"/>
+      <c r="CG15"/>
+      <c r="CH15"/>
+      <c r="CI15"/>
+      <c r="CJ15"/>
+      <c r="CK15"/>
+      <c r="CL15"/>
+    </row>
+    <row r="16" spans="1:90">
+      <c r="A16" t="s">
+        <v>172</v>
+      </c>
+      <c r="B16"/>
+      <c r="C16">
+        <v>141797089000.0</v>
+      </c>
+      <c r="D16">
+        <v>79589009000.0</v>
+      </c>
+      <c r="E16">
+        <v>9316489000.0</v>
+      </c>
+      <c r="F16">
+        <v>13193847000.0</v>
+      </c>
+      <c r="G16">
+        <v>76405936000.0</v>
+      </c>
+      <c r="H16">
+        <v>29859377000.0</v>
+      </c>
+      <c r="I16"/>
+      <c r="J16"/>
+      <c r="K16"/>
+      <c r="L16"/>
+      <c r="M16">
+        <v>45054704000.0</v>
+      </c>
+      <c r="N16">
+        <v>46309815000.0</v>
+      </c>
+      <c r="O16">
+        <v>30090882000.0</v>
+      </c>
+      <c r="P16">
+        <v>26346118000.0</v>
+      </c>
+      <c r="Q16">
+        <v>60788048000.0</v>
+      </c>
+      <c r="R16">
+        <v>62612711000.0</v>
+      </c>
+      <c r="S16">
+        <v>13871278000.0</v>
+      </c>
+      <c r="T16">
+        <v>36247598000.0</v>
+      </c>
+      <c r="U16">
+        <v>28226847000.0</v>
+      </c>
+      <c r="V16">
+        <v>53315111000.0</v>
+      </c>
+      <c r="W16">
+        <v>16834594000.0</v>
+      </c>
+      <c r="X16">
+        <v>22948955000.0</v>
+      </c>
+      <c r="Y16">
+        <v>-2871735000.0</v>
+      </c>
+      <c r="Z16">
+        <v>34990449000.0</v>
+      </c>
+      <c r="AA16">
+        <v>61188353000.0</v>
+      </c>
+      <c r="AB16">
+        <v>10948027000.0</v>
+      </c>
+      <c r="AC16">
+        <v>-5434986000.0</v>
+      </c>
+      <c r="AD16">
+        <v>11555403000.0</v>
+      </c>
+      <c r="AE16">
+        <v>11555403000.0</v>
+      </c>
+      <c r="AF16">
+        <v>48064234000.0</v>
+      </c>
+      <c r="AG16"/>
+      <c r="AH16"/>
+      <c r="AI16"/>
+      <c r="AJ16"/>
+      <c r="AK16"/>
+      <c r="AL16"/>
+      <c r="AM16"/>
+      <c r="AN16"/>
+      <c r="AO16"/>
+      <c r="AP16"/>
+      <c r="AQ16"/>
+      <c r="AR16"/>
+      <c r="AS16"/>
+      <c r="AT16"/>
+      <c r="AU16"/>
+      <c r="AV16"/>
+      <c r="AW16"/>
+      <c r="AX16"/>
+      <c r="AY16"/>
+      <c r="AZ16"/>
+      <c r="BA16"/>
+      <c r="BB16"/>
+      <c r="BC16"/>
+      <c r="BD16"/>
+      <c r="BE16"/>
+      <c r="BF16"/>
+      <c r="BG16"/>
+      <c r="BH16"/>
+      <c r="BI16"/>
+      <c r="BJ16"/>
+      <c r="BK16"/>
+      <c r="BL16"/>
+      <c r="BM16"/>
+      <c r="BN16"/>
+      <c r="BO16"/>
+      <c r="BP16"/>
+      <c r="BQ16"/>
+      <c r="BR16"/>
+      <c r="BS16"/>
+      <c r="BT16"/>
+      <c r="BU16"/>
+      <c r="BV16"/>
+      <c r="BW16"/>
+      <c r="BX16"/>
+      <c r="BY16"/>
+      <c r="BZ16"/>
+      <c r="CA16"/>
+      <c r="CB16"/>
+      <c r="CC16"/>
+      <c r="CD16"/>
+      <c r="CE16"/>
+      <c r="CF16"/>
+      <c r="CG16"/>
+      <c r="CH16"/>
+      <c r="CI16"/>
+      <c r="CJ16"/>
+      <c r="CK16"/>
+      <c r="CL16"/>
+    </row>
+    <row r="17" spans="1:90">
+      <c r="A17" t="s">
+        <v>173</v>
+      </c>
+      <c r="B17">
+        <v>65179144000.0</v>
+      </c>
+      <c r="C17">
+        <v>141797089000.0</v>
+      </c>
+      <c r="D17">
+        <v>79589009000.0</v>
+      </c>
+      <c r="E17">
+        <v>9316489000.0</v>
+      </c>
+      <c r="F17">
+        <v>13193847000.0</v>
+      </c>
+      <c r="G17">
+        <v>76405936000.0</v>
+      </c>
+      <c r="H17">
+        <v>29859377000.0</v>
+      </c>
+      <c r="I17">
+        <v>23543550000.0</v>
+      </c>
+      <c r="J17">
+        <v>23654553000.0</v>
+      </c>
+      <c r="K17">
+        <v>47849593000.0</v>
+      </c>
+      <c r="L17">
+        <v>39025891000.0</v>
+      </c>
+      <c r="M17">
+        <v>45054704000.0</v>
+      </c>
+      <c r="N17">
+        <v>46309815000.0</v>
+      </c>
+      <c r="O17">
+        <v>30090882000.0</v>
+      </c>
+      <c r="P17">
+        <v>26346118000.0</v>
+      </c>
+      <c r="Q17">
+        <v>60788048000.0</v>
+      </c>
+      <c r="R17">
+        <v>62612711000.0</v>
+      </c>
+      <c r="S17">
+        <v>13871278000.0</v>
+      </c>
+      <c r="T17">
+        <v>36247598000.0</v>
+      </c>
+      <c r="U17">
+        <v>28226847000.0</v>
+      </c>
+      <c r="V17">
+        <v>53315111000.0</v>
+      </c>
+      <c r="W17">
+        <v>16834594000.0</v>
+      </c>
+      <c r="X17">
+        <v>22948955000.0</v>
+      </c>
+      <c r="Y17">
+        <v>-2871735000.0</v>
+      </c>
+      <c r="Z17">
+        <v>34990449000.0</v>
+      </c>
+      <c r="AA17">
+        <v>61188353000.0</v>
+      </c>
+      <c r="AB17">
+        <v>10948027000.0</v>
+      </c>
+      <c r="AC17">
+        <v>-5434986000.0</v>
+      </c>
+      <c r="AD17">
+        <v>11555403000.0</v>
+      </c>
+      <c r="AE17">
+        <v>11555403000.0</v>
+      </c>
+      <c r="AF17">
+        <v>48064234000.0</v>
+      </c>
+      <c r="AG17"/>
+      <c r="AH17"/>
+      <c r="AI17"/>
+      <c r="AJ17"/>
+      <c r="AK17"/>
+      <c r="AL17"/>
+      <c r="AM17"/>
+      <c r="AN17"/>
+      <c r="AO17"/>
+      <c r="AP17"/>
+      <c r="AQ17"/>
+      <c r="AR17"/>
+      <c r="AS17"/>
+      <c r="AT17"/>
+      <c r="AU17"/>
+      <c r="AV17"/>
+      <c r="AW17"/>
+      <c r="AX17"/>
+      <c r="AY17"/>
+      <c r="AZ17"/>
+      <c r="BA17"/>
+      <c r="BB17"/>
+      <c r="BC17"/>
+      <c r="BD17"/>
+      <c r="BE17"/>
+      <c r="BF17"/>
+      <c r="BG17"/>
+      <c r="BH17"/>
+      <c r="BI17"/>
+      <c r="BJ17"/>
+      <c r="BK17"/>
+      <c r="BL17"/>
+      <c r="BM17"/>
+      <c r="BN17"/>
+      <c r="BO17"/>
+      <c r="BP17"/>
+      <c r="BQ17"/>
+      <c r="BR17"/>
+      <c r="BS17"/>
+      <c r="BT17"/>
+      <c r="BU17"/>
+      <c r="BV17"/>
+      <c r="BW17"/>
+      <c r="BX17"/>
+      <c r="BY17"/>
+      <c r="BZ17"/>
+      <c r="CA17"/>
+      <c r="CB17"/>
+      <c r="CC17"/>
+      <c r="CD17"/>
+      <c r="CE17"/>
+      <c r="CF17"/>
+      <c r="CG17"/>
+      <c r="CH17"/>
+      <c r="CI17"/>
+      <c r="CJ17"/>
+      <c r="CK17"/>
+      <c r="CL17"/>
+    </row>
+    <row r="18" spans="1:90">
+      <c r="A18" t="s">
+        <v>174</v>
+      </c>
+      <c r="B18">
+        <v>5206998000.0</v>
+      </c>
+      <c r="C18">
+        <v>2675199000.0</v>
+      </c>
+      <c r="D18">
+        <v>3472459000.0</v>
+      </c>
+      <c r="E18">
+        <v>-510756000.0</v>
+      </c>
+      <c r="F18">
+        <v>1353797000.0</v>
+      </c>
+      <c r="G18">
+        <v>-1244019000.0</v>
+      </c>
+      <c r="H18">
+        <v>-1071322000.0</v>
+      </c>
+      <c r="I18">
+        <v>1541311000.0</v>
+      </c>
+      <c r="J18">
+        <v>2874614000.0</v>
+      </c>
+      <c r="K18">
+        <v>5400793000.0</v>
+      </c>
+      <c r="L18">
+        <v>-2639236000.0</v>
+      </c>
+      <c r="M18">
+        <v>221790000.0</v>
+      </c>
+      <c r="N18">
+        <v>420125000.0</v>
+      </c>
+      <c r="O18">
+        <v>-311345000.0</v>
+      </c>
+      <c r="P18">
+        <v>-1225700000.0</v>
+      </c>
+      <c r="Q18">
+        <v>302324000.0</v>
+      </c>
+      <c r="R18">
+        <v>-60999000.0</v>
+      </c>
+      <c r="S18">
+        <v>-1080899000.0</v>
+      </c>
+      <c r="T18">
+        <v>-110797000.0</v>
+      </c>
+      <c r="U18">
+        <v>23282000.0</v>
+      </c>
+      <c r="V18">
+        <v>141541000.0</v>
+      </c>
+      <c r="W18">
+        <v>-866862000.0</v>
+      </c>
+      <c r="X18">
+        <v>-1387020000.0</v>
+      </c>
+      <c r="Y18">
+        <v>-370459000.0</v>
+      </c>
+      <c r="Z18">
+        <v>90625000.0</v>
+      </c>
+      <c r="AA18">
+        <v>1895770000.0</v>
+      </c>
+      <c r="AB18">
+        <v>-2223626000.0</v>
+      </c>
+      <c r="AC18">
+        <v>121266000.0</v>
+      </c>
+      <c r="AD18">
+        <v>511083000.0</v>
+      </c>
+      <c r="AE18"/>
+      <c r="AF18"/>
+      <c r="AG18"/>
+      <c r="AH18"/>
+      <c r="AI18"/>
+      <c r="AJ18"/>
+      <c r="AK18"/>
+      <c r="AL18"/>
+      <c r="AM18"/>
+      <c r="AN18"/>
+      <c r="AO18"/>
+      <c r="AP18"/>
+      <c r="AQ18"/>
+      <c r="AR18"/>
+      <c r="AS18"/>
+      <c r="AT18"/>
+      <c r="AU18"/>
+      <c r="AV18"/>
+      <c r="AW18"/>
+      <c r="AX18"/>
+      <c r="AY18"/>
+      <c r="AZ18"/>
+      <c r="BA18"/>
+      <c r="BB18"/>
+      <c r="BC18"/>
+      <c r="BD18"/>
+      <c r="BE18"/>
+      <c r="BF18"/>
+      <c r="BG18"/>
+      <c r="BH18"/>
+      <c r="BI18"/>
+      <c r="BJ18"/>
+      <c r="BK18"/>
+      <c r="BL18"/>
+      <c r="BM18"/>
+      <c r="BN18"/>
+      <c r="BO18"/>
+      <c r="BP18"/>
+      <c r="BQ18"/>
+      <c r="BR18"/>
+      <c r="BS18"/>
+      <c r="BT18"/>
+      <c r="BU18"/>
+      <c r="BV18"/>
+      <c r="BW18"/>
+      <c r="BX18"/>
+      <c r="BY18"/>
+      <c r="BZ18"/>
+      <c r="CA18"/>
+      <c r="CB18"/>
+      <c r="CC18"/>
+      <c r="CD18"/>
+      <c r="CE18"/>
+      <c r="CF18"/>
+      <c r="CG18"/>
+      <c r="CH18"/>
+      <c r="CI18"/>
+      <c r="CJ18"/>
+      <c r="CK18"/>
+      <c r="CL18"/>
+    </row>
+    <row r="19" spans="1:90">
+      <c r="A19" t="s">
+        <v>175</v>
+      </c>
+      <c r="B19"/>
+      <c r="C19"/>
+      <c r="D19"/>
+      <c r="E19"/>
+      <c r="F19"/>
+      <c r="G19"/>
+      <c r="H19"/>
+      <c r="I19"/>
+      <c r="J19"/>
+      <c r="K19"/>
+      <c r="L19"/>
+      <c r="M19"/>
+      <c r="N19"/>
+      <c r="O19"/>
+      <c r="P19"/>
+      <c r="Q19"/>
+      <c r="R19"/>
+      <c r="S19"/>
+      <c r="T19"/>
+      <c r="U19"/>
+      <c r="V19"/>
+      <c r="W19"/>
+      <c r="X19"/>
+      <c r="Y19"/>
+      <c r="Z19"/>
+      <c r="AA19"/>
+      <c r="AB19"/>
+      <c r="AC19"/>
+      <c r="AD19"/>
+      <c r="AE19"/>
+      <c r="AF19"/>
+      <c r="AG19"/>
+      <c r="AH19"/>
+      <c r="AI19"/>
+      <c r="AJ19"/>
+      <c r="AK19"/>
+      <c r="AL19"/>
+      <c r="AM19"/>
+      <c r="AN19"/>
+      <c r="AO19"/>
+      <c r="AP19"/>
+      <c r="AQ19"/>
+      <c r="AR19"/>
+      <c r="AS19"/>
+      <c r="AT19"/>
+      <c r="AU19"/>
+      <c r="AV19"/>
+      <c r="AW19"/>
+      <c r="AX19"/>
+      <c r="AY19"/>
+      <c r="AZ19"/>
+      <c r="BA19"/>
+      <c r="BB19"/>
+      <c r="BC19"/>
+      <c r="BD19"/>
+      <c r="BE19"/>
+      <c r="BF19"/>
+      <c r="BG19"/>
+      <c r="BH19"/>
+      <c r="BI19"/>
+      <c r="BJ19"/>
+      <c r="BK19"/>
+      <c r="BL19"/>
+      <c r="BM19"/>
+      <c r="BN19"/>
+      <c r="BO19"/>
+      <c r="BP19"/>
+      <c r="BQ19"/>
+      <c r="BR19"/>
+      <c r="BS19"/>
+      <c r="BT19"/>
+      <c r="BU19"/>
+      <c r="BV19"/>
+      <c r="BW19"/>
+      <c r="BX19"/>
+      <c r="BY19"/>
+      <c r="BZ19"/>
+      <c r="CA19"/>
+      <c r="CB19"/>
+      <c r="CC19"/>
+      <c r="CD19"/>
+      <c r="CE19"/>
+      <c r="CF19"/>
+      <c r="CG19"/>
+      <c r="CH19"/>
+      <c r="CI19"/>
+      <c r="CJ19"/>
+      <c r="CK19"/>
+      <c r="CL19"/>
+    </row>
+    <row r="20" spans="1:90">
+      <c r="A20" t="s">
+        <v>176</v>
+      </c>
+      <c r="B20"/>
+      <c r="C20"/>
+      <c r="D20"/>
+      <c r="E20"/>
+      <c r="F20"/>
+      <c r="G20"/>
+      <c r="H20"/>
+      <c r="I20"/>
+      <c r="J20"/>
+      <c r="K20"/>
+      <c r="L20"/>
+      <c r="M20"/>
+      <c r="N20"/>
+      <c r="O20"/>
+      <c r="P20"/>
+      <c r="Q20"/>
+      <c r="R20"/>
+      <c r="S20"/>
+      <c r="T20"/>
+      <c r="U20"/>
+      <c r="V20"/>
+      <c r="W20"/>
+      <c r="X20"/>
+      <c r="Y20"/>
+      <c r="Z20"/>
+      <c r="AA20"/>
+      <c r="AB20"/>
+      <c r="AC20"/>
+      <c r="AD20"/>
+      <c r="AE20"/>
+      <c r="AF20"/>
+      <c r="AG20"/>
+      <c r="AH20"/>
+      <c r="AI20"/>
+      <c r="AJ20"/>
+      <c r="AK20"/>
+      <c r="AL20"/>
+      <c r="AM20"/>
+      <c r="AN20"/>
+      <c r="AO20"/>
+      <c r="AP20"/>
+      <c r="AQ20"/>
+      <c r="AR20"/>
+      <c r="AS20"/>
+      <c r="AT20"/>
+      <c r="AU20"/>
+      <c r="AV20"/>
+      <c r="AW20"/>
+      <c r="AX20"/>
+      <c r="AY20"/>
+      <c r="AZ20"/>
+      <c r="BA20"/>
+      <c r="BB20"/>
+      <c r="BC20"/>
+      <c r="BD20"/>
+      <c r="BE20"/>
+      <c r="BF20"/>
+      <c r="BG20"/>
+      <c r="BH20"/>
+      <c r="BI20"/>
+      <c r="BJ20"/>
+      <c r="BK20"/>
+      <c r="BL20"/>
+      <c r="BM20"/>
+      <c r="BN20"/>
+      <c r="BO20"/>
+      <c r="BP20"/>
+      <c r="BQ20"/>
+      <c r="BR20"/>
+      <c r="BS20"/>
+      <c r="BT20"/>
+      <c r="BU20"/>
+      <c r="BV20"/>
+      <c r="BW20"/>
+      <c r="BX20"/>
+      <c r="BY20"/>
+      <c r="BZ20"/>
+      <c r="CA20"/>
+      <c r="CB20"/>
+      <c r="CC20"/>
+      <c r="CD20"/>
+      <c r="CE20"/>
+      <c r="CF20"/>
+      <c r="CG20"/>
+      <c r="CH20"/>
+      <c r="CI20"/>
+      <c r="CJ20"/>
+      <c r="CK20"/>
+      <c r="CL20"/>
+    </row>
+    <row r="21" spans="1:90">
+      <c r="A21" t="s">
+        <v>177</v>
+      </c>
+      <c r="B21">
+        <v>68034019000.0</v>
+      </c>
+      <c r="C21">
+        <v>214090775000.0</v>
+      </c>
+      <c r="D21">
+        <v>98969254000.0</v>
+      </c>
+      <c r="E21">
+        <v>13863697000.0</v>
+      </c>
+      <c r="F21">
+        <v>16445492000.0</v>
+      </c>
+      <c r="G21">
+        <v>95833710000.0</v>
+      </c>
+      <c r="H21">
+        <v>39337738000.0</v>
+      </c>
+      <c r="I21">
+        <v>23650312000.0</v>
+      </c>
+      <c r="J21">
+        <v>28272922000.0</v>
+      </c>
+      <c r="K21">
+        <v>28407865000.0</v>
+      </c>
+      <c r="L21">
+        <v>52831192000.0</v>
+      </c>
+      <c r="M21">
+        <v>59126065000.0</v>
+      </c>
+      <c r="N21">
+        <v>59364392000.0</v>
+      </c>
+      <c r="O21">
+        <v>45158706000.0</v>
+      </c>
+      <c r="P21">
+        <v>36559889000.0</v>
+      </c>
+      <c r="Q21">
+        <v>76255361000.0</v>
+      </c>
+      <c r="R21">
+        <v>81100133000.0</v>
+      </c>
+      <c r="S21">
+        <v>36297746000.0</v>
+      </c>
+      <c r="T21">
+        <v>48042814000.0</v>
+      </c>
+      <c r="U21">
+        <v>38221959000.0</v>
+      </c>
+      <c r="V21">
+        <v>68963930000.0</v>
+      </c>
+      <c r="W21">
+        <v>33750253000.0</v>
+      </c>
+      <c r="X21">
+        <v>31737427000.0</v>
+      </c>
+      <c r="Y21">
+        <v>2842272000.0</v>
+      </c>
+      <c r="Z21">
+        <v>40203624000.0</v>
+      </c>
+      <c r="AA21">
+        <v>94914876000.0</v>
+      </c>
+      <c r="AB21">
+        <v>18490160000.0</v>
+      </c>
+      <c r="AC21">
+        <v>-3490032000.0</v>
+      </c>
+      <c r="AD21">
+        <v>15679685000.0</v>
+      </c>
+      <c r="AE21">
+        <v>-143151494000.0</v>
+      </c>
+      <c r="AF21">
+        <v>66410235000.0</v>
+      </c>
+      <c r="AG21">
+        <v>53082441000.0</v>
+      </c>
+      <c r="AH21">
+        <v>70787793000.0</v>
+      </c>
+      <c r="AI21">
+        <v>2376039000.0</v>
+      </c>
+      <c r="AJ21">
+        <v>69167065000.0</v>
+      </c>
+      <c r="AK21">
+        <v>48460422000.0</v>
+      </c>
+      <c r="AL21">
+        <v>88490516000.0</v>
+      </c>
+      <c r="AM21">
+        <v>45417973000.0</v>
+      </c>
+      <c r="AN21">
+        <v>38856938000.0</v>
+      </c>
+      <c r="AO21">
+        <v>49821649000.0</v>
+      </c>
+      <c r="AP21">
+        <v>79200740000.0</v>
+      </c>
+      <c r="AQ21">
+        <v>30612947000.0</v>
+      </c>
+      <c r="AR21">
+        <v>40697169000.0</v>
+      </c>
+      <c r="AS21">
+        <v>50605420000.0</v>
+      </c>
+      <c r="AT21">
+        <v>64598443000.0</v>
+      </c>
+      <c r="AU21">
+        <v>14486545000.0</v>
+      </c>
+      <c r="AV21">
+        <v>53822562000.0</v>
+      </c>
+      <c r="AW21">
+        <v>52234584000.0</v>
+      </c>
+      <c r="AX21">
+        <v>79891901000.0</v>
+      </c>
+      <c r="AY21">
+        <v>25640670000.0</v>
+      </c>
+      <c r="AZ21">
+        <v>46842755000.0</v>
+      </c>
+      <c r="BA21">
+        <v>48756264000.0</v>
+      </c>
+      <c r="BB21">
+        <v>108785822000.0</v>
+      </c>
+      <c r="BC21">
+        <v>-203763000.0</v>
+      </c>
+      <c r="BD21">
+        <v>36575603000.0</v>
+      </c>
+      <c r="BE21">
+        <v>54455353000.0</v>
+      </c>
+      <c r="BF21">
+        <v>50420551000.0</v>
+      </c>
+      <c r="BG21">
+        <v>116667547000.0</v>
+      </c>
+      <c r="BH21">
+        <v>46238778000.0</v>
+      </c>
+      <c r="BI21">
+        <v>55426246000.0</v>
+      </c>
+      <c r="BJ21">
+        <v>58952241000.0</v>
+      </c>
+      <c r="BK21">
+        <v>34661868000.0</v>
+      </c>
+      <c r="BL21">
+        <v>33901009000.0</v>
+      </c>
+      <c r="BM21">
+        <v>32295792000.0</v>
+      </c>
+      <c r="BN21">
+        <v>53687221000.0</v>
+      </c>
+      <c r="BO21">
+        <v>48099570000.0</v>
+      </c>
+      <c r="BP21">
+        <v>47646037000.0</v>
+      </c>
+      <c r="BQ21">
+        <v>52017413000.0</v>
+      </c>
+      <c r="BR21">
+        <v>53689746000.0</v>
+      </c>
+      <c r="BS21">
+        <v>41205719000.0</v>
+      </c>
+      <c r="BT21">
+        <v>27825218000.0</v>
+      </c>
+      <c r="BU21">
+        <v>31322752000.0</v>
+      </c>
+      <c r="BV21">
+        <v>39799881000.0</v>
+      </c>
+      <c r="BW21">
+        <v>27184458000.0</v>
+      </c>
+      <c r="BX21">
+        <v>32096130000.0</v>
+      </c>
+      <c r="BY21">
+        <v>18808074000.0</v>
+      </c>
+      <c r="BZ21">
+        <v>45763843000.0</v>
+      </c>
+      <c r="CA21">
+        <v>23386490000.0</v>
+      </c>
+      <c r="CB21">
+        <v>31637936000.0</v>
+      </c>
+      <c r="CC21">
+        <v>25262661000.0</v>
+      </c>
+      <c r="CD21">
+        <v>39247488000.0</v>
+      </c>
+      <c r="CE21">
+        <v>28040753000.0</v>
+      </c>
+      <c r="CF21">
+        <v>17457416000.0</v>
+      </c>
+      <c r="CG21">
+        <v>13796975000.0</v>
+      </c>
+      <c r="CH21">
+        <v>23363776000.0</v>
+      </c>
+      <c r="CI21">
+        <v>23467757000.0</v>
+      </c>
+      <c r="CJ21">
+        <v>19886687000.0</v>
+      </c>
+      <c r="CK21">
+        <v>19410749000.0</v>
+      </c>
+      <c r="CL21">
+        <v>27426829000.0</v>
+      </c>
+    </row>
+    <row r="22" spans="1:90">
+      <c r="A22" t="s">
+        <v>178</v>
+      </c>
+      <c r="B22"/>
+      <c r="C22"/>
+      <c r="D22"/>
+      <c r="E22"/>
+      <c r="F22"/>
+      <c r="G22"/>
+      <c r="H22"/>
+      <c r="I22"/>
+      <c r="J22"/>
+      <c r="K22"/>
+      <c r="L22"/>
+      <c r="M22"/>
+      <c r="N22"/>
+      <c r="O22"/>
+      <c r="P22"/>
+      <c r="Q22"/>
+      <c r="R22"/>
+      <c r="S22"/>
+      <c r="T22"/>
+      <c r="U22"/>
+      <c r="V22"/>
+      <c r="W22"/>
+      <c r="X22"/>
+      <c r="Y22"/>
+      <c r="Z22"/>
+      <c r="AA22"/>
+      <c r="AB22"/>
+      <c r="AC22"/>
+      <c r="AD22"/>
+      <c r="AE22"/>
+      <c r="AF22"/>
+      <c r="AG22"/>
+      <c r="AH22"/>
+      <c r="AI22"/>
+      <c r="AJ22"/>
+      <c r="AK22"/>
+      <c r="AL22"/>
+      <c r="AM22"/>
+      <c r="AN22"/>
+      <c r="AO22"/>
+      <c r="AP22"/>
+      <c r="AQ22"/>
+      <c r="AR22"/>
+      <c r="AS22"/>
+      <c r="AT22"/>
+      <c r="AU22"/>
+      <c r="AV22"/>
+      <c r="AW22"/>
+      <c r="AX22"/>
+      <c r="AY22"/>
+      <c r="AZ22"/>
+      <c r="BA22"/>
+      <c r="BB22"/>
+      <c r="BC22"/>
+      <c r="BD22"/>
+      <c r="BE22"/>
+      <c r="BF22"/>
+      <c r="BG22"/>
+      <c r="BH22"/>
+      <c r="BI22"/>
+      <c r="BJ22"/>
+      <c r="BK22"/>
+      <c r="BL22"/>
+      <c r="BM22"/>
+      <c r="BN22"/>
+      <c r="BO22"/>
+      <c r="BP22"/>
+      <c r="BQ22"/>
+      <c r="BR22"/>
+      <c r="BS22"/>
+      <c r="BT22"/>
+      <c r="BU22"/>
+      <c r="BV22"/>
+      <c r="BW22"/>
+      <c r="BX22"/>
+      <c r="BY22"/>
+      <c r="BZ22"/>
+      <c r="CA22"/>
+      <c r="CB22"/>
+      <c r="CC22"/>
+      <c r="CD22"/>
+      <c r="CE22"/>
+      <c r="CF22"/>
+      <c r="CG22"/>
+      <c r="CH22"/>
+      <c r="CI22"/>
+      <c r="CJ22"/>
+      <c r="CK22"/>
+      <c r="CL22"/>
+    </row>
+    <row r="23" spans="1:90">
+      <c r="A23" t="s">
+        <v>179</v>
+      </c>
+      <c r="B23">
+        <v>215071196000.0</v>
+      </c>
+      <c r="C23">
+        <v>172465940000.0</v>
+      </c>
+      <c r="D23">
+        <v>234983928000.0</v>
+      </c>
+      <c r="E23">
+        <v>251131952000.0</v>
+      </c>
+      <c r="F23">
+        <v>198715741000.0</v>
+      </c>
+      <c r="G23">
+        <v>187176116000.0</v>
+      </c>
+      <c r="H23">
+        <v>243194578000.0</v>
+      </c>
+      <c r="I23">
+        <v>198059143000.0</v>
+      </c>
+      <c r="J23">
+        <v>221223190000.0</v>
+      </c>
+      <c r="K23">
+        <v>150123314000.0</v>
+      </c>
+      <c r="L23">
+        <v>229511936000.0</v>
+      </c>
+      <c r="M23">
+        <v>179103567000.0</v>
+      </c>
+      <c r="N23">
+        <v>200648928000.0</v>
+      </c>
+      <c r="O23">
+        <v>217811556000.0</v>
+      </c>
+      <c r="P23">
+        <v>231321599000.0</v>
+      </c>
+      <c r="Q23">
+        <v>220869342000.0</v>
+      </c>
+      <c r="R23">
+        <v>217580400000.0</v>
+      </c>
+      <c r="S23">
+        <v>241729685000.0</v>
+      </c>
+      <c r="T23">
+        <v>230962412000.0</v>
+      </c>
+      <c r="U23">
+        <v>215428174000.0</v>
+      </c>
+      <c r="V23">
+        <v>184828220000.0</v>
+      </c>
+      <c r="W23">
+        <v>181973778000.0</v>
+      </c>
+      <c r="X23">
+        <v>124996378000.0</v>
+      </c>
+      <c r="Y23">
+        <v>118205738000.0</v>
+      </c>
+      <c r="Z23">
+        <v>119996058000.0</v>
+      </c>
+      <c r="AA23">
+        <v>151899924000.0</v>
+      </c>
+      <c r="AB23">
+        <v>162233493000.0</v>
+      </c>
+      <c r="AC23">
+        <v>106772974000.0</v>
+      </c>
+      <c r="AD23">
+        <v>196712862000.0</v>
+      </c>
+      <c r="AE23">
+        <v>165177734000.0</v>
+      </c>
+      <c r="AF23">
+        <v>249084214000.0</v>
+      </c>
+      <c r="AG23">
+        <v>239873794000.0</v>
+      </c>
+      <c r="AH23">
+        <v>242049770000.0</v>
+      </c>
+      <c r="AI23">
+        <v>255294195000.0</v>
+      </c>
+      <c r="AJ23">
+        <v>224488950000.0</v>
+      </c>
+      <c r="AK23">
+        <v>242676613000.0</v>
+      </c>
+      <c r="AL23">
+        <v>227841802000.0</v>
+      </c>
+      <c r="AM23">
+        <v>180553323000.0</v>
+      </c>
+      <c r="AN23">
+        <v>189667036000.0</v>
+      </c>
+      <c r="AO23">
+        <v>222859978000.0</v>
+      </c>
+      <c r="AP23">
+        <v>227092185000.0</v>
+      </c>
+      <c r="AQ23">
+        <v>198288725000.0</v>
+      </c>
+      <c r="AR23">
+        <v>183480659000.0</v>
+      </c>
+      <c r="AS23">
+        <v>208988533000.0</v>
+      </c>
+      <c r="AT23">
+        <v>206527213000.0</v>
+      </c>
+      <c r="AU23">
+        <v>104790404000.0</v>
+      </c>
+      <c r="AV23">
+        <v>246878985000.0</v>
+      </c>
+      <c r="AW23">
+        <v>275318549000.0</v>
+      </c>
+      <c r="AX23">
+        <v>245238143000.0</v>
+      </c>
+      <c r="AY23">
+        <v>247570214000.0</v>
+      </c>
+      <c r="AZ23">
+        <v>222736633000.0</v>
+      </c>
+      <c r="BA23">
+        <v>246358103000.0</v>
+      </c>
+      <c r="BB23">
+        <v>248484972000.0</v>
+      </c>
+      <c r="BC23">
+        <v>197136100000.0</v>
+      </c>
+      <c r="BD23">
+        <v>204310877000.0</v>
+      </c>
+      <c r="BE23">
+        <v>206263586000.0</v>
+      </c>
+      <c r="BF23">
+        <v>182128547000.0</v>
+      </c>
+      <c r="BG23">
+        <v>167262231000.0</v>
+      </c>
+      <c r="BH23">
+        <v>180545961000.0</v>
+      </c>
+      <c r="BI23">
+        <v>198289011000.0</v>
+      </c>
+      <c r="BJ23">
+        <v>178071834000.0</v>
+      </c>
+      <c r="BK23">
+        <v>176031569000.0</v>
+      </c>
+      <c r="BL23"/>
+      <c r="BM23"/>
+      <c r="BN23">
+        <v>142937721000.0</v>
+      </c>
+      <c r="BO23">
+        <v>174103607000.0</v>
+      </c>
+      <c r="BP23"/>
+      <c r="BQ23"/>
+      <c r="BR23">
+        <v>112416828000.0</v>
+      </c>
+      <c r="BS23"/>
+      <c r="BT23"/>
+      <c r="BU23"/>
+      <c r="BV23"/>
+      <c r="BW23"/>
+      <c r="BX23"/>
+      <c r="BY23"/>
+      <c r="BZ23"/>
+      <c r="CA23"/>
+      <c r="CB23"/>
+      <c r="CC23"/>
+      <c r="CD23"/>
+      <c r="CE23"/>
+      <c r="CF23"/>
+      <c r="CG23"/>
+      <c r="CH23"/>
+      <c r="CI23"/>
+      <c r="CJ23"/>
+      <c r="CK23"/>
+      <c r="CL23"/>
+    </row>
+    <row r="24" spans="1:90">
+      <c r="A24" t="s">
+        <v>180</v>
+      </c>
+      <c r="B24"/>
+      <c r="C24"/>
+      <c r="D24"/>
+      <c r="E24"/>
+      <c r="F24"/>
+      <c r="G24"/>
+      <c r="H24"/>
+      <c r="I24"/>
+      <c r="J24"/>
+      <c r="K24"/>
+      <c r="L24"/>
+      <c r="M24"/>
+      <c r="N24"/>
+      <c r="O24"/>
+      <c r="P24"/>
+      <c r="Q24"/>
+      <c r="R24"/>
+      <c r="S24"/>
+      <c r="T24"/>
+      <c r="U24"/>
+      <c r="V24"/>
+      <c r="W24"/>
+      <c r="X24"/>
+      <c r="Y24"/>
+      <c r="Z24"/>
+      <c r="AA24"/>
+      <c r="AB24"/>
+      <c r="AC24"/>
+      <c r="AD24"/>
+      <c r="AE24"/>
+      <c r="AF24"/>
+      <c r="AG24"/>
+      <c r="AH24"/>
+      <c r="AI24"/>
+      <c r="AJ24"/>
+      <c r="AK24"/>
+      <c r="AL24"/>
+      <c r="AM24"/>
+      <c r="AN24"/>
+      <c r="AO24"/>
+      <c r="AP24"/>
+      <c r="AQ24"/>
+      <c r="AR24"/>
+      <c r="AS24"/>
+      <c r="AT24"/>
+      <c r="AU24"/>
+      <c r="AV24"/>
+      <c r="AW24"/>
+      <c r="AX24"/>
+      <c r="AY24"/>
+      <c r="AZ24"/>
+      <c r="BA24"/>
+      <c r="BB24"/>
+      <c r="BC24"/>
+      <c r="BD24"/>
+      <c r="BE24"/>
+      <c r="BF24"/>
+      <c r="BG24"/>
+      <c r="BH24"/>
+      <c r="BI24"/>
+      <c r="BJ24"/>
+      <c r="BK24"/>
+      <c r="BL24"/>
+      <c r="BM24"/>
+      <c r="BN24"/>
+      <c r="BO24"/>
+      <c r="BP24"/>
+      <c r="BQ24"/>
+      <c r="BR24"/>
+      <c r="BS24"/>
+      <c r="BT24"/>
+      <c r="BU24"/>
+      <c r="BV24"/>
+      <c r="BW24"/>
+      <c r="BX24"/>
+      <c r="BY24"/>
+      <c r="BZ24"/>
+      <c r="CA24"/>
+      <c r="CB24"/>
+      <c r="CC24"/>
+      <c r="CD24"/>
+      <c r="CE24"/>
+      <c r="CF24"/>
+      <c r="CG24"/>
+      <c r="CH24"/>
+      <c r="CI24"/>
+      <c r="CJ24"/>
+      <c r="CK24"/>
+      <c r="CL24"/>
+    </row>
+    <row r="25" spans="1:90">
+      <c r="A25" t="s">
+        <v>181</v>
+      </c>
+      <c r="B25">
+        <v>1971250000.0</v>
+      </c>
+      <c r="C25">
+        <v>1452232000.0</v>
+      </c>
+      <c r="D25">
+        <v>2126000000.0</v>
+      </c>
+      <c r="E25">
+        <v>2715295000.0</v>
+      </c>
+      <c r="F25">
+        <v>2567650000.0</v>
+      </c>
+      <c r="G25">
+        <v>128989000.0</v>
+      </c>
+      <c r="H25">
+        <v>2281194000.0</v>
+      </c>
+      <c r="I25">
+        <v>1975657000.0</v>
+      </c>
+      <c r="J25">
+        <v>3800248000.0</v>
+      </c>
+      <c r="K25">
+        <v>924258000.0</v>
+      </c>
+      <c r="L25">
+        <v>2051496000.0</v>
+      </c>
+      <c r="M25">
+        <v>3291021000.0</v>
+      </c>
+      <c r="N25">
+        <v>2478959000.0</v>
+      </c>
+      <c r="O25">
+        <v>237187000.0</v>
+      </c>
+      <c r="P25">
+        <v>3196523000.0</v>
+      </c>
+      <c r="Q25">
+        <v>2156392000.0</v>
+      </c>
+      <c r="R25">
+        <v>3055896000.0</v>
+      </c>
+      <c r="S25">
+        <v>2023004000.0</v>
+      </c>
+      <c r="T25">
+        <v>2724639000.0</v>
+      </c>
+      <c r="U25">
+        <v>2627196000.0</v>
+      </c>
+      <c r="V25">
+        <v>2802216000.0</v>
+      </c>
+      <c r="W25">
+        <v>1338646000.0</v>
+      </c>
+      <c r="X25">
+        <v>4575281000.0</v>
+      </c>
+      <c r="Y25">
+        <v>3211390000.0</v>
+      </c>
+      <c r="Z25">
+        <v>1750847000.0</v>
+      </c>
+      <c r="AA25"/>
+      <c r="AB25"/>
+      <c r="AC25"/>
+      <c r="AD25"/>
+      <c r="AE25"/>
+      <c r="AF25"/>
+      <c r="AG25"/>
+      <c r="AH25"/>
+      <c r="AI25"/>
+      <c r="AJ25"/>
+      <c r="AK25"/>
+      <c r="AL25"/>
+      <c r="AM25"/>
+      <c r="AN25"/>
+      <c r="AO25"/>
+      <c r="AP25"/>
+      <c r="AQ25"/>
+      <c r="AR25"/>
+      <c r="AS25"/>
+      <c r="AT25"/>
+      <c r="AU25"/>
+      <c r="AV25"/>
+      <c r="AW25"/>
+      <c r="AX25"/>
+      <c r="AY25"/>
+      <c r="AZ25"/>
+      <c r="BA25"/>
+      <c r="BB25"/>
+      <c r="BC25"/>
+      <c r="BD25"/>
+      <c r="BE25"/>
+      <c r="BF25"/>
+      <c r="BG25"/>
+      <c r="BH25"/>
+      <c r="BI25"/>
+      <c r="BJ25"/>
+      <c r="BK25"/>
+      <c r="BL25"/>
+      <c r="BM25"/>
+      <c r="BN25"/>
+      <c r="BO25"/>
+      <c r="BP25"/>
+      <c r="BQ25"/>
+      <c r="BR25"/>
+      <c r="BS25"/>
+      <c r="BT25"/>
+      <c r="BU25"/>
+      <c r="BV25"/>
+      <c r="BW25"/>
+      <c r="BX25"/>
+      <c r="BY25"/>
+      <c r="BZ25"/>
+      <c r="CA25"/>
+      <c r="CB25"/>
+      <c r="CC25"/>
+      <c r="CD25"/>
+      <c r="CE25"/>
+      <c r="CF25"/>
+      <c r="CG25"/>
+      <c r="CH25"/>
+      <c r="CI25"/>
+      <c r="CJ25"/>
+      <c r="CK25"/>
+      <c r="CL25"/>
+    </row>
+    <row r="26" spans="1:90">
+      <c r="A26" t="s">
+        <v>182</v>
+      </c>
+      <c r="B26"/>
+      <c r="C26"/>
+      <c r="D26">
+        <v>112452000.0</v>
+      </c>
+      <c r="E26">
+        <v>16880000.0</v>
+      </c>
+      <c r="F26">
+        <v>69540000.0</v>
+      </c>
+      <c r="G26">
+        <v>155280000.0</v>
+      </c>
+      <c r="H26">
+        <v>40664000.0</v>
+      </c>
+      <c r="I26">
+        <v>21070000.0</v>
+      </c>
+      <c r="J26">
+        <v>127524000.0</v>
+      </c>
+      <c r="K26">
+        <v>174823000.0</v>
+      </c>
+      <c r="L26">
+        <v>81226000.0</v>
+      </c>
+      <c r="M26">
+        <v>276973000.0</v>
+      </c>
+      <c r="N26">
+        <v>171204000.0</v>
+      </c>
+      <c r="O26">
+        <v>116543000.0</v>
+      </c>
+      <c r="P26">
+        <v>60797000.0</v>
+      </c>
+      <c r="Q26">
+        <v>21671000.0</v>
+      </c>
+      <c r="R26">
+        <v>89148000.0</v>
+      </c>
+      <c r="S26">
+        <v>34920000.0</v>
+      </c>
+      <c r="T26">
+        <v>0.0</v>
+      </c>
+      <c r="U26">
+        <v>46419000.0</v>
+      </c>
+      <c r="V26">
+        <v>85410000.0</v>
+      </c>
+      <c r="W26">
+        <v>67318000.0</v>
+      </c>
+      <c r="X26">
+        <v>29000.0</v>
+      </c>
+      <c r="Y26">
+        <v>120644000.0</v>
+      </c>
+      <c r="Z26">
+        <v>770000.0</v>
+      </c>
+      <c r="AA26">
+        <v>973315000.0</v>
+      </c>
+      <c r="AB26">
+        <v>1746622000.0</v>
+      </c>
+      <c r="AC26">
+        <v>886810000.0</v>
+      </c>
+      <c r="AD26">
+        <v>0.0</v>
+      </c>
+      <c r="AE26">
+        <v>1209654000.0</v>
+      </c>
+      <c r="AF26">
+        <v>1456445000.0</v>
+      </c>
+      <c r="AG26">
+        <v>844377000.0</v>
+      </c>
+      <c r="AH26">
+        <v>40852000.0</v>
+      </c>
+      <c r="AI26">
+        <v>628002000.0</v>
+      </c>
+      <c r="AJ26">
+        <v>744179000.0</v>
+      </c>
+      <c r="AK26">
+        <v>606871000.0</v>
+      </c>
+      <c r="AL26">
+        <v>1917123000.0</v>
+      </c>
+      <c r="AM26">
+        <v>872186000.0</v>
+      </c>
+      <c r="AN26">
+        <v>353557000.0</v>
+      </c>
+      <c r="AO26">
+        <v>465007000.0</v>
+      </c>
+      <c r="AP26">
+        <v>111280000.0</v>
+      </c>
+      <c r="AQ26">
+        <v>1596056000.0</v>
+      </c>
+      <c r="AR26">
+        <v>476899000.0</v>
+      </c>
+      <c r="AS26">
+        <v>447769000.0</v>
+      </c>
+      <c r="AT26">
+        <v>366921000.0</v>
+      </c>
+      <c r="AU26">
+        <v>2440099000.0</v>
+      </c>
+      <c r="AV26"/>
+      <c r="AW26"/>
+      <c r="AX26"/>
+      <c r="AY26"/>
+      <c r="AZ26"/>
+      <c r="BA26"/>
+      <c r="BB26"/>
+      <c r="BC26"/>
+      <c r="BD26"/>
+      <c r="BE26"/>
+      <c r="BF26"/>
+      <c r="BG26"/>
+      <c r="BH26"/>
+      <c r="BI26"/>
+      <c r="BJ26"/>
+      <c r="BK26"/>
+      <c r="BL26"/>
+      <c r="BM26"/>
+      <c r="BN26"/>
+      <c r="BO26"/>
+      <c r="BP26"/>
+      <c r="BQ26"/>
+      <c r="BR26"/>
+      <c r="BS26"/>
+      <c r="BT26"/>
+      <c r="BU26"/>
+      <c r="BV26"/>
+      <c r="BW26"/>
+      <c r="BX26"/>
+      <c r="BY26"/>
+      <c r="BZ26"/>
+      <c r="CA26"/>
+      <c r="CB26"/>
+      <c r="CC26"/>
+      <c r="CD26"/>
+      <c r="CE26"/>
+      <c r="CF26"/>
+      <c r="CG26"/>
+      <c r="CH26"/>
+      <c r="CI26"/>
+      <c r="CJ26"/>
+      <c r="CK26"/>
+      <c r="CL26"/>
+    </row>
+    <row r="27" spans="1:90">
+      <c r="A27" t="s">
+        <v>183</v>
+      </c>
+      <c r="B27">
+        <v>12711923000.0</v>
+      </c>
+      <c r="C27">
+        <v>9248921000.0</v>
+      </c>
+      <c r="D27">
+        <v>18612738000.0</v>
+      </c>
+      <c r="E27">
+        <v>12921752000.0</v>
+      </c>
+      <c r="F27">
+        <v>13392397000.0</v>
+      </c>
+      <c r="G27">
+        <v>4269905000.0</v>
+      </c>
+      <c r="H27">
+        <v>13903620000.0</v>
+      </c>
+      <c r="I27">
+        <v>15912674000.0</v>
+      </c>
+      <c r="J27">
+        <v>11061122000.0</v>
+      </c>
+      <c r="K27">
+        <v>10685745000.0</v>
+      </c>
+      <c r="L27">
+        <v>14703875000.0</v>
+      </c>
+      <c r="M27">
+        <v>12789568000.0</v>
+      </c>
+      <c r="N27">
+        <v>12082346000.0</v>
+      </c>
+      <c r="O27">
+        <v>13448655000.0</v>
+      </c>
+      <c r="P27">
+        <v>18983003000.0</v>
+      </c>
+      <c r="Q27">
+        <v>6554156000.0</v>
+      </c>
+      <c r="R27">
+        <v>12623875000.0</v>
+      </c>
+      <c r="S27">
+        <v>6477697000.0</v>
+      </c>
+      <c r="T27">
+        <v>9559683000.0</v>
+      </c>
+      <c r="U27">
+        <v>9277787000.0</v>
+      </c>
+      <c r="V27">
+        <v>10094810000.0</v>
+      </c>
+      <c r="W27">
+        <v>5877060000.0</v>
+      </c>
+      <c r="X27">
+        <v>9821723000.0</v>
+      </c>
+      <c r="Y27">
+        <v>5984282000.0</v>
+      </c>
+      <c r="Z27">
+        <v>11761450000.0</v>
+      </c>
+      <c r="AA27">
+        <v>26973537000.0</v>
+      </c>
+      <c r="AB27">
+        <v>14046266000.0</v>
+      </c>
+      <c r="AC27">
+        <v>9395367000.0</v>
+      </c>
+      <c r="AD27">
+        <v>13717060000.0</v>
+      </c>
+      <c r="AE27">
+        <v>78387160000.0</v>
+      </c>
+      <c r="AF27">
+        <v>44516457000.0</v>
+      </c>
+      <c r="AG27">
+        <v>44784477000.0</v>
+      </c>
+      <c r="AH27">
+        <v>55273502000.0</v>
+      </c>
+      <c r="AI27">
+        <v>32765364000.0</v>
+      </c>
+      <c r="AJ27">
+        <v>49430759000.0</v>
+      </c>
+      <c r="AK27">
+        <v>41970200000.0</v>
+      </c>
+      <c r="AL27">
+        <v>50933204000.0</v>
+      </c>
+      <c r="AM27">
+        <v>35416937000.0</v>
+      </c>
+      <c r="AN27">
+        <v>38993608000.0</v>
+      </c>
+      <c r="AO27">
+        <v>49643908000.0</v>
+      </c>
+      <c r="AP27">
+        <v>40839429000.0</v>
+      </c>
+      <c r="AQ27">
+        <v>32659732000.0</v>
+      </c>
+      <c r="AR27">
+        <v>31090776000.0</v>
+      </c>
+      <c r="AS27">
+        <v>46395097000.0</v>
+      </c>
+      <c r="AT27">
+        <v>38236456000.0</v>
+      </c>
+      <c r="AU27">
+        <v>17427000000.0</v>
+      </c>
+      <c r="AV27">
+        <v>62570492000.0</v>
+      </c>
+      <c r="AW27">
+        <v>68256555000.0</v>
+      </c>
+      <c r="AX27">
+        <v>32372884000.0</v>
+      </c>
+      <c r="AY27">
+        <v>36876876000.0</v>
+      </c>
+      <c r="AZ27">
+        <v>63010031000.0</v>
+      </c>
+      <c r="BA27">
+        <v>70355233000.0</v>
+      </c>
+      <c r="BB27">
+        <v>29414888000.0</v>
+      </c>
+      <c r="BC27">
+        <v>50336563000.0</v>
+      </c>
+      <c r="BD27">
+        <v>59672312000.0</v>
+      </c>
+      <c r="BE27">
+        <v>59696494000.0</v>
+      </c>
+      <c r="BF27">
+        <v>55035005000.0</v>
+      </c>
+      <c r="BG27">
+        <v>43142806000.0</v>
+      </c>
+      <c r="BH27">
+        <v>60738874000.0</v>
+      </c>
+      <c r="BI27">
+        <v>72186497000.0</v>
+      </c>
+      <c r="BJ27">
+        <v>60487108000.0</v>
+      </c>
+      <c r="BK27">
+        <v>54822214000.0</v>
+      </c>
+      <c r="BL27"/>
+      <c r="BM27"/>
+      <c r="BN27">
+        <v>47173325000.0</v>
+      </c>
+      <c r="BO27">
+        <v>51937314000.0</v>
+      </c>
+      <c r="BP27"/>
+      <c r="BQ27"/>
+      <c r="BR27">
+        <v>40437035000.0</v>
+      </c>
+      <c r="BS27"/>
+      <c r="BT27"/>
+      <c r="BU27"/>
+      <c r="BV27"/>
+      <c r="BW27"/>
+      <c r="BX27"/>
+      <c r="BY27"/>
+      <c r="BZ27"/>
+      <c r="CA27"/>
+      <c r="CB27"/>
+      <c r="CC27"/>
+      <c r="CD27"/>
+      <c r="CE27"/>
+      <c r="CF27"/>
+      <c r="CG27"/>
+      <c r="CH27"/>
+      <c r="CI27"/>
+      <c r="CJ27"/>
+      <c r="CK27"/>
+      <c r="CL27"/>
+    </row>
+    <row r="28" spans="1:90">
+      <c r="A28" t="s">
+        <v>184</v>
+      </c>
+      <c r="B28">
+        <v>7923649000.0</v>
+      </c>
+      <c r="C28">
+        <v>10187106000.0</v>
+      </c>
+      <c r="D28">
+        <v>15222809000.0</v>
+      </c>
+      <c r="E28">
+        <v>12086329000.0</v>
+      </c>
+      <c r="F28">
+        <v>13396699000.0</v>
+      </c>
+      <c r="G28">
+        <v>17860968000.0</v>
+      </c>
+      <c r="H28">
+        <v>13494970000.0</v>
+      </c>
+      <c r="I28">
+        <v>11701118000.0</v>
+      </c>
+      <c r="J28">
+        <v>9260641000.0</v>
+      </c>
+      <c r="K28">
+        <v>17281396000.0</v>
+      </c>
+      <c r="L28">
+        <v>7037006000.0</v>
+      </c>
+      <c r="M28">
+        <v>12758738000.0</v>
+      </c>
+      <c r="N28">
+        <v>7795941000.0</v>
+      </c>
+      <c r="O28">
+        <v>12822860000.0</v>
+      </c>
+      <c r="P28">
+        <v>8506528000.0</v>
+      </c>
+      <c r="Q28">
+        <v>9010425000.0</v>
+      </c>
+      <c r="R28">
+        <v>10891075000.0</v>
+      </c>
+      <c r="S28">
+        <v>16623322000.0</v>
+      </c>
+      <c r="T28">
+        <v>7097991000.0</v>
+      </c>
+      <c r="U28">
+        <v>17154007000.0</v>
+      </c>
+      <c r="V28">
+        <v>10794604000.0</v>
+      </c>
+      <c r="W28">
+        <v>12274020000.0</v>
+      </c>
+      <c r="X28">
+        <v>10233610000.0</v>
+      </c>
+      <c r="Y28">
+        <v>13046100000.0</v>
+      </c>
+      <c r="Z28">
+        <v>12547832000.0</v>
+      </c>
+      <c r="AA28">
+        <v>2526375000.0</v>
+      </c>
+      <c r="AB28">
+        <v>26653694000.0</v>
+      </c>
+      <c r="AC28">
+        <v>15446076000.0</v>
+      </c>
+      <c r="AD28">
+        <v>8677403000.0</v>
+      </c>
+      <c r="AE28">
+        <v>11235016000.0</v>
+      </c>
+      <c r="AF28">
+        <v>11484670000.0</v>
+      </c>
+      <c r="AG28">
+        <v>14584277000.0</v>
+      </c>
+      <c r="AH28">
+        <v>13742814000.0</v>
+      </c>
+      <c r="AI28">
+        <v>30103435000.0</v>
+      </c>
+      <c r="AJ28">
+        <v>9351623000.0</v>
+      </c>
+      <c r="AK28">
+        <v>11574902000.0</v>
+      </c>
+      <c r="AL28">
+        <v>5914394000.0</v>
+      </c>
+      <c r="AM28">
+        <v>309790000.0</v>
+      </c>
+      <c r="AN28">
+        <v>7825279000.0</v>
+      </c>
+      <c r="AO28">
+        <v>15318460000.0</v>
+      </c>
+      <c r="AP28">
+        <v>3798437000.0</v>
+      </c>
+      <c r="AQ28">
+        <v>5281832000.0</v>
+      </c>
+      <c r="AR28">
+        <v>5085426000.0</v>
+      </c>
+      <c r="AS28">
+        <v>9036586000.0</v>
+      </c>
+      <c r="AT28">
+        <v>7882757000.0</v>
+      </c>
+      <c r="AU28">
+        <v>273078000.0</v>
+      </c>
+      <c r="AV28">
+        <v>12438174000.0</v>
+      </c>
+      <c r="AW28">
+        <v>14084470000.0</v>
+      </c>
+      <c r="AX28">
+        <v>7634257000.0</v>
+      </c>
+      <c r="AY28">
+        <v>6227201000.0</v>
+      </c>
+      <c r="AZ28">
+        <v>14969669000.0</v>
+      </c>
+      <c r="BA28">
+        <v>13349345000.0</v>
+      </c>
+      <c r="BB28">
+        <v>5011275000.0</v>
+      </c>
+      <c r="BC28">
+        <v>14292860000.0</v>
+      </c>
+      <c r="BD28">
+        <v>11148039000.0</v>
+      </c>
+      <c r="BE28">
+        <v>12123729000.0</v>
+      </c>
+      <c r="BF28">
+        <v>10832224000.0</v>
+      </c>
+      <c r="BG28">
+        <v>11635243000.0</v>
+      </c>
+      <c r="BH28">
+        <v>11306440000.0</v>
+      </c>
+      <c r="BI28">
+        <v>13563727000.0</v>
+      </c>
+      <c r="BJ28">
+        <v>10495664000.0</v>
+      </c>
+      <c r="BK28">
+        <v>18691320000.0</v>
+      </c>
+      <c r="BL28">
+        <v>69869670000.0</v>
+      </c>
+      <c r="BM28">
+        <v>86085370000.0</v>
+      </c>
+      <c r="BN28">
+        <v>11590088000.0</v>
+      </c>
+      <c r="BO28">
+        <v>28455236000.0</v>
+      </c>
+      <c r="BP28">
+        <v>55413842000.0</v>
+      </c>
+      <c r="BQ28">
+        <v>56406041000.0</v>
+      </c>
+      <c r="BR28">
+        <v>2762607000.0</v>
+      </c>
+      <c r="BS28">
+        <v>46091801000.0</v>
+      </c>
+      <c r="BT28">
+        <v>59862621000.0</v>
+      </c>
+      <c r="BU28">
+        <v>56286239000.0</v>
+      </c>
+      <c r="BV28">
+        <v>52035860000.0</v>
+      </c>
+      <c r="BW28">
+        <v>46779872000.0</v>
+      </c>
+      <c r="BX28">
+        <v>49736526000.0</v>
+      </c>
+      <c r="BY28">
+        <v>57394010000.0</v>
+      </c>
+      <c r="BZ28">
+        <v>38158884000.0</v>
+      </c>
+      <c r="CA28">
+        <v>45478457000.0</v>
+      </c>
+      <c r="CB28">
+        <v>41403192000.0</v>
+      </c>
+      <c r="CC28">
+        <v>40998063000.0</v>
+      </c>
+      <c r="CD28">
+        <v>33896487000.0</v>
+      </c>
+      <c r="CE28">
+        <v>30819757000.0</v>
+      </c>
+      <c r="CF28">
+        <v>33411601000.0</v>
+      </c>
+      <c r="CG28">
+        <v>37749570000.0</v>
+      </c>
+      <c r="CH28">
+        <v>30715001000.0</v>
+      </c>
+      <c r="CI28">
+        <v>32199217000.0</v>
+      </c>
+      <c r="CJ28">
+        <v>33712609000.0</v>
+      </c>
+      <c r="CK28">
+        <v>31882645000.0</v>
+      </c>
+      <c r="CL28">
+        <v>31163115000.0</v>
+      </c>
+    </row>
+    <row r="29" spans="1:90">
+      <c r="A29" t="s">
+        <v>185</v>
+      </c>
+      <c r="B29">
+        <v>19031305000.0</v>
+      </c>
+      <c r="C29">
+        <v>51947280000.0</v>
+      </c>
+      <c r="D29">
+        <v>22852704000.0</v>
+      </c>
+      <c r="E29">
+        <v>4036452000.0</v>
+      </c>
+      <c r="F29">
+        <v>4605442000.0</v>
+      </c>
+      <c r="G29">
+        <v>18183755000.0</v>
+      </c>
+      <c r="H29">
+        <v>8407039000.0</v>
+      </c>
+      <c r="I29">
+        <v>7517554000.0</v>
+      </c>
+      <c r="J29">
+        <v>7492983000.0</v>
+      </c>
+      <c r="K29">
+        <v>-14040935000.0</v>
+      </c>
+      <c r="L29">
+        <v>11166065000.0</v>
+      </c>
+      <c r="M29">
+        <v>14293151000.0</v>
+      </c>
+      <c r="N29">
+        <v>13474702000.0</v>
+      </c>
+      <c r="O29">
+        <v>14756479000.0</v>
+      </c>
+      <c r="P29">
+        <v>8988071000.0</v>
+      </c>
+      <c r="Q29">
+        <v>15769637000.0</v>
+      </c>
+      <c r="R29">
+        <v>18426423000.0</v>
+      </c>
+      <c r="S29">
+        <v>21345569000.0</v>
+      </c>
+      <c r="T29">
+        <v>11684419000.0</v>
+      </c>
+      <c r="U29">
+        <v>10018394000.0</v>
+      </c>
+      <c r="V29">
+        <v>15790360000.0</v>
+      </c>
+      <c r="W29">
+        <v>16048797000.0</v>
+      </c>
+      <c r="X29">
+        <v>7401452000.0</v>
+      </c>
+      <c r="Y29">
+        <v>5343548000.0</v>
+      </c>
+      <c r="Z29">
+        <v>5303800000.0</v>
+      </c>
+      <c r="AA29">
+        <v>35622293000.0</v>
+      </c>
+      <c r="AB29">
+        <v>5318507000.0</v>
+      </c>
+      <c r="AC29">
+        <v>2066220000.0</v>
+      </c>
+      <c r="AD29">
+        <v>4635365000.0</v>
+      </c>
+      <c r="AE29"/>
+      <c r="AF29"/>
+      <c r="AG29"/>
+      <c r="AH29"/>
+      <c r="AI29"/>
+      <c r="AJ29"/>
+      <c r="AK29"/>
+      <c r="AL29"/>
+      <c r="AM29"/>
+      <c r="AN29"/>
+      <c r="AO29"/>
+      <c r="AP29"/>
+      <c r="AQ29"/>
+      <c r="AR29"/>
+      <c r="AS29"/>
+      <c r="AT29"/>
+      <c r="AU29"/>
+      <c r="AV29"/>
+      <c r="AW29"/>
+      <c r="AX29"/>
+      <c r="AY29"/>
+      <c r="AZ29"/>
+      <c r="BA29"/>
+      <c r="BB29"/>
+      <c r="BC29"/>
+      <c r="BD29"/>
+      <c r="BE29"/>
+      <c r="BF29"/>
+      <c r="BG29"/>
+      <c r="BH29"/>
+      <c r="BI29"/>
+      <c r="BJ29"/>
+      <c r="BK29"/>
+      <c r="BL29"/>
+      <c r="BM29"/>
+      <c r="BN29"/>
+      <c r="BO29"/>
+      <c r="BP29"/>
+      <c r="BQ29"/>
+      <c r="BR29"/>
+      <c r="BS29"/>
+      <c r="BT29"/>
+      <c r="BU29"/>
+      <c r="BV29"/>
+      <c r="BW29"/>
+      <c r="BX29"/>
+      <c r="BY29"/>
+      <c r="BZ29"/>
+      <c r="CA29"/>
+      <c r="CB29"/>
+      <c r="CC29"/>
+      <c r="CD29"/>
+      <c r="CE29"/>
+      <c r="CF29"/>
+      <c r="CG29"/>
+      <c r="CH29"/>
+      <c r="CI29"/>
+      <c r="CJ29"/>
+      <c r="CK29"/>
+      <c r="CL29"/>
+    </row>
+    <row r="30" spans="1:90">
+      <c r="A30" t="s">
+        <v>186</v>
+      </c>
+      <c r="B30">
+        <v>43647302000.0</v>
+      </c>
+      <c r="C30">
+        <v>76888187000.0</v>
+      </c>
+      <c r="D30">
+        <v>53239910000.0</v>
+      </c>
+      <c r="E30">
+        <v>49694062000.0</v>
+      </c>
+      <c r="F30">
+        <v>46658266000.0</v>
+      </c>
+      <c r="G30">
+        <v>65825958000.0</v>
+      </c>
+      <c r="H30">
+        <v>49463447000.0</v>
+      </c>
+      <c r="I30">
+        <v>47899324000.0</v>
+      </c>
+      <c r="J30">
+        <v>46513594000.0</v>
+      </c>
+      <c r="K30">
+        <v>56733202000.0</v>
+      </c>
+      <c r="L30">
+        <v>46314530000.0</v>
+      </c>
+      <c r="M30">
+        <v>50271045000.0</v>
+      </c>
+      <c r="N30">
+        <v>42928241000.0</v>
+      </c>
+      <c r="O30">
+        <v>64482744000.0</v>
+      </c>
+      <c r="P30">
+        <v>45405205000.0</v>
+      </c>
+      <c r="Q30">
+        <v>38502408000.0</v>
+      </c>
+      <c r="R30">
+        <v>42184778000.0</v>
+      </c>
+      <c r="S30">
+        <v>71400380000.0</v>
+      </c>
+      <c r="T30">
+        <v>44864081000.0</v>
+      </c>
+      <c r="U30">
+        <v>51044085000.0</v>
+      </c>
+      <c r="V30">
+        <v>39928875000.0</v>
+      </c>
+      <c r="W30">
+        <v>60580267000.0</v>
+      </c>
+      <c r="X30">
+        <v>43059664000.0</v>
+      </c>
+      <c r="Y30">
+        <v>39611568000.0</v>
+      </c>
+      <c r="Z30">
+        <v>40279295000.0</v>
+      </c>
+      <c r="AA30">
+        <v>53883149000.0</v>
+      </c>
+      <c r="AB30">
+        <v>49573382000.0</v>
+      </c>
+      <c r="AC30">
+        <v>53251206000.0</v>
+      </c>
+      <c r="AD30">
+        <v>39590663000.0</v>
+      </c>
+      <c r="AE30">
+        <v>-118650321000.0</v>
+      </c>
+      <c r="AF30">
+        <v>91317072000.0</v>
+      </c>
+      <c r="AG30">
+        <v>90107044000.0</v>
+      </c>
+      <c r="AH30">
+        <v>102785882000.0</v>
+      </c>
+      <c r="AI30">
+        <v>116271790000.0</v>
+      </c>
+      <c r="AJ30">
+        <v>90405284000.0</v>
+      </c>
+      <c r="AK30">
+        <v>87124834000.0</v>
+      </c>
+      <c r="AL30">
+        <v>87846221000.0</v>
+      </c>
+      <c r="AM30">
+        <v>80505014000.0</v>
+      </c>
+      <c r="AN30">
+        <v>75319886000.0</v>
+      </c>
+      <c r="AO30">
+        <v>92355348000.0</v>
+      </c>
+      <c r="AP30">
+        <v>79378604000.0</v>
+      </c>
+      <c r="AQ30">
+        <v>80130631000.0</v>
+      </c>
+      <c r="AR30">
+        <v>67555323000.0</v>
+      </c>
+      <c r="AS30">
+        <v>83437909000.0</v>
+      </c>
+      <c r="AT30">
+        <v>78971108000.0</v>
+      </c>
+      <c r="AU30">
+        <v>24069015000.0</v>
+      </c>
+      <c r="AV30">
+        <v>74957559000.0</v>
+      </c>
+      <c r="AW30">
+        <v>82251827000.0</v>
+      </c>
+      <c r="AX30">
+        <v>76614484000.0</v>
+      </c>
+      <c r="AY30">
+        <v>87481230000.0</v>
+      </c>
+      <c r="AZ30">
+        <v>77893274000.0</v>
+      </c>
+      <c r="BA30">
+        <v>83598351000.0</v>
+      </c>
+      <c r="BB30">
+        <v>67704392000.0</v>
+      </c>
+      <c r="BC30">
+        <v>68550201000.0</v>
+      </c>
+      <c r="BD30">
+        <v>77342221000.0</v>
+      </c>
+      <c r="BE30">
+        <v>72867404000.0</v>
+      </c>
+      <c r="BF30">
+        <v>65644758000.0</v>
+      </c>
+      <c r="BG30">
+        <v>60138136000.0</v>
+      </c>
+      <c r="BH30">
+        <v>71871561000.0</v>
+      </c>
+      <c r="BI30">
+        <v>84782440000.0</v>
+      </c>
+      <c r="BJ30">
+        <v>70982772000.0</v>
+      </c>
+      <c r="BK30">
+        <v>72322588000.0</v>
+      </c>
+      <c r="BL30"/>
+      <c r="BM30"/>
+      <c r="BN30">
+        <v>58763413000.0</v>
+      </c>
+      <c r="BO30">
+        <v>80392550000.0</v>
+      </c>
+      <c r="BP30"/>
+      <c r="BQ30"/>
+      <c r="BR30">
+        <v>43199642000.0</v>
+      </c>
+      <c r="BS30"/>
+      <c r="BT30"/>
+      <c r="BU30"/>
+      <c r="BV30"/>
+      <c r="BW30"/>
+      <c r="BX30"/>
+      <c r="BY30"/>
+      <c r="BZ30"/>
+      <c r="CA30"/>
+      <c r="CB30"/>
+      <c r="CC30"/>
+      <c r="CD30"/>
+      <c r="CE30"/>
+      <c r="CF30"/>
+      <c r="CG30"/>
+      <c r="CH30"/>
+      <c r="CI30"/>
+      <c r="CJ30"/>
+      <c r="CK30"/>
+      <c r="CL30"/>
+    </row>
+    <row r="31" spans="1:90">
+      <c r="A31" t="s">
+        <v>187</v>
+      </c>
+      <c r="B31">
+        <v>16176430000.0</v>
+      </c>
+      <c r="C31">
+        <v>-20346406000.0</v>
+      </c>
+      <c r="D31">
+        <v>3472459000.0</v>
+      </c>
+      <c r="E31">
+        <v>-510756000.0</v>
+      </c>
+      <c r="F31">
+        <v>1353797000.0</v>
+      </c>
+      <c r="G31">
+        <v>-1244019000.0</v>
+      </c>
+      <c r="H31">
+        <v>-1071322000.0</v>
+      </c>
+      <c r="I31">
+        <v>1541311000.0</v>
+      </c>
+      <c r="J31">
+        <v>2874614000.0</v>
+      </c>
+      <c r="K31">
+        <v>5400793000.0</v>
+      </c>
+      <c r="L31">
+        <v>-2639236000.0</v>
+      </c>
+      <c r="M31">
+        <v>221790000.0</v>
+      </c>
+      <c r="N31">
+        <v>420125000.0</v>
+      </c>
+      <c r="O31">
+        <v>-311345000.0</v>
+      </c>
+      <c r="P31">
+        <v>-1225700000.0</v>
+      </c>
+      <c r="Q31">
+        <v>302324000.0</v>
+      </c>
+      <c r="R31">
+        <v>-60999000.0</v>
+      </c>
+      <c r="S31">
+        <v>-1080899000.0</v>
+      </c>
+      <c r="T31">
+        <v>-110797000.0</v>
+      </c>
+      <c r="U31">
+        <v>23282000.0</v>
+      </c>
+      <c r="V31">
+        <v>141541000.0</v>
+      </c>
+      <c r="W31">
+        <v>-866862000.0</v>
+      </c>
+      <c r="X31">
+        <v>-1387020000.0</v>
+      </c>
+      <c r="Y31">
+        <v>-370459000.0</v>
+      </c>
+      <c r="Z31">
+        <v>90625000.0</v>
+      </c>
+      <c r="AA31">
+        <v>1895770000.0</v>
+      </c>
+      <c r="AB31">
+        <v>-2223626000.0</v>
+      </c>
+      <c r="AC31">
+        <v>121266000.0</v>
+      </c>
+      <c r="AD31">
+        <v>511083000.0</v>
+      </c>
+      <c r="AE31">
+        <v>3771988000.0</v>
+      </c>
+      <c r="AF31">
+        <v>1802122000.0</v>
+      </c>
+      <c r="AG31">
+        <v>-1151027000.0</v>
+      </c>
+      <c r="AH31">
+        <v>-56266000.0</v>
+      </c>
+      <c r="AI31">
+        <v>-2233061000.0</v>
+      </c>
+      <c r="AJ31">
+        <v>-1068625000.0</v>
+      </c>
+      <c r="AK31">
+        <v>-733392000.0</v>
+      </c>
+      <c r="AL31">
+        <v>332467000.0</v>
+      </c>
+      <c r="AM31">
+        <v>339677000.0</v>
+      </c>
+      <c r="AN31">
+        <v>167151000.0</v>
+      </c>
+      <c r="AO31">
+        <v>-333033000.0</v>
+      </c>
+      <c r="AP31">
+        <v>1445066000.0</v>
+      </c>
+      <c r="AQ31">
+        <v>1742377000.0</v>
+      </c>
+      <c r="AR31">
+        <v>1917759000.0</v>
+      </c>
+      <c r="AS31">
+        <v>2047918000.0</v>
+      </c>
+      <c r="AT31">
+        <v>1718808000.0</v>
+      </c>
+      <c r="AU31">
+        <v>1236856000.0</v>
+      </c>
+      <c r="AV31">
+        <v>292012000.0</v>
+      </c>
+      <c r="AW31">
+        <v>1124282000.0</v>
+      </c>
+      <c r="AX31">
+        <v>1265343000.0</v>
+      </c>
+      <c r="AY31">
+        <v>2061528000.0</v>
+      </c>
+      <c r="AZ31">
+        <v>1128955000.0</v>
+      </c>
+      <c r="BA31">
+        <v>1171359000.0</v>
+      </c>
+      <c r="BB31">
+        <v>596834000.0</v>
+      </c>
+      <c r="BC31">
+        <v>1076693000.0</v>
+      </c>
+      <c r="BD31">
+        <v>709613000.0</v>
+      </c>
+      <c r="BE31">
+        <v>1337155000.0</v>
+      </c>
+      <c r="BF31">
+        <v>1543672000.0</v>
+      </c>
+      <c r="BG31">
+        <v>1457571000.0</v>
+      </c>
+      <c r="BH31">
+        <v>981853000.0</v>
+      </c>
+      <c r="BI31">
+        <v>1242565000.0</v>
+      </c>
+      <c r="BJ31">
+        <v>2260015000.0</v>
+      </c>
+      <c r="BK31">
+        <v>83003000.0</v>
+      </c>
+      <c r="BL31"/>
+      <c r="BM31"/>
+      <c r="BN31">
+        <v>-142128000.0</v>
+      </c>
+      <c r="BO31">
+        <v>932160000.0</v>
+      </c>
+      <c r="BP31"/>
+      <c r="BQ31"/>
+      <c r="BR31">
+        <v>2036730000.0</v>
+      </c>
+      <c r="BS31"/>
+      <c r="BT31"/>
+      <c r="BU31"/>
+      <c r="BV31"/>
+      <c r="BW31"/>
+      <c r="BX31"/>
+      <c r="BY31"/>
+      <c r="BZ31"/>
+      <c r="CA31"/>
+      <c r="CB31"/>
+      <c r="CC31"/>
+      <c r="CD31"/>
+      <c r="CE31"/>
+      <c r="CF31"/>
+      <c r="CG31"/>
+      <c r="CH31"/>
+      <c r="CI31"/>
+      <c r="CJ31"/>
+      <c r="CK31"/>
+      <c r="CL31"/>
+    </row>
+    <row r="32" spans="1:90">
+      <c r="A32" t="s">
+        <v>188</v>
+      </c>
+      <c r="B32">
+        <v>283105215000.0</v>
+      </c>
+      <c r="C32">
+        <v>386556715000.0</v>
+      </c>
+      <c r="D32">
+        <v>333953182000.0</v>
+      </c>
+      <c r="E32">
+        <v>264995649000.0</v>
+      </c>
+      <c r="F32">
+        <v>215161233000.0</v>
+      </c>
+      <c r="G32">
+        <v>283009826000.0</v>
+      </c>
+      <c r="H32">
+        <v>282532316000.0</v>
+      </c>
+      <c r="I32">
+        <v>221709455000.0</v>
+      </c>
+      <c r="J32">
+        <v>249496112000.0</v>
+      </c>
+      <c r="K32">
+        <v>180883020000.0</v>
+      </c>
+      <c r="L32">
+        <v>282343128000.0</v>
+      </c>
+      <c r="M32">
+        <v>237077179000.0</v>
+      </c>
+      <c r="N32">
+        <v>261130638000.0</v>
+      </c>
+      <c r="O32">
+        <v>255362422000.0</v>
+      </c>
+      <c r="P32">
+        <v>269670784000.0</v>
+      </c>
+      <c r="Q32">
+        <v>298000341000.0</v>
+      </c>
+      <c r="R32">
+        <v>301566191000.0</v>
+      </c>
+      <c r="S32">
+        <v>278310524000.0</v>
+      </c>
+      <c r="T32">
+        <v>279251228000.0</v>
+      </c>
+      <c r="U32">
+        <v>253473034000.0</v>
+      </c>
+      <c r="V32">
+        <v>253360029000.0</v>
+      </c>
+      <c r="W32">
+        <v>216026141000.0</v>
+      </c>
+      <c r="X32">
+        <v>156983527000.0</v>
+      </c>
+      <c r="Y32">
+        <v>120590620000.0</v>
+      </c>
+      <c r="Z32">
+        <v>162246837000.0</v>
+      </c>
+      <c r="AA32">
+        <v>246656185000.0</v>
+      </c>
+      <c r="AB32">
+        <v>181186822000.0</v>
+      </c>
+      <c r="AC32">
+        <v>153629792000.0</v>
+      </c>
+      <c r="AD32">
+        <v>163161731000.0</v>
+      </c>
+      <c r="AE32">
+        <v>-308151900000.0</v>
+      </c>
+      <c r="AF32">
+        <v>314157023000.0</v>
+      </c>
+      <c r="AG32">
+        <v>294615839000.0</v>
+      </c>
+      <c r="AH32">
+        <v>311337114000.0</v>
+      </c>
+      <c r="AI32">
+        <v>258371614000.0</v>
+      </c>
+      <c r="AJ32">
+        <v>291799495000.0</v>
+      </c>
+      <c r="AK32">
+        <v>290145841000.0</v>
+      </c>
+      <c r="AL32">
+        <v>316331205000.0</v>
+      </c>
+      <c r="AM32">
+        <v>227472920000.0</v>
+      </c>
+      <c r="AN32">
+        <v>229369288000.0</v>
+      </c>
+      <c r="AO32">
+        <v>272002875000.0</v>
+      </c>
+      <c r="AP32">
+        <v>305961807000.0</v>
+      </c>
+      <c r="AQ32">
+        <v>229149647000.0</v>
+      </c>
+      <c r="AR32">
+        <v>224644159000.0</v>
+      </c>
+      <c r="AS32">
+        <v>258926993000.0</v>
+      </c>
+      <c r="AT32">
+        <v>270725672000.0</v>
+      </c>
+      <c r="AU32">
+        <v>-87615381000.0</v>
+      </c>
+      <c r="AV32">
+        <v>298688182000.0</v>
+      </c>
+      <c r="AW32">
+        <v>327418075000.0</v>
+      </c>
+      <c r="AX32">
+        <v>324716659000.0</v>
+      </c>
+      <c r="AY32">
+        <v>272209339000.0</v>
+      </c>
+      <c r="AZ32">
+        <v>269728766000.0</v>
+      </c>
+      <c r="BA32">
+        <v>294837919000.0</v>
+      </c>
+      <c r="BB32">
+        <v>357176278000.0</v>
+      </c>
+      <c r="BC32">
+        <v>196919440000.0</v>
+      </c>
+      <c r="BD32">
+        <v>240223116000.0</v>
+      </c>
+      <c r="BE32">
+        <v>260482285000.0</v>
+      </c>
+      <c r="BF32">
+        <v>232251983000.0</v>
+      </c>
+      <c r="BG32">
+        <v>215442421000.0</v>
+      </c>
+      <c r="BH32">
+        <v>226399709000.0</v>
+      </c>
+      <c r="BI32">
+        <v>239666257000.0</v>
+      </c>
+      <c r="BJ32">
+        <v>237024075000.0</v>
+      </c>
+      <c r="BK32">
+        <v>211078792000.0</v>
+      </c>
+      <c r="BL32">
+        <v>185705163000.0</v>
+      </c>
+      <c r="BM32">
+        <v>202279903000.0</v>
+      </c>
+      <c r="BN32">
+        <v>196624942000.0</v>
+      </c>
+      <c r="BO32">
+        <v>222203177000.0</v>
+      </c>
+      <c r="BP32">
+        <v>181543941000.0</v>
+      </c>
+      <c r="BQ32">
+        <v>181549341000.0</v>
+      </c>
+      <c r="BR32">
+        <v>166106574000.0</v>
+      </c>
+      <c r="BS32">
+        <v>155639176000.0</v>
+      </c>
+      <c r="BT32">
+        <v>158646751000.0</v>
+      </c>
+      <c r="BU32">
+        <v>157372603000.0</v>
+      </c>
+      <c r="BV32">
+        <v>165475550000.0</v>
+      </c>
+      <c r="BW32">
+        <v>134268666000.0</v>
+      </c>
+      <c r="BX32">
+        <v>139246266000.0</v>
+      </c>
+      <c r="BY32">
+        <v>129475624000.0</v>
+      </c>
+      <c r="BZ32">
+        <v>144247438000.0</v>
+      </c>
+      <c r="CA32">
+        <v>122199330000.0</v>
+      </c>
+      <c r="CB32">
+        <v>119364533000.0</v>
+      </c>
+      <c r="CC32">
+        <v>114441306000.0</v>
+      </c>
+      <c r="CD32">
+        <v>131596029000.0</v>
+      </c>
+      <c r="CE32">
+        <v>98760866000.0</v>
+      </c>
+      <c r="CF32">
+        <v>96438360000.0</v>
+      </c>
+      <c r="CG32">
+        <v>97339734000.0</v>
+      </c>
+      <c r="CH32">
+        <v>93806843000.0</v>
+      </c>
+      <c r="CI32">
+        <v>86940165000.0</v>
+      </c>
+      <c r="CJ32">
+        <v>93310006000.0</v>
+      </c>
+      <c r="CK32">
+        <v>94194293000.0</v>
+      </c>
+      <c r="CL32">
+        <v>98896584000.0</v>
+      </c>
+    </row>
+  </sheetData>
+  <printOptions gridLines="false" gridLinesSet="true"/>
+  <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
+  <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
+  <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
+    <oddHeader/>
+    <oddFooter/>
+    <evenHeader/>
+    <evenFooter/>
+    <firstHeader/>
+    <firstFooter/>
+  </headerFooter>
+  <tableParts count="0"/>
+</worksheet>
+</file>
+
+<file path=xl/worksheets/sheet5.xml><?xml version="1.0" encoding="utf-8"?>
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
+  <sheetPr>
+    <outlinePr summaryBelow="1" summaryRight="1"/>
+  </sheetPr>
+  <dimension ref="A1:AA30"/>
+  <sheetViews>
+    <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
+      <selection activeCell="A1" sqref="A1"/>
+    </sheetView>
+  </sheetViews>
+  <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
+  <cols>
+    <col min="1" max="1" width="44.703" bestFit="true" customWidth="true" style="0"/>
+  </cols>
+  <sheetData>
+    <row r="1" spans="1:27">
+      <c r="A1" t="s">
+        <v>0</v>
+      </c>
+      <c r="B1" t="s">
+        <v>1</v>
+      </c>
+      <c r="C1" t="s">
+        <v>2</v>
+      </c>
+      <c r="D1" t="s">
+        <v>3</v>
+      </c>
+      <c r="E1" t="s">
+        <v>4</v>
+      </c>
+      <c r="F1" t="s">
+        <v>5</v>
+      </c>
+      <c r="G1" t="s">
+        <v>6</v>
+      </c>
+      <c r="H1" t="s">
+        <v>7</v>
+      </c>
+      <c r="I1" t="s">
+        <v>8</v>
+      </c>
+      <c r="J1" t="s">
+        <v>9</v>
+      </c>
+      <c r="K1" t="s">
+        <v>10</v>
+      </c>
+      <c r="L1" t="s">
+        <v>11</v>
+      </c>
+      <c r="M1" t="s">
+        <v>12</v>
+      </c>
+      <c r="N1" t="s">
+        <v>13</v>
+      </c>
+      <c r="O1" t="s">
+        <v>14</v>
+      </c>
+      <c r="P1" t="s">
+        <v>15</v>
+      </c>
+      <c r="Q1" t="s">
+        <v>16</v>
+      </c>
+      <c r="R1" t="s">
+        <v>17</v>
+      </c>
+      <c r="S1" t="s">
+        <v>18</v>
+      </c>
+      <c r="T1" t="s">
+        <v>19</v>
+      </c>
+      <c r="U1" t="s">
+        <v>20</v>
+      </c>
+      <c r="V1" t="s">
+        <v>21</v>
+      </c>
+      <c r="W1" t="s">
+        <v>22</v>
+      </c>
+      <c r="X1" t="s">
+        <v>23</v>
+      </c>
+      <c r="Y1" t="s">
+        <v>24</v>
+      </c>
+      <c r="Z1" t="s">
+        <v>25</v>
+      </c>
+      <c r="AA1" t="s">
+        <v>26</v>
+      </c>
+    </row>
+    <row r="2" spans="1:27">
+      <c r="A2" t="s">
+        <v>189</v>
+      </c>
+      <c r="B2">
+        <v>87684178000.0</v>
+      </c>
+      <c r="C2">
+        <v>201436825000.0</v>
+      </c>
+      <c r="D2">
+        <v>170428304000.0</v>
+      </c>
+      <c r="E2">
+        <v>196342989000.0</v>
+      </c>
+      <c r="F2">
+        <v>134725309000.0</v>
+      </c>
+      <c r="G2">
+        <v>161465802000.0</v>
+      </c>
+      <c r="H2">
+        <v>403188662000.0</v>
+      </c>
+      <c r="I2">
+        <v>59465257000.0</v>
+      </c>
+      <c r="J2">
+        <v>114436004000.0</v>
+      </c>
+      <c r="K2">
+        <v>140831570000.0</v>
+      </c>
+      <c r="L2">
+        <v>257411689000.0</v>
+      </c>
+      <c r="M2">
+        <v>184226649000.0</v>
+      </c>
+      <c r="N2">
+        <v>143551868000.0</v>
+      </c>
+      <c r="O2">
+        <v>253731456000.0</v>
+      </c>
+      <c r="P2">
+        <v>107898659000.0</v>
+      </c>
+      <c r="Q2">
+        <v>79336284000.0</v>
+      </c>
+      <c r="R2">
+        <v>134140181000.0</v>
+      </c>
+      <c r="S2">
+        <v>95253820000.0</v>
+      </c>
+      <c r="T2">
+        <v>79189092000.0</v>
+      </c>
+      <c r="U2">
+        <v>24138328000.0</v>
+      </c>
+      <c r="V2">
+        <v>21184540000.0</v>
+      </c>
+      <c r="W2"/>
+      <c r="X2"/>
+      <c r="Y2"/>
+      <c r="Z2"/>
+      <c r="AA2"/>
+    </row>
+    <row r="3" spans="1:27">
+      <c r="A3" t="s">
+        <v>190</v>
+      </c>
+      <c r="B3">
+        <v>15619706000</v>
+      </c>
+      <c r="C3">
+        <v>16831553000</v>
+      </c>
+      <c r="D3">
+        <v>19902571000</v>
+      </c>
+      <c r="E3">
+        <v>20184727000</v>
+      </c>
+      <c r="F3">
+        <v>43091885000</v>
+      </c>
+      <c r="G3">
+        <v>31424889000</v>
+      </c>
+      <c r="H3">
+        <v>29900525000</v>
+      </c>
+      <c r="I3">
+        <v>23862157000</v>
+      </c>
+      <c r="J3">
+        <v>65538429000</v>
+      </c>
+      <c r="K3">
+        <v>25487989000</v>
+      </c>
+      <c r="L3">
+        <v>59151757000</v>
+      </c>
+      <c r="M3">
+        <v>23411916000</v>
+      </c>
+      <c r="N3">
+        <v>15619104000</v>
+      </c>
+      <c r="O3">
+        <v>14568147000</v>
+      </c>
+      <c r="P3">
+        <v>4400987000</v>
+      </c>
+      <c r="Q3">
+        <v>22762514000</v>
+      </c>
+      <c r="R3">
+        <v>19072475000</v>
+      </c>
+      <c r="S3">
+        <v>13323809000</v>
+      </c>
+      <c r="T3">
+        <v>8653430000</v>
+      </c>
+      <c r="U3">
+        <v>5821017000</v>
+      </c>
+      <c r="V3">
+        <v>5233473000</v>
+      </c>
+      <c r="W3">
+        <v>9511093000</v>
+      </c>
+      <c r="X3">
+        <v>20062179000</v>
+      </c>
+      <c r="Y3">
+        <v>15225950000</v>
+      </c>
+      <c r="Z3">
+        <v>7143362000</v>
+      </c>
+      <c r="AA3">
+        <v>4476816000</v>
+      </c>
+    </row>
+    <row r="4" spans="1:27">
+      <c r="A4" t="s">
+        <v>191</v>
+      </c>
+      <c r="B4"/>
+      <c r="C4"/>
+      <c r="D4"/>
+      <c r="E4"/>
+      <c r="F4"/>
+      <c r="G4"/>
+      <c r="H4"/>
+      <c r="I4"/>
+      <c r="J4"/>
+      <c r="K4"/>
+      <c r="L4"/>
+      <c r="M4"/>
+      <c r="N4"/>
+      <c r="O4"/>
+      <c r="P4"/>
+      <c r="Q4"/>
+      <c r="R4"/>
+      <c r="S4"/>
+      <c r="T4"/>
+      <c r="U4"/>
+      <c r="V4"/>
+      <c r="W4"/>
+      <c r="X4"/>
+      <c r="Y4"/>
+      <c r="Z4"/>
+      <c r="AA4"/>
+    </row>
+    <row r="5" spans="1:27">
+      <c r="A5" t="s">
+        <v>192</v>
+      </c>
+      <c r="B5"/>
+      <c r="C5"/>
+      <c r="D5"/>
+      <c r="E5"/>
+      <c r="F5"/>
+      <c r="G5"/>
+      <c r="H5"/>
+      <c r="I5"/>
+      <c r="J5"/>
+      <c r="K5"/>
+      <c r="L5"/>
+      <c r="M5"/>
+      <c r="N5"/>
+      <c r="O5"/>
+      <c r="P5"/>
+      <c r="Q5"/>
+      <c r="R5"/>
+      <c r="S5"/>
+      <c r="T5"/>
+      <c r="U5"/>
+      <c r="V5"/>
+      <c r="W5"/>
+      <c r="X5"/>
+      <c r="Y5"/>
+      <c r="Z5"/>
+      <c r="AA5"/>
+    </row>
+    <row r="6" spans="1:27">
+      <c r="A6" t="s">
+        <v>193</v>
+      </c>
+      <c r="B6">
+        <v>276165833000.0</v>
+      </c>
+      <c r="C6">
+        <v>-113752647000.0</v>
+      </c>
+      <c r="D6">
+        <v>31008521000.0</v>
+      </c>
+      <c r="E6">
+        <v>-25914685000.0</v>
+      </c>
+      <c r="F6">
+        <v>61617680000.0</v>
+      </c>
+      <c r="G6">
+        <v>-26740493000.0</v>
+      </c>
+      <c r="H6">
+        <v>-241722860000.0</v>
+      </c>
+      <c r="I6">
+        <v>343723405000.0</v>
+      </c>
+      <c r="J6">
+        <v>-54970747000.0</v>
+      </c>
+      <c r="K6">
+        <v>-26395566000.0</v>
+      </c>
+      <c r="L6">
+        <v>-116580119000.0</v>
+      </c>
+      <c r="M6">
+        <v>73185040000.0</v>
+      </c>
+      <c r="N6">
+        <v>40674781000.0</v>
+      </c>
+      <c r="O6">
+        <v>-110179588000.0</v>
+      </c>
+      <c r="P6">
+        <v>145832797000.0</v>
+      </c>
+      <c r="Q6">
+        <v>28562375000.0</v>
+      </c>
+      <c r="R6">
+        <v>-54803897000.0</v>
+      </c>
+      <c r="S6">
+        <v>38886361000.0</v>
+      </c>
+      <c r="T6">
+        <v>16064728000.0</v>
+      </c>
+      <c r="U6">
+        <v>55050764000.0</v>
+      </c>
+      <c r="V6">
+        <v>2953788000.0</v>
+      </c>
+      <c r="W6"/>
+      <c r="X6"/>
+      <c r="Y6"/>
+      <c r="Z6"/>
+      <c r="AA6"/>
+    </row>
+    <row r="7" spans="1:27">
+      <c r="A7" t="s">
+        <v>194</v>
+      </c>
+      <c r="B7">
+        <v>-267332842000.0</v>
+      </c>
+      <c r="C7">
+        <v>-231784270000.0</v>
+      </c>
+      <c r="D7">
+        <v>-57145914000.0</v>
+      </c>
+      <c r="E7">
+        <v>-126390209000.0</v>
+      </c>
+      <c r="F7">
+        <v>-181962020000.0</v>
+      </c>
+      <c r="G7">
+        <v>-126910143000.0</v>
+      </c>
+      <c r="H7">
+        <v>-166392366000.0</v>
+      </c>
+      <c r="I7">
+        <v>-142576290000.0</v>
+      </c>
+      <c r="J7">
+        <v>-153440026000.0</v>
+      </c>
+      <c r="K7">
+        <v>-141130945000.0</v>
+      </c>
+      <c r="L7">
+        <v>-153548704000.0</v>
+      </c>
+      <c r="M7"/>
+      <c r="N7"/>
+      <c r="O7"/>
+      <c r="P7"/>
+      <c r="Q7"/>
+      <c r="R7"/>
+      <c r="S7"/>
+      <c r="T7"/>
+      <c r="U7"/>
+      <c r="V7"/>
+      <c r="W7"/>
+      <c r="X7"/>
+      <c r="Y7"/>
+      <c r="Z7"/>
+      <c r="AA7"/>
+    </row>
+    <row r="8" spans="1:27">
+      <c r="A8" t="s">
+        <v>195</v>
+      </c>
+      <c r="B8"/>
+      <c r="C8"/>
+      <c r="D8"/>
+      <c r="E8"/>
+      <c r="F8"/>
+      <c r="G8"/>
+      <c r="H8"/>
+      <c r="I8"/>
+      <c r="J8"/>
+      <c r="K8"/>
+      <c r="L8"/>
+      <c r="M8"/>
+      <c r="N8"/>
+      <c r="O8"/>
+      <c r="P8"/>
+      <c r="Q8"/>
+      <c r="R8"/>
+      <c r="S8"/>
+      <c r="T8"/>
+      <c r="U8"/>
+      <c r="V8"/>
+      <c r="W8"/>
+      <c r="X8"/>
+      <c r="Y8"/>
+      <c r="Z8"/>
+      <c r="AA8"/>
+    </row>
+    <row r="9" spans="1:27">
+      <c r="A9" t="s">
+        <v>196</v>
+      </c>
+      <c r="B9"/>
+      <c r="C9"/>
+      <c r="D9"/>
+      <c r="E9"/>
+      <c r="F9"/>
+      <c r="G9"/>
+      <c r="H9"/>
+      <c r="I9"/>
+      <c r="J9"/>
+      <c r="K9"/>
+      <c r="L9"/>
+      <c r="M9"/>
+      <c r="N9"/>
+      <c r="O9"/>
+      <c r="P9"/>
+      <c r="Q9"/>
+      <c r="R9"/>
+      <c r="S9"/>
+      <c r="T9"/>
+      <c r="U9"/>
+      <c r="V9"/>
+      <c r="W9"/>
+      <c r="X9"/>
+      <c r="Y9"/>
+      <c r="Z9"/>
+      <c r="AA9"/>
+    </row>
+    <row r="10" spans="1:27">
+      <c r="A10" t="s">
+        <v>197</v>
+      </c>
+      <c r="B10"/>
+      <c r="C10"/>
+      <c r="D10"/>
+      <c r="E10"/>
+      <c r="F10"/>
+      <c r="G10"/>
+      <c r="H10"/>
+      <c r="I10"/>
+      <c r="J10"/>
+      <c r="K10"/>
+      <c r="L10"/>
+      <c r="M10"/>
+      <c r="N10"/>
+      <c r="O10"/>
+      <c r="P10"/>
+      <c r="Q10"/>
+      <c r="R10"/>
+      <c r="S10"/>
+      <c r="T10"/>
+      <c r="U10"/>
+      <c r="V10"/>
+      <c r="W10"/>
+      <c r="X10"/>
+      <c r="Y10"/>
+      <c r="Z10"/>
+      <c r="AA10"/>
+    </row>
+    <row r="11" spans="1:27">
+      <c r="A11" t="s">
+        <v>198</v>
+      </c>
+      <c r="B11"/>
+      <c r="C11"/>
+      <c r="D11"/>
+      <c r="E11">
+        <v>0.0</v>
+      </c>
+      <c r="F11">
+        <v>0.0</v>
+      </c>
+      <c r="G11">
+        <v>0.0</v>
+      </c>
+      <c r="H11">
+        <v>0.0</v>
+      </c>
+      <c r="I11">
+        <v>0.0</v>
+      </c>
+      <c r="J11">
+        <v>0.0</v>
+      </c>
+      <c r="K11">
+        <v>0.0</v>
+      </c>
+      <c r="L11">
+        <v>0.0</v>
+      </c>
+      <c r="M11"/>
+      <c r="N11"/>
+      <c r="O11"/>
+      <c r="P11"/>
+      <c r="Q11"/>
+      <c r="R11"/>
+      <c r="S11"/>
+      <c r="T11"/>
+      <c r="U11"/>
+      <c r="V11"/>
+      <c r="W11"/>
+      <c r="X11"/>
+      <c r="Y11"/>
+      <c r="Z11"/>
+      <c r="AA11"/>
+    </row>
+    <row r="12" spans="1:27">
+      <c r="A12" t="s">
+        <v>199</v>
+      </c>
+      <c r="B12"/>
+      <c r="C12"/>
+      <c r="D12"/>
+      <c r="E12">
+        <v>-100693354000.0</v>
+      </c>
+      <c r="F12">
+        <v>7912510000.0</v>
+      </c>
+      <c r="G12">
+        <v>-31131522000.0</v>
+      </c>
+      <c r="H12">
+        <v>-311219094000.0</v>
+      </c>
+      <c r="I12">
+        <v>-1000711015000.0</v>
+      </c>
+      <c r="J12">
+        <v>-31341423000.0</v>
+      </c>
+      <c r="K12">
+        <v>-124299932000.0</v>
+      </c>
+      <c r="L12">
+        <v>4422667000.0</v>
+      </c>
+      <c r="M12"/>
+      <c r="N12"/>
+      <c r="O12"/>
+      <c r="P12"/>
+      <c r="Q12"/>
+      <c r="R12"/>
+      <c r="S12"/>
+      <c r="T12"/>
+      <c r="U12"/>
+      <c r="V12"/>
+      <c r="W12"/>
+      <c r="X12"/>
+      <c r="Y12"/>
+      <c r="Z12"/>
+      <c r="AA12"/>
+    </row>
+    <row r="13" spans="1:27">
+      <c r="A13" t="s">
+        <v>200</v>
+      </c>
+      <c r="B13"/>
+      <c r="C13"/>
+      <c r="D13"/>
+      <c r="E13"/>
+      <c r="F13"/>
+      <c r="G13"/>
+      <c r="H13"/>
+      <c r="I13"/>
+      <c r="J13"/>
+      <c r="K13"/>
+      <c r="L13"/>
+      <c r="M13"/>
+      <c r="N13"/>
+      <c r="O13"/>
+      <c r="P13"/>
+      <c r="Q13"/>
+      <c r="R13"/>
+      <c r="S13"/>
+      <c r="T13"/>
+      <c r="U13"/>
+      <c r="V13"/>
+      <c r="W13"/>
+      <c r="X13"/>
+      <c r="Y13"/>
+      <c r="Z13"/>
+      <c r="AA13"/>
+    </row>
+    <row r="14" spans="1:27">
+      <c r="A14" t="s">
+        <v>201</v>
+      </c>
+      <c r="B14">
+        <v>32760565000.0</v>
+      </c>
+      <c r="C14">
+        <v>32810232000.0</v>
+      </c>
+      <c r="D14">
+        <v>32318945000.0</v>
+      </c>
+      <c r="E14">
+        <v>8645998000.0</v>
+      </c>
+      <c r="F14">
+        <v>38220130000.0</v>
+      </c>
+      <c r="G14">
+        <v>31293387000.0</v>
+      </c>
+      <c r="H14">
+        <v>6857154000.0</v>
+      </c>
+      <c r="I14">
+        <v>5067053000.0</v>
+      </c>
+      <c r="J14">
+        <v>8223800000.0</v>
+      </c>
+      <c r="K14">
+        <v>14256086000.0</v>
+      </c>
+      <c r="L14">
+        <v>13161543000.0</v>
+      </c>
+      <c r="M14">
+        <v>12601361000.0</v>
+      </c>
+      <c r="N14">
+        <v>12529976000.0</v>
+      </c>
+      <c r="O14">
+        <v>12699333000.0</v>
+      </c>
+      <c r="P14"/>
+      <c r="Q14"/>
+      <c r="R14"/>
+      <c r="S14"/>
+      <c r="T14"/>
+      <c r="U14"/>
+      <c r="V14"/>
+      <c r="W14"/>
+      <c r="X14"/>
+      <c r="Y14"/>
+      <c r="Z14"/>
+      <c r="AA14"/>
+    </row>
+    <row r="15" spans="1:27">
+      <c r="A15" t="s">
+        <v>202</v>
+      </c>
+      <c r="B15">
+        <v>76160000000.0</v>
+      </c>
+      <c r="C15">
+        <v>142908910000.0</v>
+      </c>
+      <c r="D15">
+        <v>143890033000.0</v>
+      </c>
+      <c r="E15">
+        <v>107265442000.0</v>
+      </c>
+      <c r="F15">
+        <v>55248340000.0</v>
+      </c>
+      <c r="G15">
+        <v>57636328000.0</v>
+      </c>
+      <c r="H15">
+        <v>1016257000.0</v>
+      </c>
+      <c r="I15">
+        <v>1261349107000.0</v>
+      </c>
+      <c r="J15">
+        <v>122486874000.0</v>
+      </c>
+      <c r="K15">
+        <v>44710694000.0</v>
+      </c>
+      <c r="L15">
+        <v>219760581000.0</v>
+      </c>
+      <c r="M15">
+        <v>139752919000.0</v>
+      </c>
+      <c r="N15">
+        <v>79356638000.0</v>
+      </c>
+      <c r="O15">
+        <v>185699699000.0</v>
+      </c>
+      <c r="P15">
+        <v>99810638000.0</v>
+      </c>
+      <c r="Q15">
+        <v>109725898000.0</v>
+      </c>
+      <c r="R15">
+        <v>119390912000.0</v>
+      </c>
+      <c r="S15">
+        <v>51520000000.0</v>
+      </c>
+      <c r="T15">
+        <v>44800000000.0</v>
+      </c>
+      <c r="U15">
+        <v>31360000000.0</v>
+      </c>
+      <c r="V15">
+        <v>31360000000.0</v>
+      </c>
+      <c r="W15">
+        <v>62720000000.0</v>
+      </c>
+      <c r="X15">
+        <v>47039124000.0</v>
+      </c>
+      <c r="Y15">
+        <v>8920663000.0</v>
+      </c>
+      <c r="Z15">
+        <v>25760000000.0</v>
+      </c>
+      <c r="AA15">
+        <v>25760000000.0</v>
+      </c>
+    </row>
+    <row r="16" spans="1:27">
+      <c r="A16" t="s">
+        <v>203</v>
+      </c>
+      <c r="B16">
+        <v>363850011000.0</v>
+      </c>
+      <c r="C16">
+        <v>87684178000.0</v>
+      </c>
+      <c r="D16">
+        <v>201436825000.0</v>
+      </c>
+      <c r="E16">
+        <v>170428304000.0</v>
+      </c>
+      <c r="F16">
+        <v>196342989000.0</v>
+      </c>
+      <c r="G16">
+        <v>134725309000.0</v>
+      </c>
+      <c r="H16">
+        <v>161465802000.0</v>
+      </c>
+      <c r="I16">
+        <v>403188662000.0</v>
+      </c>
+      <c r="J16">
+        <v>59465257000.0</v>
+      </c>
+      <c r="K16">
+        <v>114436004000.0</v>
+      </c>
+      <c r="L16">
+        <v>140831570000.0</v>
+      </c>
+      <c r="M16">
+        <v>257411689000.0</v>
+      </c>
+      <c r="N16">
+        <v>184226649000.0</v>
+      </c>
+      <c r="O16">
+        <v>143551868000.0</v>
+      </c>
+      <c r="P16">
+        <v>253731456000.0</v>
+      </c>
+      <c r="Q16">
+        <v>107898659000.0</v>
+      </c>
+      <c r="R16">
+        <v>79336284000.0</v>
+      </c>
+      <c r="S16">
+        <v>134140181000.0</v>
+      </c>
+      <c r="T16">
+        <v>95253820000.0</v>
+      </c>
+      <c r="U16">
+        <v>79189092000.0</v>
+      </c>
+      <c r="V16">
+        <v>24138328000.0</v>
+      </c>
+      <c r="W16">
+        <v>21184540000.0</v>
+      </c>
+      <c r="X16"/>
+      <c r="Y16"/>
+      <c r="Z16"/>
+      <c r="AA16"/>
+    </row>
+    <row r="17" spans="1:27">
+      <c r="A17" t="s">
+        <v>204</v>
+      </c>
+      <c r="B17"/>
+      <c r="C17"/>
+      <c r="D17"/>
+      <c r="E17"/>
+      <c r="F17"/>
+      <c r="G17"/>
+      <c r="H17"/>
+      <c r="I17"/>
+      <c r="J17"/>
+      <c r="K17"/>
+      <c r="L17"/>
+      <c r="M17"/>
+      <c r="N17"/>
+      <c r="O17"/>
+      <c r="P17"/>
+      <c r="Q17"/>
+      <c r="R17"/>
+      <c r="S17"/>
+      <c r="T17"/>
+      <c r="U17"/>
+      <c r="V17"/>
+      <c r="W17"/>
+      <c r="X17"/>
+      <c r="Y17"/>
+      <c r="Z17"/>
+      <c r="AA17"/>
+    </row>
+    <row r="18" spans="1:27">
+      <c r="A18" t="s">
+        <v>205</v>
+      </c>
+      <c r="B18">
+        <v>360898402000.0</v>
+      </c>
+      <c r="C18">
+        <v>38879974000.0</v>
+      </c>
+      <c r="D18">
+        <v>183972315000.0</v>
+      </c>
+      <c r="E18">
+        <v>168299030000.0</v>
+      </c>
+      <c r="F18">
+        <v>126722706000.0</v>
+      </c>
+      <c r="G18">
+        <v>40558569000.0</v>
+      </c>
+      <c r="H18">
+        <v>-240744412000.0</v>
+      </c>
+      <c r="I18">
+        <v>145102702000.0</v>
+      </c>
+      <c r="J18">
+        <v>64381372000.0</v>
+      </c>
+      <c r="K18">
+        <v>18311012000.0</v>
+      </c>
+      <c r="L18">
+        <v>101548588000.0</v>
+      </c>
+      <c r="M18">
+        <v>209414581000.0</v>
+      </c>
+      <c r="N18">
+        <v>117479958000.0</v>
+      </c>
+      <c r="O18">
+        <v>73836415000.0</v>
+      </c>
+      <c r="P18">
+        <v>151829638000.0</v>
+      </c>
+      <c r="Q18">
+        <v>136820654000.0</v>
+      </c>
+      <c r="R18">
+        <v>62191002000.0</v>
+      </c>
+      <c r="S18">
+        <v>90409691000.0</v>
+      </c>
+      <c r="T18">
+        <v>60398894000.0</v>
+      </c>
+      <c r="U18">
+        <v>85596231000.0</v>
+      </c>
+      <c r="V18">
+        <v>33758885000.0</v>
+      </c>
+      <c r="W18"/>
+      <c r="X18"/>
+      <c r="Y18"/>
+      <c r="Z18"/>
+      <c r="AA18"/>
+    </row>
+    <row r="19" spans="1:27">
+      <c r="A19" t="s">
+        <v>206</v>
+      </c>
+      <c r="B19"/>
+      <c r="C19">
+        <v>-16672265000.0</v>
+      </c>
+      <c r="D19">
+        <v>-19902571000.0</v>
+      </c>
+      <c r="E19">
+        <v>-19997727000.0</v>
+      </c>
+      <c r="F19">
+        <v>-43074085000.0</v>
+      </c>
+      <c r="G19">
+        <v>-31421071000.0</v>
+      </c>
+      <c r="H19">
+        <v>-29862716000.0</v>
+      </c>
+      <c r="I19">
+        <v>1436107653000.0</v>
+      </c>
+      <c r="J19">
+        <v>-62403674000.0</v>
+      </c>
+      <c r="K19">
+        <v>-25483873000.0</v>
+      </c>
+      <c r="L19"/>
+      <c r="M19"/>
+      <c r="N19"/>
+      <c r="O19"/>
+      <c r="P19"/>
+      <c r="Q19"/>
+      <c r="R19"/>
+      <c r="S19"/>
+      <c r="T19"/>
+      <c r="U19"/>
+      <c r="V19"/>
+      <c r="W19"/>
+      <c r="X19"/>
+      <c r="Y19"/>
+      <c r="Z19"/>
+      <c r="AA19"/>
+    </row>
+    <row r="20" spans="1:27">
+      <c r="A20" t="s">
+        <v>207</v>
+      </c>
+      <c r="B20"/>
+      <c r="C20"/>
+      <c r="D20"/>
+      <c r="E20"/>
+      <c r="F20"/>
+      <c r="G20"/>
+      <c r="H20"/>
+      <c r="I20"/>
+      <c r="J20"/>
+      <c r="K20"/>
+      <c r="L20"/>
+      <c r="M20"/>
+      <c r="N20"/>
+      <c r="O20"/>
+      <c r="P20"/>
+      <c r="Q20"/>
+      <c r="R20"/>
+      <c r="S20"/>
+      <c r="T20"/>
+      <c r="U20"/>
+      <c r="V20"/>
+      <c r="W20"/>
+      <c r="X20"/>
+      <c r="Y20"/>
+      <c r="Z20"/>
+      <c r="AA20"/>
+    </row>
+    <row r="21" spans="1:27">
+      <c r="A21" t="s">
+        <v>208</v>
+      </c>
+      <c r="B21"/>
+      <c r="C21"/>
+      <c r="D21"/>
+      <c r="E21">
+        <v>-8974726000.0</v>
+      </c>
+      <c r="F21">
+        <v>-9874486000.0</v>
+      </c>
+      <c r="G21">
+        <v>-9666552000.0</v>
+      </c>
+      <c r="H21">
+        <v>-9666552000.0</v>
+      </c>
+      <c r="I21">
+        <v>-9666552000.0</v>
+      </c>
+      <c r="J21">
+        <v>-9666552000.0</v>
+      </c>
+      <c r="K21"/>
+      <c r="L21"/>
+      <c r="M21"/>
+      <c r="N21"/>
+      <c r="O21"/>
+      <c r="P21"/>
+      <c r="Q21"/>
+      <c r="R21"/>
+      <c r="S21"/>
+      <c r="T21"/>
+      <c r="U21"/>
+      <c r="V21"/>
+      <c r="W21"/>
+      <c r="X21"/>
+      <c r="Y21"/>
+      <c r="Z21"/>
+      <c r="AA21"/>
+    </row>
+    <row r="22" spans="1:27">
+      <c r="A22" t="s">
+        <v>171</v>
+      </c>
+      <c r="B22">
+        <v>243896434000.0</v>
+      </c>
+      <c r="C22">
+        <v>153463416000.0</v>
+      </c>
+      <c r="D22">
+        <v>178240003000.0</v>
+      </c>
+      <c r="E22">
+        <v>179837759000.0</v>
+      </c>
+      <c r="F22">
+        <v>131660834000.0</v>
+      </c>
+      <c r="G22">
+        <v>71902263000.0</v>
+      </c>
+      <c r="H22">
+        <v>78256797000.0</v>
+      </c>
+      <c r="I22">
+        <v>1163324165000.0</v>
+      </c>
+      <c r="J22">
+        <v>144677294000.0</v>
+      </c>
+      <c r="K22">
+        <v>153842847000.0</v>
+      </c>
+      <c r="L22">
+        <v>142545462000.0</v>
+      </c>
+      <c r="M22">
+        <v>181472234000.0</v>
+      </c>
+      <c r="N22">
+        <v>175444757000.0</v>
+      </c>
+      <c r="O22">
+        <v>107808155000.0</v>
+      </c>
+      <c r="P22">
+        <v>231158647000.0</v>
+      </c>
+      <c r="Q22">
+        <v>118794278000.0</v>
+      </c>
+      <c r="R22">
+        <v>146700178000.0</v>
+      </c>
+      <c r="S22">
+        <v>98620070000.0</v>
+      </c>
+      <c r="T22">
+        <v>89484528000.0</v>
+      </c>
+      <c r="U22">
+        <v>86537702000.0</v>
+      </c>
+      <c r="V22">
+        <v>57700045000.0</v>
+      </c>
+      <c r="W22">
+        <v>57238518000.0</v>
+      </c>
+      <c r="X22">
+        <v>50580140000.0</v>
+      </c>
+      <c r="Y22">
+        <v>37428795000.0</v>
+      </c>
+      <c r="Z22">
+        <v>56398124000.0</v>
+      </c>
+      <c r="AA22">
+        <v>49368812000.0</v>
+      </c>
+    </row>
+    <row r="23" spans="1:27">
+      <c r="A23" t="s">
+        <v>209</v>
+      </c>
+      <c r="B23">
+        <v>-8339206000.0</v>
+      </c>
+      <c r="C23"/>
+      <c r="D23">
+        <v>-19902571000.0</v>
+      </c>
+      <c r="E23">
+        <v>-8974726000.0</v>
+      </c>
+      <c r="F23">
+        <v>-9874486000.0</v>
+      </c>
+      <c r="G23">
+        <v>-9666552000.0</v>
+      </c>
+      <c r="H23">
+        <v>-29862716000.0</v>
+      </c>
+      <c r="I23">
+        <v>1436107653000.0</v>
+      </c>
+      <c r="J23">
+        <v>30000000000.0</v>
+      </c>
+      <c r="K23">
+        <v>-25483873000.0</v>
+      </c>
+      <c r="L23">
+        <v>-57519883000.0</v>
+      </c>
+      <c r="M23">
+        <v>-19888538000.0</v>
+      </c>
+      <c r="N23">
+        <v>-13067643000.0</v>
+      </c>
+      <c r="O23">
+        <v>-12884451000.0</v>
+      </c>
+      <c r="P23">
+        <v>89412810000.0</v>
+      </c>
+      <c r="Q23">
+        <v>-21294895000.0</v>
+      </c>
+      <c r="R23">
+        <v>-16676462000.0</v>
+      </c>
+      <c r="S23">
+        <v>-455437000.0</v>
+      </c>
+      <c r="T23">
+        <v>-271634000.0</v>
+      </c>
+      <c r="U23">
+        <v>-5006484000.0</v>
+      </c>
+      <c r="V23">
+        <v>-4678570000.0</v>
+      </c>
+      <c r="W23"/>
+      <c r="X23"/>
+      <c r="Y23"/>
+      <c r="Z23"/>
+      <c r="AA23"/>
+    </row>
+    <row r="24" spans="1:27">
+      <c r="A24" t="s">
+        <v>210</v>
+      </c>
+      <c r="B24">
+        <v>19000000.0</v>
+      </c>
+      <c r="C24">
+        <v>159288000.0</v>
+      </c>
+      <c r="D24">
+        <v>-718409000.0</v>
+      </c>
+      <c r="E24">
+        <v>187000000.0</v>
+      </c>
+      <c r="F24">
+        <v>17800000.0</v>
+      </c>
+      <c r="G24">
+        <v>3818000.0</v>
+      </c>
+      <c r="H24">
+        <v>-542645000.0</v>
+      </c>
+      <c r="I24">
+        <v>1459969810000.0</v>
+      </c>
+      <c r="J24">
+        <v>3134755000.0</v>
+      </c>
+      <c r="K24">
+        <v>4116000.0</v>
+      </c>
+      <c r="L24">
+        <v>1631874000.0</v>
+      </c>
+      <c r="M24">
+        <v>3523378000.0</v>
+      </c>
+      <c r="N24">
+        <v>2551461000.0</v>
+      </c>
+      <c r="O24">
+        <v>1683696000.0</v>
+      </c>
+      <c r="P24">
+        <v>93539286000.0</v>
+      </c>
+      <c r="Q24">
+        <v>-4763467000.0</v>
+      </c>
+      <c r="R24">
+        <v>2396013000.0</v>
+      </c>
+      <c r="S24">
+        <v>586131000.0</v>
+      </c>
+      <c r="T24">
+        <v>200490000.0</v>
+      </c>
+      <c r="U24">
+        <v>783215000.0</v>
+      </c>
+      <c r="V24">
+        <v>514477000.0</v>
+      </c>
+      <c r="W24"/>
+      <c r="X24"/>
+      <c r="Y24">
+        <v>624089000.0</v>
+      </c>
+      <c r="Z24"/>
+      <c r="AA24"/>
+    </row>
+    <row r="25" spans="1:27">
+      <c r="A25" t="s">
+        <v>211</v>
+      </c>
+      <c r="B25">
+        <v>99861109000.0</v>
+      </c>
+      <c r="C25">
+        <v>22901295000.0</v>
+      </c>
+      <c r="D25">
+        <v>-6684062000.0</v>
+      </c>
+      <c r="E25">
+        <v>-78160547000.0</v>
+      </c>
+      <c r="F25">
+        <v>-66373000.0</v>
+      </c>
+      <c r="G25">
+        <v>-31212192000.0</v>
+      </c>
+      <c r="H25">
+        <v>-295957838000.0</v>
+      </c>
+      <c r="I25">
+        <v>-1163324165000.0</v>
+      </c>
+      <c r="J25">
+        <v>-144677294000.0</v>
+      </c>
+      <c r="K25">
+        <v>-153842847000.0</v>
+      </c>
+      <c r="L25">
+        <v>-142545462000.0</v>
+      </c>
+      <c r="M25">
+        <v>-181472234000.0</v>
+      </c>
+      <c r="N25">
+        <v>-175444757000.0</v>
+      </c>
+      <c r="O25">
+        <v>-107808155000.0</v>
+      </c>
+      <c r="P25">
+        <v>156230625000.0</v>
+      </c>
+      <c r="Q25">
+        <v>159583168000.0</v>
+      </c>
+      <c r="R25">
+        <v>81263477000.0</v>
+      </c>
+      <c r="S25">
+        <v>103733500000.0</v>
+      </c>
+      <c r="T25">
+        <v>69052324000.0</v>
+      </c>
+      <c r="U25">
+        <v>91417248000.0</v>
+      </c>
+      <c r="V25">
+        <v>38992358000.0</v>
+      </c>
+      <c r="W25"/>
+      <c r="X25"/>
+      <c r="Y25"/>
+      <c r="Z25"/>
+      <c r="AA25"/>
+    </row>
+    <row r="26" spans="1:27">
+      <c r="A26" t="s">
+        <v>212</v>
+      </c>
+      <c r="B26"/>
+      <c r="C26"/>
+      <c r="D26"/>
+      <c r="E26"/>
+      <c r="F26"/>
+      <c r="G26"/>
+      <c r="H26"/>
+      <c r="I26"/>
+      <c r="J26"/>
+      <c r="K26"/>
+      <c r="L26"/>
+      <c r="M26"/>
+      <c r="N26"/>
+      <c r="O26"/>
+      <c r="P26"/>
+      <c r="Q26"/>
+      <c r="R26"/>
+      <c r="S26"/>
+      <c r="T26"/>
+      <c r="U26"/>
+      <c r="V26"/>
+      <c r="W26"/>
+      <c r="X26"/>
+      <c r="Y26"/>
+      <c r="Z26"/>
+      <c r="AA26"/>
+    </row>
+    <row r="27" spans="1:27">
+      <c r="A27" t="s">
+        <v>213</v>
+      </c>
+      <c r="B27"/>
+      <c r="C27"/>
+      <c r="D27"/>
+      <c r="E27"/>
+      <c r="F27"/>
+      <c r="G27"/>
+      <c r="H27"/>
+      <c r="I27"/>
+      <c r="J27"/>
+      <c r="K27"/>
+      <c r="L27"/>
+      <c r="M27"/>
+      <c r="N27"/>
+      <c r="O27"/>
+      <c r="P27"/>
+      <c r="Q27"/>
+      <c r="R27"/>
+      <c r="S27"/>
+      <c r="T27"/>
+      <c r="U27"/>
+      <c r="V27"/>
+      <c r="W27"/>
+      <c r="X27"/>
+      <c r="Y27"/>
+      <c r="Z27"/>
+      <c r="AA27"/>
+    </row>
+    <row r="28" spans="1:27">
+      <c r="A28" t="s">
+        <v>214</v>
+      </c>
+      <c r="B28">
+        <v>-84499206000.0</v>
+      </c>
+      <c r="C28">
+        <v>-152791909000.0</v>
+      </c>
+      <c r="D28">
+        <v>-152963794000.0</v>
+      </c>
+      <c r="E28">
+        <v>-116240168000.0</v>
+      </c>
+      <c r="F28">
+        <v>-65122826000.0</v>
+      </c>
+      <c r="G28">
+        <v>-67302880000.0</v>
+      </c>
+      <c r="H28">
+        <v>-1016257000.0</v>
+      </c>
+      <c r="I28">
+        <v>-1261349107000.0</v>
+      </c>
+      <c r="J28">
+        <v>-122486874000.0</v>
+      </c>
+      <c r="K28">
+        <v>-44710694000.0</v>
+      </c>
+      <c r="L28">
+        <v>-219760581000.0</v>
+      </c>
+      <c r="M28">
+        <v>-139752919000.0</v>
+      </c>
+      <c r="N28">
+        <v>-79356638000.0</v>
+      </c>
+      <c r="O28">
+        <v>-185699699000.0</v>
+      </c>
+      <c r="P28">
+        <v>-99810638000.0</v>
+      </c>
+      <c r="Q28">
+        <v>-109725898000.0</v>
+      </c>
+      <c r="R28">
+        <v>-119390912000.0</v>
+      </c>
+      <c r="S28">
+        <v>-51975437000.0</v>
+      </c>
+      <c r="T28">
+        <v>-45071634000.0</v>
+      </c>
+      <c r="U28">
+        <v>-31360000000.0</v>
+      </c>
+      <c r="V28">
+        <v>-31360000000.0</v>
+      </c>
+      <c r="W28"/>
+      <c r="X28"/>
+      <c r="Y28"/>
+      <c r="Z28"/>
+      <c r="AA28"/>
+    </row>
+    <row r="29" spans="1:27">
+      <c r="A29" t="s">
+        <v>215</v>
+      </c>
+      <c r="B29">
+        <v>376518108000.0</v>
+      </c>
+      <c r="C29">
+        <v>55711527000.0</v>
+      </c>
+      <c r="D29">
+        <v>203874886000.0</v>
+      </c>
+      <c r="E29">
+        <v>110323210000.0</v>
+      </c>
+      <c r="F29">
+        <v>169814591000.0</v>
+      </c>
+      <c r="G29">
+        <v>71983458000.0</v>
+      </c>
+      <c r="H29">
+        <v>-210843887000.0</v>
+      </c>
+      <c r="I29">
+        <v>168964859000.0</v>
+      </c>
+      <c r="J29">
+        <v>129919801000.0</v>
+      </c>
+      <c r="K29">
+        <v>43799001000.0</v>
+      </c>
+      <c r="L29">
+        <v>160700345000.0</v>
+      </c>
+      <c r="M29">
+        <v>232826497000.0</v>
+      </c>
+      <c r="N29">
+        <v>133099062000.0</v>
+      </c>
+      <c r="O29">
+        <v>88404562000.0</v>
+      </c>
+      <c r="P29">
+        <v>156230625000.0</v>
+      </c>
+      <c r="Q29">
+        <v>159583168000.0</v>
+      </c>
+      <c r="R29">
+        <v>81263477000.0</v>
+      </c>
+      <c r="S29">
+        <v>103733500000.0</v>
+      </c>
+      <c r="T29">
+        <v>69052324000.0</v>
+      </c>
+      <c r="U29">
+        <v>91417248000.0</v>
+      </c>
+      <c r="V29">
+        <v>38992358000.0</v>
+      </c>
+      <c r="W29">
+        <v>55403841000.0</v>
+      </c>
+      <c r="X29">
+        <v>64477144000.0</v>
+      </c>
+      <c r="Y29">
+        <v>28286387000.0</v>
+      </c>
+      <c r="Z29">
+        <v>39444448000.0</v>
+      </c>
+      <c r="AA29">
+        <v>39566798000.0</v>
+      </c>
+    </row>
+    <row r="30" spans="1:27">
+      <c r="A30" t="s">
+        <v>216</v>
+      </c>
+      <c r="B30">
+        <v>-15853069000.0</v>
+      </c>
+      <c r="C30">
+        <v>-16672265000.0</v>
+      </c>
+      <c r="D30">
+        <v>-19902571000.0</v>
+      </c>
+      <c r="E30">
+        <v>-19997727000.0</v>
+      </c>
+      <c r="F30">
+        <v>-43074085000.0</v>
+      </c>
+      <c r="G30">
+        <v>-31421071000.0</v>
+      </c>
+      <c r="H30">
+        <v>-29862716000.0</v>
+      </c>
+      <c r="I30">
+        <v>1436107653000.0</v>
+      </c>
+      <c r="J30">
+        <v>-62403674000.0</v>
+      </c>
+      <c r="K30">
+        <v>-25483873000.0</v>
+      </c>
+      <c r="L30">
+        <v>-57519883000.0</v>
+      </c>
+      <c r="M30">
+        <v>-19888538000.0</v>
+      </c>
+      <c r="N30">
+        <v>-13067643000.0</v>
+      </c>
+      <c r="O30">
+        <v>-12884451000.0</v>
+      </c>
+      <c r="P30">
+        <v>89412810000.0</v>
+      </c>
+      <c r="Q30">
+        <v>-21294895000.0</v>
+      </c>
+      <c r="R30">
+        <v>-16676462000.0</v>
+      </c>
+      <c r="S30">
+        <v>-12871702000.0</v>
+      </c>
+      <c r="T30">
+        <v>-7915962000.0</v>
+      </c>
+      <c r="U30">
+        <v>-5006484000.0</v>
+      </c>
+      <c r="V30">
+        <v>-4678570000.0</v>
+      </c>
+      <c r="W30"/>
+      <c r="X30"/>
+      <c r="Y30"/>
+      <c r="Z30"/>
+      <c r="AA30"/>
+    </row>
+  </sheetData>
+  <printOptions gridLines="false" gridLinesSet="true"/>
+  <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
+  <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
+  <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
+    <oddHeader/>
+    <oddFooter/>
+    <evenHeader/>
+    <evenFooter/>
+    <firstHeader/>
+    <firstFooter/>
+  </headerFooter>
+  <tableParts count="0"/>
+</worksheet>
+</file>
+
+<file path=xl/worksheets/sheet6.xml><?xml version="1.0" encoding="utf-8"?>
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
+  <sheetPr>
+    <outlinePr summaryBelow="1" summaryRight="1"/>
+  </sheetPr>
+  <dimension ref="A1:CP30"/>
+  <sheetViews>
+    <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
+      <selection activeCell="A1" sqref="A1"/>
+    </sheetView>
+  </sheetViews>
+  <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
+  <cols>
+    <col min="1" max="1" width="44.703" bestFit="true" customWidth="true" style="0"/>
+    <col min="2" max="2" width="15.282" bestFit="true" customWidth="true" style="0"/>
+    <col min="3" max="3" width="16.425" bestFit="true" customWidth="true" style="0"/>
+  </cols>
+  <sheetData>
+    <row r="1" spans="1:94">
+      <c r="A1" t="s">
+        <v>0</v>
+      </c>
+      <c r="B1" t="s">
+        <v>88</v>
+      </c>
+      <c r="C1" t="s">
+        <v>1</v>
+      </c>
+      <c r="D1" t="s">
+        <v>89</v>
+      </c>
+      <c r="E1" t="s">
+        <v>90</v>
+      </c>
+      <c r="F1" t="s">
+        <v>91</v>
+      </c>
+      <c r="G1" t="s">
+        <v>2</v>
+      </c>
+      <c r="H1" t="s">
+        <v>92</v>
+      </c>
+      <c r="I1" t="s">
+        <v>93</v>
+      </c>
+      <c r="J1" t="s">
+        <v>94</v>
+      </c>
+      <c r="K1" t="s">
+        <v>3</v>
+      </c>
+      <c r="L1" t="s">
+        <v>95</v>
+      </c>
+      <c r="M1" t="s">
+        <v>96</v>
+      </c>
+      <c r="N1" t="s">
+        <v>97</v>
+      </c>
+      <c r="O1" t="s">
+        <v>4</v>
+      </c>
+      <c r="P1" t="s">
+        <v>98</v>
+      </c>
+      <c r="Q1" t="s">
+        <v>99</v>
+      </c>
+      <c r="R1" t="s">
+        <v>100</v>
+      </c>
+      <c r="S1" t="s">
+        <v>5</v>
+      </c>
+      <c r="T1" t="s">
+        <v>101</v>
+      </c>
+      <c r="U1" t="s">
+        <v>102</v>
+      </c>
+      <c r="V1" t="s">
+        <v>103</v>
+      </c>
+      <c r="W1" t="s">
+        <v>6</v>
+      </c>
+      <c r="X1" t="s">
+        <v>104</v>
+      </c>
+      <c r="Y1" t="s">
+        <v>105</v>
+      </c>
+      <c r="Z1" t="s">
+        <v>106</v>
+      </c>
+      <c r="AA1" t="s">
+        <v>7</v>
+      </c>
+      <c r="AB1" t="s">
+        <v>107</v>
+      </c>
+      <c r="AC1" t="s">
+        <v>108</v>
+      </c>
+      <c r="AD1" t="s">
+        <v>109</v>
+      </c>
+      <c r="AE1" t="s">
+        <v>8</v>
+      </c>
+      <c r="AF1" t="s">
+        <v>110</v>
+      </c>
+      <c r="AG1" t="s">
+        <v>111</v>
+      </c>
+      <c r="AH1" t="s">
+        <v>112</v>
+      </c>
+      <c r="AI1" t="s">
+        <v>9</v>
+      </c>
+      <c r="AJ1" t="s">
+        <v>113</v>
+      </c>
+      <c r="AK1" t="s">
+        <v>114</v>
+      </c>
+      <c r="AL1" t="s">
+        <v>115</v>
+      </c>
+      <c r="AM1" t="s">
+        <v>10</v>
+      </c>
+      <c r="AN1" t="s">
+        <v>116</v>
+      </c>
+      <c r="AO1" t="s">
+        <v>117</v>
+      </c>
+      <c r="AP1" t="s">
+        <v>118</v>
+      </c>
+      <c r="AQ1" t="s">
+        <v>11</v>
+      </c>
+      <c r="AR1" t="s">
+        <v>119</v>
+      </c>
+      <c r="AS1" t="s">
+        <v>120</v>
+      </c>
+      <c r="AT1" t="s">
+        <v>121</v>
+      </c>
+      <c r="AU1" t="s">
+        <v>12</v>
+      </c>
+      <c r="AV1" t="s">
+        <v>122</v>
+      </c>
+      <c r="AW1" t="s">
+        <v>123</v>
+      </c>
+      <c r="AX1" t="s">
+        <v>124</v>
+      </c>
+      <c r="AY1" t="s">
+        <v>13</v>
+      </c>
+      <c r="AZ1" t="s">
+        <v>125</v>
+      </c>
+      <c r="BA1" t="s">
+        <v>126</v>
+      </c>
+      <c r="BB1" t="s">
+        <v>127</v>
+      </c>
+      <c r="BC1" t="s">
+        <v>14</v>
+      </c>
+      <c r="BD1" t="s">
+        <v>128</v>
+      </c>
+      <c r="BE1" t="s">
+        <v>129</v>
+      </c>
+      <c r="BF1" t="s">
+        <v>130</v>
+      </c>
+      <c r="BG1" t="s">
+        <v>15</v>
+      </c>
+      <c r="BH1" t="s">
+        <v>131</v>
+      </c>
+      <c r="BI1" t="s">
+        <v>132</v>
+      </c>
+      <c r="BJ1" t="s">
+        <v>133</v>
+      </c>
+      <c r="BK1" t="s">
+        <v>16</v>
+      </c>
+      <c r="BL1" t="s">
+        <v>134</v>
+      </c>
+      <c r="BM1" t="s">
+        <v>135</v>
+      </c>
+      <c r="BN1" t="s">
+        <v>136</v>
+      </c>
+      <c r="BO1" t="s">
+        <v>17</v>
+      </c>
+      <c r="BP1" t="s">
+        <v>137</v>
+      </c>
+      <c r="BQ1" t="s">
+        <v>138</v>
+      </c>
+      <c r="BR1" t="s">
+        <v>139</v>
+      </c>
+      <c r="BS1" t="s">
+        <v>18</v>
+      </c>
+      <c r="BT1" t="s">
+        <v>140</v>
+      </c>
+      <c r="BU1" t="s">
+        <v>141</v>
+      </c>
+      <c r="BV1" t="s">
+        <v>142</v>
+      </c>
+      <c r="BW1" t="s">
+        <v>19</v>
+      </c>
+      <c r="BX1" t="s">
+        <v>143</v>
+      </c>
+      <c r="BY1" t="s">
+        <v>144</v>
+      </c>
+      <c r="BZ1" t="s">
+        <v>145</v>
+      </c>
+      <c r="CA1" t="s">
+        <v>20</v>
+      </c>
+      <c r="CB1" t="s">
+        <v>146</v>
+      </c>
+      <c r="CC1" t="s">
+        <v>147</v>
+      </c>
+      <c r="CD1" t="s">
+        <v>148</v>
+      </c>
+      <c r="CE1" t="s">
+        <v>21</v>
+      </c>
+      <c r="CF1" t="s">
+        <v>149</v>
+      </c>
+      <c r="CG1" t="s">
+        <v>150</v>
+      </c>
+      <c r="CH1" t="s">
+        <v>151</v>
+      </c>
+      <c r="CI1" t="s">
+        <v>22</v>
+      </c>
+      <c r="CJ1" t="s">
+        <v>152</v>
+      </c>
+      <c r="CK1" t="s">
+        <v>153</v>
+      </c>
+      <c r="CL1" t="s">
+        <v>154</v>
+      </c>
+      <c r="CM1" t="s">
+        <v>23</v>
+      </c>
+      <c r="CN1" t="s">
+        <v>155</v>
+      </c>
+      <c r="CO1" t="s">
+        <v>24</v>
+      </c>
+      <c r="CP1" t="s">
+        <v>25</v>
+      </c>
+    </row>
+    <row r="2" spans="1:94">
+      <c r="A2" t="s">
+        <v>189</v>
+      </c>
+      <c r="B2">
+        <v>363850011000.0</v>
+      </c>
+      <c r="C2">
+        <v>171794641000.0</v>
+      </c>
+      <c r="D2">
+        <v>237929934000.0</v>
+      </c>
+      <c r="E2">
+        <v>106529775000.0</v>
+      </c>
+      <c r="F2">
+        <v>87684178000.0</v>
+      </c>
+      <c r="G2">
+        <v>76673364000.0</v>
+      </c>
+      <c r="H2">
+        <v>77186881000.0</v>
+      </c>
+      <c r="I2">
+        <v>200589990000.0</v>
+      </c>
+      <c r="J2">
+        <v>201436825000.0</v>
+      </c>
+      <c r="K2">
+        <v>169827125000.0</v>
+      </c>
+      <c r="L2">
+        <v>118758433000.0</v>
+      </c>
+      <c r="M2">
+        <v>226872654000.0</v>
+      </c>
+      <c r="N2">
+        <v>170428304000.0</v>
+      </c>
+      <c r="O2">
+        <v>109818728000.0</v>
+      </c>
+      <c r="P2">
+        <v>129241115000.0</v>
+      </c>
+      <c r="Q2">
+        <v>237143296000.0</v>
+      </c>
+      <c r="R2">
+        <v>196342989000.0</v>
+      </c>
+      <c r="S2">
+        <v>217311061000.0</v>
+      </c>
+      <c r="T2">
+        <v>219721784000.0</v>
+      </c>
+      <c r="U2">
+        <v>164703737000.0</v>
+      </c>
+      <c r="V2">
+        <v>134725309000.0</v>
+      </c>
+      <c r="W2">
+        <v>69674778000.0</v>
+      </c>
+      <c r="X2">
+        <v>87199346000.0</v>
+      </c>
+      <c r="Y2">
+        <v>118472642000.0</v>
+      </c>
+      <c r="Z2">
+        <v>161465802000.0</v>
+      </c>
+      <c r="AA2">
+        <v>83274722000.0</v>
+      </c>
+      <c r="AB2">
+        <v>77670909000.0</v>
+      </c>
+      <c r="AC2">
+        <v>364254127000.0</v>
+      </c>
+      <c r="AD2">
+        <v>403188662000.0</v>
+      </c>
+      <c r="AE2">
+        <v>61631922000.0</v>
+      </c>
+      <c r="AF2">
+        <v>138428220000.0</v>
+      </c>
+      <c r="AG2">
+        <v>63217794000.0</v>
+      </c>
+      <c r="AH2">
+        <v>59465257000.0</v>
+      </c>
+      <c r="AI2">
+        <v>23467670000.0</v>
+      </c>
+      <c r="AJ2">
+        <v>25272256000.0</v>
+      </c>
+      <c r="AK2">
+        <v>48477469000.0</v>
+      </c>
+      <c r="AL2">
+        <v>114436004000.0</v>
+      </c>
+      <c r="AM2">
+        <v>74269855000.0</v>
+      </c>
+      <c r="AN2">
+        <v>12401827000.0</v>
+      </c>
+      <c r="AO2">
+        <v>91282321000.0</v>
+      </c>
+      <c r="AP2">
+        <v>140831570000.0</v>
+      </c>
+      <c r="AQ2">
+        <v>173579790000.0</v>
+      </c>
+      <c r="AR2">
+        <v>135073237000.0</v>
+      </c>
+      <c r="AS2">
+        <v>211192895000.0</v>
+      </c>
+      <c r="AT2">
+        <v>257411689000.0</v>
+      </c>
+      <c r="AU2">
+        <v>203569289000.0</v>
+      </c>
+      <c r="AV2">
+        <v>51812687000.0</v>
+      </c>
+      <c r="AW2">
+        <v>192432339000.0</v>
+      </c>
+      <c r="AX2">
+        <v>184226649000.0</v>
+      </c>
+      <c r="AY2">
+        <v>173567449000.0</v>
+      </c>
+      <c r="AZ2">
+        <v>133596528000.0</v>
+      </c>
+      <c r="BA2">
+        <v>161879708000.0</v>
+      </c>
+      <c r="BB2">
+        <v>143551868000.0</v>
+      </c>
+      <c r="BC2">
+        <v>185385618000.0</v>
+      </c>
+      <c r="BD2">
+        <v>120236837000.0</v>
+      </c>
+      <c r="BE2">
+        <v>254648369000.0</v>
+      </c>
+      <c r="BF2">
+        <v>253731456000.0</v>
+      </c>
+      <c r="BG2">
+        <v>140630097000.0</v>
+      </c>
+      <c r="BH2">
+        <v>79045692000.0</v>
+      </c>
+      <c r="BI2">
+        <v>142815386000.0</v>
+      </c>
+      <c r="BJ2">
+        <v>107898659000.0</v>
+      </c>
+      <c r="BK2">
+        <v>133183984000.0</v>
+      </c>
+      <c r="BL2"/>
+      <c r="BM2">
+        <v>63722087000.0</v>
+      </c>
+      <c r="BN2">
+        <v>79336284000.0</v>
+      </c>
+      <c r="BO2">
+        <v>84571139000.0</v>
+      </c>
+      <c r="BP2"/>
+      <c r="BQ2">
+        <v>157485755000.0</v>
+      </c>
+      <c r="BR2">
+        <v>134140181000.0</v>
+      </c>
+      <c r="BS2"/>
+      <c r="BT2"/>
+      <c r="BU2"/>
+      <c r="BV2"/>
+      <c r="BW2"/>
+      <c r="BX2"/>
+      <c r="BY2"/>
+      <c r="BZ2"/>
+      <c r="CA2"/>
+      <c r="CB2"/>
+      <c r="CC2"/>
+      <c r="CD2"/>
+      <c r="CE2"/>
+      <c r="CF2"/>
+      <c r="CG2"/>
+      <c r="CH2"/>
+      <c r="CI2"/>
+      <c r="CJ2"/>
+      <c r="CK2"/>
+      <c r="CL2"/>
+      <c r="CM2"/>
+      <c r="CN2"/>
+      <c r="CO2"/>
+      <c r="CP2"/>
+    </row>
+    <row r="3" spans="1:94">
+      <c r="A3" t="s">
+        <v>190</v>
+      </c>
+      <c r="B3">
+        <v>5356841000</v>
+      </c>
+      <c r="C3">
+        <v>3901689000</v>
+      </c>
+      <c r="D3">
+        <v>6159649000</v>
+      </c>
+      <c r="E3">
+        <v>4347089000</v>
+      </c>
+      <c r="F3">
+        <v>1211279000</v>
+      </c>
+      <c r="G3">
+        <v>12269079000</v>
+      </c>
+      <c r="H3">
+        <v>3369202000</v>
+      </c>
+      <c r="I3">
+        <v>243790000</v>
+      </c>
+      <c r="J3">
+        <v>949482000</v>
+      </c>
+      <c r="K3">
+        <v>7125143000</v>
+      </c>
+      <c r="L3">
+        <v>10512026000</v>
+      </c>
+      <c r="M3">
+        <v>4019017000</v>
+      </c>
+      <c r="N3">
+        <v>5769919000</v>
+      </c>
+      <c r="O3">
+        <v>12494404000</v>
+      </c>
+      <c r="P3">
+        <v>1718487000</v>
+      </c>
+      <c r="Q3">
+        <v>3981091000</v>
+      </c>
+      <c r="R3">
+        <v>5427719000</v>
+      </c>
+      <c r="S3">
+        <v>21444806000</v>
+      </c>
+      <c r="T3">
+        <v>2460214000</v>
+      </c>
+      <c r="U3">
+        <v>6338583000</v>
+      </c>
+      <c r="V3">
+        <v>17769453000</v>
+      </c>
+      <c r="W3">
+        <v>19314865000</v>
+      </c>
+      <c r="X3">
+        <v>7517128000</v>
+      </c>
+      <c r="Y3">
+        <v>970589000</v>
+      </c>
+      <c r="Z3">
+        <v>3622307000</v>
+      </c>
+      <c r="AA3">
+        <v>6732925000</v>
+      </c>
+      <c r="AB3">
+        <v>5667428000</v>
+      </c>
+      <c r="AC3">
+        <v>4087775000</v>
+      </c>
+      <c r="AD3">
+        <v>13412397000</v>
+      </c>
+      <c r="AE3">
+        <v>4754214000</v>
+      </c>
+      <c r="AF3">
+        <v>20615416000</v>
+      </c>
+      <c r="AG3">
+        <v>31601757000</v>
+      </c>
+      <c r="AH3">
+        <v>8121602000</v>
+      </c>
+      <c r="AI3">
+        <v>36912218000</v>
+      </c>
+      <c r="AJ3">
+        <v>1194273000</v>
+      </c>
+      <c r="AK3">
+        <v>12863169000</v>
+      </c>
+      <c r="AL3">
+        <v>14568769000</v>
+      </c>
+      <c r="AM3">
+        <v>1179428000</v>
+      </c>
+      <c r="AN3">
+        <v>868582000</v>
+      </c>
+      <c r="AO3">
+        <v>14718016000</v>
+      </c>
+      <c r="AP3">
+        <v>8721963000</v>
+      </c>
+      <c r="AQ3">
+        <v>46794218000</v>
+      </c>
+      <c r="AR3">
+        <v>4228481000</v>
+      </c>
+      <c r="AS3">
+        <v>4222396000</v>
+      </c>
+      <c r="AT3">
+        <v>3906662000</v>
+      </c>
+      <c r="AU3">
+        <v>9461368000</v>
+      </c>
+      <c r="AV3">
+        <v>7108637000</v>
+      </c>
+      <c r="AW3">
+        <v>5808517000</v>
+      </c>
+      <c r="AX3">
+        <v>1033394000</v>
+      </c>
+      <c r="AY3">
+        <v>9901529000</v>
+      </c>
+      <c r="AZ3">
+        <v>1281732000</v>
+      </c>
+      <c r="BA3">
+        <v>2706560000</v>
+      </c>
+      <c r="BB3">
+        <v>1729283000</v>
+      </c>
+      <c r="BC3">
+        <v>9382830000</v>
+      </c>
+      <c r="BD3">
+        <v>3038830000</v>
+      </c>
+      <c r="BE3">
+        <v>7877993000</v>
+      </c>
+      <c r="BF3">
+        <v>9702480000</v>
+      </c>
+      <c r="BG3">
+        <v>2838870000</v>
+      </c>
+      <c r="BH3">
+        <v>889347000</v>
+      </c>
+      <c r="BI3">
+        <v>223770000</v>
+      </c>
+      <c r="BJ3">
+        <v>449000000</v>
+      </c>
+      <c r="BK3">
+        <v>6021942000</v>
+      </c>
+      <c r="BL3">
+        <v>10509486000</v>
+      </c>
+      <c r="BM3">
+        <v>8653938000</v>
+      </c>
+      <c r="BN3">
+        <v>12595026000</v>
+      </c>
+      <c r="BO3">
+        <v>9261290000</v>
+      </c>
+      <c r="BP3">
+        <v>10142010000</v>
+      </c>
+      <c r="BQ3">
+        <v>7613034000</v>
+      </c>
+      <c r="BR3">
+        <v>2738826000</v>
+      </c>
+      <c r="BS3">
+        <v>12733109000</v>
+      </c>
+      <c r="BT3">
+        <v>11951722000</v>
+      </c>
+      <c r="BU3">
+        <v>4120857000</v>
+      </c>
+      <c r="BV3">
+        <v>2979995000</v>
+      </c>
+      <c r="BW3">
+        <v>9261741000</v>
+      </c>
+      <c r="BX3">
+        <v>8710672000</v>
+      </c>
+      <c r="BY3">
+        <v>5064609000</v>
+      </c>
+      <c r="BZ3">
+        <v>4735095000</v>
+      </c>
+      <c r="CA3">
+        <v>5908240000</v>
+      </c>
+      <c r="CB3">
+        <v>6915492000</v>
+      </c>
+      <c r="CC3">
+        <v>4376692000</v>
+      </c>
+      <c r="CD3">
+        <v>1732451000</v>
+      </c>
+      <c r="CE3">
+        <v>5193047000</v>
+      </c>
+      <c r="CF3">
+        <v>5264749000</v>
+      </c>
+      <c r="CG3">
+        <v>4434064000</v>
+      </c>
+      <c r="CH3">
+        <v>1121951000</v>
+      </c>
+      <c r="CI3">
+        <v>9511093000</v>
+      </c>
+      <c r="CJ3">
+        <v>7307328000</v>
+      </c>
+      <c r="CK3">
+        <v>5010570000</v>
+      </c>
+      <c r="CL3">
+        <v>1842205000</v>
+      </c>
+      <c r="CM3">
+        <v>20062179000</v>
+      </c>
+      <c r="CN3">
+        <v>1261060000</v>
+      </c>
+      <c r="CO3">
+        <v>15225950000</v>
+      </c>
+      <c r="CP3">
+        <v>7143362000</v>
+      </c>
     </row>
     <row r="4" spans="1:94">
       <c r="A4" t="s">
-        <v>28</v>
+        <v>191</v>
       </c>
       <c r="B4"/>
       <c r="C4"/>
       <c r="D4"/>
       <c r="E4"/>
       <c r="F4"/>
       <c r="G4"/>
       <c r="H4"/>
       <c r="I4"/>
       <c r="J4"/>
       <c r="K4"/>
       <c r="L4"/>
       <c r="M4"/>
       <c r="N4"/>
       <c r="O4"/>
       <c r="P4"/>
       <c r="Q4"/>
       <c r="R4"/>
       <c r="S4"/>
       <c r="T4"/>
       <c r="U4"/>
       <c r="V4"/>
       <c r="W4"/>
       <c r="X4"/>
       <c r="Y4"/>
@@ -5194,85 +26549,71 @@
       <c r="BU4"/>
       <c r="BV4"/>
       <c r="BW4"/>
       <c r="BX4"/>
       <c r="BY4"/>
       <c r="BZ4"/>
       <c r="CA4"/>
       <c r="CB4"/>
       <c r="CC4"/>
       <c r="CD4"/>
       <c r="CE4"/>
       <c r="CF4"/>
       <c r="CG4"/>
       <c r="CH4"/>
       <c r="CI4"/>
       <c r="CJ4"/>
       <c r="CK4"/>
       <c r="CL4"/>
       <c r="CM4"/>
       <c r="CN4"/>
       <c r="CO4"/>
       <c r="CP4"/>
     </row>
     <row r="5" spans="1:94">
       <c r="A5" t="s">
-        <v>29</v>
-[...12 lines deleted...]
-      </c>
+        <v>192</v>
+      </c>
+      <c r="B5"/>
+      <c r="C5"/>
+      <c r="D5"/>
+      <c r="E5"/>
       <c r="F5"/>
       <c r="G5"/>
       <c r="H5"/>
       <c r="I5"/>
       <c r="J5"/>
       <c r="K5"/>
       <c r="L5"/>
       <c r="M5"/>
       <c r="N5"/>
       <c r="O5"/>
       <c r="P5"/>
-      <c r="Q5">
-[...4 lines deleted...]
-      </c>
+      <c r="Q5"/>
+      <c r="R5"/>
       <c r="S5"/>
-      <c r="T5">
-[...1 lines deleted...]
-      </c>
+      <c r="T5"/>
       <c r="U5"/>
       <c r="V5"/>
       <c r="W5"/>
       <c r="X5"/>
       <c r="Y5"/>
       <c r="Z5"/>
       <c r="AA5"/>
       <c r="AB5"/>
       <c r="AC5"/>
       <c r="AD5"/>
       <c r="AE5"/>
       <c r="AF5"/>
       <c r="AG5"/>
       <c r="AH5"/>
       <c r="AI5"/>
       <c r="AJ5"/>
       <c r="AK5"/>
       <c r="AL5"/>
       <c r="AM5"/>
       <c r="AN5"/>
       <c r="AO5"/>
       <c r="AP5"/>
       <c r="AQ5"/>
       <c r="AR5"/>
       <c r="AS5"/>
@@ -5306,230 +26647,350 @@
       <c r="BU5"/>
       <c r="BV5"/>
       <c r="BW5"/>
       <c r="BX5"/>
       <c r="BY5"/>
       <c r="BZ5"/>
       <c r="CA5"/>
       <c r="CB5"/>
       <c r="CC5"/>
       <c r="CD5"/>
       <c r="CE5"/>
       <c r="CF5"/>
       <c r="CG5"/>
       <c r="CH5"/>
       <c r="CI5"/>
       <c r="CJ5"/>
       <c r="CK5"/>
       <c r="CL5"/>
       <c r="CM5"/>
       <c r="CN5"/>
       <c r="CO5"/>
       <c r="CP5"/>
     </row>
     <row r="6" spans="1:94">
       <c r="A6" t="s">
-        <v>30</v>
-[...62 lines deleted...]
-      <c r="BK6"/>
+        <v>193</v>
+      </c>
+      <c r="B6">
+        <v>79290164000.0</v>
+      </c>
+      <c r="C6">
+        <v>192055370000.0</v>
+      </c>
+      <c r="D6">
+        <v>-66135293000.0</v>
+      </c>
+      <c r="E6">
+        <v>131400159000.0</v>
+      </c>
+      <c r="F6">
+        <v>18845597000.0</v>
+      </c>
+      <c r="G6">
+        <v>11010814000.0</v>
+      </c>
+      <c r="H6">
+        <v>-513517000.0</v>
+      </c>
+      <c r="I6">
+        <v>-123403109000.0</v>
+      </c>
+      <c r="J6">
+        <v>-846835000.0</v>
+      </c>
+      <c r="K6">
+        <v>31609700000.0</v>
+      </c>
+      <c r="L6">
+        <v>51068692000.0</v>
+      </c>
+      <c r="M6">
+        <v>-108114221000.0</v>
+      </c>
+      <c r="N6">
+        <v>56444350000.0</v>
+      </c>
+      <c r="O6">
+        <v>60609576000.0</v>
+      </c>
+      <c r="P6">
+        <v>-19422387000.0</v>
+      </c>
+      <c r="Q6">
+        <v>-107902181000.0</v>
+      </c>
+      <c r="R6">
+        <v>40800307000.0</v>
+      </c>
+      <c r="S6">
+        <v>-20968072000.0</v>
+      </c>
+      <c r="T6">
+        <v>-2410723000.0</v>
+      </c>
+      <c r="U6">
+        <v>55018047000.0</v>
+      </c>
+      <c r="V6">
+        <v>29978428000.0</v>
+      </c>
+      <c r="W6">
+        <v>65050531000.0</v>
+      </c>
+      <c r="X6">
+        <v>-17524568000.0</v>
+      </c>
+      <c r="Y6">
+        <v>-31273296000.0</v>
+      </c>
+      <c r="Z6">
+        <v>-42993160000.0</v>
+      </c>
+      <c r="AA6">
+        <v>78191080000.0</v>
+      </c>
+      <c r="AB6">
+        <v>5603813000.0</v>
+      </c>
+      <c r="AC6">
+        <v>-286583218000.0</v>
+      </c>
+      <c r="AD6">
+        <v>-38934535000.0</v>
+      </c>
+      <c r="AE6">
+        <v>341556740000.0</v>
+      </c>
+      <c r="AF6">
+        <v>-76796298000.0</v>
+      </c>
+      <c r="AG6">
+        <v>75210426000.0</v>
+      </c>
+      <c r="AH6">
+        <v>3752537000.0</v>
+      </c>
+      <c r="AI6">
+        <v>35997587000.0</v>
+      </c>
+      <c r="AJ6">
+        <v>-1804586000.0</v>
+      </c>
+      <c r="AK6">
+        <v>-23205213000.0</v>
+      </c>
+      <c r="AL6">
+        <v>-65958535000.0</v>
+      </c>
+      <c r="AM6">
+        <v>40166149000.0</v>
+      </c>
+      <c r="AN6">
+        <v>61868028000.0</v>
+      </c>
+      <c r="AO6">
+        <v>-78880494000.0</v>
+      </c>
+      <c r="AP6">
+        <v>-49549249000.0</v>
+      </c>
+      <c r="AQ6">
+        <v>-32748220000.0</v>
+      </c>
+      <c r="AR6">
+        <v>38506553000.0</v>
+      </c>
+      <c r="AS6">
+        <v>-76119658000.0</v>
+      </c>
+      <c r="AT6">
+        <v>-46218794000.0</v>
+      </c>
+      <c r="AU6">
+        <v>53842400000.0</v>
+      </c>
+      <c r="AV6">
+        <v>151756602000.0</v>
+      </c>
+      <c r="AW6">
+        <v>-140619652000.0</v>
+      </c>
+      <c r="AX6">
+        <v>8205690000.0</v>
+      </c>
+      <c r="AY6">
+        <v>10659200000.0</v>
+      </c>
+      <c r="AZ6">
+        <v>39970921000.0</v>
+      </c>
+      <c r="BA6">
+        <v>-28283180000.0</v>
+      </c>
+      <c r="BB6">
+        <v>18327840000.0</v>
+      </c>
+      <c r="BC6">
+        <v>-41833750000.0</v>
+      </c>
+      <c r="BD6">
+        <v>65148781000.0</v>
+      </c>
+      <c r="BE6">
+        <v>-134411532000.0</v>
+      </c>
+      <c r="BF6">
+        <v>916913000.0</v>
+      </c>
+      <c r="BG6">
+        <v>113101359000.0</v>
+      </c>
+      <c r="BH6">
+        <v>61584405000.0</v>
+      </c>
+      <c r="BI6">
+        <v>-63769694000.0</v>
+      </c>
+      <c r="BJ6">
+        <v>34916727000.0</v>
+      </c>
+      <c r="BK6">
+        <v>-25285325000.0</v>
+      </c>
       <c r="BL6"/>
       <c r="BM6"/>
-      <c r="BN6"/>
-      <c r="BO6"/>
+      <c r="BN6">
+        <v>-15614197000.0</v>
+      </c>
+      <c r="BO6">
+        <v>-5234855000.0</v>
+      </c>
       <c r="BP6"/>
       <c r="BQ6"/>
-      <c r="BR6"/>
+      <c r="BR6">
+        <v>23345574000.0</v>
+      </c>
       <c r="BS6"/>
       <c r="BT6"/>
       <c r="BU6"/>
       <c r="BV6"/>
       <c r="BW6"/>
       <c r="BX6"/>
       <c r="BY6"/>
       <c r="BZ6"/>
       <c r="CA6"/>
       <c r="CB6"/>
       <c r="CC6"/>
       <c r="CD6"/>
       <c r="CE6"/>
       <c r="CF6"/>
       <c r="CG6"/>
       <c r="CH6"/>
       <c r="CI6"/>
       <c r="CJ6"/>
       <c r="CK6"/>
       <c r="CL6"/>
       <c r="CM6"/>
       <c r="CN6"/>
       <c r="CO6"/>
       <c r="CP6"/>
     </row>
     <row r="7" spans="1:94">
       <c r="A7" t="s">
-        <v>31</v>
-[...3 lines deleted...]
-      </c>
+        <v>194</v>
+      </c>
+      <c r="B7"/>
       <c r="C7">
-        <v>17311295000.0</v>
+        <v>-267332842000.0</v>
       </c>
       <c r="D7">
-        <v>18071638000.0</v>
+        <v>-153677289000.0</v>
       </c>
       <c r="E7">
-        <v>20213006000.0</v>
+        <v>-100296056000.0</v>
       </c>
       <c r="F7">
-        <v>18449276000.0</v>
+        <v>-104147624000.0</v>
       </c>
       <c r="G7">
-        <v>18715742000.0</v>
+        <v>-231784270000.0</v>
       </c>
       <c r="H7">
-        <v>20501154000.0</v>
-[...12 lines deleted...]
-      </c>
+        <v>-109903360000.0</v>
+      </c>
+      <c r="I7"/>
+      <c r="J7"/>
+      <c r="K7"/>
+      <c r="L7"/>
       <c r="M7">
-        <v>16183164000.0</v>
+        <v>-10240114000.0</v>
       </c>
       <c r="N7">
-        <v>17496202000.0</v>
+        <v>-13273873000.0</v>
       </c>
       <c r="O7">
-        <v>16455259000.0</v>
+        <v>-126390209000.0</v>
       </c>
       <c r="P7">
-        <v>18513493000.0</v>
+        <v>-139211440000.0</v>
       </c>
       <c r="Q7">
-        <v>20282485000.0</v>
+        <v>-58266117000.0</v>
       </c>
       <c r="R7">
-        <v>24431117000.0</v>
+        <v>-21414801000.0</v>
       </c>
       <c r="S7">
-        <v>22659424000.0</v>
+        <v>-181962020000.0</v>
       </c>
       <c r="T7">
-        <v>24094099000.0</v>
+        <v>-74965535000.0</v>
       </c>
       <c r="U7">
-        <v>22020553000.0</v>
+        <v>-53557562000.0</v>
       </c>
       <c r="V7">
-        <v>26432150000.0</v>
+        <v>-14174827000.0</v>
       </c>
       <c r="W7">
-        <v>4673718000.0</v>
+        <v>-126910143000.0</v>
       </c>
       <c r="X7">
-        <v>10769470000.0</v>
+        <v>-75181462000.0</v>
       </c>
       <c r="Y7">
-        <v>1240887000.0</v>
+        <v>-59186110000.0</v>
       </c>
       <c r="Z7">
-        <v>0.0</v>
+        <v>-46247079000.0</v>
       </c>
       <c r="AA7">
-        <v>18117441000.0</v>
+        <v>-166392366000.0</v>
       </c>
       <c r="AB7">
-        <v>19653818000.0</v>
+        <v>-74442852000.0</v>
       </c>
       <c r="AC7"/>
       <c r="AD7"/>
       <c r="AE7"/>
       <c r="AF7"/>
       <c r="AG7"/>
       <c r="AH7"/>
       <c r="AI7"/>
       <c r="AJ7"/>
       <c r="AK7"/>
       <c r="AL7"/>
       <c r="AM7"/>
       <c r="AN7"/>
       <c r="AO7"/>
       <c r="AP7"/>
       <c r="AQ7"/>
       <c r="AR7"/>
       <c r="AS7"/>
       <c r="AT7"/>
       <c r="AU7"/>
       <c r="AV7"/>
       <c r="AW7"/>
       <c r="AX7"/>
       <c r="AY7"/>
       <c r="AZ7"/>
@@ -5556,106 +27017,70 @@
       <c r="BU7"/>
       <c r="BV7"/>
       <c r="BW7"/>
       <c r="BX7"/>
       <c r="BY7"/>
       <c r="BZ7"/>
       <c r="CA7"/>
       <c r="CB7"/>
       <c r="CC7"/>
       <c r="CD7"/>
       <c r="CE7"/>
       <c r="CF7"/>
       <c r="CG7"/>
       <c r="CH7"/>
       <c r="CI7"/>
       <c r="CJ7"/>
       <c r="CK7"/>
       <c r="CL7"/>
       <c r="CM7"/>
       <c r="CN7"/>
       <c r="CO7"/>
       <c r="CP7"/>
     </row>
     <row r="8" spans="1:94">
       <c r="A8" t="s">
-        <v>32</v>
-[...54 lines deleted...]
-      </c>
+        <v>195</v>
+      </c>
+      <c r="B8"/>
+      <c r="C8"/>
+      <c r="D8"/>
+      <c r="E8"/>
+      <c r="F8"/>
+      <c r="G8"/>
+      <c r="H8"/>
+      <c r="I8"/>
+      <c r="J8"/>
+      <c r="K8"/>
+      <c r="L8"/>
+      <c r="M8"/>
+      <c r="N8"/>
+      <c r="O8"/>
+      <c r="P8"/>
+      <c r="Q8"/>
+      <c r="R8"/>
+      <c r="S8"/>
       <c r="T8"/>
       <c r="U8"/>
       <c r="V8"/>
       <c r="W8"/>
       <c r="X8"/>
       <c r="Y8"/>
       <c r="Z8"/>
       <c r="AA8"/>
       <c r="AB8"/>
       <c r="AC8"/>
       <c r="AD8"/>
       <c r="AE8"/>
       <c r="AF8"/>
       <c r="AG8"/>
       <c r="AH8"/>
       <c r="AI8"/>
       <c r="AJ8"/>
       <c r="AK8"/>
       <c r="AL8"/>
       <c r="AM8"/>
       <c r="AN8"/>
       <c r="AO8"/>
       <c r="AP8"/>
       <c r="AQ8"/>
       <c r="AR8"/>
@@ -5690,119 +27115,77 @@
       <c r="BU8"/>
       <c r="BV8"/>
       <c r="BW8"/>
       <c r="BX8"/>
       <c r="BY8"/>
       <c r="BZ8"/>
       <c r="CA8"/>
       <c r="CB8"/>
       <c r="CC8"/>
       <c r="CD8"/>
       <c r="CE8"/>
       <c r="CF8"/>
       <c r="CG8"/>
       <c r="CH8"/>
       <c r="CI8"/>
       <c r="CJ8"/>
       <c r="CK8"/>
       <c r="CL8"/>
       <c r="CM8"/>
       <c r="CN8"/>
       <c r="CO8"/>
       <c r="CP8"/>
     </row>
     <row r="9" spans="1:94">
       <c r="A9" t="s">
-        <v>33</v>
-[...9 lines deleted...]
-      </c>
+        <v>196</v>
+      </c>
+      <c r="B9"/>
+      <c r="C9"/>
+      <c r="D9"/>
       <c r="E9"/>
-      <c r="F9">
-[...4 lines deleted...]
-      </c>
+      <c r="F9"/>
+      <c r="G9"/>
       <c r="H9"/>
       <c r="I9"/>
       <c r="J9"/>
-      <c r="K9">
-[...46 lines deleted...]
-      </c>
+      <c r="K9"/>
+      <c r="L9"/>
+      <c r="M9"/>
+      <c r="N9"/>
+      <c r="O9"/>
+      <c r="P9"/>
+      <c r="Q9"/>
+      <c r="R9"/>
+      <c r="S9"/>
+      <c r="T9"/>
+      <c r="U9"/>
+      <c r="V9"/>
+      <c r="W9"/>
+      <c r="X9"/>
+      <c r="Y9"/>
+      <c r="Z9"/>
       <c r="AA9"/>
       <c r="AB9"/>
       <c r="AC9"/>
       <c r="AD9"/>
       <c r="AE9"/>
       <c r="AF9"/>
       <c r="AG9"/>
       <c r="AH9"/>
       <c r="AI9"/>
       <c r="AJ9"/>
       <c r="AK9"/>
       <c r="AL9"/>
       <c r="AM9"/>
       <c r="AN9"/>
       <c r="AO9"/>
       <c r="AP9"/>
       <c r="AQ9"/>
       <c r="AR9"/>
       <c r="AS9"/>
       <c r="AT9"/>
       <c r="AU9"/>
       <c r="AV9"/>
       <c r="AW9"/>
       <c r="AX9"/>
       <c r="AY9"/>
@@ -5830,303 +27213,221 @@
       <c r="BU9"/>
       <c r="BV9"/>
       <c r="BW9"/>
       <c r="BX9"/>
       <c r="BY9"/>
       <c r="BZ9"/>
       <c r="CA9"/>
       <c r="CB9"/>
       <c r="CC9"/>
       <c r="CD9"/>
       <c r="CE9"/>
       <c r="CF9"/>
       <c r="CG9"/>
       <c r="CH9"/>
       <c r="CI9"/>
       <c r="CJ9"/>
       <c r="CK9"/>
       <c r="CL9"/>
       <c r="CM9"/>
       <c r="CN9"/>
       <c r="CO9"/>
       <c r="CP9"/>
     </row>
     <row r="10" spans="1:94">
       <c r="A10" t="s">
-        <v>34</v>
-[...168 lines deleted...]
-      </c>
+        <v>197</v>
+      </c>
+      <c r="B10"/>
+      <c r="C10"/>
+      <c r="D10"/>
+      <c r="E10"/>
+      <c r="F10"/>
+      <c r="G10"/>
+      <c r="H10"/>
+      <c r="I10"/>
+      <c r="J10"/>
+      <c r="K10"/>
+      <c r="L10"/>
+      <c r="M10"/>
+      <c r="N10"/>
+      <c r="O10"/>
+      <c r="P10"/>
+      <c r="Q10"/>
+      <c r="R10"/>
+      <c r="S10"/>
+      <c r="T10"/>
+      <c r="U10"/>
+      <c r="V10"/>
+      <c r="W10"/>
+      <c r="X10"/>
+      <c r="Y10"/>
+      <c r="Z10"/>
+      <c r="AA10"/>
+      <c r="AB10"/>
+      <c r="AC10"/>
+      <c r="AD10"/>
+      <c r="AE10"/>
+      <c r="AF10"/>
+      <c r="AG10"/>
+      <c r="AH10"/>
+      <c r="AI10"/>
+      <c r="AJ10"/>
+      <c r="AK10"/>
+      <c r="AL10"/>
+      <c r="AM10"/>
+      <c r="AN10"/>
+      <c r="AO10"/>
+      <c r="AP10"/>
+      <c r="AQ10"/>
+      <c r="AR10"/>
+      <c r="AS10"/>
+      <c r="AT10"/>
+      <c r="AU10"/>
+      <c r="AV10"/>
+      <c r="AW10"/>
+      <c r="AX10"/>
+      <c r="AY10"/>
+      <c r="AZ10"/>
+      <c r="BA10"/>
+      <c r="BB10"/>
+      <c r="BC10"/>
+      <c r="BD10"/>
+      <c r="BE10"/>
       <c r="BF10"/>
       <c r="BG10"/>
-      <c r="BH10">
-[...7 lines deleted...]
-      </c>
+      <c r="BH10"/>
+      <c r="BI10"/>
+      <c r="BJ10"/>
       <c r="BK10"/>
-      <c r="BL10">
-[...4 lines deleted...]
-      </c>
+      <c r="BL10"/>
+      <c r="BM10"/>
       <c r="BN10"/>
       <c r="BO10"/>
       <c r="BP10"/>
       <c r="BQ10"/>
       <c r="BR10"/>
       <c r="BS10"/>
       <c r="BT10"/>
       <c r="BU10"/>
       <c r="BV10"/>
       <c r="BW10"/>
       <c r="BX10"/>
       <c r="BY10"/>
       <c r="BZ10"/>
       <c r="CA10"/>
       <c r="CB10"/>
       <c r="CC10"/>
       <c r="CD10"/>
       <c r="CE10"/>
       <c r="CF10"/>
       <c r="CG10"/>
       <c r="CH10"/>
       <c r="CI10"/>
       <c r="CJ10"/>
       <c r="CK10"/>
       <c r="CL10"/>
       <c r="CM10"/>
       <c r="CN10"/>
       <c r="CO10"/>
       <c r="CP10"/>
     </row>
     <row r="11" spans="1:94">
       <c r="A11" t="s">
-        <v>35</v>
+        <v>198</v>
       </c>
       <c r="B11"/>
       <c r="C11"/>
       <c r="D11"/>
       <c r="E11"/>
       <c r="F11"/>
       <c r="G11"/>
       <c r="H11"/>
       <c r="I11"/>
       <c r="J11"/>
       <c r="K11"/>
       <c r="L11"/>
-      <c r="M11"/>
-[...18 lines deleted...]
-      <c r="AF11"/>
+      <c r="M11">
+        <v>0.0</v>
+      </c>
+      <c r="N11">
+        <v>0.0</v>
+      </c>
+      <c r="O11">
+        <v>0.0</v>
+      </c>
+      <c r="P11">
+        <v>0.0</v>
+      </c>
+      <c r="Q11">
+        <v>0.0</v>
+      </c>
+      <c r="R11">
+        <v>0.0</v>
+      </c>
+      <c r="S11">
+        <v>0.0</v>
+      </c>
+      <c r="T11">
+        <v>0.0</v>
+      </c>
+      <c r="U11">
+        <v>0.0</v>
+      </c>
+      <c r="V11">
+        <v>0.0</v>
+      </c>
+      <c r="W11">
+        <v>0.0</v>
+      </c>
+      <c r="X11">
+        <v>0.0</v>
+      </c>
+      <c r="Y11">
+        <v>0.0</v>
+      </c>
+      <c r="Z11">
+        <v>0.0</v>
+      </c>
+      <c r="AA11">
+        <v>0.0</v>
+      </c>
+      <c r="AB11">
+        <v>0.0</v>
+      </c>
+      <c r="AC11">
+        <v>0.0</v>
+      </c>
+      <c r="AD11">
+        <v>0.0</v>
+      </c>
+      <c r="AE11">
+        <v>0.0</v>
+      </c>
+      <c r="AF11">
+        <v>0.0</v>
+      </c>
       <c r="AG11"/>
       <c r="AH11"/>
       <c r="AI11"/>
       <c r="AJ11"/>
       <c r="AK11"/>
       <c r="AL11"/>
       <c r="AM11"/>
       <c r="AN11"/>
       <c r="AO11"/>
       <c r="AP11"/>
       <c r="AQ11"/>
       <c r="AR11"/>
       <c r="AS11"/>
       <c r="AT11"/>
       <c r="AU11"/>
       <c r="AV11"/>
       <c r="AW11"/>
       <c r="AX11"/>
       <c r="AY11"/>
       <c r="AZ11"/>
       <c r="BA11"/>
       <c r="BB11"/>
       <c r="BC11"/>
       <c r="BD11"/>
       <c r="BE11"/>
@@ -6148,1015 +27449,989 @@
       <c r="BU11"/>
       <c r="BV11"/>
       <c r="BW11"/>
       <c r="BX11"/>
       <c r="BY11"/>
       <c r="BZ11"/>
       <c r="CA11"/>
       <c r="CB11"/>
       <c r="CC11"/>
       <c r="CD11"/>
       <c r="CE11"/>
       <c r="CF11"/>
       <c r="CG11"/>
       <c r="CH11"/>
       <c r="CI11"/>
       <c r="CJ11"/>
       <c r="CK11"/>
       <c r="CL11"/>
       <c r="CM11"/>
       <c r="CN11"/>
       <c r="CO11"/>
       <c r="CP11"/>
     </row>
     <row r="12" spans="1:94">
       <c r="A12" t="s">
-        <v>36</v>
-[...33 lines deleted...]
-      </c>
+        <v>199</v>
+      </c>
+      <c r="B12"/>
+      <c r="C12"/>
+      <c r="D12"/>
+      <c r="E12"/>
+      <c r="F12"/>
+      <c r="G12"/>
+      <c r="H12"/>
+      <c r="I12"/>
+      <c r="J12"/>
+      <c r="K12"/>
+      <c r="L12"/>
       <c r="M12">
-        <v>170428304000.0</v>
+        <v>84930013000.0</v>
       </c>
       <c r="N12">
-        <v>109818728000.0</v>
+        <v>84930013000.0</v>
       </c>
       <c r="O12">
-        <v>129241115000.0</v>
+        <v>36425665000.0</v>
       </c>
       <c r="P12">
-        <v>237143296000.0</v>
+        <v>-55707763000.0</v>
       </c>
       <c r="Q12">
-        <v>196342989000.0</v>
+        <v>-63031615000.0</v>
       </c>
       <c r="R12">
-        <v>217311061000.0</v>
+        <v>-18379641000.0</v>
       </c>
       <c r="S12">
-        <v>219721784000.0</v>
+        <v>-19074035000.0</v>
       </c>
       <c r="T12">
-        <v>164703737000.0</v>
+        <v>8336125000.0</v>
       </c>
       <c r="U12">
-        <v>134725309000.0</v>
+        <v>48866990000.0</v>
       </c>
       <c r="V12">
-        <v>69674778000.0</v>
+        <v>-30216570000.0</v>
       </c>
       <c r="W12">
-        <v>87199346000.0</v>
+        <v>63497065000.0</v>
       </c>
       <c r="X12">
-        <v>118472642000.0</v>
+        <v>18784361000.0</v>
       </c>
       <c r="Y12">
-        <v>161465802000.0</v>
+        <v>-34411713000.0</v>
       </c>
       <c r="Z12">
-        <v>83274722000.0</v>
+        <v>-79001235000.0</v>
       </c>
       <c r="AA12">
-        <v>77670909000.0</v>
+        <v>18470869000.0</v>
       </c>
       <c r="AB12">
-        <v>364254127000.0</v>
+        <v>-5649002000.0</v>
       </c>
       <c r="AC12">
-        <v>403188662000.0</v>
+        <v>-283966025000.0</v>
       </c>
       <c r="AD12">
-        <v>61631922000.0</v>
+        <v>-40074936000.0</v>
       </c>
       <c r="AE12">
-        <v>138428220000.0</v>
+        <v>-40074936000.0</v>
       </c>
       <c r="AF12">
-        <v>63217794000.0</v>
-[...75 lines deleted...]
-      </c>
+        <v>-98238285000.0</v>
+      </c>
+      <c r="AG12"/>
+      <c r="AH12"/>
+      <c r="AI12"/>
+      <c r="AJ12"/>
+      <c r="AK12"/>
+      <c r="AL12"/>
+      <c r="AM12"/>
+      <c r="AN12"/>
+      <c r="AO12"/>
+      <c r="AP12"/>
+      <c r="AQ12"/>
+      <c r="AR12"/>
+      <c r="AS12"/>
+      <c r="AT12"/>
+      <c r="AU12"/>
+      <c r="AV12"/>
+      <c r="AW12"/>
+      <c r="AX12"/>
+      <c r="AY12"/>
+      <c r="AZ12"/>
+      <c r="BA12"/>
+      <c r="BB12"/>
+      <c r="BC12"/>
+      <c r="BD12"/>
+      <c r="BE12"/>
       <c r="BF12"/>
       <c r="BG12"/>
-      <c r="BH12">
-[...7 lines deleted...]
-      </c>
+      <c r="BH12"/>
+      <c r="BI12"/>
+      <c r="BJ12"/>
       <c r="BK12"/>
-      <c r="BL12">
-[...4 lines deleted...]
-      </c>
+      <c r="BL12"/>
+      <c r="BM12"/>
       <c r="BN12"/>
       <c r="BO12"/>
       <c r="BP12"/>
       <c r="BQ12"/>
       <c r="BR12"/>
       <c r="BS12"/>
       <c r="BT12"/>
       <c r="BU12"/>
       <c r="BV12"/>
       <c r="BW12"/>
       <c r="BX12"/>
       <c r="BY12"/>
       <c r="BZ12"/>
       <c r="CA12"/>
       <c r="CB12"/>
       <c r="CC12"/>
       <c r="CD12"/>
       <c r="CE12"/>
       <c r="CF12"/>
       <c r="CG12"/>
       <c r="CH12"/>
       <c r="CI12"/>
       <c r="CJ12"/>
       <c r="CK12"/>
       <c r="CL12"/>
       <c r="CM12"/>
       <c r="CN12"/>
       <c r="CO12"/>
       <c r="CP12"/>
     </row>
     <row r="13" spans="1:94">
       <c r="A13" t="s">
-        <v>37</v>
-[...270 lines deleted...]
-      </c>
+        <v>200</v>
+      </c>
+      <c r="B13"/>
+      <c r="C13"/>
+      <c r="D13"/>
+      <c r="E13"/>
+      <c r="F13"/>
+      <c r="G13"/>
+      <c r="H13"/>
+      <c r="I13"/>
+      <c r="J13"/>
+      <c r="K13"/>
+      <c r="L13"/>
+      <c r="M13"/>
+      <c r="N13"/>
+      <c r="O13"/>
+      <c r="P13"/>
+      <c r="Q13"/>
+      <c r="R13"/>
+      <c r="S13"/>
+      <c r="T13"/>
+      <c r="U13"/>
+      <c r="V13"/>
+      <c r="W13"/>
+      <c r="X13"/>
+      <c r="Y13"/>
+      <c r="Z13"/>
+      <c r="AA13"/>
+      <c r="AB13"/>
+      <c r="AC13"/>
+      <c r="AD13"/>
+      <c r="AE13"/>
+      <c r="AF13"/>
+      <c r="AG13"/>
+      <c r="AH13"/>
+      <c r="AI13"/>
+      <c r="AJ13"/>
+      <c r="AK13"/>
+      <c r="AL13"/>
+      <c r="AM13"/>
+      <c r="AN13"/>
+      <c r="AO13"/>
+      <c r="AP13"/>
+      <c r="AQ13"/>
+      <c r="AR13"/>
+      <c r="AS13"/>
+      <c r="AT13"/>
+      <c r="AU13"/>
+      <c r="AV13"/>
+      <c r="AW13"/>
+      <c r="AX13"/>
+      <c r="AY13"/>
+      <c r="AZ13"/>
+      <c r="BA13"/>
+      <c r="BB13"/>
+      <c r="BC13"/>
+      <c r="BD13"/>
+      <c r="BE13"/>
+      <c r="BF13"/>
+      <c r="BG13"/>
+      <c r="BH13"/>
+      <c r="BI13"/>
+      <c r="BJ13"/>
+      <c r="BK13"/>
+      <c r="BL13"/>
+      <c r="BM13"/>
+      <c r="BN13"/>
+      <c r="BO13"/>
+      <c r="BP13"/>
+      <c r="BQ13"/>
+      <c r="BR13"/>
+      <c r="BS13"/>
+      <c r="BT13"/>
+      <c r="BU13"/>
+      <c r="BV13"/>
+      <c r="BW13"/>
+      <c r="BX13"/>
+      <c r="BY13"/>
+      <c r="BZ13"/>
+      <c r="CA13"/>
+      <c r="CB13"/>
+      <c r="CC13"/>
+      <c r="CD13"/>
+      <c r="CE13"/>
+      <c r="CF13"/>
+      <c r="CG13"/>
+      <c r="CH13"/>
+      <c r="CI13"/>
+      <c r="CJ13"/>
+      <c r="CK13"/>
+      <c r="CL13"/>
+      <c r="CM13"/>
       <c r="CN13"/>
-      <c r="CO13">
-[...1 lines deleted...]
-      </c>
+      <c r="CO13"/>
       <c r="CP13"/>
     </row>
     <row r="14" spans="1:94">
       <c r="A14" t="s">
-        <v>38</v>
-[...3 lines deleted...]
-      </c>
+        <v>201</v>
+      </c>
+      <c r="B14"/>
       <c r="C14">
-        <v>448000000.0</v>
+        <v>11203532000.0</v>
       </c>
       <c r="D14">
-        <v>448000000.0</v>
+        <v>6032733000.0</v>
       </c>
       <c r="E14">
-        <v>448000000.0</v>
-[...3 lines deleted...]
-      </c>
+        <v>7068929000.0</v>
+      </c>
+      <c r="F14"/>
       <c r="G14">
-        <v>448000000.0</v>
+        <v>7072931000.0</v>
       </c>
       <c r="H14">
-        <v>448000000.0</v>
+        <v>9870088000.0</v>
       </c>
       <c r="I14">
-        <v>448000000.0</v>
+        <v>3085291000.0</v>
       </c>
       <c r="J14">
-        <v>448000000.0</v>
+        <v>6230735000.0</v>
       </c>
       <c r="K14">
-        <v>448000000.0</v>
+        <v>13473673000.0</v>
       </c>
       <c r="L14">
-        <v>448000000.0</v>
+        <v>5179431000.0</v>
       </c>
       <c r="M14">
-        <v>448000000.0</v>
+        <v>6848222000.0</v>
       </c>
       <c r="N14">
-        <v>448000000.0</v>
+        <v>6817619000.0</v>
       </c>
       <c r="O14">
-        <v>448000000.0</v>
+        <v>237187000.0</v>
       </c>
       <c r="P14">
-        <v>448000000.0</v>
+        <v>3196523000.0</v>
       </c>
       <c r="Q14">
-        <v>448000000.0</v>
+        <v>2156392000.0</v>
       </c>
       <c r="R14">
-        <v>448000000.0</v>
+        <v>3055896000.0</v>
       </c>
       <c r="S14">
-        <v>448000000.0</v>
+        <v>3514890000.0</v>
       </c>
       <c r="T14">
-        <v>448000000.0</v>
+        <v>2833434082.0</v>
       </c>
       <c r="U14">
-        <v>448000000.0</v>
+        <v>-14989224000.0</v>
       </c>
       <c r="V14">
-        <v>448000000.0</v>
+        <v>39384398000.0</v>
       </c>
       <c r="W14">
-        <v>448000000.0</v>
+        <v>-2987902000.0</v>
       </c>
       <c r="X14">
-        <v>448000000.0</v>
+        <v>9602965000.0</v>
       </c>
       <c r="Y14">
-        <v>448000000.0</v>
+        <v>8016885000.0</v>
       </c>
       <c r="Z14">
-        <v>448000000.0</v>
+        <v>16580769000.0</v>
       </c>
       <c r="AA14">
-        <v>448000000.0</v>
+        <v>5538057000.0</v>
       </c>
       <c r="AB14">
-        <v>448000000.0</v>
+        <v>-594313000.0</v>
       </c>
       <c r="AC14">
-        <v>448000000.0</v>
+        <v>8556347000.0</v>
       </c>
       <c r="AD14">
-        <v>448000000.0</v>
+        <v>8618319000.0</v>
       </c>
       <c r="AE14">
-        <v>448000000.0</v>
+        <v>-1342375000.0</v>
       </c>
       <c r="AF14">
-        <v>448000000.0</v>
+        <v>2884974000.0</v>
       </c>
       <c r="AG14">
-        <v>448000000.0</v>
+        <v>-68948000.0</v>
       </c>
       <c r="AH14">
-        <v>448000000.0</v>
+        <v>4878058000.0</v>
       </c>
       <c r="AI14">
-        <v>448000000.0</v>
+        <v>4276015000.0</v>
       </c>
       <c r="AJ14">
-        <v>448000000.0</v>
+        <v>4166186000.0</v>
       </c>
       <c r="AK14">
-        <v>448000000.0</v>
+        <v>4106274000.0</v>
       </c>
       <c r="AL14">
-        <v>448000000.0</v>
+        <v>4035455000.0</v>
       </c>
       <c r="AM14">
-        <v>446738148.0</v>
+        <v>3718692000.0</v>
       </c>
       <c r="AN14">
-        <v>448000000.0</v>
+        <v>3562555000.0</v>
       </c>
       <c r="AO14">
-        <v>446738148.0</v>
+        <v>3499823000.0</v>
       </c>
       <c r="AP14">
-        <v>446738148.0</v>
+        <v>3475016000.0</v>
       </c>
       <c r="AQ14">
-        <v>448000000.0</v>
+        <v>3476981000.0</v>
       </c>
       <c r="AR14">
-        <v>448000000.0</v>
+        <v>4311495000.0</v>
       </c>
       <c r="AS14">
-        <v>448115058.0</v>
+        <v>2914871000.0</v>
       </c>
       <c r="AT14">
-        <v>448115058.0</v>
+        <v>3028869000.0</v>
       </c>
       <c r="AU14">
-        <v>447951206.0</v>
+        <v>3148535000.0</v>
       </c>
       <c r="AV14">
-        <v>448000000.0</v>
+        <v>3185866000.0</v>
       </c>
       <c r="AW14">
-        <v>448092541.0</v>
+        <v>3127458000.0</v>
       </c>
       <c r="AX14">
-        <v>448092541.0</v>
+        <v>3139502000.0</v>
       </c>
       <c r="AY14">
-        <v>448082426.0</v>
+        <v>3395297000.0</v>
       </c>
       <c r="AZ14">
-        <v>448000000.0</v>
+        <v>2849095000.0</v>
       </c>
       <c r="BA14">
-        <v>448000000.0</v>
+        <v>3151942000.0</v>
       </c>
       <c r="BB14">
-        <v>448143766.0</v>
+        <v>3133642000.0</v>
       </c>
       <c r="BC14">
-        <v>447896985.0</v>
+        <v>3070049000.0</v>
       </c>
       <c r="BD14">
-        <v>448000000.0</v>
-[...15 lines deleted...]
-      </c>
+        <v>3220322000.0</v>
+      </c>
+      <c r="BE14"/>
+      <c r="BF14"/>
+      <c r="BG14"/>
+      <c r="BH14"/>
+      <c r="BI14"/>
       <c r="BJ14"/>
       <c r="BK14"/>
-      <c r="BL14">
-[...4 lines deleted...]
-      </c>
+      <c r="BL14"/>
+      <c r="BM14"/>
       <c r="BN14"/>
       <c r="BO14"/>
-      <c r="BP14">
-[...1 lines deleted...]
-      </c>
+      <c r="BP14"/>
       <c r="BQ14"/>
       <c r="BR14"/>
       <c r="BS14"/>
       <c r="BT14"/>
       <c r="BU14"/>
       <c r="BV14"/>
       <c r="BW14"/>
       <c r="BX14"/>
       <c r="BY14"/>
       <c r="BZ14"/>
       <c r="CA14"/>
       <c r="CB14"/>
       <c r="CC14"/>
       <c r="CD14"/>
       <c r="CE14"/>
       <c r="CF14"/>
       <c r="CG14"/>
       <c r="CH14"/>
       <c r="CI14"/>
       <c r="CJ14"/>
       <c r="CK14"/>
       <c r="CL14"/>
       <c r="CM14"/>
       <c r="CN14"/>
       <c r="CO14"/>
       <c r="CP14"/>
     </row>
     <row r="15" spans="1:94">
       <c r="A15" t="s">
-        <v>39</v>
+        <v>202</v>
       </c>
       <c r="B15"/>
-      <c r="C15"/>
-[...5 lines deleted...]
-      <c r="I15"/>
+      <c r="C15">
+        <v>120264000.0</v>
+      </c>
+      <c r="D15">
+        <v>75915965000.0</v>
+      </c>
+      <c r="E15">
+        <v>364299000.0</v>
+      </c>
+      <c r="F15">
+        <v>364299000.0</v>
+      </c>
+      <c r="G15">
+        <v>16590000.0</v>
+      </c>
+      <c r="H15">
+        <v>18240000.0</v>
+      </c>
+      <c r="I15">
+        <v>142874080000.0</v>
+      </c>
       <c r="J15"/>
-      <c r="K15"/>
-[...45 lines deleted...]
-      <c r="BE15"/>
+      <c r="K15">
+        <v>664603000.0</v>
+      </c>
+      <c r="L15">
+        <v>1364000.0</v>
+      </c>
+      <c r="M15">
+        <v>142876640000.0</v>
+      </c>
+      <c r="N15">
+        <v>347426000.0</v>
+      </c>
+      <c r="O15">
+        <v>170800000.0</v>
+      </c>
+      <c r="P15">
+        <v>170800000.0</v>
+      </c>
+      <c r="Q15">
+        <v>106669285000.0</v>
+      </c>
+      <c r="R15">
+        <v>425357000.0</v>
+      </c>
+      <c r="S15">
+        <v>385836000.0</v>
+      </c>
+      <c r="T15">
+        <v>54478002000.0</v>
+      </c>
+      <c r="U15">
+        <v>54478002000.0</v>
+      </c>
+      <c r="V15">
+        <v>1156174000.0</v>
+      </c>
+      <c r="W15">
+        <v>917511000.0</v>
+      </c>
+      <c r="X15">
+        <v>58067363000.0</v>
+      </c>
+      <c r="Y15">
+        <v>58067363000.0</v>
+      </c>
+      <c r="Z15">
+        <v>486476000.0</v>
+      </c>
+      <c r="AA15">
+        <v>282498000.0</v>
+      </c>
+      <c r="AB15">
+        <v>1298755000.0</v>
+      </c>
+      <c r="AC15">
+        <v>0.0</v>
+      </c>
+      <c r="AD15">
+        <v>1298755000.0</v>
+      </c>
+      <c r="AE15">
+        <v>1144773555000.0</v>
+      </c>
+      <c r="AF15">
+        <v>29974490000.0</v>
+      </c>
+      <c r="AG15">
+        <v>86185580000.0</v>
+      </c>
+      <c r="AH15">
+        <v>415482000.0</v>
+      </c>
+      <c r="AI15">
+        <v>415482000.0</v>
+      </c>
+      <c r="AJ15">
+        <v>11664000.0</v>
+      </c>
+      <c r="AK15">
+        <v>122887600000.0</v>
+      </c>
+      <c r="AL15">
+        <v>3092000.0</v>
+      </c>
+      <c r="AM15">
+        <v>13923785000.0</v>
+      </c>
+      <c r="AN15">
+        <v>3892000.0</v>
+      </c>
+      <c r="AO15">
+        <v>113660000.0</v>
+      </c>
+      <c r="AP15">
+        <v>30896677000.0</v>
+      </c>
+      <c r="AQ15">
+        <v>73748020000.0</v>
+      </c>
+      <c r="AR15">
+        <v>18100000.0</v>
+      </c>
+      <c r="AS15">
+        <v>145473546000.0</v>
+      </c>
+      <c r="AT15">
+        <v>520915000.0</v>
+      </c>
+      <c r="AU15">
+        <v>245741000.0</v>
+      </c>
+      <c r="AV15">
+        <v>4973673000.0</v>
+      </c>
+      <c r="AW15">
+        <v>134499777000.0</v>
+      </c>
+      <c r="AX15">
+        <v>33728000.0</v>
+      </c>
+      <c r="AY15">
+        <v>44070000.0</v>
+      </c>
+      <c r="AZ15">
+        <v>44408000.0</v>
+      </c>
+      <c r="BA15">
+        <v>79265040000.0</v>
+      </c>
+      <c r="BB15">
+        <v>3120000.0</v>
+      </c>
+      <c r="BC15">
+        <v>1188521000.0</v>
+      </c>
+      <c r="BD15">
+        <v>184511178000.0</v>
+      </c>
+      <c r="BE15">
+        <v>184511178000.0</v>
+      </c>
       <c r="BF15"/>
-      <c r="BG15"/>
-[...5 lines deleted...]
-      <c r="BM15"/>
+      <c r="BG15">
+        <v>99810638000.0</v>
+      </c>
+      <c r="BH15">
+        <v>65340000.0</v>
+      </c>
+      <c r="BI15">
+        <v>99722033000.0</v>
+      </c>
+      <c r="BJ15">
+        <v>23265000.0</v>
+      </c>
+      <c r="BK15">
+        <v>79791258000.0</v>
+      </c>
+      <c r="BL15">
+        <v>29934640000.0</v>
+      </c>
+      <c r="BM15">
+        <v>29911715000.0</v>
+      </c>
       <c r="BN15"/>
-      <c r="BO15"/>
-[...1 lines deleted...]
-      <c r="BQ15"/>
+      <c r="BO15">
+        <v>449088000.0</v>
+      </c>
+      <c r="BP15">
+        <v>119840000000.0</v>
+      </c>
+      <c r="BQ15">
+        <v>119840000000.0</v>
+      </c>
       <c r="BR15"/>
-      <c r="BS15"/>
-[...1 lines deleted...]
-      <c r="BU15"/>
+      <c r="BS15">
+        <v>51520000000.0</v>
+      </c>
+      <c r="BT15">
+        <v>51520000000.0</v>
+      </c>
+      <c r="BU15">
+        <v>51520000000.0</v>
+      </c>
       <c r="BV15"/>
-      <c r="BW15"/>
-[...1 lines deleted...]
-      <c r="BY15"/>
+      <c r="BW15">
+        <v>44800000000.0</v>
+      </c>
+      <c r="BX15">
+        <v>44832434000.0</v>
+      </c>
+      <c r="BY15">
+        <v>44800000000.0</v>
+      </c>
       <c r="BZ15"/>
-      <c r="CA15"/>
-[...1 lines deleted...]
-      <c r="CC15"/>
+      <c r="CA15">
+        <v>31360000000.0</v>
+      </c>
+      <c r="CB15">
+        <v>31360000000.0</v>
+      </c>
+      <c r="CC15">
+        <v>31360000000.0</v>
+      </c>
       <c r="CD15"/>
-      <c r="CE15"/>
-[...1 lines deleted...]
-      <c r="CG15"/>
+      <c r="CE15">
+        <v>31360000000.0</v>
+      </c>
+      <c r="CF15">
+        <v>31360000000.0</v>
+      </c>
+      <c r="CG15">
+        <v>31360000000.0</v>
+      </c>
       <c r="CH15"/>
-      <c r="CI15"/>
-[...1 lines deleted...]
-      <c r="CK15"/>
+      <c r="CI15">
+        <v>62720000000.0</v>
+      </c>
+      <c r="CJ15">
+        <v>31360000000.0</v>
+      </c>
+      <c r="CK15">
+        <v>31360000000.0</v>
+      </c>
       <c r="CL15"/>
-      <c r="CM15"/>
-[...2 lines deleted...]
-      <c r="CP15"/>
+      <c r="CM15">
+        <v>47039124000.0</v>
+      </c>
+      <c r="CN15">
+        <v>29120000000.0</v>
+      </c>
+      <c r="CO15">
+        <v>8920663000.0</v>
+      </c>
+      <c r="CP15">
+        <v>25760000000.0</v>
+      </c>
     </row>
     <row r="16" spans="1:94">
       <c r="A16" t="s">
-        <v>40</v>
-[...6 lines deleted...]
-      <c r="G16"/>
+        <v>203</v>
+      </c>
+      <c r="B16">
+        <v>443140175000.0</v>
+      </c>
+      <c r="C16">
+        <v>363850011000.0</v>
+      </c>
+      <c r="D16">
+        <v>171794641000.0</v>
+      </c>
+      <c r="E16">
+        <v>237929934000.0</v>
+      </c>
+      <c r="F16">
+        <v>106529775000.0</v>
+      </c>
+      <c r="G16">
+        <v>87684178000.0</v>
+      </c>
       <c r="H16">
-        <v>43158526000.0</v>
+        <v>76673364000.0</v>
       </c>
       <c r="I16">
-        <v>23808131000.0</v>
+        <v>77186881000.0</v>
       </c>
       <c r="J16">
-        <v>64650132000.0</v>
+        <v>200589990000.0</v>
       </c>
       <c r="K16">
-        <v>60067604000.0</v>
-[...5 lines deleted...]
-      <c r="P16"/>
+        <v>201436825000.0</v>
+      </c>
+      <c r="L16">
+        <v>169827125000.0</v>
+      </c>
+      <c r="M16">
+        <v>118758433000.0</v>
+      </c>
+      <c r="N16">
+        <v>226872654000.0</v>
+      </c>
+      <c r="O16">
+        <v>170428304000.0</v>
+      </c>
+      <c r="P16">
+        <v>109818728000.0</v>
+      </c>
       <c r="Q16">
-        <v>98515374000.0</v>
+        <v>129241115000.0</v>
       </c>
       <c r="R16">
-        <v>76382840000.0</v>
+        <v>237143296000.0</v>
       </c>
       <c r="S16">
-        <v>65471154000.0</v>
+        <v>196342989000.0</v>
       </c>
       <c r="T16">
-        <v>88141061000.0</v>
+        <v>217311061000.0</v>
       </c>
       <c r="U16">
-        <v>76591022000.0</v>
+        <v>219721784000.0</v>
       </c>
       <c r="V16">
-        <v>51930483000.0</v>
+        <v>164703737000.0</v>
       </c>
       <c r="W16">
-        <v>64069089000.0</v>
+        <v>134725309000.0</v>
       </c>
       <c r="X16">
-        <v>63511011000.0</v>
+        <v>69674778000.0</v>
       </c>
       <c r="Y16">
-        <v>60426110000.0</v>
-[...1 lines deleted...]
-      <c r="Z16"/>
+        <v>87199346000.0</v>
+      </c>
+      <c r="Z16">
+        <v>118472642000.0</v>
+      </c>
       <c r="AA16">
-        <v>43531463000.0</v>
+        <v>161465802000.0</v>
       </c>
       <c r="AB16">
-        <v>396667992000.0</v>
+        <v>83274722000.0</v>
       </c>
       <c r="AC16">
-        <v>550883221000.0</v>
+        <v>77670909000.0</v>
       </c>
       <c r="AD16">
-        <v>35921869000.0</v>
+        <v>364254127000.0</v>
       </c>
       <c r="AE16">
-        <v>66272103000.0</v>
+        <v>403188662000.0</v>
       </c>
       <c r="AF16">
-        <v>52216089000.0</v>
+        <v>61631922000.0</v>
       </c>
       <c r="AG16">
-        <v>34972535000.0</v>
+        <v>138428220000.0</v>
       </c>
       <c r="AH16">
-        <v>25568768000.0</v>
+        <v>63217794000.0</v>
       </c>
       <c r="AI16">
-        <v>23543761000.0</v>
-[...29 lines deleted...]
-      <c r="BL16"/>
+        <v>59465257000.0</v>
+      </c>
+      <c r="AJ16">
+        <v>23467670000.0</v>
+      </c>
+      <c r="AK16">
+        <v>25272256000.0</v>
+      </c>
+      <c r="AL16">
+        <v>48477469000.0</v>
+      </c>
+      <c r="AM16">
+        <v>114436004000.0</v>
+      </c>
+      <c r="AN16">
+        <v>74269855000.0</v>
+      </c>
+      <c r="AO16">
+        <v>12401827000.0</v>
+      </c>
+      <c r="AP16">
+        <v>91282321000.0</v>
+      </c>
+      <c r="AQ16">
+        <v>140831570000.0</v>
+      </c>
+      <c r="AR16">
+        <v>173579790000.0</v>
+      </c>
+      <c r="AS16">
+        <v>135073237000.0</v>
+      </c>
+      <c r="AT16">
+        <v>211192895000.0</v>
+      </c>
+      <c r="AU16">
+        <v>257411689000.0</v>
+      </c>
+      <c r="AV16">
+        <v>203569289000.0</v>
+      </c>
+      <c r="AW16">
+        <v>51812687000.0</v>
+      </c>
+      <c r="AX16">
+        <v>192432339000.0</v>
+      </c>
+      <c r="AY16">
+        <v>184226649000.0</v>
+      </c>
+      <c r="AZ16">
+        <v>173567449000.0</v>
+      </c>
+      <c r="BA16">
+        <v>133596528000.0</v>
+      </c>
+      <c r="BB16">
+        <v>161879708000.0</v>
+      </c>
+      <c r="BC16">
+        <v>143551868000.0</v>
+      </c>
+      <c r="BD16">
+        <v>185385618000.0</v>
+      </c>
+      <c r="BE16">
+        <v>120236837000.0</v>
+      </c>
+      <c r="BF16">
+        <v>254648369000.0</v>
+      </c>
+      <c r="BG16">
+        <v>253731456000.0</v>
+      </c>
+      <c r="BH16">
+        <v>140630097000.0</v>
+      </c>
+      <c r="BI16">
+        <v>79045692000.0</v>
+      </c>
+      <c r="BJ16">
+        <v>142815386000.0</v>
+      </c>
+      <c r="BK16">
+        <v>107898659000.0</v>
+      </c>
+      <c r="BL16">
+        <v>133183984000.0</v>
+      </c>
       <c r="BM16"/>
-      <c r="BN16"/>
-[...1 lines deleted...]
-      <c r="BP16"/>
+      <c r="BN16">
+        <v>63722087000.0</v>
+      </c>
+      <c r="BO16">
+        <v>79336284000.0</v>
+      </c>
+      <c r="BP16">
+        <v>84571139000.0</v>
+      </c>
       <c r="BQ16"/>
-      <c r="BR16"/>
-      <c r="BS16"/>
+      <c r="BR16">
+        <v>157485755000.0</v>
+      </c>
+      <c r="BS16">
+        <v>134140181000.0</v>
+      </c>
       <c r="BT16"/>
       <c r="BU16"/>
       <c r="BV16"/>
       <c r="BW16"/>
       <c r="BX16"/>
       <c r="BY16"/>
       <c r="BZ16"/>
       <c r="CA16"/>
       <c r="CB16"/>
       <c r="CC16"/>
       <c r="CD16"/>
       <c r="CE16"/>
       <c r="CF16"/>
       <c r="CG16"/>
       <c r="CH16"/>
       <c r="CI16"/>
       <c r="CJ16"/>
       <c r="CK16"/>
       <c r="CL16"/>
       <c r="CM16"/>
       <c r="CN16"/>
       <c r="CO16"/>
       <c r="CP16"/>
     </row>
     <row r="17" spans="1:94">
       <c r="A17" t="s">
-        <v>41</v>
+        <v>204</v>
       </c>
       <c r="B17"/>
       <c r="C17"/>
       <c r="D17"/>
       <c r="E17"/>
       <c r="F17"/>
       <c r="G17"/>
       <c r="H17"/>
       <c r="I17"/>
       <c r="J17"/>
       <c r="K17"/>
       <c r="L17"/>
       <c r="M17"/>
       <c r="N17"/>
       <c r="O17"/>
       <c r="P17"/>
       <c r="Q17"/>
       <c r="R17"/>
       <c r="S17"/>
       <c r="T17"/>
       <c r="U17"/>
       <c r="V17"/>
       <c r="W17"/>
       <c r="X17"/>
       <c r="Y17"/>
@@ -7210,179 +28485,363 @@
       <c r="BU17"/>
       <c r="BV17"/>
       <c r="BW17"/>
       <c r="BX17"/>
       <c r="BY17"/>
       <c r="BZ17"/>
       <c r="CA17"/>
       <c r="CB17"/>
       <c r="CC17"/>
       <c r="CD17"/>
       <c r="CE17"/>
       <c r="CF17"/>
       <c r="CG17"/>
       <c r="CH17"/>
       <c r="CI17"/>
       <c r="CJ17"/>
       <c r="CK17"/>
       <c r="CL17"/>
       <c r="CM17"/>
       <c r="CN17"/>
       <c r="CO17"/>
       <c r="CP17"/>
     </row>
     <row r="18" spans="1:94">
       <c r="A18" t="s">
-        <v>42</v>
-[...62 lines deleted...]
-      <c r="BK18"/>
+        <v>205</v>
+      </c>
+      <c r="B18">
+        <v>81185794000.0</v>
+      </c>
+      <c r="C18">
+        <v>194571495000.0</v>
+      </c>
+      <c r="D18">
+        <v>11394765000.0</v>
+      </c>
+      <c r="E18">
+        <v>133280088000.0</v>
+      </c>
+      <c r="F18">
+        <v>21652054000.0</v>
+      </c>
+      <c r="G18">
+        <v>16629052000.0</v>
+      </c>
+      <c r="H18">
+        <v>-3533230000.0</v>
+      </c>
+      <c r="I18">
+        <v>20870257000.0</v>
+      </c>
+      <c r="J18">
+        <v>4913895000.0</v>
+      </c>
+      <c r="K18">
+        <v>47102299000.0</v>
+      </c>
+      <c r="L18">
+        <v>43687084000.0</v>
+      </c>
+      <c r="M18">
+        <v>35865750000.0</v>
+      </c>
+      <c r="N18">
+        <v>40539896000.0</v>
+      </c>
+      <c r="O18">
+        <v>17833665000.0</v>
+      </c>
+      <c r="P18">
+        <v>31261128000.0</v>
+      </c>
+      <c r="Q18">
+        <v>58963349000.0</v>
+      </c>
+      <c r="R18">
+        <v>-2371823000.0</v>
+      </c>
+      <c r="S18">
+        <v>-27116816000.0</v>
+      </c>
+      <c r="T18">
+        <v>53387993000.0</v>
+      </c>
+      <c r="U18">
+        <v>55766030000.0</v>
+      </c>
+      <c r="V18">
+        <v>44684756000.0</v>
+      </c>
+      <c r="W18">
+        <v>58028892000.0</v>
+      </c>
+      <c r="X18">
+        <v>43819153000.0</v>
+      </c>
+      <c r="Y18">
+        <v>-30237152000.0</v>
+      </c>
+      <c r="Z18">
+        <v>-31052324000.0</v>
+      </c>
+      <c r="AA18">
+        <v>77870773000.0</v>
+      </c>
+      <c r="AB18">
+        <v>-369135000.0</v>
+      </c>
+      <c r="AC18">
+        <v>-284932439000.0</v>
+      </c>
+      <c r="AD18">
+        <v>-33313611000.0</v>
+      </c>
+      <c r="AE18">
+        <v>26520923000.0</v>
+      </c>
+      <c r="AF18">
+        <v>-23963502000.0</v>
+      </c>
+      <c r="AG18">
+        <v>138398928000.0</v>
+      </c>
+      <c r="AH18">
+        <v>4146353000.0</v>
+      </c>
+      <c r="AI18">
+        <v>53358343000.0</v>
+      </c>
+      <c r="AJ18">
+        <v>18478531000.0</v>
+      </c>
+      <c r="AK18">
+        <v>71124913000.0</v>
+      </c>
+      <c r="AL18">
+        <v>-78580415000.0</v>
+      </c>
+      <c r="AM18">
+        <v>66671092000.0</v>
+      </c>
+      <c r="AN18">
+        <v>66079851000.0</v>
+      </c>
+      <c r="AO18">
+        <v>-95787359000.0</v>
+      </c>
+      <c r="AP18">
+        <v>-18652572000.0</v>
+      </c>
+      <c r="AQ18">
+        <v>40297041000.0</v>
+      </c>
+      <c r="AR18">
+        <v>38381371000.0</v>
+      </c>
+      <c r="AS18">
+        <v>69060794000.0</v>
+      </c>
+      <c r="AT18">
+        <v>-46190618000.0</v>
+      </c>
+      <c r="AU18">
+        <v>53649722000.0</v>
+      </c>
+      <c r="AV18">
+        <v>153997020000.0</v>
+      </c>
+      <c r="AW18">
+        <v>-6188551000.0</v>
+      </c>
+      <c r="AX18">
+        <v>7956390000.0</v>
+      </c>
+      <c r="AY18">
+        <v>9886782000.0</v>
+      </c>
+      <c r="AZ18">
+        <v>39227847000.0</v>
+      </c>
+      <c r="BA18">
+        <v>50428199000.0</v>
+      </c>
+      <c r="BB18">
+        <v>17937130000.0</v>
+      </c>
+      <c r="BC18">
+        <v>-40968088000.0</v>
+      </c>
+      <c r="BD18">
+        <v>64443163000.0</v>
+      </c>
+      <c r="BE18">
+        <v>7877993000.0</v>
+      </c>
+      <c r="BF18">
+        <v>-9702480000.0</v>
+      </c>
+      <c r="BG18">
+        <v>-2838870000.0</v>
+      </c>
+      <c r="BH18">
+        <v>-889347000.0</v>
+      </c>
+      <c r="BI18">
+        <v>-223770000.0</v>
+      </c>
+      <c r="BJ18">
+        <v>-449000000.0</v>
+      </c>
+      <c r="BK18">
+        <v>-6021942000.0</v>
+      </c>
       <c r="BL18"/>
       <c r="BM18"/>
-      <c r="BN18"/>
-      <c r="BO18"/>
+      <c r="BN18">
+        <v>-12595026000.0</v>
+      </c>
+      <c r="BO18">
+        <v>-9261290000.0</v>
+      </c>
       <c r="BP18"/>
       <c r="BQ18"/>
-      <c r="BR18"/>
+      <c r="BR18">
+        <v>-2738826000.0</v>
+      </c>
       <c r="BS18"/>
       <c r="BT18"/>
       <c r="BU18"/>
       <c r="BV18"/>
       <c r="BW18"/>
       <c r="BX18"/>
       <c r="BY18"/>
       <c r="BZ18"/>
       <c r="CA18"/>
       <c r="CB18"/>
       <c r="CC18"/>
       <c r="CD18"/>
       <c r="CE18"/>
       <c r="CF18"/>
       <c r="CG18"/>
       <c r="CH18"/>
       <c r="CI18"/>
       <c r="CJ18"/>
       <c r="CK18"/>
       <c r="CL18"/>
       <c r="CM18"/>
       <c r="CN18"/>
       <c r="CO18"/>
       <c r="CP18"/>
     </row>
     <row r="19" spans="1:94">
       <c r="A19" t="s">
-        <v>43</v>
+        <v>206</v>
       </c>
       <c r="B19"/>
       <c r="C19"/>
-      <c r="D19"/>
-[...25 lines deleted...]
-      <c r="AD19"/>
+      <c r="D19">
+        <v>-6159649000.0</v>
+      </c>
+      <c r="E19">
+        <v>-4347089000.0</v>
+      </c>
+      <c r="F19">
+        <v>-1211279000.0</v>
+      </c>
+      <c r="G19">
+        <v>-12109791000.0</v>
+      </c>
+      <c r="H19">
+        <v>-3369202000.0</v>
+      </c>
+      <c r="I19">
+        <v>-243790000.0</v>
+      </c>
+      <c r="J19">
+        <v>-949482000.0</v>
+      </c>
+      <c r="K19">
+        <v>-7125143000.0</v>
+      </c>
+      <c r="L19">
+        <v>-10512026000.0</v>
+      </c>
+      <c r="M19">
+        <v>3504517000.0</v>
+      </c>
+      <c r="N19">
+        <v>-5769919000.0</v>
+      </c>
+      <c r="O19">
+        <v>-12307404000.0</v>
+      </c>
+      <c r="P19">
+        <v>1718487000.0</v>
+      </c>
+      <c r="Q19">
+        <v>-3981091000.0</v>
+      </c>
+      <c r="R19">
+        <v>-5427719000.0</v>
+      </c>
+      <c r="S19">
+        <v>-21427006000.0</v>
+      </c>
+      <c r="T19">
+        <v>2460957000.0</v>
+      </c>
+      <c r="U19">
+        <v>-6338583000.0</v>
+      </c>
+      <c r="V19">
+        <v>-17769453000.0</v>
+      </c>
+      <c r="W19">
+        <v>-19311047000.0</v>
+      </c>
+      <c r="X19">
+        <v>-7517128000.0</v>
+      </c>
+      <c r="Y19">
+        <v>-970589000.0</v>
+      </c>
+      <c r="Z19">
+        <v>-3622307000.0</v>
+      </c>
+      <c r="AA19">
+        <v>-6695116000.0</v>
+      </c>
+      <c r="AB19">
+        <v>-5667428000.0</v>
+      </c>
+      <c r="AC19">
+        <v>-4087775000.0</v>
+      </c>
+      <c r="AD19">
+        <v>-13412397000.0</v>
+      </c>
       <c r="AE19"/>
       <c r="AF19"/>
       <c r="AG19"/>
       <c r="AH19"/>
       <c r="AI19"/>
       <c r="AJ19"/>
       <c r="AK19"/>
       <c r="AL19"/>
       <c r="AM19"/>
       <c r="AN19"/>
       <c r="AO19"/>
       <c r="AP19"/>
       <c r="AQ19"/>
       <c r="AR19"/>
       <c r="AS19"/>
       <c r="AT19"/>
       <c r="AU19"/>
       <c r="AV19"/>
       <c r="AW19"/>
       <c r="AX19"/>
       <c r="AY19"/>
       <c r="AZ19"/>
       <c r="BA19"/>
       <c r="BB19"/>
       <c r="BC19"/>
@@ -7406,51 +28865,51 @@
       <c r="BU19"/>
       <c r="BV19"/>
       <c r="BW19"/>
       <c r="BX19"/>
       <c r="BY19"/>
       <c r="BZ19"/>
       <c r="CA19"/>
       <c r="CB19"/>
       <c r="CC19"/>
       <c r="CD19"/>
       <c r="CE19"/>
       <c r="CF19"/>
       <c r="CG19"/>
       <c r="CH19"/>
       <c r="CI19"/>
       <c r="CJ19"/>
       <c r="CK19"/>
       <c r="CL19"/>
       <c r="CM19"/>
       <c r="CN19"/>
       <c r="CO19"/>
       <c r="CP19"/>
     </row>
     <row r="20" spans="1:94">
       <c r="A20" t="s">
-        <v>44</v>
+        <v>207</v>
       </c>
       <c r="B20"/>
       <c r="C20"/>
       <c r="D20"/>
       <c r="E20"/>
       <c r="F20"/>
       <c r="G20"/>
       <c r="H20"/>
       <c r="I20"/>
       <c r="J20"/>
       <c r="K20"/>
       <c r="L20"/>
       <c r="M20"/>
       <c r="N20"/>
       <c r="O20"/>
       <c r="P20"/>
       <c r="Q20"/>
       <c r="R20"/>
       <c r="S20"/>
       <c r="T20"/>
       <c r="U20"/>
       <c r="V20"/>
       <c r="W20"/>
       <c r="X20"/>
       <c r="Y20"/>
@@ -7504,1063 +28963,1103 @@
       <c r="BU20"/>
       <c r="BV20"/>
       <c r="BW20"/>
       <c r="BX20"/>
       <c r="BY20"/>
       <c r="BZ20"/>
       <c r="CA20"/>
       <c r="CB20"/>
       <c r="CC20"/>
       <c r="CD20"/>
       <c r="CE20"/>
       <c r="CF20"/>
       <c r="CG20"/>
       <c r="CH20"/>
       <c r="CI20"/>
       <c r="CJ20"/>
       <c r="CK20"/>
       <c r="CL20"/>
       <c r="CM20"/>
       <c r="CN20"/>
       <c r="CO20"/>
       <c r="CP20"/>
     </row>
     <row r="21" spans="1:94">
       <c r="A21" t="s">
-        <v>45</v>
-[...39 lines deleted...]
-      </c>
+        <v>208</v>
+      </c>
+      <c r="B21"/>
+      <c r="C21"/>
+      <c r="D21"/>
+      <c r="E21"/>
+      <c r="F21"/>
+      <c r="G21"/>
+      <c r="H21"/>
+      <c r="I21"/>
+      <c r="J21"/>
+      <c r="K21"/>
+      <c r="L21"/>
+      <c r="M21"/>
+      <c r="N21"/>
       <c r="O21">
-        <v>1081011000.0</v>
+        <v>-5665448000.0</v>
       </c>
       <c r="P21">
-        <v>1029697000.0</v>
+        <v>-63818000.0</v>
       </c>
       <c r="Q21">
-        <v>1121437000.0</v>
+        <v>-697141000.0</v>
       </c>
       <c r="R21">
-        <v>1089885000.0</v>
+        <v>-2548319000.0</v>
       </c>
       <c r="S21">
-        <v>1177538000.0</v>
+        <v>5745108000.0</v>
       </c>
       <c r="T21">
-        <v>1265191000.0</v>
+        <v>-1321457000.0</v>
       </c>
       <c r="U21">
-        <v>1352102000.0</v>
+        <v>-747983000.0</v>
       </c>
       <c r="V21">
-        <v>1230362000.0</v>
+        <v>-13550154000.0</v>
       </c>
       <c r="W21">
-        <v>1320995000.0</v>
+        <v>6100310000.0</v>
       </c>
       <c r="X21">
-        <v>1411628000.0</v>
+        <v>-3276358000.0</v>
       </c>
       <c r="Y21">
-        <v>1502261000.0</v>
+        <v>-1036144000.0</v>
       </c>
       <c r="Z21">
-        <v>1008545000.0</v>
+        <v>-11454360000.0</v>
       </c>
       <c r="AA21">
-        <v>1081242000.0</v>
+        <v>-11454360000.0</v>
       </c>
       <c r="AB21">
-        <v>1154814000.0</v>
+        <v>5972948000.0</v>
       </c>
       <c r="AC21">
-        <v>1230137000.0</v>
+        <v>-1650779000.0</v>
       </c>
       <c r="AD21">
-        <v>968507000.0</v>
+        <v>-4322169000.0</v>
       </c>
       <c r="AE21">
-        <v>975524000.0</v>
+        <v>-4322169000.0</v>
       </c>
       <c r="AF21">
-        <v>1046520000.0</v>
-[...177 lines deleted...]
-      </c>
+        <v>-4322169000.0</v>
+      </c>
+      <c r="AG21"/>
+      <c r="AH21"/>
+      <c r="AI21"/>
+      <c r="AJ21"/>
+      <c r="AK21"/>
+      <c r="AL21"/>
+      <c r="AM21"/>
+      <c r="AN21"/>
+      <c r="AO21"/>
+      <c r="AP21"/>
+      <c r="AQ21"/>
+      <c r="AR21"/>
+      <c r="AS21"/>
+      <c r="AT21"/>
+      <c r="AU21"/>
+      <c r="AV21"/>
+      <c r="AW21"/>
+      <c r="AX21"/>
+      <c r="AY21"/>
+      <c r="AZ21"/>
+      <c r="BA21"/>
+      <c r="BB21"/>
+      <c r="BC21"/>
+      <c r="BD21"/>
+      <c r="BE21"/>
+      <c r="BF21"/>
+      <c r="BG21"/>
+      <c r="BH21"/>
+      <c r="BI21"/>
+      <c r="BJ21"/>
+      <c r="BK21"/>
+      <c r="BL21"/>
+      <c r="BM21"/>
+      <c r="BN21"/>
+      <c r="BO21"/>
+      <c r="BP21"/>
+      <c r="BQ21"/>
+      <c r="BR21"/>
+      <c r="BS21"/>
+      <c r="BT21"/>
+      <c r="BU21"/>
+      <c r="BV21"/>
+      <c r="BW21"/>
+      <c r="BX21"/>
+      <c r="BY21"/>
+      <c r="BZ21"/>
+      <c r="CA21"/>
+      <c r="CB21"/>
+      <c r="CC21"/>
+      <c r="CD21"/>
+      <c r="CE21"/>
+      <c r="CF21"/>
+      <c r="CG21"/>
+      <c r="CH21"/>
+      <c r="CI21"/>
+      <c r="CJ21"/>
+      <c r="CK21"/>
+      <c r="CL21"/>
+      <c r="CM21"/>
       <c r="CN21"/>
-      <c r="CO21">
-[...1 lines deleted...]
-      </c>
+      <c r="CO21"/>
       <c r="CP21"/>
     </row>
     <row r="22" spans="1:94">
       <c r="A22" t="s">
-        <v>46</v>
+        <v>171</v>
       </c>
       <c r="B22">
-        <v>334242992000.0</v>
+        <v>65179144000.0</v>
       </c>
       <c r="C22">
-        <v>337504470000.0</v>
+        <v>141797089000.0</v>
       </c>
       <c r="D22">
-        <v>366322061000.0</v>
+        <v>79589009000.0</v>
       </c>
       <c r="E22">
-        <v>391919092000.0</v>
+        <v>9316489000.0</v>
       </c>
       <c r="F22">
-        <v>418508732000.0</v>
+        <v>13193847000.0</v>
       </c>
       <c r="G22">
-        <v>427157504000.0</v>
+        <v>50998440000.0</v>
       </c>
       <c r="H22">
-        <v>399049988000.0</v>
+        <v>29213262000.0</v>
       </c>
       <c r="I22">
-        <v>377197130000.0</v>
+        <v>23543550000.0</v>
       </c>
       <c r="J22">
-        <v>339123819000.0</v>
+        <v>23654553000.0</v>
       </c>
       <c r="K22">
-        <v>373367411000.0</v>
+        <v>47849593000.0</v>
       </c>
       <c r="L22">
-        <v>365229537000.0</v>
+        <v>39025891000.0</v>
       </c>
       <c r="M22">
-        <v>369095939000.0</v>
+        <v>45054704000.0</v>
       </c>
       <c r="N22">
-        <v>373547070000.0</v>
+        <v>46309815000.0</v>
       </c>
       <c r="O22">
-        <v>384721258000.0</v>
+        <v>30090882000.0</v>
       </c>
       <c r="P22">
-        <v>331073250000.0</v>
+        <v>26346118000.0</v>
       </c>
       <c r="Q22">
-        <v>270959821000.0</v>
+        <v>60788048000.0</v>
       </c>
       <c r="R22">
-        <v>286893387000.0</v>
+        <v>62612711000.0</v>
       </c>
       <c r="S22">
-        <v>278320367000.0</v>
+        <v>13871278000.0</v>
       </c>
       <c r="T22">
-        <v>274609410000.0</v>
+        <v>36247598000.0</v>
       </c>
       <c r="U22">
-        <v>317336033000.0</v>
+        <v>28226847000.0</v>
       </c>
       <c r="V22">
-        <v>360152780000.0</v>
+        <v>53315111000.0</v>
       </c>
       <c r="W22">
-        <v>344673256000.0</v>
+        <v>16834594000.0</v>
       </c>
       <c r="X22">
-        <v>293191841000.0</v>
+        <v>22948955000.0</v>
       </c>
       <c r="Y22">
-        <v>235663073000.0</v>
+        <v>-2871735000.0</v>
       </c>
       <c r="Z22">
-        <v>270250991000.0</v>
+        <v>34990449000.0</v>
       </c>
       <c r="AA22">
-        <v>292858533000.0</v>
+        <v>61188353000.0</v>
       </c>
       <c r="AB22">
-        <v>292583576000.0</v>
+        <v>10948027000.0</v>
       </c>
       <c r="AC22">
-        <v>270515224000.0</v>
+        <v>-5434986000.0</v>
       </c>
       <c r="AD22">
-        <v>308249177000.0</v>
+        <v>11555403000.0</v>
       </c>
       <c r="AE22">
-        <v>285938997000.0</v>
+        <v>1024953539000.0</v>
       </c>
       <c r="AF22">
-        <v>257112858000.0</v>
+        <v>48064234000.0</v>
       </c>
       <c r="AG22">
-        <v>289064085000.0</v>
+        <v>38095885000.0</v>
       </c>
       <c r="AH22">
-        <v>351184270000.0</v>
+        <v>52210507000.0</v>
       </c>
       <c r="AI22">
-        <v>297947761000.0</v>
+        <v>-6286617000.0</v>
       </c>
       <c r="AJ22">
-        <v>297265697000.0</v>
+        <v>50318577000.0</v>
       </c>
       <c r="AK22">
-        <v>231211654000.0</v>
+        <v>34864084000.0</v>
       </c>
       <c r="AL22">
-        <v>227700931000.0</v>
+        <v>65781250000.0</v>
       </c>
       <c r="AM22">
-        <v>222431106000.0</v>
+        <v>28394163000.0</v>
       </c>
       <c r="AN22">
-        <v>188509468000.0</v>
+        <v>28441249000.0</v>
       </c>
       <c r="AO22">
-        <v>161124628000.0</v>
+        <v>36697785000.0</v>
       </c>
       <c r="AP22">
-        <v>174617210000.0</v>
+        <v>60309650000.0</v>
       </c>
       <c r="AQ22">
-        <v>163124986000.0</v>
+        <v>21042887000.0</v>
       </c>
       <c r="AR22">
-        <v>179713045000.0</v>
+        <v>31564176000.0</v>
       </c>
       <c r="AS22">
-        <v>183724387000.0</v>
+        <v>39695911000.0</v>
       </c>
       <c r="AT22">
-        <v>167020638000.0</v>
+        <v>50242488000.0</v>
       </c>
       <c r="AU22">
-        <v>220768628000.0</v>
+        <v>39369068000.0</v>
       </c>
       <c r="AV22">
-        <v>251241152000.0</v>
+        <v>40352761000.0</v>
       </c>
       <c r="AW22">
-        <v>249318913000.0</v>
+        <v>39934850000.0</v>
       </c>
       <c r="AX22">
-        <v>248685366000.0</v>
+        <v>61815555000.0</v>
       </c>
       <c r="AY22">
-        <v>199815672000.0</v>
+        <v>20675649000.0</v>
       </c>
       <c r="AZ22">
-        <v>204303857000.0</v>
+        <v>35802594000.0</v>
       </c>
       <c r="BA22">
-        <v>237577457000.0</v>
+        <v>37123629000.0</v>
       </c>
       <c r="BB22">
-        <v>126028583000.0</v>
+        <v>81842885000.0</v>
       </c>
       <c r="BC22">
-        <v>115269871000.0</v>
+        <v>1380783000.0</v>
       </c>
       <c r="BD22">
-        <v>134758603000.0</v>
+        <v>26059560000.0</v>
       </c>
       <c r="BE22">
-        <v>123558509000.0</v>
+        <v>41452866000.0</v>
       </c>
       <c r="BF22">
-        <v>120280255000.0</v>
+        <v>38914946000.0</v>
       </c>
       <c r="BG22">
-        <v>108751854000.0</v>
+        <v>104890611000.0</v>
       </c>
       <c r="BH22">
-        <v>118087689000.0</v>
+        <v>35216926000.0</v>
       </c>
       <c r="BI22">
-        <v>125252467000.0</v>
+        <v>45253661000.0</v>
       </c>
       <c r="BJ22">
-        <v>137415324000.0</v>
+        <v>45797449000.0</v>
       </c>
       <c r="BK22">
-        <v>110097029000.0</v>
+        <v>27208827000.0</v>
       </c>
       <c r="BL22">
-        <v>93425689000.0</v>
+        <v>27497668000.0</v>
       </c>
       <c r="BM22">
-        <v>79842596000.0</v>
+        <v>24215072000.0</v>
       </c>
       <c r="BN22">
-        <v>92452727000.0</v>
+        <v>39872711000.0</v>
       </c>
       <c r="BO22">
-        <v>88888824000.0</v>
+        <v>32285928000.0</v>
       </c>
       <c r="BP22">
-        <v>87943491000.0</v>
+        <v>35215712000.0</v>
       </c>
       <c r="BQ22">
-        <v>70421530000.0</v>
+        <v>38918712000.0</v>
       </c>
       <c r="BR22">
-        <v>66930235000.0</v>
+        <v>40279826000.0</v>
       </c>
       <c r="BS22">
-        <v>76803510000.0</v>
+        <v>24609624000.0</v>
       </c>
       <c r="BT22">
-        <v>74793359000.0</v>
+        <v>24871590000.0</v>
       </c>
       <c r="BU22">
-        <v>76527346000.0</v>
+        <v>22168082000.0</v>
       </c>
       <c r="BV22">
-        <v>64295296000.0</v>
+        <v>26970774000.0</v>
       </c>
       <c r="BW22">
-        <v>62594601000.0</v>
+        <v>22387910000.0</v>
       </c>
       <c r="BX22">
-        <v>67246998000.0</v>
+        <v>22439150000.0</v>
       </c>
       <c r="BY22">
-        <v>63320084000.0</v>
+        <v>12909205000.0</v>
       </c>
       <c r="BZ22">
-        <v>69593056000.0</v>
+        <v>31748263000.0</v>
       </c>
       <c r="CA22">
-        <v>61058068000.0</v>
+        <v>19327733000.0</v>
       </c>
       <c r="CB22">
-        <v>63230265000.0</v>
+        <v>22157964000.0</v>
       </c>
       <c r="CC22">
-        <v>63218226000.0</v>
+        <v>17366122000.0</v>
       </c>
       <c r="CD22">
-        <v>59389844000.0</v>
+        <v>27685883000.0</v>
       </c>
       <c r="CE22">
-        <v>60632647000.0</v>
+        <v>22260231000.0</v>
       </c>
       <c r="CF22">
-        <v>57902981000.0</v>
+        <v>10224550000.0</v>
       </c>
       <c r="CG22">
-        <v>51483963000.0</v>
+        <v>9279590000.0</v>
       </c>
       <c r="CH22">
-        <v>54719395000.0</v>
+        <v>15935674000.0</v>
       </c>
       <c r="CI22">
-        <v>59205125000.0</v>
+        <v>15087572000.0</v>
       </c>
       <c r="CJ22">
-        <v>52492240000.0</v>
+        <v>10767163000.0</v>
       </c>
       <c r="CK22">
-        <v>49579067000.0</v>
+        <v>12259509000.0</v>
       </c>
       <c r="CL22">
-        <v>36665863000.0</v>
-[...12 lines deleted...]
-      </c>
+        <v>19124274000.0</v>
+      </c>
+      <c r="CM22"/>
+      <c r="CN22"/>
+      <c r="CO22"/>
+      <c r="CP22"/>
     </row>
     <row r="23" spans="1:94">
       <c r="A23" t="s">
-        <v>47</v>
-[...3 lines deleted...]
-      </c>
+        <v>209</v>
+      </c>
+      <c r="B23"/>
       <c r="C23">
-        <v>1007228303000.0</v>
+        <v>-2403026000.0</v>
       </c>
       <c r="D23">
-        <v>982689924000.0</v>
-[...15 lines deleted...]
-      </c>
+        <v>-1614093000.0</v>
+      </c>
+      <c r="E23"/>
+      <c r="F23"/>
+      <c r="G23"/>
+      <c r="H23"/>
+      <c r="I23"/>
       <c r="J23">
-        <v>927740516000.0</v>
+        <v>-949482000.0</v>
       </c>
       <c r="K23">
-        <v>894473523000.0</v>
+        <v>-14827996000.0</v>
       </c>
       <c r="L23">
-        <v>1038637084000.0</v>
+        <v>7382972000.0</v>
       </c>
       <c r="M23">
-        <v>1037647240000.0</v>
+        <v>-588831000.0</v>
       </c>
       <c r="N23">
-        <v>950773864000.0</v>
+        <v>-1039906000.0</v>
       </c>
       <c r="O23">
-        <v>988444090000.0</v>
+        <v>-5665448000.0</v>
       </c>
       <c r="P23">
-        <v>1066781775000.0</v>
+        <v>-63818000.0</v>
       </c>
       <c r="Q23">
-        <v>1026266866000.0</v>
+        <v>-697141000.0</v>
       </c>
       <c r="R23">
-        <v>925000013000.0</v>
+        <v>-2548319000.0</v>
       </c>
       <c r="S23">
-        <v>940150329000.0</v>
+        <v>5745108000.0</v>
       </c>
       <c r="T23">
-        <v>887598553000.0</v>
+        <v>-1321457000.0</v>
       </c>
       <c r="U23">
-        <v>929901046000.0</v>
+        <v>-747983000.0</v>
       </c>
       <c r="V23">
-        <v>931747046000.0</v>
+        <v>-13550154000.0</v>
       </c>
       <c r="W23">
-        <v>954480964000.0</v>
+        <v>6100310000.0</v>
       </c>
       <c r="X23">
-        <v>964061993000.0</v>
+        <v>-3276358000.0</v>
       </c>
       <c r="Y23">
-        <v>901060986000.0</v>
+        <v>-1036144000.0</v>
       </c>
       <c r="Z23">
-        <v>800889480000.0</v>
+        <v>-11454360000.0</v>
       </c>
       <c r="AA23">
-        <v>848785112000.0</v>
+        <v>564996000.0</v>
       </c>
       <c r="AB23">
-        <v>1252934508000.0</v>
+        <v>5972948000.0</v>
       </c>
       <c r="AC23">
-        <v>1263113689000.0</v>
+        <v>-1650779000.0</v>
       </c>
       <c r="AD23">
-        <v>887910398000.0</v>
+        <v>-4322169000.0</v>
       </c>
       <c r="AE23">
-        <v>946048480000.0</v>
+        <v>1455055158000.0</v>
       </c>
       <c r="AF23">
-        <v>878779787000.0</v>
+        <v>-2242890000.0</v>
       </c>
       <c r="AG23">
-        <v>847006544000.0</v>
+        <v>-8604679000.0</v>
       </c>
       <c r="AH23">
-        <v>875827903000.0</v>
+        <v>-8099936000.0</v>
       </c>
       <c r="AI23">
-        <v>802120488000.0</v>
+        <v>-20000000000.0</v>
       </c>
       <c r="AJ23">
-        <v>858166625000.0</v>
+        <v>-10000000000.0</v>
       </c>
       <c r="AK23">
-        <v>743934894000.0</v>
+        <v>30000000000.0</v>
       </c>
       <c r="AL23">
-        <v>712389485000.0</v>
+        <v>-1943797000.0</v>
       </c>
       <c r="AM23">
-        <v>736885134000.0</v>
+        <v>-13760586000.0</v>
       </c>
       <c r="AN23">
-        <v>789960834000.0</v>
+        <v>11716692000.0</v>
       </c>
       <c r="AO23">
-        <v>641646818000.0</v>
+        <v>227320000.0</v>
       </c>
       <c r="AP23">
-        <v>644560236000.0</v>
+        <v>-8721963000.0</v>
       </c>
       <c r="AQ23">
-        <v>628541921000.0</v>
+        <v>-46091459000.0</v>
       </c>
       <c r="AR23">
-        <v>739173456000.0</v>
+        <v>-4085199000.0</v>
       </c>
       <c r="AS23">
-        <v>716599526000.0</v>
+        <v>-3929302000.0</v>
       </c>
       <c r="AT23">
-        <v>657182978000.0</v>
+        <v>-3413923000.0</v>
       </c>
       <c r="AU23">
-        <v>635549664000.0</v>
+        <v>-9022949000.0</v>
       </c>
       <c r="AV23">
-        <v>792791730000.0</v>
+        <v>-4375382000.0</v>
       </c>
       <c r="AW23">
-        <v>696946318000.0</v>
+        <v>-5739841000.0</v>
       </c>
       <c r="AX23">
-        <v>680222422000.0</v>
+        <v>-750366000.0</v>
       </c>
       <c r="AY23">
-        <v>628832804000.0</v>
+        <v>-9085041000.0</v>
       </c>
       <c r="AZ23">
-        <v>667755633000.0</v>
+        <v>-494250000.0</v>
       </c>
       <c r="BA23">
-        <v>569430951000.0</v>
+        <v>-2152899000.0</v>
       </c>
       <c r="BB23">
-        <v>594219090000.0</v>
+        <v>-1335453000.0</v>
       </c>
       <c r="BC23">
-        <v>485547685000.0</v>
+        <v>-9059971000.0</v>
       </c>
       <c r="BD23">
-        <v>622884981000.0</v>
+        <v>-2333212000.0</v>
       </c>
       <c r="BE23">
-        <v>584388578000.0</v>
-[...2 lines deleted...]
-      <c r="BG23"/>
+        <v>-184511178000.0</v>
+      </c>
+      <c r="BF23">
+        <v>-9533015000.0</v>
+      </c>
+      <c r="BG23">
+        <v>76006216000.0</v>
+      </c>
       <c r="BH23">
-        <v>493890422000.0</v>
+        <v>-400411000.0</v>
       </c>
       <c r="BI23">
-        <v>434768493000.0</v>
+        <v>13514184000.0</v>
       </c>
       <c r="BJ23">
-        <v>490677551000.0</v>
-[...9 lines deleted...]
-      <c r="BO23"/>
+        <v>292821000.0</v>
+      </c>
+      <c r="BK23">
+        <v>-5812929000.0</v>
+      </c>
+      <c r="BL23"/>
+      <c r="BM23"/>
+      <c r="BN23">
+        <v>-12706182000.0</v>
+      </c>
+      <c r="BO23">
+        <v>3805762000.0</v>
+      </c>
       <c r="BP23"/>
       <c r="BQ23"/>
-      <c r="BR23"/>
+      <c r="BR23">
+        <v>-2864310000.0</v>
+      </c>
       <c r="BS23"/>
       <c r="BT23"/>
       <c r="BU23"/>
       <c r="BV23"/>
       <c r="BW23"/>
       <c r="BX23"/>
       <c r="BY23"/>
       <c r="BZ23"/>
       <c r="CA23"/>
       <c r="CB23"/>
       <c r="CC23"/>
       <c r="CD23"/>
       <c r="CE23"/>
       <c r="CF23"/>
       <c r="CG23"/>
       <c r="CH23"/>
       <c r="CI23"/>
       <c r="CJ23"/>
       <c r="CK23"/>
       <c r="CL23"/>
       <c r="CM23"/>
       <c r="CN23"/>
       <c r="CO23"/>
       <c r="CP23"/>
     </row>
     <row r="24" spans="1:94">
       <c r="A24" t="s">
-        <v>48</v>
+        <v>210</v>
       </c>
       <c r="B24"/>
-      <c r="C24"/>
+      <c r="C24">
+        <v>19000000.0</v>
+      </c>
       <c r="D24"/>
       <c r="E24"/>
       <c r="F24"/>
-      <c r="G24"/>
-      <c r="H24"/>
+      <c r="G24">
+        <v>588392000.0</v>
+      </c>
+      <c r="H24">
+        <v>-975916000.0</v>
+      </c>
       <c r="I24"/>
       <c r="J24"/>
       <c r="K24"/>
-      <c r="L24"/>
-      <c r="M24"/>
+      <c r="L24">
+        <v>-203909000.0</v>
+      </c>
+      <c r="M24">
+        <v>-514500000.0</v>
+      </c>
       <c r="N24"/>
-      <c r="O24"/>
+      <c r="O24">
+        <v>187000000.0</v>
+      </c>
       <c r="P24"/>
-      <c r="Q24"/>
-[...2 lines deleted...]
-      <c r="T24"/>
+      <c r="Q24">
+        <v>111954000.0</v>
+      </c>
+      <c r="R24">
+        <v>-258872000.0</v>
+      </c>
+      <c r="S24">
+        <v>17800000.0</v>
+      </c>
+      <c r="T24">
+        <v>743000.0</v>
+      </c>
       <c r="U24"/>
-      <c r="V24"/>
-      <c r="W24"/>
+      <c r="V24">
+        <v>-743000.0</v>
+      </c>
+      <c r="W24">
+        <v>3818000.0</v>
+      </c>
       <c r="X24"/>
       <c r="Y24"/>
       <c r="Z24"/>
-      <c r="AA24"/>
+      <c r="AA24">
+        <v>37809000.0</v>
+      </c>
       <c r="AB24"/>
       <c r="AC24"/>
       <c r="AD24"/>
-      <c r="AE24"/>
-[...9 lines deleted...]
-      <c r="AO24"/>
+      <c r="AE24">
+        <v>1459809372000.0</v>
+      </c>
+      <c r="AF24">
+        <v>-22858306000.0</v>
+      </c>
+      <c r="AG24">
+        <v>22997078000.0</v>
+      </c>
+      <c r="AH24">
+        <v>21666000.0</v>
+      </c>
+      <c r="AI24">
+        <v>2223762000.0</v>
+      </c>
+      <c r="AJ24">
+        <v>-10271453000.0</v>
+      </c>
+      <c r="AK24">
+        <v>-1442526000.0</v>
+      </c>
+      <c r="AL24">
+        <v>12624972000.0</v>
+      </c>
+      <c r="AM24">
+        <v>-12581158000.0</v>
+      </c>
+      <c r="AN24">
+        <v>12585274000.0</v>
+      </c>
+      <c r="AO24">
+        <v>13923561000.0</v>
+      </c>
       <c r="AP24"/>
-      <c r="AQ24"/>
-[...19 lines deleted...]
-      <c r="BK24"/>
+      <c r="AQ24">
+        <v>702759000.0</v>
+      </c>
+      <c r="AR24">
+        <v>143282000.0</v>
+      </c>
+      <c r="AS24">
+        <v>293094000.0</v>
+      </c>
+      <c r="AT24">
+        <v>492739000.0</v>
+      </c>
+      <c r="AU24">
+        <v>438419000.0</v>
+      </c>
+      <c r="AV24">
+        <v>2733255000.0</v>
+      </c>
+      <c r="AW24">
+        <v>68676000.0</v>
+      </c>
+      <c r="AX24">
+        <v>283028000.0</v>
+      </c>
+      <c r="AY24">
+        <v>816488000.0</v>
+      </c>
+      <c r="AZ24">
+        <v>787482000.0</v>
+      </c>
+      <c r="BA24">
+        <v>553661000.0</v>
+      </c>
+      <c r="BB24">
+        <v>393830000.0</v>
+      </c>
+      <c r="BC24">
+        <v>322859000.0</v>
+      </c>
+      <c r="BD24">
+        <v>705618000.0</v>
+      </c>
+      <c r="BE24">
+        <v>163754000.0</v>
+      </c>
+      <c r="BF24">
+        <v>169465000.0</v>
+      </c>
+      <c r="BG24">
+        <v>78845086000.0</v>
+      </c>
+      <c r="BH24">
+        <v>488936000.0</v>
+      </c>
+      <c r="BI24">
+        <v>13737954000.0</v>
+      </c>
+      <c r="BJ24">
+        <v>741821000.0</v>
+      </c>
+      <c r="BK24">
+        <v>209013000.0</v>
+      </c>
       <c r="BL24"/>
       <c r="BM24"/>
-      <c r="BN24"/>
-      <c r="BO24"/>
+      <c r="BN24">
+        <v>-111156000.0</v>
+      </c>
+      <c r="BO24">
+        <v>702360000.0</v>
+      </c>
       <c r="BP24"/>
       <c r="BQ24"/>
-      <c r="BR24"/>
+      <c r="BR24">
+        <v>-125484000.0</v>
+      </c>
       <c r="BS24"/>
       <c r="BT24"/>
       <c r="BU24"/>
       <c r="BV24"/>
       <c r="BW24"/>
       <c r="BX24"/>
       <c r="BY24"/>
-      <c r="BZ24"/>
+      <c r="BZ24">
+        <v>118541000.0</v>
+      </c>
       <c r="CA24"/>
       <c r="CB24"/>
       <c r="CC24"/>
       <c r="CD24"/>
       <c r="CE24"/>
       <c r="CF24"/>
       <c r="CG24"/>
       <c r="CH24"/>
       <c r="CI24"/>
       <c r="CJ24"/>
-      <c r="CK24"/>
+      <c r="CK24">
+        <v>226783000.0</v>
+      </c>
       <c r="CL24"/>
       <c r="CM24"/>
       <c r="CN24"/>
-      <c r="CO24"/>
+      <c r="CO24">
+        <v>624089000.0</v>
+      </c>
       <c r="CP24"/>
     </row>
     <row r="25" spans="1:94">
       <c r="A25" t="s">
-        <v>49</v>
-[...3 lines deleted...]
-      </c>
+        <v>211</v>
+      </c>
+      <c r="B25"/>
       <c r="C25">
-        <v>10820403000.0</v>
+        <v>45472563000.0</v>
       </c>
       <c r="D25">
-        <v>11162044000.0</v>
-[...1 lines deleted...]
-      <c r="E25"/>
+        <v>-68067328000.0</v>
+      </c>
+      <c r="E25">
+        <v>121241759000.0</v>
+      </c>
       <c r="F25">
-        <v>13271084000.0</v>
+        <v>22863333000.0</v>
       </c>
       <c r="G25">
-        <v>13109425000.0</v>
-[...3 lines deleted...]
-      <c r="J25"/>
+        <v>-29173240000.0</v>
+      </c>
+      <c r="H25">
+        <v>-39247378000.0</v>
+      </c>
+      <c r="I25">
+        <v>-5514794000.0</v>
+      </c>
+      <c r="J25">
+        <v>-24021911000.0</v>
+      </c>
       <c r="K25">
-        <v>10728533000.0</v>
+        <v>-7095824000.0</v>
       </c>
       <c r="L25">
-        <v>8797569000.0</v>
+        <v>9993788000.0</v>
       </c>
       <c r="M25">
-        <v>9730396000.0</v>
+        <v>-20056193000.0</v>
       </c>
       <c r="N25">
-        <v>10541102000.0</v>
+        <v>-6817619000.0</v>
       </c>
       <c r="O25">
-        <v>10911381000.0</v>
+        <v>-30328069000.0</v>
       </c>
       <c r="P25">
-        <v>11672567000.0</v>
+        <v>-29542641000.0</v>
       </c>
       <c r="Q25">
-        <v>13119377000.0</v>
+        <v>-62944440000.0</v>
       </c>
       <c r="R25">
-        <v>15008194000.0</v>
+        <v>-65668607000.0</v>
       </c>
       <c r="S25">
-        <v>13785432000.0</v>
+        <v>-13871278000.0</v>
       </c>
       <c r="T25">
-        <v>15069723000.0</v>
+        <v>-36247598000.0</v>
       </c>
       <c r="U25">
-        <v>14970554000.0</v>
-[...42 lines deleted...]
-      <c r="BK25"/>
+        <v>-28226847000.0</v>
+      </c>
+      <c r="V25">
+        <v>-53315111000.0</v>
+      </c>
+      <c r="W25">
+        <v>-16834594000.0</v>
+      </c>
+      <c r="X25">
+        <v>-22948955000.0</v>
+      </c>
+      <c r="Y25">
+        <v>2871735000.0</v>
+      </c>
+      <c r="Z25">
+        <v>-34990449000.0</v>
+      </c>
+      <c r="AA25">
+        <v>-61188353000.0</v>
+      </c>
+      <c r="AB25">
+        <v>-10948027000.0</v>
+      </c>
+      <c r="AC25">
+        <v>5434986000.0</v>
+      </c>
+      <c r="AD25">
+        <v>-11555403000.0</v>
+      </c>
+      <c r="AE25">
+        <v>-1024953539000.0</v>
+      </c>
+      <c r="AF25">
+        <v>-48064234000.0</v>
+      </c>
+      <c r="AG25">
+        <v>-38095885000.0</v>
+      </c>
+      <c r="AH25">
+        <v>-52210507000.0</v>
+      </c>
+      <c r="AI25">
+        <v>6286617000.0</v>
+      </c>
+      <c r="AJ25">
+        <v>-50318577000.0</v>
+      </c>
+      <c r="AK25">
+        <v>-34864084000.0</v>
+      </c>
+      <c r="AL25">
+        <v>-65781250000.0</v>
+      </c>
+      <c r="AM25">
+        <v>-28394163000.0</v>
+      </c>
+      <c r="AN25">
+        <v>-28441249000.0</v>
+      </c>
+      <c r="AO25">
+        <v>-36697785000.0</v>
+      </c>
+      <c r="AP25">
+        <v>-60309650000.0</v>
+      </c>
+      <c r="AQ25">
+        <v>-21042887000.0</v>
+      </c>
+      <c r="AR25">
+        <v>-31564176000.0</v>
+      </c>
+      <c r="AS25">
+        <v>-39695911000.0</v>
+      </c>
+      <c r="AT25">
+        <v>-50242488000.0</v>
+      </c>
+      <c r="AU25">
+        <v>-39369068000.0</v>
+      </c>
+      <c r="AV25">
+        <v>-40352761000.0</v>
+      </c>
+      <c r="AW25">
+        <v>-39934850000.0</v>
+      </c>
+      <c r="AX25">
+        <v>-61815555000.0</v>
+      </c>
+      <c r="AY25">
+        <v>-20675649000.0</v>
+      </c>
+      <c r="AZ25">
+        <v>-35802594000.0</v>
+      </c>
+      <c r="BA25">
+        <v>-37123629000.0</v>
+      </c>
+      <c r="BB25">
+        <v>-81842885000.0</v>
+      </c>
+      <c r="BC25">
+        <v>-1380783000.0</v>
+      </c>
+      <c r="BD25">
+        <v>-26059560000.0</v>
+      </c>
+      <c r="BE25">
+        <v>-41452866000.0</v>
+      </c>
+      <c r="BF25">
+        <v>-38914946000.0</v>
+      </c>
+      <c r="BG25">
+        <v>-104890611000.0</v>
+      </c>
+      <c r="BH25">
+        <v>-35216926000.0</v>
+      </c>
+      <c r="BI25">
+        <v>-45253661000.0</v>
+      </c>
+      <c r="BJ25">
+        <v>-45797449000.0</v>
+      </c>
+      <c r="BK25">
+        <v>-27208827000.0</v>
+      </c>
       <c r="BL25"/>
       <c r="BM25"/>
-      <c r="BN25"/>
-      <c r="BO25"/>
+      <c r="BN25">
+        <v>-39872711000.0</v>
+      </c>
+      <c r="BO25">
+        <v>-32285928000.0</v>
+      </c>
       <c r="BP25"/>
       <c r="BQ25"/>
-      <c r="BR25"/>
+      <c r="BR25">
+        <v>-40279826000.0</v>
+      </c>
       <c r="BS25"/>
       <c r="BT25"/>
       <c r="BU25"/>
       <c r="BV25"/>
       <c r="BW25"/>
       <c r="BX25"/>
       <c r="BY25"/>
       <c r="BZ25"/>
       <c r="CA25"/>
       <c r="CB25"/>
       <c r="CC25"/>
       <c r="CD25"/>
       <c r="CE25"/>
       <c r="CF25"/>
       <c r="CG25"/>
       <c r="CH25"/>
       <c r="CI25"/>
       <c r="CJ25"/>
       <c r="CK25"/>
       <c r="CL25"/>
       <c r="CM25"/>
       <c r="CN25"/>
       <c r="CO25"/>
       <c r="CP25"/>
     </row>
     <row r="26" spans="1:94">
       <c r="A26" t="s">
-        <v>50</v>
+        <v>212</v>
       </c>
       <c r="B26"/>
       <c r="C26"/>
       <c r="D26"/>
       <c r="E26"/>
       <c r="F26"/>
       <c r="G26"/>
       <c r="H26"/>
       <c r="I26"/>
       <c r="J26"/>
       <c r="K26"/>
       <c r="L26"/>
       <c r="M26"/>
       <c r="N26"/>
       <c r="O26"/>
       <c r="P26"/>
       <c r="Q26"/>
       <c r="R26"/>
       <c r="S26"/>
       <c r="T26"/>
       <c r="U26"/>
       <c r="V26"/>
       <c r="W26"/>
       <c r="X26"/>
       <c r="Y26"/>
@@ -8614,51 +30113,51 @@
       <c r="BU26"/>
       <c r="BV26"/>
       <c r="BW26"/>
       <c r="BX26"/>
       <c r="BY26"/>
       <c r="BZ26"/>
       <c r="CA26"/>
       <c r="CB26"/>
       <c r="CC26"/>
       <c r="CD26"/>
       <c r="CE26"/>
       <c r="CF26"/>
       <c r="CG26"/>
       <c r="CH26"/>
       <c r="CI26"/>
       <c r="CJ26"/>
       <c r="CK26"/>
       <c r="CL26"/>
       <c r="CM26"/>
       <c r="CN26"/>
       <c r="CO26"/>
       <c r="CP26"/>
     </row>
     <row r="27" spans="1:94">
       <c r="A27" t="s">
-        <v>51</v>
+        <v>213</v>
       </c>
       <c r="B27"/>
       <c r="C27"/>
       <c r="D27"/>
       <c r="E27"/>
       <c r="F27"/>
       <c r="G27"/>
       <c r="H27"/>
       <c r="I27"/>
       <c r="J27"/>
       <c r="K27"/>
       <c r="L27"/>
       <c r="M27"/>
       <c r="N27"/>
       <c r="O27"/>
       <c r="P27"/>
       <c r="Q27"/>
       <c r="R27"/>
       <c r="S27"/>
       <c r="T27"/>
       <c r="U27"/>
       <c r="V27"/>
       <c r="W27"/>
       <c r="X27"/>
       <c r="Y27"/>
@@ -8712,21533 +30211,769 @@
       <c r="BU27"/>
       <c r="BV27"/>
       <c r="BW27"/>
       <c r="BX27"/>
       <c r="BY27"/>
       <c r="BZ27"/>
       <c r="CA27"/>
       <c r="CB27"/>
       <c r="CC27"/>
       <c r="CD27"/>
       <c r="CE27"/>
       <c r="CF27"/>
       <c r="CG27"/>
       <c r="CH27"/>
       <c r="CI27"/>
       <c r="CJ27"/>
       <c r="CK27"/>
       <c r="CL27"/>
       <c r="CM27"/>
       <c r="CN27"/>
       <c r="CO27"/>
       <c r="CP27"/>
     </row>
     <row r="28" spans="1:94">
       <c r="A28" t="s">
-        <v>52</v>
-[...3 lines deleted...]
-      </c>
+        <v>214</v>
+      </c>
+      <c r="B28"/>
       <c r="C28">
-        <v>-220618639000.0</v>
+        <v>-2282762000.0</v>
       </c>
       <c r="D28">
-        <v>-88458137000.0</v>
+        <v>-77530058000.0</v>
       </c>
       <c r="E28">
-        <v>-67471172000.0</v>
+        <v>-1879929000.0</v>
       </c>
       <c r="F28">
-        <v>-58224088000.0</v>
+        <v>-2806457000.0</v>
       </c>
       <c r="G28">
-        <v>-58471139000.0</v>
+        <v>-5777526000.0</v>
       </c>
       <c r="H28">
-        <v>-180088836000.0</v>
+        <v>3019713000.0</v>
       </c>
       <c r="I28">
-        <v>-183304115000.0</v>
+        <v>-144273366000.0</v>
       </c>
       <c r="J28">
-        <v>-153776890000.0</v>
+        <v>-5760730000.0</v>
       </c>
       <c r="K28">
-        <v>-101965945000.0</v>
+        <v>-15492599000.0</v>
       </c>
       <c r="L28">
-        <v>-211885287000.0</v>
+        <v>7381608000.0</v>
       </c>
       <c r="M28">
-        <v>-154245140000.0</v>
+        <v>-143465471000.0</v>
       </c>
       <c r="N28">
-        <v>-92322526000.0</v>
+        <v>-1387332000.0</v>
       </c>
       <c r="O28">
-        <v>-112785856000.0</v>
+        <v>-5836248000.0</v>
       </c>
       <c r="P28">
-        <v>-218629803000.0</v>
+        <v>-63818000.0</v>
       </c>
       <c r="Q28">
-        <v>-176060504000.0</v>
+        <v>-107366426000.0</v>
       </c>
       <c r="R28">
-        <v>-192879944000.0</v>
+        <v>-2973676000.0</v>
       </c>
       <c r="S28">
-        <v>-197062360000.0</v>
+        <v>6130944000.0</v>
       </c>
       <c r="T28">
-        <v>-140609638000.0</v>
+        <v>-55799459000.0</v>
       </c>
       <c r="U28">
-        <v>-112704756000.0</v>
+        <v>-747983000.0</v>
       </c>
       <c r="V28">
-        <v>-43242628000.0</v>
+        <v>-14706328000.0</v>
       </c>
       <c r="W28">
-        <v>-82525628000.0</v>
+        <v>7017821000.0</v>
       </c>
       <c r="X28">
-        <v>-107703172000.0</v>
+        <v>-61343721000.0</v>
       </c>
       <c r="Y28">
-        <v>-160224915000.0</v>
+        <v>-1036144000.0</v>
       </c>
       <c r="Z28">
-        <v>-83274722000.0</v>
+        <v>-11940836000.0</v>
       </c>
       <c r="AA28">
-        <v>-59553468000.0</v>
+        <v>282498000.0</v>
       </c>
       <c r="AB28">
-        <v>-344600309000.0</v>
+        <v>5972948000.0</v>
       </c>
       <c r="AC28">
-        <v>-400322761000.0</v>
+        <v>-1650779000.0</v>
       </c>
       <c r="AD28">
-        <v>-59975696000.0</v>
+        <v>-5620924000.0</v>
       </c>
       <c r="AE28">
-        <v>-136758204000.0</v>
+        <v>-1144773555000.0</v>
       </c>
       <c r="AF28">
-        <v>-61523790000.0</v>
+        <v>-29974490000.0</v>
       </c>
       <c r="AG28">
-        <v>-56184138000.0</v>
+        <v>-86185580000.0</v>
       </c>
       <c r="AH28">
-        <v>-3467670000.0</v>
+        <v>-415482000.0</v>
       </c>
       <c r="AI28">
-        <v>4727744000.0</v>
+        <v>-19584518000.0</v>
       </c>
       <c r="AJ28">
-        <v>-48477469000.0</v>
+        <v>-10011664000.0</v>
       </c>
       <c r="AK28">
-        <v>-114436004000.0</v>
+        <v>-92887600000.0</v>
       </c>
       <c r="AL28">
-        <v>-74269855000.0</v>
+        <v>-3092000.0</v>
       </c>
       <c r="AM28">
-        <v>-12401827000.0</v>
+        <v>-13923785000.0</v>
       </c>
       <c r="AN28">
-        <v>-91282321000.0</v>
+        <v>-3892000.0</v>
       </c>
       <c r="AO28">
-        <v>-140831570000.0</v>
+        <v>113660000.0</v>
       </c>
       <c r="AP28">
-        <v>-173579790000.0</v>
+        <v>-30896677000.0</v>
       </c>
       <c r="AQ28">
-        <v>-135073237000.0</v>
+        <v>-73748020000.0</v>
       </c>
       <c r="AR28">
-        <v>-211192895000.0</v>
+        <v>-18100000.0</v>
       </c>
       <c r="AS28">
-        <v>-257411689000.0</v>
+        <v>-145473546000.0</v>
       </c>
       <c r="AT28">
-        <v>-203569289000.0</v>
+        <v>-520915000.0</v>
       </c>
       <c r="AU28">
-        <v>-51812687000.0</v>
+        <v>-245741000.0</v>
       </c>
       <c r="AV28">
-        <v>-192432339000.0</v>
+        <v>-4973673000.0</v>
       </c>
       <c r="AW28">
-        <v>-184226649000.0</v>
+        <v>-134499777000.0</v>
       </c>
       <c r="AX28">
-        <v>-173567449000.0</v>
+        <v>-33728000.0</v>
       </c>
       <c r="AY28">
-        <v>-133596528000.0</v>
+        <v>-44070000.0</v>
       </c>
       <c r="AZ28">
-        <v>-161879708000.0</v>
+        <v>-44408000.0</v>
       </c>
       <c r="BA28">
-        <v>-143551868000.0</v>
+        <v>-79265040000.0</v>
       </c>
       <c r="BB28">
-        <v>-185385618000.0</v>
+        <v>-3120000.0</v>
       </c>
       <c r="BC28">
-        <v>-120236837000.0</v>
-[...3 lines deleted...]
-      </c>
+        <v>-1188521000.0</v>
+      </c>
+      <c r="BD28"/>
       <c r="BE28">
-        <v>-253731456000.0</v>
+        <v>-184511178000.0</v>
       </c>
       <c r="BF28"/>
       <c r="BG28"/>
       <c r="BH28">
-        <v>-142815386000.0</v>
+        <v>-65340000.0</v>
       </c>
       <c r="BI28">
-        <v>-107898659000.0</v>
+        <v>-99722033000.0</v>
       </c>
       <c r="BJ28">
-        <v>-133183984000.0</v>
-[...7 lines deleted...]
-      </c>
+        <v>-23265000.0</v>
+      </c>
+      <c r="BK28">
+        <v>-79791258000.0</v>
+      </c>
+      <c r="BL28"/>
+      <c r="BM28"/>
       <c r="BN28"/>
-      <c r="BO28"/>
+      <c r="BO28">
+        <v>3356674000.0</v>
+      </c>
       <c r="BP28"/>
       <c r="BQ28"/>
       <c r="BR28"/>
       <c r="BS28"/>
       <c r="BT28"/>
       <c r="BU28"/>
       <c r="BV28"/>
       <c r="BW28"/>
       <c r="BX28"/>
       <c r="BY28"/>
       <c r="BZ28"/>
       <c r="CA28"/>
       <c r="CB28"/>
       <c r="CC28"/>
       <c r="CD28"/>
       <c r="CE28"/>
       <c r="CF28"/>
       <c r="CG28"/>
       <c r="CH28"/>
       <c r="CI28"/>
       <c r="CJ28"/>
       <c r="CK28"/>
       <c r="CL28"/>
       <c r="CM28"/>
       <c r="CN28"/>
       <c r="CO28"/>
       <c r="CP28"/>
     </row>
     <row r="29" spans="1:94">
       <c r="A29" t="s">
-        <v>53</v>
-[...3 lines deleted...]
-      </c>
+        <v>215</v>
+      </c>
+      <c r="B29"/>
       <c r="C29">
-        <v>829783892000.0</v>
+        <v>198473184000.0</v>
       </c>
       <c r="D29">
-        <v>820467403000.0</v>
+        <v>17554414000.0</v>
       </c>
       <c r="E29">
-        <v>807273556000.0</v>
+        <v>137627177000.0</v>
       </c>
       <c r="F29">
-        <v>729576273000.0</v>
+        <v>22863333000.0</v>
       </c>
       <c r="G29">
-        <v>699716896000.0</v>
+        <v>28898131000.0</v>
       </c>
       <c r="H29">
-        <v>819533346000.0</v>
+        <v>-164028000.0</v>
       </c>
       <c r="I29">
-        <v>795878793000.0</v>
+        <v>21114047000.0</v>
       </c>
       <c r="J29">
-        <v>744272059000.0</v>
+        <v>5863377000.0</v>
       </c>
       <c r="K29">
-        <v>705246168000.0</v>
+        <v>54227442000.0</v>
       </c>
       <c r="L29">
-        <v>803551464000.0</v>
+        <v>54199110000.0</v>
       </c>
       <c r="M29">
-        <v>757241649000.0</v>
+        <v>31846733000.0</v>
       </c>
       <c r="N29">
-        <v>726270665000.0</v>
+        <v>46309815000.0</v>
       </c>
       <c r="O29">
-        <v>699924547000.0</v>
+        <v>30328069000.0</v>
       </c>
       <c r="P29">
-        <v>752940159000.0</v>
+        <v>29542641000.0</v>
       </c>
       <c r="Q29">
-        <v>684043788000.0</v>
+        <v>62944440000.0</v>
       </c>
       <c r="R29">
-        <v>675816581000.0</v>
+        <v>3055896000.0</v>
       </c>
       <c r="S29">
-        <v>694224983000.0</v>
+        <v>-5672010000.0</v>
       </c>
       <c r="T29">
-        <v>665998136000.0</v>
+        <v>50927779000.0</v>
       </c>
       <c r="U29">
-        <v>612683025000.0</v>
+        <v>62104613000.0</v>
       </c>
       <c r="V29">
-        <v>597868867000.0</v>
+        <v>62454209000.0</v>
       </c>
       <c r="W29">
-        <v>626130372000.0</v>
+        <v>77343757000.0</v>
       </c>
       <c r="X29">
-        <v>629002107000.0</v>
-[...41 lines deleted...]
-      <c r="BM29"/>
+        <v>51336281000.0</v>
+      </c>
+      <c r="Y29">
+        <v>-29266563000.0</v>
+      </c>
+      <c r="Z29">
+        <v>-27430017000.0</v>
+      </c>
+      <c r="AA29">
+        <v>84603698000.0</v>
+      </c>
+      <c r="AB29">
+        <v>5298293000.0</v>
+      </c>
+      <c r="AC29">
+        <v>-280844664000.0</v>
+      </c>
+      <c r="AD29">
+        <v>-19901214000.0</v>
+      </c>
+      <c r="AE29">
+        <v>31275137000.0</v>
+      </c>
+      <c r="AF29">
+        <v>-44578918000.0</v>
+      </c>
+      <c r="AG29">
+        <v>170000685000.0</v>
+      </c>
+      <c r="AH29">
+        <v>12267955000.0</v>
+      </c>
+      <c r="AI29">
+        <v>90270561000.0</v>
+      </c>
+      <c r="AJ29">
+        <v>19672804000.0</v>
+      </c>
+      <c r="AK29">
+        <v>83988082000.0</v>
+      </c>
+      <c r="AL29">
+        <v>-64011646000.0</v>
+      </c>
+      <c r="AM29">
+        <v>67850520000.0</v>
+      </c>
+      <c r="AN29">
+        <v>66948433000.0</v>
+      </c>
+      <c r="AO29">
+        <v>-81069343000.0</v>
+      </c>
+      <c r="AP29">
+        <v>-9930609000.0</v>
+      </c>
+      <c r="AQ29">
+        <v>87091259000.0</v>
+      </c>
+      <c r="AR29">
+        <v>42609852000.0</v>
+      </c>
+      <c r="AS29">
+        <v>73283190000.0</v>
+      </c>
+      <c r="AT29">
+        <v>-42283956000.0</v>
+      </c>
+      <c r="AU29">
+        <v>63111090000.0</v>
+      </c>
+      <c r="AV29">
+        <v>161105657000.0</v>
+      </c>
+      <c r="AW29">
+        <v>-380034000.0</v>
+      </c>
+      <c r="AX29">
+        <v>8989784000.0</v>
+      </c>
+      <c r="AY29">
+        <v>19788311000.0</v>
+      </c>
+      <c r="AZ29">
+        <v>40509579000.0</v>
+      </c>
+      <c r="BA29">
+        <v>53134759000.0</v>
+      </c>
+      <c r="BB29">
+        <v>19666413000.0</v>
+      </c>
+      <c r="BC29">
+        <v>-31585258000.0</v>
+      </c>
+      <c r="BD29">
+        <v>67481993000.0</v>
+      </c>
+      <c r="BE29">
+        <v>52507827000.0</v>
+      </c>
+      <c r="BF29">
+        <v>10449928000.0</v>
+      </c>
+      <c r="BG29">
+        <v>156230625000.0</v>
+      </c>
+      <c r="BH29">
+        <v>119135482000.0</v>
+      </c>
+      <c r="BI29">
+        <v>57085326000.0</v>
+      </c>
+      <c r="BJ29">
+        <v>34647171000.0</v>
+      </c>
+      <c r="BK29">
+        <v>159583168000.0</v>
+      </c>
+      <c r="BL29">
+        <v>99264306000.0</v>
+      </c>
+      <c r="BM29">
+        <v>97146633000.0</v>
+      </c>
       <c r="BN29"/>
-      <c r="BO29"/>
-[...26 lines deleted...]
-      <c r="CP29"/>
+      <c r="BO29">
+        <v>81263477000.0</v>
+      </c>
+      <c r="BP29">
+        <v>81296076000.0</v>
+      </c>
+      <c r="BQ29">
+        <v>52989797000.0</v>
+      </c>
+      <c r="BR29">
+        <v>26209884000.0</v>
+      </c>
+      <c r="BS29">
+        <v>103733500000.0</v>
+      </c>
+      <c r="BT29">
+        <v>75772294000.0</v>
+      </c>
+      <c r="BU29">
+        <v>47106960000.0</v>
+      </c>
+      <c r="BV29">
+        <v>12624907000.0</v>
+      </c>
+      <c r="BW29">
+        <v>69052324000.0</v>
+      </c>
+      <c r="BX29">
+        <v>53574901000.0</v>
+      </c>
+      <c r="BY29">
+        <v>35478357000.0</v>
+      </c>
+      <c r="BZ29">
+        <v>21268415000.0</v>
+      </c>
+      <c r="CA29">
+        <v>91417248000.0</v>
+      </c>
+      <c r="CB29">
+        <v>64386053000.0</v>
+      </c>
+      <c r="CC29">
+        <v>46106270000.0</v>
+      </c>
+      <c r="CD29">
+        <v>25354295000.0</v>
+      </c>
+      <c r="CE29">
+        <v>38992358000.0</v>
+      </c>
+      <c r="CF29">
+        <v>32219119000.0</v>
+      </c>
+      <c r="CG29">
+        <v>15843300000.0</v>
+      </c>
+      <c r="CH29">
+        <v>5890842000.0</v>
+      </c>
+      <c r="CI29">
+        <v>55403841000.0</v>
+      </c>
+      <c r="CJ29">
+        <v>31563722000.0</v>
+      </c>
+      <c r="CK29">
+        <v>21889456000.0</v>
+      </c>
+      <c r="CL29">
+        <v>1209681000.0</v>
+      </c>
+      <c r="CM29">
+        <v>64477144000.0</v>
+      </c>
+      <c r="CN29">
+        <v>37408396000.0</v>
+      </c>
+      <c r="CO29">
+        <v>28286387000.0</v>
+      </c>
+      <c r="CP29">
+        <v>39444448000.0</v>
+      </c>
     </row>
     <row r="30" spans="1:94">
       <c r="A30" t="s">
-        <v>54</v>
-[...3 lines deleted...]
-      </c>
+        <v>216</v>
+      </c>
+      <c r="B30"/>
       <c r="C30">
-        <v>148137211000.0</v>
+        <v>-4135052000.0</v>
       </c>
       <c r="D30">
-        <v>234190739000.0</v>
+        <v>-6159649000.0</v>
       </c>
       <c r="E30">
-        <v>179337881000.0</v>
+        <v>-4347089000.0</v>
       </c>
       <c r="F30">
-        <v>158003931000.0</v>
+        <v>-1211279000.0</v>
       </c>
       <c r="G30">
-        <v>220219913000.0</v>
+        <v>-12109791000.0</v>
       </c>
       <c r="H30">
-        <v>171681624000.0</v>
+        <v>-3369202000.0</v>
       </c>
       <c r="I30">
-        <v>127760467000.0</v>
+        <v>-243790000.0</v>
       </c>
       <c r="J30">
-        <v>171276172000.0</v>
+        <v>-949482000.0</v>
       </c>
       <c r="K30">
-        <v>147816786000.0</v>
+        <v>-7125143000.0</v>
       </c>
       <c r="L30">
-        <v>184874284000.0</v>
+        <v>-10512026000.0</v>
       </c>
       <c r="M30">
-        <v>136565034000.0</v>
+        <v>3504517000.0</v>
       </c>
       <c r="N30">
-        <v>136804211000.0</v>
+        <v>-5769919000.0</v>
       </c>
       <c r="O30">
-        <v>136986860000.0</v>
+        <v>-12307404000.0</v>
       </c>
       <c r="P30">
-        <v>172801859000.0</v>
+        <v>1718487000.0</v>
       </c>
       <c r="Q30">
-        <v>282788769000.0</v>
+        <v>-3981091000.0</v>
       </c>
       <c r="R30">
-        <v>140924346000.0</v>
+        <v>-5427719000.0</v>
       </c>
       <c r="S30">
-        <v>165965593000.0</v>
+        <v>-21427006000.0</v>
       </c>
       <c r="T30">
-        <v>166579968000.0</v>
+        <v>2460957000.0</v>
       </c>
       <c r="U30">
-        <v>205638154000.0</v>
+        <v>-6338583000.0</v>
       </c>
       <c r="V30">
-        <v>224659723000.0</v>
+        <v>-17769453000.0</v>
       </c>
       <c r="W30">
-        <v>250448809000.0</v>
+        <v>-19311047000.0</v>
       </c>
       <c r="X30">
-        <v>277748856000.0</v>
+        <v>-7517128000.0</v>
       </c>
       <c r="Y30">
-        <v>276749237000.0</v>
+        <v>-970589000.0</v>
       </c>
       <c r="Z30">
-        <v>230739104000.0</v>
+        <v>-3622307000.0</v>
       </c>
       <c r="AA30">
-        <v>237558329000.0</v>
+        <v>-6695116000.0</v>
       </c>
       <c r="AB30">
-        <v>282508548000.0</v>
+        <v>-5667428000.0</v>
       </c>
       <c r="AC30">
-        <v>157583605000.0</v>
+        <v>-4087775000.0</v>
       </c>
       <c r="AD30">
-        <v>223750191000.0</v>
+        <v>-13412397000.0</v>
       </c>
       <c r="AE30">
-        <v>220213531000.0</v>
+        <v>1455055158000.0</v>
       </c>
       <c r="AF30">
-        <v>269033099000.0</v>
+        <v>-2242890000.0</v>
       </c>
       <c r="AG30">
-        <v>214743605000.0</v>
+        <v>-8604679000.0</v>
       </c>
       <c r="AH30">
-        <v>230052075000.0</v>
+        <v>-8099936000.0</v>
       </c>
       <c r="AI30">
-        <v>219119972000.0</v>
+        <v>-34688456000.0</v>
       </c>
       <c r="AJ30">
-        <v>260447826000.0</v>
+        <v>-11465726000.0</v>
       </c>
       <c r="AK30">
-        <v>153431424000.0</v>
+        <v>-14305695000.0</v>
       </c>
       <c r="AL30">
-        <v>174810463000.0</v>
+        <v>-1943797000.0</v>
       </c>
       <c r="AM30">
-        <v>241417295000.0</v>
+        <v>-13760586000.0</v>
       </c>
       <c r="AN30">
-        <v>277475239000.0</v>
+        <v>11716692000.0</v>
       </c>
       <c r="AO30">
-        <v>161529606000.0</v>
+        <v>-14718016000.0</v>
       </c>
       <c r="AP30">
-        <v>167103065000.0</v>
+        <v>-8721963000.0</v>
       </c>
       <c r="AQ30">
-        <v>190339350000.0</v>
+        <v>-46091459000.0</v>
       </c>
       <c r="AR30">
-        <v>218273763000.0</v>
+        <v>-4085199000.0</v>
       </c>
       <c r="AS30">
-        <v>143402727000.0</v>
+        <v>-3929302000.0</v>
       </c>
       <c r="AT30">
-        <v>153491673000.0</v>
+        <v>-3413923000.0</v>
       </c>
       <c r="AU30">
-        <v>222130504000.0</v>
+        <v>-9022949000.0</v>
       </c>
       <c r="AV30">
-        <v>222645306000.0</v>
+        <v>-4375382000.0</v>
       </c>
       <c r="AW30">
-        <v>136435794000.0</v>
+        <v>-5739841000.0</v>
       </c>
       <c r="AX30">
-        <v>134448403000.0</v>
+        <v>-750366000.0</v>
       </c>
       <c r="AY30">
-        <v>174910363000.0</v>
+        <v>-9085041000.0</v>
       </c>
       <c r="AZ30">
-        <v>183949012000.0</v>
+        <v>-494250000.0</v>
       </c>
       <c r="BA30">
-        <v>68545535000.0</v>
+        <v>-2152899000.0</v>
       </c>
       <c r="BB30">
-        <v>198139098000.0</v>
+        <v>-1335453000.0</v>
       </c>
       <c r="BC30">
-        <v>162656281000.0</v>
+        <v>-9059971000.0</v>
       </c>
       <c r="BD30">
-        <v>141747762000.0</v>
+        <v>-2333212000.0</v>
       </c>
       <c r="BE30">
-        <v>111984644000.0</v>
+        <v>8041747000.0</v>
       </c>
       <c r="BF30">
-        <v>128196850000.0</v>
+        <v>-9533015000.0</v>
       </c>
       <c r="BG30">
-        <v>149703404000.0</v>
+        <v>76006216000.0</v>
       </c>
       <c r="BH30">
-        <v>124194732000.0</v>
+        <v>-400411000.0</v>
       </c>
       <c r="BI30">
-        <v>90826458000.0</v>
+        <v>13514184000.0</v>
       </c>
       <c r="BJ30">
-        <v>121809349000.0</v>
+        <v>292821000.0</v>
       </c>
       <c r="BK30">
-        <v>122563835000.0</v>
-[...6 lines deleted...]
-      </c>
+        <v>-5812929000.0</v>
+      </c>
+      <c r="BL30"/>
+      <c r="BM30"/>
       <c r="BN30">
-        <v>125071646000.0</v>
+        <v>-12706182000.0</v>
       </c>
       <c r="BO30">
-        <v>114657390000.0</v>
-[...6 lines deleted...]
-      </c>
+        <v>-8558930000.0</v>
+      </c>
+      <c r="BP30"/>
+      <c r="BQ30"/>
       <c r="BR30">
-        <v>103159945000.0</v>
-[...19564 lines deleted...]
-      <c r="BP23">
         <v>-2864310000.0</v>
       </c>
-      <c r="BQ23"/>
-[...1320 lines deleted...]
-      <c r="BR30"/>
       <c r="BS30"/>
       <c r="BT30"/>
       <c r="BU30"/>
       <c r="BV30"/>
       <c r="BW30"/>
       <c r="BX30"/>
       <c r="BY30"/>
       <c r="BZ30"/>
       <c r="CA30"/>
       <c r="CB30"/>
       <c r="CC30"/>
       <c r="CD30"/>
       <c r="CE30"/>
       <c r="CF30"/>
       <c r="CG30"/>
       <c r="CH30"/>
       <c r="CI30"/>
       <c r="CJ30"/>
       <c r="CK30"/>
       <c r="CL30"/>
       <c r="CM30"/>
       <c r="CN30"/>
+      <c r="CO30"/>
+      <c r="CP30"/>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>