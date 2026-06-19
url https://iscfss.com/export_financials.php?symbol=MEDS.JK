--- v0 (2026-03-02)
+++ v1 (2026-06-19)
@@ -22,55 +22,58 @@
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Balance Sheet (Yearly)" sheetId="1" r:id="rId4"/>
     <sheet name="Balance Sheet (Quarterly)" sheetId="2" r:id="rId5"/>
     <sheet name="Income Statement (Yearly)" sheetId="3" r:id="rId6"/>
     <sheet name="Income Statement (Quarterly)" sheetId="4" r:id="rId7"/>
     <sheet name="Cash Flow (Yearly)" sheetId="5" r:id="rId8"/>
     <sheet name="Cash Flow (Quarterly)" sheetId="6" r:id="rId9"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="139">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="141">
   <si>
     <t>Metric</t>
   </si>
   <si>
+    <t>2025-12-31</t>
+  </si>
+  <si>
     <t>2024-12-31</t>
   </si>
   <si>
     <t>2023-12-31</t>
   </si>
   <si>
     <t>2022-12-31</t>
   </si>
   <si>
     <t>2021-12-31</t>
   </si>
   <si>
     <t>2020-12-31</t>
   </si>
   <si>
     <t>2019-12-31</t>
   </si>
   <si>
     <t>accountsPayable</t>
   </si>
   <si>
     <t>accumulatedAmortization</t>
   </si>
   <si>
     <t>accumulatedDepreciation</t>
@@ -226,50 +229,53 @@
     <t>temporaryEquityRedeemableNoncontrollingInterests</t>
   </si>
   <si>
     <t>totalAssets</t>
   </si>
   <si>
     <t>totalCurrentAssets</t>
   </si>
   <si>
     <t>totalCurrentLiabilities</t>
   </si>
   <si>
     <t>totalLiab</t>
   </si>
   <si>
     <t>totalPermanentEquity</t>
   </si>
   <si>
     <t>totalStockholderEquity</t>
   </si>
   <si>
     <t>treasuryStock</t>
   </si>
   <si>
     <t>warrants</t>
+  </si>
+  <si>
+    <t>2026-03-31</t>
   </si>
   <si>
     <t>2025-09-30</t>
   </si>
   <si>
     <t>2025-06-30</t>
   </si>
   <si>
     <t>2025-03-31</t>
   </si>
   <si>
     <t>2024-09-30</t>
   </si>
   <si>
     <t>2024-06-30</t>
   </si>
   <si>
     <t>2024-03-31</t>
   </si>
   <si>
     <t>2023-09-30</t>
   </si>
   <si>
     <t>2023-06-30</t>
   </si>
@@ -806,6788 +812,7491 @@
 <file path=xl/worksheets/_rels/sheet2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/_rels/sheet3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/_rels/sheet4.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/_rels/sheet5.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/_rels/sheet6.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:G62"/>
+  <dimension ref="A1:H62"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="57.7" bestFit="true" customWidth="true" style="0"/>
-    <col min="2" max="2" width="13.997" bestFit="true" customWidth="true" style="0"/>
+    <col min="2" max="2" width="15.282" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="13.997" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="13.997" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="13.997" bestFit="true" customWidth="true" style="0"/>
-    <col min="6" max="6" width="15.282" bestFit="true" customWidth="true" style="0"/>
-    <col min="7" max="7" width="12.854" bestFit="true" customWidth="true" style="0"/>
+    <col min="6" max="6" width="13.997" bestFit="true" customWidth="true" style="0"/>
+    <col min="7" max="7" width="15.282" bestFit="true" customWidth="true" style="0"/>
+    <col min="8" max="8" width="12.854" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:7">
+    <row r="1" spans="1:8">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
       <c r="C1" t="s">
         <v>2</v>
       </c>
       <c r="D1" t="s">
         <v>3</v>
       </c>
       <c r="E1" t="s">
         <v>4</v>
       </c>
       <c r="F1" t="s">
         <v>5</v>
       </c>
       <c r="G1" t="s">
         <v>6</v>
       </c>
-    </row>
-    <row r="2" spans="1:7">
+      <c r="H1" t="s">
+        <v>7</v>
+      </c>
+    </row>
+    <row r="2" spans="1:8">
       <c r="A2" t="s">
-        <v>7</v>
+        <v>8</v>
       </c>
       <c r="B2">
+        <v>913720930.0</v>
+      </c>
+      <c r="C2">
         <v>837674810.0</v>
       </c>
-      <c r="C2">
+      <c r="D2">
         <v>875379126.0</v>
       </c>
-      <c r="D2">
+      <c r="E2">
         <v>1626762000.0</v>
       </c>
-      <c r="E2">
+      <c r="F2">
         <v>2431130000.0</v>
       </c>
-      <c r="F2">
+      <c r="G2">
         <v>2134683000.0</v>
       </c>
-      <c r="G2">
+      <c r="H2">
         <v>1333072893.0</v>
       </c>
     </row>
-    <row r="3" spans="1:7">
+    <row r="3" spans="1:8">
       <c r="A3" t="s">
-        <v>8</v>
+        <v>9</v>
       </c>
       <c r="B3"/>
       <c r="C3"/>
       <c r="D3"/>
       <c r="E3"/>
       <c r="F3"/>
       <c r="G3"/>
-    </row>
-    <row r="4" spans="1:7">
+      <c r="H3"/>
+    </row>
+    <row r="4" spans="1:8">
       <c r="A4" t="s">
-        <v>9</v>
+        <v>10</v>
       </c>
       <c r="B4"/>
       <c r="C4"/>
       <c r="D4"/>
       <c r="E4"/>
       <c r="F4"/>
       <c r="G4"/>
-    </row>
-    <row r="5" spans="1:7">
+      <c r="H4"/>
+    </row>
+    <row r="5" spans="1:8">
       <c r="A5" t="s">
-        <v>10</v>
+        <v>11</v>
       </c>
       <c r="B5">
+        <v>702964301.0</v>
+      </c>
+      <c r="C5">
         <v>675584443.0</v>
       </c>
-      <c r="C5">
+      <c r="D5">
         <v>681074035.0</v>
       </c>
-      <c r="D5">
+      <c r="E5">
         <v>742102000.0</v>
       </c>
-      <c r="E5">
+      <c r="F5">
         <v>-227338000.0</v>
       </c>
-      <c r="F5">
+      <c r="G5">
         <v>-231649000.0</v>
       </c>
-      <c r="G5">
+      <c r="H5">
         <v>-68330134.0</v>
       </c>
     </row>
-    <row r="6" spans="1:7">
+    <row r="6" spans="1:8">
       <c r="A6" t="s">
-        <v>11</v>
+        <v>12</v>
       </c>
       <c r="B6"/>
       <c r="C6"/>
       <c r="D6"/>
       <c r="E6"/>
       <c r="F6"/>
       <c r="G6"/>
-    </row>
-    <row r="7" spans="1:7">
+      <c r="H6"/>
+    </row>
+    <row r="7" spans="1:8">
       <c r="A7" t="s">
-        <v>12</v>
+        <v>13</v>
       </c>
       <c r="B7"/>
       <c r="C7"/>
       <c r="D7"/>
       <c r="E7"/>
       <c r="F7"/>
       <c r="G7"/>
-    </row>
-    <row r="8" spans="1:7">
+      <c r="H7"/>
+    </row>
+    <row r="8" spans="1:8">
       <c r="A8" t="s">
-        <v>13</v>
+        <v>14</v>
       </c>
       <c r="B8"/>
       <c r="C8"/>
       <c r="D8"/>
       <c r="E8"/>
       <c r="F8"/>
       <c r="G8"/>
-    </row>
-    <row r="9" spans="1:7">
+      <c r="H8"/>
+    </row>
+    <row r="9" spans="1:8">
       <c r="A9" t="s">
-        <v>14</v>
+        <v>15</v>
       </c>
       <c r="B9"/>
       <c r="C9"/>
-      <c r="D9">
+      <c r="D9"/>
+      <c r="E9">
         <v>29867355460.0</v>
       </c>
-      <c r="E9"/>
       <c r="F9"/>
       <c r="G9"/>
-    </row>
-    <row r="10" spans="1:7">
+      <c r="H9"/>
+    </row>
+    <row r="10" spans="1:8">
       <c r="A10" t="s">
-        <v>15</v>
+        <v>16</v>
       </c>
       <c r="B10">
+        <v>779023813.0</v>
+      </c>
+      <c r="C10">
         <v>232087437.0</v>
       </c>
-      <c r="C10">
+      <c r="D10">
         <v>665569697.0</v>
       </c>
-      <c r="D10">
+      <c r="E10">
         <v>5361821000.0</v>
       </c>
-      <c r="E10">
+      <c r="F10">
         <v>1401499000.0</v>
       </c>
-      <c r="F10">
+      <c r="G10">
         <v>13870729000.0</v>
       </c>
-      <c r="G10">
+      <c r="H10">
         <v>540094672.0</v>
       </c>
     </row>
-    <row r="11" spans="1:7">
+    <row r="11" spans="1:8">
       <c r="A11" t="s">
-        <v>16</v>
+        <v>17</v>
       </c>
       <c r="B11"/>
       <c r="C11"/>
       <c r="D11"/>
       <c r="E11"/>
       <c r="F11"/>
       <c r="G11"/>
-    </row>
-    <row r="12" spans="1:7">
+      <c r="H11"/>
+    </row>
+    <row r="12" spans="1:8">
       <c r="A12" t="s">
-        <v>17</v>
+        <v>18</v>
       </c>
       <c r="B12">
+        <v>779023813.0</v>
+      </c>
+      <c r="C12">
         <v>232087437.0</v>
       </c>
-      <c r="C12">
+      <c r="D12">
         <v>665569697.0</v>
       </c>
-      <c r="D12">
+      <c r="E12">
         <v>5361821000.0</v>
       </c>
-      <c r="E12">
+      <c r="F12">
         <v>1401499000.0</v>
       </c>
-      <c r="F12">
+      <c r="G12">
         <v>13870729000.0</v>
       </c>
-      <c r="G12">
+      <c r="H12">
         <v>540094672.0</v>
       </c>
     </row>
-    <row r="13" spans="1:7">
+    <row r="13" spans="1:8">
       <c r="A13" t="s">
-        <v>18</v>
+        <v>19</v>
       </c>
       <c r="B13">
         <v>31250000000.0</v>
       </c>
       <c r="C13">
         <v>31250000000.0</v>
       </c>
       <c r="D13">
         <v>31250000000.0</v>
       </c>
       <c r="E13">
+        <v>31250000000.0</v>
+      </c>
+      <c r="F13">
         <v>25000000000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>4840000000.0</v>
       </c>
       <c r="G13">
         <v>4840000000.0</v>
       </c>
-    </row>
-    <row r="14" spans="1:7">
+      <c r="H13">
+        <v>4840000000.0</v>
+      </c>
+    </row>
+    <row r="14" spans="1:8">
       <c r="A14" t="s">
-        <v>19</v>
+        <v>20</v>
       </c>
       <c r="B14">
         <v>1562500000.0</v>
       </c>
       <c r="C14">
         <v>1562500000.0</v>
       </c>
       <c r="D14">
+        <v>1562500000.0</v>
+      </c>
+      <c r="E14">
         <v>1373287671.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>1562500000.0</v>
       </c>
       <c r="F14">
         <v>1562500000.0</v>
       </c>
       <c r="G14">
         <v>1562500000.0</v>
       </c>
-    </row>
-    <row r="15" spans="1:7">
+      <c r="H14">
+        <v>1562500000.0</v>
+      </c>
+    </row>
+    <row r="15" spans="1:8">
       <c r="A15" t="s">
-        <v>20</v>
+        <v>21</v>
       </c>
       <c r="B15"/>
       <c r="C15"/>
       <c r="D15"/>
       <c r="E15"/>
       <c r="F15"/>
       <c r="G15"/>
-    </row>
-    <row r="16" spans="1:7">
+      <c r="H15"/>
+    </row>
+    <row r="16" spans="1:8">
       <c r="A16" t="s">
-        <v>21</v>
+        <v>22</v>
       </c>
       <c r="B16">
+        <v>1737745431.0</v>
+      </c>
+      <c r="C16">
         <v>1428929898.0</v>
       </c>
-      <c r="C16">
+      <c r="D16">
         <v>-12590976.0</v>
       </c>
-      <c r="D16">
+      <c r="E16">
         <v>0.0</v>
       </c>
-      <c r="E16">
+      <c r="F16">
         <v>340476000.0</v>
       </c>
-      <c r="F16">
+      <c r="G16">
         <v>1321235000.0</v>
       </c>
-      <c r="G16">
+      <c r="H16">
         <v>1982478410.0</v>
       </c>
     </row>
-    <row r="17" spans="1:7">
+    <row r="17" spans="1:8">
       <c r="A17" t="s">
-        <v>22</v>
+        <v>23</v>
       </c>
       <c r="B17"/>
       <c r="C17"/>
       <c r="D17"/>
       <c r="E17"/>
       <c r="F17"/>
       <c r="G17"/>
-    </row>
-    <row r="18" spans="1:7">
+      <c r="H17"/>
+    </row>
+    <row r="18" spans="1:8">
       <c r="A18" t="s">
-        <v>23</v>
+        <v>24</v>
       </c>
       <c r="B18"/>
       <c r="C18"/>
       <c r="D18"/>
       <c r="E18"/>
       <c r="F18"/>
       <c r="G18"/>
-    </row>
-    <row r="19" spans="1:7">
+      <c r="H18"/>
+    </row>
+    <row r="19" spans="1:8">
       <c r="A19" t="s">
-        <v>24</v>
+        <v>25</v>
       </c>
       <c r="B19"/>
       <c r="C19"/>
       <c r="D19"/>
       <c r="E19"/>
       <c r="F19"/>
       <c r="G19"/>
-    </row>
-    <row r="20" spans="1:7">
+      <c r="H19"/>
+    </row>
+    <row r="20" spans="1:8">
       <c r="A20" t="s">
-        <v>25</v>
+        <v>26</v>
       </c>
       <c r="B20"/>
       <c r="C20"/>
       <c r="D20"/>
       <c r="E20"/>
       <c r="F20"/>
       <c r="G20"/>
-    </row>
-    <row r="21" spans="1:7">
+      <c r="H20"/>
+    </row>
+    <row r="21" spans="1:8">
       <c r="A21" t="s">
-        <v>26</v>
+        <v>27</v>
       </c>
       <c r="B21"/>
       <c r="C21"/>
       <c r="D21"/>
       <c r="E21"/>
       <c r="F21"/>
       <c r="G21"/>
-    </row>
-    <row r="22" spans="1:7">
+      <c r="H21"/>
+    </row>
+    <row r="22" spans="1:8">
       <c r="A22" t="s">
-        <v>27</v>
+        <v>28</v>
       </c>
       <c r="B22">
+        <v>12245680160.0</v>
+      </c>
+      <c r="C22">
         <v>11256165044.0</v>
       </c>
-      <c r="C22">
+      <c r="D22">
         <v>13514052428.0</v>
       </c>
-      <c r="D22">
+      <c r="E22">
         <v>20078601000.0</v>
       </c>
-      <c r="E22">
+      <c r="F22">
         <v>9145655000.0</v>
       </c>
-      <c r="F22">
+      <c r="G22">
         <v>1956048000.0</v>
       </c>
-      <c r="G22">
+      <c r="H22">
         <v>3125998172.0</v>
       </c>
     </row>
-    <row r="23" spans="1:7">
+    <row r="23" spans="1:8">
       <c r="A23" t="s">
-        <v>28</v>
+        <v>29</v>
       </c>
       <c r="B23">
+        <v>61771338409.0</v>
+      </c>
+      <c r="C23">
         <v>65306444076.0</v>
       </c>
-      <c r="C23">
+      <c r="D23">
         <v>77125206802.0</v>
       </c>
-      <c r="D23">
+      <c r="E23">
         <v>80927421000.0</v>
       </c>
-      <c r="E23">
+      <c r="F23">
         <v>49980804000.0</v>
       </c>
-      <c r="F23">
+      <c r="G23">
         <v>30885249000.0</v>
       </c>
-      <c r="G23">
+      <c r="H23">
         <v>7743115717.0</v>
       </c>
     </row>
-    <row r="24" spans="1:7">
+    <row r="24" spans="1:8">
       <c r="A24" t="s">
-        <v>29</v>
+        <v>30</v>
       </c>
       <c r="B24"/>
       <c r="C24"/>
-      <c r="D24">
+      <c r="D24"/>
+      <c r="E24">
         <v>7681578320.0</v>
       </c>
-      <c r="E24">
+      <c r="F24">
         <v>9261302840.0</v>
       </c>
-      <c r="F24">
+      <c r="G24">
         <v>0.0</v>
       </c>
-      <c r="G24"/>
-[...1 lines deleted...]
-    <row r="25" spans="1:7">
+      <c r="H24"/>
+    </row>
+    <row r="25" spans="1:8">
       <c r="A25" t="s">
-        <v>30</v>
+        <v>31</v>
       </c>
       <c r="B25"/>
       <c r="C25"/>
-      <c r="D25">
+      <c r="D25"/>
+      <c r="E25">
         <v>7681578320.0</v>
       </c>
-      <c r="E25">
+      <c r="F25">
         <v>9261302840.0</v>
       </c>
-      <c r="F25">
+      <c r="G25">
         <v>0.0</v>
       </c>
-      <c r="G25"/>
-[...1 lines deleted...]
-    <row r="26" spans="1:7">
+      <c r="H25"/>
+    </row>
+    <row r="26" spans="1:8">
       <c r="A26" t="s">
-        <v>31</v>
+        <v>32</v>
       </c>
       <c r="B26"/>
       <c r="C26"/>
       <c r="D26"/>
       <c r="E26"/>
       <c r="F26"/>
       <c r="G26"/>
-    </row>
-    <row r="27" spans="1:7">
+      <c r="H26"/>
+    </row>
+    <row r="27" spans="1:8">
       <c r="A27" t="s">
-        <v>32</v>
+        <v>33</v>
       </c>
       <c r="B27"/>
       <c r="C27"/>
       <c r="D27"/>
       <c r="E27"/>
       <c r="F27"/>
       <c r="G27"/>
-    </row>
-    <row r="28" spans="1:7">
+      <c r="H27"/>
+    </row>
+    <row r="28" spans="1:8">
       <c r="A28" t="s">
-        <v>33</v>
+        <v>34</v>
       </c>
       <c r="B28">
+        <v>7221207155.0</v>
+      </c>
+      <c r="C28">
         <v>4961786468.0</v>
       </c>
-      <c r="C28">
+      <c r="D28">
         <v>7305376649.0</v>
       </c>
-      <c r="D28">
+      <c r="E28">
         <v>4672780000.0</v>
       </c>
-      <c r="E28">
+      <c r="F28">
         <v>9886806000.0</v>
       </c>
-      <c r="F28">
+      <c r="G28">
         <v>-11654705000.0</v>
       </c>
-      <c r="G28">
+      <c r="H28">
         <v>-540094672.0</v>
       </c>
     </row>
-    <row r="29" spans="1:7">
+    <row r="29" spans="1:8">
       <c r="A29" t="s">
-        <v>34</v>
+        <v>35</v>
       </c>
       <c r="B29"/>
       <c r="C29"/>
       <c r="D29"/>
       <c r="E29"/>
       <c r="F29"/>
       <c r="G29"/>
-    </row>
-    <row r="30" spans="1:7">
+      <c r="H29"/>
+    </row>
+    <row r="30" spans="1:8">
       <c r="A30" t="s">
-        <v>35</v>
+        <v>36</v>
       </c>
       <c r="B30">
+        <v>1280707805.0</v>
+      </c>
+      <c r="C30">
         <v>4727582707.0</v>
       </c>
-      <c r="C30">
+      <c r="D30">
         <v>5420262622.0</v>
       </c>
-      <c r="D30">
+      <c r="E30">
         <v>1501019000.0</v>
       </c>
-      <c r="E30">
+      <c r="F30">
         <v>3189627000.0</v>
       </c>
-      <c r="F30">
+      <c r="G30">
         <v>4250656000.0</v>
       </c>
-      <c r="G30">
+      <c r="H30">
         <v>1132633135.0</v>
       </c>
     </row>
-    <row r="31" spans="1:7">
+    <row r="31" spans="1:8">
       <c r="A31" t="s">
-        <v>36</v>
+        <v>37</v>
       </c>
       <c r="B31"/>
       <c r="C31"/>
       <c r="D31"/>
       <c r="E31"/>
       <c r="F31"/>
       <c r="G31"/>
-    </row>
-    <row r="32" spans="1:7">
+      <c r="H31"/>
+    </row>
+    <row r="32" spans="1:8">
       <c r="A32" t="s">
-        <v>37</v>
+        <v>38</v>
       </c>
       <c r="B32"/>
       <c r="C32"/>
       <c r="D32"/>
       <c r="E32"/>
       <c r="F32"/>
       <c r="G32"/>
-    </row>
-    <row r="33" spans="1:7">
+      <c r="H32"/>
+    </row>
+    <row r="33" spans="1:8">
       <c r="A33" t="s">
-        <v>38</v>
+        <v>39</v>
       </c>
       <c r="B33">
+        <v>47281204449.0</v>
+      </c>
+      <c r="C33">
         <v>48859693286.0</v>
       </c>
-      <c r="C33">
+      <c r="D33">
         <v>53604634415.0</v>
       </c>
-      <c r="D33">
+      <c r="E33">
         <v>43536922000.0</v>
       </c>
-      <c r="E33">
+      <c r="F33">
         <v>35085928000.0</v>
       </c>
-      <c r="F33">
+      <c r="G33">
         <v>9648739000.0</v>
       </c>
-      <c r="G33">
+      <c r="H33">
         <v>2147061146.0</v>
       </c>
     </row>
-    <row r="34" spans="1:7">
+    <row r="34" spans="1:8">
       <c r="A34" t="s">
-        <v>39</v>
+        <v>40</v>
       </c>
       <c r="B34"/>
       <c r="C34"/>
       <c r="D34"/>
       <c r="E34"/>
       <c r="F34"/>
       <c r="G34"/>
-    </row>
-    <row r="35" spans="1:7">
+      <c r="H34"/>
+    </row>
+    <row r="35" spans="1:8">
       <c r="A35" t="s">
-        <v>40</v>
+        <v>41</v>
       </c>
       <c r="B35">
+        <v>1109589830.0</v>
+      </c>
+      <c r="C35">
         <v>2972107632.0</v>
       </c>
-      <c r="C35">
+      <c r="D35">
         <v>5639180034.0</v>
       </c>
-      <c r="D35">
+      <c r="E35">
         <v>7997222000.0</v>
       </c>
-      <c r="E35">
+      <c r="F35">
         <v>9722244000.0</v>
       </c>
-      <c r="F35">
+      <c r="G35">
         <v>381117000.0</v>
       </c>
-      <c r="G35">
+      <c r="H35">
         <v>105758784.0</v>
       </c>
     </row>
-    <row r="36" spans="1:7">
+    <row r="36" spans="1:8">
       <c r="A36" t="s">
-        <v>41</v>
+        <v>42</v>
       </c>
       <c r="B36"/>
-      <c r="C36">
+      <c r="C36"/>
+      <c r="D36">
         <v>1493167140.0</v>
       </c>
-      <c r="D36"/>
       <c r="E36"/>
       <c r="F36"/>
       <c r="G36"/>
-    </row>
-    <row r="37" spans="1:7">
+      <c r="H36"/>
+    </row>
+    <row r="37" spans="1:8">
       <c r="A37" t="s">
-        <v>42</v>
+        <v>43</v>
       </c>
       <c r="B37"/>
       <c r="C37"/>
       <c r="D37"/>
       <c r="E37"/>
       <c r="F37"/>
       <c r="G37"/>
-    </row>
-    <row r="38" spans="1:7">
+      <c r="H37"/>
+    </row>
+    <row r="38" spans="1:8">
       <c r="A38" t="s">
-        <v>43</v>
+        <v>44</v>
       </c>
       <c r="B38"/>
       <c r="C38"/>
-      <c r="D38">
+      <c r="D38"/>
+      <c r="E38">
         <v>13612940.0</v>
       </c>
-      <c r="E38">
+      <c r="F38">
         <v>45578360.0</v>
       </c>
-      <c r="F38">
+      <c r="G38">
         <v>84671990.0</v>
       </c>
-      <c r="G38"/>
-[...1 lines deleted...]
-    <row r="39" spans="1:7">
+      <c r="H38"/>
+    </row>
+    <row r="39" spans="1:8">
       <c r="A39" t="s">
-        <v>44</v>
+        <v>45</v>
       </c>
       <c r="B39">
+        <v>184722182.0</v>
+      </c>
+      <c r="C39">
         <v>230915602.0</v>
       </c>
-      <c r="C39">
+      <c r="D39">
         <v>3920687640.0</v>
       </c>
-      <c r="D39">
+      <c r="E39">
         <v>10449059000.0</v>
       </c>
-      <c r="E39">
+      <c r="F39">
         <v>1158096000.0</v>
       </c>
-      <c r="F39">
+      <c r="G39">
         <v>1159078000.0</v>
       </c>
-      <c r="G39">
+      <c r="H39">
         <v>797328592.0</v>
       </c>
     </row>
-    <row r="40" spans="1:7">
+    <row r="40" spans="1:8">
       <c r="A40" t="s">
-        <v>45</v>
+        <v>46</v>
       </c>
       <c r="B40">
+        <v>2422358987.0</v>
+      </c>
+      <c r="C40">
         <v>824094940.0</v>
       </c>
-      <c r="C40">
+      <c r="D40">
         <v>2773434033.0</v>
       </c>
-      <c r="D40">
+      <c r="E40">
         <v>163121000.0</v>
       </c>
-      <c r="E40">
+      <c r="F40">
         <v>1343680000.0</v>
       </c>
-      <c r="F40">
+      <c r="G40">
         <v>1206914000.0</v>
       </c>
-      <c r="G40">
+      <c r="H40">
         <v>65726068.0</v>
       </c>
     </row>
-    <row r="41" spans="1:7">
+    <row r="41" spans="1:8">
       <c r="A41" t="s">
-        <v>46</v>
+        <v>47</v>
       </c>
       <c r="B41"/>
       <c r="C41"/>
       <c r="D41"/>
       <c r="E41"/>
       <c r="F41"/>
       <c r="G41"/>
-    </row>
-    <row r="42" spans="1:7">
+      <c r="H41"/>
+    </row>
+    <row r="42" spans="1:8">
       <c r="A42" t="s">
-        <v>47</v>
+        <v>48</v>
       </c>
       <c r="B42">
         <v>29867355456.0</v>
       </c>
       <c r="C42">
+        <v>29867355456.0</v>
+      </c>
+      <c r="D42">
         <v>28867355456.0</v>
       </c>
-      <c r="D42">
+      <c r="E42">
         <v>29867355000.0</v>
       </c>
-      <c r="E42">
+      <c r="F42">
         <v>-227337690.0</v>
       </c>
-      <c r="F42">
+      <c r="G42">
         <v>-231648930.0</v>
       </c>
-      <c r="G42">
+      <c r="H42">
         <v>-1.0</v>
       </c>
     </row>
-    <row r="43" spans="1:7">
+    <row r="43" spans="1:8">
       <c r="A43" t="s">
-        <v>48</v>
+        <v>49</v>
       </c>
       <c r="B43"/>
       <c r="C43"/>
       <c r="D43"/>
       <c r="E43"/>
       <c r="F43"/>
       <c r="G43"/>
-    </row>
-    <row r="44" spans="1:7">
+      <c r="H43"/>
+    </row>
+    <row r="44" spans="1:8">
       <c r="A44" t="s">
-        <v>49</v>
+        <v>50</v>
       </c>
       <c r="B44"/>
       <c r="C44"/>
       <c r="D44"/>
       <c r="E44"/>
       <c r="F44"/>
       <c r="G44"/>
-    </row>
-    <row r="45" spans="1:7">
+      <c r="H44"/>
+    </row>
+    <row r="45" spans="1:8">
       <c r="A45" t="s">
-        <v>50</v>
+        <v>51</v>
       </c>
       <c r="B45"/>
       <c r="C45"/>
       <c r="D45"/>
       <c r="E45"/>
       <c r="F45"/>
       <c r="G45"/>
-    </row>
-    <row r="46" spans="1:7">
+      <c r="H45"/>
+    </row>
+    <row r="46" spans="1:8">
       <c r="A46" t="s">
-        <v>51</v>
+        <v>52</v>
       </c>
       <c r="B46">
+        <v>45499855885.0</v>
+      </c>
+      <c r="C46">
         <v>47270520875.0</v>
       </c>
-      <c r="C46">
+      <c r="D46">
         <v>52111467275.0</v>
       </c>
-      <c r="D46">
+      <c r="E46">
         <v>43523309000.0</v>
       </c>
-      <c r="E46">
+      <c r="F46">
         <v>35040350000.0</v>
       </c>
-      <c r="F46">
+      <c r="G46">
         <v>9564067000.0</v>
       </c>
-      <c r="G46">
+      <c r="H46">
         <v>2120529045.0</v>
       </c>
     </row>
-    <row r="47" spans="1:7">
+    <row r="47" spans="1:8">
       <c r="A47" t="s">
-        <v>52</v>
+        <v>53</v>
       </c>
       <c r="B47"/>
       <c r="C47"/>
-      <c r="D47">
+      <c r="D47"/>
+      <c r="E47">
         <v>43523308730.0</v>
       </c>
-      <c r="E47">
+      <c r="F47">
         <v>35040349680.0</v>
       </c>
-      <c r="F47">
+      <c r="G47">
         <v>9564066820.0</v>
       </c>
-      <c r="G47"/>
-[...1 lines deleted...]
-    <row r="48" spans="1:7">
+      <c r="H47"/>
+    </row>
+    <row r="48" spans="1:8">
       <c r="A48" t="s">
-        <v>53</v>
+        <v>54</v>
       </c>
       <c r="B48">
+        <v>-13522236743.0</v>
+      </c>
+      <c r="C48">
         <v>-5176192333.0</v>
       </c>
-      <c r="C48">
+      <c r="D48">
         <v>4357358952.0</v>
       </c>
-      <c r="D48">
+      <c r="E48">
         <v>6927837000.0</v>
       </c>
-      <c r="E48">
+      <c r="F48">
         <v>7690775000.0</v>
       </c>
-      <c r="F48">
+      <c r="G48">
         <v>8419428000.0</v>
       </c>
-      <c r="G48">
+      <c r="H48">
         <v>-543016384.0</v>
       </c>
     </row>
-    <row r="49" spans="1:7">
+    <row r="49" spans="1:8">
       <c r="A49" t="s">
-        <v>54</v>
+        <v>55</v>
       </c>
       <c r="B49"/>
       <c r="C49"/>
       <c r="D49"/>
       <c r="E49"/>
       <c r="F49"/>
       <c r="G49"/>
-    </row>
-    <row r="50" spans="1:7">
+      <c r="H49"/>
+    </row>
+    <row r="50" spans="1:8">
       <c r="A50" t="s">
-        <v>55</v>
+        <v>56</v>
       </c>
       <c r="B50"/>
       <c r="C50"/>
       <c r="D50"/>
       <c r="E50"/>
       <c r="F50"/>
       <c r="G50"/>
-    </row>
-    <row r="51" spans="1:7">
+      <c r="H50"/>
+    </row>
+    <row r="51" spans="1:8">
       <c r="A51" t="s">
-        <v>56</v>
+        <v>57</v>
       </c>
       <c r="B51">
+        <v>8000230968.0</v>
+      </c>
+      <c r="C51">
         <v>5193873905.0</v>
       </c>
-      <c r="C51">
+      <c r="D51">
         <v>7970946346.0</v>
       </c>
-      <c r="D51">
+      <c r="E51">
         <v>10034601000.0</v>
       </c>
-      <c r="E51">
+      <c r="F51">
         <v>11288305000.0</v>
       </c>
-      <c r="F51">
+      <c r="G51">
         <v>2216024000.0</v>
       </c>
-      <c r="G51"/>
-[...1 lines deleted...]
-    <row r="52" spans="1:7">
+      <c r="H51"/>
+    </row>
+    <row r="52" spans="1:8">
       <c r="A52" t="s">
-        <v>57</v>
+        <v>58</v>
       </c>
       <c r="B52">
+        <v>7289840217.0</v>
+      </c>
+      <c r="C52">
         <v>2626889230.0</v>
       </c>
-      <c r="C52">
+      <c r="D52">
         <v>2681425166.0</v>
       </c>
-      <c r="D52">
+      <c r="E52">
         <v>2353022000.0</v>
       </c>
-      <c r="E52">
+      <c r="F52">
         <v>2027002000.0</v>
       </c>
-      <c r="F52">
+      <c r="G52">
         <v>2216024000.0</v>
       </c>
-      <c r="G52">
+      <c r="H52">
         <v>27426079.0</v>
       </c>
     </row>
-    <row r="53" spans="1:7">
+    <row r="53" spans="1:8">
       <c r="A53" t="s">
-        <v>58</v>
+        <v>59</v>
       </c>
       <c r="B53"/>
       <c r="C53"/>
       <c r="D53"/>
-      <c r="E53">
+      <c r="E53"/>
+      <c r="F53">
         <v>0.0</v>
       </c>
-      <c r="F53">
+      <c r="G53">
         <v>10000000000.0</v>
       </c>
-      <c r="G53"/>
-[...1 lines deleted...]
-    <row r="54" spans="1:7">
+      <c r="H53"/>
+    </row>
+    <row r="54" spans="1:8">
       <c r="A54" t="s">
-        <v>59</v>
+        <v>60</v>
       </c>
       <c r="B54"/>
       <c r="C54"/>
       <c r="D54"/>
       <c r="E54"/>
       <c r="F54"/>
       <c r="G54"/>
-    </row>
-    <row r="55" spans="1:7">
+      <c r="H54"/>
+    </row>
+    <row r="55" spans="1:8">
       <c r="A55" t="s">
-        <v>60</v>
+        <v>61</v>
       </c>
       <c r="B55">
+        <v>61771338409.0</v>
+      </c>
+      <c r="C55">
         <v>65306444076.0</v>
       </c>
-      <c r="C55">
+      <c r="D55">
         <v>77125206802.0</v>
       </c>
-      <c r="D55">
+      <c r="E55">
         <v>80927421000.0</v>
       </c>
-      <c r="E55">
+      <c r="F55">
         <v>49980804000.0</v>
       </c>
-      <c r="F55">
+      <c r="G55">
         <v>30885249000.0</v>
       </c>
-      <c r="G55">
+      <c r="H55">
         <v>7743115717.0</v>
       </c>
     </row>
-    <row r="56" spans="1:7">
+    <row r="56" spans="1:8">
       <c r="A56" t="s">
-        <v>61</v>
+        <v>62</v>
       </c>
       <c r="B56">
+        <v>14490133960.0</v>
+      </c>
+      <c r="C56">
         <v>16446750789.0</v>
       </c>
-      <c r="C56">
+      <c r="D56">
         <v>23520572387.0</v>
       </c>
-      <c r="D56">
+      <c r="E56">
         <v>37390499000.0</v>
       </c>
-      <c r="E56">
+      <c r="F56">
         <v>14894876000.0</v>
       </c>
-      <c r="F56">
+      <c r="G56">
         <v>21236510000.0</v>
       </c>
-      <c r="G56">
+      <c r="H56">
         <v>5596054571.0</v>
       </c>
     </row>
-    <row r="57" spans="1:7">
+    <row r="57" spans="1:8">
       <c r="A57" t="s">
-        <v>62</v>
+        <v>63</v>
       </c>
       <c r="B57">
+        <v>12363665565.0</v>
+      </c>
+      <c r="C57">
         <v>5717588878.0</v>
       </c>
-      <c r="C57">
+      <c r="D57">
         <v>6330238325.0</v>
       </c>
-      <c r="D57">
+      <c r="E57">
         <v>4142905000.0</v>
       </c>
-      <c r="E57">
+      <c r="F57">
         <v>7795124000.0</v>
       </c>
-      <c r="F57">
+      <c r="G57">
         <v>17476353000.0</v>
       </c>
-      <c r="G57">
+      <c r="H57">
         <v>3408703450.0</v>
       </c>
     </row>
-    <row r="58" spans="1:7">
+    <row r="58" spans="1:8">
       <c r="A58" t="s">
-        <v>63</v>
+        <v>64</v>
       </c>
       <c r="B58">
+        <v>13473255395.0</v>
+      </c>
+      <c r="C58">
         <v>8689696510.0</v>
       </c>
-      <c r="C58">
+      <c r="D58">
         <v>11969418359.0</v>
       </c>
-      <c r="D58">
+      <c r="E58">
         <v>12140127000.0</v>
       </c>
-      <c r="E58">
+      <c r="F58">
         <v>17517367000.0</v>
       </c>
-      <c r="F58">
+      <c r="G58">
         <v>17857470000.0</v>
       </c>
-      <c r="G58">
+      <c r="H58">
         <v>3514462235.0</v>
       </c>
     </row>
-    <row r="59" spans="1:7">
+    <row r="59" spans="1:8">
       <c r="A59" t="s">
-        <v>64</v>
+        <v>65</v>
       </c>
       <c r="B59"/>
       <c r="C59"/>
       <c r="D59"/>
       <c r="E59"/>
       <c r="F59"/>
       <c r="G59"/>
-    </row>
-    <row r="60" spans="1:7">
+      <c r="H59"/>
+    </row>
+    <row r="60" spans="1:8">
       <c r="A60" t="s">
-        <v>65</v>
+        <v>66</v>
       </c>
       <c r="B60">
+        <v>48298083014.0</v>
+      </c>
+      <c r="C60">
         <v>56616747566.0</v>
       </c>
-      <c r="C60">
+      <c r="D60">
         <v>65155788443.0</v>
       </c>
-      <c r="D60">
+      <c r="E60">
         <v>68787294000.0</v>
       </c>
-      <c r="E60">
+      <c r="F60">
         <v>32463437000.0</v>
       </c>
-      <c r="F60">
+      <c r="G60">
         <v>13027779000.0</v>
       </c>
-      <c r="G60">
+      <c r="H60">
         <v>4228653481.0</v>
       </c>
     </row>
-    <row r="61" spans="1:7">
+    <row r="61" spans="1:8">
       <c r="A61" t="s">
-        <v>66</v>
+        <v>67</v>
       </c>
       <c r="B61"/>
       <c r="C61"/>
       <c r="D61"/>
       <c r="E61"/>
       <c r="F61"/>
       <c r="G61"/>
-    </row>
-    <row r="62" spans="1:7">
+      <c r="H61"/>
+    </row>
+    <row r="62" spans="1:8">
       <c r="A62" t="s">
-        <v>67</v>
+        <v>68</v>
       </c>
       <c r="B62"/>
       <c r="C62"/>
       <c r="D62"/>
       <c r="E62"/>
       <c r="F62"/>
       <c r="G62"/>
+      <c r="H62"/>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:Q62"/>
+  <dimension ref="A1:S62"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="57.7" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="15.282" bestFit="true" customWidth="true" style="0"/>
-    <col min="3" max="3" width="13.997" bestFit="true" customWidth="true" style="0"/>
-    <col min="4" max="4" width="13.997" bestFit="true" customWidth="true" style="0"/>
+    <col min="3" max="3" width="15.282" bestFit="true" customWidth="true" style="0"/>
+    <col min="4" max="4" width="15.282" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="13.997" bestFit="true" customWidth="true" style="0"/>
     <col min="6" max="6" width="13.997" bestFit="true" customWidth="true" style="0"/>
     <col min="7" max="7" width="13.997" bestFit="true" customWidth="true" style="0"/>
     <col min="8" max="8" width="13.997" bestFit="true" customWidth="true" style="0"/>
     <col min="9" max="9" width="13.997" bestFit="true" customWidth="true" style="0"/>
     <col min="10" max="10" width="13.997" bestFit="true" customWidth="true" style="0"/>
     <col min="11" max="11" width="13.997" bestFit="true" customWidth="true" style="0"/>
     <col min="12" max="12" width="13.997" bestFit="true" customWidth="true" style="0"/>
     <col min="13" max="13" width="13.997" bestFit="true" customWidth="true" style="0"/>
-    <col min="14" max="14" width="12.854" bestFit="true" customWidth="true" style="0"/>
+    <col min="14" max="14" width="13.997" bestFit="true" customWidth="true" style="0"/>
     <col min="15" max="15" width="13.997" bestFit="true" customWidth="true" style="0"/>
-    <col min="16" max="16" width="13.997" bestFit="true" customWidth="true" style="0"/>
-    <col min="17" max="17" width="15.282" bestFit="true" customWidth="true" style="0"/>
+    <col min="16" max="16" width="12.854" bestFit="true" customWidth="true" style="0"/>
+    <col min="17" max="17" width="13.997" bestFit="true" customWidth="true" style="0"/>
+    <col min="18" max="18" width="13.997" bestFit="true" customWidth="true" style="0"/>
+    <col min="19" max="19" width="15.282" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:17">
+    <row r="1" spans="1:19">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
-        <v>68</v>
+        <v>69</v>
       </c>
       <c r="C1" t="s">
-        <v>69</v>
+        <v>1</v>
       </c>
       <c r="D1" t="s">
         <v>70</v>
       </c>
       <c r="E1" t="s">
-        <v>1</v>
+        <v>71</v>
       </c>
       <c r="F1" t="s">
-        <v>71</v>
+        <v>72</v>
       </c>
       <c r="G1" t="s">
-        <v>72</v>
+        <v>2</v>
       </c>
       <c r="H1" t="s">
         <v>73</v>
       </c>
       <c r="I1" t="s">
-        <v>2</v>
+        <v>74</v>
       </c>
       <c r="J1" t="s">
-        <v>74</v>
+        <v>75</v>
       </c>
       <c r="K1" t="s">
-        <v>75</v>
+        <v>3</v>
       </c>
       <c r="L1" t="s">
         <v>76</v>
       </c>
       <c r="M1" t="s">
-        <v>3</v>
+        <v>77</v>
       </c>
       <c r="N1" t="s">
-        <v>77</v>
+        <v>78</v>
       </c>
       <c r="O1" t="s">
-        <v>78</v>
+        <v>4</v>
       </c>
       <c r="P1" t="s">
-        <v>4</v>
+        <v>79</v>
       </c>
       <c r="Q1" t="s">
-        <v>79</v>
-[...2 lines deleted...]
-    <row r="2" spans="1:17">
+        <v>80</v>
+      </c>
+      <c r="R1" t="s">
+        <v>5</v>
+      </c>
+      <c r="S1" t="s">
+        <v>81</v>
+      </c>
+    </row>
+    <row r="2" spans="1:19">
       <c r="A2" t="s">
-        <v>7</v>
+        <v>8</v>
       </c>
       <c r="B2">
+        <v>1739879000.0</v>
+      </c>
+      <c r="C2">
+        <v>913720930.0</v>
+      </c>
+      <c r="D2">
         <v>1009286000.0</v>
       </c>
-      <c r="C2">
+      <c r="E2">
         <v>663819000.0</v>
       </c>
-      <c r="D2">
+      <c r="F2">
         <v>1193936000.0</v>
       </c>
-      <c r="E2">
+      <c r="G2">
         <v>837674810.0</v>
       </c>
-      <c r="F2">
+      <c r="H2">
         <v>1234838626.0</v>
       </c>
-      <c r="G2">
+      <c r="I2">
         <v>1241321516.0</v>
       </c>
-      <c r="H2">
+      <c r="J2">
         <v>843539162.0</v>
       </c>
-      <c r="I2">
+      <c r="K2">
         <v>875379126.0</v>
       </c>
-      <c r="J2">
+      <c r="L2">
         <v>982969675.0</v>
       </c>
-      <c r="K2">
+      <c r="M2">
         <v>949399383.0</v>
       </c>
-      <c r="L2">
+      <c r="N2">
         <v>1535980957.0</v>
       </c>
-      <c r="M2">
+      <c r="O2">
         <v>1626761724.0</v>
       </c>
-      <c r="N2"/>
-      <c r="O2">
+      <c r="P2"/>
+      <c r="Q2">
         <v>2950299795.0</v>
       </c>
-      <c r="P2">
+      <c r="R2">
         <v>2431130194.0</v>
       </c>
-      <c r="Q2"/>
-[...1 lines deleted...]
-    <row r="3" spans="1:17">
+      <c r="S2"/>
+    </row>
+    <row r="3" spans="1:19">
       <c r="A3" t="s">
-        <v>8</v>
+        <v>9</v>
       </c>
       <c r="B3"/>
       <c r="C3"/>
       <c r="D3"/>
       <c r="E3"/>
       <c r="F3"/>
       <c r="G3"/>
       <c r="H3"/>
       <c r="I3"/>
       <c r="J3"/>
       <c r="K3"/>
       <c r="L3"/>
       <c r="M3"/>
       <c r="N3"/>
       <c r="O3"/>
       <c r="P3"/>
       <c r="Q3"/>
-    </row>
-    <row r="4" spans="1:17">
+      <c r="R3"/>
+      <c r="S3"/>
+    </row>
+    <row r="4" spans="1:19">
       <c r="A4" t="s">
-        <v>9</v>
+        <v>10</v>
       </c>
       <c r="B4"/>
       <c r="C4"/>
       <c r="D4"/>
       <c r="E4"/>
       <c r="F4"/>
       <c r="G4"/>
       <c r="H4"/>
       <c r="I4"/>
       <c r="J4"/>
       <c r="K4"/>
       <c r="L4"/>
       <c r="M4"/>
       <c r="N4"/>
       <c r="O4"/>
       <c r="P4"/>
       <c r="Q4"/>
-    </row>
-    <row r="5" spans="1:17">
+      <c r="R4"/>
+      <c r="S4"/>
+    </row>
+    <row r="5" spans="1:19">
       <c r="A5" t="s">
-        <v>10</v>
+        <v>11</v>
       </c>
       <c r="B5">
+        <v>702964000.0</v>
+      </c>
+      <c r="C5">
+        <v>702964301.0</v>
+      </c>
+      <c r="D5">
         <v>675584000.0</v>
       </c>
-      <c r="C5">
+      <c r="E5">
         <v>675584000.0</v>
       </c>
-      <c r="D5">
+      <c r="F5">
         <v>-324416000.0</v>
       </c>
-      <c r="E5">
+      <c r="G5">
         <v>675584443.0</v>
       </c>
-      <c r="F5">
+      <c r="H5">
         <v>663685097.0</v>
       </c>
-      <c r="G5">
+      <c r="I5">
         <v>-336314903.0</v>
       </c>
-      <c r="H5">
+      <c r="J5">
         <v>681074035.0</v>
       </c>
-      <c r="I5">
+      <c r="K5">
         <v>681074035.0</v>
       </c>
-      <c r="J5">
+      <c r="L5">
         <v>-5996660398.0</v>
       </c>
-      <c r="K5">
+      <c r="M5">
         <v>-7360236894.0</v>
       </c>
-      <c r="L5">
+      <c r="N5">
         <v>-3332714672.0</v>
       </c>
-      <c r="M5">
+      <c r="O5">
         <v>742102183.0</v>
       </c>
-      <c r="N5"/>
-      <c r="O5">
+      <c r="P5"/>
+      <c r="Q5">
         <v>760441526.0</v>
       </c>
-      <c r="P5">
+      <c r="R5">
         <v>-227337686.0</v>
       </c>
-      <c r="Q5">
+      <c r="S5">
         <v>13027779215.0</v>
       </c>
     </row>
-    <row r="6" spans="1:17">
+    <row r="6" spans="1:19">
       <c r="A6" t="s">
-        <v>11</v>
+        <v>12</v>
       </c>
       <c r="B6"/>
       <c r="C6"/>
       <c r="D6"/>
       <c r="E6"/>
       <c r="F6"/>
       <c r="G6"/>
       <c r="H6"/>
       <c r="I6"/>
       <c r="J6"/>
       <c r="K6"/>
       <c r="L6"/>
       <c r="M6"/>
       <c r="N6"/>
       <c r="O6"/>
       <c r="P6"/>
       <c r="Q6"/>
-    </row>
-    <row r="7" spans="1:17">
+      <c r="R6"/>
+      <c r="S6"/>
+    </row>
+    <row r="7" spans="1:19">
       <c r="A7" t="s">
-        <v>12</v>
+        <v>13</v>
       </c>
       <c r="B7"/>
       <c r="C7"/>
       <c r="D7"/>
       <c r="E7"/>
       <c r="F7"/>
       <c r="G7"/>
       <c r="H7"/>
       <c r="I7"/>
       <c r="J7"/>
       <c r="K7"/>
       <c r="L7"/>
       <c r="M7"/>
       <c r="N7"/>
       <c r="O7"/>
       <c r="P7"/>
       <c r="Q7"/>
-    </row>
-    <row r="8" spans="1:17">
+      <c r="R7"/>
+      <c r="S7"/>
+    </row>
+    <row r="8" spans="1:19">
       <c r="A8" t="s">
-        <v>13</v>
+        <v>14</v>
       </c>
       <c r="B8"/>
       <c r="C8"/>
       <c r="D8"/>
       <c r="E8"/>
       <c r="F8"/>
       <c r="G8"/>
       <c r="H8"/>
       <c r="I8"/>
       <c r="J8"/>
       <c r="K8"/>
       <c r="L8"/>
       <c r="M8"/>
       <c r="N8"/>
       <c r="O8"/>
       <c r="P8"/>
       <c r="Q8"/>
-    </row>
-    <row r="9" spans="1:17">
+      <c r="R8"/>
+      <c r="S8"/>
+    </row>
+    <row r="9" spans="1:19">
       <c r="A9" t="s">
-        <v>14</v>
-[...6 lines deleted...]
-      </c>
+        <v>15</v>
+      </c>
+      <c r="B9"/>
+      <c r="C9"/>
       <c r="D9">
         <v>29867355460.0</v>
       </c>
       <c r="E9">
         <v>29867355460.0</v>
       </c>
       <c r="F9">
         <v>29867355460.0</v>
       </c>
-      <c r="G9"/>
-      <c r="H9"/>
+      <c r="G9">
+        <v>29867355460.0</v>
+      </c>
+      <c r="H9">
+        <v>29867355460.0</v>
+      </c>
       <c r="I9"/>
       <c r="J9"/>
       <c r="K9"/>
       <c r="L9"/>
       <c r="M9"/>
       <c r="N9"/>
       <c r="O9"/>
       <c r="P9"/>
       <c r="Q9"/>
-    </row>
-    <row r="10" spans="1:17">
+      <c r="R9"/>
+      <c r="S9"/>
+    </row>
+    <row r="10" spans="1:19">
       <c r="A10" t="s">
-        <v>15</v>
+        <v>16</v>
       </c>
       <c r="B10">
+        <v>177543000.0</v>
+      </c>
+      <c r="C10">
+        <v>779023813.0</v>
+      </c>
+      <c r="D10">
         <v>586551000.0</v>
       </c>
-      <c r="C10">
+      <c r="E10">
         <v>712434000.0</v>
       </c>
-      <c r="D10">
+      <c r="F10">
         <v>243363000.0</v>
       </c>
-      <c r="E10">
+      <c r="G10">
         <v>232087437.0</v>
       </c>
-      <c r="F10">
+      <c r="H10">
         <v>412755312.0</v>
       </c>
-      <c r="G10">
+      <c r="I10">
         <v>727422724.0</v>
       </c>
-      <c r="H10">
+      <c r="J10">
         <v>656592057.0</v>
       </c>
-      <c r="I10">
+      <c r="K10">
         <v>665569697.0</v>
       </c>
-      <c r="J10">
+      <c r="L10">
         <v>247157341.0</v>
       </c>
-      <c r="K10">
+      <c r="M10">
         <v>1044500832.0</v>
       </c>
-      <c r="L10">
+      <c r="N10">
         <v>1018092532.0</v>
       </c>
-      <c r="M10">
+      <c r="O10">
         <v>5361820802.0</v>
       </c>
-      <c r="N10"/>
-      <c r="O10">
+      <c r="P10"/>
+      <c r="Q10">
         <v>556859803.0</v>
       </c>
-      <c r="P10">
+      <c r="R10">
         <v>1401498537.0</v>
       </c>
-      <c r="Q10">
+      <c r="S10">
         <v>-13870729155.0</v>
       </c>
     </row>
-    <row r="11" spans="1:17">
+    <row r="11" spans="1:19">
       <c r="A11" t="s">
-        <v>16</v>
-[...1 lines deleted...]
-      <c r="B11">
+        <v>17</v>
+      </c>
+      <c r="B11"/>
+      <c r="C11"/>
+      <c r="D11">
         <v>586551490.0</v>
       </c>
-      <c r="C11">
+      <c r="E11">
         <v>712433890.0</v>
       </c>
-      <c r="D11">
+      <c r="F11">
         <v>243363320.0</v>
       </c>
-      <c r="E11">
+      <c r="G11">
         <v>232087440.0</v>
       </c>
-      <c r="F11">
+      <c r="H11">
         <v>412755310.0</v>
       </c>
-      <c r="G11"/>
-      <c r="H11"/>
       <c r="I11"/>
       <c r="J11"/>
       <c r="K11"/>
       <c r="L11"/>
       <c r="M11"/>
       <c r="N11"/>
       <c r="O11"/>
       <c r="P11"/>
       <c r="Q11"/>
-    </row>
-    <row r="12" spans="1:17">
+      <c r="R11"/>
+      <c r="S11"/>
+    </row>
+    <row r="12" spans="1:19">
       <c r="A12" t="s">
-        <v>17</v>
+        <v>18</v>
       </c>
       <c r="B12">
+        <v>177543000.0</v>
+      </c>
+      <c r="C12">
+        <v>779023813.0</v>
+      </c>
+      <c r="D12">
         <v>586551000.0</v>
       </c>
-      <c r="C12">
+      <c r="E12">
         <v>712434000.0</v>
       </c>
-      <c r="D12">
+      <c r="F12">
         <v>243363000.0</v>
       </c>
-      <c r="E12">
+      <c r="G12">
         <v>232087437.0</v>
       </c>
-      <c r="F12">
+      <c r="H12">
         <v>412755312.0</v>
       </c>
-      <c r="G12">
+      <c r="I12">
         <v>727422724.0</v>
       </c>
-      <c r="H12">
+      <c r="J12">
         <v>656592057.0</v>
       </c>
-      <c r="I12">
+      <c r="K12">
         <v>665569697.0</v>
       </c>
-      <c r="J12">
+      <c r="L12">
         <v>247157341.0</v>
       </c>
-      <c r="K12">
+      <c r="M12">
         <v>1044500832.0</v>
       </c>
-      <c r="L12">
+      <c r="N12">
         <v>1018092532.0</v>
       </c>
-      <c r="M12">
+      <c r="O12">
         <v>5361820802.0</v>
       </c>
-      <c r="N12"/>
-      <c r="O12">
+      <c r="P12"/>
+      <c r="Q12">
         <v>556859803.0</v>
       </c>
-      <c r="P12">
+      <c r="R12">
         <v>1401498537.0</v>
       </c>
-      <c r="Q12">
+      <c r="S12">
         <v>13870729155.0</v>
       </c>
     </row>
-    <row r="13" spans="1:17">
+    <row r="13" spans="1:19">
       <c r="A13" t="s">
-        <v>18</v>
+        <v>19</v>
       </c>
       <c r="B13">
         <v>31250000000.0</v>
       </c>
       <c r="C13">
         <v>31250000000.0</v>
       </c>
       <c r="D13">
         <v>31250000000.0</v>
       </c>
       <c r="E13">
         <v>31250000000.0</v>
       </c>
       <c r="F13">
         <v>31250000000.0</v>
       </c>
       <c r="G13">
         <v>31250000000.0</v>
       </c>
       <c r="H13">
         <v>31250000000.0</v>
       </c>
       <c r="I13">
         <v>31250000000.0</v>
       </c>
       <c r="J13">
         <v>31250000000.0</v>
       </c>
       <c r="K13">
         <v>31250000000.0</v>
       </c>
       <c r="L13">
         <v>31250000000.0</v>
       </c>
       <c r="M13">
         <v>31250000000.0</v>
       </c>
-      <c r="N13"/>
+      <c r="N13">
+        <v>31250000000.0</v>
+      </c>
       <c r="O13">
+        <v>31250000000.0</v>
+      </c>
+      <c r="P13"/>
+      <c r="Q13">
         <v>25000000000.0</v>
       </c>
-      <c r="P13">
+      <c r="R13">
         <v>25000000000.0</v>
       </c>
-      <c r="Q13"/>
-[...1 lines deleted...]
-    <row r="14" spans="1:17">
+      <c r="S13"/>
+    </row>
+    <row r="14" spans="1:19">
       <c r="A14" t="s">
-        <v>19</v>
+        <v>20</v>
       </c>
       <c r="B14">
         <v>1562500000.0</v>
       </c>
       <c r="C14">
         <v>1562500000.0</v>
       </c>
       <c r="D14">
         <v>1562500000.0</v>
       </c>
       <c r="E14">
         <v>1562500000.0</v>
       </c>
       <c r="F14">
         <v>1562500000.0</v>
       </c>
       <c r="G14">
         <v>1562500000.0</v>
       </c>
       <c r="H14">
         <v>1562500000.0</v>
       </c>
       <c r="I14">
         <v>1562500000.0</v>
       </c>
       <c r="J14">
         <v>1562500000.0</v>
       </c>
       <c r="K14">
         <v>1562500000.0</v>
       </c>
       <c r="L14">
-        <v>1410714286.0</v>
+        <v>1562500000.0</v>
       </c>
       <c r="M14">
         <v>1562500000.0</v>
       </c>
       <c r="N14">
-        <v>1562500000.0</v>
+        <v>1410714286.0</v>
       </c>
       <c r="O14">
         <v>1562500000.0</v>
       </c>
       <c r="P14">
-        <v>1250000000.0</v>
+        <v>1562500000.0</v>
       </c>
       <c r="Q14">
         <v>1562500000.0</v>
       </c>
-    </row>
-    <row r="15" spans="1:17">
+      <c r="R14">
+        <v>1250000000.0</v>
+      </c>
+      <c r="S14">
+        <v>1562500000.0</v>
+      </c>
+    </row>
+    <row r="15" spans="1:19">
       <c r="A15" t="s">
-        <v>20</v>
+        <v>21</v>
       </c>
       <c r="B15"/>
       <c r="C15"/>
       <c r="D15"/>
       <c r="E15"/>
       <c r="F15"/>
       <c r="G15"/>
       <c r="H15"/>
       <c r="I15"/>
       <c r="J15"/>
       <c r="K15"/>
       <c r="L15"/>
       <c r="M15"/>
       <c r="N15"/>
       <c r="O15"/>
       <c r="P15"/>
       <c r="Q15"/>
-    </row>
-    <row r="16" spans="1:17">
+      <c r="R15"/>
+      <c r="S15"/>
+    </row>
+    <row r="16" spans="1:19">
       <c r="A16" t="s">
-        <v>21</v>
+        <v>22</v>
       </c>
       <c r="B16">
+        <v>822917000.0</v>
+      </c>
+      <c r="C16">
+        <v>1737745431.0</v>
+      </c>
+      <c r="D16">
         <v>995664000.0</v>
       </c>
-      <c r="C16">
+      <c r="E16">
         <v>1341465000.0</v>
       </c>
-      <c r="D16"/>
-      <c r="E16">
+      <c r="F16"/>
+      <c r="G16">
         <v>1428929898.0</v>
       </c>
-      <c r="F16">
+      <c r="H16">
         <v>772894810.0</v>
       </c>
-      <c r="G16">
+      <c r="I16">
         <v>800226702.0</v>
       </c>
-      <c r="H16">
+      <c r="J16">
         <v>746367107.0</v>
       </c>
-      <c r="I16">
+      <c r="K16">
         <v>1820241414.0</v>
       </c>
-      <c r="J16">
+      <c r="L16">
         <v>2145342414.0</v>
       </c>
-      <c r="K16">
+      <c r="M16">
         <v>1899070581.0</v>
       </c>
-      <c r="L16">
+      <c r="N16">
         <v>488018018.0</v>
       </c>
-      <c r="M16">
+      <c r="O16">
         <v>0.0</v>
       </c>
-      <c r="N16"/>
-      <c r="O16">
+      <c r="P16"/>
+      <c r="Q16">
         <v>989567273.0</v>
       </c>
-      <c r="P16"/>
-[...2 lines deleted...]
-    <row r="17" spans="1:17">
+      <c r="R16"/>
+      <c r="S16"/>
+    </row>
+    <row r="17" spans="1:19">
       <c r="A17" t="s">
-        <v>22</v>
+        <v>23</v>
       </c>
       <c r="B17"/>
       <c r="C17"/>
       <c r="D17"/>
       <c r="E17"/>
       <c r="F17"/>
       <c r="G17"/>
       <c r="H17"/>
       <c r="I17"/>
       <c r="J17"/>
       <c r="K17"/>
       <c r="L17"/>
       <c r="M17"/>
       <c r="N17"/>
       <c r="O17"/>
       <c r="P17"/>
       <c r="Q17"/>
-    </row>
-    <row r="18" spans="1:17">
+      <c r="R17"/>
+      <c r="S17"/>
+    </row>
+    <row r="18" spans="1:19">
       <c r="A18" t="s">
-        <v>23</v>
+        <v>24</v>
       </c>
       <c r="B18"/>
       <c r="C18"/>
       <c r="D18"/>
       <c r="E18"/>
       <c r="F18"/>
       <c r="G18"/>
       <c r="H18"/>
       <c r="I18"/>
       <c r="J18"/>
       <c r="K18"/>
       <c r="L18"/>
       <c r="M18"/>
       <c r="N18"/>
       <c r="O18"/>
       <c r="P18"/>
       <c r="Q18"/>
-    </row>
-    <row r="19" spans="1:17">
+      <c r="R18"/>
+      <c r="S18"/>
+    </row>
+    <row r="19" spans="1:19">
       <c r="A19" t="s">
-        <v>24</v>
+        <v>25</v>
       </c>
       <c r="B19"/>
       <c r="C19"/>
       <c r="D19"/>
       <c r="E19"/>
       <c r="F19"/>
       <c r="G19"/>
       <c r="H19"/>
       <c r="I19"/>
       <c r="J19"/>
       <c r="K19"/>
       <c r="L19"/>
       <c r="M19"/>
       <c r="N19"/>
       <c r="O19"/>
       <c r="P19"/>
       <c r="Q19"/>
-    </row>
-    <row r="20" spans="1:17">
+      <c r="R19"/>
+      <c r="S19"/>
+    </row>
+    <row r="20" spans="1:19">
       <c r="A20" t="s">
-        <v>25</v>
+        <v>26</v>
       </c>
       <c r="B20"/>
       <c r="C20"/>
       <c r="D20"/>
       <c r="E20"/>
       <c r="F20"/>
       <c r="G20"/>
       <c r="H20"/>
       <c r="I20"/>
       <c r="J20"/>
       <c r="K20"/>
       <c r="L20"/>
       <c r="M20"/>
       <c r="N20"/>
       <c r="O20"/>
       <c r="P20"/>
       <c r="Q20"/>
-    </row>
-    <row r="21" spans="1:17">
+      <c r="R20"/>
+      <c r="S20"/>
+    </row>
+    <row r="21" spans="1:19">
       <c r="A21" t="s">
-        <v>26</v>
+        <v>27</v>
       </c>
       <c r="B21"/>
       <c r="C21"/>
       <c r="D21"/>
       <c r="E21"/>
       <c r="F21"/>
       <c r="G21"/>
       <c r="H21"/>
       <c r="I21"/>
       <c r="J21"/>
       <c r="K21"/>
       <c r="L21"/>
       <c r="M21"/>
       <c r="N21"/>
       <c r="O21"/>
       <c r="P21"/>
       <c r="Q21"/>
-    </row>
-    <row r="22" spans="1:17">
+      <c r="R21"/>
+      <c r="S21"/>
+    </row>
+    <row r="22" spans="1:19">
       <c r="A22" t="s">
-        <v>27</v>
+        <v>28</v>
       </c>
       <c r="B22">
+        <v>12854823000.0</v>
+      </c>
+      <c r="C22">
+        <v>12245680160.0</v>
+      </c>
+      <c r="D22">
         <v>12569142000.0</v>
       </c>
-      <c r="C22">
+      <c r="E22">
         <v>11970982000.0</v>
       </c>
-      <c r="D22">
+      <c r="F22">
         <v>11743903000.0</v>
       </c>
-      <c r="E22">
+      <c r="G22">
         <v>11256165044.0</v>
       </c>
-      <c r="F22">
+      <c r="H22">
         <v>11114947551.0</v>
       </c>
-      <c r="G22">
+      <c r="I22">
         <v>10694221516.0</v>
       </c>
-      <c r="H22">
+      <c r="J22">
         <v>9227879572.0</v>
       </c>
-      <c r="I22">
+      <c r="K22">
         <v>13514052428.0</v>
       </c>
-      <c r="J22">
+      <c r="L22">
         <v>17140719074.0</v>
       </c>
-      <c r="K22">
+      <c r="M22">
         <v>17931564147.0</v>
       </c>
-      <c r="L22">
+      <c r="N22">
         <v>20573186855.0</v>
       </c>
-      <c r="M22">
+      <c r="O22">
         <v>20078601160.0</v>
       </c>
-      <c r="N22"/>
-      <c r="O22">
+      <c r="P22"/>
+      <c r="Q22">
         <v>8411648154.0</v>
       </c>
-      <c r="P22">
+      <c r="R22">
         <v>9231045799.0</v>
       </c>
-      <c r="Q22"/>
-[...1 lines deleted...]
-    <row r="23" spans="1:17">
+      <c r="S22"/>
+    </row>
+    <row r="23" spans="1:19">
       <c r="A23" t="s">
-        <v>28</v>
+        <v>29</v>
       </c>
       <c r="B23">
+        <v>63792285000.0</v>
+      </c>
+      <c r="C23">
+        <v>61771338409.0</v>
+      </c>
+      <c r="D23">
         <v>62633894000.0</v>
       </c>
-      <c r="C23">
+      <c r="E23">
         <v>63866021000.0</v>
       </c>
-      <c r="D23">
+      <c r="F23">
         <v>64624223000.0</v>
       </c>
-      <c r="E23">
+      <c r="G23">
         <v>65306444076.0</v>
       </c>
-      <c r="F23">
+      <c r="H23">
         <v>67968926637.0</v>
       </c>
-      <c r="G23">
+      <c r="I23">
         <v>70624353583.0</v>
       </c>
-      <c r="H23">
+      <c r="J23">
         <v>73766754575.0</v>
       </c>
-      <c r="I23">
+      <c r="K23">
         <v>77125206802.0</v>
       </c>
-      <c r="J23">
+      <c r="L23">
         <v>79077796247.0</v>
       </c>
-      <c r="K23">
+      <c r="M23">
         <v>78605661092.0</v>
       </c>
-      <c r="L23">
+      <c r="N23">
         <v>82352215863.0</v>
       </c>
-      <c r="M23">
+      <c r="O23">
         <v>80927420933.0</v>
       </c>
-      <c r="N23"/>
-      <c r="O23">
+      <c r="P23"/>
+      <c r="Q23">
         <v>51305204186.0</v>
       </c>
-      <c r="P23">
+      <c r="R23">
         <v>49980804342.0</v>
       </c>
-      <c r="Q23">
+      <c r="S23">
         <v>13027779215.0</v>
       </c>
     </row>
-    <row r="24" spans="1:17">
+    <row r="24" spans="1:19">
       <c r="A24" t="s">
-        <v>29</v>
-[...1 lines deleted...]
-      <c r="B24">
+        <v>30</v>
+      </c>
+      <c r="B24"/>
+      <c r="C24"/>
+      <c r="D24">
         <v>4527939020.0</v>
       </c>
-      <c r="C24">
+      <c r="E24">
         <v>3305595400.0</v>
       </c>
-      <c r="D24">
+      <c r="F24">
         <v>1942891560.0</v>
       </c>
-      <c r="E24">
+      <c r="G24">
         <v>2566984680.0</v>
       </c>
-      <c r="F24">
+      <c r="H24">
         <v>3214807950.0</v>
       </c>
-      <c r="G24"/>
-      <c r="H24"/>
       <c r="I24"/>
       <c r="J24"/>
       <c r="K24"/>
       <c r="L24"/>
       <c r="M24"/>
       <c r="N24"/>
       <c r="O24"/>
       <c r="P24"/>
       <c r="Q24"/>
-    </row>
-    <row r="25" spans="1:17">
+      <c r="R24"/>
+      <c r="S24"/>
+    </row>
+    <row r="25" spans="1:19">
       <c r="A25" t="s">
-        <v>30</v>
-[...1 lines deleted...]
-      <c r="B25">
+        <v>31</v>
+      </c>
+      <c r="B25"/>
+      <c r="C25"/>
+      <c r="D25">
         <v>4527939020.0</v>
       </c>
-      <c r="C25">
+      <c r="E25">
         <v>3305595400.0</v>
       </c>
-      <c r="D25">
+      <c r="F25">
         <v>1942891560.0</v>
       </c>
-      <c r="E25">
+      <c r="G25">
         <v>2566984680.0</v>
       </c>
-      <c r="F25">
+      <c r="H25">
         <v>3214807950.0</v>
       </c>
-      <c r="G25"/>
-      <c r="H25"/>
       <c r="I25"/>
       <c r="J25"/>
       <c r="K25"/>
       <c r="L25"/>
       <c r="M25"/>
       <c r="N25"/>
       <c r="O25"/>
       <c r="P25"/>
       <c r="Q25"/>
-    </row>
-    <row r="26" spans="1:17">
+      <c r="R25"/>
+      <c r="S25"/>
+    </row>
+    <row r="26" spans="1:19">
       <c r="A26" t="s">
-        <v>31</v>
+        <v>32</v>
       </c>
       <c r="B26"/>
       <c r="C26"/>
       <c r="D26"/>
       <c r="E26"/>
       <c r="F26"/>
       <c r="G26"/>
       <c r="H26"/>
       <c r="I26"/>
       <c r="J26"/>
       <c r="K26"/>
       <c r="L26"/>
       <c r="M26"/>
       <c r="N26"/>
       <c r="O26"/>
       <c r="P26"/>
       <c r="Q26"/>
-    </row>
-    <row r="27" spans="1:17">
+      <c r="R26"/>
+      <c r="S26"/>
+    </row>
+    <row r="27" spans="1:19">
       <c r="A27" t="s">
-        <v>32</v>
+        <v>33</v>
       </c>
       <c r="B27"/>
       <c r="C27"/>
       <c r="D27"/>
       <c r="E27"/>
       <c r="F27"/>
       <c r="G27"/>
       <c r="H27"/>
       <c r="I27"/>
       <c r="J27"/>
       <c r="K27"/>
       <c r="L27"/>
       <c r="M27"/>
       <c r="N27"/>
       <c r="O27"/>
       <c r="P27"/>
       <c r="Q27"/>
-    </row>
-    <row r="28" spans="1:17">
+      <c r="R27"/>
+      <c r="S27"/>
+    </row>
+    <row r="28" spans="1:19">
       <c r="A28" t="s">
-        <v>33</v>
+        <v>34</v>
       </c>
       <c r="B28">
+        <v>6782884000.0</v>
+      </c>
+      <c r="C28">
+        <v>7221207155.0</v>
+      </c>
+      <c r="D28">
         <v>6546561000.0</v>
       </c>
-      <c r="C28">
+      <c r="E28">
         <v>5180969000.0</v>
       </c>
-      <c r="D28">
+      <c r="F28">
         <v>4308638000.0</v>
       </c>
-      <c r="E28">
+      <c r="G28">
         <v>4961786468.0</v>
       </c>
-      <c r="F28">
+      <c r="H28">
         <v>5421118727.0</v>
       </c>
-      <c r="G28">
+      <c r="I28">
         <v>5956232923.0</v>
       </c>
-      <c r="H28">
+      <c r="J28">
         <v>6686499569.0</v>
       </c>
-      <c r="I28">
+      <c r="K28">
         <v>7305376649.0</v>
       </c>
-      <c r="J28">
+      <c r="L28">
         <v>8360775119.0</v>
       </c>
-      <c r="K28">
+      <c r="M28">
         <v>8189481344.0</v>
       </c>
-      <c r="L28">
+      <c r="N28">
         <v>8831200168.0</v>
       </c>
-      <c r="M28">
+      <c r="O28">
         <v>4672779982.0</v>
       </c>
-      <c r="N28"/>
-      <c r="O28">
+      <c r="P28"/>
+      <c r="Q28">
         <v>10232877905.0</v>
       </c>
-      <c r="P28">
+      <c r="R28">
         <v>9886805967.0</v>
       </c>
-      <c r="Q28">
+      <c r="S28">
         <v>13870729155.0</v>
       </c>
     </row>
-    <row r="29" spans="1:17">
+    <row r="29" spans="1:19">
       <c r="A29" t="s">
-        <v>34</v>
+        <v>35</v>
       </c>
       <c r="B29"/>
       <c r="C29"/>
       <c r="D29"/>
       <c r="E29"/>
       <c r="F29"/>
       <c r="G29"/>
       <c r="H29"/>
       <c r="I29"/>
       <c r="J29"/>
       <c r="K29"/>
       <c r="L29"/>
       <c r="M29"/>
       <c r="N29"/>
       <c r="O29"/>
       <c r="P29"/>
       <c r="Q29"/>
-    </row>
-    <row r="30" spans="1:17">
+      <c r="R29"/>
+      <c r="S29"/>
+    </row>
+    <row r="30" spans="1:19">
       <c r="A30" t="s">
-        <v>35</v>
+        <v>36</v>
       </c>
       <c r="B30">
+        <v>3541098000.0</v>
+      </c>
+      <c r="C30">
+        <v>1280707805.0</v>
+      </c>
+      <c r="D30">
         <v>3525541000.0</v>
       </c>
-      <c r="C30">
+      <c r="E30">
         <v>4182444000.0</v>
       </c>
-      <c r="D30">
+      <c r="F30">
         <v>3696313000.0</v>
       </c>
-      <c r="E30">
+      <c r="G30">
         <v>4727582707.0</v>
       </c>
-      <c r="F30">
+      <c r="H30">
         <v>6349692385.0</v>
       </c>
-      <c r="G30">
+      <c r="I30">
         <v>7383784591.0</v>
       </c>
-      <c r="H30">
+      <c r="J30">
         <v>8183884436.0</v>
       </c>
-      <c r="I30">
+      <c r="K30">
         <v>5420262622.0</v>
       </c>
-      <c r="J30">
+      <c r="L30">
         <v>3686852797.0</v>
       </c>
-      <c r="K30">
+      <c r="M30">
         <v>1407721367.0</v>
       </c>
-      <c r="L30">
+      <c r="N30">
         <v>1300792071.0</v>
       </c>
-      <c r="M30">
+      <c r="O30">
         <v>1501018792.0</v>
       </c>
-      <c r="N30"/>
-      <c r="O30">
+      <c r="P30"/>
+      <c r="Q30">
         <v>3362063325.0</v>
       </c>
-      <c r="P30">
+      <c r="R30">
         <v>2097776601.0</v>
       </c>
-      <c r="Q30"/>
-[...1 lines deleted...]
-    <row r="31" spans="1:17">
+      <c r="S30"/>
+    </row>
+    <row r="31" spans="1:19">
       <c r="A31" t="s">
-        <v>36</v>
+        <v>37</v>
       </c>
       <c r="B31"/>
       <c r="C31"/>
       <c r="D31"/>
       <c r="E31"/>
       <c r="F31"/>
       <c r="G31"/>
       <c r="H31"/>
       <c r="I31"/>
       <c r="J31"/>
       <c r="K31"/>
       <c r="L31"/>
       <c r="M31"/>
       <c r="N31"/>
       <c r="O31"/>
       <c r="P31"/>
       <c r="Q31"/>
-    </row>
-    <row r="32" spans="1:17">
+      <c r="R31"/>
+      <c r="S31"/>
+    </row>
+    <row r="32" spans="1:19">
       <c r="A32" t="s">
-        <v>37</v>
+        <v>38</v>
       </c>
       <c r="B32"/>
       <c r="C32"/>
       <c r="D32"/>
       <c r="E32"/>
       <c r="F32"/>
       <c r="G32"/>
       <c r="H32"/>
       <c r="I32"/>
       <c r="J32"/>
       <c r="K32"/>
       <c r="L32"/>
       <c r="M32"/>
       <c r="N32"/>
       <c r="O32"/>
       <c r="P32"/>
       <c r="Q32"/>
-    </row>
-    <row r="33" spans="1:17">
+      <c r="R32"/>
+      <c r="S32"/>
+    </row>
+    <row r="33" spans="1:19">
       <c r="A33" t="s">
-        <v>38</v>
+        <v>39</v>
       </c>
       <c r="B33">
+        <v>47039121000.0</v>
+      </c>
+      <c r="C33">
+        <v>47281204449.0</v>
+      </c>
+      <c r="D33">
         <v>45763411000.0</v>
       </c>
-      <c r="C33">
+      <c r="E33">
         <v>46779048000.0</v>
       </c>
-      <c r="D33">
+      <c r="F33">
         <v>47874630000.0</v>
       </c>
-      <c r="E33">
+      <c r="G33">
         <v>48859693286.0</v>
       </c>
-      <c r="F33">
+      <c r="H33">
         <v>49782963390.0</v>
       </c>
-      <c r="G33">
+      <c r="I33">
         <v>51436606552.0</v>
       </c>
-      <c r="H33">
+      <c r="J33">
         <v>52546614532.0</v>
       </c>
-      <c r="I33">
+      <c r="K33">
         <v>53604634415.0</v>
       </c>
-      <c r="J33">
+      <c r="L33">
         <v>54827977830.0</v>
       </c>
-      <c r="K33">
+      <c r="M33">
         <v>55252154029.0</v>
       </c>
-      <c r="L33">
+      <c r="N33">
         <v>52491696737.0</v>
       </c>
-      <c r="M33">
+      <c r="O33">
         <v>43536921674.0</v>
       </c>
-      <c r="N33"/>
-      <c r="O33">
+      <c r="P33"/>
+      <c r="Q33">
         <v>35652920433.0</v>
       </c>
-      <c r="P33">
+      <c r="R33">
         <v>35085928031.0</v>
       </c>
-      <c r="Q33">
+      <c r="S33">
         <v>-13870729155.0</v>
       </c>
     </row>
-    <row r="34" spans="1:17">
+    <row r="34" spans="1:19">
       <c r="A34" t="s">
-        <v>39</v>
+        <v>40</v>
       </c>
       <c r="B34"/>
       <c r="C34"/>
       <c r="D34"/>
       <c r="E34"/>
       <c r="F34"/>
       <c r="G34"/>
       <c r="H34"/>
       <c r="I34"/>
       <c r="J34"/>
       <c r="K34"/>
       <c r="L34"/>
       <c r="M34"/>
       <c r="N34"/>
       <c r="O34"/>
       <c r="P34"/>
       <c r="Q34"/>
-    </row>
-    <row r="35" spans="1:17">
+      <c r="R34"/>
+      <c r="S34"/>
+    </row>
+    <row r="35" spans="1:19">
       <c r="A35" t="s">
-        <v>40</v>
+        <v>41</v>
       </c>
       <c r="B35">
+        <v>1109590000.0</v>
+      </c>
+      <c r="C35">
+        <v>1109589830.0</v>
+      </c>
+      <c r="D35">
         <v>4933062000.0</v>
       </c>
-      <c r="C35">
+      <c r="E35">
         <v>3710718000.0</v>
       </c>
-      <c r="D35">
+      <c r="F35">
         <v>2348015000.0</v>
       </c>
-      <c r="E35">
+      <c r="G35">
         <v>2972107632.0</v>
       </c>
-      <c r="F35">
+      <c r="H35">
         <v>3582011327.0</v>
       </c>
-      <c r="G35">
+      <c r="I35">
         <v>4275628822.0</v>
       </c>
-      <c r="H35">
+      <c r="J35">
         <v>4944574955.0</v>
       </c>
-      <c r="I35">
+      <c r="K35">
         <v>5639180033.0</v>
       </c>
-      <c r="J35">
+      <c r="L35">
         <v>6308092939.0</v>
       </c>
-      <c r="K35">
+      <c r="M35">
         <v>6979049245.0</v>
       </c>
-      <c r="L35">
+      <c r="N35">
         <v>7638494224.0</v>
       </c>
-      <c r="M35">
+      <c r="O35">
         <v>7997221913.0</v>
       </c>
-      <c r="N35"/>
-      <c r="O35">
+      <c r="P35"/>
+      <c r="Q35">
         <v>9216054991.0</v>
       </c>
-      <c r="P35">
+      <c r="R35">
         <v>9722243781.0</v>
       </c>
-      <c r="Q35"/>
-[...1 lines deleted...]
-    <row r="36" spans="1:17">
+      <c r="S35"/>
+    </row>
+    <row r="36" spans="1:19">
       <c r="A36" t="s">
-        <v>41</v>
+        <v>42</v>
       </c>
       <c r="B36"/>
-      <c r="C36">
+      <c r="C36"/>
+      <c r="D36"/>
+      <c r="E36">
         <v>1000.0</v>
       </c>
-      <c r="D36"/>
-      <c r="E36"/>
       <c r="F36"/>
-      <c r="G36">
+      <c r="G36"/>
+      <c r="H36"/>
+      <c r="I36">
         <v>1463446902.0</v>
       </c>
-      <c r="H36">
+      <c r="J36">
         <v>1474149624.0</v>
       </c>
-      <c r="I36">
+      <c r="K36">
         <v>1493167140.0</v>
       </c>
-      <c r="J36"/>
-      <c r="K36"/>
       <c r="L36"/>
       <c r="M36"/>
       <c r="N36"/>
       <c r="O36"/>
-      <c r="P36">
+      <c r="P36"/>
+      <c r="Q36"/>
+      <c r="R36">
         <v>45578356.0</v>
       </c>
-      <c r="Q36">
+      <c r="S36">
         <v>-13870729155.0</v>
       </c>
     </row>
-    <row r="37" spans="1:17">
+    <row r="37" spans="1:19">
       <c r="A37" t="s">
-        <v>42</v>
+        <v>43</v>
       </c>
       <c r="B37"/>
       <c r="C37"/>
       <c r="D37"/>
       <c r="E37"/>
       <c r="F37"/>
       <c r="G37"/>
       <c r="H37"/>
       <c r="I37"/>
       <c r="J37"/>
       <c r="K37"/>
       <c r="L37"/>
       <c r="M37"/>
       <c r="N37"/>
       <c r="O37"/>
       <c r="P37"/>
       <c r="Q37"/>
-    </row>
-    <row r="38" spans="1:17">
+      <c r="R37"/>
+      <c r="S37"/>
+    </row>
+    <row r="38" spans="1:19">
       <c r="A38" t="s">
-        <v>43</v>
-[...6 lines deleted...]
-      </c>
+        <v>44</v>
+      </c>
+      <c r="B38"/>
+      <c r="C38"/>
       <c r="D38">
         <v>219911230.0</v>
       </c>
       <c r="E38">
         <v>219911230.0</v>
       </c>
       <c r="F38">
+        <v>219911230.0</v>
+      </c>
+      <c r="G38">
+        <v>219911230.0</v>
+      </c>
+      <c r="H38">
         <v>56150690.0</v>
       </c>
-      <c r="G38"/>
-      <c r="H38"/>
       <c r="I38"/>
       <c r="J38"/>
       <c r="K38"/>
       <c r="L38"/>
-      <c r="M38">
+      <c r="M38"/>
+      <c r="N38"/>
+      <c r="O38">
         <v>0.0</v>
       </c>
-      <c r="N38"/>
-[...1 lines deleted...]
-      <c r="P38">
+      <c r="P38"/>
+      <c r="Q38"/>
+      <c r="R38">
         <v>45578356.0</v>
       </c>
-      <c r="Q38"/>
-[...1 lines deleted...]
-    <row r="39" spans="1:17">
+      <c r="S38"/>
+    </row>
+    <row r="39" spans="1:19">
       <c r="A39" t="s">
-        <v>44</v>
+        <v>45</v>
       </c>
       <c r="B39">
+        <v>179700000.0</v>
+      </c>
+      <c r="C39">
+        <v>184722182.0</v>
+      </c>
+      <c r="D39">
         <v>189249000.0</v>
       </c>
-      <c r="C39">
+      <c r="E39">
         <v>221114000.0</v>
       </c>
-      <c r="D39">
+      <c r="F39">
         <v>1066014000.0</v>
       </c>
-      <c r="E39">
+      <c r="G39">
         <v>230915602.0</v>
       </c>
-      <c r="F39">
+      <c r="H39">
         <v>308567999.0</v>
       </c>
-      <c r="G39">
+      <c r="I39">
         <v>382318200.0</v>
       </c>
-      <c r="H39">
+      <c r="J39">
         <v>3151783978.0</v>
       </c>
-      <c r="I39">
+      <c r="K39">
         <v>3920687640.0</v>
       </c>
-      <c r="J39">
+      <c r="L39">
         <v>3175089206.0</v>
       </c>
-      <c r="K39">
+      <c r="M39">
         <v>2969720717.0</v>
       </c>
-      <c r="L39">
+      <c r="N39">
         <v>7859855654.0</v>
       </c>
-      <c r="M39">
+      <c r="O39">
         <v>11417408505.0</v>
       </c>
-      <c r="N39"/>
-      <c r="O39">
+      <c r="P39"/>
+      <c r="Q39">
         <v>4385362471.0</v>
       </c>
-      <c r="P39">
+      <c r="R39">
         <v>2164555374.0</v>
       </c>
-      <c r="Q39"/>
-[...1 lines deleted...]
-    <row r="40" spans="1:17">
+      <c r="S39"/>
+    </row>
+    <row r="40" spans="1:19">
       <c r="A40" t="s">
-        <v>45</v>
+        <v>46</v>
       </c>
       <c r="B40">
+        <v>5247181000.0</v>
+      </c>
+      <c r="C40">
+        <v>2422358987.0</v>
+      </c>
+      <c r="D40">
         <v>2195094000.0</v>
       </c>
-      <c r="C40">
+      <c r="E40">
         <v>2815290000.0</v>
       </c>
-      <c r="D40">
+      <c r="F40">
         <v>3639571000.0</v>
       </c>
-      <c r="E40">
+      <c r="G40">
         <v>824094940.0</v>
       </c>
-      <c r="F40">
+      <c r="H40">
         <v>134876713.0</v>
       </c>
-      <c r="G40">
+      <c r="I40">
         <v>90995691.0</v>
       </c>
-      <c r="H40">
+      <c r="J40">
         <v>263696338.0</v>
       </c>
-      <c r="I40">
+      <c r="K40">
         <v>940601643.0</v>
       </c>
-      <c r="J40">
+      <c r="L40">
         <v>5235274355.0</v>
       </c>
-      <c r="K40">
+      <c r="M40">
         <v>5522610287.0</v>
       </c>
-      <c r="L40">
+      <c r="N40">
         <v>5708701119.0</v>
       </c>
-      <c r="M40">
+      <c r="O40">
         <v>163120682.0</v>
       </c>
-      <c r="N40"/>
-      <c r="O40">
+      <c r="P40"/>
+      <c r="Q40">
         <v>1275567273.0</v>
       </c>
-      <c r="P40">
+      <c r="R40">
         <v>3336991852.0</v>
       </c>
-      <c r="Q40"/>
-[...1 lines deleted...]
-    <row r="41" spans="1:17">
+      <c r="S40"/>
+    </row>
+    <row r="41" spans="1:19">
       <c r="A41" t="s">
-        <v>46</v>
+        <v>47</v>
       </c>
       <c r="B41"/>
       <c r="C41"/>
       <c r="D41"/>
       <c r="E41"/>
       <c r="F41"/>
       <c r="G41"/>
       <c r="H41"/>
       <c r="I41"/>
       <c r="J41"/>
       <c r="K41"/>
       <c r="L41"/>
       <c r="M41"/>
       <c r="N41"/>
       <c r="O41"/>
       <c r="P41"/>
       <c r="Q41"/>
-    </row>
-    <row r="42" spans="1:17">
+      <c r="R41"/>
+      <c r="S41"/>
+    </row>
+    <row r="42" spans="1:19">
       <c r="A42" t="s">
-        <v>47</v>
+        <v>48</v>
       </c>
       <c r="B42">
         <v>29867355000.0</v>
       </c>
       <c r="C42">
-        <v>29867355000.0</v>
+        <v>29867355456.0</v>
       </c>
       <c r="D42">
         <v>29867355000.0</v>
       </c>
       <c r="E42">
+        <v>29867355000.0</v>
+      </c>
+      <c r="F42">
+        <v>29867355000.0</v>
+      </c>
+      <c r="G42">
         <v>29867355456.0</v>
-      </c>
-[...4 lines deleted...]
-        <v>30867355456.0</v>
       </c>
       <c r="H42">
         <v>29867355456.0</v>
       </c>
       <c r="I42">
-        <v>29867355456.0</v>
+        <v>30867355456.0</v>
       </c>
       <c r="J42">
         <v>29867355456.0</v>
       </c>
       <c r="K42">
         <v>29867355456.0</v>
       </c>
       <c r="L42">
         <v>29867355456.0</v>
       </c>
       <c r="M42">
         <v>29867355456.0</v>
       </c>
-      <c r="N42"/>
+      <c r="N42">
+        <v>29867355456.0</v>
+      </c>
       <c r="O42">
+        <v>29867355456.0</v>
+      </c>
+      <c r="P42"/>
+      <c r="Q42">
         <v>987779213.0</v>
       </c>
-      <c r="P42">
+      <c r="R42">
         <v>-227337687.0</v>
       </c>
-      <c r="Q42"/>
-[...1 lines deleted...]
-    <row r="43" spans="1:17">
+      <c r="S42"/>
+    </row>
+    <row r="43" spans="1:19">
       <c r="A43" t="s">
-        <v>48</v>
+        <v>49</v>
       </c>
       <c r="B43"/>
       <c r="C43"/>
       <c r="D43"/>
       <c r="E43"/>
       <c r="F43"/>
       <c r="G43"/>
       <c r="H43"/>
       <c r="I43"/>
       <c r="J43"/>
       <c r="K43"/>
       <c r="L43"/>
       <c r="M43"/>
       <c r="N43"/>
       <c r="O43"/>
       <c r="P43"/>
       <c r="Q43"/>
-    </row>
-    <row r="44" spans="1:17">
+      <c r="R43"/>
+      <c r="S43"/>
+    </row>
+    <row r="44" spans="1:19">
       <c r="A44" t="s">
-        <v>49</v>
+        <v>50</v>
       </c>
       <c r="B44"/>
       <c r="C44"/>
       <c r="D44"/>
       <c r="E44"/>
       <c r="F44"/>
       <c r="G44"/>
       <c r="H44"/>
       <c r="I44"/>
       <c r="J44"/>
       <c r="K44"/>
       <c r="L44"/>
       <c r="M44"/>
       <c r="N44"/>
       <c r="O44"/>
       <c r="P44"/>
       <c r="Q44"/>
-    </row>
-    <row r="45" spans="1:17">
+      <c r="R44"/>
+      <c r="S44"/>
+    </row>
+    <row r="45" spans="1:19">
       <c r="A45" t="s">
-        <v>50</v>
+        <v>51</v>
       </c>
       <c r="B45"/>
       <c r="C45"/>
       <c r="D45"/>
       <c r="E45"/>
       <c r="F45"/>
       <c r="G45"/>
       <c r="H45"/>
       <c r="I45"/>
       <c r="J45"/>
       <c r="K45"/>
       <c r="L45"/>
       <c r="M45"/>
       <c r="N45"/>
       <c r="O45"/>
       <c r="P45"/>
       <c r="Q45"/>
-    </row>
-    <row r="46" spans="1:17">
+      <c r="R45"/>
+      <c r="S45"/>
+    </row>
+    <row r="46" spans="1:19">
       <c r="A46" t="s">
-        <v>51</v>
+        <v>52</v>
       </c>
       <c r="B46">
+        <v>45276790000.0</v>
+      </c>
+      <c r="C46">
+        <v>45499855885.0</v>
+      </c>
+      <c r="D46">
         <v>44231291000.0</v>
       </c>
-      <c r="C46">
+      <c r="E46">
         <v>45227910000.0</v>
       </c>
-      <c r="D46">
+      <c r="F46">
         <v>46304475000.0</v>
       </c>
-      <c r="E46">
+      <c r="G46">
         <v>47270520875.0</v>
       </c>
-      <c r="F46">
+      <c r="H46">
         <v>48338534004.0</v>
       </c>
-      <c r="G46">
+      <c r="I46">
         <v>49973159650.0</v>
       </c>
-      <c r="H46">
+      <c r="J46">
         <v>51072464908.0</v>
       </c>
-      <c r="I46">
+      <c r="K46">
         <v>52111467275.0</v>
       </c>
-      <c r="J46">
+      <c r="L46">
         <v>54814364890.0</v>
       </c>
-      <c r="K46">
+      <c r="M46">
         <v>55238541089.0</v>
       </c>
-      <c r="L46">
+      <c r="N46">
         <v>52478083797.0</v>
       </c>
-      <c r="M46">
+      <c r="O46">
         <v>43523308734.0</v>
       </c>
-      <c r="N46"/>
-      <c r="O46">
+      <c r="P46"/>
+      <c r="Q46">
         <v>35607342077.0</v>
       </c>
-      <c r="P46">
+      <c r="R46">
         <v>35040349675.0</v>
       </c>
-      <c r="Q46"/>
-[...1 lines deleted...]
-    <row r="47" spans="1:17">
+      <c r="S46"/>
+    </row>
+    <row r="47" spans="1:19">
       <c r="A47" t="s">
-        <v>52</v>
-[...1 lines deleted...]
-      <c r="B47">
+        <v>53</v>
+      </c>
+      <c r="B47"/>
+      <c r="C47"/>
+      <c r="D47">
         <v>44231291160.0</v>
       </c>
-      <c r="C47">
+      <c r="E47">
         <v>45227910140.0</v>
       </c>
-      <c r="D47">
+      <c r="F47">
         <v>46304474820.0</v>
       </c>
-      <c r="E47">
+      <c r="G47">
         <v>47270520880.0</v>
       </c>
-      <c r="F47">
+      <c r="H47">
         <v>48338534000.0</v>
       </c>
-      <c r="G47"/>
-      <c r="H47"/>
       <c r="I47"/>
       <c r="J47"/>
       <c r="K47"/>
       <c r="L47"/>
       <c r="M47"/>
       <c r="N47"/>
       <c r="O47"/>
       <c r="P47"/>
       <c r="Q47"/>
-    </row>
-    <row r="48" spans="1:17">
+      <c r="R47"/>
+      <c r="S47"/>
+    </row>
+    <row r="48" spans="1:19">
       <c r="A48" t="s">
-        <v>53</v>
+        <v>54</v>
       </c>
       <c r="B48">
+        <v>-13197639000.0</v>
+      </c>
+      <c r="C48">
+        <v>-13522236743.0</v>
+      </c>
+      <c r="D48">
         <v>-10897325000.0</v>
       </c>
-      <c r="C48">
+      <c r="E48">
         <v>-9046019000.0</v>
       </c>
-      <c r="D48">
+      <c r="F48">
         <v>-5959349000.0</v>
       </c>
-      <c r="E48">
+      <c r="G48">
         <v>-5176192333.0</v>
       </c>
-      <c r="F48">
+      <c r="H48">
         <v>-2155801478.0</v>
       </c>
-      <c r="G48">
+      <c r="I48">
         <v>-340089900.0</v>
       </c>
-      <c r="H48">
+      <c r="J48">
         <v>2429631021.0</v>
       </c>
-      <c r="I48">
+      <c r="K48">
         <v>3357358952.0</v>
-      </c>
-[...4 lines deleted...]
-        <v>6927836505.0</v>
       </c>
       <c r="L48">
         <v>6669938687.0</v>
       </c>
       <c r="M48">
         <v>6927836505.0</v>
       </c>
-      <c r="N48"/>
+      <c r="N48">
+        <v>6669938687.0</v>
+      </c>
       <c r="O48">
+        <v>6927836505.0</v>
+      </c>
+      <c r="P48"/>
+      <c r="Q48">
         <v>9432740855.0</v>
       </c>
-      <c r="P48">
+      <c r="R48">
         <v>7690774536.0</v>
       </c>
-      <c r="Q48"/>
-[...1 lines deleted...]
-    <row r="49" spans="1:17">
+      <c r="S48"/>
+    </row>
+    <row r="49" spans="1:19">
       <c r="A49" t="s">
-        <v>54</v>
+        <v>55</v>
       </c>
       <c r="B49"/>
       <c r="C49"/>
       <c r="D49"/>
       <c r="E49"/>
       <c r="F49"/>
       <c r="G49"/>
       <c r="H49"/>
       <c r="I49"/>
       <c r="J49"/>
       <c r="K49"/>
       <c r="L49"/>
       <c r="M49"/>
       <c r="N49"/>
       <c r="O49"/>
       <c r="P49"/>
       <c r="Q49"/>
-    </row>
-    <row r="50" spans="1:17">
+      <c r="R49"/>
+      <c r="S49"/>
+    </row>
+    <row r="50" spans="1:19">
       <c r="A50" t="s">
-        <v>55</v>
+        <v>56</v>
       </c>
       <c r="B50"/>
       <c r="C50"/>
       <c r="D50"/>
       <c r="E50"/>
       <c r="F50"/>
       <c r="G50"/>
       <c r="H50"/>
       <c r="I50"/>
       <c r="J50"/>
       <c r="K50"/>
       <c r="L50"/>
       <c r="M50"/>
       <c r="N50"/>
       <c r="O50"/>
       <c r="P50"/>
       <c r="Q50"/>
-    </row>
-    <row r="51" spans="1:17">
+      <c r="R50"/>
+      <c r="S50"/>
+    </row>
+    <row r="51" spans="1:19">
       <c r="A51" t="s">
-        <v>56</v>
+        <v>57</v>
       </c>
       <c r="B51">
+        <v>6960427000.0</v>
+      </c>
+      <c r="C51">
+        <v>8000230968.0</v>
+      </c>
+      <c r="D51">
         <v>7133112000.0</v>
       </c>
-      <c r="C51">
+      <c r="E51">
         <v>5893403000.0</v>
       </c>
-      <c r="D51">
+      <c r="F51">
         <v>4552001000.0</v>
       </c>
-      <c r="E51">
+      <c r="G51">
         <v>5193873905.0</v>
       </c>
-      <c r="F51">
+      <c r="H51">
         <v>5833874039.0</v>
       </c>
-      <c r="G51">
+      <c r="I51">
         <v>6683655647.0</v>
       </c>
-      <c r="H51">
+      <c r="J51">
         <v>7343091626.0</v>
       </c>
-      <c r="I51">
+      <c r="K51">
         <v>7970946346.0</v>
       </c>
-      <c r="J51">
+      <c r="L51">
         <v>8607932460.0</v>
       </c>
-      <c r="K51">
+      <c r="M51">
         <v>9233982176.0</v>
       </c>
-      <c r="L51">
+      <c r="N51">
         <v>9849292700.0</v>
       </c>
-      <c r="M51">
+      <c r="O51">
         <v>10034600784.0</v>
       </c>
-      <c r="N51"/>
-      <c r="O51">
+      <c r="P51"/>
+      <c r="Q51">
         <v>10789737708.0</v>
       </c>
-      <c r="P51">
+      <c r="R51">
         <v>11288304504.0</v>
       </c>
-      <c r="Q51"/>
-[...1 lines deleted...]
-    <row r="52" spans="1:17">
+      <c r="S51"/>
+    </row>
+    <row r="52" spans="1:19">
       <c r="A52" t="s">
-        <v>57</v>
+        <v>58</v>
       </c>
       <c r="B52">
+        <v>6250036000.0</v>
+      </c>
+      <c r="C52">
+        <v>7289840217.0</v>
+      </c>
+      <c r="D52">
         <v>2605173000.0</v>
       </c>
-      <c r="C52">
+      <c r="E52">
         <v>2587808000.0</v>
       </c>
-      <c r="D52">
+      <c r="F52">
         <v>2609110000.0</v>
       </c>
-      <c r="E52">
+      <c r="G52">
         <v>2626889230.0</v>
       </c>
-      <c r="F52">
+      <c r="H52">
         <v>2619066085.0</v>
       </c>
-      <c r="G52">
+      <c r="I52">
         <v>2775230199.0</v>
       </c>
-      <c r="H52">
+      <c r="J52">
         <v>2727925525.0</v>
       </c>
-      <c r="I52">
+      <c r="K52">
         <v>2681425166.0</v>
       </c>
-      <c r="J52">
+      <c r="L52">
         <v>2615483118.0</v>
       </c>
-      <c r="K52">
+      <c r="M52">
         <v>2570576529.0</v>
       </c>
-      <c r="L52">
+      <c r="N52">
         <v>6838424056.0</v>
       </c>
-      <c r="M52">
+      <c r="O52">
         <v>2353022469.0</v>
       </c>
-      <c r="N52"/>
-      <c r="O52">
+      <c r="P52"/>
+      <c r="Q52">
         <v>2034623660.0</v>
       </c>
-      <c r="P52">
+      <c r="R52">
         <v>2027001666.0</v>
       </c>
-      <c r="Q52"/>
-[...1 lines deleted...]
-    <row r="53" spans="1:17">
+      <c r="S52"/>
+    </row>
+    <row r="53" spans="1:19">
       <c r="A53" t="s">
-        <v>58</v>
+        <v>59</v>
       </c>
       <c r="B53"/>
       <c r="C53"/>
       <c r="D53"/>
       <c r="E53"/>
       <c r="F53"/>
       <c r="G53"/>
       <c r="H53"/>
       <c r="I53"/>
       <c r="J53"/>
       <c r="K53"/>
       <c r="L53"/>
       <c r="M53"/>
       <c r="N53"/>
       <c r="O53"/>
       <c r="P53"/>
-      <c r="Q53">
+      <c r="Q53"/>
+      <c r="R53"/>
+      <c r="S53">
         <v>27741458310.0</v>
       </c>
     </row>
-    <row r="54" spans="1:17">
+    <row r="54" spans="1:19">
       <c r="A54" t="s">
-        <v>59</v>
+        <v>60</v>
       </c>
       <c r="B54"/>
       <c r="C54"/>
       <c r="D54"/>
       <c r="E54"/>
       <c r="F54"/>
       <c r="G54"/>
       <c r="H54"/>
       <c r="I54"/>
       <c r="J54"/>
       <c r="K54"/>
       <c r="L54"/>
       <c r="M54"/>
       <c r="N54"/>
       <c r="O54"/>
       <c r="P54"/>
       <c r="Q54"/>
-    </row>
-    <row r="55" spans="1:17">
+      <c r="R54"/>
+      <c r="S54"/>
+    </row>
+    <row r="55" spans="1:19">
       <c r="A55" t="s">
-        <v>60</v>
+        <v>61</v>
       </c>
       <c r="B55">
+        <v>63792285000.0</v>
+      </c>
+      <c r="C55">
+        <v>61771338409.0</v>
+      </c>
+      <c r="D55">
         <v>62633894000.0</v>
       </c>
-      <c r="C55">
+      <c r="E55">
         <v>63866021000.0</v>
       </c>
-      <c r="D55">
+      <c r="F55">
         <v>64624223000.0</v>
       </c>
-      <c r="E55">
+      <c r="G55">
         <v>65306444076.0</v>
       </c>
-      <c r="F55">
+      <c r="H55">
         <v>67968926637.0</v>
       </c>
-      <c r="G55">
+      <c r="I55">
         <v>70624353583.0</v>
       </c>
-      <c r="H55">
+      <c r="J55">
         <v>73766754575.0</v>
       </c>
-      <c r="I55">
+      <c r="K55">
         <v>77125206802.0</v>
       </c>
-      <c r="J55">
+      <c r="L55">
         <v>79077796247.0</v>
       </c>
-      <c r="K55">
+      <c r="M55">
         <v>78605661092.0</v>
       </c>
-      <c r="L55">
+      <c r="N55">
         <v>82352215864.0</v>
       </c>
-      <c r="M55">
+      <c r="O55">
         <v>80927420933.0</v>
       </c>
-      <c r="N55"/>
-      <c r="O55">
+      <c r="P55"/>
+      <c r="Q55">
         <v>51305204186.0</v>
       </c>
-      <c r="P55">
+      <c r="R55">
         <v>49980804342.0</v>
       </c>
-      <c r="Q55"/>
-[...1 lines deleted...]
-    <row r="56" spans="1:17">
+      <c r="S55"/>
+    </row>
+    <row r="56" spans="1:19">
       <c r="A56" t="s">
-        <v>61</v>
+        <v>62</v>
       </c>
       <c r="B56">
+        <v>16753164000.0</v>
+      </c>
+      <c r="C56">
+        <v>14490133960.0</v>
+      </c>
+      <c r="D56">
         <v>16870483000.0</v>
       </c>
-      <c r="C56">
+      <c r="E56">
         <v>17086974000.0</v>
       </c>
-      <c r="D56">
+      <c r="F56">
         <v>16749593000.0</v>
       </c>
-      <c r="E56">
+      <c r="G56">
         <v>16446750789.0</v>
       </c>
-      <c r="F56">
+      <c r="H56">
         <v>18185963247.0</v>
       </c>
-      <c r="G56">
+      <c r="I56">
         <v>19187747031.0</v>
       </c>
-      <c r="H56">
+      <c r="J56">
         <v>21220140043.0</v>
       </c>
-      <c r="I56">
+      <c r="K56">
         <v>23520572387.0</v>
       </c>
-      <c r="J56">
+      <c r="L56">
         <v>24249818417.0</v>
       </c>
-      <c r="K56">
+      <c r="M56">
         <v>23353507063.0</v>
       </c>
-      <c r="L56">
+      <c r="N56">
         <v>29860519127.0</v>
       </c>
-      <c r="M56">
+      <c r="O56">
         <v>37390499259.0</v>
       </c>
-      <c r="N56"/>
-      <c r="O56">
+      <c r="P56"/>
+      <c r="Q56">
         <v>15652283753.0</v>
       </c>
-      <c r="P56">
+      <c r="R56">
         <v>14894876311.0</v>
       </c>
-      <c r="Q56">
+      <c r="S56">
         <v>13870729155.0</v>
       </c>
     </row>
-    <row r="57" spans="1:17">
+    <row r="57" spans="1:19">
       <c r="A57" t="s">
-        <v>62</v>
+        <v>63</v>
       </c>
       <c r="B57">
+        <v>14060014000.0</v>
+      </c>
+      <c r="C57">
+        <v>12363665565.0</v>
+      </c>
+      <c r="D57">
         <v>6805217000.0</v>
       </c>
-      <c r="C57">
+      <c r="E57">
         <v>7408382000.0</v>
       </c>
-      <c r="D57">
+      <c r="F57">
         <v>7442617000.0</v>
       </c>
-      <c r="E57">
+      <c r="G57">
         <v>5717588878.0</v>
       </c>
-      <c r="F57">
+      <c r="H57">
         <v>4761676234.0</v>
       </c>
-      <c r="G57">
+      <c r="I57">
         <v>4907774108.0</v>
       </c>
-      <c r="H57">
+      <c r="J57">
         <v>4594119108.0</v>
       </c>
-      <c r="I57">
+      <c r="K57">
         <v>6330238325.0</v>
       </c>
-      <c r="J57">
+      <c r="L57">
         <v>10979069562.0</v>
       </c>
-      <c r="K57">
+      <c r="M57">
         <v>10941656780.0</v>
       </c>
-      <c r="L57">
+      <c r="N57">
         <v>10259142168.0</v>
       </c>
-      <c r="M57">
+      <c r="O57">
         <v>4142904875.0</v>
       </c>
-      <c r="N57"/>
-      <c r="O57">
+      <c r="P57"/>
+      <c r="Q57">
         <v>6895966814.0</v>
       </c>
-      <c r="P57">
+      <c r="R57">
         <v>7795123712.0</v>
       </c>
-      <c r="Q57"/>
-[...1 lines deleted...]
-    <row r="58" spans="1:17">
+      <c r="S57"/>
+    </row>
+    <row r="58" spans="1:19">
       <c r="A58" t="s">
-        <v>63</v>
+        <v>64</v>
       </c>
       <c r="B58">
+        <v>15169604000.0</v>
+      </c>
+      <c r="C58">
+        <v>13473255395.0</v>
+      </c>
+      <c r="D58">
         <v>11738279000.0</v>
       </c>
-      <c r="C58">
+      <c r="E58">
         <v>11119100000.0</v>
       </c>
-      <c r="D58">
+      <c r="F58">
         <v>9790632000.0</v>
       </c>
-      <c r="E58">
+      <c r="G58">
         <v>8689696510.0</v>
       </c>
-      <c r="F58">
+      <c r="H58">
         <v>8343687561.0</v>
       </c>
-      <c r="G58">
+      <c r="I58">
         <v>9183402930.0</v>
       </c>
-      <c r="H58">
+      <c r="J58">
         <v>9538694063.0</v>
       </c>
-      <c r="I58">
+      <c r="K58">
         <v>11969418359.0</v>
       </c>
-      <c r="J58">
+      <c r="L58">
         <v>17287162502.0</v>
       </c>
-      <c r="K58">
+      <c r="M58">
         <v>17920706025.0</v>
       </c>
-      <c r="L58">
+      <c r="N58">
         <v>17897636392.0</v>
       </c>
-      <c r="M58">
+      <c r="O58">
         <v>12140126789.0</v>
       </c>
-      <c r="N58"/>
-      <c r="O58">
+      <c r="P58"/>
+      <c r="Q58">
         <v>16112021805.0</v>
       </c>
-      <c r="P58">
+      <c r="R58">
         <v>17517367493.0</v>
       </c>
-      <c r="Q58"/>
-[...1 lines deleted...]
-    <row r="59" spans="1:17">
+      <c r="S58"/>
+    </row>
+    <row r="59" spans="1:19">
       <c r="A59" t="s">
-        <v>64</v>
+        <v>65</v>
       </c>
       <c r="B59"/>
       <c r="C59"/>
       <c r="D59"/>
       <c r="E59"/>
       <c r="F59"/>
       <c r="G59"/>
       <c r="H59"/>
       <c r="I59"/>
       <c r="J59"/>
       <c r="K59"/>
       <c r="L59"/>
       <c r="M59"/>
       <c r="N59"/>
       <c r="O59"/>
       <c r="P59"/>
       <c r="Q59"/>
-    </row>
-    <row r="60" spans="1:17">
+      <c r="R59"/>
+      <c r="S59"/>
+    </row>
+    <row r="60" spans="1:19">
       <c r="A60" t="s">
-        <v>65</v>
+        <v>66</v>
       </c>
       <c r="B60">
+        <v>48622681000.0</v>
+      </c>
+      <c r="C60">
+        <v>48298083014.0</v>
+      </c>
+      <c r="D60">
         <v>50895615000.0</v>
       </c>
-      <c r="C60">
+      <c r="E60">
         <v>52746921000.0</v>
       </c>
-      <c r="D60">
+      <c r="F60">
         <v>54833591000.0</v>
       </c>
-      <c r="E60">
+      <c r="G60">
         <v>56616747566.0</v>
       </c>
-      <c r="F60">
+      <c r="H60">
         <v>59625239075.0</v>
       </c>
-      <c r="G60">
+      <c r="I60">
         <v>61440950653.0</v>
       </c>
-      <c r="H60">
+      <c r="J60">
         <v>64228060512.0</v>
       </c>
-      <c r="I60">
+      <c r="K60">
         <v>65155788443.0</v>
       </c>
-      <c r="J60">
+      <c r="L60">
         <v>61790633745.0</v>
       </c>
-      <c r="K60">
+      <c r="M60">
         <v>60684955067.0</v>
       </c>
-      <c r="L60">
+      <c r="N60">
         <v>64454579471.0</v>
       </c>
-      <c r="M60">
+      <c r="O60">
         <v>68787294144.0</v>
       </c>
-      <c r="N60"/>
-      <c r="O60">
+      <c r="P60"/>
+      <c r="Q60">
         <v>35193182381.0</v>
       </c>
-      <c r="P60">
+      <c r="R60">
         <v>32463436849.0</v>
       </c>
-      <c r="Q60">
+      <c r="S60">
         <v>13027779215.0</v>
       </c>
     </row>
-    <row r="61" spans="1:17">
+    <row r="61" spans="1:19">
       <c r="A61" t="s">
-        <v>66</v>
+        <v>67</v>
       </c>
       <c r="B61"/>
       <c r="C61"/>
       <c r="D61"/>
       <c r="E61"/>
       <c r="F61"/>
       <c r="G61"/>
       <c r="H61"/>
       <c r="I61"/>
       <c r="J61"/>
       <c r="K61"/>
       <c r="L61"/>
       <c r="M61"/>
       <c r="N61"/>
       <c r="O61"/>
       <c r="P61"/>
       <c r="Q61"/>
-    </row>
-    <row r="62" spans="1:17">
+      <c r="R61"/>
+      <c r="S61"/>
+    </row>
+    <row r="62" spans="1:19">
       <c r="A62" t="s">
-        <v>67</v>
+        <v>68</v>
       </c>
       <c r="B62"/>
       <c r="C62"/>
       <c r="D62"/>
       <c r="E62"/>
       <c r="F62"/>
       <c r="G62"/>
       <c r="H62"/>
       <c r="I62"/>
       <c r="J62"/>
       <c r="K62"/>
       <c r="L62"/>
       <c r="M62"/>
       <c r="N62"/>
       <c r="O62"/>
       <c r="P62"/>
       <c r="Q62"/>
+      <c r="R62"/>
+      <c r="S62"/>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet3.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:G32"/>
+  <dimension ref="A1:H32"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="39.99" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="13.997" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="13.997" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="13.997" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="13.997" bestFit="true" customWidth="true" style="0"/>
     <col min="6" max="6" width="13.997" bestFit="true" customWidth="true" style="0"/>
     <col min="7" max="7" width="13.997" bestFit="true" customWidth="true" style="0"/>
+    <col min="8" max="8" width="13.997" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:7">
+    <row r="1" spans="1:8">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
       <c r="C1" t="s">
         <v>2</v>
       </c>
       <c r="D1" t="s">
         <v>3</v>
       </c>
       <c r="E1" t="s">
         <v>4</v>
       </c>
       <c r="F1" t="s">
         <v>5</v>
       </c>
       <c r="G1" t="s">
         <v>6</v>
       </c>
-    </row>
-    <row r="2" spans="1:7">
+      <c r="H1" t="s">
+        <v>7</v>
+      </c>
+    </row>
+    <row r="2" spans="1:8">
       <c r="A2" t="s">
-        <v>80</v>
+        <v>82</v>
       </c>
       <c r="B2">
+        <v>8029832000.0</v>
+      </c>
+      <c r="C2">
         <v>7783114000.0</v>
       </c>
-      <c r="C2">
+      <c r="D2">
         <v>14334617000.0</v>
       </c>
-      <c r="D2">
+      <c r="E2">
         <v>19203618876.0</v>
       </c>
-      <c r="E2">
+      <c r="F2">
         <v>22189026000.0</v>
       </c>
-      <c r="F2">
+      <c r="G2">
         <v>28621037989.0</v>
       </c>
-      <c r="G2">
+      <c r="H2">
         <v>8993552900.0</v>
       </c>
     </row>
-    <row r="3" spans="1:7">
+    <row r="3" spans="1:8">
       <c r="A3" t="s">
-        <v>81</v>
+        <v>83</v>
       </c>
       <c r="B3">
+        <v>4240297000.0</v>
+      </c>
+      <c r="C3">
         <v>4492584000.0</v>
       </c>
-      <c r="C3">
+      <c r="D3">
         <v>4151905000.0</v>
       </c>
-      <c r="D3">
+      <c r="E3">
         <v>2969062552.0</v>
       </c>
-      <c r="E3">
+      <c r="F3">
         <v>1728071000.0</v>
       </c>
-      <c r="F3">
+      <c r="G3">
         <v>759524953.0</v>
       </c>
-      <c r="G3">
+      <c r="H3">
         <v>205258897.0</v>
       </c>
     </row>
-    <row r="4" spans="1:7">
+    <row r="4" spans="1:8">
       <c r="A4" t="s">
-        <v>82</v>
+        <v>84</v>
       </c>
       <c r="B4"/>
       <c r="C4"/>
       <c r="D4"/>
       <c r="E4"/>
       <c r="F4"/>
       <c r="G4"/>
-    </row>
-    <row r="5" spans="1:7">
+      <c r="H4"/>
+    </row>
+    <row r="5" spans="1:8">
       <c r="A5" t="s">
-        <v>83</v>
+        <v>85</v>
       </c>
       <c r="B5">
+        <v>-8241756000.0</v>
+      </c>
+      <c r="C5">
         <v>-7791203000.0</v>
       </c>
-      <c r="C5">
+      <c r="D5">
         <v>-2603039000.0</v>
       </c>
-      <c r="D5">
+      <c r="E5">
         <v>4553297918.0</v>
       </c>
-      <c r="E5">
+      <c r="F5">
         <v>34308021000.0</v>
       </c>
-      <c r="F5">
+      <c r="G5">
         <v>48699632554.0</v>
       </c>
-      <c r="G5">
+      <c r="H5">
         <v>421362813.0</v>
       </c>
     </row>
-    <row r="6" spans="1:7">
+    <row r="6" spans="1:8">
       <c r="A6" t="s">
-        <v>84</v>
+        <v>86</v>
       </c>
       <c r="B6">
+        <v>-4001459000.0</v>
+      </c>
+      <c r="C6">
         <v>-3298619000.0</v>
       </c>
-      <c r="C6">
+      <c r="D6">
         <v>1548866000.0</v>
       </c>
-      <c r="D6">
+      <c r="E6">
         <v>7522360470.0</v>
       </c>
-      <c r="E6">
+      <c r="F6">
         <v>36036092000.0</v>
       </c>
-      <c r="F6">
+      <c r="G6">
         <v>49459157507.0</v>
       </c>
-      <c r="G6">
+      <c r="H6">
         <v>626621710.0</v>
       </c>
     </row>
-    <row r="7" spans="1:7">
+    <row r="7" spans="1:8">
       <c r="A7" t="s">
-        <v>85</v>
+        <v>87</v>
       </c>
       <c r="B7"/>
       <c r="C7"/>
       <c r="D7"/>
       <c r="E7"/>
       <c r="F7"/>
       <c r="G7"/>
-    </row>
-    <row r="8" spans="1:7">
+      <c r="H7"/>
+    </row>
+    <row r="8" spans="1:8">
       <c r="A8" t="s">
-        <v>86</v>
+        <v>88</v>
       </c>
       <c r="B8"/>
       <c r="C8"/>
       <c r="D8"/>
       <c r="E8"/>
       <c r="F8"/>
       <c r="G8"/>
-    </row>
-    <row r="9" spans="1:7">
+      <c r="H8"/>
+    </row>
+    <row r="9" spans="1:8">
       <c r="A9" t="s">
-        <v>87</v>
+        <v>89</v>
       </c>
       <c r="B9">
+        <v>-1400744000.0</v>
+      </c>
+      <c r="C9">
         <v>-1392099000.0</v>
       </c>
-      <c r="C9">
+      <c r="D9">
         <v>8388700000.0</v>
       </c>
-      <c r="D9">
+      <c r="E9">
         <v>18533808949.0</v>
       </c>
-      <c r="E9">
+      <c r="F9">
         <v>53600641000.0</v>
       </c>
-      <c r="F9">
+      <c r="G9">
         <v>59168885196.0</v>
       </c>
-      <c r="G9">
+      <c r="H9">
         <v>3028137911.0</v>
       </c>
     </row>
-    <row r="10" spans="1:7">
+    <row r="10" spans="1:8">
       <c r="A10" t="s">
-        <v>88</v>
+        <v>90</v>
       </c>
       <c r="B10">
+        <v>-8567943000.0</v>
+      </c>
+      <c r="C10">
         <v>-8273605000.0</v>
       </c>
-      <c r="C10">
+      <c r="D10">
         <v>-3587487000.0</v>
       </c>
-      <c r="D10">
+      <c r="E10">
         <v>596315821.0</v>
       </c>
-      <c r="E10">
+      <c r="F10">
         <v>34127602000.0</v>
       </c>
-      <c r="F10">
+      <c r="G10">
         <v>48689532960.0</v>
       </c>
-      <c r="G10">
+      <c r="H10">
         <v>420690583.0</v>
       </c>
     </row>
-    <row r="11" spans="1:7">
+    <row r="11" spans="1:8">
       <c r="A11" t="s">
-        <v>89</v>
+        <v>91</v>
       </c>
       <c r="B11">
+        <v>-221899000.0</v>
+      </c>
+      <c r="C11">
         <v>259947000.0</v>
       </c>
-      <c r="C11">
+      <c r="D11">
         <v>-17010000.0</v>
       </c>
-      <c r="D11">
+      <c r="E11">
         <v>359253852.0</v>
       </c>
-      <c r="E11">
+      <c r="F11">
         <v>7496255000.0</v>
       </c>
-      <c r="F11">
+      <c r="G11">
         <v>10727088429.0</v>
       </c>
-      <c r="G11">
+      <c r="H11">
         <v>112275525.0</v>
       </c>
     </row>
-    <row r="12" spans="1:7">
+    <row r="12" spans="1:8">
       <c r="A12" t="s">
-        <v>90</v>
+        <v>92</v>
       </c>
       <c r="B12">
+        <v>672711000.0</v>
+      </c>
+      <c r="C12">
         <v>482402000.0</v>
       </c>
-      <c r="C12">
+      <c r="D12">
         <v>663423000.0</v>
       </c>
-      <c r="D12">
+      <c r="E12">
         <v>759202163.0</v>
       </c>
-      <c r="E12">
+      <c r="F12">
         <v>180419000.0</v>
       </c>
-      <c r="F12">
+      <c r="G12">
         <v>10099594.0</v>
       </c>
-      <c r="G12">
+      <c r="H12">
         <v>1298454.0</v>
       </c>
     </row>
-    <row r="13" spans="1:7">
+    <row r="13" spans="1:8">
       <c r="A13" t="s">
-        <v>91</v>
-[...1 lines deleted...]
-      <c r="B13">
+        <v>93</v>
+      </c>
+      <c r="B13"/>
+      <c r="C13">
         <v>481585690.0</v>
       </c>
-      <c r="C13">
+      <c r="D13">
         <v>660577310.0</v>
       </c>
-      <c r="D13">
+      <c r="E13">
         <v>734781450.0</v>
       </c>
-      <c r="E13"/>
       <c r="F13"/>
       <c r="G13"/>
-    </row>
-    <row r="14" spans="1:7">
+      <c r="H13"/>
+    </row>
+    <row r="14" spans="1:8">
       <c r="A14" t="s">
-        <v>92</v>
+        <v>94</v>
       </c>
       <c r="B14"/>
       <c r="C14"/>
       <c r="D14"/>
       <c r="E14"/>
       <c r="F14"/>
       <c r="G14"/>
-    </row>
-    <row r="15" spans="1:7">
+      <c r="H14"/>
+    </row>
+    <row r="15" spans="1:8">
       <c r="A15" t="s">
-        <v>93</v>
+        <v>95</v>
       </c>
       <c r="B15">
+        <v>-8346044000.0</v>
+      </c>
+      <c r="C15">
         <v>-8533551000.0</v>
       </c>
-      <c r="C15">
+      <c r="D15">
         <v>-3570478000.0</v>
       </c>
-      <c r="D15">
+      <c r="E15">
         <v>237061969.0</v>
       </c>
-      <c r="E15">
+      <c r="F15">
         <v>26631346000.0</v>
       </c>
-      <c r="F15">
+      <c r="G15">
         <v>37962444531.0</v>
       </c>
-      <c r="G15">
+      <c r="H15">
         <v>308415058.0</v>
       </c>
     </row>
-    <row r="16" spans="1:7">
+    <row r="16" spans="1:8">
       <c r="A16" t="s">
-        <v>94</v>
-[...1 lines deleted...]
-      <c r="B16">
+        <v>96</v>
+      </c>
+      <c r="B16"/>
+      <c r="C16">
         <v>-8533551290.0</v>
       </c>
-      <c r="C16">
+      <c r="D16">
         <v>-3570477550.0</v>
       </c>
-      <c r="D16">
+      <c r="E16">
         <v>237061970.0</v>
       </c>
-      <c r="E16"/>
       <c r="F16"/>
       <c r="G16"/>
-    </row>
-    <row r="17" spans="1:7">
+      <c r="H16"/>
+    </row>
+    <row r="17" spans="1:8">
       <c r="A17" t="s">
-        <v>95</v>
+        <v>97</v>
       </c>
       <c r="B17"/>
       <c r="C17"/>
       <c r="D17"/>
       <c r="E17"/>
       <c r="F17"/>
       <c r="G17"/>
-    </row>
-    <row r="18" spans="1:7">
+      <c r="H17"/>
+    </row>
+    <row r="18" spans="1:8">
       <c r="A18" t="s">
-        <v>96</v>
+        <v>98</v>
       </c>
       <c r="B18"/>
       <c r="C18"/>
       <c r="D18"/>
       <c r="E18"/>
       <c r="F18"/>
       <c r="G18"/>
-    </row>
-    <row r="19" spans="1:7">
+      <c r="H18"/>
+    </row>
+    <row r="19" spans="1:8">
       <c r="A19" t="s">
-        <v>97</v>
+        <v>99</v>
       </c>
       <c r="B19"/>
       <c r="C19"/>
       <c r="D19"/>
       <c r="E19"/>
       <c r="F19"/>
       <c r="G19"/>
-    </row>
-    <row r="20" spans="1:7">
+      <c r="H19"/>
+    </row>
+    <row r="20" spans="1:8">
       <c r="A20" t="s">
-        <v>98</v>
+        <v>100</v>
       </c>
       <c r="B20"/>
       <c r="C20"/>
       <c r="D20"/>
       <c r="E20"/>
       <c r="F20"/>
       <c r="G20"/>
-    </row>
-    <row r="21" spans="1:7">
+      <c r="H20"/>
+    </row>
+    <row r="21" spans="1:8">
       <c r="A21" t="s">
-        <v>99</v>
+        <v>101</v>
       </c>
       <c r="B21">
+        <v>-8241756000.0</v>
+      </c>
+      <c r="C21">
         <v>-8574965000.0</v>
       </c>
-      <c r="C21">
+      <c r="D21">
         <v>-2503769000.0</v>
       </c>
-      <c r="D21">
+      <c r="E21">
         <v>4588375520.0</v>
       </c>
-      <c r="E21">
+      <c r="F21">
         <v>34091878000.0</v>
       </c>
-      <c r="F21">
+      <c r="G21">
         <v>48647911750.0</v>
       </c>
-      <c r="G21">
+      <c r="H21">
         <v>421362810.0</v>
       </c>
     </row>
-    <row r="22" spans="1:7">
+    <row r="22" spans="1:8">
       <c r="A22" t="s">
-        <v>100</v>
+        <v>102</v>
       </c>
       <c r="B22"/>
       <c r="C22"/>
       <c r="D22"/>
       <c r="E22"/>
       <c r="F22"/>
       <c r="G22"/>
-    </row>
-    <row r="23" spans="1:7">
+      <c r="H22"/>
+    </row>
+    <row r="23" spans="1:8">
       <c r="A23" t="s">
-        <v>101</v>
+        <v>103</v>
       </c>
       <c r="B23">
+        <v>14870844000.0</v>
+      </c>
+      <c r="C23">
         <v>14965979000.0</v>
       </c>
-      <c r="C23">
+      <c r="D23">
         <v>25326356000.0</v>
       </c>
-      <c r="D23">
+      <c r="E23">
         <v>33149052301.0</v>
       </c>
-      <c r="E23">
+      <c r="F23">
         <v>41697790000.0</v>
       </c>
-      <c r="F23">
+      <c r="G23">
         <v>39142011431.0</v>
       </c>
-      <c r="G23">
+      <c r="H23">
         <v>11600327998.0</v>
       </c>
     </row>
-    <row r="24" spans="1:7">
+    <row r="24" spans="1:8">
       <c r="A24" t="s">
-        <v>102</v>
+        <v>104</v>
       </c>
       <c r="B24"/>
       <c r="C24"/>
       <c r="D24"/>
       <c r="E24"/>
       <c r="F24"/>
       <c r="G24"/>
-    </row>
-    <row r="25" spans="1:7">
+      <c r="H24"/>
+    </row>
+    <row r="25" spans="1:8">
       <c r="A25" t="s">
-        <v>103</v>
+        <v>105</v>
       </c>
       <c r="B25"/>
       <c r="C25"/>
       <c r="D25"/>
       <c r="E25"/>
       <c r="F25"/>
       <c r="G25"/>
-    </row>
-    <row r="26" spans="1:7">
+      <c r="H25"/>
+    </row>
+    <row r="26" spans="1:8">
       <c r="A26" t="s">
-        <v>104</v>
+        <v>106</v>
       </c>
       <c r="B26"/>
       <c r="C26"/>
       <c r="D26"/>
       <c r="E26"/>
-      <c r="F26">
+      <c r="F26"/>
+      <c r="G26">
         <v>728183562.0</v>
       </c>
-      <c r="G26">
+      <c r="H26">
         <v>55500000.0</v>
       </c>
     </row>
-    <row r="27" spans="1:7">
+    <row r="27" spans="1:8">
       <c r="A27" t="s">
-        <v>105</v>
-[...1 lines deleted...]
-      <c r="B27">
+        <v>107</v>
+      </c>
+      <c r="B27"/>
+      <c r="C27">
         <v>1303926000.0</v>
       </c>
-      <c r="C27">
+      <c r="D27">
         <v>1945946000.0</v>
       </c>
-      <c r="D27">
+      <c r="E27">
         <v>3363012565.0</v>
       </c>
-      <c r="E27">
+      <c r="F27">
         <v>7925859000.0</v>
       </c>
-      <c r="F27">
+      <c r="G27">
         <v>1034944291.0</v>
       </c>
-      <c r="G27">
+      <c r="H27">
         <v>191020363.0</v>
       </c>
     </row>
-    <row r="28" spans="1:7">
+    <row r="28" spans="1:8">
       <c r="A28" t="s">
-        <v>106</v>
-[...1 lines deleted...]
-      <c r="B28">
+        <v>108</v>
+      </c>
+      <c r="B28"/>
+      <c r="C28">
         <v>7862780000.0</v>
       </c>
-      <c r="C28">
+      <c r="D28">
         <v>11239647000.0</v>
       </c>
-      <c r="D28">
+      <c r="E28">
         <v>13086997476.0</v>
       </c>
-      <c r="E28">
+      <c r="F28">
         <v>11973879000.0</v>
       </c>
-      <c r="F28">
+      <c r="G28">
         <v>8926968062.0</v>
       </c>
-      <c r="G28">
+      <c r="H28">
         <v>2281477061.0</v>
       </c>
     </row>
-    <row r="29" spans="1:7">
+    <row r="29" spans="1:8">
       <c r="A29" t="s">
-        <v>107</v>
-[...1 lines deleted...]
-      <c r="B29">
+        <v>109</v>
+      </c>
+      <c r="B29"/>
+      <c r="C29">
         <v>259946710.0</v>
       </c>
-      <c r="C29">
+      <c r="D29">
         <v>-17009890.0</v>
       </c>
-      <c r="D29">
+      <c r="E29">
         <v>359253850.0</v>
       </c>
-      <c r="E29"/>
       <c r="F29"/>
       <c r="G29"/>
-    </row>
-    <row r="30" spans="1:7">
+      <c r="H29"/>
+    </row>
+    <row r="30" spans="1:8">
       <c r="A30" t="s">
-        <v>108</v>
+        <v>110</v>
       </c>
       <c r="B30">
+        <v>6841012000.0</v>
+      </c>
+      <c r="C30">
         <v>7182866000.0</v>
       </c>
-      <c r="C30">
+      <c r="D30">
         <v>10892469000.0</v>
       </c>
-      <c r="D30">
+      <c r="E30">
         <v>13945433425.0</v>
       </c>
-      <c r="E30">
+      <c r="F30">
         <v>19508764000.0</v>
       </c>
-      <c r="F30">
+      <c r="G30">
         <v>10520973442.0</v>
       </c>
-      <c r="G30">
+      <c r="H30">
         <v>2606775098.0</v>
       </c>
     </row>
-    <row r="31" spans="1:7">
+    <row r="31" spans="1:8">
       <c r="A31" t="s">
-        <v>109</v>
+        <v>111</v>
       </c>
       <c r="B31">
+        <v>-326187000.0</v>
+      </c>
+      <c r="C31">
         <v>301360000.0</v>
       </c>
-      <c r="C31">
+      <c r="D31">
         <v>-1083718000.0</v>
       </c>
-      <c r="D31">
+      <c r="E31">
         <v>-3992059699.0</v>
       </c>
-      <c r="E31">
+      <c r="F31">
         <v>35724000.0</v>
       </c>
-      <c r="F31">
+      <c r="G31">
         <v>41621206.0</v>
       </c>
-      <c r="G31">
+      <c r="H31">
         <v>-672230.0</v>
       </c>
     </row>
-    <row r="32" spans="1:7">
+    <row r="32" spans="1:8">
       <c r="A32" t="s">
-        <v>110</v>
+        <v>112</v>
       </c>
       <c r="B32">
+        <v>6629088000.0</v>
+      </c>
+      <c r="C32">
         <v>6391014000.0</v>
       </c>
-      <c r="C32">
+      <c r="D32">
         <v>22723318000.0</v>
       </c>
-      <c r="D32">
+      <c r="E32">
         <v>37737427825.0</v>
       </c>
-      <c r="E32">
+      <c r="F32">
         <v>75789667000.0</v>
       </c>
-      <c r="F32">
+      <c r="G32">
         <v>87789923185.0</v>
       </c>
-      <c r="G32">
+      <c r="H32">
         <v>12021690811.0</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet4.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:Q32"/>
+  <dimension ref="A1:S32"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="39.99" bestFit="true" customWidth="true" style="0"/>
-    <col min="2" max="2" width="13.997" bestFit="true" customWidth="true" style="0"/>
+    <col min="2" max="2" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="13.997" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="13.997" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="13.997" bestFit="true" customWidth="true" style="0"/>
     <col min="6" max="6" width="13.997" bestFit="true" customWidth="true" style="0"/>
     <col min="7" max="7" width="13.997" bestFit="true" customWidth="true" style="0"/>
-    <col min="8" max="8" width="12.854" bestFit="true" customWidth="true" style="0"/>
+    <col min="8" max="8" width="13.997" bestFit="true" customWidth="true" style="0"/>
     <col min="9" max="9" width="13.997" bestFit="true" customWidth="true" style="0"/>
     <col min="10" max="10" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="11" max="11" width="13.997" bestFit="true" customWidth="true" style="0"/>
-    <col min="12" max="12" width="13.997" bestFit="true" customWidth="true" style="0"/>
+    <col min="12" max="12" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="13" max="13" width="13.997" bestFit="true" customWidth="true" style="0"/>
-    <col min="14" max="14" width="12.854" bestFit="true" customWidth="true" style="0"/>
+    <col min="14" max="14" width="13.997" bestFit="true" customWidth="true" style="0"/>
     <col min="15" max="15" width="13.997" bestFit="true" customWidth="true" style="0"/>
-    <col min="16" max="16" width="13.997" bestFit="true" customWidth="true" style="0"/>
+    <col min="16" max="16" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="17" max="17" width="13.997" bestFit="true" customWidth="true" style="0"/>
+    <col min="18" max="18" width="13.997" bestFit="true" customWidth="true" style="0"/>
+    <col min="19" max="19" width="13.997" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:17">
+    <row r="1" spans="1:19">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
-        <v>68</v>
+        <v>69</v>
       </c>
       <c r="C1" t="s">
-        <v>69</v>
+        <v>1</v>
       </c>
       <c r="D1" t="s">
         <v>70</v>
       </c>
       <c r="E1" t="s">
-        <v>1</v>
+        <v>71</v>
       </c>
       <c r="F1" t="s">
-        <v>71</v>
+        <v>72</v>
       </c>
       <c r="G1" t="s">
-        <v>72</v>
+        <v>2</v>
       </c>
       <c r="H1" t="s">
         <v>73</v>
       </c>
       <c r="I1" t="s">
-        <v>2</v>
+        <v>74</v>
       </c>
       <c r="J1" t="s">
-        <v>74</v>
+        <v>75</v>
       </c>
       <c r="K1" t="s">
-        <v>75</v>
+        <v>3</v>
       </c>
       <c r="L1" t="s">
         <v>76</v>
       </c>
       <c r="M1" t="s">
-        <v>3</v>
+        <v>77</v>
       </c>
       <c r="N1" t="s">
-        <v>77</v>
+        <v>78</v>
       </c>
       <c r="O1" t="s">
-        <v>78</v>
+        <v>4</v>
       </c>
       <c r="P1" t="s">
-        <v>4</v>
+        <v>79</v>
       </c>
       <c r="Q1" t="s">
-        <v>79</v>
-[...2 lines deleted...]
-    <row r="2" spans="1:17">
+        <v>80</v>
+      </c>
+      <c r="R1" t="s">
+        <v>5</v>
+      </c>
+      <c r="S1" t="s">
+        <v>81</v>
+      </c>
+    </row>
+    <row r="2" spans="1:19">
       <c r="A2" t="s">
-        <v>80</v>
+        <v>82</v>
       </c>
       <c r="B2">
+        <v>3580052634.0</v>
+      </c>
+      <c r="C2">
+        <v>2105362618.0</v>
+      </c>
+      <c r="D2">
         <v>2124981898.0</v>
       </c>
-      <c r="C2">
+      <c r="E2">
         <v>1788586531.0</v>
       </c>
-      <c r="D2">
+      <c r="F2">
         <v>1631259789.0</v>
       </c>
-      <c r="E2">
+      <c r="G2">
         <v>2330930508.0</v>
       </c>
-      <c r="F2">
+      <c r="H2">
         <v>1761060549.0</v>
       </c>
-      <c r="G2">
+      <c r="I2">
         <v>1397734352.0</v>
       </c>
-      <c r="H2">
+      <c r="J2">
         <v>3549521906.0</v>
       </c>
-      <c r="I2">
+      <c r="K2">
         <v>5072292215.0</v>
       </c>
-      <c r="J2">
+      <c r="L2">
         <v>1749595085.0</v>
       </c>
-      <c r="K2">
+      <c r="M2">
         <v>3885816614.0</v>
       </c>
-      <c r="L2">
+      <c r="N2">
         <v>3626913567.0</v>
       </c>
-      <c r="M2">
+      <c r="O2">
         <v>5190838009.0</v>
       </c>
-      <c r="N2">
+      <c r="P2">
         <v>2776069277.0</v>
       </c>
-      <c r="O2">
+      <c r="Q2">
         <v>5633497664.0</v>
       </c>
-      <c r="P2">
+      <c r="R2">
         <v>6787225951.0</v>
       </c>
-      <c r="Q2">
+      <c r="S2">
         <v>4417629065.0</v>
       </c>
     </row>
-    <row r="3" spans="1:17">
+    <row r="3" spans="1:19">
       <c r="A3" t="s">
-        <v>81</v>
+        <v>83</v>
       </c>
       <c r="B3">
+        <v>1103007119.0</v>
+      </c>
+      <c r="C3">
+        <v>1047641583.0</v>
+      </c>
+      <c r="D3">
         <v>1103142721.0</v>
       </c>
-      <c r="C3">
+      <c r="E3">
         <v>1103341180.0</v>
       </c>
-      <c r="D3">
+      <c r="F3">
         <v>986464347.0</v>
       </c>
-      <c r="E3">
+      <c r="G3">
         <v>1039891128.0</v>
       </c>
-      <c r="F3">
+      <c r="H3">
         <v>1126367848.0</v>
       </c>
-      <c r="G3">
+      <c r="I3">
         <v>1154830537.0</v>
       </c>
-      <c r="H3">
+      <c r="J3">
         <v>1171494298.0</v>
       </c>
-      <c r="I3">
+      <c r="K3">
         <v>1246552017.0</v>
       </c>
-      <c r="J3">
+      <c r="L3">
         <v>506918186.0</v>
       </c>
-      <c r="K3">
+      <c r="M3">
         <v>1202591562.0</v>
       </c>
-      <c r="L3">
+      <c r="N3">
         <v>1195843617.0</v>
       </c>
-      <c r="M3">
+      <c r="O3">
         <v>864007208.0</v>
       </c>
-      <c r="N3">
+      <c r="P3">
         <v>86065.0</v>
       </c>
-      <c r="O3">
+      <c r="Q3">
         <v>638219000.0</v>
       </c>
-      <c r="P3">
+      <c r="R3">
         <v>443229245.0</v>
       </c>
-      <c r="Q3">
+      <c r="S3">
         <v>140554618.0</v>
       </c>
     </row>
-    <row r="4" spans="1:17">
+    <row r="4" spans="1:19">
       <c r="A4" t="s">
-        <v>82</v>
+        <v>84</v>
       </c>
       <c r="B4"/>
       <c r="C4"/>
       <c r="D4"/>
       <c r="E4"/>
       <c r="F4"/>
       <c r="G4"/>
       <c r="H4"/>
       <c r="I4"/>
       <c r="J4"/>
       <c r="K4"/>
       <c r="L4"/>
       <c r="M4"/>
       <c r="N4"/>
       <c r="O4"/>
       <c r="P4"/>
       <c r="Q4"/>
-    </row>
-    <row r="5" spans="1:17">
+      <c r="R4"/>
+      <c r="S4"/>
+    </row>
+    <row r="5" spans="1:19">
       <c r="A5" t="s">
-        <v>83</v>
+        <v>85</v>
       </c>
       <c r="B5">
+        <v>-351181597.0</v>
+      </c>
+      <c r="C5">
+        <v>-2749262846.0</v>
+      </c>
+      <c r="D5">
         <v>-1687073692.0</v>
       </c>
-      <c r="C5">
+      <c r="E5">
         <v>-1927886981.0</v>
       </c>
-      <c r="D5">
+      <c r="F5">
         <v>-1694584363.0</v>
       </c>
-      <c r="E5">
+      <c r="G5">
         <v>-2280926067.0</v>
       </c>
-      <c r="F5">
+      <c r="H5">
         <v>-1703441529.0</v>
       </c>
-      <c r="G5">
+      <c r="I5">
         <v>-2631758635.0</v>
       </c>
-      <c r="H5">
+      <c r="J5">
         <v>-790208104.0</v>
       </c>
-      <c r="I5">
+      <c r="K5">
         <v>3768933334.0</v>
       </c>
-      <c r="J5">
+      <c r="L5">
         <v>1303465544.0</v>
       </c>
-      <c r="K5">
+      <c r="M5">
         <v>-3559999720.0</v>
       </c>
-      <c r="L5">
+      <c r="N5">
         <v>-4147722536.0</v>
       </c>
-      <c r="M5">
+      <c r="O5">
         <v>190484301.0</v>
       </c>
-      <c r="N5">
+      <c r="P5">
         <v>2883042302.0</v>
       </c>
-      <c r="O5">
+      <c r="Q5">
         <v>2936283604.0</v>
       </c>
-      <c r="P5">
+      <c r="R5">
         <v>1088237189.0</v>
       </c>
-      <c r="Q5">
+      <c r="S5">
         <v>16340657259.0</v>
       </c>
     </row>
-    <row r="6" spans="1:17">
+    <row r="6" spans="1:19">
       <c r="A6" t="s">
-        <v>84</v>
+        <v>86</v>
       </c>
       <c r="B6">
+        <v>751825522.0</v>
+      </c>
+      <c r="C6">
+        <v>-1701621263.0</v>
+      </c>
+      <c r="D6">
         <v>-583930971.0</v>
       </c>
-      <c r="C6">
+      <c r="E6">
         <v>-824545801.0</v>
       </c>
-      <c r="D6">
+      <c r="F6">
         <v>-708120016.0</v>
       </c>
-      <c r="E6">
+      <c r="G6">
         <v>-1241034939.0</v>
       </c>
-      <c r="F6">
+      <c r="H6">
         <v>-577073681.0</v>
       </c>
-      <c r="G6">
+      <c r="I6">
         <v>-1476928098.0</v>
       </c>
-      <c r="H6">
+      <c r="J6">
         <v>381286194.0</v>
       </c>
-      <c r="I6">
+      <c r="K6">
         <v>5015485351.0</v>
       </c>
-      <c r="J6">
+      <c r="L6">
         <v>1810383730.0</v>
       </c>
-      <c r="K6">
+      <c r="M6">
         <v>-2357408158.0</v>
       </c>
-      <c r="L6">
+      <c r="N6">
         <v>-2951878919.0</v>
       </c>
-      <c r="M6">
+      <c r="O6">
         <v>1054491509.0</v>
       </c>
-      <c r="N6">
+      <c r="P6">
         <v>2883128367.0</v>
       </c>
-      <c r="O6">
+      <c r="Q6">
         <v>3574502604.0</v>
       </c>
-      <c r="P6">
+      <c r="R6">
         <v>1531466434.0</v>
       </c>
-      <c r="Q6">
+      <c r="S6">
         <v>16481211877.0</v>
       </c>
     </row>
-    <row r="7" spans="1:17">
+    <row r="7" spans="1:19">
       <c r="A7" t="s">
-        <v>85</v>
+        <v>87</v>
       </c>
       <c r="B7"/>
       <c r="C7"/>
       <c r="D7"/>
       <c r="E7"/>
       <c r="F7"/>
       <c r="G7"/>
       <c r="H7"/>
       <c r="I7"/>
       <c r="J7"/>
       <c r="K7"/>
       <c r="L7"/>
       <c r="M7"/>
       <c r="N7"/>
       <c r="O7"/>
       <c r="P7"/>
       <c r="Q7"/>
-    </row>
-    <row r="8" spans="1:17">
+      <c r="R7"/>
+      <c r="S7"/>
+    </row>
+    <row r="8" spans="1:19">
       <c r="A8" t="s">
-        <v>86</v>
+        <v>88</v>
       </c>
       <c r="B8"/>
       <c r="C8"/>
       <c r="D8"/>
       <c r="E8"/>
       <c r="F8"/>
       <c r="G8"/>
       <c r="H8"/>
       <c r="I8"/>
       <c r="J8"/>
       <c r="K8"/>
       <c r="L8"/>
       <c r="M8"/>
       <c r="N8"/>
       <c r="O8"/>
       <c r="P8"/>
       <c r="Q8"/>
-    </row>
-    <row r="9" spans="1:17">
+      <c r="R8"/>
+      <c r="S8"/>
+    </row>
+    <row r="9" spans="1:19">
       <c r="A9" t="s">
-        <v>87</v>
+        <v>89</v>
       </c>
       <c r="B9">
+        <v>1187315485.0</v>
+      </c>
+      <c r="C9">
+        <v>-427677812.0</v>
+      </c>
+      <c r="D9">
         <v>-326060838.0</v>
       </c>
-      <c r="C9">
+      <c r="E9">
         <v>-449979972.0</v>
       </c>
-      <c r="D9">
+      <c r="F9">
         <v>182615453.0</v>
       </c>
-      <c r="E9">
+      <c r="G9">
         <v>-2284856914.0</v>
       </c>
-      <c r="F9">
+      <c r="H9">
         <v>-441486881.0</v>
       </c>
-      <c r="G9">
+      <c r="I9">
         <v>-794056941.0</v>
       </c>
-      <c r="H9">
+      <c r="J9">
         <v>1287608311.0</v>
       </c>
-      <c r="I9">
+      <c r="K9">
         <v>5455849471.0</v>
       </c>
-      <c r="J9">
+      <c r="L9">
         <v>3182798976.0</v>
       </c>
-      <c r="K9">
+      <c r="M9">
         <v>-395692399.0</v>
       </c>
-      <c r="L9">
+      <c r="N9">
         <v>145743971.0</v>
       </c>
-      <c r="M9">
+      <c r="O9">
         <v>940431296.0</v>
       </c>
-      <c r="N9">
+      <c r="P9">
         <v>6973435984.0</v>
       </c>
-      <c r="O9">
+      <c r="Q9">
         <v>7404692881.0</v>
       </c>
-      <c r="P9">
+      <c r="R9">
         <v>5601338082.0</v>
       </c>
-      <c r="Q9">
+      <c r="S9">
         <v>21137933378.0</v>
       </c>
     </row>
-    <row r="10" spans="1:17">
+    <row r="10" spans="1:19">
       <c r="A10" t="s">
-        <v>88</v>
+        <v>90</v>
       </c>
       <c r="B10">
+        <v>324597765.0</v>
+      </c>
+      <c r="C10">
+        <v>-2846810861.0</v>
+      </c>
+      <c r="D10">
         <v>-1851305973.0</v>
       </c>
-      <c r="C10">
+      <c r="E10">
         <v>-2086670458.0</v>
       </c>
-      <c r="D10">
+      <c r="F10">
         <v>-1783156173.0</v>
       </c>
-      <c r="E10">
+      <c r="G10">
         <v>-2757033927.0</v>
       </c>
-      <c r="F10">
+      <c r="H10">
         <v>-1815711578.0</v>
       </c>
-      <c r="G10">
+      <c r="I10">
         <v>-2773131143.0</v>
       </c>
-      <c r="H10">
+      <c r="J10">
         <v>-927727931.0</v>
       </c>
-      <c r="I10">
+      <c r="K10">
         <v>3409172954.0</v>
       </c>
-      <c r="J10">
+      <c r="L10">
         <v>1105678678.0</v>
       </c>
-      <c r="K10">
+      <c r="M10">
         <v>-3769624404.0</v>
       </c>
-      <c r="L10">
+      <c r="N10">
         <v>-4332714672.0</v>
       </c>
-      <c r="M10">
+      <c r="O10">
         <v>-2347702359.0</v>
       </c>
-      <c r="N10">
+      <c r="P10">
         <v>2693458308.0</v>
       </c>
-      <c r="O10">
+      <c r="Q10">
         <v>2729745532.0</v>
       </c>
-      <c r="P10">
+      <c r="R10">
         <v>1038990182.0</v>
       </c>
-      <c r="Q10">
+      <c r="S10">
         <v>16344413039.0</v>
       </c>
     </row>
-    <row r="11" spans="1:17">
+    <row r="11" spans="1:19">
       <c r="A11" t="s">
-        <v>89</v>
+        <v>91</v>
       </c>
       <c r="B11"/>
-      <c r="C11"/>
+      <c r="C11">
+        <v>-221899055.0</v>
+      </c>
       <c r="D11"/>
-      <c r="E11">
-[...1 lines deleted...]
-      </c>
+      <c r="E11"/>
       <c r="F11"/>
       <c r="G11">
+        <v>263356927.0</v>
+      </c>
+      <c r="H11"/>
+      <c r="I11">
         <v>-3410222.0</v>
       </c>
-      <c r="H11">
+      <c r="J11">
         <v>3410222.0</v>
       </c>
-      <c r="I11">
+      <c r="K11">
         <v>-17009891.0</v>
       </c>
-      <c r="J11">
+      <c r="L11">
         <v>-66253.0</v>
       </c>
-      <c r="K11">
+      <c r="M11">
         <v>-281908.0</v>
       </c>
-      <c r="L11">
+      <c r="N11">
         <v>-34782173.0</v>
       </c>
-      <c r="M11">
+      <c r="O11">
         <v>359253852.0</v>
       </c>
-      <c r="N11">
+      <c r="P11">
         <v>1.0</v>
       </c>
-      <c r="O11">
+      <c r="Q11">
         <v>-4536720.0</v>
       </c>
-      <c r="P11">
+      <c r="R11">
         <v>7496255381.0</v>
       </c>
-      <c r="Q11">
+      <c r="S11">
         <v>-6406113.0</v>
       </c>
     </row>
-    <row r="12" spans="1:17">
+    <row r="12" spans="1:19">
       <c r="A12" t="s">
-        <v>90</v>
+        <v>92</v>
       </c>
       <c r="B12">
+        <v>162725075.0</v>
+      </c>
+      <c r="C12">
+        <v>218295355.0</v>
+      </c>
+      <c r="D12">
         <v>164232286.0</v>
       </c>
-      <c r="C12">
+      <c r="E12">
         <v>158783474.0</v>
       </c>
-      <c r="D12">
+      <c r="F12">
         <v>131400153.0</v>
       </c>
-      <c r="E12">
+      <c r="G12">
         <v>106740804.0</v>
       </c>
-      <c r="F12">
+      <c r="H12">
         <v>112270051.0</v>
       </c>
-      <c r="G12">
+      <c r="I12">
         <v>125871494.0</v>
       </c>
-      <c r="H12">
+      <c r="J12">
         <v>137519830.0</v>
       </c>
-      <c r="I12">
+      <c r="K12">
         <v>35889196.0</v>
       </c>
-      <c r="J12">
+      <c r="L12">
         <v>197853119.0</v>
       </c>
-      <c r="K12">
+      <c r="M12">
         <v>209906590.0</v>
       </c>
-      <c r="L12">
+      <c r="N12">
         <v>219774308.0</v>
       </c>
-      <c r="M12"/>
-      <c r="N12">
+      <c r="O12"/>
+      <c r="P12">
         <v>189670061.0</v>
       </c>
-      <c r="O12">
+      <c r="Q12">
         <v>211074792.0</v>
       </c>
-      <c r="P12"/>
-      <c r="Q12">
+      <c r="R12"/>
+      <c r="S12">
         <v>2650333.0</v>
       </c>
     </row>
-    <row r="13" spans="1:17">
+    <row r="13" spans="1:19">
       <c r="A13" t="s">
-        <v>91</v>
-[...1 lines deleted...]
-      <c r="B13">
+        <v>93</v>
+      </c>
+      <c r="B13"/>
+      <c r="C13"/>
+      <c r="D13">
         <v>163840770.0</v>
       </c>
-      <c r="C13">
+      <c r="E13">
         <v>158487440.0</v>
       </c>
-      <c r="D13">
+      <c r="F13">
         <v>131296860.0</v>
       </c>
-      <c r="E13"/>
-      <c r="F13">
+      <c r="G13"/>
+      <c r="H13">
         <v>112160470.0</v>
       </c>
-      <c r="G13">
+      <c r="I13">
         <v>125561920.0</v>
       </c>
-      <c r="H13"/>
-      <c r="I13"/>
       <c r="J13"/>
       <c r="K13"/>
       <c r="L13"/>
       <c r="M13"/>
       <c r="N13"/>
       <c r="O13"/>
       <c r="P13"/>
       <c r="Q13"/>
-    </row>
-    <row r="14" spans="1:17">
+      <c r="R13"/>
+      <c r="S13"/>
+    </row>
+    <row r="14" spans="1:19">
       <c r="A14" t="s">
-        <v>92</v>
+        <v>94</v>
       </c>
       <c r="B14"/>
       <c r="C14"/>
       <c r="D14"/>
       <c r="E14"/>
       <c r="F14"/>
       <c r="G14"/>
       <c r="H14"/>
       <c r="I14"/>
       <c r="J14"/>
       <c r="K14"/>
       <c r="L14"/>
       <c r="M14"/>
       <c r="N14"/>
       <c r="O14"/>
       <c r="P14"/>
       <c r="Q14"/>
-    </row>
-    <row r="15" spans="1:17">
+      <c r="R14"/>
+      <c r="S14"/>
+    </row>
+    <row r="15" spans="1:19">
       <c r="A15" t="s">
-        <v>93</v>
+        <v>95</v>
       </c>
       <c r="B15">
+        <v>324597765.0</v>
+      </c>
+      <c r="C15">
+        <v>-2624911806.0</v>
+      </c>
+      <c r="D15">
         <v>-1851305973.0</v>
       </c>
-      <c r="C15">
+      <c r="E15">
         <v>-2086670458.0</v>
       </c>
-      <c r="D15">
+      <c r="F15">
         <v>-1783156173.0</v>
       </c>
-      <c r="E15">
+      <c r="G15">
         <v>-3020390855.0</v>
       </c>
-      <c r="F15">
+      <c r="H15">
         <v>-1815711578.0</v>
       </c>
-      <c r="G15">
+      <c r="I15">
         <v>-2769720921.0</v>
       </c>
-      <c r="H15">
+      <c r="J15">
         <v>-927727931.0</v>
       </c>
-      <c r="I15">
+      <c r="K15">
         <v>3426182845.0</v>
       </c>
-      <c r="J15">
+      <c r="L15">
         <v>1105678678.0</v>
       </c>
-      <c r="K15">
+      <c r="M15">
         <v>-3769624404.0</v>
       </c>
-      <c r="L15">
+      <c r="N15">
         <v>-4332714672.0</v>
       </c>
-      <c r="M15">
+      <c r="O15">
         <v>-2706956211.0</v>
       </c>
-      <c r="N15">
+      <c r="P15">
         <v>2693458308.0</v>
       </c>
-      <c r="O15">
+      <c r="Q15">
         <v>2729745532.0</v>
       </c>
-      <c r="P15">
+      <c r="R15">
         <v>-6457265198.0</v>
       </c>
-      <c r="Q15">
+      <c r="S15">
         <v>16344413039.0</v>
       </c>
     </row>
-    <row r="16" spans="1:17">
+    <row r="16" spans="1:19">
       <c r="A16" t="s">
-        <v>94</v>
-[...1 lines deleted...]
-      <c r="B16">
+        <v>96</v>
+      </c>
+      <c r="B16"/>
+      <c r="C16"/>
+      <c r="D16">
         <v>-1851305970.0</v>
       </c>
-      <c r="C16">
+      <c r="E16">
         <v>-2086670460.0</v>
       </c>
-      <c r="D16">
+      <c r="F16">
         <v>-1783156170.0</v>
       </c>
-      <c r="E16"/>
-      <c r="F16">
+      <c r="G16"/>
+      <c r="H16">
         <v>-1815711580.0</v>
       </c>
-      <c r="G16">
+      <c r="I16">
         <v>-2769720920.0</v>
       </c>
-      <c r="H16"/>
-      <c r="I16"/>
       <c r="J16"/>
       <c r="K16"/>
       <c r="L16"/>
       <c r="M16"/>
       <c r="N16"/>
       <c r="O16"/>
       <c r="P16"/>
       <c r="Q16"/>
-    </row>
-    <row r="17" spans="1:17">
+      <c r="R16"/>
+      <c r="S16"/>
+    </row>
+    <row r="17" spans="1:19">
       <c r="A17" t="s">
-        <v>95</v>
+        <v>97</v>
       </c>
       <c r="B17"/>
       <c r="C17"/>
       <c r="D17"/>
       <c r="E17"/>
       <c r="F17"/>
       <c r="G17"/>
       <c r="H17"/>
       <c r="I17"/>
       <c r="J17"/>
       <c r="K17"/>
       <c r="L17"/>
       <c r="M17"/>
       <c r="N17"/>
       <c r="O17"/>
       <c r="P17"/>
       <c r="Q17"/>
-    </row>
-    <row r="18" spans="1:17">
+      <c r="R17"/>
+      <c r="S17"/>
+    </row>
+    <row r="18" spans="1:19">
       <c r="A18" t="s">
-        <v>96</v>
+        <v>98</v>
       </c>
       <c r="B18"/>
       <c r="C18"/>
       <c r="D18"/>
       <c r="E18"/>
       <c r="F18"/>
       <c r="G18"/>
       <c r="H18"/>
       <c r="I18"/>
       <c r="J18"/>
       <c r="K18"/>
       <c r="L18"/>
       <c r="M18"/>
       <c r="N18"/>
       <c r="O18"/>
       <c r="P18"/>
       <c r="Q18"/>
-    </row>
-    <row r="19" spans="1:17">
+      <c r="R18"/>
+      <c r="S18"/>
+    </row>
+    <row r="19" spans="1:19">
       <c r="A19" t="s">
-        <v>97</v>
+        <v>99</v>
       </c>
       <c r="B19"/>
       <c r="C19"/>
       <c r="D19"/>
       <c r="E19"/>
       <c r="F19"/>
       <c r="G19"/>
       <c r="H19"/>
       <c r="I19"/>
       <c r="J19"/>
       <c r="K19"/>
       <c r="L19"/>
       <c r="M19"/>
       <c r="N19"/>
       <c r="O19"/>
       <c r="P19"/>
       <c r="Q19"/>
-    </row>
-    <row r="20" spans="1:17">
+      <c r="R19"/>
+      <c r="S19"/>
+    </row>
+    <row r="20" spans="1:19">
       <c r="A20" t="s">
-        <v>98</v>
+        <v>100</v>
       </c>
       <c r="B20"/>
       <c r="C20"/>
       <c r="D20"/>
       <c r="E20"/>
       <c r="F20"/>
       <c r="G20"/>
       <c r="H20"/>
       <c r="I20"/>
       <c r="J20"/>
       <c r="K20"/>
       <c r="L20"/>
       <c r="M20"/>
       <c r="N20"/>
       <c r="O20"/>
       <c r="P20"/>
       <c r="Q20"/>
-    </row>
-    <row r="21" spans="1:17">
+      <c r="R20"/>
+      <c r="S20"/>
+    </row>
+    <row r="21" spans="1:19">
       <c r="A21" t="s">
-        <v>99</v>
+        <v>101</v>
       </c>
       <c r="B21">
+        <v>-351181597.0</v>
+      </c>
+      <c r="C21">
+        <v>-2749262846.0</v>
+      </c>
+      <c r="D21">
         <v>-1769278853.0</v>
       </c>
-      <c r="C21">
+      <c r="E21">
         <v>-2028629933.0</v>
       </c>
-      <c r="D21">
+      <c r="F21">
         <v>-1694584363.0</v>
       </c>
-      <c r="E21">
+      <c r="G21">
         <v>-3302519537.0</v>
       </c>
-      <c r="F21">
+      <c r="H21">
         <v>-1763350670.0</v>
       </c>
-      <c r="G21">
+      <c r="I21">
         <v>-2446299600.0</v>
       </c>
-      <c r="H21">
+      <c r="J21">
         <v>-786229880.0</v>
       </c>
-      <c r="I21">
+      <c r="K21">
         <v>3900487630.0</v>
       </c>
-      <c r="J21">
+      <c r="L21">
         <v>1303465540.0</v>
       </c>
-      <c r="K21">
+      <c r="M21">
         <v>-3559999720.0</v>
       </c>
-      <c r="L21">
+      <c r="N21">
         <v>-4147722539.0</v>
       </c>
-      <c r="M21">
+      <c r="O21">
         <v>190484300.0</v>
       </c>
-      <c r="N21">
+      <c r="P21">
         <v>2885642370.0</v>
       </c>
-      <c r="O21">
+      <c r="Q21">
         <v>2936283600.0</v>
       </c>
-      <c r="P21">
+      <c r="R21">
         <v>1088237189.0</v>
       </c>
-      <c r="Q21">
+      <c r="S21">
         <v>16340657260.0</v>
       </c>
     </row>
-    <row r="22" spans="1:17">
+    <row r="22" spans="1:19">
       <c r="A22" t="s">
-        <v>100</v>
+        <v>102</v>
       </c>
       <c r="B22"/>
       <c r="C22"/>
       <c r="D22"/>
       <c r="E22"/>
       <c r="F22"/>
       <c r="G22"/>
       <c r="H22"/>
       <c r="I22"/>
       <c r="J22"/>
       <c r="K22"/>
       <c r="L22"/>
       <c r="M22"/>
       <c r="N22"/>
       <c r="O22"/>
       <c r="P22"/>
       <c r="Q22"/>
-    </row>
-    <row r="23" spans="1:17">
+      <c r="R22"/>
+      <c r="S22"/>
+    </row>
+    <row r="23" spans="1:19">
       <c r="A23" t="s">
-        <v>101</v>
+        <v>103</v>
       </c>
       <c r="B23">
+        <v>5118549716.0</v>
+      </c>
+      <c r="C23">
+        <v>4426947652.0</v>
+      </c>
+      <c r="D23">
         <v>3568199913.0</v>
       </c>
-      <c r="C23">
+      <c r="E23">
         <v>3367236492.0</v>
       </c>
-      <c r="D23">
+      <c r="F23">
         <v>3508459605.0</v>
       </c>
-      <c r="E23">
+      <c r="G23">
         <v>3302519537.0</v>
       </c>
-      <c r="F23">
+      <c r="H23">
         <v>3082924338.0</v>
       </c>
-      <c r="G23">
+      <c r="I23">
         <v>3049977010.0</v>
       </c>
-      <c r="H23">
+      <c r="J23">
         <v>5623360092.0</v>
       </c>
-      <c r="I23">
+      <c r="K23">
         <v>6627654052.0</v>
       </c>
-      <c r="J23">
+      <c r="L23">
         <v>3628928521.0</v>
       </c>
-      <c r="K23">
+      <c r="M23">
         <v>7050123935.0</v>
       </c>
-      <c r="L23">
+      <c r="N23">
         <v>7920380074.0</v>
       </c>
-      <c r="M23">
+      <c r="O23">
         <v>5940785004.0</v>
       </c>
-      <c r="N23">
+      <c r="P23">
         <v>6863862894.0</v>
       </c>
-      <c r="O23">
+      <c r="Q23">
         <v>10101906941.0</v>
       </c>
-      <c r="P23">
+      <c r="R23">
         <v>11289372342.0</v>
       </c>
-      <c r="Q23">
+      <c r="S23">
         <v>9214905184.0</v>
       </c>
     </row>
-    <row r="24" spans="1:17">
+    <row r="24" spans="1:19">
       <c r="A24" t="s">
-        <v>102</v>
+        <v>104</v>
       </c>
       <c r="B24"/>
       <c r="C24"/>
       <c r="D24"/>
       <c r="E24"/>
       <c r="F24"/>
       <c r="G24"/>
       <c r="H24"/>
       <c r="I24"/>
       <c r="J24"/>
       <c r="K24"/>
       <c r="L24"/>
       <c r="M24"/>
       <c r="N24"/>
       <c r="O24"/>
       <c r="P24"/>
       <c r="Q24"/>
-    </row>
-    <row r="25" spans="1:17">
+      <c r="R24"/>
+      <c r="S24"/>
+    </row>
+    <row r="25" spans="1:19">
       <c r="A25" t="s">
-        <v>103</v>
+        <v>105</v>
       </c>
       <c r="B25"/>
       <c r="C25"/>
       <c r="D25"/>
       <c r="E25"/>
       <c r="F25"/>
       <c r="G25"/>
       <c r="H25"/>
       <c r="I25"/>
       <c r="J25"/>
       <c r="K25"/>
       <c r="L25"/>
       <c r="M25"/>
       <c r="N25"/>
       <c r="O25"/>
       <c r="P25"/>
       <c r="Q25"/>
-    </row>
-    <row r="26" spans="1:17">
+      <c r="R25"/>
+      <c r="S25"/>
+    </row>
+    <row r="26" spans="1:19">
       <c r="A26" t="s">
-        <v>104</v>
+        <v>106</v>
       </c>
       <c r="B26"/>
       <c r="C26"/>
       <c r="D26"/>
       <c r="E26"/>
       <c r="F26"/>
       <c r="G26"/>
       <c r="H26"/>
       <c r="I26"/>
       <c r="J26"/>
       <c r="K26"/>
       <c r="L26"/>
       <c r="M26"/>
       <c r="N26"/>
       <c r="O26"/>
       <c r="P26"/>
       <c r="Q26"/>
-    </row>
-    <row r="27" spans="1:17">
+      <c r="R26"/>
+      <c r="S26"/>
+    </row>
+    <row r="27" spans="1:19">
       <c r="A27" t="s">
-        <v>105</v>
+        <v>107</v>
       </c>
       <c r="B27"/>
       <c r="C27"/>
-      <c r="D27">
+      <c r="D27"/>
+      <c r="E27"/>
+      <c r="F27">
         <v>303781208.0</v>
       </c>
-      <c r="E27">
+      <c r="G27">
         <v>315996131.0</v>
       </c>
-      <c r="F27">
+      <c r="H27">
         <v>293819332.0</v>
       </c>
-      <c r="G27">
+      <c r="I27">
         <v>272432817.0</v>
       </c>
-      <c r="H27">
+      <c r="J27">
         <v>421677354.0</v>
       </c>
-      <c r="I27">
+      <c r="K27">
         <v>451011159.0</v>
       </c>
-      <c r="J27"/>
-      <c r="K27">
+      <c r="L27"/>
+      <c r="M27">
         <v>525028378.0</v>
       </c>
-      <c r="L27">
+      <c r="N27">
         <v>564144780.0</v>
       </c>
-      <c r="M27">
+      <c r="O27">
         <v>805397069.0</v>
       </c>
-      <c r="N27"/>
-      <c r="O27">
+      <c r="P27"/>
+      <c r="Q27">
         <v>1079855194.0</v>
       </c>
-      <c r="P27">
+      <c r="R27">
         <v>3421018184.0</v>
       </c>
-      <c r="Q27">
+      <c r="S27">
         <v>2059774109.0</v>
       </c>
     </row>
-    <row r="28" spans="1:17">
+    <row r="28" spans="1:19">
       <c r="A28" t="s">
-        <v>106</v>
-[...1 lines deleted...]
-      <c r="B28">
+        <v>108</v>
+      </c>
+      <c r="B28"/>
+      <c r="C28"/>
+      <c r="D28">
         <v>1443218010.0</v>
       </c>
-      <c r="C28">
+      <c r="E28">
         <v>1578649960.0</v>
       </c>
-      <c r="D28">
+      <c r="F28">
         <v>1565311944.0</v>
       </c>
-      <c r="E28">
+      <c r="G28">
         <v>648198075.0</v>
       </c>
-      <c r="F28">
+      <c r="H28">
         <v>2063102484.0</v>
       </c>
-      <c r="G28">
+      <c r="I28">
         <v>2446632623.0</v>
       </c>
-      <c r="H28">
+      <c r="J28">
         <v>2141326353.0</v>
       </c>
-      <c r="I28">
+      <c r="K28">
         <v>636180559.0</v>
       </c>
-      <c r="J28"/>
-      <c r="K28">
+      <c r="L28"/>
+      <c r="M28">
         <v>3785992866.0</v>
       </c>
-      <c r="L28">
+      <c r="N28">
         <v>4853262818.0</v>
       </c>
-      <c r="M28">
+      <c r="O28">
         <v>320881510.0</v>
       </c>
-      <c r="N28"/>
-      <c r="O28">
+      <c r="P28"/>
+      <c r="Q28">
         <v>3195134861.0</v>
       </c>
-      <c r="P28">
+      <c r="R28">
         <v>1077779909.0</v>
       </c>
-      <c r="Q28">
+      <c r="S28">
         <v>2737502009.0</v>
       </c>
     </row>
-    <row r="29" spans="1:17">
+    <row r="29" spans="1:19">
       <c r="A29" t="s">
-        <v>107</v>
-[...6 lines deleted...]
-      </c>
+        <v>109</v>
+      </c>
+      <c r="B29"/>
+      <c r="C29"/>
       <c r="D29">
         <v>0.0</v>
       </c>
-      <c r="E29"/>
+      <c r="E29">
+        <v>0.0</v>
+      </c>
       <c r="F29">
         <v>0.0</v>
       </c>
-      <c r="G29">
+      <c r="G29"/>
+      <c r="H29">
+        <v>0.0</v>
+      </c>
+      <c r="I29">
         <v>-3410220.0</v>
       </c>
-      <c r="H29"/>
-      <c r="I29"/>
       <c r="J29"/>
       <c r="K29"/>
       <c r="L29"/>
       <c r="M29"/>
       <c r="N29"/>
       <c r="O29"/>
       <c r="P29"/>
       <c r="Q29"/>
-    </row>
-    <row r="30" spans="1:17">
+      <c r="R29"/>
+      <c r="S29"/>
+    </row>
+    <row r="30" spans="1:19">
       <c r="A30" t="s">
-        <v>108</v>
+        <v>110</v>
       </c>
       <c r="B30">
+        <v>1538497082.0</v>
+      </c>
+      <c r="C30">
+        <v>2321585036.0</v>
+      </c>
+      <c r="D30">
         <v>1443218015.0</v>
       </c>
-      <c r="C30">
+      <c r="E30">
         <v>1578649961.0</v>
       </c>
-      <c r="D30">
+      <c r="F30">
         <v>1877199816.0</v>
       </c>
-      <c r="E30">
+      <c r="G30">
         <v>1017662623.0</v>
       </c>
-      <c r="F30">
+      <c r="H30">
         <v>1321863789.0</v>
       </c>
-      <c r="G30">
+      <c r="I30">
         <v>1652242658.0</v>
       </c>
-      <c r="H30">
+      <c r="J30">
         <v>2073838186.0</v>
       </c>
-      <c r="I30">
+      <c r="K30">
         <v>1555361837.0</v>
       </c>
-      <c r="J30">
+      <c r="L30">
         <v>1879333436.0</v>
       </c>
-      <c r="K30">
+      <c r="M30">
         <v>3164307321.0</v>
       </c>
-      <c r="L30">
+      <c r="N30">
         <v>4293466507.0</v>
       </c>
-      <c r="M30">
+      <c r="O30">
         <v>749946995.0</v>
       </c>
-      <c r="N30">
+      <c r="P30">
         <v>4087793617.0</v>
       </c>
-      <c r="O30">
+      <c r="Q30">
         <v>4468409277.0</v>
       </c>
-      <c r="P30">
+      <c r="R30">
         <v>4502146391.0</v>
       </c>
-      <c r="Q30">
+      <c r="S30">
         <v>4797276119.0</v>
       </c>
     </row>
-    <row r="31" spans="1:17">
+    <row r="31" spans="1:19">
       <c r="A31" t="s">
-        <v>109</v>
+        <v>111</v>
       </c>
       <c r="B31">
+        <v>675779362.0</v>
+      </c>
+      <c r="C31">
+        <v>-97548015.0</v>
+      </c>
+      <c r="D31">
         <v>-82027120.0</v>
       </c>
-      <c r="C31">
+      <c r="E31">
         <v>-58040525.0</v>
       </c>
-      <c r="D31">
+      <c r="F31">
         <v>-88571810.0</v>
       </c>
-      <c r="E31">
+      <c r="G31">
         <v>545485610.0</v>
       </c>
-      <c r="F31">
+      <c r="H31">
         <v>-52360908.0</v>
       </c>
-      <c r="G31">
+      <c r="I31">
         <v>-326831543.0</v>
       </c>
-      <c r="H31">
+      <c r="J31">
         <v>-141498051.0</v>
       </c>
-      <c r="I31">
+      <c r="K31">
         <v>-491314676.0</v>
       </c>
-      <c r="J31">
+      <c r="L31">
         <v>-197786862.0</v>
       </c>
-      <c r="K31">
+      <c r="M31">
         <v>-209624684.0</v>
       </c>
-      <c r="L31">
+      <c r="N31">
         <v>-184992133.0</v>
       </c>
-      <c r="M31">
+      <c r="O31">
         <v>-2538186659.0</v>
       </c>
-      <c r="N31">
+      <c r="P31">
         <v>-192184059.0</v>
       </c>
-      <c r="O31">
+      <c r="Q31">
         <v>-206538072.0</v>
       </c>
-      <c r="P31">
+      <c r="R31">
         <v>-49247007.0</v>
       </c>
-      <c r="Q31">
+      <c r="S31">
         <v>3755780.0</v>
       </c>
     </row>
-    <row r="32" spans="1:17">
+    <row r="32" spans="1:19">
       <c r="A32" t="s">
-        <v>110</v>
+        <v>112</v>
       </c>
       <c r="B32">
+        <v>4767368119.0</v>
+      </c>
+      <c r="C32">
+        <v>1677684806.0</v>
+      </c>
+      <c r="D32">
         <v>1798921060.0</v>
       </c>
-      <c r="C32">
+      <c r="E32">
         <v>1338606559.0</v>
       </c>
-      <c r="D32">
+      <c r="F32">
         <v>1813875242.0</v>
       </c>
-      <c r="E32">
+      <c r="G32">
         <v>-369367056.0</v>
       </c>
-      <c r="F32">
+      <c r="H32">
         <v>1319573668.0</v>
       </c>
-      <c r="G32">
+      <c r="I32">
         <v>603677411.0</v>
       </c>
-      <c r="H32">
+      <c r="J32">
         <v>4837130217.0</v>
       </c>
-      <c r="I32">
+      <c r="K32">
         <v>10528141686.0</v>
       </c>
-      <c r="J32">
+      <c r="L32">
         <v>4932394061.0</v>
       </c>
-      <c r="K32">
+      <c r="M32">
         <v>3490124215.0</v>
       </c>
-      <c r="L32">
+      <c r="N32">
         <v>3772657538.0</v>
       </c>
-      <c r="M32">
+      <c r="O32">
         <v>6131269305.0</v>
       </c>
-      <c r="N32">
+      <c r="P32">
         <v>9749505261.0</v>
       </c>
-      <c r="O32">
+      <c r="Q32">
         <v>13038190545.0</v>
       </c>
-      <c r="P32">
+      <c r="R32">
         <v>12388564033.0</v>
       </c>
-      <c r="Q32">
+      <c r="S32">
         <v>25555562443.0</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet5.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:G30"/>
+  <dimension ref="A1:H30"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="44.703" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="13.997" bestFit="true" customWidth="true" style="0"/>
-    <col min="3" max="3" width="15.282" bestFit="true" customWidth="true" style="0"/>
+    <col min="3" max="3" width="13.997" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="15.282" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="15.282" bestFit="true" customWidth="true" style="0"/>
     <col min="6" max="6" width="15.282" bestFit="true" customWidth="true" style="0"/>
-    <col min="7" max="7" width="13.997" bestFit="true" customWidth="true" style="0"/>
+    <col min="7" max="7" width="15.282" bestFit="true" customWidth="true" style="0"/>
+    <col min="8" max="8" width="13.997" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:7">
+    <row r="1" spans="1:8">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
       <c r="C1" t="s">
         <v>2</v>
       </c>
       <c r="D1" t="s">
         <v>3</v>
       </c>
       <c r="E1" t="s">
         <v>4</v>
       </c>
       <c r="F1" t="s">
         <v>5</v>
       </c>
       <c r="G1" t="s">
         <v>6</v>
       </c>
-    </row>
-    <row r="2" spans="1:7">
+      <c r="H1" t="s">
+        <v>7</v>
+      </c>
+    </row>
+    <row r="2" spans="1:8">
       <c r="A2" t="s">
-        <v>111</v>
+        <v>113</v>
       </c>
       <c r="B2">
+        <v>232087437.0</v>
+      </c>
+      <c r="C2">
         <v>665569697.0</v>
       </c>
-      <c r="C2">
+      <c r="D2">
         <v>5361821000.0</v>
       </c>
-      <c r="D2">
+      <c r="E2">
         <v>1401499000.0</v>
       </c>
-      <c r="E2">
+      <c r="F2">
         <v>13870729000.0</v>
       </c>
-      <c r="F2">
+      <c r="G2">
         <v>540095000.0</v>
       </c>
-      <c r="G2"/>
-[...1 lines deleted...]
-    <row r="3" spans="1:7">
+      <c r="H2"/>
+    </row>
+    <row r="3" spans="1:8">
       <c r="A3" t="s">
-        <v>112</v>
+        <v>114</v>
       </c>
       <c r="B3">
+        <v>1256112490</v>
+      </c>
+      <c r="C3">
         <v>275843292</v>
       </c>
-      <c r="C3">
+      <c r="D3">
         <v>6087838000</v>
       </c>
-      <c r="D3">
+      <c r="E3">
         <v>17971299000</v>
       </c>
-      <c r="E3">
+      <c r="F3">
         <v>27007951000</v>
       </c>
-      <c r="F3">
+      <c r="G3">
         <v>7375746000</v>
       </c>
-      <c r="G3">
+      <c r="H3">
         <v>863714886</v>
       </c>
     </row>
-    <row r="4" spans="1:7">
+    <row r="4" spans="1:8">
       <c r="A4" t="s">
-        <v>113</v>
+        <v>115</v>
       </c>
       <c r="B4"/>
       <c r="C4"/>
       <c r="D4"/>
       <c r="E4"/>
       <c r="F4"/>
       <c r="G4"/>
-    </row>
-    <row r="5" spans="1:7">
+      <c r="H4"/>
+    </row>
+    <row r="5" spans="1:8">
       <c r="A5" t="s">
-        <v>114</v>
+        <v>116</v>
       </c>
       <c r="B5"/>
       <c r="C5"/>
       <c r="D5"/>
       <c r="E5"/>
       <c r="F5"/>
       <c r="G5"/>
-    </row>
-    <row r="6" spans="1:7">
+      <c r="H5"/>
+    </row>
+    <row r="6" spans="1:8">
       <c r="A6" t="s">
-        <v>115</v>
+        <v>117</v>
       </c>
       <c r="B6">
+        <v>546936376.0</v>
+      </c>
+      <c r="C6">
         <v>-433482260.0</v>
       </c>
-      <c r="C6">
+      <c r="D6">
         <v>-4696251000.0</v>
       </c>
-      <c r="D6">
+      <c r="E6">
         <v>3960322000.0</v>
       </c>
-      <c r="E6">
+      <c r="F6">
         <v>-12469231000.0</v>
       </c>
-      <c r="F6">
+      <c r="G6">
         <v>13330634000.0</v>
       </c>
-      <c r="G6">
+      <c r="H6">
         <v>540094672.0</v>
       </c>
     </row>
-    <row r="7" spans="1:7">
+    <row r="7" spans="1:8">
       <c r="A7" t="s">
-        <v>116</v>
-[...1 lines deleted...]
-      <c r="B7">
+        <v>118</v>
+      </c>
+      <c r="B7"/>
+      <c r="C7">
         <v>1669408380.0</v>
       </c>
-      <c r="C7">
+      <c r="D7">
         <v>-11252701920.0</v>
       </c>
-      <c r="D7">
+      <c r="E7">
         <v>-21421545490.0</v>
       </c>
-      <c r="E7"/>
       <c r="F7"/>
       <c r="G7"/>
-    </row>
-    <row r="8" spans="1:7">
+      <c r="H7"/>
+    </row>
+    <row r="8" spans="1:8">
       <c r="A8" t="s">
-        <v>117</v>
+        <v>119</v>
       </c>
       <c r="B8"/>
       <c r="C8"/>
       <c r="D8"/>
       <c r="E8"/>
       <c r="F8"/>
       <c r="G8"/>
-    </row>
-    <row r="9" spans="1:7">
+      <c r="H8"/>
+    </row>
+    <row r="9" spans="1:8">
       <c r="A9" t="s">
-        <v>118</v>
+        <v>120</v>
       </c>
       <c r="B9"/>
       <c r="C9"/>
       <c r="D9"/>
       <c r="E9"/>
       <c r="F9"/>
       <c r="G9"/>
-    </row>
-    <row r="10" spans="1:7">
+      <c r="H9"/>
+    </row>
+    <row r="10" spans="1:8">
       <c r="A10" t="s">
-        <v>119</v>
+        <v>121</v>
       </c>
       <c r="B10"/>
       <c r="C10"/>
       <c r="D10"/>
       <c r="E10"/>
       <c r="F10"/>
       <c r="G10"/>
-    </row>
-    <row r="11" spans="1:7">
+      <c r="H10"/>
+    </row>
+    <row r="11" spans="1:8">
       <c r="A11" t="s">
-        <v>120</v>
+        <v>122</v>
       </c>
       <c r="B11"/>
       <c r="C11"/>
       <c r="D11"/>
       <c r="E11"/>
       <c r="F11"/>
       <c r="G11"/>
-    </row>
-    <row r="12" spans="1:7">
+      <c r="H11"/>
+    </row>
+    <row r="12" spans="1:8">
       <c r="A12" t="s">
-        <v>121</v>
+        <v>123</v>
       </c>
       <c r="B12"/>
       <c r="C12"/>
       <c r="D12"/>
       <c r="E12"/>
       <c r="F12"/>
       <c r="G12"/>
-    </row>
-    <row r="13" spans="1:7">
+      <c r="H12"/>
+    </row>
+    <row r="13" spans="1:8">
       <c r="A13" t="s">
-        <v>122</v>
+        <v>124</v>
       </c>
       <c r="B13"/>
       <c r="C13"/>
       <c r="D13"/>
       <c r="E13"/>
       <c r="F13"/>
       <c r="G13"/>
-    </row>
-    <row r="14" spans="1:7">
+      <c r="H13"/>
+    </row>
+    <row r="14" spans="1:8">
       <c r="A14" t="s">
-        <v>123</v>
+        <v>125</v>
       </c>
       <c r="B14">
+        <v>4240297417.0</v>
+      </c>
+      <c r="C14">
         <v>4492583811.0</v>
       </c>
-      <c r="C14">
+      <c r="D14">
         <v>4151905000.0</v>
       </c>
-      <c r="D14">
+      <c r="E14">
         <v>2969063000.0</v>
       </c>
-      <c r="E14">
+      <c r="F14">
         <v>1728071000.0</v>
       </c>
-      <c r="F14">
+      <c r="G14">
         <v>759525000.0</v>
       </c>
-      <c r="G14">
+      <c r="H14">
         <v>205258897.0</v>
       </c>
     </row>
-    <row r="15" spans="1:7">
+    <row r="15" spans="1:8">
       <c r="A15" t="s">
-        <v>124</v>
+        <v>126</v>
       </c>
       <c r="B15"/>
       <c r="C15"/>
-      <c r="D15">
+      <c r="D15"/>
+      <c r="E15">
         <v>0.0</v>
       </c>
-      <c r="E15">
+      <c r="F15">
         <v>7200000000.0</v>
       </c>
-      <c r="F15">
+      <c r="G15">
         <v>29000000000.0</v>
       </c>
-      <c r="G15"/>
-[...1 lines deleted...]
-    <row r="16" spans="1:7">
+      <c r="H15"/>
+    </row>
+    <row r="16" spans="1:8">
       <c r="A16" t="s">
-        <v>125</v>
+        <v>127</v>
       </c>
       <c r="B16">
+        <v>779023813.0</v>
+      </c>
+      <c r="C16">
         <v>232087437.0</v>
       </c>
-      <c r="C16">
+      <c r="D16">
         <v>665570000.0</v>
       </c>
-      <c r="D16">
+      <c r="E16">
         <v>5361821000.0</v>
       </c>
-      <c r="E16">
+      <c r="F16">
         <v>1401499000.0</v>
       </c>
-      <c r="F16">
+      <c r="G16">
         <v>13870729000.0</v>
       </c>
-      <c r="G16">
+      <c r="H16">
         <v>540094672.0</v>
       </c>
     </row>
-    <row r="17" spans="1:7">
+    <row r="17" spans="1:8">
       <c r="A17" t="s">
-        <v>126</v>
+        <v>128</v>
       </c>
       <c r="B17"/>
       <c r="C17"/>
       <c r="D17"/>
       <c r="E17"/>
       <c r="F17"/>
       <c r="G17"/>
-    </row>
-    <row r="18" spans="1:7">
+      <c r="H17"/>
+    </row>
+    <row r="18" spans="1:8">
       <c r="A18" t="s">
-        <v>127</v>
+        <v>129</v>
       </c>
       <c r="B18">
+        <v>-2731238750.0</v>
+      </c>
+      <c r="C18">
         <v>1954153240.0</v>
       </c>
-      <c r="C18">
+      <c r="D18">
         <v>-2935689000.0</v>
       </c>
-      <c r="D18">
+      <c r="E18">
         <v>-30994718000.0</v>
       </c>
-      <c r="E18">
+      <c r="F18">
         <v>-13524038000.0</v>
       </c>
-      <c r="F18">
+      <c r="G18">
         <v>41305080000.0</v>
       </c>
-      <c r="G18">
+      <c r="H18">
         <v>-3472175354.0</v>
       </c>
     </row>
-    <row r="19" spans="1:7">
+    <row r="19" spans="1:8">
       <c r="A19" t="s">
-        <v>128</v>
+        <v>130</v>
       </c>
       <c r="B19"/>
       <c r="C19"/>
       <c r="D19"/>
       <c r="E19"/>
       <c r="F19"/>
       <c r="G19"/>
-    </row>
-    <row r="20" spans="1:7">
+      <c r="H19"/>
+    </row>
+    <row r="20" spans="1:8">
       <c r="A20" t="s">
-        <v>129</v>
+        <v>131</v>
       </c>
       <c r="B20"/>
       <c r="C20"/>
       <c r="D20"/>
       <c r="E20"/>
       <c r="F20"/>
       <c r="G20"/>
-    </row>
-    <row r="21" spans="1:7">
+      <c r="H20"/>
+    </row>
+    <row r="21" spans="1:8">
       <c r="A21" t="s">
-        <v>130</v>
+        <v>132</v>
       </c>
       <c r="B21"/>
       <c r="C21"/>
       <c r="D21"/>
       <c r="E21"/>
       <c r="F21"/>
       <c r="G21"/>
-    </row>
-    <row r="22" spans="1:7">
+      <c r="H21"/>
+    </row>
+    <row r="22" spans="1:8">
       <c r="A22" t="s">
-        <v>93</v>
+        <v>95</v>
       </c>
       <c r="B22">
+        <v>-8346044410.0</v>
+      </c>
+      <c r="C22">
         <v>-8533551285.0</v>
       </c>
-      <c r="C22">
+      <c r="D22">
         <v>-3570478000.0</v>
       </c>
-      <c r="D22">
+      <c r="E22">
         <v>237062000.0</v>
       </c>
-      <c r="E22">
+      <c r="F22">
         <v>26631346000.0</v>
       </c>
-      <c r="F22">
+      <c r="G22">
         <v>37962445000.0</v>
       </c>
-      <c r="G22">
+      <c r="H22">
         <v>308415058.0</v>
       </c>
     </row>
-    <row r="23" spans="1:7">
+    <row r="23" spans="1:8">
       <c r="A23" t="s">
-        <v>131</v>
+        <v>133</v>
       </c>
       <c r="B23">
+        <v>1816193694.0</v>
+      </c>
+      <c r="C23">
         <v>-247500000.0</v>
       </c>
-      <c r="C23">
+      <c r="D23">
         <v>725000000.0</v>
       </c>
-      <c r="D23">
+      <c r="E23">
         <v>36829855455.0</v>
       </c>
-      <c r="E23">
+      <c r="F23">
         <v>-2100000000.0</v>
       </c>
-      <c r="F23">
+      <c r="G23">
         <v>-74446000.0</v>
       </c>
-      <c r="G23">
+      <c r="H23">
         <v>3823017288.0</v>
       </c>
     </row>
-    <row r="24" spans="1:7">
+    <row r="24" spans="1:8">
       <c r="A24" t="s">
-        <v>132</v>
-[...1 lines deleted...]
-      <c r="B24">
+        <v>134</v>
+      </c>
+      <c r="B24"/>
+      <c r="C24">
         <v>636936940.0</v>
       </c>
-      <c r="C24">
+      <c r="D24">
         <v>0.0</v>
       </c>
-      <c r="D24">
+      <c r="E24">
         <v>243243240.0</v>
       </c>
-      <c r="E24">
+      <c r="F24">
         <v>-712500000.0</v>
       </c>
-      <c r="F24"/>
       <c r="G24"/>
-    </row>
-    <row r="25" spans="1:7">
+      <c r="H24"/>
+    </row>
+    <row r="25" spans="1:8">
       <c r="A25" t="s">
-        <v>133</v>
+        <v>135</v>
       </c>
       <c r="B25">
+        <v>2630620733.0</v>
+      </c>
+      <c r="C25">
         <v>6270964006.0</v>
       </c>
-      <c r="C25">
+      <c r="D25">
         <v>2570721000.0</v>
       </c>
-      <c r="D25">
+      <c r="E25">
         <v>-16229544000.0</v>
       </c>
-      <c r="E25">
+      <c r="F25">
         <v>-14875504000.0</v>
       </c>
-      <c r="F25">
+      <c r="G25">
         <v>9958857000.0</v>
       </c>
-      <c r="G25">
+      <c r="H25">
         <v>-3122134423.0</v>
       </c>
     </row>
-    <row r="26" spans="1:7">
+    <row r="26" spans="1:8">
       <c r="A26" t="s">
-        <v>134</v>
+        <v>136</v>
       </c>
       <c r="B26"/>
-      <c r="C26">
+      <c r="C26"/>
+      <c r="D26">
         <v>0.0</v>
       </c>
-      <c r="D26">
+      <c r="E26">
         <v>6250000000.0</v>
       </c>
-      <c r="E26"/>
       <c r="F26"/>
       <c r="G26"/>
-    </row>
-    <row r="27" spans="1:7">
+      <c r="H26"/>
+    </row>
+    <row r="27" spans="1:8">
       <c r="A27" t="s">
-        <v>135</v>
+        <v>137</v>
       </c>
       <c r="B27"/>
       <c r="C27"/>
       <c r="D27"/>
       <c r="E27"/>
       <c r="F27"/>
       <c r="G27"/>
-    </row>
-    <row r="28" spans="1:7">
+      <c r="H27"/>
+    </row>
+    <row r="28" spans="1:8">
       <c r="A28" t="s">
-        <v>136</v>
+        <v>138</v>
       </c>
       <c r="B28">
+        <v>3134030980.0</v>
+      </c>
+      <c r="C28">
         <v>-3024572441.0</v>
       </c>
-      <c r="C28">
+      <c r="D28">
         <v>-1760562000.0</v>
       </c>
-      <c r="D28">
+      <c r="E28">
         <v>34711797000.0</v>
       </c>
-      <c r="E28">
+      <c r="F28">
         <v>1766307000.0</v>
       </c>
-      <c r="F28">
+      <c r="G28">
         <v>-27974446000.0</v>
       </c>
-      <c r="G28">
+      <c r="H28">
         <v>3823017288.0</v>
       </c>
     </row>
-    <row r="29" spans="1:7">
+    <row r="29" spans="1:8">
       <c r="A29" t="s">
-        <v>137</v>
+        <v>139</v>
       </c>
       <c r="B29">
+        <v>-1475126260.0</v>
+      </c>
+      <c r="C29">
         <v>2229996532.0</v>
       </c>
-      <c r="C29">
+      <c r="D29">
         <v>3152149000.0</v>
       </c>
-      <c r="D29">
+      <c r="E29">
         <v>-13023419000.0</v>
       </c>
-      <c r="E29">
+      <c r="F29">
         <v>13483913000.0</v>
       </c>
-      <c r="F29">
+      <c r="G29">
         <v>48680826000.0</v>
       </c>
-      <c r="G29">
+      <c r="H29">
         <v>-2608460468.0</v>
       </c>
     </row>
-    <row r="30" spans="1:7">
+    <row r="30" spans="1:8">
       <c r="A30" t="s">
-        <v>138</v>
+        <v>140</v>
       </c>
       <c r="B30">
+        <v>-1111968344.0</v>
+      </c>
+      <c r="C30">
         <v>361093649.0</v>
       </c>
-      <c r="C30">
+      <c r="D30">
         <v>-6087838000.0</v>
       </c>
-      <c r="D30">
+      <c r="E30">
         <v>-17728055000.0</v>
       </c>
-      <c r="E30">
+      <c r="F30">
         <v>-27719451000.0</v>
       </c>
-      <c r="F30">
+      <c r="G30">
         <v>-7375746000.0</v>
       </c>
-      <c r="G30">
+      <c r="H30">
         <v>-863714886.0</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet6.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:Q30"/>
+  <dimension ref="A1:S30"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="44.703" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="13.997" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="13.997" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="13.997" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="13.997" bestFit="true" customWidth="true" style="0"/>
     <col min="6" max="6" width="13.997" bestFit="true" customWidth="true" style="0"/>
     <col min="7" max="7" width="13.997" bestFit="true" customWidth="true" style="0"/>
     <col min="8" max="8" width="13.997" bestFit="true" customWidth="true" style="0"/>
     <col min="9" max="9" width="13.997" bestFit="true" customWidth="true" style="0"/>
-    <col min="10" max="10" width="12.854" bestFit="true" customWidth="true" style="0"/>
+    <col min="10" max="10" width="13.997" bestFit="true" customWidth="true" style="0"/>
     <col min="11" max="11" width="13.997" bestFit="true" customWidth="true" style="0"/>
-    <col min="12" max="12" width="13.997" bestFit="true" customWidth="true" style="0"/>
+    <col min="12" max="12" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="13" max="13" width="13.997" bestFit="true" customWidth="true" style="0"/>
     <col min="14" max="14" width="13.997" bestFit="true" customWidth="true" style="0"/>
     <col min="15" max="15" width="13.997" bestFit="true" customWidth="true" style="0"/>
-    <col min="16" max="16" width="15.282" bestFit="true" customWidth="true" style="0"/>
-    <col min="17" max="17" width="15.282" bestFit="true" customWidth="true" style="0"/>
+    <col min="16" max="16" width="13.997" bestFit="true" customWidth="true" style="0"/>
+    <col min="17" max="17" width="13.997" bestFit="true" customWidth="true" style="0"/>
+    <col min="18" max="18" width="15.282" bestFit="true" customWidth="true" style="0"/>
+    <col min="19" max="19" width="15.282" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:17">
+    <row r="1" spans="1:19">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
-        <v>68</v>
+        <v>69</v>
       </c>
       <c r="C1" t="s">
-        <v>69</v>
+        <v>1</v>
       </c>
       <c r="D1" t="s">
         <v>70</v>
       </c>
       <c r="E1" t="s">
-        <v>1</v>
+        <v>71</v>
       </c>
       <c r="F1" t="s">
-        <v>71</v>
+        <v>72</v>
       </c>
       <c r="G1" t="s">
-        <v>72</v>
+        <v>2</v>
       </c>
       <c r="H1" t="s">
         <v>73</v>
       </c>
       <c r="I1" t="s">
-        <v>2</v>
+        <v>74</v>
       </c>
       <c r="J1" t="s">
-        <v>74</v>
+        <v>75</v>
       </c>
       <c r="K1" t="s">
-        <v>75</v>
+        <v>3</v>
       </c>
       <c r="L1" t="s">
         <v>76</v>
       </c>
       <c r="M1" t="s">
-        <v>3</v>
+        <v>77</v>
       </c>
       <c r="N1" t="s">
-        <v>77</v>
+        <v>78</v>
       </c>
       <c r="O1" t="s">
-        <v>78</v>
+        <v>4</v>
       </c>
       <c r="P1" t="s">
-        <v>4</v>
+        <v>79</v>
       </c>
       <c r="Q1" t="s">
-        <v>79</v>
-[...2 lines deleted...]
-    <row r="2" spans="1:17">
+        <v>80</v>
+      </c>
+      <c r="R1" t="s">
+        <v>5</v>
+      </c>
+      <c r="S1" t="s">
+        <v>81</v>
+      </c>
+    </row>
+    <row r="2" spans="1:19">
       <c r="A2" t="s">
-        <v>111</v>
+        <v>113</v>
       </c>
       <c r="B2">
+        <v>779023813.0</v>
+      </c>
+      <c r="C2">
+        <v>586551492.0</v>
+      </c>
+      <c r="D2">
         <v>712433890.0</v>
       </c>
-      <c r="C2">
+      <c r="E2">
         <v>243363316.0</v>
       </c>
-      <c r="D2">
+      <c r="F2">
         <v>232087437.0</v>
       </c>
-      <c r="E2">
+      <c r="G2">
         <v>412755312.0</v>
       </c>
-      <c r="F2">
+      <c r="H2">
         <v>727422724.0</v>
       </c>
-      <c r="G2">
+      <c r="I2">
         <v>656592057.0</v>
       </c>
-      <c r="H2">
+      <c r="J2">
         <v>665569697.0</v>
       </c>
-      <c r="I2">
+      <c r="K2">
         <v>247157341.0</v>
       </c>
-      <c r="J2">
+      <c r="L2">
         <v>1044500832.0</v>
       </c>
-      <c r="K2">
+      <c r="M2">
         <v>1018092532.0</v>
       </c>
-      <c r="L2">
+      <c r="N2">
         <v>5361820802.0</v>
       </c>
-      <c r="M2">
+      <c r="O2">
         <v>2693458308.0</v>
       </c>
-      <c r="N2">
+      <c r="P2">
         <v>556859803.0</v>
       </c>
-      <c r="O2">
+      <c r="Q2">
         <v>1401498537.0</v>
       </c>
-      <c r="P2"/>
-[...2 lines deleted...]
-    <row r="3" spans="1:17">
+      <c r="R2"/>
+      <c r="S2"/>
+    </row>
+    <row r="3" spans="1:19">
       <c r="A3" t="s">
-        <v>112</v>
+        <v>114</v>
       </c>
       <c r="B3">
+        <v>879940156</v>
+      </c>
+      <c r="C3">
+        <v>1102686372</v>
+      </c>
+      <c r="D3">
         <v>106523744</v>
       </c>
-      <c r="C3">
+      <c r="E3">
         <v>26776498</v>
       </c>
-      <c r="D3">
+      <c r="F3">
         <v>20125880</v>
       </c>
-      <c r="E3">
+      <c r="G3">
         <v>12530504</v>
       </c>
-      <c r="F3">
+      <c r="H3">
         <v>75295583</v>
       </c>
-      <c r="G3">
+      <c r="I3">
         <v>55525279</v>
       </c>
-      <c r="H3">
+      <c r="J3">
         <v>132491930</v>
       </c>
-      <c r="I3">
+      <c r="K3">
         <v>8108571901</v>
       </c>
-      <c r="J3">
+      <c r="L3">
         <v>82741987</v>
       </c>
-      <c r="K3">
+      <c r="M3">
         <v>6227871524</v>
       </c>
-      <c r="L3">
+      <c r="N3">
         <v>7885796010</v>
       </c>
-      <c r="M3">
+      <c r="O3">
         <v>2011971100</v>
       </c>
-      <c r="N3">
+      <c r="P3">
         <v>0</v>
       </c>
-      <c r="O3">
+      <c r="Q3">
         <v>891496426</v>
       </c>
-      <c r="P3">
+      <c r="R3">
         <v>17258787250</v>
       </c>
-      <c r="Q3">
+      <c r="S3">
         <v>0</v>
       </c>
     </row>
-    <row r="4" spans="1:17">
+    <row r="4" spans="1:19">
       <c r="A4" t="s">
-        <v>113</v>
+        <v>115</v>
       </c>
       <c r="B4"/>
       <c r="C4"/>
       <c r="D4"/>
       <c r="E4"/>
       <c r="F4"/>
       <c r="G4"/>
       <c r="H4"/>
       <c r="I4"/>
       <c r="J4"/>
       <c r="K4"/>
       <c r="L4"/>
       <c r="M4"/>
       <c r="N4"/>
       <c r="O4"/>
       <c r="P4"/>
       <c r="Q4"/>
-    </row>
-    <row r="5" spans="1:17">
+      <c r="R4"/>
+      <c r="S4"/>
+    </row>
+    <row r="5" spans="1:19">
       <c r="A5" t="s">
-        <v>114</v>
+        <v>116</v>
       </c>
       <c r="B5"/>
       <c r="C5"/>
       <c r="D5"/>
       <c r="E5"/>
       <c r="F5"/>
       <c r="G5"/>
       <c r="H5"/>
       <c r="I5"/>
       <c r="J5"/>
       <c r="K5"/>
       <c r="L5"/>
       <c r="M5"/>
       <c r="N5"/>
       <c r="O5"/>
       <c r="P5"/>
       <c r="Q5"/>
-    </row>
-    <row r="6" spans="1:17">
+      <c r="R5"/>
+      <c r="S5"/>
+    </row>
+    <row r="6" spans="1:19">
       <c r="A6" t="s">
-        <v>115</v>
+        <v>117</v>
       </c>
       <c r="B6">
+        <v>-601480383.0</v>
+      </c>
+      <c r="C6">
+        <v>192472321.0</v>
+      </c>
+      <c r="D6">
         <v>-125882398.0</v>
       </c>
-      <c r="C6">
+      <c r="E6">
         <v>469070574.0</v>
       </c>
-      <c r="D6">
+      <c r="F6">
         <v>11275879.0</v>
       </c>
-      <c r="E6">
+      <c r="G6">
         <v>-180667875.0</v>
       </c>
-      <c r="F6">
+      <c r="H6">
         <v>-314667412.0</v>
       </c>
-      <c r="G6">
+      <c r="I6">
         <v>70830667.0</v>
       </c>
-      <c r="H6">
+      <c r="J6">
         <v>-8977640.0</v>
       </c>
-      <c r="I6">
+      <c r="K6">
         <v>418412356.0</v>
       </c>
-      <c r="J6">
+      <c r="L6">
         <v>-797343491.0</v>
       </c>
-      <c r="K6">
+      <c r="M6">
         <v>26408300.0</v>
       </c>
-      <c r="L6">
+      <c r="N6">
         <v>-4343728270.0</v>
       </c>
-      <c r="M6">
+      <c r="O6">
         <v>5361820802.0</v>
       </c>
-      <c r="N6">
+      <c r="P6">
         <v>2693458308.0</v>
       </c>
-      <c r="O6">
+      <c r="Q6">
         <v>-844638734.0</v>
       </c>
-      <c r="P6">
+      <c r="R6">
         <v>1401498537.0</v>
       </c>
-      <c r="Q6"/>
-[...1 lines deleted...]
-    <row r="7" spans="1:17">
+      <c r="S6"/>
+    </row>
+    <row r="7" spans="1:19">
       <c r="A7" t="s">
-        <v>116</v>
-[...1 lines deleted...]
-      <c r="B7">
+        <v>118</v>
+      </c>
+      <c r="B7"/>
+      <c r="C7"/>
+      <c r="D7">
         <v>-2060222020.0</v>
       </c>
-      <c r="C7">
+      <c r="E7">
         <v>-1475416650.0</v>
       </c>
-      <c r="D7">
+      <c r="F7">
         <v>-831398390.0</v>
       </c>
-      <c r="E7">
+      <c r="G7">
         <v>1669408380.0</v>
       </c>
-      <c r="F7">
+      <c r="H7">
         <v>2976683860.0</v>
       </c>
-      <c r="G7"/>
-      <c r="H7"/>
       <c r="I7"/>
       <c r="J7"/>
       <c r="K7"/>
       <c r="L7"/>
       <c r="M7"/>
       <c r="N7"/>
       <c r="O7"/>
       <c r="P7"/>
       <c r="Q7"/>
-    </row>
-    <row r="8" spans="1:17">
+      <c r="R7"/>
+      <c r="S7"/>
+    </row>
+    <row r="8" spans="1:19">
       <c r="A8" t="s">
-        <v>117</v>
+        <v>119</v>
       </c>
       <c r="B8"/>
       <c r="C8"/>
       <c r="D8"/>
       <c r="E8"/>
       <c r="F8"/>
       <c r="G8"/>
       <c r="H8"/>
       <c r="I8"/>
       <c r="J8"/>
       <c r="K8"/>
       <c r="L8"/>
       <c r="M8"/>
       <c r="N8"/>
       <c r="O8"/>
       <c r="P8"/>
       <c r="Q8"/>
-    </row>
-    <row r="9" spans="1:17">
+      <c r="R8"/>
+      <c r="S8"/>
+    </row>
+    <row r="9" spans="1:19">
       <c r="A9" t="s">
-        <v>118</v>
+        <v>120</v>
       </c>
       <c r="B9"/>
       <c r="C9"/>
       <c r="D9"/>
       <c r="E9"/>
       <c r="F9"/>
       <c r="G9"/>
       <c r="H9"/>
       <c r="I9"/>
       <c r="J9"/>
       <c r="K9"/>
       <c r="L9"/>
       <c r="M9"/>
       <c r="N9"/>
       <c r="O9"/>
       <c r="P9"/>
       <c r="Q9"/>
-    </row>
-    <row r="10" spans="1:17">
+      <c r="R9"/>
+      <c r="S9"/>
+    </row>
+    <row r="10" spans="1:19">
       <c r="A10" t="s">
-        <v>119</v>
+        <v>121</v>
       </c>
       <c r="B10"/>
       <c r="C10"/>
       <c r="D10"/>
       <c r="E10"/>
       <c r="F10"/>
       <c r="G10"/>
       <c r="H10"/>
       <c r="I10"/>
       <c r="J10"/>
       <c r="K10"/>
       <c r="L10"/>
       <c r="M10"/>
       <c r="N10"/>
       <c r="O10"/>
       <c r="P10"/>
       <c r="Q10"/>
-    </row>
-    <row r="11" spans="1:17">
+      <c r="R10"/>
+      <c r="S10"/>
+    </row>
+    <row r="11" spans="1:19">
       <c r="A11" t="s">
-        <v>120</v>
+        <v>122</v>
       </c>
       <c r="B11"/>
       <c r="C11"/>
       <c r="D11"/>
       <c r="E11"/>
       <c r="F11"/>
       <c r="G11"/>
       <c r="H11"/>
       <c r="I11"/>
       <c r="J11"/>
       <c r="K11"/>
       <c r="L11"/>
       <c r="M11"/>
       <c r="N11"/>
       <c r="O11"/>
       <c r="P11"/>
       <c r="Q11"/>
-    </row>
-    <row r="12" spans="1:17">
+      <c r="R11"/>
+      <c r="S11"/>
+    </row>
+    <row r="12" spans="1:19">
       <c r="A12" t="s">
-        <v>121</v>
+        <v>123</v>
       </c>
       <c r="B12"/>
       <c r="C12"/>
       <c r="D12"/>
       <c r="E12"/>
       <c r="F12"/>
       <c r="G12"/>
       <c r="H12"/>
       <c r="I12"/>
       <c r="J12"/>
       <c r="K12"/>
       <c r="L12"/>
       <c r="M12"/>
       <c r="N12"/>
       <c r="O12"/>
       <c r="P12"/>
       <c r="Q12"/>
-    </row>
-    <row r="13" spans="1:17">
+      <c r="R12"/>
+      <c r="S12"/>
+    </row>
+    <row r="13" spans="1:19">
       <c r="A13" t="s">
-        <v>122</v>
+        <v>124</v>
       </c>
       <c r="B13"/>
       <c r="C13"/>
       <c r="D13"/>
       <c r="E13"/>
       <c r="F13"/>
       <c r="G13"/>
       <c r="H13"/>
       <c r="I13"/>
       <c r="J13"/>
       <c r="K13"/>
       <c r="L13"/>
       <c r="M13"/>
       <c r="N13"/>
       <c r="O13"/>
       <c r="P13"/>
       <c r="Q13"/>
-    </row>
-    <row r="14" spans="1:17">
+      <c r="R13"/>
+      <c r="S13"/>
+    </row>
+    <row r="14" spans="1:19">
       <c r="A14" t="s">
-        <v>123</v>
+        <v>125</v>
       </c>
       <c r="B14">
+        <v>1103007119.0</v>
+      </c>
+      <c r="C14">
+        <v>1047641583.0</v>
+      </c>
+      <c r="D14">
         <v>1103142721.0</v>
       </c>
-      <c r="C14">
+      <c r="E14">
         <v>1103341180.0</v>
       </c>
-      <c r="D14">
+      <c r="F14">
         <v>1078131011.0</v>
       </c>
-      <c r="E14">
+      <c r="G14">
         <v>1039891128.0</v>
       </c>
-      <c r="F14">
+      <c r="H14">
         <v>1126367848.0</v>
       </c>
-      <c r="G14">
+      <c r="I14">
         <v>1154830537.0</v>
       </c>
-      <c r="H14">
+      <c r="J14">
         <v>1171494298.0</v>
       </c>
-      <c r="I14">
+      <c r="K14">
         <v>1322622082.0</v>
       </c>
-      <c r="J14">
+      <c r="L14">
         <v>506918186.0</v>
       </c>
-      <c r="K14">
+      <c r="M14">
         <v>1202591562.0</v>
       </c>
-      <c r="L14">
+      <c r="N14">
         <v>1195843617.0</v>
       </c>
-      <c r="M14">
+      <c r="O14">
         <v>864007208.0</v>
       </c>
-      <c r="N14"/>
-      <c r="O14">
+      <c r="P14"/>
+      <c r="Q14">
         <v>638219000.0</v>
       </c>
-      <c r="P14">
+      <c r="R14">
         <v>644062577.0</v>
       </c>
-      <c r="Q14"/>
-[...1 lines deleted...]
-    <row r="15" spans="1:17">
+      <c r="S14"/>
+    </row>
+    <row r="15" spans="1:19">
       <c r="A15" t="s">
-        <v>124</v>
+        <v>126</v>
       </c>
       <c r="B15"/>
       <c r="C15"/>
       <c r="D15"/>
       <c r="E15"/>
       <c r="F15"/>
       <c r="G15"/>
       <c r="H15"/>
       <c r="I15"/>
       <c r="J15"/>
       <c r="K15"/>
       <c r="L15"/>
       <c r="M15"/>
       <c r="N15"/>
       <c r="O15"/>
-      <c r="P15">
+      <c r="P15"/>
+      <c r="Q15"/>
+      <c r="R15">
         <v>1200000000.0</v>
       </c>
-      <c r="Q15"/>
-[...1 lines deleted...]
-    <row r="16" spans="1:17">
+      <c r="S15"/>
+    </row>
+    <row r="16" spans="1:19">
       <c r="A16" t="s">
-        <v>125</v>
+        <v>127</v>
       </c>
       <c r="B16">
+        <v>177543430.0</v>
+      </c>
+      <c r="C16">
+        <v>779023813.0</v>
+      </c>
+      <c r="D16">
         <v>586551492.0</v>
       </c>
-      <c r="C16">
+      <c r="E16">
         <v>712433890.0</v>
       </c>
-      <c r="D16">
+      <c r="F16">
         <v>243363316.0</v>
       </c>
-      <c r="E16">
+      <c r="G16">
         <v>232087437.0</v>
       </c>
-      <c r="F16">
+      <c r="H16">
         <v>412755312.0</v>
       </c>
-      <c r="G16">
+      <c r="I16">
         <v>727422724.0</v>
       </c>
-      <c r="H16">
+      <c r="J16">
         <v>656592057.0</v>
       </c>
-      <c r="I16">
+      <c r="K16">
         <v>665569697.0</v>
       </c>
-      <c r="J16">
+      <c r="L16">
         <v>247157341.0</v>
       </c>
-      <c r="K16">
+      <c r="M16">
         <v>1044500832.0</v>
       </c>
-      <c r="L16">
+      <c r="N16">
         <v>1018092532.0</v>
       </c>
-      <c r="M16">
+      <c r="O16">
         <v>5361820802.0</v>
       </c>
-      <c r="N16">
+      <c r="P16">
         <v>2693458308.0</v>
       </c>
-      <c r="O16">
+      <c r="Q16">
         <v>556859803.0</v>
       </c>
-      <c r="P16">
+      <c r="R16">
         <v>1401498537.0</v>
       </c>
-      <c r="Q16"/>
-[...1 lines deleted...]
-    <row r="17" spans="1:17">
+      <c r="S16"/>
+    </row>
+    <row r="17" spans="1:19">
       <c r="A17" t="s">
-        <v>126</v>
+        <v>128</v>
       </c>
       <c r="B17"/>
       <c r="C17"/>
       <c r="D17"/>
       <c r="E17"/>
       <c r="F17"/>
       <c r="G17"/>
       <c r="H17"/>
       <c r="I17"/>
       <c r="J17"/>
       <c r="K17"/>
       <c r="L17"/>
       <c r="M17"/>
       <c r="N17"/>
       <c r="O17"/>
       <c r="P17"/>
       <c r="Q17"/>
-    </row>
-    <row r="18" spans="1:17">
+      <c r="R17"/>
+      <c r="S17"/>
+    </row>
+    <row r="18" spans="1:19">
       <c r="A18" t="s">
-        <v>127</v>
+        <v>129</v>
       </c>
       <c r="B18">
+        <v>-2977892580.0</v>
+      </c>
+      <c r="C18">
+        <v>212535290.0</v>
+      </c>
+      <c r="D18">
         <v>-564591060.0</v>
       </c>
-      <c r="C18">
+      <c r="E18">
         <v>-1559578590.0</v>
       </c>
-      <c r="D18">
+      <c r="F18">
         <v>-819604394.0</v>
       </c>
-      <c r="E18">
+      <c r="G18">
         <v>-444184700.0</v>
       </c>
-      <c r="F18">
+      <c r="H18">
         <v>255794640.0</v>
       </c>
-      <c r="G18">
+      <c r="I18">
         <v>745335966.0</v>
       </c>
-      <c r="H18">
+      <c r="J18">
         <v>1397207330.0</v>
       </c>
-      <c r="I18">
+      <c r="K18">
         <v>5350095431.0</v>
       </c>
-      <c r="J18">
+      <c r="L18">
         <v>-130387186.0</v>
       </c>
-      <c r="K18">
+      <c r="M18">
         <v>911331561.0</v>
       </c>
-      <c r="L18">
+      <c r="N18">
         <v>-9066728863.0</v>
       </c>
-      <c r="M18">
+      <c r="O18">
         <v>-2253653463.0</v>
       </c>
-      <c r="N18">
+      <c r="P18">
         <v>2693458308.0</v>
       </c>
-      <c r="O18">
+      <c r="Q18">
         <v>627928062.0</v>
       </c>
-      <c r="P18">
+      <c r="R18">
         <v>-16360397881.0</v>
       </c>
-      <c r="Q18"/>
-[...1 lines deleted...]
-    <row r="19" spans="1:17">
+      <c r="S18"/>
+    </row>
+    <row r="19" spans="1:19">
       <c r="A19" t="s">
-        <v>128</v>
+        <v>130</v>
       </c>
       <c r="B19"/>
       <c r="C19"/>
       <c r="D19"/>
       <c r="E19"/>
       <c r="F19"/>
       <c r="G19"/>
       <c r="H19"/>
       <c r="I19"/>
       <c r="J19"/>
       <c r="K19"/>
       <c r="L19"/>
       <c r="M19"/>
       <c r="N19"/>
       <c r="O19"/>
       <c r="P19"/>
       <c r="Q19"/>
-    </row>
-    <row r="20" spans="1:17">
+      <c r="R19"/>
+      <c r="S19"/>
+    </row>
+    <row r="20" spans="1:19">
       <c r="A20" t="s">
-        <v>129</v>
+        <v>131</v>
       </c>
       <c r="B20"/>
       <c r="C20"/>
       <c r="D20"/>
       <c r="E20"/>
       <c r="F20"/>
       <c r="G20"/>
       <c r="H20"/>
       <c r="I20"/>
       <c r="J20"/>
       <c r="K20"/>
       <c r="L20"/>
       <c r="M20"/>
       <c r="N20"/>
       <c r="O20"/>
       <c r="P20"/>
       <c r="Q20"/>
-    </row>
-    <row r="21" spans="1:17">
+      <c r="R20"/>
+      <c r="S20"/>
+    </row>
+    <row r="21" spans="1:19">
       <c r="A21" t="s">
-        <v>130</v>
+        <v>132</v>
       </c>
       <c r="B21"/>
       <c r="C21"/>
       <c r="D21"/>
       <c r="E21"/>
       <c r="F21"/>
       <c r="G21"/>
       <c r="H21"/>
       <c r="I21"/>
       <c r="J21"/>
       <c r="K21"/>
       <c r="L21"/>
       <c r="M21"/>
       <c r="N21"/>
       <c r="O21"/>
       <c r="P21"/>
       <c r="Q21"/>
-    </row>
-    <row r="22" spans="1:17">
+      <c r="R21"/>
+      <c r="S21"/>
+    </row>
+    <row r="22" spans="1:19">
       <c r="A22" t="s">
-        <v>93</v>
+        <v>95</v>
       </c>
       <c r="B22">
+        <v>324597765.0</v>
+      </c>
+      <c r="C22">
+        <v>-2624911806.0</v>
+      </c>
+      <c r="D22">
         <v>-1851305973.0</v>
       </c>
-      <c r="C22">
+      <c r="E22">
         <v>-2086670458.0</v>
       </c>
-      <c r="D22">
+      <c r="F22">
         <v>-1783156173.0</v>
       </c>
-      <c r="E22">
+      <c r="G22">
         <v>-3020390855.0</v>
       </c>
-      <c r="F22">
+      <c r="H22">
         <v>-1815711578.0</v>
       </c>
-      <c r="G22">
+      <c r="I22">
         <v>-2769720921.0</v>
       </c>
-      <c r="H22">
+      <c r="J22">
         <v>-927727931.0</v>
       </c>
-      <c r="I22">
+      <c r="K22">
         <v>3426182845.0</v>
       </c>
-      <c r="J22">
+      <c r="L22">
         <v>1105678678.0</v>
       </c>
-      <c r="K22">
+      <c r="M22">
         <v>-3769624404.0</v>
       </c>
-      <c r="L22">
+      <c r="N22">
         <v>-4332714672.0</v>
       </c>
-      <c r="M22">
+      <c r="O22">
         <v>-2706956211.0</v>
       </c>
-      <c r="N22">
+      <c r="P22">
         <v>2693458308.0</v>
       </c>
-      <c r="O22">
+      <c r="Q22">
         <v>2729745532.0</v>
       </c>
-      <c r="P22">
+      <c r="R22">
         <v>-6457265198.0</v>
       </c>
-      <c r="Q22">
+      <c r="S22">
         <v>16344413039.0</v>
       </c>
     </row>
-    <row r="23" spans="1:17">
+    <row r="23" spans="1:19">
       <c r="A23" t="s">
-        <v>131</v>
+        <v>133</v>
       </c>
       <c r="B23">
+        <v>2800000000.0</v>
+      </c>
+      <c r="C23">
+        <v>457193694.0</v>
+      </c>
+      <c r="D23">
         <v>-801000000.0</v>
       </c>
-      <c r="C23">
+      <c r="E23">
         <v>687246947.0</v>
       </c>
-      <c r="D23">
+      <c r="F23">
         <v>1472753053.0</v>
       </c>
-      <c r="E23">
+      <c r="G23">
         <v>1889572307.0</v>
       </c>
-      <c r="F23">
+      <c r="H23">
         <v>293231657.0</v>
       </c>
-      <c r="G23">
+      <c r="I23">
         <v>-707063766.0</v>
       </c>
-      <c r="H23">
+      <c r="J23">
         <v>-66085804.0</v>
       </c>
-      <c r="I23">
+      <c r="K23">
         <v>-4135250000.0</v>
       </c>
-      <c r="J23">
+      <c r="L23">
         <v>-666956305.0</v>
       </c>
-      <c r="K23">
+      <c r="M23">
         <v>-690705100.0</v>
       </c>
-      <c r="L23">
+      <c r="N23">
         <v>5550070089.0</v>
       </c>
-      <c r="M23">
+      <c r="O23">
         <v>2232444545.0</v>
       </c>
-      <c r="N23"/>
-      <c r="O23">
+      <c r="P23"/>
+      <c r="Q23">
         <v>-1865496426.0</v>
       </c>
-      <c r="P23">
+      <c r="R23">
         <v>11175251000.0</v>
       </c>
-      <c r="Q23"/>
-[...1 lines deleted...]
-    <row r="24" spans="1:17">
+      <c r="S23"/>
+    </row>
+    <row r="24" spans="1:19">
       <c r="A24" t="s">
-        <v>132</v>
+        <v>134</v>
       </c>
       <c r="B24"/>
       <c r="C24"/>
       <c r="D24"/>
-      <c r="E24">
+      <c r="E24"/>
+      <c r="F24"/>
+      <c r="G24">
         <v>636936940.0</v>
       </c>
-      <c r="F24">
+      <c r="H24">
         <v>298128120.0</v>
       </c>
-      <c r="G24"/>
-      <c r="H24"/>
       <c r="I24"/>
       <c r="J24"/>
       <c r="K24"/>
       <c r="L24"/>
-      <c r="M24">
-[...1 lines deleted...]
-      </c>
+      <c r="M24"/>
       <c r="N24"/>
       <c r="O24">
+        <v>243243243.0</v>
+      </c>
+      <c r="P24"/>
+      <c r="Q24">
         <v>-974000000.0</v>
       </c>
-      <c r="P24">
+      <c r="R24">
         <v>1000000.0</v>
       </c>
-      <c r="Q24"/>
-[...1 lines deleted...]
-    <row r="25" spans="1:17">
+      <c r="S24"/>
+    </row>
+    <row r="25" spans="1:19">
       <c r="A25" t="s">
-        <v>133</v>
+        <v>135</v>
       </c>
       <c r="B25">
+        <v>-3525557308.0</v>
+      </c>
+      <c r="C25">
+        <v>2892491885.0</v>
+      </c>
+      <c r="D25">
         <v>290095936.0</v>
       </c>
-      <c r="C25">
+      <c r="E25">
         <v>-549472814.0</v>
       </c>
-      <c r="D25">
+      <c r="F25">
         <v>-94453352.0</v>
       </c>
-      <c r="E25">
+      <c r="G25">
         <v>1548845531.0</v>
       </c>
-      <c r="F25">
+      <c r="H25">
         <v>1020433953.0</v>
       </c>
-      <c r="G25">
+      <c r="I25">
         <v>2415751629.0</v>
       </c>
-      <c r="H25">
+      <c r="J25">
         <v>1285932893.0</v>
       </c>
-      <c r="I25">
+      <c r="K25">
         <v>-7507281397.0</v>
       </c>
-      <c r="J25">
+      <c r="L25">
         <v>-646405691.0</v>
       </c>
-      <c r="K25">
+      <c r="M25">
         <v>12111419051.0</v>
       </c>
-      <c r="L25">
+      <c r="N25">
         <v>4347625436.0</v>
       </c>
-      <c r="M25">
+      <c r="O25">
         <v>1601266640.0</v>
       </c>
-      <c r="N25">
+      <c r="P25">
         <v>-2693458308.0</v>
       </c>
-      <c r="O25">
+      <c r="Q25">
         <v>-1848540044.0</v>
       </c>
-      <c r="P25">
+      <c r="R25">
         <v>6711591990.0</v>
       </c>
-      <c r="Q25">
+      <c r="S25">
         <v>-16344413039.0</v>
       </c>
     </row>
-    <row r="26" spans="1:17">
+    <row r="26" spans="1:19">
       <c r="A26" t="s">
-        <v>134</v>
+        <v>136</v>
       </c>
       <c r="B26"/>
       <c r="C26"/>
       <c r="D26"/>
       <c r="E26"/>
       <c r="F26"/>
       <c r="G26"/>
       <c r="H26"/>
       <c r="I26"/>
       <c r="J26"/>
       <c r="K26"/>
       <c r="L26"/>
-      <c r="M26">
+      <c r="M26"/>
+      <c r="N26"/>
+      <c r="O26">
         <v>-2232644544.0</v>
       </c>
-      <c r="N26"/>
-      <c r="O26"/>
       <c r="P26"/>
       <c r="Q26"/>
-    </row>
-    <row r="27" spans="1:17">
+      <c r="R26"/>
+      <c r="S26"/>
+    </row>
+    <row r="27" spans="1:19">
       <c r="A27" t="s">
-        <v>135</v>
+        <v>137</v>
       </c>
       <c r="B27"/>
       <c r="C27"/>
       <c r="D27"/>
       <c r="E27"/>
       <c r="F27"/>
       <c r="G27"/>
       <c r="H27"/>
       <c r="I27"/>
       <c r="J27"/>
       <c r="K27"/>
       <c r="L27"/>
       <c r="M27"/>
       <c r="N27"/>
       <c r="O27"/>
       <c r="P27"/>
       <c r="Q27"/>
-    </row>
-    <row r="28" spans="1:17">
+      <c r="R27"/>
+      <c r="S27"/>
+    </row>
+    <row r="28" spans="1:19">
       <c r="A28" t="s">
-        <v>136</v>
+        <v>138</v>
       </c>
       <c r="B28">
+        <v>2160195982.0</v>
+      </c>
+      <c r="C28">
+        <v>-164207117.0</v>
+      </c>
+      <c r="D28">
         <v>438708657.0</v>
       </c>
-      <c r="C28">
+      <c r="E28">
         <v>2028649167.0</v>
       </c>
-      <c r="D28">
+      <c r="F28">
         <v>830880273.0</v>
       </c>
-      <c r="E28">
+      <c r="G28">
         <v>-75291995.0</v>
       </c>
-      <c r="F28">
+      <c r="H28">
         <v>-868590177.0</v>
       </c>
-      <c r="G28">
+      <c r="I28">
         <v>-674505299.0</v>
       </c>
-      <c r="H28">
+      <c r="J28">
         <v>-1406184970.0</v>
       </c>
-      <c r="I28">
+      <c r="K28">
         <v>-4931683075.0</v>
       </c>
-      <c r="J28">
+      <c r="L28">
         <v>-666956305.0</v>
       </c>
-      <c r="K28">
+      <c r="M28">
         <v>-884923261.0</v>
       </c>
-      <c r="L28">
+      <c r="N28">
         <v>4723000593.0</v>
       </c>
-      <c r="M28">
+      <c r="O28">
         <v>-1109226748.0</v>
       </c>
-      <c r="N28"/>
-      <c r="O28">
+      <c r="P28"/>
+      <c r="Q28">
         <v>-498566796.0</v>
       </c>
-      <c r="P28">
+      <c r="R28">
         <v>9975251000.0</v>
       </c>
-      <c r="Q28"/>
-[...1 lines deleted...]
-    <row r="29" spans="1:17">
+      <c r="S28"/>
+    </row>
+    <row r="29" spans="1:19">
       <c r="A29" t="s">
-        <v>137</v>
+        <v>139</v>
       </c>
       <c r="B29">
+        <v>-2097952424.0</v>
+      </c>
+      <c r="C29">
+        <v>1315221662.0</v>
+      </c>
+      <c r="D29">
         <v>-458067316.0</v>
       </c>
-      <c r="C29">
+      <c r="E29">
         <v>-1532802092.0</v>
       </c>
-      <c r="D29">
+      <c r="F29">
         <v>-799478514.0</v>
       </c>
-      <c r="E29">
+      <c r="G29">
         <v>-431654196.0</v>
       </c>
-      <c r="F29">
+      <c r="H29">
         <v>331090223.0</v>
       </c>
-      <c r="G29">
+      <c r="I29">
         <v>800861245.0</v>
       </c>
-      <c r="H29">
+      <c r="J29">
         <v>1529699260.0</v>
       </c>
-      <c r="I29">
+      <c r="K29">
         <v>-2758476470.0</v>
       </c>
-      <c r="J29">
+      <c r="L29">
         <v>-47645199.0</v>
       </c>
-      <c r="K29">
+      <c r="M29">
         <v>7139203085.0</v>
       </c>
-      <c r="L29">
+      <c r="N29">
         <v>-1180932853.0</v>
       </c>
-      <c r="M29">
+      <c r="O29">
         <v>-241682363.0</v>
       </c>
-      <c r="N29">
+      <c r="P29">
         <v>2693458308.0</v>
       </c>
-      <c r="O29">
+      <c r="Q29">
         <v>1519424488.0</v>
       </c>
-      <c r="P29">
+      <c r="R29">
         <v>898389369.0</v>
       </c>
-      <c r="Q29"/>
-[...1 lines deleted...]
-    <row r="30" spans="1:17">
+      <c r="S29"/>
+    </row>
+    <row r="30" spans="1:19">
       <c r="A30" t="s">
-        <v>138</v>
+        <v>140</v>
       </c>
       <c r="B30">
+        <v>-663723941.0</v>
+      </c>
+      <c r="C30">
+        <v>-958542224.0</v>
+      </c>
+      <c r="D30">
         <v>-106523740.0</v>
       </c>
-      <c r="C30">
+      <c r="E30">
         <v>-26776500.0</v>
       </c>
-      <c r="D30">
+      <c r="F30">
         <v>-20125880.0</v>
       </c>
-      <c r="E30">
+      <c r="G30">
         <v>326278316.0</v>
       </c>
-      <c r="F30">
+      <c r="H30">
         <v>222832542.0</v>
       </c>
-      <c r="G30">
+      <c r="I30">
         <v>-55525279.0</v>
       </c>
-      <c r="H30">
+      <c r="J30">
         <v>-132491930.0</v>
       </c>
-      <c r="I30">
+      <c r="K30">
         <v>8108571901.0</v>
       </c>
-      <c r="J30">
+      <c r="L30">
         <v>-82741987.0</v>
       </c>
-      <c r="K30">
+      <c r="M30">
         <v>-6227871524.0</v>
       </c>
-      <c r="L30">
+      <c r="N30">
         <v>-7885796010.0</v>
       </c>
-      <c r="M30">
+      <c r="O30">
         <v>-1768727857.0</v>
       </c>
-      <c r="N30"/>
-      <c r="O30">
+      <c r="P30"/>
+      <c r="Q30">
         <v>-1865496426.0</v>
       </c>
-      <c r="P30">
+      <c r="R30">
         <v>-17257787250.0</v>
       </c>
-      <c r="Q30"/>
+      <c r="S30"/>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>