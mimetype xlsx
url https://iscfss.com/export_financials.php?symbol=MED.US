--- v0 (2026-06-04)
+++ v1 (2026-07-29)
@@ -5990,51 +5990,51 @@
       </c>
     </row>
     <row r="2" spans="1:120">
       <c r="A2" t="s">
         <v>31</v>
       </c>
       <c r="B2">
         <v>38264000.0</v>
       </c>
       <c r="C2">
         <v>38359000.0</v>
       </c>
       <c r="D2">
         <v>41242000.0</v>
       </c>
       <c r="E2">
         <v>40260000.0</v>
       </c>
       <c r="F2">
         <v>51816000.0</v>
       </c>
       <c r="G2">
         <v>23051000.0</v>
       </c>
       <c r="H2">
-        <v>66270000.0</v>
+        <v>66269999.0</v>
       </c>
       <c r="I2">
         <v>69148000.0</v>
       </c>
       <c r="J2">
         <v>71229000.0</v>
       </c>
       <c r="K2">
         <v>39193000.0</v>
       </c>
       <c r="L2">
         <v>103223000.0</v>
       </c>
       <c r="M2">
         <v>105188000.0</v>
       </c>
       <c r="N2">
         <v>113300000.0</v>
       </c>
       <c r="O2">
         <v>53120000.0</v>
       </c>
       <c r="P2">
         <v>148129000.0</v>
       </c>
@@ -15492,51 +15492,51 @@
       <c r="DP39">
         <v>700000.0</v>
       </c>
     </row>
     <row r="40" spans="1:120">
       <c r="A40" t="s">
         <v>69</v>
       </c>
       <c r="B40">
         <v>38264000.0</v>
       </c>
       <c r="C40"/>
       <c r="D40">
         <v>36942000.0</v>
       </c>
       <c r="E40">
         <v>-4513000.0</v>
       </c>
       <c r="F40">
         <v>54442000.0</v>
       </c>
       <c r="G40">
         <v>23592000.0</v>
       </c>
       <c r="H40">
-        <v>-8229000.0</v>
+        <v>-8228999.0</v>
       </c>
       <c r="I40">
         <v>69148000.0</v>
       </c>
       <c r="J40">
         <v>71229000.0</v>
       </c>
       <c r="K40">
         <v>36791000.0</v>
       </c>
       <c r="L40">
         <v>-5472000.0</v>
       </c>
       <c r="M40">
         <v>-5405000.0</v>
       </c>
       <c r="N40">
         <v>-5411000.0</v>
       </c>
       <c r="O40">
         <v>67095000.0</v>
       </c>
       <c r="P40">
         <v>148129000.0</v>
       </c>
@@ -22350,63 +22350,63 @@
       </c>
       <c r="N4"/>
       <c r="O4"/>
       <c r="P4"/>
       <c r="Q4"/>
       <c r="R4"/>
       <c r="S4"/>
       <c r="T4"/>
       <c r="U4"/>
       <c r="V4"/>
       <c r="W4"/>
       <c r="X4"/>
       <c r="Y4"/>
       <c r="Z4"/>
       <c r="AA4"/>
       <c r="AB4"/>
       <c r="AC4"/>
       <c r="AD4"/>
       <c r="AE4"/>
     </row>
     <row r="5" spans="1:31">
       <c r="A5" t="s">
         <v>184</v>
       </c>
       <c r="B5">
-        <v>-14213000.0</v>
+        <v>-5639000.0</v>
       </c>
       <c r="C5">
-        <v>2878000.0</v>
+        <v>3787000.0</v>
       </c>
       <c r="D5">
-        <v>126402000.0</v>
+        <v>128797000.0</v>
       </c>
       <c r="E5">
         <v>184760000.0</v>
       </c>
       <c r="F5">
-        <v>216241000.0</v>
+        <v>216129000.0</v>
       </c>
       <c r="G5">
         <v>134159000.0</v>
       </c>
       <c r="H5">
         <v>91039000.0</v>
       </c>
       <c r="I5">
         <v>69063000.0</v>
       </c>
       <c r="J5">
         <v>39632000.0</v>
       </c>
       <c r="K5">
         <v>26859000.0</v>
       </c>
       <c r="L5">
         <v>28684000.0</v>
       </c>
       <c r="M5">
         <v>30246000.0</v>
       </c>
       <c r="N5">
         <v>38410000.0</v>
       </c>
@@ -22445,63 +22445,63 @@
       </c>
       <c r="Z5">
         <v>745000.0</v>
       </c>
       <c r="AA5">
         <v>485000.0</v>
       </c>
       <c r="AB5">
         <v>-2065000.0</v>
       </c>
       <c r="AC5">
         <v>-771000.0</v>
       </c>
       <c r="AD5">
         <v>-3138000.0</v>
       </c>
       <c r="AE5">
         <v>445000.0</v>
       </c>
     </row>
     <row r="6" spans="1:31">
       <c r="A6" t="s">
         <v>185</v>
       </c>
       <c r="B6">
-        <v>-3713000.0</v>
+        <v>4861000.0</v>
       </c>
       <c r="C6">
-        <v>15585000.0</v>
+        <v>16494000.0</v>
       </c>
       <c r="D6">
-        <v>139509000.0</v>
+        <v>141904000.0</v>
       </c>
       <c r="E6">
         <v>195740000.0</v>
       </c>
       <c r="F6">
-        <v>223053000.0</v>
+        <v>222941000.0</v>
       </c>
       <c r="G6">
         <v>141429000.0</v>
       </c>
       <c r="H6">
         <v>95663000.0</v>
       </c>
       <c r="I6">
         <v>73498000.0</v>
       </c>
       <c r="J6">
         <v>43841000.0</v>
       </c>
       <c r="K6">
         <v>32264000.0</v>
       </c>
       <c r="L6">
         <v>35799000.0</v>
       </c>
       <c r="M6">
         <v>38298000.0</v>
       </c>
       <c r="N6">
         <v>46311000.0</v>
       </c>
@@ -25749,96 +25749,96 @@
         <v>0.0</v>
       </c>
       <c r="DB4">
         <v>0.0</v>
       </c>
       <c r="DC4"/>
       <c r="DD4"/>
       <c r="DE4"/>
       <c r="DF4"/>
       <c r="DG4"/>
       <c r="DH4"/>
       <c r="DI4"/>
       <c r="DJ4"/>
       <c r="DK4"/>
       <c r="DL4"/>
       <c r="DM4"/>
       <c r="DN4"/>
       <c r="DO4"/>
       <c r="DP4"/>
     </row>
     <row r="5" spans="1:120">
       <c r="A5" t="s">
         <v>184</v>
       </c>
       <c r="B5">
-        <v>-1095000.0</v>
+        <v>-1941000.0</v>
       </c>
       <c r="C5">
-        <v>-7803000.0</v>
+        <v>-6382000.0</v>
       </c>
       <c r="D5">
         <v>-2657000.0</v>
       </c>
       <c r="E5">
-        <v>-1066000.0</v>
+        <v>2875000.0</v>
       </c>
       <c r="F5">
-        <v>-1262000.0</v>
+        <v>526000.0</v>
       </c>
       <c r="G5">
-        <v>709000.0</v>
+        <v>1275000.0</v>
       </c>
       <c r="H5">
-        <v>2106000.0</v>
+        <v>1578000.0</v>
       </c>
       <c r="I5">
-        <v>-7876000.0</v>
+        <v>-10650000.0</v>
       </c>
       <c r="J5">
-        <v>7940000.0</v>
+        <v>11585000.0</v>
       </c>
       <c r="K5">
-        <v>8676000.0</v>
+        <v>9802000.0</v>
       </c>
       <c r="L5">
-        <v>25509000.0</v>
+        <v>26549000.0</v>
       </c>
       <c r="M5">
-        <v>38706000.0</v>
+        <v>39117000.0</v>
       </c>
       <c r="N5">
-        <v>53511000.0</v>
+        <v>53510000.0</v>
       </c>
       <c r="O5">
         <v>32636000.0</v>
       </c>
       <c r="P5">
-        <v>48156000.0</v>
+        <v>48139000.0</v>
       </c>
       <c r="Q5">
-        <v>48964000.0</v>
+        <v>48960000.0</v>
       </c>
       <c r="R5">
         <v>55071000.0</v>
       </c>
       <c r="S5">
         <v>46844000.0</v>
       </c>
       <c r="T5">
         <v>55286000.0</v>
       </c>
       <c r="U5">
         <v>61412000.0</v>
       </c>
       <c r="V5">
         <v>52799000.0</v>
       </c>
       <c r="W5">
         <v>37968000.0</v>
       </c>
       <c r="X5">
         <v>44559000.0</v>
       </c>
       <c r="Y5">
         <v>28099000.0</v>
       </c>
@@ -26111,96 +26111,96 @@
       </c>
       <c r="DK5">
         <v>-2200000.0</v>
       </c>
       <c r="DL5">
         <v>-700000.0</v>
       </c>
       <c r="DM5">
         <v>-300000.0</v>
       </c>
       <c r="DN5">
         <v>-300000.0</v>
       </c>
       <c r="DO5">
         <v>100000.0</v>
       </c>
       <c r="DP5">
         <v>100000.0</v>
       </c>
     </row>
     <row r="6" spans="1:120">
       <c r="A6" t="s">
         <v>185</v>
       </c>
       <c r="B6">
-        <v>2388000.0</v>
+        <v>1542000.0</v>
       </c>
       <c r="C6">
-        <v>-4338000.0</v>
+        <v>-2917000.0</v>
       </c>
       <c r="D6">
         <v>795000.0</v>
       </c>
       <c r="E6">
-        <v>2979000.0</v>
+        <v>6920000.0</v>
       </c>
       <c r="F6">
-        <v>2018000.0</v>
+        <v>3806000.0</v>
       </c>
       <c r="G6">
-        <v>3894000.0</v>
+        <v>4460000.0</v>
       </c>
       <c r="H6">
-        <v>5300000.0</v>
+        <v>4772000.0</v>
       </c>
       <c r="I6">
-        <v>-4809000.0</v>
+        <v>-7583000.0</v>
       </c>
       <c r="J6">
-        <v>11201000.0</v>
+        <v>14846000.0</v>
       </c>
       <c r="K6">
-        <v>12029000.0</v>
+        <v>13155000.0</v>
       </c>
       <c r="L6">
-        <v>28921000.0</v>
+        <v>29961000.0</v>
       </c>
       <c r="M6">
-        <v>42074000.0</v>
+        <v>42485000.0</v>
       </c>
       <c r="N6">
-        <v>56485000.0</v>
+        <v>56484000.0</v>
       </c>
       <c r="O6">
         <v>35590000.0</v>
       </c>
       <c r="P6">
-        <v>51006000.0</v>
+        <v>50989000.0</v>
       </c>
       <c r="Q6">
-        <v>51696000.0</v>
+        <v>51692000.0</v>
       </c>
       <c r="R6">
         <v>57515000.0</v>
       </c>
       <c r="S6">
         <v>51450000.0</v>
       </c>
       <c r="T6">
         <v>56600000.0</v>
       </c>
       <c r="U6">
         <v>62741000.0</v>
       </c>
       <c r="V6">
         <v>53923000.0</v>
       </c>
       <c r="W6">
         <v>39979000.0</v>
       </c>
       <c r="X6">
         <v>46337000.0</v>
       </c>
       <c r="Y6">
         <v>29921000.0</v>
       </c>
@@ -43534,54 +43534,54 @@
       </c>
       <c r="DG24"/>
       <c r="DH24"/>
       <c r="DI24"/>
       <c r="DJ24">
         <v>-220000.0</v>
       </c>
       <c r="DK24"/>
       <c r="DL24"/>
       <c r="DM24">
         <v>2720000.0</v>
       </c>
       <c r="DN24">
         <v>-20000.0</v>
       </c>
       <c r="DO24"/>
       <c r="DP24">
         <v>-380000.0</v>
       </c>
     </row>
     <row r="25" spans="1:120">
       <c r="A25" t="s">
         <v>234</v>
       </c>
       <c r="B25">
-        <v>812000.0</v>
+        <v>-1084000.0</v>
       </c>
       <c r="C25">
-        <v>3543000.0</v>
+        <v>1371000.0</v>
       </c>
       <c r="D25">
         <v>1595000.0</v>
       </c>
       <c r="E25">
         <v>-1682000.0</v>
       </c>
       <c r="F25">
         <v>715000.0</v>
       </c>
       <c r="G25">
         <v>1329000.0</v>
       </c>
       <c r="H25">
         <v>2863000.0</v>
       </c>
       <c r="I25">
         <v>16787000.0</v>
       </c>
       <c r="J25">
         <v>-1516000.0</v>
       </c>
       <c r="K25">
         <v>1306000.0</v>
       </c>