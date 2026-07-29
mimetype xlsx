--- v0 (2026-06-04)
+++ v1 (2026-07-29)
@@ -3747,51 +3747,53 @@
       <c r="X15"/>
       <c r="Y15"/>
       <c r="Z15"/>
       <c r="AA15"/>
       <c r="AB15"/>
       <c r="AC15">
         <v>133806000.0</v>
       </c>
       <c r="AD15">
         <v>133806000.0</v>
       </c>
       <c r="AE15">
         <v>133806000.0</v>
       </c>
       <c r="AF15"/>
       <c r="AG15"/>
       <c r="AH15">
         <v>0.0</v>
       </c>
     </row>
     <row r="16" spans="1:34">
       <c r="A16" t="s">
         <v>24</v>
       </c>
       <c r="B16"/>
-      <c r="C16"/>
+      <c r="C16">
+        <v>1000000.0</v>
+      </c>
       <c r="D16"/>
       <c r="E16">
         <v>1382000.0</v>
       </c>
       <c r="F16"/>
       <c r="G16"/>
       <c r="H16">
         <v>254000.0</v>
       </c>
       <c r="I16">
         <v>241000.0</v>
       </c>
       <c r="J16">
         <v>239000.0</v>
       </c>
       <c r="K16">
         <v>289000.0</v>
       </c>
       <c r="L16">
         <v>10494000.0</v>
       </c>
       <c r="M16">
         <v>10001000.0</v>
       </c>
       <c r="N16">
@@ -5724,51 +5726,51 @@
         <v>4775000.0</v>
       </c>
       <c r="AC39">
         <v>5933000.0</v>
       </c>
       <c r="AD39">
         <v>5235000.0</v>
       </c>
       <c r="AE39">
         <v>1649000.0</v>
       </c>
       <c r="AF39"/>
       <c r="AG39"/>
       <c r="AH39">
         <v>0.0</v>
       </c>
     </row>
     <row r="40" spans="1:34">
       <c r="A40" t="s">
         <v>48</v>
       </c>
       <c r="B40">
         <v>26930000.0</v>
       </c>
       <c r="C40">
-        <v>14116000.0</v>
+        <v>13116000.0</v>
       </c>
       <c r="D40">
         <v>17634000.0</v>
       </c>
       <c r="E40">
         <v>17732000.0</v>
       </c>
       <c r="F40">
         <v>18382000.0</v>
       </c>
       <c r="G40">
         <v>20559000.0</v>
       </c>
       <c r="H40">
         <v>18741000.0</v>
       </c>
       <c r="I40">
         <v>23009000.0</v>
       </c>
       <c r="J40">
         <v>19679000.0</v>
       </c>
       <c r="K40">
         <v>20119000.0</v>
       </c>
@@ -8804,51 +8806,51 @@
       <c r="T4"/>
       <c r="U4"/>
       <c r="V4"/>
       <c r="W4"/>
       <c r="X4"/>
       <c r="Y4"/>
       <c r="Z4"/>
       <c r="AA4"/>
       <c r="AB4"/>
       <c r="AC4"/>
       <c r="AD4">
         <v>0.0</v>
       </c>
       <c r="AE4"/>
       <c r="AF4"/>
       <c r="AG4"/>
       <c r="AH4">
         <v>0.0</v>
       </c>
     </row>
     <row r="5" spans="1:34">
       <c r="A5" t="s">
         <v>99</v>
       </c>
       <c r="B5">
-        <v>-3728000.0</v>
+        <v>-15144000.0</v>
       </c>
       <c r="C5">
         <v>-5546000.0</v>
       </c>
       <c r="D5">
         <v>48000.0</v>
       </c>
       <c r="E5">
         <v>76000.0</v>
       </c>
       <c r="F5">
         <v>1577000.0</v>
       </c>
       <c r="G5">
         <v>23047000.0</v>
       </c>
       <c r="H5">
         <v>5727000.0</v>
       </c>
       <c r="I5">
         <v>8150000.0</v>
       </c>
       <c r="J5">
         <v>7631000.0</v>
       </c>
@@ -8908,51 +8910,51 @@
       </c>
       <c r="AC5">
         <v>-16806000.0</v>
       </c>
       <c r="AD5">
         <v>8719000.0</v>
       </c>
       <c r="AE5">
         <v>2147000.0</v>
       </c>
       <c r="AF5">
         <v>5687000.0</v>
       </c>
       <c r="AG5">
         <v>9532000.0</v>
       </c>
       <c r="AH5">
         <v>5365000.0</v>
       </c>
     </row>
     <row r="6" spans="1:34">
       <c r="A6" t="s">
         <v>100</v>
       </c>
       <c r="B6">
-        <v>7222000.0</v>
+        <v>-4194000.0</v>
       </c>
       <c r="C6">
         <v>5519000.0</v>
       </c>
       <c r="D6">
         <v>11184000.0</v>
       </c>
       <c r="E6">
         <v>9678000.0</v>
       </c>
       <c r="F6">
         <v>11060000.0</v>
       </c>
       <c r="G6">
         <v>32508000.0</v>
       </c>
       <c r="H6">
         <v>15209000.0</v>
       </c>
       <c r="I6">
         <v>17541000.0</v>
       </c>
       <c r="J6">
         <v>16885000.0</v>
       </c>
@@ -12601,51 +12603,51 @@
       </c>
       <c r="AE6">
         <v>3005000.0</v>
       </c>
       <c r="AF6">
         <v>1000.0</v>
       </c>
       <c r="AG6">
         <v>49000.0</v>
       </c>
       <c r="AH6">
         <v>-42000.0</v>
       </c>
     </row>
     <row r="7" spans="1:34">
       <c r="A7" t="s">
         <v>132</v>
       </c>
       <c r="B7">
         <v>-9019000.0</v>
       </c>
       <c r="C7">
         <v>7793000.0</v>
       </c>
       <c r="D7">
-        <v>-10702000.0</v>
+        <v>-9627000.0</v>
       </c>
       <c r="E7">
         <v>3599000.0</v>
       </c>
       <c r="F7">
         <v>-3789000.0</v>
       </c>
       <c r="G7">
         <v>6042000.0</v>
       </c>
       <c r="H7">
         <v>2514000.0</v>
       </c>
       <c r="I7">
         <v>6957000.0</v>
       </c>
       <c r="J7">
         <v>-4366000.0</v>
       </c>
       <c r="K7">
         <v>13500000.0</v>
       </c>
       <c r="L7">
         <v>5773000.0</v>
       </c>
@@ -12867,51 +12869,51 @@
       </c>
       <c r="AE9">
         <v>5276000.0</v>
       </c>
       <c r="AF9">
         <v>-575000.0</v>
       </c>
       <c r="AG9">
         <v>3893000.0</v>
       </c>
       <c r="AH9">
         <v>-7552000.0</v>
       </c>
     </row>
     <row r="10" spans="1:34">
       <c r="A10" t="s">
         <v>135</v>
       </c>
       <c r="B10">
         <v>-7360000.0</v>
       </c>
       <c r="C10">
         <v>1623000.0</v>
       </c>
       <c r="D10">
-        <v>-3525000.0</v>
+        <v>-2657000.0</v>
       </c>
       <c r="E10">
         <v>1910000.0</v>
       </c>
       <c r="F10">
         <v>-914000.0</v>
       </c>
       <c r="G10">
         <v>6607000.0</v>
       </c>
       <c r="H10">
         <v>-6543000.0</v>
       </c>
       <c r="I10">
         <v>5207000.0</v>
       </c>
       <c r="J10">
         <v>1923000.0</v>
       </c>
       <c r="K10">
         <v>5623000.0</v>
       </c>
       <c r="L10">
         <v>2979000.0</v>
       </c>
@@ -14147,51 +14149,51 @@
       <c r="AD24">
         <v>9000.0</v>
       </c>
       <c r="AE24">
         <v>-114690000.0</v>
       </c>
       <c r="AF24">
         <v>10000.0</v>
       </c>
       <c r="AG24"/>
       <c r="AH24">
         <v>0.0</v>
       </c>
     </row>
     <row r="25" spans="1:34">
       <c r="A25" t="s">
         <v>149</v>
       </c>
       <c r="B25">
         <v>9131000.0</v>
       </c>
       <c r="C25">
         <v>5601000.0</v>
       </c>
       <c r="D25">
-        <v>4115000.0</v>
+        <v>2195000.0</v>
       </c>
       <c r="E25">
         <v>1863000.0</v>
       </c>
       <c r="F25">
         <v>1518000.0</v>
       </c>
       <c r="G25">
         <v>5147000.0</v>
       </c>
       <c r="H25">
         <v>7048000.0</v>
       </c>
       <c r="I25">
         <v>1807000.0</v>
       </c>
       <c r="J25">
         <v>1339000.0</v>
       </c>
       <c r="K25">
         <v>628000.0</v>
       </c>
       <c r="L25">
         <v>1414000.0</v>
       </c>
@@ -14251,51 +14253,51 @@
       </c>
       <c r="AE25">
         <v>2695000.0</v>
       </c>
       <c r="AF25">
         <v>2306000.0</v>
       </c>
       <c r="AG25">
         <v>105000.0</v>
       </c>
       <c r="AH25">
         <v>729000.0</v>
       </c>
     </row>
     <row r="26" spans="1:34">
       <c r="A26" t="s">
         <v>150</v>
       </c>
       <c r="B26">
         <v>0.0</v>
       </c>
       <c r="C26">
         <v>-4607000.0</v>
       </c>
       <c r="D26">
-        <v>4607000.0</v>
+        <v>-242000.0</v>
       </c>
       <c r="E26">
         <v>-2860000.0</v>
       </c>
       <c r="F26">
         <v>-1747000.0</v>
       </c>
       <c r="G26">
         <v>-3900000.0</v>
       </c>
       <c r="H26">
         <v>-998000.0</v>
       </c>
       <c r="I26">
         <v>-998000.0</v>
       </c>
       <c r="J26">
         <v>-683000.0</v>
       </c>
       <c r="K26">
         <v>2661000.0</v>
       </c>
       <c r="L26">
         <v>-1000000.0</v>
       </c>