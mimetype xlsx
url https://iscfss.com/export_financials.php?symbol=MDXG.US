--- v0 (2026-03-02)
+++ v1 (2026-06-19)
@@ -22,51 +22,51 @@
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Balance Sheet (Yearly)" sheetId="1" r:id="rId4"/>
     <sheet name="Balance Sheet (Quarterly)" sheetId="2" r:id="rId5"/>
     <sheet name="Income Statement (Yearly)" sheetId="3" r:id="rId6"/>
     <sheet name="Income Statement (Quarterly)" sheetId="4" r:id="rId7"/>
     <sheet name="Cash Flow (Yearly)" sheetId="5" r:id="rId8"/>
     <sheet name="Cash Flow (Quarterly)" sheetId="6" r:id="rId9"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="198">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="199">
   <si>
     <t>Metric</t>
   </si>
   <si>
     <t>2025-12-31</t>
   </si>
   <si>
     <t>2024-12-31</t>
   </si>
   <si>
     <t>2023-12-31</t>
   </si>
   <si>
     <t>2022-12-31</t>
   </si>
   <si>
     <t>2021-12-31</t>
   </si>
   <si>
     <t>2020-12-31</t>
   </si>
   <si>
     <t>2019-12-31</t>
   </si>
   <si>
@@ -268,50 +268,53 @@
     <t>temporaryEquityRedeemableNoncontrollingInterests</t>
   </si>
   <si>
     <t>totalAssets</t>
   </si>
   <si>
     <t>totalCurrentAssets</t>
   </si>
   <si>
     <t>totalCurrentLiabilities</t>
   </si>
   <si>
     <t>totalLiab</t>
   </si>
   <si>
     <t>totalPermanentEquity</t>
   </si>
   <si>
     <t>totalStockholderEquity</t>
   </si>
   <si>
     <t>treasuryStock</t>
   </si>
   <si>
     <t>warrants</t>
+  </si>
+  <si>
+    <t>2026-03-31</t>
   </si>
   <si>
     <t>2025-09-30</t>
   </si>
   <si>
     <t>2025-06-30</t>
   </si>
   <si>
     <t>2025-03-31</t>
   </si>
   <si>
     <t>2024-09-30</t>
   </si>
   <si>
     <t>2024-06-30</t>
   </si>
   <si>
     <t>2024-03-31</t>
   </si>
   <si>
     <t>2023-09-30</t>
   </si>
   <si>
     <t>2023-06-30</t>
   </si>
@@ -1313,51 +1316,53 @@
       <c r="B7"/>
       <c r="C7"/>
       <c r="D7"/>
       <c r="E7"/>
       <c r="F7"/>
       <c r="G7"/>
       <c r="H7"/>
       <c r="I7"/>
       <c r="J7"/>
       <c r="K7"/>
       <c r="L7"/>
       <c r="M7"/>
       <c r="N7"/>
       <c r="O7"/>
       <c r="P7"/>
       <c r="Q7"/>
       <c r="R7"/>
       <c r="S7"/>
       <c r="T7"/>
       <c r="U7"/>
     </row>
     <row r="8" spans="1:21">
       <c r="A8" t="s">
         <v>27</v>
       </c>
-      <c r="B8"/>
+      <c r="B8">
+        <v>148000.0</v>
+      </c>
       <c r="C8">
         <v>147000.0</v>
       </c>
       <c r="D8">
         <v>146000.0</v>
       </c>
       <c r="E8">
         <v>114000.0</v>
       </c>
       <c r="F8">
         <v>92607000.0</v>
       </c>
       <c r="G8">
         <v>91681000.0</v>
       </c>
       <c r="H8">
         <v>113000.0</v>
       </c>
       <c r="I8">
         <v>113000.0</v>
       </c>
       <c r="J8"/>
       <c r="K8"/>
       <c r="L8"/>
       <c r="M8"/>
@@ -2113,51 +2118,53 @@
         <v>35182608.0</v>
       </c>
       <c r="P23">
         <v>27096192.0</v>
       </c>
       <c r="Q23">
         <v>7352245.0</v>
       </c>
       <c r="R23">
         <v>9692083.0</v>
       </c>
       <c r="S23">
         <v>15178481.0</v>
       </c>
       <c r="T23">
         <v>184.0</v>
       </c>
       <c r="U23">
         <v>13852.0</v>
       </c>
     </row>
     <row r="24" spans="1:21">
       <c r="A24" t="s">
         <v>43</v>
       </c>
-      <c r="B24"/>
+      <c r="B24">
+        <v>16467000.0</v>
+      </c>
       <c r="C24">
         <v>17830000.0</v>
       </c>
       <c r="D24">
         <v>48099000.0</v>
       </c>
       <c r="E24">
         <v>48594000.0</v>
       </c>
       <c r="F24">
         <v>48127000.0</v>
       </c>
       <c r="G24">
         <v>47697000.0</v>
       </c>
       <c r="H24">
         <v>61906000.0</v>
       </c>
       <c r="I24"/>
       <c r="J24"/>
       <c r="K24">
         <v>2000.0</v>
       </c>
       <c r="L24">
         <v>31000.0</v>
@@ -2246,51 +2253,51 @@
       <c r="C27"/>
       <c r="D27"/>
       <c r="E27"/>
       <c r="F27"/>
       <c r="G27"/>
       <c r="H27"/>
       <c r="I27"/>
       <c r="J27"/>
       <c r="K27"/>
       <c r="L27"/>
       <c r="M27"/>
       <c r="N27"/>
       <c r="O27"/>
       <c r="P27"/>
       <c r="Q27"/>
       <c r="R27"/>
       <c r="S27"/>
       <c r="T27"/>
       <c r="U27"/>
     </row>
     <row r="28" spans="1:21">
       <c r="A28" t="s">
         <v>47</v>
       </c>
       <c r="B28">
-        <v>-164621000.0</v>
+        <v>-143589000.0</v>
       </c>
       <c r="C28">
         <v>-79574000.0</v>
       </c>
       <c r="D28">
         <v>-33901000.0</v>
       </c>
       <c r="E28">
         <v>-13478000.0</v>
       </c>
       <c r="F28">
         <v>-33790000.0</v>
       </c>
       <c r="G28">
         <v>-43979000.0</v>
       </c>
       <c r="H28">
         <v>-44889000.0</v>
       </c>
       <c r="I28">
         <v>-45118000.0</v>
       </c>
       <c r="J28">
         <v>-27190000.0</v>
       </c>
@@ -2310,51 +2317,53 @@
         <v>-2742043.0</v>
       </c>
       <c r="P28">
         <v>-71759.0</v>
       </c>
       <c r="Q28">
         <v>-937490.0</v>
       </c>
       <c r="R28">
         <v>337319.0</v>
       </c>
       <c r="S28">
         <v>-6749609.0</v>
       </c>
       <c r="T28">
         <v>27316.0</v>
       </c>
       <c r="U28">
         <v>3648.0</v>
       </c>
     </row>
     <row r="29" spans="1:21">
       <c r="A29" t="s">
         <v>48</v>
       </c>
-      <c r="B29"/>
+      <c r="B29">
+        <v>274515000.0</v>
+      </c>
       <c r="C29">
         <v>211937000.0</v>
       </c>
       <c r="D29">
         <v>190816000.0</v>
       </c>
       <c r="E29">
         <v>30606000.0</v>
       </c>
       <c r="F29">
         <v>48209000.0</v>
       </c>
       <c r="G29">
         <v>47547000.0</v>
       </c>
       <c r="H29">
         <v>100054000.0</v>
       </c>
       <c r="I29">
         <v>49655000.0</v>
       </c>
       <c r="J29">
         <v>73797000.0</v>
       </c>
       <c r="K29"/>
@@ -2459,51 +2468,53 @@
       <c r="L31">
         <v>107988000.0</v>
       </c>
       <c r="M31">
         <v>89329000.0</v>
       </c>
       <c r="N31">
         <v>73568070.0</v>
       </c>
       <c r="O31">
         <v>20007302.0</v>
       </c>
       <c r="P31">
         <v>11896565.0</v>
       </c>
       <c r="Q31"/>
       <c r="R31"/>
       <c r="S31"/>
       <c r="T31"/>
       <c r="U31"/>
     </row>
     <row r="32" spans="1:21">
       <c r="A32" t="s">
         <v>51</v>
       </c>
-      <c r="B32"/>
+      <c r="B32">
+        <v>213205000.0</v>
+      </c>
       <c r="C32">
         <v>146291000.0</v>
       </c>
       <c r="D32">
         <v>118253000.0</v>
       </c>
       <c r="E32">
         <v>90641000.0</v>
       </c>
       <c r="F32">
         <v>106166000.0</v>
       </c>
       <c r="G32">
         <v>101455000.0</v>
       </c>
       <c r="H32">
         <v>55923000.0</v>
       </c>
       <c r="I32">
         <v>2502000.0</v>
       </c>
       <c r="J32">
         <v>2937000.0</v>
       </c>
       <c r="K32"/>
@@ -2565,51 +2576,53 @@
         <v>17093817.0</v>
       </c>
       <c r="P33">
         <v>20214681.0</v>
       </c>
       <c r="Q33">
         <v>5646447.0</v>
       </c>
       <c r="R33">
         <v>6886349.0</v>
       </c>
       <c r="S33">
         <v>8239619.0</v>
       </c>
       <c r="T33">
         <v>8239619.0</v>
       </c>
       <c r="U33">
         <v>1100000.0</v>
       </c>
     </row>
     <row r="34" spans="1:21">
       <c r="A34" t="s">
         <v>53</v>
       </c>
-      <c r="B34"/>
+      <c r="B34">
+        <v>5372000.0</v>
+      </c>
       <c r="C34">
         <v>7383000.0</v>
       </c>
       <c r="D34">
         <v>2223000.0</v>
       </c>
       <c r="E34">
         <v>4773000.0</v>
       </c>
       <c r="F34">
         <v>4869000.0</v>
       </c>
       <c r="G34">
         <v>3755000.0</v>
       </c>
       <c r="H34">
         <v>3540000.0</v>
       </c>
       <c r="I34">
         <v>1642000.0</v>
       </c>
       <c r="J34">
         <v>1648000.0</v>
       </c>
       <c r="K34">
@@ -2888,51 +2901,51 @@
       </c>
       <c r="P39">
         <v>164664.0</v>
       </c>
       <c r="Q39">
         <v>181892.0</v>
       </c>
       <c r="R39">
         <v>121277.0</v>
       </c>
       <c r="S39">
         <v>82953.0</v>
       </c>
       <c r="T39">
         <v>189253.0</v>
       </c>
       <c r="U39">
         <v>7500.0</v>
       </c>
     </row>
     <row r="40" spans="1:21">
       <c r="A40" t="s">
         <v>59</v>
       </c>
       <c r="B40">
-        <v>48238000.0</v>
+        <v>46918000.0</v>
       </c>
       <c r="C40">
         <v>35879000.0</v>
       </c>
       <c r="D40">
         <v>36960000.0</v>
       </c>
       <c r="E40">
         <v>33663000.0</v>
       </c>
       <c r="F40">
         <v>33724000.0</v>
       </c>
       <c r="G40">
         <v>49221000.0</v>
       </c>
       <c r="H40">
         <v>56683000.0</v>
       </c>
       <c r="I40">
         <v>29765000.0</v>
       </c>
       <c r="J40">
         <v>37356000.0</v>
       </c>
@@ -3126,51 +3139,53 @@
       <c r="L44">
         <v>0.0</v>
       </c>
       <c r="M44">
         <v>0.0</v>
       </c>
       <c r="N44">
         <v>0.0</v>
       </c>
       <c r="O44">
         <v>0.0</v>
       </c>
       <c r="P44">
         <v>0.0</v>
       </c>
       <c r="Q44"/>
       <c r="R44"/>
       <c r="S44"/>
       <c r="T44"/>
       <c r="U44"/>
     </row>
     <row r="45" spans="1:21">
       <c r="A45" t="s">
         <v>64</v>
       </c>
-      <c r="B45"/>
+      <c r="B45">
+        <v>28211000.0</v>
+      </c>
       <c r="C45">
         <v>32872000.0</v>
       </c>
       <c r="D45">
         <v>29134000.0</v>
       </c>
       <c r="E45">
         <v>11256000.0</v>
       </c>
       <c r="F45">
         <v>13861000.0</v>
       </c>
       <c r="G45">
         <v>15060000.0</v>
       </c>
       <c r="H45">
         <v>17424000.0</v>
       </c>
       <c r="I45">
         <v>17424000.0</v>
       </c>
       <c r="J45">
         <v>14091000.0</v>
       </c>
       <c r="K45">
@@ -3407,85 +3422,87 @@
       <c r="L49">
         <v>-38129000.0</v>
       </c>
       <c r="M49">
         <v>-67575000.0</v>
       </c>
       <c r="N49">
         <v>-73795575.0</v>
       </c>
       <c r="O49">
         <v>-69683722.0</v>
       </c>
       <c r="P49">
         <v>-62021346.0</v>
       </c>
       <c r="Q49"/>
       <c r="R49"/>
       <c r="S49"/>
       <c r="T49"/>
       <c r="U49"/>
     </row>
     <row r="50" spans="1:21">
       <c r="A50" t="s">
         <v>69</v>
       </c>
-      <c r="B50"/>
+      <c r="B50">
+        <v>1500000.0</v>
+      </c>
       <c r="C50">
         <v>1000000.0</v>
       </c>
       <c r="D50">
         <v>1000000.0</v>
       </c>
       <c r="E50"/>
       <c r="F50"/>
       <c r="G50"/>
       <c r="H50">
         <v>3750000.0</v>
       </c>
       <c r="I50"/>
       <c r="J50"/>
       <c r="K50">
         <v>31000.0</v>
       </c>
       <c r="L50"/>
       <c r="M50"/>
       <c r="N50"/>
       <c r="O50"/>
       <c r="P50"/>
       <c r="Q50"/>
       <c r="R50"/>
       <c r="S50"/>
       <c r="T50"/>
       <c r="U50"/>
     </row>
     <row r="51" spans="1:21">
       <c r="A51" t="s">
         <v>70</v>
       </c>
       <c r="B51">
-        <v>1500000.0</v>
+        <v>22532000.0</v>
       </c>
       <c r="C51">
         <v>24842000.0</v>
       </c>
       <c r="D51">
         <v>48099000.0</v>
       </c>
       <c r="E51">
         <v>52472000.0</v>
       </c>
       <c r="F51">
         <v>53293000.0</v>
       </c>
       <c r="G51">
         <v>51833000.0</v>
       </c>
       <c r="H51">
         <v>229000.0</v>
       </c>
       <c r="I51"/>
       <c r="J51">
         <v>286000.0</v>
       </c>
       <c r="K51">
         <v>31000.0</v>
@@ -3500,51 +3517,51 @@
       </c>
       <c r="P51">
         <v>4040567.0</v>
       </c>
       <c r="Q51">
         <v>403432.0</v>
       </c>
       <c r="R51">
         <v>2990856.0</v>
       </c>
       <c r="S51">
         <v>2990856.0</v>
       </c>
       <c r="T51">
         <v>27500.0</v>
       </c>
       <c r="U51">
         <v>10000.0</v>
       </c>
     </row>
     <row r="52" spans="1:21">
       <c r="A52" t="s">
         <v>71</v>
       </c>
       <c r="B52">
-        <v>1500000.0</v>
+        <v>2820000.0</v>
       </c>
       <c r="C52">
         <v>2307000.0</v>
       </c>
       <c r="D52">
         <v>1548000.0</v>
       </c>
       <c r="E52">
         <v>1440000.0</v>
       </c>
       <c r="F52">
         <v>1248000.0</v>
       </c>
       <c r="G52">
         <v>1176000.0</v>
       </c>
       <c r="H52">
         <v>3750000.0</v>
       </c>
       <c r="I52"/>
       <c r="J52"/>
       <c r="K52">
         <v>31000.0</v>
       </c>
       <c r="L52"/>
@@ -4075,507 +4092,513 @@
       <c r="S62"/>
       <c r="T62"/>
       <c r="U62"/>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:BY62"/>
+  <dimension ref="A1:BZ62"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="57.7" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="12.854" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:77">
+    <row r="1" spans="1:78">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
+        <v>82</v>
+      </c>
+      <c r="C1" t="s">
         <v>1</v>
-      </c>
-[...1 lines deleted...]
-        <v>82</v>
       </c>
       <c r="D1" t="s">
         <v>83</v>
       </c>
       <c r="E1" t="s">
         <v>84</v>
       </c>
       <c r="F1" t="s">
+        <v>85</v>
+      </c>
+      <c r="G1" t="s">
         <v>2</v>
-      </c>
-[...1 lines deleted...]
-        <v>85</v>
       </c>
       <c r="H1" t="s">
         <v>86</v>
       </c>
       <c r="I1" t="s">
         <v>87</v>
       </c>
       <c r="J1" t="s">
+        <v>88</v>
+      </c>
+      <c r="K1" t="s">
         <v>3</v>
-      </c>
-[...1 lines deleted...]
-        <v>88</v>
       </c>
       <c r="L1" t="s">
         <v>89</v>
       </c>
       <c r="M1" t="s">
         <v>90</v>
       </c>
       <c r="N1" t="s">
+        <v>91</v>
+      </c>
+      <c r="O1" t="s">
         <v>4</v>
-      </c>
-[...1 lines deleted...]
-        <v>91</v>
       </c>
       <c r="P1" t="s">
         <v>92</v>
       </c>
       <c r="Q1" t="s">
         <v>93</v>
       </c>
       <c r="R1" t="s">
+        <v>94</v>
+      </c>
+      <c r="S1" t="s">
         <v>5</v>
-      </c>
-[...1 lines deleted...]
-        <v>94</v>
       </c>
       <c r="T1" t="s">
         <v>95</v>
       </c>
       <c r="U1" t="s">
         <v>96</v>
       </c>
       <c r="V1" t="s">
+        <v>97</v>
+      </c>
+      <c r="W1" t="s">
         <v>6</v>
-      </c>
-[...1 lines deleted...]
-        <v>97</v>
       </c>
       <c r="X1" t="s">
         <v>98</v>
       </c>
       <c r="Y1" t="s">
         <v>99</v>
       </c>
       <c r="Z1" t="s">
+        <v>100</v>
+      </c>
+      <c r="AA1" t="s">
         <v>7</v>
-      </c>
-[...1 lines deleted...]
-        <v>100</v>
       </c>
       <c r="AB1" t="s">
         <v>101</v>
       </c>
       <c r="AC1" t="s">
         <v>102</v>
       </c>
       <c r="AD1" t="s">
+        <v>103</v>
+      </c>
+      <c r="AE1" t="s">
         <v>8</v>
-      </c>
-[...1 lines deleted...]
-        <v>103</v>
       </c>
       <c r="AF1" t="s">
         <v>104</v>
       </c>
       <c r="AG1" t="s">
         <v>105</v>
       </c>
       <c r="AH1" t="s">
+        <v>106</v>
+      </c>
+      <c r="AI1" t="s">
         <v>9</v>
-      </c>
-[...1 lines deleted...]
-        <v>106</v>
       </c>
       <c r="AJ1" t="s">
         <v>107</v>
       </c>
       <c r="AK1" t="s">
         <v>108</v>
       </c>
       <c r="AL1" t="s">
+        <v>109</v>
+      </c>
+      <c r="AM1" t="s">
         <v>10</v>
-      </c>
-[...1 lines deleted...]
-        <v>109</v>
       </c>
       <c r="AN1" t="s">
         <v>110</v>
       </c>
       <c r="AO1" t="s">
         <v>111</v>
       </c>
       <c r="AP1" t="s">
+        <v>112</v>
+      </c>
+      <c r="AQ1" t="s">
         <v>11</v>
-      </c>
-[...1 lines deleted...]
-        <v>112</v>
       </c>
       <c r="AR1" t="s">
         <v>113</v>
       </c>
       <c r="AS1" t="s">
         <v>114</v>
       </c>
       <c r="AT1" t="s">
+        <v>115</v>
+      </c>
+      <c r="AU1" t="s">
         <v>12</v>
-      </c>
-[...1 lines deleted...]
-        <v>115</v>
       </c>
       <c r="AV1" t="s">
         <v>116</v>
       </c>
       <c r="AW1" t="s">
         <v>117</v>
       </c>
       <c r="AX1" t="s">
+        <v>118</v>
+      </c>
+      <c r="AY1" t="s">
         <v>13</v>
-      </c>
-[...1 lines deleted...]
-        <v>118</v>
       </c>
       <c r="AZ1" t="s">
         <v>119</v>
       </c>
       <c r="BA1" t="s">
         <v>120</v>
       </c>
       <c r="BB1" t="s">
+        <v>121</v>
+      </c>
+      <c r="BC1" t="s">
         <v>14</v>
-      </c>
-[...1 lines deleted...]
-        <v>121</v>
       </c>
       <c r="BD1" t="s">
         <v>122</v>
       </c>
       <c r="BE1" t="s">
         <v>123</v>
       </c>
       <c r="BF1" t="s">
+        <v>124</v>
+      </c>
+      <c r="BG1" t="s">
         <v>15</v>
-      </c>
-[...1 lines deleted...]
-        <v>124</v>
       </c>
       <c r="BH1" t="s">
         <v>125</v>
       </c>
       <c r="BI1" t="s">
         <v>126</v>
       </c>
       <c r="BJ1" t="s">
+        <v>127</v>
+      </c>
+      <c r="BK1" t="s">
         <v>16</v>
-      </c>
-[...1 lines deleted...]
-        <v>127</v>
       </c>
       <c r="BL1" t="s">
         <v>128</v>
       </c>
       <c r="BM1" t="s">
         <v>129</v>
       </c>
       <c r="BN1" t="s">
+        <v>130</v>
+      </c>
+      <c r="BO1" t="s">
         <v>17</v>
-      </c>
-[...1 lines deleted...]
-        <v>130</v>
       </c>
       <c r="BP1" t="s">
         <v>131</v>
       </c>
       <c r="BQ1" t="s">
         <v>132</v>
       </c>
       <c r="BR1" t="s">
+        <v>133</v>
+      </c>
+      <c r="BS1" t="s">
         <v>18</v>
-      </c>
-[...1 lines deleted...]
-        <v>133</v>
       </c>
       <c r="BT1" t="s">
         <v>134</v>
       </c>
       <c r="BU1" t="s">
         <v>135</v>
       </c>
       <c r="BV1" t="s">
+        <v>136</v>
+      </c>
+      <c r="BW1" t="s">
         <v>19</v>
-      </c>
-[...1 lines deleted...]
-        <v>136</v>
       </c>
       <c r="BX1" t="s">
         <v>137</v>
       </c>
       <c r="BY1" t="s">
         <v>138</v>
       </c>
+      <c r="BZ1" t="s">
+        <v>139</v>
+      </c>
     </row>
-    <row r="2" spans="1:77">
+    <row r="2" spans="1:78">
       <c r="A2" t="s">
         <v>21</v>
       </c>
       <c r="B2">
+        <v>11464000.0</v>
+      </c>
+      <c r="C2">
         <v>14528000.0</v>
       </c>
-      <c r="C2">
+      <c r="D2">
         <v>11415000.0</v>
       </c>
-      <c r="D2">
+      <c r="E2">
         <v>8499000.0</v>
       </c>
-      <c r="E2">
+      <c r="F2">
         <v>8868000.0</v>
       </c>
-      <c r="F2">
+      <c r="G2">
         <v>7409000.0</v>
       </c>
-      <c r="G2">
+      <c r="H2">
         <v>6924000.0</v>
       </c>
-      <c r="H2">
+      <c r="I2">
         <v>7603000.0</v>
       </c>
-      <c r="I2">
+      <c r="J2">
         <v>9697000.0</v>
       </c>
-      <c r="J2">
+      <c r="K2">
         <v>9048000.0</v>
       </c>
-      <c r="K2">
+      <c r="L2">
         <v>9170000.0</v>
       </c>
-      <c r="L2">
+      <c r="M2">
         <v>8150000.0</v>
       </c>
-      <c r="M2">
+      <c r="N2">
         <v>7823000.0</v>
       </c>
-      <c r="N2">
+      <c r="O2">
         <v>8847000.0</v>
       </c>
-      <c r="O2">
+      <c r="P2">
         <v>8820000.0</v>
       </c>
-      <c r="P2">
+      <c r="Q2">
         <v>8075000.0</v>
       </c>
-      <c r="Q2">
+      <c r="R2">
         <v>8120000.0</v>
       </c>
-      <c r="R2">
+      <c r="S2">
         <v>7385000.0</v>
       </c>
-      <c r="S2">
+      <c r="T2">
         <v>6881000.0</v>
       </c>
-      <c r="T2">
+      <c r="U2">
         <v>10563000.0</v>
       </c>
-      <c r="U2">
+      <c r="V2">
         <v>6925000.0</v>
       </c>
-      <c r="V2">
+      <c r="W2">
         <v>8765000.0</v>
       </c>
-      <c r="W2">
+      <c r="X2">
         <v>9049000.0</v>
       </c>
-      <c r="X2">
+      <c r="Y2">
         <v>11946000.0</v>
       </c>
-      <c r="Y2">
+      <c r="Z2">
         <v>9756000.0</v>
       </c>
-      <c r="Z2">
+      <c r="AA2">
         <v>14864000.0</v>
       </c>
-      <c r="AA2">
+      <c r="AB2">
         <v>9420000.0</v>
       </c>
-      <c r="AB2">
+      <c r="AC2">
         <v>10792000.0</v>
       </c>
-      <c r="AC2">
+      <c r="AD2">
         <v>66694000.0</v>
       </c>
-      <c r="AD2">
+      <c r="AE2">
         <v>14864000.0</v>
       </c>
-      <c r="AE2"/>
       <c r="AF2"/>
       <c r="AG2"/>
-      <c r="AH2">
+      <c r="AH2"/>
+      <c r="AI2">
         <v>8454000.0</v>
       </c>
-      <c r="AI2">
+      <c r="AJ2">
         <v>8767000.0</v>
       </c>
-      <c r="AJ2">
+      <c r="AK2">
         <v>11504000.0</v>
       </c>
-      <c r="AK2">
+      <c r="AL2">
         <v>10892000.0</v>
       </c>
-      <c r="AL2">
+      <c r="AM2">
         <v>11436000.0</v>
       </c>
-      <c r="AM2">
+      <c r="AN2">
         <v>11162000.0</v>
       </c>
-      <c r="AN2">
+      <c r="AO2">
         <v>9678000.0</v>
       </c>
-      <c r="AO2">
+      <c r="AP2">
         <v>13059000.0</v>
       </c>
-      <c r="AP2">
+      <c r="AQ2">
         <v>6633000.0</v>
       </c>
-      <c r="AQ2">
+      <c r="AR2">
         <v>7244000.0</v>
       </c>
-      <c r="AR2">
+      <c r="AS2">
         <v>5614000.0</v>
       </c>
-      <c r="AS2">
+      <c r="AT2">
         <v>5379000.0</v>
       </c>
-      <c r="AT2">
+      <c r="AU2">
         <v>3661000.0</v>
       </c>
-      <c r="AU2">
+      <c r="AV2">
         <v>2759409.0</v>
       </c>
-      <c r="AV2">
+      <c r="AW2">
         <v>2445627.0</v>
       </c>
-      <c r="AW2">
+      <c r="AX2">
         <v>2618753.0</v>
       </c>
-      <c r="AX2">
+      <c r="AY2">
         <v>2490531.0</v>
       </c>
-      <c r="AY2">
+      <c r="AZ2">
         <v>2205778.0</v>
       </c>
-      <c r="AZ2">
+      <c r="BA2">
         <v>1837711.0</v>
       </c>
-      <c r="BA2">
+      <c r="BB2">
         <v>1056707.0</v>
       </c>
-      <c r="BB2">
+      <c r="BC2">
         <v>1251684.0</v>
       </c>
-      <c r="BC2">
+      <c r="BD2">
         <v>5235281.0</v>
       </c>
-      <c r="BD2">
+      <c r="BE2">
         <v>3198642.0</v>
       </c>
-      <c r="BE2">
+      <c r="BF2">
         <v>2957381.0</v>
       </c>
-      <c r="BF2">
+      <c r="BG2">
         <v>1517449.0</v>
       </c>
-      <c r="BG2">
+      <c r="BH2">
         <v>5712677.0</v>
       </c>
-      <c r="BH2">
+      <c r="BI2">
         <v>1618907.0</v>
       </c>
-      <c r="BI2">
+      <c r="BJ2">
         <v>1687000.0</v>
       </c>
-      <c r="BJ2"/>
       <c r="BK2"/>
-      <c r="BL2">
+      <c r="BL2"/>
+      <c r="BM2">
         <v>1261289.0</v>
       </c>
-      <c r="BM2"/>
       <c r="BN2"/>
       <c r="BO2"/>
       <c r="BP2"/>
       <c r="BQ2"/>
       <c r="BR2"/>
-      <c r="BS2">
+      <c r="BS2"/>
+      <c r="BT2">
         <v>1532054.0</v>
       </c>
-      <c r="BT2">
+      <c r="BU2">
         <v>841898.0</v>
       </c>
-      <c r="BU2">
+      <c r="BV2">
         <v>948478000.0</v>
       </c>
-      <c r="BV2">
+      <c r="BW2">
         <v>5641.0</v>
       </c>
-      <c r="BW2">
+      <c r="BX2">
         <v>1000.0</v>
       </c>
-      <c r="BX2">
+      <c r="BY2">
         <v>10220.0</v>
       </c>
-      <c r="BY2">
+      <c r="BZ2">
         <v>7320.0</v>
       </c>
     </row>
-    <row r="3" spans="1:77">
+    <row r="3" spans="1:78">
       <c r="A3" t="s">
         <v>22</v>
       </c>
       <c r="B3"/>
       <c r="C3"/>
       <c r="D3"/>
       <c r="E3"/>
       <c r="F3"/>
       <c r="G3"/>
       <c r="H3"/>
       <c r="I3"/>
       <c r="J3"/>
       <c r="K3"/>
       <c r="L3"/>
       <c r="M3"/>
       <c r="N3"/>
       <c r="O3"/>
       <c r="P3"/>
       <c r="Q3"/>
       <c r="R3"/>
       <c r="S3"/>
       <c r="T3"/>
       <c r="U3"/>
       <c r="V3"/>
       <c r="W3"/>
@@ -4611,52 +4634,53 @@
       <c r="BA3"/>
       <c r="BB3"/>
       <c r="BC3"/>
       <c r="BD3"/>
       <c r="BE3"/>
       <c r="BF3"/>
       <c r="BG3"/>
       <c r="BH3"/>
       <c r="BI3"/>
       <c r="BJ3"/>
       <c r="BK3"/>
       <c r="BL3"/>
       <c r="BM3"/>
       <c r="BN3"/>
       <c r="BO3"/>
       <c r="BP3"/>
       <c r="BQ3"/>
       <c r="BR3"/>
       <c r="BS3"/>
       <c r="BT3"/>
       <c r="BU3"/>
       <c r="BV3"/>
       <c r="BW3"/>
       <c r="BX3"/>
       <c r="BY3"/>
+      <c r="BZ3"/>
     </row>
-    <row r="4" spans="1:77">
+    <row r="4" spans="1:78">
       <c r="A4" t="s">
         <v>23</v>
       </c>
       <c r="B4"/>
       <c r="C4"/>
       <c r="D4"/>
       <c r="E4"/>
       <c r="F4"/>
       <c r="G4"/>
       <c r="H4"/>
       <c r="I4"/>
       <c r="J4"/>
       <c r="K4"/>
       <c r="L4"/>
       <c r="M4"/>
       <c r="N4"/>
       <c r="O4"/>
       <c r="P4"/>
       <c r="Q4"/>
       <c r="R4"/>
       <c r="S4"/>
       <c r="T4"/>
       <c r="U4"/>
       <c r="V4"/>
       <c r="W4"/>
@@ -4692,292 +4716,292 @@
       <c r="BA4"/>
       <c r="BB4"/>
       <c r="BC4"/>
       <c r="BD4"/>
       <c r="BE4"/>
       <c r="BF4"/>
       <c r="BG4"/>
       <c r="BH4"/>
       <c r="BI4"/>
       <c r="BJ4"/>
       <c r="BK4"/>
       <c r="BL4"/>
       <c r="BM4"/>
       <c r="BN4"/>
       <c r="BO4"/>
       <c r="BP4"/>
       <c r="BQ4"/>
       <c r="BR4"/>
       <c r="BS4"/>
       <c r="BT4"/>
       <c r="BU4"/>
       <c r="BV4"/>
       <c r="BW4"/>
       <c r="BX4"/>
       <c r="BY4"/>
+      <c r="BZ4"/>
     </row>
-    <row r="5" spans="1:77">
+    <row r="5" spans="1:78">
       <c r="A5" t="s">
         <v>24</v>
       </c>
       <c r="B5"/>
       <c r="C5"/>
       <c r="D5"/>
-      <c r="E5">
-[...2 lines deleted...]
-      <c r="F5"/>
+      <c r="E5"/>
+      <c r="F5">
+        <v>0.0</v>
+      </c>
       <c r="G5"/>
       <c r="H5"/>
       <c r="I5"/>
-      <c r="J5">
+      <c r="J5"/>
+      <c r="K5">
         <v>133532000.0</v>
       </c>
-      <c r="K5">
+      <c r="L5">
         <v>-92494000.0</v>
       </c>
-      <c r="L5">
-[...1 lines deleted...]
-      </c>
       <c r="M5">
         <v>0.0</v>
       </c>
       <c r="N5">
+        <v>0.0</v>
+      </c>
+      <c r="O5">
         <v>-92494000.0</v>
       </c>
-      <c r="O5">
-[...1 lines deleted...]
-      </c>
       <c r="P5">
         <v>0.0</v>
       </c>
       <c r="Q5">
         <v>0.0</v>
       </c>
       <c r="R5">
         <v>0.0</v>
       </c>
       <c r="S5">
         <v>0.0</v>
       </c>
       <c r="T5">
         <v>0.0</v>
       </c>
       <c r="U5">
         <v>0.0</v>
       </c>
       <c r="V5">
         <v>0.0</v>
       </c>
       <c r="W5">
         <v>0.0</v>
       </c>
       <c r="X5">
         <v>0.0</v>
       </c>
       <c r="Y5">
-        <v>-23977000.0</v>
+        <v>0.0</v>
       </c>
       <c r="Z5">
         <v>-23977000.0</v>
       </c>
       <c r="AA5">
+        <v>-23977000.0</v>
+      </c>
+      <c r="AB5">
         <v>-22412000.0</v>
       </c>
-      <c r="AB5">
+      <c r="AC5">
         <v>-20774000.0</v>
       </c>
-      <c r="AC5">
+      <c r="AD5">
         <v>-19512000.0</v>
       </c>
-      <c r="AD5"/>
       <c r="AE5"/>
       <c r="AF5"/>
       <c r="AG5"/>
-      <c r="AH5">
+      <c r="AH5"/>
+      <c r="AI5">
         <v>-11967000.0</v>
       </c>
-      <c r="AI5">
+      <c r="AJ5">
         <v>-10954000.0</v>
       </c>
-      <c r="AJ5">
+      <c r="AK5">
         <v>-10566000.0</v>
       </c>
-      <c r="AK5">
+      <c r="AL5">
         <v>-9451000.0</v>
       </c>
-      <c r="AL5">
+      <c r="AM5">
         <v>-8505000.0</v>
       </c>
-      <c r="AM5">
+      <c r="AN5">
         <v>-7373000.0</v>
       </c>
-      <c r="AN5">
+      <c r="AO5">
         <v>-6700000.0</v>
       </c>
-      <c r="AO5">
+      <c r="AP5">
         <v>-5900000.0</v>
       </c>
-      <c r="AP5">
+      <c r="AQ5">
         <v>-5000000.0</v>
       </c>
-      <c r="AQ5">
+      <c r="AR5">
         <v>-4400000.0</v>
       </c>
-      <c r="AR5">
+      <c r="AS5">
         <v>-4000000.0</v>
       </c>
-      <c r="AS5">
+      <c r="AT5">
         <v>-3900000.0</v>
       </c>
-      <c r="AT5">
+      <c r="AU5">
         <v>-3500000.0</v>
       </c>
-      <c r="AU5">
+      <c r="AV5">
         <v>-3200000.0</v>
       </c>
-      <c r="AV5">
+      <c r="AW5">
         <v>-2900000.0</v>
       </c>
-      <c r="AW5">
+      <c r="AX5">
         <v>-2600000.0</v>
       </c>
-      <c r="AX5">
+      <c r="AY5">
         <v>-2300000.0</v>
       </c>
-      <c r="AY5">
+      <c r="AZ5">
         <v>-2700000.0</v>
       </c>
-      <c r="AZ5">
+      <c r="BA5">
         <v>-2500000.0</v>
       </c>
-      <c r="BA5">
+      <c r="BB5">
         <v>-2400000.0</v>
       </c>
-      <c r="BB5">
+      <c r="BC5">
         <v>-2300000.0</v>
       </c>
-      <c r="BC5">
+      <c r="BD5">
         <v>-2200000.0</v>
       </c>
-      <c r="BD5">
+      <c r="BE5">
         <v>-2000000.0</v>
       </c>
-      <c r="BE5">
+      <c r="BF5">
         <v>-1900000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>-1800000.0</v>
       </c>
       <c r="BG5">
         <v>-1800000.0</v>
       </c>
       <c r="BH5">
+        <v>-1800000.0</v>
+      </c>
+      <c r="BI5">
         <v>-1700000.0</v>
       </c>
-      <c r="BI5">
+      <c r="BJ5">
         <v>-1600000.0</v>
       </c>
-      <c r="BJ5">
+      <c r="BK5">
         <v>-1400000.0</v>
       </c>
-      <c r="BK5">
+      <c r="BL5">
         <v>-1300000.0</v>
       </c>
-      <c r="BL5">
+      <c r="BM5">
         <v>-1200000.0</v>
       </c>
-      <c r="BM5">
+      <c r="BN5">
         <v>-1100000.0</v>
       </c>
-      <c r="BN5">
+      <c r="BO5">
         <v>-900000.0</v>
       </c>
-      <c r="BO5">
+      <c r="BP5">
         <v>-800000.0</v>
       </c>
-      <c r="BP5">
+      <c r="BQ5">
         <v>-700000.0</v>
       </c>
-      <c r="BQ5">
+      <c r="BR5">
         <v>-600000.0</v>
       </c>
-      <c r="BR5">
+      <c r="BS5">
         <v>-500000.0</v>
       </c>
-      <c r="BS5">
+      <c r="BT5">
         <v>-198358.0</v>
       </c>
-      <c r="BT5">
+      <c r="BU5">
         <v>-300000.0</v>
       </c>
-      <c r="BU5"/>
       <c r="BV5"/>
       <c r="BW5"/>
       <c r="BX5"/>
       <c r="BY5"/>
+      <c r="BZ5"/>
     </row>
-    <row r="6" spans="1:77">
+    <row r="6" spans="1:78">
       <c r="A6" t="s">
         <v>25</v>
       </c>
       <c r="B6"/>
       <c r="C6"/>
       <c r="D6"/>
       <c r="E6"/>
       <c r="F6"/>
       <c r="G6"/>
       <c r="H6"/>
       <c r="I6"/>
       <c r="J6"/>
       <c r="K6"/>
       <c r="L6"/>
       <c r="M6"/>
       <c r="N6"/>
       <c r="O6"/>
       <c r="P6"/>
       <c r="Q6"/>
       <c r="R6"/>
       <c r="S6"/>
       <c r="T6"/>
       <c r="U6"/>
       <c r="V6"/>
       <c r="W6"/>
       <c r="X6"/>
       <c r="Y6"/>
       <c r="Z6"/>
       <c r="AA6"/>
       <c r="AB6"/>
       <c r="AC6"/>
       <c r="AD6"/>
       <c r="AE6"/>
       <c r="AF6"/>
       <c r="AG6"/>
       <c r="AH6"/>
-      <c r="AI6">
-[...1 lines deleted...]
-      </c>
+      <c r="AI6"/>
       <c r="AJ6">
         <v>0.0</v>
       </c>
       <c r="AK6">
         <v>0.0</v>
       </c>
       <c r="AL6">
         <v>0.0</v>
       </c>
       <c r="AM6">
         <v>0.0</v>
       </c>
       <c r="AN6">
         <v>0.0</v>
       </c>
       <c r="AO6">
         <v>0.0</v>
       </c>
       <c r="AP6">
         <v>0.0</v>
       </c>
       <c r="AQ6">
         <v>0.0</v>
       </c>
       <c r="AR6">
@@ -5009,69 +5033,72 @@
       </c>
       <c r="BA6">
         <v>0.0</v>
       </c>
       <c r="BB6">
         <v>0.0</v>
       </c>
       <c r="BC6">
         <v>0.0</v>
       </c>
       <c r="BD6">
         <v>0.0</v>
       </c>
       <c r="BE6">
         <v>0.0</v>
       </c>
       <c r="BF6">
         <v>0.0</v>
       </c>
       <c r="BG6">
         <v>0.0</v>
       </c>
       <c r="BH6">
         <v>0.0</v>
       </c>
-      <c r="BI6"/>
+      <c r="BI6">
+        <v>0.0</v>
+      </c>
       <c r="BJ6"/>
       <c r="BK6"/>
       <c r="BL6"/>
       <c r="BM6"/>
       <c r="BN6"/>
       <c r="BO6"/>
       <c r="BP6"/>
       <c r="BQ6"/>
       <c r="BR6"/>
       <c r="BS6"/>
       <c r="BT6"/>
       <c r="BU6"/>
       <c r="BV6"/>
       <c r="BW6"/>
       <c r="BX6"/>
       <c r="BY6"/>
+      <c r="BZ6"/>
     </row>
-    <row r="7" spans="1:77">
+    <row r="7" spans="1:78">
       <c r="A7" t="s">
         <v>26</v>
       </c>
       <c r="B7"/>
       <c r="C7"/>
       <c r="D7"/>
       <c r="E7"/>
       <c r="F7"/>
       <c r="G7"/>
       <c r="H7"/>
       <c r="I7"/>
       <c r="J7"/>
       <c r="K7"/>
       <c r="L7"/>
       <c r="M7"/>
       <c r="N7"/>
       <c r="O7"/>
       <c r="P7"/>
       <c r="Q7"/>
       <c r="R7"/>
       <c r="S7"/>
       <c r="T7"/>
       <c r="U7"/>
       <c r="V7"/>
       <c r="W7"/>
@@ -5107,111 +5134,116 @@
       <c r="BA7"/>
       <c r="BB7"/>
       <c r="BC7"/>
       <c r="BD7"/>
       <c r="BE7"/>
       <c r="BF7"/>
       <c r="BG7"/>
       <c r="BH7"/>
       <c r="BI7"/>
       <c r="BJ7"/>
       <c r="BK7"/>
       <c r="BL7"/>
       <c r="BM7"/>
       <c r="BN7"/>
       <c r="BO7"/>
       <c r="BP7"/>
       <c r="BQ7"/>
       <c r="BR7"/>
       <c r="BS7"/>
       <c r="BT7"/>
       <c r="BU7"/>
       <c r="BV7"/>
       <c r="BW7"/>
       <c r="BX7"/>
       <c r="BY7"/>
+      <c r="BZ7"/>
     </row>
-    <row r="8" spans="1:77">
+    <row r="8" spans="1:78">
       <c r="A8" t="s">
         <v>27</v>
       </c>
-      <c r="B8"/>
+      <c r="B8">
+        <v>149000.0</v>
+      </c>
       <c r="C8">
         <v>148000.0</v>
       </c>
       <c r="D8">
         <v>148000.0</v>
       </c>
       <c r="E8">
         <v>148000.0</v>
       </c>
       <c r="F8">
-        <v>147000.0</v>
+        <v>148000.0</v>
       </c>
       <c r="G8">
         <v>147000.0</v>
       </c>
       <c r="H8">
         <v>147000.0</v>
       </c>
       <c r="I8">
+        <v>147000.0</v>
+      </c>
+      <c r="J8">
         <v>148000.0</v>
       </c>
-      <c r="J8">
+      <c r="K8">
         <v>146000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>116000.0</v>
       </c>
       <c r="L8">
         <v>116000.0</v>
       </c>
       <c r="M8">
+        <v>116000.0</v>
+      </c>
+      <c r="N8">
         <v>115000.0</v>
       </c>
-      <c r="N8">
+      <c r="O8">
         <v>114000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>92608000.0</v>
       </c>
       <c r="P8">
         <v>92608000.0</v>
       </c>
       <c r="Q8">
         <v>92608000.0</v>
       </c>
       <c r="R8">
-        <v>92607000.0</v>
+        <v>92608000.0</v>
       </c>
       <c r="S8">
         <v>92607000.0</v>
       </c>
       <c r="T8">
         <v>92607000.0</v>
       </c>
-      <c r="U8"/>
+      <c r="U8">
+        <v>92607000.0</v>
+      </c>
       <c r="V8"/>
       <c r="W8"/>
       <c r="X8"/>
       <c r="Y8"/>
       <c r="Z8"/>
       <c r="AA8"/>
       <c r="AB8"/>
       <c r="AC8"/>
       <c r="AD8"/>
       <c r="AE8"/>
       <c r="AF8"/>
       <c r="AG8"/>
       <c r="AH8"/>
       <c r="AI8"/>
       <c r="AJ8"/>
       <c r="AK8"/>
       <c r="AL8"/>
       <c r="AM8"/>
       <c r="AN8"/>
       <c r="AO8"/>
       <c r="AP8"/>
       <c r="AQ8"/>
       <c r="AR8"/>
       <c r="AS8"/>
       <c r="AT8"/>
@@ -5224,448 +5256,453 @@
       <c r="BA8"/>
       <c r="BB8"/>
       <c r="BC8"/>
       <c r="BD8"/>
       <c r="BE8"/>
       <c r="BF8"/>
       <c r="BG8"/>
       <c r="BH8"/>
       <c r="BI8"/>
       <c r="BJ8"/>
       <c r="BK8"/>
       <c r="BL8"/>
       <c r="BM8"/>
       <c r="BN8"/>
       <c r="BO8"/>
       <c r="BP8"/>
       <c r="BQ8"/>
       <c r="BR8"/>
       <c r="BS8"/>
       <c r="BT8"/>
       <c r="BU8"/>
       <c r="BV8"/>
       <c r="BW8"/>
       <c r="BX8"/>
       <c r="BY8"/>
+      <c r="BZ8"/>
     </row>
-    <row r="9" spans="1:77">
+    <row r="9" spans="1:78">
       <c r="A9" t="s">
         <v>28</v>
       </c>
       <c r="B9"/>
       <c r="C9"/>
       <c r="D9"/>
       <c r="E9"/>
       <c r="F9"/>
       <c r="G9"/>
       <c r="H9"/>
       <c r="I9"/>
       <c r="J9"/>
       <c r="K9"/>
-      <c r="L9">
+      <c r="L9"/>
+      <c r="M9">
         <v>182907000.0</v>
       </c>
-      <c r="M9">
+      <c r="N9">
         <v>178829000.0</v>
       </c>
-      <c r="N9"/>
-      <c r="O9">
+      <c r="O9"/>
+      <c r="P9">
         <v>171865000.0</v>
       </c>
-      <c r="P9">
+      <c r="Q9">
         <v>169352000.0</v>
       </c>
-      <c r="Q9">
+      <c r="R9">
         <v>165490000.0</v>
       </c>
-      <c r="R9">
+      <c r="S9">
         <v>165695000.0</v>
       </c>
-      <c r="S9">
+      <c r="T9">
         <v>162003000.0</v>
       </c>
-      <c r="T9">
+      <c r="U9">
         <v>158720000.0</v>
       </c>
-      <c r="U9">
+      <c r="V9">
         <v>156733000.0</v>
       </c>
-      <c r="V9">
+      <c r="W9">
         <v>158610000.0</v>
       </c>
-      <c r="W9">
+      <c r="X9">
         <v>158318000.0</v>
       </c>
-      <c r="X9">
+      <c r="Y9">
         <v>151625000.0</v>
       </c>
-      <c r="Y9">
+      <c r="Z9">
         <v>149765000.0</v>
       </c>
-      <c r="Z9">
+      <c r="AA9">
         <v>147231000.0</v>
       </c>
-      <c r="AA9">
+      <c r="AB9">
         <v>143647000.0</v>
       </c>
-      <c r="AB9">
+      <c r="AC9">
         <v>136298000.0</v>
       </c>
-      <c r="AC9">
+      <c r="AD9">
         <v>166296000.0</v>
       </c>
-      <c r="AD9">
+      <c r="AE9">
         <v>164744000.0</v>
       </c>
-      <c r="AE9"/>
       <c r="AF9"/>
       <c r="AG9"/>
       <c r="AH9"/>
-      <c r="AI9">
+      <c r="AI9"/>
+      <c r="AJ9">
         <v>163446000.0</v>
       </c>
-      <c r="AJ9">
+      <c r="AK9">
         <v>161883000.0</v>
       </c>
-      <c r="AK9">
+      <c r="AL9">
         <v>153735000.0</v>
       </c>
-      <c r="AL9">
+      <c r="AM9">
         <v>161261000.0</v>
       </c>
-      <c r="AM9">
+      <c r="AN9">
         <v>159940000.0</v>
       </c>
-      <c r="AN9">
+      <c r="AO9">
         <v>156457000.0</v>
       </c>
-      <c r="AO9">
+      <c r="AP9">
         <v>151659000.0</v>
       </c>
-      <c r="AP9">
+      <c r="AQ9">
         <v>163133000.0</v>
       </c>
-      <c r="AQ9">
+      <c r="AR9">
         <v>156074000.0</v>
       </c>
-      <c r="AR9">
+      <c r="AS9">
         <v>156401000.0</v>
       </c>
-      <c r="AS9">
+      <c r="AT9">
         <v>158401000.0</v>
       </c>
-      <c r="AT9">
+      <c r="AU9">
         <v>162433000.0</v>
       </c>
-      <c r="AU9">
+      <c r="AV9">
         <v>157893595.0</v>
       </c>
-      <c r="AV9">
+      <c r="AW9">
         <v>154078653.0</v>
       </c>
-      <c r="AW9">
+      <c r="AX9">
         <v>150874988.0</v>
       </c>
-      <c r="AX9">
+      <c r="AY9">
         <v>147284219.0</v>
       </c>
-      <c r="AY9">
+      <c r="AZ9">
         <v>107834381.0</v>
       </c>
-      <c r="AZ9">
+      <c r="BA9">
         <v>104881706.0</v>
       </c>
-      <c r="BA9">
+      <c r="BB9">
         <v>102826481.0</v>
       </c>
-      <c r="BB9">
+      <c r="BC9">
         <v>89627601.0</v>
       </c>
-      <c r="BC9">
+      <c r="BD9">
         <v>87199392.0</v>
       </c>
-      <c r="BD9">
+      <c r="BE9">
         <v>79471324.0</v>
       </c>
-      <c r="BE9">
+      <c r="BF9">
         <v>75558539.0</v>
       </c>
-      <c r="BF9">
+      <c r="BG9">
         <v>73868604.0</v>
       </c>
-      <c r="BG9">
+      <c r="BH9">
         <v>71247000.0</v>
       </c>
-      <c r="BH9">
+      <c r="BI9">
         <v>70555255.0</v>
       </c>
-      <c r="BI9"/>
       <c r="BJ9"/>
       <c r="BK9"/>
       <c r="BL9"/>
       <c r="BM9"/>
       <c r="BN9"/>
       <c r="BO9"/>
       <c r="BP9"/>
       <c r="BQ9"/>
       <c r="BR9"/>
       <c r="BS9"/>
       <c r="BT9"/>
       <c r="BU9"/>
       <c r="BV9"/>
       <c r="BW9"/>
       <c r="BX9"/>
       <c r="BY9"/>
+      <c r="BZ9"/>
     </row>
-    <row r="10" spans="1:77">
+    <row r="10" spans="1:78">
       <c r="A10" t="s">
         <v>29</v>
       </c>
       <c r="B10">
+        <v>159773000.0</v>
+      </c>
+      <c r="C10">
         <v>166121000.0</v>
       </c>
-      <c r="C10">
+      <c r="D10">
         <v>142083000.0</v>
       </c>
-      <c r="D10">
+      <c r="E10">
         <v>118869000.0</v>
       </c>
-      <c r="E10">
+      <c r="F10">
         <v>106431000.0</v>
       </c>
-      <c r="F10">
+      <c r="G10">
         <v>104416000.0</v>
       </c>
-      <c r="G10">
+      <c r="H10">
         <v>88801000.0</v>
       </c>
-      <c r="H10">
+      <c r="I10">
         <v>69037000.0</v>
       </c>
-      <c r="I10">
+      <c r="J10">
         <v>48487000.0</v>
       </c>
-      <c r="J10">
+      <c r="K10">
         <v>82000000.0</v>
       </c>
-      <c r="K10">
+      <c r="L10">
         <v>81164000.0</v>
       </c>
-      <c r="L10">
+      <c r="M10">
         <v>68652000.0</v>
       </c>
-      <c r="M10">
+      <c r="N10">
         <v>61221000.0</v>
       </c>
-      <c r="N10">
+      <c r="O10">
         <v>65950000.0</v>
       </c>
-      <c r="O10">
+      <c r="P10">
         <v>73217000.0</v>
       </c>
-      <c r="P10">
+      <c r="Q10">
         <v>72502000.0</v>
       </c>
-      <c r="Q10">
+      <c r="R10">
         <v>75676000.0</v>
       </c>
-      <c r="R10">
+      <c r="S10">
         <v>87083000.0</v>
       </c>
-      <c r="S10">
+      <c r="T10">
         <v>90607000.0</v>
       </c>
-      <c r="T10">
+      <c r="U10">
         <v>85007000.0</v>
       </c>
-      <c r="U10">
+      <c r="V10">
         <v>84746000.0</v>
       </c>
-      <c r="V10">
+      <c r="W10">
         <v>95812000.0</v>
       </c>
-      <c r="W10">
+      <c r="X10">
         <v>109595000.0</v>
       </c>
-      <c r="X10">
+      <c r="Y10">
         <v>48189000.0</v>
       </c>
-      <c r="Y10">
+      <c r="Z10">
         <v>45100000.0</v>
       </c>
-      <c r="Z10">
+      <c r="AA10">
         <v>45118000.0</v>
       </c>
-      <c r="AA10">
+      <c r="AB10">
         <v>94122000.0</v>
       </c>
-      <c r="AB10">
+      <c r="AC10">
         <v>96929000.0</v>
       </c>
-      <c r="AC10">
+      <c r="AD10">
         <v>28381000.0</v>
       </c>
-      <c r="AD10">
+      <c r="AE10">
         <v>45100000.0</v>
       </c>
-      <c r="AE10"/>
       <c r="AF10"/>
       <c r="AG10"/>
-      <c r="AH10">
+      <c r="AH10"/>
+      <c r="AI10">
         <v>27476000.0</v>
       </c>
-      <c r="AI10">
+      <c r="AJ10">
         <v>36522000.0</v>
       </c>
-      <c r="AJ10">
+      <c r="AK10">
         <v>47533000.0</v>
       </c>
-      <c r="AK10">
+      <c r="AL10">
         <v>30924000.0</v>
       </c>
-      <c r="AL10">
+      <c r="AM10">
         <v>34391000.0</v>
       </c>
-      <c r="AM10">
+      <c r="AN10">
         <v>18338000.0</v>
       </c>
-      <c r="AN10">
+      <c r="AO10">
         <v>23803000.0</v>
       </c>
-      <c r="AO10">
+      <c r="AP10">
         <v>15117000.0</v>
       </c>
-      <c r="AP10">
+      <c r="AQ10">
         <v>28486000.0</v>
       </c>
-      <c r="AQ10">
+      <c r="AR10">
         <v>41073000.0</v>
       </c>
-      <c r="AR10">
+      <c r="AS10">
         <v>38601000.0</v>
       </c>
-      <c r="AS10">
+      <c r="AT10">
         <v>38696000.0</v>
       </c>
-      <c r="AT10">
+      <c r="AU10">
         <v>46582000.0</v>
       </c>
-      <c r="AU10">
+      <c r="AV10">
         <v>47253003.0</v>
       </c>
-      <c r="AV10">
+      <c r="AW10">
         <v>39245237.0</v>
       </c>
-      <c r="AW10">
+      <c r="AX10">
         <v>43019559.0</v>
       </c>
-      <c r="AX10">
+      <c r="AY10">
         <v>44077751.0</v>
       </c>
-      <c r="AY10">
+      <c r="AZ10">
         <v>6061756.0</v>
       </c>
-      <c r="AZ10">
+      <c r="BA10">
         <v>4193583.0</v>
       </c>
-      <c r="BA10">
+      <c r="BB10">
         <v>5725107.0</v>
       </c>
-      <c r="BB10">
+      <c r="BC10">
         <v>6754485.0</v>
       </c>
-      <c r="BC10">
+      <c r="BD10">
         <v>7621226.0</v>
       </c>
-      <c r="BD10">
+      <c r="BE10">
         <v>2654694.0</v>
       </c>
-      <c r="BE10">
+      <c r="BF10">
         <v>3021266.0</v>
       </c>
-      <c r="BF10">
+      <c r="BG10">
         <v>4112326.0</v>
       </c>
-      <c r="BG10">
+      <c r="BH10">
         <v>637192.0</v>
       </c>
-      <c r="BH10">
+      <c r="BI10">
         <v>1614350.0</v>
       </c>
-      <c r="BI10">
+      <c r="BJ10">
         <v>1020533.0</v>
       </c>
-      <c r="BJ10">
+      <c r="BK10">
         <v>1340922.0</v>
       </c>
-      <c r="BK10">
+      <c r="BL10">
         <v>428493.0</v>
       </c>
-      <c r="BL10">
+      <c r="BM10">
         <v>2728205.0</v>
       </c>
-      <c r="BM10">
+      <c r="BN10">
         <v>1627505.0</v>
       </c>
-      <c r="BN10">
+      <c r="BO10">
         <v>2700000.0</v>
       </c>
-      <c r="BO10">
+      <c r="BP10">
         <v>5785.0</v>
       </c>
-      <c r="BP10">
+      <c r="BQ10">
         <v>1620900.0</v>
       </c>
-      <c r="BQ10">
+      <c r="BR10">
         <v>34828.0</v>
       </c>
-      <c r="BR10">
+      <c r="BS10">
         <v>864768.0</v>
       </c>
-      <c r="BS10">
+      <c r="BT10">
         <v>2347237.0</v>
       </c>
-      <c r="BT10">
+      <c r="BU10">
         <v>3875106.0</v>
       </c>
-      <c r="BU10">
+      <c r="BV10">
         <v>6749609000.0</v>
       </c>
-      <c r="BV10">
+      <c r="BW10">
         <v>184.0</v>
       </c>
-      <c r="BW10">
+      <c r="BX10">
         <v>1450.0</v>
       </c>
-      <c r="BX10">
+      <c r="BY10">
         <v>14676.0</v>
       </c>
-      <c r="BY10">
+      <c r="BZ10">
         <v>1777.0</v>
       </c>
     </row>
-    <row r="11" spans="1:77">
+    <row r="11" spans="1:78">
       <c r="A11" t="s">
         <v>30</v>
       </c>
       <c r="B11"/>
       <c r="C11"/>
       <c r="D11"/>
       <c r="E11"/>
       <c r="F11"/>
       <c r="G11"/>
       <c r="H11"/>
       <c r="I11"/>
       <c r="J11"/>
       <c r="K11"/>
       <c r="L11"/>
       <c r="M11"/>
       <c r="N11"/>
       <c r="O11"/>
       <c r="P11"/>
       <c r="Q11"/>
       <c r="R11"/>
       <c r="S11"/>
       <c r="T11"/>
       <c r="U11"/>
       <c r="V11"/>
       <c r="W11"/>
@@ -5701,826 +5738,834 @@
       <c r="BA11"/>
       <c r="BB11"/>
       <c r="BC11"/>
       <c r="BD11"/>
       <c r="BE11"/>
       <c r="BF11"/>
       <c r="BG11"/>
       <c r="BH11"/>
       <c r="BI11"/>
       <c r="BJ11"/>
       <c r="BK11"/>
       <c r="BL11"/>
       <c r="BM11"/>
       <c r="BN11"/>
       <c r="BO11"/>
       <c r="BP11"/>
       <c r="BQ11"/>
       <c r="BR11"/>
       <c r="BS11"/>
       <c r="BT11"/>
       <c r="BU11"/>
       <c r="BV11"/>
       <c r="BW11"/>
       <c r="BX11"/>
       <c r="BY11"/>
+      <c r="BZ11"/>
     </row>
-    <row r="12" spans="1:77">
+    <row r="12" spans="1:78">
       <c r="A12" t="s">
         <v>31</v>
       </c>
       <c r="B12">
+        <v>159773000.0</v>
+      </c>
+      <c r="C12">
         <v>166121000.0</v>
       </c>
-      <c r="C12">
+      <c r="D12">
         <v>142083000.0</v>
       </c>
-      <c r="D12">
+      <c r="E12">
         <v>118869000.0</v>
       </c>
-      <c r="E12">
+      <c r="F12">
         <v>106431000.0</v>
       </c>
-      <c r="F12">
+      <c r="G12">
         <v>104416000.0</v>
       </c>
-      <c r="G12">
+      <c r="H12">
         <v>88801000.0</v>
       </c>
-      <c r="H12">
+      <c r="I12">
         <v>69037000.0</v>
       </c>
-      <c r="I12">
+      <c r="J12">
         <v>48487000.0</v>
       </c>
-      <c r="J12">
+      <c r="K12">
         <v>82000000.0</v>
       </c>
-      <c r="K12">
+      <c r="L12">
         <v>81164000.0</v>
       </c>
-      <c r="L12">
+      <c r="M12">
         <v>68652000.0</v>
       </c>
-      <c r="M12">
+      <c r="N12">
         <v>61221000.0</v>
       </c>
-      <c r="N12">
+      <c r="O12">
         <v>65950000.0</v>
       </c>
-      <c r="O12">
+      <c r="P12">
         <v>73217000.0</v>
       </c>
-      <c r="P12">
+      <c r="Q12">
         <v>72502000.0</v>
       </c>
-      <c r="Q12">
+      <c r="R12">
         <v>75676000.0</v>
       </c>
-      <c r="R12">
+      <c r="S12">
         <v>87083000.0</v>
       </c>
-      <c r="S12">
+      <c r="T12">
         <v>90607000.0</v>
       </c>
-      <c r="T12">
+      <c r="U12">
         <v>85007000.0</v>
       </c>
-      <c r="U12">
+      <c r="V12">
         <v>84746000.0</v>
       </c>
-      <c r="V12">
+      <c r="W12">
         <v>95812000.0</v>
       </c>
-      <c r="W12">
+      <c r="X12">
         <v>109595000.0</v>
       </c>
-      <c r="X12">
+      <c r="Y12">
         <v>48189000.0</v>
       </c>
-      <c r="Y12">
+      <c r="Z12">
         <v>53525000.0</v>
       </c>
-      <c r="Z12">
+      <c r="AA12">
         <v>45118000.0</v>
       </c>
-      <c r="AA12">
+      <c r="AB12">
         <v>94122000.0</v>
       </c>
-      <c r="AB12">
+      <c r="AC12">
         <v>96929000.0</v>
       </c>
-      <c r="AC12">
+      <c r="AD12">
         <v>28381000.0</v>
       </c>
-      <c r="AD12">
+      <c r="AE12">
         <v>45118000.0</v>
       </c>
-      <c r="AE12"/>
       <c r="AF12"/>
       <c r="AG12"/>
-      <c r="AH12">
+      <c r="AH12"/>
+      <c r="AI12">
         <v>27476000.0</v>
       </c>
-      <c r="AI12">
+      <c r="AJ12">
         <v>36522000.0</v>
       </c>
-      <c r="AJ12">
+      <c r="AK12">
         <v>47533000.0</v>
       </c>
-      <c r="AK12">
+      <c r="AL12">
         <v>30924000.0</v>
       </c>
-      <c r="AL12">
+      <c r="AM12">
         <v>34391000.0</v>
       </c>
-      <c r="AM12">
+      <c r="AN12">
         <v>18338000.0</v>
       </c>
-      <c r="AN12">
+      <c r="AO12">
         <v>23803000.0</v>
       </c>
-      <c r="AO12">
+      <c r="AP12">
         <v>17617000.0</v>
       </c>
-      <c r="AP12">
+      <c r="AQ12">
         <v>31486000.0</v>
       </c>
-      <c r="AQ12">
+      <c r="AR12">
         <v>47573000.0</v>
       </c>
-      <c r="AR12">
+      <c r="AS12">
         <v>45851000.0</v>
       </c>
-      <c r="AS12">
+      <c r="AT12">
         <v>44696000.0</v>
       </c>
-      <c r="AT12">
+      <c r="AU12">
         <v>52332000.0</v>
       </c>
-      <c r="AU12">
+      <c r="AV12">
         <v>47253003.0</v>
       </c>
-      <c r="AV12">
+      <c r="AW12">
         <v>39245237.0</v>
       </c>
-      <c r="AW12">
+      <c r="AX12">
         <v>43019559.0</v>
       </c>
-      <c r="AX12">
+      <c r="AY12">
         <v>44077751.0</v>
       </c>
-      <c r="AY12">
+      <c r="AZ12">
         <v>6061756.0</v>
       </c>
-      <c r="AZ12">
+      <c r="BA12">
         <v>4193583.0</v>
       </c>
-      <c r="BA12">
+      <c r="BB12">
         <v>5725107.0</v>
       </c>
-      <c r="BB12">
+      <c r="BC12">
         <v>6754485.0</v>
       </c>
-      <c r="BC12">
+      <c r="BD12">
         <v>7621226.0</v>
       </c>
-      <c r="BD12">
+      <c r="BE12">
         <v>2654694.0</v>
       </c>
-      <c r="BE12">
+      <c r="BF12">
         <v>3021266.0</v>
       </c>
-      <c r="BF12">
+      <c r="BG12">
         <v>4112326.0</v>
       </c>
-      <c r="BG12">
+      <c r="BH12">
         <v>637192.0</v>
       </c>
-      <c r="BH12">
+      <c r="BI12">
         <v>1614350.0</v>
       </c>
-      <c r="BI12">
+      <c r="BJ12">
         <v>1020533.0</v>
       </c>
-      <c r="BJ12">
+      <c r="BK12">
         <v>1340922.0</v>
       </c>
-      <c r="BK12">
+      <c r="BL12">
         <v>428493.0</v>
       </c>
-      <c r="BL12">
+      <c r="BM12">
         <v>2728205.0</v>
       </c>
-      <c r="BM12">
+      <c r="BN12">
         <v>1627505.0</v>
       </c>
-      <c r="BN12"/>
-      <c r="BO12">
+      <c r="BO12"/>
+      <c r="BP12">
         <v>5785.0</v>
       </c>
-      <c r="BP12">
+      <c r="BQ12">
         <v>1620900.0</v>
       </c>
-      <c r="BQ12">
+      <c r="BR12">
         <v>34828.0</v>
       </c>
-      <c r="BR12">
+      <c r="BS12">
         <v>864768.0</v>
       </c>
-      <c r="BS12">
+      <c r="BT12">
         <v>2347237.0</v>
       </c>
-      <c r="BT12">
+      <c r="BU12">
         <v>3875106.0</v>
       </c>
-      <c r="BU12">
+      <c r="BV12">
         <v>6749609000.0</v>
       </c>
-      <c r="BV12">
+      <c r="BW12">
         <v>184.0</v>
       </c>
-      <c r="BW12">
+      <c r="BX12">
         <v>1450.0</v>
       </c>
-      <c r="BX12">
+      <c r="BY12">
         <v>14676.0</v>
       </c>
-      <c r="BY12">
+      <c r="BZ12">
         <v>1777.0</v>
       </c>
     </row>
-    <row r="13" spans="1:77">
+    <row r="13" spans="1:78">
       <c r="A13" t="s">
         <v>32</v>
       </c>
       <c r="B13">
-        <v>148000.0</v>
+        <v>149000.0</v>
       </c>
       <c r="C13">
         <v>148000.0</v>
       </c>
       <c r="D13">
         <v>148000.0</v>
       </c>
       <c r="E13">
         <v>148000.0</v>
       </c>
       <c r="F13">
-        <v>147000.0</v>
+        <v>148000.0</v>
       </c>
       <c r="G13">
         <v>147000.0</v>
       </c>
       <c r="H13">
         <v>147000.0</v>
       </c>
       <c r="I13">
+        <v>147000.0</v>
+      </c>
+      <c r="J13">
         <v>148000.0</v>
       </c>
-      <c r="J13">
+      <c r="K13">
         <v>146000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>116000.0</v>
       </c>
       <c r="L13">
         <v>116000.0</v>
       </c>
       <c r="M13">
+        <v>116000.0</v>
+      </c>
+      <c r="N13">
         <v>115000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>114000.0</v>
       </c>
       <c r="O13">
         <v>114000.0</v>
       </c>
       <c r="P13">
         <v>114000.0</v>
       </c>
       <c r="Q13">
         <v>114000.0</v>
       </c>
       <c r="R13">
-        <v>113000.0</v>
+        <v>114000.0</v>
       </c>
       <c r="S13">
         <v>113000.0</v>
       </c>
       <c r="T13">
         <v>113000.0</v>
       </c>
       <c r="U13">
         <v>113000.0</v>
       </c>
       <c r="V13">
         <v>113000.0</v>
       </c>
       <c r="W13">
         <v>113000.0</v>
       </c>
       <c r="X13">
         <v>113000.0</v>
       </c>
       <c r="Y13">
         <v>113000.0</v>
       </c>
       <c r="Z13">
         <v>113000.0</v>
       </c>
       <c r="AA13">
         <v>113000.0</v>
       </c>
       <c r="AB13">
         <v>113000.0</v>
       </c>
       <c r="AC13">
         <v>113000.0</v>
       </c>
       <c r="AD13">
         <v>113000.0</v>
       </c>
-      <c r="AE13"/>
+      <c r="AE13">
+        <v>113000.0</v>
+      </c>
       <c r="AF13"/>
       <c r="AG13"/>
-      <c r="AH13">
+      <c r="AH13"/>
+      <c r="AI13">
         <v>113000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>112000.0</v>
       </c>
       <c r="AJ13">
         <v>112000.0</v>
       </c>
       <c r="AK13">
+        <v>112000.0</v>
+      </c>
+      <c r="AL13">
         <v>111000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>110000.0</v>
       </c>
       <c r="AM13">
         <v>110000.0</v>
       </c>
       <c r="AN13">
         <v>110000.0</v>
       </c>
       <c r="AO13">
-        <v>109000.0</v>
+        <v>110000.0</v>
       </c>
       <c r="AP13">
         <v>109000.0</v>
       </c>
       <c r="AQ13">
         <v>109000.0</v>
       </c>
       <c r="AR13">
         <v>109000.0</v>
       </c>
       <c r="AS13">
         <v>109000.0</v>
       </c>
       <c r="AT13">
+        <v>109000.0</v>
+      </c>
+      <c r="AU13">
         <v>108000.0</v>
       </c>
-      <c r="AU13">
+      <c r="AV13">
         <v>107834.0</v>
       </c>
-      <c r="AV13">
+      <c r="AW13">
         <v>106165.0</v>
       </c>
-      <c r="AW13">
+      <c r="AX13">
         <v>105843.0</v>
       </c>
-      <c r="AX13">
+      <c r="AY13">
         <v>104426.0</v>
       </c>
-      <c r="AY13">
+      <c r="AZ13">
         <v>97686.0</v>
       </c>
-      <c r="AZ13">
+      <c r="BA13">
         <v>96355.0</v>
       </c>
-      <c r="BA13">
+      <c r="BB13">
         <v>95824.0</v>
       </c>
-      <c r="BB13">
+      <c r="BC13">
         <v>88423.0</v>
       </c>
-      <c r="BC13">
+      <c r="BD13">
         <v>86792.0</v>
       </c>
-      <c r="BD13">
+      <c r="BE13">
         <v>81052.0</v>
       </c>
-      <c r="BE13">
+      <c r="BF13">
         <v>78139.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>74307.0</v>
       </c>
       <c r="BG13">
         <v>74307.0</v>
       </c>
       <c r="BH13">
+        <v>74307.0</v>
+      </c>
+      <c r="BI13">
         <v>73697.0</v>
       </c>
-      <c r="BI13">
+      <c r="BJ13">
         <v>71251.0</v>
       </c>
-      <c r="BJ13">
+      <c r="BK13">
         <v>64382.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>61771.0</v>
       </c>
       <c r="BL13">
         <v>61771.0</v>
       </c>
       <c r="BM13">
+        <v>61771.0</v>
+      </c>
+      <c r="BN13">
         <v>58550.0</v>
       </c>
-      <c r="BN13"/>
-      <c r="BO13">
+      <c r="BO13"/>
+      <c r="BP13">
         <v>42185.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>37340.0</v>
       </c>
       <c r="BQ13">
         <v>37340.0</v>
       </c>
       <c r="BR13">
         <v>37340.0</v>
       </c>
       <c r="BS13">
-        <v>37282.0</v>
+        <v>37340.0</v>
       </c>
       <c r="BT13">
         <v>37282.0</v>
       </c>
       <c r="BU13">
+        <v>37282.0</v>
+      </c>
+      <c r="BV13">
         <v>36864000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>22864.0</v>
       </c>
       <c r="BW13">
         <v>22864.0</v>
       </c>
       <c r="BX13">
         <v>22864.0</v>
       </c>
       <c r="BY13">
         <v>22864.0</v>
       </c>
+      <c r="BZ13">
+        <v>22864.0</v>
+      </c>
     </row>
-    <row r="14" spans="1:77">
+    <row r="14" spans="1:78">
       <c r="A14" t="s">
         <v>33</v>
       </c>
       <c r="B14">
+        <v>148446017.0</v>
+      </c>
+      <c r="C14">
         <v>149724507.0</v>
       </c>
-      <c r="C14">
+      <c r="D14">
         <v>149713653.0</v>
       </c>
-      <c r="D14">
+      <c r="E14">
         <v>149317281.0</v>
       </c>
-      <c r="E14">
+      <c r="F14">
         <v>149677452.0</v>
       </c>
-      <c r="F14">
+      <c r="G14">
         <v>149049197.0</v>
       </c>
-      <c r="G14">
+      <c r="H14">
         <v>148373631.0</v>
       </c>
-      <c r="H14">
+      <c r="I14">
         <v>148897920.0</v>
       </c>
-      <c r="I14">
+      <c r="J14">
         <v>150028107.0</v>
       </c>
-      <c r="J14">
+      <c r="K14">
         <v>148076079.0</v>
       </c>
-      <c r="K14">
+      <c r="L14">
         <v>119327709.0</v>
       </c>
-      <c r="L14">
+      <c r="M14">
         <v>115866371.0</v>
       </c>
-      <c r="M14">
+      <c r="N14">
         <v>114398813.0</v>
       </c>
-      <c r="N14">
+      <c r="O14">
         <v>113676496.0</v>
       </c>
-      <c r="O14">
+      <c r="P14">
         <v>113448251.0</v>
       </c>
-      <c r="P14">
+      <c r="Q14">
         <v>112867912.0</v>
       </c>
-      <c r="Q14">
+      <c r="R14">
         <v>111615839.0</v>
       </c>
-      <c r="R14">
+      <c r="S14">
         <v>113183886.0</v>
       </c>
-      <c r="S14">
+      <c r="T14">
         <v>110717073.0</v>
       </c>
-      <c r="T14">
+      <c r="U14">
         <v>110276636.0</v>
       </c>
-      <c r="U14">
+      <c r="V14">
         <v>109401383.0</v>
       </c>
-      <c r="V14">
+      <c r="W14">
         <v>108867962.0</v>
       </c>
-      <c r="W14">
+      <c r="X14">
         <v>108493208.0</v>
       </c>
-      <c r="X14">
+      <c r="Y14">
         <v>108119461.0</v>
       </c>
-      <c r="Y14">
+      <c r="Z14">
         <v>105596256.0</v>
       </c>
-      <c r="Z14">
+      <c r="AA14">
         <v>106420317.0</v>
       </c>
-      <c r="AA14">
+      <c r="AB14">
         <v>109590010.0</v>
       </c>
-      <c r="AB14">
+      <c r="AC14">
         <v>106942430.0</v>
       </c>
-      <c r="AC14">
+      <c r="AD14">
         <v>106420320.0</v>
       </c>
-      <c r="AD14">
+      <c r="AE14">
         <v>105596256.0</v>
       </c>
-      <c r="AE14">
+      <c r="AF14">
         <v>105935736.0</v>
       </c>
-      <c r="AF14">
+      <c r="AG14">
         <v>111107093.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>113709387.0</v>
       </c>
       <c r="AH14">
         <v>113709387.0</v>
       </c>
       <c r="AI14">
+        <v>113709387.0</v>
+      </c>
+      <c r="AJ14">
         <v>117501925.0</v>
       </c>
-      <c r="AJ14">
+      <c r="AK14">
         <v>117285865.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>113730591.0</v>
       </c>
       <c r="AL14">
         <v>113730591.0</v>
       </c>
       <c r="AM14">
+        <v>113730591.0</v>
+      </c>
+      <c r="AN14">
         <v>112361179.0</v>
       </c>
-      <c r="AN14">
+      <c r="AO14">
         <v>112148415.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>112039860.0</v>
       </c>
       <c r="AP14">
         <v>112039860.0</v>
       </c>
       <c r="AQ14">
+        <v>112039860.0</v>
+      </c>
+      <c r="AR14">
         <v>114556036.0</v>
       </c>
-      <c r="AR14">
+      <c r="AS14">
         <v>114186329.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>113638551.0</v>
       </c>
       <c r="AT14">
         <v>113638551.0</v>
       </c>
       <c r="AU14">
+        <v>113638551.0</v>
+      </c>
+      <c r="AV14">
         <v>112814658.0</v>
       </c>
-      <c r="AV14">
+      <c r="AW14">
         <v>105757178.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>105358694.0</v>
       </c>
       <c r="AX14">
         <v>105358694.0</v>
       </c>
       <c r="AY14">
+        <v>105358694.0</v>
+      </c>
+      <c r="AZ14">
         <v>96914856.0</v>
       </c>
-      <c r="AZ14">
+      <c r="BA14">
         <v>95988100.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>93128466.0</v>
       </c>
       <c r="BB14">
         <v>93128466.0</v>
       </c>
       <c r="BC14">
+        <v>93128466.0</v>
+      </c>
+      <c r="BD14">
         <v>84493164.0</v>
       </c>
-      <c r="BD14">
+      <c r="BE14">
         <v>79952542.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>74872122.0</v>
       </c>
       <c r="BF14">
         <v>74872122.0</v>
       </c>
       <c r="BG14">
+        <v>74872122.0</v>
+      </c>
+      <c r="BH14">
         <v>73767674.0</v>
       </c>
-      <c r="BH14">
+      <c r="BI14">
         <v>71819017.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>70333476.0</v>
       </c>
       <c r="BJ14">
         <v>70333476.0</v>
       </c>
       <c r="BK14">
+        <v>70333476.0</v>
+      </c>
+      <c r="BL14">
         <v>61049942.0</v>
       </c>
-      <c r="BL14">
+      <c r="BM14">
         <v>60635877.0</v>
       </c>
-      <c r="BM14">
+      <c r="BN14">
         <v>51227540.0</v>
       </c>
-      <c r="BN14">
+      <c r="BO14">
         <v>43275419.0</v>
       </c>
-      <c r="BO14">
+      <c r="BP14">
         <v>41576491.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>39244628.0</v>
       </c>
       <c r="BQ14">
         <v>39244628.0</v>
       </c>
       <c r="BR14">
+        <v>39244628.0</v>
+      </c>
+      <c r="BS14">
         <v>37833267.0</v>
       </c>
-      <c r="BS14">
+      <c r="BT14">
         <v>37314628.0</v>
       </c>
-      <c r="BT14">
+      <c r="BU14">
         <v>37073595.0</v>
       </c>
-      <c r="BU14">
+      <c r="BV14">
         <v>17909903000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>7396855.0</v>
       </c>
       <c r="BW14">
         <v>7396855.0</v>
       </c>
       <c r="BX14">
         <v>7396855.0</v>
       </c>
       <c r="BY14">
         <v>7396855.0</v>
       </c>
+      <c r="BZ14">
+        <v>7396855.0</v>
+      </c>
     </row>
-    <row r="15" spans="1:77">
+    <row r="15" spans="1:78">
       <c r="A15" t="s">
         <v>34</v>
       </c>
       <c r="B15"/>
       <c r="C15"/>
       <c r="D15"/>
       <c r="E15"/>
       <c r="F15"/>
       <c r="G15"/>
       <c r="H15"/>
       <c r="I15"/>
       <c r="J15"/>
       <c r="K15"/>
-      <c r="L15">
+      <c r="L15"/>
+      <c r="M15">
         <v>116000.0</v>
       </c>
-      <c r="M15">
+      <c r="N15">
         <v>115000.0</v>
       </c>
-      <c r="N15"/>
-[...2 lines deleted...]
-      </c>
+      <c r="O15"/>
       <c r="P15">
         <v>114000.0</v>
       </c>
       <c r="Q15">
         <v>114000.0</v>
       </c>
       <c r="R15">
-        <v>113000.0</v>
+        <v>114000.0</v>
       </c>
       <c r="S15">
         <v>113000.0</v>
       </c>
       <c r="T15">
         <v>113000.0</v>
       </c>
       <c r="U15">
         <v>113000.0</v>
       </c>
       <c r="V15">
         <v>113000.0</v>
       </c>
       <c r="W15">
         <v>113000.0</v>
       </c>
       <c r="X15">
         <v>113000.0</v>
       </c>
       <c r="Y15">
         <v>113000.0</v>
       </c>
       <c r="Z15">
         <v>113000.0</v>
       </c>
       <c r="AA15">
         <v>113000.0</v>
       </c>
       <c r="AB15">
         <v>113000.0</v>
       </c>
       <c r="AC15">
         <v>113000.0</v>
       </c>
       <c r="AD15">
         <v>113000.0</v>
       </c>
-      <c r="AE15"/>
+      <c r="AE15">
+        <v>113000.0</v>
+      </c>
       <c r="AF15"/>
       <c r="AG15"/>
-      <c r="AH15">
+      <c r="AH15"/>
+      <c r="AI15">
         <v>113000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>112000.0</v>
       </c>
       <c r="AJ15">
         <v>112000.0</v>
       </c>
       <c r="AK15">
+        <v>112000.0</v>
+      </c>
+      <c r="AL15">
         <v>111000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>110000.0</v>
       </c>
       <c r="AM15">
         <v>110000.0</v>
       </c>
       <c r="AN15">
-        <v>100000.0</v>
+        <v>110000.0</v>
       </c>
       <c r="AO15">
         <v>100000.0</v>
       </c>
       <c r="AP15">
         <v>100000.0</v>
       </c>
       <c r="AQ15">
         <v>100000.0</v>
       </c>
       <c r="AR15">
         <v>100000.0</v>
       </c>
       <c r="AS15">
         <v>100000.0</v>
       </c>
       <c r="AT15">
         <v>100000.0</v>
       </c>
       <c r="AU15">
         <v>100000.0</v>
       </c>
       <c r="AV15">
         <v>100000.0</v>
       </c>
@@ -6556,184 +6601,188 @@
       </c>
       <c r="BG15">
         <v>100000.0</v>
       </c>
       <c r="BH15">
         <v>100000.0</v>
       </c>
       <c r="BI15">
         <v>100000.0</v>
       </c>
       <c r="BJ15">
         <v>100000.0</v>
       </c>
       <c r="BK15">
         <v>100000.0</v>
       </c>
       <c r="BL15">
         <v>100000.0</v>
       </c>
       <c r="BM15">
         <v>100000.0</v>
       </c>
       <c r="BN15">
         <v>100000.0</v>
       </c>
-      <c r="BO15"/>
-[...2 lines deleted...]
-      </c>
+      <c r="BO15">
+        <v>100000.0</v>
+      </c>
+      <c r="BP15"/>
       <c r="BQ15">
         <v>3800000.0</v>
       </c>
       <c r="BR15">
+        <v>3800000.0</v>
+      </c>
+      <c r="BS15">
         <v>1000000.0</v>
       </c>
-      <c r="BS15"/>
-[...2 lines deleted...]
-      </c>
+      <c r="BT15"/>
       <c r="BU15">
         <v>36864000.0</v>
       </c>
       <c r="BV15">
+        <v>36864000.0</v>
+      </c>
+      <c r="BW15">
         <v>22864000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>22864.0</v>
       </c>
       <c r="BX15">
         <v>22864.0</v>
       </c>
       <c r="BY15">
         <v>22864.0</v>
       </c>
+      <c r="BZ15">
+        <v>22864.0</v>
+      </c>
     </row>
-    <row r="16" spans="1:77">
+    <row r="16" spans="1:78">
       <c r="A16" t="s">
         <v>35</v>
       </c>
       <c r="B16"/>
       <c r="C16"/>
       <c r="D16"/>
       <c r="E16"/>
       <c r="F16"/>
       <c r="G16"/>
       <c r="H16"/>
       <c r="I16"/>
-      <c r="J16">
+      <c r="J16"/>
+      <c r="K16">
         <v>-1548000.0</v>
       </c>
-      <c r="K16"/>
       <c r="L16"/>
-      <c r="M16">
-[...1 lines deleted...]
-      </c>
+      <c r="M16"/>
       <c r="N16">
         <v>-1440000.0</v>
       </c>
-      <c r="O16"/>
+      <c r="O16">
+        <v>-1440000.0</v>
+      </c>
       <c r="P16"/>
       <c r="Q16"/>
-      <c r="R16">
+      <c r="R16"/>
+      <c r="S16">
         <v>-1248000.0</v>
       </c>
-      <c r="S16"/>
       <c r="T16"/>
-      <c r="U16">
+      <c r="U16"/>
+      <c r="V16">
         <v>-1210000.0</v>
       </c>
-      <c r="V16"/>
       <c r="W16"/>
-      <c r="X16">
+      <c r="X16"/>
+      <c r="Y16">
         <v>58514000.0</v>
       </c>
-      <c r="Y16"/>
       <c r="Z16"/>
       <c r="AA16"/>
       <c r="AB16"/>
       <c r="AC16"/>
       <c r="AD16"/>
       <c r="AE16"/>
       <c r="AF16"/>
       <c r="AG16"/>
       <c r="AH16"/>
       <c r="AI16"/>
       <c r="AJ16"/>
       <c r="AK16"/>
       <c r="AL16"/>
       <c r="AM16"/>
       <c r="AN16"/>
       <c r="AO16"/>
       <c r="AP16"/>
       <c r="AQ16"/>
       <c r="AR16"/>
       <c r="AS16"/>
       <c r="AT16"/>
       <c r="AU16"/>
       <c r="AV16"/>
       <c r="AW16"/>
       <c r="AX16"/>
       <c r="AY16"/>
       <c r="AZ16"/>
       <c r="BA16"/>
       <c r="BB16"/>
-      <c r="BC16">
+      <c r="BC16"/>
+      <c r="BD16">
         <v>-3750350.0</v>
       </c>
-      <c r="BD16"/>
       <c r="BE16"/>
-      <c r="BF16">
+      <c r="BF16"/>
+      <c r="BG16">
         <v>-1517449.0</v>
       </c>
-      <c r="BG16">
+      <c r="BH16">
         <v>14725.0</v>
       </c>
-      <c r="BH16">
+      <c r="BI16">
         <v>6620.0</v>
       </c>
-      <c r="BI16"/>
       <c r="BJ16"/>
       <c r="BK16"/>
       <c r="BL16"/>
       <c r="BM16"/>
       <c r="BN16"/>
       <c r="BO16"/>
       <c r="BP16"/>
       <c r="BQ16"/>
       <c r="BR16"/>
       <c r="BS16"/>
       <c r="BT16"/>
       <c r="BU16"/>
       <c r="BV16"/>
-      <c r="BW16">
+      <c r="BW16"/>
+      <c r="BX16">
         <v>1968.0</v>
       </c>
-      <c r="BX16"/>
       <c r="BY16"/>
+      <c r="BZ16"/>
     </row>
-    <row r="17" spans="1:77">
+    <row r="17" spans="1:78">
       <c r="A17" t="s">
         <v>36</v>
       </c>
       <c r="B17"/>
       <c r="C17"/>
       <c r="D17"/>
       <c r="E17"/>
       <c r="F17"/>
       <c r="G17"/>
       <c r="H17"/>
       <c r="I17"/>
       <c r="J17"/>
       <c r="K17"/>
       <c r="L17"/>
       <c r="M17"/>
       <c r="N17"/>
       <c r="O17"/>
       <c r="P17"/>
       <c r="Q17"/>
       <c r="R17"/>
       <c r="S17"/>
       <c r="T17"/>
       <c r="U17"/>
       <c r="V17"/>
       <c r="W17"/>
@@ -6769,117 +6818,116 @@
       <c r="BA17"/>
       <c r="BB17"/>
       <c r="BC17"/>
       <c r="BD17"/>
       <c r="BE17"/>
       <c r="BF17"/>
       <c r="BG17"/>
       <c r="BH17"/>
       <c r="BI17"/>
       <c r="BJ17"/>
       <c r="BK17"/>
       <c r="BL17"/>
       <c r="BM17"/>
       <c r="BN17"/>
       <c r="BO17"/>
       <c r="BP17"/>
       <c r="BQ17"/>
       <c r="BR17"/>
       <c r="BS17"/>
       <c r="BT17"/>
       <c r="BU17"/>
       <c r="BV17"/>
       <c r="BW17"/>
       <c r="BX17"/>
       <c r="BY17"/>
+      <c r="BZ17"/>
     </row>
-    <row r="18" spans="1:77">
+    <row r="18" spans="1:78">
       <c r="A18" t="s">
         <v>37</v>
       </c>
       <c r="B18"/>
       <c r="C18"/>
       <c r="D18"/>
       <c r="E18"/>
       <c r="F18"/>
       <c r="G18"/>
       <c r="H18"/>
       <c r="I18"/>
       <c r="J18"/>
       <c r="K18"/>
       <c r="L18"/>
       <c r="M18"/>
       <c r="N18"/>
       <c r="O18"/>
       <c r="P18"/>
       <c r="Q18"/>
       <c r="R18"/>
       <c r="S18"/>
       <c r="T18"/>
       <c r="U18"/>
       <c r="V18"/>
       <c r="W18"/>
-      <c r="X18">
+      <c r="X18"/>
+      <c r="Y18">
         <v>1700000.0</v>
       </c>
-      <c r="Y18"/>
       <c r="Z18"/>
       <c r="AA18"/>
       <c r="AB18"/>
       <c r="AC18"/>
       <c r="AD18"/>
       <c r="AE18"/>
       <c r="AF18"/>
       <c r="AG18"/>
       <c r="AH18"/>
-      <c r="AI18">
-[...1 lines deleted...]
-      </c>
+      <c r="AI18"/>
       <c r="AJ18">
+        <v>0.0</v>
+      </c>
+      <c r="AK18">
         <v>264000.0</v>
       </c>
-      <c r="AK18">
+      <c r="AL18">
         <v>309000.0</v>
       </c>
-      <c r="AL18">
+      <c r="AM18">
         <v>354000.0</v>
       </c>
-      <c r="AM18">
-[...1 lines deleted...]
-      </c>
       <c r="AN18">
         <v>0.0</v>
       </c>
       <c r="AO18">
         <v>0.0</v>
       </c>
       <c r="AP18">
+        <v>0.0</v>
+      </c>
+      <c r="AQ18">
         <v>487000.0</v>
       </c>
-      <c r="AQ18">
-[...1 lines deleted...]
-      </c>
       <c r="AR18">
         <v>0.0</v>
       </c>
       <c r="AS18">
         <v>0.0</v>
       </c>
       <c r="AT18">
         <v>0.0</v>
       </c>
       <c r="AU18">
         <v>0.0</v>
       </c>
       <c r="AV18">
         <v>0.0</v>
       </c>
       <c r="AW18">
         <v>0.0</v>
       </c>
       <c r="AX18">
         <v>0.0</v>
       </c>
       <c r="AY18">
         <v>0.0</v>
       </c>
       <c r="AZ18">
@@ -6887,69 +6935,72 @@
       </c>
       <c r="BA18">
         <v>0.0</v>
       </c>
       <c r="BB18">
         <v>0.0</v>
       </c>
       <c r="BC18">
         <v>0.0</v>
       </c>
       <c r="BD18">
         <v>0.0</v>
       </c>
       <c r="BE18">
         <v>0.0</v>
       </c>
       <c r="BF18">
         <v>0.0</v>
       </c>
       <c r="BG18">
         <v>0.0</v>
       </c>
       <c r="BH18">
         <v>0.0</v>
       </c>
-      <c r="BI18"/>
+      <c r="BI18">
+        <v>0.0</v>
+      </c>
       <c r="BJ18"/>
       <c r="BK18"/>
       <c r="BL18"/>
       <c r="BM18"/>
       <c r="BN18"/>
       <c r="BO18"/>
       <c r="BP18"/>
       <c r="BQ18"/>
       <c r="BR18"/>
       <c r="BS18"/>
       <c r="BT18"/>
       <c r="BU18"/>
       <c r="BV18"/>
       <c r="BW18"/>
       <c r="BX18"/>
       <c r="BY18"/>
+      <c r="BZ18"/>
     </row>
-    <row r="19" spans="1:77">
+    <row r="19" spans="1:78">
       <c r="A19" t="s">
         <v>38</v>
       </c>
       <c r="B19"/>
       <c r="C19"/>
       <c r="D19"/>
       <c r="E19"/>
       <c r="F19"/>
       <c r="G19"/>
       <c r="H19"/>
       <c r="I19"/>
       <c r="J19"/>
       <c r="K19"/>
       <c r="L19"/>
       <c r="M19"/>
       <c r="N19"/>
       <c r="O19"/>
       <c r="P19"/>
       <c r="Q19"/>
       <c r="R19"/>
       <c r="S19"/>
       <c r="T19"/>
       <c r="U19"/>
       <c r="V19"/>
       <c r="W19"/>
@@ -6985,90 +7036,91 @@
       <c r="BA19"/>
       <c r="BB19"/>
       <c r="BC19"/>
       <c r="BD19"/>
       <c r="BE19"/>
       <c r="BF19"/>
       <c r="BG19"/>
       <c r="BH19"/>
       <c r="BI19"/>
       <c r="BJ19"/>
       <c r="BK19"/>
       <c r="BL19"/>
       <c r="BM19"/>
       <c r="BN19"/>
       <c r="BO19"/>
       <c r="BP19"/>
       <c r="BQ19"/>
       <c r="BR19"/>
       <c r="BS19"/>
       <c r="BT19"/>
       <c r="BU19"/>
       <c r="BV19"/>
       <c r="BW19"/>
       <c r="BX19"/>
       <c r="BY19"/>
+      <c r="BZ19"/>
     </row>
-    <row r="20" spans="1:77">
+    <row r="20" spans="1:78">
       <c r="A20" t="s">
         <v>39</v>
       </c>
       <c r="B20">
         <v>19441000.0</v>
       </c>
       <c r="C20">
         <v>19441000.0</v>
       </c>
       <c r="D20">
         <v>19441000.0</v>
       </c>
       <c r="E20">
         <v>19441000.0</v>
       </c>
       <c r="F20">
         <v>19441000.0</v>
       </c>
       <c r="G20">
         <v>19441000.0</v>
       </c>
       <c r="H20">
         <v>19441000.0</v>
       </c>
       <c r="I20">
         <v>19441000.0</v>
       </c>
       <c r="J20">
         <v>19441000.0</v>
       </c>
       <c r="K20">
         <v>19441000.0</v>
       </c>
       <c r="L20">
         <v>19441000.0</v>
       </c>
       <c r="M20">
-        <v>19976000.0</v>
+        <v>19441000.0</v>
       </c>
       <c r="N20">
         <v>19976000.0</v>
       </c>
       <c r="O20">
         <v>19976000.0</v>
       </c>
       <c r="P20">
         <v>19976000.0</v>
       </c>
       <c r="Q20">
         <v>19976000.0</v>
       </c>
       <c r="R20">
         <v>19976000.0</v>
       </c>
       <c r="S20">
         <v>19976000.0</v>
       </c>
       <c r="T20">
         <v>19976000.0</v>
       </c>
       <c r="U20">
         <v>19976000.0</v>
       </c>
@@ -7077,1193 +7129,1212 @@
       </c>
       <c r="W20">
         <v>19976000.0</v>
       </c>
       <c r="X20">
         <v>19976000.0</v>
       </c>
       <c r="Y20">
         <v>19976000.0</v>
       </c>
       <c r="Z20">
         <v>19976000.0</v>
       </c>
       <c r="AA20">
         <v>19976000.0</v>
       </c>
       <c r="AB20">
         <v>19976000.0</v>
       </c>
       <c r="AC20">
         <v>19976000.0</v>
       </c>
       <c r="AD20">
         <v>19976000.0</v>
       </c>
-      <c r="AE20"/>
+      <c r="AE20">
+        <v>19976000.0</v>
+      </c>
       <c r="AF20"/>
       <c r="AG20"/>
-      <c r="AH20">
+      <c r="AH20"/>
+      <c r="AI20">
         <v>19976000.0</v>
       </c>
-      <c r="AI20">
+      <c r="AJ20">
         <v>19894000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>20203000.0</v>
       </c>
       <c r="AK20">
         <v>20203000.0</v>
       </c>
       <c r="AL20">
         <v>20203000.0</v>
       </c>
       <c r="AM20">
-        <v>26951000.0</v>
+        <v>20203000.0</v>
       </c>
       <c r="AN20">
         <v>26951000.0</v>
       </c>
       <c r="AO20">
+        <v>26951000.0</v>
+      </c>
+      <c r="AP20">
         <v>30730000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>4040000.0</v>
       </c>
       <c r="AQ20">
         <v>4040000.0</v>
       </c>
       <c r="AR20">
         <v>4040000.0</v>
       </c>
       <c r="AS20">
         <v>4040000.0</v>
       </c>
       <c r="AT20">
         <v>4040000.0</v>
       </c>
       <c r="AU20">
-        <v>4040443.0</v>
+        <v>4040000.0</v>
       </c>
       <c r="AV20">
         <v>4040443.0</v>
       </c>
       <c r="AW20">
         <v>4040443.0</v>
       </c>
       <c r="AX20">
         <v>4040443.0</v>
       </c>
       <c r="AY20">
         <v>4040443.0</v>
       </c>
       <c r="AZ20">
         <v>4040443.0</v>
       </c>
       <c r="BA20">
         <v>4040443.0</v>
       </c>
       <c r="BB20">
         <v>4040443.0</v>
       </c>
       <c r="BC20">
         <v>4040443.0</v>
       </c>
       <c r="BD20">
         <v>4040443.0</v>
       </c>
       <c r="BE20">
         <v>4040443.0</v>
       </c>
       <c r="BF20">
         <v>4040443.0</v>
       </c>
       <c r="BG20">
         <v>4040443.0</v>
       </c>
       <c r="BH20">
         <v>4040443.0</v>
       </c>
       <c r="BI20">
         <v>4040443.0</v>
       </c>
       <c r="BJ20">
-        <v>857597.0</v>
+        <v>4040443.0</v>
       </c>
       <c r="BK20">
         <v>857597.0</v>
       </c>
       <c r="BL20">
         <v>857597.0</v>
       </c>
       <c r="BM20">
         <v>857597.0</v>
       </c>
       <c r="BN20">
+        <v>857597.0</v>
+      </c>
+      <c r="BO20">
         <v>900000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>857597.0</v>
       </c>
       <c r="BP20">
         <v>857597.0</v>
       </c>
       <c r="BQ20">
         <v>857597.0</v>
       </c>
       <c r="BR20">
         <v>857597.0</v>
       </c>
       <c r="BS20">
         <v>857597.0</v>
       </c>
       <c r="BT20">
         <v>857597.0</v>
       </c>
       <c r="BU20">
+        <v>857597.0</v>
+      </c>
+      <c r="BV20">
         <v>857597000.0</v>
       </c>
-      <c r="BV20"/>
       <c r="BW20"/>
       <c r="BX20"/>
       <c r="BY20"/>
+      <c r="BZ20"/>
     </row>
-    <row r="21" spans="1:77">
+    <row r="21" spans="1:78">
       <c r="A21" t="s">
         <v>40</v>
       </c>
       <c r="B21">
+        <v>13140000.0</v>
+      </c>
+      <c r="C21">
         <v>14158000.0</v>
       </c>
-      <c r="C21">
+      <c r="D21">
         <v>11147000.0</v>
       </c>
-      <c r="D21">
+      <c r="E21">
         <v>12028000.0</v>
       </c>
-      <c r="E21">
+      <c r="F21">
         <v>11062000.0</v>
       </c>
-      <c r="F21">
+      <c r="G21">
         <v>11626000.0</v>
       </c>
-      <c r="G21">
+      <c r="H21">
         <v>11201000.0</v>
       </c>
-      <c r="H21">
+      <c r="I21">
         <v>12047000.0</v>
       </c>
-      <c r="I21">
+      <c r="J21">
         <v>12550000.0</v>
       </c>
-      <c r="J21">
+      <c r="K21">
         <v>5257000.0</v>
       </c>
-      <c r="K21">
+      <c r="L21">
         <v>5395000.0</v>
       </c>
-      <c r="L21">
+      <c r="M21">
         <v>5565000.0</v>
       </c>
-      <c r="M21">
+      <c r="N21">
         <v>5706000.0</v>
       </c>
-      <c r="N21">
+      <c r="O21">
         <v>5852000.0</v>
       </c>
-      <c r="O21">
+      <c r="P21">
         <v>4992000.0</v>
       </c>
-      <c r="P21">
+      <c r="Q21">
         <v>5141000.0</v>
       </c>
-      <c r="Q21">
+      <c r="R21">
         <v>5265000.0</v>
       </c>
-      <c r="R21">
+      <c r="S21">
         <v>5383000.0</v>
       </c>
-      <c r="S21">
+      <c r="T21">
         <v>5620000.0</v>
       </c>
-      <c r="T21">
+      <c r="U21">
         <v>5750000.0</v>
       </c>
-      <c r="U21">
+      <c r="V21">
         <v>5918000.0</v>
       </c>
-      <c r="V21">
+      <c r="W21">
         <v>6004000.0</v>
       </c>
-      <c r="W21">
+      <c r="X21">
         <v>7168000.0</v>
       </c>
-      <c r="X21">
+      <c r="Y21">
         <v>7386000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>9608000.0</v>
       </c>
       <c r="Z21">
         <v>9608000.0</v>
       </c>
       <c r="AA21">
+        <v>9608000.0</v>
+      </c>
+      <c r="AB21">
         <v>7952000.0</v>
       </c>
-      <c r="AB21">
+      <c r="AC21">
         <v>8104000.0</v>
       </c>
-      <c r="AC21">
+      <c r="AD21">
         <v>8292000.0</v>
       </c>
-      <c r="AD21">
+      <c r="AE21">
         <v>9608000.0</v>
       </c>
-      <c r="AE21"/>
       <c r="AF21"/>
       <c r="AG21"/>
-      <c r="AH21">
+      <c r="AH21"/>
+      <c r="AI21">
         <v>10033000.0</v>
       </c>
-      <c r="AI21">
+      <c r="AJ21">
         <v>10377000.0</v>
       </c>
-      <c r="AJ21">
+      <c r="AK21">
         <v>22289000.0</v>
       </c>
-      <c r="AK21">
+      <c r="AL21">
         <v>22788000.0</v>
       </c>
-      <c r="AL21">
+      <c r="AM21">
         <v>23268000.0</v>
       </c>
-      <c r="AM21">
+      <c r="AN21">
         <v>27249000.0</v>
       </c>
-      <c r="AN21">
+      <c r="AO21">
         <v>27693000.0</v>
       </c>
-      <c r="AO21">
+      <c r="AP21">
         <v>33710000.0</v>
       </c>
-      <c r="AP21">
+      <c r="AQ21">
         <v>10763000.0</v>
       </c>
-      <c r="AQ21">
+      <c r="AR21">
         <v>10740000.0</v>
       </c>
-      <c r="AR21">
+      <c r="AS21">
         <v>10781000.0</v>
       </c>
-      <c r="AS21">
+      <c r="AT21">
         <v>10813000.0</v>
       </c>
-      <c r="AT21">
+      <c r="AU21">
         <v>10845000.0</v>
       </c>
-      <c r="AU21">
+      <c r="AV21">
         <v>10960300.0</v>
       </c>
-      <c r="AV21">
+      <c r="AW21">
         <v>11004073.0</v>
       </c>
-      <c r="AW21">
+      <c r="AX21">
         <v>11115188.0</v>
       </c>
-      <c r="AX21">
+      <c r="AY21">
         <v>11178573.0</v>
       </c>
-      <c r="AY21">
+      <c r="AZ21">
         <v>11648506.0</v>
       </c>
-      <c r="AZ21">
+      <c r="BA21">
         <v>11724210.0</v>
       </c>
-      <c r="BA21">
+      <c r="BB21">
         <v>11649153.0</v>
       </c>
-      <c r="BB21">
+      <c r="BC21">
         <v>11911748.0</v>
       </c>
-      <c r="BC21">
+      <c r="BD21">
         <v>12174344.0</v>
       </c>
-      <c r="BD21">
+      <c r="BE21">
         <v>14422531.0</v>
       </c>
-      <c r="BE21">
+      <c r="BF21">
         <v>14756508.0</v>
       </c>
-      <c r="BF21">
+      <c r="BG21">
         <v>15090485.0</v>
       </c>
-      <c r="BG21">
+      <c r="BH21">
         <v>15424462.0</v>
       </c>
-      <c r="BH21">
+      <c r="BI21">
         <v>15758439.0</v>
       </c>
-      <c r="BI21">
+      <c r="BJ21">
         <v>16092417.0</v>
       </c>
-      <c r="BJ21">
+      <c r="BK21">
         <v>3929394.0</v>
       </c>
-      <c r="BK21">
+      <c r="BL21">
         <v>4096377.0</v>
       </c>
-      <c r="BL21">
+      <c r="BM21">
         <v>4263360.0</v>
       </c>
-      <c r="BM21">
+      <c r="BN21">
         <v>4430343.0</v>
       </c>
-      <c r="BN21">
+      <c r="BO21">
         <v>4600000.0</v>
       </c>
-      <c r="BO21">
+      <c r="BP21">
         <v>4782927.0</v>
       </c>
-      <c r="BP21">
+      <c r="BQ21">
         <v>4949633.0</v>
       </c>
-      <c r="BQ21">
+      <c r="BR21">
         <v>5116337.0</v>
       </c>
-      <c r="BR21">
+      <c r="BS21">
         <v>5283041.0</v>
       </c>
-      <c r="BS21">
+      <c r="BT21">
         <v>5449745.0</v>
       </c>
-      <c r="BT21">
+      <c r="BU21">
         <v>5616449.0</v>
       </c>
-      <c r="BU21">
+      <c r="BV21">
         <v>5783153000.0</v>
       </c>
-      <c r="BV21"/>
       <c r="BW21"/>
       <c r="BX21"/>
       <c r="BY21"/>
+      <c r="BZ21"/>
     </row>
-    <row r="22" spans="1:77">
+    <row r="22" spans="1:78">
       <c r="A22" t="s">
         <v>41</v>
       </c>
       <c r="B22">
+        <v>26228000.0</v>
+      </c>
+      <c r="C22">
         <v>25340000.0</v>
       </c>
-      <c r="C22">
+      <c r="D22">
         <v>26502000.0</v>
       </c>
-      <c r="D22">
+      <c r="E22">
         <v>24890000.0</v>
       </c>
-      <c r="E22">
+      <c r="F22">
         <v>24070000.0</v>
       </c>
-      <c r="F22">
+      <c r="G22">
         <v>23807000.0</v>
       </c>
-      <c r="G22">
+      <c r="H22">
         <v>24249000.0</v>
       </c>
-      <c r="H22">
+      <c r="I22">
         <v>25056000.0</v>
       </c>
-      <c r="I22">
+      <c r="J22">
         <v>24454000.0</v>
       </c>
-      <c r="J22">
+      <c r="K22">
         <v>21021000.0</v>
       </c>
-      <c r="K22">
+      <c r="L22">
         <v>19068000.0</v>
       </c>
-      <c r="L22">
+      <c r="M22">
         <v>16815000.0</v>
       </c>
-      <c r="M22">
+      <c r="N22">
         <v>14657000.0</v>
       </c>
-      <c r="N22">
+      <c r="O22">
         <v>13183000.0</v>
       </c>
-      <c r="O22">
+      <c r="P22">
         <v>13976000.0</v>
       </c>
-      <c r="P22">
+      <c r="Q22">
         <v>13382000.0</v>
       </c>
-      <c r="Q22">
+      <c r="R22">
         <v>13170000.0</v>
       </c>
-      <c r="R22">
+      <c r="S22">
         <v>11389000.0</v>
       </c>
-      <c r="S22">
+      <c r="T22">
         <v>11196000.0</v>
       </c>
-      <c r="T22">
+      <c r="U22">
         <v>10137000.0</v>
       </c>
-      <c r="U22">
+      <c r="V22">
         <v>11582000.0</v>
       </c>
-      <c r="V22">
+      <c r="W22">
         <v>10361000.0</v>
       </c>
-      <c r="W22">
+      <c r="X22">
         <v>11023000.0</v>
       </c>
-      <c r="X22">
+      <c r="Y22">
         <v>10565000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>15986000.0</v>
       </c>
       <c r="Z22">
         <v>15986000.0</v>
       </c>
       <c r="AA22">
+        <v>15986000.0</v>
+      </c>
+      <c r="AB22">
         <v>12034000.0</v>
       </c>
-      <c r="AB22">
+      <c r="AC22">
         <v>14952000.0</v>
       </c>
-      <c r="AC22">
+      <c r="AD22">
         <v>16428000.0</v>
       </c>
-      <c r="AD22">
+      <c r="AE22">
         <v>15986000.0</v>
       </c>
-      <c r="AE22"/>
       <c r="AF22"/>
       <c r="AG22"/>
-      <c r="AH22">
+      <c r="AH22"/>
+      <c r="AI22">
         <v>9467000.0</v>
       </c>
-      <c r="AI22">
+      <c r="AJ22">
         <v>10419000.0</v>
       </c>
-      <c r="AJ22">
+      <c r="AK22">
         <v>15033000.0</v>
       </c>
-      <c r="AK22">
+      <c r="AL22">
         <v>16050000.0</v>
       </c>
-      <c r="AL22">
+      <c r="AM22">
         <v>17814000.0</v>
       </c>
-      <c r="AM22">
+      <c r="AN22">
         <v>18313000.0</v>
       </c>
-      <c r="AN22">
+      <c r="AO22">
         <v>17207000.0</v>
       </c>
-      <c r="AO22">
+      <c r="AP22">
         <v>17967000.0</v>
       </c>
-      <c r="AP22">
+      <c r="AQ22">
         <v>7460000.0</v>
       </c>
-      <c r="AQ22">
+      <c r="AR22">
         <v>5653000.0</v>
       </c>
-      <c r="AR22">
+      <c r="AS22">
         <v>3860000.0</v>
       </c>
-      <c r="AS22">
+      <c r="AT22">
         <v>4248000.0</v>
       </c>
-      <c r="AT22">
+      <c r="AU22">
         <v>5133000.0</v>
       </c>
-      <c r="AU22">
+      <c r="AV22">
         <v>4738690.0</v>
       </c>
-      <c r="AV22">
+      <c r="AW22">
         <v>4229291.0</v>
       </c>
-      <c r="AW22">
+      <c r="AX22">
         <v>3639094.0</v>
       </c>
-      <c r="AX22">
+      <c r="AY22">
         <v>3880776.0</v>
       </c>
-      <c r="AY22">
+      <c r="AZ22">
         <v>4533062.0</v>
       </c>
-      <c r="AZ22">
+      <c r="BA22">
         <v>4220284.0</v>
       </c>
-      <c r="BA22">
+      <c r="BB22">
         <v>3956339.0</v>
       </c>
-      <c r="BB22">
+      <c r="BC22">
         <v>3022784.0</v>
       </c>
-      <c r="BC22">
+      <c r="BD22">
         <v>1802335.0</v>
       </c>
-      <c r="BD22">
+      <c r="BE22">
         <v>961939.0</v>
       </c>
-      <c r="BE22">
+      <c r="BF22">
         <v>795516.0</v>
       </c>
-      <c r="BF22">
+      <c r="BG22">
         <v>712602.0</v>
       </c>
-      <c r="BG22">
+      <c r="BH22">
         <v>609139.0</v>
       </c>
-      <c r="BH22">
+      <c r="BI22">
         <v>561917.0</v>
       </c>
-      <c r="BI22">
+      <c r="BJ22">
         <v>570643.0</v>
       </c>
-      <c r="BJ22">
+      <c r="BK22">
         <v>111554.0</v>
       </c>
-      <c r="BK22">
+      <c r="BL22">
         <v>117821.0</v>
       </c>
-      <c r="BL22">
+      <c r="BM22">
         <v>95328.0</v>
       </c>
-      <c r="BM22">
+      <c r="BN22">
         <v>68276.0</v>
       </c>
-      <c r="BN22"/>
       <c r="BO22"/>
       <c r="BP22"/>
       <c r="BQ22"/>
       <c r="BR22"/>
       <c r="BS22"/>
       <c r="BT22"/>
       <c r="BU22"/>
       <c r="BV22"/>
       <c r="BW22"/>
       <c r="BX22"/>
       <c r="BY22"/>
+      <c r="BZ22"/>
     </row>
-    <row r="23" spans="1:77">
+    <row r="23" spans="1:78">
       <c r="A23" t="s">
         <v>42</v>
       </c>
       <c r="B23">
+        <v>308676000.0</v>
+      </c>
+      <c r="C23">
         <v>342653000.0</v>
       </c>
-      <c r="C23">
+      <c r="D23">
         <v>318988000.0</v>
       </c>
-      <c r="D23">
+      <c r="E23">
         <v>291109000.0</v>
       </c>
-      <c r="E23">
+      <c r="F23">
         <v>270420000.0</v>
       </c>
-      <c r="F23">
+      <c r="G23">
         <v>263915000.0</v>
       </c>
-      <c r="G23">
+      <c r="H23">
         <v>243891000.0</v>
       </c>
-      <c r="H23">
+      <c r="I23">
         <v>230183000.0</v>
       </c>
-      <c r="I23">
+      <c r="J23">
         <v>221681000.0</v>
       </c>
-      <c r="J23">
+      <c r="K23">
         <v>239047000.0</v>
       </c>
-      <c r="K23">
+      <c r="L23">
         <v>189022000.0</v>
       </c>
-      <c r="L23">
+      <c r="M23">
         <v>176378000.0</v>
       </c>
-      <c r="M23">
+      <c r="N23">
         <v>168159000.0</v>
       </c>
-      <c r="N23">
+      <c r="O23">
         <v>171430000.0</v>
       </c>
-      <c r="O23">
+      <c r="P23">
         <v>172798000.0</v>
       </c>
-      <c r="P23">
+      <c r="Q23">
         <v>168667000.0</v>
       </c>
-      <c r="Q23">
+      <c r="R23">
         <v>174443000.0</v>
       </c>
-      <c r="R23">
+      <c r="S23">
         <v>187929000.0</v>
       </c>
-      <c r="S23">
+      <c r="T23">
         <v>180523000.0</v>
       </c>
-      <c r="T23">
+      <c r="U23">
         <v>187147000.0</v>
       </c>
-      <c r="U23">
+      <c r="V23">
         <v>190813000.0</v>
       </c>
-      <c r="V23">
+      <c r="W23">
         <v>202032000.0</v>
       </c>
-      <c r="W23">
+      <c r="X23">
         <v>213324000.0</v>
       </c>
-      <c r="X23">
+      <c r="Y23">
         <v>150912000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>122844000.0</v>
       </c>
       <c r="Z23">
         <v>122844000.0</v>
       </c>
       <c r="AA23">
+        <v>122844000.0</v>
+      </c>
+      <c r="AB23">
         <v>179267000.0</v>
       </c>
-      <c r="AB23">
+      <c r="AC23">
         <v>170310000.0</v>
       </c>
-      <c r="AC23">
+      <c r="AD23">
         <v>107442000.0</v>
       </c>
-      <c r="AD23">
+      <c r="AE23">
         <v>122844000.0</v>
       </c>
-      <c r="AE23"/>
       <c r="AF23"/>
       <c r="AG23"/>
-      <c r="AH23">
+      <c r="AH23"/>
+      <c r="AI23">
         <v>121255000.0</v>
       </c>
-      <c r="AI23">
+      <c r="AJ23">
         <v>178707000.0</v>
       </c>
-      <c r="AJ23">
+      <c r="AK23">
         <v>199865000.0</v>
       </c>
-      <c r="AK23">
+      <c r="AL23">
         <v>188491000.0</v>
       </c>
-      <c r="AL23">
+      <c r="AM23">
         <v>193263000.0</v>
       </c>
-      <c r="AM23">
+      <c r="AN23">
         <v>181665000.0</v>
       </c>
-      <c r="AN23">
+      <c r="AO23">
         <v>177055000.0</v>
       </c>
-      <c r="AO23">
+      <c r="AP23">
         <v>177220000.0</v>
       </c>
-      <c r="AP23">
+      <c r="AQ23">
         <v>135913000.0</v>
       </c>
-      <c r="AQ23">
+      <c r="AR23">
         <v>125927000.0</v>
       </c>
-      <c r="AR23">
+      <c r="AS23">
         <v>113837000.0</v>
       </c>
-      <c r="AS23">
+      <c r="AT23">
         <v>106105000.0</v>
       </c>
-      <c r="AT23">
+      <c r="AU23">
         <v>109259000.0</v>
       </c>
-      <c r="AU23">
+      <c r="AV23">
         <v>97317407.0</v>
       </c>
-      <c r="AV23">
+      <c r="AW23">
         <v>86024633.0</v>
       </c>
-      <c r="AW23">
+      <c r="AX23">
         <v>87348566.0</v>
       </c>
-      <c r="AX23">
+      <c r="AY23">
         <v>84693893.0</v>
       </c>
-      <c r="AY23">
+      <c r="AZ23">
         <v>45296293.0</v>
       </c>
-      <c r="AZ23">
+      <c r="BA23">
         <v>40283088.0</v>
       </c>
-      <c r="BA23">
+      <c r="BB23">
         <v>37852174.0</v>
       </c>
-      <c r="BB23">
+      <c r="BC23">
         <v>35182608.0</v>
       </c>
-      <c r="BC23">
+      <c r="BD23">
         <v>33535481.0</v>
       </c>
-      <c r="BD23">
+      <c r="BE23">
         <v>27471686.0</v>
       </c>
-      <c r="BE23">
+      <c r="BF23">
         <v>26860192.0</v>
       </c>
-      <c r="BF23">
+      <c r="BG23">
         <v>27096192.0</v>
       </c>
-      <c r="BG23">
+      <c r="BH23">
         <v>23551623.0</v>
       </c>
-      <c r="BH23">
+      <c r="BI23">
         <v>24282404.0</v>
       </c>
-      <c r="BI23">
+      <c r="BJ23">
         <v>23420585.0</v>
       </c>
-      <c r="BJ23">
+      <c r="BK23">
         <v>7352245.0</v>
       </c>
-      <c r="BK23">
+      <c r="BL23">
         <v>6847122.0</v>
       </c>
-      <c r="BL23">
+      <c r="BM23">
         <v>9486240.0</v>
       </c>
-      <c r="BM23">
+      <c r="BN23">
         <v>8336670.0</v>
       </c>
-      <c r="BN23">
+      <c r="BO23">
         <v>9700000.0</v>
       </c>
-      <c r="BO23">
+      <c r="BP23">
         <v>7344986.0</v>
       </c>
-      <c r="BP23">
+      <c r="BQ23">
         <v>9121250.0</v>
       </c>
-      <c r="BQ23">
+      <c r="BR23">
         <v>7616813.0</v>
       </c>
-      <c r="BR23">
+      <c r="BS23">
         <v>8633518.0</v>
       </c>
-      <c r="BS23">
+      <c r="BT23">
         <v>10410847.0</v>
       </c>
-      <c r="BT23">
+      <c r="BU23">
         <v>12149661.0</v>
       </c>
-      <c r="BU23">
+      <c r="BV23">
         <v>15032048000.0</v>
       </c>
-      <c r="BV23">
+      <c r="BW23">
         <v>184.0</v>
       </c>
-      <c r="BW23">
+      <c r="BX23">
         <v>1450.0</v>
       </c>
-      <c r="BX23">
+      <c r="BY23">
         <v>14676.0</v>
       </c>
-      <c r="BY23">
+      <c r="BZ23">
         <v>5277.0</v>
       </c>
     </row>
-    <row r="24" spans="1:77">
+    <row r="24" spans="1:78">
       <c r="A24" t="s">
         <v>43</v>
       </c>
-      <c r="B24"/>
+      <c r="B24">
+        <v>16094000.0</v>
+      </c>
       <c r="C24">
+        <v>16467000.0</v>
+      </c>
+      <c r="D24">
         <v>16839000.0</v>
       </c>
-      <c r="D24">
+      <c r="E24">
         <v>17211000.0</v>
       </c>
-      <c r="E24">
+      <c r="F24">
         <v>17533000.0</v>
       </c>
-      <c r="F24">
+      <c r="G24">
         <v>17830000.0</v>
       </c>
-      <c r="G24">
+      <c r="H24">
         <v>18018000.0</v>
       </c>
-      <c r="H24">
+      <c r="I24">
         <v>18249000.0</v>
       </c>
-      <c r="I24">
+      <c r="J24">
         <v>18453000.0</v>
       </c>
-      <c r="J24">
+      <c r="K24">
         <v>48099000.0</v>
       </c>
-      <c r="K24">
+      <c r="L24">
         <v>48966000.0</v>
       </c>
-      <c r="L24">
+      <c r="M24">
         <v>48838000.0</v>
       </c>
-      <c r="M24">
+      <c r="N24">
         <v>48714000.0</v>
       </c>
-      <c r="N24">
+      <c r="O24">
         <v>48594000.0</v>
       </c>
-      <c r="O24">
+      <c r="P24">
         <v>48475000.0</v>
       </c>
-      <c r="P24">
+      <c r="Q24">
         <v>48356000.0</v>
       </c>
-      <c r="Q24">
+      <c r="R24">
         <v>48239000.0</v>
       </c>
-      <c r="R24">
+      <c r="S24">
         <v>48127000.0</v>
       </c>
-      <c r="S24">
+      <c r="T24">
         <v>48015000.0</v>
       </c>
-      <c r="T24">
+      <c r="U24">
         <v>47905000.0</v>
       </c>
-      <c r="U24">
+      <c r="V24">
         <v>47799000.0</v>
       </c>
-      <c r="V24">
+      <c r="W24">
         <v>47697000.0</v>
       </c>
-      <c r="W24">
+      <c r="X24">
         <v>47627000.0</v>
       </c>
-      <c r="X24">
+      <c r="Y24">
         <v>61472000.0</v>
       </c>
-      <c r="Y24">
+      <c r="Z24">
         <v>61637000.0</v>
       </c>
-      <c r="Z24">
+      <c r="AA24">
         <v>61906000.0</v>
       </c>
-      <c r="AA24">
+      <c r="AB24">
         <v>62174000.0</v>
       </c>
-      <c r="AB24">
+      <c r="AC24">
         <v>63071000.0</v>
       </c>
-      <c r="AC24"/>
       <c r="AD24"/>
       <c r="AE24"/>
       <c r="AF24"/>
       <c r="AG24"/>
       <c r="AH24"/>
-      <c r="AI24">
-[...1 lines deleted...]
-      </c>
+      <c r="AI24"/>
       <c r="AJ24">
         <v>0.0</v>
       </c>
       <c r="AK24">
         <v>0.0</v>
       </c>
       <c r="AL24">
+        <v>0.0</v>
+      </c>
+      <c r="AM24">
         <v>2000.0</v>
       </c>
-      <c r="AM24">
-[...1 lines deleted...]
-      </c>
       <c r="AN24">
         <v>0.0</v>
       </c>
       <c r="AO24">
         <v>0.0</v>
       </c>
       <c r="AP24">
+        <v>0.0</v>
+      </c>
+      <c r="AQ24">
         <v>31000.0</v>
       </c>
-      <c r="AQ24">
-[...1 lines deleted...]
-      </c>
       <c r="AR24">
         <v>0.0</v>
       </c>
       <c r="AS24">
         <v>0.0</v>
       </c>
       <c r="AT24">
         <v>0.0</v>
       </c>
       <c r="AU24">
         <v>0.0</v>
       </c>
       <c r="AV24">
         <v>0.0</v>
       </c>
       <c r="AW24">
         <v>0.0</v>
       </c>
       <c r="AX24">
         <v>0.0</v>
       </c>
       <c r="AY24">
         <v>0.0</v>
       </c>
       <c r="AZ24">
         <v>0.0</v>
       </c>
       <c r="BA24">
         <v>0.0</v>
       </c>
       <c r="BB24">
+        <v>0.0</v>
+      </c>
+      <c r="BC24">
         <v>4012442.0</v>
       </c>
-      <c r="BC24">
+      <c r="BD24">
         <v>3493540.0</v>
       </c>
-      <c r="BD24">
+      <c r="BE24">
         <v>3243487.0</v>
       </c>
-      <c r="BE24">
+      <c r="BF24">
         <v>3019328.0</v>
       </c>
-      <c r="BF24">
+      <c r="BG24">
         <v>2744587.0</v>
       </c>
-      <c r="BG24">
+      <c r="BH24">
         <v>1247000.0</v>
       </c>
-      <c r="BH24">
+      <c r="BI24">
         <v>2198000.0</v>
       </c>
-      <c r="BI24">
+      <c r="BJ24">
         <v>911000.0</v>
       </c>
-      <c r="BJ24"/>
       <c r="BK24"/>
       <c r="BL24"/>
       <c r="BM24"/>
       <c r="BN24"/>
       <c r="BO24"/>
       <c r="BP24"/>
       <c r="BQ24"/>
       <c r="BR24"/>
       <c r="BS24"/>
       <c r="BT24"/>
       <c r="BU24"/>
       <c r="BV24"/>
       <c r="BW24"/>
       <c r="BX24"/>
       <c r="BY24"/>
+      <c r="BZ24"/>
     </row>
-    <row r="25" spans="1:77">
+    <row r="25" spans="1:78">
       <c r="A25" t="s">
         <v>44</v>
       </c>
       <c r="B25"/>
       <c r="C25"/>
       <c r="D25"/>
       <c r="E25"/>
       <c r="F25"/>
       <c r="G25"/>
       <c r="H25"/>
       <c r="I25"/>
       <c r="J25"/>
       <c r="K25"/>
       <c r="L25"/>
       <c r="M25"/>
       <c r="N25"/>
       <c r="O25"/>
       <c r="P25"/>
       <c r="Q25"/>
       <c r="R25"/>
       <c r="S25"/>
       <c r="T25"/>
       <c r="U25"/>
       <c r="V25"/>
       <c r="W25"/>
       <c r="X25"/>
       <c r="Y25"/>
-      <c r="Z25">
+      <c r="Z25"/>
+      <c r="AA25">
         <v>61906000.0</v>
       </c>
-      <c r="AA25"/>
       <c r="AB25"/>
       <c r="AC25"/>
       <c r="AD25"/>
       <c r="AE25"/>
       <c r="AF25"/>
       <c r="AG25"/>
       <c r="AH25"/>
       <c r="AI25"/>
       <c r="AJ25"/>
       <c r="AK25"/>
       <c r="AL25"/>
       <c r="AM25"/>
       <c r="AN25"/>
       <c r="AO25"/>
       <c r="AP25"/>
       <c r="AQ25"/>
       <c r="AR25"/>
       <c r="AS25"/>
       <c r="AT25"/>
       <c r="AU25"/>
       <c r="AV25"/>
       <c r="AW25"/>
       <c r="AX25"/>
       <c r="AY25"/>
       <c r="AZ25"/>
       <c r="BA25"/>
-      <c r="BB25">
+      <c r="BB25"/>
+      <c r="BC25">
         <v>4012442.0</v>
       </c>
-      <c r="BC25">
+      <c r="BD25">
         <v>3493540.0</v>
       </c>
-      <c r="BD25">
+      <c r="BE25">
         <v>3243487.0</v>
       </c>
-      <c r="BE25">
+      <c r="BF25">
         <v>3019328.0</v>
       </c>
-      <c r="BF25">
+      <c r="BG25">
         <v>2744587.0</v>
       </c>
-      <c r="BG25"/>
       <c r="BH25"/>
       <c r="BI25"/>
       <c r="BJ25"/>
       <c r="BK25"/>
       <c r="BL25"/>
       <c r="BM25"/>
       <c r="BN25"/>
       <c r="BO25"/>
       <c r="BP25"/>
       <c r="BQ25"/>
       <c r="BR25"/>
       <c r="BS25"/>
       <c r="BT25"/>
       <c r="BU25"/>
       <c r="BV25"/>
       <c r="BW25"/>
       <c r="BX25"/>
       <c r="BY25"/>
+      <c r="BZ25"/>
     </row>
-    <row r="26" spans="1:77">
+    <row r="26" spans="1:78">
       <c r="A26" t="s">
         <v>45</v>
       </c>
       <c r="B26"/>
       <c r="C26"/>
       <c r="D26"/>
       <c r="E26"/>
       <c r="F26"/>
       <c r="G26"/>
       <c r="H26"/>
       <c r="I26"/>
       <c r="J26"/>
       <c r="K26"/>
       <c r="L26"/>
       <c r="M26"/>
       <c r="N26"/>
       <c r="O26"/>
       <c r="P26"/>
       <c r="Q26"/>
       <c r="R26"/>
       <c r="S26"/>
       <c r="T26"/>
       <c r="U26"/>
       <c r="V26"/>
       <c r="W26"/>
       <c r="X26"/>
       <c r="Y26"/>
       <c r="Z26"/>
       <c r="AA26"/>
       <c r="AB26"/>
       <c r="AC26"/>
       <c r="AD26"/>
       <c r="AE26"/>
       <c r="AF26"/>
       <c r="AG26"/>
       <c r="AH26"/>
       <c r="AI26"/>
       <c r="AJ26"/>
       <c r="AK26"/>
       <c r="AL26"/>
       <c r="AM26"/>
       <c r="AN26"/>
       <c r="AO26"/>
       <c r="AP26"/>
       <c r="AQ26"/>
       <c r="AR26"/>
-      <c r="AS26">
+      <c r="AS26"/>
+      <c r="AT26">
         <v>2500000.0</v>
       </c>
-      <c r="AT26">
+      <c r="AU26">
         <v>3250000.0</v>
       </c>
-      <c r="AU26"/>
       <c r="AV26"/>
       <c r="AW26"/>
       <c r="AX26"/>
       <c r="AY26"/>
       <c r="AZ26"/>
       <c r="BA26"/>
       <c r="BB26"/>
       <c r="BC26"/>
       <c r="BD26"/>
       <c r="BE26"/>
       <c r="BF26"/>
       <c r="BG26"/>
       <c r="BH26"/>
       <c r="BI26"/>
       <c r="BJ26"/>
       <c r="BK26"/>
       <c r="BL26"/>
       <c r="BM26"/>
       <c r="BN26"/>
       <c r="BO26"/>
       <c r="BP26"/>
       <c r="BQ26"/>
       <c r="BR26"/>
       <c r="BS26"/>
       <c r="BT26"/>
       <c r="BU26"/>
       <c r="BV26"/>
       <c r="BW26"/>
       <c r="BX26"/>
       <c r="BY26"/>
+      <c r="BZ26"/>
     </row>
-    <row r="27" spans="1:77">
+    <row r="27" spans="1:78">
       <c r="A27" t="s">
         <v>46</v>
       </c>
       <c r="B27"/>
       <c r="C27"/>
       <c r="D27"/>
       <c r="E27"/>
       <c r="F27"/>
       <c r="G27"/>
       <c r="H27"/>
       <c r="I27"/>
       <c r="J27"/>
       <c r="K27"/>
       <c r="L27"/>
       <c r="M27"/>
       <c r="N27"/>
       <c r="O27"/>
       <c r="P27"/>
       <c r="Q27"/>
       <c r="R27"/>
       <c r="S27"/>
       <c r="T27"/>
       <c r="U27"/>
       <c r="V27"/>
       <c r="W27"/>
@@ -8299,353 +8370,361 @@
       <c r="BA27"/>
       <c r="BB27"/>
       <c r="BC27"/>
       <c r="BD27"/>
       <c r="BE27"/>
       <c r="BF27"/>
       <c r="BG27"/>
       <c r="BH27"/>
       <c r="BI27"/>
       <c r="BJ27"/>
       <c r="BK27"/>
       <c r="BL27"/>
       <c r="BM27"/>
       <c r="BN27"/>
       <c r="BO27"/>
       <c r="BP27"/>
       <c r="BQ27"/>
       <c r="BR27"/>
       <c r="BS27"/>
       <c r="BT27"/>
       <c r="BU27"/>
       <c r="BV27"/>
       <c r="BW27"/>
       <c r="BX27"/>
       <c r="BY27"/>
+      <c r="BZ27"/>
     </row>
-    <row r="28" spans="1:77">
+    <row r="28" spans="1:78">
       <c r="A28" t="s">
         <v>47</v>
       </c>
       <c r="B28">
-        <v>-164621000.0</v>
+        <v>-142179000.0</v>
       </c>
       <c r="C28">
+        <v>-143589000.0</v>
+      </c>
+      <c r="D28">
         <v>-123869000.0</v>
       </c>
-      <c r="D28">
+      <c r="E28">
         <v>-100408000.0</v>
       </c>
-      <c r="E28">
+      <c r="F28">
         <v>-87773000.0</v>
       </c>
-      <c r="F28">
+      <c r="G28">
         <v>-79574000.0</v>
       </c>
-      <c r="G28">
+      <c r="H28">
         <v>-69783000.0</v>
       </c>
-      <c r="H28">
+      <c r="I28">
         <v>-49788000.0</v>
       </c>
-      <c r="I28">
+      <c r="J28">
         <v>-29034000.0</v>
       </c>
-      <c r="J28">
+      <c r="K28">
         <v>-33901000.0</v>
       </c>
-      <c r="K28">
+      <c r="L28">
         <v>-32198000.0</v>
       </c>
-      <c r="L28">
+      <c r="M28">
         <v>-17751000.0</v>
       </c>
-      <c r="M28">
+      <c r="N28">
         <v>-10713000.0</v>
       </c>
-      <c r="N28">
+      <c r="O28">
         <v>-17356000.0</v>
       </c>
-      <c r="O28">
+      <c r="P28">
         <v>-17289000.0</v>
       </c>
-      <c r="P28">
+      <c r="Q28">
         <v>-24146000.0</v>
       </c>
-      <c r="Q28">
+      <c r="R28">
         <v>-27437000.0</v>
       </c>
-      <c r="R28">
+      <c r="S28">
         <v>-33790000.0</v>
       </c>
-      <c r="S28">
+      <c r="T28">
         <v>-42592000.0</v>
       </c>
-      <c r="T28">
+      <c r="U28">
         <v>-37102000.0</v>
       </c>
-      <c r="U28">
+      <c r="V28">
         <v>-32918000.0</v>
       </c>
-      <c r="V28">
+      <c r="W28">
         <v>-43979000.0</v>
       </c>
-      <c r="W28">
+      <c r="X28">
         <v>-61968000.0</v>
       </c>
-      <c r="X28">
+      <c r="Y28">
         <v>20548000.0</v>
       </c>
-      <c r="Y28">
+      <c r="Z28">
         <v>-43054000.0</v>
       </c>
-      <c r="Z28">
+      <c r="AA28">
         <v>-43072000.0</v>
       </c>
-      <c r="AA28">
+      <c r="AB28">
         <v>-28198000.0</v>
       </c>
-      <c r="AB28">
+      <c r="AC28">
         <v>-30108000.0</v>
       </c>
-      <c r="AC28">
+      <c r="AD28">
         <v>-28381000.0</v>
       </c>
-      <c r="AD28">
+      <c r="AE28">
         <v>-43054000.0</v>
       </c>
-      <c r="AE28"/>
       <c r="AF28"/>
       <c r="AG28"/>
-      <c r="AH28">
+      <c r="AH28"/>
+      <c r="AI28">
         <v>-27476000.0</v>
       </c>
-      <c r="AI28">
+      <c r="AJ28">
         <v>-36513000.0</v>
       </c>
-      <c r="AJ28">
+      <c r="AK28">
         <v>-47518000.0</v>
       </c>
-      <c r="AK28">
+      <c r="AL28">
         <v>-30903000.0</v>
       </c>
-      <c r="AL28">
+      <c r="AM28">
         <v>-34360000.0</v>
       </c>
-      <c r="AM28">
+      <c r="AN28">
         <v>-18297000.0</v>
       </c>
-      <c r="AN28">
+      <c r="AO28">
         <v>-23731000.0</v>
       </c>
-      <c r="AO28">
+      <c r="AP28">
         <v>-15014000.0</v>
       </c>
-      <c r="AP28">
+      <c r="AQ28">
         <v>-28486000.0</v>
       </c>
-      <c r="AQ28">
+      <c r="AR28">
         <v>-40910000.0</v>
       </c>
-      <c r="AR28">
+      <c r="AS28">
         <v>-38409000.0</v>
       </c>
-      <c r="AS28">
+      <c r="AT28">
         <v>-38475000.0</v>
       </c>
-      <c r="AT28">
+      <c r="AU28">
         <v>-46582000.0</v>
       </c>
-      <c r="AU28">
+      <c r="AV28">
         <v>-47090386.0</v>
       </c>
-      <c r="AV28">
+      <c r="AW28">
         <v>-39245237.0</v>
       </c>
-      <c r="AW28">
+      <c r="AX28">
         <v>-43019559.0</v>
       </c>
-      <c r="AX28">
+      <c r="AY28">
         <v>-44077751.0</v>
       </c>
-      <c r="AY28">
+      <c r="AZ28">
         <v>-6061756.0</v>
       </c>
-      <c r="AZ28">
+      <c r="BA28">
         <v>-4193583.0</v>
       </c>
-      <c r="BA28">
+      <c r="BB28">
         <v>-5586943.0</v>
       </c>
-      <c r="BB28">
+      <c r="BC28">
         <v>-2742043.0</v>
       </c>
-      <c r="BC28">
+      <c r="BD28">
         <v>-2953840.0</v>
       </c>
-      <c r="BD28">
+      <c r="BE28">
         <v>2631018.0</v>
       </c>
-      <c r="BE28">
+      <c r="BF28">
         <v>1776894.0</v>
       </c>
-      <c r="BF28">
+      <c r="BG28">
         <v>-71759.0</v>
       </c>
-      <c r="BG28">
+      <c r="BH28">
         <v>1709966.0</v>
       </c>
-      <c r="BH28">
+      <c r="BI28">
         <v>638980.0</v>
       </c>
-      <c r="BI28">
+      <c r="BJ28">
         <v>95437.0</v>
       </c>
-      <c r="BJ28">
+      <c r="BK28">
         <v>-937490.0</v>
       </c>
-      <c r="BK28">
+      <c r="BL28">
         <v>-428493.0</v>
       </c>
-      <c r="BL28">
+      <c r="BM28">
         <v>-2728205.0</v>
       </c>
-      <c r="BM28">
+      <c r="BN28">
         <v>-1627505.0</v>
       </c>
-      <c r="BN28">
+      <c r="BO28">
         <v>300000.0</v>
       </c>
-      <c r="BO28">
+      <c r="BP28">
         <v>3278515.0</v>
       </c>
-      <c r="BP28">
+      <c r="BQ28">
         <v>1220247.0</v>
       </c>
-      <c r="BQ28">
+      <c r="BR28">
         <v>-34828.0</v>
       </c>
-      <c r="BR28">
+      <c r="BS28">
         <v>-864768.0</v>
       </c>
-      <c r="BS28">
+      <c r="BT28">
         <v>-2347237.0</v>
       </c>
-      <c r="BT28">
+      <c r="BU28">
         <v>-3875106.0</v>
       </c>
-      <c r="BU28">
+      <c r="BV28">
         <v>-5801131000.0</v>
       </c>
-      <c r="BV28">
+      <c r="BW28">
         <v>27316.0</v>
       </c>
-      <c r="BW28">
+      <c r="BX28">
         <v>23550.0</v>
       </c>
-      <c r="BX28">
+      <c r="BY28">
         <v>10324.0</v>
       </c>
-      <c r="BY28">
+      <c r="BZ28">
         <v>8223.0</v>
       </c>
     </row>
-    <row r="29" spans="1:77">
+    <row r="29" spans="1:78">
       <c r="A29" t="s">
         <v>48</v>
       </c>
-      <c r="B29"/>
+      <c r="B29">
+        <v>260530000.0</v>
+      </c>
       <c r="C29">
+        <v>274515000.0</v>
+      </c>
+      <c r="D29">
         <v>257160000.0</v>
       </c>
-      <c r="D29">
+      <c r="E29">
         <v>235085000.0</v>
       </c>
-      <c r="E29">
+      <c r="F29">
         <v>221434000.0</v>
       </c>
-      <c r="F29">
+      <c r="G29">
         <v>211937000.0</v>
       </c>
-      <c r="G29">
+      <c r="H29">
         <v>200026000.0</v>
       </c>
-      <c r="H29">
+      <c r="I29">
         <v>187289000.0</v>
       </c>
-      <c r="I29">
+      <c r="J29">
         <v>175184000.0</v>
       </c>
-      <c r="J29">
+      <c r="K29">
         <v>190816000.0</v>
       </c>
-      <c r="K29">
+      <c r="L29">
         <v>50296000.0</v>
       </c>
-      <c r="L29">
+      <c r="M29">
         <v>36172000.0</v>
       </c>
-      <c r="M29">
+      <c r="N29">
         <v>48714000.0</v>
       </c>
-      <c r="N29">
+      <c r="O29">
         <v>30606000.0</v>
       </c>
-      <c r="O29">
+      <c r="P29">
         <v>28955000.0</v>
       </c>
-      <c r="P29">
+      <c r="Q29">
         <v>34753000.0</v>
       </c>
-      <c r="Q29">
+      <c r="R29">
         <v>40805000.0</v>
       </c>
-      <c r="R29">
+      <c r="S29">
         <v>48209000.0</v>
       </c>
-      <c r="S29">
+      <c r="T29">
         <v>42207000.0</v>
       </c>
-      <c r="T29">
+      <c r="U29">
         <v>40768000.0</v>
       </c>
-      <c r="U29">
+      <c r="V29">
         <v>39748000.0</v>
       </c>
-      <c r="V29">
+      <c r="W29">
         <v>47547000.0</v>
       </c>
-      <c r="W29">
+      <c r="X29">
         <v>60497000.0</v>
       </c>
-      <c r="X29">
+      <c r="Y29">
         <v>88082000.0</v>
       </c>
-      <c r="Y29">
+      <c r="Z29">
         <v>95726000.0</v>
       </c>
-      <c r="Z29"/>
       <c r="AA29"/>
       <c r="AB29"/>
       <c r="AC29"/>
       <c r="AD29"/>
       <c r="AE29"/>
       <c r="AF29"/>
       <c r="AG29"/>
       <c r="AH29"/>
       <c r="AI29"/>
       <c r="AJ29"/>
       <c r="AK29"/>
       <c r="AL29"/>
       <c r="AM29"/>
       <c r="AN29"/>
       <c r="AO29"/>
       <c r="AP29"/>
       <c r="AQ29"/>
       <c r="AR29"/>
       <c r="AS29"/>
       <c r="AT29"/>
       <c r="AU29"/>
       <c r="AV29"/>
       <c r="AW29"/>
       <c r="AX29"/>
       <c r="AY29"/>
@@ -8653,500 +8732,509 @@
       <c r="BA29"/>
       <c r="BB29"/>
       <c r="BC29"/>
       <c r="BD29"/>
       <c r="BE29"/>
       <c r="BF29"/>
       <c r="BG29"/>
       <c r="BH29"/>
       <c r="BI29"/>
       <c r="BJ29"/>
       <c r="BK29"/>
       <c r="BL29"/>
       <c r="BM29"/>
       <c r="BN29"/>
       <c r="BO29"/>
       <c r="BP29"/>
       <c r="BQ29"/>
       <c r="BR29"/>
       <c r="BS29"/>
       <c r="BT29"/>
       <c r="BU29"/>
       <c r="BV29"/>
       <c r="BW29"/>
       <c r="BX29"/>
       <c r="BY29"/>
+      <c r="BZ29"/>
     </row>
-    <row r="30" spans="1:77">
+    <row r="30" spans="1:78">
       <c r="A30" t="s">
         <v>49</v>
       </c>
       <c r="B30">
+        <v>46034000.0</v>
+      </c>
+      <c r="C30">
         <v>75707000.0</v>
       </c>
-      <c r="C30">
+      <c r="D30">
         <v>78186000.0</v>
       </c>
-      <c r="D30">
+      <c r="E30">
         <v>69228000.0</v>
       </c>
-      <c r="E30">
+      <c r="F30">
         <v>62288000.0</v>
       </c>
-      <c r="F30">
+      <c r="G30">
         <v>55828000.0</v>
       </c>
-      <c r="G30">
+      <c r="H30">
         <v>54030000.0</v>
       </c>
-      <c r="H30">
+      <c r="I30">
         <v>52798000.0</v>
       </c>
-      <c r="I30">
+      <c r="J30">
         <v>57016000.0</v>
       </c>
-      <c r="J30">
+      <c r="K30">
         <v>53871000.0</v>
       </c>
-      <c r="K30">
+      <c r="L30">
         <v>49005000.0</v>
       </c>
-      <c r="L30">
+      <c r="M30">
         <v>48963000.0</v>
       </c>
-      <c r="M30">
+      <c r="N30">
         <v>44694000.0</v>
       </c>
-      <c r="N30">
+      <c r="O30">
         <v>43788000.0</v>
       </c>
-      <c r="O30">
+      <c r="P30">
         <v>40830000.0</v>
       </c>
-      <c r="P30">
+      <c r="Q30">
         <v>38470000.0</v>
       </c>
-      <c r="Q30">
+      <c r="R30">
         <v>38354000.0</v>
       </c>
-      <c r="R30">
+      <c r="S30">
         <v>40353000.0</v>
       </c>
-      <c r="S30">
+      <c r="T30">
         <v>37161000.0</v>
       </c>
-      <c r="T30">
+      <c r="U30">
         <v>47381000.0</v>
       </c>
-      <c r="U30">
+      <c r="V30">
         <v>35420000.0</v>
       </c>
-      <c r="V30">
+      <c r="W30">
         <v>35423000.0</v>
       </c>
-      <c r="W30">
+      <c r="X30">
         <v>43895000.0</v>
       </c>
-      <c r="X30">
+      <c r="Y30">
         <v>30097000.0</v>
       </c>
-      <c r="Y30">
+      <c r="Z30">
         <v>51000000.0</v>
       </c>
-      <c r="Z30">
+      <c r="AA30">
         <v>454000.0</v>
       </c>
-      <c r="AA30">
+      <c r="AB30">
         <v>22232000.0</v>
       </c>
-      <c r="AB30">
+      <c r="AC30">
         <v>534000.0</v>
       </c>
-      <c r="AC30">
+      <c r="AD30">
         <v>466000.0</v>
       </c>
-      <c r="AD30">
+      <c r="AE30">
         <v>51000000.0</v>
       </c>
-      <c r="AE30"/>
       <c r="AF30"/>
       <c r="AG30"/>
-      <c r="AH30">
+      <c r="AH30"/>
+      <c r="AI30">
         <v>656000.0</v>
       </c>
-      <c r="AI30">
+      <c r="AJ30">
         <v>59581000.0</v>
       </c>
-      <c r="AJ30">
+      <c r="AK30">
         <v>60738000.0</v>
       </c>
-      <c r="AK30">
+      <c r="AL30">
         <v>66846000.0</v>
       </c>
-      <c r="AL30">
+      <c r="AM30">
         <v>67151000.0</v>
       </c>
-      <c r="AM30">
+      <c r="AN30">
         <v>63427000.0</v>
       </c>
-      <c r="AN30">
+      <c r="AO30">
         <v>54861000.0</v>
       </c>
-      <c r="AO30">
+      <c r="AP30">
         <v>53882000.0</v>
       </c>
-      <c r="AP30">
+      <c r="AQ30">
         <v>53755000.0</v>
       </c>
-      <c r="AQ30">
+      <c r="AR30">
         <v>46778000.0</v>
       </c>
-      <c r="AR30">
+      <c r="AS30">
         <v>39448000.0</v>
       </c>
-      <c r="AS30">
+      <c r="AT30">
         <v>31001000.0</v>
       </c>
-      <c r="AT30">
+      <c r="AU30">
         <v>26672000.0</v>
       </c>
-      <c r="AU30">
+      <c r="AV30">
         <v>23304472.0</v>
       </c>
-      <c r="AV30">
+      <c r="AW30">
         <v>20499578.0</v>
       </c>
-      <c r="AW30">
+      <c r="AX30">
         <v>18966543.0</v>
       </c>
-      <c r="AX30">
+      <c r="AY30">
         <v>16092836.0</v>
       </c>
-      <c r="AY30">
+      <c r="AZ30">
         <v>13706524.0</v>
       </c>
-      <c r="AZ30">
+      <c r="BA30">
         <v>11761874.0</v>
       </c>
-      <c r="BA30">
+      <c r="BB30">
         <v>9821503.0</v>
       </c>
-      <c r="BB30">
+      <c r="BC30">
         <v>7653561.0</v>
       </c>
-      <c r="BC30">
+      <c r="BD30">
         <v>6170124.0</v>
       </c>
-      <c r="BD30">
+      <c r="BE30">
         <v>3946333.0</v>
       </c>
-      <c r="BE30">
+      <c r="BF30">
         <v>2853552.0</v>
       </c>
-      <c r="BF30">
+      <c r="BG30">
         <v>1891919.0</v>
       </c>
-      <c r="BG30">
+      <c r="BH30">
         <v>1501565.0</v>
       </c>
-      <c r="BH30">
+      <c r="BI30">
         <v>1212594.0</v>
       </c>
-      <c r="BI30">
+      <c r="BJ30">
         <v>503185.0</v>
       </c>
-      <c r="BJ30">
+      <c r="BK30">
         <v>162376.0</v>
       </c>
-      <c r="BK30">
+      <c r="BL30">
         <v>259476.0</v>
       </c>
-      <c r="BL30">
+      <c r="BM30">
         <v>380565.0</v>
       </c>
-      <c r="BM30">
+      <c r="BN30">
         <v>115655.0</v>
       </c>
-      <c r="BN30"/>
       <c r="BO30"/>
       <c r="BP30"/>
       <c r="BQ30"/>
       <c r="BR30"/>
       <c r="BS30"/>
       <c r="BT30"/>
       <c r="BU30"/>
       <c r="BV30"/>
       <c r="BW30"/>
       <c r="BX30"/>
       <c r="BY30"/>
+      <c r="BZ30"/>
     </row>
-    <row r="31" spans="1:77">
+    <row r="31" spans="1:78">
       <c r="A31" t="s">
         <v>50</v>
       </c>
       <c r="B31"/>
       <c r="C31"/>
       <c r="D31"/>
       <c r="E31"/>
       <c r="F31"/>
       <c r="G31"/>
       <c r="H31"/>
       <c r="I31"/>
       <c r="J31"/>
       <c r="K31"/>
-      <c r="L31">
+      <c r="L31"/>
+      <c r="M31">
         <v>79828000.0</v>
       </c>
-      <c r="M31">
+      <c r="N31">
         <v>74548000.0</v>
       </c>
-      <c r="N31">
+      <c r="O31">
         <v>-43816000.0</v>
       </c>
-      <c r="O31">
+      <c r="P31">
         <v>72974000.0</v>
       </c>
-      <c r="P31">
+      <c r="Q31">
         <v>53774000.0</v>
       </c>
-      <c r="Q31">
+      <c r="R31">
         <v>59819000.0</v>
       </c>
-      <c r="R31">
+      <c r="S31">
         <v>-25277000.0</v>
       </c>
-      <c r="S31">
+      <c r="T31">
         <v>61090000.0</v>
       </c>
-      <c r="T31">
+      <c r="U31">
         <v>-32863000.0</v>
       </c>
-      <c r="U31">
+      <c r="V31">
         <v>58085000.0</v>
       </c>
-      <c r="V31">
+      <c r="W31">
         <v>91418000.0</v>
       </c>
-      <c r="W31">
+      <c r="X31">
         <v>76834000.0</v>
       </c>
-      <c r="X31">
+      <c r="Y31">
         <v>-4502000.0</v>
       </c>
-      <c r="Y31">
+      <c r="Z31">
         <v>2782000.0</v>
       </c>
-      <c r="Z31">
+      <c r="AA31">
         <v>6645000.0</v>
       </c>
-      <c r="AA31">
+      <c r="AB31">
         <v>11647000.0</v>
       </c>
-      <c r="AB31">
+      <c r="AC31">
         <v>-3396000.0</v>
       </c>
-      <c r="AC31">
+      <c r="AD31">
         <v>10084000.0</v>
       </c>
-      <c r="AD31">
+      <c r="AE31">
         <v>49655000.0</v>
       </c>
-      <c r="AE31"/>
       <c r="AF31"/>
       <c r="AG31"/>
       <c r="AH31"/>
-      <c r="AI31">
+      <c r="AI31"/>
+      <c r="AJ31">
         <v>112201000.0</v>
       </c>
-      <c r="AJ31">
+      <c r="AK31">
         <v>104778000.0</v>
       </c>
-      <c r="AK31">
+      <c r="AL31">
         <v>86045000.0</v>
       </c>
-      <c r="AL31">
+      <c r="AM31">
         <v>133000000.0</v>
       </c>
-      <c r="AM31">
+      <c r="AN31">
         <v>69077000.0</v>
       </c>
-      <c r="AN31">
+      <c r="AO31">
         <v>66961000.0</v>
       </c>
-      <c r="AO31">
+      <c r="AP31">
         <v>49803000.0</v>
       </c>
-      <c r="AP31">
+      <c r="AQ31">
         <v>107988000.0</v>
       </c>
-      <c r="AQ31">
+      <c r="AR31">
         <v>85742000.0</v>
       </c>
-      <c r="AR31">
+      <c r="AS31">
         <v>78419000.0</v>
       </c>
-      <c r="AS31">
+      <c r="AT31">
         <v>71548000.0</v>
       </c>
-      <c r="AT31">
+      <c r="AU31">
         <v>89329000.0</v>
       </c>
-      <c r="AU31">
+      <c r="AV31">
         <v>81256251.0</v>
       </c>
-      <c r="AV31">
+      <c r="AW31">
         <v>74488679.0</v>
       </c>
-      <c r="AW31">
+      <c r="AX31">
         <v>76238184.0</v>
       </c>
-      <c r="AX31">
+      <c r="AY31">
         <v>73568070.0</v>
       </c>
-      <c r="AY31">
+      <c r="AZ31">
         <v>35538430.0</v>
       </c>
-      <c r="AZ31">
+      <c r="BA31">
         <v>32891543.0</v>
       </c>
-      <c r="BA31">
+      <c r="BB31">
         <v>31593175.0</v>
       </c>
-      <c r="BB31">
+      <c r="BC31">
         <v>20007302.0</v>
       </c>
-      <c r="BC31">
+      <c r="BD31">
         <v>19182746.0</v>
       </c>
-      <c r="BD31">
+      <c r="BE31">
         <v>15668309.0</v>
       </c>
-      <c r="BE31">
+      <c r="BF31">
         <v>12496680.0</v>
       </c>
-      <c r="BF31">
+      <c r="BG31">
         <v>11896565.0</v>
       </c>
-      <c r="BG31">
+      <c r="BH31">
         <v>11852156.0</v>
       </c>
-      <c r="BH31">
+      <c r="BI31">
         <v>12925525.0</v>
       </c>
-      <c r="BI31"/>
       <c r="BJ31"/>
       <c r="BK31"/>
       <c r="BL31"/>
       <c r="BM31"/>
       <c r="BN31"/>
       <c r="BO31"/>
       <c r="BP31"/>
       <c r="BQ31"/>
       <c r="BR31"/>
       <c r="BS31"/>
       <c r="BT31"/>
       <c r="BU31"/>
       <c r="BV31"/>
       <c r="BW31"/>
       <c r="BX31"/>
       <c r="BY31"/>
+      <c r="BZ31"/>
     </row>
-    <row r="32" spans="1:77">
+    <row r="32" spans="1:78">
       <c r="A32" t="s">
         <v>51</v>
       </c>
-      <c r="B32"/>
+      <c r="B32">
+        <v>195776000.0</v>
+      </c>
       <c r="C32">
+        <v>213205000.0</v>
+      </c>
+      <c r="D32">
         <v>196413000.0</v>
       </c>
-      <c r="D32">
+      <c r="E32">
         <v>170586000.0</v>
       </c>
-      <c r="E32">
+      <c r="F32">
         <v>157493000.0</v>
       </c>
-      <c r="F32">
+      <c r="G32">
         <v>146291000.0</v>
       </c>
-      <c r="G32">
+      <c r="H32">
         <v>130198000.0</v>
       </c>
-      <c r="H32">
+      <c r="I32">
         <v>114006000.0</v>
       </c>
-      <c r="I32">
+      <c r="J32">
         <v>96632000.0</v>
       </c>
-      <c r="J32">
+      <c r="K32">
         <v>118253000.0</v>
       </c>
-      <c r="K32">
+      <c r="L32">
         <v>110875000.0</v>
       </c>
-      <c r="L32">
+      <c r="M32">
         <v>96763000.0</v>
       </c>
-      <c r="M32">
+      <c r="N32">
         <v>90832000.0</v>
       </c>
-      <c r="N32">
+      <c r="O32">
         <v>90641000.0</v>
       </c>
-      <c r="O32">
+      <c r="P32">
         <v>90182000.0</v>
       </c>
-      <c r="P32">
+      <c r="Q32">
         <v>93871000.0</v>
       </c>
-      <c r="Q32">
+      <c r="R32">
         <v>99316000.0</v>
       </c>
-      <c r="R32">
+      <c r="S32">
         <v>106166000.0</v>
       </c>
-      <c r="S32">
+      <c r="T32">
         <v>100156000.0</v>
       </c>
-      <c r="T32">
+      <c r="U32">
         <v>97120000.0</v>
       </c>
-      <c r="U32">
+      <c r="V32">
         <v>94553000.0</v>
       </c>
-      <c r="V32">
+      <c r="W32">
         <v>101455000.0</v>
       </c>
-      <c r="W32">
+      <c r="X32">
         <v>114177000.0</v>
       </c>
-      <c r="X32">
+      <c r="Y32">
         <v>43929000.0</v>
       </c>
-      <c r="Y32">
+      <c r="Z32">
         <v>52189000.0</v>
       </c>
-      <c r="Z32"/>
       <c r="AA32"/>
       <c r="AB32"/>
       <c r="AC32"/>
       <c r="AD32"/>
       <c r="AE32"/>
       <c r="AF32"/>
       <c r="AG32"/>
       <c r="AH32"/>
       <c r="AI32"/>
       <c r="AJ32"/>
       <c r="AK32"/>
       <c r="AL32"/>
       <c r="AM32"/>
       <c r="AN32"/>
       <c r="AO32"/>
       <c r="AP32"/>
       <c r="AQ32"/>
       <c r="AR32"/>
       <c r="AS32"/>
       <c r="AT32"/>
       <c r="AU32"/>
       <c r="AV32"/>
       <c r="AW32"/>
       <c r="AX32"/>
       <c r="AY32"/>
@@ -9154,885 +9242,898 @@
       <c r="BA32"/>
       <c r="BB32"/>
       <c r="BC32"/>
       <c r="BD32"/>
       <c r="BE32"/>
       <c r="BF32"/>
       <c r="BG32"/>
       <c r="BH32"/>
       <c r="BI32"/>
       <c r="BJ32"/>
       <c r="BK32"/>
       <c r="BL32"/>
       <c r="BM32"/>
       <c r="BN32"/>
       <c r="BO32"/>
       <c r="BP32"/>
       <c r="BQ32"/>
       <c r="BR32"/>
       <c r="BS32"/>
       <c r="BT32"/>
       <c r="BU32"/>
       <c r="BV32"/>
       <c r="BW32"/>
       <c r="BX32"/>
       <c r="BY32"/>
+      <c r="BZ32"/>
     </row>
-    <row r="33" spans="1:77">
+    <row r="33" spans="1:78">
       <c r="A33" t="s">
         <v>52</v>
       </c>
       <c r="B33">
+        <v>68350000.0</v>
+      </c>
+      <c r="C33">
         <v>65182000.0</v>
       </c>
-      <c r="C33">
+      <c r="D33">
         <v>64893000.0</v>
       </c>
-      <c r="D33">
+      <c r="E33">
         <v>70232999.0</v>
       </c>
-      <c r="E33">
+      <c r="F33">
         <v>70308000.0</v>
       </c>
-      <c r="F33">
+      <c r="G33">
         <v>72029000.0</v>
       </c>
-      <c r="G33">
+      <c r="H33">
         <v>71752000.0</v>
       </c>
-      <c r="H33">
+      <c r="I33">
         <v>76165000.0</v>
       </c>
-      <c r="I33">
+      <c r="J33">
         <v>82828000.0</v>
       </c>
-      <c r="J33">
+      <c r="K33">
         <v>74786000.0</v>
       </c>
-      <c r="K33">
+      <c r="L33">
         <v>34520000.0</v>
       </c>
-      <c r="L33">
+      <c r="M33">
         <v>35155000.0</v>
       </c>
-      <c r="M33">
+      <c r="N33">
         <v>36457000.0</v>
       </c>
-      <c r="N33">
+      <c r="O33">
         <v>37232000.0</v>
       </c>
-      <c r="O33">
+      <c r="P33">
         <v>36758000.0</v>
       </c>
-      <c r="P33">
+      <c r="Q33">
         <v>37658000.0</v>
       </c>
-      <c r="Q33">
+      <c r="R33">
         <v>38536000.0</v>
       </c>
-      <c r="R33">
+      <c r="S33">
         <v>39406000.0</v>
       </c>
-      <c r="S33">
+      <c r="T33">
         <v>38621000.0</v>
       </c>
-      <c r="T33">
+      <c r="U33">
         <v>39456000.0</v>
       </c>
-      <c r="U33">
+      <c r="V33">
         <v>40849000.0</v>
       </c>
-      <c r="V33">
+      <c r="W33">
         <v>41415000.0</v>
       </c>
-      <c r="W33">
+      <c r="X33">
         <v>41850000.0</v>
       </c>
-      <c r="X33">
+      <c r="Y33">
         <v>43320000.0</v>
       </c>
-      <c r="Y33">
+      <c r="Z33">
         <v>48844000.0</v>
       </c>
-      <c r="Z33">
+      <c r="AA33">
         <v>48795000.0</v>
       </c>
-      <c r="AA33">
+      <c r="AB33">
         <v>45244000.0</v>
       </c>
-      <c r="AB33">
+      <c r="AC33">
         <v>47810000.0</v>
       </c>
-      <c r="AC33">
+      <c r="AD33">
         <v>50255000.0</v>
       </c>
-      <c r="AD33">
+      <c r="AE33">
         <v>19211000.0</v>
       </c>
-      <c r="AE33"/>
       <c r="AF33"/>
       <c r="AG33"/>
-      <c r="AH33">
+      <c r="AH33"/>
+      <c r="AI33">
         <v>72508000.0</v>
       </c>
-      <c r="AI33">
+      <c r="AJ33">
         <v>64597000.0</v>
       </c>
-      <c r="AJ33">
+      <c r="AK33">
         <v>67319000.0</v>
       </c>
-      <c r="AK33">
+      <c r="AL33">
         <v>66593000.0</v>
       </c>
-      <c r="AL33">
+      <c r="AM33">
         <v>66725000.0</v>
       </c>
-      <c r="AM33">
+      <c r="AN33">
         <v>75375000.0</v>
       </c>
-      <c r="AN33">
+      <c r="AO33">
         <v>75214000.0</v>
       </c>
-      <c r="AO33">
+      <c r="AP33">
         <v>81980000.0</v>
       </c>
-      <c r="AP33">
+      <c r="AQ33">
         <v>39603000.0</v>
       </c>
-      <c r="AQ33">
+      <c r="AR33">
         <v>23182000.0</v>
       </c>
-      <c r="AR33">
+      <c r="AS33">
         <v>22031000.0</v>
       </c>
-      <c r="AS33">
+      <c r="AT33">
         <v>23819000.0</v>
       </c>
-      <c r="AT33">
+      <c r="AU33">
         <v>23582000.0</v>
       </c>
-      <c r="AU33">
+      <c r="AV33">
         <v>20052952.0</v>
       </c>
-      <c r="AV33">
+      <c r="AW33">
         <v>19724992.0</v>
       </c>
-      <c r="AW33">
+      <c r="AX33">
         <v>19444374.0</v>
       </c>
-      <c r="AX33">
+      <c r="AY33">
         <v>19305122.0</v>
       </c>
-      <c r="AY33">
+      <c r="AZ33">
         <v>19450582.0</v>
       </c>
-      <c r="AZ33">
+      <c r="BA33">
         <v>18755399.0</v>
       </c>
-      <c r="BA33">
+      <c r="BB33">
         <v>17162808.0</v>
       </c>
-      <c r="BB33">
+      <c r="BC33">
         <v>17093816.0</v>
       </c>
-      <c r="BC33">
+      <c r="BD33">
         <v>17395081.0</v>
       </c>
-      <c r="BD33">
+      <c r="BE33">
         <v>19616497.0</v>
       </c>
-      <c r="BE33">
+      <c r="BF33">
         <v>19812363.0</v>
       </c>
-      <c r="BF33">
+      <c r="BG33">
         <v>20214681.0</v>
       </c>
-      <c r="BG33">
+      <c r="BH33">
         <v>20549033.0</v>
       </c>
-      <c r="BH33">
+      <c r="BI33">
         <v>20659351.0</v>
       </c>
-      <c r="BI33">
+      <c r="BJ33">
         <v>21077512.0</v>
       </c>
-      <c r="BJ33">
+      <c r="BK33">
         <v>5646447.0</v>
       </c>
-      <c r="BK33">
+      <c r="BL33">
         <v>5917663.0</v>
       </c>
-      <c r="BL33">
+      <c r="BM33">
         <v>6160161.0</v>
       </c>
-      <c r="BM33">
+      <c r="BN33">
         <v>6353380.0</v>
       </c>
-      <c r="BN33">
+      <c r="BO33">
         <v>6900000.0</v>
       </c>
-      <c r="BO33">
+      <c r="BP33">
         <v>7158947.0</v>
       </c>
-      <c r="BP33">
+      <c r="BQ33">
         <v>7451268.0</v>
       </c>
-      <c r="BQ33">
+      <c r="BR33">
         <v>7499032.0</v>
       </c>
-      <c r="BR33">
+      <c r="BS33">
         <v>7760429.0</v>
       </c>
-      <c r="BS33">
+      <c r="BT33">
         <v>8004775.0</v>
       </c>
-      <c r="BT33">
+      <c r="BU33">
         <v>8206978.0</v>
       </c>
-      <c r="BU33">
+      <c r="BV33">
         <v>8093186000.0</v>
       </c>
-      <c r="BV33"/>
       <c r="BW33"/>
       <c r="BX33"/>
       <c r="BY33"/>
+      <c r="BZ33"/>
     </row>
-    <row r="34" spans="1:77">
+    <row r="34" spans="1:78">
       <c r="A34" t="s">
         <v>53</v>
       </c>
-      <c r="B34"/>
+      <c r="B34">
+        <v>5096000.0</v>
+      </c>
       <c r="C34">
+        <v>5372000.0</v>
+      </c>
+      <c r="D34">
         <v>5521000.0</v>
       </c>
-      <c r="D34">
+      <c r="E34">
         <v>6984000.0</v>
       </c>
-      <c r="E34">
+      <c r="F34">
         <v>7492000.0</v>
       </c>
-      <c r="F34">
+      <c r="G34">
         <v>7383000.0</v>
       </c>
-      <c r="G34">
+      <c r="H34">
         <v>2924000.0</v>
       </c>
-      <c r="H34">
+      <c r="I34">
         <v>3882000.0</v>
       </c>
-      <c r="I34">
+      <c r="J34">
         <v>5276000.0</v>
       </c>
-      <c r="J34">
+      <c r="K34">
         <v>2223000.0</v>
       </c>
-      <c r="K34">
+      <c r="L34">
         <v>2605000.0</v>
       </c>
-      <c r="L34">
+      <c r="M34">
         <v>3252000.0</v>
       </c>
-      <c r="M34">
+      <c r="N34">
         <v>4027000.0</v>
       </c>
-      <c r="N34">
+      <c r="O34">
         <v>4773000.0</v>
       </c>
-      <c r="O34">
+      <c r="P34">
         <v>5491000.0</v>
       </c>
-      <c r="P34">
+      <c r="Q34">
         <v>4282000.0</v>
       </c>
-      <c r="Q34">
+      <c r="R34">
         <v>4553000.0</v>
       </c>
-      <c r="R34">
+      <c r="S34">
         <v>4869000.0</v>
       </c>
-      <c r="S34">
+      <c r="T34">
         <v>4076000.0</v>
       </c>
-      <c r="T34">
+      <c r="U34">
         <v>3314000.0</v>
       </c>
-      <c r="U34">
+      <c r="V34">
         <v>3624000.0</v>
       </c>
-      <c r="V34">
+      <c r="W34">
         <v>3755000.0</v>
       </c>
-      <c r="W34">
+      <c r="X34">
         <v>4422000.0</v>
       </c>
-      <c r="X34">
+      <c r="Y34">
         <v>2917000.0</v>
       </c>
-      <c r="Y34">
+      <c r="Z34">
         <v>3234000.0</v>
       </c>
-      <c r="Z34">
+      <c r="AA34">
         <v>3540000.0</v>
       </c>
-      <c r="AA34">
+      <c r="AB34">
         <v>4151000.0</v>
       </c>
-      <c r="AB34">
+      <c r="AC34">
         <v>4452000.0</v>
       </c>
-      <c r="AC34"/>
-      <c r="AD34">
+      <c r="AD34"/>
+      <c r="AE34">
         <v>1642000.0</v>
       </c>
-      <c r="AE34"/>
       <c r="AF34"/>
       <c r="AG34"/>
       <c r="AH34"/>
       <c r="AI34"/>
       <c r="AJ34"/>
       <c r="AK34"/>
-      <c r="AL34">
+      <c r="AL34"/>
+      <c r="AM34">
         <v>8710000.0</v>
       </c>
-      <c r="AM34"/>
       <c r="AN34"/>
-      <c r="AO34">
+      <c r="AO34"/>
+      <c r="AP34">
         <v>895000.0</v>
       </c>
-      <c r="AP34"/>
       <c r="AQ34"/>
       <c r="AR34"/>
       <c r="AS34"/>
       <c r="AT34"/>
       <c r="AU34"/>
       <c r="AV34"/>
       <c r="AW34"/>
       <c r="AX34"/>
       <c r="AY34"/>
       <c r="AZ34"/>
       <c r="BA34"/>
       <c r="BB34"/>
       <c r="BC34"/>
       <c r="BD34"/>
       <c r="BE34"/>
       <c r="BF34"/>
-      <c r="BG34">
+      <c r="BG34"/>
+      <c r="BH34">
         <v>4871906.0</v>
       </c>
-      <c r="BH34">
+      <c r="BI34">
         <v>4795577.0</v>
       </c>
-      <c r="BI34"/>
       <c r="BJ34"/>
       <c r="BK34"/>
       <c r="BL34"/>
       <c r="BM34"/>
       <c r="BN34"/>
       <c r="BO34"/>
       <c r="BP34"/>
       <c r="BQ34"/>
       <c r="BR34"/>
       <c r="BS34"/>
       <c r="BT34"/>
       <c r="BU34"/>
       <c r="BV34"/>
       <c r="BW34"/>
       <c r="BX34"/>
       <c r="BY34"/>
+      <c r="BZ34"/>
     </row>
-    <row r="35" spans="1:77">
+    <row r="35" spans="1:78">
       <c r="A35" t="s">
         <v>54</v>
       </c>
       <c r="B35">
+        <v>21190000.0</v>
+      </c>
+      <c r="C35">
         <v>21839000.0</v>
       </c>
-      <c r="C35">
+      <c r="D35">
         <v>22360000.0</v>
       </c>
-      <c r="D35">
+      <c r="E35">
         <v>24195000.0</v>
       </c>
-      <c r="E35">
+      <c r="F35">
         <v>25025000.0</v>
       </c>
-      <c r="F35">
+      <c r="G35">
         <v>25213000.0</v>
       </c>
-      <c r="G35">
+      <c r="H35">
         <v>20942000.0</v>
       </c>
-      <c r="H35">
+      <c r="I35">
         <v>22131000.0</v>
       </c>
-      <c r="I35">
+      <c r="J35">
         <v>23729000.0</v>
       </c>
-      <c r="J35">
+      <c r="K35">
         <v>50322000.0</v>
       </c>
-      <c r="K35">
+      <c r="L35">
         <v>144065000.0</v>
       </c>
-      <c r="L35">
+      <c r="M35">
         <v>52090000.0</v>
       </c>
-      <c r="M35">
+      <c r="N35">
         <v>52741000.0</v>
       </c>
-      <c r="N35">
+      <c r="O35">
         <v>145861000.0</v>
       </c>
-      <c r="O35">
+      <c r="P35">
         <v>53966000.0</v>
       </c>
-      <c r="P35">
+      <c r="Q35">
         <v>52638000.0</v>
       </c>
-      <c r="Q35">
+      <c r="R35">
         <v>52792000.0</v>
       </c>
-      <c r="R35">
+      <c r="S35">
         <v>52996000.0</v>
       </c>
-      <c r="S35">
+      <c r="T35">
         <v>52091000.0</v>
       </c>
-      <c r="T35">
+      <c r="U35">
         <v>51219000.0</v>
       </c>
-      <c r="U35">
+      <c r="V35">
         <v>51423000.0</v>
       </c>
-      <c r="V35">
+      <c r="W35">
         <v>51452000.0</v>
       </c>
-      <c r="W35">
+      <c r="X35">
         <v>52049000.0</v>
       </c>
-      <c r="X35">
+      <c r="Y35">
         <v>64389000.0</v>
       </c>
-      <c r="Y35">
+      <c r="Z35">
         <v>1871000.0</v>
       </c>
-      <c r="Z35">
+      <c r="AA35">
         <v>1642000.0</v>
       </c>
-      <c r="AA35">
+      <c r="AB35">
         <v>66325000.0</v>
       </c>
-      <c r="AB35">
+      <c r="AC35">
         <v>67523000.0</v>
       </c>
-      <c r="AC35"/>
-      <c r="AD35">
+      <c r="AD35"/>
+      <c r="AE35">
         <v>1642000.0</v>
       </c>
-      <c r="AE35"/>
       <c r="AF35"/>
       <c r="AG35"/>
-      <c r="AH35">
+      <c r="AH35"/>
+      <c r="AI35">
         <v>1648000.0</v>
       </c>
-      <c r="AI35">
+      <c r="AJ35">
         <v>1076000.0</v>
       </c>
-      <c r="AJ35">
+      <c r="AK35">
         <v>1084000.0</v>
       </c>
-      <c r="AK35">
+      <c r="AL35">
         <v>9855000.0</v>
       </c>
-      <c r="AL35">
+      <c r="AM35">
         <v>9531000.0</v>
       </c>
-      <c r="AM35">
+      <c r="AN35">
         <v>16810000.0</v>
       </c>
-      <c r="AN35">
+      <c r="AO35">
         <v>16912000.0</v>
       </c>
-      <c r="AO35">
+      <c r="AP35">
         <v>34135000.0</v>
       </c>
-      <c r="AP35">
+      <c r="AQ35">
         <v>1148000.0</v>
       </c>
-      <c r="AQ35">
+      <c r="AR35">
         <v>1053000.0</v>
       </c>
-      <c r="AR35">
+      <c r="AS35">
         <v>1136000.0</v>
       </c>
-      <c r="AS35">
+      <c r="AT35">
         <v>1244000.0</v>
       </c>
-      <c r="AT35">
+      <c r="AU35">
         <v>1526000.0</v>
       </c>
-      <c r="AU35">
+      <c r="AV35">
         <v>1611927.0</v>
       </c>
-      <c r="AV35">
+      <c r="AW35">
         <v>1623171.0</v>
       </c>
-      <c r="AW35">
+      <c r="AX35">
         <v>1516464.0</v>
       </c>
-      <c r="AX35">
+      <c r="AY35">
         <v>1517956.0</v>
       </c>
-      <c r="AY35">
+      <c r="AZ35">
         <v>1426469.0</v>
       </c>
-      <c r="AZ35">
+      <c r="BA35">
         <v>1250866.0</v>
       </c>
-      <c r="BA35">
+      <c r="BB35">
         <v>288438.0</v>
       </c>
-      <c r="BB35">
+      <c r="BC35">
         <v>10104534.0</v>
       </c>
-      <c r="BC35">
+      <c r="BD35">
         <v>3804625.0</v>
       </c>
-      <c r="BD35">
+      <c r="BE35">
         <v>3563542.0</v>
       </c>
-      <c r="BE35">
+      <c r="BF35">
         <v>7567072.0</v>
       </c>
-      <c r="BF35">
+      <c r="BG35">
         <v>7282360.0</v>
       </c>
-      <c r="BG35">
+      <c r="BH35">
         <v>4871906.0</v>
       </c>
-      <c r="BH35">
+      <c r="BI35">
         <v>5792687.0</v>
       </c>
-      <c r="BI35">
+      <c r="BJ35">
         <v>8337815.0</v>
       </c>
-      <c r="BJ35">
+      <c r="BK35">
         <v>403432.0</v>
       </c>
-      <c r="BK35"/>
       <c r="BL35"/>
-      <c r="BM35">
-[...1 lines deleted...]
-      </c>
+      <c r="BM35"/>
       <c r="BN35">
         <v>3000000.0</v>
       </c>
       <c r="BO35">
+        <v>3000000.0</v>
+      </c>
+      <c r="BP35">
         <v>2915245.0</v>
       </c>
-      <c r="BP35">
+      <c r="BQ35">
         <v>6602397.0</v>
       </c>
-      <c r="BQ35">
+      <c r="BR35">
         <v>3761250.0</v>
       </c>
-      <c r="BR35">
+      <c r="BS35">
         <v>3236250.0</v>
       </c>
-      <c r="BS35">
+      <c r="BT35">
         <v>2002108.0</v>
       </c>
-      <c r="BT35">
+      <c r="BU35">
         <v>841898.0</v>
       </c>
-      <c r="BU35">
+      <c r="BV35">
         <v>948478000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>10000.0</v>
       </c>
       <c r="BW35">
         <v>10000.0</v>
       </c>
       <c r="BX35">
         <v>10000.0</v>
       </c>
       <c r="BY35">
         <v>10000.0</v>
       </c>
+      <c r="BZ35">
+        <v>10000.0</v>
+      </c>
     </row>
-    <row r="36" spans="1:77">
+    <row r="36" spans="1:78">
       <c r="A36" t="s">
         <v>55</v>
       </c>
       <c r="B36">
+        <v>6886000.0</v>
+      </c>
+      <c r="C36">
         <v>7274000.0</v>
       </c>
-      <c r="C36">
+      <c r="D36">
         <v>2987000.0</v>
       </c>
-      <c r="D36">
+      <c r="E36">
         <v>989999.0</v>
       </c>
-      <c r="E36">
+      <c r="F36">
         <v>28733000.0</v>
       </c>
-      <c r="F36">
+      <c r="G36">
         <v>1106000.0</v>
       </c>
-      <c r="G36">
+      <c r="H36">
         <v>1180000.0</v>
       </c>
-      <c r="H36">
+      <c r="I36">
         <v>1239000.0</v>
       </c>
-      <c r="I36">
+      <c r="J36">
         <v>39998000.0</v>
       </c>
-      <c r="J36">
+      <c r="K36">
         <v>205000.0</v>
       </c>
-      <c r="K36">
+      <c r="L36">
         <v>149000.0</v>
       </c>
-      <c r="L36">
+      <c r="M36">
         <v>146000.0</v>
       </c>
-      <c r="M36">
+      <c r="N36">
         <v>147000.0</v>
       </c>
-      <c r="N36">
+      <c r="O36">
         <v>148000.0</v>
       </c>
-      <c r="O36">
+      <c r="P36">
         <v>150000.0</v>
       </c>
-      <c r="P36">
+      <c r="Q36">
         <v>164000.0</v>
       </c>
-      <c r="Q36">
+      <c r="R36">
         <v>172000.0</v>
       </c>
-      <c r="R36">
+      <c r="S36">
         <v>186000.0</v>
       </c>
-      <c r="S36">
+      <c r="T36">
         <v>270000.0</v>
       </c>
-      <c r="T36">
+      <c r="U36">
         <v>313000.0</v>
       </c>
-      <c r="U36">
+      <c r="V36">
         <v>344000.0</v>
       </c>
-      <c r="V36">
+      <c r="W36">
         <v>375000.0</v>
       </c>
-      <c r="W36">
+      <c r="X36">
         <v>420000.0</v>
       </c>
-      <c r="X36">
+      <c r="Y36">
         <v>2227000.0</v>
       </c>
-      <c r="Y36">
+      <c r="Z36">
         <v>1836000.0</v>
       </c>
-      <c r="Z36">
+      <c r="AA36">
         <v>1787000.0</v>
       </c>
-      <c r="AA36">
+      <c r="AB36">
         <v>507000.0</v>
       </c>
-      <c r="AB36">
+      <c r="AC36">
         <v>1206000.0</v>
       </c>
-      <c r="AC36">
+      <c r="AD36">
         <v>1535000.0</v>
       </c>
-      <c r="AD36">
+      <c r="AE36">
         <v>1836000.0</v>
       </c>
-      <c r="AE36"/>
       <c r="AF36"/>
       <c r="AG36"/>
-      <c r="AH36">
+      <c r="AH36"/>
+      <c r="AI36">
         <v>2867000.0</v>
       </c>
-      <c r="AI36">
+      <c r="AJ36">
         <v>3391000.0</v>
       </c>
-      <c r="AJ36">
+      <c r="AK36">
         <v>264000.0</v>
       </c>
-      <c r="AK36">
+      <c r="AL36">
         <v>309000.0</v>
       </c>
-      <c r="AL36">
+      <c r="AM36">
         <v>354000.0</v>
       </c>
-      <c r="AM36">
+      <c r="AN36">
         <v>399000.0</v>
       </c>
-      <c r="AN36">
+      <c r="AO36">
         <v>444000.0</v>
       </c>
-      <c r="AO36">
+      <c r="AP36">
         <v>477000.0</v>
       </c>
-      <c r="AP36">
+      <c r="AQ36">
         <v>487000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>26000.0</v>
       </c>
       <c r="AR36">
         <v>26000.0</v>
       </c>
       <c r="AS36">
         <v>26000.0</v>
       </c>
       <c r="AT36">
+        <v>26000.0</v>
+      </c>
+      <c r="AU36">
         <v>3250000.0</v>
       </c>
-      <c r="AU36">
+      <c r="AV36">
         <v>-100000.0</v>
       </c>
-      <c r="AV36"/>
       <c r="AW36"/>
       <c r="AX36"/>
-      <c r="AY36">
-[...1 lines deleted...]
-      </c>
+      <c r="AY36"/>
       <c r="AZ36">
         <v>100000.0</v>
       </c>
       <c r="BA36">
+        <v>100000.0</v>
+      </c>
+      <c r="BB36">
         <v>319545.0</v>
       </c>
-      <c r="BB36">
+      <c r="BC36">
         <v>70000.0</v>
       </c>
-      <c r="BC36">
+      <c r="BD36">
         <v>180428.0</v>
       </c>
-      <c r="BD36">
+      <c r="BE36">
         <v>204803.0</v>
       </c>
-      <c r="BE36">
+      <c r="BF36">
         <v>209595.0</v>
       </c>
-      <c r="BF36">
+      <c r="BG36">
         <v>214342.0</v>
       </c>
-      <c r="BG36">
+      <c r="BH36">
         <v>167257.0</v>
       </c>
-      <c r="BH36">
+      <c r="BI36">
         <v>119082.0</v>
       </c>
-      <c r="BI36">
+      <c r="BJ36">
         <v>119083.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>102500.0</v>
       </c>
       <c r="BK36">
         <v>102500.0</v>
       </c>
       <c r="BL36">
+        <v>102500.0</v>
+      </c>
+      <c r="BM36">
         <v>92500.0</v>
       </c>
-      <c r="BM36">
+      <c r="BN36">
         <v>111180.0</v>
       </c>
-      <c r="BN36">
+      <c r="BO36">
         <v>400000.0</v>
       </c>
-      <c r="BO36">
+      <c r="BP36">
         <v>359173.0</v>
       </c>
-      <c r="BP36">
+      <c r="BQ36">
         <v>375973.0</v>
       </c>
-      <c r="BQ36">
+      <c r="BR36">
         <v>149202.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>149302.0</v>
       </c>
       <c r="BS36">
         <v>149302.0</v>
       </c>
       <c r="BT36">
+        <v>149302.0</v>
+      </c>
+      <c r="BU36">
         <v>150114.0</v>
       </c>
-      <c r="BU36"/>
       <c r="BV36"/>
       <c r="BW36"/>
       <c r="BX36"/>
       <c r="BY36"/>
+      <c r="BZ36"/>
     </row>
-    <row r="37" spans="1:77">
+    <row r="37" spans="1:78">
       <c r="A37" t="s">
         <v>56</v>
       </c>
       <c r="B37"/>
       <c r="C37"/>
       <c r="D37"/>
       <c r="E37"/>
       <c r="F37"/>
       <c r="G37"/>
       <c r="H37"/>
       <c r="I37"/>
       <c r="J37"/>
       <c r="K37"/>
       <c r="L37"/>
       <c r="M37"/>
       <c r="N37"/>
       <c r="O37"/>
       <c r="P37"/>
       <c r="Q37"/>
       <c r="R37"/>
       <c r="S37"/>
       <c r="T37"/>
       <c r="U37"/>
       <c r="V37"/>
       <c r="W37"/>
       <c r="X37"/>
       <c r="Y37"/>
       <c r="Z37"/>
       <c r="AA37"/>
       <c r="AB37"/>
       <c r="AC37"/>
       <c r="AD37"/>
       <c r="AE37"/>
       <c r="AF37"/>
       <c r="AG37"/>
       <c r="AH37"/>
-      <c r="AI37">
-[...1 lines deleted...]
-      </c>
+      <c r="AI37"/>
       <c r="AJ37">
         <v>0.0</v>
       </c>
       <c r="AK37">
         <v>0.0</v>
       </c>
       <c r="AL37">
         <v>0.0</v>
       </c>
       <c r="AM37">
         <v>0.0</v>
       </c>
       <c r="AN37">
         <v>0.0</v>
       </c>
       <c r="AO37">
         <v>0.0</v>
       </c>
       <c r="AP37">
         <v>0.0</v>
       </c>
       <c r="AQ37">
         <v>0.0</v>
       </c>
       <c r="AR37">
@@ -10064,1046 +10165,1060 @@
       </c>
       <c r="BA37">
         <v>0.0</v>
       </c>
       <c r="BB37">
         <v>0.0</v>
       </c>
       <c r="BC37">
         <v>0.0</v>
       </c>
       <c r="BD37">
         <v>0.0</v>
       </c>
       <c r="BE37">
         <v>0.0</v>
       </c>
       <c r="BF37">
         <v>0.0</v>
       </c>
       <c r="BG37">
         <v>0.0</v>
       </c>
       <c r="BH37">
         <v>0.0</v>
       </c>
-      <c r="BI37"/>
+      <c r="BI37">
+        <v>0.0</v>
+      </c>
       <c r="BJ37"/>
       <c r="BK37"/>
       <c r="BL37"/>
       <c r="BM37"/>
       <c r="BN37"/>
       <c r="BO37"/>
       <c r="BP37"/>
       <c r="BQ37"/>
       <c r="BR37"/>
       <c r="BS37"/>
       <c r="BT37"/>
       <c r="BU37"/>
       <c r="BV37"/>
       <c r="BW37"/>
       <c r="BX37"/>
       <c r="BY37"/>
+      <c r="BZ37"/>
     </row>
-    <row r="38" spans="1:77">
+    <row r="38" spans="1:78">
       <c r="A38" t="s">
         <v>57</v>
       </c>
       <c r="B38"/>
       <c r="C38"/>
       <c r="D38"/>
       <c r="E38"/>
       <c r="F38"/>
       <c r="G38"/>
-      <c r="H38">
+      <c r="H38"/>
+      <c r="I38">
         <v>1.0</v>
       </c>
-      <c r="I38"/>
       <c r="J38"/>
       <c r="K38"/>
       <c r="L38"/>
-      <c r="M38">
+      <c r="M38"/>
+      <c r="N38">
         <v>147000.0</v>
       </c>
-      <c r="N38">
+      <c r="O38">
         <v>148000.0</v>
       </c>
-      <c r="O38">
+      <c r="P38">
         <v>150000.0</v>
       </c>
-      <c r="P38">
+      <c r="Q38">
         <v>164000.0</v>
       </c>
-      <c r="Q38">
+      <c r="R38">
         <v>172000.0</v>
       </c>
-      <c r="R38">
+      <c r="S38">
         <v>186000.0</v>
       </c>
-      <c r="S38">
+      <c r="T38">
         <v>270000.0</v>
       </c>
-      <c r="T38">
+      <c r="U38">
         <v>313000.0</v>
       </c>
-      <c r="U38">
+      <c r="V38">
         <v>344000.0</v>
       </c>
-      <c r="V38">
+      <c r="W38">
         <v>375000.0</v>
       </c>
-      <c r="W38">
+      <c r="X38">
         <v>420000.0</v>
       </c>
-      <c r="X38">
+      <c r="Y38">
         <v>1000.0</v>
       </c>
-      <c r="Y38">
+      <c r="Z38">
         <v>473000.0</v>
       </c>
-      <c r="Z38">
+      <c r="AA38">
         <v>443000.0</v>
       </c>
-      <c r="AA38">
+      <c r="AB38">
         <v>507000.0</v>
       </c>
-      <c r="AB38"/>
       <c r="AC38"/>
       <c r="AD38"/>
       <c r="AE38"/>
       <c r="AF38"/>
       <c r="AG38"/>
       <c r="AH38"/>
-      <c r="AI38">
+      <c r="AI38"/>
+      <c r="AJ38">
         <v>21062000.0</v>
       </c>
-      <c r="AJ38">
+      <c r="AK38">
         <v>10408000.0</v>
       </c>
-      <c r="AK38">
+      <c r="AL38">
         <v>9839000.0</v>
       </c>
-      <c r="AL38">
+      <c r="AM38">
         <v>9468000.0</v>
       </c>
-      <c r="AM38">
+      <c r="AN38">
         <v>61618000.0</v>
       </c>
-      <c r="AN38">
+      <c r="AO38">
         <v>62165000.0</v>
       </c>
-      <c r="AO38">
+      <c r="AP38">
         <v>69857000.0</v>
       </c>
-      <c r="AP38">
+      <c r="AQ38">
         <v>30128000.0</v>
       </c>
-      <c r="AQ38">
+      <c r="AR38">
         <v>14806000.0</v>
       </c>
-      <c r="AR38">
+      <c r="AS38">
         <v>14847000.0</v>
       </c>
-      <c r="AS38">
+      <c r="AT38">
         <v>17379000.0</v>
       </c>
-      <c r="AT38">
+      <c r="AU38">
         <v>18135000.0</v>
       </c>
-      <c r="AU38">
+      <c r="AV38">
         <v>15001000.0</v>
       </c>
-      <c r="AV38">
+      <c r="AW38">
         <v>15045000.0</v>
       </c>
-      <c r="AW38">
+      <c r="AX38">
         <v>15156000.0</v>
       </c>
-      <c r="AX38">
+      <c r="AY38">
         <v>15219000.0</v>
       </c>
-      <c r="AY38">
+      <c r="AZ38">
         <v>15688000.0</v>
       </c>
-      <c r="AZ38">
+      <c r="BA38">
         <v>15764000.0</v>
       </c>
-      <c r="BA38">
+      <c r="BB38">
         <v>16009000.0</v>
       </c>
-      <c r="BB38">
+      <c r="BC38">
         <v>1.0</v>
       </c>
-      <c r="BC38">
+      <c r="BD38">
         <v>16395000.0</v>
       </c>
-      <c r="BD38">
+      <c r="BE38">
         <v>18668000.0</v>
       </c>
-      <c r="BE38">
+      <c r="BF38">
         <v>19006000.0</v>
       </c>
-      <c r="BF38">
+      <c r="BG38">
         <v>19345000.0</v>
       </c>
-      <c r="BG38">
+      <c r="BH38">
         <v>19632000.0</v>
       </c>
-      <c r="BH38">
+      <c r="BI38">
         <v>19918000.0</v>
       </c>
-      <c r="BI38">
+      <c r="BJ38">
         <v>20252000.0</v>
       </c>
-      <c r="BJ38"/>
       <c r="BK38"/>
       <c r="BL38"/>
       <c r="BM38"/>
       <c r="BN38"/>
       <c r="BO38"/>
       <c r="BP38"/>
       <c r="BQ38"/>
       <c r="BR38"/>
       <c r="BS38"/>
       <c r="BT38"/>
       <c r="BU38"/>
       <c r="BV38"/>
       <c r="BW38"/>
       <c r="BX38"/>
       <c r="BY38"/>
+      <c r="BZ38"/>
     </row>
-    <row r="39" spans="1:77">
+    <row r="39" spans="1:78">
       <c r="A39" t="s">
         <v>58</v>
       </c>
       <c r="B39">
+        <v>8291000.0</v>
+      </c>
+      <c r="C39">
         <v>10303000.0</v>
       </c>
-      <c r="C39">
+      <c r="D39">
         <v>7324000.0</v>
       </c>
-      <c r="D39">
+      <c r="E39">
         <v>7889000.0</v>
       </c>
-      <c r="E39">
+      <c r="F39">
         <v>7323000.0</v>
       </c>
-      <c r="F39">
+      <c r="G39">
         <v>7835000.0</v>
       </c>
-      <c r="G39">
+      <c r="H39">
         <v>5059000.0</v>
       </c>
-      <c r="H39">
+      <c r="I39">
         <v>7127000.0</v>
       </c>
-      <c r="I39">
+      <c r="J39">
         <v>8896000.0</v>
       </c>
-      <c r="J39">
+      <c r="K39">
         <v>1745000.0</v>
       </c>
-      <c r="K39">
+      <c r="L39">
         <v>5265000.0</v>
       </c>
-      <c r="L39">
+      <c r="M39">
         <v>6793000.0</v>
       </c>
-      <c r="M39">
+      <c r="N39">
         <v>11130000.0</v>
       </c>
-      <c r="N39">
+      <c r="O39">
         <v>2631000.0</v>
       </c>
-      <c r="O39">
+      <c r="P39">
         <v>8017000.0</v>
       </c>
-      <c r="P39">
+      <c r="Q39">
         <v>6655000.0</v>
       </c>
-      <c r="Q39">
+      <c r="R39">
         <v>8707000.0</v>
       </c>
-      <c r="R39">
+      <c r="S39">
         <v>9698000.0</v>
       </c>
-      <c r="S39">
+      <c r="T39">
         <v>2938000.0</v>
       </c>
-      <c r="T39">
+      <c r="U39">
         <v>5166000.0</v>
       </c>
-      <c r="U39">
+      <c r="V39">
         <v>18216000.0</v>
       </c>
-      <c r="V39">
+      <c r="W39">
         <v>19021000.0</v>
       </c>
-      <c r="W39">
+      <c r="X39">
         <v>6961000.0</v>
       </c>
-      <c r="X39">
+      <c r="Y39">
         <v>18741000.0</v>
       </c>
-      <c r="Y39">
+      <c r="Z39">
         <v>5216000.0</v>
       </c>
-      <c r="Z39">
+      <c r="AA39">
         <v>5818000.0</v>
       </c>
-      <c r="AA39">
+      <c r="AB39">
         <v>3739000.0</v>
       </c>
-      <c r="AB39">
+      <c r="AC39">
         <v>7537000.0</v>
       </c>
-      <c r="AC39">
+      <c r="AD39">
         <v>11912000.0</v>
       </c>
-      <c r="AD39">
+      <c r="AE39">
         <v>42075000.0</v>
       </c>
-      <c r="AE39"/>
       <c r="AF39"/>
       <c r="AG39"/>
-      <c r="AH39">
+      <c r="AH39"/>
+      <c r="AI39">
         <v>11148000.0</v>
       </c>
-      <c r="AI39">
+      <c r="AJ39">
         <v>7588000.0</v>
       </c>
-      <c r="AJ39">
+      <c r="AK39">
         <v>9242000.0</v>
       </c>
-      <c r="AK39">
+      <c r="AL39">
         <v>8078000.0</v>
       </c>
-      <c r="AL39">
+      <c r="AM39">
         <v>7182000.0</v>
       </c>
-      <c r="AM39">
+      <c r="AN39">
         <v>12424000.0</v>
       </c>
-      <c r="AN39">
+      <c r="AO39">
         <v>11940000.0</v>
       </c>
-      <c r="AO39">
+      <c r="AP39">
         <v>5774000.0</v>
       </c>
-      <c r="AP39">
+      <c r="AQ39">
         <v>3609000.0</v>
       </c>
-      <c r="AQ39">
+      <c r="AR39">
         <v>2741000.0</v>
       </c>
-      <c r="AR39">
+      <c r="AS39">
         <v>2647000.0</v>
       </c>
-      <c r="AS39">
+      <c r="AT39">
         <v>2341000.0</v>
       </c>
-      <c r="AT39">
+      <c r="AU39">
         <v>1540000.0</v>
       </c>
-      <c r="AU39">
+      <c r="AV39">
         <v>1968290.0</v>
       </c>
-      <c r="AV39">
+      <c r="AW39">
         <v>2325535.0</v>
       </c>
-      <c r="AW39">
+      <c r="AX39">
         <v>2278996.0</v>
       </c>
-      <c r="AX39">
+      <c r="AY39">
         <v>1337408.0</v>
       </c>
-      <c r="AY39">
+      <c r="AZ39">
         <v>1544369.0</v>
       </c>
-      <c r="AZ39">
+      <c r="BA39">
         <v>1351948.0</v>
       </c>
-      <c r="BA39">
+      <c r="BB39">
         <v>1186417.0</v>
       </c>
-      <c r="BB39">
+      <c r="BC39">
         <v>1315922.0</v>
       </c>
-      <c r="BC39">
+      <c r="BD39">
         <v>546715.0</v>
       </c>
-      <c r="BD39">
+      <c r="BE39">
         <v>292223.0</v>
       </c>
-      <c r="BE39">
+      <c r="BF39">
         <v>377495.0</v>
       </c>
-      <c r="BF39">
+      <c r="BG39">
         <v>164664.0</v>
       </c>
-      <c r="BG39">
+      <c r="BH39">
         <v>254694.0</v>
       </c>
-      <c r="BH39">
+      <c r="BI39">
         <v>234192.0</v>
       </c>
-      <c r="BI39">
+      <c r="BJ39">
         <v>248712.0</v>
       </c>
-      <c r="BJ39">
+      <c r="BK39">
         <v>90946.0</v>
       </c>
-      <c r="BK39">
+      <c r="BL39">
         <v>123669.0</v>
       </c>
-      <c r="BL39">
+      <c r="BM39">
         <v>121981.0</v>
       </c>
-      <c r="BM39">
+      <c r="BN39">
         <v>171854.0</v>
       </c>
-      <c r="BN39"/>
-      <c r="BO39">
+      <c r="BO39"/>
+      <c r="BP39">
         <v>180254.0</v>
       </c>
-      <c r="BP39">
+      <c r="BQ39">
         <v>49082.0</v>
       </c>
-      <c r="BQ39">
+      <c r="BR39">
         <v>82953.0</v>
       </c>
-      <c r="BR39">
+      <c r="BS39">
         <v>8321.0</v>
       </c>
-      <c r="BS39">
+      <c r="BT39">
         <v>58835.0</v>
       </c>
-      <c r="BT39">
+      <c r="BU39">
         <v>67577.0</v>
       </c>
-      <c r="BU39">
+      <c r="BV39">
         <v>189253000.0</v>
       </c>
-      <c r="BV39"/>
       <c r="BW39"/>
       <c r="BX39"/>
-      <c r="BY39">
+      <c r="BY39"/>
+      <c r="BZ39">
         <v>3500.0</v>
       </c>
     </row>
-    <row r="40" spans="1:77">
+    <row r="40" spans="1:78">
       <c r="A40" t="s">
         <v>59</v>
       </c>
       <c r="B40">
-        <v>48238000.0</v>
+        <v>31586000.0</v>
       </c>
       <c r="C40">
+        <v>46918000.0</v>
+      </c>
+      <c r="D40">
         <v>44892000.0</v>
       </c>
-      <c r="D40">
+      <c r="E40">
         <v>40541000.0</v>
       </c>
-      <c r="E40">
+      <c r="F40">
         <v>32626000.0</v>
       </c>
-      <c r="F40">
+      <c r="G40">
         <v>35879000.0</v>
       </c>
-      <c r="G40">
+      <c r="H40">
         <v>34017000.0</v>
       </c>
-      <c r="H40">
+      <c r="I40">
         <v>31409000.0</v>
       </c>
-      <c r="I40">
+      <c r="J40">
         <v>31524000.0</v>
       </c>
-      <c r="J40">
+      <c r="K40">
         <v>36960000.0</v>
       </c>
-      <c r="K40">
+      <c r="L40">
         <v>34457000.0</v>
       </c>
-      <c r="L40">
+      <c r="M40">
         <v>34247000.0</v>
       </c>
-      <c r="M40">
+      <c r="N40">
         <v>31253000.0</v>
       </c>
-      <c r="N40">
+      <c r="O40">
         <v>34710000.0</v>
       </c>
-      <c r="O40">
+      <c r="P40">
         <v>35076000.0</v>
       </c>
-      <c r="P40">
+      <c r="Q40">
         <v>29063000.0</v>
       </c>
-      <c r="Q40">
+      <c r="R40">
         <v>28471000.0</v>
       </c>
-      <c r="R40">
+      <c r="S40">
         <v>33724000.0</v>
       </c>
-      <c r="S40">
+      <c r="T40">
         <v>34865000.0</v>
       </c>
-      <c r="T40">
+      <c r="U40">
         <v>40008000.0</v>
       </c>
-      <c r="U40">
+      <c r="V40">
         <v>47234000.0</v>
       </c>
-      <c r="V40">
+      <c r="W40">
         <v>49221000.0</v>
       </c>
-      <c r="W40">
+      <c r="X40">
         <v>48248000.0</v>
       </c>
-      <c r="X40">
+      <c r="Y40">
         <v>46747000.0</v>
       </c>
-      <c r="Y40">
+      <c r="Z40">
         <v>28915000.0</v>
       </c>
-      <c r="Z40">
+      <c r="AA40">
         <v>56683000.0</v>
       </c>
-      <c r="AA40">
+      <c r="AB40">
         <v>1683000.0</v>
       </c>
-      <c r="AB40">
+      <c r="AC40">
         <v>1534000.0</v>
       </c>
-      <c r="AC40">
+      <c r="AD40">
         <v>2396000.0</v>
       </c>
-      <c r="AD40">
+      <c r="AE40">
         <v>1817000.0</v>
       </c>
-      <c r="AE40"/>
       <c r="AF40"/>
       <c r="AG40"/>
-      <c r="AH40">
+      <c r="AH40"/>
+      <c r="AI40">
         <v>37356000.0</v>
       </c>
-      <c r="AI40">
+      <c r="AJ40">
         <v>24063000.0</v>
       </c>
-      <c r="AJ40">
+      <c r="AK40">
         <v>40829000.0</v>
       </c>
-      <c r="AK40">
+      <c r="AL40">
         <v>30869000.0</v>
       </c>
-      <c r="AL40">
+      <c r="AM40">
         <v>33528000.0</v>
       </c>
-      <c r="AM40">
+      <c r="AN40">
         <v>30416000.0</v>
       </c>
-      <c r="AN40">
+      <c r="AO40">
         <v>28860000.0</v>
       </c>
-      <c r="AO40">
+      <c r="AP40">
         <v>15783000.0</v>
       </c>
-      <c r="AP40">
+      <c r="AQ40">
         <v>20211000.0</v>
       </c>
-      <c r="AQ40">
+      <c r="AR40">
         <v>17108000.0</v>
       </c>
-      <c r="AR40">
+      <c r="AS40">
         <v>13847000.0</v>
       </c>
-      <c r="AS40">
+      <c r="AT40">
         <v>13081000.0</v>
       </c>
-      <c r="AT40">
+      <c r="AU40">
         <v>14743000.0</v>
       </c>
-      <c r="AU40">
+      <c r="AV40">
         <v>11689820.0</v>
       </c>
-      <c r="AV40">
+      <c r="AW40">
         <v>7467156.0</v>
       </c>
-      <c r="AW40">
+      <c r="AX40">
         <v>6975165.0</v>
       </c>
-      <c r="AX40">
+      <c r="AY40">
         <v>7117336.0</v>
       </c>
-      <c r="AY40">
+      <c r="AZ40">
         <v>6125616.0</v>
       </c>
-      <c r="AZ40">
+      <c r="BA40">
         <v>4302968.0</v>
       </c>
-      <c r="BA40">
+      <c r="BB40">
         <v>4913854.0</v>
       </c>
-      <c r="BB40">
+      <c r="BC40">
         <v>3819088.0</v>
       </c>
-      <c r="BC40">
+      <c r="BD40">
         <v>9374264.0</v>
       </c>
-      <c r="BD40">
+      <c r="BE40">
         <v>6197610.0</v>
       </c>
-      <c r="BE40">
+      <c r="BF40">
         <v>5017608.0</v>
       </c>
-      <c r="BF40">
+      <c r="BG40">
         <v>5103838.0</v>
       </c>
-      <c r="BG40">
+      <c r="BH40">
         <v>5748747.0</v>
       </c>
-      <c r="BH40">
+      <c r="BI40">
         <v>3856620.0</v>
       </c>
-      <c r="BI40">
+      <c r="BJ40">
         <v>2492892.0</v>
       </c>
-      <c r="BJ40">
+      <c r="BK40">
         <v>848285.0</v>
       </c>
-      <c r="BK40">
+      <c r="BL40">
         <v>1143645.0</v>
       </c>
-      <c r="BL40">
+      <c r="BM40">
         <v>1261289.0</v>
       </c>
-      <c r="BM40">
+      <c r="BN40">
         <v>928050.0</v>
       </c>
-      <c r="BN40"/>
-      <c r="BO40">
+      <c r="BO40"/>
+      <c r="BP40">
         <v>1911462.0</v>
       </c>
-      <c r="BP40">
+      <c r="BQ40">
         <v>1106925.0</v>
       </c>
-      <c r="BQ40">
+      <c r="BR40">
         <v>1699337.0</v>
       </c>
-      <c r="BR40">
+      <c r="BS40">
         <v>1190689.0</v>
       </c>
-      <c r="BS40"/>
       <c r="BT40"/>
       <c r="BU40"/>
-      <c r="BV40">
+      <c r="BV40"/>
+      <c r="BW40">
         <v>2641.0</v>
       </c>
-      <c r="BW40">
+      <c r="BX40">
         <v>2968.0</v>
       </c>
-      <c r="BX40">
+      <c r="BY40">
         <v>1328.0</v>
       </c>
-      <c r="BY40">
+      <c r="BZ40">
         <v>854.0</v>
       </c>
     </row>
-    <row r="41" spans="1:77">
+    <row r="41" spans="1:78">
       <c r="A41" t="s">
         <v>60</v>
       </c>
       <c r="B41"/>
       <c r="C41"/>
       <c r="D41"/>
       <c r="E41"/>
       <c r="F41"/>
       <c r="G41"/>
       <c r="H41"/>
       <c r="I41"/>
       <c r="J41"/>
       <c r="K41"/>
-      <c r="L41">
+      <c r="L41"/>
+      <c r="M41">
         <v>3252000.0</v>
       </c>
-      <c r="M41">
+      <c r="N41">
         <v>4027000.0</v>
       </c>
-      <c r="N41">
+      <c r="O41">
         <v>2335000.0</v>
       </c>
-      <c r="O41"/>
       <c r="P41"/>
       <c r="Q41"/>
-      <c r="R41">
+      <c r="R41"/>
+      <c r="S41">
         <v>4869000.0</v>
       </c>
-      <c r="S41"/>
       <c r="T41"/>
-      <c r="U41">
+      <c r="U41"/>
+      <c r="V41">
         <v>847000.0</v>
       </c>
-      <c r="V41">
+      <c r="W41">
         <v>3755000.0</v>
       </c>
-      <c r="W41">
+      <c r="X41">
         <v>970000.0</v>
       </c>
-      <c r="X41">
+      <c r="Y41">
         <v>622000.0</v>
       </c>
-      <c r="Y41">
+      <c r="Z41">
         <v>623000.0</v>
       </c>
-      <c r="Z41">
+      <c r="AA41">
         <v>621000.0</v>
       </c>
-      <c r="AA41">
+      <c r="AB41">
         <v>938000.0</v>
       </c>
-      <c r="AB41"/>
       <c r="AC41"/>
       <c r="AD41"/>
       <c r="AE41"/>
       <c r="AF41"/>
       <c r="AG41"/>
       <c r="AH41"/>
-      <c r="AI41">
+      <c r="AI41"/>
+      <c r="AJ41">
         <v>1067400.0</v>
       </c>
-      <c r="AJ41">
+      <c r="AK41">
         <v>1069000.0</v>
       </c>
-      <c r="AK41">
+      <c r="AL41">
         <v>9834000.0</v>
       </c>
-      <c r="AL41">
+      <c r="AM41">
         <v>9500000.0</v>
       </c>
-      <c r="AM41">
+      <c r="AN41">
         <v>16810000.0</v>
       </c>
-      <c r="AN41">
+      <c r="AO41">
         <v>16912000.0</v>
       </c>
-      <c r="AO41">
+      <c r="AP41">
         <v>34135000.0</v>
       </c>
-      <c r="AP41">
+      <c r="AQ41">
         <v>1117000.0</v>
       </c>
-      <c r="AQ41">
+      <c r="AR41">
         <v>1053000.0</v>
       </c>
-      <c r="AR41">
+      <c r="AS41">
         <v>1136000.0</v>
       </c>
-      <c r="AS41">
+      <c r="AT41">
         <v>1244000.0</v>
       </c>
-      <c r="AT41">
+      <c r="AU41">
         <v>1526000.0</v>
       </c>
-      <c r="AU41">
+      <c r="AV41">
         <v>1612000.0</v>
       </c>
-      <c r="AV41">
+      <c r="AW41">
         <v>1623000.0</v>
       </c>
-      <c r="AW41">
+      <c r="AX41">
         <v>1517000.0</v>
       </c>
-      <c r="AX41">
+      <c r="AY41">
         <v>1518000.0</v>
       </c>
-      <c r="AY41">
+      <c r="AZ41">
         <v>1427000.0</v>
       </c>
-      <c r="AZ41">
+      <c r="BA41">
         <v>1250000.0</v>
       </c>
-      <c r="BA41">
+      <c r="BB41">
         <v>288000.0</v>
       </c>
-      <c r="BB41">
+      <c r="BC41">
         <v>6092000.0</v>
       </c>
-      <c r="BC41">
+      <c r="BD41">
         <v>311000.0</v>
       </c>
-      <c r="BD41">
+      <c r="BE41">
         <v>320000.0</v>
       </c>
-      <c r="BE41">
+      <c r="BF41">
         <v>4548000.0</v>
       </c>
-      <c r="BF41">
+      <c r="BG41">
         <v>4537000.0</v>
       </c>
-      <c r="BG41">
+      <c r="BH41">
         <v>3625000.0</v>
       </c>
-      <c r="BH41">
+      <c r="BI41">
         <v>3595000.0</v>
       </c>
-      <c r="BI41">
+      <c r="BJ41">
         <v>7427000.0</v>
       </c>
-      <c r="BJ41"/>
       <c r="BK41"/>
       <c r="BL41"/>
       <c r="BM41"/>
       <c r="BN41"/>
       <c r="BO41"/>
       <c r="BP41"/>
       <c r="BQ41"/>
       <c r="BR41"/>
       <c r="BS41"/>
       <c r="BT41"/>
       <c r="BU41"/>
       <c r="BV41"/>
       <c r="BW41"/>
       <c r="BX41"/>
       <c r="BY41"/>
+      <c r="BZ41"/>
     </row>
-    <row r="42" spans="1:77">
+    <row r="42" spans="1:78">
       <c r="A42" t="s">
         <v>61</v>
       </c>
       <c r="B42">
+        <v>296328000.0</v>
+      </c>
+      <c r="C42">
         <v>299081000.0</v>
       </c>
-      <c r="C42">
+      <c r="D42">
         <v>296670000.0</v>
       </c>
-      <c r="D42">
+      <c r="E42">
         <v>291096000.0</v>
       </c>
-      <c r="E42">
+      <c r="F42">
         <v>286864000.0</v>
       </c>
-      <c r="F42">
+      <c r="G42">
         <v>284219000.0</v>
       </c>
-      <c r="G42">
+      <c r="H42">
         <v>279558000.0</v>
       </c>
-      <c r="H42">
+      <c r="I42">
         <v>274685000.0</v>
       </c>
-      <c r="I42">
+      <c r="J42">
         <v>280000000.0</v>
       </c>
-      <c r="J42">
+      <c r="K42">
         <v>-96330000.0</v>
       </c>
-      <c r="K42">
+      <c r="L42">
         <v>188369000.0</v>
       </c>
-      <c r="L42">
+      <c r="M42">
         <v>182907000.0</v>
       </c>
-      <c r="M42">
+      <c r="N42">
         <v>178828000.0</v>
       </c>
-      <c r="N42">
+      <c r="O42">
         <v>-114000.0</v>
       </c>
-      <c r="O42">
+      <c r="P42">
         <v>171858000.0</v>
       </c>
-      <c r="P42">
+      <c r="Q42">
         <v>169349000.0</v>
       </c>
-      <c r="Q42">
+      <c r="R42">
         <v>164650000.0</v>
       </c>
-      <c r="R42">
+      <c r="S42">
         <v>161678000.0</v>
       </c>
-      <c r="S42">
+      <c r="T42">
         <v>158003000.0</v>
       </c>
-      <c r="T42">
+      <c r="U42">
         <v>154335000.0</v>
       </c>
-      <c r="U42">
+      <c r="V42">
         <v>151642000.0</v>
       </c>
-      <c r="V42">
+      <c r="W42">
         <v>151161000.0</v>
       </c>
-      <c r="W42">
+      <c r="X42">
         <v>147601000.0</v>
       </c>
-      <c r="X42">
+      <c r="Y42">
         <v>138174000.0</v>
       </c>
-      <c r="Y42"/>
-      <c r="Z42">
+      <c r="Z42"/>
+      <c r="AA42">
         <v>126102000.0</v>
       </c>
-      <c r="AA42"/>
       <c r="AB42"/>
       <c r="AC42"/>
       <c r="AD42"/>
       <c r="AE42"/>
       <c r="AF42"/>
       <c r="AG42"/>
-      <c r="AH42">
+      <c r="AH42"/>
+      <c r="AI42">
         <v>120265000.0</v>
       </c>
-      <c r="AI42">
+      <c r="AJ42">
         <v>138662000.0</v>
       </c>
-      <c r="AJ42">
+      <c r="AK42">
         <v>160917000.0</v>
       </c>
-      <c r="AK42">
+      <c r="AL42">
         <v>150753000.0</v>
       </c>
-      <c r="AL42">
+      <c r="AM42">
         <v>159045000.0</v>
       </c>
-      <c r="AM42">
+      <c r="AN42">
         <v>154804000.0</v>
       </c>
-      <c r="AN42">
+      <c r="AO42">
         <v>156453000.0</v>
       </c>
-      <c r="AO42">
+      <c r="AP42">
         <v>151067000.0</v>
       </c>
-      <c r="AP42">
+      <c r="AQ42">
         <v>146008000.0</v>
       </c>
-      <c r="AQ42">
+      <c r="AR42">
         <v>151920000.0</v>
       </c>
-      <c r="AR42">
+      <c r="AS42">
         <v>151189000.0</v>
       </c>
-      <c r="AS42">
+      <c r="AT42">
         <v>149780000.0</v>
       </c>
-      <c r="AT42">
+      <c r="AU42">
         <v>156796000.0</v>
       </c>
-      <c r="AU42">
+      <c r="AV42">
         <v>152556518.0</v>
       </c>
-      <c r="AV42">
+      <c r="AW42">
         <v>149490320.0</v>
       </c>
-      <c r="AW42">
+      <c r="AX42">
         <v>150849988.0</v>
       </c>
-      <c r="AX42">
+      <c r="AY42">
         <v>149559219.0</v>
       </c>
-      <c r="AY42">
+      <c r="AZ42">
         <v>107809381.0</v>
       </c>
-      <c r="AZ42">
+      <c r="BA42">
         <v>104856706.0</v>
       </c>
-      <c r="BA42">
+      <c r="BB42">
         <v>102801481.0</v>
       </c>
-      <c r="BB42">
+      <c r="BC42">
         <v>89602601.0</v>
       </c>
-      <c r="BC42">
+      <c r="BD42">
         <v>87174392.0</v>
       </c>
-      <c r="BD42">
+      <c r="BE42">
         <v>79446324.0</v>
       </c>
-      <c r="BE42">
+      <c r="BF42">
         <v>75533539.0</v>
       </c>
-      <c r="BF42">
+      <c r="BG42">
         <v>73843604.0</v>
       </c>
-      <c r="BG42">
+      <c r="BH42">
         <v>71222000.0</v>
       </c>
-      <c r="BH42">
+      <c r="BI42">
         <v>70530255.0</v>
       </c>
-      <c r="BI42">
+      <c r="BJ42">
         <v>67488409.0</v>
       </c>
-      <c r="BJ42">
+      <c r="BK42">
         <v>57863506.0</v>
       </c>
-      <c r="BK42">
+      <c r="BL42">
         <v>54742409.0</v>
       </c>
-      <c r="BL42">
+      <c r="BM42">
         <v>54409441.0</v>
       </c>
-      <c r="BM42">
+      <c r="BN42">
         <v>50899762.0</v>
       </c>
-      <c r="BN42"/>
-      <c r="BO42">
+      <c r="BO42"/>
+      <c r="BP42">
         <v>40672152.0</v>
       </c>
-      <c r="BP42">
+      <c r="BQ42">
         <v>35084069.0</v>
       </c>
-      <c r="BQ42">
+      <c r="BR42">
         <v>34230824.0</v>
       </c>
-      <c r="BR42">
+      <c r="BS42">
         <v>33409193.0</v>
       </c>
-      <c r="BS42">
+      <c r="BT42">
         <v>33233660.0</v>
       </c>
-      <c r="BT42">
+      <c r="BU42">
         <v>32456207.0</v>
       </c>
-      <c r="BU42">
+      <c r="BV42">
         <v>14193139000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>1418002.0</v>
       </c>
       <c r="BW42">
         <v>1418002.0</v>
       </c>
       <c r="BX42">
         <v>1418002.0</v>
       </c>
       <c r="BY42">
         <v>1418002.0</v>
       </c>
+      <c r="BZ42">
+        <v>1418002.0</v>
+      </c>
     </row>
-    <row r="43" spans="1:77">
+    <row r="43" spans="1:78">
       <c r="A43" t="s">
         <v>62</v>
       </c>
       <c r="B43"/>
       <c r="C43"/>
       <c r="D43"/>
       <c r="E43"/>
       <c r="F43"/>
       <c r="G43"/>
       <c r="H43"/>
       <c r="I43"/>
       <c r="J43"/>
       <c r="K43"/>
       <c r="L43"/>
       <c r="M43"/>
       <c r="N43"/>
       <c r="O43"/>
       <c r="P43"/>
       <c r="Q43"/>
       <c r="R43"/>
       <c r="S43"/>
       <c r="T43"/>
       <c r="U43"/>
       <c r="V43"/>
       <c r="W43"/>
@@ -11139,91 +11254,90 @@
       <c r="BA43"/>
       <c r="BB43"/>
       <c r="BC43"/>
       <c r="BD43"/>
       <c r="BE43"/>
       <c r="BF43"/>
       <c r="BG43"/>
       <c r="BH43"/>
       <c r="BI43"/>
       <c r="BJ43"/>
       <c r="BK43"/>
       <c r="BL43"/>
       <c r="BM43"/>
       <c r="BN43"/>
       <c r="BO43"/>
       <c r="BP43"/>
       <c r="BQ43"/>
       <c r="BR43"/>
       <c r="BS43"/>
       <c r="BT43"/>
       <c r="BU43"/>
       <c r="BV43"/>
       <c r="BW43"/>
       <c r="BX43"/>
       <c r="BY43"/>
+      <c r="BZ43"/>
     </row>
-    <row r="44" spans="1:77">
+    <row r="44" spans="1:78">
       <c r="A44" t="s">
         <v>63</v>
       </c>
       <c r="B44"/>
       <c r="C44"/>
       <c r="D44"/>
       <c r="E44"/>
       <c r="F44"/>
       <c r="G44"/>
       <c r="H44"/>
       <c r="I44"/>
       <c r="J44"/>
       <c r="K44"/>
       <c r="L44"/>
       <c r="M44"/>
       <c r="N44"/>
       <c r="O44"/>
       <c r="P44"/>
       <c r="Q44"/>
       <c r="R44"/>
       <c r="S44"/>
       <c r="T44"/>
       <c r="U44"/>
       <c r="V44"/>
       <c r="W44"/>
       <c r="X44"/>
       <c r="Y44"/>
       <c r="Z44"/>
       <c r="AA44"/>
       <c r="AB44"/>
       <c r="AC44"/>
       <c r="AD44"/>
       <c r="AE44"/>
       <c r="AF44"/>
       <c r="AG44"/>
       <c r="AH44"/>
-      <c r="AI44">
-[...1 lines deleted...]
-      </c>
+      <c r="AI44"/>
       <c r="AJ44">
         <v>0.0</v>
       </c>
       <c r="AK44">
         <v>0.0</v>
       </c>
       <c r="AL44">
         <v>0.0</v>
       </c>
       <c r="AM44">
         <v>0.0</v>
       </c>
       <c r="AN44">
         <v>0.0</v>
       </c>
       <c r="AO44">
         <v>0.0</v>
       </c>
       <c r="AP44">
         <v>0.0</v>
       </c>
       <c r="AQ44">
         <v>0.0</v>
       </c>
       <c r="AR44">
@@ -11255,1697 +11369,1723 @@
       </c>
       <c r="BA44">
         <v>0.0</v>
       </c>
       <c r="BB44">
         <v>0.0</v>
       </c>
       <c r="BC44">
         <v>0.0</v>
       </c>
       <c r="BD44">
         <v>0.0</v>
       </c>
       <c r="BE44">
         <v>0.0</v>
       </c>
       <c r="BF44">
         <v>0.0</v>
       </c>
       <c r="BG44">
         <v>0.0</v>
       </c>
       <c r="BH44">
         <v>0.0</v>
       </c>
-      <c r="BI44"/>
+      <c r="BI44">
+        <v>0.0</v>
+      </c>
       <c r="BJ44"/>
       <c r="BK44"/>
       <c r="BL44"/>
       <c r="BM44"/>
       <c r="BN44"/>
       <c r="BO44"/>
       <c r="BP44"/>
       <c r="BQ44"/>
       <c r="BR44"/>
       <c r="BS44"/>
       <c r="BT44"/>
       <c r="BU44"/>
       <c r="BV44"/>
       <c r="BW44"/>
       <c r="BX44"/>
       <c r="BY44"/>
+      <c r="BZ44"/>
     </row>
-    <row r="45" spans="1:77">
+    <row r="45" spans="1:78">
       <c r="A45" t="s">
         <v>64</v>
       </c>
-      <c r="B45"/>
+      <c r="B45">
+        <v>28616000.0</v>
+      </c>
       <c r="C45">
+        <v>28211000.0</v>
+      </c>
+      <c r="D45">
         <v>32643000.0</v>
       </c>
-      <c r="D45">
+      <c r="E45">
         <v>32810000.0</v>
       </c>
-      <c r="E45">
+      <c r="F45">
         <v>32943000.0</v>
       </c>
-      <c r="F45">
+      <c r="G45">
         <v>32872000.0</v>
       </c>
-      <c r="G45">
+      <c r="H45">
         <v>30562000.0</v>
       </c>
-      <c r="H45">
+      <c r="I45">
         <v>30790000.0</v>
       </c>
-      <c r="I45">
+      <c r="J45">
         <v>31297000.0</v>
       </c>
-      <c r="J45">
+      <c r="K45">
         <v>29134000.0</v>
       </c>
-      <c r="K45">
+      <c r="L45">
         <v>47470000.0</v>
       </c>
-      <c r="L45">
+      <c r="M45">
         <v>47286000.0</v>
       </c>
-      <c r="M45">
+      <c r="N45">
         <v>10628000.0</v>
       </c>
-      <c r="N45">
+      <c r="O45">
         <v>11256000.0</v>
       </c>
-      <c r="O45">
+      <c r="P45">
         <v>11640000.0</v>
       </c>
-      <c r="P45"/>
       <c r="Q45"/>
       <c r="R45"/>
       <c r="S45"/>
-      <c r="T45">
+      <c r="T45"/>
+      <c r="U45">
         <v>13417000.0</v>
       </c>
-      <c r="U45">
+      <c r="V45">
         <v>14611000.0</v>
       </c>
-      <c r="V45">
+      <c r="W45">
         <v>15060000.0</v>
       </c>
-      <c r="W45">
+      <c r="X45">
         <v>14286000.0</v>
       </c>
-      <c r="X45">
+      <c r="Y45">
         <v>20452000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>17424000.0</v>
       </c>
       <c r="Z45">
         <v>17424000.0</v>
       </c>
       <c r="AA45">
+        <v>17424000.0</v>
+      </c>
+      <c r="AB45">
         <v>16810000.0</v>
       </c>
-      <c r="AB45">
+      <c r="AC45">
         <v>18524000.0</v>
       </c>
-      <c r="AC45">
+      <c r="AD45">
         <v>20452000.0</v>
       </c>
-      <c r="AD45">
+      <c r="AE45">
         <v>17424000.0</v>
       </c>
-      <c r="AE45"/>
       <c r="AF45"/>
       <c r="AG45"/>
-      <c r="AH45">
+      <c r="AH45"/>
+      <c r="AI45">
         <v>14091000.0</v>
       </c>
-      <c r="AI45">
+      <c r="AJ45">
         <v>13264000.0</v>
       </c>
-      <c r="AJ45">
+      <c r="AK45">
         <v>14419000.0</v>
       </c>
-      <c r="AK45">
+      <c r="AL45">
         <v>13763000.0</v>
       </c>
-      <c r="AL45">
+      <c r="AM45">
         <v>13786000.0</v>
       </c>
-      <c r="AM45">
+      <c r="AN45">
         <v>13757000.0</v>
       </c>
-      <c r="AN45">
+      <c r="AO45">
         <v>13000000.0</v>
       </c>
-      <c r="AO45">
+      <c r="AP45">
         <v>12100000.0</v>
       </c>
-      <c r="AP45">
+      <c r="AQ45">
         <v>9500000.0</v>
       </c>
-      <c r="AQ45">
+      <c r="AR45">
         <v>8400000.0</v>
       </c>
-      <c r="AR45">
+      <c r="AS45">
         <v>7200000.0</v>
       </c>
-      <c r="AS45">
+      <c r="AT45">
         <v>6400000.0</v>
       </c>
-      <c r="AT45">
+      <c r="AU45">
         <v>5400000.0</v>
       </c>
-      <c r="AU45">
+      <c r="AV45">
         <v>5100000.0</v>
       </c>
-      <c r="AV45">
+      <c r="AW45">
         <v>4700000.0</v>
       </c>
-      <c r="AW45">
+      <c r="AX45">
         <v>4300000.0</v>
       </c>
-      <c r="AX45">
+      <c r="AY45">
         <v>4100000.0</v>
       </c>
-      <c r="AY45">
+      <c r="AZ45">
         <v>3800000.0</v>
       </c>
-      <c r="AZ45">
+      <c r="BA45">
         <v>3000000.0</v>
       </c>
-      <c r="BA45">
+      <c r="BB45">
         <v>1200000.0</v>
       </c>
-      <c r="BB45">
+      <c r="BC45">
         <v>1100000.0</v>
       </c>
-      <c r="BC45">
+      <c r="BD45">
         <v>1000000.0</v>
       </c>
-      <c r="BD45">
+      <c r="BE45">
         <v>900000.0</v>
       </c>
-      <c r="BE45">
+      <c r="BF45">
         <v>800000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>900000.0</v>
       </c>
       <c r="BG45">
         <v>900000.0</v>
       </c>
       <c r="BH45">
+        <v>900000.0</v>
+      </c>
+      <c r="BI45">
         <v>700000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>800000.0</v>
       </c>
       <c r="BJ45">
         <v>800000.0</v>
       </c>
       <c r="BK45">
-        <v>900000.0</v>
+        <v>800000.0</v>
       </c>
       <c r="BL45">
         <v>900000.0</v>
       </c>
       <c r="BM45">
-        <v>1000000.0</v>
+        <v>900000.0</v>
       </c>
       <c r="BN45">
         <v>1000000.0</v>
       </c>
       <c r="BO45">
+        <v>1000000.0</v>
+      </c>
+      <c r="BP45">
         <v>1200000.0</v>
       </c>
-      <c r="BP45">
+      <c r="BQ45">
         <v>1300000.0</v>
       </c>
-      <c r="BQ45">
+      <c r="BR45">
         <v>1400000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>1500000.0</v>
       </c>
       <c r="BS45">
         <v>1500000.0</v>
       </c>
       <c r="BT45">
+        <v>1500000.0</v>
+      </c>
+      <c r="BU45">
         <v>1600000.0</v>
       </c>
-      <c r="BU45">
+      <c r="BV45">
         <v>1452436000.0</v>
       </c>
-      <c r="BV45"/>
       <c r="BW45"/>
       <c r="BX45"/>
       <c r="BY45"/>
+      <c r="BZ45"/>
     </row>
-    <row r="46" spans="1:77">
+    <row r="46" spans="1:78">
       <c r="A46" t="s">
         <v>65</v>
       </c>
       <c r="B46">
+        <v>4756000.0</v>
+      </c>
+      <c r="C46">
         <v>4713000.0</v>
       </c>
-      <c r="C46">
+      <c r="D46">
         <v>9671000.0</v>
       </c>
-      <c r="D46">
+      <c r="E46">
         <v>10377000.0</v>
       </c>
-      <c r="E46">
+      <c r="F46">
         <v>11072000.0</v>
       </c>
-      <c r="F46">
+      <c r="G46">
         <v>11550000.0</v>
       </c>
-      <c r="G46">
+      <c r="H46">
         <v>9294000.0</v>
       </c>
-      <c r="H46">
+      <c r="I46">
         <v>9997000.0</v>
       </c>
-      <c r="I46">
+      <c r="J46">
         <v>10839000.0</v>
       </c>
-      <c r="J46">
+      <c r="K46">
         <v>9106000.0</v>
       </c>
-      <c r="K46">
+      <c r="L46">
         <v>9535000.0</v>
       </c>
-      <c r="L46">
+      <c r="M46">
         <v>10003000.0</v>
       </c>
-      <c r="M46">
+      <c r="N46">
         <v>10628000.0</v>
       </c>
-      <c r="N46">
+      <c r="O46">
         <v>11256000.0</v>
       </c>
-      <c r="O46">
+      <c r="P46">
         <v>11640000.0</v>
       </c>
-      <c r="P46">
+      <c r="Q46">
         <v>12377000.0</v>
       </c>
-      <c r="Q46">
+      <c r="R46">
         <v>13123000.0</v>
       </c>
-      <c r="R46">
+      <c r="S46">
         <v>13861000.0</v>
       </c>
-      <c r="S46">
+      <c r="T46">
         <v>12755000.0</v>
       </c>
-      <c r="T46">
+      <c r="U46">
         <v>13417000.0</v>
       </c>
-      <c r="U46">
+      <c r="V46">
         <v>14611000.0</v>
       </c>
-      <c r="V46">
+      <c r="W46">
         <v>15060000.0</v>
       </c>
-      <c r="W46">
+      <c r="X46">
         <v>14286000.0</v>
       </c>
-      <c r="X46">
+      <c r="Y46">
         <v>13731000.0</v>
       </c>
-      <c r="Y46"/>
-      <c r="Z46">
+      <c r="Z46"/>
+      <c r="AA46">
         <v>17424000.0</v>
       </c>
-      <c r="AA46"/>
       <c r="AB46"/>
       <c r="AC46"/>
       <c r="AD46"/>
       <c r="AE46"/>
       <c r="AF46"/>
       <c r="AG46"/>
-      <c r="AH46">
+      <c r="AH46"/>
+      <c r="AI46">
         <v>14091000.0</v>
       </c>
-      <c r="AI46">
+      <c r="AJ46">
         <v>13264000.0</v>
       </c>
-      <c r="AJ46">
+      <c r="AK46">
         <v>14419000.0</v>
       </c>
-      <c r="AK46">
+      <c r="AL46">
         <v>13763000.0</v>
       </c>
-      <c r="AL46">
+      <c r="AM46">
         <v>13786000.0</v>
       </c>
-      <c r="AM46">
+      <c r="AN46">
         <v>13757000.0</v>
       </c>
-      <c r="AN46">
+      <c r="AO46">
         <v>13049000.0</v>
       </c>
-      <c r="AO46">
+      <c r="AP46">
         <v>12123000.0</v>
       </c>
-      <c r="AP46">
+      <c r="AQ46">
         <v>9475000.0</v>
       </c>
-      <c r="AQ46">
+      <c r="AR46">
         <v>8376000.0</v>
       </c>
-      <c r="AR46">
+      <c r="AS46">
         <v>7184000.0</v>
       </c>
-      <c r="AS46">
+      <c r="AT46">
         <v>6440000.0</v>
       </c>
-      <c r="AT46">
+      <c r="AU46">
         <v>5447000.0</v>
       </c>
-      <c r="AU46">
+      <c r="AV46">
         <v>5052209.0</v>
       </c>
-      <c r="AV46">
+      <c r="AW46">
         <v>4680476.0</v>
       </c>
-      <c r="AW46">
+      <c r="AX46">
         <v>4288743.0</v>
       </c>
-      <c r="AX46">
+      <c r="AY46">
         <v>4086106.0</v>
       </c>
-      <c r="AY46">
+      <c r="AZ46">
         <v>3761633.0</v>
       </c>
-      <c r="AZ46">
+      <c r="BA46">
         <v>2990746.0</v>
       </c>
-      <c r="BA46">
+      <c r="BB46">
         <v>1153667.0</v>
       </c>
-      <c r="BB46">
+      <c r="BC46">
         <v>1071625.0</v>
       </c>
-      <c r="BC46">
+      <c r="BD46">
         <v>999866.0</v>
       </c>
-      <c r="BD46">
+      <c r="BE46">
         <v>948720.0</v>
       </c>
-      <c r="BE46">
+      <c r="BF46">
         <v>805817.0</v>
       </c>
-      <c r="BF46">
+      <c r="BG46">
         <v>869411.0</v>
       </c>
-      <c r="BG46">
+      <c r="BH46">
         <v>916871.0</v>
       </c>
-      <c r="BH46">
+      <c r="BI46">
         <v>741387.0</v>
       </c>
-      <c r="BI46">
+      <c r="BJ46">
         <v>825569.0</v>
       </c>
-      <c r="BJ46">
+      <c r="BK46">
         <v>756956.0</v>
       </c>
-      <c r="BK46">
+      <c r="BL46">
         <v>861189.0</v>
       </c>
-      <c r="BL46">
+      <c r="BM46">
         <v>946704.0</v>
       </c>
-      <c r="BM46">
+      <c r="BN46">
         <v>954260.0</v>
       </c>
-      <c r="BN46"/>
-      <c r="BO46">
+      <c r="BO46"/>
+      <c r="BP46">
         <v>1159250.0</v>
       </c>
-      <c r="BP46">
+      <c r="BQ46">
         <v>1268065.0</v>
       </c>
-      <c r="BQ46">
+      <c r="BR46">
         <v>1375896.0</v>
       </c>
-      <c r="BR46">
+      <c r="BS46">
         <v>1470489.0</v>
       </c>
-      <c r="BS46">
+      <c r="BT46">
         <v>1548131.0</v>
       </c>
-      <c r="BT46">
+      <c r="BU46">
         <v>1582818.0</v>
       </c>
-      <c r="BU46">
+      <c r="BV46">
         <v>1452436000.0</v>
       </c>
-      <c r="BV46"/>
       <c r="BW46"/>
       <c r="BX46"/>
       <c r="BY46"/>
+      <c r="BZ46"/>
     </row>
-    <row r="47" spans="1:77">
+    <row r="47" spans="1:78">
       <c r="A47" t="s">
         <v>66</v>
       </c>
       <c r="B47"/>
       <c r="C47"/>
       <c r="D47"/>
       <c r="E47"/>
       <c r="F47"/>
       <c r="G47"/>
       <c r="H47"/>
       <c r="I47"/>
       <c r="J47"/>
       <c r="K47"/>
       <c r="L47"/>
-      <c r="M47">
+      <c r="M47"/>
+      <c r="N47">
         <v>10628000.0</v>
       </c>
-      <c r="N47">
+      <c r="O47">
         <v>11256000.0</v>
       </c>
-      <c r="O47">
+      <c r="P47">
         <v>11640000.0</v>
       </c>
-      <c r="P47">
+      <c r="Q47">
         <v>12377000.0</v>
       </c>
-      <c r="Q47">
+      <c r="R47">
         <v>13123000.0</v>
       </c>
-      <c r="R47">
+      <c r="S47">
         <v>13861000.0</v>
       </c>
-      <c r="S47">
+      <c r="T47">
         <v>12755000.0</v>
       </c>
-      <c r="T47">
+      <c r="U47">
         <v>13417000.0</v>
       </c>
-      <c r="U47">
+      <c r="V47">
         <v>11044000.0</v>
       </c>
-      <c r="V47">
+      <c r="W47">
         <v>11437000.0</v>
       </c>
-      <c r="W47">
+      <c r="X47">
         <v>10255000.0</v>
       </c>
-      <c r="X47">
+      <c r="Y47">
         <v>13731000.0</v>
       </c>
-      <c r="Y47">
+      <c r="Z47">
         <v>14991000.0</v>
       </c>
-      <c r="Z47">
+      <c r="AA47">
         <v>15725000.0</v>
       </c>
-      <c r="AA47">
+      <c r="AB47">
         <v>16810000.0</v>
       </c>
-      <c r="AB47">
+      <c r="AC47">
         <v>14672000.0</v>
       </c>
-      <c r="AC47">
+      <c r="AD47">
         <v>16377000.0</v>
       </c>
-      <c r="AD47">
+      <c r="AE47">
         <v>17424000.0</v>
       </c>
-      <c r="AE47"/>
       <c r="AF47"/>
       <c r="AG47"/>
       <c r="AH47"/>
-      <c r="AI47">
+      <c r="AI47"/>
+      <c r="AJ47">
         <v>13264000.0</v>
       </c>
-      <c r="AJ47">
+      <c r="AK47">
         <v>14419000.0</v>
       </c>
-      <c r="AK47">
+      <c r="AL47">
         <v>13763000.0</v>
       </c>
-      <c r="AL47">
+      <c r="AM47">
         <v>13786000.0</v>
       </c>
-      <c r="AM47">
+      <c r="AN47">
         <v>13757000.0</v>
       </c>
-      <c r="AN47">
+      <c r="AO47">
         <v>13049000.0</v>
       </c>
-      <c r="AO47">
+      <c r="AP47">
         <v>12123000.0</v>
       </c>
-      <c r="AP47">
+      <c r="AQ47">
         <v>9475000.0</v>
       </c>
-      <c r="AQ47">
+      <c r="AR47">
         <v>8376000.0</v>
       </c>
-      <c r="AR47">
+      <c r="AS47">
         <v>7184000.0</v>
       </c>
-      <c r="AS47">
+      <c r="AT47">
         <v>6440000.0</v>
       </c>
-      <c r="AT47">
+      <c r="AU47">
         <v>5447000.0</v>
       </c>
-      <c r="AU47">
+      <c r="AV47">
         <v>5052209.0</v>
       </c>
-      <c r="AV47">
+      <c r="AW47">
         <v>4680476.0</v>
       </c>
-      <c r="AW47">
+      <c r="AX47">
         <v>4288743.0</v>
       </c>
-      <c r="AX47">
+      <c r="AY47">
         <v>4086106.0</v>
       </c>
-      <c r="AY47">
+      <c r="AZ47">
         <v>3761633.0</v>
       </c>
-      <c r="AZ47">
+      <c r="BA47">
         <v>2990746.0</v>
       </c>
-      <c r="BA47">
+      <c r="BB47">
         <v>1153667.0</v>
       </c>
-      <c r="BB47">
+      <c r="BC47">
         <v>1071625.0</v>
       </c>
-      <c r="BC47">
+      <c r="BD47">
         <v>999866.0</v>
       </c>
-      <c r="BD47">
+      <c r="BE47">
         <v>948720.0</v>
       </c>
-      <c r="BE47">
+      <c r="BF47">
         <v>805817.0</v>
       </c>
-      <c r="BF47">
+      <c r="BG47">
         <v>869411.0</v>
       </c>
-      <c r="BG47">
+      <c r="BH47">
         <v>916871.0</v>
       </c>
-      <c r="BH47">
+      <c r="BI47">
         <v>741387.0</v>
       </c>
-      <c r="BI47">
+      <c r="BJ47">
         <v>826000.0</v>
       </c>
-      <c r="BJ47"/>
       <c r="BK47"/>
       <c r="BL47"/>
       <c r="BM47"/>
       <c r="BN47"/>
       <c r="BO47"/>
       <c r="BP47"/>
       <c r="BQ47"/>
       <c r="BR47"/>
       <c r="BS47"/>
       <c r="BT47"/>
       <c r="BU47"/>
       <c r="BV47"/>
       <c r="BW47"/>
       <c r="BX47"/>
       <c r="BY47"/>
+      <c r="BZ47"/>
     </row>
-    <row r="48" spans="1:77">
+    <row r="48" spans="1:78">
       <c r="A48" t="s">
         <v>67</v>
       </c>
       <c r="B48">
+        <v>-53541000.0</v>
+      </c>
+      <c r="C48">
         <v>-42681000.0</v>
       </c>
-      <c r="C48">
+      <c r="D48">
         <v>-57872000.0</v>
       </c>
-      <c r="D48">
+      <c r="E48">
         <v>-74620000.0</v>
       </c>
-      <c r="E48">
+      <c r="F48">
         <v>-84236000.0</v>
       </c>
-      <c r="F48">
+      <c r="G48">
         <v>-91259000.0</v>
       </c>
-      <c r="G48">
+      <c r="H48">
         <v>-98697000.0</v>
       </c>
-      <c r="H48">
+      <c r="I48">
         <v>-106792000.0</v>
       </c>
-      <c r="I48">
+      <c r="J48">
         <v>-124417000.0</v>
       </c>
-      <c r="J48">
+      <c r="K48">
         <v>-133678000.0</v>
       </c>
-      <c r="K48">
+      <c r="L48">
         <v>-187155000.0</v>
       </c>
-      <c r="L48">
+      <c r="M48">
         <v>-195689000.0</v>
       </c>
-      <c r="M48">
+      <c r="N48">
         <v>-196889000.0</v>
       </c>
-      <c r="N48">
+      <c r="O48">
         <v>-17988000.0</v>
       </c>
-      <c r="O48">
+      <c r="P48">
         <v>-191492000.0</v>
       </c>
-      <c r="P48">
+      <c r="Q48">
         <v>-183066000.0</v>
       </c>
-      <c r="Q48">
+      <c r="R48">
         <v>-172198000.0</v>
       </c>
-      <c r="R48">
+      <c r="S48">
         <v>-161709000.0</v>
       </c>
-      <c r="S48">
+      <c r="T48">
         <v>-163924000.0</v>
       </c>
-      <c r="T48">
+      <c r="U48">
         <v>-161585000.0</v>
       </c>
-      <c r="U48">
+      <c r="V48">
         <v>-159806000.0</v>
       </c>
-      <c r="V48">
+      <c r="W48">
         <v>-151424000.0</v>
       </c>
-      <c r="W48">
+      <c r="X48">
         <v>-134844000.0</v>
       </c>
-      <c r="X48">
+      <c r="Y48">
         <v>-115427000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>-76560000.0</v>
       </c>
       <c r="Z48">
         <v>-76560000.0</v>
       </c>
       <c r="AA48">
+        <v>-76560000.0</v>
+      </c>
+      <c r="AB48">
         <v>-94664000.0</v>
       </c>
-      <c r="AB48">
+      <c r="AC48">
         <v>-107043000.0</v>
       </c>
-      <c r="AC48">
+      <c r="AD48">
         <v>-89833000.0</v>
       </c>
-      <c r="AD48">
+      <c r="AE48">
         <v>-76560000.0</v>
       </c>
-      <c r="AE48"/>
       <c r="AF48"/>
       <c r="AG48"/>
-      <c r="AH48">
+      <c r="AH48"/>
+      <c r="AI48">
         <v>-46581000.0</v>
       </c>
-      <c r="AI48">
+      <c r="AJ48">
         <v>3698000.0</v>
       </c>
-      <c r="AJ48">
+      <c r="AK48">
         <v>-13759000.0</v>
       </c>
-      <c r="AK48">
+      <c r="AL48">
         <v>-21828000.0</v>
       </c>
-      <c r="AL48">
+      <c r="AM48">
         <v>-26155000.0</v>
       </c>
-      <c r="AM48">
+      <c r="AN48">
         <v>-31637000.0</v>
       </c>
-      <c r="AN48">
+      <c r="AO48">
         <v>-34958000.0</v>
       </c>
-      <c r="AO48">
+      <c r="AP48">
         <v>-36933000.0</v>
       </c>
-      <c r="AP48">
+      <c r="AQ48">
         <v>-38129000.0</v>
       </c>
-      <c r="AQ48">
+      <c r="AR48">
         <v>-51507000.0</v>
       </c>
-      <c r="AR48">
+      <c r="AS48">
         <v>-58058000.0</v>
       </c>
-      <c r="AS48">
+      <c r="AT48">
         <v>-63488000.0</v>
       </c>
-      <c r="AT48">
+      <c r="AU48">
         <v>-67575000.0</v>
       </c>
-      <c r="AU48">
+      <c r="AV48">
         <v>-71408101.0</v>
       </c>
-      <c r="AV48">
+      <c r="AW48">
         <v>-75107806.0</v>
       </c>
-      <c r="AW48">
+      <c r="AX48">
         <v>-74717647.0</v>
       </c>
-      <c r="AX48">
+      <c r="AY48">
         <v>-73795575.0</v>
       </c>
-      <c r="AY48">
+      <c r="AZ48">
         <v>-72368637.0</v>
       </c>
-      <c r="AZ48">
+      <c r="BA48">
         <v>-72061519.0</v>
       </c>
-      <c r="BA48">
+      <c r="BB48">
         <v>-71304130.0</v>
       </c>
-      <c r="BB48">
+      <c r="BC48">
         <v>-69683722.0</v>
       </c>
-      <c r="BC48">
+      <c r="BD48">
         <v>-68078438.0</v>
       </c>
-      <c r="BD48">
+      <c r="BE48">
         <v>-63859067.0</v>
       </c>
-      <c r="BE48">
+      <c r="BF48">
         <v>-63114998.0</v>
       </c>
-      <c r="BF48">
+      <c r="BG48">
         <v>-62021346.0</v>
       </c>
-      <c r="BG48">
+      <c r="BH48">
         <v>-59444151.0</v>
       </c>
-      <c r="BH48">
+      <c r="BI48">
         <v>-57678427.0</v>
       </c>
-      <c r="BI48">
+      <c r="BJ48">
         <v>-55174922.0</v>
       </c>
-      <c r="BJ48">
+      <c r="BK48">
         <v>-51827360.0</v>
       </c>
-      <c r="BK48">
+      <c r="BL48">
         <v>-49100703.0</v>
       </c>
-      <c r="BL48">
+      <c r="BM48">
         <v>-46246261.0</v>
       </c>
-      <c r="BM48">
+      <c r="BN48">
         <v>-43549692.0</v>
       </c>
-      <c r="BN48">
+      <c r="BO48">
         <v>-40400000.0</v>
       </c>
-      <c r="BO48">
+      <c r="BP48">
         <v>-38196058.0</v>
       </c>
-      <c r="BP48">
+      <c r="BQ48">
         <v>-33709481.0</v>
       </c>
-      <c r="BQ48">
+      <c r="BR48">
         <v>-32111938.0</v>
       </c>
-      <c r="BR48">
+      <c r="BS48">
         <v>-29239954.0</v>
       </c>
-      <c r="BS48">
+      <c r="BT48">
         <v>-26195899.0</v>
       </c>
-      <c r="BT48">
+      <c r="BU48">
         <v>-21185726.0</v>
       </c>
-      <c r="BU48"/>
-      <c r="BV48">
+      <c r="BV48"/>
+      <c r="BW48">
         <v>-1476464.0</v>
       </c>
-      <c r="BW48">
+      <c r="BX48">
         <v>-1468384.0</v>
       </c>
-      <c r="BX48">
+      <c r="BY48">
         <v>-1462738.0</v>
       </c>
-      <c r="BY48">
+      <c r="BZ48">
         <v>-1453763.0</v>
       </c>
     </row>
-    <row r="49" spans="1:77">
+    <row r="49" spans="1:78">
       <c r="A49" t="s">
         <v>68</v>
       </c>
       <c r="B49"/>
       <c r="C49"/>
       <c r="D49"/>
       <c r="E49"/>
       <c r="F49"/>
       <c r="G49"/>
       <c r="H49"/>
       <c r="I49"/>
       <c r="J49"/>
       <c r="K49"/>
-      <c r="L49">
+      <c r="L49"/>
+      <c r="M49">
         <v>-195689000.0</v>
       </c>
-      <c r="M49">
+      <c r="N49">
         <v>-196889000.0</v>
       </c>
-      <c r="N49"/>
-      <c r="O49">
+      <c r="O49"/>
+      <c r="P49">
         <v>-191492000.0</v>
       </c>
-      <c r="P49">
+      <c r="Q49">
         <v>-183066000.0</v>
       </c>
-      <c r="Q49">
+      <c r="R49">
         <v>-172198000.0</v>
       </c>
-      <c r="R49">
+      <c r="S49">
         <v>-161709000.0</v>
       </c>
-      <c r="S49">
+      <c r="T49">
         <v>-163924000.0</v>
       </c>
-      <c r="T49">
+      <c r="U49">
         <v>-161585000.0</v>
       </c>
-      <c r="U49">
+      <c r="V49">
         <v>-159806000.0</v>
       </c>
-      <c r="V49">
+      <c r="W49">
         <v>-151424000.0</v>
       </c>
-      <c r="W49">
+      <c r="X49">
         <v>-134844000.0</v>
       </c>
-      <c r="X49">
+      <c r="Y49">
         <v>-115427000.0</v>
       </c>
-      <c r="Y49">
+      <c r="Z49">
         <v>-106961000.0</v>
       </c>
-      <c r="Z49">
+      <c r="AA49">
         <v>-102140000.0</v>
       </c>
-      <c r="AA49">
+      <c r="AB49">
         <v>-94664000.0</v>
       </c>
-      <c r="AB49">
+      <c r="AC49">
         <v>-107043000.0</v>
       </c>
-      <c r="AC49">
+      <c r="AD49">
         <v>-89833000.0</v>
       </c>
-      <c r="AD49">
+      <c r="AE49">
         <v>-76560000.0</v>
       </c>
-      <c r="AE49"/>
       <c r="AF49"/>
       <c r="AG49"/>
       <c r="AH49"/>
-      <c r="AI49">
+      <c r="AI49"/>
+      <c r="AJ49">
         <v>3698000.0</v>
       </c>
-      <c r="AJ49">
+      <c r="AK49">
         <v>-13759000.0</v>
       </c>
-      <c r="AK49">
+      <c r="AL49">
         <v>-21828000.0</v>
       </c>
-      <c r="AL49">
+      <c r="AM49">
         <v>-26155000.0</v>
       </c>
-      <c r="AM49">
+      <c r="AN49">
         <v>-31637000.0</v>
       </c>
-      <c r="AN49">
+      <c r="AO49">
         <v>-34958000.0</v>
       </c>
-      <c r="AO49">
+      <c r="AP49">
         <v>-36933000.0</v>
       </c>
-      <c r="AP49">
+      <c r="AQ49">
         <v>-38129000.0</v>
       </c>
-      <c r="AQ49">
+      <c r="AR49">
         <v>-51507000.0</v>
       </c>
-      <c r="AR49">
+      <c r="AS49">
         <v>-58058000.0</v>
       </c>
-      <c r="AS49">
+      <c r="AT49">
         <v>-63488000.0</v>
       </c>
-      <c r="AT49">
+      <c r="AU49">
         <v>-67575000.0</v>
       </c>
-      <c r="AU49">
+      <c r="AV49">
         <v>-71408101.0</v>
       </c>
-      <c r="AV49">
+      <c r="AW49">
         <v>-75107806.0</v>
       </c>
-      <c r="AW49">
+      <c r="AX49">
         <v>-74717647.0</v>
       </c>
-      <c r="AX49">
+      <c r="AY49">
         <v>-73795575.0</v>
       </c>
-      <c r="AY49">
+      <c r="AZ49">
         <v>-72368637.0</v>
       </c>
-      <c r="AZ49">
+      <c r="BA49">
         <v>-72061519.0</v>
       </c>
-      <c r="BA49">
+      <c r="BB49">
         <v>-71304130.0</v>
       </c>
-      <c r="BB49">
+      <c r="BC49">
         <v>-69683722.0</v>
       </c>
-      <c r="BC49">
+      <c r="BD49">
         <v>-68078438.0</v>
       </c>
-      <c r="BD49">
+      <c r="BE49">
         <v>-63859067.0</v>
       </c>
-      <c r="BE49">
+      <c r="BF49">
         <v>-63114998.0</v>
       </c>
-      <c r="BF49">
+      <c r="BG49">
         <v>-62021346.0</v>
       </c>
-      <c r="BG49">
+      <c r="BH49">
         <v>-59444151.0</v>
       </c>
-      <c r="BH49">
+      <c r="BI49">
         <v>-57678427.0</v>
       </c>
-      <c r="BI49"/>
       <c r="BJ49"/>
       <c r="BK49"/>
       <c r="BL49"/>
       <c r="BM49"/>
       <c r="BN49"/>
       <c r="BO49"/>
       <c r="BP49"/>
       <c r="BQ49"/>
       <c r="BR49"/>
       <c r="BS49"/>
       <c r="BT49"/>
       <c r="BU49"/>
       <c r="BV49"/>
       <c r="BW49"/>
       <c r="BX49"/>
       <c r="BY49"/>
+      <c r="BZ49"/>
     </row>
-    <row r="50" spans="1:77">
+    <row r="50" spans="1:78">
       <c r="A50" t="s">
         <v>69</v>
       </c>
-      <c r="B50"/>
+      <c r="B50">
+        <v>1500000.0</v>
+      </c>
       <c r="C50">
+        <v>1500000.0</v>
+      </c>
+      <c r="D50">
         <v>1375000.0</v>
       </c>
-      <c r="D50">
+      <c r="E50">
         <v>1250000.0</v>
       </c>
-      <c r="E50">
+      <c r="F50">
         <v>1125000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>1000000.0</v>
       </c>
       <c r="G50">
         <v>1000000.0</v>
       </c>
       <c r="H50">
         <v>1000000.0</v>
       </c>
       <c r="I50">
         <v>1000000.0</v>
       </c>
       <c r="J50">
         <v>1000000.0</v>
       </c>
-      <c r="K50"/>
+      <c r="K50">
+        <v>1000000.0</v>
+      </c>
       <c r="L50"/>
       <c r="M50"/>
       <c r="N50"/>
       <c r="O50"/>
       <c r="P50"/>
       <c r="Q50"/>
       <c r="R50"/>
       <c r="S50"/>
       <c r="T50"/>
       <c r="U50"/>
       <c r="V50"/>
       <c r="W50"/>
-      <c r="X50">
-[...1 lines deleted...]
-      </c>
+      <c r="X50"/>
       <c r="Y50">
         <v>3750000.0</v>
       </c>
       <c r="Z50">
         <v>3750000.0</v>
       </c>
       <c r="AA50">
         <v>3750000.0</v>
       </c>
       <c r="AB50">
         <v>3750000.0</v>
       </c>
-      <c r="AC50"/>
+      <c r="AC50">
+        <v>3750000.0</v>
+      </c>
       <c r="AD50"/>
       <c r="AE50"/>
       <c r="AF50"/>
       <c r="AG50"/>
       <c r="AH50"/>
-      <c r="AI50">
+      <c r="AI50"/>
+      <c r="AJ50">
         <v>8600.0</v>
       </c>
-      <c r="AJ50">
+      <c r="AK50">
         <v>15000.0</v>
       </c>
-      <c r="AK50">
+      <c r="AL50">
         <v>21000.0</v>
       </c>
-      <c r="AL50">
+      <c r="AM50">
         <v>31000.0</v>
       </c>
-      <c r="AM50"/>
       <c r="AN50"/>
       <c r="AO50"/>
       <c r="AP50"/>
       <c r="AQ50"/>
       <c r="AR50"/>
       <c r="AS50"/>
       <c r="AT50"/>
       <c r="AU50"/>
       <c r="AV50"/>
       <c r="AW50"/>
       <c r="AX50"/>
       <c r="AY50"/>
       <c r="AZ50"/>
       <c r="BA50"/>
       <c r="BB50"/>
       <c r="BC50"/>
       <c r="BD50"/>
       <c r="BE50"/>
       <c r="BF50"/>
       <c r="BG50"/>
       <c r="BH50"/>
       <c r="BI50"/>
       <c r="BJ50"/>
       <c r="BK50"/>
       <c r="BL50"/>
       <c r="BM50"/>
       <c r="BN50"/>
       <c r="BO50"/>
       <c r="BP50"/>
       <c r="BQ50"/>
       <c r="BR50"/>
       <c r="BS50"/>
       <c r="BT50"/>
       <c r="BU50"/>
       <c r="BV50"/>
       <c r="BW50"/>
       <c r="BX50"/>
       <c r="BY50"/>
+      <c r="BZ50"/>
     </row>
-    <row r="51" spans="1:77">
+    <row r="51" spans="1:78">
       <c r="A51" t="s">
         <v>70</v>
       </c>
       <c r="B51">
-        <v>1500000.0</v>
+        <v>17594000.0</v>
       </c>
       <c r="C51">
+        <v>22532000.0</v>
+      </c>
+      <c r="D51">
         <v>18214000.0</v>
       </c>
-      <c r="D51">
+      <c r="E51">
         <v>18461000.0</v>
       </c>
-      <c r="E51">
+      <c r="F51">
         <v>18658000.0</v>
       </c>
-      <c r="F51">
+      <c r="G51">
         <v>24842000.0</v>
       </c>
-      <c r="G51">
+      <c r="H51">
         <v>19018000.0</v>
       </c>
-      <c r="H51">
+      <c r="I51">
         <v>19249000.0</v>
       </c>
-      <c r="I51">
+      <c r="J51">
         <v>19453000.0</v>
       </c>
-      <c r="J51">
+      <c r="K51">
         <v>48099000.0</v>
       </c>
-      <c r="K51">
+      <c r="L51">
         <v>48966000.0</v>
       </c>
-      <c r="L51">
+      <c r="M51">
         <v>50901000.0</v>
       </c>
-      <c r="M51">
+      <c r="N51">
         <v>50508000.0</v>
       </c>
-      <c r="N51">
+      <c r="O51">
         <v>48594000.0</v>
       </c>
-      <c r="O51">
+      <c r="P51">
         <v>55928000.0</v>
       </c>
-      <c r="P51">
+      <c r="Q51">
         <v>48356000.0</v>
       </c>
-      <c r="Q51">
+      <c r="R51">
         <v>48239000.0</v>
       </c>
-      <c r="R51">
+      <c r="S51">
         <v>53293000.0</v>
       </c>
-      <c r="S51">
+      <c r="T51">
         <v>48015000.0</v>
       </c>
-      <c r="T51">
+      <c r="U51">
         <v>47905000.0</v>
       </c>
-      <c r="U51">
+      <c r="V51">
         <v>51828000.0</v>
       </c>
-      <c r="V51">
+      <c r="W51">
         <v>51833000.0</v>
       </c>
-      <c r="W51">
+      <c r="X51">
         <v>47627000.0</v>
       </c>
-      <c r="X51">
+      <c r="Y51">
         <v>68737000.0</v>
       </c>
-      <c r="Y51">
+      <c r="Z51">
         <v>2046000.0</v>
       </c>
-      <c r="Z51">
+      <c r="AA51">
         <v>65656000.0</v>
       </c>
-      <c r="AA51">
+      <c r="AB51">
         <v>65924000.0</v>
       </c>
-      <c r="AB51">
+      <c r="AC51">
         <v>66821000.0</v>
       </c>
-      <c r="AC51"/>
-      <c r="AD51">
+      <c r="AD51"/>
+      <c r="AE51">
         <v>2046000.0</v>
       </c>
-      <c r="AE51"/>
       <c r="AF51"/>
       <c r="AG51"/>
       <c r="AH51"/>
-      <c r="AI51">
+      <c r="AI51"/>
+      <c r="AJ51">
         <v>9000.0</v>
       </c>
-      <c r="AJ51">
+      <c r="AK51">
         <v>15000.0</v>
       </c>
-      <c r="AK51">
+      <c r="AL51">
         <v>21000.0</v>
       </c>
-      <c r="AL51">
+      <c r="AM51">
         <v>31000.0</v>
       </c>
-      <c r="AM51">
+      <c r="AN51">
         <v>41000.0</v>
       </c>
-      <c r="AN51">
+      <c r="AO51">
         <v>72000.0</v>
       </c>
-      <c r="AO51">
+      <c r="AP51">
         <v>103000.0</v>
       </c>
-      <c r="AP51"/>
-      <c r="AQ51">
+      <c r="AQ51"/>
+      <c r="AR51">
         <v>163000.0</v>
       </c>
-      <c r="AR51">
+      <c r="AS51">
         <v>192000.0</v>
       </c>
-      <c r="AS51">
+      <c r="AT51">
         <v>221000.0</v>
       </c>
-      <c r="AT51"/>
-      <c r="AU51">
+      <c r="AU51"/>
+      <c r="AV51">
         <v>162617.0</v>
       </c>
-      <c r="AV51"/>
       <c r="AW51"/>
       <c r="AX51"/>
       <c r="AY51"/>
       <c r="AZ51"/>
-      <c r="BA51">
+      <c r="BA51"/>
+      <c r="BB51">
         <v>138164.0</v>
       </c>
-      <c r="BB51">
+      <c r="BC51">
         <v>4012442.0</v>
       </c>
-      <c r="BC51">
+      <c r="BD51">
         <v>4667386.0</v>
       </c>
-      <c r="BD51">
+      <c r="BE51">
         <v>5285712.0</v>
       </c>
-      <c r="BE51">
+      <c r="BF51">
         <v>4798160.0</v>
       </c>
-      <c r="BF51">
+      <c r="BG51">
         <v>4040567.0</v>
       </c>
-      <c r="BG51">
+      <c r="BH51">
         <v>2347158.0</v>
       </c>
-      <c r="BH51">
+      <c r="BI51">
         <v>2253330.0</v>
       </c>
-      <c r="BI51">
+      <c r="BJ51">
         <v>1115970.0</v>
       </c>
-      <c r="BJ51">
+      <c r="BK51">
         <v>403432.0</v>
       </c>
-      <c r="BK51"/>
       <c r="BL51"/>
-      <c r="BM51">
-[...1 lines deleted...]
-      </c>
+      <c r="BM51"/>
       <c r="BN51">
         <v>3000000.0</v>
       </c>
       <c r="BO51">
+        <v>3000000.0</v>
+      </c>
+      <c r="BP51">
         <v>3284300.0</v>
       </c>
-      <c r="BP51">
+      <c r="BQ51">
         <v>2841147.0</v>
       </c>
-      <c r="BQ51"/>
       <c r="BR51"/>
       <c r="BS51"/>
-      <c r="BT51">
+      <c r="BT51"/>
+      <c r="BU51">
+        <v>948478.0</v>
+      </c>
+      <c r="BV51">
         <v>948478000.0</v>
       </c>
-      <c r="BU51">
-[...2 lines deleted...]
-      <c r="BV51">
+      <c r="BW51">
         <v>27500.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>25000.0</v>
       </c>
       <c r="BX51">
         <v>25000.0</v>
       </c>
       <c r="BY51">
+        <v>25000.0</v>
+      </c>
+      <c r="BZ51">
         <v>10000.0</v>
       </c>
     </row>
-    <row r="52" spans="1:77">
+    <row r="52" spans="1:78">
       <c r="A52" t="s">
         <v>71</v>
       </c>
       <c r="B52">
         <v>1500000.0</v>
       </c>
       <c r="C52">
+        <v>2820000.0</v>
+      </c>
+      <c r="D52">
         <v>1375000.0</v>
       </c>
-      <c r="D52">
+      <c r="E52">
         <v>1250000.0</v>
       </c>
-      <c r="E52">
+      <c r="F52">
         <v>1125000.0</v>
       </c>
-      <c r="F52">
+      <c r="G52">
         <v>2307000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>1000000.0</v>
       </c>
       <c r="H52">
         <v>1000000.0</v>
       </c>
       <c r="I52">
         <v>1000000.0</v>
       </c>
       <c r="J52">
+        <v>1000000.0</v>
+      </c>
+      <c r="K52">
         <v>1548000.0</v>
       </c>
-      <c r="K52"/>
-      <c r="L52">
+      <c r="L52"/>
+      <c r="M52">
         <v>2063000.0</v>
       </c>
-      <c r="M52">
+      <c r="N52">
         <v>1794000.0</v>
       </c>
-      <c r="N52">
+      <c r="O52">
         <v>1440000.0</v>
       </c>
-      <c r="O52">
+      <c r="P52">
         <v>1962000.0</v>
       </c>
-      <c r="P52"/>
       <c r="Q52"/>
-      <c r="R52">
+      <c r="R52"/>
+      <c r="S52">
         <v>1248000.0</v>
       </c>
-      <c r="S52"/>
       <c r="T52"/>
-      <c r="U52">
+      <c r="U52"/>
+      <c r="V52">
         <v>1252000.0</v>
       </c>
-      <c r="V52">
+      <c r="W52">
         <v>1176000.0</v>
       </c>
-      <c r="W52"/>
-      <c r="X52">
+      <c r="X52"/>
+      <c r="Y52">
         <v>4970000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>3750000.0</v>
       </c>
       <c r="Z52">
         <v>3750000.0</v>
       </c>
       <c r="AA52">
         <v>3750000.0</v>
       </c>
       <c r="AB52">
         <v>3750000.0</v>
       </c>
-      <c r="AC52"/>
+      <c r="AC52">
+        <v>3750000.0</v>
+      </c>
       <c r="AD52"/>
       <c r="AE52"/>
       <c r="AF52"/>
       <c r="AG52"/>
       <c r="AH52"/>
-      <c r="AI52">
+      <c r="AI52"/>
+      <c r="AJ52">
         <v>8600.0</v>
       </c>
-      <c r="AJ52">
+      <c r="AK52">
         <v>15000.0</v>
       </c>
-      <c r="AK52">
+      <c r="AL52">
         <v>21000.0</v>
       </c>
-      <c r="AL52">
+      <c r="AM52">
         <v>31000.0</v>
       </c>
-      <c r="AM52"/>
       <c r="AN52"/>
       <c r="AO52"/>
       <c r="AP52"/>
       <c r="AQ52"/>
       <c r="AR52"/>
       <c r="AS52"/>
       <c r="AT52"/>
       <c r="AU52"/>
       <c r="AV52"/>
       <c r="AW52"/>
       <c r="AX52"/>
       <c r="AY52"/>
       <c r="AZ52"/>
       <c r="BA52"/>
       <c r="BB52"/>
-      <c r="BC52">
+      <c r="BC52"/>
+      <c r="BD52">
         <v>1173846.0</v>
       </c>
-      <c r="BD52">
+      <c r="BE52">
         <v>2042225.0</v>
       </c>
-      <c r="BE52">
+      <c r="BF52">
         <v>1778832.0</v>
       </c>
-      <c r="BF52">
+      <c r="BG52">
         <v>1295980.0</v>
       </c>
-      <c r="BG52">
+      <c r="BH52">
         <v>1078814.0</v>
       </c>
-      <c r="BH52">
+      <c r="BI52">
         <v>45540.0</v>
       </c>
-      <c r="BI52">
+      <c r="BJ52">
         <v>205140.0</v>
       </c>
-      <c r="BJ52">
+      <c r="BK52">
         <v>403432.0</v>
       </c>
-      <c r="BK52"/>
       <c r="BL52"/>
       <c r="BM52"/>
       <c r="BN52"/>
-      <c r="BO52">
+      <c r="BO52"/>
+      <c r="BP52">
         <v>369055.0</v>
       </c>
-      <c r="BP52"/>
       <c r="BQ52"/>
       <c r="BR52"/>
       <c r="BS52"/>
       <c r="BT52"/>
       <c r="BU52"/>
-      <c r="BV52">
+      <c r="BV52"/>
+      <c r="BW52">
         <v>17500.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>15000.0</v>
       </c>
       <c r="BX52">
         <v>15000.0</v>
       </c>
-      <c r="BY52"/>
+      <c r="BY52">
+        <v>15000.0</v>
+      </c>
+      <c r="BZ52"/>
     </row>
-    <row r="53" spans="1:77">
+    <row r="53" spans="1:78">
       <c r="A53" t="s">
         <v>72</v>
       </c>
       <c r="B53"/>
       <c r="C53"/>
       <c r="D53"/>
       <c r="E53"/>
       <c r="F53"/>
       <c r="G53"/>
       <c r="H53"/>
       <c r="I53"/>
       <c r="J53"/>
       <c r="K53"/>
       <c r="L53"/>
       <c r="M53"/>
       <c r="N53"/>
       <c r="O53"/>
       <c r="P53"/>
       <c r="Q53"/>
       <c r="R53"/>
       <c r="S53"/>
       <c r="T53"/>
       <c r="U53"/>
       <c r="V53"/>
       <c r="W53"/>
       <c r="X53"/>
-      <c r="Y53">
-[...1 lines deleted...]
-      </c>
+      <c r="Y53"/>
       <c r="Z53">
         <v>-43904000.0</v>
       </c>
-      <c r="AA53"/>
+      <c r="AA53">
+        <v>-43904000.0</v>
+      </c>
       <c r="AB53"/>
       <c r="AC53"/>
-      <c r="AD53">
+      <c r="AD53"/>
+      <c r="AE53">
         <v>-43904000.0</v>
       </c>
-      <c r="AE53"/>
       <c r="AF53"/>
       <c r="AG53"/>
       <c r="AH53"/>
-      <c r="AI53">
-[...1 lines deleted...]
-      </c>
+      <c r="AI53"/>
       <c r="AJ53">
         <v>0.0</v>
       </c>
       <c r="AK53">
         <v>0.0</v>
       </c>
       <c r="AL53">
         <v>0.0</v>
       </c>
       <c r="AM53">
         <v>0.0</v>
       </c>
       <c r="AN53">
         <v>0.0</v>
       </c>
       <c r="AO53">
+        <v>0.0</v>
+      </c>
+      <c r="AP53">
         <v>2500000.0</v>
       </c>
-      <c r="AP53">
+      <c r="AQ53">
         <v>3000000.0</v>
       </c>
-      <c r="AQ53">
+      <c r="AR53">
         <v>6500000.0</v>
       </c>
-      <c r="AR53">
+      <c r="AS53">
         <v>7250000.0</v>
       </c>
-      <c r="AS53">
+      <c r="AT53">
         <v>6000000.0</v>
       </c>
-      <c r="AT53">
+      <c r="AU53">
         <v>5750000.0</v>
       </c>
-      <c r="AU53">
-[...1 lines deleted...]
-      </c>
       <c r="AV53">
         <v>0.0</v>
       </c>
       <c r="AW53">
         <v>0.0</v>
       </c>
       <c r="AX53">
         <v>0.0</v>
       </c>
       <c r="AY53">
         <v>0.0</v>
       </c>
       <c r="AZ53">
         <v>0.0</v>
       </c>
       <c r="BA53">
         <v>0.0</v>
       </c>
       <c r="BB53">
         <v>0.0</v>
       </c>
       <c r="BC53">
         <v>0.0</v>
       </c>
       <c r="BD53">
         <v>0.0</v>
       </c>
       <c r="BE53">
         <v>0.0</v>
       </c>
       <c r="BF53">
         <v>0.0</v>
       </c>
       <c r="BG53">
         <v>0.0</v>
       </c>
       <c r="BH53">
         <v>0.0</v>
       </c>
-      <c r="BI53"/>
+      <c r="BI53">
+        <v>0.0</v>
+      </c>
       <c r="BJ53"/>
       <c r="BK53"/>
       <c r="BL53"/>
       <c r="BM53"/>
       <c r="BN53"/>
       <c r="BO53"/>
       <c r="BP53"/>
       <c r="BQ53"/>
       <c r="BR53"/>
       <c r="BS53"/>
       <c r="BT53"/>
       <c r="BU53"/>
       <c r="BV53"/>
       <c r="BW53"/>
       <c r="BX53"/>
       <c r="BY53"/>
+      <c r="BZ53"/>
     </row>
-    <row r="54" spans="1:77">
+    <row r="54" spans="1:78">
       <c r="A54" t="s">
         <v>73</v>
       </c>
       <c r="B54"/>
       <c r="C54"/>
       <c r="D54"/>
       <c r="E54"/>
       <c r="F54"/>
       <c r="G54"/>
       <c r="H54"/>
       <c r="I54"/>
       <c r="J54"/>
       <c r="K54"/>
       <c r="L54"/>
       <c r="M54"/>
       <c r="N54"/>
       <c r="O54"/>
       <c r="P54"/>
       <c r="Q54"/>
       <c r="R54"/>
       <c r="S54"/>
       <c r="T54"/>
       <c r="U54"/>
       <c r="V54"/>
       <c r="W54"/>
       <c r="X54"/>
       <c r="Y54"/>
       <c r="Z54"/>
       <c r="AA54"/>
       <c r="AB54"/>
       <c r="AC54"/>
       <c r="AD54"/>
       <c r="AE54"/>
       <c r="AF54"/>
       <c r="AG54"/>
       <c r="AH54"/>
-      <c r="AI54">
-[...1 lines deleted...]
-      </c>
+      <c r="AI54"/>
       <c r="AJ54">
         <v>0.0</v>
       </c>
       <c r="AK54">
         <v>0.0</v>
       </c>
       <c r="AL54">
         <v>0.0</v>
       </c>
       <c r="AM54">
         <v>0.0</v>
       </c>
       <c r="AN54">
         <v>0.0</v>
       </c>
       <c r="AO54">
         <v>0.0</v>
       </c>
       <c r="AP54">
         <v>0.0</v>
       </c>
       <c r="AQ54">
         <v>0.0</v>
       </c>
       <c r="AR54">
@@ -12977,1022 +13117,1035 @@
       </c>
       <c r="BA54">
         <v>0.0</v>
       </c>
       <c r="BB54">
         <v>0.0</v>
       </c>
       <c r="BC54">
         <v>0.0</v>
       </c>
       <c r="BD54">
         <v>0.0</v>
       </c>
       <c r="BE54">
         <v>0.0</v>
       </c>
       <c r="BF54">
         <v>0.0</v>
       </c>
       <c r="BG54">
         <v>0.0</v>
       </c>
       <c r="BH54">
         <v>0.0</v>
       </c>
-      <c r="BI54"/>
+      <c r="BI54">
+        <v>0.0</v>
+      </c>
       <c r="BJ54"/>
       <c r="BK54"/>
       <c r="BL54"/>
       <c r="BM54"/>
       <c r="BN54"/>
       <c r="BO54"/>
       <c r="BP54"/>
       <c r="BQ54"/>
       <c r="BR54"/>
       <c r="BS54"/>
       <c r="BT54"/>
       <c r="BU54"/>
       <c r="BV54"/>
       <c r="BW54"/>
       <c r="BX54"/>
       <c r="BY54"/>
+      <c r="BZ54"/>
     </row>
-    <row r="55" spans="1:77">
+    <row r="55" spans="1:78">
       <c r="A55" t="s">
         <v>74</v>
       </c>
       <c r="B55">
+        <v>308676000.0</v>
+      </c>
+      <c r="C55">
         <v>342653000.0</v>
       </c>
-      <c r="C55">
+      <c r="D55">
         <v>318988000.0</v>
       </c>
-      <c r="D55">
+      <c r="E55">
         <v>291109000.0</v>
       </c>
-      <c r="E55">
+      <c r="F55">
         <v>270420000.0</v>
       </c>
-      <c r="F55">
+      <c r="G55">
         <v>263915000.0</v>
       </c>
-      <c r="G55">
+      <c r="H55">
         <v>243891000.0</v>
       </c>
-      <c r="H55">
+      <c r="I55">
         <v>230183000.0</v>
       </c>
-      <c r="I55">
+      <c r="J55">
         <v>221681000.0</v>
       </c>
-      <c r="J55">
+      <c r="K55">
         <v>239047000.0</v>
       </c>
-      <c r="K55">
+      <c r="L55">
         <v>189022000.0</v>
       </c>
-      <c r="L55">
+      <c r="M55">
         <v>176378000.0</v>
       </c>
-      <c r="M55">
+      <c r="N55">
         <v>168159000.0</v>
       </c>
-      <c r="N55">
+      <c r="O55">
         <v>171430000.0</v>
       </c>
-      <c r="O55">
+      <c r="P55">
         <v>172798000.0</v>
       </c>
-      <c r="P55">
+      <c r="Q55">
         <v>168667000.0</v>
       </c>
-      <c r="Q55">
+      <c r="R55">
         <v>174443000.0</v>
       </c>
-      <c r="R55">
+      <c r="S55">
         <v>187929000.0</v>
       </c>
-      <c r="S55">
+      <c r="T55">
         <v>180523000.0</v>
       </c>
-      <c r="T55">
+      <c r="U55">
         <v>187147000.0</v>
       </c>
-      <c r="U55">
+      <c r="V55">
         <v>190813000.0</v>
       </c>
-      <c r="V55">
+      <c r="W55">
         <v>202032000.0</v>
       </c>
-      <c r="W55">
+      <c r="X55">
         <v>213324000.0</v>
       </c>
-      <c r="X55">
+      <c r="Y55">
         <v>150912000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>122844000.0</v>
       </c>
       <c r="Z55">
         <v>122844000.0</v>
       </c>
       <c r="AA55">
+        <v>122844000.0</v>
+      </c>
+      <c r="AB55">
         <v>179267000.0</v>
       </c>
-      <c r="AB55">
+      <c r="AC55">
         <v>170310000.0</v>
       </c>
-      <c r="AC55">
+      <c r="AD55">
         <v>107442000.0</v>
       </c>
-      <c r="AD55">
+      <c r="AE55">
         <v>122844000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>121255000.0</v>
       </c>
       <c r="AF55">
         <v>121255000.0</v>
       </c>
       <c r="AG55">
         <v>121255000.0</v>
       </c>
       <c r="AH55">
         <v>121255000.0</v>
       </c>
       <c r="AI55">
+        <v>121255000.0</v>
+      </c>
+      <c r="AJ55">
         <v>178707000.0</v>
       </c>
-      <c r="AJ55">
+      <c r="AK55">
         <v>199865000.0</v>
       </c>
-      <c r="AK55">
+      <c r="AL55">
         <v>188491000.0</v>
       </c>
-      <c r="AL55">
+      <c r="AM55">
         <v>193263000.0</v>
       </c>
-      <c r="AM55">
+      <c r="AN55">
         <v>181665000.0</v>
       </c>
-      <c r="AN55">
+      <c r="AO55">
         <v>177055000.0</v>
       </c>
-      <c r="AO55">
+      <c r="AP55">
         <v>177220000.0</v>
       </c>
-      <c r="AP55">
+      <c r="AQ55">
         <v>135913000.0</v>
       </c>
-      <c r="AQ55">
+      <c r="AR55">
         <v>125927000.0</v>
       </c>
-      <c r="AR55">
+      <c r="AS55">
         <v>113837000.0</v>
       </c>
-      <c r="AS55">
+      <c r="AT55">
         <v>106105000.0</v>
       </c>
-      <c r="AT55">
+      <c r="AU55">
         <v>109259000.0</v>
       </c>
-      <c r="AU55">
+      <c r="AV55">
         <v>97317407.0</v>
       </c>
-      <c r="AV55">
+      <c r="AW55">
         <v>86024633.0</v>
       </c>
-      <c r="AW55">
+      <c r="AX55">
         <v>87348566.0</v>
       </c>
-      <c r="AX55">
+      <c r="AY55">
         <v>84693893.0</v>
       </c>
-      <c r="AY55">
+      <c r="AZ55">
         <v>45296293.0</v>
       </c>
-      <c r="AZ55">
+      <c r="BA55">
         <v>40283088.0</v>
       </c>
-      <c r="BA55">
+      <c r="BB55">
         <v>37852174.0</v>
       </c>
-      <c r="BB55">
+      <c r="BC55">
         <v>35182608.0</v>
       </c>
-      <c r="BC55">
+      <c r="BD55">
         <v>33535481.0</v>
       </c>
-      <c r="BD55">
+      <c r="BE55">
         <v>27471686.0</v>
       </c>
-      <c r="BE55">
+      <c r="BF55">
         <v>26860192.0</v>
       </c>
-      <c r="BF55">
+      <c r="BG55">
         <v>27096192.0</v>
       </c>
-      <c r="BG55">
+      <c r="BH55">
         <v>23551623.0</v>
       </c>
-      <c r="BH55">
+      <c r="BI55">
         <v>24282404.0</v>
       </c>
-      <c r="BI55">
+      <c r="BJ55">
         <v>23420585.0</v>
       </c>
-      <c r="BJ55">
+      <c r="BK55">
         <v>7352245.0</v>
       </c>
-      <c r="BK55">
+      <c r="BL55">
         <v>6847122.0</v>
       </c>
-      <c r="BL55">
+      <c r="BM55">
         <v>9486240.0</v>
       </c>
-      <c r="BM55">
+      <c r="BN55">
         <v>8336670.0</v>
       </c>
-      <c r="BN55">
+      <c r="BO55">
         <v>9700000.0</v>
       </c>
-      <c r="BO55">
+      <c r="BP55">
         <v>7344986.0</v>
       </c>
-      <c r="BP55">
+      <c r="BQ55">
         <v>9121250.0</v>
       </c>
-      <c r="BQ55">
+      <c r="BR55">
         <v>7616813.0</v>
       </c>
-      <c r="BR55">
+      <c r="BS55">
         <v>8633518.0</v>
       </c>
-      <c r="BS55">
+      <c r="BT55">
         <v>10410847.0</v>
       </c>
-      <c r="BT55">
+      <c r="BU55">
         <v>12149661.0</v>
       </c>
-      <c r="BU55">
+      <c r="BV55">
         <v>15032048.0</v>
       </c>
-      <c r="BV55">
+      <c r="BW55">
         <v>184.0</v>
       </c>
-      <c r="BW55">
+      <c r="BX55">
         <v>1450.0</v>
       </c>
-      <c r="BX55">
+      <c r="BY55">
         <v>14676.0</v>
       </c>
-      <c r="BY55">
+      <c r="BZ55">
         <v>5277.0</v>
       </c>
     </row>
-    <row r="56" spans="1:77">
+    <row r="56" spans="1:78">
       <c r="A56" t="s">
         <v>75</v>
       </c>
       <c r="B56">
+        <v>240326000.0</v>
+      </c>
+      <c r="C56">
         <v>277471000.0</v>
       </c>
-      <c r="C56">
+      <c r="D56">
         <v>254095000.0</v>
       </c>
-      <c r="D56">
+      <c r="E56">
         <v>220876000.0</v>
       </c>
-      <c r="E56">
+      <c r="F56">
         <v>200112000.0</v>
       </c>
-      <c r="F56">
+      <c r="G56">
         <v>191886000.0</v>
       </c>
-      <c r="G56">
+      <c r="H56">
         <v>172139000.0</v>
       </c>
-      <c r="H56">
+      <c r="I56">
         <v>154018000.0</v>
       </c>
-      <c r="I56">
+      <c r="J56">
         <v>138853000.0</v>
       </c>
-      <c r="J56">
+      <c r="K56">
         <v>164261000.0</v>
       </c>
-      <c r="K56">
+      <c r="L56">
         <v>154502000.0</v>
       </c>
-      <c r="L56">
+      <c r="M56">
         <v>141223000.0</v>
       </c>
-      <c r="M56">
+      <c r="N56">
         <v>131702000.0</v>
       </c>
-      <c r="N56">
+      <c r="O56">
         <v>134198000.0</v>
       </c>
-      <c r="O56">
+      <c r="P56">
         <v>136040000.0</v>
       </c>
-      <c r="P56">
+      <c r="Q56">
         <v>131009000.0</v>
       </c>
-      <c r="Q56">
+      <c r="R56">
         <v>135907000.0</v>
       </c>
-      <c r="R56">
+      <c r="S56">
         <v>148523000.0</v>
       </c>
-      <c r="S56">
+      <c r="T56">
         <v>141902000.0</v>
       </c>
-      <c r="T56">
+      <c r="U56">
         <v>147691000.0</v>
       </c>
-      <c r="U56">
+      <c r="V56">
         <v>149964000.0</v>
       </c>
-      <c r="V56">
+      <c r="W56">
         <v>160617000.0</v>
       </c>
-      <c r="W56">
+      <c r="X56">
         <v>171474000.0</v>
       </c>
-      <c r="X56">
+      <c r="Y56">
         <v>107592000.0</v>
       </c>
-      <c r="Y56">
+      <c r="Z56">
         <v>74000000.0</v>
       </c>
-      <c r="Z56">
+      <c r="AA56">
         <v>74049000.0</v>
       </c>
-      <c r="AA56">
+      <c r="AB56">
         <v>134022000.0</v>
       </c>
-      <c r="AB56">
+      <c r="AC56">
         <v>122500000.0</v>
       </c>
-      <c r="AC56">
+      <c r="AD56">
         <v>57187000.0</v>
       </c>
-      <c r="AD56">
+      <c r="AE56">
         <v>74000000.0</v>
       </c>
-      <c r="AE56"/>
       <c r="AF56"/>
       <c r="AG56"/>
-      <c r="AH56">
+      <c r="AH56"/>
+      <c r="AI56">
         <v>48747000.0</v>
       </c>
-      <c r="AI56">
+      <c r="AJ56">
         <v>114110000.0</v>
       </c>
-      <c r="AJ56">
+      <c r="AK56">
         <v>132546000.0</v>
       </c>
-      <c r="AK56">
+      <c r="AL56">
         <v>121898000.0</v>
       </c>
-      <c r="AL56">
+      <c r="AM56">
         <v>126538000.0</v>
       </c>
-      <c r="AM56">
+      <c r="AN56">
         <v>106290000.0</v>
       </c>
-      <c r="AN56">
+      <c r="AO56">
         <v>101841000.0</v>
       </c>
-      <c r="AO56">
+      <c r="AP56">
         <v>95240000.0</v>
       </c>
-      <c r="AP56">
+      <c r="AQ56">
         <v>96310000.0</v>
       </c>
-      <c r="AQ56">
+      <c r="AR56">
         <v>102745000.0</v>
       </c>
-      <c r="AR56">
+      <c r="AS56">
         <v>91806000.0</v>
       </c>
-      <c r="AS56">
+      <c r="AT56">
         <v>82286000.0</v>
       </c>
-      <c r="AT56">
+      <c r="AU56">
         <v>85677000.0</v>
       </c>
-      <c r="AU56">
+      <c r="AV56">
         <v>77264455.0</v>
       </c>
-      <c r="AV56">
+      <c r="AW56">
         <v>66299641.0</v>
       </c>
-      <c r="AW56">
+      <c r="AX56">
         <v>67904192.0</v>
       </c>
-      <c r="AX56">
+      <c r="AY56">
         <v>65388771.0</v>
       </c>
-      <c r="AY56">
+      <c r="AZ56">
         <v>25845711.0</v>
       </c>
-      <c r="AZ56">
+      <c r="BA56">
         <v>21527689.0</v>
       </c>
-      <c r="BA56">
+      <c r="BB56">
         <v>20689366.0</v>
       </c>
-      <c r="BB56">
+      <c r="BC56">
         <v>18088791.0</v>
       </c>
-      <c r="BC56">
+      <c r="BD56">
         <v>16140400.0</v>
       </c>
-      <c r="BD56">
+      <c r="BE56">
         <v>7855189.0</v>
       </c>
-      <c r="BE56">
+      <c r="BF56">
         <v>7047829.0</v>
       </c>
-      <c r="BF56">
+      <c r="BG56">
         <v>6881511.0</v>
       </c>
-      <c r="BG56">
+      <c r="BH56">
         <v>3002590.0</v>
       </c>
-      <c r="BH56">
+      <c r="BI56">
         <v>3623053.0</v>
       </c>
-      <c r="BI56">
+      <c r="BJ56">
         <v>2343073.0</v>
       </c>
-      <c r="BJ56">
+      <c r="BK56">
         <v>1705798.0</v>
       </c>
-      <c r="BK56">
+      <c r="BL56">
         <v>929459.0</v>
       </c>
-      <c r="BL56">
+      <c r="BM56">
         <v>3326079.0</v>
       </c>
-      <c r="BM56">
+      <c r="BN56">
         <v>1983290.0</v>
       </c>
-      <c r="BN56">
+      <c r="BO56">
         <v>2800000.0</v>
       </c>
-      <c r="BO56">
+      <c r="BP56">
         <v>186039.0</v>
       </c>
-      <c r="BP56">
+      <c r="BQ56">
         <v>1669982.0</v>
       </c>
-      <c r="BQ56">
+      <c r="BR56">
         <v>117781.0</v>
       </c>
-      <c r="BR56">
+      <c r="BS56">
         <v>873089.0</v>
       </c>
-      <c r="BS56">
+      <c r="BT56">
         <v>2406072.0</v>
       </c>
-      <c r="BT56">
+      <c r="BU56">
         <v>3942683.0</v>
       </c>
-      <c r="BU56">
+      <c r="BV56">
         <v>6938862000.0</v>
       </c>
-      <c r="BV56">
+      <c r="BW56">
         <v>184.0</v>
       </c>
-      <c r="BW56">
+      <c r="BX56">
         <v>1450.0</v>
       </c>
-      <c r="BX56">
+      <c r="BY56">
         <v>14676.0</v>
       </c>
-      <c r="BY56">
+      <c r="BZ56">
         <v>5277.0</v>
       </c>
     </row>
-    <row r="57" spans="1:77">
+    <row r="57" spans="1:78">
       <c r="A57" t="s">
         <v>76</v>
       </c>
       <c r="B57">
+        <v>44550000.0</v>
+      </c>
+      <c r="C57">
         <v>64266000.0</v>
       </c>
-      <c r="C57">
+      <c r="D57">
         <v>57682000.0</v>
       </c>
-      <c r="D57">
+      <c r="E57">
         <v>50290000.0</v>
       </c>
-      <c r="E57">
+      <c r="F57">
         <v>42619000.0</v>
       </c>
-      <c r="F57">
+      <c r="G57">
         <v>45595000.0</v>
       </c>
-      <c r="G57">
+      <c r="H57">
         <v>41941000.0</v>
       </c>
-      <c r="H57">
+      <c r="I57">
         <v>40012000.0</v>
       </c>
-      <c r="I57">
+      <c r="J57">
         <v>42221000.0</v>
       </c>
-      <c r="J57">
+      <c r="K57">
         <v>46008000.0</v>
       </c>
-      <c r="K57">
+      <c r="L57">
         <v>43627000.0</v>
       </c>
-      <c r="L57">
+      <c r="M57">
         <v>44460000.0</v>
       </c>
-      <c r="M57">
+      <c r="N57">
         <v>40870000.0</v>
       </c>
-      <c r="N57">
+      <c r="O57">
         <v>43557000.0</v>
       </c>
-      <c r="O57">
+      <c r="P57">
         <v>45858000.0</v>
       </c>
-      <c r="P57">
+      <c r="Q57">
         <v>37138000.0</v>
       </c>
-      <c r="Q57">
+      <c r="R57">
         <v>36591000.0</v>
       </c>
-      <c r="R57">
+      <c r="S57">
         <v>42357000.0</v>
       </c>
-      <c r="S57">
+      <c r="T57">
         <v>41746000.0</v>
       </c>
-      <c r="T57">
+      <c r="U57">
         <v>50571000.0</v>
       </c>
-      <c r="U57">
+      <c r="V57">
         <v>55411000.0</v>
       </c>
-      <c r="V57">
+      <c r="W57">
         <v>59162000.0</v>
       </c>
-      <c r="W57">
+      <c r="X57">
         <v>57297000.0</v>
       </c>
-      <c r="X57">
+      <c r="Y57">
         <v>63663000.0</v>
       </c>
-      <c r="Y57">
+      <c r="Z57">
         <v>71500000.0</v>
       </c>
-      <c r="Z57">
+      <c r="AA57">
         <v>71547000.0</v>
       </c>
-      <c r="AA57">
+      <c r="AB57">
         <v>73367000.0</v>
       </c>
-      <c r="AB57">
+      <c r="AC57">
         <v>78103000.0</v>
       </c>
-      <c r="AC57">
+      <c r="AD57">
         <v>64347000.0</v>
       </c>
-      <c r="AD57">
+      <c r="AE57">
         <v>71500000.0</v>
       </c>
-      <c r="AE57"/>
       <c r="AF57"/>
       <c r="AG57"/>
-      <c r="AH57">
+      <c r="AH57"/>
+      <c r="AI57">
         <v>45810000.0</v>
       </c>
-      <c r="AI57">
+      <c r="AJ57">
         <v>35159000.0</v>
       </c>
-      <c r="AJ57">
+      <c r="AK57">
         <v>51511000.0</v>
       </c>
-      <c r="AK57">
+      <c r="AL57">
         <v>49600000.0</v>
       </c>
-      <c r="AL57">
+      <c r="AM57">
         <v>50732000.0</v>
       </c>
-      <c r="AM57">
+      <c r="AN57">
         <v>41578000.0</v>
       </c>
-      <c r="AN57">
+      <c r="AO57">
         <v>38538000.0</v>
       </c>
-      <c r="AO57">
+      <c r="AP57">
         <v>28842000.0</v>
       </c>
-      <c r="AP57">
+      <c r="AQ57">
         <v>26777000.0</v>
       </c>
-      <c r="AQ57">
+      <c r="AR57">
         <v>24352000.0</v>
       </c>
-      <c r="AR57">
+      <c r="AS57">
         <v>19461000.0</v>
       </c>
-      <c r="AS57">
+      <c r="AT57">
         <v>18460000.0</v>
       </c>
-      <c r="AT57">
+      <c r="AU57">
         <v>18404000.0</v>
       </c>
-      <c r="AU57">
+      <c r="AV57">
         <v>14449229.0</v>
       </c>
-      <c r="AV57">
+      <c r="AW57">
         <v>9912783.0</v>
       </c>
-      <c r="AW57">
+      <c r="AX57">
         <v>9593918.0</v>
       </c>
-      <c r="AX57">
+      <c r="AY57">
         <v>9607867.0</v>
       </c>
-      <c r="AY57">
+      <c r="AZ57">
         <v>8331394.0</v>
       </c>
-      <c r="AZ57">
+      <c r="BA57">
         <v>6140679.0</v>
       </c>
-      <c r="BA57">
+      <c r="BB57">
         <v>5970561.0</v>
       </c>
-      <c r="BB57">
+      <c r="BC57">
         <v>5070772.0</v>
       </c>
-      <c r="BC57">
+      <c r="BD57">
         <v>10548110.0</v>
       </c>
-      <c r="BD57">
+      <c r="BE57">
         <v>8239835.0</v>
       </c>
-      <c r="BE57">
+      <c r="BF57">
         <v>6796440.0</v>
       </c>
-      <c r="BF57">
+      <c r="BG57">
         <v>7917267.0</v>
       </c>
-      <c r="BG57">
+      <c r="BH57">
         <v>6827561.0</v>
       </c>
-      <c r="BH57">
+      <c r="BI57">
         <v>5564192.0</v>
       </c>
-      <c r="BI57">
+      <c r="BJ57">
         <v>2698032.0</v>
       </c>
-      <c r="BJ57">
+      <c r="BK57">
         <v>1251717.0</v>
       </c>
-      <c r="BK57">
+      <c r="BL57">
         <v>1143645.0</v>
       </c>
-      <c r="BL57">
+      <c r="BM57">
         <v>1261289.0</v>
       </c>
-      <c r="BM57">
+      <c r="BN57">
         <v>928050.0</v>
       </c>
-      <c r="BN57">
+      <c r="BO57">
         <v>600000.0</v>
       </c>
-      <c r="BO57">
+      <c r="BP57">
         <v>1911462.0</v>
       </c>
-      <c r="BP57">
+      <c r="BQ57">
         <v>1106925.0</v>
       </c>
-      <c r="BQ57">
+      <c r="BR57">
         <v>1699337.0</v>
       </c>
-      <c r="BR57">
+      <c r="BS57">
         <v>1190689.0</v>
       </c>
-      <c r="BS57">
+      <c r="BT57">
         <v>1532054.0</v>
       </c>
-      <c r="BT57">
+      <c r="BU57">
         <v>841898.0</v>
       </c>
-      <c r="BU57">
+      <c r="BV57">
         <v>948478000.0</v>
       </c>
-      <c r="BV57">
+      <c r="BW57">
         <v>25782.0</v>
       </c>
-      <c r="BW57">
+      <c r="BX57">
         <v>18968.0</v>
       </c>
-      <c r="BX57">
+      <c r="BY57">
         <v>26548.0</v>
       </c>
-      <c r="BY57">
+      <c r="BZ57">
         <v>8174.0</v>
       </c>
     </row>
-    <row r="58" spans="1:77">
+    <row r="58" spans="1:78">
       <c r="A58" t="s">
         <v>77</v>
       </c>
       <c r="B58">
+        <v>65740000.0</v>
+      </c>
+      <c r="C58">
         <v>86105000.0</v>
       </c>
-      <c r="C58">
+      <c r="D58">
         <v>80042000.0</v>
       </c>
-      <c r="D58">
+      <c r="E58">
         <v>74485000.0</v>
       </c>
-      <c r="E58">
+      <c r="F58">
         <v>67644000.0</v>
       </c>
-      <c r="F58">
+      <c r="G58">
         <v>70808000.0</v>
       </c>
-      <c r="G58">
+      <c r="H58">
         <v>62883000.0</v>
       </c>
-      <c r="H58">
+      <c r="I58">
         <v>62143000.0</v>
       </c>
-      <c r="I58">
+      <c r="J58">
         <v>65950000.0</v>
       </c>
-      <c r="J58">
+      <c r="K58">
         <v>96330000.0</v>
       </c>
-      <c r="K58">
+      <c r="L58">
         <v>187692000.0</v>
       </c>
-      <c r="L58">
+      <c r="M58">
         <v>96550000.0</v>
       </c>
-      <c r="M58">
+      <c r="N58">
         <v>93611000.0</v>
       </c>
-      <c r="N58">
+      <c r="O58">
         <v>189418000.0</v>
       </c>
-      <c r="O58">
+      <c r="P58">
         <v>99824000.0</v>
       </c>
-      <c r="P58">
+      <c r="Q58">
         <v>89776000.0</v>
       </c>
-      <c r="Q58">
+      <c r="R58">
         <v>89383000.0</v>
       </c>
-      <c r="R58">
+      <c r="S58">
         <v>95353000.0</v>
       </c>
-      <c r="S58">
+      <c r="T58">
         <v>93837000.0</v>
       </c>
-      <c r="T58">
+      <c r="U58">
         <v>101790000.0</v>
       </c>
-      <c r="U58">
+      <c r="V58">
         <v>106834000.0</v>
       </c>
-      <c r="V58">
+      <c r="W58">
         <v>110614000.0</v>
       </c>
-      <c r="W58">
+      <c r="X58">
         <v>109346000.0</v>
       </c>
-      <c r="X58">
+      <c r="Y58">
         <v>128052000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>73189000.0</v>
       </c>
       <c r="Z58">
         <v>73189000.0</v>
       </c>
       <c r="AA58">
+        <v>73189000.0</v>
+      </c>
+      <c r="AB58">
         <v>139692000.0</v>
       </c>
-      <c r="AB58">
+      <c r="AC58">
         <v>145626000.0</v>
       </c>
-      <c r="AC58">
+      <c r="AD58">
         <v>69090000.0</v>
       </c>
-      <c r="AD58">
+      <c r="AE58">
         <v>73189000.0</v>
       </c>
-      <c r="AE58"/>
       <c r="AF58"/>
       <c r="AG58"/>
-      <c r="AH58">
+      <c r="AH58"/>
+      <c r="AI58">
         <v>47458000.0</v>
       </c>
-      <c r="AI58">
+      <c r="AJ58">
         <v>36235000.0</v>
       </c>
-      <c r="AJ58">
+      <c r="AK58">
         <v>52595000.0</v>
       </c>
-      <c r="AK58">
+      <c r="AL58">
         <v>59455000.0</v>
       </c>
-      <c r="AL58">
+      <c r="AM58">
         <v>60263000.0</v>
       </c>
-      <c r="AM58">
+      <c r="AN58">
         <v>58388000.0</v>
       </c>
-      <c r="AN58">
+      <c r="AO58">
         <v>55450000.0</v>
       </c>
-      <c r="AO58">
+      <c r="AP58">
         <v>62977000.0</v>
       </c>
-      <c r="AP58">
+      <c r="AQ58">
         <v>27925000.0</v>
       </c>
-      <c r="AQ58">
+      <c r="AR58">
         <v>25405000.0</v>
       </c>
-      <c r="AR58">
+      <c r="AS58">
         <v>20597000.0</v>
       </c>
-      <c r="AS58">
+      <c r="AT58">
         <v>19704000.0</v>
       </c>
-      <c r="AT58">
+      <c r="AU58">
         <v>19930000.0</v>
       </c>
-      <c r="AU58">
+      <c r="AV58">
         <v>16061156.0</v>
       </c>
-      <c r="AV58">
+      <c r="AW58">
         <v>11535954.0</v>
       </c>
-      <c r="AW58">
+      <c r="AX58">
         <v>11110382.0</v>
       </c>
-      <c r="AX58">
+      <c r="AY58">
         <v>11125823.0</v>
       </c>
-      <c r="AY58">
+      <c r="AZ58">
         <v>9757863.0</v>
       </c>
-      <c r="AZ58">
+      <c r="BA58">
         <v>7391545.0</v>
       </c>
-      <c r="BA58">
+      <c r="BB58">
         <v>6259000.0</v>
       </c>
-      <c r="BB58">
+      <c r="BC58">
         <v>15175306.0</v>
       </c>
-      <c r="BC58">
+      <c r="BD58">
         <v>14352735.0</v>
       </c>
-      <c r="BD58">
+      <c r="BE58">
         <v>11803377.0</v>
       </c>
-      <c r="BE58">
+      <c r="BF58">
         <v>14363512.0</v>
       </c>
-      <c r="BF58">
+      <c r="BG58">
         <v>15199627.0</v>
       </c>
-      <c r="BG58">
+      <c r="BH58">
         <v>11699467.0</v>
       </c>
-      <c r="BH58">
+      <c r="BI58">
         <v>11356879.0</v>
       </c>
-      <c r="BI58">
+      <c r="BJ58">
         <v>11035847.0</v>
       </c>
-      <c r="BJ58">
+      <c r="BK58">
         <v>1251717.0</v>
       </c>
-      <c r="BK58">
+      <c r="BL58">
         <v>1143645.0</v>
       </c>
-      <c r="BL58">
+      <c r="BM58">
         <v>1261289.0</v>
       </c>
-      <c r="BM58">
+      <c r="BN58">
         <v>928050.0</v>
       </c>
-      <c r="BN58">
+      <c r="BO58">
         <v>3600000.0</v>
       </c>
-      <c r="BO58">
+      <c r="BP58">
         <v>4826707.0</v>
       </c>
-      <c r="BP58">
+      <c r="BQ58">
         <v>7709322.0</v>
       </c>
-      <c r="BQ58">
+      <c r="BR58">
         <v>5460587.0</v>
       </c>
-      <c r="BR58">
+      <c r="BS58">
         <v>4426939.0</v>
       </c>
-      <c r="BS58">
+      <c r="BT58">
         <v>3534162.0</v>
       </c>
-      <c r="BT58">
+      <c r="BU58">
         <v>841898.0</v>
       </c>
-      <c r="BU58">
+      <c r="BV58">
         <v>15178481000.0</v>
       </c>
-      <c r="BV58">
+      <c r="BW58">
         <v>35782.0</v>
       </c>
-      <c r="BW58">
+      <c r="BX58">
         <v>28968.0</v>
       </c>
-      <c r="BX58">
+      <c r="BY58">
         <v>36548.0</v>
       </c>
-      <c r="BY58">
+      <c r="BZ58">
         <v>18174.0</v>
       </c>
     </row>
-    <row r="59" spans="1:77">
+    <row r="59" spans="1:78">
       <c r="A59" t="s">
         <v>78</v>
       </c>
       <c r="B59"/>
       <c r="C59"/>
       <c r="D59"/>
       <c r="E59"/>
       <c r="F59"/>
       <c r="G59"/>
       <c r="H59"/>
       <c r="I59"/>
       <c r="J59"/>
       <c r="K59"/>
       <c r="L59"/>
       <c r="M59"/>
       <c r="N59"/>
       <c r="O59"/>
       <c r="P59"/>
       <c r="Q59"/>
       <c r="R59"/>
       <c r="S59"/>
       <c r="T59"/>
       <c r="U59"/>
       <c r="V59"/>
       <c r="W59"/>
       <c r="X59"/>
       <c r="Y59"/>
       <c r="Z59"/>
       <c r="AA59"/>
       <c r="AB59"/>
       <c r="AC59"/>
       <c r="AD59"/>
       <c r="AE59"/>
       <c r="AF59"/>
       <c r="AG59"/>
       <c r="AH59"/>
-      <c r="AI59">
-[...1 lines deleted...]
-      </c>
+      <c r="AI59"/>
       <c r="AJ59">
         <v>0.0</v>
       </c>
       <c r="AK59">
         <v>0.0</v>
       </c>
       <c r="AL59">
         <v>0.0</v>
       </c>
       <c r="AM59">
         <v>0.0</v>
       </c>
       <c r="AN59">
         <v>0.0</v>
       </c>
       <c r="AO59">
         <v>0.0</v>
       </c>
       <c r="AP59">
         <v>0.0</v>
       </c>
       <c r="AQ59">
         <v>0.0</v>
       </c>
       <c r="AR59">
@@ -14024,507 +14177,514 @@
       </c>
       <c r="BA59">
         <v>0.0</v>
       </c>
       <c r="BB59">
         <v>0.0</v>
       </c>
       <c r="BC59">
         <v>0.0</v>
       </c>
       <c r="BD59">
         <v>0.0</v>
       </c>
       <c r="BE59">
         <v>0.0</v>
       </c>
       <c r="BF59">
         <v>0.0</v>
       </c>
       <c r="BG59">
         <v>0.0</v>
       </c>
       <c r="BH59">
         <v>0.0</v>
       </c>
-      <c r="BI59"/>
+      <c r="BI59">
+        <v>0.0</v>
+      </c>
       <c r="BJ59"/>
       <c r="BK59"/>
       <c r="BL59"/>
       <c r="BM59"/>
       <c r="BN59"/>
       <c r="BO59"/>
       <c r="BP59"/>
       <c r="BQ59"/>
       <c r="BR59"/>
       <c r="BS59"/>
       <c r="BT59"/>
       <c r="BU59"/>
       <c r="BV59"/>
       <c r="BW59"/>
       <c r="BX59"/>
       <c r="BY59"/>
+      <c r="BZ59"/>
     </row>
-    <row r="60" spans="1:77">
+    <row r="60" spans="1:78">
       <c r="A60" t="s">
         <v>79</v>
       </c>
       <c r="B60">
+        <v>242936000.0</v>
+      </c>
+      <c r="C60">
         <v>256548000.0</v>
       </c>
-      <c r="C60">
+      <c r="D60">
         <v>238946000.0</v>
       </c>
-      <c r="D60">
+      <c r="E60">
         <v>216624000.0</v>
       </c>
-      <c r="E60">
+      <c r="F60">
         <v>202776000.0</v>
       </c>
-      <c r="F60">
+      <c r="G60">
         <v>193107000.0</v>
       </c>
-      <c r="G60">
+      <c r="H60">
         <v>181008000.0</v>
       </c>
-      <c r="H60">
+      <c r="I60">
         <v>168040000.0</v>
       </c>
-      <c r="I60">
+      <c r="J60">
         <v>155731000.0</v>
       </c>
-      <c r="J60">
+      <c r="K60">
         <v>142717000.0</v>
       </c>
-      <c r="K60">
+      <c r="L60">
         <v>1330000.0</v>
       </c>
-      <c r="L60">
+      <c r="M60">
         <v>79828000.0</v>
       </c>
-      <c r="M60">
+      <c r="N60">
         <v>74548000.0</v>
       </c>
-      <c r="N60">
+      <c r="O60">
         <v>-17988000.0</v>
       </c>
-      <c r="O60">
+      <c r="P60">
         <v>72974000.0</v>
       </c>
-      <c r="P60">
+      <c r="Q60">
         <v>78891000.0</v>
       </c>
-      <c r="Q60">
+      <c r="R60">
         <v>85060000.0</v>
       </c>
-      <c r="R60">
+      <c r="S60">
         <v>92576000.0</v>
       </c>
-      <c r="S60">
+      <c r="T60">
         <v>86686000.0</v>
       </c>
-      <c r="T60">
+      <c r="U60">
         <v>85357000.0</v>
       </c>
-      <c r="U60">
+      <c r="V60">
         <v>83979000.0</v>
       </c>
-      <c r="V60">
+      <c r="W60">
         <v>91418000.0</v>
       </c>
-      <c r="W60">
+      <c r="X60">
         <v>103978000.0</v>
       </c>
-      <c r="X60">
+      <c r="Y60">
         <v>22860000.0</v>
       </c>
-      <c r="Y60">
+      <c r="Z60">
         <v>30339000.0</v>
       </c>
-      <c r="Z60">
+      <c r="AA60">
         <v>49655000.0</v>
       </c>
-      <c r="AA60">
+      <c r="AB60">
         <v>39575000.0</v>
       </c>
-      <c r="AB60">
+      <c r="AC60">
         <v>24684000.0</v>
       </c>
-      <c r="AC60">
+      <c r="AD60">
         <v>38352000.0</v>
       </c>
-      <c r="AD60">
+      <c r="AE60">
         <v>49655000.0</v>
       </c>
-      <c r="AE60"/>
       <c r="AF60"/>
       <c r="AG60"/>
-      <c r="AH60">
+      <c r="AH60"/>
+      <c r="AI60">
         <v>73797000.0</v>
       </c>
-      <c r="AI60">
+      <c r="AJ60">
         <v>142472000.0</v>
       </c>
-      <c r="AJ60">
+      <c r="AK60">
         <v>147270000.0</v>
       </c>
-      <c r="AK60">
+      <c r="AL60">
         <v>129036000.0</v>
       </c>
-      <c r="AL60">
+      <c r="AM60">
         <v>133000000.0</v>
       </c>
-      <c r="AM60">
+      <c r="AN60">
         <v>123277000.0</v>
       </c>
-      <c r="AN60">
+      <c r="AO60">
         <v>121605000.0</v>
       </c>
-      <c r="AO60">
+      <c r="AP60">
         <v>114243000.0</v>
       </c>
-      <c r="AP60">
+      <c r="AQ60">
         <v>107988000.0</v>
       </c>
-      <c r="AQ60">
+      <c r="AR60">
         <v>100522000.0</v>
       </c>
-      <c r="AR60">
+      <c r="AS60">
         <v>93240000.0</v>
       </c>
-      <c r="AS60">
+      <c r="AT60">
         <v>86401000.0</v>
       </c>
-      <c r="AT60">
+      <c r="AU60">
         <v>89329000.0</v>
       </c>
-      <c r="AU60">
+      <c r="AV60">
         <v>81256251.0</v>
       </c>
-      <c r="AV60">
+      <c r="AW60">
         <v>74488679.0</v>
       </c>
-      <c r="AW60">
+      <c r="AX60">
         <v>76238184.0</v>
       </c>
-      <c r="AX60">
+      <c r="AY60">
         <v>73568070.0</v>
       </c>
-      <c r="AY60">
+      <c r="AZ60">
         <v>35538430.0</v>
       </c>
-      <c r="AZ60">
+      <c r="BA60">
         <v>32891543.0</v>
       </c>
-      <c r="BA60">
+      <c r="BB60">
         <v>31593175.0</v>
       </c>
-      <c r="BB60">
+      <c r="BC60">
         <v>20007302.0</v>
       </c>
-      <c r="BC60">
+      <c r="BD60">
         <v>19182746.0</v>
       </c>
-      <c r="BD60">
+      <c r="BE60">
         <v>15668309.0</v>
       </c>
-      <c r="BE60">
+      <c r="BF60">
         <v>12496680.0</v>
       </c>
-      <c r="BF60">
+      <c r="BG60">
         <v>11896565.0</v>
       </c>
-      <c r="BG60">
+      <c r="BH60">
         <v>11852156.0</v>
       </c>
-      <c r="BH60">
+      <c r="BI60">
         <v>12925525.0</v>
       </c>
-      <c r="BI60">
+      <c r="BJ60">
         <v>12384738.0</v>
       </c>
-      <c r="BJ60">
+      <c r="BK60">
         <v>6100528.0</v>
       </c>
-      <c r="BK60">
+      <c r="BL60">
         <v>5703477.0</v>
       </c>
-      <c r="BL60">
+      <c r="BM60">
         <v>8224951.0</v>
       </c>
-      <c r="BM60">
+      <c r="BN60">
         <v>7408620.0</v>
       </c>
-      <c r="BN60"/>
-      <c r="BO60">
+      <c r="BO60"/>
+      <c r="BP60">
         <v>2518279.0</v>
       </c>
-      <c r="BP60">
+      <c r="BQ60">
         <v>1411928.0</v>
       </c>
-      <c r="BQ60">
+      <c r="BR60">
         <v>2156226.0</v>
       </c>
-      <c r="BR60">
+      <c r="BS60">
         <v>4206579.0</v>
       </c>
-      <c r="BS60">
+      <c r="BT60">
         <v>6876685.0</v>
       </c>
-      <c r="BT60">
+      <c r="BU60">
         <v>11307763.0</v>
       </c>
-      <c r="BU60">
+      <c r="BV60">
         <v>14230003000.0</v>
       </c>
-      <c r="BV60">
+      <c r="BW60">
         <v>-35598.0</v>
       </c>
-      <c r="BW60">
+      <c r="BX60">
         <v>-27518.0</v>
       </c>
-      <c r="BX60">
+      <c r="BY60">
         <v>-21872.0</v>
       </c>
-      <c r="BY60">
+      <c r="BZ60">
         <v>-12897.0</v>
       </c>
     </row>
-    <row r="61" spans="1:77">
+    <row r="61" spans="1:78">
       <c r="A61" t="s">
         <v>80</v>
       </c>
       <c r="B61"/>
       <c r="C61"/>
       <c r="D61"/>
       <c r="E61"/>
       <c r="F61"/>
       <c r="G61"/>
       <c r="H61"/>
       <c r="I61"/>
       <c r="J61"/>
       <c r="K61"/>
       <c r="L61"/>
       <c r="M61"/>
       <c r="N61"/>
       <c r="O61"/>
-      <c r="P61">
+      <c r="P61"/>
+      <c r="Q61">
         <v>-3000.0</v>
       </c>
-      <c r="Q61">
+      <c r="R61">
         <v>-840000.0</v>
       </c>
-      <c r="R61">
+      <c r="S61">
         <v>-4017000.0</v>
       </c>
-      <c r="S61">
+      <c r="T61">
         <v>-4000000.0</v>
       </c>
-      <c r="T61">
+      <c r="U61">
         <v>-4385000.0</v>
       </c>
-      <c r="U61">
+      <c r="V61">
         <v>-5091000.0</v>
       </c>
-      <c r="V61">
+      <c r="W61">
         <v>-7449000.0</v>
       </c>
-      <c r="W61">
+      <c r="X61">
         <v>-10717000.0</v>
       </c>
-      <c r="X61">
+      <c r="Y61">
         <v>-13451000.0</v>
       </c>
-      <c r="Y61">
+      <c r="Z61">
         <v>-12578000.0</v>
       </c>
-      <c r="Z61">
+      <c r="AA61">
         <v>-10806000.0</v>
       </c>
-      <c r="AA61">
+      <c r="AB61">
         <v>-9521000.0</v>
       </c>
-      <c r="AB61">
+      <c r="AC61">
         <v>-4684000.0</v>
       </c>
-      <c r="AC61">
+      <c r="AD61">
         <v>-38224000.0</v>
       </c>
-      <c r="AD61">
+      <c r="AE61">
         <v>-38642000.0</v>
       </c>
-      <c r="AE61"/>
       <c r="AF61"/>
       <c r="AG61"/>
       <c r="AH61"/>
-      <c r="AI61">
+      <c r="AI61"/>
+      <c r="AJ61">
         <v>-24784000.0</v>
       </c>
-      <c r="AJ61">
+      <c r="AK61">
         <v>-966000.0</v>
       </c>
-      <c r="AK61">
+      <c r="AL61">
         <v>-2982000.0</v>
       </c>
-      <c r="AL61">
+      <c r="AM61">
         <v>-2216000.0</v>
       </c>
-      <c r="AM61">
+      <c r="AN61">
         <v>-5136000.0</v>
       </c>
-      <c r="AN61">
+      <c r="AO61">
         <v>-4000.0</v>
       </c>
-      <c r="AO61">
+      <c r="AP61">
         <v>-592000.0</v>
       </c>
-      <c r="AP61">
+      <c r="AQ61">
         <v>-17125000.0</v>
       </c>
-      <c r="AQ61">
+      <c r="AR61">
         <v>-4154000.0</v>
       </c>
-      <c r="AR61">
+      <c r="AS61">
         <v>-5212000.0</v>
       </c>
-      <c r="AS61">
+      <c r="AT61">
         <v>-8621000.0</v>
       </c>
-      <c r="AT61">
+      <c r="AU61">
         <v>-5637000.0</v>
       </c>
-      <c r="AU61">
+      <c r="AV61">
         <v>-5337077.0</v>
       </c>
-      <c r="AV61">
+      <c r="AW61">
         <v>-4588333.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>-25000.0</v>
       </c>
       <c r="AX61">
         <v>-25000.0</v>
       </c>
       <c r="AY61">
         <v>-25000.0</v>
       </c>
       <c r="AZ61">
         <v>-25000.0</v>
       </c>
       <c r="BA61">
         <v>-25000.0</v>
       </c>
       <c r="BB61">
         <v>-25000.0</v>
       </c>
       <c r="BC61">
         <v>-25000.0</v>
       </c>
       <c r="BD61">
         <v>-25000.0</v>
       </c>
       <c r="BE61">
         <v>-25000.0</v>
       </c>
       <c r="BF61">
         <v>-25000.0</v>
       </c>
       <c r="BG61">
         <v>-25000.0</v>
       </c>
       <c r="BH61">
         <v>-25000.0</v>
       </c>
       <c r="BI61">
         <v>-25000.0</v>
       </c>
-      <c r="BJ61"/>
+      <c r="BJ61">
+        <v>-25000.0</v>
+      </c>
       <c r="BK61"/>
       <c r="BL61"/>
       <c r="BM61"/>
       <c r="BN61"/>
       <c r="BO61"/>
       <c r="BP61"/>
       <c r="BQ61"/>
       <c r="BR61"/>
       <c r="BS61"/>
       <c r="BT61"/>
       <c r="BU61"/>
       <c r="BV61"/>
       <c r="BW61"/>
       <c r="BX61"/>
       <c r="BY61"/>
+      <c r="BZ61"/>
     </row>
-    <row r="62" spans="1:77">
+    <row r="62" spans="1:78">
       <c r="A62" t="s">
         <v>81</v>
       </c>
       <c r="B62"/>
       <c r="C62"/>
       <c r="D62"/>
       <c r="E62"/>
       <c r="F62"/>
       <c r="G62"/>
       <c r="H62"/>
       <c r="I62"/>
       <c r="J62"/>
       <c r="K62"/>
-      <c r="L62">
-[...1 lines deleted...]
-      </c>
+      <c r="L62"/>
       <c r="M62">
         <v>92494000.0</v>
       </c>
-      <c r="N62"/>
-      <c r="O62">
+      <c r="N62">
         <v>92494000.0</v>
       </c>
+      <c r="O62"/>
       <c r="P62">
         <v>92494000.0</v>
       </c>
       <c r="Q62">
         <v>92494000.0</v>
       </c>
       <c r="R62">
         <v>92494000.0</v>
       </c>
       <c r="S62">
         <v>92494000.0</v>
       </c>
       <c r="T62">
         <v>92494000.0</v>
       </c>
       <c r="U62">
+        <v>92494000.0</v>
+      </c>
+      <c r="V62">
         <v>92030000.0</v>
       </c>
-      <c r="V62">
+      <c r="W62">
         <v>91568000.0</v>
       </c>
-      <c r="W62">
+      <c r="X62">
         <v>91108000.0</v>
       </c>
-      <c r="X62"/>
       <c r="Y62"/>
       <c r="Z62"/>
       <c r="AA62"/>
       <c r="AB62"/>
       <c r="AC62"/>
       <c r="AD62"/>
       <c r="AE62"/>
       <c r="AF62"/>
       <c r="AG62"/>
       <c r="AH62"/>
       <c r="AI62"/>
       <c r="AJ62"/>
       <c r="AK62"/>
       <c r="AL62"/>
       <c r="AM62"/>
       <c r="AN62"/>
       <c r="AO62"/>
       <c r="AP62"/>
       <c r="AQ62"/>
       <c r="AR62"/>
       <c r="AS62"/>
       <c r="AT62"/>
       <c r="AU62"/>
       <c r="AV62"/>
       <c r="AW62"/>
@@ -14534,50 +14694,51 @@
       <c r="BA62"/>
       <c r="BB62"/>
       <c r="BC62"/>
       <c r="BD62"/>
       <c r="BE62"/>
       <c r="BF62"/>
       <c r="BG62"/>
       <c r="BH62"/>
       <c r="BI62"/>
       <c r="BJ62"/>
       <c r="BK62"/>
       <c r="BL62"/>
       <c r="BM62"/>
       <c r="BN62"/>
       <c r="BO62"/>
       <c r="BP62"/>
       <c r="BQ62"/>
       <c r="BR62"/>
       <c r="BS62"/>
       <c r="BT62"/>
       <c r="BU62"/>
       <c r="BV62"/>
       <c r="BW62"/>
       <c r="BX62"/>
       <c r="BY62"/>
+      <c r="BZ62"/>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet3.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:U32"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
@@ -14654,51 +14815,51 @@
       </c>
       <c r="O1" t="s">
         <v>14</v>
       </c>
       <c r="P1" t="s">
         <v>15</v>
       </c>
       <c r="Q1" t="s">
         <v>16</v>
       </c>
       <c r="R1" t="s">
         <v>17</v>
       </c>
       <c r="S1" t="s">
         <v>18</v>
       </c>
       <c r="T1" t="s">
         <v>19</v>
       </c>
       <c r="U1" t="s">
         <v>20</v>
       </c>
     </row>
     <row r="2" spans="1:21">
       <c r="A2" t="s">
-        <v>139</v>
+        <v>140</v>
       </c>
       <c r="B2">
         <v>73013000.0</v>
       </c>
       <c r="C2">
         <v>60073000.0</v>
       </c>
       <c r="D2">
         <v>54634000.0</v>
       </c>
       <c r="E2">
         <v>48316000.0</v>
       </c>
       <c r="F2">
         <v>39628000.0</v>
       </c>
       <c r="G2">
         <v>39330000.0</v>
       </c>
       <c r="H2">
         <v>36386000.0</v>
       </c>
       <c r="I2">
         <v>36386000.0</v>
       </c>
@@ -14711,51 +14872,51 @@
       <c r="L2">
         <v>20202000.0</v>
       </c>
       <c r="M2">
         <v>12665000.0</v>
       </c>
       <c r="N2">
         <v>9328114.0</v>
       </c>
       <c r="O2">
         <v>5188378.0</v>
       </c>
       <c r="P2">
         <v>3154594.0</v>
       </c>
       <c r="Q2">
         <v>1720063.0</v>
       </c>
       <c r="R2"/>
       <c r="S2"/>
       <c r="T2"/>
       <c r="U2"/>
     </row>
     <row r="3" spans="1:21">
       <c r="A3" t="s">
-        <v>140</v>
+        <v>141</v>
       </c>
       <c r="B3">
         <v>14881000.0</v>
       </c>
       <c r="C3">
         <v>6041000.0</v>
       </c>
       <c r="D3">
         <v>3427000.0</v>
       </c>
       <c r="E3">
         <v>4046000.0</v>
       </c>
       <c r="F3">
         <v>5183000.0</v>
       </c>
       <c r="G3">
         <v>6855000.0</v>
       </c>
       <c r="H3">
         <v>6916000.0</v>
       </c>
       <c r="I3">
         <v>6916000.0</v>
       </c>
@@ -14776,88 +14937,88 @@
       </c>
       <c r="O3">
         <v>1845000.0</v>
       </c>
       <c r="P3">
         <v>1782410.0</v>
       </c>
       <c r="Q3">
         <v>1112191.0</v>
       </c>
       <c r="R3">
         <v>1091829.0</v>
       </c>
       <c r="S3">
         <v>500262.0</v>
       </c>
       <c r="T3">
         <v>500262.0</v>
       </c>
       <c r="U3">
         <v>20000.0</v>
       </c>
     </row>
     <row r="4" spans="1:21">
       <c r="A4" t="s">
-        <v>141</v>
+        <v>142</v>
       </c>
       <c r="B4"/>
       <c r="C4"/>
       <c r="D4"/>
       <c r="E4"/>
       <c r="F4"/>
       <c r="G4"/>
       <c r="H4"/>
       <c r="I4"/>
       <c r="J4"/>
       <c r="K4"/>
       <c r="L4"/>
       <c r="M4"/>
       <c r="N4"/>
       <c r="O4"/>
       <c r="P4"/>
       <c r="Q4"/>
       <c r="R4"/>
       <c r="S4"/>
       <c r="T4"/>
       <c r="U4"/>
     </row>
     <row r="5" spans="1:21">
       <c r="A5" t="s">
-        <v>142</v>
+        <v>143</v>
       </c>
       <c r="B5">
         <v>68045000.0</v>
       </c>
       <c r="C5">
         <v>59311000.0</v>
       </c>
       <c r="D5">
-        <v>37116000.0</v>
+        <v>37090000.0</v>
       </c>
       <c r="E5">
-        <v>-14727000.0</v>
+        <v>-14731000.0</v>
       </c>
       <c r="F5">
         <v>-7074000.0</v>
       </c>
       <c r="G5">
         <v>-44371000.0</v>
       </c>
       <c r="H5">
         <v>10676000.0</v>
       </c>
       <c r="I5">
         <v>-3924000.0</v>
       </c>
       <c r="J5">
         <v>46813000.0</v>
       </c>
       <c r="K5">
         <v>3457000.0</v>
       </c>
       <c r="L5">
         <v>24364000.0</v>
       </c>
       <c r="M5">
         <v>7100000.0</v>
       </c>
@@ -14866,63 +15027,63 @@
       </c>
       <c r="O5">
         <v>-1991000.0</v>
       </c>
       <c r="P5">
         <v>-9761016.0</v>
       </c>
       <c r="Q5">
         <v>-10820105.0</v>
       </c>
       <c r="R5">
         <v>-11978822.0</v>
       </c>
       <c r="S5">
         <v>-11327704.0</v>
       </c>
       <c r="T5">
         <v>-36809.0</v>
       </c>
       <c r="U5">
         <v>-16148.0</v>
       </c>
     </row>
     <row r="6" spans="1:21">
       <c r="A6" t="s">
-        <v>143</v>
+        <v>144</v>
       </c>
       <c r="B6">
         <v>82926000.0</v>
       </c>
       <c r="C6">
         <v>65352000.0</v>
       </c>
       <c r="D6">
-        <v>40543000.0</v>
+        <v>40517000.0</v>
       </c>
       <c r="E6">
-        <v>-10681000.0</v>
+        <v>-10685000.0</v>
       </c>
       <c r="F6">
         <v>-1891000.0</v>
       </c>
       <c r="G6">
         <v>-37516000.0</v>
       </c>
       <c r="H6">
         <v>17592000.0</v>
       </c>
       <c r="I6">
         <v>2992000.0</v>
       </c>
       <c r="J6">
         <v>52578000.0</v>
       </c>
       <c r="K6">
         <v>8927000.0</v>
       </c>
       <c r="L6">
         <v>27096000.0</v>
       </c>
       <c r="M6">
         <v>9225000.0</v>
       </c>
@@ -14931,101 +15092,101 @@
       </c>
       <c r="O6">
         <v>-146000.0</v>
       </c>
       <c r="P6">
         <v>-7978606.0</v>
       </c>
       <c r="Q6">
         <v>-9707914.0</v>
       </c>
       <c r="R6">
         <v>-10886993.0</v>
       </c>
       <c r="S6">
         <v>-10827442.0</v>
       </c>
       <c r="T6">
         <v>463453.0</v>
       </c>
       <c r="U6">
         <v>3852.0</v>
       </c>
     </row>
     <row r="7" spans="1:21">
       <c r="A7" t="s">
-        <v>144</v>
+        <v>145</v>
       </c>
       <c r="B7"/>
       <c r="C7"/>
       <c r="D7"/>
       <c r="E7"/>
       <c r="F7"/>
       <c r="G7"/>
       <c r="H7"/>
       <c r="I7"/>
       <c r="J7"/>
       <c r="K7"/>
       <c r="L7"/>
       <c r="M7"/>
       <c r="N7"/>
       <c r="O7"/>
       <c r="P7"/>
       <c r="Q7"/>
       <c r="R7"/>
       <c r="S7"/>
       <c r="T7"/>
       <c r="U7"/>
     </row>
     <row r="8" spans="1:21">
       <c r="A8" t="s">
-        <v>145</v>
+        <v>146</v>
       </c>
       <c r="B8"/>
       <c r="C8"/>
       <c r="D8"/>
       <c r="E8"/>
       <c r="F8"/>
       <c r="G8"/>
       <c r="H8"/>
       <c r="I8"/>
       <c r="J8"/>
       <c r="K8"/>
       <c r="L8"/>
       <c r="M8"/>
       <c r="N8"/>
       <c r="O8"/>
       <c r="P8"/>
       <c r="Q8"/>
       <c r="R8"/>
       <c r="S8"/>
       <c r="T8"/>
       <c r="U8"/>
     </row>
     <row r="9" spans="1:21">
       <c r="A9" t="s">
-        <v>146</v>
+        <v>147</v>
       </c>
       <c r="B9">
         <v>345617000.0</v>
       </c>
       <c r="C9">
         <v>288806000.0</v>
       </c>
       <c r="D9">
         <v>266843000.0</v>
       </c>
       <c r="E9">
         <v>219525000.0</v>
       </c>
       <c r="F9">
         <v>202391000.0</v>
       </c>
       <c r="G9">
         <v>208904000.0</v>
       </c>
       <c r="H9">
         <v>322725000.0</v>
       </c>
       <c r="I9">
         <v>322725000.0</v>
       </c>
@@ -15038,51 +15199,51 @@
       <c r="L9">
         <v>167094000.0</v>
       </c>
       <c r="M9">
         <v>105558000.0</v>
       </c>
       <c r="N9">
         <v>49852620.0</v>
       </c>
       <c r="O9">
         <v>21865395.0</v>
       </c>
       <c r="P9">
         <v>4605852.0</v>
       </c>
       <c r="Q9">
         <v>-931189.0</v>
       </c>
       <c r="R9"/>
       <c r="S9"/>
       <c r="T9"/>
       <c r="U9"/>
     </row>
     <row r="10" spans="1:21">
       <c r="A10" t="s">
-        <v>147</v>
+        <v>148</v>
       </c>
       <c r="B10">
         <v>66262000.0</v>
       </c>
       <c r="C10">
         <v>57294000.0</v>
       </c>
       <c r="D10">
         <v>30633000.0</v>
       </c>
       <c r="E10">
         <v>-19747000.0</v>
       </c>
       <c r="F10">
         <v>-12054000.0</v>
       </c>
       <c r="G10">
         <v>-61543000.0</v>
       </c>
       <c r="H10">
         <v>-3397000.0</v>
       </c>
       <c r="I10">
         <v>-3397000.0</v>
       </c>
@@ -15103,51 +15264,51 @@
       </c>
       <c r="O10">
         <v>-7663000.0</v>
       </c>
       <c r="P10">
         <v>-10193986.0</v>
       </c>
       <c r="Q10">
         <v>-11419753.0</v>
       </c>
       <c r="R10">
         <v>-11919271.0</v>
       </c>
       <c r="S10">
         <v>-17371475.0</v>
       </c>
       <c r="T10">
         <v>-38860.0</v>
       </c>
       <c r="U10">
         <v>-16738.0</v>
       </c>
     </row>
     <row r="11" spans="1:21">
       <c r="A11" t="s">
-        <v>148</v>
+        <v>149</v>
       </c>
       <c r="B11">
         <v>17684000.0</v>
       </c>
       <c r="C11">
         <v>15296000.0</v>
       </c>
       <c r="D11">
         <v>-36806000.0</v>
       </c>
       <c r="E11">
         <v>206000.0</v>
       </c>
       <c r="F11">
         <v>247000.0</v>
       </c>
       <c r="G11">
         <v>-12259000.0</v>
       </c>
       <c r="H11">
         <v>26582000.0</v>
       </c>
       <c r="I11">
         <v>26582000.0</v>
       </c>
@@ -15166,51 +15327,51 @@
       <c r="N11">
         <v>99614.0</v>
       </c>
       <c r="O11">
         <v>2306993.0</v>
       </c>
       <c r="P11">
         <v>432970.0</v>
       </c>
       <c r="Q11">
         <v>887098.0</v>
       </c>
       <c r="R11">
         <v>59551.0</v>
       </c>
       <c r="S11">
         <v>-477932.0</v>
       </c>
       <c r="T11">
         <v>-477932.0</v>
       </c>
       <c r="U11"/>
     </row>
     <row r="12" spans="1:21">
       <c r="A12" t="s">
-        <v>149</v>
+        <v>150</v>
       </c>
       <c r="B12">
         <v>1783000.0</v>
       </c>
       <c r="C12">
         <v>1006000.0</v>
       </c>
       <c r="D12">
         <v>6457000.0</v>
       </c>
       <c r="E12">
         <v>5016000.0</v>
       </c>
       <c r="F12">
         <v>4980000.0</v>
       </c>
       <c r="G12">
         <v>7941000.0</v>
       </c>
       <c r="H12">
         <v>0.0</v>
       </c>
       <c r="I12">
         <v>0.0</v>
       </c>
@@ -15231,101 +15392,101 @@
       </c>
       <c r="O12">
         <v>2306993.0</v>
       </c>
       <c r="P12">
         <v>432970.0</v>
       </c>
       <c r="Q12">
         <v>599649.0</v>
       </c>
       <c r="R12">
         <v>0.0</v>
       </c>
       <c r="S12">
         <v>0.0</v>
       </c>
       <c r="T12">
         <v>2051.0</v>
       </c>
       <c r="U12">
         <v>590.0</v>
       </c>
     </row>
     <row r="13" spans="1:21">
       <c r="A13" t="s">
-        <v>150</v>
+        <v>151</v>
       </c>
       <c r="B13"/>
       <c r="C13"/>
       <c r="D13"/>
       <c r="E13"/>
       <c r="F13"/>
       <c r="G13"/>
       <c r="H13"/>
       <c r="I13"/>
       <c r="J13"/>
       <c r="K13"/>
       <c r="L13"/>
       <c r="M13"/>
       <c r="N13"/>
       <c r="O13"/>
       <c r="P13"/>
       <c r="Q13"/>
       <c r="R13"/>
       <c r="S13"/>
       <c r="T13"/>
       <c r="U13"/>
     </row>
     <row r="14" spans="1:21">
       <c r="A14" t="s">
-        <v>151</v>
+        <v>152</v>
       </c>
       <c r="B14"/>
       <c r="C14"/>
       <c r="D14"/>
       <c r="E14"/>
       <c r="F14"/>
       <c r="G14"/>
       <c r="H14"/>
       <c r="I14"/>
       <c r="J14"/>
       <c r="K14"/>
       <c r="L14"/>
       <c r="M14"/>
       <c r="N14"/>
       <c r="O14"/>
       <c r="P14"/>
       <c r="Q14"/>
       <c r="R14"/>
       <c r="S14"/>
       <c r="T14"/>
       <c r="U14"/>
     </row>
     <row r="15" spans="1:21">
       <c r="A15" t="s">
-        <v>152</v>
+        <v>153</v>
       </c>
       <c r="B15">
         <v>48578000.0</v>
       </c>
       <c r="C15">
         <v>42419000.0</v>
       </c>
       <c r="D15">
         <v>67439000.0</v>
       </c>
       <c r="E15">
         <v>-30197000.0</v>
       </c>
       <c r="F15">
         <v>-12301000.0</v>
       </c>
       <c r="G15">
         <v>-49284000.0</v>
       </c>
       <c r="H15">
         <v>-29979000.0</v>
       </c>
       <c r="I15">
         <v>-29979000.0</v>
       </c>
@@ -15346,262 +15507,266 @@
       </c>
       <c r="O15">
         <v>-7662376.0</v>
       </c>
       <c r="P15">
         <v>-10193986.0</v>
       </c>
       <c r="Q15">
         <v>-11419753.0</v>
       </c>
       <c r="R15">
         <v>-11919271.0</v>
       </c>
       <c r="S15">
         <v>-17371475.0</v>
       </c>
       <c r="T15">
         <v>-38860.0</v>
       </c>
       <c r="U15">
         <v>-16738.0</v>
       </c>
     </row>
     <row r="16" spans="1:21">
       <c r="A16" t="s">
-        <v>153</v>
+        <v>154</v>
       </c>
       <c r="B16"/>
       <c r="C16"/>
       <c r="D16"/>
       <c r="E16">
         <v>-36777000.0</v>
       </c>
       <c r="F16">
         <v>-10285000.0</v>
       </c>
       <c r="G16">
         <v>-83328000.0</v>
       </c>
       <c r="H16">
         <v>-25580000.0</v>
       </c>
       <c r="I16">
         <v>-29979000.0</v>
       </c>
       <c r="J16">
         <v>64727000.0</v>
       </c>
       <c r="K16">
         <v>390000.0</v>
       </c>
       <c r="L16">
         <v>29446000.0</v>
       </c>
       <c r="M16">
         <v>6220000.0</v>
       </c>
       <c r="N16">
         <v>-4111853.0</v>
       </c>
       <c r="O16">
         <v>-7662376.0</v>
       </c>
       <c r="P16">
         <v>-10193986.0</v>
       </c>
       <c r="Q16"/>
       <c r="R16"/>
       <c r="S16"/>
       <c r="T16"/>
       <c r="U16"/>
     </row>
     <row r="17" spans="1:21">
       <c r="A17" t="s">
-        <v>154</v>
-[...1 lines deleted...]
-      <c r="B17"/>
+        <v>155</v>
+      </c>
+      <c r="B17">
+        <v>48578000.0</v>
+      </c>
       <c r="C17">
         <v>41998000.0</v>
       </c>
       <c r="D17">
         <v>4337000.0</v>
       </c>
       <c r="E17">
         <v>-30197000.0</v>
       </c>
       <c r="F17">
         <v>-10285000.0</v>
       </c>
       <c r="G17">
         <v>-49284000.0</v>
       </c>
       <c r="H17">
         <v>-25580000.0</v>
       </c>
       <c r="I17">
         <v>-29979000.0</v>
       </c>
       <c r="J17">
         <v>64727000.0</v>
       </c>
       <c r="K17">
         <v>11974000.0</v>
       </c>
       <c r="L17">
         <v>29446000.0</v>
       </c>
       <c r="M17">
         <v>6220000.0</v>
       </c>
       <c r="N17">
         <v>-4111853.0</v>
       </c>
       <c r="O17">
         <v>-7662376.0</v>
       </c>
       <c r="P17">
         <v>-10193986.0</v>
       </c>
       <c r="Q17"/>
       <c r="R17"/>
       <c r="S17"/>
       <c r="T17"/>
       <c r="U17"/>
     </row>
     <row r="18" spans="1:21">
       <c r="A18" t="s">
-        <v>155</v>
-[...1 lines deleted...]
-      <c r="B18"/>
+        <v>156</v>
+      </c>
+      <c r="B18">
+        <v>2933000.0</v>
+      </c>
       <c r="C18">
         <v>-1006000.0</v>
       </c>
       <c r="D18">
         <v>-6314000.0</v>
       </c>
       <c r="E18">
         <v>-5016000.0</v>
       </c>
       <c r="F18">
         <v>-4980000.0</v>
       </c>
       <c r="G18">
         <v>-7941000.0</v>
       </c>
       <c r="H18">
         <v>-4708000.0</v>
       </c>
       <c r="I18"/>
       <c r="J18">
         <v>-87000.0</v>
       </c>
       <c r="K18">
         <v>-339000.0</v>
       </c>
       <c r="L18"/>
       <c r="M18"/>
       <c r="N18"/>
       <c r="O18"/>
       <c r="P18"/>
       <c r="Q18"/>
       <c r="R18"/>
       <c r="S18"/>
       <c r="T18"/>
       <c r="U18"/>
     </row>
     <row r="19" spans="1:21">
       <c r="A19" t="s">
-        <v>156</v>
+        <v>157</v>
       </c>
       <c r="B19"/>
       <c r="C19"/>
       <c r="D19"/>
       <c r="E19"/>
       <c r="F19">
         <v>-23000.0</v>
       </c>
       <c r="G19">
         <v>-8204000.0</v>
       </c>
       <c r="H19">
         <v>283000.0</v>
       </c>
       <c r="I19">
         <v>527000.0</v>
       </c>
       <c r="J19"/>
       <c r="K19"/>
       <c r="L19"/>
       <c r="M19"/>
       <c r="N19">
         <v>-1328439.0</v>
       </c>
       <c r="O19">
         <v>-1714101.0</v>
       </c>
       <c r="P19"/>
       <c r="Q19"/>
       <c r="R19"/>
       <c r="S19"/>
       <c r="T19"/>
       <c r="U19"/>
     </row>
     <row r="20" spans="1:21">
       <c r="A20" t="s">
-        <v>157</v>
+        <v>158</v>
       </c>
       <c r="B20"/>
       <c r="C20"/>
       <c r="D20"/>
       <c r="E20"/>
       <c r="F20">
         <v>53000.0</v>
       </c>
       <c r="G20">
         <v>1027000.0</v>
       </c>
       <c r="H20">
         <v>446000.0</v>
       </c>
       <c r="I20"/>
       <c r="J20"/>
       <c r="K20"/>
       <c r="L20"/>
       <c r="M20"/>
       <c r="N20"/>
       <c r="O20"/>
       <c r="P20"/>
       <c r="Q20"/>
       <c r="R20"/>
       <c r="S20"/>
       <c r="T20"/>
       <c r="U20"/>
     </row>
     <row r="21" spans="1:21">
       <c r="A21" t="s">
-        <v>158</v>
+        <v>159</v>
       </c>
       <c r="B21">
         <v>63887000.0</v>
       </c>
       <c r="C21">
         <v>58865000.0</v>
       </c>
       <c r="D21">
         <v>37116000.0</v>
       </c>
       <c r="E21">
         <v>-14727000.0</v>
       </c>
       <c r="F21">
         <v>-7051000.0</v>
       </c>
       <c r="G21">
         <v>-45398000.0</v>
       </c>
       <c r="H21">
         <v>-3924000.0</v>
       </c>
       <c r="I21">
         <v>-3924000.0</v>
       </c>
@@ -15622,79 +15787,79 @@
       </c>
       <c r="O21">
         <v>-1991000.0</v>
       </c>
       <c r="P21">
         <v>-9761016.0</v>
       </c>
       <c r="Q21">
         <v>-10532655.0</v>
       </c>
       <c r="R21">
         <v>-11978822.0</v>
       </c>
       <c r="S21">
         <v>-17849407.0</v>
       </c>
       <c r="T21">
         <v>-36809.0</v>
       </c>
       <c r="U21">
         <v>-16148.0</v>
       </c>
     </row>
     <row r="22" spans="1:21">
       <c r="A22" t="s">
-        <v>159</v>
+        <v>160</v>
       </c>
       <c r="B22"/>
       <c r="C22"/>
       <c r="D22"/>
       <c r="E22"/>
       <c r="F22"/>
       <c r="G22"/>
       <c r="H22"/>
       <c r="I22"/>
       <c r="J22"/>
       <c r="K22"/>
       <c r="L22"/>
       <c r="M22"/>
       <c r="N22"/>
       <c r="O22"/>
       <c r="P22"/>
       <c r="Q22"/>
       <c r="R22"/>
       <c r="S22"/>
       <c r="T22"/>
       <c r="U22"/>
     </row>
     <row r="23" spans="1:21">
       <c r="A23" t="s">
-        <v>160</v>
+        <v>161</v>
       </c>
       <c r="B23">
-        <v>354304000.0</v>
+        <v>354743000.0</v>
       </c>
       <c r="C23">
         <v>290014000.0</v>
       </c>
       <c r="D23">
         <v>284361000.0</v>
       </c>
       <c r="E23">
         <v>282568000.0</v>
       </c>
       <c r="F23">
         <v>249070000.0</v>
       </c>
       <c r="G23">
         <v>293632000.0</v>
       </c>
       <c r="H23">
         <v>363035000.0</v>
       </c>
       <c r="I23">
         <v>363035000.0</v>
       </c>
       <c r="J23">
         <v>274916000.0</v>
       </c>
@@ -15712,117 +15877,119 @@
       </c>
       <c r="O23">
         <v>32408999.0</v>
       </c>
       <c r="P23">
         <v>17521462.0</v>
       </c>
       <c r="Q23">
         <v>11321529.0</v>
       </c>
       <c r="R23">
         <v>11978822.0</v>
       </c>
       <c r="S23">
         <v>10672407.0</v>
       </c>
       <c r="T23">
         <v>36809.0</v>
       </c>
       <c r="U23">
         <v>16148.0</v>
       </c>
     </row>
     <row r="24" spans="1:21">
       <c r="A24" t="s">
-        <v>161</v>
+        <v>162</v>
       </c>
       <c r="B24"/>
       <c r="C24"/>
       <c r="D24"/>
       <c r="E24"/>
       <c r="F24"/>
       <c r="G24"/>
       <c r="H24"/>
       <c r="I24"/>
       <c r="J24"/>
       <c r="K24"/>
       <c r="L24"/>
       <c r="M24"/>
       <c r="N24"/>
       <c r="O24"/>
       <c r="P24"/>
       <c r="Q24"/>
       <c r="R24"/>
       <c r="S24"/>
       <c r="T24"/>
       <c r="U24"/>
     </row>
     <row r="25" spans="1:21">
       <c r="A25" t="s">
-        <v>162</v>
-[...1 lines deleted...]
-      <c r="B25"/>
+        <v>163</v>
+      </c>
+      <c r="B25">
+        <v>14881000.0</v>
+      </c>
       <c r="C25">
         <v>6041000.0</v>
       </c>
       <c r="D25">
         <v>3602000.0</v>
       </c>
       <c r="E25">
         <v>4046000.0</v>
       </c>
       <c r="F25">
         <v>5183000.0</v>
       </c>
       <c r="G25">
         <v>6855000.0</v>
       </c>
       <c r="H25">
         <v>7585000.0</v>
       </c>
       <c r="I25">
         <v>6916000.0</v>
       </c>
       <c r="J25">
         <v>5765000.0</v>
       </c>
       <c r="K25"/>
       <c r="L25"/>
       <c r="M25"/>
       <c r="N25"/>
       <c r="O25"/>
       <c r="P25"/>
       <c r="Q25"/>
       <c r="R25"/>
       <c r="S25"/>
       <c r="T25"/>
       <c r="U25"/>
     </row>
     <row r="26" spans="1:21">
       <c r="A26" t="s">
-        <v>163</v>
+        <v>164</v>
       </c>
       <c r="B26">
         <v>15097000.0</v>
       </c>
       <c r="C26">
         <v>12341000.0</v>
       </c>
       <c r="D26">
         <v>12665000.0</v>
       </c>
       <c r="E26">
         <v>12701000.0</v>
       </c>
       <c r="F26">
         <v>9932000.0</v>
       </c>
       <c r="G26">
         <v>11715000.0</v>
       </c>
       <c r="H26">
         <v>15765000.0</v>
       </c>
       <c r="I26">
         <v>15765000.0</v>
       </c>
@@ -15843,78 +16010,80 @@
       </c>
       <c r="O26">
         <v>2885000.0</v>
       </c>
       <c r="P26">
         <v>2602751.0</v>
       </c>
       <c r="Q26">
         <v>2753331.0</v>
       </c>
       <c r="R26">
         <v>4022709.0</v>
       </c>
       <c r="S26">
         <v>2013002.0</v>
       </c>
       <c r="T26">
         <v>2013002.0</v>
       </c>
       <c r="U26">
         <v>100000.0</v>
       </c>
     </row>
     <row r="27" spans="1:21">
       <c r="A27" t="s">
-        <v>164</v>
+        <v>165</v>
       </c>
       <c r="B27"/>
       <c r="C27"/>
       <c r="D27"/>
       <c r="E27"/>
       <c r="F27"/>
       <c r="G27"/>
       <c r="H27"/>
       <c r="I27"/>
       <c r="J27"/>
       <c r="K27"/>
       <c r="L27"/>
       <c r="M27"/>
       <c r="N27"/>
       <c r="O27"/>
       <c r="P27"/>
       <c r="Q27"/>
       <c r="R27"/>
       <c r="S27"/>
       <c r="T27"/>
       <c r="U27"/>
     </row>
     <row r="28" spans="1:21">
       <c r="A28" t="s">
-        <v>165</v>
-[...1 lines deleted...]
-      <c r="B28"/>
+        <v>166</v>
+      </c>
+      <c r="B28">
+        <v>266194000.0</v>
+      </c>
       <c r="C28">
         <v>225087000.0</v>
       </c>
       <c r="D28">
         <v>206724000.0</v>
       </c>
       <c r="E28">
         <v>208789000.0</v>
       </c>
       <c r="F28">
         <v>198359000.0</v>
       </c>
       <c r="G28">
         <v>181022000.0</v>
       </c>
       <c r="H28">
         <v>252628000.0</v>
       </c>
       <c r="I28">
         <v>252628000.0</v>
       </c>
       <c r="J28">
         <v>216019000.0</v>
       </c>
       <c r="K28">
@@ -15931,94 +16100,96 @@
       </c>
       <c r="O28">
         <v>19590450.0</v>
       </c>
       <c r="P28">
         <v>11800000.0</v>
       </c>
       <c r="Q28">
         <v>6800000.0</v>
       </c>
       <c r="R28">
         <v>7956113.0</v>
       </c>
       <c r="S28">
         <v>7956113.0</v>
       </c>
       <c r="T28">
         <v>8700000.0</v>
       </c>
       <c r="U28">
         <v>600000.0</v>
       </c>
     </row>
     <row r="29" spans="1:21">
       <c r="A29" t="s">
-        <v>166</v>
-[...1 lines deleted...]
-      <c r="B29"/>
+        <v>167</v>
+      </c>
+      <c r="B29">
+        <v>17684000.0</v>
+      </c>
       <c r="C29">
         <v>15296000.0</v>
       </c>
       <c r="D29">
         <v>597000.0</v>
       </c>
       <c r="E29">
         <v>206000.0</v>
       </c>
       <c r="F29">
         <v>247000.0</v>
       </c>
       <c r="G29">
         <v>-12259000.0</v>
       </c>
       <c r="H29">
         <v>-5000.0</v>
       </c>
       <c r="I29">
         <v>26582000.0</v>
       </c>
       <c r="J29">
         <v>-19639000.0</v>
       </c>
       <c r="K29">
         <v>6133000.0</v>
       </c>
       <c r="L29"/>
       <c r="M29"/>
       <c r="N29"/>
       <c r="O29"/>
       <c r="P29"/>
       <c r="Q29"/>
       <c r="R29"/>
       <c r="S29"/>
       <c r="T29"/>
       <c r="U29"/>
     </row>
     <row r="30" spans="1:21">
       <c r="A30" t="s">
-        <v>167</v>
+        <v>168</v>
       </c>
       <c r="B30">
         <v>281291000.0</v>
       </c>
       <c r="C30">
         <v>229941000.0</v>
       </c>
       <c r="D30">
         <v>229727000.0</v>
       </c>
       <c r="E30">
         <v>234252000.0</v>
       </c>
       <c r="F30">
         <v>209442000.0</v>
       </c>
       <c r="G30">
         <v>254302000.0</v>
       </c>
       <c r="H30">
         <v>326649000.0</v>
       </c>
       <c r="I30">
         <v>326649000.0</v>
       </c>
@@ -16039,51 +16210,51 @@
       </c>
       <c r="O30">
         <v>27220999.0</v>
       </c>
       <c r="P30">
         <v>14366868.0</v>
       </c>
       <c r="Q30">
         <v>9601466.0</v>
       </c>
       <c r="R30">
         <v>11978822.0</v>
       </c>
       <c r="S30">
         <v>10672407.0</v>
       </c>
       <c r="T30">
         <v>36809.0</v>
       </c>
       <c r="U30">
         <v>16148.0</v>
       </c>
     </row>
     <row r="31" spans="1:21">
       <c r="A31" t="s">
-        <v>168</v>
+        <v>169</v>
       </c>
       <c r="B31">
         <v>2375000.0</v>
       </c>
       <c r="C31">
         <v>-1571000.0</v>
       </c>
       <c r="D31">
         <v>-6483000.0</v>
       </c>
       <c r="E31">
         <v>-5020000.0</v>
       </c>
       <c r="F31">
         <v>-5003000.0</v>
       </c>
       <c r="G31">
         <v>-16145000.0</v>
       </c>
       <c r="H31">
         <v>527000.0</v>
       </c>
       <c r="I31">
         <v>527000.0</v>
       </c>
@@ -16104,51 +16275,51 @@
       </c>
       <c r="O31">
         <v>-2306993.0</v>
       </c>
       <c r="P31">
         <v>-432970.0</v>
       </c>
       <c r="Q31">
         <v>-887098.0</v>
       </c>
       <c r="R31">
         <v>59551.0</v>
       </c>
       <c r="S31">
         <v>-5392653.0</v>
       </c>
       <c r="T31">
         <v>-2051.0</v>
       </c>
       <c r="U31">
         <v>-590.0</v>
       </c>
     </row>
     <row r="32" spans="1:21">
       <c r="A32" t="s">
-        <v>169</v>
+        <v>170</v>
       </c>
       <c r="B32">
         <v>418630000.0</v>
       </c>
       <c r="C32">
         <v>348879000.0</v>
       </c>
       <c r="D32">
         <v>321477000.0</v>
       </c>
       <c r="E32">
         <v>267841000.0</v>
       </c>
       <c r="F32">
         <v>242019000.0</v>
       </c>
       <c r="G32">
         <v>248234000.0</v>
       </c>
       <c r="H32">
         <v>359111000.0</v>
       </c>
       <c r="I32">
         <v>359111000.0</v>
       </c>
@@ -16180,778 +16351,785 @@
       <c r="S32"/>
       <c r="T32"/>
       <c r="U32"/>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet4.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:BY32"/>
+  <dimension ref="A1:BZ32"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="39.99" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="12.854" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:77">
+    <row r="1" spans="1:78">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
+        <v>82</v>
+      </c>
+      <c r="C1" t="s">
         <v>1</v>
-      </c>
-[...1 lines deleted...]
-        <v>82</v>
       </c>
       <c r="D1" t="s">
         <v>83</v>
       </c>
       <c r="E1" t="s">
         <v>84</v>
       </c>
       <c r="F1" t="s">
+        <v>85</v>
+      </c>
+      <c r="G1" t="s">
         <v>2</v>
-      </c>
-[...1 lines deleted...]
-        <v>85</v>
       </c>
       <c r="H1" t="s">
         <v>86</v>
       </c>
       <c r="I1" t="s">
         <v>87</v>
       </c>
       <c r="J1" t="s">
+        <v>88</v>
+      </c>
+      <c r="K1" t="s">
         <v>3</v>
-      </c>
-[...1 lines deleted...]
-        <v>88</v>
       </c>
       <c r="L1" t="s">
         <v>89</v>
       </c>
       <c r="M1" t="s">
         <v>90</v>
       </c>
       <c r="N1" t="s">
+        <v>91</v>
+      </c>
+      <c r="O1" t="s">
         <v>4</v>
-      </c>
-[...1 lines deleted...]
-        <v>91</v>
       </c>
       <c r="P1" t="s">
         <v>92</v>
       </c>
       <c r="Q1" t="s">
         <v>93</v>
       </c>
       <c r="R1" t="s">
+        <v>94</v>
+      </c>
+      <c r="S1" t="s">
         <v>5</v>
-      </c>
-[...1 lines deleted...]
-        <v>94</v>
       </c>
       <c r="T1" t="s">
         <v>95</v>
       </c>
       <c r="U1" t="s">
         <v>96</v>
       </c>
       <c r="V1" t="s">
+        <v>97</v>
+      </c>
+      <c r="W1" t="s">
         <v>6</v>
-      </c>
-[...1 lines deleted...]
-        <v>97</v>
       </c>
       <c r="X1" t="s">
         <v>98</v>
       </c>
       <c r="Y1" t="s">
         <v>99</v>
       </c>
       <c r="Z1" t="s">
+        <v>100</v>
+      </c>
+      <c r="AA1" t="s">
         <v>7</v>
-      </c>
-[...1 lines deleted...]
-        <v>100</v>
       </c>
       <c r="AB1" t="s">
         <v>101</v>
       </c>
       <c r="AC1" t="s">
         <v>102</v>
       </c>
       <c r="AD1" t="s">
+        <v>103</v>
+      </c>
+      <c r="AE1" t="s">
         <v>8</v>
-      </c>
-[...1 lines deleted...]
-        <v>103</v>
       </c>
       <c r="AF1" t="s">
         <v>104</v>
       </c>
       <c r="AG1" t="s">
         <v>105</v>
       </c>
       <c r="AH1" t="s">
+        <v>106</v>
+      </c>
+      <c r="AI1" t="s">
         <v>9</v>
-      </c>
-[...1 lines deleted...]
-        <v>106</v>
       </c>
       <c r="AJ1" t="s">
         <v>107</v>
       </c>
       <c r="AK1" t="s">
         <v>108</v>
       </c>
       <c r="AL1" t="s">
+        <v>109</v>
+      </c>
+      <c r="AM1" t="s">
         <v>10</v>
-      </c>
-[...1 lines deleted...]
-        <v>109</v>
       </c>
       <c r="AN1" t="s">
         <v>110</v>
       </c>
       <c r="AO1" t="s">
         <v>111</v>
       </c>
       <c r="AP1" t="s">
+        <v>112</v>
+      </c>
+      <c r="AQ1" t="s">
         <v>11</v>
-      </c>
-[...1 lines deleted...]
-        <v>112</v>
       </c>
       <c r="AR1" t="s">
         <v>113</v>
       </c>
       <c r="AS1" t="s">
         <v>114</v>
       </c>
       <c r="AT1" t="s">
+        <v>115</v>
+      </c>
+      <c r="AU1" t="s">
         <v>12</v>
-      </c>
-[...1 lines deleted...]
-        <v>115</v>
       </c>
       <c r="AV1" t="s">
         <v>116</v>
       </c>
       <c r="AW1" t="s">
         <v>117</v>
       </c>
       <c r="AX1" t="s">
+        <v>118</v>
+      </c>
+      <c r="AY1" t="s">
         <v>13</v>
-      </c>
-[...1 lines deleted...]
-        <v>118</v>
       </c>
       <c r="AZ1" t="s">
         <v>119</v>
       </c>
       <c r="BA1" t="s">
         <v>120</v>
       </c>
       <c r="BB1" t="s">
+        <v>121</v>
+      </c>
+      <c r="BC1" t="s">
         <v>14</v>
-      </c>
-[...1 lines deleted...]
-        <v>121</v>
       </c>
       <c r="BD1" t="s">
         <v>122</v>
       </c>
       <c r="BE1" t="s">
         <v>123</v>
       </c>
       <c r="BF1" t="s">
+        <v>124</v>
+      </c>
+      <c r="BG1" t="s">
         <v>15</v>
-      </c>
-[...1 lines deleted...]
-        <v>124</v>
       </c>
       <c r="BH1" t="s">
         <v>125</v>
       </c>
       <c r="BI1" t="s">
         <v>126</v>
       </c>
       <c r="BJ1" t="s">
+        <v>127</v>
+      </c>
+      <c r="BK1" t="s">
         <v>16</v>
-      </c>
-[...1 lines deleted...]
-        <v>127</v>
       </c>
       <c r="BL1" t="s">
         <v>128</v>
       </c>
       <c r="BM1" t="s">
         <v>129</v>
       </c>
       <c r="BN1" t="s">
+        <v>130</v>
+      </c>
+      <c r="BO1" t="s">
         <v>17</v>
-      </c>
-[...1 lines deleted...]
-        <v>130</v>
       </c>
       <c r="BP1" t="s">
         <v>131</v>
       </c>
       <c r="BQ1" t="s">
         <v>132</v>
       </c>
       <c r="BR1" t="s">
+        <v>133</v>
+      </c>
+      <c r="BS1" t="s">
         <v>18</v>
-      </c>
-[...1 lines deleted...]
-        <v>133</v>
       </c>
       <c r="BT1" t="s">
         <v>134</v>
       </c>
       <c r="BU1" t="s">
         <v>135</v>
       </c>
       <c r="BV1" t="s">
+        <v>136</v>
+      </c>
+      <c r="BW1" t="s">
         <v>19</v>
-      </c>
-[...1 lines deleted...]
-        <v>136</v>
       </c>
       <c r="BX1" t="s">
         <v>137</v>
       </c>
       <c r="BY1" t="s">
         <v>138</v>
       </c>
+      <c r="BZ1" t="s">
+        <v>139</v>
+      </c>
     </row>
-    <row r="2" spans="1:77">
+    <row r="2" spans="1:78">
       <c r="A2" t="s">
-        <v>139</v>
+        <v>140</v>
       </c>
       <c r="B2">
+        <v>17368000.0</v>
+      </c>
+      <c r="C2">
         <v>19055000.0</v>
       </c>
-      <c r="C2">
+      <c r="D2">
         <v>18719000.0</v>
       </c>
-      <c r="D2">
+      <c r="E2">
         <v>18681000.0</v>
       </c>
-      <c r="E2">
+      <c r="F2">
         <v>16558000.0</v>
       </c>
-      <c r="F2">
+      <c r="G2">
         <v>16909000.0</v>
       </c>
-      <c r="G2">
+      <c r="H2">
         <v>15322000.0</v>
       </c>
-      <c r="H2">
+      <c r="I2">
         <v>15045000.0</v>
       </c>
-      <c r="I2">
+      <c r="J2">
         <v>13176000.0</v>
       </c>
-      <c r="J2">
+      <c r="K2">
         <v>13842000.0</v>
       </c>
-      <c r="K2">
+      <c r="L2">
         <v>14790000.0</v>
       </c>
-      <c r="L2">
+      <c r="M2">
         <v>13583000.0</v>
       </c>
-      <c r="M2">
+      <c r="N2">
         <v>12419000.0</v>
       </c>
-      <c r="N2">
+      <c r="O2">
         <v>14369000.0</v>
       </c>
-      <c r="O2">
+      <c r="P2">
         <v>12188000.0</v>
       </c>
-      <c r="P2">
+      <c r="Q2">
         <v>11823000.0</v>
       </c>
-      <c r="Q2">
+      <c r="R2">
         <v>9936000.0</v>
       </c>
-      <c r="R2">
+      <c r="S2">
         <v>10753000.0</v>
       </c>
-      <c r="S2">
+      <c r="T2">
         <v>10129000.0</v>
       </c>
-      <c r="T2">
+      <c r="U2">
         <v>12760000.0</v>
       </c>
-      <c r="U2">
+      <c r="V2">
         <v>9641000.0</v>
       </c>
-      <c r="V2">
+      <c r="W2">
         <v>10817000.0</v>
       </c>
-      <c r="W2">
+      <c r="X2">
         <v>10289000.0</v>
       </c>
-      <c r="X2">
+      <c r="Y2">
         <v>8198000.0</v>
       </c>
-      <c r="Y2">
+      <c r="Z2">
         <v>9414000.0</v>
       </c>
-      <c r="Z2">
+      <c r="AA2">
         <v>10402000.0</v>
       </c>
-      <c r="AA2">
+      <c r="AB2">
         <v>13205000.0</v>
       </c>
-      <c r="AB2">
+      <c r="AC2">
         <v>9749000.0</v>
       </c>
-      <c r="AC2">
+      <c r="AD2">
         <v>7418000.0</v>
       </c>
-      <c r="AD2">
+      <c r="AE2">
         <v>9414000.0</v>
       </c>
-      <c r="AE2">
+      <c r="AF2">
         <v>7355000.0</v>
       </c>
-      <c r="AF2">
+      <c r="AG2">
         <v>9270000.0</v>
       </c>
-      <c r="AG2">
+      <c r="AH2">
         <v>9358000.0</v>
       </c>
-      <c r="AH2">
+      <c r="AI2">
         <v>8247000.0</v>
       </c>
-      <c r="AI2">
+      <c r="AJ2">
         <v>9599000.0</v>
       </c>
-      <c r="AJ2">
+      <c r="AK2">
         <v>8631000.0</v>
       </c>
-      <c r="AK2">
+      <c r="AL2">
         <v>8743000.0</v>
       </c>
-      <c r="AL2">
+      <c r="AM2">
         <v>9069000.0</v>
       </c>
-      <c r="AM2">
+      <c r="AN2">
         <v>7997000.0</v>
       </c>
-      <c r="AN2">
+      <c r="AO2">
         <v>7394000.0</v>
       </c>
-      <c r="AO2">
+      <c r="AP2">
         <v>7946000.0</v>
       </c>
-      <c r="AP2">
+      <c r="AQ2">
         <v>4985000.0</v>
       </c>
-      <c r="AQ2">
+      <c r="AR2">
         <v>4979000.0</v>
       </c>
-      <c r="AR2">
+      <c r="AS2">
         <v>5089000.0</v>
       </c>
-      <c r="AS2">
+      <c r="AT2">
         <v>5148000.0</v>
       </c>
-      <c r="AT2">
+      <c r="AU2">
         <v>3599752.0</v>
       </c>
-      <c r="AU2">
+      <c r="AV2">
         <v>3348005.0</v>
       </c>
-      <c r="AV2">
+      <c r="AW2">
         <v>2739967.0</v>
       </c>
-      <c r="AW2">
+      <c r="AX2">
         <v>2977275.0</v>
       </c>
-      <c r="AX2">
+      <c r="AY2">
         <v>3111174.0</v>
       </c>
-      <c r="AY2">
+      <c r="AZ2">
         <v>2113438.0</v>
       </c>
-      <c r="AZ2">
+      <c r="BA2">
         <v>2198482.0</v>
       </c>
-      <c r="BA2">
+      <c r="BB2">
         <v>1905020.0</v>
       </c>
-      <c r="BB2">
+      <c r="BC2">
         <v>1689261.0</v>
       </c>
-      <c r="BC2">
+      <c r="BD2">
         <v>1425336.0</v>
       </c>
-      <c r="BD2">
+      <c r="BE2">
         <v>1114926.0</v>
       </c>
-      <c r="BE2">
+      <c r="BF2">
         <v>958855.0</v>
       </c>
-      <c r="BF2">
+      <c r="BG2">
         <v>862947.0</v>
       </c>
-      <c r="BG2">
+      <c r="BH2">
         <v>843366.0</v>
       </c>
-      <c r="BH2">
+      <c r="BI2">
         <v>789405.0</v>
       </c>
-      <c r="BI2">
+      <c r="BJ2">
         <v>658875.0</v>
       </c>
-      <c r="BJ2">
+      <c r="BK2">
         <v>364853.0</v>
       </c>
-      <c r="BK2">
+      <c r="BL2">
         <v>539697.0</v>
       </c>
-      <c r="BL2">
+      <c r="BM2">
         <v>435925.0</v>
       </c>
-      <c r="BM2">
+      <c r="BN2">
         <v>379588.0</v>
       </c>
-      <c r="BN2"/>
       <c r="BO2"/>
       <c r="BP2"/>
       <c r="BQ2"/>
       <c r="BR2"/>
       <c r="BS2"/>
       <c r="BT2"/>
       <c r="BU2"/>
       <c r="BV2"/>
       <c r="BW2"/>
       <c r="BX2"/>
       <c r="BY2"/>
+      <c r="BZ2"/>
     </row>
-    <row r="3" spans="1:77">
+    <row r="3" spans="1:78">
       <c r="A3" t="s">
-        <v>140</v>
+        <v>141</v>
       </c>
       <c r="B3">
+        <v>1617000.0</v>
+      </c>
+      <c r="C3">
         <v>3220000.0</v>
       </c>
-      <c r="C3">
+      <c r="D3">
         <v>5290000.0</v>
       </c>
-      <c r="D3">
+      <c r="E3">
         <v>3144000.0</v>
       </c>
-      <c r="E3">
+      <c r="F3">
         <v>3227000.0</v>
       </c>
-      <c r="F3">
+      <c r="G3">
         <v>2990000.0</v>
       </c>
-      <c r="G3">
+      <c r="H3">
         <v>1155000.0</v>
       </c>
-      <c r="H3">
+      <c r="I3">
         <v>1127000.0</v>
       </c>
-      <c r="I3">
+      <c r="J3">
         <v>769000.0</v>
       </c>
-      <c r="J3">
+      <c r="K3">
         <v>803000.0</v>
       </c>
-      <c r="K3">
+      <c r="L3">
         <v>843000.0</v>
       </c>
-      <c r="L3">
+      <c r="M3">
         <v>855000.0</v>
       </c>
-      <c r="M3">
+      <c r="N3">
         <v>926000.0</v>
       </c>
-      <c r="N3">
+      <c r="O3">
         <v>976000.0</v>
       </c>
-      <c r="O3">
+      <c r="P3">
         <v>1028000.0</v>
       </c>
-      <c r="P3">
+      <c r="Q3">
         <v>1077000.0</v>
       </c>
-      <c r="Q3">
+      <c r="R3">
         <v>1032000.0</v>
       </c>
-      <c r="R3">
+      <c r="S3">
         <v>1089000.0</v>
       </c>
-      <c r="S3">
+      <c r="T3">
         <v>1136000.0</v>
       </c>
-      <c r="T3">
+      <c r="U3">
         <v>1558000.0</v>
       </c>
-      <c r="U3">
+      <c r="V3">
         <v>1400000.0</v>
       </c>
-      <c r="V3">
+      <c r="W3">
         <v>1543000.0</v>
       </c>
-      <c r="W3">
+      <c r="X3">
         <v>1842000.0</v>
       </c>
-      <c r="X3">
+      <c r="Y3">
         <v>1693000.0</v>
       </c>
-      <c r="Y3">
+      <c r="Z3">
         <v>2567000.0</v>
       </c>
-      <c r="Z3">
+      <c r="AA3">
         <v>2224000.0</v>
       </c>
-      <c r="AA3">
+      <c r="AB3">
         <v>1910000.0</v>
       </c>
-      <c r="AB3">
+      <c r="AC3">
         <v>1912000.0</v>
       </c>
-      <c r="AC3">
+      <c r="AD3">
         <v>1928000.0</v>
       </c>
-      <c r="AD3">
+      <c r="AE3">
         <v>2567000.0</v>
       </c>
-      <c r="AE3">
+      <c r="AF3">
         <v>1675000.0</v>
       </c>
-      <c r="AF3">
+      <c r="AG3">
         <v>1544000.0</v>
       </c>
-      <c r="AG3">
+      <c r="AH3">
         <v>1473000.0</v>
       </c>
-      <c r="AH3">
+      <c r="AI3">
         <v>1240000.0</v>
       </c>
-      <c r="AI3">
+      <c r="AJ3">
         <v>1431000.0</v>
       </c>
-      <c r="AJ3">
+      <c r="AK3">
         <v>1622000.0</v>
       </c>
-      <c r="AK3">
+      <c r="AL3">
         <v>1472000.0</v>
       </c>
-      <c r="AL3">
+      <c r="AM3">
         <v>1177000.0</v>
       </c>
-      <c r="AM3">
+      <c r="AN3">
         <v>1471000.0</v>
       </c>
-      <c r="AN3">
+      <c r="AO3">
         <v>1268000.0</v>
       </c>
-      <c r="AO3">
+      <c r="AP3">
         <v>1544000.0</v>
       </c>
-      <c r="AP3">
+      <c r="AQ3">
         <v>786000.0</v>
       </c>
-      <c r="AQ3">
+      <c r="AR3">
         <v>705000.0</v>
       </c>
-      <c r="AR3">
+      <c r="AS3">
         <v>654000.0</v>
       </c>
-      <c r="AS3">
+      <c r="AT3">
         <v>587000.0</v>
       </c>
-      <c r="AT3">
+      <c r="AU3">
         <v>566000.0</v>
       </c>
-      <c r="AU3">
+      <c r="AV3">
         <v>545000.0</v>
       </c>
-      <c r="AV3">
+      <c r="AW3">
         <v>520000.0</v>
       </c>
-      <c r="AW3">
+      <c r="AX3">
         <v>494000.0</v>
       </c>
-      <c r="AX3">
+      <c r="AY3">
         <v>487243.0</v>
       </c>
-      <c r="AY3">
+      <c r="AZ3">
         <v>444164.0</v>
       </c>
-      <c r="AZ3">
+      <c r="BA3">
         <v>406821.0</v>
       </c>
-      <c r="BA3">
+      <c r="BB3">
         <v>361347.0</v>
       </c>
-      <c r="BB3">
+      <c r="BC3">
         <v>373537.0</v>
       </c>
-      <c r="BC3">
+      <c r="BD3">
         <v>572626.0</v>
       </c>
-      <c r="BD3">
+      <c r="BE3">
         <v>455080.0</v>
       </c>
-      <c r="BE3">
+      <c r="BF3">
         <v>444365.0</v>
       </c>
-      <c r="BF3">
+      <c r="BG3">
         <v>449628.0</v>
       </c>
-      <c r="BG3">
+      <c r="BH3">
         <v>432966.0</v>
       </c>
-      <c r="BH3">
+      <c r="BI3">
         <v>449659.0</v>
       </c>
-      <c r="BI3">
+      <c r="BJ3">
         <v>450157.0</v>
       </c>
-      <c r="BJ3">
+      <c r="BK3">
         <v>273648.0</v>
       </c>
-      <c r="BK3">
+      <c r="BL3">
         <v>281313.0</v>
       </c>
-      <c r="BL3">
+      <c r="BM3">
         <v>279255.0</v>
       </c>
-      <c r="BM3">
+      <c r="BN3">
         <v>277975.0</v>
       </c>
-      <c r="BN3"/>
-      <c r="BO3">
+      <c r="BO3"/>
+      <c r="BP3">
         <v>277601.0</v>
       </c>
-      <c r="BP3">
+      <c r="BQ3">
         <v>282820.0</v>
       </c>
-      <c r="BQ3">
+      <c r="BR3">
         <v>278524.0</v>
       </c>
-      <c r="BR3">
+      <c r="BS3">
         <v>276171.0</v>
       </c>
-      <c r="BS3">
+      <c r="BT3">
         <v>273140.0</v>
       </c>
-      <c r="BT3">
+      <c r="BU3">
         <v>263994.0</v>
       </c>
-      <c r="BU3">
+      <c r="BV3">
         <v>191348000.0</v>
       </c>
-      <c r="BV3">
+      <c r="BW3">
         <v>-673.0</v>
       </c>
-      <c r="BW3">
+      <c r="BX3">
         <v>-640.0</v>
       </c>
-      <c r="BX3">
+      <c r="BY3">
         <v>-474.0</v>
       </c>
-      <c r="BY3">
+      <c r="BZ3">
         <v>-264.0</v>
       </c>
     </row>
-    <row r="4" spans="1:77">
+    <row r="4" spans="1:78">
       <c r="A4" t="s">
-        <v>141</v>
+        <v>142</v>
       </c>
       <c r="B4"/>
       <c r="C4"/>
       <c r="D4"/>
       <c r="E4"/>
       <c r="F4"/>
       <c r="G4"/>
       <c r="H4"/>
       <c r="I4"/>
       <c r="J4"/>
       <c r="K4"/>
       <c r="L4"/>
       <c r="M4"/>
       <c r="N4"/>
       <c r="O4"/>
       <c r="P4"/>
       <c r="Q4"/>
       <c r="R4"/>
       <c r="S4"/>
       <c r="T4"/>
       <c r="U4"/>
       <c r="V4"/>
       <c r="W4"/>
       <c r="X4"/>
       <c r="Y4"/>
       <c r="Z4"/>
       <c r="AA4"/>
       <c r="AB4"/>
       <c r="AC4"/>
       <c r="AD4"/>
       <c r="AE4"/>
       <c r="AF4"/>
       <c r="AG4"/>
       <c r="AH4"/>
       <c r="AI4"/>
       <c r="AJ4"/>
       <c r="AK4"/>
-      <c r="AL4">
-[...1 lines deleted...]
-      </c>
+      <c r="AL4"/>
       <c r="AM4">
         <v>0.0</v>
       </c>
       <c r="AN4">
         <v>0.0</v>
       </c>
       <c r="AO4">
         <v>0.0</v>
       </c>
       <c r="AP4">
         <v>0.0</v>
       </c>
       <c r="AQ4">
         <v>0.0</v>
       </c>
       <c r="AR4">
         <v>0.0</v>
       </c>
       <c r="AS4">
         <v>0.0</v>
       </c>
       <c r="AT4">
         <v>0.0</v>
       </c>
       <c r="AU4">
@@ -16977,576 +17155,583 @@
       </c>
       <c r="BB4">
         <v>0.0</v>
       </c>
       <c r="BC4">
         <v>0.0</v>
       </c>
       <c r="BD4">
         <v>0.0</v>
       </c>
       <c r="BE4">
         <v>0.0</v>
       </c>
       <c r="BF4">
         <v>0.0</v>
       </c>
       <c r="BG4">
         <v>0.0</v>
       </c>
       <c r="BH4">
         <v>0.0</v>
       </c>
       <c r="BI4">
         <v>0.0</v>
       </c>
-      <c r="BJ4"/>
+      <c r="BJ4">
+        <v>0.0</v>
+      </c>
       <c r="BK4"/>
       <c r="BL4"/>
       <c r="BM4"/>
       <c r="BN4"/>
       <c r="BO4"/>
       <c r="BP4"/>
       <c r="BQ4"/>
       <c r="BR4"/>
       <c r="BS4"/>
       <c r="BT4"/>
       <c r="BU4"/>
       <c r="BV4"/>
       <c r="BW4"/>
       <c r="BX4"/>
       <c r="BY4"/>
+      <c r="BZ4"/>
     </row>
-    <row r="5" spans="1:77">
+    <row r="5" spans="1:78">
       <c r="A5" t="s">
-        <v>142</v>
+        <v>143</v>
       </c>
       <c r="B5">
+        <v>-15331000.0</v>
+      </c>
+      <c r="C5">
         <v>22199000.0</v>
       </c>
-      <c r="C5">
+      <c r="D5">
         <v>23634000.0</v>
       </c>
-      <c r="D5">
-[...1 lines deleted...]
-      </c>
       <c r="E5">
-        <v>8251000.0</v>
+        <v>13482000.0</v>
       </c>
       <c r="F5">
+        <v>9090000.0</v>
+      </c>
+      <c r="G5">
         <v>11148000.0</v>
       </c>
-      <c r="G5">
+      <c r="H5">
         <v>11460000.0</v>
       </c>
-      <c r="H5">
-[...1 lines deleted...]
-      </c>
       <c r="I5">
+        <v>23219000.0</v>
+      </c>
+      <c r="J5">
         <v>13252000.0</v>
       </c>
-      <c r="J5">
-[...1 lines deleted...]
-      </c>
       <c r="K5">
-        <v>11124000.0</v>
+        <v>15506000.0</v>
       </c>
       <c r="L5">
-        <v>10839000.0</v>
+        <v>11113000.0</v>
       </c>
       <c r="M5">
-        <v>-340000.0</v>
+        <v>10807000.0</v>
       </c>
       <c r="N5">
+        <v>-338000.0</v>
+      </c>
+      <c r="O5">
         <v>1072000.0</v>
       </c>
-      <c r="O5">
-[...1 lines deleted...]
-      </c>
       <c r="P5">
+        <v>-7102999.0</v>
+      </c>
+      <c r="Q5">
         <v>-9636000.0</v>
       </c>
-      <c r="Q5">
+      <c r="R5">
         <v>-9300000.0</v>
       </c>
-      <c r="R5">
+      <c r="S5">
         <v>3354000.0</v>
       </c>
-      <c r="S5">
-[...1 lines deleted...]
-      </c>
       <c r="T5">
-        <v>-410000.0</v>
+        <v>-1074999.0</v>
       </c>
       <c r="U5">
+        <v>-413000.0</v>
+      </c>
+      <c r="V5">
         <v>-6852000.0</v>
       </c>
-      <c r="V5">
+      <c r="W5">
         <v>-15064000.0</v>
       </c>
-      <c r="W5">
+      <c r="X5">
         <v>-9707000.0</v>
       </c>
-      <c r="X5">
+      <c r="Y5">
         <v>-5856000.0</v>
       </c>
-      <c r="Y5">
+      <c r="Z5">
         <v>-26165000.0</v>
       </c>
-      <c r="Z5">
+      <c r="AA5">
         <v>5658000.0</v>
       </c>
-      <c r="AA5">
+      <c r="AB5">
         <v>14198000.0</v>
       </c>
-      <c r="AB5">
+      <c r="AC5">
         <v>-17073000.0</v>
       </c>
-      <c r="AC5">
+      <c r="AD5">
         <v>-13413000.0</v>
       </c>
-      <c r="AD5">
+      <c r="AE5">
         <v>-26165000.0</v>
       </c>
-      <c r="AE5">
+      <c r="AF5">
         <v>373000.0</v>
       </c>
-      <c r="AF5">
+      <c r="AG5">
         <v>1675000.0</v>
       </c>
-      <c r="AG5">
+      <c r="AH5">
         <v>2971000.0</v>
       </c>
-      <c r="AH5">
+      <c r="AI5">
         <v>18910000.0</v>
       </c>
-      <c r="AI5">
+      <c r="AJ5">
         <v>12392000.0</v>
       </c>
-      <c r="AJ5">
+      <c r="AK5">
         <v>7291000.0</v>
       </c>
-      <c r="AK5">
+      <c r="AL5">
         <v>6260000.0</v>
       </c>
-      <c r="AL5">
+      <c r="AM5">
         <v>8730000.0</v>
       </c>
-      <c r="AM5">
+      <c r="AN5">
         <v>6150000.0</v>
       </c>
-      <c r="AN5">
+      <c r="AO5">
         <v>4158000.0</v>
       </c>
-      <c r="AO5">
+      <c r="AP5">
         <v>3289000.0</v>
       </c>
-      <c r="AP5">
+      <c r="AQ5">
         <v>7751000.0</v>
       </c>
-      <c r="AQ5">
+      <c r="AR5">
         <v>6714000.0</v>
       </c>
-      <c r="AR5">
+      <c r="AS5">
         <v>5652000.0</v>
       </c>
-      <c r="AS5">
+      <c r="AT5">
         <v>4247000.0</v>
       </c>
-      <c r="AT5">
+      <c r="AU5">
         <v>4652000.0</v>
       </c>
-      <c r="AU5">
+      <c r="AV5">
         <v>3731000.0</v>
       </c>
-      <c r="AV5">
+      <c r="AW5">
         <v>-392000.0</v>
       </c>
-      <c r="AW5">
+      <c r="AX5">
         <v>-891000.0</v>
       </c>
-      <c r="AX5">
+      <c r="AY5">
         <v>-1411569.0</v>
       </c>
-      <c r="AY5">
+      <c r="AZ5">
         <v>-255890.0</v>
       </c>
-      <c r="AZ5">
+      <c r="BA5">
         <v>-744217.0</v>
       </c>
-      <c r="BA5">
+      <c r="BB5">
         <v>-226890.0</v>
       </c>
-      <c r="BB5">
+      <c r="BC5">
         <v>-724727.0</v>
       </c>
-      <c r="BC5">
+      <c r="BD5">
         <v>-516231.0</v>
       </c>
-      <c r="BD5">
+      <c r="BE5">
         <v>-117516.0</v>
       </c>
-      <c r="BE5">
+      <c r="BF5">
         <v>-631365.0</v>
       </c>
-      <c r="BF5">
+      <c r="BG5">
         <v>-2435876.0</v>
       </c>
-      <c r="BG5">
+      <c r="BH5">
         <v>-1652357.0</v>
       </c>
-      <c r="BH5">
+      <c r="BI5">
         <v>-2416435.0</v>
       </c>
-      <c r="BI5">
+      <c r="BJ5">
         <v>-3256346.0</v>
       </c>
-      <c r="BJ5">
+      <c r="BK5">
         <v>-2719874.0</v>
       </c>
-      <c r="BK5">
+      <c r="BL5">
         <v>-2853858.0</v>
       </c>
-      <c r="BL5">
+      <c r="BM5">
         <v>-2697797.0</v>
       </c>
-      <c r="BM5">
+      <c r="BN5">
         <v>-2548575.0</v>
       </c>
-      <c r="BN5">
+      <c r="BO5">
         <v>-2210000.0</v>
       </c>
-      <c r="BO5">
+      <c r="BP5">
         <v>-2686228.0</v>
       </c>
-      <c r="BP5">
+      <c r="BQ5">
         <v>-2107833.0</v>
       </c>
-      <c r="BQ5">
+      <c r="BR5">
         <v>-2872678.0</v>
       </c>
-      <c r="BR5">
+      <c r="BS5">
         <v>-2314758.0</v>
       </c>
-      <c r="BS5">
+      <c r="BT5">
         <v>-3601519.0</v>
       </c>
-      <c r="BT5">
+      <c r="BU5">
         <v>-3189867.0</v>
       </c>
-      <c r="BU5">
+      <c r="BV5">
         <v>-17371475000.0</v>
       </c>
-      <c r="BV5">
+      <c r="BW5">
         <v>-7143.0</v>
       </c>
-      <c r="BW5">
+      <c r="BX5">
         <v>-4366.0</v>
       </c>
-      <c r="BX5">
+      <c r="BY5">
         <v>-8027.0</v>
       </c>
-      <c r="BY5">
+      <c r="BZ5">
         <v>-15631.0</v>
       </c>
     </row>
-    <row r="6" spans="1:77">
+    <row r="6" spans="1:78">
       <c r="A6" t="s">
-        <v>143</v>
+        <v>144</v>
       </c>
       <c r="B6">
+        <v>-13714000.0</v>
+      </c>
+      <c r="C6">
         <v>25419000.0</v>
       </c>
-      <c r="C6">
+      <c r="D6">
         <v>28924000.0</v>
       </c>
-      <c r="D6">
-[...1 lines deleted...]
-      </c>
       <c r="E6">
-        <v>11478000.0</v>
+        <v>16626000.0</v>
       </c>
       <c r="F6">
+        <v>12317000.0</v>
+      </c>
+      <c r="G6">
         <v>14138000.0</v>
       </c>
-      <c r="G6">
+      <c r="H6">
         <v>12615000.0</v>
       </c>
-      <c r="H6">
-[...1 lines deleted...]
-      </c>
       <c r="I6">
+        <v>24346000.0</v>
+      </c>
+      <c r="J6">
         <v>14021000.0</v>
       </c>
-      <c r="J6">
-[...1 lines deleted...]
-      </c>
       <c r="K6">
-        <v>11967000.0</v>
+        <v>16309000.0</v>
       </c>
       <c r="L6">
-        <v>11694000.0</v>
+        <v>11956000.0</v>
       </c>
       <c r="M6">
-        <v>586000.0</v>
+        <v>11662000.0</v>
       </c>
       <c r="N6">
+        <v>588000.0</v>
+      </c>
+      <c r="O6">
         <v>2048000.0</v>
       </c>
-      <c r="O6">
-[...1 lines deleted...]
-      </c>
       <c r="P6">
+        <v>-6074999.0</v>
+      </c>
+      <c r="Q6">
         <v>-8559000.0</v>
       </c>
-      <c r="Q6">
+      <c r="R6">
         <v>-8268000.0</v>
       </c>
-      <c r="R6">
+      <c r="S6">
         <v>4443000.0</v>
       </c>
-      <c r="S6">
-[...1 lines deleted...]
-      </c>
       <c r="T6">
-        <v>1148000.0</v>
+        <v>61001.0</v>
       </c>
       <c r="U6">
+        <v>1145000.0</v>
+      </c>
+      <c r="V6">
         <v>-5452000.0</v>
       </c>
-      <c r="V6">
+      <c r="W6">
         <v>-13521000.0</v>
       </c>
-      <c r="W6">
+      <c r="X6">
         <v>-7865000.0</v>
       </c>
-      <c r="X6">
+      <c r="Y6">
         <v>-4163000.0</v>
       </c>
-      <c r="Y6">
+      <c r="Z6">
         <v>-23598000.0</v>
       </c>
-      <c r="Z6">
+      <c r="AA6">
         <v>7882000.0</v>
       </c>
-      <c r="AA6">
+      <c r="AB6">
         <v>16108000.0</v>
       </c>
-      <c r="AB6">
+      <c r="AC6">
         <v>-15161000.0</v>
       </c>
-      <c r="AC6">
+      <c r="AD6">
         <v>-11485000.0</v>
       </c>
-      <c r="AD6">
+      <c r="AE6">
         <v>-23598000.0</v>
       </c>
-      <c r="AE6">
+      <c r="AF6">
         <v>2048000.0</v>
       </c>
-      <c r="AF6">
+      <c r="AG6">
         <v>3219000.0</v>
       </c>
-      <c r="AG6">
+      <c r="AH6">
         <v>4444000.0</v>
       </c>
-      <c r="AH6">
+      <c r="AI6">
         <v>20150000.0</v>
       </c>
-      <c r="AI6">
+      <c r="AJ6">
         <v>13823000.0</v>
       </c>
-      <c r="AJ6">
+      <c r="AK6">
         <v>8913000.0</v>
       </c>
-      <c r="AK6">
+      <c r="AL6">
         <v>7732000.0</v>
       </c>
-      <c r="AL6">
+      <c r="AM6">
         <v>9907000.0</v>
       </c>
-      <c r="AM6">
+      <c r="AN6">
         <v>7621000.0</v>
       </c>
-      <c r="AN6">
+      <c r="AO6">
         <v>5426000.0</v>
       </c>
-      <c r="AO6">
+      <c r="AP6">
         <v>4833000.0</v>
       </c>
-      <c r="AP6">
+      <c r="AQ6">
         <v>8537000.0</v>
       </c>
-      <c r="AQ6">
+      <c r="AR6">
         <v>7419000.0</v>
       </c>
-      <c r="AR6">
+      <c r="AS6">
         <v>6306000.0</v>
       </c>
-      <c r="AS6">
+      <c r="AT6">
         <v>4834000.0</v>
       </c>
-      <c r="AT6">
+      <c r="AU6">
         <v>5218000.0</v>
       </c>
-      <c r="AU6">
+      <c r="AV6">
         <v>4276000.0</v>
       </c>
-      <c r="AV6">
+      <c r="AW6">
         <v>128000.0</v>
       </c>
-      <c r="AW6">
+      <c r="AX6">
         <v>-397000.0</v>
       </c>
-      <c r="AX6">
+      <c r="AY6">
         <v>-924326.0</v>
       </c>
-      <c r="AY6">
+      <c r="AZ6">
         <v>188274.0</v>
       </c>
-      <c r="AZ6">
+      <c r="BA6">
         <v>-337396.0</v>
       </c>
-      <c r="BA6">
+      <c r="BB6">
         <v>134457.0</v>
       </c>
-      <c r="BB6">
+      <c r="BC6">
         <v>-351190.0</v>
       </c>
-      <c r="BC6">
+      <c r="BD6">
         <v>56395.0</v>
       </c>
-      <c r="BD6">
+      <c r="BE6">
         <v>337564.0</v>
       </c>
-      <c r="BE6">
+      <c r="BF6">
         <v>-187000.0</v>
       </c>
-      <c r="BF6">
+      <c r="BG6">
         <v>-1986248.0</v>
       </c>
-      <c r="BG6">
+      <c r="BH6">
         <v>-1219391.0</v>
       </c>
-      <c r="BH6">
+      <c r="BI6">
         <v>-1966776.0</v>
       </c>
-      <c r="BI6">
+      <c r="BJ6">
         <v>-2806189.0</v>
       </c>
-      <c r="BJ6">
+      <c r="BK6">
         <v>-2446226.0</v>
       </c>
-      <c r="BK6">
+      <c r="BL6">
         <v>-2572545.0</v>
       </c>
-      <c r="BL6">
+      <c r="BM6">
         <v>-2418542.0</v>
       </c>
-      <c r="BM6">
+      <c r="BN6">
         <v>-2270600.0</v>
       </c>
-      <c r="BN6">
+      <c r="BO6">
         <v>95062000.0</v>
       </c>
-      <c r="BO6">
+      <c r="BP6">
         <v>-2408627.0</v>
       </c>
-      <c r="BP6">
+      <c r="BQ6">
         <v>-1825013.0</v>
       </c>
-      <c r="BQ6">
+      <c r="BR6">
         <v>-2594154.0</v>
       </c>
-      <c r="BR6">
+      <c r="BS6">
         <v>-2038587.0</v>
       </c>
-      <c r="BS6">
+      <c r="BT6">
         <v>-3328379.0</v>
       </c>
-      <c r="BT6">
+      <c r="BU6">
         <v>-2925873.0</v>
       </c>
-      <c r="BU6">
+      <c r="BV6">
         <v>-17180127000.0</v>
       </c>
-      <c r="BV6">
+      <c r="BW6">
         <v>-7816.0</v>
       </c>
-      <c r="BW6">
+      <c r="BX6">
         <v>-5006.0</v>
       </c>
-      <c r="BX6">
+      <c r="BY6">
         <v>-8501.0</v>
       </c>
-      <c r="BY6">
+      <c r="BZ6">
         <v>-15895.0</v>
       </c>
     </row>
-    <row r="7" spans="1:77">
+    <row r="7" spans="1:78">
       <c r="A7" t="s">
-        <v>144</v>
+        <v>145</v>
       </c>
       <c r="B7"/>
       <c r="C7"/>
       <c r="D7"/>
       <c r="E7"/>
       <c r="F7"/>
       <c r="G7"/>
       <c r="H7"/>
       <c r="I7"/>
       <c r="J7"/>
       <c r="K7"/>
       <c r="L7"/>
       <c r="M7"/>
       <c r="N7"/>
       <c r="O7"/>
       <c r="P7"/>
       <c r="Q7"/>
       <c r="R7"/>
       <c r="S7"/>
       <c r="T7"/>
       <c r="U7"/>
       <c r="V7"/>
       <c r="W7"/>
       <c r="X7"/>
       <c r="Y7"/>
       <c r="Z7"/>
       <c r="AA7"/>
       <c r="AB7"/>
       <c r="AC7"/>
       <c r="AD7"/>
       <c r="AE7"/>
       <c r="AF7"/>
       <c r="AG7"/>
       <c r="AH7"/>
       <c r="AI7"/>
       <c r="AJ7"/>
       <c r="AK7"/>
-      <c r="AL7">
-[...1 lines deleted...]
-      </c>
+      <c r="AL7"/>
       <c r="AM7">
         <v>0.0</v>
       </c>
       <c r="AN7">
         <v>0.0</v>
       </c>
       <c r="AO7">
         <v>0.0</v>
       </c>
       <c r="AP7">
         <v>0.0</v>
       </c>
       <c r="AQ7">
         <v>0.0</v>
       </c>
       <c r="AR7">
         <v>0.0</v>
       </c>
       <c r="AS7">
         <v>0.0</v>
       </c>
       <c r="AT7">
         <v>0.0</v>
       </c>
       <c r="AU7">
@@ -17572,110 +17757,111 @@
       </c>
       <c r="BB7">
         <v>0.0</v>
       </c>
       <c r="BC7">
         <v>0.0</v>
       </c>
       <c r="BD7">
         <v>0.0</v>
       </c>
       <c r="BE7">
         <v>0.0</v>
       </c>
       <c r="BF7">
         <v>0.0</v>
       </c>
       <c r="BG7">
         <v>0.0</v>
       </c>
       <c r="BH7">
         <v>0.0</v>
       </c>
       <c r="BI7">
         <v>0.0</v>
       </c>
-      <c r="BJ7"/>
+      <c r="BJ7">
+        <v>0.0</v>
+      </c>
       <c r="BK7"/>
       <c r="BL7"/>
       <c r="BM7"/>
       <c r="BN7"/>
       <c r="BO7"/>
       <c r="BP7"/>
       <c r="BQ7"/>
       <c r="BR7"/>
       <c r="BS7"/>
       <c r="BT7"/>
       <c r="BU7"/>
       <c r="BV7"/>
       <c r="BW7"/>
       <c r="BX7"/>
       <c r="BY7"/>
+      <c r="BZ7"/>
     </row>
-    <row r="8" spans="1:77">
+    <row r="8" spans="1:78">
       <c r="A8" t="s">
-        <v>145</v>
+        <v>146</v>
       </c>
       <c r="B8"/>
       <c r="C8"/>
       <c r="D8"/>
       <c r="E8"/>
       <c r="F8"/>
       <c r="G8"/>
       <c r="H8"/>
       <c r="I8"/>
       <c r="J8"/>
       <c r="K8"/>
       <c r="L8"/>
       <c r="M8"/>
       <c r="N8"/>
       <c r="O8"/>
       <c r="P8"/>
       <c r="Q8"/>
       <c r="R8"/>
       <c r="S8"/>
       <c r="T8"/>
       <c r="U8"/>
       <c r="V8"/>
       <c r="W8"/>
       <c r="X8"/>
       <c r="Y8"/>
       <c r="Z8"/>
       <c r="AA8"/>
       <c r="AB8"/>
       <c r="AC8"/>
       <c r="AD8"/>
       <c r="AE8"/>
       <c r="AF8"/>
       <c r="AG8"/>
       <c r="AH8"/>
       <c r="AI8"/>
       <c r="AJ8"/>
       <c r="AK8"/>
-      <c r="AL8">
-[...1 lines deleted...]
-      </c>
+      <c r="AL8"/>
       <c r="AM8">
         <v>0.0</v>
       </c>
       <c r="AN8">
         <v>0.0</v>
       </c>
       <c r="AO8">
         <v>0.0</v>
       </c>
       <c r="AP8">
         <v>0.0</v>
       </c>
       <c r="AQ8">
         <v>0.0</v>
       </c>
       <c r="AR8">
         <v>0.0</v>
       </c>
       <c r="AS8">
         <v>0.0</v>
       </c>
       <c r="AT8">
         <v>0.0</v>
       </c>
       <c r="AU8">
@@ -17701,1091 +17887,1107 @@
       </c>
       <c r="BB8">
         <v>0.0</v>
       </c>
       <c r="BC8">
         <v>0.0</v>
       </c>
       <c r="BD8">
         <v>0.0</v>
       </c>
       <c r="BE8">
         <v>0.0</v>
       </c>
       <c r="BF8">
         <v>0.0</v>
       </c>
       <c r="BG8">
         <v>0.0</v>
       </c>
       <c r="BH8">
         <v>0.0</v>
       </c>
       <c r="BI8">
         <v>0.0</v>
       </c>
-      <c r="BJ8"/>
+      <c r="BJ8">
+        <v>0.0</v>
+      </c>
       <c r="BK8"/>
       <c r="BL8"/>
       <c r="BM8"/>
       <c r="BN8"/>
       <c r="BO8"/>
       <c r="BP8"/>
       <c r="BQ8"/>
       <c r="BR8"/>
       <c r="BS8"/>
       <c r="BT8"/>
       <c r="BU8"/>
       <c r="BV8"/>
       <c r="BW8"/>
       <c r="BX8"/>
       <c r="BY8"/>
+      <c r="BZ8"/>
     </row>
-    <row r="9" spans="1:77">
+    <row r="9" spans="1:78">
       <c r="A9" t="s">
-        <v>146</v>
+        <v>147</v>
       </c>
       <c r="B9">
+        <v>41623000.0</v>
+      </c>
+      <c r="C9">
         <v>99040000.0</v>
       </c>
-      <c r="C9">
+      <c r="D9">
         <v>95006000.0</v>
       </c>
-      <c r="D9">
+      <c r="E9">
         <v>79924000.0</v>
       </c>
-      <c r="E9">
+      <c r="F9">
         <v>71647000.0</v>
       </c>
-      <c r="F9">
+      <c r="G9">
         <v>75998000.0</v>
       </c>
-      <c r="G9">
+      <c r="H9">
         <v>68735000.0</v>
       </c>
-      <c r="H9">
+      <c r="I9">
         <v>72162000.0</v>
       </c>
-      <c r="I9">
+      <c r="J9">
         <v>71533000.0</v>
       </c>
-      <c r="J9">
+      <c r="K9">
         <v>72990000.0</v>
       </c>
-      <c r="K9">
+      <c r="L9">
         <v>66922000.0</v>
       </c>
-      <c r="L9">
+      <c r="M9">
         <v>67674000.0</v>
       </c>
-      <c r="M9">
+      <c r="N9">
         <v>59257000.0</v>
       </c>
-      <c r="N9">
+      <c r="O9">
         <v>60006000.0</v>
       </c>
-      <c r="O9">
+      <c r="P9">
         <v>55501000.0</v>
       </c>
-      <c r="P9">
+      <c r="Q9">
         <v>55060000.0</v>
       </c>
-      <c r="Q9">
+      <c r="R9">
         <v>48958000.0</v>
       </c>
-      <c r="R9">
+      <c r="S9">
         <v>56656000.0</v>
       </c>
-      <c r="S9">
+      <c r="T9">
         <v>52945000.0</v>
       </c>
-      <c r="T9">
+      <c r="U9">
         <v>55405000.0</v>
       </c>
-      <c r="U9">
+      <c r="V9">
         <v>50326000.0</v>
       </c>
-      <c r="V9">
+      <c r="W9">
         <v>57731000.0</v>
       </c>
-      <c r="W9">
+      <c r="X9">
         <v>54014000.0</v>
       </c>
-      <c r="X9">
+      <c r="Y9">
         <v>45449000.0</v>
       </c>
-      <c r="Y9">
+      <c r="Z9">
         <v>116105000.0</v>
       </c>
-      <c r="Z9">
+      <c r="AA9">
         <v>82184000.0</v>
       </c>
-      <c r="AA9">
+      <c r="AB9">
         <v>75658000.0</v>
       </c>
-      <c r="AB9">
+      <c r="AC9">
         <v>57688000.0</v>
       </c>
-      <c r="AC9">
+      <c r="AD9">
         <v>59137000.0</v>
       </c>
-      <c r="AD9">
+      <c r="AE9">
         <v>116105000.0</v>
       </c>
-      <c r="AE9">
+      <c r="AF9">
         <v>79604000.0</v>
       </c>
-      <c r="AF9">
+      <c r="AG9">
         <v>86147000.0</v>
       </c>
-      <c r="AG9">
+      <c r="AH9">
         <v>74791000.0</v>
       </c>
-      <c r="AH9">
+      <c r="AI9">
         <v>79300000.0</v>
       </c>
-      <c r="AI9">
+      <c r="AJ9">
         <v>74974000.0</v>
       </c>
-      <c r="AJ9">
+      <c r="AK9">
         <v>67781000.0</v>
       </c>
-      <c r="AK9">
+      <c r="AL9">
         <v>63864000.0</v>
       </c>
-      <c r="AL9">
+      <c r="AM9">
         <v>60807000.0</v>
       </c>
-      <c r="AM9">
+      <c r="AN9">
         <v>56432000.0</v>
       </c>
-      <c r="AN9">
+      <c r="AO9">
         <v>49948000.0</v>
       </c>
-      <c r="AO9">
+      <c r="AP9">
         <v>45421000.0</v>
       </c>
-      <c r="AP9">
+      <c r="AQ9">
         <v>46850000.0</v>
       </c>
-      <c r="AQ9">
+      <c r="AR9">
         <v>44036000.0</v>
       </c>
-      <c r="AR9">
+      <c r="AS9">
         <v>40590000.0</v>
       </c>
-      <c r="AS9">
+      <c r="AT9">
         <v>35619000.0</v>
       </c>
-      <c r="AT9">
+      <c r="AU9">
         <v>35973100.0</v>
       </c>
-      <c r="AU9">
+      <c r="AV9">
         <v>30169757.0</v>
       </c>
-      <c r="AV9">
+      <c r="AW9">
         <v>22833231.0</v>
       </c>
-      <c r="AW9">
+      <c r="AX9">
         <v>16581913.0</v>
       </c>
-      <c r="AX9">
+      <c r="AY9">
         <v>14882617.0</v>
       </c>
-      <c r="AY9">
+      <c r="AZ9">
         <v>14002270.0</v>
       </c>
-      <c r="AZ9">
+      <c r="BA9">
         <v>11316261.0</v>
       </c>
-      <c r="BA9">
+      <c r="BB9">
         <v>9651473.0</v>
       </c>
-      <c r="BB9">
+      <c r="BC9">
         <v>8820402.0</v>
       </c>
-      <c r="BC9">
+      <c r="BD9">
         <v>6528710.0</v>
       </c>
-      <c r="BD9">
+      <c r="BE9">
         <v>3769330.0</v>
       </c>
-      <c r="BE9">
+      <c r="BF9">
         <v>2746953.0</v>
       </c>
-      <c r="BF9">
+      <c r="BG9">
         <v>1772519.0</v>
       </c>
-      <c r="BG9">
+      <c r="BH9">
         <v>1308728.0</v>
       </c>
-      <c r="BH9">
+      <c r="BI9">
         <v>1139994.0</v>
       </c>
-      <c r="BI9">
+      <c r="BJ9">
         <v>384612.0</v>
       </c>
-      <c r="BJ9">
+      <c r="BK9">
         <v>-120935.0</v>
       </c>
-      <c r="BK9">
+      <c r="BL9">
         <v>-431670.0</v>
       </c>
-      <c r="BL9">
+      <c r="BM9">
         <v>-113850.0</v>
       </c>
-      <c r="BM9">
+      <c r="BN9">
         <v>-264733.0</v>
       </c>
-      <c r="BN9"/>
       <c r="BO9"/>
       <c r="BP9"/>
       <c r="BQ9"/>
       <c r="BR9"/>
       <c r="BS9"/>
-      <c r="BT9">
+      <c r="BT9"/>
+      <c r="BU9">
         <v>158260.0</v>
       </c>
-      <c r="BU9"/>
       <c r="BV9"/>
       <c r="BW9"/>
       <c r="BX9"/>
       <c r="BY9"/>
+      <c r="BZ9"/>
     </row>
-    <row r="10" spans="1:77">
+    <row r="10" spans="1:78">
       <c r="A10" t="s">
-        <v>147</v>
+        <v>148</v>
       </c>
       <c r="B10">
-        <v>21794000.0</v>
+        <v>-15331000.0</v>
       </c>
       <c r="C10">
+        <v>21795000.0</v>
+      </c>
+      <c r="D10">
         <v>22849000.0</v>
       </c>
-      <c r="D10">
+      <c r="E10">
         <v>13007000.0</v>
       </c>
-      <c r="E10">
+      <c r="F10">
         <v>8612000.0</v>
       </c>
-      <c r="F10">
+      <c r="G10">
         <v>11249000.0</v>
       </c>
-      <c r="G10">
+      <c r="H10">
         <v>11419000.0</v>
       </c>
-      <c r="H10">
+      <c r="I10">
         <v>23216000.0</v>
       </c>
-      <c r="I10">
+      <c r="J10">
         <v>11409000.0</v>
       </c>
-      <c r="J10">
+      <c r="K10">
         <v>13913000.0</v>
       </c>
-      <c r="K10">
+      <c r="L10">
         <v>9433000.0</v>
       </c>
-      <c r="L10">
+      <c r="M10">
         <v>9177000.0</v>
       </c>
-      <c r="M10">
+      <c r="N10">
         <v>-1891000.0</v>
       </c>
-      <c r="N10">
+      <c r="O10">
         <v>-381000.0</v>
       </c>
-      <c r="O10">
+      <c r="P10">
         <v>-8372999.0</v>
       </c>
-      <c r="P10">
+      <c r="Q10">
         <v>-10806000.0</v>
       </c>
-      <c r="Q10">
+      <c r="R10">
         <v>-10426000.0</v>
       </c>
-      <c r="R10">
+      <c r="S10">
         <v>2107000.0</v>
       </c>
-      <c r="S10">
+      <c r="T10">
         <v>-2037999.0</v>
       </c>
-      <c r="T10">
+      <c r="U10">
         <v>-1784000.0</v>
       </c>
-      <c r="U10">
+      <c r="V10">
         <v>-8324000.0</v>
       </c>
-      <c r="V10">
+      <c r="W10">
         <v>-17600000.0</v>
       </c>
-      <c r="W10">
+      <c r="X10">
         <v>-19379000.0</v>
       </c>
-      <c r="X10">
+      <c r="Y10">
         <v>-8439000.0</v>
       </c>
-      <c r="Y10">
+      <c r="Z10">
         <v>-29575000.0</v>
       </c>
-      <c r="Z10">
+      <c r="AA10">
         <v>-8727000.0</v>
       </c>
-      <c r="AA10">
+      <c r="AB10">
         <v>12070000.0</v>
       </c>
-      <c r="AB10">
+      <c r="AC10">
         <v>-17168000.0</v>
       </c>
-      <c r="AC10">
+      <c r="AD10">
         <v>-13231000.0</v>
       </c>
-      <c r="AD10">
+      <c r="AE10">
         <v>-29575000.0</v>
       </c>
-      <c r="AE10">
+      <c r="AF10">
         <v>472000.0</v>
       </c>
-      <c r="AF10">
+      <c r="AG10">
         <v>1791000.0</v>
       </c>
-      <c r="AG10">
+      <c r="AH10">
         <v>3067000.0</v>
       </c>
-      <c r="AH10">
+      <c r="AI10">
         <v>18910000.0</v>
       </c>
-      <c r="AI10">
+      <c r="AJ10">
         <v>13073000.0</v>
       </c>
-      <c r="AJ10">
+      <c r="AK10">
         <v>7064000.0</v>
       </c>
-      <c r="AK10">
+      <c r="AL10">
         <v>6040000.0</v>
       </c>
-      <c r="AL10">
+      <c r="AM10">
         <v>8630000.0</v>
       </c>
-      <c r="AM10">
+      <c r="AN10">
         <v>4616000.0</v>
       </c>
-      <c r="AN10">
+      <c r="AO10">
         <v>3450000.0</v>
       </c>
-      <c r="AO10">
+      <c r="AP10">
         <v>1411000.0</v>
       </c>
-      <c r="AP10">
+      <c r="AQ10">
         <v>7683000.0</v>
       </c>
-      <c r="AQ10">
+      <c r="AR10">
         <v>6709000.0</v>
       </c>
-      <c r="AR10">
+      <c r="AS10">
         <v>5653000.0</v>
       </c>
-      <c r="AS10">
+      <c r="AT10">
         <v>4233000.0</v>
       </c>
-      <c r="AT10">
+      <c r="AU10">
         <v>4643000.0</v>
       </c>
-      <c r="AU10">
+      <c r="AV10">
         <v>3722000.0</v>
       </c>
-      <c r="AV10">
+      <c r="AW10">
         <v>-400000.0</v>
       </c>
-      <c r="AW10">
+      <c r="AX10">
         <v>-912000.0</v>
       </c>
-      <c r="AX10">
+      <c r="AY10">
         <v>-1424299.0</v>
       </c>
-      <c r="AY10">
+      <c r="AZ10">
         <v>-260417.0</v>
       </c>
-      <c r="AZ10">
+      <c r="BA10">
         <v>-757389.0</v>
       </c>
-      <c r="BA10">
+      <c r="BB10">
         <v>-1570133.0</v>
       </c>
-      <c r="BB10">
+      <c r="BC10">
         <v>-1605284.0</v>
       </c>
-      <c r="BC10">
+      <c r="BD10">
         <v>-4219372.0</v>
       </c>
-      <c r="BD10">
+      <c r="BE10">
         <v>-744069.0</v>
       </c>
-      <c r="BE10">
+      <c r="BF10">
         <v>-1093652.0</v>
       </c>
-      <c r="BF10">
+      <c r="BG10">
         <v>-2577195.0</v>
       </c>
-      <c r="BG10">
+      <c r="BH10">
         <v>-1765723.0</v>
       </c>
-      <c r="BH10">
+      <c r="BI10">
         <v>-2503505.0</v>
       </c>
-      <c r="BI10">
+      <c r="BJ10">
         <v>-3347562.0</v>
       </c>
-      <c r="BJ10">
+      <c r="BK10">
         <v>-2726657.0</v>
       </c>
-      <c r="BK10">
+      <c r="BL10">
         <v>-2854442.0</v>
       </c>
-      <c r="BL10">
+      <c r="BM10">
         <v>-2696569.0</v>
       </c>
-      <c r="BM10">
+      <c r="BN10">
         <v>-3142085.0</v>
       </c>
-      <c r="BN10">
+      <c r="BO10">
         <v>-2210000.0</v>
       </c>
-      <c r="BO10">
+      <c r="BP10">
         <v>-4486576.0</v>
       </c>
-      <c r="BP10">
+      <c r="BQ10">
         <v>-1597543.0</v>
       </c>
-      <c r="BQ10">
+      <c r="BR10">
         <v>-2871984.0</v>
       </c>
-      <c r="BR10">
+      <c r="BS10">
         <v>-2309055.0</v>
       </c>
-      <c r="BS10">
+      <c r="BT10">
         <v>-3586350.0</v>
       </c>
-      <c r="BT10">
+      <c r="BU10">
         <v>-3151882.0</v>
       </c>
-      <c r="BU10">
+      <c r="BV10">
         <v>-17371475000.0</v>
       </c>
-      <c r="BV10">
+      <c r="BW10">
         <v>-8082.0</v>
       </c>
-      <c r="BW10">
+      <c r="BX10">
         <v>-5646.0</v>
       </c>
-      <c r="BX10">
+      <c r="BY10">
         <v>-8975.0</v>
       </c>
-      <c r="BY10">
+      <c r="BZ10">
         <v>-16159.0</v>
       </c>
     </row>
-    <row r="11" spans="1:77">
+    <row r="11" spans="1:78">
       <c r="A11" t="s">
-        <v>148</v>
+        <v>149</v>
       </c>
       <c r="B11">
+        <v>-4471000.0</v>
+      </c>
+      <c r="C11">
         <v>6605000.0</v>
       </c>
-      <c r="C11">
+      <c r="D11">
         <v>6101000.0</v>
       </c>
-      <c r="D11">
+      <c r="E11">
         <v>3389000.0</v>
       </c>
-      <c r="E11">
+      <c r="F11">
         <v>1589000.0</v>
       </c>
-      <c r="F11">
+      <c r="G11">
         <v>3811000.0</v>
       </c>
-      <c r="G11">
+      <c r="H11">
         <v>3541000.0</v>
       </c>
-      <c r="H11">
+      <c r="I11">
         <v>5595000.0</v>
       </c>
-      <c r="I11">
+      <c r="J11">
         <v>2348000.0</v>
       </c>
-      <c r="J11">
+      <c r="K11">
         <v>-37375000.0</v>
       </c>
-      <c r="K11">
+      <c r="L11">
         <v>591000.0</v>
       </c>
-      <c r="L11">
+      <c r="M11">
         <v>-74000.0</v>
       </c>
-      <c r="M11">
+      <c r="N11">
         <v>51000.0</v>
       </c>
-      <c r="N11">
+      <c r="O11">
         <v>34000.0</v>
       </c>
-      <c r="O11">
+      <c r="P11">
         <v>53000.0</v>
       </c>
-      <c r="P11">
+      <c r="Q11">
         <v>62000.0</v>
       </c>
-      <c r="Q11">
+      <c r="R11">
         <v>63000.0</v>
       </c>
-      <c r="R11">
+      <c r="S11">
         <v>-108000.0</v>
       </c>
-      <c r="S11">
+      <c r="T11">
         <v>301000.0</v>
       </c>
-      <c r="T11">
+      <c r="U11">
         <v>-5000.0</v>
       </c>
-      <c r="U11">
+      <c r="V11">
         <v>58000.0</v>
       </c>
-      <c r="V11">
+      <c r="W11">
         <v>-1020000.0</v>
       </c>
-      <c r="W11">
+      <c r="X11">
         <v>38000.0</v>
       </c>
-      <c r="X11">
+      <c r="Y11">
         <v>27000.0</v>
       </c>
-      <c r="Y11">
+      <c r="Z11">
         <v>30257000.0</v>
       </c>
-      <c r="Z11">
+      <c r="AA11">
         <v>27497000.0</v>
       </c>
-      <c r="AA11">
+      <c r="AB11">
         <v>-309000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>42000.0</v>
       </c>
       <c r="AC11">
         <v>42000.0</v>
       </c>
       <c r="AD11">
+        <v>42000.0</v>
+      </c>
+      <c r="AE11">
         <v>30257000.0</v>
       </c>
-      <c r="AE11">
+      <c r="AF11">
         <v>650000.0</v>
       </c>
-      <c r="AF11">
+      <c r="AG11">
         <v>-13000.0</v>
       </c>
-      <c r="AG11">
+      <c r="AH11">
         <v>-1552000.0</v>
       </c>
-      <c r="AH11">
+      <c r="AI11">
         <v>-15964000.0</v>
       </c>
-      <c r="AI11">
+      <c r="AJ11">
         <v>-4384000.0</v>
       </c>
-      <c r="AJ11">
+      <c r="AK11">
         <v>-1005000.0</v>
       </c>
-      <c r="AK11">
+      <c r="AL11">
         <v>1713000.0</v>
       </c>
-      <c r="AL11">
+      <c r="AM11">
         <v>3149000.0</v>
       </c>
-      <c r="AM11">
+      <c r="AN11">
         <v>1295000.0</v>
       </c>
-      <c r="AN11">
+      <c r="AO11">
         <v>1475000.0</v>
       </c>
-      <c r="AO11">
+      <c r="AP11">
         <v>214000.0</v>
       </c>
-      <c r="AP11">
+      <c r="AQ11">
         <v>-5695000.0</v>
       </c>
-      <c r="AQ11">
+      <c r="AR11">
         <v>158000.0</v>
       </c>
-      <c r="AR11">
+      <c r="AS11">
         <v>223000.0</v>
       </c>
-      <c r="AS11">
+      <c r="AT11">
         <v>146000.0</v>
       </c>
-      <c r="AT11">
+      <c r="AU11">
         <v>809938.0</v>
       </c>
-      <c r="AU11">
+      <c r="AV11">
         <v>22062.0</v>
       </c>
-      <c r="AV11">
+      <c r="AW11">
         <v>-10033.0</v>
       </c>
-      <c r="AW11">
+      <c r="AX11">
         <v>10033.0</v>
       </c>
-      <c r="AX11">
+      <c r="AY11">
         <v>2639.0</v>
       </c>
-      <c r="AY11">
+      <c r="AZ11">
         <v>46700.0</v>
       </c>
-      <c r="AZ11">
+      <c r="BA11">
         <v>13172.0</v>
       </c>
-      <c r="BA11">
+      <c r="BB11">
         <v>50275.0</v>
       </c>
-      <c r="BB11">
+      <c r="BC11">
         <v>633507.0</v>
       </c>
-      <c r="BC11">
+      <c r="BD11">
         <v>584646.0</v>
       </c>
-      <c r="BD11">
+      <c r="BE11">
         <v>626553.0</v>
       </c>
-      <c r="BE11">
+      <c r="BF11">
         <v>462287.0</v>
       </c>
-      <c r="BF11">
+      <c r="BG11">
         <v>141319.0</v>
       </c>
-      <c r="BG11">
+      <c r="BH11">
         <v>113366.0</v>
       </c>
-      <c r="BH11">
+      <c r="BI11">
         <v>87070.0</v>
       </c>
-      <c r="BI11">
+      <c r="BJ11">
         <v>91216.0</v>
       </c>
-      <c r="BJ11">
+      <c r="BK11">
         <v>294232.0</v>
       </c>
-      <c r="BK11">
+      <c r="BL11">
         <v>584.0</v>
       </c>
-      <c r="BL11">
+      <c r="BM11">
         <v>-1228.0</v>
       </c>
-      <c r="BM11">
+      <c r="BN11">
         <v>593510.0</v>
       </c>
-      <c r="BN11"/>
-      <c r="BO11">
+      <c r="BO11"/>
+      <c r="BP11">
         <v>2077949.0</v>
       </c>
-      <c r="BP11">
+      <c r="BQ11">
         <v>-510290.0</v>
       </c>
-      <c r="BQ11">
+      <c r="BR11">
         <v>-694.0</v>
       </c>
-      <c r="BR11">
+      <c r="BS11">
         <v>-5703.0</v>
       </c>
-      <c r="BS11">
+      <c r="BT11">
         <v>-15169.0</v>
       </c>
-      <c r="BT11">
+      <c r="BU11">
         <v>-37985.0</v>
       </c>
-      <c r="BU11"/>
-      <c r="BV11">
+      <c r="BV11"/>
+      <c r="BW11">
         <v>673.0</v>
       </c>
-      <c r="BW11">
+      <c r="BX11">
         <v>640.0</v>
       </c>
-      <c r="BX11">
+      <c r="BY11">
         <v>474.0</v>
       </c>
-      <c r="BY11">
+      <c r="BZ11">
         <v>264.0</v>
       </c>
     </row>
-    <row r="12" spans="1:77">
+    <row r="12" spans="1:78">
       <c r="A12" t="s">
-        <v>149</v>
+        <v>150</v>
       </c>
       <c r="B12">
+        <v>402000.0</v>
+      </c>
+      <c r="C12">
         <v>405000.0</v>
       </c>
-      <c r="C12">
+      <c r="D12">
         <v>785000.0</v>
       </c>
-      <c r="D12">
+      <c r="E12">
         <v>475000.0</v>
       </c>
-      <c r="E12">
+      <c r="F12">
         <v>478000.0</v>
       </c>
-      <c r="F12">
+      <c r="G12">
         <v>2529000.0</v>
       </c>
-      <c r="G12">
+      <c r="H12">
         <v>278000.0</v>
       </c>
-      <c r="H12">
+      <c r="I12">
         <v>3000.0</v>
       </c>
-      <c r="I12">
+      <c r="J12">
         <v>1690000.0</v>
       </c>
-      <c r="J12">
+      <c r="K12">
         <v>1593000.0</v>
       </c>
-      <c r="K12">
+      <c r="L12">
         <v>1680000.0</v>
       </c>
-      <c r="L12">
+      <c r="M12">
         <v>1630000.0</v>
       </c>
-      <c r="M12">
+      <c r="N12">
         <v>1553000.0</v>
       </c>
-      <c r="N12">
+      <c r="O12">
         <v>1451000.0</v>
       </c>
-      <c r="O12">
+      <c r="P12">
         <v>1270000.0</v>
       </c>
-      <c r="P12">
+      <c r="Q12">
         <v>1170000.0</v>
       </c>
-      <c r="Q12">
+      <c r="R12">
         <v>1126000.0</v>
       </c>
-      <c r="R12">
+      <c r="S12">
         <v>1174000.0</v>
       </c>
-      <c r="S12">
+      <c r="T12">
         <v>963000.0</v>
       </c>
-      <c r="T12">
+      <c r="U12">
         <v>1371000.0</v>
       </c>
-      <c r="U12">
+      <c r="V12">
         <v>1472000.0</v>
       </c>
-      <c r="V12">
+      <c r="W12">
         <v>1508000.0</v>
       </c>
-      <c r="W12">
+      <c r="X12">
         <v>1472000.0</v>
       </c>
-      <c r="X12">
+      <c r="Y12">
         <v>2574000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>2395000.0</v>
       </c>
       <c r="Z12">
         <v>2395000.0</v>
       </c>
       <c r="AA12">
+        <v>2395000.0</v>
+      </c>
+      <c r="AB12">
         <v>2255000.0</v>
       </c>
-      <c r="AB12">
+      <c r="AC12">
         <v>269000.0</v>
       </c>
-      <c r="AC12">
+      <c r="AD12">
         <v>211000.0</v>
       </c>
-      <c r="AD12"/>
       <c r="AE12"/>
       <c r="AF12"/>
       <c r="AG12"/>
-      <c r="AH12">
+      <c r="AH12"/>
+      <c r="AI12">
         <v>250000.0</v>
       </c>
-      <c r="AI12">
+      <c r="AJ12">
         <v>43000.0</v>
       </c>
-      <c r="AJ12">
+      <c r="AK12">
         <v>149000.0</v>
       </c>
-      <c r="AK12">
+      <c r="AL12">
         <v>145000.0</v>
       </c>
-      <c r="AL12">
+      <c r="AM12">
         <v>85000.0</v>
       </c>
-      <c r="AM12">
+      <c r="AN12">
         <v>87000.0</v>
       </c>
-      <c r="AN12">
+      <c r="AO12">
         <v>111000.0</v>
       </c>
-      <c r="AO12">
+      <c r="AP12">
         <v>56000.0</v>
       </c>
-      <c r="AP12">
+      <c r="AQ12">
         <v>68000.0</v>
       </c>
-      <c r="AQ12">
+      <c r="AR12">
         <v>5000.0</v>
       </c>
-      <c r="AR12">
+      <c r="AS12">
         <v>1000.0</v>
       </c>
-      <c r="AS12">
+      <c r="AT12">
         <v>14000.0</v>
       </c>
-      <c r="AT12">
+      <c r="AU12">
         <v>9421.0</v>
       </c>
-      <c r="AU12">
+      <c r="AV12">
         <v>9000.0</v>
       </c>
-      <c r="AV12">
+      <c r="AW12">
         <v>8429.0</v>
       </c>
-      <c r="AW12">
+      <c r="AX12">
         <v>21024.0</v>
       </c>
-      <c r="AX12">
+      <c r="AY12">
         <v>12730.0</v>
       </c>
-      <c r="AY12">
+      <c r="AZ12">
         <v>4527.0</v>
       </c>
-      <c r="AZ12">
+      <c r="BA12">
         <v>13172.0</v>
       </c>
-      <c r="BA12">
+      <c r="BB12">
         <v>1343243.0</v>
       </c>
-      <c r="BB12">
+      <c r="BC12">
         <v>633507.0</v>
       </c>
-      <c r="BC12">
+      <c r="BD12">
         <v>584646.0</v>
       </c>
-      <c r="BD12">
+      <c r="BE12">
         <v>626553.0</v>
       </c>
-      <c r="BE12">
+      <c r="BF12">
         <v>462287.0</v>
       </c>
-      <c r="BF12">
+      <c r="BG12">
         <v>141319.0</v>
       </c>
-      <c r="BG12">
+      <c r="BH12">
         <v>113366.0</v>
       </c>
-      <c r="BH12">
+      <c r="BI12">
         <v>87070.0</v>
       </c>
-      <c r="BI12">
+      <c r="BJ12">
         <v>91216.0</v>
       </c>
-      <c r="BJ12">
+      <c r="BK12">
         <v>6783000.0</v>
       </c>
-      <c r="BK12">
+      <c r="BL12">
         <v>584.0</v>
       </c>
-      <c r="BL12">
+      <c r="BM12">
         <v>1228.0</v>
       </c>
-      <c r="BM12">
+      <c r="BN12">
         <v>593510.0</v>
       </c>
-      <c r="BN12">
+      <c r="BO12">
         <v>97272000.0</v>
       </c>
-      <c r="BO12">
+      <c r="BP12">
         <v>1395914.0</v>
       </c>
-      <c r="BP12">
+      <c r="BQ12">
         <v>54548.0</v>
       </c>
-      <c r="BQ12"/>
-      <c r="BR12">
+      <c r="BR12"/>
+      <c r="BS12">
         <v>10000.0</v>
       </c>
-      <c r="BS12">
+      <c r="BT12">
         <v>20000.0</v>
       </c>
-      <c r="BT12">
+      <c r="BU12">
         <v>40000.0</v>
       </c>
-      <c r="BU12"/>
-      <c r="BV12">
+      <c r="BV12"/>
+      <c r="BW12">
         <v>673.0</v>
       </c>
-      <c r="BW12">
+      <c r="BX12">
         <v>640.0</v>
       </c>
-      <c r="BX12">
+      <c r="BY12">
         <v>474.0</v>
       </c>
-      <c r="BY12"/>
+      <c r="BZ12"/>
     </row>
-    <row r="13" spans="1:77">
+    <row r="13" spans="1:78">
       <c r="A13" t="s">
-        <v>150</v>
-[...2 lines deleted...]
-      <c r="C13">
+        <v>151</v>
+      </c>
+      <c r="B13">
+        <v>1288000.0</v>
+      </c>
+      <c r="C13"/>
+      <c r="D13">
         <v>785000.0</v>
       </c>
-      <c r="D13"/>
-      <c r="E13">
+      <c r="E13"/>
+      <c r="F13">
         <v>984000.0</v>
       </c>
-      <c r="F13"/>
-      <c r="G13">
+      <c r="G13"/>
+      <c r="H13">
         <v>278000.0</v>
       </c>
-      <c r="H13"/>
       <c r="I13"/>
       <c r="J13"/>
       <c r="K13"/>
       <c r="L13"/>
       <c r="M13"/>
       <c r="N13"/>
       <c r="O13"/>
       <c r="P13"/>
       <c r="Q13"/>
       <c r="R13"/>
       <c r="S13"/>
       <c r="T13"/>
       <c r="U13"/>
       <c r="V13"/>
       <c r="W13"/>
       <c r="X13"/>
       <c r="Y13"/>
       <c r="Z13"/>
-      <c r="AA13">
+      <c r="AA13"/>
+      <c r="AB13">
         <v>2255000.0</v>
       </c>
-      <c r="AB13"/>
       <c r="AC13"/>
       <c r="AD13"/>
       <c r="AE13"/>
       <c r="AF13"/>
       <c r="AG13"/>
       <c r="AH13"/>
       <c r="AI13"/>
       <c r="AJ13"/>
       <c r="AK13"/>
       <c r="AL13"/>
       <c r="AM13"/>
       <c r="AN13"/>
       <c r="AO13"/>
       <c r="AP13"/>
       <c r="AQ13"/>
       <c r="AR13"/>
       <c r="AS13"/>
       <c r="AT13"/>
       <c r="AU13"/>
       <c r="AV13"/>
       <c r="AW13"/>
       <c r="AX13"/>
       <c r="AY13"/>
       <c r="AZ13"/>
       <c r="BA13"/>
       <c r="BB13"/>
       <c r="BC13"/>
       <c r="BD13"/>
       <c r="BE13"/>
       <c r="BF13"/>
       <c r="BG13"/>
       <c r="BH13"/>
       <c r="BI13"/>
       <c r="BJ13"/>
       <c r="BK13"/>
       <c r="BL13"/>
       <c r="BM13"/>
       <c r="BN13"/>
       <c r="BO13"/>
       <c r="BP13"/>
       <c r="BQ13"/>
       <c r="BR13"/>
       <c r="BS13"/>
       <c r="BT13"/>
       <c r="BU13"/>
       <c r="BV13"/>
       <c r="BW13"/>
       <c r="BX13"/>
       <c r="BY13"/>
+      <c r="BZ13"/>
     </row>
-    <row r="14" spans="1:77">
+    <row r="14" spans="1:78">
       <c r="A14" t="s">
-        <v>151</v>
+        <v>152</v>
       </c>
       <c r="B14"/>
       <c r="C14"/>
       <c r="D14"/>
       <c r="E14"/>
       <c r="F14"/>
       <c r="G14"/>
       <c r="H14"/>
       <c r="I14"/>
       <c r="J14"/>
       <c r="K14"/>
       <c r="L14"/>
       <c r="M14"/>
       <c r="N14"/>
       <c r="O14"/>
       <c r="P14"/>
       <c r="Q14"/>
       <c r="R14"/>
       <c r="S14"/>
       <c r="T14"/>
       <c r="U14"/>
       <c r="V14"/>
       <c r="W14"/>
       <c r="X14"/>
       <c r="Y14"/>
       <c r="Z14"/>
       <c r="AA14"/>
       <c r="AB14"/>
       <c r="AC14"/>
       <c r="AD14"/>
       <c r="AE14"/>
       <c r="AF14"/>
       <c r="AG14"/>
       <c r="AH14"/>
       <c r="AI14"/>
       <c r="AJ14"/>
       <c r="AK14"/>
-      <c r="AL14">
-[...1 lines deleted...]
-      </c>
+      <c r="AL14"/>
       <c r="AM14">
         <v>0.0</v>
       </c>
       <c r="AN14">
         <v>0.0</v>
       </c>
       <c r="AO14">
         <v>0.0</v>
       </c>
       <c r="AP14">
         <v>0.0</v>
       </c>
       <c r="AQ14">
         <v>0.0</v>
       </c>
       <c r="AR14">
         <v>0.0</v>
       </c>
       <c r="AS14">
         <v>0.0</v>
       </c>
       <c r="AT14">
         <v>0.0</v>
       </c>
       <c r="AU14">
@@ -18811,965 +19013,981 @@
       </c>
       <c r="BB14">
         <v>0.0</v>
       </c>
       <c r="BC14">
         <v>0.0</v>
       </c>
       <c r="BD14">
         <v>0.0</v>
       </c>
       <c r="BE14">
         <v>0.0</v>
       </c>
       <c r="BF14">
         <v>0.0</v>
       </c>
       <c r="BG14">
         <v>0.0</v>
       </c>
       <c r="BH14">
         <v>0.0</v>
       </c>
       <c r="BI14">
         <v>0.0</v>
       </c>
-      <c r="BJ14"/>
+      <c r="BJ14">
+        <v>0.0</v>
+      </c>
       <c r="BK14"/>
       <c r="BL14"/>
       <c r="BM14"/>
       <c r="BN14"/>
       <c r="BO14"/>
       <c r="BP14"/>
       <c r="BQ14"/>
       <c r="BR14"/>
       <c r="BS14"/>
       <c r="BT14"/>
       <c r="BU14"/>
       <c r="BV14"/>
       <c r="BW14"/>
       <c r="BX14"/>
       <c r="BY14"/>
+      <c r="BZ14"/>
     </row>
-    <row r="15" spans="1:77">
+    <row r="15" spans="1:78">
       <c r="A15" t="s">
-        <v>152</v>
+        <v>153</v>
       </c>
       <c r="B15">
+        <v>-10860000.0</v>
+      </c>
+      <c r="C15">
         <v>15189000.0</v>
       </c>
-      <c r="C15">
+      <c r="D15">
         <v>16748000.0</v>
       </c>
-      <c r="D15">
+      <c r="E15">
         <v>9618000.0</v>
       </c>
-      <c r="E15">
+      <c r="F15">
         <v>7023000.0</v>
       </c>
-      <c r="F15">
+      <c r="G15">
         <v>7438000.0</v>
       </c>
-      <c r="G15">
+      <c r="H15">
         <v>8095000.0</v>
       </c>
-      <c r="H15">
+      <c r="I15">
         <v>17625000.0</v>
       </c>
-      <c r="I15">
+      <c r="J15">
         <v>9261000.0</v>
       </c>
-      <c r="J15">
+      <c r="K15">
         <v>53476000.0</v>
       </c>
-      <c r="K15">
+      <c r="L15">
         <v>8534000.0</v>
       </c>
-      <c r="L15">
+      <c r="M15">
         <v>1200000.0</v>
       </c>
-      <c r="M15">
+      <c r="N15">
         <v>-4983000.0</v>
       </c>
-      <c r="N15">
+      <c r="O15">
         <v>-415000.0</v>
       </c>
-      <c r="O15">
+      <c r="P15">
         <v>-8426000.0</v>
       </c>
-      <c r="P15">
+      <c r="Q15">
         <v>-10868000.0</v>
       </c>
-      <c r="Q15">
+      <c r="R15">
         <v>-10489000.0</v>
       </c>
-      <c r="R15">
+      <c r="S15">
         <v>2215000.0</v>
       </c>
-      <c r="S15">
+      <c r="T15">
         <v>-2339000.0</v>
       </c>
-      <c r="T15">
+      <c r="U15">
         <v>-1779000.0</v>
       </c>
-      <c r="U15">
+      <c r="V15">
         <v>-8382000.0</v>
       </c>
-      <c r="V15">
+      <c r="W15">
         <v>-16580000.0</v>
       </c>
-      <c r="W15">
+      <c r="X15">
         <v>-19417000.0</v>
       </c>
-      <c r="X15">
+      <c r="Y15">
         <v>-8466000.0</v>
       </c>
-      <c r="Y15">
+      <c r="Z15">
         <v>-6668000.0</v>
       </c>
-      <c r="Z15">
+      <c r="AA15">
         <v>-36224000.0</v>
       </c>
-      <c r="AA15">
+      <c r="AB15">
         <v>12379000.0</v>
       </c>
-      <c r="AB15">
+      <c r="AC15">
         <v>-17210000.0</v>
       </c>
-      <c r="AC15">
+      <c r="AD15">
         <v>-13273000.0</v>
       </c>
-      <c r="AD15">
+      <c r="AE15">
         <v>-6668000.0</v>
       </c>
-      <c r="AE15">
+      <c r="AF15">
         <v>-178000.0</v>
       </c>
-      <c r="AF15">
+      <c r="AG15">
         <v>1804000.0</v>
       </c>
-      <c r="AG15">
+      <c r="AH15">
         <v>4619000.0</v>
       </c>
-      <c r="AH15">
+      <c r="AI15">
         <v>34874000.0</v>
       </c>
-      <c r="AI15">
+      <c r="AJ15">
         <v>17457000.0</v>
       </c>
-      <c r="AJ15">
+      <c r="AK15">
         <v>8069000.0</v>
       </c>
-      <c r="AK15">
+      <c r="AL15">
         <v>4327000.0</v>
       </c>
-      <c r="AL15">
+      <c r="AM15">
         <v>5481000.0</v>
       </c>
-      <c r="AM15">
+      <c r="AN15">
         <v>3321000.0</v>
       </c>
-      <c r="AN15">
+      <c r="AO15">
         <v>1975000.0</v>
       </c>
-      <c r="AO15">
+      <c r="AP15">
         <v>1197000.0</v>
       </c>
-      <c r="AP15">
+      <c r="AQ15">
         <v>13378000.0</v>
       </c>
-      <c r="AQ15">
+      <c r="AR15">
         <v>6551000.0</v>
       </c>
-      <c r="AR15">
+      <c r="AS15">
         <v>5430000.0</v>
       </c>
-      <c r="AS15">
+      <c r="AT15">
         <v>4087000.0</v>
       </c>
-      <c r="AT15">
+      <c r="AU15">
         <v>3832526.0</v>
       </c>
-      <c r="AU15">
+      <c r="AV15">
         <v>3700000.0</v>
       </c>
-      <c r="AV15">
+      <c r="AW15">
         <v>-390159.0</v>
       </c>
-      <c r="AW15">
+      <c r="AX15">
         <v>-922072.0</v>
       </c>
-      <c r="AX15">
+      <c r="AY15">
         <v>-1426938.0</v>
       </c>
-      <c r="AY15">
+      <c r="AZ15">
         <v>-307118.0</v>
       </c>
-      <c r="AZ15">
+      <c r="BA15">
         <v>-757389.0</v>
       </c>
-      <c r="BA15">
+      <c r="BB15">
         <v>-1620408.0</v>
       </c>
-      <c r="BB15">
+      <c r="BC15">
         <v>-1605284.0</v>
       </c>
-      <c r="BC15">
+      <c r="BD15">
         <v>-4219372.0</v>
       </c>
-      <c r="BD15">
+      <c r="BE15">
         <v>-744069.0</v>
       </c>
-      <c r="BE15">
+      <c r="BF15">
         <v>-1093652.0</v>
       </c>
-      <c r="BF15">
+      <c r="BG15">
         <v>-2577195.0</v>
       </c>
-      <c r="BG15">
+      <c r="BH15">
         <v>-1765723.0</v>
       </c>
-      <c r="BH15">
+      <c r="BI15">
         <v>-2503505.0</v>
       </c>
-      <c r="BI15">
+      <c r="BJ15">
         <v>-3347562.0</v>
       </c>
-      <c r="BJ15">
+      <c r="BK15">
         <v>-2726657.0</v>
       </c>
-      <c r="BK15">
+      <c r="BL15">
         <v>-2854442.0</v>
       </c>
-      <c r="BL15">
+      <c r="BM15">
         <v>-2696569.0</v>
       </c>
-      <c r="BM15">
+      <c r="BN15">
         <v>-3142085.0</v>
       </c>
-      <c r="BN15">
+      <c r="BO15">
         <v>-2210000.0</v>
       </c>
-      <c r="BO15">
+      <c r="BP15">
         <v>-4486576.0</v>
       </c>
-      <c r="BP15">
+      <c r="BQ15">
         <v>-1597543.0</v>
       </c>
-      <c r="BQ15">
+      <c r="BR15">
         <v>-2871984.0</v>
       </c>
-      <c r="BR15">
+      <c r="BS15">
         <v>-2309055.0</v>
       </c>
-      <c r="BS15">
+      <c r="BT15">
         <v>-3586350.0</v>
       </c>
-      <c r="BT15">
+      <c r="BU15">
         <v>-3151882.0</v>
       </c>
-      <c r="BU15">
+      <c r="BV15">
         <v>-17371475000.0</v>
       </c>
-      <c r="BV15">
+      <c r="BW15">
         <v>-8082.0</v>
       </c>
-      <c r="BW15">
+      <c r="BX15">
         <v>-5646.0</v>
       </c>
-      <c r="BX15">
+      <c r="BY15">
         <v>-8975.0</v>
       </c>
-      <c r="BY15">
+      <c r="BZ15">
         <v>-16159.0</v>
       </c>
     </row>
-    <row r="16" spans="1:77">
+    <row r="16" spans="1:78">
       <c r="A16" t="s">
-        <v>153</v>
+        <v>154</v>
       </c>
       <c r="B16"/>
       <c r="C16"/>
       <c r="D16"/>
       <c r="E16"/>
       <c r="F16"/>
       <c r="G16"/>
       <c r="H16"/>
       <c r="I16"/>
       <c r="J16"/>
       <c r="K16"/>
-      <c r="L16">
+      <c r="L16"/>
+      <c r="M16">
         <v>-528000.0</v>
       </c>
-      <c r="M16">
+      <c r="N16">
         <v>-6667000.0</v>
       </c>
-      <c r="N16">
+      <c r="O16">
         <v>-2110000.0</v>
       </c>
-      <c r="O16">
+      <c r="P16">
         <v>-10096000.0</v>
       </c>
-      <c r="P16">
+      <c r="Q16">
         <v>-12496000.0</v>
       </c>
-      <c r="Q16">
+      <c r="R16">
         <v>-12075000.0</v>
       </c>
-      <c r="R16">
+      <c r="S16">
         <v>6754000.0</v>
       </c>
-      <c r="S16">
+      <c r="T16">
         <v>-3913000.0</v>
       </c>
-      <c r="T16">
+      <c r="U16">
         <v>-3276000.0</v>
       </c>
-      <c r="U16">
+      <c r="V16">
         <v>-9850000.0</v>
       </c>
-      <c r="V16">
+      <c r="W16">
         <v>-18059000.0</v>
       </c>
-      <c r="W16">
+      <c r="X16">
         <v>-51982000.0</v>
       </c>
-      <c r="X16">
+      <c r="Y16">
         <v>-8466000.0</v>
       </c>
-      <c r="Y16">
+      <c r="Z16">
         <v>-4821000.0</v>
       </c>
-      <c r="Z16">
+      <c r="AA16">
         <v>-7476000.0</v>
       </c>
-      <c r="AA16">
+      <c r="AB16">
         <v>12379000.0</v>
       </c>
-      <c r="AB16">
+      <c r="AC16">
         <v>-17210000.0</v>
       </c>
-      <c r="AC16">
+      <c r="AD16">
         <v>-13273000.0</v>
       </c>
-      <c r="AD16"/>
       <c r="AE16"/>
       <c r="AF16"/>
       <c r="AG16"/>
       <c r="AH16"/>
-      <c r="AI16">
+      <c r="AI16"/>
+      <c r="AJ16">
         <v>17457000.0</v>
       </c>
-      <c r="AJ16">
+      <c r="AK16">
         <v>8069000.0</v>
       </c>
-      <c r="AK16">
+      <c r="AL16">
         <v>4327000.0</v>
       </c>
-      <c r="AL16">
+      <c r="AM16">
         <v>5481000.0</v>
       </c>
-      <c r="AM16">
+      <c r="AN16">
         <v>3321000.0</v>
       </c>
-      <c r="AN16">
+      <c r="AO16">
         <v>1975000.0</v>
       </c>
-      <c r="AO16">
+      <c r="AP16">
         <v>1197000.0</v>
       </c>
-      <c r="AP16">
+      <c r="AQ16">
         <v>13378000.0</v>
       </c>
-      <c r="AQ16">
+      <c r="AR16">
         <v>6551000.0</v>
       </c>
-      <c r="AR16">
+      <c r="AS16">
         <v>5430000.0</v>
       </c>
-      <c r="AS16">
+      <c r="AT16">
         <v>4087000.0</v>
       </c>
-      <c r="AT16">
+      <c r="AU16">
         <v>3832526.0</v>
       </c>
-      <c r="AU16">
+      <c r="AV16">
         <v>3699705.0</v>
       </c>
-      <c r="AV16">
+      <c r="AW16">
         <v>-390159.0</v>
       </c>
-      <c r="AW16">
+      <c r="AX16">
         <v>-922072.0</v>
       </c>
-      <c r="AX16">
+      <c r="AY16">
         <v>-1426938.0</v>
       </c>
-      <c r="AY16">
+      <c r="AZ16">
         <v>-307118.0</v>
       </c>
-      <c r="AZ16">
+      <c r="BA16">
         <v>-757389.0</v>
       </c>
-      <c r="BA16">
+      <c r="BB16">
         <v>-1620408.0</v>
       </c>
-      <c r="BB16">
+      <c r="BC16">
         <v>-1605283.0</v>
       </c>
-      <c r="BC16">
+      <c r="BD16">
         <v>-4219372.0</v>
       </c>
-      <c r="BD16">
+      <c r="BE16">
         <v>-744069.0</v>
       </c>
-      <c r="BE16">
+      <c r="BF16">
         <v>-1093652.0</v>
       </c>
-      <c r="BF16">
-[...1 lines deleted...]
-      </c>
       <c r="BG16">
+        <v>0.0</v>
+      </c>
+      <c r="BH16">
         <v>-1765723.0</v>
       </c>
-      <c r="BH16">
+      <c r="BI16">
         <v>-2503505.0</v>
       </c>
-      <c r="BI16">
-[...2 lines deleted...]
-      <c r="BJ16"/>
+      <c r="BJ16">
+        <v>0.0</v>
+      </c>
       <c r="BK16"/>
       <c r="BL16"/>
       <c r="BM16"/>
       <c r="BN16"/>
       <c r="BO16"/>
       <c r="BP16"/>
       <c r="BQ16"/>
       <c r="BR16"/>
       <c r="BS16"/>
       <c r="BT16"/>
       <c r="BU16"/>
       <c r="BV16"/>
       <c r="BW16"/>
       <c r="BX16"/>
       <c r="BY16"/>
+      <c r="BZ16"/>
     </row>
-    <row r="17" spans="1:77">
+    <row r="17" spans="1:78">
       <c r="A17" t="s">
-        <v>154</v>
-[...1 lines deleted...]
-      <c r="B17"/>
+        <v>155</v>
+      </c>
+      <c r="B17">
+        <v>-10860000.0</v>
+      </c>
       <c r="C17">
+        <v>15191000.0</v>
+      </c>
+      <c r="D17">
         <v>16748000.0</v>
       </c>
-      <c r="D17">
+      <c r="E17">
         <v>9618000.0</v>
       </c>
-      <c r="E17">
+      <c r="F17">
         <v>7023000.0</v>
       </c>
-      <c r="F17">
+      <c r="G17">
         <v>7438000.0</v>
       </c>
-      <c r="G17">
+      <c r="H17">
         <v>7878000.0</v>
       </c>
-      <c r="H17">
+      <c r="I17">
         <v>17621000.0</v>
       </c>
-      <c r="I17">
+      <c r="J17">
         <v>9061000.0</v>
       </c>
-      <c r="J17">
+      <c r="K17">
         <v>62688000.0</v>
       </c>
-      <c r="K17">
+      <c r="L17">
         <v>8534000.0</v>
       </c>
-      <c r="L17">
+      <c r="M17">
         <v>1200000.0</v>
       </c>
-      <c r="M17">
+      <c r="N17">
         <v>-4983000.0</v>
       </c>
-      <c r="N17">
+      <c r="O17">
         <v>-414000.0</v>
       </c>
-      <c r="O17">
+      <c r="P17">
         <v>-8426000.0</v>
       </c>
-      <c r="P17">
+      <c r="Q17">
         <v>-10868000.0</v>
       </c>
-      <c r="Q17">
+      <c r="R17">
         <v>-10489000.0</v>
       </c>
-      <c r="R17">
+      <c r="S17">
         <v>2215000.0</v>
       </c>
-      <c r="S17">
+      <c r="T17">
         <v>-2339000.0</v>
       </c>
-      <c r="T17">
+      <c r="U17">
         <v>-1779000.0</v>
       </c>
-      <c r="U17">
+      <c r="V17">
         <v>-8382000.0</v>
       </c>
-      <c r="V17">
+      <c r="W17">
         <v>-16580000.0</v>
       </c>
-      <c r="W17">
+      <c r="X17">
         <v>-19417000.0</v>
       </c>
-      <c r="X17">
+      <c r="Y17">
         <v>-8466000.0</v>
       </c>
-      <c r="Y17">
+      <c r="Z17">
         <v>-4821000.0</v>
       </c>
-      <c r="Z17">
+      <c r="AA17">
         <v>-7476000.0</v>
       </c>
-      <c r="AA17">
+      <c r="AB17">
         <v>12379000.0</v>
       </c>
-      <c r="AB17">
+      <c r="AC17">
         <v>-17210000.0</v>
       </c>
-      <c r="AC17">
+      <c r="AD17">
         <v>-13273000.0</v>
       </c>
-      <c r="AD17"/>
       <c r="AE17"/>
       <c r="AF17"/>
       <c r="AG17"/>
       <c r="AH17"/>
-      <c r="AI17">
+      <c r="AI17"/>
+      <c r="AJ17">
         <v>17457000.0</v>
       </c>
-      <c r="AJ17">
+      <c r="AK17">
         <v>8069000.0</v>
       </c>
-      <c r="AK17">
+      <c r="AL17">
         <v>4327000.0</v>
       </c>
-      <c r="AL17">
+      <c r="AM17">
         <v>5481000.0</v>
       </c>
-      <c r="AM17">
+      <c r="AN17">
         <v>3321000.0</v>
       </c>
-      <c r="AN17">
+      <c r="AO17">
         <v>1975000.0</v>
       </c>
-      <c r="AO17">
+      <c r="AP17">
         <v>1197000.0</v>
       </c>
-      <c r="AP17">
+      <c r="AQ17">
         <v>13378000.0</v>
       </c>
-      <c r="AQ17">
+      <c r="AR17">
         <v>6551000.0</v>
       </c>
-      <c r="AR17">
+      <c r="AS17">
         <v>5430000.0</v>
       </c>
-      <c r="AS17">
+      <c r="AT17">
         <v>4087000.0</v>
       </c>
-      <c r="AT17">
+      <c r="AU17">
         <v>3832526.0</v>
       </c>
-      <c r="AU17">
+      <c r="AV17">
         <v>3699705.0</v>
       </c>
-      <c r="AV17">
+      <c r="AW17">
         <v>-390159.0</v>
       </c>
-      <c r="AW17">
+      <c r="AX17">
         <v>-922072.0</v>
       </c>
-      <c r="AX17">
+      <c r="AY17">
         <v>-1426938.0</v>
       </c>
-      <c r="AY17">
+      <c r="AZ17">
         <v>-307118.0</v>
       </c>
-      <c r="AZ17">
+      <c r="BA17">
         <v>-757389.0</v>
       </c>
-      <c r="BA17">
+      <c r="BB17">
         <v>-1620408.0</v>
       </c>
-      <c r="BB17">
+      <c r="BC17">
         <v>-1605283.0</v>
       </c>
-      <c r="BC17">
+      <c r="BD17">
         <v>-4219372.0</v>
       </c>
-      <c r="BD17">
+      <c r="BE17">
         <v>-744069.0</v>
       </c>
-      <c r="BE17">
+      <c r="BF17">
         <v>-1093652.0</v>
       </c>
-      <c r="BF17">
-[...1 lines deleted...]
-      </c>
       <c r="BG17">
+        <v>0.0</v>
+      </c>
+      <c r="BH17">
         <v>-1765723.0</v>
       </c>
-      <c r="BH17">
+      <c r="BI17">
         <v>-2503505.0</v>
       </c>
-      <c r="BI17">
-[...2 lines deleted...]
-      <c r="BJ17"/>
+      <c r="BJ17">
+        <v>0.0</v>
+      </c>
       <c r="BK17"/>
       <c r="BL17"/>
       <c r="BM17"/>
       <c r="BN17"/>
       <c r="BO17"/>
       <c r="BP17"/>
       <c r="BQ17"/>
       <c r="BR17"/>
       <c r="BS17"/>
       <c r="BT17"/>
       <c r="BU17"/>
       <c r="BV17"/>
       <c r="BW17"/>
       <c r="BX17"/>
       <c r="BY17"/>
+      <c r="BZ17"/>
     </row>
-    <row r="18" spans="1:77">
+    <row r="18" spans="1:78">
       <c r="A18" t="s">
-        <v>155</v>
-[...1 lines deleted...]
-      <c r="B18"/>
+        <v>156</v>
+      </c>
+      <c r="B18">
+        <v>886000.0</v>
+      </c>
       <c r="C18">
+        <v>904000.0</v>
+      </c>
+      <c r="D18">
         <v>785000.0</v>
       </c>
-      <c r="D18">
+      <c r="E18">
         <v>738000.0</v>
       </c>
-      <c r="E18">
+      <c r="F18">
         <v>506000.0</v>
       </c>
-      <c r="F18">
+      <c r="G18">
         <v>403000.0</v>
       </c>
-      <c r="G18">
+      <c r="H18">
         <v>278000.0</v>
       </c>
-      <c r="H18">
+      <c r="I18">
         <v>3000.0</v>
       </c>
-      <c r="I18">
+      <c r="J18">
         <v>-1690000.0</v>
       </c>
-      <c r="J18">
+      <c r="K18">
         <v>-1593000.0</v>
       </c>
-      <c r="K18">
+      <c r="L18">
         <v>-1680000.0</v>
       </c>
-      <c r="L18">
+      <c r="M18">
         <v>-1630000.0</v>
       </c>
-      <c r="M18">
+      <c r="N18">
         <v>-1553000.0</v>
       </c>
-      <c r="N18">
+      <c r="O18">
         <v>-1450000.0</v>
       </c>
-      <c r="O18">
+      <c r="P18">
         <v>-1270000.0</v>
       </c>
-      <c r="P18">
+      <c r="Q18">
         <v>-1170000.0</v>
       </c>
-      <c r="Q18">
+      <c r="R18">
         <v>-1126000.0</v>
       </c>
-      <c r="R18">
+      <c r="S18">
         <v>-1174000.0</v>
       </c>
-      <c r="S18">
+      <c r="T18">
         <v>-963000.0</v>
       </c>
-      <c r="T18">
+      <c r="U18">
         <v>-1371000.0</v>
       </c>
-      <c r="U18">
+      <c r="V18">
         <v>-1472000.0</v>
       </c>
-      <c r="V18">
+      <c r="W18">
         <v>-1508000.0</v>
       </c>
-      <c r="W18">
+      <c r="X18">
         <v>-1472000.0</v>
       </c>
-      <c r="X18">
+      <c r="Y18">
         <v>-2574000.0</v>
       </c>
-      <c r="Y18">
+      <c r="Z18">
         <v>-2387000.0</v>
       </c>
-      <c r="Z18">
+      <c r="AA18">
         <v>-2395000.0</v>
       </c>
-      <c r="AA18">
+      <c r="AB18">
         <v>-2255000.0</v>
       </c>
-      <c r="AB18">
+      <c r="AC18">
         <v>-269000.0</v>
       </c>
-      <c r="AC18"/>
       <c r="AD18"/>
       <c r="AE18"/>
       <c r="AF18"/>
       <c r="AG18"/>
       <c r="AH18"/>
       <c r="AI18"/>
       <c r="AJ18"/>
       <c r="AK18"/>
       <c r="AL18"/>
       <c r="AM18"/>
       <c r="AN18"/>
       <c r="AO18"/>
       <c r="AP18"/>
       <c r="AQ18"/>
       <c r="AR18"/>
       <c r="AS18"/>
       <c r="AT18"/>
       <c r="AU18"/>
       <c r="AV18"/>
       <c r="AW18"/>
       <c r="AX18"/>
       <c r="AY18"/>
       <c r="AZ18"/>
       <c r="BA18"/>
       <c r="BB18"/>
       <c r="BC18"/>
       <c r="BD18"/>
       <c r="BE18"/>
       <c r="BF18"/>
       <c r="BG18"/>
       <c r="BH18"/>
       <c r="BI18"/>
       <c r="BJ18"/>
       <c r="BK18"/>
       <c r="BL18"/>
       <c r="BM18"/>
       <c r="BN18"/>
       <c r="BO18"/>
       <c r="BP18"/>
       <c r="BQ18"/>
       <c r="BR18"/>
       <c r="BS18"/>
       <c r="BT18"/>
       <c r="BU18"/>
       <c r="BV18"/>
       <c r="BW18"/>
       <c r="BX18"/>
       <c r="BY18"/>
+      <c r="BZ18"/>
     </row>
-    <row r="19" spans="1:77">
+    <row r="19" spans="1:78">
       <c r="A19" t="s">
-        <v>156</v>
+        <v>157</v>
       </c>
       <c r="B19"/>
       <c r="C19"/>
       <c r="D19"/>
       <c r="E19"/>
       <c r="F19"/>
       <c r="G19"/>
       <c r="H19"/>
       <c r="I19"/>
       <c r="J19"/>
       <c r="K19"/>
-      <c r="L19">
+      <c r="L19"/>
+      <c r="M19">
         <v>-32000.0</v>
       </c>
-      <c r="M19">
+      <c r="N19">
         <v>2000.0</v>
       </c>
-      <c r="N19"/>
       <c r="O19"/>
       <c r="P19"/>
       <c r="Q19"/>
-      <c r="R19">
+      <c r="R19"/>
+      <c r="S19">
         <v>-20000.0</v>
       </c>
-      <c r="S19"/>
-      <c r="T19">
+      <c r="T19"/>
+      <c r="U19">
         <v>-3000.0</v>
       </c>
-      <c r="U19"/>
       <c r="V19"/>
-      <c r="W19">
+      <c r="W19"/>
+      <c r="X19">
         <v>-8200000.0</v>
       </c>
-      <c r="X19">
+      <c r="Y19">
         <v>-9000.0</v>
       </c>
-      <c r="Y19">
+      <c r="Z19">
         <v>6000.0</v>
       </c>
-      <c r="Z19">
+      <c r="AA19">
         <v>2266000.0</v>
       </c>
-      <c r="AA19">
+      <c r="AB19">
         <v>-2128000.0</v>
       </c>
-      <c r="AB19">
+      <c r="AC19">
         <v>174000.0</v>
       </c>
-      <c r="AC19">
+      <c r="AD19">
         <v>-29000.0</v>
       </c>
-      <c r="AD19"/>
       <c r="AE19"/>
       <c r="AF19"/>
       <c r="AG19"/>
       <c r="AH19"/>
-      <c r="AI19">
+      <c r="AI19"/>
+      <c r="AJ19">
         <v>4231000.0</v>
       </c>
-      <c r="AJ19">
+      <c r="AK19">
         <v>-149000.0</v>
       </c>
-      <c r="AK19">
+      <c r="AL19">
         <v>-145000.0</v>
       </c>
-      <c r="AL19"/>
-      <c r="AM19">
+      <c r="AM19"/>
+      <c r="AN19">
         <v>-87000.0</v>
       </c>
-      <c r="AN19">
+      <c r="AO19">
         <v>-111000.0</v>
       </c>
-      <c r="AO19">
+      <c r="AP19">
         <v>-56000.0</v>
       </c>
-      <c r="AP19"/>
-      <c r="AQ19">
+      <c r="AQ19"/>
+      <c r="AR19">
         <v>-5000.0</v>
       </c>
-      <c r="AR19">
+      <c r="AS19">
         <v>1000.0</v>
       </c>
-      <c r="AS19"/>
       <c r="AT19"/>
       <c r="AU19"/>
       <c r="AV19"/>
       <c r="AW19"/>
       <c r="AX19"/>
       <c r="AY19"/>
       <c r="AZ19"/>
-      <c r="BA19">
+      <c r="BA19"/>
+      <c r="BB19">
         <v>-1328439.0</v>
       </c>
-      <c r="BB19">
+      <c r="BC19">
         <v>-1714101.0</v>
       </c>
-      <c r="BC19"/>
       <c r="BD19"/>
       <c r="BE19"/>
       <c r="BF19"/>
       <c r="BG19"/>
       <c r="BH19"/>
       <c r="BI19"/>
       <c r="BJ19"/>
       <c r="BK19"/>
       <c r="BL19"/>
       <c r="BM19"/>
       <c r="BN19"/>
       <c r="BO19"/>
       <c r="BP19"/>
       <c r="BQ19"/>
       <c r="BR19"/>
       <c r="BS19"/>
       <c r="BT19"/>
       <c r="BU19"/>
       <c r="BV19"/>
       <c r="BW19"/>
       <c r="BX19"/>
       <c r="BY19"/>
+      <c r="BZ19"/>
     </row>
-    <row r="20" spans="1:77">
+    <row r="20" spans="1:78">
       <c r="A20" t="s">
-        <v>157</v>
+        <v>158</v>
       </c>
       <c r="B20"/>
       <c r="C20"/>
       <c r="D20"/>
       <c r="E20"/>
       <c r="F20"/>
       <c r="G20"/>
       <c r="H20"/>
       <c r="I20"/>
       <c r="J20"/>
       <c r="K20"/>
-      <c r="L20">
+      <c r="L20"/>
+      <c r="M20">
         <v>3256000.0</v>
       </c>
-      <c r="M20"/>
       <c r="N20"/>
       <c r="O20"/>
       <c r="P20"/>
       <c r="Q20"/>
-      <c r="R20">
+      <c r="R20"/>
+      <c r="S20">
         <v>53000.0</v>
       </c>
-      <c r="S20"/>
       <c r="T20"/>
       <c r="U20"/>
       <c r="V20"/>
       <c r="W20"/>
       <c r="X20"/>
       <c r="Y20"/>
       <c r="Z20"/>
       <c r="AA20"/>
       <c r="AB20"/>
-      <c r="AC20">
+      <c r="AC20"/>
+      <c r="AD20">
         <v>446000.0</v>
       </c>
-      <c r="AD20"/>
       <c r="AE20"/>
       <c r="AF20"/>
       <c r="AG20"/>
       <c r="AH20"/>
       <c r="AI20"/>
       <c r="AJ20"/>
       <c r="AK20"/>
-      <c r="AL20">
-[...1 lines deleted...]
-      </c>
+      <c r="AL20"/>
       <c r="AM20">
         <v>0.0</v>
       </c>
       <c r="AN20">
         <v>0.0</v>
       </c>
       <c r="AO20">
         <v>0.0</v>
       </c>
       <c r="AP20">
         <v>0.0</v>
       </c>
       <c r="AQ20">
         <v>0.0</v>
       </c>
       <c r="AR20">
         <v>0.0</v>
       </c>
       <c r="AS20">
         <v>0.0</v>
       </c>
       <c r="AT20">
         <v>0.0</v>
       </c>
       <c r="AU20">
@@ -19795,343 +20013,347 @@
       </c>
       <c r="BB20">
         <v>0.0</v>
       </c>
       <c r="BC20">
         <v>0.0</v>
       </c>
       <c r="BD20">
         <v>0.0</v>
       </c>
       <c r="BE20">
         <v>0.0</v>
       </c>
       <c r="BF20">
         <v>0.0</v>
       </c>
       <c r="BG20">
         <v>0.0</v>
       </c>
       <c r="BH20">
         <v>0.0</v>
       </c>
       <c r="BI20">
         <v>0.0</v>
       </c>
-      <c r="BJ20"/>
+      <c r="BJ20">
+        <v>0.0</v>
+      </c>
       <c r="BK20"/>
       <c r="BL20"/>
       <c r="BM20"/>
       <c r="BN20"/>
       <c r="BO20"/>
       <c r="BP20"/>
       <c r="BQ20"/>
       <c r="BR20"/>
       <c r="BS20"/>
       <c r="BT20"/>
       <c r="BU20"/>
       <c r="BV20"/>
       <c r="BW20"/>
       <c r="BX20"/>
       <c r="BY20"/>
+      <c r="BZ20"/>
     </row>
-    <row r="21" spans="1:77">
+    <row r="21" spans="1:78">
       <c r="A21" t="s">
-        <v>158</v>
+        <v>159</v>
       </c>
       <c r="B21">
+        <v>-16049000.0</v>
+      </c>
+      <c r="C21">
         <v>21076000.0</v>
       </c>
-      <c r="C21">
+      <c r="D21">
         <v>22190000.0</v>
       </c>
-      <c r="D21">
+      <c r="E21">
         <v>12370000.0</v>
       </c>
-      <c r="E21">
+      <c r="F21">
         <v>8250999.0</v>
       </c>
-      <c r="F21">
+      <c r="G21">
         <v>11054000.0</v>
       </c>
-      <c r="G21">
+      <c r="H21">
         <v>11162000.0</v>
       </c>
-      <c r="H21">
+      <c r="I21">
         <v>23450000.0</v>
       </c>
-      <c r="I21">
+      <c r="J21">
         <v>13198000.0</v>
       </c>
-      <c r="J21">
+      <c r="K21">
         <v>15490000.0</v>
       </c>
-      <c r="K21">
+      <c r="L21">
         <v>11124000.0</v>
       </c>
-      <c r="L21">
+      <c r="M21">
         <v>10839000.0</v>
       </c>
-      <c r="M21">
+      <c r="N21">
         <v>-340000.0</v>
       </c>
-      <c r="N21">
+      <c r="O21">
         <v>1072000.0</v>
       </c>
-      <c r="O21">
+      <c r="P21">
         <v>-7103000.0</v>
       </c>
-      <c r="P21">
+      <c r="Q21">
         <v>-9636000.0</v>
       </c>
-      <c r="Q21">
+      <c r="R21">
         <v>-9300000.0</v>
       </c>
-      <c r="R21">
+      <c r="S21">
         <v>3301000.0</v>
       </c>
-      <c r="S21">
+      <c r="T21">
         <v>-1075000.0</v>
       </c>
-      <c r="T21">
+      <c r="U21">
         <v>-410000.0</v>
       </c>
-      <c r="U21">
+      <c r="V21">
         <v>-6852000.0</v>
       </c>
-      <c r="V21">
+      <c r="W21">
         <v>-16091000.0</v>
       </c>
-      <c r="W21">
+      <c r="X21">
         <v>-9707000.0</v>
       </c>
-      <c r="X21">
+      <c r="Y21">
         <v>-5856000.0</v>
       </c>
-      <c r="Y21">
+      <c r="Z21">
         <v>-26165000.0</v>
       </c>
-      <c r="Z21">
+      <c r="AA21">
         <v>-8942000.0</v>
       </c>
-      <c r="AA21">
+      <c r="AB21">
         <v>14198000.0</v>
       </c>
-      <c r="AB21">
+      <c r="AC21">
         <v>-17073000.0</v>
       </c>
-      <c r="AC21">
+      <c r="AD21">
         <v>-13413000.0</v>
       </c>
-      <c r="AD21">
+      <c r="AE21">
         <v>-26165000.0</v>
       </c>
-      <c r="AE21">
+      <c r="AF21">
         <v>373000.0</v>
       </c>
-      <c r="AF21">
+      <c r="AG21">
         <v>1675000.0</v>
       </c>
-      <c r="AG21">
+      <c r="AH21">
         <v>2971000.0</v>
       </c>
-      <c r="AH21">
+      <c r="AI21">
         <v>23982000.0</v>
       </c>
-      <c r="AI21">
+      <c r="AJ21">
         <v>8842000.0</v>
       </c>
-      <c r="AJ21">
+      <c r="AK21">
         <v>7213000.0</v>
       </c>
-      <c r="AK21">
+      <c r="AL21">
         <v>6185000.0</v>
       </c>
-      <c r="AL21">
+      <c r="AM21">
         <v>8715000.0</v>
       </c>
-      <c r="AM21">
+      <c r="AN21">
         <v>4703000.0</v>
       </c>
-      <c r="AN21">
+      <c r="AO21">
         <v>3561000.0</v>
       </c>
-      <c r="AO21">
+      <c r="AP21">
         <v>1467000.0</v>
       </c>
-      <c r="AP21">
+      <c r="AQ21">
         <v>7751000.0</v>
       </c>
-      <c r="AQ21">
+      <c r="AR21">
         <v>6714000.0</v>
       </c>
-      <c r="AR21">
+      <c r="AS21">
         <v>5652000.0</v>
       </c>
-      <c r="AS21">
+      <c r="AT21">
         <v>4247000.0</v>
       </c>
-      <c r="AT21">
+      <c r="AU21">
         <v>4652000.0</v>
       </c>
-      <c r="AU21">
+      <c r="AV21">
         <v>3731000.0</v>
       </c>
-      <c r="AV21">
+      <c r="AW21">
         <v>-392000.0</v>
       </c>
-      <c r="AW21">
+      <c r="AX21">
         <v>-891000.0</v>
       </c>
-      <c r="AX21">
+      <c r="AY21">
         <v>-1411569.0</v>
       </c>
-      <c r="AY21">
+      <c r="AZ21">
         <v>-255890.0</v>
       </c>
-      <c r="AZ21">
+      <c r="BA21">
         <v>-744217.0</v>
       </c>
-      <c r="BA21">
+      <c r="BB21">
         <v>-226890.0</v>
       </c>
-      <c r="BB21">
+      <c r="BC21">
         <v>-724727.0</v>
       </c>
-      <c r="BC21">
+      <c r="BD21">
         <v>-516231.0</v>
       </c>
-      <c r="BD21">
+      <c r="BE21">
         <v>-117516.0</v>
       </c>
-      <c r="BE21">
+      <c r="BF21">
         <v>-631365.0</v>
       </c>
-      <c r="BF21">
+      <c r="BG21">
         <v>-2435876.0</v>
       </c>
-      <c r="BG21">
+      <c r="BH21">
         <v>-1652357.0</v>
       </c>
-      <c r="BH21">
+      <c r="BI21">
         <v>-2416435.0</v>
       </c>
-      <c r="BI21">
+      <c r="BJ21">
         <v>-3256346.0</v>
       </c>
-      <c r="BJ21">
+      <c r="BK21">
         <v>-2432425.0</v>
       </c>
-      <c r="BK21">
+      <c r="BL21">
         <v>-2853858.0</v>
       </c>
-      <c r="BL21">
+      <c r="BM21">
         <v>-2697797.0</v>
       </c>
-      <c r="BM21">
+      <c r="BN21">
         <v>-2548294.0</v>
       </c>
-      <c r="BN21">
+      <c r="BO21">
         <v>-1820000.0</v>
       </c>
-      <c r="BO21">
+      <c r="BP21">
         <v>-2408627.0</v>
       </c>
-      <c r="BP21">
+      <c r="BQ21">
         <v>-2107833.0</v>
       </c>
-      <c r="BQ21">
+      <c r="BR21">
         <v>-2872678.0</v>
       </c>
-      <c r="BR21">
+      <c r="BS21">
         <v>-2314758.0</v>
       </c>
-      <c r="BS21">
+      <c r="BT21">
         <v>-3601519.0</v>
       </c>
-      <c r="BT21">
+      <c r="BU21">
         <v>-3189867.0</v>
       </c>
-      <c r="BU21">
+      <c r="BV21">
         <v>-17371475000.0</v>
       </c>
-      <c r="BV21">
+      <c r="BW21">
         <v>-7409.0</v>
       </c>
-      <c r="BW21">
+      <c r="BX21">
         <v>-5006.0</v>
       </c>
-      <c r="BX21">
+      <c r="BY21">
         <v>-8501.0</v>
       </c>
-      <c r="BY21">
+      <c r="BZ21">
         <v>-15895.0</v>
       </c>
     </row>
-    <row r="22" spans="1:77">
+    <row r="22" spans="1:78">
       <c r="A22" t="s">
-        <v>159</v>
+        <v>160</v>
       </c>
       <c r="B22"/>
       <c r="C22"/>
       <c r="D22"/>
       <c r="E22"/>
       <c r="F22"/>
       <c r="G22"/>
       <c r="H22"/>
       <c r="I22"/>
       <c r="J22"/>
       <c r="K22"/>
       <c r="L22"/>
       <c r="M22"/>
       <c r="N22"/>
       <c r="O22"/>
       <c r="P22"/>
       <c r="Q22"/>
       <c r="R22"/>
       <c r="S22"/>
       <c r="T22"/>
       <c r="U22"/>
       <c r="V22"/>
       <c r="W22"/>
       <c r="X22"/>
       <c r="Y22"/>
       <c r="Z22"/>
       <c r="AA22"/>
       <c r="AB22"/>
       <c r="AC22"/>
       <c r="AD22"/>
       <c r="AE22"/>
       <c r="AF22"/>
       <c r="AG22"/>
       <c r="AH22"/>
       <c r="AI22"/>
       <c r="AJ22"/>
       <c r="AK22"/>
-      <c r="AL22">
-[...1 lines deleted...]
-      </c>
+      <c r="AL22"/>
       <c r="AM22">
         <v>0.0</v>
       </c>
       <c r="AN22">
         <v>0.0</v>
       </c>
       <c r="AO22">
         <v>0.0</v>
       </c>
       <c r="AP22">
         <v>0.0</v>
       </c>
       <c r="AQ22">
         <v>0.0</v>
       </c>
       <c r="AR22">
         <v>0.0</v>
       </c>
       <c r="AS22">
         <v>0.0</v>
       </c>
       <c r="AT22">
         <v>0.0</v>
       </c>
       <c r="AU22">
@@ -20157,303 +20379,309 @@
       </c>
       <c r="BB22">
         <v>0.0</v>
       </c>
       <c r="BC22">
         <v>0.0</v>
       </c>
       <c r="BD22">
         <v>0.0</v>
       </c>
       <c r="BE22">
         <v>0.0</v>
       </c>
       <c r="BF22">
         <v>0.0</v>
       </c>
       <c r="BG22">
         <v>0.0</v>
       </c>
       <c r="BH22">
         <v>0.0</v>
       </c>
       <c r="BI22">
         <v>0.0</v>
       </c>
-      <c r="BJ22"/>
+      <c r="BJ22">
+        <v>0.0</v>
+      </c>
       <c r="BK22"/>
       <c r="BL22"/>
       <c r="BM22"/>
       <c r="BN22"/>
       <c r="BO22"/>
       <c r="BP22"/>
       <c r="BQ22"/>
       <c r="BR22"/>
       <c r="BS22"/>
       <c r="BT22"/>
       <c r="BU22"/>
       <c r="BV22"/>
       <c r="BW22"/>
       <c r="BX22"/>
       <c r="BY22"/>
+      <c r="BZ22"/>
     </row>
-    <row r="23" spans="1:77">
+    <row r="23" spans="1:78">
       <c r="A23" t="s">
-        <v>160</v>
+        <v>161</v>
       </c>
       <c r="B23">
-        <v>96891000.0</v>
+        <v>75040000.0</v>
       </c>
       <c r="C23">
+        <v>97018000.0</v>
+      </c>
+      <c r="D23">
         <v>91535000.0</v>
       </c>
-      <c r="D23">
+      <c r="E23">
         <v>86235000.0</v>
       </c>
-      <c r="E23">
+      <c r="F23">
         <v>79954000.0</v>
       </c>
-      <c r="F23">
+      <c r="G23">
         <v>81853000.0</v>
       </c>
-      <c r="G23">
+      <c r="H23">
         <v>72895000.0</v>
       </c>
-      <c r="H23">
+      <c r="I23">
         <v>63757000.0</v>
       </c>
-      <c r="I23">
+      <c r="J23">
         <v>71511000.0</v>
       </c>
-      <c r="J23">
+      <c r="K23">
         <v>71342000.0</v>
       </c>
-      <c r="K23">
+      <c r="L23">
         <v>70588000.0</v>
       </c>
-      <c r="L23">
+      <c r="M23">
         <v>70418000.0</v>
       </c>
-      <c r="M23">
+      <c r="N23">
         <v>72016000.0</v>
       </c>
-      <c r="N23">
+      <c r="O23">
         <v>73303000.0</v>
       </c>
-      <c r="O23">
+      <c r="P23">
         <v>74792000.0</v>
       </c>
-      <c r="P23">
+      <c r="Q23">
         <v>76518999.0</v>
       </c>
-      <c r="Q23">
+      <c r="R23">
         <v>68194000.0</v>
       </c>
-      <c r="R23">
+      <c r="S23">
         <v>64108000.0</v>
       </c>
-      <c r="S23">
+      <c r="T23">
         <v>64149000.0</v>
       </c>
-      <c r="T23">
+      <c r="U23">
         <v>68575000.0</v>
       </c>
-      <c r="U23">
+      <c r="V23">
         <v>66819000.0</v>
       </c>
-      <c r="V23">
+      <c r="W23">
         <v>84639000.0</v>
       </c>
-      <c r="W23">
+      <c r="X23">
         <v>74010000.0</v>
       </c>
-      <c r="X23">
+      <c r="Y23">
         <v>59503000.0</v>
       </c>
-      <c r="Y23">
+      <c r="Z23">
         <v>100328000.0</v>
       </c>
-      <c r="Z23">
+      <c r="AA23">
         <v>101528000.0</v>
       </c>
-      <c r="AA23">
+      <c r="AB23">
         <v>74665000.0</v>
       </c>
-      <c r="AB23">
+      <c r="AC23">
         <v>84510000.0</v>
       </c>
-      <c r="AC23">
+      <c r="AD23">
         <v>79968000.0</v>
       </c>
-      <c r="AD23">
+      <c r="AE23">
         <v>100328000.0</v>
       </c>
-      <c r="AE23">
+      <c r="AF23">
         <v>86586000.0</v>
       </c>
-      <c r="AF23">
+      <c r="AG23">
         <v>93742000.0</v>
       </c>
-      <c r="AG23">
+      <c r="AH23">
         <v>81178000.0</v>
       </c>
-      <c r="AH23">
+      <c r="AI23">
         <v>63565000.0</v>
       </c>
-      <c r="AI23">
+      <c r="AJ23">
         <v>75731000.0</v>
       </c>
-      <c r="AJ23">
+      <c r="AK23">
         <v>69199000.0</v>
       </c>
-      <c r="AK23">
+      <c r="AL23">
         <v>66422000.0</v>
       </c>
-      <c r="AL23">
+      <c r="AM23">
         <v>61161000.0</v>
       </c>
-      <c r="AM23">
+      <c r="AN23">
         <v>59726000.0</v>
       </c>
-      <c r="AN23">
+      <c r="AO23">
         <v>53781000.0</v>
       </c>
-      <c r="AO23">
+      <c r="AP23">
         <v>51900000.0</v>
       </c>
-      <c r="AP23">
+      <c r="AQ23">
         <v>44084000.0</v>
       </c>
-      <c r="AQ23">
+      <c r="AR23">
         <v>42301000.0</v>
       </c>
-      <c r="AR23">
+      <c r="AS23">
         <v>40027000.0</v>
       </c>
-      <c r="AS23">
+      <c r="AT23">
         <v>36520000.0</v>
       </c>
-      <c r="AT23">
+      <c r="AU23">
         <v>34921000.0</v>
       </c>
-      <c r="AU23">
+      <c r="AV23">
         <v>29787000.0</v>
       </c>
-      <c r="AV23">
+      <c r="AW23">
         <v>25965000.0</v>
       </c>
-      <c r="AW23">
+      <c r="AX23">
         <v>20450000.0</v>
       </c>
-      <c r="AX23">
+      <c r="AY23">
         <v>19037258.0</v>
       </c>
-      <c r="AY23">
+      <c r="AZ23">
         <v>16371598.0</v>
       </c>
-      <c r="AZ23">
+      <c r="BA23">
         <v>14258960.0</v>
       </c>
-      <c r="BA23">
+      <c r="BB23">
         <v>11783383.0</v>
       </c>
-      <c r="BB23">
+      <c r="BC23">
         <v>11481440.0</v>
       </c>
-      <c r="BC23">
+      <c r="BD23">
         <v>8738100.0</v>
       </c>
-      <c r="BD23">
+      <c r="BE23">
         <v>5001772.0</v>
       </c>
-      <c r="BE23">
+      <c r="BF23">
         <v>4337173.0</v>
       </c>
-      <c r="BF23">
+      <c r="BG23">
         <v>5071342.0</v>
       </c>
-      <c r="BG23">
+      <c r="BH23">
         <v>3804451.0</v>
       </c>
-      <c r="BH23">
+      <c r="BI23">
         <v>4345834.0</v>
       </c>
-      <c r="BI23">
+      <c r="BJ23">
         <v>4299833.0</v>
       </c>
-      <c r="BJ23">
+      <c r="BK23">
         <v>2676343.0</v>
       </c>
-      <c r="BK23">
+      <c r="BL23">
         <v>2961885.0</v>
       </c>
-      <c r="BL23">
+      <c r="BM23">
         <v>3019872.0</v>
       </c>
-      <c r="BM23">
+      <c r="BN23">
         <v>2663149.0</v>
       </c>
-      <c r="BN23">
+      <c r="BO23">
         <v>1820000.0</v>
       </c>
-      <c r="BO23">
+      <c r="BP23">
         <v>2408627.0</v>
       </c>
-      <c r="BP23">
+      <c r="BQ23">
         <v>2107833.0</v>
       </c>
-      <c r="BQ23">
+      <c r="BR23">
         <v>2872678.0</v>
       </c>
-      <c r="BR23">
+      <c r="BS23">
         <v>2314758.0</v>
       </c>
-      <c r="BS23">
+      <c r="BT23">
         <v>3601519.0</v>
       </c>
-      <c r="BT23">
+      <c r="BU23">
         <v>3189867.0</v>
       </c>
-      <c r="BU23">
+      <c r="BV23">
         <v>15836405000.0</v>
       </c>
-      <c r="BV23">
+      <c r="BW23">
         <v>7409.0</v>
       </c>
-      <c r="BW23">
+      <c r="BX23">
         <v>5006.0</v>
       </c>
-      <c r="BX23">
+      <c r="BY23">
         <v>8501.0</v>
       </c>
-      <c r="BY23">
+      <c r="BZ23">
         <v>15895.0</v>
       </c>
     </row>
-    <row r="24" spans="1:77">
+    <row r="24" spans="1:78">
       <c r="A24" t="s">
-        <v>161</v>
+        <v>162</v>
       </c>
       <c r="B24"/>
       <c r="C24"/>
       <c r="D24"/>
       <c r="E24"/>
       <c r="F24"/>
       <c r="G24"/>
       <c r="H24"/>
       <c r="I24"/>
       <c r="J24"/>
       <c r="K24"/>
       <c r="L24"/>
       <c r="M24"/>
       <c r="N24"/>
       <c r="O24"/>
       <c r="P24"/>
       <c r="Q24"/>
       <c r="R24"/>
       <c r="S24"/>
       <c r="T24"/>
       <c r="U24"/>
       <c r="V24"/>
       <c r="W24"/>
       <c r="X24"/>
       <c r="Y24"/>
@@ -20487,507 +20715,520 @@
       <c r="BA24"/>
       <c r="BB24"/>
       <c r="BC24"/>
       <c r="BD24"/>
       <c r="BE24"/>
       <c r="BF24"/>
       <c r="BG24"/>
       <c r="BH24"/>
       <c r="BI24"/>
       <c r="BJ24"/>
       <c r="BK24"/>
       <c r="BL24"/>
       <c r="BM24"/>
       <c r="BN24"/>
       <c r="BO24"/>
       <c r="BP24"/>
       <c r="BQ24"/>
       <c r="BR24"/>
       <c r="BS24"/>
       <c r="BT24"/>
       <c r="BU24"/>
       <c r="BV24"/>
       <c r="BW24"/>
       <c r="BX24"/>
       <c r="BY24"/>
+      <c r="BZ24"/>
     </row>
-    <row r="25" spans="1:77">
+    <row r="25" spans="1:78">
       <c r="A25" t="s">
-        <v>162</v>
-[...1 lines deleted...]
-      <c r="B25"/>
+        <v>163</v>
+      </c>
+      <c r="B25">
+        <v>1617000.0</v>
+      </c>
       <c r="C25">
+        <v>3220000.0</v>
+      </c>
+      <c r="D25">
         <v>5290000.0</v>
       </c>
-      <c r="D25">
+      <c r="E25">
         <v>3168000.0</v>
       </c>
-      <c r="E25">
+      <c r="F25">
         <v>3203000.0</v>
       </c>
-      <c r="F25">
+      <c r="G25">
         <v>2990000.0</v>
       </c>
-      <c r="G25">
+      <c r="H25">
         <v>1155000.0</v>
       </c>
-      <c r="H25">
+      <c r="I25">
         <v>1149000.0</v>
       </c>
-      <c r="I25">
+      <c r="J25">
         <v>747000.0</v>
       </c>
-      <c r="J25">
+      <c r="K25">
         <v>803000.0</v>
       </c>
-      <c r="K25">
+      <c r="L25">
         <v>843000.0</v>
       </c>
-      <c r="L25">
+      <c r="M25">
         <v>877000.0</v>
       </c>
-      <c r="M25">
+      <c r="N25">
         <v>904000.0</v>
       </c>
-      <c r="N25">
+      <c r="O25">
         <v>978000.0</v>
       </c>
-      <c r="O25">
+      <c r="P25">
         <v>1005000.0</v>
       </c>
-      <c r="P25">
+      <c r="Q25">
         <v>1031000.0</v>
       </c>
-      <c r="Q25">
+      <c r="R25">
         <v>1032000.0</v>
       </c>
-      <c r="R25">
+      <c r="S25">
         <v>1146000.0</v>
       </c>
-      <c r="S25">
+      <c r="T25">
         <v>1116000.0</v>
       </c>
-      <c r="T25">
+      <c r="U25">
         <v>1521000.0</v>
       </c>
-      <c r="U25">
+      <c r="V25">
         <v>1400000.0</v>
       </c>
-      <c r="V25">
+      <c r="W25">
         <v>1543000.0</v>
       </c>
-      <c r="W25">
+      <c r="X25">
         <v>1842000.0</v>
       </c>
-      <c r="X25">
+      <c r="Y25">
         <v>1693000.0</v>
       </c>
-      <c r="Y25">
+      <c r="Z25">
         <v>1777000.0</v>
       </c>
-      <c r="Z25">
+      <c r="AA25">
         <v>2224000.0</v>
       </c>
-      <c r="AA25">
+      <c r="AB25">
         <v>1910000.0</v>
       </c>
-      <c r="AB25">
+      <c r="AC25">
         <v>1912000.0</v>
       </c>
-      <c r="AC25">
+      <c r="AD25">
         <v>1928000.0</v>
       </c>
-      <c r="AD25">
+      <c r="AE25">
         <v>2567000.0</v>
       </c>
-      <c r="AE25">
+      <c r="AF25">
         <v>1675000.0</v>
       </c>
-      <c r="AF25">
+      <c r="AG25">
         <v>1544000.0</v>
       </c>
-      <c r="AG25">
+      <c r="AH25">
         <v>1473000.0</v>
       </c>
-      <c r="AH25">
+      <c r="AI25">
         <v>1240000.0</v>
       </c>
-      <c r="AI25">
+      <c r="AJ25">
         <v>1431000.0</v>
       </c>
-      <c r="AJ25">
+      <c r="AK25">
         <v>1622000.0</v>
       </c>
-      <c r="AK25">
+      <c r="AL25">
         <v>1472000.0</v>
       </c>
-      <c r="AL25">
+      <c r="AM25">
         <v>1177000.0</v>
       </c>
-      <c r="AM25">
+      <c r="AN25">
         <v>1471000.0</v>
       </c>
-      <c r="AN25">
+      <c r="AO25">
         <v>1268000.0</v>
       </c>
-      <c r="AO25">
+      <c r="AP25">
         <v>1544000.0</v>
       </c>
-      <c r="AP25">
+      <c r="AQ25">
         <v>786000.0</v>
       </c>
-      <c r="AQ25">
+      <c r="AR25">
         <v>705000.0</v>
       </c>
-      <c r="AR25">
+      <c r="AS25">
         <v>654000.0</v>
       </c>
-      <c r="AS25">
+      <c r="AT25">
         <v>587000.0</v>
       </c>
-      <c r="AT25">
+      <c r="AU25">
         <v>565474.0</v>
       </c>
-      <c r="AU25">
+      <c r="AV25">
         <v>545255.0</v>
       </c>
-      <c r="AV25">
+      <c r="AW25">
         <v>519809.0</v>
       </c>
-      <c r="AW25">
+      <c r="AX25">
         <v>494462.0</v>
       </c>
-      <c r="AX25">
+      <c r="AY25">
         <v>487243.0</v>
       </c>
-      <c r="AY25">
+      <c r="AZ25">
         <v>435806.0</v>
       </c>
-      <c r="AZ25">
+      <c r="BA25">
         <v>406821.0</v>
       </c>
-      <c r="BA25">
+      <c r="BB25">
         <v>361347.0</v>
       </c>
-      <c r="BB25">
+      <c r="BC25">
         <v>373537.0</v>
       </c>
-      <c r="BC25">
+      <c r="BD25">
         <v>572626.0</v>
       </c>
-      <c r="BD25">
+      <c r="BE25">
         <v>455080.0</v>
       </c>
-      <c r="BE25">
+      <c r="BF25">
         <v>444365.0</v>
       </c>
-      <c r="BF25">
+      <c r="BG25">
         <v>449628.0</v>
       </c>
-      <c r="BG25">
+      <c r="BH25">
         <v>432966.0</v>
       </c>
-      <c r="BH25">
+      <c r="BI25">
         <v>449659.0</v>
       </c>
-      <c r="BI25">
+      <c r="BJ25">
         <v>450157.0</v>
       </c>
-      <c r="BJ25">
+      <c r="BK25">
         <v>273648.0</v>
       </c>
-      <c r="BK25">
+      <c r="BL25">
         <v>281313.0</v>
       </c>
-      <c r="BL25">
+      <c r="BM25">
         <v>279255.0</v>
       </c>
-      <c r="BM25">
+      <c r="BN25">
         <v>277975.0</v>
       </c>
-      <c r="BN25"/>
-      <c r="BO25">
+      <c r="BO25"/>
+      <c r="BP25">
         <v>277601.0</v>
       </c>
-      <c r="BP25">
+      <c r="BQ25">
         <v>282820.0</v>
       </c>
-      <c r="BQ25">
+      <c r="BR25">
         <v>278524.0</v>
       </c>
-      <c r="BR25">
+      <c r="BS25">
         <v>276171.0</v>
       </c>
-      <c r="BS25">
+      <c r="BT25">
         <v>273140.0</v>
       </c>
-      <c r="BT25">
+      <c r="BU25">
         <v>263994.0</v>
       </c>
-      <c r="BU25">
+      <c r="BV25">
         <v>191348000.0</v>
       </c>
-      <c r="BV25"/>
       <c r="BW25"/>
       <c r="BX25"/>
       <c r="BY25"/>
+      <c r="BZ25"/>
     </row>
-    <row r="26" spans="1:77">
+    <row r="26" spans="1:78">
       <c r="A26" t="s">
-        <v>163</v>
+        <v>164</v>
       </c>
       <c r="B26">
+        <v>4140000.0</v>
+      </c>
+      <c r="C26">
         <v>4763000.0</v>
       </c>
-      <c r="C26">
+      <c r="D26">
         <v>3703000.0</v>
       </c>
-      <c r="D26">
+      <c r="E26">
         <v>3303000.0</v>
       </c>
-      <c r="E26">
+      <c r="F26">
         <v>3328000.0</v>
       </c>
-      <c r="F26">
+      <c r="G26">
         <v>3571000.0</v>
       </c>
-      <c r="G26">
+      <c r="H26">
         <v>2918000.0</v>
       </c>
-      <c r="H26">
+      <c r="I26">
         <v>3012000.0</v>
       </c>
-      <c r="I26">
+      <c r="J26">
         <v>2841000.0</v>
       </c>
-      <c r="J26">
+      <c r="K26">
         <v>2433000.0</v>
       </c>
-      <c r="K26">
+      <c r="L26">
         <v>3075000.0</v>
       </c>
-      <c r="L26">
+      <c r="M26">
         <v>3672000.0</v>
       </c>
-      <c r="M26">
+      <c r="N26">
         <v>3484000.0</v>
       </c>
-      <c r="N26">
+      <c r="O26">
         <v>5400000.0</v>
       </c>
-      <c r="O26">
+      <c r="P26">
         <v>5953000.0</v>
       </c>
-      <c r="P26">
+      <c r="Q26">
         <v>5512000.0</v>
       </c>
-      <c r="Q26">
+      <c r="R26">
         <v>5964000.0</v>
       </c>
-      <c r="R26">
+      <c r="S26">
         <v>4574000.0</v>
       </c>
-      <c r="S26">
+      <c r="T26">
         <v>4368000.0</v>
       </c>
-      <c r="T26">
+      <c r="U26">
         <v>4062999.0</v>
       </c>
-      <c r="U26">
+      <c r="V26">
         <v>4339000.0</v>
       </c>
-      <c r="V26">
+      <c r="W26">
         <v>3434000.0</v>
       </c>
-      <c r="W26">
+      <c r="X26">
         <v>3372000.0</v>
       </c>
-      <c r="X26">
+      <c r="Y26">
         <v>2259000.0</v>
       </c>
-      <c r="Y26">
+      <c r="Z26">
         <v>1335000.0</v>
       </c>
-      <c r="Z26">
+      <c r="AA26">
         <v>4540000.0</v>
       </c>
-      <c r="AA26">
+      <c r="AB26">
         <v>2691000.0</v>
       </c>
-      <c r="AB26">
+      <c r="AC26">
         <v>2828000.0</v>
       </c>
-      <c r="AC26">
+      <c r="AD26">
         <v>2902000.0</v>
       </c>
-      <c r="AD26">
+      <c r="AE26">
         <v>1335000.0</v>
       </c>
-      <c r="AE26">
+      <c r="AF26">
         <v>3962000.0</v>
       </c>
-      <c r="AF26">
+      <c r="AG26">
         <v>3719000.0</v>
       </c>
-      <c r="AG26">
+      <c r="AH26">
         <v>3545000.0</v>
       </c>
-      <c r="AH26">
+      <c r="AI26">
         <v>3470000.0</v>
       </c>
-      <c r="AI26">
+      <c r="AJ26">
         <v>5481000.0</v>
       </c>
-      <c r="AJ26">
+      <c r="AK26">
         <v>4747000.0</v>
       </c>
-      <c r="AK26">
+      <c r="AL26">
         <v>4202000.0</v>
       </c>
-      <c r="AL26">
+      <c r="AM26">
         <v>3456000.0</v>
       </c>
-      <c r="AM26">
+      <c r="AN26">
         <v>2919000.0</v>
       </c>
-      <c r="AN26">
+      <c r="AO26">
         <v>3168000.0</v>
       </c>
-      <c r="AO26">
+      <c r="AP26">
         <v>2496000.0</v>
       </c>
-      <c r="AP26">
+      <c r="AQ26">
         <v>2341000.0</v>
       </c>
-      <c r="AQ26">
+      <c r="AR26">
         <v>2187000.0</v>
       </c>
-      <c r="AR26">
+      <c r="AS26">
         <v>2053999.0</v>
       </c>
-      <c r="AS26">
+      <c r="AT26">
         <v>1831000.0</v>
       </c>
-      <c r="AT26">
+      <c r="AU26">
         <v>1846000.0</v>
       </c>
-      <c r="AU26">
+      <c r="AV26">
         <v>2013999.0</v>
       </c>
-      <c r="AV26">
+      <c r="AW26">
         <v>1800000.0</v>
       </c>
-      <c r="AW26">
+      <c r="AX26">
         <v>1390000.0</v>
       </c>
-      <c r="AX26">
+      <c r="AY26">
         <v>1384872.0</v>
       </c>
-      <c r="AY26">
+      <c r="AZ26">
         <v>1287361.0</v>
       </c>
-      <c r="AZ26">
+      <c r="BA26">
         <v>924468.0</v>
       </c>
-      <c r="BA26">
+      <c r="BB26">
         <v>1246757.0</v>
       </c>
-      <c r="BB26">
+      <c r="BC26">
         <v>1135699.0</v>
       </c>
-      <c r="BC26">
+      <c r="BD26">
         <v>838690.0</v>
       </c>
-      <c r="BD26">
+      <c r="BE26">
         <v>503086.0</v>
       </c>
-      <c r="BE26">
+      <c r="BF26">
         <v>407072.0</v>
       </c>
-      <c r="BF26">
+      <c r="BG26">
         <v>607125.0</v>
       </c>
-      <c r="BG26">
+      <c r="BH26">
         <v>485236.0</v>
       </c>
-      <c r="BH26">
+      <c r="BI26">
         <v>662487.0</v>
       </c>
-      <c r="BI26">
+      <c r="BJ26">
         <v>847903.0</v>
       </c>
-      <c r="BJ26">
+      <c r="BK26">
         <v>585288.0</v>
       </c>
-      <c r="BK26">
+      <c r="BL26">
         <v>842929.0</v>
       </c>
-      <c r="BL26">
+      <c r="BM26">
         <v>752711.0</v>
       </c>
-      <c r="BM26">
+      <c r="BN26">
         <v>572404.0</v>
       </c>
-      <c r="BN26">
+      <c r="BO26">
         <v>870000.0</v>
       </c>
-      <c r="BO26">
+      <c r="BP26">
         <v>949281.0</v>
       </c>
-      <c r="BP26">
+      <c r="BQ26">
         <v>773517.0</v>
       </c>
-      <c r="BQ26">
+      <c r="BR26">
         <v>957084.0</v>
       </c>
-      <c r="BR26">
+      <c r="BS26">
         <v>886270.0</v>
       </c>
-      <c r="BS26">
+      <c r="BT26">
         <v>1225809.0</v>
       </c>
-      <c r="BT26">
+      <c r="BU26">
         <v>953546.0</v>
       </c>
-      <c r="BU26">
+      <c r="BV26">
         <v>7177000000.0</v>
       </c>
-      <c r="BV26"/>
       <c r="BW26"/>
       <c r="BX26"/>
       <c r="BY26"/>
+      <c r="BZ26"/>
     </row>
-    <row r="27" spans="1:77">
+    <row r="27" spans="1:78">
       <c r="A27" t="s">
-        <v>164</v>
-[...1 lines deleted...]
-      <c r="B27"/>
+        <v>165</v>
+      </c>
+      <c r="B27">
+        <v>43912000.0</v>
+      </c>
       <c r="C27"/>
       <c r="D27">
+        <v>53720000.0</v>
+      </c>
+      <c r="E27">
         <v>47867000.0</v>
       </c>
-      <c r="E27"/>
       <c r="F27"/>
       <c r="G27"/>
       <c r="H27"/>
       <c r="I27"/>
       <c r="J27"/>
       <c r="K27"/>
       <c r="L27"/>
       <c r="M27"/>
       <c r="N27"/>
       <c r="O27"/>
       <c r="P27"/>
       <c r="Q27"/>
       <c r="R27"/>
       <c r="S27"/>
       <c r="T27"/>
       <c r="U27"/>
       <c r="V27"/>
       <c r="W27"/>
       <c r="X27"/>
       <c r="Y27"/>
       <c r="Z27"/>
       <c r="AA27"/>
       <c r="AB27"/>
       <c r="AC27"/>
       <c r="AD27"/>
@@ -21016,1077 +21257,1097 @@
       <c r="BA27"/>
       <c r="BB27"/>
       <c r="BC27"/>
       <c r="BD27"/>
       <c r="BE27"/>
       <c r="BF27"/>
       <c r="BG27"/>
       <c r="BH27"/>
       <c r="BI27"/>
       <c r="BJ27"/>
       <c r="BK27"/>
       <c r="BL27"/>
       <c r="BM27"/>
       <c r="BN27"/>
       <c r="BO27"/>
       <c r="BP27"/>
       <c r="BQ27"/>
       <c r="BR27"/>
       <c r="BS27"/>
       <c r="BT27"/>
       <c r="BU27"/>
       <c r="BV27"/>
       <c r="BW27"/>
       <c r="BX27"/>
       <c r="BY27"/>
+      <c r="BZ27"/>
     </row>
-    <row r="28" spans="1:77">
+    <row r="28" spans="1:78">
       <c r="A28" t="s">
-        <v>165</v>
-[...1 lines deleted...]
-      <c r="B28"/>
+        <v>166</v>
+      </c>
+      <c r="B28">
+        <v>9319000.0</v>
+      </c>
       <c r="C28">
-        <v>69001000.0</v>
+        <v>73073000.0</v>
       </c>
       <c r="D28">
+        <v>15281000.0</v>
+      </c>
+      <c r="E28">
         <v>16284000.0</v>
       </c>
-      <c r="E28">
+      <c r="F28">
         <v>59969000.0</v>
       </c>
-      <c r="F28">
+      <c r="G28">
         <v>61043000.0</v>
       </c>
-      <c r="G28">
+      <c r="H28">
         <v>53516000.0</v>
       </c>
-      <c r="H28">
+      <c r="I28">
         <v>55401000.0</v>
       </c>
-      <c r="I28">
+      <c r="J28">
         <v>55129000.0</v>
       </c>
-      <c r="J28">
+      <c r="K28">
         <v>54351000.0</v>
       </c>
-      <c r="K28">
+      <c r="L28">
         <v>52571000.0</v>
       </c>
-      <c r="L28">
+      <c r="M28">
         <v>51925000.0</v>
       </c>
-      <c r="M28">
+      <c r="N28">
         <v>52279000.0</v>
       </c>
-      <c r="N28">
+      <c r="O28">
         <v>49951000.0</v>
       </c>
-      <c r="O28">
+      <c r="P28">
         <v>53475000.0</v>
       </c>
-      <c r="P28">
+      <c r="Q28">
         <v>55793000.0</v>
       </c>
-      <c r="Q28">
+      <c r="R28">
         <v>49570000.0</v>
       </c>
-      <c r="R28">
+      <c r="S28">
         <v>53068000.0</v>
       </c>
-      <c r="S28">
+      <c r="T28">
         <v>46289000.0</v>
       </c>
-      <c r="T28">
+      <c r="U28">
         <v>53599000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>48706000.0</v>
       </c>
       <c r="V28">
         <v>48706000.0</v>
       </c>
       <c r="W28">
+        <v>48706000.0</v>
+      </c>
+      <c r="X28">
         <v>48046000.0</v>
       </c>
-      <c r="X28">
+      <c r="Y28">
         <v>50862000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>90030000.0</v>
       </c>
       <c r="Z28">
         <v>90030000.0</v>
       </c>
       <c r="AA28">
+        <v>90030000.0</v>
+      </c>
+      <c r="AB28">
         <v>51258000.0</v>
       </c>
-      <c r="AB28">
+      <c r="AC28">
         <v>50641000.0</v>
       </c>
-      <c r="AC28">
+      <c r="AD28">
         <v>50862000.0</v>
       </c>
-      <c r="AD28">
+      <c r="AE28">
         <v>90030000.0</v>
       </c>
-      <c r="AE28"/>
       <c r="AF28"/>
       <c r="AG28"/>
-      <c r="AH28">
+      <c r="AH28"/>
+      <c r="AI28">
         <v>51621000.0</v>
       </c>
-      <c r="AI28">
+      <c r="AJ28">
         <v>60233000.0</v>
       </c>
-      <c r="AJ28">
+      <c r="AK28">
         <v>55314000.0</v>
       </c>
-      <c r="AK28">
+      <c r="AL28">
         <v>52951000.0</v>
       </c>
-      <c r="AL28">
+      <c r="AM28">
         <v>41813000.0</v>
       </c>
-      <c r="AM28">
+      <c r="AN28">
         <v>48179000.0</v>
       </c>
-      <c r="AN28">
+      <c r="AO28">
         <v>42770000.0</v>
       </c>
-      <c r="AO28">
+      <c r="AP28">
         <v>40650000.0</v>
       </c>
-      <c r="AP28">
+      <c r="AQ28">
         <v>36520000.0</v>
       </c>
-      <c r="AQ28">
+      <c r="AR28">
         <v>34900000.0</v>
       </c>
-      <c r="AR28">
+      <c r="AS28">
         <v>32650000.0</v>
       </c>
-      <c r="AS28">
+      <c r="AT28">
         <v>29310000.0</v>
       </c>
-      <c r="AT28">
+      <c r="AU28">
         <v>29240000.0</v>
       </c>
-      <c r="AU28">
+      <c r="AV28">
         <v>24190000.0</v>
       </c>
-      <c r="AV28">
+      <c r="AW28">
         <v>21190000.0</v>
       </c>
-      <c r="AW28">
+      <c r="AX28">
         <v>15850000.0</v>
       </c>
-      <c r="AX28">
+      <c r="AY28">
         <v>14280000.0</v>
       </c>
-      <c r="AY28">
+      <c r="AZ28">
         <v>12710000.0</v>
       </c>
-      <c r="AZ28">
+      <c r="BA28">
         <v>10870000.0</v>
       </c>
-      <c r="BA28">
+      <c r="BB28">
         <v>8370000.0</v>
       </c>
-      <c r="BB28">
+      <c r="BC28">
         <v>8150000.0</v>
       </c>
-      <c r="BC28">
+      <c r="BD28">
         <v>5760000.0</v>
       </c>
-      <c r="BD28">
+      <c r="BE28">
         <v>3050000.0</v>
       </c>
-      <c r="BE28">
+      <c r="BF28">
         <v>2640000.0</v>
       </c>
-      <c r="BF28">
+      <c r="BG28">
         <v>2150000.0</v>
       </c>
-      <c r="BG28">
+      <c r="BH28">
         <v>2360000.0</v>
       </c>
-      <c r="BH28">
+      <c r="BI28">
         <v>2710000.0</v>
       </c>
-      <c r="BI28">
+      <c r="BJ28">
         <v>2630000.0</v>
       </c>
-      <c r="BJ28">
+      <c r="BK28">
         <v>1730000.0</v>
       </c>
-      <c r="BK28">
+      <c r="BL28">
         <v>1580000.0</v>
       </c>
-      <c r="BL28">
+      <c r="BM28">
         <v>1830000.0</v>
       </c>
-      <c r="BM28">
+      <c r="BN28">
         <v>1710000.0</v>
       </c>
-      <c r="BN28">
+      <c r="BO28">
         <v>670000.0</v>
       </c>
-      <c r="BO28">
+      <c r="BP28">
         <v>1459346.0</v>
       </c>
-      <c r="BP28">
+      <c r="BQ28">
         <v>1334316.0</v>
       </c>
-      <c r="BQ28">
+      <c r="BR28">
         <v>1915594.0</v>
       </c>
-      <c r="BR28">
+      <c r="BS28">
         <v>1428488.0</v>
       </c>
-      <c r="BS28">
+      <c r="BT28">
         <v>2380000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>8659405000.0</v>
       </c>
       <c r="BU28">
         <v>8659405000.0</v>
       </c>
-      <c r="BV28"/>
+      <c r="BV28">
+        <v>8659405000.0</v>
+      </c>
       <c r="BW28"/>
       <c r="BX28"/>
       <c r="BY28"/>
+      <c r="BZ28"/>
     </row>
-    <row r="29" spans="1:77">
+    <row r="29" spans="1:78">
       <c r="A29" t="s">
-        <v>166</v>
-[...1 lines deleted...]
-      <c r="B29"/>
+        <v>167</v>
+      </c>
+      <c r="B29">
+        <v>-4471000.0</v>
+      </c>
       <c r="C29">
+        <v>6604000.0</v>
+      </c>
+      <c r="D29">
         <v>6101000.0</v>
       </c>
-      <c r="D29">
+      <c r="E29">
         <v>3389000.0</v>
       </c>
-      <c r="E29">
+      <c r="F29">
         <v>1589000.0</v>
       </c>
-      <c r="F29">
+      <c r="G29">
         <v>3811000.0</v>
       </c>
-      <c r="G29">
+      <c r="H29">
         <v>3541000.0</v>
       </c>
-      <c r="H29">
+      <c r="I29">
         <v>5595000.0</v>
       </c>
-      <c r="I29">
+      <c r="J29">
         <v>2348000.0</v>
       </c>
-      <c r="J29">
+      <c r="K29">
         <v>-37375000.0</v>
       </c>
-      <c r="K29">
+      <c r="L29">
         <v>591000.0</v>
       </c>
-      <c r="L29">
+      <c r="M29">
         <v>-74000.0</v>
       </c>
-      <c r="M29">
+      <c r="N29">
         <v>51000.0</v>
       </c>
-      <c r="N29">
+      <c r="O29">
         <v>28000.0</v>
       </c>
-      <c r="O29">
+      <c r="P29">
         <v>53000.0</v>
       </c>
-      <c r="P29">
+      <c r="Q29">
         <v>62000.0</v>
       </c>
-      <c r="Q29">
+      <c r="R29">
         <v>63000.0</v>
       </c>
-      <c r="R29">
+      <c r="S29">
         <v>-108000.0</v>
       </c>
-      <c r="S29">
+      <c r="T29">
         <v>301000.0</v>
       </c>
-      <c r="T29">
+      <c r="U29">
         <v>-5000.0</v>
       </c>
-      <c r="U29">
+      <c r="V29">
         <v>58000.0</v>
       </c>
-      <c r="V29">
+      <c r="W29">
         <v>-1020000.0</v>
       </c>
-      <c r="W29">
+      <c r="X29">
         <v>38000.0</v>
       </c>
-      <c r="X29">
+      <c r="Y29">
         <v>27000.0</v>
       </c>
-      <c r="Y29">
+      <c r="Z29">
         <v>-11304000.0</v>
       </c>
-      <c r="Z29">
+      <c r="AA29">
         <v>220000.0</v>
       </c>
-      <c r="AA29">
+      <c r="AB29">
         <v>-309000.0</v>
       </c>
-      <c r="AB29">
+      <c r="AC29">
         <v>42000.0</v>
       </c>
-      <c r="AC29"/>
       <c r="AD29"/>
       <c r="AE29"/>
       <c r="AF29"/>
       <c r="AG29"/>
       <c r="AH29"/>
       <c r="AI29"/>
       <c r="AJ29"/>
       <c r="AK29"/>
       <c r="AL29"/>
       <c r="AM29"/>
       <c r="AN29"/>
       <c r="AO29"/>
       <c r="AP29"/>
       <c r="AQ29"/>
       <c r="AR29"/>
       <c r="AS29"/>
       <c r="AT29"/>
       <c r="AU29"/>
       <c r="AV29"/>
       <c r="AW29"/>
       <c r="AX29"/>
       <c r="AY29"/>
       <c r="AZ29"/>
       <c r="BA29"/>
       <c r="BB29"/>
       <c r="BC29"/>
       <c r="BD29"/>
       <c r="BE29"/>
       <c r="BF29"/>
       <c r="BG29"/>
       <c r="BH29"/>
       <c r="BI29"/>
       <c r="BJ29"/>
       <c r="BK29"/>
       <c r="BL29"/>
       <c r="BM29"/>
       <c r="BN29"/>
       <c r="BO29"/>
       <c r="BP29"/>
       <c r="BQ29"/>
       <c r="BR29"/>
       <c r="BS29"/>
       <c r="BT29"/>
       <c r="BU29"/>
       <c r="BV29"/>
       <c r="BW29"/>
       <c r="BX29"/>
       <c r="BY29"/>
+      <c r="BZ29"/>
     </row>
-    <row r="30" spans="1:77">
+    <row r="30" spans="1:78">
       <c r="A30" t="s">
-        <v>167</v>
+        <v>168</v>
       </c>
       <c r="B30">
+        <v>57672000.0</v>
+      </c>
+      <c r="C30">
         <v>77836000.0</v>
       </c>
-      <c r="C30">
+      <c r="D30">
         <v>72816000.0</v>
       </c>
-      <c r="D30">
+      <c r="E30">
         <v>67554000.0</v>
       </c>
-      <c r="E30">
+      <c r="F30">
         <v>63396000.0</v>
       </c>
-      <c r="F30">
+      <c r="G30">
         <v>64944000.0</v>
       </c>
-      <c r="G30">
+      <c r="H30">
         <v>57573000.0</v>
       </c>
-      <c r="H30">
+      <c r="I30">
         <v>48902000.0</v>
       </c>
-      <c r="I30">
+      <c r="J30">
         <v>58524000.0</v>
       </c>
-      <c r="J30">
+      <c r="K30">
         <v>57500000.0</v>
       </c>
-      <c r="K30">
+      <c r="L30">
         <v>55798000.0</v>
       </c>
-      <c r="L30">
+      <c r="M30">
         <v>56835000.0</v>
       </c>
-      <c r="M30">
+      <c r="N30">
         <v>59597000.0</v>
       </c>
-      <c r="N30">
+      <c r="O30">
         <v>58934000.0</v>
       </c>
-      <c r="O30">
+      <c r="P30">
         <v>62604000.0</v>
       </c>
-      <c r="P30">
+      <c r="Q30">
         <v>64695999.0</v>
       </c>
-      <c r="Q30">
+      <c r="R30">
         <v>58258000.0</v>
       </c>
-      <c r="R30">
+      <c r="S30">
         <v>53355000.0</v>
       </c>
-      <c r="S30">
+      <c r="T30">
         <v>54020000.0</v>
       </c>
-      <c r="T30">
+      <c r="U30">
         <v>55815000.0</v>
       </c>
-      <c r="U30">
+      <c r="V30">
         <v>57178000.0</v>
       </c>
-      <c r="V30">
+      <c r="W30">
         <v>73822000.0</v>
       </c>
-      <c r="W30">
+      <c r="X30">
         <v>63721000.0</v>
       </c>
-      <c r="X30">
+      <c r="Y30">
         <v>51305000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>91126000.0</v>
       </c>
       <c r="Z30">
         <v>91126000.0</v>
       </c>
       <c r="AA30">
+        <v>91126000.0</v>
+      </c>
+      <c r="AB30">
         <v>61460000.0</v>
       </c>
-      <c r="AB30">
+      <c r="AC30">
         <v>74761000.0</v>
       </c>
-      <c r="AC30">
+      <c r="AD30">
         <v>72104000.0</v>
       </c>
-      <c r="AD30">
+      <c r="AE30">
         <v>91126000.0</v>
       </c>
-      <c r="AE30">
+      <c r="AF30">
         <v>79231000.0</v>
       </c>
-      <c r="AF30">
+      <c r="AG30">
         <v>84472000.0</v>
       </c>
-      <c r="AG30">
+      <c r="AH30">
         <v>71820000.0</v>
       </c>
-      <c r="AH30">
+      <c r="AI30">
         <v>55318000.0</v>
       </c>
-      <c r="AI30">
+      <c r="AJ30">
         <v>66182000.0</v>
       </c>
-      <c r="AJ30">
+      <c r="AK30">
         <v>60646000.0</v>
       </c>
-      <c r="AK30">
+      <c r="AL30">
         <v>57754000.0</v>
       </c>
-      <c r="AL30">
+      <c r="AM30">
         <v>52107000.0</v>
       </c>
-      <c r="AM30">
+      <c r="AN30">
         <v>51976000.0</v>
       </c>
-      <c r="AN30">
+      <c r="AO30">
         <v>46984000.0</v>
       </c>
-      <c r="AO30">
+      <c r="AP30">
         <v>44688000.0</v>
       </c>
-      <c r="AP30">
+      <c r="AQ30">
         <v>39099000.0</v>
       </c>
-      <c r="AQ30">
+      <c r="AR30">
         <v>37322000.0</v>
       </c>
-      <c r="AR30">
+      <c r="AS30">
         <v>34938000.0</v>
       </c>
-      <c r="AS30">
+      <c r="AT30">
         <v>31372000.0</v>
       </c>
-      <c r="AT30">
+      <c r="AU30">
         <v>31321000.0</v>
       </c>
-      <c r="AU30">
+      <c r="AV30">
         <v>26439000.0</v>
       </c>
-      <c r="AV30">
+      <c r="AW30">
         <v>23225000.0</v>
       </c>
-      <c r="AW30">
+      <c r="AX30">
         <v>17473000.0</v>
       </c>
-      <c r="AX30">
+      <c r="AY30">
         <v>15926084.0</v>
       </c>
-      <c r="AY30">
+      <c r="AZ30">
         <v>14258160.0</v>
       </c>
-      <c r="AZ30">
+      <c r="BA30">
         <v>12060478.0</v>
       </c>
-      <c r="BA30">
+      <c r="BB30">
         <v>9878363.0</v>
       </c>
-      <c r="BB30">
+      <c r="BC30">
         <v>9792179.0</v>
       </c>
-      <c r="BC30">
+      <c r="BD30">
         <v>10163436.0</v>
       </c>
-      <c r="BD30">
+      <c r="BE30">
         <v>3886846.0</v>
       </c>
-      <c r="BE30">
+      <c r="BF30">
         <v>3378318.0</v>
       </c>
-      <c r="BF30">
+      <c r="BG30">
         <v>4208395.0</v>
       </c>
-      <c r="BG30">
+      <c r="BH30">
         <v>2961085.0</v>
       </c>
-      <c r="BH30">
+      <c r="BI30">
         <v>3556429.0</v>
       </c>
-      <c r="BI30">
+      <c r="BJ30">
         <v>3640958.0</v>
       </c>
-      <c r="BJ30">
+      <c r="BK30">
         <v>2311490.0</v>
       </c>
-      <c r="BK30">
+      <c r="BL30">
         <v>2422188.0</v>
       </c>
-      <c r="BL30">
+      <c r="BM30">
         <v>2583947.0</v>
       </c>
-      <c r="BM30">
+      <c r="BN30">
         <v>2283561.0</v>
       </c>
-      <c r="BN30">
+      <c r="BO30">
         <v>1820000.0</v>
       </c>
-      <c r="BO30">
+      <c r="BP30">
         <v>2408627.0</v>
       </c>
-      <c r="BP30">
+      <c r="BQ30">
         <v>2107833.0</v>
       </c>
-      <c r="BQ30">
+      <c r="BR30">
         <v>2872678.0</v>
       </c>
-      <c r="BR30">
+      <c r="BS30">
         <v>2314758.0</v>
       </c>
-      <c r="BS30">
+      <c r="BT30">
         <v>3601519.0</v>
       </c>
-      <c r="BT30">
+      <c r="BU30">
         <v>3189867.0</v>
       </c>
-      <c r="BU30">
+      <c r="BV30">
         <v>15836405000.0</v>
       </c>
-      <c r="BV30">
+      <c r="BW30">
         <v>7409.0</v>
       </c>
-      <c r="BW30">
+      <c r="BX30">
         <v>5006.0</v>
       </c>
-      <c r="BX30">
+      <c r="BY30">
         <v>8501.0</v>
       </c>
-      <c r="BY30">
+      <c r="BZ30">
         <v>15895.0</v>
       </c>
     </row>
-    <row r="31" spans="1:77">
+    <row r="31" spans="1:78">
       <c r="A31" t="s">
-        <v>168</v>
+        <v>169</v>
       </c>
       <c r="B31">
         <v>718000.0</v>
       </c>
       <c r="C31">
+        <v>718000.0</v>
+      </c>
+      <c r="D31">
         <v>659000.0</v>
       </c>
-      <c r="D31">
+      <c r="E31">
         <v>637000.0</v>
       </c>
-      <c r="E31">
+      <c r="F31">
         <v>361000.0</v>
       </c>
-      <c r="F31">
+      <c r="G31">
         <v>195000.0</v>
       </c>
-      <c r="G31">
+      <c r="H31">
         <v>257000.0</v>
       </c>
-      <c r="H31">
+      <c r="I31">
         <v>-234000.0</v>
       </c>
-      <c r="I31">
+      <c r="J31">
         <v>-1789000.0</v>
       </c>
-      <c r="J31">
+      <c r="K31">
         <v>-1577000.0</v>
       </c>
-      <c r="K31">
+      <c r="L31">
         <v>-1691000.0</v>
       </c>
-      <c r="L31">
+      <c r="M31">
         <v>-1662000.0</v>
       </c>
-      <c r="M31">
+      <c r="N31">
         <v>-1551000.0</v>
       </c>
-      <c r="N31">
+      <c r="O31">
         <v>-1453000.0</v>
       </c>
-      <c r="O31">
+      <c r="P31">
         <v>-1270000.0</v>
       </c>
-      <c r="P31">
+      <c r="Q31">
         <v>-1170000.0</v>
       </c>
-      <c r="Q31">
+      <c r="R31">
         <v>-1126000.0</v>
       </c>
-      <c r="R31">
+      <c r="S31">
         <v>-1194000.0</v>
       </c>
-      <c r="S31">
+      <c r="T31">
         <v>-963000.0</v>
       </c>
-      <c r="T31">
+      <c r="U31">
         <v>-1374000.0</v>
       </c>
-      <c r="U31">
+      <c r="V31">
         <v>-1472000.0</v>
       </c>
-      <c r="V31">
+      <c r="W31">
         <v>-1509000.0</v>
       </c>
-      <c r="W31">
+      <c r="X31">
         <v>-9672000.0</v>
       </c>
-      <c r="X31">
+      <c r="Y31">
         <v>-2583000.0</v>
       </c>
-      <c r="Y31">
+      <c r="Z31">
         <v>527000.0</v>
       </c>
-      <c r="Z31">
+      <c r="AA31">
         <v>215000.0</v>
       </c>
-      <c r="AA31">
+      <c r="AB31">
         <v>127000.0</v>
       </c>
-      <c r="AB31">
+      <c r="AC31">
         <v>174000.0</v>
       </c>
-      <c r="AC31">
+      <c r="AD31">
         <v>-29000.0</v>
       </c>
-      <c r="AD31">
+      <c r="AE31">
         <v>527000.0</v>
       </c>
-      <c r="AE31">
+      <c r="AF31">
         <v>99000.0</v>
       </c>
-      <c r="AF31">
+      <c r="AG31">
         <v>116000.0</v>
       </c>
-      <c r="AG31">
+      <c r="AH31">
         <v>96000.0</v>
       </c>
-      <c r="AH31">
+      <c r="AI31">
         <v>-5072000.0</v>
       </c>
-      <c r="AI31">
+      <c r="AJ31">
         <v>4231000.0</v>
       </c>
-      <c r="AJ31">
+      <c r="AK31">
         <v>-149000.0</v>
       </c>
-      <c r="AK31">
+      <c r="AL31">
         <v>-145000.0</v>
       </c>
-      <c r="AL31">
+      <c r="AM31">
         <v>-85000.0</v>
       </c>
-      <c r="AM31">
+      <c r="AN31">
         <v>-87000.0</v>
       </c>
-      <c r="AN31">
+      <c r="AO31">
         <v>-111000.0</v>
       </c>
-      <c r="AO31">
+      <c r="AP31">
         <v>-56000.0</v>
       </c>
-      <c r="AP31">
+      <c r="AQ31">
         <v>-68000.0</v>
       </c>
-      <c r="AQ31">
+      <c r="AR31">
         <v>-5000.0</v>
       </c>
-      <c r="AR31">
+      <c r="AS31">
         <v>1000.0</v>
       </c>
-      <c r="AS31">
+      <c r="AT31">
         <v>-14000.0</v>
       </c>
-      <c r="AT31">
+      <c r="AU31">
         <v>-9421.0</v>
       </c>
-      <c r="AU31">
+      <c r="AV31">
         <v>-9000.0</v>
       </c>
-      <c r="AV31">
+      <c r="AW31">
         <v>-8000.0</v>
       </c>
-      <c r="AW31">
+      <c r="AX31">
         <v>-21039.0</v>
       </c>
-      <c r="AX31">
+      <c r="AY31">
         <v>-12730.0</v>
       </c>
-      <c r="AY31">
+      <c r="AZ31">
         <v>-4527.0</v>
       </c>
-      <c r="AZ31">
+      <c r="BA31">
         <v>-13172.0</v>
       </c>
-      <c r="BA31">
+      <c r="BB31">
         <v>-1343243.0</v>
       </c>
-      <c r="BB31">
+      <c r="BC31">
         <v>-633508.0</v>
       </c>
-      <c r="BC31">
+      <c r="BD31">
         <v>-584646.0</v>
       </c>
-      <c r="BD31">
+      <c r="BE31">
         <v>-626553.0</v>
       </c>
-      <c r="BE31">
+      <c r="BF31">
         <v>-462287.0</v>
       </c>
-      <c r="BF31">
+      <c r="BG31">
         <v>-141319.0</v>
       </c>
-      <c r="BG31">
+      <c r="BH31">
         <v>-113366.0</v>
       </c>
-      <c r="BH31">
+      <c r="BI31">
         <v>-87070.0</v>
       </c>
-      <c r="BI31">
+      <c r="BJ31">
         <v>-91216.0</v>
       </c>
-      <c r="BJ31">
+      <c r="BK31">
         <v>-294232.0</v>
       </c>
-      <c r="BK31">
+      <c r="BL31">
         <v>-584.0</v>
       </c>
-      <c r="BL31">
+      <c r="BM31">
         <v>1228.0</v>
       </c>
-      <c r="BM31">
+      <c r="BN31">
         <v>-593510.0</v>
       </c>
-      <c r="BN31">
+      <c r="BO31">
         <v>390000.0</v>
       </c>
-      <c r="BO31">
+      <c r="BP31">
         <v>-2077949.0</v>
       </c>
-      <c r="BP31">
+      <c r="BQ31">
         <v>510290.0</v>
       </c>
-      <c r="BQ31">
+      <c r="BR31">
         <v>694.0</v>
       </c>
-      <c r="BR31">
+      <c r="BS31">
         <v>5703.0</v>
       </c>
-      <c r="BS31">
+      <c r="BT31">
         <v>15169.0</v>
       </c>
-      <c r="BT31">
+      <c r="BU31">
         <v>37985.0</v>
       </c>
-      <c r="BU31">
+      <c r="BV31">
         <v>477932000.0</v>
       </c>
-      <c r="BV31">
+      <c r="BW31">
         <v>-673.0</v>
       </c>
-      <c r="BW31">
+      <c r="BX31">
         <v>-640.0</v>
       </c>
-      <c r="BX31">
+      <c r="BY31">
         <v>-474.0</v>
       </c>
-      <c r="BY31">
+      <c r="BZ31">
         <v>-264.0</v>
       </c>
     </row>
-    <row r="32" spans="1:77">
+    <row r="32" spans="1:78">
       <c r="A32" t="s">
-        <v>169</v>
+        <v>170</v>
       </c>
       <c r="B32">
+        <v>58991000.0</v>
+      </c>
+      <c r="C32">
         <v>118095000.0</v>
       </c>
-      <c r="C32">
+      <c r="D32">
         <v>113725000.0</v>
       </c>
-      <c r="D32">
+      <c r="E32">
         <v>98605000.0</v>
       </c>
-      <c r="E32">
+      <c r="F32">
         <v>88205000.0</v>
       </c>
-      <c r="F32">
+      <c r="G32">
         <v>92907000.0</v>
       </c>
-      <c r="G32">
+      <c r="H32">
         <v>84057000.0</v>
       </c>
-      <c r="H32">
+      <c r="I32">
         <v>87207000.0</v>
       </c>
-      <c r="I32">
+      <c r="J32">
         <v>84709000.0</v>
       </c>
-      <c r="J32">
+      <c r="K32">
         <v>86832000.0</v>
       </c>
-      <c r="K32">
+      <c r="L32">
         <v>81712000.0</v>
       </c>
-      <c r="L32">
+      <c r="M32">
         <v>81257000.0</v>
       </c>
-      <c r="M32">
+      <c r="N32">
         <v>71676000.0</v>
       </c>
-      <c r="N32">
+      <c r="O32">
         <v>74375000.0</v>
       </c>
-      <c r="O32">
+      <c r="P32">
         <v>67689000.0</v>
       </c>
-      <c r="P32">
+      <c r="Q32">
         <v>66883000.0</v>
       </c>
-      <c r="Q32">
+      <c r="R32">
         <v>58894000.0</v>
       </c>
-      <c r="R32">
+      <c r="S32">
         <v>67409000.0</v>
       </c>
-      <c r="S32">
+      <c r="T32">
         <v>63074000.0</v>
       </c>
-      <c r="T32">
+      <c r="U32">
         <v>68165000.0</v>
       </c>
-      <c r="U32">
+      <c r="V32">
         <v>59967000.0</v>
       </c>
-      <c r="V32">
+      <c r="W32">
         <v>68548000.0</v>
       </c>
-      <c r="W32">
+      <c r="X32">
         <v>64303000.0</v>
       </c>
-      <c r="X32">
+      <c r="Y32">
         <v>53647000.0</v>
       </c>
-      <c r="Y32">
+      <c r="Z32">
         <v>125519000.0</v>
       </c>
-      <c r="Z32">
+      <c r="AA32">
         <v>92586000.0</v>
       </c>
-      <c r="AA32">
+      <c r="AB32">
         <v>88863000.0</v>
       </c>
-      <c r="AB32">
+      <c r="AC32">
         <v>67437000.0</v>
       </c>
-      <c r="AC32">
+      <c r="AD32">
         <v>66555000.0</v>
       </c>
-      <c r="AD32">
+      <c r="AE32">
         <v>125519000.0</v>
       </c>
-      <c r="AE32">
+      <c r="AF32">
         <v>86959000.0</v>
       </c>
-      <c r="AF32">
+      <c r="AG32">
         <v>95417000.0</v>
       </c>
-      <c r="AG32">
+      <c r="AH32">
         <v>84149000.0</v>
       </c>
-      <c r="AH32">
+      <c r="AI32">
         <v>87547000.0</v>
       </c>
-      <c r="AI32">
+      <c r="AJ32">
         <v>84573000.0</v>
       </c>
-      <c r="AJ32">
+      <c r="AK32">
         <v>76412000.0</v>
       </c>
-      <c r="AK32">
+      <c r="AL32">
         <v>72607000.0</v>
       </c>
-      <c r="AL32">
+      <c r="AM32">
         <v>69876000.0</v>
       </c>
-      <c r="AM32">
+      <c r="AN32">
         <v>64429000.0</v>
       </c>
-      <c r="AN32">
+      <c r="AO32">
         <v>57342000.0</v>
       </c>
-      <c r="AO32">
+      <c r="AP32">
         <v>53367000.0</v>
       </c>
-      <c r="AP32">
+      <c r="AQ32">
         <v>51835000.0</v>
       </c>
-      <c r="AQ32">
+      <c r="AR32">
         <v>49015000.0</v>
       </c>
-      <c r="AR32">
+      <c r="AS32">
         <v>45679000.0</v>
       </c>
-      <c r="AS32">
+      <c r="AT32">
         <v>40767000.0</v>
       </c>
-      <c r="AT32">
+      <c r="AU32">
         <v>39572852.0</v>
       </c>
-      <c r="AU32">
+      <c r="AV32">
         <v>33517762.0</v>
       </c>
-      <c r="AV32">
+      <c r="AW32">
         <v>25573198.0</v>
       </c>
-      <c r="AW32">
+      <c r="AX32">
         <v>19559188.0</v>
       </c>
-      <c r="AX32">
+      <c r="AY32">
         <v>17993791.0</v>
       </c>
-      <c r="AY32">
+      <c r="AZ32">
         <v>16115708.0</v>
       </c>
-      <c r="AZ32">
+      <c r="BA32">
         <v>13514743.0</v>
       </c>
-      <c r="BA32">
+      <c r="BB32">
         <v>11556493.0</v>
       </c>
-      <c r="BB32">
+      <c r="BC32">
         <v>10509663.0</v>
       </c>
-      <c r="BC32">
+      <c r="BD32">
         <v>7954046.0</v>
       </c>
-      <c r="BD32">
+      <c r="BE32">
         <v>4884256.0</v>
       </c>
-      <c r="BE32">
+      <c r="BF32">
         <v>3705808.0</v>
       </c>
-      <c r="BF32">
+      <c r="BG32">
         <v>2635466.0</v>
       </c>
-      <c r="BG32">
+      <c r="BH32">
         <v>2152094.0</v>
       </c>
-      <c r="BH32">
+      <c r="BI32">
         <v>1929399.0</v>
       </c>
-      <c r="BI32">
+      <c r="BJ32">
         <v>1043487.0</v>
       </c>
-      <c r="BJ32">
+      <c r="BK32">
         <v>243918.0</v>
       </c>
-      <c r="BK32">
+      <c r="BL32">
         <v>108027.0</v>
       </c>
-      <c r="BL32">
+      <c r="BM32">
         <v>322075.0</v>
       </c>
-      <c r="BM32">
+      <c r="BN32">
         <v>114855.0</v>
       </c>
-      <c r="BN32"/>
       <c r="BO32"/>
       <c r="BP32"/>
       <c r="BQ32"/>
       <c r="BR32"/>
       <c r="BS32"/>
-      <c r="BT32">
+      <c r="BT32"/>
+      <c r="BU32">
         <v>158260.0</v>
       </c>
-      <c r="BU32"/>
       <c r="BV32"/>
       <c r="BW32"/>
       <c r="BX32"/>
       <c r="BY32"/>
+      <c r="BZ32"/>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet5.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:U30"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
@@ -22163,51 +22424,51 @@
       </c>
       <c r="O1" t="s">
         <v>14</v>
       </c>
       <c r="P1" t="s">
         <v>15</v>
       </c>
       <c r="Q1" t="s">
         <v>16</v>
       </c>
       <c r="R1" t="s">
         <v>17</v>
       </c>
       <c r="S1" t="s">
         <v>18</v>
       </c>
       <c r="T1" t="s">
         <v>19</v>
       </c>
       <c r="U1" t="s">
         <v>20</v>
       </c>
     </row>
     <row r="2" spans="1:21">
       <c r="A2" t="s">
-        <v>170</v>
+        <v>171</v>
       </c>
       <c r="B2">
         <v>104416000.0</v>
       </c>
       <c r="C2">
         <v>82000000.0</v>
       </c>
       <c r="D2">
         <v>65950000.0</v>
       </c>
       <c r="E2">
         <v>87083000.0</v>
       </c>
       <c r="F2">
         <v>95812000.0</v>
       </c>
       <c r="G2">
         <v>45118000.0</v>
       </c>
       <c r="H2">
         <v>27476000.0</v>
       </c>
       <c r="I2">
         <v>27476000.0</v>
       </c>
@@ -22226,51 +22487,51 @@
       <c r="N2">
         <v>6754485.0</v>
       </c>
       <c r="O2">
         <v>4112326.0</v>
       </c>
       <c r="P2">
         <v>1340922.0</v>
       </c>
       <c r="Q2">
         <v>2653537.0</v>
       </c>
       <c r="R2">
         <v>6749609.0</v>
       </c>
       <c r="S2">
         <v>10456707.0</v>
       </c>
       <c r="T2">
         <v>6352.0</v>
       </c>
       <c r="U2"/>
     </row>
     <row r="3" spans="1:21">
       <c r="A3" t="s">
-        <v>171</v>
+        <v>172</v>
       </c>
       <c r="B3">
         <v>1033000</v>
       </c>
       <c r="C3">
         <v>1683000</v>
       </c>
       <c r="D3">
         <v>1987000</v>
       </c>
       <c r="E3">
         <v>2684000</v>
       </c>
       <c r="F3">
         <v>3218000</v>
       </c>
       <c r="G3">
         <v>2218000</v>
       </c>
       <c r="H3">
         <v>10028000</v>
       </c>
       <c r="I3">
         <v>9419000</v>
       </c>
@@ -22291,141 +22552,141 @@
       </c>
       <c r="O3">
         <v>582931</v>
       </c>
       <c r="P3">
         <v>486091</v>
       </c>
       <c r="Q3">
         <v>151617</v>
       </c>
       <c r="R3">
         <v>360493</v>
       </c>
       <c r="S3">
         <v>1172730</v>
       </c>
       <c r="T3">
         <v>1172730</v>
       </c>
       <c r="U3">
         <v>230000</v>
       </c>
     </row>
     <row r="4" spans="1:21">
       <c r="A4" t="s">
-        <v>172</v>
+        <v>173</v>
       </c>
       <c r="B4"/>
       <c r="C4"/>
       <c r="D4"/>
       <c r="E4"/>
       <c r="F4">
         <v>-8729000.0</v>
       </c>
       <c r="G4">
         <v>26743000.0</v>
       </c>
       <c r="H4">
         <v>23951000.0</v>
       </c>
       <c r="I4">
         <v>17642000.0</v>
       </c>
       <c r="J4"/>
       <c r="K4">
         <v>5905000.0</v>
       </c>
       <c r="L4">
         <v>-18096000.0</v>
       </c>
       <c r="M4">
         <v>2504000.0</v>
       </c>
       <c r="N4">
         <v>37323266.0</v>
       </c>
       <c r="O4">
         <v>2642159.0</v>
       </c>
       <c r="P4">
         <v>2771404.0</v>
       </c>
       <c r="Q4"/>
       <c r="R4"/>
       <c r="S4"/>
       <c r="T4"/>
       <c r="U4"/>
     </row>
     <row r="5" spans="1:21">
       <c r="A5" t="s">
-        <v>173</v>
+        <v>174</v>
       </c>
       <c r="B5"/>
       <c r="C5"/>
       <c r="D5"/>
       <c r="E5"/>
       <c r="F5">
         <v>10424000.0</v>
       </c>
       <c r="G5">
         <v>-8099000.0</v>
       </c>
       <c r="H5">
         <v>-21765000.0</v>
       </c>
       <c r="I5">
         <v>-974000.0</v>
       </c>
       <c r="J5"/>
       <c r="K5">
         <v>-2784000.0</v>
       </c>
       <c r="L5">
         <v>-2094000.0</v>
       </c>
       <c r="M5">
         <v>-203000.0</v>
       </c>
       <c r="N5">
         <v>-231781.0</v>
       </c>
       <c r="O5">
         <v>3459183.0</v>
       </c>
       <c r="P5">
         <v>-145552.0</v>
       </c>
       <c r="Q5"/>
       <c r="R5"/>
       <c r="S5"/>
       <c r="T5"/>
       <c r="U5"/>
     </row>
     <row r="6" spans="1:21">
       <c r="A6" t="s">
-        <v>174</v>
+        <v>175</v>
       </c>
       <c r="B6">
         <v>61705000.0</v>
       </c>
       <c r="C6">
         <v>22416000.0</v>
       </c>
       <c r="D6">
         <v>16050000.0</v>
       </c>
       <c r="E6">
         <v>-21133000.0</v>
       </c>
       <c r="F6">
         <v>-8729000.0</v>
       </c>
       <c r="G6">
         <v>23951000.0</v>
       </c>
       <c r="H6">
         <v>17642000.0</v>
       </c>
       <c r="I6">
         <v>17642000.0</v>
       </c>
@@ -22446,51 +22707,51 @@
       </c>
       <c r="O6">
         <v>2642159.0</v>
       </c>
       <c r="P6">
         <v>2771404.0</v>
       </c>
       <c r="Q6">
         <v>-1312615.0</v>
       </c>
       <c r="R6">
         <v>-6714781.0</v>
       </c>
       <c r="S6">
         <v>-3707098.0</v>
       </c>
       <c r="T6">
         <v>-6168.0</v>
       </c>
       <c r="U6">
         <v>6352.0</v>
       </c>
     </row>
     <row r="7" spans="1:21">
       <c r="A7" t="s">
-        <v>175</v>
+        <v>176</v>
       </c>
       <c r="B7">
         <v>-22980000.0</v>
       </c>
       <c r="C7">
         <v>-5434000.0</v>
       </c>
       <c r="D7">
         <v>-18416000.0</v>
       </c>
       <c r="E7">
         <v>-9029000.0</v>
       </c>
       <c r="F7">
         <v>-19352000.0</v>
       </c>
       <c r="G7">
         <v>-20053000.0</v>
       </c>
       <c r="H7">
         <v>18603000.0</v>
       </c>
       <c r="I7">
         <v>-435000.0</v>
       </c>
@@ -22511,94 +22772,94 @@
       </c>
       <c r="O7">
         <v>-5186430.0</v>
       </c>
       <c r="P7">
         <v>-233233.0</v>
       </c>
       <c r="Q7">
         <v>92959.0</v>
       </c>
       <c r="R7">
         <v>857159.0</v>
       </c>
       <c r="S7">
         <v>-377045.0</v>
       </c>
       <c r="T7">
         <v>15192.0</v>
       </c>
       <c r="U7">
         <v>-6910.0</v>
       </c>
     </row>
     <row r="8" spans="1:21">
       <c r="A8" t="s">
-        <v>176</v>
+        <v>177</v>
       </c>
       <c r="B8"/>
       <c r="C8"/>
       <c r="D8"/>
       <c r="E8"/>
       <c r="F8">
         <v>-4930000.0</v>
       </c>
       <c r="G8">
         <v>-3096000.0</v>
       </c>
       <c r="H8">
         <v>-10938000.0</v>
       </c>
       <c r="I8"/>
       <c r="J8"/>
       <c r="K8">
         <v>-11396000.0</v>
       </c>
       <c r="L8">
         <v>-27083000.0</v>
       </c>
       <c r="M8">
         <v>-10579000.0</v>
       </c>
       <c r="N8">
         <v>-8439275.0</v>
       </c>
       <c r="O8">
         <v>-5761642.0</v>
       </c>
       <c r="P8">
         <v>-1208456.0</v>
       </c>
       <c r="Q8"/>
       <c r="R8"/>
       <c r="S8"/>
       <c r="T8"/>
       <c r="U8"/>
     </row>
     <row r="9" spans="1:21">
       <c r="A9" t="s">
-        <v>177</v>
+        <v>178</v>
       </c>
       <c r="B9">
         <v>-26394000.0</v>
       </c>
       <c r="C9">
         <v>-2552000.0</v>
       </c>
       <c r="D9">
         <v>-12237000.0</v>
       </c>
       <c r="E9">
         <v>-5550000.0</v>
       </c>
       <c r="F9">
         <v>-10620000.0</v>
       </c>
       <c r="G9">
         <v>-10938000.0</v>
       </c>
       <c r="H9">
         <v>16454000.0</v>
       </c>
       <c r="I9">
         <v>-190000.0</v>
       </c>
@@ -22613,51 +22874,51 @@
       </c>
       <c r="M9">
         <v>-10579000.0</v>
       </c>
       <c r="N9">
         <v>-8439275.0</v>
       </c>
       <c r="O9">
         <v>-5761642.0</v>
       </c>
       <c r="P9">
         <v>-1208456.0</v>
       </c>
       <c r="Q9">
         <v>-162376.0</v>
       </c>
       <c r="R9"/>
       <c r="S9"/>
       <c r="T9">
         <v>-41250000.0</v>
       </c>
       <c r="U9"/>
     </row>
     <row r="10" spans="1:21">
       <c r="A10" t="s">
-        <v>178</v>
+        <v>179</v>
       </c>
       <c r="B10">
         <v>-1533000.0</v>
       </c>
       <c r="C10">
         <v>-2357000.0</v>
       </c>
       <c r="D10">
         <v>-7838000.0</v>
       </c>
       <c r="E10">
         <v>-1794000.0</v>
       </c>
       <c r="F10">
         <v>-1406000.0</v>
       </c>
       <c r="G10">
         <v>6882000.0</v>
       </c>
       <c r="H10">
         <v>-6519000.0</v>
       </c>
       <c r="I10">
         <v>-6519000.0</v>
       </c>
@@ -22672,194 +22933,194 @@
       </c>
       <c r="M10">
         <v>-1252000.0</v>
       </c>
       <c r="N10">
         <v>-857992.0</v>
       </c>
       <c r="O10">
         <v>-2310182.0</v>
       </c>
       <c r="P10">
         <v>-253942.0</v>
       </c>
       <c r="Q10">
         <v>-80634.0</v>
       </c>
       <c r="R10">
         <v>-30920000.0</v>
       </c>
       <c r="S10"/>
       <c r="T10"/>
       <c r="U10"/>
     </row>
     <row r="11" spans="1:21">
       <c r="A11" t="s">
-        <v>179</v>
+        <v>180</v>
       </c>
       <c r="B11"/>
       <c r="C11"/>
       <c r="D11"/>
       <c r="E11">
         <v>1053000.0</v>
       </c>
       <c r="F11">
         <v>-326000.0</v>
       </c>
       <c r="G11">
         <v>205000.0</v>
       </c>
       <c r="H11">
         <v>-8945000.0</v>
       </c>
       <c r="I11">
         <v>23823000.0</v>
       </c>
       <c r="J11">
         <v>-1324000.0</v>
       </c>
       <c r="K11">
         <v>-3478000.0</v>
       </c>
       <c r="L11">
         <v>4765000.0</v>
       </c>
       <c r="M11">
         <v>3103000.0</v>
       </c>
       <c r="N11">
         <v>1491018.0</v>
       </c>
       <c r="O11">
         <v>3254797.0</v>
       </c>
       <c r="P11">
         <v>1380520.0</v>
       </c>
       <c r="Q11"/>
       <c r="R11"/>
       <c r="S11"/>
       <c r="T11"/>
       <c r="U11"/>
     </row>
     <row r="12" spans="1:21">
       <c r="A12" t="s">
-        <v>180</v>
+        <v>181</v>
       </c>
       <c r="B12"/>
       <c r="C12"/>
       <c r="D12"/>
       <c r="E12">
         <v>16820000.0</v>
       </c>
       <c r="F12">
         <v>16142000.0</v>
       </c>
       <c r="G12">
         <v>22127000.0</v>
       </c>
       <c r="H12">
         <v>11918000.0</v>
       </c>
       <c r="I12">
         <v>42392000.0</v>
       </c>
       <c r="J12">
         <v>-7206000.0</v>
       </c>
       <c r="K12">
         <v>11575000.0</v>
       </c>
       <c r="L12">
         <v>13326000.0</v>
       </c>
       <c r="M12">
         <v>17388000.0</v>
       </c>
       <c r="N12">
         <v>8844750.0</v>
       </c>
       <c r="O12">
         <v>2075680.0</v>
       </c>
       <c r="P12">
         <v>1659083.0</v>
       </c>
       <c r="Q12"/>
       <c r="R12"/>
       <c r="S12"/>
       <c r="T12"/>
       <c r="U12"/>
     </row>
     <row r="13" spans="1:21">
       <c r="A13" t="s">
-        <v>181</v>
+        <v>182</v>
       </c>
       <c r="B13"/>
       <c r="C13"/>
       <c r="D13"/>
       <c r="E13">
         <v>-2777000.0</v>
       </c>
       <c r="F13">
         <v>-17095000.0</v>
       </c>
       <c r="G13">
         <v>-1486000.0</v>
       </c>
       <c r="H13">
         <v>-10262000.0</v>
       </c>
       <c r="I13">
         <v>18335000.0</v>
       </c>
       <c r="J13">
         <v>4800000.0</v>
       </c>
       <c r="K13">
         <v>5362000.0</v>
       </c>
       <c r="L13">
         <v>3565000.0</v>
       </c>
       <c r="M13">
         <v>7096000.0</v>
       </c>
       <c r="N13">
         <v>2482000.0</v>
       </c>
       <c r="O13"/>
       <c r="P13"/>
       <c r="Q13"/>
       <c r="R13"/>
       <c r="S13"/>
       <c r="T13"/>
       <c r="U13"/>
     </row>
     <row r="14" spans="1:21">
       <c r="A14" t="s">
-        <v>182</v>
+        <v>183</v>
       </c>
       <c r="B14">
         <v>14881000.0</v>
       </c>
       <c r="C14">
         <v>6041000.0</v>
       </c>
       <c r="D14">
         <v>3427000.0</v>
       </c>
       <c r="E14">
         <v>4046000.0</v>
       </c>
       <c r="F14">
         <v>5183000.0</v>
       </c>
       <c r="G14">
         <v>7585000.0</v>
       </c>
       <c r="H14">
         <v>6916000.0</v>
       </c>
       <c r="I14">
         <v>6916000.0</v>
       </c>
@@ -22880,96 +23141,96 @@
       </c>
       <c r="O14">
         <v>1845608.0</v>
       </c>
       <c r="P14">
         <v>1782410.0</v>
       </c>
       <c r="Q14">
         <v>1112191.0</v>
       </c>
       <c r="R14">
         <v>1091829.0</v>
       </c>
       <c r="S14">
         <v>500262.0</v>
       </c>
       <c r="T14">
         <v>500262.0</v>
       </c>
       <c r="U14">
         <v>20000.0</v>
       </c>
     </row>
     <row r="15" spans="1:21">
       <c r="A15" t="s">
-        <v>183</v>
+        <v>184</v>
       </c>
       <c r="B15"/>
       <c r="C15"/>
       <c r="D15">
         <v>997000.0</v>
       </c>
       <c r="E15">
         <v>651000.0</v>
       </c>
       <c r="F15">
         <v>1437000.0</v>
       </c>
       <c r="G15">
         <v>100000000.0</v>
       </c>
       <c r="H15"/>
       <c r="I15"/>
       <c r="J15"/>
       <c r="K15">
         <v>0.0</v>
       </c>
       <c r="L15">
         <v>0.0</v>
       </c>
       <c r="M15">
         <v>0.0</v>
       </c>
       <c r="N15">
         <v>0.0</v>
       </c>
       <c r="O15">
         <v>0.0</v>
       </c>
       <c r="P15">
         <v>0.0</v>
       </c>
       <c r="Q15"/>
       <c r="R15"/>
       <c r="S15"/>
       <c r="T15"/>
       <c r="U15"/>
     </row>
     <row r="16" spans="1:21">
       <c r="A16" t="s">
-        <v>184</v>
+        <v>185</v>
       </c>
       <c r="B16">
         <v>166121000.0</v>
       </c>
       <c r="C16">
         <v>104416000.0</v>
       </c>
       <c r="D16">
         <v>82000000.0</v>
       </c>
       <c r="E16">
         <v>65950000.0</v>
       </c>
       <c r="F16">
         <v>87083000.0</v>
       </c>
       <c r="G16">
         <v>69069000.0</v>
       </c>
       <c r="H16">
         <v>45118000.0</v>
       </c>
       <c r="I16">
         <v>45118000.0</v>
       </c>
@@ -22990,76 +23251,76 @@
       </c>
       <c r="O16">
         <v>6754485.0</v>
       </c>
       <c r="P16">
         <v>4112326.0</v>
       </c>
       <c r="Q16">
         <v>1340922.0</v>
       </c>
       <c r="R16">
         <v>34828.0</v>
       </c>
       <c r="S16">
         <v>6749609.0</v>
       </c>
       <c r="T16">
         <v>184.0</v>
       </c>
       <c r="U16">
         <v>6352.0</v>
       </c>
     </row>
     <row r="17" spans="1:21">
       <c r="A17" t="s">
-        <v>185</v>
+        <v>186</v>
       </c>
       <c r="B17"/>
       <c r="C17"/>
       <c r="D17"/>
       <c r="E17"/>
       <c r="F17"/>
       <c r="G17"/>
       <c r="H17"/>
       <c r="I17"/>
       <c r="J17"/>
       <c r="K17"/>
       <c r="L17"/>
       <c r="M17"/>
       <c r="N17"/>
       <c r="O17"/>
       <c r="P17"/>
       <c r="Q17"/>
       <c r="R17"/>
       <c r="S17"/>
       <c r="T17"/>
       <c r="U17"/>
     </row>
     <row r="18" spans="1:21">
       <c r="A18" t="s">
-        <v>186</v>
+        <v>187</v>
       </c>
       <c r="B18">
         <v>72970000.0</v>
       </c>
       <c r="C18">
         <v>64515000.0</v>
       </c>
       <c r="D18">
         <v>24788000.0</v>
       </c>
       <c r="E18">
         <v>-20577000.0</v>
       </c>
       <c r="F18">
         <v>-5200000.0</v>
       </c>
       <c r="G18">
         <v>-41630000.0</v>
       </c>
       <c r="H18">
         <v>25768000.0</v>
       </c>
       <c r="I18">
         <v>25768000.0</v>
       </c>
@@ -23080,184 +23341,186 @@
       </c>
       <c r="O18">
         <v>-3967762.0</v>
       </c>
       <c r="P18">
         <v>-7150862.0</v>
       </c>
       <c r="Q18">
         <v>-8309110.0</v>
       </c>
       <c r="R18">
         <v>-8916098.0</v>
       </c>
       <c r="S18">
         <v>-9309054.0</v>
       </c>
       <c r="T18">
         <v>-23668.0</v>
       </c>
       <c r="U18">
         <v>-23648.0</v>
       </c>
     </row>
     <row r="19" spans="1:21">
       <c r="A19" t="s">
-        <v>187</v>
+        <v>188</v>
       </c>
       <c r="B19"/>
       <c r="C19">
         <v>-9583000.0</v>
       </c>
       <c r="D19">
         <v>-3383000.0</v>
       </c>
       <c r="E19">
         <v>-2660000.0</v>
       </c>
       <c r="F19">
         <v>-3395000.0</v>
       </c>
       <c r="G19">
         <v>-4555000.0</v>
       </c>
       <c r="H19">
         <v>2722000.0</v>
       </c>
       <c r="I19">
         <v>778000.0</v>
       </c>
       <c r="J19">
         <v>-5397000.0</v>
       </c>
       <c r="K19">
         <v>-11742000.0</v>
       </c>
       <c r="L19">
         <v>6000000.0</v>
       </c>
       <c r="M19">
         <v>-9000000.0</v>
       </c>
       <c r="N19">
         <v>-9000000.0</v>
       </c>
       <c r="O19"/>
       <c r="P19"/>
       <c r="Q19"/>
       <c r="R19"/>
       <c r="S19"/>
       <c r="T19"/>
       <c r="U19"/>
     </row>
     <row r="20" spans="1:21">
       <c r="A20" t="s">
-        <v>188</v>
+        <v>189</v>
       </c>
       <c r="B20"/>
       <c r="C20"/>
       <c r="D20"/>
       <c r="E20">
         <v>0.0</v>
       </c>
       <c r="F20">
         <v>0.0</v>
       </c>
       <c r="G20">
         <v>100000000.0</v>
       </c>
       <c r="H20"/>
       <c r="I20"/>
       <c r="J20"/>
       <c r="K20"/>
       <c r="L20"/>
       <c r="M20"/>
       <c r="N20"/>
       <c r="O20"/>
       <c r="P20"/>
       <c r="Q20"/>
       <c r="R20"/>
       <c r="S20"/>
       <c r="T20"/>
       <c r="U20"/>
     </row>
     <row r="21" spans="1:21">
       <c r="A21" t="s">
-        <v>189</v>
-[...1 lines deleted...]
-      <c r="B21"/>
+        <v>190</v>
+      </c>
+      <c r="B21">
+        <v>-1000000.0</v>
+      </c>
       <c r="C21">
         <v>-31717000.0</v>
       </c>
       <c r="D21">
         <v>0.0</v>
       </c>
       <c r="E21">
         <v>-41000.0</v>
       </c>
       <c r="F21">
         <v>-38000.0</v>
       </c>
       <c r="G21">
         <v>-29046000.0</v>
       </c>
       <c r="H21">
         <v>64225000.0</v>
       </c>
       <c r="I21">
         <v>-3000.0</v>
       </c>
       <c r="J21">
         <v>-29000.0</v>
       </c>
       <c r="K21">
         <v>-102000.0</v>
       </c>
       <c r="L21">
         <v>-621000.0</v>
       </c>
       <c r="M21">
         <v>-117000.0</v>
       </c>
       <c r="N21">
         <v>-57450.0</v>
       </c>
       <c r="O21">
         <v>-443242.0</v>
       </c>
       <c r="P21">
         <v>6112343.0</v>
       </c>
       <c r="Q21"/>
       <c r="R21"/>
       <c r="S21"/>
       <c r="T21"/>
       <c r="U21"/>
     </row>
     <row r="22" spans="1:21">
       <c r="A22" t="s">
-        <v>152</v>
+        <v>153</v>
       </c>
       <c r="B22">
         <v>48578000.0</v>
       </c>
       <c r="C22">
         <v>41998000.0</v>
       </c>
       <c r="D22">
         <v>67439000.0</v>
       </c>
       <c r="E22">
         <v>-30197000.0</v>
       </c>
       <c r="F22">
         <v>-12301000.0</v>
       </c>
       <c r="G22">
         <v>-25580000.0</v>
       </c>
       <c r="H22">
         <v>-29979000.0</v>
       </c>
       <c r="I22">
         <v>-29979000.0</v>
       </c>
@@ -23278,60 +23541,60 @@
       </c>
       <c r="O22">
         <v>-7662376.0</v>
       </c>
       <c r="P22">
         <v>-10193986.0</v>
       </c>
       <c r="Q22">
         <v>-11419753.0</v>
       </c>
       <c r="R22">
         <v>-11919271.0</v>
       </c>
       <c r="S22">
         <v>-17371475.0</v>
       </c>
       <c r="T22">
         <v>-38860.0</v>
       </c>
       <c r="U22">
         <v>-16738.0</v>
       </c>
     </row>
     <row r="23" spans="1:21">
       <c r="A23" t="s">
-        <v>190</v>
+        <v>191</v>
       </c>
       <c r="B23">
         <v>-1294000.0</v>
       </c>
       <c r="C23">
         <v>159000.0</v>
       </c>
       <c r="D23">
-        <v>-8518000.0</v>
+        <v>9463000.0</v>
       </c>
       <c r="E23">
         <v>651000.0</v>
       </c>
       <c r="F23">
         <v>1437000.0</v>
       </c>
       <c r="G23">
         <v>66208000.0</v>
       </c>
       <c r="H23">
         <v>3555000.0</v>
       </c>
       <c r="I23">
         <v>36166000.0</v>
       </c>
       <c r="J23">
         <v>11987000.0</v>
       </c>
       <c r="K23">
         <v>3494000.0</v>
       </c>
       <c r="L23">
         <v>4171000.0</v>
       </c>
@@ -23343,57 +23606,57 @@
       </c>
       <c r="O23">
         <v>7037047.0</v>
       </c>
       <c r="P23">
         <v>295753.0</v>
       </c>
       <c r="Q23">
         <v>3374475.0</v>
       </c>
       <c r="R23">
         <v>2197506.0</v>
       </c>
       <c r="S23">
         <v>6.0</v>
       </c>
       <c r="T23">
         <v>3833598.0</v>
       </c>
       <c r="U23">
         <v>10000.0</v>
       </c>
     </row>
     <row r="24" spans="1:21">
       <c r="A24" t="s">
-        <v>191</v>
+        <v>192</v>
       </c>
       <c r="B24">
         <v>-6886000.0</v>
       </c>
       <c r="C24">
-        <v>-9583000.0</v>
+        <v>-38000.0</v>
       </c>
       <c r="D24">
         <v>-168000.0</v>
       </c>
       <c r="E24">
         <v>-1146000.0</v>
       </c>
       <c r="F24">
         <v>-177000.0</v>
       </c>
       <c r="G24">
         <v>-327000.0</v>
       </c>
       <c r="H24">
         <v>808000.0</v>
       </c>
       <c r="I24">
         <v>-579000.0</v>
       </c>
       <c r="J24">
         <v>-271000.0</v>
       </c>
       <c r="K24">
         <v>-842000.0</v>
       </c>
@@ -23404,51 +23667,51 @@
         <v>-9594000.0</v>
       </c>
       <c r="N24">
         <v>-689000.0</v>
       </c>
       <c r="O24">
         <v>-582931.0</v>
       </c>
       <c r="P24">
         <v>250000.0</v>
       </c>
       <c r="Q24">
         <v>-151617.0</v>
       </c>
       <c r="R24">
         <v>6580.0</v>
       </c>
       <c r="S24">
         <v>36694.0</v>
       </c>
       <c r="T24"/>
       <c r="U24"/>
     </row>
     <row r="25" spans="1:21">
       <c r="A25" t="s">
-        <v>192</v>
+        <v>193</v>
       </c>
       <c r="B25">
         <v>8418000.0</v>
       </c>
       <c r="C25">
         <v>-5812000.0</v>
       </c>
       <c r="D25">
         <v>-4832000.0</v>
       </c>
       <c r="E25">
         <v>4621000.0</v>
       </c>
       <c r="F25">
         <v>10332000.0</v>
       </c>
       <c r="G25">
         <v>-15004000.0</v>
       </c>
       <c r="H25">
         <v>-53000.0</v>
       </c>
       <c r="I25">
         <v>14715000.0</v>
       </c>
@@ -23469,51 +23732,51 @@
       </c>
       <c r="O25">
         <v>3281151.0</v>
       </c>
       <c r="P25">
         <v>-10188183.0</v>
       </c>
       <c r="Q25">
         <v>287448.0</v>
       </c>
       <c r="R25">
         <v>1409238.0</v>
       </c>
       <c r="S25">
         <v>9111934.0</v>
       </c>
       <c r="T25">
         <v>9111934.0</v>
       </c>
       <c r="U25">
         <v>34978000.0</v>
       </c>
     </row>
     <row r="26" spans="1:21">
       <c r="A26" t="s">
-        <v>193</v>
+        <v>194</v>
       </c>
       <c r="B26">
         <v>-3118000.0</v>
       </c>
       <c r="C26">
         <v>-2641000.0</v>
       </c>
       <c r="D26">
         <v>-9515000.0</v>
       </c>
       <c r="E26">
         <v>-1190000.0</v>
       </c>
       <c r="F26">
         <v>-4751000.0</v>
       </c>
       <c r="G26">
         <v>-1474000.0</v>
       </c>
       <c r="H26">
         <v>-12486000.0</v>
       </c>
       <c r="I26">
         <v>-4017000.0</v>
       </c>
@@ -23534,51 +23797,51 @@
       </c>
       <c r="O26">
         <v>7053730.0</v>
       </c>
       <c r="P26">
         <v>4030000.0</v>
       </c>
       <c r="Q26">
         <v>6500000.0</v>
       </c>
       <c r="R26">
         <v>4620000.0</v>
       </c>
       <c r="S26">
         <v>2200000.0</v>
       </c>
       <c r="T26">
         <v>5090000.0</v>
       </c>
       <c r="U26">
         <v>12780000.0</v>
       </c>
     </row>
     <row r="27" spans="1:21">
       <c r="A27" t="s">
-        <v>194</v>
+        <v>195</v>
       </c>
       <c r="B27">
         <v>16396000.0</v>
       </c>
       <c r="C27">
         <v>16933000.0</v>
       </c>
       <c r="D27">
         <v>16959000.0</v>
       </c>
       <c r="E27">
         <v>12666000.0</v>
       </c>
       <c r="F27">
         <v>14156000.0</v>
       </c>
       <c r="G27">
         <v>12064000.0</v>
       </c>
       <c r="H27">
         <v>14768000.0</v>
       </c>
       <c r="I27"/>
       <c r="J27">
         <v>21195000.0</v>
@@ -23591,51 +23854,51 @@
       </c>
       <c r="M27">
         <v>11453000.0</v>
       </c>
       <c r="N27">
         <v>6009176.0</v>
       </c>
       <c r="O27">
         <v>2538721.0</v>
       </c>
       <c r="P27">
         <v>1659083.0</v>
       </c>
       <c r="Q27">
         <v>1170661.0</v>
       </c>
       <c r="R27"/>
       <c r="S27">
         <v>1409238.0</v>
       </c>
       <c r="T27"/>
       <c r="U27"/>
     </row>
     <row r="28" spans="1:21">
       <c r="A28" t="s">
-        <v>195</v>
+        <v>196</v>
       </c>
       <c r="B28">
         <v>-5412000.0</v>
       </c>
       <c r="C28">
         <v>-34199000.0</v>
       </c>
       <c r="D28">
         <v>-8570000.0</v>
       </c>
       <c r="E28">
         <v>-580000.0</v>
       </c>
       <c r="F28">
         <v>-3352000.0</v>
       </c>
       <c r="G28">
         <v>62859000.0</v>
       </c>
       <c r="H28">
         <v>-8934000.0</v>
       </c>
       <c r="I28">
         <v>-8934000.0</v>
       </c>
@@ -23656,51 +23919,51 @@
       </c>
       <c r="O28">
         <v>6609921.0</v>
       </c>
       <c r="P28">
         <v>10138683.0</v>
       </c>
       <c r="Q28">
         <v>6996495.0</v>
       </c>
       <c r="R28">
         <v>2197506.0</v>
       </c>
       <c r="S28">
         <v>3835758.0</v>
       </c>
       <c r="T28">
         <v>17500.0</v>
       </c>
       <c r="U28">
         <v>30000.0</v>
       </c>
     </row>
     <row r="29" spans="1:21">
       <c r="A29" t="s">
-        <v>196</v>
+        <v>197</v>
       </c>
       <c r="B29">
         <v>74003000.0</v>
       </c>
       <c r="C29">
         <v>66198000.0</v>
       </c>
       <c r="D29">
         <v>26775000.0</v>
       </c>
       <c r="E29">
         <v>-17893000.0</v>
       </c>
       <c r="F29">
         <v>-1982000.0</v>
       </c>
       <c r="G29">
         <v>-39412000.0</v>
       </c>
       <c r="H29">
         <v>35796000.0</v>
       </c>
       <c r="I29">
         <v>35796000.0</v>
       </c>
@@ -23721,51 +23984,51 @@
       </c>
       <c r="O29">
         <v>-3384831.0</v>
       </c>
       <c r="P29">
         <v>-6664771.0</v>
       </c>
       <c r="Q29">
         <v>-8157493.0</v>
       </c>
       <c r="R29">
         <v>-8555605.0</v>
       </c>
       <c r="S29">
         <v>-8136324.0</v>
       </c>
       <c r="T29">
         <v>-23668.0</v>
       </c>
       <c r="U29">
         <v>-23648.0</v>
       </c>
     </row>
     <row r="30" spans="1:21">
       <c r="A30" t="s">
-        <v>197</v>
+        <v>198</v>
       </c>
       <c r="B30">
         <v>-6886000.0</v>
       </c>
       <c r="C30">
         <v>-9583000.0</v>
       </c>
       <c r="D30">
         <v>-2155000.0</v>
       </c>
       <c r="E30">
         <v>-2660000.0</v>
       </c>
       <c r="F30">
         <v>-3395000.0</v>
       </c>
       <c r="G30">
         <v>-4555000.0</v>
       </c>
       <c r="H30">
         <v>-9220000.0</v>
       </c>
       <c r="I30">
         <v>-9220000.0</v>
       </c>
@@ -23801,3177 +24064,3211 @@
       </c>
       <c r="T30"/>
       <c r="U30"/>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet6.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:BY30"/>
+  <dimension ref="A1:BZ30"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="44.703" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="12.854" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:77">
+    <row r="1" spans="1:78">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
+        <v>82</v>
+      </c>
+      <c r="C1" t="s">
         <v>1</v>
-      </c>
-[...1 lines deleted...]
-        <v>82</v>
       </c>
       <c r="D1" t="s">
         <v>83</v>
       </c>
       <c r="E1" t="s">
         <v>84</v>
       </c>
       <c r="F1" t="s">
+        <v>85</v>
+      </c>
+      <c r="G1" t="s">
         <v>2</v>
-      </c>
-[...1 lines deleted...]
-        <v>85</v>
       </c>
       <c r="H1" t="s">
         <v>86</v>
       </c>
       <c r="I1" t="s">
         <v>87</v>
       </c>
       <c r="J1" t="s">
+        <v>88</v>
+      </c>
+      <c r="K1" t="s">
         <v>3</v>
-      </c>
-[...1 lines deleted...]
-        <v>88</v>
       </c>
       <c r="L1" t="s">
         <v>89</v>
       </c>
       <c r="M1" t="s">
         <v>90</v>
       </c>
       <c r="N1" t="s">
+        <v>91</v>
+      </c>
+      <c r="O1" t="s">
         <v>4</v>
-      </c>
-[...1 lines deleted...]
-        <v>91</v>
       </c>
       <c r="P1" t="s">
         <v>92</v>
       </c>
       <c r="Q1" t="s">
         <v>93</v>
       </c>
       <c r="R1" t="s">
+        <v>94</v>
+      </c>
+      <c r="S1" t="s">
         <v>5</v>
-      </c>
-[...1 lines deleted...]
-        <v>94</v>
       </c>
       <c r="T1" t="s">
         <v>95</v>
       </c>
       <c r="U1" t="s">
         <v>96</v>
       </c>
       <c r="V1" t="s">
+        <v>97</v>
+      </c>
+      <c r="W1" t="s">
         <v>6</v>
-      </c>
-[...1 lines deleted...]
-        <v>97</v>
       </c>
       <c r="X1" t="s">
         <v>98</v>
       </c>
       <c r="Y1" t="s">
         <v>99</v>
       </c>
       <c r="Z1" t="s">
+        <v>100</v>
+      </c>
+      <c r="AA1" t="s">
         <v>7</v>
-      </c>
-[...1 lines deleted...]
-        <v>100</v>
       </c>
       <c r="AB1" t="s">
         <v>101</v>
       </c>
       <c r="AC1" t="s">
         <v>102</v>
       </c>
       <c r="AD1" t="s">
+        <v>103</v>
+      </c>
+      <c r="AE1" t="s">
         <v>8</v>
-      </c>
-[...1 lines deleted...]
-        <v>103</v>
       </c>
       <c r="AF1" t="s">
         <v>104</v>
       </c>
       <c r="AG1" t="s">
         <v>105</v>
       </c>
       <c r="AH1" t="s">
+        <v>106</v>
+      </c>
+      <c r="AI1" t="s">
         <v>9</v>
-      </c>
-[...1 lines deleted...]
-        <v>106</v>
       </c>
       <c r="AJ1" t="s">
         <v>107</v>
       </c>
       <c r="AK1" t="s">
         <v>108</v>
       </c>
       <c r="AL1" t="s">
+        <v>109</v>
+      </c>
+      <c r="AM1" t="s">
         <v>10</v>
-      </c>
-[...1 lines deleted...]
-        <v>109</v>
       </c>
       <c r="AN1" t="s">
         <v>110</v>
       </c>
       <c r="AO1" t="s">
         <v>111</v>
       </c>
       <c r="AP1" t="s">
+        <v>112</v>
+      </c>
+      <c r="AQ1" t="s">
         <v>11</v>
-      </c>
-[...1 lines deleted...]
-        <v>112</v>
       </c>
       <c r="AR1" t="s">
         <v>113</v>
       </c>
       <c r="AS1" t="s">
         <v>114</v>
       </c>
       <c r="AT1" t="s">
+        <v>115</v>
+      </c>
+      <c r="AU1" t="s">
         <v>12</v>
-      </c>
-[...1 lines deleted...]
-        <v>115</v>
       </c>
       <c r="AV1" t="s">
         <v>116</v>
       </c>
       <c r="AW1" t="s">
         <v>117</v>
       </c>
       <c r="AX1" t="s">
+        <v>118</v>
+      </c>
+      <c r="AY1" t="s">
         <v>13</v>
-      </c>
-[...1 lines deleted...]
-        <v>118</v>
       </c>
       <c r="AZ1" t="s">
         <v>119</v>
       </c>
       <c r="BA1" t="s">
         <v>120</v>
       </c>
       <c r="BB1" t="s">
+        <v>121</v>
+      </c>
+      <c r="BC1" t="s">
         <v>14</v>
-      </c>
-[...1 lines deleted...]
-        <v>121</v>
       </c>
       <c r="BD1" t="s">
         <v>122</v>
       </c>
       <c r="BE1" t="s">
         <v>123</v>
       </c>
       <c r="BF1" t="s">
+        <v>124</v>
+      </c>
+      <c r="BG1" t="s">
         <v>15</v>
-      </c>
-[...1 lines deleted...]
-        <v>124</v>
       </c>
       <c r="BH1" t="s">
         <v>125</v>
       </c>
       <c r="BI1" t="s">
         <v>126</v>
       </c>
       <c r="BJ1" t="s">
+        <v>127</v>
+      </c>
+      <c r="BK1" t="s">
         <v>16</v>
-      </c>
-[...1 lines deleted...]
-        <v>127</v>
       </c>
       <c r="BL1" t="s">
         <v>128</v>
       </c>
       <c r="BM1" t="s">
         <v>129</v>
       </c>
       <c r="BN1" t="s">
+        <v>130</v>
+      </c>
+      <c r="BO1" t="s">
         <v>17</v>
-      </c>
-[...1 lines deleted...]
-        <v>130</v>
       </c>
       <c r="BP1" t="s">
         <v>131</v>
       </c>
       <c r="BQ1" t="s">
         <v>132</v>
       </c>
       <c r="BR1" t="s">
+        <v>133</v>
+      </c>
+      <c r="BS1" t="s">
         <v>18</v>
-      </c>
-[...1 lines deleted...]
-        <v>133</v>
       </c>
       <c r="BT1" t="s">
         <v>134</v>
       </c>
       <c r="BU1" t="s">
         <v>135</v>
       </c>
       <c r="BV1" t="s">
+        <v>136</v>
+      </c>
+      <c r="BW1" t="s">
         <v>19</v>
-      </c>
-[...1 lines deleted...]
-        <v>136</v>
       </c>
       <c r="BX1" t="s">
         <v>137</v>
       </c>
       <c r="BY1" t="s">
         <v>138</v>
       </c>
+      <c r="BZ1" t="s">
+        <v>139</v>
+      </c>
     </row>
-    <row r="2" spans="1:77">
+    <row r="2" spans="1:78">
       <c r="A2" t="s">
-        <v>170</v>
+        <v>171</v>
       </c>
       <c r="B2">
+        <v>166121000.0</v>
+      </c>
+      <c r="C2">
         <v>142083000.0</v>
       </c>
-      <c r="C2">
+      <c r="D2">
         <v>118869000.0</v>
       </c>
-      <c r="D2">
+      <c r="E2">
         <v>106431000.0</v>
       </c>
-      <c r="E2">
+      <c r="F2">
         <v>104416000.0</v>
       </c>
-      <c r="F2">
+      <c r="G2">
         <v>88801000.0</v>
       </c>
-      <c r="G2">
+      <c r="H2">
         <v>69037000.0</v>
       </c>
-      <c r="H2">
+      <c r="I2">
         <v>48487000.0</v>
       </c>
-      <c r="I2">
+      <c r="J2">
         <v>82000000.0</v>
       </c>
-      <c r="J2">
+      <c r="K2">
         <v>81164000.0</v>
       </c>
-      <c r="K2">
+      <c r="L2">
         <v>68652000.0</v>
       </c>
-      <c r="L2">
+      <c r="M2">
         <v>61221000.0</v>
       </c>
-      <c r="M2">
+      <c r="N2">
         <v>65950000.0</v>
       </c>
-      <c r="N2">
+      <c r="O2">
         <v>73217000.0</v>
       </c>
-      <c r="O2">
+      <c r="P2">
         <v>72502000.0</v>
       </c>
-      <c r="P2">
+      <c r="Q2">
         <v>75676000.0</v>
       </c>
-      <c r="Q2">
+      <c r="R2">
         <v>87083000.0</v>
       </c>
-      <c r="R2">
+      <c r="S2">
         <v>90607000.0</v>
       </c>
-      <c r="S2">
+      <c r="T2">
         <v>85007000.0</v>
       </c>
-      <c r="T2">
+      <c r="U2">
         <v>84746000.0</v>
       </c>
-      <c r="U2">
+      <c r="V2">
         <v>95812000.0</v>
       </c>
-      <c r="V2">
+      <c r="W2">
         <v>109595000.0</v>
       </c>
-      <c r="W2">
+      <c r="X2">
         <v>48189000.0</v>
       </c>
-      <c r="X2">
+      <c r="Y2">
         <v>53525000.0</v>
       </c>
-      <c r="Y2">
+      <c r="Z2">
         <v>29589000.0</v>
       </c>
-      <c r="Z2">
+      <c r="AA2">
         <v>45055000.0</v>
       </c>
-      <c r="AA2">
+      <c r="AB2">
         <v>96929000.0</v>
       </c>
-      <c r="AB2">
+      <c r="AC2">
         <v>28381000.0</v>
       </c>
-      <c r="AC2">
+      <c r="AD2">
         <v>27476000.0</v>
       </c>
-      <c r="AD2">
+      <c r="AE2">
         <v>29589000.0</v>
       </c>
-      <c r="AE2">
+      <c r="AF2">
         <v>44335000.0</v>
       </c>
-      <c r="AF2">
+      <c r="AG2">
         <v>26454000.0</v>
       </c>
-      <c r="AG2">
+      <c r="AH2">
         <v>27476000.0</v>
       </c>
-      <c r="AH2">
+      <c r="AI2">
         <v>36522000.0</v>
       </c>
-      <c r="AI2">
+      <c r="AJ2">
         <v>47533000.0</v>
       </c>
-      <c r="AJ2">
+      <c r="AK2">
         <v>30924000.0</v>
       </c>
-      <c r="AK2">
+      <c r="AL2">
         <v>34391000.0</v>
       </c>
-      <c r="AL2">
+      <c r="AM2">
         <v>18338000.0</v>
       </c>
-      <c r="AM2">
+      <c r="AN2">
         <v>23803000.0</v>
       </c>
-      <c r="AN2">
+      <c r="AO2">
         <v>15117000.0</v>
       </c>
-      <c r="AO2">
+      <c r="AP2">
         <v>28486000.0</v>
       </c>
-      <c r="AP2">
+      <c r="AQ2">
         <v>41073000.0</v>
       </c>
-      <c r="AQ2">
+      <c r="AR2">
         <v>38601000.0</v>
       </c>
-      <c r="AR2">
+      <c r="AS2">
         <v>38696000.0</v>
       </c>
-      <c r="AS2">
+      <c r="AT2">
         <v>46582000.0</v>
       </c>
-      <c r="AT2">
+      <c r="AU2">
         <v>47253003.0</v>
       </c>
-      <c r="AU2">
+      <c r="AV2">
         <v>39245237.0</v>
       </c>
-      <c r="AV2">
+      <c r="AW2">
         <v>43019559.0</v>
       </c>
-      <c r="AW2">
+      <c r="AX2">
         <v>44077751.0</v>
       </c>
-      <c r="AX2">
+      <c r="AY2">
         <v>6061756.0</v>
       </c>
-      <c r="AY2">
+      <c r="AZ2">
         <v>4193583.0</v>
       </c>
-      <c r="AZ2">
+      <c r="BA2">
         <v>5725107.0</v>
       </c>
-      <c r="BA2">
+      <c r="BB2">
         <v>6754485.0</v>
       </c>
-      <c r="BB2">
+      <c r="BC2">
         <v>7621226.0</v>
       </c>
-      <c r="BC2">
+      <c r="BD2">
         <v>2654694.0</v>
       </c>
-      <c r="BD2">
+      <c r="BE2">
         <v>3021266.0</v>
       </c>
-      <c r="BE2">
+      <c r="BF2">
         <v>4112326.0</v>
       </c>
-      <c r="BF2">
+      <c r="BG2">
         <v>637192.0</v>
       </c>
-      <c r="BG2">
+      <c r="BH2">
         <v>1614350.0</v>
       </c>
-      <c r="BH2">
+      <c r="BI2">
         <v>1020533.0</v>
       </c>
-      <c r="BI2">
+      <c r="BJ2">
         <v>1340922.0</v>
       </c>
-      <c r="BJ2">
+      <c r="BK2">
         <v>428493.0</v>
       </c>
-      <c r="BK2">
+      <c r="BL2">
         <v>2728205.0</v>
       </c>
-      <c r="BL2">
+      <c r="BM2">
         <v>1627505.0</v>
       </c>
-      <c r="BM2">
+      <c r="BN2">
         <v>2653537.0</v>
       </c>
-      <c r="BN2">
+      <c r="BO2">
         <v>5785.0</v>
       </c>
-      <c r="BO2">
+      <c r="BP2">
         <v>1620900.0</v>
       </c>
-      <c r="BP2">
+      <c r="BQ2">
         <v>34828.0</v>
       </c>
-      <c r="BQ2">
+      <c r="BR2">
         <v>864768.0</v>
       </c>
-      <c r="BR2">
+      <c r="BS2">
         <v>2347237.0</v>
       </c>
-      <c r="BS2">
+      <c r="BT2">
         <v>3875106.0</v>
       </c>
-      <c r="BT2">
+      <c r="BU2">
         <v>6749609.0</v>
       </c>
-      <c r="BU2">
+      <c r="BV2">
         <v>184000.0</v>
       </c>
-      <c r="BV2">
+      <c r="BW2">
         <v>1450.0</v>
       </c>
-      <c r="BW2">
+      <c r="BX2">
         <v>14676.0</v>
       </c>
-      <c r="BX2">
+      <c r="BY2">
         <v>1777.0</v>
       </c>
-      <c r="BY2">
+      <c r="BZ2">
         <v>6352.0</v>
       </c>
     </row>
-    <row r="3" spans="1:77">
+    <row r="3" spans="1:78">
       <c r="A3" t="s">
-        <v>171</v>
+        <v>172</v>
       </c>
       <c r="B3">
+        <v>570000</v>
+      </c>
+      <c r="C3">
         <v>377000</v>
       </c>
-      <c r="C3">
+      <c r="D3">
         <v>3919000</v>
       </c>
-      <c r="D3">
+      <c r="E3">
         <v>216000</v>
       </c>
-      <c r="E3">
+      <c r="F3">
         <v>377000</v>
       </c>
-      <c r="F3">
-[...1 lines deleted...]
-      </c>
       <c r="G3">
+        <v>263000</v>
+      </c>
+      <c r="H3">
         <v>5223000</v>
       </c>
-      <c r="H3">
+      <c r="I3">
         <v>419000</v>
       </c>
-      <c r="I3">
+      <c r="J3">
         <v>6144000</v>
       </c>
-      <c r="J3">
+      <c r="K3">
         <v>427000</v>
       </c>
-      <c r="K3">
+      <c r="L3">
         <v>628000</v>
       </c>
-      <c r="L3">
+      <c r="M3">
         <v>299000</v>
       </c>
-      <c r="M3">
+      <c r="N3">
         <v>633000</v>
       </c>
-      <c r="N3">
+      <c r="O3">
         <v>1709000</v>
       </c>
-      <c r="O3">
+      <c r="P3">
         <v>349000</v>
       </c>
-      <c r="P3">
+      <c r="Q3">
         <v>380000</v>
       </c>
-      <c r="Q3">
+      <c r="R3">
         <v>172000</v>
       </c>
-      <c r="R3">
+      <c r="S3">
         <v>325000</v>
       </c>
-      <c r="S3">
+      <c r="T3">
         <v>610000</v>
       </c>
-      <c r="T3">
+      <c r="U3">
         <v>452000</v>
       </c>
-      <c r="U3">
+      <c r="V3">
         <v>2094000</v>
       </c>
-      <c r="V3">
+      <c r="W3">
         <v>2155000</v>
       </c>
-      <c r="W3">
+      <c r="X3">
         <v>652000</v>
       </c>
-      <c r="X3">
+      <c r="Y3">
         <v>410000</v>
       </c>
-      <c r="Y3">
+      <c r="Z3">
         <v>9419000</v>
       </c>
-      <c r="Z3">
+      <c r="AA3">
         <v>1964000</v>
       </c>
-      <c r="AA3">
+      <c r="AB3">
         <v>9419000</v>
       </c>
-      <c r="AB3">
+      <c r="AC3">
         <v>330000</v>
       </c>
-      <c r="AC3">
+      <c r="AD3">
         <v>822000</v>
       </c>
-      <c r="AD3">
+      <c r="AE3">
         <v>9419000</v>
       </c>
-      <c r="AE3">
+      <c r="AF3">
         <v>2483000</v>
       </c>
-      <c r="AF3">
+      <c r="AG3">
         <v>2474000</v>
       </c>
-      <c r="AG3">
+      <c r="AH3">
         <v>3107000</v>
       </c>
-      <c r="AH3">
+      <c r="AI3">
         <v>1255000</v>
       </c>
-      <c r="AI3">
+      <c r="AJ3">
         <v>1393000</v>
       </c>
-      <c r="AJ3">
+      <c r="AK3">
         <v>1779000</v>
       </c>
-      <c r="AK3">
+      <c r="AL3">
         <v>969000</v>
       </c>
-      <c r="AL3">
+      <c r="AM3">
         <v>1295000</v>
       </c>
-      <c r="AM3">
+      <c r="AN3">
         <v>1734000</v>
       </c>
-      <c r="AN3">
+      <c r="AO3">
         <v>1927000</v>
       </c>
-      <c r="AO3">
+      <c r="AP3">
         <v>2155000</v>
       </c>
-      <c r="AP3">
+      <c r="AQ3">
         <v>1908000</v>
       </c>
-      <c r="AQ3">
+      <c r="AR3">
         <v>1855000</v>
       </c>
-      <c r="AR3">
+      <c r="AS3">
         <v>1367000</v>
       </c>
-      <c r="AS3">
+      <c r="AT3">
         <v>1548000</v>
       </c>
-      <c r="AT3">
+      <c r="AU3">
         <v>844644</v>
       </c>
-      <c r="AU3">
+      <c r="AV3">
         <v>873215</v>
       </c>
-      <c r="AV3">
+      <c r="AW3">
         <v>800427</v>
       </c>
-      <c r="AW3">
+      <c r="AX3">
         <v>633714</v>
       </c>
-      <c r="AX3">
+      <c r="AY3">
         <v>490441</v>
       </c>
-      <c r="AY3">
+      <c r="AZ3">
         <v>1139348</v>
       </c>
-      <c r="AZ3">
+      <c r="BA3">
         <v>1322091</v>
       </c>
-      <c r="BA3">
+      <c r="BB3">
         <v>73534</v>
       </c>
-      <c r="BB3">
+      <c r="BC3">
         <v>181067</v>
       </c>
-      <c r="BC3">
+      <c r="BD3">
         <v>163366</v>
       </c>
-      <c r="BD3">
+      <c r="BE3">
         <v>191704</v>
       </c>
-      <c r="BE3">
+      <c r="BF3">
         <v>46794</v>
       </c>
-      <c r="BF3">
+      <c r="BG3">
         <v>68191</v>
       </c>
-      <c r="BG3">
+      <c r="BH3">
         <v>274473</v>
       </c>
-      <c r="BH3">
+      <c r="BI3">
         <v>31500</v>
       </c>
-      <c r="BI3">
+      <c r="BJ3">
         <v>111927</v>
       </c>
-      <c r="BJ3">
+      <c r="BK3">
         <v>2434</v>
       </c>
-      <c r="BK3">
+      <c r="BL3">
         <v>28816</v>
       </c>
-      <c r="BL3">
+      <c r="BM3">
         <v>104712</v>
       </c>
-      <c r="BM3">
+      <c r="BN3">
         <v>15655</v>
       </c>
-      <c r="BN3">
+      <c r="BO3">
         <v>30000</v>
       </c>
-      <c r="BO3">
+      <c r="BP3">
         <v>2080</v>
       </c>
-      <c r="BP3">
+      <c r="BQ3">
         <v>8285</v>
       </c>
-      <c r="BQ3">
+      <c r="BR3">
         <v>29247</v>
       </c>
-      <c r="BR3">
+      <c r="BS3">
         <v>31825</v>
       </c>
-      <c r="BS3">
+      <c r="BT3">
         <v>71749</v>
       </c>
-      <c r="BT3">
+      <c r="BU3">
         <v>227672</v>
-      </c>
-[...1 lines deleted...]
-        <v>0</v>
       </c>
       <c r="BV3">
         <v>0</v>
       </c>
       <c r="BW3">
         <v>0</v>
       </c>
       <c r="BX3">
         <v>0</v>
       </c>
       <c r="BY3">
         <v>0</v>
       </c>
+      <c r="BZ3">
+        <v>0</v>
+      </c>
     </row>
-    <row r="4" spans="1:77">
+    <row r="4" spans="1:78">
       <c r="A4" t="s">
-        <v>172</v>
+        <v>173</v>
       </c>
       <c r="B4"/>
       <c r="C4"/>
       <c r="D4"/>
       <c r="E4"/>
       <c r="F4"/>
       <c r="G4"/>
       <c r="H4"/>
       <c r="I4"/>
       <c r="J4"/>
       <c r="K4"/>
-      <c r="L4">
+      <c r="L4"/>
+      <c r="M4">
         <v>7431000.0</v>
       </c>
-      <c r="M4">
+      <c r="N4">
         <v>-4729000.0</v>
       </c>
-      <c r="N4"/>
-      <c r="O4">
+      <c r="O4"/>
+      <c r="P4">
         <v>715000.0</v>
       </c>
-      <c r="P4">
+      <c r="Q4">
         <v>-3174000.0</v>
       </c>
-      <c r="Q4">
+      <c r="R4">
         <v>-11407000.0</v>
       </c>
-      <c r="R4">
+      <c r="S4">
         <v>-3524000.0</v>
       </c>
-      <c r="S4">
+      <c r="T4">
         <v>5600000.0</v>
       </c>
-      <c r="T4">
+      <c r="U4">
         <v>261000.0</v>
       </c>
-      <c r="U4">
+      <c r="V4">
         <v>-11066000.0</v>
       </c>
-      <c r="V4"/>
-      <c r="W4">
+      <c r="W4"/>
+      <c r="X4">
         <v>61406000.0</v>
       </c>
-      <c r="X4">
+      <c r="Y4">
         <v>-5336000.0</v>
       </c>
-      <c r="Y4">
+      <c r="Z4">
         <v>-15544000.0</v>
       </c>
-      <c r="Z4">
+      <c r="AA4">
         <v>-25053000.0</v>
       </c>
-      <c r="AA4">
+      <c r="AB4">
         <v>-2807000.0</v>
       </c>
-      <c r="AB4">
+      <c r="AC4">
         <v>68548000.0</v>
       </c>
-      <c r="AC4">
+      <c r="AD4">
         <v>-16737000.0</v>
       </c>
-      <c r="AD4"/>
       <c r="AE4"/>
       <c r="AF4"/>
       <c r="AG4"/>
       <c r="AH4"/>
-      <c r="AI4">
+      <c r="AI4"/>
+      <c r="AJ4">
         <v>-11011000.0</v>
       </c>
-      <c r="AJ4">
+      <c r="AK4">
         <v>16609000.0</v>
       </c>
-      <c r="AK4">
+      <c r="AL4">
         <v>-3467000.0</v>
       </c>
-      <c r="AL4">
+      <c r="AM4">
         <v>16053000.0</v>
       </c>
-      <c r="AM4">
+      <c r="AN4">
         <v>-5465000.0</v>
       </c>
-      <c r="AN4">
+      <c r="AO4">
         <v>8686000.0</v>
       </c>
-      <c r="AO4">
+      <c r="AP4">
         <v>-13369000.0</v>
       </c>
-      <c r="AP4">
+      <c r="AQ4">
         <v>-12587000.0</v>
       </c>
-      <c r="AQ4">
+      <c r="AR4">
         <v>2472000.0</v>
       </c>
-      <c r="AR4">
+      <c r="AS4">
         <v>-95000.0</v>
       </c>
-      <c r="AS4">
+      <c r="AT4">
         <v>-7886000.0</v>
       </c>
-      <c r="AT4">
+      <c r="AU4">
         <v>-671252.0</v>
       </c>
-      <c r="AU4">
+      <c r="AV4">
         <v>8007766.0</v>
       </c>
-      <c r="AV4">
+      <c r="AW4">
         <v>-3774322.0</v>
       </c>
-      <c r="AW4">
+      <c r="AX4">
         <v>-1058192.0</v>
       </c>
-      <c r="AX4">
+      <c r="AY4">
         <v>38015995.0</v>
       </c>
-      <c r="AY4">
+      <c r="AZ4">
         <v>1868173.0</v>
       </c>
-      <c r="AZ4">
+      <c r="BA4">
         <v>-1531524.0</v>
       </c>
-      <c r="BA4">
+      <c r="BB4">
         <v>-1029378.0</v>
       </c>
-      <c r="BB4">
+      <c r="BC4">
         <v>-866741.0</v>
       </c>
-      <c r="BC4">
+      <c r="BD4">
         <v>4966532.0</v>
       </c>
-      <c r="BD4">
+      <c r="BE4">
         <v>-366572.0</v>
       </c>
-      <c r="BE4">
+      <c r="BF4">
         <v>-1091060.0</v>
       </c>
-      <c r="BF4"/>
       <c r="BG4"/>
       <c r="BH4"/>
       <c r="BI4"/>
       <c r="BJ4"/>
       <c r="BK4"/>
       <c r="BL4"/>
       <c r="BM4"/>
       <c r="BN4"/>
       <c r="BO4"/>
       <c r="BP4"/>
       <c r="BQ4"/>
       <c r="BR4"/>
       <c r="BS4"/>
       <c r="BT4"/>
       <c r="BU4"/>
       <c r="BV4"/>
       <c r="BW4"/>
       <c r="BX4"/>
       <c r="BY4"/>
+      <c r="BZ4"/>
     </row>
-    <row r="5" spans="1:77">
+    <row r="5" spans="1:78">
       <c r="A5" t="s">
-        <v>173</v>
+        <v>174</v>
       </c>
       <c r="B5"/>
       <c r="C5"/>
       <c r="D5"/>
       <c r="E5"/>
       <c r="F5"/>
       <c r="G5"/>
       <c r="H5"/>
       <c r="I5"/>
       <c r="J5"/>
       <c r="K5"/>
-      <c r="L5">
+      <c r="L5"/>
+      <c r="M5">
         <v>4660000.0</v>
       </c>
-      <c r="M5">
+      <c r="N5">
         <v>1186000.0</v>
       </c>
-      <c r="N5"/>
-      <c r="O5">
+      <c r="O5"/>
+      <c r="P5">
         <v>-220000.0</v>
       </c>
-      <c r="P5">
+      <c r="Q5">
         <v>2247000.0</v>
       </c>
-      <c r="Q5">
+      <c r="R5">
         <v>71000.0</v>
       </c>
-      <c r="R5">
+      <c r="S5">
         <v>-5237000.0</v>
       </c>
-      <c r="S5">
+      <c r="T5">
         <v>11633000.0</v>
       </c>
-      <c r="T5">
+      <c r="U5">
         <v>2508000.0</v>
       </c>
-      <c r="U5">
+      <c r="V5">
         <v>1520000.0</v>
       </c>
-      <c r="V5"/>
-      <c r="W5">
+      <c r="W5"/>
+      <c r="X5">
         <v>2233000.0</v>
       </c>
-      <c r="X5">
+      <c r="Y5">
         <v>2674000.0</v>
       </c>
-      <c r="Y5">
+      <c r="Z5">
         <v>-8230000.0</v>
       </c>
-      <c r="Z5">
+      <c r="AA5">
         <v>-5971000.0</v>
       </c>
-      <c r="AA5">
+      <c r="AB5">
         <v>-18804000.0</v>
       </c>
-      <c r="AB5">
+      <c r="AC5">
         <v>2312000.0</v>
       </c>
-      <c r="AC5">
+      <c r="AD5">
         <v>698000.0</v>
       </c>
-      <c r="AD5"/>
       <c r="AE5"/>
       <c r="AF5"/>
       <c r="AG5"/>
       <c r="AH5"/>
-      <c r="AI5">
+      <c r="AI5"/>
+      <c r="AJ5">
         <v>866000.0</v>
       </c>
-      <c r="AJ5">
+      <c r="AK5">
         <v>-1163000.0</v>
       </c>
-      <c r="AK5">
+      <c r="AL5">
         <v>-897000.0</v>
       </c>
-      <c r="AL5">
+      <c r="AM5">
         <v>-598000.0</v>
       </c>
-      <c r="AM5">
+      <c r="AN5">
         <v>-141000.0</v>
       </c>
-      <c r="AN5">
+      <c r="AO5">
         <v>-188000.0</v>
       </c>
-      <c r="AO5">
+      <c r="AP5">
         <v>-1857000.0</v>
       </c>
-      <c r="AP5">
+      <c r="AQ5">
         <v>-867000.0</v>
       </c>
-      <c r="AQ5">
+      <c r="AR5">
         <v>-95000.0</v>
       </c>
-      <c r="AR5">
+      <c r="AS5">
         <v>-305000.0</v>
       </c>
-      <c r="AS5">
+      <c r="AT5">
         <v>-827000.0</v>
       </c>
-      <c r="AT5">
+      <c r="AU5">
         <v>427882.0</v>
       </c>
-      <c r="AU5">
+      <c r="AV5">
         <v>357245.0</v>
       </c>
-      <c r="AV5">
+      <c r="AW5">
         <v>-46539.0</v>
       </c>
-      <c r="AW5">
+      <c r="AX5">
         <v>-941588.0</v>
       </c>
-      <c r="AX5">
+      <c r="AY5">
         <v>603504.0</v>
       </c>
-      <c r="AY5">
+      <c r="AZ5">
         <v>-184062.0</v>
       </c>
-      <c r="AZ5">
+      <c r="BA5">
         <v>154014.0</v>
       </c>
-      <c r="BA5">
+      <c r="BB5">
         <v>-805237.0</v>
       </c>
-      <c r="BB5">
+      <c r="BC5">
         <v>418910.0</v>
       </c>
-      <c r="BC5">
+      <c r="BD5">
         <v>2960123.0</v>
       </c>
-      <c r="BD5">
+      <c r="BE5">
         <v>192045.0</v>
       </c>
-      <c r="BE5">
+      <c r="BF5">
         <v>-111895.0</v>
       </c>
-      <c r="BF5"/>
       <c r="BG5"/>
       <c r="BH5"/>
       <c r="BI5"/>
       <c r="BJ5"/>
       <c r="BK5"/>
       <c r="BL5"/>
       <c r="BM5"/>
       <c r="BN5"/>
       <c r="BO5"/>
       <c r="BP5"/>
       <c r="BQ5"/>
       <c r="BR5"/>
       <c r="BS5"/>
       <c r="BT5"/>
       <c r="BU5"/>
       <c r="BV5"/>
       <c r="BW5"/>
       <c r="BX5"/>
       <c r="BY5"/>
+      <c r="BZ5"/>
     </row>
-    <row r="6" spans="1:77">
+    <row r="6" spans="1:78">
       <c r="A6" t="s">
-        <v>174</v>
+        <v>175</v>
       </c>
       <c r="B6">
+        <v>-6348000.0</v>
+      </c>
+      <c r="C6">
         <v>24038000.0</v>
       </c>
-      <c r="C6">
+      <c r="D6">
         <v>23214000.0</v>
       </c>
-      <c r="D6">
+      <c r="E6">
         <v>12438000.0</v>
       </c>
-      <c r="E6">
+      <c r="F6">
         <v>2015000.0</v>
       </c>
-      <c r="F6">
+      <c r="G6">
         <v>15615000.0</v>
       </c>
-      <c r="G6">
+      <c r="H6">
         <v>19764000.0</v>
       </c>
-      <c r="H6">
+      <c r="I6">
         <v>20550000.0</v>
       </c>
-      <c r="I6">
+      <c r="J6">
         <v>-33513000.0</v>
       </c>
-      <c r="J6">
+      <c r="K6">
         <v>836000.0</v>
       </c>
-      <c r="K6">
+      <c r="L6">
         <v>12512000.0</v>
       </c>
-      <c r="L6">
+      <c r="M6">
         <v>7431000.0</v>
       </c>
-      <c r="M6">
+      <c r="N6">
         <v>-4729000.0</v>
       </c>
-      <c r="N6">
+      <c r="O6">
         <v>-7267000.0</v>
       </c>
-      <c r="O6">
+      <c r="P6">
         <v>715000.0</v>
       </c>
-      <c r="P6">
+      <c r="Q6">
         <v>-3174000.0</v>
       </c>
-      <c r="Q6">
+      <c r="R6">
         <v>-11407000.0</v>
       </c>
-      <c r="R6">
+      <c r="S6">
         <v>-3524000.0</v>
       </c>
-      <c r="S6">
+      <c r="T6">
         <v>5600000.0</v>
       </c>
-      <c r="T6">
+      <c r="U6">
         <v>261000.0</v>
       </c>
-      <c r="U6">
+      <c r="V6">
         <v>-11066000.0</v>
       </c>
-      <c r="V6">
+      <c r="W6">
         <v>-13783000.0</v>
       </c>
-      <c r="W6">
+      <c r="X6">
         <v>61406000.0</v>
       </c>
-      <c r="X6">
+      <c r="Y6">
         <v>-5336000.0</v>
       </c>
-      <c r="Y6">
+      <c r="Z6">
         <v>15511000.0</v>
       </c>
-      <c r="Z6">
+      <c r="AA6">
         <v>63000.0</v>
       </c>
-      <c r="AA6">
+      <c r="AB6">
         <v>-2807000.0</v>
       </c>
-      <c r="AB6">
+      <c r="AC6">
         <v>68548000.0</v>
       </c>
-      <c r="AC6">
+      <c r="AD6">
         <v>-16737000.0</v>
       </c>
-      <c r="AD6">
+      <c r="AE6">
         <v>15511000.0</v>
       </c>
-      <c r="AE6">
+      <c r="AF6">
         <v>720000.0</v>
       </c>
-      <c r="AF6">
+      <c r="AG6">
         <v>17881000.0</v>
       </c>
-      <c r="AG6">
+      <c r="AH6">
         <v>-1022000.0</v>
       </c>
-      <c r="AH6">
+      <c r="AI6">
         <v>-9046000.0</v>
       </c>
-      <c r="AI6">
+      <c r="AJ6">
         <v>-11011000.0</v>
       </c>
-      <c r="AJ6">
+      <c r="AK6">
         <v>16609000.0</v>
       </c>
-      <c r="AK6">
+      <c r="AL6">
         <v>-3467000.0</v>
       </c>
-      <c r="AL6">
+      <c r="AM6">
         <v>16053000.0</v>
       </c>
-      <c r="AM6">
+      <c r="AN6">
         <v>-5465000.0</v>
       </c>
-      <c r="AN6">
+      <c r="AO6">
         <v>8686000.0</v>
       </c>
-      <c r="AO6">
+      <c r="AP6">
         <v>-13369000.0</v>
       </c>
-      <c r="AP6">
+      <c r="AQ6">
         <v>-12587000.0</v>
       </c>
-      <c r="AQ6">
+      <c r="AR6">
         <v>2472000.0</v>
       </c>
-      <c r="AR6">
+      <c r="AS6">
         <v>-95000.0</v>
       </c>
-      <c r="AS6">
+      <c r="AT6">
         <v>-7886000.0</v>
       </c>
-      <c r="AT6">
+      <c r="AU6">
         <v>-671003.0</v>
       </c>
-      <c r="AU6">
+      <c r="AV6">
         <v>8007766.0</v>
       </c>
-      <c r="AV6">
+      <c r="AW6">
         <v>-3774322.0</v>
       </c>
-      <c r="AW6">
+      <c r="AX6">
         <v>-1058192.0</v>
       </c>
-      <c r="AX6">
+      <c r="AY6">
         <v>38015995.0</v>
       </c>
-      <c r="AY6">
+      <c r="AZ6">
         <v>1868173.0</v>
       </c>
-      <c r="AZ6">
+      <c r="BA6">
         <v>-1531524.0</v>
       </c>
-      <c r="BA6">
+      <c r="BB6">
         <v>-1029378.0</v>
       </c>
-      <c r="BB6">
+      <c r="BC6">
         <v>-866741.0</v>
       </c>
-      <c r="BC6">
+      <c r="BD6">
         <v>4966532.0</v>
       </c>
-      <c r="BD6">
+      <c r="BE6">
         <v>-366572.0</v>
       </c>
-      <c r="BE6">
+      <c r="BF6">
         <v>-1091060.0</v>
       </c>
-      <c r="BF6">
+      <c r="BG6">
         <v>3475134.0</v>
       </c>
-      <c r="BG6">
+      <c r="BH6">
         <v>-977158.0</v>
       </c>
-      <c r="BH6">
+      <c r="BI6">
         <v>593817.0</v>
       </c>
-      <c r="BI6">
+      <c r="BJ6">
         <v>-320389.0</v>
       </c>
-      <c r="BJ6">
+      <c r="BK6">
         <v>912429.0</v>
       </c>
-      <c r="BK6">
+      <c r="BL6">
         <v>-2299712.0</v>
       </c>
-      <c r="BL6">
+      <c r="BM6">
         <v>1100700.0</v>
       </c>
-      <c r="BM6">
+      <c r="BN6">
         <v>-1026032.0</v>
       </c>
-      <c r="BN6">
+      <c r="BO6">
         <v>3480000.0</v>
       </c>
-      <c r="BO6">
+      <c r="BP6">
         <v>-1615115.0</v>
       </c>
-      <c r="BP6">
+      <c r="BQ6">
         <v>1586072.0</v>
       </c>
-      <c r="BQ6">
+      <c r="BR6">
         <v>-829940.0</v>
       </c>
-      <c r="BR6">
+      <c r="BS6">
         <v>-1482469.0</v>
       </c>
-      <c r="BS6">
+      <c r="BT6">
         <v>-1527869.0</v>
       </c>
-      <c r="BT6">
+      <c r="BU6">
         <v>-2874503.0</v>
       </c>
-      <c r="BU6">
+      <c r="BV6">
         <v>6749425000.0</v>
       </c>
-      <c r="BV6">
+      <c r="BW6">
         <v>-1266.0</v>
       </c>
-      <c r="BW6">
+      <c r="BX6">
         <v>-13226.0</v>
       </c>
-      <c r="BX6">
+      <c r="BY6">
         <v>12899.0</v>
       </c>
-      <c r="BY6">
+      <c r="BZ6">
         <v>-4575.0</v>
       </c>
     </row>
-    <row r="7" spans="1:77">
+    <row r="7" spans="1:78">
       <c r="A7" t="s">
-        <v>175</v>
+        <v>176</v>
       </c>
       <c r="B7">
+        <v>15437000.0</v>
+      </c>
+      <c r="C7">
         <v>-1758000.0</v>
       </c>
-      <c r="C7">
+      <c r="D7">
         <v>-6002000.0</v>
       </c>
-      <c r="D7">
+      <c r="E7">
         <v>-4195000.0</v>
       </c>
-      <c r="E7">
+      <c r="F7">
         <v>-11025000.0</v>
       </c>
-      <c r="F7">
+      <c r="G7">
         <v>427000.0</v>
       </c>
-      <c r="G7">
+      <c r="H7">
         <v>3431000.0</v>
       </c>
-      <c r="H7">
+      <c r="I7">
         <v>2295000.0</v>
       </c>
-      <c r="I7">
+      <c r="J7">
         <v>-11587000.0</v>
       </c>
-      <c r="J7">
+      <c r="K7">
         <v>-10118000.0</v>
       </c>
-      <c r="K7">
+      <c r="L7">
         <v>-1876000.0</v>
       </c>
-      <c r="L7">
+      <c r="M7">
         <v>-3261000.0</v>
       </c>
-      <c r="M7">
+      <c r="N7">
         <v>-2683000.0</v>
       </c>
-      <c r="N7">
+      <c r="O7">
         <v>-8529000.0</v>
       </c>
-      <c r="O7">
+      <c r="P7">
         <v>5121000.0</v>
       </c>
-      <c r="P7">
+      <c r="Q7">
         <v>-443000.0</v>
       </c>
-      <c r="Q7">
+      <c r="R7">
         <v>-5178000.0</v>
       </c>
-      <c r="R7">
+      <c r="S7">
         <v>-10715000.0</v>
       </c>
-      <c r="S7">
+      <c r="T7">
         <v>3368000.0</v>
       </c>
-      <c r="T7">
+      <c r="U7">
         <v>-2884000.0</v>
       </c>
-      <c r="U7">
+      <c r="V7">
         <v>-3846000.0</v>
       </c>
-      <c r="V7">
+      <c r="W7">
         <v>-474000.0</v>
       </c>
-      <c r="W7">
+      <c r="X7">
         <v>502000.0</v>
       </c>
-      <c r="X7">
+      <c r="Y7">
         <v>-1779000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>7018000.0</v>
       </c>
       <c r="Z7">
         <v>7018000.0</v>
       </c>
       <c r="AA7">
+        <v>7018000.0</v>
+      </c>
+      <c r="AB7">
         <v>16258000.0</v>
       </c>
-      <c r="AB7">
+      <c r="AC7">
         <v>51557000.0</v>
       </c>
-      <c r="AC7">
+      <c r="AD7">
         <v>-9660000.0</v>
       </c>
-      <c r="AD7">
+      <c r="AE7">
         <v>-437000.0</v>
       </c>
-      <c r="AE7">
+      <c r="AF7">
         <v>-4781000.0</v>
       </c>
-      <c r="AF7">
+      <c r="AG7">
         <v>15938000.0</v>
       </c>
-      <c r="AG7">
+      <c r="AH7">
         <v>428000.0</v>
       </c>
-      <c r="AH7">
+      <c r="AI7">
         <v>-5123000.0</v>
       </c>
-      <c r="AI7">
+      <c r="AJ7">
         <v>5106000.0</v>
       </c>
-      <c r="AJ7">
+      <c r="AK7">
         <v>-972000.0</v>
       </c>
-      <c r="AK7">
+      <c r="AL7">
         <v>466000.0</v>
       </c>
-      <c r="AL7">
+      <c r="AM7">
         <v>6565000.0</v>
       </c>
-      <c r="AM7">
+      <c r="AN7">
         <v>-6938000.0</v>
       </c>
-      <c r="AN7">
+      <c r="AO7">
         <v>-1004000.0</v>
       </c>
-      <c r="AO7">
+      <c r="AP7">
         <v>-9116000.0</v>
       </c>
-      <c r="AP7">
+      <c r="AQ7">
         <v>-7101000.0</v>
       </c>
-      <c r="AQ7">
+      <c r="AR7">
         <v>-4325000.0</v>
       </c>
-      <c r="AR7">
+      <c r="AS7">
         <v>-7407000.0</v>
       </c>
-      <c r="AS7">
+      <c r="AT7">
         <v>-4397000.0</v>
       </c>
-      <c r="AT7">
+      <c r="AU7">
         <v>594186.0</v>
       </c>
-      <c r="AU7">
+      <c r="AV7">
         <v>1682321.0</v>
       </c>
-      <c r="AV7">
+      <c r="AW7">
         <v>-1716782.0</v>
       </c>
-      <c r="AW7">
+      <c r="AX7">
         <v>-3555725.0</v>
       </c>
-      <c r="AX7">
+      <c r="AY7">
         <v>-471833.0</v>
       </c>
-      <c r="AY7">
+      <c r="AZ7">
         <v>-75928.0</v>
       </c>
-      <c r="AZ7">
+      <c r="BA7">
         <v>-1907241.0</v>
       </c>
-      <c r="BA7">
+      <c r="BB7">
         <v>-3152356.0</v>
       </c>
-      <c r="BB7">
+      <c r="BC7">
         <v>-1213885.0</v>
       </c>
-      <c r="BC7">
+      <c r="BD7">
         <v>-1442584.0</v>
       </c>
-      <c r="BD7">
+      <c r="BE7">
         <v>-1079846.0</v>
       </c>
-      <c r="BE7">
+      <c r="BF7">
         <v>-1450115.0</v>
       </c>
-      <c r="BF7">
+      <c r="BG7">
         <v>56063.0</v>
       </c>
-      <c r="BG7">
+      <c r="BH7">
         <v>-155833.0</v>
       </c>
-      <c r="BH7">
+      <c r="BI7">
         <v>-680173.0</v>
       </c>
-      <c r="BI7">
+      <c r="BJ7">
         <v>546710.0</v>
       </c>
-      <c r="BJ7">
+      <c r="BK7">
         <v>-282995.0</v>
       </c>
-      <c r="BK7">
+      <c r="BL7">
         <v>-1990.0</v>
       </c>
-      <c r="BL7">
+      <c r="BM7">
         <v>178856.0</v>
       </c>
-      <c r="BM7">
+      <c r="BN7">
         <v>199088.0</v>
       </c>
-      <c r="BN7">
+      <c r="BO7">
         <v>-1300000.0</v>
       </c>
-      <c r="BO7">
+      <c r="BP7">
         <v>-93803.0</v>
       </c>
-      <c r="BP7">
+      <c r="BQ7">
         <v>13321.0</v>
       </c>
-      <c r="BQ7">
+      <c r="BR7">
         <v>434016.0</v>
       </c>
-      <c r="BR7">
+      <c r="BS7">
         <v>-290851.0</v>
       </c>
-      <c r="BS7">
+      <c r="BT7">
         <v>698898.0</v>
       </c>
-      <c r="BT7">
+      <c r="BU7">
         <v>15096.0</v>
       </c>
-      <c r="BU7">
+      <c r="BV7">
         <v>-8975.0</v>
       </c>
-      <c r="BV7">
+      <c r="BW7">
         <v>5314.0</v>
       </c>
-      <c r="BW7">
+      <c r="BX7">
         <v>-8580.0</v>
       </c>
-      <c r="BX7">
+      <c r="BY7">
         <v>6874.0</v>
       </c>
-      <c r="BY7">
+      <c r="BZ7">
         <v>11584.0</v>
       </c>
     </row>
-    <row r="8" spans="1:77">
+    <row r="8" spans="1:78">
       <c r="A8" t="s">
-        <v>176</v>
+        <v>177</v>
       </c>
       <c r="B8"/>
       <c r="C8"/>
       <c r="D8"/>
       <c r="E8"/>
       <c r="F8"/>
       <c r="G8"/>
       <c r="H8"/>
       <c r="I8"/>
       <c r="J8"/>
       <c r="K8"/>
-      <c r="L8">
+      <c r="L8"/>
+      <c r="M8">
         <v>-4619000.0</v>
       </c>
-      <c r="M8">
+      <c r="N8">
         <v>-1551000.0</v>
       </c>
-      <c r="N8"/>
-      <c r="O8">
+      <c r="O8"/>
+      <c r="P8">
         <v>-3596000.0</v>
       </c>
-      <c r="P8">
+      <c r="Q8">
         <v>-2378000.0</v>
       </c>
-      <c r="Q8">
+      <c r="R8">
         <v>2679000.0</v>
       </c>
-      <c r="R8">
+      <c r="S8">
         <v>-3817000.0</v>
       </c>
-      <c r="S8">
+      <c r="T8">
         <v>707000.0</v>
       </c>
-      <c r="T8">
+      <c r="U8">
         <v>-1823000.0</v>
       </c>
-      <c r="U8">
+      <c r="V8">
         <v>3000.0</v>
       </c>
-      <c r="V8"/>
-      <c r="W8">
+      <c r="W8"/>
+      <c r="X8">
         <v>-3327000.0</v>
       </c>
-      <c r="X8">
+      <c r="Y8">
         <v>1601000.0</v>
       </c>
-      <c r="Y8">
+      <c r="Z8">
         <v>395000.0</v>
       </c>
-      <c r="Z8">
+      <c r="AA8">
         <v>-10938000.0</v>
       </c>
-      <c r="AA8"/>
       <c r="AB8"/>
       <c r="AC8"/>
       <c r="AD8"/>
       <c r="AE8"/>
       <c r="AF8"/>
       <c r="AG8"/>
       <c r="AH8"/>
-      <c r="AI8">
+      <c r="AI8"/>
+      <c r="AJ8">
         <v>-1248000.0</v>
       </c>
-      <c r="AJ8">
+      <c r="AK8">
         <v>6108000.0</v>
       </c>
-      <c r="AK8">
+      <c r="AL8">
         <v>305000.0</v>
       </c>
-      <c r="AL8">
+      <c r="AM8">
         <v>-3725000.0</v>
       </c>
-      <c r="AM8">
+      <c r="AN8">
         <v>-8565000.0</v>
       </c>
-      <c r="AN8">
+      <c r="AO8">
         <v>-980000.0</v>
       </c>
-      <c r="AO8">
+      <c r="AP8">
         <v>1874000.0</v>
       </c>
-      <c r="AP8">
+      <c r="AQ8">
         <v>-6977000.0</v>
       </c>
-      <c r="AQ8">
+      <c r="AR8">
         <v>-7330000.0</v>
       </c>
-      <c r="AR8">
+      <c r="AS8">
         <v>-8447000.0</v>
       </c>
-      <c r="AS8">
+      <c r="AT8">
         <v>-4329000.0</v>
       </c>
-      <c r="AT8">
+      <c r="AU8">
         <v>-3367364.0</v>
       </c>
-      <c r="AU8">
+      <c r="AV8">
         <v>-2804894.0</v>
       </c>
-      <c r="AV8">
+      <c r="AW8">
         <v>-1533035.0</v>
       </c>
-      <c r="AW8">
+      <c r="AX8">
         <v>-2873707.0</v>
       </c>
-      <c r="AX8">
+      <c r="AY8">
         <v>-2386312.0</v>
       </c>
-      <c r="AY8">
+      <c r="AZ8">
         <v>-1944650.0</v>
       </c>
-      <c r="AZ8">
+      <c r="BA8">
         <v>-1940371.0</v>
       </c>
-      <c r="BA8">
+      <c r="BB8">
         <v>-2167942.0</v>
       </c>
-      <c r="BB8">
+      <c r="BC8">
         <v>-1483437.0</v>
       </c>
-      <c r="BC8">
+      <c r="BD8">
         <v>-2223791.0</v>
       </c>
-      <c r="BD8">
+      <c r="BE8">
         <v>-1092781.0</v>
       </c>
-      <c r="BE8">
+      <c r="BF8">
         <v>-961633.0</v>
       </c>
-      <c r="BF8"/>
       <c r="BG8"/>
       <c r="BH8"/>
       <c r="BI8"/>
       <c r="BJ8"/>
       <c r="BK8"/>
       <c r="BL8"/>
       <c r="BM8"/>
       <c r="BN8"/>
       <c r="BO8"/>
       <c r="BP8"/>
       <c r="BQ8"/>
       <c r="BR8"/>
       <c r="BS8"/>
       <c r="BT8"/>
       <c r="BU8"/>
       <c r="BV8"/>
       <c r="BW8"/>
       <c r="BX8"/>
       <c r="BY8"/>
+      <c r="BZ8"/>
     </row>
-    <row r="9" spans="1:77">
+    <row r="9" spans="1:78">
       <c r="A9" t="s">
-        <v>177</v>
+        <v>178</v>
       </c>
       <c r="B9">
+        <v>28209000.0</v>
+      </c>
+      <c r="C9">
         <v>-887000.0</v>
       </c>
-      <c r="C9">
+      <c r="D9">
         <v>-11014000.0</v>
       </c>
-      <c r="D9">
+      <c r="E9">
         <v>-7290000.0</v>
       </c>
-      <c r="E9">
+      <c r="F9">
         <v>-7203000.0</v>
       </c>
-      <c r="F9"/>
-      <c r="G9">
+      <c r="G9"/>
+      <c r="H9">
         <v>-953000.0</v>
       </c>
-      <c r="H9">
+      <c r="I9">
         <v>3998000.0</v>
       </c>
-      <c r="I9">
+      <c r="J9">
         <v>-3344000.0</v>
       </c>
-      <c r="J9">
+      <c r="K9">
         <v>-5578000.0</v>
       </c>
-      <c r="K9">
+      <c r="L9">
         <v>-489000.0</v>
       </c>
-      <c r="L9">
+      <c r="M9">
         <v>-4619000.0</v>
       </c>
-      <c r="M9">
+      <c r="N9">
         <v>-1551000.0</v>
       </c>
-      <c r="N9">
+      <c r="O9">
         <v>-2255000.0</v>
       </c>
-      <c r="O9">
+      <c r="P9">
         <v>-3596000.0</v>
       </c>
-      <c r="P9">
+      <c r="Q9">
         <v>-2378000.0</v>
       </c>
-      <c r="Q9">
+      <c r="R9">
         <v>2679000.0</v>
       </c>
-      <c r="R9">
+      <c r="S9">
         <v>-3817000.0</v>
       </c>
-      <c r="S9">
+      <c r="T9">
         <v>707000.0</v>
       </c>
-      <c r="T9">
+      <c r="U9">
         <v>-1823000.0</v>
       </c>
-      <c r="U9">
+      <c r="V9">
         <v>3000.0</v>
       </c>
-      <c r="V9">
+      <c r="W9">
         <v>-1765000.0</v>
       </c>
-      <c r="W9">
+      <c r="X9">
         <v>-2945000.0</v>
       </c>
-      <c r="X9">
+      <c r="Y9">
         <v>1835000.0</v>
       </c>
-      <c r="Y9">
+      <c r="Z9">
         <v>-5165000.0</v>
       </c>
-      <c r="Z9">
+      <c r="AA9">
         <v>863000.0</v>
       </c>
-      <c r="AA9">
+      <c r="AB9">
         <v>-199000.0</v>
       </c>
-      <c r="AB9"/>
       <c r="AC9"/>
-      <c r="AD9">
+      <c r="AD9"/>
+      <c r="AE9">
         <v>-5165000.0</v>
       </c>
-      <c r="AE9">
+      <c r="AF9">
         <v>3013000.0</v>
       </c>
-      <c r="AF9">
+      <c r="AG9">
         <v>11632000.0</v>
       </c>
-      <c r="AG9">
+      <c r="AH9">
         <v>946000.0</v>
       </c>
-      <c r="AH9">
+      <c r="AI9">
         <v>-5923000.0</v>
       </c>
-      <c r="AI9">
+      <c r="AJ9">
         <v>-1248000.0</v>
       </c>
-      <c r="AJ9">
+      <c r="AK9">
         <v>6108000.0</v>
       </c>
-      <c r="AK9">
+      <c r="AL9">
         <v>305000.0</v>
       </c>
-      <c r="AL9">
+      <c r="AM9">
         <v>-3725000.0</v>
       </c>
-      <c r="AM9">
+      <c r="AN9">
         <v>-8565000.0</v>
       </c>
-      <c r="AN9">
+      <c r="AO9">
         <v>-980000.0</v>
       </c>
-      <c r="AO9">
+      <c r="AP9">
         <v>1874000.0</v>
       </c>
-      <c r="AP9">
+      <c r="AQ9">
         <v>-6977000.0</v>
       </c>
-      <c r="AQ9">
+      <c r="AR9">
         <v>-7330000.0</v>
       </c>
-      <c r="AR9">
+      <c r="AS9">
         <v>-8447000.0</v>
       </c>
-      <c r="AS9">
+      <c r="AT9">
         <v>-4329000.0</v>
       </c>
-      <c r="AT9">
+      <c r="AU9">
         <v>-3367364.0</v>
       </c>
-      <c r="AU9">
+      <c r="AV9">
         <v>-1502297.0</v>
       </c>
-      <c r="AV9">
+      <c r="AW9">
         <v>-1533035.0</v>
       </c>
-      <c r="AW9">
+      <c r="AX9">
         <v>-2873707.0</v>
       </c>
-      <c r="AX9">
+      <c r="AY9">
         <v>-2386312.0</v>
       </c>
-      <c r="AY9">
+      <c r="AZ9">
         <v>-1944650.0</v>
       </c>
-      <c r="AZ9">
+      <c r="BA9">
         <v>-1940371.0</v>
       </c>
-      <c r="BA9">
+      <c r="BB9">
         <v>-2167942.0</v>
       </c>
-      <c r="BB9">
+      <c r="BC9">
         <v>-1483437.0</v>
       </c>
-      <c r="BC9">
+      <c r="BD9">
         <v>-2223791.0</v>
       </c>
-      <c r="BD9">
+      <c r="BE9">
         <v>-1092781.0</v>
       </c>
-      <c r="BE9">
+      <c r="BF9">
         <v>-961633.0</v>
       </c>
-      <c r="BF9">
+      <c r="BG9">
         <v>-390354.0</v>
       </c>
-      <c r="BG9">
+      <c r="BH9">
         <v>-259058.0</v>
       </c>
-      <c r="BH9">
+      <c r="BI9">
         <v>-709409.0</v>
       </c>
-      <c r="BI9">
+      <c r="BJ9">
         <v>150365.0</v>
       </c>
-      <c r="BJ9">
+      <c r="BK9">
         <v>68355.0</v>
       </c>
-      <c r="BK9">
+      <c r="BL9">
         <v>149834.0</v>
       </c>
-      <c r="BL9">
+      <c r="BM9">
         <v>-264910.0</v>
       </c>
-      <c r="BM9">
+      <c r="BN9">
         <v>-115655.0</v>
       </c>
-      <c r="BN9"/>
       <c r="BO9"/>
       <c r="BP9"/>
       <c r="BQ9"/>
       <c r="BR9"/>
       <c r="BS9"/>
-      <c r="BT9">
-[...1 lines deleted...]
-      </c>
+      <c r="BT9"/>
       <c r="BU9">
         <v>-41250000.0</v>
       </c>
-      <c r="BV9"/>
+      <c r="BV9">
+        <v>-41250000.0</v>
+      </c>
       <c r="BW9"/>
       <c r="BX9"/>
       <c r="BY9"/>
+      <c r="BZ9"/>
     </row>
-    <row r="10" spans="1:77">
+    <row r="10" spans="1:78">
       <c r="A10" t="s">
-        <v>178</v>
+        <v>179</v>
       </c>
       <c r="B10">
+        <v>-889000.0</v>
+      </c>
+      <c r="C10">
         <v>1162000.0</v>
       </c>
-      <c r="C10">
+      <c r="D10">
         <v>-1612000.0</v>
       </c>
-      <c r="D10">
+      <c r="E10">
         <v>-820000.0</v>
       </c>
-      <c r="E10">
+      <c r="F10">
         <v>-263000.0</v>
       </c>
-      <c r="F10">
+      <c r="G10">
         <v>440000.0</v>
       </c>
-      <c r="G10">
+      <c r="H10">
         <v>807000.0</v>
       </c>
-      <c r="H10">
+      <c r="I10">
         <v>-663000.0</v>
       </c>
-      <c r="I10">
+      <c r="J10">
         <v>-2941000.0</v>
       </c>
-      <c r="J10">
+      <c r="K10">
         <v>-1953000.0</v>
       </c>
-      <c r="K10">
+      <c r="L10">
         <v>-2252000.0</v>
       </c>
-      <c r="L10">
+      <c r="M10">
         <v>-2159000.0</v>
       </c>
-      <c r="M10">
+      <c r="N10">
         <v>-1474000.0</v>
       </c>
-      <c r="N10">
+      <c r="O10">
         <v>792000.0</v>
       </c>
-      <c r="O10">
+      <c r="P10">
         <v>-593000.0</v>
       </c>
-      <c r="P10">
+      <c r="Q10">
         <v>-212000.0</v>
       </c>
-      <c r="Q10">
+      <c r="R10">
         <v>-1781000.0</v>
       </c>
-      <c r="R10">
+      <c r="S10">
         <v>-193000.0</v>
       </c>
-      <c r="S10">
+      <c r="T10">
         <v>-1059000.0</v>
       </c>
-      <c r="T10">
+      <c r="U10">
         <v>1445000.0</v>
       </c>
-      <c r="U10">
+      <c r="V10">
         <v>-1221000.0</v>
       </c>
-      <c r="V10">
+      <c r="W10">
         <v>491000.0</v>
       </c>
-      <c r="W10">
+      <c r="X10">
         <v>-459000.0</v>
       </c>
-      <c r="X10">
+      <c r="Y10">
         <v>-1317000.0</v>
       </c>
-      <c r="Y10">
+      <c r="Z10">
         <v>-10257000.0</v>
       </c>
-      <c r="Z10">
+      <c r="AA10">
         <v>-1927000.0</v>
       </c>
-      <c r="AA10">
+      <c r="AB10">
         <v>2918000.0</v>
       </c>
-      <c r="AB10">
+      <c r="AC10">
         <v>1476000.0</v>
       </c>
-      <c r="AC10">
+      <c r="AD10">
         <v>-442000.0</v>
       </c>
-      <c r="AD10">
+      <c r="AE10">
         <v>-10257000.0</v>
       </c>
-      <c r="AE10">
+      <c r="AF10">
         <v>-2680000.0</v>
       </c>
-      <c r="AF10">
+      <c r="AG10">
         <v>-1755000.0</v>
       </c>
-      <c r="AG10">
+      <c r="AH10">
         <v>-157000.0</v>
       </c>
-      <c r="AH10">
+      <c r="AI10">
         <v>-991000.0</v>
       </c>
-      <c r="AI10">
+      <c r="AJ10">
         <v>1110000.0</v>
       </c>
-      <c r="AJ10">
+      <c r="AK10">
         <v>939000.0</v>
       </c>
-      <c r="AK10">
+      <c r="AL10">
         <v>1689000.0</v>
       </c>
-      <c r="AL10">
+      <c r="AM10">
         <v>762000.0</v>
       </c>
-      <c r="AM10">
+      <c r="AN10">
         <v>-1354000.0</v>
       </c>
-      <c r="AN10">
+      <c r="AO10">
         <v>-1981000.0</v>
       </c>
-      <c r="AO10">
+      <c r="AP10">
         <v>-264000.0</v>
       </c>
-      <c r="AP10">
+      <c r="AQ10">
         <v>-1807000.0</v>
       </c>
-      <c r="AQ10">
+      <c r="AR10">
         <v>-1793000.0</v>
       </c>
-      <c r="AR10">
+      <c r="AS10">
         <v>388000.0</v>
       </c>
-      <c r="AS10">
+      <c r="AT10">
         <v>885000.0</v>
       </c>
-      <c r="AT10">
+      <c r="AU10">
         <v>-394086.0</v>
       </c>
-      <c r="AU10">
+      <c r="AV10">
         <v>-509399.0</v>
       </c>
-      <c r="AV10">
+      <c r="AW10">
         <v>-590197.0</v>
       </c>
-      <c r="AW10">
+      <c r="AX10">
         <v>241682.0</v>
       </c>
-      <c r="AX10">
+      <c r="AY10">
         <v>652286.0</v>
       </c>
-      <c r="AY10">
+      <c r="AZ10">
         <v>-312778.0</v>
       </c>
-      <c r="AZ10">
+      <c r="BA10">
         <v>-263945.0</v>
       </c>
-      <c r="BA10">
+      <c r="BB10">
         <v>-933555.0</v>
       </c>
-      <c r="BB10">
+      <c r="BC10">
         <v>-1220449.0</v>
       </c>
-      <c r="BC10">
+      <c r="BD10">
         <v>-840396.0</v>
       </c>
-      <c r="BD10">
+      <c r="BE10">
         <v>-166423.0</v>
       </c>
-      <c r="BE10">
+      <c r="BF10">
         <v>-82914.0</v>
       </c>
-      <c r="BF10">
+      <c r="BG10">
         <v>-103463.0</v>
       </c>
-      <c r="BG10">
+      <c r="BH10">
         <v>-47222.0</v>
       </c>
-      <c r="BH10">
+      <c r="BI10">
         <v>8726.0</v>
       </c>
-      <c r="BI10">
+      <c r="BJ10">
         <v>-111983.0</v>
       </c>
-      <c r="BJ10">
+      <c r="BK10">
         <v>6267.0</v>
       </c>
-      <c r="BK10">
+      <c r="BL10">
         <v>-22493.0</v>
       </c>
-      <c r="BL10">
+      <c r="BM10">
         <v>-27052.0</v>
       </c>
-      <c r="BM10">
+      <c r="BN10">
         <v>-37356.0</v>
       </c>
-      <c r="BN10">
+      <c r="BO10">
         <v>-30920000.0</v>
       </c>
-      <c r="BO10"/>
       <c r="BP10"/>
       <c r="BQ10"/>
       <c r="BR10"/>
       <c r="BS10"/>
       <c r="BT10"/>
       <c r="BU10"/>
       <c r="BV10"/>
       <c r="BW10"/>
       <c r="BX10"/>
       <c r="BY10"/>
+      <c r="BZ10"/>
     </row>
-    <row r="11" spans="1:77">
+    <row r="11" spans="1:78">
       <c r="A11" t="s">
-        <v>179</v>
+        <v>180</v>
       </c>
       <c r="B11"/>
       <c r="C11"/>
       <c r="D11"/>
       <c r="E11"/>
       <c r="F11"/>
       <c r="G11"/>
       <c r="H11"/>
       <c r="I11"/>
       <c r="J11"/>
       <c r="K11"/>
-      <c r="L11">
+      <c r="L11"/>
+      <c r="M11">
         <v>2727000.0</v>
       </c>
-      <c r="M11">
+      <c r="N11">
         <v>-2558000.0</v>
       </c>
-      <c r="N11">
+      <c r="O11">
         <v>-37000.0</v>
       </c>
-      <c r="O11">
+      <c r="P11">
         <v>9851000.0</v>
       </c>
-      <c r="P11">
+      <c r="Q11">
         <v>215000.0</v>
       </c>
-      <c r="Q11">
+      <c r="R11">
         <v>-5852000.0</v>
       </c>
-      <c r="R11">
+      <c r="S11">
         <v>502000.0</v>
       </c>
-      <c r="S11">
+      <c r="T11">
         <v>-6964000.0</v>
       </c>
-      <c r="T11">
+      <c r="U11">
         <v>3730000.0</v>
       </c>
-      <c r="U11">
+      <c r="V11">
         <v>-1597000.0</v>
       </c>
-      <c r="V11">
+      <c r="W11">
         <v>-162000.0</v>
       </c>
-      <c r="W11">
+      <c r="X11">
         <v>4146000.0</v>
       </c>
-      <c r="X11">
+      <c r="Y11">
         <v>-8392000.0</v>
       </c>
-      <c r="Y11">
+      <c r="Z11">
         <v>-1090000.0</v>
       </c>
-      <c r="Z11">
+      <c r="AA11">
         <v>-7272000.0</v>
       </c>
-      <c r="AA11">
+      <c r="AB11">
         <v>-6756000.0</v>
       </c>
-      <c r="AB11">
+      <c r="AC11">
         <v>6026000.0</v>
       </c>
-      <c r="AC11">
+      <c r="AD11">
         <v>-943000.0</v>
       </c>
-      <c r="AD11"/>
       <c r="AE11"/>
       <c r="AF11"/>
       <c r="AG11"/>
       <c r="AH11"/>
-      <c r="AI11">
+      <c r="AI11"/>
+      <c r="AJ11">
         <v>3859000.0</v>
       </c>
-      <c r="AJ11">
+      <c r="AK11">
         <v>-9973000.0</v>
       </c>
-      <c r="AK11">
+      <c r="AL11">
         <v>132000.0</v>
       </c>
-      <c r="AL11">
+      <c r="AM11">
         <v>8572000.0</v>
       </c>
-      <c r="AM11">
+      <c r="AN11">
         <v>2553000.0</v>
       </c>
-      <c r="AN11">
+      <c r="AO11">
         <v>1294000.0</v>
       </c>
-      <c r="AO11">
+      <c r="AP11">
         <v>-3229000.0</v>
       </c>
-      <c r="AP11">
+      <c r="AQ11">
         <v>513000.0</v>
       </c>
-      <c r="AQ11">
+      <c r="AR11">
         <v>1557000.0</v>
       </c>
-      <c r="AR11">
+      <c r="AS11">
         <v>18000.0</v>
       </c>
-      <c r="AS11">
+      <c r="AT11">
         <v>2677000.0</v>
       </c>
-      <c r="AT11">
+      <c r="AU11">
         <v>1852188.0</v>
       </c>
-      <c r="AU11">
+      <c r="AV11">
         <v>1345525.0</v>
       </c>
-      <c r="AV11">
+      <c r="AW11">
         <v>-287817.0</v>
       </c>
-      <c r="AW11">
+      <c r="AX11">
         <v>193104.0</v>
       </c>
-      <c r="AX11">
+      <c r="AY11">
         <v>26801.0</v>
       </c>
-      <c r="AY11">
+      <c r="AZ11">
         <v>788250.0</v>
       </c>
-      <c r="AZ11">
+      <c r="BA11">
         <v>687121.0</v>
       </c>
-      <c r="BA11">
+      <c r="BB11">
         <v>-11154.0</v>
       </c>
-      <c r="BB11">
+      <c r="BC11">
         <v>1496566.0</v>
       </c>
-      <c r="BC11">
+      <c r="BD11">
         <v>1856882.0</v>
       </c>
-      <c r="BD11">
+      <c r="BE11">
         <v>94086.0</v>
       </c>
-      <c r="BE11">
+      <c r="BF11">
         <v>-192737.0</v>
       </c>
-      <c r="BF11">
+      <c r="BG11">
         <v>1364000.0</v>
       </c>
-      <c r="BG11">
+      <c r="BH11">
         <v>898000.0</v>
       </c>
-      <c r="BH11">
+      <c r="BI11">
         <v>612000.0</v>
       </c>
-      <c r="BI11">
+      <c r="BJ11">
         <v>657000.0</v>
       </c>
-      <c r="BJ11"/>
       <c r="BK11"/>
       <c r="BL11"/>
       <c r="BM11"/>
       <c r="BN11"/>
       <c r="BO11"/>
       <c r="BP11"/>
       <c r="BQ11"/>
       <c r="BR11"/>
       <c r="BS11"/>
       <c r="BT11"/>
       <c r="BU11"/>
       <c r="BV11"/>
       <c r="BW11"/>
       <c r="BX11"/>
       <c r="BY11"/>
+      <c r="BZ11"/>
     </row>
-    <row r="12" spans="1:77">
+    <row r="12" spans="1:78">
       <c r="A12" t="s">
-        <v>180</v>
+        <v>181</v>
       </c>
       <c r="B12"/>
       <c r="C12"/>
       <c r="D12"/>
       <c r="E12"/>
       <c r="F12"/>
       <c r="G12"/>
       <c r="H12"/>
       <c r="I12"/>
       <c r="J12"/>
       <c r="K12"/>
-      <c r="L12">
+      <c r="L12"/>
+      <c r="M12">
         <v>4944000.0</v>
       </c>
-      <c r="M12">
+      <c r="N12">
         <v>4285000.0</v>
       </c>
-      <c r="N12">
+      <c r="O12">
         <v>2291000.0</v>
       </c>
-      <c r="O12">
+      <c r="P12">
         <v>2796000.0</v>
       </c>
-      <c r="P12">
+      <c r="Q12">
         <v>6819000.0</v>
       </c>
-      <c r="Q12">
+      <c r="R12">
         <v>3983000.0</v>
       </c>
-      <c r="R12">
+      <c r="S12">
         <v>4067000.0</v>
       </c>
-      <c r="S12">
+      <c r="T12">
         <v>3106000.0</v>
       </c>
-      <c r="T12">
+      <c r="U12">
         <v>4531000.0</v>
       </c>
-      <c r="U12">
+      <c r="V12">
         <v>1166000.0</v>
       </c>
-      <c r="V12">
+      <c r="W12">
         <v>4496000.0</v>
       </c>
-      <c r="W12">
+      <c r="X12">
         <v>10040000.0</v>
       </c>
-      <c r="X12">
+      <c r="Y12">
         <v>8120000.0</v>
       </c>
-      <c r="Y12">
+      <c r="Z12">
         <v>-837000.0</v>
       </c>
-      <c r="Z12">
+      <c r="AA12">
         <v>3091000.0</v>
       </c>
-      <c r="AA12">
+      <c r="AB12">
         <v>4754000.0</v>
       </c>
-      <c r="AB12">
+      <c r="AC12">
         <v>7301000.0</v>
       </c>
-      <c r="AC12">
+      <c r="AD12">
         <v>-3228000.0</v>
       </c>
-      <c r="AD12"/>
       <c r="AE12"/>
       <c r="AF12"/>
       <c r="AG12"/>
       <c r="AH12"/>
-      <c r="AI12">
+      <c r="AI12"/>
+      <c r="AJ12">
         <v>-5569000.0</v>
       </c>
-      <c r="AJ12">
+      <c r="AK12">
         <v>7836000.0</v>
       </c>
-      <c r="AK12">
+      <c r="AL12">
         <v>3567000.0</v>
       </c>
-      <c r="AL12">
+      <c r="AM12">
         <v>4937000.0</v>
       </c>
-      <c r="AM12">
+      <c r="AN12">
         <v>5544000.0</v>
       </c>
-      <c r="AN12">
+      <c r="AO12">
         <v>5850000.0</v>
       </c>
-      <c r="AO12">
+      <c r="AP12">
         <v>-291000.0</v>
       </c>
-      <c r="AP12">
+      <c r="AQ12">
         <v>-712000.0</v>
       </c>
-      <c r="AQ12">
+      <c r="AR12">
         <v>7714000.0</v>
       </c>
-      <c r="AR12">
+      <c r="AS12">
         <v>5194000.0</v>
       </c>
-      <c r="AS12">
+      <c r="AT12">
         <v>1130000.0</v>
       </c>
-      <c r="AT12">
+      <c r="AU12">
         <v>5367888.0</v>
       </c>
-      <c r="AU12">
+      <c r="AV12">
         <v>6315806.0</v>
       </c>
-      <c r="AV12">
+      <c r="AW12">
         <v>3507158.0</v>
       </c>
-      <c r="AW12">
+      <c r="AX12">
         <v>2197148.0</v>
       </c>
-      <c r="AX12">
+      <c r="AY12">
         <v>2882602.0</v>
       </c>
-      <c r="AY12">
+      <c r="AZ12">
         <v>3253437.0</v>
       </c>
-      <c r="AZ12">
+      <c r="BA12">
         <v>958387.0</v>
       </c>
-      <c r="BA12">
+      <c r="BB12">
         <v>1750324.0</v>
       </c>
-      <c r="BB12">
+      <c r="BC12">
         <v>643053.0</v>
       </c>
-      <c r="BC12">
+      <c r="BD12">
         <v>554136.0</v>
       </c>
-      <c r="BD12">
+      <c r="BE12">
         <v>478442.0</v>
       </c>
-      <c r="BE12">
+      <c r="BF12">
         <v>400049.0</v>
       </c>
-      <c r="BF12"/>
       <c r="BG12"/>
       <c r="BH12"/>
       <c r="BI12"/>
       <c r="BJ12"/>
       <c r="BK12"/>
       <c r="BL12"/>
       <c r="BM12"/>
       <c r="BN12"/>
       <c r="BO12"/>
       <c r="BP12"/>
       <c r="BQ12"/>
       <c r="BR12"/>
       <c r="BS12"/>
       <c r="BT12"/>
       <c r="BU12"/>
       <c r="BV12"/>
       <c r="BW12"/>
       <c r="BX12"/>
       <c r="BY12"/>
+      <c r="BZ12"/>
     </row>
-    <row r="13" spans="1:77">
+    <row r="13" spans="1:78">
       <c r="A13" t="s">
-        <v>181</v>
+        <v>182</v>
       </c>
       <c r="B13"/>
       <c r="C13"/>
       <c r="D13"/>
       <c r="E13"/>
       <c r="F13"/>
       <c r="G13"/>
       <c r="H13"/>
       <c r="I13"/>
       <c r="J13"/>
       <c r="K13"/>
       <c r="L13"/>
-      <c r="M13">
+      <c r="M13"/>
+      <c r="N13">
         <v>-683000.0</v>
       </c>
-      <c r="N13">
+      <c r="O13">
         <v>-7081000.0</v>
       </c>
-      <c r="O13">
+      <c r="P13">
         <v>8609000.0</v>
       </c>
-      <c r="P13">
+      <c r="Q13">
         <v>2290000.0</v>
       </c>
-      <c r="Q13">
+      <c r="R13">
         <v>-6595000.0</v>
       </c>
-      <c r="R13">
+      <c r="S13">
         <v>-7089000.0</v>
       </c>
-      <c r="S13">
+      <c r="T13">
         <v>-2171000.0</v>
       </c>
-      <c r="T13">
+      <c r="U13">
         <v>-6089000.0</v>
       </c>
-      <c r="U13">
+      <c r="V13">
         <v>-1746000.0</v>
       </c>
-      <c r="V13">
+      <c r="W13">
         <v>154000.0</v>
       </c>
-      <c r="W13">
+      <c r="X13">
         <v>6956000.0</v>
       </c>
-      <c r="X13">
+      <c r="Y13">
         <v>-4516000.0</v>
       </c>
-      <c r="Y13">
+      <c r="Z13">
         <v>-4080000.0</v>
       </c>
-      <c r="Z13">
+      <c r="AA13">
         <v>-13348000.0</v>
       </c>
-      <c r="AA13">
+      <c r="AB13">
         <v>-4853000.0</v>
       </c>
-      <c r="AB13"/>
       <c r="AC13"/>
       <c r="AD13"/>
       <c r="AE13"/>
       <c r="AF13"/>
       <c r="AG13"/>
       <c r="AH13"/>
-      <c r="AI13">
+      <c r="AI13"/>
+      <c r="AJ13">
         <v>1848000.0</v>
       </c>
-      <c r="AJ13">
+      <c r="AK13">
         <v>29000.0</v>
       </c>
-      <c r="AK13">
+      <c r="AL13">
         <v>-3220000.0</v>
       </c>
-      <c r="AL13">
+      <c r="AM13">
         <v>3417000.0</v>
       </c>
-      <c r="AM13">
+      <c r="AN13">
         <v>-497000.0</v>
       </c>
-      <c r="AN13">
+      <c r="AO13">
         <v>-188000.0</v>
       </c>
-      <c r="AO13"/>
-      <c r="AP13">
+      <c r="AP13"/>
+      <c r="AQ13">
         <v>3565000.0</v>
       </c>
-      <c r="AQ13"/>
       <c r="AR13"/>
       <c r="AS13"/>
-      <c r="AT13">
+      <c r="AT13"/>
+      <c r="AU13">
         <v>7096000.0</v>
       </c>
-      <c r="AU13"/>
       <c r="AV13"/>
       <c r="AW13"/>
-      <c r="AX13">
+      <c r="AX13"/>
+      <c r="AY13">
         <v>2482000.0</v>
       </c>
-      <c r="AY13"/>
       <c r="AZ13"/>
       <c r="BA13"/>
       <c r="BB13"/>
       <c r="BC13"/>
       <c r="BD13"/>
       <c r="BE13"/>
       <c r="BF13"/>
       <c r="BG13"/>
       <c r="BH13"/>
       <c r="BI13"/>
       <c r="BJ13"/>
       <c r="BK13"/>
       <c r="BL13"/>
       <c r="BM13"/>
       <c r="BN13"/>
       <c r="BO13"/>
       <c r="BP13"/>
       <c r="BQ13"/>
       <c r="BR13"/>
       <c r="BS13"/>
       <c r="BT13"/>
       <c r="BU13"/>
       <c r="BV13"/>
       <c r="BW13"/>
       <c r="BX13"/>
       <c r="BY13"/>
+      <c r="BZ13"/>
     </row>
-    <row r="14" spans="1:77">
+    <row r="14" spans="1:78">
       <c r="A14" t="s">
-        <v>182</v>
+        <v>183</v>
       </c>
       <c r="B14">
+        <v>1617000.0</v>
+      </c>
+      <c r="C14">
         <v>6423000.0</v>
       </c>
-      <c r="C14">
+      <c r="D14">
         <v>5290000.0</v>
       </c>
-      <c r="D14">
+      <c r="E14">
         <v>3168000.0</v>
       </c>
-      <c r="E14">
+      <c r="F14">
         <v>3203000.0</v>
       </c>
-      <c r="F14">
+      <c r="G14">
         <v>2990000.0</v>
       </c>
-      <c r="G14">
+      <c r="H14">
         <v>1155000.0</v>
       </c>
-      <c r="H14">
+      <c r="I14">
         <v>1149000.0</v>
       </c>
-      <c r="I14">
+      <c r="J14">
         <v>747000.0</v>
       </c>
-      <c r="J14">
+      <c r="K14">
         <v>803000.0</v>
       </c>
-      <c r="K14">
+      <c r="L14">
         <v>843000.0</v>
       </c>
-      <c r="L14">
+      <c r="M14">
         <v>877000.0</v>
       </c>
-      <c r="M14">
+      <c r="N14">
         <v>904000.0</v>
       </c>
-      <c r="N14">
+      <c r="O14">
         <v>978000.0</v>
       </c>
-      <c r="O14">
+      <c r="P14">
         <v>1327000.0</v>
       </c>
-      <c r="P14">
+      <c r="Q14">
         <v>1031000.0</v>
       </c>
-      <c r="Q14">
+      <c r="R14">
         <v>1032000.0</v>
       </c>
-      <c r="R14">
+      <c r="S14">
         <v>1146000.0</v>
       </c>
-      <c r="S14">
+      <c r="T14">
         <v>1116000.0</v>
       </c>
-      <c r="T14">
+      <c r="U14">
         <v>1521000.0</v>
       </c>
-      <c r="U14">
+      <c r="V14">
         <v>1400000.0</v>
       </c>
-      <c r="V14">
+      <c r="W14">
         <v>1824000.0</v>
       </c>
-      <c r="W14">
+      <c r="X14">
         <v>1842000.0</v>
       </c>
-      <c r="X14">
+      <c r="Y14">
         <v>1693000.0</v>
       </c>
-      <c r="Y14">
+      <c r="Z14">
         <v>2567000.0</v>
       </c>
-      <c r="Z14">
+      <c r="AA14">
         <v>2224000.0</v>
       </c>
-      <c r="AA14">
+      <c r="AB14">
         <v>1910000.0</v>
       </c>
-      <c r="AB14">
+      <c r="AC14">
         <v>1912000.0</v>
       </c>
-      <c r="AC14">
+      <c r="AD14">
         <v>1928000.0</v>
       </c>
-      <c r="AD14">
+      <c r="AE14">
         <v>2567000.0</v>
       </c>
-      <c r="AE14">
+      <c r="AF14">
         <v>1675000.0</v>
       </c>
-      <c r="AF14">
+      <c r="AG14">
         <v>1544000.0</v>
       </c>
-      <c r="AG14">
+      <c r="AH14">
         <v>1473000.0</v>
       </c>
-      <c r="AH14">
+      <c r="AI14">
         <v>1240000.0</v>
       </c>
-      <c r="AI14">
+      <c r="AJ14">
         <v>1431000.0</v>
       </c>
-      <c r="AJ14">
+      <c r="AK14">
         <v>1622000.0</v>
       </c>
-      <c r="AK14">
+      <c r="AL14">
         <v>1472000.0</v>
       </c>
-      <c r="AL14">
+      <c r="AM14">
         <v>1177000.0</v>
       </c>
-      <c r="AM14">
+      <c r="AN14">
         <v>1469000.0</v>
       </c>
-      <c r="AN14">
+      <c r="AO14">
         <v>1268000.0</v>
       </c>
-      <c r="AO14">
+      <c r="AP14">
         <v>1544000.0</v>
       </c>
-      <c r="AP14">
+      <c r="AQ14">
         <v>786000.0</v>
       </c>
-      <c r="AQ14">
+      <c r="AR14">
         <v>704000.0</v>
       </c>
-      <c r="AR14">
+      <c r="AS14">
         <v>655000.0</v>
       </c>
-      <c r="AS14">
+      <c r="AT14">
         <v>587000.0</v>
       </c>
-      <c r="AT14">
+      <c r="AU14">
         <v>565474.0</v>
       </c>
-      <c r="AU14">
+      <c r="AV14">
         <v>545255.0</v>
       </c>
-      <c r="AV14">
+      <c r="AW14">
         <v>519809.0</v>
       </c>
-      <c r="AW14">
+      <c r="AX14">
         <v>494462.0</v>
       </c>
-      <c r="AX14">
+      <c r="AY14">
         <v>487243.0</v>
       </c>
-      <c r="AY14">
+      <c r="AZ14">
         <v>435806.0</v>
       </c>
-      <c r="AZ14">
+      <c r="BA14">
         <v>406821.0</v>
       </c>
-      <c r="BA14">
+      <c r="BB14">
         <v>361347.0</v>
       </c>
-      <c r="BB14">
+      <c r="BC14">
         <v>373537.0</v>
       </c>
-      <c r="BC14">
+      <c r="BD14">
         <v>572626.0</v>
       </c>
-      <c r="BD14">
+      <c r="BE14">
         <v>455080.0</v>
       </c>
-      <c r="BE14">
+      <c r="BF14">
         <v>444365.0</v>
       </c>
-      <c r="BF14">
+      <c r="BG14">
         <v>449628.0</v>
       </c>
-      <c r="BG14">
+      <c r="BH14">
         <v>432966.0</v>
       </c>
-      <c r="BH14">
+      <c r="BI14">
         <v>449659.0</v>
       </c>
-      <c r="BI14">
+      <c r="BJ14">
         <v>450157.0</v>
       </c>
-      <c r="BJ14">
+      <c r="BK14">
         <v>273648.0</v>
       </c>
-      <c r="BK14">
+      <c r="BL14">
         <v>281313.0</v>
       </c>
-      <c r="BL14">
+      <c r="BM14">
         <v>279255.0</v>
       </c>
-      <c r="BM14">
+      <c r="BN14">
         <v>277975.0</v>
       </c>
-      <c r="BN14"/>
-      <c r="BO14">
+      <c r="BO14"/>
+      <c r="BP14">
         <v>277601.0</v>
       </c>
-      <c r="BP14">
+      <c r="BQ14">
         <v>282820.0</v>
       </c>
-      <c r="BQ14">
+      <c r="BR14">
         <v>278524.0</v>
       </c>
-      <c r="BR14">
+      <c r="BS14">
         <v>276171.0</v>
       </c>
-      <c r="BS14">
+      <c r="BT14">
         <v>273140.0</v>
       </c>
-      <c r="BT14">
+      <c r="BU14">
         <v>263994.0</v>
       </c>
-      <c r="BU14">
+      <c r="BV14">
         <v>191348000.0</v>
       </c>
-      <c r="BV14"/>
       <c r="BW14"/>
       <c r="BX14"/>
       <c r="BY14"/>
+      <c r="BZ14"/>
     </row>
-    <row r="15" spans="1:77">
+    <row r="15" spans="1:78">
       <c r="A15" t="s">
-        <v>183</v>
+        <v>184</v>
       </c>
       <c r="B15"/>
       <c r="C15"/>
       <c r="D15"/>
       <c r="E15"/>
       <c r="F15"/>
       <c r="G15"/>
       <c r="H15"/>
       <c r="I15"/>
-      <c r="J15">
+      <c r="J15"/>
+      <c r="K15">
         <v>591000.0</v>
       </c>
-      <c r="K15"/>
       <c r="L15"/>
       <c r="M15"/>
       <c r="N15"/>
       <c r="O15"/>
       <c r="P15"/>
       <c r="Q15"/>
       <c r="R15"/>
       <c r="S15"/>
       <c r="T15"/>
       <c r="U15"/>
-      <c r="V15">
+      <c r="V15"/>
+      <c r="W15">
         <v>14648000.0</v>
       </c>
-      <c r="W15"/>
       <c r="X15"/>
       <c r="Y15"/>
-      <c r="Z15">
+      <c r="Z15"/>
+      <c r="AA15">
         <v>3269000.0</v>
       </c>
-      <c r="AA15"/>
       <c r="AB15"/>
       <c r="AC15"/>
       <c r="AD15"/>
       <c r="AE15"/>
       <c r="AF15"/>
       <c r="AG15"/>
       <c r="AH15"/>
-      <c r="AI15">
-[...1 lines deleted...]
-      </c>
+      <c r="AI15"/>
       <c r="AJ15">
         <v>0.0</v>
       </c>
       <c r="AK15">
         <v>0.0</v>
       </c>
       <c r="AL15">
+        <v>0.0</v>
+      </c>
+      <c r="AM15">
         <v>2548000.0</v>
       </c>
-      <c r="AM15">
-[...1 lines deleted...]
-      </c>
       <c r="AN15">
         <v>0.0</v>
       </c>
       <c r="AO15">
         <v>0.0</v>
       </c>
       <c r="AP15">
+        <v>0.0</v>
+      </c>
+      <c r="AQ15">
         <v>3389000.0</v>
       </c>
-      <c r="AQ15">
-[...1 lines deleted...]
-      </c>
       <c r="AR15">
         <v>0.0</v>
       </c>
       <c r="AS15">
         <v>0.0</v>
       </c>
       <c r="AT15">
+        <v>0.0</v>
+      </c>
+      <c r="AU15">
         <v>1224237.0</v>
       </c>
-      <c r="AU15">
-[...1 lines deleted...]
-      </c>
       <c r="AV15">
         <v>0.0</v>
       </c>
       <c r="AW15">
         <v>0.0</v>
       </c>
       <c r="AX15">
         <v>0.0</v>
       </c>
       <c r="AY15">
         <v>0.0</v>
       </c>
       <c r="AZ15">
         <v>0.0</v>
       </c>
       <c r="BA15">
         <v>0.0</v>
       </c>
       <c r="BB15">
         <v>0.0</v>
       </c>
       <c r="BC15">
         <v>0.0</v>
       </c>
       <c r="BD15">
         <v>0.0</v>
       </c>
       <c r="BE15">
         <v>0.0</v>
       </c>
       <c r="BF15">
         <v>0.0</v>
       </c>
       <c r="BG15">
         <v>0.0</v>
       </c>
       <c r="BH15">
         <v>0.0</v>
       </c>
-      <c r="BI15"/>
+      <c r="BI15">
+        <v>0.0</v>
+      </c>
       <c r="BJ15"/>
       <c r="BK15"/>
       <c r="BL15"/>
       <c r="BM15"/>
       <c r="BN15"/>
       <c r="BO15"/>
       <c r="BP15"/>
       <c r="BQ15"/>
       <c r="BR15"/>
       <c r="BS15"/>
       <c r="BT15"/>
       <c r="BU15"/>
       <c r="BV15"/>
       <c r="BW15"/>
       <c r="BX15"/>
       <c r="BY15"/>
+      <c r="BZ15"/>
     </row>
-    <row r="16" spans="1:77">
+    <row r="16" spans="1:78">
       <c r="A16" t="s">
-        <v>184</v>
+        <v>185</v>
       </c>
       <c r="B16">
+        <v>159773000.0</v>
+      </c>
+      <c r="C16">
         <v>166121000.0</v>
       </c>
-      <c r="C16">
+      <c r="D16">
         <v>142083000.0</v>
       </c>
-      <c r="D16">
+      <c r="E16">
         <v>118869000.0</v>
       </c>
-      <c r="E16">
+      <c r="F16">
         <v>106431000.0</v>
       </c>
-      <c r="F16">
+      <c r="G16">
         <v>104416000.0</v>
       </c>
-      <c r="G16">
+      <c r="H16">
         <v>88801000.0</v>
       </c>
-      <c r="H16">
+      <c r="I16">
         <v>69037000.0</v>
       </c>
-      <c r="I16">
+      <c r="J16">
         <v>48487000.0</v>
       </c>
-      <c r="J16">
+      <c r="K16">
         <v>82000000.0</v>
       </c>
-      <c r="K16">
+      <c r="L16">
         <v>81164000.0</v>
       </c>
-      <c r="L16">
+      <c r="M16">
         <v>68652000.0</v>
       </c>
-      <c r="M16">
+      <c r="N16">
         <v>61221000.0</v>
       </c>
-      <c r="N16">
+      <c r="O16">
         <v>65950000.0</v>
       </c>
-      <c r="O16">
+      <c r="P16">
         <v>73217000.0</v>
       </c>
-      <c r="P16">
+      <c r="Q16">
         <v>72502000.0</v>
       </c>
-      <c r="Q16">
+      <c r="R16">
         <v>75676000.0</v>
       </c>
-      <c r="R16">
+      <c r="S16">
         <v>87083000.0</v>
       </c>
-      <c r="S16">
+      <c r="T16">
         <v>90607000.0</v>
       </c>
-      <c r="T16">
+      <c r="U16">
         <v>85007000.0</v>
       </c>
-      <c r="U16">
+      <c r="V16">
         <v>84746000.0</v>
       </c>
-      <c r="V16">
+      <c r="W16">
         <v>95812000.0</v>
       </c>
-      <c r="W16">
+      <c r="X16">
         <v>109595000.0</v>
       </c>
-      <c r="X16">
+      <c r="Y16">
         <v>48189000.0</v>
       </c>
-      <c r="Y16">
+      <c r="Z16">
         <v>45100000.0</v>
       </c>
-      <c r="Z16">
+      <c r="AA16">
         <v>45118000.0</v>
       </c>
-      <c r="AA16">
+      <c r="AB16">
         <v>94122000.0</v>
       </c>
-      <c r="AB16">
+      <c r="AC16">
         <v>96929000.0</v>
       </c>
-      <c r="AC16">
+      <c r="AD16">
         <v>10739000.0</v>
       </c>
-      <c r="AD16">
+      <c r="AE16">
         <v>45100000.0</v>
       </c>
-      <c r="AE16">
+      <c r="AF16">
         <v>45055000.0</v>
       </c>
-      <c r="AF16">
+      <c r="AG16">
         <v>44335000.0</v>
       </c>
-      <c r="AG16">
+      <c r="AH16">
         <v>26454000.0</v>
       </c>
-      <c r="AH16">
+      <c r="AI16">
         <v>27476000.0</v>
       </c>
-      <c r="AI16">
+      <c r="AJ16">
         <v>36522000.0</v>
       </c>
-      <c r="AJ16">
+      <c r="AK16">
         <v>47533000.0</v>
       </c>
-      <c r="AK16">
+      <c r="AL16">
         <v>30924000.0</v>
       </c>
-      <c r="AL16">
+      <c r="AM16">
         <v>34391000.0</v>
       </c>
-      <c r="AM16">
+      <c r="AN16">
         <v>18338000.0</v>
       </c>
-      <c r="AN16">
+      <c r="AO16">
         <v>23803000.0</v>
       </c>
-      <c r="AO16">
+      <c r="AP16">
         <v>15117000.0</v>
       </c>
-      <c r="AP16">
+      <c r="AQ16">
         <v>28486000.0</v>
       </c>
-      <c r="AQ16">
+      <c r="AR16">
         <v>41073000.0</v>
       </c>
-      <c r="AR16">
+      <c r="AS16">
         <v>38601000.0</v>
       </c>
-      <c r="AS16">
+      <c r="AT16">
         <v>38696000.0</v>
       </c>
-      <c r="AT16">
+      <c r="AU16">
         <v>46582000.0</v>
       </c>
-      <c r="AU16">
+      <c r="AV16">
         <v>47253003.0</v>
       </c>
-      <c r="AV16">
+      <c r="AW16">
         <v>39245237.0</v>
       </c>
-      <c r="AW16">
+      <c r="AX16">
         <v>43019559.0</v>
       </c>
-      <c r="AX16">
+      <c r="AY16">
         <v>44077751.0</v>
       </c>
-      <c r="AY16">
+      <c r="AZ16">
         <v>6061756.0</v>
       </c>
-      <c r="AZ16">
+      <c r="BA16">
         <v>4193583.0</v>
       </c>
-      <c r="BA16">
+      <c r="BB16">
         <v>5725107.0</v>
       </c>
-      <c r="BB16">
+      <c r="BC16">
         <v>6754485.0</v>
       </c>
-      <c r="BC16">
+      <c r="BD16">
         <v>7621226.0</v>
       </c>
-      <c r="BD16">
+      <c r="BE16">
         <v>2654694.0</v>
       </c>
-      <c r="BE16">
+      <c r="BF16">
         <v>3021266.0</v>
       </c>
-      <c r="BF16">
+      <c r="BG16">
         <v>4112326.0</v>
       </c>
-      <c r="BG16">
+      <c r="BH16">
         <v>637192.0</v>
       </c>
-      <c r="BH16">
+      <c r="BI16">
         <v>1614350.0</v>
       </c>
-      <c r="BI16">
+      <c r="BJ16">
         <v>1020533.0</v>
       </c>
-      <c r="BJ16">
+      <c r="BK16">
         <v>1340922.0</v>
       </c>
-      <c r="BK16">
+      <c r="BL16">
         <v>428493.0</v>
       </c>
-      <c r="BL16">
+      <c r="BM16">
         <v>2728205.0</v>
       </c>
-      <c r="BM16">
+      <c r="BN16">
         <v>1627505.0</v>
       </c>
-      <c r="BN16">
+      <c r="BO16">
         <v>3480000.0</v>
       </c>
-      <c r="BO16">
+      <c r="BP16">
         <v>5785.0</v>
       </c>
-      <c r="BP16">
+      <c r="BQ16">
         <v>1620900.0</v>
       </c>
-      <c r="BQ16">
+      <c r="BR16">
         <v>34828.0</v>
       </c>
-      <c r="BR16">
+      <c r="BS16">
         <v>864768.0</v>
       </c>
-      <c r="BS16">
+      <c r="BT16">
         <v>2347237.0</v>
       </c>
-      <c r="BT16">
+      <c r="BU16">
         <v>3875106.0</v>
       </c>
-      <c r="BU16">
+      <c r="BV16">
         <v>6749609000.0</v>
       </c>
-      <c r="BV16">
+      <c r="BW16">
         <v>184.0</v>
       </c>
-      <c r="BW16">
+      <c r="BX16">
         <v>1450.0</v>
       </c>
-      <c r="BX16">
+      <c r="BY16">
         <v>14676.0</v>
       </c>
-      <c r="BY16">
+      <c r="BZ16">
         <v>1777.0</v>
       </c>
     </row>
-    <row r="17" spans="1:77">
+    <row r="17" spans="1:78">
       <c r="A17" t="s">
-        <v>185</v>
+        <v>186</v>
       </c>
       <c r="B17"/>
       <c r="C17"/>
       <c r="D17"/>
       <c r="E17"/>
       <c r="F17"/>
       <c r="G17"/>
       <c r="H17"/>
       <c r="I17"/>
       <c r="J17"/>
       <c r="K17"/>
       <c r="L17"/>
       <c r="M17"/>
       <c r="N17"/>
       <c r="O17"/>
       <c r="P17"/>
       <c r="Q17"/>
       <c r="R17"/>
       <c r="S17"/>
       <c r="T17"/>
       <c r="U17"/>
       <c r="V17"/>
       <c r="W17"/>
       <c r="X17"/>
       <c r="Y17"/>
@@ -27005,438 +27302,443 @@
       <c r="BA17"/>
       <c r="BB17"/>
       <c r="BC17"/>
       <c r="BD17"/>
       <c r="BE17"/>
       <c r="BF17"/>
       <c r="BG17"/>
       <c r="BH17"/>
       <c r="BI17"/>
       <c r="BJ17"/>
       <c r="BK17"/>
       <c r="BL17"/>
       <c r="BM17"/>
       <c r="BN17"/>
       <c r="BO17"/>
       <c r="BP17"/>
       <c r="BQ17"/>
       <c r="BR17"/>
       <c r="BS17"/>
       <c r="BT17"/>
       <c r="BU17"/>
       <c r="BV17"/>
       <c r="BW17"/>
       <c r="BX17"/>
       <c r="BY17"/>
+      <c r="BZ17"/>
     </row>
-    <row r="18" spans="1:77">
+    <row r="18" spans="1:78">
       <c r="A18" t="s">
-        <v>186</v>
+        <v>187</v>
       </c>
       <c r="B18">
+        <v>1309000.0</v>
+      </c>
+      <c r="C18">
         <v>24579000.0</v>
       </c>
-      <c r="C18">
+      <c r="D18">
         <v>25410000.0</v>
       </c>
-      <c r="D18">
-[...1 lines deleted...]
-      </c>
       <c r="E18">
+        <v>14203000.0</v>
+      </c>
+      <c r="F18">
         <v>4922000.0</v>
       </c>
-      <c r="F18">
-[...1 lines deleted...]
-      </c>
       <c r="G18">
+        <v>18519000.0</v>
+      </c>
+      <c r="H18">
         <v>14401000.0</v>
       </c>
-      <c r="H18">
+      <c r="I18">
         <v>21395000.0</v>
       </c>
-      <c r="I18">
+      <c r="J18">
         <v>-166000.0</v>
       </c>
-      <c r="J18">
+      <c r="K18">
         <v>9830000.0</v>
       </c>
-      <c r="K18">
+      <c r="L18">
         <v>12163000.0</v>
       </c>
-      <c r="L18">
+      <c r="M18">
         <v>7476000.0</v>
       </c>
-      <c r="M18">
+      <c r="N18">
         <v>-4681000.0</v>
       </c>
-      <c r="N18">
+      <c r="O18">
         <v>-7333000.0</v>
       </c>
-      <c r="O18">
+      <c r="P18">
         <v>610000.0</v>
       </c>
-      <c r="P18">
+      <c r="Q18">
         <v>-3385000.0</v>
       </c>
-      <c r="Q18">
+      <c r="R18">
         <v>-10395000.0</v>
       </c>
-      <c r="R18">
+      <c r="S18">
         <v>-3557000.0</v>
       </c>
-      <c r="S18">
+      <c r="T18">
         <v>5720000.0</v>
       </c>
-      <c r="T18">
+      <c r="U18">
         <v>1147000.0</v>
       </c>
-      <c r="U18">
+      <c r="V18">
         <v>-8773000.0</v>
       </c>
-      <c r="V18">
+      <c r="W18">
         <v>-12422000.0</v>
       </c>
-      <c r="W18">
+      <c r="X18">
         <v>-5270000.0</v>
       </c>
-      <c r="X18">
+      <c r="Y18">
         <v>-3507000.0</v>
       </c>
-      <c r="Y18">
+      <c r="Z18">
         <v>-6274000.0</v>
       </c>
-      <c r="Z18">
+      <c r="AA18">
         <v>-430000.0</v>
       </c>
-      <c r="AA18">
+      <c r="AB18">
         <v>-3433000.0</v>
       </c>
-      <c r="AB18">
+      <c r="AC18">
         <v>1800000.0</v>
       </c>
-      <c r="AC18">
+      <c r="AD18">
         <v>-16082000.0</v>
       </c>
-      <c r="AD18">
+      <c r="AE18">
         <v>-6274000.0</v>
       </c>
-      <c r="AE18">
+      <c r="AF18">
         <v>914000.0</v>
       </c>
-      <c r="AF18">
+      <c r="AG18">
         <v>18215000.0</v>
       </c>
-      <c r="AG18">
+      <c r="AH18">
         <v>7069000.0</v>
       </c>
-      <c r="AH18">
+      <c r="AI18">
         <v>19610000.0</v>
       </c>
-      <c r="AI18">
+      <c r="AJ18">
         <v>16558000.0</v>
       </c>
-      <c r="AJ18">
+      <c r="AK18">
         <v>11704000.0</v>
       </c>
-      <c r="AK18">
+      <c r="AL18">
         <v>9671000.0</v>
       </c>
-      <c r="AL18">
+      <c r="AM18">
         <v>15385000.0</v>
       </c>
-      <c r="AM18">
+      <c r="AN18">
         <v>1111000.0</v>
       </c>
-      <c r="AN18">
+      <c r="AO18">
         <v>5353000.0</v>
       </c>
-      <c r="AO18">
+      <c r="AP18">
         <v>-3132000.0</v>
       </c>
-      <c r="AP18">
+      <c r="AQ18">
         <v>2448000.0</v>
       </c>
-      <c r="AQ18">
+      <c r="AR18">
         <v>5453000.0</v>
       </c>
-      <c r="AR18">
+      <c r="AS18">
         <v>1565000.0</v>
       </c>
-      <c r="AS18">
+      <c r="AT18">
         <v>2662000.0</v>
       </c>
-      <c r="AT18">
+      <c r="AU18">
         <v>7439864.0</v>
       </c>
-      <c r="AU18">
+      <c r="AV18">
         <v>8076028.0</v>
       </c>
-      <c r="AV18">
+      <c r="AW18">
         <v>378793.0</v>
       </c>
-      <c r="AW18">
+      <c r="AX18">
         <v>-2244685.0</v>
       </c>
-      <c r="AX18">
+      <c r="AY18">
         <v>348745.0</v>
       </c>
-      <c r="AY18">
+      <c r="AZ18">
         <v>589537.0</v>
       </c>
-      <c r="AZ18">
+      <c r="BA18">
         <v>-2077453.0</v>
       </c>
-      <c r="BA18">
+      <c r="BB18">
         <v>-2171720.0</v>
       </c>
-      <c r="BB18">
+      <c r="BC18">
         <v>-1104785.0</v>
       </c>
-      <c r="BC18">
+      <c r="BD18">
         <v>-1025668.0</v>
       </c>
-      <c r="BD18">
+      <c r="BE18">
         <v>-502576.0</v>
       </c>
-      <c r="BE18">
+      <c r="BF18">
         <v>-1334733.0</v>
       </c>
-      <c r="BF18">
+      <c r="BG18">
         <v>-1723879.0</v>
       </c>
-      <c r="BG18">
+      <c r="BH18">
         <v>-1364036.0</v>
       </c>
-      <c r="BH18">
+      <c r="BI18">
         <v>-2161176.0</v>
       </c>
-      <c r="BI18">
+      <c r="BJ18">
         <v>-1901771.0</v>
       </c>
-      <c r="BJ18">
+      <c r="BK18">
         <v>-1988471.0</v>
       </c>
-      <c r="BK18">
+      <c r="BL18">
         <v>-2299712.0</v>
       </c>
-      <c r="BL18">
+      <c r="BM18">
         <v>-2108020.0</v>
       </c>
-      <c r="BM18">
+      <c r="BN18">
         <v>-1912907.0</v>
       </c>
-      <c r="BN18">
+      <c r="BO18">
         <v>-580000.0</v>
       </c>
-      <c r="BO18">
+      <c r="BP18">
         <v>-1910115.0</v>
       </c>
-      <c r="BP18">
+      <c r="BQ18">
         <v>-1758388.0</v>
       </c>
-      <c r="BQ18">
+      <c r="BR18">
         <v>-1361620.0</v>
       </c>
-      <c r="BR18">
+      <c r="BS18">
         <v>-2179975.0</v>
       </c>
-      <c r="BS18">
+      <c r="BT18">
         <v>-2503681.0</v>
       </c>
-      <c r="BT18">
+      <c r="BU18">
         <v>-2870822.0</v>
       </c>
-      <c r="BU18">
+      <c r="BV18">
         <v>-8136324000.0</v>
       </c>
-      <c r="BV18">
+      <c r="BW18">
         <v>-2768.0</v>
       </c>
-      <c r="BW18">
+      <c r="BX18">
         <v>-14224.0</v>
       </c>
-      <c r="BX18">
+      <c r="BY18">
         <v>-2101.0</v>
       </c>
-      <c r="BY18">
+      <c r="BZ18">
         <v>-4575.0</v>
       </c>
     </row>
-    <row r="19" spans="1:77">
+    <row r="19" spans="1:78">
       <c r="A19" t="s">
-        <v>187</v>
+        <v>188</v>
       </c>
       <c r="B19"/>
-      <c r="C19">
+      <c r="C19"/>
+      <c r="D19">
         <v>-5258000.0</v>
       </c>
-      <c r="D19">
+      <c r="E19">
         <v>-887000.0</v>
       </c>
-      <c r="E19">
+      <c r="F19">
         <v>-406000.0</v>
       </c>
-      <c r="F19">
+      <c r="G19">
         <v>-2767000.0</v>
       </c>
-      <c r="G19">
+      <c r="H19">
         <v>113000.0</v>
       </c>
-      <c r="H19">
+      <c r="I19">
         <v>-905000.0</v>
       </c>
-      <c r="I19">
+      <c r="J19">
         <v>-6024000.0</v>
       </c>
-      <c r="J19">
+      <c r="K19">
         <v>-481000.0</v>
       </c>
-      <c r="K19">
+      <c r="L19">
         <v>-649000.0</v>
       </c>
-      <c r="L19">
+      <c r="M19">
         <v>-348000.0</v>
       </c>
-      <c r="M19">
+      <c r="N19">
         <v>-677000.0</v>
       </c>
-      <c r="N19">
+      <c r="O19">
         <v>-1709000.0</v>
       </c>
-      <c r="O19">
+      <c r="P19">
         <v>-374000.0</v>
       </c>
-      <c r="P19">
+      <c r="Q19">
         <v>-429000.0</v>
       </c>
-      <c r="Q19">
+      <c r="R19">
         <v>-148000.0</v>
       </c>
-      <c r="R19">
+      <c r="S19">
         <v>-314000.0</v>
       </c>
-      <c r="S19">
+      <c r="T19">
         <v>30000.0</v>
       </c>
-      <c r="T19">
+      <c r="U19">
         <v>-422000.0</v>
       </c>
-      <c r="U19">
+      <c r="V19">
         <v>15000.0</v>
       </c>
-      <c r="V19">
+      <c r="W19">
         <v>-2273000.0</v>
       </c>
-      <c r="W19">
+      <c r="X19">
         <v>-710000.0</v>
       </c>
-      <c r="X19">
+      <c r="Y19">
         <v>-486000.0</v>
       </c>
-      <c r="Y19">
+      <c r="Z19">
         <v>-1086000.0</v>
       </c>
-      <c r="Z19">
+      <c r="AA19">
         <v>-793000.0</v>
       </c>
-      <c r="AA19">
+      <c r="AB19">
         <v>2333000.0</v>
       </c>
-      <c r="AB19"/>
-      <c r="AC19">
+      <c r="AC19"/>
+      <c r="AD19">
         <v>389000.0</v>
       </c>
-      <c r="AD19"/>
       <c r="AE19"/>
       <c r="AF19"/>
       <c r="AG19"/>
       <c r="AH19"/>
       <c r="AI19"/>
       <c r="AJ19"/>
       <c r="AK19"/>
-      <c r="AL19">
+      <c r="AL19"/>
+      <c r="AM19">
         <v>3000000.0</v>
       </c>
-      <c r="AM19"/>
-      <c r="AN19">
+      <c r="AN19"/>
+      <c r="AO19">
         <v>2500000.0</v>
       </c>
-      <c r="AO19">
+      <c r="AP19">
         <v>500000.0</v>
       </c>
-      <c r="AP19">
+      <c r="AQ19">
         <v>3500000.0</v>
       </c>
-      <c r="AQ19">
+      <c r="AR19">
         <v>750000.0</v>
       </c>
-      <c r="AR19">
+      <c r="AS19">
         <v>1250000.0</v>
       </c>
-      <c r="AS19">
+      <c r="AT19">
         <v>500000.0</v>
       </c>
-      <c r="AT19">
+      <c r="AU19">
         <v>-9000000.0</v>
       </c>
-      <c r="AU19"/>
       <c r="AV19"/>
       <c r="AW19"/>
-      <c r="AX19">
+      <c r="AX19"/>
+      <c r="AY19">
         <v>-9000000.0</v>
       </c>
-      <c r="AY19"/>
       <c r="AZ19"/>
       <c r="BA19"/>
       <c r="BB19"/>
       <c r="BC19"/>
       <c r="BD19"/>
       <c r="BE19"/>
       <c r="BF19"/>
       <c r="BG19"/>
       <c r="BH19"/>
       <c r="BI19"/>
       <c r="BJ19"/>
       <c r="BK19"/>
       <c r="BL19"/>
       <c r="BM19"/>
       <c r="BN19"/>
       <c r="BO19"/>
       <c r="BP19"/>
       <c r="BQ19"/>
       <c r="BR19"/>
       <c r="BS19"/>
       <c r="BT19"/>
       <c r="BU19"/>
       <c r="BV19"/>
       <c r="BW19"/>
       <c r="BX19"/>
       <c r="BY19"/>
+      <c r="BZ19"/>
     </row>
-    <row r="20" spans="1:77">
+    <row r="20" spans="1:78">
       <c r="A20" t="s">
-        <v>188</v>
+        <v>189</v>
       </c>
       <c r="B20"/>
       <c r="C20"/>
       <c r="D20"/>
       <c r="E20"/>
       <c r="F20"/>
       <c r="G20"/>
       <c r="H20"/>
       <c r="I20"/>
       <c r="J20"/>
       <c r="K20"/>
       <c r="L20"/>
       <c r="M20"/>
       <c r="N20"/>
       <c r="O20"/>
       <c r="P20"/>
       <c r="Q20"/>
       <c r="R20"/>
       <c r="S20"/>
       <c r="T20"/>
       <c r="U20"/>
       <c r="V20"/>
       <c r="W20"/>
       <c r="X20"/>
       <c r="Y20"/>
@@ -27470,2218 +27772,2251 @@
       <c r="BA20"/>
       <c r="BB20"/>
       <c r="BC20"/>
       <c r="BD20"/>
       <c r="BE20"/>
       <c r="BF20"/>
       <c r="BG20"/>
       <c r="BH20"/>
       <c r="BI20"/>
       <c r="BJ20"/>
       <c r="BK20"/>
       <c r="BL20"/>
       <c r="BM20"/>
       <c r="BN20"/>
       <c r="BO20"/>
       <c r="BP20"/>
       <c r="BQ20"/>
       <c r="BR20"/>
       <c r="BS20"/>
       <c r="BT20"/>
       <c r="BU20"/>
       <c r="BV20"/>
       <c r="BW20"/>
       <c r="BX20"/>
       <c r="BY20"/>
+      <c r="BZ20"/>
     </row>
-    <row r="21" spans="1:77">
+    <row r="21" spans="1:78">
       <c r="A21" t="s">
-        <v>189</v>
-[...1 lines deleted...]
-      <c r="B21"/>
+        <v>190</v>
+      </c>
+      <c r="B21">
+        <v>-375000.0</v>
+      </c>
       <c r="C21">
         <v>-250000.0</v>
       </c>
       <c r="D21">
         <v>-250000.0</v>
       </c>
       <c r="E21">
         <v>-250000.0</v>
       </c>
       <c r="F21">
+        <v>-250000.0</v>
+      </c>
+      <c r="G21">
         <v>-232000.0</v>
       </c>
-      <c r="G21">
+      <c r="H21">
         <v>-251000.0</v>
       </c>
-      <c r="H21"/>
       <c r="I21"/>
       <c r="J21"/>
       <c r="K21"/>
       <c r="L21"/>
-      <c r="M21">
+      <c r="M21"/>
+      <c r="N21">
         <v>-4000.0</v>
       </c>
-      <c r="N21">
+      <c r="O21">
         <v>-12000.0</v>
       </c>
-      <c r="O21">
+      <c r="P21">
         <v>-7000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>-11000.0</v>
       </c>
       <c r="Q21">
         <v>-11000.0</v>
       </c>
       <c r="R21">
         <v>-11000.0</v>
       </c>
       <c r="S21">
+        <v>-11000.0</v>
+      </c>
+      <c r="T21">
         <v>-7000.0</v>
       </c>
-      <c r="T21">
+      <c r="U21">
         <v>-13000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>-7000.0</v>
       </c>
       <c r="V21">
         <v>-7000.0</v>
       </c>
       <c r="W21">
+        <v>-7000.0</v>
+      </c>
+      <c r="X21">
         <v>-26695000.0</v>
       </c>
-      <c r="X21">
+      <c r="Y21">
         <v>-961000.0</v>
       </c>
-      <c r="Y21">
+      <c r="Z21">
         <v>-937000.0</v>
       </c>
-      <c r="Z21">
+      <c r="AA21">
         <v>-947000.0</v>
       </c>
-      <c r="AA21">
+      <c r="AB21">
         <v>-1533000.0</v>
       </c>
-      <c r="AB21">
+      <c r="AC21">
         <v>66705000.0</v>
       </c>
-      <c r="AC21"/>
       <c r="AD21"/>
       <c r="AE21"/>
       <c r="AF21"/>
       <c r="AG21"/>
       <c r="AH21"/>
-      <c r="AI21">
+      <c r="AI21"/>
+      <c r="AJ21">
         <v>-7000.0</v>
       </c>
-      <c r="AJ21">
+      <c r="AK21">
         <v>-5000.0</v>
       </c>
-      <c r="AK21">
+      <c r="AL21">
         <v>-10000.0</v>
       </c>
-      <c r="AL21">
+      <c r="AM21">
         <v>-5000.0</v>
       </c>
-      <c r="AM21">
+      <c r="AN21">
         <v>-52000.0</v>
       </c>
-      <c r="AN21">
+      <c r="AO21">
         <v>-45000.0</v>
       </c>
-      <c r="AO21">
+      <c r="AP21">
         <v>-30000.0</v>
       </c>
-      <c r="AP21">
+      <c r="AQ21">
         <v>-534000.0</v>
       </c>
-      <c r="AQ21">
+      <c r="AR21">
         <v>-28000.0</v>
       </c>
-      <c r="AR21">
+      <c r="AS21">
         <v>-30000.0</v>
       </c>
-      <c r="AS21">
+      <c r="AT21">
         <v>-29000.0</v>
       </c>
-      <c r="AT21">
+      <c r="AU21">
         <v>-28478.0</v>
       </c>
-      <c r="AU21">
+      <c r="AV21">
         <v>-27776.0</v>
       </c>
-      <c r="AV21">
+      <c r="AW21">
         <v>-27417.0</v>
       </c>
-      <c r="AW21">
+      <c r="AX21">
         <v>-33329.0</v>
       </c>
-      <c r="AX21">
+      <c r="AY21">
         <v>-27653.0</v>
       </c>
-      <c r="AY21">
+      <c r="AZ21">
         <v>-7603.0</v>
       </c>
-      <c r="AZ21">
+      <c r="BA21">
         <v>-7381.0</v>
       </c>
-      <c r="BA21">
+      <c r="BB21">
         <v>-14813.0</v>
       </c>
-      <c r="BB21">
+      <c r="BC21">
         <v>-5114.0</v>
       </c>
-      <c r="BC21">
+      <c r="BD21">
         <v>-178872.0</v>
       </c>
-      <c r="BD21">
+      <c r="BE21">
         <v>-9256.0</v>
       </c>
-      <c r="BE21">
+      <c r="BF21">
         <v>-250000.0</v>
       </c>
-      <c r="BF21"/>
       <c r="BG21"/>
       <c r="BH21"/>
       <c r="BI21"/>
       <c r="BJ21"/>
       <c r="BK21"/>
       <c r="BL21"/>
       <c r="BM21"/>
       <c r="BN21"/>
       <c r="BO21"/>
       <c r="BP21"/>
       <c r="BQ21"/>
       <c r="BR21"/>
       <c r="BS21"/>
       <c r="BT21"/>
       <c r="BU21"/>
       <c r="BV21"/>
       <c r="BW21"/>
       <c r="BX21"/>
       <c r="BY21"/>
+      <c r="BZ21"/>
     </row>
-    <row r="22" spans="1:77">
+    <row r="22" spans="1:78">
       <c r="A22" t="s">
-        <v>152</v>
+        <v>153</v>
       </c>
       <c r="B22">
+        <v>-10860000.0</v>
+      </c>
+      <c r="C22">
         <v>22214000.0</v>
       </c>
-      <c r="C22">
+      <c r="D22">
         <v>16748000.0</v>
       </c>
-      <c r="D22">
+      <c r="E22">
         <v>9616000.0</v>
       </c>
-      <c r="E22">
+      <c r="F22">
         <v>7023000.0</v>
       </c>
-      <c r="F22">
+      <c r="G22">
         <v>7438000.0</v>
       </c>
-      <c r="G22">
+      <c r="H22">
         <v>7878000.0</v>
       </c>
-      <c r="H22">
+      <c r="I22">
         <v>17621000.0</v>
       </c>
-      <c r="I22">
+      <c r="J22">
         <v>9061000.0</v>
       </c>
-      <c r="J22">
+      <c r="K22">
         <v>51287000.0</v>
       </c>
-      <c r="K22">
+      <c r="L22">
         <v>8842000.0</v>
       </c>
-      <c r="L22">
+      <c r="M22">
         <v>9251000.0</v>
       </c>
-      <c r="M22">
+      <c r="N22">
         <v>-1942000.0</v>
       </c>
-      <c r="N22">
+      <c r="O22">
         <v>-414000.0</v>
       </c>
-      <c r="O22">
+      <c r="P22">
         <v>-8426000.0</v>
       </c>
-      <c r="P22">
+      <c r="Q22">
         <v>-10868000.0</v>
       </c>
-      <c r="Q22">
+      <c r="R22">
         <v>-10489000.0</v>
       </c>
-      <c r="R22">
+      <c r="S22">
         <v>2215000.0</v>
       </c>
-      <c r="S22">
+      <c r="T22">
         <v>-2339000.0</v>
       </c>
-      <c r="T22">
+      <c r="U22">
         <v>-1779000.0</v>
       </c>
-      <c r="U22">
+      <c r="V22">
         <v>-8382000.0</v>
       </c>
-      <c r="V22">
+      <c r="W22">
         <v>-16579999.0</v>
       </c>
-      <c r="W22">
+      <c r="X22">
         <v>-19417000.0</v>
       </c>
-      <c r="X22">
+      <c r="Y22">
         <v>-8466000.0</v>
       </c>
-      <c r="Y22">
+      <c r="Z22">
         <v>-6668000.0</v>
       </c>
-      <c r="Z22">
+      <c r="AA22">
         <v>-36224000.0</v>
       </c>
-      <c r="AA22">
+      <c r="AB22">
         <v>12379000.0</v>
       </c>
-      <c r="AB22">
+      <c r="AC22">
         <v>-17210000.0</v>
       </c>
-      <c r="AC22">
+      <c r="AD22">
         <v>-13273000.0</v>
       </c>
-      <c r="AD22">
+      <c r="AE22">
         <v>-6668000.0</v>
       </c>
-      <c r="AE22">
+      <c r="AF22">
         <v>-178000.0</v>
       </c>
-      <c r="AF22">
+      <c r="AG22">
         <v>1804000.0</v>
       </c>
-      <c r="AG22">
+      <c r="AH22">
         <v>4619000.0</v>
       </c>
-      <c r="AH22">
+      <c r="AI22">
         <v>34874000.0</v>
       </c>
-      <c r="AI22">
+      <c r="AJ22">
         <v>17457000.0</v>
       </c>
-      <c r="AJ22">
+      <c r="AK22">
         <v>8069000.0</v>
       </c>
-      <c r="AK22">
+      <c r="AL22">
         <v>4327000.0</v>
       </c>
-      <c r="AL22">
+      <c r="AM22">
         <v>5481000.0</v>
       </c>
-      <c r="AM22">
+      <c r="AN22">
         <v>3321000.0</v>
       </c>
-      <c r="AN22">
+      <c r="AO22">
         <v>1975000.0</v>
       </c>
-      <c r="AO22">
+      <c r="AP22">
         <v>1197000.0</v>
       </c>
-      <c r="AP22">
+      <c r="AQ22">
         <v>13378000.0</v>
       </c>
-      <c r="AQ22">
+      <c r="AR22">
         <v>6551000.0</v>
       </c>
-      <c r="AR22">
+      <c r="AS22">
         <v>5430000.0</v>
       </c>
-      <c r="AS22">
+      <c r="AT22">
         <v>4087000.0</v>
       </c>
-      <c r="AT22">
+      <c r="AU22">
         <v>3832526.0</v>
       </c>
-      <c r="AU22">
+      <c r="AV22">
         <v>3699705.0</v>
       </c>
-      <c r="AV22">
+      <c r="AW22">
         <v>-390159.0</v>
       </c>
-      <c r="AW22">
+      <c r="AX22">
         <v>-922072.0</v>
       </c>
-      <c r="AX22">
+      <c r="AY22">
         <v>-1426938.0</v>
       </c>
-      <c r="AY22">
+      <c r="AZ22">
         <v>-307118.0</v>
       </c>
-      <c r="AZ22">
+      <c r="BA22">
         <v>-757389.0</v>
       </c>
-      <c r="BA22">
+      <c r="BB22">
         <v>-1620408.0</v>
       </c>
-      <c r="BB22">
+      <c r="BC22">
         <v>-1605284.0</v>
       </c>
-      <c r="BC22">
+      <c r="BD22">
         <v>-4219372.0</v>
       </c>
-      <c r="BD22">
+      <c r="BE22">
         <v>-744069.0</v>
       </c>
-      <c r="BE22">
+      <c r="BF22">
         <v>-1093652.0</v>
       </c>
-      <c r="BF22">
+      <c r="BG22">
         <v>-2577195.0</v>
       </c>
-      <c r="BG22">
+      <c r="BH22">
         <v>-1765723.0</v>
       </c>
-      <c r="BH22">
+      <c r="BI22">
         <v>-2503505.0</v>
       </c>
-      <c r="BI22">
+      <c r="BJ22">
         <v>-3347562.0</v>
       </c>
-      <c r="BJ22">
+      <c r="BK22">
         <v>-2726657.0</v>
       </c>
-      <c r="BK22">
+      <c r="BL22">
         <v>-2854442.0</v>
       </c>
-      <c r="BL22">
+      <c r="BM22">
         <v>-2696569.0</v>
       </c>
-      <c r="BM22">
+      <c r="BN22">
         <v>-3142085.0</v>
       </c>
-      <c r="BN22">
+      <c r="BO22">
         <v>-2210000.0</v>
       </c>
-      <c r="BO22">
+      <c r="BP22">
         <v>-4486577.0</v>
       </c>
-      <c r="BP22">
+      <c r="BQ22">
         <v>-1597543.0</v>
       </c>
-      <c r="BQ22">
+      <c r="BR22">
         <v>-2871984.0</v>
       </c>
-      <c r="BR22">
+      <c r="BS22">
         <v>-2309055.0</v>
       </c>
-      <c r="BS22">
+      <c r="BT22">
         <v>-3586350.0</v>
       </c>
-      <c r="BT22">
+      <c r="BU22">
         <v>-3151882.0</v>
       </c>
-      <c r="BU22">
+      <c r="BV22">
         <v>-17371475000.0</v>
       </c>
-      <c r="BV22">
+      <c r="BW22">
         <v>-8082.0</v>
       </c>
-      <c r="BW22">
+      <c r="BX22">
         <v>-5644.0</v>
       </c>
-      <c r="BX22">
+      <c r="BY22">
         <v>-8975.0</v>
       </c>
-      <c r="BY22">
+      <c r="BZ22">
         <v>-16159.0</v>
       </c>
     </row>
-    <row r="23" spans="1:77">
+    <row r="23" spans="1:78">
       <c r="A23" t="s">
-        <v>190</v>
+        <v>191</v>
       </c>
       <c r="B23">
+        <v>-309000.0</v>
+      </c>
+      <c r="C23">
         <v>-282000.0</v>
       </c>
-      <c r="C23">
+      <c r="D23">
         <v>-524000.0</v>
       </c>
-      <c r="D23">
+      <c r="E23">
         <v>-318000.0</v>
       </c>
-      <c r="E23">
+      <c r="F23">
         <v>-170000.0</v>
       </c>
-      <c r="F23">
+      <c r="G23">
         <v>963000.0</v>
       </c>
-      <c r="G23">
+      <c r="H23">
         <v>388000.0</v>
       </c>
-      <c r="H23">
+      <c r="I23">
         <v>244000.0</v>
       </c>
-      <c r="I23">
+      <c r="J23">
         <v>-335000.0</v>
       </c>
-      <c r="J23">
+      <c r="K23">
         <v>-8924000.0</v>
       </c>
-      <c r="K23">
+      <c r="L23">
         <v>386000.0</v>
       </c>
-      <c r="L23">
+      <c r="M23">
         <v>20000.0</v>
       </c>
-      <c r="M23">
+      <c r="N23">
         <v>77000.0</v>
       </c>
-      <c r="N23">
+      <c r="O23">
         <v>-574000.0</v>
       </c>
-      <c r="O23">
+      <c r="P23">
         <v>137000.0</v>
       </c>
-      <c r="P23">
+      <c r="Q23">
         <v>271000.0</v>
       </c>
-      <c r="Q23">
+      <c r="R23">
         <v>166000.0</v>
       </c>
-      <c r="R23">
+      <c r="S23">
         <v>33000.0</v>
       </c>
-      <c r="S23">
+      <c r="T23">
         <v>45000.0</v>
       </c>
-      <c r="T23">
+      <c r="U23">
         <v>444000.0</v>
       </c>
-      <c r="U23">
+      <c r="V23">
         <v>915000.0</v>
       </c>
-      <c r="V23">
+      <c r="W23">
         <v>-1439000.0</v>
       </c>
-      <c r="W23">
+      <c r="X23">
         <v>90749000.0</v>
       </c>
-      <c r="X23">
+      <c r="Y23">
         <v>-23000.0</v>
       </c>
-      <c r="Y23">
+      <c r="Z23">
         <v>35445000.0</v>
       </c>
-      <c r="Z23">
+      <c r="AA23">
         <v>1000.0</v>
       </c>
-      <c r="AA23">
+      <c r="AB23">
         <v>-4507000.0</v>
       </c>
-      <c r="AB23">
+      <c r="AC23">
         <v>135248000.0</v>
       </c>
-      <c r="AC23">
+      <c r="AD23">
         <v>27356000.0</v>
       </c>
-      <c r="AD23">
+      <c r="AE23">
         <v>35445000.0</v>
       </c>
-      <c r="AE23">
+      <c r="AF23">
         <v>2000.0</v>
       </c>
-      <c r="AF23">
+      <c r="AG23">
         <v>-3000.0</v>
       </c>
-      <c r="AG23">
+      <c r="AH23">
         <v>3554000.0</v>
       </c>
-      <c r="AH23">
+      <c r="AI23">
         <v>397000.0</v>
       </c>
-      <c r="AI23">
+      <c r="AJ23">
         <v>2398000.0</v>
       </c>
-      <c r="AJ23">
+      <c r="AK23">
         <v>7327000.0</v>
       </c>
-      <c r="AK23">
+      <c r="AL23">
         <v>1865000.0</v>
       </c>
-      <c r="AL23">
+      <c r="AM23">
         <v>1022000.0</v>
       </c>
-      <c r="AM23">
+      <c r="AN23">
         <v>487000.0</v>
       </c>
-      <c r="AN23">
+      <c r="AO23">
         <v>837000.0</v>
       </c>
-      <c r="AO23">
+      <c r="AP23">
         <v>1118000.0</v>
       </c>
-      <c r="AP23">
+      <c r="AQ23">
         <v>706000.0</v>
       </c>
-      <c r="AQ23">
+      <c r="AR23">
         <v>724000.0</v>
       </c>
-      <c r="AR23">
+      <c r="AS23">
         <v>1465000.0</v>
       </c>
-      <c r="AS23">
+      <c r="AT23">
         <v>1276000.0</v>
       </c>
-      <c r="AT23">
+      <c r="AU23">
         <v>1217285.0</v>
       </c>
-      <c r="AU23">
+      <c r="AV23">
         <v>708000.0</v>
       </c>
-      <c r="AV23">
+      <c r="AW23">
         <v>438000.0</v>
       </c>
-      <c r="AW23">
+      <c r="AX23">
         <v>1220000.0</v>
       </c>
-      <c r="AX23">
+      <c r="AY23">
         <v>35713485.0</v>
       </c>
-      <c r="AY23">
+      <c r="AZ23">
         <v>1286239.0</v>
       </c>
-      <c r="AZ23">
+      <c r="BA23">
         <v>553310.0</v>
       </c>
-      <c r="BA23">
+      <c r="BB23">
         <v>1157155.0</v>
       </c>
-      <c r="BB23">
+      <c r="BC23">
         <v>254160.0</v>
       </c>
-      <c r="BC23">
+      <c r="BD23">
         <v>6171072.0</v>
       </c>
-      <c r="BD23">
+      <c r="BE23">
         <v>145260.0</v>
       </c>
-      <c r="BE23">
+      <c r="BF23">
         <v>493673.0</v>
       </c>
-      <c r="BF23">
+      <c r="BG23">
         <v>5000000.0</v>
       </c>
-      <c r="BG23">
+      <c r="BH23">
         <v>295750.0</v>
       </c>
-      <c r="BH23">
+      <c r="BI23">
         <v>3.0</v>
       </c>
-      <c r="BI23">
+      <c r="BJ23">
         <v>63880.0</v>
       </c>
-      <c r="BJ23">
+      <c r="BK23">
         <v>563880.0</v>
       </c>
-      <c r="BK23">
+      <c r="BL23">
         <v>-28816.0</v>
       </c>
-      <c r="BL23">
+      <c r="BM23">
         <v>3208720.0</v>
       </c>
-      <c r="BM23">
+      <c r="BN23">
         <v>101875.0</v>
       </c>
-      <c r="BN23">
+      <c r="BO23">
         <v>-4619019000.0</v>
       </c>
-      <c r="BO23">
+      <c r="BP23">
         <v>295000.0</v>
       </c>
-      <c r="BP23">
+      <c r="BQ23">
         <v>-127540.0</v>
       </c>
-      <c r="BQ23">
+      <c r="BR23">
         <v>6.0</v>
       </c>
-      <c r="BR23">
+      <c r="BS23">
         <v>-31825.0</v>
       </c>
-      <c r="BS23">
+      <c r="BT23">
         <v>975000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>3818258000.0</v>
       </c>
       <c r="BU23">
         <v>3818258000.0</v>
       </c>
       <c r="BV23">
+        <v>3818258000.0</v>
+      </c>
+      <c r="BW23">
         <v>1500.0</v>
       </c>
-      <c r="BW23">
+      <c r="BX23">
         <v>1000.0</v>
       </c>
-      <c r="BX23">
+      <c r="BY23">
         <v>15000.0</v>
       </c>
-      <c r="BY23"/>
+      <c r="BZ23"/>
     </row>
-    <row r="24" spans="1:77">
+    <row r="24" spans="1:78">
       <c r="A24" t="s">
-        <v>191</v>
+        <v>192</v>
       </c>
       <c r="B24">
+        <v>-5642000.0</v>
+      </c>
+      <c r="C24">
         <v>-335000.0</v>
       </c>
-      <c r="C24">
+      <c r="D24">
         <v>-5066000.0</v>
       </c>
-      <c r="D24">
+      <c r="E24">
         <v>-887000.0</v>
       </c>
-      <c r="E24">
+      <c r="F24">
         <v>-29000.0</v>
       </c>
-      <c r="F24">
+      <c r="G24">
         <v>-2767000.0</v>
       </c>
-      <c r="G24">
+      <c r="H24">
         <v>284000.0</v>
       </c>
-      <c r="H24">
+      <c r="I24">
         <v>-434000.0</v>
       </c>
-      <c r="I24">
+      <c r="J24">
         <v>-4880000.0</v>
       </c>
-      <c r="J24">
+      <c r="K24">
         <v>-54000.0</v>
       </c>
-      <c r="K24">
+      <c r="L24">
         <v>-21000.0</v>
       </c>
-      <c r="L24">
+      <c r="M24">
         <v>-49000.0</v>
       </c>
-      <c r="M24">
+      <c r="N24">
         <v>-44000.0</v>
       </c>
-      <c r="N24"/>
-      <c r="O24">
+      <c r="O24"/>
+      <c r="P24">
         <v>-24000.0</v>
       </c>
-      <c r="P24">
+      <c r="Q24">
         <v>-49000.0</v>
       </c>
-      <c r="Q24">
+      <c r="R24">
         <v>24000.0</v>
       </c>
-      <c r="R24">
+      <c r="S24">
         <v>11000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>30000.0</v>
       </c>
       <c r="T24">
         <v>30000.0</v>
       </c>
       <c r="U24">
+        <v>30000.0</v>
+      </c>
+      <c r="V24">
         <v>15000.0</v>
       </c>
-      <c r="V24">
+      <c r="W24">
         <v>-118000.0</v>
       </c>
-      <c r="W24">
+      <c r="X24">
         <v>-58000.0</v>
       </c>
-      <c r="X24">
+      <c r="Y24">
         <v>-76000.0</v>
       </c>
-      <c r="Y24">
+      <c r="Z24">
         <v>-75000.0</v>
       </c>
-      <c r="Z24">
+      <c r="AA24">
         <v>778000.0</v>
       </c>
-      <c r="AA24">
+      <c r="AB24">
         <v>-117000.0</v>
       </c>
-      <c r="AB24">
+      <c r="AC24">
         <v>-79000.0</v>
       </c>
-      <c r="AC24">
+      <c r="AD24">
         <v>-174000.0</v>
       </c>
-      <c r="AD24"/>
-      <c r="AE24">
+      <c r="AE24"/>
+      <c r="AF24">
         <v>30000.0</v>
       </c>
-      <c r="AF24">
+      <c r="AG24">
         <v>-2000.0</v>
       </c>
-      <c r="AG24">
+      <c r="AH24">
         <v>-38000.0</v>
       </c>
-      <c r="AH24"/>
-      <c r="AI24">
+      <c r="AI24"/>
+      <c r="AJ24">
         <v>-90000.0</v>
       </c>
-      <c r="AJ24">
+      <c r="AK24">
         <v>-8000.0</v>
       </c>
-      <c r="AK24">
+      <c r="AL24">
         <v>-46000.0</v>
       </c>
-      <c r="AL24">
+      <c r="AM24">
         <v>-327000.0</v>
       </c>
-      <c r="AM24">
+      <c r="AN24">
         <v>-188000.0</v>
       </c>
-      <c r="AN24">
+      <c r="AO24">
         <v>2320000.0</v>
       </c>
-      <c r="AO24">
+      <c r="AP24">
         <v>647000.0</v>
       </c>
-      <c r="AP24">
+      <c r="AQ24">
         <v>3757000.0</v>
       </c>
-      <c r="AQ24">
+      <c r="AR24">
         <v>750000.0</v>
       </c>
-      <c r="AR24">
+      <c r="AS24">
         <v>1250000.0</v>
       </c>
-      <c r="AS24">
+      <c r="AT24">
         <v>500000.0</v>
       </c>
-      <c r="AT24">
+      <c r="AU24">
         <v>-9000000.0</v>
       </c>
-      <c r="AU24">
+      <c r="AV24">
         <v>-188000.0</v>
       </c>
-      <c r="AV24">
+      <c r="AW24">
         <v>-121000.0</v>
       </c>
-      <c r="AW24">
+      <c r="AX24">
         <v>-168000.0</v>
       </c>
-      <c r="AX24">
+      <c r="AY24">
         <v>-162331.0</v>
       </c>
-      <c r="AY24">
+      <c r="AZ24">
         <v>-183871.0</v>
       </c>
-      <c r="AZ24">
+      <c r="BA24">
         <v>-342695.0</v>
       </c>
-      <c r="BA24">
+      <c r="BB24">
         <v>-73534.0</v>
       </c>
-      <c r="BB24">
+      <c r="BC24">
         <v>-582931.0</v>
       </c>
-      <c r="BC24">
-[...1 lines deleted...]
-      </c>
       <c r="BD24">
         <v>0.0</v>
       </c>
       <c r="BE24">
+        <v>0.0</v>
+      </c>
+      <c r="BF24">
         <v>-46794.0</v>
       </c>
-      <c r="BF24">
+      <c r="BG24">
         <v>716417.0</v>
       </c>
-      <c r="BG24">
-[...1 lines deleted...]
-      </c>
       <c r="BH24">
+        <v>0.0</v>
+      </c>
+      <c r="BI24">
         <v>-150000.0</v>
       </c>
-      <c r="BI24">
+      <c r="BJ24">
         <v>-316417.0</v>
       </c>
-      <c r="BJ24"/>
       <c r="BK24"/>
       <c r="BL24"/>
-      <c r="BM24">
+      <c r="BM24"/>
+      <c r="BN24">
         <v>-15655.0</v>
       </c>
-      <c r="BN24"/>
       <c r="BO24"/>
-      <c r="BP24">
+      <c r="BP24"/>
+      <c r="BQ24">
         <v>-231353.0</v>
       </c>
-      <c r="BQ24">
+      <c r="BR24">
         <v>6580.0</v>
       </c>
-      <c r="BR24"/>
-      <c r="BS24">
+      <c r="BS24"/>
+      <c r="BT24">
         <v>812.0</v>
       </c>
-      <c r="BT24">
+      <c r="BU24">
         <v>-3681.0</v>
       </c>
-      <c r="BU24"/>
       <c r="BV24"/>
       <c r="BW24"/>
       <c r="BX24"/>
       <c r="BY24"/>
+      <c r="BZ24"/>
     </row>
-    <row r="25" spans="1:77">
+    <row r="25" spans="1:78">
       <c r="A25" t="s">
-        <v>192</v>
+        <v>193</v>
       </c>
       <c r="B25">
+        <v>1912000.0</v>
+      </c>
+      <c r="C25">
         <v>-11320000.0</v>
       </c>
-      <c r="C25">
+      <c r="D25">
         <v>2623000.0</v>
       </c>
-      <c r="D25">
+      <c r="E25">
         <v>791000.0</v>
       </c>
-      <c r="E25">
+      <c r="F25">
         <v>1215000.0</v>
       </c>
-      <c r="F25">
+      <c r="G25">
         <v>10917000.0</v>
       </c>
-      <c r="G25">
+      <c r="H25">
         <v>546000.0</v>
       </c>
-      <c r="H25">
+      <c r="I25">
         <v>-8648000.0</v>
       </c>
-      <c r="I25">
+      <c r="J25">
         <v>1386000.0</v>
       </c>
-      <c r="J25">
+      <c r="K25">
         <v>6087000.0</v>
       </c>
-      <c r="K25">
+      <c r="L25">
         <v>594000.0</v>
       </c>
-      <c r="L25">
+      <c r="M25">
         <v>-3373000.0</v>
       </c>
-      <c r="M25">
+      <c r="N25">
         <v>-4231000.0</v>
       </c>
-      <c r="N25">
+      <c r="O25">
         <v>473000.0</v>
       </c>
-      <c r="O25">
+      <c r="P25">
         <v>2937000.0</v>
       </c>
-      <c r="P25">
+      <c r="Q25">
         <v>2847000.0</v>
       </c>
-      <c r="Q25">
+      <c r="R25">
         <v>414000.0</v>
       </c>
-      <c r="R25">
+      <c r="S25">
         <v>480000.0</v>
       </c>
-      <c r="S25">
+      <c r="T25">
         <v>374000.0</v>
       </c>
-      <c r="T25">
+      <c r="U25">
         <v>686000.0</v>
       </c>
-      <c r="U25">
+      <c r="V25">
         <v>669000.0</v>
       </c>
-      <c r="V25">
+      <c r="W25">
         <v>4962999.0</v>
       </c>
-      <c r="W25">
+      <c r="X25">
         <v>8786000.0</v>
       </c>
-      <c r="X25">
+      <c r="Y25">
         <v>1021000.0</v>
       </c>
-      <c r="Y25">
+      <c r="Z25">
         <v>3777000.0</v>
       </c>
-      <c r="Z25">
+      <c r="AA25">
         <v>-40000.0</v>
       </c>
-      <c r="AA25">
+      <c r="AB25">
         <v>-13833000.0</v>
       </c>
-      <c r="AB25">
+      <c r="AC25">
         <v>4150000.0</v>
       </c>
-      <c r="AC25">
+      <c r="AD25">
         <v>4542000.0</v>
       </c>
-      <c r="AD25"/>
-      <c r="AE25">
+      <c r="AE25"/>
+      <c r="AF25">
         <v>2000.0</v>
       </c>
-      <c r="AF25">
+      <c r="AG25">
         <v>-7000.0</v>
       </c>
-      <c r="AG25">
+      <c r="AH25">
         <v>-8000.0</v>
       </c>
-      <c r="AH25">
+      <c r="AI25">
         <v>2024000.0</v>
       </c>
-      <c r="AI25">
+      <c r="AJ25">
         <v>-3822000.0</v>
       </c>
-      <c r="AJ25">
+      <c r="AK25">
         <v>123000.0</v>
       </c>
-      <c r="AK25">
+      <c r="AL25">
         <v>120000.0</v>
       </c>
-      <c r="AL25">
+      <c r="AM25">
         <v>59000.0</v>
       </c>
-      <c r="AM25">
+      <c r="AN25">
         <v>292000.0</v>
       </c>
-      <c r="AN25">
+      <c r="AO25">
         <v>532000.0</v>
       </c>
-      <c r="AO25">
+      <c r="AP25">
         <v>783000.0</v>
       </c>
-      <c r="AP25">
+      <c r="AQ25">
         <v>42000.0</v>
       </c>
-      <c r="AQ25">
+      <c r="AR25">
         <v>1687000.0</v>
       </c>
-      <c r="AR25">
+      <c r="AS25">
         <v>269000.0</v>
       </c>
-      <c r="AS25">
+      <c r="AT25">
         <v>1789000.0</v>
       </c>
-      <c r="AT25">
+      <c r="AU25">
         <v>-2996000.0</v>
       </c>
-      <c r="AU25">
+      <c r="AV25">
         <v>399000.0</v>
       </c>
-      <c r="AV25">
+      <c r="AW25">
         <v>-173000.0</v>
       </c>
-      <c r="AW25">
+      <c r="AX25">
         <v>128000.0</v>
       </c>
-      <c r="AX25">
+      <c r="AY25">
         <v>396543.0</v>
       </c>
-      <c r="AY25">
+      <c r="AZ25">
         <v>8359.0</v>
       </c>
-      <c r="AZ25">
+      <c r="BA25">
         <v>781004.0</v>
       </c>
-      <c r="BA25">
+      <c r="BB25">
         <v>1328439.0</v>
       </c>
-      <c r="BB25">
+      <c r="BC25">
         <v>8018243.0</v>
       </c>
-      <c r="BC25">
+      <c r="BD25">
         <v>-2899371.0</v>
       </c>
-      <c r="BD25">
+      <c r="BE25">
         <v>-744069.0</v>
       </c>
-      <c r="BE25">
+      <c r="BF25">
         <v>-1093652.0</v>
       </c>
-      <c r="BF25">
+      <c r="BG25">
         <v>-2571392.0</v>
       </c>
-      <c r="BG25">
+      <c r="BH25">
         <v>-1765724.0</v>
       </c>
-      <c r="BH25">
+      <c r="BI25">
         <v>60599.0</v>
       </c>
-      <c r="BI25">
+      <c r="BJ25">
         <v>72918.0</v>
       </c>
-      <c r="BJ25">
+      <c r="BK25">
         <v>316193.0</v>
       </c>
-      <c r="BK25">
+      <c r="BL25">
         <v>-28745.0</v>
       </c>
-      <c r="BL25">
+      <c r="BM25">
         <v>-69026.0</v>
       </c>
-      <c r="BM25">
+      <c r="BN25">
         <v>568636.0</v>
       </c>
-      <c r="BN25">
+      <c r="BO25">
         <v>-660000.0</v>
       </c>
-      <c r="BO25">
+      <c r="BP25">
         <v>2601354.0</v>
       </c>
-      <c r="BP25">
+      <c r="BQ25">
         <v>-564838.0</v>
       </c>
-      <c r="BQ25">
+      <c r="BR25">
         <v>5440.0</v>
       </c>
-      <c r="BR25">
+      <c r="BS25">
         <v>175585.0</v>
       </c>
-      <c r="BS25">
+      <c r="BT25">
         <v>182380.0</v>
       </c>
-      <c r="BT25">
+      <c r="BU25">
         <v>229642.0</v>
       </c>
-      <c r="BU25">
+      <c r="BV25">
         <v>8394028975.0</v>
       </c>
-      <c r="BV25"/>
-      <c r="BW25">
+      <c r="BW25"/>
+      <c r="BX25">
         <v>2.0</v>
       </c>
-      <c r="BX25"/>
       <c r="BY25"/>
+      <c r="BZ25"/>
     </row>
-    <row r="26" spans="1:77">
+    <row r="26" spans="1:78">
       <c r="A26" t="s">
-        <v>193</v>
+        <v>194</v>
       </c>
       <c r="B26">
+        <v>-1901000.0</v>
+      </c>
+      <c r="C26">
         <v>-51000.0</v>
       </c>
-      <c r="C26">
+      <c r="D26">
         <v>-83000.0</v>
       </c>
-      <c r="D26">
+      <c r="E26">
         <v>-526000.0</v>
       </c>
-      <c r="E26">
+      <c r="F26">
         <v>-2458000.0</v>
       </c>
-      <c r="F26">
+      <c r="G26">
         <v>-30000.0</v>
       </c>
-      <c r="G26">
+      <c r="H26">
         <v>-110000.0</v>
       </c>
-      <c r="H26">
+      <c r="I26">
         <v>-349000.0</v>
       </c>
-      <c r="I26">
+      <c r="J26">
         <v>-2152000.0</v>
       </c>
-      <c r="J26">
+      <c r="K26">
         <v>-9515000.0</v>
       </c>
-      <c r="K26">
-[...1 lines deleted...]
-      </c>
       <c r="L26">
+        <v>0.0</v>
+      </c>
+      <c r="M26">
         <v>20000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>1000.0</v>
       </c>
       <c r="N26">
         <v>1000.0</v>
       </c>
       <c r="O26">
+        <v>1000.0</v>
+      </c>
+      <c r="P26">
         <v>137000.0</v>
       </c>
-      <c r="P26">
+      <c r="Q26">
         <v>271000.0</v>
       </c>
-      <c r="Q26">
+      <c r="R26">
         <v>-1191000.0</v>
       </c>
-      <c r="R26">
+      <c r="S26">
         <v>33000.0</v>
       </c>
-      <c r="S26">
+      <c r="T26">
         <v>-188000.0</v>
       </c>
-      <c r="T26">
+      <c r="U26">
         <v>-1347000.0</v>
       </c>
-      <c r="U26">
+      <c r="V26">
         <v>-3216000.0</v>
       </c>
-      <c r="V26">
+      <c r="W26">
         <v>75000.0</v>
       </c>
-      <c r="W26">
+      <c r="X26">
         <v>-79000.0</v>
       </c>
-      <c r="X26">
+      <c r="Y26">
         <v>-792000.0</v>
       </c>
-      <c r="Y26">
+      <c r="Z26">
         <v>-8578000.0</v>
       </c>
-      <c r="Z26">
+      <c r="AA26">
         <v>-285000.0</v>
       </c>
-      <c r="AA26">
+      <c r="AB26">
         <v>-174000.0</v>
       </c>
-      <c r="AB26">
+      <c r="AC26">
         <v>108000.0</v>
       </c>
-      <c r="AC26"/>
-      <c r="AD26">
+      <c r="AD26"/>
+      <c r="AE26">
         <v>-8578000.0</v>
       </c>
-      <c r="AE26">
+      <c r="AF26">
         <v>-225000.0</v>
       </c>
-      <c r="AF26">
+      <c r="AG26">
         <v>-331000.0</v>
       </c>
-      <c r="AG26">
+      <c r="AH26">
         <v>-11645000.0</v>
       </c>
-      <c r="AH26">
+      <c r="AI26">
         <v>-24976000.0</v>
       </c>
-      <c r="AI26">
+      <c r="AJ26">
         <v>-29959000.0</v>
       </c>
-      <c r="AJ26">
+      <c r="AK26">
         <v>-2417000.0</v>
       </c>
-      <c r="AK26">
+      <c r="AL26">
         <v>-14993000.0</v>
       </c>
-      <c r="AL26">
+      <c r="AM26">
         <v>-273000.0</v>
       </c>
-      <c r="AM26">
+      <c r="AN26">
         <v>-7056000.0</v>
       </c>
-      <c r="AN26">
+      <c r="AO26">
         <v>880000.0</v>
       </c>
-      <c r="AO26">
+      <c r="AP26">
         <v>-4214000.0</v>
       </c>
-      <c r="AP26">
+      <c r="AQ26">
         <v>-19211000.0</v>
       </c>
-      <c r="AQ26">
+      <c r="AR26">
         <v>-4427000.0</v>
       </c>
-      <c r="AR26">
+      <c r="AS26">
         <v>-4346000.0</v>
       </c>
-      <c r="AS26">
+      <c r="AT26">
         <v>-12295000.0</v>
       </c>
-      <c r="AT26">
+      <c r="AU26">
         <v>-300000.0</v>
       </c>
-      <c r="AU26">
+      <c r="AV26">
         <v>-749000.0</v>
       </c>
-      <c r="AV26">
+      <c r="AW26">
         <v>-4563000.0</v>
       </c>
-      <c r="AW26">
+      <c r="AX26">
         <v>1220000.0</v>
       </c>
-      <c r="AX26">
+      <c r="AY26">
         <v>37690000.0</v>
       </c>
-      <c r="AY26">
+      <c r="AZ26">
         <v>1290000.0</v>
       </c>
-      <c r="AZ26">
+      <c r="BA26">
         <v>550000.0</v>
       </c>
-      <c r="BA26">
+      <c r="BB26">
         <v>1160000.0</v>
       </c>
-      <c r="BB26">
+      <c r="BC26">
         <v>240000.0</v>
       </c>
-      <c r="BC26">
+      <c r="BD26">
         <v>6170000.0</v>
       </c>
-      <c r="BD26">
+      <c r="BE26">
         <v>150000.0</v>
       </c>
-      <c r="BE26">
+      <c r="BF26">
         <v>490000.0</v>
       </c>
-      <c r="BF26">
+      <c r="BG26">
         <v>-10000.0</v>
       </c>
-      <c r="BG26">
+      <c r="BH26">
         <v>410000.0</v>
       </c>
-      <c r="BH26">
+      <c r="BI26">
         <v>2420000.0</v>
       </c>
-      <c r="BI26">
+      <c r="BJ26">
         <v>1210000.0</v>
       </c>
-      <c r="BJ26">
+      <c r="BK26">
         <v>2400000.0</v>
       </c>
-      <c r="BK26"/>
-      <c r="BL26">
+      <c r="BL26"/>
+      <c r="BM26">
         <v>3210000.0</v>
       </c>
-      <c r="BM26">
+      <c r="BN26">
         <v>890000.0</v>
       </c>
-      <c r="BN26">
+      <c r="BO26">
         <v>4090000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>530000.0</v>
       </c>
       <c r="BP26">
         <v>530000.0</v>
       </c>
       <c r="BQ26">
         <v>530000.0</v>
       </c>
       <c r="BR26">
+        <v>530000.0</v>
+      </c>
+      <c r="BS26">
         <v>690000.0</v>
       </c>
-      <c r="BS26">
+      <c r="BT26">
         <v>980000.0</v>
       </c>
-      <c r="BT26"/>
       <c r="BU26"/>
       <c r="BV26"/>
       <c r="BW26"/>
       <c r="BX26"/>
       <c r="BY26"/>
+      <c r="BZ26"/>
     </row>
-    <row r="27" spans="1:77">
+    <row r="27" spans="1:78">
       <c r="A27" t="s">
-        <v>194</v>
+        <v>195</v>
       </c>
       <c r="B27">
+        <v>-1696000.0</v>
+      </c>
+      <c r="C27">
         <v>6725000.0</v>
       </c>
-      <c r="C27">
+      <c r="D27">
         <v>4919000.0</v>
       </c>
-      <c r="D27">
+      <c r="E27">
         <v>4752000.0</v>
       </c>
-      <c r="E27">
+      <c r="F27">
         <v>4262000.0</v>
       </c>
-      <c r="F27">
+      <c r="G27">
         <v>4693000.0</v>
       </c>
-      <c r="G27">
+      <c r="H27">
         <v>3809000.0</v>
       </c>
-      <c r="H27">
+      <c r="I27">
         <v>4091000.0</v>
       </c>
-      <c r="I27">
+      <c r="J27">
         <v>4340000.0</v>
       </c>
-      <c r="J27">
+      <c r="K27">
         <v>4166000.0</v>
       </c>
-      <c r="K27">
+      <c r="L27">
         <v>4388000.0</v>
       </c>
-      <c r="L27">
+      <c r="M27">
         <v>4281000.0</v>
       </c>
-      <c r="M27">
+      <c r="N27">
         <v>3904000.0</v>
       </c>
-      <c r="N27">
+      <c r="O27">
         <v>1868000.0</v>
       </c>
-      <c r="O27">
+      <c r="P27">
         <v>2372000.0</v>
       </c>
-      <c r="P27">
+      <c r="Q27">
         <v>4428000.0</v>
       </c>
-      <c r="Q27">
+      <c r="R27">
         <v>3998000.0</v>
       </c>
-      <c r="R27">
+      <c r="S27">
         <v>3642000.0</v>
       </c>
-      <c r="S27">
+      <c r="T27">
         <v>3811000.0</v>
       </c>
-      <c r="T27">
+      <c r="U27">
         <v>4060000.0</v>
       </c>
-      <c r="U27">
+      <c r="V27">
         <v>3244000.0</v>
       </c>
-      <c r="V27">
+      <c r="W27">
         <v>3905000.0</v>
       </c>
-      <c r="W27">
+      <c r="X27">
         <v>3669000.0</v>
       </c>
-      <c r="X27">
+      <c r="Y27">
         <v>4434000.0</v>
       </c>
-      <c r="Y27"/>
-      <c r="Z27">
+      <c r="Z27"/>
+      <c r="AA27">
         <v>1457000.0</v>
       </c>
-      <c r="AA27"/>
       <c r="AB27"/>
       <c r="AC27"/>
       <c r="AD27"/>
-      <c r="AE27">
+      <c r="AE27"/>
+      <c r="AF27">
         <v>3958000.0</v>
       </c>
-      <c r="AF27">
+      <c r="AG27">
         <v>4422000.0</v>
       </c>
-      <c r="AG27">
+      <c r="AH27">
         <v>4931000.0</v>
       </c>
-      <c r="AH27">
+      <c r="AI27">
         <v>5963000.0</v>
       </c>
-      <c r="AI27">
+      <c r="AJ27">
         <v>5306000.0</v>
       </c>
-      <c r="AJ27">
+      <c r="AK27">
         <v>5255000.0</v>
       </c>
-      <c r="AK27">
+      <c r="AL27">
         <v>4671000.0</v>
       </c>
-      <c r="AL27">
+      <c r="AM27">
         <v>3992000.0</v>
       </c>
-      <c r="AM27">
+      <c r="AN27">
         <v>4701000.0</v>
       </c>
-      <c r="AN27">
+      <c r="AO27">
         <v>4509000.0</v>
       </c>
-      <c r="AO27">
+      <c r="AP27">
         <v>4615000.0</v>
       </c>
-      <c r="AP27">
+      <c r="AQ27">
         <v>4332000.0</v>
       </c>
-      <c r="AQ27">
+      <c r="AR27">
         <v>4378000.0</v>
       </c>
-      <c r="AR27">
+      <c r="AS27">
         <v>4254000.0</v>
       </c>
-      <c r="AS27">
+      <c r="AT27">
         <v>3933000.0</v>
       </c>
-      <c r="AT27">
+      <c r="AU27">
         <v>3292322.0</v>
       </c>
-      <c r="AU27">
+      <c r="AV27">
         <v>3021962.0</v>
       </c>
-      <c r="AV27">
+      <c r="AW27">
         <v>2766352.0</v>
       </c>
-      <c r="AW27">
+      <c r="AX27">
         <v>2372364.0</v>
       </c>
-      <c r="AX27">
+      <c r="AY27">
         <v>1854171.0</v>
       </c>
-      <c r="AY27">
+      <c r="AZ27">
         <v>1667766.0</v>
       </c>
-      <c r="AZ27">
+      <c r="BA27">
         <v>1502447.0</v>
       </c>
-      <c r="BA27">
+      <c r="BB27">
         <v>984792.0</v>
       </c>
-      <c r="BB27">
+      <c r="BC27">
         <v>783052.0</v>
       </c>
-      <c r="BC27">
+      <c r="BD27">
         <v>669469.0</v>
       </c>
-      <c r="BD27">
+      <c r="BE27">
         <v>585215.0</v>
       </c>
-      <c r="BE27">
+      <c r="BF27">
         <v>500985.0</v>
       </c>
-      <c r="BF27">
+      <c r="BG27">
         <v>341668.0</v>
       </c>
-      <c r="BG27">
+      <c r="BH27">
         <v>285738.0</v>
       </c>
-      <c r="BH27">
+      <c r="BI27">
         <v>543744.0</v>
       </c>
-      <c r="BI27">
+      <c r="BJ27">
         <v>487933.0</v>
       </c>
-      <c r="BJ27">
+      <c r="BK27">
         <v>334383.0</v>
       </c>
-      <c r="BK27">
+      <c r="BL27">
         <v>332968.0</v>
       </c>
-      <c r="BL27">
+      <c r="BM27">
         <v>304176.0</v>
       </c>
-      <c r="BM27">
+      <c r="BN27">
         <v>199134.0</v>
       </c>
-      <c r="BN27"/>
-      <c r="BO27">
+      <c r="BO27"/>
+      <c r="BP27">
         <v>261381.0</v>
       </c>
-      <c r="BP27">
+      <c r="BQ27">
         <v>78171.0</v>
       </c>
-      <c r="BQ27">
+      <c r="BR27">
         <v>821631.0</v>
       </c>
-      <c r="BR27"/>
       <c r="BS27"/>
-      <c r="BT27">
-[...1 lines deleted...]
-      </c>
+      <c r="BT27"/>
       <c r="BU27">
         <v>649783000.0</v>
       </c>
-      <c r="BV27"/>
+      <c r="BV27">
+        <v>649783000.0</v>
+      </c>
       <c r="BW27"/>
       <c r="BX27"/>
       <c r="BY27"/>
+      <c r="BZ27"/>
     </row>
-    <row r="28" spans="1:77">
+    <row r="28" spans="1:78">
       <c r="A28" t="s">
-        <v>195</v>
+        <v>196</v>
       </c>
       <c r="B28">
+        <v>-2585000.0</v>
+      </c>
+      <c r="C28">
         <v>-583000.0</v>
       </c>
-      <c r="C28">
+      <c r="D28">
         <v>-857000.0</v>
       </c>
-      <c r="D28">
+      <c r="E28">
         <v>-1094000.0</v>
       </c>
-      <c r="E28">
+      <c r="F28">
         <v>-2878000.0</v>
       </c>
-      <c r="F28">
+      <c r="G28">
         <v>-400000.0</v>
       </c>
-      <c r="G28">
+      <c r="H28">
         <v>27000.0</v>
       </c>
-      <c r="H28">
+      <c r="I28">
         <v>-359000.0</v>
       </c>
-      <c r="I28">
+      <c r="J28">
         <v>-33467000.0</v>
       </c>
-      <c r="J28">
+      <c r="K28">
         <v>-8940000.0</v>
       </c>
-      <c r="K28">
+      <c r="L28">
         <v>370000.0</v>
       </c>
-      <c r="L28">
+      <c r="M28">
         <v>4000.0</v>
       </c>
-      <c r="M28">
+      <c r="N28">
         <v>-4000.0</v>
       </c>
-      <c r="N28">
+      <c r="O28">
         <v>66000.0</v>
       </c>
-      <c r="O28">
+      <c r="P28">
         <v>130000.0</v>
       </c>
-      <c r="P28">
+      <c r="Q28">
         <v>260000.0</v>
       </c>
-      <c r="Q28">
+      <c r="R28">
         <v>-1036000.0</v>
       </c>
-      <c r="R28">
+      <c r="S28">
         <v>22000.0</v>
       </c>
-      <c r="S28">
+      <c r="T28">
         <v>-150000.0</v>
       </c>
-      <c r="T28">
+      <c r="U28">
         <v>-916000.0</v>
       </c>
-      <c r="U28">
+      <c r="V28">
         <v>-2308000.0</v>
       </c>
-      <c r="V28">
+      <c r="W28">
         <v>-1243000.0</v>
       </c>
-      <c r="W28">
+      <c r="X28">
         <v>66734000.0</v>
       </c>
-      <c r="X28">
+      <c r="Y28">
         <v>-1753000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>-285000.0</v>
       </c>
       <c r="Z28">
         <v>-285000.0</v>
       </c>
       <c r="AA28">
+        <v>-285000.0</v>
+      </c>
+      <c r="AB28">
         <v>-1707000.0</v>
       </c>
-      <c r="AB28">
+      <c r="AC28">
         <v>66748000.0</v>
       </c>
-      <c r="AC28">
+      <c r="AD28">
         <v>-1044000.0</v>
       </c>
-      <c r="AD28">
+      <c r="AE28">
         <v>-285000.0</v>
       </c>
-      <c r="AE28">
+      <c r="AF28">
         <v>-224000.0</v>
       </c>
-      <c r="AF28">
+      <c r="AG28">
         <v>-334000.0</v>
       </c>
-      <c r="AG28">
+      <c r="AH28">
         <v>-8091000.0</v>
       </c>
-      <c r="AH28">
+      <c r="AI28">
         <v>-24586000.0</v>
       </c>
-      <c r="AI28">
+      <c r="AJ28">
         <v>-27569000.0</v>
       </c>
-      <c r="AJ28">
+      <c r="AK28">
         <v>4905000.0</v>
       </c>
-      <c r="AK28">
+      <c r="AL28">
         <v>-13138000.0</v>
       </c>
-      <c r="AL28">
+      <c r="AM28">
         <v>668000.0</v>
       </c>
-      <c r="AM28">
+      <c r="AN28">
         <v>-6576000.0</v>
       </c>
-      <c r="AN28">
+      <c r="AO28">
         <v>833000.0</v>
       </c>
-      <c r="AO28">
+      <c r="AP28">
         <v>-3106000.0</v>
       </c>
-      <c r="AP28">
+      <c r="AQ28">
         <v>-18535000.0</v>
       </c>
-      <c r="AQ28">
+      <c r="AR28">
         <v>-3731000.0</v>
       </c>
-      <c r="AR28">
+      <c r="AS28">
         <v>-2910000.0</v>
       </c>
-      <c r="AS28">
+      <c r="AT28">
         <v>-11048000.0</v>
       </c>
-      <c r="AT28">
+      <c r="AU28">
         <v>888884.0</v>
       </c>
-      <c r="AU28">
+      <c r="AV28">
         <v>-68262.0</v>
       </c>
-      <c r="AV28">
+      <c r="AW28">
         <v>-4153115.0</v>
       </c>
-      <c r="AW28">
+      <c r="AX28">
         <v>1186493.0</v>
       </c>
-      <c r="AX28">
+      <c r="AY28">
         <v>37667250.0</v>
       </c>
-      <c r="AY28">
+      <c r="AZ28">
         <v>1278636.0</v>
       </c>
-      <c r="AZ28">
+      <c r="BA28">
         <v>545929.0</v>
       </c>
-      <c r="BA28">
+      <c r="BB28">
         <v>1142342.0</v>
       </c>
-      <c r="BB28">
+      <c r="BC28">
         <v>238044.0</v>
       </c>
-      <c r="BC28">
+      <c r="BD28">
         <v>5992200.0</v>
       </c>
-      <c r="BD28">
+      <c r="BE28">
         <v>136004.0</v>
       </c>
-      <c r="BE28">
+      <c r="BF28">
         <v>243673.0</v>
       </c>
-      <c r="BF28">
+      <c r="BG28">
         <v>4949013.0</v>
       </c>
-      <c r="BG28">
+      <c r="BH28">
         <v>386878.0</v>
       </c>
-      <c r="BH28">
+      <c r="BI28">
         <v>2904993.0</v>
       </c>
-      <c r="BI28">
+      <c r="BJ28">
         <v>1897799.0</v>
       </c>
-      <c r="BJ28">
+      <c r="BK28">
         <v>2900900.0</v>
       </c>
-      <c r="BK28"/>
-      <c r="BL28">
+      <c r="BL28"/>
+      <c r="BM28">
         <v>3208720.0</v>
       </c>
-      <c r="BM28">
+      <c r="BN28">
         <v>886875.0</v>
       </c>
-      <c r="BN28">
+      <c r="BO28">
         <v>3790000.0</v>
       </c>
-      <c r="BO28">
+      <c r="BP28">
         <v>295000.0</v>
       </c>
-      <c r="BP28">
+      <c r="BQ28">
         <v>3344460.0</v>
       </c>
-      <c r="BQ28">
+      <c r="BR28">
         <v>525000.0</v>
       </c>
-      <c r="BR28">
+      <c r="BS28">
         <v>697506.0</v>
       </c>
-      <c r="BS28">
+      <c r="BT28">
         <v>975000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>3818258000.0</v>
       </c>
       <c r="BU28">
         <v>3818258000.0</v>
       </c>
       <c r="BV28">
+        <v>3818258000.0</v>
+      </c>
+      <c r="BW28">
         <v>1500.0</v>
       </c>
-      <c r="BW28">
+      <c r="BX28">
         <v>1000.0</v>
       </c>
-      <c r="BX28">
+      <c r="BY28">
         <v>15000.0</v>
       </c>
-      <c r="BY28"/>
+      <c r="BZ28"/>
     </row>
-    <row r="29" spans="1:77">
+    <row r="29" spans="1:78">
       <c r="A29" t="s">
-        <v>196</v>
+        <v>197</v>
       </c>
       <c r="B29">
+        <v>1879000.0</v>
+      </c>
+      <c r="C29">
         <v>24956000.0</v>
       </c>
-      <c r="C29">
+      <c r="D29">
         <v>29329000.0</v>
       </c>
-      <c r="D29">
+      <c r="E29">
         <v>14419000.0</v>
       </c>
-      <c r="E29">
+      <c r="F29">
         <v>5299000.0</v>
       </c>
-      <c r="F29">
+      <c r="G29">
         <v>18782000.0</v>
       </c>
-      <c r="G29">
+      <c r="H29">
         <v>19624000.0</v>
       </c>
-      <c r="H29">
+      <c r="I29">
         <v>21814000.0</v>
       </c>
-      <c r="I29">
+      <c r="J29">
         <v>5978000.0</v>
       </c>
-      <c r="J29">
+      <c r="K29">
         <v>10257000.0</v>
       </c>
-      <c r="K29">
+      <c r="L29">
         <v>12791000.0</v>
       </c>
-      <c r="L29">
+      <c r="M29">
         <v>7775000.0</v>
       </c>
-      <c r="M29">
+      <c r="N29">
         <v>-4048000.0</v>
       </c>
-      <c r="N29">
+      <c r="O29">
         <v>-5624000.0</v>
       </c>
-      <c r="O29">
+      <c r="P29">
         <v>959000.0</v>
       </c>
-      <c r="P29">
+      <c r="Q29">
         <v>-3005000.0</v>
       </c>
-      <c r="Q29">
+      <c r="R29">
         <v>-10223000.0</v>
       </c>
-      <c r="R29">
+      <c r="S29">
         <v>-3232000.0</v>
       </c>
-      <c r="S29">
+      <c r="T29">
         <v>6330000.0</v>
       </c>
-      <c r="T29">
+      <c r="U29">
         <v>1599000.0</v>
       </c>
-      <c r="U29">
+      <c r="V29">
         <v>-6679000.0</v>
       </c>
-      <c r="V29">
+      <c r="W29">
         <v>-10267000.0</v>
       </c>
-      <c r="W29">
+      <c r="X29">
         <v>-4618000.0</v>
       </c>
-      <c r="X29">
+      <c r="Y29">
         <v>-3097000.0</v>
       </c>
-      <c r="Y29">
+      <c r="Z29">
         <v>-6274000.0</v>
       </c>
-      <c r="Z29">
+      <c r="AA29">
         <v>1534000.0</v>
       </c>
-      <c r="AA29">
+      <c r="AB29">
         <v>-3160000.0</v>
       </c>
-      <c r="AB29">
+      <c r="AC29">
         <v>2130000.0</v>
       </c>
-      <c r="AC29">
+      <c r="AD29">
         <v>-15260000.0</v>
       </c>
-      <c r="AD29">
+      <c r="AE29">
         <v>-6274000.0</v>
       </c>
-      <c r="AE29">
+      <c r="AF29">
         <v>3397000.0</v>
       </c>
-      <c r="AF29">
+      <c r="AG29">
         <v>20689000.0</v>
       </c>
-      <c r="AG29">
+      <c r="AH29">
         <v>10176000.0</v>
       </c>
-      <c r="AH29">
+      <c r="AI29">
         <v>20865000.0</v>
       </c>
-      <c r="AI29">
+      <c r="AJ29">
         <v>17951000.0</v>
       </c>
-      <c r="AJ29">
+      <c r="AK29">
         <v>13483000.0</v>
       </c>
-      <c r="AK29">
+      <c r="AL29">
         <v>10640000.0</v>
       </c>
-      <c r="AL29">
+      <c r="AM29">
         <v>16680000.0</v>
       </c>
-      <c r="AM29">
+      <c r="AN29">
         <v>2845000.0</v>
       </c>
-      <c r="AN29">
+      <c r="AO29">
         <v>7280000.0</v>
       </c>
-      <c r="AO29">
+      <c r="AP29">
         <v>-977000.0</v>
       </c>
-      <c r="AP29">
+      <c r="AQ29">
         <v>4356000.0</v>
       </c>
-      <c r="AQ29">
+      <c r="AR29">
         <v>7308000.0</v>
       </c>
-      <c r="AR29">
+      <c r="AS29">
         <v>2932000.0</v>
       </c>
-      <c r="AS29">
+      <c r="AT29">
         <v>4210000.0</v>
       </c>
-      <c r="AT29">
+      <c r="AU29">
         <v>8284508.0</v>
       </c>
-      <c r="AU29">
+      <c r="AV29">
         <v>8949243.0</v>
       </c>
-      <c r="AV29">
+      <c r="AW29">
         <v>1179220.0</v>
       </c>
-      <c r="AW29">
+      <c r="AX29">
         <v>-1610971.0</v>
       </c>
-      <c r="AX29">
+      <c r="AY29">
         <v>839186.0</v>
       </c>
-      <c r="AY29">
+      <c r="AZ29">
         <v>1728885.0</v>
       </c>
-      <c r="AZ29">
+      <c r="BA29">
         <v>-755362.0</v>
       </c>
-      <c r="BA29">
+      <c r="BB29">
         <v>-2098186.0</v>
       </c>
-      <c r="BB29">
+      <c r="BC29">
         <v>-923718.0</v>
       </c>
-      <c r="BC29">
+      <c r="BD29">
         <v>-862302.0</v>
       </c>
-      <c r="BD29">
+      <c r="BE29">
         <v>-310872.0</v>
       </c>
-      <c r="BE29">
+      <c r="BF29">
         <v>-1287939.0</v>
       </c>
-      <c r="BF29">
+      <c r="BG29">
         <v>-1655688.0</v>
       </c>
-      <c r="BG29">
+      <c r="BH29">
         <v>-1089563.0</v>
       </c>
-      <c r="BH29">
+      <c r="BI29">
         <v>-2129676.0</v>
       </c>
-      <c r="BI29">
+      <c r="BJ29">
         <v>-1789844.0</v>
       </c>
-      <c r="BJ29">
+      <c r="BK29">
         <v>-1986037.0</v>
       </c>
-      <c r="BK29">
+      <c r="BL29">
         <v>-2270896.0</v>
       </c>
-      <c r="BL29">
+      <c r="BM29">
         <v>-2003308.0</v>
       </c>
-      <c r="BM29">
+      <c r="BN29">
         <v>-1897252.0</v>
       </c>
-      <c r="BN29">
+      <c r="BO29">
         <v>-610000.0</v>
       </c>
-      <c r="BO29">
+      <c r="BP29">
         <v>-1908035.0</v>
       </c>
-      <c r="BP29">
+      <c r="BQ29">
         <v>-1750103.0</v>
       </c>
-      <c r="BQ29">
+      <c r="BR29">
         <v>-1332373.0</v>
       </c>
-      <c r="BR29">
+      <c r="BS29">
         <v>-2148150.0</v>
       </c>
-      <c r="BS29">
+      <c r="BT29">
         <v>-2431932.0</v>
       </c>
-      <c r="BT29">
+      <c r="BU29">
         <v>-2643150.0</v>
       </c>
-      <c r="BU29">
+      <c r="BV29">
         <v>-8136324000.0</v>
       </c>
-      <c r="BV29">
+      <c r="BW29">
         <v>-2768.0</v>
       </c>
-      <c r="BW29">
+      <c r="BX29">
         <v>-14224.0</v>
       </c>
-      <c r="BX29">
+      <c r="BY29">
         <v>-2101.0</v>
       </c>
-      <c r="BY29">
+      <c r="BZ29">
         <v>-4575.0</v>
       </c>
     </row>
-    <row r="30" spans="1:77">
+    <row r="30" spans="1:78">
       <c r="A30" t="s">
-        <v>197</v>
+        <v>198</v>
       </c>
       <c r="B30">
+        <v>-5642000.0</v>
+      </c>
+      <c r="C30">
         <v>-335000.0</v>
       </c>
-      <c r="C30">
+      <c r="D30">
         <v>-5258000.0</v>
       </c>
-      <c r="D30">
+      <c r="E30">
         <v>-887000.0</v>
       </c>
-      <c r="E30">
+      <c r="F30">
         <v>-406000.0</v>
       </c>
-      <c r="F30">
+      <c r="G30">
         <v>-2767000.0</v>
       </c>
-      <c r="G30">
+      <c r="H30">
         <v>113000.0</v>
       </c>
-      <c r="H30">
+      <c r="I30">
         <v>-905000.0</v>
       </c>
-      <c r="I30">
+      <c r="J30">
         <v>-6024000.0</v>
       </c>
-      <c r="J30">
+      <c r="K30">
         <v>-481000.0</v>
       </c>
-      <c r="K30">
+      <c r="L30">
         <v>-649000.0</v>
       </c>
-      <c r="L30">
+      <c r="M30">
         <v>-348000.0</v>
       </c>
-      <c r="M30">
+      <c r="N30">
         <v>-677000.0</v>
       </c>
-      <c r="N30">
+      <c r="O30">
         <v>-1709000.0</v>
       </c>
-      <c r="O30">
+      <c r="P30">
         <v>-374000.0</v>
       </c>
-      <c r="P30">
+      <c r="Q30">
         <v>-429000.0</v>
       </c>
-      <c r="Q30">
+      <c r="R30">
         <v>-148000.0</v>
       </c>
-      <c r="R30">
+      <c r="S30">
         <v>-314000.0</v>
       </c>
-      <c r="S30">
+      <c r="T30">
         <v>-580000.0</v>
       </c>
-      <c r="T30">
+      <c r="U30">
         <v>-422000.0</v>
       </c>
-      <c r="U30">
+      <c r="V30">
         <v>-2079000.0</v>
       </c>
-      <c r="V30">
+      <c r="W30">
         <v>-2273000.0</v>
       </c>
-      <c r="W30">
+      <c r="X30">
         <v>-710000.0</v>
       </c>
-      <c r="X30">
+      <c r="Y30">
         <v>-486000.0</v>
       </c>
-      <c r="Y30">
+      <c r="Z30">
         <v>-1086000.0</v>
       </c>
-      <c r="Z30">
+      <c r="AA30">
         <v>-1186000.0</v>
       </c>
-      <c r="AA30">
+      <c r="AB30">
         <v>2060000.0</v>
       </c>
-      <c r="AB30">
+      <c r="AC30">
         <v>-330000.0</v>
       </c>
-      <c r="AC30">
+      <c r="AD30">
         <v>-433000.0</v>
       </c>
-      <c r="AD30"/>
-      <c r="AE30">
+      <c r="AE30"/>
+      <c r="AF30">
         <v>-2453000.0</v>
       </c>
-      <c r="AF30">
+      <c r="AG30">
         <v>-2474000.0</v>
       </c>
-      <c r="AG30">
+      <c r="AH30">
         <v>-3107000.0</v>
       </c>
-      <c r="AH30">
+      <c r="AI30">
         <v>-1255000.0</v>
       </c>
-      <c r="AI30">
+      <c r="AJ30">
         <v>-1393000.0</v>
       </c>
-      <c r="AJ30">
+      <c r="AK30">
         <v>-1779000.0</v>
       </c>
-      <c r="AK30">
+      <c r="AL30">
         <v>-969000.0</v>
       </c>
-      <c r="AL30">
+      <c r="AM30">
         <v>-1295000.0</v>
       </c>
-      <c r="AM30">
+      <c r="AN30">
         <v>-1734000.0</v>
       </c>
-      <c r="AN30">
+      <c r="AO30">
         <v>573000.0</v>
       </c>
-      <c r="AO30">
+      <c r="AP30">
         <v>-9286000.0</v>
       </c>
-      <c r="AP30">
+      <c r="AQ30">
         <v>1592000.0</v>
       </c>
-      <c r="AQ30">
+      <c r="AR30">
         <v>-1105000.0</v>
       </c>
-      <c r="AR30">
+      <c r="AS30">
         <v>-117000.0</v>
       </c>
-      <c r="AS30">
+      <c r="AT30">
         <v>-1048000.0</v>
       </c>
-      <c r="AT30">
+      <c r="AU30">
         <v>-9844644.0</v>
       </c>
-      <c r="AU30">
+      <c r="AV30">
         <v>-873215.0</v>
       </c>
-      <c r="AV30">
+      <c r="AW30">
         <v>-800427.0</v>
       </c>
-      <c r="AW30">
+      <c r="AX30">
         <v>-633714.0</v>
       </c>
-      <c r="AX30">
+      <c r="AY30">
         <v>-490441.0</v>
       </c>
-      <c r="AY30">
+      <c r="AZ30">
         <v>-1139348.0</v>
       </c>
-      <c r="AZ30">
+      <c r="BA30">
         <v>-1322091.0</v>
       </c>
-      <c r="BA30">
+      <c r="BB30">
         <v>-73534.0</v>
       </c>
-      <c r="BB30">
+      <c r="BC30">
         <v>-181067.0</v>
       </c>
-      <c r="BC30">
+      <c r="BD30">
         <v>-163366.0</v>
       </c>
-      <c r="BD30">
+      <c r="BE30">
         <v>-191704.0</v>
       </c>
-      <c r="BE30">
+      <c r="BF30">
         <v>-46794.0</v>
       </c>
-      <c r="BF30">
+      <c r="BG30">
         <v>181809.0</v>
       </c>
-      <c r="BG30">
+      <c r="BH30">
         <v>-274473.0</v>
       </c>
-      <c r="BH30">
+      <c r="BI30">
         <v>-181500.0</v>
       </c>
-      <c r="BI30">
+      <c r="BJ30">
         <v>-428344.0</v>
       </c>
-      <c r="BJ30"/>
-      <c r="BK30">
+      <c r="BK30"/>
+      <c r="BL30">
         <v>-28816.0</v>
       </c>
-      <c r="BL30">
+      <c r="BM30">
         <v>-104712.0</v>
       </c>
-      <c r="BM30">
+      <c r="BN30">
         <v>-15655.0</v>
       </c>
-      <c r="BN30"/>
-      <c r="BO30">
+      <c r="BO30"/>
+      <c r="BP30">
         <v>-2080.0</v>
       </c>
-      <c r="BP30">
+      <c r="BQ30">
         <v>-8285.0</v>
       </c>
-      <c r="BQ30">
+      <c r="BR30">
         <v>-22567.0</v>
       </c>
-      <c r="BR30">
+      <c r="BS30">
         <v>-31825.0</v>
       </c>
-      <c r="BS30">
+      <c r="BT30">
         <v>-70937.0</v>
       </c>
-      <c r="BT30">
+      <c r="BU30">
         <v>-231353.0</v>
       </c>
-      <c r="BU30"/>
       <c r="BV30"/>
       <c r="BW30"/>
       <c r="BX30"/>
       <c r="BY30"/>
+      <c r="BZ30"/>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>