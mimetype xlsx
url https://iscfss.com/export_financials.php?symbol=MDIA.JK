--- v0 (2026-03-02)
+++ v1 (2026-06-15)
@@ -22,53 +22,56 @@
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Balance Sheet (Yearly)" sheetId="1" r:id="rId4"/>
     <sheet name="Balance Sheet (Quarterly)" sheetId="2" r:id="rId5"/>
     <sheet name="Income Statement (Yearly)" sheetId="3" r:id="rId6"/>
     <sheet name="Income Statement (Quarterly)" sheetId="4" r:id="rId7"/>
     <sheet name="Cash Flow (Yearly)" sheetId="5" r:id="rId8"/>
     <sheet name="Cash Flow (Quarterly)" sheetId="6" r:id="rId9"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="174">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="175">
   <si>
     <t>Metric</t>
+  </si>
+  <si>
+    <t>2025-12-31</t>
   </si>
   <si>
     <t>2024-12-31</t>
   </si>
   <si>
     <t>2023-12-31</t>
   </si>
   <si>
     <t>2022-12-31</t>
   </si>
   <si>
     <t>2021-12-31</t>
   </si>
   <si>
     <t>2020-12-31</t>
   </si>
   <si>
     <t>2019-12-31</t>
   </si>
   <si>
     <t>2018-12-31</t>
   </si>
   <si>
     <t>2017-12-31</t>
   </si>
@@ -911,2639 +914,2780 @@
 <file path=xl/worksheets/_rels/sheet2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/_rels/sheet3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/_rels/sheet4.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/_rels/sheet5.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/_rels/sheet6.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:O62"/>
+  <dimension ref="A1:P62"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="57.7" bestFit="true" customWidth="true" style="0"/>
-    <col min="2" max="2" width="17.567" bestFit="true" customWidth="true" style="0"/>
-    <col min="3" max="3" width="16.425" bestFit="true" customWidth="true" style="0"/>
+    <col min="2" max="2" width="16.425" bestFit="true" customWidth="true" style="0"/>
+    <col min="3" max="3" width="17.567" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="16.425" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="16.425" bestFit="true" customWidth="true" style="0"/>
     <col min="6" max="6" width="16.425" bestFit="true" customWidth="true" style="0"/>
     <col min="7" max="7" width="16.425" bestFit="true" customWidth="true" style="0"/>
     <col min="8" max="8" width="16.425" bestFit="true" customWidth="true" style="0"/>
     <col min="9" max="9" width="16.425" bestFit="true" customWidth="true" style="0"/>
     <col min="10" max="10" width="16.425" bestFit="true" customWidth="true" style="0"/>
     <col min="11" max="11" width="16.425" bestFit="true" customWidth="true" style="0"/>
     <col min="12" max="12" width="16.425" bestFit="true" customWidth="true" style="0"/>
-    <col min="13" max="13" width="15.282" bestFit="true" customWidth="true" style="0"/>
-    <col min="14" max="14" width="16.425" bestFit="true" customWidth="true" style="0"/>
+    <col min="13" max="13" width="16.425" bestFit="true" customWidth="true" style="0"/>
+    <col min="14" max="14" width="15.282" bestFit="true" customWidth="true" style="0"/>
     <col min="15" max="15" width="16.425" bestFit="true" customWidth="true" style="0"/>
+    <col min="16" max="16" width="16.425" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:15">
+    <row r="1" spans="1:16">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
       <c r="C1" t="s">
         <v>2</v>
       </c>
       <c r="D1" t="s">
         <v>3</v>
       </c>
       <c r="E1" t="s">
         <v>4</v>
       </c>
       <c r="F1" t="s">
         <v>5</v>
       </c>
       <c r="G1" t="s">
         <v>6</v>
       </c>
       <c r="H1" t="s">
         <v>7</v>
       </c>
       <c r="I1" t="s">
         <v>8</v>
       </c>
       <c r="J1" t="s">
         <v>9</v>
       </c>
       <c r="K1" t="s">
         <v>10</v>
       </c>
       <c r="L1" t="s">
         <v>11</v>
       </c>
       <c r="M1" t="s">
         <v>12</v>
       </c>
       <c r="N1" t="s">
         <v>13</v>
       </c>
       <c r="O1" t="s">
         <v>14</v>
       </c>
-    </row>
-    <row r="2" spans="1:15">
+      <c r="P1" t="s">
+        <v>15</v>
+      </c>
+    </row>
+    <row r="2" spans="1:16">
       <c r="A2" t="s">
-        <v>15</v>
+        <v>16</v>
       </c>
       <c r="B2">
+        <v>28542577000.0</v>
+      </c>
+      <c r="C2">
         <v>27649227000.0</v>
       </c>
-      <c r="C2">
+      <c r="D2">
         <v>1470638242000.0</v>
       </c>
-      <c r="D2">
+      <c r="E2">
         <v>1135180683000.0</v>
       </c>
-      <c r="E2">
+      <c r="F2">
         <v>1369974785000.0</v>
       </c>
-      <c r="F2">
+      <c r="G2">
         <v>1333692771000.0</v>
       </c>
-      <c r="G2">
+      <c r="H2">
         <v>1167207892000.0</v>
       </c>
-      <c r="H2">
+      <c r="I2">
         <v>795268303000.0</v>
       </c>
-      <c r="I2">
+      <c r="J2">
         <v>382329749000.0</v>
       </c>
-      <c r="J2">
+      <c r="K2">
         <v>241497620000.0</v>
       </c>
-      <c r="K2">
+      <c r="L2">
         <v>164894610000.0</v>
       </c>
-      <c r="L2">
+      <c r="M2">
         <v>88715505000.0</v>
       </c>
-      <c r="M2">
+      <c r="N2">
         <v>106443152000.0</v>
       </c>
-      <c r="N2">
+      <c r="O2">
         <v>94126976000.0</v>
       </c>
-      <c r="O2"/>
-[...1 lines deleted...]
-    <row r="3" spans="1:15">
+      <c r="P2"/>
+    </row>
+    <row r="3" spans="1:16">
       <c r="A3" t="s">
-        <v>16</v>
+        <v>17</v>
       </c>
       <c r="B3"/>
       <c r="C3"/>
       <c r="D3"/>
       <c r="E3"/>
       <c r="F3"/>
       <c r="G3"/>
       <c r="H3"/>
       <c r="I3"/>
       <c r="J3"/>
       <c r="K3"/>
       <c r="L3"/>
       <c r="M3"/>
       <c r="N3"/>
       <c r="O3"/>
-    </row>
-    <row r="4" spans="1:15">
+      <c r="P3"/>
+    </row>
+    <row r="4" spans="1:16">
       <c r="A4" t="s">
-        <v>17</v>
+        <v>18</v>
       </c>
       <c r="B4"/>
       <c r="C4"/>
       <c r="D4"/>
       <c r="E4"/>
       <c r="F4"/>
       <c r="G4"/>
       <c r="H4"/>
       <c r="I4"/>
       <c r="J4"/>
       <c r="K4"/>
       <c r="L4"/>
       <c r="M4"/>
       <c r="N4"/>
       <c r="O4"/>
-    </row>
-    <row r="5" spans="1:15">
+      <c r="P4"/>
+    </row>
+    <row r="5" spans="1:16">
       <c r="A5" t="s">
-        <v>18</v>
+        <v>19</v>
       </c>
       <c r="B5">
+        <v>246436682000.0</v>
+      </c>
+      <c r="C5">
         <v>246029004000.0</v>
       </c>
-      <c r="C5"/>
-      <c r="D5">
+      <c r="D5"/>
+      <c r="E5">
         <v>283728703000.0</v>
       </c>
-      <c r="E5">
+      <c r="F5">
         <v>1072250000.0</v>
       </c>
-      <c r="F5">
+      <c r="G5">
         <v>-9057895000.0</v>
       </c>
-      <c r="G5">
+      <c r="H5">
         <v>11504755000.0</v>
       </c>
-      <c r="H5">
+      <c r="I5">
         <v>11345652000.0</v>
       </c>
-      <c r="I5">
+      <c r="J5">
         <v>-2865540000.0</v>
       </c>
-      <c r="J5">
+      <c r="K5">
         <v>8466216000.0</v>
       </c>
-      <c r="K5">
+      <c r="L5">
         <v>10447917000.0</v>
       </c>
-      <c r="L5">
+      <c r="M5">
         <v>-1779018000.0</v>
       </c>
-      <c r="M5">
+      <c r="N5">
         <v>-32356810000.0</v>
       </c>
-      <c r="N5"/>
       <c r="O5"/>
-    </row>
-    <row r="6" spans="1:15">
+      <c r="P5"/>
+    </row>
+    <row r="6" spans="1:16">
       <c r="A6" t="s">
-        <v>19</v>
+        <v>20</v>
       </c>
       <c r="B6"/>
       <c r="C6"/>
       <c r="D6"/>
       <c r="E6"/>
       <c r="F6"/>
       <c r="G6"/>
       <c r="H6"/>
       <c r="I6"/>
       <c r="J6"/>
       <c r="K6"/>
       <c r="L6"/>
       <c r="M6"/>
       <c r="N6"/>
       <c r="O6"/>
-    </row>
-    <row r="7" spans="1:15">
+      <c r="P6"/>
+    </row>
+    <row r="7" spans="1:16">
       <c r="A7" t="s">
-        <v>20</v>
+        <v>21</v>
       </c>
       <c r="B7">
+        <v>2728188000.0</v>
+      </c>
+      <c r="C7">
         <v>5403992000.0</v>
       </c>
-      <c r="C7">
+      <c r="D7">
         <v>3755943000.0</v>
       </c>
-      <c r="D7">
+      <c r="E7">
         <v>28923903000.0</v>
       </c>
-      <c r="E7">
+      <c r="F7">
         <v>43158942000.0</v>
       </c>
-      <c r="F7">
+      <c r="G7">
         <v>4331034000.0</v>
       </c>
-      <c r="G7">
+      <c r="H7">
         <v>3352141000.0</v>
       </c>
-      <c r="H7"/>
       <c r="I7"/>
       <c r="J7"/>
       <c r="K7"/>
       <c r="L7"/>
       <c r="M7"/>
       <c r="N7"/>
       <c r="O7"/>
-    </row>
-    <row r="8" spans="1:15">
+      <c r="P7"/>
+    </row>
+    <row r="8" spans="1:16">
       <c r="A8" t="s">
-        <v>21</v>
+        <v>22</v>
       </c>
       <c r="B8">
         <v>392155384000.0</v>
       </c>
       <c r="C8">
         <v>392155384000.0</v>
       </c>
       <c r="D8">
         <v>392155384000.0</v>
       </c>
       <c r="E8">
         <v>392155384000.0</v>
       </c>
       <c r="F8">
         <v>392155384000.0</v>
       </c>
       <c r="G8">
         <v>392155384000.0</v>
       </c>
       <c r="H8">
         <v>392155384000.0</v>
       </c>
-      <c r="I8"/>
+      <c r="I8">
+        <v>392155384000.0</v>
+      </c>
       <c r="J8"/>
       <c r="K8"/>
       <c r="L8"/>
       <c r="M8"/>
       <c r="N8"/>
       <c r="O8"/>
-    </row>
-    <row r="9" spans="1:15">
+      <c r="P8"/>
+    </row>
+    <row r="9" spans="1:16">
       <c r="A9" t="s">
-        <v>22</v>
-[...3 lines deleted...]
-      </c>
+        <v>23</v>
+      </c>
+      <c r="B9"/>
       <c r="C9">
         <v>335811174000.0</v>
       </c>
       <c r="D9">
         <v>335811174000.0</v>
       </c>
       <c r="E9">
         <v>335811174000.0</v>
       </c>
       <c r="F9">
         <v>335811174000.0</v>
       </c>
       <c r="G9">
         <v>335811174000.0</v>
       </c>
       <c r="H9">
         <v>335811174000.0</v>
       </c>
       <c r="I9">
+        <v>335811174000.0</v>
+      </c>
+      <c r="J9">
         <v>335791174000.0</v>
       </c>
-      <c r="J9">
+      <c r="K9">
         <v>335711949000.0</v>
       </c>
-      <c r="K9">
+      <c r="L9">
         <v>330126174000.0</v>
       </c>
-      <c r="L9"/>
       <c r="M9"/>
       <c r="N9"/>
       <c r="O9"/>
-    </row>
-    <row r="10" spans="1:15">
+      <c r="P9"/>
+    </row>
+    <row r="10" spans="1:16">
       <c r="A10" t="s">
-        <v>23</v>
+        <v>24</v>
       </c>
       <c r="B10">
+        <v>6053245000.0</v>
+      </c>
+      <c r="C10">
         <v>4660812000.0</v>
       </c>
-      <c r="C10">
+      <c r="D10">
         <v>9341252000.0</v>
       </c>
-      <c r="D10">
+      <c r="E10">
         <v>6824691000.0</v>
       </c>
-      <c r="E10">
+      <c r="F10">
         <v>7856586000.0</v>
       </c>
-      <c r="F10">
+      <c r="G10">
         <v>12493765000.0</v>
       </c>
-      <c r="G10">
+      <c r="H10">
         <v>10346360000.0</v>
       </c>
-      <c r="H10">
+      <c r="I10">
         <v>15635078000.0</v>
       </c>
-      <c r="I10">
+      <c r="J10">
         <v>62232073000.0</v>
       </c>
-      <c r="J10">
+      <c r="K10">
         <v>15561332000.0</v>
       </c>
-      <c r="K10">
+      <c r="L10">
         <v>15838031000.0</v>
       </c>
-      <c r="L10">
+      <c r="M10">
         <v>36570008000.0</v>
       </c>
-      <c r="M10">
+      <c r="N10">
         <v>32744169000.0</v>
       </c>
-      <c r="N10">
+      <c r="O10">
         <v>180453568000.0</v>
       </c>
-      <c r="O10">
+      <c r="P10">
         <v>382047407000.0</v>
       </c>
     </row>
-    <row r="11" spans="1:15">
+    <row r="11" spans="1:16">
       <c r="A11" t="s">
-        <v>24</v>
+        <v>25</v>
       </c>
       <c r="B11"/>
       <c r="C11"/>
       <c r="D11"/>
-      <c r="E11">
+      <c r="E11"/>
+      <c r="F11">
         <v>7856586000.0</v>
       </c>
-      <c r="F11"/>
       <c r="G11"/>
       <c r="H11"/>
       <c r="I11"/>
-      <c r="J11">
+      <c r="J11"/>
+      <c r="K11">
         <v>15561332000.0</v>
       </c>
-      <c r="K11">
+      <c r="L11">
         <v>15838031000.0</v>
       </c>
-      <c r="L11"/>
       <c r="M11"/>
       <c r="N11"/>
       <c r="O11"/>
-    </row>
-    <row r="12" spans="1:15">
+      <c r="P11"/>
+    </row>
+    <row r="12" spans="1:16">
       <c r="A12" t="s">
-        <v>25</v>
+        <v>26</v>
       </c>
       <c r="B12">
+        <v>6053245000.0</v>
+      </c>
+      <c r="C12">
         <v>4660812000.0</v>
       </c>
-      <c r="C12">
+      <c r="D12">
         <v>9341252000.0</v>
       </c>
-      <c r="D12">
+      <c r="E12">
         <v>6824691000.0</v>
       </c>
-      <c r="E12">
+      <c r="F12">
         <v>7856586000.0</v>
       </c>
-      <c r="F12">
+      <c r="G12">
         <v>12493765000.0</v>
       </c>
-      <c r="G12">
+      <c r="H12">
         <v>10346360000.0</v>
       </c>
-      <c r="H12">
+      <c r="I12">
         <v>15635078000.0</v>
       </c>
-      <c r="I12">
+      <c r="J12">
         <v>62232073000.0</v>
       </c>
-      <c r="J12">
+      <c r="K12">
         <v>61311332000.0</v>
       </c>
-      <c r="K12">
+      <c r="L12">
         <v>95111910000.0</v>
       </c>
-      <c r="L12">
+      <c r="M12">
         <v>430909732000.0</v>
       </c>
-      <c r="M12">
+      <c r="N12">
         <v>32744169000.0</v>
       </c>
-      <c r="N12">
+      <c r="O12">
         <v>180453568000.0</v>
       </c>
-      <c r="O12"/>
-[...1 lines deleted...]
-    <row r="13" spans="1:15">
+      <c r="P12"/>
+    </row>
+    <row r="13" spans="1:16">
       <c r="A13" t="s">
-        <v>26</v>
+        <v>27</v>
       </c>
       <c r="B13">
         <v>392155384000.0</v>
       </c>
       <c r="C13">
         <v>392155384000.0</v>
       </c>
       <c r="D13">
         <v>392155384000.0</v>
       </c>
       <c r="E13">
         <v>392155384000.0</v>
       </c>
       <c r="F13">
         <v>392155384000.0</v>
       </c>
       <c r="G13">
         <v>392155384000.0</v>
       </c>
       <c r="H13">
         <v>392155384000.0</v>
       </c>
       <c r="I13">
         <v>392155384000.0</v>
       </c>
       <c r="J13">
         <v>392155384000.0</v>
       </c>
       <c r="K13">
         <v>392155384000.0</v>
       </c>
       <c r="L13">
         <v>392155384000.0</v>
       </c>
       <c r="M13">
-        <v>362743784000.0</v>
+        <v>392155384000.0</v>
       </c>
       <c r="N13">
         <v>362743784000.0</v>
       </c>
       <c r="O13">
         <v>362743784000.0</v>
       </c>
-    </row>
-    <row r="14" spans="1:15">
+      <c r="P13">
+        <v>362743784000.0</v>
+      </c>
+    </row>
+    <row r="14" spans="1:16">
       <c r="A14" t="s">
-        <v>27</v>
+        <v>28</v>
       </c>
       <c r="B14">
         <v>39215538000.0</v>
       </c>
       <c r="C14">
+        <v>39215538000.0</v>
+      </c>
+      <c r="D14">
         <v>39215538200.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>39215538400.0</v>
       </c>
       <c r="E14">
         <v>39215538400.0</v>
       </c>
       <c r="F14">
         <v>39215538400.0</v>
       </c>
       <c r="G14">
         <v>39215538400.0</v>
       </c>
       <c r="H14">
         <v>39215538400.0</v>
       </c>
       <c r="I14">
         <v>39215538400.0</v>
       </c>
       <c r="J14">
         <v>39215538400.0</v>
       </c>
       <c r="K14">
         <v>39215538400.0</v>
       </c>
       <c r="L14">
+        <v>39215538400.0</v>
+      </c>
+      <c r="M14">
         <v>38480248400.0</v>
       </c>
-      <c r="M14">
+      <c r="N14">
         <v>37744958400.0</v>
       </c>
-      <c r="N14">
+      <c r="O14">
         <v>36274378400.0</v>
       </c>
-      <c r="O14"/>
-[...1 lines deleted...]
-    <row r="15" spans="1:15">
+      <c r="P14"/>
+    </row>
+    <row r="15" spans="1:16">
       <c r="A15" t="s">
-        <v>28</v>
+        <v>29</v>
       </c>
       <c r="B15"/>
       <c r="C15"/>
       <c r="D15"/>
       <c r="E15"/>
       <c r="F15"/>
       <c r="G15"/>
       <c r="H15"/>
       <c r="I15"/>
       <c r="J15"/>
       <c r="K15"/>
       <c r="L15"/>
       <c r="M15"/>
       <c r="N15"/>
       <c r="O15"/>
-    </row>
-    <row r="16" spans="1:15">
+      <c r="P15"/>
+    </row>
+    <row r="16" spans="1:16">
       <c r="A16" t="s">
-        <v>29</v>
-[...1 lines deleted...]
-      <c r="B16"/>
+        <v>30</v>
+      </c>
+      <c r="B16">
+        <v>557901000.0</v>
+      </c>
       <c r="C16"/>
-      <c r="D16">
+      <c r="D16"/>
+      <c r="E16">
         <v>10585614000.0</v>
       </c>
-      <c r="E16">
+      <c r="F16">
         <v>82229691000.0</v>
       </c>
-      <c r="F16">
+      <c r="G16">
         <v>106378874000.0</v>
       </c>
-      <c r="G16">
+      <c r="H16">
         <v>61691508000.0</v>
       </c>
-      <c r="H16">
+      <c r="I16">
         <v>281056150000.0</v>
       </c>
-      <c r="I16">
+      <c r="J16">
         <v>250040285000.0</v>
       </c>
-      <c r="J16">
+      <c r="K16">
         <v>196353946000.0</v>
       </c>
-      <c r="K16">
+      <c r="L16">
         <v>314059367000.0</v>
       </c>
-      <c r="L16"/>
-      <c r="M16">
+      <c r="M16"/>
+      <c r="N16">
         <v>23810845000.0</v>
       </c>
-      <c r="N16"/>
       <c r="O16"/>
-    </row>
-    <row r="17" spans="1:15">
+      <c r="P16"/>
+    </row>
+    <row r="17" spans="1:16">
       <c r="A17" t="s">
-        <v>30</v>
+        <v>31</v>
       </c>
       <c r="B17"/>
       <c r="C17"/>
       <c r="D17"/>
       <c r="E17"/>
       <c r="F17"/>
       <c r="G17"/>
       <c r="H17"/>
       <c r="I17"/>
       <c r="J17"/>
       <c r="K17"/>
       <c r="L17"/>
       <c r="M17"/>
       <c r="N17"/>
       <c r="O17"/>
-    </row>
-    <row r="18" spans="1:15">
+      <c r="P17"/>
+    </row>
+    <row r="18" spans="1:16">
       <c r="A18" t="s">
-        <v>31</v>
+        <v>32</v>
       </c>
       <c r="B18"/>
       <c r="C18"/>
       <c r="D18"/>
       <c r="E18"/>
       <c r="F18"/>
       <c r="G18"/>
       <c r="H18"/>
       <c r="I18"/>
       <c r="J18"/>
       <c r="K18"/>
       <c r="L18"/>
       <c r="M18"/>
       <c r="N18"/>
       <c r="O18"/>
-    </row>
-    <row r="19" spans="1:15">
+      <c r="P18"/>
+    </row>
+    <row r="19" spans="1:16">
       <c r="A19" t="s">
-        <v>32</v>
+        <v>33</v>
       </c>
       <c r="B19"/>
       <c r="C19"/>
       <c r="D19"/>
       <c r="E19"/>
       <c r="F19"/>
       <c r="G19"/>
       <c r="H19"/>
       <c r="I19"/>
       <c r="J19"/>
       <c r="K19"/>
       <c r="L19"/>
       <c r="M19"/>
       <c r="N19"/>
       <c r="O19"/>
-    </row>
-    <row r="20" spans="1:15">
+      <c r="P19"/>
+    </row>
+    <row r="20" spans="1:16">
       <c r="A20" t="s">
-        <v>33</v>
+        <v>34</v>
       </c>
       <c r="B20">
         <v>6780616000.0</v>
       </c>
       <c r="C20">
         <v>6780616000.0</v>
       </c>
       <c r="D20">
         <v>6780616000.0</v>
       </c>
       <c r="E20">
         <v>6780616000.0</v>
       </c>
       <c r="F20">
         <v>6780616000.0</v>
       </c>
       <c r="G20">
         <v>6780616000.0</v>
       </c>
       <c r="H20">
         <v>6780616000.0</v>
       </c>
       <c r="I20">
         <v>6780616000.0</v>
       </c>
       <c r="J20">
-        <v>5815847000.0</v>
+        <v>6780616000.0</v>
       </c>
       <c r="K20">
         <v>5815847000.0</v>
       </c>
       <c r="L20">
         <v>5815847000.0</v>
       </c>
       <c r="M20">
         <v>5815847000.0</v>
       </c>
       <c r="N20">
         <v>5815847000.0</v>
       </c>
       <c r="O20">
         <v>5815847000.0</v>
       </c>
-    </row>
-    <row r="21" spans="1:15">
+      <c r="P20">
+        <v>5815847000.0</v>
+      </c>
+    </row>
+    <row r="21" spans="1:16">
       <c r="A21" t="s">
-        <v>34</v>
+        <v>35</v>
       </c>
       <c r="B21">
         <v>110291314000.0</v>
       </c>
       <c r="C21">
         <v>110291314000.0</v>
       </c>
       <c r="D21">
         <v>110291314000.0</v>
       </c>
       <c r="E21">
-        <v>6194593000.0</v>
+        <v>110291314000.0</v>
       </c>
       <c r="F21">
         <v>6194593000.0</v>
       </c>
       <c r="G21">
         <v>6194593000.0</v>
       </c>
       <c r="H21">
         <v>6194593000.0</v>
       </c>
       <c r="I21">
         <v>6194593000.0</v>
       </c>
       <c r="J21">
         <v>6194593000.0</v>
       </c>
       <c r="K21">
-        <v>6064593000.0</v>
+        <v>6194593000.0</v>
       </c>
       <c r="L21">
         <v>6064593000.0</v>
       </c>
       <c r="M21">
         <v>6064593000.0</v>
       </c>
       <c r="N21">
-        <v>5815847000.0</v>
+        <v>6064593000.0</v>
       </c>
       <c r="O21">
         <v>5815847000.0</v>
       </c>
-    </row>
-    <row r="22" spans="1:15">
+      <c r="P21">
+        <v>5815847000.0</v>
+      </c>
+    </row>
+    <row r="22" spans="1:16">
       <c r="A22" t="s">
-        <v>35</v>
+        <v>36</v>
       </c>
       <c r="B22">
+        <v>236473277000.0</v>
+      </c>
+      <c r="C22">
         <v>225651287000.0</v>
       </c>
-      <c r="C22">
+      <c r="D22">
         <v>253304738000.0</v>
       </c>
-      <c r="D22">
+      <c r="E22">
         <v>689933574000.0</v>
       </c>
-      <c r="E22">
+      <c r="F22">
         <v>616253540000.0</v>
       </c>
-      <c r="F22">
+      <c r="G22">
         <v>434340003000.0</v>
       </c>
-      <c r="G22">
+      <c r="H22">
         <v>758841200000.0</v>
       </c>
-      <c r="H22">
+      <c r="I22">
         <v>664144781000.0</v>
       </c>
-      <c r="I22">
+      <c r="J22">
         <v>753898228000.0</v>
       </c>
-      <c r="J22">
+      <c r="K22">
         <v>492512916000.0</v>
       </c>
-      <c r="K22">
+      <c r="L22">
         <v>355789382000.0</v>
       </c>
-      <c r="L22">
+      <c r="M22">
         <v>176822793000.0</v>
       </c>
-      <c r="M22">
+      <c r="N22">
         <v>51159290000.0</v>
       </c>
-      <c r="N22">
+      <c r="O22">
         <v>57907946000.0</v>
       </c>
-      <c r="O22">
+      <c r="P22">
         <v>67990751000.0</v>
       </c>
     </row>
-    <row r="23" spans="1:15">
+    <row r="23" spans="1:16">
       <c r="A23" t="s">
-        <v>36</v>
+        <v>37</v>
       </c>
       <c r="B23">
+        <v>3373529819000.0</v>
+      </c>
+      <c r="C23">
         <v>4346281103000.0</v>
       </c>
-      <c r="C23">
+      <c r="D23">
         <v>7930047246000.0</v>
       </c>
-      <c r="D23">
+      <c r="E23">
         <v>7784349397000.0</v>
       </c>
-      <c r="E23">
+      <c r="F23">
         <v>5462206386000.0</v>
       </c>
-      <c r="F23">
+      <c r="G23">
         <v>6594597223000.0</v>
       </c>
-      <c r="G23">
+      <c r="H23">
         <v>6062090459000.0</v>
       </c>
-      <c r="H23">
+      <c r="I23">
         <v>5448724203000.0</v>
       </c>
-      <c r="I23">
+      <c r="J23">
         <v>5149249808000.0</v>
       </c>
-      <c r="J23">
+      <c r="K23">
         <v>2973235205000.0</v>
       </c>
-      <c r="K23">
+      <c r="L23">
         <v>2287789615000.0</v>
       </c>
-      <c r="L23">
+      <c r="M23">
         <v>1856555123000.0</v>
       </c>
-      <c r="M23">
+      <c r="N23">
         <v>984900277000.0</v>
       </c>
-      <c r="N23"/>
       <c r="O23"/>
-    </row>
-    <row r="24" spans="1:15">
+      <c r="P23"/>
+    </row>
+    <row r="24" spans="1:16">
       <c r="A24" t="s">
-        <v>37</v>
+        <v>38</v>
       </c>
       <c r="B24">
+        <v>487243862000.0</v>
+      </c>
+      <c r="C24">
         <v>1048583957000.0</v>
       </c>
-      <c r="C24">
+      <c r="D24">
         <v>3568207000.0</v>
       </c>
-      <c r="D24">
+      <c r="E24">
         <v>374794000.0</v>
       </c>
-      <c r="E24">
+      <c r="F24">
         <v>945760000.0</v>
       </c>
-      <c r="F24">
+      <c r="G24">
         <v>280000000.0</v>
       </c>
-      <c r="G24">
+      <c r="H24">
         <v>1303227000.0</v>
       </c>
-      <c r="H24">
+      <c r="I24">
         <v>1093569985000.0</v>
       </c>
-      <c r="I24">
+      <c r="J24">
         <v>1446728827000.0</v>
       </c>
-      <c r="J24">
+      <c r="K24">
         <v>5927277000.0</v>
       </c>
-      <c r="K24">
+      <c r="L24">
         <v>44841055000.0</v>
       </c>
-      <c r="L24"/>
-      <c r="M24">
+      <c r="M24"/>
+      <c r="N24">
         <v>11607078000.0</v>
       </c>
-      <c r="N24"/>
       <c r="O24"/>
-    </row>
-    <row r="25" spans="1:15">
+      <c r="P24"/>
+    </row>
+    <row r="25" spans="1:16">
       <c r="A25" t="s">
-        <v>38</v>
-[...1 lines deleted...]
-      <c r="B25">
+        <v>39</v>
+      </c>
+      <c r="B25"/>
+      <c r="C25">
         <v>1052555161000.0</v>
       </c>
-      <c r="C25">
+      <c r="D25">
         <v>5153016000.0</v>
       </c>
-      <c r="D25">
+      <c r="E25">
         <v>4991848000.0</v>
       </c>
-      <c r="E25">
+      <c r="F25">
         <v>25460338000.0</v>
       </c>
-      <c r="F25">
+      <c r="G25">
         <v>1146607000.0</v>
       </c>
-      <c r="G25">
+      <c r="H25">
         <v>1303227000.0</v>
       </c>
-      <c r="H25">
+      <c r="I25">
         <v>1093569985000.0</v>
       </c>
-      <c r="I25">
+      <c r="J25">
         <v>1446728827000.0</v>
       </c>
-      <c r="J25">
+      <c r="K25">
         <v>5927277000.0</v>
       </c>
-      <c r="K25">
+      <c r="L25">
         <v>1691012000.0</v>
       </c>
-      <c r="L25"/>
       <c r="M25"/>
       <c r="N25"/>
       <c r="O25"/>
-    </row>
-    <row r="26" spans="1:15">
+      <c r="P25"/>
+    </row>
+    <row r="26" spans="1:16">
       <c r="A26" t="s">
-        <v>39</v>
+        <v>40</v>
       </c>
       <c r="B26"/>
       <c r="C26"/>
       <c r="D26"/>
       <c r="E26"/>
       <c r="F26"/>
       <c r="G26"/>
       <c r="H26"/>
       <c r="I26"/>
       <c r="J26"/>
       <c r="K26"/>
       <c r="L26"/>
       <c r="M26"/>
       <c r="N26"/>
       <c r="O26"/>
-    </row>
-    <row r="27" spans="1:15">
+      <c r="P26"/>
+    </row>
+    <row r="27" spans="1:16">
       <c r="A27" t="s">
-        <v>40</v>
+        <v>41</v>
       </c>
       <c r="B27"/>
       <c r="C27"/>
       <c r="D27"/>
       <c r="E27"/>
       <c r="F27"/>
       <c r="G27"/>
       <c r="H27"/>
       <c r="I27"/>
       <c r="J27"/>
       <c r="K27"/>
       <c r="L27"/>
       <c r="M27"/>
       <c r="N27"/>
       <c r="O27"/>
-    </row>
-    <row r="28" spans="1:15">
+      <c r="P27"/>
+    </row>
+    <row r="28" spans="1:16">
       <c r="A28" t="s">
-        <v>41</v>
+        <v>42</v>
       </c>
       <c r="B28">
+        <v>1893203688000.0</v>
+      </c>
+      <c r="C28">
         <v>1830229449000.0</v>
       </c>
-      <c r="C28">
+      <c r="D28">
         <v>1741180370000.0</v>
       </c>
-      <c r="D28">
+      <c r="E28">
         <v>1799324619000.0</v>
       </c>
-      <c r="E28">
+      <c r="F28">
         <v>997010790000.0</v>
       </c>
-      <c r="F28">
+      <c r="G28">
         <v>1587485202000.0</v>
       </c>
-      <c r="G28">
+      <c r="H28">
         <v>1559499956000.0</v>
       </c>
-      <c r="H28">
+      <c r="I28">
         <v>1618942909000.0</v>
       </c>
-      <c r="I28">
+      <c r="J28">
         <v>1549937653000.0</v>
       </c>
-      <c r="J28">
+      <c r="K28">
         <v>-6860058000.0</v>
       </c>
-      <c r="K28">
+      <c r="L28">
         <v>-12994462000.0</v>
       </c>
-      <c r="L28">
+      <c r="M28">
         <v>23074792000.0</v>
       </c>
-      <c r="M28">
+      <c r="N28">
         <v>-32735731000.0</v>
       </c>
-      <c r="N28">
+      <c r="O28">
         <v>-180453568000.0</v>
       </c>
-      <c r="O28"/>
-[...1 lines deleted...]
-    <row r="29" spans="1:15">
+      <c r="P28"/>
+    </row>
+    <row r="29" spans="1:16">
       <c r="A29" t="s">
-        <v>42</v>
+        <v>43</v>
       </c>
       <c r="B29">
+        <v>1799097426000.0</v>
+      </c>
+      <c r="C29">
         <v>2802907117000.0</v>
       </c>
-      <c r="C29">
+      <c r="D29">
         <v>3659664037000.0</v>
       </c>
-      <c r="D29">
+      <c r="E29">
         <v>4704544737000.0</v>
       </c>
-      <c r="E29">
+      <c r="F29">
         <v>3574715902000.0</v>
       </c>
-      <c r="F29">
+      <c r="G29">
         <v>4116934308000.0</v>
       </c>
-      <c r="G29">
+      <c r="H29">
         <v>4036514024000.0</v>
       </c>
-      <c r="H29">
+      <c r="I29">
         <v>4036546498000.0</v>
       </c>
-      <c r="I29">
+      <c r="J29">
         <v>4255353126000.0</v>
       </c>
-      <c r="J29"/>
       <c r="K29"/>
       <c r="L29"/>
       <c r="M29"/>
       <c r="N29"/>
       <c r="O29"/>
-    </row>
-    <row r="30" spans="1:15">
+      <c r="P29"/>
+    </row>
+    <row r="30" spans="1:16">
       <c r="A30" t="s">
-        <v>43</v>
+        <v>44</v>
       </c>
       <c r="B30">
+        <v>327565779000.0</v>
+      </c>
+      <c r="C30">
         <v>333599437000.0</v>
       </c>
-      <c r="C30">
+      <c r="D30">
         <v>6735506819000.0</v>
       </c>
-      <c r="D30">
+      <c r="E30">
         <v>5519805393000.0</v>
       </c>
-      <c r="E30">
+      <c r="F30">
         <v>3220129110000.0</v>
       </c>
-      <c r="F30">
+      <c r="G30">
         <v>4462426955000.0</v>
       </c>
-      <c r="G30">
+      <c r="H30">
         <v>4326577189000.0</v>
       </c>
-      <c r="H30">
+      <c r="I30">
         <v>3952623002000.0</v>
       </c>
-      <c r="I30">
+      <c r="J30">
         <v>3447266519000.0</v>
       </c>
-      <c r="J30">
+      <c r="K30">
         <v>1517425152000.0</v>
       </c>
-      <c r="K30">
+      <c r="L30">
         <v>1008094533000.0</v>
       </c>
-      <c r="L30">
+      <c r="M30">
         <v>614483613000.0</v>
       </c>
-      <c r="M30">
+      <c r="N30">
         <v>288686207000.0</v>
       </c>
-      <c r="N30">
+      <c r="O30">
         <v>272133745999.0</v>
       </c>
-      <c r="O30">
+      <c r="P30">
         <v>200313921000.0</v>
       </c>
     </row>
-    <row r="31" spans="1:15">
+    <row r="31" spans="1:16">
       <c r="A31" t="s">
-        <v>44</v>
+        <v>45</v>
       </c>
       <c r="B31"/>
       <c r="C31"/>
-      <c r="D31">
+      <c r="D31"/>
+      <c r="E31">
         <v>2920538714000.0</v>
       </c>
-      <c r="E31">
+      <c r="F31">
         <v>2606226852000.0</v>
       </c>
-      <c r="F31">
+      <c r="G31">
         <v>2514505759000.0</v>
       </c>
-      <c r="G31">
+      <c r="H31">
         <v>2459887092000.0</v>
       </c>
-      <c r="H31">
+      <c r="I31">
         <v>2395187895000.0</v>
       </c>
-      <c r="I31">
+      <c r="J31">
         <v>2636402784000.0</v>
       </c>
-      <c r="J31">
+      <c r="K31">
         <v>2205352050000.0</v>
       </c>
-      <c r="K31">
+      <c r="L31">
         <v>1600391813000.0</v>
       </c>
-      <c r="L31"/>
       <c r="M31"/>
       <c r="N31"/>
       <c r="O31"/>
-    </row>
-    <row r="32" spans="1:15">
+      <c r="P31"/>
+    </row>
+    <row r="32" spans="1:16">
       <c r="A32" t="s">
-        <v>45</v>
+        <v>46</v>
       </c>
       <c r="B32">
+        <v>-238296453000.0</v>
+      </c>
+      <c r="C32">
         <v>-1633148715000.0</v>
       </c>
-      <c r="C32">
+      <c r="D32">
         <v>1153600624000.0</v>
       </c>
-      <c r="D32">
+      <c r="E32">
         <v>1755916640000.0</v>
       </c>
-      <c r="E32">
+      <c r="F32">
         <v>2085947881000.0</v>
       </c>
-      <c r="F32">
+      <c r="G32">
         <v>2009938607000.0</v>
       </c>
-      <c r="G32">
+      <c r="H32">
         <v>1920857928000.0</v>
       </c>
-      <c r="H32">
+      <c r="I32">
         <v>2884230932000.0</v>
       </c>
-      <c r="I32">
+      <c r="J32">
         <v>3571841386000.0</v>
       </c>
-      <c r="J32"/>
       <c r="K32"/>
       <c r="L32"/>
       <c r="M32"/>
       <c r="N32"/>
       <c r="O32"/>
-    </row>
-    <row r="33" spans="1:15">
+      <c r="P32"/>
+    </row>
+    <row r="33" spans="1:16">
       <c r="A33" t="s">
-        <v>46</v>
+        <v>47</v>
       </c>
       <c r="B33">
+        <v>2798230901000.0</v>
+      </c>
+      <c r="C33">
         <v>3759035705000.0</v>
       </c>
-      <c r="C33">
+      <c r="D33">
         <v>873030935000.0</v>
       </c>
-      <c r="D33">
+      <c r="E33">
         <v>1275589500000.0</v>
       </c>
-      <c r="E33">
+      <c r="F33">
         <v>667629848000.0</v>
       </c>
-      <c r="F33">
+      <c r="G33">
         <v>688110185000.0</v>
       </c>
-      <c r="G33">
+      <c r="H33">
         <v>698722741000.0</v>
       </c>
-      <c r="H33">
+      <c r="I33">
         <v>751733193000.0</v>
       </c>
-      <c r="I33">
+      <c r="J33">
         <v>714929631000.0</v>
       </c>
-      <c r="J33">
+      <c r="K33">
         <v>841258738000.0</v>
       </c>
-      <c r="K33">
+      <c r="L33">
         <v>802256967000.0</v>
       </c>
-      <c r="L33">
+      <c r="M33">
         <v>565250709000.0</v>
       </c>
-      <c r="M33">
+      <c r="N33">
         <v>575057522000.0</v>
       </c>
-      <c r="N33">
+      <c r="O33">
         <v>305434221000.0</v>
       </c>
-      <c r="O33"/>
-[...1 lines deleted...]
-    <row r="34" spans="1:15">
+      <c r="P33"/>
+    </row>
+    <row r="34" spans="1:16">
       <c r="A34" t="s">
-        <v>47</v>
+        <v>48</v>
       </c>
       <c r="B34"/>
       <c r="C34"/>
       <c r="D34"/>
       <c r="E34"/>
       <c r="F34"/>
       <c r="G34"/>
       <c r="H34"/>
       <c r="I34"/>
       <c r="J34"/>
       <c r="K34"/>
       <c r="L34"/>
       <c r="M34"/>
       <c r="N34"/>
       <c r="O34"/>
-    </row>
-    <row r="35" spans="1:15">
+      <c r="P34"/>
+    </row>
+    <row r="35" spans="1:16">
       <c r="A35" t="s">
-        <v>48</v>
+        <v>49</v>
       </c>
       <c r="B35">
+        <v>1616123330000.0</v>
+      </c>
+      <c r="C35">
         <v>1134918284000.0</v>
       </c>
-      <c r="C35">
+      <c r="D35">
         <v>95952275000.0</v>
       </c>
-      <c r="D35">
+      <c r="E35">
         <v>85921333000.0</v>
       </c>
-      <c r="E35">
+      <c r="F35">
         <v>121699966000.0</v>
       </c>
-      <c r="F35">
+      <c r="G35">
         <v>156963646000.0</v>
       </c>
-      <c r="G35">
+      <c r="H35">
         <v>132438375000.0</v>
       </c>
-      <c r="H35">
+      <c r="I35">
         <v>1217821189000.0</v>
       </c>
-      <c r="I35">
+      <c r="J35">
         <v>1632684658000.0</v>
       </c>
-      <c r="J35">
+      <c r="K35">
         <v>193536602000.0</v>
       </c>
-      <c r="K35">
+      <c r="L35">
         <v>110445213000.0</v>
       </c>
-      <c r="L35">
+      <c r="M35">
         <v>126278091000.0</v>
       </c>
-      <c r="M35">
+      <c r="N35">
         <v>69268852000.0</v>
       </c>
-      <c r="N35">
+      <c r="O35">
         <v>291448957000.0</v>
       </c>
-      <c r="O35"/>
-[...1 lines deleted...]
-    <row r="36" spans="1:15">
+      <c r="P35"/>
+    </row>
+    <row r="36" spans="1:16">
       <c r="A36" t="s">
-        <v>49</v>
+        <v>50</v>
       </c>
       <c r="B36">
         <v>21724745000.0</v>
       </c>
       <c r="C36">
+        <v>21724745000.0</v>
+      </c>
+      <c r="D36">
         <v>10118724000.0</v>
       </c>
-      <c r="D36">
+      <c r="E36">
         <v>726448579000.0</v>
       </c>
-      <c r="E36">
+      <c r="F36">
         <v>30303224000.0</v>
       </c>
-      <c r="F36">
+      <c r="G36">
         <v>57115095000.0</v>
       </c>
-      <c r="G36">
+      <c r="H36">
         <v>39843755000.0</v>
       </c>
-      <c r="H36">
+      <c r="I36">
         <v>41116910000.0</v>
       </c>
-      <c r="I36">
+      <c r="J36">
         <v>44407293000.0</v>
       </c>
-      <c r="J36">
+      <c r="K36">
         <v>15625732000.0</v>
       </c>
-      <c r="K36">
+      <c r="L36">
         <v>-8649597000.0</v>
       </c>
-      <c r="L36">
+      <c r="M36">
         <v>70141573000.0</v>
       </c>
-      <c r="M36">
+      <c r="N36">
         <v>191200004000.0</v>
       </c>
-      <c r="N36">
+      <c r="O36">
         <v>-305434221000.0</v>
       </c>
-      <c r="O36"/>
-[...1 lines deleted...]
-    <row r="37" spans="1:15">
+      <c r="P36"/>
+    </row>
+    <row r="37" spans="1:16">
       <c r="A37" t="s">
-        <v>50</v>
+        <v>51</v>
       </c>
       <c r="B37"/>
       <c r="C37"/>
       <c r="D37"/>
       <c r="E37"/>
       <c r="F37"/>
       <c r="G37"/>
       <c r="H37"/>
       <c r="I37"/>
       <c r="J37"/>
       <c r="K37"/>
       <c r="L37"/>
       <c r="M37"/>
       <c r="N37"/>
       <c r="O37"/>
-    </row>
-    <row r="38" spans="1:15">
+      <c r="P37"/>
+    </row>
+    <row r="38" spans="1:16">
       <c r="A38" t="s">
-        <v>51</v>
-[...1 lines deleted...]
-      <c r="B38">
+        <v>52</v>
+      </c>
+      <c r="B38"/>
+      <c r="C38">
         <v>8799108000.0</v>
       </c>
-      <c r="C38">
+      <c r="D38">
         <v>10118724000.0</v>
       </c>
-      <c r="D38">
+      <c r="E38">
         <v>726448579000.0</v>
       </c>
-      <c r="E38">
+      <c r="F38">
         <v>466141063000.0</v>
       </c>
-      <c r="F38">
+      <c r="G38">
         <v>492637544000.0</v>
       </c>
-      <c r="G38">
+      <c r="H38">
         <v>457068246000.0</v>
       </c>
-      <c r="H38">
+      <c r="I38">
         <v>472140191000.0</v>
       </c>
-      <c r="I38">
+      <c r="J38">
         <v>418815349000.0</v>
       </c>
-      <c r="J38">
+      <c r="K38">
         <v>539437544000.0</v>
       </c>
-      <c r="K38">
+      <c r="L38">
         <v>9366887000.0</v>
       </c>
-      <c r="L38">
+      <c r="M38">
         <v>215893054000.0</v>
       </c>
-      <c r="M38">
+      <c r="N38">
         <v>192078410000.0</v>
       </c>
-      <c r="N38">
+      <c r="O38">
         <v>297533836000.0</v>
       </c>
-      <c r="O38">
+      <c r="P38">
         <v>154308562000.0</v>
       </c>
     </row>
-    <row r="39" spans="1:15">
+    <row r="39" spans="1:16">
       <c r="A39" t="s">
-        <v>52</v>
+        <v>53</v>
       </c>
       <c r="B39">
+        <v>5206617000.0</v>
+      </c>
+      <c r="C39">
         <v>23333862000.0</v>
       </c>
-      <c r="C39">
+      <c r="D39">
         <v>58863502000.0</v>
       </c>
-      <c r="D39">
+      <c r="E39">
         <v>292196239000.0</v>
       </c>
-      <c r="E39">
+      <c r="F39">
         <v>950337302000.0</v>
       </c>
-      <c r="F39">
+      <c r="G39">
         <v>997226315000.0</v>
       </c>
-      <c r="G39">
+      <c r="H39">
         <v>267602969000.0</v>
       </c>
-      <c r="H39">
+      <c r="I39">
         <v>3704463370000.0</v>
       </c>
-      <c r="I39">
+      <c r="J39">
         <v>3113892268000.0</v>
       </c>
-      <c r="J39">
+      <c r="K39">
         <v>1053030728000.0</v>
       </c>
-      <c r="K39">
+      <c r="L39">
         <v>680676769000.0</v>
       </c>
-      <c r="L39">
+      <c r="M39">
         <v>73478076000.0</v>
       </c>
-      <c r="M39">
+      <c r="N39">
         <v>38159241000.0</v>
       </c>
-      <c r="N39">
+      <c r="O39">
         <v>49531767000.0</v>
       </c>
-      <c r="O39">
+      <c r="P39">
         <v>46568067000.0</v>
       </c>
     </row>
-    <row r="40" spans="1:15">
+    <row r="40" spans="1:16">
       <c r="A40" t="s">
-        <v>53</v>
+        <v>54</v>
       </c>
       <c r="B40">
+        <v>396357401000.0</v>
+      </c>
+      <c r="C40">
         <v>153195175000.0</v>
       </c>
-      <c r="C40">
+      <c r="D40">
         <v>2458971083000.0</v>
       </c>
-      <c r="D40">
+      <c r="E40">
         <v>1666522454000.0</v>
       </c>
-      <c r="E40">
+      <c r="F40">
         <v>116008265000.0</v>
       </c>
-      <c r="F40">
+      <c r="G40">
         <v>703340080000.0</v>
       </c>
-      <c r="G40">
+      <c r="H40">
         <v>380425446000.0</v>
       </c>
-      <c r="H40">
+      <c r="I40">
         <v>192210080000.0</v>
       </c>
-      <c r="I40">
+      <c r="J40">
         <v>61120829000.0</v>
       </c>
-      <c r="J40">
+      <c r="K40">
         <v>77051886000.0</v>
       </c>
-      <c r="K40">
+      <c r="L40">
         <v>58922329000.0</v>
       </c>
-      <c r="L40">
+      <c r="M40">
         <v>80541964000.0</v>
       </c>
-      <c r="M40">
+      <c r="N40">
         <v>52856301000.0</v>
       </c>
-      <c r="N40">
+      <c r="O40">
         <v>157298028000.0</v>
       </c>
-      <c r="O40">
+      <c r="P40">
         <v>185647959000.0</v>
       </c>
     </row>
-    <row r="41" spans="1:15">
+    <row r="41" spans="1:16">
       <c r="A41" t="s">
-        <v>54</v>
+        <v>55</v>
       </c>
       <c r="B41"/>
       <c r="C41"/>
-      <c r="D41">
+      <c r="D41"/>
+      <c r="E41">
         <v>80929485000.0</v>
       </c>
-      <c r="E41">
+      <c r="F41">
         <v>96239628000.0</v>
       </c>
-      <c r="F41">
+      <c r="G41">
         <v>155817039000.0</v>
       </c>
-      <c r="G41">
+      <c r="H41">
         <v>131135148000.0</v>
       </c>
-      <c r="H41">
+      <c r="I41">
         <v>124251204000.0</v>
       </c>
-      <c r="I41">
+      <c r="J41">
         <v>122058153000.0</v>
       </c>
-      <c r="J41">
+      <c r="K41">
         <v>85701579000.0</v>
       </c>
-      <c r="K41">
+      <c r="L41">
         <v>65604158000.0</v>
       </c>
-      <c r="L41">
+      <c r="M41">
         <v>116977494000.0</v>
       </c>
-      <c r="M41">
+      <c r="N41">
         <v>49849318000.0</v>
       </c>
-      <c r="N41">
+      <c r="O41">
         <v>349376699000.0</v>
       </c>
-      <c r="O41">
+      <c r="P41">
         <v>450755964000.0</v>
       </c>
     </row>
-    <row r="42" spans="1:15">
+    <row r="42" spans="1:16">
       <c r="A42" t="s">
-        <v>55</v>
+        <v>56</v>
       </c>
       <c r="B42">
         <v>335811174000.0</v>
       </c>
       <c r="C42">
+        <v>335811174000.0</v>
+      </c>
+      <c r="D42">
         <v>578640628000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>335811174000.0</v>
       </c>
       <c r="E42">
         <v>335811174000.0</v>
       </c>
       <c r="F42">
         <v>335811174000.0</v>
       </c>
       <c r="G42">
         <v>335811174000.0</v>
       </c>
       <c r="H42">
         <v>335811174000.0</v>
       </c>
       <c r="I42">
+        <v>335811174000.0</v>
+      </c>
+      <c r="J42">
         <v>335791174000.0</v>
       </c>
-      <c r="J42">
+      <c r="K42">
         <v>335711949000.0</v>
       </c>
-      <c r="K42">
+      <c r="L42">
         <v>330126174000.0</v>
       </c>
-      <c r="L42">
+      <c r="M42">
         <v>322396185000.0</v>
       </c>
-      <c r="M42">
+      <c r="N42">
         <v>3508337000.0</v>
       </c>
-      <c r="N42">
+      <c r="O42">
         <v>-32428798000.0</v>
       </c>
-      <c r="O42"/>
-[...1 lines deleted...]
-    <row r="43" spans="1:15">
+      <c r="P42"/>
+    </row>
+    <row r="43" spans="1:16">
       <c r="A43" t="s">
-        <v>56</v>
+        <v>57</v>
       </c>
       <c r="B43"/>
       <c r="C43"/>
       <c r="D43"/>
       <c r="E43"/>
       <c r="F43"/>
       <c r="G43"/>
       <c r="H43"/>
       <c r="I43"/>
       <c r="J43"/>
       <c r="K43"/>
       <c r="L43"/>
       <c r="M43"/>
       <c r="N43"/>
       <c r="O43"/>
-    </row>
-    <row r="44" spans="1:15">
+      <c r="P43"/>
+    </row>
+    <row r="44" spans="1:16">
       <c r="A44" t="s">
-        <v>57</v>
+        <v>58</v>
       </c>
       <c r="B44"/>
       <c r="C44"/>
       <c r="D44"/>
       <c r="E44"/>
       <c r="F44"/>
       <c r="G44"/>
       <c r="H44"/>
       <c r="I44"/>
       <c r="J44"/>
       <c r="K44"/>
       <c r="L44"/>
       <c r="M44"/>
       <c r="N44"/>
       <c r="O44"/>
-    </row>
-    <row r="45" spans="1:15">
+      <c r="P44"/>
+    </row>
+    <row r="45" spans="1:16">
       <c r="A45" t="s">
-        <v>58</v>
+        <v>59</v>
       </c>
       <c r="B45">
+        <v>433800783000.0</v>
+      </c>
+      <c r="C45">
         <v>567315652000.0</v>
       </c>
-      <c r="C45">
+      <c r="D45">
         <v>947439918000.0</v>
       </c>
-      <c r="D45">
+      <c r="E45">
         <v>987380727000.0</v>
       </c>
-      <c r="E45">
+      <c r="F45">
         <v>1509248139000.0</v>
       </c>
-      <c r="F45">
+      <c r="G45">
         <v>1329394179000.0</v>
       </c>
-      <c r="G45">
+      <c r="H45">
         <v>1329408443000.0</v>
       </c>
-      <c r="H45"/>
       <c r="I45"/>
       <c r="J45"/>
       <c r="K45"/>
       <c r="L45"/>
       <c r="M45"/>
       <c r="N45"/>
       <c r="O45"/>
-    </row>
-    <row r="46" spans="1:15">
+      <c r="P45"/>
+    </row>
+    <row r="46" spans="1:16">
       <c r="A46" t="s">
-        <v>59</v>
+        <v>60</v>
       </c>
       <c r="B46">
+        <v>380674216000.0</v>
+      </c>
+      <c r="C46">
         <v>323742154000.0</v>
       </c>
-      <c r="C46">
+      <c r="D46">
         <v>745840281000.0</v>
       </c>
-      <c r="D46">
+      <c r="E46">
         <v>540610305000.0</v>
       </c>
-      <c r="E46">
+      <c r="F46">
         <v>607052702000.0</v>
       </c>
-      <c r="F46">
+      <c r="G46">
         <v>573481985000.0</v>
       </c>
-      <c r="G46">
+      <c r="H46">
         <v>612930086000.0</v>
       </c>
-      <c r="H46">
+      <c r="I46">
         <v>660202574000.0</v>
       </c>
-      <c r="I46">
+      <c r="J46">
         <v>638378971000.0</v>
       </c>
-      <c r="J46">
+      <c r="K46">
         <v>618126598000.0</v>
       </c>
-      <c r="K46">
+      <c r="L46">
         <v>599578555000.0</v>
       </c>
-      <c r="L46">
+      <c r="M46">
         <v>483228696000.0</v>
       </c>
-      <c r="M46">
+      <c r="N46">
         <v>371977078000.0</v>
       </c>
-      <c r="N46">
+      <c r="O46">
         <v>299069354000.0</v>
       </c>
-      <c r="O46"/>
-[...1 lines deleted...]
-    <row r="47" spans="1:15">
+      <c r="P46"/>
+    </row>
+    <row r="47" spans="1:16">
       <c r="A47" t="s">
-        <v>60</v>
-[...1 lines deleted...]
-      <c r="B47">
+        <v>61</v>
+      </c>
+      <c r="B47"/>
+      <c r="C47">
         <v>434033468000.0</v>
       </c>
-      <c r="C47">
+      <c r="D47">
         <v>856131595000.0</v>
       </c>
-      <c r="D47">
+      <c r="E47">
         <v>540610305000.0</v>
       </c>
-      <c r="E47">
+      <c r="F47">
         <v>192958169000.0</v>
       </c>
-      <c r="F47">
+      <c r="G47">
         <v>188512025000.0</v>
       </c>
-      <c r="G47">
+      <c r="H47">
         <v>234873879000.0</v>
       </c>
-      <c r="H47">
+      <c r="I47">
         <v>272812386000.0</v>
       </c>
-      <c r="I47">
+      <c r="J47">
         <v>289333666000.0</v>
       </c>
-      <c r="J47">
+      <c r="K47">
         <v>296005347000.0</v>
       </c>
-      <c r="K47">
+      <c r="L47">
         <v>605643148000.0</v>
       </c>
-      <c r="L47">
+      <c r="M47">
         <v>343541808000.0</v>
       </c>
-      <c r="M47">
+      <c r="N47">
         <v>377163265000.0</v>
       </c>
-      <c r="N47">
+      <c r="O47">
         <v>299069354000.0</v>
       </c>
-      <c r="O47">
+      <c r="P47">
         <v>300893717000.0</v>
       </c>
     </row>
-    <row r="48" spans="1:15">
+    <row r="48" spans="1:16">
       <c r="A48" t="s">
-        <v>61</v>
+        <v>62</v>
       </c>
       <c r="B48">
+        <v>-47958980000.0</v>
+      </c>
+      <c r="C48">
         <v>-574714000.0</v>
       </c>
-      <c r="C48">
+      <c r="D48">
         <v>942102346000.0</v>
       </c>
-      <c r="D48">
+      <c r="E48">
         <v>1915624069000.0</v>
       </c>
-      <c r="E48">
+      <c r="F48">
         <v>1883968660000.0</v>
       </c>
-      <c r="F48">
+      <c r="G48">
         <v>1802377712000.0</v>
       </c>
-      <c r="G48">
+      <c r="H48">
         <v>1727196395000.0</v>
       </c>
-      <c r="H48">
+      <c r="I48">
         <v>1662656301000.0</v>
       </c>
-      <c r="I48">
+      <c r="J48">
         <v>1918102382000.0</v>
       </c>
-      <c r="J48">
+      <c r="K48">
         <v>1474834348000.0</v>
       </c>
-      <c r="K48">
+      <c r="L48">
         <v>873478185000.0</v>
       </c>
-      <c r="L48">
+      <c r="M48">
         <v>661713163000.0</v>
       </c>
-      <c r="M48">
+      <c r="N48">
         <v>352963335000.0</v>
       </c>
-      <c r="N48">
+      <c r="O48">
         <v>234695529000.0</v>
       </c>
-      <c r="O48">
+      <c r="P48">
         <v>191217428000.0</v>
       </c>
     </row>
-    <row r="49" spans="1:15">
+    <row r="49" spans="1:16">
       <c r="A49" t="s">
-        <v>62</v>
+        <v>63</v>
       </c>
       <c r="B49"/>
       <c r="C49"/>
       <c r="D49"/>
       <c r="E49"/>
       <c r="F49"/>
       <c r="G49"/>
       <c r="H49"/>
       <c r="I49"/>
       <c r="J49"/>
       <c r="K49"/>
       <c r="L49"/>
       <c r="M49"/>
       <c r="N49"/>
       <c r="O49"/>
-    </row>
-    <row r="50" spans="1:15">
+      <c r="P49"/>
+    </row>
+    <row r="50" spans="1:16">
       <c r="A50" t="s">
-        <v>63</v>
+        <v>64</v>
       </c>
       <c r="B50">
+        <v>385409304000.0</v>
+      </c>
+      <c r="C50">
         <v>1827341575000.0</v>
       </c>
-      <c r="C50">
+      <c r="D50">
         <v>1743197472000.0</v>
       </c>
-      <c r="D50">
+      <c r="E50">
         <v>1777225407000.0</v>
       </c>
-      <c r="E50">
+      <c r="F50">
         <v>960762674000.0</v>
       </c>
-      <c r="F50">
+      <c r="G50">
         <v>1594781326000.0</v>
       </c>
-      <c r="G50">
+      <c r="H50">
         <v>1568543089000.0</v>
       </c>
-      <c r="H50">
+      <c r="I50">
         <v>541008002000.0</v>
       </c>
-      <c r="I50">
+      <c r="J50">
         <v>165440899000.0</v>
       </c>
-      <c r="J50">
+      <c r="K50">
         <v>2773997000.0</v>
       </c>
-      <c r="K50">
+      <c r="L50">
         <v>1152557000.0</v>
       </c>
-      <c r="L50"/>
       <c r="M50"/>
       <c r="N50"/>
       <c r="O50"/>
-    </row>
-    <row r="51" spans="1:15">
+      <c r="P50"/>
+    </row>
+    <row r="51" spans="1:16">
       <c r="A51" t="s">
-        <v>64</v>
+        <v>65</v>
       </c>
       <c r="B51">
+        <v>1899256933000.0</v>
+      </c>
+      <c r="C51">
         <v>1834890261000.0</v>
       </c>
-      <c r="C51">
+      <c r="D51">
         <v>1750521622000.0</v>
       </c>
-      <c r="D51">
+      <c r="E51">
         <v>1806149310000.0</v>
       </c>
-      <c r="E51">
+      <c r="F51">
         <v>1004867376000.0</v>
       </c>
-      <c r="F51">
+      <c r="G51">
         <v>1599978967000.0</v>
       </c>
-      <c r="G51">
+      <c r="H51">
         <v>1569846316000.0</v>
       </c>
-      <c r="H51">
+      <c r="I51">
         <v>1634577987000.0</v>
       </c>
-      <c r="I51">
+      <c r="J51">
         <v>1612169726000.0</v>
       </c>
-      <c r="J51">
+      <c r="K51">
         <v>8701274000.0</v>
       </c>
-      <c r="K51">
+      <c r="L51">
         <v>2843569000.0</v>
       </c>
-      <c r="L51">
+      <c r="M51">
         <v>59644800000.0</v>
       </c>
-      <c r="M51">
+      <c r="N51">
         <v>8438000.0</v>
       </c>
-      <c r="N51"/>
       <c r="O51"/>
-    </row>
-    <row r="52" spans="1:15">
+      <c r="P51"/>
+    </row>
+    <row r="52" spans="1:16">
       <c r="A52" t="s">
-        <v>65</v>
+        <v>66</v>
       </c>
       <c r="B52">
+        <v>388137492000.0</v>
+      </c>
+      <c r="C52">
         <v>1830919057000.0</v>
       </c>
-      <c r="C52">
+      <c r="D52">
         <v>1745368606000.0</v>
       </c>
-      <c r="D52">
+      <c r="E52">
         <v>1801157462000.0</v>
       </c>
-      <c r="E52">
+      <c r="F52">
         <v>979407038000.0</v>
       </c>
-      <c r="F52">
+      <c r="G52">
         <v>1598832360000.0</v>
       </c>
-      <c r="G52">
+      <c r="H52">
         <v>1570592003000.0</v>
       </c>
-      <c r="H52">
+      <c r="I52">
         <v>544225545000.0</v>
       </c>
-      <c r="I52">
+      <c r="J52">
         <v>168987928000.0</v>
       </c>
-      <c r="J52">
+      <c r="K52">
         <v>-110703072000.0</v>
       </c>
-      <c r="K52">
+      <c r="L52">
         <v>-266370751000.0</v>
       </c>
-      <c r="L52"/>
-      <c r="M52">
+      <c r="M52"/>
+      <c r="N52">
         <v>-66279245000.0</v>
       </c>
-      <c r="N52"/>
       <c r="O52"/>
-    </row>
-    <row r="53" spans="1:15">
+      <c r="P52"/>
+    </row>
+    <row r="53" spans="1:16">
       <c r="A53" t="s">
-        <v>66</v>
+        <v>67</v>
       </c>
       <c r="B53"/>
       <c r="C53"/>
       <c r="D53"/>
       <c r="E53"/>
-      <c r="F53">
+      <c r="F53"/>
+      <c r="G53">
         <v>0.0</v>
       </c>
-      <c r="G53">
+      <c r="H53">
         <v>500000000.0</v>
       </c>
-      <c r="H53">
+      <c r="I53">
         <v>0.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>45750000000.0</v>
       </c>
       <c r="J53">
         <v>45750000000.0</v>
       </c>
       <c r="K53">
+        <v>45750000000.0</v>
+      </c>
+      <c r="L53">
         <v>79273879000.0</v>
       </c>
-      <c r="L53">
+      <c r="M53">
         <v>394339724000.0</v>
       </c>
-      <c r="M53"/>
       <c r="N53"/>
       <c r="O53"/>
-    </row>
-    <row r="54" spans="1:15">
+      <c r="P53"/>
+    </row>
+    <row r="54" spans="1:16">
       <c r="A54" t="s">
-        <v>67</v>
+        <v>68</v>
       </c>
       <c r="B54"/>
       <c r="C54"/>
       <c r="D54"/>
       <c r="E54"/>
       <c r="F54"/>
       <c r="G54"/>
       <c r="H54"/>
       <c r="I54"/>
       <c r="J54"/>
       <c r="K54"/>
       <c r="L54"/>
       <c r="M54"/>
       <c r="N54"/>
       <c r="O54"/>
-    </row>
-    <row r="55" spans="1:15">
+      <c r="P54"/>
+    </row>
+    <row r="55" spans="1:16">
       <c r="A55" t="s">
-        <v>68</v>
+        <v>69</v>
       </c>
       <c r="B55">
+        <v>3373529819000.0</v>
+      </c>
+      <c r="C55">
         <v>4346281103000.0</v>
       </c>
-      <c r="C55">
+      <c r="D55">
         <v>7930047246000.0</v>
       </c>
-      <c r="D55">
+      <c r="E55">
         <v>7784349397000.0</v>
       </c>
-      <c r="E55">
+      <c r="F55">
         <v>5462206386000.0</v>
       </c>
-      <c r="F55">
+      <c r="G55">
         <v>6594597223000.0</v>
       </c>
-      <c r="G55">
+      <c r="H55">
         <v>6062090459000.0</v>
       </c>
-      <c r="H55">
+      <c r="I55">
         <v>5448724203000.0</v>
       </c>
-      <c r="I55">
+      <c r="J55">
         <v>5149249808000.0</v>
       </c>
-      <c r="J55">
+      <c r="K55">
         <v>2973235205000.0</v>
       </c>
-      <c r="K55">
+      <c r="L55">
         <v>2287789615000.0</v>
       </c>
-      <c r="L55">
+      <c r="M55">
         <v>1856555123000.0</v>
       </c>
-      <c r="M55">
+      <c r="N55">
         <v>984900277000.0</v>
       </c>
-      <c r="N55">
+      <c r="O55">
         <v>1146153222000.0</v>
       </c>
-      <c r="O55">
+      <c r="P55">
         <v>1157938272000.0</v>
       </c>
     </row>
-    <row r="56" spans="1:15">
+    <row r="56" spans="1:16">
       <c r="A56" t="s">
-        <v>69</v>
+        <v>70</v>
       </c>
       <c r="B56">
+        <v>575298918000.0</v>
+      </c>
+      <c r="C56">
         <v>587245398000.0</v>
       </c>
-      <c r="C56">
+      <c r="D56">
         <v>7057016311000.0</v>
       </c>
-      <c r="D56">
+      <c r="E56">
         <v>6508759897000.0</v>
       </c>
-      <c r="E56">
+      <c r="F56">
         <v>4794576538000.0</v>
       </c>
-      <c r="F56">
+      <c r="G56">
         <v>5906487038000.0</v>
       </c>
-      <c r="G56">
+      <c r="H56">
         <v>5363367718000.0</v>
       </c>
-      <c r="H56">
+      <c r="I56">
         <v>4696991010000.0</v>
       </c>
-      <c r="I56">
+      <c r="J56">
         <v>4434320177000.0</v>
       </c>
-      <c r="J56">
+      <c r="K56">
         <v>2131976467000.0</v>
       </c>
-      <c r="K56">
+      <c r="L56">
         <v>1485532648000.0</v>
       </c>
-      <c r="L56">
+      <c r="M56">
         <v>1291304414000.0</v>
       </c>
-      <c r="M56">
+      <c r="N56">
         <v>409842755000.0</v>
       </c>
-      <c r="N56">
+      <c r="O56">
         <v>543185165000.0</v>
       </c>
-      <c r="O56"/>
-[...1 lines deleted...]
-    <row r="57" spans="1:15">
+      <c r="P56"/>
+    </row>
+    <row r="57" spans="1:16">
       <c r="A57" t="s">
-        <v>70</v>
+        <v>71</v>
       </c>
       <c r="B57">
+        <v>813595371000.0</v>
+      </c>
+      <c r="C57">
         <v>2220394113000.0</v>
       </c>
-      <c r="C57">
+      <c r="D57">
         <v>5903415687000.0</v>
       </c>
-      <c r="D57">
+      <c r="E57">
         <v>4752843257000.0</v>
       </c>
-      <c r="E57">
+      <c r="F57">
         <v>2708628657000.0</v>
       </c>
-      <c r="F57">
+      <c r="G57">
         <v>3896548431000.0</v>
       </c>
-      <c r="G57">
+      <c r="H57">
         <v>3442509790000.0</v>
       </c>
-      <c r="H57">
+      <c r="I57">
         <v>1812760078000.0</v>
       </c>
-      <c r="I57">
+      <c r="J57">
         <v>862478791000.0</v>
       </c>
-      <c r="J57">
+      <c r="K57">
         <v>560843745000.0</v>
       </c>
-      <c r="K57">
+      <c r="L57">
         <v>567680481000.0</v>
       </c>
-      <c r="L57">
+      <c r="M57">
         <v>339996004000.0</v>
       </c>
-      <c r="M57">
+      <c r="N57">
         <v>228426284000.0</v>
       </c>
-      <c r="N57">
+      <c r="O57">
         <v>231763859000.0</v>
       </c>
-      <c r="O57">
+      <c r="P57">
         <v>185647959000.0</v>
       </c>
     </row>
-    <row r="58" spans="1:15">
+    <row r="58" spans="1:16">
       <c r="A58" t="s">
-        <v>71</v>
+        <v>72</v>
       </c>
       <c r="B58">
+        <v>2429718701000.0</v>
+      </c>
+      <c r="C58">
         <v>3355312397000.0</v>
       </c>
-      <c r="C58">
+      <c r="D58">
         <v>5999367962000.0</v>
       </c>
-      <c r="D58">
+      <c r="E58">
         <v>4838764590000.0</v>
       </c>
-      <c r="E58">
+      <c r="F58">
         <v>2830328623000.0</v>
       </c>
-      <c r="F58">
+      <c r="G58">
         <v>4053512077000.0</v>
       </c>
-      <c r="G58">
+      <c r="H58">
         <v>3574948165000.0</v>
       </c>
-      <c r="H58">
+      <c r="I58">
         <v>3030581267000.0</v>
       </c>
-      <c r="I58">
+      <c r="J58">
         <v>2495163449000.0</v>
       </c>
-      <c r="J58">
+      <c r="K58">
         <v>754380347000.0</v>
       </c>
-      <c r="K58">
+      <c r="L58">
         <v>678125694000.0</v>
       </c>
-      <c r="L58">
+      <c r="M58">
         <v>466274095000.0</v>
       </c>
-      <c r="M58">
+      <c r="N58">
         <v>297695136000.0</v>
       </c>
-      <c r="N58">
+      <c r="O58">
         <v>581140558000.0</v>
       </c>
-      <c r="O58">
+      <c r="P58">
         <v>636403923000.0</v>
       </c>
     </row>
-    <row r="59" spans="1:15">
+    <row r="59" spans="1:16">
       <c r="A59" t="s">
-        <v>72</v>
+        <v>73</v>
       </c>
       <c r="B59"/>
       <c r="C59"/>
       <c r="D59"/>
       <c r="E59"/>
       <c r="F59"/>
       <c r="G59"/>
       <c r="H59"/>
       <c r="I59"/>
       <c r="J59"/>
       <c r="K59"/>
       <c r="L59"/>
       <c r="M59"/>
       <c r="N59"/>
       <c r="O59"/>
-    </row>
-    <row r="60" spans="1:15">
+      <c r="P59"/>
+    </row>
+    <row r="60" spans="1:16">
       <c r="A60" t="s">
-        <v>73</v>
+        <v>74</v>
       </c>
       <c r="B60">
+        <v>926444260000.0</v>
+      </c>
+      <c r="C60">
         <v>973420848000.0</v>
       </c>
-      <c r="C60">
+      <c r="D60">
         <v>1912898358000.0</v>
       </c>
-      <c r="D60">
+      <c r="E60">
         <v>2927319330000.0</v>
       </c>
-      <c r="E60">
+      <c r="F60">
         <v>2613007468000.0</v>
       </c>
-      <c r="F60">
+      <c r="G60">
         <v>2521286375000.0</v>
       </c>
-      <c r="G60">
+      <c r="H60">
         <v>2466667708000.0</v>
       </c>
-      <c r="H60">
+      <c r="I60">
         <v>2401968511000.0</v>
       </c>
-      <c r="I60">
+      <c r="J60">
         <v>2643183400000.0</v>
       </c>
-      <c r="J60">
+      <c r="K60">
         <v>2211167897000.0</v>
       </c>
-      <c r="K60">
+      <c r="L60">
         <v>1606207660000.0</v>
       </c>
-      <c r="L60">
+      <c r="M60">
         <v>1389945692000.0</v>
       </c>
-      <c r="M60">
+      <c r="N60">
         <v>686858646000.0</v>
       </c>
-      <c r="N60">
+      <c r="O60">
         <v>565010515000.0</v>
       </c>
-      <c r="O60">
+      <c r="P60">
         <v>521532414000.0</v>
       </c>
     </row>
-    <row r="61" spans="1:15">
+    <row r="61" spans="1:16">
       <c r="A61" t="s">
-        <v>74</v>
+        <v>75</v>
       </c>
       <c r="B61"/>
       <c r="C61"/>
       <c r="D61"/>
       <c r="E61"/>
       <c r="F61"/>
       <c r="G61"/>
       <c r="H61"/>
       <c r="I61"/>
       <c r="J61"/>
       <c r="K61"/>
       <c r="L61"/>
       <c r="M61"/>
       <c r="N61"/>
       <c r="O61"/>
-    </row>
-    <row r="62" spans="1:15">
+      <c r="P61"/>
+    </row>
+    <row r="62" spans="1:16">
       <c r="A62" t="s">
-        <v>75</v>
+        <v>76</v>
       </c>
       <c r="B62"/>
       <c r="C62"/>
       <c r="D62"/>
       <c r="E62"/>
       <c r="F62"/>
       <c r="G62"/>
       <c r="H62"/>
       <c r="I62"/>
       <c r="J62"/>
       <c r="K62"/>
       <c r="L62"/>
       <c r="M62"/>
       <c r="N62"/>
       <c r="O62"/>
+      <c r="P62"/>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:BB62"/>
+  <dimension ref="A1:BC62"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="57.7" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="16.425" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:54">
+    <row r="1" spans="1:55">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
-        <v>76</v>
+        <v>1</v>
       </c>
       <c r="C1" t="s">
         <v>77</v>
       </c>
       <c r="D1" t="s">
         <v>78</v>
       </c>
       <c r="E1" t="s">
-        <v>1</v>
+        <v>79</v>
       </c>
       <c r="F1" t="s">
-        <v>79</v>
+        <v>2</v>
       </c>
       <c r="G1" t="s">
         <v>80</v>
       </c>
       <c r="H1" t="s">
         <v>81</v>
       </c>
       <c r="I1" t="s">
-        <v>2</v>
+        <v>82</v>
       </c>
       <c r="J1" t="s">
-        <v>82</v>
+        <v>3</v>
       </c>
       <c r="K1" t="s">
         <v>83</v>
       </c>
       <c r="L1" t="s">
         <v>84</v>
       </c>
       <c r="M1" t="s">
-        <v>3</v>
+        <v>85</v>
       </c>
       <c r="N1" t="s">
-        <v>85</v>
+        <v>4</v>
       </c>
       <c r="O1" t="s">
         <v>86</v>
       </c>
       <c r="P1" t="s">
         <v>87</v>
       </c>
       <c r="Q1" t="s">
-        <v>4</v>
+        <v>88</v>
       </c>
       <c r="R1" t="s">
-        <v>88</v>
+        <v>5</v>
       </c>
       <c r="S1" t="s">
         <v>89</v>
       </c>
       <c r="T1" t="s">
         <v>90</v>
       </c>
       <c r="U1" t="s">
-        <v>5</v>
+        <v>91</v>
       </c>
       <c r="V1" t="s">
-        <v>91</v>
+        <v>6</v>
       </c>
       <c r="W1" t="s">
         <v>92</v>
       </c>
       <c r="X1" t="s">
         <v>93</v>
       </c>
       <c r="Y1" t="s">
-        <v>6</v>
+        <v>94</v>
       </c>
       <c r="Z1" t="s">
-        <v>94</v>
+        <v>7</v>
       </c>
       <c r="AA1" t="s">
         <v>95</v>
       </c>
       <c r="AB1" t="s">
         <v>96</v>
       </c>
       <c r="AC1" t="s">
-        <v>7</v>
+        <v>97</v>
       </c>
       <c r="AD1" t="s">
-        <v>97</v>
+        <v>8</v>
       </c>
       <c r="AE1" t="s">
         <v>98</v>
       </c>
       <c r="AF1" t="s">
         <v>99</v>
       </c>
       <c r="AG1" t="s">
-        <v>8</v>
+        <v>100</v>
       </c>
       <c r="AH1" t="s">
-        <v>100</v>
+        <v>9</v>
       </c>
       <c r="AI1" t="s">
         <v>101</v>
       </c>
       <c r="AJ1" t="s">
         <v>102</v>
       </c>
       <c r="AK1" t="s">
-        <v>9</v>
+        <v>103</v>
       </c>
       <c r="AL1" t="s">
-        <v>103</v>
+        <v>10</v>
       </c>
       <c r="AM1" t="s">
         <v>104</v>
       </c>
       <c r="AN1" t="s">
         <v>105</v>
       </c>
       <c r="AO1" t="s">
-        <v>10</v>
+        <v>106</v>
       </c>
       <c r="AP1" t="s">
-        <v>106</v>
+        <v>11</v>
       </c>
       <c r="AQ1" t="s">
         <v>107</v>
       </c>
       <c r="AR1" t="s">
         <v>108</v>
       </c>
       <c r="AS1" t="s">
-        <v>11</v>
+        <v>109</v>
       </c>
       <c r="AT1" t="s">
-        <v>109</v>
+        <v>12</v>
       </c>
       <c r="AU1" t="s">
         <v>110</v>
       </c>
       <c r="AV1" t="s">
         <v>111</v>
       </c>
       <c r="AW1" t="s">
-        <v>12</v>
+        <v>112</v>
       </c>
       <c r="AX1" t="s">
-        <v>112</v>
+        <v>13</v>
       </c>
       <c r="AY1" t="s">
         <v>113</v>
       </c>
       <c r="AZ1" t="s">
         <v>114</v>
       </c>
       <c r="BA1" t="s">
-        <v>13</v>
+        <v>115</v>
       </c>
       <c r="BB1" t="s">
         <v>14</v>
       </c>
-    </row>
-    <row r="2" spans="1:54">
+      <c r="BC1" t="s">
+        <v>15</v>
+      </c>
+    </row>
+    <row r="2" spans="1:55">
       <c r="A2" t="s">
-        <v>15</v>
+        <v>16</v>
       </c>
       <c r="B2">
+        <v>28542577000.0</v>
+      </c>
+      <c r="C2">
         <v>50476277000.0</v>
       </c>
-      <c r="C2">
+      <c r="D2">
         <v>52318573000.0</v>
       </c>
-      <c r="D2">
+      <c r="E2">
         <v>38344773000.0</v>
       </c>
-      <c r="E2">
+      <c r="F2">
         <v>27649227000.0</v>
       </c>
-      <c r="F2">
+      <c r="G2">
         <v>1440818623000.0</v>
       </c>
-      <c r="G2">
+      <c r="H2">
         <v>1457117813000.0</v>
       </c>
-      <c r="H2">
+      <c r="I2">
         <v>1440983178000.0</v>
       </c>
-      <c r="I2">
+      <c r="J2">
         <v>1470638242000.0</v>
       </c>
-      <c r="J2">
+      <c r="K2">
         <v>1489940657000.0</v>
       </c>
-      <c r="K2">
+      <c r="L2">
         <v>1476046640000.0</v>
       </c>
-      <c r="L2">
+      <c r="M2">
         <v>652977638000.0</v>
       </c>
-      <c r="M2">
+      <c r="N2">
         <v>1135180683000.0</v>
       </c>
-      <c r="N2">
+      <c r="O2">
         <v>1094135072000.0</v>
       </c>
-      <c r="O2">
+      <c r="P2">
         <v>1105986224000.0</v>
       </c>
-      <c r="P2">
+      <c r="Q2">
         <v>1102531440000.0</v>
       </c>
-      <c r="Q2">
+      <c r="R2">
         <v>1369974785000.0</v>
       </c>
-      <c r="R2">
+      <c r="S2">
         <v>1354353838000.0</v>
       </c>
-      <c r="S2">
+      <c r="T2">
         <v>1344954392000.0</v>
       </c>
-      <c r="T2">
+      <c r="U2">
         <v>1373115306000.0</v>
       </c>
-      <c r="U2">
+      <c r="V2">
         <v>1333692771000.0</v>
       </c>
-      <c r="V2">
+      <c r="W2">
         <v>1281721727000.0</v>
       </c>
-      <c r="W2">
+      <c r="X2">
         <v>1243191119000.0</v>
       </c>
-      <c r="X2">
+      <c r="Y2">
         <v>1211309982000.0</v>
       </c>
-      <c r="Y2">
+      <c r="Z2">
         <v>1167207892000.0</v>
       </c>
-      <c r="Z2">
+      <c r="AA2">
         <v>1129927363000.0</v>
       </c>
-      <c r="AA2">
+      <c r="AB2">
         <v>1008681317000.0</v>
       </c>
-      <c r="AB2">
+      <c r="AC2">
         <v>874419432000.0</v>
       </c>
-      <c r="AC2">
+      <c r="AD2">
         <v>795268303000.0</v>
       </c>
-      <c r="AD2">
+      <c r="AE2">
         <v>736425772000.0</v>
       </c>
-      <c r="AE2">
+      <c r="AF2">
         <v>716741283000.0</v>
       </c>
-      <c r="AF2">
+      <c r="AG2">
         <v>533533993000.0</v>
       </c>
-      <c r="AG2">
+      <c r="AH2">
         <v>382329749000.0</v>
       </c>
-      <c r="AH2">
+      <c r="AI2">
         <v>271716206000.0</v>
       </c>
-      <c r="AI2">
+      <c r="AJ2">
         <v>222590921000.0</v>
       </c>
-      <c r="AJ2">
+      <c r="AK2">
         <v>170499145000.0</v>
       </c>
-      <c r="AK2">
+      <c r="AL2">
         <v>241497620000.0</v>
       </c>
-      <c r="AL2">
+      <c r="AM2">
         <v>200032525000.0</v>
       </c>
-      <c r="AM2">
+      <c r="AN2">
         <v>205223303000.0</v>
       </c>
-      <c r="AN2">
+      <c r="AO2">
         <v>182813077000.0</v>
       </c>
-      <c r="AO2">
+      <c r="AP2">
         <v>164894610000.0</v>
       </c>
-      <c r="AP2">
+      <c r="AQ2">
         <v>115186699000.0</v>
       </c>
-      <c r="AQ2">
+      <c r="AR2">
         <v>102611548000.0</v>
       </c>
-      <c r="AR2">
+      <c r="AS2">
         <v>104651048000.0</v>
       </c>
-      <c r="AS2">
+      <c r="AT2">
         <v>88715505000.0</v>
       </c>
-      <c r="AT2">
+      <c r="AU2">
         <v>114812680000.0</v>
       </c>
-      <c r="AU2">
+      <c r="AV2">
         <v>145265054000.0</v>
       </c>
-      <c r="AV2">
+      <c r="AW2">
         <v>113720875000.0</v>
       </c>
-      <c r="AW2">
+      <c r="AX2">
         <v>106443152000.0</v>
       </c>
-      <c r="AX2"/>
       <c r="AY2"/>
       <c r="AZ2"/>
-      <c r="BA2">
+      <c r="BA2"/>
+      <c r="BB2">
         <v>94126976000.0</v>
       </c>
-      <c r="BB2"/>
-[...1 lines deleted...]
-    <row r="3" spans="1:54">
+      <c r="BC2"/>
+    </row>
+    <row r="3" spans="1:55">
       <c r="A3" t="s">
-        <v>16</v>
+        <v>17</v>
       </c>
       <c r="B3"/>
       <c r="C3"/>
       <c r="D3"/>
       <c r="E3"/>
       <c r="F3"/>
       <c r="G3"/>
       <c r="H3"/>
       <c r="I3"/>
       <c r="J3"/>
       <c r="K3"/>
       <c r="L3"/>
       <c r="M3"/>
       <c r="N3"/>
       <c r="O3"/>
       <c r="P3"/>
       <c r="Q3"/>
       <c r="R3"/>
       <c r="S3"/>
       <c r="T3"/>
       <c r="U3"/>
       <c r="V3"/>
       <c r="W3"/>
       <c r="X3"/>
       <c r="Y3"/>
@@ -3554,54 +3698,55 @@
       <c r="AD3"/>
       <c r="AE3"/>
       <c r="AF3"/>
       <c r="AG3"/>
       <c r="AH3"/>
       <c r="AI3"/>
       <c r="AJ3"/>
       <c r="AK3"/>
       <c r="AL3"/>
       <c r="AM3"/>
       <c r="AN3"/>
       <c r="AO3"/>
       <c r="AP3"/>
       <c r="AQ3"/>
       <c r="AR3"/>
       <c r="AS3"/>
       <c r="AT3"/>
       <c r="AU3"/>
       <c r="AV3"/>
       <c r="AW3"/>
       <c r="AX3"/>
       <c r="AY3"/>
       <c r="AZ3"/>
       <c r="BA3"/>
       <c r="BB3"/>
-    </row>
-    <row r="4" spans="1:54">
+      <c r="BC3"/>
+    </row>
+    <row r="4" spans="1:55">
       <c r="A4" t="s">
-        <v>17</v>
+        <v>18</v>
       </c>
       <c r="B4"/>
       <c r="C4"/>
       <c r="D4"/>
       <c r="E4"/>
       <c r="F4"/>
       <c r="G4"/>
       <c r="H4"/>
       <c r="I4"/>
       <c r="J4"/>
       <c r="K4"/>
       <c r="L4"/>
       <c r="M4"/>
       <c r="N4"/>
       <c r="O4"/>
       <c r="P4"/>
       <c r="Q4"/>
       <c r="R4"/>
       <c r="S4"/>
       <c r="T4"/>
       <c r="U4"/>
       <c r="V4"/>
       <c r="W4"/>
       <c r="X4"/>
       <c r="Y4"/>
@@ -3612,200 +3757,204 @@
       <c r="AD4"/>
       <c r="AE4"/>
       <c r="AF4"/>
       <c r="AG4"/>
       <c r="AH4"/>
       <c r="AI4"/>
       <c r="AJ4"/>
       <c r="AK4"/>
       <c r="AL4"/>
       <c r="AM4"/>
       <c r="AN4"/>
       <c r="AO4"/>
       <c r="AP4"/>
       <c r="AQ4"/>
       <c r="AR4"/>
       <c r="AS4"/>
       <c r="AT4"/>
       <c r="AU4"/>
       <c r="AV4"/>
       <c r="AW4"/>
       <c r="AX4"/>
       <c r="AY4"/>
       <c r="AZ4"/>
       <c r="BA4"/>
       <c r="BB4"/>
-    </row>
-    <row r="5" spans="1:54">
+      <c r="BC4"/>
+    </row>
+    <row r="5" spans="1:55">
       <c r="A5" t="s">
-        <v>18</v>
+        <v>19</v>
       </c>
       <c r="B5">
-        <v>30288487000.0</v>
+        <v>30696165000.0</v>
       </c>
       <c r="C5">
         <v>30288487000.0</v>
       </c>
-      <c r="D5"/>
-      <c r="E5">
+      <c r="D5">
         <v>30288487000.0</v>
       </c>
+      <c r="E5"/>
       <c r="F5">
+        <v>30288487000.0</v>
+      </c>
+      <c r="G5">
         <v>27089273000.0</v>
       </c>
-      <c r="G5"/>
       <c r="H5"/>
       <c r="I5"/>
-      <c r="J5">
-[...1 lines deleted...]
-      </c>
+      <c r="J5"/>
       <c r="K5">
         <v>5715529000.0</v>
       </c>
       <c r="L5">
         <v>5715529000.0</v>
       </c>
       <c r="M5">
         <v>5715529000.0</v>
       </c>
       <c r="N5">
-        <v>1072250000.0</v>
+        <v>5715529000.0</v>
       </c>
       <c r="O5">
         <v>1072250000.0</v>
       </c>
       <c r="P5">
         <v>1072250000.0</v>
       </c>
       <c r="Q5">
         <v>1072250000.0</v>
       </c>
       <c r="R5">
+        <v>1072250000.0</v>
+      </c>
+      <c r="S5">
         <v>-20902628000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>-9057895000.0</v>
       </c>
       <c r="T5">
         <v>-9057895000.0</v>
       </c>
       <c r="U5">
+        <v>-9057895000.0</v>
+      </c>
+      <c r="V5">
         <v>-35008866000.0</v>
       </c>
-      <c r="V5">
+      <c r="W5">
         <v>-26465364000.0</v>
       </c>
-      <c r="W5">
+      <c r="X5">
         <v>-30378933000.0</v>
       </c>
-      <c r="X5">
+      <c r="Y5">
         <v>-23354487000.0</v>
       </c>
-      <c r="Y5">
+      <c r="Z5">
         <v>-14446216000.0</v>
       </c>
-      <c r="Z5">
+      <c r="AA5">
         <v>-17745626000.0</v>
       </c>
-      <c r="AA5">
+      <c r="AB5">
         <v>-8301491000.0</v>
       </c>
-      <c r="AB5">
+      <c r="AC5">
         <v>-11453420000.0</v>
       </c>
-      <c r="AC5">
+      <c r="AD5">
         <v>-14605319000.0</v>
       </c>
-      <c r="AD5">
+      <c r="AE5">
         <v>-17101217000.0</v>
       </c>
-      <c r="AE5">
+      <c r="AF5">
         <v>-17101216000.0</v>
       </c>
-      <c r="AF5">
+      <c r="AG5">
         <v>-21901657000.0</v>
       </c>
-      <c r="AG5">
+      <c r="AH5">
         <v>-23816511000.0</v>
       </c>
-      <c r="AH5">
+      <c r="AI5">
         <v>-23961840000.0</v>
       </c>
-      <c r="AI5">
+      <c r="AJ5">
         <v>-21162620000.0</v>
       </c>
-      <c r="AJ5">
+      <c r="AK5">
         <v>-20893257000.0</v>
       </c>
-      <c r="AK5">
+      <c r="AL5">
         <v>-7484755000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>-10526062000.0</v>
       </c>
       <c r="AM5">
         <v>-10526062000.0</v>
       </c>
       <c r="AN5">
         <v>-10526062000.0</v>
       </c>
       <c r="AO5">
+        <v>-10526062000.0</v>
+      </c>
+      <c r="AP5">
         <v>-503054000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>-2601931000.0</v>
       </c>
       <c r="AQ5">
         <v>-2601931000.0</v>
       </c>
-      <c r="AR5"/>
-      <c r="AS5">
+      <c r="AR5">
+        <v>-2601931000.0</v>
+      </c>
+      <c r="AS5"/>
+      <c r="AT5">
         <v>-1779018000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>-32356810000.0</v>
       </c>
       <c r="AU5">
         <v>-32356810000.0</v>
       </c>
       <c r="AV5">
         <v>-32356810000.0</v>
       </c>
       <c r="AW5">
         <v>-32356810000.0</v>
       </c>
-      <c r="AX5"/>
+      <c r="AX5">
+        <v>-32356810000.0</v>
+      </c>
       <c r="AY5"/>
-      <c r="AZ5">
+      <c r="AZ5"/>
+      <c r="BA5">
         <v>565010515000.0</v>
       </c>
-      <c r="BA5"/>
       <c r="BB5"/>
-    </row>
-    <row r="6" spans="1:54">
+      <c r="BC5"/>
+    </row>
+    <row r="6" spans="1:55">
       <c r="A6" t="s">
-        <v>19</v>
+        <v>20</v>
       </c>
       <c r="B6"/>
       <c r="C6"/>
       <c r="D6"/>
       <c r="E6"/>
       <c r="F6"/>
       <c r="G6"/>
       <c r="H6"/>
       <c r="I6"/>
       <c r="J6"/>
       <c r="K6"/>
       <c r="L6"/>
       <c r="M6"/>
       <c r="N6"/>
       <c r="O6"/>
       <c r="P6"/>
       <c r="Q6"/>
       <c r="R6"/>
       <c r="S6"/>
       <c r="T6"/>
       <c r="U6"/>
       <c r="V6"/>
       <c r="W6"/>
       <c r="X6"/>
       <c r="Y6"/>
@@ -3816,158 +3965,162 @@
       <c r="AD6"/>
       <c r="AE6"/>
       <c r="AF6"/>
       <c r="AG6"/>
       <c r="AH6"/>
       <c r="AI6"/>
       <c r="AJ6"/>
       <c r="AK6"/>
       <c r="AL6"/>
       <c r="AM6"/>
       <c r="AN6"/>
       <c r="AO6"/>
       <c r="AP6"/>
       <c r="AQ6"/>
       <c r="AR6"/>
       <c r="AS6"/>
       <c r="AT6"/>
       <c r="AU6"/>
       <c r="AV6"/>
       <c r="AW6"/>
       <c r="AX6"/>
       <c r="AY6"/>
       <c r="AZ6"/>
       <c r="BA6"/>
       <c r="BB6"/>
-    </row>
-    <row r="7" spans="1:54">
+      <c r="BC6"/>
+    </row>
+    <row r="7" spans="1:55">
       <c r="A7" t="s">
-        <v>20</v>
+        <v>21</v>
       </c>
       <c r="B7">
+        <v>2728188000.0</v>
+      </c>
+      <c r="C7">
         <v>719328000.0</v>
       </c>
-      <c r="C7">
+      <c r="D7">
         <v>2425390000.0</v>
       </c>
-      <c r="D7">
+      <c r="E7">
         <v>4272243000.0</v>
       </c>
-      <c r="E7">
+      <c r="F7">
         <v>5403992000.0</v>
       </c>
-      <c r="F7">
+      <c r="G7">
         <v>1859222000.0</v>
       </c>
-      <c r="G7">
+      <c r="H7">
         <v>2126883000.0</v>
       </c>
-      <c r="H7">
+      <c r="I7">
         <v>2387958000.0</v>
       </c>
-      <c r="I7">
+      <c r="J7">
         <v>3755943000.0</v>
       </c>
-      <c r="J7">
+      <c r="K7">
         <v>10691239000.0</v>
       </c>
-      <c r="K7">
+      <c r="L7">
         <v>17273311000.0</v>
       </c>
-      <c r="L7">
+      <c r="M7">
         <v>23355472000.0</v>
       </c>
-      <c r="M7">
+      <c r="N7">
         <v>28923903000.0</v>
       </c>
-      <c r="N7">
+      <c r="O7">
         <v>31101855000.0</v>
       </c>
-      <c r="O7">
+      <c r="P7">
         <v>38957432000.0</v>
       </c>
-      <c r="P7">
+      <c r="Q7">
         <v>44209389000.0</v>
       </c>
-      <c r="Q7">
+      <c r="R7">
         <v>43158942000.0</v>
       </c>
-      <c r="R7">
+      <c r="S7">
         <v>43729707000.0</v>
       </c>
-      <c r="S7">
+      <c r="T7">
         <v>48568063000.0</v>
       </c>
-      <c r="T7">
+      <c r="U7">
         <v>50602144000.0</v>
       </c>
-      <c r="U7">
+      <c r="V7">
         <v>4331034000.0</v>
       </c>
-      <c r="V7">
+      <c r="W7">
         <v>7623638000.0</v>
       </c>
-      <c r="W7">
+      <c r="X7">
         <v>5884699000.0</v>
       </c>
-      <c r="X7">
+      <c r="Y7">
         <v>6591628000.0</v>
       </c>
-      <c r="Y7"/>
       <c r="Z7"/>
       <c r="AA7"/>
       <c r="AB7"/>
       <c r="AC7"/>
       <c r="AD7"/>
       <c r="AE7"/>
       <c r="AF7"/>
       <c r="AG7"/>
       <c r="AH7"/>
       <c r="AI7"/>
       <c r="AJ7"/>
       <c r="AK7"/>
       <c r="AL7"/>
       <c r="AM7"/>
       <c r="AN7"/>
       <c r="AO7"/>
       <c r="AP7"/>
       <c r="AQ7"/>
       <c r="AR7"/>
       <c r="AS7"/>
       <c r="AT7"/>
       <c r="AU7"/>
       <c r="AV7"/>
       <c r="AW7"/>
       <c r="AX7"/>
       <c r="AY7"/>
       <c r="AZ7"/>
       <c r="BA7"/>
       <c r="BB7"/>
-    </row>
-    <row r="8" spans="1:54">
+      <c r="BC7"/>
+    </row>
+    <row r="8" spans="1:55">
       <c r="A8" t="s">
-        <v>21</v>
+        <v>22</v>
       </c>
       <c r="B8">
         <v>392155384000.0</v>
       </c>
       <c r="C8">
         <v>392155384000.0</v>
       </c>
       <c r="D8">
         <v>392155384000.0</v>
       </c>
       <c r="E8">
         <v>392155384000.0</v>
       </c>
       <c r="F8">
         <v>392155384000.0</v>
       </c>
       <c r="G8">
         <v>392155384000.0</v>
       </c>
       <c r="H8">
         <v>392155384000.0</v>
       </c>
       <c r="I8">
         <v>392155384000.0</v>
       </c>
@@ -3979,575 +4132,586 @@
       </c>
       <c r="L8">
         <v>392155384000.0</v>
       </c>
       <c r="M8">
         <v>392155384000.0</v>
       </c>
       <c r="N8">
         <v>392155384000.0</v>
       </c>
       <c r="O8">
         <v>392155384000.0</v>
       </c>
       <c r="P8">
         <v>392155384000.0</v>
       </c>
       <c r="Q8">
         <v>392155384000.0</v>
       </c>
       <c r="R8">
         <v>392155384000.0</v>
       </c>
       <c r="S8">
         <v>392155384000.0</v>
       </c>
-      <c r="T8"/>
+      <c r="T8">
+        <v>392155384000.0</v>
+      </c>
       <c r="U8"/>
       <c r="V8"/>
       <c r="W8"/>
       <c r="X8"/>
       <c r="Y8"/>
       <c r="Z8"/>
       <c r="AA8"/>
       <c r="AB8"/>
       <c r="AC8"/>
       <c r="AD8"/>
       <c r="AE8"/>
       <c r="AF8"/>
       <c r="AG8"/>
       <c r="AH8"/>
       <c r="AI8"/>
       <c r="AJ8"/>
       <c r="AK8"/>
       <c r="AL8"/>
       <c r="AM8"/>
       <c r="AN8"/>
       <c r="AO8"/>
       <c r="AP8"/>
       <c r="AQ8"/>
       <c r="AR8"/>
       <c r="AS8"/>
       <c r="AT8"/>
       <c r="AU8"/>
       <c r="AV8"/>
       <c r="AW8"/>
       <c r="AX8"/>
       <c r="AY8"/>
       <c r="AZ8"/>
       <c r="BA8"/>
       <c r="BB8"/>
-    </row>
-    <row r="9" spans="1:54">
+      <c r="BC8"/>
+    </row>
+    <row r="9" spans="1:55">
       <c r="A9" t="s">
-        <v>22</v>
-[...3 lines deleted...]
-      </c>
+        <v>23</v>
+      </c>
+      <c r="B9"/>
       <c r="C9">
         <v>335811174000.0</v>
       </c>
       <c r="D9">
         <v>335811174000.0</v>
       </c>
       <c r="E9">
         <v>335811174000.0</v>
       </c>
       <c r="F9">
         <v>335811174000.0</v>
       </c>
       <c r="G9">
         <v>335811174000.0</v>
       </c>
-      <c r="H9"/>
+      <c r="H9">
+        <v>335811174000.0</v>
+      </c>
       <c r="I9"/>
-      <c r="J9">
-[...1 lines deleted...]
-      </c>
+      <c r="J9"/>
       <c r="K9">
         <v>335811174000.0</v>
       </c>
       <c r="L9">
         <v>335811174000.0</v>
       </c>
       <c r="M9">
         <v>335811174000.0</v>
       </c>
       <c r="N9">
         <v>335811174000.0</v>
       </c>
       <c r="O9">
         <v>335811174000.0</v>
       </c>
       <c r="P9">
         <v>335811174000.0</v>
       </c>
       <c r="Q9">
         <v>335811174000.0</v>
       </c>
       <c r="R9">
         <v>335811174000.0</v>
       </c>
       <c r="S9">
         <v>335811174000.0</v>
       </c>
       <c r="T9">
         <v>335811174000.0</v>
       </c>
       <c r="U9">
         <v>335811174000.0</v>
       </c>
       <c r="V9">
         <v>335811174000.0</v>
       </c>
       <c r="W9">
         <v>335811174000.0</v>
       </c>
       <c r="X9">
         <v>335811174000.0</v>
       </c>
       <c r="Y9">
         <v>335811174000.0</v>
       </c>
       <c r="Z9">
         <v>335811174000.0</v>
       </c>
-      <c r="AA9"/>
+      <c r="AA9">
+        <v>335811174000.0</v>
+      </c>
       <c r="AB9"/>
       <c r="AC9"/>
       <c r="AD9"/>
       <c r="AE9"/>
       <c r="AF9"/>
       <c r="AG9"/>
       <c r="AH9"/>
       <c r="AI9"/>
       <c r="AJ9"/>
       <c r="AK9"/>
       <c r="AL9"/>
       <c r="AM9"/>
       <c r="AN9"/>
       <c r="AO9"/>
       <c r="AP9"/>
       <c r="AQ9"/>
       <c r="AR9"/>
       <c r="AS9"/>
       <c r="AT9"/>
       <c r="AU9"/>
       <c r="AV9"/>
       <c r="AW9"/>
       <c r="AX9"/>
       <c r="AY9"/>
       <c r="AZ9"/>
       <c r="BA9"/>
       <c r="BB9"/>
-    </row>
-    <row r="10" spans="1:54">
+      <c r="BC9"/>
+    </row>
+    <row r="10" spans="1:55">
       <c r="A10" t="s">
-        <v>23</v>
+        <v>24</v>
       </c>
       <c r="B10">
+        <v>6053245000.0</v>
+      </c>
+      <c r="C10">
         <v>5536851000.0</v>
       </c>
-      <c r="C10">
+      <c r="D10">
         <v>5782015000.0</v>
       </c>
-      <c r="D10">
+      <c r="E10">
         <v>5111342000.0</v>
       </c>
-      <c r="E10">
+      <c r="F10">
         <v>4660812000.0</v>
       </c>
-      <c r="F10">
+      <c r="G10">
         <v>6546439000.0</v>
       </c>
-      <c r="G10">
+      <c r="H10">
         <v>4546905000.0</v>
       </c>
-      <c r="H10">
+      <c r="I10">
         <v>10184264000.0</v>
       </c>
-      <c r="I10">
+      <c r="J10">
         <v>9341252000.0</v>
       </c>
-      <c r="J10">
+      <c r="K10">
         <v>5016103000.0</v>
       </c>
-      <c r="K10">
+      <c r="L10">
         <v>10240032000.0</v>
       </c>
-      <c r="L10">
+      <c r="M10">
         <v>30856755000.0</v>
       </c>
-      <c r="M10">
+      <c r="N10">
         <v>6824691000.0</v>
       </c>
-      <c r="N10">
+      <c r="O10">
         <v>6058365000.0</v>
       </c>
-      <c r="O10">
+      <c r="P10">
         <v>6998318000.0</v>
       </c>
-      <c r="P10">
+      <c r="Q10">
         <v>30638097000.0</v>
       </c>
-      <c r="Q10">
+      <c r="R10">
         <v>7856586000.0</v>
       </c>
-      <c r="R10">
+      <c r="S10">
         <v>10703969000.0</v>
       </c>
-      <c r="S10">
+      <c r="T10">
         <v>12814103000.0</v>
       </c>
-      <c r="T10">
+      <c r="U10">
         <v>8381714000.0</v>
       </c>
-      <c r="U10">
+      <c r="V10">
         <v>12493765000.0</v>
       </c>
-      <c r="V10">
+      <c r="W10">
         <v>10896314000.0</v>
       </c>
-      <c r="W10">
+      <c r="X10">
         <v>19526542000.0</v>
       </c>
-      <c r="X10">
+      <c r="Y10">
         <v>13307162000.0</v>
       </c>
-      <c r="Y10">
+      <c r="Z10">
         <v>10346360000.0</v>
       </c>
-      <c r="Z10">
+      <c r="AA10">
         <v>28252373000.0</v>
       </c>
-      <c r="AA10">
+      <c r="AB10">
         <v>20817101000.0</v>
       </c>
-      <c r="AB10">
+      <c r="AC10">
         <v>23705605000.0</v>
       </c>
-      <c r="AC10">
+      <c r="AD10">
         <v>15635078000.0</v>
       </c>
-      <c r="AD10">
+      <c r="AE10">
         <v>35408154000.0</v>
       </c>
-      <c r="AE10">
+      <c r="AF10">
         <v>22799060000.0</v>
       </c>
-      <c r="AF10">
+      <c r="AG10">
         <v>25056152000.0</v>
       </c>
-      <c r="AG10">
+      <c r="AH10">
         <v>62232073000.0</v>
       </c>
-      <c r="AH10">
+      <c r="AI10">
         <v>88680939000.0</v>
       </c>
-      <c r="AI10">
+      <c r="AJ10">
         <v>27021768000.0</v>
       </c>
-      <c r="AJ10">
+      <c r="AK10">
         <v>25599334000.0</v>
       </c>
-      <c r="AK10">
+      <c r="AL10">
         <v>15561332000.0</v>
       </c>
-      <c r="AL10">
+      <c r="AM10">
         <v>77319572000.0</v>
       </c>
-      <c r="AM10">
+      <c r="AN10">
         <v>26710030000.0</v>
       </c>
-      <c r="AN10">
+      <c r="AO10">
         <v>53025547000.0</v>
       </c>
-      <c r="AO10">
+      <c r="AP10">
         <v>15838031000.0</v>
       </c>
-      <c r="AP10">
+      <c r="AQ10">
         <v>128731779000.0</v>
       </c>
-      <c r="AQ10">
+      <c r="AR10">
         <v>449598449000.0</v>
       </c>
-      <c r="AR10">
+      <c r="AS10">
         <v>74658041000.0</v>
       </c>
-      <c r="AS10">
+      <c r="AT10">
         <v>36570008000.0</v>
       </c>
-      <c r="AT10">
+      <c r="AU10">
         <v>461407735000.0</v>
       </c>
-      <c r="AU10">
+      <c r="AV10">
         <v>447229283000.0</v>
       </c>
-      <c r="AV10">
+      <c r="AW10">
         <v>34638600000.0</v>
       </c>
-      <c r="AW10">
+      <c r="AX10">
         <v>32744169000.0</v>
       </c>
-      <c r="AX10">
+      <c r="AY10">
         <v>62940009000.0</v>
       </c>
-      <c r="AY10"/>
-      <c r="AZ10">
+      <c r="AZ10"/>
+      <c r="BA10">
         <v>-180453568000.0</v>
       </c>
-      <c r="BA10"/>
       <c r="BB10"/>
-    </row>
-    <row r="11" spans="1:54">
+      <c r="BC10"/>
+    </row>
+    <row r="11" spans="1:55">
       <c r="A11" t="s">
-        <v>24</v>
+        <v>25</v>
       </c>
       <c r="B11"/>
       <c r="C11"/>
       <c r="D11"/>
       <c r="E11"/>
       <c r="F11"/>
       <c r="G11"/>
       <c r="H11"/>
       <c r="I11"/>
       <c r="J11"/>
       <c r="K11"/>
       <c r="L11"/>
       <c r="M11"/>
-      <c r="N11">
+      <c r="N11"/>
+      <c r="O11">
         <v>6058365000.0</v>
       </c>
-      <c r="O11">
+      <c r="P11">
         <v>6998318000.0</v>
       </c>
-      <c r="P11">
+      <c r="Q11">
         <v>30638097000.0</v>
       </c>
-      <c r="Q11">
+      <c r="R11">
         <v>7856586000.0</v>
       </c>
-      <c r="R11"/>
       <c r="S11"/>
       <c r="T11"/>
       <c r="U11"/>
       <c r="V11"/>
       <c r="W11"/>
       <c r="X11"/>
       <c r="Y11"/>
       <c r="Z11"/>
       <c r="AA11"/>
       <c r="AB11"/>
       <c r="AC11"/>
       <c r="AD11"/>
       <c r="AE11"/>
       <c r="AF11"/>
       <c r="AG11"/>
       <c r="AH11"/>
       <c r="AI11"/>
       <c r="AJ11"/>
       <c r="AK11"/>
       <c r="AL11"/>
       <c r="AM11"/>
       <c r="AN11"/>
       <c r="AO11"/>
       <c r="AP11"/>
       <c r="AQ11"/>
       <c r="AR11"/>
       <c r="AS11"/>
       <c r="AT11"/>
       <c r="AU11"/>
       <c r="AV11"/>
       <c r="AW11"/>
       <c r="AX11"/>
       <c r="AY11"/>
       <c r="AZ11"/>
       <c r="BA11"/>
       <c r="BB11"/>
-    </row>
-    <row r="12" spans="1:54">
+      <c r="BC11"/>
+    </row>
+    <row r="12" spans="1:55">
       <c r="A12" t="s">
-        <v>25</v>
+        <v>26</v>
       </c>
       <c r="B12">
+        <v>6053245000.0</v>
+      </c>
+      <c r="C12">
         <v>5536851000.0</v>
       </c>
-      <c r="C12">
+      <c r="D12">
         <v>5782015000.0</v>
       </c>
-      <c r="D12">
+      <c r="E12">
         <v>5111342000.0</v>
       </c>
-      <c r="E12">
+      <c r="F12">
         <v>4660812000.0</v>
       </c>
-      <c r="F12">
+      <c r="G12">
         <v>6546439000.0</v>
       </c>
-      <c r="G12">
+      <c r="H12">
         <v>4546905000.0</v>
       </c>
-      <c r="H12">
+      <c r="I12">
         <v>10184264000.0</v>
       </c>
-      <c r="I12">
+      <c r="J12">
         <v>9341252000.0</v>
       </c>
-      <c r="J12">
+      <c r="K12">
         <v>5016103000.0</v>
       </c>
-      <c r="K12">
+      <c r="L12">
         <v>10240032000.0</v>
       </c>
-      <c r="L12">
+      <c r="M12">
         <v>30856755000.0</v>
       </c>
-      <c r="M12">
+      <c r="N12">
         <v>6824691000.0</v>
       </c>
-      <c r="N12">
+      <c r="O12">
         <v>6058365000.0</v>
       </c>
-      <c r="O12">
+      <c r="P12">
         <v>6998318000.0</v>
       </c>
-      <c r="P12">
+      <c r="Q12">
         <v>30638097000.0</v>
       </c>
-      <c r="Q12">
+      <c r="R12">
         <v>7856586000.0</v>
       </c>
-      <c r="R12">
+      <c r="S12">
         <v>10703969000.0</v>
       </c>
-      <c r="S12">
+      <c r="T12">
         <v>12814103000.0</v>
       </c>
-      <c r="T12">
+      <c r="U12">
         <v>8381714000.0</v>
       </c>
-      <c r="U12">
+      <c r="V12">
         <v>12493765000.0</v>
       </c>
-      <c r="V12">
+      <c r="W12">
         <v>10896314000.0</v>
       </c>
-      <c r="W12">
+      <c r="X12">
         <v>19526542000.0</v>
       </c>
-      <c r="X12">
+      <c r="Y12">
         <v>13307162000.0</v>
       </c>
-      <c r="Y12">
+      <c r="Z12">
         <v>10346360000.0</v>
       </c>
-      <c r="Z12">
+      <c r="AA12">
         <v>28252373000.0</v>
       </c>
-      <c r="AA12">
+      <c r="AB12">
         <v>20817101000.0</v>
       </c>
-      <c r="AB12">
+      <c r="AC12">
         <v>23705605000.0</v>
       </c>
-      <c r="AC12">
+      <c r="AD12">
         <v>15635078000.0</v>
       </c>
-      <c r="AD12">
+      <c r="AE12">
         <v>35408154000.0</v>
       </c>
-      <c r="AE12">
+      <c r="AF12">
         <v>22799060000.0</v>
       </c>
-      <c r="AF12">
+      <c r="AG12">
         <v>25056152000.0</v>
       </c>
-      <c r="AG12">
+      <c r="AH12">
         <v>62232073000.0</v>
       </c>
-      <c r="AH12">
+      <c r="AI12">
         <v>88680939000.0</v>
       </c>
-      <c r="AI12">
+      <c r="AJ12">
         <v>72771768000.0</v>
       </c>
-      <c r="AJ12">
+      <c r="AK12">
         <v>71349334000.0</v>
       </c>
-      <c r="AK12">
+      <c r="AL12">
         <v>61311332000.0</v>
       </c>
-      <c r="AL12">
+      <c r="AM12">
         <v>123069572000.0</v>
       </c>
-      <c r="AM12">
+      <c r="AN12">
         <v>72460030000.0</v>
       </c>
-      <c r="AN12">
+      <c r="AO12">
         <v>94275547000.0</v>
       </c>
-      <c r="AO12">
+      <c r="AP12">
         <v>95111910000.0</v>
       </c>
-      <c r="AP12">
+      <c r="AQ12">
         <v>128731779000.0</v>
       </c>
-      <c r="AQ12">
+      <c r="AR12">
         <v>449598449000.0</v>
       </c>
-      <c r="AR12">
+      <c r="AS12">
         <v>468997765000.0</v>
       </c>
-      <c r="AS12">
+      <c r="AT12">
         <v>430909732000.0</v>
       </c>
-      <c r="AT12">
+      <c r="AU12">
         <v>461407735000.0</v>
       </c>
-      <c r="AU12">
+      <c r="AV12">
         <v>447229283000.0</v>
       </c>
-      <c r="AV12">
+      <c r="AW12">
         <v>34638600000.0</v>
       </c>
-      <c r="AW12">
+      <c r="AX12">
         <v>32744169000.0</v>
       </c>
-      <c r="AX12">
+      <c r="AY12">
         <v>62940009000.0</v>
       </c>
-      <c r="AY12"/>
-      <c r="AZ12">
+      <c r="AZ12"/>
+      <c r="BA12">
         <v>180453568000.0</v>
       </c>
-      <c r="BA12"/>
       <c r="BB12"/>
-    </row>
-    <row r="13" spans="1:54">
+      <c r="BC12"/>
+    </row>
+    <row r="13" spans="1:55">
       <c r="A13" t="s">
-        <v>26</v>
+        <v>27</v>
       </c>
       <c r="B13">
         <v>392155384000.0</v>
       </c>
       <c r="C13">
         <v>392155384000.0</v>
       </c>
       <c r="D13">
         <v>392155384000.0</v>
       </c>
       <c r="E13">
         <v>392155384000.0</v>
       </c>
       <c r="F13">
         <v>392155384000.0</v>
       </c>
       <c r="G13">
         <v>392155384000.0</v>
       </c>
       <c r="H13">
         <v>392155384000.0</v>
       </c>
       <c r="I13">
         <v>392155384000.0</v>
       </c>
@@ -4644,121 +4808,124 @@
       <c r="AN13">
         <v>392155384000.0</v>
       </c>
       <c r="AO13">
         <v>392155384000.0</v>
       </c>
       <c r="AP13">
         <v>392155384000.0</v>
       </c>
       <c r="AQ13">
         <v>392155384000.0</v>
       </c>
       <c r="AR13">
         <v>392155384000.0</v>
       </c>
       <c r="AS13">
         <v>392155384000.0</v>
       </c>
       <c r="AT13">
         <v>392155384000.0</v>
       </c>
       <c r="AU13">
         <v>392155384000.0</v>
       </c>
       <c r="AV13">
-        <v>362743784000.0</v>
+        <v>392155384000.0</v>
       </c>
       <c r="AW13">
         <v>362743784000.0</v>
       </c>
       <c r="AX13">
+        <v>362743784000.0</v>
+      </c>
+      <c r="AY13">
         <v>330386974000.0</v>
       </c>
-      <c r="AY13"/>
       <c r="AZ13"/>
-      <c r="BA13">
-[...1 lines deleted...]
-      </c>
+      <c r="BA13"/>
       <c r="BB13">
         <v>362743784000.0</v>
       </c>
-    </row>
-    <row r="14" spans="1:54">
+      <c r="BC13">
+        <v>362743784000.0</v>
+      </c>
+    </row>
+    <row r="14" spans="1:55">
       <c r="A14" t="s">
-        <v>27</v>
+        <v>28</v>
       </c>
       <c r="B14">
         <v>39215538000.0</v>
       </c>
       <c r="C14">
         <v>39215538000.0</v>
       </c>
       <c r="D14">
         <v>39215538000.0</v>
       </c>
       <c r="E14">
         <v>39215538000.0</v>
       </c>
       <c r="F14">
         <v>39215538000.0</v>
       </c>
       <c r="G14">
-        <v>39215538400.0</v>
+        <v>39215538000.0</v>
       </c>
       <c r="H14">
         <v>39215538400.0</v>
       </c>
       <c r="I14">
+        <v>39215538400.0</v>
+      </c>
+      <c r="J14">
         <v>39215538200.0</v>
       </c>
-      <c r="J14">
+      <c r="K14">
         <v>39215538000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>39215538400.0</v>
       </c>
       <c r="L14">
         <v>39215538400.0</v>
       </c>
       <c r="M14">
         <v>39215538400.0</v>
       </c>
       <c r="N14">
         <v>39215538400.0</v>
       </c>
       <c r="O14">
         <v>39215538400.0</v>
       </c>
       <c r="P14">
         <v>39215538400.0</v>
       </c>
       <c r="Q14">
+        <v>39215538400.0</v>
+      </c>
+      <c r="R14">
         <v>39215554367.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>39215538400.0</v>
       </c>
       <c r="S14">
         <v>39215538400.0</v>
       </c>
       <c r="T14">
         <v>39215538400.0</v>
       </c>
       <c r="U14">
         <v>39215538400.0</v>
       </c>
       <c r="V14">
         <v>39215538400.0</v>
       </c>
       <c r="W14">
         <v>39215538400.0</v>
       </c>
       <c r="X14">
         <v>39215538400.0</v>
       </c>
       <c r="Y14">
         <v>39215538400.0</v>
       </c>
       <c r="Z14">
         <v>39215538400.0</v>
       </c>
@@ -4801,73 +4968,76 @@
       <c r="AM14">
         <v>39215538400.0</v>
       </c>
       <c r="AN14">
         <v>39215538400.0</v>
       </c>
       <c r="AO14">
         <v>39215538400.0</v>
       </c>
       <c r="AP14">
         <v>39215538400.0</v>
       </c>
       <c r="AQ14">
         <v>39215538400.0</v>
       </c>
       <c r="AR14">
         <v>39215538400.0</v>
       </c>
       <c r="AS14">
         <v>39215538400.0</v>
       </c>
       <c r="AT14">
         <v>39215538400.0</v>
       </c>
       <c r="AU14">
+        <v>39215538400.0</v>
+      </c>
+      <c r="AV14">
         <v>36274378400.0</v>
       </c>
-      <c r="AV14">
+      <c r="AW14">
         <v>39215538400.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>36274378400.0</v>
       </c>
       <c r="AX14">
         <v>36274378400.0</v>
       </c>
       <c r="AY14">
         <v>36274378400.0</v>
       </c>
       <c r="AZ14">
         <v>36274378400.0</v>
       </c>
-      <c r="BA14"/>
+      <c r="BA14">
+        <v>36274378400.0</v>
+      </c>
       <c r="BB14"/>
-    </row>
-    <row r="15" spans="1:54">
+      <c r="BC14"/>
+    </row>
+    <row r="15" spans="1:55">
       <c r="A15" t="s">
-        <v>28</v>
+        <v>29</v>
       </c>
       <c r="B15"/>
       <c r="C15"/>
       <c r="D15"/>
       <c r="E15"/>
       <c r="F15"/>
       <c r="G15"/>
       <c r="H15"/>
       <c r="I15"/>
       <c r="J15"/>
       <c r="K15"/>
       <c r="L15"/>
       <c r="M15"/>
       <c r="N15"/>
       <c r="O15"/>
       <c r="P15"/>
       <c r="Q15"/>
       <c r="R15"/>
       <c r="S15"/>
       <c r="T15"/>
       <c r="U15"/>
       <c r="V15"/>
       <c r="W15"/>
       <c r="X15"/>
       <c r="Y15"/>
@@ -4878,182 +5048,186 @@
       <c r="AD15"/>
       <c r="AE15"/>
       <c r="AF15"/>
       <c r="AG15"/>
       <c r="AH15"/>
       <c r="AI15"/>
       <c r="AJ15"/>
       <c r="AK15"/>
       <c r="AL15"/>
       <c r="AM15"/>
       <c r="AN15"/>
       <c r="AO15"/>
       <c r="AP15"/>
       <c r="AQ15"/>
       <c r="AR15"/>
       <c r="AS15"/>
       <c r="AT15"/>
       <c r="AU15"/>
       <c r="AV15"/>
       <c r="AW15"/>
       <c r="AX15"/>
       <c r="AY15"/>
       <c r="AZ15"/>
       <c r="BA15"/>
       <c r="BB15"/>
-    </row>
-    <row r="16" spans="1:54">
+      <c r="BC15"/>
+    </row>
+    <row r="16" spans="1:55">
       <c r="A16" t="s">
-        <v>29</v>
-[...1 lines deleted...]
-      <c r="B16"/>
+        <v>30</v>
+      </c>
+      <c r="B16">
+        <v>557901000.0</v>
+      </c>
       <c r="C16"/>
       <c r="D16"/>
       <c r="E16"/>
       <c r="F16"/>
       <c r="G16"/>
       <c r="H16"/>
       <c r="I16"/>
-      <c r="J16">
+      <c r="J16"/>
+      <c r="K16">
         <v>13679631000.0</v>
       </c>
-      <c r="K16">
+      <c r="L16">
         <v>34987983000.0</v>
       </c>
-      <c r="L16">
+      <c r="M16">
         <v>69795273000.0</v>
       </c>
-      <c r="M16">
+      <c r="N16">
         <v>10585614000.0</v>
       </c>
-      <c r="N16">
+      <c r="O16">
         <v>103559007000.0</v>
       </c>
-      <c r="O16">
+      <c r="P16">
         <v>33499976000.0</v>
       </c>
-      <c r="P16">
+      <c r="Q16">
         <v>73574135000.0</v>
       </c>
-      <c r="Q16">
+      <c r="R16">
         <v>82229691000.0</v>
       </c>
-      <c r="R16">
+      <c r="S16">
         <v>43846259000.0</v>
       </c>
-      <c r="S16">
+      <c r="T16">
         <v>159907774000.0</v>
       </c>
-      <c r="T16">
+      <c r="U16">
         <v>147133704000.0</v>
       </c>
-      <c r="U16">
+      <c r="V16">
         <v>154304346000.0</v>
       </c>
-      <c r="V16">
+      <c r="W16">
         <v>189582057000.0</v>
       </c>
-      <c r="W16">
+      <c r="X16">
         <v>201057434000.0</v>
       </c>
-      <c r="X16">
+      <c r="Y16">
         <v>237965668000.0</v>
       </c>
-      <c r="Y16">
+      <c r="Z16">
         <v>262592941000.0</v>
       </c>
-      <c r="Z16">
+      <c r="AA16">
         <v>280188810000.0</v>
       </c>
-      <c r="AA16">
+      <c r="AB16">
         <v>259800194000.0</v>
       </c>
-      <c r="AB16">
+      <c r="AC16">
         <v>298972358000.0</v>
       </c>
-      <c r="AC16">
+      <c r="AD16">
         <v>281056150000.0</v>
       </c>
-      <c r="AD16">
+      <c r="AE16">
         <v>252319777000.0</v>
       </c>
-      <c r="AE16">
+      <c r="AF16">
         <v>289375856000.0</v>
       </c>
-      <c r="AF16">
+      <c r="AG16">
         <v>295082321000.0</v>
       </c>
-      <c r="AG16">
+      <c r="AH16">
         <v>250040285000.0</v>
       </c>
-      <c r="AH16">
+      <c r="AI16">
         <v>367895431000.0</v>
       </c>
-      <c r="AI16">
+      <c r="AJ16">
         <v>332196905000.0</v>
       </c>
-      <c r="AJ16">
+      <c r="AK16">
         <v>256809178000.0</v>
       </c>
-      <c r="AK16">
+      <c r="AL16">
         <v>196353946000.0</v>
       </c>
-      <c r="AL16">
+      <c r="AM16">
         <v>480974513000.0</v>
       </c>
-      <c r="AM16">
+      <c r="AN16">
         <v>447544972000.0</v>
       </c>
-      <c r="AN16">
+      <c r="AO16">
         <v>366998673000.0</v>
       </c>
-      <c r="AO16">
+      <c r="AP16">
         <v>314059367000.0</v>
       </c>
-      <c r="AP16">
+      <c r="AQ16">
         <v>306429114000.0</v>
       </c>
-      <c r="AQ16">
+      <c r="AR16">
         <v>300513774000.0</v>
       </c>
-      <c r="AR16"/>
       <c r="AS16"/>
       <c r="AT16"/>
       <c r="AU16"/>
       <c r="AV16"/>
-      <c r="AW16">
+      <c r="AW16"/>
+      <c r="AX16">
         <v>23810845000.0</v>
       </c>
-      <c r="AX16"/>
       <c r="AY16"/>
       <c r="AZ16"/>
       <c r="BA16"/>
       <c r="BB16"/>
-    </row>
-    <row r="17" spans="1:54">
+      <c r="BC16"/>
+    </row>
+    <row r="17" spans="1:55">
       <c r="A17" t="s">
-        <v>30</v>
+        <v>31</v>
       </c>
       <c r="B17"/>
       <c r="C17"/>
       <c r="D17"/>
       <c r="E17"/>
       <c r="F17"/>
       <c r="G17"/>
       <c r="H17"/>
       <c r="I17"/>
       <c r="J17"/>
       <c r="K17"/>
       <c r="L17"/>
       <c r="M17"/>
       <c r="N17"/>
       <c r="O17"/>
       <c r="P17"/>
       <c r="Q17"/>
       <c r="R17"/>
       <c r="S17"/>
       <c r="T17"/>
       <c r="U17"/>
       <c r="V17"/>
       <c r="W17"/>
       <c r="X17"/>
       <c r="Y17"/>
@@ -5064,54 +5238,55 @@
       <c r="AD17"/>
       <c r="AE17"/>
       <c r="AF17"/>
       <c r="AG17"/>
       <c r="AH17"/>
       <c r="AI17"/>
       <c r="AJ17"/>
       <c r="AK17"/>
       <c r="AL17"/>
       <c r="AM17"/>
       <c r="AN17"/>
       <c r="AO17"/>
       <c r="AP17"/>
       <c r="AQ17"/>
       <c r="AR17"/>
       <c r="AS17"/>
       <c r="AT17"/>
       <c r="AU17"/>
       <c r="AV17"/>
       <c r="AW17"/>
       <c r="AX17"/>
       <c r="AY17"/>
       <c r="AZ17"/>
       <c r="BA17"/>
       <c r="BB17"/>
-    </row>
-    <row r="18" spans="1:54">
+      <c r="BC17"/>
+    </row>
+    <row r="18" spans="1:55">
       <c r="A18" t="s">
-        <v>31</v>
+        <v>32</v>
       </c>
       <c r="B18"/>
       <c r="C18"/>
       <c r="D18"/>
       <c r="E18"/>
       <c r="F18"/>
       <c r="G18"/>
       <c r="H18"/>
       <c r="I18"/>
       <c r="J18"/>
       <c r="K18"/>
       <c r="L18"/>
       <c r="M18"/>
       <c r="N18"/>
       <c r="O18"/>
       <c r="P18"/>
       <c r="Q18"/>
       <c r="R18"/>
       <c r="S18"/>
       <c r="T18"/>
       <c r="U18"/>
       <c r="V18"/>
       <c r="W18"/>
       <c r="X18"/>
       <c r="Y18"/>
@@ -5122,54 +5297,55 @@
       <c r="AD18"/>
       <c r="AE18"/>
       <c r="AF18"/>
       <c r="AG18"/>
       <c r="AH18"/>
       <c r="AI18"/>
       <c r="AJ18"/>
       <c r="AK18"/>
       <c r="AL18"/>
       <c r="AM18"/>
       <c r="AN18"/>
       <c r="AO18"/>
       <c r="AP18"/>
       <c r="AQ18"/>
       <c r="AR18"/>
       <c r="AS18"/>
       <c r="AT18"/>
       <c r="AU18"/>
       <c r="AV18"/>
       <c r="AW18"/>
       <c r="AX18"/>
       <c r="AY18"/>
       <c r="AZ18"/>
       <c r="BA18"/>
       <c r="BB18"/>
-    </row>
-    <row r="19" spans="1:54">
+      <c r="BC18"/>
+    </row>
+    <row r="19" spans="1:55">
       <c r="A19" t="s">
-        <v>32</v>
+        <v>33</v>
       </c>
       <c r="B19"/>
       <c r="C19"/>
       <c r="D19"/>
       <c r="E19"/>
       <c r="F19"/>
       <c r="G19"/>
       <c r="H19"/>
       <c r="I19"/>
       <c r="J19"/>
       <c r="K19"/>
       <c r="L19"/>
       <c r="M19"/>
       <c r="N19"/>
       <c r="O19"/>
       <c r="P19"/>
       <c r="Q19"/>
       <c r="R19"/>
       <c r="S19"/>
       <c r="T19"/>
       <c r="U19"/>
       <c r="V19"/>
       <c r="W19"/>
       <c r="X19"/>
       <c r="Y19"/>
@@ -5180,54 +5356,55 @@
       <c r="AD19"/>
       <c r="AE19"/>
       <c r="AF19"/>
       <c r="AG19"/>
       <c r="AH19"/>
       <c r="AI19"/>
       <c r="AJ19"/>
       <c r="AK19"/>
       <c r="AL19"/>
       <c r="AM19"/>
       <c r="AN19"/>
       <c r="AO19"/>
       <c r="AP19"/>
       <c r="AQ19"/>
       <c r="AR19"/>
       <c r="AS19"/>
       <c r="AT19"/>
       <c r="AU19"/>
       <c r="AV19"/>
       <c r="AW19"/>
       <c r="AX19"/>
       <c r="AY19"/>
       <c r="AZ19"/>
       <c r="BA19"/>
       <c r="BB19"/>
-    </row>
-    <row r="20" spans="1:54">
+      <c r="BC19"/>
+    </row>
+    <row r="20" spans="1:55">
       <c r="A20" t="s">
-        <v>33</v>
+        <v>34</v>
       </c>
       <c r="B20">
         <v>6780616000.0</v>
       </c>
       <c r="C20">
         <v>6780616000.0</v>
       </c>
       <c r="D20">
         <v>6780616000.0</v>
       </c>
       <c r="E20">
         <v>6780616000.0</v>
       </c>
       <c r="F20">
         <v>6780616000.0</v>
       </c>
       <c r="G20">
         <v>6780616000.0</v>
       </c>
       <c r="H20">
         <v>6780616000.0</v>
       </c>
       <c r="I20">
         <v>6780616000.0</v>
       </c>
@@ -5282,154 +5459,157 @@
       <c r="Z20">
         <v>6780616000.0</v>
       </c>
       <c r="AA20">
         <v>6780616000.0</v>
       </c>
       <c r="AB20">
         <v>6780616000.0</v>
       </c>
       <c r="AC20">
         <v>6780616000.0</v>
       </c>
       <c r="AD20">
         <v>6780616000.0</v>
       </c>
       <c r="AE20">
         <v>6780616000.0</v>
       </c>
       <c r="AF20">
         <v>6780616000.0</v>
       </c>
       <c r="AG20">
         <v>6780616000.0</v>
       </c>
       <c r="AH20">
-        <v>5815847000.0</v>
+        <v>6780616000.0</v>
       </c>
       <c r="AI20">
         <v>5815847000.0</v>
       </c>
       <c r="AJ20">
         <v>5815847000.0</v>
       </c>
       <c r="AK20">
         <v>5815847000.0</v>
       </c>
       <c r="AL20">
         <v>5815847000.0</v>
       </c>
       <c r="AM20">
         <v>5815847000.0</v>
       </c>
       <c r="AN20">
         <v>5815847000.0</v>
       </c>
       <c r="AO20">
         <v>5815847000.0</v>
       </c>
       <c r="AP20">
         <v>5815847000.0</v>
       </c>
       <c r="AQ20">
         <v>5815847000.0</v>
       </c>
       <c r="AR20">
         <v>5815847000.0</v>
       </c>
       <c r="AS20">
         <v>5815847000.0</v>
       </c>
       <c r="AT20">
         <v>5815847000.0</v>
       </c>
       <c r="AU20">
         <v>5815847000.0</v>
       </c>
       <c r="AV20">
         <v>5815847000.0</v>
       </c>
       <c r="AW20">
         <v>5815847000.0</v>
       </c>
       <c r="AX20">
         <v>5815847000.0</v>
       </c>
-      <c r="AY20"/>
+      <c r="AY20">
+        <v>5815847000.0</v>
+      </c>
       <c r="AZ20"/>
-      <c r="BA20">
-[...1 lines deleted...]
-      </c>
+      <c r="BA20"/>
       <c r="BB20">
         <v>5815847000.0</v>
       </c>
-    </row>
-    <row r="21" spans="1:54">
+      <c r="BC20">
+        <v>5815847000.0</v>
+      </c>
+    </row>
+    <row r="21" spans="1:55">
       <c r="A21" t="s">
-        <v>34</v>
+        <v>35</v>
       </c>
       <c r="B21">
         <v>110291314000.0</v>
       </c>
       <c r="C21">
         <v>110291314000.0</v>
       </c>
       <c r="D21">
         <v>110291314000.0</v>
       </c>
       <c r="E21">
         <v>110291314000.0</v>
       </c>
       <c r="F21">
         <v>110291314000.0</v>
       </c>
       <c r="G21">
         <v>110291314000.0</v>
       </c>
       <c r="H21">
         <v>110291314000.0</v>
       </c>
       <c r="I21">
         <v>110291314000.0</v>
       </c>
       <c r="J21">
         <v>110291314000.0</v>
       </c>
       <c r="K21">
         <v>110291314000.0</v>
       </c>
       <c r="L21">
         <v>110291314000.0</v>
       </c>
       <c r="M21">
         <v>110291314000.0</v>
       </c>
       <c r="N21">
+        <v>110291314000.0</v>
+      </c>
+      <c r="O21">
         <v>110421313000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>6194593000.0</v>
       </c>
       <c r="P21">
         <v>6194593000.0</v>
       </c>
       <c r="Q21">
         <v>6194593000.0</v>
       </c>
       <c r="R21">
         <v>6194593000.0</v>
       </c>
       <c r="S21">
         <v>6194593000.0</v>
       </c>
       <c r="T21">
         <v>6194593000.0</v>
       </c>
       <c r="U21">
         <v>6194593000.0</v>
       </c>
       <c r="V21">
         <v>6194593000.0</v>
       </c>
       <c r="W21">
         <v>6194593000.0</v>
       </c>
@@ -5454,672 +5634,685 @@
       <c r="AD21">
         <v>6194593000.0</v>
       </c>
       <c r="AE21">
         <v>6194593000.0</v>
       </c>
       <c r="AF21">
         <v>6194593000.0</v>
       </c>
       <c r="AG21">
         <v>6194593000.0</v>
       </c>
       <c r="AH21">
         <v>6194593000.0</v>
       </c>
       <c r="AI21">
         <v>6194593000.0</v>
       </c>
       <c r="AJ21">
         <v>6194593000.0</v>
       </c>
       <c r="AK21">
         <v>6194593000.0</v>
       </c>
       <c r="AL21">
-        <v>6064593000.0</v>
+        <v>6194593000.0</v>
       </c>
       <c r="AM21">
         <v>6064593000.0</v>
       </c>
       <c r="AN21">
         <v>6064593000.0</v>
       </c>
       <c r="AO21">
         <v>6064593000.0</v>
       </c>
       <c r="AP21">
         <v>6064593000.0</v>
       </c>
       <c r="AQ21">
         <v>6064593000.0</v>
       </c>
       <c r="AR21">
         <v>6064593000.0</v>
       </c>
       <c r="AS21">
         <v>6064593000.0</v>
       </c>
       <c r="AT21">
         <v>6064593000.0</v>
       </c>
       <c r="AU21">
         <v>6064593000.0</v>
       </c>
       <c r="AV21">
+        <v>6064593000.0</v>
+      </c>
+      <c r="AW21">
         <v>5815847000.0</v>
       </c>
-      <c r="AW21">
+      <c r="AX21">
         <v>6064593000.0</v>
       </c>
-      <c r="AX21">
+      <c r="AY21">
         <v>5815847000.0</v>
       </c>
-      <c r="AY21"/>
       <c r="AZ21"/>
-      <c r="BA21">
-[...1 lines deleted...]
-      </c>
+      <c r="BA21"/>
       <c r="BB21">
         <v>5815847000.0</v>
       </c>
-    </row>
-    <row r="22" spans="1:54">
+      <c r="BC21">
+        <v>5815847000.0</v>
+      </c>
+    </row>
+    <row r="22" spans="1:55">
       <c r="A22" t="s">
-        <v>35</v>
+        <v>36</v>
       </c>
       <c r="B22">
+        <v>236473277000.0</v>
+      </c>
+      <c r="C22">
         <v>217355940000.0</v>
       </c>
-      <c r="C22">
+      <c r="D22">
         <v>216843041000.0</v>
       </c>
-      <c r="D22">
+      <c r="E22">
         <v>214842993000.0</v>
       </c>
-      <c r="E22">
+      <c r="F22">
         <v>225651287000.0</v>
       </c>
-      <c r="F22">
+      <c r="G22">
         <v>239263921000.0</v>
       </c>
-      <c r="G22">
+      <c r="H22">
         <v>250801038000.0</v>
       </c>
-      <c r="H22">
+      <c r="I22">
         <v>253269784000.0</v>
       </c>
-      <c r="I22">
+      <c r="J22">
         <v>253304738000.0</v>
       </c>
-      <c r="J22">
+      <c r="K22">
         <v>582153482000.0</v>
       </c>
-      <c r="K22">
+      <c r="L22">
         <v>687393140000.0</v>
       </c>
-      <c r="L22">
+      <c r="M22">
         <v>694168882000.0</v>
       </c>
-      <c r="M22">
+      <c r="N22">
         <v>689933574000.0</v>
       </c>
-      <c r="N22">
+      <c r="O22">
         <v>693441983000.0</v>
       </c>
-      <c r="O22">
+      <c r="P22">
         <v>672827171000.0</v>
       </c>
-      <c r="P22">
+      <c r="Q22">
         <v>634527031000.0</v>
       </c>
-      <c r="Q22">
+      <c r="R22">
         <v>616253540000.0</v>
       </c>
-      <c r="R22">
+      <c r="S22">
         <v>574865773000.0</v>
       </c>
-      <c r="S22">
+      <c r="T22">
         <v>527662113000.0</v>
       </c>
-      <c r="T22">
+      <c r="U22">
         <v>489338796000.0</v>
       </c>
-      <c r="U22">
+      <c r="V22">
         <v>434340003000.0</v>
       </c>
-      <c r="V22">
+      <c r="W22">
         <v>618523723000.0</v>
       </c>
-      <c r="W22">
+      <c r="X22">
         <v>596314009000.0</v>
       </c>
-      <c r="X22">
+      <c r="Y22">
         <v>577311901000.0</v>
       </c>
-      <c r="Y22">
+      <c r="Z22">
         <v>758841200000.0</v>
       </c>
-      <c r="Z22">
+      <c r="AA22">
         <v>766838419000.0</v>
       </c>
-      <c r="AA22">
+      <c r="AB22">
         <v>699029207000.0</v>
       </c>
-      <c r="AB22">
+      <c r="AC22">
         <v>710223134000.0</v>
       </c>
-      <c r="AC22">
+      <c r="AD22">
         <v>664144781000.0</v>
       </c>
-      <c r="AD22">
+      <c r="AE22">
         <v>1014428952000.0</v>
       </c>
-      <c r="AE22">
+      <c r="AF22">
         <v>1105085526000.0</v>
       </c>
-      <c r="AF22">
+      <c r="AG22">
         <v>912869071000.0</v>
       </c>
-      <c r="AG22">
+      <c r="AH22">
         <v>753898228000.0</v>
       </c>
-      <c r="AH22">
+      <c r="AI22">
         <v>666438234000.0</v>
       </c>
-      <c r="AI22">
+      <c r="AJ22">
         <v>518449688000.0</v>
       </c>
-      <c r="AJ22">
+      <c r="AK22">
         <v>484934463000.0</v>
       </c>
-      <c r="AK22">
+      <c r="AL22">
         <v>492512916000.0</v>
       </c>
-      <c r="AL22">
+      <c r="AM22">
         <v>388923487000.0</v>
       </c>
-      <c r="AM22">
+      <c r="AN22">
         <v>393580357000.0</v>
       </c>
-      <c r="AN22">
+      <c r="AO22">
         <v>396443830000.0</v>
       </c>
-      <c r="AO22">
+      <c r="AP22">
         <v>355789382000.0</v>
       </c>
-      <c r="AP22">
+      <c r="AQ22">
         <v>275372863000.0</v>
       </c>
-      <c r="AQ22">
+      <c r="AR22">
         <v>234581432000.0</v>
       </c>
-      <c r="AR22">
+      <c r="AS22">
         <v>200617738000.0</v>
       </c>
-      <c r="AS22">
+      <c r="AT22">
         <v>176822793000.0</v>
       </c>
-      <c r="AT22">
+      <c r="AU22">
         <v>223865015000.0</v>
       </c>
-      <c r="AU22">
+      <c r="AV22">
         <v>286983277000.0</v>
       </c>
-      <c r="AV22">
+      <c r="AW22">
         <v>68648737000.0</v>
       </c>
-      <c r="AW22">
+      <c r="AX22">
         <v>51159290000.0</v>
       </c>
-      <c r="AX22">
+      <c r="AY22">
         <v>49639666000.0</v>
       </c>
-      <c r="AY22"/>
       <c r="AZ22"/>
-      <c r="BA22">
+      <c r="BA22"/>
+      <c r="BB22">
         <v>57907946000.0</v>
       </c>
-      <c r="BB22">
+      <c r="BC22">
         <v>67990751000.0</v>
       </c>
     </row>
-    <row r="23" spans="1:54">
+    <row r="23" spans="1:55">
       <c r="A23" t="s">
-        <v>36</v>
+        <v>37</v>
       </c>
       <c r="B23">
+        <v>3373529819000.0</v>
+      </c>
+      <c r="C23">
         <v>4334976898000.0</v>
       </c>
-      <c r="C23">
+      <c r="D23">
         <v>4345202883000.0</v>
       </c>
-      <c r="D23">
+      <c r="E23">
         <v>4346443499000.0</v>
       </c>
-      <c r="E23">
+      <c r="F23">
         <v>4346281103000.0</v>
       </c>
-      <c r="F23">
+      <c r="G23">
         <v>7979056245000.0</v>
       </c>
-      <c r="G23">
+      <c r="H23">
         <v>7978067953000.0</v>
       </c>
-      <c r="H23">
+      <c r="I23">
         <v>7994764048000.0</v>
       </c>
-      <c r="I23">
+      <c r="J23">
         <v>7930047246000.0</v>
       </c>
-      <c r="J23">
+      <c r="K23">
         <v>8399948272000.0</v>
       </c>
-      <c r="K23">
+      <c r="L23">
         <v>8391970679000.0</v>
       </c>
-      <c r="L23">
+      <c r="M23">
         <v>7494065546000.0</v>
       </c>
-      <c r="M23">
+      <c r="N23">
         <v>7784349397000.0</v>
       </c>
-      <c r="N23">
+      <c r="O23">
         <v>5498602153000.0</v>
       </c>
-      <c r="O23">
+      <c r="P23">
         <v>5182243371000.0</v>
       </c>
-      <c r="P23">
+      <c r="Q23">
         <v>5237410931000.0</v>
       </c>
-      <c r="Q23">
+      <c r="R23">
         <v>5462206386000.0</v>
       </c>
-      <c r="R23">
+      <c r="S23">
         <v>5390957190000.0</v>
       </c>
-      <c r="S23">
+      <c r="T23">
         <v>6731571115000.0</v>
       </c>
-      <c r="T23">
+      <c r="U23">
         <v>6701664016000.0</v>
       </c>
-      <c r="U23">
+      <c r="V23">
         <v>6594597223000.0</v>
       </c>
-      <c r="V23">
+      <c r="W23">
         <v>6353523325000.0</v>
       </c>
-      <c r="W23">
+      <c r="X23">
         <v>6242948974000.0</v>
       </c>
-      <c r="X23">
+      <c r="Y23">
         <v>6163742522000.0</v>
       </c>
-      <c r="Y23">
+      <c r="Z23">
         <v>6062090459000.0</v>
       </c>
-      <c r="Z23">
+      <c r="AA23">
         <v>5952568198000.0</v>
       </c>
-      <c r="AA23">
+      <c r="AB23">
         <v>5771774218000.0</v>
       </c>
-      <c r="AB23">
+      <c r="AC23">
         <v>5586434010000.0</v>
       </c>
-      <c r="AC23">
+      <c r="AD23">
         <v>5448724203000.0</v>
       </c>
-      <c r="AD23">
+      <c r="AE23">
         <v>5768655992000.0</v>
       </c>
-      <c r="AE23">
+      <c r="AF23">
         <v>5792287884000.0</v>
       </c>
-      <c r="AF23">
+      <c r="AG23">
         <v>5485003838000.0</v>
       </c>
-      <c r="AG23">
+      <c r="AH23">
         <v>5149249808000.0</v>
       </c>
-      <c r="AH23">
+      <c r="AI23">
         <v>3317589474000.0</v>
       </c>
-      <c r="AI23">
+      <c r="AJ23">
         <v>3263096970000.0</v>
       </c>
-      <c r="AJ23">
+      <c r="AK23">
         <v>3133381865000.0</v>
       </c>
-      <c r="AK23">
+      <c r="AL23">
         <v>2973235205000.0</v>
       </c>
-      <c r="AL23">
+      <c r="AM23">
         <v>2803329614000.0</v>
       </c>
-      <c r="AM23">
+      <c r="AN23">
         <v>2715418235000.0</v>
       </c>
-      <c r="AN23">
+      <c r="AO23">
         <v>2488878480000.0</v>
       </c>
-      <c r="AO23">
+      <c r="AP23">
         <v>2287789615000.0</v>
       </c>
-      <c r="AP23">
+      <c r="AQ23">
         <v>2129067087000.0</v>
       </c>
-      <c r="AQ23">
+      <c r="AR23">
         <v>2076866463000.0</v>
       </c>
-      <c r="AR23">
+      <c r="AS23">
         <v>2047317633000.0</v>
       </c>
-      <c r="AS23">
+      <c r="AT23">
         <v>1856555123000.0</v>
       </c>
-      <c r="AT23">
+      <c r="AU23">
         <v>1704951584000.0</v>
       </c>
-      <c r="AU23">
+      <c r="AV23">
         <v>1676616157000.0</v>
       </c>
-      <c r="AV23">
+      <c r="AW23">
         <v>1001264553000.0</v>
       </c>
-      <c r="AW23">
+      <c r="AX23">
         <v>984900277000.0</v>
       </c>
-      <c r="AX23">
+      <c r="AY23">
         <v>939412722000.0</v>
       </c>
-      <c r="AY23"/>
-      <c r="AZ23">
+      <c r="AZ23"/>
+      <c r="BA23">
         <v>565012664000.0</v>
       </c>
-      <c r="BA23"/>
       <c r="BB23"/>
-    </row>
-    <row r="24" spans="1:54">
+      <c r="BC23"/>
+    </row>
+    <row r="24" spans="1:55">
       <c r="A24" t="s">
-        <v>37</v>
+        <v>38</v>
       </c>
       <c r="B24">
+        <v>487243862000.0</v>
+      </c>
+      <c r="C24">
         <v>2333128589000.0</v>
       </c>
-      <c r="C24">
+      <c r="D24">
         <v>1416189000.0</v>
       </c>
-      <c r="D24">
+      <c r="E24">
         <v>1784198000.0</v>
       </c>
-      <c r="E24">
+      <c r="F24">
         <v>1048583957000.0</v>
       </c>
-      <c r="F24">
+      <c r="G24">
         <v>2497834000.0</v>
       </c>
-      <c r="G24">
+      <c r="H24">
         <v>2843766000.0</v>
       </c>
-      <c r="H24">
+      <c r="I24">
         <v>3182637000.0</v>
       </c>
-      <c r="I24">
+      <c r="J24">
         <v>3568207000.0</v>
       </c>
-      <c r="J24">
+      <c r="K24">
         <v>131860000.0</v>
       </c>
-      <c r="K24">
+      <c r="L24">
         <v>207565000.0</v>
       </c>
-      <c r="L24">
+      <c r="M24">
         <v>280814000.0</v>
       </c>
-      <c r="M24">
+      <c r="N24">
         <v>374794000.0</v>
       </c>
-      <c r="N24">
+      <c r="O24">
         <v>506848000.0</v>
       </c>
-      <c r="O24">
+      <c r="P24">
         <v>657494000.0</v>
       </c>
-      <c r="P24">
+      <c r="Q24">
         <v>803754000.0</v>
       </c>
-      <c r="Q24">
+      <c r="R24">
         <v>945760000.0</v>
       </c>
-      <c r="R24">
+      <c r="S24">
         <v>1569997000.0</v>
       </c>
-      <c r="S24">
+      <c r="T24">
         <v>1217501000.0</v>
       </c>
-      <c r="T24">
+      <c r="U24">
         <v>639238000.0</v>
       </c>
-      <c r="U24">
+      <c r="V24">
         <v>280000000.0</v>
       </c>
-      <c r="V24">
+      <c r="W24">
         <v>1106601000.0</v>
       </c>
-      <c r="W24">
+      <c r="X24">
         <v>1494338000.0</v>
       </c>
-      <c r="X24">
+      <c r="Y24">
         <v>1903010000.0</v>
       </c>
-      <c r="Y24">
+      <c r="Z24">
         <v>1303227000.0</v>
       </c>
-      <c r="Z24">
+      <c r="AA24">
         <v>103876356000.0</v>
       </c>
-      <c r="AA24">
+      <c r="AB24">
         <v>424816905000.0</v>
       </c>
-      <c r="AB24">
+      <c r="AC24">
         <v>752445530000.0</v>
       </c>
-      <c r="AC24">
+      <c r="AD24">
         <v>1090138699000.0</v>
       </c>
-      <c r="AD24">
+      <c r="AE24">
         <v>1444833517000.0</v>
       </c>
-      <c r="AE24">
+      <c r="AF24">
         <v>1404053268000.0</v>
       </c>
-      <c r="AF24">
+      <c r="AG24">
         <v>1444134779000.0</v>
       </c>
-      <c r="AG24">
+      <c r="AH24">
         <v>1510626505000.0</v>
       </c>
-      <c r="AH24">
+      <c r="AI24">
         <v>4472051000.0</v>
       </c>
-      <c r="AI24">
+      <c r="AJ24">
         <v>112984921000.0</v>
       </c>
-      <c r="AJ24">
+      <c r="AK24">
         <v>113729946000.0</v>
       </c>
-      <c r="AK24">
+      <c r="AL24">
         <v>107835023000.0</v>
       </c>
-      <c r="AL24">
+      <c r="AM24">
         <v>6547329000.0</v>
       </c>
-      <c r="AM24">
+      <c r="AN24">
         <v>3903372000.0</v>
       </c>
-      <c r="AN24">
+      <c r="AO24">
         <v>45043667000.0</v>
       </c>
-      <c r="AO24">
+      <c r="AP24">
         <v>44841055000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>1490413000.0</v>
       </c>
       <c r="AQ24">
         <v>1490413000.0</v>
       </c>
       <c r="AR24">
+        <v>1490413000.0</v>
+      </c>
+      <c r="AS24">
         <v>59470950000.0</v>
       </c>
-      <c r="AS24"/>
-      <c r="AT24">
+      <c r="AT24"/>
+      <c r="AU24">
         <v>13850580000.0</v>
       </c>
-      <c r="AU24">
+      <c r="AV24">
         <v>49784962000.0</v>
       </c>
-      <c r="AV24"/>
       <c r="AW24"/>
       <c r="AX24"/>
       <c r="AY24"/>
       <c r="AZ24"/>
-      <c r="BA24">
+      <c r="BA24"/>
+      <c r="BB24">
         <v>291448957000.0</v>
       </c>
-      <c r="BB24"/>
-[...1 lines deleted...]
-    <row r="25" spans="1:54">
+      <c r="BC24"/>
+    </row>
+    <row r="25" spans="1:55">
       <c r="A25" t="s">
-        <v>38</v>
-[...1 lines deleted...]
-      <c r="B25">
+        <v>39</v>
+      </c>
+      <c r="B25"/>
+      <c r="C25">
         <v>2334169103000.0</v>
       </c>
-      <c r="C25">
+      <c r="D25">
         <v>1050000146000.0</v>
       </c>
-      <c r="D25">
+      <c r="E25">
         <v>1050473495000.0</v>
       </c>
-      <c r="E25">
+      <c r="F25">
         <v>1052555161000.0</v>
       </c>
-      <c r="F25">
+      <c r="G25">
         <v>3217162000.0</v>
       </c>
-      <c r="G25">
+      <c r="H25">
         <v>3858804000.0</v>
       </c>
-      <c r="H25"/>
       <c r="I25"/>
-      <c r="J25">
+      <c r="J25"/>
+      <c r="K25">
         <v>1991082000.0</v>
       </c>
-      <c r="K25">
+      <c r="L25">
         <v>2334448000.0</v>
       </c>
-      <c r="L25">
+      <c r="M25">
         <v>2826011000.0</v>
       </c>
-      <c r="M25">
+      <c r="N25">
         <v>4991848000.0</v>
       </c>
-      <c r="N25">
+      <c r="O25">
         <v>6651302000.0</v>
       </c>
-      <c r="O25">
+      <c r="P25">
         <v>16597084000.0</v>
       </c>
-      <c r="P25">
+      <c r="Q25">
         <v>23216626000.0</v>
       </c>
-      <c r="Q25">
+      <c r="R25">
         <v>25460338000.0</v>
       </c>
-      <c r="R25">
+      <c r="S25">
         <v>27110127000.0</v>
       </c>
-      <c r="S25">
+      <c r="T25">
         <v>31190844000.0</v>
       </c>
-      <c r="T25">
+      <c r="U25">
         <v>34940003000.0</v>
       </c>
-      <c r="U25">
+      <c r="V25">
         <v>1146607000.0</v>
       </c>
-      <c r="V25">
+      <c r="W25">
         <v>2235914000.0</v>
       </c>
-      <c r="W25">
+      <c r="X25">
         <v>1494338000.0</v>
       </c>
-      <c r="X25">
+      <c r="Y25">
         <v>1903010000.0</v>
       </c>
-      <c r="Y25">
+      <c r="Z25">
         <v>1303227000.0</v>
       </c>
-      <c r="Z25">
+      <c r="AA25">
         <v>103876356000.0</v>
       </c>
-      <c r="AA25"/>
       <c r="AB25"/>
       <c r="AC25"/>
       <c r="AD25"/>
       <c r="AE25"/>
       <c r="AF25"/>
       <c r="AG25"/>
       <c r="AH25"/>
       <c r="AI25"/>
       <c r="AJ25"/>
       <c r="AK25"/>
       <c r="AL25"/>
       <c r="AM25"/>
       <c r="AN25"/>
       <c r="AO25"/>
       <c r="AP25"/>
       <c r="AQ25"/>
       <c r="AR25"/>
       <c r="AS25"/>
       <c r="AT25"/>
       <c r="AU25"/>
       <c r="AV25"/>
       <c r="AW25"/>
       <c r="AX25"/>
       <c r="AY25"/>
       <c r="AZ25"/>
       <c r="BA25"/>
       <c r="BB25"/>
-    </row>
-    <row r="26" spans="1:54">
+      <c r="BC25"/>
+    </row>
+    <row r="26" spans="1:55">
       <c r="A26" t="s">
-        <v>39</v>
+        <v>40</v>
       </c>
       <c r="B26"/>
       <c r="C26"/>
       <c r="D26"/>
       <c r="E26"/>
       <c r="F26"/>
       <c r="G26"/>
       <c r="H26"/>
       <c r="I26"/>
       <c r="J26"/>
       <c r="K26"/>
       <c r="L26"/>
       <c r="M26"/>
       <c r="N26"/>
       <c r="O26"/>
       <c r="P26"/>
       <c r="Q26"/>
       <c r="R26"/>
       <c r="S26"/>
       <c r="T26"/>
       <c r="U26"/>
       <c r="V26"/>
       <c r="W26"/>
       <c r="X26"/>
       <c r="Y26"/>
@@ -6130,54 +6323,55 @@
       <c r="AD26"/>
       <c r="AE26"/>
       <c r="AF26"/>
       <c r="AG26"/>
       <c r="AH26"/>
       <c r="AI26"/>
       <c r="AJ26"/>
       <c r="AK26"/>
       <c r="AL26"/>
       <c r="AM26"/>
       <c r="AN26"/>
       <c r="AO26"/>
       <c r="AP26"/>
       <c r="AQ26"/>
       <c r="AR26"/>
       <c r="AS26"/>
       <c r="AT26"/>
       <c r="AU26"/>
       <c r="AV26"/>
       <c r="AW26"/>
       <c r="AX26"/>
       <c r="AY26"/>
       <c r="AZ26"/>
       <c r="BA26"/>
       <c r="BB26"/>
-    </row>
-    <row r="27" spans="1:54">
+      <c r="BC26"/>
+    </row>
+    <row r="27" spans="1:55">
       <c r="A27" t="s">
-        <v>40</v>
+        <v>41</v>
       </c>
       <c r="B27"/>
       <c r="C27"/>
       <c r="D27"/>
       <c r="E27"/>
       <c r="F27"/>
       <c r="G27"/>
       <c r="H27"/>
       <c r="I27"/>
       <c r="J27"/>
       <c r="K27"/>
       <c r="L27"/>
       <c r="M27"/>
       <c r="N27"/>
       <c r="O27"/>
       <c r="P27"/>
       <c r="Q27"/>
       <c r="R27"/>
       <c r="S27"/>
       <c r="T27"/>
       <c r="U27"/>
       <c r="V27"/>
       <c r="W27"/>
       <c r="X27"/>
       <c r="Y27"/>
@@ -6188,832 +6382,849 @@
       <c r="AD27"/>
       <c r="AE27"/>
       <c r="AF27"/>
       <c r="AG27"/>
       <c r="AH27"/>
       <c r="AI27"/>
       <c r="AJ27"/>
       <c r="AK27"/>
       <c r="AL27"/>
       <c r="AM27"/>
       <c r="AN27"/>
       <c r="AO27"/>
       <c r="AP27"/>
       <c r="AQ27"/>
       <c r="AR27"/>
       <c r="AS27"/>
       <c r="AT27"/>
       <c r="AU27"/>
       <c r="AV27"/>
       <c r="AW27"/>
       <c r="AX27"/>
       <c r="AY27"/>
       <c r="AZ27"/>
       <c r="BA27"/>
       <c r="BB27"/>
-    </row>
-    <row r="28" spans="1:54">
+      <c r="BC27"/>
+    </row>
+    <row r="28" spans="1:55">
       <c r="A28" t="s">
-        <v>41</v>
+        <v>42</v>
       </c>
       <c r="B28">
+        <v>1893203688000.0</v>
+      </c>
+      <c r="C28">
         <v>1829708792000.0</v>
       </c>
-      <c r="C28">
+      <c r="D28">
         <v>1805372269000.0</v>
       </c>
-      <c r="D28">
+      <c r="E28">
         <v>1869740136000.0</v>
       </c>
-      <c r="E28">
+      <c r="F28">
         <v>1830229449000.0</v>
       </c>
-      <c r="F28">
+      <c r="G28">
         <v>1709515055000.0</v>
       </c>
-      <c r="G28">
+      <c r="H28">
         <v>1857124702000.0</v>
       </c>
-      <c r="H28">
+      <c r="I28">
         <v>1787963342000.0</v>
       </c>
-      <c r="I28">
+      <c r="J28">
         <v>1741180370000.0</v>
       </c>
-      <c r="J28">
+      <c r="K28">
         <v>1760247311000.0</v>
       </c>
-      <c r="K28">
+      <c r="L28">
         <v>1704610608000.0</v>
       </c>
-      <c r="L28">
+      <c r="M28">
         <v>1694143182000.0</v>
       </c>
-      <c r="M28">
+      <c r="N28">
         <v>1799324619000.0</v>
       </c>
-      <c r="N28">
+      <c r="O28">
         <v>986127125000.0</v>
       </c>
-      <c r="O28">
+      <c r="P28">
         <v>993176616000.0</v>
       </c>
-      <c r="P28">
+      <c r="Q28">
         <v>974997926000.0</v>
       </c>
-      <c r="Q28">
+      <c r="R28">
         <v>997010790000.0</v>
       </c>
-      <c r="R28">
+      <c r="S28">
         <v>995794964000.0</v>
       </c>
-      <c r="S28">
+      <c r="T28">
         <v>1675818044000.0</v>
       </c>
-      <c r="T28">
+      <c r="U28">
         <v>1690242123000.0</v>
       </c>
-      <c r="U28">
+      <c r="V28">
         <v>1587485202000.0</v>
       </c>
-      <c r="V28">
+      <c r="W28">
         <v>1684094332000.0</v>
       </c>
-      <c r="W28">
+      <c r="X28">
         <v>1604182749000.0</v>
       </c>
-      <c r="X28">
+      <c r="Y28">
         <v>1843564986000.0</v>
       </c>
-      <c r="Y28">
+      <c r="Z28">
         <v>1559499956000.0</v>
       </c>
-      <c r="Z28">
+      <c r="AA28">
         <v>1573423031000.0</v>
       </c>
-      <c r="AA28">
+      <c r="AB28">
         <v>1576570671000.0</v>
       </c>
-      <c r="AB28">
+      <c r="AC28">
         <v>1584693484000.0</v>
       </c>
-      <c r="AC28">
+      <c r="AD28">
         <v>1618942909000.0</v>
       </c>
-      <c r="AD28">
+      <c r="AE28">
         <v>1684960173000.0</v>
       </c>
-      <c r="AE28">
+      <c r="AF28">
         <v>1635885903000.0</v>
       </c>
-      <c r="AF28">
+      <c r="AG28">
         <v>1583983598000.0</v>
       </c>
-      <c r="AG28">
+      <c r="AH28">
         <v>1549937653000.0</v>
       </c>
-      <c r="AH28">
+      <c r="AI28">
         <v>-80689787000.0</v>
       </c>
-      <c r="AI28">
+      <c r="AJ28">
         <v>-18918604000.0</v>
       </c>
-      <c r="AJ28">
+      <c r="AK28">
         <v>-16772449000.0</v>
       </c>
-      <c r="AK28">
+      <c r="AL28">
         <v>-6860058000.0</v>
       </c>
-      <c r="AL28">
+      <c r="AM28">
         <v>-25129878000.0</v>
       </c>
-      <c r="AM28">
+      <c r="AN28">
         <v>-21702039000.0</v>
       </c>
-      <c r="AN28">
+      <c r="AO28">
         <v>-7056530000.0</v>
       </c>
-      <c r="AO28">
+      <c r="AP28">
         <v>-12994462000.0</v>
       </c>
-      <c r="AP28">
+      <c r="AQ28">
         <v>-126659989000.0</v>
       </c>
-      <c r="AQ28">
+      <c r="AR28">
         <v>-447526659000.0</v>
       </c>
-      <c r="AR28">
+      <c r="AS28">
         <v>-15187091000.0</v>
       </c>
-      <c r="AS28">
+      <c r="AT28">
         <v>23074792000.0</v>
       </c>
-      <c r="AT28">
+      <c r="AU28">
         <v>-447557155000.0</v>
       </c>
-      <c r="AU28">
+      <c r="AV28">
         <v>-397444321000.0</v>
       </c>
-      <c r="AV28">
+      <c r="AW28">
         <v>-34630162000.0</v>
       </c>
-      <c r="AW28">
+      <c r="AX28">
         <v>-32735731000.0</v>
       </c>
-      <c r="AX28">
+      <c r="AY28">
         <v>-62940009000.0</v>
       </c>
-      <c r="AY28"/>
-      <c r="AZ28">
+      <c r="AZ28"/>
+      <c r="BA28">
         <v>180453568000.0</v>
       </c>
-      <c r="BA28"/>
       <c r="BB28"/>
-    </row>
-    <row r="29" spans="1:54">
+      <c r="BC28"/>
+    </row>
+    <row r="29" spans="1:55">
       <c r="A29" t="s">
-        <v>42</v>
+        <v>43</v>
       </c>
       <c r="B29">
+        <v>1799097426000.0</v>
+      </c>
+      <c r="C29">
         <v>2797128642000.0</v>
       </c>
-      <c r="C29">
+      <c r="D29">
         <v>2770797434000.0</v>
       </c>
-      <c r="D29">
+      <c r="E29">
         <v>2785735340000.0</v>
       </c>
-      <c r="E29">
+      <c r="F29">
         <v>2802907117000.0</v>
       </c>
-      <c r="F29">
+      <c r="G29">
         <v>3727718418000.0</v>
       </c>
-      <c r="G29">
+      <c r="H29">
         <v>3537298876000.0</v>
       </c>
-      <c r="H29">
+      <c r="I29">
         <v>3637854112000.0</v>
       </c>
-      <c r="I29">
+      <c r="J29">
         <v>3659664037000.0</v>
       </c>
-      <c r="J29">
+      <c r="K29">
         <v>4620138868000.0</v>
       </c>
-      <c r="K29">
+      <c r="L29">
         <v>4667196377000.0</v>
       </c>
-      <c r="L29">
+      <c r="M29">
         <v>4730552361000.0</v>
       </c>
-      <c r="M29">
+      <c r="N29">
         <v>4704544737000.0</v>
       </c>
-      <c r="N29">
+      <c r="O29">
         <v>3941835480000.0</v>
       </c>
-      <c r="O29">
+      <c r="P29">
         <v>3648784638000.0</v>
       </c>
-      <c r="P29">
+      <c r="Q29">
         <v>3623551095000.0</v>
       </c>
-      <c r="Q29">
+      <c r="R29">
         <v>3574715902000.0</v>
       </c>
-      <c r="R29">
+      <c r="S29">
         <v>3505955053000.0</v>
       </c>
-      <c r="S29">
+      <c r="T29">
         <v>4177767688000.0</v>
       </c>
-      <c r="T29">
+      <c r="U29">
         <v>4121831993000.0</v>
       </c>
-      <c r="U29">
+      <c r="V29">
         <v>4116934308000.0</v>
       </c>
-      <c r="V29">
+      <c r="W29">
         <v>3972673173000.0</v>
       </c>
-      <c r="W29">
+      <c r="X29">
         <v>4024711877000.0</v>
       </c>
-      <c r="X29">
+      <c r="Y29">
         <v>3968210005000.0</v>
       </c>
-      <c r="Y29"/>
       <c r="Z29"/>
       <c r="AA29"/>
       <c r="AB29"/>
       <c r="AC29"/>
       <c r="AD29"/>
       <c r="AE29"/>
       <c r="AF29"/>
       <c r="AG29"/>
       <c r="AH29"/>
       <c r="AI29"/>
       <c r="AJ29"/>
       <c r="AK29"/>
       <c r="AL29"/>
       <c r="AM29"/>
       <c r="AN29"/>
       <c r="AO29"/>
       <c r="AP29"/>
       <c r="AQ29"/>
       <c r="AR29"/>
       <c r="AS29"/>
       <c r="AT29"/>
       <c r="AU29"/>
       <c r="AV29"/>
       <c r="AW29"/>
       <c r="AX29"/>
       <c r="AY29"/>
       <c r="AZ29"/>
       <c r="BA29"/>
       <c r="BB29"/>
-    </row>
-    <row r="30" spans="1:54">
+      <c r="BC29"/>
+    </row>
+    <row r="30" spans="1:55">
       <c r="A30" t="s">
-        <v>43</v>
+        <v>44</v>
       </c>
       <c r="B30">
+        <v>327565779000.0</v>
+      </c>
+      <c r="C30">
         <v>351833725000.0</v>
       </c>
-      <c r="C30">
+      <c r="D30">
         <v>354978626000.0</v>
       </c>
-      <c r="D30">
+      <c r="E30">
         <v>347209721000.0</v>
       </c>
-      <c r="E30">
+      <c r="F30">
         <v>333599437000.0</v>
       </c>
-      <c r="F30">
+      <c r="G30">
         <v>6848532692000.0</v>
       </c>
-      <c r="G30">
+      <c r="H30">
         <v>6821711984000.0</v>
       </c>
-      <c r="H30">
+      <c r="I30">
         <v>6820134755000.0</v>
       </c>
-      <c r="I30">
+      <c r="J30">
         <v>6735506819000.0</v>
       </c>
-      <c r="J30">
+      <c r="K30">
         <v>5889292241000.0</v>
       </c>
-      <c r="K30">
+      <c r="L30">
         <v>5771447831000.0</v>
       </c>
-      <c r="L30">
+      <c r="M30">
         <v>5658337162000.0</v>
       </c>
-      <c r="M30">
+      <c r="N30">
         <v>5519805393000.0</v>
       </c>
-      <c r="N30">
+      <c r="O30">
         <v>3182779337000.0</v>
       </c>
-      <c r="O30">
+      <c r="P30">
         <v>3157025483000.0</v>
       </c>
-      <c r="P30">
+      <c r="Q30">
         <v>3239409626000.0</v>
       </c>
-      <c r="Q30">
+      <c r="R30">
         <v>3220129110000.0</v>
       </c>
-      <c r="R30">
+      <c r="S30">
         <v>4093422953000.0</v>
       </c>
-      <c r="S30">
+      <c r="T30">
         <v>4440304062000.0</v>
       </c>
-      <c r="T30">
+      <c r="U30">
         <v>4437569236000.0</v>
       </c>
-      <c r="U30">
+      <c r="V30">
         <v>4462426955000.0</v>
       </c>
-      <c r="V30">
+      <c r="W30">
         <v>4288807883000.0</v>
       </c>
-      <c r="W30">
+      <c r="X30">
         <v>4207614625000.0</v>
       </c>
-      <c r="X30">
+      <c r="Y30">
         <v>4405489737000.0</v>
       </c>
-      <c r="Y30">
+      <c r="Z30">
         <v>4326577189000.0</v>
       </c>
-      <c r="Z30">
+      <c r="AA30">
         <v>4212744546000.0</v>
       </c>
-      <c r="AA30">
+      <c r="AB30">
         <v>4097171273000.0</v>
       </c>
-      <c r="AB30">
+      <c r="AC30">
         <v>3892966219000.0</v>
       </c>
-      <c r="AC30">
+      <c r="AD30">
         <v>3952623002000.0</v>
       </c>
-      <c r="AD30">
+      <c r="AE30">
         <v>3745321976000.0</v>
       </c>
-      <c r="AE30">
+      <c r="AF30">
         <v>3801277199000.0</v>
       </c>
-      <c r="AF30">
+      <c r="AG30">
         <v>3624665991000.0</v>
       </c>
-      <c r="AG30">
+      <c r="AH30">
         <v>3447266519000.0</v>
       </c>
-      <c r="AH30">
+      <c r="AI30">
         <v>1597597476000.0</v>
       </c>
-      <c r="AI30">
+      <c r="AJ30">
         <v>1686090714000.0</v>
       </c>
-      <c r="AJ30">
+      <c r="AK30">
         <v>1652324841000.0</v>
       </c>
-      <c r="AK30">
+      <c r="AL30">
         <v>1517425152000.0</v>
       </c>
-      <c r="AL30">
+      <c r="AM30">
         <v>1346229796000.0</v>
       </c>
-      <c r="AM30">
+      <c r="AN30">
         <v>1208725869000.0</v>
       </c>
-      <c r="AN30">
+      <c r="AO30">
         <v>1149247311000.0</v>
       </c>
-      <c r="AO30">
+      <c r="AP30">
         <v>1031448337000.0</v>
       </c>
-      <c r="AP30">
+      <c r="AQ30">
         <v>376551543000.0</v>
       </c>
-      <c r="AQ30">
+      <c r="AR30">
         <v>486792470000.0</v>
       </c>
-      <c r="AR30">
+      <c r="AS30">
         <v>503931707000.0</v>
       </c>
-      <c r="AS30">
+      <c r="AT30">
         <v>614483613000.0</v>
       </c>
-      <c r="AT30">
+      <c r="AU30">
         <v>556944562000.0</v>
       </c>
-      <c r="AU30">
+      <c r="AV30">
         <v>456309110000.0</v>
       </c>
-      <c r="AV30">
+      <c r="AW30">
         <v>298053844000.0</v>
       </c>
-      <c r="AW30">
+      <c r="AX30">
         <v>288686207000.0</v>
       </c>
-      <c r="AX30">
+      <c r="AY30">
         <v>292305025000.0</v>
       </c>
-      <c r="AY30"/>
       <c r="AZ30"/>
-      <c r="BA30">
+      <c r="BA30"/>
+      <c r="BB30">
         <v>257609851000.0</v>
       </c>
-      <c r="BB30">
+      <c r="BC30">
         <v>200313921000.0</v>
       </c>
     </row>
-    <row r="31" spans="1:54">
+    <row r="31" spans="1:55">
       <c r="A31" t="s">
-        <v>44</v>
+        <v>45</v>
       </c>
       <c r="B31"/>
       <c r="C31"/>
       <c r="D31"/>
       <c r="E31"/>
       <c r="F31"/>
       <c r="G31"/>
       <c r="H31"/>
       <c r="I31"/>
       <c r="J31"/>
       <c r="K31"/>
-      <c r="L31">
+      <c r="L31"/>
+      <c r="M31">
         <v>3022127280000.0</v>
       </c>
-      <c r="M31">
+      <c r="N31">
         <v>2920538714000.0</v>
       </c>
-      <c r="N31">
+      <c r="O31">
         <v>2973971229000.0</v>
       </c>
-      <c r="O31">
+      <c r="P31">
         <v>2680786520000.0</v>
       </c>
-      <c r="P31">
+      <c r="Q31">
         <v>2655343845000.0</v>
       </c>
-      <c r="Q31"/>
-      <c r="R31">
+      <c r="R31"/>
+      <c r="S31">
         <v>2536405211000.0</v>
       </c>
-      <c r="S31">
+      <c r="T31">
         <v>2530922988000.0</v>
       </c>
-      <c r="T31">
+      <c r="U31">
         <v>2467029684000.0</v>
       </c>
-      <c r="U31">
+      <c r="V31">
         <v>2514505759000.0</v>
       </c>
-      <c r="V31">
+      <c r="W31">
         <v>2278525549000.0</v>
       </c>
-      <c r="W31">
+      <c r="X31">
         <v>2400106669000.0</v>
       </c>
-      <c r="X31">
+      <c r="Y31">
         <v>2111148869000.0</v>
       </c>
-      <c r="Y31">
+      <c r="Z31">
         <v>2459887092000.0</v>
       </c>
-      <c r="Z31">
+      <c r="AA31">
         <v>2471700630000.0</v>
       </c>
-      <c r="AA31">
+      <c r="AB31">
         <v>2429503783000.0</v>
       </c>
-      <c r="AB31">
+      <c r="AC31">
         <v>2416187217000.0</v>
       </c>
-      <c r="AC31">
+      <c r="AD31">
         <v>2395187895000.0</v>
       </c>
-      <c r="AD31">
+      <c r="AE31">
         <v>2724096781000.0</v>
       </c>
-      <c r="AE31"/>
       <c r="AF31"/>
       <c r="AG31"/>
       <c r="AH31"/>
       <c r="AI31"/>
       <c r="AJ31"/>
       <c r="AK31"/>
       <c r="AL31"/>
       <c r="AM31"/>
       <c r="AN31"/>
       <c r="AO31"/>
       <c r="AP31"/>
       <c r="AQ31"/>
       <c r="AR31"/>
       <c r="AS31"/>
       <c r="AT31"/>
       <c r="AU31"/>
       <c r="AV31"/>
       <c r="AW31"/>
       <c r="AX31"/>
       <c r="AY31"/>
       <c r="AZ31"/>
       <c r="BA31"/>
       <c r="BB31"/>
-    </row>
-    <row r="32" spans="1:54">
+      <c r="BC31"/>
+    </row>
+    <row r="32" spans="1:55">
       <c r="A32" t="s">
-        <v>45</v>
+        <v>46</v>
       </c>
       <c r="B32">
+        <v>-238296453000.0</v>
+      </c>
+      <c r="C32">
         <v>-368836041000.0</v>
       </c>
-      <c r="C32">
+      <c r="D32">
         <v>-1628636278000.0</v>
       </c>
-      <c r="D32">
+      <c r="E32">
         <v>-1684373082000.0</v>
       </c>
-      <c r="E32">
+      <c r="F32">
         <v>-1633148715000.0</v>
       </c>
-      <c r="F32">
+      <c r="G32">
         <v>1286003179000.0</v>
       </c>
-      <c r="G32">
+      <c r="H32">
         <v>937356197000.0</v>
       </c>
-      <c r="H32">
+      <c r="I32">
         <v>1089822886000.0</v>
       </c>
-      <c r="I32">
+      <c r="J32">
         <v>1153600624000.0</v>
       </c>
-      <c r="J32">
+      <c r="K32">
         <v>2032667795000.0</v>
       </c>
-      <c r="K32">
+      <c r="L32">
         <v>2122716439000.0</v>
       </c>
-      <c r="L32">
+      <c r="M32">
         <v>2167704552000.0</v>
       </c>
-      <c r="M32">
+      <c r="N32">
         <v>1755916640000.0</v>
       </c>
-      <c r="N32">
+      <c r="O32">
         <v>1789246727000.0</v>
       </c>
-      <c r="O32">
+      <c r="P32">
         <v>1873086712000.0</v>
       </c>
-      <c r="P32">
+      <c r="Q32">
         <v>1848398239000.0</v>
       </c>
-      <c r="Q32">
+      <c r="R32">
         <v>2085947881000.0</v>
       </c>
-      <c r="R32">
+      <c r="S32">
         <v>2060112425000.0</v>
       </c>
-      <c r="S32">
+      <c r="T32">
         <v>2013617892000.0</v>
       </c>
-      <c r="T32">
+      <c r="U32">
         <v>1949614044000.0</v>
       </c>
-      <c r="U32">
+      <c r="V32">
         <v>2009938607000.0</v>
       </c>
-      <c r="V32">
+      <c r="W32">
         <v>1617990344000.0</v>
       </c>
-      <c r="W32">
+      <c r="X32">
         <v>1748919378000.0</v>
       </c>
-      <c r="X32">
+      <c r="Y32">
         <v>1446768280000.0</v>
       </c>
-      <c r="Y32"/>
       <c r="Z32"/>
       <c r="AA32"/>
       <c r="AB32"/>
       <c r="AC32"/>
       <c r="AD32"/>
       <c r="AE32"/>
       <c r="AF32"/>
       <c r="AG32"/>
       <c r="AH32"/>
       <c r="AI32"/>
       <c r="AJ32"/>
       <c r="AK32"/>
       <c r="AL32"/>
       <c r="AM32"/>
       <c r="AN32"/>
       <c r="AO32"/>
       <c r="AP32"/>
       <c r="AQ32"/>
       <c r="AR32"/>
       <c r="AS32"/>
       <c r="AT32"/>
       <c r="AU32"/>
       <c r="AV32"/>
       <c r="AW32"/>
       <c r="AX32"/>
       <c r="AY32"/>
       <c r="AZ32"/>
       <c r="BA32"/>
       <c r="BB32"/>
-    </row>
-    <row r="33" spans="1:54">
+      <c r="BC32"/>
+    </row>
+    <row r="33" spans="1:55">
       <c r="A33" t="s">
-        <v>46</v>
+        <v>47</v>
       </c>
       <c r="B33">
+        <v>2798230901000.0</v>
+      </c>
+      <c r="C33">
         <v>3734810725000.0</v>
       </c>
-      <c r="C33">
+      <c r="D33">
         <v>3738526156000.0</v>
       </c>
-      <c r="D33">
+      <c r="E33">
         <v>3750126819000.0</v>
       </c>
-      <c r="E33">
+      <c r="F33">
         <v>3759035705000.0</v>
       </c>
-      <c r="F33">
+      <c r="G33">
         <v>843102916000.0</v>
       </c>
-      <c r="G33">
+      <c r="H33">
         <v>855381718000.0</v>
       </c>
-      <c r="H33">
+      <c r="I33">
         <v>866564001000.0</v>
       </c>
-      <c r="I33">
+      <c r="J33">
         <v>873030935000.0</v>
       </c>
-      <c r="J33">
+      <c r="K33">
         <v>927295389000.0</v>
       </c>
-      <c r="K33">
+      <c r="L33">
         <v>944426742000.0</v>
       </c>
-      <c r="L33">
+      <c r="M33">
         <v>960869577000.0</v>
       </c>
-      <c r="M33">
+      <c r="N33">
         <v>1275589500000.0</v>
       </c>
-      <c r="N33">
+      <c r="O33">
         <v>1318007709000.0</v>
       </c>
-      <c r="O33">
+      <c r="P33">
         <v>948795187000.0</v>
       </c>
-      <c r="P33">
+      <c r="Q33">
         <v>954247784000.0</v>
       </c>
-      <c r="Q33">
+      <c r="R33">
         <v>667629848000.0</v>
       </c>
-      <c r="R33">
+      <c r="S33">
         <v>694850130000.0</v>
       </c>
-      <c r="S33">
+      <c r="T33">
         <v>742951193000.0</v>
       </c>
-      <c r="T33">
+      <c r="U33">
         <v>740795402000.0</v>
       </c>
-      <c r="U33">
+      <c r="V33">
         <v>688110185000.0</v>
       </c>
-      <c r="V33">
+      <c r="W33">
         <v>834616394000.0</v>
       </c>
-      <c r="W33">
+      <c r="X33">
         <v>838134575000.0</v>
       </c>
-      <c r="X33">
+      <c r="Y33">
         <v>838373497000.0</v>
       </c>
-      <c r="Y33">
+      <c r="Z33">
         <v>698722741000.0</v>
       </c>
-      <c r="Z33">
+      <c r="AA33">
         <v>714475909000.0</v>
       </c>
-      <c r="AA33">
+      <c r="AB33">
         <v>724318750000.0</v>
       </c>
-      <c r="AB33">
+      <c r="AC33">
         <v>742121096000.0</v>
       </c>
-      <c r="AC33">
+      <c r="AD33">
         <v>751733193000.0</v>
       </c>
-      <c r="AD33">
+      <c r="AE33">
         <v>775530515000.0</v>
       </c>
-      <c r="AE33">
+      <c r="AF33">
         <v>762653689000.0</v>
       </c>
-      <c r="AF33">
+      <c r="AG33">
         <v>772340064000.0</v>
       </c>
-      <c r="AG33">
+      <c r="AH33">
         <v>714929631000.0</v>
       </c>
-      <c r="AH33">
+      <c r="AI33">
         <v>853602550000.0</v>
       </c>
-      <c r="AI33">
+      <c r="AJ33">
         <v>853404706000.0</v>
       </c>
-      <c r="AJ33">
+      <c r="AK33">
         <v>846350262000.0</v>
       </c>
-      <c r="AK33">
+      <c r="AL33">
         <v>841258738000.0</v>
       </c>
-      <c r="AL33">
+      <c r="AM33">
         <v>905642230000.0</v>
       </c>
-      <c r="AM33">
+      <c r="AN33">
         <v>1011155008000.0</v>
       </c>
-      <c r="AN33">
+      <c r="AO33">
         <v>846272713000.0</v>
       </c>
-      <c r="AO33">
+      <c r="AP33">
         <v>802256967000.0</v>
       </c>
-      <c r="AP33">
+      <c r="AQ33">
         <v>990371888000.0</v>
       </c>
-      <c r="AQ33">
+      <c r="AR33">
         <v>854602732000.0</v>
       </c>
-      <c r="AR33">
+      <c r="AS33">
         <v>802761809000.0</v>
       </c>
-      <c r="AS33">
+      <c r="AT33">
         <v>565250709000.0</v>
       </c>
-      <c r="AT33">
+      <c r="AU33">
         <v>402733522000.0</v>
       </c>
-      <c r="AU33">
+      <c r="AV33">
         <v>434264326000.0</v>
       </c>
-      <c r="AV33">
+      <c r="AW33">
         <v>641130405000.0</v>
       </c>
-      <c r="AW33">
+      <c r="AX33">
         <v>575057522000.0</v>
       </c>
-      <c r="AX33">
+      <c r="AY33">
         <v>560135026000.0</v>
       </c>
-      <c r="AY33"/>
-      <c r="AZ33">
+      <c r="AZ33"/>
+      <c r="BA33">
         <v>-180453568000.0</v>
       </c>
-      <c r="BA33"/>
       <c r="BB33"/>
-    </row>
-    <row r="34" spans="1:54">
+      <c r="BC33"/>
+    </row>
+    <row r="34" spans="1:55">
       <c r="A34" t="s">
-        <v>47</v>
+        <v>48</v>
       </c>
       <c r="B34"/>
       <c r="C34"/>
       <c r="D34"/>
       <c r="E34"/>
       <c r="F34"/>
       <c r="G34"/>
       <c r="H34"/>
       <c r="I34"/>
       <c r="J34"/>
       <c r="K34"/>
       <c r="L34"/>
       <c r="M34"/>
       <c r="N34"/>
       <c r="O34"/>
       <c r="P34"/>
       <c r="Q34"/>
       <c r="R34"/>
       <c r="S34"/>
       <c r="T34"/>
       <c r="U34"/>
       <c r="V34"/>
       <c r="W34"/>
       <c r="X34"/>
       <c r="Y34"/>
@@ -7024,364 +7235,371 @@
       <c r="AD34"/>
       <c r="AE34"/>
       <c r="AF34"/>
       <c r="AG34"/>
       <c r="AH34"/>
       <c r="AI34"/>
       <c r="AJ34"/>
       <c r="AK34"/>
       <c r="AL34"/>
       <c r="AM34"/>
       <c r="AN34"/>
       <c r="AO34"/>
       <c r="AP34"/>
       <c r="AQ34"/>
       <c r="AR34"/>
       <c r="AS34"/>
       <c r="AT34"/>
       <c r="AU34"/>
       <c r="AV34"/>
       <c r="AW34"/>
       <c r="AX34"/>
       <c r="AY34"/>
       <c r="AZ34"/>
       <c r="BA34"/>
       <c r="BB34"/>
-    </row>
-    <row r="35" spans="1:54">
+      <c r="BC34"/>
+    </row>
+    <row r="35" spans="1:55">
       <c r="A35" t="s">
-        <v>48</v>
+        <v>49</v>
       </c>
       <c r="B35">
+        <v>1616123330000.0</v>
+      </c>
+      <c r="C35">
         <v>2385950243000.0</v>
       </c>
-      <c r="C35">
+      <c r="D35">
         <v>1130364050000.0</v>
       </c>
-      <c r="D35">
+      <c r="E35">
         <v>1133097673000.0</v>
       </c>
-      <c r="E35">
+      <c r="F35">
         <v>1134918284000.0</v>
       </c>
-      <c r="F35">
+      <c r="G35">
         <v>97982437000.0</v>
       </c>
-      <c r="G35">
+      <c r="H35">
         <v>97272615000.0</v>
       </c>
-      <c r="H35">
+      <c r="I35">
         <v>96548456000.0</v>
       </c>
-      <c r="I35">
+      <c r="J35">
         <v>95952275000.0</v>
       </c>
-      <c r="J35">
+      <c r="K35">
         <v>76560116000.0</v>
       </c>
-      <c r="K35">
+      <c r="L35">
         <v>79561884000.0</v>
       </c>
-      <c r="L35">
+      <c r="M35">
         <v>81547691000.0</v>
       </c>
-      <c r="M35">
+      <c r="N35">
         <v>85921333000.0</v>
       </c>
-      <c r="N35">
+      <c r="O35">
         <v>108089253000.0</v>
       </c>
-      <c r="O35">
+      <c r="P35">
         <v>115750437000.0</v>
       </c>
-      <c r="P35">
+      <c r="Q35">
         <v>121801089000.0</v>
       </c>
-      <c r="Q35">
+      <c r="R35">
         <v>121699966000.0</v>
       </c>
-      <c r="R35">
+      <c r="S35">
         <v>192717379000.0</v>
       </c>
-      <c r="S35">
+      <c r="T35">
         <v>199545517000.0</v>
       </c>
-      <c r="T35">
+      <c r="U35">
         <v>197025860000.0</v>
       </c>
-      <c r="U35">
+      <c r="V35">
         <v>156963646000.0</v>
       </c>
-      <c r="V35">
+      <c r="W35">
         <v>147332100000.0</v>
       </c>
-      <c r="W35">
+      <c r="X35">
         <v>160045885000.0</v>
       </c>
-      <c r="X35">
+      <c r="Y35">
         <v>146900484000.0</v>
       </c>
-      <c r="Y35">
+      <c r="Z35">
         <v>132438375000.0</v>
       </c>
-      <c r="Z35">
+      <c r="AA35">
         <v>235985058000.0</v>
       </c>
-      <c r="AA35">
+      <c r="AB35">
         <v>552295342000.0</v>
       </c>
-      <c r="AB35">
+      <c r="AC35">
         <v>878310351000.0</v>
       </c>
-      <c r="AC35">
+      <c r="AD35">
         <v>1217821189000.0</v>
       </c>
-      <c r="AD35">
+      <c r="AE35">
         <v>1565733103000.0</v>
       </c>
-      <c r="AE35">
+      <c r="AF35">
         <v>1524952854000.0</v>
       </c>
-      <c r="AF35">
+      <c r="AG35">
         <v>1592917845000.0</v>
       </c>
-      <c r="AG35">
+      <c r="AH35">
         <v>1632684658000.0</v>
       </c>
-      <c r="AH35">
+      <c r="AI35">
         <v>123213172000.0</v>
       </c>
-      <c r="AI35">
+      <c r="AJ35">
         <v>223894586000.0</v>
       </c>
-      <c r="AJ35">
+      <c r="AK35">
         <v>220861196000.0</v>
       </c>
-      <c r="AK35">
+      <c r="AL35">
         <v>193536602000.0</v>
       </c>
-      <c r="AL35">
+      <c r="AM35">
         <v>134257194000.0</v>
       </c>
-      <c r="AM35">
+      <c r="AN35">
         <v>131613237000.0</v>
       </c>
-      <c r="AN35">
+      <c r="AO35">
         <v>129645786000.0</v>
       </c>
-      <c r="AO35">
+      <c r="AP35">
         <v>110445213000.0</v>
       </c>
-      <c r="AP35">
+      <c r="AQ35">
         <v>74007513000.0</v>
       </c>
-      <c r="AQ35">
+      <c r="AR35">
         <v>74007511000.0</v>
       </c>
-      <c r="AR35">
+      <c r="AS35">
         <v>126104241000.0</v>
       </c>
-      <c r="AS35">
+      <c r="AT35">
         <v>126278091000.0</v>
       </c>
-      <c r="AT35">
+      <c r="AU35">
         <v>74269069000.0</v>
       </c>
-      <c r="AU35">
+      <c r="AV35">
         <v>110203452000.0</v>
       </c>
-      <c r="AV35"/>
-      <c r="AW35">
+      <c r="AW35"/>
+      <c r="AX35">
         <v>69268852000.0</v>
       </c>
-      <c r="AX35"/>
       <c r="AY35"/>
       <c r="AZ35"/>
       <c r="BA35"/>
       <c r="BB35"/>
-    </row>
-    <row r="36" spans="1:54">
+      <c r="BC35"/>
+    </row>
+    <row r="36" spans="1:55">
       <c r="A36" t="s">
-        <v>49</v>
+        <v>50</v>
       </c>
       <c r="B36">
+        <v>21724745000.0</v>
+      </c>
+      <c r="C36">
         <v>30605691000.0</v>
       </c>
-      <c r="C36">
+      <c r="D36">
         <v>27406104000.0</v>
       </c>
-      <c r="D36">
+      <c r="E36">
         <v>3320766848000.0</v>
       </c>
-      <c r="E36">
+      <c r="F36">
         <v>21724745000.0</v>
       </c>
-      <c r="F36">
+      <c r="G36">
         <v>8893810000.0</v>
       </c>
-      <c r="G36">
+      <c r="H36">
         <v>10272925000.0</v>
       </c>
-      <c r="H36">
+      <c r="I36">
         <v>10120725000.0</v>
       </c>
-      <c r="I36">
+      <c r="J36">
         <v>10118724000.0</v>
       </c>
-      <c r="J36">
+      <c r="K36">
         <v>10118725000.0</v>
       </c>
-      <c r="K36">
+      <c r="L36">
         <v>10151198000.0</v>
       </c>
-      <c r="L36">
+      <c r="M36">
         <v>10118724000.0</v>
       </c>
-      <c r="M36">
+      <c r="N36">
         <v>310118726000.0</v>
       </c>
-      <c r="N36">
+      <c r="O36">
         <v>310113724000.0</v>
       </c>
-      <c r="O36">
+      <c r="P36">
         <v>311514124000.0</v>
       </c>
-      <c r="P36">
+      <c r="Q36">
         <v>310201822000.0</v>
       </c>
-      <c r="Q36">
+      <c r="R36">
         <v>30303224000.0</v>
       </c>
-      <c r="R36">
+      <c r="S36">
         <v>30453288000.0</v>
       </c>
-      <c r="S36">
+      <c r="T36">
         <v>62273355000.0</v>
       </c>
-      <c r="T36">
+      <c r="U36">
         <v>62440183000.0</v>
       </c>
-      <c r="U36">
+      <c r="V36">
         <v>57115095000.0</v>
       </c>
-      <c r="V36">
+      <c r="W36">
         <v>164791759000.0</v>
       </c>
-      <c r="W36">
+      <c r="X36">
         <v>153839572000.0</v>
       </c>
-      <c r="X36">
+      <c r="Y36">
         <v>158372393000.0</v>
       </c>
-      <c r="Y36">
+      <c r="Z36">
         <v>39843755000.0</v>
       </c>
-      <c r="Z36">
+      <c r="AA36">
         <v>40443016000.0</v>
       </c>
-      <c r="AA36">
+      <c r="AB36">
         <v>40375575000.0</v>
       </c>
-      <c r="AB36">
+      <c r="AC36">
         <v>40596671000.0</v>
       </c>
-      <c r="AC36">
+      <c r="AD36">
         <v>41116910000.0</v>
       </c>
-      <c r="AD36">
+      <c r="AE36">
         <v>44283140000.0</v>
       </c>
-      <c r="AE36">
+      <c r="AF36">
         <v>41257228000.0</v>
       </c>
-      <c r="AF36">
+      <c r="AG36">
         <v>44882846000.0</v>
       </c>
-      <c r="AG36">
+      <c r="AH36">
         <v>44407293000.0</v>
       </c>
-      <c r="AH36">
+      <c r="AI36">
         <v>15013409000.0</v>
       </c>
-      <c r="AI36">
+      <c r="AJ36">
         <v>14821443000.0</v>
       </c>
-      <c r="AJ36">
+      <c r="AK36">
         <v>21073017000.0</v>
       </c>
-      <c r="AK36">
+      <c r="AL36">
         <v>15625732000.0</v>
       </c>
-      <c r="AL36">
+      <c r="AM36">
         <v>9087494000.0</v>
       </c>
-      <c r="AM36">
+      <c r="AN36">
         <v>9292584000.0</v>
       </c>
-      <c r="AN36">
+      <c r="AO36">
         <v>9088230000.0</v>
       </c>
-      <c r="AO36">
+      <c r="AP36">
         <v>190797972000.0</v>
       </c>
-      <c r="AP36">
+      <c r="AQ36">
         <v>678433832000.0</v>
       </c>
-      <c r="AQ36">
+      <c r="AR36">
         <v>530763995000.0</v>
       </c>
-      <c r="AR36">
+      <c r="AS36">
         <v>316537365000.0</v>
       </c>
-      <c r="AS36">
+      <c r="AT36">
         <v>70141573000.0</v>
       </c>
-      <c r="AT36">
+      <c r="AU36">
         <v>43882793000.0</v>
       </c>
-      <c r="AU36">
+      <c r="AV36">
         <v>65448166000.0</v>
       </c>
-      <c r="AV36">
+      <c r="AW36">
         <v>265229237000.0</v>
       </c>
-      <c r="AW36">
+      <c r="AX36">
         <v>191200004000.0</v>
       </c>
-      <c r="AX36">
+      <c r="AY36">
         <v>190836036000.0</v>
       </c>
-      <c r="AY36"/>
-      <c r="AZ36">
+      <c r="AZ36"/>
+      <c r="BA36">
         <v>-180453568000.0</v>
       </c>
-      <c r="BA36"/>
       <c r="BB36"/>
-    </row>
-    <row r="37" spans="1:54">
+      <c r="BC36"/>
+    </row>
+    <row r="37" spans="1:55">
       <c r="A37" t="s">
-        <v>50</v>
+        <v>51</v>
       </c>
       <c r="B37"/>
       <c r="C37"/>
       <c r="D37"/>
       <c r="E37"/>
       <c r="F37"/>
       <c r="G37"/>
       <c r="H37"/>
       <c r="I37"/>
       <c r="J37"/>
       <c r="K37"/>
       <c r="L37"/>
       <c r="M37"/>
       <c r="N37"/>
       <c r="O37"/>
       <c r="P37"/>
       <c r="Q37"/>
       <c r="R37"/>
       <c r="S37"/>
       <c r="T37"/>
       <c r="U37"/>
       <c r="V37"/>
       <c r="W37"/>
       <c r="X37"/>
       <c r="Y37"/>
@@ -7392,822 +7610,834 @@
       <c r="AD37"/>
       <c r="AE37"/>
       <c r="AF37"/>
       <c r="AG37"/>
       <c r="AH37"/>
       <c r="AI37"/>
       <c r="AJ37"/>
       <c r="AK37"/>
       <c r="AL37"/>
       <c r="AM37"/>
       <c r="AN37"/>
       <c r="AO37"/>
       <c r="AP37"/>
       <c r="AQ37"/>
       <c r="AR37"/>
       <c r="AS37"/>
       <c r="AT37"/>
       <c r="AU37"/>
       <c r="AV37"/>
       <c r="AW37"/>
       <c r="AX37"/>
       <c r="AY37"/>
       <c r="AZ37"/>
       <c r="BA37"/>
       <c r="BB37"/>
-    </row>
-    <row r="38" spans="1:54">
+      <c r="BC37"/>
+    </row>
+    <row r="38" spans="1:55">
       <c r="A38" t="s">
-        <v>51</v>
-[...3 lines deleted...]
-      </c>
+        <v>52</v>
+      </c>
+      <c r="B38"/>
       <c r="C38">
         <v>8799108000.0</v>
       </c>
       <c r="D38">
         <v>8799108000.0</v>
       </c>
       <c r="E38">
         <v>8799108000.0</v>
       </c>
       <c r="F38">
+        <v>8799108000.0</v>
+      </c>
+      <c r="G38">
         <v>8893810000.0</v>
       </c>
-      <c r="G38">
+      <c r="H38">
         <v>10272925000.0</v>
       </c>
-      <c r="H38"/>
       <c r="I38"/>
-      <c r="J38">
+      <c r="J38"/>
+      <c r="K38">
         <v>33019660000.0</v>
       </c>
-      <c r="K38">
+      <c r="L38">
         <v>33052133000.0</v>
       </c>
-      <c r="L38">
+      <c r="M38">
         <v>428487646000.0</v>
       </c>
-      <c r="M38">
+      <c r="N38">
         <v>726448579000.0</v>
       </c>
-      <c r="N38">
+      <c r="O38">
         <v>741822604000.0</v>
       </c>
-      <c r="O38">
+      <c r="P38">
         <v>765511104000.0</v>
       </c>
-      <c r="P38">
+      <c r="Q38">
         <v>757672247000.0</v>
       </c>
-      <c r="Q38">
+      <c r="R38">
         <v>45851937000.0</v>
       </c>
-      <c r="R38">
+      <c r="S38">
         <v>485124082000.0</v>
       </c>
-      <c r="S38">
+      <c r="T38">
         <v>523079423000.0</v>
       </c>
-      <c r="T38">
+      <c r="U38">
         <v>508493604000.0</v>
       </c>
-      <c r="U38">
+      <c r="V38">
         <v>492637544000.0</v>
       </c>
-      <c r="V38">
+      <c r="W38">
         <v>622096457000.0</v>
       </c>
-      <c r="W38">
+      <c r="X38">
         <v>610358973000.0</v>
       </c>
-      <c r="X38">
+      <c r="Y38">
         <v>592737668000.0</v>
       </c>
-      <c r="Y38">
+      <c r="Z38">
         <v>457068246000.0</v>
       </c>
-      <c r="Z38">
+      <c r="AA38">
         <v>460982456000.0</v>
       </c>
-      <c r="AA38">
+      <c r="AB38">
         <v>460915015000.0</v>
       </c>
-      <c r="AB38">
+      <c r="AC38">
         <v>465258399000.0</v>
       </c>
-      <c r="AC38">
+      <c r="AD38">
         <v>472140191000.0</v>
       </c>
-      <c r="AD38">
+      <c r="AE38">
         <v>484137144000.0</v>
       </c>
-      <c r="AE38">
+      <c r="AF38">
         <v>475272024000.0</v>
       </c>
-      <c r="AF38">
+      <c r="AG38">
         <v>484247561000.0</v>
       </c>
-      <c r="AG38">
+      <c r="AH38">
         <v>425595965000.0</v>
       </c>
-      <c r="AH38">
+      <c r="AI38">
         <v>577356303000.0</v>
       </c>
-      <c r="AI38">
+      <c r="AJ38">
         <v>569222375000.0</v>
       </c>
-      <c r="AJ38">
+      <c r="AK38">
         <v>556561022000.0</v>
       </c>
-      <c r="AK38">
+      <c r="AL38">
         <v>545253391000.0</v>
       </c>
-      <c r="AL38">
+      <c r="AM38">
         <v>624805031000.0</v>
       </c>
-      <c r="AM38">
+      <c r="AN38">
         <v>732068159000.0</v>
       </c>
-      <c r="AN38">
+      <c r="AO38">
         <v>565313407000.0</v>
       </c>
-      <c r="AO38">
+      <c r="AP38">
         <v>511679663000.0</v>
       </c>
-      <c r="AP38">
+      <c r="AQ38">
         <v>685128085000.0</v>
       </c>
-      <c r="AQ38">
+      <c r="AR38">
         <v>537458248000.0</v>
       </c>
-      <c r="AR38">
+      <c r="AS38">
         <v>468104694000.0</v>
       </c>
-      <c r="AS38">
+      <c r="AT38">
         <v>221708901000.0</v>
       </c>
-      <c r="AT38">
+      <c r="AU38">
         <v>50577046000.0</v>
       </c>
-      <c r="AU38">
+      <c r="AV38">
         <v>71264013000.0</v>
       </c>
-      <c r="AV38">
+      <c r="AW38">
         <v>271045084000.0</v>
       </c>
-      <c r="AW38">
+      <c r="AX38">
         <v>197894257000.0</v>
       </c>
-      <c r="AX38">
+      <c r="AY38">
         <v>196651883000.0</v>
       </c>
-      <c r="AY38"/>
       <c r="AZ38"/>
-      <c r="BA38">
+      <c r="BA38"/>
+      <c r="BB38">
         <v>303898703000.0</v>
       </c>
-      <c r="BB38">
+      <c r="BC38">
         <v>160124409000.0</v>
       </c>
     </row>
-    <row r="39" spans="1:54">
+    <row r="39" spans="1:55">
       <c r="A39" t="s">
-        <v>52</v>
+        <v>53</v>
       </c>
       <c r="B39">
+        <v>5206617000.0</v>
+      </c>
+      <c r="C39">
         <v>25439657000.0</v>
       </c>
-      <c r="C39">
+      <c r="D39">
         <v>29073045000.0</v>
       </c>
-      <c r="D39">
+      <c r="E39">
         <v>29152624000.0</v>
       </c>
-      <c r="E39">
+      <c r="F39">
         <v>23333862000.0</v>
       </c>
-      <c r="F39">
+      <c r="G39">
         <v>41610277000.0</v>
       </c>
-      <c r="G39">
+      <c r="H39">
         <v>45626308000.0</v>
       </c>
-      <c r="H39">
+      <c r="I39">
         <v>44611244000.0</v>
       </c>
-      <c r="I39">
+      <c r="J39">
         <v>58863502000.0</v>
       </c>
-      <c r="J39">
+      <c r="K39">
         <v>996191057000.0</v>
       </c>
-      <c r="K39">
+      <c r="L39">
         <v>978462934000.0</v>
       </c>
-      <c r="L39">
+      <c r="M39">
         <v>149833170000.0</v>
       </c>
-      <c r="M39">
+      <c r="N39">
         <v>292196239000.0</v>
       </c>
-      <c r="N39">
+      <c r="O39">
         <v>298314759000.0</v>
       </c>
-      <c r="O39">
+      <c r="P39">
         <v>396597212000.0</v>
       </c>
-      <c r="P39">
+      <c r="Q39">
         <v>378588393000.0</v>
       </c>
-      <c r="Q39">
+      <c r="R39">
         <v>950337302000.0</v>
       </c>
-      <c r="R39">
+      <c r="S39">
         <v>948141992000.0</v>
       </c>
-      <c r="S39">
+      <c r="T39">
         <v>1007839644000.0</v>
       </c>
-      <c r="T39">
+      <c r="U39">
         <v>1025578868000.0</v>
       </c>
-      <c r="U39">
+      <c r="V39">
         <v>997226315000.0</v>
       </c>
-      <c r="V39">
+      <c r="W39">
         <v>600679011000.0</v>
       </c>
-      <c r="W39">
+      <c r="X39">
         <v>581359223000.0</v>
       </c>
-      <c r="X39">
+      <c r="Y39">
         <v>329260225000.0</v>
       </c>
-      <c r="Y39">
+      <c r="Z39">
         <v>267602969000.0</v>
       </c>
-      <c r="Z39">
+      <c r="AA39">
         <v>230256951000.0</v>
       </c>
-      <c r="AA39">
+      <c r="AB39">
         <v>230437887000.0</v>
       </c>
-      <c r="AB39">
+      <c r="AC39">
         <v>217417956000.0</v>
       </c>
-      <c r="AC39">
+      <c r="AD39">
         <v>3704463370000.0</v>
       </c>
-      <c r="AD39">
+      <c r="AE39">
         <v>197966395000.0</v>
       </c>
-      <c r="AE39">
+      <c r="AF39">
         <v>3290321732000.0</v>
       </c>
-      <c r="AF39">
+      <c r="AG39">
         <v>150072560000.0</v>
       </c>
-      <c r="AG39">
+      <c r="AH39">
         <v>3113892268000.0</v>
       </c>
-      <c r="AH39">
+      <c r="AI39">
         <v>1149617626000.0</v>
       </c>
-      <c r="AI39">
+      <c r="AJ39">
         <v>1176532854000.0</v>
       </c>
-      <c r="AJ39">
+      <c r="AK39">
         <v>1143275517000.0</v>
       </c>
-      <c r="AK39">
+      <c r="AL39">
         <v>1053030728000.0</v>
       </c>
-      <c r="AL39">
+      <c r="AM39">
         <v>878673697000.0</v>
       </c>
-      <c r="AM39">
+      <c r="AN39">
         <v>685034762000.0</v>
       </c>
-      <c r="AN39">
+      <c r="AO39">
         <v>752527344000.0</v>
       </c>
-      <c r="AO39">
+      <c r="AP39">
         <v>680676769000.0</v>
       </c>
-      <c r="AP39">
+      <c r="AQ39">
         <v>360406934000.0</v>
       </c>
-      <c r="AQ39">
+      <c r="AR39">
         <v>54482556000.0</v>
       </c>
-      <c r="AR39">
+      <c r="AS39">
         <v>74442649000.0</v>
       </c>
-      <c r="AS39">
+      <c r="AT39">
         <v>73478076000.0</v>
       </c>
-      <c r="AT39">
+      <c r="AU39">
         <v>65933526000.0</v>
       </c>
-      <c r="AU39">
+      <c r="AV39">
         <v>57461809000.0</v>
       </c>
-      <c r="AV39">
+      <c r="AW39">
         <v>42719605000.0</v>
       </c>
-      <c r="AW39">
+      <c r="AX39">
         <v>38159241000.0</v>
       </c>
-      <c r="AX39">
+      <c r="AY39">
         <v>48802681000.0</v>
       </c>
-      <c r="AY39"/>
       <c r="AZ39"/>
-      <c r="BA39">
+      <c r="BA39"/>
+      <c r="BB39">
         <v>47213800000.0</v>
       </c>
-      <c r="BB39">
+      <c r="BC39">
         <v>46568067000.0</v>
       </c>
     </row>
-    <row r="40" spans="1:54">
+    <row r="40" spans="1:55">
       <c r="A40" t="s">
-        <v>53</v>
+        <v>54</v>
       </c>
       <c r="B40">
+        <v>396357401000.0</v>
+      </c>
+      <c r="C40">
         <v>174806034000.0</v>
       </c>
-      <c r="C40">
+      <c r="D40">
         <v>176099520000.0</v>
       </c>
-      <c r="D40">
+      <c r="E40">
         <v>171843128000.0</v>
       </c>
-      <c r="E40">
+      <c r="F40">
         <v>153195175000.0</v>
       </c>
-      <c r="F40">
+      <c r="G40">
         <v>2476794933000.0</v>
       </c>
-      <c r="G40">
+      <c r="H40">
         <v>2659009669000.0</v>
       </c>
-      <c r="H40">
+      <c r="I40">
         <v>2579909250000.0</v>
       </c>
-      <c r="I40">
+      <c r="J40">
         <v>2458971083000.0</v>
       </c>
-      <c r="J40">
+      <c r="K40">
         <v>1995628166000.0</v>
       </c>
-      <c r="K40">
+      <c r="L40">
         <v>1940578308000.0</v>
       </c>
-      <c r="L40">
+      <c r="M40">
         <v>1771108890000.0</v>
       </c>
-      <c r="M40">
+      <c r="N40">
         <v>1666522454000.0</v>
       </c>
-      <c r="N40">
+      <c r="O40">
         <v>94351235000.0</v>
       </c>
-      <c r="O40">
+      <c r="P40">
         <v>101726572000.0</v>
       </c>
-      <c r="P40">
+      <c r="Q40">
         <v>110546401000.0</v>
       </c>
-      <c r="Q40">
+      <c r="R40">
         <v>116008265000.0</v>
       </c>
-      <c r="R40">
+      <c r="S40">
         <v>92378730000.0</v>
       </c>
-      <c r="S40">
+      <c r="T40">
         <v>764614999000.0</v>
       </c>
-      <c r="T40">
+      <c r="U40">
         <v>680188022000.0</v>
       </c>
-      <c r="U40">
+      <c r="V40">
         <v>703340080000.0</v>
       </c>
-      <c r="V40">
+      <c r="W40">
         <v>649426849000.0</v>
       </c>
-      <c r="W40">
+      <c r="X40">
         <v>536038147000.0</v>
       </c>
-      <c r="X40">
+      <c r="Y40">
         <v>531804799000.0</v>
       </c>
-      <c r="Y40">
+      <c r="Z40">
         <v>380425446000.0</v>
       </c>
-      <c r="Z40">
+      <c r="AA40">
         <v>311787306000.0</v>
       </c>
-      <c r="AA40">
+      <c r="AB40">
         <v>323174039000.0</v>
       </c>
-      <c r="AB40">
+      <c r="AC40">
         <v>237329405000.0</v>
       </c>
-      <c r="AC40">
+      <c r="AD40">
         <v>192210080000.0</v>
       </c>
-      <c r="AD40">
+      <c r="AE40">
         <v>152751332000.0</v>
       </c>
-      <c r="AE40">
+      <c r="AF40">
         <v>155187140000.0</v>
       </c>
-      <c r="AF40">
+      <c r="AG40">
         <v>123134218000.0</v>
       </c>
-      <c r="AG40">
+      <c r="AH40">
         <v>61120829000.0</v>
       </c>
-      <c r="AH40">
+      <c r="AI40">
         <v>35326371000.0</v>
       </c>
-      <c r="AI40">
+      <c r="AJ40">
         <v>79352286000.0</v>
       </c>
-      <c r="AJ40">
+      <c r="AK40">
         <v>88835632000.0</v>
       </c>
-      <c r="AK40">
+      <c r="AL40">
         <v>77051886000.0</v>
       </c>
-      <c r="AL40">
+      <c r="AM40">
         <v>72811849000.0</v>
       </c>
-      <c r="AM40">
+      <c r="AN40">
         <v>-347443262000.0</v>
       </c>
-      <c r="AN40">
+      <c r="AO40">
         <v>-256415610000.0</v>
       </c>
-      <c r="AO40">
+      <c r="AP40">
         <v>-234670752000.0</v>
       </c>
-      <c r="AP40">
+      <c r="AQ40">
         <v>-215042359000.0</v>
       </c>
-      <c r="AQ40">
+      <c r="AR40">
         <v>-191528720000.0</v>
       </c>
-      <c r="AR40">
+      <c r="AS40">
         <v>114335348000.0</v>
       </c>
-      <c r="AS40">
+      <c r="AT40">
         <v>80541964000.0</v>
       </c>
-      <c r="AT40">
+      <c r="AU40">
         <v>106322232000.0</v>
       </c>
-      <c r="AU40">
+      <c r="AV40">
         <v>132360185000.0</v>
       </c>
-      <c r="AV40">
+      <c r="AW40">
         <v>139003550000.0</v>
       </c>
-      <c r="AW40">
+      <c r="AX40">
         <v>39180826000.0</v>
       </c>
-      <c r="AX40">
+      <c r="AY40">
         <v>284935654000.0</v>
       </c>
-      <c r="AY40"/>
       <c r="AZ40"/>
-      <c r="BA40">
+      <c r="BA40"/>
+      <c r="BB40">
         <v>135724466000.0</v>
       </c>
-      <c r="BB40">
+      <c r="BC40">
         <v>185647959000.0</v>
       </c>
     </row>
-    <row r="41" spans="1:54">
+    <row r="41" spans="1:55">
       <c r="A41" t="s">
-        <v>54</v>
+        <v>55</v>
       </c>
       <c r="B41"/>
       <c r="C41"/>
       <c r="D41"/>
       <c r="E41"/>
       <c r="F41"/>
       <c r="G41"/>
       <c r="H41"/>
       <c r="I41"/>
       <c r="J41"/>
       <c r="K41"/>
-      <c r="L41">
+      <c r="L41"/>
+      <c r="M41">
         <v>78721680000.0</v>
       </c>
-      <c r="M41">
+      <c r="N41">
         <v>80929485000.0</v>
       </c>
-      <c r="N41">
+      <c r="O41">
         <v>101437951000.0</v>
       </c>
-      <c r="O41">
+      <c r="P41">
         <v>99153353000.0</v>
       </c>
-      <c r="P41">
+      <c r="Q41">
         <v>98584463000.0</v>
       </c>
-      <c r="Q41"/>
-      <c r="R41">
+      <c r="R41"/>
+      <c r="S41">
         <v>165607252000.0</v>
       </c>
-      <c r="S41">
+      <c r="T41">
         <v>168354673000.0</v>
       </c>
-      <c r="T41">
+      <c r="U41">
         <v>162085857000.0</v>
       </c>
-      <c r="U41">
+      <c r="V41">
         <v>155817039000.0</v>
       </c>
-      <c r="V41">
+      <c r="W41">
         <v>145096186000.0</v>
       </c>
-      <c r="W41">
+      <c r="X41">
         <v>158551547000.0</v>
       </c>
-      <c r="X41">
+      <c r="Y41">
         <v>144997474000.0</v>
       </c>
-      <c r="Y41">
+      <c r="Z41">
         <v>131135148000.0</v>
       </c>
-      <c r="Z41">
+      <c r="AA41">
         <v>132108702000.0</v>
       </c>
-      <c r="AA41">
+      <c r="AB41">
         <v>127478437000.0</v>
       </c>
-      <c r="AB41">
+      <c r="AC41">
         <v>125864821000.0</v>
       </c>
-      <c r="AC41">
+      <c r="AD41">
         <v>124251204000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>120899586000.0</v>
       </c>
       <c r="AE41">
         <v>120899586000.0</v>
       </c>
       <c r="AF41">
+        <v>120899586000.0</v>
+      </c>
+      <c r="AG41">
         <v>148783066000.0</v>
       </c>
-      <c r="AG41">
+      <c r="AH41">
         <v>122058153000.0</v>
       </c>
-      <c r="AH41">
+      <c r="AI41">
         <v>118741121000.0</v>
       </c>
-      <c r="AI41">
+      <c r="AJ41">
         <v>110909665000.0</v>
       </c>
-      <c r="AJ41">
+      <c r="AK41">
         <v>107131250000.0</v>
       </c>
-      <c r="AK41">
+      <c r="AL41">
         <v>85701579000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>127709865000.0</v>
       </c>
       <c r="AM41">
         <v>127709865000.0</v>
       </c>
       <c r="AN41">
+        <v>127709865000.0</v>
+      </c>
+      <c r="AO41">
         <v>84602119000.0</v>
       </c>
-      <c r="AO41">
+      <c r="AP41">
         <v>65002137000.0</v>
       </c>
-      <c r="AP41">
+      <c r="AQ41">
         <v>66312338000.0</v>
       </c>
-      <c r="AQ41">
+      <c r="AR41">
         <v>66312335000.0</v>
       </c>
-      <c r="AR41">
+      <c r="AS41">
         <v>57332694000.0</v>
       </c>
-      <c r="AS41">
+      <c r="AT41">
         <v>116977494000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>49849318000.0</v>
       </c>
       <c r="AU41">
         <v>49849318000.0</v>
       </c>
       <c r="AV41">
+        <v>49849318000.0</v>
+      </c>
+      <c r="AW41">
         <v>73357466000.0</v>
       </c>
-      <c r="AW41">
+      <c r="AX41">
         <v>61456396000.0</v>
       </c>
-      <c r="AX41">
+      <c r="AY41">
         <v>74409685000.0</v>
       </c>
-      <c r="AY41"/>
       <c r="AZ41"/>
-      <c r="BA41">
+      <c r="BA41"/>
+      <c r="BB41">
         <v>47920816000.0</v>
       </c>
-      <c r="BB41">
+      <c r="BC41">
         <v>450755964000.0</v>
       </c>
     </row>
-    <row r="42" spans="1:54">
+    <row r="42" spans="1:55">
       <c r="A42" t="s">
-        <v>55</v>
+        <v>56</v>
       </c>
       <c r="B42">
         <v>551551691000.0</v>
       </c>
       <c r="C42">
         <v>551551691000.0</v>
       </c>
       <c r="D42">
+        <v>551551691000.0</v>
+      </c>
+      <c r="E42">
         <v>581840178000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>551551691000.0</v>
       </c>
       <c r="F42">
         <v>551551691000.0</v>
       </c>
       <c r="G42">
-        <v>578640964000.0</v>
+        <v>551551691000.0</v>
       </c>
       <c r="H42">
         <v>578640964000.0</v>
       </c>
       <c r="I42">
+        <v>578640964000.0</v>
+      </c>
+      <c r="J42">
         <v>578640628000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>613824348000.0</v>
       </c>
       <c r="K42">
         <v>613824348000.0</v>
       </c>
       <c r="L42">
         <v>613824348000.0</v>
       </c>
       <c r="M42">
         <v>613824348000.0</v>
       </c>
       <c r="N42">
+        <v>613824348000.0</v>
+      </c>
+      <c r="O42">
         <v>613824331000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>335811174000.0</v>
       </c>
       <c r="P42">
         <v>335811174000.0</v>
       </c>
       <c r="Q42">
         <v>335811174000.0</v>
       </c>
       <c r="R42">
         <v>335811174000.0</v>
       </c>
       <c r="S42">
         <v>335811174000.0</v>
       </c>
       <c r="T42">
         <v>335811174000.0</v>
       </c>
       <c r="U42">
         <v>335811174000.0</v>
       </c>
       <c r="V42">
-        <v>361762145000.0</v>
+        <v>335811174000.0</v>
       </c>
       <c r="W42">
         <v>361762145000.0</v>
       </c>
       <c r="X42">
-        <v>335811174000.0</v>
+        <v>361762145000.0</v>
       </c>
       <c r="Y42">
         <v>335811174000.0</v>
       </c>
       <c r="Z42">
+        <v>335811174000.0</v>
+      </c>
+      <c r="AA42">
         <v>344016519000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>335811174000.0</v>
       </c>
       <c r="AB42">
         <v>335811174000.0</v>
       </c>
       <c r="AC42">
         <v>335811174000.0</v>
       </c>
       <c r="AD42">
+        <v>335811174000.0</v>
+      </c>
+      <c r="AE42">
         <v>318709957000.0</v>
       </c>
-      <c r="AE42">
+      <c r="AF42">
         <v>318709958000.0</v>
       </c>
-      <c r="AF42">
+      <c r="AG42">
         <v>335811174000.0</v>
       </c>
-      <c r="AG42">
+      <c r="AH42">
         <v>335791174000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>335711949000.0</v>
       </c>
       <c r="AI42">
         <v>335711949000.0</v>
       </c>
       <c r="AJ42">
         <v>335711949000.0</v>
       </c>
       <c r="AK42">
+        <v>335711949000.0</v>
+      </c>
+      <c r="AL42">
         <v>328227194000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>319600112000.0</v>
       </c>
       <c r="AM42">
         <v>319600112000.0</v>
       </c>
       <c r="AN42">
         <v>319600112000.0</v>
       </c>
       <c r="AO42">
+        <v>330126174000.0</v>
+      </c>
+      <c r="AP42">
         <v>329623120000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>327524243000.0</v>
       </c>
       <c r="AQ42">
         <v>327524243000.0</v>
       </c>
       <c r="AR42">
+        <v>327524243000.0</v>
+      </c>
+      <c r="AS42">
         <v>336077145000.0</v>
       </c>
-      <c r="AS42">
+      <c r="AT42">
         <v>330877808000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>367280111000.0</v>
       </c>
       <c r="AU42">
         <v>367280111000.0</v>
       </c>
-      <c r="AV42"/>
-      <c r="AW42">
+      <c r="AV42">
+        <v>367280111000.0</v>
+      </c>
+      <c r="AW42"/>
+      <c r="AX42">
         <v>-28848473000.0</v>
       </c>
-      <c r="AX42"/>
       <c r="AY42"/>
-      <c r="AZ42">
+      <c r="AZ42"/>
+      <c r="BA42">
         <v>2149000.0</v>
       </c>
-      <c r="BA42"/>
       <c r="BB42"/>
-    </row>
-    <row r="43" spans="1:54">
+      <c r="BC42"/>
+    </row>
+    <row r="43" spans="1:55">
       <c r="A43" t="s">
-        <v>56</v>
+        <v>57</v>
       </c>
       <c r="B43"/>
       <c r="C43"/>
       <c r="D43"/>
       <c r="E43"/>
       <c r="F43"/>
       <c r="G43"/>
       <c r="H43"/>
       <c r="I43"/>
       <c r="J43"/>
       <c r="K43"/>
       <c r="L43"/>
       <c r="M43"/>
       <c r="N43"/>
       <c r="O43"/>
       <c r="P43"/>
       <c r="Q43"/>
       <c r="R43"/>
       <c r="S43"/>
       <c r="T43"/>
       <c r="U43"/>
       <c r="V43"/>
       <c r="W43"/>
       <c r="X43"/>
       <c r="Y43"/>
@@ -8218,54 +8448,55 @@
       <c r="AD43"/>
       <c r="AE43"/>
       <c r="AF43"/>
       <c r="AG43"/>
       <c r="AH43"/>
       <c r="AI43"/>
       <c r="AJ43"/>
       <c r="AK43"/>
       <c r="AL43"/>
       <c r="AM43"/>
       <c r="AN43"/>
       <c r="AO43"/>
       <c r="AP43"/>
       <c r="AQ43"/>
       <c r="AR43"/>
       <c r="AS43"/>
       <c r="AT43"/>
       <c r="AU43"/>
       <c r="AV43"/>
       <c r="AW43"/>
       <c r="AX43"/>
       <c r="AY43"/>
       <c r="AZ43"/>
       <c r="BA43"/>
       <c r="BB43"/>
-    </row>
-    <row r="44" spans="1:54">
+      <c r="BC43"/>
+    </row>
+    <row r="44" spans="1:55">
       <c r="A44" t="s">
-        <v>57</v>
+        <v>58</v>
       </c>
       <c r="B44"/>
       <c r="C44"/>
       <c r="D44"/>
       <c r="E44"/>
       <c r="F44"/>
       <c r="G44"/>
       <c r="H44"/>
       <c r="I44"/>
       <c r="J44"/>
       <c r="K44"/>
       <c r="L44"/>
       <c r="M44"/>
       <c r="N44"/>
       <c r="O44"/>
       <c r="P44"/>
       <c r="Q44"/>
       <c r="R44"/>
       <c r="S44"/>
       <c r="T44"/>
       <c r="U44"/>
       <c r="V44"/>
       <c r="W44"/>
       <c r="X44"/>
       <c r="Y44"/>
@@ -8276,610 +8507,621 @@
       <c r="AD44"/>
       <c r="AE44"/>
       <c r="AF44"/>
       <c r="AG44"/>
       <c r="AH44"/>
       <c r="AI44"/>
       <c r="AJ44"/>
       <c r="AK44"/>
       <c r="AL44"/>
       <c r="AM44"/>
       <c r="AN44"/>
       <c r="AO44"/>
       <c r="AP44"/>
       <c r="AQ44"/>
       <c r="AR44"/>
       <c r="AS44"/>
       <c r="AT44"/>
       <c r="AU44"/>
       <c r="AV44"/>
       <c r="AW44"/>
       <c r="AX44"/>
       <c r="AY44"/>
       <c r="AZ44"/>
       <c r="BA44"/>
       <c r="BB44"/>
-    </row>
-    <row r="45" spans="1:54">
+      <c r="BC44"/>
+    </row>
+    <row r="45" spans="1:55">
       <c r="A45" t="s">
-        <v>58</v>
+        <v>59</v>
       </c>
       <c r="B45">
+        <v>433800783000.0</v>
+      </c>
+      <c r="C45">
         <v>448614001000.0</v>
       </c>
-      <c r="C45">
+      <c r="D45">
         <v>441917027000.0</v>
       </c>
-      <c r="D45">
+      <c r="E45">
         <v>469080573000.0</v>
       </c>
-      <c r="E45">
+      <c r="F45">
         <v>567315652000.0</v>
       </c>
-      <c r="F45">
+      <c r="G45">
         <v>854088544000.0</v>
       </c>
-      <c r="G45">
+      <c r="H45">
         <v>853877814000.0</v>
       </c>
-      <c r="H45">
+      <c r="I45">
         <v>854689283000.0</v>
       </c>
-      <c r="I45">
+      <c r="J45">
         <v>947439918000.0</v>
       </c>
-      <c r="J45">
+      <c r="K45">
         <v>907464698000.0</v>
       </c>
-      <c r="K45">
+      <c r="L45">
         <v>990783236000.0</v>
       </c>
-      <c r="L45">
+      <c r="M45">
         <v>990023873000.0</v>
       </c>
-      <c r="M45">
+      <c r="N45">
         <v>987380727000.0</v>
       </c>
-      <c r="N45">
+      <c r="O45">
         <v>1007587746000.0</v>
       </c>
-      <c r="O45"/>
       <c r="P45"/>
       <c r="Q45"/>
       <c r="R45"/>
       <c r="S45"/>
       <c r="T45"/>
       <c r="U45"/>
       <c r="V45"/>
       <c r="W45"/>
       <c r="X45"/>
       <c r="Y45"/>
       <c r="Z45"/>
       <c r="AA45"/>
       <c r="AB45"/>
       <c r="AC45"/>
       <c r="AD45"/>
       <c r="AE45"/>
       <c r="AF45"/>
       <c r="AG45"/>
       <c r="AH45"/>
       <c r="AI45"/>
       <c r="AJ45"/>
       <c r="AK45"/>
       <c r="AL45"/>
       <c r="AM45"/>
       <c r="AN45"/>
       <c r="AO45"/>
       <c r="AP45"/>
       <c r="AQ45"/>
       <c r="AR45"/>
       <c r="AS45"/>
       <c r="AT45"/>
       <c r="AU45"/>
       <c r="AV45"/>
       <c r="AW45"/>
       <c r="AX45"/>
       <c r="AY45"/>
       <c r="AZ45"/>
       <c r="BA45"/>
       <c r="BB45"/>
-    </row>
-    <row r="46" spans="1:54">
+      <c r="BC45"/>
+    </row>
+    <row r="46" spans="1:55">
       <c r="A46" t="s">
-        <v>59</v>
+        <v>60</v>
       </c>
       <c r="B46">
+        <v>380674216000.0</v>
+      </c>
+      <c r="C46">
         <v>292503268000.0</v>
       </c>
-      <c r="C46">
+      <c r="D46">
         <v>299054774000.0</v>
       </c>
-      <c r="D46">
+      <c r="E46">
         <v>312288041000.0</v>
       </c>
-      <c r="E46">
+      <c r="F46">
         <v>323742154000.0</v>
       </c>
-      <c r="F46">
+      <c r="G46">
         <v>717137176000.0</v>
       </c>
-      <c r="G46">
+      <c r="H46">
         <v>728036863000.0</v>
       </c>
-      <c r="H46">
+      <c r="I46">
         <v>739371346000.0</v>
       </c>
-      <c r="I46">
+      <c r="J46">
         <v>745840281000.0</v>
       </c>
-      <c r="J46">
+      <c r="K46">
         <v>775453798000.0</v>
       </c>
-      <c r="K46">
+      <c r="L46">
         <v>792552678000.0</v>
       </c>
-      <c r="L46">
+      <c r="M46">
         <v>809027987000.0</v>
       </c>
-      <c r="M46">
+      <c r="N46">
         <v>823747909000.0</v>
       </c>
-      <c r="N46">
+      <c r="O46">
         <v>855310656000.0</v>
       </c>
-      <c r="O46">
+      <c r="P46">
         <v>607007141000.0</v>
       </c>
-      <c r="P46">
+      <c r="Q46">
         <v>613772040000.0</v>
       </c>
-      <c r="Q46">
+      <c r="R46">
         <v>607052702000.0</v>
       </c>
-      <c r="R46">
+      <c r="S46">
         <v>614989204000.0</v>
       </c>
-      <c r="S46">
+      <c r="T46">
         <v>613651704000.0</v>
       </c>
-      <c r="T46">
+      <c r="U46">
         <v>612807863000.0</v>
       </c>
-      <c r="U46">
+      <c r="V46">
         <v>573481985000.0</v>
       </c>
-      <c r="V46">
+      <c r="W46">
         <v>590387053000.0</v>
       </c>
-      <c r="W46">
+      <c r="X46">
         <v>605629952000.0</v>
       </c>
-      <c r="X46">
+      <c r="Y46">
         <v>622119017000.0</v>
       </c>
-      <c r="Y46">
+      <c r="Z46">
         <v>612930086000.0</v>
       </c>
-      <c r="Z46">
+      <c r="AA46">
         <v>623619184000.0</v>
       </c>
-      <c r="AA46">
+      <c r="AB46">
         <v>633529466000.0</v>
       </c>
-      <c r="AB46">
+      <c r="AC46">
         <v>651110716000.0</v>
       </c>
-      <c r="AC46">
+      <c r="AD46">
         <v>660202574000.0</v>
       </c>
-      <c r="AD46">
+      <c r="AE46">
         <v>678366818000.0</v>
       </c>
-      <c r="AE46">
+      <c r="AF46">
         <v>681135728000.0</v>
       </c>
-      <c r="AF46">
+      <c r="AG46">
         <v>686988375000.0</v>
       </c>
-      <c r="AG46">
+      <c r="AH46">
         <v>638378971000.0</v>
       </c>
-      <c r="AH46">
+      <c r="AI46">
         <v>622253123000.0</v>
       </c>
-      <c r="AI46">
+      <c r="AJ46">
         <v>623971228000.0</v>
       </c>
-      <c r="AJ46">
+      <c r="AK46">
         <v>611910491000.0</v>
       </c>
-      <c r="AK46">
+      <c r="AL46">
         <v>618126598000.0</v>
       </c>
-      <c r="AL46">
+      <c r="AM46">
         <v>603088450000.0</v>
       </c>
-      <c r="AM46">
+      <c r="AN46">
         <v>601338100000.0</v>
       </c>
-      <c r="AN46">
+      <c r="AO46">
         <v>590291032000.0</v>
       </c>
-      <c r="AO46">
+      <c r="AP46">
         <v>599578555000.0</v>
       </c>
-      <c r="AP46">
+      <c r="AQ46">
         <v>300057616000.0</v>
       </c>
-      <c r="AQ46">
+      <c r="AR46">
         <v>311958297000.0</v>
       </c>
-      <c r="AR46">
+      <c r="AS46">
         <v>474344004000.0</v>
       </c>
-      <c r="AS46">
+      <c r="AT46">
         <v>483228696000.0</v>
       </c>
-      <c r="AT46">
+      <c r="AU46">
         <v>353034882000.0</v>
       </c>
-      <c r="AU46">
+      <c r="AV46">
         <v>363000313000.0</v>
       </c>
-      <c r="AV46">
+      <c r="AW46">
         <v>370085321000.0</v>
       </c>
-      <c r="AW46">
+      <c r="AX46">
         <v>371977078000.0</v>
       </c>
-      <c r="AX46">
+      <c r="AY46">
         <v>363483143000.0</v>
       </c>
-      <c r="AY46"/>
       <c r="AZ46"/>
       <c r="BA46"/>
       <c r="BB46"/>
-    </row>
-    <row r="47" spans="1:54">
+      <c r="BC46"/>
+    </row>
+    <row r="47" spans="1:55">
       <c r="A47" t="s">
-        <v>60</v>
-[...1 lines deleted...]
-      <c r="B47">
+        <v>61</v>
+      </c>
+      <c r="B47"/>
+      <c r="C47">
         <v>402794582000.0</v>
       </c>
-      <c r="C47">
+      <c r="D47">
         <v>409346088000.0</v>
       </c>
-      <c r="D47">
+      <c r="E47">
         <v>422579355000.0</v>
       </c>
-      <c r="E47">
+      <c r="F47">
         <v>434033468000.0</v>
       </c>
-      <c r="F47">
+      <c r="G47">
         <v>827428490000.0</v>
       </c>
-      <c r="G47">
+      <c r="H47">
         <v>838328177000.0</v>
       </c>
-      <c r="H47"/>
       <c r="I47"/>
-      <c r="J47">
+      <c r="J47"/>
+      <c r="K47">
         <v>885745113000.0</v>
       </c>
-      <c r="K47">
+      <c r="L47">
         <v>902843993000.0</v>
       </c>
-      <c r="L47">
+      <c r="M47">
         <v>523851315000.0</v>
       </c>
-      <c r="M47">
+      <c r="N47">
         <v>540610305000.0</v>
       </c>
-      <c r="N47">
+      <c r="O47">
         <v>567654489000.0</v>
       </c>
-      <c r="O47">
+      <c r="P47">
         <v>174753467000.0</v>
       </c>
-      <c r="P47">
+      <c r="Q47">
         <v>188044921000.0</v>
       </c>
-      <c r="Q47">
+      <c r="R47">
         <v>613247295000.0</v>
       </c>
-      <c r="R47">
+      <c r="S47">
         <v>199695009000.0</v>
       </c>
-      <c r="S47">
+      <c r="T47">
         <v>212769469000.0</v>
       </c>
-      <c r="T47">
+      <c r="U47">
         <v>225341182000.0</v>
       </c>
-      <c r="U47">
+      <c r="V47">
         <v>188512025000.0</v>
       </c>
-      <c r="V47">
+      <c r="W47">
         <v>205739321000.0</v>
       </c>
-      <c r="W47">
+      <c r="X47">
         <v>220994986000.0</v>
       </c>
-      <c r="X47">
+      <c r="Y47">
         <v>238855213000.0</v>
       </c>
-      <c r="Y47">
+      <c r="Z47">
         <v>234873879000.0</v>
       </c>
-      <c r="Z47">
+      <c r="AA47">
         <v>246712837000.0</v>
       </c>
-      <c r="AA47">
+      <c r="AB47">
         <v>256623119000.0</v>
       </c>
-      <c r="AB47">
+      <c r="AC47">
         <v>270082081000.0</v>
       </c>
-      <c r="AC47">
+      <c r="AD47">
         <v>272812386000.0</v>
       </c>
-      <c r="AD47">
+      <c r="AE47">
         <v>284612755000.0</v>
       </c>
-      <c r="AE47">
+      <c r="AF47">
         <v>287381665000.0</v>
       </c>
-      <c r="AF47">
+      <c r="AG47">
         <v>288092503000.0</v>
       </c>
-      <c r="AG47">
+      <c r="AH47">
         <v>289333666000.0</v>
       </c>
-      <c r="AH47">
+      <c r="AI47">
         <v>276246247000.0</v>
       </c>
-      <c r="AI47">
+      <c r="AJ47">
         <v>284182331000.0</v>
       </c>
-      <c r="AJ47">
+      <c r="AK47">
         <v>289789240000.0</v>
       </c>
-      <c r="AK47">
+      <c r="AL47">
         <v>296005347000.0</v>
       </c>
-      <c r="AL47">
+      <c r="AM47">
         <v>280837199000.0</v>
       </c>
-      <c r="AM47">
+      <c r="AN47">
         <v>279086849000.0</v>
       </c>
-      <c r="AN47">
+      <c r="AO47">
         <v>280959306000.0</v>
       </c>
-      <c r="AO47">
+      <c r="AP47">
         <v>290577304000.0</v>
       </c>
-      <c r="AP47">
+      <c r="AQ47">
         <v>305243803000.0</v>
       </c>
-      <c r="AQ47">
+      <c r="AR47">
         <v>317144484000.0</v>
       </c>
-      <c r="AR47">
+      <c r="AS47">
         <v>334657115000.0</v>
       </c>
-      <c r="AS47">
+      <c r="AT47">
         <v>343541808000.0</v>
       </c>
-      <c r="AT47">
+      <c r="AU47">
         <v>352156476000.0</v>
       </c>
-      <c r="AU47">
+      <c r="AV47">
         <v>363000313000.0</v>
       </c>
-      <c r="AV47">
+      <c r="AW47">
         <v>370085321000.0</v>
       </c>
-      <c r="AW47">
+      <c r="AX47">
         <v>377163265000.0</v>
       </c>
-      <c r="AX47">
+      <c r="AY47">
         <v>363483143000.0</v>
       </c>
-      <c r="AY47"/>
       <c r="AZ47"/>
-      <c r="BA47">
+      <c r="BA47"/>
+      <c r="BB47">
         <v>299069354000.0</v>
       </c>
-      <c r="BB47">
+      <c r="BC47">
         <v>300893717000.0</v>
       </c>
     </row>
-    <row r="48" spans="1:54">
+    <row r="48" spans="1:55">
       <c r="A48" t="s">
-        <v>61</v>
+        <v>62</v>
       </c>
       <c r="B48">
+        <v>-47958980000.0</v>
+      </c>
+      <c r="C48">
         <v>-11393235000.0</v>
       </c>
-      <c r="C48">
+      <c r="D48">
         <v>-11927022000.0</v>
       </c>
-      <c r="D48">
+      <c r="E48">
         <v>-58839457000.0</v>
       </c>
-      <c r="E48">
+      <c r="F48">
         <v>-574714000.0</v>
       </c>
-      <c r="F48">
+      <c r="G48">
         <v>1042719798000.0</v>
       </c>
-      <c r="G48">
+      <c r="H48">
         <v>706957804000.0</v>
       </c>
-      <c r="H48">
+      <c r="I48">
         <v>871298116000.0</v>
       </c>
-      <c r="I48">
+      <c r="J48">
         <v>942102346000.0</v>
       </c>
-      <c r="J48">
+      <c r="K48">
         <v>1853871432000.0</v>
       </c>
-      <c r="K48">
+      <c r="L48">
         <v>1957923787000.0</v>
       </c>
-      <c r="L48">
+      <c r="M48">
         <v>2017212635000.0</v>
       </c>
-      <c r="M48">
+      <c r="N48">
         <v>1915624069000.0</v>
       </c>
-      <c r="N48">
+      <c r="O48">
         <v>1973699880000.0</v>
       </c>
-      <c r="O48">
+      <c r="P48">
         <v>1958528328000.0</v>
       </c>
-      <c r="P48">
+      <c r="Q48">
         <v>1933085653000.0</v>
       </c>
-      <c r="Q48">
+      <c r="R48">
         <v>1883968660000.0</v>
       </c>
-      <c r="R48">
+      <c r="S48">
         <v>1836121897000.0</v>
       </c>
-      <c r="S48">
+      <c r="T48">
         <v>1818794941000.0</v>
       </c>
-      <c r="T48">
+      <c r="U48">
         <v>1754901637000.0</v>
       </c>
-      <c r="U48">
+      <c r="V48">
         <v>1802377712000.0</v>
       </c>
-      <c r="V48">
+      <c r="W48">
         <v>1557854000000.0</v>
       </c>
-      <c r="W48">
+      <c r="X48">
         <v>1683348689000.0</v>
       </c>
-      <c r="X48">
+      <c r="Y48">
         <v>1387366443000.0</v>
       </c>
-      <c r="Y48">
+      <c r="Z48">
         <v>1727196395000.0</v>
       </c>
-      <c r="Z48">
+      <c r="AA48">
         <v>1742309343000.0</v>
       </c>
-      <c r="AA48">
+      <c r="AB48">
         <v>1690668361000.0</v>
       </c>
-      <c r="AB48">
+      <c r="AC48">
         <v>1680503724000.0</v>
       </c>
-      <c r="AC48">
+      <c r="AD48">
         <v>1662656301000.0</v>
       </c>
-      <c r="AD48">
+      <c r="AE48">
         <v>1994061085000.0</v>
       </c>
-      <c r="AE48">
+      <c r="AF48">
         <v>2029377406000.0</v>
       </c>
-      <c r="AF48">
+      <c r="AG48">
         <v>2017674698000.0</v>
       </c>
-      <c r="AG48">
+      <c r="AH48">
         <v>1918102382000.0</v>
       </c>
-      <c r="AH48">
+      <c r="AI48">
         <v>1760606499000.0</v>
       </c>
-      <c r="AI48">
+      <c r="AJ48">
         <v>1644479168000.0</v>
       </c>
-      <c r="AJ48">
+      <c r="AK48">
         <v>1620627296000.0</v>
       </c>
-      <c r="AK48">
+      <c r="AL48">
         <v>1474834348000.0</v>
       </c>
-      <c r="AL48">
+      <c r="AM48">
         <v>1127605115000.0</v>
       </c>
-      <c r="AM48">
+      <c r="AN48">
         <v>1097356100000.0</v>
       </c>
-      <c r="AN48">
+      <c r="AO48">
         <v>964897903000.0</v>
       </c>
-      <c r="AO48">
+      <c r="AP48">
         <v>873478185000.0</v>
       </c>
-      <c r="AP48">
+      <c r="AQ48">
         <v>802646528000.0</v>
       </c>
-      <c r="AQ48">
+      <c r="AR48">
         <v>756325923000.0</v>
       </c>
-      <c r="AR48">
+      <c r="AS48">
         <v>766600838000.0</v>
       </c>
-      <c r="AS48">
+      <c r="AT48">
         <v>661713163000.0</v>
       </c>
-      <c r="AT48">
+      <c r="AU48">
         <v>570631529000.0</v>
       </c>
-      <c r="AU48">
+      <c r="AV48">
         <v>479689873000.0</v>
       </c>
-      <c r="AV48">
+      <c r="AW48">
         <v>417801090000.0</v>
       </c>
-      <c r="AW48">
+      <c r="AX48">
         <v>352963335000.0</v>
       </c>
-      <c r="AX48">
+      <c r="AY48">
         <v>323732731000.0</v>
       </c>
-      <c r="AY48"/>
       <c r="AZ48"/>
-      <c r="BA48">
+      <c r="BA48"/>
+      <c r="BB48">
         <v>234695529000.0</v>
       </c>
-      <c r="BB48">
+      <c r="BC48">
         <v>191217428000.0</v>
       </c>
     </row>
-    <row r="49" spans="1:54">
+    <row r="49" spans="1:55">
       <c r="A49" t="s">
-        <v>62</v>
+        <v>63</v>
       </c>
       <c r="B49"/>
       <c r="C49"/>
       <c r="D49"/>
       <c r="E49"/>
       <c r="F49"/>
       <c r="G49"/>
       <c r="H49"/>
       <c r="I49"/>
       <c r="J49"/>
       <c r="K49"/>
       <c r="L49"/>
       <c r="M49"/>
       <c r="N49"/>
       <c r="O49"/>
       <c r="P49"/>
       <c r="Q49"/>
       <c r="R49"/>
       <c r="S49"/>
       <c r="T49"/>
       <c r="U49"/>
       <c r="V49"/>
       <c r="W49"/>
       <c r="X49"/>
       <c r="Y49"/>
@@ -8890,556 +9132,567 @@
       <c r="AD49"/>
       <c r="AE49"/>
       <c r="AF49"/>
       <c r="AG49"/>
       <c r="AH49"/>
       <c r="AI49"/>
       <c r="AJ49"/>
       <c r="AK49"/>
       <c r="AL49"/>
       <c r="AM49"/>
       <c r="AN49"/>
       <c r="AO49"/>
       <c r="AP49"/>
       <c r="AQ49"/>
       <c r="AR49"/>
       <c r="AS49"/>
       <c r="AT49"/>
       <c r="AU49"/>
       <c r="AV49"/>
       <c r="AW49"/>
       <c r="AX49"/>
       <c r="AY49"/>
       <c r="AZ49"/>
       <c r="BA49"/>
       <c r="BB49"/>
-    </row>
-    <row r="50" spans="1:54">
+      <c r="BC49"/>
+    </row>
+    <row r="50" spans="1:55">
       <c r="A50" t="s">
-        <v>63</v>
+        <v>64</v>
       </c>
       <c r="B50">
+        <v>385409304000.0</v>
+      </c>
+      <c r="C50">
         <v>548941169000.0</v>
       </c>
-      <c r="C50">
+      <c r="D50">
         <v>1807312705000.0</v>
       </c>
-      <c r="D50">
+      <c r="E50">
         <v>1868795037000.0</v>
       </c>
-      <c r="E50">
+      <c r="F50">
         <v>1827341575000.0</v>
       </c>
-      <c r="F50">
+      <c r="G50">
         <v>1711704438000.0</v>
       </c>
-      <c r="G50">
+      <c r="H50">
         <v>1856700958000.0</v>
       </c>
-      <c r="H50">
+      <c r="I50">
         <v>1792577011000.0</v>
       </c>
-      <c r="I50">
+      <c r="J50">
         <v>1743197472000.0</v>
       </c>
-      <c r="J50">
+      <c r="K50">
         <v>1754440315000.0</v>
       </c>
-      <c r="K50">
+      <c r="L50">
         <v>1697577329000.0</v>
       </c>
-      <c r="L50">
+      <c r="M50">
         <v>1701644465000.0</v>
       </c>
-      <c r="M50">
+      <c r="N50">
         <v>1777225407000.0</v>
       </c>
-      <c r="N50">
+      <c r="O50">
         <v>960576787000.0</v>
       </c>
-      <c r="O50">
+      <c r="P50">
         <v>960560008000.0</v>
       </c>
-      <c r="P50">
+      <c r="Q50">
         <v>960622880000.0</v>
       </c>
-      <c r="Q50">
+      <c r="R50">
         <v>960762674000.0</v>
       </c>
-      <c r="R50">
+      <c r="S50">
         <v>961199229000.0</v>
       </c>
-      <c r="S50">
+      <c r="T50">
         <v>1638846583000.0</v>
       </c>
-      <c r="T50">
+      <c r="U50">
         <v>1647382455000.0</v>
       </c>
-      <c r="U50">
+      <c r="V50">
         <v>1594781326000.0</v>
       </c>
-      <c r="V50">
+      <c r="W50">
         <v>1686237695000.0</v>
       </c>
-      <c r="W50">
+      <c r="X50">
         <v>1616330254000.0</v>
       </c>
-      <c r="X50">
+      <c r="Y50">
         <v>1848377510000.0</v>
       </c>
-      <c r="Y50">
+      <c r="Z50">
         <v>1568543089000.0</v>
       </c>
-      <c r="Z50">
+      <c r="AA50">
         <v>1497799048000.0</v>
       </c>
-      <c r="AA50">
+      <c r="AB50">
         <v>1172570867000.0</v>
       </c>
-      <c r="AB50">
+      <c r="AC50">
         <v>855953559000.0</v>
       </c>
-      <c r="AC50">
+      <c r="AD50">
         <v>537790459000.0</v>
       </c>
-      <c r="AD50">
+      <c r="AE50">
         <v>275534810000.0</v>
       </c>
-      <c r="AE50"/>
       <c r="AF50"/>
       <c r="AG50"/>
       <c r="AH50"/>
       <c r="AI50"/>
       <c r="AJ50"/>
       <c r="AK50"/>
       <c r="AL50"/>
       <c r="AM50"/>
       <c r="AN50"/>
       <c r="AO50"/>
       <c r="AP50"/>
       <c r="AQ50"/>
       <c r="AR50"/>
       <c r="AS50"/>
       <c r="AT50"/>
       <c r="AU50"/>
       <c r="AV50"/>
       <c r="AW50"/>
       <c r="AX50"/>
       <c r="AY50"/>
       <c r="AZ50"/>
       <c r="BA50"/>
       <c r="BB50"/>
-    </row>
-    <row r="51" spans="1:54">
+      <c r="BC50"/>
+    </row>
+    <row r="51" spans="1:55">
       <c r="A51" t="s">
-        <v>64</v>
+        <v>65</v>
       </c>
       <c r="B51">
+        <v>1899256933000.0</v>
+      </c>
+      <c r="C51">
         <v>1835245643000.0</v>
       </c>
-      <c r="C51">
+      <c r="D51">
         <v>1811154284000.0</v>
       </c>
-      <c r="D51">
+      <c r="E51">
         <v>1874851478000.0</v>
       </c>
-      <c r="E51">
+      <c r="F51">
         <v>1834890261000.0</v>
       </c>
-      <c r="F51">
+      <c r="G51">
         <v>1716061494000.0</v>
       </c>
-      <c r="G51">
+      <c r="H51">
         <v>1861671607000.0</v>
       </c>
-      <c r="H51">
+      <c r="I51">
         <v>1798147606000.0</v>
       </c>
-      <c r="I51">
+      <c r="J51">
         <v>1750521622000.0</v>
       </c>
-      <c r="J51">
+      <c r="K51">
         <v>1765263414000.0</v>
       </c>
-      <c r="K51">
+      <c r="L51">
         <v>1714850640000.0</v>
       </c>
-      <c r="L51">
+      <c r="M51">
         <v>1724999937000.0</v>
       </c>
-      <c r="M51">
+      <c r="N51">
         <v>1806149310000.0</v>
       </c>
-      <c r="N51">
+      <c r="O51">
         <v>992185490000.0</v>
       </c>
-      <c r="O51">
+      <c r="P51">
         <v>1000174934000.0</v>
       </c>
-      <c r="P51">
+      <c r="Q51">
         <v>1005636023000.0</v>
       </c>
-      <c r="Q51">
+      <c r="R51">
         <v>1004867376000.0</v>
       </c>
-      <c r="R51">
+      <c r="S51">
         <v>1006498933000.0</v>
       </c>
-      <c r="S51">
+      <c r="T51">
         <v>1688632147000.0</v>
       </c>
-      <c r="T51">
+      <c r="U51">
         <v>1698623837000.0</v>
       </c>
-      <c r="U51">
+      <c r="V51">
         <v>1599978967000.0</v>
       </c>
-      <c r="V51">
+      <c r="W51">
         <v>1694990646000.0</v>
       </c>
-      <c r="W51">
+      <c r="X51">
         <v>1623709291000.0</v>
       </c>
-      <c r="X51">
+      <c r="Y51">
         <v>1856872148000.0</v>
       </c>
-      <c r="Y51">
+      <c r="Z51">
         <v>1569846316000.0</v>
       </c>
-      <c r="Z51">
+      <c r="AA51">
         <v>1601675404000.0</v>
       </c>
-      <c r="AA51">
+      <c r="AB51">
         <v>1597387772000.0</v>
       </c>
-      <c r="AB51">
+      <c r="AC51">
         <v>1608399089000.0</v>
       </c>
-      <c r="AC51">
+      <c r="AD51">
         <v>1634577987000.0</v>
       </c>
-      <c r="AD51">
+      <c r="AE51">
         <v>1720368327000.0</v>
       </c>
-      <c r="AE51">
+      <c r="AF51">
         <v>1658684963000.0</v>
       </c>
-      <c r="AF51">
+      <c r="AG51">
         <v>1609039750000.0</v>
       </c>
-      <c r="AG51">
+      <c r="AH51">
         <v>1612169726000.0</v>
       </c>
-      <c r="AH51">
+      <c r="AI51">
         <v>7991152000.0</v>
       </c>
-      <c r="AI51">
+      <c r="AJ51">
         <v>8103164000.0</v>
       </c>
-      <c r="AJ51">
+      <c r="AK51">
         <v>8826885000.0</v>
       </c>
-      <c r="AK51">
+      <c r="AL51">
         <v>8701274000.0</v>
       </c>
-      <c r="AL51">
+      <c r="AM51">
         <v>52189694000.0</v>
       </c>
-      <c r="AM51">
+      <c r="AN51">
         <v>5007991000.0</v>
       </c>
-      <c r="AN51">
+      <c r="AO51">
         <v>45969017000.0</v>
       </c>
-      <c r="AO51">
+      <c r="AP51">
         <v>2843569000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>2071790000.0</v>
       </c>
       <c r="AQ51">
         <v>2071790000.0</v>
       </c>
       <c r="AR51">
+        <v>2071790000.0</v>
+      </c>
+      <c r="AS51">
         <v>59470950000.0</v>
       </c>
-      <c r="AS51">
+      <c r="AT51">
         <v>59644800000.0</v>
       </c>
-      <c r="AT51">
+      <c r="AU51">
         <v>13850580000.0</v>
       </c>
-      <c r="AU51">
+      <c r="AV51">
         <v>49784962000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>8438000.0</v>
       </c>
       <c r="AW51">
         <v>8438000.0</v>
       </c>
-      <c r="AX51"/>
+      <c r="AX51">
+        <v>8438000.0</v>
+      </c>
       <c r="AY51"/>
       <c r="AZ51"/>
       <c r="BA51"/>
       <c r="BB51"/>
-    </row>
-    <row r="52" spans="1:54">
+      <c r="BC51"/>
+    </row>
+    <row r="52" spans="1:55">
       <c r="A52" t="s">
-        <v>65</v>
+        <v>66</v>
       </c>
       <c r="B52">
+        <v>388137492000.0</v>
+      </c>
+      <c r="C52">
         <v>549660497000.0</v>
       </c>
-      <c r="C52">
+      <c r="D52">
         <v>1809738095000.0</v>
       </c>
-      <c r="D52">
+      <c r="E52">
         <v>1872961940000.0</v>
       </c>
-      <c r="E52">
+      <c r="F52">
         <v>1830919057000.0</v>
       </c>
-      <c r="F52">
+      <c r="G52">
         <v>1712844332000.0</v>
       </c>
-      <c r="G52">
+      <c r="H52">
         <v>1857812803000.0</v>
       </c>
-      <c r="H52">
+      <c r="I52">
         <v>1793661497000.0</v>
       </c>
-      <c r="I52">
+      <c r="J52">
         <v>1745368606000.0</v>
       </c>
-      <c r="J52">
+      <c r="K52">
         <v>1763272332000.0</v>
       </c>
-      <c r="K52">
+      <c r="L52">
         <v>1712516192000.0</v>
       </c>
-      <c r="L52">
+      <c r="M52">
         <v>1722173926000.0</v>
       </c>
-      <c r="M52">
+      <c r="N52">
         <v>1801157462000.0</v>
       </c>
-      <c r="N52">
+      <c r="O52">
         <v>985534188000.0</v>
       </c>
-      <c r="O52">
+      <c r="P52">
         <v>983577850000.0</v>
       </c>
-      <c r="P52">
+      <c r="Q52">
         <v>982419397000.0</v>
       </c>
-      <c r="Q52">
+      <c r="R52">
         <v>979407038000.0</v>
       </c>
-      <c r="R52">
+      <c r="S52">
         <v>979388806000.0</v>
       </c>
-      <c r="S52">
+      <c r="T52">
         <v>1657441303000.0</v>
       </c>
-      <c r="T52">
+      <c r="U52">
         <v>1663683834000.0</v>
       </c>
-      <c r="U52">
+      <c r="V52">
         <v>1598832360000.0</v>
       </c>
-      <c r="V52">
+      <c r="W52">
         <v>1692754732000.0</v>
       </c>
-      <c r="W52">
+      <c r="X52">
         <v>1622214953000.0</v>
       </c>
-      <c r="X52">
+      <c r="Y52">
         <v>1854969138000.0</v>
       </c>
-      <c r="Y52">
+      <c r="Z52">
         <v>1570592003000.0</v>
       </c>
-      <c r="Z52">
+      <c r="AA52">
         <v>1500330194000.0</v>
       </c>
-      <c r="AA52">
+      <c r="AB52">
         <v>1175562776000.0</v>
       </c>
-      <c r="AB52">
+      <c r="AC52">
         <v>858363742000.0</v>
       </c>
-      <c r="AC52">
+      <c r="AD52">
         <v>544225545000.0</v>
       </c>
-      <c r="AD52">
+      <c r="AE52">
         <v>217529058000.0</v>
       </c>
-      <c r="AE52">
+      <c r="AF52">
         <v>177088924000.0</v>
       </c>
-      <c r="AF52">
+      <c r="AG52">
         <v>75459133000.0</v>
       </c>
-      <c r="AG52">
+      <c r="AH52">
         <v>168987928000.0</v>
       </c>
-      <c r="AH52">
+      <c r="AI52">
         <v>7038202000.0</v>
       </c>
-      <c r="AI52">
+      <c r="AJ52">
         <v>6051978000.0</v>
       </c>
-      <c r="AJ52">
+      <c r="AK52">
         <v>6009370000.0</v>
       </c>
-      <c r="AK52">
+      <c r="AL52">
         <v>-110703072000.0</v>
       </c>
-      <c r="AL52">
+      <c r="AM52">
         <v>5069238000.0</v>
       </c>
-      <c r="AM52">
+      <c r="AN52">
         <v>-776646208000.0</v>
       </c>
-      <c r="AN52">
+      <c r="AO52">
         <v>1850700000.0</v>
       </c>
-      <c r="AO52">
+      <c r="AP52">
         <v>2305114000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>1162754000.0</v>
       </c>
       <c r="AQ52">
         <v>1162754000.0</v>
       </c>
-      <c r="AR52"/>
+      <c r="AR52">
+        <v>1162754000.0</v>
+      </c>
       <c r="AS52"/>
       <c r="AT52"/>
       <c r="AU52"/>
-      <c r="AV52">
+      <c r="AV52"/>
+      <c r="AW52">
         <v>8438000.0</v>
       </c>
-      <c r="AW52">
+      <c r="AX52">
         <v>16876000.0</v>
       </c>
-      <c r="AX52"/>
       <c r="AY52"/>
       <c r="AZ52"/>
       <c r="BA52"/>
       <c r="BB52"/>
-    </row>
-    <row r="53" spans="1:54">
+      <c r="BC52"/>
+    </row>
+    <row r="53" spans="1:55">
       <c r="A53" t="s">
-        <v>66</v>
+        <v>67</v>
       </c>
       <c r="B53"/>
       <c r="C53"/>
       <c r="D53"/>
       <c r="E53"/>
       <c r="F53"/>
       <c r="G53"/>
       <c r="H53"/>
       <c r="I53"/>
       <c r="J53"/>
       <c r="K53"/>
       <c r="L53"/>
       <c r="M53"/>
       <c r="N53"/>
       <c r="O53"/>
       <c r="P53"/>
       <c r="Q53"/>
       <c r="R53"/>
-      <c r="S53">
+      <c r="S53"/>
+      <c r="T53">
         <v>-9371344000.0</v>
       </c>
-      <c r="T53">
+      <c r="U53">
         <v>-8034251000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>0.0</v>
       </c>
       <c r="V53">
         <v>0.0</v>
       </c>
-      <c r="W53"/>
+      <c r="W53">
+        <v>0.0</v>
+      </c>
       <c r="X53"/>
       <c r="Y53"/>
       <c r="Z53"/>
       <c r="AA53"/>
       <c r="AB53"/>
       <c r="AC53"/>
       <c r="AD53"/>
       <c r="AE53"/>
       <c r="AF53"/>
       <c r="AG53"/>
       <c r="AH53"/>
-      <c r="AI53">
-[...1 lines deleted...]
-      </c>
+      <c r="AI53"/>
       <c r="AJ53">
         <v>45750000000.0</v>
       </c>
       <c r="AK53">
         <v>45750000000.0</v>
       </c>
       <c r="AL53">
         <v>45750000000.0</v>
       </c>
       <c r="AM53">
         <v>45750000000.0</v>
       </c>
       <c r="AN53">
+        <v>45750000000.0</v>
+      </c>
+      <c r="AO53">
         <v>41250000000.0</v>
       </c>
-      <c r="AO53">
+      <c r="AP53">
         <v>79273879000.0</v>
       </c>
-      <c r="AP53"/>
       <c r="AQ53"/>
-      <c r="AR53">
-[...1 lines deleted...]
-      </c>
+      <c r="AR53"/>
       <c r="AS53">
         <v>394339724000.0</v>
       </c>
-      <c r="AT53"/>
+      <c r="AT53">
+        <v>394339724000.0</v>
+      </c>
       <c r="AU53"/>
       <c r="AV53"/>
       <c r="AW53"/>
       <c r="AX53"/>
       <c r="AY53"/>
-      <c r="AZ53">
+      <c r="AZ53"/>
+      <c r="BA53">
         <v>360907136000.0</v>
       </c>
-      <c r="BA53"/>
       <c r="BB53"/>
-    </row>
-    <row r="54" spans="1:54">
+      <c r="BC53"/>
+    </row>
+    <row r="54" spans="1:55">
       <c r="A54" t="s">
-        <v>67</v>
+        <v>68</v>
       </c>
       <c r="B54"/>
       <c r="C54"/>
       <c r="D54"/>
       <c r="E54"/>
       <c r="F54"/>
       <c r="G54"/>
       <c r="H54"/>
       <c r="I54"/>
       <c r="J54"/>
       <c r="K54"/>
       <c r="L54"/>
       <c r="M54"/>
       <c r="N54"/>
       <c r="O54"/>
       <c r="P54"/>
       <c r="Q54"/>
       <c r="R54"/>
       <c r="S54"/>
       <c r="T54"/>
       <c r="U54"/>
       <c r="V54"/>
       <c r="W54"/>
       <c r="X54"/>
       <c r="Y54"/>
@@ -9450,692 +9703,705 @@
       <c r="AD54"/>
       <c r="AE54"/>
       <c r="AF54"/>
       <c r="AG54"/>
       <c r="AH54"/>
       <c r="AI54"/>
       <c r="AJ54"/>
       <c r="AK54"/>
       <c r="AL54"/>
       <c r="AM54"/>
       <c r="AN54"/>
       <c r="AO54"/>
       <c r="AP54"/>
       <c r="AQ54"/>
       <c r="AR54"/>
       <c r="AS54"/>
       <c r="AT54"/>
       <c r="AU54"/>
       <c r="AV54"/>
       <c r="AW54"/>
       <c r="AX54"/>
       <c r="AY54"/>
       <c r="AZ54"/>
       <c r="BA54"/>
       <c r="BB54"/>
-    </row>
-    <row r="55" spans="1:54">
+      <c r="BC54"/>
+    </row>
+    <row r="55" spans="1:55">
       <c r="A55" t="s">
-        <v>68</v>
+        <v>69</v>
       </c>
       <c r="B55">
+        <v>3373529819000.0</v>
+      </c>
+      <c r="C55">
         <v>4334976898000.0</v>
       </c>
-      <c r="C55">
+      <c r="D55">
         <v>4345202883000.0</v>
       </c>
-      <c r="D55">
+      <c r="E55">
         <v>4346443499000.0</v>
       </c>
-      <c r="E55">
+      <c r="F55">
         <v>4346281103000.0</v>
       </c>
-      <c r="F55">
+      <c r="G55">
         <v>7979056245000.0</v>
       </c>
-      <c r="G55">
+      <c r="H55">
         <v>7978067953000.0</v>
       </c>
-      <c r="H55">
+      <c r="I55">
         <v>7994764048000.0</v>
       </c>
-      <c r="I55">
+      <c r="J55">
         <v>7930047246000.0</v>
       </c>
-      <c r="J55">
+      <c r="K55">
         <v>8399948272000.0</v>
       </c>
-      <c r="K55">
+      <c r="L55">
         <v>8391970679000.0</v>
       </c>
-      <c r="L55">
+      <c r="M55">
         <v>7494065546000.0</v>
       </c>
-      <c r="M55">
+      <c r="N55">
         <v>7784349397000.0</v>
       </c>
-      <c r="N55">
+      <c r="O55">
         <v>5498602153000.0</v>
       </c>
-      <c r="O55">
+      <c r="P55">
         <v>5182243371000.0</v>
       </c>
-      <c r="P55">
+      <c r="Q55">
         <v>5237410931000.0</v>
       </c>
-      <c r="Q55">
+      <c r="R55">
         <v>5462206386000.0</v>
       </c>
-      <c r="R55">
+      <c r="S55">
         <v>5390957190000.0</v>
       </c>
-      <c r="S55">
+      <c r="T55">
         <v>6731571115000.0</v>
       </c>
-      <c r="T55">
+      <c r="U55">
         <v>6701664016000.0</v>
       </c>
-      <c r="U55">
+      <c r="V55">
         <v>6594597223000.0</v>
       </c>
-      <c r="V55">
+      <c r="W55">
         <v>6353523325000.0</v>
       </c>
-      <c r="W55">
+      <c r="X55">
         <v>6242948974000.0</v>
       </c>
-      <c r="X55">
+      <c r="Y55">
         <v>6163742522000.0</v>
       </c>
-      <c r="Y55">
+      <c r="Z55">
         <v>6062090459000.0</v>
       </c>
-      <c r="Z55">
+      <c r="AA55">
         <v>5952568198000.0</v>
       </c>
-      <c r="AA55">
+      <c r="AB55">
         <v>5771774218000.0</v>
       </c>
-      <c r="AB55">
+      <c r="AC55">
         <v>5586434010000.0</v>
       </c>
-      <c r="AC55">
+      <c r="AD55">
         <v>5448724203000.0</v>
       </c>
-      <c r="AD55">
+      <c r="AE55">
         <v>5768655992000.0</v>
       </c>
-      <c r="AE55">
+      <c r="AF55">
         <v>5792287884000.0</v>
       </c>
-      <c r="AF55">
+      <c r="AG55">
         <v>5485003838000.0</v>
       </c>
-      <c r="AG55">
+      <c r="AH55">
         <v>5149249808000.0</v>
       </c>
-      <c r="AH55">
+      <c r="AI55">
         <v>3317589474000.0</v>
       </c>
-      <c r="AI55">
+      <c r="AJ55">
         <v>3263096970000.0</v>
       </c>
-      <c r="AJ55">
+      <c r="AK55">
         <v>3133381865000.0</v>
       </c>
-      <c r="AK55">
+      <c r="AL55">
         <v>2973235205000.0</v>
       </c>
-      <c r="AL55">
+      <c r="AM55">
         <v>2803329614000.0</v>
       </c>
-      <c r="AM55">
+      <c r="AN55">
         <v>2715418235000.0</v>
       </c>
-      <c r="AN55">
+      <c r="AO55">
         <v>2488878480000.0</v>
       </c>
-      <c r="AO55">
+      <c r="AP55">
         <v>2287789615000.0</v>
       </c>
-      <c r="AP55">
+      <c r="AQ55">
         <v>2129067087000.0</v>
       </c>
-      <c r="AQ55">
+      <c r="AR55">
         <v>2076866463000.0</v>
       </c>
-      <c r="AR55">
+      <c r="AS55">
         <v>2047317633000.0</v>
       </c>
-      <c r="AS55">
+      <c r="AT55">
         <v>1856555123000.0</v>
       </c>
-      <c r="AT55">
+      <c r="AU55">
         <v>1704951584000.0</v>
       </c>
-      <c r="AU55">
+      <c r="AV55">
         <v>1676616157000.0</v>
       </c>
-      <c r="AV55">
+      <c r="AW55">
         <v>1085191191000.0</v>
       </c>
-      <c r="AW55">
+      <c r="AX55">
         <v>984900277000.0</v>
       </c>
-      <c r="AX55">
+      <c r="AY55">
         <v>1013822407000.0</v>
       </c>
-      <c r="AY55"/>
       <c r="AZ55"/>
-      <c r="BA55">
+      <c r="BA55"/>
+      <c r="BB55">
         <v>1146153222000.0</v>
       </c>
-      <c r="BB55">
+      <c r="BC55">
         <v>1157938272000.0</v>
       </c>
     </row>
-    <row r="56" spans="1:54">
+    <row r="56" spans="1:55">
       <c r="A56" t="s">
-        <v>69</v>
+        <v>70</v>
       </c>
       <c r="B56">
+        <v>575298918000.0</v>
+      </c>
+      <c r="C56">
         <v>600166173000.0</v>
       </c>
-      <c r="C56">
+      <c r="D56">
         <v>606676727000.0</v>
       </c>
-      <c r="D56">
+      <c r="E56">
         <v>596316680000.0</v>
       </c>
-      <c r="E56">
+      <c r="F56">
         <v>587245398000.0</v>
       </c>
-      <c r="F56">
+      <c r="G56">
         <v>7135953329000.0</v>
       </c>
-      <c r="G56">
+      <c r="H56">
         <v>7122686235000.0</v>
       </c>
-      <c r="H56">
+      <c r="I56">
         <v>7128200047000.0</v>
       </c>
-      <c r="I56">
+      <c r="J56">
         <v>7057016311000.0</v>
       </c>
-      <c r="J56">
+      <c r="K56">
         <v>7472652883000.0</v>
       </c>
-      <c r="K56">
+      <c r="L56">
         <v>7447543937000.0</v>
       </c>
-      <c r="L56">
+      <c r="M56">
         <v>6533195969000.0</v>
       </c>
-      <c r="M56">
+      <c r="N56">
         <v>6508759897000.0</v>
       </c>
-      <c r="N56">
+      <c r="O56">
         <v>4180594444000.0</v>
       </c>
-      <c r="O56">
+      <c r="P56">
         <v>4233448184000.0</v>
       </c>
-      <c r="P56">
+      <c r="Q56">
         <v>4283163147000.0</v>
       </c>
-      <c r="Q56">
+      <c r="R56">
         <v>4794576538000.0</v>
       </c>
-      <c r="R56">
+      <c r="S56">
         <v>4696107060000.0</v>
       </c>
-      <c r="S56">
+      <c r="T56">
         <v>5988619922000.0</v>
       </c>
-      <c r="T56">
+      <c r="U56">
         <v>5960868614000.0</v>
       </c>
-      <c r="U56">
+      <c r="V56">
         <v>5906487038000.0</v>
       </c>
-      <c r="V56">
+      <c r="W56">
         <v>5518906931000.0</v>
       </c>
-      <c r="W56">
+      <c r="X56">
         <v>5404814399000.0</v>
       </c>
-      <c r="X56">
+      <c r="Y56">
         <v>5325369025000.0</v>
       </c>
-      <c r="Y56">
+      <c r="Z56">
         <v>5363367718000.0</v>
       </c>
-      <c r="Z56">
+      <c r="AA56">
         <v>5238092289000.0</v>
       </c>
-      <c r="AA56">
+      <c r="AB56">
         <v>5047455468000.0</v>
       </c>
-      <c r="AB56">
+      <c r="AC56">
         <v>4844312914000.0</v>
       </c>
-      <c r="AC56">
+      <c r="AD56">
         <v>4696991010000.0</v>
       </c>
-      <c r="AD56">
+      <c r="AE56">
         <v>4993125477000.0</v>
       </c>
-      <c r="AE56">
+      <c r="AF56">
         <v>5029634195000.0</v>
       </c>
-      <c r="AF56">
+      <c r="AG56">
         <v>4712663774000.0</v>
       </c>
-      <c r="AG56">
+      <c r="AH56">
         <v>4434320177000.0</v>
       </c>
-      <c r="AH56">
+      <c r="AI56">
         <v>2463986924000.0</v>
       </c>
-      <c r="AI56">
+      <c r="AJ56">
         <v>2409692264000.0</v>
       </c>
-      <c r="AJ56">
+      <c r="AK56">
         <v>2287031603000.0</v>
       </c>
-      <c r="AK56">
+      <c r="AL56">
         <v>2131976467000.0</v>
       </c>
-      <c r="AL56">
+      <c r="AM56">
         <v>1897687384000.0</v>
       </c>
-      <c r="AM56">
+      <c r="AN56">
         <v>1704263227000.0</v>
       </c>
-      <c r="AN56">
+      <c r="AO56">
         <v>1642605767000.0</v>
       </c>
-      <c r="AO56">
+      <c r="AP56">
         <v>1485532648000.0</v>
       </c>
-      <c r="AP56">
+      <c r="AQ56">
         <v>1138695199000.0</v>
       </c>
-      <c r="AQ56">
+      <c r="AR56">
         <v>1222263731000.0</v>
       </c>
-      <c r="AR56">
+      <c r="AS56">
         <v>1244555824000.0</v>
       </c>
-      <c r="AS56">
+      <c r="AT56">
         <v>1291304414000.0</v>
       </c>
-      <c r="AT56">
+      <c r="AU56">
         <v>1302218062000.0</v>
       </c>
-      <c r="AU56">
+      <c r="AV56">
         <v>1242351831000.0</v>
       </c>
-      <c r="AV56">
+      <c r="AW56">
         <v>444060786000.0</v>
       </c>
-      <c r="AW56">
+      <c r="AX56">
         <v>409842755000.0</v>
       </c>
-      <c r="AX56">
+      <c r="AY56">
         <v>453687381000.0</v>
       </c>
-      <c r="AY56"/>
-      <c r="AZ56">
+      <c r="AZ56"/>
+      <c r="BA56">
         <v>180453568000.0</v>
       </c>
-      <c r="BA56"/>
       <c r="BB56"/>
-    </row>
-    <row r="57" spans="1:54">
+      <c r="BC56"/>
+    </row>
+    <row r="57" spans="1:55">
       <c r="A57" t="s">
-        <v>70</v>
+        <v>71</v>
       </c>
       <c r="B57">
+        <v>813595371000.0</v>
+      </c>
+      <c r="C57">
         <v>969002214000.0</v>
       </c>
-      <c r="C57">
+      <c r="D57">
         <v>2235313005000.0</v>
       </c>
-      <c r="D57">
+      <c r="E57">
         <v>2280689762000.0</v>
       </c>
-      <c r="E57">
+      <c r="F57">
         <v>2220394113000.0</v>
       </c>
-      <c r="F57">
+      <c r="G57">
         <v>5849950150000.0</v>
       </c>
-      <c r="G57">
+      <c r="H57">
         <v>6185330038000.0</v>
       </c>
-      <c r="H57">
+      <c r="I57">
         <v>6038377161000.0</v>
       </c>
-      <c r="I57">
+      <c r="J57">
         <v>5903415687000.0</v>
       </c>
-      <c r="J57">
+      <c r="K57">
         <v>5439985088000.0</v>
       </c>
-      <c r="K57">
+      <c r="L57">
         <v>5324827498000.0</v>
       </c>
-      <c r="L57">
+      <c r="M57">
         <v>4365491417000.0</v>
       </c>
-      <c r="M57">
+      <c r="N57">
         <v>4752843257000.0</v>
       </c>
-      <c r="N57">
+      <c r="O57">
         <v>2391347717000.0</v>
       </c>
-      <c r="O57">
+      <c r="P57">
         <v>2360361472000.0</v>
       </c>
-      <c r="P57">
+      <c r="Q57">
         <v>2434764908000.0</v>
       </c>
-      <c r="Q57">
+      <c r="R57">
         <v>2708628657000.0</v>
       </c>
-      <c r="R57">
+      <c r="S57">
         <v>2635994635000.0</v>
       </c>
-      <c r="S57">
+      <c r="T57">
         <v>3975002030000.0</v>
       </c>
-      <c r="T57">
+      <c r="U57">
         <v>4011254570000.0</v>
       </c>
-      <c r="U57">
+      <c r="V57">
         <v>3896548431000.0</v>
       </c>
-      <c r="V57">
+      <c r="W57">
         <v>3900916587000.0</v>
       </c>
-      <c r="W57">
+      <c r="X57">
         <v>3655895021000.0</v>
       </c>
-      <c r="X57">
+      <c r="Y57">
         <v>3878600745000.0</v>
       </c>
-      <c r="Y57">
+      <c r="Z57">
         <v>3442509790000.0</v>
       </c>
-      <c r="Z57">
+      <c r="AA57">
         <v>3222233673000.0</v>
       </c>
-      <c r="AA57">
+      <c r="AB57">
         <v>2767218326000.0</v>
       </c>
-      <c r="AB57">
+      <c r="AC57">
         <v>2269084937000.0</v>
       </c>
-      <c r="AC57">
+      <c r="AD57">
         <v>1812760078000.0</v>
       </c>
-      <c r="AD57">
+      <c r="AE57">
         <v>1460398833000.0</v>
       </c>
-      <c r="AE57">
+      <c r="AF57">
         <v>1490821487000.0</v>
       </c>
-      <c r="AF57">
+      <c r="AG57">
         <v>1136806092000.0</v>
       </c>
-      <c r="AG57">
+      <c r="AH57">
         <v>862478791000.0</v>
       </c>
-      <c r="AH57">
+      <c r="AI57">
         <v>702246880000.0</v>
       </c>
-      <c r="AI57">
+      <c r="AJ57">
         <v>660438990000.0</v>
       </c>
-      <c r="AJ57">
+      <c r="AK57">
         <v>561786030000.0</v>
       </c>
-      <c r="AK57">
+      <c r="AL57">
         <v>560843745000.0</v>
       </c>
-      <c r="AL57">
+      <c r="AM57">
         <v>810528673000.0</v>
       </c>
-      <c r="AM57">
+      <c r="AN57">
         <v>760419524000.0</v>
       </c>
-      <c r="AN57">
+      <c r="AO57">
         <v>668281378000.0</v>
       </c>
-      <c r="AO57">
+      <c r="AP57">
         <v>567680481000.0</v>
       </c>
-      <c r="AP57">
+      <c r="AQ57">
         <v>521311577000.0</v>
       </c>
-      <c r="AQ57">
+      <c r="AR57">
         <v>515419385000.0</v>
       </c>
-      <c r="AR57">
+      <c r="AS57">
         <v>426048779000.0</v>
       </c>
-      <c r="AS57">
+      <c r="AT57">
         <v>339996004000.0</v>
       </c>
-      <c r="AT57">
+      <c r="AU57">
         <v>338583918000.0</v>
       </c>
-      <c r="AU57">
+      <c r="AV57">
         <v>365253626000.0</v>
       </c>
-      <c r="AV57">
+      <c r="AW57">
         <v>252732863000.0</v>
       </c>
-      <c r="AW57">
+      <c r="AX57">
         <v>228426284000.0</v>
       </c>
-      <c r="AX57">
+      <c r="AY57">
         <v>284935654000.0</v>
       </c>
-      <c r="AY57"/>
       <c r="AZ57"/>
-      <c r="BA57">
+      <c r="BA57"/>
+      <c r="BB57">
         <v>231763859000.0</v>
       </c>
-      <c r="BB57">
+      <c r="BC57">
         <v>185647959000.0</v>
       </c>
     </row>
-    <row r="58" spans="1:54">
+    <row r="58" spans="1:55">
       <c r="A58" t="s">
-        <v>71</v>
+        <v>72</v>
       </c>
       <c r="B58">
+        <v>2429718701000.0</v>
+      </c>
+      <c r="C58">
         <v>3354952457000.0</v>
       </c>
-      <c r="C58">
+      <c r="D58">
         <v>3365677055000.0</v>
       </c>
-      <c r="D58">
+      <c r="E58">
         <v>3413787435000.0</v>
       </c>
-      <c r="E58">
+      <c r="F58">
         <v>3355312397000.0</v>
       </c>
-      <c r="F58">
+      <c r="G58">
         <v>5947932587000.0</v>
       </c>
-      <c r="G58">
+      <c r="H58">
         <v>6282602653000.0</v>
       </c>
-      <c r="H58">
+      <c r="I58">
         <v>6134925617000.0</v>
       </c>
-      <c r="I58">
+      <c r="J58">
         <v>5999367962000.0</v>
       </c>
-      <c r="J58">
+      <c r="K58">
         <v>5516545204000.0</v>
       </c>
-      <c r="K58">
+      <c r="L58">
         <v>5404389382000.0</v>
       </c>
-      <c r="L58">
+      <c r="M58">
         <v>4447039108000.0</v>
       </c>
-      <c r="M58">
+      <c r="N58">
         <v>4838764590000.0</v>
       </c>
-      <c r="N58">
+      <c r="O58">
         <v>2499436970000.0</v>
       </c>
-      <c r="O58">
+      <c r="P58">
         <v>2476111909000.0</v>
       </c>
-      <c r="P58">
+      <c r="Q58">
         <v>2556565997000.0</v>
       </c>
-      <c r="Q58">
+      <c r="R58">
         <v>2830328623000.0</v>
       </c>
-      <c r="R58">
+      <c r="S58">
         <v>2828712014000.0</v>
       </c>
-      <c r="S58">
+      <c r="T58">
         <v>4174547547000.0</v>
       </c>
-      <c r="T58">
+      <c r="U58">
         <v>4208280430000.0</v>
       </c>
-      <c r="U58">
+      <c r="V58">
         <v>4053512077000.0</v>
       </c>
-      <c r="V58">
+      <c r="W58">
         <v>4048248687000.0</v>
       </c>
-      <c r="W58">
+      <c r="X58">
         <v>3815940906000.0</v>
       </c>
-      <c r="X58">
+      <c r="Y58">
         <v>4025501229000.0</v>
       </c>
-      <c r="Y58">
+      <c r="Z58">
         <v>3574948165000.0</v>
       </c>
-      <c r="Z58">
+      <c r="AA58">
         <v>3458218731000.0</v>
       </c>
-      <c r="AA58">
+      <c r="AB58">
         <v>3319513668000.0</v>
       </c>
-      <c r="AB58">
+      <c r="AC58">
         <v>3147395288000.0</v>
       </c>
-      <c r="AC58">
+      <c r="AD58">
         <v>3030581267000.0</v>
       </c>
-      <c r="AD58">
+      <c r="AE58">
         <v>3026131936000.0</v>
       </c>
-      <c r="AE58">
+      <c r="AF58">
         <v>3015774341000.0</v>
       </c>
-      <c r="AF58">
+      <c r="AG58">
         <v>2729723937000.0</v>
       </c>
-      <c r="AG58">
+      <c r="AH58">
         <v>2495163449000.0</v>
       </c>
-      <c r="AH58">
+      <c r="AI58">
         <v>825460052000.0</v>
       </c>
-      <c r="AI58">
+      <c r="AJ58">
         <v>884333576000.0</v>
       </c>
-      <c r="AJ58">
+      <c r="AK58">
         <v>782647226000.0</v>
       </c>
-      <c r="AK58">
+      <c r="AL58">
         <v>754380347000.0</v>
       </c>
-      <c r="AL58">
+      <c r="AM58">
         <v>944785867000.0</v>
       </c>
-      <c r="AM58">
+      <c r="AN58">
         <v>892032761000.0</v>
       </c>
-      <c r="AN58">
+      <c r="AO58">
         <v>797927164000.0</v>
       </c>
-      <c r="AO58">
+      <c r="AP58">
         <v>678125694000.0</v>
       </c>
-      <c r="AP58">
+      <c r="AQ58">
         <v>595319090000.0</v>
       </c>
-      <c r="AQ58">
+      <c r="AR58">
         <v>589426896000.0</v>
       </c>
-      <c r="AR58">
+      <c r="AS58">
         <v>552153020000.0</v>
       </c>
-      <c r="AS58">
+      <c r="AT58">
         <v>466274095000.0</v>
       </c>
-      <c r="AT58">
+      <c r="AU58">
         <v>412852987000.0</v>
       </c>
-      <c r="AU58">
+      <c r="AV58">
         <v>475457078000.0</v>
       </c>
-      <c r="AV58">
+      <c r="AW58">
         <v>252732863000.0</v>
       </c>
-      <c r="AW58">
+      <c r="AX58">
         <v>297695136000.0</v>
       </c>
-      <c r="AX58">
+      <c r="AY58">
         <v>284935654000.0</v>
       </c>
-      <c r="AY58"/>
       <c r="AZ58"/>
-      <c r="BA58">
+      <c r="BA58"/>
+      <c r="BB58">
         <v>581140558000.0</v>
       </c>
-      <c r="BB58">
+      <c r="BC58">
         <v>636403923000.0</v>
       </c>
     </row>
-    <row r="59" spans="1:54">
+    <row r="59" spans="1:55">
       <c r="A59" t="s">
-        <v>72</v>
+        <v>73</v>
       </c>
       <c r="B59"/>
       <c r="C59"/>
       <c r="D59"/>
       <c r="E59"/>
       <c r="F59"/>
       <c r="G59"/>
       <c r="H59"/>
       <c r="I59"/>
       <c r="J59"/>
       <c r="K59"/>
       <c r="L59"/>
       <c r="M59"/>
       <c r="N59"/>
       <c r="O59"/>
       <c r="P59"/>
       <c r="Q59"/>
       <c r="R59"/>
       <c r="S59"/>
       <c r="T59"/>
       <c r="U59"/>
       <c r="V59"/>
       <c r="W59"/>
       <c r="X59"/>
       <c r="Y59"/>
@@ -10146,216 +10412,220 @@
       <c r="AD59"/>
       <c r="AE59"/>
       <c r="AF59"/>
       <c r="AG59"/>
       <c r="AH59"/>
       <c r="AI59"/>
       <c r="AJ59"/>
       <c r="AK59"/>
       <c r="AL59"/>
       <c r="AM59"/>
       <c r="AN59"/>
       <c r="AO59"/>
       <c r="AP59"/>
       <c r="AQ59"/>
       <c r="AR59"/>
       <c r="AS59"/>
       <c r="AT59"/>
       <c r="AU59"/>
       <c r="AV59"/>
       <c r="AW59"/>
       <c r="AX59"/>
       <c r="AY59"/>
       <c r="AZ59"/>
       <c r="BA59"/>
       <c r="BB59"/>
-    </row>
-    <row r="60" spans="1:54">
+      <c r="BC59"/>
+    </row>
+    <row r="60" spans="1:55">
       <c r="A60" t="s">
-        <v>73</v>
+        <v>74</v>
       </c>
       <c r="B60">
+        <v>926444260000.0</v>
+      </c>
+      <c r="C60">
         <v>962602327000.0</v>
       </c>
-      <c r="C60">
+      <c r="D60">
         <v>962068540000.0</v>
       </c>
-      <c r="D60">
+      <c r="E60">
         <v>915156105000.0</v>
       </c>
-      <c r="E60">
+      <c r="F60">
         <v>973420848000.0</v>
       </c>
-      <c r="F60">
+      <c r="G60">
         <v>2013516146000.0</v>
       </c>
-      <c r="G60">
+      <c r="H60">
         <v>1677754152000.0</v>
       </c>
-      <c r="H60">
+      <c r="I60">
         <v>1842094464000.0</v>
       </c>
-      <c r="I60">
+      <c r="J60">
         <v>1912898358000.0</v>
       </c>
-      <c r="J60">
+      <c r="K60">
         <v>2865566693000.0</v>
       </c>
-      <c r="K60">
+      <c r="L60">
         <v>2969619048000.0</v>
       </c>
-      <c r="L60">
+      <c r="M60">
         <v>3028907896000.0</v>
       </c>
-      <c r="M60">
+      <c r="N60">
         <v>2927319330000.0</v>
       </c>
-      <c r="N60">
+      <c r="O60">
         <v>2980751845000.0</v>
       </c>
-      <c r="O60">
+      <c r="P60">
         <v>2687567136000.0</v>
       </c>
-      <c r="P60">
+      <c r="Q60">
         <v>2662124461000.0</v>
       </c>
-      <c r="Q60">
+      <c r="R60">
         <v>2613007468000.0</v>
       </c>
-      <c r="R60">
+      <c r="S60">
         <v>2543185827000.0</v>
       </c>
-      <c r="S60">
+      <c r="T60">
         <v>2537703604000.0</v>
       </c>
-      <c r="T60">
+      <c r="U60">
         <v>2473810300000.0</v>
       </c>
-      <c r="U60">
+      <c r="V60">
         <v>2521286375000.0</v>
       </c>
-      <c r="V60">
+      <c r="W60">
         <v>2285306165000.0</v>
       </c>
-      <c r="W60">
+      <c r="X60">
         <v>2406887285000.0</v>
       </c>
-      <c r="X60">
+      <c r="Y60">
         <v>2117929485000.0</v>
       </c>
-      <c r="Y60">
+      <c r="Z60">
         <v>2466667708000.0</v>
       </c>
-      <c r="Z60">
+      <c r="AA60">
         <v>2478481246000.0</v>
       </c>
-      <c r="AA60">
+      <c r="AB60">
         <v>2436284399000.0</v>
       </c>
-      <c r="AB60">
+      <c r="AC60">
         <v>2422967833000.0</v>
       </c>
-      <c r="AC60">
+      <c r="AD60">
         <v>2401968511000.0</v>
       </c>
-      <c r="AD60">
+      <c r="AE60">
         <v>2730877397000.0</v>
       </c>
-      <c r="AE60">
+      <c r="AF60">
         <v>2766193719000.0</v>
       </c>
-      <c r="AF60">
+      <c r="AG60">
         <v>2744690570000.0</v>
       </c>
-      <c r="AG60">
+      <c r="AH60">
         <v>2643183400000.0</v>
       </c>
-      <c r="AH60">
+      <c r="AI60">
         <v>2485462963000.0</v>
       </c>
-      <c r="AI60">
+      <c r="AJ60">
         <v>2372134852000.0</v>
       </c>
-      <c r="AJ60">
+      <c r="AK60">
         <v>2343552343000.0</v>
       </c>
-      <c r="AK60">
+      <c r="AL60">
         <v>2211167897000.0</v>
       </c>
-      <c r="AL60">
+      <c r="AM60">
         <v>1855311582000.0</v>
       </c>
-      <c r="AM60">
+      <c r="AN60">
         <v>1820062567000.0</v>
       </c>
-      <c r="AN60">
+      <c r="AO60">
         <v>1687604370000.0</v>
       </c>
-      <c r="AO60">
+      <c r="AP60">
         <v>1606207660000.0</v>
       </c>
-      <c r="AP60">
+      <c r="AQ60">
         <v>1533277126000.0</v>
       </c>
-      <c r="AQ60">
+      <c r="AR60">
         <v>1486956521000.0</v>
       </c>
-      <c r="AR60">
+      <c r="AS60">
         <v>1494833367000.0</v>
       </c>
-      <c r="AS60">
+      <c r="AT60">
         <v>1389945692000.0</v>
       </c>
-      <c r="AT60">
+      <c r="AU60">
         <v>1291759243000.0</v>
       </c>
-      <c r="AU60">
+      <c r="AV60">
         <v>1200817587000.0</v>
       </c>
-      <c r="AV60">
+      <c r="AW60">
         <v>748188064000.0</v>
       </c>
-      <c r="AW60">
+      <c r="AX60">
         <v>686858646000.0</v>
       </c>
-      <c r="AX60">
+      <c r="AY60">
         <v>654119705000.0</v>
       </c>
-      <c r="AY60"/>
-      <c r="AZ60">
+      <c r="AZ60"/>
+      <c r="BA60">
         <v>565012664000.0</v>
       </c>
-      <c r="BA60">
+      <c r="BB60">
         <v>565010515000.0</v>
       </c>
-      <c r="BB60">
+      <c r="BC60">
         <v>521532414000.0</v>
       </c>
     </row>
-    <row r="61" spans="1:54">
+    <row r="61" spans="1:55">
       <c r="A61" t="s">
-        <v>74</v>
+        <v>75</v>
       </c>
       <c r="B61"/>
       <c r="C61"/>
       <c r="D61"/>
       <c r="E61"/>
       <c r="F61"/>
       <c r="G61"/>
       <c r="H61"/>
       <c r="I61"/>
       <c r="J61"/>
       <c r="K61"/>
       <c r="L61"/>
       <c r="M61"/>
       <c r="N61"/>
       <c r="O61"/>
       <c r="P61"/>
       <c r="Q61"/>
       <c r="R61"/>
       <c r="S61"/>
       <c r="T61"/>
       <c r="U61"/>
       <c r="V61"/>
       <c r="W61"/>
       <c r="X61"/>
       <c r="Y61"/>
@@ -10366,54 +10636,55 @@
       <c r="AD61"/>
       <c r="AE61"/>
       <c r="AF61"/>
       <c r="AG61"/>
       <c r="AH61"/>
       <c r="AI61"/>
       <c r="AJ61"/>
       <c r="AK61"/>
       <c r="AL61"/>
       <c r="AM61"/>
       <c r="AN61"/>
       <c r="AO61"/>
       <c r="AP61"/>
       <c r="AQ61"/>
       <c r="AR61"/>
       <c r="AS61"/>
       <c r="AT61"/>
       <c r="AU61"/>
       <c r="AV61"/>
       <c r="AW61"/>
       <c r="AX61"/>
       <c r="AY61"/>
       <c r="AZ61"/>
       <c r="BA61"/>
       <c r="BB61"/>
-    </row>
-    <row r="62" spans="1:54">
+      <c r="BC61"/>
+    </row>
+    <row r="62" spans="1:55">
       <c r="A62" t="s">
-        <v>75</v>
+        <v>76</v>
       </c>
       <c r="B62"/>
       <c r="C62"/>
       <c r="D62"/>
       <c r="E62"/>
       <c r="F62"/>
       <c r="G62"/>
       <c r="H62"/>
       <c r="I62"/>
       <c r="J62"/>
       <c r="K62"/>
       <c r="L62"/>
       <c r="M62"/>
       <c r="N62"/>
       <c r="O62"/>
       <c r="P62"/>
       <c r="Q62"/>
       <c r="R62"/>
       <c r="S62"/>
       <c r="T62"/>
       <c r="U62"/>
       <c r="V62"/>
       <c r="W62"/>
       <c r="X62"/>
       <c r="Y62"/>
@@ -10424,1830 +10695,1920 @@
       <c r="AD62"/>
       <c r="AE62"/>
       <c r="AF62"/>
       <c r="AG62"/>
       <c r="AH62"/>
       <c r="AI62"/>
       <c r="AJ62"/>
       <c r="AK62"/>
       <c r="AL62"/>
       <c r="AM62"/>
       <c r="AN62"/>
       <c r="AO62"/>
       <c r="AP62"/>
       <c r="AQ62"/>
       <c r="AR62"/>
       <c r="AS62"/>
       <c r="AT62"/>
       <c r="AU62"/>
       <c r="AV62"/>
       <c r="AW62"/>
       <c r="AX62"/>
       <c r="AY62"/>
       <c r="AZ62"/>
       <c r="BA62"/>
       <c r="BB62"/>
+      <c r="BC62"/>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet3.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:O32"/>
+  <dimension ref="A1:P32"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="39.99" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="16.425" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="16.425" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="16.425" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="16.425" bestFit="true" customWidth="true" style="0"/>
     <col min="6" max="6" width="16.425" bestFit="true" customWidth="true" style="0"/>
     <col min="7" max="7" width="16.425" bestFit="true" customWidth="true" style="0"/>
     <col min="8" max="8" width="16.425" bestFit="true" customWidth="true" style="0"/>
     <col min="9" max="9" width="16.425" bestFit="true" customWidth="true" style="0"/>
     <col min="10" max="10" width="16.425" bestFit="true" customWidth="true" style="0"/>
     <col min="11" max="11" width="16.425" bestFit="true" customWidth="true" style="0"/>
     <col min="12" max="12" width="16.425" bestFit="true" customWidth="true" style="0"/>
-    <col min="13" max="13" width="15.282" bestFit="true" customWidth="true" style="0"/>
+    <col min="13" max="13" width="16.425" bestFit="true" customWidth="true" style="0"/>
     <col min="14" max="14" width="15.282" bestFit="true" customWidth="true" style="0"/>
     <col min="15" max="15" width="15.282" bestFit="true" customWidth="true" style="0"/>
+    <col min="16" max="16" width="15.282" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:15">
+    <row r="1" spans="1:16">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
       <c r="C1" t="s">
         <v>2</v>
       </c>
       <c r="D1" t="s">
         <v>3</v>
       </c>
       <c r="E1" t="s">
         <v>4</v>
       </c>
       <c r="F1" t="s">
         <v>5</v>
       </c>
       <c r="G1" t="s">
         <v>6</v>
       </c>
       <c r="H1" t="s">
         <v>7</v>
       </c>
       <c r="I1" t="s">
         <v>8</v>
       </c>
       <c r="J1" t="s">
         <v>9</v>
       </c>
       <c r="K1" t="s">
         <v>10</v>
       </c>
       <c r="L1" t="s">
         <v>11</v>
       </c>
       <c r="M1" t="s">
         <v>12</v>
       </c>
       <c r="N1" t="s">
         <v>13</v>
       </c>
       <c r="O1" t="s">
         <v>14</v>
       </c>
-    </row>
-    <row r="2" spans="1:15">
+      <c r="P1" t="s">
+        <v>15</v>
+      </c>
+    </row>
+    <row r="2" spans="1:16">
       <c r="A2" t="s">
-        <v>115</v>
+        <v>116</v>
       </c>
       <c r="B2">
+        <v>308820410000.0</v>
+      </c>
+      <c r="C2">
         <v>347087465000.0</v>
       </c>
-      <c r="C2">
+      <c r="D2">
         <v>537996782000.0</v>
       </c>
-      <c r="D2">
+      <c r="E2">
         <v>639191593000.0</v>
       </c>
-      <c r="E2">
+      <c r="F2">
         <v>657385442000.0</v>
       </c>
-      <c r="F2">
+      <c r="G2">
         <v>627992827000.0</v>
       </c>
-      <c r="G2">
+      <c r="H2">
         <v>806632804000.0</v>
       </c>
-      <c r="H2">
+      <c r="I2">
         <v>815696634000.0</v>
       </c>
-      <c r="I2">
+      <c r="J2">
         <v>691978224000.0</v>
       </c>
-      <c r="J2">
+      <c r="K2">
         <v>584020443000.0</v>
       </c>
-      <c r="K2">
+      <c r="L2">
         <v>519597555000.0</v>
       </c>
-      <c r="L2">
+      <c r="M2">
         <v>470259234000.0</v>
       </c>
-      <c r="M2">
+      <c r="N2">
         <v>303257789000.0</v>
       </c>
-      <c r="N2">
+      <c r="O2">
         <v>250994889000.0</v>
       </c>
-      <c r="O2">
+      <c r="P2">
         <v>406600377000.0</v>
       </c>
     </row>
-    <row r="3" spans="1:15">
+    <row r="3" spans="1:16">
       <c r="A3" t="s">
-        <v>116</v>
+        <v>117</v>
       </c>
       <c r="B3">
+        <v>55254318000.0</v>
+      </c>
+      <c r="C3">
         <v>14252298000.0</v>
       </c>
-      <c r="C3">
+      <c r="D3">
         <v>64661164000.0</v>
       </c>
-      <c r="D3">
+      <c r="E3">
         <v>62727032000.0</v>
       </c>
-      <c r="E3">
+      <c r="F3">
         <v>57505503000.0</v>
       </c>
-      <c r="F3">
+      <c r="G3">
         <v>74132820000.0</v>
       </c>
-      <c r="G3">
+      <c r="H3">
         <v>55296203000.0</v>
       </c>
-      <c r="H3">
+      <c r="I3">
         <v>55118495000.0</v>
       </c>
-      <c r="I3">
+      <c r="J3">
         <v>56687166000.0</v>
       </c>
-      <c r="J3">
+      <c r="K3">
         <v>63197726000.0</v>
       </c>
-      <c r="K3">
+      <c r="L3">
         <v>22354787000.0</v>
       </c>
-      <c r="L3">
+      <c r="M3">
         <v>21249119000.0</v>
       </c>
-      <c r="M3">
+      <c r="N3">
         <v>9052073000.0</v>
       </c>
-      <c r="N3">
+      <c r="O3">
         <v>32730532000.0</v>
       </c>
-      <c r="O3"/>
-[...1 lines deleted...]
-    <row r="4" spans="1:15">
+      <c r="P3"/>
+    </row>
+    <row r="4" spans="1:16">
       <c r="A4" t="s">
-        <v>117</v>
+        <v>118</v>
       </c>
       <c r="B4"/>
       <c r="C4"/>
       <c r="D4"/>
       <c r="E4"/>
       <c r="F4"/>
       <c r="G4"/>
       <c r="H4"/>
       <c r="I4"/>
       <c r="J4"/>
       <c r="K4"/>
       <c r="L4"/>
       <c r="M4"/>
       <c r="N4"/>
       <c r="O4"/>
-    </row>
-    <row r="5" spans="1:15">
+      <c r="P4"/>
+    </row>
+    <row r="5" spans="1:16">
       <c r="A5" t="s">
-        <v>118</v>
+        <v>119</v>
       </c>
       <c r="B5">
+        <v>122066030000.0</v>
+      </c>
+      <c r="C5">
         <v>-947268283000.0</v>
       </c>
-      <c r="C5">
+      <c r="D5">
         <v>-317030886000.0</v>
       </c>
-      <c r="D5">
+      <c r="E5">
         <v>505352566000.0</v>
       </c>
-      <c r="E5">
+      <c r="F5">
         <v>486552567000.0</v>
       </c>
-      <c r="F5">
+      <c r="G5">
         <v>441358226000.0</v>
       </c>
-      <c r="G5">
+      <c r="H5">
         <v>364998533000.0</v>
       </c>
-      <c r="H5">
+      <c r="I5">
         <v>326300205000.0</v>
       </c>
-      <c r="I5">
+      <c r="J5">
         <v>680578643000.0</v>
       </c>
-      <c r="J5">
+      <c r="K5">
         <v>536680576000.0</v>
       </c>
-      <c r="K5">
+      <c r="L5">
         <v>396761380000.0</v>
       </c>
-      <c r="L5">
+      <c r="M5">
         <v>518273803000.0</v>
       </c>
-      <c r="M5">
+      <c r="N5">
         <v>257133305000.0</v>
       </c>
-      <c r="N5">
+      <c r="O5">
         <v>137990905000.0</v>
       </c>
-      <c r="O5"/>
-[...1 lines deleted...]
-    <row r="6" spans="1:15">
+      <c r="P5"/>
+    </row>
+    <row r="6" spans="1:16">
       <c r="A6" t="s">
-        <v>119</v>
+        <v>120</v>
       </c>
       <c r="B6">
+        <v>177320348000.0</v>
+      </c>
+      <c r="C6">
         <v>-933015985000.0</v>
       </c>
-      <c r="C6">
+      <c r="D6">
         <v>-252369722000.0</v>
       </c>
-      <c r="D6">
+      <c r="E6">
         <v>568079598000.0</v>
       </c>
-      <c r="E6">
+      <c r="F6">
         <v>544058070000.0</v>
       </c>
-      <c r="F6">
+      <c r="G6">
         <v>515491046000.0</v>
       </c>
-      <c r="G6">
+      <c r="H6">
         <v>420294736000.0</v>
       </c>
-      <c r="H6">
+      <c r="I6">
         <v>381418700000.0</v>
       </c>
-      <c r="I6">
+      <c r="J6">
         <v>737265809000.0</v>
       </c>
-      <c r="J6">
+      <c r="K6">
         <v>599878302000.0</v>
       </c>
-      <c r="K6">
+      <c r="L6">
         <v>419116167000.0</v>
       </c>
-      <c r="L6">
+      <c r="M6">
         <v>539522922000.0</v>
       </c>
-      <c r="M6">
+      <c r="N6">
         <v>266185378000.0</v>
       </c>
-      <c r="N6">
+      <c r="O6">
         <v>170721437000.0</v>
       </c>
-      <c r="O6"/>
-[...1 lines deleted...]
-    <row r="7" spans="1:15">
+      <c r="P6"/>
+    </row>
+    <row r="7" spans="1:16">
       <c r="A7" t="s">
-        <v>120</v>
+        <v>121</v>
       </c>
       <c r="B7"/>
       <c r="C7"/>
       <c r="D7"/>
       <c r="E7"/>
       <c r="F7"/>
       <c r="G7"/>
       <c r="H7"/>
       <c r="I7"/>
       <c r="J7"/>
       <c r="K7"/>
       <c r="L7"/>
       <c r="M7"/>
       <c r="N7"/>
       <c r="O7"/>
-    </row>
-    <row r="8" spans="1:15">
+      <c r="P7"/>
+    </row>
+    <row r="8" spans="1:16">
       <c r="A8" t="s">
-        <v>121</v>
+        <v>122</v>
       </c>
       <c r="B8"/>
       <c r="C8"/>
       <c r="D8"/>
       <c r="E8"/>
       <c r="F8"/>
       <c r="G8"/>
       <c r="H8"/>
       <c r="I8"/>
       <c r="J8"/>
       <c r="K8"/>
       <c r="L8"/>
       <c r="M8"/>
       <c r="N8"/>
       <c r="O8"/>
-    </row>
-    <row r="9" spans="1:15">
+      <c r="P8"/>
+    </row>
+    <row r="9" spans="1:16">
       <c r="A9" t="s">
-        <v>122</v>
+        <v>123</v>
       </c>
       <c r="B9">
+        <v>296442822000.0</v>
+      </c>
+      <c r="C9">
         <v>322117337000.0</v>
       </c>
-      <c r="C9">
+      <c r="D9">
         <v>240052928000.0</v>
       </c>
-      <c r="D9">
+      <c r="E9">
         <v>626768865000.0</v>
       </c>
-      <c r="E9">
+      <c r="F9">
         <v>696862716000.0</v>
       </c>
-      <c r="F9">
+      <c r="G9">
         <v>654053110000.0</v>
       </c>
-      <c r="G9">
+      <c r="H9">
         <v>690281406000.0</v>
       </c>
-      <c r="H9">
+      <c r="I9">
         <v>1004080501000.0</v>
       </c>
-      <c r="I9">
+      <c r="J9">
         <v>1298166351000.0</v>
       </c>
-      <c r="J9">
+      <c r="K9">
         <v>1172593838000.0</v>
       </c>
-      <c r="K9">
+      <c r="L9">
         <v>866359395000.0</v>
       </c>
-      <c r="L9">
+      <c r="M9">
         <v>875559464000.0</v>
       </c>
-      <c r="M9">
+      <c r="N9">
         <v>532232671000.0</v>
       </c>
-      <c r="N9">
+      <c r="O9">
         <v>359807840000.0</v>
       </c>
-      <c r="O9"/>
-[...1 lines deleted...]
-    <row r="10" spans="1:15">
+      <c r="P9"/>
+    </row>
+    <row r="10" spans="1:16">
       <c r="A10" t="s">
-        <v>123</v>
+        <v>124</v>
       </c>
       <c r="B10">
+        <v>-40198618000.0</v>
+      </c>
+      <c r="C10">
         <v>-950542048000.0</v>
       </c>
-      <c r="C10">
+      <c r="D10">
         <v>-956963840000.0</v>
       </c>
-      <c r="D10">
+      <c r="E10">
         <v>53170299000.0</v>
       </c>
-      <c r="E10">
+      <c r="F10">
         <v>140240513000.0</v>
       </c>
-      <c r="F10">
+      <c r="G10">
         <v>129067548000.0</v>
       </c>
-      <c r="G10">
+      <c r="H10">
         <v>104650861000.0</v>
       </c>
-      <c r="H10">
+      <c r="I10">
         <v>-110740655000.0</v>
       </c>
-      <c r="I10">
+      <c r="J10">
         <v>640212360000.0</v>
       </c>
-      <c r="J10">
+      <c r="K10">
         <v>777487304000.0</v>
       </c>
-      <c r="K10">
+      <c r="L10">
         <v>352410186000.0</v>
       </c>
-      <c r="L10">
+      <c r="M10">
         <v>474449535000.0</v>
       </c>
-      <c r="M10">
+      <c r="N10">
         <v>186005330000.0</v>
       </c>
-      <c r="N10">
+      <c r="O10">
         <v>120483801000.0</v>
       </c>
-      <c r="O10">
+      <c r="P10">
         <v>155666571000.0</v>
       </c>
     </row>
-    <row r="11" spans="1:15">
+    <row r="11" spans="1:16">
       <c r="A11" t="s">
-        <v>124</v>
+        <v>125</v>
       </c>
       <c r="B11">
+        <v>7366648000.0</v>
+      </c>
+      <c r="C11">
         <v>-7632238000.0</v>
       </c>
-      <c r="C11">
+      <c r="D11">
         <v>3042447000.0</v>
       </c>
-      <c r="D11">
+      <c r="E11">
         <v>22120944000.0</v>
       </c>
-      <c r="E11">
+      <c r="F11">
         <v>59578002000.0</v>
       </c>
-      <c r="F11">
+      <c r="G11">
         <v>28861603000.0</v>
       </c>
-      <c r="G11">
+      <c r="H11">
         <v>35810606000.0</v>
       </c>
-      <c r="H11">
+      <c r="I11">
         <v>26169651000.0</v>
       </c>
-      <c r="I11">
+      <c r="J11">
         <v>86709733000.0</v>
       </c>
-      <c r="J11">
+      <c r="K11">
         <v>127684874000.0</v>
       </c>
-      <c r="K11">
+      <c r="L11">
         <v>91515345000.0</v>
       </c>
-      <c r="L11">
+      <c r="M11">
         <v>121295982000.0</v>
       </c>
-      <c r="M11">
+      <c r="N11">
         <v>67041557000.0</v>
       </c>
-      <c r="N11">
+      <c r="O11">
         <v>77005486000.0</v>
       </c>
-      <c r="O11">
+      <c r="P11">
         <v>2021714000.0</v>
       </c>
     </row>
-    <row r="12" spans="1:15">
+    <row r="12" spans="1:16">
       <c r="A12" t="s">
-        <v>125</v>
+        <v>126</v>
       </c>
       <c r="B12">
+        <v>23131509000.0</v>
+      </c>
+      <c r="C12">
         <v>3273765000.0</v>
       </c>
-      <c r="C12">
+      <c r="D12">
         <v>678392551000.0</v>
       </c>
-      <c r="D12">
+      <c r="E12">
         <v>452182267000.0</v>
       </c>
-      <c r="E12">
+      <c r="F12">
         <v>346312054000.0</v>
       </c>
-      <c r="F12">
+      <c r="G12">
         <v>312290678000.0</v>
       </c>
-      <c r="G12">
+      <c r="H12">
         <v>260347672000.0</v>
       </c>
-      <c r="H12">
+      <c r="I12">
         <v>208047615000.0</v>
       </c>
-      <c r="I12">
+      <c r="J12">
         <v>41041171000.0</v>
       </c>
-      <c r="J12">
+      <c r="K12">
         <v>1146814000.0</v>
       </c>
-      <c r="K12">
+      <c r="L12">
         <v>766553000.0</v>
       </c>
-      <c r="L12">
+      <c r="M12">
         <v>6180525000.0</v>
       </c>
-      <c r="M12">
+      <c r="N12">
         <v>71127975000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>0.0</v>
       </c>
       <c r="O12">
         <v>0.0</v>
       </c>
-    </row>
-    <row r="13" spans="1:15">
+      <c r="P12">
+        <v>0.0</v>
+      </c>
+    </row>
+    <row r="13" spans="1:16">
       <c r="A13" t="s">
-        <v>126</v>
+        <v>127</v>
       </c>
       <c r="B13">
+        <v>284067000.0</v>
+      </c>
+      <c r="C13">
         <v>87781376000.0</v>
       </c>
-      <c r="C13">
+      <c r="D13">
         <v>212303056000.0</v>
       </c>
-      <c r="D13">
+      <c r="E13">
         <v>15751888000.0</v>
       </c>
-      <c r="E13">
+      <c r="F13">
         <v>23243699000.0</v>
       </c>
-      <c r="F13">
+      <c r="G13">
         <v>2330418000.0</v>
       </c>
-      <c r="G13">
+      <c r="H13">
         <v>100389026000.0</v>
       </c>
-      <c r="H13">
+      <c r="I13">
         <v>81493262000.0</v>
       </c>
-      <c r="I13">
+      <c r="J13">
         <v>4807161000.0</v>
       </c>
-      <c r="J13">
+      <c r="K13">
         <v>288687000.0</v>
       </c>
-      <c r="K13">
+      <c r="L13">
         <v>12874360000.0</v>
       </c>
-      <c r="L13"/>
       <c r="M13"/>
       <c r="N13"/>
       <c r="O13"/>
-    </row>
-    <row r="14" spans="1:15">
+      <c r="P13"/>
+    </row>
+    <row r="14" spans="1:16">
       <c r="A14" t="s">
-        <v>127</v>
+        <v>128</v>
       </c>
       <c r="B14">
+        <v>181000000.0</v>
+      </c>
+      <c r="C14">
         <v>232750000.0</v>
       </c>
-      <c r="C14">
+      <c r="D14">
         <v>484564000.0</v>
       </c>
-      <c r="D14">
+      <c r="E14">
         <v>606053000.0</v>
       </c>
-      <c r="E14">
+      <c r="F14">
         <v>928437000.0</v>
       </c>
-      <c r="F14">
+      <c r="G14">
         <v>19798771000.0</v>
       </c>
-      <c r="G14">
+      <c r="H14">
         <v>20474586000.0</v>
       </c>
-      <c r="H14">
+      <c r="I14">
         <v>16174425000.0</v>
       </c>
-      <c r="I14">
+      <c r="J14">
         <v>10902959000.0</v>
       </c>
-      <c r="J14">
+      <c r="K14">
         <v>7686961000.0</v>
       </c>
-      <c r="K14">
+      <c r="L14">
         <v>3456261000.0</v>
       </c>
-      <c r="L14"/>
       <c r="M14"/>
       <c r="N14"/>
       <c r="O14"/>
-    </row>
-    <row r="15" spans="1:15">
+      <c r="P14"/>
+    </row>
+    <row r="15" spans="1:16">
       <c r="A15" t="s">
-        <v>128</v>
+        <v>129</v>
       </c>
       <c r="B15">
+        <v>-47384266000.0</v>
+      </c>
+      <c r="C15">
         <v>-942677060000.0</v>
       </c>
-      <c r="C15">
+      <c r="D15">
         <v>-959521723000.0</v>
       </c>
-      <c r="D15">
+      <c r="E15">
         <v>31655408000.0</v>
       </c>
-      <c r="E15">
+      <c r="F15">
         <v>81590948000.0</v>
       </c>
-      <c r="F15">
+      <c r="G15">
         <v>100881726000.0</v>
       </c>
-      <c r="G15">
+      <c r="H15">
         <v>64540094000.0</v>
       </c>
-      <c r="H15">
+      <c r="I15">
         <v>-140642573000.0</v>
       </c>
-      <c r="I15">
+      <c r="J15">
         <v>550228508000.0</v>
       </c>
-      <c r="J15">
+      <c r="K15">
         <v>645571701000.0</v>
       </c>
-      <c r="K15">
+      <c r="L15">
         <v>256732194000.0</v>
       </c>
-      <c r="L15">
+      <c r="M15">
         <v>353164699000.0</v>
       </c>
-      <c r="M15">
+      <c r="N15">
         <v>119019440000.0</v>
       </c>
-      <c r="N15">
+      <c r="O15">
         <v>43478101000.0</v>
       </c>
-      <c r="O15"/>
-[...1 lines deleted...]
-    <row r="16" spans="1:15">
+      <c r="P15"/>
+    </row>
+    <row r="16" spans="1:16">
       <c r="A16" t="s">
-        <v>129</v>
-[...1 lines deleted...]
-      <c r="B16">
+        <v>130</v>
+      </c>
+      <c r="B16"/>
+      <c r="C16">
         <v>-942677060000.0</v>
       </c>
-      <c r="C16">
+      <c r="D16">
         <v>-959521723000.0</v>
       </c>
-      <c r="D16">
+      <c r="E16">
         <v>31655408000.0</v>
       </c>
-      <c r="E16">
+      <c r="F16">
         <v>81590948000.0</v>
       </c>
-      <c r="F16">
+      <c r="G16">
         <v>100881726000.0</v>
       </c>
-      <c r="G16">
+      <c r="H16">
         <v>64540094000.0</v>
       </c>
-      <c r="H16">
+      <c r="I16">
         <v>-140642573000.0</v>
       </c>
-      <c r="I16">
+      <c r="J16">
         <v>550228434000.0</v>
       </c>
-      <c r="J16">
+      <c r="K16">
         <v>645571701000.0</v>
       </c>
-      <c r="K16">
+      <c r="L16">
         <v>256732194000.0</v>
       </c>
-      <c r="L16">
+      <c r="M16">
         <v>353164699000.0</v>
       </c>
-      <c r="M16"/>
       <c r="N16"/>
       <c r="O16"/>
-    </row>
-    <row r="17" spans="1:15">
+      <c r="P16"/>
+    </row>
+    <row r="17" spans="1:16">
       <c r="A17" t="s">
-        <v>130</v>
+        <v>131</v>
       </c>
       <c r="B17">
+        <v>-47565266000.0</v>
+      </c>
+      <c r="C17">
         <v>-942909810000.0</v>
       </c>
-      <c r="C17">
+      <c r="D17">
         <v>-960006287000.0</v>
       </c>
-      <c r="D17">
+      <c r="E17">
         <v>31049355000.0</v>
       </c>
-      <c r="E17">
+      <c r="F17">
         <v>80662511000.0</v>
       </c>
-      <c r="F17">
+      <c r="G17">
         <v>100205945000.0</v>
       </c>
-      <c r="G17">
+      <c r="H17">
         <v>68840255000.0</v>
       </c>
-      <c r="H17">
+      <c r="I17">
         <v>-136910306000.0</v>
       </c>
-      <c r="I17">
+      <c r="J17">
         <v>553502627000.0</v>
       </c>
-      <c r="J17">
+      <c r="K17">
         <v>649802430000.0</v>
       </c>
-      <c r="K17">
+      <c r="L17">
         <v>260894841000.0</v>
       </c>
-      <c r="L17"/>
       <c r="M17"/>
       <c r="N17"/>
       <c r="O17"/>
-    </row>
-    <row r="18" spans="1:15">
+      <c r="P17"/>
+    </row>
+    <row r="18" spans="1:16">
       <c r="A18" t="s">
-        <v>131</v>
+        <v>132</v>
       </c>
       <c r="B18">
+        <v>-22847442000.0</v>
+      </c>
+      <c r="C18">
         <v>-3110043000.0</v>
       </c>
-      <c r="C18">
+      <c r="D18">
         <v>158661722000.0</v>
       </c>
-      <c r="D18">
+      <c r="E18">
         <v>14578062000.0</v>
       </c>
-      <c r="E18">
+      <c r="F18">
         <v>4053094000.0</v>
       </c>
-      <c r="F18">
+      <c r="G18">
         <v>16858728000.0</v>
       </c>
-      <c r="G18">
+      <c r="H18">
         <v>41923911000.0</v>
       </c>
-      <c r="H18">
+      <c r="I18">
         <v>30982826000.0</v>
       </c>
-      <c r="I18">
+      <c r="J18">
         <v>2873696000.0</v>
       </c>
-      <c r="J18">
+      <c r="K18">
         <v>911129000.0</v>
       </c>
-      <c r="K18"/>
       <c r="L18"/>
       <c r="M18"/>
       <c r="N18"/>
       <c r="O18"/>
-    </row>
-    <row r="19" spans="1:15">
+      <c r="P18"/>
+    </row>
+    <row r="19" spans="1:16">
       <c r="A19" t="s">
-        <v>132</v>
+        <v>133</v>
       </c>
       <c r="B19"/>
       <c r="C19"/>
       <c r="D19"/>
       <c r="E19"/>
       <c r="F19"/>
       <c r="G19"/>
       <c r="H19"/>
       <c r="I19"/>
       <c r="J19"/>
       <c r="K19"/>
       <c r="L19"/>
       <c r="M19"/>
       <c r="N19"/>
       <c r="O19"/>
-    </row>
-    <row r="20" spans="1:15">
+      <c r="P19"/>
+    </row>
+    <row r="20" spans="1:16">
       <c r="A20" t="s">
-        <v>133</v>
+        <v>134</v>
       </c>
       <c r="B20"/>
       <c r="C20"/>
       <c r="D20"/>
       <c r="E20"/>
       <c r="F20"/>
       <c r="G20"/>
       <c r="H20"/>
       <c r="I20"/>
       <c r="J20"/>
       <c r="K20"/>
       <c r="L20"/>
       <c r="M20"/>
       <c r="N20"/>
       <c r="O20"/>
-    </row>
-    <row r="21" spans="1:15">
+      <c r="P20"/>
+    </row>
+    <row r="21" spans="1:16">
       <c r="A21" t="s">
-        <v>134</v>
+        <v>135</v>
       </c>
       <c r="B21">
+        <v>122066030000.0</v>
+      </c>
+      <c r="C21">
         <v>41632141000.0</v>
       </c>
-      <c r="C21">
+      <c r="D21">
         <v>-130356247000.0</v>
       </c>
-      <c r="D21">
+      <c r="E21">
         <v>165377423000.0</v>
       </c>
-      <c r="E21">
+      <c r="F21">
         <v>481146880000.0</v>
       </c>
-      <c r="F21">
+      <c r="G21">
         <v>455195137000.0</v>
       </c>
-      <c r="G21">
+      <c r="H21">
         <v>365855097000.0</v>
       </c>
-      <c r="H21">
+      <c r="I21">
         <v>326300205000.0</v>
       </c>
-      <c r="I21">
+      <c r="J21">
         <v>680578643000.0</v>
       </c>
-      <c r="J21">
+      <c r="K21">
         <v>536680576000.0</v>
       </c>
-      <c r="K21">
+      <c r="L21">
         <v>386291825000.0</v>
       </c>
-      <c r="L21">
+      <c r="M21">
         <v>481422784000.0</v>
       </c>
-      <c r="M21">
+      <c r="N21">
         <v>243971395000.0</v>
       </c>
-      <c r="N21">
+      <c r="O21">
         <v>137990905000.0</v>
       </c>
-      <c r="O21">
+      <c r="P21">
         <v>79733191000.0</v>
       </c>
     </row>
-    <row r="22" spans="1:15">
+    <row r="22" spans="1:16">
       <c r="A22" t="s">
-        <v>135</v>
+        <v>136</v>
       </c>
       <c r="B22"/>
       <c r="C22"/>
       <c r="D22"/>
       <c r="E22"/>
       <c r="F22"/>
       <c r="G22"/>
       <c r="H22"/>
       <c r="I22"/>
       <c r="J22"/>
       <c r="K22"/>
       <c r="L22"/>
       <c r="M22"/>
       <c r="N22"/>
       <c r="O22"/>
-    </row>
-    <row r="23" spans="1:15">
+      <c r="P22"/>
+    </row>
+    <row r="23" spans="1:16">
       <c r="A23" t="s">
-        <v>136</v>
+        <v>137</v>
       </c>
       <c r="B23">
+        <v>483197202000.0</v>
+      </c>
+      <c r="C23">
         <v>627572661000.0</v>
       </c>
-      <c r="C23">
+      <c r="D23">
         <v>908405957000.0</v>
       </c>
-      <c r="D23">
+      <c r="E23">
         <v>1100583035000.0</v>
       </c>
-      <c r="E23">
+      <c r="F23">
         <v>1101397359000.0</v>
       </c>
-      <c r="F23">
+      <c r="G23">
         <v>1082451559000.0</v>
       </c>
-      <c r="G23">
+      <c r="H23">
         <v>1395725157000.0</v>
       </c>
-      <c r="H23">
+      <c r="I23">
         <v>1457973356000.0</v>
       </c>
-      <c r="I23">
+      <c r="J23">
         <v>1309053295000.0</v>
       </c>
-      <c r="J23">
+      <c r="K23">
         <v>1219933705000.0</v>
       </c>
-      <c r="K23">
+      <c r="L23">
         <v>978396963000.0</v>
       </c>
-      <c r="L23">
+      <c r="M23">
         <v>864395914000.0</v>
       </c>
-      <c r="M23">
+      <c r="N23">
         <v>591519065000.0</v>
       </c>
-      <c r="N23">
+      <c r="O23">
         <v>486924773000.0</v>
       </c>
-      <c r="O23"/>
-[...1 lines deleted...]
-    <row r="24" spans="1:15">
+      <c r="P23"/>
+    </row>
+    <row r="24" spans="1:16">
       <c r="A24" t="s">
-        <v>137</v>
+        <v>138</v>
       </c>
       <c r="B24"/>
       <c r="C24"/>
       <c r="D24"/>
       <c r="E24"/>
       <c r="F24"/>
       <c r="G24"/>
       <c r="H24"/>
       <c r="I24"/>
       <c r="J24"/>
       <c r="K24"/>
       <c r="L24"/>
       <c r="M24"/>
       <c r="N24"/>
       <c r="O24"/>
-    </row>
-    <row r="25" spans="1:15">
+      <c r="P24"/>
+    </row>
+    <row r="25" spans="1:16">
       <c r="A25" t="s">
-        <v>138</v>
+        <v>139</v>
       </c>
       <c r="B25">
+        <v>24452012000.0</v>
+      </c>
+      <c r="C25">
         <v>14252298000.0</v>
       </c>
-      <c r="C25">
+      <c r="D25">
         <v>26201567000.0</v>
       </c>
-      <c r="D25">
+      <c r="E25">
         <v>35018834000.0</v>
       </c>
-      <c r="E25">
+      <c r="F25">
         <v>38126235000.0</v>
       </c>
-      <c r="F25">
+      <c r="G25">
         <v>46588470000.0</v>
       </c>
-      <c r="G25">
+      <c r="H25">
         <v>24069223000.0</v>
       </c>
-      <c r="H25">
+      <c r="I25">
         <v>24144841000.0</v>
       </c>
-      <c r="I25">
+      <c r="J25">
         <v>23269471000.0</v>
       </c>
-      <c r="J25"/>
       <c r="K25"/>
       <c r="L25"/>
       <c r="M25"/>
       <c r="N25"/>
       <c r="O25"/>
-    </row>
-    <row r="26" spans="1:15">
+      <c r="P25"/>
+    </row>
+    <row r="26" spans="1:16">
       <c r="A26" t="s">
-        <v>139</v>
+        <v>140</v>
       </c>
       <c r="B26">
+        <v>10628567000.0</v>
+      </c>
+      <c r="C26">
         <v>10821572000.0</v>
       </c>
-      <c r="C26">
+      <c r="D26">
         <v>9189336000.0</v>
       </c>
-      <c r="D26">
+      <c r="E26">
         <v>8030437000.0</v>
       </c>
-      <c r="E26">
+      <c r="F26">
         <v>7550478000.0</v>
       </c>
-      <c r="F26">
+      <c r="G26">
         <v>6248853000.0</v>
       </c>
-      <c r="G26">
+      <c r="H26">
         <v>5924044000.0</v>
       </c>
-      <c r="H26">
+      <c r="I26">
         <v>7073996000.0</v>
       </c>
-      <c r="I26">
+      <c r="J26">
         <v>8943320000.0</v>
       </c>
-      <c r="J26">
+      <c r="K26">
         <v>8389499000.0</v>
       </c>
-      <c r="K26">
+      <c r="L26">
         <v>4290238000.0</v>
       </c>
-      <c r="L26">
+      <c r="M26">
         <v>3920791000.0</v>
       </c>
-      <c r="M26">
+      <c r="N26">
         <v>3821290000.0</v>
       </c>
-      <c r="N26"/>
       <c r="O26"/>
-    </row>
-    <row r="27" spans="1:15">
+      <c r="P26"/>
+    </row>
+    <row r="27" spans="1:16">
       <c r="A27" t="s">
-        <v>140</v>
-[...1 lines deleted...]
-      <c r="B27">
+        <v>141</v>
+      </c>
+      <c r="B27"/>
+      <c r="C27">
         <v>24583437000.0</v>
       </c>
-      <c r="C27">
+      <c r="D27">
         <v>40429937000.0</v>
       </c>
-      <c r="D27">
+      <c r="E27">
         <v>85853214000.0</v>
       </c>
-      <c r="E27">
+      <c r="F27">
         <v>58371153000.0</v>
       </c>
-      <c r="F27">
+      <c r="G27">
         <v>78011194000.0</v>
       </c>
-      <c r="G27">
+      <c r="H27">
         <v>98318290000.0</v>
       </c>
-      <c r="H27">
+      <c r="I27">
         <v>128549778000.0</v>
       </c>
-      <c r="I27">
+      <c r="J27">
         <v>75708430000.0</v>
       </c>
-      <c r="J27">
+      <c r="K27">
         <v>90922601000.0</v>
       </c>
-      <c r="K27">
+      <c r="L27">
         <v>64622533000.0</v>
       </c>
-      <c r="L27">
+      <c r="M27">
         <v>54199768000.0</v>
       </c>
-      <c r="M27">
+      <c r="N27">
         <v>34756757000.0</v>
       </c>
-      <c r="N27">
+      <c r="O27">
         <v>16726667000.0</v>
       </c>
-      <c r="O27"/>
-[...1 lines deleted...]
-    <row r="28" spans="1:15">
+      <c r="P27"/>
+    </row>
+    <row r="28" spans="1:16">
       <c r="A28" t="s">
-        <v>141</v>
+        <v>142</v>
       </c>
       <c r="B28">
+        <v>77019886000.0</v>
+      </c>
+      <c r="C28">
         <v>65725772000.0</v>
       </c>
-      <c r="C28">
+      <c r="D28">
         <v>86096314000.0</v>
       </c>
-      <c r="D28">
+      <c r="E28">
         <v>117124050000.0</v>
       </c>
-      <c r="E28">
+      <c r="F28">
         <v>178545192000.0</v>
       </c>
-      <c r="F28">
+      <c r="G28">
         <v>104582476000.0</v>
       </c>
-      <c r="G28">
+      <c r="H28">
         <v>156958862000.0</v>
       </c>
-      <c r="H28">
+      <c r="I28">
         <v>133738702000.0</v>
       </c>
-      <c r="I28">
+      <c r="J28">
         <v>196202384000.0</v>
       </c>
-      <c r="J28">
+      <c r="K28">
         <v>176232225000.0</v>
       </c>
-      <c r="K28">
+      <c r="L28">
         <v>141173423000.0</v>
       </c>
-      <c r="L28">
+      <c r="M28">
         <v>110687870000.0</v>
       </c>
-      <c r="M28">
+      <c r="N28">
         <v>70866881000.0</v>
       </c>
-      <c r="N28">
+      <c r="O28">
         <v>194417955000.0</v>
       </c>
-      <c r="O28"/>
-[...1 lines deleted...]
-    <row r="29" spans="1:15">
+      <c r="P28"/>
+    </row>
+    <row r="29" spans="1:16">
       <c r="A29" t="s">
-        <v>142</v>
+        <v>143</v>
       </c>
       <c r="B29">
+        <v>7366648000.0</v>
+      </c>
+      <c r="C29">
         <v>-7632238000.0</v>
       </c>
-      <c r="C29">
+      <c r="D29">
         <v>3042447000.0</v>
       </c>
-      <c r="D29">
+      <c r="E29">
         <v>22120944000.0</v>
       </c>
-      <c r="E29">
+      <c r="F29">
         <v>59578002000.0</v>
       </c>
-      <c r="F29">
+      <c r="G29">
         <v>28861603000.0</v>
       </c>
-      <c r="G29">
+      <c r="H29">
         <v>35810606000.0</v>
       </c>
-      <c r="H29">
+      <c r="I29">
         <v>26169651000.0</v>
       </c>
-      <c r="I29">
+      <c r="J29">
         <v>86709733000.0</v>
       </c>
-      <c r="J29">
+      <c r="K29">
         <v>127684874000.0</v>
       </c>
-      <c r="K29">
+      <c r="L29">
         <v>91515345000.0</v>
       </c>
-      <c r="L29"/>
       <c r="M29"/>
       <c r="N29"/>
       <c r="O29"/>
-    </row>
-    <row r="30" spans="1:15">
+      <c r="P29"/>
+    </row>
+    <row r="30" spans="1:16">
       <c r="A30" t="s">
-        <v>143</v>
+        <v>144</v>
       </c>
       <c r="B30">
+        <v>174376792000.0</v>
+      </c>
+      <c r="C30">
         <v>280485196000.0</v>
       </c>
-      <c r="C30">
+      <c r="D30">
         <v>370409175000.0</v>
       </c>
-      <c r="D30">
+      <c r="E30">
         <v>461391442000.0</v>
       </c>
-      <c r="E30">
+      <c r="F30">
         <v>444011917000.0</v>
       </c>
-      <c r="F30">
+      <c r="G30">
         <v>454458732000.0</v>
       </c>
-      <c r="G30">
+      <c r="H30">
         <v>589092353000.0</v>
       </c>
-      <c r="H30">
+      <c r="I30">
         <v>642276722000.0</v>
       </c>
-      <c r="I30">
+      <c r="J30">
         <v>617075071000.0</v>
       </c>
-      <c r="J30">
+      <c r="K30">
         <v>635913262000.0</v>
       </c>
-      <c r="K30">
+      <c r="L30">
         <v>458799408000.0</v>
       </c>
-      <c r="L30">
+      <c r="M30">
         <v>394136680000.0</v>
       </c>
-      <c r="M30">
+      <c r="N30">
         <v>288261276000.0</v>
       </c>
-      <c r="N30">
+      <c r="O30">
         <v>235929884000.0</v>
       </c>
-      <c r="O30"/>
-[...1 lines deleted...]
-    <row r="31" spans="1:15">
+      <c r="P30"/>
+    </row>
+    <row r="31" spans="1:16">
       <c r="A31" t="s">
-        <v>144</v>
+        <v>145</v>
       </c>
       <c r="B31">
+        <v>-162264648000.0</v>
+      </c>
+      <c r="C31">
         <v>-992174189000.0</v>
       </c>
-      <c r="C31">
+      <c r="D31">
         <v>-826607593000.0</v>
       </c>
-      <c r="D31">
+      <c r="E31">
         <v>-112207124000.0</v>
       </c>
-      <c r="E31">
+      <c r="F31">
         <v>-340906367000.0</v>
       </c>
-      <c r="F31">
+      <c r="G31">
         <v>-326127589000.0</v>
       </c>
-      <c r="G31">
+      <c r="H31">
         <v>-261204236000.0</v>
       </c>
-      <c r="H31">
+      <c r="I31">
         <v>-437040860000.0</v>
       </c>
-      <c r="I31">
+      <c r="J31">
         <v>-40366283000.0</v>
       </c>
-      <c r="J31">
+      <c r="K31">
         <v>240806728000.0</v>
       </c>
-      <c r="K31">
+      <c r="L31">
         <v>-33881639000.0</v>
       </c>
-      <c r="L31">
+      <c r="M31">
         <v>-6973249000.0</v>
       </c>
-      <c r="M31">
+      <c r="N31">
         <v>-57966065000.0</v>
       </c>
-      <c r="N31">
+      <c r="O31">
         <v>-17507104000.0</v>
       </c>
-      <c r="O31"/>
-[...1 lines deleted...]
-    <row r="32" spans="1:15">
+      <c r="P31"/>
+    </row>
+    <row r="32" spans="1:16">
       <c r="A32" t="s">
-        <v>145</v>
+        <v>146</v>
       </c>
       <c r="B32">
+        <v>605263232000.0</v>
+      </c>
+      <c r="C32">
         <v>669204802000.0</v>
       </c>
-      <c r="C32">
+      <c r="D32">
         <v>778049710000.0</v>
       </c>
-      <c r="D32">
+      <c r="E32">
         <v>1265960458000.0</v>
       </c>
-      <c r="E32">
+      <c r="F32">
         <v>1354248158000.0</v>
       </c>
-      <c r="F32">
+      <c r="G32">
         <v>1282045937000.0</v>
       </c>
-      <c r="G32">
+      <c r="H32">
         <v>1496914210000.0</v>
       </c>
-      <c r="H32">
+      <c r="I32">
         <v>1819777135000.0</v>
       </c>
-      <c r="I32">
+      <c r="J32">
         <v>1990144575000.0</v>
       </c>
-      <c r="J32">
+      <c r="K32">
         <v>1756614281000.0</v>
       </c>
-      <c r="K32">
+      <c r="L32">
         <v>1385956950000.0</v>
       </c>
-      <c r="L32">
+      <c r="M32">
         <v>1345818698000.0</v>
       </c>
-      <c r="M32">
+      <c r="N32">
         <v>835490460000.0</v>
       </c>
-      <c r="N32">
+      <c r="O32">
         <v>610802729000.0</v>
       </c>
-      <c r="O32">
+      <c r="P32">
         <v>486333568000.0</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet4.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:AZ32"/>
+  <dimension ref="A1:BA32"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="39.99" bestFit="true" customWidth="true" style="0"/>
+    <col min="2" max="2" width="15.282" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:52">
+    <row r="1" spans="1:53">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
-        <v>76</v>
+        <v>1</v>
       </c>
       <c r="C1" t="s">
         <v>77</v>
       </c>
       <c r="D1" t="s">
         <v>78</v>
       </c>
       <c r="E1" t="s">
-        <v>1</v>
+        <v>79</v>
       </c>
       <c r="F1" t="s">
-        <v>79</v>
+        <v>2</v>
       </c>
       <c r="G1" t="s">
         <v>80</v>
       </c>
       <c r="H1" t="s">
         <v>81</v>
       </c>
       <c r="I1" t="s">
-        <v>2</v>
+        <v>82</v>
       </c>
       <c r="J1" t="s">
-        <v>82</v>
+        <v>3</v>
       </c>
       <c r="K1" t="s">
         <v>83</v>
       </c>
       <c r="L1" t="s">
         <v>84</v>
       </c>
       <c r="M1" t="s">
-        <v>3</v>
+        <v>85</v>
       </c>
       <c r="N1" t="s">
-        <v>85</v>
+        <v>4</v>
       </c>
       <c r="O1" t="s">
         <v>86</v>
       </c>
       <c r="P1" t="s">
         <v>87</v>
       </c>
       <c r="Q1" t="s">
-        <v>4</v>
+        <v>88</v>
       </c>
       <c r="R1" t="s">
-        <v>88</v>
+        <v>5</v>
       </c>
       <c r="S1" t="s">
         <v>89</v>
       </c>
       <c r="T1" t="s">
         <v>90</v>
       </c>
       <c r="U1" t="s">
-        <v>5</v>
+        <v>91</v>
       </c>
       <c r="V1" t="s">
-        <v>91</v>
+        <v>6</v>
       </c>
       <c r="W1" t="s">
         <v>92</v>
       </c>
       <c r="X1" t="s">
         <v>93</v>
       </c>
       <c r="Y1" t="s">
-        <v>6</v>
+        <v>94</v>
       </c>
       <c r="Z1" t="s">
-        <v>94</v>
+        <v>7</v>
       </c>
       <c r="AA1" t="s">
         <v>95</v>
       </c>
       <c r="AB1" t="s">
         <v>96</v>
       </c>
       <c r="AC1" t="s">
-        <v>7</v>
+        <v>97</v>
       </c>
       <c r="AD1" t="s">
-        <v>97</v>
+        <v>8</v>
       </c>
       <c r="AE1" t="s">
         <v>98</v>
       </c>
       <c r="AF1" t="s">
         <v>99</v>
       </c>
       <c r="AG1" t="s">
-        <v>8</v>
+        <v>100</v>
       </c>
       <c r="AH1" t="s">
-        <v>100</v>
+        <v>9</v>
       </c>
       <c r="AI1" t="s">
         <v>101</v>
       </c>
       <c r="AJ1" t="s">
         <v>102</v>
       </c>
       <c r="AK1" t="s">
-        <v>9</v>
+        <v>103</v>
       </c>
       <c r="AL1" t="s">
-        <v>103</v>
+        <v>10</v>
       </c>
       <c r="AM1" t="s">
         <v>104</v>
       </c>
       <c r="AN1" t="s">
         <v>105</v>
       </c>
       <c r="AO1" t="s">
-        <v>10</v>
+        <v>106</v>
       </c>
       <c r="AP1" t="s">
-        <v>106</v>
+        <v>11</v>
       </c>
       <c r="AQ1" t="s">
         <v>107</v>
       </c>
       <c r="AR1" t="s">
         <v>108</v>
       </c>
       <c r="AS1" t="s">
-        <v>11</v>
+        <v>109</v>
       </c>
       <c r="AT1" t="s">
-        <v>109</v>
+        <v>12</v>
       </c>
       <c r="AU1" t="s">
         <v>110</v>
       </c>
       <c r="AV1" t="s">
         <v>111</v>
       </c>
       <c r="AW1" t="s">
-        <v>12</v>
+        <v>112</v>
       </c>
       <c r="AX1" t="s">
-        <v>112</v>
+        <v>13</v>
       </c>
       <c r="AY1" t="s">
         <v>113</v>
       </c>
       <c r="AZ1" t="s">
         <v>114</v>
       </c>
-    </row>
-    <row r="2" spans="1:52">
+      <c r="BA1" t="s">
+        <v>115</v>
+      </c>
+    </row>
+    <row r="2" spans="1:53">
       <c r="A2" t="s">
-        <v>115</v>
+        <v>116</v>
       </c>
       <c r="B2">
+        <v>89512801000.0</v>
+      </c>
+      <c r="C2">
         <v>68013321000.0</v>
       </c>
-      <c r="C2">
+      <c r="D2">
         <v>61050428000.0</v>
       </c>
-      <c r="D2">
+      <c r="E2">
         <v>74951372000.0</v>
       </c>
-      <c r="E2">
+      <c r="F2">
         <v>101783185000.0</v>
       </c>
-      <c r="F2">
+      <c r="G2">
         <v>98577118000.0</v>
       </c>
-      <c r="G2">
+      <c r="H2">
         <v>71452347000.0</v>
       </c>
-      <c r="H2">
+      <c r="I2">
         <v>75274815000.0</v>
       </c>
-      <c r="I2">
+      <c r="J2">
         <v>99440680000.0</v>
       </c>
-      <c r="J2">
+      <c r="K2">
         <v>197547606000.0</v>
       </c>
-      <c r="K2">
+      <c r="L2">
         <v>115990816000.0</v>
       </c>
-      <c r="L2">
+      <c r="M2">
         <v>126831686000.0</v>
       </c>
-      <c r="M2">
+      <c r="N2">
         <v>179187281000.0</v>
       </c>
-      <c r="N2">
+      <c r="O2">
         <v>129163230000.0</v>
       </c>
-      <c r="O2">
+      <c r="P2">
         <v>155853581000.0</v>
       </c>
-      <c r="P2">
+      <c r="Q2">
         <v>174987501000.0</v>
       </c>
-      <c r="Q2">
+      <c r="R2">
         <v>172966062000.0</v>
       </c>
-      <c r="R2">
+      <c r="S2">
         <v>161067731000.0</v>
       </c>
-      <c r="S2">
+      <c r="T2">
         <v>169168055000.0</v>
       </c>
-      <c r="T2">
+      <c r="U2">
         <v>154183594000.0</v>
       </c>
-      <c r="U2">
+      <c r="V2">
         <v>154098764000.0</v>
       </c>
-      <c r="V2">
+      <c r="W2">
         <v>145728443000.0</v>
       </c>
-      <c r="W2">
+      <c r="X2">
         <v>147002489000.0</v>
       </c>
-      <c r="X2">
+      <c r="Y2">
         <v>181163131000.0</v>
       </c>
-      <c r="Y2">
+      <c r="Z2">
         <v>191783037000.0</v>
       </c>
-      <c r="Z2">
+      <c r="AA2">
         <v>203717214000.0</v>
       </c>
-      <c r="AA2">
+      <c r="AB2">
         <v>219956522000.0</v>
       </c>
-      <c r="AB2">
+      <c r="AC2">
         <v>191176031000.0</v>
       </c>
-      <c r="AC2">
+      <c r="AD2">
         <v>149600319000.0</v>
       </c>
-      <c r="AD2">
+      <c r="AE2">
         <v>272900718000.0</v>
       </c>
-      <c r="AE2">
+      <c r="AF2">
         <v>205517047000.0</v>
       </c>
-      <c r="AF2">
+      <c r="AG2">
         <v>187678550000.0</v>
       </c>
-      <c r="AG2">
+      <c r="AH2">
         <v>177026234000.0</v>
       </c>
-      <c r="AH2">
+      <c r="AI2">
         <v>159044836000.0</v>
       </c>
-      <c r="AI2">
+      <c r="AJ2">
         <v>173398125000.0</v>
       </c>
-      <c r="AJ2">
+      <c r="AK2">
         <v>182509029000.0</v>
       </c>
-      <c r="AK2">
+      <c r="AL2">
         <v>116106735000.0</v>
       </c>
-      <c r="AL2">
+      <c r="AM2">
         <v>173540476000.0</v>
       </c>
-      <c r="AM2">
+      <c r="AN2">
         <v>168788482000.0</v>
       </c>
-      <c r="AN2">
+      <c r="AO2">
         <v>125584750000.0</v>
       </c>
-      <c r="AO2">
+      <c r="AP2">
         <v>119882440000.0</v>
       </c>
-      <c r="AP2">
+      <c r="AQ2">
         <v>120557813000.0</v>
       </c>
-      <c r="AQ2">
+      <c r="AR2">
         <v>155654792000.0</v>
       </c>
-      <c r="AR2">
+      <c r="AS2">
         <v>123502510000.0</v>
       </c>
-      <c r="AS2">
+      <c r="AT2">
         <v>81709440000.0</v>
       </c>
-      <c r="AT2">
+      <c r="AU2">
         <v>163521956000.0</v>
       </c>
-      <c r="AU2">
+      <c r="AV2">
         <v>153153533000.0</v>
       </c>
-      <c r="AV2">
+      <c r="AW2">
         <v>71874305000.0</v>
       </c>
-      <c r="AW2">
+      <c r="AX2">
         <v>53355731000.0</v>
       </c>
-      <c r="AX2">
+      <c r="AY2">
         <v>129097959000.0</v>
       </c>
-      <c r="AY2">
+      <c r="AZ2">
         <v>70424472000.0</v>
       </c>
-      <c r="AZ2">
+      <c r="BA2">
         <v>50568181000.0</v>
       </c>
     </row>
-    <row r="3" spans="1:52">
+    <row r="3" spans="1:53">
       <c r="A3" t="s">
-        <v>116</v>
+        <v>117</v>
       </c>
       <c r="B3">
+        <v>17446819000.0</v>
+      </c>
+      <c r="C3">
         <v>6329048000.0</v>
       </c>
-      <c r="C3">
+      <c r="D3">
         <v>5456329000.0</v>
       </c>
-      <c r="D3">
+      <c r="E3">
         <v>3507111000.0</v>
       </c>
-      <c r="E3">
+      <c r="F3">
         <v>3572577000.0</v>
       </c>
-      <c r="F3">
+      <c r="G3">
         <v>11126792000.0</v>
       </c>
-      <c r="G3">
+      <c r="H3">
         <v>3158668000.0</v>
       </c>
-      <c r="H3">
+      <c r="I3">
         <v>4226951000.0</v>
       </c>
-      <c r="I3">
+      <c r="J3">
         <v>3005299000.0</v>
       </c>
-      <c r="J3">
+      <c r="K3">
         <v>7629928000.0</v>
       </c>
-      <c r="K3">
+      <c r="L3">
         <v>17234672000.0</v>
       </c>
-      <c r="L3">
+      <c r="M3">
         <v>17363067000.0</v>
       </c>
-      <c r="M3">
+      <c r="N3">
         <v>22451187000.0</v>
       </c>
-      <c r="N3">
+      <c r="O3">
         <v>13040917000.0</v>
       </c>
-      <c r="O3">
+      <c r="P3">
         <v>13575850000.0</v>
       </c>
-      <c r="P3">
+      <c r="Q3">
         <v>13659078000.0</v>
       </c>
-      <c r="Q3">
+      <c r="R3">
         <v>14061871000.0</v>
       </c>
-      <c r="R3">
+      <c r="S3">
         <v>15001435000.0</v>
       </c>
-      <c r="S3">
+      <c r="T3">
         <v>12848856000.0</v>
       </c>
-      <c r="T3">
+      <c r="U3">
         <v>15593341000.0</v>
       </c>
-      <c r="U3">
+      <c r="V3">
         <v>9916237000.0</v>
       </c>
-      <c r="V3">
+      <c r="W3">
         <v>12134834000.0</v>
       </c>
-      <c r="W3">
+      <c r="X3">
         <v>12294025000.0</v>
       </c>
-      <c r="X3">
+      <c r="Y3">
         <v>12243374000.0</v>
       </c>
-      <c r="Y3">
+      <c r="Z3">
         <v>5969477000.0</v>
       </c>
-      <c r="Z3">
+      <c r="AA3">
         <v>5951589000.0</v>
       </c>
-      <c r="AA3">
+      <c r="AB3">
         <v>6027407000.0</v>
       </c>
-      <c r="AB3">
+      <c r="AC3">
         <v>6120750000.0</v>
       </c>
-      <c r="AC3">
+      <c r="AD3">
         <v>6311486000.0</v>
       </c>
-      <c r="AD3">
+      <c r="AE3">
         <v>5877370000.0</v>
       </c>
-      <c r="AE3">
+      <c r="AF3">
         <v>5709999000.0</v>
       </c>
-      <c r="AF3">
+      <c r="AG3">
         <v>6245986000.0</v>
       </c>
-      <c r="AG3">
+      <c r="AH3">
         <v>6100306000.0</v>
       </c>
-      <c r="AH3">
+      <c r="AI3">
         <v>-1726763000.0</v>
       </c>
-      <c r="AI3">
+      <c r="AJ3">
         <v>-1340716000.0</v>
       </c>
-      <c r="AJ3">
+      <c r="AK3">
         <v>-1840268000.0</v>
       </c>
-      <c r="AK3">
+      <c r="AL3">
         <v>5860619000.0</v>
       </c>
-      <c r="AL3">
+      <c r="AM3">
         <v>5702496000.0</v>
       </c>
-      <c r="AM3">
+      <c r="AN3">
         <v>5507117000.0</v>
       </c>
-      <c r="AN3">
+      <c r="AO3">
         <v>5374491000.0</v>
       </c>
-      <c r="AO3">
+      <c r="AP3">
         <v>5542666000.0</v>
       </c>
-      <c r="AP3">
+      <c r="AQ3">
         <v>5527632000.0</v>
       </c>
-      <c r="AQ3">
+      <c r="AR3">
         <v>5698728000.0</v>
       </c>
-      <c r="AR3">
+      <c r="AS3">
         <v>5585761000.0</v>
       </c>
-      <c r="AS3">
+      <c r="AT3">
         <v>5444308000.0</v>
       </c>
-      <c r="AT3">
+      <c r="AU3">
         <v>5402779000.0</v>
       </c>
-      <c r="AU3">
+      <c r="AV3">
         <v>5329962000.0</v>
       </c>
-      <c r="AV3">
+      <c r="AW3">
         <v>5072070000.0</v>
       </c>
-      <c r="AW3">
+      <c r="AX3">
         <v>2842519000.0</v>
       </c>
-      <c r="AX3">
+      <c r="AY3">
         <v>2530584000.0</v>
       </c>
-      <c r="AY3">
+      <c r="AZ3">
         <v>9381720000.0</v>
       </c>
-      <c r="AZ3">
+      <c r="BA3">
         <v>7712709000.0</v>
       </c>
     </row>
-    <row r="4" spans="1:52">
+    <row r="4" spans="1:53">
       <c r="A4" t="s">
-        <v>117</v>
+        <v>118</v>
       </c>
       <c r="B4"/>
       <c r="C4"/>
       <c r="D4"/>
       <c r="E4"/>
       <c r="F4"/>
       <c r="G4"/>
       <c r="H4"/>
       <c r="I4"/>
       <c r="J4"/>
       <c r="K4"/>
       <c r="L4"/>
       <c r="M4"/>
       <c r="N4"/>
       <c r="O4"/>
       <c r="P4"/>
       <c r="Q4"/>
       <c r="R4"/>
       <c r="S4"/>
       <c r="T4"/>
       <c r="U4"/>
       <c r="V4"/>
       <c r="W4"/>
       <c r="X4"/>
       <c r="Y4"/>
@@ -12256,370 +12617,377 @@
       <c r="AB4"/>
       <c r="AC4"/>
       <c r="AD4"/>
       <c r="AE4"/>
       <c r="AF4"/>
       <c r="AG4"/>
       <c r="AH4"/>
       <c r="AI4"/>
       <c r="AJ4"/>
       <c r="AK4"/>
       <c r="AL4"/>
       <c r="AM4"/>
       <c r="AN4"/>
       <c r="AO4"/>
       <c r="AP4"/>
       <c r="AQ4"/>
       <c r="AR4"/>
       <c r="AS4"/>
       <c r="AT4"/>
       <c r="AU4"/>
       <c r="AV4"/>
       <c r="AW4"/>
       <c r="AX4"/>
       <c r="AY4"/>
       <c r="AZ4"/>
-    </row>
-    <row r="5" spans="1:52">
+      <c r="BA4"/>
+    </row>
+    <row r="5" spans="1:53">
       <c r="A5" t="s">
-        <v>118</v>
+        <v>119</v>
       </c>
       <c r="B5">
+        <v>23762586000.0</v>
+      </c>
+      <c r="C5">
         <v>5696358000.0</v>
       </c>
-      <c r="C5">
+      <c r="D5">
         <v>52548942000.0</v>
       </c>
-      <c r="D5">
+      <c r="E5">
         <v>-52718985000.0</v>
       </c>
-      <c r="E5">
+      <c r="F5">
         <v>-1151488752000.0</v>
       </c>
-      <c r="F5">
+      <c r="G5">
         <v>338001929000.0</v>
       </c>
-      <c r="G5">
+      <c r="H5">
         <v>-160342365000.0</v>
       </c>
-      <c r="H5">
+      <c r="I5">
         <v>26560905000.0</v>
       </c>
-      <c r="I5">
+      <c r="J5">
         <v>-545428878000.0</v>
       </c>
-      <c r="J5">
+      <c r="K5">
         <v>-99466397000.0</v>
       </c>
-      <c r="K5">
+      <c r="L5">
         <v>107935670000.0</v>
       </c>
-      <c r="L5">
+      <c r="M5">
         <v>258388316000.0</v>
       </c>
-      <c r="M5">
+      <c r="N5">
         <v>293682355000.0</v>
       </c>
-      <c r="N5">
+      <c r="O5">
         <v>48568069000.0</v>
       </c>
-      <c r="O5">
+      <c r="P5">
         <v>65949294000.0</v>
       </c>
-      <c r="P5">
+      <c r="Q5">
         <v>97152848000.0</v>
       </c>
-      <c r="Q5">
+      <c r="R5">
         <v>413841136000.0</v>
       </c>
-      <c r="R5">
+      <c r="S5">
         <v>49563942000.0</v>
       </c>
-      <c r="S5">
+      <c r="T5">
         <v>70610341000.0</v>
       </c>
-      <c r="T5">
+      <c r="U5">
         <v>-46701186000.0</v>
       </c>
-      <c r="U5">
+      <c r="V5">
         <v>359767480000.0</v>
       </c>
-      <c r="V5">
+      <c r="W5">
         <v>-41845914000.0</v>
       </c>
-      <c r="W5">
+      <c r="X5">
         <v>358514461000.0</v>
       </c>
-      <c r="X5">
+      <c r="Y5">
         <v>-235077801000.0</v>
       </c>
-      <c r="Y5">
+      <c r="Z5">
         <v>103385962000.0</v>
       </c>
-      <c r="Z5">
+      <c r="AA5">
         <v>109074075000.0</v>
       </c>
-      <c r="AA5">
+      <c r="AB5">
         <v>74008883000.0</v>
       </c>
-      <c r="AB5">
+      <c r="AC5">
         <v>77968653000.0</v>
       </c>
-      <c r="AC5">
+      <c r="AD5">
         <v>-248463001000.0</v>
       </c>
-      <c r="AD5">
+      <c r="AE5">
         <v>23401433000.0</v>
       </c>
-      <c r="AE5">
+      <c r="AF5">
         <v>164675298000.0</v>
       </c>
-      <c r="AF5">
+      <c r="AG5">
         <v>188666884000.0</v>
       </c>
-      <c r="AG5">
+      <c r="AH5">
         <v>144120837000.0</v>
       </c>
-      <c r="AH5">
+      <c r="AI5">
         <v>162821591000.0</v>
       </c>
-      <c r="AI5">
+      <c r="AJ5">
         <v>180386915000.0</v>
       </c>
-      <c r="AJ5">
+      <c r="AK5">
         <v>198356285000.0</v>
       </c>
-      <c r="AK5">
+      <c r="AL5">
         <v>366162240000.0</v>
       </c>
-      <c r="AL5">
+      <c r="AM5">
         <v>98635289000.0</v>
       </c>
-      <c r="AM5">
+      <c r="AN5">
         <v>197443307000.0</v>
       </c>
-      <c r="AN5">
+      <c r="AO5">
         <v>126392600000.0</v>
       </c>
-      <c r="AO5">
+      <c r="AP5">
         <v>91103860000.0</v>
       </c>
-      <c r="AP5">
+      <c r="AQ5">
         <v>54790815000.0</v>
       </c>
-      <c r="AQ5">
+      <c r="AR5">
         <v>78041472000.0</v>
       </c>
-      <c r="AR5">
+      <c r="AS5">
         <v>129240592000.0</v>
       </c>
-      <c r="AS5">
+      <c r="AT5">
         <v>134933911000.0</v>
       </c>
-      <c r="AT5">
+      <c r="AU5">
         <v>147231926000.0</v>
       </c>
-      <c r="AU5">
+      <c r="AV5">
         <v>130218536000.0</v>
       </c>
-      <c r="AV5">
+      <c r="AW5">
         <v>77214594000.0</v>
       </c>
-      <c r="AW5">
+      <c r="AX5">
         <v>83811094000.0</v>
       </c>
-      <c r="AX5">
+      <c r="AY5">
         <v>12369314000.0</v>
       </c>
-      <c r="AY5">
+      <c r="AZ5">
         <v>71692964000.0</v>
       </c>
-      <c r="AZ5">
+      <c r="BA5">
         <v>55727048000.0</v>
       </c>
     </row>
-    <row r="6" spans="1:52">
+    <row r="6" spans="1:53">
       <c r="A6" t="s">
-        <v>119</v>
+        <v>120</v>
       </c>
       <c r="B6">
+        <v>41209405000.0</v>
+      </c>
+      <c r="C6">
         <v>12025406000.0</v>
       </c>
-      <c r="C6">
+      <c r="D6">
         <v>58005271000.0</v>
       </c>
-      <c r="D6">
+      <c r="E6">
         <v>-49211874000.0</v>
       </c>
-      <c r="E6">
+      <c r="F6">
         <v>-1147916175000.0</v>
       </c>
-      <c r="F6">
+      <c r="G6">
         <v>349128721000.0</v>
       </c>
-      <c r="G6">
+      <c r="H6">
         <v>-157183697000.0</v>
       </c>
-      <c r="H6">
+      <c r="I6">
         <v>30787856000.0</v>
       </c>
-      <c r="I6">
+      <c r="J6">
         <v>-542423579000.0</v>
       </c>
-      <c r="J6">
+      <c r="K6">
         <v>-91836469000.0</v>
       </c>
-      <c r="K6">
+      <c r="L6">
         <v>125170342000.0</v>
       </c>
-      <c r="L6">
+      <c r="M6">
         <v>275751383000.0</v>
       </c>
-      <c r="M6">
+      <c r="N6">
         <v>316133542000.0</v>
       </c>
-      <c r="N6">
+      <c r="O6">
         <v>61608986000.0</v>
       </c>
-      <c r="O6">
+      <c r="P6">
         <v>79525144000.0</v>
       </c>
-      <c r="P6">
+      <c r="Q6">
         <v>110811926000.0</v>
       </c>
-      <c r="Q6">
+      <c r="R6">
         <v>427903007000.0</v>
       </c>
-      <c r="R6">
+      <c r="S6">
         <v>64565377000.0</v>
       </c>
-      <c r="S6">
+      <c r="T6">
         <v>83459197000.0</v>
       </c>
-      <c r="T6">
+      <c r="U6">
         <v>-31107845000.0</v>
       </c>
-      <c r="U6">
+      <c r="V6">
         <v>369683717000.0</v>
       </c>
-      <c r="V6">
+      <c r="W6">
         <v>-29711080000.0</v>
       </c>
-      <c r="W6">
+      <c r="X6">
         <v>370808486000.0</v>
       </c>
-      <c r="X6">
+      <c r="Y6">
         <v>-222834427000.0</v>
       </c>
-      <c r="Y6">
+      <c r="Z6">
         <v>109355439000.0</v>
       </c>
-      <c r="Z6">
+      <c r="AA6">
         <v>115025664000.0</v>
       </c>
-      <c r="AA6">
+      <c r="AB6">
         <v>80036290000.0</v>
       </c>
-      <c r="AB6">
+      <c r="AC6">
         <v>84089403000.0</v>
       </c>
-      <c r="AC6">
+      <c r="AD6">
         <v>-242151515000.0</v>
       </c>
-      <c r="AD6">
+      <c r="AE6">
         <v>29278803000.0</v>
       </c>
-      <c r="AE6">
+      <c r="AF6">
         <v>170385297000.0</v>
       </c>
-      <c r="AF6">
+      <c r="AG6">
         <v>194912870000.0</v>
       </c>
-      <c r="AG6">
+      <c r="AH6">
         <v>150221143000.0</v>
       </c>
-      <c r="AH6">
+      <c r="AI6">
         <v>161094828000.0</v>
       </c>
-      <c r="AI6">
+      <c r="AJ6">
         <v>179046199000.0</v>
       </c>
-      <c r="AJ6">
+      <c r="AK6">
         <v>196516017000.0</v>
       </c>
-      <c r="AK6">
+      <c r="AL6">
         <v>372022859000.0</v>
       </c>
-      <c r="AL6">
+      <c r="AM6">
         <v>104337785000.0</v>
       </c>
-      <c r="AM6">
+      <c r="AN6">
         <v>202950424000.0</v>
       </c>
-      <c r="AN6">
+      <c r="AO6">
         <v>131767091000.0</v>
       </c>
-      <c r="AO6">
+      <c r="AP6">
         <v>96646526000.0</v>
       </c>
-      <c r="AP6">
+      <c r="AQ6">
         <v>60318447000.0</v>
       </c>
-      <c r="AQ6">
+      <c r="AR6">
         <v>83740200000.0</v>
       </c>
-      <c r="AR6">
+      <c r="AS6">
         <v>134826353000.0</v>
       </c>
-      <c r="AS6">
+      <c r="AT6">
         <v>140378219000.0</v>
       </c>
-      <c r="AT6">
+      <c r="AU6">
         <v>152634705000.0</v>
       </c>
-      <c r="AU6">
+      <c r="AV6">
         <v>135548498000.0</v>
       </c>
-      <c r="AV6">
+      <c r="AW6">
         <v>82286664000.0</v>
       </c>
-      <c r="AW6">
+      <c r="AX6">
         <v>86653613000.0</v>
       </c>
-      <c r="AX6">
+      <c r="AY6">
         <v>14899898000.0</v>
       </c>
-      <c r="AY6">
+      <c r="AZ6">
         <v>81074684000.0</v>
       </c>
-      <c r="AZ6">
+      <c r="BA6">
         <v>63439757000.0</v>
       </c>
     </row>
-    <row r="7" spans="1:52">
+    <row r="7" spans="1:53">
       <c r="A7" t="s">
-        <v>120</v>
+        <v>121</v>
       </c>
       <c r="B7"/>
       <c r="C7"/>
       <c r="D7"/>
       <c r="E7"/>
       <c r="F7"/>
       <c r="G7"/>
       <c r="H7"/>
       <c r="I7"/>
       <c r="J7"/>
       <c r="K7"/>
       <c r="L7"/>
       <c r="M7"/>
       <c r="N7"/>
       <c r="O7"/>
       <c r="P7"/>
       <c r="Q7"/>
       <c r="R7"/>
       <c r="S7"/>
       <c r="T7"/>
       <c r="U7"/>
       <c r="V7"/>
       <c r="W7"/>
       <c r="X7"/>
       <c r="Y7"/>
@@ -12628,54 +12996,55 @@
       <c r="AB7"/>
       <c r="AC7"/>
       <c r="AD7"/>
       <c r="AE7"/>
       <c r="AF7"/>
       <c r="AG7"/>
       <c r="AH7"/>
       <c r="AI7"/>
       <c r="AJ7"/>
       <c r="AK7"/>
       <c r="AL7"/>
       <c r="AM7"/>
       <c r="AN7"/>
       <c r="AO7"/>
       <c r="AP7"/>
       <c r="AQ7"/>
       <c r="AR7"/>
       <c r="AS7"/>
       <c r="AT7"/>
       <c r="AU7"/>
       <c r="AV7"/>
       <c r="AW7"/>
       <c r="AX7"/>
       <c r="AY7"/>
       <c r="AZ7"/>
-    </row>
-    <row r="8" spans="1:52">
+      <c r="BA7"/>
+    </row>
+    <row r="8" spans="1:53">
       <c r="A8" t="s">
-        <v>121</v>
+        <v>122</v>
       </c>
       <c r="B8"/>
       <c r="C8"/>
       <c r="D8"/>
       <c r="E8"/>
       <c r="F8"/>
       <c r="G8"/>
       <c r="H8"/>
       <c r="I8"/>
       <c r="J8"/>
       <c r="K8"/>
       <c r="L8"/>
       <c r="M8"/>
       <c r="N8"/>
       <c r="O8"/>
       <c r="P8"/>
       <c r="Q8"/>
       <c r="R8"/>
       <c r="S8"/>
       <c r="T8"/>
       <c r="U8"/>
       <c r="V8"/>
       <c r="W8"/>
       <c r="X8"/>
       <c r="Y8"/>
@@ -12684,1404 +13053,1433 @@
       <c r="AB8"/>
       <c r="AC8"/>
       <c r="AD8"/>
       <c r="AE8"/>
       <c r="AF8"/>
       <c r="AG8"/>
       <c r="AH8"/>
       <c r="AI8"/>
       <c r="AJ8"/>
       <c r="AK8"/>
       <c r="AL8"/>
       <c r="AM8"/>
       <c r="AN8"/>
       <c r="AO8"/>
       <c r="AP8"/>
       <c r="AQ8"/>
       <c r="AR8"/>
       <c r="AS8"/>
       <c r="AT8"/>
       <c r="AU8"/>
       <c r="AV8"/>
       <c r="AW8"/>
       <c r="AX8"/>
       <c r="AY8"/>
       <c r="AZ8"/>
-    </row>
-    <row r="9" spans="1:52">
+      <c r="BA8"/>
+    </row>
+    <row r="9" spans="1:53">
       <c r="A9" t="s">
-        <v>122</v>
+        <v>123</v>
       </c>
       <c r="B9">
+        <v>50450161000.0</v>
+      </c>
+      <c r="C9">
         <v>89113175000.0</v>
       </c>
-      <c r="C9">
+      <c r="D9">
         <v>80098428000.0</v>
       </c>
-      <c r="D9">
+      <c r="E9">
         <v>92073546000.0</v>
       </c>
-      <c r="E9">
+      <c r="F9">
         <v>83952574000.0</v>
       </c>
-      <c r="F9">
+      <c r="G9">
         <v>77385346000.0</v>
       </c>
-      <c r="G9">
+      <c r="H9">
         <v>62854804000.0</v>
       </c>
-      <c r="H9">
+      <c r="I9">
         <v>97924613000.0</v>
       </c>
-      <c r="I9">
+      <c r="J9">
         <v>63256871000.0</v>
       </c>
-      <c r="J9">
+      <c r="K9">
         <v>-6259901000.0</v>
       </c>
-      <c r="K9">
+      <c r="L9">
         <v>79705130000.0</v>
       </c>
-      <c r="L9">
+      <c r="M9">
         <v>101536822000.0</v>
       </c>
-      <c r="M9">
+      <c r="N9">
         <v>94260428000.0</v>
       </c>
-      <c r="N9">
+      <c r="O9">
         <v>169760652000.0</v>
       </c>
-      <c r="O9">
+      <c r="P9">
         <v>175031064000.0</v>
       </c>
-      <c r="P9">
+      <c r="Q9">
         <v>187716721000.0</v>
       </c>
-      <c r="Q9">
+      <c r="R9">
         <v>194863066000.0</v>
       </c>
-      <c r="R9">
+      <c r="S9">
         <v>135035210000.0</v>
       </c>
-      <c r="S9">
+      <c r="T9">
         <v>191029151000.0</v>
       </c>
-      <c r="T9">
+      <c r="U9">
         <v>175935289000.0</v>
       </c>
-      <c r="U9">
+      <c r="V9">
         <v>219513509000.0</v>
       </c>
-      <c r="V9">
+      <c r="W9">
         <v>145943326000.0</v>
       </c>
-      <c r="W9">
+      <c r="X9">
         <v>131927648000.0</v>
       </c>
-      <c r="X9">
+      <c r="Y9">
         <v>156668627000.0</v>
       </c>
-      <c r="Y9">
+      <c r="Z9">
         <v>151317808000.0</v>
       </c>
-      <c r="Z9">
+      <c r="AA9">
         <v>193702450000.0</v>
       </c>
-      <c r="AA9">
+      <c r="AB9">
         <v>189875419000.0</v>
       </c>
-      <c r="AB9">
+      <c r="AC9">
         <v>155385729000.0</v>
       </c>
-      <c r="AC9">
+      <c r="AD9">
         <v>154241062000.0</v>
       </c>
-      <c r="AD9">
+      <c r="AE9">
         <v>179145747000.0</v>
       </c>
-      <c r="AE9">
+      <c r="AF9">
         <v>360258738000.0</v>
       </c>
-      <c r="AF9">
+      <c r="AG9">
         <v>310434954000.0</v>
       </c>
-      <c r="AG9">
+      <c r="AH9">
         <v>319641283000.0</v>
       </c>
-      <c r="AH9">
+      <c r="AI9">
         <v>303375259000.0</v>
       </c>
-      <c r="AI9">
+      <c r="AJ9">
         <v>337381908000.0</v>
       </c>
-      <c r="AJ9">
+      <c r="AK9">
         <v>337767901000.0</v>
       </c>
-      <c r="AK9">
+      <c r="AL9">
         <v>352645898000.0</v>
       </c>
-      <c r="AL9">
+      <c r="AM9">
         <v>256028206000.0</v>
       </c>
-      <c r="AM9">
+      <c r="AN9">
         <v>333777132000.0</v>
       </c>
-      <c r="AN9">
+      <c r="AO9">
         <v>230142602000.0</v>
       </c>
-      <c r="AO9">
+      <c r="AP9">
         <v>253922734000.0</v>
       </c>
-      <c r="AP9">
+      <c r="AQ9">
         <v>158952504000.0</v>
       </c>
-      <c r="AQ9">
+      <c r="AR9">
         <v>238390614000.0</v>
       </c>
-      <c r="AR9">
+      <c r="AS9">
         <v>215093543000.0</v>
       </c>
-      <c r="AS9">
+      <c r="AT9">
         <v>287562184000.0</v>
       </c>
-      <c r="AT9">
+      <c r="AU9">
         <v>236754568000.0</v>
       </c>
-      <c r="AU9">
+      <c r="AV9">
         <v>205516388000.0</v>
       </c>
-      <c r="AV9">
+      <c r="AW9">
         <v>145726324000.0</v>
       </c>
-      <c r="AW9">
+      <c r="AX9">
         <v>148915432000.0</v>
       </c>
-      <c r="AX9">
+      <c r="AY9">
         <v>126232681000.0</v>
       </c>
-      <c r="AY9">
+      <c r="AZ9">
         <v>137565631000.0</v>
       </c>
-      <c r="AZ9">
+      <c r="BA9">
         <v>119330373000.0</v>
       </c>
     </row>
-    <row r="10" spans="1:52">
+    <row r="10" spans="1:53">
       <c r="A10" t="s">
-        <v>123</v>
+        <v>124</v>
       </c>
       <c r="B10">
+        <v>-29254353000.0</v>
+      </c>
+      <c r="C10">
         <v>498613000.0</v>
       </c>
-      <c r="C10">
+      <c r="D10">
         <v>46869764000.0</v>
       </c>
-      <c r="D10">
+      <c r="E10">
         <v>-58312642000.0</v>
       </c>
-      <c r="E10">
+      <c r="F10">
         <v>-1060479801000.0</v>
       </c>
-      <c r="F10">
+      <c r="G10">
         <v>337848104000.0</v>
       </c>
-      <c r="G10">
+      <c r="H10">
         <v>-160518284000.0</v>
       </c>
-      <c r="H10">
+      <c r="I10">
         <v>-67392067000.0</v>
       </c>
-      <c r="I10">
+      <c r="J10">
         <v>-910016904000.0</v>
       </c>
-      <c r="J10">
+      <c r="K10">
         <v>-99831948000.0</v>
       </c>
-      <c r="K10">
+      <c r="L10">
         <v>-54284530000.0</v>
       </c>
-      <c r="L10">
+      <c r="M10">
         <v>107169542000.0</v>
       </c>
-      <c r="M10">
+      <c r="N10">
         <v>-39782059000.0</v>
       </c>
-      <c r="N10">
+      <c r="O10">
         <v>5253022000.0</v>
       </c>
-      <c r="O10">
+      <c r="P10">
         <v>25319708000.0</v>
       </c>
-      <c r="P10">
+      <c r="Q10">
         <v>62379628000.0</v>
       </c>
-      <c r="Q10">
+      <c r="R10">
         <v>67884637000.0</v>
       </c>
-      <c r="R10">
+      <c r="S10">
         <v>49447095000.0</v>
       </c>
-      <c r="S10">
+      <c r="T10">
         <v>70610341000.0</v>
       </c>
-      <c r="T10">
+      <c r="U10">
         <v>-47701560000.0</v>
       </c>
-      <c r="U10">
+      <c r="V10">
         <v>279952570000.0</v>
       </c>
-      <c r="V10">
+      <c r="W10">
         <v>-122092977000.0</v>
       </c>
-      <c r="W10">
+      <c r="X10">
         <v>290360667000.0</v>
       </c>
-      <c r="X10">
+      <c r="Y10">
         <v>-319152712000.0</v>
       </c>
-      <c r="Y10">
+      <c r="Z10">
         <v>-8092074000.0</v>
       </c>
-      <c r="Z10">
+      <c r="AA10">
         <v>70639226000.0</v>
       </c>
-      <c r="AA10">
+      <c r="AB10">
         <v>15094425000.0</v>
       </c>
-      <c r="AB10">
+      <c r="AC10">
         <v>27009284000.0</v>
       </c>
-      <c r="AC10">
+      <c r="AD10">
         <v>-310780922000.0</v>
       </c>
-      <c r="AD10">
+      <c r="AE10">
         <v>-38092864000.0</v>
       </c>
-      <c r="AE10">
+      <c r="AF10">
         <v>104963622000.0</v>
       </c>
-      <c r="AF10">
+      <c r="AG10">
         <v>133169509000.0</v>
       </c>
-      <c r="AG10">
+      <c r="AH10">
         <v>104271039000.0</v>
       </c>
-      <c r="AH10">
+      <c r="AI10">
         <v>161092090000.0</v>
       </c>
-      <c r="AI10">
+      <c r="AJ10">
         <v>178553543000.0</v>
       </c>
-      <c r="AJ10">
+      <c r="AK10">
         <v>196295688000.0</v>
       </c>
-      <c r="AK10">
+      <c r="AL10">
         <v>365835127000.0</v>
       </c>
-      <c r="AL10">
+      <c r="AM10">
         <v>98404764000.0</v>
       </c>
-      <c r="AM10">
+      <c r="AN10">
         <v>187179202000.0</v>
       </c>
-      <c r="AN10">
+      <c r="AO10">
         <v>126068211000.0</v>
       </c>
-      <c r="AO10">
+      <c r="AP10">
         <v>90517707000.0</v>
       </c>
-      <c r="AP10">
+      <c r="AQ10">
         <v>55022025000.0</v>
       </c>
-      <c r="AQ10">
+      <c r="AR10">
         <v>77820120000.0</v>
       </c>
-      <c r="AR10">
+      <c r="AS10">
         <v>129050334000.0</v>
       </c>
-      <c r="AS10">
+      <c r="AT10">
         <v>129852897000.0</v>
       </c>
-      <c r="AT10">
+      <c r="AU10">
         <v>140630006000.0</v>
       </c>
-      <c r="AU10">
+      <c r="AV10">
         <v>128314849000.0</v>
       </c>
-      <c r="AV10">
+      <c r="AW10">
         <v>75651783000.0</v>
       </c>
-      <c r="AW10">
+      <c r="AX10">
         <v>46516302000.0</v>
       </c>
-      <c r="AX10">
+      <c r="AY10">
         <v>87488971000.0</v>
       </c>
-      <c r="AY10">
+      <c r="AZ10">
         <v>-2933324000.0</v>
       </c>
-      <c r="AZ10">
+      <c r="BA10">
         <v>54933381000.0</v>
       </c>
     </row>
-    <row r="11" spans="1:52">
+    <row r="11" spans="1:53">
       <c r="A11" t="s">
-        <v>124</v>
-[...1 lines deleted...]
-      <c r="B11"/>
+        <v>125</v>
+      </c>
+      <c r="B11">
+        <v>7366648000.0</v>
+      </c>
       <c r="C11"/>
       <c r="D11"/>
-      <c r="E11">
+      <c r="E11"/>
+      <c r="F11">
         <v>-17125953000.0</v>
       </c>
-      <c r="F11">
+      <c r="G11">
         <v>2189746000.0</v>
       </c>
-      <c r="G11">
+      <c r="H11">
         <v>3854847000.0</v>
       </c>
-      <c r="H11">
+      <c r="I11">
         <v>3449122000.0</v>
       </c>
-      <c r="I11">
+      <c r="J11">
         <v>-12192356000.0</v>
       </c>
-      <c r="J11">
+      <c r="K11">
         <v>4346281000.0</v>
       </c>
-      <c r="K11">
+      <c r="L11">
         <v>5160611000.0</v>
       </c>
-      <c r="L11">
+      <c r="M11">
         <v>5727911000.0</v>
       </c>
-      <c r="M11">
+      <c r="N11">
         <v>18441596000.0</v>
       </c>
-      <c r="N11">
+      <c r="O11">
         <v>-9766289000.0</v>
       </c>
-      <c r="O11">
+      <c r="P11">
         <v>33180000.0</v>
       </c>
-      <c r="P11">
+      <c r="Q11">
         <v>13412457000.0</v>
       </c>
-      <c r="Q11">
+      <c r="R11">
         <v>20226836000.0</v>
       </c>
-      <c r="R11">
+      <c r="S11">
         <v>32380807000.0</v>
       </c>
-      <c r="S11">
+      <c r="T11">
         <v>6970359000.0</v>
       </c>
-      <c r="T11">
+      <c r="U11">
         <v>-107188901000.0</v>
       </c>
-      <c r="U11">
+      <c r="V11">
         <v>35598690000.0</v>
       </c>
-      <c r="V11">
+      <c r="W11">
         <v>3554041000.0</v>
       </c>
-      <c r="W11">
+      <c r="X11">
         <v>-4441973000.0</v>
       </c>
-      <c r="X11">
+      <c r="Y11">
         <v>-5849155000.0</v>
       </c>
-      <c r="Y11">
+      <c r="Z11">
         <v>2414509000.0</v>
       </c>
-      <c r="Z11">
+      <c r="AA11">
         <v>19106150000.0</v>
       </c>
-      <c r="AA11">
+      <c r="AB11">
         <v>5024526000.0</v>
       </c>
-      <c r="AB11">
+      <c r="AC11">
         <v>9265421000.0</v>
       </c>
-      <c r="AC11">
+      <c r="AD11">
         <v>16096052000.0</v>
       </c>
-      <c r="AD11">
+      <c r="AE11">
         <v>-2564164000.0</v>
       </c>
-      <c r="AE11">
+      <c r="AF11">
         <v>-21273058000.0</v>
       </c>
-      <c r="AF11">
+      <c r="AG11">
         <v>33910821000.0</v>
       </c>
-      <c r="AG11">
+      <c r="AH11">
         <v>-57519460000.0</v>
       </c>
-      <c r="AH11">
+      <c r="AI11">
         <v>44926825000.0</v>
       </c>
-      <c r="AI11">
+      <c r="AJ11">
         <v>48295024000.0</v>
       </c>
-      <c r="AJ11">
+      <c r="AK11">
         <v>51007344000.0</v>
       </c>
-      <c r="AK11">
+      <c r="AL11">
         <v>14151107000.0</v>
       </c>
-      <c r="AL11">
+      <c r="AM11">
         <v>24030953000.0</v>
       </c>
-      <c r="AM11">
+      <c r="AN11">
         <v>54745051000.0</v>
       </c>
-      <c r="AN11">
+      <c r="AO11">
         <v>34757763000.0</v>
       </c>
-      <c r="AO11">
+      <c r="AP11">
         <v>15370023000.0</v>
       </c>
-      <c r="AP11">
+      <c r="AQ11">
         <v>8713595000.0</v>
       </c>
-      <c r="AQ11">
+      <c r="AR11">
         <v>43264978000.0</v>
       </c>
-      <c r="AR11">
+      <c r="AS11">
         <v>24166749000.0</v>
       </c>
-      <c r="AS11">
+      <c r="AT11">
         <v>32824310000.0</v>
       </c>
-      <c r="AT11">
+      <c r="AU11">
         <v>49690491000.0</v>
       </c>
-      <c r="AU11">
+      <c r="AV11">
         <v>27212663000.0</v>
       </c>
-      <c r="AV11">
+      <c r="AW11">
         <v>11568518000.0</v>
       </c>
-      <c r="AW11">
+      <c r="AX11">
         <v>16544945000.0</v>
       </c>
-      <c r="AX11">
+      <c r="AY11">
         <v>19346630000.0</v>
       </c>
-      <c r="AY11">
+      <c r="AZ11">
         <v>25794982000.0</v>
       </c>
-      <c r="AZ11">
+      <c r="BA11">
         <v>5355000000.0</v>
       </c>
     </row>
-    <row r="12" spans="1:52">
+    <row r="12" spans="1:53">
       <c r="A12" t="s">
-        <v>125</v>
+        <v>126</v>
       </c>
       <c r="B12">
+        <v>6660929000.0</v>
+      </c>
+      <c r="C12">
         <v>5197745000.0</v>
       </c>
-      <c r="C12">
+      <c r="D12">
         <v>5679178000.0</v>
       </c>
-      <c r="D12">
+      <c r="E12">
         <v>5593657000.0</v>
       </c>
-      <c r="E12">
+      <c r="F12">
         <v>91008951000.0</v>
       </c>
-      <c r="F12">
+      <c r="G12">
         <v>153825000.0</v>
       </c>
-      <c r="G12">
+      <c r="H12">
         <v>175919000.0</v>
       </c>
-      <c r="H12">
+      <c r="I12">
         <v>93952972000.0</v>
       </c>
-      <c r="I12">
+      <c r="J12">
         <v>364588026000.0</v>
       </c>
-      <c r="J12">
+      <c r="K12">
         <v>365551000.0</v>
       </c>
-      <c r="K12">
+      <c r="L12">
         <v>162220200000.0</v>
       </c>
-      <c r="L12">
+      <c r="M12">
         <v>151218774000.0</v>
       </c>
-      <c r="M12">
+      <c r="N12">
         <v>333464414000.0</v>
       </c>
-      <c r="N12">
+      <c r="O12">
         <v>43315047000.0</v>
       </c>
-      <c r="O12">
+      <c r="P12">
         <v>40629586000.0</v>
       </c>
-      <c r="P12">
+      <c r="Q12">
         <v>34773220000.0</v>
       </c>
-      <c r="Q12">
+      <c r="R12">
         <v>345956499000.0</v>
       </c>
-      <c r="R12">
+      <c r="S12">
         <v>116847000.0</v>
       </c>
-      <c r="S12">
+      <c r="T12">
         <v>761666000.0</v>
       </c>
-      <c r="T12">
+      <c r="U12">
         <v>1000374000.0</v>
       </c>
-      <c r="U12">
+      <c r="V12">
         <v>79814910000.0</v>
       </c>
-      <c r="V12">
+      <c r="W12">
         <v>80247063000.0</v>
       </c>
-      <c r="W12">
+      <c r="X12">
         <v>68153794000.0</v>
       </c>
-      <c r="X12">
+      <c r="Y12">
         <v>84074911000.0</v>
       </c>
-      <c r="Y12">
+      <c r="Z12">
         <v>111478036000.0</v>
       </c>
-      <c r="Z12">
+      <c r="AA12">
         <v>38434849000.0</v>
       </c>
-      <c r="AA12">
+      <c r="AB12">
         <v>58914458000.0</v>
       </c>
-      <c r="AB12">
+      <c r="AC12">
         <v>51520329000.0</v>
       </c>
-      <c r="AC12">
+      <c r="AD12">
         <v>54439638000.0</v>
       </c>
-      <c r="AD12">
+      <c r="AE12">
         <v>53586350000.0</v>
       </c>
-      <c r="AE12">
+      <c r="AF12">
         <v>51885256000.0</v>
       </c>
-      <c r="AF12">
+      <c r="AG12">
         <v>48136371000.0</v>
       </c>
-      <c r="AG12">
+      <c r="AH12">
         <v>39849798000.0</v>
       </c>
-      <c r="AH12">
+      <c r="AI12">
         <v>317738000.0</v>
       </c>
-      <c r="AI12">
+      <c r="AJ12">
         <v>533306000.0</v>
       </c>
-      <c r="AJ12">
+      <c r="AK12">
         <v>340329000.0</v>
       </c>
-      <c r="AK12">
+      <c r="AL12">
         <v>327113000.0</v>
       </c>
-      <c r="AL12">
+      <c r="AM12">
         <v>230525000.0</v>
       </c>
-      <c r="AM12">
+      <c r="AN12">
         <v>264787000.0</v>
       </c>
-      <c r="AN12">
+      <c r="AO12">
         <v>324389000.0</v>
       </c>
-      <c r="AO12">
+      <c r="AP12">
         <v>586153000.0</v>
       </c>
-      <c r="AP12">
+      <c r="AQ12">
         <v>231210000.0</v>
       </c>
-      <c r="AQ12">
+      <c r="AR12">
         <v>221352000.0</v>
       </c>
-      <c r="AR12">
+      <c r="AS12">
         <v>190258000.0</v>
       </c>
-      <c r="AS12">
+      <c r="AT12">
         <v>3410305000.0</v>
       </c>
-      <c r="AT12"/>
-      <c r="AU12">
+      <c r="AU12"/>
+      <c r="AV12">
         <v>902487000.0</v>
       </c>
-      <c r="AV12"/>
-      <c r="AW12">
+      <c r="AW12"/>
+      <c r="AX12">
         <v>70827677000.0</v>
       </c>
-      <c r="AX12">
+      <c r="AY12">
         <v>31561799000.0</v>
       </c>
-      <c r="AY12">
+      <c r="AZ12">
         <v>913309000.0</v>
       </c>
-      <c r="AZ12">
+      <c r="BA12">
         <v>97593000.0</v>
       </c>
     </row>
-    <row r="13" spans="1:52">
+    <row r="13" spans="1:53">
       <c r="A13" t="s">
-        <v>126</v>
+        <v>127</v>
       </c>
       <c r="B13">
+        <v>172787000.0</v>
+      </c>
+      <c r="C13">
         <v>55233753000.0</v>
       </c>
-      <c r="C13">
+      <c r="D13">
         <v>28118000.0</v>
       </c>
-      <c r="D13">
+      <c r="E13">
         <v>51367000.0</v>
       </c>
-      <c r="E13">
+      <c r="F13">
         <v>177522241000.0</v>
       </c>
-      <c r="F13">
+      <c r="G13">
         <v>339526372000.0</v>
       </c>
-      <c r="G13">
+      <c r="H13">
         <v>150229361000.0</v>
       </c>
-      <c r="H13">
+      <c r="I13">
         <v>108384477000.0</v>
       </c>
-      <c r="I13">
+      <c r="J13">
         <v>442344916000.0</v>
       </c>
-      <c r="J13">
+      <c r="K13">
         <v>13061060000.0</v>
       </c>
-      <c r="K13">
+      <c r="L13">
         <v>22887145000.0</v>
       </c>
-      <c r="L13">
+      <c r="M13">
         <v>123024684000.0</v>
       </c>
-      <c r="M13">
+      <c r="N13">
         <v>8994956000.0</v>
       </c>
-      <c r="N13">
+      <c r="O13">
         <v>12737822000.0</v>
       </c>
-      <c r="O13">
+      <c r="P13">
         <v>3142041000.0</v>
       </c>
-      <c r="P13">
+      <c r="Q13">
         <v>8866981000.0</v>
       </c>
-      <c r="Q13">
+      <c r="R13">
         <v>7500024000.0</v>
       </c>
-      <c r="R13">
+      <c r="S13">
         <v>56509000.0</v>
       </c>
-      <c r="S13">
+      <c r="T13">
         <v>12345040000.0</v>
       </c>
-      <c r="T13">
+      <c r="U13">
         <v>72905548000.0</v>
       </c>
-      <c r="U13">
+      <c r="V13">
         <v>122659163000.0</v>
       </c>
-      <c r="V13">
+      <c r="W13">
         <v>86969661000.0</v>
       </c>
-      <c r="W13">
+      <c r="X13">
         <v>296117361000.0</v>
       </c>
-      <c r="X13">
+      <c r="Y13">
         <v>334137281000.0</v>
       </c>
-      <c r="Y13">
+      <c r="Z13">
         <v>7647936000.0</v>
       </c>
-      <c r="Z13">
+      <c r="AA13">
         <v>37106487000.0</v>
       </c>
-      <c r="AA13">
+      <c r="AB13">
         <v>73911617000.0</v>
       </c>
-      <c r="AB13">
+      <c r="AC13">
         <v>70338268000.0</v>
       </c>
-      <c r="AC13"/>
       <c r="AD13"/>
       <c r="AE13"/>
       <c r="AF13"/>
       <c r="AG13"/>
       <c r="AH13"/>
       <c r="AI13"/>
       <c r="AJ13"/>
       <c r="AK13"/>
       <c r="AL13"/>
       <c r="AM13"/>
       <c r="AN13"/>
       <c r="AO13"/>
       <c r="AP13"/>
       <c r="AQ13"/>
       <c r="AR13"/>
       <c r="AS13"/>
       <c r="AT13"/>
       <c r="AU13"/>
       <c r="AV13"/>
       <c r="AW13"/>
       <c r="AX13"/>
       <c r="AY13"/>
       <c r="AZ13"/>
-    </row>
-    <row r="14" spans="1:52">
+      <c r="BA13"/>
+    </row>
+    <row r="14" spans="1:53">
       <c r="A14" t="s">
-        <v>127</v>
+        <v>128</v>
       </c>
       <c r="B14">
+        <v>55256000.0</v>
+      </c>
+      <c r="C14">
         <v>35174000.0</v>
       </c>
-      <c r="C14">
+      <c r="D14">
         <v>42671000.0</v>
       </c>
-      <c r="D14">
+      <c r="E14">
         <v>47899000.0</v>
       </c>
-      <c r="E14">
+      <c r="F14">
         <v>59336000.0</v>
       </c>
-      <c r="F14">
+      <c r="G14">
         <v>103636000.0</v>
       </c>
-      <c r="G14">
+      <c r="H14">
         <v>32819000.0</v>
       </c>
-      <c r="H14">
+      <c r="I14">
         <v>36959000.0</v>
       </c>
-      <c r="I14">
+      <c r="J14">
         <v>55462000.0</v>
       </c>
-      <c r="J14">
+      <c r="K14">
         <v>125874000.0</v>
       </c>
-      <c r="K14">
+      <c r="L14">
         <v>156293000.0</v>
       </c>
-      <c r="L14">
+      <c r="M14">
         <v>146935000.0</v>
       </c>
-      <c r="M14">
+      <c r="N14">
         <v>147843000.0</v>
       </c>
-      <c r="N14">
+      <c r="O14">
         <v>152241000.0</v>
       </c>
-      <c r="O14">
+      <c r="P14">
         <v>156147000.0</v>
       </c>
-      <c r="P14">
+      <c r="Q14">
         <v>149822000.0</v>
       </c>
-      <c r="Q14">
+      <c r="R14">
         <v>188962000.0</v>
       </c>
-      <c r="R14">
+      <c r="S14">
         <v>260668000.0</v>
       </c>
-      <c r="S14">
+      <c r="T14">
         <v>19319964000.0</v>
       </c>
-      <c r="T14">
+      <c r="U14">
         <v>19573286000.0</v>
       </c>
-      <c r="U14">
+      <c r="V14">
         <v>19798771000.0</v>
       </c>
-      <c r="V14">
+      <c r="W14">
         <v>19968473000.0</v>
       </c>
-      <c r="W14">
+      <c r="X14">
         <v>20120783000.0</v>
       </c>
-      <c r="X14">
+      <c r="Y14">
         <v>20311808000.0</v>
       </c>
-      <c r="Y14">
+      <c r="Z14">
         <v>20474586000.0</v>
       </c>
-      <c r="Z14">
+      <c r="AA14">
         <v>15868221000.0</v>
       </c>
-      <c r="AA14">
+      <c r="AB14">
         <v>15976151000.0</v>
       </c>
-      <c r="AB14">
+      <c r="AC14">
         <v>16070889000.0</v>
       </c>
-      <c r="AC14">
+      <c r="AD14">
         <v>16174425000.0</v>
       </c>
-      <c r="AD14">
+      <c r="AE14">
         <v>11646659000.0</v>
       </c>
-      <c r="AE14"/>
       <c r="AF14"/>
-      <c r="AG14">
+      <c r="AG14"/>
+      <c r="AH14">
         <v>4294616000.0</v>
       </c>
-      <c r="AH14">
+      <c r="AI14">
         <v>37934000.0</v>
       </c>
-      <c r="AI14"/>
       <c r="AJ14"/>
-      <c r="AK14">
+      <c r="AK14"/>
+      <c r="AL14">
         <v>4454780000.0</v>
       </c>
-      <c r="AL14"/>
       <c r="AM14"/>
       <c r="AN14"/>
-      <c r="AO14">
+      <c r="AO14"/>
+      <c r="AP14">
         <v>4316023000.0</v>
       </c>
-      <c r="AP14"/>
       <c r="AQ14"/>
       <c r="AR14"/>
       <c r="AS14"/>
       <c r="AT14"/>
       <c r="AU14"/>
       <c r="AV14"/>
       <c r="AW14"/>
       <c r="AX14"/>
-      <c r="AY14">
+      <c r="AY14"/>
+      <c r="AZ14">
         <v>36000.0</v>
       </c>
-      <c r="AZ14">
+      <c r="BA14">
         <v>224000.0</v>
       </c>
     </row>
-    <row r="15" spans="1:52">
+    <row r="15" spans="1:53">
       <c r="A15" t="s">
-        <v>128</v>
+        <v>129</v>
       </c>
       <c r="B15">
+        <v>-36565745000.0</v>
+      </c>
+      <c r="C15">
         <v>533787000.0</v>
       </c>
-      <c r="C15">
+      <c r="D15">
         <v>46912435000.0</v>
       </c>
-      <c r="D15">
+      <c r="E15">
         <v>-58264743000.0</v>
       </c>
-      <c r="E15">
+      <c r="F15">
         <v>-1043294512000.0</v>
       </c>
-      <c r="F15">
+      <c r="G15">
         <v>335761994000.0</v>
       </c>
-      <c r="G15">
+      <c r="H15">
         <v>-164340312000.0</v>
       </c>
-      <c r="H15">
+      <c r="I15">
         <v>-70804230000.0</v>
       </c>
-      <c r="I15">
+      <c r="J15">
         <v>-897769086000.0</v>
       </c>
-      <c r="J15">
+      <c r="K15">
         <v>-104052355000.0</v>
       </c>
-      <c r="K15">
+      <c r="L15">
         <v>-59288848000.0</v>
       </c>
-      <c r="L15">
+      <c r="M15">
         <v>101588566000.0</v>
       </c>
-      <c r="M15">
+      <c r="N15">
         <v>-58223655000.0</v>
       </c>
-      <c r="N15">
+      <c r="O15">
         <v>15171552000.0</v>
       </c>
-      <c r="O15">
+      <c r="P15">
         <v>25442675000.0</v>
       </c>
-      <c r="P15">
+      <c r="Q15">
         <v>49116993000.0</v>
       </c>
-      <c r="Q15">
+      <c r="R15">
         <v>47846763000.0</v>
       </c>
-      <c r="R15">
+      <c r="S15">
         <v>17326956000.0</v>
       </c>
-      <c r="S15">
+      <c r="T15">
         <v>63893304000.0</v>
       </c>
-      <c r="T15">
+      <c r="U15">
         <v>-47476075000.0</v>
       </c>
-      <c r="U15">
+      <c r="V15">
         <v>244523712000.0</v>
       </c>
-      <c r="V15">
+      <c r="W15">
         <v>-125494689000.0</v>
       </c>
-      <c r="W15">
+      <c r="X15">
         <v>294993682000.0</v>
       </c>
-      <c r="X15">
+      <c r="Y15">
         <v>-313140979000.0</v>
       </c>
-      <c r="Y15">
+      <c r="Z15">
         <v>-15112948000.0</v>
       </c>
-      <c r="Z15">
+      <c r="AA15">
         <v>51641006000.0</v>
       </c>
-      <c r="AA15">
+      <c r="AB15">
         <v>10164637000.0</v>
       </c>
-      <c r="AB15">
+      <c r="AC15">
         <v>17847399000.0</v>
       </c>
-      <c r="AC15">
+      <c r="AD15">
         <v>-331404784000.0</v>
       </c>
-      <c r="AD15">
+      <c r="AE15">
         <v>-35316321000.0</v>
       </c>
-      <c r="AE15">
+      <c r="AF15">
         <v>126506216000.0</v>
       </c>
-      <c r="AF15">
+      <c r="AG15">
         <v>99572316000.0</v>
       </c>
-      <c r="AG15">
+      <c r="AH15">
         <v>157495957000.0</v>
       </c>
-      <c r="AH15">
+      <c r="AI15">
         <v>116127331000.0</v>
       </c>
-      <c r="AI15">
+      <c r="AJ15">
         <v>130812272000.0</v>
       </c>
-      <c r="AJ15">
+      <c r="AK15">
         <v>145792948000.0</v>
       </c>
-      <c r="AK15">
+      <c r="AL15">
         <v>347229240000.0</v>
       </c>
-      <c r="AL15">
+      <c r="AM15">
         <v>74464553000.0</v>
       </c>
-      <c r="AM15">
+      <c r="AN15">
         <v>132458190000.0</v>
       </c>
-      <c r="AN15">
+      <c r="AO15">
         <v>91419718000.0</v>
       </c>
-      <c r="AO15">
+      <c r="AP15">
         <v>70831661000.0</v>
       </c>
-      <c r="AP15">
+      <c r="AQ15">
         <v>46320605000.0</v>
       </c>
-      <c r="AQ15">
+      <c r="AR15">
         <v>34692253000.0</v>
       </c>
-      <c r="AR15">
+      <c r="AS15">
         <v>104887675000.0</v>
       </c>
-      <c r="AS15">
+      <c r="AT15">
         <v>97032605000.0</v>
       </c>
-      <c r="AT15">
+      <c r="AU15">
         <v>90941653000.0</v>
       </c>
-      <c r="AU15">
+      <c r="AV15">
         <v>101104320000.0</v>
       </c>
-      <c r="AV15">
+      <c r="AW15">
         <v>64086121000.0</v>
       </c>
-      <c r="AW15">
+      <c r="AX15">
         <v>29982238000.0</v>
       </c>
-      <c r="AX15">
+      <c r="AY15">
         <v>68187387000.0</v>
       </c>
-      <c r="AY15">
+      <c r="AZ15">
         <v>-28728342000.0</v>
       </c>
-      <c r="AZ15">
+      <c r="BA15">
         <v>49578157000.0</v>
       </c>
     </row>
-    <row r="16" spans="1:52">
+    <row r="16" spans="1:53">
       <c r="A16" t="s">
-        <v>129</v>
-[...1 lines deleted...]
-      <c r="B16">
+        <v>130</v>
+      </c>
+      <c r="B16"/>
+      <c r="C16">
         <v>533787000.0</v>
       </c>
-      <c r="C16">
+      <c r="D16">
         <v>46912435000.0</v>
       </c>
-      <c r="D16">
+      <c r="E16">
         <v>-58264743000.0</v>
       </c>
-      <c r="E16">
+      <c r="F16">
         <v>-1043294512000.0</v>
       </c>
-      <c r="F16">
+      <c r="G16">
         <v>335761994000.0</v>
       </c>
-      <c r="G16">
+      <c r="H16">
         <v>-164340312000.0</v>
       </c>
-      <c r="H16"/>
       <c r="I16"/>
-      <c r="J16">
+      <c r="J16"/>
+      <c r="K16">
         <v>-104052355000.0</v>
       </c>
-      <c r="K16">
+      <c r="L16">
         <v>-59288848000.0</v>
       </c>
-      <c r="L16">
+      <c r="M16">
         <v>101588566000.0</v>
       </c>
-      <c r="M16">
+      <c r="N16">
         <v>-58075812000.0</v>
       </c>
-      <c r="N16">
+      <c r="O16">
         <v>15171552000.0</v>
       </c>
-      <c r="O16">
+      <c r="P16">
         <v>25442675000.0</v>
       </c>
-      <c r="P16">
+      <c r="Q16">
         <v>49116993000.0</v>
       </c>
-      <c r="Q16">
+      <c r="R16">
         <v>47846763000.0</v>
       </c>
-      <c r="R16">
+      <c r="S16">
         <v>21461086000.0</v>
       </c>
-      <c r="S16">
+      <c r="T16">
         <v>64443423000.0</v>
       </c>
-      <c r="T16">
+      <c r="U16">
         <v>-47476075000.0</v>
       </c>
-      <c r="U16">
+      <c r="V16">
         <v>244523712000.0</v>
       </c>
-      <c r="V16">
+      <c r="W16">
         <v>-125494689000.0</v>
       </c>
-      <c r="W16">
+      <c r="X16">
         <v>294993682000.0</v>
       </c>
-      <c r="X16">
+      <c r="Y16">
         <v>-313140979000.0</v>
       </c>
-      <c r="Y16">
+      <c r="Z16">
         <v>-15112948000.0</v>
       </c>
-      <c r="Z16">
+      <c r="AA16">
         <v>45644055000.0</v>
       </c>
-      <c r="AA16">
+      <c r="AB16">
         <v>10164637000.0</v>
       </c>
-      <c r="AB16">
+      <c r="AC16">
         <v>17847399000.0</v>
       </c>
-      <c r="AC16">
+      <c r="AD16">
         <v>-331404784000.0</v>
       </c>
-      <c r="AD16">
+      <c r="AE16">
         <v>-35316321000.0</v>
       </c>
-      <c r="AE16"/>
       <c r="AF16"/>
       <c r="AG16"/>
       <c r="AH16"/>
       <c r="AI16"/>
       <c r="AJ16"/>
       <c r="AK16"/>
       <c r="AL16"/>
       <c r="AM16"/>
       <c r="AN16"/>
       <c r="AO16"/>
       <c r="AP16"/>
       <c r="AQ16"/>
       <c r="AR16"/>
       <c r="AS16"/>
       <c r="AT16"/>
       <c r="AU16"/>
       <c r="AV16"/>
       <c r="AW16"/>
       <c r="AX16"/>
       <c r="AY16"/>
       <c r="AZ16"/>
-    </row>
-    <row r="17" spans="1:52">
+      <c r="BA16"/>
+    </row>
+    <row r="17" spans="1:53">
       <c r="A17" t="s">
-        <v>130</v>
+        <v>131</v>
       </c>
       <c r="B17">
+        <v>-36621001000.0</v>
+      </c>
+      <c r="C17">
         <v>498613000.0</v>
       </c>
-      <c r="C17">
+      <c r="D17">
         <v>46869764000.0</v>
       </c>
-      <c r="D17">
+      <c r="E17">
         <v>-58312642000.0</v>
       </c>
-      <c r="E17">
+      <c r="F17">
         <v>-1043353848000.0</v>
       </c>
-      <c r="F17">
+      <c r="G17">
         <v>335658358000.0</v>
       </c>
-      <c r="G17">
+      <c r="H17">
         <v>-164373131000.0</v>
       </c>
-      <c r="H17">
+      <c r="I17">
         <v>-70841189000.0</v>
       </c>
-      <c r="I17">
+      <c r="J17">
         <v>-897824548000.0</v>
       </c>
-      <c r="J17">
+      <c r="K17">
         <v>-104178229000.0</v>
       </c>
-      <c r="K17">
+      <c r="L17">
         <v>-59445141000.0</v>
       </c>
-      <c r="L17">
+      <c r="M17">
         <v>101441631000.0</v>
       </c>
-      <c r="M17">
+      <c r="N17">
         <v>-58223655000.0</v>
       </c>
-      <c r="N17">
+      <c r="O17">
         <v>15019311000.0</v>
       </c>
-      <c r="O17">
+      <c r="P17">
         <v>25286528000.0</v>
       </c>
-      <c r="P17">
+      <c r="Q17">
         <v>48967171000.0</v>
       </c>
-      <c r="Q17">
+      <c r="R17">
         <v>47657801000.0</v>
       </c>
-      <c r="R17">
+      <c r="S17">
         <v>17066288000.0</v>
       </c>
-      <c r="S17">
+      <c r="T17">
         <v>63639982000.0</v>
       </c>
-      <c r="T17">
+      <c r="U17">
         <v>-47701560000.0</v>
       </c>
-      <c r="U17">
+      <c r="V17">
         <v>244353880000.0</v>
       </c>
-      <c r="V17">
+      <c r="W17">
         <v>-125647018000.0</v>
       </c>
-      <c r="W17">
+      <c r="X17">
         <v>294802640000.0</v>
       </c>
-      <c r="X17">
+      <c r="Y17">
         <v>-313303557000.0</v>
       </c>
-      <c r="Y17">
+      <c r="Z17">
         <v>-10506583000.0</v>
       </c>
-      <c r="Z17">
+      <c r="AA17">
         <v>51533076000.0</v>
       </c>
-      <c r="AA17">
+      <c r="AB17">
         <v>10069899000.0</v>
       </c>
-      <c r="AB17">
+      <c r="AC17">
         <v>17743863000.0</v>
       </c>
-      <c r="AC17">
+      <c r="AD17">
         <v>-326876974000.0</v>
       </c>
-      <c r="AD17">
+      <c r="AE17">
         <v>-35528700000.0</v>
       </c>
-      <c r="AE17"/>
       <c r="AF17"/>
       <c r="AG17"/>
       <c r="AH17"/>
       <c r="AI17"/>
       <c r="AJ17"/>
       <c r="AK17"/>
       <c r="AL17"/>
       <c r="AM17"/>
       <c r="AN17"/>
       <c r="AO17"/>
       <c r="AP17"/>
       <c r="AQ17"/>
       <c r="AR17"/>
       <c r="AS17"/>
       <c r="AT17"/>
       <c r="AU17"/>
       <c r="AV17"/>
       <c r="AW17"/>
       <c r="AX17"/>
       <c r="AY17"/>
       <c r="AZ17"/>
-    </row>
-    <row r="18" spans="1:52">
+      <c r="BA17"/>
+    </row>
+    <row r="18" spans="1:53">
       <c r="A18" t="s">
-        <v>131</v>
+        <v>132</v>
       </c>
       <c r="B18">
+        <v>-6488142000.0</v>
+      </c>
+      <c r="C18">
         <v>-5165950000.0</v>
       </c>
-      <c r="C18">
+      <c r="D18">
         <v>-5651060000.0</v>
       </c>
-      <c r="D18">
+      <c r="E18">
         <v>-5542290000.0</v>
       </c>
-      <c r="E18">
+      <c r="F18">
         <v>-17282709000.0</v>
       </c>
-      <c r="F18">
+      <c r="G18">
         <v>-120129000.0</v>
       </c>
-      <c r="G18">
+      <c r="H18">
         <v>-138710000.0</v>
       </c>
-      <c r="H18">
+      <c r="I18">
         <v>14431505000.0</v>
       </c>
-      <c r="I18">
+      <c r="J18">
         <v>77756890000.0</v>
       </c>
-      <c r="J18">
+      <c r="K18">
         <v>130479318000.0</v>
       </c>
-      <c r="K18">
+      <c r="L18">
         <v>-29555172000.0</v>
       </c>
-      <c r="L18">
+      <c r="M18">
         <v>-20019314000.0</v>
       </c>
-      <c r="M18">
+      <c r="N18">
         <v>-9010227000.0</v>
       </c>
-      <c r="N18">
+      <c r="O18">
         <v>13001645000.0</v>
       </c>
-      <c r="O18">
+      <c r="P18">
         <v>3307256000.0</v>
       </c>
-      <c r="P18">
+      <c r="Q18">
         <v>7279388000.0</v>
       </c>
-      <c r="Q18">
+      <c r="R18">
         <v>4201076000.0</v>
       </c>
-      <c r="R18">
+      <c r="S18">
         <v>-60338000.0</v>
       </c>
-      <c r="S18">
+      <c r="T18">
         <v>837285000.0</v>
       </c>
-      <c r="T18">
+      <c r="U18">
         <v>-924929000.0</v>
       </c>
-      <c r="U18">
+      <c r="V18">
         <v>1641938000.0</v>
       </c>
-      <c r="V18">
+      <c r="W18">
         <v>1142630000.0</v>
       </c>
-      <c r="W18">
+      <c r="X18">
         <v>14443937000.0</v>
       </c>
-      <c r="X18">
+      <c r="Y18">
         <v>-369777000.0</v>
       </c>
-      <c r="Y18">
+      <c r="Z18">
         <v>-30159769000.0</v>
       </c>
-      <c r="Z18">
+      <c r="AA18">
         <v>38268582000.0</v>
       </c>
-      <c r="AA18">
+      <c r="AB18">
         <v>14997159000.0</v>
       </c>
-      <c r="AB18">
+      <c r="AC18">
         <v>18817939000.0</v>
       </c>
-      <c r="AC18"/>
       <c r="AD18"/>
       <c r="AE18"/>
       <c r="AF18"/>
       <c r="AG18"/>
       <c r="AH18"/>
       <c r="AI18"/>
       <c r="AJ18"/>
       <c r="AK18"/>
       <c r="AL18"/>
       <c r="AM18"/>
       <c r="AN18"/>
       <c r="AO18"/>
       <c r="AP18"/>
       <c r="AQ18"/>
       <c r="AR18"/>
       <c r="AS18"/>
       <c r="AT18"/>
       <c r="AU18"/>
       <c r="AV18"/>
       <c r="AW18"/>
       <c r="AX18"/>
       <c r="AY18"/>
       <c r="AZ18"/>
-    </row>
-    <row r="19" spans="1:52">
+      <c r="BA18"/>
+    </row>
+    <row r="19" spans="1:53">
       <c r="A19" t="s">
-        <v>132</v>
+        <v>133</v>
       </c>
       <c r="B19"/>
       <c r="C19"/>
       <c r="D19"/>
       <c r="E19"/>
       <c r="F19"/>
       <c r="G19"/>
       <c r="H19"/>
       <c r="I19"/>
       <c r="J19"/>
       <c r="K19"/>
       <c r="L19"/>
       <c r="M19"/>
       <c r="N19"/>
       <c r="O19"/>
       <c r="P19"/>
       <c r="Q19"/>
       <c r="R19"/>
       <c r="S19"/>
       <c r="T19"/>
       <c r="U19"/>
       <c r="V19"/>
       <c r="W19"/>
       <c r="X19"/>
       <c r="Y19"/>
@@ -14090,54 +14488,55 @@
       <c r="AB19"/>
       <c r="AC19"/>
       <c r="AD19"/>
       <c r="AE19"/>
       <c r="AF19"/>
       <c r="AG19"/>
       <c r="AH19"/>
       <c r="AI19"/>
       <c r="AJ19"/>
       <c r="AK19"/>
       <c r="AL19"/>
       <c r="AM19"/>
       <c r="AN19"/>
       <c r="AO19"/>
       <c r="AP19"/>
       <c r="AQ19"/>
       <c r="AR19"/>
       <c r="AS19"/>
       <c r="AT19"/>
       <c r="AU19"/>
       <c r="AV19"/>
       <c r="AW19"/>
       <c r="AX19"/>
       <c r="AY19"/>
       <c r="AZ19"/>
-    </row>
-    <row r="20" spans="1:52">
+      <c r="BA19"/>
+    </row>
+    <row r="20" spans="1:53">
       <c r="A20" t="s">
-        <v>133</v>
+        <v>134</v>
       </c>
       <c r="B20"/>
       <c r="C20"/>
       <c r="D20"/>
       <c r="E20"/>
       <c r="F20"/>
       <c r="G20"/>
       <c r="H20"/>
       <c r="I20"/>
       <c r="J20"/>
       <c r="K20"/>
       <c r="L20"/>
       <c r="M20"/>
       <c r="N20"/>
       <c r="O20"/>
       <c r="P20"/>
       <c r="Q20"/>
       <c r="R20"/>
       <c r="S20"/>
       <c r="T20"/>
       <c r="U20"/>
       <c r="V20"/>
       <c r="W20"/>
       <c r="X20"/>
       <c r="Y20"/>
@@ -14146,212 +14545,216 @@
       <c r="AB20"/>
       <c r="AC20"/>
       <c r="AD20"/>
       <c r="AE20"/>
       <c r="AF20"/>
       <c r="AG20"/>
       <c r="AH20"/>
       <c r="AI20"/>
       <c r="AJ20"/>
       <c r="AK20"/>
       <c r="AL20"/>
       <c r="AM20"/>
       <c r="AN20"/>
       <c r="AO20"/>
       <c r="AP20"/>
       <c r="AQ20"/>
       <c r="AR20"/>
       <c r="AS20"/>
       <c r="AT20"/>
       <c r="AU20"/>
       <c r="AV20"/>
       <c r="AW20"/>
       <c r="AX20"/>
       <c r="AY20"/>
       <c r="AZ20"/>
-    </row>
-    <row r="21" spans="1:52">
+      <c r="BA20"/>
+    </row>
+    <row r="21" spans="1:53">
       <c r="A21" t="s">
-        <v>134</v>
+        <v>135</v>
       </c>
       <c r="B21">
+        <v>23762586000.0</v>
+      </c>
+      <c r="C21">
         <v>36362691000.0</v>
       </c>
-      <c r="C21">
+      <c r="D21">
         <v>28892985000.0</v>
       </c>
-      <c r="D21">
+      <c r="E21">
         <v>31943600000.0</v>
       </c>
-      <c r="E21">
+      <c r="F21">
         <v>11667425000.0</v>
       </c>
-      <c r="F21">
+      <c r="G21">
         <v>9679282000.0</v>
       </c>
-      <c r="G21">
+      <c r="H21">
         <v>-3230572000.0</v>
       </c>
-      <c r="H21">
+      <c r="I21">
         <v>23516006000.0</v>
       </c>
-      <c r="I21">
+      <c r="J21">
         <v>-34060176000.0</v>
       </c>
-      <c r="J21">
+      <c r="K21">
         <v>-91484380000.0</v>
       </c>
-      <c r="K21">
+      <c r="L21">
         <v>-11302761000.0</v>
       </c>
-      <c r="L21">
+      <c r="M21">
         <v>258388316000.0</v>
       </c>
-      <c r="M21">
+      <c r="N21">
         <v>290322554000.0</v>
       </c>
-      <c r="N21">
+      <c r="O21">
         <v>53697791000.0</v>
       </c>
-      <c r="O21">
+      <c r="P21">
         <v>65608617000.0</v>
       </c>
-      <c r="P21">
+      <c r="Q21">
         <v>74773717000.0</v>
       </c>
-      <c r="Q21">
+      <c r="R21">
         <v>97995662000.0</v>
       </c>
-      <c r="R21">
+      <c r="S21">
         <v>30281772000.0</v>
       </c>
-      <c r="S21">
+      <c r="T21">
         <v>64311135000.0</v>
       </c>
-      <c r="T21">
+      <c r="U21">
         <v>60262230000.0</v>
       </c>
-      <c r="U21">
+      <c r="V21">
         <v>106573841000.0</v>
       </c>
-      <c r="V21">
+      <c r="W21">
         <v>56238013000.0</v>
       </c>
-      <c r="W21">
+      <c r="X21">
         <v>3767801000.0</v>
       </c>
-      <c r="X21">
+      <c r="Y21">
         <v>33014723000.0</v>
       </c>
-      <c r="Y21">
+      <c r="Z21">
         <v>40211789000.0</v>
       </c>
-      <c r="Z21">
+      <c r="AA21">
         <v>30941793000.0</v>
       </c>
-      <c r="AA21">
+      <c r="AB21">
         <v>29325888000.0</v>
       </c>
-      <c r="AB21">
+      <c r="AC21">
         <v>-1034900000.0</v>
       </c>
-      <c r="AC21">
+      <c r="AD21">
         <v>-13083693000.0</v>
       </c>
-      <c r="AD21">
+      <c r="AE21">
         <v>10158853000.0</v>
       </c>
-      <c r="AE21">
+      <c r="AF21">
         <v>176362276000.0</v>
       </c>
-      <c r="AF21">
+      <c r="AG21">
         <v>152862769000.0</v>
       </c>
-      <c r="AG21">
+      <c r="AH21">
         <v>139013852000.0</v>
       </c>
-      <c r="AH21">
+      <c r="AI21">
         <v>162821591000.0</v>
       </c>
-      <c r="AI21">
+      <c r="AJ21">
         <v>180386915000.0</v>
       </c>
-      <c r="AJ21">
+      <c r="AK21">
         <v>198356285000.0</v>
       </c>
-      <c r="AK21">
+      <c r="AL21">
         <v>116739062000.0</v>
       </c>
-      <c r="AL21">
+      <c r="AM21">
         <v>106539675000.0</v>
       </c>
-      <c r="AM21">
+      <c r="AN21">
         <v>188733878000.0</v>
       </c>
-      <c r="AN21">
+      <c r="AO21">
         <v>124667961000.0</v>
       </c>
-      <c r="AO21">
+      <c r="AP21">
         <v>72901491000.0</v>
       </c>
-      <c r="AP21">
+      <c r="AQ21">
         <v>69222278000.0</v>
       </c>
-      <c r="AQ21">
+      <c r="AR21">
         <v>110269826000.0</v>
       </c>
-      <c r="AR21">
+      <c r="AS21">
         <v>133898230000.0</v>
       </c>
-      <c r="AS21">
+      <c r="AT21">
         <v>130258701000.0</v>
       </c>
-      <c r="AT21">
+      <c r="AU21">
         <v>152699860000.0</v>
       </c>
-      <c r="AU21">
+      <c r="AV21">
         <v>130218536000.0</v>
       </c>
-      <c r="AV21">
+      <c r="AW21">
         <v>68245687000.0</v>
       </c>
-      <c r="AW21">
+      <c r="AX21">
         <v>70649184000.0</v>
       </c>
-      <c r="AX21">
+      <c r="AY21">
         <v>45902199000.0</v>
       </c>
-      <c r="AY21">
+      <c r="AZ21">
         <v>71692964000.0</v>
       </c>
-      <c r="AZ21">
+      <c r="BA21">
         <v>55727048000.0</v>
       </c>
     </row>
-    <row r="22" spans="1:52">
+    <row r="22" spans="1:53">
       <c r="A22" t="s">
-        <v>135</v>
+        <v>136</v>
       </c>
       <c r="B22"/>
       <c r="C22"/>
       <c r="D22"/>
       <c r="E22"/>
       <c r="F22"/>
       <c r="G22"/>
       <c r="H22"/>
       <c r="I22"/>
       <c r="J22"/>
       <c r="K22"/>
       <c r="L22"/>
       <c r="M22"/>
       <c r="N22"/>
       <c r="O22"/>
       <c r="P22"/>
       <c r="Q22"/>
       <c r="R22"/>
       <c r="S22"/>
       <c r="T22"/>
       <c r="U22"/>
       <c r="V22"/>
       <c r="W22"/>
       <c r="X22"/>
       <c r="Y22"/>
@@ -14360,212 +14763,216 @@
       <c r="AB22"/>
       <c r="AC22"/>
       <c r="AD22"/>
       <c r="AE22"/>
       <c r="AF22"/>
       <c r="AG22"/>
       <c r="AH22"/>
       <c r="AI22"/>
       <c r="AJ22"/>
       <c r="AK22"/>
       <c r="AL22"/>
       <c r="AM22"/>
       <c r="AN22"/>
       <c r="AO22"/>
       <c r="AP22"/>
       <c r="AQ22"/>
       <c r="AR22"/>
       <c r="AS22"/>
       <c r="AT22"/>
       <c r="AU22"/>
       <c r="AV22"/>
       <c r="AW22"/>
       <c r="AX22"/>
       <c r="AY22"/>
       <c r="AZ22"/>
-    </row>
-    <row r="23" spans="1:52">
+      <c r="BA22"/>
+    </row>
+    <row r="23" spans="1:53">
       <c r="A23" t="s">
-        <v>136</v>
+        <v>137</v>
       </c>
       <c r="B23">
+        <v>116200376000.0</v>
+      </c>
+      <c r="C23">
         <v>120763805000.0</v>
       </c>
-      <c r="C23">
+      <c r="D23">
         <v>112255871000.0</v>
       </c>
-      <c r="D23">
+      <c r="E23">
         <v>135081318000.0</v>
       </c>
-      <c r="E23">
+      <c r="F23">
         <v>174068334000.0</v>
       </c>
-      <c r="F23">
+      <c r="G23">
         <v>166283182000.0</v>
       </c>
-      <c r="G23">
+      <c r="H23">
         <v>137537723000.0</v>
       </c>
-      <c r="H23">
+      <c r="I23">
         <v>149683422000.0</v>
       </c>
-      <c r="I23">
+      <c r="J23">
         <v>196757727000.0</v>
       </c>
-      <c r="J23">
+      <c r="K23">
         <v>282772085000.0</v>
       </c>
-      <c r="K23">
+      <c r="L23">
         <v>206998707000.0</v>
       </c>
-      <c r="L23">
+      <c r="M23">
         <v>221877438000.0</v>
       </c>
-      <c r="M23">
+      <c r="N23">
         <v>284044612000.0</v>
       </c>
-      <c r="N23">
+      <c r="O23">
         <v>245226092000.0</v>
       </c>
-      <c r="O23">
+      <c r="P23">
         <v>283381826000.0</v>
       </c>
-      <c r="P23">
+      <c r="Q23">
         <v>287930505000.0</v>
       </c>
-      <c r="Q23">
+      <c r="R23">
         <v>269833466000.0</v>
       </c>
-      <c r="R23">
+      <c r="S23">
         <v>265821170000.0</v>
       </c>
-      <c r="S23">
+      <c r="T23">
         <v>295886070000.0</v>
       </c>
-      <c r="T23">
+      <c r="U23">
         <v>269856653000.0</v>
       </c>
-      <c r="U23">
+      <c r="V23">
         <v>267038432000.0</v>
       </c>
-      <c r="V23">
+      <c r="W23">
         <v>235433756000.0</v>
       </c>
-      <c r="W23">
+      <c r="X23">
         <v>275162336000.0</v>
       </c>
-      <c r="X23">
+      <c r="Y23">
         <v>304817035000.0</v>
       </c>
-      <c r="Y23">
+      <c r="Z23">
         <v>301144573000.0</v>
       </c>
-      <c r="Z23">
+      <c r="AA23">
         <v>366477871000.0</v>
       </c>
-      <c r="AA23">
+      <c r="AB23">
         <v>380506053000.0</v>
       </c>
-      <c r="AB23">
+      <c r="AC23">
         <v>347596660000.0</v>
       </c>
-      <c r="AC23">
+      <c r="AD23">
         <v>281421500000.0</v>
       </c>
-      <c r="AD23">
+      <c r="AE23">
         <v>441887612000.0</v>
       </c>
-      <c r="AE23">
+      <c r="AF23">
         <v>389413509000.0</v>
       </c>
-      <c r="AF23">
+      <c r="AG23">
         <v>345250735000.0</v>
       </c>
-      <c r="AG23">
+      <c r="AH23">
         <v>357141028000.0</v>
       </c>
-      <c r="AH23">
+      <c r="AI23">
         <v>299598504000.0</v>
       </c>
-      <c r="AI23">
+      <c r="AJ23">
         <v>330393118000.0</v>
       </c>
-      <c r="AJ23">
+      <c r="AK23">
         <v>321920645000.0</v>
       </c>
-      <c r="AK23">
+      <c r="AL23">
         <v>352220756000.0</v>
       </c>
-      <c r="AL23">
+      <c r="AM23">
         <v>323029007000.0</v>
       </c>
-      <c r="AM23">
+      <c r="AN23">
         <v>313831736000.0</v>
       </c>
-      <c r="AN23">
+      <c r="AO23">
         <v>230852206000.0</v>
       </c>
-      <c r="AO23">
+      <c r="AP23">
         <v>300188553000.0</v>
       </c>
-      <c r="AP23">
+      <c r="AQ23">
         <v>210288038000.0</v>
       </c>
-      <c r="AQ23">
+      <c r="AR23">
         <v>263222549000.0</v>
       </c>
-      <c r="AR23">
+      <c r="AS23">
         <v>204697823000.0</v>
       </c>
-      <c r="AS23">
+      <c r="AT23">
         <v>239012923000.0</v>
       </c>
-      <c r="AT23">
+      <c r="AU23">
         <v>247576664000.0</v>
       </c>
-      <c r="AU23">
+      <c r="AV23">
         <v>228451385000.0</v>
       </c>
-      <c r="AV23">
+      <c r="AW23">
         <v>149354942000.0</v>
       </c>
-      <c r="AW23">
+      <c r="AX23">
         <v>131621979000.0</v>
       </c>
-      <c r="AX23">
+      <c r="AY23">
         <v>209428441000.0</v>
       </c>
-      <c r="AY23">
+      <c r="AZ23">
         <v>210010118000.0</v>
       </c>
-      <c r="AZ23">
+      <c r="BA23">
         <v>114905372000.0</v>
       </c>
     </row>
-    <row r="24" spans="1:52">
+    <row r="24" spans="1:53">
       <c r="A24" t="s">
-        <v>137</v>
+        <v>138</v>
       </c>
       <c r="B24"/>
       <c r="C24"/>
       <c r="D24"/>
       <c r="E24"/>
       <c r="F24"/>
       <c r="G24"/>
       <c r="H24"/>
       <c r="I24"/>
       <c r="J24"/>
       <c r="K24"/>
       <c r="L24"/>
       <c r="M24"/>
       <c r="N24"/>
       <c r="O24"/>
       <c r="P24"/>
       <c r="Q24"/>
       <c r="R24"/>
       <c r="S24"/>
       <c r="T24"/>
       <c r="U24"/>
       <c r="V24"/>
       <c r="W24"/>
       <c r="X24"/>
       <c r="Y24"/>
@@ -14574,2795 +14981,2888 @@
       <c r="AB24"/>
       <c r="AC24"/>
       <c r="AD24"/>
       <c r="AE24"/>
       <c r="AF24"/>
       <c r="AG24"/>
       <c r="AH24"/>
       <c r="AI24"/>
       <c r="AJ24"/>
       <c r="AK24"/>
       <c r="AL24"/>
       <c r="AM24"/>
       <c r="AN24"/>
       <c r="AO24"/>
       <c r="AP24"/>
       <c r="AQ24"/>
       <c r="AR24"/>
       <c r="AS24"/>
       <c r="AT24"/>
       <c r="AU24"/>
       <c r="AV24"/>
       <c r="AW24"/>
       <c r="AX24"/>
       <c r="AY24"/>
       <c r="AZ24"/>
-    </row>
-    <row r="25" spans="1:52">
+      <c r="BA24"/>
+    </row>
+    <row r="25" spans="1:53">
       <c r="A25" t="s">
-        <v>138</v>
+        <v>139</v>
       </c>
       <c r="B25">
+        <v>9159524000.0</v>
+      </c>
+      <c r="C25">
         <v>6329048000.0</v>
       </c>
-      <c r="C25">
+      <c r="D25">
         <v>5456329000.0</v>
       </c>
-      <c r="D25">
+      <c r="E25">
         <v>3507111000.0</v>
       </c>
-      <c r="E25">
+      <c r="F25">
         <v>3572577000.0</v>
       </c>
-      <c r="F25">
+      <c r="G25">
         <v>3294102000.0</v>
       </c>
-      <c r="G25">
+      <c r="H25">
         <v>3158668000.0</v>
       </c>
-      <c r="H25">
+      <c r="I25">
         <v>4226951000.0</v>
       </c>
-      <c r="I25">
+      <c r="J25">
         <v>3005299000.0</v>
       </c>
-      <c r="J25">
+      <c r="K25">
         <v>7629928000.0</v>
       </c>
-      <c r="K25">
+      <c r="L25">
         <v>7749164000.0</v>
       </c>
-      <c r="L25">
+      <c r="M25">
         <v>7817176000.0</v>
       </c>
-      <c r="M25">
+      <c r="N25">
         <v>7692654000.0</v>
       </c>
-      <c r="N25">
+      <c r="O25">
         <v>8829692000.0</v>
       </c>
-      <c r="O25">
+      <c r="P25">
         <v>9209641000.0</v>
       </c>
-      <c r="P25">
+      <c r="Q25">
         <v>9286847000.0</v>
       </c>
-      <c r="Q25">
+      <c r="R25">
         <v>9649592000.0</v>
       </c>
-      <c r="R25">
+      <c r="S25">
         <v>9011817000.0</v>
       </c>
-      <c r="S25">
+      <c r="T25">
         <v>9761091000.0</v>
       </c>
-      <c r="T25">
+      <c r="U25">
         <v>9703735000.0</v>
       </c>
-      <c r="U25">
+      <c r="V25">
         <v>9916237000.0</v>
       </c>
-      <c r="V25">
+      <c r="W25">
         <v>12134834000.0</v>
       </c>
-      <c r="W25">
+      <c r="X25">
         <v>12294025000.0</v>
       </c>
-      <c r="X25">
+      <c r="Y25">
         <v>12243374000.0</v>
       </c>
-      <c r="Y25"/>
       <c r="Z25"/>
       <c r="AA25"/>
       <c r="AB25"/>
       <c r="AC25"/>
       <c r="AD25"/>
       <c r="AE25"/>
       <c r="AF25"/>
       <c r="AG25"/>
       <c r="AH25"/>
       <c r="AI25"/>
       <c r="AJ25"/>
       <c r="AK25"/>
       <c r="AL25"/>
       <c r="AM25"/>
       <c r="AN25"/>
       <c r="AO25"/>
       <c r="AP25"/>
       <c r="AQ25"/>
       <c r="AR25"/>
       <c r="AS25"/>
       <c r="AT25"/>
       <c r="AU25"/>
       <c r="AV25"/>
       <c r="AW25"/>
       <c r="AX25"/>
       <c r="AY25"/>
       <c r="AZ25"/>
-    </row>
-    <row r="26" spans="1:52">
+      <c r="BA25"/>
+    </row>
+    <row r="26" spans="1:53">
       <c r="A26" t="s">
-        <v>139</v>
+        <v>140</v>
       </c>
       <c r="B26">
+        <v>2407439000.0</v>
+      </c>
+      <c r="C26">
         <v>2751909000.0</v>
       </c>
-      <c r="C26">
+      <c r="D26">
         <v>2610673000.0</v>
       </c>
-      <c r="D26">
+      <c r="E26">
         <v>2858546000.0</v>
       </c>
-      <c r="E26">
+      <c r="F26">
         <v>2933130000.0</v>
       </c>
-      <c r="F26">
+      <c r="G26">
         <v>2709905000.0</v>
       </c>
-      <c r="G26">
+      <c r="H26">
         <v>2838179000.0</v>
       </c>
-      <c r="H26">
+      <c r="I26">
         <v>2340358000.0</v>
       </c>
-      <c r="I26"/>
       <c r="J26"/>
       <c r="K26"/>
       <c r="L26"/>
-      <c r="M26">
+      <c r="M26"/>
+      <c r="N26">
         <v>8030437000.0</v>
       </c>
-      <c r="N26"/>
       <c r="O26"/>
       <c r="P26"/>
-      <c r="Q26">
+      <c r="Q26"/>
+      <c r="R26">
         <v>7550478000.0</v>
       </c>
-      <c r="R26"/>
       <c r="S26"/>
       <c r="T26"/>
-      <c r="U26">
+      <c r="U26"/>
+      <c r="V26">
         <v>6248853000.0</v>
       </c>
-      <c r="V26"/>
       <c r="W26"/>
       <c r="X26"/>
-      <c r="Y26">
+      <c r="Y26"/>
+      <c r="Z26">
         <v>1480929000.0</v>
       </c>
-      <c r="Z26">
+      <c r="AA26">
         <v>1453688000.0</v>
       </c>
-      <c r="AA26">
+      <c r="AB26">
         <v>1038833000.0</v>
       </c>
-      <c r="AB26">
+      <c r="AC26">
         <v>1950594000.0</v>
       </c>
-      <c r="AC26">
+      <c r="AD26">
         <v>1523649000.0</v>
       </c>
-      <c r="AD26">
+      <c r="AE26">
         <v>1619139000.0</v>
       </c>
-      <c r="AE26">
+      <c r="AF26">
         <v>1826767000.0</v>
       </c>
-      <c r="AF26">
+      <c r="AG26">
         <v>2104441000.0</v>
       </c>
-      <c r="AG26">
+      <c r="AH26">
         <v>3069605000.0</v>
       </c>
-      <c r="AH26">
+      <c r="AI26">
         <v>1648275000.0</v>
       </c>
-      <c r="AI26">
+      <c r="AJ26">
         <v>1791061000.0</v>
       </c>
-      <c r="AJ26">
+      <c r="AK26">
         <v>2434379000.0</v>
       </c>
-      <c r="AK26">
+      <c r="AL26">
         <v>3757573000.0</v>
       </c>
-      <c r="AL26">
+      <c r="AM26">
         <v>4631926000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>1587465000.0</v>
       </c>
       <c r="AN26">
         <v>1587465000.0</v>
       </c>
       <c r="AO26">
+        <v>1587465000.0</v>
+      </c>
+      <c r="AP26">
         <v>4290238000.0</v>
       </c>
-      <c r="AP26"/>
-[...2 lines deleted...]
-      </c>
+      <c r="AQ26"/>
       <c r="AR26">
         <v>1258887000.0</v>
       </c>
       <c r="AS26">
+        <v>1258887000.0</v>
+      </c>
+      <c r="AT26">
         <v>3920791000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>1960395000.0</v>
       </c>
       <c r="AU26">
         <v>1960395000.0</v>
       </c>
-      <c r="AV26"/>
-      <c r="AW26">
+      <c r="AV26">
+        <v>1960395000.0</v>
+      </c>
+      <c r="AW26"/>
+      <c r="AX26">
         <v>3821290000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>1989145000.0</v>
       </c>
       <c r="AY26">
         <v>1989145000.0</v>
       </c>
-      <c r="AZ26"/>
-[...1 lines deleted...]
-    <row r="27" spans="1:52">
+      <c r="AZ26">
+        <v>1989145000.0</v>
+      </c>
+      <c r="BA26"/>
+    </row>
+    <row r="27" spans="1:53">
       <c r="A27" t="s">
-        <v>140</v>
-[...1 lines deleted...]
-      <c r="B27">
+        <v>141</v>
+      </c>
+      <c r="B27"/>
+      <c r="C27">
         <v>5332728000.0</v>
       </c>
-      <c r="C27">
+      <c r="D27">
         <v>5582429000.0</v>
       </c>
-      <c r="D27">
+      <c r="E27">
         <v>6666975000.0</v>
       </c>
-      <c r="E27">
+      <c r="F27">
         <v>6265354000.0</v>
       </c>
-      <c r="F27">
+      <c r="G27">
         <v>6027705000.0</v>
       </c>
-      <c r="G27">
+      <c r="H27">
         <v>5426570000.0</v>
       </c>
-      <c r="H27">
+      <c r="I27">
         <v>6863808000.0</v>
       </c>
-      <c r="I27">
+      <c r="J27">
         <v>6685671000.0</v>
       </c>
-      <c r="J27">
+      <c r="K27">
         <v>9061953000.0</v>
       </c>
-      <c r="K27">
+      <c r="L27">
         <v>11572832000.0</v>
       </c>
-      <c r="L27">
+      <c r="M27">
         <v>13109481000.0</v>
       </c>
-      <c r="M27">
+      <c r="N27">
         <v>26980437000.0</v>
       </c>
-      <c r="N27">
+      <c r="O27">
         <v>18694525000.0</v>
       </c>
-      <c r="O27">
+      <c r="P27">
         <v>22586989000.0</v>
       </c>
-      <c r="P27">
+      <c r="Q27">
         <v>17591263000.0</v>
       </c>
-      <c r="Q27">
+      <c r="R27">
         <v>14854470000.0</v>
       </c>
-      <c r="R27">
+      <c r="S27">
         <v>10627372000.0</v>
       </c>
-      <c r="S27">
+      <c r="T27">
         <v>15582373000.0</v>
       </c>
-      <c r="T27">
+      <c r="U27">
         <v>17306938000.0</v>
       </c>
-      <c r="U27">
+      <c r="V27">
         <v>19845545000.0</v>
       </c>
-      <c r="V27">
+      <c r="W27">
         <v>12677289000.0</v>
       </c>
-      <c r="W27">
+      <c r="X27">
         <v>22339421000.0</v>
       </c>
-      <c r="X27">
+      <c r="Y27">
         <v>23148939000.0</v>
       </c>
-      <c r="Y27">
+      <c r="Z27">
         <v>23548410000.0</v>
       </c>
-      <c r="Z27">
+      <c r="AA27">
         <v>28685455000.0</v>
       </c>
-      <c r="AA27">
+      <c r="AB27">
         <v>24631232000.0</v>
       </c>
-      <c r="AB27">
+      <c r="AC27">
         <v>21453193000.0</v>
       </c>
-      <c r="AC27">
+      <c r="AD27">
         <v>33761974000.0</v>
       </c>
-      <c r="AD27">
+      <c r="AE27">
         <v>39606502000.0</v>
       </c>
-      <c r="AE27">
+      <c r="AF27">
         <v>32722491000.0</v>
       </c>
-      <c r="AF27">
+      <c r="AG27">
         <v>22458811000.0</v>
       </c>
-      <c r="AG27">
+      <c r="AH27">
         <v>8560453000.0</v>
       </c>
-      <c r="AH27">
+      <c r="AI27">
         <v>28777456000.0</v>
       </c>
-      <c r="AI27">
+      <c r="AJ27">
         <v>16767732000.0</v>
       </c>
-      <c r="AJ27">
+      <c r="AK27">
         <v>21602789000.0</v>
       </c>
-      <c r="AK27">
+      <c r="AL27">
         <v>24283353000.0</v>
       </c>
-      <c r="AL27">
+      <c r="AM27">
         <v>32392237000.0</v>
       </c>
-      <c r="AM27">
+      <c r="AN27">
         <v>19608084000.0</v>
       </c>
-      <c r="AN27">
+      <c r="AO27">
         <v>14638927000.0</v>
       </c>
-      <c r="AO27">
+      <c r="AP27">
         <v>38199684000.0</v>
       </c>
-      <c r="AP27">
+      <c r="AQ27">
         <v>16437124000.0</v>
       </c>
-      <c r="AQ27">
+      <c r="AR27">
         <v>1383538000.0</v>
       </c>
-      <c r="AR27">
+      <c r="AS27">
         <v>8602187000.0</v>
       </c>
-      <c r="AS27">
+      <c r="AT27">
         <v>24397214000.0</v>
       </c>
-      <c r="AT27">
+      <c r="AU27">
         <v>15017348000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>9814339000.0</v>
       </c>
       <c r="AV27">
         <v>9814339000.0</v>
       </c>
       <c r="AW27">
+        <v>9814339000.0</v>
+      </c>
+      <c r="AX27">
         <v>7539849000.0</v>
       </c>
-      <c r="AX27">
+      <c r="AY27">
         <v>15499214000.0</v>
       </c>
-      <c r="AY27">
+      <c r="AZ27">
         <v>8784866000.0</v>
       </c>
-      <c r="AZ27">
+      <c r="BA27">
         <v>2932828000.0</v>
       </c>
     </row>
-    <row r="28" spans="1:52">
+    <row r="28" spans="1:53">
       <c r="A28" t="s">
-        <v>141</v>
+        <v>142</v>
       </c>
       <c r="B28">
+        <v>19068706000.0</v>
+      </c>
+      <c r="C28">
         <v>13615555000.0</v>
       </c>
-      <c r="C28">
+      <c r="D28">
         <v>11880972000.0</v>
       </c>
-      <c r="D28">
+      <c r="E28">
         <v>14872521000.0</v>
       </c>
-      <c r="E28">
+      <c r="F28">
         <v>10587034000.0</v>
       </c>
-      <c r="F28">
+      <c r="G28">
         <v>17463396000.0</v>
       </c>
-      <c r="G28">
+      <c r="H28">
         <v>17850908000.0</v>
       </c>
-      <c r="H28">
+      <c r="I28">
         <v>19824434000.0</v>
       </c>
-      <c r="I28">
+      <c r="J28">
         <v>15166170000.0</v>
       </c>
-      <c r="J28">
+      <c r="K28">
         <v>27172558000.0</v>
       </c>
-      <c r="K28">
+      <c r="L28">
         <v>21436154000.0</v>
       </c>
-      <c r="L28">
+      <c r="M28">
         <v>22321432000.0</v>
       </c>
-      <c r="M28">
+      <c r="N28">
         <v>20885340000.0</v>
       </c>
-      <c r="N28">
+      <c r="O28">
         <v>28749946000.0</v>
       </c>
-      <c r="O28">
+      <c r="P28">
         <v>36485784000.0</v>
       </c>
-      <c r="P28">
+      <c r="Q28">
         <v>31002980000.0</v>
       </c>
-      <c r="Q28">
+      <c r="R28">
         <v>76002489000.0</v>
       </c>
-      <c r="R28">
+      <c r="S28">
         <v>29401395000.0</v>
       </c>
-      <c r="S28">
+      <c r="T28">
         <v>42067812000.0</v>
       </c>
-      <c r="T28">
+      <c r="U28">
         <v>31073496000.0</v>
       </c>
-      <c r="U28">
+      <c r="V28">
         <v>22815947000.0</v>
       </c>
-      <c r="V28">
+      <c r="W28">
         <v>20725244000.0</v>
       </c>
-      <c r="W28">
+      <c r="X28">
         <v>31483026000.0</v>
       </c>
-      <c r="X28">
+      <c r="Y28">
         <v>29558259000.0</v>
       </c>
-      <c r="Y28">
+      <c r="Z28">
         <v>18472948000.0</v>
       </c>
-      <c r="Z28">
+      <c r="AA28">
         <v>54947350000.0</v>
       </c>
-      <c r="AA28">
+      <c r="AB28">
         <v>39702557000.0</v>
       </c>
-      <c r="AB28">
+      <c r="AC28">
         <v>43836007000.0</v>
       </c>
-      <c r="AC28">
+      <c r="AD28">
         <v>12431450000.0</v>
       </c>
-      <c r="AD28">
+      <c r="AE28">
         <v>35496594000.0</v>
       </c>
-      <c r="AE28">
+      <c r="AF28">
         <v>42435333000.0</v>
       </c>
-      <c r="AF28">
+      <c r="AG28">
         <v>43375325000.0</v>
       </c>
-      <c r="AG28">
+      <c r="AH28">
         <v>105477390000.0</v>
       </c>
-      <c r="AH28">
+      <c r="AI28">
         <v>23334813000.0</v>
       </c>
-      <c r="AI28">
+      <c r="AJ28">
         <v>36553011000.0</v>
       </c>
-      <c r="AJ28">
+      <c r="AK28">
         <v>30837170000.0</v>
       </c>
-      <c r="AK28">
+      <c r="AL28">
         <v>90800946000.0</v>
       </c>
-      <c r="AL28">
+      <c r="AM28">
         <v>38963205000.0</v>
       </c>
-      <c r="AM28">
+      <c r="AN28">
         <v>28372504000.0</v>
       </c>
-      <c r="AN28">
+      <c r="AO28">
         <v>18095570000.0</v>
       </c>
-      <c r="AO28">
+      <c r="AP28">
         <v>71436779000.0</v>
       </c>
-      <c r="AP28">
+      <c r="AQ28">
         <v>19920372000.0</v>
       </c>
-      <c r="AQ28">
+      <c r="AR28">
         <v>30690473000.0</v>
       </c>
-      <c r="AR28">
+      <c r="AS28">
         <v>19125799000.0</v>
       </c>
-      <c r="AS28">
+      <c r="AT28">
         <v>110687870000.0</v>
       </c>
-      <c r="AT28">
+      <c r="AU28">
         <v>16130436000.0</v>
       </c>
-      <c r="AU28">
+      <c r="AV28">
         <v>137318780000.0</v>
       </c>
-      <c r="AV28">
+      <c r="AW28">
         <v>15459709000.0</v>
       </c>
-      <c r="AW28">
+      <c r="AX28">
         <v>70866881000.0</v>
       </c>
-      <c r="AX28">
+      <c r="AY28">
         <v>23134875000.0</v>
       </c>
-      <c r="AY28">
+      <c r="AZ28">
         <v>54610825000.0</v>
       </c>
-      <c r="AZ28">
+      <c r="BA28">
         <v>57548207000.0</v>
       </c>
     </row>
-    <row r="29" spans="1:52">
+    <row r="29" spans="1:53">
       <c r="A29" t="s">
-        <v>142</v>
+        <v>143</v>
       </c>
       <c r="B29">
-        <v>0.0</v>
+        <v>7366648000.0</v>
       </c>
       <c r="C29">
         <v>0.0</v>
       </c>
       <c r="D29">
         <v>0.0</v>
       </c>
       <c r="E29">
+        <v>0.0</v>
+      </c>
+      <c r="F29">
         <v>-17125953000.0</v>
       </c>
-      <c r="F29">
+      <c r="G29">
         <v>2189746000.0</v>
       </c>
-      <c r="G29">
+      <c r="H29">
         <v>3854847000.0</v>
       </c>
-      <c r="H29">
+      <c r="I29">
         <v>3449122000.0</v>
       </c>
-      <c r="I29">
+      <c r="J29">
         <v>-12192356000.0</v>
       </c>
-      <c r="J29">
+      <c r="K29">
         <v>4346281000.0</v>
       </c>
-      <c r="K29">
+      <c r="L29">
         <v>5160611000.0</v>
       </c>
-      <c r="L29">
+      <c r="M29">
         <v>5727911000.0</v>
       </c>
-      <c r="M29">
+      <c r="N29">
         <v>18441596000.0</v>
       </c>
-      <c r="N29">
+      <c r="O29">
         <v>-9766289000.0</v>
       </c>
-      <c r="O29">
+      <c r="P29">
         <v>33180000.0</v>
       </c>
-      <c r="P29">
+      <c r="Q29">
         <v>13412457000.0</v>
       </c>
-      <c r="Q29">
+      <c r="R29">
         <v>20226836000.0</v>
       </c>
-      <c r="R29">
+      <c r="S29">
         <v>32380807000.0</v>
       </c>
-      <c r="S29">
+      <c r="T29">
         <v>6970359000.0</v>
       </c>
-      <c r="T29">
+      <c r="U29">
         <v>0.0</v>
       </c>
-      <c r="U29">
+      <c r="V29">
         <v>35598690000.0</v>
       </c>
-      <c r="V29">
+      <c r="W29">
         <v>3554041000.0</v>
       </c>
-      <c r="W29">
+      <c r="X29">
         <v>-4441973000.0</v>
       </c>
-      <c r="X29">
+      <c r="Y29">
         <v>-5849155000.0</v>
       </c>
-      <c r="Y29">
+      <c r="Z29">
         <v>9700705000.0</v>
       </c>
-      <c r="Z29">
+      <c r="AA29">
         <v>14954901000.0</v>
       </c>
-      <c r="AA29">
+      <c r="AB29">
         <v>5024526000.0</v>
       </c>
-      <c r="AB29">
+      <c r="AC29">
         <v>9265421000.0</v>
       </c>
-      <c r="AC29"/>
       <c r="AD29"/>
       <c r="AE29"/>
       <c r="AF29"/>
       <c r="AG29"/>
       <c r="AH29"/>
       <c r="AI29"/>
       <c r="AJ29"/>
       <c r="AK29"/>
       <c r="AL29"/>
       <c r="AM29"/>
       <c r="AN29"/>
       <c r="AO29"/>
       <c r="AP29"/>
       <c r="AQ29"/>
       <c r="AR29"/>
       <c r="AS29"/>
       <c r="AT29"/>
       <c r="AU29"/>
       <c r="AV29"/>
       <c r="AW29"/>
       <c r="AX29"/>
       <c r="AY29"/>
       <c r="AZ29"/>
-    </row>
-    <row r="30" spans="1:52">
+      <c r="BA29"/>
+    </row>
+    <row r="30" spans="1:53">
       <c r="A30" t="s">
-        <v>143</v>
+        <v>144</v>
       </c>
       <c r="B30">
+        <v>26687575000.0</v>
+      </c>
+      <c r="C30">
         <v>52750484000.0</v>
       </c>
-      <c r="C30">
+      <c r="D30">
         <v>51205443000.0</v>
       </c>
-      <c r="D30">
+      <c r="E30">
         <v>60129946000.0</v>
       </c>
-      <c r="E30">
+      <c r="F30">
         <v>72285149000.0</v>
       </c>
-      <c r="F30">
+      <c r="G30">
         <v>67706064000.0</v>
       </c>
-      <c r="G30">
+      <c r="H30">
         <v>66085376000.0</v>
       </c>
-      <c r="H30">
+      <c r="I30">
         <v>74408607000.0</v>
       </c>
-      <c r="I30">
+      <c r="J30">
         <v>97317047000.0</v>
       </c>
-      <c r="J30">
+      <c r="K30">
         <v>85224479000.0</v>
       </c>
-      <c r="K30">
+      <c r="L30">
         <v>91007891000.0</v>
       </c>
-      <c r="L30">
+      <c r="M30">
         <v>95045752000.0</v>
       </c>
-      <c r="M30">
+      <c r="N30">
         <v>104857331000.0</v>
       </c>
-      <c r="N30">
+      <c r="O30">
         <v>116062862000.0</v>
       </c>
-      <c r="O30">
+      <c r="P30">
         <v>127528245000.0</v>
       </c>
-      <c r="P30">
+      <c r="Q30">
         <v>112943004000.0</v>
       </c>
-      <c r="Q30">
+      <c r="R30">
         <v>96867404000.0</v>
       </c>
-      <c r="R30">
+      <c r="S30">
         <v>104753439000.0</v>
       </c>
-      <c r="S30">
+      <c r="T30">
         <v>126718015000.0</v>
       </c>
-      <c r="T30">
+      <c r="U30">
         <v>115673059000.0</v>
       </c>
-      <c r="U30">
+      <c r="V30">
         <v>112939668000.0</v>
       </c>
-      <c r="V30">
+      <c r="W30">
         <v>89705313000.0</v>
       </c>
-      <c r="W30">
+      <c r="X30">
         <v>128159847000.0</v>
       </c>
-      <c r="X30">
+      <c r="Y30">
         <v>123653904000.0</v>
       </c>
-      <c r="Y30">
+      <c r="Z30">
         <v>109361536000.0</v>
       </c>
-      <c r="Z30">
+      <c r="AA30">
         <v>162760657000.0</v>
       </c>
-      <c r="AA30">
+      <c r="AB30">
         <v>160549531000.0</v>
       </c>
-      <c r="AB30">
+      <c r="AC30">
         <v>156420629000.0</v>
       </c>
-      <c r="AC30">
+      <c r="AD30">
         <v>131821181000.0</v>
       </c>
-      <c r="AD30">
+      <c r="AE30">
         <v>168986894000.0</v>
       </c>
-      <c r="AE30">
+      <c r="AF30">
         <v>183896462000.0</v>
       </c>
-      <c r="AF30">
+      <c r="AG30">
         <v>157572185000.0</v>
       </c>
-      <c r="AG30">
+      <c r="AH30">
         <v>180114794000.0</v>
       </c>
-      <c r="AH30">
+      <c r="AI30">
         <v>140553668000.0</v>
       </c>
-      <c r="AI30">
+      <c r="AJ30">
         <v>156994993000.0</v>
       </c>
-      <c r="AJ30">
+      <c r="AK30">
         <v>139411616000.0</v>
       </c>
-      <c r="AK30">
+      <c r="AL30">
         <v>236114021000.0</v>
       </c>
-      <c r="AL30">
+      <c r="AM30">
         <v>149488531000.0</v>
       </c>
-      <c r="AM30">
+      <c r="AN30">
         <v>145043254000.0</v>
       </c>
-      <c r="AN30">
+      <c r="AO30">
         <v>105267456000.0</v>
       </c>
-      <c r="AO30">
+      <c r="AP30">
         <v>180306113000.0</v>
       </c>
-      <c r="AP30">
+      <c r="AQ30">
         <v>89730225000.0</v>
       </c>
-      <c r="AQ30">
+      <c r="AR30">
         <v>107567757000.0</v>
       </c>
-      <c r="AR30">
+      <c r="AS30">
         <v>81195313000.0</v>
       </c>
-      <c r="AS30">
+      <c r="AT30">
         <v>157303483000.0</v>
       </c>
-      <c r="AT30">
+      <c r="AU30">
         <v>84054708000.0</v>
       </c>
-      <c r="AU30">
+      <c r="AV30">
         <v>75297852000.0</v>
       </c>
-      <c r="AV30">
+      <c r="AW30">
         <v>77480637000.0</v>
       </c>
-      <c r="AW30">
+      <c r="AX30">
         <v>78266248000.0</v>
       </c>
-      <c r="AX30">
+      <c r="AY30">
         <v>80330482000.0</v>
       </c>
-      <c r="AY30">
+      <c r="AZ30">
         <v>139585646000.0</v>
       </c>
-      <c r="AZ30">
+      <c r="BA30">
         <v>64337191000.0</v>
       </c>
     </row>
-    <row r="31" spans="1:52">
+    <row r="31" spans="1:53">
       <c r="A31" t="s">
-        <v>144</v>
+        <v>145</v>
       </c>
       <c r="B31">
+        <v>-53016939000.0</v>
+      </c>
+      <c r="C31">
         <v>-35864078000.0</v>
       </c>
-      <c r="C31">
+      <c r="D31">
         <v>17976779000.0</v>
       </c>
-      <c r="D31">
+      <c r="E31">
         <v>-90256242000.0</v>
       </c>
-      <c r="E31">
+      <c r="F31">
         <v>-1072147226000.0</v>
       </c>
-      <c r="F31">
+      <c r="G31">
         <v>328168822000.0</v>
       </c>
-      <c r="G31">
+      <c r="H31">
         <v>-157287712000.0</v>
       </c>
-      <c r="H31">
+      <c r="I31">
         <v>-90908073000.0</v>
       </c>
-      <c r="I31">
+      <c r="J31">
         <v>-875956728000.0</v>
       </c>
-      <c r="J31">
+      <c r="K31">
         <v>-8347568000.0</v>
       </c>
-      <c r="K31">
+      <c r="L31">
         <v>-42981769000.0</v>
       </c>
-      <c r="L31">
+      <c r="M31">
         <v>100678472000.0</v>
       </c>
-      <c r="M31">
+      <c r="N31">
         <v>-29185156000.0</v>
       </c>
-      <c r="N31">
+      <c r="O31">
         <v>-48444769000.0</v>
       </c>
-      <c r="O31">
+      <c r="P31">
         <v>-22183110000.0</v>
       </c>
-      <c r="P31">
+      <c r="Q31">
         <v>-12394089000.0</v>
       </c>
-      <c r="Q31">
+      <c r="R31">
         <v>-30111025000.0</v>
       </c>
-      <c r="R31">
+      <c r="S31">
         <v>19165323000.0</v>
       </c>
-      <c r="S31">
+      <c r="T31">
         <v>6299206000.0</v>
       </c>
-      <c r="T31">
+      <c r="U31">
         <v>-107963790000.0</v>
       </c>
-      <c r="U31">
+      <c r="V31">
         <v>173378729000.0</v>
       </c>
-      <c r="V31">
+      <c r="W31">
         <v>-178330990000.0</v>
       </c>
-      <c r="W31">
+      <c r="X31">
         <v>286592866000.0</v>
       </c>
-      <c r="X31">
+      <c r="Y31">
         <v>-352167435000.0</v>
       </c>
-      <c r="Y31">
+      <c r="Z31">
         <v>-48303863000.0</v>
       </c>
-      <c r="Z31">
+      <c r="AA31">
         <v>39697433000.0</v>
       </c>
-      <c r="AA31">
+      <c r="AB31">
         <v>-14231463000.0</v>
       </c>
-      <c r="AB31">
+      <c r="AC31">
         <v>28592045000.0</v>
       </c>
-      <c r="AC31">
+      <c r="AD31">
         <v>-297697229000.0</v>
       </c>
-      <c r="AD31">
+      <c r="AE31">
         <v>-48251717000.0</v>
       </c>
-      <c r="AE31">
+      <c r="AF31">
         <v>-71398654000.0</v>
       </c>
-      <c r="AF31">
+      <c r="AG31">
         <v>-19693260000.0</v>
       </c>
-      <c r="AG31">
+      <c r="AH31">
         <v>-34742813000.0</v>
       </c>
-      <c r="AH31">
+      <c r="AI31">
         <v>-1729501000.0</v>
       </c>
-      <c r="AI31">
+      <c r="AJ31">
         <v>-1833372000.0</v>
       </c>
-      <c r="AJ31">
+      <c r="AK31">
         <v>-2060597000.0</v>
       </c>
-      <c r="AK31">
+      <c r="AL31">
         <v>249096065000.0</v>
       </c>
-      <c r="AL31">
+      <c r="AM31">
         <v>-8134911000.0</v>
       </c>
-      <c r="AM31">
+      <c r="AN31">
         <v>-1554676000.0</v>
       </c>
-      <c r="AN31">
+      <c r="AO31">
         <v>1400250000.0</v>
       </c>
-      <c r="AO31">
+      <c r="AP31">
         <v>17616216000.0</v>
       </c>
-      <c r="AP31">
+      <c r="AQ31">
         <v>-14200253000.0</v>
       </c>
-      <c r="AQ31">
+      <c r="AR31">
         <v>-32449706000.0</v>
       </c>
-      <c r="AR31">
+      <c r="AS31">
         <v>-4848584000.0</v>
       </c>
-      <c r="AS31">
+      <c r="AT31">
         <v>-405804000.0</v>
       </c>
-      <c r="AT31">
+      <c r="AU31">
         <v>-12069854000.0</v>
       </c>
-      <c r="AU31">
+      <c r="AV31">
         <v>-1903687000.0</v>
       </c>
-      <c r="AV31">
+      <c r="AW31">
         <v>7406096000.0</v>
       </c>
-      <c r="AW31">
+      <c r="AX31">
         <v>-24132882000.0</v>
       </c>
-      <c r="AX31">
+      <c r="AY31">
         <v>41586772000.0</v>
       </c>
-      <c r="AY31">
+      <c r="AZ31">
         <v>-74626288000.0</v>
       </c>
-      <c r="AZ31">
+      <c r="BA31">
         <v>-793667000.0</v>
       </c>
     </row>
-    <row r="32" spans="1:52">
+    <row r="32" spans="1:53">
       <c r="A32" t="s">
-        <v>145</v>
+        <v>146</v>
       </c>
       <c r="B32">
+        <v>139962962000.0</v>
+      </c>
+      <c r="C32">
         <v>157126496000.0</v>
       </c>
-      <c r="C32">
+      <c r="D32">
         <v>141148856000.0</v>
       </c>
-      <c r="D32">
+      <c r="E32">
         <v>167024918000.0</v>
       </c>
-      <c r="E32">
+      <c r="F32">
         <v>185735759000.0</v>
       </c>
-      <c r="F32">
+      <c r="G32">
         <v>175962464000.0</v>
       </c>
-      <c r="G32">
+      <c r="H32">
         <v>134307151000.0</v>
       </c>
-      <c r="H32">
+      <c r="I32">
         <v>173199428000.0</v>
       </c>
-      <c r="I32">
+      <c r="J32">
         <v>162697551000.0</v>
       </c>
-      <c r="J32">
+      <c r="K32">
         <v>191287705000.0</v>
       </c>
-      <c r="K32">
+      <c r="L32">
         <v>195695946000.0</v>
       </c>
-      <c r="L32">
+      <c r="M32">
         <v>228368508000.0</v>
       </c>
-      <c r="M32">
+      <c r="N32">
         <v>273447709000.0</v>
       </c>
-      <c r="N32">
+      <c r="O32">
         <v>298923882000.0</v>
       </c>
-      <c r="O32">
+      <c r="P32">
         <v>330884645000.0</v>
       </c>
-      <c r="P32">
+      <c r="Q32">
         <v>362704222000.0</v>
       </c>
-      <c r="Q32">
+      <c r="R32">
         <v>367829128000.0</v>
       </c>
-      <c r="R32">
+      <c r="S32">
         <v>296102941000.0</v>
       </c>
-      <c r="S32">
+      <c r="T32">
         <v>360197206000.0</v>
       </c>
-      <c r="T32">
+      <c r="U32">
         <v>330118883000.0</v>
       </c>
-      <c r="U32">
+      <c r="V32">
         <v>373612273000.0</v>
       </c>
-      <c r="V32">
+      <c r="W32">
         <v>291671769000.0</v>
       </c>
-      <c r="W32">
+      <c r="X32">
         <v>278930137000.0</v>
       </c>
-      <c r="X32">
+      <c r="Y32">
         <v>337831758000.0</v>
       </c>
-      <c r="Y32">
+      <c r="Z32">
         <v>343100845000.0</v>
       </c>
-      <c r="Z32">
+      <c r="AA32">
         <v>397419664000.0</v>
       </c>
-      <c r="AA32">
+      <c r="AB32">
         <v>409831941000.0</v>
       </c>
-      <c r="AB32">
+      <c r="AC32">
         <v>346561760000.0</v>
       </c>
-      <c r="AC32">
+      <c r="AD32">
         <v>303841381000.0</v>
       </c>
-      <c r="AD32">
+      <c r="AE32">
         <v>452046465000.0</v>
       </c>
-      <c r="AE32">
+      <c r="AF32">
         <v>565775785000.0</v>
       </c>
-      <c r="AF32">
+      <c r="AG32">
         <v>498113504000.0</v>
       </c>
-      <c r="AG32">
+      <c r="AH32">
         <v>496667517000.0</v>
       </c>
-      <c r="AH32">
+      <c r="AI32">
         <v>462420095000.0</v>
       </c>
-      <c r="AI32">
+      <c r="AJ32">
         <v>510780033000.0</v>
       </c>
-      <c r="AJ32">
+      <c r="AK32">
         <v>520276930000.0</v>
       </c>
-      <c r="AK32">
+      <c r="AL32">
         <v>468752633000.0</v>
       </c>
-      <c r="AL32">
+      <c r="AM32">
         <v>429568682000.0</v>
       </c>
-      <c r="AM32">
+      <c r="AN32">
         <v>502565614000.0</v>
       </c>
-      <c r="AN32">
+      <c r="AO32">
         <v>355727352000.0</v>
       </c>
-      <c r="AO32">
+      <c r="AP32">
         <v>373805174000.0</v>
       </c>
-      <c r="AP32">
+      <c r="AQ32">
         <v>279510317000.0</v>
       </c>
-      <c r="AQ32">
+      <c r="AR32">
         <v>394045406000.0</v>
       </c>
-      <c r="AR32">
+      <c r="AS32">
         <v>338596053000.0</v>
       </c>
-      <c r="AS32">
+      <c r="AT32">
         <v>369271624000.0</v>
       </c>
-      <c r="AT32">
+      <c r="AU32">
         <v>400276524000.0</v>
       </c>
-      <c r="AU32">
+      <c r="AV32">
         <v>358669921000.0</v>
       </c>
-      <c r="AV32">
+      <c r="AW32">
         <v>217600629000.0</v>
       </c>
-      <c r="AW32">
+      <c r="AX32">
         <v>202271163000.0</v>
       </c>
-      <c r="AX32">
+      <c r="AY32">
         <v>255330640000.0</v>
       </c>
-      <c r="AY32">
+      <c r="AZ32">
         <v>207990103000.0</v>
       </c>
-      <c r="AZ32">
+      <c r="BA32">
         <v>169898554000.0</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet5.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:O30"/>
+  <dimension ref="A1:P30"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="44.703" bestFit="true" customWidth="true" style="0"/>
-    <col min="2" max="2" width="16.425" bestFit="true" customWidth="true" style="0"/>
+    <col min="2" max="2" width="15.282" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="16.425" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="16.425" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="16.425" bestFit="true" customWidth="true" style="0"/>
     <col min="6" max="6" width="16.425" bestFit="true" customWidth="true" style="0"/>
     <col min="7" max="7" width="16.425" bestFit="true" customWidth="true" style="0"/>
     <col min="8" max="8" width="16.425" bestFit="true" customWidth="true" style="0"/>
     <col min="9" max="9" width="16.425" bestFit="true" customWidth="true" style="0"/>
     <col min="10" max="10" width="16.425" bestFit="true" customWidth="true" style="0"/>
     <col min="11" max="11" width="16.425" bestFit="true" customWidth="true" style="0"/>
     <col min="12" max="12" width="16.425" bestFit="true" customWidth="true" style="0"/>
     <col min="13" max="13" width="16.425" bestFit="true" customWidth="true" style="0"/>
     <col min="14" max="14" width="16.425" bestFit="true" customWidth="true" style="0"/>
-    <col min="15" max="15" width="15.282" bestFit="true" customWidth="true" style="0"/>
+    <col min="15" max="15" width="16.425" bestFit="true" customWidth="true" style="0"/>
+    <col min="16" max="16" width="15.282" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:15">
+    <row r="1" spans="1:16">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
       <c r="C1" t="s">
         <v>2</v>
       </c>
       <c r="D1" t="s">
         <v>3</v>
       </c>
       <c r="E1" t="s">
         <v>4</v>
       </c>
       <c r="F1" t="s">
         <v>5</v>
       </c>
       <c r="G1" t="s">
         <v>6</v>
       </c>
       <c r="H1" t="s">
         <v>7</v>
       </c>
       <c r="I1" t="s">
         <v>8</v>
       </c>
       <c r="J1" t="s">
         <v>9</v>
       </c>
       <c r="K1" t="s">
         <v>10</v>
       </c>
       <c r="L1" t="s">
         <v>11</v>
       </c>
       <c r="M1" t="s">
         <v>12</v>
       </c>
       <c r="N1" t="s">
         <v>13</v>
       </c>
       <c r="O1" t="s">
         <v>14</v>
       </c>
-    </row>
-    <row r="2" spans="1:15">
+      <c r="P1" t="s">
+        <v>15</v>
+      </c>
+    </row>
+    <row r="2" spans="1:16">
       <c r="A2" t="s">
-        <v>146</v>
+        <v>147</v>
       </c>
       <c r="B2">
+        <v>4660812000.0</v>
+      </c>
+      <c r="C2">
         <v>9341252000.0</v>
       </c>
-      <c r="C2">
+      <c r="D2">
         <v>6824691000.0</v>
       </c>
-      <c r="D2">
+      <c r="E2">
         <v>7856586000.0</v>
       </c>
-      <c r="E2">
+      <c r="F2">
         <v>12493765000.0</v>
       </c>
-      <c r="F2">
+      <c r="G2">
         <v>10346360000.0</v>
       </c>
-      <c r="G2">
+      <c r="H2">
         <v>15635078000.0</v>
       </c>
-      <c r="H2">
+      <c r="I2">
         <v>62232073000.0</v>
       </c>
-      <c r="I2">
+      <c r="J2">
         <v>15561332000.0</v>
       </c>
-      <c r="J2">
+      <c r="K2">
         <v>15838031000.0</v>
       </c>
-      <c r="K2">
+      <c r="L2">
         <v>36570008000.0</v>
       </c>
-      <c r="L2">
+      <c r="M2">
         <v>32744169000.0</v>
       </c>
-      <c r="M2">
+      <c r="N2">
         <v>180453568000.0</v>
       </c>
-      <c r="N2">
+      <c r="O2">
         <v>382047407000.0</v>
       </c>
-      <c r="O2"/>
-[...1 lines deleted...]
-    <row r="3" spans="1:15">
+      <c r="P2"/>
+    </row>
+    <row r="3" spans="1:16">
       <c r="A3" t="s">
-        <v>147</v>
+        <v>148</v>
       </c>
       <c r="B3">
+        <v>5693933000</v>
+      </c>
+      <c r="C3">
         <v>6576528000</v>
       </c>
-      <c r="C3">
+      <c r="D3">
         <v>5866727000</v>
       </c>
-      <c r="D3">
+      <c r="E3">
         <v>121363700000</v>
       </c>
-      <c r="E3">
+      <c r="F3">
         <v>53433716000</v>
       </c>
-      <c r="F3">
+      <c r="G3">
         <v>9705669000</v>
       </c>
-      <c r="G3">
+      <c r="H3">
         <v>9028342000</v>
       </c>
-      <c r="H3">
+      <c r="I3">
         <v>75803352000</v>
       </c>
-      <c r="I3">
+      <c r="J3">
         <v>72423053000</v>
       </c>
-      <c r="J3">
+      <c r="K3">
         <v>70842268000</v>
       </c>
-      <c r="K3">
+      <c r="L3">
         <v>322636377000</v>
       </c>
-      <c r="L3">
+      <c r="M3">
         <v>170436634000</v>
       </c>
-      <c r="M3">
+      <c r="N3">
         <v>74950629000</v>
       </c>
-      <c r="N3">
+      <c r="O3">
         <v>41488554000</v>
       </c>
-      <c r="O3">
+      <c r="P3">
         <v>0</v>
       </c>
     </row>
-    <row r="4" spans="1:15">
+    <row r="4" spans="1:16">
       <c r="A4" t="s">
-        <v>148</v>
+        <v>149</v>
       </c>
       <c r="B4"/>
       <c r="C4"/>
       <c r="D4"/>
       <c r="E4"/>
       <c r="F4"/>
       <c r="G4"/>
       <c r="H4"/>
       <c r="I4"/>
       <c r="J4"/>
       <c r="K4"/>
       <c r="L4"/>
       <c r="M4"/>
       <c r="N4"/>
       <c r="O4"/>
-    </row>
-    <row r="5" spans="1:15">
+      <c r="P4"/>
+    </row>
+    <row r="5" spans="1:16">
       <c r="A5" t="s">
-        <v>149</v>
+        <v>150</v>
       </c>
       <c r="B5"/>
       <c r="C5"/>
       <c r="D5"/>
       <c r="E5"/>
       <c r="F5"/>
       <c r="G5"/>
       <c r="H5"/>
       <c r="I5"/>
       <c r="J5"/>
       <c r="K5"/>
       <c r="L5"/>
       <c r="M5"/>
       <c r="N5"/>
       <c r="O5"/>
-    </row>
-    <row r="6" spans="1:15">
+      <c r="P5"/>
+    </row>
+    <row r="6" spans="1:16">
       <c r="A6" t="s">
-        <v>150</v>
+        <v>151</v>
       </c>
       <c r="B6">
+        <v>1392433000.0</v>
+      </c>
+      <c r="C6">
         <v>-4680440000.0</v>
       </c>
-      <c r="C6">
+      <c r="D6">
         <v>2516561000.0</v>
       </c>
-      <c r="D6">
+      <c r="E6">
         <v>-1031895000.0</v>
       </c>
-      <c r="E6">
+      <c r="F6">
         <v>-4637179000.0</v>
       </c>
-      <c r="F6">
+      <c r="G6">
         <v>2147405000.0</v>
       </c>
-      <c r="G6">
+      <c r="H6">
         <v>-5288718000.0</v>
       </c>
-      <c r="H6">
+      <c r="I6">
         <v>-46596995000.0</v>
       </c>
-      <c r="I6">
+      <c r="J6">
         <v>46670741000.0</v>
       </c>
-      <c r="J6">
+      <c r="K6">
         <v>-276699000.0</v>
       </c>
-      <c r="K6">
+      <c r="L6">
         <v>-20731977000.0</v>
       </c>
-      <c r="L6">
+      <c r="M6">
         <v>3825839000.0</v>
       </c>
-      <c r="M6">
+      <c r="N6">
         <v>-147709399000.0</v>
       </c>
-      <c r="N6">
+      <c r="O6">
         <v>-201593839000.0</v>
       </c>
-      <c r="O6"/>
-[...1 lines deleted...]
-    <row r="7" spans="1:15">
+      <c r="P6"/>
+    </row>
+    <row r="7" spans="1:16">
       <c r="A7" t="s">
-        <v>151</v>
-[...1 lines deleted...]
-      <c r="B7">
+        <v>152</v>
+      </c>
+      <c r="B7"/>
+      <c r="C7">
         <v>-332195895000.0</v>
       </c>
-      <c r="C7">
+      <c r="D7">
         <v>-343322613000.0</v>
       </c>
-      <c r="D7">
+      <c r="E7">
         <v>-562489467000.0</v>
       </c>
-      <c r="E7">
+      <c r="F7">
         <v>-597563082000.0</v>
       </c>
-      <c r="F7">
+      <c r="G7">
         <v>-679552886000.0</v>
       </c>
-      <c r="G7">
+      <c r="H7">
         <v>-416965474000.0</v>
       </c>
-      <c r="H7">
+      <c r="I7">
         <v>-377065772000.0</v>
       </c>
-      <c r="I7">
+      <c r="J7">
         <v>-589355215000.0</v>
       </c>
-      <c r="J7">
+      <c r="K7">
         <v>-507321554000.0</v>
       </c>
-      <c r="K7">
+      <c r="L7">
         <v>-261182599000.0</v>
       </c>
-      <c r="L7"/>
       <c r="M7"/>
       <c r="N7"/>
       <c r="O7"/>
-    </row>
-    <row r="8" spans="1:15">
+      <c r="P7"/>
+    </row>
+    <row r="8" spans="1:16">
       <c r="A8" t="s">
-        <v>152</v>
+        <v>153</v>
       </c>
       <c r="B8"/>
       <c r="C8"/>
       <c r="D8"/>
       <c r="E8"/>
       <c r="F8"/>
       <c r="G8"/>
       <c r="H8"/>
       <c r="I8"/>
       <c r="J8"/>
       <c r="K8"/>
       <c r="L8"/>
       <c r="M8"/>
       <c r="N8"/>
       <c r="O8"/>
-    </row>
-    <row r="9" spans="1:15">
+      <c r="P8"/>
+    </row>
+    <row r="9" spans="1:16">
       <c r="A9" t="s">
-        <v>153</v>
+        <v>154</v>
       </c>
       <c r="B9"/>
       <c r="C9"/>
       <c r="D9"/>
       <c r="E9"/>
       <c r="F9"/>
       <c r="G9"/>
       <c r="H9"/>
       <c r="I9"/>
       <c r="J9"/>
       <c r="K9"/>
       <c r="L9"/>
       <c r="M9"/>
       <c r="N9"/>
       <c r="O9"/>
-    </row>
-    <row r="10" spans="1:15">
+      <c r="P9"/>
+    </row>
+    <row r="10" spans="1:16">
       <c r="A10" t="s">
-        <v>154</v>
+        <v>155</v>
       </c>
       <c r="B10"/>
       <c r="C10"/>
       <c r="D10"/>
       <c r="E10"/>
       <c r="F10"/>
       <c r="G10"/>
       <c r="H10"/>
       <c r="I10"/>
       <c r="J10"/>
       <c r="K10"/>
       <c r="L10"/>
       <c r="M10"/>
       <c r="N10"/>
       <c r="O10"/>
-    </row>
-    <row r="11" spans="1:15">
+      <c r="P10"/>
+    </row>
+    <row r="11" spans="1:16">
       <c r="A11" t="s">
-        <v>155</v>
+        <v>156</v>
       </c>
       <c r="B11"/>
       <c r="C11"/>
-      <c r="D11">
-[...1 lines deleted...]
-      </c>
+      <c r="D11"/>
       <c r="E11">
         <v>0.0</v>
       </c>
       <c r="F11">
         <v>0.0</v>
       </c>
       <c r="G11">
         <v>0.0</v>
       </c>
       <c r="H11">
         <v>0.0</v>
       </c>
       <c r="I11">
         <v>0.0</v>
       </c>
       <c r="J11">
         <v>0.0</v>
       </c>
       <c r="K11">
         <v>0.0</v>
       </c>
-      <c r="L11"/>
+      <c r="L11">
+        <v>0.0</v>
+      </c>
       <c r="M11"/>
       <c r="N11"/>
       <c r="O11"/>
-    </row>
-    <row r="12" spans="1:15">
+      <c r="P11"/>
+    </row>
+    <row r="12" spans="1:16">
       <c r="A12" t="s">
-        <v>156</v>
+        <v>157</v>
       </c>
       <c r="B12"/>
       <c r="C12"/>
-      <c r="D12">
+      <c r="D12"/>
+      <c r="E12">
         <v>38948489000.0</v>
       </c>
-      <c r="E12">
+      <c r="F12">
         <v>-84223431000.0</v>
       </c>
-      <c r="F12">
+      <c r="G12">
         <v>-65242691000.0</v>
       </c>
-      <c r="G12">
+      <c r="H12">
         <v>39526022000.0</v>
       </c>
-      <c r="H12">
+      <c r="I12">
         <v>674149315000.0</v>
       </c>
-      <c r="I12">
+      <c r="J12">
         <v>-262089990000.0</v>
       </c>
-      <c r="J12">
+      <c r="K12">
         <v>-330283527000.0</v>
       </c>
-      <c r="K12">
+      <c r="L12">
         <v>270020897000.0</v>
       </c>
-      <c r="L12"/>
       <c r="M12"/>
       <c r="N12"/>
       <c r="O12"/>
-    </row>
-    <row r="13" spans="1:15">
+      <c r="P12"/>
+    </row>
+    <row r="13" spans="1:16">
       <c r="A13" t="s">
-        <v>157</v>
+        <v>158</v>
       </c>
       <c r="B13"/>
       <c r="C13"/>
       <c r="D13"/>
       <c r="E13"/>
       <c r="F13"/>
       <c r="G13"/>
       <c r="H13"/>
       <c r="I13"/>
       <c r="J13"/>
       <c r="K13"/>
       <c r="L13"/>
       <c r="M13"/>
       <c r="N13"/>
       <c r="O13"/>
-    </row>
-    <row r="14" spans="1:15">
+      <c r="P13"/>
+    </row>
+    <row r="14" spans="1:16">
       <c r="A14" t="s">
-        <v>158</v>
-[...1 lines deleted...]
-      <c r="B14"/>
+        <v>159</v>
+      </c>
+      <c r="B14">
+        <v>55254318000.0</v>
+      </c>
       <c r="C14"/>
-      <c r="D14">
+      <c r="D14"/>
+      <c r="E14">
         <v>62727032000.0</v>
       </c>
-      <c r="E14">
+      <c r="F14">
         <v>57505503000.0</v>
       </c>
-      <c r="F14">
+      <c r="G14">
         <v>74132820000.0</v>
       </c>
-      <c r="G14">
+      <c r="H14">
         <v>55296203000.0</v>
       </c>
-      <c r="H14">
+      <c r="I14">
         <v>24144841000.0</v>
       </c>
-      <c r="I14">
+      <c r="J14">
         <v>23269471000.0</v>
       </c>
-      <c r="J14">
+      <c r="K14">
         <v>22444723000.0</v>
       </c>
-      <c r="K14">
+      <c r="L14">
         <v>65939428000.0</v>
       </c>
-      <c r="L14">
+      <c r="M14">
         <v>58892862000.0</v>
       </c>
-      <c r="M14">
+      <c r="N14">
         <v>36716754000.0</v>
       </c>
-      <c r="N14">
+      <c r="O14">
         <v>32730532000.0</v>
       </c>
-      <c r="O14"/>
-[...1 lines deleted...]
-    <row r="15" spans="1:15">
+      <c r="P14"/>
+    </row>
+    <row r="15" spans="1:16">
       <c r="A15" t="s">
-        <v>159</v>
+        <v>160</v>
       </c>
       <c r="B15"/>
       <c r="C15"/>
       <c r="D15"/>
       <c r="E15"/>
       <c r="F15"/>
-      <c r="G15">
+      <c r="G15"/>
+      <c r="H15">
         <v>0.0</v>
       </c>
-      <c r="H15">
+      <c r="I15">
         <v>109803508000.0</v>
       </c>
-      <c r="I15">
+      <c r="J15">
         <v>101960400000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>39215538000.0</v>
       </c>
       <c r="K15">
         <v>39215538000.0</v>
       </c>
       <c r="L15">
+        <v>39215538000.0</v>
+      </c>
+      <c r="M15">
         <v>39215534000.0</v>
       </c>
-      <c r="M15"/>
       <c r="N15"/>
       <c r="O15"/>
-    </row>
-    <row r="16" spans="1:15">
+      <c r="P15"/>
+    </row>
+    <row r="16" spans="1:16">
       <c r="A16" t="s">
-        <v>160</v>
+        <v>161</v>
       </c>
       <c r="B16">
+        <v>6053245000.0</v>
+      </c>
+      <c r="C16">
         <v>4660812000.0</v>
       </c>
-      <c r="C16">
+      <c r="D16">
         <v>9341252000.0</v>
       </c>
-      <c r="D16">
+      <c r="E16">
         <v>6824691000.0</v>
       </c>
-      <c r="E16">
+      <c r="F16">
         <v>7856586000.0</v>
       </c>
-      <c r="F16">
+      <c r="G16">
         <v>12493765000.0</v>
       </c>
-      <c r="G16">
+      <c r="H16">
         <v>10346360000.0</v>
       </c>
-      <c r="H16">
+      <c r="I16">
         <v>15635078000.0</v>
       </c>
-      <c r="I16">
+      <c r="J16">
         <v>62232073000.0</v>
       </c>
-      <c r="J16">
+      <c r="K16">
         <v>15561332000.0</v>
       </c>
-      <c r="K16">
+      <c r="L16">
         <v>15838031000.0</v>
       </c>
-      <c r="L16">
+      <c r="M16">
         <v>36570008000.0</v>
       </c>
-      <c r="M16">
+      <c r="N16">
         <v>32744169000.0</v>
       </c>
-      <c r="N16">
+      <c r="O16">
         <v>180453568000.0</v>
       </c>
-      <c r="O16">
+      <c r="P16">
         <v>382047407000.0</v>
       </c>
     </row>
-    <row r="17" spans="1:15">
+    <row r="17" spans="1:16">
       <c r="A17" t="s">
-        <v>161</v>
+        <v>162</v>
       </c>
       <c r="B17"/>
       <c r="C17"/>
       <c r="D17"/>
       <c r="E17"/>
       <c r="F17"/>
       <c r="G17"/>
       <c r="H17"/>
       <c r="I17"/>
       <c r="J17"/>
       <c r="K17"/>
       <c r="L17"/>
       <c r="M17"/>
       <c r="N17"/>
       <c r="O17"/>
-    </row>
-    <row r="18" spans="1:15">
+      <c r="P17"/>
+    </row>
+    <row r="18" spans="1:16">
       <c r="A18" t="s">
-        <v>162</v>
+        <v>163</v>
       </c>
       <c r="B18">
+        <v>85104940000.0</v>
+      </c>
+      <c r="C18">
         <v>-15841449000.0</v>
       </c>
-      <c r="C18">
+      <c r="D18">
         <v>14856051000.0</v>
       </c>
-      <c r="D18">
+      <c r="E18">
         <v>11967229000.0</v>
       </c>
-      <c r="E18">
+      <c r="F18">
         <v>1439304000.0</v>
       </c>
-      <c r="F18">
+      <c r="G18">
         <v>102878190000.0</v>
       </c>
-      <c r="G18">
+      <c r="H18">
         <v>150333977000.0</v>
       </c>
-      <c r="H18">
+      <c r="I18">
         <v>-51658511000.0</v>
       </c>
-      <c r="I18">
+      <c r="J18">
         <v>-49153582000.0</v>
       </c>
-      <c r="J18">
+      <c r="K18">
         <v>-48397545000.0</v>
       </c>
-      <c r="K18">
+      <c r="L18">
         <v>270056142000.0</v>
       </c>
-      <c r="L18">
+      <c r="M18">
         <v>-48545000.0</v>
       </c>
-      <c r="M18">
+      <c r="N18">
         <v>186224891000.0</v>
       </c>
-      <c r="N18">
+      <c r="O18">
         <v>98586792000.0</v>
       </c>
-      <c r="O18"/>
-[...1 lines deleted...]
-    <row r="19" spans="1:15">
+      <c r="P18"/>
+    </row>
+    <row r="19" spans="1:16">
       <c r="A19" t="s">
-        <v>163</v>
-[...1 lines deleted...]
-      <c r="B19">
+        <v>164</v>
+      </c>
+      <c r="B19"/>
+      <c r="C19">
         <v>8131659000.0</v>
       </c>
-      <c r="C19">
+      <c r="D19">
         <v>-15275632000.0</v>
       </c>
-      <c r="D19">
+      <c r="E19">
         <v>-118419350000.0</v>
       </c>
-      <c r="E19">
+      <c r="F19">
         <v>-1570000000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>-180000000.0</v>
       </c>
       <c r="G19">
         <v>-180000000.0</v>
       </c>
       <c r="H19">
         <v>-180000000.0</v>
       </c>
       <c r="I19">
+        <v>-180000000.0</v>
+      </c>
+      <c r="J19">
         <v>45750000000.0</v>
       </c>
-      <c r="J19">
+      <c r="K19">
         <v>33523879000.0</v>
       </c>
-      <c r="K19">
+      <c r="L19">
         <v>315065845000.0</v>
       </c>
-      <c r="L19"/>
       <c r="M19"/>
       <c r="N19"/>
       <c r="O19"/>
-    </row>
-    <row r="20" spans="1:15">
+      <c r="P19"/>
+    </row>
+    <row r="20" spans="1:16">
       <c r="A20" t="s">
-        <v>164</v>
+        <v>165</v>
       </c>
       <c r="B20"/>
       <c r="C20"/>
       <c r="D20"/>
       <c r="E20"/>
       <c r="F20"/>
       <c r="G20"/>
       <c r="H20"/>
       <c r="I20"/>
       <c r="J20"/>
       <c r="K20"/>
       <c r="L20"/>
       <c r="M20"/>
       <c r="N20"/>
       <c r="O20"/>
-    </row>
-    <row r="21" spans="1:15">
+      <c r="P20"/>
+    </row>
+    <row r="21" spans="1:16">
       <c r="A21" t="s">
-        <v>165</v>
+        <v>166</v>
       </c>
       <c r="B21">
+        <v>52711651000.0</v>
+      </c>
+      <c r="C21">
         <v>-1559504000.0</v>
       </c>
-      <c r="C21">
+      <c r="D21">
         <v>-594076000.0</v>
       </c>
-      <c r="D21">
+      <c r="E21">
         <v>-15943474000.0</v>
       </c>
-      <c r="E21">
+      <c r="F21">
         <v>-20556488000.0</v>
       </c>
-      <c r="F21">
+      <c r="G21">
         <v>-10622270000.0</v>
       </c>
-      <c r="G21">
+      <c r="H21">
         <v>-4930640000.0</v>
       </c>
-      <c r="H21">
+      <c r="I21">
         <v>-157034446000.0</v>
       </c>
-      <c r="I21">
+      <c r="J21">
         <v>-73117179000.0</v>
       </c>
-      <c r="J21">
+      <c r="K21">
         <v>53969523000.0</v>
       </c>
-      <c r="K21">
+      <c r="L21">
         <v>-18886706000.0</v>
       </c>
-      <c r="L21"/>
       <c r="M21"/>
       <c r="N21"/>
       <c r="O21"/>
-    </row>
-    <row r="22" spans="1:15">
+      <c r="P21"/>
+    </row>
+    <row r="22" spans="1:16">
       <c r="A22" t="s">
-        <v>128</v>
+        <v>129</v>
       </c>
       <c r="B22">
+        <v>-47384266000.0</v>
+      </c>
+      <c r="C22">
         <v>-942677060000.0</v>
       </c>
-      <c r="C22">
+      <c r="D22">
         <v>-959521723000.0</v>
       </c>
-      <c r="D22">
+      <c r="E22">
         <v>31655408000.0</v>
       </c>
-      <c r="E22">
+      <c r="F22">
         <v>81590948000.0</v>
       </c>
-      <c r="F22">
+      <c r="G22">
         <v>100881726000.0</v>
       </c>
-      <c r="G22">
+      <c r="H22">
         <v>64540094000.0</v>
       </c>
-      <c r="H22">
+      <c r="I22">
         <v>-140642573000.0</v>
       </c>
-      <c r="I22">
+      <c r="J22">
         <v>550228508000.0</v>
       </c>
-      <c r="J22">
+      <c r="K22">
         <v>645571701000.0</v>
       </c>
-      <c r="K22">
+      <c r="L22">
         <v>256732194000.0</v>
       </c>
-      <c r="L22">
+      <c r="M22">
         <v>353164699000.0</v>
       </c>
-      <c r="M22">
+      <c r="N22">
         <v>119019440000.0</v>
       </c>
-      <c r="N22">
+      <c r="O22">
         <v>43478101000.0</v>
       </c>
-      <c r="O22"/>
-[...1 lines deleted...]
-    <row r="23" spans="1:15">
+      <c r="P22"/>
+    </row>
+    <row r="23" spans="1:16">
       <c r="A23" t="s">
-        <v>166</v>
+        <v>167</v>
       </c>
       <c r="B23">
+        <v>-5610949000.0</v>
+      </c>
+      <c r="C23">
         <v>-2171134000.0</v>
       </c>
-      <c r="C23">
+      <c r="D23">
         <v>-2336509000.0</v>
       </c>
-      <c r="D23">
+      <c r="E23">
         <v>-15180799000.0</v>
       </c>
-      <c r="E23">
+      <c r="F23">
         <v>-18626951000.0</v>
       </c>
-      <c r="F23">
+      <c r="G23">
         <v>-8238578000.0</v>
       </c>
-      <c r="G23">
+      <c r="H23">
         <v>-3296688000.0</v>
       </c>
-      <c r="H23">
+      <c r="I23">
         <v>-63897678000.0</v>
       </c>
-      <c r="I23">
+      <c r="J23">
         <v>-38010068000.0</v>
       </c>
-      <c r="J23">
+      <c r="K23">
         <v>53969523000.0</v>
       </c>
-      <c r="K23">
+      <c r="L23">
         <v>-16494757000.0</v>
       </c>
-      <c r="L23">
+      <c r="M23">
         <v>-15147778000.0</v>
       </c>
-      <c r="M23">
+      <c r="N23">
         <v>-1903979000.0</v>
       </c>
-      <c r="N23">
+      <c r="O23">
         <v>-121638909000.0</v>
       </c>
-      <c r="O23">
+      <c r="P23">
         <v>294822067000.0</v>
       </c>
     </row>
-    <row r="24" spans="1:15">
+    <row r="24" spans="1:16">
       <c r="A24" t="s">
-        <v>167</v>
+        <v>168</v>
       </c>
       <c r="B24">
+        <v>-1598593000.0</v>
+      </c>
+      <c r="C24">
         <v>14708187000.0</v>
       </c>
-      <c r="C24">
+      <c r="D24">
         <v>-9408905000.0</v>
       </c>
-      <c r="D24">
+      <c r="E24">
         <v>2944350000.0</v>
       </c>
-      <c r="E24">
+      <c r="F24">
         <v>16050005000.0</v>
       </c>
-      <c r="F24">
+      <c r="G24">
         <v>-89928515000.0</v>
       </c>
-      <c r="G24">
+      <c r="H24">
         <v>-152584600000.0</v>
       </c>
-      <c r="H24">
+      <c r="I24">
         <v>-292580926000.0</v>
       </c>
-      <c r="I24">
+      <c r="J24">
         <v>-96404237000.0</v>
       </c>
-      <c r="J24">
+      <c r="K24">
         <v>-357812943000.0</v>
       </c>
-      <c r="K24">
+      <c r="L24">
         <v>-548815716000.0</v>
       </c>
-      <c r="L24">
+      <c r="M24">
         <v>-4512634000.0</v>
       </c>
-      <c r="M24">
+      <c r="N24">
         <v>18525372000.0</v>
       </c>
-      <c r="N24">
+      <c r="O24">
         <v>-178541722000.0</v>
       </c>
-      <c r="O24"/>
-[...1 lines deleted...]
-    <row r="25" spans="1:15">
+      <c r="P24"/>
+    </row>
+    <row r="25" spans="1:16">
       <c r="A25" t="s">
-        <v>168</v>
+        <v>169</v>
       </c>
       <c r="B25">
+        <v>82928821000.0</v>
+      </c>
+      <c r="C25">
         <v>-9264921000.0</v>
       </c>
-      <c r="C25">
+      <c r="D25">
         <v>20722778000.0</v>
       </c>
-      <c r="D25">
+      <c r="E25">
         <v>38948489000.0</v>
       </c>
-      <c r="E25">
+      <c r="F25">
         <v>-84223431000.0</v>
       </c>
-      <c r="F25">
+      <c r="G25">
         <v>-62430687000.0</v>
       </c>
-      <c r="G25">
+      <c r="H25">
         <v>39526022000.0</v>
       </c>
-      <c r="H25">
+      <c r="I25">
         <v>116497732000.0</v>
       </c>
-      <c r="I25">
+      <c r="J25">
         <v>-573497979000.0</v>
       </c>
-      <c r="J25">
+      <c r="K25">
         <v>-668016424000.0</v>
       </c>
-      <c r="K25">
+      <c r="L25">
         <v>-256732194000.0</v>
       </c>
-      <c r="L25">
+      <c r="M25">
         <v>-353164699000.0</v>
       </c>
-      <c r="M25">
+      <c r="N25">
         <v>-119019440000.0</v>
       </c>
-      <c r="N25">
+      <c r="O25">
         <v>63866713000.0</v>
       </c>
-      <c r="O25"/>
-[...1 lines deleted...]
-    <row r="26" spans="1:15">
+      <c r="P25"/>
+    </row>
+    <row r="26" spans="1:16">
       <c r="A26" t="s">
-        <v>169</v>
+        <v>170</v>
       </c>
       <c r="B26"/>
       <c r="C26"/>
       <c r="D26"/>
       <c r="E26"/>
       <c r="F26"/>
       <c r="G26"/>
       <c r="H26"/>
       <c r="I26"/>
       <c r="J26"/>
       <c r="K26"/>
       <c r="L26"/>
       <c r="M26"/>
       <c r="N26"/>
       <c r="O26"/>
-    </row>
-    <row r="27" spans="1:15">
+      <c r="P26"/>
+    </row>
+    <row r="27" spans="1:16">
       <c r="A27" t="s">
-        <v>170</v>
+        <v>171</v>
       </c>
       <c r="B27"/>
       <c r="C27"/>
       <c r="D27"/>
       <c r="E27"/>
       <c r="F27"/>
       <c r="G27"/>
       <c r="H27"/>
       <c r="I27"/>
       <c r="J27"/>
       <c r="K27"/>
       <c r="L27"/>
       <c r="M27"/>
       <c r="N27"/>
       <c r="O27"/>
-    </row>
-    <row r="28" spans="1:15">
+      <c r="P27"/>
+    </row>
+    <row r="28" spans="1:16">
       <c r="A28" t="s">
-        <v>171</v>
+        <v>172</v>
       </c>
       <c r="B28">
+        <v>-83500271000.0</v>
+      </c>
+      <c r="C28">
         <v>-3547178000.0</v>
       </c>
-      <c r="C28">
+      <c r="D28">
         <v>-2930585000.0</v>
       </c>
-      <c r="D28">
+      <c r="E28">
         <v>-15943474000.0</v>
       </c>
-      <c r="E28">
+      <c r="F28">
         <v>-20556488000.0</v>
       </c>
-      <c r="F28">
+      <c r="G28">
         <v>-10622270000.0</v>
       </c>
-      <c r="G28">
+      <c r="H28">
         <v>-4930640000.0</v>
       </c>
-      <c r="H28">
+      <c r="I28">
         <v>-266837954000.0</v>
       </c>
-      <c r="I28">
+      <c r="J28">
         <v>-175077579000.0</v>
       </c>
-      <c r="J28">
+      <c r="K28">
         <v>14753985000.0</v>
       </c>
-      <c r="K28">
+      <c r="L28">
         <v>-58102244000.0</v>
       </c>
-      <c r="L28">
+      <c r="M28">
         <v>402726742000.0</v>
       </c>
-      <c r="M28">
+      <c r="N28">
         <v>-352459662000.0</v>
       </c>
-      <c r="N28">
+      <c r="O28">
         <v>-121638909000.0</v>
       </c>
-      <c r="O28">
+      <c r="P28">
         <v>294822067000.0</v>
       </c>
     </row>
-    <row r="29" spans="1:15">
+    <row r="29" spans="1:16">
       <c r="A29" t="s">
-        <v>172</v>
+        <v>173</v>
       </c>
       <c r="B29">
+        <v>90798873000.0</v>
+      </c>
+      <c r="C29">
         <v>-9264921000.0</v>
       </c>
-      <c r="C29">
+      <c r="D29">
         <v>20722778000.0</v>
       </c>
-      <c r="D29">
+      <c r="E29">
         <v>133330929000.0</v>
       </c>
-      <c r="E29">
+      <c r="F29">
         <v>54873020000.0</v>
       </c>
-      <c r="F29">
+      <c r="G29">
         <v>112583859000.0</v>
       </c>
-      <c r="G29">
+      <c r="H29">
         <v>159362319000.0</v>
       </c>
-      <c r="H29">
+      <c r="I29">
         <v>24144841000.0</v>
       </c>
-      <c r="I29">
+      <c r="J29">
         <v>23269471000.0</v>
       </c>
-      <c r="J29">
+      <c r="K29">
         <v>22444723000.0</v>
       </c>
-      <c r="K29">
+      <c r="L29">
         <v>592692519000.0</v>
       </c>
-      <c r="L29">
+      <c r="M29">
         <v>170388089000.0</v>
       </c>
-      <c r="M29">
+      <c r="N29">
         <v>261175520000.0</v>
       </c>
-      <c r="N29">
+      <c r="O29">
         <v>140075346000.0</v>
       </c>
-      <c r="O29">
+      <c r="P29">
         <v>69114787000.0</v>
       </c>
     </row>
-    <row r="30" spans="1:15">
+    <row r="30" spans="1:16">
       <c r="A30" t="s">
-        <v>173</v>
+        <v>174</v>
       </c>
       <c r="B30">
+        <v>-5906169000.0</v>
+      </c>
+      <c r="C30">
         <v>8131659000.0</v>
       </c>
-      <c r="C30">
+      <c r="D30">
         <v>-15275632000.0</v>
       </c>
-      <c r="D30">
+      <c r="E30">
         <v>-118419350000.0</v>
       </c>
-      <c r="E30">
+      <c r="F30">
         <v>-38953711000.0</v>
       </c>
-      <c r="F30">
+      <c r="G30">
         <v>-99814184000.0</v>
       </c>
-      <c r="G30">
+      <c r="H30">
         <v>-159720397000.0</v>
       </c>
-      <c r="H30">
+      <c r="I30">
         <v>-368384278000.0</v>
       </c>
-      <c r="I30">
+      <c r="J30">
         <v>-123077290000.0</v>
       </c>
-      <c r="J30">
+      <c r="K30">
         <v>-393516584000.0</v>
       </c>
-      <c r="K30">
+      <c r="L30">
         <v>-555322252000.0</v>
       </c>
-      <c r="L30">
+      <c r="M30">
         <v>-569288992000.0</v>
       </c>
-      <c r="M30">
+      <c r="N30">
         <v>-56425257000.0</v>
       </c>
-      <c r="N30">
+      <c r="O30">
         <v>-220030276000.0</v>
       </c>
-      <c r="O30"/>
+      <c r="P30"/>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet6.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:BB30"/>
+  <dimension ref="A1:BC30"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="44.703" bestFit="true" customWidth="true" style="0"/>
-    <col min="2" max="2" width="16.425" bestFit="true" customWidth="true" style="0"/>
+    <col min="2" max="2" width="15.282" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:54">
+    <row r="1" spans="1:55">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
-        <v>76</v>
+        <v>1</v>
       </c>
       <c r="C1" t="s">
         <v>77</v>
       </c>
       <c r="D1" t="s">
         <v>78</v>
       </c>
       <c r="E1" t="s">
-        <v>1</v>
+        <v>79</v>
       </c>
       <c r="F1" t="s">
-        <v>79</v>
+        <v>2</v>
       </c>
       <c r="G1" t="s">
         <v>80</v>
       </c>
       <c r="H1" t="s">
         <v>81</v>
       </c>
       <c r="I1" t="s">
-        <v>2</v>
+        <v>82</v>
       </c>
       <c r="J1" t="s">
-        <v>82</v>
+        <v>3</v>
       </c>
       <c r="K1" t="s">
         <v>83</v>
       </c>
       <c r="L1" t="s">
         <v>84</v>
       </c>
       <c r="M1" t="s">
-        <v>3</v>
+        <v>85</v>
       </c>
       <c r="N1" t="s">
-        <v>85</v>
+        <v>4</v>
       </c>
       <c r="O1" t="s">
         <v>86</v>
       </c>
       <c r="P1" t="s">
         <v>87</v>
       </c>
       <c r="Q1" t="s">
-        <v>4</v>
+        <v>88</v>
       </c>
       <c r="R1" t="s">
-        <v>88</v>
+        <v>5</v>
       </c>
       <c r="S1" t="s">
         <v>89</v>
       </c>
       <c r="T1" t="s">
         <v>90</v>
       </c>
       <c r="U1" t="s">
-        <v>5</v>
+        <v>91</v>
       </c>
       <c r="V1" t="s">
-        <v>91</v>
+        <v>6</v>
       </c>
       <c r="W1" t="s">
         <v>92</v>
       </c>
       <c r="X1" t="s">
         <v>93</v>
       </c>
       <c r="Y1" t="s">
-        <v>6</v>
+        <v>94</v>
       </c>
       <c r="Z1" t="s">
-        <v>94</v>
+        <v>7</v>
       </c>
       <c r="AA1" t="s">
         <v>95</v>
       </c>
       <c r="AB1" t="s">
         <v>96</v>
       </c>
       <c r="AC1" t="s">
-        <v>7</v>
+        <v>97</v>
       </c>
       <c r="AD1" t="s">
-        <v>97</v>
+        <v>8</v>
       </c>
       <c r="AE1" t="s">
         <v>98</v>
       </c>
       <c r="AF1" t="s">
         <v>99</v>
       </c>
       <c r="AG1" t="s">
-        <v>8</v>
+        <v>100</v>
       </c>
       <c r="AH1" t="s">
-        <v>100</v>
+        <v>9</v>
       </c>
       <c r="AI1" t="s">
         <v>101</v>
       </c>
       <c r="AJ1" t="s">
         <v>102</v>
       </c>
       <c r="AK1" t="s">
-        <v>9</v>
+        <v>103</v>
       </c>
       <c r="AL1" t="s">
-        <v>103</v>
+        <v>10</v>
       </c>
       <c r="AM1" t="s">
         <v>104</v>
       </c>
       <c r="AN1" t="s">
         <v>105</v>
       </c>
       <c r="AO1" t="s">
-        <v>10</v>
+        <v>106</v>
       </c>
       <c r="AP1" t="s">
-        <v>106</v>
+        <v>11</v>
       </c>
       <c r="AQ1" t="s">
         <v>107</v>
       </c>
       <c r="AR1" t="s">
         <v>108</v>
       </c>
       <c r="AS1" t="s">
-        <v>11</v>
+        <v>109</v>
       </c>
       <c r="AT1" t="s">
-        <v>109</v>
+        <v>12</v>
       </c>
       <c r="AU1" t="s">
         <v>110</v>
       </c>
       <c r="AV1" t="s">
         <v>111</v>
       </c>
       <c r="AW1" t="s">
-        <v>12</v>
+        <v>112</v>
       </c>
       <c r="AX1" t="s">
-        <v>112</v>
+        <v>13</v>
       </c>
       <c r="AY1" t="s">
         <v>113</v>
       </c>
       <c r="AZ1" t="s">
         <v>114</v>
       </c>
       <c r="BA1" t="s">
-        <v>13</v>
+        <v>115</v>
       </c>
       <c r="BB1" t="s">
         <v>14</v>
       </c>
-    </row>
-    <row r="2" spans="1:54">
+      <c r="BC1" t="s">
+        <v>15</v>
+      </c>
+    </row>
+    <row r="2" spans="1:55">
       <c r="A2" t="s">
-        <v>146</v>
+        <v>147</v>
       </c>
       <c r="B2">
+        <v>5536851000.0</v>
+      </c>
+      <c r="C2">
         <v>5782015000.0</v>
       </c>
-      <c r="C2">
+      <c r="D2">
         <v>5111342000.0</v>
       </c>
-      <c r="D2">
+      <c r="E2">
         <v>4660812000.0</v>
       </c>
-      <c r="E2">
+      <c r="F2">
         <v>6546439000.0</v>
       </c>
-      <c r="F2">
+      <c r="G2">
         <v>4546905000.0</v>
       </c>
-      <c r="G2">
+      <c r="H2">
         <v>10184264000.0</v>
       </c>
-      <c r="H2">
+      <c r="I2">
         <v>9341252000.0</v>
       </c>
-      <c r="I2">
+      <c r="J2">
         <v>5016103000.0</v>
       </c>
-      <c r="J2">
+      <c r="K2">
         <v>10240032000.0</v>
       </c>
-      <c r="K2">
+      <c r="L2">
         <v>30856755000.0</v>
       </c>
-      <c r="L2">
+      <c r="M2">
         <v>6824691000.0</v>
       </c>
-      <c r="M2">
+      <c r="N2">
         <v>6058365000.0</v>
       </c>
-      <c r="N2">
+      <c r="O2">
         <v>6998318000.0</v>
       </c>
-      <c r="O2">
+      <c r="P2">
         <v>30638097000.0</v>
       </c>
-      <c r="P2">
+      <c r="Q2">
         <v>7856586000.0</v>
       </c>
-      <c r="Q2">
+      <c r="R2">
         <v>10703969000.0</v>
       </c>
-      <c r="R2">
+      <c r="S2">
         <v>12814103000.0</v>
       </c>
-      <c r="S2">
+      <c r="T2">
         <v>8381714000.0</v>
       </c>
-      <c r="T2">
+      <c r="U2">
         <v>12493765000.0</v>
       </c>
-      <c r="U2">
+      <c r="V2">
         <v>10896314000.0</v>
       </c>
-      <c r="V2">
+      <c r="W2">
         <v>19526542000.0</v>
       </c>
-      <c r="W2">
+      <c r="X2">
         <v>13307162000.0</v>
       </c>
-      <c r="X2">
+      <c r="Y2">
         <v>10346360000.0</v>
       </c>
-      <c r="Y2">
+      <c r="Z2">
         <v>28252373000.0</v>
       </c>
-      <c r="Z2">
+      <c r="AA2">
         <v>20817101000.0</v>
       </c>
-      <c r="AA2">
+      <c r="AB2">
         <v>23705605000.0</v>
       </c>
-      <c r="AB2">
+      <c r="AC2">
         <v>15635078000.0</v>
       </c>
-      <c r="AC2">
+      <c r="AD2">
         <v>35408154000.0</v>
       </c>
-      <c r="AD2">
+      <c r="AE2">
         <v>22799060000.0</v>
       </c>
-      <c r="AE2">
+      <c r="AF2">
         <v>25056152000.0</v>
       </c>
-      <c r="AF2">
+      <c r="AG2">
         <v>62232073000.0</v>
       </c>
-      <c r="AG2">
+      <c r="AH2">
         <v>88680939000.0</v>
       </c>
-      <c r="AH2">
+      <c r="AI2">
         <v>27021768000.0</v>
       </c>
-      <c r="AI2">
+      <c r="AJ2">
         <v>25599334000.0</v>
       </c>
-      <c r="AJ2">
+      <c r="AK2">
         <v>15561332000.0</v>
       </c>
-      <c r="AK2">
+      <c r="AL2">
         <v>77319572000.0</v>
       </c>
-      <c r="AL2">
+      <c r="AM2">
         <v>26710030000.0</v>
       </c>
-      <c r="AM2">
+      <c r="AN2">
         <v>53025547000.0</v>
       </c>
-      <c r="AN2">
+      <c r="AO2">
         <v>15838031000.0</v>
       </c>
-      <c r="AO2">
+      <c r="AP2">
         <v>128731779000.0</v>
       </c>
-      <c r="AP2">
+      <c r="AQ2">
         <v>449598449000.0</v>
       </c>
-      <c r="AQ2">
+      <c r="AR2">
         <v>74658041000.0</v>
       </c>
-      <c r="AR2">
+      <c r="AS2">
         <v>36570008000.0</v>
       </c>
-      <c r="AS2">
+      <c r="AT2">
         <v>461407735000.0</v>
       </c>
-      <c r="AT2">
+      <c r="AU2">
         <v>447229283000.0</v>
       </c>
-      <c r="AU2">
+      <c r="AV2">
         <v>34638600000.0</v>
       </c>
-      <c r="AV2">
+      <c r="AW2">
         <v>32744169000.0</v>
       </c>
-      <c r="AW2">
+      <c r="AX2">
         <v>62940009000.0</v>
       </c>
-      <c r="AX2">
+      <c r="AY2">
         <v>40429811000.0</v>
       </c>
-      <c r="AY2">
+      <c r="AZ2">
         <v>198949258000.0</v>
       </c>
-      <c r="AZ2">
+      <c r="BA2">
         <v>180453568000.0</v>
       </c>
-      <c r="BA2"/>
       <c r="BB2"/>
-    </row>
-    <row r="3" spans="1:54">
+      <c r="BC2"/>
+    </row>
+    <row r="3" spans="1:55">
       <c r="A3" t="s">
-        <v>147</v>
+        <v>148</v>
       </c>
       <c r="B3">
+        <v>1268901000</v>
+      </c>
+      <c r="C3">
         <v>6696974000</v>
       </c>
-      <c r="C3">
+      <c r="D3">
         <v>230660000</v>
       </c>
-      <c r="D3">
+      <c r="E3">
         <v>35200000</v>
       </c>
-      <c r="E3">
+      <c r="F3">
         <v>13343881000</v>
       </c>
-      <c r="F3">
+      <c r="G3">
         <v>2115206999</v>
       </c>
-      <c r="G3">
+      <c r="H3">
         <v>2649297000</v>
       </c>
-      <c r="H3">
+      <c r="I3">
         <v>4764504000</v>
       </c>
-      <c r="I3">
+      <c r="J3">
         <v>2270576000</v>
       </c>
-      <c r="J3">
+      <c r="K3">
         <v>193641000</v>
       </c>
-      <c r="K3">
+      <c r="L3">
         <v>759366000</v>
       </c>
-      <c r="L3">
+      <c r="M3">
         <v>2643144000</v>
       </c>
-      <c r="M3">
+      <c r="N3">
         <v>22035574000</v>
       </c>
-      <c r="N3">
+      <c r="O3">
         <v>67012747000</v>
       </c>
-      <c r="O3">
+      <c r="P3">
         <v>19568649000</v>
       </c>
-      <c r="P3">
+      <c r="Q3">
         <v>12746730000</v>
       </c>
-      <c r="Q3">
+      <c r="R3">
         <v>21600225000</v>
       </c>
-      <c r="R3">
+      <c r="S3">
         <v>14805116000</v>
       </c>
-      <c r="S3">
+      <c r="T3">
         <v>9260880000</v>
       </c>
-      <c r="T3">
+      <c r="U3">
         <v>7767495000</v>
       </c>
-      <c r="U3">
+      <c r="V3">
         <v>3042249000</v>
       </c>
-      <c r="V3">
+      <c r="W3">
         <v>668664000</v>
       </c>
-      <c r="W3">
+      <c r="X3">
         <v>1399313000</v>
       </c>
-      <c r="X3">
+      <c r="Y3">
         <v>4595443000</v>
       </c>
-      <c r="Y3">
+      <c r="Z3">
         <v>4176214000</v>
       </c>
-      <c r="Z3">
+      <c r="AA3">
         <v>3227824000</v>
       </c>
-      <c r="AA3">
+      <c r="AB3">
         <v>3095758000</v>
       </c>
-      <c r="AB3">
+      <c r="AC3">
         <v>4720062000</v>
       </c>
-      <c r="AC3">
+      <c r="AD3">
         <v>34366260000</v>
       </c>
-      <c r="AD3">
+      <c r="AE3">
         <v>28729319000</v>
       </c>
-      <c r="AE3">
+      <c r="AF3">
         <v>15502520000</v>
       </c>
-      <c r="AF3">
+      <c r="AG3">
         <v>54663891000</v>
       </c>
-      <c r="AG3">
+      <c r="AH3">
         <v>47819528000</v>
       </c>
-      <c r="AH3">
+      <c r="AI3">
         <v>10250547000</v>
       </c>
-      <c r="AI3">
+      <c r="AJ3">
         <v>27277470000</v>
       </c>
-      <c r="AJ3">
+      <c r="AK3">
         <v>7576602000</v>
       </c>
-      <c r="AK3">
+      <c r="AL3">
         <v>20000865000</v>
       </c>
-      <c r="AL3">
+      <c r="AM3">
         <v>18306332000</v>
       </c>
-      <c r="AM3">
+      <c r="AN3">
         <v>26933528000</v>
       </c>
-      <c r="AN3">
+      <c r="AO3">
         <v>5601543000</v>
       </c>
-      <c r="AO3">
+      <c r="AP3">
         <v>311351835000</v>
       </c>
-      <c r="AP3">
+      <c r="AQ3">
         <v>6814241000</v>
       </c>
-      <c r="AQ3">
+      <c r="AR3">
         <v>3415392000</v>
       </c>
-      <c r="AR3">
+      <c r="AS3">
         <v>6198529000</v>
       </c>
-      <c r="AS3">
+      <c r="AT3">
         <v>151198840000</v>
       </c>
-      <c r="AT3">
+      <c r="AU3">
         <v>4263663000</v>
       </c>
-      <c r="AU3">
+      <c r="AV3">
         <v>7968494000</v>
       </c>
-      <c r="AV3">
+      <c r="AW3">
         <v>7005637000</v>
       </c>
-      <c r="AW3">
+      <c r="AX3">
         <v>21146454000</v>
       </c>
-      <c r="AX3">
+      <c r="AY3">
         <v>19907213000</v>
       </c>
-      <c r="AY3">
+      <c r="AZ3">
         <v>28125564000</v>
       </c>
-      <c r="AZ3">
+      <c r="BA3">
         <v>5771398000</v>
       </c>
-      <c r="BA3">
+      <c r="BB3">
         <v>41488554000</v>
       </c>
-      <c r="BB3">
+      <c r="BC3">
         <v>0</v>
       </c>
     </row>
-    <row r="4" spans="1:54">
+    <row r="4" spans="1:55">
       <c r="A4" t="s">
-        <v>148</v>
+        <v>149</v>
       </c>
       <c r="B4"/>
       <c r="C4"/>
       <c r="D4"/>
       <c r="E4"/>
       <c r="F4"/>
       <c r="G4"/>
       <c r="H4"/>
       <c r="I4"/>
       <c r="J4"/>
       <c r="K4"/>
       <c r="L4"/>
       <c r="M4"/>
       <c r="N4"/>
       <c r="O4"/>
       <c r="P4"/>
       <c r="Q4"/>
       <c r="R4"/>
       <c r="S4"/>
       <c r="T4"/>
       <c r="U4"/>
       <c r="V4"/>
       <c r="W4"/>
       <c r="X4"/>
       <c r="Y4"/>
@@ -17373,54 +17873,55 @@
       <c r="AD4"/>
       <c r="AE4"/>
       <c r="AF4"/>
       <c r="AG4"/>
       <c r="AH4"/>
       <c r="AI4"/>
       <c r="AJ4"/>
       <c r="AK4"/>
       <c r="AL4"/>
       <c r="AM4"/>
       <c r="AN4"/>
       <c r="AO4"/>
       <c r="AP4"/>
       <c r="AQ4"/>
       <c r="AR4"/>
       <c r="AS4"/>
       <c r="AT4"/>
       <c r="AU4"/>
       <c r="AV4"/>
       <c r="AW4"/>
       <c r="AX4"/>
       <c r="AY4"/>
       <c r="AZ4"/>
       <c r="BA4"/>
       <c r="BB4"/>
-    </row>
-    <row r="5" spans="1:54">
+      <c r="BC4"/>
+    </row>
+    <row r="5" spans="1:55">
       <c r="A5" t="s">
-        <v>149</v>
+        <v>150</v>
       </c>
       <c r="B5"/>
       <c r="C5"/>
       <c r="D5"/>
       <c r="E5"/>
       <c r="F5"/>
       <c r="G5"/>
       <c r="H5"/>
       <c r="I5"/>
       <c r="J5"/>
       <c r="K5"/>
       <c r="L5"/>
       <c r="M5"/>
       <c r="N5"/>
       <c r="O5"/>
       <c r="P5"/>
       <c r="Q5"/>
       <c r="R5"/>
       <c r="S5"/>
       <c r="T5"/>
       <c r="U5"/>
       <c r="V5"/>
       <c r="W5"/>
       <c r="X5"/>
       <c r="Y5"/>
@@ -17431,318 +17932,323 @@
       <c r="AD5"/>
       <c r="AE5"/>
       <c r="AF5"/>
       <c r="AG5"/>
       <c r="AH5"/>
       <c r="AI5"/>
       <c r="AJ5"/>
       <c r="AK5"/>
       <c r="AL5"/>
       <c r="AM5"/>
       <c r="AN5"/>
       <c r="AO5"/>
       <c r="AP5"/>
       <c r="AQ5"/>
       <c r="AR5"/>
       <c r="AS5"/>
       <c r="AT5"/>
       <c r="AU5"/>
       <c r="AV5"/>
       <c r="AW5"/>
       <c r="AX5"/>
       <c r="AY5"/>
       <c r="AZ5"/>
       <c r="BA5"/>
       <c r="BB5"/>
-    </row>
-    <row r="6" spans="1:54">
+      <c r="BC5"/>
+    </row>
+    <row r="6" spans="1:55">
       <c r="A6" t="s">
-        <v>150</v>
+        <v>151</v>
       </c>
       <c r="B6">
+        <v>516394000.0</v>
+      </c>
+      <c r="C6">
         <v>-245164000.0</v>
       </c>
-      <c r="C6">
+      <c r="D6">
         <v>670673000.0</v>
       </c>
-      <c r="D6">
+      <c r="E6">
         <v>450530000.0</v>
       </c>
-      <c r="E6">
+      <c r="F6">
         <v>-1885627000.0</v>
       </c>
-      <c r="F6">
+      <c r="G6">
         <v>1999534000.0</v>
       </c>
-      <c r="G6">
+      <c r="H6">
         <v>-5637359000.0</v>
       </c>
-      <c r="H6">
+      <c r="I6">
         <v>843012000.0</v>
       </c>
-      <c r="I6">
+      <c r="J6">
         <v>4325149000.0</v>
       </c>
-      <c r="J6">
+      <c r="K6">
         <v>-5223929000.0</v>
       </c>
-      <c r="K6">
+      <c r="L6">
         <v>-20616723000.0</v>
       </c>
-      <c r="L6">
+      <c r="M6">
         <v>24032064000.0</v>
       </c>
-      <c r="M6">
+      <c r="N6">
         <v>766326000.0</v>
       </c>
-      <c r="N6">
+      <c r="O6">
         <v>-939953000.0</v>
       </c>
-      <c r="O6">
+      <c r="P6">
         <v>-23639779000.0</v>
       </c>
-      <c r="P6">
+      <c r="Q6">
         <v>22781511000.0</v>
       </c>
-      <c r="Q6">
+      <c r="R6">
         <v>-2847383000.0</v>
       </c>
-      <c r="R6">
+      <c r="S6">
         <v>-2110134000.0</v>
       </c>
-      <c r="S6">
+      <c r="T6">
         <v>4432389000.0</v>
       </c>
-      <c r="T6">
+      <c r="U6">
         <v>-4112051000.0</v>
       </c>
-      <c r="U6">
+      <c r="V6">
         <v>1597451000.0</v>
       </c>
-      <c r="V6">
+      <c r="W6">
         <v>-8630228000.0</v>
       </c>
-      <c r="W6">
+      <c r="X6">
         <v>6219380000.0</v>
       </c>
-      <c r="X6">
+      <c r="Y6">
         <v>2960802000.0</v>
       </c>
-      <c r="Y6">
+      <c r="Z6">
         <v>-17906013000.0</v>
       </c>
-      <c r="Z6">
+      <c r="AA6">
         <v>7435272000.0</v>
       </c>
-      <c r="AA6">
+      <c r="AB6">
         <v>-2888504000.0</v>
       </c>
-      <c r="AB6">
+      <c r="AC6">
         <v>8070527000.0</v>
       </c>
-      <c r="AC6">
+      <c r="AD6">
         <v>-19773076000.0</v>
       </c>
-      <c r="AD6">
+      <c r="AE6">
         <v>12609094000.0</v>
       </c>
-      <c r="AE6">
+      <c r="AF6">
         <v>-2257092000.0</v>
       </c>
-      <c r="AF6">
+      <c r="AG6">
         <v>-37175921000.0</v>
       </c>
-      <c r="AG6">
+      <c r="AH6">
         <v>-26448866000.0</v>
       </c>
-      <c r="AH6">
+      <c r="AI6">
         <v>61659171000.0</v>
       </c>
-      <c r="AI6">
+      <c r="AJ6">
         <v>1422434000.0</v>
       </c>
-      <c r="AJ6">
+      <c r="AK6">
         <v>10038002000.0</v>
       </c>
-      <c r="AK6">
+      <c r="AL6">
         <v>-61758240000.0</v>
       </c>
-      <c r="AL6">
+      <c r="AM6">
         <v>50609542000.0</v>
       </c>
-      <c r="AM6">
+      <c r="AN6">
         <v>-26315517000.0</v>
       </c>
-      <c r="AN6">
+      <c r="AO6">
         <v>37187516000.0</v>
       </c>
-      <c r="AO6">
+      <c r="AP6">
         <v>-112893748000.0</v>
       </c>
-      <c r="AP6">
+      <c r="AQ6">
         <v>-320866670000.0</v>
       </c>
-      <c r="AQ6">
+      <c r="AR6">
         <v>374940408000.0</v>
       </c>
-      <c r="AR6">
+      <c r="AS6">
         <v>38088033000.0</v>
       </c>
-      <c r="AS6">
+      <c r="AT6">
         <v>-424837727000.0</v>
       </c>
-      <c r="AT6">
+      <c r="AU6">
         <v>14178452000.0</v>
       </c>
-      <c r="AU6">
+      <c r="AV6">
         <v>412590683000.0</v>
       </c>
-      <c r="AV6">
+      <c r="AW6">
         <v>1894431000.0</v>
       </c>
-      <c r="AW6">
+      <c r="AX6">
         <v>-30195840000.0</v>
       </c>
-      <c r="AX6">
+      <c r="AY6">
         <v>22510198000.0</v>
       </c>
-      <c r="AY6">
+      <c r="AZ6">
         <v>-158519447000.0</v>
       </c>
-      <c r="AZ6">
+      <c r="BA6">
         <v>18495690000.0</v>
       </c>
-      <c r="BA6"/>
       <c r="BB6"/>
-    </row>
-    <row r="7" spans="1:54">
+      <c r="BC6"/>
+    </row>
+    <row r="7" spans="1:55">
       <c r="A7" t="s">
-        <v>151</v>
-[...1 lines deleted...]
-      <c r="B7">
+        <v>152</v>
+      </c>
+      <c r="B7"/>
+      <c r="C7">
         <v>-230086809000.0</v>
       </c>
-      <c r="C7">
+      <c r="D7">
         <v>-174071227000.0</v>
       </c>
-      <c r="D7">
+      <c r="E7">
         <v>-115659687000.0</v>
       </c>
-      <c r="E7">
+      <c r="F7">
         <v>-332195895000.0</v>
       </c>
-      <c r="F7">
+      <c r="G7">
         <v>-206466873000.0</v>
       </c>
-      <c r="G7">
+      <c r="H7">
         <v>-143188937000.0</v>
       </c>
-      <c r="H7"/>
       <c r="I7"/>
-      <c r="J7">
+      <c r="J7"/>
+      <c r="K7">
         <v>-279217245000.0</v>
       </c>
-      <c r="K7">
+      <c r="L7">
         <v>-195216601000.0</v>
       </c>
-      <c r="L7">
+      <c r="M7">
         <v>-101978140000.0</v>
       </c>
-      <c r="M7">
+      <c r="N7">
         <v>-562489467000.0</v>
       </c>
-      <c r="N7">
+      <c r="O7">
         <v>-461368445000.0</v>
       </c>
-      <c r="O7">
+      <c r="P7">
         <v>-281942792000.0</v>
       </c>
-      <c r="P7">
+      <c r="Q7">
         <v>-127113205000.0</v>
       </c>
-      <c r="Q7">
+      <c r="R7">
         <v>-597563082000.0</v>
       </c>
-      <c r="R7">
+      <c r="S7">
         <v>-402760169000.0</v>
       </c>
-      <c r="S7">
+      <c r="T7">
         <v>-293036222000.0</v>
       </c>
-      <c r="T7">
+      <c r="U7">
         <v>-192065919000.0</v>
       </c>
-      <c r="U7">
+      <c r="V7">
         <v>-679552886000.0</v>
       </c>
-      <c r="V7">
+      <c r="W7">
         <v>-390729797000.0</v>
       </c>
-      <c r="W7">
+      <c r="X7">
         <v>-303430687000.0</v>
       </c>
-      <c r="X7">
+      <c r="Y7">
         <v>-130090542000.0</v>
       </c>
-      <c r="Y7">
+      <c r="Z7">
         <v>-416965474000.0</v>
       </c>
-      <c r="Z7">
+      <c r="AA7">
         <v>-293263039000.0</v>
       </c>
-      <c r="AA7"/>
       <c r="AB7"/>
       <c r="AC7"/>
       <c r="AD7"/>
       <c r="AE7"/>
       <c r="AF7"/>
       <c r="AG7"/>
       <c r="AH7"/>
       <c r="AI7"/>
       <c r="AJ7"/>
       <c r="AK7"/>
       <c r="AL7"/>
       <c r="AM7"/>
       <c r="AN7"/>
       <c r="AO7"/>
       <c r="AP7"/>
       <c r="AQ7"/>
       <c r="AR7"/>
       <c r="AS7"/>
       <c r="AT7"/>
       <c r="AU7"/>
       <c r="AV7"/>
       <c r="AW7"/>
       <c r="AX7"/>
       <c r="AY7"/>
       <c r="AZ7"/>
       <c r="BA7"/>
       <c r="BB7"/>
-    </row>
-    <row r="8" spans="1:54">
+      <c r="BC7"/>
+    </row>
+    <row r="8" spans="1:55">
       <c r="A8" t="s">
-        <v>152</v>
+        <v>153</v>
       </c>
       <c r="B8"/>
       <c r="C8"/>
       <c r="D8"/>
       <c r="E8"/>
       <c r="F8"/>
       <c r="G8"/>
       <c r="H8"/>
       <c r="I8"/>
       <c r="J8"/>
       <c r="K8"/>
       <c r="L8"/>
       <c r="M8"/>
       <c r="N8"/>
       <c r="O8"/>
       <c r="P8"/>
       <c r="Q8"/>
       <c r="R8"/>
       <c r="S8"/>
       <c r="T8"/>
       <c r="U8"/>
       <c r="V8"/>
       <c r="W8"/>
       <c r="X8"/>
       <c r="Y8"/>
@@ -17753,54 +18259,55 @@
       <c r="AD8"/>
       <c r="AE8"/>
       <c r="AF8"/>
       <c r="AG8"/>
       <c r="AH8"/>
       <c r="AI8"/>
       <c r="AJ8"/>
       <c r="AK8"/>
       <c r="AL8"/>
       <c r="AM8"/>
       <c r="AN8"/>
       <c r="AO8"/>
       <c r="AP8"/>
       <c r="AQ8"/>
       <c r="AR8"/>
       <c r="AS8"/>
       <c r="AT8"/>
       <c r="AU8"/>
       <c r="AV8"/>
       <c r="AW8"/>
       <c r="AX8"/>
       <c r="AY8"/>
       <c r="AZ8"/>
       <c r="BA8"/>
       <c r="BB8"/>
-    </row>
-    <row r="9" spans="1:54">
+      <c r="BC8"/>
+    </row>
+    <row r="9" spans="1:55">
       <c r="A9" t="s">
-        <v>153</v>
+        <v>154</v>
       </c>
       <c r="B9"/>
       <c r="C9"/>
       <c r="D9"/>
       <c r="E9"/>
       <c r="F9"/>
       <c r="G9"/>
       <c r="H9"/>
       <c r="I9"/>
       <c r="J9"/>
       <c r="K9"/>
       <c r="L9"/>
       <c r="M9"/>
       <c r="N9"/>
       <c r="O9"/>
       <c r="P9"/>
       <c r="Q9"/>
       <c r="R9"/>
       <c r="S9"/>
       <c r="T9"/>
       <c r="U9"/>
       <c r="V9"/>
       <c r="W9"/>
       <c r="X9"/>
       <c r="Y9"/>
@@ -17811,54 +18318,55 @@
       <c r="AD9"/>
       <c r="AE9"/>
       <c r="AF9"/>
       <c r="AG9"/>
       <c r="AH9"/>
       <c r="AI9"/>
       <c r="AJ9"/>
       <c r="AK9"/>
       <c r="AL9"/>
       <c r="AM9"/>
       <c r="AN9"/>
       <c r="AO9"/>
       <c r="AP9"/>
       <c r="AQ9"/>
       <c r="AR9"/>
       <c r="AS9"/>
       <c r="AT9"/>
       <c r="AU9"/>
       <c r="AV9"/>
       <c r="AW9"/>
       <c r="AX9"/>
       <c r="AY9"/>
       <c r="AZ9"/>
       <c r="BA9"/>
       <c r="BB9"/>
-    </row>
-    <row r="10" spans="1:54">
+      <c r="BC9"/>
+    </row>
+    <row r="10" spans="1:55">
       <c r="A10" t="s">
-        <v>154</v>
+        <v>155</v>
       </c>
       <c r="B10"/>
       <c r="C10"/>
       <c r="D10"/>
       <c r="E10"/>
       <c r="F10"/>
       <c r="G10"/>
       <c r="H10"/>
       <c r="I10"/>
       <c r="J10"/>
       <c r="K10"/>
       <c r="L10"/>
       <c r="M10"/>
       <c r="N10"/>
       <c r="O10"/>
       <c r="P10"/>
       <c r="Q10"/>
       <c r="R10"/>
       <c r="S10"/>
       <c r="T10"/>
       <c r="U10"/>
       <c r="V10"/>
       <c r="W10"/>
       <c r="X10"/>
       <c r="Y10"/>
@@ -17869,246 +18377,249 @@
       <c r="AD10"/>
       <c r="AE10"/>
       <c r="AF10"/>
       <c r="AG10"/>
       <c r="AH10"/>
       <c r="AI10"/>
       <c r="AJ10"/>
       <c r="AK10"/>
       <c r="AL10"/>
       <c r="AM10"/>
       <c r="AN10"/>
       <c r="AO10"/>
       <c r="AP10"/>
       <c r="AQ10"/>
       <c r="AR10"/>
       <c r="AS10"/>
       <c r="AT10"/>
       <c r="AU10"/>
       <c r="AV10"/>
       <c r="AW10"/>
       <c r="AX10"/>
       <c r="AY10"/>
       <c r="AZ10"/>
       <c r="BA10"/>
       <c r="BB10"/>
-    </row>
-    <row r="11" spans="1:54">
+      <c r="BC10"/>
+    </row>
+    <row r="11" spans="1:55">
       <c r="A11" t="s">
-        <v>155</v>
+        <v>156</v>
       </c>
       <c r="B11"/>
       <c r="C11"/>
       <c r="D11"/>
       <c r="E11"/>
       <c r="F11"/>
       <c r="G11"/>
       <c r="H11"/>
       <c r="I11"/>
       <c r="J11"/>
-      <c r="K11">
-[...1 lines deleted...]
-      </c>
+      <c r="K11"/>
       <c r="L11">
         <v>0.0</v>
       </c>
       <c r="M11">
         <v>0.0</v>
       </c>
       <c r="N11">
         <v>0.0</v>
       </c>
       <c r="O11">
         <v>0.0</v>
       </c>
       <c r="P11">
         <v>0.0</v>
       </c>
-      <c r="Q11"/>
-      <c r="R11">
+      <c r="Q11">
         <v>0.0</v>
       </c>
+      <c r="R11"/>
       <c r="S11">
         <v>0.0</v>
       </c>
       <c r="T11">
         <v>0.0</v>
       </c>
       <c r="U11">
         <v>0.0</v>
       </c>
       <c r="V11">
         <v>0.0</v>
       </c>
       <c r="W11">
         <v>0.0</v>
       </c>
       <c r="X11">
         <v>0.0</v>
       </c>
       <c r="Y11">
         <v>0.0</v>
       </c>
       <c r="Z11">
         <v>0.0</v>
       </c>
       <c r="AA11">
         <v>0.0</v>
       </c>
       <c r="AB11">
         <v>0.0</v>
       </c>
       <c r="AC11">
         <v>0.0</v>
       </c>
       <c r="AD11">
         <v>0.0</v>
       </c>
-      <c r="AE11"/>
+      <c r="AE11">
+        <v>0.0</v>
+      </c>
       <c r="AF11"/>
       <c r="AG11"/>
       <c r="AH11"/>
       <c r="AI11"/>
       <c r="AJ11"/>
       <c r="AK11"/>
       <c r="AL11"/>
       <c r="AM11"/>
       <c r="AN11"/>
       <c r="AO11"/>
       <c r="AP11"/>
       <c r="AQ11"/>
       <c r="AR11"/>
       <c r="AS11"/>
       <c r="AT11"/>
       <c r="AU11"/>
       <c r="AV11"/>
       <c r="AW11"/>
       <c r="AX11"/>
       <c r="AY11"/>
       <c r="AZ11"/>
       <c r="BA11"/>
       <c r="BB11"/>
-    </row>
-    <row r="12" spans="1:54">
+      <c r="BC11"/>
+    </row>
+    <row r="12" spans="1:55">
       <c r="A12" t="s">
-        <v>156</v>
+        <v>157</v>
       </c>
       <c r="B12"/>
       <c r="C12"/>
       <c r="D12"/>
       <c r="E12"/>
       <c r="F12"/>
       <c r="G12"/>
       <c r="H12"/>
       <c r="I12"/>
       <c r="J12"/>
-      <c r="K12">
+      <c r="K12"/>
+      <c r="L12">
         <v>39516293000.0</v>
       </c>
-      <c r="L12">
+      <c r="M12">
         <v>47975114000.0</v>
       </c>
-      <c r="M12">
+      <c r="N12">
         <v>67879601000.0</v>
       </c>
-      <c r="N12">
+      <c r="O12">
         <v>56802827000.0</v>
       </c>
-      <c r="O12">
+      <c r="P12">
         <v>-45467684000.0</v>
       </c>
-      <c r="P12">
+      <c r="Q12">
         <v>-40266255000.0</v>
       </c>
-      <c r="Q12"/>
-      <c r="R12">
+      <c r="R12"/>
+      <c r="S12">
         <v>-22338964000.0</v>
       </c>
-      <c r="S12">
+      <c r="T12">
         <v>-47672585000.0</v>
       </c>
-      <c r="T12">
+      <c r="U12">
         <v>45596576000.0</v>
       </c>
-      <c r="U12">
+      <c r="V12">
         <v>-224826031000.0</v>
       </c>
-      <c r="V12">
+      <c r="W12">
         <v>95263623000.0</v>
       </c>
-      <c r="W12">
+      <c r="X12">
         <v>-273351195000.0</v>
       </c>
-      <c r="X12">
+      <c r="Y12">
         <v>337670912000.0</v>
       </c>
-      <c r="Y12">
+      <c r="Z12">
         <v>-14206028000.0</v>
       </c>
-      <c r="Z12">
+      <c r="AA12">
         <v>56657613000.0</v>
       </c>
-      <c r="AA12">
+      <c r="AB12">
         <v>-3068223000.0</v>
       </c>
-      <c r="AB12">
+      <c r="AC12">
         <v>142660000.0</v>
       </c>
-      <c r="AC12">
+      <c r="AD12">
         <v>261046469000.0</v>
       </c>
-      <c r="AD12">
+      <c r="AE12">
         <v>300487946000.0</v>
       </c>
-      <c r="AE12"/>
       <c r="AF12"/>
       <c r="AG12"/>
       <c r="AH12"/>
       <c r="AI12"/>
       <c r="AJ12"/>
       <c r="AK12"/>
       <c r="AL12"/>
       <c r="AM12"/>
       <c r="AN12"/>
       <c r="AO12"/>
       <c r="AP12"/>
       <c r="AQ12"/>
       <c r="AR12"/>
       <c r="AS12"/>
       <c r="AT12"/>
       <c r="AU12"/>
       <c r="AV12"/>
       <c r="AW12"/>
       <c r="AX12"/>
       <c r="AY12"/>
       <c r="AZ12"/>
       <c r="BA12"/>
       <c r="BB12"/>
-    </row>
-    <row r="13" spans="1:54">
+      <c r="BC12"/>
+    </row>
+    <row r="13" spans="1:55">
       <c r="A13" t="s">
-        <v>157</v>
+        <v>158</v>
       </c>
       <c r="B13"/>
       <c r="C13"/>
       <c r="D13"/>
       <c r="E13"/>
       <c r="F13"/>
       <c r="G13"/>
       <c r="H13"/>
       <c r="I13"/>
       <c r="J13"/>
       <c r="K13"/>
       <c r="L13"/>
       <c r="M13"/>
       <c r="N13"/>
       <c r="O13"/>
       <c r="P13"/>
       <c r="Q13"/>
       <c r="R13"/>
       <c r="S13"/>
       <c r="T13"/>
       <c r="U13"/>
       <c r="V13"/>
       <c r="W13"/>
       <c r="X13"/>
       <c r="Y13"/>
@@ -18119,440 +18630,448 @@
       <c r="AD13"/>
       <c r="AE13"/>
       <c r="AF13"/>
       <c r="AG13"/>
       <c r="AH13"/>
       <c r="AI13"/>
       <c r="AJ13"/>
       <c r="AK13"/>
       <c r="AL13"/>
       <c r="AM13"/>
       <c r="AN13"/>
       <c r="AO13"/>
       <c r="AP13"/>
       <c r="AQ13"/>
       <c r="AR13"/>
       <c r="AS13"/>
       <c r="AT13"/>
       <c r="AU13"/>
       <c r="AV13"/>
       <c r="AW13"/>
       <c r="AX13"/>
       <c r="AY13"/>
       <c r="AZ13"/>
       <c r="BA13"/>
       <c r="BB13"/>
-    </row>
-    <row r="14" spans="1:54">
+      <c r="BC13"/>
+    </row>
+    <row r="14" spans="1:55">
       <c r="A14" t="s">
-        <v>158</v>
-[...1 lines deleted...]
-      <c r="B14"/>
+        <v>159</v>
+      </c>
+      <c r="B14">
+        <v>17446819000.0</v>
+      </c>
       <c r="C14"/>
       <c r="D14"/>
-      <c r="E14">
+      <c r="E14"/>
+      <c r="F14">
         <v>13419112000.0</v>
       </c>
-      <c r="F14"/>
       <c r="G14"/>
       <c r="H14"/>
       <c r="I14"/>
-      <c r="J14">
+      <c r="J14"/>
+      <c r="K14">
         <v>17256373000.0</v>
       </c>
-      <c r="K14">
+      <c r="L14">
         <v>17234672000.0</v>
       </c>
-      <c r="L14">
+      <c r="M14">
         <v>17363067000.0</v>
       </c>
-      <c r="M14">
+      <c r="N14">
         <v>22451187000.0</v>
       </c>
-      <c r="N14">
+      <c r="O14">
         <v>8829692000.0</v>
       </c>
-      <c r="O14">
+      <c r="P14">
         <v>9209641000.0</v>
       </c>
-      <c r="P14">
+      <c r="Q14">
         <v>9286847000.0</v>
       </c>
-      <c r="Q14">
+      <c r="R14">
         <v>14061871000.0</v>
       </c>
-      <c r="R14">
+      <c r="S14">
         <v>9011817000.0</v>
       </c>
-      <c r="S14">
+      <c r="T14">
         <v>9761091000.0</v>
       </c>
-      <c r="T14">
+      <c r="U14">
         <v>9703735000.0</v>
       </c>
-      <c r="U14">
+      <c r="V14">
         <v>9916237000.0</v>
       </c>
-      <c r="V14">
+      <c r="W14">
         <v>12134834000.0</v>
       </c>
-      <c r="W14">
+      <c r="X14">
         <v>12294025000.0</v>
       </c>
-      <c r="X14">
+      <c r="Y14">
         <v>12243374000.0</v>
       </c>
-      <c r="Y14">
+      <c r="Z14">
         <v>5969477000.0</v>
       </c>
-      <c r="Z14">
+      <c r="AA14">
         <v>5951589000.0</v>
       </c>
-      <c r="AA14">
+      <c r="AB14">
         <v>6027407000.0</v>
       </c>
-      <c r="AB14">
+      <c r="AC14">
         <v>6120750000.0</v>
       </c>
-      <c r="AC14">
+      <c r="AD14">
         <v>6311486000.0</v>
       </c>
-      <c r="AD14">
+      <c r="AE14">
         <v>5877370000.0</v>
       </c>
-      <c r="AE14">
+      <c r="AF14">
         <v>5709999000.0</v>
       </c>
-      <c r="AF14">
+      <c r="AG14">
         <v>6245986000.0</v>
       </c>
-      <c r="AG14">
+      <c r="AH14">
         <v>6100306000.0</v>
       </c>
-      <c r="AH14">
+      <c r="AI14">
         <v>14058962000.0</v>
       </c>
-      <c r="AI14">
+      <c r="AJ14">
         <v>14487691000.0</v>
       </c>
-      <c r="AJ14">
+      <c r="AK14">
         <v>14472401000.0</v>
       </c>
-      <c r="AK14">
+      <c r="AL14">
         <v>5860619000.0</v>
       </c>
-      <c r="AL14">
+      <c r="AM14">
         <v>5702496000.0</v>
       </c>
-      <c r="AM14">
+      <c r="AN14">
         <v>5507117000.0</v>
       </c>
-      <c r="AN14">
+      <c r="AO14">
         <v>5374491000.0</v>
       </c>
-      <c r="AO14">
+      <c r="AP14">
         <v>7046566000.0</v>
       </c>
-      <c r="AP14">
+      <c r="AQ14">
         <v>5527632000.0</v>
       </c>
-      <c r="AQ14">
+      <c r="AR14">
         <v>19215453000.0</v>
       </c>
-      <c r="AR14">
+      <c r="AS14">
         <v>15083221000.0</v>
       </c>
-      <c r="AS14">
+      <c r="AT14">
         <v>14940768000.0</v>
       </c>
-      <c r="AT14">
+      <c r="AU14">
         <v>15008614000.0</v>
       </c>
-      <c r="AU14">
+      <c r="AV14">
         <v>14902503000.0</v>
       </c>
-      <c r="AV14">
+      <c r="AW14">
         <v>14040977000.0</v>
       </c>
-      <c r="AW14">
+      <c r="AX14">
         <v>10239361000.0</v>
       </c>
-      <c r="AX14">
+      <c r="AY14">
         <v>9382964000.0</v>
       </c>
-      <c r="AY14">
+      <c r="AZ14">
         <v>9381720000.0</v>
       </c>
-      <c r="AZ14">
+      <c r="BA14">
         <v>7712709000.0</v>
       </c>
-      <c r="BA14"/>
       <c r="BB14"/>
-    </row>
-    <row r="15" spans="1:54">
+      <c r="BC14"/>
+    </row>
+    <row r="15" spans="1:55">
       <c r="A15" t="s">
-        <v>159</v>
+        <v>160</v>
       </c>
       <c r="B15"/>
       <c r="C15"/>
       <c r="D15"/>
       <c r="E15"/>
       <c r="F15"/>
       <c r="G15"/>
       <c r="H15"/>
       <c r="I15"/>
       <c r="J15"/>
       <c r="K15"/>
       <c r="L15"/>
       <c r="M15"/>
       <c r="N15"/>
       <c r="O15"/>
       <c r="P15"/>
       <c r="Q15"/>
       <c r="R15"/>
       <c r="S15"/>
       <c r="T15"/>
       <c r="U15"/>
       <c r="V15"/>
       <c r="W15"/>
       <c r="X15"/>
       <c r="Y15"/>
       <c r="Z15"/>
       <c r="AA15"/>
       <c r="AB15"/>
       <c r="AC15"/>
-      <c r="AD15">
+      <c r="AD15"/>
+      <c r="AE15">
         <v>109803508000.0</v>
       </c>
-      <c r="AE15"/>
       <c r="AF15"/>
-      <c r="AG15">
+      <c r="AG15"/>
+      <c r="AH15">
         <v>91764045000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>10196355000.0</v>
       </c>
       <c r="AI15">
         <v>10196355000.0</v>
       </c>
-      <c r="AJ15"/>
-[...2 lines deleted...]
-      </c>
+      <c r="AJ15">
+        <v>10196355000.0</v>
+      </c>
+      <c r="AK15"/>
       <c r="AL15">
         <v>39215538000.0</v>
       </c>
-      <c r="AM15"/>
+      <c r="AM15">
+        <v>39215538000.0</v>
+      </c>
       <c r="AN15"/>
-      <c r="AO15">
+      <c r="AO15"/>
+      <c r="AP15">
         <v>4000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>39215534000.0</v>
       </c>
       <c r="AQ15">
         <v>39215534000.0</v>
       </c>
-      <c r="AR15"/>
-      <c r="AS15">
+      <c r="AR15">
         <v>39215534000.0</v>
       </c>
-      <c r="AT15"/>
+      <c r="AS15"/>
+      <c r="AT15">
+        <v>39215534000.0</v>
+      </c>
       <c r="AU15"/>
       <c r="AV15"/>
       <c r="AW15"/>
       <c r="AX15"/>
       <c r="AY15"/>
       <c r="AZ15"/>
       <c r="BA15"/>
       <c r="BB15"/>
-    </row>
-    <row r="16" spans="1:54">
+      <c r="BC15"/>
+    </row>
+    <row r="16" spans="1:55">
       <c r="A16" t="s">
-        <v>160</v>
+        <v>161</v>
       </c>
       <c r="B16">
+        <v>6053245000.0</v>
+      </c>
+      <c r="C16">
         <v>5536851000.0</v>
       </c>
-      <c r="C16">
+      <c r="D16">
         <v>5782015000.0</v>
       </c>
-      <c r="D16">
+      <c r="E16">
         <v>5111342000.0</v>
       </c>
-      <c r="E16">
+      <c r="F16">
         <v>4660812000.0</v>
       </c>
-      <c r="F16">
+      <c r="G16">
         <v>6546439000.0</v>
       </c>
-      <c r="G16">
+      <c r="H16">
         <v>4546905000.0</v>
       </c>
-      <c r="H16">
+      <c r="I16">
         <v>10184264000.0</v>
       </c>
-      <c r="I16">
+      <c r="J16">
         <v>9341252000.0</v>
       </c>
-      <c r="J16">
+      <c r="K16">
         <v>5016103000.0</v>
       </c>
-      <c r="K16">
+      <c r="L16">
         <v>10240032000.0</v>
       </c>
-      <c r="L16">
+      <c r="M16">
         <v>30856755000.0</v>
       </c>
-      <c r="M16">
+      <c r="N16">
         <v>6824691000.0</v>
       </c>
-      <c r="N16">
+      <c r="O16">
         <v>6058365000.0</v>
       </c>
-      <c r="O16">
+      <c r="P16">
         <v>6998318000.0</v>
       </c>
-      <c r="P16">
+      <c r="Q16">
         <v>30638097000.0</v>
       </c>
-      <c r="Q16">
+      <c r="R16">
         <v>7856586000.0</v>
       </c>
-      <c r="R16">
+      <c r="S16">
         <v>10703969000.0</v>
       </c>
-      <c r="S16">
+      <c r="T16">
         <v>12814103000.0</v>
       </c>
-      <c r="T16">
+      <c r="U16">
         <v>8381714000.0</v>
       </c>
-      <c r="U16">
+      <c r="V16">
         <v>12493765000.0</v>
       </c>
-      <c r="V16">
+      <c r="W16">
         <v>10896314000.0</v>
       </c>
-      <c r="W16">
+      <c r="X16">
         <v>19526542000.0</v>
       </c>
-      <c r="X16">
+      <c r="Y16">
         <v>13307162000.0</v>
       </c>
-      <c r="Y16">
+      <c r="Z16">
         <v>10346360000.0</v>
       </c>
-      <c r="Z16">
+      <c r="AA16">
         <v>28252373000.0</v>
       </c>
-      <c r="AA16">
+      <c r="AB16">
         <v>20817101000.0</v>
       </c>
-      <c r="AB16">
+      <c r="AC16">
         <v>23705605000.0</v>
       </c>
-      <c r="AC16">
+      <c r="AD16">
         <v>15635078000.0</v>
       </c>
-      <c r="AD16">
+      <c r="AE16">
         <v>35408154000.0</v>
       </c>
-      <c r="AE16">
+      <c r="AF16">
         <v>22799060000.0</v>
       </c>
-      <c r="AF16">
+      <c r="AG16">
         <v>25056152000.0</v>
       </c>
-      <c r="AG16">
+      <c r="AH16">
         <v>62232073000.0</v>
       </c>
-      <c r="AH16">
+      <c r="AI16">
         <v>88680939000.0</v>
       </c>
-      <c r="AI16">
+      <c r="AJ16">
         <v>27021768000.0</v>
       </c>
-      <c r="AJ16">
+      <c r="AK16">
         <v>25599334000.0</v>
       </c>
-      <c r="AK16">
+      <c r="AL16">
         <v>15561332000.0</v>
       </c>
-      <c r="AL16">
+      <c r="AM16">
         <v>77319572000.0</v>
       </c>
-      <c r="AM16">
+      <c r="AN16">
         <v>26710030000.0</v>
       </c>
-      <c r="AN16">
+      <c r="AO16">
         <v>53025547000.0</v>
       </c>
-      <c r="AO16">
+      <c r="AP16">
         <v>15838031000.0</v>
       </c>
-      <c r="AP16">
+      <c r="AQ16">
         <v>128731779000.0</v>
       </c>
-      <c r="AQ16">
+      <c r="AR16">
         <v>449598449000.0</v>
       </c>
-      <c r="AR16">
+      <c r="AS16">
         <v>74658041000.0</v>
       </c>
-      <c r="AS16">
+      <c r="AT16">
         <v>36570008000.0</v>
       </c>
-      <c r="AT16">
+      <c r="AU16">
         <v>461407735000.0</v>
       </c>
-      <c r="AU16">
+      <c r="AV16">
         <v>447229283000.0</v>
       </c>
-      <c r="AV16">
+      <c r="AW16">
         <v>34638600000.0</v>
       </c>
-      <c r="AW16">
+      <c r="AX16">
         <v>32744169000.0</v>
       </c>
-      <c r="AX16">
+      <c r="AY16">
         <v>62940009000.0</v>
       </c>
-      <c r="AY16">
+      <c r="AZ16">
         <v>40429811000.0</v>
       </c>
-      <c r="AZ16">
+      <c r="BA16">
         <v>198949258000.0</v>
       </c>
-      <c r="BA16">
+      <c r="BB16">
         <v>180453568000.0</v>
       </c>
-      <c r="BB16"/>
-[...1 lines deleted...]
-    <row r="17" spans="1:54">
+      <c r="BC16"/>
+    </row>
+    <row r="17" spans="1:55">
       <c r="A17" t="s">
-        <v>161</v>
+        <v>162</v>
       </c>
       <c r="B17"/>
       <c r="C17"/>
       <c r="D17"/>
       <c r="E17"/>
       <c r="F17"/>
       <c r="G17"/>
       <c r="H17"/>
       <c r="I17"/>
       <c r="J17"/>
       <c r="K17"/>
       <c r="L17"/>
       <c r="M17"/>
       <c r="N17"/>
       <c r="O17"/>
       <c r="P17"/>
       <c r="Q17"/>
       <c r="R17"/>
       <c r="S17"/>
       <c r="T17"/>
       <c r="U17"/>
       <c r="V17"/>
       <c r="W17"/>
       <c r="X17"/>
       <c r="Y17"/>
@@ -18563,326 +19082,331 @@
       <c r="AD17"/>
       <c r="AE17"/>
       <c r="AF17"/>
       <c r="AG17"/>
       <c r="AH17"/>
       <c r="AI17"/>
       <c r="AJ17"/>
       <c r="AK17"/>
       <c r="AL17"/>
       <c r="AM17"/>
       <c r="AN17"/>
       <c r="AO17"/>
       <c r="AP17"/>
       <c r="AQ17"/>
       <c r="AR17"/>
       <c r="AS17"/>
       <c r="AT17"/>
       <c r="AU17"/>
       <c r="AV17"/>
       <c r="AW17"/>
       <c r="AX17"/>
       <c r="AY17"/>
       <c r="AZ17"/>
       <c r="BA17"/>
       <c r="BB17"/>
-    </row>
-    <row r="18" spans="1:54">
+      <c r="BC17"/>
+    </row>
+    <row r="18" spans="1:55">
       <c r="A18" t="s">
-        <v>162</v>
+        <v>163</v>
       </c>
       <c r="B18">
+        <v>26358823000.0</v>
+      </c>
+      <c r="C18">
         <v>23554693000.0</v>
       </c>
-      <c r="C18">
+      <c r="D18">
         <v>20930432000.0</v>
       </c>
-      <c r="D18">
+      <c r="E18">
         <v>14260992000.0</v>
       </c>
-      <c r="E18">
+      <c r="F18">
         <v>-19920409000.0</v>
       </c>
-      <c r="F18">
+      <c r="G18">
         <v>7261347000.0</v>
       </c>
-      <c r="G18">
+      <c r="H18">
         <v>1899597000.0</v>
       </c>
-      <c r="H18">
+      <c r="I18">
         <v>-5081984000.0</v>
       </c>
-      <c r="I18">
+      <c r="J18">
         <v>-35801228000.0</v>
       </c>
-      <c r="J18">
+      <c r="K18">
         <v>8622558000.0</v>
       </c>
-      <c r="K18">
+      <c r="L18">
         <v>-3297249000.0</v>
       </c>
-      <c r="L18">
+      <c r="M18">
         <v>98945422000.0</v>
       </c>
-      <c r="M18">
+      <c r="N18">
         <v>-80259229000.0</v>
       </c>
-      <c r="N18">
+      <c r="O18">
         <v>-43011503000.0</v>
       </c>
-      <c r="O18">
+      <c r="P18">
         <v>15083667000.0</v>
       </c>
-      <c r="P18">
+      <c r="Q18">
         <v>45657110000.0</v>
       </c>
-      <c r="Q18">
+      <c r="R18">
         <v>-19500049000.0</v>
       </c>
-      <c r="R18">
+      <c r="S18">
         <v>-5793299000.0</v>
       </c>
-      <c r="S18">
+      <c r="T18">
         <v>500211000.0</v>
       </c>
-      <c r="T18">
+      <c r="U18">
         <v>1936240000.0</v>
       </c>
-      <c r="U18">
+      <c r="V18">
         <v>6873988000.0</v>
       </c>
-      <c r="V18">
+      <c r="W18">
         <v>11466170000.0</v>
       </c>
-      <c r="W18">
+      <c r="X18">
         <v>10894712000.0</v>
       </c>
-      <c r="X18">
+      <c r="Y18">
         <v>7647931000.0</v>
       </c>
-      <c r="Y18">
+      <c r="Z18">
         <v>1793263000.0</v>
       </c>
-      <c r="Z18">
+      <c r="AA18">
         <v>2723765000.0</v>
       </c>
-      <c r="AA18">
+      <c r="AB18">
         <v>2931649000.0</v>
       </c>
-      <c r="AB18">
+      <c r="AC18">
         <v>1400688000.0</v>
       </c>
-      <c r="AC18">
+      <c r="AD18">
         <v>-28054774000.0</v>
       </c>
-      <c r="AD18">
+      <c r="AE18">
         <v>-22851949000.0</v>
       </c>
-      <c r="AE18">
+      <c r="AF18">
         <v>-9792521000.0</v>
       </c>
-      <c r="AF18">
+      <c r="AG18">
         <v>-48417905000.0</v>
       </c>
-      <c r="AG18">
+      <c r="AH18">
         <v>-41719222000.0</v>
       </c>
-      <c r="AH18">
+      <c r="AI18">
         <v>82988937000.0</v>
       </c>
-      <c r="AI18">
+      <c r="AJ18">
         <v>81925241000.0</v>
       </c>
-      <c r="AJ18">
+      <c r="AK18">
         <v>76749131000.0</v>
       </c>
-      <c r="AK18">
+      <c r="AL18">
         <v>-14140246000.0</v>
       </c>
-      <c r="AL18">
+      <c r="AM18">
         <v>-12603836000.0</v>
       </c>
-      <c r="AM18">
+      <c r="AN18">
         <v>-21426411000.0</v>
       </c>
-      <c r="AN18">
+      <c r="AO18">
         <v>-227052000.0</v>
       </c>
-      <c r="AO18">
+      <c r="AP18">
         <v>-467911717000.0</v>
       </c>
-      <c r="AP18">
+      <c r="AQ18">
         <v>-1286609000.0</v>
       </c>
-      <c r="AQ18">
+      <c r="AR18">
         <v>82037015000.0</v>
       </c>
-      <c r="AR18">
+      <c r="AS18">
         <v>288387663000.0</v>
       </c>
-      <c r="AS18">
+      <c r="AT18">
         <v>1414252000.0</v>
       </c>
-      <c r="AT18">
+      <c r="AU18">
         <v>28928674000.0</v>
       </c>
-      <c r="AU18">
+      <c r="AV18">
         <v>-77585912000.0</v>
       </c>
-      <c r="AV18">
+      <c r="AW18">
         <v>47194441000.0</v>
       </c>
-      <c r="AW18">
+      <c r="AX18">
         <v>17441908000.0</v>
       </c>
-      <c r="AX18">
+      <c r="AY18">
         <v>204783900000.0</v>
       </c>
-      <c r="AY18">
+      <c r="AZ18">
         <v>-74644074000.0</v>
       </c>
-      <c r="AZ18">
+      <c r="BA18">
         <v>38643157000.0</v>
       </c>
-      <c r="BA18"/>
       <c r="BB18"/>
-    </row>
-    <row r="19" spans="1:54">
+      <c r="BC18"/>
+    </row>
+    <row r="19" spans="1:55">
       <c r="A19" t="s">
-        <v>163</v>
-[...1 lines deleted...]
-      <c r="B19">
+        <v>164</v>
+      </c>
+      <c r="B19"/>
+      <c r="C19">
         <v>-7836214000.0</v>
       </c>
-      <c r="C19">
+      <c r="D19">
         <v>4919357000.0</v>
       </c>
-      <c r="D19">
+      <c r="E19">
         <v>-6439267000.0</v>
       </c>
-      <c r="E19">
+      <c r="F19">
         <v>14084459000.0</v>
       </c>
-      <c r="F19">
+      <c r="G19">
         <v>-2754346000.0</v>
       </c>
-      <c r="G19">
+      <c r="H19">
         <v>-4510942000.0</v>
       </c>
-      <c r="H19">
+      <c r="I19">
         <v>1312488000.0</v>
       </c>
-      <c r="I19">
+      <c r="J19">
         <v>23060569000.0</v>
       </c>
-      <c r="J19">
+      <c r="K19">
         <v>-7964903000.0</v>
       </c>
-      <c r="K19">
+      <c r="L19">
         <v>-11996680000.0</v>
       </c>
-      <c r="L19">
+      <c r="M19">
         <v>-18374618000.0</v>
       </c>
-      <c r="M19">
+      <c r="N19">
         <v>-28227063000.0</v>
       </c>
-      <c r="N19">
+      <c r="O19">
         <v>-77965805000.0</v>
       </c>
-      <c r="O19">
+      <c r="P19">
         <v>-19361216000.0</v>
       </c>
-      <c r="P19">
+      <c r="Q19">
         <v>7134734000.0</v>
       </c>
-      <c r="Q19">
+      <c r="R19">
         <v>2378603000.0</v>
       </c>
-      <c r="R19">
+      <c r="S19">
         <v>-6132578000.0</v>
       </c>
-      <c r="S19">
+      <c r="T19">
         <v>-18658258000.0</v>
       </c>
-      <c r="T19">
+      <c r="U19">
         <v>-16541478000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>-180000000.0</v>
       </c>
       <c r="V19">
         <v>-180000000.0</v>
       </c>
       <c r="W19">
         <v>-180000000.0</v>
       </c>
       <c r="X19">
+        <v>-180000000.0</v>
+      </c>
+      <c r="Y19">
         <v>-40304162000.0</v>
       </c>
-      <c r="Y19">
+      <c r="Z19">
         <v>382448000.0</v>
       </c>
-      <c r="Z19">
+      <c r="AA19">
         <v>-113798542000.0</v>
       </c>
-      <c r="AA19">
+      <c r="AB19">
         <v>-23144235000.0</v>
       </c>
-      <c r="AB19">
+      <c r="AC19">
         <v>-23160068000.0</v>
       </c>
-      <c r="AC19"/>
       <c r="AD19"/>
       <c r="AE19"/>
       <c r="AF19"/>
       <c r="AG19"/>
       <c r="AH19"/>
       <c r="AI19"/>
       <c r="AJ19"/>
       <c r="AK19"/>
       <c r="AL19"/>
       <c r="AM19"/>
       <c r="AN19"/>
       <c r="AO19"/>
       <c r="AP19"/>
       <c r="AQ19"/>
       <c r="AR19"/>
       <c r="AS19"/>
       <c r="AT19"/>
       <c r="AU19"/>
       <c r="AV19"/>
       <c r="AW19"/>
       <c r="AX19"/>
       <c r="AY19"/>
       <c r="AZ19"/>
       <c r="BA19"/>
       <c r="BB19"/>
-    </row>
-    <row r="20" spans="1:54">
+      <c r="BC19"/>
+    </row>
+    <row r="20" spans="1:55">
       <c r="A20" t="s">
-        <v>164</v>
+        <v>165</v>
       </c>
       <c r="B20"/>
       <c r="C20"/>
       <c r="D20"/>
       <c r="E20"/>
       <c r="F20"/>
       <c r="G20"/>
       <c r="H20"/>
       <c r="I20"/>
       <c r="J20"/>
       <c r="K20"/>
       <c r="L20"/>
       <c r="M20"/>
       <c r="N20"/>
       <c r="O20"/>
       <c r="P20"/>
       <c r="Q20"/>
       <c r="R20"/>
       <c r="S20"/>
       <c r="T20"/>
       <c r="U20"/>
       <c r="V20"/>
       <c r="W20"/>
       <c r="X20"/>
       <c r="Y20"/>
@@ -18893,790 +19417,806 @@
       <c r="AD20"/>
       <c r="AE20"/>
       <c r="AF20"/>
       <c r="AG20"/>
       <c r="AH20"/>
       <c r="AI20"/>
       <c r="AJ20"/>
       <c r="AK20"/>
       <c r="AL20"/>
       <c r="AM20"/>
       <c r="AN20"/>
       <c r="AO20"/>
       <c r="AP20"/>
       <c r="AQ20"/>
       <c r="AR20"/>
       <c r="AS20"/>
       <c r="AT20"/>
       <c r="AU20"/>
       <c r="AV20"/>
       <c r="AW20"/>
       <c r="AX20"/>
       <c r="AY20"/>
       <c r="AZ20"/>
       <c r="BA20"/>
       <c r="BB20"/>
-    </row>
-    <row r="21" spans="1:54">
+      <c r="BC20"/>
+    </row>
+    <row r="21" spans="1:55">
       <c r="A21" t="s">
-        <v>165</v>
+        <v>166</v>
       </c>
       <c r="B21">
+        <v>105477207000.0</v>
+      </c>
+      <c r="C21">
         <v>-21224203000.0</v>
       </c>
-      <c r="C21">
+      <c r="D21">
         <v>-24506545000.0</v>
       </c>
-      <c r="D21">
+      <c r="E21">
         <v>-7034808000.0</v>
       </c>
-      <c r="E21"/>
       <c r="F21"/>
       <c r="G21"/>
       <c r="H21"/>
       <c r="I21"/>
       <c r="J21"/>
       <c r="K21"/>
-      <c r="L21">
+      <c r="L21"/>
+      <c r="M21">
         <v>-5568432000.0</v>
       </c>
-      <c r="M21">
+      <c r="N21">
         <v>-3261587000.0</v>
       </c>
-      <c r="N21">
+      <c r="O21">
         <v>-7989444000.0</v>
       </c>
-      <c r="O21">
+      <c r="P21">
         <v>2170595000.0</v>
       </c>
-      <c r="P21">
+      <c r="Q21">
         <v>-6863038000.0</v>
       </c>
-      <c r="Q21"/>
-      <c r="R21">
+      <c r="R21"/>
+      <c r="S21">
         <v>-4433163000.0</v>
       </c>
-      <c r="S21">
+      <c r="T21">
         <v>-7512748000.0</v>
       </c>
-      <c r="T21">
+      <c r="U21">
         <v>-1284415000.0</v>
       </c>
-      <c r="U21">
+      <c r="V21">
         <v>-8612871000.0</v>
       </c>
-      <c r="V21">
+      <c r="W21">
         <v>-547617000.0</v>
       </c>
-      <c r="W21">
+      <c r="X21">
         <v>-651115000.0</v>
       </c>
-      <c r="X21">
+      <c r="Y21">
         <v>-810667000.0</v>
       </c>
-      <c r="Y21">
+      <c r="Z21">
         <v>-2440538000.0</v>
       </c>
-      <c r="Z21">
+      <c r="AA21">
         <v>-876805000.0</v>
       </c>
-      <c r="AA21">
+      <c r="AB21">
         <v>-805937000.0</v>
       </c>
-      <c r="AB21">
+      <c r="AC21">
         <v>-807360000.0</v>
       </c>
-      <c r="AC21">
+      <c r="AD21">
         <v>-33917645000.0</v>
       </c>
-      <c r="AD21">
+      <c r="AE21">
         <v>-15056629000.0</v>
       </c>
-      <c r="AE21"/>
       <c r="AF21"/>
       <c r="AG21"/>
       <c r="AH21"/>
       <c r="AI21"/>
       <c r="AJ21"/>
       <c r="AK21"/>
       <c r="AL21"/>
       <c r="AM21"/>
       <c r="AN21"/>
       <c r="AO21"/>
       <c r="AP21"/>
       <c r="AQ21"/>
       <c r="AR21"/>
       <c r="AS21"/>
       <c r="AT21"/>
       <c r="AU21"/>
       <c r="AV21"/>
       <c r="AW21"/>
       <c r="AX21"/>
       <c r="AY21"/>
       <c r="AZ21"/>
       <c r="BA21"/>
       <c r="BB21"/>
-    </row>
-    <row r="22" spans="1:54">
+      <c r="BC21"/>
+    </row>
+    <row r="22" spans="1:55">
       <c r="A22" t="s">
-        <v>128</v>
+        <v>129</v>
       </c>
       <c r="B22">
+        <v>-36565745000.0</v>
+      </c>
+      <c r="C22">
         <v>533787000.0</v>
       </c>
-      <c r="C22">
+      <c r="D22">
         <v>46912435000.0</v>
       </c>
-      <c r="D22">
+      <c r="E22">
         <v>-58264743000.0</v>
       </c>
-      <c r="E22">
+      <c r="F22">
         <v>-1043294512000.0</v>
       </c>
-      <c r="F22">
+      <c r="G22">
         <v>335761994000.0</v>
       </c>
-      <c r="G22">
+      <c r="H22">
         <v>-164340312000.0</v>
       </c>
-      <c r="H22">
+      <c r="I22">
         <v>-70804230000.0</v>
       </c>
-      <c r="I22">
+      <c r="J22">
         <v>-897769086000.0</v>
       </c>
-      <c r="J22">
+      <c r="K22">
         <v>-104052355000.0</v>
       </c>
-      <c r="K22">
+      <c r="L22">
         <v>-59288848000.0</v>
       </c>
-      <c r="L22">
+      <c r="M22">
         <v>101588566000.0</v>
       </c>
-      <c r="M22">
+      <c r="N22">
         <v>-58223655000.0</v>
       </c>
-      <c r="N22">
+      <c r="O22">
         <v>15171552000.0</v>
       </c>
-      <c r="O22">
+      <c r="P22">
         <v>25442675000.0</v>
       </c>
-      <c r="P22">
+      <c r="Q22">
         <v>49116993000.0</v>
       </c>
-      <c r="Q22">
+      <c r="R22">
         <v>47846763000.0</v>
       </c>
-      <c r="R22">
+      <c r="S22">
         <v>17326956000.0</v>
       </c>
-      <c r="S22">
+      <c r="T22">
         <v>63893304000.0</v>
       </c>
-      <c r="T22">
+      <c r="U22">
         <v>-47476075000.0</v>
       </c>
-      <c r="U22">
+      <c r="V22">
         <v>244523712000.0</v>
       </c>
-      <c r="V22">
+      <c r="W22">
         <v>-125494689000.0</v>
       </c>
-      <c r="W22">
+      <c r="X22">
         <v>294993682000.0</v>
       </c>
-      <c r="X22">
+      <c r="Y22">
         <v>-313140979000.0</v>
       </c>
-      <c r="Y22">
+      <c r="Z22">
         <v>-15112948000.0</v>
       </c>
-      <c r="Z22">
+      <c r="AA22">
         <v>51641006000.0</v>
       </c>
-      <c r="AA22">
+      <c r="AB22">
         <v>10164637000.0</v>
       </c>
-      <c r="AB22">
+      <c r="AC22">
         <v>17847399000.0</v>
       </c>
-      <c r="AC22">
+      <c r="AD22">
         <v>-331404784000.0</v>
       </c>
-      <c r="AD22">
+      <c r="AE22">
         <v>-35316321000.0</v>
       </c>
-      <c r="AE22">
+      <c r="AF22">
         <v>126506216000.0</v>
       </c>
-      <c r="AF22">
+      <c r="AG22">
         <v>99572316000.0</v>
       </c>
-      <c r="AG22">
+      <c r="AH22">
         <v>157495957000.0</v>
       </c>
-      <c r="AH22">
+      <c r="AI22">
         <v>116127331000.0</v>
       </c>
-      <c r="AI22">
+      <c r="AJ22">
         <v>130812272000.0</v>
       </c>
-      <c r="AJ22">
+      <c r="AK22">
         <v>145792948000.0</v>
       </c>
-      <c r="AK22">
+      <c r="AL22">
         <v>347229240000.0</v>
       </c>
-      <c r="AL22">
+      <c r="AM22">
         <v>74464553000.0</v>
       </c>
-      <c r="AM22">
+      <c r="AN22">
         <v>132458190000.0</v>
       </c>
-      <c r="AN22">
+      <c r="AO22">
         <v>91419718000.0</v>
       </c>
-      <c r="AO22">
+      <c r="AP22">
         <v>70831661000.0</v>
       </c>
-      <c r="AP22">
+      <c r="AQ22">
         <v>46320605000.0</v>
       </c>
-      <c r="AQ22">
+      <c r="AR22">
         <v>34692253000.0</v>
       </c>
-      <c r="AR22">
+      <c r="AS22">
         <v>104887675000.0</v>
       </c>
-      <c r="AS22">
+      <c r="AT22">
         <v>97032605000.0</v>
       </c>
-      <c r="AT22">
+      <c r="AU22">
         <v>90941653000.0</v>
       </c>
-      <c r="AU22">
+      <c r="AV22">
         <v>101104320000.0</v>
       </c>
-      <c r="AV22">
+      <c r="AW22">
         <v>64086121000.0</v>
       </c>
-      <c r="AW22">
+      <c r="AX22">
         <v>29982238000.0</v>
       </c>
-      <c r="AX22">
+      <c r="AY22">
         <v>68187387000.0</v>
       </c>
-      <c r="AY22">
+      <c r="AZ22">
         <v>-28728342000.0</v>
       </c>
-      <c r="AZ22">
+      <c r="BA22">
         <v>49578157000.0</v>
       </c>
-      <c r="BA22"/>
       <c r="BB22"/>
-    </row>
-    <row r="23" spans="1:54">
+      <c r="BC22"/>
+    </row>
+    <row r="23" spans="1:55">
       <c r="A23" t="s">
-        <v>166</v>
+        <v>167</v>
       </c>
       <c r="B23">
+        <v>-2899717000.0</v>
+      </c>
+      <c r="C23">
         <v>-1436414000.0</v>
       </c>
-      <c r="C23">
+      <c r="D23">
         <v>-903231000.0</v>
       </c>
-      <c r="D23">
+      <c r="E23">
         <v>-371587000.0</v>
       </c>
-      <c r="E23">
+      <c r="F23">
         <v>-1987674000.0</v>
       </c>
-      <c r="F23">
+      <c r="G23">
         <v>-233119000.0</v>
       </c>
-      <c r="G23">
+      <c r="H23">
         <v>8573000.0</v>
       </c>
-      <c r="H23">
+      <c r="I23">
         <v>224546000.0</v>
       </c>
-      <c r="I23">
+      <c r="J23">
         <v>14795232000.0</v>
       </c>
-      <c r="J23">
+      <c r="K23">
         <v>-6069149775.0</v>
       </c>
-      <c r="K23">
+      <c r="L23">
         <v>-5935899000.0</v>
       </c>
-      <c r="L23">
+      <c r="M23">
         <v>-5426426000.0</v>
       </c>
-      <c r="M23">
+      <c r="N23">
         <v>-3123712000.0</v>
       </c>
-      <c r="N23">
+      <c r="O23">
         <v>-7855577000.0</v>
       </c>
-      <c r="O23">
+      <c r="P23">
         <v>862127000.0</v>
       </c>
-      <c r="P23">
+      <c r="Q23">
         <v>-5063637000.0</v>
       </c>
-      <c r="Q23">
+      <c r="R23">
         <v>-7326162000.0</v>
       </c>
-      <c r="R23">
+      <c r="S23">
         <v>-4433163000.0</v>
       </c>
-      <c r="S23">
+      <c r="T23">
         <v>-7512748000.0</v>
       </c>
-      <c r="T23">
+      <c r="U23">
         <v>-1284415000.0</v>
       </c>
-      <c r="U23">
+      <c r="V23">
         <v>-8238578000.0</v>
       </c>
-      <c r="V23">
+      <c r="W23">
         <v>-2830634000.0</v>
       </c>
-      <c r="W23">
+      <c r="X23">
         <v>-30112481000.0</v>
       </c>
-      <c r="X23">
+      <c r="Y23">
         <v>-40304162000.0</v>
       </c>
-      <c r="Y23">
+      <c r="Z23">
         <v>-806586000.0</v>
       </c>
-      <c r="Z23">
+      <c r="AA23">
         <v>-876805000.0</v>
       </c>
-      <c r="AA23">
+      <c r="AB23">
         <v>-805937000.0</v>
       </c>
-      <c r="AB23">
+      <c r="AC23">
         <v>-807360000.0</v>
       </c>
-      <c r="AC23">
+      <c r="AD23">
         <v>-455152000.0</v>
       </c>
-      <c r="AD23">
+      <c r="AE23">
         <v>-15056629000.0</v>
       </c>
-      <c r="AE23">
+      <c r="AF23">
         <v>-14190365000.0</v>
       </c>
-      <c r="AF23">
+      <c r="AG23">
         <v>-38173539000.0</v>
       </c>
-      <c r="AG23">
+      <c r="AH23">
         <v>59146731000.0</v>
       </c>
-      <c r="AH23">
+      <c r="AI23">
         <v>-107907746000.0</v>
       </c>
-      <c r="AI23">
+      <c r="AJ23">
         <v>-10196355000.0</v>
       </c>
-      <c r="AJ23">
+      <c r="AK23">
         <v>5445918000.0</v>
       </c>
-      <c r="AK23">
+      <c r="AL23">
         <v>58757703000.0</v>
       </c>
-      <c r="AL23">
+      <c r="AM23">
         <v>-39215538000.0</v>
       </c>
-      <c r="AM23">
+      <c r="AN23">
         <v>56209000.0</v>
       </c>
-      <c r="AN23">
+      <c r="AO23">
         <v>-56209000.0</v>
       </c>
-      <c r="AO23">
+      <c r="AP23">
         <v>-16814916000.0</v>
       </c>
-      <c r="AP23">
+      <c r="AQ23">
         <v>-882208000.0</v>
       </c>
-      <c r="AQ23">
+      <c r="AR23">
         <v>-41576766000.0</v>
       </c>
-      <c r="AR23">
+      <c r="AS23">
         <v>1171650000.0</v>
       </c>
-      <c r="AS23">
+      <c r="AT23">
         <v>-54363312000.0</v>
       </c>
-      <c r="AT23">
+      <c r="AU23">
         <v>-36621433000.0</v>
       </c>
-      <c r="AU23">
+      <c r="AV23">
         <v>423906450000.0</v>
       </c>
-      <c r="AV23">
+      <c r="AW23">
         <v>21386399000.0</v>
       </c>
-      <c r="AW23">
+      <c r="AX23">
         <v>304894629000.0</v>
       </c>
-      <c r="AX23">
+      <c r="AY23">
         <v>-206119799000.0</v>
       </c>
-      <c r="AY23">
+      <c r="AZ23">
         <v>-82689643000.0</v>
       </c>
-      <c r="AZ23">
+      <c r="BA23">
         <v>-19781349000.0</v>
       </c>
-      <c r="BA23"/>
-      <c r="BB23">
+      <c r="BB23"/>
+      <c r="BC23">
         <v>294822067000.0</v>
       </c>
     </row>
-    <row r="24" spans="1:54">
+    <row r="24" spans="1:55">
       <c r="A24" t="s">
-        <v>167</v>
+        <v>168</v>
       </c>
       <c r="B24">
+        <v>1411554000.0</v>
+      </c>
+      <c r="C24">
         <v>-1139240000.0</v>
       </c>
-      <c r="C24">
+      <c r="D24">
         <v>5150017000.0</v>
       </c>
-      <c r="D24">
+      <c r="E24">
         <v>-6404067000.0</v>
       </c>
-      <c r="E24">
+      <c r="F24">
         <v>11666765000.0</v>
       </c>
-      <c r="F24">
+      <c r="G24">
         <v>-2754346000.0</v>
       </c>
-      <c r="G24">
+      <c r="H24">
         <v>-7160239000.0</v>
       </c>
-      <c r="H24">
+      <c r="I24">
         <v>6076992000.0</v>
       </c>
-      <c r="I24">
+      <c r="J24">
         <v>25331145000.0</v>
       </c>
-      <c r="J24">
+      <c r="K24">
         <v>-7771262000.0</v>
       </c>
-      <c r="K24">
+      <c r="L24">
         <v>-26968788000.0</v>
       </c>
-      <c r="L24">
+      <c r="M24">
         <v>-15731474000.0</v>
       </c>
-      <c r="M24">
+      <c r="N24">
         <v>-6191489000.0</v>
       </c>
-      <c r="N24">
+      <c r="O24">
         <v>-10953058000.0</v>
       </c>
-      <c r="O24">
+      <c r="P24">
         <v>207433000.0</v>
       </c>
-      <c r="P24">
+      <c r="Q24">
         <v>19881464000.0</v>
       </c>
-      <c r="Q24">
+      <c r="R24">
         <v>23978828000.0</v>
       </c>
-      <c r="R24">
+      <c r="S24">
         <v>8672538000.0</v>
       </c>
-      <c r="S24">
+      <c r="T24">
         <v>-9397378000.0</v>
       </c>
-      <c r="T24">
+      <c r="U24">
         <v>-8773983000.0</v>
       </c>
-      <c r="U24">
+      <c r="V24">
         <v>-23524658000.0</v>
       </c>
-      <c r="V24">
+      <c r="W24">
         <v>-2161970000.0</v>
       </c>
-      <c r="W24">
+      <c r="X24">
         <v>-28713168000.0</v>
       </c>
-      <c r="X24">
+      <c r="Y24">
         <v>-35708719000.0</v>
       </c>
-      <c r="Y24">
+      <c r="Z24">
         <v>4558662000.0</v>
       </c>
-      <c r="Z24">
+      <c r="AA24">
         <v>-110570718000.0</v>
       </c>
-      <c r="AA24">
+      <c r="AB24">
         <v>-20048477000.0</v>
       </c>
-      <c r="AB24">
+      <c r="AC24">
         <v>-18440006000.0</v>
       </c>
-      <c r="AC24">
+      <c r="AD24">
         <v>104851031000.0</v>
       </c>
-      <c r="AD24">
+      <c r="AE24">
         <v>-112958177000.0</v>
       </c>
-      <c r="AE24">
+      <c r="AF24">
         <v>-15799564000.0</v>
       </c>
-      <c r="AF24">
+      <c r="AG24">
         <v>-211215578000.0</v>
       </c>
-      <c r="AG24">
+      <c r="AH24">
         <v>23753801000.0</v>
       </c>
-      <c r="AH24">
+      <c r="AI24">
         <v>88504927000.0</v>
       </c>
-      <c r="AI24">
+      <c r="AJ24">
         <v>-70270625000.0</v>
       </c>
-      <c r="AJ24">
+      <c r="AK24">
         <v>-72141246000.0</v>
       </c>
-      <c r="AK24">
+      <c r="AL24">
         <v>-77743027000.0</v>
       </c>
-      <c r="AL24">
+      <c r="AM24">
         <v>-72793918000.0</v>
       </c>
-      <c r="AM24">
+      <c r="AN24">
         <v>-95998846000.0</v>
       </c>
-      <c r="AN24">
+      <c r="AO24">
         <v>-110176052000.0</v>
       </c>
-      <c r="AO24">
+      <c r="AP24">
         <v>371832889000.0</v>
       </c>
-      <c r="AP24">
+      <c r="AQ24">
         <v>-696029048000.0</v>
       </c>
-      <c r="AQ24">
+      <c r="AR24">
         <v>332820064000.0</v>
       </c>
-      <c r="AR24">
+      <c r="AS24">
         <v>-246395793000.0</v>
       </c>
-      <c r="AS24">
+      <c r="AT24">
         <v>-420863574000.0</v>
       </c>
-      <c r="AT24">
+      <c r="AU24">
         <v>21871211000.0</v>
       </c>
-      <c r="AU24">
+      <c r="AV24">
         <v>66826414000.0</v>
       </c>
-      <c r="AV24">
+      <c r="AW24">
         <v>-66686409000.0</v>
       </c>
-      <c r="AW24">
+      <c r="AX24">
         <v>-3768877000.0</v>
       </c>
-      <c r="AX24">
+      <c r="AY24">
         <v>23846097000.0</v>
       </c>
-      <c r="AY24">
+      <c r="AZ24">
         <v>-1185730000.0</v>
       </c>
-      <c r="AZ24">
+      <c r="BA24">
         <v>-366118000.0</v>
       </c>
-      <c r="BA24"/>
       <c r="BB24"/>
-    </row>
-    <row r="25" spans="1:54">
+      <c r="BC24"/>
+    </row>
+    <row r="25" spans="1:55">
       <c r="A25" t="s">
-        <v>168</v>
+        <v>169</v>
       </c>
       <c r="B25">
+        <v>44208848000.0</v>
+      </c>
+      <c r="C25">
         <v>30251667000.0</v>
       </c>
-      <c r="C25">
+      <c r="D25">
         <v>21161092000.0</v>
       </c>
-      <c r="D25">
+      <c r="E25">
         <v>14296192000.0</v>
       </c>
-      <c r="E25">
+      <c r="F25">
         <v>1016531519000.0</v>
       </c>
-      <c r="F25">
+      <c r="G25">
         <v>5146140000.0</v>
       </c>
-      <c r="G25"/>
       <c r="H25"/>
       <c r="I25"/>
-      <c r="J25">
+      <c r="J25"/>
+      <c r="K25">
         <v>95612181000.0</v>
       </c>
-      <c r="K25">
+      <c r="L25">
         <v>39516293000.0</v>
       </c>
-      <c r="L25">
+      <c r="M25">
         <v>-17363067000.0</v>
       </c>
-      <c r="M25">
+      <c r="N25">
         <v>-22451187000.0</v>
       </c>
-      <c r="N25">
+      <c r="O25">
         <v>-24001244000.0</v>
       </c>
-      <c r="O25">
+      <c r="P25">
         <v>-34652316000.0</v>
       </c>
-      <c r="P25">
+      <c r="Q25">
         <v>-58403840000.0</v>
       </c>
-      <c r="Q25">
+      <c r="R25">
         <v>-31684716000.0</v>
       </c>
-      <c r="R25">
+      <c r="S25">
         <v>-26338773000.0</v>
       </c>
-      <c r="S25">
+      <c r="T25">
         <v>-73654395000.0</v>
       </c>
-      <c r="T25">
+      <c r="U25">
         <v>37772340000.0</v>
       </c>
-      <c r="U25">
+      <c r="V25">
         <v>-254439949000.0</v>
       </c>
-      <c r="V25">
+      <c r="W25">
         <v>113359855000.0</v>
       </c>
-      <c r="W25">
+      <c r="X25">
         <v>-307287707000.0</v>
       </c>
-      <c r="X25">
+      <c r="Y25">
         <v>300897605000.0</v>
       </c>
-      <c r="Y25">
+      <c r="Z25">
         <v>9143471000.0</v>
       </c>
-      <c r="Z25">
+      <c r="AA25">
         <v>-57592595000.0</v>
       </c>
-      <c r="AA25">
+      <c r="AB25">
         <v>-16192044000.0</v>
       </c>
-      <c r="AB25">
+      <c r="AC25">
         <v>-23968149000.0</v>
       </c>
-      <c r="AC25">
+      <c r="AD25">
         <v>325093298000.0</v>
       </c>
-      <c r="AD25">
+      <c r="AE25">
         <v>29438951000.0</v>
       </c>
-      <c r="AE25">
+      <c r="AF25">
         <v>-132216215000.0</v>
       </c>
-      <c r="AF25">
+      <c r="AG25">
         <v>-105818302000.0</v>
       </c>
-      <c r="AG25">
+      <c r="AH25">
         <v>-163596263000.0</v>
       </c>
-      <c r="AH25">
+      <c r="AI25">
         <v>-116127331000.0</v>
       </c>
-      <c r="AI25">
+      <c r="AJ25">
         <v>-130812272000.0</v>
       </c>
-      <c r="AJ25">
+      <c r="AK25">
         <v>-145792948000.0</v>
       </c>
-      <c r="AK25">
+      <c r="AL25">
         <v>-353089859000.0</v>
       </c>
-      <c r="AL25">
+      <c r="AM25">
         <v>-80167049000.0</v>
       </c>
-      <c r="AM25">
+      <c r="AN25">
         <v>-137965307000.0</v>
       </c>
-      <c r="AN25">
+      <c r="AO25">
         <v>-96794209000.0</v>
       </c>
-      <c r="AO25">
+      <c r="AP25">
         <v>-70831661000.0</v>
       </c>
-      <c r="AP25">
+      <c r="AQ25">
         <v>-51848237000.0</v>
       </c>
-      <c r="AQ25">
+      <c r="AR25">
         <v>-34692253000.0</v>
       </c>
-      <c r="AR25">
+      <c r="AS25">
         <v>-104887675000.0</v>
       </c>
-      <c r="AS25">
+      <c r="AT25">
         <v>-97032605000.0</v>
       </c>
-      <c r="AT25">
+      <c r="AU25">
         <v>-90941653000.0</v>
       </c>
-      <c r="AU25">
+      <c r="AV25">
         <v>-101104320000.0</v>
       </c>
-      <c r="AV25">
+      <c r="AW25">
         <v>-64086121000.0</v>
       </c>
-      <c r="AW25">
+      <c r="AX25">
         <v>-29982238000.0</v>
       </c>
-      <c r="AX25">
+      <c r="AY25">
         <v>-68187387000.0</v>
       </c>
-      <c r="AY25">
+      <c r="AZ25">
         <v>-27171888000.0</v>
       </c>
-      <c r="AZ25">
+      <c r="BA25">
         <v>-12876311000.0</v>
       </c>
-      <c r="BA25"/>
       <c r="BB25"/>
-    </row>
-    <row r="26" spans="1:54">
+      <c r="BC25"/>
+    </row>
+    <row r="26" spans="1:55">
       <c r="A26" t="s">
-        <v>169</v>
+        <v>170</v>
       </c>
       <c r="B26"/>
       <c r="C26"/>
       <c r="D26"/>
       <c r="E26"/>
       <c r="F26"/>
       <c r="G26"/>
       <c r="H26"/>
       <c r="I26"/>
       <c r="J26"/>
       <c r="K26"/>
       <c r="L26"/>
       <c r="M26"/>
       <c r="N26"/>
       <c r="O26"/>
       <c r="P26"/>
       <c r="Q26"/>
       <c r="R26"/>
       <c r="S26"/>
       <c r="T26"/>
       <c r="U26"/>
       <c r="V26"/>
       <c r="W26"/>
       <c r="X26"/>
       <c r="Y26"/>
@@ -19687,54 +20227,55 @@
       <c r="AD26"/>
       <c r="AE26"/>
       <c r="AF26"/>
       <c r="AG26"/>
       <c r="AH26"/>
       <c r="AI26"/>
       <c r="AJ26"/>
       <c r="AK26"/>
       <c r="AL26"/>
       <c r="AM26"/>
       <c r="AN26"/>
       <c r="AO26"/>
       <c r="AP26"/>
       <c r="AQ26"/>
       <c r="AR26"/>
       <c r="AS26"/>
       <c r="AT26"/>
       <c r="AU26"/>
       <c r="AV26"/>
       <c r="AW26"/>
       <c r="AX26"/>
       <c r="AY26"/>
       <c r="AZ26"/>
       <c r="BA26"/>
       <c r="BB26"/>
-    </row>
-    <row r="27" spans="1:54">
+      <c r="BC26"/>
+    </row>
+    <row r="27" spans="1:55">
       <c r="A27" t="s">
-        <v>170</v>
+        <v>171</v>
       </c>
       <c r="B27"/>
       <c r="C27"/>
       <c r="D27"/>
       <c r="E27"/>
       <c r="F27"/>
       <c r="G27"/>
       <c r="H27"/>
       <c r="I27"/>
       <c r="J27"/>
       <c r="K27"/>
       <c r="L27"/>
       <c r="M27"/>
       <c r="N27"/>
       <c r="O27"/>
       <c r="P27"/>
       <c r="Q27"/>
       <c r="R27"/>
       <c r="S27"/>
       <c r="T27"/>
       <c r="U27"/>
       <c r="V27"/>
       <c r="W27"/>
       <c r="X27"/>
       <c r="Y27"/>
@@ -19745,532 +20286,542 @@
       <c r="AD27"/>
       <c r="AE27"/>
       <c r="AF27"/>
       <c r="AG27"/>
       <c r="AH27"/>
       <c r="AI27"/>
       <c r="AJ27"/>
       <c r="AK27"/>
       <c r="AL27"/>
       <c r="AM27"/>
       <c r="AN27"/>
       <c r="AO27"/>
       <c r="AP27"/>
       <c r="AQ27"/>
       <c r="AR27"/>
       <c r="AS27"/>
       <c r="AT27"/>
       <c r="AU27"/>
       <c r="AV27"/>
       <c r="AW27"/>
       <c r="AX27"/>
       <c r="AY27"/>
       <c r="AZ27"/>
       <c r="BA27"/>
       <c r="BB27"/>
-    </row>
-    <row r="28" spans="1:54">
+      <c r="BC27"/>
+    </row>
+    <row r="28" spans="1:55">
       <c r="A28" t="s">
-        <v>171</v>
+        <v>172</v>
       </c>
       <c r="B28">
+        <v>-28023483000.0</v>
+      </c>
+      <c r="C28">
         <v>-22660617000.0</v>
       </c>
-      <c r="C28">
+      <c r="D28">
         <v>-25409776000.0</v>
       </c>
-      <c r="D28">
+      <c r="E28">
         <v>-7406395000.0</v>
       </c>
-      <c r="E28">
+      <c r="F28">
         <v>-2626205000.0</v>
       </c>
-      <c r="F28">
+      <c r="G28">
         <v>-392260000.0</v>
       </c>
-      <c r="G28">
+      <c r="H28">
         <v>-376717000.0</v>
       </c>
-      <c r="H28">
+      <c r="I28">
         <v>-151996000.0</v>
       </c>
-      <c r="I28">
+      <c r="J28">
         <v>14795232000.0</v>
       </c>
-      <c r="J28">
+      <c r="K28">
         <v>-6075225000.0</v>
       </c>
-      <c r="K28">
+      <c r="L28">
         <v>-6082160000.0</v>
       </c>
-      <c r="L28">
+      <c r="M28">
         <v>-5568432000.0</v>
       </c>
-      <c r="M28">
+      <c r="N28">
         <v>-3261587000.0</v>
       </c>
-      <c r="N28">
+      <c r="O28">
         <v>-7989444000.0</v>
       </c>
-      <c r="O28">
+      <c r="P28">
         <v>2170595000.0</v>
       </c>
-      <c r="P28">
+      <c r="Q28">
         <v>-6863038000.0</v>
       </c>
-      <c r="Q28">
+      <c r="R28">
         <v>-7326162000.0</v>
       </c>
-      <c r="R28">
+      <c r="S28">
         <v>-4433163000.0</v>
       </c>
-      <c r="S28">
+      <c r="T28">
         <v>-7512748000.0</v>
       </c>
-      <c r="T28">
+      <c r="U28">
         <v>-1284415000.0</v>
       </c>
-      <c r="U28">
+      <c r="V28">
         <v>-8612871000.0</v>
       </c>
-      <c r="V28">
+      <c r="W28">
         <v>-547617000.0</v>
       </c>
-      <c r="W28">
+      <c r="X28">
         <v>-651115000.0</v>
       </c>
-      <c r="X28">
+      <c r="Y28">
         <v>-810667000.0</v>
       </c>
-      <c r="Y28">
+      <c r="Z28">
         <v>-2440538000.0</v>
       </c>
-      <c r="Z28">
+      <c r="AA28">
         <v>-876805000.0</v>
       </c>
-      <c r="AA28">
+      <c r="AB28">
         <v>-805937000.0</v>
       </c>
-      <c r="AB28">
+      <c r="AC28">
         <v>-807360000.0</v>
       </c>
-      <c r="AC28">
+      <c r="AD28">
         <v>-33917645000.0</v>
       </c>
-      <c r="AD28">
+      <c r="AE28">
         <v>-124860137000.0</v>
       </c>
-      <c r="AE28">
+      <c r="AF28">
         <v>-40896606000.0</v>
       </c>
-      <c r="AF28">
+      <c r="AG28">
         <v>-67163566000.0</v>
       </c>
-      <c r="AG28">
+      <c r="AH28">
         <v>-60438090000.0</v>
       </c>
-      <c r="AH28">
+      <c r="AI28">
         <v>-109845024000.0</v>
       </c>
-      <c r="AI28">
+      <c r="AJ28">
         <v>-10240383000.0</v>
       </c>
-      <c r="AJ28">
+      <c r="AK28">
         <v>5445918000.0</v>
       </c>
-      <c r="AK28">
+      <c r="AL28">
         <v>55588181000.0</v>
       </c>
-      <c r="AL28">
+      <c r="AM28">
         <v>-39965859000.0</v>
       </c>
-      <c r="AM28">
+      <c r="AN28">
         <v>-463717000.0</v>
       </c>
-      <c r="AN28">
+      <c r="AO28">
         <v>-404620000.0</v>
       </c>
-      <c r="AO28">
+      <c r="AP28">
         <v>-16814920000.0</v>
       </c>
-      <c r="AP28">
+      <c r="AQ28">
         <v>-882208000.0</v>
       </c>
-      <c r="AQ28">
+      <c r="AR28">
         <v>-40231266000.0</v>
       </c>
-      <c r="AR28">
+      <c r="AS28">
         <v>-173850000.0</v>
       </c>
-      <c r="AS28">
+      <c r="AT28">
         <v>-5388405000.0</v>
       </c>
-      <c r="AT28">
+      <c r="AU28">
         <v>-36621433000.0</v>
       </c>
-      <c r="AU28">
+      <c r="AV28">
         <v>423350181000.0</v>
       </c>
-      <c r="AV28">
+      <c r="AW28">
         <v>21386399000.0</v>
       </c>
-      <c r="AW28">
+      <c r="AX28">
         <v>-43868871000.0</v>
       </c>
-      <c r="AX28">
+      <c r="AY28">
         <v>-206119799000.0</v>
       </c>
-      <c r="AY28">
+      <c r="AZ28">
         <v>-82689643000.0</v>
       </c>
-      <c r="AZ28">
+      <c r="BA28">
         <v>-19781349000.0</v>
       </c>
-      <c r="BA28"/>
-      <c r="BB28">
+      <c r="BB28"/>
+      <c r="BC28">
         <v>294822067000.0</v>
       </c>
     </row>
-    <row r="29" spans="1:54">
+    <row r="29" spans="1:55">
       <c r="A29" t="s">
-        <v>172</v>
+        <v>173</v>
       </c>
       <c r="B29">
+        <v>25089922000.0</v>
+      </c>
+      <c r="C29">
         <v>30251667000.0</v>
       </c>
-      <c r="C29">
+      <c r="D29">
         <v>21161092000.0</v>
       </c>
-      <c r="D29">
+      <c r="E29">
         <v>14296192000.0</v>
       </c>
-      <c r="E29">
+      <c r="F29">
         <v>-13343881000.0</v>
       </c>
-      <c r="F29">
+      <c r="G29">
         <v>5146140000.0</v>
       </c>
-      <c r="G29">
+      <c r="H29">
         <v>-1067180000.0</v>
       </c>
-      <c r="H29"/>
       <c r="I29"/>
-      <c r="J29">
+      <c r="J29"/>
+      <c r="K29">
         <v>8816199000.0</v>
       </c>
-      <c r="K29">
+      <c r="L29">
         <v>-2537883000.0</v>
       </c>
-      <c r="L29">
+      <c r="M29">
         <v>101588566000.0</v>
       </c>
-      <c r="M29">
+      <c r="N29">
         <v>-58223655000.0</v>
       </c>
-      <c r="N29">
+      <c r="O29">
         <v>24001244000.0</v>
       </c>
-      <c r="O29">
+      <c r="P29">
         <v>34652316000.0</v>
       </c>
-      <c r="P29">
+      <c r="Q29">
         <v>58403840000.0</v>
       </c>
-      <c r="Q29">
+      <c r="R29">
         <v>2100176000.0</v>
       </c>
-      <c r="R29">
+      <c r="S29">
         <v>9011817000.0</v>
       </c>
-      <c r="S29">
+      <c r="T29">
         <v>9761091000.0</v>
       </c>
-      <c r="T29">
+      <c r="U29">
         <v>9703735000.0</v>
       </c>
-      <c r="U29">
+      <c r="V29">
         <v>9916237000.0</v>
       </c>
-      <c r="V29">
+      <c r="W29">
         <v>12134834000.0</v>
       </c>
-      <c r="W29">
+      <c r="X29">
         <v>12294025000.0</v>
       </c>
-      <c r="X29">
+      <c r="Y29">
         <v>12243374000.0</v>
       </c>
-      <c r="Y29">
+      <c r="Z29">
         <v>5969477000.0</v>
       </c>
-      <c r="Z29">
+      <c r="AA29">
         <v>5951589000.0</v>
       </c>
-      <c r="AA29">
+      <c r="AB29">
         <v>6027407000.0</v>
       </c>
-      <c r="AB29">
+      <c r="AC29">
         <v>6120750000.0</v>
       </c>
-      <c r="AC29">
+      <c r="AD29">
         <v>6311486000.0</v>
       </c>
-      <c r="AD29">
+      <c r="AE29">
         <v>5877370000.0</v>
       </c>
-      <c r="AE29">
+      <c r="AF29">
         <v>5709999000.0</v>
       </c>
-      <c r="AF29">
+      <c r="AG29">
         <v>6245986000.0</v>
       </c>
-      <c r="AG29">
+      <c r="AH29">
         <v>6100306000.0</v>
       </c>
-      <c r="AH29">
+      <c r="AI29">
         <v>93239484000.0</v>
       </c>
-      <c r="AI29">
+      <c r="AJ29">
         <v>109202711000.0</v>
       </c>
-      <c r="AJ29">
+      <c r="AK29">
         <v>84325733000.0</v>
       </c>
-      <c r="AK29">
+      <c r="AL29">
         <v>5860619000.0</v>
       </c>
-      <c r="AL29">
+      <c r="AM29">
         <v>5702496000.0</v>
       </c>
-      <c r="AM29">
+      <c r="AN29">
         <v>5507117000.0</v>
       </c>
-      <c r="AN29">
+      <c r="AO29">
         <v>5374491000.0</v>
       </c>
-      <c r="AO29">
+      <c r="AP29">
         <v>-156559882000.0</v>
       </c>
-      <c r="AP29">
+      <c r="AQ29">
         <v>5527632000.0</v>
       </c>
-      <c r="AQ29">
+      <c r="AR29">
         <v>78621623000.0</v>
       </c>
-      <c r="AR29">
+      <c r="AS29">
         <v>294586192000.0</v>
       </c>
-      <c r="AS29">
+      <c r="AT29">
         <v>152613092000.0</v>
       </c>
-      <c r="AT29">
+      <c r="AU29">
         <v>33192337000.0</v>
       </c>
-      <c r="AU29">
+      <c r="AV29">
         <v>-69617418000.0</v>
       </c>
-      <c r="AV29">
+      <c r="AW29">
         <v>54200078000.0</v>
       </c>
-      <c r="AW29">
+      <c r="AX29">
         <v>38588362000.0</v>
       </c>
-      <c r="AX29">
+      <c r="AY29">
         <v>224691113000.0</v>
       </c>
-      <c r="AY29">
+      <c r="AZ29">
         <v>-46518510000.0</v>
       </c>
-      <c r="AZ29">
+      <c r="BA29">
         <v>44414555000.0</v>
       </c>
-      <c r="BA29">
+      <c r="BB29">
         <v>140075346000.0</v>
       </c>
-      <c r="BB29">
+      <c r="BC29">
         <v>69114787000.0</v>
       </c>
     </row>
-    <row r="30" spans="1:54">
+    <row r="30" spans="1:55">
       <c r="A30" t="s">
-        <v>173</v>
+        <v>174</v>
       </c>
       <c r="B30">
+        <v>3449955000.0</v>
+      </c>
+      <c r="C30">
         <v>-7836214000.0</v>
       </c>
-      <c r="C30">
+      <c r="D30">
         <v>4919357000.0</v>
       </c>
-      <c r="D30">
+      <c r="E30">
         <v>-6439267000.0</v>
       </c>
-      <c r="E30">
+      <c r="F30">
         <v>14084459000.0</v>
       </c>
-      <c r="F30">
+      <c r="G30">
         <v>-2754346000.0</v>
       </c>
-      <c r="G30">
+      <c r="H30">
         <v>-4510942000.0</v>
       </c>
-      <c r="H30">
+      <c r="I30">
         <v>1312488000.0</v>
       </c>
-      <c r="I30">
+      <c r="J30">
         <v>23060569000.0</v>
       </c>
-      <c r="J30">
+      <c r="K30">
         <v>-7964903000.0</v>
       </c>
-      <c r="K30">
+      <c r="L30">
         <v>-11996680000.0</v>
       </c>
-      <c r="L30">
+      <c r="M30">
         <v>-18374618000.0</v>
       </c>
-      <c r="M30">
+      <c r="N30">
         <v>-28227063000.0</v>
       </c>
-      <c r="N30">
+      <c r="O30">
         <v>-77965805000.0</v>
       </c>
-      <c r="O30">
+      <c r="P30">
         <v>-19361216000.0</v>
       </c>
-      <c r="P30">
+      <c r="Q30">
         <v>7134734000.0</v>
       </c>
-      <c r="Q30">
+      <c r="R30">
         <v>2378603000.0</v>
       </c>
-      <c r="R30">
+      <c r="S30">
         <v>-6132578000.0</v>
       </c>
-      <c r="S30">
+      <c r="T30">
         <v>-18658258000.0</v>
       </c>
-      <c r="T30">
+      <c r="U30">
         <v>-16541478000.0</v>
       </c>
-      <c r="U30">
+      <c r="V30">
         <v>-26566907000.0</v>
       </c>
-      <c r="V30">
+      <c r="W30">
         <v>-2830634000.0</v>
       </c>
-      <c r="W30">
+      <c r="X30">
         <v>-30112481000.0</v>
       </c>
-      <c r="X30">
+      <c r="Y30">
         <v>-40304162000.0</v>
       </c>
-      <c r="Y30">
+      <c r="Z30">
         <v>382448000.0</v>
       </c>
-      <c r="Z30">
+      <c r="AA30">
         <v>-113798542000.0</v>
       </c>
-      <c r="AA30">
+      <c r="AB30">
         <v>-23144235000.0</v>
       </c>
-      <c r="AB30">
+      <c r="AC30">
         <v>-23160068000.0</v>
       </c>
-      <c r="AC30">
+      <c r="AD30">
         <v>70484771000.0</v>
       </c>
-      <c r="AD30">
+      <c r="AE30">
         <v>-141687496000.0</v>
       </c>
-      <c r="AE30">
+      <c r="AF30">
         <v>-31302084000.0</v>
       </c>
-      <c r="AF30">
+      <c r="AG30">
         <v>-265879469000.0</v>
       </c>
-      <c r="AG30">
+      <c r="AH30">
         <v>-24065727000.0</v>
       </c>
-      <c r="AH30">
+      <c r="AI30">
         <v>78254380000.0</v>
       </c>
-      <c r="AI30">
+      <c r="AJ30">
         <v>-97548095000.0</v>
       </c>
-      <c r="AJ30">
+      <c r="AK30">
         <v>-79717848000.0</v>
       </c>
-      <c r="AK30">
+      <c r="AL30">
         <v>-97743892000.0</v>
       </c>
-      <c r="AL30">
+      <c r="AM30">
         <v>-91100250000.0</v>
       </c>
-      <c r="AM30">
+      <c r="AN30">
         <v>-127432374000.0</v>
       </c>
-      <c r="AN30">
+      <c r="AO30">
         <v>-77240068000.0</v>
       </c>
-      <c r="AO30">
+      <c r="AP30">
         <v>60481054000.0</v>
       </c>
-      <c r="AP30">
+      <c r="AQ30">
         <v>-696029048000.0</v>
       </c>
-      <c r="AQ30">
+      <c r="AR30">
         <v>332820064000.0</v>
       </c>
-      <c r="AR30">
+      <c r="AS30">
         <v>-252594322000.0</v>
       </c>
-      <c r="AS30">
+      <c r="AT30">
         <v>-572062414000.0</v>
       </c>
-      <c r="AT30">
+      <c r="AU30">
         <v>17607548000.0</v>
       </c>
-      <c r="AU30">
+      <c r="AV30">
         <v>58857920000.0</v>
       </c>
-      <c r="AV30">
+      <c r="AW30">
         <v>-73692046000.0</v>
       </c>
-      <c r="AW30">
+      <c r="AX30">
         <v>-24915331000.0</v>
       </c>
-      <c r="AX30">
+      <c r="AY30">
         <v>3938884000.0</v>
       </c>
-      <c r="AY30">
+      <c r="AZ30">
         <v>-29311294000.0</v>
       </c>
-      <c r="AZ30">
+      <c r="BA30">
         <v>-6137516000.0</v>
       </c>
-      <c r="BA30"/>
       <c r="BB30"/>
+      <c r="BC30"/>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>