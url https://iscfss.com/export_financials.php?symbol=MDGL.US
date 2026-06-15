--- v0 (2026-03-02)
+++ v1 (2026-06-15)
@@ -22,51 +22,51 @@
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Balance Sheet (Yearly)" sheetId="1" r:id="rId4"/>
     <sheet name="Balance Sheet (Quarterly)" sheetId="2" r:id="rId5"/>
     <sheet name="Income Statement (Yearly)" sheetId="3" r:id="rId6"/>
     <sheet name="Income Statement (Quarterly)" sheetId="4" r:id="rId7"/>
     <sheet name="Cash Flow (Yearly)" sheetId="5" r:id="rId8"/>
     <sheet name="Cash Flow (Quarterly)" sheetId="6" r:id="rId9"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="210">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="211">
   <si>
     <t>Metric</t>
   </si>
   <si>
     <t>2025-12-31</t>
   </si>
   <si>
     <t>2024-12-31</t>
   </si>
   <si>
     <t>2023-12-31</t>
   </si>
   <si>
     <t>2022-12-31</t>
   </si>
   <si>
     <t>2021-12-31</t>
   </si>
   <si>
     <t>2020-12-31</t>
   </si>
   <si>
     <t>2019-12-31</t>
   </si>
   <si>
@@ -283,50 +283,53 @@
     <t>temporaryEquityRedeemableNoncontrollingInterests</t>
   </si>
   <si>
     <t>totalAssets</t>
   </si>
   <si>
     <t>totalCurrentAssets</t>
   </si>
   <si>
     <t>totalCurrentLiabilities</t>
   </si>
   <si>
     <t>totalLiab</t>
   </si>
   <si>
     <t>totalPermanentEquity</t>
   </si>
   <si>
     <t>totalStockholderEquity</t>
   </si>
   <si>
     <t>treasuryStock</t>
   </si>
   <si>
     <t>warrants</t>
+  </si>
+  <si>
+    <t>2026-03-31</t>
   </si>
   <si>
     <t>2025-09-30</t>
   </si>
   <si>
     <t>2025-06-30</t>
   </si>
   <si>
     <t>2025-03-31</t>
   </si>
   <si>
     <t>2024-09-30</t>
   </si>
   <si>
     <t>2024-06-30</t>
   </si>
   <si>
     <t>2024-03-31</t>
   </si>
   <si>
     <t>2023-09-30</t>
   </si>
   <si>
     <t>2023-06-30</t>
   </si>
@@ -1395,97 +1398,101 @@
       </c>
       <c r="N6">
         <v>0.0</v>
       </c>
       <c r="O6">
         <v>0.0</v>
       </c>
       <c r="P6">
         <v>0.0</v>
       </c>
       <c r="Q6"/>
       <c r="R6"/>
       <c r="S6"/>
       <c r="T6"/>
       <c r="U6"/>
       <c r="V6"/>
       <c r="W6"/>
       <c r="X6"/>
       <c r="Y6"/>
       <c r="Z6"/>
     </row>
     <row r="7" spans="1:26">
       <c r="A7" t="s">
         <v>31</v>
       </c>
-      <c r="B7"/>
+      <c r="B7">
+        <v>7749000.0</v>
+      </c>
       <c r="C7">
         <v>2001000.0</v>
       </c>
       <c r="D7">
         <v>1713000.0</v>
       </c>
       <c r="E7">
         <v>602000.0</v>
       </c>
       <c r="F7">
         <v>797000.0</v>
       </c>
       <c r="G7">
         <v>786000.0</v>
       </c>
       <c r="H7">
         <v>676000.0</v>
       </c>
       <c r="I7"/>
       <c r="J7"/>
       <c r="K7"/>
       <c r="L7"/>
       <c r="M7"/>
       <c r="N7"/>
       <c r="O7">
         <v>1000.0</v>
       </c>
       <c r="P7">
         <v>14000.0</v>
       </c>
       <c r="Q7"/>
       <c r="R7"/>
       <c r="S7"/>
       <c r="T7"/>
       <c r="U7"/>
       <c r="V7"/>
       <c r="W7"/>
       <c r="X7"/>
       <c r="Y7"/>
       <c r="Z7"/>
     </row>
     <row r="8" spans="1:26">
       <c r="A8" t="s">
         <v>32</v>
       </c>
-      <c r="B8"/>
+      <c r="B8">
+        <v>2000.0</v>
+      </c>
       <c r="C8">
         <v>2000.0</v>
       </c>
       <c r="D8">
         <v>2000.0</v>
       </c>
       <c r="E8">
         <v>2000.0</v>
       </c>
       <c r="F8">
         <v>2000.0</v>
       </c>
       <c r="G8">
         <v>2000.0</v>
       </c>
       <c r="H8">
         <v>2000.0</v>
       </c>
       <c r="I8">
         <v>2000.0</v>
       </c>
       <c r="J8"/>
       <c r="K8"/>
       <c r="L8"/>
       <c r="M8"/>
@@ -2327,51 +2334,53 @@
       </c>
       <c r="T23">
         <v>122649000.0</v>
       </c>
       <c r="U23">
         <v>54789000.0</v>
       </c>
       <c r="V23">
         <v>71210000.0</v>
       </c>
       <c r="W23">
         <v>132019000.0</v>
       </c>
       <c r="X23">
         <v>80387000.0</v>
       </c>
       <c r="Y23"/>
       <c r="Z23">
         <v>2773000.0</v>
       </c>
     </row>
     <row r="24" spans="1:26">
       <c r="A24" t="s">
         <v>48</v>
       </c>
-      <c r="B24"/>
+      <c r="B24">
+        <v>339881000.0</v>
+      </c>
       <c r="C24">
         <v>117569000.0</v>
       </c>
       <c r="D24">
         <v>115480000.0</v>
       </c>
       <c r="E24">
         <v>49289000.0</v>
       </c>
       <c r="F24"/>
       <c r="G24"/>
       <c r="H24"/>
       <c r="I24"/>
       <c r="J24">
         <v>0.0</v>
       </c>
       <c r="K24">
         <v>0.0</v>
       </c>
       <c r="L24">
         <v>0.0</v>
       </c>
       <c r="M24">
         <v>42192513.0</v>
       </c>
@@ -2549,51 +2558,53 @@
       <c r="S28">
         <v>-41569000.0</v>
       </c>
       <c r="T28">
         <v>-110356000.0</v>
       </c>
       <c r="U28">
         <v>-28187000.0</v>
       </c>
       <c r="V28">
         <v>-17635000.0</v>
       </c>
       <c r="W28">
         <v>-41011000.0</v>
       </c>
       <c r="X28">
         <v>-36062000.0</v>
       </c>
       <c r="Y28"/>
       <c r="Z28"/>
     </row>
     <row r="29" spans="1:26">
       <c r="A29" t="s">
         <v>53</v>
       </c>
-      <c r="B29"/>
+      <c r="B29">
+        <v>942570000.0</v>
+      </c>
       <c r="C29">
         <v>871952000.0</v>
       </c>
       <c r="D29">
         <v>520813000.0</v>
       </c>
       <c r="E29">
         <v>246678000.0</v>
       </c>
       <c r="F29">
         <v>196107000.0</v>
       </c>
       <c r="G29">
         <v>239970000.0</v>
       </c>
       <c r="H29">
         <v>416565000.0</v>
       </c>
       <c r="I29">
         <v>476984000.0</v>
       </c>
       <c r="J29">
         <v>182259000.0</v>
       </c>
       <c r="K29"/>
@@ -2691,51 +2702,53 @@
       <c r="M31">
         <v>-42068502.0</v>
       </c>
       <c r="N31"/>
       <c r="O31">
         <v>75066000.0</v>
       </c>
       <c r="P31">
         <v>14774000.0</v>
       </c>
       <c r="Q31"/>
       <c r="R31"/>
       <c r="S31"/>
       <c r="T31"/>
       <c r="U31"/>
       <c r="V31"/>
       <c r="W31"/>
       <c r="X31"/>
       <c r="Y31"/>
       <c r="Z31"/>
     </row>
     <row r="32" spans="1:26">
       <c r="A32" t="s">
         <v>56</v>
       </c>
-      <c r="B32"/>
+      <c r="B32">
+        <v>935482000.0</v>
+      </c>
       <c r="C32">
         <v>863650000.0</v>
       </c>
       <c r="D32">
         <v>518733000.0</v>
       </c>
       <c r="E32">
         <v>245475000.0</v>
       </c>
       <c r="F32">
         <v>194846000.0</v>
       </c>
       <c r="G32">
         <v>238606000.0</v>
       </c>
       <c r="H32">
         <v>415067000.0</v>
       </c>
       <c r="I32">
         <v>476757000.0</v>
       </c>
       <c r="J32">
         <v>181958000.0</v>
       </c>
       <c r="K32"/>
@@ -3417,51 +3430,53 @@
       </c>
       <c r="N44">
         <v>0.0</v>
       </c>
       <c r="O44">
         <v>0.0</v>
       </c>
       <c r="P44">
         <v>0.0</v>
       </c>
       <c r="Q44"/>
       <c r="R44"/>
       <c r="S44"/>
       <c r="T44"/>
       <c r="U44"/>
       <c r="V44"/>
       <c r="W44"/>
       <c r="X44"/>
       <c r="Y44"/>
       <c r="Z44"/>
     </row>
     <row r="45" spans="1:26">
       <c r="A45" t="s">
         <v>69</v>
       </c>
-      <c r="B45"/>
+      <c r="B45">
+        <v>6438000.0</v>
+      </c>
       <c r="C45">
         <v>4591000.0</v>
       </c>
       <c r="D45">
         <v>3266000.0</v>
       </c>
       <c r="E45">
         <v>1203000.0</v>
       </c>
       <c r="F45">
         <v>1648000.0</v>
       </c>
       <c r="G45">
         <v>1832000.0</v>
       </c>
       <c r="H45">
         <v>1859000.0</v>
       </c>
       <c r="I45">
         <v>227000.0</v>
       </c>
       <c r="J45">
         <v>301000.0</v>
       </c>
       <c r="K45">
@@ -4558,574 +4573,580 @@
       <c r="X62"/>
       <c r="Y62"/>
       <c r="Z62"/>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:CH62"/>
+  <dimension ref="A1:CI62"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="57.7" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="13.997" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="13.997" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:86">
+    <row r="1" spans="1:87">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
+        <v>87</v>
+      </c>
+      <c r="C1" t="s">
         <v>1</v>
-      </c>
-[...1 lines deleted...]
-        <v>87</v>
       </c>
       <c r="D1" t="s">
         <v>88</v>
       </c>
       <c r="E1" t="s">
         <v>89</v>
       </c>
       <c r="F1" t="s">
+        <v>90</v>
+      </c>
+      <c r="G1" t="s">
         <v>2</v>
-      </c>
-[...1 lines deleted...]
-        <v>90</v>
       </c>
       <c r="H1" t="s">
         <v>91</v>
       </c>
       <c r="I1" t="s">
         <v>92</v>
       </c>
       <c r="J1" t="s">
+        <v>93</v>
+      </c>
+      <c r="K1" t="s">
         <v>3</v>
-      </c>
-[...1 lines deleted...]
-        <v>93</v>
       </c>
       <c r="L1" t="s">
         <v>94</v>
       </c>
       <c r="M1" t="s">
         <v>95</v>
       </c>
       <c r="N1" t="s">
+        <v>96</v>
+      </c>
+      <c r="O1" t="s">
         <v>4</v>
-      </c>
-[...1 lines deleted...]
-        <v>96</v>
       </c>
       <c r="P1" t="s">
         <v>97</v>
       </c>
       <c r="Q1" t="s">
         <v>98</v>
       </c>
       <c r="R1" t="s">
+        <v>99</v>
+      </c>
+      <c r="S1" t="s">
         <v>5</v>
-      </c>
-[...1 lines deleted...]
-        <v>99</v>
       </c>
       <c r="T1" t="s">
         <v>100</v>
       </c>
       <c r="U1" t="s">
         <v>101</v>
       </c>
       <c r="V1" t="s">
+        <v>102</v>
+      </c>
+      <c r="W1" t="s">
         <v>6</v>
-      </c>
-[...1 lines deleted...]
-        <v>102</v>
       </c>
       <c r="X1" t="s">
         <v>103</v>
       </c>
       <c r="Y1" t="s">
         <v>104</v>
       </c>
       <c r="Z1" t="s">
+        <v>105</v>
+      </c>
+      <c r="AA1" t="s">
         <v>7</v>
-      </c>
-[...1 lines deleted...]
-        <v>105</v>
       </c>
       <c r="AB1" t="s">
         <v>106</v>
       </c>
       <c r="AC1" t="s">
         <v>107</v>
       </c>
       <c r="AD1" t="s">
+        <v>108</v>
+      </c>
+      <c r="AE1" t="s">
         <v>8</v>
-      </c>
-[...1 lines deleted...]
-        <v>108</v>
       </c>
       <c r="AF1" t="s">
         <v>109</v>
       </c>
       <c r="AG1" t="s">
         <v>110</v>
       </c>
       <c r="AH1" t="s">
+        <v>111</v>
+      </c>
+      <c r="AI1" t="s">
         <v>9</v>
-      </c>
-[...1 lines deleted...]
-        <v>111</v>
       </c>
       <c r="AJ1" t="s">
         <v>112</v>
       </c>
       <c r="AK1" t="s">
         <v>113</v>
       </c>
       <c r="AL1" t="s">
+        <v>114</v>
+      </c>
+      <c r="AM1" t="s">
         <v>10</v>
-      </c>
-[...1 lines deleted...]
-        <v>114</v>
       </c>
       <c r="AN1" t="s">
         <v>115</v>
       </c>
       <c r="AO1" t="s">
         <v>116</v>
       </c>
       <c r="AP1" t="s">
+        <v>117</v>
+      </c>
+      <c r="AQ1" t="s">
         <v>11</v>
-      </c>
-[...1 lines deleted...]
-        <v>117</v>
       </c>
       <c r="AR1" t="s">
         <v>118</v>
       </c>
       <c r="AS1" t="s">
         <v>119</v>
       </c>
       <c r="AT1" t="s">
+        <v>120</v>
+      </c>
+      <c r="AU1" t="s">
         <v>12</v>
-      </c>
-[...1 lines deleted...]
-        <v>120</v>
       </c>
       <c r="AV1" t="s">
         <v>121</v>
       </c>
       <c r="AW1" t="s">
         <v>122</v>
       </c>
       <c r="AX1" t="s">
+        <v>123</v>
+      </c>
+      <c r="AY1" t="s">
         <v>13</v>
-      </c>
-[...1 lines deleted...]
-        <v>123</v>
       </c>
       <c r="AZ1" t="s">
         <v>124</v>
       </c>
       <c r="BA1" t="s">
         <v>125</v>
       </c>
       <c r="BB1" t="s">
+        <v>126</v>
+      </c>
+      <c r="BC1" t="s">
         <v>14</v>
-      </c>
-[...1 lines deleted...]
-        <v>126</v>
       </c>
       <c r="BD1" t="s">
         <v>127</v>
       </c>
       <c r="BE1" t="s">
         <v>128</v>
       </c>
       <c r="BF1" t="s">
+        <v>129</v>
+      </c>
+      <c r="BG1" t="s">
         <v>15</v>
-      </c>
-[...1 lines deleted...]
-        <v>129</v>
       </c>
       <c r="BH1" t="s">
         <v>130</v>
       </c>
       <c r="BI1" t="s">
         <v>131</v>
       </c>
       <c r="BJ1" t="s">
+        <v>132</v>
+      </c>
+      <c r="BK1" t="s">
         <v>16</v>
-      </c>
-[...1 lines deleted...]
-        <v>132</v>
       </c>
       <c r="BL1" t="s">
         <v>133</v>
       </c>
       <c r="BM1" t="s">
         <v>134</v>
       </c>
       <c r="BN1" t="s">
+        <v>135</v>
+      </c>
+      <c r="BO1" t="s">
         <v>17</v>
-      </c>
-[...1 lines deleted...]
-        <v>135</v>
       </c>
       <c r="BP1" t="s">
         <v>136</v>
       </c>
       <c r="BQ1" t="s">
         <v>137</v>
       </c>
       <c r="BR1" t="s">
+        <v>138</v>
+      </c>
+      <c r="BS1" t="s">
         <v>18</v>
-      </c>
-[...1 lines deleted...]
-        <v>138</v>
       </c>
       <c r="BT1" t="s">
         <v>139</v>
       </c>
       <c r="BU1" t="s">
         <v>140</v>
       </c>
       <c r="BV1" t="s">
+        <v>141</v>
+      </c>
+      <c r="BW1" t="s">
         <v>19</v>
-      </c>
-[...1 lines deleted...]
-        <v>141</v>
       </c>
       <c r="BX1" t="s">
         <v>142</v>
       </c>
       <c r="BY1" t="s">
         <v>143</v>
       </c>
       <c r="BZ1" t="s">
+        <v>144</v>
+      </c>
+      <c r="CA1" t="s">
         <v>20</v>
-      </c>
-[...1 lines deleted...]
-        <v>144</v>
       </c>
       <c r="CB1" t="s">
         <v>145</v>
       </c>
       <c r="CC1" t="s">
         <v>146</v>
       </c>
       <c r="CD1" t="s">
+        <v>147</v>
+      </c>
+      <c r="CE1" t="s">
         <v>21</v>
-      </c>
-[...1 lines deleted...]
-        <v>147</v>
       </c>
       <c r="CF1" t="s">
         <v>148</v>
       </c>
       <c r="CG1" t="s">
         <v>149</v>
       </c>
       <c r="CH1" t="s">
         <v>150</v>
       </c>
+      <c r="CI1" t="s">
+        <v>151</v>
+      </c>
     </row>
-    <row r="2" spans="1:86">
+    <row r="2" spans="1:87">
       <c r="A2" t="s">
         <v>26</v>
       </c>
       <c r="B2">
+        <v>60801000.0</v>
+      </c>
+      <c r="C2">
         <v>48878000.0</v>
       </c>
-      <c r="C2">
+      <c r="D2">
         <v>44941000.0</v>
       </c>
-      <c r="D2">
+      <c r="E2">
         <v>37975000.0</v>
       </c>
-      <c r="E2">
+      <c r="F2">
         <v>42056000.0</v>
       </c>
-      <c r="F2">
+      <c r="G2">
         <v>43599000.0</v>
       </c>
-      <c r="G2">
+      <c r="H2">
         <v>45966000.0</v>
       </c>
-      <c r="H2">
+      <c r="I2">
         <v>8994000.0</v>
       </c>
-      <c r="I2">
+      <c r="J2">
         <v>21528000.0</v>
       </c>
-      <c r="J2">
+      <c r="K2">
         <v>28041000.0</v>
       </c>
-      <c r="K2">
+      <c r="L2">
         <v>16542000.0</v>
       </c>
-      <c r="L2">
+      <c r="M2">
         <v>17534000.0</v>
       </c>
-      <c r="M2">
+      <c r="N2">
         <v>12128000.0</v>
       </c>
-      <c r="N2">
+      <c r="O2">
         <v>23831000.0</v>
       </c>
-      <c r="O2">
+      <c r="P2">
         <v>18562000.0</v>
       </c>
-      <c r="P2">
+      <c r="Q2">
         <v>11294000.0</v>
       </c>
-      <c r="Q2">
+      <c r="R2">
         <v>22780000.0</v>
       </c>
-      <c r="R2">
+      <c r="S2">
         <v>21380000.0</v>
       </c>
-      <c r="S2">
+      <c r="T2">
         <v>10418000.0</v>
       </c>
-      <c r="T2">
+      <c r="U2">
         <v>1067000.0</v>
       </c>
-      <c r="U2">
+      <c r="V2">
         <v>4396000.0</v>
       </c>
-      <c r="V2">
+      <c r="W2">
         <v>1017000.0</v>
       </c>
-      <c r="W2">
+      <c r="X2">
         <v>6277000.0</v>
       </c>
-      <c r="X2">
+      <c r="Y2">
         <v>5004000.0</v>
       </c>
-      <c r="Y2">
+      <c r="Z2">
         <v>1115000.0</v>
       </c>
-      <c r="Z2">
+      <c r="AA2">
         <v>1178000.0</v>
       </c>
-      <c r="AA2">
+      <c r="AB2">
         <v>773000.0</v>
       </c>
-      <c r="AB2">
+      <c r="AC2">
         <v>446000.0</v>
       </c>
-      <c r="AC2">
+      <c r="AD2">
         <v>4376000.0</v>
       </c>
-      <c r="AD2">
+      <c r="AE2">
         <v>2487000.0</v>
       </c>
-      <c r="AE2">
+      <c r="AF2">
         <v>1031000.0</v>
       </c>
-      <c r="AF2">
+      <c r="AG2">
         <v>588000.0</v>
       </c>
-      <c r="AG2">
+      <c r="AH2">
         <v>1420000.0</v>
       </c>
-      <c r="AH2">
+      <c r="AI2">
         <v>1929000.0</v>
       </c>
-      <c r="AI2">
+      <c r="AJ2">
         <v>1400000.0</v>
       </c>
-      <c r="AJ2">
+      <c r="AK2">
         <v>1285000.0</v>
       </c>
-      <c r="AK2">
+      <c r="AL2">
         <v>2780000.0</v>
       </c>
-      <c r="AL2">
+      <c r="AM2">
         <v>762000.0</v>
       </c>
-      <c r="AM2">
+      <c r="AN2">
         <v>1159836.0</v>
       </c>
-      <c r="AN2">
+      <c r="AO2">
         <v>680000.0</v>
       </c>
-      <c r="AO2">
+      <c r="AP2">
         <v>744000.0</v>
       </c>
-      <c r="AP2">
+      <c r="AQ2">
         <v>102293.0</v>
       </c>
-      <c r="AQ2">
+      <c r="AR2">
         <v>1424000.0</v>
       </c>
-      <c r="AR2">
+      <c r="AS2">
         <v>3018000.0</v>
       </c>
-      <c r="AS2">
+      <c r="AT2">
         <v>3738000.0</v>
       </c>
-      <c r="AT2">
+      <c r="AU2">
         <v>3139000.0</v>
       </c>
-      <c r="AU2">
+      <c r="AV2">
         <v>4442000.0</v>
       </c>
-      <c r="AV2">
+      <c r="AW2">
         <v>5226000.0</v>
       </c>
-      <c r="AW2">
+      <c r="AX2">
         <v>5810000.0</v>
       </c>
-      <c r="AX2">
+      <c r="AY2">
         <v>6589000.0</v>
       </c>
-      <c r="AY2">
+      <c r="AZ2">
         <v>5693000.0</v>
       </c>
-      <c r="AZ2">
+      <c r="BA2">
         <v>5222000.0</v>
       </c>
-      <c r="BA2">
+      <c r="BB2">
         <v>5719000.0</v>
       </c>
-      <c r="BB2">
+      <c r="BC2">
         <v>5661000.0</v>
       </c>
-      <c r="BC2">
+      <c r="BD2">
         <v>3690000.0</v>
       </c>
-      <c r="BD2">
+      <c r="BE2">
         <v>3468000.0</v>
       </c>
-      <c r="BE2">
+      <c r="BF2">
         <v>3040000.0</v>
       </c>
-      <c r="BF2">
+      <c r="BG2">
         <v>3467000.0</v>
       </c>
-      <c r="BG2">
+      <c r="BH2">
         <v>2921000.0</v>
       </c>
-      <c r="BH2">
+      <c r="BI2">
         <v>1999000.0</v>
       </c>
-      <c r="BI2">
+      <c r="BJ2">
         <v>1691000.0</v>
       </c>
-      <c r="BJ2">
+      <c r="BK2">
         <v>1925000.0</v>
       </c>
-      <c r="BK2">
+      <c r="BL2">
         <v>2393000.0</v>
       </c>
-      <c r="BL2">
+      <c r="BM2">
         <v>1280000.0</v>
       </c>
-      <c r="BM2">
+      <c r="BN2">
         <v>1462000.0</v>
       </c>
-      <c r="BN2">
+      <c r="BO2">
         <v>3957000.0</v>
       </c>
-      <c r="BO2">
+      <c r="BP2">
         <v>4536000.0</v>
       </c>
-      <c r="BP2">
+      <c r="BQ2">
         <v>5995000.0</v>
       </c>
-      <c r="BQ2">
+      <c r="BR2">
         <v>10615000.0</v>
       </c>
-      <c r="BR2">
+      <c r="BS2">
         <v>3331000.0</v>
       </c>
-      <c r="BS2">
+      <c r="BT2">
         <v>1999000.0</v>
       </c>
-      <c r="BT2">
+      <c r="BU2">
         <v>1471000.0</v>
       </c>
-      <c r="BU2">
+      <c r="BV2">
         <v>4531000.0</v>
       </c>
-      <c r="BV2">
+      <c r="BW2">
         <v>2488000.0</v>
       </c>
-      <c r="BW2">
+      <c r="BX2">
         <v>1970000.0</v>
       </c>
-      <c r="BX2">
+      <c r="BY2">
         <v>1981000.0</v>
       </c>
-      <c r="BY2">
+      <c r="BZ2">
         <v>1822000.0</v>
       </c>
-      <c r="BZ2">
+      <c r="CA2">
         <v>2632000.0</v>
       </c>
-      <c r="CA2">
+      <c r="CB2">
         <v>1777000.0</v>
       </c>
-      <c r="CB2"/>
       <c r="CC2"/>
-      <c r="CD2">
+      <c r="CD2"/>
+      <c r="CE2">
         <v>3361000.0</v>
       </c>
-      <c r="CE2"/>
       <c r="CF2"/>
-      <c r="CG2">
+      <c r="CG2"/>
+      <c r="CH2">
         <v>4058000.0</v>
       </c>
-      <c r="CH2"/>
+      <c r="CI2"/>
     </row>
-    <row r="3" spans="1:86">
+    <row r="3" spans="1:87">
       <c r="A3" t="s">
         <v>27</v>
       </c>
       <c r="B3"/>
       <c r="C3"/>
       <c r="D3"/>
       <c r="E3"/>
       <c r="F3"/>
       <c r="G3"/>
       <c r="H3"/>
       <c r="I3"/>
       <c r="J3"/>
       <c r="K3"/>
       <c r="L3"/>
       <c r="M3"/>
       <c r="N3"/>
       <c r="O3"/>
       <c r="P3"/>
       <c r="Q3"/>
       <c r="R3"/>
       <c r="S3"/>
       <c r="T3"/>
       <c r="U3"/>
       <c r="V3"/>
       <c r="W3"/>
@@ -5170,52 +5191,53 @@
       <c r="BJ3"/>
       <c r="BK3"/>
       <c r="BL3"/>
       <c r="BM3"/>
       <c r="BN3"/>
       <c r="BO3"/>
       <c r="BP3"/>
       <c r="BQ3"/>
       <c r="BR3"/>
       <c r="BS3"/>
       <c r="BT3"/>
       <c r="BU3"/>
       <c r="BV3"/>
       <c r="BW3"/>
       <c r="BX3"/>
       <c r="BY3"/>
       <c r="BZ3"/>
       <c r="CA3"/>
       <c r="CB3"/>
       <c r="CC3"/>
       <c r="CD3"/>
       <c r="CE3"/>
       <c r="CF3"/>
       <c r="CG3"/>
       <c r="CH3"/>
+      <c r="CI3"/>
     </row>
-    <row r="4" spans="1:86">
+    <row r="4" spans="1:87">
       <c r="A4" t="s">
         <v>28</v>
       </c>
       <c r="B4"/>
       <c r="C4"/>
       <c r="D4"/>
       <c r="E4"/>
       <c r="F4"/>
       <c r="G4"/>
       <c r="H4"/>
       <c r="I4"/>
       <c r="J4"/>
       <c r="K4"/>
       <c r="L4"/>
       <c r="M4"/>
       <c r="N4"/>
       <c r="O4"/>
       <c r="P4"/>
       <c r="Q4"/>
       <c r="R4"/>
       <c r="S4"/>
       <c r="T4"/>
       <c r="U4"/>
       <c r="V4"/>
       <c r="W4"/>
@@ -5260,337 +5282,339 @@
       <c r="BJ4"/>
       <c r="BK4"/>
       <c r="BL4"/>
       <c r="BM4"/>
       <c r="BN4"/>
       <c r="BO4"/>
       <c r="BP4"/>
       <c r="BQ4"/>
       <c r="BR4"/>
       <c r="BS4"/>
       <c r="BT4"/>
       <c r="BU4"/>
       <c r="BV4"/>
       <c r="BW4"/>
       <c r="BX4"/>
       <c r="BY4"/>
       <c r="BZ4"/>
       <c r="CA4"/>
       <c r="CB4"/>
       <c r="CC4"/>
       <c r="CD4"/>
       <c r="CE4"/>
       <c r="CF4"/>
       <c r="CG4"/>
       <c r="CH4"/>
+      <c r="CI4"/>
     </row>
-    <row r="5" spans="1:86">
+    <row r="5" spans="1:87">
       <c r="A5" t="s">
         <v>29</v>
       </c>
       <c r="B5">
+        <v>1082000.0</v>
+      </c>
+      <c r="C5">
         <v>873000.0</v>
       </c>
-      <c r="C5">
+      <c r="D5">
         <v>1068000.0</v>
       </c>
-      <c r="D5">
+      <c r="E5">
         <v>1111000.0</v>
       </c>
-      <c r="E5">
+      <c r="F5">
         <v>389000.0</v>
       </c>
-      <c r="F5">
+      <c r="G5">
         <v>468000.0</v>
       </c>
-      <c r="G5">
+      <c r="H5">
         <v>1271000.0</v>
       </c>
-      <c r="H5">
+      <c r="I5">
         <v>-368000.0</v>
       </c>
-      <c r="I5">
+      <c r="J5">
         <v>-172000.0</v>
       </c>
-      <c r="J5">
+      <c r="K5">
         <v>468000.0</v>
       </c>
-      <c r="K5">
+      <c r="L5">
         <v>-42000.0</v>
       </c>
-      <c r="L5">
+      <c r="M5">
         <v>-89000.0</v>
       </c>
-      <c r="M5">
+      <c r="N5">
         <v>-86000.0</v>
       </c>
-      <c r="N5">
+      <c r="O5">
         <v>-32000.0</v>
       </c>
-      <c r="O5">
+      <c r="P5">
         <v>-237000.0</v>
       </c>
-      <c r="P5">
+      <c r="Q5">
         <v>-447000.0</v>
       </c>
-      <c r="Q5">
+      <c r="R5">
         <v>-402000.0</v>
       </c>
-      <c r="R5">
+      <c r="S5">
         <v>-80000.0</v>
       </c>
-      <c r="S5">
+      <c r="T5">
         <v>4000.0</v>
       </c>
-      <c r="T5">
+      <c r="U5">
         <v>15000.0</v>
       </c>
-      <c r="U5">
+      <c r="V5">
         <v>-14000.0</v>
       </c>
-      <c r="V5">
+      <c r="W5">
         <v>47000.0</v>
       </c>
-      <c r="W5">
+      <c r="X5">
         <v>421000.0</v>
       </c>
-      <c r="X5">
+      <c r="Y5">
         <v>1081000.0</v>
       </c>
-      <c r="Y5">
+      <c r="Z5">
         <v>415000.0</v>
       </c>
-      <c r="Z5">
+      <c r="AA5">
         <v>216000.0</v>
       </c>
-      <c r="AA5">
+      <c r="AB5">
         <v>292000.0</v>
       </c>
-      <c r="AB5">
+      <c r="AC5">
         <v>485000.0</v>
       </c>
-      <c r="AC5">
+      <c r="AD5">
         <v>178000.0</v>
       </c>
-      <c r="AD5">
+      <c r="AE5">
         <v>-319000.0</v>
       </c>
-      <c r="AE5">
+      <c r="AF5">
         <v>-143000.0</v>
       </c>
-      <c r="AF5">
+      <c r="AG5">
         <v>-43000.0</v>
       </c>
-      <c r="AG5">
+      <c r="AH5">
         <v>-174000.0</v>
       </c>
-      <c r="AH5">
+      <c r="AI5">
         <v>-31000.0</v>
       </c>
-      <c r="AI5">
+      <c r="AJ5">
         <v>47000.0</v>
       </c>
-      <c r="AJ5">
+      <c r="AK5">
         <v>36000.0</v>
       </c>
-      <c r="AK5">
+      <c r="AL5">
         <v>64000.0</v>
       </c>
-      <c r="AL5">
+      <c r="AM5">
         <v>25404.0</v>
       </c>
-      <c r="AM5">
+      <c r="AN5">
         <v>-12485.0</v>
       </c>
-      <c r="AN5">
+      <c r="AO5">
         <v>81000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>4000.0</v>
       </c>
       <c r="AP5">
         <v>4000.0</v>
       </c>
       <c r="AQ5">
+        <v>4000.0</v>
+      </c>
+      <c r="AR5">
         <v>11000.0</v>
       </c>
-      <c r="AR5">
+      <c r="AS5">
         <v>-6000.0</v>
       </c>
-      <c r="AS5">
+      <c r="AT5">
         <v>6000.0</v>
       </c>
-      <c r="AT5">
+      <c r="AU5">
         <v>4000.0</v>
       </c>
-      <c r="AU5">
+      <c r="AV5">
         <v>11000.0</v>
       </c>
-      <c r="AV5">
+      <c r="AW5">
         <v>3000.0</v>
       </c>
-      <c r="AW5">
+      <c r="AX5">
         <v>4000.0</v>
       </c>
-      <c r="AX5">
+      <c r="AY5">
         <v>17000.0</v>
       </c>
-      <c r="AY5">
+      <c r="AZ5">
         <v>6000.0</v>
       </c>
-      <c r="AZ5">
+      <c r="BA5">
         <v>9000.0</v>
       </c>
-      <c r="BA5">
+      <c r="BB5">
         <v>7000.0</v>
       </c>
-      <c r="BB5">
+      <c r="BC5">
         <v>2000.0</v>
       </c>
-      <c r="BC5">
+      <c r="BD5">
         <v>8000.0</v>
       </c>
-      <c r="BD5">
+      <c r="BE5">
         <v>4000.0</v>
       </c>
-      <c r="BE5">
+      <c r="BF5">
         <v>19000.0</v>
       </c>
-      <c r="BF5">
+      <c r="BG5">
         <v>3000.0</v>
       </c>
-      <c r="BG5">
+      <c r="BH5">
         <v>1000.0</v>
       </c>
-      <c r="BH5">
+      <c r="BI5">
         <v>10000.0</v>
       </c>
-      <c r="BI5">
+      <c r="BJ5">
         <v>3000.0</v>
       </c>
-      <c r="BJ5">
+      <c r="BK5">
         <v>-3000.0</v>
       </c>
-      <c r="BK5">
+      <c r="BL5">
         <v>2000.0</v>
       </c>
-      <c r="BL5">
+      <c r="BM5">
         <v>-17025000.0</v>
       </c>
-      <c r="BM5">
+      <c r="BN5">
         <v>-16543000.0</v>
       </c>
-      <c r="BN5">
+      <c r="BO5">
         <v>-16028000.0</v>
       </c>
-      <c r="BO5">
+      <c r="BP5">
         <v>3000.0</v>
       </c>
-      <c r="BP5">
+      <c r="BQ5">
         <v>15000.0</v>
       </c>
-      <c r="BQ5">
+      <c r="BR5">
         <v>11000.0</v>
       </c>
-      <c r="BR5">
+      <c r="BS5">
         <v>15000.0</v>
       </c>
-      <c r="BS5">
+      <c r="BT5">
         <v>-367000000.0</v>
       </c>
-      <c r="BT5">
+      <c r="BU5">
         <v>-12716000.0</v>
       </c>
-      <c r="BU5">
+      <c r="BV5">
         <v>-12202000.0</v>
       </c>
-      <c r="BV5">
+      <c r="BW5">
         <v>-11524000.0</v>
       </c>
-      <c r="BW5">
+      <c r="BX5">
         <v>-10645000.0</v>
       </c>
-      <c r="BX5">
+      <c r="BY5">
         <v>-9819000.0</v>
       </c>
-      <c r="BY5">
+      <c r="BZ5">
         <v>-290000.0</v>
       </c>
-      <c r="BZ5">
+      <c r="CA5">
         <v>2000.0</v>
       </c>
-      <c r="CA5">
+      <c r="CB5">
         <v>14000.0</v>
       </c>
-      <c r="CB5"/>
       <c r="CC5"/>
-      <c r="CD5">
+      <c r="CD5"/>
+      <c r="CE5">
         <v>-7266000.0</v>
       </c>
-      <c r="CE5"/>
       <c r="CF5"/>
-      <c r="CG5">
+      <c r="CG5"/>
+      <c r="CH5">
         <v>-9980000.0</v>
       </c>
-      <c r="CH5"/>
+      <c r="CI5"/>
     </row>
-    <row r="6" spans="1:86">
+    <row r="6" spans="1:87">
       <c r="A6" t="s">
         <v>30</v>
       </c>
       <c r="B6"/>
       <c r="C6"/>
       <c r="D6"/>
       <c r="E6"/>
       <c r="F6"/>
       <c r="G6"/>
       <c r="H6"/>
       <c r="I6"/>
       <c r="J6"/>
       <c r="K6"/>
       <c r="L6"/>
       <c r="M6"/>
       <c r="N6"/>
       <c r="O6"/>
       <c r="P6"/>
       <c r="Q6"/>
       <c r="R6"/>
       <c r="S6"/>
       <c r="T6"/>
       <c r="U6"/>
       <c r="V6"/>
       <c r="W6"/>
       <c r="X6"/>
       <c r="Y6"/>
       <c r="Z6"/>
       <c r="AA6"/>
       <c r="AB6"/>
       <c r="AC6"/>
       <c r="AD6"/>
-      <c r="AE6">
-[...1 lines deleted...]
-      </c>
+      <c r="AE6"/>
       <c r="AF6">
         <v>0.0</v>
       </c>
       <c r="AG6">
         <v>0.0</v>
       </c>
       <c r="AH6">
         <v>0.0</v>
       </c>
       <c r="AI6">
         <v>0.0</v>
       </c>
       <c r="AJ6">
         <v>0.0</v>
       </c>
       <c r="AK6">
         <v>0.0</v>
       </c>
       <c r="AL6">
         <v>0.0</v>
       </c>
       <c r="AM6">
         <v>0.0</v>
       </c>
       <c r="AN6">
@@ -5625,263 +5649,273 @@
       </c>
       <c r="AX6">
         <v>0.0</v>
       </c>
       <c r="AY6">
         <v>0.0</v>
       </c>
       <c r="AZ6">
         <v>0.0</v>
       </c>
       <c r="BA6">
         <v>0.0</v>
       </c>
       <c r="BB6">
         <v>0.0</v>
       </c>
       <c r="BC6">
         <v>0.0</v>
       </c>
       <c r="BD6">
         <v>0.0</v>
       </c>
       <c r="BE6">
         <v>0.0</v>
       </c>
-      <c r="BF6"/>
-[...2 lines deleted...]
-      </c>
+      <c r="BF6">
+        <v>0.0</v>
+      </c>
+      <c r="BG6"/>
       <c r="BH6">
         <v>0.0</v>
       </c>
-      <c r="BI6"/>
+      <c r="BI6">
+        <v>0.0</v>
+      </c>
       <c r="BJ6"/>
       <c r="BK6"/>
       <c r="BL6"/>
       <c r="BM6"/>
       <c r="BN6"/>
       <c r="BO6"/>
       <c r="BP6"/>
       <c r="BQ6"/>
       <c r="BR6"/>
       <c r="BS6"/>
       <c r="BT6"/>
       <c r="BU6"/>
       <c r="BV6"/>
       <c r="BW6"/>
       <c r="BX6"/>
       <c r="BY6"/>
       <c r="BZ6"/>
       <c r="CA6"/>
       <c r="CB6"/>
       <c r="CC6"/>
       <c r="CD6"/>
       <c r="CE6"/>
       <c r="CF6"/>
       <c r="CG6"/>
       <c r="CH6"/>
+      <c r="CI6"/>
     </row>
-    <row r="7" spans="1:86">
+    <row r="7" spans="1:87">
       <c r="A7" t="s">
         <v>31</v>
       </c>
-      <c r="B7"/>
+      <c r="B7">
+        <v>6981000.0</v>
+      </c>
       <c r="C7">
+        <v>7749000.0</v>
+      </c>
+      <c r="D7">
         <v>6649000.0</v>
       </c>
-      <c r="D7">
+      <c r="E7">
         <v>5573000.0</v>
       </c>
-      <c r="E7">
+      <c r="F7">
         <v>1766000.0</v>
       </c>
-      <c r="F7">
+      <c r="G7">
         <v>2001000.0</v>
       </c>
-      <c r="G7">
+      <c r="H7">
         <v>2054000.0</v>
       </c>
-      <c r="H7">
+      <c r="I7">
         <v>1457000.0</v>
       </c>
-      <c r="I7">
+      <c r="J7">
         <v>1587000.0</v>
       </c>
-      <c r="J7">
+      <c r="K7">
         <v>1713000.0</v>
       </c>
-      <c r="K7">
+      <c r="L7">
         <v>1836000.0</v>
       </c>
-      <c r="L7">
+      <c r="M7">
         <v>411000.0</v>
       </c>
-      <c r="M7">
+      <c r="N7">
         <v>653000.0</v>
       </c>
-      <c r="N7">
+      <c r="O7">
         <v>602000.0</v>
       </c>
-      <c r="O7">
+      <c r="P7">
         <v>831000.0</v>
       </c>
-      <c r="P7">
+      <c r="Q7">
         <v>1057000.0</v>
       </c>
-      <c r="Q7">
+      <c r="R7">
         <v>696000.0</v>
       </c>
-      <c r="R7">
+      <c r="S7">
         <v>797000.0</v>
       </c>
-      <c r="S7">
+      <c r="T7">
         <v>897000.0</v>
       </c>
-      <c r="T7">
+      <c r="U7">
         <v>997000.0</v>
       </c>
-      <c r="U7">
+      <c r="V7">
         <v>707000.0</v>
       </c>
-      <c r="V7">
+      <c r="W7">
         <v>786000.0</v>
       </c>
-      <c r="W7">
+      <c r="X7">
         <v>863000.0</v>
       </c>
-      <c r="X7">
+      <c r="Y7">
         <v>520000.0</v>
       </c>
-      <c r="Y7">
+      <c r="Z7">
         <v>598000.0</v>
       </c>
-      <c r="Z7">
+      <c r="AA7">
         <v>676000.0</v>
       </c>
-      <c r="AA7">
+      <c r="AB7">
         <v>751000.0</v>
       </c>
-      <c r="AB7">
+      <c r="AC7">
         <v>826000.0</v>
       </c>
-      <c r="AC7">
+      <c r="AD7">
         <v>900000.0</v>
       </c>
-      <c r="AD7"/>
       <c r="AE7"/>
       <c r="AF7"/>
       <c r="AG7"/>
       <c r="AH7"/>
       <c r="AI7"/>
       <c r="AJ7"/>
       <c r="AK7"/>
       <c r="AL7"/>
       <c r="AM7"/>
       <c r="AN7"/>
       <c r="AO7"/>
       <c r="AP7"/>
-      <c r="AQ7">
+      <c r="AQ7"/>
+      <c r="AR7">
         <v>11000.0</v>
       </c>
-      <c r="AR7">
+      <c r="AS7">
         <v>22000.0</v>
       </c>
-      <c r="AS7">
+      <c r="AT7">
         <v>33000.0</v>
       </c>
-      <c r="AT7">
+      <c r="AU7">
         <v>43000.0</v>
       </c>
-      <c r="AU7">
+      <c r="AV7">
         <v>54000.0</v>
       </c>
-      <c r="AV7">
+      <c r="AW7">
         <v>65000.0</v>
       </c>
-      <c r="AW7">
+      <c r="AX7">
         <v>75000.0</v>
       </c>
-      <c r="AX7">
+      <c r="AY7">
         <v>85000.0</v>
       </c>
-      <c r="AY7"/>
       <c r="AZ7"/>
       <c r="BA7"/>
-      <c r="BB7">
+      <c r="BB7"/>
+      <c r="BC7">
         <v>1000.0</v>
       </c>
-      <c r="BC7">
+      <c r="BD7">
         <v>4000.0</v>
       </c>
-      <c r="BD7">
+      <c r="BE7">
         <v>8000.0</v>
       </c>
-      <c r="BE7">
+      <c r="BF7">
         <v>11000.0</v>
       </c>
-      <c r="BF7">
+      <c r="BG7">
         <v>14000.0</v>
       </c>
-      <c r="BG7">
+      <c r="BH7">
         <v>17000.0</v>
       </c>
-      <c r="BH7">
+      <c r="BI7">
         <v>20000.0</v>
       </c>
-      <c r="BI7"/>
       <c r="BJ7"/>
       <c r="BK7"/>
       <c r="BL7"/>
       <c r="BM7"/>
       <c r="BN7"/>
       <c r="BO7"/>
       <c r="BP7"/>
       <c r="BQ7"/>
       <c r="BR7"/>
       <c r="BS7"/>
       <c r="BT7"/>
       <c r="BU7"/>
       <c r="BV7"/>
       <c r="BW7"/>
       <c r="BX7"/>
       <c r="BY7"/>
       <c r="BZ7"/>
       <c r="CA7"/>
       <c r="CB7"/>
       <c r="CC7"/>
       <c r="CD7"/>
       <c r="CE7"/>
       <c r="CF7"/>
       <c r="CG7"/>
       <c r="CH7"/>
+      <c r="CI7"/>
     </row>
-    <row r="8" spans="1:86">
+    <row r="8" spans="1:87">
       <c r="A8" t="s">
         <v>32</v>
       </c>
-      <c r="B8"/>
+      <c r="B8">
+        <v>2000.0</v>
+      </c>
       <c r="C8">
         <v>2000.0</v>
       </c>
       <c r="D8">
         <v>2000.0</v>
       </c>
       <c r="E8">
         <v>2000.0</v>
       </c>
       <c r="F8">
         <v>2000.0</v>
       </c>
       <c r="G8">
         <v>2000.0</v>
       </c>
       <c r="H8">
         <v>2000.0</v>
       </c>
       <c r="I8">
         <v>2000.0</v>
       </c>
       <c r="J8">
         <v>2000.0</v>
       </c>
       <c r="K8">
@@ -5892,51 +5926,53 @@
       </c>
       <c r="M8">
         <v>2000.0</v>
       </c>
       <c r="N8">
         <v>2000.0</v>
       </c>
       <c r="O8">
         <v>2000.0</v>
       </c>
       <c r="P8">
         <v>2000.0</v>
       </c>
       <c r="Q8">
         <v>2000.0</v>
       </c>
       <c r="R8">
         <v>2000.0</v>
       </c>
       <c r="S8">
         <v>2000.0</v>
       </c>
       <c r="T8">
         <v>2000.0</v>
       </c>
-      <c r="U8"/>
+      <c r="U8">
+        <v>2000.0</v>
+      </c>
       <c r="V8"/>
       <c r="W8"/>
       <c r="X8"/>
       <c r="Y8"/>
       <c r="Z8"/>
       <c r="AA8"/>
       <c r="AB8"/>
       <c r="AC8"/>
       <c r="AD8"/>
       <c r="AE8"/>
       <c r="AF8"/>
       <c r="AG8"/>
       <c r="AH8"/>
       <c r="AI8"/>
       <c r="AJ8"/>
       <c r="AK8"/>
       <c r="AL8"/>
       <c r="AM8"/>
       <c r="AN8"/>
       <c r="AO8"/>
       <c r="AP8"/>
       <c r="AQ8"/>
       <c r="AR8"/>
       <c r="AS8"/>
       <c r="AT8"/>
@@ -5958,488 +5994,493 @@
       <c r="BJ8"/>
       <c r="BK8"/>
       <c r="BL8"/>
       <c r="BM8"/>
       <c r="BN8"/>
       <c r="BO8"/>
       <c r="BP8"/>
       <c r="BQ8"/>
       <c r="BR8"/>
       <c r="BS8"/>
       <c r="BT8"/>
       <c r="BU8"/>
       <c r="BV8"/>
       <c r="BW8"/>
       <c r="BX8"/>
       <c r="BY8"/>
       <c r="BZ8"/>
       <c r="CA8"/>
       <c r="CB8"/>
       <c r="CC8"/>
       <c r="CD8"/>
       <c r="CE8"/>
       <c r="CF8"/>
       <c r="CG8"/>
       <c r="CH8"/>
+      <c r="CI8"/>
     </row>
-    <row r="9" spans="1:86">
+    <row r="9" spans="1:87">
       <c r="A9" t="s">
         <v>33</v>
       </c>
       <c r="B9"/>
       <c r="C9"/>
       <c r="D9"/>
       <c r="E9"/>
       <c r="F9"/>
       <c r="G9"/>
       <c r="H9"/>
       <c r="I9"/>
       <c r="J9"/>
       <c r="K9"/>
       <c r="L9"/>
-      <c r="M9">
+      <c r="M9"/>
+      <c r="N9">
         <v>1189776000.0</v>
       </c>
-      <c r="N9">
+      <c r="O9">
         <v>1160079000.0</v>
       </c>
-      <c r="O9">
+      <c r="P9">
         <v>887660000.0</v>
       </c>
-      <c r="P9">
+      <c r="Q9">
         <v>879538000.0</v>
       </c>
-      <c r="Q9">
+      <c r="R9">
         <v>870972000.0</v>
       </c>
-      <c r="R9">
+      <c r="S9">
         <v>863495000.0</v>
       </c>
-      <c r="S9">
+      <c r="T9">
         <v>837636000.0</v>
       </c>
-      <c r="T9">
+      <c r="U9">
         <v>810295000.0</v>
       </c>
-      <c r="U9">
+      <c r="V9">
         <v>738575000.0</v>
       </c>
-      <c r="V9">
+      <c r="W9">
         <v>665385000.0</v>
       </c>
-      <c r="W9">
+      <c r="X9">
         <v>655622000.0</v>
       </c>
-      <c r="X9">
+      <c r="Y9">
         <v>650211000.0</v>
       </c>
-      <c r="Y9">
+      <c r="Z9">
         <v>644413000.0</v>
       </c>
-      <c r="Z9">
+      <c r="AA9">
         <v>639567000.0</v>
       </c>
-      <c r="AA9">
+      <c r="AB9">
         <v>635535000.0</v>
       </c>
-      <c r="AB9">
+      <c r="AC9">
         <v>630550000.0</v>
       </c>
-      <c r="AC9">
+      <c r="AD9">
         <v>622678000.0</v>
       </c>
-      <c r="AD9">
+      <c r="AE9">
         <v>616573000.0</v>
       </c>
-      <c r="AE9">
+      <c r="AF9">
         <v>610845000.0</v>
       </c>
-      <c r="AF9">
+      <c r="AG9">
         <v>605418000.0</v>
       </c>
-      <c r="AG9">
+      <c r="AH9">
         <v>290182000.0</v>
       </c>
-      <c r="AH9">
+      <c r="AI9">
         <v>288750000.0</v>
       </c>
-      <c r="AI9">
+      <c r="AJ9">
         <v>152276000.0</v>
       </c>
-      <c r="AJ9">
+      <c r="AK9">
         <v>151247000.0</v>
       </c>
-      <c r="AK9">
+      <c r="AL9">
         <v>115692000.0</v>
       </c>
-      <c r="AL9">
+      <c r="AM9">
         <v>111691351.0</v>
       </c>
-      <c r="AM9">
+      <c r="AN9">
         <v>105161301.0</v>
       </c>
-      <c r="AN9">
+      <c r="AO9">
         <v>757626000.0</v>
       </c>
-      <c r="AO9">
+      <c r="AP9">
         <v>757081000.0</v>
       </c>
-      <c r="AP9">
+      <c r="AQ9">
         <v>756633000.0</v>
       </c>
-      <c r="AQ9">
+      <c r="AR9">
         <v>756053000.0</v>
       </c>
-      <c r="AR9">
+      <c r="AS9">
         <v>747055000.0</v>
       </c>
-      <c r="AS9">
+      <c r="AT9">
         <v>704403000.0</v>
       </c>
-      <c r="AT9">
+      <c r="AU9">
         <v>702694000.0</v>
       </c>
-      <c r="AU9">
+      <c r="AV9">
         <v>700927000.0</v>
       </c>
-      <c r="AV9">
+      <c r="AW9">
         <v>671240000.0</v>
       </c>
-      <c r="AW9">
+      <c r="AX9">
         <v>613180000.0</v>
       </c>
-      <c r="AX9">
+      <c r="AY9">
         <v>600477000.0</v>
       </c>
-      <c r="AY9">
+      <c r="AZ9">
         <v>541849000.0</v>
       </c>
-      <c r="AZ9">
+      <c r="BA9">
         <v>540155000.0</v>
       </c>
-      <c r="BA9">
+      <c r="BB9">
         <v>538538000.0</v>
       </c>
-      <c r="BB9">
+      <c r="BC9">
         <v>536277000.0</v>
       </c>
-      <c r="BC9">
+      <c r="BD9">
         <v>475273000.0</v>
       </c>
-      <c r="BD9">
+      <c r="BE9">
         <v>448555000.0</v>
       </c>
-      <c r="BE9">
+      <c r="BF9">
         <v>447226000.0</v>
       </c>
-      <c r="BF9">
+      <c r="BG9">
         <v>413196000.0</v>
       </c>
-      <c r="BG9">
+      <c r="BH9">
         <v>412262000.0</v>
       </c>
-      <c r="BH9">
+      <c r="BI9">
         <v>411375000.0</v>
       </c>
-      <c r="BI9"/>
       <c r="BJ9"/>
       <c r="BK9"/>
       <c r="BL9"/>
       <c r="BM9"/>
       <c r="BN9"/>
       <c r="BO9"/>
       <c r="BP9"/>
       <c r="BQ9"/>
       <c r="BR9"/>
       <c r="BS9"/>
       <c r="BT9"/>
       <c r="BU9"/>
       <c r="BV9"/>
       <c r="BW9"/>
       <c r="BX9"/>
       <c r="BY9"/>
       <c r="BZ9"/>
       <c r="CA9"/>
       <c r="CB9"/>
       <c r="CC9"/>
       <c r="CD9"/>
       <c r="CE9"/>
       <c r="CF9"/>
       <c r="CG9"/>
       <c r="CH9"/>
+      <c r="CI9"/>
     </row>
-    <row r="10" spans="1:86">
+    <row r="10" spans="1:87">
       <c r="A10" t="s">
         <v>34</v>
       </c>
       <c r="B10">
+        <v>232188000.0</v>
+      </c>
+      <c r="C10">
         <v>198693000.0</v>
       </c>
-      <c r="C10">
+      <c r="D10">
         <v>295694000.0</v>
       </c>
-      <c r="D10">
+      <c r="E10">
         <v>186193000.0</v>
       </c>
-      <c r="E10">
+      <c r="F10">
         <v>183646000.0</v>
       </c>
-      <c r="F10">
+      <c r="G10">
         <v>100019000.0</v>
       </c>
-      <c r="G10">
+      <c r="H10">
         <v>232684000.0</v>
       </c>
-      <c r="H10">
+      <c r="I10">
         <v>494597000.0</v>
       </c>
-      <c r="I10">
+      <c r="J10">
         <v>622517000.0</v>
       </c>
-      <c r="J10">
+      <c r="K10">
         <v>99915000.0</v>
       </c>
-      <c r="K10">
+      <c r="L10">
         <v>62055000.0</v>
       </c>
-      <c r="L10">
+      <c r="M10">
         <v>77196000.0</v>
       </c>
-      <c r="M10">
+      <c r="N10">
         <v>113308000.0</v>
       </c>
-      <c r="N10">
+      <c r="O10">
         <v>331549000.0</v>
       </c>
-      <c r="O10">
+      <c r="P10">
         <v>59340000.0</v>
       </c>
-      <c r="P10">
+      <c r="Q10">
         <v>53272000.0</v>
       </c>
-      <c r="Q10">
+      <c r="R10">
         <v>42282000.0</v>
       </c>
-      <c r="R10">
+      <c r="S10">
         <v>36269000.0</v>
       </c>
-      <c r="S10">
+      <c r="T10">
         <v>49174000.0</v>
       </c>
-      <c r="T10">
+      <c r="U10">
         <v>33540000.0</v>
       </c>
-      <c r="U10">
+      <c r="V10">
         <v>44205000.0</v>
       </c>
-      <c r="V10">
+      <c r="W10">
         <v>54004000.0</v>
       </c>
-      <c r="W10">
+      <c r="X10">
         <v>109120000.0</v>
       </c>
-      <c r="X10">
+      <c r="Y10">
         <v>61867000.0</v>
       </c>
-      <c r="Y10">
+      <c r="Z10">
         <v>66651000.0</v>
       </c>
-      <c r="Z10">
+      <c r="AA10">
         <v>46697000.0</v>
       </c>
-      <c r="AA10">
+      <c r="AB10">
         <v>89486000.0</v>
       </c>
-      <c r="AB10">
+      <c r="AC10">
         <v>72508000.0</v>
       </c>
-      <c r="AC10">
+      <c r="AD10">
         <v>47493000.0</v>
       </c>
-      <c r="AD10">
+      <c r="AE10">
         <v>57379000.0</v>
       </c>
-      <c r="AE10">
+      <c r="AF10">
         <v>38046000.0</v>
       </c>
-      <c r="AF10">
+      <c r="AG10">
         <v>264861000.0</v>
       </c>
-      <c r="AG10">
+      <c r="AH10">
         <v>38125000.0</v>
       </c>
-      <c r="AH10">
+      <c r="AI10">
         <v>148627000.0</v>
       </c>
-      <c r="AI10">
+      <c r="AJ10">
         <v>12960000.0</v>
       </c>
-      <c r="AJ10">
+      <c r="AK10">
         <v>34797000.0</v>
       </c>
-      <c r="AK10">
+      <c r="AL10">
         <v>8215000.0</v>
       </c>
-      <c r="AL10">
+      <c r="AM10">
         <v>40499000.0</v>
       </c>
-      <c r="AM10">
+      <c r="AN10">
         <v>8393302.0</v>
       </c>
-      <c r="AN10">
+      <c r="AO10">
         <v>10756000.0</v>
       </c>
-      <c r="AO10">
+      <c r="AP10">
         <v>42815000.0</v>
       </c>
-      <c r="AP10">
+      <c r="AQ10">
         <v>34966000.0</v>
       </c>
-      <c r="AQ10">
+      <c r="AR10">
         <v>45537000.0</v>
       </c>
-      <c r="AR10">
+      <c r="AS10">
         <v>32003000.0</v>
       </c>
-      <c r="AS10">
+      <c r="AT10">
         <v>33255000.0</v>
       </c>
-      <c r="AT10">
+      <c r="AU10">
         <v>46024000.0</v>
       </c>
-      <c r="AU10">
+      <c r="AV10">
         <v>68478000.0</v>
       </c>
-      <c r="AV10">
+      <c r="AW10">
         <v>96811000.0</v>
       </c>
-      <c r="AW10">
+      <c r="AX10">
         <v>52034000.0</v>
       </c>
-      <c r="AX10">
+      <c r="AY10">
         <v>48490000.0</v>
       </c>
-      <c r="AY10">
+      <c r="AZ10">
         <v>25477000.0</v>
       </c>
-      <c r="AZ10">
+      <c r="BA10">
         <v>33783000.0</v>
       </c>
-      <c r="BA10">
+      <c r="BB10">
         <v>34962000.0</v>
       </c>
-      <c r="BB10">
+      <c r="BC10">
         <v>81512000.0</v>
       </c>
-      <c r="BC10">
+      <c r="BD10">
         <v>29442000.0</v>
       </c>
-      <c r="BD10">
+      <c r="BE10">
         <v>25593000.0</v>
       </c>
-      <c r="BE10">
+      <c r="BF10">
         <v>34550000.0</v>
       </c>
-      <c r="BF10">
+      <c r="BG10">
         <v>30075000.0</v>
       </c>
-      <c r="BG10">
+      <c r="BH10">
         <v>20643000.0</v>
       </c>
-      <c r="BH10">
+      <c r="BI10">
         <v>25891000.0</v>
       </c>
-      <c r="BI10">
+      <c r="BJ10">
         <v>17372000.0</v>
       </c>
-      <c r="BJ10">
+      <c r="BK10">
         <v>31310000.0</v>
       </c>
-      <c r="BK10">
+      <c r="BL10">
         <v>34906000.0</v>
       </c>
-      <c r="BL10">
+      <c r="BM10">
         <v>42611000.0</v>
       </c>
-      <c r="BM10">
+      <c r="BN10">
         <v>57917000.0</v>
       </c>
-      <c r="BN10">
+      <c r="BO10">
         <v>44155000.0</v>
       </c>
-      <c r="BO10">
+      <c r="BP10">
         <v>34803000.0</v>
       </c>
-      <c r="BP10">
+      <c r="BQ10">
         <v>31883000.0</v>
       </c>
-      <c r="BQ10">
+      <c r="BR10">
         <v>41155000.0</v>
       </c>
-      <c r="BR10">
+      <c r="BS10">
         <v>52045000.0</v>
       </c>
-      <c r="BS10">
+      <c r="BT10">
         <v>58398000.0</v>
       </c>
-      <c r="BT10">
+      <c r="BU10">
         <v>79376000.0</v>
       </c>
-      <c r="BU10">
+      <c r="BV10">
         <v>99206000.0</v>
       </c>
-      <c r="BV10">
+      <c r="BW10">
         <v>115577000.0</v>
       </c>
-      <c r="BW10">
+      <c r="BX10">
         <v>48339000.0</v>
       </c>
-      <c r="BX10">
+      <c r="BY10">
         <v>64526000.0</v>
       </c>
-      <c r="BY10">
+      <c r="BZ10">
         <v>76876000.0</v>
       </c>
-      <c r="BZ10">
+      <c r="CA10">
         <v>33687000.0</v>
       </c>
-      <c r="CA10">
+      <c r="CB10">
         <v>41802000.0</v>
       </c>
-      <c r="CB10"/>
       <c r="CC10"/>
-      <c r="CD10">
+      <c r="CD10"/>
+      <c r="CE10">
         <v>23809000.0</v>
       </c>
-      <c r="CE10"/>
       <c r="CF10"/>
-      <c r="CG10">
+      <c r="CG10"/>
+      <c r="CH10">
         <v>26492000.0</v>
       </c>
-      <c r="CH10"/>
+      <c r="CI10"/>
     </row>
-    <row r="11" spans="1:86">
+    <row r="11" spans="1:87">
       <c r="A11" t="s">
         <v>35</v>
       </c>
       <c r="B11"/>
       <c r="C11"/>
       <c r="D11"/>
       <c r="E11"/>
       <c r="F11"/>
       <c r="G11"/>
       <c r="H11"/>
       <c r="I11"/>
       <c r="J11"/>
       <c r="K11"/>
       <c r="L11"/>
       <c r="M11"/>
       <c r="N11"/>
       <c r="O11"/>
       <c r="P11"/>
       <c r="Q11"/>
       <c r="R11"/>
       <c r="S11"/>
       <c r="T11"/>
       <c r="U11"/>
       <c r="V11"/>
       <c r="W11"/>
@@ -6484,302 +6525,306 @@
       <c r="BJ11"/>
       <c r="BK11"/>
       <c r="BL11"/>
       <c r="BM11"/>
       <c r="BN11"/>
       <c r="BO11"/>
       <c r="BP11"/>
       <c r="BQ11"/>
       <c r="BR11"/>
       <c r="BS11"/>
       <c r="BT11"/>
       <c r="BU11"/>
       <c r="BV11"/>
       <c r="BW11"/>
       <c r="BX11"/>
       <c r="BY11"/>
       <c r="BZ11"/>
       <c r="CA11"/>
       <c r="CB11"/>
       <c r="CC11"/>
       <c r="CD11"/>
       <c r="CE11"/>
       <c r="CF11"/>
       <c r="CG11"/>
       <c r="CH11"/>
+      <c r="CI11"/>
     </row>
-    <row r="12" spans="1:86">
+    <row r="12" spans="1:87">
       <c r="A12" t="s">
         <v>36</v>
       </c>
       <c r="B12">
+        <v>817926000.0</v>
+      </c>
+      <c r="C12">
         <v>983559000.0</v>
       </c>
-      <c r="C12">
+      <c r="D12">
         <v>1109749000.0</v>
       </c>
-      <c r="D12">
+      <c r="E12">
         <v>797024000.0</v>
       </c>
-      <c r="E12">
+      <c r="F12">
         <v>843068000.0</v>
       </c>
-      <c r="F12">
+      <c r="G12">
         <v>926251000.0</v>
       </c>
-      <c r="G12">
+      <c r="H12">
         <v>998627000.0</v>
       </c>
-      <c r="H12">
+      <c r="I12">
         <v>1057794000.0</v>
       </c>
-      <c r="I12">
+      <c r="J12">
         <v>1059063000.0</v>
       </c>
-      <c r="J12">
+      <c r="K12">
         <v>634131000.0</v>
       </c>
-      <c r="K12">
+      <c r="L12">
         <v>232351000.0</v>
       </c>
-      <c r="L12">
+      <c r="M12">
         <v>298418000.0</v>
       </c>
-      <c r="M12">
+      <c r="N12">
         <v>329477000.0</v>
       </c>
-      <c r="N12">
+      <c r="O12">
         <v>358774000.0</v>
       </c>
-      <c r="O12">
+      <c r="P12">
         <v>153192000.0</v>
       </c>
-      <c r="P12">
+      <c r="Q12">
         <v>211766000.0</v>
       </c>
-      <c r="Q12">
+      <c r="R12">
         <v>219953000.0</v>
       </c>
-      <c r="R12">
+      <c r="S12">
         <v>270346000.0</v>
       </c>
-      <c r="S12">
+      <c r="T12">
         <v>299144000.0</v>
       </c>
-      <c r="T12">
+      <c r="U12">
         <v>323846000.0</v>
       </c>
-      <c r="U12">
+      <c r="V12">
         <v>307224000.0</v>
       </c>
-      <c r="V12">
+      <c r="W12">
         <v>284149000.0</v>
       </c>
-      <c r="W12">
+      <c r="X12">
         <v>335937000.0</v>
       </c>
-      <c r="X12">
+      <c r="Y12">
         <v>384380000.0</v>
       </c>
-      <c r="Y12">
+      <c r="Z12">
         <v>408510000.0</v>
       </c>
-      <c r="Z12">
+      <c r="AA12">
         <v>439045000.0</v>
       </c>
-      <c r="AA12">
+      <c r="AB12">
         <v>453610000.0</v>
       </c>
-      <c r="AB12">
+      <c r="AC12">
         <v>466396000.0</v>
       </c>
-      <c r="AC12">
+      <c r="AD12">
         <v>477825000.0</v>
       </c>
-      <c r="AD12">
+      <c r="AE12">
         <v>483718000.0</v>
       </c>
-      <c r="AE12">
+      <c r="AF12">
         <v>488538000.0</v>
       </c>
-      <c r="AF12">
+      <c r="AG12">
         <v>490305000.0</v>
       </c>
-      <c r="AG12">
+      <c r="AH12">
         <v>182825000.0</v>
       </c>
-      <c r="AH12">
+      <c r="AI12">
         <v>191527000.0</v>
       </c>
-      <c r="AI12">
+      <c r="AJ12">
         <v>62137000.0</v>
       </c>
-      <c r="AJ12">
+      <c r="AK12">
         <v>67166000.0</v>
       </c>
-      <c r="AK12">
+      <c r="AL12">
         <v>40127000.0</v>
       </c>
-      <c r="AL12">
+      <c r="AM12">
         <v>40499000.0</v>
       </c>
-      <c r="AM12">
+      <c r="AN12">
         <v>39557855.0</v>
       </c>
-      <c r="AN12">
+      <c r="AO12">
         <v>43015000.0</v>
       </c>
-      <c r="AO12">
+      <c r="AP12">
         <v>52042000.0</v>
       </c>
-      <c r="AP12">
+      <c r="AQ12">
         <v>66574000.0</v>
       </c>
-      <c r="AQ12">
+      <c r="AR12">
         <v>88252000.0</v>
       </c>
-      <c r="AR12">
+      <c r="AS12">
         <v>98334000.0</v>
       </c>
-      <c r="AS12">
+      <c r="AT12">
         <v>76606000.0</v>
       </c>
-      <c r="AT12">
+      <c r="AU12">
         <v>97690000.0</v>
       </c>
-      <c r="AU12">
+      <c r="AV12">
         <v>119280000.0</v>
       </c>
-      <c r="AV12">
+      <c r="AW12">
         <v>112060000.0</v>
       </c>
-      <c r="AW12">
+      <c r="AX12">
         <v>78787000.0</v>
       </c>
-      <c r="AX12">
+      <c r="AY12">
         <v>91476000.0</v>
       </c>
-      <c r="AY12">
+      <c r="AZ12">
         <v>53384000.0</v>
       </c>
-      <c r="AZ12">
+      <c r="BA12">
         <v>70203000.0</v>
       </c>
-      <c r="BA12">
+      <c r="BB12">
         <v>90394000.0</v>
       </c>
-      <c r="BB12">
+      <c r="BC12">
         <v>100599000.0</v>
       </c>
-      <c r="BC12">
+      <c r="BD12">
         <v>55139000.0</v>
       </c>
-      <c r="BD12">
+      <c r="BE12">
         <v>44656000.0</v>
       </c>
-      <c r="BE12">
+      <c r="BF12">
         <v>57390000.0</v>
       </c>
-      <c r="BF12">
+      <c r="BG12">
         <v>39725000.0</v>
       </c>
-      <c r="BG12">
+      <c r="BH12">
         <v>50660000.0</v>
       </c>
-      <c r="BH12">
+      <c r="BI12">
         <v>62889000.0</v>
       </c>
-      <c r="BI12">
+      <c r="BJ12">
         <v>40233000.0</v>
       </c>
-      <c r="BJ12">
+      <c r="BK12">
         <v>50973000.0</v>
       </c>
-      <c r="BK12">
+      <c r="BL12">
         <v>54121000.0</v>
       </c>
-      <c r="BL12">
+      <c r="BM12">
         <v>48658000.0</v>
       </c>
-      <c r="BM12">
+      <c r="BN12">
         <v>57917000.0</v>
       </c>
-      <c r="BN12">
+      <c r="BO12">
         <v>44155000.0</v>
       </c>
-      <c r="BO12">
+      <c r="BP12">
         <v>51745000.0</v>
       </c>
-      <c r="BP12">
+      <c r="BQ12">
         <v>60544000.0</v>
       </c>
-      <c r="BQ12">
+      <c r="BR12">
         <v>84753000.0</v>
       </c>
-      <c r="BR12">
+      <c r="BS12">
         <v>73563000.0</v>
       </c>
-      <c r="BS12">
+      <c r="BT12">
         <v>58398000.0</v>
       </c>
-      <c r="BT12">
+      <c r="BU12">
         <v>79376000.0</v>
       </c>
-      <c r="BU12">
+      <c r="BV12">
         <v>99206000.0</v>
       </c>
-      <c r="BV12">
+      <c r="BW12">
         <v>115577000.0</v>
       </c>
-      <c r="BW12">
+      <c r="BX12">
         <v>48339000.0</v>
       </c>
-      <c r="BX12">
+      <c r="BY12">
         <v>64526000.0</v>
       </c>
-      <c r="BY12">
+      <c r="BZ12">
         <v>77876000.0</v>
       </c>
-      <c r="BZ12">
+      <c r="CA12">
         <v>46824000.0</v>
       </c>
-      <c r="CA12">
+      <c r="CB12">
         <v>58730000.0</v>
       </c>
-      <c r="CB12"/>
       <c r="CC12"/>
-      <c r="CD12">
+      <c r="CD12"/>
+      <c r="CE12">
         <v>62057000.0</v>
       </c>
-      <c r="CE12"/>
       <c r="CF12"/>
-      <c r="CG12">
+      <c r="CG12"/>
+      <c r="CH12">
         <v>110015000.0</v>
       </c>
-      <c r="CH12"/>
+      <c r="CI12"/>
     </row>
-    <row r="13" spans="1:86">
+    <row r="13" spans="1:87">
       <c r="A13" t="s">
         <v>37</v>
       </c>
       <c r="B13">
         <v>2000.0</v>
       </c>
       <c r="C13">
         <v>2000.0</v>
       </c>
       <c r="D13">
         <v>2000.0</v>
       </c>
       <c r="E13">
         <v>2000.0</v>
       </c>
       <c r="F13">
         <v>2000.0</v>
       </c>
       <c r="G13">
         <v>2000.0</v>
       </c>
       <c r="H13">
         <v>2000.0</v>
       </c>
       <c r="I13">
@@ -6833,480 +6878,484 @@
       <c r="Y13">
         <v>2000.0</v>
       </c>
       <c r="Z13">
         <v>2000.0</v>
       </c>
       <c r="AA13">
         <v>2000.0</v>
       </c>
       <c r="AB13">
         <v>2000.0</v>
       </c>
       <c r="AC13">
         <v>2000.0</v>
       </c>
       <c r="AD13">
         <v>2000.0</v>
       </c>
       <c r="AE13">
         <v>2000.0</v>
       </c>
       <c r="AF13">
         <v>2000.0</v>
       </c>
       <c r="AG13">
-        <v>1000.0</v>
+        <v>2000.0</v>
       </c>
       <c r="AH13">
         <v>1000.0</v>
       </c>
       <c r="AI13">
         <v>1000.0</v>
       </c>
       <c r="AJ13">
         <v>1000.0</v>
       </c>
       <c r="AK13">
         <v>1000.0</v>
       </c>
       <c r="AL13">
+        <v>1000.0</v>
+      </c>
+      <c r="AM13">
         <v>1195.0</v>
       </c>
-      <c r="AM13">
+      <c r="AN13">
         <v>1157.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>14000.0</v>
       </c>
       <c r="AO13">
         <v>14000.0</v>
       </c>
       <c r="AP13">
         <v>14000.0</v>
       </c>
       <c r="AQ13">
         <v>14000.0</v>
       </c>
       <c r="AR13">
+        <v>14000.0</v>
+      </c>
+      <c r="AS13">
         <v>13000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>11000.0</v>
       </c>
       <c r="AT13">
         <v>11000.0</v>
       </c>
       <c r="AU13">
         <v>11000.0</v>
       </c>
       <c r="AV13">
+        <v>11000.0</v>
+      </c>
+      <c r="AW13">
         <v>10000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>9000.0</v>
       </c>
       <c r="AX13">
         <v>9000.0</v>
       </c>
       <c r="AY13">
-        <v>7000.0</v>
+        <v>9000.0</v>
       </c>
       <c r="AZ13">
         <v>7000.0</v>
       </c>
       <c r="BA13">
         <v>7000.0</v>
       </c>
       <c r="BB13">
         <v>7000.0</v>
       </c>
       <c r="BC13">
-        <v>6000.0</v>
+        <v>7000.0</v>
       </c>
       <c r="BD13">
         <v>6000.0</v>
       </c>
       <c r="BE13">
         <v>6000.0</v>
       </c>
       <c r="BF13">
-        <v>5000.0</v>
+        <v>6000.0</v>
       </c>
       <c r="BG13">
         <v>5000.0</v>
       </c>
       <c r="BH13">
         <v>5000.0</v>
       </c>
       <c r="BI13">
-        <v>4000.0</v>
+        <v>5000.0</v>
       </c>
       <c r="BJ13">
         <v>4000.0</v>
       </c>
       <c r="BK13">
         <v>4000.0</v>
       </c>
       <c r="BL13">
         <v>4000.0</v>
       </c>
       <c r="BM13">
         <v>4000.0</v>
       </c>
       <c r="BN13">
-        <v>3000.0</v>
+        <v>4000.0</v>
       </c>
       <c r="BO13">
         <v>3000.0</v>
       </c>
       <c r="BP13">
         <v>3000.0</v>
       </c>
       <c r="BQ13">
         <v>3000.0</v>
       </c>
       <c r="BR13">
         <v>3000.0</v>
       </c>
       <c r="BS13">
         <v>3000.0</v>
       </c>
       <c r="BT13">
         <v>3000.0</v>
       </c>
       <c r="BU13">
         <v>3000.0</v>
       </c>
       <c r="BV13">
         <v>3000.0</v>
       </c>
       <c r="BW13">
         <v>3000.0</v>
       </c>
       <c r="BX13">
         <v>3000.0</v>
       </c>
       <c r="BY13">
         <v>3000.0</v>
       </c>
       <c r="BZ13">
-        <v>2000.0</v>
+        <v>3000.0</v>
       </c>
       <c r="CA13">
         <v>2000.0</v>
       </c>
-      <c r="CB13"/>
+      <c r="CB13">
+        <v>2000.0</v>
+      </c>
       <c r="CC13"/>
-      <c r="CD13">
+      <c r="CD13"/>
+      <c r="CE13">
         <v>2000.0</v>
       </c>
-      <c r="CE13"/>
       <c r="CF13"/>
-      <c r="CG13">
+      <c r="CG13"/>
+      <c r="CH13">
         <v>3000.0</v>
       </c>
-      <c r="CH13"/>
+      <c r="CI13"/>
     </row>
-    <row r="14" spans="1:86">
+    <row r="14" spans="1:87">
       <c r="A14" t="s">
         <v>38</v>
       </c>
       <c r="B14">
+        <v>29032422.0</v>
+      </c>
+      <c r="C14">
         <v>22434310.0</v>
       </c>
-      <c r="C14">
+      <c r="D14">
         <v>22482502.0</v>
       </c>
-      <c r="D14">
+      <c r="E14">
         <v>22207017.0</v>
       </c>
-      <c r="E14">
+      <c r="F14">
         <v>22091314.0</v>
       </c>
-      <c r="F14">
+      <c r="G14">
         <v>21929425.0</v>
       </c>
-      <c r="G14">
+      <c r="H14">
         <v>21745929.0</v>
       </c>
-      <c r="H14">
+      <c r="I14">
         <v>21402646.0</v>
       </c>
-      <c r="I14">
+      <c r="J14">
         <v>20002000.0</v>
       </c>
-      <c r="J14">
+      <c r="K14">
         <v>19761000.0</v>
       </c>
-      <c r="K14">
+      <c r="L14">
         <v>18476414.0</v>
       </c>
-      <c r="L14">
+      <c r="M14">
         <v>18310952.0</v>
       </c>
-      <c r="M14">
+      <c r="N14">
         <v>18187924.0</v>
       </c>
-      <c r="N14">
+      <c r="O14">
         <v>17237517.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>17103395.0</v>
       </c>
       <c r="P14">
         <v>17103395.0</v>
       </c>
       <c r="Q14">
         <v>17103395.0</v>
       </c>
       <c r="R14">
+        <v>17103395.0</v>
+      </c>
+      <c r="S14">
         <v>17074543.0</v>
       </c>
-      <c r="S14">
+      <c r="T14">
         <v>16639776.0</v>
       </c>
-      <c r="T14">
+      <c r="U14">
         <v>16571322.0</v>
       </c>
-      <c r="U14">
+      <c r="V14">
         <v>15840401.0</v>
       </c>
-      <c r="V14">
+      <c r="W14">
         <v>15475291.0</v>
       </c>
-      <c r="W14">
+      <c r="X14">
         <v>15448425.0</v>
       </c>
-      <c r="X14">
+      <c r="Y14">
         <v>15433348.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>15429154.0</v>
       </c>
       <c r="Z14">
         <v>15429154.0</v>
       </c>
       <c r="AA14">
+        <v>15429154.0</v>
+      </c>
+      <c r="AB14">
         <v>15415000.0</v>
       </c>
-      <c r="AB14">
+      <c r="AC14">
         <v>15369000.0</v>
       </c>
-      <c r="AC14">
+      <c r="AD14">
         <v>15364000.0</v>
       </c>
-      <c r="AD14">
+      <c r="AE14">
         <v>15348000.0</v>
       </c>
-      <c r="AE14">
+      <c r="AF14">
         <v>15308000.0</v>
       </c>
-      <c r="AF14">
+      <c r="AG14">
         <v>14384000.0</v>
       </c>
-      <c r="AG14">
+      <c r="AH14">
         <v>14128000.0</v>
       </c>
-      <c r="AH14">
+      <c r="AI14">
         <v>12598000.0</v>
       </c>
-      <c r="AI14">
+      <c r="AJ14">
         <v>12379000.0</v>
       </c>
-      <c r="AJ14">
+      <c r="AK14">
         <v>12039000.0</v>
       </c>
-      <c r="AK14">
+      <c r="AL14">
         <v>11956000.0</v>
       </c>
-      <c r="AL14">
+      <c r="AM14">
         <v>11510000.0</v>
       </c>
-      <c r="AM14">
+      <c r="AN14">
         <v>8847000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>176158.0</v>
       </c>
       <c r="AO14">
         <v>176158.0</v>
       </c>
       <c r="AP14">
+        <v>176158.0</v>
+      </c>
+      <c r="AQ14">
         <v>3925000.0</v>
       </c>
-      <c r="AQ14">
+      <c r="AR14">
         <v>172045.0</v>
       </c>
-      <c r="AR14">
+      <c r="AS14">
         <v>3780000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>3096000.0</v>
       </c>
       <c r="AT14">
         <v>3096000.0</v>
       </c>
       <c r="AU14">
+        <v>3096000.0</v>
+      </c>
+      <c r="AV14">
         <v>3022000.0</v>
       </c>
-      <c r="AV14">
+      <c r="AW14">
         <v>2687000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>2441000.0</v>
       </c>
       <c r="AX14">
         <v>2441000.0</v>
       </c>
       <c r="AY14">
+        <v>2441000.0</v>
+      </c>
+      <c r="AZ14">
         <v>1973000.0</v>
       </c>
-      <c r="AZ14">
+      <c r="BA14">
         <v>1972000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>1971000.0</v>
       </c>
       <c r="BB14">
         <v>1971000.0</v>
       </c>
       <c r="BC14">
+        <v>1971000.0</v>
+      </c>
+      <c r="BD14">
         <v>1733000.0</v>
       </c>
-      <c r="BD14">
+      <c r="BE14">
         <v>1647000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>1610000.0</v>
       </c>
       <c r="BF14">
         <v>1610000.0</v>
       </c>
       <c r="BG14">
+        <v>1610000.0</v>
+      </c>
+      <c r="BH14">
         <v>1412000.0</v>
       </c>
-      <c r="BH14">
+      <c r="BI14">
         <v>1367000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>1200000.0</v>
       </c>
       <c r="BJ14">
         <v>1200000.0</v>
       </c>
       <c r="BK14">
+        <v>1200000.0</v>
+      </c>
+      <c r="BL14">
         <v>1154000.0</v>
       </c>
-      <c r="BL14">
+      <c r="BM14">
         <v>1153000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>1127000.0</v>
       </c>
       <c r="BN14">
         <v>1127000.0</v>
       </c>
       <c r="BO14">
+        <v>1127000.0</v>
+      </c>
+      <c r="BP14">
         <v>968695.0</v>
       </c>
-      <c r="BP14">
+      <c r="BQ14">
         <v>967901.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>967757.0</v>
       </c>
       <c r="BR14">
         <v>967757.0</v>
       </c>
       <c r="BS14">
+        <v>967757.0</v>
+      </c>
+      <c r="BT14">
         <v>963885.0</v>
       </c>
-      <c r="BT14">
+      <c r="BU14">
         <v>963800.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>963706.0</v>
       </c>
       <c r="BV14">
         <v>963706.0</v>
       </c>
       <c r="BW14">
+        <v>963706.0</v>
+      </c>
+      <c r="BX14">
         <v>961745.0</v>
       </c>
-      <c r="BX14">
+      <c r="BY14">
         <v>953988.0</v>
       </c>
-      <c r="BY14">
+      <c r="BZ14">
         <v>814249.0</v>
       </c>
-      <c r="BZ14">
+      <c r="CA14">
         <v>636093.0</v>
       </c>
-      <c r="CA14">
+      <c r="CB14">
         <v>635045.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>636093.0</v>
       </c>
       <c r="CC14">
         <v>636093.0</v>
       </c>
       <c r="CD14">
-        <v>635762.0</v>
+        <v>636093.0</v>
       </c>
       <c r="CE14">
         <v>635762.0</v>
       </c>
       <c r="CF14">
         <v>635762.0</v>
       </c>
       <c r="CG14">
+        <v>635762.0</v>
+      </c>
+      <c r="CH14">
         <v>924470.0</v>
       </c>
-      <c r="CH14">
+      <c r="CI14">
         <v>751922.0</v>
       </c>
     </row>
-    <row r="15" spans="1:86">
+    <row r="15" spans="1:87">
       <c r="A15" t="s">
         <v>39</v>
       </c>
       <c r="B15"/>
       <c r="C15"/>
       <c r="D15"/>
       <c r="E15"/>
       <c r="F15"/>
       <c r="G15"/>
       <c r="H15"/>
       <c r="I15"/>
       <c r="J15"/>
       <c r="K15"/>
       <c r="L15"/>
-      <c r="M15">
-[...1 lines deleted...]
-      </c>
+      <c r="M15"/>
       <c r="N15">
         <v>2000.0</v>
       </c>
       <c r="O15">
         <v>2000.0</v>
       </c>
       <c r="P15">
         <v>2000.0</v>
       </c>
       <c r="Q15">
         <v>2000.0</v>
       </c>
       <c r="R15">
         <v>2000.0</v>
       </c>
       <c r="S15">
         <v>2000.0</v>
       </c>
       <c r="T15">
         <v>2000.0</v>
       </c>
       <c r="U15">
         <v>2000.0</v>
       </c>
       <c r="V15">
@@ -7321,387 +7370,391 @@
       <c r="Y15">
         <v>2000.0</v>
       </c>
       <c r="Z15">
         <v>2000.0</v>
       </c>
       <c r="AA15">
         <v>2000.0</v>
       </c>
       <c r="AB15">
         <v>2000.0</v>
       </c>
       <c r="AC15">
         <v>2000.0</v>
       </c>
       <c r="AD15">
         <v>2000.0</v>
       </c>
       <c r="AE15">
         <v>2000.0</v>
       </c>
       <c r="AF15">
         <v>2000.0</v>
       </c>
       <c r="AG15">
-        <v>1000.0</v>
+        <v>2000.0</v>
       </c>
       <c r="AH15">
         <v>1000.0</v>
       </c>
       <c r="AI15">
         <v>1000.0</v>
       </c>
       <c r="AJ15">
         <v>1000.0</v>
       </c>
       <c r="AK15">
         <v>1000.0</v>
       </c>
       <c r="AL15">
+        <v>1000.0</v>
+      </c>
+      <c r="AM15">
         <v>1195.0</v>
       </c>
-      <c r="AM15">
+      <c r="AN15">
         <v>1157.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>14000.0</v>
       </c>
       <c r="AO15">
         <v>14000.0</v>
       </c>
       <c r="AP15">
         <v>14000.0</v>
       </c>
       <c r="AQ15">
         <v>14000.0</v>
       </c>
       <c r="AR15">
+        <v>14000.0</v>
+      </c>
+      <c r="AS15">
         <v>13000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>11000.0</v>
       </c>
       <c r="AT15">
         <v>11000.0</v>
       </c>
       <c r="AU15">
         <v>11000.0</v>
       </c>
       <c r="AV15">
+        <v>11000.0</v>
+      </c>
+      <c r="AW15">
         <v>10000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>9000.0</v>
       </c>
       <c r="AX15">
         <v>9000.0</v>
       </c>
       <c r="AY15">
-        <v>7000.0</v>
+        <v>9000.0</v>
       </c>
       <c r="AZ15">
         <v>7000.0</v>
       </c>
       <c r="BA15">
         <v>7000.0</v>
       </c>
       <c r="BB15">
         <v>7000.0</v>
       </c>
       <c r="BC15">
-        <v>6000.0</v>
+        <v>7000.0</v>
       </c>
       <c r="BD15">
         <v>6000.0</v>
       </c>
       <c r="BE15">
         <v>6000.0</v>
       </c>
       <c r="BF15">
-        <v>5000.0</v>
+        <v>6000.0</v>
       </c>
       <c r="BG15">
         <v>5000.0</v>
       </c>
       <c r="BH15">
         <v>5000.0</v>
       </c>
       <c r="BI15">
-        <v>4000.0</v>
+        <v>5000.0</v>
       </c>
       <c r="BJ15">
         <v>4000.0</v>
       </c>
       <c r="BK15">
         <v>4000.0</v>
       </c>
       <c r="BL15">
         <v>4000.0</v>
       </c>
       <c r="BM15">
         <v>4000.0</v>
       </c>
       <c r="BN15">
-        <v>3000.0</v>
+        <v>4000.0</v>
       </c>
       <c r="BO15">
         <v>3000.0</v>
       </c>
       <c r="BP15">
         <v>3000.0</v>
       </c>
       <c r="BQ15">
         <v>3000.0</v>
       </c>
       <c r="BR15">
         <v>3000.0</v>
       </c>
       <c r="BS15">
         <v>3000.0</v>
       </c>
       <c r="BT15">
         <v>3000.0</v>
       </c>
       <c r="BU15">
         <v>3000.0</v>
       </c>
       <c r="BV15">
         <v>3000.0</v>
       </c>
       <c r="BW15">
         <v>3000.0</v>
       </c>
       <c r="BX15">
         <v>3000.0</v>
       </c>
       <c r="BY15">
         <v>3000.0</v>
       </c>
       <c r="BZ15">
-        <v>2000.0</v>
+        <v>3000.0</v>
       </c>
       <c r="CA15">
         <v>2000.0</v>
       </c>
-      <c r="CB15"/>
+      <c r="CB15">
+        <v>2000.0</v>
+      </c>
       <c r="CC15"/>
-      <c r="CD15">
+      <c r="CD15"/>
+      <c r="CE15">
         <v>2000.0</v>
       </c>
-      <c r="CE15"/>
       <c r="CF15"/>
-      <c r="CG15">
+      <c r="CG15"/>
+      <c r="CH15">
         <v>3000.0</v>
       </c>
-      <c r="CH15"/>
+      <c r="CI15"/>
     </row>
-    <row r="16" spans="1:86">
+    <row r="16" spans="1:87">
       <c r="A16" t="s">
         <v>40</v>
       </c>
       <c r="B16"/>
       <c r="C16"/>
       <c r="D16"/>
       <c r="E16"/>
       <c r="F16"/>
       <c r="G16"/>
       <c r="H16"/>
       <c r="I16"/>
       <c r="J16"/>
       <c r="K16"/>
       <c r="L16"/>
       <c r="M16"/>
       <c r="N16"/>
       <c r="O16"/>
       <c r="P16"/>
       <c r="Q16"/>
       <c r="R16"/>
       <c r="S16"/>
       <c r="T16"/>
       <c r="U16"/>
       <c r="V16"/>
       <c r="W16"/>
       <c r="X16"/>
-      <c r="Y16">
+      <c r="Y16"/>
+      <c r="Z16">
         <v>-319000.0</v>
       </c>
-      <c r="Z16">
+      <c r="AA16">
         <v>-315000.0</v>
       </c>
-      <c r="AA16">
+      <c r="AB16">
         <v>-310000.0</v>
       </c>
-      <c r="AB16">
+      <c r="AC16">
         <v>-306000.0</v>
       </c>
-      <c r="AC16">
+      <c r="AD16">
         <v>-302000.0</v>
       </c>
-      <c r="AD16"/>
       <c r="AE16"/>
       <c r="AF16"/>
       <c r="AG16"/>
       <c r="AH16"/>
       <c r="AI16"/>
       <c r="AJ16"/>
       <c r="AK16"/>
       <c r="AL16"/>
       <c r="AM16"/>
-      <c r="AN16">
+      <c r="AN16"/>
+      <c r="AO16">
         <v>-22000.0</v>
       </c>
-      <c r="AO16">
+      <c r="AP16">
         <v>-33000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>-43000.0</v>
       </c>
       <c r="AQ16">
         <v>-43000.0</v>
       </c>
       <c r="AR16">
         <v>-43000.0</v>
       </c>
       <c r="AS16">
-        <v>-42000.0</v>
+        <v>-43000.0</v>
       </c>
       <c r="AT16">
         <v>-42000.0</v>
       </c>
       <c r="AU16">
         <v>-42000.0</v>
       </c>
       <c r="AV16">
-        <v>-41000.0</v>
+        <v>-42000.0</v>
       </c>
       <c r="AW16">
         <v>-41000.0</v>
       </c>
       <c r="AX16">
+        <v>-41000.0</v>
+      </c>
+      <c r="AY16">
         <v>-42000.0</v>
       </c>
-      <c r="AY16">
+      <c r="AZ16">
         <v>-4000.0</v>
       </c>
-      <c r="AZ16">
+      <c r="BA16">
         <v>-8000.0</v>
       </c>
-      <c r="BA16">
+      <c r="BB16">
         <v>-11000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>-13000.0</v>
       </c>
       <c r="BC16">
         <v>-13000.0</v>
       </c>
       <c r="BD16">
+        <v>-13000.0</v>
+      </c>
+      <c r="BE16">
         <v>6177000.0</v>
       </c>
-      <c r="BE16">
+      <c r="BF16">
         <v>5973000.0</v>
       </c>
-      <c r="BF16">
+      <c r="BG16">
         <v>-12000.0</v>
       </c>
-      <c r="BG16">
+      <c r="BH16">
         <v>3303000.0</v>
       </c>
-      <c r="BH16">
+      <c r="BI16">
         <v>4446000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>4572000.0</v>
       </c>
       <c r="BJ16">
         <v>4572000.0</v>
       </c>
       <c r="BK16">
         <v>4572000.0</v>
       </c>
       <c r="BL16">
         <v>4572000.0</v>
       </c>
       <c r="BM16">
+        <v>4572000.0</v>
+      </c>
+      <c r="BN16">
         <v>4573000.0</v>
       </c>
-      <c r="BN16">
+      <c r="BO16">
         <v>4647000.0</v>
       </c>
-      <c r="BO16">
+      <c r="BP16">
         <v>4892000.0</v>
       </c>
-      <c r="BP16">
+      <c r="BQ16">
         <v>120599000.0</v>
       </c>
-      <c r="BQ16">
+      <c r="BR16">
         <v>13782000.0</v>
       </c>
-      <c r="BR16">
+      <c r="BS16">
         <v>12588000.0</v>
       </c>
-      <c r="BS16">
+      <c r="BT16">
         <v>7017000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>5351000.0</v>
       </c>
       <c r="BU16">
         <v>5351000.0</v>
       </c>
       <c r="BV16">
         <v>5351000.0</v>
       </c>
       <c r="BW16">
+        <v>5351000.0</v>
+      </c>
+      <c r="BX16">
         <v>8046000.0</v>
       </c>
-      <c r="BX16">
+      <c r="BY16">
         <v>9619000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>457000.0</v>
       </c>
       <c r="BZ16">
         <v>457000.0</v>
       </c>
       <c r="CA16">
         <v>457000.0</v>
       </c>
-      <c r="CB16"/>
+      <c r="CB16">
+        <v>457000.0</v>
+      </c>
       <c r="CC16"/>
-      <c r="CD16">
+      <c r="CD16"/>
+      <c r="CE16">
         <v>457000.0</v>
       </c>
-      <c r="CE16"/>
       <c r="CF16"/>
-      <c r="CG16">
+      <c r="CG16"/>
+      <c r="CH16">
         <v>457000.0</v>
       </c>
-      <c r="CH16"/>
+      <c r="CI16"/>
     </row>
-    <row r="17" spans="1:86">
+    <row r="17" spans="1:87">
       <c r="A17" t="s">
         <v>41</v>
       </c>
       <c r="B17"/>
       <c r="C17"/>
       <c r="D17"/>
       <c r="E17"/>
       <c r="F17"/>
       <c r="G17"/>
       <c r="H17"/>
       <c r="I17"/>
       <c r="J17"/>
       <c r="K17"/>
       <c r="L17"/>
       <c r="M17"/>
       <c r="N17"/>
       <c r="O17"/>
       <c r="P17"/>
       <c r="Q17"/>
       <c r="R17"/>
       <c r="S17"/>
       <c r="T17"/>
       <c r="U17"/>
       <c r="V17"/>
       <c r="W17"/>
@@ -7746,87 +7799,86 @@
       <c r="BJ17"/>
       <c r="BK17"/>
       <c r="BL17"/>
       <c r="BM17"/>
       <c r="BN17"/>
       <c r="BO17"/>
       <c r="BP17"/>
       <c r="BQ17"/>
       <c r="BR17"/>
       <c r="BS17"/>
       <c r="BT17"/>
       <c r="BU17"/>
       <c r="BV17"/>
       <c r="BW17"/>
       <c r="BX17"/>
       <c r="BY17"/>
       <c r="BZ17"/>
       <c r="CA17"/>
       <c r="CB17"/>
       <c r="CC17"/>
       <c r="CD17"/>
       <c r="CE17"/>
       <c r="CF17"/>
       <c r="CG17"/>
       <c r="CH17"/>
+      <c r="CI17"/>
     </row>
-    <row r="18" spans="1:86">
+    <row r="18" spans="1:87">
       <c r="A18" t="s">
         <v>42</v>
       </c>
       <c r="B18"/>
       <c r="C18"/>
       <c r="D18"/>
       <c r="E18"/>
       <c r="F18"/>
       <c r="G18"/>
       <c r="H18"/>
       <c r="I18"/>
       <c r="J18"/>
       <c r="K18"/>
       <c r="L18"/>
       <c r="M18"/>
       <c r="N18"/>
       <c r="O18"/>
       <c r="P18"/>
       <c r="Q18"/>
       <c r="R18"/>
       <c r="S18"/>
       <c r="T18"/>
       <c r="U18"/>
       <c r="V18"/>
       <c r="W18"/>
       <c r="X18"/>
       <c r="Y18"/>
       <c r="Z18"/>
       <c r="AA18"/>
       <c r="AB18"/>
       <c r="AC18"/>
       <c r="AD18"/>
-      <c r="AE18">
-[...1 lines deleted...]
-      </c>
+      <c r="AE18"/>
       <c r="AF18">
         <v>0.0</v>
       </c>
       <c r="AG18">
         <v>0.0</v>
       </c>
       <c r="AH18">
         <v>0.0</v>
       </c>
       <c r="AI18">
         <v>0.0</v>
       </c>
       <c r="AJ18">
         <v>0.0</v>
       </c>
       <c r="AK18">
         <v>0.0</v>
       </c>
       <c r="AL18">
         <v>0.0</v>
       </c>
       <c r="AM18">
         <v>0.0</v>
       </c>
       <c r="AN18">
@@ -7861,85 +7913,88 @@
       </c>
       <c r="AX18">
         <v>0.0</v>
       </c>
       <c r="AY18">
         <v>0.0</v>
       </c>
       <c r="AZ18">
         <v>0.0</v>
       </c>
       <c r="BA18">
         <v>0.0</v>
       </c>
       <c r="BB18">
         <v>0.0</v>
       </c>
       <c r="BC18">
         <v>0.0</v>
       </c>
       <c r="BD18">
         <v>0.0</v>
       </c>
       <c r="BE18">
         <v>0.0</v>
       </c>
-      <c r="BF18"/>
-[...2 lines deleted...]
-      </c>
+      <c r="BF18">
+        <v>0.0</v>
+      </c>
+      <c r="BG18"/>
       <c r="BH18">
         <v>0.0</v>
       </c>
-      <c r="BI18"/>
+      <c r="BI18">
+        <v>0.0</v>
+      </c>
       <c r="BJ18"/>
       <c r="BK18"/>
       <c r="BL18"/>
       <c r="BM18"/>
       <c r="BN18"/>
       <c r="BO18"/>
       <c r="BP18"/>
       <c r="BQ18"/>
       <c r="BR18"/>
       <c r="BS18"/>
       <c r="BT18"/>
       <c r="BU18"/>
       <c r="BV18"/>
       <c r="BW18"/>
       <c r="BX18"/>
       <c r="BY18"/>
       <c r="BZ18"/>
       <c r="CA18"/>
       <c r="CB18"/>
       <c r="CC18"/>
       <c r="CD18"/>
       <c r="CE18"/>
       <c r="CF18"/>
       <c r="CG18"/>
       <c r="CH18"/>
+      <c r="CI18"/>
     </row>
-    <row r="19" spans="1:86">
+    <row r="19" spans="1:87">
       <c r="A19" t="s">
         <v>43</v>
       </c>
       <c r="B19"/>
       <c r="C19"/>
       <c r="D19"/>
       <c r="E19"/>
       <c r="F19"/>
       <c r="G19"/>
       <c r="H19"/>
       <c r="I19"/>
       <c r="J19"/>
       <c r="K19"/>
       <c r="L19"/>
       <c r="M19"/>
       <c r="N19"/>
       <c r="O19"/>
       <c r="P19"/>
       <c r="Q19"/>
       <c r="R19"/>
       <c r="S19"/>
       <c r="T19"/>
       <c r="U19"/>
       <c r="V19"/>
       <c r="W19"/>
@@ -7984,87 +8039,86 @@
       <c r="BJ19"/>
       <c r="BK19"/>
       <c r="BL19"/>
       <c r="BM19"/>
       <c r="BN19"/>
       <c r="BO19"/>
       <c r="BP19"/>
       <c r="BQ19"/>
       <c r="BR19"/>
       <c r="BS19"/>
       <c r="BT19"/>
       <c r="BU19"/>
       <c r="BV19"/>
       <c r="BW19"/>
       <c r="BX19"/>
       <c r="BY19"/>
       <c r="BZ19"/>
       <c r="CA19"/>
       <c r="CB19"/>
       <c r="CC19"/>
       <c r="CD19"/>
       <c r="CE19"/>
       <c r="CF19"/>
       <c r="CG19"/>
       <c r="CH19"/>
+      <c r="CI19"/>
     </row>
-    <row r="20" spans="1:86">
+    <row r="20" spans="1:87">
       <c r="A20" t="s">
         <v>44</v>
       </c>
       <c r="B20"/>
       <c r="C20"/>
       <c r="D20"/>
       <c r="E20"/>
       <c r="F20"/>
       <c r="G20"/>
       <c r="H20"/>
       <c r="I20"/>
       <c r="J20"/>
       <c r="K20"/>
       <c r="L20"/>
       <c r="M20"/>
       <c r="N20"/>
       <c r="O20"/>
       <c r="P20"/>
       <c r="Q20"/>
       <c r="R20"/>
       <c r="S20"/>
       <c r="T20"/>
       <c r="U20"/>
       <c r="V20"/>
       <c r="W20"/>
       <c r="X20"/>
       <c r="Y20"/>
       <c r="Z20"/>
       <c r="AA20"/>
       <c r="AB20"/>
       <c r="AC20"/>
       <c r="AD20"/>
-      <c r="AE20">
-[...1 lines deleted...]
-      </c>
+      <c r="AE20"/>
       <c r="AF20">
         <v>0.0</v>
       </c>
       <c r="AG20">
         <v>0.0</v>
       </c>
       <c r="AH20">
         <v>0.0</v>
       </c>
       <c r="AI20">
         <v>0.0</v>
       </c>
       <c r="AJ20">
         <v>0.0</v>
       </c>
       <c r="AK20">
         <v>0.0</v>
       </c>
       <c r="AL20">
         <v>0.0</v>
       </c>
       <c r="AM20">
         <v>0.0</v>
       </c>
       <c r="AN20">
@@ -8099,163 +8153,166 @@
       </c>
       <c r="AX20">
         <v>0.0</v>
       </c>
       <c r="AY20">
         <v>0.0</v>
       </c>
       <c r="AZ20">
         <v>0.0</v>
       </c>
       <c r="BA20">
         <v>0.0</v>
       </c>
       <c r="BB20">
         <v>0.0</v>
       </c>
       <c r="BC20">
         <v>0.0</v>
       </c>
       <c r="BD20">
         <v>0.0</v>
       </c>
       <c r="BE20">
         <v>0.0</v>
       </c>
-      <c r="BF20"/>
-[...2 lines deleted...]
-      </c>
+      <c r="BF20">
+        <v>0.0</v>
+      </c>
+      <c r="BG20"/>
       <c r="BH20">
         <v>0.0</v>
       </c>
-      <c r="BI20"/>
+      <c r="BI20">
+        <v>0.0</v>
+      </c>
       <c r="BJ20"/>
       <c r="BK20"/>
       <c r="BL20"/>
       <c r="BM20"/>
       <c r="BN20"/>
       <c r="BO20"/>
       <c r="BP20"/>
       <c r="BQ20"/>
       <c r="BR20"/>
       <c r="BS20"/>
       <c r="BT20"/>
       <c r="BU20"/>
       <c r="BV20"/>
       <c r="BW20"/>
       <c r="BX20"/>
       <c r="BY20"/>
       <c r="BZ20"/>
       <c r="CA20"/>
       <c r="CB20"/>
       <c r="CC20"/>
       <c r="CD20"/>
       <c r="CE20"/>
       <c r="CF20"/>
       <c r="CG20"/>
       <c r="CH20"/>
+      <c r="CI20"/>
     </row>
-    <row r="21" spans="1:86">
+    <row r="21" spans="1:87">
       <c r="A21" t="s">
         <v>45</v>
       </c>
       <c r="B21">
+        <v>7284000.0</v>
+      </c>
+      <c r="C21">
         <v>7381000.0</v>
       </c>
-      <c r="C21">
+      <c r="D21">
         <v>7477000.0</v>
       </c>
-      <c r="D21">
+      <c r="E21">
         <v>4548000.0</v>
       </c>
-      <c r="E21">
+      <c r="F21">
         <v>4639000.0</v>
       </c>
-      <c r="F21">
+      <c r="G21">
         <v>4729000.0</v>
       </c>
-      <c r="G21">
+      <c r="H21">
         <v>4819000.0</v>
       </c>
-      <c r="H21">
+      <c r="I21">
         <v>4910000.0</v>
       </c>
-      <c r="I21">
+      <c r="J21">
         <v>5000000.0</v>
       </c>
-      <c r="J21"/>
       <c r="K21"/>
       <c r="L21"/>
       <c r="M21"/>
       <c r="N21"/>
       <c r="O21"/>
       <c r="P21"/>
       <c r="Q21"/>
       <c r="R21"/>
       <c r="S21"/>
       <c r="T21"/>
       <c r="U21"/>
       <c r="V21"/>
       <c r="W21"/>
       <c r="X21"/>
       <c r="Y21"/>
       <c r="Z21"/>
       <c r="AA21"/>
       <c r="AB21"/>
       <c r="AC21"/>
       <c r="AD21"/>
-      <c r="AE21">
-[...1 lines deleted...]
-      </c>
+      <c r="AE21"/>
       <c r="AF21">
         <v>0.0</v>
       </c>
       <c r="AG21">
         <v>0.0</v>
       </c>
       <c r="AH21">
         <v>0.0</v>
       </c>
       <c r="AI21">
         <v>0.0</v>
       </c>
       <c r="AJ21">
         <v>0.0</v>
       </c>
       <c r="AK21">
         <v>0.0</v>
       </c>
       <c r="AL21">
         <v>0.0</v>
       </c>
       <c r="AM21">
+        <v>0.0</v>
+      </c>
+      <c r="AN21">
         <v>315070.0</v>
       </c>
-      <c r="AN21">
-[...1 lines deleted...]
-      </c>
       <c r="AO21">
         <v>0.0</v>
       </c>
       <c r="AP21">
         <v>0.0</v>
       </c>
       <c r="AQ21">
         <v>0.0</v>
       </c>
       <c r="AR21">
         <v>0.0</v>
       </c>
       <c r="AS21">
         <v>0.0</v>
       </c>
       <c r="AT21">
         <v>0.0</v>
       </c>
       <c r="AU21">
         <v>0.0</v>
       </c>
       <c r="AV21">
         <v>0.0</v>
       </c>
       <c r="AW21">
@@ -8263,138 +8320,141 @@
       </c>
       <c r="AX21">
         <v>0.0</v>
       </c>
       <c r="AY21">
         <v>0.0</v>
       </c>
       <c r="AZ21">
         <v>0.0</v>
       </c>
       <c r="BA21">
         <v>0.0</v>
       </c>
       <c r="BB21">
         <v>0.0</v>
       </c>
       <c r="BC21">
         <v>0.0</v>
       </c>
       <c r="BD21">
         <v>0.0</v>
       </c>
       <c r="BE21">
         <v>0.0</v>
       </c>
-      <c r="BF21"/>
-[...2 lines deleted...]
-      </c>
+      <c r="BF21">
+        <v>0.0</v>
+      </c>
+      <c r="BG21"/>
       <c r="BH21">
         <v>0.0</v>
       </c>
-      <c r="BI21"/>
+      <c r="BI21">
+        <v>0.0</v>
+      </c>
       <c r="BJ21"/>
       <c r="BK21"/>
       <c r="BL21"/>
       <c r="BM21"/>
       <c r="BN21"/>
       <c r="BO21"/>
       <c r="BP21"/>
       <c r="BQ21"/>
       <c r="BR21"/>
       <c r="BS21"/>
       <c r="BT21"/>
       <c r="BU21"/>
       <c r="BV21"/>
       <c r="BW21"/>
       <c r="BX21"/>
       <c r="BY21"/>
       <c r="BZ21"/>
       <c r="CA21"/>
       <c r="CB21"/>
       <c r="CC21"/>
       <c r="CD21"/>
       <c r="CE21"/>
       <c r="CF21"/>
       <c r="CG21"/>
       <c r="CH21"/>
+      <c r="CI21"/>
     </row>
-    <row r="22" spans="1:86">
+    <row r="22" spans="1:87">
       <c r="A22" t="s">
         <v>46</v>
       </c>
       <c r="B22">
+        <v>112070000.0</v>
+      </c>
+      <c r="C22">
         <v>74841000.0</v>
       </c>
-      <c r="C22">
+      <c r="D22">
         <v>69317000.0</v>
       </c>
-      <c r="D22">
+      <c r="E22">
         <v>63497000.0</v>
       </c>
-      <c r="E22">
+      <c r="F22">
         <v>55241000.0</v>
       </c>
-      <c r="F22">
+      <c r="G22">
         <v>34068000.0</v>
       </c>
-      <c r="G22">
+      <c r="H22">
         <v>8715000.0</v>
       </c>
-      <c r="H22">
+      <c r="I22">
         <v>7072000.0</v>
       </c>
-      <c r="I22">
+      <c r="J22">
         <v>854000.0</v>
       </c>
-      <c r="J22">
-[...2 lines deleted...]
-      <c r="K22"/>
+      <c r="K22">
+        <v>0.0</v>
+      </c>
       <c r="L22"/>
       <c r="M22"/>
       <c r="N22"/>
       <c r="O22"/>
       <c r="P22"/>
       <c r="Q22"/>
       <c r="R22"/>
       <c r="S22"/>
       <c r="T22"/>
       <c r="U22"/>
       <c r="V22"/>
       <c r="W22"/>
       <c r="X22"/>
       <c r="Y22"/>
       <c r="Z22"/>
       <c r="AA22"/>
       <c r="AB22"/>
       <c r="AC22"/>
       <c r="AD22"/>
-      <c r="AE22">
-[...1 lines deleted...]
-      </c>
+      <c r="AE22"/>
       <c r="AF22">
         <v>0.0</v>
       </c>
       <c r="AG22">
         <v>0.0</v>
       </c>
       <c r="AH22">
         <v>0.0</v>
       </c>
       <c r="AI22">
         <v>0.0</v>
       </c>
       <c r="AJ22">
         <v>0.0</v>
       </c>
       <c r="AK22">
         <v>0.0</v>
       </c>
       <c r="AL22">
         <v>0.0</v>
       </c>
       <c r="AM22">
         <v>0.0</v>
       </c>
       <c r="AN22">
@@ -8429,649 +8489,661 @@
       </c>
       <c r="AX22">
         <v>0.0</v>
       </c>
       <c r="AY22">
         <v>0.0</v>
       </c>
       <c r="AZ22">
         <v>0.0</v>
       </c>
       <c r="BA22">
         <v>0.0</v>
       </c>
       <c r="BB22">
         <v>0.0</v>
       </c>
       <c r="BC22">
         <v>0.0</v>
       </c>
       <c r="BD22">
         <v>0.0</v>
       </c>
       <c r="BE22">
         <v>0.0</v>
       </c>
-      <c r="BF22"/>
-[...2 lines deleted...]
-      </c>
+      <c r="BF22">
+        <v>0.0</v>
+      </c>
+      <c r="BG22"/>
       <c r="BH22">
         <v>0.0</v>
       </c>
-      <c r="BI22"/>
+      <c r="BI22">
+        <v>0.0</v>
+      </c>
       <c r="BJ22"/>
       <c r="BK22"/>
       <c r="BL22"/>
       <c r="BM22"/>
       <c r="BN22"/>
       <c r="BO22"/>
       <c r="BP22"/>
       <c r="BQ22"/>
       <c r="BR22"/>
       <c r="BS22"/>
       <c r="BT22"/>
       <c r="BU22"/>
       <c r="BV22"/>
       <c r="BW22"/>
       <c r="BX22"/>
       <c r="BY22"/>
       <c r="BZ22"/>
       <c r="CA22"/>
       <c r="CB22"/>
       <c r="CC22"/>
       <c r="CD22"/>
       <c r="CE22"/>
       <c r="CF22"/>
       <c r="CG22"/>
       <c r="CH22"/>
+      <c r="CI22"/>
     </row>
-    <row r="23" spans="1:86">
+    <row r="23" spans="1:87">
       <c r="A23" t="s">
         <v>47</v>
       </c>
       <c r="B23">
+        <v>1227327000.0</v>
+      </c>
+      <c r="C23">
         <v>1259589000.0</v>
       </c>
-      <c r="C23">
+      <c r="D23">
         <v>1362457000.0</v>
       </c>
-      <c r="D23">
+      <c r="E23">
         <v>1015381000.0</v>
       </c>
-      <c r="E23">
+      <c r="F23">
         <v>996629000.0</v>
       </c>
-      <c r="F23">
+      <c r="G23">
         <v>1042247000.0</v>
       </c>
-      <c r="G23">
+      <c r="H23">
         <v>1073265000.0</v>
       </c>
-      <c r="H23">
+      <c r="I23">
         <v>1099789000.0</v>
       </c>
-      <c r="I23">
+      <c r="J23">
         <v>1082280000.0</v>
       </c>
-      <c r="J23">
+      <c r="K23">
         <v>640547000.0</v>
       </c>
-      <c r="K23">
+      <c r="L23">
         <v>237964000.0</v>
       </c>
-      <c r="L23">
+      <c r="M23">
         <v>302461000.0</v>
       </c>
-      <c r="M23">
+      <c r="N23">
         <v>332449000.0</v>
       </c>
-      <c r="N23">
+      <c r="O23">
         <v>362572000.0</v>
       </c>
-      <c r="O23">
+      <c r="P23">
         <v>158644000.0</v>
       </c>
-      <c r="P23">
+      <c r="Q23">
         <v>216392000.0</v>
       </c>
-      <c r="Q23">
+      <c r="R23">
         <v>222662000.0</v>
       </c>
-      <c r="R23">
+      <c r="S23">
         <v>273332000.0</v>
       </c>
-      <c r="S23">
+      <c r="T23">
         <v>304697000.0</v>
       </c>
-      <c r="T23">
+      <c r="U23">
         <v>327955000.0</v>
       </c>
-      <c r="U23">
+      <c r="V23">
         <v>309731000.0</v>
       </c>
-      <c r="V23">
+      <c r="W23">
         <v>286995000.0</v>
       </c>
-      <c r="W23">
+      <c r="X23">
         <v>339617000.0</v>
       </c>
-      <c r="X23">
+      <c r="Y23">
         <v>388388000.0</v>
       </c>
-      <c r="Y23">
+      <c r="Z23">
         <v>411457000.0</v>
       </c>
-      <c r="Z23">
+      <c r="AA23">
         <v>442056000.0</v>
       </c>
-      <c r="AA23">
+      <c r="AB23">
         <v>456254000.0</v>
       </c>
-      <c r="AB23">
+      <c r="AC23">
         <v>469822000.0</v>
       </c>
-      <c r="AC23">
+      <c r="AD23">
         <v>479560000.0</v>
       </c>
-      <c r="AD23">
+      <c r="AE23">
         <v>485428000.0</v>
       </c>
-      <c r="AE23">
+      <c r="AF23">
         <v>489549000.0</v>
       </c>
-      <c r="AF23">
+      <c r="AG23">
         <v>491528000.0</v>
       </c>
-      <c r="AG23">
+      <c r="AH23">
         <v>183478000.0</v>
       </c>
-      <c r="AH23">
+      <c r="AI23">
         <v>192313000.0</v>
       </c>
-      <c r="AI23">
+      <c r="AJ23">
         <v>62831000.0</v>
       </c>
-      <c r="AJ23">
+      <c r="AK23">
         <v>68067000.0</v>
       </c>
-      <c r="AK23">
+      <c r="AL23">
         <v>40357000.0</v>
       </c>
-      <c r="AL23">
+      <c r="AM23">
         <v>41210000.0</v>
       </c>
-      <c r="AM23">
+      <c r="AN23">
         <v>41507184.0</v>
       </c>
-      <c r="AN23">
+      <c r="AO23">
         <v>44938000.0</v>
       </c>
-      <c r="AO23">
+      <c r="AP23">
         <v>52970000.0</v>
       </c>
-      <c r="AP23">
+      <c r="AQ23">
         <v>68195000.0</v>
       </c>
-      <c r="AQ23">
+      <c r="AR23">
         <v>91014000.0</v>
       </c>
-      <c r="AR23">
+      <c r="AS23">
         <v>101539000.0</v>
       </c>
-      <c r="AS23">
+      <c r="AT23">
         <v>79392000.0</v>
       </c>
-      <c r="AT23">
+      <c r="AU23">
         <v>100675000.0</v>
       </c>
-      <c r="AU23">
+      <c r="AV23">
         <v>123656000.0</v>
       </c>
-      <c r="AV23">
+      <c r="AW23">
         <v>115946000.0</v>
       </c>
-      <c r="AW23">
+      <c r="AX23">
         <v>82184000.0</v>
       </c>
-      <c r="AX23">
+      <c r="AY23">
         <v>95203000.0</v>
       </c>
-      <c r="AY23">
+      <c r="AZ23">
         <v>56663000.0</v>
       </c>
-      <c r="AZ23">
+      <c r="BA23">
         <v>73924000.0</v>
       </c>
-      <c r="BA23">
+      <c r="BB23">
         <v>93700000.0</v>
       </c>
-      <c r="BB23">
+      <c r="BC23">
         <v>103017000.0</v>
       </c>
-      <c r="BC23">
+      <c r="BD23">
         <v>57613000.0</v>
       </c>
-      <c r="BD23">
+      <c r="BE23">
         <v>47164000.0</v>
       </c>
-      <c r="BE23">
+      <c r="BF23">
         <v>59841000.0</v>
       </c>
-      <c r="BF23">
+      <c r="BG23">
         <v>42324000.0</v>
       </c>
-      <c r="BG23">
+      <c r="BH23">
         <v>53868000.0</v>
       </c>
-      <c r="BH23">
+      <c r="BI23">
         <v>65621000.0</v>
       </c>
-      <c r="BI23">
+      <c r="BJ23">
         <v>42926000.0</v>
       </c>
-      <c r="BJ23">
+      <c r="BK23">
         <v>54067000.0</v>
       </c>
-      <c r="BK23">
+      <c r="BL23">
         <v>57881000.0</v>
       </c>
-      <c r="BL23">
+      <c r="BM23">
         <v>52550000.0</v>
       </c>
-      <c r="BM23">
+      <c r="BN23">
         <v>62542000.0</v>
       </c>
-      <c r="BN23">
+      <c r="BO23">
         <v>48910000.0</v>
       </c>
-      <c r="BO23">
+      <c r="BP23">
         <v>57562000.0</v>
       </c>
-      <c r="BP23">
+      <c r="BQ23">
         <v>68201000.0</v>
       </c>
-      <c r="BQ23">
+      <c r="BR23">
         <v>91755000.0</v>
       </c>
-      <c r="BR23">
+      <c r="BS23">
         <v>97253000.0</v>
       </c>
-      <c r="BS23">
+      <c r="BT23">
         <v>90764000.0</v>
       </c>
-      <c r="BT23">
+      <c r="BU23">
         <v>87062000.0</v>
       </c>
-      <c r="BU23">
+      <c r="BV23">
         <v>106642000.0</v>
       </c>
-      <c r="BV23">
+      <c r="BW23">
         <v>122649000.0</v>
       </c>
-      <c r="BW23">
+      <c r="BX23">
         <v>56013000.0</v>
       </c>
-      <c r="BX23">
+      <c r="BY23">
         <v>71600000.0</v>
       </c>
-      <c r="BY23">
+      <c r="BZ23">
         <v>85197000.0</v>
       </c>
-      <c r="BZ23">
+      <c r="CA23">
         <v>54789000.0</v>
       </c>
-      <c r="CA23">
+      <c r="CB23">
         <v>66344000.0</v>
       </c>
-      <c r="CB23"/>
       <c r="CC23"/>
-      <c r="CD23">
+      <c r="CD23"/>
+      <c r="CE23">
         <v>71210000.0</v>
       </c>
-      <c r="CE23"/>
       <c r="CF23"/>
-      <c r="CG23">
+      <c r="CG23"/>
+      <c r="CH23">
         <v>118472000.0</v>
       </c>
-      <c r="CH23"/>
+      <c r="CI23"/>
     </row>
-    <row r="24" spans="1:86">
+    <row r="24" spans="1:87">
       <c r="A24" t="s">
         <v>48</v>
       </c>
-      <c r="B24"/>
+      <c r="B24">
+        <v>340330000.0</v>
+      </c>
       <c r="C24">
+        <v>339881000.0</v>
+      </c>
+      <c r="D24">
         <v>339753000.0</v>
       </c>
-      <c r="D24">
+      <c r="E24">
         <v>118376000.0</v>
       </c>
-      <c r="E24">
+      <c r="F24">
         <v>118005000.0</v>
       </c>
-      <c r="F24">
+      <c r="G24">
         <v>117569000.0</v>
       </c>
-      <c r="G24">
+      <c r="H24">
         <v>117087000.0</v>
       </c>
-      <c r="H24">
+      <c r="I24">
         <v>116607000.0</v>
       </c>
-      <c r="I24">
+      <c r="J24">
         <v>116135000.0</v>
       </c>
-      <c r="J24">
+      <c r="K24">
         <v>115480000.0</v>
       </c>
-      <c r="K24">
+      <c r="L24">
         <v>114727000.0</v>
       </c>
-      <c r="L24">
+      <c r="M24">
         <v>99249000.0</v>
       </c>
-      <c r="M24">
+      <c r="N24">
         <v>83965000.0</v>
       </c>
-      <c r="N24">
+      <c r="O24">
         <v>49289000.0</v>
       </c>
-      <c r="O24">
+      <c r="P24">
         <v>48983000.0</v>
       </c>
-      <c r="P24">
+      <c r="Q24">
         <v>48670000.0</v>
       </c>
-      <c r="Q24"/>
       <c r="R24"/>
       <c r="S24"/>
       <c r="T24"/>
       <c r="U24"/>
       <c r="V24"/>
       <c r="W24"/>
       <c r="X24"/>
       <c r="Y24"/>
       <c r="Z24"/>
       <c r="AA24"/>
       <c r="AB24"/>
-      <c r="AC24">
+      <c r="AC24"/>
+      <c r="AD24">
         <v>598000.0</v>
       </c>
-      <c r="AD24"/>
-[...2 lines deleted...]
-      </c>
+      <c r="AE24"/>
       <c r="AF24">
         <v>0.0</v>
       </c>
       <c r="AG24">
         <v>0.0</v>
       </c>
       <c r="AH24">
         <v>0.0</v>
       </c>
       <c r="AI24">
         <v>0.0</v>
       </c>
       <c r="AJ24">
         <v>0.0</v>
       </c>
       <c r="AK24">
         <v>0.0</v>
       </c>
       <c r="AL24">
         <v>0.0</v>
       </c>
       <c r="AM24">
         <v>0.0</v>
       </c>
       <c r="AN24">
         <v>0.0</v>
       </c>
       <c r="AO24">
         <v>0.0</v>
       </c>
       <c r="AP24">
         <v>0.0</v>
       </c>
       <c r="AQ24">
         <v>0.0</v>
       </c>
       <c r="AR24">
+        <v>0.0</v>
+      </c>
+      <c r="AS24">
         <v>10000.0</v>
       </c>
-      <c r="AS24">
+      <c r="AT24">
         <v>2299000.0</v>
       </c>
-      <c r="AT24">
+      <c r="AU24">
         <v>4607000.0</v>
       </c>
-      <c r="AU24">
+      <c r="AV24">
         <v>6913000.0</v>
       </c>
-      <c r="AV24">
+      <c r="AW24">
         <v>9217000.0</v>
       </c>
-      <c r="AW24">
+      <c r="AX24">
         <v>11520000.0</v>
       </c>
-      <c r="AX24">
+      <c r="AY24">
         <v>13820000.0</v>
       </c>
-      <c r="AY24">
+      <c r="AZ24">
         <v>16120000.0</v>
       </c>
-      <c r="AZ24">
+      <c r="BA24">
         <v>18417000.0</v>
       </c>
-      <c r="BA24">
+      <c r="BB24">
         <v>20545000.0</v>
       </c>
-      <c r="BB24">
+      <c r="BC24">
         <v>4464000.0</v>
       </c>
-      <c r="BC24">
+      <c r="BD24">
         <v>6454000.0</v>
       </c>
-      <c r="BD24">
+      <c r="BE24">
         <v>8438000.0</v>
       </c>
-      <c r="BE24">
+      <c r="BF24">
         <v>10416000.0</v>
       </c>
-      <c r="BF24">
+      <c r="BG24">
         <v>12388000.0</v>
       </c>
-      <c r="BG24">
+      <c r="BH24">
         <v>12154000.0</v>
       </c>
-      <c r="BH24">
+      <c r="BI24">
         <v>13815000.0</v>
       </c>
-      <c r="BI24"/>
       <c r="BJ24"/>
       <c r="BK24"/>
       <c r="BL24"/>
       <c r="BM24"/>
       <c r="BN24"/>
       <c r="BO24"/>
       <c r="BP24"/>
       <c r="BQ24"/>
       <c r="BR24"/>
       <c r="BS24"/>
       <c r="BT24"/>
       <c r="BU24"/>
       <c r="BV24"/>
       <c r="BW24"/>
       <c r="BX24"/>
       <c r="BY24"/>
       <c r="BZ24"/>
       <c r="CA24"/>
       <c r="CB24"/>
       <c r="CC24"/>
       <c r="CD24"/>
       <c r="CE24"/>
       <c r="CF24"/>
       <c r="CG24"/>
       <c r="CH24"/>
+      <c r="CI24"/>
     </row>
-    <row r="25" spans="1:86">
+    <row r="25" spans="1:87">
       <c r="A25" t="s">
         <v>49</v>
       </c>
       <c r="B25"/>
       <c r="C25"/>
       <c r="D25"/>
       <c r="E25"/>
       <c r="F25"/>
       <c r="G25"/>
       <c r="H25"/>
       <c r="I25"/>
       <c r="J25"/>
       <c r="K25"/>
       <c r="L25"/>
-      <c r="M25">
+      <c r="M25"/>
+      <c r="N25">
         <v>83965000.0</v>
       </c>
-      <c r="N25">
+      <c r="O25">
         <v>49289000.0</v>
       </c>
-      <c r="O25">
+      <c r="P25">
         <v>48983000.0</v>
       </c>
-      <c r="P25">
+      <c r="Q25">
         <v>48670000.0</v>
       </c>
-      <c r="Q25"/>
       <c r="R25"/>
       <c r="S25"/>
       <c r="T25"/>
       <c r="U25"/>
       <c r="V25"/>
       <c r="W25"/>
       <c r="X25"/>
       <c r="Y25"/>
       <c r="Z25"/>
       <c r="AA25"/>
       <c r="AB25"/>
       <c r="AC25"/>
       <c r="AD25"/>
       <c r="AE25"/>
       <c r="AF25"/>
       <c r="AG25"/>
       <c r="AH25"/>
       <c r="AI25"/>
       <c r="AJ25"/>
       <c r="AK25"/>
       <c r="AL25"/>
       <c r="AM25"/>
       <c r="AN25"/>
       <c r="AO25"/>
       <c r="AP25"/>
-      <c r="AQ25">
+      <c r="AQ25"/>
+      <c r="AR25">
         <v>11000.0</v>
       </c>
-      <c r="AR25">
+      <c r="AS25">
         <v>32000.0</v>
       </c>
-      <c r="AS25">
+      <c r="AT25">
         <v>2332000.0</v>
       </c>
-      <c r="AT25">
+      <c r="AU25">
         <v>4650000.0</v>
       </c>
-      <c r="AU25">
+      <c r="AV25">
         <v>6967000.0</v>
       </c>
-      <c r="AV25">
+      <c r="AW25">
         <v>9282000.0</v>
       </c>
-      <c r="AW25">
+      <c r="AX25">
         <v>11595000.0</v>
       </c>
-      <c r="AX25">
+      <c r="AY25">
         <v>13905000.0</v>
       </c>
-      <c r="AY25">
+      <c r="AZ25">
         <v>16120000.0</v>
       </c>
-      <c r="AZ25">
+      <c r="BA25">
         <v>18417000.0</v>
       </c>
-      <c r="BA25">
+      <c r="BB25">
         <v>20545000.0</v>
       </c>
-      <c r="BB25">
+      <c r="BC25">
         <v>4465000.0</v>
       </c>
-      <c r="BC25">
+      <c r="BD25">
         <v>6458000.0</v>
       </c>
-      <c r="BD25">
+      <c r="BE25">
         <v>8446000.0</v>
       </c>
-      <c r="BE25">
+      <c r="BF25">
         <v>10427000.0</v>
       </c>
-      <c r="BF25">
+      <c r="BG25">
         <v>12402000.0</v>
       </c>
-      <c r="BG25">
+      <c r="BH25">
         <v>12171000.0</v>
       </c>
-      <c r="BH25">
+      <c r="BI25">
         <v>13835000.0</v>
       </c>
-      <c r="BI25"/>
       <c r="BJ25"/>
       <c r="BK25"/>
       <c r="BL25"/>
       <c r="BM25"/>
       <c r="BN25"/>
       <c r="BO25"/>
       <c r="BP25"/>
       <c r="BQ25"/>
       <c r="BR25"/>
       <c r="BS25"/>
       <c r="BT25"/>
       <c r="BU25"/>
       <c r="BV25"/>
       <c r="BW25"/>
       <c r="BX25"/>
       <c r="BY25"/>
       <c r="BZ25"/>
       <c r="CA25"/>
       <c r="CB25"/>
       <c r="CC25"/>
       <c r="CD25"/>
       <c r="CE25"/>
       <c r="CF25"/>
       <c r="CG25"/>
       <c r="CH25"/>
+      <c r="CI25"/>
     </row>
-    <row r="26" spans="1:86">
+    <row r="26" spans="1:87">
       <c r="A26" t="s">
         <v>50</v>
       </c>
       <c r="B26"/>
       <c r="C26"/>
       <c r="D26"/>
       <c r="E26"/>
       <c r="F26"/>
       <c r="G26"/>
       <c r="H26"/>
       <c r="I26"/>
       <c r="J26"/>
       <c r="K26"/>
       <c r="L26"/>
       <c r="M26"/>
       <c r="N26"/>
       <c r="O26"/>
       <c r="P26"/>
       <c r="Q26"/>
       <c r="R26"/>
       <c r="S26"/>
       <c r="T26"/>
       <c r="U26"/>
       <c r="V26"/>
       <c r="W26"/>
@@ -9116,52 +9188,53 @@
       <c r="BJ26"/>
       <c r="BK26"/>
       <c r="BL26"/>
       <c r="BM26"/>
       <c r="BN26"/>
       <c r="BO26"/>
       <c r="BP26"/>
       <c r="BQ26"/>
       <c r="BR26"/>
       <c r="BS26"/>
       <c r="BT26"/>
       <c r="BU26"/>
       <c r="BV26"/>
       <c r="BW26"/>
       <c r="BX26"/>
       <c r="BY26"/>
       <c r="BZ26"/>
       <c r="CA26"/>
       <c r="CB26"/>
       <c r="CC26"/>
       <c r="CD26"/>
       <c r="CE26"/>
       <c r="CF26"/>
       <c r="CG26"/>
       <c r="CH26"/>
+      <c r="CI26"/>
     </row>
-    <row r="27" spans="1:86">
+    <row r="27" spans="1:87">
       <c r="A27" t="s">
         <v>51</v>
       </c>
       <c r="B27"/>
       <c r="C27"/>
       <c r="D27"/>
       <c r="E27"/>
       <c r="F27"/>
       <c r="G27"/>
       <c r="H27"/>
       <c r="I27"/>
       <c r="J27"/>
       <c r="K27"/>
       <c r="L27"/>
       <c r="M27"/>
       <c r="N27"/>
       <c r="O27"/>
       <c r="P27"/>
       <c r="Q27"/>
       <c r="R27"/>
       <c r="S27"/>
       <c r="T27"/>
       <c r="U27"/>
       <c r="V27"/>
       <c r="W27"/>
@@ -9206,376 +9279,384 @@
       <c r="BJ27"/>
       <c r="BK27"/>
       <c r="BL27"/>
       <c r="BM27"/>
       <c r="BN27"/>
       <c r="BO27"/>
       <c r="BP27"/>
       <c r="BQ27"/>
       <c r="BR27"/>
       <c r="BS27"/>
       <c r="BT27"/>
       <c r="BU27"/>
       <c r="BV27"/>
       <c r="BW27"/>
       <c r="BX27"/>
       <c r="BY27"/>
       <c r="BZ27"/>
       <c r="CA27"/>
       <c r="CB27"/>
       <c r="CC27"/>
       <c r="CD27"/>
       <c r="CE27"/>
       <c r="CF27"/>
       <c r="CG27"/>
       <c r="CH27"/>
+      <c r="CI27"/>
     </row>
-    <row r="28" spans="1:86">
+    <row r="28" spans="1:87">
       <c r="A28" t="s">
         <v>52</v>
       </c>
       <c r="B28">
+        <v>115123000.0</v>
+      </c>
+      <c r="C28">
         <v>155668000.0</v>
       </c>
-      <c r="C28">
+      <c r="D28">
         <v>50708000.0</v>
       </c>
-      <c r="D28">
+      <c r="E28">
         <v>-62244000.0</v>
       </c>
-      <c r="E28">
+      <c r="F28">
         <v>-63875000.0</v>
       </c>
-      <c r="F28">
+      <c r="G28">
         <v>19551000.0</v>
       </c>
-      <c r="G28">
+      <c r="H28">
         <v>-113543000.0</v>
       </c>
-      <c r="H28">
+      <c r="I28">
         <v>-376533000.0</v>
       </c>
-      <c r="I28">
+      <c r="J28">
         <v>-504795000.0</v>
       </c>
-      <c r="J28">
+      <c r="K28">
         <v>17278000.0</v>
       </c>
-      <c r="K28">
+      <c r="L28">
         <v>54508000.0</v>
       </c>
-      <c r="L28">
+      <c r="M28">
         <v>22464000.0</v>
       </c>
-      <c r="M28">
+      <c r="N28">
         <v>-28690000.0</v>
       </c>
-      <c r="N28">
+      <c r="O28">
         <v>-281658000.0</v>
       </c>
-      <c r="O28">
+      <c r="P28">
         <v>-9526000.0</v>
       </c>
-      <c r="P28">
+      <c r="Q28">
         <v>-3545000.0</v>
       </c>
-      <c r="Q28">
+      <c r="R28">
         <v>-41586000.0</v>
       </c>
-      <c r="R28">
+      <c r="S28">
         <v>-35472000.0</v>
       </c>
-      <c r="S28">
+      <c r="T28">
         <v>-48277000.0</v>
       </c>
-      <c r="T28">
+      <c r="U28">
         <v>-32543000.0</v>
       </c>
-      <c r="U28">
+      <c r="V28">
         <v>-43498000.0</v>
       </c>
-      <c r="V28">
+      <c r="W28">
         <v>-53218000.0</v>
       </c>
-      <c r="W28">
+      <c r="X28">
         <v>-108257000.0</v>
       </c>
-      <c r="X28">
+      <c r="Y28">
         <v>-61347000.0</v>
       </c>
-      <c r="Y28">
+      <c r="Z28">
         <v>-66053000.0</v>
       </c>
-      <c r="Z28">
+      <c r="AA28">
         <v>-46021000.0</v>
       </c>
-      <c r="AA28">
+      <c r="AB28">
         <v>-88735000.0</v>
       </c>
-      <c r="AB28">
+      <c r="AC28">
         <v>-71682000.0</v>
       </c>
-      <c r="AC28">
+      <c r="AD28">
         <v>-46593000.0</v>
       </c>
-      <c r="AD28">
+      <c r="AE28">
         <v>-483718000.0</v>
       </c>
-      <c r="AE28">
+      <c r="AF28">
         <v>-38046000.0</v>
       </c>
-      <c r="AF28">
+      <c r="AG28">
         <v>-264861000.0</v>
       </c>
-      <c r="AG28">
+      <c r="AH28">
         <v>-38125000.0</v>
       </c>
-      <c r="AH28">
+      <c r="AI28">
         <v>-191527000.0</v>
       </c>
-      <c r="AI28">
+      <c r="AJ28">
         <v>-12960000.0</v>
       </c>
-      <c r="AJ28">
+      <c r="AK28">
         <v>-34797000.0</v>
       </c>
-      <c r="AK28">
+      <c r="AL28">
         <v>-8215000.0</v>
       </c>
-      <c r="AL28">
+      <c r="AM28">
         <v>-40499000.0</v>
       </c>
-      <c r="AM28">
+      <c r="AN28">
         <v>-8393302.0</v>
       </c>
-      <c r="AN28">
+      <c r="AO28">
         <v>-10724000.0</v>
       </c>
-      <c r="AO28">
+      <c r="AP28">
         <v>-40483000.0</v>
       </c>
-      <c r="AP28">
+      <c r="AQ28">
         <v>-30316000.0</v>
       </c>
-      <c r="AQ28">
+      <c r="AR28">
         <v>-38570000.0</v>
       </c>
-      <c r="AR28">
+      <c r="AS28">
         <v>-22721000.0</v>
       </c>
-      <c r="AS28">
+      <c r="AT28">
         <v>-21660000.0</v>
       </c>
-      <c r="AT28">
+      <c r="AU28">
         <v>-32118000.0</v>
       </c>
-      <c r="AU28">
+      <c r="AV28">
         <v>-52262000.0</v>
       </c>
-      <c r="AV28">
+      <c r="AW28">
         <v>-78288000.0</v>
       </c>
-      <c r="AW28">
+      <c r="AX28">
         <v>-31137000.0</v>
       </c>
-      <c r="AX28">
+      <c r="AY28">
         <v>-25092000.0</v>
       </c>
-      <c r="AY28">
+      <c r="AZ28">
         <v>-1968000.0</v>
       </c>
-      <c r="AZ28">
+      <c r="BA28">
         <v>-10052000.0</v>
       </c>
-      <c r="BA28">
+      <c r="BB28">
         <v>-11325000.0</v>
       </c>
-      <c r="BB28">
+      <c r="BC28">
         <v>-69110000.0</v>
       </c>
-      <c r="BC28">
+      <c r="BD28">
         <v>-15071000.0</v>
       </c>
-      <c r="BD28">
+      <c r="BE28">
         <v>-9256000.0</v>
       </c>
-      <c r="BE28">
+      <c r="BF28">
         <v>-18056000.0</v>
       </c>
-      <c r="BF28">
+      <c r="BG28">
         <v>-13427000.0</v>
       </c>
-      <c r="BG28">
+      <c r="BH28">
         <v>-3839000.0</v>
       </c>
-      <c r="BH28">
+      <c r="BI28">
         <v>-8932000.0</v>
       </c>
-      <c r="BI28">
+      <c r="BJ28">
         <v>-232000.0</v>
       </c>
-      <c r="BJ28">
+      <c r="BK28">
         <v>-19416000.0</v>
       </c>
-      <c r="BK28">
+      <c r="BL28">
         <v>-21259000.0</v>
       </c>
-      <c r="BL28">
+      <c r="BM28">
         <v>-41214000.0</v>
       </c>
-      <c r="BM28">
+      <c r="BN28">
         <v>-56204000.0</v>
       </c>
-      <c r="BN28">
+      <c r="BO28">
         <v>-42094000.0</v>
       </c>
-      <c r="BO28">
+      <c r="BP28">
         <v>-32359000.0</v>
       </c>
-      <c r="BP28">
+      <c r="BQ28">
         <v>-28884000.0</v>
       </c>
-      <c r="BQ28">
+      <c r="BR28">
         <v>-29020000.0</v>
       </c>
-      <c r="BR28">
+      <c r="BS28">
         <v>-41569000.0</v>
       </c>
-      <c r="BS28">
+      <c r="BT28">
         <v>-53687000.0</v>
       </c>
-      <c r="BT28">
+      <c r="BU28">
         <v>-73960000.0</v>
       </c>
-      <c r="BU28">
+      <c r="BV28">
         <v>-94242000.0</v>
       </c>
-      <c r="BV28">
+      <c r="BW28">
         <v>-110356000.0</v>
       </c>
-      <c r="BW28">
+      <c r="BX28">
         <v>-42752000.0</v>
       </c>
-      <c r="BX28">
+      <c r="BY28">
         <v>-58818000.0</v>
       </c>
-      <c r="BY28">
+      <c r="BZ28">
         <v>-71060000.0</v>
       </c>
-      <c r="BZ28">
+      <c r="CA28">
         <v>-28187000.0</v>
       </c>
-      <c r="CA28">
+      <c r="CB28">
         <v>-36110000.0</v>
       </c>
-      <c r="CB28"/>
       <c r="CC28"/>
-      <c r="CD28">
+      <c r="CD28"/>
+      <c r="CE28">
         <v>-17635000.0</v>
       </c>
-      <c r="CE28"/>
       <c r="CF28"/>
-      <c r="CG28">
+      <c r="CG28"/>
+      <c r="CH28">
         <v>-24170000.0</v>
       </c>
-      <c r="CH28"/>
+      <c r="CI28"/>
     </row>
-    <row r="29" spans="1:86">
+    <row r="29" spans="1:87">
       <c r="A29" t="s">
         <v>53</v>
       </c>
-      <c r="B29"/>
+      <c r="B29">
+        <v>883784000.0</v>
+      </c>
       <c r="C29">
+        <v>942570000.0</v>
+      </c>
+      <c r="D29">
         <v>965485000.0</v>
       </c>
-      <c r="D29">
+      <c r="E29">
         <v>814354000.0</v>
       </c>
-      <c r="E29">
+      <c r="F29">
         <v>828642000.0</v>
       </c>
-      <c r="F29">
+      <c r="G29">
         <v>871952000.0</v>
       </c>
-      <c r="G29">
+      <c r="H29">
         <v>894242000.0</v>
       </c>
-      <c r="H29">
+      <c r="I29">
         <v>973727000.0</v>
       </c>
-      <c r="I29">
+      <c r="J29">
         <v>966894000.0</v>
       </c>
-      <c r="J29">
+      <c r="K29">
         <v>520813000.0</v>
       </c>
-      <c r="K29">
+      <c r="L29">
         <v>136976000.0</v>
       </c>
-      <c r="L29">
+      <c r="M29">
         <v>202755000.0</v>
       </c>
-      <c r="M29">
+      <c r="N29">
         <v>234101000.0</v>
       </c>
-      <c r="N29">
+      <c r="O29">
         <v>246678000.0</v>
       </c>
-      <c r="O29">
+      <c r="P29">
         <v>59653000.0</v>
       </c>
-      <c r="P29">
+      <c r="Q29">
         <v>132205000.0</v>
       </c>
-      <c r="Q29">
+      <c r="R29">
         <v>145744000.0</v>
       </c>
-      <c r="R29">
+      <c r="S29">
         <v>196107000.0</v>
       </c>
-      <c r="S29">
+      <c r="T29">
         <v>234881000.0</v>
       </c>
-      <c r="T29">
+      <c r="U29">
         <v>270651000.0</v>
       </c>
-      <c r="U29">
+      <c r="V29">
         <v>260553000.0</v>
       </c>
-      <c r="V29">
+      <c r="W29">
         <v>239970000.0</v>
       </c>
-      <c r="W29">
+      <c r="X29">
         <v>289704000.0</v>
       </c>
-      <c r="X29">
+      <c r="Y29">
         <v>342916000.0</v>
       </c>
-      <c r="Y29">
+      <c r="Z29">
         <v>385475000.0</v>
       </c>
-      <c r="Z29"/>
       <c r="AA29"/>
       <c r="AB29"/>
       <c r="AC29"/>
       <c r="AD29"/>
       <c r="AE29"/>
       <c r="AF29"/>
       <c r="AG29"/>
       <c r="AH29"/>
       <c r="AI29"/>
       <c r="AJ29"/>
       <c r="AK29"/>
       <c r="AL29"/>
       <c r="AM29"/>
       <c r="AN29"/>
       <c r="AO29"/>
       <c r="AP29"/>
       <c r="AQ29"/>
       <c r="AR29"/>
       <c r="AS29"/>
       <c r="AT29"/>
       <c r="AU29"/>
       <c r="AV29"/>
       <c r="AW29"/>
       <c r="AX29"/>
       <c r="AY29"/>
@@ -9592,438 +9673,447 @@
       <c r="BJ29"/>
       <c r="BK29"/>
       <c r="BL29"/>
       <c r="BM29"/>
       <c r="BN29"/>
       <c r="BO29"/>
       <c r="BP29"/>
       <c r="BQ29"/>
       <c r="BR29"/>
       <c r="BS29"/>
       <c r="BT29"/>
       <c r="BU29"/>
       <c r="BV29"/>
       <c r="BW29"/>
       <c r="BX29"/>
       <c r="BY29"/>
       <c r="BZ29"/>
       <c r="CA29"/>
       <c r="CB29"/>
       <c r="CC29"/>
       <c r="CD29"/>
       <c r="CE29"/>
       <c r="CF29"/>
       <c r="CG29"/>
       <c r="CH29"/>
+      <c r="CI29"/>
     </row>
-    <row r="30" spans="1:86">
+    <row r="30" spans="1:87">
       <c r="A30" t="s">
         <v>54</v>
       </c>
       <c r="B30">
+        <v>187356000.0</v>
+      </c>
+      <c r="C30">
         <v>134476000.0</v>
       </c>
-      <c r="C30">
+      <c r="D30">
         <v>113285000.0</v>
       </c>
-      <c r="D30">
+      <c r="E30">
         <v>79231000.0</v>
       </c>
-      <c r="E30">
+      <c r="F30">
         <v>61428000.0</v>
       </c>
-      <c r="F30">
+      <c r="G30">
         <v>53822000.0</v>
       </c>
-      <c r="G30">
+      <c r="H30">
         <v>30463000.0</v>
       </c>
-      <c r="H30">
+      <c r="I30">
         <v>6899000.0</v>
       </c>
-      <c r="I30">
+      <c r="J30">
         <v>-14035000.0</v>
       </c>
-      <c r="J30">
-[...2 lines deleted...]
-      <c r="K30"/>
+      <c r="K30">
+        <v>0.0</v>
+      </c>
       <c r="L30"/>
       <c r="M30"/>
       <c r="N30"/>
       <c r="O30"/>
       <c r="P30"/>
       <c r="Q30"/>
       <c r="R30"/>
       <c r="S30"/>
       <c r="T30"/>
       <c r="U30"/>
       <c r="V30"/>
       <c r="W30"/>
       <c r="X30"/>
       <c r="Y30"/>
       <c r="Z30"/>
       <c r="AA30"/>
       <c r="AB30"/>
       <c r="AC30"/>
       <c r="AD30"/>
       <c r="AE30"/>
       <c r="AF30"/>
       <c r="AG30"/>
       <c r="AH30"/>
       <c r="AI30"/>
       <c r="AJ30"/>
       <c r="AK30"/>
       <c r="AL30"/>
       <c r="AM30"/>
       <c r="AN30"/>
       <c r="AO30"/>
-      <c r="AP30">
+      <c r="AP30"/>
+      <c r="AQ30">
         <v>7332.0</v>
       </c>
-      <c r="AQ30"/>
       <c r="AR30"/>
       <c r="AS30"/>
-      <c r="AT30">
+      <c r="AT30"/>
+      <c r="AU30">
         <v>46155.0</v>
       </c>
-      <c r="AU30"/>
       <c r="AV30"/>
       <c r="AW30"/>
       <c r="AX30"/>
       <c r="AY30"/>
       <c r="AZ30"/>
       <c r="BA30"/>
       <c r="BB30"/>
       <c r="BC30"/>
       <c r="BD30"/>
       <c r="BE30"/>
       <c r="BF30"/>
       <c r="BG30"/>
       <c r="BH30"/>
-      <c r="BI30">
-[...1 lines deleted...]
-      </c>
+      <c r="BI30"/>
       <c r="BJ30">
         <v>116000.0</v>
       </c>
-      <c r="BK30"/>
+      <c r="BK30">
+        <v>116000.0</v>
+      </c>
       <c r="BL30"/>
       <c r="BM30"/>
       <c r="BN30"/>
       <c r="BO30"/>
-      <c r="BP30">
+      <c r="BP30"/>
+      <c r="BQ30">
         <v>907000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>16000000.0</v>
       </c>
       <c r="BR30">
         <v>16000000.0</v>
       </c>
       <c r="BS30">
+        <v>16000000.0</v>
+      </c>
+      <c r="BT30">
         <v>25000000.0</v>
       </c>
-      <c r="BT30"/>
       <c r="BU30"/>
       <c r="BV30"/>
       <c r="BW30"/>
       <c r="BX30"/>
       <c r="BY30"/>
       <c r="BZ30"/>
       <c r="CA30"/>
       <c r="CB30"/>
       <c r="CC30"/>
       <c r="CD30"/>
       <c r="CE30"/>
       <c r="CF30"/>
       <c r="CG30"/>
       <c r="CH30"/>
+      <c r="CI30"/>
     </row>
-    <row r="31" spans="1:86">
+    <row r="31" spans="1:87">
       <c r="A31" t="s">
         <v>55</v>
       </c>
       <c r="B31"/>
       <c r="C31"/>
       <c r="D31"/>
       <c r="E31"/>
       <c r="F31"/>
       <c r="G31"/>
       <c r="H31"/>
       <c r="I31"/>
       <c r="J31"/>
       <c r="K31"/>
-      <c r="L31">
+      <c r="L31"/>
+      <c r="M31">
         <v>103506000.0</v>
       </c>
-      <c r="M31">
+      <c r="N31">
         <v>150136000.0</v>
       </c>
-      <c r="N31">
+      <c r="O31">
         <v>197389000.0</v>
       </c>
-      <c r="O31">
+      <c r="P31">
         <v>10670000.0</v>
       </c>
-      <c r="P31">
+      <c r="Q31">
         <v>83535000.0</v>
       </c>
-      <c r="Q31">
+      <c r="R31">
         <v>145744000.0</v>
       </c>
-      <c r="R31">
+      <c r="S31">
         <v>196107000.0</v>
       </c>
-      <c r="S31">
+      <c r="T31">
         <v>234881000.0</v>
       </c>
-      <c r="T31">
+      <c r="U31">
         <v>270651000.0</v>
       </c>
-      <c r="U31">
+      <c r="V31">
         <v>260553000.0</v>
       </c>
-      <c r="V31">
+      <c r="W31">
         <v>239970000.0</v>
       </c>
-      <c r="W31">
+      <c r="X31">
         <v>289704000.0</v>
       </c>
-      <c r="X31">
+      <c r="Y31">
         <v>342916000.0</v>
       </c>
-      <c r="Y31">
+      <c r="Z31">
         <v>385475000.0</v>
       </c>
-      <c r="Z31">
+      <c r="AA31">
         <v>416565000.0</v>
       </c>
-      <c r="AA31">
+      <c r="AB31">
         <v>440349000.0</v>
       </c>
-      <c r="AB31">
+      <c r="AC31">
         <v>456986000.0</v>
       </c>
-      <c r="AC31">
+      <c r="AD31">
         <v>468506000.0</v>
       </c>
-      <c r="AD31">
+      <c r="AE31">
         <v>476984000.0</v>
       </c>
-      <c r="AE31">
+      <c r="AF31">
         <v>482907000.0</v>
       </c>
-      <c r="AF31">
+      <c r="AG31">
         <v>486092000.0</v>
       </c>
-      <c r="AG31">
+      <c r="AH31">
         <v>177184000.0</v>
       </c>
-      <c r="AH31">
+      <c r="AI31">
         <v>182259000.0</v>
       </c>
-      <c r="AI31">
+      <c r="AJ31">
         <v>54308000.0</v>
       </c>
-      <c r="AJ31">
+      <c r="AK31">
         <v>61631000.0</v>
       </c>
-      <c r="AK31">
+      <c r="AL31">
         <v>34451000.0</v>
       </c>
-      <c r="AL31">
+      <c r="AM31">
         <v>36410502.0</v>
       </c>
-      <c r="AM31">
+      <c r="AN31">
         <v>37276724.0</v>
       </c>
-      <c r="AN31">
+      <c r="AO31">
         <v>41574000.0</v>
       </c>
-      <c r="AO31">
+      <c r="AP31">
         <v>44331000.0</v>
       </c>
-      <c r="AP31">
+      <c r="AQ31">
         <v>50407000.0</v>
       </c>
-      <c r="AQ31">
+      <c r="AR31">
         <v>60370000.0</v>
       </c>
-      <c r="AR31">
+      <c r="AS31">
         <v>68982000.0</v>
       </c>
-      <c r="AS31">
+      <c r="AT31">
         <v>46140000.0</v>
       </c>
-      <c r="AT31">
+      <c r="AU31">
         <v>65136000.0</v>
       </c>
-      <c r="AU31">
+      <c r="AV31">
         <v>83728000.0</v>
       </c>
-      <c r="AV31">
+      <c r="AW31">
         <v>73998000.0</v>
       </c>
-      <c r="AW31">
+      <c r="AX31">
         <v>38224000.0</v>
       </c>
-      <c r="AX31">
+      <c r="AY31">
         <v>49091000.0</v>
       </c>
-      <c r="AY31">
+      <c r="AZ31">
         <v>14612000.0</v>
       </c>
-      <c r="AZ31">
+      <c r="BA31">
         <v>35436000.0</v>
       </c>
-      <c r="BA31">
+      <c r="BB31">
         <v>56604000.0</v>
       </c>
-      <c r="BB31">
+      <c r="BC31">
         <v>75066000.0</v>
       </c>
-      <c r="BC31">
+      <c r="BD31">
         <v>32190000.0</v>
       </c>
-      <c r="BD31">
+      <c r="BE31">
         <v>20464000.0</v>
       </c>
-      <c r="BE31">
+      <c r="BF31">
         <v>33770000.0</v>
       </c>
-      <c r="BF31">
+      <c r="BG31">
         <v>14774000.0</v>
       </c>
-      <c r="BG31">
+      <c r="BH31">
         <v>24581000.0</v>
       </c>
-      <c r="BH31">
+      <c r="BI31">
         <v>36437000.0</v>
       </c>
-      <c r="BI31"/>
       <c r="BJ31"/>
       <c r="BK31"/>
       <c r="BL31"/>
       <c r="BM31"/>
       <c r="BN31"/>
       <c r="BO31"/>
       <c r="BP31"/>
       <c r="BQ31"/>
       <c r="BR31"/>
       <c r="BS31"/>
       <c r="BT31"/>
       <c r="BU31"/>
       <c r="BV31"/>
       <c r="BW31"/>
       <c r="BX31"/>
       <c r="BY31"/>
       <c r="BZ31"/>
       <c r="CA31"/>
       <c r="CB31"/>
       <c r="CC31"/>
       <c r="CD31"/>
       <c r="CE31"/>
       <c r="CF31"/>
       <c r="CG31"/>
       <c r="CH31"/>
+      <c r="CI31"/>
     </row>
-    <row r="32" spans="1:86">
+    <row r="32" spans="1:87">
       <c r="A32" t="s">
         <v>56</v>
       </c>
-      <c r="B32"/>
+      <c r="B32">
+        <v>844048000.0</v>
+      </c>
       <c r="C32">
+        <v>935482000.0</v>
+      </c>
+      <c r="D32">
         <v>955274000.0</v>
       </c>
-      <c r="D32">
+      <c r="E32">
         <v>806853000.0</v>
       </c>
-      <c r="E32">
+      <c r="F32">
         <v>820742000.0</v>
       </c>
-      <c r="F32">
+      <c r="G32">
         <v>863650000.0</v>
       </c>
-      <c r="G32">
+      <c r="H32">
         <v>885819000.0</v>
       </c>
-      <c r="H32">
+      <c r="I32">
         <v>966566000.0</v>
       </c>
-      <c r="I32">
+      <c r="J32">
         <v>959611000.0</v>
       </c>
-      <c r="J32">
+      <c r="K32">
         <v>518733000.0</v>
       </c>
-      <c r="K32">
+      <c r="L32">
         <v>135804000.0</v>
       </c>
-      <c r="L32">
+      <c r="M32">
         <v>201889000.0</v>
       </c>
-      <c r="M32">
+      <c r="N32">
         <v>232936000.0</v>
       </c>
-      <c r="N32">
+      <c r="O32">
         <v>245475000.0</v>
       </c>
-      <c r="O32">
+      <c r="P32">
         <v>58192000.0</v>
       </c>
-      <c r="P32">
+      <c r="Q32">
         <v>130537000.0</v>
       </c>
-      <c r="Q32">
+      <c r="R32">
         <v>144535000.0</v>
       </c>
-      <c r="R32">
+      <c r="S32">
         <v>194846000.0</v>
       </c>
-      <c r="S32">
+      <c r="T32">
         <v>233631000.0</v>
       </c>
-      <c r="T32">
+      <c r="U32">
         <v>269357000.0</v>
       </c>
-      <c r="U32">
+      <c r="V32">
         <v>259255000.0</v>
       </c>
-      <c r="V32">
+      <c r="W32">
         <v>238606000.0</v>
       </c>
-      <c r="W32">
+      <c r="X32">
         <v>288236000.0</v>
       </c>
-      <c r="X32">
+      <c r="Y32">
         <v>341328000.0</v>
       </c>
-      <c r="Y32">
+      <c r="Z32">
         <v>383783000.0</v>
       </c>
-      <c r="Z32"/>
       <c r="AA32"/>
       <c r="AB32"/>
       <c r="AC32"/>
       <c r="AD32"/>
       <c r="AE32"/>
       <c r="AF32"/>
       <c r="AG32"/>
       <c r="AH32"/>
       <c r="AI32"/>
       <c r="AJ32"/>
       <c r="AK32"/>
       <c r="AL32"/>
       <c r="AM32"/>
       <c r="AN32"/>
       <c r="AO32"/>
       <c r="AP32"/>
       <c r="AQ32"/>
       <c r="AR32"/>
       <c r="AS32"/>
       <c r="AT32"/>
       <c r="AU32"/>
       <c r="AV32"/>
       <c r="AW32"/>
       <c r="AX32"/>
       <c r="AY32"/>
@@ -10040,364 +10130,368 @@
       <c r="BJ32"/>
       <c r="BK32"/>
       <c r="BL32"/>
       <c r="BM32"/>
       <c r="BN32"/>
       <c r="BO32"/>
       <c r="BP32"/>
       <c r="BQ32"/>
       <c r="BR32"/>
       <c r="BS32"/>
       <c r="BT32"/>
       <c r="BU32"/>
       <c r="BV32"/>
       <c r="BW32"/>
       <c r="BX32"/>
       <c r="BY32"/>
       <c r="BZ32"/>
       <c r="CA32"/>
       <c r="CB32"/>
       <c r="CC32"/>
       <c r="CD32"/>
       <c r="CE32"/>
       <c r="CF32"/>
       <c r="CG32"/>
       <c r="CH32"/>
+      <c r="CI32"/>
     </row>
-    <row r="33" spans="1:86">
+    <row r="33" spans="1:87">
       <c r="A33" t="s">
         <v>57</v>
       </c>
       <c r="B33">
+        <v>45019999.0</v>
+      </c>
+      <c r="C33">
         <v>13819000.0</v>
       </c>
-      <c r="C33">
+      <c r="D33">
         <v>15777000.0</v>
       </c>
-      <c r="D33">
+      <c r="E33">
         <v>12025000.0</v>
       </c>
-      <c r="E33">
+      <c r="F33">
         <v>8650000.0</v>
       </c>
-      <c r="F33">
+      <c r="G33">
         <v>9320000.0</v>
       </c>
-      <c r="G33">
+      <c r="H33">
         <v>9599000.0</v>
       </c>
-      <c r="H33">
+      <c r="I33">
         <v>8061000.0</v>
       </c>
-      <c r="I33">
+      <c r="J33">
         <v>8328000.0</v>
       </c>
-      <c r="J33">
+      <c r="K33">
         <v>3266000.0</v>
       </c>
-      <c r="K33">
+      <c r="L33">
         <v>2495000.0</v>
       </c>
-      <c r="L33">
+      <c r="M33">
         <v>866000.0</v>
       </c>
-      <c r="M33">
+      <c r="N33">
         <v>1165000.0</v>
       </c>
-      <c r="N33">
+      <c r="O33">
         <v>1203000.0</v>
       </c>
-      <c r="O33">
+      <c r="P33">
         <v>1532000.0</v>
       </c>
-      <c r="P33">
+      <c r="Q33">
         <v>1846000.0</v>
       </c>
-      <c r="Q33">
+      <c r="R33">
         <v>1492000.0</v>
       </c>
-      <c r="R33">
+      <c r="S33">
         <v>1648000.0</v>
       </c>
-      <c r="S33">
+      <c r="T33">
         <v>1741000.0</v>
       </c>
-      <c r="T33">
+      <c r="U33">
         <v>1888000.0</v>
       </c>
-      <c r="U33">
+      <c r="V33">
         <v>1685000.0</v>
       </c>
-      <c r="V33">
+      <c r="W33">
         <v>1832000.0</v>
       </c>
-      <c r="W33">
+      <c r="X33">
         <v>2016000.0</v>
       </c>
-      <c r="X33">
+      <c r="Y33">
         <v>1785000.0</v>
       </c>
-      <c r="Y33">
+      <c r="Z33">
         <v>1971000.0</v>
       </c>
-      <c r="Z33">
+      <c r="AA33">
         <v>1859000.0</v>
       </c>
-      <c r="AA33">
+      <c r="AB33">
         <v>932000.0</v>
       </c>
-      <c r="AB33">
+      <c r="AC33">
         <v>1037000.0</v>
       </c>
-      <c r="AC33">
+      <c r="AD33">
         <v>1170000.0</v>
       </c>
-      <c r="AD33">
+      <c r="AE33">
         <v>227000.0</v>
       </c>
-      <c r="AE33">
+      <c r="AF33">
         <v>244000.0</v>
       </c>
-      <c r="AF33">
+      <c r="AG33">
         <v>255000.0</v>
       </c>
-      <c r="AG33">
+      <c r="AH33">
         <v>279000.0</v>
       </c>
-      <c r="AH33">
+      <c r="AI33">
         <v>301000.0</v>
       </c>
-      <c r="AI33">
+      <c r="AJ33">
         <v>111000.0</v>
       </c>
-      <c r="AJ33">
+      <c r="AK33">
         <v>120000.0</v>
       </c>
-      <c r="AK33">
+      <c r="AL33">
         <v>5000.0</v>
       </c>
-      <c r="AL33">
+      <c r="AM33">
         <v>3000.0</v>
       </c>
-      <c r="AM33">
+      <c r="AN33">
         <v>316546.0</v>
       </c>
-      <c r="AN33">
+      <c r="AO33">
         <v>103000.0</v>
       </c>
-      <c r="AO33">
+      <c r="AP33">
         <v>374000.0</v>
       </c>
-      <c r="AP33">
+      <c r="AQ33">
         <v>420000.0</v>
       </c>
-      <c r="AQ33">
+      <c r="AR33">
         <v>787000.0</v>
       </c>
-      <c r="AR33">
+      <c r="AS33">
         <v>992000.0</v>
       </c>
-      <c r="AS33">
+      <c r="AT33">
         <v>1419000.0</v>
       </c>
-      <c r="AT33">
+      <c r="AU33">
         <v>1329000.0</v>
       </c>
-      <c r="AU33">
+      <c r="AV33">
         <v>1465000.0</v>
       </c>
-      <c r="AV33">
+      <c r="AW33">
         <v>1622000.0</v>
       </c>
-      <c r="AW33">
+      <c r="AX33">
         <v>1792000.0</v>
       </c>
-      <c r="AX33">
+      <c r="AY33">
         <v>2962000.0</v>
       </c>
-      <c r="AY33">
+      <c r="AZ33">
         <v>1921000.0</v>
       </c>
-      <c r="AZ33">
+      <c r="BA33">
         <v>2084000.0</v>
       </c>
-      <c r="BA33">
+      <c r="BB33">
         <v>1831000.0</v>
       </c>
-      <c r="BB33">
+      <c r="BC33">
         <v>1632000.0</v>
       </c>
-      <c r="BC33">
+      <c r="BD33">
         <v>1671000.0</v>
       </c>
-      <c r="BD33">
+      <c r="BE33">
         <v>1669000.0</v>
       </c>
-      <c r="BE33">
+      <c r="BF33">
         <v>1843000.0</v>
       </c>
-      <c r="BF33">
+      <c r="BG33">
         <v>2038000.0</v>
       </c>
-      <c r="BG33">
+      <c r="BH33">
         <v>1846000.0</v>
       </c>
-      <c r="BH33">
+      <c r="BI33">
         <v>1900000.0</v>
       </c>
-      <c r="BI33">
+      <c r="BJ33">
         <v>2169000.0</v>
       </c>
-      <c r="BJ33">
+      <c r="BK33">
         <v>2547000.0</v>
       </c>
-      <c r="BK33">
+      <c r="BL33">
         <v>3078000.0</v>
       </c>
-      <c r="BL33">
+      <c r="BM33">
         <v>3171000.0</v>
       </c>
-      <c r="BM33">
+      <c r="BN33">
         <v>3614000.0</v>
       </c>
-      <c r="BN33">
+      <c r="BO33">
         <v>4336000.0</v>
       </c>
-      <c r="BO33">
+      <c r="BP33">
         <v>4622000.0</v>
       </c>
-      <c r="BP33">
+      <c r="BQ33">
         <v>5194000.0</v>
       </c>
-      <c r="BQ33">
+      <c r="BR33">
         <v>5779000.0</v>
       </c>
-      <c r="BR33">
+      <c r="BS33">
         <v>6032000.0</v>
       </c>
-      <c r="BS33">
+      <c r="BT33">
         <v>5816000.0</v>
       </c>
-      <c r="BT33">
+      <c r="BU33">
         <v>6081000.0</v>
       </c>
-      <c r="BU33">
+      <c r="BV33">
         <v>5369000.0</v>
       </c>
-      <c r="BV33">
+      <c r="BW33">
         <v>5652000.0</v>
       </c>
-      <c r="BW33">
+      <c r="BX33">
         <v>5503000.0</v>
       </c>
-      <c r="BX33">
+      <c r="BY33">
         <v>5676000.0</v>
       </c>
-      <c r="BY33">
+      <c r="BZ33">
         <v>5849000.0</v>
       </c>
-      <c r="BZ33">
+      <c r="CA33">
         <v>7162000.0</v>
       </c>
-      <c r="CA33">
+      <c r="CB33">
         <v>6341000.0</v>
       </c>
-      <c r="CB33"/>
       <c r="CC33"/>
-      <c r="CD33">
+      <c r="CD33"/>
+      <c r="CE33">
         <v>8260000.0</v>
       </c>
-      <c r="CE33"/>
       <c r="CF33"/>
-      <c r="CG33">
+      <c r="CG33"/>
+      <c r="CH33">
         <v>7418000.0</v>
       </c>
-      <c r="CH33"/>
+      <c r="CI33"/>
     </row>
-    <row r="34" spans="1:86">
+    <row r="34" spans="1:87">
       <c r="A34" t="s">
         <v>58</v>
       </c>
       <c r="B34"/>
       <c r="C34"/>
       <c r="D34"/>
       <c r="E34"/>
       <c r="F34"/>
       <c r="G34"/>
       <c r="H34"/>
       <c r="I34"/>
       <c r="J34"/>
       <c r="K34"/>
       <c r="L34"/>
       <c r="M34"/>
       <c r="N34"/>
-      <c r="O34">
+      <c r="O34"/>
+      <c r="P34">
         <v>71000.0</v>
       </c>
-      <c r="P34">
+      <c r="Q34">
         <v>178000.0</v>
       </c>
-      <c r="Q34">
+      <c r="R34">
         <v>283000.0</v>
       </c>
-      <c r="R34">
+      <c r="S34">
         <v>387000.0</v>
       </c>
-      <c r="S34">
+      <c r="T34">
         <v>491000.0</v>
       </c>
-      <c r="T34">
+      <c r="U34">
         <v>594000.0</v>
       </c>
-      <c r="U34">
+      <c r="V34">
         <v>387000.0</v>
       </c>
-      <c r="V34">
+      <c r="W34">
         <v>468000.0</v>
       </c>
-      <c r="W34">
+      <c r="X34">
         <v>548000.0</v>
       </c>
-      <c r="X34">
+      <c r="Y34">
         <v>197000.0</v>
       </c>
-      <c r="Y34">
+      <c r="Z34">
         <v>279000.0</v>
       </c>
-      <c r="Z34">
+      <c r="AA34">
         <v>361000.0</v>
       </c>
-      <c r="AA34">
+      <c r="AB34">
         <v>441000.0</v>
       </c>
-      <c r="AB34">
+      <c r="AC34">
         <v>520000.0</v>
       </c>
-      <c r="AC34">
+      <c r="AD34">
         <v>598000.0</v>
       </c>
-      <c r="AD34"/>
       <c r="AE34"/>
       <c r="AF34"/>
       <c r="AG34"/>
       <c r="AH34"/>
       <c r="AI34"/>
       <c r="AJ34"/>
       <c r="AK34"/>
       <c r="AL34"/>
       <c r="AM34"/>
       <c r="AN34"/>
       <c r="AO34"/>
       <c r="AP34"/>
       <c r="AQ34"/>
       <c r="AR34"/>
       <c r="AS34"/>
       <c r="AT34"/>
       <c r="AU34"/>
       <c r="AV34"/>
       <c r="AW34"/>
       <c r="AX34"/>
       <c r="AY34"/>
       <c r="AZ34"/>
       <c r="BA34"/>
       <c r="BB34"/>
       <c r="BC34"/>
@@ -10410,531 +10504,536 @@
       <c r="BJ34"/>
       <c r="BK34"/>
       <c r="BL34"/>
       <c r="BM34"/>
       <c r="BN34"/>
       <c r="BO34"/>
       <c r="BP34"/>
       <c r="BQ34"/>
       <c r="BR34"/>
       <c r="BS34"/>
       <c r="BT34"/>
       <c r="BU34"/>
       <c r="BV34"/>
       <c r="BW34"/>
       <c r="BX34"/>
       <c r="BY34"/>
       <c r="BZ34"/>
       <c r="CA34"/>
       <c r="CB34"/>
       <c r="CC34"/>
       <c r="CD34"/>
       <c r="CE34"/>
       <c r="CF34"/>
       <c r="CG34"/>
       <c r="CH34"/>
+      <c r="CI34"/>
     </row>
-    <row r="35" spans="1:86">
+    <row r="35" spans="1:87">
       <c r="A35" t="s">
         <v>59</v>
       </c>
       <c r="B35">
+        <v>345614000.0</v>
+      </c>
+      <c r="C35">
         <v>346611999.0</v>
       </c>
-      <c r="C35">
+      <c r="D35">
         <v>345319000.0</v>
       </c>
-      <c r="D35">
+      <c r="E35">
         <v>122900000.0</v>
       </c>
-      <c r="E35">
+      <c r="F35">
         <v>118755000.0</v>
       </c>
-      <c r="F35">
+      <c r="G35">
         <v>118587000.0</v>
       </c>
-      <c r="G35">
+      <c r="H35">
         <v>118263000.0</v>
       </c>
-      <c r="H35">
+      <c r="I35">
         <v>117507000.0</v>
       </c>
-      <c r="I35">
+      <c r="J35">
         <v>117180000.0</v>
       </c>
-      <c r="J35">
+      <c r="K35">
         <v>116666000.0</v>
       </c>
-      <c r="K35">
+      <c r="L35">
         <v>116050000.0</v>
       </c>
-      <c r="L35">
+      <c r="M35">
         <v>99249000.0</v>
       </c>
-      <c r="M35">
+      <c r="N35">
         <v>83965000.0</v>
       </c>
-      <c r="N35">
+      <c r="O35">
         <v>49289000.0</v>
       </c>
-      <c r="O35">
+      <c r="P35">
         <v>49054000.0</v>
       </c>
-      <c r="P35">
+      <c r="Q35">
         <v>48848000.0</v>
       </c>
-      <c r="Q35">
+      <c r="R35">
         <v>283000.0</v>
       </c>
-      <c r="R35">
+      <c r="S35">
         <v>387000.0</v>
       </c>
-      <c r="S35">
+      <c r="T35">
         <v>491000.0</v>
       </c>
-      <c r="T35">
+      <c r="U35">
         <v>594000.0</v>
       </c>
-      <c r="U35">
+      <c r="V35">
         <v>387000.0</v>
       </c>
-      <c r="V35">
+      <c r="W35">
         <v>468000.0</v>
       </c>
-      <c r="W35">
+      <c r="X35">
         <v>548000.0</v>
       </c>
-      <c r="X35">
+      <c r="Y35">
         <v>197000.0</v>
       </c>
-      <c r="Y35">
+      <c r="Z35">
         <v>279000.0</v>
       </c>
-      <c r="Z35">
+      <c r="AA35">
         <v>361000.0</v>
       </c>
-      <c r="AA35">
+      <c r="AB35">
         <v>441000.0</v>
       </c>
-      <c r="AB35">
+      <c r="AC35">
         <v>520000.0</v>
       </c>
-      <c r="AC35">
+      <c r="AD35">
         <v>598000.0</v>
       </c>
-      <c r="AD35"/>
       <c r="AE35"/>
       <c r="AF35"/>
       <c r="AG35"/>
       <c r="AH35"/>
       <c r="AI35"/>
       <c r="AJ35"/>
       <c r="AK35"/>
       <c r="AL35"/>
       <c r="AM35"/>
       <c r="AN35"/>
       <c r="AO35"/>
       <c r="AP35"/>
-      <c r="AQ35">
+      <c r="AQ35"/>
+      <c r="AR35">
         <v>11000.0</v>
       </c>
-      <c r="AR35">
+      <c r="AS35">
         <v>32000.0</v>
       </c>
-      <c r="AS35">
+      <c r="AT35">
         <v>2332000.0</v>
       </c>
-      <c r="AT35">
+      <c r="AU35">
         <v>4650000.0</v>
       </c>
-      <c r="AU35">
+      <c r="AV35">
         <v>6967000.0</v>
       </c>
-      <c r="AV35">
+      <c r="AW35">
         <v>9282000.0</v>
       </c>
-      <c r="AW35">
+      <c r="AX35">
         <v>11595000.0</v>
       </c>
-      <c r="AX35">
+      <c r="AY35">
         <v>13905000.0</v>
       </c>
-      <c r="AY35">
+      <c r="AZ35">
         <v>16120000.0</v>
       </c>
-      <c r="AZ35">
+      <c r="BA35">
         <v>18417000.0</v>
       </c>
-      <c r="BA35">
+      <c r="BB35">
         <v>20545000.0</v>
       </c>
-      <c r="BB35">
+      <c r="BC35">
         <v>4465000.0</v>
       </c>
-      <c r="BC35">
+      <c r="BD35">
         <v>6458000.0</v>
       </c>
-      <c r="BD35">
+      <c r="BE35">
         <v>8446000.0</v>
       </c>
-      <c r="BE35">
+      <c r="BF35">
         <v>10427000.0</v>
       </c>
-      <c r="BF35">
+      <c r="BG35">
         <v>12402000.0</v>
       </c>
-      <c r="BG35">
+      <c r="BH35">
         <v>12171000.0</v>
       </c>
-      <c r="BH35">
+      <c r="BI35">
         <v>13835000.0</v>
       </c>
-      <c r="BI35">
+      <c r="BJ35">
         <v>12511000.0</v>
       </c>
-      <c r="BJ35">
+      <c r="BK35">
         <v>13852000.0</v>
       </c>
-      <c r="BK35">
+      <c r="BL35">
         <v>16672000.0</v>
       </c>
-      <c r="BL35">
+      <c r="BM35">
         <v>4764000.0</v>
       </c>
-      <c r="BM35">
+      <c r="BN35">
         <v>6116000.0</v>
       </c>
-      <c r="BN35">
+      <c r="BO35">
         <v>7530000.0</v>
       </c>
-      <c r="BO35">
+      <c r="BP35">
         <v>8967000.0</v>
       </c>
-      <c r="BP35">
+      <c r="BQ35">
         <v>10415000.0</v>
       </c>
-      <c r="BQ35">
+      <c r="BR35">
         <v>129933000.0</v>
       </c>
-      <c r="BR35">
+      <c r="BS35">
         <v>122721000.0</v>
       </c>
-      <c r="BS35">
+      <c r="BT35">
         <v>98135000.0</v>
       </c>
-      <c r="BT35">
+      <c r="BU35">
         <v>76550000.0</v>
       </c>
-      <c r="BU35">
+      <c r="BV35">
         <v>75392000.0</v>
       </c>
-      <c r="BV35">
+      <c r="BW35">
         <v>76981000.0</v>
       </c>
-      <c r="BW35">
+      <c r="BX35">
         <v>3119000.0</v>
       </c>
-      <c r="BX35">
+      <c r="BY35">
         <v>3268000.0</v>
       </c>
-      <c r="BY35">
+      <c r="BZ35">
         <v>3368000.0</v>
       </c>
-      <c r="BZ35">
+      <c r="CA35">
         <v>44990000.0</v>
       </c>
-      <c r="CA35">
+      <c r="CB35">
         <v>44436000.0</v>
       </c>
-      <c r="CB35"/>
       <c r="CC35"/>
-      <c r="CD35">
+      <c r="CD35"/>
+      <c r="CE35">
         <v>4259000.0</v>
       </c>
-      <c r="CE35"/>
       <c r="CF35"/>
-      <c r="CG35">
+      <c r="CG35"/>
+      <c r="CH35">
         <v>1572000.0</v>
       </c>
-      <c r="CH35"/>
+      <c r="CI35"/>
     </row>
-    <row r="36" spans="1:86">
+    <row r="36" spans="1:87">
       <c r="A36" t="s">
         <v>60</v>
       </c>
-      <c r="B36"/>
+      <c r="B36">
+        <v>23497999.0</v>
+      </c>
       <c r="C36"/>
       <c r="D36"/>
       <c r="E36"/>
       <c r="F36"/>
       <c r="G36"/>
-      <c r="H36">
-[...1 lines deleted...]
-      </c>
+      <c r="H36"/>
       <c r="I36">
         <v>-1.0</v>
       </c>
-      <c r="J36"/>
+      <c r="J36">
+        <v>-1.0</v>
+      </c>
       <c r="K36"/>
-      <c r="L36">
+      <c r="L36"/>
+      <c r="M36">
         <v>866000.0</v>
       </c>
-      <c r="M36">
+      <c r="N36">
         <v>653000.0</v>
       </c>
-      <c r="N36">
+      <c r="O36">
         <v>1203000.0</v>
       </c>
-      <c r="O36">
+      <c r="P36">
         <v>831000.0</v>
       </c>
-      <c r="P36">
+      <c r="Q36">
         <v>1057000.0</v>
       </c>
-      <c r="Q36">
+      <c r="R36">
         <v>1492000.0</v>
       </c>
-      <c r="R36">
+      <c r="S36">
         <v>797000.0</v>
       </c>
-      <c r="S36">
+      <c r="T36">
         <v>897000.0</v>
       </c>
-      <c r="T36">
+      <c r="U36">
         <v>997000.0</v>
       </c>
-      <c r="U36">
+      <c r="V36">
         <v>707000.0</v>
       </c>
-      <c r="V36">
+      <c r="W36">
         <v>1832000.0</v>
       </c>
-      <c r="W36">
+      <c r="X36">
         <v>863000.0</v>
       </c>
-      <c r="X36">
+      <c r="Y36">
         <v>1785000.0</v>
       </c>
-      <c r="Y36">
+      <c r="Z36">
         <v>598000.0</v>
       </c>
-      <c r="Z36">
+      <c r="AA36">
         <v>1859000.0</v>
       </c>
-      <c r="AA36">
+      <c r="AB36">
         <v>751000.0</v>
       </c>
-      <c r="AB36">
+      <c r="AC36">
         <v>826000.0</v>
       </c>
-      <c r="AC36">
+      <c r="AD36">
         <v>930000.0</v>
       </c>
-      <c r="AD36">
+      <c r="AE36">
         <v>227000.0</v>
       </c>
-      <c r="AE36"/>
       <c r="AF36"/>
-      <c r="AG36">
-[...1 lines deleted...]
-      </c>
+      <c r="AG36"/>
       <c r="AH36">
         <v>301000.0</v>
       </c>
-      <c r="AI36"/>
+      <c r="AI36">
+        <v>301000.0</v>
+      </c>
       <c r="AJ36"/>
-      <c r="AK36">
+      <c r="AK36"/>
+      <c r="AL36">
         <v>3000.0</v>
       </c>
-      <c r="AL36">
+      <c r="AM36">
         <v>54.0</v>
       </c>
-      <c r="AM36">
+      <c r="AN36">
         <v>315070.0</v>
       </c>
-      <c r="AN36"/>
       <c r="AO36"/>
       <c r="AP36"/>
-      <c r="AQ36">
+      <c r="AQ36"/>
+      <c r="AR36">
         <v>226000.0</v>
       </c>
-      <c r="AR36">
+      <c r="AS36">
         <v>278000.0</v>
       </c>
-      <c r="AS36">
+      <c r="AT36">
         <v>564000.0</v>
       </c>
-      <c r="AT36">
+      <c r="AU36">
         <v>305000.0</v>
       </c>
-      <c r="AU36">
+      <c r="AV36">
         <v>331000.0</v>
       </c>
-      <c r="AV36">
+      <c r="AW36">
         <v>358000.0</v>
       </c>
-      <c r="AW36">
+      <c r="AX36">
         <v>384000.0</v>
       </c>
-      <c r="AX36">
+      <c r="AY36">
         <v>1409000.0</v>
       </c>
-      <c r="AY36">
+      <c r="AZ36">
         <v>433000.0</v>
       </c>
-      <c r="AZ36">
+      <c r="BA36">
         <v>464000.0</v>
       </c>
-      <c r="BA36">
+      <c r="BB36">
         <v>481000.0</v>
       </c>
-      <c r="BB36">
+      <c r="BC36">
         <v>458000.0</v>
       </c>
-      <c r="BC36">
+      <c r="BD36">
         <v>466000.0</v>
       </c>
-      <c r="BD36">
+      <c r="BE36">
         <v>503000.0</v>
       </c>
-      <c r="BE36">
+      <c r="BF36">
         <v>519000.0</v>
       </c>
-      <c r="BF36">
+      <c r="BG36">
         <v>631000.0</v>
       </c>
-      <c r="BG36">
+      <c r="BH36">
         <v>530000.0</v>
       </c>
-      <c r="BH36">
+      <c r="BI36">
         <v>497000.0</v>
       </c>
-      <c r="BI36">
+      <c r="BJ36">
         <v>417000.0</v>
       </c>
-      <c r="BJ36">
+      <c r="BK36">
         <v>366000.0</v>
       </c>
-      <c r="BK36">
+      <c r="BL36">
         <v>461000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>151000.0</v>
       </c>
       <c r="BM36">
         <v>151000.0</v>
       </c>
       <c r="BN36">
+        <v>151000.0</v>
+      </c>
+      <c r="BO36">
         <v>358000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>68000.0</v>
       </c>
       <c r="BP36">
         <v>68000.0</v>
       </c>
       <c r="BQ36">
-        <v>103000.0</v>
+        <v>68000.0</v>
       </c>
       <c r="BR36">
         <v>103000.0</v>
       </c>
       <c r="BS36">
-        <v>76000.0</v>
+        <v>103000.0</v>
       </c>
       <c r="BT36">
         <v>76000.0</v>
       </c>
       <c r="BU36">
         <v>76000.0</v>
       </c>
       <c r="BV36">
         <v>76000.0</v>
       </c>
       <c r="BW36">
+        <v>76000.0</v>
+      </c>
+      <c r="BX36">
         <v>82000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>87000.0</v>
       </c>
       <c r="BY36">
         <v>87000.0</v>
       </c>
       <c r="BZ36">
+        <v>87000.0</v>
+      </c>
+      <c r="CA36">
         <v>1095000.0</v>
       </c>
-      <c r="CA36">
+      <c r="CB36">
         <v>132000.0</v>
       </c>
-      <c r="CB36"/>
       <c r="CC36"/>
-      <c r="CD36">
+      <c r="CD36"/>
+      <c r="CE36">
         <v>133000.0</v>
       </c>
-      <c r="CE36"/>
       <c r="CF36"/>
-      <c r="CG36">
+      <c r="CG36"/>
+      <c r="CH36">
         <v>2249000.0</v>
       </c>
-      <c r="CH36"/>
+      <c r="CI36"/>
     </row>
-    <row r="37" spans="1:86">
+    <row r="37" spans="1:87">
       <c r="A37" t="s">
         <v>61</v>
       </c>
       <c r="B37"/>
       <c r="C37"/>
       <c r="D37"/>
       <c r="E37"/>
       <c r="F37"/>
       <c r="G37"/>
       <c r="H37"/>
       <c r="I37"/>
       <c r="J37"/>
       <c r="K37"/>
       <c r="L37"/>
       <c r="M37"/>
       <c r="N37"/>
       <c r="O37"/>
       <c r="P37"/>
       <c r="Q37"/>
       <c r="R37"/>
       <c r="S37"/>
       <c r="T37"/>
       <c r="U37"/>
       <c r="V37"/>
       <c r="W37"/>
       <c r="X37"/>
       <c r="Y37"/>
       <c r="Z37"/>
       <c r="AA37"/>
       <c r="AB37"/>
       <c r="AC37"/>
       <c r="AD37"/>
-      <c r="AE37">
-[...1 lines deleted...]
-      </c>
+      <c r="AE37"/>
       <c r="AF37">
         <v>0.0</v>
       </c>
       <c r="AG37">
         <v>0.0</v>
       </c>
       <c r="AH37">
         <v>0.0</v>
       </c>
       <c r="AI37">
         <v>0.0</v>
       </c>
       <c r="AJ37">
         <v>0.0</v>
       </c>
       <c r="AK37">
         <v>0.0</v>
       </c>
       <c r="AL37">
         <v>0.0</v>
       </c>
       <c r="AM37">
         <v>0.0</v>
       </c>
       <c r="AN37">
@@ -10969,157 +11068,158 @@
       </c>
       <c r="AX37">
         <v>0.0</v>
       </c>
       <c r="AY37">
         <v>0.0</v>
       </c>
       <c r="AZ37">
         <v>0.0</v>
       </c>
       <c r="BA37">
         <v>0.0</v>
       </c>
       <c r="BB37">
         <v>0.0</v>
       </c>
       <c r="BC37">
         <v>0.0</v>
       </c>
       <c r="BD37">
         <v>0.0</v>
       </c>
       <c r="BE37">
         <v>0.0</v>
       </c>
-      <c r="BF37"/>
-[...2 lines deleted...]
-      </c>
+      <c r="BF37">
+        <v>0.0</v>
+      </c>
+      <c r="BG37"/>
       <c r="BH37">
         <v>0.0</v>
       </c>
-      <c r="BI37"/>
+      <c r="BI37">
+        <v>0.0</v>
+      </c>
       <c r="BJ37"/>
       <c r="BK37"/>
       <c r="BL37"/>
       <c r="BM37"/>
       <c r="BN37"/>
       <c r="BO37"/>
       <c r="BP37"/>
       <c r="BQ37"/>
       <c r="BR37"/>
       <c r="BS37"/>
       <c r="BT37"/>
       <c r="BU37"/>
       <c r="BV37"/>
       <c r="BW37"/>
       <c r="BX37"/>
       <c r="BY37"/>
       <c r="BZ37"/>
       <c r="CA37"/>
       <c r="CB37"/>
       <c r="CC37"/>
       <c r="CD37"/>
       <c r="CE37"/>
       <c r="CF37"/>
       <c r="CG37"/>
       <c r="CH37"/>
+      <c r="CI37"/>
     </row>
-    <row r="38" spans="1:86">
+    <row r="38" spans="1:87">
       <c r="A38" t="s">
         <v>62</v>
       </c>
       <c r="B38"/>
       <c r="C38"/>
       <c r="D38"/>
       <c r="E38"/>
       <c r="F38"/>
       <c r="G38"/>
-      <c r="H38">
-[...1 lines deleted...]
-      </c>
+      <c r="H38"/>
       <c r="I38">
         <v>1.0</v>
       </c>
       <c r="J38">
-        <v>0.0</v>
-[...1 lines deleted...]
-      <c r="K38"/>
+        <v>1.0</v>
+      </c>
+      <c r="K38">
+        <v>0.0</v>
+      </c>
       <c r="L38"/>
       <c r="M38"/>
       <c r="N38"/>
       <c r="O38"/>
       <c r="P38"/>
       <c r="Q38"/>
       <c r="R38"/>
       <c r="S38"/>
       <c r="T38"/>
       <c r="U38"/>
-      <c r="V38">
+      <c r="V38"/>
+      <c r="W38">
         <v>1832000.0</v>
       </c>
-      <c r="W38"/>
       <c r="X38"/>
-      <c r="Y38">
+      <c r="Y38"/>
+      <c r="Z38">
         <v>1971000.0</v>
       </c>
-      <c r="Z38"/>
       <c r="AA38"/>
       <c r="AB38"/>
       <c r="AC38"/>
       <c r="AD38"/>
-      <c r="AE38">
-[...1 lines deleted...]
-      </c>
+      <c r="AE38"/>
       <c r="AF38">
         <v>0.0</v>
       </c>
       <c r="AG38">
         <v>0.0</v>
       </c>
       <c r="AH38">
         <v>0.0</v>
       </c>
       <c r="AI38">
         <v>0.0</v>
       </c>
       <c r="AJ38">
         <v>0.0</v>
       </c>
       <c r="AK38">
         <v>0.0</v>
       </c>
       <c r="AL38">
         <v>0.0</v>
       </c>
       <c r="AM38">
+        <v>0.0</v>
+      </c>
+      <c r="AN38">
         <v>315000.0</v>
       </c>
-      <c r="AN38">
-[...1 lines deleted...]
-      </c>
       <c r="AO38">
         <v>0.0</v>
       </c>
       <c r="AP38">
         <v>0.0</v>
       </c>
       <c r="AQ38">
         <v>0.0</v>
       </c>
       <c r="AR38">
         <v>0.0</v>
       </c>
       <c r="AS38">
         <v>0.0</v>
       </c>
       <c r="AT38">
         <v>0.0</v>
       </c>
       <c r="AU38">
         <v>0.0</v>
       </c>
       <c r="AV38">
         <v>0.0</v>
       </c>
       <c r="AW38">
@@ -11127,617 +11227,626 @@
       </c>
       <c r="AX38">
         <v>0.0</v>
       </c>
       <c r="AY38">
         <v>0.0</v>
       </c>
       <c r="AZ38">
         <v>0.0</v>
       </c>
       <c r="BA38">
         <v>0.0</v>
       </c>
       <c r="BB38">
         <v>0.0</v>
       </c>
       <c r="BC38">
         <v>0.0</v>
       </c>
       <c r="BD38">
         <v>0.0</v>
       </c>
       <c r="BE38">
         <v>0.0</v>
       </c>
-      <c r="BF38"/>
-[...2 lines deleted...]
-      </c>
+      <c r="BF38">
+        <v>0.0</v>
+      </c>
+      <c r="BG38"/>
       <c r="BH38">
         <v>0.0</v>
       </c>
-      <c r="BI38"/>
+      <c r="BI38">
+        <v>0.0</v>
+      </c>
       <c r="BJ38"/>
       <c r="BK38"/>
       <c r="BL38"/>
       <c r="BM38"/>
       <c r="BN38"/>
       <c r="BO38"/>
       <c r="BP38"/>
       <c r="BQ38"/>
       <c r="BR38"/>
       <c r="BS38"/>
       <c r="BT38"/>
       <c r="BU38"/>
       <c r="BV38"/>
       <c r="BW38"/>
       <c r="BX38"/>
       <c r="BY38"/>
       <c r="BZ38"/>
       <c r="CA38"/>
       <c r="CB38"/>
       <c r="CC38"/>
       <c r="CD38"/>
       <c r="CE38"/>
       <c r="CF38"/>
       <c r="CG38"/>
       <c r="CH38"/>
+      <c r="CI38"/>
     </row>
-    <row r="39" spans="1:86">
+    <row r="39" spans="1:87">
       <c r="A39" t="s">
         <v>63</v>
       </c>
       <c r="B39">
+        <v>64955000.0</v>
+      </c>
+      <c r="C39">
         <v>52894000.0</v>
       </c>
-      <c r="C39">
+      <c r="D39">
         <v>54329000.0</v>
       </c>
-      <c r="D39">
+      <c r="E39">
         <v>63604000.0</v>
       </c>
-      <c r="E39">
+      <c r="F39">
         <v>28242000.0</v>
       </c>
-      <c r="F39">
+      <c r="G39">
         <v>18786000.0</v>
       </c>
-      <c r="G39">
+      <c r="H39">
         <v>25861000.0</v>
       </c>
-      <c r="H39">
+      <c r="I39">
         <v>19963000.0</v>
       </c>
-      <c r="I39">
+      <c r="J39">
         <v>14035000.0</v>
       </c>
-      <c r="J39">
+      <c r="K39">
         <v>3150000.0</v>
       </c>
-      <c r="K39">
+      <c r="L39">
         <v>3118000.0</v>
       </c>
-      <c r="L39">
+      <c r="M39">
         <v>3177000.0</v>
       </c>
-      <c r="M39">
+      <c r="N39">
         <v>1807000.0</v>
       </c>
-      <c r="N39">
+      <c r="O39">
         <v>2595000.0</v>
       </c>
-      <c r="O39">
+      <c r="P39">
         <v>3920000.0</v>
       </c>
-      <c r="P39">
+      <c r="Q39">
         <v>2780000.0</v>
       </c>
-      <c r="Q39">
+      <c r="R39">
         <v>1217000.0</v>
       </c>
-      <c r="R39">
+      <c r="S39">
         <v>1338000.0</v>
       </c>
-      <c r="S39">
+      <c r="T39">
         <v>3812000.0</v>
       </c>
-      <c r="T39">
+      <c r="U39">
         <v>2221000.0</v>
       </c>
-      <c r="U39">
+      <c r="V39">
         <v>822000.0</v>
       </c>
-      <c r="V39">
+      <c r="W39">
         <v>1014000.0</v>
       </c>
-      <c r="W39">
+      <c r="X39">
         <v>3328000.0</v>
       </c>
-      <c r="X39">
+      <c r="Y39">
         <v>2223000.0</v>
       </c>
-      <c r="Y39">
+      <c r="Z39">
         <v>1952000.0</v>
       </c>
-      <c r="Z39">
+      <c r="AA39">
         <v>2304000.0</v>
       </c>
-      <c r="AA39">
+      <c r="AB39">
         <v>1712000.0</v>
       </c>
-      <c r="AB39">
+      <c r="AC39">
         <v>2389000.0</v>
       </c>
-      <c r="AC39">
+      <c r="AD39">
         <v>1130000.0</v>
       </c>
-      <c r="AD39">
+      <c r="AE39">
         <v>2966000.0</v>
       </c>
-      <c r="AE39">
+      <c r="AF39">
         <v>1534000.0</v>
       </c>
-      <c r="AF39">
+      <c r="AG39">
         <v>1936000.0</v>
       </c>
-      <c r="AG39">
+      <c r="AH39">
         <v>748000.0</v>
       </c>
-      <c r="AH39">
+      <c r="AI39">
         <v>970000.0</v>
       </c>
-      <c r="AI39">
+      <c r="AJ39">
         <v>583000.0</v>
       </c>
-      <c r="AJ39">
+      <c r="AK39">
         <v>781000.0</v>
       </c>
-      <c r="AK39">
+      <c r="AL39">
         <v>225000.0</v>
       </c>
-      <c r="AL39">
+      <c r="AM39">
         <v>707000.0</v>
       </c>
-      <c r="AM39">
+      <c r="AN39">
         <v>1632783.0</v>
       </c>
-      <c r="AN39">
+      <c r="AO39">
         <v>1820000.0</v>
       </c>
-      <c r="AO39">
+      <c r="AP39">
         <v>554000.0</v>
       </c>
-      <c r="AP39">
+      <c r="AQ39">
         <v>57332.0</v>
       </c>
-      <c r="AQ39">
+      <c r="AR39">
         <v>1975000.0</v>
       </c>
-      <c r="AR39">
+      <c r="AS39">
         <v>2213000.0</v>
       </c>
-      <c r="AS39">
+      <c r="AT39">
         <v>1367000.0</v>
       </c>
-      <c r="AT39">
+      <c r="AU39">
         <v>1656000.0</v>
       </c>
-      <c r="AU39">
+      <c r="AV39">
         <v>2911000.0</v>
       </c>
-      <c r="AV39">
+      <c r="AW39">
         <v>2264000.0</v>
       </c>
-      <c r="AW39">
+      <c r="AX39">
         <v>1605000.0</v>
       </c>
-      <c r="AX39">
+      <c r="AY39">
         <v>765000.0</v>
       </c>
-      <c r="AY39">
+      <c r="AZ39">
         <v>1358000.0</v>
       </c>
-      <c r="AZ39">
+      <c r="BA39">
         <v>1637000.0</v>
       </c>
-      <c r="BA39">
+      <c r="BB39">
         <v>1475000.0</v>
       </c>
-      <c r="BB39">
+      <c r="BC39">
         <v>786000.0</v>
       </c>
-      <c r="BC39">
+      <c r="BD39">
         <v>803000.0</v>
       </c>
-      <c r="BD39">
+      <c r="BE39">
         <v>839000.0</v>
       </c>
-      <c r="BE39">
+      <c r="BF39">
         <v>608000.0</v>
       </c>
-      <c r="BF39">
+      <c r="BG39">
         <v>561000.0</v>
       </c>
-      <c r="BG39">
+      <c r="BH39">
         <v>1362000.0</v>
       </c>
-      <c r="BH39">
+      <c r="BI39">
         <v>832000.0</v>
       </c>
-      <c r="BI39">
+      <c r="BJ39">
         <v>524000.0</v>
       </c>
-      <c r="BJ39">
+      <c r="BK39">
         <v>431000.0</v>
       </c>
-      <c r="BK39">
+      <c r="BL39">
         <v>682000.0</v>
       </c>
-      <c r="BL39">
+      <c r="BM39">
         <v>721000.0</v>
       </c>
-      <c r="BM39">
+      <c r="BN39">
         <v>1011000.0</v>
       </c>
-      <c r="BN39">
+      <c r="BO39">
         <v>419000.0</v>
       </c>
-      <c r="BO39">
+      <c r="BP39">
         <v>1195000.0</v>
       </c>
-      <c r="BP39">
+      <c r="BQ39">
         <v>1556000.0</v>
       </c>
-      <c r="BQ39">
+      <c r="BR39">
         <v>1223000.0</v>
       </c>
-      <c r="BR39">
+      <c r="BS39">
         <v>1658000.0</v>
       </c>
-      <c r="BS39">
+      <c r="BT39">
         <v>1550000.0</v>
       </c>
-      <c r="BT39">
+      <c r="BU39">
         <v>1605000.0</v>
       </c>
-      <c r="BU39">
+      <c r="BV39">
         <v>2067000.0</v>
       </c>
-      <c r="BV39">
+      <c r="BW39">
         <v>1420000.0</v>
       </c>
-      <c r="BW39">
+      <c r="BX39">
         <v>2171000.0</v>
       </c>
-      <c r="BX39">
+      <c r="BY39">
         <v>1398000.0</v>
       </c>
-      <c r="BY39">
+      <c r="BZ39">
         <v>1472000.0</v>
       </c>
-      <c r="BZ39">
+      <c r="CA39">
         <v>803000.0</v>
       </c>
-      <c r="CA39">
+      <c r="CB39">
         <v>1273000.0</v>
       </c>
-      <c r="CB39"/>
       <c r="CC39"/>
-      <c r="CD39">
+      <c r="CD39"/>
+      <c r="CE39">
         <v>893000.0</v>
       </c>
-      <c r="CE39"/>
       <c r="CF39"/>
-      <c r="CG39">
+      <c r="CG39"/>
+      <c r="CH39">
         <v>1039000.0</v>
       </c>
-      <c r="CH39"/>
+      <c r="CI39"/>
     </row>
-    <row r="40" spans="1:86">
+    <row r="40" spans="1:87">
       <c r="A40" t="s">
         <v>64</v>
       </c>
       <c r="B40">
+        <v>275761000.0</v>
+      </c>
+      <c r="C40">
         <v>260392000.0</v>
       </c>
-      <c r="C40">
+      <c r="D40">
         <v>345382000.0</v>
       </c>
-      <c r="D40">
+      <c r="E40">
         <v>157479000.0</v>
       </c>
-      <c r="E40">
+      <c r="F40">
         <v>124165000.0</v>
       </c>
-      <c r="F40">
+      <c r="G40">
         <v>124695000.0</v>
       </c>
-      <c r="G40">
+      <c r="H40">
         <v>131003000.0</v>
       </c>
-      <c r="H40">
+      <c r="I40">
         <v>115611000.0</v>
       </c>
-      <c r="I40">
+      <c r="J40">
         <v>92271000.0</v>
       </c>
-      <c r="J40">
+      <c r="K40">
         <v>89980000.0</v>
       </c>
-      <c r="K40">
+      <c r="L40">
         <v>82610000.0</v>
       </c>
-      <c r="L40">
+      <c r="M40">
         <v>81761000.0</v>
       </c>
-      <c r="M40">
+      <c r="N40">
         <v>85567000.0</v>
       </c>
-      <c r="N40">
+      <c r="O40">
         <v>91461000.0</v>
       </c>
-      <c r="O40">
+      <c r="P40">
         <v>79598000.0</v>
       </c>
-      <c r="P40">
+      <c r="Q40">
         <v>71836000.0</v>
       </c>
-      <c r="Q40">
+      <c r="R40">
         <v>53442000.0</v>
       </c>
-      <c r="R40">
+      <c r="S40">
         <v>55048000.0</v>
       </c>
-      <c r="S40">
+      <c r="T40">
         <v>58501000.0</v>
       </c>
-      <c r="T40">
+      <c r="U40">
         <v>55240000.0</v>
       </c>
-      <c r="U40">
+      <c r="V40">
         <v>44075000.0</v>
       </c>
-      <c r="V40">
+      <c r="W40">
         <v>45222000.0</v>
       </c>
-      <c r="W40">
+      <c r="X40">
         <v>42773000.0</v>
       </c>
-      <c r="X40">
+      <c r="Y40">
         <v>39948000.0</v>
       </c>
-      <c r="Y40">
+      <c r="Z40">
         <v>24588000.0</v>
       </c>
-      <c r="Z40">
+      <c r="AA40">
         <v>23952000.0</v>
       </c>
-      <c r="AA40">
+      <c r="AB40">
         <v>14691000.0</v>
       </c>
-      <c r="AB40">
+      <c r="AC40">
         <v>11870000.0</v>
       </c>
-      <c r="AC40">
+      <c r="AD40">
         <v>6080000.0</v>
       </c>
-      <c r="AD40">
+      <c r="AE40">
         <v>5957000.0</v>
       </c>
-      <c r="AE40">
+      <c r="AF40">
         <v>5611000.0</v>
       </c>
-      <c r="AF40">
+      <c r="AG40">
         <v>4848000.0</v>
       </c>
-      <c r="AG40">
+      <c r="AH40">
         <v>4874000.0</v>
       </c>
-      <c r="AH40">
+      <c r="AI40">
         <v>8125000.0</v>
       </c>
-      <c r="AI40">
+      <c r="AJ40">
         <v>7123000.0</v>
       </c>
-      <c r="AJ40">
+      <c r="AK40">
         <v>5151000.0</v>
       </c>
-      <c r="AK40">
+      <c r="AL40">
         <v>3126000.0</v>
       </c>
-      <c r="AL40">
+      <c r="AM40">
         <v>4038000.0</v>
       </c>
-      <c r="AM40">
+      <c r="AN40">
         <v>2755554.0</v>
       </c>
-      <c r="AN40">
+      <c r="AO40">
         <v>2674000.0</v>
       </c>
-      <c r="AO40">
+      <c r="AP40">
         <v>5563000.0</v>
       </c>
-      <c r="AP40">
+      <c r="AQ40">
         <v>44524647.0</v>
       </c>
-      <c r="AQ40">
+      <c r="AR40">
         <v>22253000.0</v>
       </c>
-      <c r="AR40">
+      <c r="AS40">
         <v>20257000.0</v>
       </c>
-      <c r="AS40">
+      <c r="AT40">
         <v>17961000.0</v>
       </c>
-      <c r="AT40">
+      <c r="AU40">
         <v>18494000.0</v>
       </c>
-      <c r="AU40">
+      <c r="AV40">
         <v>19270000.0</v>
       </c>
-      <c r="AV40">
+      <c r="AW40">
         <v>18199000.0</v>
       </c>
-      <c r="AW40">
+      <c r="AX40">
         <v>17253000.0</v>
       </c>
-      <c r="AX40">
+      <c r="AY40">
         <v>16125000.0</v>
       </c>
-      <c r="AY40">
+      <c r="AZ40">
         <v>12849000.0</v>
       </c>
-      <c r="AZ40">
+      <c r="BA40">
         <v>9535000.0</v>
       </c>
-      <c r="BA40">
+      <c r="BB40">
         <v>7740000.0</v>
       </c>
-      <c r="BB40">
+      <c r="BC40">
         <v>9888000.0</v>
       </c>
-      <c r="BC40">
+      <c r="BD40">
         <v>7362000.0</v>
       </c>
-      <c r="BD40">
+      <c r="BE40">
         <v>718000.0</v>
       </c>
-      <c r="BE40">
+      <c r="BF40">
         <v>564000.0</v>
       </c>
-      <c r="BF40">
+      <c r="BG40">
         <v>7435000.0</v>
       </c>
-      <c r="BG40">
+      <c r="BH40">
         <v>6259000.0</v>
       </c>
-      <c r="BH40">
+      <c r="BI40">
         <v>5780000.0</v>
       </c>
-      <c r="BI40">
+      <c r="BJ40">
         <v>5405000.0</v>
       </c>
-      <c r="BJ40">
+      <c r="BK40">
         <v>10038000.0</v>
       </c>
-      <c r="BK40">
+      <c r="BL40">
         <v>7706000.0</v>
       </c>
-      <c r="BL40">
+      <c r="BM40">
         <v>5337000.0</v>
       </c>
-      <c r="BM40">
+      <c r="BN40">
         <v>5817000.0</v>
       </c>
-      <c r="BN40">
+      <c r="BO40">
         <v>6603000.0</v>
       </c>
-      <c r="BO40">
+      <c r="BP40">
         <v>6979000.0</v>
       </c>
-      <c r="BP40">
+      <c r="BQ40">
         <v>18163000.0</v>
       </c>
-      <c r="BQ40">
+      <c r="BR40">
         <v>16677000.0</v>
       </c>
-      <c r="BR40">
+      <c r="BS40">
         <v>15234000.0</v>
       </c>
-      <c r="BS40">
+      <c r="BT40">
         <v>15813000.0</v>
       </c>
-      <c r="BT40">
+      <c r="BU40">
         <v>11328000.0</v>
       </c>
-      <c r="BU40">
+      <c r="BV40">
         <v>8242000.0</v>
       </c>
-      <c r="BV40">
+      <c r="BW40">
         <v>10527000.0</v>
       </c>
-      <c r="BW40">
+      <c r="BX40">
         <v>9386000.0</v>
       </c>
-      <c r="BX40">
+      <c r="BY40">
         <v>11450000.0</v>
       </c>
-      <c r="BY40">
+      <c r="BZ40">
         <v>7565000.0</v>
       </c>
-      <c r="BZ40">
+      <c r="CA40">
         <v>6127000.0</v>
       </c>
-      <c r="CA40">
+      <c r="CB40">
         <v>7052000.0</v>
       </c>
-      <c r="CB40"/>
       <c r="CC40"/>
-      <c r="CD40">
+      <c r="CD40"/>
+      <c r="CE40">
         <v>8741000.0</v>
       </c>
-      <c r="CE40"/>
       <c r="CF40"/>
-      <c r="CG40">
+      <c r="CG40"/>
+      <c r="CH40">
         <v>10568000.0</v>
       </c>
-      <c r="CH40"/>
+      <c r="CI40"/>
     </row>
-    <row r="41" spans="1:86">
+    <row r="41" spans="1:87">
       <c r="A41" t="s">
         <v>65</v>
       </c>
       <c r="B41"/>
       <c r="C41"/>
       <c r="D41"/>
       <c r="E41"/>
       <c r="F41"/>
       <c r="G41"/>
       <c r="H41"/>
       <c r="I41"/>
       <c r="J41"/>
       <c r="K41"/>
       <c r="L41"/>
       <c r="M41"/>
       <c r="N41"/>
       <c r="O41"/>
       <c r="P41"/>
       <c r="Q41"/>
       <c r="R41"/>
       <c r="S41"/>
       <c r="T41"/>
       <c r="U41"/>
-      <c r="V41">
+      <c r="V41"/>
+      <c r="W41">
         <v>468000.0</v>
       </c>
-      <c r="W41"/>
       <c r="X41"/>
-      <c r="Y41">
+      <c r="Y41"/>
+      <c r="Z41">
         <v>279000.0</v>
       </c>
-      <c r="Z41"/>
       <c r="AA41"/>
       <c r="AB41"/>
       <c r="AC41"/>
       <c r="AD41"/>
       <c r="AE41"/>
       <c r="AF41"/>
       <c r="AG41"/>
       <c r="AH41"/>
       <c r="AI41"/>
       <c r="AJ41"/>
       <c r="AK41"/>
       <c r="AL41"/>
       <c r="AM41"/>
       <c r="AN41"/>
       <c r="AO41"/>
       <c r="AP41"/>
       <c r="AQ41"/>
       <c r="AR41"/>
       <c r="AS41"/>
       <c r="AT41"/>
       <c r="AU41"/>
       <c r="AV41"/>
       <c r="AW41"/>
       <c r="AX41"/>
       <c r="AY41"/>
@@ -11754,302 +11863,306 @@
       <c r="BJ41"/>
       <c r="BK41"/>
       <c r="BL41"/>
       <c r="BM41"/>
       <c r="BN41"/>
       <c r="BO41"/>
       <c r="BP41"/>
       <c r="BQ41"/>
       <c r="BR41"/>
       <c r="BS41"/>
       <c r="BT41"/>
       <c r="BU41"/>
       <c r="BV41"/>
       <c r="BW41"/>
       <c r="BX41"/>
       <c r="BY41"/>
       <c r="BZ41"/>
       <c r="CA41"/>
       <c r="CB41"/>
       <c r="CC41"/>
       <c r="CD41"/>
       <c r="CE41"/>
       <c r="CF41"/>
       <c r="CG41"/>
       <c r="CH41"/>
+      <c r="CI41"/>
     </row>
-    <row r="42" spans="1:86">
+    <row r="42" spans="1:87">
       <c r="A42" t="s">
         <v>66</v>
       </c>
       <c r="B42">
+        <v>2727227000.0</v>
+      </c>
+      <c r="C42">
         <v>2692280000.0</v>
       </c>
-      <c r="C42">
+      <c r="D42">
         <v>2656553000.0</v>
       </c>
-      <c r="D42">
+      <c r="E42">
         <v>2612566000.0</v>
       </c>
-      <c r="E42">
+      <c r="F42">
         <v>2585666000.0</v>
       </c>
-      <c r="F42">
+      <c r="G42">
         <v>2556095000.0</v>
       </c>
-      <c r="G42">
+      <c r="H42">
         <v>2518648000.0</v>
       </c>
-      <c r="H42">
+      <c r="I42">
         <v>2493288000.0</v>
       </c>
-      <c r="I42">
+      <c r="J42">
         <v>2334760000.0</v>
       </c>
-      <c r="J42">
+      <c r="K42">
         <v>1741153000.0</v>
       </c>
-      <c r="K42">
+      <c r="L42">
         <v>1246385000.0</v>
       </c>
-      <c r="L42">
+      <c r="M42">
         <v>1228949000.0</v>
       </c>
-      <c r="M42">
+      <c r="N42">
         <v>1189776000.0</v>
       </c>
-      <c r="N42">
+      <c r="O42">
         <v>1160079000.0</v>
       </c>
-      <c r="O42">
+      <c r="P42">
         <v>887660000.0</v>
       </c>
-      <c r="P42">
+      <c r="Q42">
         <v>879538000.0</v>
       </c>
-      <c r="Q42">
+      <c r="R42">
         <v>870972000.0</v>
       </c>
-      <c r="R42">
+      <c r="S42">
         <v>863495000.0</v>
       </c>
-      <c r="S42">
+      <c r="T42">
         <v>837636000.0</v>
       </c>
-      <c r="T42">
+      <c r="U42">
         <v>810295000.0</v>
       </c>
-      <c r="U42">
+      <c r="V42">
         <v>738575000.0</v>
       </c>
-      <c r="V42">
+      <c r="W42">
         <v>665385000.0</v>
       </c>
-      <c r="W42">
+      <c r="X42">
         <v>655622000.0</v>
       </c>
-      <c r="X42">
+      <c r="Y42">
         <v>650211000.0</v>
       </c>
-      <c r="Y42">
+      <c r="Z42">
         <v>644413000.0</v>
       </c>
-      <c r="Z42">
+      <c r="AA42">
         <v>639567000.0</v>
       </c>
-      <c r="AA42">
+      <c r="AB42">
         <v>635535000.0</v>
       </c>
-      <c r="AB42">
+      <c r="AC42">
         <v>630550000.0</v>
       </c>
-      <c r="AC42">
+      <c r="AD42">
         <v>622678000.0</v>
       </c>
-      <c r="AD42">
+      <c r="AE42">
         <v>616573000.0</v>
       </c>
-      <c r="AE42">
+      <c r="AF42">
         <v>610845000.0</v>
       </c>
-      <c r="AF42">
+      <c r="AG42">
         <v>605418000.0</v>
       </c>
-      <c r="AG42">
+      <c r="AH42">
         <v>290182000.0</v>
       </c>
-      <c r="AH42">
+      <c r="AI42">
         <v>288750000.0</v>
       </c>
-      <c r="AI42">
+      <c r="AJ42">
         <v>152276000.0</v>
       </c>
-      <c r="AJ42">
+      <c r="AK42">
         <v>151247000.0</v>
       </c>
-      <c r="AK42">
+      <c r="AL42">
         <v>115692000.0</v>
       </c>
-      <c r="AL42">
+      <c r="AM42">
         <v>111691000.0</v>
       </c>
-      <c r="AM42">
+      <c r="AN42">
         <v>105161301.0</v>
       </c>
-      <c r="AN42">
+      <c r="AO42">
         <v>757626000.0</v>
       </c>
-      <c r="AO42">
+      <c r="AP42">
         <v>757081000.0</v>
       </c>
-      <c r="AP42">
+      <c r="AQ42">
         <v>756650982.0</v>
       </c>
-      <c r="AQ42">
+      <c r="AR42">
         <v>756053000.0</v>
       </c>
-      <c r="AR42">
+      <c r="AS42">
         <v>747055000.0</v>
       </c>
-      <c r="AS42">
+      <c r="AT42">
         <v>704403000.0</v>
       </c>
-      <c r="AT42">
+      <c r="AU42">
         <v>702694000.0</v>
       </c>
-      <c r="AU42">
+      <c r="AV42">
         <v>700927000.0</v>
       </c>
-      <c r="AV42">
+      <c r="AW42">
         <v>671240000.0</v>
       </c>
-      <c r="AW42">
+      <c r="AX42">
         <v>613180000.0</v>
       </c>
-      <c r="AX42">
+      <c r="AY42">
         <v>600477000.0</v>
       </c>
-      <c r="AY42">
+      <c r="AZ42">
         <v>541849000.0</v>
       </c>
-      <c r="AZ42">
+      <c r="BA42">
         <v>540155000.0</v>
       </c>
-      <c r="BA42">
+      <c r="BB42">
         <v>538538000.0</v>
       </c>
-      <c r="BB42">
+      <c r="BC42">
         <v>536277000.0</v>
       </c>
-      <c r="BC42">
+      <c r="BD42">
         <v>475273000.0</v>
       </c>
-      <c r="BD42">
+      <c r="BE42">
         <v>448555000.0</v>
       </c>
-      <c r="BE42">
+      <c r="BF42">
         <v>447226000.0</v>
       </c>
-      <c r="BF42">
+      <c r="BG42">
         <v>413196000.0</v>
       </c>
-      <c r="BG42">
+      <c r="BH42">
         <v>412262000.0</v>
       </c>
-      <c r="BH42">
+      <c r="BI42">
         <v>411375000.0</v>
       </c>
-      <c r="BI42">
+      <c r="BJ42">
         <v>375545000.0</v>
       </c>
-      <c r="BJ42">
+      <c r="BK42">
         <v>374528000.0</v>
       </c>
-      <c r="BK42">
+      <c r="BL42">
         <v>368482000.0</v>
       </c>
-      <c r="BL42">
+      <c r="BM42">
         <v>367480000.0</v>
       </c>
-      <c r="BM42">
+      <c r="BN42">
         <v>366276000.0</v>
       </c>
-      <c r="BN42">
+      <c r="BO42">
         <v>338491000.0</v>
       </c>
-      <c r="BO42">
+      <c r="BP42">
         <v>337376000.0</v>
       </c>
-      <c r="BP42">
+      <c r="BQ42">
         <v>336074000.0</v>
       </c>
-      <c r="BQ42">
+      <c r="BR42">
         <v>335030000.0</v>
       </c>
-      <c r="BR42">
+      <c r="BS42">
         <v>333862000.0</v>
       </c>
-      <c r="BS42">
+      <c r="BT42">
         <v>699108000.0</v>
       </c>
-      <c r="BT42">
+      <c r="BU42">
         <v>342902000.0</v>
       </c>
-      <c r="BU42">
+      <c r="BV42">
         <v>328425000.0</v>
       </c>
-      <c r="BV42">
+      <c r="BW42">
         <v>324946000.0</v>
       </c>
-      <c r="BW42">
+      <c r="BX42">
         <v>323596000.0</v>
       </c>
-      <c r="BX42">
+      <c r="BY42">
         <v>322111000.0</v>
       </c>
-      <c r="BY42">
+      <c r="BZ42">
         <v>322737000.0</v>
       </c>
-      <c r="BZ42">
+      <c r="CA42">
         <v>192987000.0</v>
       </c>
-      <c r="CA42">
+      <c r="CB42">
         <v>234408000.0</v>
       </c>
-      <c r="CB42"/>
       <c r="CC42"/>
-      <c r="CD42">
+      <c r="CD42"/>
+      <c r="CE42">
         <v>239029000.0</v>
       </c>
-      <c r="CE42"/>
       <c r="CF42"/>
-      <c r="CG42">
+      <c r="CG42"/>
+      <c r="CH42">
         <v>239326000.0</v>
       </c>
-      <c r="CH42"/>
+      <c r="CI42"/>
     </row>
-    <row r="43" spans="1:86">
+    <row r="43" spans="1:87">
       <c r="A43" t="s">
         <v>67</v>
       </c>
       <c r="B43"/>
       <c r="C43"/>
       <c r="D43"/>
       <c r="E43"/>
       <c r="F43"/>
       <c r="G43"/>
       <c r="H43"/>
       <c r="I43"/>
       <c r="J43"/>
       <c r="K43"/>
       <c r="L43"/>
       <c r="M43"/>
       <c r="N43"/>
       <c r="O43"/>
       <c r="P43"/>
       <c r="Q43"/>
       <c r="R43"/>
       <c r="S43"/>
       <c r="T43"/>
       <c r="U43"/>
       <c r="V43"/>
       <c r="W43"/>
@@ -12094,87 +12207,86 @@
       <c r="BJ43"/>
       <c r="BK43"/>
       <c r="BL43"/>
       <c r="BM43"/>
       <c r="BN43"/>
       <c r="BO43"/>
       <c r="BP43"/>
       <c r="BQ43"/>
       <c r="BR43"/>
       <c r="BS43"/>
       <c r="BT43"/>
       <c r="BU43"/>
       <c r="BV43"/>
       <c r="BW43"/>
       <c r="BX43"/>
       <c r="BY43"/>
       <c r="BZ43"/>
       <c r="CA43"/>
       <c r="CB43"/>
       <c r="CC43"/>
       <c r="CD43"/>
       <c r="CE43"/>
       <c r="CF43"/>
       <c r="CG43"/>
       <c r="CH43"/>
+      <c r="CI43"/>
     </row>
-    <row r="44" spans="1:86">
+    <row r="44" spans="1:87">
       <c r="A44" t="s">
         <v>68</v>
       </c>
       <c r="B44"/>
       <c r="C44"/>
       <c r="D44"/>
       <c r="E44"/>
       <c r="F44"/>
       <c r="G44"/>
       <c r="H44"/>
       <c r="I44"/>
       <c r="J44"/>
       <c r="K44"/>
       <c r="L44"/>
       <c r="M44"/>
       <c r="N44"/>
       <c r="O44"/>
       <c r="P44"/>
       <c r="Q44"/>
       <c r="R44"/>
       <c r="S44"/>
       <c r="T44"/>
       <c r="U44"/>
       <c r="V44"/>
       <c r="W44"/>
       <c r="X44"/>
       <c r="Y44"/>
       <c r="Z44"/>
       <c r="AA44"/>
       <c r="AB44"/>
       <c r="AC44"/>
       <c r="AD44"/>
-      <c r="AE44">
-[...1 lines deleted...]
-      </c>
+      <c r="AE44"/>
       <c r="AF44">
         <v>0.0</v>
       </c>
       <c r="AG44">
         <v>0.0</v>
       </c>
       <c r="AH44">
         <v>0.0</v>
       </c>
       <c r="AI44">
         <v>0.0</v>
       </c>
       <c r="AJ44">
         <v>0.0</v>
       </c>
       <c r="AK44">
         <v>0.0</v>
       </c>
       <c r="AL44">
         <v>0.0</v>
       </c>
       <c r="AM44">
         <v>0.0</v>
       </c>
       <c r="AN44">
@@ -12209,2028 +12321,2052 @@
       </c>
       <c r="AX44">
         <v>0.0</v>
       </c>
       <c r="AY44">
         <v>0.0</v>
       </c>
       <c r="AZ44">
         <v>0.0</v>
       </c>
       <c r="BA44">
         <v>0.0</v>
       </c>
       <c r="BB44">
         <v>0.0</v>
       </c>
       <c r="BC44">
         <v>0.0</v>
       </c>
       <c r="BD44">
         <v>0.0</v>
       </c>
       <c r="BE44">
         <v>0.0</v>
       </c>
-      <c r="BF44"/>
-[...2 lines deleted...]
-      </c>
+      <c r="BF44">
+        <v>0.0</v>
+      </c>
+      <c r="BG44"/>
       <c r="BH44">
         <v>0.0</v>
       </c>
-      <c r="BI44"/>
+      <c r="BI44">
+        <v>0.0</v>
+      </c>
       <c r="BJ44"/>
       <c r="BK44"/>
       <c r="BL44"/>
       <c r="BM44"/>
       <c r="BN44"/>
       <c r="BO44"/>
       <c r="BP44"/>
       <c r="BQ44"/>
       <c r="BR44"/>
       <c r="BS44"/>
       <c r="BT44"/>
       <c r="BU44"/>
       <c r="BV44"/>
       <c r="BW44"/>
       <c r="BX44"/>
       <c r="BY44"/>
       <c r="BZ44"/>
       <c r="CA44"/>
       <c r="CB44"/>
       <c r="CC44"/>
       <c r="CD44"/>
       <c r="CE44"/>
       <c r="CF44"/>
       <c r="CG44"/>
       <c r="CH44"/>
+      <c r="CI44"/>
     </row>
-    <row r="45" spans="1:86">
+    <row r="45" spans="1:87">
       <c r="A45" t="s">
         <v>69</v>
       </c>
-      <c r="B45"/>
+      <c r="B45">
+        <v>14238000.0</v>
+      </c>
       <c r="C45">
+        <v>6438000.0</v>
+      </c>
+      <c r="D45">
         <v>8300000.0</v>
       </c>
-      <c r="D45">
+      <c r="E45">
         <v>7477000.0</v>
       </c>
-      <c r="E45">
+      <c r="F45">
         <v>4011000.0</v>
       </c>
-      <c r="F45">
+      <c r="G45">
         <v>4591000.0</v>
       </c>
-      <c r="G45">
+      <c r="H45">
         <v>4780000.0</v>
       </c>
-      <c r="H45">
+      <c r="I45">
         <v>3151000.0</v>
       </c>
-      <c r="I45">
+      <c r="J45">
         <v>3328000.0</v>
       </c>
-      <c r="J45">
+      <c r="K45">
         <v>3266000.0</v>
       </c>
-      <c r="K45">
+      <c r="L45">
         <v>2495000.0</v>
       </c>
-      <c r="L45">
+      <c r="M45">
         <v>866000.0</v>
       </c>
-      <c r="M45">
+      <c r="N45">
         <v>1165000.0</v>
       </c>
-      <c r="N45">
+      <c r="O45">
         <v>1203000.0</v>
       </c>
-      <c r="O45">
+      <c r="P45">
         <v>1532000.0</v>
       </c>
-      <c r="P45"/>
       <c r="Q45"/>
       <c r="R45"/>
       <c r="S45"/>
-      <c r="T45">
+      <c r="T45"/>
+      <c r="U45">
         <v>1888000.0</v>
       </c>
-      <c r="U45">
+      <c r="V45">
         <v>1685000.0</v>
       </c>
-      <c r="V45">
+      <c r="W45">
         <v>1832000.0</v>
       </c>
-      <c r="W45">
+      <c r="X45">
         <v>2016000.0</v>
       </c>
-      <c r="X45">
+      <c r="Y45">
         <v>1785000.0</v>
       </c>
-      <c r="Y45">
+      <c r="Z45">
         <v>1971000.0</v>
       </c>
-      <c r="Z45">
+      <c r="AA45">
         <v>1859000.0</v>
       </c>
-      <c r="AA45">
+      <c r="AB45">
         <v>932000.0</v>
       </c>
-      <c r="AB45">
+      <c r="AC45">
         <v>1037000.0</v>
       </c>
-      <c r="AC45">
+      <c r="AD45">
         <v>1170000.0</v>
       </c>
-      <c r="AD45">
+      <c r="AE45">
         <v>227000.0</v>
       </c>
-      <c r="AE45">
+      <c r="AF45">
         <v>244000.0</v>
       </c>
-      <c r="AF45">
+      <c r="AG45">
         <v>255000.0</v>
       </c>
-      <c r="AG45">
+      <c r="AH45">
         <v>279000.0</v>
       </c>
-      <c r="AH45">
+      <c r="AI45">
         <v>301000.0</v>
       </c>
-      <c r="AI45">
+      <c r="AJ45">
         <v>111000.0</v>
       </c>
-      <c r="AJ45">
+      <c r="AK45">
         <v>120000.0</v>
       </c>
-      <c r="AK45">
+      <c r="AL45">
         <v>5000.0</v>
       </c>
-      <c r="AL45">
+      <c r="AM45">
         <v>2946.0</v>
       </c>
-      <c r="AM45">
+      <c r="AN45">
         <v>1476.0</v>
       </c>
-      <c r="AN45">
+      <c r="AO45">
         <v>103000.0</v>
       </c>
-      <c r="AO45">
+      <c r="AP45">
         <v>374000.0</v>
       </c>
-      <c r="AP45">
+      <c r="AQ45">
         <v>420000.0</v>
       </c>
-      <c r="AQ45">
+      <c r="AR45">
         <v>561000.0</v>
       </c>
-      <c r="AR45">
+      <c r="AS45">
         <v>714000.0</v>
       </c>
-      <c r="AS45">
+      <c r="AT45">
         <v>855000.0</v>
       </c>
-      <c r="AT45">
+      <c r="AU45">
         <v>1024000.0</v>
       </c>
-      <c r="AU45">
+      <c r="AV45">
         <v>1134000.0</v>
       </c>
-      <c r="AV45">
+      <c r="AW45">
         <v>1264000.0</v>
       </c>
-      <c r="AW45">
+      <c r="AX45">
         <v>1408000.0</v>
       </c>
-      <c r="AX45">
+      <c r="AY45">
         <v>1553000.0</v>
       </c>
-      <c r="AY45">
+      <c r="AZ45">
         <v>1488000.0</v>
       </c>
-      <c r="AZ45">
+      <c r="BA45">
         <v>1620000.0</v>
       </c>
-      <c r="BA45">
+      <c r="BB45">
         <v>1350000.0</v>
       </c>
-      <c r="BB45">
+      <c r="BC45">
         <v>1174000.0</v>
       </c>
-      <c r="BC45">
+      <c r="BD45">
         <v>1205000.0</v>
       </c>
-      <c r="BD45">
+      <c r="BE45">
         <v>1166000.0</v>
       </c>
-      <c r="BE45">
+      <c r="BF45">
         <v>1324000.0</v>
       </c>
-      <c r="BF45">
+      <c r="BG45">
         <v>1407000.0</v>
       </c>
-      <c r="BG45">
+      <c r="BH45">
         <v>1316000.0</v>
       </c>
-      <c r="BH45">
+      <c r="BI45">
         <v>1403000.0</v>
       </c>
-      <c r="BI45">
+      <c r="BJ45">
         <v>1752000.0</v>
       </c>
-      <c r="BJ45">
+      <c r="BK45">
         <v>2181000.0</v>
       </c>
-      <c r="BK45">
+      <c r="BL45">
         <v>2617000.0</v>
       </c>
-      <c r="BL45">
+      <c r="BM45">
         <v>3020000.0</v>
       </c>
-      <c r="BM45">
+      <c r="BN45">
         <v>3463000.0</v>
       </c>
-      <c r="BN45">
+      <c r="BO45">
         <v>3978000.0</v>
       </c>
-      <c r="BO45">
+      <c r="BP45">
         <v>4554000.0</v>
       </c>
-      <c r="BP45">
+      <c r="BQ45">
         <v>5126000.0</v>
       </c>
-      <c r="BQ45">
+      <c r="BR45">
         <v>5676000.0</v>
       </c>
-      <c r="BR45">
+      <c r="BS45">
         <v>5929000.0</v>
       </c>
-      <c r="BS45">
+      <c r="BT45">
         <v>5740000.0</v>
       </c>
-      <c r="BT45">
+      <c r="BU45">
         <v>6005000.0</v>
       </c>
-      <c r="BU45">
+      <c r="BV45">
         <v>5293000.0</v>
       </c>
-      <c r="BV45">
+      <c r="BW45">
         <v>5576000.0</v>
       </c>
-      <c r="BW45">
+      <c r="BX45">
         <v>5421000.0</v>
       </c>
-      <c r="BX45">
+      <c r="BY45">
         <v>5589000.0</v>
       </c>
-      <c r="BY45">
+      <c r="BZ45">
         <v>5762000.0</v>
       </c>
-      <c r="BZ45">
+      <c r="CA45">
         <v>6067000.0</v>
       </c>
-      <c r="CA45">
+      <c r="CB45">
         <v>6209000.0</v>
       </c>
-      <c r="CB45"/>
       <c r="CC45"/>
-      <c r="CD45">
+      <c r="CD45"/>
+      <c r="CE45">
         <v>8127000.0</v>
       </c>
-      <c r="CE45"/>
       <c r="CF45"/>
-      <c r="CG45">
+      <c r="CG45"/>
+      <c r="CH45">
         <v>5169000.0</v>
       </c>
-      <c r="CH45"/>
+      <c r="CI45"/>
     </row>
-    <row r="46" spans="1:86">
+    <row r="46" spans="1:87">
       <c r="A46" t="s">
         <v>70</v>
       </c>
       <c r="B46">
+        <v>14238000.0</v>
+      </c>
+      <c r="C46">
         <v>6438000.0</v>
       </c>
-      <c r="C46">
+      <c r="D46">
         <v>8300000.0</v>
       </c>
-      <c r="D46">
+      <c r="E46">
         <v>7477000.0</v>
       </c>
-      <c r="E46">
+      <c r="F46">
         <v>4011000.0</v>
       </c>
-      <c r="F46">
+      <c r="G46">
         <v>4591000.0</v>
       </c>
-      <c r="G46">
+      <c r="H46">
         <v>4780000.0</v>
       </c>
-      <c r="H46">
+      <c r="I46">
         <v>3151000.0</v>
       </c>
-      <c r="I46">
+      <c r="J46">
         <v>3328000.0</v>
       </c>
-      <c r="J46">
+      <c r="K46">
         <v>3266000.0</v>
       </c>
-      <c r="K46">
+      <c r="L46">
         <v>2495000.0</v>
       </c>
-      <c r="L46">
+      <c r="M46">
         <v>866000.0</v>
       </c>
-      <c r="M46">
+      <c r="N46">
         <v>1165000.0</v>
       </c>
-      <c r="N46">
+      <c r="O46">
         <v>1203000.0</v>
       </c>
-      <c r="O46">
+      <c r="P46">
         <v>1532000.0</v>
       </c>
-      <c r="P46">
+      <c r="Q46">
         <v>1846000.0</v>
       </c>
-      <c r="Q46">
+      <c r="R46">
         <v>1492000.0</v>
       </c>
-      <c r="R46">
+      <c r="S46">
         <v>1648000.0</v>
       </c>
-      <c r="S46">
+      <c r="T46">
         <v>1741000.0</v>
       </c>
-      <c r="T46">
+      <c r="U46">
         <v>1888000.0</v>
       </c>
-      <c r="U46">
+      <c r="V46">
         <v>1685000.0</v>
       </c>
-      <c r="V46">
+      <c r="W46">
         <v>1832000.0</v>
       </c>
-      <c r="W46">
+      <c r="X46">
         <v>2016000.0</v>
       </c>
-      <c r="X46">
+      <c r="Y46">
         <v>1785000.0</v>
       </c>
-      <c r="Y46">
+      <c r="Z46">
         <v>1971000.0</v>
       </c>
-      <c r="Z46">
+      <c r="AA46">
         <v>1859000.0</v>
       </c>
-      <c r="AA46">
+      <c r="AB46">
         <v>932000.0</v>
       </c>
-      <c r="AB46">
+      <c r="AC46">
         <v>1037000.0</v>
       </c>
-      <c r="AC46">
+      <c r="AD46">
         <v>1170000.0</v>
       </c>
-      <c r="AD46">
+      <c r="AE46">
         <v>227000.0</v>
       </c>
-      <c r="AE46">
+      <c r="AF46">
         <v>244000.0</v>
       </c>
-      <c r="AF46">
+      <c r="AG46">
         <v>255000.0</v>
       </c>
-      <c r="AG46">
+      <c r="AH46">
         <v>279000.0</v>
       </c>
-      <c r="AH46">
+      <c r="AI46">
         <v>301000.0</v>
       </c>
-      <c r="AI46">
+      <c r="AJ46">
         <v>111000.0</v>
       </c>
-      <c r="AJ46">
+      <c r="AK46">
         <v>120000.0</v>
       </c>
-      <c r="AK46">
+      <c r="AL46">
         <v>5000.0</v>
       </c>
-      <c r="AL46">
+      <c r="AM46">
         <v>2946.0</v>
       </c>
-      <c r="AM46">
+      <c r="AN46">
         <v>1476.0</v>
       </c>
-      <c r="AN46">
+      <c r="AO46">
         <v>103000.0</v>
       </c>
-      <c r="AO46">
+      <c r="AP46">
         <v>374000.0</v>
       </c>
-      <c r="AP46">
+      <c r="AQ46">
         <v>420000.0</v>
       </c>
-      <c r="AQ46">
+      <c r="AR46">
         <v>561000.0</v>
       </c>
-      <c r="AR46">
+      <c r="AS46">
         <v>714000.0</v>
       </c>
-      <c r="AS46">
+      <c r="AT46">
         <v>855000.0</v>
       </c>
-      <c r="AT46">
+      <c r="AU46">
         <v>1024000.0</v>
       </c>
-      <c r="AU46">
+      <c r="AV46">
         <v>1134000.0</v>
       </c>
-      <c r="AV46">
+      <c r="AW46">
         <v>1264000.0</v>
       </c>
-      <c r="AW46">
+      <c r="AX46">
         <v>1408000.0</v>
       </c>
-      <c r="AX46">
+      <c r="AY46">
         <v>1553000.0</v>
       </c>
-      <c r="AY46">
+      <c r="AZ46">
         <v>1488000.0</v>
       </c>
-      <c r="AZ46">
+      <c r="BA46">
         <v>1620000.0</v>
       </c>
-      <c r="BA46">
+      <c r="BB46">
         <v>1350000.0</v>
       </c>
-      <c r="BB46">
+      <c r="BC46">
         <v>1174000.0</v>
       </c>
-      <c r="BC46">
+      <c r="BD46">
         <v>1205000.0</v>
       </c>
-      <c r="BD46">
+      <c r="BE46">
         <v>1166000.0</v>
       </c>
-      <c r="BE46">
+      <c r="BF46">
         <v>1324000.0</v>
       </c>
-      <c r="BF46">
+      <c r="BG46">
         <v>1407000.0</v>
       </c>
-      <c r="BG46">
+      <c r="BH46">
         <v>1316000.0</v>
       </c>
-      <c r="BH46">
+      <c r="BI46">
         <v>1403000.0</v>
       </c>
-      <c r="BI46">
+      <c r="BJ46">
         <v>1752000.0</v>
       </c>
-      <c r="BJ46">
+      <c r="BK46">
         <v>2181000.0</v>
       </c>
-      <c r="BK46">
+      <c r="BL46">
         <v>2617000.0</v>
       </c>
-      <c r="BL46">
+      <c r="BM46">
         <v>3020000.0</v>
       </c>
-      <c r="BM46">
+      <c r="BN46">
         <v>3463000.0</v>
       </c>
-      <c r="BN46">
+      <c r="BO46">
         <v>3978000.0</v>
       </c>
-      <c r="BO46">
+      <c r="BP46">
         <v>4554000.0</v>
       </c>
-      <c r="BP46">
+      <c r="BQ46">
         <v>5126000.0</v>
       </c>
-      <c r="BQ46">
+      <c r="BR46">
         <v>5676000.0</v>
       </c>
-      <c r="BR46">
+      <c r="BS46">
         <v>5929000.0</v>
       </c>
-      <c r="BS46">
+      <c r="BT46">
         <v>5740000.0</v>
       </c>
-      <c r="BT46">
+      <c r="BU46">
         <v>6005000.0</v>
       </c>
-      <c r="BU46">
+      <c r="BV46">
         <v>5293000.0</v>
       </c>
-      <c r="BV46">
+      <c r="BW46">
         <v>5576000.0</v>
       </c>
-      <c r="BW46">
+      <c r="BX46">
         <v>5421000.0</v>
       </c>
-      <c r="BX46">
+      <c r="BY46">
         <v>5589000.0</v>
       </c>
-      <c r="BY46">
+      <c r="BZ46">
         <v>5762000.0</v>
       </c>
-      <c r="BZ46">
+      <c r="CA46">
         <v>6067000.0</v>
       </c>
-      <c r="CA46">
+      <c r="CB46">
         <v>6209000.0</v>
       </c>
-      <c r="CB46"/>
       <c r="CC46"/>
-      <c r="CD46">
+      <c r="CD46"/>
+      <c r="CE46">
         <v>8127000.0</v>
       </c>
-      <c r="CE46"/>
       <c r="CF46"/>
-      <c r="CG46">
+      <c r="CG46"/>
+      <c r="CH46">
         <v>5169000.0</v>
       </c>
-      <c r="CH46"/>
+      <c r="CI46"/>
     </row>
-    <row r="47" spans="1:86">
+    <row r="47" spans="1:87">
       <c r="A47" t="s">
         <v>71</v>
       </c>
       <c r="B47"/>
       <c r="C47"/>
       <c r="D47"/>
       <c r="E47"/>
       <c r="F47"/>
       <c r="G47"/>
       <c r="H47"/>
       <c r="I47"/>
       <c r="J47"/>
       <c r="K47"/>
-      <c r="L47">
+      <c r="L47"/>
+      <c r="M47">
         <v>866000.0</v>
       </c>
-      <c r="M47">
+      <c r="N47">
         <v>512000.0</v>
       </c>
-      <c r="N47">
+      <c r="O47">
         <v>601000.0</v>
       </c>
-      <c r="O47">
+      <c r="P47">
         <v>701000.0</v>
       </c>
-      <c r="P47">
+      <c r="Q47">
         <v>789000.0</v>
       </c>
-      <c r="Q47">
+      <c r="R47">
         <v>796000.0</v>
       </c>
-      <c r="R47">
+      <c r="S47">
         <v>1648000.0</v>
       </c>
-      <c r="S47">
+      <c r="T47">
         <v>1741000.0</v>
       </c>
-      <c r="T47">
+      <c r="U47">
         <v>1888000.0</v>
       </c>
-      <c r="U47">
+      <c r="V47">
         <v>978000.0</v>
       </c>
-      <c r="V47">
+      <c r="W47">
         <v>1047000.0</v>
       </c>
-      <c r="W47">
+      <c r="X47">
         <v>1153000.0</v>
       </c>
-      <c r="X47">
+      <c r="Y47">
         <v>1265000.0</v>
       </c>
-      <c r="Y47">
+      <c r="Z47">
         <v>1373000.0</v>
       </c>
-      <c r="Z47">
+      <c r="AA47">
         <v>1184000.0</v>
       </c>
-      <c r="AA47">
+      <c r="AB47">
         <v>181000.0</v>
       </c>
-      <c r="AB47">
+      <c r="AC47">
         <v>211000.0</v>
       </c>
-      <c r="AC47">
+      <c r="AD47">
         <v>240000.0</v>
       </c>
-      <c r="AD47">
+      <c r="AE47">
         <v>227000.0</v>
       </c>
-      <c r="AE47">
+      <c r="AF47">
         <v>244000.0</v>
       </c>
-      <c r="AF47">
+      <c r="AG47">
         <v>255000.0</v>
       </c>
-      <c r="AG47">
+      <c r="AH47">
         <v>279000.0</v>
       </c>
-      <c r="AH47">
+      <c r="AI47">
         <v>301000.0</v>
       </c>
-      <c r="AI47">
+      <c r="AJ47">
         <v>111000.0</v>
       </c>
-      <c r="AJ47">
+      <c r="AK47">
         <v>120000.0</v>
       </c>
-      <c r="AK47">
+      <c r="AL47">
         <v>5000.0</v>
       </c>
-      <c r="AL47">
+      <c r="AM47">
         <v>2946.0</v>
       </c>
-      <c r="AM47">
+      <c r="AN47">
         <v>1476.0</v>
       </c>
-      <c r="AN47">
+      <c r="AO47">
         <v>103000.0</v>
       </c>
-      <c r="AO47">
+      <c r="AP47">
         <v>374000.0</v>
       </c>
-      <c r="AP47">
+      <c r="AQ47">
         <v>420000.0</v>
       </c>
-      <c r="AQ47">
+      <c r="AR47">
         <v>561000.0</v>
       </c>
-      <c r="AR47">
+      <c r="AS47">
         <v>714000.0</v>
       </c>
-      <c r="AS47">
+      <c r="AT47">
         <v>855000.0</v>
       </c>
-      <c r="AT47">
+      <c r="AU47">
         <v>1024000.0</v>
       </c>
-      <c r="AU47">
+      <c r="AV47">
         <v>1134000.0</v>
       </c>
-      <c r="AV47">
+      <c r="AW47">
         <v>1264000.0</v>
       </c>
-      <c r="AW47">
+      <c r="AX47">
         <v>1408000.0</v>
       </c>
-      <c r="AX47">
+      <c r="AY47">
         <v>1553000.0</v>
       </c>
-      <c r="AY47">
+      <c r="AZ47">
         <v>1488000.0</v>
       </c>
-      <c r="AZ47">
+      <c r="BA47">
         <v>1620000.0</v>
       </c>
-      <c r="BA47">
+      <c r="BB47">
         <v>1350000.0</v>
       </c>
-      <c r="BB47">
+      <c r="BC47">
         <v>1174000.0</v>
       </c>
-      <c r="BC47">
+      <c r="BD47">
         <v>1205000.0</v>
       </c>
-      <c r="BD47">
+      <c r="BE47">
         <v>1166000.0</v>
       </c>
-      <c r="BE47">
+      <c r="BF47">
         <v>1324000.0</v>
       </c>
-      <c r="BF47">
+      <c r="BG47">
         <v>1407000.0</v>
       </c>
-      <c r="BG47">
+      <c r="BH47">
         <v>1316000.0</v>
       </c>
-      <c r="BH47">
+      <c r="BI47">
         <v>1403000.0</v>
       </c>
-      <c r="BI47"/>
       <c r="BJ47"/>
       <c r="BK47"/>
       <c r="BL47"/>
       <c r="BM47"/>
       <c r="BN47"/>
       <c r="BO47"/>
       <c r="BP47"/>
       <c r="BQ47"/>
       <c r="BR47"/>
       <c r="BS47"/>
       <c r="BT47"/>
       <c r="BU47"/>
       <c r="BV47"/>
       <c r="BW47"/>
       <c r="BX47"/>
       <c r="BY47"/>
       <c r="BZ47"/>
       <c r="CA47"/>
       <c r="CB47"/>
       <c r="CC47"/>
       <c r="CD47"/>
       <c r="CE47"/>
       <c r="CF47"/>
       <c r="CG47"/>
       <c r="CH47"/>
+      <c r="CI47"/>
     </row>
-    <row r="48" spans="1:86">
+    <row r="48" spans="1:87">
       <c r="A48" t="s">
         <v>72</v>
       </c>
       <c r="B48">
+        <v>-2184857000.0</v>
+      </c>
+      <c r="C48">
         <v>-2090466000.0</v>
       </c>
-      <c r="C48">
+      <c r="D48">
         <v>-2031891000.0</v>
       </c>
-      <c r="D48">
+      <c r="E48">
         <v>-1917701000.0</v>
       </c>
-      <c r="E48">
+      <c r="F48">
         <v>-1875420000.0</v>
       </c>
-      <c r="F48">
+      <c r="G48">
         <v>-1802182000.0</v>
       </c>
-      <c r="G48">
+      <c r="H48">
         <v>-1742766000.0</v>
       </c>
-      <c r="H48">
+      <c r="I48">
         <v>-1635802000.0</v>
       </c>
-      <c r="I48">
+      <c r="J48">
         <v>-1483831000.0</v>
       </c>
-      <c r="J48">
+      <c r="K48">
         <v>-1336290000.0</v>
       </c>
-      <c r="K48">
+      <c r="L48">
         <v>-1224096000.0</v>
       </c>
-      <c r="L48">
+      <c r="M48">
         <v>-1125356000.0</v>
       </c>
-      <c r="M48">
+      <c r="N48">
         <v>-1039556000.0</v>
       </c>
-      <c r="N48">
+      <c r="O48">
         <v>-962660000.0</v>
       </c>
-      <c r="O48">
+      <c r="P48">
         <v>-876755000.0</v>
       </c>
-      <c r="P48">
+      <c r="Q48">
         <v>-795558000.0</v>
       </c>
-      <c r="Q48">
+      <c r="R48">
         <v>-724828000.0</v>
       </c>
-      <c r="R48">
+      <c r="S48">
         <v>-667310000.0</v>
       </c>
-      <c r="S48">
+      <c r="T48">
         <v>-602761000.0</v>
       </c>
-      <c r="T48">
+      <c r="U48">
         <v>-539661000.0</v>
       </c>
-      <c r="U48">
+      <c r="V48">
         <v>-478010000.0</v>
       </c>
-      <c r="V48">
+      <c r="W48">
         <v>-425464000.0</v>
       </c>
-      <c r="W48">
+      <c r="X48">
         <v>-366341000.0</v>
       </c>
-      <c r="X48">
+      <c r="Y48">
         <v>-308378000.0</v>
       </c>
-      <c r="Y48">
+      <c r="Z48">
         <v>-259355000.0</v>
       </c>
-      <c r="Z48">
+      <c r="AA48">
         <v>-223220000.0</v>
       </c>
-      <c r="AA48">
+      <c r="AB48">
         <v>-195480000.0</v>
       </c>
-      <c r="AB48">
+      <c r="AC48">
         <v>-174051000.0</v>
       </c>
-      <c r="AC48">
+      <c r="AD48">
         <v>-154352000.0</v>
       </c>
-      <c r="AD48">
+      <c r="AE48">
         <v>-139272000.0</v>
       </c>
-      <c r="AE48">
+      <c r="AF48">
         <v>-127797000.0</v>
       </c>
-      <c r="AF48">
+      <c r="AG48">
         <v>-119285000.0</v>
       </c>
-      <c r="AG48">
+      <c r="AH48">
         <v>-112825000.0</v>
       </c>
-      <c r="AH48">
+      <c r="AI48">
         <v>-106461000.0</v>
       </c>
-      <c r="AI48">
+      <c r="AJ48">
         <v>-98016000.0</v>
       </c>
-      <c r="AJ48">
+      <c r="AK48">
         <v>-89653000.0</v>
       </c>
-      <c r="AK48">
+      <c r="AL48">
         <v>-81306000.0</v>
       </c>
-      <c r="AL48">
+      <c r="AM48">
         <v>-75307448.0</v>
       </c>
-      <c r="AM48">
+      <c r="AN48">
         <v>-67558179.0</v>
       </c>
-      <c r="AN48">
+      <c r="AO48">
         <v>-716147000.0</v>
       </c>
-      <c r="AO48">
+      <c r="AP48">
         <v>-712768000.0</v>
       </c>
-      <c r="AP48">
+      <c r="AQ48">
         <v>-706244000.0</v>
       </c>
-      <c r="AQ48">
+      <c r="AR48">
         <v>-695708000.0</v>
       </c>
-      <c r="AR48">
+      <c r="AS48">
         <v>-678080000.0</v>
       </c>
-      <c r="AS48">
+      <c r="AT48">
         <v>-658280000.0</v>
       </c>
-      <c r="AT48">
+      <c r="AU48">
         <v>-637573000.0</v>
       </c>
-      <c r="AU48">
+      <c r="AV48">
         <v>-617221000.0</v>
       </c>
-      <c r="AV48">
+      <c r="AW48">
         <v>-597255000.0</v>
       </c>
-      <c r="AW48">
+      <c r="AX48">
         <v>-574969000.0</v>
       </c>
-      <c r="AX48">
+      <c r="AY48">
         <v>-551412000.0</v>
       </c>
-      <c r="AY48">
+      <c r="AZ48">
         <v>-527250000.0</v>
       </c>
-      <c r="AZ48">
+      <c r="BA48">
         <v>-504735000.0</v>
       </c>
-      <c r="BA48">
+      <c r="BB48">
         <v>-481948000.0</v>
       </c>
-      <c r="BB48">
+      <c r="BC48">
         <v>-461220000.0</v>
       </c>
-      <c r="BC48">
+      <c r="BD48">
         <v>-443097000.0</v>
       </c>
-      <c r="BD48">
+      <c r="BE48">
         <v>-428101000.0</v>
       </c>
-      <c r="BE48">
+      <c r="BF48">
         <v>-413481000.0</v>
       </c>
-      <c r="BF48">
+      <c r="BG48">
         <v>-398430000.0</v>
       </c>
-      <c r="BG48">
+      <c r="BH48">
         <v>-387687000.0</v>
       </c>
-      <c r="BH48">
+      <c r="BI48">
         <v>-374953000.0</v>
       </c>
-      <c r="BI48">
+      <c r="BJ48">
         <v>-362451000.0</v>
       </c>
-      <c r="BJ48">
+      <c r="BK48">
         <v>-351050000.0</v>
       </c>
-      <c r="BK48">
+      <c r="BL48">
         <v>-342227000.0</v>
       </c>
-      <c r="BL48">
+      <c r="BM48">
         <v>-331965000.0</v>
       </c>
-      <c r="BM48">
+      <c r="BN48">
         <v>-322891000.0</v>
       </c>
-      <c r="BN48">
+      <c r="BO48">
         <v>-313583000.0</v>
       </c>
-      <c r="BO48">
+      <c r="BP48">
         <v>-306546000.0</v>
       </c>
-      <c r="BP48">
+      <c r="BQ48">
         <v>-424665000.0</v>
       </c>
-      <c r="BQ48">
+      <c r="BR48">
         <v>-416170000.0</v>
       </c>
-      <c r="BR48">
+      <c r="BS48">
         <v>-392671000.0</v>
       </c>
-      <c r="BS48">
+      <c r="BT48">
         <v>-366718000.0</v>
       </c>
-      <c r="BT48">
+      <c r="BU48">
         <v>-340397000.0</v>
       </c>
-      <c r="BU48">
+      <c r="BV48">
         <v>-317703000.0</v>
       </c>
-      <c r="BV48">
+      <c r="BW48">
         <v>-300053000.0</v>
       </c>
-      <c r="BW48">
+      <c r="BX48">
         <v>-284529000.0</v>
       </c>
-      <c r="BX48">
+      <c r="BY48">
         <v>-269653000.0</v>
       </c>
-      <c r="BY48">
+      <c r="BZ48">
         <v>-252913000.0</v>
       </c>
-      <c r="BZ48">
+      <c r="CA48">
         <v>-236558000.0</v>
       </c>
-      <c r="CA48">
+      <c r="CB48">
         <v>-224071000.0</v>
       </c>
-      <c r="CB48"/>
       <c r="CC48"/>
-      <c r="CD48">
+      <c r="CD48"/>
+      <c r="CE48">
         <v>-179288000.0</v>
       </c>
-      <c r="CE48"/>
       <c r="CF48"/>
-      <c r="CG48">
+      <c r="CG48"/>
+      <c r="CH48">
         <v>-128282000.0</v>
       </c>
-      <c r="CH48"/>
+      <c r="CI48"/>
     </row>
-    <row r="49" spans="1:86">
+    <row r="49" spans="1:87">
       <c r="A49" t="s">
         <v>73</v>
       </c>
       <c r="B49"/>
       <c r="C49"/>
       <c r="D49"/>
       <c r="E49"/>
       <c r="F49"/>
       <c r="G49"/>
       <c r="H49"/>
       <c r="I49"/>
       <c r="J49"/>
       <c r="K49"/>
       <c r="L49"/>
-      <c r="M49">
+      <c r="M49"/>
+      <c r="N49">
         <v>-1039556000.0</v>
       </c>
-      <c r="N49">
+      <c r="O49">
         <v>-962660000.0</v>
       </c>
-      <c r="O49">
+      <c r="P49">
         <v>-876755000.0</v>
       </c>
-      <c r="P49">
+      <c r="Q49">
         <v>-795558000.0</v>
       </c>
-      <c r="Q49">
+      <c r="R49">
         <v>-724828000.0</v>
       </c>
-      <c r="R49">
+      <c r="S49">
         <v>-667310000.0</v>
       </c>
-      <c r="S49">
+      <c r="T49">
         <v>-602761000.0</v>
       </c>
-      <c r="T49">
+      <c r="U49">
         <v>-539661000.0</v>
       </c>
-      <c r="U49">
+      <c r="V49">
         <v>-478010000.0</v>
       </c>
-      <c r="V49">
+      <c r="W49">
         <v>-425464000.0</v>
       </c>
-      <c r="W49">
+      <c r="X49">
         <v>-366341000.0</v>
       </c>
-      <c r="X49">
+      <c r="Y49">
         <v>-308378000.0</v>
       </c>
-      <c r="Y49">
+      <c r="Z49">
         <v>-259355000.0</v>
       </c>
-      <c r="Z49">
+      <c r="AA49">
         <v>-223220000.0</v>
       </c>
-      <c r="AA49">
+      <c r="AB49">
         <v>-195480000.0</v>
       </c>
-      <c r="AB49">
+      <c r="AC49">
         <v>-174051000.0</v>
       </c>
-      <c r="AC49">
+      <c r="AD49">
         <v>-154352000.0</v>
       </c>
-      <c r="AD49">
+      <c r="AE49">
         <v>-139272000.0</v>
       </c>
-      <c r="AE49">
+      <c r="AF49">
         <v>-127797000.0</v>
       </c>
-      <c r="AF49">
+      <c r="AG49">
         <v>-119285000.0</v>
       </c>
-      <c r="AG49">
+      <c r="AH49">
         <v>-112825000.0</v>
       </c>
-      <c r="AH49">
+      <c r="AI49">
         <v>-106461000.0</v>
       </c>
-      <c r="AI49">
+      <c r="AJ49">
         <v>-98016000.0</v>
       </c>
-      <c r="AJ49">
+      <c r="AK49">
         <v>-89653000.0</v>
       </c>
-      <c r="AK49">
+      <c r="AL49">
         <v>-81306000.0</v>
       </c>
-      <c r="AL49">
+      <c r="AM49">
         <v>-75307448.0</v>
       </c>
-      <c r="AM49">
+      <c r="AN49">
         <v>-67558179.0</v>
       </c>
-      <c r="AN49">
+      <c r="AO49">
         <v>-716147000.0</v>
       </c>
-      <c r="AO49">
+      <c r="AP49">
         <v>-712768000.0</v>
       </c>
-      <c r="AP49">
+      <c r="AQ49">
         <v>-706244000.0</v>
       </c>
-      <c r="AQ49">
+      <c r="AR49">
         <v>-695708000.0</v>
       </c>
-      <c r="AR49">
+      <c r="AS49">
         <v>-678080000.0</v>
       </c>
-      <c r="AS49">
+      <c r="AT49">
         <v>-658280000.0</v>
       </c>
-      <c r="AT49">
+      <c r="AU49">
         <v>-637573000.0</v>
       </c>
-      <c r="AU49">
+      <c r="AV49">
         <v>-617221000.0</v>
       </c>
-      <c r="AV49">
+      <c r="AW49">
         <v>-597255000.0</v>
       </c>
-      <c r="AW49">
+      <c r="AX49">
         <v>-574969000.0</v>
       </c>
-      <c r="AX49">
+      <c r="AY49">
         <v>-551412000.0</v>
       </c>
-      <c r="AY49">
+      <c r="AZ49">
         <v>-527250000.0</v>
       </c>
-      <c r="AZ49">
+      <c r="BA49">
         <v>-504735000.0</v>
       </c>
-      <c r="BA49">
+      <c r="BB49">
         <v>-481948000.0</v>
       </c>
-      <c r="BB49">
+      <c r="BC49">
         <v>-461220000.0</v>
       </c>
-      <c r="BC49">
+      <c r="BD49">
         <v>-443097000.0</v>
       </c>
-      <c r="BD49">
+      <c r="BE49">
         <v>-428101000.0</v>
       </c>
-      <c r="BE49">
+      <c r="BF49">
         <v>-413481000.0</v>
       </c>
-      <c r="BF49">
+      <c r="BG49">
         <v>-398430000.0</v>
       </c>
-      <c r="BG49">
+      <c r="BH49">
         <v>-387687000.0</v>
       </c>
-      <c r="BH49">
+      <c r="BI49">
         <v>-374953000.0</v>
       </c>
-      <c r="BI49"/>
       <c r="BJ49"/>
       <c r="BK49"/>
       <c r="BL49"/>
       <c r="BM49"/>
       <c r="BN49"/>
       <c r="BO49"/>
       <c r="BP49"/>
       <c r="BQ49"/>
       <c r="BR49"/>
       <c r="BS49"/>
       <c r="BT49"/>
       <c r="BU49"/>
       <c r="BV49"/>
       <c r="BW49"/>
       <c r="BX49"/>
       <c r="BY49"/>
       <c r="BZ49"/>
       <c r="CA49"/>
       <c r="CB49"/>
       <c r="CC49"/>
       <c r="CD49"/>
       <c r="CE49"/>
       <c r="CF49"/>
       <c r="CG49"/>
       <c r="CH49"/>
+      <c r="CI49"/>
     </row>
-    <row r="50" spans="1:86">
+    <row r="50" spans="1:87">
       <c r="A50" t="s">
         <v>74</v>
       </c>
       <c r="B50"/>
       <c r="C50"/>
       <c r="D50"/>
       <c r="E50"/>
       <c r="F50"/>
       <c r="G50"/>
       <c r="H50"/>
       <c r="I50"/>
       <c r="J50"/>
       <c r="K50"/>
       <c r="L50"/>
       <c r="M50"/>
       <c r="N50"/>
       <c r="O50"/>
       <c r="P50"/>
       <c r="Q50"/>
       <c r="R50"/>
       <c r="S50"/>
       <c r="T50"/>
       <c r="U50"/>
       <c r="V50"/>
       <c r="W50"/>
       <c r="X50"/>
       <c r="Y50"/>
       <c r="Z50"/>
       <c r="AA50"/>
       <c r="AB50"/>
-      <c r="AC50">
+      <c r="AC50"/>
+      <c r="AD50">
         <v>302000.0</v>
       </c>
-      <c r="AD50"/>
       <c r="AE50"/>
       <c r="AF50"/>
       <c r="AG50"/>
       <c r="AH50"/>
       <c r="AI50"/>
       <c r="AJ50"/>
       <c r="AK50"/>
       <c r="AL50"/>
       <c r="AM50"/>
-      <c r="AN50">
+      <c r="AN50"/>
+      <c r="AO50">
         <v>32000.0</v>
       </c>
-      <c r="AO50">
+      <c r="AP50">
         <v>2332000.0</v>
       </c>
-      <c r="AP50">
+      <c r="AQ50">
         <v>48595166.0</v>
       </c>
-      <c r="AQ50"/>
       <c r="AR50"/>
       <c r="AS50"/>
-      <c r="AT50">
+      <c r="AT50"/>
+      <c r="AU50">
         <v>42192513.0</v>
       </c>
-      <c r="AU50"/>
       <c r="AV50"/>
       <c r="AW50"/>
       <c r="AX50"/>
       <c r="AY50"/>
       <c r="AZ50"/>
       <c r="BA50"/>
       <c r="BB50"/>
       <c r="BC50"/>
       <c r="BD50"/>
       <c r="BE50"/>
       <c r="BF50"/>
       <c r="BG50"/>
       <c r="BH50"/>
       <c r="BI50"/>
       <c r="BJ50"/>
       <c r="BK50"/>
       <c r="BL50"/>
       <c r="BM50"/>
       <c r="BN50"/>
       <c r="BO50"/>
       <c r="BP50"/>
       <c r="BQ50"/>
       <c r="BR50"/>
       <c r="BS50"/>
       <c r="BT50"/>
       <c r="BU50"/>
       <c r="BV50"/>
       <c r="BW50"/>
       <c r="BX50"/>
       <c r="BY50"/>
       <c r="BZ50"/>
       <c r="CA50"/>
       <c r="CB50"/>
       <c r="CC50"/>
       <c r="CD50"/>
       <c r="CE50"/>
       <c r="CF50"/>
       <c r="CG50"/>
       <c r="CH50"/>
+      <c r="CI50"/>
     </row>
-    <row r="51" spans="1:86">
+    <row r="51" spans="1:87">
       <c r="A51" t="s">
         <v>75</v>
       </c>
       <c r="B51">
+        <v>347311000.0</v>
+      </c>
+      <c r="C51">
         <v>354361000.0</v>
       </c>
-      <c r="C51">
+      <c r="D51">
         <v>346402000.0</v>
       </c>
-      <c r="D51">
+      <c r="E51">
         <v>123949000.0</v>
       </c>
-      <c r="E51">
+      <c r="F51">
         <v>119771000.0</v>
       </c>
-      <c r="F51">
+      <c r="G51">
         <v>119570000.0</v>
       </c>
-      <c r="G51">
+      <c r="H51">
         <v>119141000.0</v>
       </c>
-      <c r="H51">
+      <c r="I51">
         <v>118064000.0</v>
       </c>
-      <c r="I51">
+      <c r="J51">
         <v>117722000.0</v>
       </c>
-      <c r="J51">
+      <c r="K51">
         <v>117193000.0</v>
       </c>
-      <c r="K51">
+      <c r="L51">
         <v>116563000.0</v>
       </c>
-      <c r="L51">
+      <c r="M51">
         <v>99660000.0</v>
       </c>
-      <c r="M51">
+      <c r="N51">
         <v>84618000.0</v>
       </c>
-      <c r="N51">
+      <c r="O51">
         <v>49891000.0</v>
       </c>
-      <c r="O51">
+      <c r="P51">
         <v>49814000.0</v>
       </c>
-      <c r="P51">
+      <c r="Q51">
         <v>49727000.0</v>
       </c>
-      <c r="Q51">
+      <c r="R51">
         <v>696000.0</v>
       </c>
-      <c r="R51">
+      <c r="S51">
         <v>797000.0</v>
       </c>
-      <c r="S51">
+      <c r="T51">
         <v>897000.0</v>
       </c>
-      <c r="T51">
+      <c r="U51">
         <v>997000.0</v>
       </c>
-      <c r="U51">
+      <c r="V51">
         <v>707000.0</v>
       </c>
-      <c r="V51">
+      <c r="W51">
         <v>786000.0</v>
       </c>
-      <c r="W51">
+      <c r="X51">
         <v>863000.0</v>
       </c>
-      <c r="X51">
+      <c r="Y51">
         <v>520000.0</v>
       </c>
-      <c r="Y51">
+      <c r="Z51">
         <v>598000.0</v>
       </c>
-      <c r="Z51">
+      <c r="AA51">
         <v>676000.0</v>
       </c>
-      <c r="AA51">
+      <c r="AB51">
         <v>751000.0</v>
       </c>
-      <c r="AB51">
+      <c r="AC51">
         <v>826000.0</v>
       </c>
-      <c r="AC51">
+      <c r="AD51">
         <v>900000.0</v>
       </c>
-      <c r="AD51"/>
       <c r="AE51"/>
       <c r="AF51"/>
       <c r="AG51"/>
       <c r="AH51"/>
       <c r="AI51"/>
       <c r="AJ51"/>
       <c r="AK51"/>
       <c r="AL51"/>
       <c r="AM51"/>
-      <c r="AN51">
+      <c r="AN51"/>
+      <c r="AO51">
         <v>32000.0</v>
       </c>
-      <c r="AO51">
+      <c r="AP51">
         <v>2332000.0</v>
       </c>
-      <c r="AP51">
+      <c r="AQ51">
         <v>4650000.0</v>
       </c>
-      <c r="AQ51">
+      <c r="AR51">
         <v>6967000.0</v>
       </c>
-      <c r="AR51">
+      <c r="AS51">
         <v>9282000.0</v>
       </c>
-      <c r="AS51">
+      <c r="AT51">
         <v>11595000.0</v>
       </c>
-      <c r="AT51">
+      <c r="AU51">
         <v>13906000.0</v>
       </c>
-      <c r="AU51">
+      <c r="AV51">
         <v>16216000.0</v>
       </c>
-      <c r="AV51">
+      <c r="AW51">
         <v>18523000.0</v>
       </c>
-      <c r="AW51">
+      <c r="AX51">
         <v>20897000.0</v>
       </c>
-      <c r="AX51">
+      <c r="AY51">
         <v>23398000.0</v>
       </c>
-      <c r="AY51">
+      <c r="AZ51">
         <v>23509000.0</v>
       </c>
-      <c r="AZ51">
+      <c r="BA51">
         <v>23731000.0</v>
       </c>
-      <c r="BA51">
+      <c r="BB51">
         <v>23637000.0</v>
       </c>
-      <c r="BB51">
+      <c r="BC51">
         <v>12402000.0</v>
       </c>
-      <c r="BC51">
+      <c r="BD51">
         <v>14371000.0</v>
       </c>
-      <c r="BD51">
+      <c r="BE51">
         <v>16337000.0</v>
       </c>
-      <c r="BE51">
+      <c r="BF51">
         <v>16494000.0</v>
       </c>
-      <c r="BF51">
+      <c r="BG51">
         <v>16648000.0</v>
       </c>
-      <c r="BG51">
+      <c r="BH51">
         <v>16804000.0</v>
       </c>
-      <c r="BH51">
+      <c r="BI51">
         <v>16959000.0</v>
       </c>
-      <c r="BI51">
+      <c r="BJ51">
         <v>17140000.0</v>
       </c>
-      <c r="BJ51">
+      <c r="BK51">
         <v>11894000.0</v>
       </c>
-      <c r="BK51">
+      <c r="BL51">
         <v>13647000.0</v>
       </c>
-      <c r="BL51">
+      <c r="BM51">
         <v>1397000.0</v>
       </c>
-      <c r="BM51">
+      <c r="BN51">
         <v>1713000.0</v>
       </c>
-      <c r="BN51">
+      <c r="BO51">
         <v>2061000.0</v>
       </c>
-      <c r="BO51">
+      <c r="BP51">
         <v>2444000.0</v>
       </c>
-      <c r="BP51">
+      <c r="BQ51">
         <v>2999000.0</v>
       </c>
-      <c r="BQ51">
+      <c r="BR51">
         <v>12135000.0</v>
       </c>
-      <c r="BR51">
+      <c r="BS51">
         <v>10476000.0</v>
       </c>
-      <c r="BS51">
+      <c r="BT51">
         <v>4711000.0</v>
       </c>
-      <c r="BT51">
+      <c r="BU51">
         <v>5416000.0</v>
       </c>
-      <c r="BU51">
+      <c r="BV51">
         <v>4964000.0</v>
       </c>
-      <c r="BV51">
+      <c r="BW51">
         <v>5221000.0</v>
       </c>
-      <c r="BW51">
+      <c r="BX51">
         <v>5587000.0</v>
       </c>
-      <c r="BX51">
+      <c r="BY51">
         <v>5708000.0</v>
       </c>
-      <c r="BY51">
+      <c r="BZ51">
         <v>5816000.0</v>
       </c>
-      <c r="BZ51">
+      <c r="CA51">
         <v>5500000.0</v>
       </c>
-      <c r="CA51">
+      <c r="CB51">
         <v>5692000.0</v>
       </c>
-      <c r="CB51"/>
       <c r="CC51"/>
-      <c r="CD51">
+      <c r="CD51"/>
+      <c r="CE51">
         <v>6174000.0</v>
       </c>
-      <c r="CE51"/>
       <c r="CF51"/>
-      <c r="CG51">
+      <c r="CG51"/>
+      <c r="CH51">
         <v>2322000.0</v>
       </c>
-      <c r="CH51"/>
+      <c r="CI51"/>
     </row>
-    <row r="52" spans="1:86">
+    <row r="52" spans="1:87">
       <c r="A52" t="s">
         <v>76</v>
       </c>
       <c r="B52">
+        <v>1697000.0</v>
+      </c>
+      <c r="C52">
         <v>1018000.0</v>
       </c>
-      <c r="C52">
+      <c r="D52">
         <v>1083000.0</v>
       </c>
-      <c r="D52">
+      <c r="E52">
         <v>1049000.0</v>
       </c>
-      <c r="E52">
+      <c r="F52">
         <v>1016000.0</v>
       </c>
-      <c r="F52">
+      <c r="G52">
         <v>983000.0</v>
       </c>
-      <c r="G52">
+      <c r="H52">
         <v>878000.0</v>
       </c>
-      <c r="H52">
+      <c r="I52">
         <v>557000.0</v>
       </c>
-      <c r="I52">
+      <c r="J52">
         <v>542000.0</v>
       </c>
-      <c r="J52">
+      <c r="K52">
         <v>527000.0</v>
       </c>
-      <c r="K52">
+      <c r="L52">
         <v>513000.0</v>
       </c>
-      <c r="L52">
+      <c r="M52">
         <v>411000.0</v>
       </c>
-      <c r="M52">
+      <c r="N52">
         <v>653000.0</v>
       </c>
-      <c r="N52">
+      <c r="O52">
         <v>602000.0</v>
       </c>
-      <c r="O52">
+      <c r="P52">
         <v>760000.0</v>
       </c>
-      <c r="P52">
+      <c r="Q52">
         <v>879000.0</v>
       </c>
-      <c r="Q52">
+      <c r="R52">
         <v>413000.0</v>
       </c>
-      <c r="R52">
+      <c r="S52">
         <v>410000.0</v>
       </c>
-      <c r="S52">
+      <c r="T52">
         <v>406000.0</v>
       </c>
-      <c r="T52">
+      <c r="U52">
         <v>403000.0</v>
       </c>
-      <c r="U52">
+      <c r="V52">
         <v>320000.0</v>
       </c>
-      <c r="V52">
+      <c r="W52">
         <v>318000.0</v>
       </c>
-      <c r="W52">
+      <c r="X52">
         <v>315000.0</v>
       </c>
-      <c r="X52">
+      <c r="Y52">
         <v>323000.0</v>
       </c>
-      <c r="Y52">
+      <c r="Z52">
         <v>319000.0</v>
       </c>
-      <c r="Z52">
+      <c r="AA52">
         <v>315000.0</v>
       </c>
-      <c r="AA52">
+      <c r="AB52">
         <v>310000.0</v>
       </c>
-      <c r="AB52">
+      <c r="AC52">
         <v>306000.0</v>
       </c>
-      <c r="AC52">
+      <c r="AD52">
         <v>302000.0</v>
       </c>
-      <c r="AD52"/>
       <c r="AE52"/>
       <c r="AF52"/>
       <c r="AG52"/>
       <c r="AH52"/>
       <c r="AI52"/>
       <c r="AJ52"/>
       <c r="AK52"/>
       <c r="AL52"/>
       <c r="AM52"/>
-      <c r="AN52">
+      <c r="AN52"/>
+      <c r="AO52">
         <v>32000.0</v>
       </c>
-      <c r="AO52">
+      <c r="AP52">
         <v>2332000.0</v>
       </c>
-      <c r="AP52">
+      <c r="AQ52">
         <v>4650000.0</v>
       </c>
-      <c r="AQ52">
+      <c r="AR52">
         <v>6956000.0</v>
       </c>
-      <c r="AR52">
+      <c r="AS52">
         <v>9250000.0</v>
       </c>
-      <c r="AS52">
+      <c r="AT52">
         <v>9221000.0</v>
       </c>
-      <c r="AT52">
+      <c r="AU52">
         <v>9256000.0</v>
       </c>
-      <c r="AU52">
+      <c r="AV52">
         <v>9249000.0</v>
       </c>
-      <c r="AV52">
+      <c r="AW52">
         <v>9241000.0</v>
       </c>
-      <c r="AW52">
+      <c r="AX52">
         <v>9302000.0</v>
       </c>
-      <c r="AX52">
+      <c r="AY52">
         <v>9493000.0</v>
       </c>
-      <c r="AY52">
+      <c r="AZ52">
         <v>7389000.0</v>
       </c>
-      <c r="AZ52">
+      <c r="BA52">
         <v>5314000.0</v>
       </c>
-      <c r="BA52">
+      <c r="BB52">
         <v>3092000.0</v>
       </c>
-      <c r="BB52">
+      <c r="BC52">
         <v>7937000.0</v>
       </c>
-      <c r="BC52">
+      <c r="BD52">
         <v>7913000.0</v>
       </c>
-      <c r="BD52">
+      <c r="BE52">
         <v>7891000.0</v>
       </c>
-      <c r="BE52">
+      <c r="BF52">
         <v>6067000.0</v>
       </c>
-      <c r="BF52">
+      <c r="BG52">
         <v>4246000.0</v>
       </c>
-      <c r="BG52">
+      <c r="BH52">
         <v>4633000.0</v>
       </c>
-      <c r="BH52">
+      <c r="BI52">
         <v>3124000.0</v>
       </c>
-      <c r="BI52">
+      <c r="BJ52">
         <v>5646000.0</v>
       </c>
-      <c r="BJ52">
+      <c r="BK52">
         <v>201000.0</v>
       </c>
-      <c r="BK52">
+      <c r="BL52">
         <v>277000.0</v>
       </c>
-      <c r="BL52">
+      <c r="BM52">
         <v>1078000.0</v>
       </c>
-      <c r="BM52">
+      <c r="BN52">
         <v>1185000.0</v>
       </c>
-      <c r="BN52">
+      <c r="BO52">
         <v>1262000.0</v>
       </c>
-      <c r="BO52">
+      <c r="BP52">
         <v>1352000.0</v>
       </c>
-      <c r="BP52">
+      <c r="BQ52">
         <v>1602000.0</v>
       </c>
-      <c r="BQ52">
+      <c r="BR52">
         <v>1877000.0</v>
       </c>
-      <c r="BR52">
+      <c r="BS52">
         <v>-15234000.0</v>
       </c>
-      <c r="BS52">
+      <c r="BT52">
         <v>2410000.0</v>
       </c>
-      <c r="BT52">
+      <c r="BU52">
         <v>2573000.0</v>
       </c>
-      <c r="BU52">
+      <c r="BV52">
         <v>2401000.0</v>
       </c>
-      <c r="BV52">
+      <c r="BW52">
         <v>2406000.0</v>
       </c>
-      <c r="BW52">
+      <c r="BX52">
         <v>2468000.0</v>
       </c>
-      <c r="BX52">
+      <c r="BY52">
         <v>2440000.0</v>
       </c>
-      <c r="BY52">
+      <c r="BZ52">
         <v>2448000.0</v>
       </c>
-      <c r="BZ52">
+      <c r="CA52">
         <v>2330000.0</v>
       </c>
-      <c r="CA52">
+      <c r="CB52">
         <v>2269000.0</v>
       </c>
-      <c r="CB52"/>
       <c r="CC52"/>
-      <c r="CD52">
+      <c r="CD52"/>
+      <c r="CE52">
         <v>1915000.0</v>
       </c>
-      <c r="CE52"/>
       <c r="CF52"/>
-      <c r="CG52">
+      <c r="CG52"/>
+      <c r="CH52">
         <v>750000.0</v>
       </c>
-      <c r="CH52"/>
+      <c r="CI52"/>
     </row>
-    <row r="53" spans="1:86">
+    <row r="53" spans="1:87">
       <c r="A53" t="s">
         <v>77</v>
       </c>
       <c r="B53">
+        <v>585738000.0</v>
+      </c>
+      <c r="C53">
         <v>784866000.0</v>
       </c>
-      <c r="C53">
+      <c r="D53">
         <v>814055000.0</v>
       </c>
-      <c r="D53">
+      <c r="E53">
         <v>610831000.0</v>
       </c>
-      <c r="E53">
+      <c r="F53">
         <v>659422000.0</v>
       </c>
-      <c r="F53">
+      <c r="G53">
         <v>826232000.0</v>
       </c>
-      <c r="G53">
+      <c r="H53">
         <v>765943000.0</v>
       </c>
-      <c r="H53">
+      <c r="I53">
         <v>563197000.0</v>
       </c>
-      <c r="I53">
+      <c r="J53">
         <v>436546000.0</v>
       </c>
-      <c r="J53">
+      <c r="K53">
         <v>534216000.0</v>
       </c>
-      <c r="K53">
+      <c r="L53">
         <v>170296000.0</v>
       </c>
-      <c r="L53">
+      <c r="M53">
         <v>221222000.0</v>
       </c>
-      <c r="M53">
+      <c r="N53">
         <v>216169000.0</v>
       </c>
-      <c r="N53">
+      <c r="O53">
         <v>27225000.0</v>
       </c>
-      <c r="O53">
+      <c r="P53">
         <v>93852000.0</v>
       </c>
-      <c r="P53">
+      <c r="Q53">
         <v>158494000.0</v>
       </c>
-      <c r="Q53">
+      <c r="R53">
         <v>177671000.0</v>
       </c>
-      <c r="R53">
+      <c r="S53">
         <v>234077000.0</v>
       </c>
-      <c r="S53">
+      <c r="T53">
         <v>249970000.0</v>
       </c>
-      <c r="T53">
+      <c r="U53">
         <v>290306000.0</v>
       </c>
-      <c r="U53">
+      <c r="V53">
         <v>263019000.0</v>
       </c>
-      <c r="V53">
+      <c r="W53">
         <v>230145000.0</v>
       </c>
-      <c r="W53">
+      <c r="X53">
         <v>226817000.0</v>
       </c>
-      <c r="X53">
+      <c r="Y53">
         <v>322513000.0</v>
       </c>
-      <c r="Y53">
+      <c r="Z53">
         <v>341859000.0</v>
       </c>
-      <c r="Z53">
+      <c r="AA53">
         <v>392348000.0</v>
       </c>
-      <c r="AA53">
+      <c r="AB53">
         <v>364124000.0</v>
       </c>
-      <c r="AB53">
+      <c r="AC53">
         <v>393888000.0</v>
       </c>
-      <c r="AC53">
+      <c r="AD53">
         <v>430332000.0</v>
       </c>
-      <c r="AD53">
+      <c r="AE53">
         <v>426339000.0</v>
       </c>
-      <c r="AE53">
+      <c r="AF53">
         <v>450492000.0</v>
       </c>
-      <c r="AF53">
+      <c r="AG53">
         <v>225444000.0</v>
       </c>
-      <c r="AG53">
+      <c r="AH53">
         <v>144700000.0</v>
       </c>
-      <c r="AH53">
+      <c r="AI53">
         <v>42900000.0</v>
       </c>
-      <c r="AI53">
+      <c r="AJ53">
         <v>49177000.0</v>
       </c>
-      <c r="AJ53">
+      <c r="AK53">
         <v>32369000.0</v>
       </c>
-      <c r="AK53">
+      <c r="AL53">
         <v>31912000.0</v>
       </c>
-      <c r="AL53">
+      <c r="AM53">
         <v>21354525.0</v>
       </c>
-      <c r="AM53">
+      <c r="AN53">
         <v>31164553.0</v>
       </c>
-      <c r="AN53">
+      <c r="AO53">
         <v>32259000.0</v>
       </c>
-      <c r="AO53">
+      <c r="AP53">
         <v>9227000.0</v>
       </c>
-      <c r="AP53">
+      <c r="AQ53">
         <v>31608000.0</v>
       </c>
-      <c r="AQ53">
+      <c r="AR53">
         <v>42715000.0</v>
       </c>
-      <c r="AR53">
+      <c r="AS53">
         <v>66331000.0</v>
       </c>
-      <c r="AS53">
+      <c r="AT53">
         <v>43351000.0</v>
       </c>
-      <c r="AT53">
+      <c r="AU53">
         <v>51666000.0</v>
       </c>
-      <c r="AU53">
+      <c r="AV53">
         <v>50802000.0</v>
       </c>
-      <c r="AV53">
+      <c r="AW53">
         <v>15249000.0</v>
       </c>
-      <c r="AW53">
+      <c r="AX53">
         <v>26753000.0</v>
       </c>
-      <c r="AX53">
+      <c r="AY53">
         <v>42986000.0</v>
       </c>
-      <c r="AY53">
+      <c r="AZ53">
         <v>27907000.0</v>
       </c>
-      <c r="AZ53">
+      <c r="BA53">
         <v>36420000.0</v>
       </c>
-      <c r="BA53">
+      <c r="BB53">
         <v>55432000.0</v>
       </c>
-      <c r="BB53">
+      <c r="BC53">
         <v>19087000.0</v>
       </c>
-      <c r="BC53">
+      <c r="BD53">
         <v>25697000.0</v>
       </c>
-      <c r="BD53">
+      <c r="BE53">
         <v>19063000.0</v>
       </c>
-      <c r="BE53">
+      <c r="BF53">
         <v>22840000.0</v>
       </c>
-      <c r="BF53">
+      <c r="BG53">
         <v>9650000.0</v>
       </c>
-      <c r="BG53">
+      <c r="BH53">
         <v>30017000.0</v>
       </c>
-      <c r="BH53">
+      <c r="BI53">
         <v>36998000.0</v>
       </c>
-      <c r="BI53">
+      <c r="BJ53">
         <v>22861000.0</v>
       </c>
-      <c r="BJ53">
+      <c r="BK53">
         <v>19663000.0</v>
       </c>
-      <c r="BK53">
+      <c r="BL53">
         <v>19215000.0</v>
       </c>
-      <c r="BL53">
+      <c r="BM53">
         <v>6047000.0</v>
       </c>
-      <c r="BM53"/>
       <c r="BN53"/>
-      <c r="BO53">
+      <c r="BO53"/>
+      <c r="BP53">
         <v>16942000.0</v>
       </c>
-      <c r="BP53">
+      <c r="BQ53">
         <v>28661000.0</v>
       </c>
-      <c r="BQ53">
+      <c r="BR53">
         <v>43598000.0</v>
       </c>
-      <c r="BR53">
+      <c r="BS53">
         <v>21518000.0</v>
       </c>
-      <c r="BS53"/>
       <c r="BT53"/>
       <c r="BU53"/>
       <c r="BV53"/>
       <c r="BW53"/>
       <c r="BX53"/>
-      <c r="BY53">
+      <c r="BY53"/>
+      <c r="BZ53">
         <v>1000000.0</v>
       </c>
-      <c r="BZ53">
+      <c r="CA53">
         <v>13137000.0</v>
       </c>
-      <c r="CA53">
+      <c r="CB53">
         <v>16928000.0</v>
       </c>
-      <c r="CB53"/>
       <c r="CC53"/>
-      <c r="CD53">
+      <c r="CD53"/>
+      <c r="CE53">
         <v>38248000.0</v>
       </c>
-      <c r="CE53"/>
       <c r="CF53"/>
-      <c r="CG53">
+      <c r="CG53"/>
+      <c r="CH53">
         <v>83523000.0</v>
       </c>
-      <c r="CH53"/>
+      <c r="CI53"/>
     </row>
-    <row r="54" spans="1:86">
+    <row r="54" spans="1:87">
       <c r="A54" t="s">
         <v>78</v>
       </c>
       <c r="B54"/>
       <c r="C54"/>
       <c r="D54"/>
       <c r="E54"/>
       <c r="F54"/>
       <c r="G54"/>
       <c r="H54"/>
       <c r="I54"/>
       <c r="J54"/>
       <c r="K54"/>
       <c r="L54"/>
       <c r="M54"/>
       <c r="N54"/>
       <c r="O54"/>
       <c r="P54"/>
       <c r="Q54"/>
       <c r="R54"/>
       <c r="S54"/>
       <c r="T54"/>
       <c r="U54"/>
       <c r="V54"/>
       <c r="W54"/>
       <c r="X54"/>
       <c r="Y54"/>
       <c r="Z54"/>
       <c r="AA54"/>
       <c r="AB54"/>
       <c r="AC54"/>
       <c r="AD54"/>
-      <c r="AE54">
-[...1 lines deleted...]
-      </c>
+      <c r="AE54"/>
       <c r="AF54">
         <v>0.0</v>
       </c>
       <c r="AG54">
         <v>0.0</v>
       </c>
       <c r="AH54">
         <v>0.0</v>
       </c>
       <c r="AI54">
         <v>0.0</v>
       </c>
       <c r="AJ54">
         <v>0.0</v>
       </c>
       <c r="AK54">
         <v>0.0</v>
       </c>
       <c r="AL54">
         <v>0.0</v>
       </c>
       <c r="AM54">
         <v>0.0</v>
       </c>
       <c r="AN54">
@@ -14265,1120 +14401,1133 @@
       </c>
       <c r="AX54">
         <v>0.0</v>
       </c>
       <c r="AY54">
         <v>0.0</v>
       </c>
       <c r="AZ54">
         <v>0.0</v>
       </c>
       <c r="BA54">
         <v>0.0</v>
       </c>
       <c r="BB54">
         <v>0.0</v>
       </c>
       <c r="BC54">
         <v>0.0</v>
       </c>
       <c r="BD54">
         <v>0.0</v>
       </c>
       <c r="BE54">
         <v>0.0</v>
       </c>
-      <c r="BF54"/>
-[...2 lines deleted...]
-      </c>
+      <c r="BF54">
+        <v>0.0</v>
+      </c>
+      <c r="BG54"/>
       <c r="BH54">
         <v>0.0</v>
       </c>
-      <c r="BI54"/>
+      <c r="BI54">
+        <v>0.0</v>
+      </c>
       <c r="BJ54"/>
       <c r="BK54"/>
       <c r="BL54"/>
       <c r="BM54"/>
       <c r="BN54"/>
       <c r="BO54"/>
       <c r="BP54"/>
       <c r="BQ54"/>
       <c r="BR54"/>
       <c r="BS54"/>
       <c r="BT54"/>
       <c r="BU54"/>
       <c r="BV54"/>
       <c r="BW54"/>
       <c r="BX54"/>
       <c r="BY54"/>
       <c r="BZ54"/>
       <c r="CA54"/>
       <c r="CB54"/>
       <c r="CC54"/>
       <c r="CD54"/>
       <c r="CE54"/>
       <c r="CF54"/>
       <c r="CG54"/>
       <c r="CH54"/>
+      <c r="CI54"/>
     </row>
-    <row r="55" spans="1:86">
+    <row r="55" spans="1:87">
       <c r="A55" t="s">
         <v>79</v>
       </c>
       <c r="B55">
+        <v>1227327000.0</v>
+      </c>
+      <c r="C55">
         <v>1259589000.0</v>
       </c>
-      <c r="C55">
+      <c r="D55">
         <v>1362457000.0</v>
       </c>
-      <c r="D55">
+      <c r="E55">
         <v>1015381000.0</v>
       </c>
-      <c r="E55">
+      <c r="F55">
         <v>996629000.0</v>
       </c>
-      <c r="F55">
+      <c r="G55">
         <v>1042247000.0</v>
       </c>
-      <c r="G55">
+      <c r="H55">
         <v>1073265000.0</v>
       </c>
-      <c r="H55">
+      <c r="I55">
         <v>1099789000.0</v>
       </c>
-      <c r="I55">
+      <c r="J55">
         <v>1082280000.0</v>
       </c>
-      <c r="J55">
+      <c r="K55">
         <v>640547000.0</v>
       </c>
-      <c r="K55">
+      <c r="L55">
         <v>237964000.0</v>
       </c>
-      <c r="L55">
+      <c r="M55">
         <v>302461000.0</v>
       </c>
-      <c r="M55">
+      <c r="N55">
         <v>332449000.0</v>
       </c>
-      <c r="N55">
+      <c r="O55">
         <v>362572000.0</v>
       </c>
-      <c r="O55">
+      <c r="P55">
         <v>158644000.0</v>
       </c>
-      <c r="P55">
+      <c r="Q55">
         <v>216392000.0</v>
       </c>
-      <c r="Q55">
+      <c r="R55">
         <v>222662000.0</v>
       </c>
-      <c r="R55">
+      <c r="S55">
         <v>273332000.0</v>
       </c>
-      <c r="S55">
+      <c r="T55">
         <v>304697000.0</v>
       </c>
-      <c r="T55">
+      <c r="U55">
         <v>327955000.0</v>
       </c>
-      <c r="U55">
+      <c r="V55">
         <v>309731000.0</v>
       </c>
-      <c r="V55">
+      <c r="W55">
         <v>286995000.0</v>
       </c>
-      <c r="W55">
+      <c r="X55">
         <v>339617000.0</v>
       </c>
-      <c r="X55">
+      <c r="Y55">
         <v>388388000.0</v>
       </c>
-      <c r="Y55">
+      <c r="Z55">
         <v>411457000.0</v>
       </c>
-      <c r="Z55">
+      <c r="AA55">
         <v>442056000.0</v>
       </c>
-      <c r="AA55">
+      <c r="AB55">
         <v>456254000.0</v>
       </c>
-      <c r="AB55">
+      <c r="AC55">
         <v>469822000.0</v>
       </c>
-      <c r="AC55">
+      <c r="AD55">
         <v>479560000.0</v>
       </c>
-      <c r="AD55">
+      <c r="AE55">
         <v>485428000.0</v>
       </c>
-      <c r="AE55">
+      <c r="AF55">
         <v>489549000.0</v>
       </c>
-      <c r="AF55">
+      <c r="AG55">
         <v>491528000.0</v>
       </c>
-      <c r="AG55">
+      <c r="AH55">
         <v>183478000.0</v>
       </c>
-      <c r="AH55">
+      <c r="AI55">
         <v>192313000.0</v>
       </c>
-      <c r="AI55">
+      <c r="AJ55">
         <v>62831000.0</v>
       </c>
-      <c r="AJ55">
+      <c r="AK55">
         <v>68067000.0</v>
       </c>
-      <c r="AK55">
+      <c r="AL55">
         <v>40357000.0</v>
       </c>
-      <c r="AL55">
+      <c r="AM55">
         <v>41210000.0</v>
       </c>
-      <c r="AM55">
+      <c r="AN55">
         <v>41507184.0</v>
       </c>
-      <c r="AN55">
+      <c r="AO55">
         <v>44938000.0</v>
       </c>
-      <c r="AO55">
+      <c r="AP55">
         <v>52970000.0</v>
       </c>
-      <c r="AP55">
+      <c r="AQ55">
         <v>68195000.0</v>
       </c>
-      <c r="AQ55">
+      <c r="AR55">
         <v>91014000.0</v>
       </c>
-      <c r="AR55">
+      <c r="AS55">
         <v>101539000.0</v>
       </c>
-      <c r="AS55">
+      <c r="AT55">
         <v>79392000.0</v>
       </c>
-      <c r="AT55">
+      <c r="AU55">
         <v>100675000.0</v>
       </c>
-      <c r="AU55">
+      <c r="AV55">
         <v>123656000.0</v>
       </c>
-      <c r="AV55">
+      <c r="AW55">
         <v>115946000.0</v>
       </c>
-      <c r="AW55">
+      <c r="AX55">
         <v>82184000.0</v>
       </c>
-      <c r="AX55">
+      <c r="AY55">
         <v>95203000.0</v>
       </c>
-      <c r="AY55">
+      <c r="AZ55">
         <v>56663000.0</v>
       </c>
-      <c r="AZ55">
+      <c r="BA55">
         <v>73924000.0</v>
       </c>
-      <c r="BA55">
+      <c r="BB55">
         <v>93700000.0</v>
       </c>
-      <c r="BB55">
+      <c r="BC55">
         <v>103017000.0</v>
       </c>
-      <c r="BC55">
+      <c r="BD55">
         <v>57613000.0</v>
       </c>
-      <c r="BD55">
+      <c r="BE55">
         <v>47164000.0</v>
       </c>
-      <c r="BE55">
+      <c r="BF55">
         <v>59841000.0</v>
       </c>
-      <c r="BF55">
+      <c r="BG55">
         <v>42324000.0</v>
       </c>
-      <c r="BG55">
+      <c r="BH55">
         <v>53868000.0</v>
       </c>
-      <c r="BH55">
+      <c r="BI55">
         <v>65621000.0</v>
       </c>
-      <c r="BI55">
+      <c r="BJ55">
         <v>42926000.0</v>
       </c>
-      <c r="BJ55">
+      <c r="BK55">
         <v>54067000.0</v>
       </c>
-      <c r="BK55">
+      <c r="BL55">
         <v>57881000.0</v>
       </c>
-      <c r="BL55">
+      <c r="BM55">
         <v>52550000.0</v>
       </c>
-      <c r="BM55">
+      <c r="BN55">
         <v>62542000.0</v>
       </c>
-      <c r="BN55">
+      <c r="BO55">
         <v>48910000.0</v>
       </c>
-      <c r="BO55">
+      <c r="BP55">
         <v>57562000.0</v>
       </c>
-      <c r="BP55">
+      <c r="BQ55">
         <v>68201000.0</v>
       </c>
-      <c r="BQ55">
+      <c r="BR55">
         <v>91755000.0</v>
       </c>
-      <c r="BR55">
+      <c r="BS55">
         <v>97253000.0</v>
       </c>
-      <c r="BS55">
+      <c r="BT55">
         <v>90764000.0</v>
       </c>
-      <c r="BT55">
+      <c r="BU55">
         <v>87062000.0</v>
       </c>
-      <c r="BU55">
+      <c r="BV55">
         <v>106642000.0</v>
       </c>
-      <c r="BV55">
+      <c r="BW55">
         <v>122649000.0</v>
       </c>
-      <c r="BW55">
+      <c r="BX55">
         <v>56013000.0</v>
       </c>
-      <c r="BX55">
+      <c r="BY55">
         <v>71600000.0</v>
       </c>
-      <c r="BY55">
+      <c r="BZ55">
         <v>85197000.0</v>
       </c>
-      <c r="BZ55">
+      <c r="CA55">
         <v>54789000.0</v>
       </c>
-      <c r="CA55">
+      <c r="CB55">
         <v>66344000.0</v>
       </c>
-      <c r="CB55"/>
       <c r="CC55"/>
-      <c r="CD55">
+      <c r="CD55"/>
+      <c r="CE55">
         <v>71210000.0</v>
       </c>
-      <c r="CE55"/>
       <c r="CF55"/>
-      <c r="CG55">
+      <c r="CG55"/>
+      <c r="CH55">
         <v>118472000.0</v>
       </c>
-      <c r="CH55"/>
+      <c r="CI55"/>
     </row>
-    <row r="56" spans="1:86">
+    <row r="56" spans="1:87">
       <c r="A56" t="s">
         <v>80</v>
       </c>
       <c r="B56">
+        <v>1182307000.0</v>
+      </c>
+      <c r="C56">
         <v>1245770000.0</v>
       </c>
-      <c r="C56">
+      <c r="D56">
         <v>1346680000.0</v>
       </c>
-      <c r="D56">
+      <c r="E56">
         <v>1003356000.0</v>
       </c>
-      <c r="E56">
+      <c r="F56">
         <v>987979000.0</v>
       </c>
-      <c r="F56">
+      <c r="G56">
         <v>1032927000.0</v>
       </c>
-      <c r="G56">
+      <c r="H56">
         <v>1063666000.0</v>
       </c>
-      <c r="H56">
+      <c r="I56">
         <v>1091728000.0</v>
       </c>
-      <c r="I56">
+      <c r="J56">
         <v>1073952000.0</v>
       </c>
-      <c r="J56">
+      <c r="K56">
         <v>637281000.0</v>
       </c>
-      <c r="K56">
+      <c r="L56">
         <v>235469000.0</v>
       </c>
-      <c r="L56">
+      <c r="M56">
         <v>301595000.0</v>
       </c>
-      <c r="M56">
+      <c r="N56">
         <v>331284000.0</v>
       </c>
-      <c r="N56">
+      <c r="O56">
         <v>361369000.0</v>
       </c>
-      <c r="O56">
+      <c r="P56">
         <v>157112000.0</v>
       </c>
-      <c r="P56">
+      <c r="Q56">
         <v>214546000.0</v>
       </c>
-      <c r="Q56">
+      <c r="R56">
         <v>221170000.0</v>
       </c>
-      <c r="R56">
+      <c r="S56">
         <v>271684000.0</v>
       </c>
-      <c r="S56">
+      <c r="T56">
         <v>302956000.0</v>
       </c>
-      <c r="T56">
+      <c r="U56">
         <v>326067000.0</v>
       </c>
-      <c r="U56">
+      <c r="V56">
         <v>308046000.0</v>
       </c>
-      <c r="V56">
+      <c r="W56">
         <v>285163000.0</v>
       </c>
-      <c r="W56">
+      <c r="X56">
         <v>337601000.0</v>
       </c>
-      <c r="X56">
+      <c r="Y56">
         <v>386603000.0</v>
       </c>
-      <c r="Y56">
+      <c r="Z56">
         <v>409486000.0</v>
       </c>
-      <c r="Z56">
+      <c r="AA56">
         <v>440197000.0</v>
       </c>
-      <c r="AA56">
+      <c r="AB56">
         <v>455322000.0</v>
       </c>
-      <c r="AB56">
+      <c r="AC56">
         <v>468785000.0</v>
       </c>
-      <c r="AC56">
+      <c r="AD56">
         <v>478390000.0</v>
       </c>
-      <c r="AD56">
+      <c r="AE56">
         <v>485201000.0</v>
       </c>
-      <c r="AE56">
+      <c r="AF56">
         <v>489305000.0</v>
       </c>
-      <c r="AF56">
+      <c r="AG56">
         <v>491273000.0</v>
       </c>
-      <c r="AG56">
+      <c r="AH56">
         <v>183199000.0</v>
       </c>
-      <c r="AH56">
+      <c r="AI56">
         <v>192012000.0</v>
       </c>
-      <c r="AI56">
+      <c r="AJ56">
         <v>62720000.0</v>
       </c>
-      <c r="AJ56">
+      <c r="AK56">
         <v>67947000.0</v>
       </c>
-      <c r="AK56">
+      <c r="AL56">
         <v>40352000.0</v>
       </c>
-      <c r="AL56">
+      <c r="AM56">
         <v>41207000.0</v>
       </c>
-      <c r="AM56">
+      <c r="AN56">
         <v>41190638.0</v>
       </c>
-      <c r="AN56">
+      <c r="AO56">
         <v>44835000.0</v>
       </c>
-      <c r="AO56">
+      <c r="AP56">
         <v>52596000.0</v>
       </c>
-      <c r="AP56">
+      <c r="AQ56">
         <v>363581.0</v>
       </c>
-      <c r="AQ56">
+      <c r="AR56">
         <v>90227000.0</v>
       </c>
-      <c r="AR56">
+      <c r="AS56">
         <v>100547000.0</v>
       </c>
-      <c r="AS56">
+      <c r="AT56">
         <v>77973000.0</v>
       </c>
-      <c r="AT56">
+      <c r="AU56">
         <v>99346000.0</v>
       </c>
-      <c r="AU56">
+      <c r="AV56">
         <v>122191000.0</v>
       </c>
-      <c r="AV56">
+      <c r="AW56">
         <v>114324000.0</v>
       </c>
-      <c r="AW56">
+      <c r="AX56">
         <v>80392000.0</v>
       </c>
-      <c r="AX56">
+      <c r="AY56">
         <v>92241000.0</v>
       </c>
-      <c r="AY56">
+      <c r="AZ56">
         <v>54742000.0</v>
       </c>
-      <c r="AZ56">
+      <c r="BA56">
         <v>71840000.0</v>
       </c>
-      <c r="BA56">
+      <c r="BB56">
         <v>91869000.0</v>
       </c>
-      <c r="BB56">
+      <c r="BC56">
         <v>101385000.0</v>
       </c>
-      <c r="BC56">
+      <c r="BD56">
         <v>55942000.0</v>
       </c>
-      <c r="BD56">
+      <c r="BE56">
         <v>45495000.0</v>
       </c>
-      <c r="BE56">
+      <c r="BF56">
         <v>57998000.0</v>
       </c>
-      <c r="BF56">
+      <c r="BG56">
         <v>40286000.0</v>
       </c>
-      <c r="BG56">
+      <c r="BH56">
         <v>52022000.0</v>
       </c>
-      <c r="BH56">
+      <c r="BI56">
         <v>63721000.0</v>
       </c>
-      <c r="BI56">
+      <c r="BJ56">
         <v>40757000.0</v>
       </c>
-      <c r="BJ56">
+      <c r="BK56">
         <v>51520000.0</v>
       </c>
-      <c r="BK56">
+      <c r="BL56">
         <v>54803000.0</v>
       </c>
-      <c r="BL56">
+      <c r="BM56">
         <v>49379000.0</v>
       </c>
-      <c r="BM56">
+      <c r="BN56">
         <v>58928000.0</v>
       </c>
-      <c r="BN56">
+      <c r="BO56">
         <v>44574000.0</v>
       </c>
-      <c r="BO56">
+      <c r="BP56">
         <v>52940000.0</v>
       </c>
-      <c r="BP56">
+      <c r="BQ56">
         <v>63007000.0</v>
       </c>
-      <c r="BQ56">
+      <c r="BR56">
         <v>85976000.0</v>
       </c>
-      <c r="BR56">
+      <c r="BS56">
         <v>91221000.0</v>
       </c>
-      <c r="BS56">
+      <c r="BT56">
         <v>84948000.0</v>
       </c>
-      <c r="BT56">
+      <c r="BU56">
         <v>80981000.0</v>
       </c>
-      <c r="BU56">
+      <c r="BV56">
         <v>101273000.0</v>
       </c>
-      <c r="BV56">
+      <c r="BW56">
         <v>116997000.0</v>
       </c>
-      <c r="BW56">
+      <c r="BX56">
         <v>50510000.0</v>
       </c>
-      <c r="BX56">
+      <c r="BY56">
         <v>65924000.0</v>
       </c>
-      <c r="BY56">
+      <c r="BZ56">
         <v>79348000.0</v>
       </c>
-      <c r="BZ56">
+      <c r="CA56">
         <v>47627000.0</v>
       </c>
-      <c r="CA56">
+      <c r="CB56">
         <v>60003000.0</v>
       </c>
-      <c r="CB56"/>
       <c r="CC56"/>
-      <c r="CD56">
+      <c r="CD56"/>
+      <c r="CE56">
         <v>62950000.0</v>
       </c>
-      <c r="CE56"/>
       <c r="CF56"/>
-      <c r="CG56">
+      <c r="CG56"/>
+      <c r="CH56">
         <v>111054000.0</v>
       </c>
-      <c r="CH56"/>
+      <c r="CI56"/>
     </row>
-    <row r="57" spans="1:86">
+    <row r="57" spans="1:87">
       <c r="A57" t="s">
         <v>81</v>
       </c>
       <c r="B57">
+        <v>338259000.0</v>
+      </c>
+      <c r="C57">
         <v>310288000.0</v>
       </c>
-      <c r="C57">
+      <c r="D57">
         <v>391406000.0</v>
       </c>
-      <c r="D57">
+      <c r="E57">
         <v>196503000.0</v>
       </c>
-      <c r="E57">
+      <c r="F57">
         <v>167237000.0</v>
       </c>
-      <c r="F57">
+      <c r="G57">
         <v>169277000.0</v>
       </c>
-      <c r="G57">
+      <c r="H57">
         <v>177847000.0</v>
       </c>
-      <c r="H57">
+      <c r="I57">
         <v>125162000.0</v>
       </c>
-      <c r="I57">
+      <c r="J57">
         <v>114341000.0</v>
       </c>
-      <c r="J57">
+      <c r="K57">
         <v>118548000.0</v>
       </c>
-      <c r="K57">
+      <c r="L57">
         <v>99665000.0</v>
       </c>
-      <c r="L57">
+      <c r="M57">
         <v>99706000.0</v>
       </c>
-      <c r="M57">
+      <c r="N57">
         <v>98348000.0</v>
       </c>
-      <c r="N57">
+      <c r="O57">
         <v>115894000.0</v>
       </c>
-      <c r="O57">
+      <c r="P57">
         <v>98920000.0</v>
       </c>
-      <c r="P57">
+      <c r="Q57">
         <v>84009000.0</v>
       </c>
-      <c r="Q57">
+      <c r="R57">
         <v>76635000.0</v>
       </c>
-      <c r="R57">
+      <c r="S57">
         <v>76838000.0</v>
       </c>
-      <c r="S57">
+      <c r="T57">
         <v>69325000.0</v>
       </c>
-      <c r="T57">
+      <c r="U57">
         <v>56710000.0</v>
       </c>
-      <c r="U57">
+      <c r="V57">
         <v>48791000.0</v>
       </c>
-      <c r="V57">
+      <c r="W57">
         <v>46557000.0</v>
       </c>
-      <c r="W57">
+      <c r="X57">
         <v>49365000.0</v>
       </c>
-      <c r="X57">
+      <c r="Y57">
         <v>45275000.0</v>
       </c>
-      <c r="Y57">
+      <c r="Z57">
         <v>25703000.0</v>
       </c>
-      <c r="Z57">
+      <c r="AA57">
         <v>25130000.0</v>
       </c>
-      <c r="AA57">
+      <c r="AB57">
         <v>15464000.0</v>
       </c>
-      <c r="AB57">
+      <c r="AC57">
         <v>12316000.0</v>
       </c>
-      <c r="AC57">
+      <c r="AD57">
         <v>10456000.0</v>
       </c>
-      <c r="AD57">
+      <c r="AE57">
         <v>8444000.0</v>
       </c>
-      <c r="AE57">
+      <c r="AF57">
         <v>6642000.0</v>
       </c>
-      <c r="AF57">
+      <c r="AG57">
         <v>5436000.0</v>
       </c>
-      <c r="AG57">
+      <c r="AH57">
         <v>6294000.0</v>
       </c>
-      <c r="AH57">
+      <c r="AI57">
         <v>10054000.0</v>
       </c>
-      <c r="AI57">
+      <c r="AJ57">
         <v>8523000.0</v>
       </c>
-      <c r="AJ57">
+      <c r="AK57">
         <v>6436000.0</v>
       </c>
-      <c r="AK57">
+      <c r="AL57">
         <v>5906000.0</v>
       </c>
-      <c r="AL57">
+      <c r="AM57">
         <v>4800000.0</v>
       </c>
-      <c r="AM57">
+      <c r="AN57">
         <v>3915390.0</v>
       </c>
-      <c r="AN57">
+      <c r="AO57">
         <v>3364000.0</v>
       </c>
-      <c r="AO57">
+      <c r="AP57">
         <v>8639000.0</v>
       </c>
-      <c r="AP57">
+      <c r="AQ57">
         <v>49276940.0</v>
       </c>
-      <c r="AQ57">
+      <c r="AR57">
         <v>30633000.0</v>
       </c>
-      <c r="AR57">
+      <c r="AS57">
         <v>32525000.0</v>
       </c>
-      <c r="AS57">
+      <c r="AT57">
         <v>30920000.0</v>
       </c>
-      <c r="AT57">
+      <c r="AU57">
         <v>30889000.0</v>
       </c>
-      <c r="AU57">
+      <c r="AV57">
         <v>32961000.0</v>
       </c>
-      <c r="AV57">
+      <c r="AW57">
         <v>32666000.0</v>
       </c>
-      <c r="AW57">
+      <c r="AX57">
         <v>32365000.0</v>
       </c>
-      <c r="AX57">
+      <c r="AY57">
         <v>32207000.0</v>
       </c>
-      <c r="AY57">
+      <c r="AZ57">
         <v>25931000.0</v>
       </c>
-      <c r="AZ57">
+      <c r="BA57">
         <v>20071000.0</v>
       </c>
-      <c r="BA57">
+      <c r="BB57">
         <v>16551000.0</v>
       </c>
-      <c r="BB57">
+      <c r="BC57">
         <v>23486000.0</v>
       </c>
-      <c r="BC57">
+      <c r="BD57">
         <v>18965000.0</v>
       </c>
-      <c r="BD57">
+      <c r="BE57">
         <v>18254000.0</v>
       </c>
-      <c r="BE57">
+      <c r="BF57">
         <v>15644000.0</v>
       </c>
-      <c r="BF57">
+      <c r="BG57">
         <v>15148000.0</v>
       </c>
-      <c r="BG57">
+      <c r="BH57">
         <v>17116000.0</v>
       </c>
-      <c r="BH57">
+      <c r="BI57">
         <v>15349000.0</v>
       </c>
-      <c r="BI57">
+      <c r="BJ57">
         <v>17314000.0</v>
       </c>
-      <c r="BJ57">
+      <c r="BK57">
         <v>16736000.0</v>
       </c>
-      <c r="BK57">
+      <c r="BL57">
         <v>14948000.0</v>
       </c>
-      <c r="BL57">
+      <c r="BM57">
         <v>12267000.0</v>
       </c>
-      <c r="BM57">
+      <c r="BN57">
         <v>13037000.0</v>
       </c>
-      <c r="BN57">
+      <c r="BO57">
         <v>16469000.0</v>
       </c>
-      <c r="BO57">
+      <c r="BP57">
         <v>17759000.0</v>
       </c>
-      <c r="BP57">
+      <c r="BQ57">
         <v>146359000.0</v>
       </c>
-      <c r="BQ57">
+      <c r="BR57">
         <v>42951000.0</v>
       </c>
-      <c r="BR57">
+      <c r="BS57">
         <v>33323000.0</v>
       </c>
-      <c r="BS57">
+      <c r="BT57">
         <v>27239000.0</v>
       </c>
-      <c r="BT57">
+      <c r="BU57">
         <v>20723000.0</v>
       </c>
-      <c r="BU57">
+      <c r="BV57">
         <v>20525000.0</v>
       </c>
-      <c r="BV57">
+      <c r="BW57">
         <v>20772000.0</v>
       </c>
-      <c r="BW57">
+      <c r="BX57">
         <v>13824000.0</v>
       </c>
-      <c r="BX57">
+      <c r="BY57">
         <v>15871000.0</v>
       </c>
-      <c r="BY57">
+      <c r="BZ57">
         <v>12292000.0</v>
       </c>
-      <c r="BZ57">
+      <c r="CA57">
         <v>11546000.0</v>
       </c>
-      <c r="CA57">
+      <c r="CB57">
         <v>11555000.0</v>
       </c>
-      <c r="CB57"/>
       <c r="CC57"/>
-      <c r="CD57">
+      <c r="CD57"/>
+      <c r="CE57">
         <v>14474000.0</v>
       </c>
-      <c r="CE57"/>
       <c r="CF57"/>
-      <c r="CG57">
+      <c r="CG57"/>
+      <c r="CH57">
         <v>15833000.0</v>
       </c>
-      <c r="CH57"/>
+      <c r="CI57"/>
     </row>
-    <row r="58" spans="1:86">
+    <row r="58" spans="1:87">
       <c r="A58" t="s">
         <v>82</v>
       </c>
       <c r="B58">
+        <v>683873000.0</v>
+      </c>
+      <c r="C58">
         <v>656900000.0</v>
       </c>
-      <c r="C58">
+      <c r="D58">
         <v>736725000.0</v>
       </c>
-      <c r="D58">
+      <c r="E58">
         <v>319403000.0</v>
       </c>
-      <c r="E58">
+      <c r="F58">
         <v>285992000.0</v>
       </c>
-      <c r="F58">
+      <c r="G58">
         <v>287864000.0</v>
       </c>
-      <c r="G58">
+      <c r="H58">
         <v>296110000.0</v>
       </c>
-      <c r="H58">
+      <c r="I58">
         <v>242669000.0</v>
       </c>
-      <c r="I58">
+      <c r="J58">
         <v>231521000.0</v>
       </c>
-      <c r="J58">
+      <c r="K58">
         <v>235214000.0</v>
       </c>
-      <c r="K58">
+      <c r="L58">
         <v>215715000.0</v>
       </c>
-      <c r="L58">
+      <c r="M58">
         <v>198955000.0</v>
       </c>
-      <c r="M58">
+      <c r="N58">
         <v>182313000.0</v>
       </c>
-      <c r="N58">
+      <c r="O58">
         <v>165183000.0</v>
       </c>
-      <c r="O58">
+      <c r="P58">
         <v>147974000.0</v>
       </c>
-      <c r="P58">
+      <c r="Q58">
         <v>132857000.0</v>
       </c>
-      <c r="Q58">
+      <c r="R58">
         <v>76918000.0</v>
       </c>
-      <c r="R58">
+      <c r="S58">
         <v>77225000.0</v>
       </c>
-      <c r="S58">
+      <c r="T58">
         <v>69816000.0</v>
       </c>
-      <c r="T58">
+      <c r="U58">
         <v>57304000.0</v>
       </c>
-      <c r="U58">
+      <c r="V58">
         <v>49178000.0</v>
       </c>
-      <c r="V58">
+      <c r="W58">
         <v>47025000.0</v>
       </c>
-      <c r="W58">
+      <c r="X58">
         <v>49913000.0</v>
       </c>
-      <c r="X58">
+      <c r="Y58">
         <v>45472000.0</v>
       </c>
-      <c r="Y58">
+      <c r="Z58">
         <v>25982000.0</v>
       </c>
-      <c r="Z58">
+      <c r="AA58">
         <v>25491000.0</v>
       </c>
-      <c r="AA58">
+      <c r="AB58">
         <v>15905000.0</v>
       </c>
-      <c r="AB58">
+      <c r="AC58">
         <v>12836000.0</v>
       </c>
-      <c r="AC58">
+      <c r="AD58">
         <v>11054000.0</v>
       </c>
-      <c r="AD58">
+      <c r="AE58">
         <v>8444000.0</v>
       </c>
-      <c r="AE58">
+      <c r="AF58">
         <v>6642000.0</v>
       </c>
-      <c r="AF58">
+      <c r="AG58">
         <v>5436000.0</v>
       </c>
-      <c r="AG58">
+      <c r="AH58">
         <v>6294000.0</v>
       </c>
-      <c r="AH58">
+      <c r="AI58">
         <v>10054000.0</v>
       </c>
-      <c r="AI58">
+      <c r="AJ58">
         <v>8523000.0</v>
       </c>
-      <c r="AJ58">
+      <c r="AK58">
         <v>6436000.0</v>
       </c>
-      <c r="AK58">
+      <c r="AL58">
         <v>5906000.0</v>
       </c>
-      <c r="AL58">
+      <c r="AM58">
         <v>4800000.0</v>
       </c>
-      <c r="AM58">
+      <c r="AN58">
         <v>3915390.0</v>
       </c>
-      <c r="AN58">
+      <c r="AO58">
         <v>3364000.0</v>
       </c>
-      <c r="AO58">
+      <c r="AP58">
         <v>8639000.0</v>
       </c>
-      <c r="AP58">
+      <c r="AQ58">
         <v>17788000.0</v>
       </c>
-      <c r="AQ58">
+      <c r="AR58">
         <v>30644000.0</v>
       </c>
-      <c r="AR58">
+      <c r="AS58">
         <v>32557000.0</v>
       </c>
-      <c r="AS58">
+      <c r="AT58">
         <v>33252000.0</v>
       </c>
-      <c r="AT58">
+      <c r="AU58">
         <v>35539000.0</v>
       </c>
-      <c r="AU58">
+      <c r="AV58">
         <v>39928000.0</v>
       </c>
-      <c r="AV58">
+      <c r="AW58">
         <v>41948000.0</v>
       </c>
-      <c r="AW58">
+      <c r="AX58">
         <v>43960000.0</v>
       </c>
-      <c r="AX58">
+      <c r="AY58">
         <v>46112000.0</v>
       </c>
-      <c r="AY58">
+      <c r="AZ58">
         <v>42051000.0</v>
       </c>
-      <c r="AZ58">
+      <c r="BA58">
         <v>38488000.0</v>
       </c>
-      <c r="BA58">
+      <c r="BB58">
         <v>37096000.0</v>
       </c>
-      <c r="BB58">
+      <c r="BC58">
         <v>27951000.0</v>
       </c>
-      <c r="BC58">
+      <c r="BD58">
         <v>25423000.0</v>
       </c>
-      <c r="BD58">
+      <c r="BE58">
         <v>26700000.0</v>
       </c>
-      <c r="BE58">
+      <c r="BF58">
         <v>26071000.0</v>
       </c>
-      <c r="BF58">
+      <c r="BG58">
         <v>27550000.0</v>
       </c>
-      <c r="BG58">
+      <c r="BH58">
         <v>29287000.0</v>
       </c>
-      <c r="BH58">
+      <c r="BI58">
         <v>29184000.0</v>
       </c>
-      <c r="BI58">
+      <c r="BJ58">
         <v>29825000.0</v>
       </c>
-      <c r="BJ58">
+      <c r="BK58">
         <v>30588000.0</v>
       </c>
-      <c r="BK58">
+      <c r="BL58">
         <v>31620000.0</v>
       </c>
-      <c r="BL58">
+      <c r="BM58">
         <v>17031000.0</v>
       </c>
-      <c r="BM58">
+      <c r="BN58">
         <v>19153000.0</v>
       </c>
-      <c r="BN58">
+      <c r="BO58">
         <v>23999000.0</v>
       </c>
-      <c r="BO58">
+      <c r="BP58">
         <v>26726000.0</v>
       </c>
-      <c r="BP58">
+      <c r="BQ58">
         <v>156774000.0</v>
       </c>
-      <c r="BQ58">
+      <c r="BR58">
         <v>172884000.0</v>
       </c>
-      <c r="BR58">
+      <c r="BS58">
         <v>156044000.0</v>
       </c>
-      <c r="BS58">
+      <c r="BT58">
         <v>125374000.0</v>
       </c>
-      <c r="BT58">
+      <c r="BU58">
         <v>97273000.0</v>
       </c>
-      <c r="BU58">
+      <c r="BV58">
         <v>95917000.0</v>
       </c>
-      <c r="BV58">
+      <c r="BW58">
         <v>97753000.0</v>
       </c>
-      <c r="BW58">
+      <c r="BX58">
         <v>16943000.0</v>
       </c>
-      <c r="BX58">
+      <c r="BY58">
         <v>19139000.0</v>
       </c>
-      <c r="BY58">
+      <c r="BZ58">
         <v>15660000.0</v>
       </c>
-      <c r="BZ58">
+      <c r="CA58">
         <v>56536000.0</v>
       </c>
-      <c r="CA58">
+      <c r="CB58">
         <v>55991000.0</v>
       </c>
-      <c r="CB58"/>
       <c r="CC58"/>
-      <c r="CD58">
+      <c r="CD58"/>
+      <c r="CE58">
         <v>18733000.0</v>
       </c>
-      <c r="CE58"/>
       <c r="CF58"/>
-      <c r="CG58">
+      <c r="CG58"/>
+      <c r="CH58">
         <v>17405000.0</v>
       </c>
-      <c r="CH58"/>
+      <c r="CI58"/>
     </row>
-    <row r="59" spans="1:86">
+    <row r="59" spans="1:87">
       <c r="A59" t="s">
         <v>83</v>
       </c>
       <c r="B59"/>
       <c r="C59"/>
       <c r="D59"/>
       <c r="E59"/>
       <c r="F59"/>
       <c r="G59"/>
       <c r="H59"/>
       <c r="I59"/>
       <c r="J59"/>
       <c r="K59"/>
       <c r="L59"/>
       <c r="M59"/>
       <c r="N59"/>
       <c r="O59"/>
       <c r="P59"/>
       <c r="Q59"/>
       <c r="R59"/>
       <c r="S59"/>
       <c r="T59"/>
       <c r="U59"/>
       <c r="V59"/>
       <c r="W59"/>
       <c r="X59"/>
       <c r="Y59"/>
       <c r="Z59"/>
       <c r="AA59"/>
       <c r="AB59"/>
       <c r="AC59"/>
       <c r="AD59"/>
-      <c r="AE59">
-[...1 lines deleted...]
-      </c>
+      <c r="AE59"/>
       <c r="AF59">
         <v>0.0</v>
       </c>
       <c r="AG59">
         <v>0.0</v>
       </c>
       <c r="AH59">
         <v>0.0</v>
       </c>
       <c r="AI59">
         <v>0.0</v>
       </c>
       <c r="AJ59">
         <v>0.0</v>
       </c>
       <c r="AK59">
         <v>0.0</v>
       </c>
       <c r="AL59">
         <v>0.0</v>
       </c>
       <c r="AM59">
         <v>0.0</v>
       </c>
       <c r="AN59">
@@ -15413,370 +15562,374 @@
       </c>
       <c r="AX59">
         <v>0.0</v>
       </c>
       <c r="AY59">
         <v>0.0</v>
       </c>
       <c r="AZ59">
         <v>0.0</v>
       </c>
       <c r="BA59">
         <v>0.0</v>
       </c>
       <c r="BB59">
         <v>0.0</v>
       </c>
       <c r="BC59">
         <v>0.0</v>
       </c>
       <c r="BD59">
         <v>0.0</v>
       </c>
       <c r="BE59">
         <v>0.0</v>
       </c>
-      <c r="BF59"/>
-[...2 lines deleted...]
-      </c>
+      <c r="BF59">
+        <v>0.0</v>
+      </c>
+      <c r="BG59"/>
       <c r="BH59">
         <v>0.0</v>
       </c>
-      <c r="BI59"/>
+      <c r="BI59">
+        <v>0.0</v>
+      </c>
       <c r="BJ59"/>
       <c r="BK59"/>
       <c r="BL59"/>
       <c r="BM59"/>
       <c r="BN59"/>
       <c r="BO59"/>
       <c r="BP59"/>
       <c r="BQ59"/>
       <c r="BR59"/>
       <c r="BS59"/>
       <c r="BT59"/>
       <c r="BU59"/>
       <c r="BV59"/>
       <c r="BW59"/>
       <c r="BX59"/>
       <c r="BY59"/>
       <c r="BZ59"/>
       <c r="CA59"/>
       <c r="CB59"/>
       <c r="CC59"/>
       <c r="CD59"/>
       <c r="CE59"/>
       <c r="CF59"/>
       <c r="CG59"/>
       <c r="CH59"/>
+      <c r="CI59"/>
     </row>
-    <row r="60" spans="1:86">
+    <row r="60" spans="1:87">
       <c r="A60" t="s">
         <v>84</v>
       </c>
       <c r="B60">
+        <v>543454000.0</v>
+      </c>
+      <c r="C60">
         <v>602689000.0</v>
       </c>
-      <c r="C60">
+      <c r="D60">
         <v>625732000.0</v>
       </c>
-      <c r="D60">
+      <c r="E60">
         <v>695978000.0</v>
       </c>
-      <c r="E60">
+      <c r="F60">
         <v>710637000.0</v>
       </c>
-      <c r="F60">
+      <c r="G60">
         <v>754383000.0</v>
       </c>
-      <c r="G60">
+      <c r="H60">
         <v>777155000.0</v>
       </c>
-      <c r="H60">
+      <c r="I60">
         <v>857120000.0</v>
       </c>
-      <c r="I60">
+      <c r="J60">
         <v>850759000.0</v>
       </c>
-      <c r="J60">
+      <c r="K60">
         <v>405333000.0</v>
       </c>
-      <c r="K60">
+      <c r="L60">
         <v>22249000.0</v>
       </c>
-      <c r="L60">
+      <c r="M60">
         <v>103506000.0</v>
       </c>
-      <c r="M60">
+      <c r="N60">
         <v>150136000.0</v>
       </c>
-      <c r="N60">
+      <c r="O60">
         <v>197389000.0</v>
       </c>
-      <c r="O60">
+      <c r="P60">
         <v>10670000.0</v>
       </c>
-      <c r="P60">
+      <c r="Q60">
         <v>83535000.0</v>
       </c>
-      <c r="Q60">
+      <c r="R60">
         <v>145744000.0</v>
       </c>
-      <c r="R60">
+      <c r="S60">
         <v>196107000.0</v>
       </c>
-      <c r="S60">
+      <c r="T60">
         <v>234881000.0</v>
       </c>
-      <c r="T60">
+      <c r="U60">
         <v>270651000.0</v>
       </c>
-      <c r="U60">
+      <c r="V60">
         <v>260553000.0</v>
       </c>
-      <c r="V60">
+      <c r="W60">
         <v>239970000.0</v>
       </c>
-      <c r="W60">
+      <c r="X60">
         <v>289704000.0</v>
       </c>
-      <c r="X60">
+      <c r="Y60">
         <v>342916000.0</v>
       </c>
-      <c r="Y60">
+      <c r="Z60">
         <v>385475000.0</v>
       </c>
-      <c r="Z60">
+      <c r="AA60">
         <v>416565000.0</v>
       </c>
-      <c r="AA60">
+      <c r="AB60">
         <v>440349000.0</v>
       </c>
-      <c r="AB60">
+      <c r="AC60">
         <v>456986000.0</v>
       </c>
-      <c r="AC60">
+      <c r="AD60">
         <v>468506000.0</v>
       </c>
-      <c r="AD60">
+      <c r="AE60">
         <v>476984000.0</v>
       </c>
-      <c r="AE60">
+      <c r="AF60">
         <v>482907000.0</v>
       </c>
-      <c r="AF60">
+      <c r="AG60">
         <v>486092000.0</v>
       </c>
-      <c r="AG60">
+      <c r="AH60">
         <v>177184000.0</v>
       </c>
-      <c r="AH60">
+      <c r="AI60">
         <v>182259000.0</v>
       </c>
-      <c r="AI60">
+      <c r="AJ60">
         <v>54308000.0</v>
       </c>
-      <c r="AJ60">
+      <c r="AK60">
         <v>61631000.0</v>
       </c>
-      <c r="AK60">
+      <c r="AL60">
         <v>34451000.0</v>
       </c>
-      <c r="AL60">
+      <c r="AM60">
         <v>36410000.0</v>
       </c>
-      <c r="AM60">
+      <c r="AN60">
         <v>37591794.0</v>
       </c>
-      <c r="AN60">
+      <c r="AO60">
         <v>41574000.0</v>
       </c>
-      <c r="AO60">
+      <c r="AP60">
         <v>44331000.0</v>
       </c>
-      <c r="AP60">
+      <c r="AQ60">
         <v>50407000.0</v>
       </c>
-      <c r="AQ60">
+      <c r="AR60">
         <v>60370000.0</v>
       </c>
-      <c r="AR60">
+      <c r="AS60">
         <v>68982000.0</v>
       </c>
-      <c r="AS60">
+      <c r="AT60">
         <v>46140000.0</v>
       </c>
-      <c r="AT60">
+      <c r="AU60">
         <v>65136000.0</v>
       </c>
-      <c r="AU60">
+      <c r="AV60">
         <v>83728000.0</v>
       </c>
-      <c r="AV60">
+      <c r="AW60">
         <v>73998000.0</v>
       </c>
-      <c r="AW60">
+      <c r="AX60">
         <v>38224000.0</v>
       </c>
-      <c r="AX60">
+      <c r="AY60">
         <v>49091000.0</v>
       </c>
-      <c r="AY60">
+      <c r="AZ60">
         <v>14612000.0</v>
       </c>
-      <c r="AZ60">
+      <c r="BA60">
         <v>35436000.0</v>
       </c>
-      <c r="BA60">
+      <c r="BB60">
         <v>56604000.0</v>
       </c>
-      <c r="BB60">
+      <c r="BC60">
         <v>75066000.0</v>
       </c>
-      <c r="BC60">
+      <c r="BD60">
         <v>32190000.0</v>
       </c>
-      <c r="BD60">
+      <c r="BE60">
         <v>20464000.0</v>
       </c>
-      <c r="BE60">
+      <c r="BF60">
         <v>33770000.0</v>
       </c>
-      <c r="BF60">
+      <c r="BG60">
         <v>14774000.0</v>
       </c>
-      <c r="BG60">
+      <c r="BH60">
         <v>24581000.0</v>
       </c>
-      <c r="BH60">
+      <c r="BI60">
         <v>36437000.0</v>
       </c>
-      <c r="BI60">
+      <c r="BJ60">
         <v>13101000.0</v>
       </c>
-      <c r="BJ60">
+      <c r="BK60">
         <v>23479000.0</v>
       </c>
-      <c r="BK60">
+      <c r="BL60">
         <v>26261000.0</v>
       </c>
-      <c r="BL60">
+      <c r="BM60">
         <v>35519000.0</v>
       </c>
-      <c r="BM60">
+      <c r="BN60">
         <v>43389000.0</v>
       </c>
-      <c r="BN60">
+      <c r="BO60">
         <v>24911000.0</v>
       </c>
-      <c r="BO60">
+      <c r="BP60">
         <v>30836000.0</v>
       </c>
-      <c r="BP60">
+      <c r="BQ60">
         <v>-88573000.0</v>
       </c>
-      <c r="BQ60">
+      <c r="BR60">
         <v>-81129000.0</v>
       </c>
-      <c r="BR60">
+      <c r="BS60">
         <v>-58791000.0</v>
       </c>
-      <c r="BS60">
+      <c r="BT60">
         <v>-34610000.0</v>
       </c>
-      <c r="BT60">
+      <c r="BU60">
         <v>-10211000.0</v>
       </c>
-      <c r="BU60">
+      <c r="BV60">
         <v>10725000.0</v>
       </c>
-      <c r="BV60">
+      <c r="BW60">
         <v>24896000.0</v>
       </c>
-      <c r="BW60">
+      <c r="BX60">
         <v>39070000.0</v>
       </c>
-      <c r="BX60">
+      <c r="BY60">
         <v>52461000.0</v>
       </c>
-      <c r="BY60">
+      <c r="BZ60">
         <v>69537000.0</v>
       </c>
-      <c r="BZ60">
+      <c r="CA60">
         <v>-1747000.0</v>
       </c>
-      <c r="CA60">
+      <c r="CB60">
         <v>10353000.0</v>
       </c>
-      <c r="CB60"/>
       <c r="CC60"/>
-      <c r="CD60">
+      <c r="CD60"/>
+      <c r="CE60">
         <v>52477000.0</v>
       </c>
-      <c r="CE60"/>
       <c r="CF60"/>
-      <c r="CG60">
+      <c r="CG60"/>
+      <c r="CH60">
         <v>101067000.0</v>
       </c>
-      <c r="CH60"/>
+      <c r="CI60"/>
     </row>
-    <row r="61" spans="1:86">
+    <row r="61" spans="1:87">
       <c r="A61" t="s">
         <v>85</v>
       </c>
       <c r="B61"/>
       <c r="C61"/>
       <c r="D61"/>
       <c r="E61"/>
       <c r="F61"/>
       <c r="G61"/>
       <c r="H61"/>
       <c r="I61"/>
       <c r="J61"/>
       <c r="K61"/>
       <c r="L61"/>
       <c r="M61"/>
       <c r="N61"/>
       <c r="O61"/>
       <c r="P61"/>
       <c r="Q61"/>
       <c r="R61"/>
       <c r="S61"/>
       <c r="T61"/>
       <c r="U61"/>
       <c r="V61"/>
       <c r="W61"/>
       <c r="X61"/>
       <c r="Y61"/>
       <c r="Z61"/>
       <c r="AA61"/>
       <c r="AB61"/>
       <c r="AC61"/>
       <c r="AD61"/>
-      <c r="AE61">
-[...1 lines deleted...]
-      </c>
+      <c r="AE61"/>
       <c r="AF61">
         <v>0.0</v>
       </c>
       <c r="AG61">
         <v>0.0</v>
       </c>
       <c r="AH61">
         <v>0.0</v>
       </c>
       <c r="AI61">
         <v>0.0</v>
       </c>
       <c r="AJ61">
         <v>0.0</v>
       </c>
       <c r="AK61">
         <v>0.0</v>
       </c>
       <c r="AL61">
         <v>0.0</v>
       </c>
       <c r="AM61">
         <v>0.0</v>
       </c>
       <c r="AN61">
@@ -15811,85 +15964,88 @@
       </c>
       <c r="AX61">
         <v>0.0</v>
       </c>
       <c r="AY61">
         <v>0.0</v>
       </c>
       <c r="AZ61">
         <v>0.0</v>
       </c>
       <c r="BA61">
         <v>0.0</v>
       </c>
       <c r="BB61">
         <v>0.0</v>
       </c>
       <c r="BC61">
         <v>0.0</v>
       </c>
       <c r="BD61">
         <v>0.0</v>
       </c>
       <c r="BE61">
         <v>0.0</v>
       </c>
-      <c r="BF61"/>
-[...2 lines deleted...]
-      </c>
+      <c r="BF61">
+        <v>0.0</v>
+      </c>
+      <c r="BG61"/>
       <c r="BH61">
         <v>0.0</v>
       </c>
-      <c r="BI61"/>
+      <c r="BI61">
+        <v>0.0</v>
+      </c>
       <c r="BJ61"/>
       <c r="BK61"/>
       <c r="BL61"/>
       <c r="BM61"/>
       <c r="BN61"/>
       <c r="BO61"/>
       <c r="BP61"/>
       <c r="BQ61"/>
       <c r="BR61"/>
       <c r="BS61"/>
       <c r="BT61"/>
       <c r="BU61"/>
       <c r="BV61"/>
       <c r="BW61"/>
       <c r="BX61"/>
       <c r="BY61"/>
       <c r="BZ61"/>
       <c r="CA61"/>
       <c r="CB61"/>
       <c r="CC61"/>
       <c r="CD61"/>
       <c r="CE61"/>
       <c r="CF61"/>
       <c r="CG61"/>
       <c r="CH61"/>
+      <c r="CI61"/>
     </row>
-    <row r="62" spans="1:86">
+    <row r="62" spans="1:87">
       <c r="A62" t="s">
         <v>86</v>
       </c>
       <c r="B62"/>
       <c r="C62"/>
       <c r="D62"/>
       <c r="E62"/>
       <c r="F62"/>
       <c r="G62"/>
       <c r="H62"/>
       <c r="I62"/>
       <c r="J62"/>
       <c r="K62"/>
       <c r="L62"/>
       <c r="M62"/>
       <c r="N62"/>
       <c r="O62"/>
       <c r="P62"/>
       <c r="Q62"/>
       <c r="R62"/>
       <c r="S62"/>
       <c r="T62"/>
       <c r="U62"/>
       <c r="V62"/>
       <c r="W62"/>
@@ -15934,50 +16090,51 @@
       <c r="BJ62"/>
       <c r="BK62"/>
       <c r="BL62"/>
       <c r="BM62"/>
       <c r="BN62"/>
       <c r="BO62"/>
       <c r="BP62"/>
       <c r="BQ62"/>
       <c r="BR62"/>
       <c r="BS62"/>
       <c r="BT62"/>
       <c r="BU62"/>
       <c r="BV62"/>
       <c r="BW62"/>
       <c r="BX62"/>
       <c r="BY62"/>
       <c r="BZ62"/>
       <c r="CA62"/>
       <c r="CB62"/>
       <c r="CC62"/>
       <c r="CD62"/>
       <c r="CE62"/>
       <c r="CF62"/>
       <c r="CG62"/>
       <c r="CH62"/>
+      <c r="CI62"/>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet3.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:Z32"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
@@ -16074,115 +16231,117 @@
       </c>
       <c r="T1" t="s">
         <v>19</v>
       </c>
       <c r="U1" t="s">
         <v>20</v>
       </c>
       <c r="V1" t="s">
         <v>21</v>
       </c>
       <c r="W1" t="s">
         <v>22</v>
       </c>
       <c r="X1" t="s">
         <v>23</v>
       </c>
       <c r="Y1" t="s">
         <v>24</v>
       </c>
       <c r="Z1" t="s">
         <v>25</v>
       </c>
     </row>
     <row r="2" spans="1:26">
       <c r="A2" t="s">
-        <v>151</v>
+        <v>152</v>
       </c>
       <c r="B2">
         <v>56148000.0</v>
       </c>
       <c r="C2">
         <v>6233000.0</v>
       </c>
       <c r="D2">
         <v>527000.0</v>
       </c>
       <c r="E2">
         <v>467000.0</v>
       </c>
       <c r="F2">
         <v>405000.0</v>
       </c>
       <c r="G2">
         <v>471000.0</v>
       </c>
       <c r="H2">
         <v>112000.0</v>
       </c>
       <c r="I2">
         <v>96000.0</v>
       </c>
       <c r="J2">
         <v>77000.0</v>
       </c>
       <c r="K2">
         <v>156.0</v>
       </c>
       <c r="L2">
         <v>0.0</v>
       </c>
       <c r="M2">
         <v>673000.0</v>
       </c>
       <c r="N2">
         <v>516000.0</v>
       </c>
       <c r="O2">
         <v>738000.0</v>
       </c>
       <c r="P2">
         <v>1464000.0</v>
       </c>
       <c r="Q2"/>
-      <c r="R2"/>
+      <c r="R2">
+        <v>3699000.0</v>
+      </c>
       <c r="S2"/>
       <c r="T2"/>
       <c r="U2">
         <v>3655000.0</v>
       </c>
       <c r="V2"/>
       <c r="W2">
         <v>3130000.0</v>
       </c>
       <c r="X2"/>
       <c r="Y2"/>
       <c r="Z2"/>
     </row>
     <row r="3" spans="1:26">
       <c r="A3" t="s">
-        <v>152</v>
+        <v>153</v>
       </c>
       <c r="B3">
         <v>1506000.0</v>
       </c>
       <c r="C3">
         <v>1096000.0</v>
       </c>
       <c r="D3">
         <v>527000.0</v>
       </c>
       <c r="E3">
         <v>467000.0</v>
       </c>
       <c r="F3">
         <v>405000.0</v>
       </c>
       <c r="G3">
         <v>471000.0</v>
       </c>
       <c r="H3">
         <v>112000.0</v>
       </c>
       <c r="I3">
         <v>96000.0</v>
       </c>
@@ -16216,81 +16375,81 @@
       <c r="S3">
         <v>2717000.0</v>
       </c>
       <c r="T3">
         <v>3351000.0</v>
       </c>
       <c r="U3">
         <v>3655000.0</v>
       </c>
       <c r="V3">
         <v>2455000.0</v>
       </c>
       <c r="W3">
         <v>1547000.0</v>
       </c>
       <c r="X3">
         <v>1006000.0</v>
       </c>
       <c r="Y3">
         <v>47060000.0</v>
       </c>
       <c r="Z3"/>
     </row>
     <row r="4" spans="1:26">
       <c r="A4" t="s">
-        <v>153</v>
+        <v>154</v>
       </c>
       <c r="B4"/>
       <c r="C4"/>
       <c r="D4"/>
       <c r="E4"/>
       <c r="F4"/>
       <c r="G4"/>
       <c r="H4"/>
       <c r="I4"/>
       <c r="J4"/>
       <c r="K4"/>
       <c r="L4"/>
       <c r="M4"/>
       <c r="N4"/>
       <c r="O4"/>
       <c r="P4"/>
       <c r="Q4"/>
       <c r="R4"/>
       <c r="S4"/>
       <c r="T4"/>
       <c r="U4"/>
       <c r="V4"/>
       <c r="W4"/>
       <c r="X4"/>
       <c r="Y4"/>
       <c r="Z4"/>
     </row>
     <row r="5" spans="1:26">
       <c r="A5" t="s">
-        <v>154</v>
+        <v>155</v>
       </c>
       <c r="B5">
         <v>-265975000.0</v>
       </c>
       <c r="C5">
         <v>-451221000.0</v>
       </c>
       <c r="D5">
         <v>-360918000.0</v>
       </c>
       <c r="E5">
         <v>-291386000.0</v>
       </c>
       <c r="F5">
         <v>-242482000.0</v>
       </c>
       <c r="G5">
         <v>-206673000.0</v>
       </c>
       <c r="H5">
         <v>-94972000.0</v>
       </c>
       <c r="I5">
         <v>-40682000.0</v>
       </c>
@@ -16326,51 +16485,51 @@
       </c>
       <c r="T5">
         <v>-63494999.0</v>
       </c>
       <c r="U5">
         <v>-57270000.0</v>
       </c>
       <c r="V5">
         <v>-68863000.0</v>
       </c>
       <c r="W5">
         <v>-45934000.0</v>
       </c>
       <c r="X5">
         <v>-28294000.0</v>
       </c>
       <c r="Y5">
         <v>-36264000.0</v>
       </c>
       <c r="Z5">
         <v>-401000.0</v>
       </c>
     </row>
     <row r="6" spans="1:26">
       <c r="A6" t="s">
-        <v>155</v>
+        <v>156</v>
       </c>
       <c r="B6">
         <v>-264469000.0</v>
       </c>
       <c r="C6">
         <v>-450125000.0</v>
       </c>
       <c r="D6">
         <v>-360391000.0</v>
       </c>
       <c r="E6">
         <v>-290919000.0</v>
       </c>
       <c r="F6">
         <v>-242077000.0</v>
       </c>
       <c r="G6">
         <v>-206202000.0</v>
       </c>
       <c r="H6">
         <v>-94860000.0</v>
       </c>
       <c r="I6">
         <v>-40586000.0</v>
       </c>
@@ -16406,185 +16565,185 @@
       </c>
       <c r="T6">
         <v>-60143999.0</v>
       </c>
       <c r="U6">
         <v>-53615000.0</v>
       </c>
       <c r="V6">
         <v>-66408000.0</v>
       </c>
       <c r="W6">
         <v>-44387000.0</v>
       </c>
       <c r="X6">
         <v>-27288000.0</v>
       </c>
       <c r="Y6">
         <v>10796000.0</v>
       </c>
       <c r="Z6">
         <v>-401000.0</v>
       </c>
     </row>
     <row r="7" spans="1:26">
       <c r="A7" t="s">
-        <v>156</v>
+        <v>157</v>
       </c>
       <c r="B7"/>
       <c r="C7"/>
       <c r="D7"/>
       <c r="E7"/>
       <c r="F7"/>
       <c r="G7"/>
       <c r="H7"/>
       <c r="I7"/>
       <c r="J7"/>
       <c r="K7"/>
       <c r="L7"/>
       <c r="M7"/>
       <c r="N7"/>
       <c r="O7"/>
       <c r="P7"/>
       <c r="Q7"/>
       <c r="R7"/>
       <c r="S7"/>
       <c r="T7"/>
       <c r="U7"/>
       <c r="V7"/>
       <c r="W7"/>
       <c r="X7"/>
       <c r="Y7"/>
       <c r="Z7"/>
     </row>
     <row r="8" spans="1:26">
       <c r="A8" t="s">
-        <v>157</v>
+        <v>158</v>
       </c>
       <c r="B8"/>
       <c r="C8"/>
       <c r="D8"/>
       <c r="E8"/>
       <c r="F8"/>
       <c r="G8"/>
       <c r="H8"/>
       <c r="I8"/>
       <c r="J8"/>
       <c r="K8"/>
       <c r="L8"/>
       <c r="M8"/>
       <c r="N8"/>
       <c r="O8"/>
       <c r="P8"/>
       <c r="Q8"/>
       <c r="R8"/>
       <c r="S8"/>
       <c r="T8"/>
       <c r="U8"/>
       <c r="V8"/>
       <c r="W8"/>
       <c r="X8"/>
       <c r="Y8"/>
       <c r="Z8"/>
     </row>
     <row r="9" spans="1:26">
       <c r="A9" t="s">
-        <v>158</v>
+        <v>159</v>
       </c>
       <c r="B9">
         <v>902255000.0</v>
       </c>
       <c r="C9">
         <v>173900000.0</v>
       </c>
       <c r="D9">
         <v>-527000.0</v>
       </c>
       <c r="E9">
         <v>-467000.0</v>
       </c>
       <c r="F9">
         <v>273000.0</v>
       </c>
       <c r="G9">
         <v>21864.0</v>
       </c>
       <c r="H9">
         <v>-112000.0</v>
       </c>
       <c r="I9">
         <v>200000.0</v>
       </c>
       <c r="J9">
         <v>350000.0</v>
       </c>
       <c r="K9">
         <v>-156.0</v>
       </c>
       <c r="L9">
         <v>0.0</v>
       </c>
       <c r="M9">
         <v>-673000.0</v>
       </c>
       <c r="N9">
         <v>-516000.0</v>
       </c>
       <c r="O9">
         <v>-738000.0</v>
       </c>
       <c r="P9">
         <v>6120000.0</v>
       </c>
       <c r="Q9">
         <v>14803000.0</v>
       </c>
       <c r="R9">
-        <v>144245000.0</v>
+        <v>140546000.0</v>
       </c>
       <c r="S9">
         <v>2615000.0</v>
       </c>
       <c r="T9">
         <v>743000.0</v>
       </c>
       <c r="U9">
         <v>-3655000.0</v>
       </c>
       <c r="V9"/>
       <c r="W9">
         <v>-2957000.0</v>
       </c>
       <c r="X9">
         <v>1304000.0</v>
       </c>
       <c r="Y9"/>
       <c r="Z9"/>
     </row>
     <row r="10" spans="1:26">
       <c r="A10" t="s">
-        <v>159</v>
+        <v>160</v>
       </c>
       <c r="B10">
         <v>-288284000.0</v>
       </c>
       <c r="C10">
         <v>-465892000.0</v>
       </c>
       <c r="D10">
         <v>-373630000.0</v>
       </c>
       <c r="E10">
         <v>-295350000.0</v>
       </c>
       <c r="F10">
         <v>-241846000.0</v>
       </c>
       <c r="G10">
         <v>-202244000.0</v>
       </c>
       <c r="H10">
         <v>-83948000.0</v>
       </c>
       <c r="I10">
         <v>-32811000.0</v>
       </c>
@@ -16618,51 +16777,51 @@
       <c r="S10">
         <v>-92618000.0</v>
       </c>
       <c r="T10">
         <v>-63495000.0</v>
       </c>
       <c r="U10">
         <v>-59129000.0</v>
       </c>
       <c r="V10">
         <v>-68863000.0</v>
       </c>
       <c r="W10">
         <v>-45934000.0</v>
       </c>
       <c r="X10">
         <v>-27878000.0</v>
       </c>
       <c r="Y10">
         <v>-54352000.0</v>
       </c>
       <c r="Z10"/>
     </row>
     <row r="11" spans="1:26">
       <c r="A11" t="s">
-        <v>160</v>
+        <v>161</v>
       </c>
       <c r="B11"/>
       <c r="C11">
         <v>-465892000.0</v>
       </c>
       <c r="D11"/>
       <c r="E11">
         <v>3964000.0</v>
       </c>
       <c r="F11">
         <v>-768000.0</v>
       </c>
       <c r="G11">
         <v>-4800000.0</v>
       </c>
       <c r="H11">
         <v>-11136000.0</v>
       </c>
       <c r="I11">
         <v>7871000.0</v>
       </c>
       <c r="J11">
         <v>-635000.0</v>
       </c>
       <c r="K11">
@@ -16690,51 +16849,51 @@
       <c r="S11"/>
       <c r="T11">
         <v>-2721000.0</v>
       </c>
       <c r="U11">
         <v>-1881000.0</v>
       </c>
       <c r="V11">
         <v>-2317000.0</v>
       </c>
       <c r="W11">
         <v>588000.0</v>
       </c>
       <c r="X11">
         <v>-416000.0</v>
       </c>
       <c r="Y11">
         <v>-18198000.0</v>
       </c>
       <c r="Z11">
         <v>381000.0</v>
       </c>
     </row>
     <row r="12" spans="1:26">
       <c r="A12" t="s">
-        <v>161</v>
+        <v>162</v>
       </c>
       <c r="B12">
         <v>22309000.0</v>
       </c>
       <c r="C12">
         <v>14671000.0</v>
       </c>
       <c r="D12">
         <v>12712000.0</v>
       </c>
       <c r="E12">
         <v>3964000.0</v>
       </c>
       <c r="F12">
         <v>1041000.0</v>
       </c>
       <c r="G12">
         <v>4329000.0</v>
       </c>
       <c r="H12">
         <v>11024000.0</v>
       </c>
       <c r="I12">
         <v>7671000.0</v>
       </c>
@@ -16770,131 +16929,133 @@
       </c>
       <c r="T12">
         <v>0.0</v>
       </c>
       <c r="U12">
         <v>0.0</v>
       </c>
       <c r="V12">
         <v>0.0</v>
       </c>
       <c r="W12">
         <v>0.0</v>
       </c>
       <c r="X12">
         <v>0.0</v>
       </c>
       <c r="Y12">
         <v>0.0</v>
       </c>
       <c r="Z12">
         <v>0.0</v>
       </c>
     </row>
     <row r="13" spans="1:26">
       <c r="A13" t="s">
-        <v>162</v>
-[...1 lines deleted...]
-      <c r="B13"/>
+        <v>163</v>
+      </c>
+      <c r="B13">
+        <v>37364000.0</v>
+      </c>
       <c r="C13">
         <v>46654000.0</v>
       </c>
       <c r="D13">
         <v>19578000.0</v>
       </c>
       <c r="E13">
         <v>2185000.0</v>
       </c>
       <c r="F13">
         <v>363000.0</v>
       </c>
       <c r="G13">
         <v>4329000.0</v>
       </c>
       <c r="H13">
         <v>11024000.0</v>
       </c>
       <c r="I13">
         <v>7671000.0</v>
       </c>
       <c r="J13">
         <v>558000.0</v>
       </c>
       <c r="K13">
         <v>48303.0</v>
       </c>
       <c r="L13">
         <v>3611930.0</v>
       </c>
       <c r="M13"/>
       <c r="N13"/>
       <c r="O13"/>
       <c r="P13"/>
       <c r="Q13"/>
       <c r="R13"/>
       <c r="S13"/>
       <c r="T13"/>
       <c r="U13"/>
       <c r="V13"/>
       <c r="W13"/>
       <c r="X13"/>
       <c r="Y13"/>
       <c r="Z13"/>
     </row>
     <row r="14" spans="1:26">
       <c r="A14" t="s">
-        <v>163</v>
+        <v>164</v>
       </c>
       <c r="B14"/>
       <c r="C14"/>
       <c r="D14"/>
       <c r="E14"/>
       <c r="F14"/>
       <c r="G14"/>
       <c r="H14"/>
       <c r="I14"/>
       <c r="J14"/>
       <c r="K14"/>
       <c r="L14"/>
       <c r="M14"/>
       <c r="N14"/>
       <c r="O14"/>
       <c r="P14"/>
       <c r="Q14"/>
       <c r="R14"/>
       <c r="S14"/>
       <c r="T14"/>
       <c r="U14"/>
       <c r="V14"/>
       <c r="W14"/>
       <c r="X14"/>
       <c r="Y14"/>
       <c r="Z14"/>
     </row>
     <row r="15" spans="1:26">
       <c r="A15" t="s">
-        <v>164</v>
+        <v>165</v>
       </c>
       <c r="B15">
         <v>-288284000.0</v>
       </c>
       <c r="C15">
         <v>-465892000.0</v>
       </c>
       <c r="D15">
         <v>-373630000.0</v>
       </c>
       <c r="E15">
         <v>-295350000.0</v>
       </c>
       <c r="F15">
         <v>-241078000.0</v>
       </c>
       <c r="G15">
         <v>-197444000.0</v>
       </c>
       <c r="H15">
         <v>-72812000.0</v>
       </c>
       <c r="I15">
         <v>-32811000.0</v>
       </c>
@@ -16930,51 +17091,51 @@
       </c>
       <c r="T15">
         <v>-63495000.0</v>
       </c>
       <c r="U15">
         <v>-57270000.0</v>
       </c>
       <c r="V15">
         <v>-68863000.0</v>
       </c>
       <c r="W15">
         <v>-45934000.0</v>
       </c>
       <c r="X15">
         <v>-27878000.0</v>
       </c>
       <c r="Y15">
         <v>-36154000.0</v>
       </c>
       <c r="Z15">
         <v>-381000.0</v>
       </c>
     </row>
     <row r="16" spans="1:26">
       <c r="A16" t="s">
-        <v>165</v>
+        <v>166</v>
       </c>
       <c r="B16"/>
       <c r="C16"/>
       <c r="D16"/>
       <c r="E16">
         <v>-295350000.0</v>
       </c>
       <c r="F16">
         <v>-241846000.0</v>
       </c>
       <c r="G16">
         <v>-202244000.0</v>
       </c>
       <c r="H16">
         <v>-83948000.0</v>
       </c>
       <c r="I16">
         <v>-32811000.0</v>
       </c>
       <c r="J16">
         <v>-31154000.0</v>
       </c>
       <c r="K16">
         <v>-26387858.0</v>
       </c>
@@ -16984,53 +17145,55 @@
       <c r="M16">
         <v>-86161000.0</v>
       </c>
       <c r="N16">
         <v>-90192000.0</v>
       </c>
       <c r="O16">
         <v>-62790000.0</v>
       </c>
       <c r="P16">
         <v>-47380000.0</v>
       </c>
       <c r="Q16"/>
       <c r="R16"/>
       <c r="S16"/>
       <c r="T16"/>
       <c r="U16"/>
       <c r="V16"/>
       <c r="W16"/>
       <c r="X16"/>
       <c r="Y16"/>
       <c r="Z16"/>
     </row>
     <row r="17" spans="1:26">
       <c r="A17" t="s">
-        <v>166</v>
-[...1 lines deleted...]
-      <c r="B17"/>
+        <v>167</v>
+      </c>
+      <c r="B17">
+        <v>-288284000.0</v>
+      </c>
       <c r="C17">
         <v>-465892000.0</v>
       </c>
       <c r="D17">
         <v>-373630000.0</v>
       </c>
       <c r="E17">
         <v>-295350000.0</v>
       </c>
       <c r="F17">
         <v>-242119000.0</v>
       </c>
       <c r="G17">
         <v>-202344000.0</v>
       </c>
       <c r="H17">
         <v>-83948000.0</v>
       </c>
       <c r="I17">
         <v>-33011000.0</v>
       </c>
       <c r="J17">
         <v>-31504000.0</v>
       </c>
       <c r="K17">
@@ -17042,173 +17205,175 @@
       <c r="M17">
         <v>-86161000.0</v>
       </c>
       <c r="N17">
         <v>-90192000.0</v>
       </c>
       <c r="O17">
         <v>-62790000.0</v>
       </c>
       <c r="P17">
         <v>-47380000.0</v>
       </c>
       <c r="Q17"/>
       <c r="R17"/>
       <c r="S17"/>
       <c r="T17"/>
       <c r="U17"/>
       <c r="V17"/>
       <c r="W17"/>
       <c r="X17"/>
       <c r="Y17"/>
       <c r="Z17"/>
     </row>
     <row r="18" spans="1:26">
       <c r="A18" t="s">
-        <v>167</v>
-[...1 lines deleted...]
-      <c r="B18"/>
+        <v>168</v>
+      </c>
+      <c r="B18">
+        <v>15055000.0</v>
+      </c>
       <c r="C18">
         <v>31983000.0</v>
       </c>
       <c r="D18">
         <v>6866000.0</v>
       </c>
       <c r="E18">
         <v>-1779000.0</v>
       </c>
       <c r="F18">
         <v>363000.0</v>
       </c>
       <c r="G18">
         <v>4329000.0</v>
       </c>
       <c r="H18">
         <v>11024000.0</v>
       </c>
       <c r="I18">
         <v>7671000.0</v>
       </c>
       <c r="J18">
         <v>558000.0</v>
       </c>
       <c r="K18">
         <v>-1164217.0</v>
       </c>
       <c r="L18"/>
       <c r="M18"/>
       <c r="N18"/>
       <c r="O18"/>
       <c r="P18"/>
       <c r="Q18"/>
       <c r="R18"/>
       <c r="S18"/>
       <c r="T18"/>
       <c r="U18"/>
       <c r="V18"/>
       <c r="W18"/>
       <c r="X18"/>
       <c r="Y18"/>
       <c r="Z18"/>
     </row>
     <row r="19" spans="1:26">
       <c r="A19" t="s">
-        <v>168</v>
+        <v>169</v>
       </c>
       <c r="B19"/>
       <c r="C19"/>
       <c r="D19"/>
       <c r="E19">
         <v>2185000.0</v>
       </c>
       <c r="F19">
         <v>363000.0</v>
       </c>
       <c r="G19">
         <v>4329000.0</v>
       </c>
       <c r="H19">
         <v>11024000.0</v>
       </c>
       <c r="I19">
         <v>7671000.0</v>
       </c>
       <c r="J19">
         <v>558000.0</v>
       </c>
       <c r="K19">
         <v>48303.0</v>
       </c>
       <c r="L19"/>
       <c r="M19"/>
       <c r="N19"/>
       <c r="O19"/>
       <c r="P19"/>
       <c r="Q19"/>
       <c r="R19"/>
       <c r="S19"/>
       <c r="T19"/>
       <c r="U19"/>
       <c r="V19"/>
       <c r="W19"/>
       <c r="X19"/>
       <c r="Y19"/>
       <c r="Z19"/>
     </row>
     <row r="20" spans="1:26">
       <c r="A20" t="s">
-        <v>169</v>
+        <v>170</v>
       </c>
       <c r="B20"/>
       <c r="C20"/>
       <c r="D20"/>
       <c r="E20"/>
       <c r="F20"/>
       <c r="G20"/>
       <c r="H20"/>
       <c r="I20"/>
       <c r="J20"/>
       <c r="K20"/>
       <c r="L20"/>
       <c r="M20"/>
       <c r="N20"/>
       <c r="O20"/>
       <c r="P20"/>
       <c r="Q20"/>
       <c r="R20"/>
       <c r="S20"/>
       <c r="T20"/>
       <c r="U20"/>
       <c r="V20"/>
       <c r="W20"/>
       <c r="X20"/>
       <c r="Y20"/>
       <c r="Z20"/>
     </row>
     <row r="21" spans="1:26">
       <c r="A21" t="s">
-        <v>170</v>
+        <v>171</v>
       </c>
       <c r="B21">
         <v>-300097000.0</v>
       </c>
       <c r="C21">
         <v>-497875000.0</v>
       </c>
       <c r="D21">
         <v>-380496000.0</v>
       </c>
       <c r="E21">
         <v>-293571000.0</v>
       </c>
       <c r="F21">
         <v>-242482000.0</v>
       </c>
       <c r="G21">
         <v>-206673000.0</v>
       </c>
       <c r="H21">
         <v>-94972000.0</v>
       </c>
       <c r="I21">
         <v>-40682000.0</v>
       </c>
@@ -17244,81 +17409,81 @@
       </c>
       <c r="T21">
         <v>-66215999.0</v>
       </c>
       <c r="U21">
         <v>-59151000.0</v>
       </c>
       <c r="V21">
         <v>-71180000.0</v>
       </c>
       <c r="W21">
         <v>-45346000.0</v>
       </c>
       <c r="X21">
         <v>-28294000.0</v>
       </c>
       <c r="Y21">
         <v>-36264000.0</v>
       </c>
       <c r="Z21">
         <v>-401000.0</v>
       </c>
     </row>
     <row r="22" spans="1:26">
       <c r="A22" t="s">
-        <v>171</v>
+        <v>172</v>
       </c>
       <c r="B22"/>
       <c r="C22"/>
       <c r="D22"/>
       <c r="E22"/>
       <c r="F22"/>
       <c r="G22"/>
       <c r="H22"/>
       <c r="I22"/>
       <c r="J22"/>
       <c r="K22"/>
       <c r="L22"/>
       <c r="M22"/>
       <c r="N22"/>
       <c r="O22"/>
       <c r="P22"/>
       <c r="Q22"/>
       <c r="R22"/>
       <c r="S22"/>
       <c r="T22"/>
       <c r="U22"/>
       <c r="V22"/>
       <c r="W22"/>
       <c r="X22"/>
       <c r="Y22"/>
       <c r="Z22"/>
     </row>
     <row r="23" spans="1:26">
       <c r="A23" t="s">
-        <v>172</v>
+        <v>173</v>
       </c>
       <c r="B23">
         <v>1258500000.0</v>
       </c>
       <c r="C23">
         <v>678008000.0</v>
       </c>
       <c r="D23">
         <v>380496000.0</v>
       </c>
       <c r="E23">
         <v>293571000.0</v>
       </c>
       <c r="F23">
         <v>242482000.0</v>
       </c>
       <c r="G23">
         <v>206673000.0</v>
       </c>
       <c r="H23">
         <v>94972000.0</v>
       </c>
       <c r="I23">
         <v>40682000.0</v>
       </c>
@@ -17354,127 +17519,129 @@
       </c>
       <c r="T23">
         <v>66959000.0</v>
       </c>
       <c r="U23">
         <v>59151000.0</v>
       </c>
       <c r="V23">
         <v>71180000.0</v>
       </c>
       <c r="W23">
         <v>47102000.0</v>
       </c>
       <c r="X23">
         <v>29598000.0</v>
       </c>
       <c r="Y23">
         <v>7292000.0</v>
       </c>
       <c r="Z23">
         <v>401000.0</v>
       </c>
     </row>
     <row r="24" spans="1:26">
       <c r="A24" t="s">
-        <v>173</v>
+        <v>174</v>
       </c>
       <c r="B24"/>
       <c r="C24"/>
       <c r="D24"/>
       <c r="E24"/>
       <c r="F24"/>
       <c r="G24"/>
       <c r="H24"/>
       <c r="I24"/>
       <c r="J24"/>
       <c r="K24"/>
       <c r="L24"/>
       <c r="M24"/>
       <c r="N24"/>
       <c r="O24"/>
       <c r="P24"/>
       <c r="Q24"/>
       <c r="R24"/>
       <c r="S24"/>
       <c r="T24"/>
       <c r="U24"/>
       <c r="V24"/>
       <c r="W24"/>
       <c r="X24"/>
       <c r="Y24"/>
       <c r="Z24"/>
     </row>
     <row r="25" spans="1:26">
       <c r="A25" t="s">
-        <v>174</v>
-[...1 lines deleted...]
-      <c r="B25"/>
+        <v>175</v>
+      </c>
+      <c r="B25">
+        <v>1506000.0</v>
+      </c>
       <c r="C25">
         <v>1096000.0</v>
       </c>
       <c r="D25">
         <v>527000.0</v>
       </c>
       <c r="E25">
         <v>467000.0</v>
       </c>
       <c r="F25">
         <v>405000.0</v>
       </c>
       <c r="G25">
         <v>471000.0</v>
       </c>
       <c r="H25">
         <v>112000.0</v>
       </c>
       <c r="I25">
         <v>96000.0</v>
       </c>
       <c r="J25">
         <v>77000.0</v>
       </c>
       <c r="K25"/>
       <c r="L25"/>
       <c r="M25"/>
       <c r="N25"/>
       <c r="O25"/>
       <c r="P25"/>
       <c r="Q25"/>
       <c r="R25"/>
       <c r="S25"/>
       <c r="T25"/>
       <c r="U25"/>
       <c r="V25"/>
       <c r="W25"/>
       <c r="X25"/>
       <c r="Y25"/>
       <c r="Z25"/>
     </row>
     <row r="26" spans="1:26">
       <c r="A26" t="s">
-        <v>175</v>
+        <v>176</v>
       </c>
       <c r="B26">
         <v>388525000.0</v>
       </c>
       <c r="C26">
         <v>236718000.0</v>
       </c>
       <c r="D26">
         <v>272350000.0</v>
       </c>
       <c r="E26">
         <v>245441000.0</v>
       </c>
       <c r="F26">
         <v>205164000.0</v>
       </c>
       <c r="G26">
         <v>184809000.0</v>
       </c>
       <c r="H26">
         <v>72324000.0</v>
       </c>
       <c r="I26">
         <v>25389000.0</v>
       </c>
@@ -17510,85 +17677,87 @@
       </c>
       <c r="T26">
         <v>52025000.0</v>
       </c>
       <c r="U26">
         <v>50503000.0</v>
       </c>
       <c r="V26">
         <v>59901000.0</v>
       </c>
       <c r="W26">
         <v>38136000.0</v>
       </c>
       <c r="X26">
         <v>24337000.0</v>
       </c>
       <c r="Y26">
         <v>7292000.0</v>
       </c>
       <c r="Z26">
         <v>277000.0</v>
       </c>
     </row>
     <row r="27" spans="1:26">
       <c r="A27" t="s">
-        <v>176</v>
+        <v>177</v>
       </c>
       <c r="B27"/>
       <c r="C27"/>
       <c r="D27">
         <v>108037854.0</v>
       </c>
       <c r="E27"/>
       <c r="F27"/>
       <c r="G27"/>
       <c r="H27"/>
       <c r="I27"/>
       <c r="J27"/>
       <c r="K27"/>
       <c r="L27"/>
       <c r="M27"/>
       <c r="N27"/>
       <c r="O27"/>
       <c r="P27"/>
       <c r="Q27"/>
       <c r="R27"/>
       <c r="S27"/>
       <c r="T27"/>
       <c r="U27"/>
       <c r="V27"/>
       <c r="W27"/>
       <c r="X27"/>
       <c r="Y27"/>
       <c r="Z27"/>
     </row>
     <row r="28" spans="1:26">
       <c r="A28" t="s">
-        <v>177</v>
-[...1 lines deleted...]
-      <c r="B28"/>
+        <v>178</v>
+      </c>
+      <c r="B28">
+        <v>813827000.0</v>
+      </c>
       <c r="C28">
         <v>435057000.0</v>
       </c>
       <c r="D28">
         <v>108146000.0</v>
       </c>
       <c r="E28">
         <v>48130000.0</v>
       </c>
       <c r="F28">
         <v>37318000.0</v>
       </c>
       <c r="G28">
         <v>21864000.0</v>
       </c>
       <c r="H28">
         <v>22648000.0</v>
       </c>
       <c r="I28">
         <v>15293000.0</v>
       </c>
       <c r="J28">
         <v>7672000.0</v>
       </c>
       <c r="K28">
@@ -17610,81 +17779,81 @@
         <v>11552000.0</v>
       </c>
       <c r="Q28">
         <v>11449000.0</v>
       </c>
       <c r="R28">
         <v>12651000.0</v>
       </c>
       <c r="S28">
         <v>14742000.0</v>
       </c>
       <c r="T28">
         <v>14934000.0</v>
       </c>
       <c r="U28">
         <v>8648000.0</v>
       </c>
       <c r="V28"/>
       <c r="W28"/>
       <c r="X28"/>
       <c r="Y28"/>
       <c r="Z28"/>
     </row>
     <row r="29" spans="1:26">
       <c r="A29" t="s">
-        <v>178</v>
+        <v>179</v>
       </c>
       <c r="B29"/>
       <c r="C29"/>
       <c r="D29"/>
       <c r="E29"/>
       <c r="F29"/>
       <c r="G29"/>
       <c r="H29"/>
       <c r="I29"/>
       <c r="J29"/>
       <c r="K29"/>
       <c r="L29"/>
       <c r="M29"/>
       <c r="N29"/>
       <c r="O29"/>
       <c r="P29"/>
       <c r="Q29"/>
       <c r="R29"/>
       <c r="S29"/>
       <c r="T29"/>
       <c r="U29"/>
       <c r="V29"/>
       <c r="W29"/>
       <c r="X29"/>
       <c r="Y29"/>
       <c r="Z29"/>
     </row>
     <row r="30" spans="1:26">
       <c r="A30" t="s">
-        <v>179</v>
+        <v>180</v>
       </c>
       <c r="B30">
         <v>1202352000.0</v>
       </c>
       <c r="C30">
         <v>671775000.0</v>
       </c>
       <c r="D30">
         <v>380496000.0</v>
       </c>
       <c r="E30">
         <v>293571000.0</v>
       </c>
       <c r="F30">
         <v>242482000.0</v>
       </c>
       <c r="G30">
         <v>206673000.0</v>
       </c>
       <c r="H30">
         <v>94972000.0</v>
       </c>
       <c r="I30">
         <v>40682000.0</v>
       </c>
@@ -17720,51 +17889,51 @@
       </c>
       <c r="T30">
         <v>63608000.0</v>
       </c>
       <c r="U30">
         <v>55496000.0</v>
       </c>
       <c r="V30">
         <v>68725000.0</v>
       </c>
       <c r="W30">
         <v>43972000.0</v>
       </c>
       <c r="X30">
         <v>29598000.0</v>
       </c>
       <c r="Y30">
         <v>7292000.0</v>
       </c>
       <c r="Z30">
         <v>401000.0</v>
       </c>
     </row>
     <row r="31" spans="1:26">
       <c r="A31" t="s">
-        <v>180</v>
+        <v>181</v>
       </c>
       <c r="B31">
         <v>11813000.0</v>
       </c>
       <c r="C31">
         <v>31983000.0</v>
       </c>
       <c r="D31">
         <v>6866000.0</v>
       </c>
       <c r="E31">
         <v>-1779000.0</v>
       </c>
       <c r="F31">
         <v>636000.0</v>
       </c>
       <c r="G31">
         <v>4429000.0</v>
       </c>
       <c r="H31">
         <v>11024000.0</v>
       </c>
       <c r="I31">
         <v>200000.0</v>
       </c>
@@ -17798,51 +17967,51 @@
       <c r="S31">
         <v>1090000.0</v>
       </c>
       <c r="T31">
         <v>2720999.0</v>
       </c>
       <c r="U31">
         <v>1881000.0</v>
       </c>
       <c r="V31">
         <v>2317000.0</v>
       </c>
       <c r="W31">
         <v>-588000.0</v>
       </c>
       <c r="X31">
         <v>416000.0</v>
       </c>
       <c r="Y31">
         <v>-18088000.0</v>
       </c>
       <c r="Z31"/>
     </row>
     <row r="32" spans="1:26">
       <c r="A32" t="s">
-        <v>181</v>
+        <v>182</v>
       </c>
       <c r="B32">
         <v>958403000.0</v>
       </c>
       <c r="C32">
         <v>180133000.0</v>
       </c>
       <c r="D32">
         <v>0.0</v>
       </c>
       <c r="E32">
         <v>0.0</v>
       </c>
       <c r="F32">
         <v>37318.0</v>
       </c>
       <c r="G32">
         <v>21864.0</v>
       </c>
       <c r="H32">
         <v>0.0</v>
       </c>
       <c r="I32">
         <v>200000.0</v>
       </c>
@@ -17889,435 +18058,438 @@
       </c>
       <c r="Y32"/>
       <c r="Z32"/>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet4.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:CH32"/>
+  <dimension ref="A1:CI32"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="39.99" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="12.854" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:86">
+    <row r="1" spans="1:87">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
+        <v>87</v>
+      </c>
+      <c r="C1" t="s">
         <v>1</v>
-      </c>
-[...1 lines deleted...]
-        <v>87</v>
       </c>
       <c r="D1" t="s">
         <v>88</v>
       </c>
       <c r="E1" t="s">
         <v>89</v>
       </c>
       <c r="F1" t="s">
+        <v>90</v>
+      </c>
+      <c r="G1" t="s">
         <v>2</v>
-      </c>
-[...1 lines deleted...]
-        <v>90</v>
       </c>
       <c r="H1" t="s">
         <v>91</v>
       </c>
       <c r="I1" t="s">
         <v>92</v>
       </c>
       <c r="J1" t="s">
+        <v>93</v>
+      </c>
+      <c r="K1" t="s">
         <v>3</v>
-      </c>
-[...1 lines deleted...]
-        <v>93</v>
       </c>
       <c r="L1" t="s">
         <v>94</v>
       </c>
       <c r="M1" t="s">
         <v>95</v>
       </c>
       <c r="N1" t="s">
+        <v>96</v>
+      </c>
+      <c r="O1" t="s">
         <v>4</v>
-      </c>
-[...1 lines deleted...]
-        <v>96</v>
       </c>
       <c r="P1" t="s">
         <v>97</v>
       </c>
       <c r="Q1" t="s">
         <v>98</v>
       </c>
       <c r="R1" t="s">
+        <v>99</v>
+      </c>
+      <c r="S1" t="s">
         <v>5</v>
-      </c>
-[...1 lines deleted...]
-        <v>99</v>
       </c>
       <c r="T1" t="s">
         <v>100</v>
       </c>
       <c r="U1" t="s">
         <v>101</v>
       </c>
       <c r="V1" t="s">
+        <v>102</v>
+      </c>
+      <c r="W1" t="s">
         <v>6</v>
-      </c>
-[...1 lines deleted...]
-        <v>102</v>
       </c>
       <c r="X1" t="s">
         <v>103</v>
       </c>
       <c r="Y1" t="s">
         <v>104</v>
       </c>
       <c r="Z1" t="s">
+        <v>105</v>
+      </c>
+      <c r="AA1" t="s">
         <v>7</v>
-      </c>
-[...1 lines deleted...]
-        <v>105</v>
       </c>
       <c r="AB1" t="s">
         <v>106</v>
       </c>
       <c r="AC1" t="s">
         <v>107</v>
       </c>
       <c r="AD1" t="s">
+        <v>108</v>
+      </c>
+      <c r="AE1" t="s">
         <v>8</v>
-      </c>
-[...1 lines deleted...]
-        <v>108</v>
       </c>
       <c r="AF1" t="s">
         <v>109</v>
       </c>
       <c r="AG1" t="s">
         <v>110</v>
       </c>
       <c r="AH1" t="s">
+        <v>111</v>
+      </c>
+      <c r="AI1" t="s">
         <v>9</v>
-      </c>
-[...1 lines deleted...]
-        <v>111</v>
       </c>
       <c r="AJ1" t="s">
         <v>112</v>
       </c>
       <c r="AK1" t="s">
         <v>113</v>
       </c>
       <c r="AL1" t="s">
+        <v>114</v>
+      </c>
+      <c r="AM1" t="s">
         <v>10</v>
-      </c>
-[...1 lines deleted...]
-        <v>114</v>
       </c>
       <c r="AN1" t="s">
         <v>115</v>
       </c>
       <c r="AO1" t="s">
         <v>116</v>
       </c>
       <c r="AP1" t="s">
+        <v>117</v>
+      </c>
+      <c r="AQ1" t="s">
         <v>11</v>
-      </c>
-[...1 lines deleted...]
-        <v>117</v>
       </c>
       <c r="AR1" t="s">
         <v>118</v>
       </c>
       <c r="AS1" t="s">
         <v>119</v>
       </c>
       <c r="AT1" t="s">
+        <v>120</v>
+      </c>
+      <c r="AU1" t="s">
         <v>12</v>
-      </c>
-[...1 lines deleted...]
-        <v>120</v>
       </c>
       <c r="AV1" t="s">
         <v>121</v>
       </c>
       <c r="AW1" t="s">
         <v>122</v>
       </c>
       <c r="AX1" t="s">
+        <v>123</v>
+      </c>
+      <c r="AY1" t="s">
         <v>13</v>
-      </c>
-[...1 lines deleted...]
-        <v>123</v>
       </c>
       <c r="AZ1" t="s">
         <v>124</v>
       </c>
       <c r="BA1" t="s">
         <v>125</v>
       </c>
       <c r="BB1" t="s">
+        <v>126</v>
+      </c>
+      <c r="BC1" t="s">
         <v>14</v>
-      </c>
-[...1 lines deleted...]
-        <v>126</v>
       </c>
       <c r="BD1" t="s">
         <v>127</v>
       </c>
       <c r="BE1" t="s">
         <v>128</v>
       </c>
       <c r="BF1" t="s">
+        <v>129</v>
+      </c>
+      <c r="BG1" t="s">
         <v>15</v>
-      </c>
-[...1 lines deleted...]
-        <v>129</v>
       </c>
       <c r="BH1" t="s">
         <v>130</v>
       </c>
       <c r="BI1" t="s">
         <v>131</v>
       </c>
       <c r="BJ1" t="s">
+        <v>132</v>
+      </c>
+      <c r="BK1" t="s">
         <v>16</v>
-      </c>
-[...1 lines deleted...]
-        <v>132</v>
       </c>
       <c r="BL1" t="s">
         <v>133</v>
       </c>
       <c r="BM1" t="s">
         <v>134</v>
       </c>
       <c r="BN1" t="s">
+        <v>135</v>
+      </c>
+      <c r="BO1" t="s">
         <v>17</v>
-      </c>
-[...1 lines deleted...]
-        <v>135</v>
       </c>
       <c r="BP1" t="s">
         <v>136</v>
       </c>
       <c r="BQ1" t="s">
         <v>137</v>
       </c>
       <c r="BR1" t="s">
+        <v>138</v>
+      </c>
+      <c r="BS1" t="s">
         <v>18</v>
-      </c>
-[...1 lines deleted...]
-        <v>138</v>
       </c>
       <c r="BT1" t="s">
         <v>139</v>
       </c>
       <c r="BU1" t="s">
         <v>140</v>
       </c>
       <c r="BV1" t="s">
+        <v>141</v>
+      </c>
+      <c r="BW1" t="s">
         <v>19</v>
-      </c>
-[...1 lines deleted...]
-        <v>141</v>
       </c>
       <c r="BX1" t="s">
         <v>142</v>
       </c>
       <c r="BY1" t="s">
         <v>143</v>
       </c>
       <c r="BZ1" t="s">
+        <v>144</v>
+      </c>
+      <c r="CA1" t="s">
         <v>20</v>
-      </c>
-[...1 lines deleted...]
-        <v>144</v>
       </c>
       <c r="CB1" t="s">
         <v>145</v>
       </c>
       <c r="CC1" t="s">
         <v>146</v>
       </c>
       <c r="CD1" t="s">
+        <v>147</v>
+      </c>
+      <c r="CE1" t="s">
         <v>21</v>
-      </c>
-[...1 lines deleted...]
-        <v>147</v>
       </c>
       <c r="CF1" t="s">
         <v>148</v>
       </c>
       <c r="CG1" t="s">
         <v>149</v>
       </c>
       <c r="CH1" t="s">
         <v>150</v>
       </c>
+      <c r="CI1" t="s">
+        <v>151</v>
+      </c>
     </row>
-    <row r="2" spans="1:86">
+    <row r="2" spans="1:87">
       <c r="A2" t="s">
-        <v>151</v>
+        <v>152</v>
       </c>
       <c r="B2">
+        <v>26847000.0</v>
+      </c>
+      <c r="C2">
         <v>24448000.0</v>
       </c>
-      <c r="C2">
+      <c r="D2">
         <v>18122000.0</v>
       </c>
-      <c r="D2">
+      <c r="E2">
         <v>9065000.0</v>
       </c>
-      <c r="E2">
+      <c r="F2">
         <v>4513000.0</v>
       </c>
-      <c r="F2">
+      <c r="G2">
         <v>3445000.0</v>
       </c>
-      <c r="G2">
+      <c r="H2">
         <v>2152000.0</v>
       </c>
-      <c r="H2">
+      <c r="I2">
         <v>636000.0</v>
       </c>
-      <c r="I2">
+      <c r="J2">
         <v>168000.0</v>
       </c>
-      <c r="J2">
+      <c r="K2">
         <v>142000.0</v>
       </c>
-      <c r="K2">
+      <c r="L2">
         <v>135000.0</v>
       </c>
-      <c r="L2">
+      <c r="M2">
         <v>126000.0</v>
       </c>
-      <c r="M2">
+      <c r="N2">
         <v>124000.0</v>
       </c>
-      <c r="N2">
+      <c r="O2">
         <v>129000.0</v>
       </c>
-      <c r="O2">
+      <c r="P2">
         <v>121000.0</v>
       </c>
-      <c r="P2">
+      <c r="Q2">
         <v>110000.0</v>
       </c>
-      <c r="Q2">
+      <c r="R2">
         <v>107000.0</v>
       </c>
-      <c r="R2">
+      <c r="S2">
         <v>106000.0</v>
       </c>
-      <c r="S2">
+      <c r="T2">
         <v>97000.0</v>
       </c>
-      <c r="T2">
+      <c r="U2">
         <v>89000.0</v>
       </c>
-      <c r="U2">
+      <c r="V2">
         <v>113000.0</v>
       </c>
-      <c r="V2">
+      <c r="W2">
         <v>116000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>115000.0</v>
       </c>
       <c r="X2">
         <v>115000.0</v>
       </c>
       <c r="Y2">
+        <v>115000.0</v>
+      </c>
+      <c r="Z2">
         <v>125000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>28000.0</v>
       </c>
       <c r="AA2">
         <v>28000.0</v>
       </c>
       <c r="AB2">
         <v>28000.0</v>
       </c>
       <c r="AC2">
         <v>28000.0</v>
       </c>
       <c r="AD2">
+        <v>28000.0</v>
+      </c>
+      <c r="AE2">
         <v>25000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>24000.0</v>
       </c>
       <c r="AF2">
         <v>24000.0</v>
       </c>
       <c r="AG2">
+        <v>24000.0</v>
+      </c>
+      <c r="AH2">
         <v>23000.0</v>
       </c>
-      <c r="AH2">
+      <c r="AI2">
         <v>60000.0</v>
       </c>
-      <c r="AI2">
+      <c r="AJ2">
         <v>9000.0</v>
       </c>
-      <c r="AJ2">
+      <c r="AK2">
         <v>8000.0</v>
       </c>
-      <c r="AK2">
-[...1 lines deleted...]
-      </c>
       <c r="AL2">
         <v>0.0</v>
       </c>
       <c r="AM2">
         <v>0.0</v>
       </c>
       <c r="AN2">
         <v>0.0</v>
       </c>
       <c r="AO2">
         <v>0.0</v>
       </c>
       <c r="AP2">
         <v>0.0</v>
       </c>
       <c r="AQ2">
         <v>0.0</v>
       </c>
       <c r="AR2">
         <v>0.0</v>
       </c>
       <c r="AS2">
         <v>0.0</v>
       </c>
       <c r="AT2">
@@ -18334,375 +18506,379 @@
       </c>
       <c r="AX2">
         <v>0.0</v>
       </c>
       <c r="AY2">
         <v>0.0</v>
       </c>
       <c r="AZ2">
         <v>0.0</v>
       </c>
       <c r="BA2">
         <v>0.0</v>
       </c>
       <c r="BB2">
         <v>0.0</v>
       </c>
       <c r="BC2">
         <v>0.0</v>
       </c>
       <c r="BD2">
         <v>0.0</v>
       </c>
       <c r="BE2">
         <v>0.0</v>
       </c>
-      <c r="BF2"/>
-[...2 lines deleted...]
-      </c>
+      <c r="BF2">
+        <v>0.0</v>
+      </c>
+      <c r="BG2"/>
       <c r="BH2">
         <v>0.0</v>
       </c>
-      <c r="BI2"/>
+      <c r="BI2">
+        <v>0.0</v>
+      </c>
       <c r="BJ2"/>
       <c r="BK2"/>
       <c r="BL2"/>
       <c r="BM2"/>
       <c r="BN2"/>
-      <c r="BO2">
+      <c r="BO2"/>
+      <c r="BP2">
         <v>130405000.0</v>
       </c>
-      <c r="BP2"/>
       <c r="BQ2"/>
-      <c r="BR2">
+      <c r="BR2"/>
+      <c r="BS2">
         <v>1969000.0</v>
       </c>
-      <c r="BS2"/>
-      <c r="BT2">
+      <c r="BT2"/>
+      <c r="BU2">
         <v>1969000.0</v>
       </c>
-      <c r="BU2"/>
       <c r="BV2"/>
       <c r="BW2"/>
       <c r="BX2"/>
       <c r="BY2"/>
       <c r="BZ2"/>
       <c r="CA2"/>
       <c r="CB2"/>
       <c r="CC2"/>
       <c r="CD2"/>
       <c r="CE2"/>
       <c r="CF2"/>
       <c r="CG2"/>
       <c r="CH2"/>
+      <c r="CI2"/>
     </row>
-    <row r="3" spans="1:86">
+    <row r="3" spans="1:87">
       <c r="A3" t="s">
-        <v>152</v>
+        <v>153</v>
       </c>
       <c r="B3">
+        <v>386000.0</v>
+      </c>
+      <c r="C3">
         <v>392000.0</v>
       </c>
-      <c r="C3">
+      <c r="D3">
         <v>358000.0</v>
       </c>
-      <c r="D3">
+      <c r="E3">
         <v>377000.0</v>
       </c>
-      <c r="E3">
+      <c r="F3">
         <v>379000.0</v>
       </c>
-      <c r="F3">
+      <c r="G3">
         <v>363000.0</v>
       </c>
-      <c r="G3">
+      <c r="H3">
         <v>298000.0</v>
       </c>
-      <c r="H3">
+      <c r="I3">
         <v>267000.0</v>
       </c>
-      <c r="I3">
+      <c r="J3">
         <v>168000.0</v>
       </c>
-      <c r="J3">
+      <c r="K3">
         <v>142000.0</v>
       </c>
-      <c r="K3">
+      <c r="L3">
         <v>135000.0</v>
       </c>
-      <c r="L3">
+      <c r="M3">
         <v>126000.0</v>
       </c>
-      <c r="M3">
+      <c r="N3">
         <v>124000.0</v>
       </c>
-      <c r="N3">
+      <c r="O3">
         <v>129000.0</v>
       </c>
-      <c r="O3">
+      <c r="P3">
         <v>121000.0</v>
       </c>
-      <c r="P3">
+      <c r="Q3">
         <v>110000.0</v>
       </c>
-      <c r="Q3">
+      <c r="R3">
         <v>107000.0</v>
       </c>
-      <c r="R3">
+      <c r="S3">
         <v>106000.0</v>
       </c>
-      <c r="S3">
+      <c r="T3">
         <v>97000.0</v>
       </c>
-      <c r="T3">
+      <c r="U3">
         <v>89000.0</v>
       </c>
-      <c r="U3">
+      <c r="V3">
         <v>113000.0</v>
       </c>
-      <c r="V3">
+      <c r="W3">
         <v>116000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>115000.0</v>
       </c>
       <c r="X3">
         <v>115000.0</v>
       </c>
       <c r="Y3">
+        <v>115000.0</v>
+      </c>
+      <c r="Z3">
         <v>125000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>28000.0</v>
       </c>
       <c r="AA3">
         <v>28000.0</v>
       </c>
       <c r="AB3">
         <v>28000.0</v>
       </c>
       <c r="AC3">
         <v>28000.0</v>
       </c>
       <c r="AD3">
+        <v>28000.0</v>
+      </c>
+      <c r="AE3">
         <v>25000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>24000.0</v>
       </c>
       <c r="AF3">
         <v>24000.0</v>
       </c>
       <c r="AG3">
+        <v>24000.0</v>
+      </c>
+      <c r="AH3">
         <v>23000.0</v>
       </c>
-      <c r="AH3">
+      <c r="AI3">
         <v>60000.0</v>
       </c>
-      <c r="AI3">
+      <c r="AJ3">
         <v>9000.0</v>
       </c>
-      <c r="AJ3">
+      <c r="AK3">
         <v>8000.0</v>
       </c>
-      <c r="AK3">
+      <c r="AL3">
         <v>39.0</v>
       </c>
-      <c r="AL3">
+      <c r="AM3">
         <v>-142000.0</v>
       </c>
-      <c r="AM3">
+      <c r="AN3">
         <v>11991000.0</v>
       </c>
-      <c r="AN3">
+      <c r="AO3">
         <v>96000.0</v>
       </c>
-      <c r="AO3">
+      <c r="AP3">
         <v>46000.0</v>
       </c>
-      <c r="AP3">
+      <c r="AQ3">
         <v>-503000.0</v>
       </c>
-      <c r="AQ3">
+      <c r="AR3">
         <v>166000.0</v>
       </c>
-      <c r="AR3">
+      <c r="AS3">
         <v>168000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>169000.0</v>
       </c>
       <c r="AT3">
         <v>169000.0</v>
       </c>
       <c r="AU3">
+        <v>169000.0</v>
+      </c>
+      <c r="AV3">
         <v>167000.0</v>
       </c>
-      <c r="AV3">
+      <c r="AW3">
         <v>169000.0</v>
       </c>
-      <c r="AW3">
+      <c r="AX3">
         <v>168000.0</v>
       </c>
-      <c r="AX3">
+      <c r="AY3">
         <v>143000.0</v>
       </c>
-      <c r="AY3">
+      <c r="AZ3">
         <v>148000.0</v>
       </c>
-      <c r="AZ3">
+      <c r="BA3">
         <v>125000.0</v>
       </c>
-      <c r="BA3">
+      <c r="BB3">
         <v>100000.0</v>
       </c>
-      <c r="BB3">
+      <c r="BC3">
         <v>115000.0</v>
       </c>
-      <c r="BC3">
+      <c r="BD3">
         <v>170000.0</v>
       </c>
-      <c r="BD3">
+      <c r="BE3">
         <v>223000.0</v>
       </c>
-      <c r="BE3">
+      <c r="BF3">
         <v>230000.0</v>
       </c>
-      <c r="BF3">
+      <c r="BG3">
         <v>291000.0</v>
       </c>
-      <c r="BG3">
+      <c r="BH3">
         <v>350000.0</v>
       </c>
-      <c r="BH3">
+      <c r="BI3">
         <v>384000.0</v>
       </c>
-      <c r="BI3">
+      <c r="BJ3">
         <v>439000.0</v>
       </c>
-      <c r="BJ3">
+      <c r="BK3">
         <v>463000.0</v>
       </c>
-      <c r="BK3">
+      <c r="BL3">
         <v>473000.0</v>
       </c>
-      <c r="BL3">
+      <c r="BM3">
         <v>482000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>515000.0</v>
       </c>
       <c r="BN3">
         <v>515000.0</v>
       </c>
       <c r="BO3">
+        <v>515000.0</v>
+      </c>
+      <c r="BP3">
         <v>604000.0</v>
       </c>
-      <c r="BP3">
+      <c r="BQ3">
         <v>651000.0</v>
       </c>
-      <c r="BQ3">
+      <c r="BR3">
         <v>693000.0</v>
       </c>
-      <c r="BR3">
+      <c r="BS3">
         <v>682000.0</v>
       </c>
-      <c r="BS3">
+      <c r="BT3">
         <v>729000.0</v>
       </c>
-      <c r="BT3">
+      <c r="BU3">
         <v>628000.0</v>
       </c>
-      <c r="BU3">
+      <c r="BV3">
         <v>678000.0</v>
       </c>
-      <c r="BV3">
+      <c r="BW3">
         <v>879000.0</v>
       </c>
-      <c r="BW3">
+      <c r="BX3">
         <v>826000.0</v>
       </c>
-      <c r="BX3">
+      <c r="BY3">
         <v>848000.0</v>
       </c>
-      <c r="BY3">
+      <c r="BZ3">
         <v>798000.0</v>
       </c>
-      <c r="BZ3">
+      <c r="CA3">
         <v>827000.0</v>
       </c>
-      <c r="CA3">
+      <c r="CB3">
         <v>-454000.0</v>
       </c>
-      <c r="CB3"/>
       <c r="CC3"/>
       <c r="CD3"/>
       <c r="CE3"/>
       <c r="CF3"/>
-      <c r="CG3">
+      <c r="CG3"/>
+      <c r="CH3">
         <v>430000.0</v>
       </c>
-      <c r="CH3">
+      <c r="CI3">
         <v>5100000.0</v>
       </c>
     </row>
-    <row r="4" spans="1:86">
+    <row r="4" spans="1:87">
       <c r="A4" t="s">
-        <v>153</v>
+        <v>154</v>
       </c>
       <c r="B4"/>
       <c r="C4"/>
       <c r="D4"/>
       <c r="E4"/>
       <c r="F4"/>
       <c r="G4"/>
       <c r="H4"/>
       <c r="I4"/>
       <c r="J4"/>
       <c r="K4"/>
       <c r="L4"/>
       <c r="M4"/>
       <c r="N4"/>
       <c r="O4"/>
       <c r="P4"/>
       <c r="Q4"/>
       <c r="R4"/>
       <c r="S4"/>
       <c r="T4"/>
       <c r="U4"/>
       <c r="V4"/>
       <c r="W4"/>
       <c r="X4"/>
       <c r="Y4"/>
       <c r="Z4"/>
       <c r="AA4"/>
       <c r="AB4"/>
       <c r="AC4"/>
-      <c r="AD4">
-[...1 lines deleted...]
-      </c>
+      <c r="AD4"/>
       <c r="AE4">
         <v>0.0</v>
       </c>
       <c r="AF4">
         <v>0.0</v>
       </c>
       <c r="AG4">
         <v>0.0</v>
       </c>
       <c r="AH4">
         <v>0.0</v>
       </c>
       <c r="AI4">
         <v>0.0</v>
       </c>
       <c r="AJ4">
         <v>0.0</v>
       </c>
       <c r="AK4">
         <v>0.0</v>
       </c>
       <c r="AL4">
         <v>0.0</v>
       </c>
       <c r="AM4">
@@ -18740,625 +18916,632 @@
       </c>
       <c r="AX4">
         <v>0.0</v>
       </c>
       <c r="AY4">
         <v>0.0</v>
       </c>
       <c r="AZ4">
         <v>0.0</v>
       </c>
       <c r="BA4">
         <v>0.0</v>
       </c>
       <c r="BB4">
         <v>0.0</v>
       </c>
       <c r="BC4">
         <v>0.0</v>
       </c>
       <c r="BD4">
         <v>0.0</v>
       </c>
       <c r="BE4">
         <v>0.0</v>
       </c>
-      <c r="BF4"/>
+      <c r="BF4">
+        <v>0.0</v>
+      </c>
       <c r="BG4"/>
       <c r="BH4"/>
       <c r="BI4"/>
       <c r="BJ4"/>
       <c r="BK4"/>
       <c r="BL4"/>
       <c r="BM4"/>
       <c r="BN4"/>
       <c r="BO4"/>
       <c r="BP4"/>
       <c r="BQ4"/>
       <c r="BR4"/>
       <c r="BS4"/>
       <c r="BT4"/>
       <c r="BU4"/>
       <c r="BV4"/>
       <c r="BW4"/>
       <c r="BX4"/>
       <c r="BY4"/>
       <c r="BZ4"/>
       <c r="CA4"/>
       <c r="CB4"/>
       <c r="CC4"/>
       <c r="CD4"/>
       <c r="CE4"/>
       <c r="CF4"/>
       <c r="CG4"/>
       <c r="CH4"/>
+      <c r="CI4"/>
     </row>
-    <row r="5" spans="1:86">
+    <row r="5" spans="1:87">
       <c r="A5" t="s">
-        <v>154</v>
+        <v>155</v>
       </c>
       <c r="B5">
+        <v>-86572000.0</v>
+      </c>
+      <c r="C5">
         <v>-50278000.0</v>
       </c>
-      <c r="C5">
+      <c r="D5">
         <v>-106739000.0</v>
       </c>
-      <c r="D5">
+      <c r="E5">
         <v>-39017000.0</v>
       </c>
-      <c r="E5">
+      <c r="F5">
         <v>-69941000.0</v>
       </c>
-      <c r="F5">
+      <c r="G5">
         <v>-55917000.0</v>
       </c>
-      <c r="G5">
+      <c r="H5">
         <v>-103285000.0</v>
       </c>
-      <c r="H5">
+      <c r="I5">
         <v>-148315000.0</v>
       </c>
-      <c r="I5">
+      <c r="J5">
         <v>-143703000.0</v>
       </c>
-      <c r="J5">
+      <c r="K5">
         <v>-108223000.0</v>
       </c>
-      <c r="K5">
+      <c r="L5">
         <v>-95236000.0</v>
       </c>
-      <c r="L5">
+      <c r="M5">
         <v>-82899000.0</v>
       </c>
-      <c r="M5">
+      <c r="N5">
         <v>-74560000.0</v>
       </c>
-      <c r="N5">
+      <c r="O5">
         <v>-84223000.0</v>
       </c>
-      <c r="O5">
+      <c r="P5">
         <v>-79695000.0</v>
       </c>
-      <c r="P5">
+      <c r="Q5">
         <v>-69950000.0</v>
       </c>
-      <c r="Q5">
+      <c r="R5">
         <v>-57518000.0</v>
       </c>
-      <c r="R5">
-[...1 lines deleted...]
-      </c>
       <c r="S5">
+        <v>-64549000.0</v>
+      </c>
+      <c r="T5">
         <v>-63100000.0</v>
       </c>
-      <c r="T5">
+      <c r="U5">
         <v>-61651000.0</v>
       </c>
-      <c r="U5">
+      <c r="V5">
         <v>-52979000.0</v>
       </c>
-      <c r="V5">
+      <c r="W5">
         <v>-59555000.0</v>
       </c>
-      <c r="W5">
+      <c r="X5">
         <v>-58786000.0</v>
       </c>
-      <c r="X5">
+      <c r="Y5">
         <v>-50327000.0</v>
       </c>
-      <c r="Y5">
+      <c r="Z5">
         <v>-38005000.0</v>
       </c>
-      <c r="Z5">
+      <c r="AA5">
         <v>-29954000.0</v>
       </c>
-      <c r="AA5">
+      <c r="AB5">
         <v>-21429000.0</v>
       </c>
-      <c r="AB5">
+      <c r="AC5">
         <v>-19699000.0</v>
       </c>
-      <c r="AC5">
+      <c r="AD5">
         <v>-15080000.0</v>
       </c>
-      <c r="AD5">
+      <c r="AE5">
         <v>-11475000.0</v>
       </c>
-      <c r="AE5">
+      <c r="AF5">
         <v>-8512000.0</v>
       </c>
-      <c r="AF5">
+      <c r="AG5">
         <v>-6460000.0</v>
       </c>
-      <c r="AG5">
+      <c r="AH5">
         <v>-6364000.0</v>
       </c>
-      <c r="AH5">
+      <c r="AI5">
         <v>-8445000.0</v>
       </c>
-      <c r="AI5">
+      <c r="AJ5">
         <v>-8363000.0</v>
       </c>
-      <c r="AJ5">
+      <c r="AK5">
         <v>-8347000.0</v>
       </c>
-      <c r="AK5">
+      <c r="AL5">
         <v>-5999039.0</v>
       </c>
-      <c r="AL5">
+      <c r="AM5">
         <v>-7613794.0</v>
       </c>
-      <c r="AM5">
+      <c r="AN5">
         <v>-26039740.0</v>
       </c>
-      <c r="AN5">
+      <c r="AO5">
         <v>-2735000.0</v>
       </c>
-      <c r="AO5">
+      <c r="AP5">
         <v>-738000.0</v>
       </c>
-      <c r="AP5">
+      <c r="AQ5">
         <v>-9718000.0</v>
       </c>
-      <c r="AQ5">
+      <c r="AR5">
         <v>-1045000.0</v>
       </c>
-      <c r="AR5">
+      <c r="AS5">
         <v>-19504000.0</v>
       </c>
-      <c r="AS5">
+      <c r="AT5">
         <v>-20332000.0</v>
       </c>
-      <c r="AT5">
+      <c r="AU5">
         <v>-19894000.0</v>
       </c>
-      <c r="AU5">
+      <c r="AV5">
         <v>-19449000.0</v>
       </c>
-      <c r="AV5">
+      <c r="AW5">
         <v>-21701000.0</v>
       </c>
-      <c r="AW5">
+      <c r="AX5">
         <v>-22907000.0</v>
       </c>
-      <c r="AX5">
+      <c r="AY5">
         <v>-23444000.0</v>
       </c>
-      <c r="AY5">
+      <c r="AZ5">
         <v>-21794000.0</v>
       </c>
-      <c r="AZ5">
+      <c r="BA5">
         <v>-22063000.0</v>
       </c>
-      <c r="BA5">
+      <c r="BB5">
         <v>-20258000.0</v>
       </c>
-      <c r="BB5">
+      <c r="BC5">
         <v>-17703000.0</v>
       </c>
-      <c r="BC5">
+      <c r="BD5">
         <v>-14539000.0</v>
       </c>
-      <c r="BD5">
+      <c r="BE5">
         <v>-14134000.0</v>
       </c>
-      <c r="BE5">
+      <c r="BF5">
         <v>-14565000.0</v>
       </c>
-      <c r="BF5">
+      <c r="BG5">
         <v>-10239000.0</v>
       </c>
-      <c r="BG5">
+      <c r="BH5">
         <v>-12218000.0</v>
       </c>
-      <c r="BH5">
+      <c r="BI5">
         <v>-12009000.0</v>
       </c>
-      <c r="BI5">
+      <c r="BJ5">
         <v>-10966000.0</v>
       </c>
-      <c r="BJ5">
+      <c r="BK5">
         <v>-8365000.0</v>
       </c>
-      <c r="BK5">
+      <c r="BL5">
         <v>-10231000.0</v>
       </c>
-      <c r="BL5">
+      <c r="BM5">
         <v>-9044000.0</v>
       </c>
-      <c r="BM5">
+      <c r="BN5">
         <v>-9258000.0</v>
       </c>
-      <c r="BN5">
+      <c r="BO5">
         <v>-6980000.0</v>
       </c>
-      <c r="BO5">
+      <c r="BP5">
         <v>117568000.0</v>
       </c>
-      <c r="BP5">
+      <c r="BQ5">
         <v>-8453000.0</v>
       </c>
-      <c r="BQ5">
+      <c r="BR5">
         <v>-22199000.0</v>
       </c>
-      <c r="BR5">
+      <c r="BS5">
         <v>-25865000.0</v>
       </c>
-      <c r="BS5">
+      <c r="BT5">
         <v>-26451000.0</v>
       </c>
-      <c r="BT5">
+      <c r="BU5">
         <v>-22947000.0</v>
       </c>
-      <c r="BU5">
+      <c r="BV5">
         <v>-18445000.0</v>
       </c>
-      <c r="BV5">
+      <c r="BW5">
         <v>-16343000.0</v>
       </c>
-      <c r="BW5">
+      <c r="BX5">
         <v>-15394000.0</v>
       </c>
-      <c r="BX5">
+      <c r="BY5">
         <v>-17466000.0</v>
       </c>
-      <c r="BY5">
+      <c r="BZ5">
         <v>-17012000.0</v>
       </c>
-      <c r="BZ5">
+      <c r="CA5">
         <v>-13005000.0</v>
       </c>
-      <c r="CA5">
+      <c r="CB5">
         <v>-14123000.0</v>
       </c>
-      <c r="CB5"/>
       <c r="CC5"/>
       <c r="CD5"/>
       <c r="CE5"/>
       <c r="CF5"/>
-      <c r="CG5">
+      <c r="CG5"/>
+      <c r="CH5">
         <v>-18498000.0</v>
       </c>
-      <c r="CH5">
+      <c r="CI5">
         <v>-8969000.0</v>
       </c>
     </row>
-    <row r="6" spans="1:86">
+    <row r="6" spans="1:87">
       <c r="A6" t="s">
-        <v>155</v>
+        <v>156</v>
       </c>
       <c r="B6">
+        <v>-86186000.0</v>
+      </c>
+      <c r="C6">
         <v>-49886000.0</v>
       </c>
-      <c r="C6">
+      <c r="D6">
         <v>-106381000.0</v>
       </c>
-      <c r="D6">
+      <c r="E6">
         <v>-38640000.0</v>
       </c>
-      <c r="E6">
+      <c r="F6">
         <v>-69562000.0</v>
       </c>
-      <c r="F6">
+      <c r="G6">
         <v>-55554000.0</v>
       </c>
-      <c r="G6">
+      <c r="H6">
         <v>-102987000.0</v>
       </c>
-      <c r="H6">
+      <c r="I6">
         <v>-148048000.0</v>
       </c>
-      <c r="I6">
+      <c r="J6">
         <v>-143535000.0</v>
       </c>
-      <c r="J6">
+      <c r="K6">
         <v>-108081000.0</v>
       </c>
-      <c r="K6">
+      <c r="L6">
         <v>-95101000.0</v>
       </c>
-      <c r="L6">
+      <c r="M6">
         <v>-82773000.0</v>
       </c>
-      <c r="M6">
+      <c r="N6">
         <v>-74436000.0</v>
       </c>
-      <c r="N6">
+      <c r="O6">
         <v>-84094000.0</v>
       </c>
-      <c r="O6">
+      <c r="P6">
         <v>-79574000.0</v>
       </c>
-      <c r="P6">
+      <c r="Q6">
         <v>-69840000.0</v>
       </c>
-      <c r="Q6">
+      <c r="R6">
         <v>-57411000.0</v>
       </c>
-      <c r="R6">
-[...1 lines deleted...]
-      </c>
       <c r="S6">
+        <v>-64443000.0</v>
+      </c>
+      <c r="T6">
         <v>-63003000.0</v>
       </c>
-      <c r="T6">
+      <c r="U6">
         <v>-61562000.0</v>
       </c>
-      <c r="U6">
+      <c r="V6">
         <v>-52866000.0</v>
       </c>
-      <c r="V6">
+      <c r="W6">
         <v>-59439000.0</v>
       </c>
-      <c r="W6">
+      <c r="X6">
         <v>-58671000.0</v>
       </c>
-      <c r="X6">
+      <c r="Y6">
         <v>-50212000.0</v>
       </c>
-      <c r="Y6">
+      <c r="Z6">
         <v>-37880000.0</v>
       </c>
-      <c r="Z6">
+      <c r="AA6">
         <v>-29926000.0</v>
       </c>
-      <c r="AA6">
+      <c r="AB6">
         <v>-21401000.0</v>
       </c>
-      <c r="AB6">
+      <c r="AC6">
         <v>-19671000.0</v>
       </c>
-      <c r="AC6">
+      <c r="AD6">
         <v>-15052000.0</v>
       </c>
-      <c r="AD6">
+      <c r="AE6">
         <v>-11450000.0</v>
       </c>
-      <c r="AE6">
+      <c r="AF6">
         <v>-8488000.0</v>
       </c>
-      <c r="AF6">
+      <c r="AG6">
         <v>-6436000.0</v>
       </c>
-      <c r="AG6">
+      <c r="AH6">
         <v>-6341000.0</v>
       </c>
-      <c r="AH6">
+      <c r="AI6">
         <v>-8385000.0</v>
       </c>
-      <c r="AI6">
+      <c r="AJ6">
         <v>-8354000.0</v>
       </c>
-      <c r="AJ6">
+      <c r="AK6">
         <v>-8339000.0</v>
       </c>
-      <c r="AK6">
+      <c r="AL6">
         <v>-5999000.0</v>
       </c>
-      <c r="AL6">
+      <c r="AM6">
         <v>-7755794.0</v>
       </c>
-      <c r="AM6">
+      <c r="AN6">
         <v>-14048740.0</v>
       </c>
-      <c r="AN6">
+      <c r="AO6">
         <v>-2639000.0</v>
       </c>
-      <c r="AO6">
+      <c r="AP6">
         <v>-692000.0</v>
       </c>
-      <c r="AP6">
+      <c r="AQ6">
         <v>-10221000.0</v>
       </c>
-      <c r="AQ6">
+      <c r="AR6">
         <v>-879000.0</v>
       </c>
-      <c r="AR6">
+      <c r="AS6">
         <v>-19336000.0</v>
       </c>
-      <c r="AS6">
+      <c r="AT6">
         <v>-20163000.0</v>
       </c>
-      <c r="AT6">
+      <c r="AU6">
         <v>-19725000.0</v>
       </c>
-      <c r="AU6">
+      <c r="AV6">
         <v>-19282000.0</v>
       </c>
-      <c r="AV6">
+      <c r="AW6">
         <v>-21532000.0</v>
       </c>
-      <c r="AW6">
+      <c r="AX6">
         <v>-22739000.0</v>
       </c>
-      <c r="AX6">
+      <c r="AY6">
         <v>-23301000.0</v>
       </c>
-      <c r="AY6">
+      <c r="AZ6">
         <v>-21646000.0</v>
       </c>
-      <c r="AZ6">
+      <c r="BA6">
         <v>-21938000.0</v>
       </c>
-      <c r="BA6">
+      <c r="BB6">
         <v>-20158000.0</v>
       </c>
-      <c r="BB6">
+      <c r="BC6">
         <v>-17588000.0</v>
       </c>
-      <c r="BC6">
+      <c r="BD6">
         <v>-14369000.0</v>
       </c>
-      <c r="BD6">
+      <c r="BE6">
         <v>-13911000.0</v>
       </c>
-      <c r="BE6">
+      <c r="BF6">
         <v>-14335000.0</v>
       </c>
-      <c r="BF6">
+      <c r="BG6">
         <v>-9948000.0</v>
       </c>
-      <c r="BG6">
+      <c r="BH6">
         <v>-11868000.0</v>
       </c>
-      <c r="BH6">
+      <c r="BI6">
         <v>-11625000.0</v>
       </c>
-      <c r="BI6">
+      <c r="BJ6">
         <v>-10527000.0</v>
       </c>
-      <c r="BJ6">
+      <c r="BK6">
         <v>-7902000.0</v>
       </c>
-      <c r="BK6">
+      <c r="BL6">
         <v>-9758000.0</v>
       </c>
-      <c r="BL6">
+      <c r="BM6">
         <v>-8562000.0</v>
       </c>
-      <c r="BM6">
+      <c r="BN6">
         <v>-8743000.0</v>
       </c>
-      <c r="BN6">
+      <c r="BO6">
         <v>-6465000.0</v>
       </c>
-      <c r="BO6">
+      <c r="BP6">
         <v>118172000.0</v>
       </c>
-      <c r="BP6">
+      <c r="BQ6">
         <v>-7802000.0</v>
       </c>
-      <c r="BQ6">
+      <c r="BR6">
         <v>-21506000.0</v>
       </c>
-      <c r="BR6">
+      <c r="BS6">
         <v>-25183000.0</v>
       </c>
-      <c r="BS6">
+      <c r="BT6">
         <v>-25722000.0</v>
       </c>
-      <c r="BT6">
+      <c r="BU6">
         <v>-22319000.0</v>
       </c>
-      <c r="BU6">
+      <c r="BV6">
         <v>-17767000.0</v>
       </c>
-      <c r="BV6">
+      <c r="BW6">
         <v>-15464000.0</v>
       </c>
-      <c r="BW6">
+      <c r="BX6">
         <v>-14568000.0</v>
       </c>
-      <c r="BX6">
+      <c r="BY6">
         <v>-16618000.0</v>
       </c>
-      <c r="BY6">
+      <c r="BZ6">
         <v>-16214000.0</v>
       </c>
-      <c r="BZ6">
+      <c r="CA6">
         <v>-12178000.0</v>
       </c>
-      <c r="CA6">
+      <c r="CB6">
         <v>-14577000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>-14928000.0</v>
       </c>
       <c r="CC6">
         <v>-14928000.0</v>
       </c>
       <c r="CD6">
+        <v>-14928000.0</v>
+      </c>
+      <c r="CE6">
         <v>-15492000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>-26686000.0</v>
       </c>
       <c r="CF6">
         <v>-26686000.0</v>
       </c>
       <c r="CG6">
+        <v>-26686000.0</v>
+      </c>
+      <c r="CH6">
         <v>-18068000.0</v>
       </c>
-      <c r="CH6">
+      <c r="CI6">
         <v>-5452000.0</v>
       </c>
     </row>
-    <row r="7" spans="1:86">
+    <row r="7" spans="1:87">
       <c r="A7" t="s">
-        <v>156</v>
+        <v>157</v>
       </c>
       <c r="B7"/>
       <c r="C7"/>
       <c r="D7"/>
       <c r="E7"/>
       <c r="F7"/>
       <c r="G7"/>
       <c r="H7"/>
       <c r="I7"/>
       <c r="J7"/>
       <c r="K7"/>
       <c r="L7"/>
       <c r="M7"/>
       <c r="N7"/>
       <c r="O7"/>
       <c r="P7"/>
       <c r="Q7"/>
       <c r="R7"/>
       <c r="S7"/>
       <c r="T7"/>
       <c r="U7"/>
       <c r="V7"/>
       <c r="W7"/>
       <c r="X7"/>
       <c r="Y7"/>
       <c r="Z7"/>
       <c r="AA7"/>
       <c r="AB7"/>
       <c r="AC7"/>
-      <c r="AD7">
-[...1 lines deleted...]
-      </c>
+      <c r="AD7"/>
       <c r="AE7">
         <v>0.0</v>
       </c>
       <c r="AF7">
         <v>0.0</v>
       </c>
       <c r="AG7">
         <v>0.0</v>
       </c>
       <c r="AH7">
         <v>0.0</v>
       </c>
       <c r="AI7">
         <v>0.0</v>
       </c>
       <c r="AJ7">
         <v>0.0</v>
       </c>
       <c r="AK7">
         <v>0.0</v>
       </c>
       <c r="AL7">
         <v>0.0</v>
       </c>
       <c r="AM7">
@@ -19396,115 +19579,116 @@
       </c>
       <c r="AX7">
         <v>0.0</v>
       </c>
       <c r="AY7">
         <v>0.0</v>
       </c>
       <c r="AZ7">
         <v>0.0</v>
       </c>
       <c r="BA7">
         <v>0.0</v>
       </c>
       <c r="BB7">
         <v>0.0</v>
       </c>
       <c r="BC7">
         <v>0.0</v>
       </c>
       <c r="BD7">
         <v>0.0</v>
       </c>
       <c r="BE7">
         <v>0.0</v>
       </c>
-      <c r="BF7"/>
+      <c r="BF7">
+        <v>0.0</v>
+      </c>
       <c r="BG7"/>
       <c r="BH7"/>
       <c r="BI7"/>
       <c r="BJ7"/>
       <c r="BK7"/>
       <c r="BL7"/>
       <c r="BM7"/>
       <c r="BN7"/>
       <c r="BO7"/>
       <c r="BP7"/>
       <c r="BQ7"/>
       <c r="BR7"/>
       <c r="BS7"/>
       <c r="BT7"/>
       <c r="BU7"/>
       <c r="BV7"/>
       <c r="BW7"/>
       <c r="BX7"/>
       <c r="BY7"/>
       <c r="BZ7"/>
       <c r="CA7"/>
       <c r="CB7"/>
       <c r="CC7"/>
       <c r="CD7"/>
       <c r="CE7"/>
       <c r="CF7"/>
       <c r="CG7"/>
       <c r="CH7"/>
+      <c r="CI7"/>
     </row>
-    <row r="8" spans="1:86">
+    <row r="8" spans="1:87">
       <c r="A8" t="s">
-        <v>157</v>
+        <v>158</v>
       </c>
       <c r="B8"/>
       <c r="C8"/>
       <c r="D8"/>
       <c r="E8"/>
       <c r="F8"/>
       <c r="G8"/>
       <c r="H8"/>
       <c r="I8"/>
       <c r="J8"/>
       <c r="K8"/>
       <c r="L8"/>
       <c r="M8"/>
       <c r="N8"/>
       <c r="O8"/>
       <c r="P8"/>
       <c r="Q8"/>
       <c r="R8"/>
       <c r="S8"/>
       <c r="T8"/>
       <c r="U8"/>
       <c r="V8"/>
       <c r="W8"/>
       <c r="X8"/>
       <c r="Y8"/>
       <c r="Z8"/>
       <c r="AA8"/>
       <c r="AB8"/>
       <c r="AC8"/>
-      <c r="AD8">
-[...1 lines deleted...]
-      </c>
+      <c r="AD8"/>
       <c r="AE8">
         <v>0.0</v>
       </c>
       <c r="AF8">
         <v>0.0</v>
       </c>
       <c r="AG8">
         <v>0.0</v>
       </c>
       <c r="AH8">
         <v>0.0</v>
       </c>
       <c r="AI8">
         <v>0.0</v>
       </c>
       <c r="AJ8">
         <v>0.0</v>
       </c>
       <c r="AK8">
         <v>0.0</v>
       </c>
       <c r="AL8">
         <v>0.0</v>
       </c>
       <c r="AM8">
@@ -19542,1103 +19726,1120 @@
       </c>
       <c r="AX8">
         <v>0.0</v>
       </c>
       <c r="AY8">
         <v>0.0</v>
       </c>
       <c r="AZ8">
         <v>0.0</v>
       </c>
       <c r="BA8">
         <v>0.0</v>
       </c>
       <c r="BB8">
         <v>0.0</v>
       </c>
       <c r="BC8">
         <v>0.0</v>
       </c>
       <c r="BD8">
         <v>0.0</v>
       </c>
       <c r="BE8">
         <v>0.0</v>
       </c>
-      <c r="BF8"/>
+      <c r="BF8">
+        <v>0.0</v>
+      </c>
       <c r="BG8"/>
       <c r="BH8"/>
       <c r="BI8"/>
       <c r="BJ8"/>
       <c r="BK8"/>
       <c r="BL8"/>
       <c r="BM8"/>
       <c r="BN8"/>
       <c r="BO8"/>
       <c r="BP8"/>
       <c r="BQ8"/>
       <c r="BR8"/>
       <c r="BS8"/>
       <c r="BT8"/>
       <c r="BU8"/>
       <c r="BV8"/>
       <c r="BW8"/>
       <c r="BX8"/>
       <c r="BY8"/>
       <c r="BZ8"/>
       <c r="CA8"/>
       <c r="CB8"/>
       <c r="CC8"/>
       <c r="CD8"/>
       <c r="CE8"/>
       <c r="CF8"/>
       <c r="CG8"/>
       <c r="CH8"/>
+      <c r="CI8"/>
     </row>
-    <row r="9" spans="1:86">
+    <row r="9" spans="1:87">
       <c r="A9" t="s">
-        <v>158</v>
+        <v>159</v>
       </c>
       <c r="B9">
+        <v>284490000.0</v>
+      </c>
+      <c r="C9">
         <v>296635000.0</v>
       </c>
-      <c r="C9">
+      <c r="D9">
         <v>269146000.0</v>
       </c>
-      <c r="D9">
+      <c r="E9">
         <v>203737000.0</v>
       </c>
-      <c r="E9">
+      <c r="F9">
         <v>132737000.0</v>
       </c>
-      <c r="F9">
+      <c r="G9">
         <v>99875000.0</v>
       </c>
-      <c r="G9">
+      <c r="H9">
         <v>60023000.0</v>
       </c>
-      <c r="H9">
+      <c r="I9">
         <v>14002000.0</v>
       </c>
-      <c r="I9">
+      <c r="J9">
         <v>-168000.0</v>
       </c>
-      <c r="J9">
+      <c r="K9">
         <v>-142000.0</v>
       </c>
-      <c r="K9">
+      <c r="L9">
         <v>-135000.0</v>
       </c>
-      <c r="L9">
+      <c r="M9">
         <v>-126000.0</v>
       </c>
-      <c r="M9">
+      <c r="N9">
         <v>-124000.0</v>
       </c>
-      <c r="N9">
+      <c r="O9">
         <v>-129000.0</v>
       </c>
-      <c r="O9">
+      <c r="P9">
         <v>-121000.0</v>
       </c>
-      <c r="P9">
+      <c r="Q9">
         <v>-110000.0</v>
       </c>
-      <c r="Q9">
+      <c r="R9">
         <v>-107000.0</v>
       </c>
-      <c r="R9">
+      <c r="S9">
         <v>-106000.0</v>
       </c>
-      <c r="S9">
+      <c r="T9">
         <v>-97000.0</v>
       </c>
-      <c r="T9">
+      <c r="U9">
         <v>-89000.0</v>
       </c>
-      <c r="U9">
+      <c r="V9">
         <v>-113000.0</v>
       </c>
-      <c r="V9">
+      <c r="W9">
         <v>-116000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>-115000.0</v>
       </c>
       <c r="X9">
         <v>-115000.0</v>
       </c>
       <c r="Y9">
+        <v>-115000.0</v>
+      </c>
+      <c r="Z9">
         <v>-125000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>-28000.0</v>
       </c>
       <c r="AA9">
         <v>-28000.0</v>
       </c>
       <c r="AB9">
         <v>-28000.0</v>
       </c>
       <c r="AC9">
         <v>-28000.0</v>
       </c>
       <c r="AD9">
+        <v>-28000.0</v>
+      </c>
+      <c r="AE9">
         <v>-25000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>-24000.0</v>
       </c>
       <c r="AF9">
         <v>-24000.0</v>
       </c>
       <c r="AG9">
+        <v>-24000.0</v>
+      </c>
+      <c r="AH9">
         <v>-23000.0</v>
       </c>
-      <c r="AH9">
+      <c r="AI9">
         <v>-60000.0</v>
       </c>
-      <c r="AI9">
+      <c r="AJ9">
         <v>-9000.0</v>
       </c>
-      <c r="AJ9">
+      <c r="AK9">
         <v>-8000.0</v>
       </c>
-      <c r="AK9">
-[...1 lines deleted...]
-      </c>
       <c r="AL9">
         <v>0.0</v>
       </c>
       <c r="AM9">
         <v>0.0</v>
       </c>
       <c r="AN9">
         <v>0.0</v>
       </c>
       <c r="AO9">
         <v>0.0</v>
       </c>
       <c r="AP9">
         <v>0.0</v>
       </c>
       <c r="AQ9">
         <v>0.0</v>
       </c>
       <c r="AR9">
         <v>0.0</v>
       </c>
       <c r="AS9">
         <v>0.0</v>
       </c>
       <c r="AT9">
         <v>0.0</v>
       </c>
       <c r="AU9">
         <v>0.0</v>
       </c>
       <c r="AV9">
         <v>0.0</v>
       </c>
       <c r="AW9">
         <v>0.0</v>
       </c>
       <c r="AX9">
         <v>0.0</v>
       </c>
       <c r="AY9">
         <v>0.0</v>
       </c>
       <c r="AZ9">
         <v>0.0</v>
       </c>
       <c r="BA9">
         <v>0.0</v>
       </c>
       <c r="BB9">
+        <v>0.0</v>
+      </c>
+      <c r="BC9">
         <v>7437000.0</v>
       </c>
-      <c r="BC9">
-[...1 lines deleted...]
-      </c>
       <c r="BD9">
         <v>0.0</v>
       </c>
       <c r="BE9">
+        <v>0.0</v>
+      </c>
+      <c r="BF9">
         <v>147000.0</v>
       </c>
-      <c r="BF9">
+      <c r="BG9">
         <v>3423000.0</v>
       </c>
-      <c r="BG9">
+      <c r="BH9">
         <v>1664000.0</v>
       </c>
-      <c r="BH9">
+      <c r="BI9">
         <v>1354000.0</v>
       </c>
-      <c r="BI9">
+      <c r="BJ9">
         <v>1143000.0</v>
       </c>
-      <c r="BJ9">
+      <c r="BK9">
         <v>4037000.0</v>
       </c>
-      <c r="BK9">
+      <c r="BL9">
         <v>3383000.0</v>
       </c>
-      <c r="BL9">
+      <c r="BM9">
         <v>3360000.0</v>
       </c>
-      <c r="BM9">
+      <c r="BN9">
         <v>4023000.0</v>
       </c>
-      <c r="BN9">
+      <c r="BO9">
         <v>4680000.0</v>
       </c>
-      <c r="BO9">
+      <c r="BP9">
         <v>-13234000.0</v>
       </c>
-      <c r="BP9">
+      <c r="BQ9">
         <v>4650000.0</v>
       </c>
-      <c r="BQ9">
+      <c r="BR9">
         <v>4510000.0</v>
       </c>
-      <c r="BR9">
+      <c r="BS9">
         <v>-1333000.0</v>
       </c>
-      <c r="BS9">
+      <c r="BT9">
         <v>1272000.0</v>
       </c>
-      <c r="BT9">
+      <c r="BU9">
         <v>-631000.0</v>
       </c>
-      <c r="BU9">
+      <c r="BV9">
         <v>1338000.0</v>
       </c>
-      <c r="BV9">
+      <c r="BW9">
         <v>743000.0</v>
       </c>
-      <c r="BW9"/>
       <c r="BX9"/>
       <c r="BY9"/>
       <c r="BZ9"/>
       <c r="CA9"/>
       <c r="CB9"/>
       <c r="CC9"/>
       <c r="CD9"/>
       <c r="CE9"/>
       <c r="CF9"/>
       <c r="CG9"/>
-      <c r="CH9">
+      <c r="CH9"/>
+      <c r="CI9">
         <v>173000.0</v>
       </c>
     </row>
-    <row r="10" spans="1:86">
+    <row r="10" spans="1:87">
       <c r="A10" t="s">
-        <v>159</v>
+        <v>160</v>
       </c>
       <c r="B10">
+        <v>-94391000.0</v>
+      </c>
+      <c r="C10">
         <v>-58575000.0</v>
       </c>
-      <c r="C10">
+      <c r="D10">
         <v>-114190000.0</v>
       </c>
-      <c r="D10">
+      <c r="E10">
         <v>-42281000.0</v>
       </c>
-      <c r="E10">
+      <c r="F10">
         <v>-73238000.0</v>
       </c>
-      <c r="F10">
+      <c r="G10">
         <v>-59416000.0</v>
       </c>
-      <c r="G10">
+      <c r="H10">
         <v>-106964000.0</v>
       </c>
-      <c r="H10">
+      <c r="I10">
         <v>-151971000.0</v>
       </c>
-      <c r="I10">
+      <c r="J10">
         <v>-147541000.0</v>
       </c>
-      <c r="J10">
+      <c r="K10">
         <v>-112194000.0</v>
       </c>
-      <c r="K10">
+      <c r="L10">
         <v>-98740000.0</v>
       </c>
-      <c r="L10">
+      <c r="M10">
         <v>-85800000.0</v>
       </c>
-      <c r="M10">
+      <c r="N10">
         <v>-76896000.0</v>
       </c>
-      <c r="N10">
+      <c r="O10">
         <v>-85905000.0</v>
       </c>
-      <c r="O10">
+      <c r="P10">
         <v>-81197000.0</v>
       </c>
-      <c r="P10">
+      <c r="Q10">
         <v>-70730000.0</v>
       </c>
-      <c r="Q10">
+      <c r="R10">
         <v>-57518000.0</v>
       </c>
-      <c r="R10">
+      <c r="S10">
         <v>-64549000.0</v>
       </c>
-      <c r="S10">
+      <c r="T10">
         <v>-63100000.0</v>
       </c>
-      <c r="T10">
+      <c r="U10">
         <v>-61651000.0</v>
       </c>
-      <c r="U10">
+      <c r="V10">
         <v>-52546000.0</v>
       </c>
-      <c r="V10">
+      <c r="W10">
         <v>-59123000.0</v>
       </c>
-      <c r="W10">
+      <c r="X10">
         <v>-57963000.0</v>
       </c>
-      <c r="X10">
+      <c r="Y10">
         <v>-49023000.0</v>
       </c>
-      <c r="Y10">
+      <c r="Z10">
         <v>-36135000.0</v>
       </c>
-      <c r="Z10">
+      <c r="AA10">
         <v>-27740000.0</v>
       </c>
-      <c r="AA10">
+      <c r="AB10">
         <v>-21429000.0</v>
       </c>
-      <c r="AB10">
+      <c r="AC10">
         <v>-19699000.0</v>
       </c>
-      <c r="AC10">
+      <c r="AD10">
         <v>-15080000.0</v>
       </c>
-      <c r="AD10">
+      <c r="AE10">
         <v>-11475000.0</v>
       </c>
-      <c r="AE10">
+      <c r="AF10">
         <v>-8512000.0</v>
       </c>
-      <c r="AF10">
+      <c r="AG10">
         <v>-6460000.0</v>
       </c>
-      <c r="AG10">
+      <c r="AH10">
         <v>-6364000.0</v>
       </c>
-      <c r="AH10">
+      <c r="AI10">
         <v>-8445000.0</v>
       </c>
-      <c r="AI10">
+      <c r="AJ10">
         <v>-8363000.0</v>
       </c>
-      <c r="AJ10">
+      <c r="AK10">
         <v>-8347000.0</v>
       </c>
-      <c r="AK10">
+      <c r="AL10">
         <v>-5999000.0</v>
       </c>
-      <c r="AL10">
+      <c r="AM10">
         <v>-7749000.0</v>
       </c>
-      <c r="AM10">
+      <c r="AN10">
         <v>-14049000.0</v>
       </c>
-      <c r="AN10">
+      <c r="AO10">
         <v>-2877000.0</v>
       </c>
-      <c r="AO10">
+      <c r="AP10">
         <v>-6524000.0</v>
       </c>
-      <c r="AP10">
+      <c r="AQ10">
         <v>-10536000.0</v>
       </c>
-      <c r="AQ10">
+      <c r="AR10">
         <v>-17628000.0</v>
       </c>
-      <c r="AR10">
+      <c r="AS10">
         <v>-19800000.0</v>
       </c>
-      <c r="AS10">
+      <c r="AT10">
         <v>-20707000.0</v>
       </c>
-      <c r="AT10">
+      <c r="AU10">
         <v>-20352000.0</v>
       </c>
-      <c r="AU10">
+      <c r="AV10">
         <v>-19966000.0</v>
       </c>
-      <c r="AV10">
+      <c r="AW10">
         <v>-22286000.0</v>
       </c>
-      <c r="AW10">
+      <c r="AX10">
         <v>-23557000.0</v>
       </c>
-      <c r="AX10">
+      <c r="AY10">
         <v>-24162000.0</v>
       </c>
-      <c r="AY10">
+      <c r="AZ10">
         <v>-22515000.0</v>
       </c>
-      <c r="AZ10">
+      <c r="BA10">
         <v>-22787000.0</v>
       </c>
-      <c r="BA10">
+      <c r="BB10">
         <v>-20728000.0</v>
       </c>
-      <c r="BB10">
+      <c r="BC10">
         <v>-47380000.0</v>
       </c>
-      <c r="BC10">
+      <c r="BD10">
         <v>-14996000.0</v>
       </c>
-      <c r="BD10">
+      <c r="BE10">
         <v>-14620000.0</v>
       </c>
-      <c r="BE10">
+      <c r="BF10">
         <v>-15051000.0</v>
       </c>
-      <c r="BF10">
+      <c r="BG10">
         <v>-47380000.0</v>
       </c>
-      <c r="BG10">
+      <c r="BH10">
         <v>-12734000.0</v>
       </c>
-      <c r="BH10">
+      <c r="BI10">
         <v>-12502000.0</v>
       </c>
-      <c r="BI10">
+      <c r="BJ10">
         <v>-11401000.0</v>
       </c>
-      <c r="BJ10">
+      <c r="BK10">
         <v>-37467000.0</v>
       </c>
-      <c r="BK10">
+      <c r="BL10">
         <v>-10262000.0</v>
       </c>
-      <c r="BL10">
+      <c r="BM10">
         <v>-9074000.0</v>
       </c>
-      <c r="BM10">
+      <c r="BN10">
         <v>-9308000.0</v>
       </c>
-      <c r="BN10">
+      <c r="BO10">
         <v>79088000.0</v>
       </c>
-      <c r="BO10">
+      <c r="BP10">
         <v>118119000.0</v>
       </c>
-      <c r="BP10">
+      <c r="BQ10">
         <v>-8495000000.0</v>
       </c>
-      <c r="BQ10">
+      <c r="BR10">
         <v>-23499000.0</v>
       </c>
-      <c r="BR10">
+      <c r="BS10">
         <v>-92618000.0</v>
       </c>
-      <c r="BS10">
+      <c r="BT10">
         <v>-26321000.0</v>
       </c>
-      <c r="BT10">
+      <c r="BU10">
         <v>-22694000.0</v>
       </c>
-      <c r="BU10">
+      <c r="BV10">
         <v>-17650000.0</v>
       </c>
-      <c r="BV10">
+      <c r="BW10">
         <v>-122080000.0</v>
       </c>
-      <c r="BW10">
+      <c r="BX10">
         <v>-14875000.0</v>
       </c>
-      <c r="BX10">
+      <c r="BY10">
         <v>-16741000.0</v>
       </c>
-      <c r="BY10">
+      <c r="BZ10">
         <v>-16355000.0</v>
       </c>
-      <c r="BZ10">
+      <c r="CA10">
         <v>-59129000.0</v>
       </c>
-      <c r="CA10">
+      <c r="CB10">
         <v>-14928000.0</v>
       </c>
-      <c r="CB10"/>
       <c r="CC10"/>
       <c r="CD10"/>
       <c r="CE10"/>
       <c r="CF10"/>
-      <c r="CG10">
+      <c r="CG10"/>
+      <c r="CH10">
         <v>-17857000.0</v>
       </c>
-      <c r="CH10">
+      <c r="CI10">
         <v>-10552000.0</v>
       </c>
     </row>
-    <row r="11" spans="1:86">
+    <row r="11" spans="1:87">
       <c r="A11" t="s">
-        <v>160</v>
+        <v>161</v>
       </c>
       <c r="B11"/>
       <c r="C11"/>
       <c r="D11"/>
       <c r="E11"/>
       <c r="F11"/>
-      <c r="G11">
+      <c r="G11"/>
+      <c r="H11">
         <v>-298000.0</v>
       </c>
-      <c r="H11"/>
-      <c r="I11">
+      <c r="I11"/>
+      <c r="J11">
         <v>124724.0</v>
       </c>
-      <c r="J11">
+      <c r="K11">
         <v>98188.0</v>
       </c>
-      <c r="K11">
+      <c r="L11">
         <v>-135000.0</v>
       </c>
-      <c r="L11">
+      <c r="M11">
         <v>3425000.0</v>
       </c>
-      <c r="M11">
+      <c r="N11">
         <v>896000.0</v>
       </c>
-      <c r="N11">
+      <c r="O11">
         <v>1682000.0</v>
       </c>
-      <c r="O11">
+      <c r="P11">
         <v>1502000.0</v>
       </c>
-      <c r="P11">
+      <c r="Q11">
         <v>780000.0</v>
       </c>
-      <c r="Q11">
+      <c r="R11">
         <v>69000.0</v>
       </c>
-      <c r="R11">
+      <c r="S11">
         <v>-106000.0</v>
       </c>
-      <c r="S11"/>
       <c r="T11"/>
-      <c r="U11">
+      <c r="U11"/>
+      <c r="V11">
         <v>-160000.0</v>
       </c>
-      <c r="V11">
+      <c r="W11">
         <v>-116000.0</v>
       </c>
-      <c r="W11"/>
-      <c r="X11">
+      <c r="X11"/>
+      <c r="Y11">
         <v>-1319000.0</v>
       </c>
-      <c r="Y11"/>
-      <c r="Z11">
+      <c r="Z11"/>
+      <c r="AA11">
         <v>-28000.0</v>
       </c>
-      <c r="AA11"/>
       <c r="AB11"/>
       <c r="AC11"/>
-      <c r="AD11">
+      <c r="AD11"/>
+      <c r="AE11">
         <v>-25000.0</v>
       </c>
-      <c r="AE11">
-[...1 lines deleted...]
-      </c>
       <c r="AF11">
+        <v>0.0</v>
+      </c>
+      <c r="AG11">
         <v>-1166000.0</v>
       </c>
-      <c r="AG11">
-[...1 lines deleted...]
-      </c>
       <c r="AH11">
+        <v>0.0</v>
+      </c>
+      <c r="AI11">
         <v>-276000.0</v>
       </c>
-      <c r="AI11">
+      <c r="AJ11">
         <v>100000.0</v>
       </c>
-      <c r="AJ11">
-[...1 lines deleted...]
-      </c>
       <c r="AK11">
         <v>0.0</v>
       </c>
       <c r="AL11">
+        <v>0.0</v>
+      </c>
+      <c r="AM11">
         <v>141525.0</v>
       </c>
-      <c r="AM11">
+      <c r="AN11">
         <v>-11991000.0</v>
       </c>
-      <c r="AN11">
+      <c r="AO11">
         <v>-110000.0</v>
       </c>
-      <c r="AO11">
-[...1 lines deleted...]
-      </c>
       <c r="AP11">
         <v>0.0</v>
       </c>
       <c r="AQ11">
         <v>0.0</v>
       </c>
       <c r="AR11">
         <v>0.0</v>
       </c>
       <c r="AS11">
         <v>0.0</v>
       </c>
       <c r="AT11">
         <v>0.0</v>
       </c>
       <c r="AU11">
         <v>0.0</v>
       </c>
       <c r="AV11">
         <v>0.0</v>
       </c>
       <c r="AW11">
         <v>0.0</v>
       </c>
       <c r="AX11">
         <v>0.0</v>
       </c>
       <c r="AY11">
         <v>0.0</v>
       </c>
       <c r="AZ11">
         <v>0.0</v>
       </c>
       <c r="BA11">
         <v>0.0</v>
       </c>
       <c r="BB11">
+        <v>0.0</v>
+      </c>
+      <c r="BC11">
         <v>-44667000.0</v>
       </c>
-      <c r="BC11">
-[...1 lines deleted...]
-      </c>
       <c r="BD11">
         <v>0.0</v>
       </c>
       <c r="BE11">
         <v>0.0</v>
       </c>
       <c r="BF11">
+        <v>0.0</v>
+      </c>
+      <c r="BG11">
         <v>-36637000.0</v>
       </c>
-      <c r="BG11">
-[...1 lines deleted...]
-      </c>
       <c r="BH11">
         <v>0.0</v>
       </c>
-      <c r="BI11"/>
-      <c r="BJ11">
+      <c r="BI11">
+        <v>0.0</v>
+      </c>
+      <c r="BJ11"/>
+      <c r="BK11">
         <v>-28644000.0</v>
       </c>
-      <c r="BK11">
+      <c r="BL11">
         <v>31000.0</v>
       </c>
-      <c r="BL11">
+      <c r="BM11">
         <v>30000.0</v>
       </c>
-      <c r="BM11">
+      <c r="BN11">
         <v>50000.0</v>
       </c>
-      <c r="BN11">
+      <c r="BO11">
         <v>86125000.0</v>
       </c>
-      <c r="BO11"/>
-      <c r="BP11">
+      <c r="BP11"/>
+      <c r="BQ11">
         <v>-41958000.0</v>
       </c>
-      <c r="BQ11">
+      <c r="BR11">
         <v>1300000.0</v>
       </c>
-      <c r="BR11">
+      <c r="BS11">
         <v>-66665000.0</v>
       </c>
-      <c r="BS11">
+      <c r="BT11">
         <v>-130000.0</v>
       </c>
-      <c r="BT11">
+      <c r="BU11">
         <v>-253000.0</v>
       </c>
-      <c r="BU11">
+      <c r="BV11">
         <v>-795000.0</v>
       </c>
-      <c r="BV11">
+      <c r="BW11">
         <v>-47971000.0</v>
       </c>
-      <c r="BW11">
+      <c r="BX11">
         <v>-519000.0</v>
       </c>
-      <c r="BX11">
+      <c r="BY11">
         <v>-725000.0</v>
       </c>
-      <c r="BY11">
+      <c r="BZ11">
         <v>-657000.0</v>
       </c>
-      <c r="BZ11">
+      <c r="CA11">
         <v>-44784000.0</v>
       </c>
-      <c r="CA11"/>
-[...2 lines deleted...]
-      </c>
+      <c r="CB11"/>
       <c r="CC11">
         <v>14928000.0</v>
       </c>
       <c r="CD11">
+        <v>14928000.0</v>
+      </c>
+      <c r="CE11">
         <v>15492000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>26686000.0</v>
       </c>
       <c r="CF11">
         <v>26686000.0</v>
       </c>
       <c r="CG11">
+        <v>26686000.0</v>
+      </c>
+      <c r="CH11">
         <v>-641000.0</v>
       </c>
-      <c r="CH11">
+      <c r="CI11">
         <v>-1795000.0</v>
       </c>
     </row>
-    <row r="12" spans="1:86">
+    <row r="12" spans="1:87">
       <c r="A12" t="s">
-        <v>161</v>
+        <v>162</v>
       </c>
       <c r="B12">
+        <v>7819000.0</v>
+      </c>
+      <c r="C12">
         <v>8297000.0</v>
       </c>
-      <c r="C12">
+      <c r="D12">
         <v>7451000.0</v>
       </c>
-      <c r="D12">
+      <c r="E12">
         <v>3264000.0</v>
       </c>
-      <c r="E12">
+      <c r="F12">
         <v>3297000.0</v>
       </c>
-      <c r="F12">
+      <c r="G12">
         <v>3499000.0</v>
       </c>
-      <c r="G12">
+      <c r="H12">
         <v>3679000.0</v>
       </c>
-      <c r="H12">
+      <c r="I12">
         <v>3656000.0</v>
       </c>
-      <c r="I12">
+      <c r="J12">
         <v>3838000.0</v>
       </c>
-      <c r="J12">
+      <c r="K12">
         <v>3971000.0</v>
       </c>
-      <c r="K12">
+      <c r="L12">
         <v>3504000.0</v>
       </c>
-      <c r="L12">
+      <c r="M12">
         <v>2901000.0</v>
       </c>
-      <c r="M12">
+      <c r="N12">
         <v>2336000.0</v>
       </c>
-      <c r="N12">
+      <c r="O12">
         <v>1682000.0</v>
       </c>
-      <c r="O12">
+      <c r="P12">
         <v>1502000.0</v>
       </c>
-      <c r="P12">
+      <c r="Q12">
         <v>780000.0</v>
       </c>
-      <c r="Q12">
+      <c r="R12">
         <v>69000.0</v>
       </c>
-      <c r="R12">
+      <c r="S12">
         <v>363000.0</v>
       </c>
-      <c r="S12">
+      <c r="T12">
         <v>60000.0</v>
       </c>
-      <c r="T12">
+      <c r="U12">
         <v>91000.0</v>
       </c>
-      <c r="U12">
+      <c r="V12">
         <v>160000.0</v>
       </c>
-      <c r="V12">
+      <c r="W12">
         <v>4329000.0</v>
       </c>
-      <c r="W12">
+      <c r="X12">
         <v>823000.0</v>
       </c>
-      <c r="X12">
+      <c r="Y12">
         <v>1204000.0</v>
       </c>
-      <c r="Y12">
+      <c r="Z12">
         <v>1870000.0</v>
       </c>
-      <c r="Z12">
+      <c r="AA12">
         <v>2214000.0</v>
       </c>
-      <c r="AA12"/>
       <c r="AB12"/>
       <c r="AC12"/>
-      <c r="AD12">
+      <c r="AD12"/>
+      <c r="AE12">
         <v>2979000.0</v>
       </c>
-      <c r="AE12">
-[...1 lines deleted...]
-      </c>
       <c r="AF12">
         <v>0.0</v>
       </c>
       <c r="AG12">
         <v>0.0</v>
       </c>
       <c r="AH12">
+        <v>0.0</v>
+      </c>
+      <c r="AI12">
         <v>216000.0</v>
       </c>
-      <c r="AI12">
-[...1 lines deleted...]
-      </c>
       <c r="AJ12">
         <v>0.0</v>
       </c>
       <c r="AK12">
+        <v>0.0</v>
+      </c>
+      <c r="AL12">
         <v>41778.0</v>
       </c>
-      <c r="AL12">
+      <c r="AM12">
         <v>7000.0</v>
       </c>
-      <c r="AM12">
+      <c r="AN12">
         <v>41778.0</v>
       </c>
-      <c r="AN12">
+      <c r="AO12">
         <v>238000.0</v>
       </c>
-      <c r="AO12">
+      <c r="AP12">
         <v>77000.0</v>
       </c>
-      <c r="AP12">
+      <c r="AQ12">
         <v>156000.0</v>
       </c>
-      <c r="AQ12">
+      <c r="AR12">
         <v>234000.0</v>
       </c>
-      <c r="AR12">
+      <c r="AS12">
         <v>296000.0</v>
       </c>
-      <c r="AS12">
+      <c r="AT12">
         <v>375000.0</v>
       </c>
-      <c r="AT12">
+      <c r="AU12">
         <v>458000.0</v>
       </c>
-      <c r="AU12">
+      <c r="AV12">
         <v>517000.0</v>
       </c>
-      <c r="AV12">
+      <c r="AW12">
         <v>585000.0</v>
       </c>
-      <c r="AW12">
+      <c r="AX12">
         <v>650000.0</v>
       </c>
-      <c r="AX12">
+      <c r="AY12">
         <v>718000.0</v>
       </c>
-      <c r="AY12">
+      <c r="AZ12">
         <v>721000.0</v>
       </c>
-      <c r="AZ12">
+      <c r="BA12">
         <v>724000.0</v>
       </c>
-      <c r="BA12">
+      <c r="BB12">
         <v>470000.0</v>
       </c>
-      <c r="BB12">
+      <c r="BC12">
         <v>420000.0</v>
       </c>
-      <c r="BC12">
+      <c r="BD12">
         <v>457000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>486000.0</v>
       </c>
       <c r="BE12">
         <v>486000.0</v>
       </c>
       <c r="BF12">
+        <v>486000.0</v>
+      </c>
+      <c r="BG12">
         <v>504000.0</v>
       </c>
-      <c r="BG12">
+      <c r="BH12">
         <v>516000.0</v>
       </c>
-      <c r="BH12">
+      <c r="BI12">
         <v>493000.0</v>
       </c>
-      <c r="BI12">
+      <c r="BJ12">
         <v>435000.0</v>
       </c>
-      <c r="BJ12"/>
-      <c r="BK12">
+      <c r="BK12"/>
+      <c r="BL12">
         <v>31000.0</v>
       </c>
-      <c r="BL12">
+      <c r="BM12">
         <v>30000.0</v>
       </c>
-      <c r="BM12">
+      <c r="BN12">
         <v>50000.0</v>
       </c>
-      <c r="BN12">
+      <c r="BO12">
         <v>57000.0</v>
       </c>
-      <c r="BO12">
+      <c r="BP12">
         <v>70000.0</v>
       </c>
-      <c r="BP12">
+      <c r="BQ12">
         <v>85000.0</v>
       </c>
-      <c r="BQ12">
+      <c r="BR12">
         <v>100000.0</v>
       </c>
-      <c r="BR12">
+      <c r="BS12">
         <v>489000.0</v>
       </c>
-      <c r="BS12"/>
       <c r="BT12"/>
       <c r="BU12"/>
       <c r="BV12"/>
       <c r="BW12"/>
       <c r="BX12"/>
       <c r="BY12"/>
       <c r="BZ12"/>
       <c r="CA12"/>
       <c r="CB12"/>
       <c r="CC12"/>
       <c r="CD12"/>
       <c r="CE12"/>
       <c r="CF12"/>
       <c r="CG12"/>
       <c r="CH12"/>
+      <c r="CI12"/>
     </row>
-    <row r="13" spans="1:86">
+    <row r="13" spans="1:87">
       <c r="A13" t="s">
-        <v>162</v>
-[...1 lines deleted...]
-      <c r="B13"/>
+        <v>163</v>
+      </c>
+      <c r="B13">
+        <v>8243000.0</v>
+      </c>
       <c r="C13">
+        <v>9459000.0</v>
+      </c>
+      <c r="D13">
         <v>10308000.0</v>
       </c>
-      <c r="D13">
+      <c r="E13">
         <v>8227000.0</v>
       </c>
-      <c r="E13">
+      <c r="F13">
         <v>9370000.0</v>
       </c>
-      <c r="F13">
+      <c r="G13">
         <v>11079000.0</v>
       </c>
-      <c r="G13">
+      <c r="H13">
         <v>13019000.0</v>
       </c>
-      <c r="H13">
+      <c r="I13">
         <v>14222000.0</v>
       </c>
-      <c r="I13">
+      <c r="J13">
         <v>8334000.0</v>
       </c>
-      <c r="J13">
+      <c r="K13">
         <v>8953000.0</v>
       </c>
-      <c r="K13">
+      <c r="L13">
         <v>3298000.0</v>
       </c>
-      <c r="L13">
+      <c r="M13">
         <v>3551000.0</v>
       </c>
-      <c r="M13">
+      <c r="N13">
         <v>3776000.0</v>
       </c>
-      <c r="N13">
+      <c r="O13">
         <v>1076000.0</v>
       </c>
-      <c r="O13">
+      <c r="P13">
         <v>717000.0</v>
       </c>
-      <c r="P13">
+      <c r="Q13">
         <v>323000.0</v>
       </c>
-      <c r="Q13">
+      <c r="R13">
         <v>69000.0</v>
       </c>
-      <c r="R13">
+      <c r="S13">
         <v>52000.0</v>
       </c>
-      <c r="S13">
+      <c r="T13">
         <v>60000.0</v>
       </c>
-      <c r="T13">
+      <c r="U13">
         <v>91000.0</v>
       </c>
-      <c r="U13">
+      <c r="V13">
         <v>160000.0</v>
       </c>
-      <c r="V13">
+      <c r="W13">
         <v>432000.0</v>
       </c>
-      <c r="W13">
+      <c r="X13">
         <v>823000.0</v>
       </c>
-      <c r="X13">
+      <c r="Y13">
         <v>1204000.0</v>
       </c>
-      <c r="Y13">
+      <c r="Z13">
         <v>1870000.0</v>
       </c>
-      <c r="Z13">
+      <c r="AA13">
         <v>2214000.0</v>
       </c>
-      <c r="AA13">
+      <c r="AB13">
         <v>2766000.0</v>
       </c>
-      <c r="AB13">
+      <c r="AC13">
         <v>3005000.0</v>
       </c>
-      <c r="AC13">
+      <c r="AD13">
         <v>3039000.0</v>
       </c>
-      <c r="AD13"/>
       <c r="AE13"/>
       <c r="AF13"/>
       <c r="AG13"/>
       <c r="AH13"/>
       <c r="AI13"/>
       <c r="AJ13"/>
       <c r="AK13"/>
       <c r="AL13"/>
       <c r="AM13"/>
       <c r="AN13"/>
       <c r="AO13"/>
       <c r="AP13"/>
       <c r="AQ13"/>
       <c r="AR13"/>
       <c r="AS13"/>
       <c r="AT13"/>
       <c r="AU13"/>
       <c r="AV13"/>
       <c r="AW13"/>
       <c r="AX13"/>
       <c r="AY13"/>
       <c r="AZ13"/>
       <c r="BA13"/>
       <c r="BB13"/>
       <c r="BC13"/>
@@ -20651,86 +20852,85 @@
       <c r="BJ13"/>
       <c r="BK13"/>
       <c r="BL13"/>
       <c r="BM13"/>
       <c r="BN13"/>
       <c r="BO13"/>
       <c r="BP13"/>
       <c r="BQ13"/>
       <c r="BR13"/>
       <c r="BS13"/>
       <c r="BT13"/>
       <c r="BU13"/>
       <c r="BV13"/>
       <c r="BW13"/>
       <c r="BX13"/>
       <c r="BY13"/>
       <c r="BZ13"/>
       <c r="CA13"/>
       <c r="CB13"/>
       <c r="CC13"/>
       <c r="CD13"/>
       <c r="CE13"/>
       <c r="CF13"/>
       <c r="CG13"/>
       <c r="CH13"/>
+      <c r="CI13"/>
     </row>
-    <row r="14" spans="1:86">
+    <row r="14" spans="1:87">
       <c r="A14" t="s">
-        <v>163</v>
+        <v>164</v>
       </c>
       <c r="B14"/>
       <c r="C14"/>
       <c r="D14"/>
       <c r="E14"/>
       <c r="F14"/>
       <c r="G14"/>
       <c r="H14"/>
       <c r="I14"/>
       <c r="J14"/>
       <c r="K14"/>
       <c r="L14"/>
       <c r="M14"/>
       <c r="N14"/>
       <c r="O14"/>
       <c r="P14"/>
       <c r="Q14"/>
       <c r="R14"/>
       <c r="S14"/>
       <c r="T14"/>
       <c r="U14"/>
       <c r="V14"/>
       <c r="W14"/>
       <c r="X14"/>
       <c r="Y14"/>
       <c r="Z14"/>
       <c r="AA14"/>
       <c r="AB14"/>
       <c r="AC14"/>
-      <c r="AD14">
-[...1 lines deleted...]
-      </c>
+      <c r="AD14"/>
       <c r="AE14">
         <v>0.0</v>
       </c>
       <c r="AF14">
         <v>0.0</v>
       </c>
       <c r="AG14">
         <v>0.0</v>
       </c>
       <c r="AH14">
         <v>0.0</v>
       </c>
       <c r="AI14">
         <v>0.0</v>
       </c>
       <c r="AJ14">
         <v>0.0</v>
       </c>
       <c r="AK14">
         <v>0.0</v>
       </c>
       <c r="AL14">
         <v>0.0</v>
       </c>
       <c r="AM14">
@@ -20768,817 +20968,833 @@
       </c>
       <c r="AX14">
         <v>0.0</v>
       </c>
       <c r="AY14">
         <v>0.0</v>
       </c>
       <c r="AZ14">
         <v>0.0</v>
       </c>
       <c r="BA14">
         <v>0.0</v>
       </c>
       <c r="BB14">
         <v>0.0</v>
       </c>
       <c r="BC14">
         <v>0.0</v>
       </c>
       <c r="BD14">
         <v>0.0</v>
       </c>
       <c r="BE14">
         <v>0.0</v>
       </c>
-      <c r="BF14"/>
+      <c r="BF14">
+        <v>0.0</v>
+      </c>
       <c r="BG14"/>
       <c r="BH14"/>
       <c r="BI14"/>
       <c r="BJ14"/>
       <c r="BK14"/>
       <c r="BL14"/>
       <c r="BM14"/>
       <c r="BN14"/>
       <c r="BO14"/>
       <c r="BP14"/>
       <c r="BQ14"/>
       <c r="BR14"/>
       <c r="BS14"/>
       <c r="BT14"/>
       <c r="BU14"/>
       <c r="BV14"/>
       <c r="BW14"/>
       <c r="BX14"/>
       <c r="BY14"/>
       <c r="BZ14"/>
       <c r="CA14"/>
       <c r="CB14"/>
       <c r="CC14"/>
       <c r="CD14"/>
       <c r="CE14"/>
       <c r="CF14"/>
       <c r="CG14"/>
       <c r="CH14"/>
+      <c r="CI14"/>
     </row>
-    <row r="15" spans="1:86">
+    <row r="15" spans="1:87">
       <c r="A15" t="s">
-        <v>164</v>
+        <v>165</v>
       </c>
       <c r="B15">
+        <v>-94391000.0</v>
+      </c>
+      <c r="C15">
         <v>-58575000.0</v>
       </c>
-      <c r="C15">
+      <c r="D15">
         <v>-114190000.0</v>
       </c>
-      <c r="D15">
+      <c r="E15">
         <v>-42281000.0</v>
       </c>
-      <c r="E15">
+      <c r="F15">
         <v>-73238000.0</v>
       </c>
-      <c r="F15">
+      <c r="G15">
         <v>-59416000.0</v>
       </c>
-      <c r="G15">
+      <c r="H15">
         <v>-106964000.0</v>
       </c>
-      <c r="H15">
+      <c r="I15">
         <v>-151971000.0</v>
       </c>
-      <c r="I15">
+      <c r="J15">
         <v>-147541000.0</v>
       </c>
-      <c r="J15">
+      <c r="K15">
         <v>-112194000.0</v>
       </c>
-      <c r="K15">
+      <c r="L15">
         <v>-98740000.0</v>
       </c>
-      <c r="L15">
+      <c r="M15">
         <v>-85800000.0</v>
       </c>
-      <c r="M15">
+      <c r="N15">
         <v>-76896000.0</v>
       </c>
-      <c r="N15">
+      <c r="O15">
         <v>-85905000.0</v>
       </c>
-      <c r="O15">
+      <c r="P15">
         <v>-81197000.0</v>
       </c>
-      <c r="P15">
+      <c r="Q15">
         <v>-70730000.0</v>
       </c>
-      <c r="Q15">
+      <c r="R15">
         <v>-57518000.0</v>
       </c>
-      <c r="R15">
+      <c r="S15">
         <v>-64549000.0</v>
       </c>
-      <c r="S15">
+      <c r="T15">
         <v>-63100000.0</v>
       </c>
-      <c r="T15">
+      <c r="U15">
         <v>-61651000.0</v>
       </c>
-      <c r="U15">
+      <c r="V15">
         <v>-52546000.0</v>
       </c>
-      <c r="V15">
+      <c r="W15">
         <v>-59123000.0</v>
       </c>
-      <c r="W15">
+      <c r="X15">
         <v>-57963000.0</v>
       </c>
-      <c r="X15">
+      <c r="Y15">
         <v>-49023000.0</v>
       </c>
-      <c r="Y15">
+      <c r="Z15">
         <v>-36135000.0</v>
       </c>
-      <c r="Z15">
+      <c r="AA15">
         <v>-27740000.0</v>
       </c>
-      <c r="AA15">
+      <c r="AB15">
         <v>-21429000.0</v>
       </c>
-      <c r="AB15">
+      <c r="AC15">
         <v>-19699000.0</v>
       </c>
-      <c r="AC15">
+      <c r="AD15">
         <v>-15080000.0</v>
       </c>
-      <c r="AD15">
+      <c r="AE15">
         <v>-11475000.0</v>
       </c>
-      <c r="AE15">
+      <c r="AF15">
         <v>-8512000.0</v>
       </c>
-      <c r="AF15">
+      <c r="AG15">
         <v>-6460000.0</v>
       </c>
-      <c r="AG15">
+      <c r="AH15">
         <v>-6364000.0</v>
       </c>
-      <c r="AH15">
+      <c r="AI15">
         <v>-8445000.0</v>
       </c>
-      <c r="AI15">
+      <c r="AJ15">
         <v>-8363000.0</v>
       </c>
-      <c r="AJ15">
+      <c r="AK15">
         <v>-8346999.0</v>
       </c>
-      <c r="AK15">
+      <c r="AL15">
         <v>-5999000.0</v>
       </c>
-      <c r="AL15">
+      <c r="AM15">
         <v>-7749269.0</v>
       </c>
-      <c r="AM15">
+      <c r="AN15">
         <v>-14048740.0</v>
       </c>
-      <c r="AN15">
+      <c r="AO15">
         <v>-2877000.0</v>
       </c>
-      <c r="AO15">
+      <c r="AP15">
         <v>-6524000.0</v>
       </c>
-      <c r="AP15">
+      <c r="AQ15">
         <v>-10536000.0</v>
       </c>
-      <c r="AQ15">
+      <c r="AR15">
         <v>-17628000.0</v>
       </c>
-      <c r="AR15">
+      <c r="AS15">
         <v>-19800000.0</v>
       </c>
-      <c r="AS15">
+      <c r="AT15">
         <v>-20707000.0</v>
       </c>
-      <c r="AT15">
+      <c r="AU15">
         <v>-20352000.0</v>
       </c>
-      <c r="AU15">
+      <c r="AV15">
         <v>-19966000.0</v>
       </c>
-      <c r="AV15">
+      <c r="AW15">
         <v>-22286000.0</v>
       </c>
-      <c r="AW15">
+      <c r="AX15">
         <v>-23557000.0</v>
       </c>
-      <c r="AX15">
+      <c r="AY15">
         <v>-24162000.0</v>
       </c>
-      <c r="AY15">
+      <c r="AZ15">
         <v>-22515000.0</v>
       </c>
-      <c r="AZ15">
+      <c r="BA15">
         <v>-22787000.0</v>
       </c>
-      <c r="BA15">
+      <c r="BB15">
         <v>-20728000.0</v>
       </c>
-      <c r="BB15">
+      <c r="BC15">
         <v>-18123000.0</v>
       </c>
-      <c r="BC15">
+      <c r="BD15">
         <v>-14996000.0</v>
       </c>
-      <c r="BD15">
+      <c r="BE15">
         <v>-14620000.0</v>
       </c>
-      <c r="BE15">
+      <c r="BF15">
         <v>-15051000.0</v>
       </c>
-      <c r="BF15">
+      <c r="BG15">
         <v>-10743000.0</v>
       </c>
-      <c r="BG15">
+      <c r="BH15">
         <v>-12734000.0</v>
       </c>
-      <c r="BH15">
+      <c r="BI15">
         <v>-12502000.0</v>
       </c>
-      <c r="BI15">
+      <c r="BJ15">
         <v>-11401000.0</v>
       </c>
-      <c r="BJ15">
+      <c r="BK15">
         <v>-8823000.0</v>
       </c>
-      <c r="BK15">
+      <c r="BL15">
         <v>-10262000.0</v>
       </c>
-      <c r="BL15">
+      <c r="BM15">
         <v>-9074000.0</v>
       </c>
-      <c r="BM15">
+      <c r="BN15">
         <v>-9308000.0</v>
       </c>
-      <c r="BN15">
+      <c r="BO15">
         <v>-7037000.0</v>
       </c>
-      <c r="BO15">
+      <c r="BP15">
         <v>118119000.0</v>
       </c>
-      <c r="BP15">
+      <c r="BQ15">
         <v>-8495000.0</v>
       </c>
-      <c r="BQ15">
+      <c r="BR15">
         <v>-23499000.0</v>
       </c>
-      <c r="BR15">
+      <c r="BS15">
         <v>-25953000.0</v>
       </c>
-      <c r="BS15">
+      <c r="BT15">
         <v>-26321000.0</v>
       </c>
-      <c r="BT15">
+      <c r="BU15">
         <v>-22694000.0</v>
       </c>
-      <c r="BU15">
+      <c r="BV15">
         <v>-17650000.0</v>
       </c>
-      <c r="BV15">
+      <c r="BW15">
         <v>-15524000.0</v>
       </c>
-      <c r="BW15">
+      <c r="BX15">
         <v>-14875000.0</v>
       </c>
-      <c r="BX15">
+      <c r="BY15">
         <v>-16741000.0</v>
       </c>
-      <c r="BY15">
+      <c r="BZ15">
         <v>-16355000.0</v>
       </c>
-      <c r="BZ15">
+      <c r="CA15">
         <v>-12487000.0</v>
       </c>
-      <c r="CA15">
+      <c r="CB15">
         <v>-13927000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>-14928000.0</v>
       </c>
       <c r="CC15">
         <v>-14928000.0</v>
       </c>
       <c r="CD15">
+        <v>-14928000.0</v>
+      </c>
+      <c r="CE15">
         <v>-15492000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>-26686000.0</v>
       </c>
       <c r="CF15">
         <v>-26686000.0</v>
       </c>
       <c r="CG15">
+        <v>-26686000.0</v>
+      </c>
+      <c r="CH15">
         <v>-17857000.0</v>
       </c>
-      <c r="CH15">
+      <c r="CI15">
         <v>-8757000.0</v>
       </c>
     </row>
-    <row r="16" spans="1:86">
+    <row r="16" spans="1:87">
       <c r="A16" t="s">
-        <v>165</v>
+        <v>166</v>
       </c>
       <c r="B16"/>
       <c r="C16"/>
       <c r="D16"/>
       <c r="E16"/>
       <c r="F16"/>
       <c r="G16"/>
       <c r="H16"/>
       <c r="I16"/>
       <c r="J16"/>
       <c r="K16"/>
-      <c r="L16">
+      <c r="L16"/>
+      <c r="M16">
         <v>-85800000.0</v>
       </c>
-      <c r="M16">
+      <c r="N16">
         <v>-76896000.0</v>
       </c>
-      <c r="N16">
+      <c r="O16">
         <v>-85905000.0</v>
       </c>
-      <c r="O16">
+      <c r="P16">
         <v>-81197000.0</v>
       </c>
-      <c r="P16">
+      <c r="Q16">
         <v>-70730000.0</v>
       </c>
-      <c r="Q16">
+      <c r="R16">
         <v>-57518000.0</v>
       </c>
-      <c r="R16">
+      <c r="S16">
         <v>-64549000.0</v>
       </c>
-      <c r="S16">
+      <c r="T16">
         <v>-63100000.0</v>
       </c>
-      <c r="T16">
+      <c r="U16">
         <v>-61651000.0</v>
       </c>
-      <c r="U16">
+      <c r="V16">
         <v>-52546000.0</v>
       </c>
-      <c r="V16">
+      <c r="W16">
         <v>-59123000.0</v>
       </c>
-      <c r="W16">
+      <c r="X16">
         <v>-57963000.0</v>
       </c>
-      <c r="X16">
+      <c r="Y16">
         <v>-49023000.0</v>
       </c>
-      <c r="Y16">
+      <c r="Z16">
         <v>-36135000.0</v>
       </c>
-      <c r="Z16">
+      <c r="AA16">
         <v>-27740000.0</v>
       </c>
-      <c r="AA16">
+      <c r="AB16">
         <v>-21429000.0</v>
       </c>
-      <c r="AB16">
+      <c r="AC16">
         <v>-19699000.0</v>
       </c>
-      <c r="AC16">
+      <c r="AD16">
         <v>-15080000.0</v>
       </c>
-      <c r="AD16">
+      <c r="AE16">
         <v>-11475000.0</v>
       </c>
-      <c r="AE16">
+      <c r="AF16">
         <v>-8512000.0</v>
       </c>
-      <c r="AF16">
+      <c r="AG16">
         <v>-6460000.0</v>
       </c>
-      <c r="AG16">
+      <c r="AH16">
         <v>-6364000.0</v>
       </c>
-      <c r="AH16">
+      <c r="AI16">
         <v>-8445000.0</v>
       </c>
-      <c r="AI16">
+      <c r="AJ16">
         <v>-8363000.0</v>
       </c>
-      <c r="AJ16">
+      <c r="AK16">
         <v>-8347000.0</v>
       </c>
-      <c r="AK16">
+      <c r="AL16">
         <v>-5999000.0</v>
       </c>
-      <c r="AL16">
+      <c r="AM16">
         <v>-2436118.0</v>
       </c>
-      <c r="AM16">
+      <c r="AN16">
         <v>-14048740.0</v>
       </c>
-      <c r="AN16">
+      <c r="AO16">
         <v>-3379000.0</v>
       </c>
-      <c r="AO16">
+      <c r="AP16">
         <v>-6524000.0</v>
       </c>
-      <c r="AP16">
+      <c r="AQ16">
         <v>-10536000.0</v>
       </c>
-      <c r="AQ16">
+      <c r="AR16">
         <v>-17628000.0</v>
       </c>
-      <c r="AR16">
+      <c r="AS16">
         <v>-19800000.0</v>
       </c>
-      <c r="AS16">
+      <c r="AT16">
         <v>-20707000.0</v>
       </c>
-      <c r="AT16">
+      <c r="AU16">
         <v>-20352000.0</v>
       </c>
-      <c r="AU16">
+      <c r="AV16">
         <v>-19966000.0</v>
       </c>
-      <c r="AV16">
+      <c r="AW16">
         <v>-22286000.0</v>
       </c>
-      <c r="AW16">
+      <c r="AX16">
         <v>-23557000.0</v>
       </c>
-      <c r="AX16">
+      <c r="AY16">
         <v>-24162000.0</v>
       </c>
-      <c r="AY16">
+      <c r="AZ16">
         <v>-22515000.0</v>
       </c>
-      <c r="AZ16">
+      <c r="BA16">
         <v>-22787000.0</v>
       </c>
-      <c r="BA16">
+      <c r="BB16">
         <v>-20728000.0</v>
       </c>
-      <c r="BB16">
+      <c r="BC16">
         <v>-18123000.0</v>
       </c>
-      <c r="BC16">
+      <c r="BD16">
         <v>-14996000.0</v>
       </c>
-      <c r="BD16">
+      <c r="BE16">
         <v>-14620000.0</v>
       </c>
-      <c r="BE16">
+      <c r="BF16">
         <v>-15051000.0</v>
       </c>
-      <c r="BF16"/>
-      <c r="BG16">
+      <c r="BG16"/>
+      <c r="BH16">
         <v>-12734000.0</v>
       </c>
-      <c r="BH16">
+      <c r="BI16">
         <v>-12502000.0</v>
       </c>
-      <c r="BI16"/>
       <c r="BJ16"/>
       <c r="BK16"/>
       <c r="BL16"/>
       <c r="BM16"/>
       <c r="BN16"/>
       <c r="BO16"/>
       <c r="BP16"/>
       <c r="BQ16"/>
       <c r="BR16"/>
       <c r="BS16"/>
       <c r="BT16"/>
       <c r="BU16"/>
       <c r="BV16"/>
       <c r="BW16"/>
       <c r="BX16"/>
       <c r="BY16"/>
       <c r="BZ16"/>
       <c r="CA16"/>
       <c r="CB16"/>
       <c r="CC16"/>
       <c r="CD16"/>
       <c r="CE16"/>
       <c r="CF16"/>
       <c r="CG16"/>
       <c r="CH16"/>
+      <c r="CI16"/>
     </row>
-    <row r="17" spans="1:86">
+    <row r="17" spans="1:87">
       <c r="A17" t="s">
-        <v>166</v>
-[...1 lines deleted...]
-      <c r="B17"/>
+        <v>167</v>
+      </c>
+      <c r="B17">
+        <v>-94391000.0</v>
+      </c>
       <c r="C17">
+        <v>-58575000.0</v>
+      </c>
+      <c r="D17">
         <v>-114190000.0</v>
       </c>
-      <c r="D17">
+      <c r="E17">
         <v>-42281000.0</v>
       </c>
-      <c r="E17">
+      <c r="F17">
         <v>-73238000.0</v>
       </c>
-      <c r="F17">
+      <c r="G17">
         <v>-59416000.0</v>
       </c>
-      <c r="G17">
+      <c r="H17">
         <v>-106964000.0</v>
       </c>
-      <c r="H17">
+      <c r="I17">
         <v>-151971000.0</v>
       </c>
-      <c r="I17">
+      <c r="J17">
         <v>-147541000.0</v>
       </c>
-      <c r="J17">
+      <c r="K17">
         <v>-112194000.0</v>
       </c>
-      <c r="K17">
+      <c r="L17">
         <v>-98740000.0</v>
       </c>
-      <c r="L17">
+      <c r="M17">
         <v>-85800000.0</v>
       </c>
-      <c r="M17">
+      <c r="N17">
         <v>-76896000.0</v>
       </c>
-      <c r="N17">
+      <c r="O17">
         <v>-85905000.0</v>
       </c>
-      <c r="O17">
+      <c r="P17">
         <v>-81197000.0</v>
       </c>
-      <c r="P17">
+      <c r="Q17">
         <v>-70730000.0</v>
       </c>
-      <c r="Q17">
+      <c r="R17">
         <v>-57518000.0</v>
       </c>
-      <c r="R17">
+      <c r="S17">
         <v>-64549000.0</v>
       </c>
-      <c r="S17">
+      <c r="T17">
         <v>-63100000.0</v>
       </c>
-      <c r="T17">
+      <c r="U17">
         <v>-61651000.0</v>
       </c>
-      <c r="U17">
+      <c r="V17">
         <v>-52819000.0</v>
       </c>
-      <c r="V17">
+      <c r="W17">
         <v>-59123000.0</v>
       </c>
-      <c r="W17">
+      <c r="X17">
         <v>-57963000.0</v>
       </c>
-      <c r="X17">
+      <c r="Y17">
         <v>-49123000.0</v>
       </c>
-      <c r="Y17">
+      <c r="Z17">
         <v>-36135000.0</v>
       </c>
-      <c r="Z17">
+      <c r="AA17">
         <v>-27740000.0</v>
       </c>
-      <c r="AA17">
+      <c r="AB17">
         <v>-21429000.0</v>
       </c>
-      <c r="AB17">
+      <c r="AC17">
         <v>-19699000.0</v>
       </c>
-      <c r="AC17">
+      <c r="AD17">
         <v>-15080000.0</v>
       </c>
-      <c r="AD17">
+      <c r="AE17">
         <v>-11475000.0</v>
       </c>
-      <c r="AE17">
+      <c r="AF17">
         <v>-8512000.0</v>
       </c>
-      <c r="AF17">
+      <c r="AG17">
         <v>-6660000.0</v>
       </c>
-      <c r="AG17">
+      <c r="AH17">
         <v>-6364000.0</v>
       </c>
-      <c r="AH17">
+      <c r="AI17">
         <v>-8695000.0</v>
       </c>
-      <c r="AI17">
+      <c r="AJ17">
         <v>-8463000.0</v>
       </c>
-      <c r="AJ17">
+      <c r="AK17">
         <v>-8347000.0</v>
       </c>
-      <c r="AK17">
+      <c r="AL17">
         <v>-5999000.0</v>
       </c>
-      <c r="AL17">
+      <c r="AM17">
         <v>-2436118.0</v>
       </c>
-      <c r="AM17">
+      <c r="AN17">
         <v>-14048740.0</v>
       </c>
-      <c r="AN17">
+      <c r="AO17">
         <v>-3379000.0</v>
       </c>
-      <c r="AO17">
+      <c r="AP17">
         <v>-6524000.0</v>
       </c>
-      <c r="AP17">
+      <c r="AQ17">
         <v>-10536000.0</v>
       </c>
-      <c r="AQ17">
+      <c r="AR17">
         <v>-17628000.0</v>
       </c>
-      <c r="AR17">
+      <c r="AS17">
         <v>-19800000.0</v>
       </c>
-      <c r="AS17">
+      <c r="AT17">
         <v>-20707000.0</v>
       </c>
-      <c r="AT17">
+      <c r="AU17">
         <v>-20352000.0</v>
       </c>
-      <c r="AU17">
+      <c r="AV17">
         <v>-19966000.0</v>
       </c>
-      <c r="AV17">
+      <c r="AW17">
         <v>-22286000.0</v>
       </c>
-      <c r="AW17">
+      <c r="AX17">
         <v>-23557000.0</v>
       </c>
-      <c r="AX17">
+      <c r="AY17">
         <v>-24162000.0</v>
       </c>
-      <c r="AY17">
+      <c r="AZ17">
         <v>-22515000.0</v>
       </c>
-      <c r="AZ17">
+      <c r="BA17">
         <v>-22787000.0</v>
       </c>
-      <c r="BA17">
+      <c r="BB17">
         <v>-20728000.0</v>
       </c>
-      <c r="BB17">
+      <c r="BC17">
         <v>-18123000.0</v>
       </c>
-      <c r="BC17">
+      <c r="BD17">
         <v>-14996000.0</v>
       </c>
-      <c r="BD17">
+      <c r="BE17">
         <v>-14620000.0</v>
       </c>
-      <c r="BE17">
+      <c r="BF17">
         <v>-15051000.0</v>
       </c>
-      <c r="BF17"/>
-      <c r="BG17">
+      <c r="BG17"/>
+      <c r="BH17">
         <v>-12734000.0</v>
       </c>
-      <c r="BH17">
+      <c r="BI17">
         <v>-12502000.0</v>
       </c>
-      <c r="BI17"/>
       <c r="BJ17"/>
       <c r="BK17"/>
       <c r="BL17"/>
       <c r="BM17"/>
       <c r="BN17"/>
       <c r="BO17"/>
       <c r="BP17"/>
       <c r="BQ17"/>
       <c r="BR17"/>
       <c r="BS17"/>
       <c r="BT17"/>
       <c r="BU17"/>
       <c r="BV17"/>
       <c r="BW17"/>
       <c r="BX17"/>
       <c r="BY17"/>
       <c r="BZ17"/>
       <c r="CA17"/>
       <c r="CB17"/>
       <c r="CC17"/>
       <c r="CD17"/>
       <c r="CE17"/>
       <c r="CF17"/>
       <c r="CG17"/>
       <c r="CH17"/>
+      <c r="CI17"/>
     </row>
-    <row r="18" spans="1:86">
+    <row r="18" spans="1:87">
       <c r="A18" t="s">
-        <v>167</v>
-[...1 lines deleted...]
-      <c r="B18"/>
+        <v>168</v>
+      </c>
+      <c r="B18">
+        <v>424000.0</v>
+      </c>
       <c r="C18">
+        <v>1162000.0</v>
+      </c>
+      <c r="D18">
         <v>2857000.0</v>
       </c>
-      <c r="D18">
+      <c r="E18">
         <v>4963000.0</v>
       </c>
-      <c r="E18">
+      <c r="F18">
         <v>6073000.0</v>
       </c>
-      <c r="F18">
+      <c r="G18">
         <v>7580000.0</v>
       </c>
-      <c r="G18">
+      <c r="H18">
         <v>9340000.0</v>
       </c>
-      <c r="H18">
+      <c r="I18">
         <v>10566000.0</v>
       </c>
-      <c r="I18">
+      <c r="J18">
         <v>4496000.0</v>
       </c>
-      <c r="J18">
+      <c r="K18">
         <v>4982000.0</v>
       </c>
-      <c r="K18">
+      <c r="L18">
         <v>-206000.0</v>
       </c>
-      <c r="L18">
+      <c r="M18">
         <v>650000.0</v>
       </c>
-      <c r="M18">
+      <c r="N18">
         <v>1440000.0</v>
       </c>
-      <c r="N18">
+      <c r="O18">
         <v>-606000.0</v>
       </c>
-      <c r="O18">
+      <c r="P18">
         <v>-785000.0</v>
       </c>
-      <c r="P18">
+      <c r="Q18">
         <v>-457000.0</v>
       </c>
-      <c r="Q18">
+      <c r="R18">
         <v>69000.0</v>
       </c>
-      <c r="R18">
+      <c r="S18">
         <v>52000.0</v>
       </c>
-      <c r="S18">
+      <c r="T18">
         <v>60000.0</v>
       </c>
-      <c r="T18">
+      <c r="U18">
         <v>91000.0</v>
       </c>
-      <c r="U18">
+      <c r="V18">
         <v>160000.0</v>
       </c>
-      <c r="V18">
+      <c r="W18">
         <v>432000.0</v>
       </c>
-      <c r="W18">
+      <c r="X18">
         <v>823000.0</v>
       </c>
-      <c r="X18">
+      <c r="Y18">
         <v>1204000.0</v>
       </c>
-      <c r="Y18">
+      <c r="Z18">
         <v>1870000.0</v>
       </c>
-      <c r="Z18">
+      <c r="AA18">
         <v>2214000.0</v>
       </c>
-      <c r="AA18">
+      <c r="AB18">
         <v>2766000.0</v>
       </c>
-      <c r="AB18">
+      <c r="AC18">
         <v>3005000.0</v>
       </c>
-      <c r="AC18">
+      <c r="AD18">
         <v>3039000.0</v>
       </c>
-      <c r="AD18"/>
       <c r="AE18"/>
       <c r="AF18"/>
       <c r="AG18"/>
       <c r="AH18"/>
       <c r="AI18"/>
       <c r="AJ18"/>
       <c r="AK18"/>
       <c r="AL18"/>
       <c r="AM18"/>
       <c r="AN18"/>
       <c r="AO18"/>
       <c r="AP18"/>
       <c r="AQ18"/>
       <c r="AR18"/>
       <c r="AS18"/>
       <c r="AT18"/>
       <c r="AU18"/>
       <c r="AV18"/>
       <c r="AW18"/>
       <c r="AX18"/>
       <c r="AY18"/>
       <c r="AZ18"/>
       <c r="BA18"/>
       <c r="BB18"/>
       <c r="BC18"/>
@@ -21591,230 +21807,230 @@
       <c r="BJ18"/>
       <c r="BK18"/>
       <c r="BL18"/>
       <c r="BM18"/>
       <c r="BN18"/>
       <c r="BO18"/>
       <c r="BP18"/>
       <c r="BQ18"/>
       <c r="BR18"/>
       <c r="BS18"/>
       <c r="BT18"/>
       <c r="BU18"/>
       <c r="BV18"/>
       <c r="BW18"/>
       <c r="BX18"/>
       <c r="BY18"/>
       <c r="BZ18"/>
       <c r="CA18"/>
       <c r="CB18"/>
       <c r="CC18"/>
       <c r="CD18"/>
       <c r="CE18"/>
       <c r="CF18"/>
       <c r="CG18"/>
       <c r="CH18"/>
+      <c r="CI18"/>
     </row>
-    <row r="19" spans="1:86">
+    <row r="19" spans="1:87">
       <c r="A19" t="s">
-        <v>168</v>
+        <v>169</v>
       </c>
       <c r="B19"/>
       <c r="C19"/>
       <c r="D19"/>
       <c r="E19"/>
       <c r="F19"/>
       <c r="G19"/>
       <c r="H19"/>
       <c r="I19"/>
       <c r="J19"/>
       <c r="K19"/>
       <c r="L19"/>
-      <c r="M19">
+      <c r="M19"/>
+      <c r="N19">
         <v>3776000.0</v>
       </c>
-      <c r="N19">
+      <c r="O19">
         <v>1076000.0</v>
       </c>
-      <c r="O19">
+      <c r="P19">
         <v>717000.0</v>
       </c>
-      <c r="P19">
+      <c r="Q19">
         <v>323000.0</v>
       </c>
-      <c r="Q19">
+      <c r="R19">
         <v>69000.0</v>
       </c>
-      <c r="R19">
+      <c r="S19">
         <v>52000.0</v>
       </c>
-      <c r="S19">
+      <c r="T19">
         <v>60000.0</v>
       </c>
-      <c r="T19">
+      <c r="U19">
         <v>91000.0</v>
       </c>
-      <c r="U19">
+      <c r="V19">
         <v>160000.0</v>
       </c>
-      <c r="V19">
+      <c r="W19">
         <v>432000.0</v>
       </c>
-      <c r="W19">
+      <c r="X19">
         <v>823000.0</v>
       </c>
-      <c r="X19">
+      <c r="Y19">
         <v>1204000.0</v>
       </c>
-      <c r="Y19">
+      <c r="Z19">
         <v>1870000.0</v>
       </c>
-      <c r="Z19">
+      <c r="AA19">
         <v>2214000.0</v>
       </c>
-      <c r="AA19">
+      <c r="AB19">
         <v>2766000.0</v>
       </c>
-      <c r="AB19">
+      <c r="AC19">
         <v>3005000.0</v>
       </c>
-      <c r="AC19">
+      <c r="AD19">
         <v>3039000.0</v>
       </c>
-      <c r="AD19">
+      <c r="AE19">
         <v>2979000.0</v>
       </c>
-      <c r="AE19">
+      <c r="AF19">
         <v>2821000.0</v>
       </c>
-      <c r="AF19">
+      <c r="AG19">
         <v>1166000.0</v>
       </c>
-      <c r="AG19">
+      <c r="AH19">
         <v>705000.0</v>
       </c>
-      <c r="AH19">
+      <c r="AI19">
         <v>216000.0</v>
       </c>
-      <c r="AI19">
+      <c r="AJ19">
         <v>174000.0</v>
       </c>
-      <c r="AJ19">
+      <c r="AK19">
         <v>92000.0</v>
       </c>
-      <c r="AK19">
+      <c r="AL19">
         <v>76000.0</v>
       </c>
-      <c r="AL19">
+      <c r="AM19">
         <v>-42697.0</v>
       </c>
-      <c r="AM19"/>
-      <c r="AN19">
+      <c r="AN19"/>
+      <c r="AO19">
         <v>91000.0</v>
       </c>
-      <c r="AO19"/>
       <c r="AP19"/>
       <c r="AQ19"/>
       <c r="AR19"/>
       <c r="AS19"/>
       <c r="AT19"/>
       <c r="AU19"/>
       <c r="AV19"/>
       <c r="AW19"/>
       <c r="AX19"/>
       <c r="AY19"/>
       <c r="AZ19"/>
       <c r="BA19"/>
       <c r="BB19"/>
       <c r="BC19"/>
       <c r="BD19"/>
       <c r="BE19"/>
       <c r="BF19"/>
       <c r="BG19"/>
       <c r="BH19"/>
       <c r="BI19"/>
       <c r="BJ19"/>
       <c r="BK19"/>
       <c r="BL19"/>
       <c r="BM19"/>
       <c r="BN19"/>
       <c r="BO19"/>
       <c r="BP19"/>
       <c r="BQ19"/>
       <c r="BR19"/>
       <c r="BS19"/>
       <c r="BT19"/>
       <c r="BU19"/>
       <c r="BV19"/>
       <c r="BW19"/>
       <c r="BX19"/>
       <c r="BY19"/>
       <c r="BZ19"/>
       <c r="CA19"/>
       <c r="CB19"/>
       <c r="CC19"/>
       <c r="CD19"/>
       <c r="CE19"/>
       <c r="CF19"/>
       <c r="CG19"/>
       <c r="CH19"/>
+      <c r="CI19"/>
     </row>
-    <row r="20" spans="1:86">
+    <row r="20" spans="1:87">
       <c r="A20" t="s">
-        <v>169</v>
+        <v>170</v>
       </c>
       <c r="B20"/>
       <c r="C20"/>
       <c r="D20"/>
       <c r="E20"/>
       <c r="F20"/>
       <c r="G20"/>
       <c r="H20"/>
       <c r="I20"/>
       <c r="J20"/>
       <c r="K20"/>
       <c r="L20"/>
       <c r="M20"/>
       <c r="N20"/>
       <c r="O20"/>
       <c r="P20"/>
       <c r="Q20"/>
       <c r="R20"/>
       <c r="S20"/>
       <c r="T20"/>
       <c r="U20"/>
       <c r="V20"/>
       <c r="W20"/>
       <c r="X20"/>
       <c r="Y20"/>
       <c r="Z20"/>
       <c r="AA20"/>
       <c r="AB20"/>
       <c r="AC20"/>
-      <c r="AD20">
-[...1 lines deleted...]
-      </c>
+      <c r="AD20"/>
       <c r="AE20">
         <v>0.0</v>
       </c>
       <c r="AF20">
         <v>0.0</v>
       </c>
       <c r="AG20">
         <v>0.0</v>
       </c>
       <c r="AH20">
         <v>0.0</v>
       </c>
       <c r="AI20">
         <v>0.0</v>
       </c>
       <c r="AJ20">
         <v>0.0</v>
       </c>
       <c r="AK20">
         <v>0.0</v>
       </c>
       <c r="AL20">
         <v>0.0</v>
       </c>
       <c r="AM20">
@@ -21852,375 +22068,379 @@
       </c>
       <c r="AX20">
         <v>0.0</v>
       </c>
       <c r="AY20">
         <v>0.0</v>
       </c>
       <c r="AZ20">
         <v>0.0</v>
       </c>
       <c r="BA20">
         <v>0.0</v>
       </c>
       <c r="BB20">
         <v>0.0</v>
       </c>
       <c r="BC20">
         <v>0.0</v>
       </c>
       <c r="BD20">
         <v>0.0</v>
       </c>
       <c r="BE20">
         <v>0.0</v>
       </c>
-      <c r="BF20"/>
+      <c r="BF20">
+        <v>0.0</v>
+      </c>
       <c r="BG20"/>
       <c r="BH20"/>
       <c r="BI20"/>
       <c r="BJ20"/>
       <c r="BK20"/>
       <c r="BL20"/>
       <c r="BM20"/>
       <c r="BN20"/>
       <c r="BO20"/>
       <c r="BP20"/>
       <c r="BQ20"/>
       <c r="BR20"/>
       <c r="BS20"/>
       <c r="BT20"/>
       <c r="BU20"/>
       <c r="BV20"/>
       <c r="BW20"/>
       <c r="BX20"/>
       <c r="BY20"/>
       <c r="BZ20"/>
       <c r="CA20"/>
       <c r="CB20"/>
       <c r="CC20"/>
       <c r="CD20"/>
       <c r="CE20"/>
       <c r="CF20"/>
       <c r="CG20"/>
       <c r="CH20"/>
+      <c r="CI20"/>
     </row>
-    <row r="21" spans="1:86">
+    <row r="21" spans="1:87">
       <c r="A21" t="s">
-        <v>170</v>
+        <v>171</v>
       </c>
       <c r="B21">
+        <v>-92723000.0</v>
+      </c>
+      <c r="C21">
         <v>-59609000.0</v>
       </c>
-      <c r="C21">
+      <c r="D21">
         <v>-113975000.0</v>
       </c>
-      <c r="D21">
+      <c r="E21">
         <v>-47202000.0</v>
       </c>
-      <c r="E21">
+      <c r="F21">
         <v>-79311000.0</v>
       </c>
-      <c r="F21">
+      <c r="G21">
         <v>-66996000.0</v>
       </c>
-      <c r="G21">
+      <c r="H21">
         <v>-116304000.0</v>
       </c>
-      <c r="H21">
+      <c r="I21">
         <v>-162537000.0</v>
       </c>
-      <c r="I21">
+      <c r="J21">
         <v>-152037000.0</v>
       </c>
-      <c r="J21">
+      <c r="K21">
         <v>-117176000.0</v>
       </c>
-      <c r="K21">
+      <c r="L21">
         <v>-98534000.0</v>
       </c>
-      <c r="L21">
+      <c r="M21">
         <v>-86450000.0</v>
       </c>
-      <c r="M21">
+      <c r="N21">
         <v>-78336000.0</v>
       </c>
-      <c r="N21">
+      <c r="O21">
         <v>-85299000.0</v>
       </c>
-      <c r="O21">
+      <c r="P21">
         <v>-80412000.0</v>
       </c>
-      <c r="P21">
+      <c r="Q21">
         <v>-70273000.0</v>
       </c>
-      <c r="Q21">
+      <c r="R21">
         <v>-57587000.0</v>
       </c>
-      <c r="R21">
+      <c r="S21">
         <v>-64601000.0</v>
       </c>
-      <c r="S21">
+      <c r="T21">
         <v>-63160000.0</v>
       </c>
-      <c r="T21">
+      <c r="U21">
         <v>-61742000.0</v>
       </c>
-      <c r="U21">
+      <c r="V21">
         <v>-52979000.0</v>
       </c>
-      <c r="V21">
+      <c r="W21">
         <v>-59555000.0</v>
       </c>
-      <c r="W21">
+      <c r="X21">
         <v>-58786000.0</v>
       </c>
-      <c r="X21">
+      <c r="Y21">
         <v>-50327000.0</v>
       </c>
-      <c r="Y21">
+      <c r="Z21">
         <v>-38005000.0</v>
       </c>
-      <c r="Z21">
+      <c r="AA21">
         <v>-29954000.0</v>
       </c>
-      <c r="AA21">
+      <c r="AB21">
         <v>-24195000.0</v>
       </c>
-      <c r="AB21">
+      <c r="AC21">
         <v>-22704000.0</v>
       </c>
-      <c r="AC21">
+      <c r="AD21">
         <v>-18119000.0</v>
       </c>
-      <c r="AD21">
+      <c r="AE21">
         <v>-14454000.0</v>
       </c>
-      <c r="AE21">
+      <c r="AF21">
         <v>-11333000.0</v>
       </c>
-      <c r="AF21">
+      <c r="AG21">
         <v>-7826000.0</v>
       </c>
-      <c r="AG21">
+      <c r="AH21">
         <v>-7069000.0</v>
       </c>
-      <c r="AH21">
+      <c r="AI21">
         <v>-8911000.0</v>
       </c>
-      <c r="AI21">
+      <c r="AJ21">
         <v>-8637000.0</v>
       </c>
-      <c r="AJ21">
+      <c r="AK21">
         <v>-8439000.0</v>
       </c>
-      <c r="AK21">
+      <c r="AL21">
         <v>-6075000.0</v>
       </c>
-      <c r="AL21">
+      <c r="AM21">
         <v>-7682794.0</v>
       </c>
-      <c r="AM21">
+      <c r="AN21">
         <v>-13959518.0</v>
       </c>
-      <c r="AN21">
+      <c r="AO21">
         <v>-3489000.0</v>
       </c>
-      <c r="AO21">
+      <c r="AP21">
         <v>-6447000.0</v>
       </c>
-      <c r="AP21">
+      <c r="AQ21">
         <v>-10380000.0</v>
       </c>
-      <c r="AQ21">
+      <c r="AR21">
         <v>-17394000.0</v>
       </c>
-      <c r="AR21">
+      <c r="AS21">
         <v>-19504000.0</v>
       </c>
-      <c r="AS21">
+      <c r="AT21">
         <v>-20332000.0</v>
       </c>
-      <c r="AT21">
+      <c r="AU21">
         <v>-19894000.0</v>
       </c>
-      <c r="AU21">
+      <c r="AV21">
         <v>-19449000.0</v>
       </c>
-      <c r="AV21">
+      <c r="AW21">
         <v>-21701000.0</v>
       </c>
-      <c r="AW21">
+      <c r="AX21">
         <v>-22907000.0</v>
       </c>
-      <c r="AX21">
+      <c r="AY21">
         <v>-23444000.0</v>
       </c>
-      <c r="AY21">
+      <c r="AZ21">
         <v>-21794000.0</v>
       </c>
-      <c r="AZ21">
+      <c r="BA21">
         <v>-22063000.0</v>
       </c>
-      <c r="BA21">
+      <c r="BB21">
         <v>-20258000.0</v>
       </c>
-      <c r="BB21">
+      <c r="BC21">
         <v>-17703000.0</v>
       </c>
-      <c r="BC21">
+      <c r="BD21">
         <v>-14539000.0</v>
       </c>
-      <c r="BD21">
+      <c r="BE21">
         <v>-14134000.0</v>
       </c>
-      <c r="BE21">
+      <c r="BF21">
         <v>-14565000.0</v>
       </c>
-      <c r="BF21">
+      <c r="BG21">
         <v>-10239000.0</v>
       </c>
-      <c r="BG21">
+      <c r="BH21">
         <v>-12218000.0</v>
       </c>
-      <c r="BH21">
+      <c r="BI21">
         <v>-12009000.0</v>
       </c>
-      <c r="BI21">
+      <c r="BJ21">
         <v>-10966000.0</v>
       </c>
-      <c r="BJ21">
+      <c r="BK21">
         <v>-8365000.0</v>
       </c>
-      <c r="BK21">
+      <c r="BL21">
         <v>-10231000.0</v>
       </c>
-      <c r="BL21">
+      <c r="BM21">
         <v>-9044000.0</v>
       </c>
-      <c r="BM21">
+      <c r="BN21">
         <v>-9258000.0</v>
       </c>
-      <c r="BN21">
+      <c r="BO21">
         <v>-6980000.0</v>
       </c>
-      <c r="BO21">
+      <c r="BP21">
         <v>118172000.0</v>
       </c>
-      <c r="BP21">
+      <c r="BQ21">
         <v>-8453000.0</v>
       </c>
-      <c r="BQ21">
+      <c r="BR21">
         <v>-23435000.0</v>
       </c>
-      <c r="BR21">
+      <c r="BS21">
         <v>-25865000.0</v>
       </c>
-      <c r="BS21">
+      <c r="BT21">
         <v>-26451000.0</v>
       </c>
-      <c r="BT21">
+      <c r="BU21">
         <v>-22947000.0</v>
       </c>
-      <c r="BU21">
+      <c r="BV21">
         <v>-18445000.0</v>
       </c>
-      <c r="BV21">
+      <c r="BW21">
         <v>-16343000.0</v>
       </c>
-      <c r="BW21">
+      <c r="BX21">
         <v>-15394000.0</v>
       </c>
-      <c r="BX21">
+      <c r="BY21">
         <v>-17466000.0</v>
       </c>
-      <c r="BY21">
+      <c r="BZ21">
         <v>-17012000.0</v>
       </c>
-      <c r="BZ21">
+      <c r="CA21">
         <v>-13005000.0</v>
       </c>
-      <c r="CA21">
+      <c r="CB21">
         <v>-14577000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>-14928000.0</v>
       </c>
       <c r="CC21">
         <v>-14928000.0</v>
       </c>
       <c r="CD21">
+        <v>-14928000.0</v>
+      </c>
+      <c r="CE21">
         <v>-15492000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>-26686000.0</v>
       </c>
       <c r="CF21">
         <v>-26686000.0</v>
       </c>
       <c r="CG21">
+        <v>-26686000.0</v>
+      </c>
+      <c r="CH21">
         <v>-18498000.0</v>
       </c>
-      <c r="CH21">
+      <c r="CI21">
         <v>-8969000.0</v>
       </c>
     </row>
-    <row r="22" spans="1:86">
+    <row r="22" spans="1:87">
       <c r="A22" t="s">
-        <v>171</v>
+        <v>172</v>
       </c>
       <c r="B22"/>
       <c r="C22"/>
       <c r="D22"/>
       <c r="E22"/>
       <c r="F22"/>
       <c r="G22"/>
       <c r="H22"/>
       <c r="I22"/>
       <c r="J22"/>
       <c r="K22"/>
       <c r="L22"/>
       <c r="M22"/>
       <c r="N22"/>
       <c r="O22"/>
       <c r="P22"/>
       <c r="Q22"/>
       <c r="R22"/>
       <c r="S22"/>
       <c r="T22"/>
       <c r="U22"/>
       <c r="V22"/>
       <c r="W22"/>
       <c r="X22"/>
       <c r="Y22"/>
       <c r="Z22"/>
       <c r="AA22"/>
       <c r="AB22"/>
       <c r="AC22"/>
-      <c r="AD22">
-[...1 lines deleted...]
-      </c>
+      <c r="AD22"/>
       <c r="AE22">
         <v>0.0</v>
       </c>
       <c r="AF22">
         <v>0.0</v>
       </c>
       <c r="AG22">
         <v>0.0</v>
       </c>
       <c r="AH22">
         <v>0.0</v>
       </c>
       <c r="AI22">
         <v>0.0</v>
       </c>
       <c r="AJ22">
         <v>0.0</v>
       </c>
       <c r="AK22">
         <v>0.0</v>
       </c>
       <c r="AL22">
         <v>0.0</v>
       </c>
       <c r="AM22">
@@ -22258,343 +22478,349 @@
       </c>
       <c r="AX22">
         <v>0.0</v>
       </c>
       <c r="AY22">
         <v>0.0</v>
       </c>
       <c r="AZ22">
         <v>0.0</v>
       </c>
       <c r="BA22">
         <v>0.0</v>
       </c>
       <c r="BB22">
         <v>0.0</v>
       </c>
       <c r="BC22">
         <v>0.0</v>
       </c>
       <c r="BD22">
         <v>0.0</v>
       </c>
       <c r="BE22">
         <v>0.0</v>
       </c>
-      <c r="BF22"/>
+      <c r="BF22">
+        <v>0.0</v>
+      </c>
       <c r="BG22"/>
       <c r="BH22"/>
       <c r="BI22"/>
       <c r="BJ22"/>
       <c r="BK22"/>
       <c r="BL22"/>
       <c r="BM22"/>
       <c r="BN22"/>
       <c r="BO22"/>
       <c r="BP22"/>
       <c r="BQ22"/>
       <c r="BR22"/>
       <c r="BS22"/>
       <c r="BT22"/>
       <c r="BU22"/>
       <c r="BV22"/>
       <c r="BW22"/>
       <c r="BX22"/>
       <c r="BY22"/>
       <c r="BZ22"/>
       <c r="CA22"/>
       <c r="CB22"/>
       <c r="CC22"/>
       <c r="CD22"/>
       <c r="CE22"/>
       <c r="CF22"/>
       <c r="CG22"/>
       <c r="CH22"/>
+      <c r="CI22"/>
     </row>
-    <row r="23" spans="1:86">
+    <row r="23" spans="1:87">
       <c r="A23" t="s">
-        <v>172</v>
+        <v>173</v>
       </c>
       <c r="B23">
+        <v>404060000.0</v>
+      </c>
+      <c r="C23">
         <v>380692000.0</v>
       </c>
-      <c r="C23">
+      <c r="D23">
         <v>401243000.0</v>
       </c>
-      <c r="D23">
+      <c r="E23">
         <v>260004000.0</v>
       </c>
-      <c r="E23">
+      <c r="F23">
         <v>216561000.0</v>
       </c>
-      <c r="F23">
+      <c r="G23">
         <v>170316000.0</v>
       </c>
-      <c r="G23">
+      <c r="H23">
         <v>178479000.0</v>
       </c>
-      <c r="H23">
+      <c r="I23">
         <v>177175000.0</v>
       </c>
-      <c r="I23">
+      <c r="J23">
         <v>152037000.0</v>
       </c>
-      <c r="J23">
+      <c r="K23">
         <v>117176000.0</v>
       </c>
-      <c r="K23">
+      <c r="L23">
         <v>98534000.0</v>
       </c>
-      <c r="L23">
+      <c r="M23">
         <v>86450000.0</v>
       </c>
-      <c r="M23">
+      <c r="N23">
         <v>78336000.0</v>
       </c>
-      <c r="N23">
+      <c r="O23">
         <v>85299000.0</v>
       </c>
-      <c r="O23">
+      <c r="P23">
         <v>80412000.0</v>
       </c>
-      <c r="P23">
+      <c r="Q23">
         <v>70273000.0</v>
       </c>
-      <c r="Q23">
+      <c r="R23">
         <v>57587000.0</v>
       </c>
-      <c r="R23">
+      <c r="S23">
         <v>64601000.0</v>
       </c>
-      <c r="S23">
+      <c r="T23">
         <v>63160000.0</v>
       </c>
-      <c r="T23">
+      <c r="U23">
         <v>61742000.0</v>
       </c>
-      <c r="U23">
+      <c r="V23">
         <v>52979000.0</v>
       </c>
-      <c r="V23">
+      <c r="W23">
         <v>59555000.0</v>
       </c>
-      <c r="W23">
+      <c r="X23">
         <v>58786000.0</v>
       </c>
-      <c r="X23">
+      <c r="Y23">
         <v>50327000.0</v>
       </c>
-      <c r="Y23">
+      <c r="Z23">
         <v>38005000.0</v>
       </c>
-      <c r="Z23">
+      <c r="AA23">
         <v>29954000.0</v>
       </c>
-      <c r="AA23">
+      <c r="AB23">
         <v>24195000.0</v>
       </c>
-      <c r="AB23">
+      <c r="AC23">
         <v>22704000.0</v>
       </c>
-      <c r="AC23">
+      <c r="AD23">
         <v>18119000.0</v>
       </c>
-      <c r="AD23">
+      <c r="AE23">
         <v>14454000.0</v>
       </c>
-      <c r="AE23">
+      <c r="AF23">
         <v>11333000.0</v>
       </c>
-      <c r="AF23">
+      <c r="AG23">
         <v>7826000.0</v>
       </c>
-      <c r="AG23">
+      <c r="AH23">
         <v>7069000.0</v>
       </c>
-      <c r="AH23">
+      <c r="AI23">
         <v>8911000.0</v>
       </c>
-      <c r="AI23">
+      <c r="AJ23">
         <v>8637000.0</v>
       </c>
-      <c r="AJ23">
+      <c r="AK23">
         <v>8439000.0</v>
       </c>
-      <c r="AK23">
+      <c r="AL23">
         <v>6075000.0</v>
       </c>
-      <c r="AL23">
+      <c r="AM23">
         <v>7756000.0</v>
       </c>
-      <c r="AM23">
+      <c r="AN23">
         <v>14091000.0</v>
       </c>
-      <c r="AN23">
+      <c r="AO23">
         <v>3489000.0</v>
       </c>
-      <c r="AO23">
+      <c r="AP23">
         <v>6447000.0</v>
       </c>
-      <c r="AP23">
+      <c r="AQ23">
         <v>10380000.0</v>
       </c>
-      <c r="AQ23">
+      <c r="AR23">
         <v>17394000.0</v>
       </c>
-      <c r="AR23">
+      <c r="AS23">
         <v>19504000.0</v>
       </c>
-      <c r="AS23">
+      <c r="AT23">
         <v>20332000.0</v>
       </c>
-      <c r="AT23">
+      <c r="AU23">
         <v>19894000.0</v>
       </c>
-      <c r="AU23">
+      <c r="AV23">
         <v>19449000.0</v>
       </c>
-      <c r="AV23">
+      <c r="AW23">
         <v>21701000.0</v>
       </c>
-      <c r="AW23">
+      <c r="AX23">
         <v>22907000.0</v>
       </c>
-      <c r="AX23">
+      <c r="AY23">
         <v>23444000.0</v>
       </c>
-      <c r="AY23">
+      <c r="AZ23">
         <v>21794000.0</v>
       </c>
-      <c r="AZ23">
+      <c r="BA23">
         <v>22063000.0</v>
       </c>
-      <c r="BA23">
+      <c r="BB23">
         <v>20258000.0</v>
       </c>
-      <c r="BB23">
+      <c r="BC23">
         <v>17703000.0</v>
       </c>
-      <c r="BC23">
+      <c r="BD23">
         <v>14539000.0</v>
       </c>
-      <c r="BD23">
+      <c r="BE23">
         <v>14134000.0</v>
       </c>
-      <c r="BE23">
+      <c r="BF23">
         <v>14712000.0</v>
       </c>
-      <c r="BF23">
+      <c r="BG23">
         <v>13662000.0</v>
       </c>
-      <c r="BG23">
+      <c r="BH23">
         <v>13882000.0</v>
       </c>
-      <c r="BH23">
+      <c r="BI23">
         <v>13363000.0</v>
       </c>
-      <c r="BI23">
+      <c r="BJ23">
         <v>12109000.0</v>
       </c>
-      <c r="BJ23">
+      <c r="BK23">
         <v>12402000.0</v>
       </c>
-      <c r="BK23">
+      <c r="BL23">
         <v>13614000.0</v>
       </c>
-      <c r="BL23">
+      <c r="BM23">
         <v>12404000.0</v>
       </c>
-      <c r="BM23">
+      <c r="BN23">
         <v>13281000.0</v>
       </c>
-      <c r="BN23">
+      <c r="BO23">
         <v>11660000.0</v>
       </c>
-      <c r="BO23">
+      <c r="BP23">
         <v>12233000.0</v>
       </c>
-      <c r="BP23">
+      <c r="BQ23">
         <v>13103000.0</v>
       </c>
-      <c r="BQ23">
+      <c r="BR23">
         <v>26709000.0</v>
       </c>
-      <c r="BR23">
+      <c r="BS23">
         <v>26501000.0</v>
       </c>
-      <c r="BS23">
+      <c r="BT23">
         <v>27723000.0</v>
       </c>
-      <c r="BT23">
+      <c r="BU23">
         <v>24285000.0</v>
       </c>
-      <c r="BU23">
+      <c r="BV23">
         <v>19783000.0</v>
       </c>
-      <c r="BV23">
+      <c r="BW23">
         <v>17086000.0</v>
       </c>
-      <c r="BW23">
+      <c r="BX23">
         <v>15394000.0</v>
       </c>
-      <c r="BX23">
+      <c r="BY23">
         <v>17466000.0</v>
       </c>
-      <c r="BY23">
+      <c r="BZ23">
         <v>17012000.0</v>
       </c>
-      <c r="BZ23">
+      <c r="CA23">
         <v>13005000.0</v>
       </c>
-      <c r="CA23">
+      <c r="CB23">
         <v>14577000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>14928000.0</v>
       </c>
       <c r="CC23">
         <v>14928000.0</v>
       </c>
       <c r="CD23">
+        <v>14928000.0</v>
+      </c>
+      <c r="CE23">
         <v>15492000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>26686000.0</v>
       </c>
       <c r="CF23">
         <v>26686000.0</v>
       </c>
       <c r="CG23">
+        <v>26686000.0</v>
+      </c>
+      <c r="CH23">
         <v>18498000.0</v>
       </c>
-      <c r="CH23">
+      <c r="CI23">
         <v>9142000.0</v>
       </c>
     </row>
-    <row r="24" spans="1:86">
+    <row r="24" spans="1:87">
       <c r="A24" t="s">
-        <v>173</v>
+        <v>174</v>
       </c>
       <c r="B24"/>
       <c r="C24"/>
       <c r="D24"/>
       <c r="E24"/>
       <c r="F24"/>
       <c r="G24"/>
       <c r="H24"/>
       <c r="I24"/>
       <c r="J24"/>
       <c r="K24"/>
       <c r="L24"/>
       <c r="M24"/>
       <c r="N24"/>
       <c r="O24"/>
       <c r="P24"/>
       <c r="Q24"/>
       <c r="R24"/>
       <c r="S24"/>
       <c r="T24"/>
       <c r="U24"/>
       <c r="V24"/>
       <c r="W24"/>
       <c r="X24"/>
       <c r="Y24"/>
@@ -22637,551 +22863,560 @@
       <c r="BJ24"/>
       <c r="BK24"/>
       <c r="BL24"/>
       <c r="BM24"/>
       <c r="BN24"/>
       <c r="BO24"/>
       <c r="BP24"/>
       <c r="BQ24"/>
       <c r="BR24"/>
       <c r="BS24"/>
       <c r="BT24"/>
       <c r="BU24"/>
       <c r="BV24"/>
       <c r="BW24"/>
       <c r="BX24"/>
       <c r="BY24"/>
       <c r="BZ24"/>
       <c r="CA24"/>
       <c r="CB24"/>
       <c r="CC24"/>
       <c r="CD24"/>
       <c r="CE24"/>
       <c r="CF24"/>
       <c r="CG24"/>
       <c r="CH24"/>
+      <c r="CI24"/>
     </row>
-    <row r="25" spans="1:86">
+    <row r="25" spans="1:87">
       <c r="A25" t="s">
-        <v>174</v>
-[...1 lines deleted...]
-      <c r="B25"/>
+        <v>175</v>
+      </c>
+      <c r="B25">
+        <v>386000.0</v>
+      </c>
       <c r="C25">
+        <v>392000.0</v>
+      </c>
+      <c r="D25">
         <v>358000.0</v>
       </c>
-      <c r="D25">
+      <c r="E25">
         <v>377000.0</v>
       </c>
-      <c r="E25">
+      <c r="F25">
         <v>379000.0</v>
       </c>
-      <c r="F25">
+      <c r="G25">
         <v>363000.0</v>
       </c>
-      <c r="G25">
+      <c r="H25">
         <v>298000.0</v>
       </c>
-      <c r="H25">
+      <c r="I25">
         <v>267000.0</v>
       </c>
-      <c r="I25">
+      <c r="J25">
         <v>168000.0</v>
       </c>
-      <c r="J25">
+      <c r="K25">
         <v>142000.0</v>
       </c>
-      <c r="K25">
+      <c r="L25">
         <v>135000.0</v>
       </c>
-      <c r="L25">
+      <c r="M25">
         <v>126000.0</v>
       </c>
-      <c r="M25">
+      <c r="N25">
         <v>124000.0</v>
       </c>
-      <c r="N25">
+      <c r="O25">
         <v>129000.0</v>
       </c>
-      <c r="O25">
+      <c r="P25">
         <v>121000.0</v>
       </c>
-      <c r="P25">
+      <c r="Q25">
         <v>110000.0</v>
       </c>
-      <c r="Q25">
+      <c r="R25">
         <v>107000.0</v>
       </c>
-      <c r="R25">
+      <c r="S25">
         <v>106000.0</v>
       </c>
-      <c r="S25">
+      <c r="T25">
         <v>97000.0</v>
       </c>
-      <c r="T25">
+      <c r="U25">
         <v>89000.0</v>
       </c>
-      <c r="U25">
+      <c r="V25">
         <v>113000.0</v>
       </c>
-      <c r="V25">
+      <c r="W25">
         <v>116000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>115000.0</v>
       </c>
       <c r="X25">
         <v>115000.0</v>
       </c>
       <c r="Y25">
+        <v>115000.0</v>
+      </c>
+      <c r="Z25">
         <v>125000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>28000.0</v>
       </c>
       <c r="AA25">
         <v>28000.0</v>
       </c>
       <c r="AB25">
         <v>28000.0</v>
       </c>
       <c r="AC25">
         <v>28000.0</v>
       </c>
       <c r="AD25">
+        <v>28000.0</v>
+      </c>
+      <c r="AE25">
         <v>25000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>24000.0</v>
       </c>
       <c r="AF25">
         <v>24000.0</v>
       </c>
       <c r="AG25">
+        <v>24000.0</v>
+      </c>
+      <c r="AH25">
         <v>23000.0</v>
       </c>
-      <c r="AH25">
+      <c r="AI25">
         <v>60000.0</v>
       </c>
-      <c r="AI25">
+      <c r="AJ25">
         <v>9000.0</v>
       </c>
-      <c r="AJ25"/>
       <c r="AK25"/>
       <c r="AL25"/>
       <c r="AM25"/>
-      <c r="AN25">
+      <c r="AN25"/>
+      <c r="AO25">
         <v>96000.0</v>
       </c>
-      <c r="AO25">
+      <c r="AP25">
         <v>46000.0</v>
       </c>
-      <c r="AP25">
+      <c r="AQ25">
         <v>159000.0</v>
       </c>
-      <c r="AQ25">
+      <c r="AR25">
         <v>166000.0</v>
       </c>
-      <c r="AR25">
+      <c r="AS25">
         <v>168000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>169000.0</v>
       </c>
       <c r="AT25">
         <v>169000.0</v>
       </c>
       <c r="AU25">
+        <v>169000.0</v>
+      </c>
+      <c r="AV25">
         <v>167000.0</v>
       </c>
-      <c r="AV25">
+      <c r="AW25">
         <v>169000.0</v>
       </c>
-      <c r="AW25">
+      <c r="AX25">
         <v>168000.0</v>
       </c>
-      <c r="AX25">
+      <c r="AY25">
         <v>143000.0</v>
       </c>
-      <c r="AY25">
+      <c r="AZ25">
         <v>148000.0</v>
       </c>
-      <c r="AZ25">
+      <c r="BA25">
         <v>125000.0</v>
       </c>
-      <c r="BA25">
+      <c r="BB25">
         <v>100000.0</v>
       </c>
-      <c r="BB25">
+      <c r="BC25">
         <v>115000.0</v>
       </c>
-      <c r="BC25">
+      <c r="BD25">
         <v>170000.0</v>
       </c>
-      <c r="BD25">
+      <c r="BE25">
         <v>223000.0</v>
       </c>
-      <c r="BE25">
+      <c r="BF25">
         <v>230000.0</v>
       </c>
-      <c r="BF25">
+      <c r="BG25">
         <v>291000.0</v>
       </c>
-      <c r="BG25">
+      <c r="BH25">
         <v>350000.0</v>
       </c>
-      <c r="BH25">
+      <c r="BI25">
         <v>384000.0</v>
       </c>
-      <c r="BI25">
+      <c r="BJ25">
         <v>439000.0</v>
       </c>
-      <c r="BJ25">
+      <c r="BK25">
         <v>463000.0</v>
       </c>
-      <c r="BK25">
+      <c r="BL25">
         <v>473000.0</v>
       </c>
-      <c r="BL25">
+      <c r="BM25">
         <v>482000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>515000.0</v>
       </c>
       <c r="BN25">
         <v>515000.0</v>
       </c>
       <c r="BO25">
+        <v>515000.0</v>
+      </c>
+      <c r="BP25">
         <v>604000.0</v>
       </c>
-      <c r="BP25">
+      <c r="BQ25">
         <v>651000.0</v>
       </c>
-      <c r="BQ25">
+      <c r="BR25">
         <v>693000.0</v>
       </c>
-      <c r="BR25">
+      <c r="BS25">
         <v>682000.0</v>
       </c>
-      <c r="BS25">
+      <c r="BT25">
         <v>729000.0</v>
       </c>
-      <c r="BT25">
+      <c r="BU25">
         <v>628000.0</v>
       </c>
-      <c r="BU25">
+      <c r="BV25">
         <v>678000.0</v>
       </c>
-      <c r="BV25">
+      <c r="BW25">
         <v>879000.0</v>
       </c>
-      <c r="BW25">
+      <c r="BX25">
         <v>826000.0</v>
       </c>
-      <c r="BX25">
+      <c r="BY25">
         <v>848000.0</v>
       </c>
-      <c r="BY25">
+      <c r="BZ25">
         <v>798000.0</v>
       </c>
-      <c r="BZ25">
+      <c r="CA25">
         <v>827000.0</v>
       </c>
-      <c r="CA25"/>
       <c r="CB25"/>
       <c r="CC25"/>
       <c r="CD25"/>
       <c r="CE25"/>
       <c r="CF25"/>
-      <c r="CG25">
+      <c r="CG25"/>
+      <c r="CH25">
         <v>430000.0</v>
       </c>
-      <c r="CH25"/>
+      <c r="CI25"/>
     </row>
-    <row r="26" spans="1:86">
+    <row r="26" spans="1:87">
       <c r="A26" t="s">
-        <v>175</v>
+        <v>176</v>
       </c>
       <c r="B26">
+        <v>108692000.0</v>
+      </c>
+      <c r="C26">
         <v>116268000.0</v>
       </c>
-      <c r="C26">
+      <c r="D26">
         <v>174004000.0</v>
       </c>
-      <c r="D26">
+      <c r="E26">
         <v>54081000.0</v>
       </c>
-      <c r="E26">
+      <c r="F26">
         <v>44172000.0</v>
       </c>
-      <c r="F26">
+      <c r="G26">
         <v>25648000.0</v>
       </c>
-      <c r="G26">
+      <c r="H26">
         <v>68742000.0</v>
       </c>
-      <c r="H26">
+      <c r="I26">
         <v>71091000.0</v>
       </c>
-      <c r="I26">
+      <c r="J26">
         <v>71237000.0</v>
       </c>
-      <c r="J26">
+      <c r="K26">
         <v>70640000.0</v>
       </c>
-      <c r="K26">
+      <c r="L26">
         <v>70951000.0</v>
       </c>
-      <c r="L26">
+      <c r="M26">
         <v>68605000.0</v>
       </c>
-      <c r="M26">
+      <c r="N26">
         <v>62154000.0</v>
       </c>
-      <c r="N26">
+      <c r="O26">
         <v>70742000.0</v>
       </c>
-      <c r="O26">
+      <c r="P26">
         <v>68271000.0</v>
       </c>
-      <c r="P26">
+      <c r="Q26">
         <v>58499000.0</v>
       </c>
-      <c r="Q26">
+      <c r="R26">
         <v>47929000.0</v>
       </c>
-      <c r="R26">
+      <c r="S26">
         <v>52889000.0</v>
       </c>
-      <c r="S26">
+      <c r="T26">
         <v>54873000.0</v>
       </c>
-      <c r="T26">
+      <c r="U26">
         <v>51632000.0</v>
       </c>
-      <c r="U26">
+      <c r="V26">
         <v>45770000.0</v>
       </c>
-      <c r="V26">
+      <c r="W26">
         <v>53429000.0</v>
       </c>
-      <c r="W26">
+      <c r="X26">
         <v>53292000.0</v>
       </c>
-      <c r="X26">
+      <c r="Y26">
         <v>44688000.0</v>
       </c>
-      <c r="Y26">
+      <c r="Z26">
         <v>33400000.0</v>
       </c>
-      <c r="Z26">
+      <c r="AA26">
         <v>24910000.0</v>
       </c>
-      <c r="AA26">
+      <c r="AB26">
         <v>19447000.0</v>
       </c>
-      <c r="AB26">
+      <c r="AC26">
         <v>15594000.0</v>
       </c>
-      <c r="AC26">
+      <c r="AD26">
         <v>12373000.0</v>
       </c>
-      <c r="AD26">
+      <c r="AE26">
         <v>8871000.0</v>
       </c>
-      <c r="AE26">
+      <c r="AF26">
         <v>6211000.0</v>
       </c>
-      <c r="AF26">
+      <c r="AG26">
         <v>5109000.0</v>
       </c>
-      <c r="AG26">
+      <c r="AH26">
         <v>5198000.0</v>
       </c>
-      <c r="AH26">
+      <c r="AI26">
         <v>6512000.0</v>
       </c>
-      <c r="AI26">
+      <c r="AJ26">
         <v>6682000.0</v>
       </c>
-      <c r="AJ26">
+      <c r="AK26">
         <v>6816000.0</v>
       </c>
-      <c r="AK26">
+      <c r="AL26">
         <v>4380000.0</v>
       </c>
-      <c r="AL26">
+      <c r="AM26">
         <v>5524000.0</v>
       </c>
-      <c r="AM26">
+      <c r="AN26">
         <v>7805000.0</v>
       </c>
-      <c r="AN26">
+      <c r="AO26">
         <v>103000.0</v>
       </c>
-      <c r="AO26">
+      <c r="AP26">
         <v>3407000.0</v>
       </c>
-      <c r="AP26">
+      <c r="AQ26">
         <v>7246000.0</v>
       </c>
-      <c r="AQ26">
+      <c r="AR26">
         <v>14413000.0</v>
       </c>
-      <c r="AR26">
+      <c r="AS26">
         <v>16377000.0</v>
       </c>
-      <c r="AS26">
+      <c r="AT26">
         <v>16182000.0</v>
       </c>
-      <c r="AT26">
+      <c r="AU26">
         <v>15653000.0</v>
       </c>
-      <c r="AU26">
+      <c r="AV26">
         <v>16208000.0</v>
       </c>
-      <c r="AV26">
+      <c r="AW26">
         <v>18761000.0</v>
       </c>
-      <c r="AW26">
+      <c r="AX26">
         <v>17583000.0</v>
       </c>
-      <c r="AX26">
+      <c r="AY26">
         <v>19981000.0</v>
       </c>
-      <c r="AY26">
+      <c r="AZ26">
         <v>17623000.0</v>
       </c>
-      <c r="AZ26">
+      <c r="BA26">
         <v>17876000.0</v>
       </c>
-      <c r="BA26">
+      <c r="BB26">
         <v>16380000.0</v>
       </c>
-      <c r="BB26">
+      <c r="BC26">
         <v>14351000.0</v>
       </c>
-      <c r="BC26">
+      <c r="BD26">
         <v>11743000.0</v>
       </c>
-      <c r="BD26">
+      <c r="BE26">
         <v>11252000.0</v>
       </c>
-      <c r="BE26">
+      <c r="BF26">
         <v>12066000.0</v>
       </c>
-      <c r="BF26">
+      <c r="BG26">
         <v>10859000.0</v>
       </c>
-      <c r="BG26">
+      <c r="BH26">
         <v>10751000.0</v>
       </c>
-      <c r="BH26">
+      <c r="BI26">
         <v>10417000.0</v>
       </c>
-      <c r="BI26">
+      <c r="BJ26">
         <v>9436000.0</v>
       </c>
-      <c r="BJ26">
+      <c r="BK26">
         <v>9346000.0</v>
       </c>
-      <c r="BK26">
+      <c r="BL26">
         <v>11023000.0</v>
       </c>
-      <c r="BL26">
+      <c r="BM26">
         <v>9688000.0</v>
       </c>
-      <c r="BM26">
+      <c r="BN26">
         <v>10195000.0</v>
       </c>
-      <c r="BN26">
+      <c r="BO26">
         <v>9233000.0</v>
       </c>
-      <c r="BO26">
+      <c r="BP26">
         <v>9084000.0</v>
       </c>
-      <c r="BP26">
+      <c r="BQ26">
         <v>10098000.0</v>
       </c>
-      <c r="BQ26">
+      <c r="BR26">
         <v>22639000.0</v>
       </c>
-      <c r="BR26">
+      <c r="BS26">
         <v>23031000.0</v>
       </c>
-      <c r="BS26">
+      <c r="BT26">
         <v>24058000.0</v>
       </c>
-      <c r="BT26">
+      <c r="BU26">
         <v>18342000.0</v>
       </c>
-      <c r="BU26">
+      <c r="BV26">
         <v>16150000.0</v>
       </c>
-      <c r="BV26">
+      <c r="BW26">
         <v>13334000.0</v>
       </c>
-      <c r="BW26">
+      <c r="BX26">
         <v>11542000.0</v>
       </c>
-      <c r="BX26">
+      <c r="BY26">
         <v>13613000.0</v>
       </c>
-      <c r="BY26">
+      <c r="BZ26">
         <v>14398000.0</v>
       </c>
-      <c r="BZ26">
+      <c r="CA26">
         <v>10528000.0</v>
       </c>
-      <c r="CA26">
+      <c r="CB26">
         <v>13325000.0</v>
       </c>
-      <c r="CB26"/>
       <c r="CC26"/>
       <c r="CD26"/>
       <c r="CE26"/>
       <c r="CF26"/>
-      <c r="CG26">
+      <c r="CG26"/>
+      <c r="CH26">
         <v>16218000.0</v>
       </c>
-      <c r="CH26">
+      <c r="CI26">
         <v>5625000.0</v>
       </c>
     </row>
-    <row r="27" spans="1:86">
+    <row r="27" spans="1:87">
       <c r="A27" t="s">
-        <v>176</v>
+        <v>177</v>
       </c>
       <c r="B27"/>
       <c r="C27"/>
-      <c r="D27">
+      <c r="D27"/>
+      <c r="E27">
         <v>19805000.0</v>
       </c>
-      <c r="E27"/>
-      <c r="F27">
+      <c r="F27"/>
+      <c r="G27">
         <v>152611000.0</v>
       </c>
-      <c r="G27"/>
       <c r="H27"/>
       <c r="I27"/>
       <c r="J27"/>
       <c r="K27"/>
       <c r="L27"/>
       <c r="M27"/>
       <c r="N27"/>
       <c r="O27"/>
       <c r="P27"/>
       <c r="Q27"/>
       <c r="R27"/>
       <c r="S27"/>
       <c r="T27"/>
       <c r="U27"/>
       <c r="V27"/>
       <c r="W27"/>
       <c r="X27"/>
       <c r="Y27"/>
       <c r="Z27"/>
       <c r="AA27"/>
       <c r="AB27"/>
       <c r="AC27"/>
       <c r="AD27"/>
       <c r="AE27"/>
       <c r="AF27"/>
@@ -23208,309 +23443,313 @@
       <c r="BA27"/>
       <c r="BB27"/>
       <c r="BC27"/>
       <c r="BD27"/>
       <c r="BE27"/>
       <c r="BF27"/>
       <c r="BG27"/>
       <c r="BH27"/>
       <c r="BI27"/>
       <c r="BJ27"/>
       <c r="BK27"/>
       <c r="BL27"/>
       <c r="BM27"/>
       <c r="BN27"/>
       <c r="BO27"/>
       <c r="BP27"/>
       <c r="BQ27"/>
       <c r="BR27"/>
       <c r="BS27"/>
       <c r="BT27"/>
       <c r="BU27"/>
       <c r="BV27"/>
       <c r="BW27"/>
       <c r="BX27"/>
       <c r="BY27"/>
-      <c r="BZ27">
+      <c r="BZ27"/>
+      <c r="CA27">
         <v>6171000.0</v>
       </c>
-      <c r="CA27"/>
       <c r="CB27"/>
       <c r="CC27"/>
       <c r="CD27"/>
       <c r="CE27"/>
       <c r="CF27"/>
       <c r="CG27"/>
       <c r="CH27"/>
+      <c r="CI27"/>
     </row>
-    <row r="28" spans="1:86">
+    <row r="28" spans="1:87">
       <c r="A28" t="s">
-        <v>177</v>
+        <v>178</v>
       </c>
       <c r="B28">
-        <v>209117000.0</v>
+        <v>268521000.0</v>
       </c>
       <c r="C28">
         <v>209117000.0</v>
       </c>
       <c r="D28">
+        <v>209117000.0</v>
+      </c>
+      <c r="E28">
         <v>177053000.0</v>
       </c>
-      <c r="E28">
+      <c r="F28">
         <v>167876000.0</v>
       </c>
-      <c r="F28">
+      <c r="G28">
         <v>293834000.0</v>
       </c>
-      <c r="G28">
+      <c r="H28">
         <v>107585000.0</v>
       </c>
-      <c r="H28">
+      <c r="I28">
         <v>105448000.0</v>
       </c>
-      <c r="I28">
+      <c r="J28">
         <v>80800000.0</v>
       </c>
-      <c r="J28">
+      <c r="K28">
         <v>46536000.0</v>
       </c>
-      <c r="K28">
+      <c r="L28">
         <v>27583000.0</v>
       </c>
-      <c r="L28">
+      <c r="M28">
         <v>17845000.0</v>
       </c>
-      <c r="M28">
+      <c r="N28">
         <v>16182000.0</v>
       </c>
-      <c r="N28">
+      <c r="O28">
         <v>14557000.0</v>
       </c>
-      <c r="O28">
+      <c r="P28">
         <v>12141000.0</v>
       </c>
-      <c r="P28">
+      <c r="Q28">
         <v>11774000.0</v>
       </c>
-      <c r="Q28">
+      <c r="R28">
         <v>9658000.0</v>
       </c>
-      <c r="R28">
+      <c r="S28">
         <v>11712000.0</v>
       </c>
-      <c r="S28">
+      <c r="T28">
         <v>8287000.0</v>
       </c>
-      <c r="T28">
+      <c r="U28">
         <v>10110000.0</v>
       </c>
-      <c r="U28">
+      <c r="V28">
         <v>7209000.0</v>
       </c>
-      <c r="V28">
+      <c r="W28">
         <v>6126000.0</v>
       </c>
-      <c r="W28">
+      <c r="X28">
         <v>5494000.0</v>
       </c>
-      <c r="X28">
+      <c r="Y28">
         <v>5639000.0</v>
       </c>
-      <c r="Y28">
+      <c r="Z28">
         <v>4605000.0</v>
       </c>
-      <c r="Z28">
+      <c r="AA28">
         <v>5044000.0</v>
       </c>
-      <c r="AA28">
+      <c r="AB28">
         <v>4748000.0</v>
       </c>
-      <c r="AB28">
+      <c r="AC28">
         <v>7110000.0</v>
       </c>
-      <c r="AC28">
+      <c r="AD28">
         <v>5746000.0</v>
       </c>
-      <c r="AD28">
+      <c r="AE28">
         <v>5583000.0</v>
       </c>
-      <c r="AE28">
+      <c r="AF28">
         <v>5122000.0</v>
       </c>
-      <c r="AF28">
+      <c r="AG28">
         <v>2717000.0</v>
       </c>
-      <c r="AG28">
+      <c r="AH28">
         <v>1871000.0</v>
       </c>
-      <c r="AH28">
+      <c r="AI28">
         <v>2399000.0</v>
       </c>
-      <c r="AI28">
+      <c r="AJ28">
         <v>1955000.0</v>
       </c>
-      <c r="AJ28">
+      <c r="AK28">
         <v>1623000.0</v>
       </c>
-      <c r="AK28">
+      <c r="AL28">
         <v>1695000.0</v>
       </c>
-      <c r="AL28">
+      <c r="AM28">
         <v>2232000.0</v>
       </c>
-      <c r="AM28">
+      <c r="AN28">
         <v>6286000.0</v>
       </c>
-      <c r="AN28">
+      <c r="AO28">
         <v>3592000.0</v>
       </c>
-      <c r="AO28">
+      <c r="AP28">
         <v>3040000.0</v>
       </c>
-      <c r="AP28">
+      <c r="AQ28">
         <v>3134000.0</v>
       </c>
-      <c r="AQ28">
+      <c r="AR28">
         <v>2981000.0</v>
       </c>
-      <c r="AR28">
+      <c r="AS28">
         <v>3127000.0</v>
       </c>
-      <c r="AS28">
+      <c r="AT28">
         <v>4150000.0</v>
       </c>
-      <c r="AT28">
+      <c r="AU28">
         <v>4241000.0</v>
       </c>
-      <c r="AU28">
+      <c r="AV28">
         <v>3241000.0</v>
       </c>
-      <c r="AV28">
+      <c r="AW28">
         <v>2940000.0</v>
       </c>
-      <c r="AW28">
+      <c r="AX28">
         <v>5324000.0</v>
       </c>
-      <c r="AX28">
+      <c r="AY28">
         <v>3463000.0</v>
       </c>
-      <c r="AY28">
+      <c r="AZ28">
         <v>4171000.0</v>
       </c>
-      <c r="AZ28">
+      <c r="BA28">
         <v>4187000.0</v>
       </c>
-      <c r="BA28">
+      <c r="BB28">
         <v>3878000.0</v>
       </c>
-      <c r="BB28">
+      <c r="BC28">
         <v>3352000.0</v>
       </c>
-      <c r="BC28">
+      <c r="BD28">
         <v>2796000.0</v>
       </c>
-      <c r="BD28">
+      <c r="BE28">
         <v>2882000.0</v>
       </c>
-      <c r="BE28">
+      <c r="BF28">
         <v>2646000.0</v>
       </c>
-      <c r="BF28">
+      <c r="BG28">
         <v>2803000.0</v>
       </c>
-      <c r="BG28">
+      <c r="BH28">
         <v>3131000.0</v>
       </c>
-      <c r="BH28">
+      <c r="BI28">
         <v>2946000.0</v>
       </c>
-      <c r="BI28">
+      <c r="BJ28">
         <v>2673000.0</v>
       </c>
-      <c r="BJ28">
+      <c r="BK28">
         <v>3056000.0</v>
       </c>
-      <c r="BK28">
+      <c r="BL28">
         <v>2591000.0</v>
       </c>
-      <c r="BL28">
+      <c r="BM28">
         <v>2716000.0</v>
       </c>
-      <c r="BM28">
+      <c r="BN28">
         <v>3086000.0</v>
       </c>
-      <c r="BN28">
+      <c r="BO28">
         <v>2427000.0</v>
       </c>
-      <c r="BO28">
+      <c r="BP28">
         <v>3149000.0</v>
       </c>
-      <c r="BP28">
+      <c r="BQ28">
         <v>3005000.0</v>
       </c>
-      <c r="BQ28">
+      <c r="BR28">
         <v>4070000.0</v>
       </c>
-      <c r="BR28">
+      <c r="BS28">
         <v>3470000.0</v>
       </c>
-      <c r="BS28">
+      <c r="BT28">
         <v>3665000.0</v>
       </c>
-      <c r="BT28">
+      <c r="BU28">
         <v>3974000.0</v>
       </c>
-      <c r="BU28">
+      <c r="BV28">
         <v>3633000.0</v>
       </c>
-      <c r="BV28">
+      <c r="BW28">
         <v>3752000.0</v>
       </c>
-      <c r="BW28">
+      <c r="BX28">
         <v>3852000.0</v>
       </c>
-      <c r="BX28">
+      <c r="BY28">
         <v>3853000.0</v>
       </c>
-      <c r="BY28">
+      <c r="BZ28">
         <v>3468000.0</v>
       </c>
-      <c r="BZ28">
+      <c r="CA28">
         <v>8648000.0</v>
       </c>
-      <c r="CA28"/>
       <c r="CB28"/>
       <c r="CC28"/>
       <c r="CD28"/>
       <c r="CE28"/>
       <c r="CF28"/>
       <c r="CG28"/>
       <c r="CH28"/>
+      <c r="CI28"/>
     </row>
-    <row r="29" spans="1:86">
+    <row r="29" spans="1:87">
       <c r="A29" t="s">
-        <v>178</v>
+        <v>179</v>
       </c>
       <c r="B29"/>
       <c r="C29"/>
       <c r="D29"/>
       <c r="E29"/>
       <c r="F29"/>
       <c r="G29"/>
       <c r="H29"/>
       <c r="I29"/>
       <c r="J29"/>
       <c r="K29"/>
       <c r="L29"/>
       <c r="M29"/>
       <c r="N29"/>
       <c r="O29"/>
       <c r="P29"/>
       <c r="Q29"/>
       <c r="R29"/>
       <c r="S29"/>
       <c r="T29"/>
       <c r="U29"/>
       <c r="V29"/>
       <c r="W29"/>
       <c r="X29"/>
       <c r="Y29"/>
@@ -23553,670 +23792,677 @@
       <c r="BJ29"/>
       <c r="BK29"/>
       <c r="BL29"/>
       <c r="BM29"/>
       <c r="BN29"/>
       <c r="BO29"/>
       <c r="BP29"/>
       <c r="BQ29"/>
       <c r="BR29"/>
       <c r="BS29"/>
       <c r="BT29"/>
       <c r="BU29"/>
       <c r="BV29"/>
       <c r="BW29"/>
       <c r="BX29"/>
       <c r="BY29"/>
       <c r="BZ29"/>
       <c r="CA29"/>
       <c r="CB29"/>
       <c r="CC29"/>
       <c r="CD29"/>
       <c r="CE29"/>
       <c r="CF29"/>
       <c r="CG29"/>
       <c r="CH29"/>
+      <c r="CI29"/>
     </row>
-    <row r="30" spans="1:86">
+    <row r="30" spans="1:87">
       <c r="A30" t="s">
-        <v>179</v>
+        <v>180</v>
       </c>
       <c r="B30">
+        <v>377213000.0</v>
+      </c>
+      <c r="C30">
         <v>356244000.0</v>
       </c>
-      <c r="C30">
+      <c r="D30">
         <v>383121000.0</v>
       </c>
-      <c r="D30">
+      <c r="E30">
         <v>250939000.0</v>
       </c>
-      <c r="E30">
+      <c r="F30">
         <v>212048000.0</v>
       </c>
-      <c r="F30">
+      <c r="G30">
         <v>166871000.0</v>
       </c>
-      <c r="G30">
+      <c r="H30">
         <v>176327000.0</v>
       </c>
-      <c r="H30">
+      <c r="I30">
         <v>176539000.0</v>
       </c>
-      <c r="I30">
+      <c r="J30">
         <v>152037000.0</v>
       </c>
-      <c r="J30">
+      <c r="K30">
         <v>117176000.0</v>
       </c>
-      <c r="K30">
+      <c r="L30">
         <v>98534000.0</v>
       </c>
-      <c r="L30">
+      <c r="M30">
         <v>86450000.0</v>
       </c>
-      <c r="M30">
+      <c r="N30">
         <v>78336000.0</v>
       </c>
-      <c r="N30">
+      <c r="O30">
         <v>85299000.0</v>
       </c>
-      <c r="O30">
+      <c r="P30">
         <v>80412000.0</v>
       </c>
-      <c r="P30">
+      <c r="Q30">
         <v>70273000.0</v>
       </c>
-      <c r="Q30">
+      <c r="R30">
         <v>57587000.0</v>
       </c>
-      <c r="R30">
+      <c r="S30">
         <v>64601000.0</v>
       </c>
-      <c r="S30">
+      <c r="T30">
         <v>63160000.0</v>
       </c>
-      <c r="T30">
+      <c r="U30">
         <v>61742000.0</v>
       </c>
-      <c r="U30">
+      <c r="V30">
         <v>52979000.0</v>
       </c>
-      <c r="V30">
+      <c r="W30">
         <v>59555000.0</v>
       </c>
-      <c r="W30">
+      <c r="X30">
         <v>58786000.0</v>
       </c>
-      <c r="X30">
+      <c r="Y30">
         <v>50327000.0</v>
       </c>
-      <c r="Y30">
+      <c r="Z30">
         <v>38005000.0</v>
       </c>
-      <c r="Z30">
+      <c r="AA30">
         <v>29954000.0</v>
       </c>
-      <c r="AA30">
+      <c r="AB30">
         <v>24167000.0</v>
       </c>
-      <c r="AB30">
+      <c r="AC30">
         <v>22676000.0</v>
       </c>
-      <c r="AC30">
+      <c r="AD30">
         <v>18091000.0</v>
       </c>
-      <c r="AD30">
+      <c r="AE30">
         <v>14429000.0</v>
       </c>
-      <c r="AE30">
+      <c r="AF30">
         <v>11309000.0</v>
       </c>
-      <c r="AF30">
+      <c r="AG30">
         <v>7802000.0</v>
       </c>
-      <c r="AG30">
+      <c r="AH30">
         <v>7046000.0</v>
       </c>
-      <c r="AH30">
+      <c r="AI30">
         <v>8851000.0</v>
       </c>
-      <c r="AI30">
+      <c r="AJ30">
         <v>8628000.0</v>
       </c>
-      <c r="AJ30">
+      <c r="AK30">
         <v>8431000.0</v>
       </c>
-      <c r="AK30">
+      <c r="AL30">
         <v>6075000.0</v>
       </c>
-      <c r="AL30">
+      <c r="AM30">
         <v>7682794.0</v>
       </c>
-      <c r="AM30">
+      <c r="AN30">
         <v>13959518.0</v>
       </c>
-      <c r="AN30">
+      <c r="AO30">
         <v>3695000.0</v>
       </c>
-      <c r="AO30">
+      <c r="AP30">
         <v>6447000.0</v>
       </c>
-      <c r="AP30">
+      <c r="AQ30">
         <v>10380000.0</v>
       </c>
-      <c r="AQ30">
+      <c r="AR30">
         <v>17394000.0</v>
       </c>
-      <c r="AR30">
+      <c r="AS30">
         <v>19504000.0</v>
       </c>
-      <c r="AS30">
+      <c r="AT30">
         <v>20332000.0</v>
       </c>
-      <c r="AT30">
+      <c r="AU30">
         <v>19894000.0</v>
       </c>
-      <c r="AU30">
+      <c r="AV30">
         <v>19449000.0</v>
       </c>
-      <c r="AV30">
+      <c r="AW30">
         <v>21701000.0</v>
       </c>
-      <c r="AW30">
+      <c r="AX30">
         <v>22907000.0</v>
       </c>
-      <c r="AX30">
+      <c r="AY30">
         <v>23444000.0</v>
       </c>
-      <c r="AY30">
+      <c r="AZ30">
         <v>21794000.0</v>
       </c>
-      <c r="AZ30">
+      <c r="BA30">
         <v>22063000.0</v>
       </c>
-      <c r="BA30">
+      <c r="BB30">
         <v>20258000.0</v>
       </c>
-      <c r="BB30">
+      <c r="BC30">
         <v>17703000.0</v>
       </c>
-      <c r="BC30">
+      <c r="BD30">
         <v>14539000.0</v>
       </c>
-      <c r="BD30">
+      <c r="BE30">
         <v>14134000.0</v>
       </c>
-      <c r="BE30">
+      <c r="BF30">
         <v>14712000.0</v>
       </c>
-      <c r="BF30">
+      <c r="BG30">
         <v>13662000.0</v>
       </c>
-      <c r="BG30">
+      <c r="BH30">
         <v>13882000.0</v>
       </c>
-      <c r="BH30">
+      <c r="BI30">
         <v>13363000.0</v>
       </c>
-      <c r="BI30">
+      <c r="BJ30">
         <v>12109000.0</v>
       </c>
-      <c r="BJ30">
+      <c r="BK30">
         <v>12402000.0</v>
       </c>
-      <c r="BK30">
+      <c r="BL30">
         <v>13614000.0</v>
       </c>
-      <c r="BL30">
+      <c r="BM30">
         <v>12404000.0</v>
       </c>
-      <c r="BM30">
+      <c r="BN30">
         <v>13281000.0</v>
       </c>
-      <c r="BN30">
+      <c r="BO30">
         <v>11660000.0</v>
       </c>
-      <c r="BO30">
+      <c r="BP30">
         <v>12233000.0</v>
       </c>
-      <c r="BP30">
+      <c r="BQ30">
         <v>13103000.0</v>
       </c>
-      <c r="BQ30">
+      <c r="BR30">
         <v>26709000.0</v>
       </c>
-      <c r="BR30">
+      <c r="BS30">
         <v>26501000.0</v>
       </c>
-      <c r="BS30">
+      <c r="BT30">
         <v>27723000.0</v>
       </c>
-      <c r="BT30">
+      <c r="BU30">
         <v>22316000.0</v>
       </c>
-      <c r="BU30">
+      <c r="BV30">
         <v>19783000.0</v>
       </c>
-      <c r="BV30">
+      <c r="BW30">
         <v>16343000.0</v>
       </c>
-      <c r="BW30">
+      <c r="BX30">
         <v>15394000.0</v>
       </c>
-      <c r="BX30">
+      <c r="BY30">
         <v>17466000.0</v>
       </c>
-      <c r="BY30">
+      <c r="BZ30">
         <v>17012000.0</v>
       </c>
-      <c r="BZ30">
+      <c r="CA30">
         <v>13005000.0</v>
       </c>
-      <c r="CA30">
+      <c r="CB30">
         <v>15382000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>-14928000.0</v>
       </c>
       <c r="CC30">
         <v>-14928000.0</v>
       </c>
       <c r="CD30">
+        <v>-14928000.0</v>
+      </c>
+      <c r="CE30">
         <v>-15492000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>-26686000.0</v>
       </c>
       <c r="CF30">
         <v>-26686000.0</v>
       </c>
       <c r="CG30">
+        <v>-26686000.0</v>
+      </c>
+      <c r="CH30">
         <v>18498000.0</v>
       </c>
-      <c r="CH30">
+      <c r="CI30">
         <v>5625000.0</v>
       </c>
     </row>
-    <row r="31" spans="1:86">
+    <row r="31" spans="1:87">
       <c r="A31" t="s">
-        <v>180</v>
+        <v>181</v>
       </c>
       <c r="B31">
+        <v>-1668000.0</v>
+      </c>
+      <c r="C31">
         <v>1034000.0</v>
       </c>
-      <c r="C31">
+      <c r="D31">
         <v>-215000.0</v>
       </c>
-      <c r="D31">
+      <c r="E31">
         <v>4921000.0</v>
       </c>
-      <c r="E31">
+      <c r="F31">
         <v>6073000.0</v>
       </c>
-      <c r="F31">
+      <c r="G31">
         <v>7580000.0</v>
       </c>
-      <c r="G31">
+      <c r="H31">
         <v>9340000.0</v>
       </c>
-      <c r="H31">
+      <c r="I31">
         <v>10566000.0</v>
       </c>
-      <c r="I31">
+      <c r="J31">
         <v>4496000.0</v>
       </c>
-      <c r="J31">
+      <c r="K31">
         <v>4982000.0</v>
       </c>
-      <c r="K31">
+      <c r="L31">
         <v>-206000.0</v>
       </c>
-      <c r="L31">
+      <c r="M31">
         <v>650000.0</v>
       </c>
-      <c r="M31">
+      <c r="N31">
         <v>1440000.0</v>
       </c>
-      <c r="N31">
+      <c r="O31">
         <v>-606000.0</v>
       </c>
-      <c r="O31">
+      <c r="P31">
         <v>-785000.0</v>
       </c>
-      <c r="P31">
+      <c r="Q31">
         <v>-457000.0</v>
       </c>
-      <c r="Q31">
+      <c r="R31">
         <v>69000.0</v>
       </c>
-      <c r="R31">
+      <c r="S31">
         <v>52000.0</v>
       </c>
-      <c r="S31">
+      <c r="T31">
         <v>60000.0</v>
       </c>
-      <c r="T31">
+      <c r="U31">
         <v>91000.0</v>
       </c>
-      <c r="U31">
+      <c r="V31">
         <v>433000.0</v>
       </c>
-      <c r="V31">
+      <c r="W31">
         <v>432000.0</v>
       </c>
-      <c r="W31">
+      <c r="X31">
         <v>823000.0</v>
       </c>
-      <c r="X31">
+      <c r="Y31">
         <v>1304000.0</v>
       </c>
-      <c r="Y31">
+      <c r="Z31">
         <v>1870000.0</v>
       </c>
-      <c r="Z31">
+      <c r="AA31">
         <v>2214000.0</v>
       </c>
-      <c r="AA31">
+      <c r="AB31">
         <v>2766000.0</v>
       </c>
-      <c r="AB31">
+      <c r="AC31">
         <v>3005000.0</v>
       </c>
-      <c r="AC31">
+      <c r="AD31">
         <v>3039000.0</v>
       </c>
-      <c r="AD31">
+      <c r="AE31">
         <v>2979000.0</v>
       </c>
-      <c r="AE31">
+      <c r="AF31">
         <v>2821000.0</v>
       </c>
-      <c r="AF31">
+      <c r="AG31">
         <v>1366000.0</v>
       </c>
-      <c r="AG31">
+      <c r="AH31">
         <v>705000.0</v>
       </c>
-      <c r="AH31">
+      <c r="AI31">
         <v>466000.0</v>
       </c>
-      <c r="AI31">
+      <c r="AJ31">
         <v>274000.0</v>
       </c>
-      <c r="AJ31">
+      <c r="AK31">
         <v>92000.0</v>
       </c>
-      <c r="AK31">
+      <c r="AL31">
         <v>76000.0</v>
       </c>
-      <c r="AL31">
+      <c r="AM31">
         <v>-66475.0</v>
       </c>
-      <c r="AM31">
+      <c r="AN31">
         <v>-89222.0</v>
       </c>
-      <c r="AN31">
+      <c r="AO31">
         <v>-238000.0</v>
       </c>
-      <c r="AO31">
+      <c r="AP31">
         <v>-975000.0</v>
       </c>
-      <c r="AP31">
+      <c r="AQ31">
         <v>-156000.0</v>
       </c>
-      <c r="AQ31">
+      <c r="AR31">
         <v>-16748000.0</v>
       </c>
-      <c r="AR31">
+      <c r="AS31">
         <v>-296000.0</v>
       </c>
-      <c r="AS31">
+      <c r="AT31">
         <v>-375000.0</v>
       </c>
-      <c r="AT31">
+      <c r="AU31">
         <v>-458000.0</v>
       </c>
-      <c r="AU31">
+      <c r="AV31">
         <v>-517000.0</v>
       </c>
-      <c r="AV31">
+      <c r="AW31">
         <v>-585000.0</v>
       </c>
-      <c r="AW31">
+      <c r="AX31">
         <v>-650000.0</v>
       </c>
-      <c r="AX31">
+      <c r="AY31">
         <v>-718000.0</v>
       </c>
-      <c r="AY31">
+      <c r="AZ31">
         <v>-721000.0</v>
       </c>
-      <c r="AZ31">
+      <c r="BA31">
         <v>-724000.0</v>
       </c>
-      <c r="BA31">
+      <c r="BB31">
         <v>-470000.0</v>
       </c>
-      <c r="BB31">
+      <c r="BC31">
         <v>-29677000.0</v>
       </c>
-      <c r="BC31">
+      <c r="BD31">
         <v>-457000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>-486000.0</v>
       </c>
       <c r="BE31">
         <v>-486000.0</v>
       </c>
       <c r="BF31">
+        <v>-486000.0</v>
+      </c>
+      <c r="BG31">
         <v>-37141000.0</v>
       </c>
-      <c r="BG31">
+      <c r="BH31">
         <v>-516000.0</v>
       </c>
-      <c r="BH31">
+      <c r="BI31">
         <v>-493000.0</v>
       </c>
-      <c r="BI31">
+      <c r="BJ31">
         <v>-435000.0</v>
       </c>
-      <c r="BJ31">
+      <c r="BK31">
         <v>-29102000.0</v>
       </c>
-      <c r="BK31">
+      <c r="BL31">
         <v>-31000.0</v>
       </c>
-      <c r="BL31">
+      <c r="BM31">
         <v>-30000.0</v>
       </c>
-      <c r="BM31">
+      <c r="BN31">
         <v>-50000.0</v>
       </c>
-      <c r="BN31">
+      <c r="BO31">
         <v>86068000.0</v>
       </c>
-      <c r="BO31">
+      <c r="BP31">
         <v>-53000.0</v>
       </c>
-      <c r="BP31">
+      <c r="BQ31">
         <v>-42000000.0</v>
       </c>
-      <c r="BQ31">
+      <c r="BR31">
         <v>-64000.0</v>
       </c>
-      <c r="BR31">
+      <c r="BS31">
         <v>-66753000.0</v>
       </c>
-      <c r="BS31">
+      <c r="BT31">
         <v>130000.0</v>
       </c>
-      <c r="BT31">
+      <c r="BU31">
         <v>253000.0</v>
       </c>
-      <c r="BU31">
+      <c r="BV31">
         <v>795000.0</v>
       </c>
-      <c r="BV31">
+      <c r="BW31">
         <v>-105737000.0</v>
       </c>
-      <c r="BW31">
+      <c r="BX31">
         <v>519000.0</v>
       </c>
-      <c r="BX31">
+      <c r="BY31">
         <v>725000.0</v>
       </c>
-      <c r="BY31">
+      <c r="BZ31">
         <v>377000.0</v>
       </c>
-      <c r="BZ31">
+      <c r="CA31">
         <v>-46124000.0</v>
       </c>
-      <c r="CA31">
+      <c r="CB31">
         <v>-351000.0</v>
       </c>
-      <c r="CB31"/>
       <c r="CC31"/>
       <c r="CD31"/>
       <c r="CE31"/>
       <c r="CF31"/>
-      <c r="CG31">
+      <c r="CG31"/>
+      <c r="CH31">
         <v>641000.0</v>
       </c>
-      <c r="CH31">
+      <c r="CI31">
         <v>-1583000.0</v>
       </c>
     </row>
-    <row r="32" spans="1:86">
+    <row r="32" spans="1:87">
       <c r="A32" t="s">
-        <v>181</v>
+        <v>182</v>
       </c>
       <c r="B32">
+        <v>311337000.0</v>
+      </c>
+      <c r="C32">
         <v>321083000.0</v>
       </c>
-      <c r="C32">
+      <c r="D32">
         <v>287268000.0</v>
       </c>
-      <c r="D32">
+      <c r="E32">
         <v>212802000.0</v>
       </c>
-      <c r="E32">
+      <c r="F32">
         <v>137250000.0</v>
       </c>
-      <c r="F32">
+      <c r="G32">
         <v>103320000.0</v>
       </c>
-      <c r="G32">
+      <c r="H32">
         <v>62175000.0</v>
       </c>
-      <c r="H32">
+      <c r="I32">
         <v>14638000.0</v>
       </c>
-      <c r="I32">
-[...1 lines deleted...]
-      </c>
       <c r="J32">
+        <v>0.0</v>
+      </c>
+      <c r="K32">
         <v>770000.0</v>
       </c>
-      <c r="K32">
-[...1 lines deleted...]
-      </c>
       <c r="L32">
         <v>0.0</v>
       </c>
       <c r="M32">
         <v>0.0</v>
       </c>
       <c r="N32">
         <v>0.0</v>
       </c>
       <c r="O32">
         <v>0.0</v>
       </c>
       <c r="P32">
         <v>0.0</v>
       </c>
       <c r="Q32">
         <v>0.0</v>
       </c>
       <c r="R32">
+        <v>0.0</v>
+      </c>
+      <c r="S32">
         <v>37.32</v>
       </c>
-      <c r="S32">
+      <c r="T32">
         <v>8287.0</v>
       </c>
-      <c r="T32">
+      <c r="U32">
         <v>10110.0</v>
       </c>
-      <c r="U32">
+      <c r="V32">
         <v>273000.0</v>
       </c>
-      <c r="V32">
-[...1 lines deleted...]
-      </c>
       <c r="W32">
+        <v>0.0</v>
+      </c>
+      <c r="X32">
         <v>0.01</v>
       </c>
-      <c r="X32">
+      <c r="Y32">
         <v>100000.0</v>
       </c>
-      <c r="Y32">
-[...1 lines deleted...]
-      </c>
       <c r="Z32">
         <v>0.0</v>
       </c>
       <c r="AA32">
         <v>0.0</v>
       </c>
       <c r="AB32">
         <v>0.0</v>
       </c>
       <c r="AC32">
         <v>0.0</v>
       </c>
       <c r="AD32">
         <v>0.0</v>
       </c>
       <c r="AE32">
         <v>0.0</v>
       </c>
       <c r="AF32">
+        <v>0.0</v>
+      </c>
+      <c r="AG32">
         <v>200000.0</v>
       </c>
-      <c r="AG32">
-[...1 lines deleted...]
-      </c>
       <c r="AH32">
+        <v>0.0</v>
+      </c>
+      <c r="AI32">
         <v>250000.0</v>
       </c>
-      <c r="AI32">
+      <c r="AJ32">
         <v>100000.0</v>
       </c>
-      <c r="AJ32">
-[...1 lines deleted...]
-      </c>
       <c r="AK32">
         <v>0.0</v>
       </c>
       <c r="AL32">
         <v>0.0</v>
       </c>
       <c r="AM32">
         <v>0.0</v>
       </c>
       <c r="AN32">
         <v>0.0</v>
       </c>
       <c r="AO32">
         <v>0.0</v>
       </c>
       <c r="AP32">
         <v>0.0</v>
       </c>
       <c r="AQ32">
         <v>0.0</v>
       </c>
       <c r="AR32">
         <v>0.0</v>
       </c>
       <c r="AS32">
@@ -24225,124 +24471,127 @@
       <c r="AT32">
         <v>0.0</v>
       </c>
       <c r="AU32">
         <v>0.0</v>
       </c>
       <c r="AV32">
         <v>0.0</v>
       </c>
       <c r="AW32">
         <v>0.0</v>
       </c>
       <c r="AX32">
         <v>0.0</v>
       </c>
       <c r="AY32">
         <v>0.0</v>
       </c>
       <c r="AZ32">
         <v>0.0</v>
       </c>
       <c r="BA32">
         <v>0.0</v>
       </c>
       <c r="BB32">
+        <v>0.0</v>
+      </c>
+      <c r="BC32">
         <v>7437000.0</v>
       </c>
-      <c r="BC32">
-[...1 lines deleted...]
-      </c>
       <c r="BD32">
         <v>0.0</v>
       </c>
       <c r="BE32">
+        <v>0.0</v>
+      </c>
+      <c r="BF32">
         <v>147000.0</v>
       </c>
-      <c r="BF32">
+      <c r="BG32">
         <v>3423000.0</v>
       </c>
-      <c r="BG32">
+      <c r="BH32">
         <v>1664000.0</v>
       </c>
-      <c r="BH32">
+      <c r="BI32">
         <v>1354000.0</v>
       </c>
-      <c r="BI32">
+      <c r="BJ32">
         <v>1143000.0</v>
       </c>
-      <c r="BJ32">
+      <c r="BK32">
         <v>4037000.0</v>
       </c>
-      <c r="BK32">
+      <c r="BL32">
         <v>3383000.0</v>
       </c>
-      <c r="BL32">
+      <c r="BM32">
         <v>3360000.0</v>
       </c>
-      <c r="BM32">
+      <c r="BN32">
         <v>4023000.0</v>
       </c>
-      <c r="BN32">
+      <c r="BO32">
         <v>4680000.0</v>
       </c>
-      <c r="BO32">
+      <c r="BP32">
         <v>130405000.0</v>
       </c>
-      <c r="BP32">
+      <c r="BQ32">
         <v>4650000.0</v>
       </c>
-      <c r="BQ32">
+      <c r="BR32">
         <v>4510000.0</v>
       </c>
-      <c r="BR32">
+      <c r="BS32">
         <v>636000.0</v>
       </c>
-      <c r="BS32">
+      <c r="BT32">
         <v>1272000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>1338000.0</v>
       </c>
       <c r="BU32">
         <v>1338000.0</v>
       </c>
       <c r="BV32">
+        <v>1338000.0</v>
+      </c>
+      <c r="BW32">
         <v>743000.0</v>
       </c>
-      <c r="BW32"/>
       <c r="BX32"/>
       <c r="BY32"/>
       <c r="BZ32"/>
       <c r="CA32"/>
       <c r="CB32"/>
       <c r="CC32"/>
       <c r="CD32"/>
       <c r="CE32"/>
       <c r="CF32"/>
       <c r="CG32"/>
-      <c r="CH32">
+      <c r="CH32"/>
+      <c r="CI32">
         <v>173000.0</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet5.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:X30"/>
@@ -24433,51 +24682,51 @@
       </c>
       <c r="R1" t="s">
         <v>17</v>
       </c>
       <c r="S1" t="s">
         <v>18</v>
       </c>
       <c r="T1" t="s">
         <v>19</v>
       </c>
       <c r="U1" t="s">
         <v>20</v>
       </c>
       <c r="V1" t="s">
         <v>21</v>
       </c>
       <c r="W1" t="s">
         <v>22</v>
       </c>
       <c r="X1" t="s">
         <v>23</v>
       </c>
     </row>
     <row r="2" spans="1:24">
       <c r="A2" t="s">
-        <v>182</v>
+        <v>183</v>
       </c>
       <c r="B2">
         <v>105019000.0</v>
       </c>
       <c r="C2">
         <v>99915000.0</v>
       </c>
       <c r="D2">
         <v>331549000.0</v>
       </c>
       <c r="E2">
         <v>36269000.0</v>
       </c>
       <c r="F2">
         <v>54004000.0</v>
       </c>
       <c r="G2">
         <v>46697000.0</v>
       </c>
       <c r="H2">
         <v>57379000.0</v>
       </c>
       <c r="I2">
         <v>148627000.0</v>
       </c>
@@ -24507,51 +24756,51 @@
       </c>
       <c r="R2">
         <v>52045000.0</v>
       </c>
       <c r="S2">
         <v>115577000.0</v>
       </c>
       <c r="T2">
         <v>33687000.0</v>
       </c>
       <c r="U2">
         <v>23809000.0</v>
       </c>
       <c r="V2">
         <v>42736000.0</v>
       </c>
       <c r="W2">
         <v>36062000.0</v>
       </c>
       <c r="X2">
         <v>28952000.0</v>
       </c>
     </row>
     <row r="3" spans="1:24">
       <c r="A3" t="s">
-        <v>183</v>
+        <v>184</v>
       </c>
       <c r="B3">
         <v>467000</v>
       </c>
       <c r="C3">
         <v>1462000</v>
       </c>
       <c r="D3">
         <v>1479000</v>
       </c>
       <c r="E3">
         <v>217000</v>
       </c>
       <c r="F3">
         <v>209000</v>
       </c>
       <c r="G3">
         <v>334000</v>
       </c>
       <c r="H3">
         <v>172000</v>
       </c>
       <c r="I3">
         <v>22000</v>
       </c>
@@ -24581,51 +24830,51 @@
       </c>
       <c r="R3">
         <v>454000</v>
       </c>
       <c r="S3">
         <v>2184000</v>
       </c>
       <c r="T3">
         <v>2350000</v>
       </c>
       <c r="U3">
         <v>1580000</v>
       </c>
       <c r="V3">
         <v>4883000</v>
       </c>
       <c r="W3">
         <v>1594000</v>
       </c>
       <c r="X3">
         <v>769000</v>
       </c>
     </row>
     <row r="4" spans="1:24">
       <c r="A4" t="s">
-        <v>184</v>
+        <v>185</v>
       </c>
       <c r="B4"/>
       <c r="C4"/>
       <c r="D4"/>
       <c r="E4">
         <v>295280000.0</v>
       </c>
       <c r="F4">
         <v>-17735000.0</v>
       </c>
       <c r="G4">
         <v>7307000.0</v>
       </c>
       <c r="H4">
         <v>-10682000.0</v>
       </c>
       <c r="I4">
         <v>-91248000.0</v>
       </c>
       <c r="J4">
         <v>129482000.0</v>
       </c>
       <c r="K4">
         <v>18838734.0</v>
       </c>
@@ -24633,51 +24882,51 @@
         <v>-11058000.0</v>
       </c>
       <c r="M4">
         <v>-2466000.0</v>
       </c>
       <c r="N4">
         <v>-33022000.0</v>
       </c>
       <c r="O4">
         <v>51437000.0</v>
       </c>
       <c r="P4">
         <v>-1235000.0</v>
       </c>
       <c r="Q4"/>
       <c r="R4"/>
       <c r="S4"/>
       <c r="T4"/>
       <c r="U4"/>
       <c r="V4"/>
       <c r="W4"/>
       <c r="X4"/>
     </row>
     <row r="5" spans="1:24">
       <c r="A5" t="s">
-        <v>185</v>
+        <v>186</v>
       </c>
       <c r="B5"/>
       <c r="C5"/>
       <c r="D5"/>
       <c r="E5">
         <v>-1260000.0</v>
       </c>
       <c r="F5">
         <v>462000.0</v>
       </c>
       <c r="G5">
         <v>2058000.0</v>
       </c>
       <c r="H5">
         <v>3979000.0</v>
       </c>
       <c r="I5">
         <v>-4671000.0</v>
       </c>
       <c r="J5">
         <v>502000.0</v>
       </c>
       <c r="K5">
         <v>-23134858.0</v>
       </c>
@@ -24685,51 +24934,51 @@
         <v>-67911000.0</v>
       </c>
       <c r="M5">
         <v>-85948000.0</v>
       </c>
       <c r="N5">
         <v>-91122000.0</v>
       </c>
       <c r="O5">
         <v>-62842000.0</v>
       </c>
       <c r="P5">
         <v>-47775000.0</v>
       </c>
       <c r="Q5"/>
       <c r="R5"/>
       <c r="S5"/>
       <c r="T5"/>
       <c r="U5"/>
       <c r="V5"/>
       <c r="W5"/>
       <c r="X5"/>
     </row>
     <row r="6" spans="1:24">
       <c r="A6" t="s">
-        <v>186</v>
+        <v>187</v>
       </c>
       <c r="B6">
         <v>98764000.0</v>
       </c>
       <c r="C6">
         <v>5104000.0</v>
       </c>
       <c r="D6">
         <v>-231634000.0</v>
       </c>
       <c r="E6">
         <v>295280000.0</v>
       </c>
       <c r="F6">
         <v>-17735000.0</v>
       </c>
       <c r="G6">
         <v>7307000.0</v>
       </c>
       <c r="H6">
         <v>-10682000.0</v>
       </c>
       <c r="I6">
         <v>-91248000.0</v>
       </c>
@@ -24759,51 +25008,51 @@
       </c>
       <c r="R6">
         <v>-7890000.0</v>
       </c>
       <c r="S6">
         <v>-63532000.0</v>
       </c>
       <c r="T6">
         <v>81890000.0</v>
       </c>
       <c r="U6">
         <v>9878000.0</v>
       </c>
       <c r="V6">
         <v>-18927000.0</v>
       </c>
       <c r="W6">
         <v>6674000.0</v>
       </c>
       <c r="X6">
         <v>7110000.0</v>
       </c>
     </row>
     <row r="7" spans="1:24">
       <c r="A7" t="s">
-        <v>187</v>
+        <v>188</v>
       </c>
       <c r="B7">
         <v>-8498000.0</v>
       </c>
       <c r="C7">
         <v>-72345000.0</v>
       </c>
       <c r="D7">
         <v>-3276000.0</v>
       </c>
       <c r="E7">
         <v>37604000.0</v>
       </c>
       <c r="F7">
         <v>30651000.0</v>
       </c>
       <c r="G7">
         <v>23482000.0</v>
       </c>
       <c r="H7">
         <v>19453000.0</v>
       </c>
       <c r="I7">
         <v>-6281000.0</v>
       </c>
@@ -24833,183 +25082,183 @@
       </c>
       <c r="R7">
         <v>-112940000.0</v>
       </c>
       <c r="S7">
         <v>44390000.0</v>
       </c>
       <c r="T7">
         <v>81949000.0</v>
       </c>
       <c r="U7">
         <v>-4161000.0</v>
       </c>
       <c r="V7">
         <v>266000.0</v>
       </c>
       <c r="W7">
         <v>7377000.0</v>
       </c>
       <c r="X7">
         <v>866000.0</v>
       </c>
     </row>
     <row r="8" spans="1:24">
       <c r="A8" t="s">
-        <v>188</v>
+        <v>189</v>
       </c>
       <c r="B8"/>
       <c r="C8"/>
       <c r="D8"/>
       <c r="E8"/>
       <c r="F8"/>
       <c r="G8"/>
       <c r="H8"/>
       <c r="I8"/>
       <c r="J8"/>
       <c r="K8">
         <v>7332.0</v>
       </c>
       <c r="L8"/>
       <c r="M8"/>
       <c r="N8"/>
       <c r="O8"/>
       <c r="P8">
         <v>116000.0</v>
       </c>
       <c r="Q8"/>
       <c r="R8"/>
       <c r="S8"/>
       <c r="T8"/>
       <c r="U8"/>
       <c r="V8"/>
       <c r="W8"/>
       <c r="X8"/>
     </row>
     <row r="9" spans="1:24">
       <c r="A9" t="s">
-        <v>189</v>
+        <v>190</v>
       </c>
       <c r="B9">
         <v>-80654000.0</v>
       </c>
       <c r="C9">
         <v>-53822000.0</v>
       </c>
       <c r="D9">
         <v>0.0</v>
       </c>
       <c r="E9">
         <v>0.0</v>
       </c>
       <c r="F9"/>
       <c r="G9"/>
       <c r="H9"/>
       <c r="I9"/>
       <c r="J9">
         <v>0.0</v>
       </c>
       <c r="K9">
         <v>7332000.0</v>
       </c>
       <c r="L9">
         <v>38823.0</v>
       </c>
       <c r="M9">
         <v>-40.16</v>
       </c>
       <c r="N9">
         <v>0.0</v>
       </c>
       <c r="O9">
         <v>0.0</v>
       </c>
       <c r="P9">
         <v>0.0</v>
       </c>
       <c r="Q9"/>
       <c r="R9"/>
       <c r="S9"/>
       <c r="T9"/>
       <c r="U9"/>
       <c r="V9"/>
       <c r="W9"/>
       <c r="X9"/>
     </row>
     <row r="10" spans="1:24">
       <c r="A10" t="s">
-        <v>190</v>
+        <v>191</v>
       </c>
       <c r="B10">
         <v>-36978000.0</v>
       </c>
       <c r="C10">
         <v>-34068000.0</v>
       </c>
       <c r="D10">
         <v>0.0</v>
       </c>
       <c r="E10">
         <v>0.0</v>
       </c>
       <c r="F10"/>
       <c r="G10"/>
       <c r="H10"/>
       <c r="I10"/>
       <c r="J10">
         <v>0.0</v>
       </c>
       <c r="K10">
         <v>-44717443.0</v>
       </c>
       <c r="L10">
         <v>0.0</v>
       </c>
       <c r="M10">
         <v>0.0</v>
       </c>
       <c r="N10">
         <v>0.0</v>
       </c>
       <c r="O10">
         <v>0.0</v>
       </c>
       <c r="P10">
         <v>0.0</v>
       </c>
       <c r="Q10"/>
       <c r="R10"/>
       <c r="S10"/>
       <c r="T10"/>
       <c r="U10"/>
       <c r="V10"/>
       <c r="W10"/>
       <c r="X10"/>
     </row>
     <row r="11" spans="1:24">
       <c r="A11" t="s">
-        <v>191</v>
+        <v>192</v>
       </c>
       <c r="B11"/>
       <c r="C11"/>
       <c r="D11"/>
       <c r="E11">
         <v>38864000.0</v>
       </c>
       <c r="F11">
         <v>20363000.0</v>
       </c>
       <c r="G11">
         <v>21424000.0</v>
       </c>
       <c r="H11">
         <v>15474000.0</v>
       </c>
       <c r="I11">
         <v>-1610000.0</v>
       </c>
       <c r="J11">
         <v>5004000.0</v>
       </c>
       <c r="K11">
         <v>-2409424.0</v>
       </c>
@@ -25017,51 +25266,51 @@
         <v>-8495000.0</v>
       </c>
       <c r="M11">
         <v>-1081000.0</v>
       </c>
       <c r="N11">
         <v>7165000.0</v>
       </c>
       <c r="O11">
         <v>4647000.0</v>
       </c>
       <c r="P11">
         <v>-4459000.0</v>
       </c>
       <c r="Q11"/>
       <c r="R11"/>
       <c r="S11"/>
       <c r="T11"/>
       <c r="U11"/>
       <c r="V11"/>
       <c r="W11"/>
       <c r="X11"/>
     </row>
     <row r="12" spans="1:24">
       <c r="A12" t="s">
-        <v>192</v>
+        <v>193</v>
       </c>
       <c r="B12"/>
       <c r="C12"/>
       <c r="D12"/>
       <c r="E12">
         <v>31625000.0</v>
       </c>
       <c r="F12">
         <v>26873000.0</v>
       </c>
       <c r="G12">
         <v>20730000.0</v>
       </c>
       <c r="H12">
         <v>22759000.0</v>
       </c>
       <c r="I12">
         <v>13489000.0</v>
       </c>
       <c r="J12">
         <v>3254000.0</v>
       </c>
       <c r="K12">
         <v>7929174.0</v>
       </c>
@@ -25069,97 +25318,97 @@
         <v>4300000.0</v>
       </c>
       <c r="M12">
         <v>7431000.0</v>
       </c>
       <c r="N12">
         <v>6030000.0</v>
       </c>
       <c r="O12">
         <v>3322000.0</v>
       </c>
       <c r="P12">
         <v>3354000.0</v>
       </c>
       <c r="Q12"/>
       <c r="R12"/>
       <c r="S12"/>
       <c r="T12"/>
       <c r="U12"/>
       <c r="V12"/>
       <c r="W12"/>
       <c r="X12"/>
     </row>
     <row r="13" spans="1:24">
       <c r="A13" t="s">
-        <v>193</v>
+        <v>194</v>
       </c>
       <c r="B13"/>
       <c r="C13"/>
       <c r="D13"/>
       <c r="E13">
         <v>35153000.0</v>
       </c>
       <c r="F13">
         <v>10288000.0</v>
       </c>
       <c r="G13">
         <v>23643000.0</v>
       </c>
       <c r="H13">
         <v>20762000.0</v>
       </c>
       <c r="I13">
         <v>-6839000.0</v>
       </c>
       <c r="J13">
         <v>4589000.0</v>
       </c>
       <c r="K13">
         <v>-985000.0</v>
       </c>
       <c r="L13">
         <v>-25519.0</v>
       </c>
       <c r="M13">
         <v>13160.0</v>
       </c>
       <c r="N13"/>
       <c r="O13"/>
       <c r="P13"/>
       <c r="Q13"/>
       <c r="R13"/>
       <c r="S13"/>
       <c r="T13"/>
       <c r="U13"/>
       <c r="V13"/>
       <c r="W13"/>
       <c r="X13"/>
     </row>
     <row r="14" spans="1:24">
       <c r="A14" t="s">
-        <v>194</v>
+        <v>195</v>
       </c>
       <c r="B14">
         <v>4716000.0</v>
       </c>
       <c r="C14">
         <v>696000.0</v>
       </c>
       <c r="D14">
         <v>527000.0</v>
       </c>
       <c r="E14">
         <v>467000.0</v>
       </c>
       <c r="F14">
         <v>405000.0</v>
       </c>
       <c r="G14">
         <v>471000.0</v>
       </c>
       <c r="H14">
         <v>112000.0</v>
       </c>
       <c r="I14">
         <v>96000.0</v>
       </c>
@@ -25189,95 +25438,95 @@
       </c>
       <c r="R14">
         <v>2463000.0</v>
       </c>
       <c r="S14">
         <v>2717000.0</v>
       </c>
       <c r="T14">
         <v>3351000.0</v>
       </c>
       <c r="U14">
         <v>3655000.0</v>
       </c>
       <c r="V14">
         <v>2455000.0</v>
       </c>
       <c r="W14">
         <v>1547000.0</v>
       </c>
       <c r="X14">
         <v>1006000.0</v>
       </c>
     </row>
     <row r="15" spans="1:24">
       <c r="A15" t="s">
-        <v>195</v>
+        <v>196</v>
       </c>
       <c r="B15"/>
       <c r="C15"/>
       <c r="D15"/>
       <c r="E15"/>
       <c r="F15"/>
       <c r="G15"/>
       <c r="H15"/>
       <c r="I15"/>
       <c r="J15">
         <v>0.0</v>
       </c>
       <c r="K15">
         <v>0.0</v>
       </c>
       <c r="L15">
         <v>0.0</v>
       </c>
       <c r="M15">
         <v>0.0</v>
       </c>
       <c r="N15">
         <v>0.0</v>
       </c>
       <c r="O15">
         <v>115500.0</v>
       </c>
       <c r="P15">
         <v>0.0</v>
       </c>
       <c r="Q15"/>
       <c r="R15"/>
       <c r="S15"/>
       <c r="T15"/>
       <c r="U15">
         <v>1859000.0</v>
       </c>
       <c r="V15"/>
       <c r="W15"/>
       <c r="X15"/>
     </row>
     <row r="16" spans="1:24">
       <c r="A16" t="s">
-        <v>196</v>
+        <v>197</v>
       </c>
       <c r="B16">
         <v>203783000.0</v>
       </c>
       <c r="C16">
         <v>105019000.0</v>
       </c>
       <c r="D16">
         <v>99915000.0</v>
       </c>
       <c r="E16">
         <v>331549000.0</v>
       </c>
       <c r="F16">
         <v>36269000.0</v>
       </c>
       <c r="G16">
         <v>54004000.0</v>
       </c>
       <c r="H16">
         <v>46697000.0</v>
       </c>
       <c r="I16">
         <v>57379000.0</v>
       </c>
@@ -25307,79 +25556,79 @@
       </c>
       <c r="R16">
         <v>44155000.0</v>
       </c>
       <c r="S16">
         <v>52045000.0</v>
       </c>
       <c r="T16">
         <v>115577000.0</v>
       </c>
       <c r="U16">
         <v>33687000.0</v>
       </c>
       <c r="V16">
         <v>23809000.0</v>
       </c>
       <c r="W16">
         <v>42736000.0</v>
       </c>
       <c r="X16">
         <v>36062000.0</v>
       </c>
     </row>
     <row r="17" spans="1:24">
       <c r="A17" t="s">
-        <v>197</v>
+        <v>198</v>
       </c>
       <c r="B17"/>
       <c r="C17"/>
       <c r="D17"/>
       <c r="E17"/>
       <c r="F17"/>
       <c r="G17"/>
       <c r="H17"/>
       <c r="I17"/>
       <c r="J17"/>
       <c r="K17"/>
       <c r="L17"/>
       <c r="M17"/>
       <c r="N17"/>
       <c r="O17"/>
       <c r="P17"/>
       <c r="Q17"/>
       <c r="R17"/>
       <c r="S17"/>
       <c r="T17"/>
       <c r="U17"/>
       <c r="V17"/>
       <c r="W17"/>
       <c r="X17"/>
     </row>
     <row r="18" spans="1:24">
       <c r="A18" t="s">
-        <v>198</v>
+        <v>199</v>
       </c>
       <c r="B18">
         <v>-190020000.0</v>
       </c>
       <c r="C18">
         <v>-457034000.0</v>
       </c>
       <c r="D18">
         <v>-325709000.0</v>
       </c>
       <c r="E18">
         <v>-225074000.0</v>
       </c>
       <c r="F18">
         <v>-184126000.0</v>
       </c>
       <c r="G18">
         <v>-157895000.0</v>
       </c>
       <c r="H18">
         <v>-41796000.0</v>
       </c>
       <c r="I18">
         <v>-25529000.0</v>
       </c>
@@ -25409,53 +25658,55 @@
       </c>
       <c r="R18">
         <v>-27264000.0</v>
       </c>
       <c r="S18">
         <v>-40123000.0</v>
       </c>
       <c r="T18">
         <v>24872000.0</v>
       </c>
       <c r="U18">
         <v>-54565000.0</v>
       </c>
       <c r="V18">
         <v>-66765000.0</v>
       </c>
       <c r="W18">
         <v>-35389000.0</v>
       </c>
       <c r="X18">
         <v>-24381000.0</v>
       </c>
     </row>
     <row r="19" spans="1:24">
       <c r="A19" t="s">
-        <v>199</v>
-[...1 lines deleted...]
-      <c r="B19"/>
+        <v>200</v>
+      </c>
+      <c r="B19">
+        <v>35787000.0</v>
+      </c>
       <c r="C19">
         <v>-274386000.0</v>
       </c>
       <c r="D19">
         <v>-502520000.0</v>
       </c>
       <c r="E19">
         <v>206686000.0</v>
       </c>
       <c r="F19">
         <v>-4846000.0</v>
       </c>
       <c r="G19">
         <v>160114000.0</v>
       </c>
       <c r="H19">
         <v>30879000.0</v>
       </c>
       <c r="I19">
         <v>-380054000.0</v>
       </c>
       <c r="J19">
         <v>-21881000.0</v>
       </c>
       <c r="K19">
@@ -25465,145 +25716,149 @@
         <v>20058000.0</v>
       </c>
       <c r="M19">
         <v>-8693000.0</v>
       </c>
       <c r="N19">
         <v>-23884000.0</v>
       </c>
       <c r="O19">
         <v>-9438000.0</v>
       </c>
       <c r="P19">
         <v>10019000.0</v>
       </c>
       <c r="Q19"/>
       <c r="R19"/>
       <c r="S19"/>
       <c r="T19"/>
       <c r="U19"/>
       <c r="V19"/>
       <c r="W19"/>
       <c r="X19"/>
     </row>
     <row r="20" spans="1:24">
       <c r="A20" t="s">
-        <v>200</v>
-[...1 lines deleted...]
-      <c r="B20"/>
+        <v>201</v>
+      </c>
+      <c r="B20">
+        <v>0.0</v>
+      </c>
       <c r="C20">
         <v>397487000.0</v>
       </c>
       <c r="D20">
         <v>260187000.0</v>
       </c>
       <c r="E20">
         <v>255382000.0</v>
       </c>
       <c r="F20">
         <v>170207000.0</v>
       </c>
       <c r="G20">
         <v>4421000.0</v>
       </c>
       <c r="H20">
         <v>0.0</v>
       </c>
       <c r="I20">
         <v>311825000.0</v>
       </c>
       <c r="J20"/>
       <c r="K20"/>
       <c r="L20"/>
       <c r="M20"/>
       <c r="N20"/>
       <c r="O20"/>
       <c r="P20"/>
       <c r="Q20"/>
       <c r="R20"/>
       <c r="S20"/>
       <c r="T20"/>
       <c r="U20"/>
       <c r="V20"/>
       <c r="W20"/>
       <c r="X20"/>
     </row>
     <row r="21" spans="1:24">
       <c r="A21" t="s">
-        <v>201</v>
-[...1 lines deleted...]
-      <c r="B21"/>
+        <v>202</v>
+      </c>
+      <c r="B21">
+        <v>228336000.0</v>
+      </c>
       <c r="C21">
         <v>0.0</v>
       </c>
       <c r="D21">
         <v>65000000.0</v>
       </c>
       <c r="E21">
         <v>49114000.0</v>
       </c>
       <c r="F21">
         <v>50000000.0</v>
       </c>
       <c r="G21">
         <v>50000000.0</v>
       </c>
       <c r="H21">
         <v>50000000.0</v>
       </c>
       <c r="I21"/>
       <c r="J21"/>
       <c r="K21">
         <v>8500250.0</v>
       </c>
       <c r="L21">
         <v>-9256000.0</v>
       </c>
       <c r="M21">
         <v>-9492000.0</v>
       </c>
       <c r="N21">
         <v>10870000.0</v>
       </c>
       <c r="O21">
         <v>-4246000.0</v>
       </c>
       <c r="P21">
         <v>1421000.0</v>
       </c>
       <c r="Q21"/>
       <c r="R21"/>
       <c r="S21"/>
       <c r="T21"/>
       <c r="U21"/>
       <c r="V21"/>
       <c r="W21"/>
       <c r="X21"/>
     </row>
     <row r="22" spans="1:24">
       <c r="A22" t="s">
-        <v>164</v>
+        <v>165</v>
       </c>
       <c r="B22">
         <v>-288284000.0</v>
       </c>
       <c r="C22">
         <v>-465892000.0</v>
       </c>
       <c r="D22">
         <v>-373630000.0</v>
       </c>
       <c r="E22">
         <v>-295350000.0</v>
       </c>
       <c r="F22">
         <v>-241846000.0</v>
       </c>
       <c r="G22">
         <v>-202244000.0</v>
       </c>
       <c r="H22">
         <v>-83948000.0</v>
       </c>
       <c r="I22">
         <v>-32811000.0</v>
       </c>
@@ -25633,51 +25888,51 @@
       </c>
       <c r="R22">
         <v>79088000.0</v>
       </c>
       <c r="S22">
         <v>-92618000.0</v>
       </c>
       <c r="T22">
         <v>-63495000.0</v>
       </c>
       <c r="U22">
         <v>-57270000.0</v>
       </c>
       <c r="V22">
         <v>-68863000.0</v>
       </c>
       <c r="W22">
         <v>-45934000.0</v>
       </c>
       <c r="X22">
         <v>-27878000.0</v>
       </c>
     </row>
     <row r="23" spans="1:24">
       <c r="A23" t="s">
-        <v>202</v>
+        <v>203</v>
       </c>
       <c r="B23"/>
       <c r="C23">
         <v>337575000.0</v>
       </c>
       <c r="D23">
         <v>269929000.0</v>
       </c>
       <c r="E23">
         <v>8069000.0</v>
       </c>
       <c r="F23">
         <v>1030000.0</v>
       </c>
       <c r="G23">
         <v>667000.0</v>
       </c>
       <c r="H23">
         <v>235000.0</v>
       </c>
       <c r="I23">
         <v>2510000.0</v>
       </c>
       <c r="J23">
         <v>173805.0</v>
@@ -25705,51 +25960,51 @@
       </c>
       <c r="R23">
         <v>-2129000.0</v>
       </c>
       <c r="S23">
         <v>-1907000.0</v>
       </c>
       <c r="T23">
         <v>1994000.0</v>
       </c>
       <c r="U23">
         <v>3271000.0</v>
       </c>
       <c r="V23">
         <v>4745000.0</v>
       </c>
       <c r="W23">
         <v>1130000.0</v>
       </c>
       <c r="X23">
         <v>-70000.0</v>
       </c>
     </row>
     <row r="24" spans="1:24">
       <c r="A24" t="s">
-        <v>203</v>
+        <v>204</v>
       </c>
       <c r="B24">
         <v>-8971000.0</v>
       </c>
       <c r="C24">
         <v>19092000.0</v>
       </c>
       <c r="D24"/>
       <c r="E24">
         <v>3000.0</v>
       </c>
       <c r="F24">
         <v>-787000.0</v>
       </c>
       <c r="G24">
         <v>-1920000.0</v>
       </c>
       <c r="H24">
         <v>-3647000.0</v>
       </c>
       <c r="I24">
         <v>3673000.0</v>
       </c>
       <c r="J24">
         <v>-21881.0</v>
@@ -25765,51 +26020,51 @@
       </c>
       <c r="N24">
         <v>0.0</v>
       </c>
       <c r="O24">
         <v>-9900.0</v>
       </c>
       <c r="P24">
         <v>0.0</v>
       </c>
       <c r="Q24">
         <v>-19800.0</v>
       </c>
       <c r="R24"/>
       <c r="S24"/>
       <c r="T24"/>
       <c r="U24"/>
       <c r="V24"/>
       <c r="W24"/>
       <c r="X24">
         <v>500000.0</v>
       </c>
     </row>
     <row r="25" spans="1:24">
       <c r="A25" t="s">
-        <v>204</v>
+        <v>205</v>
       </c>
       <c r="B25">
         <v>4383000.0</v>
       </c>
       <c r="C25">
         <v>2089000.0</v>
       </c>
       <c r="D25">
         <v>2414000.0</v>
       </c>
       <c r="E25">
         <v>797000.0</v>
       </c>
       <c r="F25">
         <v>7320000.0</v>
       </c>
       <c r="G25">
         <v>21833000.0</v>
       </c>
       <c r="H25">
         <v>24292000.0</v>
       </c>
       <c r="I25">
         <v>13123000.0</v>
       </c>
@@ -25831,99 +26086,99 @@
       <c r="O25"/>
       <c r="P25"/>
       <c r="Q25"/>
       <c r="R25"/>
       <c r="S25">
         <v>7572000.0</v>
       </c>
       <c r="T25">
         <v>5417000.0</v>
       </c>
       <c r="U25">
         <v>4791000.0</v>
       </c>
       <c r="V25">
         <v>4260000.0</v>
       </c>
       <c r="W25">
         <v>3215000.0</v>
       </c>
       <c r="X25">
         <v>2394000.0</v>
       </c>
     </row>
     <row r="26" spans="1:24">
       <c r="A26" t="s">
-        <v>205</v>
+        <v>206</v>
       </c>
       <c r="B26"/>
       <c r="C26"/>
       <c r="D26"/>
       <c r="E26"/>
       <c r="F26"/>
       <c r="G26"/>
       <c r="H26">
         <v>235000.0</v>
       </c>
       <c r="I26">
         <v>314335000.0</v>
       </c>
       <c r="J26">
         <v>173805000.0</v>
       </c>
       <c r="K26">
         <v>5953832.0</v>
       </c>
       <c r="L26">
         <v>36942000.0</v>
       </c>
       <c r="M26">
         <v>89796000.0</v>
       </c>
       <c r="N26">
         <v>38735000.0</v>
       </c>
       <c r="O26">
         <v>-32000.0</v>
       </c>
       <c r="P26">
         <v>27581000.0</v>
       </c>
       <c r="Q26"/>
       <c r="R26"/>
       <c r="S26"/>
       <c r="T26">
         <v>-290000.0</v>
       </c>
       <c r="U26"/>
       <c r="V26"/>
       <c r="W26"/>
       <c r="X26"/>
     </row>
     <row r="27" spans="1:24">
       <c r="A27" t="s">
-        <v>206</v>
+        <v>207</v>
       </c>
       <c r="B27">
         <v>98130000.0</v>
       </c>
       <c r="C27">
         <v>79880000.0</v>
       </c>
       <c r="D27">
         <v>49735000.0</v>
       </c>
       <c r="E27">
         <v>31625000.0</v>
       </c>
       <c r="F27">
         <v>26873000.0</v>
       </c>
       <c r="G27">
         <v>20730000.0</v>
       </c>
       <c r="H27">
         <v>22759000.0</v>
       </c>
       <c r="I27">
         <v>13489000.0</v>
       </c>
@@ -25947,51 +26202,51 @@
       </c>
       <c r="P27">
         <v>3354000.0</v>
       </c>
       <c r="Q27">
         <v>4048000.0</v>
       </c>
       <c r="R27">
         <v>4579000.0</v>
       </c>
       <c r="S27">
         <v>7572000.0</v>
       </c>
       <c r="T27">
         <v>5417000.0</v>
       </c>
       <c r="U27">
         <v>4791000.0</v>
       </c>
       <c r="V27"/>
       <c r="W27"/>
       <c r="X27"/>
     </row>
     <row r="28" spans="1:24">
       <c r="A28" t="s">
-        <v>207</v>
+        <v>208</v>
       </c>
       <c r="B28">
         <v>255984000.0</v>
       </c>
       <c r="C28">
         <v>735062000.0</v>
       </c>
       <c r="D28">
         <v>595116000.0</v>
       </c>
       <c r="E28">
         <v>313451000.0</v>
       </c>
       <c r="F28">
         <v>171237000.0</v>
       </c>
       <c r="G28">
         <v>5088000.0</v>
       </c>
       <c r="H28">
         <v>235000.0</v>
       </c>
       <c r="I28">
         <v>314335000.0</v>
       </c>
@@ -26021,51 +26276,51 @@
       </c>
       <c r="R28">
         <v>-2129000.0</v>
       </c>
       <c r="S28">
         <v>-1906000.0</v>
       </c>
       <c r="T28">
         <v>43883000.0</v>
       </c>
       <c r="U28">
         <v>39289000.0</v>
       </c>
       <c r="V28">
         <v>3779000.0</v>
       </c>
       <c r="W28">
         <v>84280000.0</v>
       </c>
       <c r="X28">
         <v>71122000.0</v>
       </c>
     </row>
     <row r="29" spans="1:24">
       <c r="A29" t="s">
-        <v>208</v>
+        <v>209</v>
       </c>
       <c r="B29">
         <v>-189553000.0</v>
       </c>
       <c r="C29">
         <v>-455572000.0</v>
       </c>
       <c r="D29">
         <v>-324230000.0</v>
       </c>
       <c r="E29">
         <v>-224857000.0</v>
       </c>
       <c r="F29">
         <v>-183917000.0</v>
       </c>
       <c r="G29">
         <v>-157561000.0</v>
       </c>
       <c r="H29">
         <v>-41624000.0</v>
       </c>
       <c r="I29">
         <v>-25507000.0</v>
       </c>
@@ -26095,51 +26350,51 @@
       </c>
       <c r="R29">
         <v>-26810000.0</v>
       </c>
       <c r="S29">
         <v>-37939000.0</v>
       </c>
       <c r="T29">
         <v>27222000.0</v>
       </c>
       <c r="U29">
         <v>-52985000.0</v>
       </c>
       <c r="V29">
         <v>-61882000.0</v>
       </c>
       <c r="W29">
         <v>-33795000.0</v>
       </c>
       <c r="X29">
         <v>-23612000.0</v>
       </c>
     </row>
     <row r="30" spans="1:24">
       <c r="A30" t="s">
-        <v>209</v>
+        <v>210</v>
       </c>
       <c r="B30">
         <v>32320000.0</v>
       </c>
       <c r="C30">
         <v>-274386000.0</v>
       </c>
       <c r="D30">
         <v>-502520000.0</v>
       </c>
       <c r="E30">
         <v>206686000.0</v>
       </c>
       <c r="F30">
         <v>-5055000.0</v>
       </c>
       <c r="G30">
         <v>159780000.0</v>
       </c>
       <c r="H30">
         <v>30707000.0</v>
       </c>
       <c r="I30">
         <v>-380076000.0</v>
       </c>
@@ -26188,1902 +26443,1923 @@
       <c r="X30">
         <v>-40400000.0</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet6.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:CA30"/>
+  <dimension ref="A1:CB30"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="44.703" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="12.854" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:79">
+    <row r="1" spans="1:80">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
+        <v>87</v>
+      </c>
+      <c r="C1" t="s">
         <v>1</v>
-      </c>
-[...1 lines deleted...]
-        <v>87</v>
       </c>
       <c r="D1" t="s">
         <v>88</v>
       </c>
       <c r="E1" t="s">
         <v>89</v>
       </c>
       <c r="F1" t="s">
+        <v>90</v>
+      </c>
+      <c r="G1" t="s">
         <v>2</v>
-      </c>
-[...1 lines deleted...]
-        <v>90</v>
       </c>
       <c r="H1" t="s">
         <v>91</v>
       </c>
       <c r="I1" t="s">
         <v>92</v>
       </c>
       <c r="J1" t="s">
+        <v>93</v>
+      </c>
+      <c r="K1" t="s">
         <v>3</v>
-      </c>
-[...1 lines deleted...]
-        <v>93</v>
       </c>
       <c r="L1" t="s">
         <v>94</v>
       </c>
       <c r="M1" t="s">
         <v>95</v>
       </c>
       <c r="N1" t="s">
+        <v>96</v>
+      </c>
+      <c r="O1" t="s">
         <v>4</v>
-      </c>
-[...1 lines deleted...]
-        <v>96</v>
       </c>
       <c r="P1" t="s">
         <v>97</v>
       </c>
       <c r="Q1" t="s">
         <v>98</v>
       </c>
       <c r="R1" t="s">
+        <v>99</v>
+      </c>
+      <c r="S1" t="s">
         <v>5</v>
-      </c>
-[...1 lines deleted...]
-        <v>99</v>
       </c>
       <c r="T1" t="s">
         <v>100</v>
       </c>
       <c r="U1" t="s">
         <v>101</v>
       </c>
       <c r="V1" t="s">
+        <v>102</v>
+      </c>
+      <c r="W1" t="s">
         <v>6</v>
-      </c>
-[...1 lines deleted...]
-        <v>102</v>
       </c>
       <c r="X1" t="s">
         <v>103</v>
       </c>
       <c r="Y1" t="s">
         <v>104</v>
       </c>
       <c r="Z1" t="s">
+        <v>105</v>
+      </c>
+      <c r="AA1" t="s">
         <v>7</v>
-      </c>
-[...1 lines deleted...]
-        <v>105</v>
       </c>
       <c r="AB1" t="s">
         <v>106</v>
       </c>
       <c r="AC1" t="s">
         <v>107</v>
       </c>
       <c r="AD1" t="s">
+        <v>108</v>
+      </c>
+      <c r="AE1" t="s">
         <v>8</v>
-      </c>
-[...1 lines deleted...]
-        <v>108</v>
       </c>
       <c r="AF1" t="s">
         <v>109</v>
       </c>
       <c r="AG1" t="s">
         <v>110</v>
       </c>
       <c r="AH1" t="s">
+        <v>111</v>
+      </c>
+      <c r="AI1" t="s">
         <v>9</v>
-      </c>
-[...1 lines deleted...]
-        <v>111</v>
       </c>
       <c r="AJ1" t="s">
         <v>112</v>
       </c>
       <c r="AK1" t="s">
         <v>113</v>
       </c>
       <c r="AL1" t="s">
+        <v>114</v>
+      </c>
+      <c r="AM1" t="s">
         <v>10</v>
-      </c>
-[...1 lines deleted...]
-        <v>114</v>
       </c>
       <c r="AN1" t="s">
         <v>115</v>
       </c>
       <c r="AO1" t="s">
         <v>116</v>
       </c>
       <c r="AP1" t="s">
+        <v>117</v>
+      </c>
+      <c r="AQ1" t="s">
         <v>11</v>
-      </c>
-[...1 lines deleted...]
-        <v>117</v>
       </c>
       <c r="AR1" t="s">
         <v>118</v>
       </c>
       <c r="AS1" t="s">
         <v>119</v>
       </c>
       <c r="AT1" t="s">
+        <v>120</v>
+      </c>
+      <c r="AU1" t="s">
         <v>12</v>
-      </c>
-[...1 lines deleted...]
-        <v>120</v>
       </c>
       <c r="AV1" t="s">
         <v>121</v>
       </c>
       <c r="AW1" t="s">
         <v>122</v>
       </c>
       <c r="AX1" t="s">
+        <v>123</v>
+      </c>
+      <c r="AY1" t="s">
         <v>13</v>
-      </c>
-[...1 lines deleted...]
-        <v>123</v>
       </c>
       <c r="AZ1" t="s">
         <v>124</v>
       </c>
       <c r="BA1" t="s">
         <v>125</v>
       </c>
       <c r="BB1" t="s">
+        <v>126</v>
+      </c>
+      <c r="BC1" t="s">
         <v>14</v>
-      </c>
-[...1 lines deleted...]
-        <v>126</v>
       </c>
       <c r="BD1" t="s">
         <v>127</v>
       </c>
       <c r="BE1" t="s">
         <v>128</v>
       </c>
       <c r="BF1" t="s">
+        <v>129</v>
+      </c>
+      <c r="BG1" t="s">
         <v>15</v>
-      </c>
-[...1 lines deleted...]
-        <v>129</v>
       </c>
       <c r="BH1" t="s">
         <v>130</v>
       </c>
       <c r="BI1" t="s">
         <v>131</v>
       </c>
       <c r="BJ1" t="s">
+        <v>132</v>
+      </c>
+      <c r="BK1" t="s">
         <v>16</v>
-      </c>
-[...1 lines deleted...]
-        <v>132</v>
       </c>
       <c r="BL1" t="s">
         <v>133</v>
       </c>
       <c r="BM1" t="s">
         <v>134</v>
       </c>
       <c r="BN1" t="s">
+        <v>135</v>
+      </c>
+      <c r="BO1" t="s">
         <v>17</v>
-      </c>
-[...1 lines deleted...]
-        <v>135</v>
       </c>
       <c r="BP1" t="s">
         <v>136</v>
       </c>
       <c r="BQ1" t="s">
         <v>137</v>
       </c>
       <c r="BR1" t="s">
+        <v>138</v>
+      </c>
+      <c r="BS1" t="s">
         <v>18</v>
-      </c>
-[...1 lines deleted...]
-        <v>138</v>
       </c>
       <c r="BT1" t="s">
         <v>139</v>
       </c>
       <c r="BU1" t="s">
         <v>140</v>
       </c>
       <c r="BV1" t="s">
+        <v>141</v>
+      </c>
+      <c r="BW1" t="s">
         <v>19</v>
-      </c>
-[...1 lines deleted...]
-        <v>141</v>
       </c>
       <c r="BX1" t="s">
         <v>142</v>
       </c>
       <c r="BY1" t="s">
         <v>143</v>
       </c>
       <c r="BZ1" t="s">
+        <v>144</v>
+      </c>
+      <c r="CA1" t="s">
         <v>20</v>
       </c>
-      <c r="CA1" t="s">
-        <v>149</v>
+      <c r="CB1" t="s">
+        <v>150</v>
       </c>
     </row>
-    <row r="2" spans="1:79">
+    <row r="2" spans="1:80">
       <c r="A2" t="s">
-        <v>182</v>
+        <v>183</v>
       </c>
       <c r="B2">
+        <v>203783000.0</v>
+      </c>
+      <c r="C2">
         <v>300694000.0</v>
       </c>
-      <c r="C2">
+      <c r="D2">
         <v>191193000.0</v>
       </c>
-      <c r="D2">
+      <c r="E2">
         <v>188646000.0</v>
       </c>
-      <c r="E2">
+      <c r="F2">
         <v>105019000.0</v>
       </c>
-      <c r="F2">
+      <c r="G2">
         <v>237684000.0</v>
       </c>
-      <c r="G2">
+      <c r="H2">
         <v>499597000.0</v>
       </c>
-      <c r="H2">
+      <c r="I2">
         <v>622517000.0</v>
       </c>
-      <c r="I2">
+      <c r="J2">
         <v>99915000.0</v>
       </c>
-      <c r="J2">
+      <c r="K2">
         <v>62055000.0</v>
       </c>
-      <c r="K2">
+      <c r="L2">
         <v>77196000.0</v>
       </c>
-      <c r="L2">
+      <c r="M2">
         <v>113308000.0</v>
       </c>
-      <c r="M2">
+      <c r="N2">
         <v>331549000.0</v>
       </c>
-      <c r="N2">
+      <c r="O2">
         <v>59340000.0</v>
       </c>
-      <c r="O2">
+      <c r="P2">
         <v>53272000.0</v>
       </c>
-      <c r="P2">
+      <c r="Q2">
         <v>42282000.0</v>
       </c>
-      <c r="Q2">
+      <c r="R2">
         <v>36269000.0</v>
       </c>
-      <c r="R2">
+      <c r="S2">
         <v>49174000.0</v>
       </c>
-      <c r="S2">
+      <c r="T2">
         <v>33540000.0</v>
       </c>
-      <c r="T2">
+      <c r="U2">
         <v>44205000.0</v>
       </c>
-      <c r="U2">
+      <c r="V2">
         <v>54004000.0</v>
       </c>
-      <c r="V2">
+      <c r="W2">
         <v>109120000.0</v>
       </c>
-      <c r="W2">
+      <c r="X2">
         <v>61867000.0</v>
       </c>
-      <c r="X2">
+      <c r="Y2">
         <v>66651000.0</v>
       </c>
-      <c r="Y2">
+      <c r="Z2">
         <v>46697000.0</v>
       </c>
-      <c r="Z2">
+      <c r="AA2">
         <v>89486000.0</v>
       </c>
-      <c r="AA2">
+      <c r="AB2">
         <v>72508000.0</v>
       </c>
-      <c r="AB2">
+      <c r="AC2">
         <v>47493000.0</v>
       </c>
-      <c r="AC2">
+      <c r="AD2">
         <v>57379000.0</v>
       </c>
-      <c r="AD2">
+      <c r="AE2">
         <v>38046000.0</v>
       </c>
-      <c r="AE2">
+      <c r="AF2">
         <v>264861000.0</v>
       </c>
-      <c r="AF2">
+      <c r="AG2">
         <v>38125000.0</v>
       </c>
-      <c r="AG2">
+      <c r="AH2">
         <v>148627000.0</v>
       </c>
-      <c r="AH2">
+      <c r="AI2">
         <v>12960000.0</v>
       </c>
-      <c r="AI2">
+      <c r="AJ2">
         <v>34797000.0</v>
       </c>
-      <c r="AJ2">
+      <c r="AK2">
         <v>8215000.0</v>
       </c>
-      <c r="AK2">
+      <c r="AL2">
         <v>19145000.0</v>
       </c>
-      <c r="AL2">
+      <c r="AM2">
         <v>8393302.0</v>
       </c>
-      <c r="AM2">
+      <c r="AN2">
         <v>10756000.0</v>
       </c>
-      <c r="AN2">
+      <c r="AO2">
         <v>42815000.0</v>
       </c>
-      <c r="AO2">
+      <c r="AP2">
         <v>34966000.0</v>
       </c>
-      <c r="AP2">
+      <c r="AQ2">
         <v>45537000.0</v>
       </c>
-      <c r="AQ2">
+      <c r="AR2">
         <v>32003000.0</v>
       </c>
-      <c r="AR2">
+      <c r="AS2">
         <v>33255000.0</v>
       </c>
-      <c r="AS2">
+      <c r="AT2">
         <v>46024000.0</v>
       </c>
-      <c r="AT2">
+      <c r="AU2">
         <v>68478000.0</v>
       </c>
-      <c r="AU2">
+      <c r="AV2">
         <v>96811000.0</v>
       </c>
-      <c r="AV2">
+      <c r="AW2">
         <v>52034000.0</v>
       </c>
-      <c r="AW2">
+      <c r="AX2">
         <v>48490000.0</v>
       </c>
-      <c r="AX2">
+      <c r="AY2">
         <v>25477000.0</v>
       </c>
-      <c r="AY2">
+      <c r="AZ2">
         <v>33783000.0</v>
       </c>
-      <c r="AZ2">
+      <c r="BA2">
         <v>34962000.0</v>
       </c>
-      <c r="BA2">
+      <c r="BB2">
         <v>81512000.0</v>
       </c>
-      <c r="BB2">
+      <c r="BC2">
         <v>29442000.0</v>
       </c>
-      <c r="BC2">
+      <c r="BD2">
         <v>25593000.0</v>
       </c>
-      <c r="BD2">
+      <c r="BE2">
         <v>34550000.0</v>
       </c>
-      <c r="BE2">
+      <c r="BF2">
         <v>30075000.0</v>
       </c>
-      <c r="BF2">
+      <c r="BG2">
         <v>20643000.0</v>
       </c>
-      <c r="BG2">
+      <c r="BH2">
         <v>25891000.0</v>
       </c>
-      <c r="BH2">
+      <c r="BI2">
         <v>17372000.0</v>
       </c>
-      <c r="BI2">
+      <c r="BJ2">
         <v>31310000.0</v>
       </c>
-      <c r="BJ2">
+      <c r="BK2">
         <v>34906000.0</v>
       </c>
-      <c r="BK2">
+      <c r="BL2">
         <v>42611000.0</v>
       </c>
-      <c r="BL2">
+      <c r="BM2">
         <v>57917000.0</v>
       </c>
-      <c r="BM2">
+      <c r="BN2">
         <v>44155000.0</v>
       </c>
-      <c r="BN2">
+      <c r="BO2">
         <v>34803000.0</v>
       </c>
-      <c r="BO2">
+      <c r="BP2">
         <v>31883000.0</v>
       </c>
-      <c r="BP2">
+      <c r="BQ2">
         <v>41155000.0</v>
       </c>
-      <c r="BQ2">
+      <c r="BR2">
         <v>52045000.0</v>
       </c>
-      <c r="BR2">
+      <c r="BS2">
         <v>58398000.0</v>
       </c>
-      <c r="BS2">
+      <c r="BT2">
         <v>79376000.0</v>
       </c>
-      <c r="BT2">
+      <c r="BU2">
         <v>99206000.0</v>
       </c>
-      <c r="BU2">
+      <c r="BV2">
         <v>115577000.0</v>
       </c>
-      <c r="BV2">
+      <c r="BW2">
         <v>48339000.0</v>
       </c>
-      <c r="BW2">
+      <c r="BX2">
         <v>64526000.0</v>
       </c>
-      <c r="BX2">
+      <c r="BY2">
         <v>76876000.0</v>
       </c>
-      <c r="BY2">
+      <c r="BZ2">
         <v>33687000.0</v>
       </c>
-      <c r="BZ2">
+      <c r="CA2">
         <v>41802000.0</v>
       </c>
-      <c r="CA2">
+      <c r="CB2">
         <v>42736000.0</v>
       </c>
     </row>
-    <row r="3" spans="1:79">
+    <row r="3" spans="1:80">
       <c r="A3" t="s">
-        <v>183</v>
+        <v>184</v>
       </c>
       <c r="B3">
+        <v>3849000</v>
+      </c>
+      <c r="C3">
         <v>390000</v>
       </c>
-      <c r="C3">
+      <c r="D3">
         <v>857000</v>
-      </c>
-[...1 lines deleted...]
-        <v>0</v>
       </c>
       <c r="E3">
         <v>0</v>
       </c>
       <c r="F3">
+        <v>0</v>
+      </c>
+      <c r="G3">
         <v>195000</v>
       </c>
-      <c r="G3">
+      <c r="H3">
         <v>779000</v>
       </c>
-      <c r="H3">
+      <c r="I3">
         <v>5131000</v>
       </c>
-      <c r="I3">
+      <c r="J3">
         <v>357000</v>
       </c>
-      <c r="J3">
+      <c r="K3">
         <v>1036000</v>
       </c>
-      <c r="K3">
+      <c r="L3">
         <v>339000</v>
       </c>
-      <c r="L3">
+      <c r="M3">
         <v>69000</v>
       </c>
-      <c r="M3">
+      <c r="N3">
         <v>35000</v>
       </c>
-      <c r="N3">
+      <c r="O3">
         <v>29000</v>
       </c>
-      <c r="O3">
+      <c r="P3">
         <v>33000</v>
       </c>
-      <c r="P3">
+      <c r="Q3">
         <v>103000</v>
       </c>
-      <c r="Q3">
+      <c r="R3">
         <v>52000</v>
       </c>
-      <c r="R3">
+      <c r="S3">
         <v>113000</v>
       </c>
-      <c r="S3">
+      <c r="T3">
         <v>50000</v>
       </c>
-      <c r="T3">
+      <c r="U3">
         <v>2000</v>
       </c>
-      <c r="U3">
+      <c r="V3">
         <v>44000</v>
       </c>
-      <c r="V3">
+      <c r="W3">
         <v>10000</v>
       </c>
-      <c r="W3">
+      <c r="X3">
         <v>3000</v>
       </c>
-      <c r="X3">
+      <c r="Y3">
         <v>7000</v>
       </c>
-      <c r="Y3">
+      <c r="Z3">
         <v>314000</v>
       </c>
-      <c r="Z3">
+      <c r="AA3">
         <v>134000</v>
       </c>
-      <c r="AA3">
+      <c r="AB3">
         <v>2000</v>
       </c>
-      <c r="AB3">
+      <c r="AC3">
         <v>1000</v>
       </c>
-      <c r="AC3">
+      <c r="AD3">
         <v>41000</v>
       </c>
-      <c r="AD3">
+      <c r="AE3">
         <v>8000</v>
-      </c>
-[...1 lines deleted...]
-        <v>13000</v>
       </c>
       <c r="AF3">
         <v>13000</v>
       </c>
       <c r="AG3">
+        <v>13000</v>
+      </c>
+      <c r="AH3">
         <v>1000</v>
-      </c>
-[...1 lines deleted...]
-        <v>125000</v>
       </c>
       <c r="AI3">
         <v>125000</v>
       </c>
       <c r="AJ3">
+        <v>125000</v>
+      </c>
+      <c r="AK3">
         <v>123000</v>
       </c>
-      <c r="AK3">
+      <c r="AL3">
         <v>2000</v>
       </c>
-      <c r="AL3">
+      <c r="AM3">
         <v>1604</v>
       </c>
-      <c r="AM3">
+      <c r="AN3">
         <v>1476</v>
       </c>
-      <c r="AN3">
+      <c r="AO3">
         <v>0</v>
-      </c>
-[...1 lines deleted...]
-        <v>18000</v>
       </c>
       <c r="AP3">
         <v>18000</v>
       </c>
       <c r="AQ3">
+        <v>18000</v>
+      </c>
+      <c r="AR3">
         <v>13000</v>
       </c>
-      <c r="AR3">
+      <c r="AS3">
         <v>27000</v>
-      </c>
-[...1 lines deleted...]
-        <v>59000</v>
       </c>
       <c r="AT3">
         <v>59000</v>
       </c>
       <c r="AU3">
+        <v>59000</v>
+      </c>
+      <c r="AV3">
         <v>37000</v>
       </c>
-      <c r="AV3">
+      <c r="AW3">
         <v>25000</v>
       </c>
-      <c r="AW3">
+      <c r="AX3">
         <v>23000</v>
       </c>
-      <c r="AX3">
+      <c r="AY3">
         <v>82000</v>
       </c>
-      <c r="AY3">
+      <c r="AZ3">
         <v>16000</v>
       </c>
-      <c r="AZ3">
+      <c r="BA3">
         <v>395000</v>
       </c>
-      <c r="BA3">
+      <c r="BB3">
         <v>276000</v>
       </c>
-      <c r="BB3">
+      <c r="BC3">
         <v>84000</v>
       </c>
-      <c r="BC3">
+      <c r="BD3">
         <v>209000</v>
       </c>
-      <c r="BD3">
+      <c r="BE3">
         <v>65000</v>
       </c>
-      <c r="BE3">
+      <c r="BF3">
         <v>147000</v>
       </c>
-      <c r="BF3">
+      <c r="BG3">
         <v>382000</v>
       </c>
-      <c r="BG3">
+      <c r="BH3">
         <v>263000</v>
       </c>
-      <c r="BH3">
+      <c r="BI3">
         <v>35000</v>
       </c>
-      <c r="BI3">
+      <c r="BJ3">
         <v>10000</v>
       </c>
-      <c r="BJ3">
+      <c r="BK3">
         <v>27000</v>
       </c>
-      <c r="BK3">
+      <c r="BL3">
         <v>70000</v>
       </c>
-      <c r="BL3">
+      <c r="BM3">
         <v>39000</v>
       </c>
-      <c r="BM3">
+      <c r="BN3">
         <v>0</v>
       </c>
-      <c r="BN3">
+      <c r="BO3">
         <v>60000</v>
       </c>
-      <c r="BO3">
+      <c r="BP3">
         <v>31000</v>
       </c>
-      <c r="BP3">
+      <c r="BQ3">
         <v>101000</v>
       </c>
-      <c r="BQ3">
+      <c r="BR3">
         <v>382000</v>
       </c>
-      <c r="BR3">
+      <c r="BS3">
         <v>749000</v>
       </c>
-      <c r="BS3">
+      <c r="BT3">
         <v>444000</v>
       </c>
-      <c r="BT3">
+      <c r="BU3">
         <v>596000</v>
       </c>
-      <c r="BU3">
+      <c r="BV3">
         <v>395000</v>
       </c>
-      <c r="BV3">
+      <c r="BW3">
         <v>866000</v>
       </c>
-      <c r="BW3">
+      <c r="BX3">
         <v>660000</v>
       </c>
-      <c r="BX3">
+      <c r="BY3">
         <v>331000</v>
       </c>
-      <c r="BY3">
+      <c r="BZ3">
         <v>493000</v>
       </c>
-      <c r="BZ3">
+      <c r="CA3">
         <v>686000</v>
       </c>
-      <c r="CA3">
+      <c r="CB3">
         <v>830000</v>
       </c>
     </row>
-    <row r="4" spans="1:79">
+    <row r="4" spans="1:80">
       <c r="A4" t="s">
-        <v>184</v>
+        <v>185</v>
       </c>
       <c r="B4"/>
       <c r="C4"/>
       <c r="D4"/>
       <c r="E4"/>
       <c r="F4"/>
       <c r="G4"/>
       <c r="H4"/>
       <c r="I4"/>
       <c r="J4"/>
       <c r="K4"/>
       <c r="L4"/>
-      <c r="M4">
+      <c r="M4"/>
+      <c r="N4">
         <v>-218241000.0</v>
       </c>
-      <c r="N4">
+      <c r="O4">
         <v>272209000.0</v>
       </c>
-      <c r="O4">
+      <c r="P4">
         <v>6068000.0</v>
       </c>
-      <c r="P4">
+      <c r="Q4">
         <v>10990000.0</v>
       </c>
-      <c r="Q4">
+      <c r="R4">
         <v>6013000.0</v>
       </c>
-      <c r="R4">
+      <c r="S4">
         <v>-12905000.0</v>
       </c>
-      <c r="S4">
+      <c r="T4">
         <v>15634000.0</v>
       </c>
-      <c r="T4">
+      <c r="U4">
         <v>-10665000.0</v>
       </c>
-      <c r="U4">
+      <c r="V4">
         <v>-9799000.0</v>
       </c>
-      <c r="V4">
+      <c r="W4">
         <v>-55116000.0</v>
       </c>
-      <c r="W4">
+      <c r="X4">
         <v>47253000.0</v>
       </c>
-      <c r="X4">
+      <c r="Y4">
         <v>-4784000.0</v>
       </c>
-      <c r="Y4">
+      <c r="Z4">
         <v>19954000.0</v>
       </c>
-      <c r="Z4">
+      <c r="AA4">
         <v>-42789000.0</v>
       </c>
-      <c r="AA4">
+      <c r="AB4">
         <v>16978000.0</v>
       </c>
-      <c r="AB4">
+      <c r="AC4">
         <v>25015000.0</v>
       </c>
-      <c r="AC4">
+      <c r="AD4">
         <v>-9886000.0</v>
       </c>
-      <c r="AD4">
+      <c r="AE4">
         <v>19333000.0</v>
       </c>
-      <c r="AE4">
+      <c r="AF4">
         <v>-226815000.0</v>
       </c>
-      <c r="AF4">
+      <c r="AG4">
         <v>226736000.0</v>
       </c>
-      <c r="AG4">
+      <c r="AH4">
         <v>-110502000.0</v>
       </c>
-      <c r="AH4">
+      <c r="AI4">
         <v>135667000.0</v>
       </c>
-      <c r="AI4">
+      <c r="AJ4">
         <v>-21837000.0</v>
       </c>
-      <c r="AJ4">
+      <c r="AK4">
         <v>26582000.0</v>
       </c>
-      <c r="AK4">
+      <c r="AL4">
         <v>-10930000.0</v>
       </c>
-      <c r="AL4">
+      <c r="AM4">
         <v>10751681.0</v>
       </c>
-      <c r="AM4">
+      <c r="AN4">
         <v>32297053.0</v>
       </c>
-      <c r="AN4">
+      <c r="AO4">
         <v>-32059000.0</v>
       </c>
-      <c r="AO4">
+      <c r="AP4">
         <v>7849000.0</v>
       </c>
-      <c r="AP4">
+      <c r="AQ4">
         <v>-10571000.0</v>
       </c>
-      <c r="AQ4">
+      <c r="AR4">
         <v>13534000.0</v>
       </c>
-      <c r="AR4">
+      <c r="AS4">
         <v>-1252000.0</v>
       </c>
-      <c r="AS4">
+      <c r="AT4">
         <v>-12769000.0</v>
       </c>
-      <c r="AT4">
+      <c r="AU4">
         <v>-22454000.0</v>
       </c>
-      <c r="AU4">
+      <c r="AV4">
         <v>-28333000.0</v>
       </c>
-      <c r="AV4">
+      <c r="AW4">
         <v>44777000.0</v>
       </c>
-      <c r="AW4">
+      <c r="AX4">
         <v>3544000.0</v>
       </c>
-      <c r="AX4">
+      <c r="AY4">
         <v>23013000.0</v>
       </c>
-      <c r="AY4">
+      <c r="AZ4">
         <v>-8306000.0</v>
       </c>
-      <c r="AZ4">
+      <c r="BA4">
         <v>-1179000.0</v>
       </c>
-      <c r="BA4">
+      <c r="BB4">
         <v>-46550000.0</v>
       </c>
-      <c r="BB4">
+      <c r="BC4">
         <v>52070000.0</v>
       </c>
-      <c r="BC4">
+      <c r="BD4">
         <v>3849000.0</v>
       </c>
-      <c r="BD4">
+      <c r="BE4">
         <v>-8957000.0</v>
       </c>
-      <c r="BE4">
+      <c r="BF4">
         <v>4475000.0</v>
       </c>
-      <c r="BF4"/>
       <c r="BG4"/>
       <c r="BH4"/>
       <c r="BI4"/>
       <c r="BJ4"/>
       <c r="BK4"/>
       <c r="BL4"/>
       <c r="BM4"/>
       <c r="BN4"/>
       <c r="BO4"/>
       <c r="BP4"/>
       <c r="BQ4"/>
       <c r="BR4"/>
       <c r="BS4"/>
       <c r="BT4"/>
       <c r="BU4"/>
       <c r="BV4"/>
       <c r="BW4"/>
       <c r="BX4"/>
       <c r="BY4"/>
       <c r="BZ4"/>
       <c r="CA4"/>
+      <c r="CB4"/>
     </row>
-    <row r="5" spans="1:79">
+    <row r="5" spans="1:80">
       <c r="A5" t="s">
-        <v>185</v>
+        <v>186</v>
       </c>
       <c r="B5"/>
       <c r="C5"/>
       <c r="D5"/>
       <c r="E5"/>
       <c r="F5"/>
       <c r="G5"/>
       <c r="H5"/>
       <c r="I5"/>
       <c r="J5"/>
       <c r="K5"/>
       <c r="L5"/>
-      <c r="M5">
+      <c r="M5"/>
+      <c r="N5">
         <v>-1381000.0</v>
       </c>
-      <c r="N5">
+      <c r="O5">
         <v>1741000.0</v>
       </c>
-      <c r="O5">
+      <c r="P5">
         <v>-1458000.0</v>
       </c>
-      <c r="P5">
+      <c r="Q5">
         <v>-1770000.0</v>
       </c>
-      <c r="Q5">
+      <c r="R5">
         <v>227000.0</v>
       </c>
-      <c r="R5">
+      <c r="S5">
         <v>2527000.0</v>
       </c>
-      <c r="S5">
+      <c r="T5">
         <v>-1407000.0</v>
       </c>
-      <c r="T5">
+      <c r="U5">
         <v>-1334000.0</v>
       </c>
-      <c r="U5">
+      <c r="V5">
         <v>676000.0</v>
       </c>
-      <c r="V5">
+      <c r="W5">
         <v>1737000.0</v>
       </c>
-      <c r="W5">
+      <c r="X5">
         <v>839000.0</v>
       </c>
-      <c r="X5">
+      <c r="Y5">
         <v>-607000.0</v>
       </c>
-      <c r="Y5">
+      <c r="Z5">
         <v>89000.0</v>
       </c>
-      <c r="Z5">
+      <c r="AA5">
         <v>2634000.0</v>
       </c>
-      <c r="AA5">
+      <c r="AB5">
         <v>1983000.0</v>
       </c>
-      <c r="AB5">
+      <c r="AC5">
         <v>-1480000.0</v>
       </c>
-      <c r="AC5">
+      <c r="AD5">
         <v>842000.0</v>
       </c>
-      <c r="AD5">
+      <c r="AE5">
         <v>-1736000.0</v>
       </c>
-      <c r="AE5">
+      <c r="AF5">
         <v>-2932000.0</v>
       </c>
-      <c r="AF5">
+      <c r="AG5">
         <v>-293000.0</v>
       </c>
-      <c r="AG5">
+      <c r="AH5">
         <v>290000.0</v>
       </c>
-      <c r="AH5">
+      <c r="AI5">
         <v>212000.0</v>
       </c>
-      <c r="AI5">
+      <c r="AJ5">
         <v>287000.0</v>
       </c>
-      <c r="AJ5">
+      <c r="AK5">
         <v>5482000.0</v>
       </c>
-      <c r="AK5">
+      <c r="AL5">
         <v>-5479000.0</v>
       </c>
-      <c r="AL5">
+      <c r="AM5">
         <v>-5990957.0</v>
       </c>
-      <c r="AM5">
+      <c r="AN5">
         <v>-6621901.0</v>
       </c>
-      <c r="AN5">
+      <c r="AO5">
         <v>-4645000.0</v>
       </c>
-      <c r="AO5">
+      <c r="AP5">
         <v>-5877000.0</v>
       </c>
-      <c r="AP5">
+      <c r="AQ5">
         <v>-9536000.0</v>
       </c>
-      <c r="AQ5">
+      <c r="AR5">
         <v>-17338000.0</v>
       </c>
-      <c r="AR5">
+      <c r="AS5">
         <v>-20360000.0</v>
       </c>
-      <c r="AS5">
+      <c r="AT5">
         <v>-20677000.0</v>
       </c>
-      <c r="AT5">
+      <c r="AU5">
         <v>-19071000.0</v>
       </c>
-      <c r="AU5">
+      <c r="AV5">
         <v>-20586000.0</v>
       </c>
-      <c r="AV5">
+      <c r="AW5">
         <v>-22919000.0</v>
       </c>
-      <c r="AW5">
+      <c r="AX5">
         <v>-23372000.0</v>
       </c>
-      <c r="AX5">
+      <c r="AY5">
         <v>-24545000.0</v>
       </c>
-      <c r="AY5">
+      <c r="AZ5">
         <v>-22205000.0</v>
       </c>
-      <c r="AZ5">
+      <c r="BA5">
         <v>-22932000.0</v>
       </c>
-      <c r="BA5">
+      <c r="BB5">
         <v>-21440000.0</v>
       </c>
-      <c r="BB5">
+      <c r="BC5">
         <v>-18098000.0</v>
       </c>
-      <c r="BC5">
+      <c r="BD5">
         <v>-14923000.0</v>
       </c>
-      <c r="BD5">
+      <c r="BE5">
         <v>-14835000.0</v>
       </c>
-      <c r="BE5">
+      <c r="BF5">
         <v>-14986000.0</v>
       </c>
-      <c r="BF5"/>
       <c r="BG5"/>
       <c r="BH5"/>
       <c r="BI5"/>
       <c r="BJ5"/>
       <c r="BK5"/>
       <c r="BL5"/>
       <c r="BM5"/>
       <c r="BN5"/>
       <c r="BO5"/>
       <c r="BP5"/>
       <c r="BQ5"/>
       <c r="BR5"/>
       <c r="BS5"/>
       <c r="BT5"/>
       <c r="BU5"/>
       <c r="BV5"/>
       <c r="BW5"/>
       <c r="BX5"/>
       <c r="BY5"/>
       <c r="BZ5"/>
       <c r="CA5"/>
+      <c r="CB5"/>
     </row>
-    <row r="6" spans="1:79">
+    <row r="6" spans="1:80">
       <c r="A6" t="s">
-        <v>186</v>
+        <v>187</v>
       </c>
       <c r="B6">
+        <v>28405000.0</v>
+      </c>
+      <c r="C6">
         <v>-96911000.0</v>
       </c>
-      <c r="C6">
+      <c r="D6">
         <v>109501000.0</v>
       </c>
-      <c r="D6">
+      <c r="E6">
         <v>2547000.0</v>
       </c>
-      <c r="E6">
+      <c r="F6">
         <v>83627000.0</v>
       </c>
-      <c r="F6">
+      <c r="G6">
         <v>-132665000.0</v>
       </c>
-      <c r="G6">
+      <c r="H6">
         <v>-261913000.0</v>
       </c>
-      <c r="H6">
+      <c r="I6">
         <v>-122920000.0</v>
       </c>
-      <c r="I6">
+      <c r="J6">
         <v>522602000.0</v>
       </c>
-      <c r="J6">
+      <c r="K6">
         <v>37860000.0</v>
       </c>
-      <c r="K6">
+      <c r="L6">
         <v>-15141000.0</v>
       </c>
-      <c r="L6">
+      <c r="M6">
         <v>-36112000.0</v>
       </c>
-      <c r="M6">
+      <c r="N6">
         <v>-218241000.0</v>
       </c>
-      <c r="N6">
+      <c r="O6">
         <v>272209000.0</v>
       </c>
-      <c r="O6">
+      <c r="P6">
         <v>6068000.0</v>
       </c>
-      <c r="P6">
+      <c r="Q6">
         <v>10990000.0</v>
       </c>
-      <c r="Q6">
+      <c r="R6">
         <v>6013000.0</v>
       </c>
-      <c r="R6">
+      <c r="S6">
         <v>-12905000.0</v>
       </c>
-      <c r="S6">
+      <c r="T6">
         <v>15634000.0</v>
       </c>
-      <c r="T6">
+      <c r="U6">
         <v>-10665000.0</v>
       </c>
-      <c r="U6">
+      <c r="V6">
         <v>-9799000.0</v>
       </c>
-      <c r="V6">
+      <c r="W6">
         <v>-55116000.0</v>
       </c>
-      <c r="W6">
+      <c r="X6">
         <v>47253000.0</v>
       </c>
-      <c r="X6">
+      <c r="Y6">
         <v>-4784000.0</v>
       </c>
-      <c r="Y6">
+      <c r="Z6">
         <v>19954000.0</v>
       </c>
-      <c r="Z6">
+      <c r="AA6">
         <v>-42789000.0</v>
       </c>
-      <c r="AA6">
+      <c r="AB6">
         <v>16978000.0</v>
       </c>
-      <c r="AB6">
+      <c r="AC6">
         <v>25015000.0</v>
       </c>
-      <c r="AC6">
+      <c r="AD6">
         <v>-9886000.0</v>
       </c>
-      <c r="AD6">
+      <c r="AE6">
         <v>19333000.0</v>
       </c>
-      <c r="AE6">
+      <c r="AF6">
         <v>-226815000.0</v>
       </c>
-      <c r="AF6">
+      <c r="AG6">
         <v>226736000.0</v>
       </c>
-      <c r="AG6">
+      <c r="AH6">
         <v>-110502000.0</v>
       </c>
-      <c r="AH6">
+      <c r="AI6">
         <v>135667000.0</v>
       </c>
-      <c r="AI6">
+      <c r="AJ6">
         <v>-21837000.0</v>
       </c>
-      <c r="AJ6">
+      <c r="AK6">
         <v>26582000.0</v>
       </c>
-      <c r="AK6">
+      <c r="AL6">
         <v>-10930000.0</v>
       </c>
-      <c r="AL6">
+      <c r="AM6">
         <v>10751681.0</v>
       </c>
-      <c r="AM6">
+      <c r="AN6">
         <v>-2362698.0</v>
       </c>
-      <c r="AN6">
+      <c r="AO6">
         <v>-32059000.0</v>
       </c>
-      <c r="AO6">
+      <c r="AP6">
         <v>7849000.0</v>
       </c>
-      <c r="AP6">
+      <c r="AQ6">
         <v>-10571000.0</v>
       </c>
-      <c r="AQ6">
+      <c r="AR6">
         <v>13534000.0</v>
       </c>
-      <c r="AR6">
+      <c r="AS6">
         <v>-1252000.0</v>
       </c>
-      <c r="AS6">
+      <c r="AT6">
         <v>-12769000.0</v>
       </c>
-      <c r="AT6">
+      <c r="AU6">
         <v>-22454000.0</v>
       </c>
-      <c r="AU6">
+      <c r="AV6">
         <v>-28333000.0</v>
       </c>
-      <c r="AV6">
+      <c r="AW6">
         <v>44777000.0</v>
       </c>
-      <c r="AW6">
+      <c r="AX6">
         <v>3544000.0</v>
       </c>
-      <c r="AX6">
+      <c r="AY6">
         <v>23013000.0</v>
       </c>
-      <c r="AY6">
+      <c r="AZ6">
         <v>-8306000.0</v>
       </c>
-      <c r="AZ6">
+      <c r="BA6">
         <v>-1179000.0</v>
       </c>
-      <c r="BA6">
+      <c r="BB6">
         <v>-46550000.0</v>
       </c>
-      <c r="BB6">
+      <c r="BC6">
         <v>52070000.0</v>
       </c>
-      <c r="BC6">
+      <c r="BD6">
         <v>3849000.0</v>
       </c>
-      <c r="BD6">
+      <c r="BE6">
         <v>-8957000.0</v>
       </c>
-      <c r="BE6">
+      <c r="BF6">
         <v>4475000.0</v>
       </c>
-      <c r="BF6">
+      <c r="BG6">
         <v>9432000.0</v>
       </c>
-      <c r="BG6">
+      <c r="BH6">
         <v>-5248000.0</v>
       </c>
-      <c r="BH6">
+      <c r="BI6">
         <v>8519000.0</v>
       </c>
-      <c r="BI6">
+      <c r="BJ6">
         <v>-13938000.0</v>
       </c>
-      <c r="BJ6">
+      <c r="BK6">
         <v>-3596000.0</v>
       </c>
-      <c r="BK6">
+      <c r="BL6">
         <v>-7705000.0</v>
       </c>
-      <c r="BL6">
+      <c r="BM6">
         <v>-15306000.0</v>
       </c>
-      <c r="BM6">
+      <c r="BN6">
         <v>13762000.0</v>
       </c>
-      <c r="BN6">
+      <c r="BO6">
         <v>9352000.0</v>
       </c>
-      <c r="BO6">
+      <c r="BP6">
         <v>2920000.0</v>
       </c>
-      <c r="BP6">
+      <c r="BQ6">
         <v>-9272000.0</v>
       </c>
-      <c r="BQ6">
+      <c r="BR6">
         <v>-10890000.0</v>
       </c>
-      <c r="BR6">
+      <c r="BS6">
         <v>-6353000.0</v>
       </c>
-      <c r="BS6">
+      <c r="BT6">
         <v>-20978000.0</v>
       </c>
-      <c r="BT6">
+      <c r="BU6">
         <v>-19830000.0</v>
       </c>
-      <c r="BU6">
+      <c r="BV6">
         <v>-16371000.0</v>
       </c>
-      <c r="BV6">
+      <c r="BW6">
         <v>67238000.0</v>
       </c>
-      <c r="BW6">
+      <c r="BX6">
         <v>-16187000.0</v>
       </c>
-      <c r="BX6">
+      <c r="BY6">
         <v>-12350000.0</v>
       </c>
-      <c r="BY6">
+      <c r="BZ6">
         <v>43189000.0</v>
       </c>
-      <c r="BZ6">
+      <c r="CA6">
         <v>-8115000.0</v>
       </c>
-      <c r="CA6">
+      <c r="CB6">
         <v>-16244000.0</v>
       </c>
     </row>
-    <row r="7" spans="1:79">
+    <row r="7" spans="1:80">
       <c r="A7" t="s">
-        <v>187</v>
+        <v>188</v>
       </c>
       <c r="B7">
+        <v>-105865000.0</v>
+      </c>
+      <c r="C7">
         <v>-102469000.0</v>
       </c>
-      <c r="C7">
+      <c r="D7">
         <v>163101000.0</v>
       </c>
-      <c r="D7">
+      <c r="E7">
         <v>-31675000.0</v>
       </c>
-      <c r="E7">
+      <c r="F7">
         <v>-37455000.0</v>
       </c>
-      <c r="F7">
+      <c r="G7">
         <v>-63649000.0</v>
       </c>
-      <c r="G7">
+      <c r="H7">
         <v>21762000.0</v>
       </c>
-      <c r="H7">
+      <c r="I7">
         <v>-8117000.0</v>
       </c>
-      <c r="I7">
+      <c r="J7">
         <v>-22341000.0</v>
       </c>
-      <c r="J7">
+      <c r="K7">
         <v>16514000.0</v>
       </c>
-      <c r="K7">
+      <c r="L7">
         <v>351000.0</v>
       </c>
-      <c r="L7">
+      <c r="M7">
         <v>-1163000.0</v>
       </c>
-      <c r="M7">
+      <c r="N7">
         <v>-18978000.0</v>
       </c>
-      <c r="N7">
+      <c r="O7">
         <v>18873000.0</v>
       </c>
-      <c r="O7">
+      <c r="P7">
         <v>13572000.0</v>
       </c>
-      <c r="P7">
+      <c r="Q7">
         <v>5138000.0</v>
       </c>
-      <c r="Q7">
+      <c r="R7">
         <v>21000.0</v>
       </c>
-      <c r="R7">
+      <c r="S7">
         <v>10036000.0</v>
       </c>
-      <c r="S7">
+      <c r="T7">
         <v>11205000.0</v>
       </c>
-      <c r="T7">
+      <c r="U7">
         <v>6502000.0</v>
       </c>
-      <c r="U7">
+      <c r="V7">
         <v>2908000.0</v>
       </c>
-      <c r="V7">
+      <c r="W7">
         <v>-1074000.0</v>
       </c>
-      <c r="W7">
+      <c r="X7">
         <v>4937000.0</v>
       </c>
-      <c r="X7">
+      <c r="Y7">
         <v>18961000.0</v>
       </c>
-      <c r="Y7">
+      <c r="Z7">
         <v>658000.0</v>
       </c>
-      <c r="Z7">
+      <c r="AA7">
         <v>11398000.0</v>
       </c>
-      <c r="AA7">
+      <c r="AB7">
         <v>5127000.0</v>
       </c>
-      <c r="AB7">
+      <c r="AC7">
         <v>376000.0</v>
       </c>
-      <c r="AC7">
+      <c r="AD7">
         <v>2552000.0</v>
       </c>
-      <c r="AD7">
+      <c r="AE7">
         <v>66000.0</v>
       </c>
-      <c r="AE7">
+      <c r="AF7">
         <v>-1726000.0</v>
       </c>
-      <c r="AF7">
+      <c r="AG7">
         <v>-1151000.0</v>
       </c>
-      <c r="AG7">
+      <c r="AH7">
         <v>-3470000.0</v>
       </c>
-      <c r="AH7">
+      <c r="AI7">
         <v>1493000.0</v>
       </c>
-      <c r="AI7">
+      <c r="AJ7">
         <v>2374000.0</v>
       </c>
-      <c r="AJ7">
+      <c r="AK7">
         <v>13000.0</v>
       </c>
-      <c r="AK7">
+      <c r="AL7">
         <v>1626000.0</v>
       </c>
-      <c r="AL7">
+      <c r="AM7">
         <v>1892845.0</v>
       </c>
-      <c r="AM7">
+      <c r="AN7">
         <v>7426210.0</v>
       </c>
-      <c r="AN7">
+      <c r="AO7">
         <v>-4241000.0</v>
       </c>
-      <c r="AO7">
+      <c r="AP7">
         <v>-6184000.0</v>
       </c>
-      <c r="AP7">
+      <c r="AQ7">
         <v>-9539000.0</v>
       </c>
-      <c r="AQ7">
+      <c r="AR7">
         <v>692000.0</v>
       </c>
-      <c r="AR7">
+      <c r="AS7">
         <v>1059000.0</v>
       </c>
-      <c r="AS7">
+      <c r="AT7">
         <v>53000.0</v>
       </c>
-      <c r="AT7">
+      <c r="AU7">
         <v>-798000.0</v>
       </c>
-      <c r="AU7">
+      <c r="AV7">
         <v>-333000.0</v>
       </c>
-      <c r="AV7">
+      <c r="AW7">
         <v>-270000.0</v>
       </c>
-      <c r="AW7">
+      <c r="AX7">
         <v>533000.0</v>
       </c>
-      <c r="AX7">
+      <c r="AY7">
         <v>3789000.0</v>
       </c>
-      <c r="AY7">
+      <c r="AZ7">
         <v>4096000.0</v>
       </c>
-      <c r="AZ7">
+      <c r="BA7">
         <v>1152000.0</v>
       </c>
-      <c r="BA7">
+      <c r="BB7">
         <v>-2802000.0</v>
       </c>
-      <c r="BB7">
+      <c r="BC7">
         <v>4522000.0</v>
       </c>
-      <c r="BC7">
+      <c r="BD7">
         <v>762000.0</v>
       </c>
-      <c r="BD7">
+      <c r="BE7">
         <v>571000.0</v>
       </c>
-      <c r="BE7">
+      <c r="BF7">
         <v>-1260000.0</v>
       </c>
-      <c r="BF7">
+      <c r="BG7">
         <v>-882000.0</v>
       </c>
-      <c r="BG7">
+      <c r="BH7">
         <v>-304000.0</v>
       </c>
-      <c r="BH7">
+      <c r="BI7">
         <v>-848000.0</v>
       </c>
-      <c r="BI7">
+      <c r="BJ7">
         <v>-2704000.0</v>
       </c>
-      <c r="BJ7">
+      <c r="BK7">
         <v>-715000.0</v>
       </c>
-      <c r="BK7">
+      <c r="BL7">
         <v>401000.0</v>
       </c>
-      <c r="BL7">
+      <c r="BM7">
         <v>-1516000.0</v>
       </c>
-      <c r="BM7">
+      <c r="BN7">
         <v>-4883000.0</v>
       </c>
-      <c r="BN7">
+      <c r="BO7">
         <v>-1858000.0</v>
       </c>
-      <c r="BO7">
+      <c r="BP7">
         <v>-128225000.0</v>
       </c>
-      <c r="BP7">
+      <c r="BQ7">
         <v>-16724000.0</v>
       </c>
-      <c r="BQ7">
+      <c r="BR7">
         <v>33867000.0</v>
       </c>
-      <c r="BR7">
+      <c r="BS7">
         <v>40067000.0</v>
       </c>
-      <c r="BS7">
+      <c r="BT7">
         <v>3840000.0</v>
       </c>
-      <c r="BT7">
+      <c r="BU7">
         <v>1367000.0</v>
       </c>
-      <c r="BU7">
+      <c r="BV7">
         <v>-884000.0</v>
       </c>
-      <c r="BV7">
+      <c r="BW7">
         <v>81502000.0</v>
       </c>
-      <c r="BW7">
+      <c r="BX7">
         <v>-2350000.0</v>
       </c>
-      <c r="BX7">
+      <c r="BY7">
         <v>1830000.0</v>
       </c>
-      <c r="BY7">
+      <c r="BZ7">
         <v>967000.0</v>
       </c>
-      <c r="BZ7">
+      <c r="CA7">
         <v>-562000.0</v>
       </c>
-      <c r="CA7">
+      <c r="CB7">
         <v>3152000.0</v>
       </c>
     </row>
-    <row r="8" spans="1:79">
+    <row r="8" spans="1:80">
       <c r="A8" t="s">
-        <v>188</v>
+        <v>189</v>
       </c>
       <c r="B8"/>
       <c r="C8"/>
       <c r="D8"/>
       <c r="E8"/>
       <c r="F8"/>
       <c r="G8"/>
       <c r="H8"/>
       <c r="I8"/>
       <c r="J8"/>
       <c r="K8"/>
       <c r="L8"/>
       <c r="M8"/>
       <c r="N8"/>
       <c r="O8"/>
       <c r="P8"/>
       <c r="Q8"/>
       <c r="R8"/>
       <c r="S8"/>
       <c r="T8"/>
       <c r="U8"/>
       <c r="V8"/>
       <c r="W8"/>
       <c r="X8"/>
       <c r="Y8"/>
       <c r="Z8"/>
       <c r="AA8"/>
       <c r="AB8"/>
       <c r="AC8"/>
       <c r="AD8"/>
       <c r="AE8"/>
       <c r="AF8"/>
       <c r="AG8"/>
       <c r="AH8"/>
       <c r="AI8"/>
       <c r="AJ8"/>
       <c r="AK8"/>
       <c r="AL8"/>
-      <c r="AM8">
+      <c r="AM8"/>
+      <c r="AN8">
         <v>7332.0</v>
       </c>
-      <c r="AN8"/>
       <c r="AO8"/>
       <c r="AP8"/>
       <c r="AQ8"/>
       <c r="AR8"/>
       <c r="AS8"/>
       <c r="AT8"/>
       <c r="AU8"/>
       <c r="AV8"/>
       <c r="AW8"/>
       <c r="AX8"/>
       <c r="AY8"/>
       <c r="AZ8"/>
       <c r="BA8"/>
       <c r="BB8"/>
       <c r="BC8"/>
       <c r="BD8"/>
       <c r="BE8"/>
       <c r="BF8"/>
       <c r="BG8"/>
       <c r="BH8"/>
       <c r="BI8"/>
       <c r="BJ8"/>
       <c r="BK8"/>
       <c r="BL8"/>
       <c r="BM8"/>
       <c r="BN8"/>
       <c r="BO8"/>
       <c r="BP8"/>
       <c r="BQ8"/>
       <c r="BR8"/>
       <c r="BS8"/>
       <c r="BT8"/>
       <c r="BU8"/>
       <c r="BV8"/>
       <c r="BW8"/>
       <c r="BX8"/>
       <c r="BY8"/>
       <c r="BZ8"/>
       <c r="CA8"/>
+      <c r="CB8"/>
     </row>
-    <row r="9" spans="1:79">
+    <row r="9" spans="1:80">
       <c r="A9" t="s">
-        <v>189</v>
+        <v>190</v>
       </c>
       <c r="B9">
+        <v>-52880000.0</v>
+      </c>
+      <c r="C9">
         <v>-21191000.0</v>
       </c>
-      <c r="C9">
+      <c r="D9">
         <v>-34054000.0</v>
       </c>
-      <c r="D9">
+      <c r="E9">
         <v>-17803000.0</v>
       </c>
-      <c r="E9">
+      <c r="F9">
         <v>-7606000.0</v>
       </c>
-      <c r="F9">
+      <c r="G9">
         <v>-23359000.0</v>
       </c>
-      <c r="G9">
+      <c r="H9">
         <v>-23564000.0</v>
       </c>
-      <c r="H9">
+      <c r="I9">
         <v>-6899000.0</v>
       </c>
-      <c r="I9">
-[...2 lines deleted...]
-      <c r="J9"/>
+      <c r="J9">
+        <v>0.0</v>
+      </c>
       <c r="K9"/>
       <c r="L9"/>
       <c r="M9"/>
       <c r="N9"/>
       <c r="O9"/>
       <c r="P9"/>
       <c r="Q9"/>
       <c r="R9"/>
       <c r="S9"/>
       <c r="T9"/>
       <c r="U9"/>
       <c r="V9"/>
       <c r="W9"/>
       <c r="X9"/>
       <c r="Y9"/>
       <c r="Z9"/>
       <c r="AA9"/>
       <c r="AB9"/>
       <c r="AC9"/>
       <c r="AD9"/>
-      <c r="AE9">
-[...1 lines deleted...]
-      </c>
+      <c r="AE9"/>
       <c r="AF9">
         <v>0.0</v>
       </c>
       <c r="AG9">
         <v>0.0</v>
       </c>
       <c r="AH9">
         <v>0.0</v>
       </c>
       <c r="AI9">
         <v>0.0</v>
       </c>
       <c r="AJ9">
         <v>0.0</v>
       </c>
       <c r="AK9">
         <v>0.0</v>
       </c>
       <c r="AL9">
-        <v>7000.0</v>
+        <v>0.0</v>
       </c>
       <c r="AM9">
         <v>7000.0</v>
       </c>
       <c r="AN9">
-        <v>0.0</v>
+        <v>7000.0</v>
       </c>
       <c r="AO9">
+        <v>0.0</v>
+      </c>
+      <c r="AP9">
         <v>7.0</v>
       </c>
-      <c r="AP9">
+      <c r="AQ9">
         <v>-5.67</v>
       </c>
-      <c r="AQ9">
+      <c r="AR9">
         <v>-0.01</v>
       </c>
-      <c r="AR9">
+      <c r="AS9">
         <v>44.5</v>
       </c>
-      <c r="AS9">
-[...1 lines deleted...]
-      </c>
       <c r="AT9">
+        <v>0.0</v>
+      </c>
+      <c r="AU9">
         <v>-40156.0</v>
       </c>
-      <c r="AU9">
-[...1 lines deleted...]
-      </c>
       <c r="AV9">
         <v>0.0</v>
       </c>
       <c r="AW9">
         <v>0.0</v>
       </c>
       <c r="AX9">
         <v>0.0</v>
       </c>
       <c r="AY9">
         <v>0.0</v>
       </c>
       <c r="AZ9">
         <v>0.0</v>
       </c>
       <c r="BA9">
         <v>0.0</v>
       </c>
       <c r="BB9">
         <v>0.0</v>
       </c>
       <c r="BC9">
         <v>0.0</v>
       </c>
       <c r="BD9">
         <v>0.0</v>
       </c>
       <c r="BE9">
         <v>0.0</v>
       </c>
-      <c r="BF9"/>
-[...2 lines deleted...]
-      </c>
+      <c r="BF9">
+        <v>0.0</v>
+      </c>
+      <c r="BG9"/>
       <c r="BH9">
         <v>0.0</v>
       </c>
-      <c r="BI9"/>
+      <c r="BI9">
+        <v>0.0</v>
+      </c>
       <c r="BJ9"/>
       <c r="BK9"/>
       <c r="BL9"/>
       <c r="BM9"/>
       <c r="BN9"/>
       <c r="BO9"/>
       <c r="BP9"/>
       <c r="BQ9"/>
       <c r="BR9"/>
       <c r="BS9"/>
       <c r="BT9"/>
       <c r="BU9"/>
       <c r="BV9"/>
       <c r="BW9"/>
       <c r="BX9"/>
       <c r="BY9"/>
       <c r="BZ9"/>
       <c r="CA9"/>
+      <c r="CB9"/>
     </row>
-    <row r="10" spans="1:79">
+    <row r="10" spans="1:80">
       <c r="A10" t="s">
-        <v>190</v>
+        <v>191</v>
       </c>
       <c r="B10">
+        <v>-22187000.0</v>
+      </c>
+      <c r="C10">
         <v>-1729000.0</v>
       </c>
-      <c r="C10">
+      <c r="D10">
         <v>-5820000.0</v>
       </c>
-      <c r="D10">
+      <c r="E10">
         <v>-8256000.0</v>
       </c>
-      <c r="E10">
+      <c r="F10">
         <v>-21173000.0</v>
       </c>
-      <c r="F10">
+      <c r="G10">
         <v>-25353000.0</v>
       </c>
-      <c r="G10">
+      <c r="H10">
         <v>-1643000.0</v>
       </c>
-      <c r="H10">
+      <c r="I10">
         <v>-6218000.0</v>
       </c>
-      <c r="I10">
+      <c r="J10">
         <v>-854000.0</v>
       </c>
-      <c r="J10"/>
       <c r="K10"/>
-      <c r="L10">
-[...1 lines deleted...]
-      </c>
+      <c r="L10"/>
       <c r="M10">
         <v>0.0</v>
       </c>
-      <c r="N10"/>
+      <c r="N10">
+        <v>0.0</v>
+      </c>
       <c r="O10"/>
       <c r="P10"/>
       <c r="Q10"/>
       <c r="R10"/>
       <c r="S10"/>
       <c r="T10"/>
       <c r="U10"/>
       <c r="V10"/>
       <c r="W10"/>
       <c r="X10"/>
       <c r="Y10"/>
       <c r="Z10"/>
       <c r="AA10"/>
       <c r="AB10"/>
       <c r="AC10"/>
       <c r="AD10"/>
-      <c r="AE10">
-[...1 lines deleted...]
-      </c>
+      <c r="AE10"/>
       <c r="AF10">
         <v>0.0</v>
       </c>
       <c r="AG10">
         <v>0.0</v>
       </c>
       <c r="AH10">
         <v>0.0</v>
       </c>
       <c r="AI10">
         <v>0.0</v>
       </c>
       <c r="AJ10">
         <v>0.0</v>
       </c>
       <c r="AK10">
         <v>0.0</v>
       </c>
       <c r="AL10">
         <v>0.0</v>
       </c>
       <c r="AM10">
         <v>0.0</v>
       </c>
       <c r="AN10">
@@ -28118,849 +28394,856 @@
       </c>
       <c r="AX10">
         <v>0.0</v>
       </c>
       <c r="AY10">
         <v>0.0</v>
       </c>
       <c r="AZ10">
         <v>0.0</v>
       </c>
       <c r="BA10">
         <v>0.0</v>
       </c>
       <c r="BB10">
         <v>0.0</v>
       </c>
       <c r="BC10">
         <v>0.0</v>
       </c>
       <c r="BD10">
         <v>0.0</v>
       </c>
       <c r="BE10">
         <v>0.0</v>
       </c>
-      <c r="BF10"/>
-[...2 lines deleted...]
-      </c>
+      <c r="BF10">
+        <v>0.0</v>
+      </c>
+      <c r="BG10"/>
       <c r="BH10">
         <v>0.0</v>
       </c>
-      <c r="BI10"/>
+      <c r="BI10">
+        <v>0.0</v>
+      </c>
       <c r="BJ10"/>
       <c r="BK10"/>
       <c r="BL10"/>
       <c r="BM10"/>
       <c r="BN10"/>
       <c r="BO10"/>
       <c r="BP10"/>
       <c r="BQ10"/>
       <c r="BR10"/>
       <c r="BS10"/>
       <c r="BT10"/>
       <c r="BU10"/>
       <c r="BV10"/>
       <c r="BW10"/>
       <c r="BX10"/>
       <c r="BY10"/>
       <c r="BZ10"/>
       <c r="CA10"/>
+      <c r="CB10"/>
     </row>
-    <row r="11" spans="1:79">
+    <row r="11" spans="1:80">
       <c r="A11" t="s">
-        <v>191</v>
+        <v>192</v>
       </c>
       <c r="B11"/>
       <c r="C11"/>
       <c r="D11"/>
       <c r="E11"/>
       <c r="F11"/>
       <c r="G11"/>
       <c r="H11"/>
       <c r="I11"/>
       <c r="J11"/>
       <c r="K11"/>
-      <c r="L11">
+      <c r="L11"/>
+      <c r="M11">
         <v>5406000.0</v>
       </c>
-      <c r="M11">
+      <c r="N11">
         <v>-17597000.0</v>
       </c>
-      <c r="N11">
+      <c r="O11">
         <v>17132000.0</v>
       </c>
-      <c r="O11">
+      <c r="P11">
         <v>15030000.0</v>
       </c>
-      <c r="P11">
+      <c r="Q11">
         <v>6908000.0</v>
       </c>
-      <c r="Q11">
+      <c r="R11">
         <v>-206000.0</v>
       </c>
-      <c r="R11">
+      <c r="S11">
         <v>10962000.0</v>
       </c>
-      <c r="S11">
+      <c r="T11">
         <v>9351000.0</v>
       </c>
-      <c r="T11">
+      <c r="U11">
         <v>-3329000.0</v>
       </c>
-      <c r="U11">
+      <c r="V11">
         <v>2232000.0</v>
       </c>
-      <c r="V11">
+      <c r="W11">
         <v>-2811000.0</v>
       </c>
-      <c r="W11">
+      <c r="X11">
         <v>4098000.0</v>
       </c>
-      <c r="X11">
+      <c r="Y11">
         <v>19568000.0</v>
       </c>
-      <c r="Y11">
+      <c r="Z11">
         <v>569000.0</v>
       </c>
-      <c r="Z11">
+      <c r="AA11">
         <v>8764000.0</v>
       </c>
-      <c r="AA11">
+      <c r="AB11">
         <v>3144000.0</v>
       </c>
-      <c r="AB11">
+      <c r="AC11">
         <v>1856000.0</v>
       </c>
-      <c r="AC11">
+      <c r="AD11">
         <v>1710000.0</v>
       </c>
-      <c r="AD11">
+      <c r="AE11">
         <v>1802000.0</v>
       </c>
-      <c r="AE11">
+      <c r="AF11">
         <v>1206000.0</v>
       </c>
-      <c r="AF11">
+      <c r="AG11">
         <v>-858000.0</v>
       </c>
-      <c r="AG11">
+      <c r="AH11">
         <v>-3760000.0</v>
       </c>
-      <c r="AH11">
+      <c r="AI11">
         <v>1281000.0</v>
       </c>
-      <c r="AI11">
+      <c r="AJ11">
         <v>2087000.0</v>
       </c>
-      <c r="AJ11">
+      <c r="AK11">
         <v>530000.0</v>
       </c>
-      <c r="AK11">
+      <c r="AL11">
         <v>1106000.0</v>
       </c>
-      <c r="AL11">
+      <c r="AM11">
         <v>884533.0</v>
       </c>
-      <c r="AM11">
+      <c r="AN11">
         <v>6512043.0</v>
       </c>
-      <c r="AN11">
+      <c r="AO11">
         <v>-2975000.0</v>
       </c>
-      <c r="AO11">
+      <c r="AP11">
         <v>-6831000.0</v>
       </c>
-      <c r="AP11">
+      <c r="AQ11">
         <v>-10539000.0</v>
       </c>
-      <c r="AQ11">
+      <c r="AR11">
         <v>402000.0</v>
       </c>
-      <c r="AR11">
+      <c r="AS11">
         <v>1619000.0</v>
       </c>
-      <c r="AS11">
+      <c r="AT11">
         <v>23000.0</v>
       </c>
-      <c r="AT11">
+      <c r="AU11">
         <v>-2079000.0</v>
       </c>
-      <c r="AU11">
+      <c r="AV11">
         <v>287000.0</v>
       </c>
-      <c r="AV11">
+      <c r="AW11">
         <v>363000.0</v>
       </c>
-      <c r="AW11">
+      <c r="AX11">
         <v>348000.0</v>
       </c>
-      <c r="AX11">
+      <c r="AY11">
         <v>4172000.0</v>
       </c>
-      <c r="AY11">
+      <c r="AZ11">
         <v>3786000.0</v>
       </c>
-      <c r="AZ11">
+      <c r="BA11">
         <v>1297000.0</v>
       </c>
-      <c r="BA11">
+      <c r="BB11">
         <v>-2090000.0</v>
       </c>
-      <c r="BB11">
+      <c r="BC11">
         <v>4497000.0</v>
       </c>
-      <c r="BC11">
+      <c r="BD11">
         <v>689000.0</v>
       </c>
-      <c r="BD11">
+      <c r="BE11">
         <v>786000.0</v>
       </c>
-      <c r="BE11">
+      <c r="BF11">
         <v>-1325000.0</v>
       </c>
-      <c r="BF11"/>
       <c r="BG11"/>
       <c r="BH11"/>
       <c r="BI11"/>
       <c r="BJ11"/>
       <c r="BK11"/>
       <c r="BL11"/>
       <c r="BM11"/>
       <c r="BN11"/>
       <c r="BO11"/>
       <c r="BP11"/>
       <c r="BQ11"/>
       <c r="BR11"/>
       <c r="BS11"/>
       <c r="BT11"/>
       <c r="BU11"/>
       <c r="BV11"/>
       <c r="BW11"/>
       <c r="BX11"/>
       <c r="BY11"/>
       <c r="BZ11"/>
       <c r="CA11"/>
+      <c r="CB11"/>
     </row>
-    <row r="12" spans="1:79">
+    <row r="12" spans="1:80">
       <c r="A12" t="s">
-        <v>192</v>
+        <v>193</v>
       </c>
       <c r="B12"/>
       <c r="C12"/>
       <c r="D12"/>
       <c r="E12"/>
       <c r="F12"/>
       <c r="G12"/>
       <c r="H12"/>
       <c r="I12"/>
       <c r="J12"/>
       <c r="K12"/>
-      <c r="L12">
+      <c r="L12"/>
+      <c r="M12">
         <v>10973000.0</v>
       </c>
-      <c r="M12">
+      <c r="N12">
         <v>11250000.0</v>
       </c>
-      <c r="N12">
+      <c r="O12">
         <v>8082000.0</v>
       </c>
-      <c r="O12">
+      <c r="P12">
         <v>8122000.0</v>
       </c>
-      <c r="P12">
+      <c r="Q12">
         <v>7944000.0</v>
       </c>
-      <c r="Q12">
+      <c r="R12">
         <v>7477000.0</v>
       </c>
-      <c r="R12">
+      <c r="S12">
         <v>6356000.0</v>
       </c>
-      <c r="S12">
+      <c r="T12">
         <v>6242000.0</v>
       </c>
-      <c r="T12">
+      <c r="U12">
         <v>8179000.0</v>
       </c>
-      <c r="U12">
+      <c r="V12">
         <v>6096000.0</v>
       </c>
-      <c r="V12">
+      <c r="W12">
         <v>5134000.0</v>
       </c>
-      <c r="W12">
+      <c r="X12">
         <v>5061000.0</v>
       </c>
-      <c r="X12">
+      <c r="Y12">
         <v>5689000.0</v>
       </c>
-      <c r="Y12">
+      <c r="Z12">
         <v>4846000.0</v>
       </c>
-      <c r="Z12">
+      <c r="AA12">
         <v>4032000.0</v>
       </c>
-      <c r="AA12">
+      <c r="AB12">
         <v>4950000.0</v>
       </c>
-      <c r="AB12">
+      <c r="AC12">
         <v>7755000.0</v>
       </c>
-      <c r="AC12">
+      <c r="AD12">
         <v>6022000.0</v>
       </c>
-      <c r="AD12">
+      <c r="AE12">
         <v>5119000.0</v>
       </c>
-      <c r="AE12">
+      <c r="AF12">
         <v>4976000.0</v>
       </c>
-      <c r="AF12">
+      <c r="AG12">
         <v>2227000.0</v>
       </c>
-      <c r="AG12">
+      <c r="AH12">
         <v>1167000.0</v>
       </c>
-      <c r="AH12">
+      <c r="AI12">
         <v>947000.0</v>
       </c>
-      <c r="AI12">
+      <c r="AJ12">
         <v>1029000.0</v>
       </c>
-      <c r="AJ12">
+      <c r="AK12">
         <v>676000.0</v>
       </c>
-      <c r="AK12">
+      <c r="AL12">
         <v>602000.0</v>
       </c>
-      <c r="AL12">
+      <c r="AM12">
         <v>-173765.0</v>
       </c>
-      <c r="AM12">
+      <c r="AN12">
         <v>7200939.0</v>
       </c>
-      <c r="AN12">
+      <c r="AO12">
         <v>454000.0</v>
       </c>
-      <c r="AO12">
+      <c r="AP12">
         <v>448000.0</v>
       </c>
-      <c r="AP12">
+      <c r="AQ12">
         <v>579000.0</v>
       </c>
-      <c r="AQ12">
+      <c r="AR12">
         <v>1168000.0</v>
       </c>
-      <c r="AR12">
+      <c r="AS12">
         <v>843000.0</v>
       </c>
-      <c r="AS12">
+      <c r="AT12">
         <v>1710000.0</v>
       </c>
-      <c r="AT12">
+      <c r="AU12">
         <v>1766000.0</v>
       </c>
-      <c r="AU12">
+      <c r="AV12">
         <v>1566000.0</v>
       </c>
-      <c r="AV12">
+      <c r="AW12">
         <v>1513000.0</v>
       </c>
-      <c r="AW12">
+      <c r="AX12">
         <v>2586000.0</v>
       </c>
-      <c r="AX12">
+      <c r="AY12">
         <v>1540000.0</v>
       </c>
-      <c r="AY12">
+      <c r="AZ12">
         <v>1683000.0</v>
       </c>
-      <c r="AZ12">
+      <c r="BA12">
         <v>1591000.0</v>
       </c>
-      <c r="BA12">
+      <c r="BB12">
         <v>1216000.0</v>
       </c>
-      <c r="BB12">
+      <c r="BC12">
         <v>963000.0</v>
       </c>
-      <c r="BC12">
+      <c r="BD12">
         <v>801000.0</v>
       </c>
-      <c r="BD12">
+      <c r="BE12">
         <v>731000.0</v>
       </c>
-      <c r="BE12">
+      <c r="BF12">
         <v>827000.0</v>
       </c>
-      <c r="BF12"/>
       <c r="BG12"/>
       <c r="BH12"/>
       <c r="BI12"/>
       <c r="BJ12"/>
       <c r="BK12"/>
       <c r="BL12"/>
       <c r="BM12"/>
       <c r="BN12"/>
       <c r="BO12"/>
       <c r="BP12"/>
       <c r="BQ12"/>
       <c r="BR12"/>
       <c r="BS12"/>
       <c r="BT12"/>
       <c r="BU12"/>
       <c r="BV12"/>
       <c r="BW12"/>
       <c r="BX12"/>
       <c r="BY12"/>
       <c r="BZ12"/>
       <c r="CA12"/>
+      <c r="CB12"/>
     </row>
-    <row r="13" spans="1:79">
+    <row r="13" spans="1:80">
       <c r="A13" t="s">
-        <v>193</v>
+        <v>194</v>
       </c>
       <c r="B13"/>
       <c r="C13"/>
       <c r="D13"/>
       <c r="E13"/>
       <c r="F13"/>
       <c r="G13"/>
       <c r="H13"/>
       <c r="I13"/>
       <c r="J13"/>
       <c r="K13"/>
-      <c r="L13">
-[...1 lines deleted...]
-      </c>
+      <c r="L13"/>
       <c r="M13">
         <v>-6569000.0</v>
       </c>
       <c r="N13">
+        <v>-6569000.0</v>
+      </c>
+      <c r="O13">
         <v>13604000.0</v>
       </c>
-      <c r="O13">
+      <c r="P13">
         <v>6304000.0</v>
       </c>
-      <c r="P13">
+      <c r="Q13">
         <v>16624000.0</v>
       </c>
-      <c r="Q13">
+      <c r="R13">
         <v>-1379000.0</v>
       </c>
-      <c r="R13">
+      <c r="S13">
         <v>-926000.0</v>
       </c>
-      <c r="S13">
+      <c r="T13">
         <v>1854000.0</v>
       </c>
-      <c r="T13">
+      <c r="U13">
         <v>9831000.0</v>
       </c>
-      <c r="U13">
+      <c r="V13">
         <v>-471000.0</v>
       </c>
-      <c r="V13">
+      <c r="W13">
         <v>4186000.0</v>
       </c>
-      <c r="W13">
+      <c r="X13">
         <v>3664000.0</v>
       </c>
-      <c r="X13">
+      <c r="Y13">
         <v>15072000.0</v>
       </c>
-      <c r="Y13">
+      <c r="Z13">
         <v>721000.0</v>
       </c>
-      <c r="Z13">
+      <c r="AA13">
         <v>10993000.0</v>
       </c>
-      <c r="AA13">
+      <c r="AB13">
         <v>4800000.0</v>
       </c>
-      <c r="AB13">
+      <c r="AC13">
         <v>4306000.0</v>
       </c>
-      <c r="AC13">
+      <c r="AD13">
         <v>663000.0</v>
       </c>
-      <c r="AD13">
+      <c r="AE13">
         <v>-1390000.0</v>
       </c>
-      <c r="AE13">
+      <c r="AF13">
         <v>-2169000.0</v>
       </c>
-      <c r="AF13">
+      <c r="AG13">
         <v>-319000.0</v>
       </c>
-      <c r="AG13">
+      <c r="AH13">
         <v>-2961000.0</v>
       </c>
-      <c r="AH13">
+      <c r="AI13">
         <v>4589000.0</v>
       </c>
-      <c r="AI13">
+      <c r="AJ13">
         <v>2259000.0</v>
       </c>
-      <c r="AJ13">
+      <c r="AK13">
         <v>1508000.0</v>
       </c>
-      <c r="AK13">
+      <c r="AL13">
         <v>520000.0</v>
       </c>
-      <c r="AL13">
+      <c r="AM13">
         <v>-985000.0</v>
       </c>
-      <c r="AM13">
+      <c r="AN13">
         <v>940158.0</v>
       </c>
-      <c r="AN13">
+      <c r="AO13">
         <v>-516000.0</v>
       </c>
-      <c r="AO13">
+      <c r="AP13">
         <v>647000.0</v>
       </c>
-      <c r="AP13">
+      <c r="AQ13">
         <v>-25519.0</v>
       </c>
-      <c r="AQ13"/>
       <c r="AR13"/>
       <c r="AS13"/>
-      <c r="AT13">
+      <c r="AT13"/>
+      <c r="AU13">
         <v>13160.0</v>
       </c>
-      <c r="AU13"/>
       <c r="AV13"/>
       <c r="AW13"/>
       <c r="AX13"/>
       <c r="AY13"/>
       <c r="AZ13"/>
       <c r="BA13"/>
       <c r="BB13"/>
       <c r="BC13"/>
       <c r="BD13"/>
       <c r="BE13"/>
       <c r="BF13"/>
       <c r="BG13"/>
       <c r="BH13"/>
       <c r="BI13"/>
       <c r="BJ13"/>
       <c r="BK13"/>
       <c r="BL13"/>
       <c r="BM13"/>
       <c r="BN13"/>
       <c r="BO13"/>
       <c r="BP13"/>
       <c r="BQ13"/>
       <c r="BR13"/>
       <c r="BS13"/>
       <c r="BT13"/>
       <c r="BU13"/>
       <c r="BV13"/>
       <c r="BW13"/>
       <c r="BX13"/>
       <c r="BY13"/>
       <c r="BZ13"/>
       <c r="CA13"/>
+      <c r="CB13"/>
     </row>
-    <row r="14" spans="1:79">
+    <row r="14" spans="1:80">
       <c r="A14" t="s">
-        <v>194</v>
+        <v>195</v>
       </c>
       <c r="B14">
+        <v>386000.0</v>
+      </c>
+      <c r="C14">
         <v>392000.0</v>
       </c>
-      <c r="C14">
+      <c r="D14">
         <v>2238000.0</v>
       </c>
-      <c r="D14">
+      <c r="E14">
         <v>377000.0</v>
       </c>
-      <c r="E14">
+      <c r="F14">
         <v>379000.0</v>
       </c>
-      <c r="F14">
+      <c r="G14">
         <v>363000.0</v>
       </c>
-      <c r="G14">
+      <c r="H14">
         <v>298000.0</v>
       </c>
-      <c r="H14">
+      <c r="I14">
         <v>267000.0</v>
       </c>
-      <c r="I14">
+      <c r="J14">
         <v>168000.0</v>
       </c>
-      <c r="J14">
+      <c r="K14">
         <v>142000.0</v>
       </c>
-      <c r="K14">
+      <c r="L14">
         <v>135000.0</v>
       </c>
-      <c r="L14">
+      <c r="M14">
         <v>126000.0</v>
       </c>
-      <c r="M14">
+      <c r="N14">
         <v>124000.0</v>
       </c>
-      <c r="N14">
+      <c r="O14">
         <v>129000.0</v>
       </c>
-      <c r="O14">
+      <c r="P14">
         <v>121000.0</v>
       </c>
-      <c r="P14">
+      <c r="Q14">
         <v>110000.0</v>
       </c>
-      <c r="Q14">
+      <c r="R14">
         <v>107000.0</v>
       </c>
-      <c r="R14">
+      <c r="S14">
         <v>106000.0</v>
       </c>
-      <c r="S14">
+      <c r="T14">
         <v>97000.0</v>
       </c>
-      <c r="T14">
+      <c r="U14">
         <v>89000.0</v>
       </c>
-      <c r="U14">
+      <c r="V14">
         <v>113000.0</v>
       </c>
-      <c r="V14">
+      <c r="W14">
         <v>116000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>115000.0</v>
       </c>
       <c r="X14">
         <v>115000.0</v>
       </c>
       <c r="Y14">
+        <v>115000.0</v>
+      </c>
+      <c r="Z14">
         <v>125000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>28000.0</v>
       </c>
       <c r="AA14">
         <v>28000.0</v>
       </c>
       <c r="AB14">
         <v>28000.0</v>
       </c>
       <c r="AC14">
         <v>28000.0</v>
       </c>
       <c r="AD14">
+        <v>28000.0</v>
+      </c>
+      <c r="AE14">
         <v>25000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>24000.0</v>
       </c>
       <c r="AF14">
         <v>24000.0</v>
       </c>
       <c r="AG14">
+        <v>24000.0</v>
+      </c>
+      <c r="AH14">
         <v>23000.0</v>
       </c>
-      <c r="AH14">
+      <c r="AI14">
         <v>60000.0</v>
       </c>
-      <c r="AI14">
+      <c r="AJ14">
         <v>9000.0</v>
       </c>
-      <c r="AJ14">
+      <c r="AK14">
         <v>8.0</v>
       </c>
-      <c r="AK14">
-[...1 lines deleted...]
-      </c>
       <c r="AL14">
+        <v>0.0</v>
+      </c>
+      <c r="AM14">
         <v>-142000.0</v>
       </c>
-      <c r="AM14">
-[...1 lines deleted...]
-      </c>
       <c r="AN14">
+        <v>0.0</v>
+      </c>
+      <c r="AO14">
         <v>96000.0</v>
       </c>
-      <c r="AO14">
+      <c r="AP14">
         <v>46000.0</v>
       </c>
-      <c r="AP14">
+      <c r="AQ14">
         <v>159000.0</v>
       </c>
-      <c r="AQ14">
+      <c r="AR14">
         <v>166000.0</v>
       </c>
-      <c r="AR14">
+      <c r="AS14">
         <v>168000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>169000.0</v>
       </c>
       <c r="AT14">
         <v>169000.0</v>
       </c>
       <c r="AU14">
+        <v>169000.0</v>
+      </c>
+      <c r="AV14">
         <v>167000.0</v>
       </c>
-      <c r="AV14">
+      <c r="AW14">
         <v>169000.0</v>
       </c>
-      <c r="AW14">
+      <c r="AX14">
         <v>168000.0</v>
       </c>
-      <c r="AX14">
+      <c r="AY14">
         <v>143000.0</v>
       </c>
-      <c r="AY14">
+      <c r="AZ14">
         <v>148000.0</v>
       </c>
-      <c r="AZ14">
+      <c r="BA14">
         <v>125000.0</v>
       </c>
-      <c r="BA14">
+      <c r="BB14">
         <v>100000.0</v>
       </c>
-      <c r="BB14">
+      <c r="BC14">
         <v>115000.0</v>
       </c>
-      <c r="BC14">
+      <c r="BD14">
         <v>170000.0</v>
       </c>
-      <c r="BD14">
+      <c r="BE14">
         <v>223000.0</v>
       </c>
-      <c r="BE14">
+      <c r="BF14">
         <v>230000.0</v>
       </c>
-      <c r="BF14">
+      <c r="BG14">
         <v>291000.0</v>
       </c>
-      <c r="BG14">
+      <c r="BH14">
         <v>350000.0</v>
       </c>
-      <c r="BH14">
+      <c r="BI14">
         <v>384000.0</v>
       </c>
-      <c r="BI14">
+      <c r="BJ14">
         <v>439000.0</v>
       </c>
-      <c r="BJ14">
+      <c r="BK14">
         <v>463000.0</v>
       </c>
-      <c r="BK14">
+      <c r="BL14">
         <v>473000.0</v>
       </c>
-      <c r="BL14">
+      <c r="BM14">
         <v>482000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>515000.0</v>
       </c>
       <c r="BN14">
         <v>515000.0</v>
       </c>
       <c r="BO14">
+        <v>515000.0</v>
+      </c>
+      <c r="BP14">
         <v>604000.0</v>
       </c>
-      <c r="BP14">
+      <c r="BQ14">
         <v>651000.0</v>
       </c>
-      <c r="BQ14">
+      <c r="BR14">
         <v>693000.0</v>
       </c>
-      <c r="BR14">
+      <c r="BS14">
         <v>682000.0</v>
       </c>
-      <c r="BS14">
+      <c r="BT14">
         <v>729000.0</v>
       </c>
-      <c r="BT14">
+      <c r="BU14">
         <v>628000.0</v>
       </c>
-      <c r="BU14">
+      <c r="BV14">
         <v>678000.0</v>
       </c>
-      <c r="BV14">
+      <c r="BW14">
         <v>879000.0</v>
       </c>
-      <c r="BW14">
+      <c r="BX14">
         <v>826000.0</v>
       </c>
-      <c r="BX14">
+      <c r="BY14">
         <v>848000.0</v>
       </c>
-      <c r="BY14">
+      <c r="BZ14">
         <v>798000.0</v>
       </c>
-      <c r="BZ14">
+      <c r="CA14">
         <v>827000.0</v>
       </c>
-      <c r="CA14">
+      <c r="CB14">
         <v>430000.0</v>
       </c>
     </row>
-    <row r="15" spans="1:79">
+    <row r="15" spans="1:80">
       <c r="A15" t="s">
-        <v>195</v>
+        <v>196</v>
       </c>
       <c r="B15"/>
       <c r="C15"/>
       <c r="D15"/>
       <c r="E15"/>
       <c r="F15"/>
       <c r="G15"/>
       <c r="H15"/>
       <c r="I15"/>
       <c r="J15"/>
       <c r="K15"/>
       <c r="L15"/>
       <c r="M15"/>
       <c r="N15"/>
       <c r="O15"/>
       <c r="P15"/>
       <c r="Q15"/>
       <c r="R15"/>
       <c r="S15"/>
       <c r="T15"/>
       <c r="U15"/>
       <c r="V15"/>
       <c r="W15"/>
       <c r="X15"/>
       <c r="Y15"/>
       <c r="Z15"/>
       <c r="AA15"/>
       <c r="AB15"/>
       <c r="AC15"/>
       <c r="AD15"/>
-      <c r="AE15">
-[...1 lines deleted...]
-      </c>
+      <c r="AE15"/>
       <c r="AF15">
         <v>0.0</v>
       </c>
       <c r="AG15">
         <v>0.0</v>
       </c>
       <c r="AH15">
         <v>0.0</v>
       </c>
       <c r="AI15">
         <v>0.0</v>
       </c>
       <c r="AJ15">
         <v>0.0</v>
       </c>
       <c r="AK15">
         <v>0.0</v>
       </c>
       <c r="AL15">
         <v>0.0</v>
       </c>
       <c r="AM15">
         <v>0.0</v>
       </c>
       <c r="AN15">
@@ -28995,319 +29278,325 @@
       </c>
       <c r="AX15">
         <v>0.0</v>
       </c>
       <c r="AY15">
         <v>0.0</v>
       </c>
       <c r="AZ15">
         <v>0.0</v>
       </c>
       <c r="BA15">
         <v>0.0</v>
       </c>
       <c r="BB15">
         <v>0.0</v>
       </c>
       <c r="BC15">
         <v>0.0</v>
       </c>
       <c r="BD15">
         <v>0.0</v>
       </c>
       <c r="BE15">
         <v>0.0</v>
       </c>
-      <c r="BF15"/>
-[...2 lines deleted...]
-      </c>
+      <c r="BF15">
+        <v>0.0</v>
+      </c>
+      <c r="BG15"/>
       <c r="BH15">
         <v>0.0</v>
       </c>
-      <c r="BI15"/>
+      <c r="BI15">
+        <v>0.0</v>
+      </c>
       <c r="BJ15"/>
       <c r="BK15"/>
       <c r="BL15"/>
       <c r="BM15"/>
       <c r="BN15"/>
       <c r="BO15"/>
       <c r="BP15"/>
       <c r="BQ15"/>
       <c r="BR15"/>
       <c r="BS15"/>
       <c r="BT15"/>
       <c r="BU15"/>
       <c r="BV15"/>
       <c r="BW15"/>
       <c r="BX15"/>
       <c r="BY15"/>
       <c r="BZ15"/>
       <c r="CA15"/>
+      <c r="CB15"/>
     </row>
-    <row r="16" spans="1:79">
+    <row r="16" spans="1:80">
       <c r="A16" t="s">
-        <v>196</v>
+        <v>197</v>
       </c>
       <c r="B16">
+        <v>232188000.0</v>
+      </c>
+      <c r="C16">
         <v>203783000.0</v>
       </c>
-      <c r="C16">
+      <c r="D16">
         <v>300694000.0</v>
       </c>
-      <c r="D16">
+      <c r="E16">
         <v>191193000.0</v>
       </c>
-      <c r="E16">
+      <c r="F16">
         <v>188646000.0</v>
       </c>
-      <c r="F16">
+      <c r="G16">
         <v>105019000.0</v>
       </c>
-      <c r="G16">
+      <c r="H16">
         <v>237684000.0</v>
       </c>
-      <c r="H16">
+      <c r="I16">
         <v>499597000.0</v>
       </c>
-      <c r="I16">
+      <c r="J16">
         <v>622517000.0</v>
       </c>
-      <c r="J16">
+      <c r="K16">
         <v>99915000.0</v>
       </c>
-      <c r="K16">
+      <c r="L16">
         <v>62055000.0</v>
       </c>
-      <c r="L16">
+      <c r="M16">
         <v>77196000.0</v>
       </c>
-      <c r="M16">
+      <c r="N16">
         <v>113308000.0</v>
       </c>
-      <c r="N16">
+      <c r="O16">
         <v>331549000.0</v>
       </c>
-      <c r="O16">
+      <c r="P16">
         <v>59340000.0</v>
       </c>
-      <c r="P16">
+      <c r="Q16">
         <v>53272000.0</v>
       </c>
-      <c r="Q16">
+      <c r="R16">
         <v>42282000.0</v>
       </c>
-      <c r="R16">
+      <c r="S16">
         <v>36269000.0</v>
       </c>
-      <c r="S16">
+      <c r="T16">
         <v>49174000.0</v>
       </c>
-      <c r="T16">
+      <c r="U16">
         <v>33540000.0</v>
       </c>
-      <c r="U16">
+      <c r="V16">
         <v>44205000.0</v>
       </c>
-      <c r="V16">
+      <c r="W16">
         <v>54004000.0</v>
       </c>
-      <c r="W16">
+      <c r="X16">
         <v>109120000.0</v>
       </c>
-      <c r="X16">
+      <c r="Y16">
         <v>61867000.0</v>
       </c>
-      <c r="Y16">
+      <c r="Z16">
         <v>66651000.0</v>
       </c>
-      <c r="Z16">
+      <c r="AA16">
         <v>46697000.0</v>
       </c>
-      <c r="AA16">
+      <c r="AB16">
         <v>89486000.0</v>
       </c>
-      <c r="AB16">
+      <c r="AC16">
         <v>72508000.0</v>
       </c>
-      <c r="AC16">
+      <c r="AD16">
         <v>47493000.0</v>
       </c>
-      <c r="AD16">
+      <c r="AE16">
         <v>57379000.0</v>
       </c>
-      <c r="AE16">
+      <c r="AF16">
         <v>38046000.0</v>
       </c>
-      <c r="AF16">
+      <c r="AG16">
         <v>264861000.0</v>
       </c>
-      <c r="AG16">
+      <c r="AH16">
         <v>38125000.0</v>
       </c>
-      <c r="AH16">
+      <c r="AI16">
         <v>148627000.0</v>
       </c>
-      <c r="AI16">
+      <c r="AJ16">
         <v>12960000.0</v>
       </c>
-      <c r="AJ16">
+      <c r="AK16">
         <v>34797000.0</v>
       </c>
-      <c r="AK16">
+      <c r="AL16">
         <v>8215000.0</v>
       </c>
-      <c r="AL16">
+      <c r="AM16">
         <v>19144983.0</v>
       </c>
-      <c r="AM16">
+      <c r="AN16">
         <v>8393302.0</v>
       </c>
-      <c r="AN16">
+      <c r="AO16">
         <v>10756000.0</v>
       </c>
-      <c r="AO16">
+      <c r="AP16">
         <v>42815000.0</v>
       </c>
-      <c r="AP16">
+      <c r="AQ16">
         <v>34966000.0</v>
       </c>
-      <c r="AQ16">
+      <c r="AR16">
         <v>45537000.0</v>
       </c>
-      <c r="AR16">
+      <c r="AS16">
         <v>32003000.0</v>
       </c>
-      <c r="AS16">
+      <c r="AT16">
         <v>33255000.0</v>
       </c>
-      <c r="AT16">
+      <c r="AU16">
         <v>46024000.0</v>
       </c>
-      <c r="AU16">
+      <c r="AV16">
         <v>68478000.0</v>
       </c>
-      <c r="AV16">
+      <c r="AW16">
         <v>96811000.0</v>
       </c>
-      <c r="AW16">
+      <c r="AX16">
         <v>52034000.0</v>
       </c>
-      <c r="AX16">
+      <c r="AY16">
         <v>48490000.0</v>
       </c>
-      <c r="AY16">
+      <c r="AZ16">
         <v>25477000.0</v>
       </c>
-      <c r="AZ16">
+      <c r="BA16">
         <v>33783000.0</v>
       </c>
-      <c r="BA16">
+      <c r="BB16">
         <v>34962000.0</v>
       </c>
-      <c r="BB16">
+      <c r="BC16">
         <v>81512000.0</v>
       </c>
-      <c r="BC16">
+      <c r="BD16">
         <v>29442000.0</v>
       </c>
-      <c r="BD16">
+      <c r="BE16">
         <v>25593000.0</v>
       </c>
-      <c r="BE16">
+      <c r="BF16">
         <v>34550000.0</v>
       </c>
-      <c r="BF16">
+      <c r="BG16">
         <v>30075000.0</v>
       </c>
-      <c r="BG16">
+      <c r="BH16">
         <v>20643000.0</v>
       </c>
-      <c r="BH16">
+      <c r="BI16">
         <v>25891000.0</v>
       </c>
-      <c r="BI16">
+      <c r="BJ16">
         <v>17372000.0</v>
       </c>
-      <c r="BJ16">
+      <c r="BK16">
         <v>31310000.0</v>
       </c>
-      <c r="BK16">
+      <c r="BL16">
         <v>34906000.0</v>
       </c>
-      <c r="BL16">
+      <c r="BM16">
         <v>42611000.0</v>
       </c>
-      <c r="BM16">
+      <c r="BN16">
         <v>57917000.0</v>
       </c>
-      <c r="BN16">
+      <c r="BO16">
         <v>44155000.0</v>
       </c>
-      <c r="BO16">
+      <c r="BP16">
         <v>34803000.0</v>
       </c>
-      <c r="BP16">
+      <c r="BQ16">
         <v>31883000.0</v>
       </c>
-      <c r="BQ16">
+      <c r="BR16">
         <v>41155000.0</v>
       </c>
-      <c r="BR16">
+      <c r="BS16">
         <v>52045000.0</v>
       </c>
-      <c r="BS16">
+      <c r="BT16">
         <v>58398000.0</v>
       </c>
-      <c r="BT16">
+      <c r="BU16">
         <v>79376000.0</v>
       </c>
-      <c r="BU16">
+      <c r="BV16">
         <v>99206000.0</v>
       </c>
-      <c r="BV16">
+      <c r="BW16">
         <v>115577000.0</v>
       </c>
-      <c r="BW16">
+      <c r="BX16">
         <v>48339000.0</v>
       </c>
-      <c r="BX16">
+      <c r="BY16">
         <v>64526000.0</v>
       </c>
-      <c r="BY16">
+      <c r="BZ16">
         <v>76876000.0</v>
       </c>
-      <c r="BZ16">
+      <c r="CA16">
         <v>33687000.0</v>
       </c>
-      <c r="CA16">
+      <c r="CB16">
         <v>26492000.0</v>
       </c>
     </row>
-    <row r="17" spans="1:79">
+    <row r="17" spans="1:80">
       <c r="A17" t="s">
-        <v>197</v>
+        <v>198</v>
       </c>
       <c r="B17"/>
       <c r="C17"/>
       <c r="D17"/>
       <c r="E17"/>
       <c r="F17"/>
       <c r="G17"/>
       <c r="H17"/>
       <c r="I17"/>
       <c r="J17"/>
       <c r="K17"/>
       <c r="L17"/>
       <c r="M17"/>
       <c r="N17"/>
       <c r="O17"/>
       <c r="P17"/>
       <c r="Q17"/>
       <c r="R17"/>
       <c r="S17"/>
       <c r="T17"/>
       <c r="U17"/>
       <c r="V17"/>
       <c r="W17"/>
       <c r="X17"/>
       <c r="Y17"/>
@@ -29343,543 +29632,556 @@
       <c r="BC17"/>
       <c r="BD17"/>
       <c r="BE17"/>
       <c r="BF17"/>
       <c r="BG17"/>
       <c r="BH17"/>
       <c r="BI17"/>
       <c r="BJ17"/>
       <c r="BK17"/>
       <c r="BL17"/>
       <c r="BM17"/>
       <c r="BN17"/>
       <c r="BO17"/>
       <c r="BP17"/>
       <c r="BQ17"/>
       <c r="BR17"/>
       <c r="BS17"/>
       <c r="BT17"/>
       <c r="BU17"/>
       <c r="BV17"/>
       <c r="BW17"/>
       <c r="BX17"/>
       <c r="BY17"/>
       <c r="BZ17"/>
       <c r="CA17"/>
+      <c r="CB17"/>
     </row>
-    <row r="18" spans="1:79">
+    <row r="18" spans="1:80">
       <c r="A18" t="s">
-        <v>198</v>
+        <v>199</v>
       </c>
       <c r="B18">
+        <v>-171284000.0</v>
+      </c>
+      <c r="C18">
         <v>-133070000.0</v>
       </c>
-      <c r="C18">
+      <c r="D18">
         <v>78993000.0</v>
       </c>
-      <c r="D18">
+      <c r="E18">
         <v>-47052000.0</v>
       </c>
-      <c r="E18">
+      <c r="F18">
         <v>-88891000.0</v>
       </c>
-      <c r="F18">
+      <c r="G18">
         <v>-104681000.0</v>
       </c>
-      <c r="G18">
+      <c r="H18">
         <v>-67763000.0</v>
       </c>
-      <c r="H18">
+      <c r="I18">
         <v>-140076000.0</v>
       </c>
-      <c r="I18">
+      <c r="J18">
         <v>-149514000.0</v>
       </c>
-      <c r="J18">
+      <c r="K18">
         <v>-80969000.0</v>
       </c>
-      <c r="K18">
+      <c r="L18">
         <v>-85259000.0</v>
       </c>
-      <c r="L18">
+      <c r="M18">
         <v>-75379000.0</v>
       </c>
-      <c r="M18">
+      <c r="N18">
         <v>-84102000.0</v>
       </c>
-      <c r="N18">
+      <c r="O18">
         <v>-58544000.0</v>
       </c>
-      <c r="O18">
+      <c r="P18">
         <v>-59102000.0</v>
       </c>
-      <c r="P18">
+      <c r="Q18">
         <v>-57463000.0</v>
       </c>
-      <c r="Q18">
+      <c r="R18">
         <v>-49965000.0</v>
       </c>
-      <c r="R18">
+      <c r="S18">
         <v>-48164000.0</v>
       </c>
-      <c r="S18">
+      <c r="T18">
         <v>-45606000.0</v>
       </c>
-      <c r="T18">
+      <c r="U18">
         <v>-46883000.0</v>
       </c>
-      <c r="U18">
+      <c r="V18">
         <v>-43473000.0</v>
       </c>
-      <c r="V18">
+      <c r="W18">
         <v>-54957000.0</v>
       </c>
-      <c r="W18">
+      <c r="X18">
         <v>-47853000.0</v>
       </c>
-      <c r="X18">
+      <c r="Y18">
         <v>-24265000.0</v>
       </c>
-      <c r="Y18">
+      <c r="Z18">
         <v>-30820000.0</v>
       </c>
-      <c r="Z18">
+      <c r="AA18">
         <v>-12416000.0</v>
       </c>
-      <c r="AA18">
+      <c r="AB18">
         <v>-11322000.0</v>
       </c>
-      <c r="AB18">
+      <c r="AC18">
         <v>-11539000.0</v>
       </c>
-      <c r="AC18">
+      <c r="AD18">
         <v>-6519000.0</v>
       </c>
-      <c r="AD18">
+      <c r="AE18">
         <v>-6273000.0</v>
       </c>
-      <c r="AE18">
+      <c r="AF18">
         <v>-5251000.0</v>
       </c>
-      <c r="AF18">
+      <c r="AG18">
         <v>-5360000.0</v>
       </c>
-      <c r="AG18">
+      <c r="AH18">
         <v>-8645000.0</v>
       </c>
-      <c r="AH18">
+      <c r="AI18">
         <v>-5820000.0</v>
       </c>
-      <c r="AI18">
+      <c r="AJ18">
         <v>-4951000.0</v>
       </c>
-      <c r="AJ18">
+      <c r="AK18">
         <v>-7773000.0</v>
       </c>
-      <c r="AK18">
+      <c r="AL18">
         <v>-3773000.0</v>
       </c>
-      <c r="AL18">
+      <c r="AM18">
         <v>-5281637.0</v>
       </c>
-      <c r="AM18">
+      <c r="AN18">
         <v>6954937.0</v>
       </c>
-      <c r="AN18">
+      <c r="AO18">
         <v>-7070000.0</v>
       </c>
-      <c r="AO18">
+      <c r="AP18">
         <v>-12214000.0</v>
       </c>
-      <c r="AP18">
+      <c r="AQ18">
         <v>-19355000.0</v>
       </c>
-      <c r="AQ18">
+      <c r="AR18">
         <v>-15615000.0</v>
       </c>
-      <c r="AR18">
+      <c r="AS18">
         <v>-17757000.0</v>
       </c>
-      <c r="AS18">
+      <c r="AT18">
         <v>-18775000.0</v>
       </c>
-      <c r="AT18">
+      <c r="AU18">
         <v>-19274000.0</v>
       </c>
-      <c r="AU18">
+      <c r="AV18">
         <v>-18603000.0</v>
       </c>
-      <c r="AV18">
+      <c r="AW18">
         <v>-20899000.0</v>
       </c>
-      <c r="AW18">
+      <c r="AX18">
         <v>-20293000.0</v>
       </c>
-      <c r="AX18">
+      <c r="AY18">
         <v>-18772000.0</v>
       </c>
-      <c r="AY18">
+      <c r="AZ18">
         <v>-16604000.0</v>
       </c>
-      <c r="AZ18">
+      <c r="BA18">
         <v>-20314000.0</v>
       </c>
-      <c r="BA18">
+      <c r="BB18">
         <v>-22490000.0</v>
       </c>
-      <c r="BB18">
+      <c r="BC18">
         <v>-12607000.0</v>
       </c>
-      <c r="BC18">
+      <c r="BD18">
         <v>-13472000.0</v>
       </c>
-      <c r="BD18">
+      <c r="BE18">
         <v>-13160000.0</v>
       </c>
-      <c r="BE18">
+      <c r="BF18">
         <v>-15401000.0</v>
       </c>
-      <c r="BF18">
+      <c r="BG18">
         <v>-10868000.0</v>
       </c>
-      <c r="BG18">
+      <c r="BH18">
         <v>-12084000.0</v>
       </c>
-      <c r="BH18">
+      <c r="BI18">
         <v>-12189000.0</v>
       </c>
-      <c r="BI18">
+      <c r="BJ18">
         <v>-12849000.0</v>
       </c>
-      <c r="BJ18">
+      <c r="BK18">
         <v>-8239000.0</v>
       </c>
-      <c r="BK18">
+      <c r="BL18">
         <v>-8495000.0</v>
       </c>
-      <c r="BL18">
+      <c r="BM18">
         <v>-9012000.0</v>
       </c>
-      <c r="BM18">
+      <c r="BN18">
         <v>-12589000.0</v>
       </c>
-      <c r="BN18">
+      <c r="BO18">
         <v>-7205000.0</v>
       </c>
-      <c r="BO18">
+      <c r="BP18">
         <v>-8281000.0</v>
       </c>
-      <c r="BP18">
+      <c r="BQ18">
         <v>-23622000.0</v>
       </c>
-      <c r="BQ18">
+      <c r="BR18">
         <v>11844000.0</v>
       </c>
-      <c r="BR18">
+      <c r="BS18">
         <v>15803000.0</v>
       </c>
-      <c r="BS18">
+      <c r="BT18">
         <v>-20274000.0</v>
       </c>
-      <c r="BT18">
+      <c r="BU18">
         <v>-19537000.0</v>
       </c>
-      <c r="BU18">
+      <c r="BV18">
         <v>-16115000.0</v>
       </c>
-      <c r="BV18">
+      <c r="BW18">
         <v>67507000.0</v>
       </c>
-      <c r="BW18">
+      <c r="BX18">
         <v>-16066000.0</v>
       </c>
-      <c r="BX18">
+      <c r="BY18">
         <v>-12898000.0</v>
       </c>
-      <c r="BY18">
+      <c r="BZ18">
         <v>-13671000.0</v>
       </c>
-      <c r="BZ18">
+      <c r="CA18">
         <v>-11702000.0</v>
       </c>
-      <c r="CA18">
+      <c r="CB18">
         <v>-14197000.0</v>
       </c>
     </row>
-    <row r="19" spans="1:79">
+    <row r="19" spans="1:80">
       <c r="A19" t="s">
-        <v>199</v>
-[...1 lines deleted...]
-      <c r="B19"/>
+        <v>200</v>
+      </c>
+      <c r="B19">
+        <v>196040000.0</v>
+      </c>
       <c r="C19">
+        <v>27190000.0</v>
+      </c>
+      <c r="D19">
         <v>-206996000.0</v>
       </c>
-      <c r="D19">
+      <c r="E19">
         <v>47858000.0</v>
       </c>
-      <c r="E19">
+      <c r="F19">
         <v>163878000.0</v>
       </c>
-      <c r="F19">
+      <c r="G19">
         <v>-47950000.0</v>
       </c>
-      <c r="G19">
+      <c r="H19">
         <v>-202391000.0</v>
       </c>
-      <c r="H19">
+      <c r="I19">
         <v>-122098000.0</v>
       </c>
-      <c r="I19">
+      <c r="J19">
         <v>98053000.0</v>
       </c>
-      <c r="J19">
+      <c r="K19">
         <v>-362123000.0</v>
       </c>
-      <c r="K19">
+      <c r="L19">
         <v>50199000.0</v>
       </c>
-      <c r="L19">
+      <c r="M19">
         <v>-3732000.0</v>
       </c>
-      <c r="M19">
+      <c r="N19">
         <v>-186829000.0</v>
       </c>
-      <c r="N19">
+      <c r="O19">
         <v>66387000.0</v>
       </c>
-      <c r="O19">
+      <c r="P19">
         <v>65170000.0</v>
       </c>
-      <c r="P19">
+      <c r="Q19">
         <v>19339000.0</v>
       </c>
-      <c r="Q19">
+      <c r="R19">
         <v>55978000.0</v>
       </c>
-      <c r="R19">
+      <c r="S19">
         <v>15756000.0</v>
       </c>
-      <c r="S19">
+      <c r="T19">
         <v>40141000.0</v>
       </c>
-      <c r="T19">
+      <c r="U19">
         <v>-27323000.0</v>
       </c>
-      <c r="U19">
+      <c r="V19">
         <v>-33420000.0</v>
       </c>
-      <c r="V19">
+      <c r="W19">
         <v>-4788000.0</v>
       </c>
-      <c r="W19">
+      <c r="X19">
         <v>94756000.0</v>
       </c>
-      <c r="X19">
+      <c r="Y19">
         <v>19372000.0</v>
       </c>
-      <c r="Y19">
+      <c r="Z19">
         <v>50774000.0</v>
       </c>
-      <c r="Z19">
+      <c r="AA19">
         <v>-30373000.0</v>
       </c>
-      <c r="AA19">
+      <c r="AB19">
         <v>28265000.0</v>
       </c>
-      <c r="AB19">
+      <c r="AC19">
         <v>36437000.0</v>
       </c>
-      <c r="AC19">
+      <c r="AD19">
         <v>-3450000.0</v>
       </c>
-      <c r="AD19">
+      <c r="AE19">
         <v>24996000.0</v>
       </c>
-      <c r="AE19">
+      <c r="AF19">
         <v>-222015000.0</v>
       </c>
-      <c r="AF19">
+      <c r="AG19">
         <v>-80913000.0</v>
       </c>
-      <c r="AG19">
+      <c r="AH19">
         <v>-102122000.0</v>
       </c>
-      <c r="AH19">
+      <c r="AI19">
         <v>6085000.0</v>
       </c>
-      <c r="AI19">
+      <c r="AJ19">
         <v>-16886000.0</v>
       </c>
-      <c r="AJ19">
+      <c r="AK19">
         <v>-524000.0</v>
       </c>
-      <c r="AK19">
+      <c r="AL19">
         <v>-10556000.0</v>
       </c>
-      <c r="AL19">
+      <c r="AM19">
         <v>9781917.0</v>
       </c>
-      <c r="AM19">
+      <c r="AN19">
         <v>6158148.0</v>
       </c>
-      <c r="AN19">
+      <c r="AO19">
         <v>-22955000.0</v>
       </c>
-      <c r="AO19">
+      <c r="AP19">
         <v>22381000.0</v>
       </c>
-      <c r="AP19">
+      <c r="AQ19">
         <v>11100000.0</v>
       </c>
-      <c r="AQ19">
+      <c r="AR19">
         <v>23633000.0</v>
       </c>
-      <c r="AR19">
+      <c r="AS19">
         <v>-22992000.0</v>
       </c>
-      <c r="AS19">
+      <c r="AT19">
         <v>8317000.0</v>
       </c>
-      <c r="AT19">
+      <c r="AU19">
         <v>-871000.0</v>
       </c>
-      <c r="AU19">
+      <c r="AV19">
         <v>-35545000.0</v>
       </c>
-      <c r="AV19">
+      <c r="AW19">
         <v>11503000.0</v>
       </c>
-      <c r="AW19">
+      <c r="AX19">
         <v>16220000.0</v>
       </c>
-      <c r="AX19">
+      <c r="AY19">
         <v>-15068000.0</v>
       </c>
-      <c r="AY19">
+      <c r="AZ19">
         <v>8509000.0</v>
       </c>
-      <c r="AZ19">
+      <c r="BA19">
         <v>19015000.0</v>
       </c>
-      <c r="BA19">
+      <c r="BB19">
         <v>-36340000.0</v>
       </c>
-      <c r="BB19">
+      <c r="BC19">
         <v>6604000.0</v>
       </c>
-      <c r="BC19">
+      <c r="BD19">
         <v>-6630000.0</v>
       </c>
-      <c r="BD19">
+      <c r="BE19">
         <v>3762000.0</v>
       </c>
-      <c r="BE19">
+      <c r="BF19">
         <v>-13174000.0</v>
       </c>
-      <c r="BF19"/>
       <c r="BG19"/>
       <c r="BH19"/>
       <c r="BI19"/>
       <c r="BJ19"/>
       <c r="BK19"/>
       <c r="BL19"/>
       <c r="BM19"/>
       <c r="BN19"/>
       <c r="BO19"/>
       <c r="BP19"/>
       <c r="BQ19"/>
       <c r="BR19"/>
       <c r="BS19"/>
       <c r="BT19"/>
       <c r="BU19"/>
       <c r="BV19"/>
       <c r="BW19"/>
       <c r="BX19"/>
       <c r="BY19"/>
       <c r="BZ19"/>
       <c r="CA19"/>
+      <c r="CB19"/>
     </row>
-    <row r="20" spans="1:79">
+    <row r="20" spans="1:80">
       <c r="A20" t="s">
-        <v>200</v>
-[...1 lines deleted...]
-      <c r="B20"/>
+        <v>201</v>
+      </c>
+      <c r="B20">
+        <v>2329000.0</v>
+      </c>
       <c r="C20">
         <v>0.0</v>
       </c>
       <c r="D20">
+        <v>0.0</v>
+      </c>
+      <c r="E20">
         <v>-8640000.0</v>
       </c>
-      <c r="E20">
+      <c r="F20">
         <v>8640000.0</v>
       </c>
-      <c r="F20">
+      <c r="G20">
         <v>-23000.0</v>
       </c>
-      <c r="G20">
-[...1 lines deleted...]
-      </c>
       <c r="H20">
+        <v>0.0</v>
+      </c>
+      <c r="I20">
         <v>85949000.0</v>
       </c>
-      <c r="I20">
+      <c r="J20">
         <v>311561000.0</v>
       </c>
-      <c r="J20">
+      <c r="K20">
         <v>235703000.0</v>
       </c>
-      <c r="K20">
+      <c r="L20">
         <v>-21424000.0</v>
       </c>
-      <c r="L20">
+      <c r="M20">
         <v>45908000.0</v>
       </c>
-      <c r="M20">
-[...1 lines deleted...]
-      </c>
       <c r="N20">
+        <v>0.0</v>
+      </c>
+      <c r="O20">
         <v>255382000.0</v>
       </c>
-      <c r="O20">
-[...1 lines deleted...]
-      </c>
       <c r="P20">
         <v>0.0</v>
       </c>
       <c r="Q20">
         <v>0.0</v>
       </c>
       <c r="R20">
+        <v>0.0</v>
+      </c>
+      <c r="S20">
         <v>18958000.0</v>
       </c>
-      <c r="S20">
+      <c r="T20">
         <v>21092000.0</v>
       </c>
-      <c r="T20">
+      <c r="U20">
         <v>63541000.0</v>
       </c>
-      <c r="U20"/>
       <c r="V20"/>
       <c r="W20"/>
       <c r="X20"/>
       <c r="Y20"/>
       <c r="Z20"/>
       <c r="AA20"/>
       <c r="AB20"/>
       <c r="AC20"/>
       <c r="AD20"/>
       <c r="AE20"/>
       <c r="AF20"/>
       <c r="AG20"/>
       <c r="AH20"/>
       <c r="AI20"/>
       <c r="AJ20"/>
       <c r="AK20"/>
       <c r="AL20"/>
       <c r="AM20"/>
       <c r="AN20"/>
       <c r="AO20"/>
       <c r="AP20"/>
       <c r="AQ20"/>
       <c r="AR20"/>
       <c r="AS20"/>
       <c r="AT20"/>
@@ -29894,2162 +30196,2193 @@
       <c r="BC20"/>
       <c r="BD20"/>
       <c r="BE20"/>
       <c r="BF20"/>
       <c r="BG20"/>
       <c r="BH20"/>
       <c r="BI20"/>
       <c r="BJ20"/>
       <c r="BK20"/>
       <c r="BL20"/>
       <c r="BM20"/>
       <c r="BN20"/>
       <c r="BO20"/>
       <c r="BP20"/>
       <c r="BQ20"/>
       <c r="BR20"/>
       <c r="BS20"/>
       <c r="BT20"/>
       <c r="BU20"/>
       <c r="BV20"/>
       <c r="BW20"/>
       <c r="BX20"/>
       <c r="BY20"/>
       <c r="BZ20"/>
       <c r="CA20"/>
+      <c r="CB20"/>
     </row>
-    <row r="21" spans="1:79">
+    <row r="21" spans="1:80">
       <c r="A21" t="s">
-        <v>201</v>
+        <v>202</v>
       </c>
       <c r="B21"/>
-      <c r="C21"/>
+      <c r="C21">
+        <v>0.0</v>
+      </c>
       <c r="D21"/>
       <c r="E21"/>
-      <c r="F21">
-[...1 lines deleted...]
-      </c>
+      <c r="F21"/>
       <c r="G21">
         <v>0.0</v>
       </c>
-      <c r="H21"/>
+      <c r="H21">
+        <v>0.0</v>
+      </c>
       <c r="I21"/>
       <c r="J21"/>
       <c r="K21"/>
-      <c r="L21">
+      <c r="L21"/>
+      <c r="M21">
         <v>15000000.0</v>
       </c>
-      <c r="M21">
+      <c r="N21">
         <v>34787000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>15000000.0</v>
       </c>
       <c r="O21">
         <v>15000000.0</v>
       </c>
       <c r="P21">
+        <v>15000000.0</v>
+      </c>
+      <c r="Q21">
         <v>49114000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>50000000.0</v>
       </c>
       <c r="R21">
         <v>50000000.0</v>
       </c>
       <c r="S21">
         <v>50000000.0</v>
       </c>
-      <c r="T21"/>
+      <c r="T21">
+        <v>50000000.0</v>
+      </c>
       <c r="U21"/>
       <c r="V21"/>
       <c r="W21"/>
       <c r="X21"/>
       <c r="Y21"/>
       <c r="Z21"/>
       <c r="AA21"/>
       <c r="AB21"/>
       <c r="AC21"/>
       <c r="AD21"/>
       <c r="AE21"/>
       <c r="AF21"/>
       <c r="AG21"/>
       <c r="AH21"/>
       <c r="AI21"/>
       <c r="AJ21"/>
       <c r="AK21"/>
-      <c r="AL21">
+      <c r="AL21"/>
+      <c r="AM21">
         <v>8500000.0</v>
       </c>
-      <c r="AM21">
+      <c r="AN21">
         <v>13118250.0</v>
       </c>
-      <c r="AN21">
+      <c r="AO21">
         <v>-2300000.0</v>
       </c>
-      <c r="AO21">
+      <c r="AP21">
         <v>-2318000.0</v>
       </c>
-      <c r="AP21">
+      <c r="AQ21">
         <v>-2317000.0</v>
       </c>
-      <c r="AQ21">
+      <c r="AR21">
         <v>-2315000.0</v>
       </c>
-      <c r="AR21">
+      <c r="AS21">
         <v>-2313000.0</v>
       </c>
-      <c r="AS21">
+      <c r="AT21">
         <v>-2311000.0</v>
       </c>
-      <c r="AT21">
+      <c r="AU21">
         <v>-2310000.0</v>
       </c>
-      <c r="AU21">
+      <c r="AV21">
         <v>-2307000.0</v>
       </c>
-      <c r="AV21">
+      <c r="AW21">
         <v>-2374000.0</v>
       </c>
-      <c r="AW21">
+      <c r="AX21">
         <v>-2501000.0</v>
       </c>
-      <c r="AX21">
+      <c r="AY21">
         <v>-237000.0</v>
       </c>
-      <c r="AY21">
+      <c r="AZ21">
         <v>-222000.0</v>
       </c>
-      <c r="AZ21">
+      <c r="BA21">
         <v>94000.0</v>
       </c>
-      <c r="BA21">
+      <c r="BB21">
         <v>11235000.0</v>
       </c>
-      <c r="BB21">
+      <c r="BC21">
         <v>-1969000.0</v>
       </c>
-      <c r="BC21">
+      <c r="BD21">
         <v>-1966000.0</v>
       </c>
-      <c r="BD21">
+      <c r="BE21">
         <v>-157000.0</v>
       </c>
-      <c r="BE21">
+      <c r="BF21">
         <v>-154000.0</v>
       </c>
-      <c r="BF21"/>
       <c r="BG21"/>
       <c r="BH21"/>
       <c r="BI21"/>
       <c r="BJ21"/>
       <c r="BK21"/>
       <c r="BL21"/>
       <c r="BM21"/>
       <c r="BN21"/>
       <c r="BO21"/>
       <c r="BP21"/>
       <c r="BQ21"/>
       <c r="BR21"/>
       <c r="BS21"/>
       <c r="BT21"/>
       <c r="BU21"/>
       <c r="BV21"/>
       <c r="BW21"/>
       <c r="BX21"/>
       <c r="BY21"/>
       <c r="BZ21"/>
       <c r="CA21"/>
+      <c r="CB21"/>
     </row>
-    <row r="22" spans="1:79">
+    <row r="22" spans="1:80">
       <c r="A22" t="s">
-        <v>164</v>
+        <v>165</v>
       </c>
       <c r="B22">
+        <v>-94391000.0</v>
+      </c>
+      <c r="C22">
         <v>-58575000.0</v>
       </c>
-      <c r="C22">
+      <c r="D22">
         <v>-114190000.0</v>
       </c>
-      <c r="D22">
+      <c r="E22">
         <v>-42281000.0</v>
       </c>
-      <c r="E22">
+      <c r="F22">
         <v>-73238000.0</v>
       </c>
-      <c r="F22">
+      <c r="G22">
         <v>-59416000.0</v>
       </c>
-      <c r="G22">
+      <c r="H22">
         <v>-106964000.0</v>
       </c>
-      <c r="H22">
+      <c r="I22">
         <v>-151971000.0</v>
       </c>
-      <c r="I22">
+      <c r="J22">
         <v>-147541000.0</v>
       </c>
-      <c r="J22">
+      <c r="K22">
         <v>-112194000.0</v>
       </c>
-      <c r="K22">
+      <c r="L22">
         <v>-98740000.0</v>
       </c>
-      <c r="L22">
+      <c r="M22">
         <v>-85800000.0</v>
       </c>
-      <c r="M22">
+      <c r="N22">
         <v>-76896000.0</v>
       </c>
-      <c r="N22">
+      <c r="O22">
         <v>-85905000.0</v>
       </c>
-      <c r="O22">
+      <c r="P22">
         <v>-81197000.0</v>
       </c>
-      <c r="P22">
+      <c r="Q22">
         <v>-70730000.0</v>
       </c>
-      <c r="Q22">
+      <c r="R22">
         <v>-57518000.0</v>
       </c>
-      <c r="R22">
+      <c r="S22">
         <v>-64549000.0</v>
       </c>
-      <c r="S22">
+      <c r="T22">
         <v>-63100000.0</v>
       </c>
-      <c r="T22">
+      <c r="U22">
         <v>-61651000.0</v>
       </c>
-      <c r="U22">
+      <c r="V22">
         <v>-52546000.0</v>
       </c>
-      <c r="V22">
+      <c r="W22">
         <v>-59123000.0</v>
       </c>
-      <c r="W22">
+      <c r="X22">
         <v>-57963000.0</v>
       </c>
-      <c r="X22">
+      <c r="Y22">
         <v>-49023000.0</v>
       </c>
-      <c r="Y22">
+      <c r="Z22">
         <v>-36135000.0</v>
       </c>
-      <c r="Z22">
+      <c r="AA22">
         <v>-27740000.0</v>
       </c>
-      <c r="AA22">
+      <c r="AB22">
         <v>-21429000.0</v>
       </c>
-      <c r="AB22">
+      <c r="AC22">
         <v>-19699000.0</v>
       </c>
-      <c r="AC22">
+      <c r="AD22">
         <v>-15080000.0</v>
       </c>
-      <c r="AD22">
+      <c r="AE22">
         <v>-11475000.0</v>
       </c>
-      <c r="AE22">
+      <c r="AF22">
         <v>-8512000.0</v>
       </c>
-      <c r="AF22">
+      <c r="AG22">
         <v>-6460000.0</v>
       </c>
-      <c r="AG22">
+      <c r="AH22">
         <v>-6364000.0</v>
       </c>
-      <c r="AH22">
+      <c r="AI22">
         <v>-8445000.0</v>
       </c>
-      <c r="AI22">
+      <c r="AJ22">
         <v>-8363000.0</v>
       </c>
-      <c r="AJ22">
+      <c r="AK22">
         <v>-8347000.0</v>
       </c>
-      <c r="AK22">
+      <c r="AL22">
         <v>-5999000.0</v>
       </c>
-      <c r="AL22">
+      <c r="AM22">
         <v>-7749269.0</v>
       </c>
-      <c r="AM22">
+      <c r="AN22">
         <v>-8735589.0</v>
       </c>
-      <c r="AN22">
+      <c r="AO22">
         <v>-3379000.0</v>
       </c>
-      <c r="AO22">
+      <c r="AP22">
         <v>-6524000.0</v>
       </c>
-      <c r="AP22">
+      <c r="AQ22">
         <v>-10536000.0</v>
       </c>
-      <c r="AQ22">
+      <c r="AR22">
         <v>-17628000.0</v>
       </c>
-      <c r="AR22">
+      <c r="AS22">
         <v>-19800000.0</v>
       </c>
-      <c r="AS22">
+      <c r="AT22">
         <v>-20707000.0</v>
       </c>
-      <c r="AT22">
+      <c r="AU22">
         <v>-20352000.0</v>
       </c>
-      <c r="AU22">
+      <c r="AV22">
         <v>-19966000.0</v>
       </c>
-      <c r="AV22">
+      <c r="AW22">
         <v>-22286000.0</v>
       </c>
-      <c r="AW22">
+      <c r="AX22">
         <v>-23557000.0</v>
       </c>
-      <c r="AX22">
+      <c r="AY22">
         <v>-24162000.0</v>
       </c>
-      <c r="AY22">
+      <c r="AZ22">
         <v>-22515000.0</v>
       </c>
-      <c r="AZ22">
+      <c r="BA22">
         <v>-22787000.0</v>
       </c>
-      <c r="BA22">
+      <c r="BB22">
         <v>-20728000.0</v>
       </c>
-      <c r="BB22">
+      <c r="BC22">
         <v>-18123000.0</v>
       </c>
-      <c r="BC22">
+      <c r="BD22">
         <v>-14996000.0</v>
       </c>
-      <c r="BD22">
+      <c r="BE22">
         <v>-14620000.0</v>
       </c>
-      <c r="BE22">
+      <c r="BF22">
         <v>-15051000.0</v>
       </c>
-      <c r="BF22">
+      <c r="BG22">
         <v>-10743000.0</v>
       </c>
-      <c r="BG22">
+      <c r="BH22">
         <v>-12734000.0</v>
       </c>
-      <c r="BH22">
+      <c r="BI22">
         <v>-12502000.0</v>
       </c>
-      <c r="BI22">
+      <c r="BJ22">
         <v>-11401000.0</v>
       </c>
-      <c r="BJ22">
+      <c r="BK22">
         <v>-8823000.0</v>
       </c>
-      <c r="BK22">
+      <c r="BL22">
         <v>-10262000.0</v>
       </c>
-      <c r="BL22">
+      <c r="BM22">
         <v>-9074000.0</v>
       </c>
-      <c r="BM22">
+      <c r="BN22">
         <v>-9308000.0</v>
       </c>
-      <c r="BN22">
+      <c r="BO22">
         <v>-7037000.0</v>
       </c>
-      <c r="BO22">
+      <c r="BP22">
         <v>118119000.0</v>
       </c>
-      <c r="BP22">
+      <c r="BQ22">
         <v>-8495000.0</v>
       </c>
-      <c r="BQ22">
+      <c r="BR22">
         <v>-23499000.0</v>
       </c>
-      <c r="BR22">
+      <c r="BS22">
         <v>-25953000.0</v>
       </c>
-      <c r="BS22">
+      <c r="BT22">
         <v>-26321000.0</v>
       </c>
-      <c r="BT22">
+      <c r="BU22">
         <v>-22694000.0</v>
       </c>
-      <c r="BU22">
+      <c r="BV22">
         <v>-17650000.0</v>
       </c>
-      <c r="BV22">
+      <c r="BW22">
         <v>-15524000.0</v>
       </c>
-      <c r="BW22">
+      <c r="BX22">
         <v>-14876000.0</v>
       </c>
-      <c r="BX22">
+      <c r="BY22">
         <v>-16740000.0</v>
       </c>
-      <c r="BY22">
+      <c r="BZ22">
         <v>-16355000.0</v>
       </c>
-      <c r="BZ22">
+      <c r="CA22">
         <v>-12487000.0</v>
       </c>
-      <c r="CA22">
+      <c r="CB22">
         <v>-17857000.0</v>
       </c>
     </row>
-    <row r="23" spans="1:79">
+    <row r="23" spans="1:80">
       <c r="A23" t="s">
-        <v>202</v>
-[...2 lines deleted...]
-      <c r="C23">
+        <v>203</v>
+      </c>
+      <c r="B23">
+        <v>2329000.0</v>
+      </c>
+      <c r="C23"/>
+      <c r="D23">
         <v>236647000.0</v>
       </c>
-      <c r="D23">
+      <c r="E23">
         <v>10381000.0</v>
       </c>
-      <c r="E23">
+      <c r="F23">
         <v>8640000.0</v>
       </c>
-      <c r="F23">
+      <c r="G23">
         <v>19794000.0</v>
       </c>
-      <c r="G23">
+      <c r="H23">
         <v>7462000.0</v>
       </c>
-      <c r="H23">
+      <c r="I23">
         <v>48174000.0</v>
       </c>
-      <c r="I23">
+      <c r="J23">
         <v>262145000.0</v>
       </c>
-      <c r="J23">
+      <c r="K23">
         <v>244213000.0</v>
       </c>
-      <c r="K23">
+      <c r="L23">
         <v>1850000.0</v>
       </c>
-      <c r="L23">
+      <c r="M23">
         <v>6176000.0</v>
       </c>
-      <c r="M23">
+      <c r="N23">
         <v>17690000.0</v>
       </c>
-      <c r="N23">
+      <c r="O23">
         <v>8955000.0</v>
       </c>
-      <c r="O23">
+      <c r="P23">
         <v>65137000.0</v>
       </c>
-      <c r="P23">
+      <c r="Q23">
         <v>-886000.0</v>
       </c>
-      <c r="Q23">
+      <c r="R23">
         <v>55926000.0</v>
       </c>
-      <c r="R23">
+      <c r="S23">
         <v>545000.0</v>
       </c>
-      <c r="S23">
+      <c r="T23">
         <v>7000.0</v>
       </c>
-      <c r="T23">
+      <c r="U23">
         <v>63541.0</v>
       </c>
-      <c r="U23">
+      <c r="V23">
         <v>478000.0</v>
       </c>
-      <c r="V23">
+      <c r="W23">
         <v>4629000.0</v>
       </c>
-      <c r="W23">
+      <c r="X23">
         <v>350000.0</v>
       </c>
-      <c r="X23">
+      <c r="Y23">
         <v>109000.0</v>
       </c>
-      <c r="Y23">
+      <c r="Z23">
         <v>50460000.0</v>
       </c>
-      <c r="Z23">
+      <c r="AA23">
         <v>-235000.0</v>
       </c>
-      <c r="AA23">
+      <c r="AB23">
         <v>35000.0</v>
       </c>
-      <c r="AB23">
+      <c r="AC23">
         <v>117000.0</v>
       </c>
-      <c r="AC23">
+      <c r="AD23">
         <v>83000.0</v>
       </c>
-      <c r="AD23">
+      <c r="AE23">
         <v>610000.0</v>
       </c>
-      <c r="AE23">
+      <c r="AF23">
         <v>451000.0</v>
       </c>
-      <c r="AF23">
+      <c r="AG23">
         <v>1449000.0</v>
       </c>
-      <c r="AG23">
+      <c r="AH23">
         <v>265.0</v>
       </c>
-      <c r="AH23">
+      <c r="AI23">
         <v>135527.0</v>
       </c>
-      <c r="AI23">
+      <c r="AJ23">
         <v>-16886000.0</v>
       </c>
-      <c r="AJ23">
+      <c r="AK23">
         <v>34879.0</v>
       </c>
-      <c r="AK23">
+      <c r="AL23">
         <v>3399.0</v>
       </c>
-      <c r="AL23">
+      <c r="AM23">
         <v>5953832.0</v>
       </c>
-      <c r="AM23">
+      <c r="AN23">
         <v>-11493250.0</v>
       </c>
-      <c r="AN23">
+      <c r="AO23">
         <v>6125.0</v>
       </c>
-      <c r="AO23">
+      <c r="AP23">
         <v>750000.0</v>
       </c>
-      <c r="AP23">
+      <c r="AQ23">
         <v>1350.01</v>
       </c>
-      <c r="AQ23">
+      <c r="AR23">
         <v>650000.0</v>
       </c>
-      <c r="AR23">
+      <c r="AS23">
         <v>250.0</v>
       </c>
-      <c r="AS23">
+      <c r="AT23">
         <v>1050.0</v>
       </c>
-      <c r="AT23">
+      <c r="AU23">
         <v>14449300.0</v>
       </c>
-      <c r="AU23">
+      <c r="AV23">
         <v>-35582000.0</v>
       </c>
-      <c r="AV23">
+      <c r="AW23">
         <v>11478000.0</v>
       </c>
-      <c r="AW23">
+      <c r="AX23">
         <v>7617000.0</v>
       </c>
-      <c r="AX23">
+      <c r="AY23">
         <v>-3000.0</v>
       </c>
-      <c r="AY23">
+      <c r="AZ23">
         <v>8493000.0</v>
       </c>
-      <c r="AZ23">
+      <c r="BA23">
         <v>290000.0</v>
       </c>
-      <c r="BA23">
+      <c r="BB23">
         <v>13210000.0</v>
       </c>
-      <c r="BB23">
+      <c r="BC23">
         <v>-23000.0</v>
       </c>
-      <c r="BC23">
+      <c r="BD23">
         <v>-4000.0</v>
       </c>
-      <c r="BD23">
+      <c r="BE23">
         <v>596000.0</v>
       </c>
-      <c r="BE23">
+      <c r="BF23">
         <v>28201000.0</v>
       </c>
-      <c r="BF23">
+      <c r="BG23">
         <v>-7658000.0</v>
       </c>
-      <c r="BG23">
+      <c r="BH23">
         <v>6000.0</v>
       </c>
-      <c r="BH23">
+      <c r="BI23">
         <v>34837000.0</v>
       </c>
-      <c r="BI23">
+      <c r="BJ23">
         <v>2103000.0</v>
       </c>
-      <c r="BJ23">
+      <c r="BK23">
         <v>-11460800.0</v>
       </c>
-      <c r="BK23">
+      <c r="BL23">
         <v>15000000.0</v>
       </c>
-      <c r="BL23">
+      <c r="BM23">
         <v>-6086000.0</v>
       </c>
-      <c r="BM23">
+      <c r="BN23">
         <v>26351000.0</v>
       </c>
-      <c r="BN23">
+      <c r="BO23">
         <v>1413000.0</v>
       </c>
-      <c r="BO23">
+      <c r="BP23">
         <v>50000.0</v>
       </c>
-      <c r="BP23">
+      <c r="BQ23">
         <v>14840000.0</v>
       </c>
-      <c r="BQ23">
+      <c r="BR23">
         <v>-650000.0</v>
       </c>
-      <c r="BR23">
+      <c r="BS23">
         <v>-653000.0</v>
       </c>
-      <c r="BS23">
+      <c r="BT23">
         <v>1000.0</v>
       </c>
-      <c r="BT23">
+      <c r="BU23">
         <v>500000.0</v>
       </c>
-      <c r="BU23">
+      <c r="BV23">
         <v>380000.0</v>
       </c>
-      <c r="BV23">
+      <c r="BW23">
         <v>305000.0</v>
       </c>
-      <c r="BW23">
+      <c r="BX23">
         <v>-121000.0</v>
       </c>
-      <c r="BX23">
+      <c r="BY23">
         <v>-452000.0</v>
       </c>
-      <c r="BY23">
+      <c r="BZ23">
         <v>910000.0</v>
       </c>
-      <c r="BZ23">
+      <c r="CA23">
         <v>366000.0</v>
       </c>
-      <c r="CA23">
+      <c r="CB23">
         <v>-686000.0</v>
       </c>
     </row>
-    <row r="24" spans="1:79">
+    <row r="24" spans="1:80">
       <c r="A24" t="s">
-        <v>203</v>
-[...2 lines deleted...]
-      <c r="C24">
+        <v>204</v>
+      </c>
+      <c r="B24">
+        <v>-1980000.0</v>
+      </c>
+      <c r="C24"/>
+      <c r="D24">
         <v>-3715000.0</v>
       </c>
-      <c r="D24">
+      <c r="E24">
         <v>-513000.0</v>
       </c>
-      <c r="E24">
+      <c r="F24">
         <v>-2853000.0</v>
       </c>
-      <c r="F24"/>
-      <c r="G24">
+      <c r="G24"/>
+      <c r="H24">
         <v>5755000.0</v>
       </c>
-      <c r="H24">
+      <c r="I24">
         <v>-5000000.0</v>
       </c>
-      <c r="I24">
+      <c r="J24">
         <v>98410000.0</v>
       </c>
-      <c r="J24">
+      <c r="K24">
         <v>-361087.0</v>
       </c>
-      <c r="K24">
+      <c r="L24">
         <v>50538.0</v>
       </c>
-      <c r="L24">
+      <c r="M24">
         <v>-3663.0</v>
       </c>
-      <c r="M24">
+      <c r="N24">
         <v>2169000.0</v>
       </c>
-      <c r="N24">
+      <c r="O24">
         <v>3000.0</v>
       </c>
-      <c r="O24">
+      <c r="P24">
         <v>65170.0</v>
       </c>
-      <c r="P24">
+      <c r="Q24">
         <v>19339.0</v>
       </c>
-      <c r="Q24">
+      <c r="R24">
         <v>-106000.0</v>
       </c>
-      <c r="R24">
+      <c r="S24">
         <v>-787000.0</v>
       </c>
-      <c r="S24">
+      <c r="T24">
         <v>40141.0</v>
       </c>
-      <c r="T24">
+      <c r="U24">
         <v>-27323.0</v>
       </c>
-      <c r="U24">
+      <c r="V24">
         <v>-485000.0</v>
       </c>
-      <c r="V24">
+      <c r="W24">
         <v>-1920000.0</v>
       </c>
-      <c r="W24">
+      <c r="X24">
         <v>94756.0</v>
       </c>
-      <c r="X24">
+      <c r="Y24">
         <v>19372.0</v>
       </c>
-      <c r="Y24">
+      <c r="Z24">
         <v>86000.0</v>
       </c>
-      <c r="Z24">
+      <c r="AA24">
         <v>-3647000.0</v>
       </c>
-      <c r="AA24">
+      <c r="AB24">
         <v>28265.0</v>
       </c>
-      <c r="AB24">
+      <c r="AC24">
         <v>36437.0</v>
       </c>
-      <c r="AC24">
+      <c r="AD24">
         <v>46000.0</v>
       </c>
-      <c r="AD24">
+      <c r="AE24">
         <v>3673000.0</v>
       </c>
-      <c r="AE24">
+      <c r="AF24">
         <v>-222015.0</v>
       </c>
-      <c r="AF24">
+      <c r="AG24">
         <v>-80913.0</v>
       </c>
-      <c r="AG24">
+      <c r="AH24">
         <v>-102122.0</v>
       </c>
-      <c r="AH24">
+      <c r="AI24">
         <v>-125000.0</v>
       </c>
-      <c r="AI24">
+      <c r="AJ24">
         <v>-16886.0</v>
       </c>
-      <c r="AJ24">
+      <c r="AK24">
         <v>-524.0</v>
       </c>
-      <c r="AK24">
+      <c r="AL24">
         <v>-10556.0</v>
       </c>
-      <c r="AL24">
+      <c r="AM24">
         <v>297569.0</v>
       </c>
-      <c r="AM24">
+      <c r="AN24">
         <v>6065718.0</v>
       </c>
-      <c r="AN24">
+      <c r="AO24">
         <v>266000.0</v>
       </c>
-      <c r="AO24">
-[...1 lines deleted...]
-      </c>
       <c r="AP24">
+        <v>0.0</v>
+      </c>
+      <c r="AQ24">
         <v>83000.0</v>
       </c>
-      <c r="AQ24">
-[...1 lines deleted...]
-      </c>
       <c r="AR24">
         <v>0.0</v>
       </c>
       <c r="AS24">
         <v>0.0</v>
       </c>
       <c r="AT24">
+        <v>0.0</v>
+      </c>
+      <c r="AU24">
         <v>-8800.0</v>
       </c>
-      <c r="AU24">
-[...1 lines deleted...]
-      </c>
       <c r="AV24">
         <v>0.0</v>
       </c>
       <c r="AW24">
         <v>0.0</v>
       </c>
       <c r="AX24">
         <v>0.0</v>
       </c>
       <c r="AY24">
         <v>0.0</v>
       </c>
       <c r="AZ24">
         <v>0.0</v>
       </c>
       <c r="BA24">
         <v>0.0</v>
       </c>
       <c r="BB24">
+        <v>0.0</v>
+      </c>
+      <c r="BC24">
         <v>-9900.0</v>
       </c>
-      <c r="BC24">
-[...1 lines deleted...]
-      </c>
       <c r="BD24">
         <v>0.0</v>
       </c>
       <c r="BE24">
         <v>0.0</v>
       </c>
-      <c r="BF24"/>
-[...2 lines deleted...]
-      </c>
+      <c r="BF24">
+        <v>0.0</v>
+      </c>
+      <c r="BG24"/>
       <c r="BH24">
         <v>0.0</v>
       </c>
-      <c r="BI24"/>
-      <c r="BJ24">
+      <c r="BI24">
+        <v>0.0</v>
+      </c>
+      <c r="BJ24"/>
+      <c r="BK24">
         <v>-19800.0</v>
       </c>
-      <c r="BK24"/>
       <c r="BL24"/>
       <c r="BM24"/>
       <c r="BN24"/>
       <c r="BO24"/>
       <c r="BP24"/>
       <c r="BQ24"/>
       <c r="BR24"/>
       <c r="BS24"/>
       <c r="BT24"/>
       <c r="BU24"/>
       <c r="BV24"/>
       <c r="BW24"/>
       <c r="BX24"/>
       <c r="BY24"/>
       <c r="BZ24"/>
       <c r="CA24"/>
+      <c r="CB24"/>
     </row>
-    <row r="25" spans="1:79">
+    <row r="25" spans="1:80">
       <c r="A25" t="s">
-        <v>204</v>
+        <v>205</v>
       </c>
       <c r="B25">
+        <v>-1583000.0</v>
+      </c>
+      <c r="C25">
         <v>27192000.0</v>
       </c>
-      <c r="C25">
+      <c r="D25">
         <v>2449000.0</v>
       </c>
-      <c r="D25">
+      <c r="E25">
         <v>1368000.0</v>
       </c>
-      <c r="E25">
+      <c r="F25">
         <v>492000.0</v>
       </c>
-      <c r="F25">
+      <c r="G25">
         <v>540000.0</v>
       </c>
-      <c r="G25">
+      <c r="H25">
         <v>22000.0</v>
       </c>
-      <c r="H25">
+      <c r="I25">
         <v>472000.0</v>
       </c>
-      <c r="I25">
+      <c r="J25">
         <v>655000.0</v>
       </c>
-      <c r="J25">
+      <c r="K25">
         <v>753000.0</v>
       </c>
-      <c r="K25">
+      <c r="L25">
         <v>674000.0</v>
       </c>
-      <c r="L25">
+      <c r="M25">
         <v>554000.0</v>
       </c>
-      <c r="M25">
+      <c r="N25">
         <v>433000.0</v>
       </c>
-      <c r="N25">
+      <c r="O25">
         <v>306000.0</v>
       </c>
-      <c r="O25">
+      <c r="P25">
         <v>313000.0</v>
       </c>
-      <c r="P25">
+      <c r="Q25">
         <v>178000.0</v>
       </c>
-      <c r="Q25">
+      <c r="R25">
         <v>6291000.0</v>
       </c>
-      <c r="R25">
+      <c r="S25">
         <v>30651000.0</v>
       </c>
-      <c r="S25">
+      <c r="T25">
         <v>-2915000.0</v>
       </c>
-      <c r="T25">
+      <c r="U25">
         <v>11686000.0</v>
       </c>
-      <c r="U25">
+      <c r="V25">
         <v>2943000.0</v>
       </c>
-      <c r="V25">
+      <c r="W25">
         <v>23482000.0</v>
       </c>
-      <c r="W25">
+      <c r="X25">
         <v>1273.0</v>
       </c>
-      <c r="X25">
+      <c r="Y25">
         <v>3889.0</v>
       </c>
-      <c r="Y25">
+      <c r="Z25">
         <v>-63.0</v>
       </c>
-      <c r="Z25">
+      <c r="AA25">
         <v>19453000.0</v>
       </c>
-      <c r="AA25">
+      <c r="AB25">
         <v>327.0</v>
       </c>
-      <c r="AB25">
+      <c r="AC25">
         <v>-3930.0</v>
       </c>
-      <c r="AC25">
+      <c r="AD25">
         <v>1889.0</v>
       </c>
-      <c r="AD25">
+      <c r="AE25">
         <v>-6281000.0</v>
       </c>
-      <c r="AE25">
+      <c r="AF25">
         <v>443.0</v>
       </c>
-      <c r="AF25">
+      <c r="AG25">
         <v>-832.0</v>
       </c>
-      <c r="AG25">
+      <c r="AH25">
         <v>-509.0</v>
       </c>
-      <c r="AH25">
+      <c r="AI25">
         <v>-8000.0</v>
       </c>
-      <c r="AI25">
+      <c r="AJ25">
         <v>115.0</v>
       </c>
-      <c r="AJ25">
+      <c r="AK25">
         <v>8000.0</v>
       </c>
-      <c r="AK25">
+      <c r="AL25">
         <v>2018.0</v>
       </c>
-      <c r="AL25">
+      <c r="AM25">
         <v>156.0</v>
       </c>
-      <c r="AM25">
+      <c r="AN25">
         <v>1155853.0</v>
       </c>
-      <c r="AN25">
+      <c r="AO25">
         <v>-91000.0</v>
       </c>
-      <c r="AO25">
+      <c r="AP25">
         <v>1338.0</v>
       </c>
-      <c r="AP25">
+      <c r="AQ25">
         <v>-7735000.0</v>
       </c>
-      <c r="AQ25">
+      <c r="AR25">
         <v>1040.93</v>
       </c>
-      <c r="AR25">
+      <c r="AS25">
         <v>1027.86</v>
       </c>
-      <c r="AS25">
+      <c r="AT25">
         <v>908.29</v>
       </c>
-      <c r="AT25"/>
       <c r="AU25"/>
       <c r="AV25"/>
       <c r="AW25"/>
-      <c r="AX25">
+      <c r="AX25"/>
+      <c r="AY25">
         <v>6235000.0</v>
       </c>
-      <c r="AY25"/>
       <c r="AZ25"/>
       <c r="BA25"/>
       <c r="BB25"/>
-      <c r="BC25">
+      <c r="BC25"/>
+      <c r="BD25">
         <v>-14996000.0</v>
       </c>
-      <c r="BD25">
+      <c r="BE25">
         <v>-14620000.0</v>
       </c>
-      <c r="BE25">
+      <c r="BF25">
         <v>-15051000.0</v>
       </c>
-      <c r="BF25">
+      <c r="BG25">
         <v>-4738000.0</v>
       </c>
-      <c r="BG25">
+      <c r="BH25">
         <v>-12734000.0</v>
       </c>
-      <c r="BH25"/>
       <c r="BI25"/>
       <c r="BJ25"/>
       <c r="BK25"/>
       <c r="BL25"/>
       <c r="BM25"/>
-      <c r="BN25">
+      <c r="BN25"/>
+      <c r="BO25">
         <v>-112940000.0</v>
       </c>
-      <c r="BO25"/>
       <c r="BP25"/>
-      <c r="BQ25">
-[...1 lines deleted...]
-      </c>
+      <c r="BQ25"/>
       <c r="BR25">
         <v>1756000.0</v>
       </c>
       <c r="BS25">
+        <v>1756000.0</v>
+      </c>
+      <c r="BT25">
         <v>1922000.0</v>
       </c>
-      <c r="BT25">
+      <c r="BU25">
         <v>1758000.0</v>
       </c>
-      <c r="BU25">
+      <c r="BV25">
         <v>2136000.0</v>
       </c>
-      <c r="BV25">
+      <c r="BW25">
         <v>1516000.0</v>
       </c>
-      <c r="BW25">
+      <c r="BX25">
         <v>994000.0</v>
       </c>
-      <c r="BX25">
+      <c r="BY25">
         <v>1495000.0</v>
       </c>
-      <c r="BY25">
+      <c r="BZ25">
         <v>1412000.0</v>
       </c>
-      <c r="BZ25">
+      <c r="CA25">
         <v>1206000.0</v>
       </c>
-      <c r="CA25">
+      <c r="CB25">
         <v>908000.0</v>
       </c>
     </row>
-    <row r="26" spans="1:79">
+    <row r="26" spans="1:80">
       <c r="A26" t="s">
-        <v>205</v>
+        <v>206</v>
       </c>
       <c r="B26"/>
       <c r="C26"/>
       <c r="D26"/>
       <c r="E26"/>
       <c r="F26"/>
       <c r="G26"/>
       <c r="H26"/>
       <c r="I26"/>
       <c r="J26"/>
       <c r="K26"/>
       <c r="L26"/>
       <c r="M26"/>
       <c r="N26"/>
       <c r="O26"/>
       <c r="P26"/>
       <c r="Q26"/>
       <c r="R26"/>
       <c r="S26"/>
       <c r="T26"/>
       <c r="U26"/>
       <c r="V26"/>
       <c r="W26"/>
       <c r="X26"/>
       <c r="Y26"/>
-      <c r="Z26">
-[...1 lines deleted...]
-      </c>
+      <c r="Z26"/>
       <c r="AA26">
         <v>235000.0</v>
       </c>
       <c r="AB26">
+        <v>235000.0</v>
+      </c>
+      <c r="AC26">
         <v>200000.0</v>
       </c>
-      <c r="AC26">
+      <c r="AD26">
         <v>83000.0</v>
       </c>
-      <c r="AD26">
+      <c r="AE26">
         <v>314335000.0</v>
       </c>
-      <c r="AE26">
+      <c r="AF26">
         <v>451000.0</v>
       </c>
-      <c r="AF26">
+      <c r="AG26">
         <v>1449000.0</v>
       </c>
-      <c r="AG26">
-[...1 lines deleted...]
-      </c>
       <c r="AH26">
         <v>0.0</v>
       </c>
       <c r="AI26">
+        <v>0.0</v>
+      </c>
+      <c r="AJ26">
         <v>34879000.0</v>
       </c>
-      <c r="AJ26">
-[...1 lines deleted...]
-      </c>
       <c r="AK26">
+        <v>0.0</v>
+      </c>
+      <c r="AL26">
         <v>3399000.0</v>
       </c>
-      <c r="AL26">
+      <c r="AM26">
         <v>5953832.0</v>
       </c>
-      <c r="AM26">
-[...1 lines deleted...]
-      </c>
       <c r="AN26">
         <v>0.0</v>
       </c>
       <c r="AO26">
         <v>0.0</v>
       </c>
       <c r="AP26">
+        <v>0.0</v>
+      </c>
+      <c r="AQ26">
         <v>1000.0</v>
       </c>
-      <c r="AQ26">
+      <c r="AR26">
         <v>7831000.0</v>
       </c>
-      <c r="AR26">
+      <c r="AS26">
         <v>29110000.0</v>
       </c>
-      <c r="AS26">
-[...1 lines deleted...]
-      </c>
       <c r="AT26">
+        <v>0.0</v>
+      </c>
+      <c r="AU26">
         <v>1000.0</v>
       </c>
-      <c r="AU26">
+      <c r="AV26">
         <v>28122000.0</v>
       </c>
-      <c r="AV26">
+      <c r="AW26">
         <v>51555000.0</v>
       </c>
-      <c r="AW26">
+      <c r="AX26">
         <v>10118000.0</v>
       </c>
-      <c r="AX26">
+      <c r="AY26">
         <v>38735000.0</v>
       </c>
-      <c r="AY26">
+      <c r="AZ26">
         <v>11000.0</v>
       </c>
-      <c r="AZ26">
+      <c r="BA26">
         <v>26000.0</v>
       </c>
-      <c r="BA26">
+      <c r="BB26">
         <v>1045000.0</v>
       </c>
-      <c r="BB26">
+      <c r="BC26">
         <v>37256000.0</v>
       </c>
-      <c r="BC26">
+      <c r="BD26">
         <v>158000.0</v>
       </c>
-      <c r="BD26">
+      <c r="BE26">
         <v>598000.0</v>
       </c>
-      <c r="BE26">
+      <c r="BF26">
         <v>28204000.0</v>
       </c>
-      <c r="BF26"/>
-[...2 lines deleted...]
-      </c>
+      <c r="BG26"/>
       <c r="BH26">
         <v>0.0</v>
       </c>
-      <c r="BI26"/>
+      <c r="BI26">
+        <v>0.0</v>
+      </c>
       <c r="BJ26"/>
       <c r="BK26"/>
       <c r="BL26"/>
       <c r="BM26"/>
       <c r="BN26"/>
       <c r="BO26"/>
       <c r="BP26"/>
       <c r="BQ26"/>
       <c r="BR26"/>
       <c r="BS26"/>
       <c r="BT26"/>
       <c r="BU26"/>
       <c r="BV26"/>
       <c r="BW26"/>
       <c r="BX26"/>
-      <c r="BY26">
+      <c r="BY26"/>
+      <c r="BZ26">
         <v>-290000.0</v>
       </c>
-      <c r="BZ26"/>
       <c r="CA26"/>
+      <c r="CB26"/>
     </row>
-    <row r="27" spans="1:79">
+    <row r="27" spans="1:80">
       <c r="A27" t="s">
-        <v>206</v>
-[...1 lines deleted...]
-      <c r="B27"/>
+        <v>207</v>
+      </c>
+      <c r="B27">
+        <v>34018000.0</v>
+      </c>
       <c r="C27">
+        <v>25788000.0</v>
+      </c>
+      <c r="D27">
         <v>26252000.0</v>
       </c>
-      <c r="D27">
+      <c r="E27">
         <v>25159000.0</v>
       </c>
-      <c r="E27">
+      <c r="F27">
         <v>20931000.0</v>
       </c>
-      <c r="F27">
+      <c r="G27">
         <v>17676000.0</v>
       </c>
-      <c r="G27">
+      <c r="H27">
         <v>17898000.0</v>
       </c>
-      <c r="H27">
+      <c r="I27">
         <v>24404000.0</v>
       </c>
-      <c r="I27">
+      <c r="J27">
         <v>19902000.0</v>
       </c>
-      <c r="J27">
+      <c r="K27">
         <v>14852000.0</v>
       </c>
-      <c r="K27">
+      <c r="L27">
         <v>12660000.0</v>
       </c>
-      <c r="L27">
+      <c r="M27">
         <v>10973000.0</v>
       </c>
-      <c r="M27">
+      <c r="N27">
         <v>11250000.0</v>
       </c>
-      <c r="N27">
+      <c r="O27">
         <v>8082000.0</v>
       </c>
-      <c r="O27">
+      <c r="P27">
         <v>8122000.0</v>
       </c>
-      <c r="P27">
+      <c r="Q27">
         <v>7944000.0</v>
       </c>
-      <c r="Q27">
+      <c r="R27">
         <v>7477000.0</v>
       </c>
-      <c r="R27">
+      <c r="S27">
         <v>6356000.0</v>
       </c>
-      <c r="S27">
+      <c r="T27">
         <v>6242000.0</v>
       </c>
-      <c r="T27">
+      <c r="U27">
         <v>8179000.0</v>
       </c>
-      <c r="U27">
+      <c r="V27">
         <v>6096000.0</v>
       </c>
-      <c r="V27">
+      <c r="W27">
         <v>5134000.0</v>
       </c>
-      <c r="W27">
+      <c r="X27">
         <v>5061000.0</v>
       </c>
-      <c r="X27">
+      <c r="Y27">
         <v>5689000.0</v>
       </c>
-      <c r="Y27">
+      <c r="Z27">
         <v>4846000.0</v>
       </c>
-      <c r="Z27">
+      <c r="AA27">
         <v>4032000.0</v>
       </c>
-      <c r="AA27">
+      <c r="AB27">
         <v>4950000.0</v>
       </c>
-      <c r="AB27">
+      <c r="AC27">
         <v>7755000.0</v>
       </c>
-      <c r="AC27">
+      <c r="AD27">
         <v>6022000.0</v>
       </c>
-      <c r="AD27">
+      <c r="AE27">
         <v>5119000.0</v>
       </c>
-      <c r="AE27">
+      <c r="AF27">
         <v>4976000.0</v>
       </c>
-      <c r="AF27">
+      <c r="AG27">
         <v>2227000.0</v>
       </c>
-      <c r="AG27">
+      <c r="AH27">
         <v>1167000.0</v>
       </c>
-      <c r="AH27">
+      <c r="AI27">
         <v>947000.0</v>
       </c>
-      <c r="AI27">
+      <c r="AJ27">
         <v>1029000.0</v>
       </c>
-      <c r="AJ27">
+      <c r="AK27">
         <v>676000.0</v>
       </c>
-      <c r="AK27">
+      <c r="AL27">
         <v>602000.0</v>
       </c>
-      <c r="AL27">
+      <c r="AM27">
         <v>576235.0</v>
       </c>
-      <c r="AM27">
+      <c r="AN27">
         <v>7109939.0</v>
       </c>
-      <c r="AN27">
+      <c r="AO27">
         <v>545000.0</v>
       </c>
-      <c r="AO27">
+      <c r="AP27">
         <v>448000.0</v>
       </c>
-      <c r="AP27">
+      <c r="AQ27">
         <v>579000.0</v>
       </c>
-      <c r="AQ27">
+      <c r="AR27">
         <v>1168000.0</v>
       </c>
-      <c r="AR27">
+      <c r="AS27">
         <v>843000.0</v>
       </c>
-      <c r="AS27">
+      <c r="AT27">
         <v>1710000.0</v>
       </c>
-      <c r="AT27">
+      <c r="AU27">
         <v>1766000.0</v>
       </c>
-      <c r="AU27">
+      <c r="AV27">
         <v>1566000.0</v>
       </c>
-      <c r="AV27">
+      <c r="AW27">
         <v>1513000.0</v>
       </c>
-      <c r="AW27">
+      <c r="AX27">
         <v>2586000.0</v>
       </c>
-      <c r="AX27">
+      <c r="AY27">
         <v>1540000.0</v>
       </c>
-      <c r="AY27">
+      <c r="AZ27">
         <v>1683000.0</v>
       </c>
-      <c r="AZ27">
+      <c r="BA27">
         <v>1591000.0</v>
       </c>
-      <c r="BA27">
+      <c r="BB27">
         <v>1216000.0</v>
       </c>
-      <c r="BB27">
+      <c r="BC27">
         <v>963000.0</v>
       </c>
-      <c r="BC27">
+      <c r="BD27">
         <v>801000.0</v>
       </c>
-      <c r="BD27">
+      <c r="BE27">
         <v>731000.0</v>
       </c>
-      <c r="BE27">
+      <c r="BF27">
         <v>827000.0</v>
       </c>
-      <c r="BF27">
+      <c r="BG27">
         <v>848000.0</v>
       </c>
-      <c r="BG27">
+      <c r="BH27">
         <v>867000.0</v>
       </c>
-      <c r="BH27">
+      <c r="BI27">
         <v>812000.0</v>
       </c>
-      <c r="BI27">
+      <c r="BJ27">
         <v>827000.0</v>
       </c>
-      <c r="BJ27">
+      <c r="BK27">
         <v>863000.0</v>
       </c>
-      <c r="BK27">
+      <c r="BL27">
         <v>963000.0</v>
       </c>
-      <c r="BL27">
+      <c r="BM27">
         <v>1135000.0</v>
       </c>
-      <c r="BM27">
+      <c r="BN27">
         <v>1087000.0</v>
       </c>
-      <c r="BN27">
+      <c r="BO27">
         <v>1115000.0</v>
       </c>
-      <c r="BO27">
+      <c r="BP27">
         <v>1252000.0</v>
       </c>
-      <c r="BP27">
+      <c r="BQ27">
         <v>1047000.0</v>
       </c>
-      <c r="BQ27">
+      <c r="BR27">
         <v>1165000.0</v>
       </c>
-      <c r="BR27">
+      <c r="BS27">
         <v>7572000.0</v>
       </c>
-      <c r="BS27"/>
       <c r="BT27"/>
-      <c r="BU27">
+      <c r="BU27"/>
+      <c r="BV27">
         <v>2136000.0</v>
       </c>
-      <c r="BV27">
+      <c r="BW27">
         <v>5417000.0</v>
       </c>
-      <c r="BW27"/>
       <c r="BX27"/>
       <c r="BY27"/>
       <c r="BZ27"/>
       <c r="CA27"/>
+      <c r="CB27"/>
     </row>
-    <row r="28" spans="1:79">
+    <row r="28" spans="1:80">
       <c r="A28" t="s">
-        <v>207</v>
+        <v>208</v>
       </c>
       <c r="B28">
+        <v>2329000.0</v>
+      </c>
+      <c r="C28">
         <v>8956000.0</v>
       </c>
-      <c r="C28">
+      <c r="D28">
         <v>236647000.0</v>
       </c>
-      <c r="D28">
+      <c r="E28">
         <v>1741000.0</v>
       </c>
-      <c r="E28">
+      <c r="F28">
         <v>8640000.0</v>
       </c>
-      <c r="F28">
+      <c r="G28">
         <v>19771000.0</v>
       </c>
-      <c r="G28">
+      <c r="H28">
         <v>7462000.0</v>
       </c>
-      <c r="H28">
+      <c r="I28">
         <v>134123000.0</v>
       </c>
-      <c r="I28">
+      <c r="J28">
         <v>573706000.0</v>
       </c>
-      <c r="J28">
+      <c r="K28">
         <v>479916000.0</v>
       </c>
-      <c r="K28">
+      <c r="L28">
         <v>19580000.0</v>
       </c>
-      <c r="L28">
+      <c r="M28">
         <v>42930000.0</v>
       </c>
-      <c r="M28">
+      <c r="N28">
         <v>52690000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>264337000.0</v>
       </c>
       <c r="O28">
         <v>264337000.0</v>
       </c>
       <c r="P28">
-        <v>49114000.0</v>
+        <v>264337000.0</v>
       </c>
       <c r="Q28">
         <v>49114000.0</v>
       </c>
       <c r="R28">
+        <v>49114000.0</v>
+      </c>
+      <c r="S28">
         <v>19503000.0</v>
       </c>
-      <c r="S28">
+      <c r="T28">
         <v>21099000.0</v>
       </c>
-      <c r="T28">
+      <c r="U28">
         <v>63541000.0</v>
       </c>
-      <c r="U28">
+      <c r="V28">
         <v>67094000.0</v>
       </c>
-      <c r="V28">
+      <c r="W28">
         <v>4629000.0</v>
       </c>
-      <c r="W28">
+      <c r="X28">
         <v>350000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>109000.0</v>
       </c>
       <c r="Y28">
         <v>109000.0</v>
       </c>
       <c r="Z28">
-        <v>0.0</v>
+        <v>109000.0</v>
       </c>
       <c r="AA28">
+        <v>0.0</v>
+      </c>
+      <c r="AB28">
         <v>35000.0</v>
       </c>
-      <c r="AB28">
+      <c r="AC28">
         <v>117000.0</v>
       </c>
-      <c r="AC28">
+      <c r="AD28">
         <v>83000.0</v>
       </c>
-      <c r="AD28">
+      <c r="AE28">
         <v>610000.0</v>
       </c>
-      <c r="AE28">
+      <c r="AF28">
         <v>451000.0</v>
       </c>
-      <c r="AF28">
+      <c r="AG28">
         <v>313009000.0</v>
       </c>
-      <c r="AG28">
+      <c r="AH28">
         <v>265000.0</v>
       </c>
-      <c r="AH28">
+      <c r="AI28">
         <v>135527000.0</v>
       </c>
-      <c r="AI28">
+      <c r="AJ28">
         <v>38278000.0</v>
       </c>
-      <c r="AJ28">
+      <c r="AK28">
         <v>34879000.0</v>
       </c>
-      <c r="AK28">
+      <c r="AL28">
         <v>3399000.0</v>
       </c>
-      <c r="AL28">
+      <c r="AM28">
         <v>5953832.0</v>
       </c>
-      <c r="AM28">
+      <c r="AN28">
         <v>13118250.0</v>
       </c>
-      <c r="AN28">
+      <c r="AO28">
         <v>-2300000.0</v>
       </c>
-      <c r="AO28">
+      <c r="AP28">
         <v>-2318000.0</v>
       </c>
-      <c r="AP28">
+      <c r="AQ28">
         <v>-2316000.0</v>
       </c>
-      <c r="AQ28">
+      <c r="AR28">
         <v>5516000.0</v>
       </c>
-      <c r="AR28">
+      <c r="AS28">
         <v>39497000.0</v>
       </c>
-      <c r="AS28">
+      <c r="AT28">
         <v>-2311000.0</v>
       </c>
-      <c r="AT28">
+      <c r="AU28">
         <v>-2309000.0</v>
       </c>
-      <c r="AU28">
+      <c r="AV28">
         <v>25815000.0</v>
       </c>
-      <c r="AV28">
+      <c r="AW28">
         <v>54173000.0</v>
       </c>
-      <c r="AW28">
+      <c r="AX28">
         <v>7617000.0</v>
       </c>
-      <c r="AX28">
+      <c r="AY28">
         <v>56853000.0</v>
       </c>
-      <c r="AY28">
+      <c r="AZ28">
         <v>-211000.0</v>
       </c>
-      <c r="AZ28">
+      <c r="BA28">
         <v>120000.0</v>
       </c>
-      <c r="BA28">
+      <c r="BB28">
         <v>12280000.0</v>
       </c>
-      <c r="BB28">
+      <c r="BC28">
         <v>58073000.0</v>
       </c>
-      <c r="BC28">
+      <c r="BD28">
         <v>23951000.0</v>
       </c>
-      <c r="BD28">
+      <c r="BE28">
         <v>441000.0</v>
       </c>
-      <c r="BE28">
+      <c r="BF28">
         <v>33050000.0</v>
       </c>
-      <c r="BF28">
+      <c r="BG28">
         <v>-69000.0</v>
       </c>
-      <c r="BG28">
+      <c r="BH28">
         <v>-135000.0</v>
       </c>
-      <c r="BH28">
+      <c r="BI28">
         <v>34837000.0</v>
       </c>
-      <c r="BI28">
+      <c r="BJ28">
         <v>2103000.0</v>
       </c>
-      <c r="BJ28">
+      <c r="BK28">
         <v>5096000.0</v>
       </c>
-      <c r="BK28">
+      <c r="BL28">
         <v>13956000.0</v>
       </c>
-      <c r="BL28">
+      <c r="BM28">
         <v>-247000.0</v>
       </c>
-      <c r="BM28">
+      <c r="BN28">
         <v>26351000.0</v>
       </c>
-      <c r="BN28">
+      <c r="BO28">
         <v>-383000.0</v>
       </c>
-      <c r="BO28">
+      <c r="BP28">
         <v>-505000.0</v>
       </c>
-      <c r="BP28">
+      <c r="BQ28">
         <v>-591000.0</v>
       </c>
-      <c r="BQ28">
+      <c r="BR28">
         <v>-650000.0</v>
       </c>
-      <c r="BR28">
+      <c r="BS28">
         <v>-653000.0</v>
       </c>
-      <c r="BS28">
+      <c r="BT28">
         <v>-704000.0</v>
       </c>
-      <c r="BT28">
+      <c r="BU28">
         <v>-293000.0</v>
       </c>
-      <c r="BU28">
+      <c r="BV28">
         <v>-256000.0</v>
       </c>
-      <c r="BV28">
+      <c r="BW28">
         <v>-269000.0</v>
       </c>
-      <c r="BW28">
+      <c r="BX28">
         <v>-121000.0</v>
       </c>
-      <c r="BX28">
+      <c r="BY28">
         <v>-452000.0</v>
       </c>
-      <c r="BY28">
+      <c r="BZ28">
         <v>44725000.0</v>
       </c>
-      <c r="BZ28">
+      <c r="CA28">
         <v>-192000.0</v>
       </c>
-      <c r="CA28">
+      <c r="CB28">
         <v>-681000.0</v>
       </c>
     </row>
-    <row r="29" spans="1:79">
+    <row r="29" spans="1:80">
       <c r="A29" t="s">
-        <v>208</v>
+        <v>209</v>
       </c>
       <c r="B29">
+        <v>-167435000.0</v>
+      </c>
+      <c r="C29">
         <v>-133460000.0</v>
       </c>
-      <c r="C29">
+      <c r="D29">
         <v>79850000.0</v>
       </c>
-      <c r="D29">
+      <c r="E29">
         <v>-47052000.0</v>
       </c>
-      <c r="E29">
+      <c r="F29">
         <v>-88891000.0</v>
       </c>
-      <c r="F29">
+      <c r="G29">
         <v>-104486000.0</v>
       </c>
-      <c r="G29">
+      <c r="H29">
         <v>-66984000.0</v>
       </c>
-      <c r="H29">
+      <c r="I29">
         <v>-134945000.0</v>
       </c>
-      <c r="I29">
+      <c r="J29">
         <v>-149157000.0</v>
       </c>
-      <c r="J29">
+      <c r="K29">
         <v>-79933000.0</v>
       </c>
-      <c r="K29">
+      <c r="L29">
         <v>-84920000.0</v>
       </c>
-      <c r="L29">
+      <c r="M29">
         <v>-75310000.0</v>
       </c>
-      <c r="M29">
+      <c r="N29">
         <v>-84067000.0</v>
       </c>
-      <c r="N29">
+      <c r="O29">
         <v>-58515000.0</v>
       </c>
-      <c r="O29">
+      <c r="P29">
         <v>-59069000.0</v>
       </c>
-      <c r="P29">
+      <c r="Q29">
         <v>-57360000.0</v>
       </c>
-      <c r="Q29">
+      <c r="R29">
         <v>-49913000.0</v>
       </c>
-      <c r="R29">
+      <c r="S29">
         <v>-48051000.0</v>
       </c>
-      <c r="S29">
+      <c r="T29">
         <v>-45556000.0</v>
       </c>
-      <c r="T29">
+      <c r="U29">
         <v>-46881000.0</v>
       </c>
-      <c r="U29">
+      <c r="V29">
         <v>-43429000.0</v>
       </c>
-      <c r="V29">
+      <c r="W29">
         <v>-54947000.0</v>
       </c>
-      <c r="W29">
+      <c r="X29">
         <v>-47850000.0</v>
       </c>
-      <c r="X29">
+      <c r="Y29">
         <v>-24258000.0</v>
       </c>
-      <c r="Y29">
+      <c r="Z29">
         <v>-30506000.0</v>
       </c>
-      <c r="Z29">
+      <c r="AA29">
         <v>-12282000.0</v>
       </c>
-      <c r="AA29">
+      <c r="AB29">
         <v>-11324000.0</v>
       </c>
-      <c r="AB29">
+      <c r="AC29">
         <v>-11540000.0</v>
       </c>
-      <c r="AC29">
+      <c r="AD29">
         <v>-6478000.0</v>
       </c>
-      <c r="AD29">
+      <c r="AE29">
         <v>-6265000.0</v>
       </c>
-      <c r="AE29">
+      <c r="AF29">
         <v>-5238000.0</v>
       </c>
-      <c r="AF29">
+      <c r="AG29">
         <v>-5360000.0</v>
       </c>
-      <c r="AG29">
+      <c r="AH29">
         <v>-8644000.0</v>
       </c>
-      <c r="AH29">
+      <c r="AI29">
         <v>-5945000.0</v>
       </c>
-      <c r="AI29">
+      <c r="AJ29">
         <v>-4951000.0</v>
       </c>
-      <c r="AJ29">
+      <c r="AK29">
         <v>-7650000.0</v>
       </c>
-      <c r="AK29">
+      <c r="AL29">
         <v>-3771000.0</v>
       </c>
-      <c r="AL29">
+      <c r="AM29">
         <v>-5280033.0</v>
       </c>
-      <c r="AM29">
+      <c r="AN29">
         <v>6956413.0</v>
       </c>
-      <c r="AN29">
+      <c r="AO29">
         <v>-7070000.0</v>
       </c>
-      <c r="AO29">
+      <c r="AP29">
         <v>-12214000.0</v>
       </c>
-      <c r="AP29">
+      <c r="AQ29">
         <v>-19337000.0</v>
       </c>
-      <c r="AQ29">
+      <c r="AR29">
         <v>-15602000.0</v>
       </c>
-      <c r="AR29">
+      <c r="AS29">
         <v>-17730000.0</v>
       </c>
-      <c r="AS29">
+      <c r="AT29">
         <v>-18775000.0</v>
       </c>
-      <c r="AT29">
+      <c r="AU29">
         <v>-19215000.0</v>
       </c>
-      <c r="AU29">
+      <c r="AV29">
         <v>-18566000.0</v>
       </c>
-      <c r="AV29">
+      <c r="AW29">
         <v>-20874000.0</v>
       </c>
-      <c r="AW29">
+      <c r="AX29">
         <v>-20270000.0</v>
       </c>
-      <c r="AX29">
+      <c r="AY29">
         <v>-18690000.0</v>
       </c>
-      <c r="AY29">
+      <c r="AZ29">
         <v>-16588000.0</v>
       </c>
-      <c r="AZ29">
+      <c r="BA29">
         <v>-19919000.0</v>
       </c>
-      <c r="BA29">
+      <c r="BB29">
         <v>-22214000.0</v>
       </c>
-      <c r="BB29">
+      <c r="BC29">
         <v>-12523000.0</v>
       </c>
-      <c r="BC29">
+      <c r="BD29">
         <v>-13263000.0</v>
       </c>
-      <c r="BD29">
+      <c r="BE29">
         <v>-13095000.0</v>
       </c>
-      <c r="BE29">
+      <c r="BF29">
         <v>-15254000.0</v>
       </c>
-      <c r="BF29">
+      <c r="BG29">
         <v>-10486000.0</v>
       </c>
-      <c r="BG29">
+      <c r="BH29">
         <v>-11821000.0</v>
       </c>
-      <c r="BH29">
+      <c r="BI29">
         <v>-12154000.0</v>
       </c>
-      <c r="BI29">
+      <c r="BJ29">
         <v>-12839000.0</v>
       </c>
-      <c r="BJ29">
+      <c r="BK29">
         <v>-8212000.0</v>
       </c>
-      <c r="BK29">
+      <c r="BL29">
         <v>-8425000.0</v>
       </c>
-      <c r="BL29">
+      <c r="BM29">
         <v>-8973000.0</v>
       </c>
-      <c r="BM29">
+      <c r="BN29">
         <v>-12589000.0</v>
       </c>
-      <c r="BN29">
+      <c r="BO29">
         <v>-7265000.0</v>
       </c>
-      <c r="BO29">
+      <c r="BP29">
         <v>-8250000.0</v>
       </c>
-      <c r="BP29">
+      <c r="BQ29">
         <v>-23521000.0</v>
       </c>
-      <c r="BQ29">
+      <c r="BR29">
         <v>12226000.0</v>
       </c>
-      <c r="BR29">
+      <c r="BS29">
         <v>16552000.0</v>
       </c>
-      <c r="BS29">
+      <c r="BT29">
         <v>-19830000.0</v>
       </c>
-      <c r="BT29">
+      <c r="BU29">
         <v>-18941000.0</v>
       </c>
-      <c r="BU29">
+      <c r="BV29">
         <v>-15720000.0</v>
       </c>
-      <c r="BV29">
+      <c r="BW29">
         <v>68373000.0</v>
       </c>
-      <c r="BW29">
+      <c r="BX29">
         <v>-15406000.0</v>
       </c>
-      <c r="BX29">
+      <c r="BY29">
         <v>-12567000.0</v>
       </c>
-      <c r="BY29">
+      <c r="BZ29">
         <v>-13178000.0</v>
       </c>
-      <c r="BZ29">
+      <c r="CA29">
         <v>-11016000.0</v>
       </c>
-      <c r="CA29">
+      <c r="CB29">
         <v>-13367000.0</v>
       </c>
     </row>
-    <row r="30" spans="1:79">
+    <row r="30" spans="1:80">
       <c r="A30" t="s">
-        <v>209</v>
+        <v>210</v>
       </c>
       <c r="B30">
+        <v>192191000.0</v>
+      </c>
+      <c r="C30">
         <v>27580000.0</v>
       </c>
-      <c r="C30">
+      <c r="D30">
         <v>-206996000.0</v>
       </c>
-      <c r="D30">
+      <c r="E30">
         <v>47858000.0</v>
       </c>
-      <c r="E30">
+      <c r="F30">
         <v>163878000.0</v>
       </c>
-      <c r="F30">
+      <c r="G30">
         <v>-47950000.0</v>
       </c>
-      <c r="G30">
+      <c r="H30">
         <v>-202391000.0</v>
       </c>
-      <c r="H30">
+      <c r="I30">
         <v>-122098000.0</v>
       </c>
-      <c r="I30">
+      <c r="J30">
         <v>98053000.0</v>
       </c>
-      <c r="J30">
+      <c r="K30">
         <v>-362123000.0</v>
       </c>
-      <c r="K30">
+      <c r="L30">
         <v>50199000.0</v>
       </c>
-      <c r="L30">
+      <c r="M30">
         <v>-3732000.0</v>
       </c>
-      <c r="M30">
+      <c r="N30">
         <v>-186864000.0</v>
       </c>
-      <c r="N30">
+      <c r="O30">
         <v>66387000.0</v>
       </c>
-      <c r="O30">
+      <c r="P30">
         <v>65137000.0</v>
       </c>
-      <c r="P30">
+      <c r="Q30">
         <v>19236000.0</v>
       </c>
-      <c r="Q30">
+      <c r="R30">
         <v>55926000.0</v>
       </c>
-      <c r="R30">
+      <c r="S30">
         <v>15643000.0</v>
       </c>
-      <c r="S30">
+      <c r="T30">
         <v>40091000.0</v>
       </c>
-      <c r="T30">
+      <c r="U30">
         <v>-27325000.0</v>
       </c>
-      <c r="U30">
+      <c r="V30">
         <v>-33464000.0</v>
       </c>
-      <c r="V30">
+      <c r="W30">
         <v>-4798000.0</v>
       </c>
-      <c r="W30">
+      <c r="X30">
         <v>94753000.0</v>
       </c>
-      <c r="X30">
+      <c r="Y30">
         <v>19365000.0</v>
       </c>
-      <c r="Y30">
+      <c r="Z30">
         <v>50460000.0</v>
       </c>
-      <c r="Z30">
+      <c r="AA30">
         <v>-30507000.0</v>
       </c>
-      <c r="AA30">
+      <c r="AB30">
         <v>28267000.0</v>
       </c>
-      <c r="AB30">
+      <c r="AC30">
         <v>36438000.0</v>
       </c>
-      <c r="AC30">
+      <c r="AD30">
         <v>-3491000.0</v>
       </c>
-      <c r="AD30">
+      <c r="AE30">
         <v>24988000.0</v>
       </c>
-      <c r="AE30">
+      <c r="AF30">
         <v>-222028000.0</v>
       </c>
-      <c r="AF30">
+      <c r="AG30">
         <v>-80913000.0</v>
       </c>
-      <c r="AG30">
+      <c r="AH30">
         <v>-102123000.0</v>
       </c>
-      <c r="AH30">
+      <c r="AI30">
         <v>6085000.0</v>
       </c>
-      <c r="AI30">
+      <c r="AJ30">
         <v>-16886000.0</v>
       </c>
-      <c r="AJ30">
+      <c r="AK30">
         <v>-647000.0</v>
       </c>
-      <c r="AK30">
+      <c r="AL30">
         <v>-10558000.0</v>
       </c>
-      <c r="AL30">
+      <c r="AM30">
         <v>10077882.0</v>
       </c>
-      <c r="AM30">
+      <c r="AN30">
         <v>12222390.0</v>
       </c>
-      <c r="AN30">
+      <c r="AO30">
         <v>-22689000.0</v>
       </c>
-      <c r="AO30">
+      <c r="AP30">
         <v>22381000.0</v>
       </c>
-      <c r="AP30">
+      <c r="AQ30">
         <v>11082000.0</v>
       </c>
-      <c r="AQ30">
+      <c r="AR30">
         <v>23620000.0</v>
       </c>
-      <c r="AR30">
+      <c r="AS30">
         <v>-23019000.0</v>
       </c>
-      <c r="AS30">
+      <c r="AT30">
         <v>8317000.0</v>
       </c>
-      <c r="AT30">
+      <c r="AU30">
         <v>-930000.0</v>
       </c>
-      <c r="AU30">
+      <c r="AV30">
         <v>-35582000.0</v>
       </c>
-      <c r="AV30">
+      <c r="AW30">
         <v>11478000.0</v>
       </c>
-      <c r="AW30">
+      <c r="AX30">
         <v>16197000.0</v>
       </c>
-      <c r="AX30">
+      <c r="AY30">
         <v>-15150000.0</v>
       </c>
-      <c r="AY30">
+      <c r="AZ30">
         <v>8493000.0</v>
       </c>
-      <c r="AZ30">
+      <c r="BA30">
         <v>18620000.0</v>
       </c>
-      <c r="BA30">
+      <c r="BB30">
         <v>-36616000.0</v>
       </c>
-      <c r="BB30">
+      <c r="BC30">
         <v>6520000.0</v>
       </c>
-      <c r="BC30">
+      <c r="BD30">
         <v>-6839000.0</v>
       </c>
-      <c r="BD30">
+      <c r="BE30">
         <v>3697000.0</v>
       </c>
-      <c r="BE30">
+      <c r="BF30">
         <v>-13321000.0</v>
       </c>
-      <c r="BF30">
+      <c r="BG30">
         <v>19987000.0</v>
       </c>
-      <c r="BG30">
+      <c r="BH30">
         <v>6708000.0</v>
       </c>
-      <c r="BH30">
+      <c r="BI30">
         <v>-14164000.0</v>
       </c>
-      <c r="BI30">
+      <c r="BJ30">
         <v>-3202000.0</v>
       </c>
-      <c r="BJ30">
+      <c r="BK30">
         <v>-480000.0</v>
       </c>
-      <c r="BK30">
+      <c r="BL30">
         <v>-13236000.0</v>
       </c>
-      <c r="BL30">
+      <c r="BM30">
         <v>-6086000.0</v>
       </c>
-      <c r="BM30"/>
-      <c r="BN30">
+      <c r="BN30"/>
+      <c r="BO30">
         <v>17000000.0</v>
       </c>
-      <c r="BO30">
+      <c r="BP30">
         <v>11675000.0</v>
       </c>
-      <c r="BP30">
+      <c r="BQ30">
         <v>14840000.0</v>
       </c>
-      <c r="BQ30">
+      <c r="BR30">
         <v>-22466000.0</v>
       </c>
-      <c r="BR30">
+      <c r="BS30">
         <v>-22252000.0</v>
       </c>
-      <c r="BS30">
+      <c r="BT30">
         <v>-444000.0</v>
       </c>
-      <c r="BT30">
+      <c r="BU30">
         <v>-596000.0</v>
       </c>
-      <c r="BU30">
+      <c r="BV30">
         <v>-395000.0</v>
       </c>
-      <c r="BV30">
+      <c r="BW30">
         <v>-866000.0</v>
       </c>
-      <c r="BW30">
+      <c r="BX30">
         <v>-660000.0</v>
       </c>
-      <c r="BX30">
+      <c r="BY30">
         <v>669000.0</v>
       </c>
-      <c r="BY30">
+      <c r="BZ30">
         <v>11642000.0</v>
       </c>
-      <c r="BZ30">
+      <c r="CA30">
         <v>3093000.0</v>
       </c>
-      <c r="CA30">
+      <c r="CB30">
         <v>-2196000.0</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>