--- v0 (2026-03-01)
+++ v1 (2026-06-19)
@@ -22,51 +22,51 @@
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Balance Sheet (Yearly)" sheetId="1" r:id="rId4"/>
     <sheet name="Balance Sheet (Quarterly)" sheetId="2" r:id="rId5"/>
     <sheet name="Income Statement (Yearly)" sheetId="3" r:id="rId6"/>
     <sheet name="Income Statement (Quarterly)" sheetId="4" r:id="rId7"/>
     <sheet name="Cash Flow (Yearly)" sheetId="5" r:id="rId8"/>
     <sheet name="Cash Flow (Quarterly)" sheetId="6" r:id="rId9"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="149">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="150">
   <si>
     <t>Metric</t>
   </si>
   <si>
     <t>2025-12-31</t>
   </si>
   <si>
     <t>2024-12-31</t>
   </si>
   <si>
     <t>2023-12-31</t>
   </si>
   <si>
     <t>2022-12-31</t>
   </si>
   <si>
     <t>2021-12-31</t>
   </si>
   <si>
     <t>2020-12-31</t>
   </si>
   <si>
     <t>2019-12-31</t>
   </si>
   <si>
@@ -229,50 +229,53 @@
     <t>temporaryEquityRedeemableNoncontrollingInterests</t>
   </si>
   <si>
     <t>totalAssets</t>
   </si>
   <si>
     <t>totalCurrentAssets</t>
   </si>
   <si>
     <t>totalCurrentLiabilities</t>
   </si>
   <si>
     <t>totalLiab</t>
   </si>
   <si>
     <t>totalPermanentEquity</t>
   </si>
   <si>
     <t>totalStockholderEquity</t>
   </si>
   <si>
     <t>treasuryStock</t>
   </si>
   <si>
     <t>warrants</t>
+  </si>
+  <si>
+    <t>2026-03-31</t>
   </si>
   <si>
     <t>2025-09-30</t>
   </si>
   <si>
     <t>2025-06-30</t>
   </si>
   <si>
     <t>2025-03-31</t>
   </si>
   <si>
     <t>2024-09-30</t>
   </si>
   <si>
     <t>2024-06-30</t>
   </si>
   <si>
     <t>2024-03-31</t>
   </si>
   <si>
     <t>2023-09-30</t>
   </si>
   <si>
     <t>2023-06-30</t>
   </si>
@@ -970,75 +973,79 @@
         <v>225000.0</v>
       </c>
       <c r="G5">
         <v>-1117000.0</v>
       </c>
       <c r="H5">
         <v>0.0</v>
       </c>
     </row>
     <row r="6" spans="1:8">
       <c r="A6" t="s">
         <v>12</v>
       </c>
       <c r="B6"/>
       <c r="C6"/>
       <c r="D6"/>
       <c r="E6"/>
       <c r="F6"/>
       <c r="G6"/>
       <c r="H6"/>
     </row>
     <row r="7" spans="1:8">
       <c r="A7" t="s">
         <v>13</v>
       </c>
-      <c r="B7"/>
+      <c r="B7">
+        <v>973219000.0</v>
+      </c>
       <c r="C7">
         <v>953665000.0</v>
       </c>
       <c r="D7">
         <v>868167000.0</v>
       </c>
       <c r="E7">
         <v>815589000.0</v>
       </c>
       <c r="F7">
         <v>770815000.0</v>
       </c>
       <c r="G7">
         <v>735376000.0</v>
       </c>
       <c r="H7">
         <v>1038000.0</v>
       </c>
     </row>
     <row r="8" spans="1:8">
       <c r="A8" t="s">
         <v>14</v>
       </c>
-      <c r="B8"/>
+      <c r="B8">
+        <v>3288000.0</v>
+      </c>
       <c r="C8">
         <v>3242000.0</v>
       </c>
       <c r="D8">
         <v>3157000.0</v>
       </c>
       <c r="E8">
         <v>3072000.0</v>
       </c>
       <c r="F8">
         <v>3007000.0</v>
       </c>
       <c r="G8">
         <v>2622000.0</v>
       </c>
       <c r="H8">
         <v>2620000.0</v>
       </c>
     </row>
     <row r="9" spans="1:8">
       <c r="A9" t="s">
         <v>15</v>
       </c>
       <c r="B9"/>
       <c r="C9"/>
@@ -1356,51 +1363,53 @@
         <v>3173138000.0</v>
       </c>
       <c r="C23">
         <v>3101796000.0</v>
       </c>
       <c r="D23">
         <v>2881536000.0</v>
       </c>
       <c r="E23">
         <v>2965125000.0</v>
       </c>
       <c r="F23">
         <v>2448102000.0</v>
       </c>
       <c r="G23">
         <v>2152577000.0</v>
       </c>
       <c r="H23">
         <v>1150074000.0</v>
       </c>
     </row>
     <row r="24" spans="1:8">
       <c r="A24" t="s">
         <v>30</v>
       </c>
-      <c r="B24"/>
+      <c r="B24">
+        <v>796893000.0</v>
+      </c>
       <c r="C24">
         <v>909094000.0</v>
       </c>
       <c r="D24">
         <v>897424000.0</v>
       </c>
       <c r="E24">
         <v>895830000.0</v>
       </c>
       <c r="F24">
         <v>896336000.0</v>
       </c>
       <c r="G24">
         <v>1054820000.0</v>
       </c>
       <c r="H24">
         <v>1016890000.0</v>
       </c>
     </row>
     <row r="25" spans="1:8">
       <c r="A25" t="s">
         <v>31</v>
       </c>
       <c r="B25"/>
       <c r="C25"/>
@@ -1425,76 +1434,78 @@
       <c r="B26"/>
       <c r="C26"/>
       <c r="D26"/>
       <c r="E26"/>
       <c r="F26"/>
       <c r="G26"/>
       <c r="H26"/>
     </row>
     <row r="27" spans="1:8">
       <c r="A27" t="s">
         <v>33</v>
       </c>
       <c r="B27"/>
       <c r="C27"/>
       <c r="D27"/>
       <c r="E27"/>
       <c r="F27"/>
       <c r="G27"/>
       <c r="H27"/>
     </row>
     <row r="28" spans="1:8">
       <c r="A28" t="s">
         <v>34</v>
       </c>
       <c r="B28">
-        <v>944769000.0</v>
+        <v>1741662000.0</v>
       </c>
       <c r="C28">
         <v>1802216000.0</v>
       </c>
       <c r="D28">
         <v>1746544000.0</v>
       </c>
       <c r="E28">
         <v>1646197000.0</v>
       </c>
       <c r="F28">
         <v>1647413000.0</v>
       </c>
       <c r="G28">
         <v>1680722000.0</v>
       </c>
       <c r="H28">
         <v>1019523000.0</v>
       </c>
     </row>
     <row r="29" spans="1:8">
       <c r="A29" t="s">
         <v>35</v>
       </c>
-      <c r="B29"/>
+      <c r="B29">
+        <v>1929906000.0</v>
+      </c>
       <c r="C29">
         <v>1914366000.0</v>
       </c>
       <c r="D29">
         <v>1812459000.0</v>
       </c>
       <c r="E29">
         <v>1696958000.0</v>
       </c>
       <c r="F29">
         <v>1553488000.0</v>
       </c>
       <c r="G29">
         <v>1079870000.0</v>
       </c>
       <c r="H29">
         <v>961288000.0</v>
       </c>
     </row>
     <row r="30" spans="1:8">
       <c r="A30" t="s">
         <v>36</v>
       </c>
       <c r="B30">
         <v>16124000.0</v>
@@ -1520,101 +1531,105 @@
     </row>
     <row r="31" spans="1:8">
       <c r="A31" t="s">
         <v>37</v>
       </c>
       <c r="B31"/>
       <c r="C31"/>
       <c r="D31"/>
       <c r="E31">
         <v>-432302000.0</v>
       </c>
       <c r="F31">
         <v>-532889000.0</v>
       </c>
       <c r="G31">
         <v>-847784000.0</v>
       </c>
       <c r="H31">
         <v>-928719000.0</v>
       </c>
     </row>
     <row r="32" spans="1:8">
       <c r="A32" t="s">
         <v>38</v>
       </c>
-      <c r="B32"/>
+      <c r="B32">
+        <v>-125168000.0</v>
+      </c>
       <c r="C32">
         <v>-87878000.0</v>
       </c>
       <c r="D32">
         <v>-108667000.0</v>
       </c>
       <c r="E32">
         <v>-48356000.0</v>
       </c>
       <c r="F32">
         <v>-71385000.0</v>
       </c>
       <c r="G32">
         <v>12023000.0</v>
       </c>
       <c r="H32">
         <v>-52468000.0</v>
       </c>
     </row>
     <row r="33" spans="1:8">
       <c r="A33" t="s">
         <v>39</v>
       </c>
       <c r="B33">
         <v>3113460000.0</v>
       </c>
       <c r="C33">
         <v>3002706000.0</v>
       </c>
       <c r="D33">
         <v>2820642000.0</v>
       </c>
       <c r="E33">
         <v>2858988000.0</v>
       </c>
       <c r="F33">
         <v>2389258000.0</v>
       </c>
       <c r="G33">
         <v>2017607000.0</v>
       </c>
       <c r="H33">
         <v>1116973000.0</v>
       </c>
     </row>
     <row r="34" spans="1:8">
       <c r="A34" t="s">
         <v>40</v>
       </c>
-      <c r="B34"/>
+      <c r="B34">
+        <v>2124000.0</v>
+      </c>
       <c r="C34">
         <v>1766000.0</v>
       </c>
       <c r="D34">
         <v>4417000.0</v>
       </c>
       <c r="E34">
         <v>6832000.0</v>
       </c>
       <c r="F34">
         <v>741782000.0</v>
       </c>
       <c r="G34">
         <v>6558000.0</v>
       </c>
       <c r="H34">
         <v>50524000.0</v>
       </c>
     </row>
     <row r="35" spans="1:8">
       <c r="A35" t="s">
         <v>41</v>
       </c>
       <c r="B35">
         <v>1855279000.0</v>
@@ -1800,51 +1815,53 @@
       </c>
       <c r="B43"/>
       <c r="C43"/>
       <c r="D43"/>
       <c r="E43"/>
       <c r="F43"/>
       <c r="G43"/>
       <c r="H43"/>
     </row>
     <row r="44" spans="1:8">
       <c r="A44" t="s">
         <v>50</v>
       </c>
       <c r="B44"/>
       <c r="C44"/>
       <c r="D44"/>
       <c r="E44"/>
       <c r="F44"/>
       <c r="G44"/>
       <c r="H44"/>
     </row>
     <row r="45" spans="1:8">
       <c r="A45" t="s">
         <v>51</v>
       </c>
-      <c r="B45"/>
+      <c r="B45">
+        <v>2247300000.0</v>
+      </c>
       <c r="C45">
         <v>2066383000.0</v>
       </c>
       <c r="D45">
         <v>1832663000.0</v>
       </c>
       <c r="E45">
         <v>1337563000.0</v>
       </c>
       <c r="F45">
         <v>1190981000.0</v>
       </c>
       <c r="G45">
         <v>944572000.0</v>
       </c>
       <c r="H45">
         <v>233574000.0</v>
       </c>
     </row>
     <row r="46" spans="1:8">
       <c r="A46" t="s">
         <v>52</v>
       </c>
       <c r="B46">
         <v>1856686000.0</v>
@@ -1931,51 +1948,51 @@
       <c r="H49"/>
     </row>
     <row r="50" spans="1:8">
       <c r="A50" t="s">
         <v>56</v>
       </c>
       <c r="B50"/>
       <c r="C50">
         <v>6920000.0</v>
       </c>
       <c r="D50"/>
       <c r="E50"/>
       <c r="F50"/>
       <c r="G50">
         <v>8400000.0</v>
       </c>
       <c r="H50">
         <v>8000000.0</v>
       </c>
     </row>
     <row r="51" spans="1:8">
       <c r="A51" t="s">
         <v>57</v>
       </c>
       <c r="B51">
-        <v>973219000.0</v>
+        <v>1770112000.0</v>
       </c>
       <c r="C51">
         <v>1869679000.0</v>
       </c>
       <c r="D51">
         <v>1765591000.0</v>
       </c>
       <c r="E51">
         <v>1711419000.0</v>
       </c>
       <c r="F51">
         <v>1667151000.0</v>
       </c>
       <c r="G51">
         <v>1798596000.0</v>
       </c>
       <c r="H51">
         <v>1036178000.0</v>
       </c>
     </row>
     <row r="52" spans="1:8">
       <c r="A52" t="s">
         <v>58</v>
       </c>
       <c r="B52">
@@ -2191,3620 +2208,3769 @@
       <c r="F62"/>
       <c r="G62"/>
       <c r="H62"/>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:Y62"/>
+  <dimension ref="A1:Z62"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="57.7" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="6" max="6" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="7" max="7" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="8" max="8" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="9" max="9" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="10" max="10" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="11" max="11" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="12" max="12" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="13" max="13" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="14" max="14" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="15" max="15" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="16" max="16" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="17" max="17" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="18" max="18" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="19" max="19" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="20" max="20" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="21" max="21" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="22" max="22" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="23" max="23" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="24" max="24" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="25" max="25" width="12.854" bestFit="true" customWidth="true" style="0"/>
+    <col min="26" max="26" width="12.854" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:25">
+    <row r="1" spans="1:26">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
+        <v>69</v>
+      </c>
+      <c r="C1" t="s">
         <v>1</v>
-      </c>
-[...1 lines deleted...]
-        <v>69</v>
       </c>
       <c r="D1" t="s">
         <v>70</v>
       </c>
       <c r="E1" t="s">
         <v>71</v>
       </c>
       <c r="F1" t="s">
+        <v>72</v>
+      </c>
+      <c r="G1" t="s">
         <v>2</v>
-      </c>
-[...1 lines deleted...]
-        <v>72</v>
       </c>
       <c r="H1" t="s">
         <v>73</v>
       </c>
       <c r="I1" t="s">
         <v>74</v>
       </c>
       <c r="J1" t="s">
+        <v>75</v>
+      </c>
+      <c r="K1" t="s">
         <v>3</v>
-      </c>
-[...1 lines deleted...]
-        <v>75</v>
       </c>
       <c r="L1" t="s">
         <v>76</v>
       </c>
       <c r="M1" t="s">
         <v>77</v>
       </c>
       <c r="N1" t="s">
+        <v>78</v>
+      </c>
+      <c r="O1" t="s">
         <v>4</v>
-      </c>
-[...1 lines deleted...]
-        <v>78</v>
       </c>
       <c r="P1" t="s">
         <v>79</v>
       </c>
       <c r="Q1" t="s">
         <v>80</v>
       </c>
       <c r="R1" t="s">
+        <v>81</v>
+      </c>
+      <c r="S1" t="s">
         <v>5</v>
-      </c>
-[...1 lines deleted...]
-        <v>81</v>
       </c>
       <c r="T1" t="s">
         <v>82</v>
       </c>
       <c r="U1" t="s">
         <v>83</v>
       </c>
       <c r="V1" t="s">
+        <v>84</v>
+      </c>
+      <c r="W1" t="s">
         <v>6</v>
-      </c>
-[...1 lines deleted...]
-        <v>84</v>
       </c>
       <c r="X1" t="s">
         <v>85</v>
       </c>
       <c r="Y1" t="s">
         <v>86</v>
       </c>
-    </row>
-    <row r="2" spans="1:25">
+      <c r="Z1" t="s">
+        <v>87</v>
+      </c>
+    </row>
+    <row r="2" spans="1:26">
       <c r="A2" t="s">
         <v>8</v>
       </c>
       <c r="B2">
+        <v>25742000.0</v>
+      </c>
+      <c r="C2">
         <v>27824000.0</v>
       </c>
-      <c r="C2">
+      <c r="D2">
         <v>36084000.0</v>
       </c>
-      <c r="D2">
+      <c r="E2">
         <v>31122000.0</v>
       </c>
-      <c r="E2">
+      <c r="F2">
         <v>36200000.0</v>
       </c>
-      <c r="F2">
+      <c r="G2">
         <v>30020000.0</v>
       </c>
-      <c r="G2">
+      <c r="H2">
         <v>44715000.0</v>
       </c>
-      <c r="H2">
+      <c r="I2">
         <v>40103000.0</v>
       </c>
-      <c r="I2">
+      <c r="J2">
         <v>33676000.0</v>
       </c>
-      <c r="J2">
+      <c r="K2">
         <v>33641000.0</v>
       </c>
-      <c r="K2">
+      <c r="L2">
         <v>34791000.0</v>
       </c>
-      <c r="L2">
+      <c r="M2">
         <v>36119000.0</v>
       </c>
-      <c r="M2">
+      <c r="N2">
         <v>30379000.0</v>
       </c>
-      <c r="N2">
+      <c r="O2">
         <v>25649000.0</v>
       </c>
-      <c r="O2">
+      <c r="P2">
         <v>27589000.0</v>
       </c>
-      <c r="P2">
+      <c r="Q2">
         <v>25512000.0</v>
       </c>
-      <c r="Q2">
+      <c r="R2">
         <v>33869000.0</v>
       </c>
-      <c r="R2">
+      <c r="S2">
         <v>27346000.0</v>
       </c>
-      <c r="S2">
+      <c r="T2">
         <v>26716000.0</v>
       </c>
-      <c r="T2">
+      <c r="U2">
         <v>24160000.0</v>
       </c>
-      <c r="U2">
+      <c r="V2">
         <v>17280000.0</v>
       </c>
-      <c r="V2">
+      <c r="W2">
         <v>24374000.0</v>
       </c>
-      <c r="W2"/>
       <c r="X2"/>
       <c r="Y2"/>
-    </row>
-    <row r="3" spans="1:25">
+      <c r="Z2"/>
+    </row>
+    <row r="3" spans="1:26">
       <c r="A3" t="s">
         <v>9</v>
       </c>
       <c r="B3"/>
       <c r="C3"/>
       <c r="D3"/>
       <c r="E3"/>
       <c r="F3"/>
       <c r="G3"/>
       <c r="H3"/>
       <c r="I3"/>
       <c r="J3"/>
       <c r="K3"/>
       <c r="L3"/>
       <c r="M3"/>
       <c r="N3"/>
       <c r="O3"/>
       <c r="P3"/>
       <c r="Q3"/>
       <c r="R3"/>
       <c r="S3"/>
       <c r="T3"/>
       <c r="U3"/>
       <c r="V3"/>
       <c r="W3"/>
       <c r="X3"/>
       <c r="Y3"/>
-    </row>
-    <row r="4" spans="1:25">
+      <c r="Z3"/>
+    </row>
+    <row r="4" spans="1:26">
       <c r="A4" t="s">
         <v>10</v>
       </c>
       <c r="B4"/>
       <c r="C4"/>
       <c r="D4"/>
       <c r="E4"/>
       <c r="F4"/>
       <c r="G4"/>
       <c r="H4"/>
       <c r="I4"/>
       <c r="J4"/>
       <c r="K4"/>
       <c r="L4"/>
       <c r="M4"/>
       <c r="N4"/>
       <c r="O4"/>
       <c r="P4"/>
       <c r="Q4"/>
       <c r="R4"/>
       <c r="S4"/>
       <c r="T4"/>
       <c r="U4"/>
       <c r="V4"/>
       <c r="W4"/>
       <c r="X4"/>
       <c r="Y4"/>
-    </row>
-    <row r="5" spans="1:25">
+      <c r="Z4"/>
+    </row>
+    <row r="5" spans="1:26">
       <c r="A5" t="s">
         <v>11</v>
       </c>
       <c r="B5">
+        <v>492000.0</v>
+      </c>
+      <c r="C5">
         <v>-293000.0</v>
       </c>
-      <c r="C5">
+      <c r="D5">
         <v>84000.0</v>
       </c>
-      <c r="D5">
+      <c r="E5">
         <v>350000.0</v>
       </c>
-      <c r="E5"/>
       <c r="F5"/>
       <c r="G5"/>
-      <c r="H5">
-[...1 lines deleted...]
-      </c>
+      <c r="H5"/>
       <c r="I5">
         <v>0.0</v>
       </c>
       <c r="J5">
         <v>0.0</v>
       </c>
       <c r="K5">
         <v>0.0</v>
       </c>
       <c r="L5">
         <v>0.0</v>
       </c>
       <c r="M5">
         <v>0.0</v>
       </c>
       <c r="N5">
         <v>0.0</v>
       </c>
       <c r="O5">
+        <v>0.0</v>
+      </c>
+      <c r="P5">
         <v>600000.0</v>
       </c>
-      <c r="P5">
+      <c r="Q5">
         <v>2395000.0</v>
       </c>
-      <c r="Q5">
+      <c r="R5">
         <v>2094000.0</v>
       </c>
-      <c r="R5">
+      <c r="S5">
         <v>225000.0</v>
       </c>
-      <c r="S5">
+      <c r="T5">
         <v>-716000.0</v>
       </c>
-      <c r="T5">
+      <c r="U5">
         <v>-770000.0</v>
       </c>
-      <c r="U5">
+      <c r="V5">
         <v>-798000.0</v>
       </c>
-      <c r="V5">
+      <c r="W5">
         <v>-1117000.0</v>
       </c>
-      <c r="W5"/>
       <c r="X5"/>
-      <c r="Y5">
+      <c r="Y5"/>
+      <c r="Z5">
         <v>-63602000.0</v>
       </c>
     </row>
-    <row r="6" spans="1:25">
+    <row r="6" spans="1:26">
       <c r="A6" t="s">
         <v>12</v>
       </c>
       <c r="B6"/>
       <c r="C6"/>
       <c r="D6"/>
       <c r="E6"/>
       <c r="F6"/>
       <c r="G6"/>
       <c r="H6"/>
       <c r="I6"/>
       <c r="J6"/>
       <c r="K6"/>
       <c r="L6"/>
       <c r="M6"/>
       <c r="N6"/>
       <c r="O6"/>
       <c r="P6"/>
       <c r="Q6"/>
       <c r="R6"/>
       <c r="S6"/>
       <c r="T6"/>
       <c r="U6"/>
       <c r="V6"/>
       <c r="W6"/>
       <c r="X6"/>
       <c r="Y6"/>
-    </row>
-    <row r="7" spans="1:25">
+      <c r="Z6"/>
+    </row>
+    <row r="7" spans="1:26">
       <c r="A7" t="s">
         <v>13</v>
       </c>
-      <c r="B7"/>
+      <c r="B7">
+        <v>962853000.0</v>
+      </c>
       <c r="C7">
+        <v>973219000.0</v>
+      </c>
+      <c r="D7">
         <v>937058000.0</v>
       </c>
-      <c r="D7">
+      <c r="E7">
         <v>939507000.0</v>
       </c>
-      <c r="E7">
+      <c r="F7">
         <v>948762000.0</v>
       </c>
-      <c r="F7">
+      <c r="G7">
         <v>953665000.0</v>
       </c>
-      <c r="G7">
+      <c r="H7">
         <v>887692000.0</v>
       </c>
-      <c r="H7">
+      <c r="I7">
         <v>875413000.0</v>
       </c>
-      <c r="I7">
+      <c r="J7">
         <v>870232000.0</v>
       </c>
-      <c r="J7">
+      <c r="K7">
         <v>868167000.0</v>
       </c>
-      <c r="K7">
+      <c r="L7">
         <v>864302000.0</v>
       </c>
-      <c r="L7">
+      <c r="M7">
         <v>853355000.0</v>
       </c>
-      <c r="M7">
+      <c r="N7">
         <v>815317000.0</v>
       </c>
-      <c r="N7">
+      <c r="O7">
         <v>815589000.0</v>
       </c>
-      <c r="O7">
+      <c r="P7">
         <v>805868000.0</v>
       </c>
-      <c r="P7">
+      <c r="Q7">
         <v>777240000.0</v>
       </c>
-      <c r="Q7">
+      <c r="R7">
         <v>767770000.0</v>
       </c>
-      <c r="R7">
+      <c r="S7">
         <v>770815000.0</v>
       </c>
-      <c r="S7">
+      <c r="T7">
         <v>752815000.0</v>
       </c>
-      <c r="T7">
+      <c r="U7">
         <v>750469000.0</v>
       </c>
-      <c r="U7">
+      <c r="V7">
         <v>736369000.0</v>
       </c>
-      <c r="V7">
+      <c r="W7">
         <v>735376000.0</v>
       </c>
-      <c r="W7"/>
       <c r="X7"/>
       <c r="Y7"/>
-    </row>
-    <row r="8" spans="1:25">
+      <c r="Z7"/>
+    </row>
+    <row r="8" spans="1:26">
       <c r="A8" t="s">
         <v>14</v>
       </c>
-      <c r="B8"/>
+      <c r="B8">
+        <v>3292000.0</v>
+      </c>
       <c r="C8">
+        <v>3288000.0</v>
+      </c>
+      <c r="D8">
         <v>3281000.0</v>
       </c>
-      <c r="D8">
+      <c r="E8">
         <v>3278000.0</v>
       </c>
-      <c r="E8">
+      <c r="F8">
         <v>3254000.0</v>
       </c>
-      <c r="F8">
+      <c r="G8">
         <v>3242000.0</v>
       </c>
-      <c r="G8">
+      <c r="H8">
         <v>3228000.0</v>
       </c>
-      <c r="H8">
+      <c r="I8">
         <v>3220000.0</v>
       </c>
-      <c r="I8">
+      <c r="J8">
         <v>3184000.0</v>
       </c>
-      <c r="J8">
+      <c r="K8">
         <v>3157000.0</v>
       </c>
-      <c r="K8">
+      <c r="L8">
         <v>3145000.0</v>
       </c>
-      <c r="L8">
+      <c r="M8">
         <v>3123000.0</v>
       </c>
-      <c r="M8">
+      <c r="N8">
         <v>3087000.0</v>
       </c>
-      <c r="N8">
+      <c r="O8">
         <v>3072000.0</v>
       </c>
-      <c r="O8">
+      <c r="P8">
         <v>3052000.0</v>
       </c>
-      <c r="P8">
+      <c r="Q8">
         <v>3045000.0</v>
       </c>
-      <c r="Q8">
+      <c r="R8">
         <v>3022000.0</v>
       </c>
-      <c r="R8">
+      <c r="S8">
         <v>3007000.0</v>
       </c>
-      <c r="S8">
+      <c r="T8">
         <v>2975000.0</v>
       </c>
-      <c r="T8">
+      <c r="U8">
         <v>2967000.0</v>
       </c>
-      <c r="U8"/>
       <c r="V8"/>
       <c r="W8"/>
       <c r="X8"/>
       <c r="Y8"/>
-    </row>
-    <row r="9" spans="1:25">
+      <c r="Z8"/>
+    </row>
+    <row r="9" spans="1:26">
       <c r="A9" t="s">
         <v>15</v>
       </c>
       <c r="B9"/>
       <c r="C9"/>
       <c r="D9"/>
       <c r="E9"/>
       <c r="F9"/>
       <c r="G9"/>
       <c r="H9"/>
       <c r="I9"/>
       <c r="J9"/>
-      <c r="K9">
+      <c r="K9"/>
+      <c r="L9">
         <v>807342000.0</v>
       </c>
-      <c r="L9">
+      <c r="M9">
         <v>799498000.0</v>
       </c>
-      <c r="M9">
+      <c r="N9">
         <v>790041000.0</v>
       </c>
-      <c r="N9">
+      <c r="O9">
         <v>783579000.0</v>
       </c>
-      <c r="O9">
+      <c r="P9">
         <v>775199000.0</v>
       </c>
-      <c r="P9">
+      <c r="Q9">
         <v>769242000.0</v>
       </c>
-      <c r="Q9">
+      <c r="R9">
         <v>759173000.0</v>
       </c>
-      <c r="R9">
+      <c r="S9">
         <v>752343000.0</v>
       </c>
-      <c r="S9">
+      <c r="T9">
         <v>740657000.0</v>
       </c>
-      <c r="T9">
+      <c r="U9">
         <v>733914000.0</v>
       </c>
-      <c r="U9">
+      <c r="V9">
         <v>91559000.0</v>
       </c>
-      <c r="V9"/>
       <c r="W9"/>
       <c r="X9"/>
       <c r="Y9"/>
-    </row>
-    <row r="10" spans="1:25">
+      <c r="Z9"/>
+    </row>
+    <row r="10" spans="1:26">
       <c r="A10" t="s">
         <v>16</v>
       </c>
       <c r="B10">
+        <v>54627000.0</v>
+      </c>
+      <c r="C10">
         <v>28450000.0</v>
       </c>
-      <c r="C10">
+      <c r="D10">
         <v>35652000.0</v>
       </c>
-      <c r="D10">
+      <c r="E10">
         <v>26405000.0</v>
       </c>
-      <c r="E10">
+      <c r="F10">
         <v>39133000.0</v>
       </c>
-      <c r="F10">
+      <c r="G10">
         <v>67463000.0</v>
       </c>
-      <c r="G10">
+      <c r="H10">
         <v>16478000.0</v>
       </c>
-      <c r="H10">
+      <c r="I10">
         <v>3609000.0</v>
       </c>
-      <c r="I10">
+      <c r="J10">
         <v>10701000.0</v>
       </c>
-      <c r="J10">
+      <c r="K10">
         <v>19119000.0</v>
       </c>
-      <c r="K10">
+      <c r="L10">
         <v>62240000.0</v>
       </c>
-      <c r="L10">
+      <c r="M10">
         <v>136233000.0</v>
       </c>
-      <c r="M10">
+      <c r="N10">
         <v>69973000.0</v>
       </c>
-      <c r="N10">
+      <c r="O10">
         <v>65221999.0</v>
       </c>
-      <c r="O10">
+      <c r="P10">
         <v>74947000.0</v>
       </c>
-      <c r="P10">
+      <c r="Q10">
         <v>37769000.0</v>
       </c>
-      <c r="Q10">
+      <c r="R10">
         <v>70261000.0</v>
       </c>
-      <c r="R10">
+      <c r="S10">
         <v>19858000.0</v>
       </c>
-      <c r="S10">
+      <c r="T10">
         <v>162232000.0</v>
       </c>
-      <c r="T10">
+      <c r="U10">
         <v>154972000.0</v>
       </c>
-      <c r="U10">
+      <c r="V10">
         <v>138421000.0</v>
       </c>
-      <c r="V10">
+      <c r="W10">
         <v>114647000.0</v>
       </c>
-      <c r="W10"/>
       <c r="X10"/>
-      <c r="Y10">
+      <c r="Y10"/>
+      <c r="Z10">
         <v>-6405000.0</v>
       </c>
     </row>
-    <row r="11" spans="1:25">
+    <row r="11" spans="1:26">
       <c r="A11" t="s">
         <v>17</v>
       </c>
       <c r="B11"/>
       <c r="C11"/>
       <c r="D11"/>
       <c r="E11"/>
       <c r="F11"/>
       <c r="G11"/>
       <c r="H11"/>
       <c r="I11"/>
       <c r="J11"/>
-      <c r="K11">
+      <c r="K11"/>
+      <c r="L11">
         <v>62133000.0</v>
       </c>
-      <c r="L11">
+      <c r="M11">
         <v>136095000.0</v>
       </c>
-      <c r="M11">
+      <c r="N11">
         <v>69903000.0</v>
       </c>
-      <c r="N11">
+      <c r="O11">
         <v>65152000.0</v>
       </c>
-      <c r="O11">
+      <c r="P11">
         <v>74885000.0</v>
       </c>
-      <c r="P11">
+      <c r="Q11">
         <v>37724000.0</v>
       </c>
-      <c r="Q11">
+      <c r="R11">
         <v>70261000.0</v>
       </c>
-      <c r="R11">
+      <c r="S11">
         <v>19738000.0</v>
       </c>
-      <c r="S11">
+      <c r="T11">
         <v>162232000.0</v>
       </c>
-      <c r="T11">
+      <c r="U11">
         <v>154972000.0</v>
       </c>
-      <c r="U11"/>
       <c r="V11"/>
       <c r="W11"/>
       <c r="X11"/>
       <c r="Y11"/>
-    </row>
-    <row r="12" spans="1:25">
+      <c r="Z11"/>
+    </row>
+    <row r="12" spans="1:26">
       <c r="A12" t="s">
         <v>18</v>
       </c>
       <c r="B12">
+        <v>54627000.0</v>
+      </c>
+      <c r="C12">
         <v>28450000.0</v>
       </c>
-      <c r="C12">
+      <c r="D12">
         <v>35652000.0</v>
       </c>
-      <c r="D12">
+      <c r="E12">
         <v>26405000.0</v>
       </c>
-      <c r="E12">
+      <c r="F12">
         <v>39133000.0</v>
       </c>
-      <c r="F12">
+      <c r="G12">
         <v>67463000.0</v>
       </c>
-      <c r="G12">
+      <c r="H12">
         <v>16478000.0</v>
       </c>
-      <c r="H12">
+      <c r="I12">
         <v>3609000.0</v>
       </c>
-      <c r="I12">
+      <c r="J12">
         <v>10701000.0</v>
       </c>
-      <c r="J12">
+      <c r="K12">
         <v>19119000.0</v>
       </c>
-      <c r="K12">
+      <c r="L12">
         <v>62240000.0</v>
       </c>
-      <c r="L12">
+      <c r="M12">
         <v>136233000.0</v>
       </c>
-      <c r="M12">
+      <c r="N12">
         <v>69973000.0</v>
       </c>
-      <c r="N12">
+      <c r="O12">
         <v>65221999.0</v>
       </c>
-      <c r="O12">
+      <c r="P12">
         <v>74947000.0</v>
       </c>
-      <c r="P12">
+      <c r="Q12">
         <v>37769000.0</v>
       </c>
-      <c r="Q12">
+      <c r="R12">
         <v>70261000.0</v>
       </c>
-      <c r="R12">
+      <c r="S12">
         <v>19858000.0</v>
       </c>
-      <c r="S12">
+      <c r="T12">
         <v>162232000.0</v>
       </c>
-      <c r="T12">
+      <c r="U12">
         <v>154972000.0</v>
       </c>
-      <c r="U12">
+      <c r="V12">
         <v>138421000.0</v>
       </c>
-      <c r="V12">
+      <c r="W12">
         <v>114647000.0</v>
       </c>
-      <c r="W12"/>
       <c r="X12"/>
-      <c r="Y12">
+      <c r="Y12"/>
+      <c r="Z12">
         <v>6405000.0</v>
       </c>
     </row>
-    <row r="13" spans="1:25">
+    <row r="13" spans="1:26">
       <c r="A13" t="s">
         <v>19</v>
       </c>
       <c r="B13">
+        <v>3292000.0</v>
+      </c>
+      <c r="C13">
         <v>3288000.0</v>
       </c>
-      <c r="C13">
+      <c r="D13">
         <v>3281000.0</v>
       </c>
-      <c r="D13">
+      <c r="E13">
         <v>3278000.0</v>
       </c>
-      <c r="E13">
+      <c r="F13">
         <v>3254000.0</v>
       </c>
-      <c r="F13">
+      <c r="G13">
         <v>3242000.0</v>
       </c>
-      <c r="G13">
+      <c r="H13">
         <v>3228000.0</v>
       </c>
-      <c r="H13">
+      <c r="I13">
         <v>3220000.0</v>
       </c>
-      <c r="I13">
+      <c r="J13">
         <v>3184000.0</v>
       </c>
-      <c r="J13">
+      <c r="K13">
         <v>3157000.0</v>
       </c>
-      <c r="K13">
+      <c r="L13">
         <v>3145000.0</v>
       </c>
-      <c r="L13">
+      <c r="M13">
         <v>3123000.0</v>
       </c>
-      <c r="M13">
+      <c r="N13">
         <v>3087000.0</v>
       </c>
-      <c r="N13">
+      <c r="O13">
         <v>3072000.0</v>
       </c>
-      <c r="O13">
+      <c r="P13">
         <v>3052000.0</v>
       </c>
-      <c r="P13">
+      <c r="Q13">
         <v>3045000.0</v>
       </c>
-      <c r="Q13">
+      <c r="R13">
         <v>3022000.0</v>
       </c>
-      <c r="R13">
+      <c r="S13">
         <v>3007000.0</v>
       </c>
-      <c r="S13">
+      <c r="T13">
         <v>2975000.0</v>
       </c>
-      <c r="T13">
+      <c r="U13">
         <v>2967000.0</v>
       </c>
-      <c r="U13">
+      <c r="V13">
         <v>2629000.0</v>
       </c>
-      <c r="V13">
+      <c r="W13">
         <v>2622000.0</v>
       </c>
-      <c r="W13"/>
       <c r="X13"/>
       <c r="Y13"/>
-    </row>
-    <row r="14" spans="1:25">
+      <c r="Z13"/>
+    </row>
+    <row r="14" spans="1:26">
       <c r="A14" t="s">
         <v>20</v>
       </c>
       <c r="B14">
+        <v>334309927.0</v>
+      </c>
+      <c r="C14">
         <v>332684097.0</v>
       </c>
-      <c r="C14">
+      <c r="D14">
         <v>332359175.0</v>
       </c>
-      <c r="D14">
+      <c r="E14">
         <v>331655000.0</v>
       </c>
-      <c r="E14">
+      <c r="F14">
         <v>331479000.0</v>
       </c>
-      <c r="F14">
+      <c r="G14">
         <v>329513000.0</v>
       </c>
-      <c r="G14">
+      <c r="H14">
         <v>329299000.0</v>
       </c>
-      <c r="H14">
+      <c r="I14">
         <v>328325135.0</v>
       </c>
-      <c r="I14">
+      <c r="J14">
         <v>330012144.0</v>
       </c>
-      <c r="J14">
+      <c r="K14">
         <v>328122154.0</v>
       </c>
-      <c r="K14">
+      <c r="L14">
         <v>328844569.0</v>
       </c>
-      <c r="L14">
+      <c r="M14">
         <v>328283353.0</v>
       </c>
-      <c r="M14">
+      <c r="N14">
         <v>327608266.0</v>
       </c>
-      <c r="N14">
+      <c r="O14">
         <v>326903609.0</v>
       </c>
-      <c r="O14">
+      <c r="P14">
         <v>326881152.0</v>
       </c>
-      <c r="P14">
+      <c r="Q14">
         <v>327229531.0</v>
       </c>
-      <c r="Q14">
+      <c r="R14">
         <v>329172437.0</v>
       </c>
-      <c r="R14">
+      <c r="S14">
         <v>326014063.0</v>
       </c>
-      <c r="S14">
+      <c r="T14">
         <v>327320169.0</v>
       </c>
-      <c r="T14">
+      <c r="U14">
         <v>264274968.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>296073997.0</v>
       </c>
       <c r="V14">
         <v>296073997.0</v>
       </c>
       <c r="W14">
         <v>296073997.0</v>
       </c>
       <c r="X14">
         <v>296073997.0</v>
       </c>
       <c r="Y14">
         <v>296073997.0</v>
       </c>
-    </row>
-    <row r="15" spans="1:25">
+      <c r="Z14">
+        <v>296073997.0</v>
+      </c>
+    </row>
+    <row r="15" spans="1:26">
       <c r="A15" t="s">
         <v>21</v>
       </c>
       <c r="B15"/>
       <c r="C15"/>
       <c r="D15"/>
       <c r="E15"/>
       <c r="F15"/>
       <c r="G15"/>
       <c r="H15"/>
       <c r="I15"/>
       <c r="J15"/>
       <c r="K15"/>
       <c r="L15"/>
-      <c r="M15">
+      <c r="M15"/>
+      <c r="N15">
         <v>3087000.0</v>
       </c>
-      <c r="N15">
+      <c r="O15">
         <v>3072000.0</v>
       </c>
-      <c r="O15">
+      <c r="P15">
         <v>3052000.0</v>
       </c>
-      <c r="P15">
+      <c r="Q15">
         <v>3045000.0</v>
       </c>
-      <c r="Q15">
+      <c r="R15">
         <v>3022000.0</v>
       </c>
-      <c r="R15">
+      <c r="S15">
         <v>3007000.0</v>
       </c>
-      <c r="S15">
+      <c r="T15">
         <v>2975000.0</v>
       </c>
-      <c r="T15">
+      <c r="U15">
         <v>2967000.0</v>
       </c>
-      <c r="U15">
+      <c r="V15">
         <v>2629000.0</v>
       </c>
-      <c r="V15"/>
       <c r="W15"/>
       <c r="X15"/>
       <c r="Y15"/>
-    </row>
-    <row r="16" spans="1:25">
+      <c r="Z15"/>
+    </row>
+    <row r="16" spans="1:26">
       <c r="A16" t="s">
         <v>22</v>
       </c>
       <c r="B16">
+        <v>37725000.0</v>
+      </c>
+      <c r="C16">
         <v>35904000.0</v>
       </c>
-      <c r="C16">
+      <c r="D16">
         <v>36664000.0</v>
       </c>
-      <c r="D16">
+      <c r="E16">
         <v>36514000.0</v>
       </c>
-      <c r="E16">
+      <c r="F16">
         <v>35226000.0</v>
       </c>
-      <c r="F16">
+      <c r="G16">
         <v>33960000.0</v>
       </c>
-      <c r="G16">
+      <c r="H16">
         <v>34639000.0</v>
       </c>
-      <c r="H16">
+      <c r="I16">
         <v>34756000.0</v>
       </c>
-      <c r="I16">
+      <c r="J16">
         <v>33899000.0</v>
       </c>
-      <c r="J16">
+      <c r="K16">
         <v>32686000.0</v>
       </c>
-      <c r="K16">
+      <c r="L16">
         <v>32779000.0</v>
       </c>
-      <c r="L16">
+      <c r="M16">
         <v>32368000.0</v>
       </c>
-      <c r="M16">
+      <c r="N16">
         <v>30509000.0</v>
       </c>
-      <c r="N16">
+      <c r="O16">
         <v>29395000.0</v>
       </c>
-      <c r="O16">
+      <c r="P16">
         <v>28814000.0</v>
       </c>
-      <c r="P16">
+      <c r="Q16">
         <v>29353000.0</v>
       </c>
-      <c r="Q16">
+      <c r="R16">
         <v>28463000.0</v>
       </c>
-      <c r="R16">
+      <c r="S16">
         <v>27815000.0</v>
       </c>
-      <c r="S16">
+      <c r="T16">
         <v>26195000.0</v>
       </c>
-      <c r="T16">
+      <c r="U16">
         <v>26495000.0</v>
       </c>
-      <c r="U16">
+      <c r="V16">
         <v>25759000.0</v>
       </c>
-      <c r="V16">
+      <c r="W16">
         <v>24505000.0</v>
       </c>
-      <c r="W16"/>
       <c r="X16"/>
       <c r="Y16"/>
-    </row>
-    <row r="17" spans="1:25">
+      <c r="Z16"/>
+    </row>
+    <row r="17" spans="1:26">
       <c r="A17" t="s">
         <v>23</v>
       </c>
       <c r="B17"/>
       <c r="C17"/>
       <c r="D17"/>
       <c r="E17"/>
       <c r="F17"/>
       <c r="G17"/>
       <c r="H17"/>
       <c r="I17"/>
       <c r="J17"/>
       <c r="K17"/>
       <c r="L17"/>
       <c r="M17"/>
       <c r="N17"/>
       <c r="O17"/>
       <c r="P17"/>
       <c r="Q17"/>
       <c r="R17"/>
       <c r="S17"/>
       <c r="T17"/>
       <c r="U17"/>
       <c r="V17"/>
       <c r="W17"/>
       <c r="X17"/>
       <c r="Y17"/>
-    </row>
-    <row r="18" spans="1:25">
+      <c r="Z17"/>
+    </row>
+    <row r="18" spans="1:26">
       <c r="A18" t="s">
         <v>24</v>
       </c>
       <c r="B18"/>
       <c r="C18"/>
       <c r="D18"/>
       <c r="E18"/>
       <c r="F18"/>
       <c r="G18"/>
       <c r="H18"/>
       <c r="I18"/>
       <c r="J18"/>
       <c r="K18"/>
       <c r="L18"/>
-      <c r="M18">
+      <c r="M18"/>
+      <c r="N18">
         <v>58823000.0</v>
       </c>
-      <c r="N18">
+      <c r="O18">
         <v>53395000.0</v>
       </c>
-      <c r="O18">
+      <c r="P18">
         <v>45741000.0</v>
       </c>
-      <c r="P18">
+      <c r="Q18">
         <v>37183000.0</v>
       </c>
-      <c r="Q18">
+      <c r="R18">
         <v>28246000.0</v>
       </c>
-      <c r="R18">
+      <c r="S18">
         <v>22603000.0</v>
       </c>
-      <c r="S18">
+      <c r="T18">
         <v>12571000.0</v>
       </c>
-      <c r="T18">
+      <c r="U18">
         <v>7397000.0</v>
       </c>
-      <c r="U18"/>
       <c r="V18"/>
       <c r="W18"/>
       <c r="X18"/>
       <c r="Y18"/>
-    </row>
-    <row r="19" spans="1:25">
+      <c r="Z18"/>
+    </row>
+    <row r="19" spans="1:26">
       <c r="A19" t="s">
         <v>25</v>
       </c>
       <c r="B19"/>
       <c r="C19"/>
       <c r="D19"/>
       <c r="E19"/>
       <c r="F19"/>
       <c r="G19"/>
       <c r="H19"/>
       <c r="I19"/>
       <c r="J19"/>
       <c r="K19"/>
       <c r="L19"/>
       <c r="M19"/>
       <c r="N19"/>
       <c r="O19"/>
       <c r="P19"/>
       <c r="Q19"/>
       <c r="R19"/>
       <c r="S19"/>
       <c r="T19"/>
       <c r="U19"/>
       <c r="V19"/>
       <c r="W19"/>
       <c r="X19"/>
       <c r="Y19"/>
-    </row>
-    <row r="20" spans="1:25">
+      <c r="Z19"/>
+    </row>
+    <row r="20" spans="1:26">
       <c r="A20" t="s">
         <v>26</v>
       </c>
       <c r="B20">
         <v>1134830000.0</v>
       </c>
       <c r="C20">
-        <v>1134734000.0</v>
+        <v>1134830000.0</v>
       </c>
       <c r="D20">
         <v>1134734000.0</v>
       </c>
       <c r="E20">
         <v>1134734000.0</v>
       </c>
       <c r="F20">
         <v>1134734000.0</v>
       </c>
       <c r="G20">
         <v>1134734000.0</v>
       </c>
       <c r="H20">
         <v>1134734000.0</v>
       </c>
       <c r="I20">
         <v>1134734000.0</v>
       </c>
       <c r="J20">
         <v>1134734000.0</v>
       </c>
       <c r="K20">
+        <v>1134734000.0</v>
+      </c>
+      <c r="L20">
         <v>1135506000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>1109815000.0</v>
       </c>
       <c r="M20">
         <v>1109815000.0</v>
       </c>
       <c r="N20">
         <v>1109815000.0</v>
       </c>
       <c r="O20">
+        <v>1109815000.0</v>
+      </c>
+      <c r="P20">
         <v>1107072000.0</v>
       </c>
-      <c r="P20">
+      <c r="Q20">
         <v>1100963000.0</v>
       </c>
-      <c r="Q20">
+      <c r="R20">
         <v>1060766000.0</v>
       </c>
-      <c r="R20">
+      <c r="S20">
         <v>1060221000.0</v>
       </c>
-      <c r="S20">
+      <c r="T20">
         <v>759770000.0</v>
       </c>
-      <c r="T20">
+      <c r="U20">
         <v>755524000.0</v>
       </c>
-      <c r="U20">
+      <c r="V20">
         <v>737034000.0</v>
       </c>
-      <c r="V20">
+      <c r="W20">
         <v>737415000.0</v>
       </c>
-      <c r="W20"/>
       <c r="X20"/>
       <c r="Y20"/>
-    </row>
-    <row r="21" spans="1:25">
+      <c r="Z20"/>
+    </row>
+    <row r="21" spans="1:26">
       <c r="A21" t="s">
         <v>27</v>
       </c>
       <c r="B21">
+        <v>110385000.0</v>
+      </c>
+      <c r="C21">
         <v>110822000.0</v>
       </c>
-      <c r="C21">
+      <c r="D21">
         <v>111119000.0</v>
       </c>
-      <c r="D21">
+      <c r="E21">
         <v>111577000.0</v>
       </c>
-      <c r="E21">
+      <c r="F21">
         <v>112041000.0</v>
       </c>
-      <c r="F21">
+      <c r="G21">
         <v>112507000.0</v>
       </c>
-      <c r="G21">
+      <c r="H21">
         <v>113139000.0</v>
       </c>
-      <c r="H21">
+      <c r="I21">
         <v>114385000.0</v>
       </c>
-      <c r="I21">
+      <c r="J21">
         <v>116023000.0</v>
       </c>
-      <c r="J21">
+      <c r="K21">
         <v>117667000.0</v>
       </c>
-      <c r="K21">
+      <c r="L21">
         <v>119341000.0</v>
       </c>
-      <c r="L21">
+      <c r="M21">
         <v>120546000.0</v>
       </c>
-      <c r="M21">
+      <c r="N21">
         <v>122122000.0</v>
       </c>
-      <c r="N21">
+      <c r="O21">
         <v>123615000.0</v>
       </c>
-      <c r="O21">
+      <c r="P21">
         <v>125781000.0</v>
       </c>
-      <c r="P21">
+      <c r="Q21">
         <v>127110000.0</v>
       </c>
-      <c r="Q21">
+      <c r="R21">
         <v>128052000.0</v>
       </c>
-      <c r="R21">
+      <c r="S21">
         <v>129820000.0</v>
       </c>
-      <c r="S21">
+      <c r="T21">
         <v>124522000.0</v>
       </c>
-      <c r="T21">
+      <c r="U21">
         <v>125642000.0</v>
       </c>
-      <c r="U21">
+      <c r="V21">
         <v>125581000.0</v>
       </c>
-      <c r="V21">
+      <c r="W21">
         <v>127019000.0</v>
       </c>
-      <c r="W21"/>
       <c r="X21"/>
       <c r="Y21"/>
-    </row>
-    <row r="22" spans="1:25">
+      <c r="Z21"/>
+    </row>
+    <row r="22" spans="1:26">
       <c r="A22" t="s">
         <v>28</v>
       </c>
       <c r="B22">
+        <v>5054000.0</v>
+      </c>
+      <c r="C22">
         <v>5485000.0</v>
       </c>
-      <c r="C22">
+      <c r="D22">
         <v>5384000.0</v>
       </c>
-      <c r="D22">
+      <c r="E22">
         <v>5414000.0</v>
       </c>
-      <c r="E22">
+      <c r="F22">
         <v>5237000.0</v>
       </c>
-      <c r="F22">
+      <c r="G22">
         <v>5728000.0</v>
       </c>
-      <c r="G22">
+      <c r="H22">
         <v>5491000.0</v>
       </c>
-      <c r="H22">
+      <c r="I22">
         <v>5859000.0</v>
       </c>
-      <c r="I22">
+      <c r="J22">
         <v>7647000.0</v>
       </c>
-      <c r="J22">
+      <c r="K22">
         <v>15538000.0</v>
       </c>
-      <c r="K22">
+      <c r="L22">
         <v>9222000.0</v>
       </c>
-      <c r="L22">
+      <c r="M22">
         <v>8273000.0</v>
       </c>
-      <c r="M22">
+      <c r="N22">
         <v>8228000.0</v>
       </c>
-      <c r="N22">
+      <c r="O22">
         <v>14571000.0</v>
       </c>
-      <c r="O22">
+      <c r="P22">
         <v>8888000.0</v>
       </c>
-      <c r="P22">
+      <c r="Q22">
         <v>7102000.0</v>
       </c>
-      <c r="Q22">
+      <c r="R22">
         <v>7000000.0</v>
       </c>
-      <c r="R22">
+      <c r="S22">
         <v>8652000.0</v>
       </c>
-      <c r="S22">
+      <c r="T22">
         <v>5633000.0</v>
       </c>
-      <c r="T22">
+      <c r="U22">
         <v>6407000.0</v>
       </c>
-      <c r="U22">
+      <c r="V22">
         <v>7813000.0</v>
       </c>
-      <c r="V22">
+      <c r="W22">
         <v>8368000.0</v>
       </c>
-      <c r="W22"/>
       <c r="X22"/>
       <c r="Y22"/>
-    </row>
-    <row r="23" spans="1:25">
+      <c r="Z22"/>
+    </row>
+    <row r="23" spans="1:26">
       <c r="A23" t="s">
         <v>29</v>
       </c>
       <c r="B23">
+        <v>3206042000.0</v>
+      </c>
+      <c r="C23">
         <v>3173138000.0</v>
       </c>
-      <c r="C23">
+      <c r="D23">
         <v>3142930000.0</v>
       </c>
-      <c r="D23">
+      <c r="E23">
         <v>3105997000.0</v>
       </c>
-      <c r="E23">
+      <c r="F23">
         <v>3090584000.0</v>
       </c>
-      <c r="F23">
+      <c r="G23">
         <v>3101796000.0</v>
       </c>
-      <c r="G23">
+      <c r="H23">
         <v>3045872000.0</v>
       </c>
-      <c r="H23">
+      <c r="I23">
         <v>2973146000.0</v>
       </c>
-      <c r="I23">
+      <c r="J23">
         <v>2925261000.0</v>
       </c>
-      <c r="J23">
+      <c r="K23">
         <v>3185139000.0</v>
       </c>
-      <c r="K23">
+      <c r="L23">
         <v>2859674000.0</v>
       </c>
-      <c r="L23">
+      <c r="M23">
         <v>2830564000.0</v>
       </c>
-      <c r="M23">
+      <c r="N23">
         <v>2717335000.0</v>
       </c>
-      <c r="N23">
+      <c r="O23">
         <v>2965125000.0</v>
       </c>
-      <c r="O23">
+      <c r="P23">
         <v>2631491000.0</v>
       </c>
-      <c r="P23">
+      <c r="Q23">
         <v>2560961000.0</v>
       </c>
-      <c r="Q23">
+      <c r="R23">
         <v>2502879000.0</v>
       </c>
-      <c r="R23">
+      <c r="S23">
         <v>2721749000.0</v>
       </c>
-      <c r="S23">
+      <c r="T23">
         <v>2079572000.0</v>
       </c>
-      <c r="T23">
+      <c r="U23">
         <v>2043532000.0</v>
       </c>
-      <c r="U23">
+      <c r="V23">
         <v>1977573000.0</v>
       </c>
-      <c r="V23">
+      <c r="W23">
         <v>1948453000.0</v>
       </c>
-      <c r="W23"/>
       <c r="X23"/>
-      <c r="Y23">
+      <c r="Y23"/>
+      <c r="Z23">
         <v>-63602000.0</v>
       </c>
     </row>
-    <row r="24" spans="1:25">
+    <row r="24" spans="1:26">
       <c r="A24" t="s">
         <v>30</v>
       </c>
-      <c r="B24"/>
+      <c r="B24">
+        <v>790043000.0</v>
+      </c>
       <c r="C24">
+        <v>796893000.0</v>
+      </c>
+      <c r="D24">
         <v>827231000.0</v>
       </c>
-      <c r="D24">
+      <c r="E24">
         <v>849055000.0</v>
       </c>
-      <c r="E24">
+      <c r="F24">
         <v>853881000.0</v>
       </c>
-      <c r="F24">
+      <c r="G24">
         <v>909094000.0</v>
       </c>
-      <c r="G24">
+      <c r="H24">
         <v>931046000.0</v>
       </c>
-      <c r="H24">
+      <c r="I24">
         <v>919224000.0</v>
       </c>
-      <c r="I24">
+      <c r="J24">
         <v>913350000.0</v>
       </c>
-      <c r="J24">
+      <c r="K24">
         <v>897424000.0</v>
       </c>
-      <c r="K24">
+      <c r="L24">
         <v>897022000.0</v>
       </c>
-      <c r="L24">
+      <c r="M24">
         <v>896620000.0</v>
       </c>
-      <c r="M24">
+      <c r="N24">
         <v>896223000.0</v>
       </c>
-      <c r="N24">
+      <c r="O24">
         <v>895830000.0</v>
       </c>
-      <c r="O24">
+      <c r="P24">
         <v>895428000.0</v>
       </c>
-      <c r="P24">
+      <c r="Q24">
         <v>895027000.0</v>
       </c>
-      <c r="Q24">
+      <c r="R24">
         <v>894629000.0</v>
       </c>
-      <c r="R24">
+      <c r="S24">
         <v>896336000.0</v>
       </c>
-      <c r="S24">
+      <c r="T24">
         <v>601723000.0</v>
       </c>
-      <c r="T24">
+      <c r="U24">
         <v>603649000.0</v>
       </c>
-      <c r="U24">
+      <c r="V24">
         <v>1053043000.0</v>
       </c>
-      <c r="V24">
+      <c r="W24">
         <v>1054820000.0</v>
       </c>
-      <c r="W24"/>
       <c r="X24"/>
       <c r="Y24"/>
-    </row>
-    <row r="25" spans="1:25">
+      <c r="Z24"/>
+    </row>
+    <row r="25" spans="1:26">
       <c r="A25" t="s">
         <v>31</v>
       </c>
       <c r="B25"/>
       <c r="C25"/>
       <c r="D25"/>
       <c r="E25"/>
       <c r="F25"/>
       <c r="G25"/>
       <c r="H25"/>
       <c r="I25"/>
       <c r="J25"/>
-      <c r="K25">
+      <c r="K25"/>
+      <c r="L25">
         <v>911252000.0</v>
       </c>
-      <c r="L25">
+      <c r="M25">
         <v>911037000.0</v>
       </c>
-      <c r="M25">
+      <c r="N25">
         <v>896223000.0</v>
       </c>
-      <c r="N25">
+      <c r="O25">
         <v>895830000.0</v>
       </c>
-      <c r="O25">
+      <c r="P25">
         <v>910383000.0</v>
       </c>
-      <c r="P25">
+      <c r="Q25">
         <v>895027000.0</v>
       </c>
-      <c r="Q25">
+      <c r="R25">
         <v>894629000.0</v>
       </c>
-      <c r="R25">
+      <c r="S25">
         <v>896336000.0</v>
       </c>
-      <c r="S25">
+      <c r="T25">
         <v>601723000.0</v>
       </c>
-      <c r="T25">
+      <c r="U25">
         <v>603649000.0</v>
       </c>
-      <c r="U25">
+      <c r="V25">
         <v>1068826000.0</v>
       </c>
-      <c r="V25"/>
       <c r="W25"/>
       <c r="X25"/>
       <c r="Y25"/>
-    </row>
-    <row r="26" spans="1:25">
+      <c r="Z25"/>
+    </row>
+    <row r="26" spans="1:26">
       <c r="A26" t="s">
         <v>32</v>
       </c>
       <c r="B26"/>
       <c r="C26"/>
       <c r="D26"/>
       <c r="E26"/>
       <c r="F26"/>
       <c r="G26"/>
       <c r="H26"/>
       <c r="I26"/>
       <c r="J26"/>
       <c r="K26"/>
       <c r="L26"/>
       <c r="M26"/>
       <c r="N26"/>
       <c r="O26"/>
       <c r="P26"/>
       <c r="Q26"/>
       <c r="R26"/>
       <c r="S26"/>
       <c r="T26"/>
       <c r="U26"/>
       <c r="V26"/>
       <c r="W26"/>
       <c r="X26"/>
       <c r="Y26"/>
-    </row>
-    <row r="27" spans="1:25">
+      <c r="Z26"/>
+    </row>
+    <row r="27" spans="1:26">
       <c r="A27" t="s">
         <v>33</v>
       </c>
       <c r="B27"/>
       <c r="C27"/>
       <c r="D27"/>
       <c r="E27"/>
       <c r="F27"/>
       <c r="G27"/>
       <c r="H27"/>
       <c r="I27"/>
       <c r="J27"/>
       <c r="K27"/>
       <c r="L27"/>
       <c r="M27"/>
       <c r="N27"/>
       <c r="O27"/>
       <c r="P27"/>
       <c r="Q27"/>
       <c r="R27"/>
       <c r="S27"/>
       <c r="T27"/>
       <c r="U27"/>
       <c r="V27"/>
       <c r="W27"/>
       <c r="X27"/>
       <c r="Y27"/>
-    </row>
-    <row r="28" spans="1:25">
+      <c r="Z27"/>
+    </row>
+    <row r="28" spans="1:26">
       <c r="A28" t="s">
         <v>34</v>
       </c>
       <c r="B28">
-        <v>944769000.0</v>
+        <v>1698269000.0</v>
       </c>
       <c r="C28">
-        <v>901406000.0</v>
+        <v>1741662000.0</v>
       </c>
       <c r="D28">
+        <v>1728637000.0</v>
+      </c>
+      <c r="E28">
         <v>1762157000.0</v>
       </c>
-      <c r="E28">
-[...1 lines deleted...]
-      </c>
       <c r="F28">
+        <v>1763510000.0</v>
+      </c>
+      <c r="G28">
         <v>1802216000.0</v>
       </c>
-      <c r="G28">
+      <c r="H28">
         <v>1811510000.0</v>
       </c>
-      <c r="H28">
+      <c r="I28">
         <v>1800278000.0</v>
       </c>
-      <c r="I28">
+      <c r="J28">
         <v>1779801000.0</v>
       </c>
-      <c r="J28">
+      <c r="K28">
         <v>1746472000.0</v>
       </c>
-      <c r="K28">
+      <c r="L28">
         <v>1699084000.0</v>
       </c>
-      <c r="L28">
+      <c r="M28">
         <v>1613742000.0</v>
       </c>
-      <c r="M28">
+      <c r="N28">
         <v>1641567000.0</v>
       </c>
-      <c r="N28">
+      <c r="O28">
         <v>1646197000.0</v>
       </c>
-      <c r="O28">
+      <c r="P28">
         <v>1626349000.0</v>
       </c>
-      <c r="P28">
+      <c r="Q28">
         <v>1634498000.0</v>
       </c>
-      <c r="Q28">
+      <c r="R28">
         <v>1592138000.0</v>
       </c>
-      <c r="R28">
+      <c r="S28">
         <v>1647293000.0</v>
       </c>
-      <c r="S28">
+      <c r="T28">
         <v>1200706000.0</v>
       </c>
-      <c r="T28">
+      <c r="U28">
         <v>1207546000.0</v>
       </c>
-      <c r="U28">
+      <c r="V28">
         <v>1659391000.0</v>
       </c>
-      <c r="V28">
+      <c r="W28">
         <v>1685437000.0</v>
       </c>
-      <c r="W28"/>
       <c r="X28"/>
-      <c r="Y28">
+      <c r="Y28"/>
+      <c r="Z28">
         <v>6405000.0</v>
       </c>
     </row>
-    <row r="29" spans="1:25">
+    <row r="29" spans="1:26">
       <c r="A29" t="s">
         <v>35</v>
       </c>
-      <c r="B29"/>
+      <c r="B29">
+        <v>1965233000.0</v>
+      </c>
       <c r="C29">
+        <v>1929906000.0</v>
+      </c>
+      <c r="D29">
         <v>1932388000.0</v>
       </c>
-      <c r="D29">
+      <c r="E29">
         <v>1920038000.0</v>
       </c>
-      <c r="E29">
+      <c r="F29">
         <v>1887776000.0</v>
       </c>
-      <c r="F29">
+      <c r="G29">
         <v>1914366000.0</v>
       </c>
-      <c r="G29">
+      <c r="H29">
         <v>1919699000.0</v>
       </c>
-      <c r="H29">
+      <c r="I29">
         <v>1877874000.0</v>
       </c>
-      <c r="I29">
+      <c r="J29">
         <v>1848994000.0</v>
       </c>
-      <c r="J29">
+      <c r="K29">
         <v>1812459000.0</v>
       </c>
-      <c r="K29">
+      <c r="L29">
         <v>1789739000.0</v>
       </c>
-      <c r="L29">
+      <c r="M29">
         <v>1761986000.0</v>
       </c>
-      <c r="M29">
+      <c r="N29">
         <v>1724964000.0</v>
       </c>
-      <c r="N29">
+      <c r="O29">
         <v>1696958000.0</v>
       </c>
-      <c r="O29">
+      <c r="P29">
         <v>1671000000.0</v>
       </c>
-      <c r="P29">
+      <c r="Q29">
         <v>1642433000.0</v>
       </c>
-      <c r="Q29">
+      <c r="R29">
         <v>1595983000.0</v>
       </c>
-      <c r="R29">
+      <c r="S29">
         <v>1553488000.0</v>
       </c>
-      <c r="S29">
+      <c r="T29">
         <v>1218311000.0</v>
       </c>
-      <c r="T29">
+      <c r="U29">
         <v>1186066000.0</v>
       </c>
-      <c r="U29">
+      <c r="V29">
         <v>1103039000.0</v>
       </c>
-      <c r="V29">
+      <c r="W29">
         <v>1079870000.0</v>
       </c>
-      <c r="W29"/>
       <c r="X29"/>
       <c r="Y29"/>
-    </row>
-    <row r="30" spans="1:25">
+      <c r="Z29"/>
+    </row>
+    <row r="30" spans="1:26">
       <c r="A30" t="s">
         <v>36</v>
       </c>
       <c r="B30">
+        <v>18404000.0</v>
+      </c>
+      <c r="C30">
         <v>16124000.0</v>
       </c>
-      <c r="C30">
+      <c r="D30">
         <v>17130000.0</v>
       </c>
-      <c r="D30">
+      <c r="E30">
         <v>14065000.0</v>
       </c>
-      <c r="E30">
+      <c r="F30">
         <v>12103000.0</v>
       </c>
-      <c r="F30">
+      <c r="G30">
         <v>14309000.0</v>
       </c>
-      <c r="G30">
+      <c r="H30">
         <v>18257000.0</v>
       </c>
-      <c r="H30">
+      <c r="I30">
         <v>27968000.0</v>
       </c>
-      <c r="I30">
+      <c r="J30">
         <v>24168000.0</v>
       </c>
-      <c r="J30">
+      <c r="K30">
         <v>21018000.0</v>
       </c>
-      <c r="K30">
+      <c r="L30">
         <v>20803000.0</v>
       </c>
-      <c r="L30">
+      <c r="M30">
         <v>24518000.0</v>
       </c>
-      <c r="M30">
+      <c r="N30">
         <v>15049000.0</v>
       </c>
-      <c r="N30">
+      <c r="O30">
         <v>19123000.0</v>
       </c>
-      <c r="O30">
+      <c r="P30">
         <v>17378000.0</v>
       </c>
-      <c r="P30">
+      <c r="Q30">
         <v>16634000.0</v>
       </c>
-      <c r="Q30">
+      <c r="R30">
         <v>13861000.0</v>
       </c>
-      <c r="R30">
+      <c r="S30">
         <v>23886000.0</v>
       </c>
-      <c r="S30">
+      <c r="T30">
         <v>8986000.0</v>
       </c>
-      <c r="T30">
+      <c r="U30">
         <v>7813000.0</v>
       </c>
-      <c r="U30">
+      <c r="V30">
         <v>6234000.0</v>
       </c>
-      <c r="V30">
+      <c r="W30">
         <v>1397000.0</v>
       </c>
-      <c r="W30"/>
       <c r="X30"/>
       <c r="Y30"/>
-    </row>
-    <row r="31" spans="1:25">
+      <c r="Z30"/>
+    </row>
+    <row r="31" spans="1:26">
       <c r="A31" t="s">
         <v>37</v>
       </c>
       <c r="B31"/>
       <c r="C31"/>
       <c r="D31"/>
       <c r="E31"/>
       <c r="F31"/>
       <c r="G31"/>
       <c r="H31"/>
       <c r="I31"/>
       <c r="J31"/>
-      <c r="K31">
+      <c r="K31"/>
+      <c r="L31">
         <v>-362130000.0</v>
       </c>
-      <c r="L31">
+      <c r="M31">
         <v>-364995000.0</v>
       </c>
-      <c r="M31">
+      <c r="N31">
         <v>-403196000.0</v>
       </c>
-      <c r="N31">
+      <c r="O31">
         <v>-432302000.0</v>
       </c>
-      <c r="O31">
+      <c r="P31">
         <v>-457281000.0</v>
       </c>
-      <c r="P31">
+      <c r="Q31">
         <v>-480667000.0</v>
       </c>
-      <c r="Q31">
+      <c r="R31">
         <v>-487464000.0</v>
       </c>
-      <c r="R31">
+      <c r="S31">
         <v>-532889000.0</v>
       </c>
-      <c r="S31">
+      <c r="T31">
         <v>-276104000.0</v>
       </c>
-      <c r="T31">
+      <c r="U31">
         <v>-307149000.0</v>
       </c>
-      <c r="U31">
+      <c r="V31">
         <v>-821019000.0</v>
       </c>
-      <c r="V31"/>
       <c r="W31"/>
       <c r="X31"/>
-      <c r="Y31">
+      <c r="Y31"/>
+      <c r="Z31">
         <v>-928719000.0</v>
       </c>
     </row>
-    <row r="32" spans="1:25">
+    <row r="32" spans="1:26">
       <c r="A32" t="s">
         <v>38</v>
       </c>
-      <c r="B32"/>
+      <c r="B32">
+        <v>-93953000.0</v>
+      </c>
       <c r="C32">
+        <v>-125168000.0</v>
+      </c>
+      <c r="D32">
         <v>-124961000.0</v>
       </c>
-      <c r="D32">
+      <c r="E32">
         <v>-118712000.0</v>
       </c>
-      <c r="E32">
+      <c r="F32">
         <v>-127851000.0</v>
       </c>
-      <c r="F32">
+      <c r="G32">
         <v>-87878000.0</v>
       </c>
-      <c r="G32">
+      <c r="H32">
         <v>-140883000.0</v>
       </c>
-      <c r="H32">
+      <c r="I32">
         <v>-129294000.0</v>
       </c>
-      <c r="I32">
+      <c r="J32">
         <v>-121933000.0</v>
       </c>
-      <c r="J32">
+      <c r="K32">
         <v>-108667000.0</v>
       </c>
-      <c r="K32">
+      <c r="L32">
         <v>-69654000.0</v>
       </c>
-      <c r="L32">
+      <c r="M32">
         <v>-5578000.0</v>
       </c>
-      <c r="M32">
+      <c r="N32">
         <v>-49603000.0</v>
       </c>
-      <c r="N32">
+      <c r="O32">
         <v>-48356000.0</v>
       </c>
-      <c r="O32">
+      <c r="P32">
         <v>-29363000.0</v>
       </c>
-      <c r="P32">
+      <c r="Q32">
         <v>-60046000.0</v>
       </c>
-      <c r="Q32">
+      <c r="R32">
         <v>-40533000.0</v>
       </c>
-      <c r="R32">
+      <c r="S32">
         <v>-71385000.0</v>
       </c>
-      <c r="S32">
+      <c r="T32">
         <v>53189000.0</v>
       </c>
-      <c r="T32">
+      <c r="U32">
         <v>43092000.0</v>
       </c>
-      <c r="U32">
+      <c r="V32">
         <v>35211000.0</v>
       </c>
-      <c r="V32">
+      <c r="W32">
         <v>12023000.0</v>
       </c>
-      <c r="W32"/>
       <c r="X32"/>
       <c r="Y32"/>
-    </row>
-    <row r="33" spans="1:25">
+      <c r="Z32"/>
+    </row>
+    <row r="33" spans="1:26">
       <c r="A33" t="s">
         <v>39</v>
       </c>
       <c r="B33">
+        <v>3117257000.0</v>
+      </c>
+      <c r="C33">
         <v>3113460000.0</v>
       </c>
-      <c r="C33">
+      <c r="D33">
         <v>3074166000.0</v>
       </c>
-      <c r="D33">
+      <c r="E33">
         <v>3048321000.0</v>
       </c>
-      <c r="E33">
+      <c r="F33">
         <v>3024870000.0</v>
       </c>
-      <c r="F33">
+      <c r="G33">
         <v>3002706000.0</v>
       </c>
-      <c r="G33">
+      <c r="H33">
         <v>2993087000.0</v>
       </c>
-      <c r="H33">
+      <c r="I33">
         <v>2922490000.0</v>
       </c>
-      <c r="I33">
+      <c r="J33">
         <v>2872525000.0</v>
       </c>
-      <c r="J33">
+      <c r="K33">
         <v>3124245000.0</v>
       </c>
-      <c r="K33">
+      <c r="L33">
         <v>2754383000.0</v>
       </c>
-      <c r="L33">
+      <c r="M33">
         <v>2649033999.0</v>
       </c>
-      <c r="M33">
+      <c r="N33">
         <v>2613318000.0</v>
       </c>
-      <c r="N33">
+      <c r="O33">
         <v>2858988000.0</v>
       </c>
-      <c r="O33">
+      <c r="P33">
         <v>2519031000.0</v>
       </c>
-      <c r="P33">
+      <c r="Q33">
         <v>2485144000.0</v>
       </c>
-      <c r="Q33">
+      <c r="R33">
         <v>2401725000.0</v>
       </c>
-      <c r="R33">
+      <c r="S33">
         <v>2662904999.0</v>
       </c>
-      <c r="S33">
+      <c r="T33">
         <v>1889570000.0</v>
       </c>
-      <c r="T33">
+      <c r="U33">
         <v>1862129000.0</v>
       </c>
-      <c r="U33">
+      <c r="V33">
         <v>1821524000.0</v>
       </c>
-      <c r="V33">
+      <c r="W33">
         <v>1813483000.0</v>
       </c>
-      <c r="W33"/>
       <c r="X33"/>
-      <c r="Y33">
+      <c r="Y33"/>
+      <c r="Z33">
         <v>-6405000.0</v>
       </c>
     </row>
-    <row r="34" spans="1:25">
+    <row r="34" spans="1:26">
       <c r="A34" t="s">
         <v>40</v>
       </c>
-      <c r="B34"/>
+      <c r="B34">
+        <v>1877000.0</v>
+      </c>
       <c r="C34">
+        <v>2124000.0</v>
+      </c>
+      <c r="D34">
         <v>2392000.0</v>
       </c>
-      <c r="D34">
+      <c r="E34">
         <v>2930000.0</v>
       </c>
-      <c r="E34">
+      <c r="F34">
         <v>2195000.0</v>
       </c>
-      <c r="F34">
+      <c r="G34">
         <v>1766000.0</v>
       </c>
-      <c r="G34">
+      <c r="H34">
         <v>4570000.0</v>
       </c>
-      <c r="H34">
+      <c r="I34">
         <v>4477000.0</v>
       </c>
-      <c r="I34">
+      <c r="J34">
         <v>4396000.0</v>
       </c>
-      <c r="J34">
+      <c r="K34">
         <v>4417000.0</v>
       </c>
-      <c r="K34">
+      <c r="L34">
         <v>6044000.0</v>
       </c>
-      <c r="L34">
+      <c r="M34">
         <v>6271000.0</v>
       </c>
-      <c r="M34">
+      <c r="N34">
         <v>6577000.0</v>
       </c>
-      <c r="N34">
+      <c r="O34">
         <v>6832000.0</v>
       </c>
-      <c r="O34">
+      <c r="P34">
         <v>7043000.0</v>
       </c>
-      <c r="P34">
+      <c r="Q34">
         <v>745482000.0</v>
       </c>
-      <c r="Q34">
+      <c r="R34">
         <v>736963000.0</v>
       </c>
-      <c r="R34">
+      <c r="S34">
         <v>741782000.0</v>
       </c>
-      <c r="S34">
+      <c r="T34">
         <v>4222000.0</v>
       </c>
-      <c r="T34">
+      <c r="U34">
         <v>5760000.0</v>
       </c>
-      <c r="U34">
+      <c r="V34">
         <v>6197000.0</v>
       </c>
-      <c r="V34">
+      <c r="W34">
         <v>6558000.0</v>
       </c>
-      <c r="W34"/>
       <c r="X34"/>
       <c r="Y34"/>
-    </row>
-    <row r="35" spans="1:25">
+      <c r="Z34"/>
+    </row>
+    <row r="35" spans="1:26">
       <c r="A35" t="s">
         <v>41</v>
       </c>
       <c r="B35">
+        <v>1848114000.0</v>
+      </c>
+      <c r="C35">
         <v>1855279000.0</v>
       </c>
-      <c r="C35">
+      <c r="D35">
         <v>1844048000.0</v>
       </c>
-      <c r="D35">
+      <c r="E35">
         <v>1858626000.0</v>
       </c>
-      <c r="E35">
+      <c r="F35">
         <v>1863124000.0</v>
       </c>
-      <c r="F35">
+      <c r="G35">
         <v>1916476000.0</v>
       </c>
-      <c r="G35">
+      <c r="H35">
         <v>1872801000.0</v>
       </c>
-      <c r="H35">
+      <c r="I35">
         <v>1843796000.0</v>
       </c>
-      <c r="I35">
+      <c r="J35">
         <v>1821868000.0</v>
       </c>
-      <c r="J35">
+      <c r="K35">
         <v>2100542999.0</v>
       </c>
-      <c r="K35">
+      <c r="L35">
         <v>1792012000.0</v>
       </c>
-      <c r="L35">
+      <c r="M35">
         <v>1778090000.0</v>
       </c>
-      <c r="M35">
+      <c r="N35">
         <v>1734974000.0</v>
       </c>
-      <c r="N35">
+      <c r="O35">
         <v>2009504000.0</v>
       </c>
-      <c r="O35">
+      <c r="P35">
         <v>1714096000.0</v>
       </c>
-      <c r="P35">
+      <c r="Q35">
         <v>1677692000.0</v>
       </c>
-      <c r="Q35">
+      <c r="R35">
         <v>1659838000.0</v>
       </c>
-      <c r="R35">
+      <c r="S35">
         <v>1934368000.0</v>
       </c>
-      <c r="S35">
+      <c r="T35">
         <v>1334571000.0</v>
       </c>
-      <c r="T35">
+      <c r="U35">
         <v>1331204000.0</v>
       </c>
-      <c r="U35">
+      <c r="V35">
         <v>1814074000.0</v>
       </c>
-      <c r="V35">
+      <c r="W35">
         <v>1808856001.0</v>
       </c>
-      <c r="W35"/>
       <c r="X35"/>
       <c r="Y35"/>
-    </row>
-    <row r="36" spans="1:25">
+      <c r="Z35"/>
+    </row>
+    <row r="36" spans="1:26">
       <c r="A36" t="s">
         <v>42</v>
       </c>
       <c r="B36">
+        <v>10801000.0</v>
+      </c>
+      <c r="C36">
         <v>11122000.0</v>
       </c>
-      <c r="C36">
+      <c r="D36">
         <v>11174000.0</v>
       </c>
-      <c r="D36">
+      <c r="E36">
         <v>16254000.0</v>
       </c>
-      <c r="E36">
+      <c r="F36">
         <v>15767000.0</v>
       </c>
-      <c r="F36">
+      <c r="G36">
         <v>15969000.0</v>
       </c>
-      <c r="G36">
+      <c r="H36">
         <v>16450000.0</v>
       </c>
-      <c r="H36">
+      <c r="I36">
         <v>12378000.0</v>
       </c>
-      <c r="I36">
+      <c r="J36">
         <v>12010000.0</v>
       </c>
-      <c r="J36">
+      <c r="K36">
         <v>9573000.0</v>
       </c>
-      <c r="K36">
+      <c r="L36">
         <v>9013000.0</v>
       </c>
-      <c r="L36">
+      <c r="M36">
         <v>9211999.0</v>
       </c>
-      <c r="M36">
+      <c r="N36">
         <v>8190000.0</v>
       </c>
-      <c r="N36">
+      <c r="O36">
         <v>9102000.0</v>
       </c>
-      <c r="O36">
+      <c r="P36">
         <v>8394000.0</v>
       </c>
-      <c r="P36">
+      <c r="Q36">
         <v>8090000.0</v>
       </c>
-      <c r="Q36">
+      <c r="R36">
         <v>8265000.0</v>
       </c>
-      <c r="R36">
+      <c r="S36">
         <v>8235999.0</v>
       </c>
-      <c r="S36">
+      <c r="T36">
         <v>5328000.0</v>
       </c>
-      <c r="T36">
+      <c r="U36">
         <v>5224000.0</v>
       </c>
-      <c r="U36">
+      <c r="V36">
         <v>5742000.0</v>
       </c>
-      <c r="V36">
+      <c r="W36">
         <v>4477000.0</v>
       </c>
-      <c r="W36"/>
       <c r="X36"/>
-      <c r="Y36">
+      <c r="Y36"/>
+      <c r="Z36">
         <v>-6405000.0</v>
       </c>
     </row>
-    <row r="37" spans="1:25">
+    <row r="37" spans="1:26">
       <c r="A37" t="s">
         <v>43</v>
       </c>
       <c r="B37"/>
       <c r="C37"/>
       <c r="D37"/>
       <c r="E37"/>
       <c r="F37"/>
       <c r="G37"/>
       <c r="H37"/>
       <c r="I37"/>
       <c r="J37"/>
       <c r="K37"/>
       <c r="L37"/>
       <c r="M37"/>
       <c r="N37"/>
       <c r="O37"/>
       <c r="P37"/>
       <c r="Q37"/>
       <c r="R37"/>
       <c r="S37"/>
       <c r="T37"/>
       <c r="U37"/>
       <c r="V37"/>
       <c r="W37"/>
       <c r="X37"/>
       <c r="Y37"/>
-    </row>
-    <row r="38" spans="1:25">
+      <c r="Z37"/>
+    </row>
+    <row r="38" spans="1:26">
       <c r="A38" t="s">
         <v>44</v>
       </c>
       <c r="B38"/>
       <c r="C38"/>
       <c r="D38"/>
       <c r="E38"/>
       <c r="F38"/>
       <c r="G38"/>
       <c r="H38"/>
       <c r="I38"/>
       <c r="J38"/>
-      <c r="K38">
+      <c r="K38"/>
+      <c r="L38">
         <v>9013000.0</v>
       </c>
-      <c r="L38">
+      <c r="M38">
         <v>9212000.0</v>
       </c>
-      <c r="M38">
+      <c r="N38">
         <v>8190000.0</v>
       </c>
-      <c r="N38">
+      <c r="O38">
         <v>9102000.0</v>
       </c>
-      <c r="O38">
+      <c r="P38">
         <v>8394000.0</v>
       </c>
-      <c r="P38">
+      <c r="Q38">
         <v>8090000.0</v>
       </c>
-      <c r="Q38">
+      <c r="R38">
         <v>8265000.0</v>
       </c>
-      <c r="R38">
+      <c r="S38">
         <v>8236000.0</v>
       </c>
-      <c r="S38">
+      <c r="T38">
         <v>5328000.0</v>
       </c>
-      <c r="T38">
+      <c r="U38">
         <v>5224000.0</v>
       </c>
-      <c r="U38">
+      <c r="V38">
         <v>4677000.0</v>
       </c>
-      <c r="V38"/>
       <c r="W38"/>
       <c r="X38"/>
       <c r="Y38"/>
-    </row>
-    <row r="39" spans="1:25">
+      <c r="Z38"/>
+    </row>
+    <row r="39" spans="1:26">
       <c r="A39" t="s">
         <v>45</v>
       </c>
       <c r="B39">
+        <v>10700000.0</v>
+      </c>
+      <c r="C39">
         <v>9619000.0</v>
       </c>
-      <c r="C39">
+      <c r="D39">
         <v>10598000.0</v>
       </c>
-      <c r="D39">
+      <c r="E39">
         <v>11792000.0</v>
       </c>
-      <c r="E39">
+      <c r="F39">
         <v>9241000.0</v>
       </c>
-      <c r="F39">
+      <c r="G39">
         <v>11590000.0</v>
       </c>
-      <c r="G39">
+      <c r="H39">
         <v>12559000.0</v>
       </c>
-      <c r="H39">
+      <c r="I39">
         <v>13220000.0</v>
       </c>
-      <c r="I39">
+      <c r="J39">
         <v>10220000.0</v>
       </c>
-      <c r="J39">
+      <c r="K39">
         <v>5219000.0</v>
       </c>
-      <c r="K39">
+      <c r="L39">
         <v>13026000.0</v>
       </c>
-      <c r="L39">
+      <c r="M39">
         <v>12506000.0</v>
       </c>
-      <c r="M39">
+      <c r="N39">
         <v>10767000.0</v>
       </c>
-      <c r="N39">
+      <c r="O39">
         <v>7221000.0</v>
       </c>
-      <c r="O39">
+      <c r="P39">
         <v>11247000.0</v>
       </c>
-      <c r="P39">
+      <c r="Q39">
         <v>14312000.0</v>
       </c>
-      <c r="Q39">
+      <c r="R39">
         <v>10032000.0</v>
       </c>
-      <c r="R39">
+      <c r="S39">
         <v>6448000.0</v>
       </c>
-      <c r="S39">
+      <c r="T39">
         <v>13151000.0</v>
       </c>
-      <c r="T39">
+      <c r="U39">
         <v>12211000.0</v>
       </c>
-      <c r="U39">
+      <c r="V39">
         <v>3581000.0</v>
       </c>
-      <c r="V39">
+      <c r="W39">
         <v>10558000.0</v>
       </c>
-      <c r="W39"/>
       <c r="X39"/>
       <c r="Y39"/>
-    </row>
-    <row r="40" spans="1:25">
+      <c r="Z39"/>
+    </row>
+    <row r="40" spans="1:26">
       <c r="A40" t="s">
         <v>46</v>
       </c>
       <c r="B40">
+        <v>63825000.0</v>
+      </c>
+      <c r="C40">
         <v>66614000.0</v>
       </c>
-      <c r="C40">
+      <c r="D40">
         <v>67790000.0</v>
       </c>
-      <c r="D40">
+      <c r="E40">
         <v>44870000.0</v>
       </c>
-      <c r="E40">
+      <c r="F40">
         <v>71200000.0</v>
       </c>
-      <c r="F40">
+      <c r="G40">
         <v>55911000.0</v>
       </c>
-      <c r="G40">
+      <c r="H40">
         <v>44923000.0</v>
       </c>
-      <c r="H40">
+      <c r="I40">
         <v>38531000.0</v>
       </c>
-      <c r="I40">
+      <c r="J40">
         <v>46862000.0</v>
       </c>
-      <c r="J40">
+      <c r="K40">
         <v>49027000.0</v>
       </c>
-      <c r="K40">
+      <c r="L40">
         <v>52060999.0</v>
       </c>
-      <c r="L40">
+      <c r="M40">
         <v>66112000.0</v>
       </c>
-      <c r="M40">
+      <c r="N40">
         <v>43598000.0</v>
       </c>
-      <c r="N40">
+      <c r="O40">
         <v>49551000.0</v>
       </c>
-      <c r="O40">
+      <c r="P40">
         <v>36524000.0</v>
       </c>
-      <c r="P40">
+      <c r="Q40">
         <v>41822000.0</v>
       </c>
-      <c r="Q40">
+      <c r="R40">
         <v>34296000.0</v>
       </c>
-      <c r="R40">
+      <c r="S40">
         <v>37164000.0</v>
       </c>
-      <c r="S40">
+      <c r="T40">
         <v>38742000.0</v>
       </c>
-      <c r="T40">
+      <c r="U40">
         <v>43185000.0</v>
       </c>
-      <c r="U40">
+      <c r="V40">
         <v>35642000.0</v>
       </c>
-      <c r="V40">
+      <c r="W40">
         <v>55262000.0</v>
       </c>
-      <c r="W40"/>
       <c r="X40"/>
       <c r="Y40"/>
-    </row>
-    <row r="41" spans="1:25">
+      <c r="Z40"/>
+    </row>
+    <row r="41" spans="1:26">
       <c r="A41" t="s">
         <v>47</v>
       </c>
       <c r="B41"/>
       <c r="C41"/>
       <c r="D41"/>
       <c r="E41"/>
       <c r="F41"/>
       <c r="G41"/>
       <c r="H41"/>
       <c r="I41"/>
       <c r="J41"/>
-      <c r="K41">
+      <c r="K41"/>
+      <c r="L41">
         <v>74312000.0</v>
       </c>
-      <c r="L41">
+      <c r="M41">
         <v>70850000.0</v>
       </c>
-      <c r="M41">
+      <c r="N41">
         <v>65400000.0</v>
       </c>
-      <c r="N41">
+      <c r="O41">
         <v>60227000.0</v>
       </c>
-      <c r="O41">
+      <c r="P41">
         <v>52784000.0</v>
       </c>
-      <c r="P41">
+      <c r="Q41">
         <v>44601000.0</v>
       </c>
-      <c r="Q41">
+      <c r="R41">
         <v>35905000.0</v>
       </c>
-      <c r="R41">
+      <c r="S41">
         <v>31474000.0</v>
       </c>
-      <c r="S41">
+      <c r="T41">
         <v>16793000.0</v>
       </c>
-      <c r="T41">
+      <c r="U41">
         <v>13157000.0</v>
       </c>
-      <c r="U41">
+      <c r="V41">
         <v>59288000.0</v>
       </c>
-      <c r="V41"/>
       <c r="W41"/>
       <c r="X41"/>
       <c r="Y41"/>
-    </row>
-    <row r="42" spans="1:25">
+      <c r="Z41"/>
+    </row>
+    <row r="42" spans="1:26">
       <c r="A42" t="s">
         <v>48</v>
       </c>
       <c r="B42">
+        <v>869301000.0</v>
+      </c>
+      <c r="C42">
         <v>862095000.0</v>
       </c>
-      <c r="C42">
+      <c r="D42">
         <v>853940000.0</v>
       </c>
-      <c r="D42">
+      <c r="E42">
         <v>846914000.0</v>
       </c>
-      <c r="E42">
+      <c r="F42">
         <v>838795000.0</v>
       </c>
-      <c r="F42">
+      <c r="G42">
         <v>830264000.0</v>
       </c>
-      <c r="G42">
+      <c r="H42">
         <v>820498000.0</v>
       </c>
-      <c r="H42">
+      <c r="I42">
         <v>812845000.0</v>
       </c>
-      <c r="I42">
+      <c r="J42">
         <v>814296000.0</v>
       </c>
-      <c r="J42">
+      <c r="K42">
         <v>817271000.0</v>
       </c>
-      <c r="K42">
+      <c r="L42">
         <v>807342000.0</v>
       </c>
-      <c r="L42">
+      <c r="M42">
         <v>799498000.0</v>
       </c>
-      <c r="M42">
+      <c r="N42">
         <v>790041000.0</v>
       </c>
-      <c r="N42">
+      <c r="O42">
         <v>783579000.0</v>
       </c>
-      <c r="O42">
+      <c r="P42">
         <v>775199000.0</v>
       </c>
-      <c r="P42">
+      <c r="Q42">
         <v>769242000.0</v>
       </c>
-      <c r="Q42">
+      <c r="R42">
         <v>759173000.0</v>
       </c>
-      <c r="R42">
+      <c r="S42">
         <v>752343000.0</v>
       </c>
-      <c r="S42">
+      <c r="T42">
         <v>740657000.0</v>
       </c>
-      <c r="T42">
+      <c r="U42">
         <v>733914000.0</v>
       </c>
-      <c r="U42">
+      <c r="V42">
         <v>91559000.0</v>
       </c>
-      <c r="V42">
+      <c r="W42">
         <v>91522999.0</v>
       </c>
-      <c r="W42"/>
       <c r="X42"/>
       <c r="Y42"/>
-    </row>
-    <row r="43" spans="1:25">
+      <c r="Z42"/>
+    </row>
+    <row r="43" spans="1:26">
       <c r="A43" t="s">
         <v>49</v>
       </c>
       <c r="B43"/>
       <c r="C43"/>
       <c r="D43"/>
       <c r="E43"/>
       <c r="F43"/>
       <c r="G43"/>
       <c r="H43"/>
       <c r="I43"/>
       <c r="J43"/>
       <c r="K43"/>
       <c r="L43"/>
       <c r="M43"/>
       <c r="N43"/>
       <c r="O43"/>
       <c r="P43"/>
       <c r="Q43"/>
       <c r="R43"/>
       <c r="S43"/>
       <c r="T43"/>
       <c r="U43"/>
       <c r="V43"/>
       <c r="W43"/>
       <c r="X43"/>
       <c r="Y43"/>
-    </row>
-    <row r="44" spans="1:25">
+      <c r="Z43"/>
+    </row>
+    <row r="44" spans="1:26">
       <c r="A44" t="s">
         <v>50</v>
       </c>
       <c r="B44"/>
       <c r="C44"/>
       <c r="D44"/>
       <c r="E44"/>
       <c r="F44"/>
       <c r="G44"/>
       <c r="H44"/>
       <c r="I44"/>
       <c r="J44"/>
       <c r="K44"/>
       <c r="L44"/>
       <c r="M44"/>
       <c r="N44"/>
       <c r="O44"/>
       <c r="P44"/>
       <c r="Q44"/>
       <c r="R44"/>
       <c r="S44"/>
       <c r="T44"/>
       <c r="U44"/>
       <c r="V44"/>
       <c r="W44"/>
       <c r="X44"/>
       <c r="Y44"/>
-    </row>
-    <row r="45" spans="1:25">
+      <c r="Z44"/>
+    </row>
+    <row r="45" spans="1:26">
       <c r="A45" t="s">
         <v>51</v>
       </c>
-      <c r="B45"/>
+      <c r="B45">
+        <v>2270778000.0</v>
+      </c>
       <c r="C45">
+        <v>2247300000.0</v>
+      </c>
+      <c r="D45">
         <v>2191737000.0</v>
       </c>
-      <c r="D45">
+      <c r="E45">
         <v>2144137000.0</v>
       </c>
-      <c r="E45">
+      <c r="F45">
         <v>2103553000.0</v>
       </c>
-      <c r="F45">
+      <c r="G45">
         <v>2066383000.0</v>
       </c>
-      <c r="G45">
+      <c r="H45">
         <v>2041775000.0</v>
       </c>
-      <c r="H45">
+      <c r="I45">
         <v>1961704000.0</v>
       </c>
-      <c r="I45">
+      <c r="J45">
         <v>1898213000.0</v>
       </c>
-      <c r="J45">
+      <c r="K45">
         <v>1832663000.0</v>
       </c>
-      <c r="K45">
+      <c r="L45">
         <v>1490523000.0</v>
       </c>
-      <c r="L45">
+      <c r="M45">
         <v>1409461000.0</v>
       </c>
-      <c r="M45">
+      <c r="N45">
         <v>1373191000.0</v>
       </c>
-      <c r="N45">
+      <c r="O45">
         <v>1337563000.0</v>
       </c>
-      <c r="O45">
+      <c r="P45">
         <v>1277784000.0</v>
       </c>
-      <c r="P45"/>
       <c r="Q45"/>
       <c r="R45"/>
       <c r="S45"/>
-      <c r="T45">
+      <c r="T45"/>
+      <c r="U45">
         <v>975739000.0</v>
       </c>
-      <c r="U45">
+      <c r="V45">
         <v>953167000.0</v>
       </c>
-      <c r="V45"/>
       <c r="W45"/>
       <c r="X45"/>
       <c r="Y45"/>
-    </row>
-    <row r="46" spans="1:25">
+      <c r="Z45"/>
+    </row>
+    <row r="46" spans="1:26">
       <c r="A46" t="s">
         <v>52</v>
       </c>
       <c r="B46">
+        <v>1861241000.0</v>
+      </c>
+      <c r="C46">
         <v>1856686000.0</v>
       </c>
-      <c r="C46">
+      <c r="D46">
         <v>1817139000.0</v>
       </c>
-      <c r="D46">
+      <c r="E46">
         <v>1785756000.0</v>
       </c>
-      <c r="E46">
+      <c r="F46">
         <v>1762328000.0</v>
       </c>
-      <c r="F46">
+      <c r="G46">
         <v>1739496000.0</v>
       </c>
-      <c r="G46">
+      <c r="H46">
         <v>1728764000.0</v>
       </c>
-      <c r="H46">
+      <c r="I46">
         <v>1660993000.0</v>
       </c>
-      <c r="I46">
+      <c r="J46">
         <v>1609758000.0</v>
       </c>
-      <c r="J46">
+      <c r="K46">
         <v>1558668000.0</v>
       </c>
-      <c r="K46">
+      <c r="L46">
         <v>1490523000.0</v>
       </c>
-      <c r="L46">
+      <c r="M46">
         <v>1409461000.0</v>
       </c>
-      <c r="M46">
+      <c r="N46">
         <v>1373191000.0</v>
       </c>
-      <c r="N46">
+      <c r="O46">
         <v>1337563000.0</v>
       </c>
-      <c r="O46">
+      <c r="P46">
         <v>1277784000.0</v>
       </c>
-      <c r="P46">
+      <c r="Q46">
         <v>1248981000.0</v>
       </c>
-      <c r="Q46">
+      <c r="R46">
         <v>1204642000.0</v>
       </c>
-      <c r="R46">
+      <c r="S46">
         <v>1190981000.0</v>
       </c>
-      <c r="S46">
+      <c r="T46">
         <v>999950000.0</v>
       </c>
-      <c r="T46">
+      <c r="U46">
         <v>975739000.0</v>
       </c>
-      <c r="U46">
+      <c r="V46">
         <v>953167000.0</v>
       </c>
-      <c r="V46">
+      <c r="W46">
         <v>944572000.0</v>
       </c>
-      <c r="W46"/>
       <c r="X46"/>
       <c r="Y46"/>
-    </row>
-    <row r="47" spans="1:25">
+      <c r="Z46"/>
+    </row>
+    <row r="47" spans="1:26">
       <c r="A47" t="s">
         <v>53</v>
       </c>
       <c r="B47"/>
       <c r="C47"/>
       <c r="D47"/>
       <c r="E47"/>
       <c r="F47"/>
       <c r="G47"/>
       <c r="H47"/>
       <c r="I47"/>
       <c r="J47"/>
-      <c r="K47">
+      <c r="K47"/>
+      <c r="L47">
         <v>1490523000.0</v>
       </c>
-      <c r="L47">
+      <c r="M47">
         <v>1409461000.0</v>
       </c>
-      <c r="M47">
+      <c r="N47">
         <v>596695000.0</v>
       </c>
-      <c r="N47">
+      <c r="O47">
         <v>560874000.0</v>
       </c>
-      <c r="O47">
+      <c r="P47">
         <v>1277784000.0</v>
       </c>
-      <c r="P47">
+      <c r="Q47">
         <v>1248981000.0</v>
       </c>
-      <c r="Q47">
+      <c r="R47">
         <v>487897000.0</v>
       </c>
-      <c r="R47">
+      <c r="S47">
         <v>472448000.0</v>
       </c>
-      <c r="S47">
+      <c r="T47">
         <v>999950000.0</v>
       </c>
-      <c r="T47">
+      <c r="U47">
         <v>975739000.0</v>
       </c>
-      <c r="U47">
+      <c r="V47">
         <v>953167000.0</v>
       </c>
-      <c r="V47"/>
       <c r="W47"/>
       <c r="X47"/>
       <c r="Y47"/>
-    </row>
-    <row r="48" spans="1:25">
+      <c r="Z47"/>
+    </row>
+    <row r="48" spans="1:26">
       <c r="A48" t="s">
         <v>54</v>
       </c>
       <c r="B48">
+        <v>302105000.0</v>
+      </c>
+      <c r="C48">
         <v>267923000.0</v>
       </c>
-      <c r="C48">
+      <c r="D48">
         <v>247852000.0</v>
       </c>
-      <c r="D48">
+      <c r="E48">
         <v>220441000.0</v>
       </c>
-      <c r="E48">
+      <c r="F48">
         <v>191846000.0</v>
       </c>
-      <c r="F48">
+      <c r="G48">
         <v>164846000.0</v>
       </c>
-      <c r="G48">
+      <c r="H48">
         <v>155677000.0</v>
       </c>
-      <c r="H48">
+      <c r="I48">
         <v>133335000.0</v>
       </c>
-      <c r="I48">
+      <c r="J48">
         <v>111244000.0</v>
       </c>
-      <c r="J48">
+      <c r="K48">
         <v>94607000.0</v>
       </c>
-      <c r="K48">
+      <c r="L48">
         <v>82230000.0</v>
       </c>
-      <c r="L48">
+      <c r="M48">
         <v>62745000.0</v>
       </c>
-      <c r="M48">
+      <c r="N48">
         <v>35613000.0</v>
       </c>
-      <c r="N48">
+      <c r="O48">
         <v>14477000.0</v>
       </c>
-      <c r="O48">
+      <c r="P48">
         <v>-3279000.0</v>
       </c>
-      <c r="P48">
+      <c r="Q48">
         <v>-27276000.0</v>
       </c>
-      <c r="Q48">
+      <c r="R48">
         <v>-62935000.0</v>
       </c>
-      <c r="R48">
+      <c r="S48">
         <v>-98423000.0</v>
       </c>
-      <c r="S48">
+      <c r="T48">
         <v>-134728000.0</v>
       </c>
-      <c r="T48">
+      <c r="U48">
         <v>-162094000.0</v>
       </c>
-      <c r="U48">
+      <c r="V48">
         <v>-51794000.0</v>
       </c>
-      <c r="V48">
+      <c r="W48">
         <v>-76378000.0</v>
       </c>
-      <c r="W48"/>
       <c r="X48"/>
       <c r="Y48"/>
-    </row>
-    <row r="49" spans="1:25">
+      <c r="Z48"/>
+    </row>
+    <row r="49" spans="1:26">
       <c r="A49" t="s">
         <v>55</v>
       </c>
       <c r="B49"/>
       <c r="C49"/>
       <c r="D49"/>
       <c r="E49"/>
       <c r="F49"/>
       <c r="G49"/>
       <c r="H49"/>
       <c r="I49"/>
       <c r="J49"/>
       <c r="K49"/>
       <c r="L49"/>
-      <c r="M49">
+      <c r="M49"/>
+      <c r="N49">
         <v>35613000.0</v>
       </c>
-      <c r="N49">
+      <c r="O49">
         <v>14477000.0</v>
       </c>
-      <c r="O49">
+      <c r="P49">
         <v>-3279000.0</v>
       </c>
-      <c r="P49">
+      <c r="Q49">
         <v>-27276000.0</v>
       </c>
-      <c r="Q49">
+      <c r="R49">
         <v>-62935000.0</v>
       </c>
-      <c r="R49">
+      <c r="S49">
         <v>-98423000.0</v>
       </c>
-      <c r="S49">
+      <c r="T49">
         <v>-134728000.0</v>
       </c>
-      <c r="T49">
+      <c r="U49">
         <v>-162094000.0</v>
       </c>
-      <c r="U49"/>
       <c r="V49"/>
       <c r="W49"/>
       <c r="X49"/>
       <c r="Y49"/>
-    </row>
-    <row r="50" spans="1:25">
+      <c r="Z49"/>
+    </row>
+    <row r="50" spans="1:26">
       <c r="A50" t="s">
         <v>56</v>
       </c>
       <c r="B50"/>
       <c r="C50"/>
       <c r="D50"/>
       <c r="E50"/>
-      <c r="F50">
+      <c r="F50"/>
+      <c r="G50">
         <v>6920000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>9250000.0</v>
       </c>
       <c r="H50">
         <v>9250000.0</v>
       </c>
       <c r="I50">
+        <v>9250000.0</v>
+      </c>
+      <c r="J50">
         <v>6920000.0</v>
       </c>
-      <c r="J50"/>
       <c r="K50"/>
       <c r="L50"/>
       <c r="M50"/>
       <c r="N50"/>
       <c r="O50"/>
       <c r="P50"/>
       <c r="Q50"/>
       <c r="R50"/>
-      <c r="S50">
-[...1 lines deleted...]
-      </c>
+      <c r="S50"/>
       <c r="T50">
         <v>8400000.0</v>
       </c>
       <c r="U50">
         <v>8400000.0</v>
       </c>
       <c r="V50">
         <v>8400000.0</v>
       </c>
-      <c r="W50"/>
+      <c r="W50">
+        <v>8400000.0</v>
+      </c>
       <c r="X50"/>
       <c r="Y50"/>
-    </row>
-    <row r="51" spans="1:25">
+      <c r="Z50"/>
+    </row>
+    <row r="51" spans="1:26">
       <c r="A51" t="s">
         <v>57</v>
       </c>
       <c r="B51">
-        <v>973219000.0</v>
+        <v>1752896000.0</v>
       </c>
       <c r="C51">
-        <v>937058000.0</v>
+        <v>1770112000.0</v>
       </c>
       <c r="D51">
+        <v>1764289000.0</v>
+      </c>
+      <c r="E51">
         <v>1788562000.0</v>
       </c>
-      <c r="E51">
-[...1 lines deleted...]
-      </c>
       <c r="F51">
+        <v>1802643000.0</v>
+      </c>
+      <c r="G51">
         <v>1869679000.0</v>
       </c>
-      <c r="G51">
+      <c r="H51">
         <v>1827988000.0</v>
       </c>
-      <c r="H51">
+      <c r="I51">
         <v>1803887000.0</v>
       </c>
-      <c r="I51">
+      <c r="J51">
         <v>1790502000.0</v>
       </c>
-      <c r="J51">
+      <c r="K51">
         <v>1765591000.0</v>
       </c>
-      <c r="K51">
+      <c r="L51">
         <v>1761324000.0</v>
       </c>
-      <c r="L51">
+      <c r="M51">
         <v>1749975000.0</v>
       </c>
-      <c r="M51">
+      <c r="N51">
         <v>1711540000.0</v>
       </c>
-      <c r="N51">
+      <c r="O51">
         <v>1711419000.0</v>
       </c>
-      <c r="O51">
+      <c r="P51">
         <v>1701296000.0</v>
       </c>
-      <c r="P51">
+      <c r="Q51">
         <v>1672267000.0</v>
       </c>
-      <c r="Q51">
+      <c r="R51">
         <v>1662399000.0</v>
       </c>
-      <c r="R51">
+      <c r="S51">
         <v>1667151000.0</v>
       </c>
-      <c r="S51">
+      <c r="T51">
         <v>1362938000.0</v>
       </c>
-      <c r="T51">
+      <c r="U51">
         <v>1362518000.0</v>
       </c>
-      <c r="U51">
+      <c r="V51">
         <v>1797812000.0</v>
       </c>
-      <c r="V51">
+      <c r="W51">
         <v>1800084000.0</v>
       </c>
-      <c r="W51"/>
       <c r="X51"/>
       <c r="Y51"/>
-    </row>
-    <row r="52" spans="1:25">
+      <c r="Z51"/>
+    </row>
+    <row r="52" spans="1:26">
       <c r="A52" t="s">
         <v>58</v>
       </c>
       <c r="B52">
+        <v>55446000.0</v>
+      </c>
+      <c r="C52">
         <v>54504000.0</v>
       </c>
-      <c r="C52">
+      <c r="D52">
         <v>53187000.0</v>
       </c>
-      <c r="D52">
+      <c r="E52">
         <v>51854000.0</v>
       </c>
-      <c r="E52">
+      <c r="F52">
         <v>50939000.0</v>
       </c>
-      <c r="F52">
+      <c r="G52">
         <v>56710000.0</v>
       </c>
-      <c r="G52">
+      <c r="H52">
         <v>57256000.0</v>
       </c>
-      <c r="H52">
+      <c r="I52">
         <v>56128000.0</v>
       </c>
-      <c r="I52">
+      <c r="J52">
         <v>52536000.0</v>
       </c>
-      <c r="J52">
+      <c r="K52">
         <v>44725000.0</v>
       </c>
-      <c r="K52">
+      <c r="L52">
         <v>43624000.0</v>
       </c>
-      <c r="L52">
+      <c r="M52">
         <v>42735000.0</v>
       </c>
-      <c r="M52">
+      <c r="N52">
         <v>41966000.0</v>
       </c>
-      <c r="N52">
+      <c r="O52">
         <v>41035000.0</v>
       </c>
-      <c r="O52">
+      <c r="P52">
         <v>39984000.0</v>
       </c>
-      <c r="P52">
+      <c r="Q52">
         <v>39176000.0</v>
       </c>
-      <c r="Q52">
+      <c r="R52">
         <v>38466000.0</v>
       </c>
-      <c r="R52">
+      <c r="S52">
         <v>37904000.0</v>
       </c>
-      <c r="S52">
+      <c r="T52">
         <v>45160000.0</v>
       </c>
-      <c r="T52">
+      <c r="U52">
         <v>44471000.0</v>
       </c>
-      <c r="U52">
+      <c r="V52">
         <v>43222000.0</v>
       </c>
-      <c r="V52">
+      <c r="W52">
         <v>43311000.0</v>
       </c>
-      <c r="W52"/>
       <c r="X52"/>
       <c r="Y52"/>
-    </row>
-    <row r="53" spans="1:25">
+      <c r="Z52"/>
+    </row>
+    <row r="53" spans="1:26">
       <c r="A53" t="s">
         <v>59</v>
       </c>
       <c r="B53"/>
       <c r="C53"/>
       <c r="D53"/>
       <c r="E53"/>
       <c r="F53"/>
       <c r="G53"/>
       <c r="H53"/>
       <c r="I53"/>
       <c r="J53"/>
       <c r="K53"/>
       <c r="L53"/>
       <c r="M53"/>
       <c r="N53"/>
-      <c r="O53">
+      <c r="O53"/>
+      <c r="P53">
         <v>1206000.0</v>
       </c>
-      <c r="P53">
+      <c r="Q53">
         <v>3375000.0</v>
       </c>
-      <c r="Q53">
+      <c r="R53">
         <v>2818000.0</v>
       </c>
-      <c r="R53"/>
       <c r="S53"/>
       <c r="T53"/>
       <c r="U53"/>
       <c r="V53"/>
       <c r="W53"/>
       <c r="X53"/>
-      <c r="Y53">
+      <c r="Y53"/>
+      <c r="Z53">
         <v>12810000.0</v>
       </c>
     </row>
-    <row r="54" spans="1:25">
+    <row r="54" spans="1:26">
       <c r="A54" t="s">
         <v>60</v>
       </c>
       <c r="B54"/>
       <c r="C54"/>
       <c r="D54"/>
       <c r="E54"/>
       <c r="F54"/>
       <c r="G54"/>
       <c r="H54"/>
       <c r="I54"/>
       <c r="J54"/>
       <c r="K54"/>
       <c r="L54"/>
       <c r="M54"/>
       <c r="N54"/>
       <c r="O54"/>
       <c r="P54"/>
       <c r="Q54"/>
       <c r="R54"/>
       <c r="S54"/>
       <c r="T54"/>
       <c r="U54"/>
       <c r="V54"/>
       <c r="W54"/>
       <c r="X54"/>
       <c r="Y54"/>
-    </row>
-    <row r="55" spans="1:25">
+      <c r="Z54"/>
+    </row>
+    <row r="55" spans="1:26">
       <c r="A55" t="s">
         <v>61</v>
       </c>
       <c r="B55">
+        <v>3206042000.0</v>
+      </c>
+      <c r="C55">
         <v>3173138000.0</v>
       </c>
-      <c r="C55">
+      <c r="D55">
         <v>3142930000.0</v>
       </c>
-      <c r="D55">
+      <c r="E55">
         <v>3105997000.0</v>
       </c>
-      <c r="E55">
+      <c r="F55">
         <v>3090584000.0</v>
       </c>
-      <c r="F55">
+      <c r="G55">
         <v>3101796000.0</v>
       </c>
-      <c r="G55">
+      <c r="H55">
         <v>3045872000.0</v>
       </c>
-      <c r="H55">
+      <c r="I55">
         <v>2973146000.0</v>
       </c>
-      <c r="I55">
+      <c r="J55">
         <v>2925261000.0</v>
       </c>
-      <c r="J55">
+      <c r="K55">
         <v>3185139000.0</v>
       </c>
-      <c r="K55">
+      <c r="L55">
         <v>2859674000.0</v>
       </c>
-      <c r="L55">
+      <c r="M55">
         <v>2830564000.0</v>
       </c>
-      <c r="M55">
+      <c r="N55">
         <v>2717335000.0</v>
       </c>
-      <c r="N55">
+      <c r="O55">
         <v>2965125000.0</v>
       </c>
-      <c r="O55">
+      <c r="P55">
         <v>2631491000.0</v>
       </c>
-      <c r="P55">
+      <c r="Q55">
         <v>2560961000.0</v>
       </c>
-      <c r="Q55">
+      <c r="R55">
         <v>2502879000.0</v>
       </c>
-      <c r="R55">
+      <c r="S55">
         <v>2721749000.0</v>
       </c>
-      <c r="S55">
+      <c r="T55">
         <v>2079572000.0</v>
       </c>
-      <c r="T55">
+      <c r="U55">
         <v>2043532000.0</v>
       </c>
-      <c r="U55">
+      <c r="V55">
         <v>1977573000.0</v>
       </c>
-      <c r="V55">
+      <c r="W55">
         <v>1948453000.0</v>
       </c>
-      <c r="W55"/>
       <c r="X55"/>
       <c r="Y55"/>
-    </row>
-    <row r="56" spans="1:25">
+      <c r="Z55"/>
+    </row>
+    <row r="56" spans="1:26">
       <c r="A56" t="s">
         <v>62</v>
       </c>
       <c r="B56">
+        <v>88785000.0</v>
+      </c>
+      <c r="C56">
         <v>59678000.0</v>
       </c>
-      <c r="C56">
+      <c r="D56">
         <v>68764000.0</v>
       </c>
-      <c r="D56">
+      <c r="E56">
         <v>57676000.0</v>
       </c>
-      <c r="E56">
+      <c r="F56">
         <v>65714000.0</v>
       </c>
-      <c r="F56">
+      <c r="G56">
         <v>99090000.0</v>
       </c>
-      <c r="G56">
+      <c r="H56">
         <v>52785000.0</v>
       </c>
-      <c r="H56">
+      <c r="I56">
         <v>50656000.0</v>
       </c>
-      <c r="I56">
+      <c r="J56">
         <v>52736000.0</v>
       </c>
-      <c r="J56">
+      <c r="K56">
         <v>60894000.0</v>
       </c>
-      <c r="K56">
+      <c r="L56">
         <v>105291000.0</v>
       </c>
-      <c r="L56">
+      <c r="M56">
         <v>181530000.0</v>
       </c>
-      <c r="M56">
+      <c r="N56">
         <v>104017000.0</v>
       </c>
-      <c r="N56">
+      <c r="O56">
         <v>106137000.0</v>
       </c>
-      <c r="O56">
+      <c r="P56">
         <v>112460000.0</v>
       </c>
-      <c r="P56">
+      <c r="Q56">
         <v>75817000.0</v>
       </c>
-      <c r="Q56">
+      <c r="R56">
         <v>101154000.0</v>
       </c>
-      <c r="R56">
+      <c r="S56">
         <v>58844000.0</v>
       </c>
-      <c r="S56">
+      <c r="T56">
         <v>190002000.0</v>
       </c>
-      <c r="T56">
+      <c r="U56">
         <v>181403000.0</v>
       </c>
-      <c r="U56">
+      <c r="V56">
         <v>156049000.0</v>
       </c>
-      <c r="V56">
+      <c r="W56">
         <v>134970000.0</v>
       </c>
-      <c r="W56"/>
       <c r="X56"/>
-      <c r="Y56">
+      <c r="Y56"/>
+      <c r="Z56">
         <v>6405000.0</v>
       </c>
     </row>
-    <row r="57" spans="1:25">
+    <row r="57" spans="1:26">
       <c r="A57" t="s">
         <v>63</v>
       </c>
       <c r="B57">
+        <v>182738000.0</v>
+      </c>
+      <c r="C57">
         <v>184846000.0</v>
       </c>
-      <c r="C57">
+      <c r="D57">
         <v>193725000.0</v>
       </c>
-      <c r="D57">
+      <c r="E57">
         <v>176388000.0</v>
       </c>
-      <c r="E57">
+      <c r="F57">
         <v>193565000.0</v>
       </c>
-      <c r="F57">
+      <c r="G57">
         <v>186968000.0</v>
       </c>
-      <c r="G57">
+      <c r="H57">
         <v>193668000.0</v>
       </c>
-      <c r="H57">
+      <c r="I57">
         <v>179950000.0</v>
       </c>
-      <c r="I57">
+      <c r="J57">
         <v>174669000.0</v>
       </c>
-      <c r="J57">
+      <c r="K57">
         <v>169561000.0</v>
       </c>
-      <c r="K57">
+      <c r="L57">
         <v>174945000.0</v>
       </c>
-      <c r="L57">
+      <c r="M57">
         <v>187108000.0</v>
       </c>
-      <c r="M57">
+      <c r="N57">
         <v>153620000.0</v>
       </c>
-      <c r="N57">
+      <c r="O57">
         <v>154493000.0</v>
       </c>
-      <c r="O57">
+      <c r="P57">
         <v>141823000.0</v>
       </c>
-      <c r="P57">
+      <c r="Q57">
         <v>135863000.0</v>
       </c>
-      <c r="Q57">
+      <c r="R57">
         <v>141687000.0</v>
       </c>
-      <c r="R57">
+      <c r="S57">
         <v>130229000.0</v>
       </c>
-      <c r="S57">
+      <c r="T57">
         <v>136813000.0</v>
       </c>
-      <c r="T57">
+      <c r="U57">
         <v>138311000.0</v>
       </c>
-      <c r="U57">
+      <c r="V57">
         <v>121903000.0</v>
       </c>
-      <c r="V57">
+      <c r="W57">
         <v>122947000.0</v>
       </c>
-      <c r="W57"/>
       <c r="X57"/>
       <c r="Y57"/>
-    </row>
-    <row r="58" spans="1:25">
+      <c r="Z57"/>
+    </row>
+    <row r="58" spans="1:26">
       <c r="A58" t="s">
         <v>64</v>
       </c>
       <c r="B58">
+        <v>2030852000.0</v>
+      </c>
+      <c r="C58">
         <v>2040125000.0</v>
       </c>
-      <c r="C58">
+      <c r="D58">
         <v>2037773000.0</v>
       </c>
-      <c r="D58">
+      <c r="E58">
         <v>2035014000.0</v>
       </c>
-      <c r="E58">
+      <c r="F58">
         <v>2056689000.0</v>
       </c>
-      <c r="F58">
+      <c r="G58">
         <v>2103444000.0</v>
       </c>
-      <c r="G58">
+      <c r="H58">
         <v>2066469000.0</v>
       </c>
-      <c r="H58">
+      <c r="I58">
         <v>2023746000.0</v>
       </c>
-      <c r="I58">
+      <c r="J58">
         <v>1996537000.0</v>
       </c>
-      <c r="J58">
+      <c r="K58">
         <v>2270104000.0</v>
       </c>
-      <c r="K58">
+      <c r="L58">
         <v>1966957000.0</v>
       </c>
-      <c r="L58">
+      <c r="M58">
         <v>1965198000.0</v>
       </c>
-      <c r="M58">
+      <c r="N58">
         <v>1888594000.0</v>
       </c>
-      <c r="N58">
+      <c r="O58">
         <v>2163997000.0</v>
       </c>
-      <c r="O58">
+      <c r="P58">
         <v>1855919000.0</v>
       </c>
-      <c r="P58">
+      <c r="Q58">
         <v>1813555000.0</v>
       </c>
-      <c r="Q58">
+      <c r="R58">
         <v>1801525000.0</v>
       </c>
-      <c r="R58">
+      <c r="S58">
         <v>2064597000.0</v>
       </c>
-      <c r="S58">
+      <c r="T58">
         <v>1471384000.0</v>
       </c>
-      <c r="T58">
+      <c r="U58">
         <v>1469515000.0</v>
       </c>
-      <c r="U58">
+      <c r="V58">
         <v>1935977000.0</v>
       </c>
-      <c r="V58">
+      <c r="W58">
         <v>1931803001.0</v>
       </c>
-      <c r="W58"/>
       <c r="X58"/>
       <c r="Y58"/>
-    </row>
-    <row r="59" spans="1:25">
+      <c r="Z58"/>
+    </row>
+    <row r="59" spans="1:26">
       <c r="A59" t="s">
         <v>65</v>
       </c>
       <c r="B59"/>
       <c r="C59"/>
       <c r="D59"/>
       <c r="E59"/>
       <c r="F59"/>
       <c r="G59"/>
       <c r="H59"/>
       <c r="I59"/>
       <c r="J59"/>
       <c r="K59"/>
       <c r="L59"/>
       <c r="M59"/>
       <c r="N59"/>
       <c r="O59"/>
       <c r="P59"/>
       <c r="Q59"/>
       <c r="R59"/>
       <c r="S59"/>
       <c r="T59"/>
       <c r="U59"/>
       <c r="V59"/>
       <c r="W59"/>
       <c r="X59"/>
       <c r="Y59"/>
-    </row>
-    <row r="60" spans="1:25">
+      <c r="Z59"/>
+    </row>
+    <row r="60" spans="1:26">
       <c r="A60" t="s">
         <v>66</v>
       </c>
       <c r="B60">
+        <v>1175190000.0</v>
+      </c>
+      <c r="C60">
         <v>1133013000.0</v>
       </c>
-      <c r="C60">
+      <c r="D60">
         <v>1105157000.0</v>
       </c>
-      <c r="D60">
+      <c r="E60">
         <v>1070983000.0</v>
       </c>
-      <c r="E60">
+      <c r="F60">
         <v>1033895000.0</v>
       </c>
-      <c r="F60">
+      <c r="G60">
         <v>998352000.0</v>
       </c>
-      <c r="G60">
+      <c r="H60">
         <v>979403000.0</v>
       </c>
-      <c r="H60">
+      <c r="I60">
         <v>949400000.0</v>
       </c>
-      <c r="I60">
+      <c r="J60">
         <v>928724000.0</v>
       </c>
-      <c r="J60">
+      <c r="K60">
         <v>915035000.0</v>
       </c>
-      <c r="K60">
+      <c r="L60">
         <v>892717000.0</v>
       </c>
-      <c r="L60">
+      <c r="M60">
         <v>865366000.0</v>
       </c>
-      <c r="M60">
+      <c r="N60">
         <v>828741000.0</v>
       </c>
-      <c r="N60">
+      <c r="O60">
         <v>801128000.0</v>
       </c>
-      <c r="O60">
+      <c r="P60">
         <v>775572000.0</v>
       </c>
-      <c r="P60">
+      <c r="Q60">
         <v>747406000.0</v>
       </c>
-      <c r="Q60">
+      <c r="R60">
         <v>701354000.0</v>
       </c>
-      <c r="R60">
+      <c r="S60">
         <v>657152000.0</v>
       </c>
-      <c r="S60">
+      <c r="T60">
         <v>608188000.0</v>
       </c>
-      <c r="T60">
+      <c r="U60">
         <v>574017000.0</v>
       </c>
-      <c r="U60">
+      <c r="V60">
         <v>41596000.0</v>
       </c>
-      <c r="V60">
+      <c r="W60">
         <v>16649999.0</v>
       </c>
-      <c r="W60"/>
       <c r="X60"/>
-      <c r="Y60">
+      <c r="Y60"/>
+      <c r="Z60">
         <v>-63602000.0</v>
       </c>
     </row>
-    <row r="61" spans="1:25">
+    <row r="61" spans="1:26">
       <c r="A61" t="s">
         <v>67</v>
       </c>
       <c r="B61"/>
       <c r="C61"/>
       <c r="D61"/>
       <c r="E61"/>
       <c r="F61"/>
       <c r="G61"/>
       <c r="H61"/>
       <c r="I61"/>
       <c r="J61"/>
       <c r="K61"/>
       <c r="L61"/>
       <c r="M61"/>
       <c r="N61"/>
       <c r="O61"/>
       <c r="P61"/>
       <c r="Q61"/>
-      <c r="R61">
+      <c r="R61"/>
+      <c r="S61">
         <v>-6091000.0</v>
       </c>
-      <c r="S61"/>
       <c r="T61"/>
       <c r="U61"/>
       <c r="V61"/>
       <c r="W61"/>
       <c r="X61"/>
       <c r="Y61"/>
-    </row>
-    <row r="62" spans="1:25">
+      <c r="Z61"/>
+    </row>
+    <row r="62" spans="1:26">
       <c r="A62" t="s">
         <v>68</v>
       </c>
       <c r="B62"/>
       <c r="C62"/>
       <c r="D62"/>
       <c r="E62"/>
       <c r="F62"/>
       <c r="G62"/>
       <c r="H62"/>
       <c r="I62"/>
       <c r="J62"/>
       <c r="K62"/>
       <c r="L62"/>
       <c r="M62"/>
       <c r="N62"/>
       <c r="O62"/>
       <c r="P62"/>
       <c r="Q62"/>
       <c r="R62"/>
       <c r="S62"/>
       <c r="T62"/>
       <c r="U62"/>
       <c r="V62"/>
       <c r="W62"/>
       <c r="X62"/>
       <c r="Y62"/>
+      <c r="Z62"/>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet3.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:K32"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
@@ -5830,836 +5996,844 @@
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
       <c r="C1" t="s">
         <v>2</v>
       </c>
       <c r="D1" t="s">
         <v>3</v>
       </c>
       <c r="E1" t="s">
         <v>4</v>
       </c>
       <c r="F1" t="s">
         <v>5</v>
       </c>
       <c r="G1" t="s">
         <v>6</v>
       </c>
       <c r="H1" t="s">
         <v>7</v>
       </c>
       <c r="I1" t="s">
-        <v>87</v>
+        <v>88</v>
       </c>
       <c r="J1" t="s">
-        <v>88</v>
+        <v>89</v>
       </c>
       <c r="K1" t="s">
-        <v>89</v>
+        <v>90</v>
       </c>
     </row>
     <row r="2" spans="1:11">
       <c r="A2" t="s">
-        <v>90</v>
+        <v>91</v>
       </c>
       <c r="B2">
         <v>390512000.0</v>
       </c>
       <c r="C2">
         <v>290705000.0</v>
       </c>
       <c r="D2">
         <v>363717000.0</v>
       </c>
       <c r="E2">
         <v>586247000.0</v>
       </c>
       <c r="F2">
         <v>265171000.0</v>
       </c>
       <c r="G2">
         <v>193971000.0</v>
       </c>
       <c r="H2">
         <v>243912000.0</v>
       </c>
       <c r="I2"/>
       <c r="J2"/>
       <c r="K2"/>
     </row>
     <row r="3" spans="1:11">
       <c r="A3" t="s">
-        <v>91</v>
+        <v>92</v>
       </c>
       <c r="B3">
         <v>88205000.0</v>
       </c>
       <c r="C3">
-        <v>-3223000.0</v>
+        <v>81366000.0</v>
       </c>
       <c r="D3">
         <v>69991000.0</v>
       </c>
       <c r="E3">
         <v>61580000.0</v>
       </c>
       <c r="F3">
         <v>50559000.0</v>
       </c>
       <c r="G3">
         <v>45289000.0</v>
       </c>
       <c r="H3">
         <v>39468000.0</v>
       </c>
       <c r="I3"/>
       <c r="J3"/>
       <c r="K3"/>
     </row>
     <row r="4" spans="1:11">
       <c r="A4" t="s">
-        <v>92</v>
+        <v>93</v>
       </c>
       <c r="B4"/>
       <c r="C4"/>
       <c r="D4"/>
       <c r="E4"/>
       <c r="F4"/>
       <c r="G4"/>
       <c r="H4"/>
       <c r="I4"/>
       <c r="J4"/>
       <c r="K4"/>
     </row>
     <row r="5" spans="1:11">
       <c r="A5" t="s">
-        <v>93</v>
+        <v>94</v>
       </c>
       <c r="B5">
         <v>199719000.0</v>
       </c>
       <c r="C5">
         <v>182155000.0</v>
       </c>
       <c r="D5">
-        <v>178145000.0</v>
+        <v>178478000.0</v>
       </c>
       <c r="E5">
         <v>187417000.0</v>
       </c>
       <c r="F5">
         <v>-7714000.0</v>
       </c>
       <c r="G5">
         <v>141180000.0</v>
       </c>
       <c r="H5">
         <v>65894000.0</v>
       </c>
       <c r="I5"/>
       <c r="J5"/>
       <c r="K5"/>
     </row>
     <row r="6" spans="1:11">
       <c r="A6" t="s">
-        <v>94</v>
+        <v>95</v>
       </c>
       <c r="B6">
         <v>287924000.0</v>
       </c>
       <c r="C6">
-        <v>178932000.0</v>
+        <v>263521000.0</v>
       </c>
       <c r="D6">
-        <v>248136000.0</v>
+        <v>248469000.0</v>
       </c>
       <c r="E6">
         <v>248997000.0</v>
       </c>
       <c r="F6">
         <v>42845000.0</v>
       </c>
       <c r="G6">
         <v>186469000.0</v>
       </c>
       <c r="H6">
         <v>105362000.0</v>
       </c>
       <c r="I6"/>
       <c r="J6"/>
       <c r="K6"/>
     </row>
     <row r="7" spans="1:11">
       <c r="A7" t="s">
-        <v>95</v>
+        <v>96</v>
       </c>
       <c r="B7"/>
       <c r="C7"/>
       <c r="D7"/>
       <c r="E7"/>
       <c r="F7"/>
       <c r="G7"/>
       <c r="H7"/>
       <c r="I7"/>
       <c r="J7"/>
       <c r="K7"/>
     </row>
     <row r="8" spans="1:11">
       <c r="A8" t="s">
-        <v>96</v>
+        <v>97</v>
       </c>
       <c r="B8"/>
       <c r="C8"/>
       <c r="D8"/>
       <c r="E8"/>
       <c r="F8"/>
       <c r="G8"/>
       <c r="H8"/>
       <c r="I8"/>
       <c r="J8"/>
       <c r="K8"/>
     </row>
     <row r="9" spans="1:11">
       <c r="A9" t="s">
-        <v>97</v>
+        <v>98</v>
       </c>
       <c r="B9">
         <v>661219000.0</v>
       </c>
       <c r="C9">
         <v>704022000.0</v>
       </c>
       <c r="D9">
         <v>563353000.0</v>
       </c>
       <c r="E9">
         <v>290259000.0</v>
       </c>
       <c r="F9">
         <v>493186000.0</v>
       </c>
       <c r="G9">
         <v>380970000.0</v>
       </c>
       <c r="H9">
         <v>385616000.0</v>
       </c>
       <c r="I9"/>
       <c r="J9"/>
       <c r="K9"/>
     </row>
     <row r="10" spans="1:11">
       <c r="A10" t="s">
-        <v>98</v>
+        <v>99</v>
       </c>
       <c r="B10">
         <v>140836000.0</v>
       </c>
       <c r="C10">
         <v>102667000.0</v>
       </c>
       <c r="D10">
         <v>103041000.0</v>
       </c>
       <c r="E10">
         <v>145824000.0</v>
       </c>
       <c r="F10">
         <v>-47138000.0</v>
       </c>
       <c r="G10">
         <v>77171000.0</v>
       </c>
       <c r="H10">
         <v>-1716000.0</v>
       </c>
       <c r="I10">
         <v>21437000.0</v>
       </c>
       <c r="J10">
         <v>8797000.0</v>
       </c>
       <c r="K10">
         <v>9890000.0</v>
       </c>
     </row>
     <row r="11" spans="1:11">
       <c r="A11" t="s">
-        <v>99</v>
+        <v>100</v>
       </c>
       <c r="B11">
         <v>37759000.0</v>
       </c>
       <c r="C11">
         <v>32428000.0</v>
       </c>
       <c r="D11">
         <v>22911000.0</v>
       </c>
       <c r="E11">
         <v>32924000.0</v>
       </c>
       <c r="F11">
         <v>-25093000.0</v>
       </c>
       <c r="G11">
         <v>16768000.0</v>
       </c>
       <c r="H11">
         <v>-2636000.0</v>
       </c>
       <c r="I11"/>
       <c r="J11"/>
       <c r="K11"/>
     </row>
     <row r="12" spans="1:11">
       <c r="A12" t="s">
-        <v>100</v>
+        <v>101</v>
       </c>
       <c r="B12">
         <v>58883000.0</v>
       </c>
       <c r="C12">
         <v>79488000.0</v>
       </c>
       <c r="D12">
         <v>75104000.0</v>
       </c>
       <c r="E12">
         <v>41895000.0</v>
       </c>
       <c r="F12">
         <v>39424000.0</v>
       </c>
       <c r="G12">
         <v>64009000.0</v>
       </c>
       <c r="H12">
         <v>67610000.0</v>
       </c>
       <c r="I12">
         <v>0.0</v>
       </c>
       <c r="J12">
         <v>0.0</v>
       </c>
       <c r="K12">
         <v>0.0</v>
       </c>
     </row>
     <row r="13" spans="1:11">
       <c r="A13" t="s">
-        <v>101</v>
+        <v>102</v>
       </c>
       <c r="B13"/>
       <c r="C13"/>
       <c r="D13"/>
       <c r="E13">
         <v>41895000.0</v>
       </c>
       <c r="F13">
         <v>39424000.0</v>
       </c>
       <c r="G13">
         <v>64009000.0</v>
       </c>
       <c r="H13">
         <v>67610000.0</v>
       </c>
       <c r="I13">
         <v>46669000.0</v>
       </c>
       <c r="J13">
         <v>42434000.0</v>
       </c>
       <c r="K13">
         <v>21630000.0</v>
       </c>
     </row>
     <row r="14" spans="1:11">
       <c r="A14" t="s">
-        <v>102</v>
+        <v>103</v>
       </c>
       <c r="B14"/>
       <c r="C14"/>
       <c r="D14"/>
       <c r="E14"/>
       <c r="F14"/>
       <c r="G14"/>
       <c r="H14"/>
       <c r="I14"/>
       <c r="J14"/>
       <c r="K14"/>
     </row>
     <row r="15" spans="1:11">
       <c r="A15" t="s">
-        <v>103</v>
+        <v>104</v>
       </c>
       <c r="B15">
         <v>103077000.0</v>
       </c>
       <c r="C15">
         <v>70239000.0</v>
       </c>
       <c r="D15">
         <v>80130000.0</v>
       </c>
       <c r="E15">
         <v>112900000.0</v>
       </c>
       <c r="F15">
         <v>-22045000.0</v>
       </c>
       <c r="G15">
         <v>60403000.0</v>
       </c>
       <c r="H15">
         <v>920000.0</v>
       </c>
       <c r="I15">
         <v>14348000.0</v>
       </c>
       <c r="J15">
         <v>22880000.0</v>
       </c>
       <c r="K15">
         <v>5812000.0</v>
       </c>
     </row>
     <row r="16" spans="1:11">
       <c r="A16" t="s">
-        <v>104</v>
+        <v>105</v>
       </c>
       <c r="B16"/>
       <c r="C16"/>
       <c r="D16"/>
       <c r="E16">
         <v>112900000.0</v>
       </c>
       <c r="F16">
         <v>-22045000.0</v>
       </c>
       <c r="G16">
         <v>60403000.0</v>
       </c>
       <c r="H16">
         <v>920000.0</v>
       </c>
       <c r="I16">
         <v>14348000.0</v>
       </c>
       <c r="J16">
         <v>22880000.0</v>
       </c>
       <c r="K16">
         <v>5812000.0</v>
       </c>
     </row>
     <row r="17" spans="1:11">
       <c r="A17" t="s">
-        <v>105</v>
-[...1 lines deleted...]
-      <c r="B17"/>
+        <v>106</v>
+      </c>
+      <c r="B17">
+        <v>103077000.0</v>
+      </c>
       <c r="C17">
         <v>70239000.0</v>
       </c>
       <c r="D17">
         <v>80130000.0</v>
       </c>
       <c r="E17">
         <v>112900000.0</v>
       </c>
       <c r="F17">
         <v>-22045000.0</v>
       </c>
       <c r="G17">
         <v>60403000.0</v>
       </c>
       <c r="H17">
         <v>920000.0</v>
       </c>
       <c r="I17"/>
       <c r="J17"/>
       <c r="K17"/>
     </row>
     <row r="18" spans="1:11">
       <c r="A18" t="s">
-        <v>106</v>
-[...1 lines deleted...]
-      <c r="B18"/>
+        <v>107</v>
+      </c>
+      <c r="B18">
+        <v>-58883000.0</v>
+      </c>
       <c r="C18">
         <v>-79488000.0</v>
       </c>
       <c r="D18">
         <v>-75104000.0</v>
       </c>
       <c r="E18">
         <v>-41895000.0</v>
       </c>
       <c r="F18">
         <v>-39424000.0</v>
       </c>
       <c r="G18">
         <v>-64009000.0</v>
       </c>
       <c r="H18">
         <v>-67610000.0</v>
       </c>
       <c r="I18"/>
       <c r="J18"/>
       <c r="K18"/>
     </row>
     <row r="19" spans="1:11">
       <c r="A19" t="s">
-        <v>107</v>
+        <v>108</v>
       </c>
       <c r="B19"/>
       <c r="C19"/>
       <c r="D19"/>
       <c r="E19"/>
       <c r="F19">
         <v>-3204000.0</v>
       </c>
       <c r="G19"/>
       <c r="H19"/>
       <c r="I19"/>
       <c r="J19"/>
       <c r="K19"/>
     </row>
     <row r="20" spans="1:11">
       <c r="A20" t="s">
-        <v>108</v>
+        <v>109</v>
       </c>
       <c r="B20"/>
       <c r="C20"/>
       <c r="D20"/>
       <c r="E20">
         <v>-949000.0</v>
       </c>
       <c r="F20">
         <v>23188000.0</v>
       </c>
       <c r="G20"/>
       <c r="H20"/>
       <c r="I20"/>
       <c r="J20"/>
       <c r="K20"/>
     </row>
     <row r="21" spans="1:11">
       <c r="A21" t="s">
-        <v>109</v>
+        <v>110</v>
       </c>
       <c r="B21">
         <v>214741000.0</v>
       </c>
       <c r="C21">
         <v>178932000.0</v>
       </c>
       <c r="D21">
         <v>178145000.0</v>
       </c>
       <c r="E21">
         <v>187719000.0</v>
       </c>
       <c r="F21">
         <v>-4510000.0</v>
       </c>
       <c r="G21">
         <v>143098000.0</v>
       </c>
       <c r="H21">
         <v>75063000.0</v>
       </c>
       <c r="I21">
         <v>68106000.0</v>
       </c>
       <c r="J21">
         <v>51231000.0</v>
       </c>
       <c r="K21">
         <v>31520000.0</v>
       </c>
     </row>
     <row r="22" spans="1:11">
       <c r="A22" t="s">
-        <v>110</v>
+        <v>111</v>
       </c>
       <c r="B22"/>
       <c r="C22"/>
       <c r="D22"/>
       <c r="E22"/>
       <c r="F22"/>
       <c r="G22"/>
       <c r="H22"/>
       <c r="I22"/>
       <c r="J22"/>
       <c r="K22"/>
     </row>
     <row r="23" spans="1:11">
       <c r="A23" t="s">
-        <v>111</v>
+        <v>112</v>
       </c>
       <c r="B23">
         <v>836990000.0</v>
       </c>
       <c r="C23">
         <v>815795000.0</v>
       </c>
       <c r="D23">
         <v>748925000.0</v>
       </c>
       <c r="E23">
         <v>688787000.0</v>
       </c>
       <c r="F23">
         <v>762867000.0</v>
       </c>
       <c r="G23">
         <v>431843000.0</v>
       </c>
       <c r="H23">
         <v>554465000.0</v>
       </c>
       <c r="I23"/>
       <c r="J23"/>
       <c r="K23"/>
     </row>
     <row r="24" spans="1:11">
       <c r="A24" t="s">
-        <v>112</v>
+        <v>113</v>
       </c>
       <c r="B24"/>
       <c r="C24"/>
       <c r="D24"/>
       <c r="E24"/>
       <c r="F24"/>
       <c r="G24"/>
       <c r="H24"/>
       <c r="I24"/>
       <c r="J24"/>
       <c r="K24"/>
     </row>
     <row r="25" spans="1:11">
       <c r="A25" t="s">
-        <v>113</v>
-[...1 lines deleted...]
-      <c r="B25"/>
+        <v>114</v>
+      </c>
+      <c r="B25">
+        <v>88205000.0</v>
+      </c>
       <c r="C25">
         <v>81366000.0</v>
       </c>
       <c r="D25">
         <v>69991000.0</v>
       </c>
       <c r="E25">
         <v>61580000.0</v>
       </c>
       <c r="F25">
         <v>50559000.0</v>
       </c>
       <c r="G25">
         <v>45289000.0</v>
       </c>
       <c r="H25">
         <v>39468000.0</v>
       </c>
       <c r="I25"/>
       <c r="J25"/>
       <c r="K25"/>
     </row>
     <row r="26" spans="1:11">
       <c r="A26" t="s">
-        <v>114</v>
+        <v>115</v>
       </c>
       <c r="B26"/>
       <c r="C26"/>
       <c r="D26"/>
       <c r="E26"/>
       <c r="F26"/>
       <c r="G26"/>
       <c r="H26"/>
       <c r="I26"/>
       <c r="J26"/>
       <c r="K26"/>
     </row>
     <row r="27" spans="1:11">
       <c r="A27" t="s">
-        <v>115</v>
+        <v>116</v>
       </c>
       <c r="B27"/>
       <c r="C27"/>
       <c r="D27">
         <v>7048000.0</v>
       </c>
       <c r="E27">
         <v>4634000.0</v>
       </c>
       <c r="F27">
         <v>4868000.0</v>
       </c>
       <c r="G27">
         <v>3222000.0</v>
       </c>
       <c r="H27">
         <v>3855000.0</v>
       </c>
       <c r="I27"/>
       <c r="J27"/>
       <c r="K27"/>
     </row>
     <row r="28" spans="1:11">
       <c r="A28" t="s">
-        <v>116</v>
+        <v>117</v>
       </c>
       <c r="B28">
         <v>98009000.0</v>
       </c>
       <c r="C28">
         <v>107980000.0</v>
       </c>
       <c r="D28">
         <v>105708000.0</v>
       </c>
       <c r="E28">
         <v>98208000.0</v>
       </c>
       <c r="F28">
         <v>254815000.0</v>
       </c>
       <c r="G28">
         <v>51341000.0</v>
       </c>
       <c r="H28">
         <v>84806000.0</v>
       </c>
       <c r="I28">
         <v>453319000.0</v>
       </c>
       <c r="J28">
         <v>399364000.0</v>
       </c>
       <c r="K28">
         <v>330259000.0</v>
       </c>
     </row>
     <row r="29" spans="1:11">
       <c r="A29" t="s">
-        <v>117</v>
-[...1 lines deleted...]
-      <c r="B29"/>
+        <v>118</v>
+      </c>
+      <c r="B29">
+        <v>37759000.0</v>
+      </c>
       <c r="C29">
         <v>32428000.0</v>
       </c>
       <c r="D29">
         <v>22911000.0</v>
       </c>
       <c r="E29">
         <v>32924000.0</v>
       </c>
       <c r="F29">
         <v>-25093000.0</v>
       </c>
       <c r="G29">
         <v>16768000.0</v>
       </c>
       <c r="H29">
         <v>-2636000.0</v>
       </c>
       <c r="I29">
         <v>7089000.0</v>
       </c>
       <c r="J29">
         <v>-14083000.0</v>
       </c>
       <c r="K29">
         <v>4078000.0</v>
       </c>
     </row>
     <row r="30" spans="1:11">
       <c r="A30" t="s">
-        <v>118</v>
+        <v>119</v>
       </c>
       <c r="B30">
         <v>446478000.0</v>
       </c>
       <c r="C30">
         <v>525090000.0</v>
       </c>
       <c r="D30">
         <v>385208000.0</v>
       </c>
       <c r="E30">
         <v>102540000.0</v>
       </c>
       <c r="F30">
         <v>497696000.0</v>
       </c>
       <c r="G30">
         <v>237872000.0</v>
       </c>
       <c r="H30">
         <v>310553000.0</v>
       </c>
       <c r="I30"/>
       <c r="J30"/>
       <c r="K30"/>
     </row>
     <row r="31" spans="1:11">
       <c r="A31" t="s">
-        <v>119</v>
+        <v>120</v>
       </c>
       <c r="B31">
         <v>-73905000.0</v>
       </c>
       <c r="C31">
         <v>-76265000.0</v>
       </c>
       <c r="D31">
         <v>-75104000.0</v>
       </c>
       <c r="E31">
         <v>-41895000.0</v>
       </c>
       <c r="F31">
         <v>-42628000.0</v>
       </c>
       <c r="G31">
         <v>-65927000.0</v>
       </c>
       <c r="H31">
         <v>-76779000.0</v>
       </c>
       <c r="I31"/>
       <c r="J31"/>
       <c r="K31"/>
     </row>
     <row r="32" spans="1:11">
       <c r="A32" t="s">
-        <v>120</v>
+        <v>121</v>
       </c>
       <c r="B32">
         <v>1051731000.0</v>
       </c>
       <c r="C32">
         <v>994727000.0</v>
       </c>
       <c r="D32">
         <v>927070000.0</v>
       </c>
       <c r="E32">
         <v>876506000.0</v>
       </c>
       <c r="F32">
         <v>758357000.0</v>
       </c>
       <c r="G32">
         <v>574941000.0</v>
       </c>
       <c r="H32">
         <v>629528000.0</v>
       </c>
       <c r="I32">
         <v>524400000.0</v>
       </c>
@@ -6669,2048 +6843,2129 @@
       <c r="K32">
         <v>364081000.0</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet4.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:Y32"/>
+  <dimension ref="A1:Z32"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="39.99" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="6" max="6" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="7" max="7" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="8" max="8" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="9" max="9" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="10" max="10" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="11" max="11" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="12" max="12" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="13" max="13" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="14" max="14" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="15" max="15" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="16" max="16" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="17" max="17" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="18" max="18" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="19" max="19" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="20" max="20" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="21" max="21" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="22" max="22" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="23" max="23" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="24" max="24" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="25" max="25" width="12.854" bestFit="true" customWidth="true" style="0"/>
+    <col min="26" max="26" width="12.854" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:25">
+    <row r="1" spans="1:26">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
+        <v>69</v>
+      </c>
+      <c r="C1" t="s">
         <v>1</v>
-      </c>
-[...1 lines deleted...]
-        <v>69</v>
       </c>
       <c r="D1" t="s">
         <v>70</v>
       </c>
       <c r="E1" t="s">
         <v>71</v>
       </c>
       <c r="F1" t="s">
+        <v>72</v>
+      </c>
+      <c r="G1" t="s">
         <v>2</v>
-      </c>
-[...1 lines deleted...]
-        <v>72</v>
       </c>
       <c r="H1" t="s">
         <v>73</v>
       </c>
       <c r="I1" t="s">
         <v>74</v>
       </c>
       <c r="J1" t="s">
+        <v>75</v>
+      </c>
+      <c r="K1" t="s">
         <v>3</v>
-      </c>
-[...1 lines deleted...]
-        <v>75</v>
       </c>
       <c r="L1" t="s">
         <v>76</v>
       </c>
       <c r="M1" t="s">
         <v>77</v>
       </c>
       <c r="N1" t="s">
+        <v>78</v>
+      </c>
+      <c r="O1" t="s">
         <v>4</v>
-      </c>
-[...1 lines deleted...]
-        <v>78</v>
       </c>
       <c r="P1" t="s">
         <v>79</v>
       </c>
       <c r="Q1" t="s">
         <v>80</v>
       </c>
       <c r="R1" t="s">
+        <v>81</v>
+      </c>
+      <c r="S1" t="s">
         <v>5</v>
-      </c>
-[...1 lines deleted...]
-        <v>81</v>
       </c>
       <c r="T1" t="s">
         <v>82</v>
       </c>
       <c r="U1" t="s">
         <v>83</v>
       </c>
       <c r="V1" t="s">
+        <v>84</v>
+      </c>
+      <c r="W1" t="s">
         <v>6</v>
-      </c>
-[...1 lines deleted...]
-        <v>84</v>
       </c>
       <c r="X1" t="s">
         <v>85</v>
       </c>
       <c r="Y1" t="s">
         <v>86</v>
       </c>
-    </row>
-    <row r="2" spans="1:25">
+      <c r="Z1" t="s">
+        <v>87</v>
+      </c>
+    </row>
+    <row r="2" spans="1:26">
       <c r="A2" t="s">
-        <v>90</v>
+        <v>91</v>
       </c>
       <c r="B2">
+        <v>190021000.0</v>
+      </c>
+      <c r="C2">
         <v>97998000.0</v>
       </c>
-      <c r="C2">
+      <c r="D2">
         <v>76581000.0</v>
       </c>
-      <c r="D2">
+      <c r="E2">
         <v>76627000.0</v>
       </c>
-      <c r="E2">
+      <c r="F2">
         <v>176025000.0</v>
       </c>
-      <c r="F2">
+      <c r="G2">
         <v>72739000.0</v>
       </c>
-      <c r="G2">
+      <c r="H2">
         <v>102607000.0</v>
       </c>
-      <c r="H2">
+      <c r="I2">
         <v>169478000.0</v>
       </c>
-      <c r="I2">
+      <c r="J2">
         <v>71658000.0</v>
       </c>
-      <c r="J2">
+      <c r="K2">
         <v>93400000.0</v>
       </c>
-      <c r="K2">
+      <c r="L2">
         <v>160325000.0</v>
       </c>
-      <c r="L2">
+      <c r="M2">
         <v>159048000.0</v>
       </c>
-      <c r="M2">
+      <c r="N2">
         <v>66792000.0</v>
       </c>
-      <c r="N2">
+      <c r="O2">
         <v>154689000.0</v>
       </c>
-      <c r="O2">
+      <c r="P2">
         <v>147468000.0</v>
       </c>
-      <c r="P2">
+      <c r="Q2">
         <v>145892000.0</v>
       </c>
-      <c r="Q2">
+      <c r="R2">
         <v>138198000.0</v>
       </c>
-      <c r="R2">
+      <c r="S2">
         <v>62120000.0</v>
       </c>
-      <c r="S2">
+      <c r="T2">
         <v>63438000.0</v>
       </c>
-      <c r="T2">
+      <c r="U2">
         <v>87864000.0</v>
       </c>
-      <c r="U2">
+      <c r="V2">
         <v>108908000.0</v>
       </c>
-      <c r="V2">
+      <c r="W2">
         <v>108942000.0</v>
       </c>
-      <c r="W2">
+      <c r="X2">
         <v>50245000.0</v>
       </c>
-      <c r="X2">
+      <c r="Y2">
         <v>34059000.0</v>
       </c>
-      <c r="Y2">
+      <c r="Z2">
         <v>57570000.0</v>
       </c>
     </row>
-    <row r="3" spans="1:25">
+    <row r="3" spans="1:26">
       <c r="A3" t="s">
-        <v>91</v>
+        <v>92</v>
       </c>
       <c r="B3">
+        <v>23434000.0</v>
+      </c>
+      <c r="C3">
         <v>23151000.0</v>
       </c>
-      <c r="C3">
+      <c r="D3">
         <v>22400000.0</v>
       </c>
-      <c r="D3">
+      <c r="E3">
         <v>21738000.0</v>
       </c>
-      <c r="E3">
+      <c r="F3">
         <v>20917000.0</v>
       </c>
-      <c r="F3">
+      <c r="G3">
         <v>20328000.0</v>
       </c>
-      <c r="G3">
+      <c r="H3">
         <v>21182000.0</v>
       </c>
-      <c r="H3">
+      <c r="I3">
         <v>20261000.0</v>
       </c>
-      <c r="I3">
+      <c r="J3">
         <v>19595000.0</v>
       </c>
-      <c r="J3">
+      <c r="K3">
         <v>18573000.0</v>
       </c>
-      <c r="K3">
+      <c r="L3">
         <v>17599000.0</v>
       </c>
-      <c r="L3">
+      <c r="M3">
         <v>16512000.0</v>
       </c>
-      <c r="M3">
+      <c r="N3">
         <v>28046000.0</v>
       </c>
-      <c r="N3">
+      <c r="O3">
         <v>16306000.0</v>
       </c>
-      <c r="O3">
+      <c r="P3">
         <v>15193000.0</v>
       </c>
-      <c r="P3">
+      <c r="Q3">
         <v>15136000.0</v>
       </c>
-      <c r="Q3">
+      <c r="R3">
         <v>14945000.0</v>
       </c>
-      <c r="R3">
+      <c r="S3">
         <v>14029000.0</v>
       </c>
-      <c r="S3">
+      <c r="T3">
         <v>12980000.0</v>
       </c>
-      <c r="T3">
+      <c r="U3">
         <v>11900000.0</v>
       </c>
-      <c r="U3">
+      <c r="V3">
         <v>11650000.0</v>
       </c>
-      <c r="V3">
+      <c r="W3">
         <v>11785000.0</v>
       </c>
-      <c r="W3">
+      <c r="X3">
         <v>11407000.0</v>
       </c>
-      <c r="X3">
+      <c r="Y3">
         <v>11140000.0</v>
       </c>
-      <c r="Y3">
+      <c r="Z3">
         <v>10957000.0</v>
       </c>
     </row>
-    <row r="4" spans="1:25">
+    <row r="4" spans="1:26">
       <c r="A4" t="s">
-        <v>92</v>
+        <v>93</v>
       </c>
       <c r="B4"/>
       <c r="C4"/>
       <c r="D4"/>
       <c r="E4"/>
       <c r="F4"/>
       <c r="G4"/>
       <c r="H4"/>
       <c r="I4"/>
       <c r="J4"/>
       <c r="K4"/>
       <c r="L4"/>
       <c r="M4"/>
       <c r="N4"/>
       <c r="O4"/>
       <c r="P4"/>
       <c r="Q4"/>
       <c r="R4"/>
       <c r="S4"/>
       <c r="T4"/>
       <c r="U4"/>
       <c r="V4"/>
       <c r="W4"/>
       <c r="X4"/>
       <c r="Y4"/>
-    </row>
-    <row r="5" spans="1:25">
+      <c r="Z4"/>
+    </row>
+    <row r="5" spans="1:26">
       <c r="A5" t="s">
-        <v>93</v>
+        <v>94</v>
       </c>
       <c r="B5">
+        <v>59011000.0</v>
+      </c>
+      <c r="C5">
         <v>40732000.0</v>
       </c>
-      <c r="C5">
+      <c r="D5">
         <v>51853000.0</v>
       </c>
-      <c r="D5">
+      <c r="E5">
         <v>54167000.0</v>
       </c>
-      <c r="E5">
+      <c r="F5">
         <v>53078000.0</v>
       </c>
-      <c r="F5">
+      <c r="G5">
         <v>31718000.0</v>
       </c>
-      <c r="G5">
-[...1 lines deleted...]
-      </c>
       <c r="H5">
+        <v>47669000.0</v>
+      </c>
+      <c r="I5">
         <v>57897000.0</v>
       </c>
-      <c r="I5">
+      <c r="J5">
         <v>45852000.0</v>
       </c>
-      <c r="J5">
+      <c r="K5">
         <v>40451000.0</v>
       </c>
-      <c r="K5">
+      <c r="L5">
         <v>44571000.0</v>
       </c>
-      <c r="L5">
+      <c r="M5">
         <v>47937000.0</v>
       </c>
-      <c r="M5">
+      <c r="N5">
         <v>45582000.0</v>
       </c>
-      <c r="N5">
+      <c r="O5">
         <v>41076000.0</v>
       </c>
-      <c r="O5">
+      <c r="P5">
         <v>42344000.0</v>
       </c>
-      <c r="P5">
+      <c r="Q5">
         <v>51475000.0</v>
       </c>
-      <c r="Q5">
+      <c r="R5">
         <v>52522000.0</v>
       </c>
-      <c r="R5">
+      <c r="S5">
         <v>46967000.0</v>
       </c>
-      <c r="S5">
+      <c r="T5">
         <v>39523000.0</v>
       </c>
-      <c r="T5">
+      <c r="U5">
         <v>-141129000.0</v>
       </c>
-      <c r="U5">
+      <c r="V5">
         <v>47864000.0</v>
       </c>
-      <c r="V5">
+      <c r="W5">
         <v>35887000.0</v>
       </c>
-      <c r="W5">
+      <c r="X5">
         <v>43231000.0</v>
       </c>
-      <c r="X5">
+      <c r="Y5">
         <v>4244000.0</v>
       </c>
-      <c r="Y5">
+      <c r="Z5">
         <v>23989000.0</v>
       </c>
     </row>
-    <row r="6" spans="1:25">
+    <row r="6" spans="1:26">
       <c r="A6" t="s">
-        <v>94</v>
+        <v>95</v>
       </c>
       <c r="B6">
+        <v>82445000.0</v>
+      </c>
+      <c r="C6">
         <v>63883000.0</v>
       </c>
-      <c r="C6">
+      <c r="D6">
         <v>74253000.0</v>
       </c>
-      <c r="D6">
+      <c r="E6">
         <v>75905000.0</v>
       </c>
-      <c r="E6">
+      <c r="F6">
         <v>73995000.0</v>
       </c>
-      <c r="F6">
+      <c r="G6">
         <v>52046000.0</v>
       </c>
-      <c r="G6">
-[...1 lines deleted...]
-      </c>
       <c r="H6">
+        <v>68851000.0</v>
+      </c>
+      <c r="I6">
         <v>78158000.0</v>
       </c>
-      <c r="I6">
+      <c r="J6">
         <v>65447000.0</v>
       </c>
-      <c r="J6">
+      <c r="K6">
         <v>59024000.0</v>
       </c>
-      <c r="K6">
+      <c r="L6">
         <v>62170000.0</v>
       </c>
-      <c r="L6">
+      <c r="M6">
         <v>64449000.0</v>
       </c>
-      <c r="M6">
+      <c r="N6">
         <v>73628000.0</v>
       </c>
-      <c r="N6">
+      <c r="O6">
         <v>57382000.0</v>
       </c>
-      <c r="O6">
+      <c r="P6">
         <v>57537000.0</v>
       </c>
-      <c r="P6">
+      <c r="Q6">
         <v>66611000.0</v>
       </c>
-      <c r="Q6">
+      <c r="R6">
         <v>67467000.0</v>
       </c>
-      <c r="R6">
+      <c r="S6">
         <v>60996000.0</v>
       </c>
-      <c r="S6">
+      <c r="T6">
         <v>52503000.0</v>
       </c>
-      <c r="T6">
+      <c r="U6">
         <v>-129229000.0</v>
       </c>
-      <c r="U6">
+      <c r="V6">
         <v>59514000.0</v>
       </c>
-      <c r="V6">
+      <c r="W6">
         <v>47672000.0</v>
       </c>
-      <c r="W6">
+      <c r="X6">
         <v>54638000.0</v>
       </c>
-      <c r="X6">
+      <c r="Y6">
         <v>15384000.0</v>
       </c>
-      <c r="Y6">
+      <c r="Z6">
         <v>34946000.0</v>
       </c>
     </row>
-    <row r="7" spans="1:25">
+    <row r="7" spans="1:26">
       <c r="A7" t="s">
-        <v>95</v>
+        <v>96</v>
       </c>
       <c r="B7"/>
       <c r="C7"/>
       <c r="D7"/>
       <c r="E7"/>
       <c r="F7"/>
       <c r="G7"/>
       <c r="H7"/>
       <c r="I7"/>
       <c r="J7"/>
       <c r="K7"/>
       <c r="L7"/>
       <c r="M7"/>
       <c r="N7"/>
       <c r="O7"/>
       <c r="P7"/>
       <c r="Q7"/>
       <c r="R7"/>
       <c r="S7"/>
       <c r="T7"/>
       <c r="U7"/>
       <c r="V7"/>
       <c r="W7"/>
       <c r="X7"/>
       <c r="Y7"/>
-    </row>
-    <row r="8" spans="1:25">
+      <c r="Z7"/>
+    </row>
+    <row r="8" spans="1:26">
       <c r="A8" t="s">
-        <v>96</v>
+        <v>97</v>
       </c>
       <c r="B8"/>
       <c r="C8"/>
       <c r="D8"/>
       <c r="E8"/>
       <c r="F8"/>
       <c r="G8"/>
       <c r="H8"/>
       <c r="I8"/>
       <c r="J8"/>
       <c r="K8"/>
       <c r="L8"/>
       <c r="M8"/>
       <c r="N8"/>
       <c r="O8"/>
       <c r="P8"/>
       <c r="Q8"/>
       <c r="R8"/>
       <c r="S8"/>
       <c r="T8"/>
       <c r="U8"/>
       <c r="V8"/>
       <c r="W8"/>
       <c r="X8"/>
       <c r="Y8"/>
-    </row>
-    <row r="9" spans="1:25">
+      <c r="Z8"/>
+    </row>
+    <row r="9" spans="1:26">
       <c r="A9" t="s">
-        <v>97</v>
+        <v>98</v>
       </c>
       <c r="B9">
+        <v>87892000.0</v>
+      </c>
+      <c r="C9">
         <v>163245000.0</v>
       </c>
-      <c r="C9">
+      <c r="D9">
         <v>186836000.0</v>
       </c>
-      <c r="D9">
+      <c r="E9">
         <v>188788000.0</v>
       </c>
-      <c r="E9">
+      <c r="F9">
         <v>85631000.0</v>
       </c>
-      <c r="F9">
+      <c r="G9">
         <v>178433000.0</v>
       </c>
-      <c r="G9">
+      <c r="H9">
         <v>146722000.0</v>
       </c>
-      <c r="H9">
+      <c r="I9">
         <v>85565000.0</v>
       </c>
-      <c r="I9">
+      <c r="J9">
         <v>167525000.0</v>
       </c>
-      <c r="J9">
+      <c r="K9">
         <v>136740000.0</v>
       </c>
-      <c r="K9">
+      <c r="L9">
         <v>73751000.0</v>
       </c>
-      <c r="L9">
+      <c r="M9">
         <v>77846000.0</v>
       </c>
-      <c r="M9">
+      <c r="N9">
         <v>159168000.0</v>
       </c>
-      <c r="N9">
+      <c r="O9">
         <v>59663000.0</v>
       </c>
-      <c r="O9">
+      <c r="P9">
         <v>70108000.0</v>
       </c>
-      <c r="P9">
+      <c r="Q9">
         <v>79267000.0</v>
       </c>
-      <c r="Q9">
+      <c r="R9">
         <v>81221000.0</v>
       </c>
-      <c r="R9">
+      <c r="S9">
         <v>129339000.0</v>
       </c>
-      <c r="S9">
+      <c r="T9">
         <v>130872000.0</v>
       </c>
-      <c r="T9">
+      <c r="U9">
         <v>109216000.0</v>
       </c>
-      <c r="U9">
+      <c r="V9">
         <v>66599999.0</v>
       </c>
-      <c r="V9">
+      <c r="W9">
         <v>53095000.0</v>
       </c>
-      <c r="W9">
+      <c r="X9">
         <v>105551000.0</v>
       </c>
-      <c r="X9">
+      <c r="Y9">
         <v>67797000.0</v>
       </c>
-      <c r="Y9">
+      <c r="Z9">
         <v>97682000.0</v>
       </c>
     </row>
-    <row r="10" spans="1:25">
+    <row r="10" spans="1:26">
       <c r="A10" t="s">
-        <v>98</v>
+        <v>99</v>
       </c>
       <c r="B10">
+        <v>46728000.0</v>
+      </c>
+      <c r="C10">
         <v>27098000.0</v>
       </c>
-      <c r="C10">
+      <c r="D10">
         <v>37799000.0</v>
       </c>
-      <c r="D10">
+      <c r="E10">
         <v>38995000.0</v>
       </c>
-      <c r="E10">
+      <c r="F10">
         <v>36944000.0</v>
       </c>
-      <c r="F10">
+      <c r="G10">
         <v>13161000.0</v>
       </c>
-      <c r="G10">
+      <c r="H10">
         <v>28932000.0</v>
       </c>
-      <c r="H10">
+      <c r="I10">
         <v>34746000.0</v>
       </c>
-      <c r="I10">
+      <c r="J10">
         <v>25828000.0</v>
       </c>
-      <c r="J10">
+      <c r="K10">
         <v>16915000.0</v>
       </c>
-      <c r="K10">
+      <c r="L10">
         <v>23955000.0</v>
       </c>
-      <c r="L10">
+      <c r="M10">
         <v>34337000.0</v>
       </c>
-      <c r="M10">
+      <c r="N10">
         <v>27834000.0</v>
       </c>
-      <c r="N10">
+      <c r="O10">
         <v>23692000.0</v>
       </c>
-      <c r="O10">
+      <c r="P10">
         <v>32811000.0</v>
       </c>
-      <c r="P10">
+      <c r="Q10">
         <v>45553000.0</v>
       </c>
-      <c r="Q10">
+      <c r="R10">
         <v>43768000.0</v>
       </c>
-      <c r="R10">
+      <c r="S10">
         <v>40959000.0</v>
       </c>
-      <c r="S10">
+      <c r="T10">
         <v>33806000.0</v>
       </c>
-      <c r="T10">
+      <c r="U10">
         <v>-154869000.0</v>
       </c>
-      <c r="U10">
+      <c r="V10">
         <v>32966000.0</v>
       </c>
-      <c r="V10">
+      <c r="W10">
         <v>55048000.0</v>
       </c>
-      <c r="W10">
+      <c r="X10">
         <v>27314000.0</v>
       </c>
-      <c r="X10">
+      <c r="Y10">
         <v>-11985000.0</v>
       </c>
-      <c r="Y10">
+      <c r="Z10">
         <v>6794000.0</v>
       </c>
     </row>
-    <row r="11" spans="1:25">
+    <row r="11" spans="1:26">
       <c r="A11" t="s">
-        <v>99</v>
+        <v>100</v>
       </c>
       <c r="B11">
+        <v>12546000.0</v>
+      </c>
+      <c r="C11">
         <v>7027000.0</v>
       </c>
-      <c r="C11">
+      <c r="D11">
         <v>10388000.0</v>
       </c>
-      <c r="D11">
+      <c r="E11">
         <v>10400000.0</v>
       </c>
-      <c r="E11">
+      <c r="F11">
         <v>9944000.0</v>
       </c>
-      <c r="F11">
+      <c r="G11">
         <v>3992000.0</v>
       </c>
-      <c r="G11">
+      <c r="H11">
         <v>6590000.0</v>
       </c>
-      <c r="H11">
+      <c r="I11">
         <v>12655000.0</v>
       </c>
-      <c r="I11">
+      <c r="J11">
         <v>9191000.0</v>
       </c>
-      <c r="J11">
+      <c r="K11">
         <v>4538000.0</v>
       </c>
-      <c r="K11">
+      <c r="L11">
         <v>4470000.0</v>
       </c>
-      <c r="L11">
+      <c r="M11">
         <v>7205000.0</v>
       </c>
-      <c r="M11">
+      <c r="N11">
         <v>6698000.0</v>
       </c>
-      <c r="N11">
+      <c r="O11">
         <v>5936000.0</v>
       </c>
-      <c r="O11">
+      <c r="P11">
         <v>8814000.0</v>
       </c>
-      <c r="P11">
+      <c r="Q11">
         <v>9894000.0</v>
       </c>
-      <c r="Q11">
+      <c r="R11">
         <v>8279999.0</v>
       </c>
-      <c r="R11">
+      <c r="S11">
         <v>4654000.0</v>
       </c>
-      <c r="S11">
+      <c r="T11">
         <v>6440000.0</v>
       </c>
-      <c r="T11">
+      <c r="U11">
         <v>-44569000.0</v>
       </c>
-      <c r="U11">
+      <c r="V11">
         <v>8382000.0</v>
       </c>
-      <c r="V11">
+      <c r="W11">
         <v>14620000.0</v>
       </c>
-      <c r="W11">
+      <c r="X11">
         <v>7445000.0</v>
       </c>
-      <c r="X11">
+      <c r="Y11">
         <v>-3231000.0</v>
       </c>
-      <c r="Y11">
+      <c r="Z11">
         <v>-2066000.0</v>
       </c>
     </row>
-    <row r="12" spans="1:25">
+    <row r="12" spans="1:26">
       <c r="A12" t="s">
-        <v>100</v>
+        <v>101</v>
       </c>
       <c r="B12">
+        <v>12283000.0</v>
+      </c>
+      <c r="C12">
         <v>13634000.0</v>
       </c>
-      <c r="C12">
+      <c r="D12">
         <v>14054000.0</v>
       </c>
-      <c r="D12">
+      <c r="E12">
         <v>15172000.0</v>
       </c>
-      <c r="E12">
+      <c r="F12">
         <v>16023000.0</v>
       </c>
-      <c r="F12">
+      <c r="G12">
         <v>18557000.0</v>
       </c>
-      <c r="G12">
+      <c r="H12">
         <v>20653000.0</v>
       </c>
-      <c r="H12">
+      <c r="I12">
         <v>20254000.0</v>
       </c>
-      <c r="I12">
+      <c r="J12">
         <v>20024000.0</v>
       </c>
-      <c r="J12">
+      <c r="K12">
         <v>19961000.0</v>
       </c>
-      <c r="K12">
+      <c r="L12">
         <v>19100000.0</v>
       </c>
-      <c r="L12">
+      <c r="M12">
         <v>18295000.0</v>
       </c>
-      <c r="M12">
+      <c r="N12">
         <v>17748000.0</v>
       </c>
-      <c r="N12">
+      <c r="O12">
         <v>14867000.0</v>
       </c>
-      <c r="O12">
+      <c r="P12">
         <v>10100000.0</v>
       </c>
-      <c r="P12">
+      <c r="Q12">
         <v>8762000.0</v>
       </c>
-      <c r="Q12">
+      <c r="R12">
         <v>8166000.0</v>
       </c>
-      <c r="R12">
+      <c r="S12">
         <v>6008000.0</v>
       </c>
-      <c r="S12">
+      <c r="T12">
         <v>5717000.0</v>
       </c>
-      <c r="T12">
+      <c r="U12">
         <v>13740000.0</v>
       </c>
-      <c r="U12">
+      <c r="V12">
         <v>13959000.0</v>
       </c>
-      <c r="V12">
+      <c r="W12">
         <v>14668000.0</v>
       </c>
-      <c r="W12">
+      <c r="X12">
         <v>15917000.0</v>
       </c>
-      <c r="X12">
+      <c r="Y12">
         <v>16229000.0</v>
       </c>
-      <c r="Y12">
+      <c r="Z12">
         <v>17195000.0</v>
       </c>
     </row>
-    <row r="13" spans="1:25">
+    <row r="13" spans="1:26">
       <c r="A13" t="s">
-        <v>101</v>
+        <v>102</v>
       </c>
       <c r="B13"/>
       <c r="C13"/>
       <c r="D13"/>
       <c r="E13"/>
       <c r="F13"/>
       <c r="G13"/>
       <c r="H13"/>
       <c r="I13"/>
       <c r="J13"/>
-      <c r="K13">
+      <c r="K13"/>
+      <c r="L13">
         <v>19100000.0</v>
       </c>
-      <c r="L13">
+      <c r="M13">
         <v>18295000.0</v>
       </c>
-      <c r="M13">
+      <c r="N13">
         <v>17748000.0</v>
       </c>
-      <c r="N13">
+      <c r="O13">
         <v>14867000.0</v>
       </c>
-      <c r="O13">
+      <c r="P13">
         <v>10100000.0</v>
       </c>
-      <c r="P13">
+      <c r="Q13">
         <v>8762000.0</v>
       </c>
-      <c r="Q13">
+      <c r="R13">
         <v>8166000.0</v>
       </c>
-      <c r="R13">
+      <c r="S13">
         <v>6008000.0</v>
       </c>
-      <c r="S13">
+      <c r="T13">
         <v>5717000.0</v>
       </c>
-      <c r="T13">
+      <c r="U13">
         <v>13740000.0</v>
       </c>
-      <c r="U13">
+      <c r="V13">
         <v>13959000.0</v>
       </c>
-      <c r="V13"/>
       <c r="W13"/>
       <c r="X13"/>
       <c r="Y13"/>
-    </row>
-    <row r="14" spans="1:25">
+      <c r="Z13"/>
+    </row>
+    <row r="14" spans="1:26">
       <c r="A14" t="s">
-        <v>102</v>
+        <v>103</v>
       </c>
       <c r="B14"/>
       <c r="C14"/>
       <c r="D14"/>
       <c r="E14"/>
       <c r="F14"/>
       <c r="G14"/>
       <c r="H14"/>
       <c r="I14"/>
       <c r="J14"/>
       <c r="K14"/>
       <c r="L14"/>
       <c r="M14"/>
       <c r="N14"/>
       <c r="O14"/>
       <c r="P14"/>
       <c r="Q14"/>
       <c r="R14"/>
       <c r="S14"/>
       <c r="T14"/>
       <c r="U14"/>
       <c r="V14"/>
       <c r="W14"/>
       <c r="X14"/>
       <c r="Y14"/>
-    </row>
-    <row r="15" spans="1:25">
+      <c r="Z14"/>
+    </row>
+    <row r="15" spans="1:26">
       <c r="A15" t="s">
-        <v>103</v>
+        <v>104</v>
       </c>
       <c r="B15">
+        <v>34182000.0</v>
+      </c>
+      <c r="C15">
         <v>20071000.0</v>
       </c>
-      <c r="C15">
+      <c r="D15">
         <v>27411000.0</v>
       </c>
-      <c r="D15">
+      <c r="E15">
         <v>28595000.0</v>
       </c>
-      <c r="E15">
+      <c r="F15">
         <v>27000000.0</v>
       </c>
-      <c r="F15">
+      <c r="G15">
         <v>9169000.0</v>
       </c>
-      <c r="G15">
+      <c r="H15">
         <v>22342000.0</v>
       </c>
-      <c r="H15">
+      <c r="I15">
         <v>22091000.0</v>
       </c>
-      <c r="I15">
+      <c r="J15">
         <v>16637000.0</v>
       </c>
-      <c r="J15">
+      <c r="K15">
         <v>12377000.0</v>
       </c>
-      <c r="K15">
+      <c r="L15">
         <v>19485000.0</v>
       </c>
-      <c r="L15">
+      <c r="M15">
         <v>27132000.0</v>
       </c>
-      <c r="M15">
+      <c r="N15">
         <v>21136000.0</v>
       </c>
-      <c r="N15">
+      <c r="O15">
         <v>17756000.0</v>
       </c>
-      <c r="O15">
+      <c r="P15">
         <v>23997000.0</v>
       </c>
-      <c r="P15">
+      <c r="Q15">
         <v>35659000.0</v>
       </c>
-      <c r="Q15">
+      <c r="R15">
         <v>35488000.0</v>
       </c>
-      <c r="R15">
+      <c r="S15">
         <v>36305000.0</v>
       </c>
-      <c r="S15">
+      <c r="T15">
         <v>27366000.0</v>
       </c>
-      <c r="T15">
+      <c r="U15">
         <v>-110300000.0</v>
       </c>
-      <c r="U15">
+      <c r="V15">
         <v>24584000.0</v>
       </c>
-      <c r="V15">
+      <c r="W15">
         <v>40428000.0</v>
       </c>
-      <c r="W15">
+      <c r="X15">
         <v>19869000.0</v>
       </c>
-      <c r="X15">
+      <c r="Y15">
         <v>-8754000.0</v>
       </c>
-      <c r="Y15">
+      <c r="Z15">
         <v>8860000.0</v>
       </c>
     </row>
-    <row r="16" spans="1:25">
+    <row r="16" spans="1:26">
       <c r="A16" t="s">
-        <v>104</v>
+        <v>105</v>
       </c>
       <c r="B16"/>
       <c r="C16"/>
       <c r="D16"/>
       <c r="E16"/>
       <c r="F16"/>
       <c r="G16"/>
       <c r="H16"/>
       <c r="I16"/>
       <c r="J16"/>
-      <c r="K16">
+      <c r="K16"/>
+      <c r="L16">
         <v>19485000.0</v>
       </c>
-      <c r="L16">
+      <c r="M16">
         <v>27132000.0</v>
       </c>
-      <c r="M16">
+      <c r="N16">
         <v>21136000.0</v>
       </c>
-      <c r="N16">
+      <c r="O16">
         <v>17756000.0</v>
       </c>
-      <c r="O16">
+      <c r="P16">
         <v>23997000.0</v>
       </c>
-      <c r="P16">
+      <c r="Q16">
         <v>35659000.0</v>
       </c>
-      <c r="Q16">
+      <c r="R16">
         <v>35488000.0</v>
       </c>
-      <c r="R16">
+      <c r="S16">
         <v>36305000.0</v>
       </c>
-      <c r="S16">
+      <c r="T16">
         <v>27366000.0</v>
       </c>
-      <c r="T16">
+      <c r="U16">
         <v>-110300000.0</v>
       </c>
-      <c r="U16">
+      <c r="V16">
         <v>24584000.0</v>
       </c>
-      <c r="V16"/>
-      <c r="W16">
+      <c r="W16"/>
+      <c r="X16">
         <v>19869000.0</v>
       </c>
-      <c r="X16">
+      <c r="Y16">
         <v>-8754000.0</v>
       </c>
-      <c r="Y16">
+      <c r="Z16">
         <v>8860000.0</v>
       </c>
     </row>
-    <row r="17" spans="1:25">
+    <row r="17" spans="1:26">
       <c r="A17" t="s">
-        <v>105</v>
-[...1 lines deleted...]
-      <c r="B17"/>
+        <v>106</v>
+      </c>
+      <c r="B17">
+        <v>34182000.0</v>
+      </c>
       <c r="C17">
+        <v>20071000.0</v>
+      </c>
+      <c r="D17">
         <v>27411000.0</v>
       </c>
-      <c r="D17">
+      <c r="E17">
         <v>28595000.0</v>
       </c>
-      <c r="E17">
+      <c r="F17">
         <v>27000000.0</v>
       </c>
-      <c r="F17">
+      <c r="G17">
         <v>9169000.0</v>
       </c>
-      <c r="G17">
+      <c r="H17">
         <v>22342000.0</v>
       </c>
-      <c r="H17">
+      <c r="I17">
         <v>22091000.0</v>
       </c>
-      <c r="I17">
+      <c r="J17">
         <v>16637000.0</v>
       </c>
-      <c r="J17">
+      <c r="K17">
         <v>12377000.0</v>
       </c>
-      <c r="K17">
+      <c r="L17">
         <v>19485000.0</v>
       </c>
-      <c r="L17">
+      <c r="M17">
         <v>27132000.0</v>
       </c>
-      <c r="M17">
+      <c r="N17">
         <v>21136000.0</v>
       </c>
-      <c r="N17">
+      <c r="O17">
         <v>17756000.0</v>
       </c>
-      <c r="O17">
+      <c r="P17">
         <v>23997000.0</v>
       </c>
-      <c r="P17">
+      <c r="Q17">
         <v>35659000.0</v>
       </c>
-      <c r="Q17">
+      <c r="R17">
         <v>35488000.0</v>
       </c>
-      <c r="R17">
+      <c r="S17">
         <v>36305000.0</v>
       </c>
-      <c r="S17">
+      <c r="T17">
         <v>27366000.0</v>
       </c>
-      <c r="T17">
+      <c r="U17">
         <v>-110300000.0</v>
       </c>
-      <c r="U17">
+      <c r="V17">
         <v>24584000.0</v>
       </c>
-      <c r="V17">
+      <c r="W17">
         <v>40428000.0</v>
       </c>
-      <c r="W17">
+      <c r="X17">
         <v>19869000.0</v>
       </c>
-      <c r="X17">
+      <c r="Y17">
         <v>-8754000.0</v>
       </c>
-      <c r="Y17"/>
-[...1 lines deleted...]
-    <row r="18" spans="1:25">
+      <c r="Z17"/>
+    </row>
+    <row r="18" spans="1:26">
       <c r="A18" t="s">
-        <v>106</v>
-[...1 lines deleted...]
-      <c r="B18"/>
+        <v>107</v>
+      </c>
+      <c r="B18">
+        <v>-12283000.0</v>
+      </c>
       <c r="C18">
+        <v>-13634000.0</v>
+      </c>
+      <c r="D18">
         <v>-14054000.0</v>
       </c>
-      <c r="D18">
+      <c r="E18">
         <v>-15172000.0</v>
       </c>
-      <c r="E18">
+      <c r="F18">
         <v>-16023000.0</v>
       </c>
-      <c r="F18">
+      <c r="G18">
         <v>-18557000.0</v>
       </c>
-      <c r="G18">
+      <c r="H18">
         <v>-20653000.0</v>
       </c>
-      <c r="H18">
+      <c r="I18">
         <v>-20254000.0</v>
       </c>
-      <c r="I18">
+      <c r="J18">
         <v>-20024000.0</v>
       </c>
-      <c r="J18">
+      <c r="K18">
         <v>-19961000.0</v>
       </c>
-      <c r="K18">
+      <c r="L18">
         <v>-19100000.0</v>
       </c>
-      <c r="L18">
+      <c r="M18">
         <v>-18295000.0</v>
       </c>
-      <c r="M18">
+      <c r="N18">
         <v>-17748000.0</v>
       </c>
-      <c r="N18">
+      <c r="O18">
         <v>-14867000.0</v>
       </c>
-      <c r="O18">
+      <c r="P18">
         <v>-10100000.0</v>
       </c>
-      <c r="P18">
+      <c r="Q18">
         <v>-8762000.0</v>
       </c>
-      <c r="Q18">
+      <c r="R18">
         <v>-8166000.0</v>
       </c>
-      <c r="R18">
+      <c r="S18">
         <v>-6008000.0</v>
       </c>
-      <c r="S18">
+      <c r="T18">
         <v>-5717000.0</v>
       </c>
-      <c r="T18">
+      <c r="U18">
         <v>-13740000.0</v>
       </c>
-      <c r="U18">
+      <c r="V18">
         <v>-13959000.0</v>
       </c>
-      <c r="V18">
+      <c r="W18">
         <v>-14668000.0</v>
       </c>
-      <c r="W18">
+      <c r="X18">
         <v>-15917000.0</v>
       </c>
-      <c r="X18">
+      <c r="Y18">
         <v>-16229000.0</v>
       </c>
-      <c r="Y18"/>
-[...1 lines deleted...]
-    <row r="19" spans="1:25">
+      <c r="Z18"/>
+    </row>
+    <row r="19" spans="1:26">
       <c r="A19" t="s">
-        <v>107</v>
+        <v>108</v>
       </c>
       <c r="B19"/>
       <c r="C19"/>
       <c r="D19"/>
       <c r="E19"/>
       <c r="F19"/>
       <c r="G19"/>
       <c r="H19"/>
       <c r="I19"/>
       <c r="J19"/>
       <c r="K19"/>
       <c r="L19"/>
       <c r="M19"/>
       <c r="N19"/>
       <c r="O19"/>
       <c r="P19"/>
       <c r="Q19"/>
       <c r="R19"/>
       <c r="S19"/>
-      <c r="T19">
+      <c r="T19"/>
+      <c r="U19">
         <v>-3183000.0</v>
       </c>
-      <c r="U19"/>
       <c r="V19"/>
       <c r="W19"/>
       <c r="X19"/>
       <c r="Y19"/>
-    </row>
-    <row r="20" spans="1:25">
+      <c r="Z19"/>
+    </row>
+    <row r="20" spans="1:26">
       <c r="A20" t="s">
-        <v>108</v>
+        <v>109</v>
       </c>
       <c r="B20"/>
       <c r="C20"/>
       <c r="D20"/>
       <c r="E20"/>
       <c r="F20"/>
       <c r="G20"/>
       <c r="H20"/>
       <c r="I20"/>
       <c r="J20"/>
       <c r="K20"/>
       <c r="L20"/>
-      <c r="M20">
+      <c r="M20"/>
+      <c r="N20">
         <v>-63000.0</v>
       </c>
-      <c r="N20">
+      <c r="O20">
         <v>2387000.0</v>
       </c>
-      <c r="O20">
+      <c r="P20">
         <v>-649000.0</v>
       </c>
-      <c r="P20">
+      <c r="Q20">
         <v>-3146000.0</v>
       </c>
-      <c r="Q20">
+      <c r="R20">
         <v>459000.0</v>
       </c>
-      <c r="R20"/>
-      <c r="S20">
+      <c r="S20"/>
+      <c r="T20">
         <v>748000.0</v>
       </c>
-      <c r="T20">
+      <c r="U20">
         <v>-7097000.0</v>
       </c>
-      <c r="U20"/>
       <c r="V20"/>
       <c r="W20"/>
       <c r="X20"/>
       <c r="Y20"/>
-    </row>
-    <row r="21" spans="1:25">
+      <c r="Z20"/>
+    </row>
+    <row r="21" spans="1:26">
       <c r="A21" t="s">
-        <v>109</v>
+        <v>110</v>
       </c>
       <c r="B21">
+        <v>59011000.0</v>
+      </c>
+      <c r="C21">
         <v>52226000.0</v>
       </c>
-      <c r="C21">
+      <c r="D21">
         <v>51853000.0</v>
       </c>
-      <c r="D21">
+      <c r="E21">
         <v>54146000.0</v>
       </c>
-      <c r="E21">
+      <c r="F21">
         <v>52967000.0</v>
       </c>
-      <c r="F21">
+      <c r="G21">
         <v>31802000.0</v>
       </c>
-      <c r="G21">
+      <c r="H21">
         <v>49585000.0</v>
       </c>
-      <c r="H21">
+      <c r="I21">
         <v>55000000.0</v>
       </c>
-      <c r="I21">
+      <c r="J21">
         <v>42545000.0</v>
       </c>
-      <c r="J21">
+      <c r="K21">
         <v>36876000.0</v>
       </c>
-      <c r="K21">
+      <c r="L21">
         <v>43055000.0</v>
       </c>
-      <c r="L21">
+      <c r="M21">
         <v>52632000.0</v>
       </c>
-      <c r="M21">
+      <c r="N21">
         <v>45582000.0</v>
       </c>
-      <c r="N21">
+      <c r="O21">
         <v>38559000.0</v>
       </c>
-      <c r="O21">
+      <c r="P21">
         <v>42911000.0</v>
       </c>
-      <c r="P21">
+      <c r="Q21">
         <v>54315000.0</v>
       </c>
-      <c r="Q21">
+      <c r="R21">
         <v>51934000.0</v>
       </c>
-      <c r="R21">
+      <c r="S21">
         <v>46988000.0</v>
       </c>
-      <c r="S21">
+      <c r="T21">
         <v>39523000.0</v>
       </c>
-      <c r="T21">
+      <c r="U21">
         <v>-137946000.0</v>
       </c>
-      <c r="U21">
+      <c r="V21">
         <v>46925000.0</v>
       </c>
-      <c r="V21">
+      <c r="W21">
         <v>69716000.0</v>
       </c>
-      <c r="W21">
+      <c r="X21">
         <v>43231000.0</v>
       </c>
-      <c r="X21">
+      <c r="Y21">
         <v>4244000.0</v>
       </c>
-      <c r="Y21">
+      <c r="Z21">
         <v>25907000.0</v>
       </c>
     </row>
-    <row r="22" spans="1:25">
+    <row r="22" spans="1:26">
       <c r="A22" t="s">
-        <v>110</v>
+        <v>111</v>
       </c>
       <c r="B22"/>
       <c r="C22"/>
       <c r="D22"/>
       <c r="E22"/>
       <c r="F22"/>
       <c r="G22"/>
       <c r="H22"/>
       <c r="I22"/>
       <c r="J22"/>
       <c r="K22"/>
       <c r="L22"/>
       <c r="M22"/>
       <c r="N22"/>
       <c r="O22"/>
       <c r="P22"/>
       <c r="Q22"/>
       <c r="R22"/>
       <c r="S22"/>
       <c r="T22"/>
       <c r="U22"/>
       <c r="V22"/>
       <c r="W22"/>
       <c r="X22"/>
       <c r="Y22"/>
-    </row>
-    <row r="23" spans="1:25">
+      <c r="Z22"/>
+    </row>
+    <row r="23" spans="1:26">
       <c r="A23" t="s">
-        <v>111</v>
+        <v>112</v>
       </c>
       <c r="B23">
+        <v>218902000.0</v>
+      </c>
+      <c r="C23">
         <v>209017000.0</v>
       </c>
-      <c r="C23">
+      <c r="D23">
         <v>211564000.0</v>
       </c>
-      <c r="D23">
+      <c r="E23">
         <v>211269000.0</v>
       </c>
-      <c r="E23">
+      <c r="F23">
         <v>208689000.0</v>
       </c>
-      <c r="F23">
+      <c r="G23">
         <v>219370000.0</v>
       </c>
-      <c r="G23">
+      <c r="H23">
         <v>199744000.0</v>
       </c>
-      <c r="H23">
+      <c r="I23">
         <v>200043000.0</v>
       </c>
-      <c r="I23">
+      <c r="J23">
         <v>196638000.0</v>
       </c>
-      <c r="J23">
+      <c r="K23">
         <v>193264000.0</v>
       </c>
-      <c r="K23">
+      <c r="L23">
         <v>191021000.0</v>
       </c>
-      <c r="L23">
+      <c r="M23">
         <v>184262000.0</v>
       </c>
-      <c r="M23">
+      <c r="N23">
         <v>180441000.0</v>
       </c>
-      <c r="N23">
+      <c r="O23">
         <v>175793000.0</v>
       </c>
-      <c r="O23">
+      <c r="P23">
         <v>174665000.0</v>
       </c>
-      <c r="P23">
+      <c r="Q23">
         <v>170844000.0</v>
       </c>
-      <c r="Q23">
+      <c r="R23">
         <v>167485000.0</v>
       </c>
-      <c r="R23">
+      <c r="S23">
         <v>144471000.0</v>
       </c>
-      <c r="S23">
+      <c r="T23">
         <v>154787000.0</v>
       </c>
-      <c r="T23">
+      <c r="U23">
         <v>335026000.0</v>
       </c>
-      <c r="U23">
+      <c r="V23">
         <v>128583000.0</v>
       </c>
-      <c r="V23">
+      <c r="W23">
         <v>92321000.0</v>
       </c>
-      <c r="W23">
+      <c r="X23">
         <v>112565000.0</v>
       </c>
-      <c r="X23">
+      <c r="Y23">
         <v>97612000.0</v>
       </c>
-      <c r="Y23">
+      <c r="Z23">
         <v>129345000.0</v>
       </c>
     </row>
-    <row r="24" spans="1:25">
+    <row r="24" spans="1:26">
       <c r="A24" t="s">
-        <v>112</v>
+        <v>113</v>
       </c>
       <c r="B24"/>
       <c r="C24"/>
       <c r="D24"/>
       <c r="E24"/>
       <c r="F24"/>
       <c r="G24"/>
       <c r="H24"/>
       <c r="I24"/>
       <c r="J24"/>
       <c r="K24"/>
       <c r="L24"/>
       <c r="M24"/>
       <c r="N24"/>
       <c r="O24"/>
       <c r="P24"/>
       <c r="Q24"/>
       <c r="R24"/>
       <c r="S24"/>
       <c r="T24"/>
       <c r="U24"/>
       <c r="V24"/>
       <c r="W24"/>
       <c r="X24"/>
       <c r="Y24"/>
-    </row>
-    <row r="25" spans="1:25">
+      <c r="Z24"/>
+    </row>
+    <row r="25" spans="1:26">
       <c r="A25" t="s">
-        <v>113</v>
-[...1 lines deleted...]
-      <c r="B25"/>
+        <v>114</v>
+      </c>
+      <c r="B25">
+        <v>23434000.0</v>
+      </c>
       <c r="C25">
+        <v>23150000.0</v>
+      </c>
+      <c r="D25">
         <v>22400000.0</v>
       </c>
-      <c r="D25">
+      <c r="E25">
         <v>21738000.0</v>
       </c>
-      <c r="E25">
+      <c r="F25">
         <v>20917000.0</v>
       </c>
-      <c r="F25">
+      <c r="G25">
         <v>20328000.0</v>
       </c>
-      <c r="G25">
+      <c r="H25">
         <v>21182000.0</v>
       </c>
-      <c r="H25">
+      <c r="I25">
         <v>20261000.0</v>
       </c>
-      <c r="I25">
+      <c r="J25">
         <v>19595000.0</v>
       </c>
-      <c r="J25">
+      <c r="K25">
         <v>18573000.0</v>
       </c>
-      <c r="K25">
+      <c r="L25">
         <v>17599000.0</v>
       </c>
-      <c r="L25">
+      <c r="M25">
         <v>16512000.0</v>
       </c>
-      <c r="M25">
+      <c r="N25">
         <v>17307000.0</v>
       </c>
-      <c r="N25">
+      <c r="O25">
         <v>16306000.0</v>
       </c>
-      <c r="O25">
+      <c r="P25">
         <v>15193000.0</v>
       </c>
-      <c r="P25">
+      <c r="Q25">
         <v>15136000.0</v>
       </c>
-      <c r="Q25">
+      <c r="R25">
         <v>14945000.0</v>
       </c>
-      <c r="R25">
+      <c r="S25">
         <v>14029000.0</v>
       </c>
-      <c r="S25">
+      <c r="T25">
         <v>12980000.0</v>
       </c>
-      <c r="T25">
+      <c r="U25">
         <v>11900000.0</v>
       </c>
-      <c r="U25">
+      <c r="V25">
         <v>11650000.0</v>
       </c>
-      <c r="V25">
+      <c r="W25">
         <v>11785000.0</v>
       </c>
-      <c r="W25">
+      <c r="X25">
         <v>11407000.0</v>
       </c>
-      <c r="X25">
+      <c r="Y25">
         <v>11140000.0</v>
       </c>
-      <c r="Y25">
+      <c r="Z25">
         <v>10957000.0</v>
       </c>
     </row>
-    <row r="26" spans="1:25">
+    <row r="26" spans="1:26">
       <c r="A26" t="s">
-        <v>114</v>
+        <v>115</v>
       </c>
       <c r="B26"/>
       <c r="C26"/>
       <c r="D26"/>
       <c r="E26"/>
       <c r="F26"/>
       <c r="G26"/>
       <c r="H26"/>
       <c r="I26"/>
       <c r="J26"/>
       <c r="K26"/>
       <c r="L26"/>
       <c r="M26"/>
       <c r="N26"/>
       <c r="O26"/>
       <c r="P26"/>
       <c r="Q26"/>
       <c r="R26"/>
       <c r="S26"/>
       <c r="T26"/>
       <c r="U26"/>
       <c r="V26"/>
       <c r="W26"/>
       <c r="X26"/>
       <c r="Y26"/>
-    </row>
-    <row r="27" spans="1:25">
+      <c r="Z26"/>
+    </row>
+    <row r="27" spans="1:26">
       <c r="A27" t="s">
-        <v>115</v>
+        <v>116</v>
       </c>
       <c r="B27"/>
       <c r="C27"/>
       <c r="D27"/>
-      <c r="E27">
+      <c r="E27"/>
+      <c r="F27">
         <v>7893999.0</v>
       </c>
-      <c r="F27"/>
       <c r="G27"/>
-      <c r="H27">
+      <c r="H27"/>
+      <c r="I27">
         <v>2756000.0</v>
       </c>
-      <c r="I27">
+      <c r="J27">
         <v>77208000.0</v>
       </c>
-      <c r="J27">
+      <c r="K27">
         <v>7048000.0</v>
       </c>
-      <c r="K27">
+      <c r="L27">
         <v>2949000.0</v>
       </c>
-      <c r="L27">
+      <c r="M27">
         <v>2113000.0</v>
       </c>
-      <c r="M27"/>
-      <c r="N27">
+      <c r="N27"/>
+      <c r="O27">
         <v>4634000.0</v>
       </c>
-      <c r="O27">
+      <c r="P27">
         <v>3103000.0</v>
       </c>
-      <c r="P27">
+      <c r="Q27">
         <v>2488000.0</v>
       </c>
-      <c r="Q27">
+      <c r="R27">
         <v>5141000.0</v>
       </c>
-      <c r="R27">
+      <c r="S27">
         <v>4868000.0</v>
       </c>
-      <c r="S27"/>
       <c r="T27"/>
-      <c r="U27">
+      <c r="U27"/>
+      <c r="V27">
         <v>3924000.0</v>
       </c>
-      <c r="V27">
+      <c r="W27">
         <v>3222000.0</v>
       </c>
-      <c r="W27"/>
       <c r="X27"/>
       <c r="Y27"/>
-    </row>
-    <row r="28" spans="1:25">
+      <c r="Z27"/>
+    </row>
+    <row r="28" spans="1:26">
       <c r="A28" t="s">
-        <v>116</v>
+        <v>117</v>
       </c>
       <c r="B28">
+        <v>28756000.0</v>
+      </c>
+      <c r="C28">
         <v>111019000.0</v>
       </c>
-      <c r="C28">
+      <c r="D28">
         <v>22693000.0</v>
       </c>
-      <c r="D28">
+      <c r="E28">
         <v>25113000.0</v>
       </c>
-      <c r="E28">
+      <c r="F28">
         <v>24659000.0</v>
       </c>
-      <c r="F28">
+      <c r="G28">
         <v>27922000.0</v>
       </c>
-      <c r="G28">
+      <c r="H28">
         <v>25436000.0</v>
       </c>
-      <c r="H28">
+      <c r="I28">
         <v>24912000.0</v>
       </c>
-      <c r="I28">
+      <c r="J28">
         <v>29710000.0</v>
       </c>
-      <c r="J28">
+      <c r="K28">
         <v>27270000.0</v>
       </c>
-      <c r="K28">
+      <c r="L28">
         <v>26231000.0</v>
       </c>
-      <c r="L28">
+      <c r="M28">
         <v>27796000.0</v>
       </c>
-      <c r="M28">
+      <c r="N28">
         <v>24183000.0</v>
       </c>
-      <c r="N28">
+      <c r="O28">
         <v>24685000.0</v>
       </c>
-      <c r="O28">
+      <c r="P28">
         <v>24661000.0</v>
       </c>
-      <c r="P28">
+      <c r="Q28">
         <v>25304000.0</v>
       </c>
-      <c r="Q28">
+      <c r="R28">
         <v>23558000.0</v>
       </c>
-      <c r="R28">
+      <c r="S28">
         <v>28800000.0</v>
       </c>
-      <c r="S28">
+      <c r="T28">
         <v>22166000.0</v>
       </c>
-      <c r="T28">
+      <c r="U28">
         <v>188896000.0</v>
       </c>
-      <c r="U28">
+      <c r="V28">
         <v>14812000.0</v>
       </c>
-      <c r="V28">
+      <c r="W28">
         <v>13986000.0</v>
       </c>
-      <c r="W28">
+      <c r="X28">
         <v>10476000.0</v>
       </c>
-      <c r="X28">
+      <c r="Y28">
         <v>13634000.0</v>
       </c>
-      <c r="Y28">
+      <c r="Z28">
         <v>12959000.0</v>
       </c>
     </row>
-    <row r="29" spans="1:25">
+    <row r="29" spans="1:26">
       <c r="A29" t="s">
-        <v>117</v>
-[...1 lines deleted...]
-      <c r="B29"/>
+        <v>118</v>
+      </c>
+      <c r="B29">
+        <v>12546000.0</v>
+      </c>
       <c r="C29">
+        <v>7027000.0</v>
+      </c>
+      <c r="D29">
         <v>10388000.0</v>
       </c>
-      <c r="D29">
+      <c r="E29">
         <v>10400000.0</v>
       </c>
-      <c r="E29">
+      <c r="F29">
         <v>9944000.0</v>
       </c>
-      <c r="F29">
+      <c r="G29">
         <v>3992000.0</v>
       </c>
-      <c r="G29">
+      <c r="H29">
         <v>6590000.0</v>
       </c>
-      <c r="H29">
+      <c r="I29">
         <v>12655000.0</v>
       </c>
-      <c r="I29">
+      <c r="J29">
         <v>9191000.0</v>
       </c>
-      <c r="J29">
+      <c r="K29">
         <v>4538000.0</v>
       </c>
-      <c r="K29">
+      <c r="L29">
         <v>4470000.0</v>
       </c>
-      <c r="L29">
+      <c r="M29">
         <v>7205000.0</v>
       </c>
-      <c r="M29">
+      <c r="N29">
         <v>6698000.0</v>
       </c>
-      <c r="N29">
+      <c r="O29">
         <v>5936000.0</v>
       </c>
-      <c r="O29">
+      <c r="P29">
         <v>8814000.0</v>
       </c>
-      <c r="P29">
+      <c r="Q29">
         <v>9894000.0</v>
       </c>
-      <c r="Q29">
+      <c r="R29">
         <v>8280000.0</v>
       </c>
-      <c r="R29">
+      <c r="S29">
         <v>4654000.0</v>
       </c>
-      <c r="S29">
+      <c r="T29">
         <v>6440000.0</v>
       </c>
-      <c r="T29">
+      <c r="U29">
         <v>-44569000.0</v>
       </c>
-      <c r="U29">
+      <c r="V29">
         <v>8382000.0</v>
       </c>
-      <c r="V29">
+      <c r="W29">
         <v>14620000.0</v>
       </c>
-      <c r="W29">
+      <c r="X29">
         <v>7445000.0</v>
       </c>
-      <c r="X29">
+      <c r="Y29">
         <v>-3231000.0</v>
       </c>
-      <c r="Y29"/>
-[...1 lines deleted...]
-    <row r="30" spans="1:25">
+      <c r="Z29"/>
+    </row>
+    <row r="30" spans="1:26">
       <c r="A30" t="s">
-        <v>118</v>
+        <v>119</v>
       </c>
       <c r="B30">
+        <v>28881000.0</v>
+      </c>
+      <c r="C30">
         <v>111019000.0</v>
       </c>
-      <c r="C30">
+      <c r="D30">
         <v>134983000.0</v>
       </c>
-      <c r="D30">
+      <c r="E30">
         <v>134642000.0</v>
       </c>
-      <c r="E30">
+      <c r="F30">
         <v>32664000.0</v>
       </c>
-      <c r="F30">
+      <c r="G30">
         <v>146631000.0</v>
       </c>
-      <c r="G30">
+      <c r="H30">
         <v>97137000.0</v>
       </c>
-      <c r="H30">
+      <c r="I30">
         <v>30565000.0</v>
       </c>
-      <c r="I30">
+      <c r="J30">
         <v>124980000.0</v>
       </c>
-      <c r="J30">
+      <c r="K30">
         <v>99864000.0</v>
       </c>
-      <c r="K30">
+      <c r="L30">
         <v>30696000.0</v>
       </c>
-      <c r="L30">
+      <c r="M30">
         <v>25214000.0</v>
       </c>
-      <c r="M30">
+      <c r="N30">
         <v>113649000.0</v>
       </c>
-      <c r="N30">
+      <c r="O30">
         <v>21104000.0</v>
       </c>
-      <c r="O30">
+      <c r="P30">
         <v>27197000.0</v>
       </c>
-      <c r="P30">
+      <c r="Q30">
         <v>24952000.0</v>
       </c>
-      <c r="Q30">
+      <c r="R30">
         <v>29287000.0</v>
       </c>
-      <c r="R30">
+      <c r="S30">
         <v>82351000.0</v>
       </c>
-      <c r="S30">
+      <c r="T30">
         <v>91349000.0</v>
       </c>
-      <c r="T30">
+      <c r="U30">
         <v>247162000.0</v>
       </c>
-      <c r="U30">
+      <c r="V30">
         <v>19675000.0</v>
       </c>
-      <c r="V30">
+      <c r="W30">
         <v>-16621000.0</v>
       </c>
-      <c r="W30">
+      <c r="X30">
         <v>62320000.0</v>
       </c>
-      <c r="X30">
+      <c r="Y30">
         <v>63553000.0</v>
       </c>
-      <c r="Y30">
+      <c r="Z30">
         <v>71775000.0</v>
       </c>
     </row>
-    <row r="31" spans="1:25">
+    <row r="31" spans="1:26">
       <c r="A31" t="s">
-        <v>119</v>
+        <v>120</v>
       </c>
       <c r="B31">
+        <v>-12283000.0</v>
+      </c>
+      <c r="C31">
         <v>-25128000.0</v>
       </c>
-      <c r="C31">
+      <c r="D31">
         <v>-14054000.0</v>
       </c>
-      <c r="D31">
+      <c r="E31">
         <v>-15151000.0</v>
       </c>
-      <c r="E31">
+      <c r="F31">
         <v>-16023000.0</v>
       </c>
-      <c r="F31">
+      <c r="G31">
         <v>-18641000.0</v>
       </c>
-      <c r="G31">
+      <c r="H31">
         <v>-20653000.0</v>
       </c>
-      <c r="H31">
+      <c r="I31">
         <v>-20254000.0</v>
       </c>
-      <c r="I31">
+      <c r="J31">
         <v>-16717000.0</v>
       </c>
-      <c r="J31">
+      <c r="K31">
         <v>-19961000.0</v>
       </c>
-      <c r="K31">
+      <c r="L31">
         <v>-19100000.0</v>
       </c>
-      <c r="L31">
+      <c r="M31">
         <v>-18295000.0</v>
       </c>
-      <c r="M31">
+      <c r="N31">
         <v>-17748000.0</v>
       </c>
-      <c r="N31">
+      <c r="O31">
         <v>-14867000.0</v>
       </c>
-      <c r="O31">
+      <c r="P31">
         <v>-10100000.0</v>
       </c>
-      <c r="P31">
+      <c r="Q31">
         <v>-8762000.0</v>
       </c>
-      <c r="Q31">
+      <c r="R31">
         <v>-8166000.0</v>
       </c>
-      <c r="R31">
+      <c r="S31">
         <v>-6029000.0</v>
       </c>
-      <c r="S31">
+      <c r="T31">
         <v>-5717000.0</v>
       </c>
-      <c r="T31">
+      <c r="U31">
         <v>-16923000.0</v>
       </c>
-      <c r="U31">
+      <c r="V31">
         <v>-13959000.0</v>
       </c>
-      <c r="V31">
+      <c r="W31">
         <v>-14668000.0</v>
       </c>
-      <c r="W31">
+      <c r="X31">
         <v>-15917000.0</v>
       </c>
-      <c r="X31">
+      <c r="Y31">
         <v>-16229000.0</v>
       </c>
-      <c r="Y31">
+      <c r="Z31">
         <v>-19113000.0</v>
       </c>
     </row>
-    <row r="32" spans="1:25">
+    <row r="32" spans="1:26">
       <c r="A32" t="s">
-        <v>120</v>
+        <v>121</v>
       </c>
       <c r="B32">
+        <v>277913000.0</v>
+      </c>
+      <c r="C32">
         <v>261243000.0</v>
       </c>
-      <c r="C32">
+      <c r="D32">
         <v>263417000.0</v>
       </c>
-      <c r="D32">
+      <c r="E32">
         <v>265415000.0</v>
       </c>
-      <c r="E32">
+      <c r="F32">
         <v>261656000.0</v>
       </c>
-      <c r="F32">
+      <c r="G32">
         <v>251172000.0</v>
       </c>
-      <c r="G32">
+      <c r="H32">
         <v>249329000.0</v>
       </c>
-      <c r="H32">
+      <c r="I32">
         <v>255043000.0</v>
       </c>
-      <c r="I32">
+      <c r="J32">
         <v>239183000.0</v>
       </c>
-      <c r="J32">
+      <c r="K32">
         <v>230140000.0</v>
       </c>
-      <c r="K32">
+      <c r="L32">
         <v>234076000.0</v>
       </c>
-      <c r="L32">
+      <c r="M32">
         <v>236894000.0</v>
       </c>
-      <c r="M32">
+      <c r="N32">
         <v>225960000.0</v>
       </c>
-      <c r="N32">
+      <c r="O32">
         <v>214352000.0</v>
       </c>
-      <c r="O32">
+      <c r="P32">
         <v>217576000.0</v>
       </c>
-      <c r="P32">
+      <c r="Q32">
         <v>225159000.0</v>
       </c>
-      <c r="Q32">
+      <c r="R32">
         <v>219419000.0</v>
       </c>
-      <c r="R32">
+      <c r="S32">
         <v>191459000.0</v>
       </c>
-      <c r="S32">
+      <c r="T32">
         <v>194310000.0</v>
       </c>
-      <c r="T32">
+      <c r="U32">
         <v>197080000.0</v>
       </c>
-      <c r="U32">
+      <c r="V32">
         <v>175508000.0</v>
       </c>
-      <c r="V32">
+      <c r="W32">
         <v>162037000.0</v>
       </c>
-      <c r="W32">
+      <c r="X32">
         <v>155796000.0</v>
       </c>
-      <c r="X32">
+      <c r="Y32">
         <v>101856000.0</v>
       </c>
-      <c r="Y32">
+      <c r="Z32">
         <v>155252000.0</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet5.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:H30"/>
@@ -8737,2741 +8992,2820 @@
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
       <c r="C1" t="s">
         <v>2</v>
       </c>
       <c r="D1" t="s">
         <v>3</v>
       </c>
       <c r="E1" t="s">
         <v>4</v>
       </c>
       <c r="F1" t="s">
         <v>5</v>
       </c>
       <c r="G1" t="s">
         <v>6</v>
       </c>
       <c r="H1" t="s">
         <v>7</v>
       </c>
     </row>
     <row r="2" spans="1:8">
       <c r="A2" t="s">
-        <v>121</v>
+        <v>122</v>
       </c>
       <c r="B2">
         <v>67612000.0</v>
       </c>
       <c r="C2">
         <v>19119000.0</v>
       </c>
       <c r="D2">
         <v>65222000.0</v>
       </c>
       <c r="E2">
         <v>19858000.0</v>
       </c>
       <c r="F2">
         <v>117874000.0</v>
       </c>
       <c r="G2">
         <v>6705000.0</v>
       </c>
       <c r="H2">
         <v>5055000.0</v>
       </c>
     </row>
     <row r="3" spans="1:8">
       <c r="A3" t="s">
-        <v>122</v>
+        <v>123</v>
       </c>
       <c r="B3">
         <v>255399000</v>
       </c>
       <c r="C3">
         <v>330079000</v>
       </c>
       <c r="D3">
         <v>328124000</v>
       </c>
       <c r="E3">
         <v>191615000</v>
       </c>
       <c r="F3">
         <v>125764000</v>
       </c>
       <c r="G3">
         <v>58744000</v>
       </c>
       <c r="H3">
         <v>74580000</v>
       </c>
     </row>
     <row r="4" spans="1:8">
       <c r="A4" t="s">
-        <v>123</v>
+        <v>124</v>
       </c>
       <c r="B4"/>
       <c r="C4"/>
       <c r="D4"/>
       <c r="E4">
         <v>45364000.0</v>
       </c>
       <c r="F4">
         <v>-98016000.0</v>
       </c>
       <c r="G4"/>
       <c r="H4"/>
     </row>
     <row r="5" spans="1:8">
       <c r="A5" t="s">
-        <v>124</v>
+        <v>125</v>
       </c>
       <c r="B5"/>
       <c r="C5"/>
       <c r="D5"/>
       <c r="E5">
         <v>-8873000.0</v>
       </c>
       <c r="F5">
         <v>-5892000.0</v>
       </c>
       <c r="G5"/>
       <c r="H5"/>
     </row>
     <row r="6" spans="1:8">
       <c r="A6" t="s">
-        <v>125</v>
+        <v>126</v>
       </c>
       <c r="B6">
         <v>-39101000.0</v>
       </c>
       <c r="C6">
         <v>48493000.0</v>
       </c>
       <c r="D6">
         <v>-46103000.0</v>
       </c>
       <c r="E6">
         <v>45364000.0</v>
       </c>
       <c r="F6">
         <v>-98016000.0</v>
       </c>
       <c r="G6">
         <v>111169000.0</v>
       </c>
       <c r="H6">
         <v>1650000.0</v>
       </c>
     </row>
     <row r="7" spans="1:8">
       <c r="A7" t="s">
-        <v>126</v>
+        <v>127</v>
       </c>
       <c r="B7">
         <v>8403000.0</v>
       </c>
       <c r="C7">
         <v>-24154000.0</v>
       </c>
       <c r="D7">
         <v>-34513000.0</v>
       </c>
       <c r="E7">
         <v>-38512000.0</v>
       </c>
       <c r="F7">
         <v>-61585000.0</v>
       </c>
       <c r="G7">
         <v>-26428000.0</v>
       </c>
       <c r="H7">
         <v>12603000.0</v>
       </c>
     </row>
     <row r="8" spans="1:8">
       <c r="A8" t="s">
-        <v>127</v>
+        <v>128</v>
       </c>
       <c r="B8"/>
       <c r="C8"/>
       <c r="D8"/>
       <c r="E8">
         <v>4972000.0</v>
       </c>
       <c r="F8">
         <v>-17416000.0</v>
       </c>
       <c r="G8"/>
       <c r="H8"/>
     </row>
     <row r="9" spans="1:8">
       <c r="A9" t="s">
-        <v>128</v>
+        <v>129</v>
       </c>
       <c r="B9">
         <v>490000.0</v>
       </c>
       <c r="C9">
         <v>5513000.0</v>
       </c>
       <c r="D9">
         <v>-1403000.0</v>
       </c>
       <c r="E9">
         <v>4972000.0</v>
       </c>
       <c r="F9">
         <v>540000.0</v>
       </c>
       <c r="G9">
         <v>513000.0</v>
       </c>
       <c r="H9">
         <v>-467000.0</v>
       </c>
     </row>
     <row r="10" spans="1:8">
       <c r="A10" t="s">
-        <v>129</v>
+        <v>130</v>
       </c>
       <c r="B10">
         <v>274000.0</v>
       </c>
       <c r="C10">
         <v>3224000.0</v>
       </c>
       <c r="D10">
         <v>357000.0</v>
       </c>
       <c r="E10">
         <v>-2661000.0</v>
       </c>
       <c r="F10">
         <v>540000.0</v>
       </c>
       <c r="G10">
         <v>935000.0</v>
       </c>
       <c r="H10">
         <v>-215000.0</v>
       </c>
     </row>
     <row r="11" spans="1:8">
       <c r="A11" t="s">
-        <v>130</v>
+        <v>131</v>
       </c>
       <c r="B11"/>
       <c r="C11"/>
       <c r="D11"/>
       <c r="E11">
         <v>9149000.0</v>
       </c>
       <c r="F11">
         <v>-2812000.0</v>
       </c>
       <c r="G11">
         <v>-7110000.0</v>
       </c>
       <c r="H11">
         <v>6427000.0</v>
       </c>
     </row>
     <row r="12" spans="1:8">
       <c r="A12" t="s">
-        <v>131</v>
+        <v>132</v>
       </c>
       <c r="B12"/>
       <c r="C12"/>
       <c r="D12"/>
       <c r="E12">
         <v>50738000.0</v>
       </c>
       <c r="F12">
         <v>169265000.0</v>
       </c>
       <c r="G12">
         <v>21443000.0</v>
       </c>
       <c r="H12">
         <v>14930000.0</v>
       </c>
     </row>
     <row r="13" spans="1:8">
       <c r="A13" t="s">
-        <v>132</v>
+        <v>133</v>
       </c>
       <c r="B13"/>
       <c r="C13"/>
       <c r="D13"/>
       <c r="E13">
         <v>-39945000.0</v>
       </c>
       <c r="F13">
         <v>-66189000.0</v>
       </c>
       <c r="G13">
         <v>-20766000.0</v>
       </c>
       <c r="H13">
         <v>7094000.0</v>
       </c>
     </row>
     <row r="14" spans="1:8">
       <c r="A14" t="s">
-        <v>133</v>
+        <v>134</v>
       </c>
       <c r="B14">
         <v>88205000.0</v>
       </c>
       <c r="C14">
         <v>81366000.0</v>
       </c>
       <c r="D14">
         <v>69991000.0</v>
       </c>
       <c r="E14">
         <v>61580000.0</v>
       </c>
       <c r="F14">
         <v>50559000.0</v>
       </c>
       <c r="G14">
         <v>45289000.0</v>
       </c>
       <c r="H14">
         <v>39468000.0</v>
       </c>
     </row>
     <row r="15" spans="1:8">
       <c r="A15" t="s">
-        <v>134</v>
+        <v>135</v>
       </c>
       <c r="B15"/>
       <c r="C15"/>
       <c r="D15"/>
       <c r="E15"/>
       <c r="F15">
         <v>294972000.0</v>
       </c>
       <c r="G15">
         <v>46000.0</v>
       </c>
       <c r="H15">
         <v>194728000.0</v>
       </c>
     </row>
     <row r="16" spans="1:8">
       <c r="A16" t="s">
-        <v>135</v>
+        <v>136</v>
       </c>
       <c r="B16">
         <v>28511000.0</v>
       </c>
       <c r="C16">
         <v>67612000.0</v>
       </c>
       <c r="D16">
         <v>19119000.0</v>
       </c>
       <c r="E16">
         <v>65222000.0</v>
       </c>
       <c r="F16">
         <v>19858000.0</v>
       </c>
       <c r="G16">
         <v>117874000.0</v>
       </c>
       <c r="H16">
         <v>6705000.0</v>
       </c>
     </row>
     <row r="17" spans="1:8">
       <c r="A17" t="s">
-        <v>136</v>
+        <v>137</v>
       </c>
       <c r="B17"/>
       <c r="C17"/>
       <c r="D17"/>
       <c r="E17"/>
       <c r="F17"/>
       <c r="G17"/>
       <c r="H17"/>
     </row>
     <row r="18" spans="1:8">
       <c r="A18" t="s">
-        <v>137</v>
+        <v>138</v>
       </c>
       <c r="B18">
         <v>30305000.0</v>
       </c>
       <c r="C18">
         <v>-81459000.0</v>
       </c>
       <c r="D18">
         <v>-123471000.0</v>
       </c>
       <c r="E18">
         <v>37586000.0</v>
       </c>
       <c r="F18">
         <v>47590000.0</v>
       </c>
       <c r="G18">
         <v>43102000.0</v>
       </c>
       <c r="H18">
         <v>-4508000.0</v>
       </c>
     </row>
     <row r="19" spans="1:8">
       <c r="A19" t="s">
-        <v>138</v>
+        <v>139</v>
       </c>
       <c r="B19"/>
       <c r="C19">
         <v>-199852000.0</v>
       </c>
       <c r="D19">
         <v>-229999000.0</v>
       </c>
       <c r="E19">
         <v>-190131000.0</v>
       </c>
       <c r="F19">
         <v>-543832000.0</v>
       </c>
       <c r="G19">
         <v>-13353000.0</v>
       </c>
       <c r="H19">
         <v>-113821000.0</v>
       </c>
     </row>
     <row r="20" spans="1:8">
       <c r="A20" t="s">
-        <v>139</v>
+        <v>140</v>
       </c>
       <c r="B20"/>
       <c r="C20"/>
       <c r="D20">
         <v>0.0</v>
       </c>
       <c r="E20">
         <v>0.0</v>
       </c>
       <c r="F20">
         <v>489609000.0</v>
       </c>
       <c r="G20">
         <v>0.0</v>
       </c>
       <c r="H20">
         <v>0.0</v>
       </c>
     </row>
     <row r="21" spans="1:8">
       <c r="A21" t="s">
-        <v>140</v>
-[...1 lines deleted...]
-      <c r="B21"/>
+        <v>141</v>
+      </c>
+      <c r="B21">
+        <v>-121100000.0</v>
+      </c>
       <c r="C21">
         <v>18432000.0</v>
       </c>
       <c r="D21">
         <v>-668000.0</v>
       </c>
       <c r="E21">
         <v>-2100000.0</v>
       </c>
       <c r="F21">
         <v>-171263000.0</v>
       </c>
       <c r="G21">
         <v>23002000.0</v>
       </c>
       <c r="H21">
         <v>251095000.0</v>
       </c>
     </row>
     <row r="22" spans="1:8">
       <c r="A22" t="s">
-        <v>103</v>
+        <v>104</v>
       </c>
       <c r="B22">
         <v>103077000.0</v>
       </c>
       <c r="C22">
         <v>70239000.0</v>
       </c>
       <c r="D22">
         <v>80130000.0</v>
       </c>
       <c r="E22">
         <v>112900000.0</v>
       </c>
       <c r="F22">
         <v>-22045000.0</v>
       </c>
       <c r="G22">
         <v>60403000.0</v>
       </c>
       <c r="H22">
         <v>920000.0</v>
       </c>
     </row>
     <row r="23" spans="1:8">
       <c r="A23" t="s">
-        <v>141</v>
+        <v>142</v>
       </c>
       <c r="B23">
         <v>45661000.0</v>
       </c>
       <c r="C23">
         <v>-5927000.0</v>
       </c>
       <c r="D23">
         <v>9277000.0</v>
       </c>
       <c r="E23">
         <v>8971000.0</v>
       </c>
       <c r="F23">
         <v>535600000.0</v>
       </c>
       <c r="G23">
         <v>46000.0</v>
       </c>
       <c r="H23">
         <v>-11934000.0</v>
       </c>
     </row>
     <row r="24" spans="1:8">
       <c r="A24" t="s">
-        <v>142</v>
+        <v>143</v>
       </c>
       <c r="B24">
         <v>48552000.0</v>
       </c>
       <c r="C24">
         <v>130227000.0</v>
       </c>
       <c r="D24">
         <v>119977000.0</v>
       </c>
       <c r="E24">
         <v>88187000.0</v>
       </c>
       <c r="F24">
         <v>-418068000.0</v>
       </c>
       <c r="G24">
         <v>23589000.0</v>
       </c>
       <c r="H24">
         <v>-39241000.0</v>
       </c>
     </row>
     <row r="25" spans="1:8">
       <c r="A25" t="s">
-        <v>143</v>
+        <v>144</v>
       </c>
       <c r="B25">
         <v>23607000.0</v>
       </c>
       <c r="C25">
         <v>65522000.0</v>
       </c>
       <c r="D25">
         <v>46907000.0</v>
       </c>
       <c r="E25">
         <v>41546000.0</v>
       </c>
       <c r="F25">
         <v>17176000.0</v>
       </c>
       <c r="G25">
         <v>-551000.0</v>
       </c>
       <c r="H25">
         <v>19142000.0</v>
       </c>
     </row>
     <row r="26" spans="1:8">
       <c r="A26" t="s">
-        <v>144</v>
+        <v>145</v>
       </c>
       <c r="B26"/>
       <c r="C26">
         <v>-19290000.0</v>
       </c>
       <c r="D26">
         <v>0.0</v>
       </c>
       <c r="E26">
         <v>8971000.0</v>
       </c>
       <c r="F26">
         <v>-308000.0</v>
       </c>
       <c r="G26">
         <v>-372000.0</v>
       </c>
       <c r="H26">
         <v>-619000.0</v>
       </c>
     </row>
     <row r="27" spans="1:8">
       <c r="A27" t="s">
-        <v>145</v>
+        <v>146</v>
       </c>
       <c r="B27">
         <v>26633000.0</v>
       </c>
       <c r="C27">
         <v>25563000.0</v>
       </c>
       <c r="D27">
         <v>24001000.0</v>
       </c>
       <c r="E27">
         <v>22305000.0</v>
       </c>
       <c r="F27">
         <v>216579000.0</v>
       </c>
       <c r="G27">
         <v>1493000.0</v>
       </c>
       <c r="H27">
         <v>2365000.0</v>
       </c>
     </row>
     <row r="28" spans="1:8">
       <c r="A28" t="s">
-        <v>146</v>
+        <v>147</v>
       </c>
       <c r="B28">
         <v>-117958000.0</v>
       </c>
       <c r="C28">
         <v>-275000.0</v>
       </c>
       <c r="D28">
         <v>8609000.0</v>
       </c>
       <c r="E28">
         <v>6294000.0</v>
       </c>
       <c r="F28">
         <v>272462000.0</v>
       </c>
       <c r="G28">
         <v>22676000.0</v>
       </c>
       <c r="H28">
         <v>45399000.0</v>
       </c>
     </row>
     <row r="29" spans="1:8">
       <c r="A29" t="s">
-        <v>147</v>
+        <v>148</v>
       </c>
       <c r="B29">
         <v>285704000.0</v>
       </c>
       <c r="C29">
         <v>248620000.0</v>
       </c>
       <c r="D29">
         <v>204653000.0</v>
       </c>
       <c r="E29">
         <v>229201000.0</v>
       </c>
       <c r="F29">
         <v>173354000.0</v>
       </c>
       <c r="G29">
         <v>101846000.0</v>
       </c>
       <c r="H29">
         <v>70072000.0</v>
       </c>
     </row>
     <row r="30" spans="1:8">
       <c r="A30" t="s">
-        <v>148</v>
+        <v>149</v>
       </c>
       <c r="B30">
         <v>-206847000.0</v>
       </c>
       <c r="C30">
         <v>-199852000.0</v>
       </c>
       <c r="D30">
         <v>-259365000.0</v>
       </c>
       <c r="E30">
         <v>-190131000.0</v>
       </c>
       <c r="F30">
         <v>-543832000.0</v>
       </c>
       <c r="G30">
         <v>-13353000.0</v>
       </c>
       <c r="H30">
         <v>-113821000.0</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet6.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:Y30"/>
+  <dimension ref="A1:Z30"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="44.703" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="6" max="6" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="7" max="7" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="8" max="8" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="9" max="9" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="10" max="10" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="11" max="11" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="12" max="12" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="13" max="13" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="14" max="14" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="15" max="15" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="16" max="16" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="17" max="17" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="18" max="18" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="19" max="19" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="20" max="20" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="21" max="21" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="22" max="22" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="23" max="23" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="24" max="24" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="25" max="25" width="12.854" bestFit="true" customWidth="true" style="0"/>
+    <col min="26" max="26" width="12.854" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:25">
+    <row r="1" spans="1:26">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
+        <v>69</v>
+      </c>
+      <c r="C1" t="s">
         <v>1</v>
-      </c>
-[...1 lines deleted...]
-        <v>69</v>
       </c>
       <c r="D1" t="s">
         <v>70</v>
       </c>
       <c r="E1" t="s">
         <v>71</v>
       </c>
       <c r="F1" t="s">
+        <v>72</v>
+      </c>
+      <c r="G1" t="s">
         <v>2</v>
-      </c>
-[...1 lines deleted...]
-        <v>72</v>
       </c>
       <c r="H1" t="s">
         <v>73</v>
       </c>
       <c r="I1" t="s">
         <v>74</v>
       </c>
       <c r="J1" t="s">
+        <v>75</v>
+      </c>
+      <c r="K1" t="s">
         <v>3</v>
-      </c>
-[...1 lines deleted...]
-        <v>75</v>
       </c>
       <c r="L1" t="s">
         <v>76</v>
       </c>
       <c r="M1" t="s">
         <v>77</v>
       </c>
       <c r="N1" t="s">
+        <v>78</v>
+      </c>
+      <c r="O1" t="s">
         <v>4</v>
-      </c>
-[...1 lines deleted...]
-        <v>78</v>
       </c>
       <c r="P1" t="s">
         <v>79</v>
       </c>
       <c r="Q1" t="s">
         <v>80</v>
       </c>
       <c r="R1" t="s">
+        <v>81</v>
+      </c>
+      <c r="S1" t="s">
         <v>5</v>
-      </c>
-[...1 lines deleted...]
-        <v>81</v>
       </c>
       <c r="T1" t="s">
         <v>82</v>
       </c>
       <c r="U1" t="s">
         <v>83</v>
       </c>
       <c r="V1" t="s">
+        <v>84</v>
+      </c>
+      <c r="W1" t="s">
         <v>6</v>
-      </c>
-[...1 lines deleted...]
-        <v>84</v>
       </c>
       <c r="X1" t="s">
         <v>85</v>
       </c>
       <c r="Y1" t="s">
         <v>86</v>
       </c>
-    </row>
-    <row r="2" spans="1:25">
+      <c r="Z1" t="s">
+        <v>87</v>
+      </c>
+    </row>
+    <row r="2" spans="1:26">
       <c r="A2" t="s">
-        <v>121</v>
+        <v>122</v>
       </c>
       <c r="B2">
-        <v>35652000.0</v>
+        <v>28511000.0</v>
       </c>
       <c r="C2">
+        <v>35766000.0</v>
+      </c>
+      <c r="D2">
         <v>26629000.0</v>
       </c>
-      <c r="D2">
+      <c r="E2">
         <v>39288000.0</v>
       </c>
-      <c r="E2">
+      <c r="F2">
         <v>67612000.0</v>
       </c>
-      <c r="F2">
+      <c r="G2">
         <v>16624000.0</v>
       </c>
-      <c r="G2">
+      <c r="H2">
         <v>3754000.0</v>
       </c>
-      <c r="H2">
+      <c r="I2">
         <v>10817000.0</v>
       </c>
-      <c r="I2">
+      <c r="J2">
         <v>19119000.0</v>
       </c>
-      <c r="J2">
+      <c r="K2">
         <v>62240000.0</v>
       </c>
-      <c r="K2">
+      <c r="L2">
         <v>136233000.0</v>
       </c>
-      <c r="L2">
+      <c r="M2">
         <v>69973000.0</v>
       </c>
-      <c r="M2">
+      <c r="N2">
         <v>65222000.0</v>
       </c>
-      <c r="N2">
+      <c r="O2">
         <v>74947000.0</v>
       </c>
-      <c r="O2">
+      <c r="P2">
         <v>37769000.0</v>
       </c>
-      <c r="P2">
+      <c r="Q2">
         <v>70435000.0</v>
       </c>
-      <c r="Q2">
+      <c r="R2">
         <v>19858000.0</v>
       </c>
-      <c r="R2">
+      <c r="S2">
         <v>162504000.0</v>
       </c>
-      <c r="S2">
+      <c r="T2">
         <v>158340000.0</v>
       </c>
-      <c r="T2">
+      <c r="U2">
         <v>138421000.0</v>
       </c>
-      <c r="U2">
+      <c r="V2">
         <v>117874000.0</v>
       </c>
-      <c r="V2">
+      <c r="W2">
         <v>58396000.0</v>
       </c>
-      <c r="W2">
+      <c r="X2">
         <v>58090000.0</v>
       </c>
-      <c r="X2">
+      <c r="Y2">
         <v>105354000.0</v>
       </c>
-      <c r="Y2">
+      <c r="Z2">
         <v>6705000.0</v>
       </c>
     </row>
-    <row r="3" spans="1:25">
+    <row r="3" spans="1:26">
       <c r="A3" t="s">
-        <v>122</v>
+        <v>123</v>
       </c>
       <c r="B3">
+        <v>46686000</v>
+      </c>
+      <c r="C3">
         <v>76745000</v>
       </c>
-      <c r="C3">
+      <c r="D3">
         <v>65542000</v>
       </c>
-      <c r="D3">
+      <c r="E3">
         <v>58031000</v>
       </c>
-      <c r="E3">
+      <c r="F3">
         <v>55081000</v>
       </c>
-      <c r="F3">
+      <c r="G3">
         <v>70183000</v>
       </c>
-      <c r="G3">
+      <c r="H3">
         <v>96800000</v>
       </c>
-      <c r="H3">
+      <c r="I3">
         <v>81252000</v>
       </c>
-      <c r="I3">
+      <c r="J3">
         <v>81844000</v>
       </c>
-      <c r="J3">
+      <c r="K3">
         <v>109432000</v>
       </c>
-      <c r="K3">
+      <c r="L3">
         <v>90824000</v>
       </c>
-      <c r="L3">
+      <c r="M3">
         <v>55809000</v>
       </c>
-      <c r="M3">
+      <c r="N3">
         <v>72059000</v>
       </c>
-      <c r="N3">
+      <c r="O3">
         <v>59601000</v>
       </c>
-      <c r="O3">
+      <c r="P3">
         <v>55615000</v>
       </c>
-      <c r="P3">
+      <c r="Q3">
         <v>46384000</v>
       </c>
-      <c r="Q3">
+      <c r="R3">
         <v>30015000</v>
       </c>
-      <c r="R3">
+      <c r="S3">
         <v>39434000</v>
       </c>
-      <c r="S3">
+      <c r="T3">
         <v>42136000</v>
       </c>
-      <c r="T3">
+      <c r="U3">
         <v>11893000</v>
       </c>
-      <c r="U3">
+      <c r="V3">
         <v>32301000</v>
       </c>
-      <c r="V3">
+      <c r="W3">
         <v>17240000</v>
       </c>
-      <c r="W3">
+      <c r="X3">
         <v>14099000</v>
       </c>
-      <c r="X3">
+      <c r="Y3">
         <v>6930000</v>
       </c>
-      <c r="Y3">
+      <c r="Z3">
         <v>20475000</v>
       </c>
     </row>
-    <row r="4" spans="1:25">
+    <row r="4" spans="1:26">
       <c r="A4" t="s">
-        <v>123</v>
+        <v>124</v>
       </c>
       <c r="B4"/>
       <c r="C4"/>
       <c r="D4"/>
       <c r="E4"/>
       <c r="F4"/>
       <c r="G4"/>
       <c r="H4"/>
       <c r="I4"/>
       <c r="J4"/>
       <c r="K4"/>
       <c r="L4"/>
-      <c r="M4">
+      <c r="M4"/>
+      <c r="N4">
         <v>4751000.0</v>
       </c>
-      <c r="N4">
+      <c r="O4">
         <v>-9725000.0</v>
       </c>
-      <c r="O4">
+      <c r="P4">
         <v>37178000.0</v>
       </c>
-      <c r="P4">
+      <c r="Q4">
         <v>-32666000.0</v>
       </c>
-      <c r="Q4">
+      <c r="R4">
         <v>50577000.0</v>
       </c>
-      <c r="R4"/>
       <c r="S4"/>
       <c r="T4"/>
       <c r="U4"/>
       <c r="V4"/>
       <c r="W4"/>
       <c r="X4"/>
       <c r="Y4"/>
-    </row>
-    <row r="5" spans="1:25">
+      <c r="Z4"/>
+    </row>
+    <row r="5" spans="1:26">
       <c r="A5" t="s">
-        <v>124</v>
+        <v>125</v>
       </c>
       <c r="B5"/>
       <c r="C5"/>
       <c r="D5"/>
       <c r="E5"/>
       <c r="F5"/>
       <c r="G5"/>
       <c r="H5"/>
       <c r="I5"/>
       <c r="J5"/>
       <c r="K5"/>
       <c r="L5"/>
-      <c r="M5">
+      <c r="M5"/>
+      <c r="N5">
         <v>3524000.0</v>
       </c>
-      <c r="N5">
+      <c r="O5">
         <v>-1849000.0</v>
       </c>
-      <c r="O5">
+      <c r="P5">
         <v>-3595000.0</v>
       </c>
-      <c r="P5">
+      <c r="Q5">
         <v>-3574000.0</v>
       </c>
-      <c r="Q5">
+      <c r="R5">
         <v>145000.0</v>
       </c>
-      <c r="R5"/>
       <c r="S5"/>
       <c r="T5"/>
       <c r="U5"/>
       <c r="V5"/>
       <c r="W5"/>
       <c r="X5"/>
       <c r="Y5"/>
-    </row>
-    <row r="6" spans="1:25">
+      <c r="Z5"/>
+    </row>
+    <row r="6" spans="1:26">
       <c r="A6" t="s">
-        <v>125</v>
+        <v>126</v>
       </c>
       <c r="B6">
-        <v>-7316000.0</v>
+        <v>26321000.0</v>
       </c>
       <c r="C6">
+        <v>-7255000.0</v>
+      </c>
+      <c r="D6">
         <v>9023000.0</v>
       </c>
-      <c r="D6">
+      <c r="E6">
         <v>-12883000.0</v>
       </c>
-      <c r="E6">
+      <c r="F6">
         <v>-28324000.0</v>
       </c>
-      <c r="F6">
+      <c r="G6">
         <v>50988000.0</v>
       </c>
-      <c r="G6">
+      <c r="H6">
         <v>12870000.0</v>
       </c>
-      <c r="H6">
+      <c r="I6">
         <v>-7063000.0</v>
       </c>
-      <c r="I6">
+      <c r="J6">
         <v>-8302000.0</v>
       </c>
-      <c r="J6">
+      <c r="K6">
         <v>-43121000.0</v>
       </c>
-      <c r="K6">
+      <c r="L6">
         <v>-73993000.0</v>
       </c>
-      <c r="L6">
+      <c r="M6">
         <v>66260000.0</v>
       </c>
-      <c r="M6">
+      <c r="N6">
         <v>4751000.0</v>
       </c>
-      <c r="N6">
+      <c r="O6">
         <v>-9725000.0</v>
       </c>
-      <c r="O6">
+      <c r="P6">
         <v>37178000.0</v>
       </c>
-      <c r="P6">
+      <c r="Q6">
         <v>-32666000.0</v>
       </c>
-      <c r="Q6">
+      <c r="R6">
         <v>50577000.0</v>
       </c>
-      <c r="R6">
+      <c r="S6">
         <v>-142646000.0</v>
       </c>
-      <c r="S6">
+      <c r="T6">
         <v>4164000.0</v>
       </c>
-      <c r="T6">
+      <c r="U6">
         <v>19919000.0</v>
       </c>
-      <c r="U6">
+      <c r="V6">
         <v>20547000.0</v>
       </c>
-      <c r="V6">
+      <c r="W6">
         <v>59478000.0</v>
       </c>
-      <c r="W6">
+      <c r="X6">
         <v>306000.0</v>
       </c>
-      <c r="X6">
+      <c r="Y6">
         <v>-47264000.0</v>
       </c>
-      <c r="Y6">
+      <c r="Z6">
         <v>98649000.0</v>
       </c>
     </row>
-    <row r="7" spans="1:25">
+    <row r="7" spans="1:26">
       <c r="A7" t="s">
-        <v>126</v>
+        <v>127</v>
       </c>
       <c r="B7">
-        <v>25021000.0</v>
+        <v>-10811000.0</v>
       </c>
       <c r="C7">
+        <v>-23036000.0</v>
+      </c>
+      <c r="D7">
         <v>6331000.0</v>
       </c>
-      <c r="D7">
+      <c r="E7">
         <v>-34324000.0</v>
       </c>
-      <c r="E7">
+      <c r="F7">
         <v>11375000.0</v>
       </c>
-      <c r="F7">
+      <c r="G7">
         <v>-17353000.0</v>
       </c>
-      <c r="G7">
+      <c r="H7">
         <v>12952000.0</v>
       </c>
-      <c r="H7">
+      <c r="I7">
         <v>-14740000.0</v>
       </c>
-      <c r="I7">
+      <c r="J7">
         <v>-5013000.0</v>
       </c>
-      <c r="J7">
+      <c r="K7">
         <v>-17300000.0</v>
       </c>
-      <c r="K7">
+      <c r="L7">
         <v>-11947000.0</v>
       </c>
-      <c r="L7">
+      <c r="M7">
         <v>-11956000.0</v>
       </c>
-      <c r="M7">
+      <c r="N7">
         <v>6690000.0</v>
       </c>
-      <c r="N7">
+      <c r="O7">
         <v>-17526000.0</v>
       </c>
-      <c r="O7">
+      <c r="P7">
         <v>-11304000.0</v>
       </c>
-      <c r="P7">
+      <c r="Q7">
         <v>-19772000.0</v>
       </c>
-      <c r="Q7">
+      <c r="R7">
         <v>10090000.0</v>
       </c>
-      <c r="R7">
+      <c r="S7">
         <v>-34612000.0</v>
       </c>
-      <c r="S7">
+      <c r="T7">
         <v>-28957000.0</v>
       </c>
-      <c r="T7">
+      <c r="U7">
         <v>3797000.0</v>
       </c>
-      <c r="U7">
+      <c r="V7">
         <v>-1813000.0</v>
       </c>
-      <c r="V7">
+      <c r="W7">
         <v>-14006000.0</v>
       </c>
-      <c r="W7">
+      <c r="X7">
         <v>-18921000.0</v>
       </c>
-      <c r="X7">
+      <c r="Y7">
         <v>27163000.0</v>
       </c>
-      <c r="Y7">
+      <c r="Z7">
         <v>-20664000.0</v>
       </c>
     </row>
-    <row r="8" spans="1:25">
+    <row r="8" spans="1:26">
       <c r="A8" t="s">
-        <v>127</v>
+        <v>128</v>
       </c>
       <c r="B8"/>
       <c r="C8"/>
       <c r="D8"/>
       <c r="E8"/>
       <c r="F8"/>
       <c r="G8"/>
       <c r="H8"/>
       <c r="I8"/>
       <c r="J8"/>
       <c r="K8"/>
       <c r="L8"/>
-      <c r="M8">
+      <c r="M8"/>
+      <c r="N8">
         <v>4137000.0</v>
       </c>
-      <c r="N8">
+      <c r="O8">
         <v>-1720000.0</v>
       </c>
-      <c r="O8">
+      <c r="P8">
         <v>-746000.0</v>
       </c>
-      <c r="P8">
+      <c r="Q8">
         <v>-2816000.0</v>
       </c>
-      <c r="Q8">
+      <c r="R8">
         <v>10254000.0</v>
       </c>
-      <c r="R8"/>
       <c r="S8"/>
       <c r="T8"/>
       <c r="U8"/>
       <c r="V8"/>
       <c r="W8"/>
       <c r="X8"/>
       <c r="Y8"/>
-    </row>
-    <row r="9" spans="1:25">
+      <c r="Z8"/>
+    </row>
+    <row r="9" spans="1:26">
       <c r="A9" t="s">
-        <v>128</v>
+        <v>129</v>
       </c>
       <c r="B9">
+        <v>-2280000.0</v>
+      </c>
+      <c r="C9">
         <v>1006000.0</v>
       </c>
-      <c r="C9">
+      <c r="D9">
         <v>1106000.0</v>
       </c>
-      <c r="D9">
+      <c r="E9">
         <v>-3941000.0</v>
       </c>
-      <c r="E9">
+      <c r="F9">
         <v>2319000.0</v>
       </c>
-      <c r="F9">
+      <c r="G9">
         <v>9429000.0</v>
       </c>
-      <c r="G9">
+      <c r="H9">
         <v>4525000.0</v>
       </c>
-      <c r="H9">
+      <c r="I9">
         <v>-3800000.0</v>
       </c>
-      <c r="I9">
+      <c r="J9">
         <v>-4268000.0</v>
       </c>
-      <c r="J9">
+      <c r="K9">
         <v>259000.0</v>
       </c>
-      <c r="K9">
+      <c r="L9">
         <v>-588000.0</v>
       </c>
-      <c r="L9">
+      <c r="M9">
         <v>-5211000.0</v>
       </c>
-      <c r="M9">
+      <c r="N9">
         <v>4137000.0</v>
       </c>
-      <c r="N9">
+      <c r="O9">
         <v>-1720000.0</v>
       </c>
-      <c r="O9">
+      <c r="P9">
         <v>-746000.0</v>
       </c>
-      <c r="P9">
+      <c r="Q9">
         <v>-2816000.0</v>
       </c>
-      <c r="Q9">
+      <c r="R9">
         <v>10254000.0</v>
       </c>
-      <c r="R9">
+      <c r="S9">
         <v>-13042000.0</v>
       </c>
-      <c r="S9">
+      <c r="T9">
         <v>-1173000.0</v>
       </c>
-      <c r="T9">
+      <c r="U9">
         <v>-3201000.0</v>
       </c>
-      <c r="U9">
+      <c r="V9">
         <v>-580000.0</v>
       </c>
-      <c r="V9">
+      <c r="W9">
         <v>844000.0</v>
       </c>
-      <c r="W9">
+      <c r="X9">
         <v>-573000.0</v>
       </c>
-      <c r="X9">
+      <c r="Y9">
         <v>-1782000.0</v>
       </c>
-      <c r="Y9">
+      <c r="Z9">
         <v>2024000.0</v>
       </c>
     </row>
-    <row r="10" spans="1:25">
+    <row r="10" spans="1:26">
       <c r="A10" t="s">
-        <v>129</v>
+        <v>130</v>
       </c>
       <c r="B10">
+        <v>430000.0</v>
+      </c>
+      <c r="C10">
         <v>-70000.0</v>
       </c>
-      <c r="C10">
+      <c r="D10">
         <v>30000.0</v>
       </c>
-      <c r="D10">
+      <c r="E10">
         <v>-176000.0</v>
       </c>
-      <c r="E10">
+      <c r="F10">
         <v>490000.0</v>
       </c>
-      <c r="F10">
+      <c r="G10">
         <v>-237000.0</v>
       </c>
-      <c r="G10">
+      <c r="H10">
         <v>368000.0</v>
       </c>
-      <c r="H10">
+      <c r="I10">
         <v>1788000.0</v>
       </c>
-      <c r="I10">
+      <c r="J10">
         <v>1305000.0</v>
       </c>
-      <c r="J10">
+      <c r="K10">
         <v>269000.0</v>
       </c>
-      <c r="K10">
+      <c r="L10">
         <v>-817000.0</v>
       </c>
-      <c r="L10">
+      <c r="M10">
         <v>-41000.0</v>
       </c>
-      <c r="M10">
+      <c r="N10">
         <v>946000.0</v>
       </c>
-      <c r="N10">
+      <c r="O10">
         <v>-230000.0</v>
       </c>
-      <c r="O10">
+      <c r="P10">
         <v>-1739000.0</v>
       </c>
-      <c r="P10">
+      <c r="Q10">
         <v>-27000.0</v>
       </c>
-      <c r="Q10">
+      <c r="R10">
         <v>-665000.0</v>
       </c>
-      <c r="R10">
+      <c r="S10">
         <v>-310000.0</v>
       </c>
-      <c r="S10">
+      <c r="T10">
         <v>809000.0</v>
       </c>
-      <c r="T10">
+      <c r="U10">
         <v>-248000.0</v>
       </c>
-      <c r="U10">
+      <c r="V10">
         <v>289000.0</v>
       </c>
-      <c r="V10">
+      <c r="W10">
         <v>246000.0</v>
       </c>
-      <c r="W10">
+      <c r="X10">
         <v>-424000.0</v>
       </c>
-      <c r="X10">
+      <c r="Y10">
         <v>931000.0</v>
       </c>
-      <c r="Y10">
+      <c r="Z10">
         <v>182000.0</v>
       </c>
     </row>
-    <row r="11" spans="1:25">
+    <row r="11" spans="1:26">
       <c r="A11" t="s">
-        <v>130</v>
+        <v>131</v>
       </c>
       <c r="B11"/>
       <c r="C11"/>
       <c r="D11"/>
       <c r="E11"/>
       <c r="F11"/>
       <c r="G11"/>
       <c r="H11"/>
       <c r="I11"/>
       <c r="J11"/>
-      <c r="K11">
+      <c r="K11"/>
+      <c r="L11">
         <v>-1494000.0</v>
       </c>
-      <c r="L11">
+      <c r="M11">
         <v>4892000.0</v>
       </c>
-      <c r="M11">
+      <c r="N11">
         <v>8822000.0</v>
       </c>
-      <c r="N11">
+      <c r="O11">
         <v>-2230000.0</v>
       </c>
-      <c r="O11">
+      <c r="P11">
         <v>-469000.0</v>
       </c>
-      <c r="P11">
+      <c r="Q11">
         <v>1226000.0</v>
       </c>
-      <c r="Q11">
+      <c r="R11">
         <v>9962000.0</v>
       </c>
-      <c r="R11">
+      <c r="S11">
         <v>-2032000.0</v>
       </c>
-      <c r="S11">
+      <c r="T11">
         <v>-11208000.0</v>
       </c>
-      <c r="T11">
+      <c r="U11">
         <v>12366000.0</v>
       </c>
-      <c r="U11">
+      <c r="V11">
         <v>4398000.0</v>
       </c>
-      <c r="V11"/>
-      <c r="W11">
+      <c r="W11"/>
+      <c r="X11">
         <v>93000.0</v>
       </c>
-      <c r="X11">
+      <c r="Y11">
         <v>-3409000.0</v>
       </c>
-      <c r="Y11">
+      <c r="Z11">
         <v>772000.0</v>
       </c>
     </row>
-    <row r="12" spans="1:25">
+    <row r="12" spans="1:26">
       <c r="A12" t="s">
-        <v>131</v>
+        <v>132</v>
       </c>
       <c r="B12"/>
       <c r="C12"/>
       <c r="D12"/>
       <c r="E12"/>
       <c r="F12"/>
       <c r="G12"/>
       <c r="H12"/>
       <c r="I12"/>
       <c r="J12"/>
-      <c r="K12">
+      <c r="K12"/>
+      <c r="L12">
         <v>22799000.0</v>
       </c>
-      <c r="L12">
+      <c r="M12">
         <v>17994000.0</v>
       </c>
-      <c r="M12">
+      <c r="N12">
         <v>10726000.0</v>
       </c>
-      <c r="N12">
+      <c r="O12">
         <v>15589000.0</v>
       </c>
-      <c r="O12">
+      <c r="P12">
         <v>22524000.0</v>
       </c>
-      <c r="P12">
+      <c r="Q12">
         <v>21625000.0</v>
       </c>
-      <c r="Q12">
+      <c r="R12">
         <v>10996000.0</v>
       </c>
-      <c r="R12">
+      <c r="S12">
         <v>4066000.0</v>
       </c>
-      <c r="S12">
+      <c r="T12">
         <v>22045000.0</v>
       </c>
-      <c r="T12">
+      <c r="U12">
         <v>162347000.0</v>
       </c>
-      <c r="U12">
+      <c r="V12">
         <v>16812000.0</v>
       </c>
-      <c r="V12"/>
-      <c r="W12">
+      <c r="W12"/>
+      <c r="X12">
         <v>11297000.0</v>
       </c>
-      <c r="X12">
+      <c r="Y12">
         <v>6170000.0</v>
       </c>
-      <c r="Y12">
+      <c r="Z12">
         <v>18154000.0</v>
       </c>
     </row>
-    <row r="13" spans="1:25">
+    <row r="13" spans="1:26">
       <c r="A13" t="s">
-        <v>132</v>
+        <v>133</v>
       </c>
       <c r="B13"/>
       <c r="C13"/>
       <c r="D13"/>
       <c r="E13"/>
       <c r="F13"/>
       <c r="G13"/>
       <c r="H13"/>
       <c r="I13"/>
       <c r="J13"/>
-      <c r="K13">
+      <c r="K13"/>
+      <c r="L13">
         <v>-6617000.0</v>
       </c>
-      <c r="L13">
+      <c r="M13">
         <v>-14943000.0</v>
       </c>
-      <c r="M13">
+      <c r="N13">
         <v>-932000.0</v>
       </c>
-      <c r="N13">
+      <c r="O13">
         <v>-15969000.0</v>
       </c>
-      <c r="O13">
+      <c r="P13">
         <v>-8450000.0</v>
       </c>
-      <c r="P13">
+      <c r="Q13">
         <v>-19808000.0</v>
       </c>
-      <c r="Q13">
+      <c r="R13">
         <v>4282000.0</v>
       </c>
-      <c r="R13">
+      <c r="S13">
         <v>-37184000.0</v>
       </c>
-      <c r="S13">
+      <c r="T13">
         <v>-17385000.0</v>
       </c>
-      <c r="T13">
+      <c r="U13">
         <v>-5699000.0</v>
       </c>
-      <c r="U13">
+      <c r="V13">
         <v>-5921000.0</v>
       </c>
-      <c r="V13"/>
-      <c r="W13">
+      <c r="W13"/>
+      <c r="X13">
         <v>-18017000.0</v>
       </c>
-      <c r="X13">
+      <c r="Y13">
         <v>31423000.0</v>
       </c>
-      <c r="Y13">
+      <c r="Z13">
         <v>-23642000.0</v>
       </c>
     </row>
-    <row r="14" spans="1:25">
+    <row r="14" spans="1:26">
       <c r="A14" t="s">
-        <v>133</v>
+        <v>134</v>
       </c>
       <c r="B14">
-        <v>23151000.0</v>
+        <v>23434000.0</v>
       </c>
       <c r="C14">
+        <v>23150000.0</v>
+      </c>
+      <c r="D14">
         <v>22400000.0</v>
       </c>
-      <c r="D14">
+      <c r="E14">
         <v>21738000.0</v>
       </c>
-      <c r="E14">
+      <c r="F14">
         <v>20917000.0</v>
       </c>
-      <c r="F14">
+      <c r="G14">
         <v>20328000.0</v>
       </c>
-      <c r="G14">
+      <c r="H14">
         <v>21182000.0</v>
       </c>
-      <c r="H14">
+      <c r="I14">
         <v>20261000.0</v>
       </c>
-      <c r="I14">
+      <c r="J14">
         <v>19595000.0</v>
       </c>
-      <c r="J14">
+      <c r="K14">
         <v>18573000.0</v>
       </c>
-      <c r="K14">
+      <c r="L14">
         <v>17599000.0</v>
       </c>
-      <c r="L14">
+      <c r="M14">
         <v>16512000.0</v>
       </c>
-      <c r="M14">
+      <c r="N14">
         <v>17307000.0</v>
       </c>
-      <c r="N14">
+      <c r="O14">
         <v>16306000.0</v>
       </c>
-      <c r="O14">
+      <c r="P14">
         <v>15193000.0</v>
       </c>
-      <c r="P14">
+      <c r="Q14">
         <v>15136000.0</v>
       </c>
-      <c r="Q14">
+      <c r="R14">
         <v>14945000.0</v>
       </c>
-      <c r="R14">
+      <c r="S14">
         <v>14029000.0</v>
       </c>
-      <c r="S14">
+      <c r="T14">
         <v>12980000.0</v>
       </c>
-      <c r="T14">
+      <c r="U14">
         <v>11900000.0</v>
       </c>
-      <c r="U14">
+      <c r="V14">
         <v>11650000.0</v>
       </c>
-      <c r="V14">
+      <c r="W14">
         <v>11785000.0</v>
       </c>
-      <c r="W14">
+      <c r="X14">
         <v>11407000.0</v>
       </c>
-      <c r="X14">
+      <c r="Y14">
         <v>11140000.0</v>
       </c>
-      <c r="Y14">
+      <c r="Z14">
         <v>10957000.0</v>
       </c>
     </row>
-    <row r="15" spans="1:25">
+    <row r="15" spans="1:26">
       <c r="A15" t="s">
-        <v>134</v>
+        <v>135</v>
       </c>
       <c r="B15"/>
       <c r="C15"/>
       <c r="D15"/>
       <c r="E15"/>
       <c r="F15"/>
       <c r="G15"/>
       <c r="H15"/>
       <c r="I15"/>
       <c r="J15"/>
       <c r="K15"/>
       <c r="L15"/>
       <c r="M15"/>
       <c r="N15"/>
       <c r="O15"/>
       <c r="P15"/>
       <c r="Q15"/>
       <c r="R15"/>
       <c r="S15"/>
       <c r="T15"/>
       <c r="U15"/>
       <c r="V15"/>
       <c r="W15"/>
       <c r="X15"/>
       <c r="Y15"/>
-    </row>
-    <row r="16" spans="1:25">
+      <c r="Z15"/>
+    </row>
+    <row r="16" spans="1:26">
       <c r="A16" t="s">
-        <v>135</v>
+        <v>136</v>
       </c>
       <c r="B16">
+        <v>54832000.0</v>
+      </c>
+      <c r="C16">
         <v>28511000.0</v>
       </c>
-      <c r="C16">
+      <c r="D16">
         <v>35652000.0</v>
       </c>
-      <c r="D16">
+      <c r="E16">
         <v>26405000.0</v>
       </c>
-      <c r="E16">
+      <c r="F16">
         <v>39288000.0</v>
       </c>
-      <c r="F16">
+      <c r="G16">
         <v>67612000.0</v>
       </c>
-      <c r="G16">
+      <c r="H16">
         <v>16624000.0</v>
       </c>
-      <c r="H16">
+      <c r="I16">
         <v>3754000.0</v>
       </c>
-      <c r="I16">
+      <c r="J16">
         <v>10817000.0</v>
       </c>
-      <c r="J16">
+      <c r="K16">
         <v>19119000.0</v>
       </c>
-      <c r="K16">
+      <c r="L16">
         <v>62240000.0</v>
       </c>
-      <c r="L16">
+      <c r="M16">
         <v>136233000.0</v>
       </c>
-      <c r="M16">
+      <c r="N16">
         <v>69973000.0</v>
       </c>
-      <c r="N16">
+      <c r="O16">
         <v>65222000.0</v>
       </c>
-      <c r="O16">
+      <c r="P16">
         <v>74947000.0</v>
       </c>
-      <c r="P16">
+      <c r="Q16">
         <v>37769000.0</v>
       </c>
-      <c r="Q16">
+      <c r="R16">
         <v>70435000.0</v>
       </c>
-      <c r="R16">
+      <c r="S16">
         <v>19858000.0</v>
       </c>
-      <c r="S16">
+      <c r="T16">
         <v>162504000.0</v>
       </c>
-      <c r="T16">
+      <c r="U16">
         <v>158340000.0</v>
       </c>
-      <c r="U16">
+      <c r="V16">
         <v>138421000.0</v>
       </c>
-      <c r="V16">
+      <c r="W16">
         <v>117874000.0</v>
       </c>
-      <c r="W16">
+      <c r="X16">
         <v>58396000.0</v>
       </c>
-      <c r="X16">
+      <c r="Y16">
         <v>58090000.0</v>
       </c>
-      <c r="Y16">
+      <c r="Z16">
         <v>105354000.0</v>
       </c>
     </row>
-    <row r="17" spans="1:25">
+    <row r="17" spans="1:26">
       <c r="A17" t="s">
-        <v>136</v>
+        <v>137</v>
       </c>
       <c r="B17"/>
       <c r="C17"/>
       <c r="D17"/>
       <c r="E17"/>
       <c r="F17"/>
       <c r="G17"/>
       <c r="H17"/>
       <c r="I17"/>
       <c r="J17"/>
       <c r="K17"/>
       <c r="L17"/>
       <c r="M17"/>
       <c r="N17"/>
       <c r="O17"/>
       <c r="P17"/>
       <c r="Q17"/>
       <c r="R17"/>
       <c r="S17"/>
       <c r="T17"/>
       <c r="U17"/>
       <c r="V17"/>
       <c r="W17"/>
       <c r="X17"/>
       <c r="Y17"/>
-    </row>
-    <row r="18" spans="1:25">
+      <c r="Z17"/>
+    </row>
+    <row r="18" spans="1:26">
       <c r="A18" t="s">
-        <v>137</v>
+        <v>138</v>
       </c>
       <c r="B18">
-        <v>31283000.0</v>
+        <v>32974000.0</v>
       </c>
       <c r="C18">
+        <v>-16774000.0</v>
+      </c>
+      <c r="D18">
         <v>25813000.0</v>
       </c>
-      <c r="D18">
+      <c r="E18">
         <v>-11203000.0</v>
       </c>
-      <c r="E18">
+      <c r="F18">
         <v>32469000.0</v>
       </c>
-      <c r="F18">
+      <c r="G18">
         <v>-20403000.0</v>
       </c>
-      <c r="G18">
+      <c r="H18">
         <v>-16842000.0</v>
       </c>
-      <c r="H18">
+      <c r="I18">
         <v>-20360000.0</v>
       </c>
-      <c r="I18">
+      <c r="J18">
         <v>-23854000.0</v>
       </c>
-      <c r="J18">
+      <c r="K18">
         <v>-70265000.0</v>
       </c>
-      <c r="K18">
+      <c r="L18">
         <v>-42460000.0</v>
       </c>
-      <c r="L18">
+      <c r="M18">
         <v>-5704000.0</v>
       </c>
-      <c r="M18">
+      <c r="N18">
         <v>-5042000.0</v>
       </c>
-      <c r="N18">
+      <c r="O18">
         <v>-15853000.0</v>
       </c>
-      <c r="O18">
+      <c r="P18">
         <v>-4777000.0</v>
       </c>
-      <c r="P18">
+      <c r="Q18">
         <v>6687000.0</v>
       </c>
-      <c r="Q18">
+      <c r="R18">
         <v>51529000.0</v>
       </c>
-      <c r="R18">
+      <c r="S18">
         <v>-19389000.0</v>
       </c>
-      <c r="S18">
+      <c r="T18">
         <v>-8502000.0</v>
       </c>
-      <c r="T18">
+      <c r="U18">
         <v>56193000.0</v>
       </c>
-      <c r="U18">
+      <c r="V18">
         <v>19288000.0</v>
       </c>
-      <c r="V18">
+      <c r="W18">
         <v>6687000.0</v>
       </c>
-      <c r="W18">
+      <c r="X18">
         <v>9967000.0</v>
       </c>
-      <c r="X18">
+      <c r="Y18">
         <v>29202000.0</v>
       </c>
-      <c r="Y18">
+      <c r="Z18">
         <v>-2754000.0</v>
       </c>
     </row>
-    <row r="19" spans="1:25">
+    <row r="19" spans="1:26">
       <c r="A19" t="s">
-        <v>138</v>
+        <v>139</v>
       </c>
       <c r="B19"/>
-      <c r="C19">
+      <c r="C19"/>
+      <c r="D19">
         <v>-60474000.0</v>
       </c>
-      <c r="D19">
+      <c r="E19">
         <v>-56368000.0</v>
       </c>
-      <c r="E19">
+      <c r="F19">
         <v>-54961000.0</v>
       </c>
-      <c r="F19">
+      <c r="G19">
         <v>23613000.0</v>
       </c>
-      <c r="G19">
+      <c r="H19">
         <v>-78823000.0</v>
       </c>
-      <c r="H19">
+      <c r="I19">
         <v>-67698000.0</v>
       </c>
-      <c r="I19">
+      <c r="J19">
         <v>-76944000.0</v>
       </c>
-      <c r="J19">
+      <c r="K19">
         <v>-85713000.0</v>
       </c>
-      <c r="K19">
+      <c r="L19">
         <v>-123421000.0</v>
       </c>
-      <c r="L19">
+      <c r="M19">
         <v>12929000.0</v>
       </c>
-      <c r="M19">
+      <c r="N19">
         <v>-63160000.0</v>
       </c>
-      <c r="N19">
+      <c r="O19">
         <v>-56347000.0</v>
       </c>
-      <c r="O19">
+      <c r="P19">
         <v>-14018000.0</v>
       </c>
-      <c r="P19">
+      <c r="Q19">
         <v>-89752000.0</v>
       </c>
-      <c r="Q19">
+      <c r="R19">
         <v>-30014000.0</v>
       </c>
-      <c r="R19">
+      <c r="S19">
         <v>-453374000.0</v>
       </c>
-      <c r="S19">
+      <c r="T19">
         <v>-23813000.0</v>
       </c>
-      <c r="T19">
+      <c r="U19">
         <v>-37935000.0</v>
       </c>
-      <c r="U19">
+      <c r="V19">
         <v>-28710000.0</v>
       </c>
-      <c r="V19">
+      <c r="W19">
         <v>37753000.0</v>
       </c>
-      <c r="W19">
+      <c r="X19">
         <v>-21603000.0</v>
       </c>
-      <c r="X19">
+      <c r="Y19">
         <v>-6729000.0</v>
       </c>
-      <c r="Y19"/>
-[...1 lines deleted...]
-    <row r="20" spans="1:25">
+      <c r="Z19"/>
+    </row>
+    <row r="20" spans="1:26">
       <c r="A20" t="s">
-        <v>139</v>
+        <v>140</v>
       </c>
       <c r="B20"/>
       <c r="C20"/>
       <c r="D20"/>
       <c r="E20"/>
       <c r="F20"/>
       <c r="G20"/>
       <c r="H20"/>
       <c r="I20"/>
       <c r="J20"/>
       <c r="K20"/>
       <c r="L20"/>
       <c r="M20"/>
-      <c r="N20">
-[...1 lines deleted...]
-      </c>
+      <c r="N20"/>
       <c r="O20">
         <v>0.0</v>
       </c>
-      <c r="P20"/>
+      <c r="P20">
+        <v>0.0</v>
+      </c>
       <c r="Q20"/>
-      <c r="R20">
+      <c r="R20"/>
+      <c r="S20">
         <v>0.0</v>
       </c>
-      <c r="S20">
+      <c r="T20">
         <v>5985000.0</v>
       </c>
-      <c r="T20"/>
       <c r="U20"/>
       <c r="V20"/>
       <c r="W20"/>
       <c r="X20"/>
       <c r="Y20"/>
-    </row>
-    <row r="21" spans="1:25">
+      <c r="Z20"/>
+    </row>
+    <row r="21" spans="1:26">
       <c r="A21" t="s">
-        <v>140</v>
-[...1 lines deleted...]
-      <c r="B21"/>
+        <v>141</v>
+      </c>
+      <c r="B21">
+        <v>-7212000.0</v>
+      </c>
       <c r="C21">
+        <v>-31208000.0</v>
+      </c>
+      <c r="D21">
         <v>-22198000.0</v>
       </c>
-      <c r="D21">
+      <c r="E21">
         <v>-5194000.0</v>
       </c>
-      <c r="E21">
+      <c r="F21">
         <v>-62500000.0</v>
       </c>
-      <c r="F21">
+      <c r="G21">
         <v>-24503000.0</v>
       </c>
-      <c r="G21">
+      <c r="H21">
         <v>11498000.0</v>
       </c>
-      <c r="H21"/>
       <c r="I21"/>
       <c r="J21"/>
-      <c r="K21">
+      <c r="K21"/>
+      <c r="L21">
         <v>-168000.0</v>
       </c>
-      <c r="L21">
+      <c r="M21">
         <v>-163000.0</v>
       </c>
-      <c r="M21">
+      <c r="N21">
         <v>-161000.0</v>
       </c>
-      <c r="N21">
+      <c r="O21">
         <v>-156000.0</v>
       </c>
-      <c r="O21">
+      <c r="P21">
         <v>-147000.0</v>
       </c>
-      <c r="P21">
+      <c r="Q21">
         <v>-140000.0</v>
       </c>
-      <c r="Q21">
+      <c r="R21">
         <v>-2100000.0</v>
       </c>
-      <c r="R21">
+      <c r="S21">
         <v>289869000.0</v>
       </c>
-      <c r="S21">
+      <c r="T21">
         <v>-2224000.0</v>
       </c>
-      <c r="T21">
+      <c r="U21">
         <v>-452893000.0</v>
       </c>
-      <c r="U21">
+      <c r="V21">
         <v>-2219000.0</v>
       </c>
-      <c r="V21"/>
-      <c r="W21">
+      <c r="W21"/>
+      <c r="X21">
         <v>-2145000.0</v>
       </c>
-      <c r="X21">
+      <c r="Y21">
         <v>-76662000.0</v>
       </c>
-      <c r="Y21">
+      <c r="Z21">
         <v>104026000.0</v>
       </c>
     </row>
-    <row r="22" spans="1:25">
+    <row r="22" spans="1:26">
       <c r="A22" t="s">
-        <v>103</v>
+        <v>104</v>
       </c>
       <c r="B22">
+        <v>34182000.0</v>
+      </c>
+      <c r="C22">
         <v>20071000.0</v>
       </c>
-      <c r="C22">
+      <c r="D22">
         <v>27411000.0</v>
       </c>
-      <c r="D22">
+      <c r="E22">
         <v>28595000.0</v>
       </c>
-      <c r="E22">
+      <c r="F22">
         <v>27000000.0</v>
       </c>
-      <c r="F22">
+      <c r="G22">
         <v>9169000.0</v>
       </c>
-      <c r="G22">
+      <c r="H22">
         <v>22342000.0</v>
       </c>
-      <c r="H22">
+      <c r="I22">
         <v>22091000.0</v>
       </c>
-      <c r="I22">
+      <c r="J22">
         <v>16637000.0</v>
       </c>
-      <c r="J22">
+      <c r="K22">
         <v>12377000.0</v>
       </c>
-      <c r="K22">
+      <c r="L22">
         <v>19485000.0</v>
       </c>
-      <c r="L22">
+      <c r="M22">
         <v>27132000.0</v>
       </c>
-      <c r="M22">
+      <c r="N22">
         <v>21136000.0</v>
       </c>
-      <c r="N22">
+      <c r="O22">
         <v>17756000.0</v>
       </c>
-      <c r="O22">
+      <c r="P22">
         <v>23997000.0</v>
       </c>
-      <c r="P22">
+      <c r="Q22">
         <v>35659000.0</v>
       </c>
-      <c r="Q22">
+      <c r="R22">
         <v>35488000.0</v>
       </c>
-      <c r="R22">
+      <c r="S22">
         <v>36305000.0</v>
       </c>
-      <c r="S22">
+      <c r="T22">
         <v>27366000.0</v>
       </c>
-      <c r="T22">
+      <c r="U22">
         <v>-110300000.0</v>
       </c>
-      <c r="U22">
+      <c r="V22">
         <v>24584000.0</v>
       </c>
-      <c r="V22">
+      <c r="W22">
         <v>40428000.0</v>
       </c>
-      <c r="W22">
+      <c r="X22">
         <v>19869000.0</v>
       </c>
-      <c r="X22">
+      <c r="Y22">
         <v>-8754000.0</v>
       </c>
-      <c r="Y22">
+      <c r="Z22">
         <v>8860000.0</v>
       </c>
     </row>
-    <row r="23" spans="1:25">
+    <row r="23" spans="1:26">
       <c r="A23" t="s">
-        <v>141</v>
+        <v>142</v>
       </c>
       <c r="B23">
+        <v>-6840000.0</v>
+      </c>
+      <c r="C23">
         <v>-2396000.0</v>
       </c>
-      <c r="C23"/>
       <c r="D23"/>
       <c r="E23">
+        <v>2075000.0</v>
+      </c>
+      <c r="F23">
         <v>1587000.0</v>
       </c>
-      <c r="F23">
+      <c r="G23">
         <v>2098000.0</v>
       </c>
-      <c r="G23">
+      <c r="H23">
         <v>237000.0</v>
       </c>
-      <c r="H23">
+      <c r="I23">
         <v>-8075000.0</v>
       </c>
-      <c r="I23">
+      <c r="J23">
         <v>-3043000.0</v>
       </c>
-      <c r="J23">
+      <c r="K23">
         <v>3601000.0</v>
       </c>
-      <c r="K23">
+      <c r="L23">
         <v>1232000.0</v>
       </c>
-      <c r="L23">
+      <c r="M23">
         <v>3389000.0</v>
       </c>
-      <c r="M23">
+      <c r="N23">
         <v>1055000.0</v>
       </c>
-      <c r="N23">
+      <c r="O23">
         <v>3030000.0</v>
       </c>
-      <c r="O23">
+      <c r="P23">
         <v>505000.0</v>
       </c>
-      <c r="P23">
+      <c r="Q23">
         <v>4155000.0</v>
       </c>
-      <c r="Q23">
+      <c r="R23">
         <v>1281000.0</v>
       </c>
-      <c r="R23">
+      <c r="S23">
         <v>814000.0</v>
       </c>
-      <c r="S23">
+      <c r="T23">
         <v>-9418000.0</v>
       </c>
-      <c r="T23">
+      <c r="U23">
         <v>-40854000.0</v>
       </c>
-      <c r="U23">
+      <c r="V23">
         <v>86000.0</v>
       </c>
-      <c r="V23">
+      <c r="W23">
         <v>6000.0</v>
       </c>
-      <c r="W23">
+      <c r="X23">
         <v>40000.0</v>
       </c>
-      <c r="X23">
+      <c r="Y23">
         <v>-6729000.0</v>
       </c>
-      <c r="Y23">
+      <c r="Z23">
         <v>157306000.0</v>
       </c>
     </row>
-    <row r="24" spans="1:25">
+    <row r="24" spans="1:26">
       <c r="A24" t="s">
-        <v>142</v>
-[...2 lines deleted...]
-      <c r="C24"/>
+        <v>143</v>
+      </c>
+      <c r="B24">
+        <v>187000.0</v>
+      </c>
+      <c r="C24">
+        <v>41701000.0</v>
+      </c>
       <c r="D24">
+        <v>5068000.0</v>
+      </c>
+      <c r="E24">
         <v>-56368000.0</v>
       </c>
-      <c r="E24">
+      <c r="F24">
         <v>120000.0</v>
       </c>
-      <c r="F24">
+      <c r="G24">
         <v>93796000.0</v>
       </c>
-      <c r="G24">
+      <c r="H24">
         <v>17977000.0</v>
       </c>
-      <c r="H24">
+      <c r="I24">
         <v>13554000.0</v>
       </c>
-      <c r="I24">
+      <c r="J24">
         <v>4900000.0</v>
       </c>
-      <c r="J24">
+      <c r="K24">
         <v>23047000.0</v>
       </c>
-      <c r="K24">
+      <c r="L24">
         <v>14308000.0</v>
       </c>
-      <c r="L24">
+      <c r="M24">
         <v>68738000.0</v>
       </c>
-      <c r="M24">
+      <c r="N24">
         <v>8899000.0</v>
       </c>
-      <c r="N24">
+      <c r="O24">
         <v>24424000.0</v>
       </c>
-      <c r="O24">
+      <c r="P24">
         <v>60091000.0</v>
       </c>
-      <c r="P24">
+      <c r="Q24">
         <v>-43368000.0</v>
       </c>
-      <c r="Q24">
+      <c r="R24">
         <v>1000.0</v>
       </c>
-      <c r="R24">
+      <c r="S24">
         <v>44991000.0</v>
       </c>
-      <c r="S24">
+      <c r="T24">
         <v>28743000.0</v>
       </c>
-      <c r="T24">
+      <c r="U24">
         <v>18610000.0</v>
       </c>
-      <c r="U24">
+      <c r="V24">
         <v>3591000.0</v>
       </c>
-      <c r="V24">
+      <c r="W24">
         <v>11233000.0</v>
       </c>
-      <c r="W24">
+      <c r="X24">
         <v>8463000.0</v>
       </c>
-      <c r="X24">
+      <c r="Y24">
         <v>201000.0</v>
       </c>
-      <c r="Y24">
+      <c r="Z24">
         <v>3692000.0</v>
       </c>
     </row>
-    <row r="25" spans="1:25">
+    <row r="25" spans="1:26">
       <c r="A25" t="s">
-        <v>143</v>
+        <v>144</v>
       </c>
       <c r="B25">
-        <v>32979000.0</v>
+        <v>15039000.0</v>
       </c>
       <c r="C25">
+        <v>26052000.0</v>
+      </c>
+      <c r="D25">
         <v>28612000.0</v>
       </c>
-      <c r="D25">
+      <c r="E25">
         <v>13898000.0</v>
       </c>
-      <c r="E25">
+      <c r="F25">
         <v>13931000.0</v>
       </c>
-      <c r="F25">
+      <c r="G25">
         <v>26674000.0</v>
       </c>
-      <c r="G25">
+      <c r="H25">
         <v>10852000.0</v>
       </c>
-      <c r="H25">
+      <c r="I25">
         <v>15320000.0</v>
       </c>
-      <c r="I25">
+      <c r="J25">
         <v>12676000.0</v>
       </c>
-      <c r="J25">
+      <c r="K25">
         <v>15770000.0</v>
       </c>
-      <c r="K25">
+      <c r="L25">
         <v>13248000.0</v>
       </c>
-      <c r="L25">
+      <c r="M25">
         <v>6794000.0</v>
       </c>
-      <c r="M25">
+      <c r="N25">
         <v>11095000.0</v>
       </c>
-      <c r="N25">
+      <c r="O25">
         <v>14010000.0</v>
       </c>
-      <c r="O25">
+      <c r="P25">
         <v>9948000.0</v>
       </c>
-      <c r="P25">
+      <c r="Q25">
         <v>7104000.0</v>
       </c>
-      <c r="Q25">
+      <c r="R25">
         <v>10484000.0</v>
       </c>
-      <c r="R25">
+      <c r="S25">
         <v>-7881000.0</v>
       </c>
-      <c r="S25">
+      <c r="T25">
         <v>10301000.0</v>
       </c>
-      <c r="T25">
+      <c r="U25">
         <v>4997000.0</v>
       </c>
-      <c r="U25">
+      <c r="V25">
         <v>9759000.0</v>
       </c>
-      <c r="V25">
+      <c r="W25">
         <v>-25313000.0</v>
       </c>
-      <c r="W25">
+      <c r="X25">
         <v>4481000.0</v>
       </c>
-      <c r="X25">
+      <c r="Y25">
         <v>8098000.0</v>
       </c>
-      <c r="Y25">
+      <c r="Z25">
         <v>12183000.0</v>
       </c>
     </row>
-    <row r="26" spans="1:25">
+    <row r="26" spans="1:26">
       <c r="A26" t="s">
-        <v>144</v>
+        <v>145</v>
       </c>
       <c r="B26"/>
       <c r="C26"/>
       <c r="D26"/>
       <c r="E26"/>
       <c r="F26"/>
-      <c r="G26">
+      <c r="G26"/>
+      <c r="H26">
         <v>19290000.0</v>
       </c>
-      <c r="H26">
+      <c r="I26">
         <v>-9366000.0</v>
       </c>
-      <c r="I26">
+      <c r="J26">
         <v>-9924000.0</v>
       </c>
-      <c r="J26"/>
-      <c r="K26">
+      <c r="K26"/>
+      <c r="L26">
         <v>6176000.0</v>
       </c>
-      <c r="L26">
+      <c r="M26">
         <v>4444000.0</v>
       </c>
-      <c r="M26">
+      <c r="N26">
         <v>1055000.0</v>
       </c>
-      <c r="N26">
+      <c r="O26">
         <v>3030000.0</v>
       </c>
-      <c r="O26">
+      <c r="P26">
         <v>5941000.0</v>
       </c>
-      <c r="P26">
+      <c r="Q26">
         <v>4155000.0</v>
       </c>
-      <c r="Q26">
+      <c r="R26">
         <v>1281000.0</v>
       </c>
-      <c r="R26">
+      <c r="S26">
         <v>473414000.0</v>
       </c>
-      <c r="S26">
+      <c r="T26">
         <v>-199000.0</v>
       </c>
-      <c r="T26">
+      <c r="U26">
         <v>-109000.0</v>
       </c>
-      <c r="U26">
+      <c r="V26">
         <v>-199000.0</v>
       </c>
-      <c r="V26">
+      <c r="W26">
         <v>9000.0</v>
       </c>
-      <c r="W26">
+      <c r="X26">
         <v>-52000.0</v>
       </c>
-      <c r="X26">
+      <c r="Y26">
         <v>-5000.0</v>
       </c>
-      <c r="Y26">
+      <c r="Z26">
         <v>-324000.0</v>
       </c>
     </row>
-    <row r="27" spans="1:25">
+    <row r="27" spans="1:26">
       <c r="A27" t="s">
-        <v>145</v>
+        <v>146</v>
       </c>
       <c r="B27">
-        <v>6806000.0</v>
+        <v>6838000.0</v>
       </c>
       <c r="C27">
+        <v>6740000.0</v>
+      </c>
+      <c r="D27">
         <v>6601000.0</v>
       </c>
-      <c r="D27">
+      <c r="E27">
         <v>7274000.0</v>
       </c>
-      <c r="E27">
+      <c r="F27">
         <v>6843000.0</v>
       </c>
-      <c r="F27">
+      <c r="G27">
         <v>6720000.0</v>
       </c>
-      <c r="G27">
+      <c r="H27">
         <v>6691000.0</v>
       </c>
-      <c r="H27">
+      <c r="I27">
         <v>5906000.0</v>
       </c>
-      <c r="I27">
+      <c r="J27">
         <v>6246000.0</v>
       </c>
-      <c r="J27">
+      <c r="K27">
         <v>6358000.0</v>
       </c>
-      <c r="K27">
+      <c r="L27">
         <v>6289000.0</v>
       </c>
-      <c r="L27">
+      <c r="M27">
         <v>5993000.0</v>
       </c>
-      <c r="M27">
+      <c r="N27">
         <v>5361000.0</v>
       </c>
-      <c r="N27">
+      <c r="O27">
         <v>5346000.0</v>
       </c>
-      <c r="O27">
+      <c r="P27">
         <v>5461000.0</v>
       </c>
-      <c r="P27">
+      <c r="Q27">
         <v>5979000.0</v>
       </c>
-      <c r="Q27">
+      <c r="R27">
         <v>5519000.0</v>
       </c>
-      <c r="R27">
+      <c r="S27">
         <v>6287000.0</v>
       </c>
-      <c r="S27">
+      <c r="T27">
         <v>6751000.0</v>
       </c>
-      <c r="T27">
+      <c r="U27">
         <v>203231000.0</v>
       </c>
-      <c r="U27">
+      <c r="V27">
         <v>310000.0</v>
       </c>
-      <c r="V27">
+      <c r="W27">
         <v>306000.0</v>
       </c>
-      <c r="W27">
+      <c r="X27">
         <v>402000.0</v>
       </c>
-      <c r="X27">
+      <c r="Y27">
         <v>398000.0</v>
       </c>
-      <c r="Y27">
+      <c r="Z27">
         <v>387000.0</v>
       </c>
     </row>
-    <row r="28" spans="1:25">
+    <row r="28" spans="1:26">
       <c r="A28" t="s">
-        <v>146</v>
+        <v>147</v>
       </c>
       <c r="B28">
-        <v>-80239000.0</v>
+        <v>-6840000.0</v>
       </c>
       <c r="C28">
+        <v>-32182000.0</v>
+      </c>
+      <c r="D28">
         <v>-21744000.0</v>
       </c>
-      <c r="D28">
+      <c r="E28">
         <v>-3119000.0</v>
       </c>
-      <c r="E28">
+      <c r="F28">
         <v>-60913000.0</v>
       </c>
-      <c r="F28">
+      <c r="G28">
         <v>-22405000.0</v>
       </c>
-      <c r="G28">
+      <c r="H28">
         <v>11735000.0</v>
       </c>
-      <c r="H28">
+      <c r="I28">
         <v>-257000.0</v>
       </c>
-      <c r="I28">
+      <c r="J28">
         <v>10652000.0</v>
       </c>
-      <c r="J28">
+      <c r="K28">
         <v>3425000.0</v>
       </c>
-      <c r="K28">
+      <c r="L28">
         <v>1064000.0</v>
       </c>
-      <c r="L28">
+      <c r="M28">
         <v>3226000.0</v>
       </c>
-      <c r="M28">
+      <c r="N28">
         <v>894000.0</v>
       </c>
-      <c r="N28">
+      <c r="O28">
         <v>2874000.0</v>
       </c>
-      <c r="O28">
+      <c r="P28">
         <v>358000.0</v>
       </c>
-      <c r="P28">
+      <c r="Q28">
         <v>4015000.0</v>
       </c>
-      <c r="Q28">
+      <c r="R28">
         <v>-953000.0</v>
       </c>
-      <c r="R28">
+      <c r="S28">
         <v>290683000.0</v>
       </c>
-      <c r="S28">
+      <c r="T28">
         <v>-5657000.0</v>
       </c>
-      <c r="T28">
+      <c r="U28">
         <v>-10232000.0</v>
       </c>
-      <c r="U28">
+      <c r="V28">
         <v>-2332000.0</v>
       </c>
-      <c r="V28">
+      <c r="W28">
         <v>-2202000.0</v>
       </c>
-      <c r="W28">
+      <c r="X28">
         <v>-2157000.0</v>
       </c>
-      <c r="X28">
+      <c r="Y28">
         <v>-76667000.0</v>
       </c>
-      <c r="Y28">
+      <c r="Z28">
         <v>103702000.0</v>
       </c>
     </row>
-    <row r="29" spans="1:25">
+    <row r="29" spans="1:26">
       <c r="A29" t="s">
-        <v>147</v>
+        <v>148</v>
       </c>
       <c r="B29">
-        <v>108028000.0</v>
+        <v>79660000.0</v>
       </c>
       <c r="C29">
+        <v>59971000.0</v>
+      </c>
+      <c r="D29">
         <v>91355000.0</v>
       </c>
-      <c r="D29">
+      <c r="E29">
         <v>46828000.0</v>
       </c>
-      <c r="E29">
+      <c r="F29">
         <v>87550000.0</v>
       </c>
-      <c r="F29">
+      <c r="G29">
         <v>49780000.0</v>
       </c>
-      <c r="G29">
+      <c r="H29">
         <v>79958000.0</v>
       </c>
-      <c r="H29">
+      <c r="I29">
         <v>60892000.0</v>
       </c>
-      <c r="I29">
+      <c r="J29">
         <v>57990000.0</v>
       </c>
-      <c r="J29">
+      <c r="K29">
         <v>39167000.0</v>
       </c>
-      <c r="K29">
+      <c r="L29">
         <v>48364000.0</v>
       </c>
-      <c r="L29">
+      <c r="M29">
         <v>50105000.0</v>
       </c>
-      <c r="M29">
+      <c r="N29">
         <v>67017000.0</v>
       </c>
-      <c r="N29">
+      <c r="O29">
         <v>43748000.0</v>
       </c>
-      <c r="O29">
+      <c r="P29">
         <v>50838000.0</v>
       </c>
-      <c r="P29">
+      <c r="Q29">
         <v>53071000.0</v>
       </c>
-      <c r="Q29">
+      <c r="R29">
         <v>81544000.0</v>
       </c>
-      <c r="R29">
+      <c r="S29">
         <v>20045000.0</v>
       </c>
-      <c r="S29">
+      <c r="T29">
         <v>33634000.0</v>
       </c>
-      <c r="T29">
+      <c r="U29">
         <v>68086000.0</v>
       </c>
-      <c r="U29">
+      <c r="V29">
         <v>51589000.0</v>
       </c>
-      <c r="V29">
+      <c r="W29">
         <v>23927000.0</v>
       </c>
-      <c r="W29">
+      <c r="X29">
         <v>24066000.0</v>
       </c>
-      <c r="X29">
+      <c r="Y29">
         <v>36132000.0</v>
       </c>
-      <c r="Y29">
+      <c r="Z29">
         <v>17721000.0</v>
       </c>
     </row>
-    <row r="30" spans="1:25">
+    <row r="30" spans="1:26">
       <c r="A30" t="s">
-        <v>148</v>
+        <v>149</v>
       </c>
       <c r="B30">
+        <v>-46499000.0</v>
+      </c>
+      <c r="C30">
         <v>-35044000.0</v>
       </c>
-      <c r="C30">
+      <c r="D30">
         <v>-60474000.0</v>
       </c>
-      <c r="D30">
+      <c r="E30">
         <v>-56368000.0</v>
       </c>
-      <c r="E30">
+      <c r="F30">
         <v>-54961000.0</v>
       </c>
-      <c r="F30">
+      <c r="G30">
         <v>23613000.0</v>
       </c>
-      <c r="G30">
+      <c r="H30">
         <v>-78823000.0</v>
       </c>
-      <c r="H30">
+      <c r="I30">
         <v>-67698000.0</v>
       </c>
-      <c r="I30">
+      <c r="J30">
         <v>-76944000.0</v>
       </c>
-      <c r="J30">
+      <c r="K30">
         <v>-85713000.0</v>
       </c>
-      <c r="K30">
+      <c r="L30">
         <v>-123421000.0</v>
       </c>
-      <c r="L30">
+      <c r="M30">
         <v>12929000.0</v>
       </c>
-      <c r="M30">
+      <c r="N30">
         <v>-63160000.0</v>
       </c>
-      <c r="N30">
+      <c r="O30">
         <v>-56347000.0</v>
       </c>
-      <c r="O30">
+      <c r="P30">
         <v>-14018000.0</v>
       </c>
-      <c r="P30">
+      <c r="Q30">
         <v>-89752000.0</v>
       </c>
-      <c r="Q30">
+      <c r="R30">
         <v>-30014000.0</v>
       </c>
-      <c r="R30">
+      <c r="S30">
         <v>-453374000.0</v>
       </c>
-      <c r="S30">
+      <c r="T30">
         <v>-23813000.0</v>
       </c>
-      <c r="T30">
+      <c r="U30">
         <v>-37935000.0</v>
       </c>
-      <c r="U30">
+      <c r="V30">
         <v>-28710000.0</v>
       </c>
-      <c r="V30">
+      <c r="W30">
         <v>37753000.0</v>
       </c>
-      <c r="W30">
+      <c r="X30">
         <v>-21603000.0</v>
       </c>
-      <c r="X30">
+      <c r="Y30">
         <v>-6729000.0</v>
       </c>
-      <c r="Y30">
+      <c r="Z30">
         <v>-22774000.0</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>