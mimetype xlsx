--- v0 (2026-03-02)
+++ v1 (2026-06-15)
@@ -22,51 +22,51 @@
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Balance Sheet (Yearly)" sheetId="1" r:id="rId4"/>
     <sheet name="Balance Sheet (Quarterly)" sheetId="2" r:id="rId5"/>
     <sheet name="Income Statement (Yearly)" sheetId="3" r:id="rId6"/>
     <sheet name="Income Statement (Quarterly)" sheetId="4" r:id="rId7"/>
     <sheet name="Cash Flow (Yearly)" sheetId="5" r:id="rId8"/>
     <sheet name="Cash Flow (Quarterly)" sheetId="6" r:id="rId9"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="201">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="202">
   <si>
     <t>Metric</t>
   </si>
   <si>
     <t>2025-12-31</t>
   </si>
   <si>
     <t>2024-12-31</t>
   </si>
   <si>
     <t>2023-12-31</t>
   </si>
   <si>
     <t>2022-12-31</t>
   </si>
   <si>
     <t>2021-12-31</t>
   </si>
   <si>
     <t>2020-12-31</t>
   </si>
   <si>
     <t>2019-12-31</t>
   </si>
   <si>
@@ -268,50 +268,53 @@
     <t>temporaryEquityRedeemableNoncontrollingInterests</t>
   </si>
   <si>
     <t>totalAssets</t>
   </si>
   <si>
     <t>totalCurrentAssets</t>
   </si>
   <si>
     <t>totalCurrentLiabilities</t>
   </si>
   <si>
     <t>totalLiab</t>
   </si>
   <si>
     <t>totalPermanentEquity</t>
   </si>
   <si>
     <t>totalStockholderEquity</t>
   </si>
   <si>
     <t>treasuryStock</t>
   </si>
   <si>
     <t>warrants</t>
+  </si>
+  <si>
+    <t>2026-03-31</t>
   </si>
   <si>
     <t>2025-09-30</t>
   </si>
   <si>
     <t>2025-06-30</t>
   </si>
   <si>
     <t>2025-03-31</t>
   </si>
   <si>
     <t>2024-09-30</t>
   </si>
   <si>
     <t>2024-06-30</t>
   </si>
   <si>
     <t>2024-03-31</t>
   </si>
   <si>
     <t>2023-09-30</t>
   </si>
   <si>
     <t>2023-06-30</t>
   </si>
@@ -1092,51 +1095,53 @@
         <v>14</v>
       </c>
       <c r="P1" t="s">
         <v>15</v>
       </c>
       <c r="Q1" t="s">
         <v>16</v>
       </c>
       <c r="R1" t="s">
         <v>17</v>
       </c>
       <c r="S1" t="s">
         <v>18</v>
       </c>
       <c r="T1" t="s">
         <v>19</v>
       </c>
       <c r="U1" t="s">
         <v>20</v>
       </c>
     </row>
     <row r="2" spans="1:21">
       <c r="A2" t="s">
         <v>21</v>
       </c>
-      <c r="B2"/>
+      <c r="B2">
+        <v>63343000000.0</v>
+      </c>
       <c r="C2">
         <v>92106000000.0</v>
       </c>
       <c r="D2">
         <v>51456000000.0</v>
       </c>
       <c r="E2">
         <v>27401000000.0</v>
       </c>
       <c r="F2">
         <v>25149000000.0</v>
       </c>
       <c r="G2">
         <v>49266000000.0</v>
       </c>
       <c r="H2">
         <v>40717000000.0</v>
       </c>
       <c r="I2">
         <v>36681000000.0</v>
       </c>
       <c r="J2">
         <v>37141000000.0</v>
       </c>
       <c r="K2">
@@ -1286,90 +1291,94 @@
       <c r="B7"/>
       <c r="C7"/>
       <c r="D7"/>
       <c r="E7"/>
       <c r="F7"/>
       <c r="G7"/>
       <c r="H7"/>
       <c r="I7"/>
       <c r="J7"/>
       <c r="K7"/>
       <c r="L7"/>
       <c r="M7"/>
       <c r="N7"/>
       <c r="O7"/>
       <c r="P7"/>
       <c r="Q7"/>
       <c r="R7"/>
       <c r="S7"/>
       <c r="T7"/>
       <c r="U7"/>
     </row>
     <row r="8" spans="1:21">
       <c r="A8" t="s">
         <v>27</v>
       </c>
-      <c r="B8"/>
+      <c r="B8">
+        <v>3791973000000.0</v>
+      </c>
       <c r="C8">
         <v>3791973000000.0</v>
       </c>
       <c r="D8">
         <v>3791973000000.0</v>
       </c>
       <c r="E8">
         <v>3791973000000.0</v>
       </c>
       <c r="F8">
         <v>3791973000000.0</v>
       </c>
       <c r="G8">
         <v>3791973000000.0</v>
       </c>
       <c r="H8">
         <v>1663146000000.0</v>
       </c>
       <c r="I8">
         <v>1663146000000.0</v>
       </c>
       <c r="J8"/>
       <c r="K8"/>
       <c r="L8"/>
       <c r="M8"/>
       <c r="N8"/>
       <c r="O8"/>
       <c r="P8"/>
       <c r="Q8"/>
       <c r="R8"/>
       <c r="S8"/>
       <c r="T8"/>
       <c r="U8"/>
     </row>
     <row r="9" spans="1:21">
       <c r="A9" t="s">
         <v>28</v>
       </c>
-      <c r="B9"/>
+      <c r="B9">
+        <v>1267378000000.0</v>
+      </c>
       <c r="C9">
         <v>1267378000000.0</v>
       </c>
       <c r="D9">
         <v>1267378000000.0</v>
       </c>
       <c r="E9">
         <v>1267378000000.0</v>
       </c>
       <c r="F9">
         <v>1267378000000.0</v>
       </c>
       <c r="G9">
         <v>1267378000000.0</v>
       </c>
       <c r="H9">
         <v>238348000000.0</v>
       </c>
       <c r="I9">
         <v>238348000000.0</v>
       </c>
       <c r="J9">
         <v>238348000000.0</v>
       </c>
       <c r="K9">
@@ -1992,131 +2001,137 @@
       <c r="N23">
         <v>7917214000000.0</v>
       </c>
       <c r="O23">
         <v>6495246000000.0</v>
       </c>
       <c r="P23">
         <v>6452794000000.0</v>
       </c>
       <c r="Q23">
         <v>4354460000000.0</v>
       </c>
       <c r="R23">
         <v>2798874000000.0</v>
       </c>
       <c r="S23">
         <v>2094665000000.0</v>
       </c>
       <c r="T23"/>
       <c r="U23"/>
     </row>
     <row r="24" spans="1:21">
       <c r="A24" t="s">
         <v>43</v>
       </c>
-      <c r="B24"/>
+      <c r="B24">
+        <v>16695000000.0</v>
+      </c>
       <c r="C24">
         <v>482850000000.0</v>
       </c>
       <c r="D24">
         <v>461910000000.0</v>
       </c>
       <c r="E24">
         <v>467025000000.0</v>
       </c>
       <c r="F24">
         <v>427575000000.0</v>
       </c>
       <c r="G24">
         <v>421500000000.0</v>
       </c>
       <c r="H24">
         <v>416475000000.0</v>
       </c>
       <c r="I24"/>
       <c r="J24"/>
       <c r="K24"/>
       <c r="L24"/>
       <c r="M24"/>
       <c r="N24"/>
       <c r="O24"/>
       <c r="P24"/>
       <c r="Q24"/>
       <c r="R24"/>
       <c r="S24"/>
       <c r="T24"/>
       <c r="U24"/>
     </row>
     <row r="25" spans="1:21">
       <c r="A25" t="s">
         <v>44</v>
       </c>
-      <c r="B25"/>
+      <c r="B25">
+        <v>25231000000.0</v>
+      </c>
       <c r="C25">
         <v>496787000000.0</v>
       </c>
       <c r="D25">
         <v>464718000000.0</v>
       </c>
       <c r="E25">
         <v>475715000000.0</v>
       </c>
       <c r="F25">
         <v>446502000000.0</v>
       </c>
       <c r="G25">
         <v>425586000000.0</v>
       </c>
       <c r="H25">
         <v>416475000000.0</v>
       </c>
       <c r="I25">
         <v>0.0</v>
       </c>
       <c r="J25">
         <v>0.0</v>
       </c>
       <c r="K25">
         <v>0.0</v>
       </c>
       <c r="L25"/>
       <c r="M25"/>
       <c r="N25"/>
       <c r="O25"/>
       <c r="P25"/>
       <c r="Q25"/>
       <c r="R25"/>
       <c r="S25"/>
       <c r="T25"/>
       <c r="U25"/>
     </row>
     <row r="26" spans="1:21">
       <c r="A26" t="s">
         <v>45</v>
       </c>
-      <c r="B26"/>
+      <c r="B26">
+        <v>8070781000000.0</v>
+      </c>
       <c r="C26">
         <v>6815516000000.0</v>
       </c>
       <c r="D26">
         <v>4506467000000.0</v>
       </c>
       <c r="E26">
         <v>893950000000.0</v>
       </c>
       <c r="F26">
         <v>1108110000000.0</v>
       </c>
       <c r="G26">
         <v>1174537000000.0</v>
       </c>
       <c r="H26">
         <v>1699912000000.0</v>
       </c>
       <c r="I26">
         <v>1444197000000.0</v>
       </c>
       <c r="J26">
         <v>1434563000000.0</v>
       </c>
       <c r="K26">
@@ -2203,51 +2218,53 @@
       <c r="N28">
         <v>-1736574000000.0</v>
       </c>
       <c r="O28">
         <v>-1391478000000.0</v>
       </c>
       <c r="P28">
         <v>-1352077000000.0</v>
       </c>
       <c r="Q28">
         <v>-957139000000.0</v>
       </c>
       <c r="R28">
         <v>-244816000000.0</v>
       </c>
       <c r="S28">
         <v>-283034000000.0</v>
       </c>
       <c r="T28"/>
       <c r="U28"/>
     </row>
     <row r="29" spans="1:21">
       <c r="A29" t="s">
         <v>48</v>
       </c>
-      <c r="B29"/>
+      <c r="B29">
+        <v>7162213000000.0</v>
+      </c>
       <c r="C29">
         <v>7324646000000.0</v>
       </c>
       <c r="D29">
         <v>7002467000000.0</v>
       </c>
       <c r="E29">
         <v>6666262000000.0</v>
       </c>
       <c r="F29">
         <v>6508779000000.0</v>
       </c>
       <c r="G29">
         <v>6438216000000.0</v>
       </c>
       <c r="H29">
         <v>3211333000000.0</v>
       </c>
       <c r="I29"/>
       <c r="J29"/>
       <c r="K29"/>
       <c r="L29"/>
       <c r="M29"/>
       <c r="N29"/>
       <c r="O29"/>
@@ -2598,51 +2615,53 @@
       <c r="B37"/>
       <c r="C37"/>
       <c r="D37"/>
       <c r="E37"/>
       <c r="F37"/>
       <c r="G37"/>
       <c r="H37"/>
       <c r="I37"/>
       <c r="J37"/>
       <c r="K37"/>
       <c r="L37"/>
       <c r="M37"/>
       <c r="N37"/>
       <c r="O37"/>
       <c r="P37"/>
       <c r="Q37"/>
       <c r="R37"/>
       <c r="S37"/>
       <c r="T37"/>
       <c r="U37"/>
     </row>
     <row r="38" spans="1:21">
       <c r="A38" t="s">
         <v>57</v>
       </c>
-      <c r="B38"/>
+      <c r="B38">
+        <v>130773000000.0</v>
+      </c>
       <c r="C38">
         <v>132787000000.0</v>
       </c>
       <c r="D38">
         <v>20266612000000.0</v>
       </c>
       <c r="E38">
         <v>20502280000000.0</v>
       </c>
       <c r="F38">
         <v>20215143000000.0</v>
       </c>
       <c r="G38">
         <v>19733456000000.0</v>
       </c>
       <c r="H38">
         <v>14143696000000.0</v>
       </c>
       <c r="I38">
         <v>11746718000000.0</v>
       </c>
       <c r="J38">
         <v>10378413000000.0</v>
       </c>
       <c r="K38">
@@ -2661,51 +2680,53 @@
         <v>4967287000000.0</v>
       </c>
       <c r="P38">
         <v>5734224000000.0</v>
       </c>
       <c r="Q38">
         <v>3241449000000.0</v>
       </c>
       <c r="R38">
         <v>2411954000000.0</v>
       </c>
       <c r="S38">
         <v>1725193000000.0</v>
       </c>
       <c r="T38">
         <v>18010000000.0</v>
       </c>
       <c r="U38">
         <v>12546000000.0</v>
       </c>
     </row>
     <row r="39" spans="1:21">
       <c r="A39" t="s">
         <v>58</v>
       </c>
-      <c r="B39"/>
+      <c r="B39">
+        <v>35413000000.0</v>
+      </c>
       <c r="C39">
         <v>4385000000.0</v>
       </c>
       <c r="D39">
         <v>3336048000000.0</v>
       </c>
       <c r="E39">
         <v>6845426000000.0</v>
       </c>
       <c r="F39">
         <v>10524008000000.0</v>
       </c>
       <c r="G39">
         <v>8328968000000.0</v>
       </c>
       <c r="H39">
         <v>2320105000000.0</v>
       </c>
       <c r="I39">
         <v>18975000000.0</v>
       </c>
       <c r="J39">
         <v>33714000000.0</v>
       </c>
       <c r="K39">
@@ -2716,51 +2737,53 @@
       </c>
       <c r="M39">
         <v>26906000000.0</v>
       </c>
       <c r="N39">
         <v>19659000000.0</v>
       </c>
       <c r="O39">
         <v>22940000000.0</v>
       </c>
       <c r="P39">
         <v>17731000000.0</v>
       </c>
       <c r="Q39">
         <v>15886000000.0</v>
       </c>
       <c r="R39"/>
       <c r="S39"/>
       <c r="T39"/>
       <c r="U39"/>
     </row>
     <row r="40" spans="1:21">
       <c r="A40" t="s">
         <v>59</v>
       </c>
-      <c r="B40"/>
+      <c r="B40">
+        <v>30424799000000.0</v>
+      </c>
       <c r="C40">
         <v>24173140000000.0</v>
       </c>
       <c r="D40">
         <v>-413773000000.0</v>
       </c>
       <c r="E40">
         <v>-27401000000.0</v>
       </c>
       <c r="F40">
         <v>-25149000000.0</v>
       </c>
       <c r="G40">
         <v>-49266000000.0</v>
       </c>
       <c r="H40">
         <v>-40717000000.0</v>
       </c>
       <c r="I40">
         <v>13130812000000.0</v>
       </c>
       <c r="J40">
         <v>13093203000000.0</v>
       </c>
       <c r="K40">
@@ -2835,57 +2858,57 @@
       </c>
       <c r="P41">
         <v>37443000000.0</v>
       </c>
       <c r="Q41">
         <v>62724000000.0</v>
       </c>
       <c r="R41">
         <v>36356000000.0</v>
       </c>
       <c r="S41">
         <v>104434000000.0</v>
       </c>
       <c r="T41">
         <v>43724000000.0</v>
       </c>
       <c r="U41">
         <v>36545000000.0</v>
       </c>
     </row>
     <row r="42" spans="1:21">
       <c r="A42" t="s">
         <v>61</v>
       </c>
       <c r="B42">
-        <v>1267378000000.0</v>
+        <v>1636508000000.0</v>
       </c>
       <c r="C42">
         <v>1634234000000.0</v>
       </c>
       <c r="D42">
-        <v>1264651000000.0</v>
+        <v>1625170000000.0</v>
       </c>
       <c r="E42">
         <v>1271878000000.0</v>
       </c>
       <c r="F42">
         <v>1267378000000.0</v>
       </c>
       <c r="G42">
         <v>1267378000000.0</v>
       </c>
       <c r="H42">
         <v>238348000000.0</v>
       </c>
       <c r="I42">
         <v>291373000000.0</v>
       </c>
       <c r="J42">
         <v>308870000000.0</v>
       </c>
       <c r="K42">
         <v>325182000000.0</v>
       </c>
       <c r="L42">
         <v>381590000000.0</v>
       </c>
@@ -2945,51 +2968,53 @@
       <c r="B44"/>
       <c r="C44"/>
       <c r="D44"/>
       <c r="E44"/>
       <c r="F44"/>
       <c r="G44"/>
       <c r="H44"/>
       <c r="I44"/>
       <c r="J44"/>
       <c r="K44"/>
       <c r="L44"/>
       <c r="M44"/>
       <c r="N44"/>
       <c r="O44"/>
       <c r="P44"/>
       <c r="Q44"/>
       <c r="R44"/>
       <c r="S44"/>
       <c r="T44"/>
       <c r="U44"/>
     </row>
     <row r="45" spans="1:21">
       <c r="A45" t="s">
         <v>64</v>
       </c>
-      <c r="B45"/>
+      <c r="B45">
+        <v>1172878000000.0</v>
+      </c>
       <c r="C45">
         <v>1193464000000.0</v>
       </c>
       <c r="D45">
         <v>1206423000000.0</v>
       </c>
       <c r="E45">
         <v>1111928000000.0</v>
       </c>
       <c r="F45">
         <v>1122652000000.0</v>
       </c>
       <c r="G45">
         <v>1092612000000.0</v>
       </c>
       <c r="H45">
         <v>1024654000000.0</v>
       </c>
       <c r="I45"/>
       <c r="J45"/>
       <c r="K45"/>
       <c r="L45"/>
       <c r="M45"/>
       <c r="N45"/>
       <c r="O45"/>
@@ -3043,51 +3068,53 @@
       <c r="N46">
         <v>110578000000.0</v>
       </c>
       <c r="O46">
         <v>114923000000.0</v>
       </c>
       <c r="P46">
         <v>121342000000.0</v>
       </c>
       <c r="Q46">
         <v>141794000000.0</v>
       </c>
       <c r="R46">
         <v>116690000000.0</v>
       </c>
       <c r="S46">
         <v>77252000000.0</v>
       </c>
       <c r="T46"/>
       <c r="U46"/>
     </row>
     <row r="47" spans="1:21">
       <c r="A47" t="s">
         <v>66</v>
       </c>
-      <c r="B47"/>
+      <c r="B47">
+        <v>748082000000.0</v>
+      </c>
       <c r="C47">
         <v>781079000000.0</v>
       </c>
       <c r="D47">
         <v>802325000000.0</v>
       </c>
       <c r="E47">
         <v>733485000000.0</v>
       </c>
       <c r="F47">
         <v>797087000000.0</v>
       </c>
       <c r="G47">
         <v>832249000000.0</v>
       </c>
       <c r="H47">
         <v>828752000000.0</v>
       </c>
       <c r="I47">
         <v>683878000000.0</v>
       </c>
       <c r="J47">
         <v>781708000000.0</v>
       </c>
       <c r="K47">
@@ -3780,483 +3807,492 @@
       <c r="S62"/>
       <c r="T62"/>
       <c r="U62"/>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:BZ62"/>
+  <dimension ref="A1:CA62"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="57.7" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="17.567" bestFit="true" customWidth="true" style="0"/>
+    <col min="3" max="3" width="17.567" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:78">
+    <row r="1" spans="1:79">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
+        <v>82</v>
+      </c>
+      <c r="C1" t="s">
         <v>1</v>
-      </c>
-[...1 lines deleted...]
-        <v>82</v>
       </c>
       <c r="D1" t="s">
         <v>83</v>
       </c>
       <c r="E1" t="s">
         <v>84</v>
       </c>
       <c r="F1" t="s">
+        <v>85</v>
+      </c>
+      <c r="G1" t="s">
         <v>2</v>
-      </c>
-[...1 lines deleted...]
-        <v>85</v>
       </c>
       <c r="H1" t="s">
         <v>86</v>
       </c>
       <c r="I1" t="s">
         <v>87</v>
       </c>
       <c r="J1" t="s">
+        <v>88</v>
+      </c>
+      <c r="K1" t="s">
         <v>3</v>
-      </c>
-[...1 lines deleted...]
-        <v>88</v>
       </c>
       <c r="L1" t="s">
         <v>89</v>
       </c>
       <c r="M1" t="s">
         <v>90</v>
       </c>
       <c r="N1" t="s">
+        <v>91</v>
+      </c>
+      <c r="O1" t="s">
         <v>4</v>
-      </c>
-[...1 lines deleted...]
-        <v>91</v>
       </c>
       <c r="P1" t="s">
         <v>92</v>
       </c>
       <c r="Q1" t="s">
         <v>93</v>
       </c>
       <c r="R1" t="s">
+        <v>94</v>
+      </c>
+      <c r="S1" t="s">
         <v>5</v>
-      </c>
-[...1 lines deleted...]
-        <v>94</v>
       </c>
       <c r="T1" t="s">
         <v>95</v>
       </c>
       <c r="U1" t="s">
         <v>96</v>
       </c>
       <c r="V1" t="s">
+        <v>97</v>
+      </c>
+      <c r="W1" t="s">
         <v>6</v>
-      </c>
-[...1 lines deleted...]
-        <v>97</v>
       </c>
       <c r="X1" t="s">
         <v>98</v>
       </c>
       <c r="Y1" t="s">
         <v>99</v>
       </c>
       <c r="Z1" t="s">
+        <v>100</v>
+      </c>
+      <c r="AA1" t="s">
         <v>7</v>
-      </c>
-[...1 lines deleted...]
-        <v>100</v>
       </c>
       <c r="AB1" t="s">
         <v>101</v>
       </c>
       <c r="AC1" t="s">
         <v>102</v>
       </c>
       <c r="AD1" t="s">
+        <v>103</v>
+      </c>
+      <c r="AE1" t="s">
         <v>8</v>
-      </c>
-[...1 lines deleted...]
-        <v>103</v>
       </c>
       <c r="AF1" t="s">
         <v>104</v>
       </c>
       <c r="AG1" t="s">
         <v>105</v>
       </c>
       <c r="AH1" t="s">
+        <v>106</v>
+      </c>
+      <c r="AI1" t="s">
         <v>9</v>
-      </c>
-[...1 lines deleted...]
-        <v>106</v>
       </c>
       <c r="AJ1" t="s">
         <v>107</v>
       </c>
       <c r="AK1" t="s">
         <v>108</v>
       </c>
       <c r="AL1" t="s">
+        <v>109</v>
+      </c>
+      <c r="AM1" t="s">
         <v>10</v>
-      </c>
-[...1 lines deleted...]
-        <v>109</v>
       </c>
       <c r="AN1" t="s">
         <v>110</v>
       </c>
       <c r="AO1" t="s">
         <v>111</v>
       </c>
       <c r="AP1" t="s">
+        <v>112</v>
+      </c>
+      <c r="AQ1" t="s">
         <v>11</v>
-      </c>
-[...1 lines deleted...]
-        <v>112</v>
       </c>
       <c r="AR1" t="s">
         <v>113</v>
       </c>
       <c r="AS1" t="s">
         <v>114</v>
       </c>
       <c r="AT1" t="s">
+        <v>115</v>
+      </c>
+      <c r="AU1" t="s">
         <v>12</v>
-      </c>
-[...1 lines deleted...]
-        <v>115</v>
       </c>
       <c r="AV1" t="s">
         <v>116</v>
       </c>
       <c r="AW1" t="s">
         <v>117</v>
       </c>
       <c r="AX1" t="s">
+        <v>118</v>
+      </c>
+      <c r="AY1" t="s">
         <v>13</v>
-      </c>
-[...1 lines deleted...]
-        <v>118</v>
       </c>
       <c r="AZ1" t="s">
         <v>119</v>
       </c>
       <c r="BA1" t="s">
         <v>120</v>
       </c>
       <c r="BB1" t="s">
+        <v>121</v>
+      </c>
+      <c r="BC1" t="s">
         <v>14</v>
-      </c>
-[...1 lines deleted...]
-        <v>121</v>
       </c>
       <c r="BD1" t="s">
         <v>122</v>
       </c>
       <c r="BE1" t="s">
         <v>123</v>
       </c>
       <c r="BF1" t="s">
+        <v>124</v>
+      </c>
+      <c r="BG1" t="s">
         <v>15</v>
-      </c>
-[...1 lines deleted...]
-        <v>124</v>
       </c>
       <c r="BH1" t="s">
         <v>125</v>
       </c>
       <c r="BI1" t="s">
         <v>126</v>
       </c>
       <c r="BJ1" t="s">
+        <v>127</v>
+      </c>
+      <c r="BK1" t="s">
         <v>16</v>
-      </c>
-[...1 lines deleted...]
-        <v>127</v>
       </c>
       <c r="BL1" t="s">
         <v>128</v>
       </c>
       <c r="BM1" t="s">
         <v>129</v>
       </c>
       <c r="BN1" t="s">
+        <v>130</v>
+      </c>
+      <c r="BO1" t="s">
         <v>17</v>
-      </c>
-[...1 lines deleted...]
-        <v>130</v>
       </c>
       <c r="BP1" t="s">
         <v>131</v>
       </c>
       <c r="BQ1" t="s">
         <v>132</v>
       </c>
       <c r="BR1" t="s">
+        <v>133</v>
+      </c>
+      <c r="BS1" t="s">
         <v>18</v>
-      </c>
-[...1 lines deleted...]
-        <v>133</v>
       </c>
       <c r="BT1" t="s">
         <v>134</v>
       </c>
       <c r="BU1" t="s">
         <v>135</v>
       </c>
       <c r="BV1" t="s">
+        <v>136</v>
+      </c>
+      <c r="BW1" t="s">
         <v>19</v>
-      </c>
-[...1 lines deleted...]
-        <v>136</v>
       </c>
       <c r="BX1" t="s">
         <v>137</v>
       </c>
       <c r="BY1" t="s">
         <v>138</v>
       </c>
       <c r="BZ1" t="s">
+        <v>139</v>
+      </c>
+      <c r="CA1" t="s">
         <v>20</v>
       </c>
     </row>
-    <row r="2" spans="1:78">
+    <row r="2" spans="1:79">
       <c r="A2" t="s">
         <v>21</v>
       </c>
-      <c r="B2"/>
-[...1 lines deleted...]
-      <c r="D2">
+      <c r="B2">
+        <v>76039000000.0</v>
+      </c>
+      <c r="C2">
+        <v>63343000000.0</v>
+      </c>
+      <c r="D2"/>
+      <c r="E2">
         <v>90374000000.0</v>
       </c>
-      <c r="E2">
+      <c r="F2">
         <v>100156000000.0</v>
       </c>
-      <c r="F2">
+      <c r="G2">
         <v>92106000000.0</v>
       </c>
-      <c r="G2">
+      <c r="H2">
         <v>101804000000.0</v>
       </c>
-      <c r="H2">
+      <c r="I2">
         <v>61872000000.0</v>
       </c>
-      <c r="I2">
+      <c r="J2">
         <v>60441000000.0</v>
       </c>
-      <c r="J2">
+      <c r="K2">
         <v>51456000000.0</v>
       </c>
-      <c r="K2">
+      <c r="L2">
         <v>41682000000.0</v>
       </c>
-      <c r="L2">
+      <c r="M2">
         <v>46062000000.0</v>
       </c>
-      <c r="M2">
+      <c r="N2">
         <v>33878000000.0</v>
       </c>
-      <c r="N2">
+      <c r="O2">
         <v>27401000000.0</v>
       </c>
-      <c r="O2">
+      <c r="P2">
         <v>19811000000.0</v>
       </c>
-      <c r="P2">
+      <c r="Q2">
         <v>23103000000.0</v>
       </c>
-      <c r="Q2">
+      <c r="R2">
         <v>24709000000.0</v>
       </c>
-      <c r="R2">
+      <c r="S2">
         <v>24450000000.0</v>
       </c>
-      <c r="S2">
+      <c r="T2">
         <v>29145000000.0</v>
       </c>
-      <c r="T2">
+      <c r="U2">
         <v>37151000000.0</v>
       </c>
-      <c r="U2">
+      <c r="V2">
         <v>40669000000.0</v>
       </c>
-      <c r="V2">
+      <c r="W2">
         <v>49266000000.0</v>
       </c>
-      <c r="W2">
+      <c r="X2">
         <v>43577000000.0</v>
       </c>
-      <c r="X2">
+      <c r="Y2">
         <v>35732000000.0</v>
       </c>
-      <c r="Y2">
+      <c r="Z2">
         <v>37558000000.0</v>
       </c>
-      <c r="Z2">
+      <c r="AA2">
         <v>42101000000.0</v>
       </c>
-      <c r="AA2">
+      <c r="AB2">
         <v>62553000000.0</v>
       </c>
-      <c r="AB2">
+      <c r="AC2">
         <v>42084000000.0</v>
       </c>
-      <c r="AC2">
+      <c r="AD2">
         <v>53440000000.0</v>
       </c>
-      <c r="AD2">
+      <c r="AE2">
         <v>36681000000.0</v>
       </c>
-      <c r="AE2">
+      <c r="AF2">
         <v>36584000000.0</v>
       </c>
-      <c r="AF2">
+      <c r="AG2">
         <v>37328000000.0</v>
       </c>
-      <c r="AG2">
+      <c r="AH2">
         <v>33333000000.0</v>
       </c>
-      <c r="AH2">
+      <c r="AI2">
         <v>37141000000.0</v>
       </c>
-      <c r="AI2">
+      <c r="AJ2">
         <v>38731000000.0</v>
       </c>
-      <c r="AJ2">
+      <c r="AK2">
         <v>41042000000.0</v>
       </c>
-      <c r="AK2">
+      <c r="AL2">
         <v>41900000000.0</v>
       </c>
-      <c r="AL2">
+      <c r="AM2">
         <v>25215000000.0</v>
       </c>
-      <c r="AM2">
+      <c r="AN2">
         <v>22284000000.0</v>
       </c>
-      <c r="AN2">
+      <c r="AO2">
         <v>26799000000.0</v>
       </c>
-      <c r="AO2">
+      <c r="AP2">
         <v>32922000000.0</v>
       </c>
-      <c r="AP2">
+      <c r="AQ2">
         <v>30758000000.0</v>
       </c>
-      <c r="AQ2">
+      <c r="AR2">
         <v>27460000000.0</v>
       </c>
-      <c r="AR2">
+      <c r="AS2">
         <v>28785000000.0</v>
       </c>
-      <c r="AS2">
+      <c r="AT2">
         <v>34467000000.0</v>
       </c>
-      <c r="AT2">
+      <c r="AU2">
         <v>34330000000.0</v>
       </c>
-      <c r="AU2">
+      <c r="AV2">
         <v>31123000000.0</v>
       </c>
-      <c r="AV2">
+      <c r="AW2">
         <v>29607000000.0</v>
       </c>
-      <c r="AW2">
+      <c r="AX2">
         <v>27255000000.0</v>
       </c>
-      <c r="AX2">
+      <c r="AY2">
         <v>25163000000.0</v>
       </c>
-      <c r="AY2">
+      <c r="AZ2">
         <v>20578000000.0</v>
       </c>
-      <c r="AZ2">
+      <c r="BA2">
         <v>16942000000.0</v>
       </c>
-      <c r="BA2">
+      <c r="BB2">
         <v>17788000000.0</v>
       </c>
-      <c r="BB2">
+      <c r="BC2">
         <v>17456000000.0</v>
       </c>
-      <c r="BC2"/>
       <c r="BD2"/>
       <c r="BE2"/>
       <c r="BF2"/>
       <c r="BG2"/>
       <c r="BH2"/>
       <c r="BI2"/>
       <c r="BJ2"/>
       <c r="BK2"/>
       <c r="BL2"/>
       <c r="BM2"/>
       <c r="BN2"/>
       <c r="BO2"/>
       <c r="BP2"/>
       <c r="BQ2"/>
       <c r="BR2"/>
       <c r="BS2"/>
       <c r="BT2"/>
       <c r="BU2"/>
       <c r="BV2"/>
       <c r="BW2"/>
       <c r="BX2"/>
       <c r="BY2"/>
       <c r="BZ2"/>
+      <c r="CA2"/>
     </row>
-    <row r="3" spans="1:78">
+    <row r="3" spans="1:79">
       <c r="A3" t="s">
         <v>22</v>
       </c>
       <c r="B3"/>
       <c r="C3"/>
       <c r="D3"/>
       <c r="E3"/>
       <c r="F3"/>
       <c r="G3"/>
       <c r="H3"/>
       <c r="I3"/>
       <c r="J3"/>
       <c r="K3"/>
       <c r="L3"/>
       <c r="M3"/>
       <c r="N3"/>
       <c r="O3"/>
       <c r="P3"/>
       <c r="Q3"/>
       <c r="R3"/>
       <c r="S3"/>
       <c r="T3"/>
       <c r="U3"/>
       <c r="V3"/>
       <c r="W3"/>
@@ -4293,54 +4329,17349 @@
       <c r="BB3"/>
       <c r="BC3"/>
       <c r="BD3"/>
       <c r="BE3"/>
       <c r="BF3"/>
       <c r="BG3"/>
       <c r="BH3"/>
       <c r="BI3"/>
       <c r="BJ3"/>
       <c r="BK3"/>
       <c r="BL3"/>
       <c r="BM3"/>
       <c r="BN3"/>
       <c r="BO3"/>
       <c r="BP3"/>
       <c r="BQ3"/>
       <c r="BR3"/>
       <c r="BS3"/>
       <c r="BT3"/>
       <c r="BU3"/>
       <c r="BV3"/>
       <c r="BW3"/>
       <c r="BX3"/>
       <c r="BY3"/>
       <c r="BZ3"/>
+      <c r="CA3"/>
+    </row>
+    <row r="4" spans="1:79">
+      <c r="A4" t="s">
+        <v>23</v>
+      </c>
+      <c r="B4"/>
+      <c r="C4"/>
+      <c r="D4"/>
+      <c r="E4"/>
+      <c r="F4"/>
+      <c r="G4"/>
+      <c r="H4"/>
+      <c r="I4"/>
+      <c r="J4"/>
+      <c r="K4"/>
+      <c r="L4"/>
+      <c r="M4"/>
+      <c r="N4"/>
+      <c r="O4"/>
+      <c r="P4"/>
+      <c r="Q4"/>
+      <c r="R4"/>
+      <c r="S4"/>
+      <c r="T4"/>
+      <c r="U4"/>
+      <c r="V4"/>
+      <c r="W4"/>
+      <c r="X4"/>
+      <c r="Y4"/>
+      <c r="Z4"/>
+      <c r="AA4"/>
+      <c r="AB4"/>
+      <c r="AC4"/>
+      <c r="AD4"/>
+      <c r="AE4"/>
+      <c r="AF4"/>
+      <c r="AG4"/>
+      <c r="AH4"/>
+      <c r="AI4"/>
+      <c r="AJ4"/>
+      <c r="AK4"/>
+      <c r="AL4"/>
+      <c r="AM4"/>
+      <c r="AN4"/>
+      <c r="AO4"/>
+      <c r="AP4"/>
+      <c r="AQ4"/>
+      <c r="AR4"/>
+      <c r="AS4"/>
+      <c r="AT4"/>
+      <c r="AU4"/>
+      <c r="AV4"/>
+      <c r="AW4"/>
+      <c r="AX4"/>
+      <c r="AY4"/>
+      <c r="AZ4"/>
+      <c r="BA4"/>
+      <c r="BB4"/>
+      <c r="BC4"/>
+      <c r="BD4"/>
+      <c r="BE4"/>
+      <c r="BF4"/>
+      <c r="BG4"/>
+      <c r="BH4"/>
+      <c r="BI4"/>
+      <c r="BJ4"/>
+      <c r="BK4"/>
+      <c r="BL4"/>
+      <c r="BM4"/>
+      <c r="BN4"/>
+      <c r="BO4"/>
+      <c r="BP4"/>
+      <c r="BQ4"/>
+      <c r="BR4"/>
+      <c r="BS4"/>
+      <c r="BT4"/>
+      <c r="BU4"/>
+      <c r="BV4"/>
+      <c r="BW4"/>
+      <c r="BX4"/>
+      <c r="BY4"/>
+      <c r="BZ4"/>
+      <c r="CA4"/>
+    </row>
+    <row r="5" spans="1:79">
+      <c r="A5" t="s">
+        <v>24</v>
+      </c>
+      <c r="B5">
+        <v>1352000000.0</v>
+      </c>
+      <c r="C5">
+        <v>10884000000.0</v>
+      </c>
+      <c r="D5">
+        <v>21463000000.0</v>
+      </c>
+      <c r="E5">
+        <v>21745000000.0</v>
+      </c>
+      <c r="F5"/>
+      <c r="G5"/>
+      <c r="H5">
+        <v>9184000000.0</v>
+      </c>
+      <c r="I5"/>
+      <c r="J5">
+        <v>359933000000.0</v>
+      </c>
+      <c r="K5">
+        <v>-2727000000.0</v>
+      </c>
+      <c r="L5">
+        <v>12263000000.0</v>
+      </c>
+      <c r="M5">
+        <v>14998000000.0</v>
+      </c>
+      <c r="N5">
+        <v>7339000000.0</v>
+      </c>
+      <c r="O5">
+        <v>2371000000.0</v>
+      </c>
+      <c r="P5">
+        <v>2138000000.0</v>
+      </c>
+      <c r="Q5">
+        <v>12734000000.0</v>
+      </c>
+      <c r="R5"/>
+      <c r="S5"/>
+      <c r="T5"/>
+      <c r="U5"/>
+      <c r="V5"/>
+      <c r="W5"/>
+      <c r="X5"/>
+      <c r="Y5">
+        <v>248899000000.0</v>
+      </c>
+      <c r="Z5">
+        <v>243710000000.0</v>
+      </c>
+      <c r="AA5">
+        <v>252758000000.0</v>
+      </c>
+      <c r="AB5"/>
+      <c r="AC5"/>
+      <c r="AD5"/>
+      <c r="AE5"/>
+      <c r="AF5"/>
+      <c r="AG5"/>
+      <c r="AH5"/>
+      <c r="AI5"/>
+      <c r="AJ5"/>
+      <c r="AK5"/>
+      <c r="AL5"/>
+      <c r="AM5"/>
+      <c r="AN5"/>
+      <c r="AO5"/>
+      <c r="AP5"/>
+      <c r="AQ5"/>
+      <c r="AR5"/>
+      <c r="AS5"/>
+      <c r="AT5"/>
+      <c r="AU5"/>
+      <c r="AV5"/>
+      <c r="AW5"/>
+      <c r="AX5"/>
+      <c r="AY5"/>
+      <c r="AZ5"/>
+      <c r="BA5"/>
+      <c r="BB5"/>
+      <c r="BC5"/>
+      <c r="BD5"/>
+      <c r="BE5"/>
+      <c r="BF5"/>
+      <c r="BG5"/>
+      <c r="BH5"/>
+      <c r="BI5"/>
+      <c r="BJ5"/>
+      <c r="BK5"/>
+      <c r="BL5"/>
+      <c r="BM5"/>
+      <c r="BN5"/>
+      <c r="BO5"/>
+      <c r="BP5"/>
+      <c r="BQ5"/>
+      <c r="BR5"/>
+      <c r="BS5"/>
+      <c r="BT5"/>
+      <c r="BU5"/>
+      <c r="BV5"/>
+      <c r="BW5"/>
+      <c r="BX5"/>
+      <c r="BY5"/>
+      <c r="BZ5"/>
+      <c r="CA5"/>
+    </row>
+    <row r="6" spans="1:79">
+      <c r="A6" t="s">
+        <v>25</v>
+      </c>
+      <c r="B6"/>
+      <c r="C6"/>
+      <c r="D6"/>
+      <c r="E6"/>
+      <c r="F6"/>
+      <c r="G6"/>
+      <c r="H6"/>
+      <c r="I6"/>
+      <c r="J6"/>
+      <c r="K6"/>
+      <c r="L6"/>
+      <c r="M6"/>
+      <c r="N6"/>
+      <c r="O6"/>
+      <c r="P6"/>
+      <c r="Q6"/>
+      <c r="R6"/>
+      <c r="S6"/>
+      <c r="T6"/>
+      <c r="U6"/>
+      <c r="V6"/>
+      <c r="W6"/>
+      <c r="X6"/>
+      <c r="Y6"/>
+      <c r="Z6"/>
+      <c r="AA6"/>
+      <c r="AB6"/>
+      <c r="AC6"/>
+      <c r="AD6"/>
+      <c r="AE6"/>
+      <c r="AF6"/>
+      <c r="AG6"/>
+      <c r="AH6"/>
+      <c r="AI6"/>
+      <c r="AJ6"/>
+      <c r="AK6"/>
+      <c r="AL6"/>
+      <c r="AM6"/>
+      <c r="AN6"/>
+      <c r="AO6"/>
+      <c r="AP6"/>
+      <c r="AQ6"/>
+      <c r="AR6"/>
+      <c r="AS6"/>
+      <c r="AT6"/>
+      <c r="AU6"/>
+      <c r="AV6"/>
+      <c r="AW6"/>
+      <c r="AX6"/>
+      <c r="AY6"/>
+      <c r="AZ6"/>
+      <c r="BA6"/>
+      <c r="BB6"/>
+      <c r="BC6"/>
+      <c r="BD6"/>
+      <c r="BE6"/>
+      <c r="BF6"/>
+      <c r="BG6"/>
+      <c r="BH6"/>
+      <c r="BI6"/>
+      <c r="BJ6"/>
+      <c r="BK6"/>
+      <c r="BL6"/>
+      <c r="BM6"/>
+      <c r="BN6"/>
+      <c r="BO6"/>
+      <c r="BP6"/>
+      <c r="BQ6"/>
+      <c r="BR6"/>
+      <c r="BS6"/>
+      <c r="BT6"/>
+      <c r="BU6"/>
+      <c r="BV6"/>
+      <c r="BW6"/>
+      <c r="BX6"/>
+      <c r="BY6"/>
+      <c r="BZ6"/>
+      <c r="CA6"/>
+    </row>
+    <row r="7" spans="1:79">
+      <c r="A7" t="s">
+        <v>26</v>
+      </c>
+      <c r="B7"/>
+      <c r="C7"/>
+      <c r="D7"/>
+      <c r="E7"/>
+      <c r="F7"/>
+      <c r="G7"/>
+      <c r="H7"/>
+      <c r="I7"/>
+      <c r="J7"/>
+      <c r="K7"/>
+      <c r="L7"/>
+      <c r="M7"/>
+      <c r="N7"/>
+      <c r="O7"/>
+      <c r="P7"/>
+      <c r="Q7"/>
+      <c r="R7"/>
+      <c r="S7"/>
+      <c r="T7"/>
+      <c r="U7"/>
+      <c r="V7"/>
+      <c r="W7"/>
+      <c r="X7"/>
+      <c r="Y7"/>
+      <c r="Z7"/>
+      <c r="AA7"/>
+      <c r="AB7"/>
+      <c r="AC7"/>
+      <c r="AD7"/>
+      <c r="AE7"/>
+      <c r="AF7"/>
+      <c r="AG7"/>
+      <c r="AH7"/>
+      <c r="AI7"/>
+      <c r="AJ7"/>
+      <c r="AK7"/>
+      <c r="AL7"/>
+      <c r="AM7"/>
+      <c r="AN7"/>
+      <c r="AO7"/>
+      <c r="AP7"/>
+      <c r="AQ7"/>
+      <c r="AR7"/>
+      <c r="AS7"/>
+      <c r="AT7"/>
+      <c r="AU7"/>
+      <c r="AV7"/>
+      <c r="AW7"/>
+      <c r="AX7"/>
+      <c r="AY7"/>
+      <c r="AZ7"/>
+      <c r="BA7"/>
+      <c r="BB7"/>
+      <c r="BC7"/>
+      <c r="BD7"/>
+      <c r="BE7"/>
+      <c r="BF7"/>
+      <c r="BG7"/>
+      <c r="BH7"/>
+      <c r="BI7"/>
+      <c r="BJ7"/>
+      <c r="BK7"/>
+      <c r="BL7"/>
+      <c r="BM7"/>
+      <c r="BN7"/>
+      <c r="BO7"/>
+      <c r="BP7"/>
+      <c r="BQ7"/>
+      <c r="BR7"/>
+      <c r="BS7"/>
+      <c r="BT7"/>
+      <c r="BU7"/>
+      <c r="BV7"/>
+      <c r="BW7"/>
+      <c r="BX7"/>
+      <c r="BY7"/>
+      <c r="BZ7"/>
+      <c r="CA7"/>
+    </row>
+    <row r="8" spans="1:79">
+      <c r="A8" t="s">
+        <v>27</v>
+      </c>
+      <c r="B8">
+        <v>3791973000000.0</v>
+      </c>
+      <c r="C8">
+        <v>3791973000000.0</v>
+      </c>
+      <c r="D8"/>
+      <c r="E8">
+        <v>3791973000000.0</v>
+      </c>
+      <c r="F8">
+        <v>3791973000000.0</v>
+      </c>
+      <c r="G8">
+        <v>3791973000000.0</v>
+      </c>
+      <c r="H8">
+        <v>3791973000000.0</v>
+      </c>
+      <c r="I8">
+        <v>3791973000000.0</v>
+      </c>
+      <c r="J8">
+        <v>3791973000000.0</v>
+      </c>
+      <c r="K8">
+        <v>3791973000000.0</v>
+      </c>
+      <c r="L8">
+        <v>3791973000000.0</v>
+      </c>
+      <c r="M8">
+        <v>3791973000000.0</v>
+      </c>
+      <c r="N8">
+        <v>3791973000000.0</v>
+      </c>
+      <c r="O8">
+        <v>3791973000000.0</v>
+      </c>
+      <c r="P8">
+        <v>3791973000000.0</v>
+      </c>
+      <c r="Q8">
+        <v>3791973000000.0</v>
+      </c>
+      <c r="R8">
+        <v>3791973000000.0</v>
+      </c>
+      <c r="S8">
+        <v>3791973000000.0</v>
+      </c>
+      <c r="T8">
+        <v>3791973000000.0</v>
+      </c>
+      <c r="U8">
+        <v>3791973000000.0</v>
+      </c>
+      <c r="V8"/>
+      <c r="W8"/>
+      <c r="X8"/>
+      <c r="Y8"/>
+      <c r="Z8"/>
+      <c r="AA8"/>
+      <c r="AB8"/>
+      <c r="AC8"/>
+      <c r="AD8"/>
+      <c r="AE8"/>
+      <c r="AF8"/>
+      <c r="AG8"/>
+      <c r="AH8"/>
+      <c r="AI8"/>
+      <c r="AJ8"/>
+      <c r="AK8"/>
+      <c r="AL8"/>
+      <c r="AM8"/>
+      <c r="AN8"/>
+      <c r="AO8"/>
+      <c r="AP8"/>
+      <c r="AQ8"/>
+      <c r="AR8"/>
+      <c r="AS8"/>
+      <c r="AT8"/>
+      <c r="AU8"/>
+      <c r="AV8"/>
+      <c r="AW8"/>
+      <c r="AX8"/>
+      <c r="AY8"/>
+      <c r="AZ8"/>
+      <c r="BA8"/>
+      <c r="BB8"/>
+      <c r="BC8"/>
+      <c r="BD8"/>
+      <c r="BE8"/>
+      <c r="BF8"/>
+      <c r="BG8"/>
+      <c r="BH8"/>
+      <c r="BI8"/>
+      <c r="BJ8"/>
+      <c r="BK8"/>
+      <c r="BL8"/>
+      <c r="BM8"/>
+      <c r="BN8"/>
+      <c r="BO8"/>
+      <c r="BP8"/>
+      <c r="BQ8"/>
+      <c r="BR8"/>
+      <c r="BS8"/>
+      <c r="BT8"/>
+      <c r="BU8"/>
+      <c r="BV8"/>
+      <c r="BW8"/>
+      <c r="BX8"/>
+      <c r="BY8"/>
+      <c r="BZ8"/>
+      <c r="CA8"/>
+    </row>
+    <row r="9" spans="1:79">
+      <c r="A9" t="s">
+        <v>28</v>
+      </c>
+      <c r="B9"/>
+      <c r="C9">
+        <v>1267378000000.0</v>
+      </c>
+      <c r="D9">
+        <v>1267378000000.0</v>
+      </c>
+      <c r="E9">
+        <v>1267378000000.0</v>
+      </c>
+      <c r="F9">
+        <v>1267378000000.0</v>
+      </c>
+      <c r="G9">
+        <v>1267378000000.0</v>
+      </c>
+      <c r="H9">
+        <v>1267378000000.0</v>
+      </c>
+      <c r="I9"/>
+      <c r="J9"/>
+      <c r="K9"/>
+      <c r="L9">
+        <v>1267378000000.0</v>
+      </c>
+      <c r="M9">
+        <v>1267378000000.0</v>
+      </c>
+      <c r="N9">
+        <v>1267378000000.0</v>
+      </c>
+      <c r="O9">
+        <v>1267378000000.0</v>
+      </c>
+      <c r="P9">
+        <v>1267378000000.0</v>
+      </c>
+      <c r="Q9">
+        <v>1267378000000.0</v>
+      </c>
+      <c r="R9">
+        <v>1267378000000.0</v>
+      </c>
+      <c r="S9">
+        <v>1267378000000.0</v>
+      </c>
+      <c r="T9">
+        <v>1267378000000.0</v>
+      </c>
+      <c r="U9">
+        <v>1267378000000.0</v>
+      </c>
+      <c r="V9">
+        <v>1267378000000.0</v>
+      </c>
+      <c r="W9">
+        <v>1267378000000.0</v>
+      </c>
+      <c r="X9">
+        <v>3431588000000.0</v>
+      </c>
+      <c r="Y9">
+        <v>238348000000.0</v>
+      </c>
+      <c r="Z9">
+        <v>238348000000.0</v>
+      </c>
+      <c r="AA9">
+        <v>238348000000.0</v>
+      </c>
+      <c r="AB9">
+        <v>238348000000.0</v>
+      </c>
+      <c r="AC9"/>
+      <c r="AD9"/>
+      <c r="AE9"/>
+      <c r="AF9"/>
+      <c r="AG9"/>
+      <c r="AH9"/>
+      <c r="AI9"/>
+      <c r="AJ9"/>
+      <c r="AK9"/>
+      <c r="AL9"/>
+      <c r="AM9"/>
+      <c r="AN9"/>
+      <c r="AO9"/>
+      <c r="AP9"/>
+      <c r="AQ9"/>
+      <c r="AR9"/>
+      <c r="AS9"/>
+      <c r="AT9"/>
+      <c r="AU9"/>
+      <c r="AV9"/>
+      <c r="AW9"/>
+      <c r="AX9"/>
+      <c r="AY9"/>
+      <c r="AZ9"/>
+      <c r="BA9"/>
+      <c r="BB9"/>
+      <c r="BC9"/>
+      <c r="BD9"/>
+      <c r="BE9"/>
+      <c r="BF9"/>
+      <c r="BG9"/>
+      <c r="BH9"/>
+      <c r="BI9"/>
+      <c r="BJ9"/>
+      <c r="BK9"/>
+      <c r="BL9"/>
+      <c r="BM9"/>
+      <c r="BN9"/>
+      <c r="BO9"/>
+      <c r="BP9"/>
+      <c r="BQ9"/>
+      <c r="BR9"/>
+      <c r="BS9"/>
+      <c r="BT9"/>
+      <c r="BU9"/>
+      <c r="BV9"/>
+      <c r="BW9"/>
+      <c r="BX9"/>
+      <c r="BY9"/>
+      <c r="BZ9"/>
+      <c r="CA9"/>
+    </row>
+    <row r="10" spans="1:79">
+      <c r="A10" t="s">
+        <v>29</v>
+      </c>
+      <c r="B10">
+        <v>2558892000000.0</v>
+      </c>
+      <c r="C10">
+        <v>2037513000000.0</v>
+      </c>
+      <c r="D10">
+        <v>3449191000000.0</v>
+      </c>
+      <c r="E10">
+        <v>3567922000000.0</v>
+      </c>
+      <c r="F10">
+        <v>2991650000000.0</v>
+      </c>
+      <c r="G10">
+        <v>2167139000000.0</v>
+      </c>
+      <c r="H10">
+        <v>3519966000000.0</v>
+      </c>
+      <c r="I10">
+        <v>2748895000000.0</v>
+      </c>
+      <c r="J10">
+        <v>2611186000000.0</v>
+      </c>
+      <c r="K10">
+        <v>1953249000000.0</v>
+      </c>
+      <c r="L10">
+        <v>2748619000000.0</v>
+      </c>
+      <c r="M10">
+        <v>2689439000000.0</v>
+      </c>
+      <c r="N10">
+        <v>2360834000000.0</v>
+      </c>
+      <c r="O10">
+        <v>2605445000000.0</v>
+      </c>
+      <c r="P10">
+        <v>2210529000000.0</v>
+      </c>
+      <c r="Q10">
+        <v>3516079000000.0</v>
+      </c>
+      <c r="R10">
+        <v>4088351000000.0</v>
+      </c>
+      <c r="S10">
+        <v>3801735000000.0</v>
+      </c>
+      <c r="T10">
+        <v>4484883000000.0</v>
+      </c>
+      <c r="U10">
+        <v>4597393000000.0</v>
+      </c>
+      <c r="V10">
+        <v>2958824000000.0</v>
+      </c>
+      <c r="W10">
+        <v>3210979000000.0</v>
+      </c>
+      <c r="X10">
+        <v>6625457000000.0</v>
+      </c>
+      <c r="Y10">
+        <v>1643354000000.0</v>
+      </c>
+      <c r="Z10">
+        <v>2252738000000.0</v>
+      </c>
+      <c r="AA10">
+        <v>1938030000000.0</v>
+      </c>
+      <c r="AB10">
+        <v>1633436000000.0</v>
+      </c>
+      <c r="AC10">
+        <v>1441658000000.0</v>
+      </c>
+      <c r="AD10">
+        <v>1498383000000.0</v>
+      </c>
+      <c r="AE10">
+        <v>1836724000000.0</v>
+      </c>
+      <c r="AF10">
+        <v>1887889000000.0</v>
+      </c>
+      <c r="AG10">
+        <v>2129616000000.0</v>
+      </c>
+      <c r="AH10">
+        <v>2586308000000.0</v>
+      </c>
+      <c r="AI10">
+        <v>2912788000000.0</v>
+      </c>
+      <c r="AJ10">
+        <v>3206675000000.0</v>
+      </c>
+      <c r="AK10">
+        <v>3883151000000.0</v>
+      </c>
+      <c r="AL10">
+        <v>2426195000000.0</v>
+      </c>
+      <c r="AM10">
+        <v>2189150000000.0</v>
+      </c>
+      <c r="AN10">
+        <v>1907550000000.0</v>
+      </c>
+      <c r="AO10">
+        <v>1891221000000.0</v>
+      </c>
+      <c r="AP10">
+        <v>2202794000000.0</v>
+      </c>
+      <c r="AQ10">
+        <v>1744858000000.0</v>
+      </c>
+      <c r="AR10">
+        <v>1774812000000.0</v>
+      </c>
+      <c r="AS10">
+        <v>1845864000000.0</v>
+      </c>
+      <c r="AT10">
+        <v>2119257000000.0</v>
+      </c>
+      <c r="AU10">
+        <v>1843083000000.0</v>
+      </c>
+      <c r="AV10">
+        <v>1735192000000.0</v>
+      </c>
+      <c r="AW10">
+        <v>1642384000000.0</v>
+      </c>
+      <c r="AX10">
+        <v>1365283000000.0</v>
+      </c>
+      <c r="AY10">
+        <v>1736574000000.0</v>
+      </c>
+      <c r="AZ10">
+        <v>1357084000000.0</v>
+      </c>
+      <c r="BA10">
+        <v>1079149000000.0</v>
+      </c>
+      <c r="BB10">
+        <v>1499581000000.0</v>
+      </c>
+      <c r="BC10">
+        <v>1391478000000.0</v>
+      </c>
+      <c r="BD10">
+        <v>803950000000.0</v>
+      </c>
+      <c r="BE10">
+        <v>1030402000000.0</v>
+      </c>
+      <c r="BF10">
+        <v>726973000000.0</v>
+      </c>
+      <c r="BG10">
+        <v>938416000000.0</v>
+      </c>
+      <c r="BH10">
+        <v>151446000000.0</v>
+      </c>
+      <c r="BI10">
+        <v>125991000000.0</v>
+      </c>
+      <c r="BJ10"/>
+      <c r="BK10">
+        <v>718022000000.0</v>
+      </c>
+      <c r="BL10">
+        <v>219455000000.0</v>
+      </c>
+      <c r="BM10">
+        <v>221238517200.0</v>
+      </c>
+      <c r="BN10">
+        <v>170825549600.0</v>
+      </c>
+      <c r="BO10">
+        <v>133424000000.0</v>
+      </c>
+      <c r="BP10">
+        <v>122892860000.0</v>
+      </c>
+      <c r="BQ10">
+        <v>62143920000.0</v>
+      </c>
+      <c r="BR10">
+        <v>87619120000.0</v>
+      </c>
+      <c r="BS10">
+        <v>159658000000.0</v>
+      </c>
+      <c r="BT10">
+        <v>71498800000.0</v>
+      </c>
+      <c r="BU10">
+        <v>48209000000.0</v>
+      </c>
+      <c r="BV10">
+        <v>61101000000.0</v>
+      </c>
+      <c r="BW10">
+        <v>54295000000.0</v>
+      </c>
+      <c r="BX10">
+        <v>103132000000.0</v>
+      </c>
+      <c r="BY10">
+        <v>74077000000.0</v>
+      </c>
+      <c r="BZ10"/>
+      <c r="CA10">
+        <v>14884000000.0</v>
+      </c>
+    </row>
+    <row r="11" spans="1:79">
+      <c r="A11" t="s">
+        <v>30</v>
+      </c>
+      <c r="B11"/>
+      <c r="C11"/>
+      <c r="D11"/>
+      <c r="E11"/>
+      <c r="F11"/>
+      <c r="G11"/>
+      <c r="H11"/>
+      <c r="I11"/>
+      <c r="J11"/>
+      <c r="K11"/>
+      <c r="L11"/>
+      <c r="M11"/>
+      <c r="N11"/>
+      <c r="O11"/>
+      <c r="P11"/>
+      <c r="Q11"/>
+      <c r="R11"/>
+      <c r="S11"/>
+      <c r="T11"/>
+      <c r="U11"/>
+      <c r="V11"/>
+      <c r="W11"/>
+      <c r="X11"/>
+      <c r="Y11"/>
+      <c r="Z11"/>
+      <c r="AA11"/>
+      <c r="AB11"/>
+      <c r="AC11"/>
+      <c r="AD11"/>
+      <c r="AE11"/>
+      <c r="AF11"/>
+      <c r="AG11"/>
+      <c r="AH11"/>
+      <c r="AI11"/>
+      <c r="AJ11"/>
+      <c r="AK11"/>
+      <c r="AL11"/>
+      <c r="AM11"/>
+      <c r="AN11"/>
+      <c r="AO11"/>
+      <c r="AP11"/>
+      <c r="AQ11"/>
+      <c r="AR11"/>
+      <c r="AS11"/>
+      <c r="AT11"/>
+      <c r="AU11"/>
+      <c r="AV11"/>
+      <c r="AW11"/>
+      <c r="AX11"/>
+      <c r="AY11"/>
+      <c r="AZ11"/>
+      <c r="BA11"/>
+      <c r="BB11"/>
+      <c r="BC11"/>
+      <c r="BD11"/>
+      <c r="BE11"/>
+      <c r="BF11"/>
+      <c r="BG11"/>
+      <c r="BH11"/>
+      <c r="BI11"/>
+      <c r="BJ11"/>
+      <c r="BK11"/>
+      <c r="BL11"/>
+      <c r="BM11"/>
+      <c r="BN11"/>
+      <c r="BO11"/>
+      <c r="BP11"/>
+      <c r="BQ11"/>
+      <c r="BR11"/>
+      <c r="BS11"/>
+      <c r="BT11"/>
+      <c r="BU11"/>
+      <c r="BV11"/>
+      <c r="BW11"/>
+      <c r="BX11"/>
+      <c r="BY11"/>
+      <c r="BZ11"/>
+      <c r="CA11"/>
+    </row>
+    <row r="12" spans="1:79">
+      <c r="A12" t="s">
+        <v>31</v>
+      </c>
+      <c r="B12">
+        <v>2558892000000.0</v>
+      </c>
+      <c r="C12">
+        <v>2037513000000.0</v>
+      </c>
+      <c r="D12">
+        <v>3449191000000.0</v>
+      </c>
+      <c r="E12">
+        <v>3567922000000.0</v>
+      </c>
+      <c r="F12">
+        <v>2991650000000.0</v>
+      </c>
+      <c r="G12">
+        <v>2167139000000.0</v>
+      </c>
+      <c r="H12">
+        <v>3519966000000.0</v>
+      </c>
+      <c r="I12">
+        <v>2748895000000.0</v>
+      </c>
+      <c r="J12">
+        <v>2611186000000.0</v>
+      </c>
+      <c r="K12">
+        <v>1953249000000.0</v>
+      </c>
+      <c r="L12">
+        <v>2748619000000.0</v>
+      </c>
+      <c r="M12">
+        <v>2689439000000.0</v>
+      </c>
+      <c r="N12">
+        <v>2360834000000.0</v>
+      </c>
+      <c r="O12">
+        <v>2605445000000.0</v>
+      </c>
+      <c r="P12">
+        <v>2210529000000.0</v>
+      </c>
+      <c r="Q12">
+        <v>3516079000000.0</v>
+      </c>
+      <c r="R12">
+        <v>4088351000000.0</v>
+      </c>
+      <c r="S12">
+        <v>3801735000000.0</v>
+      </c>
+      <c r="T12">
+        <v>4484883000000.0</v>
+      </c>
+      <c r="U12">
+        <v>4597393000000.0</v>
+      </c>
+      <c r="V12">
+        <v>2958824000000.0</v>
+      </c>
+      <c r="W12">
+        <v>3210979000000.0</v>
+      </c>
+      <c r="X12">
+        <v>6625457000000.0</v>
+      </c>
+      <c r="Y12">
+        <v>1643354000000.0</v>
+      </c>
+      <c r="Z12">
+        <v>2252738000000.0</v>
+      </c>
+      <c r="AA12">
+        <v>1938030000000.0</v>
+      </c>
+      <c r="AB12">
+        <v>1633436000000.0</v>
+      </c>
+      <c r="AC12">
+        <v>1441658000000.0</v>
+      </c>
+      <c r="AD12">
+        <v>1498383000000.0</v>
+      </c>
+      <c r="AE12">
+        <v>1836724000000.0</v>
+      </c>
+      <c r="AF12">
+        <v>1887889000000.0</v>
+      </c>
+      <c r="AG12">
+        <v>2129616000000.0</v>
+      </c>
+      <c r="AH12">
+        <v>2586308000000.0</v>
+      </c>
+      <c r="AI12">
+        <v>2912788000000.0</v>
+      </c>
+      <c r="AJ12">
+        <v>3206675000000.0</v>
+      </c>
+      <c r="AK12">
+        <v>3883151000000.0</v>
+      </c>
+      <c r="AL12">
+        <v>2426195000000.0</v>
+      </c>
+      <c r="AM12">
+        <v>2189150000000.0</v>
+      </c>
+      <c r="AN12">
+        <v>1907550000000.0</v>
+      </c>
+      <c r="AO12">
+        <v>1891221000000.0</v>
+      </c>
+      <c r="AP12">
+        <v>2202794000000.0</v>
+      </c>
+      <c r="AQ12">
+        <v>1744858000000.0</v>
+      </c>
+      <c r="AR12">
+        <v>1774812000000.0</v>
+      </c>
+      <c r="AS12">
+        <v>1845864000000.0</v>
+      </c>
+      <c r="AT12">
+        <v>2119257000000.0</v>
+      </c>
+      <c r="AU12">
+        <v>1843083000000.0</v>
+      </c>
+      <c r="AV12">
+        <v>1735192000000.0</v>
+      </c>
+      <c r="AW12">
+        <v>1642384000000.0</v>
+      </c>
+      <c r="AX12">
+        <v>1365283000000.0</v>
+      </c>
+      <c r="AY12">
+        <v>1736574000000.0</v>
+      </c>
+      <c r="AZ12">
+        <v>1357084000000.0</v>
+      </c>
+      <c r="BA12">
+        <v>1079149000000.0</v>
+      </c>
+      <c r="BB12">
+        <v>1499581000000.0</v>
+      </c>
+      <c r="BC12">
+        <v>1391478000000.0</v>
+      </c>
+      <c r="BD12">
+        <v>803950000000.0</v>
+      </c>
+      <c r="BE12"/>
+      <c r="BF12"/>
+      <c r="BG12"/>
+      <c r="BH12"/>
+      <c r="BI12"/>
+      <c r="BJ12"/>
+      <c r="BK12"/>
+      <c r="BL12"/>
+      <c r="BM12"/>
+      <c r="BN12"/>
+      <c r="BO12"/>
+      <c r="BP12"/>
+      <c r="BQ12"/>
+      <c r="BR12"/>
+      <c r="BS12"/>
+      <c r="BT12"/>
+      <c r="BU12"/>
+      <c r="BV12"/>
+      <c r="BW12"/>
+      <c r="BX12"/>
+      <c r="BY12"/>
+      <c r="BZ12"/>
+      <c r="CA12"/>
+    </row>
+    <row r="13" spans="1:79">
+      <c r="A13" t="s">
+        <v>32</v>
+      </c>
+      <c r="B13">
+        <v>3791973000000.0</v>
+      </c>
+      <c r="C13">
+        <v>3791973000000.0</v>
+      </c>
+      <c r="D13">
+        <v>3791973000000.0</v>
+      </c>
+      <c r="E13">
+        <v>3791973000000.0</v>
+      </c>
+      <c r="F13">
+        <v>3791973000000.0</v>
+      </c>
+      <c r="G13">
+        <v>3791973000000.0</v>
+      </c>
+      <c r="H13">
+        <v>3791973000000.0</v>
+      </c>
+      <c r="I13">
+        <v>3791973000000.0</v>
+      </c>
+      <c r="J13">
+        <v>3791973000000.0</v>
+      </c>
+      <c r="K13">
+        <v>3791973000000.0</v>
+      </c>
+      <c r="L13">
+        <v>3791973000000.0</v>
+      </c>
+      <c r="M13">
+        <v>3791973000000.0</v>
+      </c>
+      <c r="N13">
+        <v>3791973000000.0</v>
+      </c>
+      <c r="O13">
+        <v>3791973000000.0</v>
+      </c>
+      <c r="P13">
+        <v>3791973000000.0</v>
+      </c>
+      <c r="Q13">
+        <v>3791973000000.0</v>
+      </c>
+      <c r="R13">
+        <v>3791973000000.0</v>
+      </c>
+      <c r="S13">
+        <v>3791973000000.0</v>
+      </c>
+      <c r="T13">
+        <v>3791973000000.0</v>
+      </c>
+      <c r="U13">
+        <v>3791973000000.0</v>
+      </c>
+      <c r="V13">
+        <v>3791973000000.0</v>
+      </c>
+      <c r="W13">
+        <v>3791973000000.0</v>
+      </c>
+      <c r="X13">
+        <v>1663146000000.0</v>
+      </c>
+      <c r="Y13">
+        <v>1663146000000.0</v>
+      </c>
+      <c r="Z13">
+        <v>1663146000000.0</v>
+      </c>
+      <c r="AA13">
+        <v>1663146000000.0</v>
+      </c>
+      <c r="AB13">
+        <v>1663146000000.0</v>
+      </c>
+      <c r="AC13">
+        <v>1663146000000.0</v>
+      </c>
+      <c r="AD13">
+        <v>1663146000000.0</v>
+      </c>
+      <c r="AE13">
+        <v>1663146000000.0</v>
+      </c>
+      <c r="AF13">
+        <v>1663146000000.0</v>
+      </c>
+      <c r="AG13">
+        <v>1663146000000.0</v>
+      </c>
+      <c r="AH13">
+        <v>1663146000000.0</v>
+      </c>
+      <c r="AI13">
+        <v>1663146000000.0</v>
+      </c>
+      <c r="AJ13">
+        <v>1663146000000.0</v>
+      </c>
+      <c r="AK13">
+        <v>1663146000000.0</v>
+      </c>
+      <c r="AL13">
+        <v>1663146000000.0</v>
+      </c>
+      <c r="AM13">
+        <v>1663146000000.0</v>
+      </c>
+      <c r="AN13">
+        <v>1663126000000.0</v>
+      </c>
+      <c r="AO13">
+        <v>653905000000.0</v>
+      </c>
+      <c r="AP13">
+        <v>653629000000.0</v>
+      </c>
+      <c r="AQ13">
+        <v>653629000000.0</v>
+      </c>
+      <c r="AR13">
+        <v>650850000000.0</v>
+      </c>
+      <c r="AS13">
+        <v>594419000000.0</v>
+      </c>
+      <c r="AT13">
+        <v>591687000000.0</v>
+      </c>
+      <c r="AU13">
+        <v>591089000000.0</v>
+      </c>
+      <c r="AV13">
+        <v>591146000000.0</v>
+      </c>
+      <c r="AW13">
+        <v>591146000000.0</v>
+      </c>
+      <c r="AX13">
+        <v>591032000000.0</v>
+      </c>
+      <c r="AY13">
+        <v>591032000000.0</v>
+      </c>
+      <c r="AZ13">
+        <v>428284000000.0</v>
+      </c>
+      <c r="BA13">
+        <v>428284000000.0</v>
+      </c>
+      <c r="BB13">
+        <v>428284000000.0</v>
+      </c>
+      <c r="BC13">
+        <v>428284000000.0</v>
+      </c>
+      <c r="BD13">
+        <v>428284000000.0</v>
+      </c>
+      <c r="BE13">
+        <v>375688000000.0</v>
+      </c>
+      <c r="BF13">
+        <v>375688000000.0</v>
+      </c>
+      <c r="BG13">
+        <v>375688000000.0</v>
+      </c>
+      <c r="BH13">
+        <v>375688000000.0</v>
+      </c>
+      <c r="BI13">
+        <v>375688000000.0</v>
+      </c>
+      <c r="BJ13"/>
+      <c r="BK13">
+        <v>375688000000.0</v>
+      </c>
+      <c r="BL13">
+        <v>375688000000.0</v>
+      </c>
+      <c r="BM13">
+        <v>274224517000.0</v>
+      </c>
+      <c r="BN13">
+        <v>274224517000.0</v>
+      </c>
+      <c r="BO13">
+        <v>274225000000.0</v>
+      </c>
+      <c r="BP13">
+        <v>274224517000.0</v>
+      </c>
+      <c r="BQ13">
+        <v>274224517000.0</v>
+      </c>
+      <c r="BR13">
+        <v>274224517000.0</v>
+      </c>
+      <c r="BS13">
+        <v>274225000000.0</v>
+      </c>
+      <c r="BT13">
+        <v>274224517000.0</v>
+      </c>
+      <c r="BU13">
+        <v>274225000000.0</v>
+      </c>
+      <c r="BV13">
+        <v>274225000000.0</v>
+      </c>
+      <c r="BW13">
+        <v>274225000000.0</v>
+      </c>
+      <c r="BX13">
+        <v>172925000000.0</v>
+      </c>
+      <c r="BY13">
+        <v>142925000000.0</v>
+      </c>
+      <c r="BZ13"/>
+      <c r="CA13">
+        <v>142925000000.0</v>
+      </c>
+    </row>
+    <row r="14" spans="1:79">
+      <c r="A14" t="s">
+        <v>33</v>
+      </c>
+      <c r="B14">
+        <v>37919731000.0</v>
+      </c>
+      <c r="C14">
+        <v>37919731000.0</v>
+      </c>
+      <c r="D14">
+        <v>37919731000.0</v>
+      </c>
+      <c r="E14">
+        <v>37919731000.0</v>
+      </c>
+      <c r="F14">
+        <v>37919731000.0</v>
+      </c>
+      <c r="G14">
+        <v>37919731000.0</v>
+      </c>
+      <c r="H14">
+        <v>37919731000.0</v>
+      </c>
+      <c r="I14">
+        <v>37919731000.0</v>
+      </c>
+      <c r="J14">
+        <v>37919731000.0</v>
+      </c>
+      <c r="K14">
+        <v>37919731000.0</v>
+      </c>
+      <c r="L14">
+        <v>37919730514.0</v>
+      </c>
+      <c r="M14">
+        <v>37919730514.0</v>
+      </c>
+      <c r="N14">
+        <v>37919730514.0</v>
+      </c>
+      <c r="O14">
+        <v>37919730514.0</v>
+      </c>
+      <c r="P14">
+        <v>37919730514.0</v>
+      </c>
+      <c r="Q14">
+        <v>37919730514.0</v>
+      </c>
+      <c r="R14">
+        <v>37919730514.0</v>
+      </c>
+      <c r="S14">
+        <v>37919730514.0</v>
+      </c>
+      <c r="T14">
+        <v>37919730514.0</v>
+      </c>
+      <c r="U14">
+        <v>37919730514.0</v>
+      </c>
+      <c r="V14">
+        <v>37919730514.0</v>
+      </c>
+      <c r="W14">
+        <v>26112302303.0</v>
+      </c>
+      <c r="X14">
+        <v>16631460751.0</v>
+      </c>
+      <c r="Y14">
+        <v>16631460751.0</v>
+      </c>
+      <c r="Z14">
+        <v>16631460751.0</v>
+      </c>
+      <c r="AA14">
+        <v>16631460751.0</v>
+      </c>
+      <c r="AB14">
+        <v>16631460751.0</v>
+      </c>
+      <c r="AC14">
+        <v>16631460751.0</v>
+      </c>
+      <c r="AD14">
+        <v>16631460751.0</v>
+      </c>
+      <c r="AE14">
+        <v>16631460751.0</v>
+      </c>
+      <c r="AF14">
+        <v>16631460751.0</v>
+      </c>
+      <c r="AG14">
+        <v>16631460751.0</v>
+      </c>
+      <c r="AH14">
+        <v>16631460751.0</v>
+      </c>
+      <c r="AI14">
+        <v>16645677715.0</v>
+      </c>
+      <c r="AJ14">
+        <v>16631460751.0</v>
+      </c>
+      <c r="AK14">
+        <v>16631460751.0</v>
+      </c>
+      <c r="AL14">
+        <v>16631460751.0</v>
+      </c>
+      <c r="AM14">
+        <v>16631460751.0</v>
+      </c>
+      <c r="AN14">
+        <v>13938506222.0</v>
+      </c>
+      <c r="AO14">
+        <v>18844790558.0</v>
+      </c>
+      <c r="AP14">
+        <v>11210340868.0</v>
+      </c>
+      <c r="AQ14">
+        <v>11124394577.0</v>
+      </c>
+      <c r="AR14">
+        <v>11169381495.0</v>
+      </c>
+      <c r="AS14">
+        <v>10232748480.0</v>
+      </c>
+      <c r="AT14">
+        <v>10155086955.0</v>
+      </c>
+      <c r="AU14">
+        <v>10135812619.0</v>
+      </c>
+      <c r="AV14">
+        <v>10135812619.0</v>
+      </c>
+      <c r="AW14">
+        <v>10136234198.0</v>
+      </c>
+      <c r="AX14">
+        <v>10135391040.0</v>
+      </c>
+      <c r="AY14">
+        <v>10134835202.0</v>
+      </c>
+      <c r="AZ14">
+        <v>8477169647.0</v>
+      </c>
+      <c r="BA14">
+        <v>7721772824.0</v>
+      </c>
+      <c r="BB14">
+        <v>7344074420.0</v>
+      </c>
+      <c r="BC14">
+        <v>7721772824.0</v>
+      </c>
+      <c r="BD14">
+        <v>9618348606.0</v>
+      </c>
+      <c r="BE14">
+        <v>11368711940.0</v>
+      </c>
+      <c r="BF14">
+        <v>6773484933.0</v>
+      </c>
+      <c r="BG14"/>
+      <c r="BH14"/>
+      <c r="BI14"/>
+      <c r="BJ14"/>
+      <c r="BK14"/>
+      <c r="BL14"/>
+      <c r="BM14"/>
+      <c r="BN14"/>
+      <c r="BO14"/>
+      <c r="BP14"/>
+      <c r="BQ14"/>
+      <c r="BR14"/>
+      <c r="BS14"/>
+      <c r="BT14"/>
+      <c r="BU14"/>
+      <c r="BV14"/>
+      <c r="BW14"/>
+      <c r="BX14"/>
+      <c r="BY14"/>
+      <c r="BZ14"/>
+      <c r="CA14"/>
+    </row>
+    <row r="15" spans="1:79">
+      <c r="A15" t="s">
+        <v>34</v>
+      </c>
+      <c r="B15"/>
+      <c r="C15"/>
+      <c r="D15"/>
+      <c r="E15"/>
+      <c r="F15"/>
+      <c r="G15"/>
+      <c r="H15"/>
+      <c r="I15"/>
+      <c r="J15"/>
+      <c r="K15"/>
+      <c r="L15"/>
+      <c r="M15"/>
+      <c r="N15"/>
+      <c r="O15"/>
+      <c r="P15"/>
+      <c r="Q15"/>
+      <c r="R15"/>
+      <c r="S15"/>
+      <c r="T15"/>
+      <c r="U15"/>
+      <c r="V15"/>
+      <c r="W15"/>
+      <c r="X15"/>
+      <c r="Y15"/>
+      <c r="Z15"/>
+      <c r="AA15"/>
+      <c r="AB15"/>
+      <c r="AC15"/>
+      <c r="AD15"/>
+      <c r="AE15"/>
+      <c r="AF15"/>
+      <c r="AG15"/>
+      <c r="AH15"/>
+      <c r="AI15"/>
+      <c r="AJ15"/>
+      <c r="AK15"/>
+      <c r="AL15"/>
+      <c r="AM15"/>
+      <c r="AN15"/>
+      <c r="AO15"/>
+      <c r="AP15"/>
+      <c r="AQ15"/>
+      <c r="AR15"/>
+      <c r="AS15"/>
+      <c r="AT15"/>
+      <c r="AU15"/>
+      <c r="AV15"/>
+      <c r="AW15"/>
+      <c r="AX15"/>
+      <c r="AY15"/>
+      <c r="AZ15"/>
+      <c r="BA15"/>
+      <c r="BB15"/>
+      <c r="BC15"/>
+      <c r="BD15"/>
+      <c r="BE15"/>
+      <c r="BF15"/>
+      <c r="BG15"/>
+      <c r="BH15"/>
+      <c r="BI15"/>
+      <c r="BJ15"/>
+      <c r="BK15"/>
+      <c r="BL15"/>
+      <c r="BM15"/>
+      <c r="BN15"/>
+      <c r="BO15"/>
+      <c r="BP15"/>
+      <c r="BQ15"/>
+      <c r="BR15"/>
+      <c r="BS15"/>
+      <c r="BT15"/>
+      <c r="BU15"/>
+      <c r="BV15"/>
+      <c r="BW15"/>
+      <c r="BX15"/>
+      <c r="BY15"/>
+      <c r="BZ15"/>
+      <c r="CA15"/>
+    </row>
+    <row r="16" spans="1:79">
+      <c r="A16" t="s">
+        <v>35</v>
+      </c>
+      <c r="B16"/>
+      <c r="C16"/>
+      <c r="D16"/>
+      <c r="E16"/>
+      <c r="F16"/>
+      <c r="G16"/>
+      <c r="H16"/>
+      <c r="I16"/>
+      <c r="J16"/>
+      <c r="K16">
+        <v>-367489000000.0</v>
+      </c>
+      <c r="L16">
+        <v>-515348000000.0</v>
+      </c>
+      <c r="M16">
+        <v>-298921000000.0</v>
+      </c>
+      <c r="N16">
+        <v>-32509000000.0</v>
+      </c>
+      <c r="O16">
+        <v>-40610000000.0</v>
+      </c>
+      <c r="P16">
+        <v>-58831000000.0</v>
+      </c>
+      <c r="Q16">
+        <v>6677000000.0</v>
+      </c>
+      <c r="R16"/>
+      <c r="S16"/>
+      <c r="T16"/>
+      <c r="U16"/>
+      <c r="V16"/>
+      <c r="W16"/>
+      <c r="X16"/>
+      <c r="Y16"/>
+      <c r="Z16"/>
+      <c r="AA16"/>
+      <c r="AB16"/>
+      <c r="AC16"/>
+      <c r="AD16"/>
+      <c r="AE16"/>
+      <c r="AF16"/>
+      <c r="AG16"/>
+      <c r="AH16"/>
+      <c r="AI16"/>
+      <c r="AJ16"/>
+      <c r="AK16"/>
+      <c r="AL16"/>
+      <c r="AM16"/>
+      <c r="AN16"/>
+      <c r="AO16"/>
+      <c r="AP16"/>
+      <c r="AQ16"/>
+      <c r="AR16"/>
+      <c r="AS16"/>
+      <c r="AT16"/>
+      <c r="AU16"/>
+      <c r="AV16"/>
+      <c r="AW16"/>
+      <c r="AX16"/>
+      <c r="AY16"/>
+      <c r="AZ16"/>
+      <c r="BA16"/>
+      <c r="BB16"/>
+      <c r="BC16"/>
+      <c r="BD16"/>
+      <c r="BE16"/>
+      <c r="BF16"/>
+      <c r="BG16"/>
+      <c r="BH16"/>
+      <c r="BI16"/>
+      <c r="BJ16"/>
+      <c r="BK16"/>
+      <c r="BL16"/>
+      <c r="BM16"/>
+      <c r="BN16"/>
+      <c r="BO16"/>
+      <c r="BP16"/>
+      <c r="BQ16"/>
+      <c r="BR16"/>
+      <c r="BS16"/>
+      <c r="BT16"/>
+      <c r="BU16"/>
+      <c r="BV16"/>
+      <c r="BW16"/>
+      <c r="BX16"/>
+      <c r="BY16"/>
+      <c r="BZ16"/>
+      <c r="CA16"/>
+    </row>
+    <row r="17" spans="1:79">
+      <c r="A17" t="s">
+        <v>36</v>
+      </c>
+      <c r="B17"/>
+      <c r="C17"/>
+      <c r="D17"/>
+      <c r="E17"/>
+      <c r="F17"/>
+      <c r="G17"/>
+      <c r="H17"/>
+      <c r="I17"/>
+      <c r="J17"/>
+      <c r="K17"/>
+      <c r="L17"/>
+      <c r="M17"/>
+      <c r="N17"/>
+      <c r="O17"/>
+      <c r="P17"/>
+      <c r="Q17"/>
+      <c r="R17"/>
+      <c r="S17"/>
+      <c r="T17"/>
+      <c r="U17"/>
+      <c r="V17"/>
+      <c r="W17"/>
+      <c r="X17"/>
+      <c r="Y17"/>
+      <c r="Z17"/>
+      <c r="AA17"/>
+      <c r="AB17"/>
+      <c r="AC17"/>
+      <c r="AD17"/>
+      <c r="AE17"/>
+      <c r="AF17"/>
+      <c r="AG17"/>
+      <c r="AH17"/>
+      <c r="AI17"/>
+      <c r="AJ17"/>
+      <c r="AK17"/>
+      <c r="AL17"/>
+      <c r="AM17"/>
+      <c r="AN17"/>
+      <c r="AO17"/>
+      <c r="AP17"/>
+      <c r="AQ17"/>
+      <c r="AR17"/>
+      <c r="AS17"/>
+      <c r="AT17"/>
+      <c r="AU17"/>
+      <c r="AV17"/>
+      <c r="AW17"/>
+      <c r="AX17"/>
+      <c r="AY17"/>
+      <c r="AZ17"/>
+      <c r="BA17"/>
+      <c r="BB17"/>
+      <c r="BC17"/>
+      <c r="BD17"/>
+      <c r="BE17"/>
+      <c r="BF17"/>
+      <c r="BG17"/>
+      <c r="BH17"/>
+      <c r="BI17"/>
+      <c r="BJ17"/>
+      <c r="BK17"/>
+      <c r="BL17"/>
+      <c r="BM17"/>
+      <c r="BN17"/>
+      <c r="BO17"/>
+      <c r="BP17"/>
+      <c r="BQ17"/>
+      <c r="BR17"/>
+      <c r="BS17"/>
+      <c r="BT17"/>
+      <c r="BU17"/>
+      <c r="BV17"/>
+      <c r="BW17"/>
+      <c r="BX17"/>
+      <c r="BY17"/>
+      <c r="BZ17"/>
+      <c r="CA17"/>
+    </row>
+    <row r="18" spans="1:79">
+      <c r="A18" t="s">
+        <v>37</v>
+      </c>
+      <c r="B18"/>
+      <c r="C18"/>
+      <c r="D18"/>
+      <c r="E18"/>
+      <c r="F18"/>
+      <c r="G18"/>
+      <c r="H18"/>
+      <c r="I18"/>
+      <c r="J18"/>
+      <c r="K18"/>
+      <c r="L18"/>
+      <c r="M18"/>
+      <c r="N18"/>
+      <c r="O18"/>
+      <c r="P18"/>
+      <c r="Q18"/>
+      <c r="R18"/>
+      <c r="S18"/>
+      <c r="T18"/>
+      <c r="U18"/>
+      <c r="V18"/>
+      <c r="W18"/>
+      <c r="X18"/>
+      <c r="Y18"/>
+      <c r="Z18"/>
+      <c r="AA18"/>
+      <c r="AB18"/>
+      <c r="AC18"/>
+      <c r="AD18"/>
+      <c r="AE18"/>
+      <c r="AF18"/>
+      <c r="AG18"/>
+      <c r="AH18"/>
+      <c r="AI18"/>
+      <c r="AJ18"/>
+      <c r="AK18"/>
+      <c r="AL18"/>
+      <c r="AM18"/>
+      <c r="AN18"/>
+      <c r="AO18"/>
+      <c r="AP18"/>
+      <c r="AQ18"/>
+      <c r="AR18"/>
+      <c r="AS18"/>
+      <c r="AT18"/>
+      <c r="AU18"/>
+      <c r="AV18"/>
+      <c r="AW18"/>
+      <c r="AX18"/>
+      <c r="AY18"/>
+      <c r="AZ18"/>
+      <c r="BA18"/>
+      <c r="BB18"/>
+      <c r="BC18"/>
+      <c r="BD18"/>
+      <c r="BE18"/>
+      <c r="BF18"/>
+      <c r="BG18"/>
+      <c r="BH18"/>
+      <c r="BI18"/>
+      <c r="BJ18"/>
+      <c r="BK18"/>
+      <c r="BL18"/>
+      <c r="BM18"/>
+      <c r="BN18"/>
+      <c r="BO18"/>
+      <c r="BP18"/>
+      <c r="BQ18"/>
+      <c r="BR18"/>
+      <c r="BS18"/>
+      <c r="BT18"/>
+      <c r="BU18"/>
+      <c r="BV18"/>
+      <c r="BW18"/>
+      <c r="BX18"/>
+      <c r="BY18"/>
+      <c r="BZ18"/>
+      <c r="CA18"/>
+    </row>
+    <row r="19" spans="1:79">
+      <c r="A19" t="s">
+        <v>38</v>
+      </c>
+      <c r="B19"/>
+      <c r="C19"/>
+      <c r="D19"/>
+      <c r="E19"/>
+      <c r="F19"/>
+      <c r="G19"/>
+      <c r="H19"/>
+      <c r="I19"/>
+      <c r="J19"/>
+      <c r="K19"/>
+      <c r="L19"/>
+      <c r="M19"/>
+      <c r="N19"/>
+      <c r="O19"/>
+      <c r="P19"/>
+      <c r="Q19"/>
+      <c r="R19"/>
+      <c r="S19">
+        <v>7553647000000.0</v>
+      </c>
+      <c r="T19">
+        <v>6589966000000.0</v>
+      </c>
+      <c r="U19">
+        <v>5776658000000.0</v>
+      </c>
+      <c r="V19">
+        <v>6760581000000.0</v>
+      </c>
+      <c r="W19">
+        <v>6074836000000.0</v>
+      </c>
+      <c r="X19">
+        <v>3414121000000.0</v>
+      </c>
+      <c r="Y19">
+        <v>1962009000000.0</v>
+      </c>
+      <c r="Z19">
+        <v>1687736000000.0</v>
+      </c>
+      <c r="AA19">
+        <v>1831033000000.0</v>
+      </c>
+      <c r="AB19">
+        <v>2241785000000.0</v>
+      </c>
+      <c r="AC19"/>
+      <c r="AD19"/>
+      <c r="AE19"/>
+      <c r="AF19"/>
+      <c r="AG19"/>
+      <c r="AH19"/>
+      <c r="AI19"/>
+      <c r="AJ19"/>
+      <c r="AK19"/>
+      <c r="AL19"/>
+      <c r="AM19"/>
+      <c r="AN19"/>
+      <c r="AO19"/>
+      <c r="AP19"/>
+      <c r="AQ19"/>
+      <c r="AR19"/>
+      <c r="AS19"/>
+      <c r="AT19"/>
+      <c r="AU19"/>
+      <c r="AV19"/>
+      <c r="AW19"/>
+      <c r="AX19"/>
+      <c r="AY19"/>
+      <c r="AZ19"/>
+      <c r="BA19"/>
+      <c r="BB19"/>
+      <c r="BC19"/>
+      <c r="BD19"/>
+      <c r="BE19"/>
+      <c r="BF19"/>
+      <c r="BG19"/>
+      <c r="BH19"/>
+      <c r="BI19"/>
+      <c r="BJ19"/>
+      <c r="BK19"/>
+      <c r="BL19"/>
+      <c r="BM19"/>
+      <c r="BN19"/>
+      <c r="BO19"/>
+      <c r="BP19"/>
+      <c r="BQ19"/>
+      <c r="BR19"/>
+      <c r="BS19"/>
+      <c r="BT19"/>
+      <c r="BU19"/>
+      <c r="BV19"/>
+      <c r="BW19"/>
+      <c r="BX19"/>
+      <c r="BY19"/>
+      <c r="BZ19"/>
+      <c r="CA19"/>
+    </row>
+    <row r="20" spans="1:79">
+      <c r="A20" t="s">
+        <v>39</v>
+      </c>
+      <c r="B20">
+        <v>190075000000.0</v>
+      </c>
+      <c r="C20">
+        <v>190075000000.0</v>
+      </c>
+      <c r="D20">
+        <v>190075000000.0</v>
+      </c>
+      <c r="E20">
+        <v>190075000000.0</v>
+      </c>
+      <c r="F20">
+        <v>190075000000.0</v>
+      </c>
+      <c r="G20">
+        <v>190075000000.0</v>
+      </c>
+      <c r="H20">
+        <v>190075000000.0</v>
+      </c>
+      <c r="I20">
+        <v>190075000000.0</v>
+      </c>
+      <c r="J20">
+        <v>190075000000.0</v>
+      </c>
+      <c r="K20">
+        <v>190075000000.0</v>
+      </c>
+      <c r="L20">
+        <v>190075000000.0</v>
+      </c>
+      <c r="M20">
+        <v>190075000000.0</v>
+      </c>
+      <c r="N20">
+        <v>190075000000.0</v>
+      </c>
+      <c r="O20">
+        <v>190075000000.0</v>
+      </c>
+      <c r="P20">
+        <v>190075000000.0</v>
+      </c>
+      <c r="Q20">
+        <v>190075000000.0</v>
+      </c>
+      <c r="R20">
+        <v>190075000000.0</v>
+      </c>
+      <c r="S20">
+        <v>190075000000.0</v>
+      </c>
+      <c r="T20">
+        <v>190075000000.0</v>
+      </c>
+      <c r="U20">
+        <v>190075000000.0</v>
+      </c>
+      <c r="V20">
+        <v>190075000000.0</v>
+      </c>
+      <c r="W20">
+        <v>190075000000.0</v>
+      </c>
+      <c r="X20">
+        <v>190075000000.0</v>
+      </c>
+      <c r="Y20">
+        <v>190075000000.0</v>
+      </c>
+      <c r="Z20">
+        <v>190075000000.0</v>
+      </c>
+      <c r="AA20">
+        <v>190075000000.0</v>
+      </c>
+      <c r="AB20">
+        <v>190075000000.0</v>
+      </c>
+      <c r="AC20">
+        <v>190075000000.0</v>
+      </c>
+      <c r="AD20">
+        <v>190075000000.0</v>
+      </c>
+      <c r="AE20">
+        <v>190075000000.0</v>
+      </c>
+      <c r="AF20">
+        <v>190075000000.0</v>
+      </c>
+      <c r="AG20">
+        <v>190075000000.0</v>
+      </c>
+      <c r="AH20">
+        <v>190075000000.0</v>
+      </c>
+      <c r="AI20">
+        <v>190075000000.0</v>
+      </c>
+      <c r="AJ20">
+        <v>190075000000.0</v>
+      </c>
+      <c r="AK20">
+        <v>190075000000.0</v>
+      </c>
+      <c r="AL20">
+        <v>190075000000.0</v>
+      </c>
+      <c r="AM20">
+        <v>190075000000.0</v>
+      </c>
+      <c r="AN20"/>
+      <c r="AO20"/>
+      <c r="AP20"/>
+      <c r="AQ20"/>
+      <c r="AR20"/>
+      <c r="AS20"/>
+      <c r="AT20"/>
+      <c r="AU20"/>
+      <c r="AV20"/>
+      <c r="AW20"/>
+      <c r="AX20"/>
+      <c r="AY20"/>
+      <c r="AZ20"/>
+      <c r="BA20"/>
+      <c r="BB20"/>
+      <c r="BC20"/>
+      <c r="BD20"/>
+      <c r="BE20"/>
+      <c r="BF20"/>
+      <c r="BG20"/>
+      <c r="BH20"/>
+      <c r="BI20"/>
+      <c r="BJ20"/>
+      <c r="BK20"/>
+      <c r="BL20"/>
+      <c r="BM20"/>
+      <c r="BN20"/>
+      <c r="BO20"/>
+      <c r="BP20"/>
+      <c r="BQ20"/>
+      <c r="BR20"/>
+      <c r="BS20"/>
+      <c r="BT20"/>
+      <c r="BU20"/>
+      <c r="BV20"/>
+      <c r="BW20"/>
+      <c r="BX20"/>
+      <c r="BY20"/>
+      <c r="BZ20"/>
+      <c r="CA20"/>
+    </row>
+    <row r="21" spans="1:79">
+      <c r="A21" t="s">
+        <v>40</v>
+      </c>
+      <c r="B21">
+        <v>6928000000.0</v>
+      </c>
+      <c r="C21">
+        <v>8314000000.0</v>
+      </c>
+      <c r="D21">
+        <v>9700000000.0</v>
+      </c>
+      <c r="E21">
+        <v>11086000000.0</v>
+      </c>
+      <c r="F21">
+        <v>12471000000.0</v>
+      </c>
+      <c r="G21">
+        <v>13857000000.0</v>
+      </c>
+      <c r="H21">
+        <v>15243000000.0</v>
+      </c>
+      <c r="I21">
+        <v>16628000000.0</v>
+      </c>
+      <c r="J21">
+        <v>18014000000.0</v>
+      </c>
+      <c r="K21">
+        <v>19399000000.0</v>
+      </c>
+      <c r="L21">
+        <v>20785000000.0</v>
+      </c>
+      <c r="M21">
+        <v>22171000000.0</v>
+      </c>
+      <c r="N21">
+        <v>23557000000.0</v>
+      </c>
+      <c r="O21">
+        <v>24942000000.0</v>
+      </c>
+      <c r="P21">
+        <v>26328000000.0</v>
+      </c>
+      <c r="Q21">
+        <v>27714000000.0</v>
+      </c>
+      <c r="R21">
+        <v>29099000000.0</v>
+      </c>
+      <c r="S21">
+        <v>30485000000.0</v>
+      </c>
+      <c r="T21">
+        <v>31871000000.0</v>
+      </c>
+      <c r="U21">
+        <v>36028000000.0</v>
+      </c>
+      <c r="V21">
+        <v>36028000000.0</v>
+      </c>
+      <c r="W21">
+        <v>36028000000.0</v>
+      </c>
+      <c r="X21">
+        <v>37414000000.0</v>
+      </c>
+      <c r="Y21">
+        <v>38799000000.0</v>
+      </c>
+      <c r="Z21">
+        <v>40185000000.0</v>
+      </c>
+      <c r="AA21">
+        <v>41571000000.0</v>
+      </c>
+      <c r="AB21">
+        <v>1103000000.0</v>
+      </c>
+      <c r="AC21">
+        <v>44342000000.0</v>
+      </c>
+      <c r="AD21">
+        <v>45728000000.0</v>
+      </c>
+      <c r="AE21">
+        <v>47113000000.0</v>
+      </c>
+      <c r="AF21">
+        <v>52656000000.0</v>
+      </c>
+      <c r="AG21">
+        <v>52656000000.0</v>
+      </c>
+      <c r="AH21">
+        <v>190075000000.0</v>
+      </c>
+      <c r="AI21">
+        <v>52656000000.0</v>
+      </c>
+      <c r="AJ21">
+        <v>190075000000.0</v>
+      </c>
+      <c r="AK21">
+        <v>190075000000.0</v>
+      </c>
+      <c r="AL21">
+        <v>190075000000.0</v>
+      </c>
+      <c r="AM21">
+        <v>55428000000.0</v>
+      </c>
+      <c r="AN21"/>
+      <c r="AO21"/>
+      <c r="AP21"/>
+      <c r="AQ21"/>
+      <c r="AR21"/>
+      <c r="AS21"/>
+      <c r="AT21"/>
+      <c r="AU21"/>
+      <c r="AV21"/>
+      <c r="AW21"/>
+      <c r="AX21"/>
+      <c r="AY21"/>
+      <c r="AZ21"/>
+      <c r="BA21"/>
+      <c r="BB21"/>
+      <c r="BC21"/>
+      <c r="BD21"/>
+      <c r="BE21"/>
+      <c r="BF21"/>
+      <c r="BG21"/>
+      <c r="BH21"/>
+      <c r="BI21"/>
+      <c r="BJ21"/>
+      <c r="BK21"/>
+      <c r="BL21"/>
+      <c r="BM21"/>
+      <c r="BN21"/>
+      <c r="BO21"/>
+      <c r="BP21"/>
+      <c r="BQ21"/>
+      <c r="BR21"/>
+      <c r="BS21"/>
+      <c r="BT21"/>
+      <c r="BU21"/>
+      <c r="BV21"/>
+      <c r="BW21"/>
+      <c r="BX21"/>
+      <c r="BY21"/>
+      <c r="BZ21"/>
+      <c r="CA21"/>
+    </row>
+    <row r="22" spans="1:79">
+      <c r="A22" t="s">
+        <v>41</v>
+      </c>
+      <c r="B22"/>
+      <c r="C22"/>
+      <c r="D22"/>
+      <c r="E22"/>
+      <c r="F22"/>
+      <c r="G22"/>
+      <c r="H22"/>
+      <c r="I22"/>
+      <c r="J22"/>
+      <c r="K22">
+        <v>-3336048000000.0</v>
+      </c>
+      <c r="L22">
+        <v>-7393035000000.0</v>
+      </c>
+      <c r="M22">
+        <v>-6153315000000.0</v>
+      </c>
+      <c r="N22">
+        <v>-6953477000000.0</v>
+      </c>
+      <c r="O22">
+        <v>-6845426000000.0</v>
+      </c>
+      <c r="P22">
+        <v>-7653051000000.0</v>
+      </c>
+      <c r="Q22">
+        <v>-9600998000000.0</v>
+      </c>
+      <c r="R22">
+        <v>142775000000.0</v>
+      </c>
+      <c r="S22">
+        <v>147007000000.0</v>
+      </c>
+      <c r="T22">
+        <v>147420000000.0</v>
+      </c>
+      <c r="U22">
+        <v>160379000000.0</v>
+      </c>
+      <c r="V22">
+        <v>177288000000.0</v>
+      </c>
+      <c r="W22">
+        <v>165648000000.0</v>
+      </c>
+      <c r="X22">
+        <v>166957000000.0</v>
+      </c>
+      <c r="Y22">
+        <v>169820000000.0</v>
+      </c>
+      <c r="Z22">
+        <v>164623000000.0</v>
+      </c>
+      <c r="AA22">
+        <v>171525000000.0</v>
+      </c>
+      <c r="AB22">
+        <v>167697000000.0</v>
+      </c>
+      <c r="AC22">
+        <v>178789000000.0</v>
+      </c>
+      <c r="AD22">
+        <v>180314000000.0</v>
+      </c>
+      <c r="AE22">
+        <v>189821000000.0</v>
+      </c>
+      <c r="AF22">
+        <v>182729000000.0</v>
+      </c>
+      <c r="AG22">
+        <v>293461000000.0</v>
+      </c>
+      <c r="AH22"/>
+      <c r="AI22"/>
+      <c r="AJ22"/>
+      <c r="AK22"/>
+      <c r="AL22"/>
+      <c r="AM22"/>
+      <c r="AN22"/>
+      <c r="AO22"/>
+      <c r="AP22"/>
+      <c r="AQ22"/>
+      <c r="AR22"/>
+      <c r="AS22"/>
+      <c r="AT22"/>
+      <c r="AU22"/>
+      <c r="AV22"/>
+      <c r="AW22"/>
+      <c r="AX22"/>
+      <c r="AY22"/>
+      <c r="AZ22"/>
+      <c r="BA22"/>
+      <c r="BB22"/>
+      <c r="BC22"/>
+      <c r="BD22"/>
+      <c r="BE22"/>
+      <c r="BF22"/>
+      <c r="BG22"/>
+      <c r="BH22"/>
+      <c r="BI22"/>
+      <c r="BJ22"/>
+      <c r="BK22"/>
+      <c r="BL22"/>
+      <c r="BM22"/>
+      <c r="BN22"/>
+      <c r="BO22"/>
+      <c r="BP22"/>
+      <c r="BQ22"/>
+      <c r="BR22"/>
+      <c r="BS22"/>
+      <c r="BT22"/>
+      <c r="BU22"/>
+      <c r="BV22"/>
+      <c r="BW22"/>
+      <c r="BX22"/>
+      <c r="BY22"/>
+      <c r="BZ22"/>
+      <c r="CA22"/>
+    </row>
+    <row r="23" spans="1:79">
+      <c r="A23" t="s">
+        <v>42</v>
+      </c>
+      <c r="B23">
+        <v>37078655000000.0</v>
+      </c>
+      <c r="C23">
+        <v>38083709000000.0</v>
+      </c>
+      <c r="D23">
+        <v>34280132000000.0</v>
+      </c>
+      <c r="E23">
+        <v>33412001000000.0</v>
+      </c>
+      <c r="F23">
+        <v>34245533000000.0</v>
+      </c>
+      <c r="G23">
+        <v>33545461000000.0</v>
+      </c>
+      <c r="H23">
+        <v>32160066000000.0</v>
+      </c>
+      <c r="I23">
+        <v>31480595000000.0</v>
+      </c>
+      <c r="J23">
+        <v>29823994000000.0</v>
+      </c>
+      <c r="K23">
+        <v>27851946000000.0</v>
+      </c>
+      <c r="L23">
+        <v>26286875000000.0</v>
+      </c>
+      <c r="M23">
+        <v>24382250000000.0</v>
+      </c>
+      <c r="N23">
+        <v>24350198000000.0</v>
+      </c>
+      <c r="O23">
+        <v>25022953000000.0</v>
+      </c>
+      <c r="P23">
+        <v>24297260000000.0</v>
+      </c>
+      <c r="Q23">
+        <v>25538254000000.0</v>
+      </c>
+      <c r="R23">
+        <v>26696705000000.0</v>
+      </c>
+      <c r="S23">
+        <v>26194548000000.0</v>
+      </c>
+      <c r="T23">
+        <v>26114159000000.0</v>
+      </c>
+      <c r="U23">
+        <v>25864195000000.0</v>
+      </c>
+      <c r="V23">
+        <v>25185291000000.0</v>
+      </c>
+      <c r="W23">
+        <v>25235573000000.0</v>
+      </c>
+      <c r="X23">
+        <v>25203507000000.0</v>
+      </c>
+      <c r="Y23">
+        <v>19080739000000.0</v>
+      </c>
+      <c r="Z23">
+        <v>20096333000000.0</v>
+      </c>
+      <c r="AA23">
+        <v>18893684000000.0</v>
+      </c>
+      <c r="AB23">
+        <v>18098687000000.0</v>
+      </c>
+      <c r="AC23">
+        <v>16236565000000.0</v>
+      </c>
+      <c r="AD23">
+        <v>15559675000000.0</v>
+      </c>
+      <c r="AE23">
+        <v>15992475000000.0</v>
+      </c>
+      <c r="AF23">
+        <v>15592687000000.0</v>
+      </c>
+      <c r="AG23">
+        <v>15609436000000.0</v>
+      </c>
+      <c r="AH23">
+        <v>15987385000000.0</v>
+      </c>
+      <c r="AI23">
+        <v>15788738000000.0</v>
+      </c>
+      <c r="AJ23">
+        <v>14933884000000.0</v>
+      </c>
+      <c r="AK23">
+        <v>14504536000000.0</v>
+      </c>
+      <c r="AL23">
+        <v>13123188000000.0</v>
+      </c>
+      <c r="AM23">
+        <v>12257391000000.0</v>
+      </c>
+      <c r="AN23">
+        <v>10705238000000.0</v>
+      </c>
+      <c r="AO23">
+        <v>10769489000000.0</v>
+      </c>
+      <c r="AP23">
+        <v>10446871000000.0</v>
+      </c>
+      <c r="AQ23">
+        <v>10089121000000.0</v>
+      </c>
+      <c r="AR23">
+        <v>9741262000000.0</v>
+      </c>
+      <c r="AS23">
+        <v>9750941000000.0</v>
+      </c>
+      <c r="AT23">
+        <v>10094269000000.0</v>
+      </c>
+      <c r="AU23">
+        <v>9769591000000.0</v>
+      </c>
+      <c r="AV23">
+        <v>9321433000000.0</v>
+      </c>
+      <c r="AW23">
+        <v>9080260000000.0</v>
+      </c>
+      <c r="AX23">
+        <v>8238370000000.0</v>
+      </c>
+      <c r="AY23">
+        <v>7917214000000.0</v>
+      </c>
+      <c r="AZ23">
+        <v>7218687000000.0</v>
+      </c>
+      <c r="BA23">
+        <v>6579978000000.0</v>
+      </c>
+      <c r="BB23">
+        <v>6191809000000.0</v>
+      </c>
+      <c r="BC23">
+        <v>6495246000000.0</v>
+      </c>
+      <c r="BD23"/>
+      <c r="BE23"/>
+      <c r="BF23"/>
+      <c r="BG23"/>
+      <c r="BH23"/>
+      <c r="BI23"/>
+      <c r="BJ23"/>
+      <c r="BK23"/>
+      <c r="BL23"/>
+      <c r="BM23"/>
+      <c r="BN23"/>
+      <c r="BO23"/>
+      <c r="BP23"/>
+      <c r="BQ23"/>
+      <c r="BR23"/>
+      <c r="BS23"/>
+      <c r="BT23"/>
+      <c r="BU23"/>
+      <c r="BV23"/>
+      <c r="BW23"/>
+      <c r="BX23"/>
+      <c r="BY23"/>
+      <c r="BZ23"/>
+      <c r="CA23"/>
+    </row>
+    <row r="24" spans="1:79">
+      <c r="A24" t="s">
+        <v>43</v>
+      </c>
+      <c r="B24"/>
+      <c r="C24">
+        <v>16695000000.0</v>
+      </c>
+      <c r="D24">
+        <v>499950000000.0</v>
+      </c>
+      <c r="E24">
+        <v>487050000000.0</v>
+      </c>
+      <c r="F24">
+        <v>496800000000.0</v>
+      </c>
+      <c r="G24">
+        <v>482850000000.0</v>
+      </c>
+      <c r="H24">
+        <v>0.0</v>
+      </c>
+      <c r="I24"/>
+      <c r="J24"/>
+      <c r="K24"/>
+      <c r="L24">
+        <v>463650000000.0</v>
+      </c>
+      <c r="M24">
+        <v>449775000000.0</v>
+      </c>
+      <c r="N24">
+        <v>449835000000.0</v>
+      </c>
+      <c r="O24">
+        <v>467025000000.0</v>
+      </c>
+      <c r="P24">
+        <v>456825000000.0</v>
+      </c>
+      <c r="Q24">
+        <v>446925000000.0</v>
+      </c>
+      <c r="R24">
+        <v>431070000000.0</v>
+      </c>
+      <c r="S24">
+        <v>427575000000.0</v>
+      </c>
+      <c r="T24">
+        <v>429375000000.0</v>
+      </c>
+      <c r="U24">
+        <v>435000000000.0</v>
+      </c>
+      <c r="V24">
+        <v>435751000000.0</v>
+      </c>
+      <c r="W24">
+        <v>421500000000.0</v>
+      </c>
+      <c r="X24">
+        <v>446400000000.0</v>
+      </c>
+      <c r="Y24">
+        <v>427650000000.0</v>
+      </c>
+      <c r="Z24">
+        <v>489300000000.0</v>
+      </c>
+      <c r="AA24">
+        <v>416475000000.0</v>
+      </c>
+      <c r="AB24">
+        <v>425850000000.0</v>
+      </c>
+      <c r="AC24">
+        <v>423825000000.0</v>
+      </c>
+      <c r="AD24">
+        <v>427200000000.0</v>
+      </c>
+      <c r="AE24"/>
+      <c r="AF24"/>
+      <c r="AG24"/>
+      <c r="AH24"/>
+      <c r="AI24"/>
+      <c r="AJ24"/>
+      <c r="AK24"/>
+      <c r="AL24"/>
+      <c r="AM24"/>
+      <c r="AN24"/>
+      <c r="AO24">
+        <v>500000000000.0</v>
+      </c>
+      <c r="AP24"/>
+      <c r="AQ24"/>
+      <c r="AR24"/>
+      <c r="AS24"/>
+      <c r="AT24"/>
+      <c r="AU24"/>
+      <c r="AV24">
+        <v>50000000000.0</v>
+      </c>
+      <c r="AW24">
+        <v>50000000000.0</v>
+      </c>
+      <c r="AX24"/>
+      <c r="AY24"/>
+      <c r="AZ24"/>
+      <c r="BA24"/>
+      <c r="BB24"/>
+      <c r="BC24"/>
+      <c r="BD24"/>
+      <c r="BE24"/>
+      <c r="BF24"/>
+      <c r="BG24"/>
+      <c r="BH24"/>
+      <c r="BI24"/>
+      <c r="BJ24"/>
+      <c r="BK24"/>
+      <c r="BL24"/>
+      <c r="BM24"/>
+      <c r="BN24"/>
+      <c r="BO24"/>
+      <c r="BP24"/>
+      <c r="BQ24"/>
+      <c r="BR24">
+        <v>44932000.0</v>
+      </c>
+      <c r="BS24"/>
+      <c r="BT24">
+        <v>44932000.0</v>
+      </c>
+      <c r="BU24">
+        <v>3877000000.0</v>
+      </c>
+      <c r="BV24">
+        <v>855000000.0</v>
+      </c>
+      <c r="BW24"/>
+      <c r="BX24">
+        <v>445000000.0</v>
+      </c>
+      <c r="BY24"/>
+      <c r="BZ24"/>
+      <c r="CA24"/>
+    </row>
+    <row r="25" spans="1:79">
+      <c r="A25" t="s">
+        <v>44</v>
+      </c>
+      <c r="B25"/>
+      <c r="C25">
+        <v>25231000000.0</v>
+      </c>
+      <c r="D25">
+        <v>515528000000.0</v>
+      </c>
+      <c r="E25">
+        <v>503873000000.0</v>
+      </c>
+      <c r="F25">
+        <v>512135000000.0</v>
+      </c>
+      <c r="G25">
+        <v>496787000000.0</v>
+      </c>
+      <c r="H25">
+        <v>3344000000.0</v>
+      </c>
+      <c r="I25"/>
+      <c r="J25"/>
+      <c r="K25"/>
+      <c r="L25">
+        <v>472715000000.0</v>
+      </c>
+      <c r="M25">
+        <v>459733000000.0</v>
+      </c>
+      <c r="N25">
+        <v>460112000000.0</v>
+      </c>
+      <c r="O25">
+        <v>475715000000.0</v>
+      </c>
+      <c r="P25">
+        <v>456825000000.0</v>
+      </c>
+      <c r="Q25">
+        <v>463903000000.0</v>
+      </c>
+      <c r="R25">
+        <v>449633000000.0</v>
+      </c>
+      <c r="S25">
+        <v>446502000000.0</v>
+      </c>
+      <c r="T25">
+        <v>436272000000.0</v>
+      </c>
+      <c r="U25">
+        <v>438313000000.0</v>
+      </c>
+      <c r="V25">
+        <v>439529000000.0</v>
+      </c>
+      <c r="W25">
+        <v>425586000000.0</v>
+      </c>
+      <c r="X25">
+        <v>446400000000.0</v>
+      </c>
+      <c r="Y25">
+        <v>427650000000.0</v>
+      </c>
+      <c r="Z25">
+        <v>489300000000.0</v>
+      </c>
+      <c r="AA25">
+        <v>416475000000.0</v>
+      </c>
+      <c r="AB25">
+        <v>425850000000.0</v>
+      </c>
+      <c r="AC25"/>
+      <c r="AD25"/>
+      <c r="AE25"/>
+      <c r="AF25"/>
+      <c r="AG25"/>
+      <c r="AH25"/>
+      <c r="AI25"/>
+      <c r="AJ25"/>
+      <c r="AK25"/>
+      <c r="AL25"/>
+      <c r="AM25"/>
+      <c r="AN25"/>
+      <c r="AO25"/>
+      <c r="AP25"/>
+      <c r="AQ25"/>
+      <c r="AR25"/>
+      <c r="AS25"/>
+      <c r="AT25"/>
+      <c r="AU25"/>
+      <c r="AV25"/>
+      <c r="AW25"/>
+      <c r="AX25"/>
+      <c r="AY25"/>
+      <c r="AZ25"/>
+      <c r="BA25"/>
+      <c r="BB25"/>
+      <c r="BC25"/>
+      <c r="BD25"/>
+      <c r="BE25"/>
+      <c r="BF25"/>
+      <c r="BG25"/>
+      <c r="BH25"/>
+      <c r="BI25"/>
+      <c r="BJ25"/>
+      <c r="BK25"/>
+      <c r="BL25"/>
+      <c r="BM25"/>
+      <c r="BN25"/>
+      <c r="BO25"/>
+      <c r="BP25"/>
+      <c r="BQ25"/>
+      <c r="BR25"/>
+      <c r="BS25"/>
+      <c r="BT25"/>
+      <c r="BU25"/>
+      <c r="BV25"/>
+      <c r="BW25"/>
+      <c r="BX25"/>
+      <c r="BY25"/>
+      <c r="BZ25"/>
+      <c r="CA25"/>
+    </row>
+    <row r="26" spans="1:79">
+      <c r="A26" t="s">
+        <v>45</v>
+      </c>
+      <c r="B26">
+        <v>7627014000000.0</v>
+      </c>
+      <c r="C26">
+        <v>8070781000000.0</v>
+      </c>
+      <c r="D26"/>
+      <c r="E26">
+        <v>4982905000000.0</v>
+      </c>
+      <c r="F26">
+        <v>6773369000000.0</v>
+      </c>
+      <c r="G26">
+        <v>6815516000000.0</v>
+      </c>
+      <c r="H26">
+        <v>5570381000000.0</v>
+      </c>
+      <c r="I26">
+        <v>5087323000000.0</v>
+      </c>
+      <c r="J26">
+        <v>5762773000000.0</v>
+      </c>
+      <c r="K26">
+        <v>4506467000000.0</v>
+      </c>
+      <c r="L26">
+        <v>1655000000000.0</v>
+      </c>
+      <c r="M26">
+        <v>993382000000.0</v>
+      </c>
+      <c r="N26">
+        <v>978341000000.0</v>
+      </c>
+      <c r="O26">
+        <v>893950000000.0</v>
+      </c>
+      <c r="P26">
+        <v>958430000000.0</v>
+      </c>
+      <c r="Q26">
+        <v>1095620000000.0</v>
+      </c>
+      <c r="R26">
+        <v>1035180000000.0</v>
+      </c>
+      <c r="S26">
+        <v>1108110000000.0</v>
+      </c>
+      <c r="T26">
+        <v>1126709000000.0</v>
+      </c>
+      <c r="U26">
+        <v>943800000000.0</v>
+      </c>
+      <c r="V26">
+        <v>1155325000000.0</v>
+      </c>
+      <c r="W26">
+        <v>1174537000000.0</v>
+      </c>
+      <c r="X26">
+        <v>1201718000000.0</v>
+      </c>
+      <c r="Y26">
+        <v>1382009000000.0</v>
+      </c>
+      <c r="Z26">
+        <v>1287592000000.0</v>
+      </c>
+      <c r="AA26">
+        <v>1699912000000.0</v>
+      </c>
+      <c r="AB26">
+        <v>2241785000000.0</v>
+      </c>
+      <c r="AC26">
+        <v>1388885000000.0</v>
+      </c>
+      <c r="AD26">
+        <v>1559622000000.0</v>
+      </c>
+      <c r="AE26">
+        <v>1444197000000.0</v>
+      </c>
+      <c r="AF26">
+        <v>1499353000000.0</v>
+      </c>
+      <c r="AG26">
+        <v>1332651000000.0</v>
+      </c>
+      <c r="AH26"/>
+      <c r="AI26"/>
+      <c r="AJ26"/>
+      <c r="AK26"/>
+      <c r="AL26"/>
+      <c r="AM26"/>
+      <c r="AN26"/>
+      <c r="AO26"/>
+      <c r="AP26"/>
+      <c r="AQ26"/>
+      <c r="AR26"/>
+      <c r="AS26"/>
+      <c r="AT26"/>
+      <c r="AU26"/>
+      <c r="AV26"/>
+      <c r="AW26"/>
+      <c r="AX26"/>
+      <c r="AY26"/>
+      <c r="AZ26"/>
+      <c r="BA26"/>
+      <c r="BB26"/>
+      <c r="BC26"/>
+      <c r="BD26"/>
+      <c r="BE26"/>
+      <c r="BF26"/>
+      <c r="BG26"/>
+      <c r="BH26"/>
+      <c r="BI26"/>
+      <c r="BJ26"/>
+      <c r="BK26"/>
+      <c r="BL26"/>
+      <c r="BM26"/>
+      <c r="BN26"/>
+      <c r="BO26"/>
+      <c r="BP26"/>
+      <c r="BQ26"/>
+      <c r="BR26"/>
+      <c r="BS26"/>
+      <c r="BT26"/>
+      <c r="BU26"/>
+      <c r="BV26"/>
+      <c r="BW26"/>
+      <c r="BX26"/>
+      <c r="BY26"/>
+      <c r="BZ26"/>
+      <c r="CA26"/>
+    </row>
+    <row r="27" spans="1:79">
+      <c r="A27" t="s">
+        <v>46</v>
+      </c>
+      <c r="B27"/>
+      <c r="C27"/>
+      <c r="D27"/>
+      <c r="E27"/>
+      <c r="F27"/>
+      <c r="G27"/>
+      <c r="H27"/>
+      <c r="I27"/>
+      <c r="J27"/>
+      <c r="K27"/>
+      <c r="L27"/>
+      <c r="M27"/>
+      <c r="N27"/>
+      <c r="O27"/>
+      <c r="P27"/>
+      <c r="Q27"/>
+      <c r="R27"/>
+      <c r="S27"/>
+      <c r="T27"/>
+      <c r="U27"/>
+      <c r="V27"/>
+      <c r="W27"/>
+      <c r="X27"/>
+      <c r="Y27"/>
+      <c r="Z27"/>
+      <c r="AA27"/>
+      <c r="AB27"/>
+      <c r="AC27"/>
+      <c r="AD27"/>
+      <c r="AE27"/>
+      <c r="AF27"/>
+      <c r="AG27"/>
+      <c r="AH27"/>
+      <c r="AI27"/>
+      <c r="AJ27"/>
+      <c r="AK27"/>
+      <c r="AL27"/>
+      <c r="AM27"/>
+      <c r="AN27"/>
+      <c r="AO27"/>
+      <c r="AP27"/>
+      <c r="AQ27"/>
+      <c r="AR27"/>
+      <c r="AS27"/>
+      <c r="AT27"/>
+      <c r="AU27"/>
+      <c r="AV27"/>
+      <c r="AW27"/>
+      <c r="AX27"/>
+      <c r="AY27"/>
+      <c r="AZ27"/>
+      <c r="BA27"/>
+      <c r="BB27"/>
+      <c r="BC27"/>
+      <c r="BD27"/>
+      <c r="BE27"/>
+      <c r="BF27"/>
+      <c r="BG27"/>
+      <c r="BH27"/>
+      <c r="BI27"/>
+      <c r="BJ27"/>
+      <c r="BK27"/>
+      <c r="BL27"/>
+      <c r="BM27"/>
+      <c r="BN27"/>
+      <c r="BO27"/>
+      <c r="BP27"/>
+      <c r="BQ27"/>
+      <c r="BR27"/>
+      <c r="BS27"/>
+      <c r="BT27"/>
+      <c r="BU27"/>
+      <c r="BV27"/>
+      <c r="BW27"/>
+      <c r="BX27"/>
+      <c r="BY27"/>
+      <c r="BZ27"/>
+      <c r="CA27"/>
+    </row>
+    <row r="28" spans="1:79">
+      <c r="A28" t="s">
+        <v>47</v>
+      </c>
+      <c r="B28">
+        <v>632010000000.0</v>
+      </c>
+      <c r="C28">
+        <v>-149247000000.0</v>
+      </c>
+      <c r="D28">
+        <v>1616072000000.0</v>
+      </c>
+      <c r="E28">
+        <v>-3064049000000.0</v>
+      </c>
+      <c r="F28">
+        <v>-2479515000000.0</v>
+      </c>
+      <c r="G28">
+        <v>-1670352000000.0</v>
+      </c>
+      <c r="H28">
+        <v>-2026405000000.0</v>
+      </c>
+      <c r="I28">
+        <v>-2744912000000.0</v>
+      </c>
+      <c r="J28">
+        <v>-2605776000000.0</v>
+      </c>
+      <c r="K28">
+        <v>-1488531000000.0</v>
+      </c>
+      <c r="L28">
+        <v>-2275904000000.0</v>
+      </c>
+      <c r="M28">
+        <v>-2229706000000.0</v>
+      </c>
+      <c r="N28">
+        <v>-1900722000000.0</v>
+      </c>
+      <c r="O28">
+        <v>-2129730000000.0</v>
+      </c>
+      <c r="P28">
+        <v>-1738600000000.0</v>
+      </c>
+      <c r="Q28">
+        <v>-3052176000000.0</v>
+      </c>
+      <c r="R28">
+        <v>-3638718000000.0</v>
+      </c>
+      <c r="S28">
+        <v>-3355233000000.0</v>
+      </c>
+      <c r="T28">
+        <v>-4048611000000.0</v>
+      </c>
+      <c r="U28">
+        <v>-4159080000000.0</v>
+      </c>
+      <c r="V28">
+        <v>-2519295000000.0</v>
+      </c>
+      <c r="W28">
+        <v>-2785393000000.0</v>
+      </c>
+      <c r="X28">
+        <v>-6179057000000.0</v>
+      </c>
+      <c r="Y28">
+        <v>-1215704000000.0</v>
+      </c>
+      <c r="Z28">
+        <v>-1763438000000.0</v>
+      </c>
+      <c r="AA28">
+        <v>-1521555000000.0</v>
+      </c>
+      <c r="AB28">
+        <v>-1207586000000.0</v>
+      </c>
+      <c r="AC28">
+        <v>-1017833000000.0</v>
+      </c>
+      <c r="AD28">
+        <v>-1071183000000.0</v>
+      </c>
+      <c r="AE28">
+        <v>-1836724000000.0</v>
+      </c>
+      <c r="AF28">
+        <v>-1887889000000.0</v>
+      </c>
+      <c r="AG28">
+        <v>-2129616000000.0</v>
+      </c>
+      <c r="AH28">
+        <v>-2586308000000.0</v>
+      </c>
+      <c r="AI28">
+        <v>-2912788000000.0</v>
+      </c>
+      <c r="AJ28">
+        <v>-3206675000000.0</v>
+      </c>
+      <c r="AK28">
+        <v>-3883151000000.0</v>
+      </c>
+      <c r="AL28">
+        <v>-2426195000000.0</v>
+      </c>
+      <c r="AM28">
+        <v>-2189150000000.0</v>
+      </c>
+      <c r="AN28">
+        <v>-1907550000000.0</v>
+      </c>
+      <c r="AO28">
+        <v>-1391221000000.0</v>
+      </c>
+      <c r="AP28">
+        <v>-2202794000000.0</v>
+      </c>
+      <c r="AQ28">
+        <v>-1744858000000.0</v>
+      </c>
+      <c r="AR28">
+        <v>-1774812000000.0</v>
+      </c>
+      <c r="AS28">
+        <v>-1795864000000.0</v>
+      </c>
+      <c r="AT28">
+        <v>-2069257000000.0</v>
+      </c>
+      <c r="AU28">
+        <v>-1793083000000.0</v>
+      </c>
+      <c r="AV28">
+        <v>-1685192000000.0</v>
+      </c>
+      <c r="AW28">
+        <v>-1642384000000.0</v>
+      </c>
+      <c r="AX28">
+        <v>-1365283000000.0</v>
+      </c>
+      <c r="AY28">
+        <v>-1736574000000.0</v>
+      </c>
+      <c r="AZ28">
+        <v>-1357084000000.0</v>
+      </c>
+      <c r="BA28">
+        <v>-1079149000000.0</v>
+      </c>
+      <c r="BB28">
+        <v>-1499581000000.0</v>
+      </c>
+      <c r="BC28">
+        <v>-1391478000000.0</v>
+      </c>
+      <c r="BD28">
+        <v>-803950000000.0</v>
+      </c>
+      <c r="BE28"/>
+      <c r="BF28"/>
+      <c r="BG28"/>
+      <c r="BH28"/>
+      <c r="BI28"/>
+      <c r="BJ28"/>
+      <c r="BK28"/>
+      <c r="BL28"/>
+      <c r="BM28"/>
+      <c r="BN28"/>
+      <c r="BO28"/>
+      <c r="BP28"/>
+      <c r="BQ28"/>
+      <c r="BR28"/>
+      <c r="BS28"/>
+      <c r="BT28"/>
+      <c r="BU28"/>
+      <c r="BV28"/>
+      <c r="BW28"/>
+      <c r="BX28"/>
+      <c r="BY28"/>
+      <c r="BZ28"/>
+      <c r="CA28"/>
+    </row>
+    <row r="29" spans="1:79">
+      <c r="A29" t="s">
+        <v>48</v>
+      </c>
+      <c r="B29">
+        <v>7231367000000.0</v>
+      </c>
+      <c r="C29">
+        <v>7162213000000.0</v>
+      </c>
+      <c r="D29"/>
+      <c r="E29">
+        <v>7499120000000.0</v>
+      </c>
+      <c r="F29">
+        <v>7431087000000.0</v>
+      </c>
+      <c r="G29">
+        <v>7324646000000.0</v>
+      </c>
+      <c r="H29"/>
+      <c r="I29"/>
+      <c r="J29"/>
+      <c r="K29">
+        <v>7002467000000.0</v>
+      </c>
+      <c r="L29">
+        <v>6845268000000.0</v>
+      </c>
+      <c r="M29">
+        <v>6778674000000.0</v>
+      </c>
+      <c r="N29">
+        <v>6708998000000.0</v>
+      </c>
+      <c r="O29">
+        <v>6666262000000.0</v>
+      </c>
+      <c r="P29">
+        <v>6611028000000.0</v>
+      </c>
+      <c r="Q29">
+        <v>6577666000000.0</v>
+      </c>
+      <c r="R29">
+        <v>6539402000000.0</v>
+      </c>
+      <c r="S29">
+        <v>6508779000000.0</v>
+      </c>
+      <c r="T29">
+        <v>6497299000000.0</v>
+      </c>
+      <c r="U29">
+        <v>6489400000000.0</v>
+      </c>
+      <c r="V29">
+        <v>6463081000000.0</v>
+      </c>
+      <c r="W29">
+        <v>6438216000000.0</v>
+      </c>
+      <c r="X29">
+        <v>6464195000000.0</v>
+      </c>
+      <c r="Y29">
+        <v>3221270000000.0</v>
+      </c>
+      <c r="Z29">
+        <v>3276050000000.0</v>
+      </c>
+      <c r="AA29"/>
+      <c r="AB29"/>
+      <c r="AC29"/>
+      <c r="AD29"/>
+      <c r="AE29"/>
+      <c r="AF29"/>
+      <c r="AG29"/>
+      <c r="AH29"/>
+      <c r="AI29"/>
+      <c r="AJ29"/>
+      <c r="AK29"/>
+      <c r="AL29"/>
+      <c r="AM29"/>
+      <c r="AN29"/>
+      <c r="AO29"/>
+      <c r="AP29"/>
+      <c r="AQ29"/>
+      <c r="AR29"/>
+      <c r="AS29"/>
+      <c r="AT29"/>
+      <c r="AU29"/>
+      <c r="AV29"/>
+      <c r="AW29"/>
+      <c r="AX29"/>
+      <c r="AY29"/>
+      <c r="AZ29"/>
+      <c r="BA29"/>
+      <c r="BB29"/>
+      <c r="BC29"/>
+      <c r="BD29"/>
+      <c r="BE29"/>
+      <c r="BF29"/>
+      <c r="BG29"/>
+      <c r="BH29"/>
+      <c r="BI29"/>
+      <c r="BJ29"/>
+      <c r="BK29"/>
+      <c r="BL29"/>
+      <c r="BM29"/>
+      <c r="BN29"/>
+      <c r="BO29"/>
+      <c r="BP29"/>
+      <c r="BQ29"/>
+      <c r="BR29"/>
+      <c r="BS29"/>
+      <c r="BT29"/>
+      <c r="BU29"/>
+      <c r="BV29"/>
+      <c r="BW29"/>
+      <c r="BX29"/>
+      <c r="BY29"/>
+      <c r="BZ29"/>
+      <c r="CA29"/>
+    </row>
+    <row r="30" spans="1:79">
+      <c r="A30" t="s">
+        <v>49</v>
+      </c>
+      <c r="B30">
+        <v>120188000000.0</v>
+      </c>
+      <c r="C30">
+        <v>155389000000.0</v>
+      </c>
+      <c r="D30">
+        <v>134638000000.0</v>
+      </c>
+      <c r="E30">
+        <v>144136000000.0</v>
+      </c>
+      <c r="F30">
+        <v>170693000000.0</v>
+      </c>
+      <c r="G30">
+        <v>193849000000.0</v>
+      </c>
+      <c r="H30">
+        <v>189949000000.0</v>
+      </c>
+      <c r="I30">
+        <v>155989000000.0</v>
+      </c>
+      <c r="J30">
+        <v>118837000000.0</v>
+      </c>
+      <c r="K30">
+        <v>113819000000.0</v>
+      </c>
+      <c r="L30">
+        <v>105770000000.0</v>
+      </c>
+      <c r="M30">
+        <v>84985000000.0</v>
+      </c>
+      <c r="N30">
+        <v>95879000000.0</v>
+      </c>
+      <c r="O30">
+        <v>72776000000.0</v>
+      </c>
+      <c r="P30">
+        <v>59160000000.0</v>
+      </c>
+      <c r="Q30">
+        <v>45232000000.0</v>
+      </c>
+      <c r="R30">
+        <v>44067000000.0</v>
+      </c>
+      <c r="S30">
+        <v>51877000000.0</v>
+      </c>
+      <c r="T30">
+        <v>45832000000.0</v>
+      </c>
+      <c r="U30">
+        <v>44783000000.0</v>
+      </c>
+      <c r="V30">
+        <v>55450000000.0</v>
+      </c>
+      <c r="W30">
+        <v>58249000000.0</v>
+      </c>
+      <c r="X30">
+        <v>56002000000.0</v>
+      </c>
+      <c r="Y30">
+        <v>56614000000.0</v>
+      </c>
+      <c r="Z30">
+        <v>55604000000.0</v>
+      </c>
+      <c r="AA30">
+        <v>51648000000.0</v>
+      </c>
+      <c r="AB30">
+        <v>45647000000.0</v>
+      </c>
+      <c r="AC30">
+        <v>44393000000.0</v>
+      </c>
+      <c r="AD30">
+        <v>39352000000.0</v>
+      </c>
+      <c r="AE30">
+        <v>43770000000.0</v>
+      </c>
+      <c r="AF30">
+        <v>40332000000.0</v>
+      </c>
+      <c r="AG30">
+        <v>39023000000.0</v>
+      </c>
+      <c r="AH30">
+        <v>41901000000.0</v>
+      </c>
+      <c r="AI30">
+        <v>38535000000.0</v>
+      </c>
+      <c r="AJ30">
+        <v>37866000000.0</v>
+      </c>
+      <c r="AK30">
+        <v>47636000000.0</v>
+      </c>
+      <c r="AL30">
+        <v>58409000000.0</v>
+      </c>
+      <c r="AM30">
+        <v>37845000000.0</v>
+      </c>
+      <c r="AN30">
+        <v>26334000000.0</v>
+      </c>
+      <c r="AO30">
+        <v>29198000000.0</v>
+      </c>
+      <c r="AP30">
+        <v>29627000000.0</v>
+      </c>
+      <c r="AQ30">
+        <v>26147000000.0</v>
+      </c>
+      <c r="AR30">
+        <v>25729000000.0</v>
+      </c>
+      <c r="AS30">
+        <v>25488000000.0</v>
+      </c>
+      <c r="AT30">
+        <v>25540000000.0</v>
+      </c>
+      <c r="AU30">
+        <v>27046000000.0</v>
+      </c>
+      <c r="AV30">
+        <v>23276000000.0</v>
+      </c>
+      <c r="AW30">
+        <v>22177000000.0</v>
+      </c>
+      <c r="AX30">
+        <v>20901000000.0</v>
+      </c>
+      <c r="AY30">
+        <v>20693000000.0</v>
+      </c>
+      <c r="AZ30">
+        <v>17557000000.0</v>
+      </c>
+      <c r="BA30">
+        <v>17220000000.0</v>
+      </c>
+      <c r="BB30">
+        <v>16525000000.0</v>
+      </c>
+      <c r="BC30">
+        <v>17273000000.0</v>
+      </c>
+      <c r="BD30"/>
+      <c r="BE30"/>
+      <c r="BF30"/>
+      <c r="BG30"/>
+      <c r="BH30"/>
+      <c r="BI30"/>
+      <c r="BJ30"/>
+      <c r="BK30"/>
+      <c r="BL30"/>
+      <c r="BM30"/>
+      <c r="BN30"/>
+      <c r="BO30"/>
+      <c r="BP30"/>
+      <c r="BQ30"/>
+      <c r="BR30"/>
+      <c r="BS30"/>
+      <c r="BT30"/>
+      <c r="BU30"/>
+      <c r="BV30"/>
+      <c r="BW30"/>
+      <c r="BX30"/>
+      <c r="BY30"/>
+      <c r="BZ30"/>
+      <c r="CA30"/>
+    </row>
+    <row r="31" spans="1:79">
+      <c r="A31" t="s">
+        <v>50</v>
+      </c>
+      <c r="B31"/>
+      <c r="C31"/>
+      <c r="D31"/>
+      <c r="E31"/>
+      <c r="F31"/>
+      <c r="G31"/>
+      <c r="H31"/>
+      <c r="I31"/>
+      <c r="J31"/>
+      <c r="K31"/>
+      <c r="L31"/>
+      <c r="M31"/>
+      <c r="N31"/>
+      <c r="O31">
+        <v>5984220000000.0</v>
+      </c>
+      <c r="P31">
+        <v>5914520000000.0</v>
+      </c>
+      <c r="Q31">
+        <v>5912952000000.0</v>
+      </c>
+      <c r="R31">
+        <v>5889158000000.0</v>
+      </c>
+      <c r="S31">
+        <v>5860644000000.0</v>
+      </c>
+      <c r="T31">
+        <v>5845978000000.0</v>
+      </c>
+      <c r="U31">
+        <v>5828297000000.0</v>
+      </c>
+      <c r="V31">
+        <v>5801226000000.0</v>
+      </c>
+      <c r="W31">
+        <v>5790613000000.0</v>
+      </c>
+      <c r="X31">
+        <v>5790306000000.0</v>
+      </c>
+      <c r="Y31">
+        <v>2564746000000.0</v>
+      </c>
+      <c r="Z31">
+        <v>2596675000000.0</v>
+      </c>
+      <c r="AA31">
+        <v>2563212000000.0</v>
+      </c>
+      <c r="AB31">
+        <v>2418455000000.0</v>
+      </c>
+      <c r="AC31">
+        <v>2349748000000.0</v>
+      </c>
+      <c r="AD31">
+        <v>2320551000000.0</v>
+      </c>
+      <c r="AE31">
+        <v>2278970000000.0</v>
+      </c>
+      <c r="AF31">
+        <v>2333058000000.0</v>
+      </c>
+      <c r="AG31">
+        <v>2297085000000.0</v>
+      </c>
+      <c r="AH31"/>
+      <c r="AI31"/>
+      <c r="AJ31"/>
+      <c r="AK31"/>
+      <c r="AL31"/>
+      <c r="AM31"/>
+      <c r="AN31"/>
+      <c r="AO31"/>
+      <c r="AP31"/>
+      <c r="AQ31"/>
+      <c r="AR31"/>
+      <c r="AS31"/>
+      <c r="AT31"/>
+      <c r="AU31"/>
+      <c r="AV31"/>
+      <c r="AW31"/>
+      <c r="AX31"/>
+      <c r="AY31"/>
+      <c r="AZ31"/>
+      <c r="BA31"/>
+      <c r="BB31"/>
+      <c r="BC31"/>
+      <c r="BD31"/>
+      <c r="BE31"/>
+      <c r="BF31"/>
+      <c r="BG31"/>
+      <c r="BH31"/>
+      <c r="BI31"/>
+      <c r="BJ31"/>
+      <c r="BK31"/>
+      <c r="BL31"/>
+      <c r="BM31"/>
+      <c r="BN31"/>
+      <c r="BO31"/>
+      <c r="BP31"/>
+      <c r="BQ31"/>
+      <c r="BR31"/>
+      <c r="BS31"/>
+      <c r="BT31"/>
+      <c r="BU31"/>
+      <c r="BV31"/>
+      <c r="BW31"/>
+      <c r="BX31"/>
+      <c r="BY31"/>
+      <c r="BZ31"/>
+      <c r="CA31"/>
+    </row>
+    <row r="32" spans="1:79">
+      <c r="A32" t="s">
+        <v>51</v>
+      </c>
+      <c r="B32"/>
+      <c r="C32"/>
+      <c r="D32"/>
+      <c r="E32"/>
+      <c r="F32"/>
+      <c r="G32"/>
+      <c r="H32"/>
+      <c r="I32"/>
+      <c r="J32"/>
+      <c r="K32"/>
+      <c r="L32"/>
+      <c r="M32"/>
+      <c r="N32"/>
+      <c r="O32"/>
+      <c r="P32"/>
+      <c r="Q32"/>
+      <c r="R32"/>
+      <c r="S32"/>
+      <c r="T32"/>
+      <c r="U32"/>
+      <c r="V32"/>
+      <c r="W32"/>
+      <c r="X32"/>
+      <c r="Y32"/>
+      <c r="Z32"/>
+      <c r="AA32"/>
+      <c r="AB32"/>
+      <c r="AC32"/>
+      <c r="AD32"/>
+      <c r="AE32"/>
+      <c r="AF32"/>
+      <c r="AG32"/>
+      <c r="AH32"/>
+      <c r="AI32"/>
+      <c r="AJ32"/>
+      <c r="AK32"/>
+      <c r="AL32"/>
+      <c r="AM32"/>
+      <c r="AN32"/>
+      <c r="AO32"/>
+      <c r="AP32"/>
+      <c r="AQ32"/>
+      <c r="AR32"/>
+      <c r="AS32"/>
+      <c r="AT32"/>
+      <c r="AU32"/>
+      <c r="AV32"/>
+      <c r="AW32"/>
+      <c r="AX32"/>
+      <c r="AY32"/>
+      <c r="AZ32"/>
+      <c r="BA32"/>
+      <c r="BB32"/>
+      <c r="BC32"/>
+      <c r="BD32"/>
+      <c r="BE32"/>
+      <c r="BF32"/>
+      <c r="BG32"/>
+      <c r="BH32"/>
+      <c r="BI32"/>
+      <c r="BJ32"/>
+      <c r="BK32"/>
+      <c r="BL32"/>
+      <c r="BM32"/>
+      <c r="BN32"/>
+      <c r="BO32"/>
+      <c r="BP32"/>
+      <c r="BQ32"/>
+      <c r="BR32"/>
+      <c r="BS32"/>
+      <c r="BT32"/>
+      <c r="BU32"/>
+      <c r="BV32"/>
+      <c r="BW32"/>
+      <c r="BX32"/>
+      <c r="BY32"/>
+      <c r="BZ32"/>
+      <c r="CA32"/>
+    </row>
+    <row r="33" spans="1:79">
+      <c r="A33" t="s">
+        <v>52</v>
+      </c>
+      <c r="B33">
+        <v>34399575000000.0</v>
+      </c>
+      <c r="C33">
+        <v>35890807000000.0</v>
+      </c>
+      <c r="D33">
+        <v>30696303000000.0</v>
+      </c>
+      <c r="E33">
+        <v>29691458000000.0</v>
+      </c>
+      <c r="F33">
+        <v>31049014000000.0</v>
+      </c>
+      <c r="G33">
+        <v>31180088000000.0</v>
+      </c>
+      <c r="H33">
+        <v>33798840000000.0</v>
+      </c>
+      <c r="I33">
+        <v>28538749000000.0</v>
+      </c>
+      <c r="J33">
+        <v>27081242000000.0</v>
+      </c>
+      <c r="K33">
+        <v>25781972000000.0</v>
+      </c>
+      <c r="L33">
+        <v>2561348000000.0</v>
+      </c>
+      <c r="M33">
+        <v>1910817000000.0</v>
+      </c>
+      <c r="N33">
+        <v>1905397000000.0</v>
+      </c>
+      <c r="O33">
+        <v>1842452000000.0</v>
+      </c>
+      <c r="P33">
+        <v>1920019000000.0</v>
+      </c>
+      <c r="Q33">
+        <v>2080858000000.0</v>
+      </c>
+      <c r="R33">
+        <v>22549297000000.0</v>
+      </c>
+      <c r="S33">
+        <v>22333896000000.0</v>
+      </c>
+      <c r="T33">
+        <v>21564371000000.0</v>
+      </c>
+      <c r="U33">
+        <v>21211940000000.0</v>
+      </c>
+      <c r="V33">
+        <v>22148346000000.0</v>
+      </c>
+      <c r="W33">
+        <v>21953647000000.0</v>
+      </c>
+      <c r="X33">
+        <v>18470246000000.0</v>
+      </c>
+      <c r="Y33">
+        <v>2471039000000.0</v>
+      </c>
+      <c r="Z33">
+        <v>2355172000000.0</v>
+      </c>
+      <c r="AA33">
+        <v>2760310000000.0</v>
+      </c>
+      <c r="AB33">
+        <v>16375944000000.0</v>
+      </c>
+      <c r="AC33">
+        <v>14717800000000.0</v>
+      </c>
+      <c r="AD33">
+        <v>13976403000000.0</v>
+      </c>
+      <c r="AE33">
+        <v>14093006000000.0</v>
+      </c>
+      <c r="AF33">
+        <v>13568432000000.0</v>
+      </c>
+      <c r="AG33">
+        <v>13413528000000.0</v>
+      </c>
+      <c r="AH33">
+        <v>13320144000000.0</v>
+      </c>
+      <c r="AI33">
+        <v>12803701000000.0</v>
+      </c>
+      <c r="AJ33">
+        <v>11466519000000.0</v>
+      </c>
+      <c r="AK33">
+        <v>10365262000000.0</v>
+      </c>
+      <c r="AL33">
+        <v>10426942000000.0</v>
+      </c>
+      <c r="AM33">
+        <v>9995090000000.0</v>
+      </c>
+      <c r="AN33">
+        <v>8704090000000.0</v>
+      </c>
+      <c r="AO33">
+        <v>8778146000000.0</v>
+      </c>
+      <c r="AP33">
+        <v>8060666000000.0</v>
+      </c>
+      <c r="AQ33">
+        <v>8283213000000.0</v>
+      </c>
+      <c r="AR33">
+        <v>7904609000000.0</v>
+      </c>
+      <c r="AS33">
+        <v>7851630000000.0</v>
+      </c>
+      <c r="AT33">
+        <v>7908835000000.0</v>
+      </c>
+      <c r="AU33">
+        <v>7872556000000.0</v>
+      </c>
+      <c r="AV33">
+        <v>7526895000000.0</v>
+      </c>
+      <c r="AW33">
+        <v>7385768000000.0</v>
+      </c>
+      <c r="AX33">
+        <v>6819077000000.0</v>
+      </c>
+      <c r="AY33">
+        <v>6140288000000.0</v>
+      </c>
+      <c r="AZ33">
+        <v>5820991000000.0</v>
+      </c>
+      <c r="BA33">
+        <v>427562000000.0</v>
+      </c>
+      <c r="BB33">
+        <v>4650558000000.0</v>
+      </c>
+      <c r="BC33">
+        <v>5063555000000.0</v>
+      </c>
+      <c r="BD33">
+        <v>111754000000.0</v>
+      </c>
+      <c r="BE33"/>
+      <c r="BF33"/>
+      <c r="BG33"/>
+      <c r="BH33"/>
+      <c r="BI33"/>
+      <c r="BJ33"/>
+      <c r="BK33"/>
+      <c r="BL33"/>
+      <c r="BM33"/>
+      <c r="BN33"/>
+      <c r="BO33"/>
+      <c r="BP33"/>
+      <c r="BQ33"/>
+      <c r="BR33"/>
+      <c r="BS33"/>
+      <c r="BT33"/>
+      <c r="BU33"/>
+      <c r="BV33"/>
+      <c r="BW33"/>
+      <c r="BX33"/>
+      <c r="BY33"/>
+      <c r="BZ33"/>
+      <c r="CA33"/>
+    </row>
+    <row r="34" spans="1:79">
+      <c r="A34" t="s">
+        <v>53</v>
+      </c>
+      <c r="B34"/>
+      <c r="C34"/>
+      <c r="D34"/>
+      <c r="E34"/>
+      <c r="F34"/>
+      <c r="G34"/>
+      <c r="H34"/>
+      <c r="I34"/>
+      <c r="J34"/>
+      <c r="K34"/>
+      <c r="L34"/>
+      <c r="M34"/>
+      <c r="N34"/>
+      <c r="O34"/>
+      <c r="P34"/>
+      <c r="Q34"/>
+      <c r="R34"/>
+      <c r="S34"/>
+      <c r="T34"/>
+      <c r="U34"/>
+      <c r="V34"/>
+      <c r="W34"/>
+      <c r="X34"/>
+      <c r="Y34"/>
+      <c r="Z34"/>
+      <c r="AA34"/>
+      <c r="AB34"/>
+      <c r="AC34"/>
+      <c r="AD34"/>
+      <c r="AE34"/>
+      <c r="AF34"/>
+      <c r="AG34"/>
+      <c r="AH34"/>
+      <c r="AI34"/>
+      <c r="AJ34"/>
+      <c r="AK34"/>
+      <c r="AL34"/>
+      <c r="AM34"/>
+      <c r="AN34"/>
+      <c r="AO34"/>
+      <c r="AP34"/>
+      <c r="AQ34"/>
+      <c r="AR34"/>
+      <c r="AS34"/>
+      <c r="AT34"/>
+      <c r="AU34"/>
+      <c r="AV34"/>
+      <c r="AW34"/>
+      <c r="AX34"/>
+      <c r="AY34"/>
+      <c r="AZ34"/>
+      <c r="BA34"/>
+      <c r="BB34"/>
+      <c r="BC34"/>
+      <c r="BD34"/>
+      <c r="BE34"/>
+      <c r="BF34"/>
+      <c r="BG34"/>
+      <c r="BH34"/>
+      <c r="BI34"/>
+      <c r="BJ34"/>
+      <c r="BK34"/>
+      <c r="BL34"/>
+      <c r="BM34"/>
+      <c r="BN34"/>
+      <c r="BO34"/>
+      <c r="BP34"/>
+      <c r="BQ34"/>
+      <c r="BR34"/>
+      <c r="BS34"/>
+      <c r="BT34"/>
+      <c r="BU34"/>
+      <c r="BV34"/>
+      <c r="BW34"/>
+      <c r="BX34"/>
+      <c r="BY34"/>
+      <c r="BZ34"/>
+      <c r="CA34"/>
+    </row>
+    <row r="35" spans="1:79">
+      <c r="A35" t="s">
+        <v>54</v>
+      </c>
+      <c r="B35">
+        <v>26681406000000.0</v>
+      </c>
+      <c r="C35">
+        <v>29058461000000.0</v>
+      </c>
+      <c r="D35">
+        <v>25594612000000.0</v>
+      </c>
+      <c r="E35">
+        <v>2682360000000.0</v>
+      </c>
+      <c r="F35">
+        <v>2579545000000.0</v>
+      </c>
+      <c r="G35">
+        <v>2395259000000.0</v>
+      </c>
+      <c r="H35">
+        <v>19294242000000.0</v>
+      </c>
+      <c r="I35">
+        <v>550661000000.0</v>
+      </c>
+      <c r="J35">
+        <v>978539000000.0</v>
+      </c>
+      <c r="K35">
+        <v>935712000000.0</v>
+      </c>
+      <c r="L35">
+        <v>472715000000.0</v>
+      </c>
+      <c r="M35">
+        <v>459733000000.0</v>
+      </c>
+      <c r="N35">
+        <v>33878000000.0</v>
+      </c>
+      <c r="O35">
+        <v>27401000000.0</v>
+      </c>
+      <c r="P35">
+        <v>19811000000.0</v>
+      </c>
+      <c r="Q35">
+        <v>23103000000.0</v>
+      </c>
+      <c r="R35">
+        <v>727146000000.0</v>
+      </c>
+      <c r="S35">
+        <v>703958000000.0</v>
+      </c>
+      <c r="T35">
+        <v>711465000000.0</v>
+      </c>
+      <c r="U35">
+        <v>688835000000.0</v>
+      </c>
+      <c r="V35">
+        <v>680958000000.0</v>
+      </c>
+      <c r="W35">
+        <v>660254000000.0</v>
+      </c>
+      <c r="X35">
+        <v>688052000000.0</v>
+      </c>
+      <c r="Y35">
+        <v>427650000000.0</v>
+      </c>
+      <c r="Z35">
+        <v>489300000000.0</v>
+      </c>
+      <c r="AA35">
+        <v>416475000000.0</v>
+      </c>
+      <c r="AB35">
+        <v>663419000000.0</v>
+      </c>
+      <c r="AC35">
+        <v>631345000000.0</v>
+      </c>
+      <c r="AD35">
+        <v>682184000000.0</v>
+      </c>
+      <c r="AE35">
+        <v>264856000000.0</v>
+      </c>
+      <c r="AF35">
+        <v>251095000000.0</v>
+      </c>
+      <c r="AG35">
+        <v>224000000000.0</v>
+      </c>
+      <c r="AH35">
+        <v>225061000000.0</v>
+      </c>
+      <c r="AI35">
+        <v>197678000000.0</v>
+      </c>
+      <c r="AJ35">
+        <v>253576000000.0</v>
+      </c>
+      <c r="AK35">
+        <v>301433000000.0</v>
+      </c>
+      <c r="AL35">
+        <v>197546000000.0</v>
+      </c>
+      <c r="AM35">
+        <v>149315000000.0</v>
+      </c>
+      <c r="AN35">
+        <v>281819000000.0</v>
+      </c>
+      <c r="AO35">
+        <v>604490000000.0</v>
+      </c>
+      <c r="AP35">
+        <v>120309000000.0</v>
+      </c>
+      <c r="AQ35">
+        <v>119692000000.0</v>
+      </c>
+      <c r="AR35">
+        <v>132709000000.0</v>
+      </c>
+      <c r="AS35">
+        <v>176307000000.0</v>
+      </c>
+      <c r="AT35">
+        <v>161545000000.0</v>
+      </c>
+      <c r="AU35">
+        <v>140995000000.0</v>
+      </c>
+      <c r="AV35">
+        <v>173765000000.0</v>
+      </c>
+      <c r="AW35">
+        <v>196897000000.0</v>
+      </c>
+      <c r="AX35">
+        <v>153272000000.0</v>
+      </c>
+      <c r="AY35">
+        <v>117645000000.0</v>
+      </c>
+      <c r="AZ35">
+        <v>126323000000.0</v>
+      </c>
+      <c r="BA35"/>
+      <c r="BB35">
+        <v>93203000000.0</v>
+      </c>
+      <c r="BC35">
+        <v>85709000000.0</v>
+      </c>
+      <c r="BD35"/>
+      <c r="BE35"/>
+      <c r="BF35"/>
+      <c r="BG35"/>
+      <c r="BH35"/>
+      <c r="BI35"/>
+      <c r="BJ35"/>
+      <c r="BK35"/>
+      <c r="BL35"/>
+      <c r="BM35"/>
+      <c r="BN35"/>
+      <c r="BO35"/>
+      <c r="BP35"/>
+      <c r="BQ35"/>
+      <c r="BR35"/>
+      <c r="BS35"/>
+      <c r="BT35"/>
+      <c r="BU35"/>
+      <c r="BV35"/>
+      <c r="BW35"/>
+      <c r="BX35"/>
+      <c r="BY35"/>
+      <c r="BZ35"/>
+      <c r="CA35"/>
+    </row>
+    <row r="36" spans="1:79">
+      <c r="A36" t="s">
+        <v>55</v>
+      </c>
+      <c r="B36">
+        <v>281134000000.0</v>
+      </c>
+      <c r="C36">
+        <v>65032000000.0</v>
+      </c>
+      <c r="D36">
+        <v>-1085145000000.0</v>
+      </c>
+      <c r="E36">
+        <v>5237066000000.0</v>
+      </c>
+      <c r="F36">
+        <v>6995627000000.0</v>
+      </c>
+      <c r="G36">
+        <v>7049411000000.0</v>
+      </c>
+      <c r="H36">
+        <v>27111466000000.0</v>
+      </c>
+      <c r="I36">
+        <v>5280987000000.0</v>
+      </c>
+      <c r="J36">
+        <v>6006389000000.0</v>
+      </c>
+      <c r="K36">
+        <v>5799169000000.0</v>
+      </c>
+      <c r="L36">
+        <v>-73849000000.0</v>
+      </c>
+      <c r="M36">
+        <v>-73849000000.0</v>
+      </c>
+      <c r="N36">
+        <v>-73849000000.0</v>
+      </c>
+      <c r="O36">
+        <v>-73849000000.0</v>
+      </c>
+      <c r="P36">
+        <v>-42073000000.0</v>
+      </c>
+      <c r="Q36">
+        <v>-42073000000.0</v>
+      </c>
+      <c r="R36">
+        <v>8934786000000.0</v>
+      </c>
+      <c r="S36">
+        <v>7793474000000.0</v>
+      </c>
+      <c r="T36">
+        <v>6855462000000.0</v>
+      </c>
+      <c r="U36">
+        <v>6970298000000.0</v>
+      </c>
+      <c r="V36">
+        <v>7025281000000.0</v>
+      </c>
+      <c r="W36">
+        <v>6328755000000.0</v>
+      </c>
+      <c r="X36">
+        <v>3783366000000.0</v>
+      </c>
+      <c r="Y36">
+        <v>-2471039000000.0</v>
+      </c>
+      <c r="Z36">
+        <v>-2355172000000.0</v>
+      </c>
+      <c r="AA36">
+        <v>-2760310000000.0</v>
+      </c>
+      <c r="AB36">
+        <v>2556604000000.0</v>
+      </c>
+      <c r="AC36">
+        <v>1772999000000.0</v>
+      </c>
+      <c r="AD36">
+        <v>1863962000000.0</v>
+      </c>
+      <c r="AE36">
+        <v>1732646000000.0</v>
+      </c>
+      <c r="AF36">
+        <v>1777922000000.0</v>
+      </c>
+      <c r="AG36">
+        <v>1652626000000.0</v>
+      </c>
+      <c r="AH36">
+        <v>2029288000000.0</v>
+      </c>
+      <c r="AI36">
+        <v>1759529000000.0</v>
+      </c>
+      <c r="AJ36">
+        <v>2764408000000.0</v>
+      </c>
+      <c r="AK36">
+        <v>597761000000.0</v>
+      </c>
+      <c r="AL36">
+        <v>2348933000000.0</v>
+      </c>
+      <c r="AM36">
+        <v>1857971000000.0</v>
+      </c>
+      <c r="AN36">
+        <v>1524146000000.0</v>
+      </c>
+      <c r="AO36">
+        <v>2170314000000.0</v>
+      </c>
+      <c r="AP36">
+        <v>1593455000000.0</v>
+      </c>
+      <c r="AQ36">
+        <v>1342049000000.0</v>
+      </c>
+      <c r="AR36">
+        <v>1210156000000.0</v>
+      </c>
+      <c r="AS36">
+        <v>1276029000000.0</v>
+      </c>
+      <c r="AT36">
+        <v>1508666000000.0</v>
+      </c>
+      <c r="AU36">
+        <v>1328599000000.0</v>
+      </c>
+      <c r="AV36">
+        <v>1195793000000.0</v>
+      </c>
+      <c r="AW36">
+        <v>639081000000.0</v>
+      </c>
+      <c r="AX36">
+        <v>674656000000.0</v>
+      </c>
+      <c r="AY36">
+        <v>1076407000000.0</v>
+      </c>
+      <c r="AZ36">
+        <v>411184000000.0</v>
+      </c>
+      <c r="BA36">
+        <v>-427562000000.0</v>
+      </c>
+      <c r="BB36">
+        <v>27795000000.0</v>
+      </c>
+      <c r="BC36">
+        <v>885636000000.0</v>
+      </c>
+      <c r="BD36">
+        <v>-111754000000.0</v>
+      </c>
+      <c r="BE36"/>
+      <c r="BF36"/>
+      <c r="BG36"/>
+      <c r="BH36"/>
+      <c r="BI36"/>
+      <c r="BJ36"/>
+      <c r="BK36"/>
+      <c r="BL36"/>
+      <c r="BM36"/>
+      <c r="BN36"/>
+      <c r="BO36"/>
+      <c r="BP36"/>
+      <c r="BQ36"/>
+      <c r="BR36"/>
+      <c r="BS36"/>
+      <c r="BT36"/>
+      <c r="BU36"/>
+      <c r="BV36"/>
+      <c r="BW36"/>
+      <c r="BX36"/>
+      <c r="BY36"/>
+      <c r="BZ36"/>
+      <c r="CA36"/>
+    </row>
+    <row r="37" spans="1:79">
+      <c r="A37" t="s">
+        <v>56</v>
+      </c>
+      <c r="B37"/>
+      <c r="C37"/>
+      <c r="D37"/>
+      <c r="E37"/>
+      <c r="F37"/>
+      <c r="G37"/>
+      <c r="H37"/>
+      <c r="I37"/>
+      <c r="J37"/>
+      <c r="K37"/>
+      <c r="L37"/>
+      <c r="M37"/>
+      <c r="N37"/>
+      <c r="O37"/>
+      <c r="P37"/>
+      <c r="Q37"/>
+      <c r="R37"/>
+      <c r="S37"/>
+      <c r="T37"/>
+      <c r="U37"/>
+      <c r="V37"/>
+      <c r="W37"/>
+      <c r="X37"/>
+      <c r="Y37"/>
+      <c r="Z37"/>
+      <c r="AA37"/>
+      <c r="AB37"/>
+      <c r="AC37"/>
+      <c r="AD37"/>
+      <c r="AE37"/>
+      <c r="AF37"/>
+      <c r="AG37"/>
+      <c r="AH37"/>
+      <c r="AI37"/>
+      <c r="AJ37"/>
+      <c r="AK37"/>
+      <c r="AL37"/>
+      <c r="AM37"/>
+      <c r="AN37"/>
+      <c r="AO37"/>
+      <c r="AP37"/>
+      <c r="AQ37"/>
+      <c r="AR37"/>
+      <c r="AS37"/>
+      <c r="AT37"/>
+      <c r="AU37"/>
+      <c r="AV37"/>
+      <c r="AW37"/>
+      <c r="AX37"/>
+      <c r="AY37"/>
+      <c r="AZ37"/>
+      <c r="BA37"/>
+      <c r="BB37"/>
+      <c r="BC37"/>
+      <c r="BD37"/>
+      <c r="BE37"/>
+      <c r="BF37"/>
+      <c r="BG37"/>
+      <c r="BH37"/>
+      <c r="BI37"/>
+      <c r="BJ37"/>
+      <c r="BK37"/>
+      <c r="BL37"/>
+      <c r="BM37"/>
+      <c r="BN37"/>
+      <c r="BO37"/>
+      <c r="BP37"/>
+      <c r="BQ37"/>
+      <c r="BR37"/>
+      <c r="BS37"/>
+      <c r="BT37"/>
+      <c r="BU37"/>
+      <c r="BV37"/>
+      <c r="BW37"/>
+      <c r="BX37"/>
+      <c r="BY37"/>
+      <c r="BZ37"/>
+      <c r="CA37"/>
+    </row>
+    <row r="38" spans="1:79">
+      <c r="A38" t="s">
+        <v>57</v>
+      </c>
+      <c r="B38"/>
+      <c r="C38">
+        <v>130773000000.0</v>
+      </c>
+      <c r="D38">
+        <v>34280132000000.0</v>
+      </c>
+      <c r="E38">
+        <v>132787000000.0</v>
+      </c>
+      <c r="F38">
+        <v>132787000000.0</v>
+      </c>
+      <c r="G38">
+        <v>132787000000.0</v>
+      </c>
+      <c r="H38">
+        <v>-9331976000000.0</v>
+      </c>
+      <c r="I38"/>
+      <c r="J38"/>
+      <c r="K38">
+        <v>20266612000000.0</v>
+      </c>
+      <c r="L38">
+        <v>20871138000000.0</v>
+      </c>
+      <c r="M38">
+        <v>19697009000000.0</v>
+      </c>
+      <c r="N38">
+        <v>19988088000000.0</v>
+      </c>
+      <c r="O38">
+        <v>20502280000000.0</v>
+      </c>
+      <c r="P38">
+        <v>20107552000000.0</v>
+      </c>
+      <c r="Q38">
+        <v>19896085000000.0</v>
+      </c>
+      <c r="R38">
+        <v>20527868000000.0</v>
+      </c>
+      <c r="S38">
+        <v>20215143000000.0</v>
+      </c>
+      <c r="T38">
+        <v>19442941000000.0</v>
+      </c>
+      <c r="U38">
+        <v>19249698000000.0</v>
+      </c>
+      <c r="V38">
+        <v>19972705000000.0</v>
+      </c>
+      <c r="W38">
+        <v>19733456000000.0</v>
+      </c>
+      <c r="X38">
+        <v>16245824000000.0</v>
+      </c>
+      <c r="Y38">
+        <v>14909732000000.0</v>
+      </c>
+      <c r="Z38">
+        <v>15432819000000.0</v>
+      </c>
+      <c r="AA38">
+        <v>14143696000000.0</v>
+      </c>
+      <c r="AB38">
+        <v>13294936000000.0</v>
+      </c>
+      <c r="AC38">
+        <v>12434448000000.0</v>
+      </c>
+      <c r="AD38">
+        <v>11549853000000.0</v>
+      </c>
+      <c r="AE38">
+        <v>11746718000000.0</v>
+      </c>
+      <c r="AF38">
+        <v>11303990000000.0</v>
+      </c>
+      <c r="AG38">
+        <v>11101115000000.0</v>
+      </c>
+      <c r="AH38">
+        <v>10759603000000.0</v>
+      </c>
+      <c r="AI38">
+        <v>10378413000000.0</v>
+      </c>
+      <c r="AJ38">
+        <v>9926365000000.0</v>
+      </c>
+      <c r="AK38">
+        <v>9913822000000.0</v>
+      </c>
+      <c r="AL38">
+        <v>9025222000000.0</v>
+      </c>
+      <c r="AM38">
+        <v>8570443000000.0</v>
+      </c>
+      <c r="AN38">
+        <v>7608439000000.0</v>
+      </c>
+      <c r="AO38">
+        <v>7796226000000.0</v>
+      </c>
+      <c r="AP38">
+        <v>7193611000000.0</v>
+      </c>
+      <c r="AQ38">
+        <v>7429415000000.0</v>
+      </c>
+      <c r="AR38">
+        <v>7143316000000.0</v>
+      </c>
+      <c r="AS38">
+        <v>7016325000000.0</v>
+      </c>
+      <c r="AT38">
+        <v>6976125000000.0</v>
+      </c>
+      <c r="AU38">
+        <v>6945982000000.0</v>
+      </c>
+      <c r="AV38">
+        <v>6751695000000.0</v>
+      </c>
+      <c r="AW38">
+        <v>6606441000000.0</v>
+      </c>
+      <c r="AX38">
+        <v>6151186000000.0</v>
+      </c>
+      <c r="AY38">
+        <v>5541387000000.0</v>
+      </c>
+      <c r="AZ38">
+        <v>5395660000000.0</v>
+      </c>
+      <c r="BA38">
+        <v>5056047000000.0</v>
+      </c>
+      <c r="BB38">
+        <v>5070266000000.0</v>
+      </c>
+      <c r="BC38">
+        <v>4967287000000.0</v>
+      </c>
+      <c r="BD38">
+        <v>5115502000000.0</v>
+      </c>
+      <c r="BE38">
+        <v>50842000000.0</v>
+      </c>
+      <c r="BF38">
+        <v>58942000000.0</v>
+      </c>
+      <c r="BG38">
+        <v>36218000000.0</v>
+      </c>
+      <c r="BH38">
+        <v>80944000000.0</v>
+      </c>
+      <c r="BI38">
+        <v>79810000000.0</v>
+      </c>
+      <c r="BJ38"/>
+      <c r="BK38">
+        <v>42442000000.0</v>
+      </c>
+      <c r="BL38">
+        <v>124655000000.0</v>
+      </c>
+      <c r="BM38">
+        <v>106164193600.0</v>
+      </c>
+      <c r="BN38">
+        <v>104741098500.0</v>
+      </c>
+      <c r="BO38">
+        <v>36206000000.0</v>
+      </c>
+      <c r="BP38">
+        <v>106915228000.0</v>
+      </c>
+      <c r="BQ38">
+        <v>103856907000.0</v>
+      </c>
+      <c r="BR38">
+        <v>82111300000.0</v>
+      </c>
+      <c r="BS38">
+        <v>50679000000.0</v>
+      </c>
+      <c r="BT38">
+        <v>77874693000.0</v>
+      </c>
+      <c r="BU38">
+        <v>78581000000.0</v>
+      </c>
+      <c r="BV38">
+        <v>91340000000.0</v>
+      </c>
+      <c r="BW38">
+        <v>49333000000.0</v>
+      </c>
+      <c r="BX38">
+        <v>37808330000.0</v>
+      </c>
+      <c r="BY38">
+        <v>16472000000.0</v>
+      </c>
+      <c r="BZ38"/>
+      <c r="CA38">
+        <v>12546000000.0</v>
+      </c>
+    </row>
+    <row r="39" spans="1:79">
+      <c r="A39" t="s">
+        <v>58</v>
+      </c>
+      <c r="B39">
+        <v>56739000000.0</v>
+      </c>
+      <c r="C39">
+        <v>35413000000.0</v>
+      </c>
+      <c r="D39"/>
+      <c r="E39">
+        <v>8485000000.0</v>
+      </c>
+      <c r="F39">
+        <v>34176000000.0</v>
+      </c>
+      <c r="G39">
+        <v>4385000000.0</v>
+      </c>
+      <c r="H39">
+        <v>3983287000000.0</v>
+      </c>
+      <c r="I39">
+        <v>36962000000.0</v>
+      </c>
+      <c r="J39">
+        <v>12729000000.0</v>
+      </c>
+      <c r="K39">
+        <v>2906000000.0</v>
+      </c>
+      <c r="L39">
+        <v>7393035000000.0</v>
+      </c>
+      <c r="M39">
+        <v>6153315000000.0</v>
+      </c>
+      <c r="N39">
+        <v>6953477000000.0</v>
+      </c>
+      <c r="O39">
+        <v>6845426000000.0</v>
+      </c>
+      <c r="P39">
+        <v>7653051000000.0</v>
+      </c>
+      <c r="Q39">
+        <v>9600998000000.0</v>
+      </c>
+      <c r="R39">
+        <v>14990000000.0</v>
+      </c>
+      <c r="S39">
+        <v>7040000000.0</v>
+      </c>
+      <c r="T39">
+        <v>19073000000.0</v>
+      </c>
+      <c r="U39">
+        <v>10079000000.0</v>
+      </c>
+      <c r="V39">
+        <v>22671000000.0</v>
+      </c>
+      <c r="W39">
+        <v>12698000000.0</v>
+      </c>
+      <c r="X39">
+        <v>51802000000.0</v>
+      </c>
+      <c r="Y39">
+        <v>727670000000.0</v>
+      </c>
+      <c r="Z39">
+        <v>1040522000000.0</v>
+      </c>
+      <c r="AA39">
+        <v>1183174000000.0</v>
+      </c>
+      <c r="AB39">
+        <v>43660000000.0</v>
+      </c>
+      <c r="AC39">
+        <v>32714000000.0</v>
+      </c>
+      <c r="AD39">
+        <v>45537000000.0</v>
+      </c>
+      <c r="AE39">
+        <v>18975000000.0</v>
+      </c>
+      <c r="AF39">
+        <v>96034000000.0</v>
+      </c>
+      <c r="AG39">
+        <v>27269000000.0</v>
+      </c>
+      <c r="AH39">
+        <v>39032000000.0</v>
+      </c>
+      <c r="AI39">
+        <v>33714000000.0</v>
+      </c>
+      <c r="AJ39">
+        <v>222824000000.0</v>
+      </c>
+      <c r="AK39">
+        <v>208487000000.0</v>
+      </c>
+      <c r="AL39">
+        <v>211642000000.0</v>
+      </c>
+      <c r="AM39">
+        <v>35306000000.0</v>
+      </c>
+      <c r="AN39">
+        <v>67264000000.0</v>
+      </c>
+      <c r="AO39">
+        <v>70924000000.0</v>
+      </c>
+      <c r="AP39">
+        <v>153784000000.0</v>
+      </c>
+      <c r="AQ39">
+        <v>34903000000.0</v>
+      </c>
+      <c r="AR39">
+        <v>36112000000.0</v>
+      </c>
+      <c r="AS39">
+        <v>27959000000.0</v>
+      </c>
+      <c r="AT39">
+        <v>40637000000.0</v>
+      </c>
+      <c r="AU39">
+        <v>26906000000.0</v>
+      </c>
+      <c r="AV39">
+        <v>36070000000.0</v>
+      </c>
+      <c r="AW39">
+        <v>29931000000.0</v>
+      </c>
+      <c r="AX39">
+        <v>33109000000.0</v>
+      </c>
+      <c r="AY39">
+        <v>19659000000.0</v>
+      </c>
+      <c r="AZ39">
+        <v>23055000000.0</v>
+      </c>
+      <c r="BA39">
+        <v>21715000000.0</v>
+      </c>
+      <c r="BB39">
+        <v>25145000000.0</v>
+      </c>
+      <c r="BC39">
+        <v>22940000000.0</v>
+      </c>
+      <c r="BD39"/>
+      <c r="BE39"/>
+      <c r="BF39"/>
+      <c r="BG39"/>
+      <c r="BH39"/>
+      <c r="BI39"/>
+      <c r="BJ39"/>
+      <c r="BK39"/>
+      <c r="BL39"/>
+      <c r="BM39"/>
+      <c r="BN39"/>
+      <c r="BO39"/>
+      <c r="BP39"/>
+      <c r="BQ39"/>
+      <c r="BR39"/>
+      <c r="BS39"/>
+      <c r="BT39"/>
+      <c r="BU39"/>
+      <c r="BV39"/>
+      <c r="BW39"/>
+      <c r="BX39"/>
+      <c r="BY39"/>
+      <c r="BZ39"/>
+      <c r="CA39"/>
+    </row>
+    <row r="40" spans="1:79">
+      <c r="A40" t="s">
+        <v>59</v>
+      </c>
+      <c r="B40">
+        <v>26902970000000.0</v>
+      </c>
+      <c r="C40">
+        <v>30424799000000.0</v>
+      </c>
+      <c r="D40">
+        <v>-1600494000000.0</v>
+      </c>
+      <c r="E40">
+        <v>20160426000000.0</v>
+      </c>
+      <c r="F40">
+        <v>24574118000000.0</v>
+      </c>
+      <c r="G40">
+        <v>24173140000000.0</v>
+      </c>
+      <c r="H40">
+        <v>4479409000000.0</v>
+      </c>
+      <c r="I40">
+        <v>24154986000000.0</v>
+      </c>
+      <c r="J40">
+        <v>22070279000000.0</v>
+      </c>
+      <c r="K40">
+        <v>20249528000000.0</v>
+      </c>
+      <c r="L40">
+        <v>-41682000000.0</v>
+      </c>
+      <c r="M40">
+        <v>-46062000000.0</v>
+      </c>
+      <c r="N40">
+        <v>-33878000000.0</v>
+      </c>
+      <c r="O40">
+        <v>-27401000000.0</v>
+      </c>
+      <c r="P40">
+        <v>-19811000000.0</v>
+      </c>
+      <c r="Q40">
+        <v>-72169000000.0</v>
+      </c>
+      <c r="R40">
+        <v>19796751000000.0</v>
+      </c>
+      <c r="S40">
+        <v>19341767000000.0</v>
+      </c>
+      <c r="T40">
+        <v>19295194000000.0</v>
+      </c>
+      <c r="U40">
+        <v>19054725000000.0</v>
+      </c>
+      <c r="V40">
+        <v>18413705000000.0</v>
+      </c>
+      <c r="W40">
+        <v>18478943000000.0</v>
+      </c>
+      <c r="X40">
+        <v>18440540000000.0</v>
+      </c>
+      <c r="Y40">
+        <v>-49493000000.0</v>
+      </c>
+      <c r="Z40">
+        <v>-53484000000.0</v>
+      </c>
+      <c r="AA40">
+        <v>-69045000000.0</v>
+      </c>
+      <c r="AB40">
+        <v>14748372000000.0</v>
+      </c>
+      <c r="AC40">
+        <v>12958101000000.0</v>
+      </c>
+      <c r="AD40">
+        <v>12275857000000.0</v>
+      </c>
+      <c r="AE40">
+        <v>13130812000000.0</v>
+      </c>
+      <c r="AF40">
+        <v>12770636000000.0</v>
+      </c>
+      <c r="AG40">
+        <v>12846467000000.0</v>
+      </c>
+      <c r="AH40">
+        <v>13255860000000.0</v>
+      </c>
+      <c r="AI40">
+        <v>13093203000000.0</v>
+      </c>
+      <c r="AJ40">
+        <v>12156856000000.0</v>
+      </c>
+      <c r="AK40">
+        <v>11698658000000.0</v>
+      </c>
+      <c r="AL40">
+        <v>10447671000000.0</v>
+      </c>
+      <c r="AM40">
+        <v>9671773000000.0</v>
+      </c>
+      <c r="AN40">
+        <v>7955069000000.0</v>
+      </c>
+      <c r="AO40">
+        <v>8667811000000.0</v>
+      </c>
+      <c r="AP40">
+        <v>8841529000000.0</v>
+      </c>
+      <c r="AQ40">
+        <v>8499390000000.0</v>
+      </c>
+      <c r="AR40">
+        <v>8174882000000.0</v>
+      </c>
+      <c r="AS40">
+        <v>8279682000000.0</v>
+      </c>
+      <c r="AT40">
+        <v>8654068000000.0</v>
+      </c>
+      <c r="AU40">
+        <v>8359948000000.0</v>
+      </c>
+      <c r="AV40">
+        <v>7876637000000.0</v>
+      </c>
+      <c r="AW40">
+        <v>7629237000000.0</v>
+      </c>
+      <c r="AX40">
+        <v>6992136000000.0</v>
+      </c>
+      <c r="AY40">
+        <v>6727781000000.0</v>
+      </c>
+      <c r="AZ40">
+        <v>6231696000000.0</v>
+      </c>
+      <c r="BA40">
+        <v>-23116000000.0</v>
+      </c>
+      <c r="BB40">
+        <v>5298131000000.0</v>
+      </c>
+      <c r="BC40">
+        <v>5615635000000.0</v>
+      </c>
+      <c r="BD40"/>
+      <c r="BE40"/>
+      <c r="BF40"/>
+      <c r="BG40"/>
+      <c r="BH40"/>
+      <c r="BI40"/>
+      <c r="BJ40"/>
+      <c r="BK40"/>
+      <c r="BL40"/>
+      <c r="BM40"/>
+      <c r="BN40"/>
+      <c r="BO40"/>
+      <c r="BP40"/>
+      <c r="BQ40"/>
+      <c r="BR40"/>
+      <c r="BS40"/>
+      <c r="BT40"/>
+      <c r="BU40"/>
+      <c r="BV40"/>
+      <c r="BW40"/>
+      <c r="BX40"/>
+      <c r="BY40"/>
+      <c r="BZ40"/>
+      <c r="CA40"/>
+    </row>
+    <row r="41" spans="1:79">
+      <c r="A41" t="s">
+        <v>60</v>
+      </c>
+      <c r="B41"/>
+      <c r="C41"/>
+      <c r="D41"/>
+      <c r="E41"/>
+      <c r="F41"/>
+      <c r="G41"/>
+      <c r="H41"/>
+      <c r="I41"/>
+      <c r="J41"/>
+      <c r="K41"/>
+      <c r="L41"/>
+      <c r="M41"/>
+      <c r="N41"/>
+      <c r="O41">
+        <v>231939000000.0</v>
+      </c>
+      <c r="P41">
+        <v>266055000000.0</v>
+      </c>
+      <c r="Q41">
+        <v>252133000000.0</v>
+      </c>
+      <c r="R41">
+        <v>248544000000.0</v>
+      </c>
+      <c r="S41">
+        <v>223750000000.0</v>
+      </c>
+      <c r="T41">
+        <v>256085000000.0</v>
+      </c>
+      <c r="U41">
+        <v>184099000000.0</v>
+      </c>
+      <c r="V41">
+        <v>222777000000.0</v>
+      </c>
+      <c r="W41">
+        <v>189281000000.0</v>
+      </c>
+      <c r="X41">
+        <v>196326000000.0</v>
+      </c>
+      <c r="Y41">
+        <v>168104000000.0</v>
+      </c>
+      <c r="Z41">
+        <v>213901000000.0</v>
+      </c>
+      <c r="AA41">
+        <v>167546000000.0</v>
+      </c>
+      <c r="AB41">
+        <v>151122000000.0</v>
+      </c>
+      <c r="AC41">
+        <v>155352000000.0</v>
+      </c>
+      <c r="AD41">
+        <v>165512000000.0</v>
+      </c>
+      <c r="AE41">
+        <v>116882000000.0</v>
+      </c>
+      <c r="AF41">
+        <v>248130000000.0</v>
+      </c>
+      <c r="AG41">
+        <v>206563000000.0</v>
+      </c>
+      <c r="AH41">
+        <v>341935000000.0</v>
+      </c>
+      <c r="AI41">
+        <v>317614000000.0</v>
+      </c>
+      <c r="AJ41">
+        <v>387235000000.0</v>
+      </c>
+      <c r="AK41">
+        <v>217371000000.0</v>
+      </c>
+      <c r="AL41">
+        <v>240415000000.0</v>
+      </c>
+      <c r="AM41">
+        <v>175618000000.0</v>
+      </c>
+      <c r="AN41">
+        <v>156997000000.0</v>
+      </c>
+      <c r="AO41">
+        <v>131913000000.0</v>
+      </c>
+      <c r="AP41">
+        <v>153772000000.0</v>
+      </c>
+      <c r="AQ41">
+        <v>150450000000.0</v>
+      </c>
+      <c r="AR41">
+        <v>160281000000.0</v>
+      </c>
+      <c r="AS41">
+        <v>155231000000.0</v>
+      </c>
+      <c r="AT41"/>
+      <c r="AU41">
+        <v>126317000000.0</v>
+      </c>
+      <c r="AV41">
+        <v>156459000000.0</v>
+      </c>
+      <c r="AW41">
+        <v>179449000000.0</v>
+      </c>
+      <c r="AX41">
+        <v>183906000000.0</v>
+      </c>
+      <c r="AY41">
+        <v>142442000000.0</v>
+      </c>
+      <c r="AZ41">
+        <v>152324000000.0</v>
+      </c>
+      <c r="BA41">
+        <v>112878000000.0</v>
+      </c>
+      <c r="BB41">
+        <v>110991000000.0</v>
+      </c>
+      <c r="BC41">
+        <v>103664000000.0</v>
+      </c>
+      <c r="BD41">
+        <v>98250000000.0</v>
+      </c>
+      <c r="BE41">
+        <v>100711000000.0</v>
+      </c>
+      <c r="BF41">
+        <v>101978000000.0</v>
+      </c>
+      <c r="BG41">
+        <v>55175000000.0</v>
+      </c>
+      <c r="BH41">
+        <v>82745000000.0</v>
+      </c>
+      <c r="BI41">
+        <v>64155000000.0</v>
+      </c>
+      <c r="BJ41"/>
+      <c r="BK41">
+        <v>75697000000.0</v>
+      </c>
+      <c r="BL41">
+        <v>76112000000.0</v>
+      </c>
+      <c r="BM41">
+        <v>45247113300.0</v>
+      </c>
+      <c r="BN41">
+        <v>80317964600.0</v>
+      </c>
+      <c r="BO41">
+        <v>54111000000.0</v>
+      </c>
+      <c r="BP41">
+        <v>33176975000.0</v>
+      </c>
+      <c r="BQ41">
+        <v>32535408000.0</v>
+      </c>
+      <c r="BR41">
+        <v>25428479000.0</v>
+      </c>
+      <c r="BS41">
+        <v>107787000000.0</v>
+      </c>
+      <c r="BT41">
+        <v>63993996000.0</v>
+      </c>
+      <c r="BU41">
+        <v>24097000000.0</v>
+      </c>
+      <c r="BV41">
+        <v>26385000000.0</v>
+      </c>
+      <c r="BW41">
+        <v>49085000000.0</v>
+      </c>
+      <c r="BX41">
+        <v>23194457800.0</v>
+      </c>
+      <c r="BY41">
+        <v>189322000000.0</v>
+      </c>
+      <c r="BZ41"/>
+      <c r="CA41">
+        <v>49338000000.0</v>
+      </c>
+    </row>
+    <row r="42" spans="1:79">
+      <c r="A42" t="s">
+        <v>61</v>
+      </c>
+      <c r="B42">
+        <v>1625624000000.0</v>
+      </c>
+      <c r="C42">
+        <v>1625624000000.0</v>
+      </c>
+      <c r="D42">
+        <v>1625624000000.0</v>
+      </c>
+      <c r="E42">
+        <v>1625623000000.0</v>
+      </c>
+      <c r="F42">
+        <v>1648190000000.0</v>
+      </c>
+      <c r="G42">
+        <v>1634234000000.0</v>
+      </c>
+      <c r="H42">
+        <v>1625622000000.0</v>
+      </c>
+      <c r="I42">
+        <v>1626595000000.0</v>
+      </c>
+      <c r="J42">
+        <v>1632311000000.0</v>
+      </c>
+      <c r="K42">
+        <v>1627897000000.0</v>
+      </c>
+      <c r="L42">
+        <v>1520497000000.0</v>
+      </c>
+      <c r="M42">
+        <v>1520497000000.0</v>
+      </c>
+      <c r="N42">
+        <v>1520497000000.0</v>
+      </c>
+      <c r="O42">
+        <v>1524997000000.0</v>
+      </c>
+      <c r="P42">
+        <v>1524995000000.0</v>
+      </c>
+      <c r="Q42">
+        <v>1520495000000.0</v>
+      </c>
+      <c r="R42">
+        <v>1541802000000.0</v>
+      </c>
+      <c r="S42">
+        <v>1544796000000.0</v>
+      </c>
+      <c r="T42">
+        <v>1541436000000.0</v>
+      </c>
+      <c r="U42">
+        <v>1537120000000.0</v>
+      </c>
+      <c r="V42">
+        <v>1536704000000.0</v>
+      </c>
+      <c r="W42">
+        <v>1559198000000.0</v>
+      </c>
+      <c r="X42">
+        <v>3706608000000.0</v>
+      </c>
+      <c r="Y42">
+        <v>238348000000.0</v>
+      </c>
+      <c r="Z42">
+        <v>238348000000.0</v>
+      </c>
+      <c r="AA42">
+        <v>238348000000.0</v>
+      </c>
+      <c r="AB42">
+        <v>344744000000.0</v>
+      </c>
+      <c r="AC42">
+        <v>339594000000.0</v>
+      </c>
+      <c r="AD42">
+        <v>274395000000.0</v>
+      </c>
+      <c r="AE42">
+        <v>291373000000.0</v>
+      </c>
+      <c r="AF42">
+        <v>323587000000.0</v>
+      </c>
+      <c r="AG42">
+        <v>313195000000.0</v>
+      </c>
+      <c r="AH42">
+        <v>310943000000.0</v>
+      </c>
+      <c r="AI42">
+        <v>308870000000.0</v>
+      </c>
+      <c r="AJ42">
+        <v>328959000000.0</v>
+      </c>
+      <c r="AK42">
+        <v>329103000000.0</v>
+      </c>
+      <c r="AL42">
+        <v>330321000000.0</v>
+      </c>
+      <c r="AM42">
+        <v>325182000000.0</v>
+      </c>
+      <c r="AN42">
+        <v>341425000000.0</v>
+      </c>
+      <c r="AO42">
+        <v>382075000000.0</v>
+      </c>
+      <c r="AP42">
+        <v>381590000000.0</v>
+      </c>
+      <c r="AQ42">
+        <v>381590000000.0</v>
+      </c>
+      <c r="AR42">
+        <v>393786000000.0</v>
+      </c>
+      <c r="AS42">
+        <v>338040000000.0</v>
+      </c>
+      <c r="AT42">
+        <v>335378000000.0</v>
+      </c>
+      <c r="AU42">
+        <v>332721000000.0</v>
+      </c>
+      <c r="AV42">
+        <v>355488000000.0</v>
+      </c>
+      <c r="AW42">
+        <v>355488000000.0</v>
+      </c>
+      <c r="AX42">
+        <v>217433000000.0</v>
+      </c>
+      <c r="AY42">
+        <v>214157000000.0</v>
+      </c>
+      <c r="AZ42">
+        <v>178774000000.0</v>
+      </c>
+      <c r="BA42">
+        <v>178774000000.0</v>
+      </c>
+      <c r="BB42">
+        <v>178774000000.0</v>
+      </c>
+      <c r="BC42">
+        <v>178773000000.0</v>
+      </c>
+      <c r="BD42">
+        <v>178774000000.0</v>
+      </c>
+      <c r="BE42"/>
+      <c r="BF42"/>
+      <c r="BG42"/>
+      <c r="BH42"/>
+      <c r="BI42"/>
+      <c r="BJ42"/>
+      <c r="BK42"/>
+      <c r="BL42"/>
+      <c r="BM42"/>
+      <c r="BN42"/>
+      <c r="BO42"/>
+      <c r="BP42"/>
+      <c r="BQ42"/>
+      <c r="BR42"/>
+      <c r="BS42"/>
+      <c r="BT42"/>
+      <c r="BU42"/>
+      <c r="BV42"/>
+      <c r="BW42"/>
+      <c r="BX42"/>
+      <c r="BY42"/>
+      <c r="BZ42"/>
+      <c r="CA42"/>
+    </row>
+    <row r="43" spans="1:79">
+      <c r="A43" t="s">
+        <v>62</v>
+      </c>
+      <c r="B43"/>
+      <c r="C43"/>
+      <c r="D43"/>
+      <c r="E43"/>
+      <c r="F43"/>
+      <c r="G43"/>
+      <c r="H43"/>
+      <c r="I43"/>
+      <c r="J43"/>
+      <c r="K43"/>
+      <c r="L43"/>
+      <c r="M43"/>
+      <c r="N43"/>
+      <c r="O43"/>
+      <c r="P43"/>
+      <c r="Q43"/>
+      <c r="R43"/>
+      <c r="S43"/>
+      <c r="T43"/>
+      <c r="U43"/>
+      <c r="V43"/>
+      <c r="W43"/>
+      <c r="X43"/>
+      <c r="Y43"/>
+      <c r="Z43"/>
+      <c r="AA43"/>
+      <c r="AB43"/>
+      <c r="AC43"/>
+      <c r="AD43"/>
+      <c r="AE43"/>
+      <c r="AF43"/>
+      <c r="AG43"/>
+      <c r="AH43"/>
+      <c r="AI43"/>
+      <c r="AJ43"/>
+      <c r="AK43"/>
+      <c r="AL43"/>
+      <c r="AM43"/>
+      <c r="AN43"/>
+      <c r="AO43"/>
+      <c r="AP43"/>
+      <c r="AQ43"/>
+      <c r="AR43"/>
+      <c r="AS43"/>
+      <c r="AT43"/>
+      <c r="AU43"/>
+      <c r="AV43"/>
+      <c r="AW43"/>
+      <c r="AX43"/>
+      <c r="AY43"/>
+      <c r="AZ43"/>
+      <c r="BA43"/>
+      <c r="BB43"/>
+      <c r="BC43"/>
+      <c r="BD43"/>
+      <c r="BE43"/>
+      <c r="BF43"/>
+      <c r="BG43"/>
+      <c r="BH43"/>
+      <c r="BI43"/>
+      <c r="BJ43"/>
+      <c r="BK43"/>
+      <c r="BL43"/>
+      <c r="BM43"/>
+      <c r="BN43"/>
+      <c r="BO43"/>
+      <c r="BP43"/>
+      <c r="BQ43"/>
+      <c r="BR43"/>
+      <c r="BS43"/>
+      <c r="BT43"/>
+      <c r="BU43"/>
+      <c r="BV43"/>
+      <c r="BW43"/>
+      <c r="BX43"/>
+      <c r="BY43"/>
+      <c r="BZ43"/>
+      <c r="CA43"/>
+    </row>
+    <row r="44" spans="1:79">
+      <c r="A44" t="s">
+        <v>63</v>
+      </c>
+      <c r="B44"/>
+      <c r="C44"/>
+      <c r="D44"/>
+      <c r="E44"/>
+      <c r="F44"/>
+      <c r="G44"/>
+      <c r="H44"/>
+      <c r="I44"/>
+      <c r="J44"/>
+      <c r="K44"/>
+      <c r="L44"/>
+      <c r="M44"/>
+      <c r="N44"/>
+      <c r="O44"/>
+      <c r="P44"/>
+      <c r="Q44"/>
+      <c r="R44"/>
+      <c r="S44"/>
+      <c r="T44"/>
+      <c r="U44"/>
+      <c r="V44"/>
+      <c r="W44"/>
+      <c r="X44"/>
+      <c r="Y44"/>
+      <c r="Z44"/>
+      <c r="AA44"/>
+      <c r="AB44"/>
+      <c r="AC44"/>
+      <c r="AD44"/>
+      <c r="AE44"/>
+      <c r="AF44"/>
+      <c r="AG44"/>
+      <c r="AH44"/>
+      <c r="AI44"/>
+      <c r="AJ44"/>
+      <c r="AK44"/>
+      <c r="AL44"/>
+      <c r="AM44"/>
+      <c r="AN44"/>
+      <c r="AO44"/>
+      <c r="AP44"/>
+      <c r="AQ44"/>
+      <c r="AR44"/>
+      <c r="AS44"/>
+      <c r="AT44"/>
+      <c r="AU44"/>
+      <c r="AV44"/>
+      <c r="AW44"/>
+      <c r="AX44"/>
+      <c r="AY44"/>
+      <c r="AZ44"/>
+      <c r="BA44"/>
+      <c r="BB44"/>
+      <c r="BC44"/>
+      <c r="BD44"/>
+      <c r="BE44"/>
+      <c r="BF44"/>
+      <c r="BG44"/>
+      <c r="BH44"/>
+      <c r="BI44"/>
+      <c r="BJ44"/>
+      <c r="BK44"/>
+      <c r="BL44"/>
+      <c r="BM44"/>
+      <c r="BN44"/>
+      <c r="BO44"/>
+      <c r="BP44"/>
+      <c r="BQ44"/>
+      <c r="BR44"/>
+      <c r="BS44"/>
+      <c r="BT44"/>
+      <c r="BU44"/>
+      <c r="BV44"/>
+      <c r="BW44"/>
+      <c r="BX44"/>
+      <c r="BY44"/>
+      <c r="BZ44"/>
+      <c r="CA44"/>
+    </row>
+    <row r="45" spans="1:79">
+      <c r="A45" t="s">
+        <v>64</v>
+      </c>
+      <c r="B45">
+        <v>1166689000000.0</v>
+      </c>
+      <c r="C45">
+        <v>1172878000000.0</v>
+      </c>
+      <c r="D45"/>
+      <c r="E45">
+        <v>1177626000000.0</v>
+      </c>
+      <c r="F45">
+        <v>1180462000000.0</v>
+      </c>
+      <c r="G45">
+        <v>1193464000000.0</v>
+      </c>
+      <c r="H45">
+        <v>1198465000000.0</v>
+      </c>
+      <c r="I45">
+        <v>1204449000000.0</v>
+      </c>
+      <c r="J45">
+        <v>1214952000000.0</v>
+      </c>
+      <c r="K45">
+        <v>1206423000000.0</v>
+      </c>
+      <c r="L45">
+        <v>1088847000000.0</v>
+      </c>
+      <c r="M45">
+        <v>1091352000000.0</v>
+      </c>
+      <c r="N45">
+        <v>1092779000000.0</v>
+      </c>
+      <c r="O45">
+        <v>1111928000000.0</v>
+      </c>
+      <c r="P45">
+        <v>1119661000000.0</v>
+      </c>
+      <c r="Q45"/>
+      <c r="R45"/>
+      <c r="S45"/>
+      <c r="T45"/>
+      <c r="U45"/>
+      <c r="V45"/>
+      <c r="W45"/>
+      <c r="X45"/>
+      <c r="Y45"/>
+      <c r="Z45"/>
+      <c r="AA45"/>
+      <c r="AB45"/>
+      <c r="AC45"/>
+      <c r="AD45"/>
+      <c r="AE45"/>
+      <c r="AF45"/>
+      <c r="AG45"/>
+      <c r="AH45"/>
+      <c r="AI45"/>
+      <c r="AJ45"/>
+      <c r="AK45"/>
+      <c r="AL45"/>
+      <c r="AM45"/>
+      <c r="AN45"/>
+      <c r="AO45"/>
+      <c r="AP45"/>
+      <c r="AQ45"/>
+      <c r="AR45"/>
+      <c r="AS45"/>
+      <c r="AT45"/>
+      <c r="AU45"/>
+      <c r="AV45"/>
+      <c r="AW45"/>
+      <c r="AX45"/>
+      <c r="AY45"/>
+      <c r="AZ45"/>
+      <c r="BA45"/>
+      <c r="BB45"/>
+      <c r="BC45"/>
+      <c r="BD45"/>
+      <c r="BE45"/>
+      <c r="BF45"/>
+      <c r="BG45"/>
+      <c r="BH45"/>
+      <c r="BI45"/>
+      <c r="BJ45"/>
+      <c r="BK45"/>
+      <c r="BL45"/>
+      <c r="BM45"/>
+      <c r="BN45"/>
+      <c r="BO45"/>
+      <c r="BP45"/>
+      <c r="BQ45"/>
+      <c r="BR45"/>
+      <c r="BS45"/>
+      <c r="BT45"/>
+      <c r="BU45"/>
+      <c r="BV45"/>
+      <c r="BW45"/>
+      <c r="BX45"/>
+      <c r="BY45"/>
+      <c r="BZ45"/>
+      <c r="CA45"/>
+    </row>
+    <row r="46" spans="1:79">
+      <c r="A46" t="s">
+        <v>65</v>
+      </c>
+      <c r="B46">
+        <v>736852000000.0</v>
+      </c>
+      <c r="C46">
+        <v>748082000000.0</v>
+      </c>
+      <c r="D46">
+        <v>752583000000.0</v>
+      </c>
+      <c r="E46">
+        <v>759443000000.0</v>
+      </c>
+      <c r="F46">
+        <v>770804000000.0</v>
+      </c>
+      <c r="G46">
+        <v>781079000000.0</v>
+      </c>
+      <c r="H46">
+        <v>787088000000.0</v>
+      </c>
+      <c r="I46">
+        <v>794457000000.0</v>
+      </c>
+      <c r="J46">
+        <v>804737000000.0</v>
+      </c>
+      <c r="K46">
+        <v>802325000000.0</v>
+      </c>
+      <c r="L46">
+        <v>695488000000.0</v>
+      </c>
+      <c r="M46">
+        <v>705189000000.0</v>
+      </c>
+      <c r="N46">
+        <v>713424000000.0</v>
+      </c>
+      <c r="O46">
+        <v>733485000000.0</v>
+      </c>
+      <c r="P46">
+        <v>745186000000.0</v>
+      </c>
+      <c r="Q46">
+        <v>767449000000.0</v>
+      </c>
+      <c r="R46">
+        <v>782065000000.0</v>
+      </c>
+      <c r="S46">
+        <v>797087000000.0</v>
+      </c>
+      <c r="T46">
+        <v>791848000000.0</v>
+      </c>
+      <c r="U46">
+        <v>802418000000.0</v>
+      </c>
+      <c r="V46">
+        <v>816884000000.0</v>
+      </c>
+      <c r="W46">
+        <v>832249000000.0</v>
+      </c>
+      <c r="X46">
+        <v>847017000000.0</v>
+      </c>
+      <c r="Y46">
+        <v>860156000000.0</v>
+      </c>
+      <c r="Z46">
+        <v>837320000000.0</v>
+      </c>
+      <c r="AA46">
+        <v>828752000000.0</v>
+      </c>
+      <c r="AB46">
+        <v>691705000000.0</v>
+      </c>
+      <c r="AC46">
+        <v>692764000000.0</v>
+      </c>
+      <c r="AD46">
+        <v>676662000000.0</v>
+      </c>
+      <c r="AE46">
+        <v>683878000000.0</v>
+      </c>
+      <c r="AF46">
+        <v>618392000000.0</v>
+      </c>
+      <c r="AG46">
+        <v>764300000000.0</v>
+      </c>
+      <c r="AH46">
+        <v>772105000000.0</v>
+      </c>
+      <c r="AI46">
+        <v>781708000000.0</v>
+      </c>
+      <c r="AJ46">
+        <v>480259000000.0</v>
+      </c>
+      <c r="AK46">
+        <v>484822000000.0</v>
+      </c>
+      <c r="AL46">
+        <v>487970000000.0</v>
+      </c>
+      <c r="AM46">
+        <v>504308000000.0</v>
+      </c>
+      <c r="AN46">
+        <v>281651000000.0</v>
+      </c>
+      <c r="AO46">
+        <v>286734000000.0</v>
+      </c>
+      <c r="AP46">
+        <v>291216000000.0</v>
+      </c>
+      <c r="AQ46">
+        <v>297466000000.0</v>
+      </c>
+      <c r="AR46">
+        <v>287889000000.0</v>
+      </c>
+      <c r="AS46">
+        <v>276553000000.0</v>
+      </c>
+      <c r="AT46">
+        <v>259791000000.0</v>
+      </c>
+      <c r="AU46">
+        <v>307058000000.0</v>
+      </c>
+      <c r="AV46">
+        <v>263412000000.0</v>
+      </c>
+      <c r="AW46">
+        <v>271050000000.0</v>
+      </c>
+      <c r="AX46">
+        <v>115481000000.0</v>
+      </c>
+      <c r="AY46">
+        <v>110578000000.0</v>
+      </c>
+      <c r="AZ46">
+        <v>110276000000.0</v>
+      </c>
+      <c r="BA46">
+        <v>109497000000.0</v>
+      </c>
+      <c r="BB46">
+        <v>111661000000.0</v>
+      </c>
+      <c r="BC46">
+        <v>114923000000.0</v>
+      </c>
+      <c r="BD46">
+        <v>111754000000.0</v>
+      </c>
+      <c r="BE46"/>
+      <c r="BF46"/>
+      <c r="BG46"/>
+      <c r="BH46"/>
+      <c r="BI46"/>
+      <c r="BJ46"/>
+      <c r="BK46"/>
+      <c r="BL46"/>
+      <c r="BM46"/>
+      <c r="BN46"/>
+      <c r="BO46"/>
+      <c r="BP46"/>
+      <c r="BQ46"/>
+      <c r="BR46"/>
+      <c r="BS46"/>
+      <c r="BT46"/>
+      <c r="BU46"/>
+      <c r="BV46"/>
+      <c r="BW46"/>
+      <c r="BX46"/>
+      <c r="BY46"/>
+      <c r="BZ46"/>
+      <c r="CA46"/>
+    </row>
+    <row r="47" spans="1:79">
+      <c r="A47" t="s">
+        <v>66</v>
+      </c>
+      <c r="B47"/>
+      <c r="C47">
+        <v>748082000000.0</v>
+      </c>
+      <c r="D47">
+        <v>752583000000.0</v>
+      </c>
+      <c r="E47">
+        <v>759443000000.0</v>
+      </c>
+      <c r="F47">
+        <v>770804000000.0</v>
+      </c>
+      <c r="G47">
+        <v>781079000000.0</v>
+      </c>
+      <c r="H47">
+        <v>787088000000.0</v>
+      </c>
+      <c r="I47"/>
+      <c r="J47"/>
+      <c r="K47"/>
+      <c r="L47">
+        <v>695488000000.0</v>
+      </c>
+      <c r="M47">
+        <v>705189000000.0</v>
+      </c>
+      <c r="N47">
+        <v>713424000000.0</v>
+      </c>
+      <c r="O47">
+        <v>733485000000.0</v>
+      </c>
+      <c r="P47">
+        <v>745186000000.0</v>
+      </c>
+      <c r="Q47">
+        <v>767449000000.0</v>
+      </c>
+      <c r="R47">
+        <v>782065000000.0</v>
+      </c>
+      <c r="S47">
+        <v>797087000000.0</v>
+      </c>
+      <c r="T47">
+        <v>791848000000.0</v>
+      </c>
+      <c r="U47">
+        <v>802418000000.0</v>
+      </c>
+      <c r="V47">
+        <v>816884000000.0</v>
+      </c>
+      <c r="W47">
+        <v>832249000000.0</v>
+      </c>
+      <c r="X47">
+        <v>847017000000.0</v>
+      </c>
+      <c r="Y47">
+        <v>860156000000.0</v>
+      </c>
+      <c r="Z47">
+        <v>837320000000.0</v>
+      </c>
+      <c r="AA47">
+        <v>828752000000.0</v>
+      </c>
+      <c r="AB47">
+        <v>691705000000.0</v>
+      </c>
+      <c r="AC47">
+        <v>692764000000.0</v>
+      </c>
+      <c r="AD47">
+        <v>676662000000.0</v>
+      </c>
+      <c r="AE47">
+        <v>683878000000.0</v>
+      </c>
+      <c r="AF47">
+        <v>618392000000.0</v>
+      </c>
+      <c r="AG47">
+        <v>764300000000.0</v>
+      </c>
+      <c r="AH47">
+        <v>772105000000.0</v>
+      </c>
+      <c r="AI47">
+        <v>781708000000.0</v>
+      </c>
+      <c r="AJ47">
+        <v>480259000000.0</v>
+      </c>
+      <c r="AK47">
+        <v>484822000000.0</v>
+      </c>
+      <c r="AL47">
+        <v>487970000000.0</v>
+      </c>
+      <c r="AM47">
+        <v>504308000000.0</v>
+      </c>
+      <c r="AN47">
+        <v>281651000000.0</v>
+      </c>
+      <c r="AO47">
+        <v>286734000000.0</v>
+      </c>
+      <c r="AP47">
+        <v>291216000000.0</v>
+      </c>
+      <c r="AQ47">
+        <v>297466000000.0</v>
+      </c>
+      <c r="AR47">
+        <v>287889000000.0</v>
+      </c>
+      <c r="AS47">
+        <v>276553000000.0</v>
+      </c>
+      <c r="AT47"/>
+      <c r="AU47">
+        <v>307058000000.0</v>
+      </c>
+      <c r="AV47">
+        <v>263412000000.0</v>
+      </c>
+      <c r="AW47">
+        <v>271050000000.0</v>
+      </c>
+      <c r="AX47">
+        <v>115481000000.0</v>
+      </c>
+      <c r="AY47">
+        <v>110578000000.0</v>
+      </c>
+      <c r="AZ47">
+        <v>110276000000.0</v>
+      </c>
+      <c r="BA47">
+        <v>109497000000.0</v>
+      </c>
+      <c r="BB47">
+        <v>111661000000.0</v>
+      </c>
+      <c r="BC47">
+        <v>114923000000.0</v>
+      </c>
+      <c r="BD47">
+        <v>111754000000.0</v>
+      </c>
+      <c r="BE47">
+        <v>112535000000.0</v>
+      </c>
+      <c r="BF47">
+        <v>116108000000.0</v>
+      </c>
+      <c r="BG47">
+        <v>121342000000.0</v>
+      </c>
+      <c r="BH47">
+        <v>124776000000.0</v>
+      </c>
+      <c r="BI47">
+        <v>121669000000.0</v>
+      </c>
+      <c r="BJ47"/>
+      <c r="BK47">
+        <v>141794000000.0</v>
+      </c>
+      <c r="BL47">
+        <v>82108000000.0</v>
+      </c>
+      <c r="BM47">
+        <v>81999373200.0</v>
+      </c>
+      <c r="BN47">
+        <v>81535814500.0</v>
+      </c>
+      <c r="BO47">
+        <v>116690000000.0</v>
+      </c>
+      <c r="BP47">
+        <v>67061143000.0</v>
+      </c>
+      <c r="BQ47">
+        <v>63702946000.0</v>
+      </c>
+      <c r="BR47">
+        <v>58645422000.0</v>
+      </c>
+      <c r="BS47">
+        <v>77252000000.0</v>
+      </c>
+      <c r="BT47">
+        <v>53220479000.0</v>
+      </c>
+      <c r="BU47">
+        <v>48386000000.0</v>
+      </c>
+      <c r="BV47">
+        <v>33334000000.0</v>
+      </c>
+      <c r="BW47">
+        <v>38430000000.0</v>
+      </c>
+      <c r="BX47">
+        <v>21409000000.0</v>
+      </c>
+      <c r="BY47">
+        <v>20871000000.0</v>
+      </c>
+      <c r="BZ47"/>
+      <c r="CA47">
+        <v>21831000000.0</v>
+      </c>
+    </row>
+    <row r="48" spans="1:79">
+      <c r="A48" t="s">
+        <v>67</v>
+      </c>
+      <c r="B48">
+        <v>1795205000000.0</v>
+      </c>
+      <c r="C48">
+        <v>1717037000000.0</v>
+      </c>
+      <c r="D48">
+        <v>1645966000000.0</v>
+      </c>
+      <c r="E48">
+        <v>1572729000000.0</v>
+      </c>
+      <c r="F48">
+        <v>1494124000000.0</v>
+      </c>
+      <c r="G48">
+        <v>1415589000000.0</v>
+      </c>
+      <c r="H48">
+        <v>1341181000000.0</v>
+      </c>
+      <c r="I48">
+        <v>1268255000000.0</v>
+      </c>
+      <c r="J48">
+        <v>1194260000000.0</v>
+      </c>
+      <c r="K48">
+        <v>1120687000000.0</v>
+      </c>
+      <c r="L48">
+        <v>1056885000000.0</v>
+      </c>
+      <c r="M48">
+        <v>1001431000000.0</v>
+      </c>
+      <c r="N48">
+        <v>939354000000.0</v>
+      </c>
+      <c r="O48">
+        <v>879896000000.0</v>
+      </c>
+      <c r="P48">
+        <v>835097000000.0</v>
+      </c>
+      <c r="Q48">
+        <v>805539000000.0</v>
+      </c>
+      <c r="R48">
+        <v>774557000000.0</v>
+      </c>
+      <c r="S48">
+        <v>744437000000.0</v>
+      </c>
+      <c r="T48">
+        <v>734515000000.0</v>
+      </c>
+      <c r="U48">
+        <v>725307000000.0</v>
+      </c>
+      <c r="V48">
+        <v>698653000000.0</v>
+      </c>
+      <c r="W48">
+        <v>665545000000.0</v>
+      </c>
+      <c r="X48">
+        <v>648041000000.0</v>
+      </c>
+      <c r="Y48">
+        <v>643227000000.0</v>
+      </c>
+      <c r="Z48">
+        <v>641546000000.0</v>
+      </c>
+      <c r="AA48">
+        <v>640606000000.0</v>
+      </c>
+      <c r="AB48">
+        <v>600640000000.0</v>
+      </c>
+      <c r="AC48">
+        <v>581425000000.0</v>
+      </c>
+      <c r="AD48">
+        <v>573085000000.0</v>
+      </c>
+      <c r="AE48">
+        <v>561639000000.0</v>
+      </c>
+      <c r="AF48">
+        <v>536400000000.0</v>
+      </c>
+      <c r="AG48">
+        <v>510819000000.0</v>
+      </c>
+      <c r="AH48">
+        <v>485652000000.0</v>
+      </c>
+      <c r="AI48">
+        <v>471779000000.0</v>
+      </c>
+      <c r="AJ48">
+        <v>481754000000.0</v>
+      </c>
+      <c r="AK48">
+        <v>457850000000.0</v>
+      </c>
+      <c r="AL48">
+        <v>424817000000.0</v>
+      </c>
+      <c r="AM48">
+        <v>407856000000.0</v>
+      </c>
+      <c r="AN48">
+        <v>432399000000.0</v>
+      </c>
+      <c r="AO48">
+        <v>411416000000.0</v>
+      </c>
+      <c r="AP48">
+        <v>394279000000.0</v>
+      </c>
+      <c r="AQ48">
+        <v>378513000000.0</v>
+      </c>
+      <c r="AR48">
+        <v>350177000000.0</v>
+      </c>
+      <c r="AS48">
+        <v>318794000000.0</v>
+      </c>
+      <c r="AT48">
+        <v>304749000000.0</v>
+      </c>
+      <c r="AU48">
+        <v>297269000000.0</v>
+      </c>
+      <c r="AV48">
+        <v>281793000000.0</v>
+      </c>
+      <c r="AW48">
+        <v>268197000000.0</v>
+      </c>
+      <c r="AX48">
+        <v>247967000000.0</v>
+      </c>
+      <c r="AY48">
+        <v>229824000000.0</v>
+      </c>
+      <c r="AZ48">
+        <v>226519000000.0</v>
+      </c>
+      <c r="BA48">
+        <v>195438000000.0</v>
+      </c>
+      <c r="BB48">
+        <v>170557000000.0</v>
+      </c>
+      <c r="BC48">
+        <v>148608000000.0</v>
+      </c>
+      <c r="BD48">
+        <v>127668000000.0</v>
+      </c>
+      <c r="BE48"/>
+      <c r="BF48"/>
+      <c r="BG48"/>
+      <c r="BH48"/>
+      <c r="BI48"/>
+      <c r="BJ48"/>
+      <c r="BK48"/>
+      <c r="BL48"/>
+      <c r="BM48"/>
+      <c r="BN48"/>
+      <c r="BO48"/>
+      <c r="BP48"/>
+      <c r="BQ48"/>
+      <c r="BR48"/>
+      <c r="BS48"/>
+      <c r="BT48"/>
+      <c r="BU48"/>
+      <c r="BV48"/>
+      <c r="BW48"/>
+      <c r="BX48"/>
+      <c r="BY48"/>
+      <c r="BZ48"/>
+      <c r="CA48"/>
+    </row>
+    <row r="49" spans="1:79">
+      <c r="A49" t="s">
+        <v>68</v>
+      </c>
+      <c r="B49"/>
+      <c r="C49"/>
+      <c r="D49"/>
+      <c r="E49"/>
+      <c r="F49"/>
+      <c r="G49"/>
+      <c r="H49"/>
+      <c r="I49"/>
+      <c r="J49"/>
+      <c r="K49"/>
+      <c r="L49"/>
+      <c r="M49"/>
+      <c r="N49"/>
+      <c r="O49"/>
+      <c r="P49"/>
+      <c r="Q49"/>
+      <c r="R49"/>
+      <c r="S49"/>
+      <c r="T49"/>
+      <c r="U49"/>
+      <c r="V49"/>
+      <c r="W49"/>
+      <c r="X49"/>
+      <c r="Y49"/>
+      <c r="Z49"/>
+      <c r="AA49"/>
+      <c r="AB49"/>
+      <c r="AC49"/>
+      <c r="AD49"/>
+      <c r="AE49"/>
+      <c r="AF49"/>
+      <c r="AG49"/>
+      <c r="AH49"/>
+      <c r="AI49"/>
+      <c r="AJ49"/>
+      <c r="AK49"/>
+      <c r="AL49"/>
+      <c r="AM49"/>
+      <c r="AN49"/>
+      <c r="AO49"/>
+      <c r="AP49"/>
+      <c r="AQ49"/>
+      <c r="AR49"/>
+      <c r="AS49"/>
+      <c r="AT49"/>
+      <c r="AU49"/>
+      <c r="AV49"/>
+      <c r="AW49"/>
+      <c r="AX49"/>
+      <c r="AY49"/>
+      <c r="AZ49"/>
+      <c r="BA49"/>
+      <c r="BB49"/>
+      <c r="BC49"/>
+      <c r="BD49"/>
+      <c r="BE49"/>
+      <c r="BF49"/>
+      <c r="BG49"/>
+      <c r="BH49"/>
+      <c r="BI49"/>
+      <c r="BJ49"/>
+      <c r="BK49"/>
+      <c r="BL49"/>
+      <c r="BM49"/>
+      <c r="BN49"/>
+      <c r="BO49"/>
+      <c r="BP49"/>
+      <c r="BQ49"/>
+      <c r="BR49"/>
+      <c r="BS49"/>
+      <c r="BT49"/>
+      <c r="BU49"/>
+      <c r="BV49"/>
+      <c r="BW49"/>
+      <c r="BX49"/>
+      <c r="BY49"/>
+      <c r="BZ49"/>
+      <c r="CA49"/>
+    </row>
+    <row r="50" spans="1:79">
+      <c r="A50" t="s">
+        <v>69</v>
+      </c>
+      <c r="B50"/>
+      <c r="C50"/>
+      <c r="D50"/>
+      <c r="E50"/>
+      <c r="F50"/>
+      <c r="G50"/>
+      <c r="H50"/>
+      <c r="I50"/>
+      <c r="J50"/>
+      <c r="K50"/>
+      <c r="L50"/>
+      <c r="M50"/>
+      <c r="N50"/>
+      <c r="O50"/>
+      <c r="P50"/>
+      <c r="Q50"/>
+      <c r="R50"/>
+      <c r="S50"/>
+      <c r="T50"/>
+      <c r="U50"/>
+      <c r="V50"/>
+      <c r="W50"/>
+      <c r="X50"/>
+      <c r="Y50"/>
+      <c r="Z50"/>
+      <c r="AA50"/>
+      <c r="AB50"/>
+      <c r="AC50"/>
+      <c r="AD50"/>
+      <c r="AE50"/>
+      <c r="AF50"/>
+      <c r="AG50"/>
+      <c r="AH50"/>
+      <c r="AI50"/>
+      <c r="AJ50"/>
+      <c r="AK50"/>
+      <c r="AL50"/>
+      <c r="AM50"/>
+      <c r="AN50"/>
+      <c r="AO50"/>
+      <c r="AP50"/>
+      <c r="AQ50"/>
+      <c r="AR50"/>
+      <c r="AS50"/>
+      <c r="AT50"/>
+      <c r="AU50"/>
+      <c r="AV50"/>
+      <c r="AW50"/>
+      <c r="AX50"/>
+      <c r="AY50"/>
+      <c r="AZ50"/>
+      <c r="BA50"/>
+      <c r="BB50"/>
+      <c r="BC50"/>
+      <c r="BD50"/>
+      <c r="BE50"/>
+      <c r="BF50"/>
+      <c r="BG50"/>
+      <c r="BH50"/>
+      <c r="BI50"/>
+      <c r="BJ50"/>
+      <c r="BK50"/>
+      <c r="BL50"/>
+      <c r="BM50"/>
+      <c r="BN50"/>
+      <c r="BO50"/>
+      <c r="BP50"/>
+      <c r="BQ50"/>
+      <c r="BR50"/>
+      <c r="BS50"/>
+      <c r="BT50"/>
+      <c r="BU50"/>
+      <c r="BV50"/>
+      <c r="BW50"/>
+      <c r="BX50"/>
+      <c r="BY50"/>
+      <c r="BZ50"/>
+      <c r="CA50"/>
+    </row>
+    <row r="51" spans="1:79">
+      <c r="A51" t="s">
+        <v>70</v>
+      </c>
+      <c r="B51">
+        <v>3190902000000.0</v>
+      </c>
+      <c r="C51">
+        <v>1888266000000.0</v>
+      </c>
+      <c r="D51">
+        <v>1616072000000.0</v>
+      </c>
+      <c r="E51">
+        <v>503873000000.0</v>
+      </c>
+      <c r="F51">
+        <v>512135000000.0</v>
+      </c>
+      <c r="G51">
+        <v>496787000000.0</v>
+      </c>
+      <c r="H51">
+        <v>1493561000000.0</v>
+      </c>
+      <c r="I51">
+        <v>3983000000.0</v>
+      </c>
+      <c r="J51">
+        <v>5410000000.0</v>
+      </c>
+      <c r="K51">
+        <v>464718000000.0</v>
+      </c>
+      <c r="L51">
+        <v>1029745000000.0</v>
+      </c>
+      <c r="M51">
+        <v>804716000000.0</v>
+      </c>
+      <c r="N51">
+        <v>526499000000.0</v>
+      </c>
+      <c r="O51">
+        <v>543726000000.0</v>
+      </c>
+      <c r="P51">
+        <v>535467000000.0</v>
+      </c>
+      <c r="Q51">
+        <v>529395000000.0</v>
+      </c>
+      <c r="R51">
+        <v>449633000000.0</v>
+      </c>
+      <c r="S51">
+        <v>446502000000.0</v>
+      </c>
+      <c r="T51">
+        <v>436272000000.0</v>
+      </c>
+      <c r="U51">
+        <v>438313000000.0</v>
+      </c>
+      <c r="V51">
+        <v>439529000000.0</v>
+      </c>
+      <c r="W51">
+        <v>425586000000.0</v>
+      </c>
+      <c r="X51">
+        <v>446400000000.0</v>
+      </c>
+      <c r="Y51">
+        <v>427650000000.0</v>
+      </c>
+      <c r="Z51">
+        <v>489300000000.0</v>
+      </c>
+      <c r="AA51">
+        <v>416475000000.0</v>
+      </c>
+      <c r="AB51">
+        <v>425850000000.0</v>
+      </c>
+      <c r="AC51">
+        <v>423825000000.0</v>
+      </c>
+      <c r="AD51">
+        <v>427200000000.0</v>
+      </c>
+      <c r="AE51"/>
+      <c r="AF51"/>
+      <c r="AG51"/>
+      <c r="AH51"/>
+      <c r="AI51"/>
+      <c r="AJ51"/>
+      <c r="AK51"/>
+      <c r="AL51"/>
+      <c r="AM51"/>
+      <c r="AN51"/>
+      <c r="AO51">
+        <v>500000000000.0</v>
+      </c>
+      <c r="AP51"/>
+      <c r="AQ51"/>
+      <c r="AR51"/>
+      <c r="AS51">
+        <v>50000000000.0</v>
+      </c>
+      <c r="AT51">
+        <v>50000000000.0</v>
+      </c>
+      <c r="AU51">
+        <v>50000000000.0</v>
+      </c>
+      <c r="AV51">
+        <v>50000000000.0</v>
+      </c>
+      <c r="AW51"/>
+      <c r="AX51"/>
+      <c r="AY51"/>
+      <c r="AZ51"/>
+      <c r="BA51"/>
+      <c r="BB51"/>
+      <c r="BC51"/>
+      <c r="BD51"/>
+      <c r="BE51"/>
+      <c r="BF51"/>
+      <c r="BG51"/>
+      <c r="BH51"/>
+      <c r="BI51"/>
+      <c r="BJ51"/>
+      <c r="BK51"/>
+      <c r="BL51"/>
+      <c r="BM51"/>
+      <c r="BN51"/>
+      <c r="BO51"/>
+      <c r="BP51"/>
+      <c r="BQ51"/>
+      <c r="BR51"/>
+      <c r="BS51"/>
+      <c r="BT51"/>
+      <c r="BU51"/>
+      <c r="BV51"/>
+      <c r="BW51"/>
+      <c r="BX51"/>
+      <c r="BY51"/>
+      <c r="BZ51"/>
+      <c r="CA51"/>
+    </row>
+    <row r="52" spans="1:79">
+      <c r="A52" t="s">
+        <v>71</v>
+      </c>
+      <c r="B52">
+        <v>3183095000000.0</v>
+      </c>
+      <c r="C52">
+        <v>1879730000000.0</v>
+      </c>
+      <c r="D52">
+        <v>1600494000000.0</v>
+      </c>
+      <c r="E52">
+        <v>3404501000000.0</v>
+      </c>
+      <c r="F52"/>
+      <c r="G52"/>
+      <c r="H52">
+        <v>1493561000000.0</v>
+      </c>
+      <c r="I52"/>
+      <c r="J52"/>
+      <c r="K52">
+        <v>418945000000.0</v>
+      </c>
+      <c r="L52">
+        <v>557030000000.0</v>
+      </c>
+      <c r="M52">
+        <v>344983000000.0</v>
+      </c>
+      <c r="N52">
+        <v>66387000000.0</v>
+      </c>
+      <c r="O52">
+        <v>68011000000.0</v>
+      </c>
+      <c r="P52">
+        <v>78642000000.0</v>
+      </c>
+      <c r="Q52">
+        <v>65492000000.0</v>
+      </c>
+      <c r="R52"/>
+      <c r="S52"/>
+      <c r="T52"/>
+      <c r="U52"/>
+      <c r="V52"/>
+      <c r="W52"/>
+      <c r="X52"/>
+      <c r="Y52"/>
+      <c r="Z52"/>
+      <c r="AA52"/>
+      <c r="AB52"/>
+      <c r="AC52"/>
+      <c r="AD52"/>
+      <c r="AE52"/>
+      <c r="AF52"/>
+      <c r="AG52"/>
+      <c r="AH52"/>
+      <c r="AI52"/>
+      <c r="AJ52"/>
+      <c r="AK52"/>
+      <c r="AL52"/>
+      <c r="AM52"/>
+      <c r="AN52"/>
+      <c r="AO52"/>
+      <c r="AP52"/>
+      <c r="AQ52"/>
+      <c r="AR52"/>
+      <c r="AS52"/>
+      <c r="AT52"/>
+      <c r="AU52"/>
+      <c r="AV52"/>
+      <c r="AW52"/>
+      <c r="AX52"/>
+      <c r="AY52"/>
+      <c r="AZ52"/>
+      <c r="BA52"/>
+      <c r="BB52"/>
+      <c r="BC52"/>
+      <c r="BD52"/>
+      <c r="BE52"/>
+      <c r="BF52"/>
+      <c r="BG52"/>
+      <c r="BH52"/>
+      <c r="BI52"/>
+      <c r="BJ52"/>
+      <c r="BK52"/>
+      <c r="BL52"/>
+      <c r="BM52"/>
+      <c r="BN52"/>
+      <c r="BO52"/>
+      <c r="BP52"/>
+      <c r="BQ52"/>
+      <c r="BR52"/>
+      <c r="BS52"/>
+      <c r="BT52"/>
+      <c r="BU52"/>
+      <c r="BV52"/>
+      <c r="BW52"/>
+      <c r="BX52"/>
+      <c r="BY52"/>
+      <c r="BZ52"/>
+      <c r="CA52"/>
+    </row>
+    <row r="53" spans="1:79">
+      <c r="A53" t="s">
+        <v>72</v>
+      </c>
+      <c r="B53"/>
+      <c r="C53"/>
+      <c r="D53"/>
+      <c r="E53"/>
+      <c r="F53"/>
+      <c r="G53"/>
+      <c r="H53"/>
+      <c r="I53"/>
+      <c r="J53">
+        <v>-1591592000000.0</v>
+      </c>
+      <c r="K53"/>
+      <c r="L53"/>
+      <c r="M53"/>
+      <c r="N53"/>
+      <c r="O53"/>
+      <c r="P53"/>
+      <c r="Q53"/>
+      <c r="R53"/>
+      <c r="S53"/>
+      <c r="T53"/>
+      <c r="U53"/>
+      <c r="V53"/>
+      <c r="W53"/>
+      <c r="X53"/>
+      <c r="Y53"/>
+      <c r="Z53"/>
+      <c r="AA53"/>
+      <c r="AB53"/>
+      <c r="AC53">
+        <v>114946000000.0</v>
+      </c>
+      <c r="AD53"/>
+      <c r="AE53"/>
+      <c r="AF53">
+        <v>1073136000000.0</v>
+      </c>
+      <c r="AG53">
+        <v>891353000000.0</v>
+      </c>
+      <c r="AH53">
+        <v>937451000000.0</v>
+      </c>
+      <c r="AI53">
+        <v>991736000000.0</v>
+      </c>
+      <c r="AJ53">
+        <v>846769000000.0</v>
+      </c>
+      <c r="AK53">
+        <v>908715000000.0</v>
+      </c>
+      <c r="AL53">
+        <v>786734000000.0</v>
+      </c>
+      <c r="AM53">
+        <v>853240000000.0</v>
+      </c>
+      <c r="AN53">
+        <v>639505000000.0</v>
+      </c>
+      <c r="AO53">
+        <v>601835000000.0</v>
+      </c>
+      <c r="AP53">
+        <v>676275000000.0</v>
+      </c>
+      <c r="AQ53">
+        <v>647137000000.0</v>
+      </c>
+      <c r="AR53">
+        <v>-53120000000.0</v>
+      </c>
+      <c r="AS53">
+        <v>697792000000.0</v>
+      </c>
+      <c r="AT53"/>
+      <c r="AU53">
+        <v>680967000000.0</v>
+      </c>
+      <c r="AV53">
+        <v>-2766000000.0</v>
+      </c>
+      <c r="AW53">
+        <v>589997000000.0</v>
+      </c>
+      <c r="AX53">
+        <v>608656000000.0</v>
+      </c>
+      <c r="AY53">
+        <v>537349000000.0</v>
+      </c>
+      <c r="AZ53">
+        <v>476831000000.0</v>
+      </c>
+      <c r="BA53">
+        <v>460214000000.0</v>
+      </c>
+      <c r="BB53">
+        <v>-506224000000.0</v>
+      </c>
+      <c r="BC53">
+        <v>407652000000.0</v>
+      </c>
+      <c r="BD53">
+        <v>432549000000.0</v>
+      </c>
+      <c r="BE53">
+        <v>496643000000.0</v>
+      </c>
+      <c r="BF53">
+        <v>438064000000.0</v>
+      </c>
+      <c r="BG53">
+        <v>410733000000.0</v>
+      </c>
+      <c r="BH53">
+        <v>372783000000.0</v>
+      </c>
+      <c r="BI53">
+        <v>749107000000.0</v>
+      </c>
+      <c r="BJ53"/>
+      <c r="BK53">
+        <v>239117000000.0</v>
+      </c>
+      <c r="BL53">
+        <v>474715000000.0</v>
+      </c>
+      <c r="BM53">
+        <v>190946150100.0</v>
+      </c>
+      <c r="BN53">
+        <v>396648630100.0</v>
+      </c>
+      <c r="BO53">
+        <v>111392000000.0</v>
+      </c>
+      <c r="BP53">
+        <v>100293514000.0</v>
+      </c>
+      <c r="BQ53">
+        <v>90820710000.0</v>
+      </c>
+      <c r="BR53">
+        <v>488155755000.0</v>
+      </c>
+      <c r="BS53">
+        <v>123376000000.0</v>
+      </c>
+      <c r="BT53">
+        <v>139017853000.0</v>
+      </c>
+      <c r="BU53">
+        <v>137999000000.0</v>
+      </c>
+      <c r="BV53">
+        <v>254889000000.0</v>
+      </c>
+      <c r="BW53">
+        <v>215569000000.0</v>
+      </c>
+      <c r="BX53">
+        <v>603599068000.0</v>
+      </c>
+      <c r="BY53">
+        <v>441894000000.0</v>
+      </c>
+      <c r="BZ53"/>
+      <c r="CA53">
+        <v>458427000000.0</v>
+      </c>
+    </row>
+    <row r="54" spans="1:79">
+      <c r="A54" t="s">
+        <v>73</v>
+      </c>
+      <c r="B54"/>
+      <c r="C54"/>
+      <c r="D54"/>
+      <c r="E54"/>
+      <c r="F54"/>
+      <c r="G54"/>
+      <c r="H54"/>
+      <c r="I54"/>
+      <c r="J54"/>
+      <c r="K54"/>
+      <c r="L54"/>
+      <c r="M54"/>
+      <c r="N54"/>
+      <c r="O54"/>
+      <c r="P54"/>
+      <c r="Q54"/>
+      <c r="R54"/>
+      <c r="S54"/>
+      <c r="T54"/>
+      <c r="U54"/>
+      <c r="V54"/>
+      <c r="W54"/>
+      <c r="X54"/>
+      <c r="Y54"/>
+      <c r="Z54"/>
+      <c r="AA54"/>
+      <c r="AB54"/>
+      <c r="AC54"/>
+      <c r="AD54"/>
+      <c r="AE54"/>
+      <c r="AF54"/>
+      <c r="AG54"/>
+      <c r="AH54"/>
+      <c r="AI54"/>
+      <c r="AJ54"/>
+      <c r="AK54"/>
+      <c r="AL54"/>
+      <c r="AM54"/>
+      <c r="AN54"/>
+      <c r="AO54"/>
+      <c r="AP54"/>
+      <c r="AQ54"/>
+      <c r="AR54"/>
+      <c r="AS54"/>
+      <c r="AT54"/>
+      <c r="AU54"/>
+      <c r="AV54"/>
+      <c r="AW54"/>
+      <c r="AX54"/>
+      <c r="AY54"/>
+      <c r="AZ54"/>
+      <c r="BA54"/>
+      <c r="BB54"/>
+      <c r="BC54"/>
+      <c r="BD54"/>
+      <c r="BE54"/>
+      <c r="BF54"/>
+      <c r="BG54"/>
+      <c r="BH54"/>
+      <c r="BI54"/>
+      <c r="BJ54"/>
+      <c r="BK54"/>
+      <c r="BL54"/>
+      <c r="BM54"/>
+      <c r="BN54"/>
+      <c r="BO54"/>
+      <c r="BP54"/>
+      <c r="BQ54"/>
+      <c r="BR54"/>
+      <c r="BS54"/>
+      <c r="BT54"/>
+      <c r="BU54"/>
+      <c r="BV54"/>
+      <c r="BW54"/>
+      <c r="BX54"/>
+      <c r="BY54"/>
+      <c r="BZ54"/>
+      <c r="CA54"/>
+    </row>
+    <row r="55" spans="1:79">
+      <c r="A55" t="s">
+        <v>74</v>
+      </c>
+      <c r="B55">
+        <v>37078655000000.0</v>
+      </c>
+      <c r="C55">
+        <v>38083709000000.0</v>
+      </c>
+      <c r="D55">
+        <v>34280132000000.0</v>
+      </c>
+      <c r="E55">
+        <v>33412001000000.0</v>
+      </c>
+      <c r="F55">
+        <v>34245533000000.0</v>
+      </c>
+      <c r="G55">
+        <v>33545461000000.0</v>
+      </c>
+      <c r="H55">
+        <v>32160066000000.0</v>
+      </c>
+      <c r="I55">
+        <v>31480595000000.0</v>
+      </c>
+      <c r="J55">
+        <v>29823994000000.0</v>
+      </c>
+      <c r="K55">
+        <v>27851946000000.0</v>
+      </c>
+      <c r="L55">
+        <v>26286875000000.0</v>
+      </c>
+      <c r="M55">
+        <v>24382250000000.0</v>
+      </c>
+      <c r="N55">
+        <v>24350198000000.0</v>
+      </c>
+      <c r="O55">
+        <v>25022953000000.0</v>
+      </c>
+      <c r="P55">
+        <v>24297260000000.0</v>
+      </c>
+      <c r="Q55">
+        <v>25538254000000.0</v>
+      </c>
+      <c r="R55">
+        <v>26696705000000.0</v>
+      </c>
+      <c r="S55">
+        <v>26194548000000.0</v>
+      </c>
+      <c r="T55">
+        <v>26114159000000.0</v>
+      </c>
+      <c r="U55">
+        <v>25864195000000.0</v>
+      </c>
+      <c r="V55">
+        <v>25185291000000.0</v>
+      </c>
+      <c r="W55">
+        <v>25235573000000.0</v>
+      </c>
+      <c r="X55">
+        <v>25203507000000.0</v>
+      </c>
+      <c r="Y55">
+        <v>19080739000000.0</v>
+      </c>
+      <c r="Z55">
+        <v>20096333000000.0</v>
+      </c>
+      <c r="AA55">
+        <v>18893684000000.0</v>
+      </c>
+      <c r="AB55">
+        <v>18098687000000.0</v>
+      </c>
+      <c r="AC55">
+        <v>16236565000000.0</v>
+      </c>
+      <c r="AD55">
+        <v>15559675000000.0</v>
+      </c>
+      <c r="AE55">
+        <v>15992475000000.0</v>
+      </c>
+      <c r="AF55">
+        <v>15592687000000.0</v>
+      </c>
+      <c r="AG55">
+        <v>15609436000000.0</v>
+      </c>
+      <c r="AH55">
+        <v>15987385000000.0</v>
+      </c>
+      <c r="AI55">
+        <v>15788738000000.0</v>
+      </c>
+      <c r="AJ55">
+        <v>14933884000000.0</v>
+      </c>
+      <c r="AK55">
+        <v>14504536000000.0</v>
+      </c>
+      <c r="AL55">
+        <v>13123188000000.0</v>
+      </c>
+      <c r="AM55">
+        <v>12257391000000.0</v>
+      </c>
+      <c r="AN55">
+        <v>10705238000000.0</v>
+      </c>
+      <c r="AO55">
+        <v>10769489000000.0</v>
+      </c>
+      <c r="AP55">
+        <v>10446871000000.0</v>
+      </c>
+      <c r="AQ55">
+        <v>10089121000000.0</v>
+      </c>
+      <c r="AR55">
+        <v>9741262000000.0</v>
+      </c>
+      <c r="AS55">
+        <v>9750941000000.0</v>
+      </c>
+      <c r="AT55">
+        <v>10094269000000.0</v>
+      </c>
+      <c r="AU55">
+        <v>9769591000000.0</v>
+      </c>
+      <c r="AV55">
+        <v>9321433000000.0</v>
+      </c>
+      <c r="AW55">
+        <v>9080260000000.0</v>
+      </c>
+      <c r="AX55">
+        <v>8238370000000.0</v>
+      </c>
+      <c r="AY55">
+        <v>7917214000000.0</v>
+      </c>
+      <c r="AZ55">
+        <v>7218687000000.0</v>
+      </c>
+      <c r="BA55">
+        <v>6579978000000.0</v>
+      </c>
+      <c r="BB55">
+        <v>6191809000000.0</v>
+      </c>
+      <c r="BC55">
+        <v>6495246000000.0</v>
+      </c>
+      <c r="BD55">
+        <v>6031206000000.0</v>
+      </c>
+      <c r="BE55">
+        <v>6609409000000.0</v>
+      </c>
+      <c r="BF55">
+        <v>6335629000000.0</v>
+      </c>
+      <c r="BG55">
+        <v>6452794000000.0</v>
+      </c>
+      <c r="BH55">
+        <v>5662773000000.0</v>
+      </c>
+      <c r="BI55">
+        <v>4787165000000.0</v>
+      </c>
+      <c r="BJ55"/>
+      <c r="BK55">
+        <v>4354460000000.0</v>
+      </c>
+      <c r="BL55">
+        <v>3643529000000.0</v>
+      </c>
+      <c r="BM55">
+        <v>3174713983900.0</v>
+      </c>
+      <c r="BN55">
+        <v>2947425771000.0</v>
+      </c>
+      <c r="BO55">
+        <v>2798874000000.0</v>
+      </c>
+      <c r="BP55">
+        <v>2421060948000.0</v>
+      </c>
+      <c r="BQ55">
+        <v>2128472480000.0</v>
+      </c>
+      <c r="BR55">
+        <v>2108265267000.0</v>
+      </c>
+      <c r="BS55">
+        <v>2094665000000.0</v>
+      </c>
+      <c r="BT55">
+        <v>2025597877000.0</v>
+      </c>
+      <c r="BU55">
+        <v>1983881000000.0</v>
+      </c>
+      <c r="BV55">
+        <v>1874730000000.0</v>
+      </c>
+      <c r="BW55">
+        <v>2007966000000.0</v>
+      </c>
+      <c r="BX55">
+        <v>1188111000000.0</v>
+      </c>
+      <c r="BY55">
+        <v>971072000000.0</v>
+      </c>
+      <c r="BZ55"/>
+      <c r="CA55">
+        <v>1028855000000.0</v>
+      </c>
+    </row>
+    <row r="56" spans="1:79">
+      <c r="A56" t="s">
+        <v>75</v>
+      </c>
+      <c r="B56">
+        <v>2679080000000.0</v>
+      </c>
+      <c r="C56">
+        <v>2192902000000.0</v>
+      </c>
+      <c r="D56">
+        <v>3583829000000.0</v>
+      </c>
+      <c r="E56">
+        <v>3720543000000.0</v>
+      </c>
+      <c r="F56">
+        <v>3196519000000.0</v>
+      </c>
+      <c r="G56">
+        <v>2365373000000.0</v>
+      </c>
+      <c r="H56">
+        <v>7693202000000.0</v>
+      </c>
+      <c r="I56">
+        <v>2941846000000.0</v>
+      </c>
+      <c r="J56">
+        <v>2742752000000.0</v>
+      </c>
+      <c r="K56">
+        <v>2069974000000.0</v>
+      </c>
+      <c r="L56">
+        <v>2854389000000.0</v>
+      </c>
+      <c r="M56">
+        <v>2774424000000.0</v>
+      </c>
+      <c r="N56">
+        <v>2456713000000.0</v>
+      </c>
+      <c r="O56">
+        <v>2678221000000.0</v>
+      </c>
+      <c r="P56">
+        <v>2269689000000.0</v>
+      </c>
+      <c r="Q56">
+        <v>3561311000000.0</v>
+      </c>
+      <c r="R56">
+        <v>4147408000000.0</v>
+      </c>
+      <c r="S56">
+        <v>3860652000000.0</v>
+      </c>
+      <c r="T56">
+        <v>4549788000000.0</v>
+      </c>
+      <c r="U56">
+        <v>4652255000000.0</v>
+      </c>
+      <c r="V56">
+        <v>3036945000000.0</v>
+      </c>
+      <c r="W56">
+        <v>3281926000000.0</v>
+      </c>
+      <c r="X56">
+        <v>6733261000000.0</v>
+      </c>
+      <c r="Y56">
+        <v>1699968000000.0</v>
+      </c>
+      <c r="Z56">
+        <v>2308342000000.0</v>
+      </c>
+      <c r="AA56">
+        <v>1989678000000.0</v>
+      </c>
+      <c r="AB56">
+        <v>1722743000000.0</v>
+      </c>
+      <c r="AC56">
+        <v>1518765000000.0</v>
+      </c>
+      <c r="AD56">
+        <v>1583272000000.0</v>
+      </c>
+      <c r="AE56">
+        <v>1899469000000.0</v>
+      </c>
+      <c r="AF56">
+        <v>2024255000000.0</v>
+      </c>
+      <c r="AG56">
+        <v>2195908000000.0</v>
+      </c>
+      <c r="AH56">
+        <v>2667241000000.0</v>
+      </c>
+      <c r="AI56">
+        <v>2985037000000.0</v>
+      </c>
+      <c r="AJ56">
+        <v>3467365000000.0</v>
+      </c>
+      <c r="AK56">
+        <v>4139274000000.0</v>
+      </c>
+      <c r="AL56">
+        <v>2696246000000.0</v>
+      </c>
+      <c r="AM56">
+        <v>2262301000000.0</v>
+      </c>
+      <c r="AN56">
+        <v>2001148000000.0</v>
+      </c>
+      <c r="AO56">
+        <v>1991343000000.0</v>
+      </c>
+      <c r="AP56">
+        <v>2386205000000.0</v>
+      </c>
+      <c r="AQ56">
+        <v>1805908000000.0</v>
+      </c>
+      <c r="AR56">
+        <v>1836653000000.0</v>
+      </c>
+      <c r="AS56">
+        <v>1899311000000.0</v>
+      </c>
+      <c r="AT56">
+        <v>2185434000000.0</v>
+      </c>
+      <c r="AU56">
+        <v>1897035000000.0</v>
+      </c>
+      <c r="AV56">
+        <v>1794538000000.0</v>
+      </c>
+      <c r="AW56">
+        <v>1694492000000.0</v>
+      </c>
+      <c r="AX56">
+        <v>1419293000000.0</v>
+      </c>
+      <c r="AY56">
+        <v>1776926000000.0</v>
+      </c>
+      <c r="AZ56">
+        <v>1397696000000.0</v>
+      </c>
+      <c r="BA56">
+        <v>1096369000000.0</v>
+      </c>
+      <c r="BB56">
+        <v>1541251000000.0</v>
+      </c>
+      <c r="BC56">
+        <v>1431691000000.0</v>
+      </c>
+      <c r="BD56">
+        <v>803950000000.0</v>
+      </c>
+      <c r="BE56"/>
+      <c r="BF56"/>
+      <c r="BG56"/>
+      <c r="BH56"/>
+      <c r="BI56"/>
+      <c r="BJ56"/>
+      <c r="BK56"/>
+      <c r="BL56"/>
+      <c r="BM56"/>
+      <c r="BN56"/>
+      <c r="BO56"/>
+      <c r="BP56"/>
+      <c r="BQ56"/>
+      <c r="BR56"/>
+      <c r="BS56"/>
+      <c r="BT56"/>
+      <c r="BU56"/>
+      <c r="BV56"/>
+      <c r="BW56"/>
+      <c r="BX56"/>
+      <c r="BY56"/>
+      <c r="BZ56"/>
+      <c r="CA56"/>
+    </row>
+    <row r="57" spans="1:79">
+      <c r="A57" t="s">
+        <v>76</v>
+      </c>
+      <c r="B57">
+        <v>3183095000000.0</v>
+      </c>
+      <c r="C57">
+        <v>1879730000000.0</v>
+      </c>
+      <c r="D57">
+        <v>1600494000000.0</v>
+      </c>
+      <c r="E57">
+        <v>23717571000000.0</v>
+      </c>
+      <c r="F57">
+        <v>24731701000000.0</v>
+      </c>
+      <c r="G57">
+        <v>24308406000000.0</v>
+      </c>
+      <c r="H57">
+        <v>6094520000000.0</v>
+      </c>
+      <c r="I57">
+        <v>24243111000000.0</v>
+      </c>
+      <c r="J57">
+        <v>22226911000000.0</v>
+      </c>
+      <c r="K57">
+        <v>20375677000000.0</v>
+      </c>
+      <c r="L57">
+        <v>41682000000.0</v>
+      </c>
+      <c r="M57">
+        <v>46062000000.0</v>
+      </c>
+      <c r="N57">
+        <v>33878000000.0</v>
+      </c>
+      <c r="O57">
+        <v>27401000000.0</v>
+      </c>
+      <c r="P57">
+        <v>19811000000.0</v>
+      </c>
+      <c r="Q57">
+        <v>23103000000.0</v>
+      </c>
+      <c r="R57">
+        <v>19861227000000.0</v>
+      </c>
+      <c r="S57">
+        <v>19409384000000.0</v>
+      </c>
+      <c r="T57">
+        <v>19334770000000.0</v>
+      </c>
+      <c r="U57">
+        <v>19120960000000.0</v>
+      </c>
+      <c r="V57">
+        <v>18477003000000.0</v>
+      </c>
+      <c r="W57">
+        <v>18558603000000.0</v>
+      </c>
+      <c r="X57">
+        <v>18497660000000.0</v>
+      </c>
+      <c r="Y57">
+        <v>35732000000.0</v>
+      </c>
+      <c r="Z57">
+        <v>37558000000.0</v>
+      </c>
+      <c r="AA57">
+        <v>40717000000.0</v>
+      </c>
+      <c r="AB57">
+        <v>14826738000000.0</v>
+      </c>
+      <c r="AC57">
+        <v>13021055000000.0</v>
+      </c>
+      <c r="AD57">
+        <v>12366865000000.0</v>
+      </c>
+      <c r="AE57">
+        <v>13211461000000.0</v>
+      </c>
+      <c r="AF57">
+        <v>12818459000000.0</v>
+      </c>
+      <c r="AG57">
+        <v>12898276000000.0</v>
+      </c>
+      <c r="AH57">
+        <v>13302583000000.0</v>
+      </c>
+      <c r="AI57">
+        <v>13147265000000.0</v>
+      </c>
+      <c r="AJ57">
+        <v>12206449000000.0</v>
+      </c>
+      <c r="AK57">
+        <v>11753004000000.0</v>
+      </c>
+      <c r="AL57">
+        <v>10507358000000.0</v>
+      </c>
+      <c r="AM57">
+        <v>9711892000000.0</v>
+      </c>
+      <c r="AN57">
+        <v>7986469000000.0</v>
+      </c>
+      <c r="AO57">
+        <v>8717603000000.0</v>
+      </c>
+      <c r="AP57">
+        <v>8897064000000.0</v>
+      </c>
+      <c r="AQ57">
+        <v>8555697000000.0</v>
+      </c>
+      <c r="AR57">
+        <v>8213740000000.0</v>
+      </c>
+      <c r="AS57">
+        <v>8323381000000.0</v>
+      </c>
+      <c r="AT57">
+        <v>8700910000000.0</v>
+      </c>
+      <c r="AU57">
+        <v>8407517000000.0</v>
+      </c>
+      <c r="AV57">
+        <v>7919241000000.0</v>
+      </c>
+      <c r="AW57">
+        <v>7668532000000.0</v>
+      </c>
+      <c r="AX57">
+        <v>7028666000000.0</v>
+      </c>
+      <c r="AY57">
+        <v>6764556000000.0</v>
+      </c>
+      <c r="AZ57">
+        <v>6258787000000.0</v>
+      </c>
+      <c r="BA57">
+        <v>16942000000.0</v>
+      </c>
+      <c r="BB57">
+        <v>5320991000000.0</v>
+      </c>
+      <c r="BC57">
+        <v>5653872000000.0</v>
+      </c>
+      <c r="BD57">
+        <v>16652000000.0</v>
+      </c>
+      <c r="BE57"/>
+      <c r="BF57"/>
+      <c r="BG57"/>
+      <c r="BH57"/>
+      <c r="BI57"/>
+      <c r="BJ57"/>
+      <c r="BK57"/>
+      <c r="BL57"/>
+      <c r="BM57"/>
+      <c r="BN57"/>
+      <c r="BO57"/>
+      <c r="BP57"/>
+      <c r="BQ57"/>
+      <c r="BR57"/>
+      <c r="BS57"/>
+      <c r="BT57"/>
+      <c r="BU57"/>
+      <c r="BV57"/>
+      <c r="BW57"/>
+      <c r="BX57"/>
+      <c r="BY57"/>
+      <c r="BZ57"/>
+      <c r="CA57"/>
+    </row>
+    <row r="58" spans="1:79">
+      <c r="A58" t="s">
+        <v>77</v>
+      </c>
+      <c r="B58">
+        <v>29864501000000.0</v>
+      </c>
+      <c r="C58">
+        <v>30938191000000.0</v>
+      </c>
+      <c r="D58">
+        <v>27195106000000.0</v>
+      </c>
+      <c r="E58">
+        <v>26399931000000.0</v>
+      </c>
+      <c r="F58">
+        <v>27311246000000.0</v>
+      </c>
+      <c r="G58">
+        <v>26703665000000.0</v>
+      </c>
+      <c r="H58">
+        <v>25392106000000.0</v>
+      </c>
+      <c r="I58">
+        <v>24793772000000.0</v>
+      </c>
+      <c r="J58">
+        <v>23205450000000.0</v>
+      </c>
+      <c r="K58">
+        <v>21311389000000.0</v>
+      </c>
+      <c r="L58">
+        <v>19905257000000.0</v>
+      </c>
+      <c r="M58">
+        <v>18053351000000.0</v>
+      </c>
+      <c r="N58">
+        <v>18091035000000.0</v>
+      </c>
+      <c r="O58">
+        <v>18823716000000.0</v>
+      </c>
+      <c r="P58">
+        <v>18143057000000.0</v>
+      </c>
+      <c r="Q58">
+        <v>19407513000000.0</v>
+      </c>
+      <c r="R58">
+        <v>20588373000000.0</v>
+      </c>
+      <c r="S58">
+        <v>20113342000000.0</v>
+      </c>
+      <c r="T58">
+        <v>20046235000000.0</v>
+      </c>
+      <c r="U58">
+        <v>19809795000000.0</v>
+      </c>
+      <c r="V58">
+        <v>19157961000000.0</v>
+      </c>
+      <c r="W58">
+        <v>19218857000000.0</v>
+      </c>
+      <c r="X58">
+        <v>19185712000000.0</v>
+      </c>
+      <c r="Y58">
+        <v>16287119000000.0</v>
+      </c>
+      <c r="Z58">
+        <v>17309583000000.0</v>
+      </c>
+      <c r="AA58">
+        <v>16098826000000.0</v>
+      </c>
+      <c r="AB58">
+        <v>15490157000000.0</v>
+      </c>
+      <c r="AC58">
+        <v>13652400000000.0</v>
+      </c>
+      <c r="AD58">
+        <v>13049049000000.0</v>
+      </c>
+      <c r="AE58">
+        <v>13476317000000.0</v>
+      </c>
+      <c r="AF58">
+        <v>13069554000000.0</v>
+      </c>
+      <c r="AG58">
+        <v>13122276000000.0</v>
+      </c>
+      <c r="AH58">
+        <v>13527644000000.0</v>
+      </c>
+      <c r="AI58">
+        <v>13344943000000.0</v>
+      </c>
+      <c r="AJ58">
+        <v>12460025000000.0</v>
+      </c>
+      <c r="AK58">
+        <v>12054437000000.0</v>
+      </c>
+      <c r="AL58">
+        <v>10704904000000.0</v>
+      </c>
+      <c r="AM58">
+        <v>9861207000000.0</v>
+      </c>
+      <c r="AN58">
+        <v>8268288000000.0</v>
+      </c>
+      <c r="AO58">
+        <v>9322093000000.0</v>
+      </c>
+      <c r="AP58">
+        <v>9017373000000.0</v>
+      </c>
+      <c r="AQ58">
+        <v>8675389000000.0</v>
+      </c>
+      <c r="AR58">
+        <v>8346449000000.0</v>
+      </c>
+      <c r="AS58">
+        <v>8499688000000.0</v>
+      </c>
+      <c r="AT58">
+        <v>8862455000000.0</v>
+      </c>
+      <c r="AU58">
+        <v>8548512000000.0</v>
+      </c>
+      <c r="AV58">
+        <v>8093006000000.0</v>
+      </c>
+      <c r="AW58">
+        <v>7865429000000.0</v>
+      </c>
+      <c r="AX58">
+        <v>7181938000000.0</v>
+      </c>
+      <c r="AY58">
+        <v>6882201000000.0</v>
+      </c>
+      <c r="AZ58">
+        <v>6385110000000.0</v>
+      </c>
+      <c r="BA58">
+        <v>5777482000000.0</v>
+      </c>
+      <c r="BB58">
+        <v>5414194000000.0</v>
+      </c>
+      <c r="BC58">
+        <v>5739581000000.0</v>
+      </c>
+      <c r="BD58">
+        <v>16652000000.0</v>
+      </c>
+      <c r="BE58">
+        <v>5997721000000.0</v>
+      </c>
+      <c r="BF58">
+        <v>5751335000000.0</v>
+      </c>
+      <c r="BG58">
+        <v>5895160000000.0</v>
+      </c>
+      <c r="BH58">
+        <v>5117012000000.0</v>
+      </c>
+      <c r="BI58">
+        <v>4250675000000.0</v>
+      </c>
+      <c r="BJ58"/>
+      <c r="BK58">
+        <v>3833040000000.0</v>
+      </c>
+      <c r="BL58">
+        <v>3133806000000.0</v>
+      </c>
+      <c r="BM58">
+        <v>2875661499500.0</v>
+      </c>
+      <c r="BN58">
+        <v>2653117739100.0</v>
+      </c>
+      <c r="BO58">
+        <v>2497482000000.0</v>
+      </c>
+      <c r="BP58">
+        <v>2133704739000.0</v>
+      </c>
+      <c r="BQ58">
+        <v>1855916685000.0</v>
+      </c>
+      <c r="BR58">
+        <v>1864921109000.0</v>
+      </c>
+      <c r="BS58">
+        <v>1832675000000.0</v>
+      </c>
+      <c r="BT58">
+        <v>1761495478000.0</v>
+      </c>
+      <c r="BU58">
+        <v>1717808000000.0</v>
+      </c>
+      <c r="BV58">
+        <v>1612919000000.0</v>
+      </c>
+      <c r="BW58">
+        <v>1738155000000.0</v>
+      </c>
+      <c r="BX58">
+        <v>975963000000.0</v>
+      </c>
+      <c r="BY58">
+        <v>818878000000.0</v>
+      </c>
+      <c r="BZ58"/>
+      <c r="CA58">
+        <v>881424000000.0</v>
+      </c>
+    </row>
+    <row r="59" spans="1:79">
+      <c r="A59" t="s">
+        <v>78</v>
+      </c>
+      <c r="B59"/>
+      <c r="C59"/>
+      <c r="D59"/>
+      <c r="E59"/>
+      <c r="F59"/>
+      <c r="G59"/>
+      <c r="H59"/>
+      <c r="I59"/>
+      <c r="J59"/>
+      <c r="K59"/>
+      <c r="L59"/>
+      <c r="M59"/>
+      <c r="N59"/>
+      <c r="O59"/>
+      <c r="P59"/>
+      <c r="Q59"/>
+      <c r="R59"/>
+      <c r="S59"/>
+      <c r="T59"/>
+      <c r="U59"/>
+      <c r="V59"/>
+      <c r="W59"/>
+      <c r="X59"/>
+      <c r="Y59"/>
+      <c r="Z59"/>
+      <c r="AA59"/>
+      <c r="AB59"/>
+      <c r="AC59"/>
+      <c r="AD59"/>
+      <c r="AE59"/>
+      <c r="AF59"/>
+      <c r="AG59"/>
+      <c r="AH59"/>
+      <c r="AI59"/>
+      <c r="AJ59"/>
+      <c r="AK59"/>
+      <c r="AL59"/>
+      <c r="AM59"/>
+      <c r="AN59"/>
+      <c r="AO59"/>
+      <c r="AP59"/>
+      <c r="AQ59"/>
+      <c r="AR59"/>
+      <c r="AS59"/>
+      <c r="AT59"/>
+      <c r="AU59"/>
+      <c r="AV59"/>
+      <c r="AW59"/>
+      <c r="AX59"/>
+      <c r="AY59"/>
+      <c r="AZ59"/>
+      <c r="BA59"/>
+      <c r="BB59"/>
+      <c r="BC59"/>
+      <c r="BD59"/>
+      <c r="BE59"/>
+      <c r="BF59"/>
+      <c r="BG59"/>
+      <c r="BH59"/>
+      <c r="BI59"/>
+      <c r="BJ59"/>
+      <c r="BK59"/>
+      <c r="BL59"/>
+      <c r="BM59"/>
+      <c r="BN59"/>
+      <c r="BO59"/>
+      <c r="BP59"/>
+      <c r="BQ59"/>
+      <c r="BR59"/>
+      <c r="BS59"/>
+      <c r="BT59"/>
+      <c r="BU59"/>
+      <c r="BV59"/>
+      <c r="BW59"/>
+      <c r="BX59"/>
+      <c r="BY59"/>
+      <c r="BZ59"/>
+      <c r="CA59"/>
+    </row>
+    <row r="60" spans="1:79">
+      <c r="A60" t="s">
+        <v>79</v>
+      </c>
+      <c r="B60">
+        <v>7214154000000.0</v>
+      </c>
+      <c r="C60">
+        <v>7145518000000.0</v>
+      </c>
+      <c r="D60">
+        <v>7085026000000.0</v>
+      </c>
+      <c r="E60">
+        <v>7012070000000.0</v>
+      </c>
+      <c r="F60">
+        <v>6934287000000.0</v>
+      </c>
+      <c r="G60">
+        <v>6841796000000.0</v>
+      </c>
+      <c r="H60">
+        <v>6767960000000.0</v>
+      </c>
+      <c r="I60">
+        <v>6686823000000.0</v>
+      </c>
+      <c r="J60">
+        <v>6618544000000.0</v>
+      </c>
+      <c r="K60">
+        <v>6540557000000.0</v>
+      </c>
+      <c r="L60">
+        <v>6381618000000.0</v>
+      </c>
+      <c r="M60">
+        <v>6328899000000.0</v>
+      </c>
+      <c r="N60">
+        <v>6259163000000.0</v>
+      </c>
+      <c r="O60">
+        <v>6199237000000.0</v>
+      </c>
+      <c r="P60">
+        <v>6154203000000.0</v>
+      </c>
+      <c r="Q60">
+        <v>6130741000000.0</v>
+      </c>
+      <c r="R60">
+        <v>6108332000000.0</v>
+      </c>
+      <c r="S60">
+        <v>6081206000000.0</v>
+      </c>
+      <c r="T60">
+        <v>6067924000000.0</v>
+      </c>
+      <c r="U60">
+        <v>6054400000000.0</v>
+      </c>
+      <c r="V60">
+        <v>6027330000000.0</v>
+      </c>
+      <c r="W60">
+        <v>6016716000000.0</v>
+      </c>
+      <c r="X60">
+        <v>6017795000000.0</v>
+      </c>
+      <c r="Y60">
+        <v>2793620000000.0</v>
+      </c>
+      <c r="Z60">
+        <v>2786750000000.0</v>
+      </c>
+      <c r="AA60">
+        <v>2794858000000.0</v>
+      </c>
+      <c r="AB60">
+        <v>2608530000000.0</v>
+      </c>
+      <c r="AC60">
+        <v>2584165000000.0</v>
+      </c>
+      <c r="AD60">
+        <v>2510626000000.0</v>
+      </c>
+      <c r="AE60">
+        <v>2516158000000.0</v>
+      </c>
+      <c r="AF60">
+        <v>2523133000000.0</v>
+      </c>
+      <c r="AG60">
+        <v>2487160000000.0</v>
+      </c>
+      <c r="AH60">
+        <v>2459741000000.0</v>
+      </c>
+      <c r="AI60">
+        <v>2443795000000.0</v>
+      </c>
+      <c r="AJ60">
+        <v>2473859000000.0</v>
+      </c>
+      <c r="AK60">
+        <v>2450099000000.0</v>
+      </c>
+      <c r="AL60">
+        <v>2418284000000.0</v>
+      </c>
+      <c r="AM60">
+        <v>2396184000000.0</v>
+      </c>
+      <c r="AN60">
+        <v>2436950000000.0</v>
+      </c>
+      <c r="AO60">
+        <v>1447396000000.0</v>
+      </c>
+      <c r="AP60">
+        <v>1429498000000.0</v>
+      </c>
+      <c r="AQ60">
+        <v>1413732000000.0</v>
+      </c>
+      <c r="AR60">
+        <v>1394813000000.0</v>
+      </c>
+      <c r="AS60">
+        <v>1251253000000.0</v>
+      </c>
+      <c r="AT60">
+        <v>1231814000000.0</v>
+      </c>
+      <c r="AU60">
+        <v>1221079000000.0</v>
+      </c>
+      <c r="AV60">
+        <v>1228427000000.0</v>
+      </c>
+      <c r="AW60">
+        <v>1214831000000.0</v>
+      </c>
+      <c r="AX60">
+        <v>1056432000000.0</v>
+      </c>
+      <c r="AY60">
+        <v>1035013000000.0</v>
+      </c>
+      <c r="AZ60">
+        <v>833577000000.0</v>
+      </c>
+      <c r="BA60">
+        <v>802496000000.0</v>
+      </c>
+      <c r="BB60">
+        <v>777615000000.0</v>
+      </c>
+      <c r="BC60">
+        <v>755665000000.0</v>
+      </c>
+      <c r="BD60">
+        <v>734726000000.0</v>
+      </c>
+      <c r="BE60">
+        <v>611688000000.0</v>
+      </c>
+      <c r="BF60">
+        <v>584294000000.0</v>
+      </c>
+      <c r="BG60">
+        <v>557634000000.0</v>
+      </c>
+      <c r="BH60">
+        <v>545761000000.0</v>
+      </c>
+      <c r="BI60">
+        <v>536490000000.0</v>
+      </c>
+      <c r="BJ60">
+        <v>521420000000.0</v>
+      </c>
+      <c r="BK60">
+        <v>521420000000.0</v>
+      </c>
+      <c r="BL60">
+        <v>509723000000.0</v>
+      </c>
+      <c r="BM60">
+        <v>299052484500.0</v>
+      </c>
+      <c r="BN60">
+        <v>294308031900.0</v>
+      </c>
+      <c r="BO60">
+        <v>301392000000.0</v>
+      </c>
+      <c r="BP60">
+        <v>287356209000.0</v>
+      </c>
+      <c r="BQ60">
+        <v>272555795000.0</v>
+      </c>
+      <c r="BR60">
+        <v>243344158000.0</v>
+      </c>
+      <c r="BS60">
+        <v>261990000000.0</v>
+      </c>
+      <c r="BT60">
+        <v>264102399000.0</v>
+      </c>
+      <c r="BU60">
+        <v>266073000000.0</v>
+      </c>
+      <c r="BV60">
+        <v>261811000000.0</v>
+      </c>
+      <c r="BW60">
+        <v>269811000000.0</v>
+      </c>
+      <c r="BX60">
+        <v>212148000000.0</v>
+      </c>
+      <c r="BY60">
+        <v>152194000000.0</v>
+      </c>
+      <c r="BZ60">
+        <v>147431000000.0</v>
+      </c>
+      <c r="CA60">
+        <v>147431000000.0</v>
+      </c>
+    </row>
+    <row r="61" spans="1:79">
+      <c r="A61" t="s">
+        <v>80</v>
+      </c>
+      <c r="B61"/>
+      <c r="C61"/>
+      <c r="D61"/>
+      <c r="E61"/>
+      <c r="F61"/>
+      <c r="G61"/>
+      <c r="H61"/>
+      <c r="I61"/>
+      <c r="J61"/>
+      <c r="K61"/>
+      <c r="L61"/>
+      <c r="M61"/>
+      <c r="N61"/>
+      <c r="O61"/>
+      <c r="P61"/>
+      <c r="Q61"/>
+      <c r="R61"/>
+      <c r="S61"/>
+      <c r="T61"/>
+      <c r="U61"/>
+      <c r="V61"/>
+      <c r="W61"/>
+      <c r="X61"/>
+      <c r="Y61"/>
+      <c r="Z61"/>
+      <c r="AA61"/>
+      <c r="AB61"/>
+      <c r="AC61"/>
+      <c r="AD61"/>
+      <c r="AE61"/>
+      <c r="AF61"/>
+      <c r="AG61"/>
+      <c r="AH61"/>
+      <c r="AI61"/>
+      <c r="AJ61"/>
+      <c r="AK61"/>
+      <c r="AL61"/>
+      <c r="AM61"/>
+      <c r="AN61"/>
+      <c r="AO61"/>
+      <c r="AP61"/>
+      <c r="AQ61"/>
+      <c r="AR61"/>
+      <c r="AS61"/>
+      <c r="AT61"/>
+      <c r="AU61"/>
+      <c r="AV61"/>
+      <c r="AW61"/>
+      <c r="AX61"/>
+      <c r="AY61"/>
+      <c r="AZ61"/>
+      <c r="BA61"/>
+      <c r="BB61"/>
+      <c r="BC61"/>
+      <c r="BD61"/>
+      <c r="BE61"/>
+      <c r="BF61"/>
+      <c r="BG61"/>
+      <c r="BH61"/>
+      <c r="BI61"/>
+      <c r="BJ61"/>
+      <c r="BK61"/>
+      <c r="BL61"/>
+      <c r="BM61"/>
+      <c r="BN61"/>
+      <c r="BO61"/>
+      <c r="BP61"/>
+      <c r="BQ61"/>
+      <c r="BR61"/>
+      <c r="BS61"/>
+      <c r="BT61"/>
+      <c r="BU61"/>
+      <c r="BV61"/>
+      <c r="BW61"/>
+      <c r="BX61"/>
+      <c r="BY61"/>
+      <c r="BZ61"/>
+      <c r="CA61"/>
+    </row>
+    <row r="62" spans="1:79">
+      <c r="A62" t="s">
+        <v>81</v>
+      </c>
+      <c r="B62"/>
+      <c r="C62"/>
+      <c r="D62"/>
+      <c r="E62"/>
+      <c r="F62"/>
+      <c r="G62"/>
+      <c r="H62"/>
+      <c r="I62"/>
+      <c r="J62"/>
+      <c r="K62"/>
+      <c r="L62"/>
+      <c r="M62"/>
+      <c r="N62"/>
+      <c r="O62"/>
+      <c r="P62"/>
+      <c r="Q62"/>
+      <c r="R62"/>
+      <c r="S62"/>
+      <c r="T62"/>
+      <c r="U62"/>
+      <c r="V62"/>
+      <c r="W62"/>
+      <c r="X62"/>
+      <c r="Y62"/>
+      <c r="Z62"/>
+      <c r="AA62"/>
+      <c r="AB62"/>
+      <c r="AC62"/>
+      <c r="AD62"/>
+      <c r="AE62"/>
+      <c r="AF62"/>
+      <c r="AG62"/>
+      <c r="AH62"/>
+      <c r="AI62"/>
+      <c r="AJ62"/>
+      <c r="AK62"/>
+      <c r="AL62"/>
+      <c r="AM62"/>
+      <c r="AN62"/>
+      <c r="AO62"/>
+      <c r="AP62"/>
+      <c r="AQ62"/>
+      <c r="AR62"/>
+      <c r="AS62"/>
+      <c r="AT62"/>
+      <c r="AU62"/>
+      <c r="AV62"/>
+      <c r="AW62"/>
+      <c r="AX62"/>
+      <c r="AY62"/>
+      <c r="AZ62"/>
+      <c r="BA62"/>
+      <c r="BB62"/>
+      <c r="BC62"/>
+      <c r="BD62"/>
+      <c r="BE62"/>
+      <c r="BF62"/>
+      <c r="BG62"/>
+      <c r="BH62"/>
+      <c r="BI62"/>
+      <c r="BJ62"/>
+      <c r="BK62"/>
+      <c r="BL62"/>
+      <c r="BM62"/>
+      <c r="BN62"/>
+      <c r="BO62"/>
+      <c r="BP62"/>
+      <c r="BQ62"/>
+      <c r="BR62"/>
+      <c r="BS62"/>
+      <c r="BT62"/>
+      <c r="BU62"/>
+      <c r="BV62"/>
+      <c r="BW62"/>
+      <c r="BX62"/>
+      <c r="BY62"/>
+      <c r="BZ62"/>
+      <c r="CA62"/>
+    </row>
+  </sheetData>
+  <printOptions gridLines="false" gridLinesSet="true"/>
+  <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
+  <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
+  <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
+    <oddHeader/>
+    <oddFooter/>
+    <evenHeader/>
+    <evenFooter/>
+    <firstHeader/>
+    <firstFooter/>
+  </headerFooter>
+  <tableParts count="0"/>
+</worksheet>
+</file>
+
+<file path=xl/worksheets/sheet3.xml><?xml version="1.0" encoding="utf-8"?>
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
+  <sheetPr>
+    <outlinePr summaryBelow="1" summaryRight="1"/>
+  </sheetPr>
+  <dimension ref="A1:U32"/>
+  <sheetViews>
+    <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
+      <selection activeCell="A1" sqref="A1"/>
+    </sheetView>
+  </sheetViews>
+  <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
+  <cols>
+    <col min="1" max="1" width="39.99" bestFit="true" customWidth="true" style="0"/>
+    <col min="2" max="2" width="16.425" bestFit="true" customWidth="true" style="0"/>
+    <col min="3" max="3" width="16.425" bestFit="true" customWidth="true" style="0"/>
+    <col min="4" max="4" width="16.425" bestFit="true" customWidth="true" style="0"/>
+    <col min="5" max="5" width="16.425" bestFit="true" customWidth="true" style="0"/>
+    <col min="6" max="6" width="16.425" bestFit="true" customWidth="true" style="0"/>
+    <col min="7" max="7" width="16.425" bestFit="true" customWidth="true" style="0"/>
+    <col min="8" max="8" width="16.425" bestFit="true" customWidth="true" style="0"/>
+    <col min="9" max="9" width="16.425" bestFit="true" customWidth="true" style="0"/>
+    <col min="10" max="10" width="16.425" bestFit="true" customWidth="true" style="0"/>
+    <col min="11" max="11" width="16.425" bestFit="true" customWidth="true" style="0"/>
+    <col min="12" max="12" width="16.425" bestFit="true" customWidth="true" style="0"/>
+    <col min="13" max="13" width="16.425" bestFit="true" customWidth="true" style="0"/>
+    <col min="14" max="14" width="16.425" bestFit="true" customWidth="true" style="0"/>
+    <col min="15" max="15" width="16.425" bestFit="true" customWidth="true" style="0"/>
+    <col min="16" max="16" width="16.425" bestFit="true" customWidth="true" style="0"/>
+    <col min="17" max="17" width="16.425" bestFit="true" customWidth="true" style="0"/>
+    <col min="18" max="18" width="16.425" bestFit="true" customWidth="true" style="0"/>
+    <col min="19" max="19" width="16.425" bestFit="true" customWidth="true" style="0"/>
+    <col min="20" max="20" width="13.997" bestFit="true" customWidth="true" style="0"/>
+    <col min="21" max="21" width="13.997" bestFit="true" customWidth="true" style="0"/>
+  </cols>
+  <sheetData>
+    <row r="1" spans="1:21">
+      <c r="A1" t="s">
+        <v>0</v>
+      </c>
+      <c r="B1" t="s">
+        <v>1</v>
+      </c>
+      <c r="C1" t="s">
+        <v>2</v>
+      </c>
+      <c r="D1" t="s">
+        <v>3</v>
+      </c>
+      <c r="E1" t="s">
+        <v>4</v>
+      </c>
+      <c r="F1" t="s">
+        <v>5</v>
+      </c>
+      <c r="G1" t="s">
+        <v>6</v>
+      </c>
+      <c r="H1" t="s">
+        <v>7</v>
+      </c>
+      <c r="I1" t="s">
+        <v>8</v>
+      </c>
+      <c r="J1" t="s">
+        <v>9</v>
+      </c>
+      <c r="K1" t="s">
+        <v>10</v>
+      </c>
+      <c r="L1" t="s">
+        <v>11</v>
+      </c>
+      <c r="M1" t="s">
+        <v>12</v>
+      </c>
+      <c r="N1" t="s">
+        <v>13</v>
+      </c>
+      <c r="O1" t="s">
+        <v>14</v>
+      </c>
+      <c r="P1" t="s">
+        <v>15</v>
+      </c>
+      <c r="Q1" t="s">
+        <v>16</v>
+      </c>
+      <c r="R1" t="s">
+        <v>17</v>
+      </c>
+      <c r="S1" t="s">
+        <v>18</v>
+      </c>
+      <c r="T1" t="s">
+        <v>19</v>
+      </c>
+      <c r="U1" t="s">
+        <v>20</v>
+      </c>
+    </row>
+    <row r="2" spans="1:21">
+      <c r="A2" t="s">
+        <v>140</v>
+      </c>
+      <c r="B2">
+        <v>1329716000000.0</v>
+      </c>
+      <c r="C2">
+        <v>1101480000000.0</v>
+      </c>
+      <c r="D2">
+        <v>700933000000.0</v>
+      </c>
+      <c r="E2">
+        <v>478575000000.0</v>
+      </c>
+      <c r="F2">
+        <v>487889000000.0</v>
+      </c>
+      <c r="G2">
+        <v>688543000000.0</v>
+      </c>
+      <c r="H2">
+        <v>714666000000.0</v>
+      </c>
+      <c r="I2">
+        <v>626391000000.0</v>
+      </c>
+      <c r="J2">
+        <v>552199000000.0</v>
+      </c>
+      <c r="K2">
+        <v>571253000000.0</v>
+      </c>
+      <c r="L2">
+        <v>625206000000.0</v>
+      </c>
+      <c r="M2">
+        <v>586364000000.0</v>
+      </c>
+      <c r="N2">
+        <v>350100000000.0</v>
+      </c>
+      <c r="O2">
+        <v>319156000000.0</v>
+      </c>
+      <c r="P2">
+        <v>289980000000.0</v>
+      </c>
+      <c r="Q2">
+        <v>201248000000.0</v>
+      </c>
+      <c r="R2">
+        <v>165001000000.0</v>
+      </c>
+      <c r="S2">
+        <v>125677000000.0</v>
+      </c>
+      <c r="T2"/>
+      <c r="U2"/>
+    </row>
+    <row r="3" spans="1:21">
+      <c r="A3" t="s">
+        <v>141</v>
+      </c>
+      <c r="B3">
+        <v>60661000000.0</v>
+      </c>
+      <c r="C3">
+        <v>59017000000.0</v>
+      </c>
+      <c r="D3">
+        <v>50729000000.0</v>
+      </c>
+      <c r="E3">
+        <v>71837000000.0</v>
+      </c>
+      <c r="F3">
+        <v>67203000000.0</v>
+      </c>
+      <c r="G3">
+        <v>71569000000.0</v>
+      </c>
+      <c r="H3">
+        <v>53957000000.0</v>
+      </c>
+      <c r="I3">
+        <v>46355000000.0</v>
+      </c>
+      <c r="J3">
+        <v>44188000000.0</v>
+      </c>
+      <c r="K3">
+        <v>35677000000.0</v>
+      </c>
+      <c r="L3">
+        <v>34267000000.0</v>
+      </c>
+      <c r="M3">
+        <v>28059000000.0</v>
+      </c>
+      <c r="N3">
+        <v>16998000000.0</v>
+      </c>
+      <c r="O3">
+        <v>16998000000.0</v>
+      </c>
+      <c r="P3">
+        <v>16585000000.0</v>
+      </c>
+      <c r="Q3"/>
+      <c r="R3"/>
+      <c r="S3"/>
+      <c r="T3"/>
+      <c r="U3"/>
+    </row>
+    <row r="4" spans="1:21">
+      <c r="A4" t="s">
+        <v>142</v>
+      </c>
+      <c r="B4"/>
+      <c r="C4"/>
+      <c r="D4"/>
+      <c r="E4"/>
+      <c r="F4"/>
+      <c r="G4"/>
+      <c r="H4"/>
+      <c r="I4"/>
+      <c r="J4"/>
+      <c r="K4"/>
+      <c r="L4"/>
+      <c r="M4"/>
+      <c r="N4"/>
+      <c r="O4"/>
+      <c r="P4"/>
+      <c r="Q4"/>
+      <c r="R4"/>
+      <c r="S4"/>
+      <c r="T4"/>
+      <c r="U4"/>
+    </row>
+    <row r="5" spans="1:21">
+      <c r="A5" t="s">
+        <v>143</v>
+      </c>
+      <c r="B5">
+        <v>393159000000.0</v>
+      </c>
+      <c r="C5">
+        <v>382289000000.0</v>
+      </c>
+      <c r="D5">
+        <v>309801000000.0</v>
+      </c>
+      <c r="E5">
+        <v>175742000000.0</v>
+      </c>
+      <c r="F5">
+        <v>104014000000.0</v>
+      </c>
+      <c r="G5">
+        <v>-7866000000.0</v>
+      </c>
+      <c r="H5">
+        <v>58379000000.0</v>
+      </c>
+      <c r="I5">
+        <v>135618000000.0</v>
+      </c>
+      <c r="J5">
+        <v>75317000000.0</v>
+      </c>
+      <c r="K5">
+        <v>79445000000.0</v>
+      </c>
+      <c r="L5">
+        <v>96528000000.0</v>
+      </c>
+      <c r="M5">
+        <v>71482000000.0</v>
+      </c>
+      <c r="N5">
+        <v>118708000000.0</v>
+      </c>
+      <c r="O5">
+        <v>128018000000.0</v>
+      </c>
+      <c r="P5">
+        <v>48375000000.0</v>
+      </c>
+      <c r="Q5"/>
+      <c r="R5"/>
+      <c r="S5"/>
+      <c r="T5"/>
+      <c r="U5"/>
+    </row>
+    <row r="6" spans="1:21">
+      <c r="A6" t="s">
+        <v>144</v>
+      </c>
+      <c r="B6">
+        <v>453820000000.0</v>
+      </c>
+      <c r="C6">
+        <v>441306000000.0</v>
+      </c>
+      <c r="D6">
+        <v>360530000000.0</v>
+      </c>
+      <c r="E6">
+        <v>247579000000.0</v>
+      </c>
+      <c r="F6">
+        <v>171217000000.0</v>
+      </c>
+      <c r="G6">
+        <v>63703000000.0</v>
+      </c>
+      <c r="H6">
+        <v>112336000000.0</v>
+      </c>
+      <c r="I6">
+        <v>181973000000.0</v>
+      </c>
+      <c r="J6">
+        <v>119505000000.0</v>
+      </c>
+      <c r="K6">
+        <v>115122000000.0</v>
+      </c>
+      <c r="L6">
+        <v>130795000000.0</v>
+      </c>
+      <c r="M6">
+        <v>99541000000.0</v>
+      </c>
+      <c r="N6">
+        <v>135706000000.0</v>
+      </c>
+      <c r="O6">
+        <v>145016000000.0</v>
+      </c>
+      <c r="P6">
+        <v>64960000000.0</v>
+      </c>
+      <c r="Q6">
+        <v>37813000000.0</v>
+      </c>
+      <c r="R6">
+        <v>23079000000.0</v>
+      </c>
+      <c r="S6">
+        <v>4822000000.0</v>
+      </c>
+      <c r="T6"/>
+      <c r="U6"/>
+    </row>
+    <row r="7" spans="1:21">
+      <c r="A7" t="s">
+        <v>145</v>
+      </c>
+      <c r="B7"/>
+      <c r="C7"/>
+      <c r="D7"/>
+      <c r="E7"/>
+      <c r="F7"/>
+      <c r="G7"/>
+      <c r="H7"/>
+      <c r="I7"/>
+      <c r="J7"/>
+      <c r="K7"/>
+      <c r="L7"/>
+      <c r="M7"/>
+      <c r="N7"/>
+      <c r="O7"/>
+      <c r="P7"/>
+      <c r="Q7"/>
+      <c r="R7"/>
+      <c r="S7"/>
+      <c r="T7"/>
+      <c r="U7"/>
+    </row>
+    <row r="8" spans="1:21">
+      <c r="A8" t="s">
+        <v>146</v>
+      </c>
+      <c r="B8"/>
+      <c r="C8"/>
+      <c r="D8"/>
+      <c r="E8"/>
+      <c r="F8"/>
+      <c r="G8"/>
+      <c r="H8"/>
+      <c r="I8"/>
+      <c r="J8"/>
+      <c r="K8"/>
+      <c r="L8"/>
+      <c r="M8"/>
+      <c r="N8"/>
+      <c r="O8"/>
+      <c r="P8"/>
+      <c r="Q8"/>
+      <c r="R8"/>
+      <c r="S8"/>
+      <c r="T8"/>
+      <c r="U8"/>
+    </row>
+    <row r="9" spans="1:21">
+      <c r="A9" t="s">
+        <v>147</v>
+      </c>
+      <c r="B9">
+        <v>932207000000.0</v>
+      </c>
+      <c r="C9">
+        <v>1124885000000.0</v>
+      </c>
+      <c r="D9">
+        <v>1026053000000.0</v>
+      </c>
+      <c r="E9">
+        <v>907039000000.0</v>
+      </c>
+      <c r="F9">
+        <v>817770000000.0</v>
+      </c>
+      <c r="G9">
+        <v>650800000000.0</v>
+      </c>
+      <c r="H9">
+        <v>645972000000.0</v>
+      </c>
+      <c r="I9">
+        <v>681708000000.0</v>
+      </c>
+      <c r="J9">
+        <v>624008000000.0</v>
+      </c>
+      <c r="K9">
+        <v>525508000000.0</v>
+      </c>
+      <c r="L9">
+        <v>395929000000.0</v>
+      </c>
+      <c r="M9">
+        <v>328735000000.0</v>
+      </c>
+      <c r="N9">
+        <v>324787000000.0</v>
+      </c>
+      <c r="O9">
+        <v>303347000000.0</v>
+      </c>
+      <c r="P9">
+        <v>224480000000.0</v>
+      </c>
+      <c r="Q9">
+        <v>186561000000.0</v>
+      </c>
+      <c r="R9">
+        <v>102319000000.0</v>
+      </c>
+      <c r="S9">
+        <v>94415000000.0</v>
+      </c>
+      <c r="T9"/>
+      <c r="U9"/>
+    </row>
+    <row r="10" spans="1:21">
+      <c r="A10" t="s">
+        <v>148</v>
+      </c>
+      <c r="B10">
+        <v>393159000000.0</v>
+      </c>
+      <c r="C10">
+        <v>382289000000.0</v>
+      </c>
+      <c r="D10">
+        <v>309801000000.0</v>
+      </c>
+      <c r="E10">
+        <v>175742000000.0</v>
+      </c>
+      <c r="F10">
+        <v>104014000000.0</v>
+      </c>
+      <c r="G10">
+        <v>63703000000.0</v>
+      </c>
+      <c r="H10">
+        <v>112336000000.0</v>
+      </c>
+      <c r="I10">
+        <v>135618000000.0</v>
+      </c>
+      <c r="J10">
+        <v>75317000000.0</v>
+      </c>
+      <c r="K10">
+        <v>79445000000.0</v>
+      </c>
+      <c r="L10">
+        <v>96528000000.0</v>
+      </c>
+      <c r="M10">
+        <v>71482000000.0</v>
+      </c>
+      <c r="N10">
+        <v>118708000000.0</v>
+      </c>
+      <c r="O10">
+        <v>128018000000.0</v>
+      </c>
+      <c r="P10">
+        <v>48375000000.0</v>
+      </c>
+      <c r="Q10">
+        <v>37813000000.0</v>
+      </c>
+      <c r="R10">
+        <v>23079000000.0</v>
+      </c>
+      <c r="S10">
+        <v>4822000000.0</v>
+      </c>
+      <c r="T10">
+        <v>16056000000.0</v>
+      </c>
+      <c r="U10">
+        <v>3018000000.0</v>
+      </c>
+    </row>
+    <row r="11" spans="1:21">
+      <c r="A11" t="s">
+        <v>149</v>
+      </c>
+      <c r="B11">
+        <v>91211000000.0</v>
+      </c>
+      <c r="C11">
+        <v>86887000000.0</v>
+      </c>
+      <c r="D11">
+        <v>68510000000.0</v>
+      </c>
+      <c r="E11">
+        <v>39783000000.0</v>
+      </c>
+      <c r="F11">
+        <v>24622000000.0</v>
+      </c>
+      <c r="G11">
+        <v>13724000000.0</v>
+      </c>
+      <c r="H11">
+        <v>33369000000.0</v>
+      </c>
+      <c r="I11">
+        <v>45758000000.0</v>
+      </c>
+      <c r="J11">
+        <v>25418000000.0</v>
+      </c>
+      <c r="K11">
+        <v>57267000000.0</v>
+      </c>
+      <c r="L11">
+        <v>29150000000.0</v>
+      </c>
+      <c r="M11">
+        <v>18581000000.0</v>
+      </c>
+      <c r="N11">
+        <v>40402000000.0</v>
+      </c>
+      <c r="O11">
+        <v>33937000000.0</v>
+      </c>
+      <c r="P11">
+        <v>12161000000.0</v>
+      </c>
+      <c r="Q11">
+        <v>9520000000.0</v>
+      </c>
+      <c r="R11">
+        <v>7010000000.0</v>
+      </c>
+      <c r="S11">
+        <v>1171000000.0</v>
+      </c>
+      <c r="T11">
+        <v>4817000000.0</v>
+      </c>
+      <c r="U11">
+        <v>908000000.0</v>
+      </c>
+    </row>
+    <row r="12" spans="1:21">
+      <c r="A12" t="s">
+        <v>150</v>
+      </c>
+      <c r="B12">
+        <v>1228609000000.0</v>
+      </c>
+      <c r="C12">
+        <v>1101480000000.0</v>
+      </c>
+      <c r="D12">
+        <v>700933000000.0</v>
+      </c>
+      <c r="E12">
+        <v>478575000000.0</v>
+      </c>
+      <c r="F12">
+        <v>487889000000.0</v>
+      </c>
+      <c r="G12">
+        <v>688543000000.0</v>
+      </c>
+      <c r="H12">
+        <v>714666000000.0</v>
+      </c>
+      <c r="I12">
+        <v>626391000000.0</v>
+      </c>
+      <c r="J12">
+        <v>552199000000.0</v>
+      </c>
+      <c r="K12">
+        <v>571253000000.0</v>
+      </c>
+      <c r="L12">
+        <v>625206000000.0</v>
+      </c>
+      <c r="M12">
+        <v>586364000000.0</v>
+      </c>
+      <c r="N12">
+        <v>350100000000.0</v>
+      </c>
+      <c r="O12">
+        <v>319156000000.0</v>
+      </c>
+      <c r="P12">
+        <v>289980000000.0</v>
+      </c>
+      <c r="Q12">
+        <v>201248000000.0</v>
+      </c>
+      <c r="R12">
+        <v>165001000000.0</v>
+      </c>
+      <c r="S12">
+        <v>125677000000.0</v>
+      </c>
+      <c r="T12">
+        <v>0.0</v>
+      </c>
+      <c r="U12">
+        <v>0.0</v>
+      </c>
+    </row>
+    <row r="13" spans="1:21">
+      <c r="A13" t="s">
+        <v>151</v>
+      </c>
+      <c r="B13">
+        <v>2180379000000.0</v>
+      </c>
+      <c r="C13">
+        <v>2141940000000.0</v>
+      </c>
+      <c r="D13">
+        <v>1690178000000.0</v>
+      </c>
+      <c r="E13">
+        <v>1322606000000.0</v>
+      </c>
+      <c r="F13">
+        <v>1248020000000.0</v>
+      </c>
+      <c r="G13">
+        <v>1282612000000.0</v>
+      </c>
+      <c r="H13">
+        <v>1298866000000.0</v>
+      </c>
+      <c r="I13">
+        <v>1240762000000.0</v>
+      </c>
+      <c r="J13">
+        <v>1147285000000.0</v>
+      </c>
+      <c r="K13">
+        <v>1067322000000.0</v>
+      </c>
+      <c r="L13"/>
+      <c r="M13"/>
+      <c r="N13"/>
+      <c r="O13"/>
+      <c r="P13"/>
+      <c r="Q13"/>
+      <c r="R13"/>
+      <c r="S13"/>
+      <c r="T13"/>
+      <c r="U13"/>
+    </row>
+    <row r="14" spans="1:21">
+      <c r="A14" t="s">
+        <v>152</v>
+      </c>
+      <c r="B14"/>
+      <c r="C14"/>
+      <c r="D14"/>
+      <c r="E14"/>
+      <c r="F14"/>
+      <c r="G14"/>
+      <c r="H14"/>
+      <c r="I14"/>
+      <c r="J14">
+        <v>0.0</v>
+      </c>
+      <c r="K14"/>
+      <c r="L14"/>
+      <c r="M14"/>
+      <c r="N14"/>
+      <c r="O14"/>
+      <c r="P14"/>
+      <c r="Q14"/>
+      <c r="R14"/>
+      <c r="S14"/>
+      <c r="T14"/>
+      <c r="U14"/>
+    </row>
+    <row r="15" spans="1:21">
+      <c r="A15" t="s">
+        <v>153</v>
+      </c>
+      <c r="B15">
+        <v>301948000000.0</v>
+      </c>
+      <c r="C15">
+        <v>295402000000.0</v>
+      </c>
+      <c r="D15">
+        <v>241291000000.0</v>
+      </c>
+      <c r="E15">
+        <v>135959000000.0</v>
+      </c>
+      <c r="F15">
+        <v>79392000000.0</v>
+      </c>
+      <c r="G15">
+        <v>49979000000.0</v>
+      </c>
+      <c r="H15">
+        <v>78967000000.0</v>
+      </c>
+      <c r="I15">
+        <v>89860000000.0</v>
+      </c>
+      <c r="J15">
+        <v>49899000000.0</v>
+      </c>
+      <c r="K15">
+        <v>22178000000.0</v>
+      </c>
+      <c r="L15">
+        <v>67378000000.0</v>
+      </c>
+      <c r="M15">
+        <v>52901000000.0</v>
+      </c>
+      <c r="N15">
+        <v>78306000000.0</v>
+      </c>
+      <c r="O15">
+        <v>94081000000.0</v>
+      </c>
+      <c r="P15">
+        <v>36214000000.0</v>
+      </c>
+      <c r="Q15">
+        <v>28293000000.0</v>
+      </c>
+      <c r="R15">
+        <v>16069000000.0</v>
+      </c>
+      <c r="S15">
+        <v>3651000000.0</v>
+      </c>
+      <c r="T15">
+        <v>11239000000.0</v>
+      </c>
+      <c r="U15">
+        <v>2110000000.0</v>
+      </c>
+    </row>
+    <row r="16" spans="1:21">
+      <c r="A16" t="s">
+        <v>154</v>
+      </c>
+      <c r="B16">
+        <v>301948000000.0</v>
+      </c>
+      <c r="C16">
+        <v>295402000000.0</v>
+      </c>
+      <c r="D16">
+        <v>241291000000.0</v>
+      </c>
+      <c r="E16">
+        <v>135959000000.0</v>
+      </c>
+      <c r="F16">
+        <v>79392000000.0</v>
+      </c>
+      <c r="G16">
+        <v>49979000000.0</v>
+      </c>
+      <c r="H16">
+        <v>78967000000.0</v>
+      </c>
+      <c r="I16">
+        <v>89860000000.0</v>
+      </c>
+      <c r="J16">
+        <v>49899000000.0</v>
+      </c>
+      <c r="K16">
+        <v>22178000000.0</v>
+      </c>
+      <c r="L16">
+        <v>67378000000.0</v>
+      </c>
+      <c r="M16">
+        <v>52876000000.0</v>
+      </c>
+      <c r="N16">
+        <v>78306000000.0</v>
+      </c>
+      <c r="O16">
+        <v>94081000000.0</v>
+      </c>
+      <c r="P16">
+        <v>36214000000.0</v>
+      </c>
+      <c r="Q16">
+        <v>28293000000.0</v>
+      </c>
+      <c r="R16">
+        <v>16069000000.0</v>
+      </c>
+      <c r="S16">
+        <v>3651000000.0</v>
+      </c>
+      <c r="T16">
+        <v>11239000000.0</v>
+      </c>
+      <c r="U16">
+        <v>2110000000.0</v>
+      </c>
+    </row>
+    <row r="17" spans="1:21">
+      <c r="A17" t="s">
+        <v>155</v>
+      </c>
+      <c r="B17">
+        <v>301948000000.0</v>
+      </c>
+      <c r="C17">
+        <v>295402000000.0</v>
+      </c>
+      <c r="D17">
+        <v>241291000000.0</v>
+      </c>
+      <c r="E17">
+        <v>135959000000.0</v>
+      </c>
+      <c r="F17">
+        <v>79392000000.0</v>
+      </c>
+      <c r="G17">
+        <v>49979000000.0</v>
+      </c>
+      <c r="H17">
+        <v>78967000000.0</v>
+      </c>
+      <c r="I17">
+        <v>89860000000.0</v>
+      </c>
+      <c r="J17">
+        <v>49899000000.0</v>
+      </c>
+      <c r="K17">
+        <v>22178000000.0</v>
+      </c>
+      <c r="L17">
+        <v>67378000000.0</v>
+      </c>
+      <c r="M17"/>
+      <c r="N17"/>
+      <c r="O17"/>
+      <c r="P17"/>
+      <c r="Q17"/>
+      <c r="R17"/>
+      <c r="S17"/>
+      <c r="T17"/>
+      <c r="U17"/>
+    </row>
+    <row r="18" spans="1:21">
+      <c r="A18" t="s">
+        <v>156</v>
+      </c>
+      <c r="B18">
+        <v>998761000000.0</v>
+      </c>
+      <c r="C18">
+        <v>1065375000000.0</v>
+      </c>
+      <c r="D18">
+        <v>989245000000.0</v>
+      </c>
+      <c r="E18">
+        <v>844031000000.0</v>
+      </c>
+      <c r="F18">
+        <v>720832000000.0</v>
+      </c>
+      <c r="G18">
+        <v>562357000000.0</v>
+      </c>
+      <c r="H18">
+        <v>559891000000.0</v>
+      </c>
+      <c r="I18">
+        <v>587366000000.0</v>
+      </c>
+      <c r="J18">
+        <v>574737000000.0</v>
+      </c>
+      <c r="K18">
+        <v>477223000000.0</v>
+      </c>
+      <c r="L18">
+        <v>375536000000.0</v>
+      </c>
+      <c r="M18"/>
+      <c r="N18"/>
+      <c r="O18"/>
+      <c r="P18"/>
+      <c r="Q18"/>
+      <c r="R18"/>
+      <c r="S18"/>
+      <c r="T18"/>
+      <c r="U18"/>
+    </row>
+    <row r="19" spans="1:21">
+      <c r="A19" t="s">
+        <v>157</v>
+      </c>
+      <c r="B19"/>
+      <c r="C19"/>
+      <c r="D19"/>
+      <c r="E19"/>
+      <c r="F19"/>
+      <c r="G19"/>
+      <c r="H19"/>
+      <c r="I19"/>
+      <c r="J19"/>
+      <c r="K19"/>
+      <c r="L19"/>
+      <c r="M19"/>
+      <c r="N19"/>
+      <c r="O19"/>
+      <c r="P19"/>
+      <c r="Q19"/>
+      <c r="R19"/>
+      <c r="S19"/>
+      <c r="T19"/>
+      <c r="U19"/>
+    </row>
+    <row r="20" spans="1:21">
+      <c r="A20" t="s">
+        <v>158</v>
+      </c>
+      <c r="B20"/>
+      <c r="C20"/>
+      <c r="D20"/>
+      <c r="E20"/>
+      <c r="F20"/>
+      <c r="G20"/>
+      <c r="H20"/>
+      <c r="I20"/>
+      <c r="J20"/>
+      <c r="K20"/>
+      <c r="L20"/>
+      <c r="M20"/>
+      <c r="N20"/>
+      <c r="O20"/>
+      <c r="P20"/>
+      <c r="Q20"/>
+      <c r="R20"/>
+      <c r="S20"/>
+      <c r="T20"/>
+      <c r="U20"/>
+    </row>
+    <row r="21" spans="1:21">
+      <c r="A21" t="s">
+        <v>159</v>
+      </c>
+      <c r="B21">
+        <v>393159000000.0</v>
+      </c>
+      <c r="C21">
+        <v>382289000000.0</v>
+      </c>
+      <c r="D21">
+        <v>309801000000.0</v>
+      </c>
+      <c r="E21">
+        <v>175742000000.0</v>
+      </c>
+      <c r="F21">
+        <v>104014000000.0</v>
+      </c>
+      <c r="G21">
+        <v>63703000000.0</v>
+      </c>
+      <c r="H21">
+        <v>112336000000.0</v>
+      </c>
+      <c r="I21">
+        <v>135618000000.0</v>
+      </c>
+      <c r="J21">
+        <v>75317000000.0</v>
+      </c>
+      <c r="K21">
+        <v>79445000000.0</v>
+      </c>
+      <c r="L21">
+        <v>96528000000.0</v>
+      </c>
+      <c r="M21">
+        <v>71482000000.0</v>
+      </c>
+      <c r="N21">
+        <v>118708000000.0</v>
+      </c>
+      <c r="O21">
+        <v>128018000000.0</v>
+      </c>
+      <c r="P21">
+        <v>48375000000.0</v>
+      </c>
+      <c r="Q21">
+        <v>37813000000.0</v>
+      </c>
+      <c r="R21">
+        <v>23079000000.0</v>
+      </c>
+      <c r="S21">
+        <v>4822000000.0</v>
+      </c>
+      <c r="T21">
+        <v>70718000000.0</v>
+      </c>
+      <c r="U21">
+        <v>47228000000.0</v>
+      </c>
+    </row>
+    <row r="22" spans="1:21">
+      <c r="A22" t="s">
+        <v>160</v>
+      </c>
+      <c r="B22"/>
+      <c r="C22"/>
+      <c r="D22"/>
+      <c r="E22"/>
+      <c r="F22"/>
+      <c r="G22"/>
+      <c r="H22"/>
+      <c r="I22"/>
+      <c r="J22"/>
+      <c r="K22"/>
+      <c r="L22"/>
+      <c r="M22"/>
+      <c r="N22"/>
+      <c r="O22"/>
+      <c r="P22"/>
+      <c r="Q22"/>
+      <c r="R22"/>
+      <c r="S22"/>
+      <c r="T22"/>
+      <c r="U22"/>
+    </row>
+    <row r="23" spans="1:21">
+      <c r="A23" t="s">
+        <v>161</v>
+      </c>
+      <c r="B23">
+        <v>1868764000000.0</v>
+      </c>
+      <c r="C23">
+        <v>1844076000000.0</v>
+      </c>
+      <c r="D23">
+        <v>1417185000000.0</v>
+      </c>
+      <c r="E23">
+        <v>1209872000000.0</v>
+      </c>
+      <c r="F23">
+        <v>1201645000000.0</v>
+      </c>
+      <c r="G23">
+        <v>1275640000000.0</v>
+      </c>
+      <c r="H23">
+        <v>1248302000000.0</v>
+      </c>
+      <c r="I23">
+        <v>1172481000000.0</v>
+      </c>
+      <c r="J23">
+        <v>1100890000000.0</v>
+      </c>
+      <c r="K23">
+        <v>1017316000000.0</v>
+      </c>
+      <c r="L23">
+        <v>924607000000.0</v>
+      </c>
+      <c r="M23">
+        <v>843617000000.0</v>
+      </c>
+      <c r="N23">
+        <v>556179000000.0</v>
+      </c>
+      <c r="O23">
+        <v>494485000000.0</v>
+      </c>
+      <c r="P23">
+        <v>466085000000.0</v>
+      </c>
+      <c r="Q23">
+        <v>349996000000.0</v>
+      </c>
+      <c r="R23">
+        <v>244241000000.0</v>
+      </c>
+      <c r="S23">
+        <v>215270000000.0</v>
+      </c>
+      <c r="T23"/>
+      <c r="U23"/>
+    </row>
+    <row r="24" spans="1:21">
+      <c r="A24" t="s">
+        <v>162</v>
+      </c>
+      <c r="B24"/>
+      <c r="C24"/>
+      <c r="D24"/>
+      <c r="E24"/>
+      <c r="F24"/>
+      <c r="G24"/>
+      <c r="H24"/>
+      <c r="I24"/>
+      <c r="J24"/>
+      <c r="K24"/>
+      <c r="L24"/>
+      <c r="M24"/>
+      <c r="N24"/>
+      <c r="O24"/>
+      <c r="P24"/>
+      <c r="Q24"/>
+      <c r="R24"/>
+      <c r="S24"/>
+      <c r="T24"/>
+      <c r="U24"/>
+    </row>
+    <row r="25" spans="1:21">
+      <c r="A25" t="s">
+        <v>163</v>
+      </c>
+      <c r="B25">
+        <v>60661000000.0</v>
+      </c>
+      <c r="C25">
+        <v>59017000000.0</v>
+      </c>
+      <c r="D25">
+        <v>50729000000.0</v>
+      </c>
+      <c r="E25">
+        <v>71837000000.0</v>
+      </c>
+      <c r="F25">
+        <v>67203000000.0</v>
+      </c>
+      <c r="G25"/>
+      <c r="H25"/>
+      <c r="I25">
+        <v>46355000000.0</v>
+      </c>
+      <c r="J25">
+        <v>44905000000.0</v>
+      </c>
+      <c r="K25"/>
+      <c r="L25"/>
+      <c r="M25"/>
+      <c r="N25"/>
+      <c r="O25"/>
+      <c r="P25"/>
+      <c r="Q25"/>
+      <c r="R25"/>
+      <c r="S25"/>
+      <c r="T25"/>
+      <c r="U25"/>
+    </row>
+    <row r="26" spans="1:21">
+      <c r="A26" t="s">
+        <v>164</v>
+      </c>
+      <c r="B26"/>
+      <c r="C26"/>
+      <c r="D26"/>
+      <c r="E26"/>
+      <c r="F26"/>
+      <c r="G26"/>
+      <c r="H26"/>
+      <c r="I26"/>
+      <c r="J26"/>
+      <c r="K26"/>
+      <c r="L26"/>
+      <c r="M26"/>
+      <c r="N26"/>
+      <c r="O26"/>
+      <c r="P26"/>
+      <c r="Q26"/>
+      <c r="R26"/>
+      <c r="S26"/>
+      <c r="T26"/>
+      <c r="U26"/>
+    </row>
+    <row r="27" spans="1:21">
+      <c r="A27" t="s">
+        <v>165</v>
+      </c>
+      <c r="B27"/>
+      <c r="C27"/>
+      <c r="D27"/>
+      <c r="E27"/>
+      <c r="F27"/>
+      <c r="G27"/>
+      <c r="H27"/>
+      <c r="I27"/>
+      <c r="J27"/>
+      <c r="K27"/>
+      <c r="L27"/>
+      <c r="M27"/>
+      <c r="N27"/>
+      <c r="O27"/>
+      <c r="P27"/>
+      <c r="Q27"/>
+      <c r="R27"/>
+      <c r="S27"/>
+      <c r="T27"/>
+      <c r="U27"/>
+    </row>
+    <row r="28" spans="1:21">
+      <c r="A28" t="s">
+        <v>166</v>
+      </c>
+      <c r="B28">
+        <v>318342000000.0</v>
+      </c>
+      <c r="C28">
+        <v>150868000000.0</v>
+      </c>
+      <c r="D28">
+        <v>155562000000.0</v>
+      </c>
+      <c r="E28">
+        <v>138292000000.0</v>
+      </c>
+      <c r="F28">
+        <v>124423000000.0</v>
+      </c>
+      <c r="G28">
+        <v>233037000000.0</v>
+      </c>
+      <c r="H28">
+        <v>195332000000.0</v>
+      </c>
+      <c r="I28">
+        <v>167899000000.0</v>
+      </c>
+      <c r="J28">
+        <v>120480000000.0</v>
+      </c>
+      <c r="K28">
+        <v>219066000000.0</v>
+      </c>
+      <c r="L28">
+        <v>68481000000.0</v>
+      </c>
+      <c r="M28">
+        <v>58318000000.0</v>
+      </c>
+      <c r="N28">
+        <v>56096000000.0</v>
+      </c>
+      <c r="O28">
+        <v>52607000000.0</v>
+      </c>
+      <c r="P28">
+        <v>56342000000.0</v>
+      </c>
+      <c r="Q28">
+        <v>53581000000.0</v>
+      </c>
+      <c r="R28">
+        <v>39941000000.0</v>
+      </c>
+      <c r="S28">
+        <v>41255000000.0</v>
+      </c>
+      <c r="T28"/>
+      <c r="U28"/>
+    </row>
+    <row r="29" spans="1:21">
+      <c r="A29" t="s">
+        <v>167</v>
+      </c>
+      <c r="B29">
+        <v>91211000000.0</v>
+      </c>
+      <c r="C29">
+        <v>86887000000.0</v>
+      </c>
+      <c r="D29">
+        <v>68510000000.0</v>
+      </c>
+      <c r="E29">
+        <v>39783000000.0</v>
+      </c>
+      <c r="F29">
+        <v>24622000000.0</v>
+      </c>
+      <c r="G29">
+        <v>13724000000.0</v>
+      </c>
+      <c r="H29">
+        <v>33369000000.0</v>
+      </c>
+      <c r="I29">
+        <v>45758000000.0</v>
+      </c>
+      <c r="J29">
+        <v>25418000000.0</v>
+      </c>
+      <c r="K29">
+        <v>57267000000.0</v>
+      </c>
+      <c r="L29">
+        <v>29150000000.0</v>
+      </c>
+      <c r="M29"/>
+      <c r="N29"/>
+      <c r="O29"/>
+      <c r="P29"/>
+      <c r="Q29"/>
+      <c r="R29"/>
+      <c r="S29"/>
+      <c r="T29"/>
+      <c r="U29"/>
+    </row>
+    <row r="30" spans="1:21">
+      <c r="A30" t="s">
+        <v>168</v>
+      </c>
+      <c r="B30">
+        <v>539048000000.0</v>
+      </c>
+      <c r="C30">
+        <v>742596000000.0</v>
+      </c>
+      <c r="D30">
+        <v>716252000000.0</v>
+      </c>
+      <c r="E30">
+        <v>731297000000.0</v>
+      </c>
+      <c r="F30">
+        <v>713756000000.0</v>
+      </c>
+      <c r="G30">
+        <v>587097000000.0</v>
+      </c>
+      <c r="H30">
+        <v>533636000000.0</v>
+      </c>
+      <c r="I30">
+        <v>546090000000.0</v>
+      </c>
+      <c r="J30">
+        <v>548691000000.0</v>
+      </c>
+      <c r="K30">
+        <v>446063000000.0</v>
+      </c>
+      <c r="L30">
+        <v>299401000000.0</v>
+      </c>
+      <c r="M30">
+        <v>257253000000.0</v>
+      </c>
+      <c r="N30">
+        <v>206079000000.0</v>
+      </c>
+      <c r="O30">
+        <v>175329000000.0</v>
+      </c>
+      <c r="P30">
+        <v>176105000000.0</v>
+      </c>
+      <c r="Q30">
+        <v>148748000000.0</v>
+      </c>
+      <c r="R30">
+        <v>79240000000.0</v>
+      </c>
+      <c r="S30">
+        <v>89593000000.0</v>
+      </c>
+      <c r="T30"/>
+      <c r="U30"/>
+    </row>
+    <row r="31" spans="1:21">
+      <c r="A31" t="s">
+        <v>169</v>
+      </c>
+      <c r="B31"/>
+      <c r="C31"/>
+      <c r="D31">
+        <v>309801000000.0</v>
+      </c>
+      <c r="E31">
+        <v>-478575000000.0</v>
+      </c>
+      <c r="F31">
+        <v>104014000000.0</v>
+      </c>
+      <c r="G31">
+        <v>63703000000.0</v>
+      </c>
+      <c r="H31">
+        <v>112336000000.0</v>
+      </c>
+      <c r="I31">
+        <v>-626391000000.0</v>
+      </c>
+      <c r="J31">
+        <v>-552199000000.0</v>
+      </c>
+      <c r="K31">
+        <v>-590099000000.0</v>
+      </c>
+      <c r="L31">
+        <v>-590939000000.0</v>
+      </c>
+      <c r="M31">
+        <v>-574538000000.0</v>
+      </c>
+      <c r="N31">
+        <v>-344039000000.0</v>
+      </c>
+      <c r="O31">
+        <v>-330137000000.0</v>
+      </c>
+      <c r="P31">
+        <v>-298890000000.0</v>
+      </c>
+      <c r="Q31">
+        <v>-201248000000.0</v>
+      </c>
+      <c r="R31">
+        <v>-165001000000.0</v>
+      </c>
+      <c r="S31">
+        <v>-125677000000.0</v>
+      </c>
+      <c r="T31"/>
+      <c r="U31"/>
+    </row>
+    <row r="32" spans="1:21">
+      <c r="A32" t="s">
+        <v>170</v>
+      </c>
+      <c r="B32">
+        <v>2261923000000.0</v>
+      </c>
+      <c r="C32">
+        <v>2226365000000.0</v>
+      </c>
+      <c r="D32">
+        <v>1726986000000.0</v>
+      </c>
+      <c r="E32">
+        <v>1385614000000.0</v>
+      </c>
+      <c r="F32">
+        <v>1305659000000.0</v>
+      </c>
+      <c r="G32">
+        <v>1339343000000.0</v>
+      </c>
+      <c r="H32">
+        <v>1360638000000.0</v>
+      </c>
+      <c r="I32">
+        <v>1308099000000.0</v>
+      </c>
+      <c r="J32">
+        <v>1176207000000.0</v>
+      </c>
+      <c r="K32">
+        <v>1096761000000.0</v>
+      </c>
+      <c r="L32">
+        <v>1021135000000.0</v>
+      </c>
+      <c r="M32">
+        <v>915099000000.0</v>
+      </c>
+      <c r="N32">
+        <v>674887000000.0</v>
+      </c>
+      <c r="O32">
+        <v>622503000000.0</v>
+      </c>
+      <c r="P32">
+        <v>514460000000.0</v>
+      </c>
+      <c r="Q32">
+        <v>387809000000.0</v>
+      </c>
+      <c r="R32">
+        <v>267320000000.0</v>
+      </c>
+      <c r="S32">
+        <v>220092000000.0</v>
+      </c>
+      <c r="T32">
+        <v>83737000000.0</v>
+      </c>
+      <c r="U32">
+        <v>78496000000.0</v>
+      </c>
+    </row>
+  </sheetData>
+  <printOptions gridLines="false" gridLinesSet="true"/>
+  <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
+  <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
+  <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
+    <oddHeader/>
+    <oddFooter/>
+    <evenHeader/>
+    <evenFooter/>
+    <firstHeader/>
+    <firstFooter/>
+  </headerFooter>
+  <tableParts count="0"/>
+</worksheet>
+</file>
+
+<file path=xl/worksheets/sheet4.xml><?xml version="1.0" encoding="utf-8"?>
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
+  <sheetPr>
+    <outlinePr summaryBelow="1" summaryRight="1"/>
+  </sheetPr>
+  <dimension ref="A1:CD32"/>
+  <sheetViews>
+    <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
+      <selection activeCell="A1" sqref="A1"/>
+    </sheetView>
+  </sheetViews>
+  <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
+  <cols>
+    <col min="1" max="1" width="39.99" bestFit="true" customWidth="true" style="0"/>
+    <col min="2" max="2" width="15.282" bestFit="true" customWidth="true" style="0"/>
+    <col min="3" max="3" width="15.282" bestFit="true" customWidth="true" style="0"/>
+  </cols>
+  <sheetData>
+    <row r="1" spans="1:82">
+      <c r="A1" t="s">
+        <v>0</v>
+      </c>
+      <c r="B1" t="s">
+        <v>82</v>
+      </c>
+      <c r="C1" t="s">
+        <v>1</v>
+      </c>
+      <c r="D1" t="s">
+        <v>83</v>
+      </c>
+      <c r="E1" t="s">
+        <v>84</v>
+      </c>
+      <c r="F1" t="s">
+        <v>85</v>
+      </c>
+      <c r="G1" t="s">
+        <v>2</v>
+      </c>
+      <c r="H1" t="s">
+        <v>86</v>
+      </c>
+      <c r="I1" t="s">
+        <v>87</v>
+      </c>
+      <c r="J1" t="s">
+        <v>88</v>
+      </c>
+      <c r="K1" t="s">
+        <v>3</v>
+      </c>
+      <c r="L1" t="s">
+        <v>89</v>
+      </c>
+      <c r="M1" t="s">
+        <v>90</v>
+      </c>
+      <c r="N1" t="s">
+        <v>91</v>
+      </c>
+      <c r="O1" t="s">
+        <v>4</v>
+      </c>
+      <c r="P1" t="s">
+        <v>92</v>
+      </c>
+      <c r="Q1" t="s">
+        <v>93</v>
+      </c>
+      <c r="R1" t="s">
+        <v>94</v>
+      </c>
+      <c r="S1" t="s">
+        <v>5</v>
+      </c>
+      <c r="T1" t="s">
+        <v>95</v>
+      </c>
+      <c r="U1" t="s">
+        <v>96</v>
+      </c>
+      <c r="V1" t="s">
+        <v>97</v>
+      </c>
+      <c r="W1" t="s">
+        <v>6</v>
+      </c>
+      <c r="X1" t="s">
+        <v>98</v>
+      </c>
+      <c r="Y1" t="s">
+        <v>99</v>
+      </c>
+      <c r="Z1" t="s">
+        <v>100</v>
+      </c>
+      <c r="AA1" t="s">
+        <v>7</v>
+      </c>
+      <c r="AB1" t="s">
+        <v>101</v>
+      </c>
+      <c r="AC1" t="s">
+        <v>102</v>
+      </c>
+      <c r="AD1" t="s">
+        <v>103</v>
+      </c>
+      <c r="AE1" t="s">
+        <v>8</v>
+      </c>
+      <c r="AF1" t="s">
+        <v>104</v>
+      </c>
+      <c r="AG1" t="s">
+        <v>105</v>
+      </c>
+      <c r="AH1" t="s">
+        <v>106</v>
+      </c>
+      <c r="AI1" t="s">
+        <v>9</v>
+      </c>
+      <c r="AJ1" t="s">
+        <v>107</v>
+      </c>
+      <c r="AK1" t="s">
+        <v>108</v>
+      </c>
+      <c r="AL1" t="s">
+        <v>109</v>
+      </c>
+      <c r="AM1" t="s">
+        <v>10</v>
+      </c>
+      <c r="AN1" t="s">
+        <v>110</v>
+      </c>
+      <c r="AO1" t="s">
+        <v>111</v>
+      </c>
+      <c r="AP1" t="s">
+        <v>112</v>
+      </c>
+      <c r="AQ1" t="s">
+        <v>11</v>
+      </c>
+      <c r="AR1" t="s">
+        <v>113</v>
+      </c>
+      <c r="AS1" t="s">
+        <v>114</v>
+      </c>
+      <c r="AT1" t="s">
+        <v>115</v>
+      </c>
+      <c r="AU1" t="s">
+        <v>12</v>
+      </c>
+      <c r="AV1" t="s">
+        <v>116</v>
+      </c>
+      <c r="AW1" t="s">
+        <v>117</v>
+      </c>
+      <c r="AX1" t="s">
+        <v>118</v>
+      </c>
+      <c r="AY1" t="s">
+        <v>13</v>
+      </c>
+      <c r="AZ1" t="s">
+        <v>119</v>
+      </c>
+      <c r="BA1" t="s">
+        <v>120</v>
+      </c>
+      <c r="BB1" t="s">
+        <v>121</v>
+      </c>
+      <c r="BC1" t="s">
+        <v>14</v>
+      </c>
+      <c r="BD1" t="s">
+        <v>122</v>
+      </c>
+      <c r="BE1" t="s">
+        <v>123</v>
+      </c>
+      <c r="BF1" t="s">
+        <v>124</v>
+      </c>
+      <c r="BG1" t="s">
+        <v>15</v>
+      </c>
+      <c r="BH1" t="s">
+        <v>125</v>
+      </c>
+      <c r="BI1" t="s">
+        <v>126</v>
+      </c>
+      <c r="BJ1" t="s">
+        <v>127</v>
+      </c>
+      <c r="BK1" t="s">
+        <v>16</v>
+      </c>
+      <c r="BL1" t="s">
+        <v>128</v>
+      </c>
+      <c r="BM1" t="s">
+        <v>129</v>
+      </c>
+      <c r="BN1" t="s">
+        <v>130</v>
+      </c>
+      <c r="BO1" t="s">
+        <v>17</v>
+      </c>
+      <c r="BP1" t="s">
+        <v>131</v>
+      </c>
+      <c r="BQ1" t="s">
+        <v>132</v>
+      </c>
+      <c r="BR1" t="s">
+        <v>133</v>
+      </c>
+      <c r="BS1" t="s">
+        <v>18</v>
+      </c>
+      <c r="BT1" t="s">
+        <v>134</v>
+      </c>
+      <c r="BU1" t="s">
+        <v>135</v>
+      </c>
+      <c r="BV1" t="s">
+        <v>136</v>
+      </c>
+      <c r="BW1" t="s">
+        <v>19</v>
+      </c>
+      <c r="BX1" t="s">
+        <v>137</v>
+      </c>
+      <c r="BY1" t="s">
+        <v>138</v>
+      </c>
+      <c r="BZ1" t="s">
+        <v>139</v>
+      </c>
+      <c r="CA1" t="s">
+        <v>20</v>
+      </c>
+      <c r="CB1" t="s">
+        <v>171</v>
+      </c>
+      <c r="CC1" t="s">
+        <v>172</v>
+      </c>
+      <c r="CD1" t="s">
+        <v>173</v>
+      </c>
+    </row>
+    <row r="2" spans="1:82">
+      <c r="A2" t="s">
+        <v>140</v>
+      </c>
+      <c r="B2">
+        <v>328662000000.0</v>
+      </c>
+      <c r="C2">
+        <v>353558000000.0</v>
+      </c>
+      <c r="D2">
+        <v>317942000000.0</v>
+      </c>
+      <c r="E2">
+        <v>287733000000.0</v>
+      </c>
+      <c r="F2">
+        <v>300309000000.0</v>
+      </c>
+      <c r="G2"/>
+      <c r="H2">
+        <v>292520000000.0</v>
+      </c>
+      <c r="I2">
+        <v>257357000000.0</v>
+      </c>
+      <c r="J2">
+        <v>242612000000.0</v>
+      </c>
+      <c r="K2">
+        <v>211302000000.0</v>
+      </c>
+      <c r="L2">
+        <v>187979000000.0</v>
+      </c>
+      <c r="M2">
+        <v>156769000000.0</v>
+      </c>
+      <c r="N2">
+        <v>144883000000.0</v>
+      </c>
+      <c r="O2">
+        <v>125981000000.0</v>
+      </c>
+      <c r="P2">
+        <v>113364000000.0</v>
+      </c>
+      <c r="Q2">
+        <v>115817000000.0</v>
+      </c>
+      <c r="R2">
+        <v>123413000000.0</v>
+      </c>
+      <c r="S2">
+        <v>88510000000.0</v>
+      </c>
+      <c r="T2">
+        <v>142752000000.0</v>
+      </c>
+      <c r="U2">
+        <v>116006000000.0</v>
+      </c>
+      <c r="V2">
+        <v>140621000000.0</v>
+      </c>
+      <c r="W2">
+        <v>151426000000.0</v>
+      </c>
+      <c r="X2">
+        <v>173123000000.0</v>
+      </c>
+      <c r="Y2">
+        <v>181230000000.0</v>
+      </c>
+      <c r="Z2">
+        <v>182764000000.0</v>
+      </c>
+      <c r="AA2">
+        <v>190085000000.0</v>
+      </c>
+      <c r="AB2">
+        <v>188236000000.0</v>
+      </c>
+      <c r="AC2">
+        <v>172413000000.0</v>
+      </c>
+      <c r="AD2">
+        <v>163932000000.0</v>
+      </c>
+      <c r="AE2">
+        <v>190922000000.0</v>
+      </c>
+      <c r="AF2">
+        <v>144489000000.0</v>
+      </c>
+      <c r="AG2">
+        <v>141068000000.0</v>
+      </c>
+      <c r="AH2">
+        <v>149912000000.0</v>
+      </c>
+      <c r="AI2">
+        <v>151829000000.0</v>
+      </c>
+      <c r="AJ2">
+        <v>138558000000.0</v>
+      </c>
+      <c r="AK2">
+        <v>135499000000.0</v>
+      </c>
+      <c r="AL2">
+        <v>126314000000.0</v>
+      </c>
+      <c r="AM2">
+        <v>167533000000.0</v>
+      </c>
+      <c r="AN2">
+        <v>126809000000.0</v>
+      </c>
+      <c r="AO2">
+        <v>143122000000.0</v>
+      </c>
+      <c r="AP2">
+        <v>152635000000.0</v>
+      </c>
+      <c r="AQ2">
+        <v>143448000000.0</v>
+      </c>
+      <c r="AR2">
+        <v>141723000000.0</v>
+      </c>
+      <c r="AS2">
+        <v>159389000000.0</v>
+      </c>
+      <c r="AT2">
+        <v>162842000000.0</v>
+      </c>
+      <c r="AU2">
+        <v>169217000000.0</v>
+      </c>
+      <c r="AV2">
+        <v>153049000000.0</v>
+      </c>
+      <c r="AW2">
+        <v>133781000000.0</v>
+      </c>
+      <c r="AX2">
+        <v>130317000000.0</v>
+      </c>
+      <c r="AY2">
+        <v>113369000000.0</v>
+      </c>
+      <c r="AZ2">
+        <v>88905000000.0</v>
+      </c>
+      <c r="BA2">
+        <v>75337000000.0</v>
+      </c>
+      <c r="BB2">
+        <v>72489000000.0</v>
+      </c>
+      <c r="BC2">
+        <v>69979000000.0</v>
+      </c>
+      <c r="BD2">
+        <v>78367000000.0</v>
+      </c>
+      <c r="BE2">
+        <v>85678000000.0</v>
+      </c>
+      <c r="BF2">
+        <v>85132000000.0</v>
+      </c>
+      <c r="BG2"/>
+      <c r="BH2"/>
+      <c r="BI2"/>
+      <c r="BJ2"/>
+      <c r="BK2"/>
+      <c r="BL2"/>
+      <c r="BM2"/>
+      <c r="BN2"/>
+      <c r="BO2"/>
+      <c r="BP2"/>
+      <c r="BQ2"/>
+      <c r="BR2"/>
+      <c r="BS2"/>
+      <c r="BT2"/>
+      <c r="BU2"/>
+      <c r="BV2"/>
+      <c r="BW2"/>
+      <c r="BX2"/>
+      <c r="BY2"/>
+      <c r="BZ2"/>
+      <c r="CA2"/>
+      <c r="CB2"/>
+      <c r="CC2"/>
+      <c r="CD2"/>
+    </row>
+    <row r="3" spans="1:82">
+      <c r="A3" t="s">
+        <v>141</v>
+      </c>
+      <c r="B3">
+        <v>15452000000.0</v>
+      </c>
+      <c r="C3"/>
+      <c r="D3"/>
+      <c r="E3">
+        <v>15698000000.0</v>
+      </c>
+      <c r="F3">
+        <v>16013000000.0</v>
+      </c>
+      <c r="G3">
+        <v>10000000000.0</v>
+      </c>
+      <c r="H3">
+        <v>18588000000.0</v>
+      </c>
+      <c r="I3">
+        <v>14967000000.0</v>
+      </c>
+      <c r="J3">
+        <v>15462000000.0</v>
+      </c>
+      <c r="K3">
+        <v>7510000000.0</v>
+      </c>
+      <c r="L3">
+        <v>17380000000.0</v>
+      </c>
+      <c r="M3">
+        <v>12484000000.0</v>
+      </c>
+      <c r="N3">
+        <v>13355000000.0</v>
+      </c>
+      <c r="O3">
+        <v>11817000000.0</v>
+      </c>
+      <c r="P3">
+        <v>26492000000.0</v>
+      </c>
+      <c r="Q3">
+        <v>15987000000.0</v>
+      </c>
+      <c r="R3">
+        <v>17856000000.0</v>
+      </c>
+      <c r="S3"/>
+      <c r="T3"/>
+      <c r="U3"/>
+      <c r="V3">
+        <v>19111000000.0</v>
+      </c>
+      <c r="W3"/>
+      <c r="X3"/>
+      <c r="Y3">
+        <v>11447000000.0</v>
+      </c>
+      <c r="Z3">
+        <v>16952000000.0</v>
+      </c>
+      <c r="AA3"/>
+      <c r="AB3">
+        <v>11492000000.0</v>
+      </c>
+      <c r="AC3">
+        <v>12613000000.0</v>
+      </c>
+      <c r="AD3">
+        <v>12035000000.0</v>
+      </c>
+      <c r="AE3">
+        <v>13275000000.0</v>
+      </c>
+      <c r="AF3">
+        <v>7621000000.0</v>
+      </c>
+      <c r="AG3"/>
+      <c r="AH3">
+        <v>11127000000.0</v>
+      </c>
+      <c r="AI3"/>
+      <c r="AJ3"/>
+      <c r="AK3"/>
+      <c r="AL3">
+        <v>9315000000.0</v>
+      </c>
+      <c r="AM3">
+        <v>10743000000.0</v>
+      </c>
+      <c r="AN3">
+        <v>7041000000.0</v>
+      </c>
+      <c r="AO3">
+        <v>8999000000.0</v>
+      </c>
+      <c r="AP3">
+        <v>8894000000.0</v>
+      </c>
+      <c r="AQ3">
+        <v>9802000000.0</v>
+      </c>
+      <c r="AR3">
+        <v>8658000000.0</v>
+      </c>
+      <c r="AS3">
+        <v>6883000000.0</v>
+      </c>
+      <c r="AT3">
+        <v>8924000000.0</v>
+      </c>
+      <c r="AU3">
+        <v>8539000000.0</v>
+      </c>
+      <c r="AV3">
+        <v>11351000000.0</v>
+      </c>
+      <c r="AW3">
+        <v>4180000000.0</v>
+      </c>
+      <c r="AX3">
+        <v>3989000000.0</v>
+      </c>
+      <c r="AY3">
+        <v>4244000000.0</v>
+      </c>
+      <c r="AZ3">
+        <v>4234000000.0</v>
+      </c>
+      <c r="BA3">
+        <v>4229000000.0</v>
+      </c>
+      <c r="BB3">
+        <v>4291000000.0</v>
+      </c>
+      <c r="BC3">
+        <v>4401000000.0</v>
+      </c>
+      <c r="BD3">
+        <v>3979000000.0</v>
+      </c>
+      <c r="BE3">
+        <v>4184000000.0</v>
+      </c>
+      <c r="BF3">
+        <v>4398000000.0</v>
+      </c>
+      <c r="BG3"/>
+      <c r="BH3"/>
+      <c r="BI3"/>
+      <c r="BJ3"/>
+      <c r="BK3"/>
+      <c r="BL3"/>
+      <c r="BM3"/>
+      <c r="BN3"/>
+      <c r="BO3"/>
+      <c r="BP3"/>
+      <c r="BQ3"/>
+      <c r="BR3"/>
+      <c r="BS3"/>
+      <c r="BT3"/>
+      <c r="BU3"/>
+      <c r="BV3"/>
+      <c r="BW3"/>
+      <c r="BX3"/>
+      <c r="BY3"/>
+      <c r="BZ3"/>
+      <c r="CA3"/>
+      <c r="CB3"/>
+      <c r="CC3"/>
+      <c r="CD3"/>
+    </row>
+    <row r="4" spans="1:82">
+      <c r="A4" t="s">
+        <v>142</v>
+      </c>
+      <c r="B4"/>
+      <c r="C4"/>
+      <c r="D4"/>
+      <c r="E4"/>
+      <c r="F4"/>
+      <c r="G4"/>
+      <c r="H4"/>
+      <c r="I4"/>
+      <c r="J4"/>
+      <c r="K4"/>
+      <c r="L4"/>
+      <c r="M4"/>
+      <c r="N4"/>
+      <c r="O4"/>
+      <c r="P4"/>
+      <c r="Q4"/>
+      <c r="R4"/>
+      <c r="S4"/>
+      <c r="T4"/>
+      <c r="U4"/>
+      <c r="V4"/>
+      <c r="W4"/>
+      <c r="X4"/>
+      <c r="Y4"/>
+      <c r="Z4"/>
+      <c r="AA4"/>
+      <c r="AB4"/>
+      <c r="AC4"/>
+      <c r="AD4"/>
+      <c r="AE4"/>
+      <c r="AF4"/>
+      <c r="AG4"/>
+      <c r="AH4"/>
+      <c r="AI4"/>
+      <c r="AJ4"/>
+      <c r="AK4"/>
+      <c r="AL4"/>
+      <c r="AM4"/>
+      <c r="AN4"/>
+      <c r="AO4"/>
+      <c r="AP4"/>
+      <c r="AQ4"/>
+      <c r="AR4"/>
+      <c r="AS4"/>
+      <c r="AT4"/>
+      <c r="AU4"/>
+      <c r="AV4"/>
+      <c r="AW4"/>
+      <c r="AX4"/>
+      <c r="AY4"/>
+      <c r="AZ4"/>
+      <c r="BA4"/>
+      <c r="BB4"/>
+      <c r="BC4"/>
+      <c r="BD4"/>
+      <c r="BE4"/>
+      <c r="BF4"/>
+      <c r="BG4"/>
+      <c r="BH4"/>
+      <c r="BI4"/>
+      <c r="BJ4"/>
+      <c r="BK4"/>
+      <c r="BL4"/>
+      <c r="BM4"/>
+      <c r="BN4"/>
+      <c r="BO4"/>
+      <c r="BP4"/>
+      <c r="BQ4"/>
+      <c r="BR4"/>
+      <c r="BS4"/>
+      <c r="BT4"/>
+      <c r="BU4"/>
+      <c r="BV4"/>
+      <c r="BW4"/>
+      <c r="BX4"/>
+      <c r="BY4"/>
+      <c r="BZ4"/>
+      <c r="CA4"/>
+      <c r="CB4"/>
+      <c r="CC4"/>
+      <c r="CD4"/>
+    </row>
+    <row r="5" spans="1:82">
+      <c r="A5" t="s">
+        <v>143</v>
+      </c>
+      <c r="B5">
+        <v>100215000000.0</v>
+      </c>
+      <c r="C5"/>
+      <c r="D5"/>
+      <c r="E5">
+        <v>100775000000.0</v>
+      </c>
+      <c r="F5">
+        <v>100686000000.0</v>
+      </c>
+      <c r="G5"/>
+      <c r="H5">
+        <v>93495000000.0</v>
+      </c>
+      <c r="I5">
+        <v>95506000000.0</v>
+      </c>
+      <c r="J5">
+        <v>94322000000.0</v>
+      </c>
+      <c r="K5">
+        <v>82264000000.0</v>
+      </c>
+      <c r="L5">
+        <v>71095000000.0</v>
+      </c>
+      <c r="M5">
+        <v>80220000000.0</v>
+      </c>
+      <c r="N5">
+        <v>76222000000.0</v>
+      </c>
+      <c r="O5">
+        <v>58873000000.0</v>
+      </c>
+      <c r="P5">
+        <v>125408000000.0</v>
+      </c>
+      <c r="Q5">
+        <v>139548000000.0</v>
+      </c>
+      <c r="R5">
+        <v>38615000000.0</v>
+      </c>
+      <c r="S5"/>
+      <c r="T5"/>
+      <c r="U5"/>
+      <c r="V5">
+        <v>37958000000.0</v>
+      </c>
+      <c r="W5"/>
+      <c r="X5"/>
+      <c r="Y5">
+        <v>-4032000000.0</v>
+      </c>
+      <c r="Z5">
+        <v>44214000000.0</v>
+      </c>
+      <c r="AA5"/>
+      <c r="AB5">
+        <v>26436000000.0</v>
+      </c>
+      <c r="AC5">
+        <v>14971000000.0</v>
+      </c>
+      <c r="AD5">
+        <v>15261000000.0</v>
+      </c>
+      <c r="AE5">
+        <v>45457000000.0</v>
+      </c>
+      <c r="AF5">
+        <v>38108000000.0</v>
+      </c>
+      <c r="AG5"/>
+      <c r="AH5">
+        <v>18497000000.0</v>
+      </c>
+      <c r="AI5"/>
+      <c r="AJ5"/>
+      <c r="AK5"/>
+      <c r="AL5">
+        <v>33917000000.0</v>
+      </c>
+      <c r="AM5">
+        <v>-516000000.0</v>
+      </c>
+      <c r="AN5">
+        <v>36092000000.0</v>
+      </c>
+      <c r="AO5">
+        <v>22849000000.0</v>
+      </c>
+      <c r="AP5">
+        <v>21020000000.0</v>
+      </c>
+      <c r="AQ5">
+        <v>25984000000.0</v>
+      </c>
+      <c r="AR5">
+        <v>37929000000.0</v>
+      </c>
+      <c r="AS5">
+        <v>18727000000.0</v>
+      </c>
+      <c r="AT5">
+        <v>13888000000.0</v>
+      </c>
+      <c r="AU5">
+        <v>-2791000000.0</v>
+      </c>
+      <c r="AV5">
+        <v>18128000000.0</v>
+      </c>
+      <c r="AW5">
+        <v>28040000000.0</v>
+      </c>
+      <c r="AX5">
+        <v>28071000000.0</v>
+      </c>
+      <c r="AY5">
+        <v>14827000000.0</v>
+      </c>
+      <c r="AZ5">
+        <v>41441000000.0</v>
+      </c>
+      <c r="BA5">
+        <v>33175000000.0</v>
+      </c>
+      <c r="BB5">
+        <v>29265000000.0</v>
+      </c>
+      <c r="BC5">
+        <v>30498000000.0</v>
+      </c>
+      <c r="BD5">
+        <v>25449000000.0</v>
+      </c>
+      <c r="BE5">
+        <v>36525000000.0</v>
+      </c>
+      <c r="BF5">
+        <v>35546000000.0</v>
+      </c>
+      <c r="BG5"/>
+      <c r="BH5"/>
+      <c r="BI5"/>
+      <c r="BJ5"/>
+      <c r="BK5"/>
+      <c r="BL5"/>
+      <c r="BM5"/>
+      <c r="BN5"/>
+      <c r="BO5"/>
+      <c r="BP5"/>
+      <c r="BQ5"/>
+      <c r="BR5"/>
+      <c r="BS5"/>
+      <c r="BT5"/>
+      <c r="BU5"/>
+      <c r="BV5"/>
+      <c r="BW5"/>
+      <c r="BX5"/>
+      <c r="BY5"/>
+      <c r="BZ5"/>
+      <c r="CA5"/>
+      <c r="CB5"/>
+      <c r="CC5"/>
+      <c r="CD5"/>
+    </row>
+    <row r="6" spans="1:82">
+      <c r="A6" t="s">
+        <v>144</v>
+      </c>
+      <c r="B6">
+        <v>115667000000.0</v>
+      </c>
+      <c r="C6">
+        <v>97164000000.0</v>
+      </c>
+      <c r="D6">
+        <v>94098000000.0</v>
+      </c>
+      <c r="E6">
+        <v>116473000000.0</v>
+      </c>
+      <c r="F6">
+        <v>116699000000.0</v>
+      </c>
+      <c r="G6"/>
+      <c r="H6">
+        <v>112083000000.0</v>
+      </c>
+      <c r="I6">
+        <v>110473000000.0</v>
+      </c>
+      <c r="J6">
+        <v>109784000000.0</v>
+      </c>
+      <c r="K6">
+        <v>89774000000.0</v>
+      </c>
+      <c r="L6">
+        <v>88475000000.0</v>
+      </c>
+      <c r="M6">
+        <v>92704000000.0</v>
+      </c>
+      <c r="N6">
+        <v>89577000000.0</v>
+      </c>
+      <c r="O6">
+        <v>70690000000.0</v>
+      </c>
+      <c r="P6">
+        <v>38536000000.0</v>
+      </c>
+      <c r="Q6">
+        <v>39718000000.0</v>
+      </c>
+      <c r="R6">
+        <v>56471000000.0</v>
+      </c>
+      <c r="S6">
+        <v>14950000000.0</v>
+      </c>
+      <c r="T6">
+        <v>16934000000.0</v>
+      </c>
+      <c r="U6">
+        <v>34172000000.0</v>
+      </c>
+      <c r="V6">
+        <v>57069000000.0</v>
+      </c>
+      <c r="W6">
+        <v>12862000000.0</v>
+      </c>
+      <c r="X6">
+        <v>10660000000.0</v>
+      </c>
+      <c r="Y6">
+        <v>7415000000.0</v>
+      </c>
+      <c r="Z6">
+        <v>61166000000.0</v>
+      </c>
+      <c r="AA6">
+        <v>55668000000.0</v>
+      </c>
+      <c r="AB6">
+        <v>37928000000.0</v>
+      </c>
+      <c r="AC6">
+        <v>27584000000.0</v>
+      </c>
+      <c r="AD6">
+        <v>27296000000.0</v>
+      </c>
+      <c r="AE6">
+        <v>58732000000.0</v>
+      </c>
+      <c r="AF6">
+        <v>45729000000.0</v>
+      </c>
+      <c r="AG6">
+        <v>33556000000.0</v>
+      </c>
+      <c r="AH6">
+        <v>29624000000.0</v>
+      </c>
+      <c r="AI6">
+        <v>-23212000000.0</v>
+      </c>
+      <c r="AJ6">
+        <v>31871000000.0</v>
+      </c>
+      <c r="AK6">
+        <v>32741000000.0</v>
+      </c>
+      <c r="AL6">
+        <v>43232000000.0</v>
+      </c>
+      <c r="AM6">
+        <v>10227000000.0</v>
+      </c>
+      <c r="AN6">
+        <v>43133000000.0</v>
+      </c>
+      <c r="AO6">
+        <v>31848000000.0</v>
+      </c>
+      <c r="AP6">
+        <v>29914000000.0</v>
+      </c>
+      <c r="AQ6">
+        <v>35786000000.0</v>
+      </c>
+      <c r="AR6">
+        <v>46587000000.0</v>
+      </c>
+      <c r="AS6">
+        <v>25610000000.0</v>
+      </c>
+      <c r="AT6">
+        <v>22812000000.0</v>
+      </c>
+      <c r="AU6">
+        <v>5748000000.0</v>
+      </c>
+      <c r="AV6">
+        <v>29479000000.0</v>
+      </c>
+      <c r="AW6">
+        <v>32220000000.0</v>
+      </c>
+      <c r="AX6">
+        <v>32060000000.0</v>
+      </c>
+      <c r="AY6">
+        <v>19071000000.0</v>
+      </c>
+      <c r="AZ6">
+        <v>45675000000.0</v>
+      </c>
+      <c r="BA6">
+        <v>37404000000.0</v>
+      </c>
+      <c r="BB6">
+        <v>33556000000.0</v>
+      </c>
+      <c r="BC6">
+        <v>34899000000.0</v>
+      </c>
+      <c r="BD6">
+        <v>29428000000.0</v>
+      </c>
+      <c r="BE6">
+        <v>40709000000.0</v>
+      </c>
+      <c r="BF6">
+        <v>39944000000.0</v>
+      </c>
+      <c r="BG6"/>
+      <c r="BH6"/>
+      <c r="BI6"/>
+      <c r="BJ6"/>
+      <c r="BK6"/>
+      <c r="BL6"/>
+      <c r="BM6"/>
+      <c r="BN6"/>
+      <c r="BO6"/>
+      <c r="BP6"/>
+      <c r="BQ6"/>
+      <c r="BR6"/>
+      <c r="BS6"/>
+      <c r="BT6"/>
+      <c r="BU6"/>
+      <c r="BV6"/>
+      <c r="BW6"/>
+      <c r="BX6"/>
+      <c r="BY6"/>
+      <c r="BZ6"/>
+      <c r="CA6"/>
+      <c r="CB6"/>
+      <c r="CC6"/>
+      <c r="CD6"/>
+    </row>
+    <row r="7" spans="1:82">
+      <c r="A7" t="s">
+        <v>145</v>
+      </c>
+      <c r="B7"/>
+      <c r="C7"/>
+      <c r="D7"/>
+      <c r="E7"/>
+      <c r="F7"/>
+      <c r="G7"/>
+      <c r="H7"/>
+      <c r="I7"/>
+      <c r="J7"/>
+      <c r="K7"/>
+      <c r="L7"/>
+      <c r="M7"/>
+      <c r="N7"/>
+      <c r="O7"/>
+      <c r="P7"/>
+      <c r="Q7"/>
+      <c r="R7"/>
+      <c r="S7"/>
+      <c r="T7"/>
+      <c r="U7"/>
+      <c r="V7"/>
+      <c r="W7"/>
+      <c r="X7"/>
+      <c r="Y7"/>
+      <c r="Z7"/>
+      <c r="AA7"/>
+      <c r="AB7"/>
+      <c r="AC7"/>
+      <c r="AD7"/>
+      <c r="AE7"/>
+      <c r="AF7"/>
+      <c r="AG7"/>
+      <c r="AH7"/>
+      <c r="AI7"/>
+      <c r="AJ7"/>
+      <c r="AK7"/>
+      <c r="AL7"/>
+      <c r="AM7"/>
+      <c r="AN7"/>
+      <c r="AO7"/>
+      <c r="AP7"/>
+      <c r="AQ7"/>
+      <c r="AR7"/>
+      <c r="AS7"/>
+      <c r="AT7"/>
+      <c r="AU7"/>
+      <c r="AV7"/>
+      <c r="AW7"/>
+      <c r="AX7"/>
+      <c r="AY7"/>
+      <c r="AZ7"/>
+      <c r="BA7"/>
+      <c r="BB7"/>
+      <c r="BC7"/>
+      <c r="BD7"/>
+      <c r="BE7"/>
+      <c r="BF7"/>
+      <c r="BG7"/>
+      <c r="BH7"/>
+      <c r="BI7"/>
+      <c r="BJ7"/>
+      <c r="BK7"/>
+      <c r="BL7"/>
+      <c r="BM7"/>
+      <c r="BN7"/>
+      <c r="BO7"/>
+      <c r="BP7"/>
+      <c r="BQ7"/>
+      <c r="BR7"/>
+      <c r="BS7"/>
+      <c r="BT7"/>
+      <c r="BU7"/>
+      <c r="BV7"/>
+      <c r="BW7"/>
+      <c r="BX7"/>
+      <c r="BY7"/>
+      <c r="BZ7"/>
+      <c r="CA7"/>
+      <c r="CB7"/>
+      <c r="CC7"/>
+      <c r="CD7"/>
+    </row>
+    <row r="8" spans="1:82">
+      <c r="A8" t="s">
+        <v>146</v>
+      </c>
+      <c r="B8"/>
+      <c r="C8"/>
+      <c r="D8"/>
+      <c r="E8"/>
+      <c r="F8"/>
+      <c r="G8"/>
+      <c r="H8"/>
+      <c r="I8"/>
+      <c r="J8"/>
+      <c r="K8"/>
+      <c r="L8"/>
+      <c r="M8"/>
+      <c r="N8"/>
+      <c r="O8"/>
+      <c r="P8"/>
+      <c r="Q8"/>
+      <c r="R8"/>
+      <c r="S8"/>
+      <c r="T8"/>
+      <c r="U8"/>
+      <c r="V8"/>
+      <c r="W8"/>
+      <c r="X8"/>
+      <c r="Y8"/>
+      <c r="Z8"/>
+      <c r="AA8"/>
+      <c r="AB8"/>
+      <c r="AC8"/>
+      <c r="AD8"/>
+      <c r="AE8"/>
+      <c r="AF8"/>
+      <c r="AG8"/>
+      <c r="AH8"/>
+      <c r="AI8"/>
+      <c r="AJ8"/>
+      <c r="AK8"/>
+      <c r="AL8"/>
+      <c r="AM8"/>
+      <c r="AN8"/>
+      <c r="AO8"/>
+      <c r="AP8"/>
+      <c r="AQ8"/>
+      <c r="AR8"/>
+      <c r="AS8"/>
+      <c r="AT8"/>
+      <c r="AU8"/>
+      <c r="AV8"/>
+      <c r="AW8"/>
+      <c r="AX8"/>
+      <c r="AY8"/>
+      <c r="AZ8"/>
+      <c r="BA8"/>
+      <c r="BB8"/>
+      <c r="BC8"/>
+      <c r="BD8"/>
+      <c r="BE8"/>
+      <c r="BF8"/>
+      <c r="BG8"/>
+      <c r="BH8"/>
+      <c r="BI8"/>
+      <c r="BJ8"/>
+      <c r="BK8"/>
+      <c r="BL8"/>
+      <c r="BM8"/>
+      <c r="BN8"/>
+      <c r="BO8"/>
+      <c r="BP8"/>
+      <c r="BQ8"/>
+      <c r="BR8"/>
+      <c r="BS8"/>
+      <c r="BT8"/>
+      <c r="BU8"/>
+      <c r="BV8"/>
+      <c r="BW8"/>
+      <c r="BX8"/>
+      <c r="BY8"/>
+      <c r="BZ8"/>
+      <c r="CA8"/>
+      <c r="CB8"/>
+      <c r="CC8"/>
+      <c r="CD8"/>
+    </row>
+    <row r="9" spans="1:82">
+      <c r="A9" t="s">
+        <v>147</v>
+      </c>
+      <c r="B9">
+        <v>237286000000.0</v>
+      </c>
+      <c r="C9">
+        <v>231169000000.0</v>
+      </c>
+      <c r="D9">
+        <v>234100000000.0</v>
+      </c>
+      <c r="E9">
+        <v>263057000000.0</v>
+      </c>
+      <c r="F9">
+        <v>265381000000.0</v>
+      </c>
+      <c r="G9">
+        <v>299635000000.0</v>
+      </c>
+      <c r="H9">
+        <v>256122000000.0</v>
+      </c>
+      <c r="I9">
+        <v>290894000000.0</v>
+      </c>
+      <c r="J9">
+        <v>303149000000.0</v>
+      </c>
+      <c r="K9">
+        <v>255679000000.0</v>
+      </c>
+      <c r="L9">
+        <v>271914000000.0</v>
+      </c>
+      <c r="M9">
+        <v>250223000000.0</v>
+      </c>
+      <c r="N9">
+        <v>248237000000.0</v>
+      </c>
+      <c r="O9">
+        <v>256608000000.0</v>
+      </c>
+      <c r="P9">
+        <v>238952000000.0</v>
+      </c>
+      <c r="Q9">
+        <v>220238000000.0</v>
+      </c>
+      <c r="R9">
+        <v>191241000000.0</v>
+      </c>
+      <c r="S9">
+        <v>237534000000.0</v>
+      </c>
+      <c r="T9">
+        <v>181892000000.0</v>
+      </c>
+      <c r="U9">
+        <v>207233000000.0</v>
+      </c>
+      <c r="V9">
+        <v>191111000000.0</v>
+      </c>
+      <c r="W9">
+        <v>206073000000.0</v>
+      </c>
+      <c r="X9">
+        <v>160968000000.0</v>
+      </c>
+      <c r="Y9">
+        <v>70937000000.0</v>
+      </c>
+      <c r="Z9">
+        <v>175100000000.0</v>
+      </c>
+      <c r="AA9">
+        <v>163355000000.0</v>
+      </c>
+      <c r="AB9">
+        <v>177313000000.0</v>
+      </c>
+      <c r="AC9">
+        <v>160985000000.0</v>
+      </c>
+      <c r="AD9">
+        <v>144319000000.0</v>
+      </c>
+      <c r="AE9">
+        <v>171485000000.0</v>
+      </c>
+      <c r="AF9">
+        <v>170951000000.0</v>
+      </c>
+      <c r="AG9">
+        <v>164102000000.0</v>
+      </c>
+      <c r="AH9">
+        <v>172925000000.0</v>
+      </c>
+      <c r="AI9">
+        <v>147247000000.0</v>
+      </c>
+      <c r="AJ9">
+        <v>169106000000.0</v>
+      </c>
+      <c r="AK9">
+        <v>165172000000.0</v>
+      </c>
+      <c r="AL9">
+        <v>157391000000.0</v>
+      </c>
+      <c r="AM9">
+        <v>156932000000.0</v>
+      </c>
+      <c r="AN9">
+        <v>142743000000.0</v>
+      </c>
+      <c r="AO9">
+        <v>99808000000.0</v>
+      </c>
+      <c r="AP9">
+        <v>100455000000.0</v>
+      </c>
+      <c r="AQ9">
+        <v>109602000000.0</v>
+      </c>
+      <c r="AR9">
+        <v>117866000000.0</v>
+      </c>
+      <c r="AS9">
+        <v>97099000000.0</v>
+      </c>
+      <c r="AT9">
+        <v>89166000000.0</v>
+      </c>
+      <c r="AU9">
+        <v>80795000000.0</v>
+      </c>
+      <c r="AV9">
+        <v>84198000000.0</v>
+      </c>
+      <c r="AW9">
+        <v>88199000000.0</v>
+      </c>
+      <c r="AX9">
+        <v>77410000000.0</v>
+      </c>
+      <c r="AY9">
+        <v>83216000000.0</v>
+      </c>
+      <c r="AZ9">
+        <v>85837000000.0</v>
+      </c>
+      <c r="BA9">
+        <v>78394000000.0</v>
+      </c>
+      <c r="BB9">
+        <v>77341000000.0</v>
+      </c>
+      <c r="BC9">
+        <v>87236000000.0</v>
+      </c>
+      <c r="BD9">
+        <v>70637000000.0</v>
+      </c>
+      <c r="BE9">
+        <v>73951000000.0</v>
+      </c>
+      <c r="BF9">
+        <v>71523000000.0</v>
+      </c>
+      <c r="BG9"/>
+      <c r="BH9"/>
+      <c r="BI9"/>
+      <c r="BJ9"/>
+      <c r="BK9"/>
+      <c r="BL9"/>
+      <c r="BM9"/>
+      <c r="BN9"/>
+      <c r="BO9"/>
+      <c r="BP9"/>
+      <c r="BQ9"/>
+      <c r="BR9"/>
+      <c r="BS9"/>
+      <c r="BT9"/>
+      <c r="BU9"/>
+      <c r="BV9"/>
+      <c r="BW9"/>
+      <c r="BX9"/>
+      <c r="BY9"/>
+      <c r="BZ9"/>
+      <c r="CA9"/>
+      <c r="CB9"/>
+      <c r="CC9"/>
+      <c r="CD9"/>
+    </row>
+    <row r="10" spans="1:82">
+      <c r="A10" t="s">
+        <v>148</v>
+      </c>
+      <c r="B10">
+        <v>100215000000.0</v>
+      </c>
+      <c r="C10">
+        <v>97164000000.0</v>
+      </c>
+      <c r="D10">
+        <v>94534000000.0</v>
+      </c>
+      <c r="E10">
+        <v>100775000000.0</v>
+      </c>
+      <c r="F10">
+        <v>100686000000.0</v>
+      </c>
+      <c r="G10">
+        <v>98966000000.0</v>
+      </c>
+      <c r="H10">
+        <v>93495000000.0</v>
+      </c>
+      <c r="I10">
+        <v>95506000000.0</v>
+      </c>
+      <c r="J10">
+        <v>94322000000.0</v>
+      </c>
+      <c r="K10">
+        <v>82264000000.0</v>
+      </c>
+      <c r="L10">
+        <v>71095000000.0</v>
+      </c>
+      <c r="M10">
+        <v>80220000000.0</v>
+      </c>
+      <c r="N10">
+        <v>76222000000.0</v>
+      </c>
+      <c r="O10">
+        <v>58873000000.0</v>
+      </c>
+      <c r="P10">
+        <v>38536000000.0</v>
+      </c>
+      <c r="Q10">
+        <v>39718000000.0</v>
+      </c>
+      <c r="R10">
+        <v>38615000000.0</v>
+      </c>
+      <c r="S10">
+        <v>14950000000.0</v>
+      </c>
+      <c r="T10">
+        <v>16934000000.0</v>
+      </c>
+      <c r="U10">
+        <v>34172000000.0</v>
+      </c>
+      <c r="V10">
+        <v>37958000000.0</v>
+      </c>
+      <c r="W10">
+        <v>12862000000.0</v>
+      </c>
+      <c r="X10">
+        <v>10660000000.0</v>
+      </c>
+      <c r="Y10">
+        <v>-4032000000.0</v>
+      </c>
+      <c r="Z10">
+        <v>44214000000.0</v>
+      </c>
+      <c r="AA10">
+        <v>55668000000.0</v>
+      </c>
+      <c r="AB10">
+        <v>26436000000.0</v>
+      </c>
+      <c r="AC10">
+        <v>14971000000.0</v>
+      </c>
+      <c r="AD10">
+        <v>15261000000.0</v>
+      </c>
+      <c r="AE10">
+        <v>45457000000.0</v>
+      </c>
+      <c r="AF10">
+        <v>38108000000.0</v>
+      </c>
+      <c r="AG10">
+        <v>33556000000.0</v>
+      </c>
+      <c r="AH10">
+        <v>18497000000.0</v>
+      </c>
+      <c r="AI10">
+        <v>-23212000000.0</v>
+      </c>
+      <c r="AJ10">
+        <v>31871000000.0</v>
+      </c>
+      <c r="AK10">
+        <v>32741000000.0</v>
+      </c>
+      <c r="AL10">
+        <v>33917000000.0</v>
+      </c>
+      <c r="AM10">
+        <v>-516000000.0</v>
+      </c>
+      <c r="AN10">
+        <v>36092000000.0</v>
+      </c>
+      <c r="AO10">
+        <v>22849000000.0</v>
+      </c>
+      <c r="AP10">
+        <v>21020000000.0</v>
+      </c>
+      <c r="AQ10">
+        <v>25984000000.0</v>
+      </c>
+      <c r="AR10">
+        <v>37929000000.0</v>
+      </c>
+      <c r="AS10">
+        <v>18727000000.0</v>
+      </c>
+      <c r="AT10">
+        <v>13888000000.0</v>
+      </c>
+      <c r="AU10">
+        <v>-2791000000.0</v>
+      </c>
+      <c r="AV10">
+        <v>18128000000.0</v>
+      </c>
+      <c r="AW10">
+        <v>28040000000.0</v>
+      </c>
+      <c r="AX10">
+        <v>28071000000.0</v>
+      </c>
+      <c r="AY10">
+        <v>14827000000.0</v>
+      </c>
+      <c r="AZ10">
+        <v>41441000000.0</v>
+      </c>
+      <c r="BA10">
+        <v>33175000000.0</v>
+      </c>
+      <c r="BB10">
+        <v>29265000000.0</v>
+      </c>
+      <c r="BC10">
+        <v>30498000000.0</v>
+      </c>
+      <c r="BD10">
+        <v>25449000000.0</v>
+      </c>
+      <c r="BE10">
+        <v>36525000000.0</v>
+      </c>
+      <c r="BF10">
+        <v>35546000000.0</v>
+      </c>
+      <c r="BG10">
+        <v>15922000000.0</v>
+      </c>
+      <c r="BH10">
+        <v>11746000000.0</v>
+      </c>
+      <c r="BI10">
+        <v>16313000000.0</v>
+      </c>
+      <c r="BJ10">
+        <v>4394000000.0</v>
+      </c>
+      <c r="BK10">
+        <v>12805000000.0</v>
+      </c>
+      <c r="BL10">
+        <v>12312433900.0</v>
+      </c>
+      <c r="BM10">
+        <v>6325936700.0</v>
+      </c>
+      <c r="BN10">
+        <v>6369629400.0</v>
+      </c>
+      <c r="BO10">
+        <v>17918430000.0</v>
+      </c>
+      <c r="BP10">
+        <v>1033202000.0</v>
+      </c>
+      <c r="BQ10">
+        <v>3113577100.0</v>
+      </c>
+      <c r="BR10">
+        <v>1011537000.0</v>
+      </c>
+      <c r="BS10"/>
+      <c r="BT10"/>
+      <c r="BU10">
+        <v>8795000000.0</v>
+      </c>
+      <c r="BV10">
+        <v>1428000000.0</v>
+      </c>
+      <c r="BW10"/>
+      <c r="BX10">
+        <v>4207000000.0</v>
+      </c>
+      <c r="BY10">
+        <v>4334000000.0</v>
+      </c>
+      <c r="BZ10">
+        <v>2458000000.0</v>
+      </c>
+      <c r="CA10"/>
+      <c r="CB10">
+        <v>2145000000.0</v>
+      </c>
+      <c r="CC10">
+        <v>2894000000.0</v>
+      </c>
+      <c r="CD10">
+        <v>2894000000.0</v>
+      </c>
+    </row>
+    <row r="11" spans="1:82">
+      <c r="A11" t="s">
+        <v>149</v>
+      </c>
+      <c r="B11">
+        <v>22047000000.0</v>
+      </c>
+      <c r="C11">
+        <v>26092000000.0</v>
+      </c>
+      <c r="D11">
+        <v>20798000000.0</v>
+      </c>
+      <c r="E11">
+        <v>22170000000.0</v>
+      </c>
+      <c r="F11">
+        <v>22151000000.0</v>
+      </c>
+      <c r="G11">
+        <v>24556000000.0</v>
+      </c>
+      <c r="H11">
+        <v>20569000000.0</v>
+      </c>
+      <c r="I11">
+        <v>21011000000.0</v>
+      </c>
+      <c r="J11">
+        <v>20751000000.0</v>
+      </c>
+      <c r="K11">
+        <v>18452000000.0</v>
+      </c>
+      <c r="L11">
+        <v>15641000000.0</v>
+      </c>
+      <c r="M11">
+        <v>17648000000.0</v>
+      </c>
+      <c r="N11">
+        <v>16769000000.0</v>
+      </c>
+      <c r="O11">
+        <v>14072000000.0</v>
+      </c>
+      <c r="P11">
+        <v>8478000000.0</v>
+      </c>
+      <c r="Q11">
+        <v>8738000000.0</v>
+      </c>
+      <c r="R11">
+        <v>8495000000.0</v>
+      </c>
+      <c r="S11">
+        <v>5028000000.0</v>
+      </c>
+      <c r="T11">
+        <v>3725000000.0</v>
+      </c>
+      <c r="U11">
+        <v>7518000000.0</v>
+      </c>
+      <c r="V11">
+        <v>8351000000.0</v>
+      </c>
+      <c r="W11">
+        <v>2539000000.0</v>
+      </c>
+      <c r="X11">
+        <v>2345000000.0</v>
+      </c>
+      <c r="Y11">
+        <v>-2213000000.0</v>
+      </c>
+      <c r="Z11">
+        <v>11053000000.0</v>
+      </c>
+      <c r="AA11">
+        <v>19202000000.0</v>
+      </c>
+      <c r="AB11">
+        <v>3721000000.0</v>
+      </c>
+      <c r="AC11">
+        <v>6631000000.0</v>
+      </c>
+      <c r="AD11">
+        <v>3815000000.0</v>
+      </c>
+      <c r="AE11">
+        <v>23218000000.0</v>
+      </c>
+      <c r="AF11">
+        <v>9527000000.0</v>
+      </c>
+      <c r="AG11">
+        <v>8389000000.0</v>
+      </c>
+      <c r="AH11">
+        <v>4624000000.0</v>
+      </c>
+      <c r="AI11">
+        <v>786000000.0</v>
+      </c>
+      <c r="AJ11">
+        <v>7967000000.0</v>
+      </c>
+      <c r="AK11">
+        <v>8186000000.0</v>
+      </c>
+      <c r="AL11">
+        <v>8479000000.0</v>
+      </c>
+      <c r="AM11">
+        <v>31191000000.0</v>
+      </c>
+      <c r="AN11">
+        <v>15109000000.0</v>
+      </c>
+      <c r="AO11">
+        <v>5712000000.0</v>
+      </c>
+      <c r="AP11">
+        <v>5255000000.0</v>
+      </c>
+      <c r="AQ11">
+        <v>13859000000.0</v>
+      </c>
+      <c r="AR11">
+        <v>7137000000.0</v>
+      </c>
+      <c r="AS11">
+        <v>4682000000.0</v>
+      </c>
+      <c r="AT11">
+        <v>3472000000.0</v>
+      </c>
+      <c r="AU11">
+        <v>12000000.0</v>
+      </c>
+      <c r="AV11">
+        <v>4532000000.0</v>
+      </c>
+      <c r="AW11">
+        <v>7010000000.0</v>
+      </c>
+      <c r="AX11">
+        <v>7018000000.0</v>
+      </c>
+      <c r="AY11">
+        <v>14432000000.0</v>
+      </c>
+      <c r="AZ11">
+        <v>10360000000.0</v>
+      </c>
+      <c r="BA11">
+        <v>8294000000.0</v>
+      </c>
+      <c r="BB11">
+        <v>7316000000.0</v>
+      </c>
+      <c r="BC11">
+        <v>9557000000.0</v>
+      </c>
+      <c r="BD11">
+        <v>6362000000.0</v>
+      </c>
+      <c r="BE11">
+        <v>9132000000.0</v>
+      </c>
+      <c r="BF11">
+        <v>8886000000.0</v>
+      </c>
+      <c r="BG11">
+        <v>4048000000.0</v>
+      </c>
+      <c r="BH11">
+        <v>2475000000.0</v>
+      </c>
+      <c r="BI11">
+        <v>5118000000.0</v>
+      </c>
+      <c r="BJ11">
+        <v>520000000.0</v>
+      </c>
+      <c r="BK11">
+        <v>3268000000.0</v>
+      </c>
+      <c r="BL11">
+        <v>3078108500.0</v>
+      </c>
+      <c r="BM11">
+        <v>1581484200.0</v>
+      </c>
+      <c r="BN11">
+        <v>1592407300.0</v>
+      </c>
+      <c r="BO11">
+        <v>6849449000.0</v>
+      </c>
+      <c r="BP11"/>
+      <c r="BQ11">
+        <v>131437300.0</v>
+      </c>
+      <c r="BR11">
+        <v>99695000.0</v>
+      </c>
+      <c r="BS11"/>
+      <c r="BT11"/>
+      <c r="BU11">
+        <v>2374000000.0</v>
+      </c>
+      <c r="BV11">
+        <v>411000000.0</v>
+      </c>
+      <c r="BW11">
+        <v>1994328000.0</v>
+      </c>
+      <c r="BX11">
+        <v>1258000000.0</v>
+      </c>
+      <c r="BY11">
+        <v>1296000000.0</v>
+      </c>
+      <c r="BZ11">
+        <v>733000000.0</v>
+      </c>
+      <c r="CA11"/>
+      <c r="CB11">
+        <v>639000000.0</v>
+      </c>
+      <c r="CC11">
+        <v>864000000.0</v>
+      </c>
+      <c r="CD11">
+        <v>864000000.0</v>
+      </c>
+    </row>
+    <row r="12" spans="1:82">
+      <c r="A12" t="s">
+        <v>150</v>
+      </c>
+      <c r="B12">
+        <v>306986000000.0</v>
+      </c>
+      <c r="C12">
+        <v>313771000000.0</v>
+      </c>
+      <c r="D12">
+        <v>298897000000.0</v>
+      </c>
+      <c r="E12">
+        <v>287733000000.0</v>
+      </c>
+      <c r="F12">
+        <v>300309000000.0</v>
+      </c>
+      <c r="G12">
+        <v>284076000000.0</v>
+      </c>
+      <c r="H12">
+        <v>292520000000.0</v>
+      </c>
+      <c r="I12">
+        <v>257357000000.0</v>
+      </c>
+      <c r="J12">
+        <v>242612000000.0</v>
+      </c>
+      <c r="K12">
+        <v>211302000000.0</v>
+      </c>
+      <c r="L12">
+        <v>187979000000.0</v>
+      </c>
+      <c r="M12">
+        <v>156769000000.0</v>
+      </c>
+      <c r="N12">
+        <v>144883000000.0</v>
+      </c>
+      <c r="O12">
+        <v>125981000000.0</v>
+      </c>
+      <c r="P12">
+        <v>113364000000.0</v>
+      </c>
+      <c r="Q12">
+        <v>115817000000.0</v>
+      </c>
+      <c r="R12">
+        <v>123413000000.0</v>
+      </c>
+      <c r="S12">
+        <v>88510000000.0</v>
+      </c>
+      <c r="T12">
+        <v>142752000000.0</v>
+      </c>
+      <c r="U12">
+        <v>116006000000.0</v>
+      </c>
+      <c r="V12">
+        <v>140621000000.0</v>
+      </c>
+      <c r="W12">
+        <v>151426000000.0</v>
+      </c>
+      <c r="X12">
+        <v>173123000000.0</v>
+      </c>
+      <c r="Y12">
+        <v>181230000000.0</v>
+      </c>
+      <c r="Z12">
+        <v>182764000000.0</v>
+      </c>
+      <c r="AA12">
+        <v>190085000000.0</v>
+      </c>
+      <c r="AB12">
+        <v>188236000000.0</v>
+      </c>
+      <c r="AC12">
+        <v>172413000000.0</v>
+      </c>
+      <c r="AD12">
+        <v>163932000000.0</v>
+      </c>
+      <c r="AE12">
+        <v>190922000000.0</v>
+      </c>
+      <c r="AF12">
+        <v>144489000000.0</v>
+      </c>
+      <c r="AG12">
+        <v>141068000000.0</v>
+      </c>
+      <c r="AH12">
+        <v>149912000000.0</v>
+      </c>
+      <c r="AI12">
+        <v>151829000000.0</v>
+      </c>
+      <c r="AJ12">
+        <v>138558000000.0</v>
+      </c>
+      <c r="AK12">
+        <v>135499000000.0</v>
+      </c>
+      <c r="AL12">
+        <v>126314000000.0</v>
+      </c>
+      <c r="AM12">
+        <v>167533000000.0</v>
+      </c>
+      <c r="AN12">
+        <v>126809000000.0</v>
+      </c>
+      <c r="AO12">
+        <v>143122000000.0</v>
+      </c>
+      <c r="AP12">
+        <v>152635000000.0</v>
+      </c>
+      <c r="AQ12">
+        <v>143448000000.0</v>
+      </c>
+      <c r="AR12">
+        <v>141723000000.0</v>
+      </c>
+      <c r="AS12">
+        <v>159389000000.0</v>
+      </c>
+      <c r="AT12">
+        <v>162842000000.0</v>
+      </c>
+      <c r="AU12">
+        <v>169217000000.0</v>
+      </c>
+      <c r="AV12">
+        <v>153049000000.0</v>
+      </c>
+      <c r="AW12">
+        <v>133781000000.0</v>
+      </c>
+      <c r="AX12">
+        <v>130317000000.0</v>
+      </c>
+      <c r="AY12">
+        <v>113369000000.0</v>
+      </c>
+      <c r="AZ12">
+        <v>88905000000.0</v>
+      </c>
+      <c r="BA12">
+        <v>75337000000.0</v>
+      </c>
+      <c r="BB12">
+        <v>72489000000.0</v>
+      </c>
+      <c r="BC12">
+        <v>69979000000.0</v>
+      </c>
+      <c r="BD12">
+        <v>78367000000.0</v>
+      </c>
+      <c r="BE12">
+        <v>85678000000.0</v>
+      </c>
+      <c r="BF12">
+        <v>85132000000.0</v>
+      </c>
+      <c r="BG12">
+        <v>92973000000.0</v>
+      </c>
+      <c r="BH12">
+        <v>73975000000.0</v>
+      </c>
+      <c r="BI12">
+        <v>66254000000.0</v>
+      </c>
+      <c r="BJ12">
+        <v>65688000000.0</v>
+      </c>
+      <c r="BK12"/>
+      <c r="BL12">
+        <v>102177736300.0</v>
+      </c>
+      <c r="BM12">
+        <v>88739281000.0</v>
+      </c>
+      <c r="BN12">
+        <v>84541982700.0</v>
+      </c>
+      <c r="BO12">
+        <v>43265619000.0</v>
+      </c>
+      <c r="BP12">
+        <v>39327030000.0</v>
+      </c>
+      <c r="BQ12">
+        <v>40805522400.0</v>
+      </c>
+      <c r="BR12">
+        <v>41602593000.0</v>
+      </c>
+      <c r="BS12">
+        <v>41749581000.0</v>
+      </c>
+      <c r="BT12">
+        <v>30270419000.0</v>
+      </c>
+      <c r="BU12">
+        <v>26761000000.0</v>
+      </c>
+      <c r="BV12">
+        <v>26896000000.0</v>
+      </c>
+      <c r="BW12">
+        <v>56689000000.0</v>
+      </c>
+      <c r="BX12">
+        <v>13962000000.0</v>
+      </c>
+      <c r="BY12">
+        <v>11523000000.0</v>
+      </c>
+      <c r="BZ12">
+        <v>11884000000.0</v>
+      </c>
+      <c r="CA12">
+        <v>11312500000.0</v>
+      </c>
+      <c r="CB12">
+        <v>11106000000.0</v>
+      </c>
+      <c r="CC12">
+        <v>10792500000.0</v>
+      </c>
+      <c r="CD12">
+        <v>10792500000.0</v>
+      </c>
+    </row>
+    <row r="13" spans="1:82">
+      <c r="A13" t="s">
+        <v>151</v>
+      </c>
+      <c r="B13">
+        <v>561316000000.0</v>
+      </c>
+      <c r="C13">
+        <v>551949000000.0</v>
+      </c>
+      <c r="D13"/>
+      <c r="E13">
+        <v>535402000000.0</v>
+      </c>
+      <c r="F13">
+        <v>550731000000.0</v>
+      </c>
+      <c r="G13">
+        <v>569875000000.0</v>
+      </c>
+      <c r="H13">
+        <v>536229000000.0</v>
+      </c>
+      <c r="I13">
+        <v>538003000000.0</v>
+      </c>
+      <c r="J13">
+        <v>497833000000.0</v>
+      </c>
+      <c r="K13">
+        <v>456842000000.0</v>
+      </c>
+      <c r="L13">
+        <v>445450000000.0</v>
+      </c>
+      <c r="M13">
+        <v>400372000000.0</v>
+      </c>
+      <c r="N13">
+        <v>387514000000.0</v>
+      </c>
+      <c r="O13">
+        <v>375789000000.0</v>
+      </c>
+      <c r="P13">
+        <v>336086000000.0</v>
+      </c>
+      <c r="Q13">
+        <v>305786000000.0</v>
+      </c>
+      <c r="R13">
+        <v>304945000000.0</v>
+      </c>
+      <c r="S13">
+        <v>321331000000.0</v>
+      </c>
+      <c r="T13">
+        <v>292048000000.0</v>
+      </c>
+      <c r="U13">
+        <v>309832000000.0</v>
+      </c>
+      <c r="V13">
+        <v>324809000000.0</v>
+      </c>
+      <c r="W13">
+        <v>352514000000.0</v>
+      </c>
+      <c r="X13">
+        <v>317858000000.0</v>
+      </c>
+      <c r="Y13">
+        <v>285294000000.0</v>
+      </c>
+      <c r="Z13">
+        <v>326946000000.0</v>
+      </c>
+      <c r="AA13">
+        <v>356081000000.0</v>
+      </c>
+      <c r="AB13">
+        <v>320678000000.0</v>
+      </c>
+      <c r="AC13">
+        <v>326652000000.0</v>
+      </c>
+      <c r="AD13">
+        <v>295455000000.0</v>
+      </c>
+      <c r="AE13"/>
+      <c r="AF13"/>
+      <c r="AG13"/>
+      <c r="AH13"/>
+      <c r="AI13"/>
+      <c r="AJ13"/>
+      <c r="AK13"/>
+      <c r="AL13"/>
+      <c r="AM13"/>
+      <c r="AN13"/>
+      <c r="AO13"/>
+      <c r="AP13"/>
+      <c r="AQ13"/>
+      <c r="AR13"/>
+      <c r="AS13"/>
+      <c r="AT13"/>
+      <c r="AU13"/>
+      <c r="AV13"/>
+      <c r="AW13"/>
+      <c r="AX13"/>
+      <c r="AY13"/>
+      <c r="AZ13"/>
+      <c r="BA13"/>
+      <c r="BB13"/>
+      <c r="BC13"/>
+      <c r="BD13"/>
+      <c r="BE13"/>
+      <c r="BF13"/>
+      <c r="BG13"/>
+      <c r="BH13"/>
+      <c r="BI13"/>
+      <c r="BJ13"/>
+      <c r="BK13"/>
+      <c r="BL13"/>
+      <c r="BM13"/>
+      <c r="BN13"/>
+      <c r="BO13"/>
+      <c r="BP13"/>
+      <c r="BQ13"/>
+      <c r="BR13"/>
+      <c r="BS13"/>
+      <c r="BT13"/>
+      <c r="BU13"/>
+      <c r="BV13"/>
+      <c r="BW13"/>
+      <c r="BX13"/>
+      <c r="BY13"/>
+      <c r="BZ13"/>
+      <c r="CA13"/>
+      <c r="CB13"/>
+      <c r="CC13"/>
+      <c r="CD13"/>
+    </row>
+    <row r="14" spans="1:82">
+      <c r="A14" t="s">
+        <v>152</v>
+      </c>
+      <c r="B14"/>
+      <c r="C14"/>
+      <c r="D14"/>
+      <c r="E14"/>
+      <c r="F14"/>
+      <c r="G14"/>
+      <c r="H14"/>
+      <c r="I14"/>
+      <c r="J14"/>
+      <c r="K14"/>
+      <c r="L14"/>
+      <c r="M14"/>
+      <c r="N14"/>
+      <c r="O14"/>
+      <c r="P14"/>
+      <c r="Q14"/>
+      <c r="R14"/>
+      <c r="S14"/>
+      <c r="T14"/>
+      <c r="U14"/>
+      <c r="V14"/>
+      <c r="W14"/>
+      <c r="X14"/>
+      <c r="Y14"/>
+      <c r="Z14"/>
+      <c r="AA14"/>
+      <c r="AB14"/>
+      <c r="AC14"/>
+      <c r="AD14"/>
+      <c r="AE14"/>
+      <c r="AF14"/>
+      <c r="AG14"/>
+      <c r="AH14"/>
+      <c r="AI14"/>
+      <c r="AJ14"/>
+      <c r="AK14"/>
+      <c r="AL14"/>
+      <c r="AM14"/>
+      <c r="AN14"/>
+      <c r="AO14"/>
+      <c r="AP14"/>
+      <c r="AQ14"/>
+      <c r="AR14"/>
+      <c r="AS14"/>
+      <c r="AT14"/>
+      <c r="AU14"/>
+      <c r="AV14"/>
+      <c r="AW14"/>
+      <c r="AX14"/>
+      <c r="AY14"/>
+      <c r="AZ14"/>
+      <c r="BA14"/>
+      <c r="BB14"/>
+      <c r="BC14"/>
+      <c r="BD14"/>
+      <c r="BE14"/>
+      <c r="BF14"/>
+      <c r="BG14"/>
+      <c r="BH14"/>
+      <c r="BI14"/>
+      <c r="BJ14"/>
+      <c r="BK14"/>
+      <c r="BL14"/>
+      <c r="BM14"/>
+      <c r="BN14"/>
+      <c r="BO14"/>
+      <c r="BP14"/>
+      <c r="BQ14"/>
+      <c r="BR14"/>
+      <c r="BS14"/>
+      <c r="BT14"/>
+      <c r="BU14"/>
+      <c r="BV14"/>
+      <c r="BW14"/>
+      <c r="BX14"/>
+      <c r="BY14"/>
+      <c r="BZ14"/>
+      <c r="CA14"/>
+      <c r="CB14"/>
+      <c r="CC14"/>
+      <c r="CD14"/>
+    </row>
+    <row r="15" spans="1:82">
+      <c r="A15" t="s">
+        <v>153</v>
+      </c>
+      <c r="B15">
+        <v>78168000000.0</v>
+      </c>
+      <c r="C15">
+        <v>71072000000.0</v>
+      </c>
+      <c r="D15">
+        <v>73736000000.0</v>
+      </c>
+      <c r="E15">
+        <v>78605000000.0</v>
+      </c>
+      <c r="F15">
+        <v>78535000000.0</v>
+      </c>
+      <c r="G15">
+        <v>74410000000.0</v>
+      </c>
+      <c r="H15">
+        <v>72926000000.0</v>
+      </c>
+      <c r="I15">
+        <v>74495000000.0</v>
+      </c>
+      <c r="J15">
+        <v>73571000000.0</v>
+      </c>
+      <c r="K15">
+        <v>63812000000.0</v>
+      </c>
+      <c r="L15">
+        <v>55454000000.0</v>
+      </c>
+      <c r="M15">
+        <v>62572000000.0</v>
+      </c>
+      <c r="N15">
+        <v>59453000000.0</v>
+      </c>
+      <c r="O15">
+        <v>44801000000.0</v>
+      </c>
+      <c r="P15">
+        <v>30058000000.0</v>
+      </c>
+      <c r="Q15">
+        <v>30980000000.0</v>
+      </c>
+      <c r="R15">
+        <v>30120000000.0</v>
+      </c>
+      <c r="S15">
+        <v>9922000000.0</v>
+      </c>
+      <c r="T15">
+        <v>13209000000.0</v>
+      </c>
+      <c r="U15">
+        <v>26654000000.0</v>
+      </c>
+      <c r="V15">
+        <v>29607000000.0</v>
+      </c>
+      <c r="W15">
+        <v>10323000000.0</v>
+      </c>
+      <c r="X15">
+        <v>8315000000.0</v>
+      </c>
+      <c r="Y15">
+        <v>-1819000000.0</v>
+      </c>
+      <c r="Z15">
+        <v>33161000000.0</v>
+      </c>
+      <c r="AA15">
+        <v>36466000000.0</v>
+      </c>
+      <c r="AB15">
+        <v>22715000000.0</v>
+      </c>
+      <c r="AC15">
+        <v>8340000000.0</v>
+      </c>
+      <c r="AD15">
+        <v>11446000000.0</v>
+      </c>
+      <c r="AE15">
+        <v>22239000000.0</v>
+      </c>
+      <c r="AF15">
+        <v>28581000000.0</v>
+      </c>
+      <c r="AG15">
+        <v>25167000000.0</v>
+      </c>
+      <c r="AH15">
+        <v>13873000000.0</v>
+      </c>
+      <c r="AI15">
+        <v>-23998000000.0</v>
+      </c>
+      <c r="AJ15">
+        <v>23904000000.0</v>
+      </c>
+      <c r="AK15">
+        <v>24555000000.0</v>
+      </c>
+      <c r="AL15">
+        <v>25438000000.0</v>
+      </c>
+      <c r="AM15">
+        <v>-31707000000.0</v>
+      </c>
+      <c r="AN15">
+        <v>20983000000.0</v>
+      </c>
+      <c r="AO15">
+        <v>17137000000.0</v>
+      </c>
+      <c r="AP15">
+        <v>15765000000.0</v>
+      </c>
+      <c r="AQ15">
+        <v>12125000000.0</v>
+      </c>
+      <c r="AR15">
+        <v>30792000000.0</v>
+      </c>
+      <c r="AS15">
+        <v>14045000000.0</v>
+      </c>
+      <c r="AT15">
+        <v>10416000000.0</v>
+      </c>
+      <c r="AU15">
+        <v>-2803000000.0</v>
+      </c>
+      <c r="AV15">
+        <v>13596000000.0</v>
+      </c>
+      <c r="AW15">
+        <v>21030000000.0</v>
+      </c>
+      <c r="AX15">
+        <v>21053000000.0</v>
+      </c>
+      <c r="AY15">
+        <v>395000000.0</v>
+      </c>
+      <c r="AZ15">
+        <v>31081000000.0</v>
+      </c>
+      <c r="BA15">
+        <v>24881000000.0</v>
+      </c>
+      <c r="BB15">
+        <v>21949000000.0</v>
+      </c>
+      <c r="BC15">
+        <v>20941000000.0</v>
+      </c>
+      <c r="BD15">
+        <v>19087000000.0</v>
+      </c>
+      <c r="BE15">
+        <v>27393000000.0</v>
+      </c>
+      <c r="BF15">
+        <v>26660000000.0</v>
+      </c>
+      <c r="BG15"/>
+      <c r="BH15"/>
+      <c r="BI15"/>
+      <c r="BJ15"/>
+      <c r="BK15"/>
+      <c r="BL15"/>
+      <c r="BM15"/>
+      <c r="BN15"/>
+      <c r="BO15"/>
+      <c r="BP15"/>
+      <c r="BQ15"/>
+      <c r="BR15"/>
+      <c r="BS15"/>
+      <c r="BT15"/>
+      <c r="BU15"/>
+      <c r="BV15"/>
+      <c r="BW15"/>
+      <c r="BX15"/>
+      <c r="BY15"/>
+      <c r="BZ15"/>
+      <c r="CA15"/>
+      <c r="CB15"/>
+      <c r="CC15"/>
+      <c r="CD15"/>
+    </row>
+    <row r="16" spans="1:82">
+      <c r="A16" t="s">
+        <v>154</v>
+      </c>
+      <c r="B16"/>
+      <c r="C16">
+        <v>71072000000.0</v>
+      </c>
+      <c r="D16">
+        <v>73736000000.0</v>
+      </c>
+      <c r="E16">
+        <v>78605000000.0</v>
+      </c>
+      <c r="F16">
+        <v>78535000000.0</v>
+      </c>
+      <c r="G16">
+        <v>74410000000.0</v>
+      </c>
+      <c r="H16">
+        <v>72926000000.0</v>
+      </c>
+      <c r="I16"/>
+      <c r="J16"/>
+      <c r="K16"/>
+      <c r="L16">
+        <v>55454000000.0</v>
+      </c>
+      <c r="M16">
+        <v>62572000000.0</v>
+      </c>
+      <c r="N16">
+        <v>59453000000.0</v>
+      </c>
+      <c r="O16">
+        <v>44801000000.0</v>
+      </c>
+      <c r="P16">
+        <v>30058000000.0</v>
+      </c>
+      <c r="Q16">
+        <v>30980000000.0</v>
+      </c>
+      <c r="R16">
+        <v>30120000000.0</v>
+      </c>
+      <c r="S16">
+        <v>9922000000.0</v>
+      </c>
+      <c r="T16">
+        <v>13209000000.0</v>
+      </c>
+      <c r="U16">
+        <v>26654000000.0</v>
+      </c>
+      <c r="V16">
+        <v>29607000000.0</v>
+      </c>
+      <c r="W16">
+        <v>10323000000.0</v>
+      </c>
+      <c r="X16">
+        <v>8315000000.0</v>
+      </c>
+      <c r="Y16">
+        <v>-1819000000.0</v>
+      </c>
+      <c r="Z16">
+        <v>33160000000.0</v>
+      </c>
+      <c r="AA16">
+        <v>36466000000.0</v>
+      </c>
+      <c r="AB16">
+        <v>22715000000.0</v>
+      </c>
+      <c r="AC16">
+        <v>8340000000.0</v>
+      </c>
+      <c r="AD16">
+        <v>11446000000.0</v>
+      </c>
+      <c r="AE16">
+        <v>22239000000.0</v>
+      </c>
+      <c r="AF16">
+        <v>28581000000.0</v>
+      </c>
+      <c r="AG16">
+        <v>25167000000.0</v>
+      </c>
+      <c r="AH16"/>
+      <c r="AI16"/>
+      <c r="AJ16"/>
+      <c r="AK16"/>
+      <c r="AL16"/>
+      <c r="AM16"/>
+      <c r="AN16"/>
+      <c r="AO16"/>
+      <c r="AP16"/>
+      <c r="AQ16"/>
+      <c r="AR16"/>
+      <c r="AS16"/>
+      <c r="AT16"/>
+      <c r="AU16"/>
+      <c r="AV16"/>
+      <c r="AW16"/>
+      <c r="AX16"/>
+      <c r="AY16"/>
+      <c r="AZ16"/>
+      <c r="BA16"/>
+      <c r="BB16"/>
+      <c r="BC16"/>
+      <c r="BD16"/>
+      <c r="BE16"/>
+      <c r="BF16"/>
+      <c r="BG16"/>
+      <c r="BH16"/>
+      <c r="BI16"/>
+      <c r="BJ16"/>
+      <c r="BK16"/>
+      <c r="BL16"/>
+      <c r="BM16"/>
+      <c r="BN16"/>
+      <c r="BO16"/>
+      <c r="BP16"/>
+      <c r="BQ16"/>
+      <c r="BR16"/>
+      <c r="BS16"/>
+      <c r="BT16"/>
+      <c r="BU16"/>
+      <c r="BV16"/>
+      <c r="BW16"/>
+      <c r="BX16"/>
+      <c r="BY16"/>
+      <c r="BZ16"/>
+      <c r="CA16"/>
+      <c r="CB16"/>
+      <c r="CC16"/>
+      <c r="CD16"/>
+    </row>
+    <row r="17" spans="1:82">
+      <c r="A17" t="s">
+        <v>155</v>
+      </c>
+      <c r="B17">
+        <v>78168000000.0</v>
+      </c>
+      <c r="C17">
+        <v>71072000000.0</v>
+      </c>
+      <c r="D17"/>
+      <c r="E17">
+        <v>78605000000.0</v>
+      </c>
+      <c r="F17">
+        <v>78535000000.0</v>
+      </c>
+      <c r="G17">
+        <v>74410000000.0</v>
+      </c>
+      <c r="H17">
+        <v>72926000000.0</v>
+      </c>
+      <c r="I17">
+        <v>74495000000.0</v>
+      </c>
+      <c r="J17">
+        <v>73571000000.0</v>
+      </c>
+      <c r="K17">
+        <v>63812000000.0</v>
+      </c>
+      <c r="L17">
+        <v>55454000000.0</v>
+      </c>
+      <c r="M17">
+        <v>62572000000.0</v>
+      </c>
+      <c r="N17">
+        <v>59453000000.0</v>
+      </c>
+      <c r="O17">
+        <v>44801000000.0</v>
+      </c>
+      <c r="P17">
+        <v>30058000000.0</v>
+      </c>
+      <c r="Q17">
+        <v>30980000000.0</v>
+      </c>
+      <c r="R17">
+        <v>30120000000.0</v>
+      </c>
+      <c r="S17">
+        <v>9922000000.0</v>
+      </c>
+      <c r="T17">
+        <v>13209000000.0</v>
+      </c>
+      <c r="U17">
+        <v>26654000000.0</v>
+      </c>
+      <c r="V17">
+        <v>29607000000.0</v>
+      </c>
+      <c r="W17">
+        <v>10323000000.0</v>
+      </c>
+      <c r="X17">
+        <v>8315000000.0</v>
+      </c>
+      <c r="Y17">
+        <v>-1819000000.0</v>
+      </c>
+      <c r="Z17">
+        <v>33160000000.0</v>
+      </c>
+      <c r="AA17">
+        <v>36466000000.0</v>
+      </c>
+      <c r="AB17">
+        <v>22715000000.0</v>
+      </c>
+      <c r="AC17">
+        <v>8340000000.0</v>
+      </c>
+      <c r="AD17">
+        <v>11446000000.0</v>
+      </c>
+      <c r="AE17">
+        <v>22239000000.0</v>
+      </c>
+      <c r="AF17">
+        <v>28581000000.0</v>
+      </c>
+      <c r="AG17">
+        <v>25167000000.0</v>
+      </c>
+      <c r="AH17"/>
+      <c r="AI17"/>
+      <c r="AJ17"/>
+      <c r="AK17"/>
+      <c r="AL17"/>
+      <c r="AM17"/>
+      <c r="AN17"/>
+      <c r="AO17"/>
+      <c r="AP17"/>
+      <c r="AQ17"/>
+      <c r="AR17"/>
+      <c r="AS17"/>
+      <c r="AT17"/>
+      <c r="AU17"/>
+      <c r="AV17"/>
+      <c r="AW17"/>
+      <c r="AX17"/>
+      <c r="AY17"/>
+      <c r="AZ17"/>
+      <c r="BA17"/>
+      <c r="BB17"/>
+      <c r="BC17"/>
+      <c r="BD17"/>
+      <c r="BE17"/>
+      <c r="BF17"/>
+      <c r="BG17"/>
+      <c r="BH17"/>
+      <c r="BI17"/>
+      <c r="BJ17"/>
+      <c r="BK17"/>
+      <c r="BL17"/>
+      <c r="BM17"/>
+      <c r="BN17"/>
+      <c r="BO17"/>
+      <c r="BP17"/>
+      <c r="BQ17"/>
+      <c r="BR17"/>
+      <c r="BS17"/>
+      <c r="BT17"/>
+      <c r="BU17"/>
+      <c r="BV17"/>
+      <c r="BW17"/>
+      <c r="BX17"/>
+      <c r="BY17"/>
+      <c r="BZ17"/>
+      <c r="CA17"/>
+      <c r="CB17"/>
+      <c r="CC17"/>
+      <c r="CD17"/>
+    </row>
+    <row r="18" spans="1:82">
+      <c r="A18" t="s">
+        <v>156</v>
+      </c>
+      <c r="B18">
+        <v>270106000000.0</v>
+      </c>
+      <c r="C18">
+        <v>244737000000.0</v>
+      </c>
+      <c r="D18"/>
+      <c r="E18">
+        <v>247669000000.0</v>
+      </c>
+      <c r="F18">
+        <v>250422000000.0</v>
+      </c>
+      <c r="G18">
+        <v>285799000000.0</v>
+      </c>
+      <c r="H18">
+        <v>243709000000.0</v>
+      </c>
+      <c r="I18">
+        <v>280646000000.0</v>
+      </c>
+      <c r="J18">
+        <v>255221000000.0</v>
+      </c>
+      <c r="K18">
+        <v>245540000000.0</v>
+      </c>
+      <c r="L18">
+        <v>257471000000.0</v>
+      </c>
+      <c r="M18">
+        <v>243603000000.0</v>
+      </c>
+      <c r="N18">
+        <v>242631000000.0</v>
+      </c>
+      <c r="O18">
+        <v>249808000000.0</v>
+      </c>
+      <c r="P18">
+        <v>222722000000.0</v>
+      </c>
+      <c r="Q18">
+        <v>189969000000.0</v>
+      </c>
+      <c r="R18">
+        <v>181532000000.0</v>
+      </c>
+      <c r="S18">
+        <v>170443000000.0</v>
+      </c>
+      <c r="T18">
+        <v>193027000000.0</v>
+      </c>
+      <c r="U18">
+        <v>193826000000.0</v>
+      </c>
+      <c r="V18">
+        <v>173862000000.0</v>
+      </c>
+      <c r="W18">
+        <v>169377000000.0</v>
+      </c>
+      <c r="X18">
+        <v>144733000000.0</v>
+      </c>
+      <c r="Y18">
+        <v>-149569000000.0</v>
+      </c>
+      <c r="Z18">
+        <v>147395000000.0</v>
+      </c>
+      <c r="AA18">
+        <v>162075000000.0</v>
+      </c>
+      <c r="AB18">
+        <v>124495000000.0</v>
+      </c>
+      <c r="AC18">
+        <v>141798000000.0</v>
+      </c>
+      <c r="AD18">
+        <v>131523000000.0</v>
+      </c>
+      <c r="AE18"/>
+      <c r="AF18"/>
+      <c r="AG18"/>
+      <c r="AH18"/>
+      <c r="AI18"/>
+      <c r="AJ18"/>
+      <c r="AK18"/>
+      <c r="AL18"/>
+      <c r="AM18"/>
+      <c r="AN18"/>
+      <c r="AO18"/>
+      <c r="AP18"/>
+      <c r="AQ18"/>
+      <c r="AR18"/>
+      <c r="AS18"/>
+      <c r="AT18"/>
+      <c r="AU18"/>
+      <c r="AV18"/>
+      <c r="AW18"/>
+      <c r="AX18"/>
+      <c r="AY18"/>
+      <c r="AZ18"/>
+      <c r="BA18"/>
+      <c r="BB18"/>
+      <c r="BC18"/>
+      <c r="BD18"/>
+      <c r="BE18"/>
+      <c r="BF18"/>
+      <c r="BG18"/>
+      <c r="BH18"/>
+      <c r="BI18"/>
+      <c r="BJ18"/>
+      <c r="BK18"/>
+      <c r="BL18"/>
+      <c r="BM18"/>
+      <c r="BN18"/>
+      <c r="BO18"/>
+      <c r="BP18"/>
+      <c r="BQ18"/>
+      <c r="BR18"/>
+      <c r="BS18"/>
+      <c r="BT18"/>
+      <c r="BU18"/>
+      <c r="BV18"/>
+      <c r="BW18"/>
+      <c r="BX18"/>
+      <c r="BY18"/>
+      <c r="BZ18"/>
+      <c r="CA18"/>
+      <c r="CB18"/>
+      <c r="CC18"/>
+      <c r="CD18"/>
+    </row>
+    <row r="19" spans="1:82">
+      <c r="A19" t="s">
+        <v>157</v>
+      </c>
+      <c r="B19"/>
+      <c r="C19"/>
+      <c r="D19"/>
+      <c r="E19"/>
+      <c r="F19"/>
+      <c r="G19"/>
+      <c r="H19"/>
+      <c r="I19"/>
+      <c r="J19"/>
+      <c r="K19"/>
+      <c r="L19"/>
+      <c r="M19"/>
+      <c r="N19"/>
+      <c r="O19"/>
+      <c r="P19"/>
+      <c r="Q19"/>
+      <c r="R19"/>
+      <c r="S19"/>
+      <c r="T19"/>
+      <c r="U19"/>
+      <c r="V19"/>
+      <c r="W19"/>
+      <c r="X19"/>
+      <c r="Y19"/>
+      <c r="Z19"/>
+      <c r="AA19"/>
+      <c r="AB19"/>
+      <c r="AC19"/>
+      <c r="AD19"/>
+      <c r="AE19"/>
+      <c r="AF19"/>
+      <c r="AG19"/>
+      <c r="AH19"/>
+      <c r="AI19"/>
+      <c r="AJ19"/>
+      <c r="AK19"/>
+      <c r="AL19"/>
+      <c r="AM19"/>
+      <c r="AN19"/>
+      <c r="AO19"/>
+      <c r="AP19"/>
+      <c r="AQ19"/>
+      <c r="AR19"/>
+      <c r="AS19"/>
+      <c r="AT19"/>
+      <c r="AU19"/>
+      <c r="AV19"/>
+      <c r="AW19"/>
+      <c r="AX19"/>
+      <c r="AY19"/>
+      <c r="AZ19"/>
+      <c r="BA19"/>
+      <c r="BB19"/>
+      <c r="BC19"/>
+      <c r="BD19"/>
+      <c r="BE19"/>
+      <c r="BF19"/>
+      <c r="BG19"/>
+      <c r="BH19"/>
+      <c r="BI19"/>
+      <c r="BJ19"/>
+      <c r="BK19"/>
+      <c r="BL19"/>
+      <c r="BM19"/>
+      <c r="BN19"/>
+      <c r="BO19"/>
+      <c r="BP19"/>
+      <c r="BQ19"/>
+      <c r="BR19"/>
+      <c r="BS19"/>
+      <c r="BT19"/>
+      <c r="BU19"/>
+      <c r="BV19"/>
+      <c r="BW19"/>
+      <c r="BX19"/>
+      <c r="BY19"/>
+      <c r="BZ19"/>
+      <c r="CA19"/>
+      <c r="CB19"/>
+      <c r="CC19"/>
+      <c r="CD19"/>
+    </row>
+    <row r="20" spans="1:82">
+      <c r="A20" t="s">
+        <v>158</v>
+      </c>
+      <c r="B20"/>
+      <c r="C20"/>
+      <c r="D20"/>
+      <c r="E20"/>
+      <c r="F20"/>
+      <c r="G20"/>
+      <c r="H20"/>
+      <c r="I20"/>
+      <c r="J20"/>
+      <c r="K20"/>
+      <c r="L20"/>
+      <c r="M20"/>
+      <c r="N20"/>
+      <c r="O20"/>
+      <c r="P20"/>
+      <c r="Q20"/>
+      <c r="R20"/>
+      <c r="S20"/>
+      <c r="T20"/>
+      <c r="U20"/>
+      <c r="V20"/>
+      <c r="W20"/>
+      <c r="X20"/>
+      <c r="Y20"/>
+      <c r="Z20"/>
+      <c r="AA20"/>
+      <c r="AB20"/>
+      <c r="AC20"/>
+      <c r="AD20"/>
+      <c r="AE20"/>
+      <c r="AF20"/>
+      <c r="AG20"/>
+      <c r="AH20"/>
+      <c r="AI20"/>
+      <c r="AJ20"/>
+      <c r="AK20"/>
+      <c r="AL20"/>
+      <c r="AM20"/>
+      <c r="AN20"/>
+      <c r="AO20"/>
+      <c r="AP20"/>
+      <c r="AQ20"/>
+      <c r="AR20"/>
+      <c r="AS20"/>
+      <c r="AT20"/>
+      <c r="AU20"/>
+      <c r="AV20"/>
+      <c r="AW20"/>
+      <c r="AX20"/>
+      <c r="AY20"/>
+      <c r="AZ20"/>
+      <c r="BA20"/>
+      <c r="BB20"/>
+      <c r="BC20"/>
+      <c r="BD20"/>
+      <c r="BE20"/>
+      <c r="BF20"/>
+      <c r="BG20"/>
+      <c r="BH20"/>
+      <c r="BI20"/>
+      <c r="BJ20"/>
+      <c r="BK20"/>
+      <c r="BL20"/>
+      <c r="BM20"/>
+      <c r="BN20"/>
+      <c r="BO20"/>
+      <c r="BP20"/>
+      <c r="BQ20"/>
+      <c r="BR20"/>
+      <c r="BS20"/>
+      <c r="BT20"/>
+      <c r="BU20"/>
+      <c r="BV20"/>
+      <c r="BW20"/>
+      <c r="BX20"/>
+      <c r="BY20"/>
+      <c r="BZ20"/>
+      <c r="CA20"/>
+      <c r="CB20"/>
+      <c r="CC20"/>
+      <c r="CD20"/>
+    </row>
+    <row r="21" spans="1:82">
+      <c r="A21" t="s">
+        <v>159</v>
+      </c>
+      <c r="B21">
+        <v>100215000000.0</v>
+      </c>
+      <c r="C21">
+        <v>97164000000.0</v>
+      </c>
+      <c r="D21">
+        <v>94098000000.0</v>
+      </c>
+      <c r="E21">
+        <v>100775000000.0</v>
+      </c>
+      <c r="F21">
+        <v>100686000000.0</v>
+      </c>
+      <c r="G21">
+        <v>111276000000.0</v>
+      </c>
+      <c r="H21">
+        <v>93495000000.0</v>
+      </c>
+      <c r="I21">
+        <v>95506000000.0</v>
+      </c>
+      <c r="J21">
+        <v>94322000000.0</v>
+      </c>
+      <c r="K21">
+        <v>82264000000.0</v>
+      </c>
+      <c r="L21">
+        <v>71095000000.0</v>
+      </c>
+      <c r="M21">
+        <v>80220000000.0</v>
+      </c>
+      <c r="N21">
+        <v>76222000000.0</v>
+      </c>
+      <c r="O21">
+        <v>58873000000.0</v>
+      </c>
+      <c r="P21">
+        <v>38536000000.0</v>
+      </c>
+      <c r="Q21">
+        <v>39718000000.0</v>
+      </c>
+      <c r="R21">
+        <v>38615000000.0</v>
+      </c>
+      <c r="S21">
+        <v>14950000000.0</v>
+      </c>
+      <c r="T21">
+        <v>16934000000.0</v>
+      </c>
+      <c r="U21">
+        <v>34172000000.0</v>
+      </c>
+      <c r="V21">
+        <v>37958000000.0</v>
+      </c>
+      <c r="W21">
+        <v>12862000000.0</v>
+      </c>
+      <c r="X21">
+        <v>10660000000.0</v>
+      </c>
+      <c r="Y21">
+        <v>-4032000000.0</v>
+      </c>
+      <c r="Z21">
+        <v>44214000000.0</v>
+      </c>
+      <c r="AA21">
+        <v>55668000000.0</v>
+      </c>
+      <c r="AB21">
+        <v>26436000000.0</v>
+      </c>
+      <c r="AC21">
+        <v>14971000000.0</v>
+      </c>
+      <c r="AD21">
+        <v>15261000000.0</v>
+      </c>
+      <c r="AE21">
+        <v>45457000000.0</v>
+      </c>
+      <c r="AF21">
+        <v>38108000000.0</v>
+      </c>
+      <c r="AG21">
+        <v>33556000000.0</v>
+      </c>
+      <c r="AH21">
+        <v>18497000000.0</v>
+      </c>
+      <c r="AI21">
+        <v>-23212000000.0</v>
+      </c>
+      <c r="AJ21">
+        <v>31871000000.0</v>
+      </c>
+      <c r="AK21">
+        <v>32741000000.0</v>
+      </c>
+      <c r="AL21">
+        <v>33917000000.0</v>
+      </c>
+      <c r="AM21">
+        <v>-516000000.0</v>
+      </c>
+      <c r="AN21">
+        <v>36092000000.0</v>
+      </c>
+      <c r="AO21">
+        <v>22849000000.0</v>
+      </c>
+      <c r="AP21">
+        <v>21020000000.0</v>
+      </c>
+      <c r="AQ21">
+        <v>25984000000.0</v>
+      </c>
+      <c r="AR21">
+        <v>37929000000.0</v>
+      </c>
+      <c r="AS21">
+        <v>18727000000.0</v>
+      </c>
+      <c r="AT21">
+        <v>13888000000.0</v>
+      </c>
+      <c r="AU21">
+        <v>-2791000000.0</v>
+      </c>
+      <c r="AV21">
+        <v>18128000000.0</v>
+      </c>
+      <c r="AW21">
+        <v>28040000000.0</v>
+      </c>
+      <c r="AX21">
+        <v>28071000000.0</v>
+      </c>
+      <c r="AY21">
+        <v>14827000000.0</v>
+      </c>
+      <c r="AZ21">
+        <v>41441000000.0</v>
+      </c>
+      <c r="BA21">
+        <v>33175000000.0</v>
+      </c>
+      <c r="BB21">
+        <v>29265000000.0</v>
+      </c>
+      <c r="BC21">
+        <v>30498000000.0</v>
+      </c>
+      <c r="BD21">
+        <v>25449000000.0</v>
+      </c>
+      <c r="BE21">
+        <v>36525000000.0</v>
+      </c>
+      <c r="BF21">
+        <v>35546000000.0</v>
+      </c>
+      <c r="BG21"/>
+      <c r="BH21"/>
+      <c r="BI21"/>
+      <c r="BJ21"/>
+      <c r="BK21"/>
+      <c r="BL21"/>
+      <c r="BM21"/>
+      <c r="BN21"/>
+      <c r="BO21"/>
+      <c r="BP21"/>
+      <c r="BQ21"/>
+      <c r="BR21"/>
+      <c r="BS21"/>
+      <c r="BT21"/>
+      <c r="BU21"/>
+      <c r="BV21"/>
+      <c r="BW21"/>
+      <c r="BX21"/>
+      <c r="BY21"/>
+      <c r="BZ21"/>
+      <c r="CA21"/>
+      <c r="CB21"/>
+      <c r="CC21"/>
+      <c r="CD21"/>
+    </row>
+    <row r="22" spans="1:82">
+      <c r="A22" t="s">
+        <v>160</v>
+      </c>
+      <c r="B22"/>
+      <c r="C22"/>
+      <c r="D22"/>
+      <c r="E22"/>
+      <c r="F22"/>
+      <c r="G22"/>
+      <c r="H22"/>
+      <c r="I22"/>
+      <c r="J22"/>
+      <c r="K22"/>
+      <c r="L22"/>
+      <c r="M22"/>
+      <c r="N22"/>
+      <c r="O22"/>
+      <c r="P22"/>
+      <c r="Q22"/>
+      <c r="R22"/>
+      <c r="S22"/>
+      <c r="T22"/>
+      <c r="U22"/>
+      <c r="V22"/>
+      <c r="W22"/>
+      <c r="X22"/>
+      <c r="Y22"/>
+      <c r="Z22"/>
+      <c r="AA22"/>
+      <c r="AB22"/>
+      <c r="AC22"/>
+      <c r="AD22"/>
+      <c r="AE22"/>
+      <c r="AF22"/>
+      <c r="AG22"/>
+      <c r="AH22"/>
+      <c r="AI22"/>
+      <c r="AJ22"/>
+      <c r="AK22"/>
+      <c r="AL22"/>
+      <c r="AM22"/>
+      <c r="AN22"/>
+      <c r="AO22"/>
+      <c r="AP22"/>
+      <c r="AQ22"/>
+      <c r="AR22"/>
+      <c r="AS22"/>
+      <c r="AT22"/>
+      <c r="AU22"/>
+      <c r="AV22"/>
+      <c r="AW22"/>
+      <c r="AX22"/>
+      <c r="AY22"/>
+      <c r="AZ22"/>
+      <c r="BA22"/>
+      <c r="BB22"/>
+      <c r="BC22"/>
+      <c r="BD22"/>
+      <c r="BE22"/>
+      <c r="BF22"/>
+      <c r="BG22"/>
+      <c r="BH22"/>
+      <c r="BI22"/>
+      <c r="BJ22"/>
+      <c r="BK22"/>
+      <c r="BL22"/>
+      <c r="BM22"/>
+      <c r="BN22"/>
+      <c r="BO22"/>
+      <c r="BP22"/>
+      <c r="BQ22"/>
+      <c r="BR22"/>
+      <c r="BS22"/>
+      <c r="BT22"/>
+      <c r="BU22"/>
+      <c r="BV22"/>
+      <c r="BW22"/>
+      <c r="BX22"/>
+      <c r="BY22"/>
+      <c r="BZ22"/>
+      <c r="CA22"/>
+      <c r="CB22"/>
+      <c r="CC22"/>
+      <c r="CD22"/>
+    </row>
+    <row r="23" spans="1:82">
+      <c r="A23" t="s">
+        <v>161</v>
+      </c>
+      <c r="B23">
+        <v>465733000000.0</v>
+      </c>
+      <c r="C23">
+        <v>487563000000.0</v>
+      </c>
+      <c r="D23">
+        <v>457508000000.0</v>
+      </c>
+      <c r="E23">
+        <v>450015000000.0</v>
+      </c>
+      <c r="F23">
+        <v>465004000000.0</v>
+      </c>
+      <c r="G23">
+        <v>188359000000.0</v>
+      </c>
+      <c r="H23">
+        <v>455147000000.0</v>
+      </c>
+      <c r="I23">
+        <v>452745000000.0</v>
+      </c>
+      <c r="J23">
+        <v>451439000000.0</v>
+      </c>
+      <c r="K23">
+        <v>384717000000.0</v>
+      </c>
+      <c r="L23">
+        <v>388798000000.0</v>
+      </c>
+      <c r="M23">
+        <v>326772000000.0</v>
+      </c>
+      <c r="N23">
+        <v>316898000000.0</v>
+      </c>
+      <c r="O23">
+        <v>323716000000.0</v>
+      </c>
+      <c r="P23">
+        <v>313780000000.0</v>
+      </c>
+      <c r="Q23">
+        <v>296337000000.0</v>
+      </c>
+      <c r="R23">
+        <v>276039000000.0</v>
+      </c>
+      <c r="S23">
+        <v>311094000000.0</v>
+      </c>
+      <c r="T23">
+        <v>307710000000.0</v>
+      </c>
+      <c r="U23">
+        <v>289067000000.0</v>
+      </c>
+      <c r="V23">
+        <v>293774000000.0</v>
+      </c>
+      <c r="W23">
+        <v>344637000000.0</v>
+      </c>
+      <c r="X23">
+        <v>323431000000.0</v>
+      </c>
+      <c r="Y23">
+        <v>256199000000.0</v>
+      </c>
+      <c r="Z23">
+        <v>313650000000.0</v>
+      </c>
+      <c r="AA23">
+        <v>297772000000.0</v>
+      </c>
+      <c r="AB23">
+        <v>339113000000.0</v>
+      </c>
+      <c r="AC23">
+        <v>318427000000.0</v>
+      </c>
+      <c r="AD23">
+        <v>292990000000.0</v>
+      </c>
+      <c r="AE23">
+        <v>316950000000.0</v>
+      </c>
+      <c r="AF23">
+        <v>277332000000.0</v>
+      </c>
+      <c r="AG23">
+        <v>271614000000.0</v>
+      </c>
+      <c r="AH23">
+        <v>304340000000.0</v>
+      </c>
+      <c r="AI23">
+        <v>322288000000.0</v>
+      </c>
+      <c r="AJ23">
+        <v>275793000000.0</v>
+      </c>
+      <c r="AK23">
+        <v>267930000000.0</v>
+      </c>
+      <c r="AL23">
+        <v>249788000000.0</v>
+      </c>
+      <c r="AM23">
+        <v>324981000000.0</v>
+      </c>
+      <c r="AN23">
+        <v>233460000000.0</v>
+      </c>
+      <c r="AO23">
+        <v>220081000000.0</v>
+      </c>
+      <c r="AP23">
+        <v>232070000000.0</v>
+      </c>
+      <c r="AQ23">
+        <v>227066000000.0</v>
+      </c>
+      <c r="AR23">
+        <v>221660000000.0</v>
+      </c>
+      <c r="AS23">
+        <v>237761000000.0</v>
+      </c>
+      <c r="AT23">
+        <v>238120000000.0</v>
+      </c>
+      <c r="AU23">
+        <v>252803000000.0</v>
+      </c>
+      <c r="AV23">
+        <v>219119000000.0</v>
+      </c>
+      <c r="AW23">
+        <v>193940000000.0</v>
+      </c>
+      <c r="AX23">
+        <v>179656000000.0</v>
+      </c>
+      <c r="AY23">
+        <v>181758000000.0</v>
+      </c>
+      <c r="AZ23">
+        <v>133301000000.0</v>
+      </c>
+      <c r="BA23">
+        <v>120556000000.0</v>
+      </c>
+      <c r="BB23">
+        <v>120565000000.0</v>
+      </c>
+      <c r="BC23">
+        <v>126717000000.0</v>
+      </c>
+      <c r="BD23">
+        <v>123555000000.0</v>
+      </c>
+      <c r="BE23">
+        <v>123104000000.0</v>
+      </c>
+      <c r="BF23">
+        <v>121109000000.0</v>
+      </c>
+      <c r="BG23"/>
+      <c r="BH23"/>
+      <c r="BI23"/>
+      <c r="BJ23"/>
+      <c r="BK23"/>
+      <c r="BL23"/>
+      <c r="BM23"/>
+      <c r="BN23"/>
+      <c r="BO23"/>
+      <c r="BP23"/>
+      <c r="BQ23"/>
+      <c r="BR23"/>
+      <c r="BS23"/>
+      <c r="BT23"/>
+      <c r="BU23"/>
+      <c r="BV23"/>
+      <c r="BW23"/>
+      <c r="BX23"/>
+      <c r="BY23"/>
+      <c r="BZ23"/>
+      <c r="CA23"/>
+      <c r="CB23"/>
+      <c r="CC23"/>
+      <c r="CD23"/>
+    </row>
+    <row r="24" spans="1:82">
+      <c r="A24" t="s">
+        <v>162</v>
+      </c>
+      <c r="B24"/>
+      <c r="C24"/>
+      <c r="D24"/>
+      <c r="E24"/>
+      <c r="F24"/>
+      <c r="G24"/>
+      <c r="H24"/>
+      <c r="I24"/>
+      <c r="J24"/>
+      <c r="K24"/>
+      <c r="L24"/>
+      <c r="M24"/>
+      <c r="N24"/>
+      <c r="O24"/>
+      <c r="P24"/>
+      <c r="Q24"/>
+      <c r="R24"/>
+      <c r="S24"/>
+      <c r="T24"/>
+      <c r="U24"/>
+      <c r="V24"/>
+      <c r="W24"/>
+      <c r="X24"/>
+      <c r="Y24"/>
+      <c r="Z24"/>
+      <c r="AA24"/>
+      <c r="AB24"/>
+      <c r="AC24"/>
+      <c r="AD24"/>
+      <c r="AE24"/>
+      <c r="AF24"/>
+      <c r="AG24"/>
+      <c r="AH24"/>
+      <c r="AI24"/>
+      <c r="AJ24"/>
+      <c r="AK24"/>
+      <c r="AL24"/>
+      <c r="AM24"/>
+      <c r="AN24"/>
+      <c r="AO24"/>
+      <c r="AP24"/>
+      <c r="AQ24"/>
+      <c r="AR24"/>
+      <c r="AS24"/>
+      <c r="AT24"/>
+      <c r="AU24"/>
+      <c r="AV24"/>
+      <c r="AW24"/>
+      <c r="AX24"/>
+      <c r="AY24"/>
+      <c r="AZ24"/>
+      <c r="BA24"/>
+      <c r="BB24"/>
+      <c r="BC24"/>
+      <c r="BD24"/>
+      <c r="BE24"/>
+      <c r="BF24"/>
+      <c r="BG24"/>
+      <c r="BH24"/>
+      <c r="BI24"/>
+      <c r="BJ24"/>
+      <c r="BK24"/>
+      <c r="BL24"/>
+      <c r="BM24"/>
+      <c r="BN24"/>
+      <c r="BO24"/>
+      <c r="BP24"/>
+      <c r="BQ24"/>
+      <c r="BR24"/>
+      <c r="BS24"/>
+      <c r="BT24"/>
+      <c r="BU24"/>
+      <c r="BV24"/>
+      <c r="BW24"/>
+      <c r="BX24"/>
+      <c r="BY24"/>
+      <c r="BZ24"/>
+      <c r="CA24"/>
+      <c r="CB24"/>
+      <c r="CC24"/>
+      <c r="CD24"/>
+    </row>
+    <row r="25" spans="1:82">
+      <c r="A25" t="s">
+        <v>163</v>
+      </c>
+      <c r="B25">
+        <v>15452000000.0</v>
+      </c>
+      <c r="C25">
+        <v>13074000000.0</v>
+      </c>
+      <c r="D25"/>
+      <c r="E25">
+        <v>15698000000.0</v>
+      </c>
+      <c r="F25">
+        <v>16013000000.0</v>
+      </c>
+      <c r="G25">
+        <v>10000000000.0</v>
+      </c>
+      <c r="H25">
+        <v>18588000000.0</v>
+      </c>
+      <c r="I25">
+        <v>14967000000.0</v>
+      </c>
+      <c r="J25">
+        <v>15462000000.0</v>
+      </c>
+      <c r="K25">
+        <v>7510000000.0</v>
+      </c>
+      <c r="L25">
+        <v>17380000000.0</v>
+      </c>
+      <c r="M25">
+        <v>12484000000.0</v>
+      </c>
+      <c r="N25">
+        <v>13355000000.0</v>
+      </c>
+      <c r="O25">
+        <v>11817000000.0</v>
+      </c>
+      <c r="P25"/>
+      <c r="Q25"/>
+      <c r="R25">
+        <v>17541000000.0</v>
+      </c>
+      <c r="S25"/>
+      <c r="T25"/>
+      <c r="U25"/>
+      <c r="V25">
+        <v>19111000000.0</v>
+      </c>
+      <c r="W25"/>
+      <c r="X25">
+        <v>0.0</v>
+      </c>
+      <c r="Y25">
+        <v>11447000000.0</v>
+      </c>
+      <c r="Z25">
+        <v>16952000000.0</v>
+      </c>
+      <c r="AA25"/>
+      <c r="AB25"/>
+      <c r="AC25"/>
+      <c r="AD25"/>
+      <c r="AE25"/>
+      <c r="AF25"/>
+      <c r="AG25"/>
+      <c r="AH25"/>
+      <c r="AI25"/>
+      <c r="AJ25"/>
+      <c r="AK25"/>
+      <c r="AL25"/>
+      <c r="AM25"/>
+      <c r="AN25"/>
+      <c r="AO25"/>
+      <c r="AP25"/>
+      <c r="AQ25"/>
+      <c r="AR25"/>
+      <c r="AS25"/>
+      <c r="AT25"/>
+      <c r="AU25"/>
+      <c r="AV25"/>
+      <c r="AW25"/>
+      <c r="AX25"/>
+      <c r="AY25"/>
+      <c r="AZ25"/>
+      <c r="BA25"/>
+      <c r="BB25"/>
+      <c r="BC25"/>
+      <c r="BD25"/>
+      <c r="BE25"/>
+      <c r="BF25"/>
+      <c r="BG25"/>
+      <c r="BH25"/>
+      <c r="BI25"/>
+      <c r="BJ25"/>
+      <c r="BK25"/>
+      <c r="BL25"/>
+      <c r="BM25"/>
+      <c r="BN25"/>
+      <c r="BO25"/>
+      <c r="BP25"/>
+      <c r="BQ25"/>
+      <c r="BR25"/>
+      <c r="BS25"/>
+      <c r="BT25"/>
+      <c r="BU25"/>
+      <c r="BV25"/>
+      <c r="BW25"/>
+      <c r="BX25"/>
+      <c r="BY25"/>
+      <c r="BZ25"/>
+      <c r="CA25"/>
+      <c r="CB25"/>
+      <c r="CC25"/>
+      <c r="CD25"/>
+    </row>
+    <row r="26" spans="1:82">
+      <c r="A26" t="s">
+        <v>164</v>
+      </c>
+      <c r="B26"/>
+      <c r="C26"/>
+      <c r="D26"/>
+      <c r="E26"/>
+      <c r="F26"/>
+      <c r="G26"/>
+      <c r="H26"/>
+      <c r="I26"/>
+      <c r="J26"/>
+      <c r="K26"/>
+      <c r="L26"/>
+      <c r="M26"/>
+      <c r="N26"/>
+      <c r="O26"/>
+      <c r="P26"/>
+      <c r="Q26"/>
+      <c r="R26"/>
+      <c r="S26"/>
+      <c r="T26"/>
+      <c r="U26"/>
+      <c r="V26"/>
+      <c r="W26"/>
+      <c r="X26"/>
+      <c r="Y26"/>
+      <c r="Z26"/>
+      <c r="AA26"/>
+      <c r="AB26"/>
+      <c r="AC26"/>
+      <c r="AD26"/>
+      <c r="AE26"/>
+      <c r="AF26"/>
+      <c r="AG26"/>
+      <c r="AH26"/>
+      <c r="AI26"/>
+      <c r="AJ26"/>
+      <c r="AK26"/>
+      <c r="AL26"/>
+      <c r="AM26"/>
+      <c r="AN26"/>
+      <c r="AO26"/>
+      <c r="AP26"/>
+      <c r="AQ26"/>
+      <c r="AR26"/>
+      <c r="AS26"/>
+      <c r="AT26"/>
+      <c r="AU26"/>
+      <c r="AV26"/>
+      <c r="AW26"/>
+      <c r="AX26"/>
+      <c r="AY26"/>
+      <c r="AZ26"/>
+      <c r="BA26"/>
+      <c r="BB26"/>
+      <c r="BC26"/>
+      <c r="BD26"/>
+      <c r="BE26"/>
+      <c r="BF26"/>
+      <c r="BG26"/>
+      <c r="BH26"/>
+      <c r="BI26"/>
+      <c r="BJ26"/>
+      <c r="BK26"/>
+      <c r="BL26"/>
+      <c r="BM26"/>
+      <c r="BN26"/>
+      <c r="BO26"/>
+      <c r="BP26"/>
+      <c r="BQ26"/>
+      <c r="BR26"/>
+      <c r="BS26"/>
+      <c r="BT26"/>
+      <c r="BU26"/>
+      <c r="BV26"/>
+      <c r="BW26"/>
+      <c r="BX26"/>
+      <c r="BY26"/>
+      <c r="BZ26"/>
+      <c r="CA26"/>
+      <c r="CB26"/>
+      <c r="CC26"/>
+      <c r="CD26"/>
+    </row>
+    <row r="27" spans="1:82">
+      <c r="A27" t="s">
+        <v>165</v>
+      </c>
+      <c r="B27"/>
+      <c r="C27"/>
+      <c r="D27"/>
+      <c r="E27">
+        <v>266000000.0</v>
+      </c>
+      <c r="F27"/>
+      <c r="G27">
+        <v>1881000000.0</v>
+      </c>
+      <c r="H27">
+        <v>828000000.0</v>
+      </c>
+      <c r="I27"/>
+      <c r="J27">
+        <v>78869000000.0</v>
+      </c>
+      <c r="K27"/>
+      <c r="L27">
+        <v>1460000000.0</v>
+      </c>
+      <c r="M27">
+        <v>1460000000.0</v>
+      </c>
+      <c r="N27">
+        <v>1062000000.0</v>
+      </c>
+      <c r="O27"/>
+      <c r="P27">
+        <v>2268000000.0</v>
+      </c>
+      <c r="Q27">
+        <v>1953000000.0</v>
+      </c>
+      <c r="R27"/>
+      <c r="S27"/>
+      <c r="T27"/>
+      <c r="U27"/>
+      <c r="V27"/>
+      <c r="W27"/>
+      <c r="X27"/>
+      <c r="Y27"/>
+      <c r="Z27"/>
+      <c r="AA27"/>
+      <c r="AB27"/>
+      <c r="AC27"/>
+      <c r="AD27"/>
+      <c r="AE27"/>
+      <c r="AF27"/>
+      <c r="AG27"/>
+      <c r="AH27"/>
+      <c r="AI27"/>
+      <c r="AJ27"/>
+      <c r="AK27"/>
+      <c r="AL27"/>
+      <c r="AM27"/>
+      <c r="AN27"/>
+      <c r="AO27"/>
+      <c r="AP27"/>
+      <c r="AQ27"/>
+      <c r="AR27"/>
+      <c r="AS27"/>
+      <c r="AT27"/>
+      <c r="AU27"/>
+      <c r="AV27"/>
+      <c r="AW27"/>
+      <c r="AX27"/>
+      <c r="AY27"/>
+      <c r="AZ27"/>
+      <c r="BA27"/>
+      <c r="BB27"/>
+      <c r="BC27"/>
+      <c r="BD27"/>
+      <c r="BE27"/>
+      <c r="BF27"/>
+      <c r="BG27"/>
+      <c r="BH27"/>
+      <c r="BI27"/>
+      <c r="BJ27"/>
+      <c r="BK27"/>
+      <c r="BL27"/>
+      <c r="BM27"/>
+      <c r="BN27"/>
+      <c r="BO27"/>
+      <c r="BP27"/>
+      <c r="BQ27"/>
+      <c r="BR27"/>
+      <c r="BS27"/>
+      <c r="BT27"/>
+      <c r="BU27"/>
+      <c r="BV27"/>
+      <c r="BW27"/>
+      <c r="BX27"/>
+      <c r="BY27"/>
+      <c r="BZ27"/>
+      <c r="CA27"/>
+      <c r="CB27"/>
+      <c r="CC27"/>
+      <c r="CD27"/>
+    </row>
+    <row r="28" spans="1:82">
+      <c r="A28" t="s">
+        <v>166</v>
+      </c>
+      <c r="B28">
+        <v>81999000000.0</v>
+      </c>
+      <c r="C28">
+        <v>79285000000.0</v>
+      </c>
+      <c r="D28">
+        <v>81404000000.0</v>
+      </c>
+      <c r="E28">
+        <v>27333000000.0</v>
+      </c>
+      <c r="F28">
+        <v>28224000000.0</v>
+      </c>
+      <c r="G28">
+        <v>59979000000.0</v>
+      </c>
+      <c r="H28">
+        <v>25829000000.0</v>
+      </c>
+      <c r="I28">
+        <v>29752000000.0</v>
+      </c>
+      <c r="J28">
+        <v>35308000000.0</v>
+      </c>
+      <c r="K28">
+        <v>65004000000.0</v>
+      </c>
+      <c r="L28">
+        <v>31282000000.0</v>
+      </c>
+      <c r="M28">
+        <v>29032000000.0</v>
+      </c>
+      <c r="N28">
+        <v>30244000000.0</v>
+      </c>
+      <c r="O28">
+        <v>48838000000.0</v>
+      </c>
+      <c r="P28">
+        <v>9695000000.0</v>
+      </c>
+      <c r="Q28">
+        <v>66951000000.0</v>
+      </c>
+      <c r="R28">
+        <v>26393000000.0</v>
+      </c>
+      <c r="S28">
+        <v>90283000000.0</v>
+      </c>
+      <c r="T28">
+        <v>21515000000.0</v>
+      </c>
+      <c r="U28">
+        <v>46727000000.0</v>
+      </c>
+      <c r="V28">
+        <v>32314000000.0</v>
+      </c>
+      <c r="W28">
+        <v>96680000000.0</v>
+      </c>
+      <c r="X28">
+        <v>57457000000.0</v>
+      </c>
+      <c r="Y28">
+        <v>38162000000.0</v>
+      </c>
+      <c r="Z28">
+        <v>26343000000.0</v>
+      </c>
+      <c r="AA28">
+        <v>89064000000.0</v>
+      </c>
+      <c r="AB28">
+        <v>32534000000.0</v>
+      </c>
+      <c r="AC28">
+        <v>34835000000.0</v>
+      </c>
+      <c r="AD28">
+        <v>38899000000.0</v>
+      </c>
+      <c r="AE28">
+        <v>4193000000.0</v>
+      </c>
+      <c r="AF28">
+        <v>62107000000.0</v>
+      </c>
+      <c r="AG28">
+        <v>2102000000.0</v>
+      </c>
+      <c r="AH28">
+        <v>29700000000.0</v>
+      </c>
+      <c r="AI28">
+        <v>51888000000.0</v>
+      </c>
+      <c r="AJ28">
+        <v>65657000000.0</v>
+      </c>
+      <c r="AK28">
+        <v>77645000000.0</v>
+      </c>
+      <c r="AL28">
+        <v>31936000000.0</v>
+      </c>
+      <c r="AM28">
+        <v>23065000000.0</v>
+      </c>
+      <c r="AN28">
+        <v>29112000000.0</v>
+      </c>
+      <c r="AO28">
+        <v>25647000000.0</v>
+      </c>
+      <c r="AP28">
+        <v>20495000000.0</v>
+      </c>
+      <c r="AQ28">
+        <v>10819000000.0</v>
+      </c>
+      <c r="AR28">
+        <v>19259000000.0</v>
+      </c>
+      <c r="AS28">
+        <v>20915000000.0</v>
+      </c>
+      <c r="AT28">
+        <v>17488000000.0</v>
+      </c>
+      <c r="AU28">
+        <v>19020000000.0</v>
+      </c>
+      <c r="AV28">
+        <v>15179000000.0</v>
+      </c>
+      <c r="AW28">
+        <v>15546000000.0</v>
+      </c>
+      <c r="AX28">
+        <v>12539000000.0</v>
+      </c>
+      <c r="AY28">
+        <v>17418000000.0</v>
+      </c>
+      <c r="AZ28">
+        <v>14867000000.0</v>
+      </c>
+      <c r="BA28">
+        <v>12243000000.0</v>
+      </c>
+      <c r="BB28">
+        <v>11568000000.0</v>
+      </c>
+      <c r="BC28">
+        <v>19799000000.0</v>
+      </c>
+      <c r="BD28">
+        <v>8873000000.0</v>
+      </c>
+      <c r="BE28">
+        <v>7961000000.0</v>
+      </c>
+      <c r="BF28">
+        <v>16010000000.0</v>
+      </c>
+      <c r="BG28"/>
+      <c r="BH28"/>
+      <c r="BI28"/>
+      <c r="BJ28"/>
+      <c r="BK28"/>
+      <c r="BL28"/>
+      <c r="BM28"/>
+      <c r="BN28"/>
+      <c r="BO28"/>
+      <c r="BP28"/>
+      <c r="BQ28"/>
+      <c r="BR28"/>
+      <c r="BS28"/>
+      <c r="BT28"/>
+      <c r="BU28"/>
+      <c r="BV28"/>
+      <c r="BW28"/>
+      <c r="BX28"/>
+      <c r="BY28"/>
+      <c r="BZ28"/>
+      <c r="CA28"/>
+      <c r="CB28"/>
+      <c r="CC28"/>
+      <c r="CD28"/>
+    </row>
+    <row r="29" spans="1:82">
+      <c r="A29" t="s">
+        <v>167</v>
+      </c>
+      <c r="B29">
+        <v>22047000000.0</v>
+      </c>
+      <c r="C29">
+        <v>26092000000.0</v>
+      </c>
+      <c r="D29">
+        <v>20798000000.0</v>
+      </c>
+      <c r="E29">
+        <v>22170000000.0</v>
+      </c>
+      <c r="F29">
+        <v>22151000000.0</v>
+      </c>
+      <c r="G29">
+        <v>24556000000.0</v>
+      </c>
+      <c r="H29">
+        <v>20569000000.0</v>
+      </c>
+      <c r="I29">
+        <v>21011000000.0</v>
+      </c>
+      <c r="J29">
+        <v>20751000000.0</v>
+      </c>
+      <c r="K29">
+        <v>18452000000.0</v>
+      </c>
+      <c r="L29">
+        <v>15641000000.0</v>
+      </c>
+      <c r="M29">
+        <v>17648000000.0</v>
+      </c>
+      <c r="N29">
+        <v>16769000000.0</v>
+      </c>
+      <c r="O29">
+        <v>14072000000.0</v>
+      </c>
+      <c r="P29">
+        <v>8478000000.0</v>
+      </c>
+      <c r="Q29">
+        <v>8738000000.0</v>
+      </c>
+      <c r="R29">
+        <v>8495000000.0</v>
+      </c>
+      <c r="S29">
+        <v>5028000000.0</v>
+      </c>
+      <c r="T29">
+        <v>3725000000.0</v>
+      </c>
+      <c r="U29">
+        <v>7518000000.0</v>
+      </c>
+      <c r="V29">
+        <v>8351000000.0</v>
+      </c>
+      <c r="W29">
+        <v>2539000000.0</v>
+      </c>
+      <c r="X29">
+        <v>2345000000.0</v>
+      </c>
+      <c r="Y29">
+        <v>-2213000000.0</v>
+      </c>
+      <c r="Z29">
+        <v>11053000000.0</v>
+      </c>
+      <c r="AA29">
+        <v>19202000000.0</v>
+      </c>
+      <c r="AB29">
+        <v>3721000000.0</v>
+      </c>
+      <c r="AC29">
+        <v>6631000000.0</v>
+      </c>
+      <c r="AD29">
+        <v>3815000000.0</v>
+      </c>
+      <c r="AE29"/>
+      <c r="AF29"/>
+      <c r="AG29"/>
+      <c r="AH29"/>
+      <c r="AI29"/>
+      <c r="AJ29"/>
+      <c r="AK29"/>
+      <c r="AL29"/>
+      <c r="AM29"/>
+      <c r="AN29"/>
+      <c r="AO29"/>
+      <c r="AP29"/>
+      <c r="AQ29"/>
+      <c r="AR29"/>
+      <c r="AS29"/>
+      <c r="AT29"/>
+      <c r="AU29"/>
+      <c r="AV29"/>
+      <c r="AW29"/>
+      <c r="AX29"/>
+      <c r="AY29"/>
+      <c r="AZ29"/>
+      <c r="BA29"/>
+      <c r="BB29"/>
+      <c r="BC29"/>
+      <c r="BD29"/>
+      <c r="BE29"/>
+      <c r="BF29"/>
+      <c r="BG29"/>
+      <c r="BH29"/>
+      <c r="BI29"/>
+      <c r="BJ29"/>
+      <c r="BK29"/>
+      <c r="BL29"/>
+      <c r="BM29"/>
+      <c r="BN29"/>
+      <c r="BO29"/>
+      <c r="BP29"/>
+      <c r="BQ29"/>
+      <c r="BR29"/>
+      <c r="BS29"/>
+      <c r="BT29"/>
+      <c r="BU29"/>
+      <c r="BV29"/>
+      <c r="BW29"/>
+      <c r="BX29"/>
+      <c r="BY29"/>
+      <c r="BZ29"/>
+      <c r="CA29"/>
+      <c r="CB29"/>
+      <c r="CC29"/>
+      <c r="CD29"/>
+    </row>
+    <row r="30" spans="1:82">
+      <c r="A30" t="s">
+        <v>168</v>
+      </c>
+      <c r="B30">
+        <v>137071000000.0</v>
+      </c>
+      <c r="C30">
+        <v>134005000000.0</v>
+      </c>
+      <c r="D30">
+        <v>139566000000.0</v>
+      </c>
+      <c r="E30">
+        <v>162282000000.0</v>
+      </c>
+      <c r="F30">
+        <v>164695000000.0</v>
+      </c>
+      <c r="G30">
+        <v>188359000000.0</v>
+      </c>
+      <c r="H30">
+        <v>162627000000.0</v>
+      </c>
+      <c r="I30">
+        <v>195388000000.0</v>
+      </c>
+      <c r="J30">
+        <v>208827000000.0</v>
+      </c>
+      <c r="K30">
+        <v>173415000000.0</v>
+      </c>
+      <c r="L30">
+        <v>200819000000.0</v>
+      </c>
+      <c r="M30">
+        <v>170003000000.0</v>
+      </c>
+      <c r="N30">
+        <v>172015000000.0</v>
+      </c>
+      <c r="O30">
+        <v>197735000000.0</v>
+      </c>
+      <c r="P30">
+        <v>200416000000.0</v>
+      </c>
+      <c r="Q30">
+        <v>180520000000.0</v>
+      </c>
+      <c r="R30">
+        <v>152626000000.0</v>
+      </c>
+      <c r="S30">
+        <v>222584000000.0</v>
+      </c>
+      <c r="T30">
+        <v>164958000000.0</v>
+      </c>
+      <c r="U30">
+        <v>173061000000.0</v>
+      </c>
+      <c r="V30">
+        <v>153153000000.0</v>
+      </c>
+      <c r="W30">
+        <v>193211000000.0</v>
+      </c>
+      <c r="X30">
+        <v>150308000000.0</v>
+      </c>
+      <c r="Y30">
+        <v>74969000000.0</v>
+      </c>
+      <c r="Z30">
+        <v>130886000000.0</v>
+      </c>
+      <c r="AA30">
+        <v>107687000000.0</v>
+      </c>
+      <c r="AB30">
+        <v>150877000000.0</v>
+      </c>
+      <c r="AC30">
+        <v>146014000000.0</v>
+      </c>
+      <c r="AD30">
+        <v>129058000000.0</v>
+      </c>
+      <c r="AE30">
+        <v>126028000000.0</v>
+      </c>
+      <c r="AF30">
+        <v>132843000000.0</v>
+      </c>
+      <c r="AG30">
+        <v>130546000000.0</v>
+      </c>
+      <c r="AH30">
+        <v>154428000000.0</v>
+      </c>
+      <c r="AI30">
+        <v>170459000000.0</v>
+      </c>
+      <c r="AJ30">
+        <v>137235000000.0</v>
+      </c>
+      <c r="AK30">
+        <v>132431000000.0</v>
+      </c>
+      <c r="AL30">
+        <v>123474000000.0</v>
+      </c>
+      <c r="AM30">
+        <v>157448000000.0</v>
+      </c>
+      <c r="AN30">
+        <v>106651000000.0</v>
+      </c>
+      <c r="AO30">
+        <v>76959000000.0</v>
+      </c>
+      <c r="AP30">
+        <v>79435000000.0</v>
+      </c>
+      <c r="AQ30">
+        <v>83618000000.0</v>
+      </c>
+      <c r="AR30">
+        <v>79937000000.0</v>
+      </c>
+      <c r="AS30">
+        <v>78372000000.0</v>
+      </c>
+      <c r="AT30">
+        <v>75278000000.0</v>
+      </c>
+      <c r="AU30">
+        <v>83586000000.0</v>
+      </c>
+      <c r="AV30">
+        <v>66070000000.0</v>
+      </c>
+      <c r="AW30">
+        <v>60159000000.0</v>
+      </c>
+      <c r="AX30">
+        <v>49339000000.0</v>
+      </c>
+      <c r="AY30">
+        <v>68389000000.0</v>
+      </c>
+      <c r="AZ30">
+        <v>44396000000.0</v>
+      </c>
+      <c r="BA30">
+        <v>45219000000.0</v>
+      </c>
+      <c r="BB30">
+        <v>48076000000.0</v>
+      </c>
+      <c r="BC30">
+        <v>56738000000.0</v>
+      </c>
+      <c r="BD30">
+        <v>45188000000.0</v>
+      </c>
+      <c r="BE30">
+        <v>37426000000.0</v>
+      </c>
+      <c r="BF30">
+        <v>35977000000.0</v>
+      </c>
+      <c r="BG30"/>
+      <c r="BH30"/>
+      <c r="BI30"/>
+      <c r="BJ30"/>
+      <c r="BK30"/>
+      <c r="BL30"/>
+      <c r="BM30"/>
+      <c r="BN30"/>
+      <c r="BO30"/>
+      <c r="BP30"/>
+      <c r="BQ30"/>
+      <c r="BR30"/>
+      <c r="BS30"/>
+      <c r="BT30"/>
+      <c r="BU30"/>
+      <c r="BV30"/>
+      <c r="BW30"/>
+      <c r="BX30"/>
+      <c r="BY30"/>
+      <c r="BZ30"/>
+      <c r="CA30"/>
+      <c r="CB30"/>
+      <c r="CC30"/>
+      <c r="CD30"/>
+    </row>
+    <row r="31" spans="1:82">
+      <c r="A31" t="s">
+        <v>169</v>
+      </c>
+      <c r="B31"/>
+      <c r="C31"/>
+      <c r="D31">
+        <v>436000000.0</v>
+      </c>
+      <c r="E31"/>
+      <c r="F31"/>
+      <c r="G31">
+        <v>-12310000000.0</v>
+      </c>
+      <c r="H31"/>
+      <c r="I31"/>
+      <c r="J31">
+        <v>3063000000.0</v>
+      </c>
+      <c r="K31">
+        <v>82264000000.0</v>
+      </c>
+      <c r="L31">
+        <v>71095000000.0</v>
+      </c>
+      <c r="M31">
+        <v>80220000000.0</v>
+      </c>
+      <c r="N31">
+        <v>-144883000000.0</v>
+      </c>
+      <c r="O31">
+        <v>-125981000000.0</v>
+      </c>
+      <c r="P31">
+        <v>-113364000000.0</v>
+      </c>
+      <c r="Q31">
+        <v>-115817000000.0</v>
+      </c>
+      <c r="R31"/>
+      <c r="S31"/>
+      <c r="T31"/>
+      <c r="U31"/>
+      <c r="V31"/>
+      <c r="W31"/>
+      <c r="X31"/>
+      <c r="Y31"/>
+      <c r="Z31"/>
+      <c r="AA31"/>
+      <c r="AB31">
+        <v>8327000000.0</v>
+      </c>
+      <c r="AC31">
+        <v>-8676000000.0</v>
+      </c>
+      <c r="AD31">
+        <v>7985000000.0</v>
+      </c>
+      <c r="AE31">
+        <v>-23979000000.0</v>
+      </c>
+      <c r="AF31">
+        <v>16889000000.0</v>
+      </c>
+      <c r="AG31">
+        <v>13991000000.0</v>
+      </c>
+      <c r="AH31"/>
+      <c r="AI31"/>
+      <c r="AJ31"/>
+      <c r="AK31"/>
+      <c r="AL31"/>
+      <c r="AM31"/>
+      <c r="AN31"/>
+      <c r="AO31"/>
+      <c r="AP31"/>
+      <c r="AQ31"/>
+      <c r="AR31"/>
+      <c r="AS31"/>
+      <c r="AT31"/>
+      <c r="AU31"/>
+      <c r="AV31"/>
+      <c r="AW31"/>
+      <c r="AX31"/>
+      <c r="AY31"/>
+      <c r="AZ31"/>
+      <c r="BA31"/>
+      <c r="BB31"/>
+      <c r="BC31"/>
+      <c r="BD31"/>
+      <c r="BE31"/>
+      <c r="BF31"/>
+      <c r="BG31"/>
+      <c r="BH31"/>
+      <c r="BI31"/>
+      <c r="BJ31"/>
+      <c r="BK31"/>
+      <c r="BL31"/>
+      <c r="BM31"/>
+      <c r="BN31"/>
+      <c r="BO31"/>
+      <c r="BP31"/>
+      <c r="BQ31"/>
+      <c r="BR31"/>
+      <c r="BS31"/>
+      <c r="BT31"/>
+      <c r="BU31"/>
+      <c r="BV31"/>
+      <c r="BW31"/>
+      <c r="BX31"/>
+      <c r="BY31"/>
+      <c r="BZ31"/>
+      <c r="CA31"/>
+      <c r="CB31"/>
+      <c r="CC31"/>
+      <c r="CD31"/>
+    </row>
+    <row r="32" spans="1:82">
+      <c r="A32" t="s">
+        <v>170</v>
+      </c>
+      <c r="B32">
+        <v>565948000000.0</v>
+      </c>
+      <c r="C32">
+        <v>584727000000.0</v>
+      </c>
+      <c r="D32">
+        <v>550971000000.0</v>
+      </c>
+      <c r="E32">
+        <v>550790000000.0</v>
+      </c>
+      <c r="F32">
+        <v>565690000000.0</v>
+      </c>
+      <c r="G32">
+        <v>299635000000.0</v>
+      </c>
+      <c r="H32">
+        <v>548642000000.0</v>
+      </c>
+      <c r="I32">
+        <v>548251000000.0</v>
+      </c>
+      <c r="J32">
+        <v>545761000000.0</v>
+      </c>
+      <c r="K32">
+        <v>466981000000.0</v>
+      </c>
+      <c r="L32">
+        <v>459893000000.0</v>
+      </c>
+      <c r="M32">
+        <v>406992000000.0</v>
+      </c>
+      <c r="N32">
+        <v>393120000000.0</v>
+      </c>
+      <c r="O32">
+        <v>382589000000.0</v>
+      </c>
+      <c r="P32">
+        <v>352316000000.0</v>
+      </c>
+      <c r="Q32">
+        <v>336055000000.0</v>
+      </c>
+      <c r="R32">
+        <v>314654000000.0</v>
+      </c>
+      <c r="S32">
+        <v>326044000000.0</v>
+      </c>
+      <c r="T32">
+        <v>324644000000.0</v>
+      </c>
+      <c r="U32">
+        <v>323239000000.0</v>
+      </c>
+      <c r="V32">
+        <v>331732000000.0</v>
+      </c>
+      <c r="W32">
+        <v>357499000000.0</v>
+      </c>
+      <c r="X32">
+        <v>334091000000.0</v>
+      </c>
+      <c r="Y32">
+        <v>252167000000.0</v>
+      </c>
+      <c r="Z32">
+        <v>357864000000.0</v>
+      </c>
+      <c r="AA32">
+        <v>353440000000.0</v>
+      </c>
+      <c r="AB32">
+        <v>365549000000.0</v>
+      </c>
+      <c r="AC32">
+        <v>333398000000.0</v>
+      </c>
+      <c r="AD32">
+        <v>308251000000.0</v>
+      </c>
+      <c r="AE32">
+        <v>362407000000.0</v>
+      </c>
+      <c r="AF32">
+        <v>315440000000.0</v>
+      </c>
+      <c r="AG32">
+        <v>305170000000.0</v>
+      </c>
+      <c r="AH32">
+        <v>322837000000.0</v>
+      </c>
+      <c r="AI32">
+        <v>299076000000.0</v>
+      </c>
+      <c r="AJ32">
+        <v>307664000000.0</v>
+      </c>
+      <c r="AK32">
+        <v>300671000000.0</v>
+      </c>
+      <c r="AL32">
+        <v>283705000000.0</v>
+      </c>
+      <c r="AM32">
+        <v>324465000000.0</v>
+      </c>
+      <c r="AN32">
+        <v>269552000000.0</v>
+      </c>
+      <c r="AO32">
+        <v>242930000000.0</v>
+      </c>
+      <c r="AP32">
+        <v>253090000000.0</v>
+      </c>
+      <c r="AQ32">
+        <v>253050000000.0</v>
+      </c>
+      <c r="AR32">
+        <v>259589000000.0</v>
+      </c>
+      <c r="AS32">
+        <v>256488000000.0</v>
+      </c>
+      <c r="AT32">
+        <v>252008000000.0</v>
+      </c>
+      <c r="AU32">
+        <v>250012000000.0</v>
+      </c>
+      <c r="AV32">
+        <v>237247000000.0</v>
+      </c>
+      <c r="AW32">
+        <v>221980000000.0</v>
+      </c>
+      <c r="AX32">
+        <v>207727000000.0</v>
+      </c>
+      <c r="AY32">
+        <v>196585000000.0</v>
+      </c>
+      <c r="AZ32">
+        <v>174742000000.0</v>
+      </c>
+      <c r="BA32">
+        <v>153731000000.0</v>
+      </c>
+      <c r="BB32">
+        <v>149830000000.0</v>
+      </c>
+      <c r="BC32">
+        <v>157215000000.0</v>
+      </c>
+      <c r="BD32">
+        <v>149004000000.0</v>
+      </c>
+      <c r="BE32">
+        <v>159629000000.0</v>
+      </c>
+      <c r="BF32">
+        <v>156655000000.0</v>
+      </c>
+      <c r="BG32">
+        <v>154474000000.0</v>
+      </c>
+      <c r="BH32">
+        <v>138416000000.0</v>
+      </c>
+      <c r="BI32">
+        <v>151399000000.0</v>
+      </c>
+      <c r="BJ32">
+        <v>106852000000.0</v>
+      </c>
+      <c r="BK32">
+        <v>9639000000.0</v>
+      </c>
+      <c r="BL32">
+        <v>136120175100.0</v>
+      </c>
+      <c r="BM32">
+        <v>118967309500.0</v>
+      </c>
+      <c r="BN32">
+        <v>150493726700.0</v>
+      </c>
+      <c r="BO32">
+        <v>81185604000.0</v>
+      </c>
+      <c r="BP32">
+        <v>60705886000.0</v>
+      </c>
+      <c r="BQ32">
+        <v>45004681100.0</v>
+      </c>
+      <c r="BR32">
+        <v>60252333000.0</v>
+      </c>
+      <c r="BS32">
+        <v>54475728000.0</v>
+      </c>
+      <c r="BT32">
+        <v>63048272000.0</v>
+      </c>
+      <c r="BU32">
+        <v>48865000000.0</v>
+      </c>
+      <c r="BV32">
+        <v>44660000000.0</v>
+      </c>
+      <c r="BW32">
+        <v>73083900000.0</v>
+      </c>
+      <c r="BX32">
+        <v>28581000000.0</v>
+      </c>
+      <c r="BY32">
+        <v>22894000000.0</v>
+      </c>
+      <c r="BZ32">
+        <v>23720000000.0</v>
+      </c>
+      <c r="CA32">
+        <v>19223000000.0</v>
+      </c>
+      <c r="CB32">
+        <v>21403000000.0</v>
+      </c>
+      <c r="CC32">
+        <v>20335500000.0</v>
+      </c>
+      <c r="CD32">
+        <v>20335500000.0</v>
+      </c>
+    </row>
+  </sheetData>
+  <printOptions gridLines="false" gridLinesSet="true"/>
+  <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
+  <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
+  <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
+    <oddHeader/>
+    <oddFooter/>
+    <evenHeader/>
+    <evenFooter/>
+    <firstHeader/>
+    <firstFooter/>
+  </headerFooter>
+  <tableParts count="0"/>
+</worksheet>
+</file>
+
+<file path=xl/worksheets/sheet5.xml><?xml version="1.0" encoding="utf-8"?>
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
+  <sheetPr>
+    <outlinePr summaryBelow="1" summaryRight="1"/>
+  </sheetPr>
+  <dimension ref="A1:U30"/>
+  <sheetViews>
+    <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
+      <selection activeCell="A1" sqref="A1"/>
+    </sheetView>
+  </sheetViews>
+  <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
+  <cols>
+    <col min="1" max="1" width="44.703" bestFit="true" customWidth="true" style="0"/>
+    <col min="2" max="2" width="17.567" bestFit="true" customWidth="true" style="0"/>
+    <col min="3" max="3" width="17.567" bestFit="true" customWidth="true" style="0"/>
+    <col min="4" max="4" width="17.567" bestFit="true" customWidth="true" style="0"/>
+    <col min="5" max="5" width="17.567" bestFit="true" customWidth="true" style="0"/>
+    <col min="6" max="6" width="16.425" bestFit="true" customWidth="true" style="0"/>
+    <col min="7" max="7" width="17.567" bestFit="true" customWidth="true" style="0"/>
+    <col min="8" max="8" width="17.567" bestFit="true" customWidth="true" style="0"/>
+    <col min="9" max="9" width="17.567" bestFit="true" customWidth="true" style="0"/>
+    <col min="10" max="10" width="17.567" bestFit="true" customWidth="true" style="0"/>
+    <col min="11" max="11" width="16.425" bestFit="true" customWidth="true" style="0"/>
+    <col min="12" max="12" width="16.425" bestFit="true" customWidth="true" style="0"/>
+    <col min="13" max="13" width="16.425" bestFit="true" customWidth="true" style="0"/>
+    <col min="14" max="14" width="16.425" bestFit="true" customWidth="true" style="0"/>
+    <col min="15" max="15" width="16.425" bestFit="true" customWidth="true" style="0"/>
+    <col min="16" max="16" width="16.425" bestFit="true" customWidth="true" style="0"/>
+    <col min="17" max="17" width="15.282" bestFit="true" customWidth="true" style="0"/>
+    <col min="18" max="18" width="15.282" bestFit="true" customWidth="true" style="0"/>
+    <col min="19" max="19" width="15.282" bestFit="true" customWidth="true" style="0"/>
+    <col min="20" max="20" width="15.282" bestFit="true" customWidth="true" style="0"/>
+    <col min="21" max="21" width="12.854" bestFit="true" customWidth="true" style="0"/>
+  </cols>
+  <sheetData>
+    <row r="1" spans="1:21">
+      <c r="A1" t="s">
+        <v>0</v>
+      </c>
+      <c r="B1" t="s">
+        <v>1</v>
+      </c>
+      <c r="C1" t="s">
+        <v>2</v>
+      </c>
+      <c r="D1" t="s">
+        <v>3</v>
+      </c>
+      <c r="E1" t="s">
+        <v>4</v>
+      </c>
+      <c r="F1" t="s">
+        <v>5</v>
+      </c>
+      <c r="G1" t="s">
+        <v>6</v>
+      </c>
+      <c r="H1" t="s">
+        <v>7</v>
+      </c>
+      <c r="I1" t="s">
+        <v>8</v>
+      </c>
+      <c r="J1" t="s">
+        <v>9</v>
+      </c>
+      <c r="K1" t="s">
+        <v>10</v>
+      </c>
+      <c r="L1" t="s">
+        <v>11</v>
+      </c>
+      <c r="M1" t="s">
+        <v>12</v>
+      </c>
+      <c r="N1" t="s">
+        <v>13</v>
+      </c>
+      <c r="O1" t="s">
+        <v>14</v>
+      </c>
+      <c r="P1" t="s">
+        <v>15</v>
+      </c>
+      <c r="Q1" t="s">
+        <v>16</v>
+      </c>
+      <c r="R1" t="s">
+        <v>17</v>
+      </c>
+      <c r="S1" t="s">
+        <v>18</v>
+      </c>
+      <c r="T1" t="s">
+        <v>19</v>
+      </c>
+      <c r="U1" t="s">
+        <v>20</v>
+      </c>
+    </row>
+    <row r="2" spans="1:21">
+      <c r="A2" t="s">
+        <v>174</v>
+      </c>
+      <c r="B2">
+        <v>2163558000000.0</v>
+      </c>
+      <c r="C2">
+        <v>1949662000000.0</v>
+      </c>
+      <c r="D2">
+        <v>2602352000000.0</v>
+      </c>
+      <c r="E2">
+        <v>3799349000000.0</v>
+      </c>
+      <c r="F2">
+        <v>3207665000000.0</v>
+      </c>
+      <c r="G2">
+        <v>1934650000000.0</v>
+      </c>
+      <c r="H2">
+        <v>1833422000000.0</v>
+      </c>
+      <c r="I2">
+        <v>2909736000000.0</v>
+      </c>
+      <c r="J2">
+        <v>2184184000000.0</v>
+      </c>
+      <c r="K2">
+        <v>1993608000000.0</v>
+      </c>
+      <c r="L2">
+        <v>1843083000000.0</v>
+      </c>
+      <c r="M2">
+        <v>1736574000000.0</v>
+      </c>
+      <c r="N2">
+        <v>1391478000000.0</v>
+      </c>
+      <c r="O2">
+        <v>1349149000000.0</v>
+      </c>
+      <c r="P2">
+        <v>957139000000.0</v>
+      </c>
+      <c r="Q2">
+        <v>609487000000.0</v>
+      </c>
+      <c r="R2">
+        <v>238285000000.0</v>
+      </c>
+      <c r="S2">
+        <v>174115000000.0</v>
+      </c>
+      <c r="T2"/>
+      <c r="U2"/>
+    </row>
+    <row r="3" spans="1:21">
+      <c r="A3" t="s">
+        <v>175</v>
+      </c>
+      <c r="B3">
+        <v>15128000000</v>
+      </c>
+      <c r="C3">
+        <v>22342000000</v>
+      </c>
+      <c r="D3">
+        <v>16366000000</v>
+      </c>
+      <c r="E3">
+        <v>26790000000</v>
+      </c>
+      <c r="F3">
+        <v>35139000000</v>
+      </c>
+      <c r="G3">
+        <v>37552000000</v>
+      </c>
+      <c r="H3">
+        <v>27245000000</v>
+      </c>
+      <c r="I3">
+        <v>43295000000</v>
+      </c>
+      <c r="J3">
+        <v>277401000000</v>
+      </c>
+      <c r="K3">
+        <v>38532000000</v>
+      </c>
+      <c r="L3">
+        <v>27225000000</v>
+      </c>
+      <c r="M3">
+        <v>78020000000</v>
+      </c>
+      <c r="N3">
+        <v>12873000000</v>
+      </c>
+      <c r="O3">
+        <v>11680000000</v>
+      </c>
+      <c r="P3">
+        <v>19303000000</v>
+      </c>
+      <c r="Q3">
+        <v>48190000000</v>
+      </c>
+      <c r="R3">
+        <v>46879000000</v>
+      </c>
+      <c r="S3">
+        <v>50084000000</v>
+      </c>
+      <c r="T3">
+        <v>0</v>
+      </c>
+      <c r="U3">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="4" spans="1:21">
+      <c r="A4" t="s">
+        <v>176</v>
+      </c>
+      <c r="B4"/>
+      <c r="C4"/>
+      <c r="D4"/>
+      <c r="E4"/>
+      <c r="F4"/>
+      <c r="G4"/>
+      <c r="H4"/>
+      <c r="I4"/>
+      <c r="J4"/>
+      <c r="K4"/>
+      <c r="L4"/>
+      <c r="M4"/>
+      <c r="N4"/>
+      <c r="O4"/>
+      <c r="P4"/>
+      <c r="Q4"/>
+      <c r="R4"/>
+      <c r="S4"/>
+      <c r="T4"/>
+      <c r="U4"/>
+    </row>
+    <row r="5" spans="1:21">
+      <c r="A5" t="s">
+        <v>177</v>
+      </c>
+      <c r="B5"/>
+      <c r="C5"/>
+      <c r="D5"/>
+      <c r="E5"/>
+      <c r="F5"/>
+      <c r="G5"/>
+      <c r="H5"/>
+      <c r="I5"/>
+      <c r="J5"/>
+      <c r="K5"/>
+      <c r="L5"/>
+      <c r="M5"/>
+      <c r="N5"/>
+      <c r="O5"/>
+      <c r="P5"/>
+      <c r="Q5"/>
+      <c r="R5"/>
+      <c r="S5"/>
+      <c r="T5"/>
+      <c r="U5"/>
+    </row>
+    <row r="6" spans="1:21">
+      <c r="A6" t="s">
+        <v>178</v>
+      </c>
+      <c r="B6">
+        <v>216410000000.0</v>
+      </c>
+      <c r="C6">
+        <v>213896000000.0</v>
+      </c>
+      <c r="D6">
+        <v>-652690000000.0</v>
+      </c>
+      <c r="E6">
+        <v>-1196997000000.0</v>
+      </c>
+      <c r="F6">
+        <v>591684000000.0</v>
+      </c>
+      <c r="G6">
+        <v>1273015000000.0</v>
+      </c>
+      <c r="H6">
+        <v>101228000000.0</v>
+      </c>
+      <c r="I6">
+        <v>-1076314000000.0</v>
+      </c>
+      <c r="J6">
+        <v>725552000000.0</v>
+      </c>
+      <c r="K6">
+        <v>190576000000.0</v>
+      </c>
+      <c r="L6">
+        <v>150525000000.0</v>
+      </c>
+      <c r="M6">
+        <v>106509000000.0</v>
+      </c>
+      <c r="N6">
+        <v>345096000000.0</v>
+      </c>
+      <c r="O6">
+        <v>42329000000.0</v>
+      </c>
+      <c r="P6">
+        <v>392010000000.0</v>
+      </c>
+      <c r="Q6">
+        <v>347652000000.0</v>
+      </c>
+      <c r="R6">
+        <v>7534000000.0</v>
+      </c>
+      <c r="S6">
+        <v>64170000000.0</v>
+      </c>
+      <c r="T6"/>
+      <c r="U6"/>
+    </row>
+    <row r="7" spans="1:21">
+      <c r="A7" t="s">
+        <v>179</v>
+      </c>
+      <c r="B7">
+        <v>-32525000000.0</v>
+      </c>
+      <c r="C7">
+        <v>1405249000000.0</v>
+      </c>
+      <c r="D7">
+        <v>124208000000.0</v>
+      </c>
+      <c r="E7">
+        <v>6846000000.0</v>
+      </c>
+      <c r="F7">
+        <v>-7564000000.0</v>
+      </c>
+      <c r="G7">
+        <v>-887242000000.0</v>
+      </c>
+      <c r="H7">
+        <v>1968460000000.0</v>
+      </c>
+      <c r="I7">
+        <v>-2827359000000.0</v>
+      </c>
+      <c r="J7">
+        <v>900693000000.0</v>
+      </c>
+      <c r="K7">
+        <v>-918298000000.0</v>
+      </c>
+      <c r="L7">
+        <v>-270671000000.0</v>
+      </c>
+      <c r="M7">
+        <v>574857000000.0</v>
+      </c>
+      <c r="N7">
+        <v>52618000000.0</v>
+      </c>
+      <c r="O7">
+        <v>-202526000000.0</v>
+      </c>
+      <c r="P7">
+        <v>319085000000.0</v>
+      </c>
+      <c r="Q7">
+        <v>125535000000.0</v>
+      </c>
+      <c r="R7">
+        <v>14844000000.0</v>
+      </c>
+      <c r="S7">
+        <v>77689000000.0</v>
+      </c>
+      <c r="T7"/>
+      <c r="U7"/>
+    </row>
+    <row r="8" spans="1:21">
+      <c r="A8" t="s">
+        <v>180</v>
+      </c>
+      <c r="B8"/>
+      <c r="C8"/>
+      <c r="D8"/>
+      <c r="E8"/>
+      <c r="F8"/>
+      <c r="G8"/>
+      <c r="H8"/>
+      <c r="I8"/>
+      <c r="J8"/>
+      <c r="K8"/>
+      <c r="L8"/>
+      <c r="M8"/>
+      <c r="N8"/>
+      <c r="O8"/>
+      <c r="P8"/>
+      <c r="Q8"/>
+      <c r="R8"/>
+      <c r="S8"/>
+      <c r="T8"/>
+      <c r="U8"/>
+    </row>
+    <row r="9" spans="1:21">
+      <c r="A9" t="s">
+        <v>181</v>
+      </c>
+      <c r="B9"/>
+      <c r="C9"/>
+      <c r="D9"/>
+      <c r="E9"/>
+      <c r="F9"/>
+      <c r="G9"/>
+      <c r="H9"/>
+      <c r="I9"/>
+      <c r="J9"/>
+      <c r="K9"/>
+      <c r="L9">
+        <v>3243000000.0</v>
+      </c>
+      <c r="M9">
+        <v>31443000000.0</v>
+      </c>
+      <c r="N9">
+        <v>-30401000000.0</v>
+      </c>
+      <c r="O9"/>
+      <c r="P9"/>
+      <c r="Q9"/>
+      <c r="R9"/>
+      <c r="S9"/>
+      <c r="T9"/>
+      <c r="U9"/>
+    </row>
+    <row r="10" spans="1:21">
+      <c r="A10" t="s">
+        <v>182</v>
+      </c>
+      <c r="B10"/>
+      <c r="C10"/>
+      <c r="D10"/>
+      <c r="E10"/>
+      <c r="F10"/>
+      <c r="G10"/>
+      <c r="H10"/>
+      <c r="I10"/>
+      <c r="J10"/>
+      <c r="K10"/>
+      <c r="L10"/>
+      <c r="M10"/>
+      <c r="N10"/>
+      <c r="O10"/>
+      <c r="P10"/>
+      <c r="Q10"/>
+      <c r="R10"/>
+      <c r="S10"/>
+      <c r="T10"/>
+      <c r="U10"/>
+    </row>
+    <row r="11" spans="1:21">
+      <c r="A11" t="s">
+        <v>183</v>
+      </c>
+      <c r="B11"/>
+      <c r="C11"/>
+      <c r="D11"/>
+      <c r="E11">
+        <v>0.0</v>
+      </c>
+      <c r="F11">
+        <v>0.0</v>
+      </c>
+      <c r="G11">
+        <v>0.0</v>
+      </c>
+      <c r="H11">
+        <v>0.0</v>
+      </c>
+      <c r="I11">
+        <v>0.0</v>
+      </c>
+      <c r="J11">
+        <v>0.0</v>
+      </c>
+      <c r="K11">
+        <v>0.0</v>
+      </c>
+      <c r="L11">
+        <v>0.0</v>
+      </c>
+      <c r="M11"/>
+      <c r="N11"/>
+      <c r="O11"/>
+      <c r="P11"/>
+      <c r="Q11"/>
+      <c r="R11"/>
+      <c r="S11"/>
+      <c r="T11"/>
+      <c r="U11"/>
+    </row>
+    <row r="12" spans="1:21">
+      <c r="A12" t="s">
+        <v>184</v>
+      </c>
+      <c r="B12"/>
+      <c r="C12"/>
+      <c r="D12"/>
+      <c r="E12">
+        <v>149700000000.0</v>
+      </c>
+      <c r="F12">
+        <v>186178000000.0</v>
+      </c>
+      <c r="G12">
+        <v>37814000000.0</v>
+      </c>
+      <c r="H12">
+        <v>-18872000000.0</v>
+      </c>
+      <c r="I12">
+        <v>99977000000.0</v>
+      </c>
+      <c r="J12">
+        <v>-11899000000.0</v>
+      </c>
+      <c r="K12">
+        <v>5508000000.0</v>
+      </c>
+      <c r="L12">
+        <v>-10084000000.0</v>
+      </c>
+      <c r="M12"/>
+      <c r="N12"/>
+      <c r="O12"/>
+      <c r="P12"/>
+      <c r="Q12"/>
+      <c r="R12"/>
+      <c r="S12"/>
+      <c r="T12"/>
+      <c r="U12"/>
+    </row>
+    <row r="13" spans="1:21">
+      <c r="A13" t="s">
+        <v>185</v>
+      </c>
+      <c r="B13"/>
+      <c r="C13"/>
+      <c r="D13"/>
+      <c r="E13">
+        <v>-449292000000.0</v>
+      </c>
+      <c r="F13">
+        <v>-630217000000.0</v>
+      </c>
+      <c r="G13">
+        <v>-6624015000000.0</v>
+      </c>
+      <c r="H13">
+        <v>-1475478000000.0</v>
+      </c>
+      <c r="I13">
+        <v>-2645193000000.0</v>
+      </c>
+      <c r="J13">
+        <v>-1914590000000.0</v>
+      </c>
+      <c r="K13">
+        <v>-137988000000.0</v>
+      </c>
+      <c r="L13">
+        <v>-473958000000.0</v>
+      </c>
+      <c r="M13"/>
+      <c r="N13"/>
+      <c r="O13"/>
+      <c r="P13"/>
+      <c r="Q13"/>
+      <c r="R13"/>
+      <c r="S13"/>
+      <c r="T13"/>
+      <c r="U13"/>
+    </row>
+    <row r="14" spans="1:21">
+      <c r="A14" t="s">
+        <v>186</v>
+      </c>
+      <c r="B14"/>
+      <c r="C14"/>
+      <c r="D14">
+        <v>56272000000.0</v>
+      </c>
+      <c r="E14">
+        <v>71837000000.0</v>
+      </c>
+      <c r="F14">
+        <v>72746000000.0</v>
+      </c>
+      <c r="G14">
+        <v>71569000000.0</v>
+      </c>
+      <c r="H14">
+        <v>53957000000.0</v>
+      </c>
+      <c r="I14">
+        <v>51898000000.0</v>
+      </c>
+      <c r="J14">
+        <v>46959000000.0</v>
+      </c>
+      <c r="K14">
+        <v>35677000000.0</v>
+      </c>
+      <c r="L14">
+        <v>34267000000.0</v>
+      </c>
+      <c r="M14"/>
+      <c r="N14"/>
+      <c r="O14">
+        <v>17227000000.0</v>
+      </c>
+      <c r="P14"/>
+      <c r="Q14"/>
+      <c r="R14"/>
+      <c r="S14"/>
+      <c r="T14"/>
+      <c r="U14"/>
+    </row>
+    <row r="15" spans="1:21">
+      <c r="A15" t="s">
+        <v>187</v>
+      </c>
+      <c r="B15"/>
+      <c r="C15"/>
+      <c r="D15"/>
+      <c r="E15"/>
+      <c r="F15"/>
+      <c r="G15"/>
+      <c r="H15"/>
+      <c r="I15"/>
+      <c r="J15"/>
+      <c r="K15"/>
+      <c r="L15"/>
+      <c r="M15"/>
+      <c r="N15"/>
+      <c r="O15"/>
+      <c r="P15"/>
+      <c r="Q15"/>
+      <c r="R15"/>
+      <c r="S15"/>
+      <c r="T15"/>
+      <c r="U15"/>
+    </row>
+    <row r="16" spans="1:21">
+      <c r="A16" t="s">
+        <v>188</v>
+      </c>
+      <c r="B16">
+        <v>2368200000000.0</v>
+      </c>
+      <c r="C16">
+        <v>2163558000000.0</v>
+      </c>
+      <c r="D16">
+        <v>1949662000000.0</v>
+      </c>
+      <c r="E16">
+        <v>2602352000000.0</v>
+      </c>
+      <c r="F16">
+        <v>3799349000000.0</v>
+      </c>
+      <c r="G16">
+        <v>3207665000000.0</v>
+      </c>
+      <c r="H16">
+        <v>1934650000000.0</v>
+      </c>
+      <c r="I16">
+        <v>1833422000000.0</v>
+      </c>
+      <c r="J16">
+        <v>2909736000000.0</v>
+      </c>
+      <c r="K16">
+        <v>2184184000000.0</v>
+      </c>
+      <c r="L16">
+        <v>1993608000000.0</v>
+      </c>
+      <c r="M16">
+        <v>1843083000000.0</v>
+      </c>
+      <c r="N16">
+        <v>1736574000000.0</v>
+      </c>
+      <c r="O16">
+        <v>1391478000000.0</v>
+      </c>
+      <c r="P16">
+        <v>1349149000000.0</v>
+      </c>
+      <c r="Q16">
+        <v>957139000000.0</v>
+      </c>
+      <c r="R16">
+        <v>245819000000.0</v>
+      </c>
+      <c r="S16">
+        <v>238285000000.0</v>
+      </c>
+      <c r="T16">
+        <v>174115000000.0</v>
+      </c>
+      <c r="U16"/>
+    </row>
+    <row r="17" spans="1:21">
+      <c r="A17" t="s">
+        <v>189</v>
+      </c>
+      <c r="B17"/>
+      <c r="C17"/>
+      <c r="D17"/>
+      <c r="E17"/>
+      <c r="F17"/>
+      <c r="G17"/>
+      <c r="H17"/>
+      <c r="I17"/>
+      <c r="J17"/>
+      <c r="K17"/>
+      <c r="L17"/>
+      <c r="M17"/>
+      <c r="N17"/>
+      <c r="O17"/>
+      <c r="P17"/>
+      <c r="Q17"/>
+      <c r="R17"/>
+      <c r="S17"/>
+      <c r="T17"/>
+      <c r="U17"/>
+    </row>
+    <row r="18" spans="1:21">
+      <c r="A18" t="s">
+        <v>190</v>
+      </c>
+      <c r="B18">
+        <v>410409000000.0</v>
+      </c>
+      <c r="C18">
+        <v>2448253000000.0</v>
+      </c>
+      <c r="D18">
+        <v>2972382000000.0</v>
+      </c>
+      <c r="E18">
+        <v>-1450560000000.0</v>
+      </c>
+      <c r="F18">
+        <v>524604000000.0</v>
+      </c>
+      <c r="G18">
+        <v>-2461100000000.0</v>
+      </c>
+      <c r="H18">
+        <v>-335658000000.0</v>
+      </c>
+      <c r="I18">
+        <v>-2231300000000.0</v>
+      </c>
+      <c r="J18">
+        <v>1209670000000.0</v>
+      </c>
+      <c r="K18">
+        <v>-606493000000.0</v>
+      </c>
+      <c r="L18">
+        <v>-206335000000.0</v>
+      </c>
+      <c r="M18">
+        <v>556959000000.0</v>
+      </c>
+      <c r="N18">
+        <v>138150000000.0</v>
+      </c>
+      <c r="O18">
+        <v>-65126000000.0</v>
+      </c>
+      <c r="P18">
+        <v>361585000000.0</v>
+      </c>
+      <c r="Q18">
+        <v>136176000000.0</v>
+      </c>
+      <c r="R18">
+        <v>6927000000.0</v>
+      </c>
+      <c r="S18">
+        <v>47318000000.0</v>
+      </c>
+      <c r="T18"/>
+      <c r="U18"/>
+    </row>
+    <row r="19" spans="1:21">
+      <c r="A19" t="s">
+        <v>191</v>
+      </c>
+      <c r="B19">
+        <v>-1254456000000.0</v>
+      </c>
+      <c r="C19">
+        <v>-2298583000000.0</v>
+      </c>
+      <c r="D19">
+        <v>-3619104000000.0</v>
+      </c>
+      <c r="E19">
+        <v>193550000000.0</v>
+      </c>
+      <c r="F19">
+        <v>42258000000.0</v>
+      </c>
+      <c r="G19">
+        <v>558202000000.0</v>
+      </c>
+      <c r="H19">
+        <v>-216791000000.0</v>
+      </c>
+      <c r="I19">
+        <v>1012673000000.0</v>
+      </c>
+      <c r="J19">
+        <v>-483649000000.0</v>
+      </c>
+      <c r="K19">
+        <v>-301673000000.0</v>
+      </c>
+      <c r="L19">
+        <v>262572000000.0</v>
+      </c>
+      <c r="M19"/>
+      <c r="N19"/>
+      <c r="O19"/>
+      <c r="P19"/>
+      <c r="Q19"/>
+      <c r="R19"/>
+      <c r="S19"/>
+      <c r="T19"/>
+      <c r="U19"/>
+    </row>
+    <row r="20" spans="1:21">
+      <c r="A20" t="s">
+        <v>192</v>
+      </c>
+      <c r="B20"/>
+      <c r="C20"/>
+      <c r="D20"/>
+      <c r="E20"/>
+      <c r="F20">
+        <v>0.0</v>
+      </c>
+      <c r="G20">
+        <v>3193241000000.0</v>
+      </c>
+      <c r="H20"/>
+      <c r="I20"/>
+      <c r="J20"/>
+      <c r="K20"/>
+      <c r="L20"/>
+      <c r="M20"/>
+      <c r="N20"/>
+      <c r="O20"/>
+      <c r="P20"/>
+      <c r="Q20"/>
+      <c r="R20"/>
+      <c r="S20"/>
+      <c r="T20"/>
+      <c r="U20"/>
+    </row>
+    <row r="21" spans="1:21">
+      <c r="A21" t="s">
+        <v>193</v>
+      </c>
+      <c r="B21">
+        <v>-484388000000.0</v>
+      </c>
+      <c r="C21">
+        <v>16800000000.0</v>
+      </c>
+      <c r="D21">
+        <v>0.0</v>
+      </c>
+      <c r="E21">
+        <v>-12924000000.0</v>
+      </c>
+      <c r="F21">
+        <v>-12209000000.0</v>
+      </c>
+      <c r="G21">
+        <v>-4106000000.0</v>
+      </c>
+      <c r="H21">
+        <v>420525000000.0</v>
+      </c>
+      <c r="I21">
+        <v>420525000000.0</v>
+      </c>
+      <c r="J21">
+        <v>420525000000.0</v>
+      </c>
+      <c r="K21">
+        <v>420525000000.0</v>
+      </c>
+      <c r="L21">
+        <v>-50000000000.0</v>
+      </c>
+      <c r="M21"/>
+      <c r="N21"/>
+      <c r="O21"/>
+      <c r="P21"/>
+      <c r="Q21"/>
+      <c r="R21"/>
+      <c r="S21"/>
+      <c r="T21"/>
+      <c r="U21"/>
+    </row>
+    <row r="22" spans="1:21">
+      <c r="A22" t="s">
+        <v>153</v>
+      </c>
+      <c r="B22">
+        <v>301948000000.0</v>
+      </c>
+      <c r="C22">
+        <v>295402000000.0</v>
+      </c>
+      <c r="D22">
+        <v>241291000000.0</v>
+      </c>
+      <c r="E22">
+        <v>135959000000.0</v>
+      </c>
+      <c r="F22">
+        <v>79392000000.0</v>
+      </c>
+      <c r="G22">
+        <v>49979000000.0</v>
+      </c>
+      <c r="H22">
+        <v>78967000000.0</v>
+      </c>
+      <c r="I22">
+        <v>89860000000.0</v>
+      </c>
+      <c r="J22">
+        <v>49899000000.0</v>
+      </c>
+      <c r="K22">
+        <v>22178000000.0</v>
+      </c>
+      <c r="L22">
+        <v>67378000000.0</v>
+      </c>
+      <c r="M22">
+        <v>52876000000.0</v>
+      </c>
+      <c r="N22">
+        <v>78306000000.0</v>
+      </c>
+      <c r="O22">
+        <v>94081000000.0</v>
+      </c>
+      <c r="P22">
+        <v>36214000000.0</v>
+      </c>
+      <c r="Q22">
+        <v>28293000000.0</v>
+      </c>
+      <c r="R22">
+        <v>16069000000.0</v>
+      </c>
+      <c r="S22">
+        <v>3651000000.0</v>
+      </c>
+      <c r="T22">
+        <v>11239000000.0</v>
+      </c>
+      <c r="U22">
+        <v>2110000000.0</v>
+      </c>
+    </row>
+    <row r="23" spans="1:21">
+      <c r="A23" t="s">
+        <v>194</v>
+      </c>
+      <c r="B23">
+        <v>6145031000000.0</v>
+      </c>
+      <c r="C23">
+        <v>-11806000000.0</v>
+      </c>
+      <c r="D23">
+        <v>-10629000000.0</v>
+      </c>
+      <c r="E23">
+        <v>-1346465000000.0</v>
+      </c>
+      <c r="F23">
+        <v>-12209000000.0</v>
+      </c>
+      <c r="G23">
+        <v>-39490000000.0</v>
+      </c>
+      <c r="H23">
+        <v>855416000000.0</v>
+      </c>
+      <c r="I23">
+        <v>1104971000000.0</v>
+      </c>
+      <c r="J23">
+        <v>-760552000000.0</v>
+      </c>
+      <c r="K23">
+        <v>-42351000000.0</v>
+      </c>
+      <c r="L23">
+        <v>240487000000.0</v>
+      </c>
+      <c r="M23">
+        <v>50000000000.0</v>
+      </c>
+      <c r="N23">
+        <v>-2027000000.0</v>
+      </c>
+      <c r="O23">
+        <v>-1242000000.0</v>
+      </c>
+      <c r="P23">
+        <v>10473000000.0</v>
+      </c>
+      <c r="Q23">
+        <v>-1490000000.0</v>
+      </c>
+      <c r="R23">
+        <v>-45360000000.0</v>
+      </c>
+      <c r="S23">
+        <v>-41315000000.0</v>
+      </c>
+      <c r="T23"/>
+      <c r="U23"/>
+    </row>
+    <row r="24" spans="1:21">
+      <c r="A24" t="s">
+        <v>195</v>
+      </c>
+      <c r="B24">
+        <v>-3218131000000.0</v>
+      </c>
+      <c r="C24">
+        <v>33696000000.0</v>
+      </c>
+      <c r="D24">
+        <v>9950000000.0</v>
+      </c>
+      <c r="E24">
+        <v>9593000000.0</v>
+      </c>
+      <c r="F24">
+        <v>10822000000.0</v>
+      </c>
+      <c r="G24">
+        <v>11304000000.0</v>
+      </c>
+      <c r="H24">
+        <v>118904000000.0</v>
+      </c>
+      <c r="I24">
+        <v>135593000000.0</v>
+      </c>
+      <c r="J24">
+        <v>498000000.0</v>
+      </c>
+      <c r="K24">
+        <v>3083000000.0</v>
+      </c>
+      <c r="L24">
+        <v>5140000000.0</v>
+      </c>
+      <c r="M24">
+        <v>1960000000.0</v>
+      </c>
+      <c r="N24">
+        <v>1760000000.0</v>
+      </c>
+      <c r="O24">
+        <v>707000000.0</v>
+      </c>
+      <c r="P24">
+        <v>29776000000.0</v>
+      </c>
+      <c r="Q24">
+        <v>13316000000.0</v>
+      </c>
+      <c r="R24">
+        <v>1519000000.0</v>
+      </c>
+      <c r="S24">
+        <v>8769000000.0</v>
+      </c>
+      <c r="T24"/>
+      <c r="U24"/>
+    </row>
+    <row r="25" spans="1:21">
+      <c r="A25" t="s">
+        <v>196</v>
+      </c>
+      <c r="B25">
+        <v>156114000000.0</v>
+      </c>
+      <c r="C25">
+        <v>1065346000000.0</v>
+      </c>
+      <c r="D25">
+        <v>2988748000000.0</v>
+      </c>
+      <c r="E25">
+        <v>-1638412000000.0</v>
+      </c>
+      <c r="F25">
+        <v>559743000000.0</v>
+      </c>
+      <c r="G25">
+        <v>-2423548000000.0</v>
+      </c>
+      <c r="H25">
+        <v>-2409797000000.0</v>
+      </c>
+      <c r="I25">
+        <v>-2188005000000.0</v>
+      </c>
+      <c r="J25">
+        <v>1487071000000.0</v>
+      </c>
+      <c r="K25">
+        <v>-567961000000.0</v>
+      </c>
+      <c r="L25">
+        <v>91561000000.0</v>
+      </c>
+      <c r="M25">
+        <v>60122000000.0</v>
+      </c>
+      <c r="N25">
+        <v>98405000000.0</v>
+      </c>
+      <c r="O25">
+        <v>54999000000.0</v>
+      </c>
+      <c r="P25">
+        <v>25589000000.0</v>
+      </c>
+      <c r="Q25">
+        <v>30538000000.0</v>
+      </c>
+      <c r="R25">
+        <v>22893000000.0</v>
+      </c>
+      <c r="S25">
+        <v>16062000000.0</v>
+      </c>
+      <c r="T25"/>
+      <c r="U25"/>
+    </row>
+    <row r="26" spans="1:21">
+      <c r="A26" t="s">
+        <v>197</v>
+      </c>
+      <c r="B26"/>
+      <c r="C26"/>
+      <c r="D26"/>
+      <c r="E26"/>
+      <c r="F26"/>
+      <c r="G26"/>
+      <c r="H26">
+        <v>420525000000.0</v>
+      </c>
+      <c r="I26"/>
+      <c r="J26">
+        <v>0.0</v>
+      </c>
+      <c r="K26">
+        <v>1010566000000.0</v>
+      </c>
+      <c r="L26">
+        <v>124700000000.0</v>
+      </c>
+      <c r="M26"/>
+      <c r="N26"/>
+      <c r="O26"/>
+      <c r="P26"/>
+      <c r="Q26"/>
+      <c r="R26"/>
+      <c r="S26"/>
+      <c r="T26"/>
+      <c r="U26"/>
+    </row>
+    <row r="27" spans="1:21">
+      <c r="A27" t="s">
+        <v>198</v>
+      </c>
+      <c r="B27"/>
+      <c r="C27"/>
+      <c r="D27"/>
+      <c r="E27"/>
+      <c r="F27"/>
+      <c r="G27"/>
+      <c r="H27"/>
+      <c r="I27"/>
+      <c r="J27"/>
+      <c r="K27"/>
+      <c r="L27"/>
+      <c r="M27"/>
+      <c r="N27"/>
+      <c r="O27"/>
+      <c r="P27"/>
+      <c r="Q27"/>
+      <c r="R27"/>
+      <c r="S27"/>
+      <c r="T27"/>
+      <c r="U27"/>
+    </row>
+    <row r="28" spans="1:21">
+      <c r="A28" t="s">
+        <v>199</v>
+      </c>
+      <c r="B28">
+        <v>4276099000000.0</v>
+      </c>
+      <c r="C28">
+        <v>4994000000.0</v>
+      </c>
+      <c r="D28">
+        <v>-10629000000.0</v>
+      </c>
+      <c r="E28">
+        <v>-12924000000.0</v>
+      </c>
+      <c r="F28">
+        <v>-12209000000.0</v>
+      </c>
+      <c r="G28">
+        <v>3153751000000.0</v>
+      </c>
+      <c r="H28">
+        <v>420525000000.0</v>
+      </c>
+      <c r="I28">
+        <v>140887000000.0</v>
+      </c>
+      <c r="J28">
+        <v>3341740000000.0</v>
+      </c>
+      <c r="K28">
+        <v>968215000000.0</v>
+      </c>
+      <c r="L28">
+        <v>74700000000.0</v>
+      </c>
+      <c r="M28">
+        <v>50114000000.0</v>
+      </c>
+      <c r="N28">
+        <v>201408000000.0</v>
+      </c>
+      <c r="O28">
+        <v>103950000000.0</v>
+      </c>
+      <c r="P28"/>
+      <c r="Q28">
+        <v>201436000000.0</v>
+      </c>
+      <c r="R28"/>
+      <c r="S28"/>
+      <c r="T28"/>
+      <c r="U28"/>
+    </row>
+    <row r="29" spans="1:21">
+      <c r="A29" t="s">
+        <v>200</v>
+      </c>
+      <c r="B29">
+        <v>425537000000.0</v>
+      </c>
+      <c r="C29">
+        <v>2470595000000.0</v>
+      </c>
+      <c r="D29">
+        <v>2988748000000.0</v>
+      </c>
+      <c r="E29">
+        <v>-1423770000000.0</v>
+      </c>
+      <c r="F29">
+        <v>559743000000.0</v>
+      </c>
+      <c r="G29">
+        <v>-2423548000000.0</v>
+      </c>
+      <c r="H29">
+        <v>-308413000000.0</v>
+      </c>
+      <c r="I29">
+        <v>-2188005000000.0</v>
+      </c>
+      <c r="J29">
+        <v>1487071000000.0</v>
+      </c>
+      <c r="K29">
+        <v>-567961000000.0</v>
+      </c>
+      <c r="L29">
+        <v>-179110000000.0</v>
+      </c>
+      <c r="M29">
+        <v>634979000000.0</v>
+      </c>
+      <c r="N29">
+        <v>151023000000.0</v>
+      </c>
+      <c r="O29">
+        <v>-53446000000.0</v>
+      </c>
+      <c r="P29">
+        <v>380888000000.0</v>
+      </c>
+      <c r="Q29">
+        <v>184366000000.0</v>
+      </c>
+      <c r="R29">
+        <v>53806000000.0</v>
+      </c>
+      <c r="S29">
+        <v>97402000000.0</v>
+      </c>
+      <c r="T29"/>
+      <c r="U29"/>
+    </row>
+    <row r="30" spans="1:21">
+      <c r="A30" t="s">
+        <v>201</v>
+      </c>
+      <c r="B30">
+        <v>-4485226000000.0</v>
+      </c>
+      <c r="C30">
+        <v>-2298583000000.0</v>
+      </c>
+      <c r="D30">
+        <v>-3619104000000.0</v>
+      </c>
+      <c r="E30">
+        <v>171319000000.0</v>
+      </c>
+      <c r="F30">
+        <v>17941000000.0</v>
+      </c>
+      <c r="G30">
+        <v>531954000000.0</v>
+      </c>
+      <c r="H30">
+        <v>1239000000.0</v>
+      </c>
+      <c r="I30">
+        <v>1104971000000.0</v>
+      </c>
+      <c r="J30">
+        <v>-760552000000.0</v>
+      </c>
+      <c r="K30">
+        <v>-201673000000.0</v>
+      </c>
+      <c r="L30">
+        <v>240487000000.0</v>
+      </c>
+      <c r="M30">
+        <v>-580900000000.0</v>
+      </c>
+      <c r="N30">
+        <v>-9956000000.0</v>
+      </c>
+      <c r="O30">
+        <v>-10973000000.0</v>
+      </c>
+      <c r="P30">
+        <v>10473000000.0</v>
+      </c>
+      <c r="Q30">
+        <v>-34874000000.0</v>
+      </c>
+      <c r="R30">
+        <v>-45360000000.0</v>
+      </c>
+      <c r="S30">
+        <v>-41315000000.0</v>
+      </c>
+      <c r="T30"/>
+      <c r="U30"/>
+    </row>
+  </sheetData>
+  <printOptions gridLines="false" gridLinesSet="true"/>
+  <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
+  <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
+  <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
+    <oddHeader/>
+    <oddFooter/>
+    <evenHeader/>
+    <evenFooter/>
+    <firstHeader/>
+    <firstFooter/>
+  </headerFooter>
+  <tableParts count="0"/>
+</worksheet>
+</file>
+
+<file path=xl/worksheets/sheet6.xml><?xml version="1.0" encoding="utf-8"?>
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
+  <sheetPr>
+    <outlinePr summaryBelow="1" summaryRight="1"/>
+  </sheetPr>
+  <dimension ref="A1:BZ30"/>
+  <sheetViews>
+    <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
+      <selection activeCell="A1" sqref="A1"/>
+    </sheetView>
+  </sheetViews>
+  <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
+  <cols>
+    <col min="1" max="1" width="44.703" bestFit="true" customWidth="true" style="0"/>
+    <col min="2" max="2" width="17.567" bestFit="true" customWidth="true" style="0"/>
+  </cols>
+  <sheetData>
+    <row r="1" spans="1:78">
+      <c r="A1" t="s">
+        <v>0</v>
+      </c>
+      <c r="B1" t="s">
+        <v>82</v>
+      </c>
+      <c r="C1" t="s">
+        <v>1</v>
+      </c>
+      <c r="D1" t="s">
+        <v>83</v>
+      </c>
+      <c r="E1" t="s">
+        <v>84</v>
+      </c>
+      <c r="F1" t="s">
+        <v>85</v>
+      </c>
+      <c r="G1" t="s">
+        <v>2</v>
+      </c>
+      <c r="H1" t="s">
+        <v>86</v>
+      </c>
+      <c r="I1" t="s">
+        <v>87</v>
+      </c>
+      <c r="J1" t="s">
+        <v>88</v>
+      </c>
+      <c r="K1" t="s">
+        <v>3</v>
+      </c>
+      <c r="L1" t="s">
+        <v>89</v>
+      </c>
+      <c r="M1" t="s">
+        <v>90</v>
+      </c>
+      <c r="N1" t="s">
+        <v>91</v>
+      </c>
+      <c r="O1" t="s">
+        <v>4</v>
+      </c>
+      <c r="P1" t="s">
+        <v>92</v>
+      </c>
+      <c r="Q1" t="s">
+        <v>93</v>
+      </c>
+      <c r="R1" t="s">
+        <v>94</v>
+      </c>
+      <c r="S1" t="s">
+        <v>5</v>
+      </c>
+      <c r="T1" t="s">
+        <v>95</v>
+      </c>
+      <c r="U1" t="s">
+        <v>96</v>
+      </c>
+      <c r="V1" t="s">
+        <v>97</v>
+      </c>
+      <c r="W1" t="s">
+        <v>6</v>
+      </c>
+      <c r="X1" t="s">
+        <v>98</v>
+      </c>
+      <c r="Y1" t="s">
+        <v>99</v>
+      </c>
+      <c r="Z1" t="s">
+        <v>100</v>
+      </c>
+      <c r="AA1" t="s">
+        <v>7</v>
+      </c>
+      <c r="AB1" t="s">
+        <v>101</v>
+      </c>
+      <c r="AC1" t="s">
+        <v>102</v>
+      </c>
+      <c r="AD1" t="s">
+        <v>103</v>
+      </c>
+      <c r="AE1" t="s">
+        <v>8</v>
+      </c>
+      <c r="AF1" t="s">
+        <v>104</v>
+      </c>
+      <c r="AG1" t="s">
+        <v>105</v>
+      </c>
+      <c r="AH1" t="s">
+        <v>106</v>
+      </c>
+      <c r="AI1" t="s">
+        <v>9</v>
+      </c>
+      <c r="AJ1" t="s">
+        <v>107</v>
+      </c>
+      <c r="AK1" t="s">
+        <v>108</v>
+      </c>
+      <c r="AL1" t="s">
+        <v>109</v>
+      </c>
+      <c r="AM1" t="s">
+        <v>10</v>
+      </c>
+      <c r="AN1" t="s">
+        <v>110</v>
+      </c>
+      <c r="AO1" t="s">
+        <v>111</v>
+      </c>
+      <c r="AP1" t="s">
+        <v>112</v>
+      </c>
+      <c r="AQ1" t="s">
+        <v>11</v>
+      </c>
+      <c r="AR1" t="s">
+        <v>113</v>
+      </c>
+      <c r="AS1" t="s">
+        <v>114</v>
+      </c>
+      <c r="AT1" t="s">
+        <v>115</v>
+      </c>
+      <c r="AU1" t="s">
+        <v>12</v>
+      </c>
+      <c r="AV1" t="s">
+        <v>116</v>
+      </c>
+      <c r="AW1" t="s">
+        <v>117</v>
+      </c>
+      <c r="AX1" t="s">
+        <v>118</v>
+      </c>
+      <c r="AY1" t="s">
+        <v>13</v>
+      </c>
+      <c r="AZ1" t="s">
+        <v>119</v>
+      </c>
+      <c r="BA1" t="s">
+        <v>120</v>
+      </c>
+      <c r="BB1" t="s">
+        <v>121</v>
+      </c>
+      <c r="BC1" t="s">
+        <v>14</v>
+      </c>
+      <c r="BD1" t="s">
+        <v>122</v>
+      </c>
+      <c r="BE1" t="s">
+        <v>123</v>
+      </c>
+      <c r="BF1" t="s">
+        <v>124</v>
+      </c>
+      <c r="BG1" t="s">
+        <v>15</v>
+      </c>
+      <c r="BH1" t="s">
+        <v>125</v>
+      </c>
+      <c r="BI1" t="s">
+        <v>126</v>
+      </c>
+      <c r="BJ1" t="s">
+        <v>127</v>
+      </c>
+      <c r="BK1" t="s">
+        <v>16</v>
+      </c>
+      <c r="BL1" t="s">
+        <v>128</v>
+      </c>
+      <c r="BM1" t="s">
+        <v>129</v>
+      </c>
+      <c r="BN1" t="s">
+        <v>130</v>
+      </c>
+      <c r="BO1" t="s">
+        <v>17</v>
+      </c>
+      <c r="BP1" t="s">
+        <v>131</v>
+      </c>
+      <c r="BQ1" t="s">
+        <v>132</v>
+      </c>
+      <c r="BR1" t="s">
+        <v>133</v>
+      </c>
+      <c r="BS1" t="s">
+        <v>135</v>
+      </c>
+      <c r="BT1" t="s">
+        <v>136</v>
+      </c>
+      <c r="BU1" t="s">
+        <v>137</v>
+      </c>
+      <c r="BV1" t="s">
+        <v>138</v>
+      </c>
+      <c r="BW1" t="s">
+        <v>139</v>
+      </c>
+      <c r="BX1" t="s">
+        <v>171</v>
+      </c>
+      <c r="BY1" t="s">
+        <v>172</v>
+      </c>
+      <c r="BZ1" t="s">
+        <v>173</v>
+      </c>
+    </row>
+    <row r="2" spans="1:78">
+      <c r="A2" t="s">
+        <v>174</v>
+      </c>
+      <c r="B2">
+        <v>2368200000000.0</v>
+      </c>
+      <c r="C2">
+        <v>3913173000000.0</v>
+      </c>
+      <c r="D2">
+        <v>3564398000000.0</v>
+      </c>
+      <c r="E2">
+        <v>2988107000000.0</v>
+      </c>
+      <c r="F2">
+        <v>2163559000000.0</v>
+      </c>
+      <c r="G2">
+        <v>3516248000000.0</v>
+      </c>
+      <c r="H2">
+        <v>2745251000000.0</v>
+      </c>
+      <c r="I2">
+        <v>2611429000000.0</v>
+      </c>
+      <c r="J2">
+        <v>1949662000000.0</v>
+      </c>
+      <c r="K2">
+        <v>2744980000000.0</v>
+      </c>
+      <c r="L2">
+        <v>2686102000000.0</v>
+      </c>
+      <c r="M2">
+        <v>2357586000000.0</v>
+      </c>
+      <c r="N2">
+        <v>2602352000000.0</v>
+      </c>
+      <c r="O2">
+        <v>2207271000000.0</v>
+      </c>
+      <c r="P2">
+        <v>3513033000000.0</v>
+      </c>
+      <c r="Q2">
+        <v>4085397000000.0</v>
+      </c>
+      <c r="R2">
+        <v>3799349000000.0</v>
+      </c>
+      <c r="S2">
+        <v>4481878000000.0</v>
+      </c>
+      <c r="T2">
+        <v>4594376000000.0</v>
+      </c>
+      <c r="U2">
+        <v>2955490000000.0</v>
+      </c>
+      <c r="V2">
+        <v>3207649000000.0</v>
+      </c>
+      <c r="W2">
+        <v>6622135000000.0</v>
+      </c>
+      <c r="X2">
+        <v>1640028000000.0</v>
+      </c>
+      <c r="Y2">
+        <v>2249334000000.0</v>
+      </c>
+      <c r="Z2">
+        <v>1934650000000.0</v>
+      </c>
+      <c r="AA2">
+        <v>1630071000000.0</v>
+      </c>
+      <c r="AB2">
+        <v>1438268000000.0</v>
+      </c>
+      <c r="AC2">
+        <v>1495063000000.0</v>
+      </c>
+      <c r="AD2">
+        <v>1833422000000.0</v>
+      </c>
+      <c r="AE2">
+        <v>1884578000000.0</v>
+      </c>
+      <c r="AF2">
+        <v>2128841000000.0</v>
+      </c>
+      <c r="AG2">
+        <v>2583103000000.0</v>
+      </c>
+      <c r="AH2">
+        <v>2909736000000.0</v>
+      </c>
+      <c r="AI2">
+        <v>3206675000000.0</v>
+      </c>
+      <c r="AJ2">
+        <v>2910962000000.0</v>
+      </c>
+      <c r="AK2">
+        <v>2426196000000.0</v>
+      </c>
+      <c r="AL2">
+        <v>1472648000000.0</v>
+      </c>
+      <c r="AM2">
+        <v>1904606000000.0</v>
+      </c>
+      <c r="AN2">
+        <v>2566220000000.0</v>
+      </c>
+      <c r="AO2">
+        <v>2467678000000.0</v>
+      </c>
+      <c r="AP2">
+        <v>1744857000000.0</v>
+      </c>
+      <c r="AQ2">
+        <v>1721692000000.0</v>
+      </c>
+      <c r="AR2">
+        <v>1845865000000.0</v>
+      </c>
+      <c r="AS2">
+        <v>2119257000000.0</v>
+      </c>
+      <c r="AT2">
+        <v>1843084000000.0</v>
+      </c>
+      <c r="AU2">
+        <v>1732426000000.0</v>
+      </c>
+      <c r="AV2">
+        <v>1642384000000.0</v>
+      </c>
+      <c r="AW2">
+        <v>1365283000000.0</v>
+      </c>
+      <c r="AX2">
+        <v>1736574000000.0</v>
+      </c>
+      <c r="AY2">
+        <v>1357084000000.0</v>
+      </c>
+      <c r="AZ2">
+        <v>1079149000000.0</v>
+      </c>
+      <c r="BA2">
+        <v>993357000000.0</v>
+      </c>
+      <c r="BB2">
+        <v>1391478000000.0</v>
+      </c>
+      <c r="BC2">
+        <v>1236499000000.0</v>
+      </c>
+      <c r="BD2">
+        <v>1527045000000.0</v>
+      </c>
+      <c r="BE2">
+        <v>1165037000000.0</v>
+      </c>
+      <c r="BF2">
+        <v>1149224000000.0</v>
+      </c>
+      <c r="BG2"/>
+      <c r="BH2"/>
+      <c r="BI2"/>
+      <c r="BJ2"/>
+      <c r="BK2"/>
+      <c r="BL2"/>
+      <c r="BM2"/>
+      <c r="BN2"/>
+      <c r="BO2"/>
+      <c r="BP2"/>
+      <c r="BQ2"/>
+      <c r="BR2"/>
+      <c r="BS2"/>
+      <c r="BT2"/>
+      <c r="BU2"/>
+      <c r="BV2"/>
+      <c r="BW2"/>
+      <c r="BX2"/>
+      <c r="BY2"/>
+      <c r="BZ2"/>
+    </row>
+    <row r="3" spans="1:78">
+      <c r="A3" t="s">
+        <v>175</v>
+      </c>
+      <c r="B3">
+        <v>4223000000</v>
+      </c>
+      <c r="C3">
+        <v>1197000000</v>
+      </c>
+      <c r="D3">
+        <v>6039000000</v>
+      </c>
+      <c r="E3">
+        <v>4197000000</v>
+      </c>
+      <c r="F3">
+        <v>4197000000</v>
+      </c>
+      <c r="G3">
+        <v>10019000000</v>
+      </c>
+      <c r="H3">
+        <v>3916000000</v>
+      </c>
+      <c r="I3">
+        <v>4437000000</v>
+      </c>
+      <c r="J3">
+        <v>3970000000</v>
+      </c>
+      <c r="K3">
+        <v>126000000</v>
+      </c>
+      <c r="L3">
+        <v>126000000</v>
+      </c>
+      <c r="M3">
+        <v>0</v>
+      </c>
+      <c r="N3">
+        <v>0</v>
+      </c>
+      <c r="O3">
+        <v>26790000000</v>
+      </c>
+      <c r="P3">
+        <v>442000000</v>
+      </c>
+      <c r="Q3">
+        <v>442000000</v>
+      </c>
+      <c r="R3">
+        <v>442000000</v>
+      </c>
+      <c r="S3">
+        <v>31474000000</v>
+      </c>
+      <c r="T3">
+        <v>933000000</v>
+      </c>
+      <c r="U3">
+        <v>2732000000</v>
+      </c>
+      <c r="V3">
+        <v>2732000000</v>
+      </c>
+      <c r="W3">
+        <v>44231000000</v>
+      </c>
+      <c r="X3">
+        <v>62298000000</v>
+      </c>
+      <c r="Y3">
+        <v>14108000000</v>
+      </c>
+      <c r="Z3">
+        <v>33593000000</v>
+      </c>
+      <c r="AA3">
+        <v>23498000000</v>
+      </c>
+      <c r="AB3">
+        <v>6266000000</v>
+      </c>
+      <c r="AC3">
+        <v>6266000000</v>
+      </c>
+      <c r="AD3">
+        <v>3747000000</v>
+      </c>
+      <c r="AE3">
+        <v>115448000000</v>
+      </c>
+      <c r="AF3">
+        <v>133358000000</v>
+      </c>
+      <c r="AG3">
+        <v>158743000000</v>
+      </c>
+      <c r="AH3">
+        <v>0</v>
+      </c>
+      <c r="AI3">
+        <v>254276000000</v>
+      </c>
+      <c r="AJ3">
+        <v>0</v>
+      </c>
+      <c r="AK3">
+        <v>7912000000</v>
+      </c>
+      <c r="AL3">
+        <v>31037000000</v>
+      </c>
+      <c r="AM3">
+        <v>12335000000</v>
+      </c>
+      <c r="AN3">
+        <v>1025000000</v>
+      </c>
+      <c r="AO3">
+        <v>10115000000</v>
+      </c>
+      <c r="AP3">
+        <v>17107000000</v>
+      </c>
+      <c r="AQ3">
+        <v>21499000000</v>
+      </c>
+      <c r="AR3">
+        <v>5726000000</v>
+      </c>
+      <c r="AS3">
+        <v>16253000000</v>
+      </c>
+      <c r="AT3">
+        <v>16253000000</v>
+      </c>
+      <c r="AU3">
+        <v>42784000000</v>
+      </c>
+      <c r="AV3">
+        <v>3921000000</v>
+      </c>
+      <c r="AW3">
+        <v>22423000000</v>
+      </c>
+      <c r="AX3">
+        <v>8892000000</v>
+      </c>
+      <c r="AY3">
+        <v>8654000000</v>
+      </c>
+      <c r="AZ3">
+        <v>4140000000</v>
+      </c>
+      <c r="BA3">
+        <v>707000000</v>
+      </c>
+      <c r="BB3">
+        <v>786000000</v>
+      </c>
+      <c r="BC3">
+        <v>9132000000</v>
+      </c>
+      <c r="BD3">
+        <v>2548000000</v>
+      </c>
+      <c r="BE3">
+        <v>0</v>
+      </c>
+      <c r="BF3">
+        <v>0</v>
+      </c>
+      <c r="BG3">
+        <v>0</v>
+      </c>
+      <c r="BH3">
+        <v>0</v>
+      </c>
+      <c r="BI3">
+        <v>0</v>
+      </c>
+      <c r="BJ3">
+        <v>0</v>
+      </c>
+      <c r="BK3">
+        <v>0</v>
+      </c>
+      <c r="BL3">
+        <v>0</v>
+      </c>
+      <c r="BM3">
+        <v>0</v>
+      </c>
+      <c r="BN3">
+        <v>0</v>
+      </c>
+      <c r="BO3">
+        <v>0</v>
+      </c>
+      <c r="BP3">
+        <v>0</v>
+      </c>
+      <c r="BQ3">
+        <v>0</v>
+      </c>
+      <c r="BR3">
+        <v>0</v>
+      </c>
+      <c r="BS3">
+        <v>0</v>
+      </c>
+      <c r="BT3">
+        <v>0</v>
+      </c>
+      <c r="BU3">
+        <v>0</v>
+      </c>
+      <c r="BV3">
+        <v>0</v>
+      </c>
+      <c r="BW3">
+        <v>0</v>
+      </c>
+      <c r="BX3">
+        <v>0</v>
+      </c>
+      <c r="BY3">
+        <v>0</v>
+      </c>
+      <c r="BZ3">
+        <v>0</v>
+      </c>
     </row>
     <row r="4" spans="1:78">
       <c r="A4" t="s">
-        <v>23</v>
+        <v>176</v>
       </c>
       <c r="B4"/>
       <c r="C4"/>
       <c r="D4"/>
       <c r="E4"/>
       <c r="F4"/>
       <c r="G4"/>
       <c r="H4"/>
       <c r="I4"/>
       <c r="J4"/>
       <c r="K4"/>
       <c r="L4"/>
       <c r="M4"/>
       <c r="N4"/>
       <c r="O4"/>
       <c r="P4"/>
       <c r="Q4"/>
       <c r="R4"/>
       <c r="S4"/>
       <c r="T4"/>
       <c r="U4"/>
       <c r="V4"/>
       <c r="W4"/>
       <c r="X4"/>
       <c r="Y4"/>
@@ -4378,107 +21709,77 @@
       <c r="BE4"/>
       <c r="BF4"/>
       <c r="BG4"/>
       <c r="BH4"/>
       <c r="BI4"/>
       <c r="BJ4"/>
       <c r="BK4"/>
       <c r="BL4"/>
       <c r="BM4"/>
       <c r="BN4"/>
       <c r="BO4"/>
       <c r="BP4"/>
       <c r="BQ4"/>
       <c r="BR4"/>
       <c r="BS4"/>
       <c r="BT4"/>
       <c r="BU4"/>
       <c r="BV4"/>
       <c r="BW4"/>
       <c r="BX4"/>
       <c r="BY4"/>
       <c r="BZ4"/>
     </row>
     <row r="5" spans="1:78">
       <c r="A5" t="s">
-        <v>24</v>
-[...9 lines deleted...]
-      </c>
+        <v>177</v>
+      </c>
+      <c r="B5"/>
+      <c r="C5"/>
+      <c r="D5"/>
       <c r="E5"/>
       <c r="F5"/>
-      <c r="G5">
-[...1 lines deleted...]
-      </c>
+      <c r="G5"/>
       <c r="H5"/>
-      <c r="I5">
-[...22 lines deleted...]
-      </c>
+      <c r="I5"/>
+      <c r="J5"/>
+      <c r="K5"/>
+      <c r="L5"/>
+      <c r="M5"/>
+      <c r="N5"/>
+      <c r="O5"/>
+      <c r="P5"/>
       <c r="Q5"/>
       <c r="R5"/>
       <c r="S5"/>
       <c r="T5"/>
       <c r="U5"/>
       <c r="V5"/>
       <c r="W5"/>
-      <c r="X5">
-[...7 lines deleted...]
-      </c>
+      <c r="X5"/>
+      <c r="Y5"/>
+      <c r="Z5"/>
       <c r="AA5"/>
       <c r="AB5"/>
       <c r="AC5"/>
       <c r="AD5"/>
       <c r="AE5"/>
       <c r="AF5"/>
       <c r="AG5"/>
       <c r="AH5"/>
       <c r="AI5"/>
       <c r="AJ5"/>
       <c r="AK5"/>
       <c r="AL5"/>
       <c r="AM5"/>
       <c r="AN5"/>
       <c r="AO5"/>
       <c r="AP5"/>
       <c r="AQ5"/>
       <c r="AR5"/>
       <c r="AS5"/>
       <c r="AT5"/>
       <c r="AU5"/>
       <c r="AV5"/>
       <c r="AW5"/>
       <c r="AX5"/>
       <c r="AY5"/>
@@ -4490,269 +21791,449 @@
       <c r="BE5"/>
       <c r="BF5"/>
       <c r="BG5"/>
       <c r="BH5"/>
       <c r="BI5"/>
       <c r="BJ5"/>
       <c r="BK5"/>
       <c r="BL5"/>
       <c r="BM5"/>
       <c r="BN5"/>
       <c r="BO5"/>
       <c r="BP5"/>
       <c r="BQ5"/>
       <c r="BR5"/>
       <c r="BS5"/>
       <c r="BT5"/>
       <c r="BU5"/>
       <c r="BV5"/>
       <c r="BW5"/>
       <c r="BX5"/>
       <c r="BY5"/>
       <c r="BZ5"/>
     </row>
     <row r="6" spans="1:78">
       <c r="A6" t="s">
-        <v>25</v>
-[...57 lines deleted...]
-      <c r="BF6"/>
+        <v>178</v>
+      </c>
+      <c r="B6">
+        <v>367562000000.0</v>
+      </c>
+      <c r="C6">
+        <v>-1539988000000.0</v>
+      </c>
+      <c r="D6">
+        <v>1749614000000.0</v>
+      </c>
+      <c r="E6">
+        <v>576291000000.0</v>
+      </c>
+      <c r="F6">
+        <v>824548000000.0</v>
+      </c>
+      <c r="G6">
+        <v>-1352690000000.0</v>
+      </c>
+      <c r="H6">
+        <v>770997000000.0</v>
+      </c>
+      <c r="I6">
+        <v>133822000000.0</v>
+      </c>
+      <c r="J6">
+        <v>661767000000.0</v>
+      </c>
+      <c r="K6">
+        <v>-795318000000.0</v>
+      </c>
+      <c r="L6">
+        <v>58878000000.0</v>
+      </c>
+      <c r="M6">
+        <v>328516000000.0</v>
+      </c>
+      <c r="N6">
+        <v>-244766000000.0</v>
+      </c>
+      <c r="O6">
+        <v>395081000000.0</v>
+      </c>
+      <c r="P6">
+        <v>-1305762000000.0</v>
+      </c>
+      <c r="Q6">
+        <v>-572364000000.0</v>
+      </c>
+      <c r="R6">
+        <v>286048000000.0</v>
+      </c>
+      <c r="S6">
+        <v>-682529000000.0</v>
+      </c>
+      <c r="T6">
+        <v>-112498000000.0</v>
+      </c>
+      <c r="U6">
+        <v>1638886000000.0</v>
+      </c>
+      <c r="V6">
+        <v>-252159000000.0</v>
+      </c>
+      <c r="W6">
+        <v>-3414470000000.0</v>
+      </c>
+      <c r="X6">
+        <v>4982107000000.0</v>
+      </c>
+      <c r="Y6">
+        <v>-609306000000.0</v>
+      </c>
+      <c r="Z6">
+        <v>314684000000.0</v>
+      </c>
+      <c r="AA6">
+        <v>304579000000.0</v>
+      </c>
+      <c r="AB6">
+        <v>191803000000.0</v>
+      </c>
+      <c r="AC6">
+        <v>-56795000000.0</v>
+      </c>
+      <c r="AD6">
+        <v>-338359000000.0</v>
+      </c>
+      <c r="AE6">
+        <v>-51156000000.0</v>
+      </c>
+      <c r="AF6">
+        <v>-244263000000.0</v>
+      </c>
+      <c r="AG6">
+        <v>-454262000000.0</v>
+      </c>
+      <c r="AH6">
+        <v>-326633000000.0</v>
+      </c>
+      <c r="AI6">
+        <v>-296939000000.0</v>
+      </c>
+      <c r="AJ6">
+        <v>295713000000.0</v>
+      </c>
+      <c r="AK6">
+        <v>484766000000.0</v>
+      </c>
+      <c r="AL6">
+        <v>945636000000.0</v>
+      </c>
+      <c r="AM6">
+        <v>279578000000.0</v>
+      </c>
+      <c r="AN6">
+        <v>-661614000000.0</v>
+      </c>
+      <c r="AO6">
+        <v>98542000000.0</v>
+      </c>
+      <c r="AP6">
+        <v>722821000000.0</v>
+      </c>
+      <c r="AQ6">
+        <v>271916000000.0</v>
+      </c>
+      <c r="AR6">
+        <v>-124173000000.0</v>
+      </c>
+      <c r="AS6">
+        <v>-273392000000.0</v>
+      </c>
+      <c r="AT6">
+        <v>276173000000.0</v>
+      </c>
+      <c r="AU6">
+        <v>110657000000.0</v>
+      </c>
+      <c r="AV6">
+        <v>90042000000.0</v>
+      </c>
+      <c r="AW6">
+        <v>277101000000.0</v>
+      </c>
+      <c r="AX6">
+        <v>-371291000000.0</v>
+      </c>
+      <c r="AY6">
+        <v>379490000000.0</v>
+      </c>
+      <c r="AZ6">
+        <v>277935000000.0</v>
+      </c>
+      <c r="BA6">
+        <v>85792000000.0</v>
+      </c>
+      <c r="BB6">
+        <v>-398121000000.0</v>
+      </c>
+      <c r="BC6">
+        <v>154979000000.0</v>
+      </c>
+      <c r="BD6">
+        <v>-290546000000.0</v>
+      </c>
+      <c r="BE6">
+        <v>362008000000.0</v>
+      </c>
+      <c r="BF6">
+        <v>15813000000.0</v>
+      </c>
       <c r="BG6"/>
       <c r="BH6"/>
       <c r="BI6"/>
       <c r="BJ6"/>
       <c r="BK6"/>
       <c r="BL6"/>
       <c r="BM6"/>
       <c r="BN6"/>
       <c r="BO6"/>
       <c r="BP6"/>
       <c r="BQ6"/>
       <c r="BR6"/>
       <c r="BS6"/>
       <c r="BT6"/>
       <c r="BU6"/>
       <c r="BV6"/>
       <c r="BW6"/>
       <c r="BX6"/>
       <c r="BY6"/>
       <c r="BZ6"/>
     </row>
     <row r="7" spans="1:78">
       <c r="A7" t="s">
-        <v>26</v>
-[...26 lines deleted...]
-      <c r="AA7"/>
+        <v>179</v>
+      </c>
+      <c r="B7">
+        <v>11878000000.0</v>
+      </c>
+      <c r="C7">
+        <v>-14981000000.0</v>
+      </c>
+      <c r="D7">
+        <v>32061000000.0</v>
+      </c>
+      <c r="E7">
+        <v>-342582000000.0</v>
+      </c>
+      <c r="F7">
+        <v>497268000000.0</v>
+      </c>
+      <c r="G7">
+        <v>1564719000000.0</v>
+      </c>
+      <c r="H7">
+        <v>-83088000000.0</v>
+      </c>
+      <c r="I7">
+        <v>-55844000000.0</v>
+      </c>
+      <c r="J7">
+        <v>339486000000.0</v>
+      </c>
+      <c r="K7">
+        <v>363066000000.0</v>
+      </c>
+      <c r="L7">
+        <v>-272662000000.0</v>
+      </c>
+      <c r="M7">
+        <v>890000000.0</v>
+      </c>
+      <c r="N7">
+        <v>32914000000.0</v>
+      </c>
+      <c r="O7">
+        <v>-5641000000.0</v>
+      </c>
+      <c r="P7">
+        <v>311666000000.0</v>
+      </c>
+      <c r="Q7">
+        <v>-1230006000000.0</v>
+      </c>
+      <c r="R7">
+        <v>23689000000.0</v>
+      </c>
+      <c r="S7">
+        <v>-199703000000.0</v>
+      </c>
+      <c r="T7">
+        <v>1423297000000.0</v>
+      </c>
+      <c r="U7">
+        <v>888071000000.0</v>
+      </c>
+      <c r="V7">
+        <v>-422014000000.0</v>
+      </c>
+      <c r="W7">
+        <v>-2987840000000.0</v>
+      </c>
+      <c r="X7">
+        <v>3880273000000.0</v>
+      </c>
+      <c r="Y7">
+        <v>-558436000000.0</v>
+      </c>
+      <c r="Z7">
+        <v>-2675776000000.0</v>
+      </c>
+      <c r="AA7">
+        <v>-657117000000.0</v>
+      </c>
       <c r="AB7"/>
       <c r="AC7"/>
       <c r="AD7"/>
       <c r="AE7"/>
-      <c r="AF7"/>
+      <c r="AF7">
+        <v>455447000000.0</v>
+      </c>
       <c r="AG7"/>
       <c r="AH7"/>
       <c r="AI7"/>
-      <c r="AJ7"/>
-[...21 lines deleted...]
-      <c r="BF7"/>
+      <c r="AJ7">
+        <v>-644702000000.0</v>
+      </c>
+      <c r="AK7">
+        <v>-862314000000.0</v>
+      </c>
+      <c r="AL7">
+        <v>64743000000.0</v>
+      </c>
+      <c r="AM7">
+        <v>1424958000000.0</v>
+      </c>
+      <c r="AN7">
+        <v>-1127111000000.0</v>
+      </c>
+      <c r="AO7">
+        <v>-830172000000.0</v>
+      </c>
+      <c r="AP7">
+        <v>-56872000000.0</v>
+      </c>
+      <c r="AQ7">
+        <v>531033000000.0</v>
+      </c>
+      <c r="AR7">
+        <v>-201286000000.0</v>
+      </c>
+      <c r="AS7">
+        <v>-307476000000.0</v>
+      </c>
+      <c r="AT7">
+        <v>-292942000000.0</v>
+      </c>
+      <c r="AU7">
+        <v>622549000000.0</v>
+      </c>
+      <c r="AV7">
+        <v>71509000000.0</v>
+      </c>
+      <c r="AW7">
+        <v>291514000000.0</v>
+      </c>
+      <c r="AX7">
+        <v>-410715000000.0</v>
+      </c>
+      <c r="AY7">
+        <v>195540000000.0</v>
+      </c>
+      <c r="AZ7">
+        <v>237271000000.0</v>
+      </c>
+      <c r="BA7">
+        <v>50454000000.0</v>
+      </c>
+      <c r="BB7">
+        <v>-430647000000.0</v>
+      </c>
+      <c r="BC7">
+        <v>-78743000000.0</v>
+      </c>
+      <c r="BD7">
+        <v>-420725000000.0</v>
+      </c>
+      <c r="BE7">
+        <v>321908000000.0</v>
+      </c>
+      <c r="BF7">
+        <v>-24966000000.0</v>
+      </c>
       <c r="BG7"/>
       <c r="BH7"/>
       <c r="BI7"/>
       <c r="BJ7"/>
       <c r="BK7"/>
       <c r="BL7"/>
       <c r="BM7"/>
       <c r="BN7"/>
       <c r="BO7"/>
       <c r="BP7"/>
       <c r="BQ7"/>
       <c r="BR7"/>
       <c r="BS7"/>
       <c r="BT7"/>
       <c r="BU7"/>
       <c r="BV7"/>
       <c r="BW7"/>
       <c r="BX7"/>
       <c r="BY7"/>
       <c r="BZ7"/>
     </row>
     <row r="8" spans="1:78">
       <c r="A8" t="s">
-        <v>27</v>
+        <v>180</v>
       </c>
       <c r="B8"/>
       <c r="C8"/>
-      <c r="D8">
-[...49 lines deleted...]
-      </c>
+      <c r="D8"/>
+      <c r="E8"/>
+      <c r="F8"/>
+      <c r="G8"/>
+      <c r="H8"/>
+      <c r="I8"/>
+      <c r="J8"/>
+      <c r="K8"/>
+      <c r="L8"/>
+      <c r="M8"/>
+      <c r="N8"/>
+      <c r="O8"/>
+      <c r="P8"/>
+      <c r="Q8"/>
+      <c r="R8"/>
+      <c r="S8"/>
+      <c r="T8"/>
       <c r="U8"/>
       <c r="V8"/>
       <c r="W8"/>
       <c r="X8"/>
       <c r="Y8"/>
       <c r="Z8"/>
       <c r="AA8"/>
       <c r="AB8"/>
       <c r="AC8"/>
       <c r="AD8"/>
       <c r="AE8"/>
       <c r="AF8"/>
       <c r="AG8"/>
       <c r="AH8"/>
       <c r="AI8"/>
       <c r="AJ8"/>
       <c r="AK8"/>
       <c r="AL8"/>
       <c r="AM8"/>
       <c r="AN8"/>
       <c r="AO8"/>
       <c r="AP8"/>
       <c r="AQ8"/>
       <c r="AR8"/>
       <c r="AS8"/>
@@ -4770,1103 +22251,747 @@
       <c r="BE8"/>
       <c r="BF8"/>
       <c r="BG8"/>
       <c r="BH8"/>
       <c r="BI8"/>
       <c r="BJ8"/>
       <c r="BK8"/>
       <c r="BL8"/>
       <c r="BM8"/>
       <c r="BN8"/>
       <c r="BO8"/>
       <c r="BP8"/>
       <c r="BQ8"/>
       <c r="BR8"/>
       <c r="BS8"/>
       <c r="BT8"/>
       <c r="BU8"/>
       <c r="BV8"/>
       <c r="BW8"/>
       <c r="BX8"/>
       <c r="BY8"/>
       <c r="BZ8"/>
     </row>
     <row r="9" spans="1:78">
       <c r="A9" t="s">
-        <v>28</v>
+        <v>181</v>
       </c>
       <c r="B9"/>
-      <c r="C9">
-[...13 lines deleted...]
-      </c>
+      <c r="C9"/>
+      <c r="D9"/>
+      <c r="E9"/>
+      <c r="F9"/>
+      <c r="G9"/>
       <c r="H9"/>
       <c r="I9"/>
       <c r="J9"/>
-      <c r="K9">
-[...49 lines deleted...]
-      </c>
+      <c r="K9"/>
+      <c r="L9"/>
+      <c r="M9"/>
+      <c r="N9"/>
+      <c r="O9"/>
+      <c r="P9"/>
+      <c r="Q9"/>
+      <c r="R9"/>
+      <c r="S9"/>
+      <c r="T9"/>
+      <c r="U9"/>
+      <c r="V9"/>
+      <c r="W9"/>
+      <c r="X9"/>
+      <c r="Y9"/>
+      <c r="Z9"/>
+      <c r="AA9"/>
       <c r="AB9"/>
       <c r="AC9"/>
       <c r="AD9"/>
       <c r="AE9"/>
       <c r="AF9"/>
       <c r="AG9"/>
       <c r="AH9"/>
       <c r="AI9"/>
       <c r="AJ9"/>
       <c r="AK9"/>
-      <c r="AL9"/>
+      <c r="AL9">
+        <v>-3373000000.0</v>
+      </c>
       <c r="AM9"/>
       <c r="AN9"/>
       <c r="AO9"/>
       <c r="AP9"/>
       <c r="AQ9"/>
       <c r="AR9"/>
       <c r="AS9"/>
       <c r="AT9"/>
       <c r="AU9"/>
       <c r="AV9"/>
       <c r="AW9"/>
       <c r="AX9"/>
       <c r="AY9"/>
       <c r="AZ9"/>
       <c r="BA9"/>
       <c r="BB9"/>
       <c r="BC9"/>
       <c r="BD9"/>
       <c r="BE9"/>
       <c r="BF9"/>
       <c r="BG9"/>
       <c r="BH9"/>
       <c r="BI9"/>
       <c r="BJ9"/>
       <c r="BK9"/>
       <c r="BL9"/>
       <c r="BM9"/>
       <c r="BN9"/>
       <c r="BO9"/>
       <c r="BP9"/>
       <c r="BQ9"/>
       <c r="BR9"/>
       <c r="BS9"/>
       <c r="BT9"/>
       <c r="BU9"/>
       <c r="BV9"/>
       <c r="BW9"/>
       <c r="BX9"/>
       <c r="BY9"/>
       <c r="BZ9"/>
     </row>
     <row r="10" spans="1:78">
       <c r="A10" t="s">
-        <v>29</v>
-[...3 lines deleted...]
-      </c>
+        <v>182</v>
+      </c>
+      <c r="B10"/>
       <c r="C10"/>
-      <c r="D10">
-[...169 lines deleted...]
-      </c>
+      <c r="D10"/>
+      <c r="E10"/>
+      <c r="F10"/>
+      <c r="G10"/>
+      <c r="H10"/>
+      <c r="I10"/>
+      <c r="J10"/>
+      <c r="K10"/>
+      <c r="L10"/>
+      <c r="M10"/>
+      <c r="N10"/>
+      <c r="O10"/>
+      <c r="P10"/>
+      <c r="Q10"/>
+      <c r="R10"/>
+      <c r="S10"/>
+      <c r="T10"/>
+      <c r="U10"/>
+      <c r="V10"/>
+      <c r="W10"/>
+      <c r="X10"/>
+      <c r="Y10"/>
+      <c r="Z10"/>
+      <c r="AA10"/>
+      <c r="AB10"/>
+      <c r="AC10"/>
+      <c r="AD10"/>
+      <c r="AE10"/>
+      <c r="AF10"/>
+      <c r="AG10"/>
+      <c r="AH10"/>
+      <c r="AI10"/>
+      <c r="AJ10"/>
+      <c r="AK10"/>
+      <c r="AL10"/>
+      <c r="AM10"/>
+      <c r="AN10"/>
+      <c r="AO10"/>
+      <c r="AP10"/>
+      <c r="AQ10"/>
+      <c r="AR10"/>
+      <c r="AS10"/>
+      <c r="AT10"/>
+      <c r="AU10"/>
+      <c r="AV10"/>
+      <c r="AW10"/>
+      <c r="AX10"/>
+      <c r="AY10"/>
+      <c r="AZ10"/>
+      <c r="BA10"/>
+      <c r="BB10"/>
+      <c r="BC10"/>
+      <c r="BD10"/>
+      <c r="BE10"/>
+      <c r="BF10"/>
+      <c r="BG10"/>
+      <c r="BH10"/>
       <c r="BI10"/>
-      <c r="BJ10">
-[...43 lines deleted...]
-      </c>
+      <c r="BJ10"/>
+      <c r="BK10"/>
+      <c r="BL10"/>
+      <c r="BM10"/>
+      <c r="BN10"/>
+      <c r="BO10"/>
+      <c r="BP10"/>
+      <c r="BQ10"/>
+      <c r="BR10"/>
+      <c r="BS10"/>
+      <c r="BT10"/>
+      <c r="BU10"/>
+      <c r="BV10"/>
+      <c r="BW10"/>
+      <c r="BX10"/>
       <c r="BY10"/>
-      <c r="BZ10">
-[...1 lines deleted...]
-      </c>
+      <c r="BZ10"/>
     </row>
     <row r="11" spans="1:78">
       <c r="A11" t="s">
-        <v>30</v>
+        <v>183</v>
       </c>
       <c r="B11"/>
       <c r="C11"/>
       <c r="D11"/>
       <c r="E11"/>
       <c r="F11"/>
       <c r="G11"/>
       <c r="H11"/>
       <c r="I11"/>
       <c r="J11"/>
       <c r="K11"/>
       <c r="L11"/>
       <c r="M11"/>
       <c r="N11"/>
-      <c r="O11"/>
-[...17 lines deleted...]
-      <c r="AG11"/>
+      <c r="O11">
+        <v>0.0</v>
+      </c>
+      <c r="P11">
+        <v>0.0</v>
+      </c>
+      <c r="Q11">
+        <v>0.0</v>
+      </c>
+      <c r="R11">
+        <v>0.0</v>
+      </c>
+      <c r="S11">
+        <v>0.0</v>
+      </c>
+      <c r="T11">
+        <v>0.0</v>
+      </c>
+      <c r="U11">
+        <v>0.0</v>
+      </c>
+      <c r="V11">
+        <v>0.0</v>
+      </c>
+      <c r="W11">
+        <v>0.0</v>
+      </c>
+      <c r="X11">
+        <v>0.0</v>
+      </c>
+      <c r="Y11">
+        <v>0.0</v>
+      </c>
+      <c r="Z11">
+        <v>0.0</v>
+      </c>
+      <c r="AA11">
+        <v>0.0</v>
+      </c>
+      <c r="AB11">
+        <v>0.0</v>
+      </c>
+      <c r="AC11">
+        <v>0.0</v>
+      </c>
+      <c r="AD11">
+        <v>0.0</v>
+      </c>
+      <c r="AE11">
+        <v>0.0</v>
+      </c>
+      <c r="AF11">
+        <v>0.0</v>
+      </c>
+      <c r="AG11">
+        <v>0.0</v>
+      </c>
       <c r="AH11"/>
       <c r="AI11"/>
       <c r="AJ11"/>
       <c r="AK11"/>
       <c r="AL11"/>
       <c r="AM11"/>
       <c r="AN11"/>
       <c r="AO11"/>
       <c r="AP11"/>
       <c r="AQ11"/>
       <c r="AR11"/>
       <c r="AS11"/>
       <c r="AT11"/>
       <c r="AU11"/>
       <c r="AV11"/>
       <c r="AW11"/>
       <c r="AX11"/>
       <c r="AY11"/>
       <c r="AZ11"/>
       <c r="BA11"/>
       <c r="BB11"/>
       <c r="BC11"/>
       <c r="BD11"/>
       <c r="BE11"/>
       <c r="BF11"/>
       <c r="BG11"/>
       <c r="BH11"/>
       <c r="BI11"/>
       <c r="BJ11"/>
       <c r="BK11"/>
       <c r="BL11"/>
       <c r="BM11"/>
       <c r="BN11"/>
       <c r="BO11"/>
       <c r="BP11"/>
       <c r="BQ11"/>
       <c r="BR11"/>
       <c r="BS11"/>
       <c r="BT11"/>
       <c r="BU11"/>
       <c r="BV11"/>
       <c r="BW11"/>
       <c r="BX11"/>
       <c r="BY11"/>
       <c r="BZ11"/>
     </row>
     <row r="12" spans="1:78">
       <c r="A12" t="s">
-        <v>31</v>
-[...3 lines deleted...]
-      </c>
+        <v>184</v>
+      </c>
+      <c r="B12"/>
       <c r="C12"/>
-      <c r="D12">
-[...31 lines deleted...]
-      </c>
+      <c r="D12"/>
+      <c r="E12"/>
+      <c r="F12"/>
+      <c r="G12"/>
+      <c r="H12"/>
+      <c r="I12"/>
+      <c r="J12"/>
+      <c r="K12"/>
+      <c r="L12"/>
+      <c r="M12"/>
+      <c r="N12"/>
       <c r="O12">
-        <v>2210529000000.0</v>
+        <v>66098000000.0</v>
       </c>
       <c r="P12">
-        <v>3516079000000.0</v>
+        <v>42060000000.0</v>
       </c>
       <c r="Q12">
-        <v>4088351000000.0</v>
+        <v>48175000000.0</v>
       </c>
       <c r="R12">
-        <v>3801735000000.0</v>
+        <v>-6633000000.0</v>
       </c>
       <c r="S12">
-        <v>4484883000000.0</v>
+        <v>50594000000.0</v>
       </c>
       <c r="T12">
-        <v>4597393000000.0</v>
+        <v>62346000000.0</v>
       </c>
       <c r="U12">
-        <v>2958824000000.0</v>
+        <v>67284000000.0</v>
       </c>
       <c r="V12">
-        <v>3210979000000.0</v>
+        <v>5954000000.0</v>
       </c>
       <c r="W12">
-        <v>6625457000000.0</v>
+        <v>68997000000.0</v>
       </c>
       <c r="X12">
-        <v>1643354000000.0</v>
+        <v>-10494000000.0</v>
       </c>
       <c r="Y12">
-        <v>2252738000000.0</v>
+        <v>442340000000.0</v>
       </c>
       <c r="Z12">
-        <v>1938030000000.0</v>
+        <v>-462753000000.0</v>
       </c>
       <c r="AA12">
-        <v>1633436000000.0</v>
+        <v>69674000000.0</v>
       </c>
       <c r="AB12">
-        <v>1441658000000.0</v>
+        <v>-74702000000.0</v>
       </c>
       <c r="AC12">
-        <v>1498383000000.0</v>
+        <v>391416000000.0</v>
       </c>
       <c r="AD12">
-        <v>1836724000000.0</v>
+        <v>-405260000000.0</v>
       </c>
       <c r="AE12">
-        <v>1887889000000.0</v>
+        <v>84808000000.0</v>
       </c>
       <c r="AF12">
-        <v>2129616000000.0</v>
+        <v>18227000000.0</v>
       </c>
       <c r="AG12">
-        <v>2586308000000.0</v>
-[...66 lines deleted...]
-      </c>
+        <v>3446000000.0</v>
+      </c>
+      <c r="AH12"/>
+      <c r="AI12"/>
+      <c r="AJ12"/>
+      <c r="AK12"/>
+      <c r="AL12"/>
+      <c r="AM12"/>
+      <c r="AN12"/>
+      <c r="AO12"/>
+      <c r="AP12"/>
+      <c r="AQ12"/>
+      <c r="AR12"/>
+      <c r="AS12"/>
+      <c r="AT12"/>
+      <c r="AU12"/>
+      <c r="AV12"/>
+      <c r="AW12"/>
+      <c r="AX12"/>
+      <c r="AY12"/>
+      <c r="AZ12"/>
+      <c r="BA12"/>
+      <c r="BB12"/>
+      <c r="BC12"/>
       <c r="BD12"/>
       <c r="BE12"/>
       <c r="BF12"/>
       <c r="BG12"/>
       <c r="BH12"/>
       <c r="BI12"/>
       <c r="BJ12"/>
       <c r="BK12"/>
       <c r="BL12"/>
       <c r="BM12"/>
       <c r="BN12"/>
       <c r="BO12"/>
       <c r="BP12"/>
       <c r="BQ12"/>
       <c r="BR12"/>
       <c r="BS12"/>
       <c r="BT12"/>
       <c r="BU12"/>
       <c r="BV12"/>
       <c r="BW12"/>
       <c r="BX12"/>
       <c r="BY12"/>
       <c r="BZ12"/>
     </row>
     <row r="13" spans="1:78">
       <c r="A13" t="s">
-        <v>32</v>
-[...39 lines deleted...]
-      </c>
+        <v>185</v>
+      </c>
+      <c r="B13"/>
+      <c r="C13"/>
+      <c r="D13"/>
+      <c r="E13"/>
+      <c r="F13"/>
+      <c r="G13"/>
+      <c r="H13"/>
+      <c r="I13"/>
+      <c r="J13"/>
+      <c r="K13"/>
+      <c r="L13"/>
+      <c r="M13"/>
+      <c r="N13"/>
       <c r="O13">
-        <v>3791973000000.0</v>
+        <v>-595184000000.0</v>
       </c>
       <c r="P13">
-        <v>3791973000000.0</v>
+        <v>-185487000000.0</v>
       </c>
       <c r="Q13">
-        <v>3791973000000.0</v>
+        <v>612839000000.0</v>
       </c>
       <c r="R13">
-        <v>3791973000000.0</v>
+        <v>-281460000000.0</v>
       </c>
       <c r="S13">
-        <v>3791973000000.0</v>
+        <v>-1367926000000.0</v>
       </c>
       <c r="T13">
-        <v>3791973000000.0</v>
+        <v>188232000000.0</v>
       </c>
       <c r="U13">
-        <v>3791973000000.0</v>
+        <v>797610000000.0</v>
       </c>
       <c r="V13">
-        <v>3791973000000.0</v>
+        <v>-248133000000.0</v>
       </c>
       <c r="W13">
-        <v>1663146000000.0</v>
+        <v>-6966833000000.0</v>
       </c>
       <c r="X13">
-        <v>1663146000000.0</v>
+        <v>1579063000000.0</v>
       </c>
       <c r="Y13">
-        <v>1663146000000.0</v>
+        <v>378251000000.0</v>
       </c>
       <c r="Z13">
-        <v>1663146000000.0</v>
+        <v>-1618602000000.0</v>
       </c>
       <c r="AA13">
-        <v>1663146000000.0</v>
+        <v>505190000000.0</v>
       </c>
       <c r="AB13">
-        <v>1663146000000.0</v>
+        <v>-1552004000000.0</v>
       </c>
       <c r="AC13">
-        <v>1663146000000.0</v>
+        <v>-1533210000000.0</v>
       </c>
       <c r="AD13">
-        <v>1663146000000.0</v>
+        <v>451691000000.0</v>
       </c>
       <c r="AE13">
-        <v>1663146000000.0</v>
+        <v>-2004543000000.0</v>
       </c>
       <c r="AF13">
-        <v>1663146000000.0</v>
+        <v>135901000000.0</v>
       </c>
       <c r="AG13">
-        <v>1663146000000.0</v>
-[...81 lines deleted...]
-      </c>
+        <v>-21114000000.0</v>
+      </c>
+      <c r="AH13"/>
+      <c r="AI13"/>
+      <c r="AJ13"/>
+      <c r="AK13"/>
+      <c r="AL13"/>
+      <c r="AM13"/>
+      <c r="AN13"/>
+      <c r="AO13"/>
+      <c r="AP13"/>
+      <c r="AQ13"/>
+      <c r="AR13"/>
+      <c r="AS13"/>
+      <c r="AT13"/>
+      <c r="AU13"/>
+      <c r="AV13"/>
+      <c r="AW13"/>
+      <c r="AX13"/>
+      <c r="AY13"/>
+      <c r="AZ13"/>
+      <c r="BA13"/>
+      <c r="BB13"/>
+      <c r="BC13"/>
+      <c r="BD13"/>
+      <c r="BE13"/>
+      <c r="BF13"/>
+      <c r="BG13"/>
+      <c r="BH13"/>
       <c r="BI13"/>
-      <c r="BJ13">
-[...43 lines deleted...]
-      </c>
+      <c r="BJ13"/>
+      <c r="BK13"/>
+      <c r="BL13"/>
+      <c r="BM13"/>
+      <c r="BN13"/>
+      <c r="BO13"/>
+      <c r="BP13"/>
+      <c r="BQ13"/>
+      <c r="BR13"/>
+      <c r="BS13"/>
+      <c r="BT13"/>
+      <c r="BU13"/>
+      <c r="BV13"/>
+      <c r="BW13"/>
+      <c r="BX13"/>
       <c r="BY13"/>
-      <c r="BZ13">
-[...1 lines deleted...]
-      </c>
+      <c r="BZ13"/>
     </row>
     <row r="14" spans="1:78">
       <c r="A14" t="s">
-        <v>33</v>
-[...9 lines deleted...]
-      </c>
+        <v>186</v>
+      </c>
+      <c r="B14"/>
+      <c r="C14"/>
+      <c r="D14"/>
       <c r="E14">
-        <v>37919731000.0</v>
-[...6 lines deleted...]
-      </c>
+        <v>15698000000.0</v>
+      </c>
+      <c r="F14"/>
+      <c r="G14"/>
       <c r="H14">
-        <v>37919731000.0</v>
+        <v>18588000000.0</v>
       </c>
       <c r="I14">
-        <v>37919731000.0</v>
-[...3 lines deleted...]
-      </c>
+        <v>14967000000.0</v>
+      </c>
+      <c r="J14"/>
       <c r="K14">
-        <v>37919730514.0</v>
+        <v>15053000000.0</v>
       </c>
       <c r="L14">
-        <v>37919730514.0</v>
+        <v>15380000000.0</v>
       </c>
       <c r="M14">
-        <v>37919730514.0</v>
+        <v>12484000000.0</v>
       </c>
       <c r="N14">
-        <v>37919730514.0</v>
+        <v>13355000000.0</v>
       </c>
       <c r="O14">
-        <v>37919730514.0</v>
+        <v>11817000000.0</v>
       </c>
       <c r="P14">
-        <v>37919730514.0</v>
+        <v>26492000000.0</v>
       </c>
       <c r="Q14">
-        <v>37919730514.0</v>
+        <v>15987000000.0</v>
       </c>
       <c r="R14">
-        <v>37919730514.0</v>
+        <v>17541000000.0</v>
       </c>
       <c r="S14">
-        <v>37919730514.0</v>
+        <v>18335000000.0</v>
       </c>
       <c r="T14">
-        <v>37919730514.0</v>
+        <v>24950000000.0</v>
       </c>
       <c r="U14">
-        <v>37919730514.0</v>
+        <v>10350000000.0</v>
       </c>
       <c r="V14">
-        <v>26112302303.0</v>
+        <v>19111000000.0</v>
       </c>
       <c r="W14">
-        <v>16631460751.0</v>
+        <v>27299000000.0</v>
       </c>
       <c r="X14">
-        <v>16631460751.0</v>
+        <v>13099000000.0</v>
       </c>
       <c r="Y14">
-        <v>16631460751.0</v>
+        <v>14219000000.0</v>
       </c>
       <c r="Z14">
-        <v>16631460751.0</v>
-[...3 lines deleted...]
-      </c>
+        <v>16952000000.0</v>
+      </c>
+      <c r="AA14"/>
       <c r="AB14">
-        <v>16631460751.0</v>
+        <v>8721000000.0</v>
       </c>
       <c r="AC14">
-        <v>16631460751.0</v>
+        <v>15384000000.0</v>
       </c>
       <c r="AD14">
-        <v>16631460751.0</v>
+        <v>12035000000.0</v>
       </c>
       <c r="AE14">
-        <v>16631460751.0</v>
+        <v>18818000000.0</v>
       </c>
       <c r="AF14">
-        <v>16631460751.0</v>
+        <v>7621000000.0</v>
       </c>
       <c r="AG14">
-        <v>16631460751.0</v>
-[...6 lines deleted...]
-      </c>
+        <v>14332000000.0</v>
+      </c>
+      <c r="AH14"/>
+      <c r="AI14"/>
       <c r="AJ14">
-        <v>16631460751.0</v>
+        <v>9435000000.0</v>
       </c>
       <c r="AK14">
-        <v>16631460751.0</v>
-[...3 lines deleted...]
-      </c>
+        <v>9480000000.0</v>
+      </c>
+      <c r="AL14"/>
       <c r="AM14">
-        <v>13938506222.0</v>
-[...3 lines deleted...]
-      </c>
+        <v>10743000000.0</v>
+      </c>
+      <c r="AN14"/>
       <c r="AO14">
-        <v>11210340868.0</v>
+        <v>8999000000.0</v>
       </c>
       <c r="AP14">
-        <v>11124394577.0</v>
+        <v>8894000000.0</v>
       </c>
       <c r="AQ14">
-        <v>11169381495.0</v>
+        <v>9802000000.0</v>
       </c>
       <c r="AR14">
-        <v>10232748480.0</v>
+        <v>8658000000.0</v>
       </c>
       <c r="AS14">
-        <v>10155086955.0</v>
+        <v>6883000000.0</v>
       </c>
       <c r="AT14">
-        <v>10135812619.0</v>
+        <v>8924000000.0</v>
       </c>
       <c r="AU14">
-        <v>10135812619.0</v>
+        <v>8403000000.0</v>
       </c>
       <c r="AV14">
-        <v>10136234198.0</v>
+        <v>11351000000.0</v>
       </c>
       <c r="AW14">
-        <v>10135391040.0</v>
+        <v>4180000000.0</v>
       </c>
       <c r="AX14">
-        <v>10134835202.0</v>
+        <v>3989000000.0</v>
       </c>
       <c r="AY14">
-        <v>8477169647.0</v>
+        <v>4244000000.0</v>
       </c>
       <c r="AZ14">
-        <v>7721772824.0</v>
+        <v>4234000000.0</v>
       </c>
       <c r="BA14">
-        <v>7344074420.0</v>
+        <v>4229000000.0</v>
       </c>
       <c r="BB14">
-        <v>7721772824.0</v>
+        <v>4291000000.0</v>
       </c>
       <c r="BC14">
-        <v>9618348606.0</v>
+        <v>4666000000.0</v>
       </c>
       <c r="BD14">
-        <v>11368711940.0</v>
-[...3 lines deleted...]
-      </c>
+        <v>3979000000.0</v>
+      </c>
+      <c r="BE14"/>
       <c r="BF14"/>
       <c r="BG14"/>
       <c r="BH14"/>
       <c r="BI14"/>
       <c r="BJ14"/>
       <c r="BK14"/>
       <c r="BL14"/>
       <c r="BM14"/>
       <c r="BN14"/>
       <c r="BO14"/>
       <c r="BP14"/>
       <c r="BQ14"/>
       <c r="BR14"/>
       <c r="BS14"/>
       <c r="BT14"/>
       <c r="BU14"/>
       <c r="BV14"/>
       <c r="BW14"/>
       <c r="BX14"/>
       <c r="BY14"/>
       <c r="BZ14"/>
     </row>
     <row r="15" spans="1:78">
       <c r="A15" t="s">
-        <v>34</v>
+        <v>187</v>
       </c>
       <c r="B15"/>
       <c r="C15"/>
       <c r="D15"/>
       <c r="E15"/>
       <c r="F15"/>
       <c r="G15"/>
       <c r="H15"/>
       <c r="I15"/>
       <c r="J15"/>
       <c r="K15"/>
       <c r="L15"/>
       <c r="M15"/>
       <c r="N15"/>
       <c r="O15"/>
       <c r="P15"/>
       <c r="Q15"/>
       <c r="R15"/>
       <c r="S15"/>
       <c r="T15"/>
       <c r="U15"/>
       <c r="V15"/>
       <c r="W15"/>
       <c r="X15"/>
       <c r="Y15"/>
@@ -5904,147 +23029,249 @@
       <c r="BE15"/>
       <c r="BF15"/>
       <c r="BG15"/>
       <c r="BH15"/>
       <c r="BI15"/>
       <c r="BJ15"/>
       <c r="BK15"/>
       <c r="BL15"/>
       <c r="BM15"/>
       <c r="BN15"/>
       <c r="BO15"/>
       <c r="BP15"/>
       <c r="BQ15"/>
       <c r="BR15"/>
       <c r="BS15"/>
       <c r="BT15"/>
       <c r="BU15"/>
       <c r="BV15"/>
       <c r="BW15"/>
       <c r="BX15"/>
       <c r="BY15"/>
       <c r="BZ15"/>
     </row>
     <row r="16" spans="1:78">
       <c r="A16" t="s">
-        <v>35</v>
-[...8 lines deleted...]
-      <c r="I16"/>
+        <v>188</v>
+      </c>
+      <c r="B16">
+        <v>2755401000000.0</v>
+      </c>
+      <c r="C16">
+        <v>2368200000000.0</v>
+      </c>
+      <c r="D16">
+        <v>3913173000000.0</v>
+      </c>
+      <c r="E16">
+        <v>3564398000000.0</v>
+      </c>
+      <c r="F16">
+        <v>2988107000000.0</v>
+      </c>
+      <c r="G16">
+        <v>2163558000000.0</v>
+      </c>
+      <c r="H16">
+        <v>3516248000000.0</v>
+      </c>
+      <c r="I16">
+        <v>2745251000000.0</v>
+      </c>
       <c r="J16">
-        <v>-367489000000.0</v>
+        <v>2611429000000.0</v>
       </c>
       <c r="K16">
-        <v>-515348000000.0</v>
+        <v>1949662000000.0</v>
       </c>
       <c r="L16">
-        <v>-298921000000.0</v>
+        <v>2744980000000.0</v>
       </c>
       <c r="M16">
-        <v>-32509000000.0</v>
+        <v>2686102000000.0</v>
       </c>
       <c r="N16">
-        <v>-40610000000.0</v>
+        <v>2357586000000.0</v>
       </c>
       <c r="O16">
-        <v>-58831000000.0</v>
+        <v>2602352000000.0</v>
       </c>
       <c r="P16">
-        <v>6677000000.0</v>
-[...43 lines deleted...]
-      <c r="BG16"/>
+        <v>2207271000000.0</v>
+      </c>
+      <c r="Q16">
+        <v>3513033000000.0</v>
+      </c>
+      <c r="R16">
+        <v>4085397000000.0</v>
+      </c>
+      <c r="S16">
+        <v>3799349000000.0</v>
+      </c>
+      <c r="T16">
+        <v>4481878000000.0</v>
+      </c>
+      <c r="U16">
+        <v>4594376000000.0</v>
+      </c>
+      <c r="V16">
+        <v>2955490000000.0</v>
+      </c>
+      <c r="W16">
+        <v>3207665000000.0</v>
+      </c>
+      <c r="X16">
+        <v>6622135000000.0</v>
+      </c>
+      <c r="Y16">
+        <v>1640028000000.0</v>
+      </c>
+      <c r="Z16">
+        <v>2249334000000.0</v>
+      </c>
+      <c r="AA16">
+        <v>1934650000000.0</v>
+      </c>
+      <c r="AB16">
+        <v>1630071000000.0</v>
+      </c>
+      <c r="AC16">
+        <v>1438268000000.0</v>
+      </c>
+      <c r="AD16">
+        <v>1495063000000.0</v>
+      </c>
+      <c r="AE16">
+        <v>1833422000000.0</v>
+      </c>
+      <c r="AF16">
+        <v>1884578000000.0</v>
+      </c>
+      <c r="AG16">
+        <v>2128841000000.0</v>
+      </c>
+      <c r="AH16">
+        <v>2583103000000.0</v>
+      </c>
+      <c r="AI16">
+        <v>2909736000000.0</v>
+      </c>
+      <c r="AJ16">
+        <v>3206675000000.0</v>
+      </c>
+      <c r="AK16">
+        <v>2910962000000.0</v>
+      </c>
+      <c r="AL16">
+        <v>2418284000000.0</v>
+      </c>
+      <c r="AM16">
+        <v>2184184000000.0</v>
+      </c>
+      <c r="AN16">
+        <v>1904606000000.0</v>
+      </c>
+      <c r="AO16">
+        <v>2566220000000.0</v>
+      </c>
+      <c r="AP16">
+        <v>2467678000000.0</v>
+      </c>
+      <c r="AQ16">
+        <v>1993608000000.0</v>
+      </c>
+      <c r="AR16">
+        <v>1721692000000.0</v>
+      </c>
+      <c r="AS16">
+        <v>1845865000000.0</v>
+      </c>
+      <c r="AT16">
+        <v>2119257000000.0</v>
+      </c>
+      <c r="AU16">
+        <v>1843083000000.0</v>
+      </c>
+      <c r="AV16">
+        <v>1732426000000.0</v>
+      </c>
+      <c r="AW16">
+        <v>1642384000000.0</v>
+      </c>
+      <c r="AX16">
+        <v>1365283000000.0</v>
+      </c>
+      <c r="AY16">
+        <v>1736574000000.0</v>
+      </c>
+      <c r="AZ16">
+        <v>1357084000000.0</v>
+      </c>
+      <c r="BA16">
+        <v>1079149000000.0</v>
+      </c>
+      <c r="BB16">
+        <v>993357000000.0</v>
+      </c>
+      <c r="BC16">
+        <v>1391478000000.0</v>
+      </c>
+      <c r="BD16">
+        <v>1236499000000.0</v>
+      </c>
+      <c r="BE16">
+        <v>1527045000000.0</v>
+      </c>
+      <c r="BF16">
+        <v>1165037000000.0</v>
+      </c>
+      <c r="BG16">
+        <v>1149224000000.0</v>
+      </c>
       <c r="BH16"/>
       <c r="BI16"/>
       <c r="BJ16"/>
       <c r="BK16"/>
       <c r="BL16"/>
       <c r="BM16"/>
       <c r="BN16"/>
       <c r="BO16"/>
       <c r="BP16"/>
       <c r="BQ16"/>
       <c r="BR16"/>
       <c r="BS16"/>
       <c r="BT16"/>
       <c r="BU16"/>
       <c r="BV16"/>
       <c r="BW16"/>
       <c r="BX16"/>
       <c r="BY16"/>
       <c r="BZ16"/>
     </row>
     <row r="17" spans="1:78">
       <c r="A17" t="s">
-        <v>36</v>
+        <v>189</v>
       </c>
       <c r="B17"/>
       <c r="C17"/>
       <c r="D17"/>
       <c r="E17"/>
       <c r="F17"/>
       <c r="G17"/>
       <c r="H17"/>
       <c r="I17"/>
       <c r="J17"/>
       <c r="K17"/>
       <c r="L17"/>
       <c r="M17"/>
       <c r="N17"/>
       <c r="O17"/>
       <c r="P17"/>
       <c r="Q17"/>
       <c r="R17"/>
       <c r="S17"/>
       <c r="T17"/>
       <c r="U17"/>
       <c r="V17"/>
       <c r="W17"/>
       <c r="X17"/>
       <c r="Y17"/>
@@ -6082,1275 +23309,1525 @@
       <c r="BE17"/>
       <c r="BF17"/>
       <c r="BG17"/>
       <c r="BH17"/>
       <c r="BI17"/>
       <c r="BJ17"/>
       <c r="BK17"/>
       <c r="BL17"/>
       <c r="BM17"/>
       <c r="BN17"/>
       <c r="BO17"/>
       <c r="BP17"/>
       <c r="BQ17"/>
       <c r="BR17"/>
       <c r="BS17"/>
       <c r="BT17"/>
       <c r="BU17"/>
       <c r="BV17"/>
       <c r="BW17"/>
       <c r="BX17"/>
       <c r="BY17"/>
       <c r="BZ17"/>
     </row>
     <row r="18" spans="1:78">
       <c r="A18" t="s">
-        <v>37</v>
-[...57 lines deleted...]
-      <c r="BF18"/>
+        <v>190</v>
+      </c>
+      <c r="B18">
+        <v>196496000000.0</v>
+      </c>
+      <c r="C18">
+        <v>96212000000.0</v>
+      </c>
+      <c r="D18">
+        <v>31821000000.0</v>
+      </c>
+      <c r="E18">
+        <v>-178029000000.0</v>
+      </c>
+      <c r="F18">
+        <v>766069000000.0</v>
+      </c>
+      <c r="G18">
+        <v>-603938000000.0</v>
+      </c>
+      <c r="H18">
+        <v>57293000000.0</v>
+      </c>
+      <c r="I18">
+        <v>61256000000.0</v>
+      </c>
+      <c r="J18">
+        <v>2382126000000.0</v>
+      </c>
+      <c r="K18">
+        <v>3083494000000.0</v>
+      </c>
+      <c r="L18">
+        <v>-419487000000.0</v>
+      </c>
+      <c r="M18">
+        <v>511554000000.0</v>
+      </c>
+      <c r="N18">
+        <v>-186687000000.0</v>
+      </c>
+      <c r="O18">
+        <v>64041000000.0</v>
+      </c>
+      <c r="P18">
+        <v>-1213760000000.0</v>
+      </c>
+      <c r="Q18">
+        <v>-491492000000.0</v>
+      </c>
+      <c r="R18">
+        <v>190651000000.0</v>
+      </c>
+      <c r="S18">
+        <v>-1503904000000.0</v>
+      </c>
+      <c r="T18">
+        <v>753146000000.0</v>
+      </c>
+      <c r="U18">
+        <v>1528260000000.0</v>
+      </c>
+      <c r="V18">
+        <v>-252898000000.0</v>
+      </c>
+      <c r="W18">
+        <v>-6720957000000.0</v>
+      </c>
+      <c r="X18">
+        <v>4541393000000.0</v>
+      </c>
+      <c r="Y18">
+        <v>-123213000000.0</v>
+      </c>
+      <c r="Z18">
+        <v>-162429000000.0</v>
+      </c>
+      <c r="AA18">
+        <v>310338000000.0</v>
+      </c>
+      <c r="AB18">
+        <v>184282000000.0</v>
+      </c>
+      <c r="AC18">
+        <v>-485220000000.0</v>
+      </c>
+      <c r="AD18">
+        <v>-770534000000.0</v>
+      </c>
+      <c r="AE18">
+        <v>-1206142000000.0</v>
+      </c>
+      <c r="AF18">
+        <v>-35234000000.0</v>
+      </c>
+      <c r="AG18">
+        <v>-390600000000.0</v>
+      </c>
+      <c r="AH18">
+        <v>-573939000000.0</v>
+      </c>
+      <c r="AI18">
+        <v>1133901000000.0</v>
+      </c>
+      <c r="AJ18">
+        <v>-416839000000.0</v>
+      </c>
+      <c r="AK18">
+        <v>458902000000.0</v>
+      </c>
+      <c r="AL18">
+        <v>-72000000.0</v>
+      </c>
+      <c r="AM18">
+        <v>1533859000000.0</v>
+      </c>
+      <c r="AN18">
+        <v>-1126086000000.0</v>
+      </c>
+      <c r="AO18">
+        <v>-840287000000.0</v>
+      </c>
+      <c r="AP18">
+        <v>-73979000000.0</v>
+      </c>
+      <c r="AQ18">
+        <v>509534000000.0</v>
+      </c>
+      <c r="AR18">
+        <v>-207011000000.0</v>
+      </c>
+      <c r="AS18">
+        <v>-291224000000.0</v>
+      </c>
+      <c r="AT18">
+        <v>-309195000000.0</v>
+      </c>
+      <c r="AU18">
+        <v>639887000000.0</v>
+      </c>
+      <c r="AV18">
+        <v>67588000000.0</v>
+      </c>
+      <c r="AW18">
+        <v>269091000000.0</v>
+      </c>
+      <c r="AX18">
+        <v>-419607000000.0</v>
+      </c>
+      <c r="AY18">
+        <v>186886000000.0</v>
+      </c>
+      <c r="AZ18">
+        <v>233131000000.0</v>
+      </c>
+      <c r="BA18">
+        <v>51161000000.0</v>
+      </c>
+      <c r="BB18">
+        <v>-431433000000.0</v>
+      </c>
+      <c r="BC18">
+        <v>61205000000.0</v>
+      </c>
+      <c r="BD18">
+        <v>-423273000000.0</v>
+      </c>
+      <c r="BE18">
+        <v>321908000000.0</v>
+      </c>
+      <c r="BF18">
+        <v>-24966000000.0</v>
+      </c>
       <c r="BG18"/>
       <c r="BH18"/>
       <c r="BI18"/>
       <c r="BJ18"/>
       <c r="BK18"/>
       <c r="BL18"/>
       <c r="BM18"/>
       <c r="BN18"/>
       <c r="BO18"/>
       <c r="BP18"/>
       <c r="BQ18"/>
       <c r="BR18"/>
       <c r="BS18"/>
       <c r="BT18"/>
       <c r="BU18"/>
       <c r="BV18"/>
       <c r="BW18"/>
       <c r="BX18"/>
       <c r="BY18"/>
       <c r="BZ18"/>
     </row>
     <row r="19" spans="1:78">
       <c r="A19" t="s">
-        <v>38</v>
-[...2 lines deleted...]
-      <c r="C19"/>
+        <v>191</v>
+      </c>
+      <c r="B19">
+        <v>443767000000.0</v>
+      </c>
+      <c r="C19">
+        <v>-2246768000000.0</v>
+      </c>
       <c r="D19"/>
-      <c r="E19"/>
-[...11 lines deleted...]
-      <c r="Q19"/>
+      <c r="E19">
+        <v>1786868000000.0</v>
+      </c>
+      <c r="F19">
+        <v>53298000000.0</v>
+      </c>
+      <c r="G19">
+        <v>-1257329000000.0</v>
+      </c>
+      <c r="H19">
+        <v>-482431000000.0</v>
+      </c>
+      <c r="I19">
+        <v>691741000000.0</v>
+      </c>
+      <c r="J19">
+        <v>-1250564000000.0</v>
+      </c>
+      <c r="K19">
+        <v>-3649118000000.0</v>
+      </c>
+      <c r="L19">
+        <v>268778000000.0</v>
+      </c>
+      <c r="M19">
+        <v>-170756000000.0</v>
+      </c>
+      <c r="N19">
+        <v>-68008000000.0</v>
+      </c>
+      <c r="O19">
+        <v>41209000000.0</v>
+      </c>
+      <c r="P19">
+        <v>136596000000.0</v>
+      </c>
+      <c r="Q19">
+        <v>-57185000000.0</v>
+      </c>
       <c r="R19">
-        <v>7553647000000.0</v>
+        <v>72930000000.0</v>
       </c>
       <c r="S19">
-        <v>6589966000000.0</v>
+        <v>522220000000.0</v>
       </c>
       <c r="T19">
-        <v>5776658000000.0</v>
+        <v>-608265000000.0</v>
       </c>
       <c r="U19">
-        <v>6760581000000.0</v>
+        <v>147021000000.0</v>
       </c>
       <c r="V19">
-        <v>6074836000000.0</v>
+        <v>-18718000000.0</v>
       </c>
       <c r="W19">
-        <v>3414121000000.0</v>
+        <v>557213000000.0</v>
       </c>
       <c r="X19">
-        <v>1962009000000.0</v>
+        <v>557213000000.0</v>
       </c>
       <c r="Y19">
-        <v>1687736000000.0</v>
+        <v>557213000000.0</v>
       </c>
       <c r="Z19">
-        <v>1831033000000.0</v>
+        <v>989000000.0</v>
       </c>
       <c r="AA19">
-        <v>2241785000000.0</v>
-[...6 lines deleted...]
-      <c r="AG19"/>
+        <v>-14052000000.0</v>
+      </c>
+      <c r="AB19">
+        <v>12158000000.0</v>
+      </c>
+      <c r="AC19">
+        <v>8132000000.0</v>
+      </c>
+      <c r="AD19">
+        <v>-4999000000.0</v>
+      </c>
+      <c r="AE19">
+        <v>1012673000000.0</v>
+      </c>
+      <c r="AF19">
+        <v>1012673000000.0</v>
+      </c>
+      <c r="AG19">
+        <v>1012673000000.0</v>
+      </c>
       <c r="AH19"/>
       <c r="AI19"/>
       <c r="AJ19"/>
       <c r="AK19"/>
       <c r="AL19"/>
       <c r="AM19"/>
       <c r="AN19"/>
       <c r="AO19"/>
       <c r="AP19"/>
       <c r="AQ19"/>
       <c r="AR19"/>
       <c r="AS19"/>
       <c r="AT19"/>
       <c r="AU19"/>
       <c r="AV19"/>
       <c r="AW19"/>
       <c r="AX19"/>
       <c r="AY19"/>
       <c r="AZ19"/>
       <c r="BA19"/>
       <c r="BB19"/>
       <c r="BC19"/>
       <c r="BD19"/>
       <c r="BE19"/>
       <c r="BF19"/>
       <c r="BG19"/>
       <c r="BH19"/>
       <c r="BI19"/>
       <c r="BJ19"/>
       <c r="BK19"/>
       <c r="BL19"/>
       <c r="BM19"/>
       <c r="BN19"/>
       <c r="BO19"/>
       <c r="BP19"/>
       <c r="BQ19"/>
       <c r="BR19"/>
       <c r="BS19"/>
       <c r="BT19"/>
       <c r="BU19"/>
       <c r="BV19"/>
       <c r="BW19"/>
       <c r="BX19"/>
       <c r="BY19"/>
       <c r="BZ19"/>
     </row>
     <row r="20" spans="1:78">
       <c r="A20" t="s">
-        <v>39</v>
-[...42 lines deleted...]
-      </c>
+        <v>192</v>
+      </c>
+      <c r="B20"/>
+      <c r="C20"/>
+      <c r="D20"/>
+      <c r="E20"/>
+      <c r="F20"/>
+      <c r="G20"/>
+      <c r="H20"/>
+      <c r="I20"/>
+      <c r="J20"/>
+      <c r="K20"/>
+      <c r="L20"/>
+      <c r="M20"/>
+      <c r="N20"/>
+      <c r="O20"/>
       <c r="P20">
-        <v>190075000000.0</v>
+        <v>0.0</v>
       </c>
       <c r="Q20">
-        <v>190075000000.0</v>
+        <v>0.0</v>
       </c>
       <c r="R20">
-        <v>190075000000.0</v>
-[...60 lines deleted...]
-      </c>
+        <v>0.0</v>
+      </c>
+      <c r="S20"/>
+      <c r="T20"/>
+      <c r="U20"/>
+      <c r="V20"/>
+      <c r="W20"/>
+      <c r="X20"/>
+      <c r="Y20"/>
+      <c r="Z20"/>
+      <c r="AA20"/>
+      <c r="AB20"/>
+      <c r="AC20"/>
+      <c r="AD20"/>
+      <c r="AE20"/>
+      <c r="AF20"/>
+      <c r="AG20"/>
+      <c r="AH20"/>
+      <c r="AI20"/>
+      <c r="AJ20"/>
+      <c r="AK20"/>
+      <c r="AL20"/>
       <c r="AM20"/>
       <c r="AN20"/>
       <c r="AO20"/>
       <c r="AP20"/>
       <c r="AQ20"/>
       <c r="AR20"/>
       <c r="AS20"/>
       <c r="AT20"/>
       <c r="AU20"/>
       <c r="AV20"/>
       <c r="AW20"/>
       <c r="AX20"/>
       <c r="AY20"/>
       <c r="AZ20"/>
       <c r="BA20"/>
       <c r="BB20"/>
       <c r="BC20"/>
       <c r="BD20"/>
       <c r="BE20"/>
       <c r="BF20"/>
       <c r="BG20"/>
       <c r="BH20"/>
       <c r="BI20"/>
       <c r="BJ20"/>
       <c r="BK20"/>
       <c r="BL20"/>
       <c r="BM20"/>
       <c r="BN20"/>
       <c r="BO20"/>
       <c r="BP20"/>
       <c r="BQ20"/>
       <c r="BR20"/>
       <c r="BS20"/>
       <c r="BT20"/>
       <c r="BU20"/>
       <c r="BV20"/>
       <c r="BW20"/>
       <c r="BX20"/>
       <c r="BY20"/>
       <c r="BZ20"/>
     </row>
     <row r="21" spans="1:78">
       <c r="A21" t="s">
-        <v>40</v>
+        <v>193</v>
       </c>
       <c r="B21">
-        <v>8314000000.0</v>
+        <v>518000000.0</v>
       </c>
       <c r="C21">
-        <v>9700000000.0</v>
-[...3 lines deleted...]
-      </c>
+        <v>-497288000000.0</v>
+      </c>
+      <c r="D21"/>
       <c r="E21">
-        <v>12471000000.0</v>
+        <v>0.0</v>
       </c>
       <c r="F21">
-        <v>13857000000.0</v>
+        <v>0.0</v>
       </c>
       <c r="G21">
-        <v>15243000000.0</v>
+        <v>478710000000.0</v>
       </c>
       <c r="H21">
-        <v>16628000000.0</v>
+        <v>0.0</v>
       </c>
       <c r="I21">
-        <v>18014000000.0</v>
-[...15 lines deleted...]
-      </c>
+        <v>0.0</v>
+      </c>
+      <c r="J21"/>
+      <c r="K21"/>
+      <c r="L21"/>
+      <c r="M21"/>
+      <c r="N21"/>
       <c r="O21">
-        <v>26328000000.0</v>
+        <v>-12924000000.0</v>
       </c>
       <c r="P21">
-        <v>27714000000.0</v>
-[...6 lines deleted...]
-      </c>
+        <v>-12924000000.0</v>
+      </c>
+      <c r="Q21"/>
+      <c r="R21"/>
       <c r="S21">
-        <v>31871000000.0</v>
+        <v>-12209000000.0</v>
       </c>
       <c r="T21">
-        <v>36028000000.0</v>
+        <v>-12209000000.0</v>
       </c>
       <c r="U21">
-        <v>36028000000.0</v>
+        <v>-12209000000.0</v>
       </c>
       <c r="V21">
-        <v>36028000000.0</v>
+        <v>-12209000000.0</v>
       </c>
       <c r="W21">
-        <v>37414000000.0</v>
+        <v>-446400000000.0</v>
       </c>
       <c r="X21">
-        <v>38799000000.0</v>
+        <v>446400000000.0</v>
       </c>
       <c r="Y21">
-        <v>40185000000.0</v>
+        <v>-489300000000.0</v>
       </c>
       <c r="Z21">
-        <v>41571000000.0</v>
+        <v>489300000000.0</v>
       </c>
       <c r="AA21">
-        <v>1103000000.0</v>
+        <v>-5325000000.0</v>
       </c>
       <c r="AB21">
-        <v>44342000000.0</v>
+        <v>5325000000.0</v>
       </c>
       <c r="AC21">
-        <v>45728000000.0</v>
+        <v>420525000000.0</v>
       </c>
       <c r="AD21">
-        <v>47113000000.0</v>
+        <v>427200000000.0</v>
       </c>
       <c r="AE21">
-        <v>52656000000.0</v>
+        <v>420525000000.0</v>
       </c>
       <c r="AF21">
-        <v>52656000000.0</v>
-[...18 lines deleted...]
-      </c>
+        <v>420525000000.0</v>
+      </c>
+      <c r="AG21"/>
+      <c r="AH21"/>
+      <c r="AI21"/>
+      <c r="AJ21"/>
+      <c r="AK21"/>
+      <c r="AL21"/>
       <c r="AM21"/>
       <c r="AN21"/>
       <c r="AO21"/>
       <c r="AP21"/>
       <c r="AQ21"/>
       <c r="AR21"/>
       <c r="AS21"/>
       <c r="AT21"/>
       <c r="AU21"/>
       <c r="AV21"/>
       <c r="AW21"/>
       <c r="AX21"/>
       <c r="AY21"/>
       <c r="AZ21"/>
       <c r="BA21"/>
       <c r="BB21"/>
       <c r="BC21"/>
       <c r="BD21"/>
       <c r="BE21"/>
       <c r="BF21"/>
       <c r="BG21"/>
       <c r="BH21"/>
       <c r="BI21"/>
       <c r="BJ21"/>
       <c r="BK21"/>
       <c r="BL21"/>
       <c r="BM21"/>
       <c r="BN21"/>
       <c r="BO21"/>
       <c r="BP21"/>
       <c r="BQ21"/>
       <c r="BR21"/>
       <c r="BS21"/>
       <c r="BT21"/>
       <c r="BU21"/>
       <c r="BV21"/>
       <c r="BW21"/>
       <c r="BX21"/>
       <c r="BY21"/>
       <c r="BZ21"/>
     </row>
     <row r="22" spans="1:78">
       <c r="A22" t="s">
-        <v>41</v>
-[...8 lines deleted...]
-      <c r="I22"/>
+        <v>153</v>
+      </c>
+      <c r="B22">
+        <v>78168000000.0</v>
+      </c>
+      <c r="C22">
+        <v>71072000000.0</v>
+      </c>
+      <c r="D22">
+        <v>73736000000.0</v>
+      </c>
+      <c r="E22">
+        <v>78605000000.0</v>
+      </c>
+      <c r="F22">
+        <v>78535000000.0</v>
+      </c>
+      <c r="G22">
+        <v>74410000000.0</v>
+      </c>
+      <c r="H22">
+        <v>72926000000.0</v>
+      </c>
+      <c r="I22">
+        <v>74495000000.0</v>
+      </c>
       <c r="J22">
-        <v>-3336048000000.0</v>
+        <v>73571000000.0</v>
       </c>
       <c r="K22">
-        <v>-7393035000000.0</v>
+        <v>63812000000.0</v>
       </c>
       <c r="L22">
-        <v>-6153315000000.0</v>
+        <v>55454000000.0</v>
       </c>
       <c r="M22">
-        <v>-6953477000000.0</v>
+        <v>62572000000.0</v>
       </c>
       <c r="N22">
-        <v>-6845426000000.0</v>
+        <v>59453000000.0</v>
       </c>
       <c r="O22">
-        <v>-7653051000000.0</v>
+        <v>44801000000.0</v>
       </c>
       <c r="P22">
-        <v>-9600998000000.0</v>
+        <v>30058000000.0</v>
       </c>
       <c r="Q22">
-        <v>142775000000.0</v>
+        <v>30980000000.0</v>
       </c>
       <c r="R22">
-        <v>147007000000.0</v>
+        <v>30120000000.0</v>
       </c>
       <c r="S22">
-        <v>147420000000.0</v>
+        <v>9922000000.0</v>
       </c>
       <c r="T22">
-        <v>160379000000.0</v>
+        <v>13209000000.0</v>
       </c>
       <c r="U22">
-        <v>177288000000.0</v>
+        <v>26654000000.0</v>
       </c>
       <c r="V22">
-        <v>165648000000.0</v>
+        <v>29607000000.0</v>
       </c>
       <c r="W22">
-        <v>166957000000.0</v>
+        <v>10323000000.0</v>
       </c>
       <c r="X22">
-        <v>169820000000.0</v>
+        <v>8315000000.0</v>
       </c>
       <c r="Y22">
-        <v>164623000000.0</v>
+        <v>-1819000000.0</v>
       </c>
       <c r="Z22">
-        <v>171525000000.0</v>
+        <v>33160000000.0</v>
       </c>
       <c r="AA22">
-        <v>167697000000.0</v>
+        <v>36466000000.0</v>
       </c>
       <c r="AB22">
-        <v>178789000000.0</v>
+        <v>22715000000.0</v>
       </c>
       <c r="AC22">
-        <v>180314000000.0</v>
+        <v>8340000000.0</v>
       </c>
       <c r="AD22">
-        <v>189821000000.0</v>
+        <v>11446000000.0</v>
       </c>
       <c r="AE22">
-        <v>182729000000.0</v>
+        <v>22239000000.0</v>
       </c>
       <c r="AF22">
-        <v>293461000000.0</v>
-[...46 lines deleted...]
-      <c r="BZ22"/>
+        <v>28581000000.0</v>
+      </c>
+      <c r="AG22">
+        <v>25167000000.0</v>
+      </c>
+      <c r="AH22">
+        <v>13873000000.0</v>
+      </c>
+      <c r="AI22">
+        <v>-23998000000.0</v>
+      </c>
+      <c r="AJ22">
+        <v>23904000000.0</v>
+      </c>
+      <c r="AK22">
+        <v>24555000000.0</v>
+      </c>
+      <c r="AL22">
+        <v>25438000000.0</v>
+      </c>
+      <c r="AM22">
+        <v>-31707000000.0</v>
+      </c>
+      <c r="AN22">
+        <v>20983000000.0</v>
+      </c>
+      <c r="AO22">
+        <v>17137000000.0</v>
+      </c>
+      <c r="AP22">
+        <v>15765000000.0</v>
+      </c>
+      <c r="AQ22">
+        <v>12125000000.0</v>
+      </c>
+      <c r="AR22">
+        <v>30792000000.0</v>
+      </c>
+      <c r="AS22">
+        <v>14045000000.0</v>
+      </c>
+      <c r="AT22">
+        <v>10416000000.0</v>
+      </c>
+      <c r="AU22">
+        <v>-2803000000.0</v>
+      </c>
+      <c r="AV22">
+        <v>13596000000.0</v>
+      </c>
+      <c r="AW22">
+        <v>21030000000.0</v>
+      </c>
+      <c r="AX22">
+        <v>21053000000.0</v>
+      </c>
+      <c r="AY22">
+        <v>395000000.0</v>
+      </c>
+      <c r="AZ22">
+        <v>31081000000.0</v>
+      </c>
+      <c r="BA22">
+        <v>24881000000.0</v>
+      </c>
+      <c r="BB22">
+        <v>21949000000.0</v>
+      </c>
+      <c r="BC22">
+        <v>20941000000.0</v>
+      </c>
+      <c r="BD22">
+        <v>19087000000.0</v>
+      </c>
+      <c r="BE22">
+        <v>27393000000.0</v>
+      </c>
+      <c r="BF22">
+        <v>26660000000.0</v>
+      </c>
+      <c r="BG22">
+        <v>11874000000.0</v>
+      </c>
+      <c r="BH22">
+        <v>9271000000.0</v>
+      </c>
+      <c r="BI22">
+        <v>11195000000.0</v>
+      </c>
+      <c r="BJ22">
+        <v>3874000000.0</v>
+      </c>
+      <c r="BK22">
+        <v>9537000000.0</v>
+      </c>
+      <c r="BL22">
+        <v>9234325400.0</v>
+      </c>
+      <c r="BM22">
+        <v>4744452500.0</v>
+      </c>
+      <c r="BN22">
+        <v>4777222000.0</v>
+      </c>
+      <c r="BO22">
+        <v>11068981000.0</v>
+      </c>
+      <c r="BP22">
+        <v>1103784000.0</v>
+      </c>
+      <c r="BQ22">
+        <v>2982139800.0</v>
+      </c>
+      <c r="BR22">
+        <v>911842000.0</v>
+      </c>
+      <c r="BS22">
+        <v>6421000000.0</v>
+      </c>
+      <c r="BT22">
+        <v>1017000000.0</v>
+      </c>
+      <c r="BU22">
+        <v>2949000000.0</v>
+      </c>
+      <c r="BV22">
+        <v>3038000000.0</v>
+      </c>
+      <c r="BW22">
+        <v>1725000000.0</v>
+      </c>
+      <c r="BX22">
+        <v>1506000000.0</v>
+      </c>
+      <c r="BY22">
+        <v>2030000000.0</v>
+      </c>
+      <c r="BZ22">
+        <v>2030000000.0</v>
+      </c>
     </row>
     <row r="23" spans="1:78">
       <c r="A23" t="s">
-        <v>42</v>
+        <v>194</v>
       </c>
       <c r="B23">
-        <v>38083709000000.0</v>
+        <v>-3618945000000.0</v>
       </c>
       <c r="C23">
-        <v>34280132000000.0</v>
+        <v>4301668000000.0</v>
       </c>
       <c r="D23">
-        <v>33412001000000.0</v>
+        <v>2433800000000.0</v>
       </c>
       <c r="E23">
-        <v>34245533000000.0</v>
+        <v>-1005097000000.0</v>
       </c>
       <c r="F23">
-        <v>33545461000000.0</v>
+        <v>-600000000.0</v>
       </c>
       <c r="G23">
-        <v>32160066000000.0</v>
+        <v>-11631000000.0</v>
       </c>
       <c r="H23">
-        <v>31480595000000.0</v>
+        <v>391010000000.0</v>
       </c>
       <c r="I23">
-        <v>29823994000000.0</v>
+        <v>2019079000000.0</v>
       </c>
       <c r="J23">
-        <v>27851946000000.0</v>
+        <v>-175000000.0</v>
       </c>
       <c r="K23">
-        <v>26286875000000.0</v>
+        <v>-14510000000.0</v>
       </c>
       <c r="L23">
-        <v>24382250000000.0</v>
+        <v>6649000000.0</v>
       </c>
       <c r="M23">
-        <v>24350198000000.0</v>
+        <v>-1647000000.0</v>
       </c>
       <c r="N23">
-        <v>25022953000000.0</v>
+        <v>-1121000000.0</v>
       </c>
       <c r="O23">
-        <v>24297260000000.0</v>
+        <v>-12924000000.0</v>
       </c>
       <c r="P23">
-        <v>25538254000000.0</v>
+        <v>-1254758000000.0</v>
       </c>
       <c r="Q23">
-        <v>26696705000000.0</v>
+        <v>-1234300000000.0</v>
       </c>
       <c r="R23">
-        <v>26194548000000.0</v>
+        <v>87941000000.0</v>
       </c>
       <c r="S23">
-        <v>26114159000000.0</v>
+        <v>-12209000000.0</v>
       </c>
       <c r="T23">
-        <v>25864195000000.0</v>
+        <v>-609160000000.0</v>
       </c>
       <c r="U23">
-        <v>25185291000000.0</v>
+        <v>142400000000.0</v>
       </c>
       <c r="V23">
-        <v>25235573000000.0</v>
+        <v>-16568000000.0</v>
       </c>
       <c r="W23">
-        <v>25203507000000.0</v>
+        <v>3167373000000.0</v>
       </c>
       <c r="X23">
-        <v>19080739000000.0</v>
+        <v>-9516000000.0</v>
       </c>
       <c r="Y23">
-        <v>20096333000000.0</v>
+        <v>3920000000.0</v>
       </c>
       <c r="Z23">
-        <v>18893684000000.0</v>
+        <v>2447144000000.0</v>
       </c>
       <c r="AA23">
-        <v>18098687000000.0</v>
+        <v>4869000000.0</v>
       </c>
       <c r="AB23">
-        <v>16236565000000.0</v>
+        <v>5325000000.0</v>
       </c>
       <c r="AC23">
-        <v>15559675000000.0</v>
+        <v>416084000000.0</v>
       </c>
       <c r="AD23">
-        <v>15992475000000.0</v>
+        <v>-1724000000.0</v>
       </c>
       <c r="AE23">
-        <v>15592687000000.0</v>
+        <v>1263714000000.0</v>
       </c>
       <c r="AF23">
-        <v>15609436000000.0</v>
+        <v>-82990000000.0</v>
       </c>
       <c r="AG23">
-        <v>15987385000000.0</v>
+        <v>-63662000000.0</v>
       </c>
       <c r="AH23">
-        <v>15788738000000.0</v>
+        <v>247306000000.0</v>
       </c>
       <c r="AI23">
-        <v>14933884000000.0</v>
+        <v>-1668687000000.0</v>
       </c>
       <c r="AJ23">
-        <v>14504536000000.0</v>
+        <v>361891000000.0</v>
       </c>
       <c r="AK23">
-        <v>13123188000000.0</v>
+        <v>1257134000000.0</v>
       </c>
       <c r="AL23">
-        <v>12257391000000.0</v>
+        <v>908135000000.0</v>
       </c>
       <c r="AM23">
-        <v>10705238000000.0</v>
+        <v>-42351000000.0</v>
       </c>
       <c r="AN23">
-        <v>10769489000000.0</v>
+        <v>-500000000000.0</v>
       </c>
       <c r="AO23">
-        <v>10446871000000.0</v>
+        <v>326579000000.0</v>
       </c>
       <c r="AP23">
-        <v>10089121000000.0</v>
+        <v>338662000000.0</v>
       </c>
       <c r="AQ23">
-        <v>9741262000000.0</v>
+        <v>-308024000000.0</v>
       </c>
       <c r="AR23">
-        <v>9750941000000.0</v>
+        <v>-50000000000.0</v>
       </c>
       <c r="AS23">
-        <v>10094269000000.0</v>
+        <v>30983000000.0</v>
       </c>
       <c r="AT23">
-        <v>9769591000000.0</v>
+        <v>293193000000.0</v>
       </c>
       <c r="AU23">
-        <v>9321433000000.0</v>
+        <v>536587000000.0</v>
       </c>
       <c r="AV23">
-        <v>9080260000000.0</v>
+        <v>250568000000.0</v>
       </c>
       <c r="AW23">
-        <v>8238370000000.0</v>
+        <v>637947000000.0</v>
       </c>
       <c r="AX23">
-        <v>7917214000000.0</v>
+        <v>258640000000.0</v>
       </c>
       <c r="AY23">
-        <v>7218687000000.0</v>
+        <v>-2027000000.0</v>
       </c>
       <c r="AZ23">
-        <v>6579978000000.0</v>
+        <v>568182000000.0</v>
       </c>
       <c r="BA23">
-        <v>6191809000000.0</v>
+        <v>361400000000.0</v>
       </c>
       <c r="BB23">
-        <v>6495246000000.0</v>
-[...4 lines deleted...]
-      <c r="BF23"/>
+        <v>-776000000.0</v>
+      </c>
+      <c r="BC23">
+        <v>437686000000.0</v>
+      </c>
+      <c r="BD23">
+        <v>-1242000000.0</v>
+      </c>
+      <c r="BE23">
+        <v>39097000000.0</v>
+      </c>
+      <c r="BF23">
+        <v>846000000.0</v>
+      </c>
       <c r="BG23"/>
       <c r="BH23"/>
       <c r="BI23"/>
       <c r="BJ23"/>
       <c r="BK23"/>
       <c r="BL23"/>
       <c r="BM23"/>
       <c r="BN23"/>
       <c r="BO23"/>
       <c r="BP23"/>
       <c r="BQ23"/>
       <c r="BR23"/>
       <c r="BS23"/>
       <c r="BT23"/>
       <c r="BU23"/>
       <c r="BV23"/>
       <c r="BW23"/>
       <c r="BX23"/>
       <c r="BY23"/>
       <c r="BZ23"/>
     </row>
     <row r="24" spans="1:78">
       <c r="A24" t="s">
-        <v>43</v>
-[...1 lines deleted...]
-      <c r="B24"/>
+        <v>195</v>
+      </c>
+      <c r="B24">
+        <v>953394000000.0</v>
+      </c>
       <c r="C24">
-        <v>499950000000.0</v>
+        <v>-3189004000000.0</v>
       </c>
       <c r="D24">
-        <v>487050000000.0</v>
+        <v>373693000000.0</v>
       </c>
       <c r="E24">
-        <v>496800000000.0</v>
+        <v>1782671000000.0</v>
       </c>
       <c r="F24">
-        <v>482850000000.0</v>
+        <v>270000000.0</v>
       </c>
       <c r="G24">
-        <v>0.0</v>
-[...3 lines deleted...]
-      <c r="J24"/>
+        <v>339615000000.0</v>
+      </c>
+      <c r="H24">
+        <v>276398000000.0</v>
+      </c>
+      <c r="I24">
+        <v>-2253825000000.0</v>
+      </c>
+      <c r="J24">
+        <v>4077000000.0</v>
+      </c>
       <c r="K24">
-        <v>463650000000.0</v>
+        <v>-39701000000.0</v>
       </c>
       <c r="L24">
-        <v>449775000000.0</v>
+        <v>9345000000.0</v>
       </c>
       <c r="M24">
-        <v>449835000000.0</v>
+        <v>8207000000.0</v>
       </c>
       <c r="N24">
-        <v>467025000000.0</v>
+        <v>15733000000.0</v>
       </c>
       <c r="O24">
-        <v>456825000000.0</v>
+        <v>7759000000.0</v>
       </c>
       <c r="P24">
-        <v>446925000000.0</v>
+        <v>6970000000.0</v>
       </c>
       <c r="Q24">
-        <v>431070000000.0</v>
+        <v>-59974000000.0</v>
       </c>
       <c r="R24">
-        <v>427575000000.0</v>
+        <v>15011000000.0</v>
       </c>
       <c r="S24">
-        <v>429375000000.0</v>
+        <v>511122000000.0</v>
       </c>
       <c r="T24">
-        <v>435000000000.0</v>
+        <v>-500561000000.0</v>
       </c>
       <c r="U24">
-        <v>435751000000.0</v>
+        <v>142400000000.0</v>
       </c>
       <c r="V24">
-        <v>421500000000.0</v>
+        <v>2150000000.0</v>
       </c>
       <c r="W24">
-        <v>446400000000.0</v>
+        <v>5681000000.0</v>
       </c>
       <c r="X24">
-        <v>427650000000.0</v>
+        <v>3830000000.0</v>
       </c>
       <c r="Y24">
-        <v>489300000000.0</v>
+        <v>-713000000.0</v>
       </c>
       <c r="Z24">
-        <v>416475000000.0</v>
+        <v>2506000000.0</v>
       </c>
       <c r="AA24">
-        <v>425850000000.0</v>
+        <v>9446000000.0</v>
       </c>
       <c r="AB24">
-        <v>423825000000.0</v>
+        <v>9927000000.0</v>
       </c>
       <c r="AC24">
-        <v>427200000000.0</v>
-[...10 lines deleted...]
-      <c r="AM24"/>
+        <v>2689000000.0</v>
+      </c>
+      <c r="AD24">
+        <v>10457000000.0</v>
+      </c>
+      <c r="AE24">
+        <v>135593000000.0</v>
+      </c>
+      <c r="AF24">
+        <v>-342387000000.0</v>
+      </c>
+      <c r="AG24">
+        <v>-63662000000.0</v>
+      </c>
+      <c r="AH24">
+        <v>247306000000.0</v>
+      </c>
+      <c r="AI24">
+        <v>-1761000000.0</v>
+      </c>
+      <c r="AJ24">
+        <v>2259000000.0</v>
+      </c>
+      <c r="AK24">
+        <v>-2259000000.0</v>
+      </c>
+      <c r="AL24">
+        <v>2259000000.0</v>
+      </c>
+      <c r="AM24">
+        <v>-268735000000.0</v>
+      </c>
       <c r="AN24">
-        <v>500000000000.0</v>
-[...6 lines deleted...]
-      <c r="AT24"/>
+        <v>-215000000.0</v>
+      </c>
+      <c r="AO24">
+        <v>4153000000.0</v>
+      </c>
+      <c r="AP24">
+        <v>985000000.0</v>
+      </c>
+      <c r="AQ24">
+        <v>-545574000000.0</v>
+      </c>
+      <c r="AR24">
+        <v>-19713000000.0</v>
+      </c>
+      <c r="AS24">
+        <v>30918000000.0</v>
+      </c>
+      <c r="AT24">
+        <v>36000000.0</v>
+      </c>
       <c r="AU24">
-        <v>50000000000.0</v>
+        <v>-512243000000.0</v>
       </c>
       <c r="AV24">
-        <v>50000000000.0</v>
-[...10 lines deleted...]
-      <c r="BF24"/>
+        <v>14000000.0</v>
+      </c>
+      <c r="AW24">
+        <v>338000000.0</v>
+      </c>
+      <c r="AX24">
+        <v>4000000.0</v>
+      </c>
+      <c r="AY24">
+        <v>1369000000.0</v>
+      </c>
+      <c r="AZ24">
+        <v>305000000.0</v>
+      </c>
+      <c r="BA24">
+        <v>1233000000.0</v>
+      </c>
+      <c r="BB24">
+        <v>10000000.0</v>
+      </c>
+      <c r="BC24">
+        <v>614000000.0</v>
+      </c>
+      <c r="BD24">
+        <v>-2610000000.0</v>
+      </c>
+      <c r="BE24">
+        <v>-691000000.0</v>
+      </c>
+      <c r="BF24">
+        <v>846000000.0</v>
+      </c>
       <c r="BG24"/>
       <c r="BH24"/>
       <c r="BI24"/>
       <c r="BJ24"/>
       <c r="BK24"/>
       <c r="BL24"/>
       <c r="BM24"/>
       <c r="BN24"/>
       <c r="BO24"/>
       <c r="BP24"/>
-      <c r="BQ24">
-[...1 lines deleted...]
-      </c>
+      <c r="BQ24"/>
       <c r="BR24"/>
-      <c r="BS24">
-[...7 lines deleted...]
-      </c>
+      <c r="BS24"/>
+      <c r="BT24"/>
+      <c r="BU24"/>
       <c r="BV24"/>
-      <c r="BW24">
-[...1 lines deleted...]
-      </c>
+      <c r="BW24"/>
       <c r="BX24"/>
       <c r="BY24"/>
       <c r="BZ24"/>
     </row>
     <row r="25" spans="1:78">
       <c r="A25" t="s">
-        <v>44</v>
-[...1 lines deleted...]
-      <c r="B25"/>
+        <v>196</v>
+      </c>
+      <c r="B25">
+        <v>110673000000.0</v>
+      </c>
       <c r="C25">
-        <v>515528000000.0</v>
+        <v>41318000000.0</v>
       </c>
       <c r="D25">
-        <v>503873000000.0</v>
+        <v>-67937000000.0</v>
       </c>
       <c r="E25">
-        <v>512135000000.0</v>
+        <v>66053000000.0</v>
       </c>
       <c r="F25">
-        <v>496787000000.0</v>
+        <v>770266000000.0</v>
       </c>
       <c r="G25">
-        <v>3344000000.0</v>
-[...3 lines deleted...]
-      <c r="J25"/>
+        <v>-593919000000.0</v>
+      </c>
+      <c r="H25">
+        <v>52783000000.0</v>
+      </c>
+      <c r="I25">
+        <v>32075000000.0</v>
+      </c>
+      <c r="J25">
+        <v>2386096000000.0</v>
+      </c>
       <c r="K25">
-        <v>472715000000.0</v>
+        <v>2641437000000.0</v>
       </c>
       <c r="L25">
-        <v>459733000000.0</v>
+        <v>-419487000000.0</v>
       </c>
       <c r="M25">
-        <v>460112000000.0</v>
+        <v>511554000000.0</v>
       </c>
       <c r="N25">
-        <v>475715000000.0</v>
+        <v>-186687000000.0</v>
       </c>
       <c r="O25">
-        <v>456825000000.0</v>
+        <v>39854000000.0</v>
       </c>
       <c r="P25">
-        <v>463903000000.0</v>
+        <v>-1214202000000.0</v>
       </c>
       <c r="Q25">
-        <v>449633000000.0</v>
+        <v>-491050000000.0</v>
       </c>
       <c r="R25">
-        <v>446502000000.0</v>
+        <v>190651000000.0</v>
       </c>
       <c r="S25">
-        <v>436272000000.0</v>
+        <v>-1472430000000.0</v>
       </c>
       <c r="T25">
-        <v>438313000000.0</v>
+        <v>754079000000.0</v>
       </c>
       <c r="U25">
-        <v>439529000000.0</v>
+        <v>1530992000000.0</v>
       </c>
       <c r="V25">
-        <v>425586000000.0</v>
+        <v>-252898000000.0</v>
       </c>
       <c r="W25">
-        <v>446400000000.0</v>
+        <v>-6765188000000.0</v>
       </c>
       <c r="X25">
-        <v>427650000000.0</v>
+        <v>4603691000000.0</v>
       </c>
       <c r="Y25">
-        <v>489300000000.0</v>
+        <v>-137321000000.0</v>
       </c>
       <c r="Z25">
-        <v>416475000000.0</v>
+        <v>-161996000000.0</v>
       </c>
       <c r="AA25">
-        <v>425850000000.0</v>
-[...31 lines deleted...]
-      <c r="BF25"/>
+        <v>333836000000.0</v>
+      </c>
+      <c r="AB25">
+        <v>178016000000.0</v>
+      </c>
+      <c r="AC25">
+        <v>-478954000000.0</v>
+      </c>
+      <c r="AD25">
+        <v>-766787000000.0</v>
+      </c>
+      <c r="AE25">
+        <v>-1321590000000.0</v>
+      </c>
+      <c r="AF25">
+        <v>69543000000.0</v>
+      </c>
+      <c r="AG25">
+        <v>-390600000000.0</v>
+      </c>
+      <c r="AH25">
+        <v>-573939000000.0</v>
+      </c>
+      <c r="AI25">
+        <v>1388177000000.0</v>
+      </c>
+      <c r="AJ25">
+        <v>-440743000000.0</v>
+      </c>
+      <c r="AK25">
+        <v>426435000000.0</v>
+      </c>
+      <c r="AL25">
+        <v>-33778000000.0</v>
+      </c>
+      <c r="AM25">
+        <v>1577901000000.0</v>
+      </c>
+      <c r="AN25">
+        <v>-20983000000.0</v>
+      </c>
+      <c r="AO25">
+        <v>-17137000000.0</v>
+      </c>
+      <c r="AP25">
+        <v>-15765000000.0</v>
+      </c>
+      <c r="AQ25">
+        <v>-12125000000.0</v>
+      </c>
+      <c r="AR25">
+        <v>-30791000000.0</v>
+      </c>
+      <c r="AS25">
+        <v>-14046000000.0</v>
+      </c>
+      <c r="AT25">
+        <v>-10416000000.0</v>
+      </c>
+      <c r="AU25">
+        <v>62925000000.0</v>
+      </c>
+      <c r="AV25">
+        <v>-13596000000.0</v>
+      </c>
+      <c r="AW25">
+        <v>-21030000000.0</v>
+      </c>
+      <c r="AX25">
+        <v>-21053000000.0</v>
+      </c>
+      <c r="AY25">
+        <v>-395000000.0</v>
+      </c>
+      <c r="AZ25">
+        <v>-31081000000.0</v>
+      </c>
+      <c r="BA25">
+        <v>-24881000000.0</v>
+      </c>
+      <c r="BB25">
+        <v>-21949000000.0</v>
+      </c>
+      <c r="BC25">
+        <v>128139000000.0</v>
+      </c>
+      <c r="BD25">
+        <v>-19087000000.0</v>
+      </c>
+      <c r="BE25">
+        <v>-27393000000.0</v>
+      </c>
+      <c r="BF25">
+        <v>-26660000000.0</v>
+      </c>
       <c r="BG25"/>
       <c r="BH25"/>
       <c r="BI25"/>
       <c r="BJ25"/>
       <c r="BK25"/>
       <c r="BL25"/>
       <c r="BM25"/>
       <c r="BN25"/>
       <c r="BO25"/>
       <c r="BP25"/>
       <c r="BQ25"/>
       <c r="BR25"/>
       <c r="BS25"/>
       <c r="BT25"/>
       <c r="BU25"/>
       <c r="BV25"/>
       <c r="BW25"/>
       <c r="BX25"/>
       <c r="BY25"/>
       <c r="BZ25"/>
     </row>
     <row r="26" spans="1:78">
       <c r="A26" t="s">
-        <v>45</v>
+        <v>197</v>
       </c>
       <c r="B26"/>
       <c r="C26"/>
-      <c r="D26">
-[...46 lines deleted...]
-      </c>
+      <c r="D26"/>
+      <c r="E26"/>
+      <c r="F26"/>
+      <c r="G26"/>
+      <c r="H26"/>
+      <c r="I26"/>
+      <c r="J26"/>
+      <c r="K26"/>
+      <c r="L26"/>
+      <c r="M26"/>
+      <c r="N26"/>
+      <c r="O26"/>
+      <c r="P26"/>
+      <c r="Q26"/>
+      <c r="R26"/>
+      <c r="S26"/>
       <c r="T26">
-        <v>943800000000.0</v>
+        <v>0.0</v>
       </c>
       <c r="U26">
-        <v>1155325000000.0</v>
-[...6 lines deleted...]
-      </c>
+        <v>0.0</v>
+      </c>
+      <c r="V26"/>
+      <c r="W26"/>
       <c r="X26">
-        <v>1382009000000.0</v>
-[...6 lines deleted...]
-      </c>
+        <v>446400000000.0</v>
+      </c>
+      <c r="Y26"/>
+      <c r="Z26"/>
       <c r="AA26">
-        <v>2241785000000.0</v>
+        <v>420525000000.0</v>
       </c>
       <c r="AB26">
-        <v>1388885000000.0</v>
-[...12 lines deleted...]
-      </c>
+        <v>425850000000.0</v>
+      </c>
+      <c r="AC26"/>
+      <c r="AD26"/>
+      <c r="AE26"/>
+      <c r="AF26"/>
       <c r="AG26"/>
       <c r="AH26"/>
       <c r="AI26"/>
       <c r="AJ26"/>
       <c r="AK26"/>
       <c r="AL26"/>
       <c r="AM26"/>
       <c r="AN26"/>
       <c r="AO26"/>
       <c r="AP26"/>
       <c r="AQ26"/>
       <c r="AR26"/>
       <c r="AS26"/>
       <c r="AT26"/>
       <c r="AU26"/>
       <c r="AV26"/>
       <c r="AW26"/>
       <c r="AX26"/>
       <c r="AY26"/>
       <c r="AZ26"/>
       <c r="BA26"/>
       <c r="BB26"/>
-      <c r="BC26"/>
+      <c r="BC26">
+        <v>-1000000.0</v>
+      </c>
       <c r="BD26"/>
       <c r="BE26"/>
       <c r="BF26"/>
       <c r="BG26"/>
       <c r="BH26"/>
       <c r="BI26"/>
       <c r="BJ26"/>
       <c r="BK26"/>
       <c r="BL26"/>
       <c r="BM26"/>
       <c r="BN26"/>
       <c r="BO26"/>
       <c r="BP26"/>
       <c r="BQ26"/>
       <c r="BR26"/>
       <c r="BS26"/>
       <c r="BT26"/>
       <c r="BU26"/>
       <c r="BV26"/>
       <c r="BW26"/>
       <c r="BX26"/>
       <c r="BY26"/>
       <c r="BZ26"/>
     </row>
     <row r="27" spans="1:78">
       <c r="A27" t="s">
-        <v>46</v>
+        <v>198</v>
       </c>
       <c r="B27"/>
       <c r="C27"/>
       <c r="D27"/>
       <c r="E27"/>
       <c r="F27"/>
       <c r="G27"/>
       <c r="H27"/>
       <c r="I27"/>
       <c r="J27"/>
       <c r="K27"/>
       <c r="L27"/>
       <c r="M27"/>
       <c r="N27"/>
       <c r="O27"/>
       <c r="P27"/>
       <c r="Q27"/>
       <c r="R27"/>
       <c r="S27"/>
       <c r="T27"/>
       <c r="U27"/>
       <c r="V27"/>
       <c r="W27"/>
       <c r="X27"/>
       <c r="Y27"/>
@@ -7388,17738 +24865,629 @@
       <c r="BE27"/>
       <c r="BF27"/>
       <c r="BG27"/>
       <c r="BH27"/>
       <c r="BI27"/>
       <c r="BJ27"/>
       <c r="BK27"/>
       <c r="BL27"/>
       <c r="BM27"/>
       <c r="BN27"/>
       <c r="BO27"/>
       <c r="BP27"/>
       <c r="BQ27"/>
       <c r="BR27"/>
       <c r="BS27"/>
       <c r="BT27"/>
       <c r="BU27"/>
       <c r="BV27"/>
       <c r="BW27"/>
       <c r="BX27"/>
       <c r="BY27"/>
       <c r="BZ27"/>
     </row>
     <row r="28" spans="1:78">
       <c r="A28" t="s">
-        <v>47</v>
+        <v>199</v>
       </c>
       <c r="B28">
-        <v>-149247000000.0</v>
+        <v>-1226964000000.0</v>
       </c>
       <c r="C28">
-        <v>1616072000000.0</v>
+        <v>3801859000000.0</v>
       </c>
       <c r="D28">
-        <v>-3064049000000.0</v>
+        <v>780298000000.0</v>
       </c>
       <c r="E28">
-        <v>-2479515000000.0</v>
+        <v>-1006574000000.0</v>
       </c>
       <c r="F28">
-        <v>-1670352000000.0</v>
+        <v>-600000000.0</v>
       </c>
       <c r="G28">
-        <v>-2026405000000.0</v>
+        <v>467079000000.0</v>
       </c>
       <c r="H28">
-        <v>-2744912000000.0</v>
+        <v>553476000000.0</v>
       </c>
       <c r="I28">
-        <v>-2605776000000.0</v>
+        <v>1635999000000.0</v>
       </c>
       <c r="J28">
-        <v>-1488531000000.0</v>
+        <v>-462085000000.0</v>
       </c>
       <c r="K28">
-        <v>-2275904000000.0</v>
+        <v>-14510000000.0</v>
       </c>
       <c r="L28">
-        <v>-2229706000000.0</v>
+        <v>6649000000.0</v>
       </c>
       <c r="M28">
-        <v>-1900722000000.0</v>
+        <v>-1647000000.0</v>
       </c>
       <c r="N28">
-        <v>-2129730000000.0</v>
+        <v>-1121000000.0</v>
       </c>
       <c r="O28">
-        <v>-1738600000000.0</v>
+        <v>-12924000000.0</v>
       </c>
       <c r="P28">
-        <v>-3052176000000.0</v>
+        <v>-1254758000000.0</v>
       </c>
       <c r="Q28">
-        <v>-3638718000000.0</v>
+        <v>-1234300000000.0</v>
       </c>
       <c r="R28">
-        <v>-3355233000000.0</v>
+        <v>451029000000.0</v>
       </c>
       <c r="S28">
-        <v>-4048611000000.0</v>
+        <v>-12209000000.0</v>
       </c>
       <c r="T28">
-        <v>-4159080000000.0</v>
+        <v>224934000000.0</v>
       </c>
       <c r="U28">
-        <v>-2519295000000.0</v>
+        <v>1000000.0</v>
       </c>
       <c r="V28">
-        <v>-2785393000000.0</v>
+        <v>-1000000.0</v>
       </c>
       <c r="W28">
-        <v>-6179057000000.0</v>
+        <v>2720973000000.0</v>
       </c>
       <c r="X28">
-        <v>-1215704000000.0</v>
+        <v>436884000000.0</v>
       </c>
       <c r="Y28">
-        <v>-1763438000000.0</v>
+        <v>-485380000000.0</v>
       </c>
       <c r="Z28">
-        <v>-1521555000000.0</v>
+        <v>485380000000.0</v>
       </c>
       <c r="AA28">
-        <v>-1207586000000.0</v>
+        <v>4869000000.0</v>
       </c>
       <c r="AB28">
-        <v>-1017833000000.0</v>
+        <v>-428000000.0</v>
       </c>
       <c r="AC28">
-        <v>-1071183000000.0</v>
+        <v>416084000000.0</v>
       </c>
       <c r="AD28">
-        <v>-1836724000000.0</v>
+        <v>425476000000.0</v>
       </c>
       <c r="AE28">
-        <v>-1887889000000.0</v>
+        <v>476840000000.0</v>
       </c>
       <c r="AF28">
-        <v>-2129616000000.0</v>
+        <v>-82990000000.0</v>
       </c>
       <c r="AG28">
-        <v>-2586308000000.0</v>
-[...6 lines deleted...]
-      </c>
+        <v>-411342000000.0</v>
+      </c>
+      <c r="AH28"/>
+      <c r="AI28"/>
       <c r="AJ28">
-        <v>-3883151000000.0</v>
+        <v>713797000000.0</v>
       </c>
       <c r="AK28">
-        <v>-2426195000000.0</v>
+        <v>1257134000000.0</v>
       </c>
       <c r="AL28">
-        <v>-2189150000000.0</v>
+        <v>-33778000000.0</v>
       </c>
       <c r="AM28">
-        <v>-1907550000000.0</v>
+        <v>38000000.0</v>
       </c>
       <c r="AN28">
-        <v>-1391221000000.0</v>
+        <v>467652000000.0</v>
       </c>
       <c r="AO28">
-        <v>-2202794000000.0</v>
+        <v>500525000000.0</v>
       </c>
       <c r="AP28">
-        <v>-1744858000000.0</v>
+        <v>-16705000000.0</v>
       </c>
       <c r="AQ28">
-        <v>-1774812000000.0</v>
+        <v>5280000000.0</v>
       </c>
       <c r="AR28">
-        <v>-1795864000000.0</v>
+        <v>62767000000.0</v>
       </c>
       <c r="AS28">
-        <v>-2069257000000.0</v>
+        <v>5394000000.0</v>
       </c>
       <c r="AT28">
-        <v>-1793083000000.0</v>
+        <v>1259000000.0</v>
       </c>
       <c r="AU28">
-        <v>-1685192000000.0</v>
+        <v>50000000000.0</v>
       </c>
       <c r="AV28">
-        <v>-1642384000000.0</v>
+        <v>250568000000.0</v>
       </c>
       <c r="AW28">
-        <v>-1365283000000.0</v>
+        <v>114000000.0</v>
       </c>
       <c r="AX28">
-        <v>-1736574000000.0</v>
+        <v>258640000000.0</v>
       </c>
       <c r="AY28">
-        <v>-1357084000000.0</v>
+        <v>201408000000.0</v>
       </c>
       <c r="AZ28">
-        <v>-1079149000000.0</v>
+        <v>43655000000.0</v>
       </c>
       <c r="BA28">
-        <v>-1499581000000.0</v>
+        <v>33208000000.0</v>
       </c>
       <c r="BB28">
-        <v>-1391478000000.0</v>
+        <v>31935000000.0</v>
       </c>
       <c r="BC28">
-        <v>-803950000000.0</v>
-[...2 lines deleted...]
-      <c r="BE28"/>
+        <v>-1000000.0</v>
+      </c>
+      <c r="BD28">
+        <v>103951000000.0</v>
+      </c>
+      <c r="BE28">
+        <v>39097000000.0</v>
+      </c>
       <c r="BF28"/>
       <c r="BG28"/>
       <c r="BH28"/>
       <c r="BI28"/>
       <c r="BJ28"/>
       <c r="BK28"/>
       <c r="BL28"/>
       <c r="BM28"/>
       <c r="BN28"/>
       <c r="BO28"/>
       <c r="BP28"/>
       <c r="BQ28"/>
       <c r="BR28"/>
       <c r="BS28"/>
       <c r="BT28"/>
       <c r="BU28"/>
       <c r="BV28"/>
       <c r="BW28"/>
       <c r="BX28"/>
       <c r="BY28"/>
       <c r="BZ28"/>
     </row>
     <row r="29" spans="1:78">
       <c r="A29" t="s">
-        <v>48</v>
-[...2 lines deleted...]
-      <c r="C29"/>
+        <v>200</v>
+      </c>
+      <c r="B29">
+        <v>200719000000.0</v>
+      </c>
+      <c r="C29">
+        <v>97409000000.0</v>
+      </c>
       <c r="D29">
-        <v>7499120000000.0</v>
+        <v>37860000000.0</v>
       </c>
       <c r="E29">
-        <v>7431087000000.0</v>
+        <v>-182226000000.0</v>
       </c>
       <c r="F29">
-        <v>7324646000000.0</v>
-[...3 lines deleted...]
-      <c r="I29"/>
+        <v>770266000000.0</v>
+      </c>
+      <c r="G29">
+        <v>-593919000000.0</v>
+      </c>
+      <c r="H29">
+        <v>61209000000.0</v>
+      </c>
+      <c r="I29">
+        <v>65693000000.0</v>
+      </c>
       <c r="J29">
-        <v>7002467000000.0</v>
+        <v>2386096000000.0</v>
       </c>
       <c r="K29">
-        <v>6845268000000.0</v>
+        <v>3083368000000.0</v>
       </c>
       <c r="L29">
-        <v>6778674000000.0</v>
+        <v>-419487000000.0</v>
       </c>
       <c r="M29">
-        <v>6708998000000.0</v>
+        <v>511554000000.0</v>
       </c>
       <c r="N29">
-        <v>6666262000000.0</v>
+        <v>-186687000000.0</v>
       </c>
       <c r="O29">
-        <v>6611028000000.0</v>
+        <v>90831000000.0</v>
       </c>
       <c r="P29">
-        <v>6577666000000.0</v>
+        <v>-1214202000000.0</v>
       </c>
       <c r="Q29">
-        <v>6539402000000.0</v>
+        <v>-491050000000.0</v>
       </c>
       <c r="R29">
-        <v>6508779000000.0</v>
+        <v>190651000000.0</v>
       </c>
       <c r="S29">
-        <v>6497299000000.0</v>
+        <v>-1472430000000.0</v>
       </c>
       <c r="T29">
-        <v>6489400000000.0</v>
+        <v>754079000000.0</v>
       </c>
       <c r="U29">
-        <v>6463081000000.0</v>
+        <v>1530992000000.0</v>
       </c>
       <c r="V29">
-        <v>6438216000000.0</v>
+        <v>-252898000000.0</v>
       </c>
       <c r="W29">
-        <v>6464195000000.0</v>
+        <v>-6765188000000.0</v>
       </c>
       <c r="X29">
-        <v>3221270000000.0</v>
+        <v>4603691000000.0</v>
       </c>
       <c r="Y29">
-        <v>3276050000000.0</v>
-[...33 lines deleted...]
-      <c r="BF29"/>
+        <v>-137321000000.0</v>
+      </c>
+      <c r="Z29">
+        <v>-128836000000.0</v>
+      </c>
+      <c r="AA29">
+        <v>333836000000.0</v>
+      </c>
+      <c r="AB29">
+        <v>178016000000.0</v>
+      </c>
+      <c r="AC29">
+        <v>-478954000000.0</v>
+      </c>
+      <c r="AD29">
+        <v>-766787000000.0</v>
+      </c>
+      <c r="AE29">
+        <v>-1321590000000.0</v>
+      </c>
+      <c r="AF29">
+        <v>98124000000.0</v>
+      </c>
+      <c r="AG29">
+        <v>-390600000000.0</v>
+      </c>
+      <c r="AH29">
+        <v>-573939000000.0</v>
+      </c>
+      <c r="AI29">
+        <v>1388177000000.0</v>
+      </c>
+      <c r="AJ29">
+        <v>-416839000000.0</v>
+      </c>
+      <c r="AK29">
+        <v>450990000000.0</v>
+      </c>
+      <c r="AL29">
+        <v>30965000000.0</v>
+      </c>
+      <c r="AM29">
+        <v>1546194000000.0</v>
+      </c>
+      <c r="AN29">
+        <v>-1127111000000.0</v>
+      </c>
+      <c r="AO29">
+        <v>-830172000000.0</v>
+      </c>
+      <c r="AP29">
+        <v>-56872000000.0</v>
+      </c>
+      <c r="AQ29">
+        <v>531033000000.0</v>
+      </c>
+      <c r="AR29">
+        <v>-201285000000.0</v>
+      </c>
+      <c r="AS29">
+        <v>-307477000000.0</v>
+      </c>
+      <c r="AT29">
+        <v>-292942000000.0</v>
+      </c>
+      <c r="AU29">
+        <v>682671000000.0</v>
+      </c>
+      <c r="AV29">
+        <v>71509000000.0</v>
+      </c>
+      <c r="AW29">
+        <v>291514000000.0</v>
+      </c>
+      <c r="AX29">
+        <v>-410715000000.0</v>
+      </c>
+      <c r="AY29">
+        <v>195540000000.0</v>
+      </c>
+      <c r="AZ29">
+        <v>237271000000.0</v>
+      </c>
+      <c r="BA29">
+        <v>50454000000.0</v>
+      </c>
+      <c r="BB29">
+        <v>-430647000000.0</v>
+      </c>
+      <c r="BC29">
+        <v>70337000000.0</v>
+      </c>
+      <c r="BD29">
+        <v>-420725000000.0</v>
+      </c>
+      <c r="BE29">
+        <v>321908000000.0</v>
+      </c>
+      <c r="BF29">
+        <v>-24966000000.0</v>
+      </c>
       <c r="BG29"/>
       <c r="BH29"/>
       <c r="BI29"/>
       <c r="BJ29"/>
       <c r="BK29"/>
       <c r="BL29"/>
       <c r="BM29"/>
       <c r="BN29"/>
       <c r="BO29"/>
       <c r="BP29"/>
       <c r="BQ29"/>
       <c r="BR29"/>
       <c r="BS29"/>
       <c r="BT29"/>
       <c r="BU29"/>
       <c r="BV29"/>
       <c r="BW29"/>
       <c r="BX29"/>
       <c r="BY29"/>
       <c r="BZ29"/>
     </row>
     <row r="30" spans="1:78">
       <c r="A30" t="s">
-        <v>49</v>
+        <v>201</v>
       </c>
       <c r="B30">
-        <v>155389000000.0</v>
-[...1 lines deleted...]
-      <c r="C30"/>
+        <v>1393807000000.0</v>
+      </c>
+      <c r="C30">
+        <v>-5439256000000.0</v>
+      </c>
       <c r="D30">
-        <v>144136000000.0</v>
+        <v>-482792000000.0</v>
       </c>
       <c r="E30">
-        <v>170693000000.0</v>
+        <v>1786868000000.0</v>
       </c>
       <c r="F30">
-        <v>193849000000.0</v>
+        <v>53298000000.0</v>
       </c>
       <c r="G30">
-        <v>189949000000.0</v>
+        <v>-1257329000000.0</v>
       </c>
       <c r="H30">
-        <v>155989000000.0</v>
+        <v>132893000000.0</v>
       </c>
       <c r="I30">
-        <v>118837000000.0</v>
+        <v>-1561542000000.0</v>
       </c>
       <c r="J30">
-        <v>113819000000.0</v>
+        <v>-1250564000000.0</v>
       </c>
       <c r="K30">
-        <v>105770000000.0</v>
+        <v>-3649118000000.0</v>
       </c>
       <c r="L30">
-        <v>84985000000.0</v>
+        <v>268778000000.0</v>
       </c>
       <c r="M30">
-        <v>95879000000.0</v>
+        <v>-170756000000.0</v>
       </c>
       <c r="N30">
-        <v>72776000000.0</v>
+        <v>-68008000000.0</v>
       </c>
       <c r="O30">
-        <v>59160000000.0</v>
+        <v>10242000000.0</v>
       </c>
       <c r="P30">
-        <v>45232000000.0</v>
+        <v>143566000000.0</v>
       </c>
       <c r="Q30">
-        <v>44067000000.0</v>
+        <v>-70430000000.0</v>
       </c>
       <c r="R30">
-        <v>51877000000.0</v>
+        <v>87941000000.0</v>
       </c>
       <c r="S30">
-        <v>45832000000.0</v>
+        <v>501269000000.0</v>
       </c>
       <c r="T30">
-        <v>44783000000.0</v>
+        <v>-609160000000.0</v>
       </c>
       <c r="U30">
-        <v>55450000000.0</v>
+        <v>142400000000.0</v>
       </c>
       <c r="V30">
-        <v>58249000000.0</v>
+        <v>-16568000000.0</v>
       </c>
       <c r="W30">
-        <v>56002000000.0</v>
+        <v>607125000000.0</v>
       </c>
       <c r="X30">
-        <v>56614000000.0</v>
+        <v>-58468000000.0</v>
       </c>
       <c r="Y30">
-        <v>55604000000.0</v>
+        <v>13395000000.0</v>
       </c>
       <c r="Z30">
-        <v>51648000000.0</v>
+        <v>-30098000000.0</v>
       </c>
       <c r="AA30">
-        <v>45647000000.0</v>
+        <v>-14052000000.0</v>
       </c>
       <c r="AB30">
-        <v>44393000000.0</v>
+        <v>12158000000.0</v>
       </c>
       <c r="AC30">
-        <v>39352000000.0</v>
+        <v>8132000000.0</v>
       </c>
       <c r="AD30">
-        <v>43770000000.0</v>
+        <v>-4999000000.0</v>
       </c>
       <c r="AE30">
-        <v>40332000000.0</v>
+        <v>1263714000000.0</v>
       </c>
       <c r="AF30">
-        <v>39023000000.0</v>
+        <v>-342387000000.0</v>
       </c>
       <c r="AG30">
-        <v>41901000000.0</v>
+        <v>-63662000000.0</v>
       </c>
       <c r="AH30">
-        <v>38535000000.0</v>
+        <v>247306000000.0</v>
       </c>
       <c r="AI30">
-        <v>37866000000.0</v>
+        <v>-1668687000000.0</v>
       </c>
       <c r="AJ30">
-        <v>47636000000.0</v>
+        <v>-2259000000.0</v>
       </c>
       <c r="AK30">
-        <v>58409000000.0</v>
+        <v>2259000000.0</v>
       </c>
       <c r="AL30">
-        <v>37845000000.0</v>
+        <v>900223000000.0</v>
       </c>
       <c r="AM30">
-        <v>26334000000.0</v>
+        <v>-1505399000000.0</v>
       </c>
       <c r="AN30">
-        <v>29198000000.0</v>
+        <v>810000000.0</v>
       </c>
       <c r="AO30">
-        <v>29627000000.0</v>
+        <v>420966000000.0</v>
       </c>
       <c r="AP30">
-        <v>26147000000.0</v>
+        <v>781950000000.0</v>
       </c>
       <c r="AQ30">
-        <v>25729000000.0</v>
+        <v>-308024000000.0</v>
       </c>
       <c r="AR30">
-        <v>25488000000.0</v>
+        <v>19833000000.0</v>
       </c>
       <c r="AS30">
-        <v>25540000000.0</v>
+        <v>30983000000.0</v>
       </c>
       <c r="AT30">
-        <v>27046000000.0</v>
+        <v>497695000000.0</v>
       </c>
       <c r="AU30">
-        <v>23276000000.0</v>
+        <v>-553238000000.0</v>
       </c>
       <c r="AV30">
-        <v>22177000000.0</v>
+        <v>-3841000000.0</v>
       </c>
       <c r="AW30">
-        <v>20901000000.0</v>
+        <v>-22019000000.0</v>
       </c>
       <c r="AX30">
-        <v>20693000000.0</v>
+        <v>-1802000000.0</v>
       </c>
       <c r="AY30">
-        <v>17557000000.0</v>
+        <v>-7285000000.0</v>
       </c>
       <c r="AZ30">
-        <v>17220000000.0</v>
+        <v>-3835000000.0</v>
       </c>
       <c r="BA30">
-        <v>16525000000.0</v>
+        <v>1940000000.0</v>
       </c>
       <c r="BB30">
-        <v>17273000000.0</v>
-[...4 lines deleted...]
-      <c r="BF30"/>
+        <v>-776000000.0</v>
+      </c>
+      <c r="BC30">
+        <v>-8518000000.0</v>
+      </c>
+      <c r="BD30">
+        <v>-2610000000.0</v>
+      </c>
+      <c r="BE30">
+        <v>-691000000.0</v>
+      </c>
+      <c r="BF30">
+        <v>846000000.0</v>
+      </c>
       <c r="BG30"/>
       <c r="BH30"/>
       <c r="BI30"/>
       <c r="BJ30"/>
       <c r="BK30"/>
       <c r="BL30"/>
       <c r="BM30"/>
       <c r="BN30"/>
       <c r="BO30"/>
       <c r="BP30"/>
       <c r="BQ30"/>
       <c r="BR30"/>
       <c r="BS30"/>
       <c r="BT30"/>
       <c r="BU30"/>
       <c r="BV30"/>
       <c r="BW30"/>
       <c r="BX30"/>
       <c r="BY30"/>
       <c r="BZ30"/>
-    </row>
-[...17193 lines deleted...]
-      <c r="BY30"/>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>