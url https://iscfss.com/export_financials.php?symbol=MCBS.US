--- v0 (2026-03-02)
+++ v1 (2026-06-15)
@@ -22,51 +22,51 @@
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Balance Sheet (Yearly)" sheetId="1" r:id="rId4"/>
     <sheet name="Balance Sheet (Quarterly)" sheetId="2" r:id="rId5"/>
     <sheet name="Income Statement (Yearly)" sheetId="3" r:id="rId6"/>
     <sheet name="Income Statement (Quarterly)" sheetId="4" r:id="rId7"/>
     <sheet name="Cash Flow (Yearly)" sheetId="5" r:id="rId8"/>
     <sheet name="Cash Flow (Quarterly)" sheetId="6" r:id="rId9"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="167">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="168">
   <si>
     <t>Metric</t>
   </si>
   <si>
     <t>2025-12-31</t>
   </si>
   <si>
     <t>2024-12-31</t>
   </si>
   <si>
     <t>2023-12-31</t>
   </si>
   <si>
     <t>2022-12-31</t>
   </si>
   <si>
     <t>2021-12-31</t>
   </si>
   <si>
     <t>2020-12-31</t>
   </si>
   <si>
     <t>2019-12-31</t>
   </si>
   <si>
@@ -247,50 +247,53 @@
     <t>temporaryEquityRedeemableNoncontrollingInterests</t>
   </si>
   <si>
     <t>totalAssets</t>
   </si>
   <si>
     <t>totalCurrentAssets</t>
   </si>
   <si>
     <t>totalCurrentLiabilities</t>
   </si>
   <si>
     <t>totalLiab</t>
   </si>
   <si>
     <t>totalPermanentEquity</t>
   </si>
   <si>
     <t>totalStockholderEquity</t>
   </si>
   <si>
     <t>treasuryStock</t>
   </si>
   <si>
     <t>warrants</t>
+  </si>
+  <si>
+    <t>2026-03-31</t>
   </si>
   <si>
     <t>2025-09-30</t>
   </si>
   <si>
     <t>2025-06-30</t>
   </si>
   <si>
     <t>2025-03-31</t>
   </si>
   <si>
     <t>2024-09-30</t>
   </si>
   <si>
     <t>2024-06-30</t>
   </si>
   <si>
     <t>2024-03-31</t>
   </si>
   <si>
     <t>2023-09-30</t>
   </si>
   <si>
     <t>2023-06-30</t>
   </si>
@@ -899,51 +902,51 @@
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/_rels/sheet5.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/_rels/sheet6.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:N62"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="57.7" bestFit="true" customWidth="true" style="0"/>
-    <col min="2" max="2" width="12.854" bestFit="true" customWidth="true" style="0"/>
+    <col min="2" max="2" width="13.997" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="6" max="6" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="7" max="7" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="8" max="8" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="9" max="9" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="10" max="10" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="11" max="11" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="12" max="12" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="13" max="13" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="14" max="14" width="12.854" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:14">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
       <c r="C1" t="s">
         <v>2</v>
       </c>
       <c r="D1" t="s">
@@ -962,51 +965,53 @@
         <v>7</v>
       </c>
       <c r="I1" t="s">
         <v>8</v>
       </c>
       <c r="J1" t="s">
         <v>9</v>
       </c>
       <c r="K1" t="s">
         <v>10</v>
       </c>
       <c r="L1" t="s">
         <v>11</v>
       </c>
       <c r="M1" t="s">
         <v>12</v>
       </c>
       <c r="N1" t="s">
         <v>13</v>
       </c>
     </row>
     <row r="2" spans="1:14">
       <c r="A2" t="s">
         <v>14</v>
       </c>
-      <c r="B2"/>
+      <c r="B2">
+        <v>10731000.0</v>
+      </c>
       <c r="C2">
         <v>3498000.0</v>
       </c>
       <c r="D2">
         <v>4133000.0</v>
       </c>
       <c r="E2">
         <v>2739000.0</v>
       </c>
       <c r="F2">
         <v>204000.0</v>
       </c>
       <c r="G2">
         <v>222000.0</v>
       </c>
       <c r="H2">
         <v>890000.0</v>
       </c>
       <c r="I2">
         <v>1251000.0</v>
       </c>
       <c r="J2">
         <v>400560.0</v>
       </c>
       <c r="K2">
@@ -1100,81 +1105,85 @@
         <v>-275000.0</v>
       </c>
     </row>
     <row r="6" spans="1:14">
       <c r="A6" t="s">
         <v>18</v>
       </c>
       <c r="B6"/>
       <c r="C6"/>
       <c r="D6"/>
       <c r="E6"/>
       <c r="F6"/>
       <c r="G6"/>
       <c r="H6"/>
       <c r="I6"/>
       <c r="J6"/>
       <c r="K6"/>
       <c r="L6"/>
       <c r="M6"/>
       <c r="N6"/>
     </row>
     <row r="7" spans="1:14">
       <c r="A7" t="s">
         <v>19</v>
       </c>
-      <c r="B7"/>
+      <c r="B7">
+        <v>15306000.0</v>
+      </c>
       <c r="C7">
         <v>7940000.0</v>
       </c>
       <c r="D7">
         <v>8651000.0</v>
       </c>
       <c r="E7">
         <v>8885000.0</v>
       </c>
       <c r="F7">
         <v>9861000.0</v>
       </c>
       <c r="G7">
         <v>10910000.0</v>
       </c>
       <c r="H7">
         <v>12476000.0</v>
       </c>
       <c r="I7"/>
       <c r="J7"/>
       <c r="K7"/>
       <c r="L7"/>
       <c r="M7"/>
       <c r="N7"/>
     </row>
     <row r="8" spans="1:14">
       <c r="A8" t="s">
         <v>20</v>
       </c>
-      <c r="B8"/>
+      <c r="B8">
+        <v>1159000.0</v>
+      </c>
       <c r="C8">
         <v>254000.0</v>
       </c>
       <c r="D8">
         <v>252000.0</v>
       </c>
       <c r="E8">
         <v>252000.0</v>
       </c>
       <c r="F8">
         <v>255000.0</v>
       </c>
       <c r="G8">
         <v>257000.0</v>
       </c>
       <c r="H8">
         <v>255000.0</v>
       </c>
       <c r="I8">
         <v>121000.0</v>
       </c>
       <c r="J8"/>
       <c r="K8"/>
       <c r="L8"/>
       <c r="M8"/>
@@ -1513,51 +1522,53 @@
       <c r="F19"/>
       <c r="G19"/>
       <c r="H19">
         <v>146466000.0</v>
       </c>
       <c r="I19">
         <v>119829000.0</v>
       </c>
       <c r="J19">
         <v>94678000.0</v>
       </c>
       <c r="K19">
         <v>216545530.0</v>
       </c>
       <c r="L19"/>
       <c r="M19"/>
       <c r="N19"/>
     </row>
     <row r="20" spans="1:14">
       <c r="A20" t="s">
         <v>32</v>
       </c>
       <c r="B20">
         <v>56048000.0</v>
       </c>
-      <c r="C20"/>
+      <c r="C20">
+        <v>0.0</v>
+      </c>
       <c r="D20"/>
       <c r="E20"/>
       <c r="F20"/>
       <c r="G20"/>
       <c r="H20"/>
       <c r="I20"/>
       <c r="J20"/>
       <c r="K20"/>
       <c r="L20"/>
       <c r="M20"/>
       <c r="N20"/>
     </row>
     <row r="21" spans="1:14">
       <c r="A21" t="s">
         <v>33</v>
       </c>
       <c r="B21">
         <v>12627000.0</v>
       </c>
       <c r="C21">
         <v>1409000.0</v>
       </c>
       <c r="D21">
         <v>1273000.0</v>
       </c>
@@ -1650,51 +1661,53 @@
         <v>1631858000.0</v>
       </c>
       <c r="I23">
         <v>1432650000.0</v>
       </c>
       <c r="J23">
         <v>1288927449.0</v>
       </c>
       <c r="K23">
         <v>1100062960.0</v>
       </c>
       <c r="L23">
         <v>671380147.0</v>
       </c>
       <c r="M23">
         <v>582593496.0</v>
       </c>
       <c r="N23">
         <v>514993000.0</v>
       </c>
     </row>
     <row r="24" spans="1:14">
       <c r="A24" t="s">
         <v>36</v>
       </c>
-      <c r="B24"/>
+      <c r="B24">
+        <v>375000000.0</v>
+      </c>
       <c r="C24">
         <v>375000000.0</v>
       </c>
       <c r="D24">
         <v>325000000.0</v>
       </c>
       <c r="E24">
         <v>375392000.0</v>
       </c>
       <c r="F24">
         <v>500459000.0</v>
       </c>
       <c r="G24">
         <v>110483000.0</v>
       </c>
       <c r="H24">
         <v>63129000.0</v>
       </c>
       <c r="I24">
         <v>4257000.0</v>
       </c>
       <c r="J24">
         <v>125039147.0</v>
       </c>
       <c r="K24">
@@ -1722,51 +1735,53 @@
         <v>459000.0</v>
       </c>
       <c r="G25">
         <v>483000.0</v>
       </c>
       <c r="H25">
         <v>3129000.0</v>
       </c>
       <c r="I25">
         <v>4257000.0</v>
       </c>
       <c r="J25">
         <v>5039000.0</v>
       </c>
       <c r="K25">
         <v>5341560.0</v>
       </c>
       <c r="L25"/>
       <c r="M25"/>
       <c r="N25"/>
     </row>
     <row r="26" spans="1:14">
       <c r="A26" t="s">
         <v>38</v>
       </c>
-      <c r="B26"/>
+      <c r="B26">
+        <v>58934000.0</v>
+      </c>
       <c r="C26">
         <v>27691000.0</v>
       </c>
       <c r="D26">
         <v>28828000.0</v>
       </c>
       <c r="E26">
         <v>29545000.0</v>
       </c>
       <c r="F26">
         <v>37119000.0</v>
       </c>
       <c r="G26">
         <v>18117000.0</v>
       </c>
       <c r="H26">
         <v>15695000.0</v>
       </c>
       <c r="I26">
         <v>18888000.0</v>
       </c>
       <c r="J26">
         <v>21050759.0</v>
       </c>
       <c r="K26">
@@ -1824,51 +1839,53 @@
         <v>-194891000.0</v>
       </c>
       <c r="I28">
         <v>-126006000.0</v>
       </c>
       <c r="J28">
         <v>30668632.0</v>
       </c>
       <c r="K28">
         <v>50242633.0</v>
       </c>
       <c r="L28">
         <v>-24867088.0</v>
       </c>
       <c r="M28">
         <v>-16836434.0</v>
       </c>
       <c r="N28">
         <v>724114.0</v>
       </c>
     </row>
     <row r="29" spans="1:14">
       <c r="A29" t="s">
         <v>41</v>
       </c>
-      <c r="B29"/>
+      <c r="B29">
+        <v>1054184000.0</v>
+      </c>
       <c r="C29">
         <v>796353000.0</v>
       </c>
       <c r="D29">
         <v>706517000.0</v>
       </c>
       <c r="E29">
         <v>727804000.0</v>
       </c>
       <c r="F29">
         <v>790682000.0</v>
       </c>
       <c r="G29">
         <v>355314000.0</v>
       </c>
       <c r="H29">
         <v>279853000.0</v>
       </c>
       <c r="I29">
         <v>172865000.0</v>
       </c>
       <c r="J29">
         <v>260154635.0</v>
       </c>
       <c r="K29"/>
@@ -2066,51 +2083,53 @@
         <v>106867000.0</v>
       </c>
       <c r="I35">
         <v>18559000.0</v>
       </c>
       <c r="J35">
         <v>125039147.0</v>
       </c>
       <c r="K35">
         <v>121579135.0</v>
       </c>
       <c r="L35">
         <v>18772313.0</v>
       </c>
       <c r="M35">
         <v>509329497.0</v>
       </c>
       <c r="N35">
         <v>453530000.0</v>
       </c>
     </row>
     <row r="36" spans="1:14">
       <c r="A36" t="s">
         <v>48</v>
       </c>
-      <c r="B36"/>
+      <c r="B36">
+        <v>-4058284000.0</v>
+      </c>
       <c r="C36">
         <v>125642000.0</v>
       </c>
       <c r="D36">
         <v>110800000.0</v>
       </c>
       <c r="E36">
         <v>136284000.0</v>
       </c>
       <c r="F36">
         <v>106826000.0</v>
       </c>
       <c r="G36">
         <v>70555000.0</v>
       </c>
       <c r="H36">
         <v>55965000.0</v>
       </c>
       <c r="I36">
         <v>55422000.0</v>
       </c>
       <c r="J36">
         <v>42001000.0</v>
       </c>
       <c r="K36">
@@ -2209,51 +2228,51 @@
       <c r="H39">
         <v>296937000.0</v>
       </c>
       <c r="I39">
         <v>1230329000.0</v>
       </c>
       <c r="J39">
         <v>1128471553.0</v>
       </c>
       <c r="K39">
         <v>969386715.0</v>
       </c>
       <c r="L39">
         <v>564434314.0</v>
       </c>
       <c r="M39">
         <v>1783087.0</v>
       </c>
       <c r="N39"/>
     </row>
     <row r="40" spans="1:14">
       <c r="A40" t="s">
         <v>52</v>
       </c>
       <c r="B40">
-        <v>15306000.0</v>
+        <v>4575000.0</v>
       </c>
       <c r="C40">
         <v>2736798000.0</v>
       </c>
       <c r="D40">
         <v>2730936000.0</v>
       </c>
       <c r="E40">
         <v>2666838000.0</v>
       </c>
       <c r="F40">
         <v>2263020000.0</v>
       </c>
       <c r="G40">
         <v>1479889000.0</v>
       </c>
       <c r="H40">
         <v>1307377000.0</v>
       </c>
       <c r="I40">
         <v>1244232000.0</v>
       </c>
       <c r="J40">
         <v>-400560.0</v>
       </c>
@@ -2366,51 +2385,53 @@
       <c r="M43"/>
       <c r="N43"/>
     </row>
     <row r="44" spans="1:14">
       <c r="A44" t="s">
         <v>56</v>
       </c>
       <c r="B44"/>
       <c r="C44"/>
       <c r="D44"/>
       <c r="E44"/>
       <c r="F44"/>
       <c r="G44"/>
       <c r="H44"/>
       <c r="I44"/>
       <c r="J44"/>
       <c r="K44"/>
       <c r="L44"/>
       <c r="M44"/>
       <c r="N44"/>
     </row>
     <row r="45" spans="1:14">
       <c r="A45" t="s">
         <v>57</v>
       </c>
-      <c r="B45"/>
+      <c r="B45">
+        <v>62800000.0</v>
+      </c>
       <c r="C45">
         <v>36170000.0</v>
       </c>
       <c r="D45">
         <v>36587000.0</v>
       </c>
       <c r="E45">
         <v>22720000.0</v>
       </c>
       <c r="F45">
         <v>22406000.0</v>
       </c>
       <c r="G45">
         <v>24202000.0</v>
       </c>
       <c r="H45">
         <v>26417000.0</v>
       </c>
       <c r="I45">
         <v>14391000.0</v>
       </c>
       <c r="J45">
         <v>12384217.0</v>
       </c>
       <c r="K45">
@@ -2552,51 +2573,53 @@
       </c>
       <c r="B49"/>
       <c r="C49"/>
       <c r="D49"/>
       <c r="E49">
         <v>285832000.0</v>
       </c>
       <c r="F49">
         <v>238577000.0</v>
       </c>
       <c r="G49">
         <v>188705000.0</v>
       </c>
       <c r="H49"/>
       <c r="I49"/>
       <c r="J49"/>
       <c r="K49"/>
       <c r="L49"/>
       <c r="M49"/>
       <c r="N49"/>
     </row>
     <row r="50" spans="1:14">
       <c r="A50" t="s">
         <v>62</v>
       </c>
-      <c r="B50"/>
+      <c r="B50">
+        <v>135000000.0</v>
+      </c>
       <c r="C50"/>
       <c r="D50"/>
       <c r="E50"/>
       <c r="F50"/>
       <c r="G50">
         <v>30000000.0</v>
       </c>
       <c r="H50"/>
       <c r="I50"/>
       <c r="J50">
         <v>125039147.0</v>
       </c>
       <c r="K50">
         <v>108700000.0</v>
       </c>
       <c r="L50">
         <v>8700000.0</v>
       </c>
       <c r="M50">
         <v>40977636.0</v>
       </c>
       <c r="N50"/>
     </row>
     <row r="51" spans="1:14">
       <c r="A51" t="s">
@@ -3013,6056 +3036,6208 @@
       <c r="L62"/>
       <c r="M62"/>
       <c r="N62"/>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:AS62"/>
+  <dimension ref="A1:AT62"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="57.7" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:45">
+    <row r="1" spans="1:46">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
+        <v>75</v>
+      </c>
+      <c r="C1" t="s">
         <v>1</v>
-      </c>
-[...1 lines deleted...]
-        <v>75</v>
       </c>
       <c r="D1" t="s">
         <v>76</v>
       </c>
       <c r="E1" t="s">
         <v>77</v>
       </c>
       <c r="F1" t="s">
+        <v>78</v>
+      </c>
+      <c r="G1" t="s">
         <v>2</v>
-      </c>
-[...1 lines deleted...]
-        <v>78</v>
       </c>
       <c r="H1" t="s">
         <v>79</v>
       </c>
       <c r="I1" t="s">
         <v>80</v>
       </c>
       <c r="J1" t="s">
+        <v>81</v>
+      </c>
+      <c r="K1" t="s">
         <v>3</v>
-      </c>
-[...1 lines deleted...]
-        <v>81</v>
       </c>
       <c r="L1" t="s">
         <v>82</v>
       </c>
       <c r="M1" t="s">
         <v>83</v>
       </c>
       <c r="N1" t="s">
+        <v>84</v>
+      </c>
+      <c r="O1" t="s">
         <v>4</v>
-      </c>
-[...1 lines deleted...]
-        <v>84</v>
       </c>
       <c r="P1" t="s">
         <v>85</v>
       </c>
       <c r="Q1" t="s">
         <v>86</v>
       </c>
       <c r="R1" t="s">
+        <v>87</v>
+      </c>
+      <c r="S1" t="s">
         <v>5</v>
-      </c>
-[...1 lines deleted...]
-        <v>87</v>
       </c>
       <c r="T1" t="s">
         <v>88</v>
       </c>
       <c r="U1" t="s">
         <v>89</v>
       </c>
       <c r="V1" t="s">
+        <v>90</v>
+      </c>
+      <c r="W1" t="s">
         <v>6</v>
-      </c>
-[...1 lines deleted...]
-        <v>90</v>
       </c>
       <c r="X1" t="s">
         <v>91</v>
       </c>
       <c r="Y1" t="s">
         <v>92</v>
       </c>
       <c r="Z1" t="s">
+        <v>93</v>
+      </c>
+      <c r="AA1" t="s">
         <v>7</v>
-      </c>
-[...1 lines deleted...]
-        <v>93</v>
       </c>
       <c r="AB1" t="s">
         <v>94</v>
       </c>
       <c r="AC1" t="s">
         <v>95</v>
       </c>
       <c r="AD1" t="s">
+        <v>96</v>
+      </c>
+      <c r="AE1" t="s">
         <v>8</v>
-      </c>
-[...1 lines deleted...]
-        <v>96</v>
       </c>
       <c r="AF1" t="s">
         <v>97</v>
       </c>
       <c r="AG1" t="s">
         <v>98</v>
       </c>
       <c r="AH1" t="s">
+        <v>99</v>
+      </c>
+      <c r="AI1" t="s">
         <v>9</v>
-      </c>
-[...1 lines deleted...]
-        <v>99</v>
       </c>
       <c r="AJ1" t="s">
         <v>100</v>
       </c>
       <c r="AK1" t="s">
         <v>101</v>
       </c>
       <c r="AL1" t="s">
+        <v>102</v>
+      </c>
+      <c r="AM1" t="s">
         <v>10</v>
-      </c>
-[...1 lines deleted...]
-        <v>102</v>
       </c>
       <c r="AN1" t="s">
         <v>103</v>
       </c>
       <c r="AO1" t="s">
         <v>104</v>
       </c>
       <c r="AP1" t="s">
+        <v>105</v>
+      </c>
+      <c r="AQ1" t="s">
         <v>11</v>
-      </c>
-[...1 lines deleted...]
-        <v>105</v>
       </c>
       <c r="AR1" t="s">
         <v>106</v>
       </c>
       <c r="AS1" t="s">
         <v>107</v>
       </c>
-    </row>
-    <row r="2" spans="1:45">
+      <c r="AT1" t="s">
+        <v>108</v>
+      </c>
+    </row>
+    <row r="2" spans="1:46">
       <c r="A2" t="s">
         <v>14</v>
       </c>
-      <c r="B2"/>
+      <c r="B2">
+        <v>10200000.0</v>
+      </c>
       <c r="C2">
+        <v>10731000.0</v>
+      </c>
+      <c r="D2">
         <v>3567000.0</v>
       </c>
-      <c r="D2">
+      <c r="E2">
         <v>3438000.0</v>
       </c>
-      <c r="E2">
+      <c r="F2">
         <v>3487000.0</v>
       </c>
-      <c r="F2">
+      <c r="G2">
         <v>3498000.0</v>
       </c>
-      <c r="G2">
+      <c r="H2">
         <v>3593000.0</v>
       </c>
-      <c r="H2">
+      <c r="I2">
         <v>3482000.0</v>
       </c>
-      <c r="I2">
+      <c r="J2">
         <v>3059000.0</v>
       </c>
-      <c r="J2">
+      <c r="K2">
         <v>4133000.0</v>
       </c>
-      <c r="K2">
+      <c r="L2">
         <v>3915000.0</v>
       </c>
-      <c r="L2">
+      <c r="M2">
         <v>3859000.0</v>
       </c>
-      <c r="M2">
+      <c r="N2">
         <v>3681000.0</v>
       </c>
-      <c r="N2">
+      <c r="O2">
         <v>2739000.0</v>
       </c>
-      <c r="O2">
+      <c r="P2">
         <v>1489000.0</v>
       </c>
-      <c r="P2">
+      <c r="Q2">
         <v>703000.0</v>
       </c>
-      <c r="Q2">
+      <c r="R2">
         <v>207000.0</v>
       </c>
-      <c r="R2">
+      <c r="S2">
         <v>204000.0</v>
       </c>
-      <c r="S2">
+      <c r="T2">
         <v>208000.0</v>
       </c>
-      <c r="T2">
+      <c r="U2">
         <v>202000.0</v>
       </c>
-      <c r="U2">
+      <c r="V2">
         <v>206000.0</v>
       </c>
-      <c r="V2">
+      <c r="W2">
         <v>222000.0</v>
       </c>
-      <c r="W2">
+      <c r="X2">
         <v>310000.0</v>
       </c>
-      <c r="X2">
+      <c r="Y2">
         <v>549000.0</v>
       </c>
-      <c r="Y2">
+      <c r="Z2">
         <v>760000.0</v>
       </c>
-      <c r="Z2">
+      <c r="AA2">
         <v>890000.0</v>
       </c>
-      <c r="AA2">
+      <c r="AB2">
         <v>940000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>1296187000.0</v>
       </c>
       <c r="AC2">
         <v>1296187000.0</v>
       </c>
       <c r="AD2">
+        <v>1296187000.0</v>
+      </c>
+      <c r="AE2">
         <v>1251000.0</v>
       </c>
-      <c r="AE2">
+      <c r="AF2">
         <v>1244232000.0</v>
       </c>
-      <c r="AF2"/>
-      <c r="AG2">
+      <c r="AG2"/>
+      <c r="AH2">
         <v>1091463944.0</v>
       </c>
-      <c r="AH2">
+      <c r="AI2">
         <v>401000.0</v>
       </c>
-      <c r="AI2">
+      <c r="AJ2">
         <v>977897962.0</v>
       </c>
-      <c r="AJ2"/>
-      <c r="AK2">
+      <c r="AK2"/>
+      <c r="AL2">
         <v>17127191.0</v>
       </c>
-      <c r="AL2">
+      <c r="AM2">
         <v>355747.0</v>
       </c>
-      <c r="AM2"/>
       <c r="AN2"/>
-      <c r="AO2">
+      <c r="AO2"/>
+      <c r="AP2">
         <v>8340292.0</v>
       </c>
-      <c r="AP2">
+      <c r="AQ2">
         <v>197727.0</v>
       </c>
-      <c r="AQ2"/>
       <c r="AR2"/>
       <c r="AS2"/>
-    </row>
-    <row r="3" spans="1:45">
+      <c r="AT2"/>
+    </row>
+    <row r="3" spans="1:46">
       <c r="A3" t="s">
         <v>15</v>
       </c>
       <c r="B3"/>
       <c r="C3"/>
       <c r="D3"/>
       <c r="E3"/>
       <c r="F3"/>
       <c r="G3"/>
       <c r="H3"/>
       <c r="I3"/>
       <c r="J3"/>
       <c r="K3"/>
       <c r="L3"/>
       <c r="M3"/>
       <c r="N3"/>
       <c r="O3"/>
       <c r="P3"/>
       <c r="Q3"/>
       <c r="R3"/>
       <c r="S3"/>
       <c r="T3"/>
       <c r="U3"/>
       <c r="V3"/>
       <c r="W3"/>
       <c r="X3"/>
       <c r="Y3"/>
       <c r="Z3"/>
       <c r="AA3"/>
       <c r="AB3"/>
       <c r="AC3"/>
       <c r="AD3"/>
       <c r="AE3"/>
       <c r="AF3"/>
       <c r="AG3"/>
       <c r="AH3"/>
       <c r="AI3"/>
       <c r="AJ3"/>
       <c r="AK3"/>
       <c r="AL3"/>
       <c r="AM3"/>
       <c r="AN3"/>
       <c r="AO3"/>
       <c r="AP3"/>
       <c r="AQ3"/>
       <c r="AR3"/>
       <c r="AS3"/>
-    </row>
-    <row r="4" spans="1:45">
+      <c r="AT3"/>
+    </row>
+    <row r="4" spans="1:46">
       <c r="A4" t="s">
         <v>16</v>
       </c>
       <c r="B4"/>
       <c r="C4"/>
       <c r="D4"/>
       <c r="E4"/>
       <c r="F4"/>
       <c r="G4"/>
       <c r="H4"/>
       <c r="I4"/>
       <c r="J4"/>
       <c r="K4"/>
       <c r="L4"/>
       <c r="M4"/>
       <c r="N4"/>
       <c r="O4"/>
       <c r="P4"/>
       <c r="Q4"/>
       <c r="R4"/>
       <c r="S4"/>
       <c r="T4"/>
       <c r="U4"/>
       <c r="V4"/>
       <c r="W4"/>
       <c r="X4"/>
       <c r="Y4"/>
       <c r="Z4"/>
       <c r="AA4"/>
       <c r="AB4"/>
       <c r="AC4"/>
       <c r="AD4"/>
       <c r="AE4"/>
       <c r="AF4"/>
       <c r="AG4"/>
       <c r="AH4"/>
       <c r="AI4"/>
       <c r="AJ4"/>
       <c r="AK4"/>
       <c r="AL4"/>
       <c r="AM4"/>
       <c r="AN4"/>
       <c r="AO4"/>
       <c r="AP4"/>
       <c r="AQ4"/>
       <c r="AR4"/>
       <c r="AS4"/>
-    </row>
-    <row r="5" spans="1:45">
+      <c r="AT4"/>
+    </row>
+    <row r="5" spans="1:46">
       <c r="A5" t="s">
         <v>17</v>
       </c>
       <c r="B5">
+        <v>589000.0</v>
+      </c>
+      <c r="C5">
         <v>1666000.0</v>
       </c>
-      <c r="C5">
+      <c r="D5">
         <v>3511000.0</v>
       </c>
-      <c r="D5">
+      <c r="E5">
         <v>5587000.0</v>
       </c>
-      <c r="E5">
+      <c r="F5">
         <v>8960000.0</v>
       </c>
-      <c r="F5">
+      <c r="G5">
         <v>13179000.0</v>
       </c>
-      <c r="G5">
+      <c r="H5">
         <v>11108000.0</v>
       </c>
-      <c r="H5">
+      <c r="I5">
         <v>23582000.0</v>
       </c>
-      <c r="I5">
+      <c r="J5">
         <v>25347000.0</v>
       </c>
-      <c r="J5">
+      <c r="K5">
         <v>20210000.0</v>
       </c>
-      <c r="K5">
+      <c r="L5">
         <v>30283000.0</v>
       </c>
-      <c r="L5">
+      <c r="M5">
         <v>25642000.0</v>
       </c>
-      <c r="M5">
+      <c r="N5">
         <v>14527000.0</v>
       </c>
-      <c r="N5">
+      <c r="O5">
         <v>18039000.0</v>
       </c>
-      <c r="O5">
+      <c r="P5">
         <v>20386000.0</v>
       </c>
-      <c r="P5">
+      <c r="Q5">
         <v>6557000.0</v>
       </c>
-      <c r="Q5">
+      <c r="R5">
         <v>4237000.0</v>
       </c>
-      <c r="R5">
+      <c r="S5">
         <v>-168000.0</v>
       </c>
-      <c r="S5">
+      <c r="T5">
         <v>7000.0</v>
       </c>
-      <c r="T5">
+      <c r="U5">
         <v>164000.0</v>
       </c>
-      <c r="U5">
+      <c r="V5">
         <v>39000.0</v>
       </c>
-      <c r="V5">
+      <c r="W5">
         <v>195000.0</v>
       </c>
-      <c r="W5">
+      <c r="X5">
         <v>165000.0</v>
       </c>
-      <c r="X5">
+      <c r="Y5">
         <v>122000.0</v>
       </c>
-      <c r="Y5">
+      <c r="Z5">
         <v>-268000.0</v>
       </c>
-      <c r="Z5">
+      <c r="AA5">
         <v>-1000.0</v>
       </c>
-      <c r="AA5">
+      <c r="AB5">
         <v>1000.0</v>
       </c>
-      <c r="AB5">
+      <c r="AC5">
         <v>-11085.0</v>
       </c>
-      <c r="AC5">
+      <c r="AD5">
         <v>-69984.0</v>
       </c>
-      <c r="AD5">
+      <c r="AE5">
         <v>-104000.0</v>
       </c>
-      <c r="AE5">
+      <c r="AF5">
         <v>-133000.0</v>
       </c>
-      <c r="AF5">
+      <c r="AG5">
         <v>-129000.0</v>
       </c>
-      <c r="AG5">
+      <c r="AH5">
         <v>-148000.0</v>
       </c>
-      <c r="AH5">
+      <c r="AI5">
         <v>-68000.0</v>
       </c>
-      <c r="AI5">
+      <c r="AJ5">
         <v>-48832.0</v>
       </c>
-      <c r="AJ5">
+      <c r="AK5">
         <v>-48969.0</v>
       </c>
-      <c r="AK5">
+      <c r="AL5">
         <v>107261000.0</v>
       </c>
-      <c r="AL5">
+      <c r="AM5">
         <v>-61905.0</v>
       </c>
-      <c r="AM5">
+      <c r="AN5">
         <v>-26871.0</v>
       </c>
-      <c r="AN5">
+      <c r="AO5">
         <v>-10012.0</v>
       </c>
-      <c r="AO5">
+      <c r="AP5">
         <v>-35003.0</v>
       </c>
-      <c r="AP5">
+      <c r="AQ5">
         <v>-63483.0</v>
       </c>
-      <c r="AQ5"/>
       <c r="AR5"/>
-      <c r="AS5">
+      <c r="AS5"/>
+      <c r="AT5">
         <v>73080000.0</v>
       </c>
     </row>
-    <row r="6" spans="1:45">
+    <row r="6" spans="1:46">
       <c r="A6" t="s">
         <v>18</v>
       </c>
       <c r="B6"/>
       <c r="C6"/>
       <c r="D6"/>
       <c r="E6"/>
       <c r="F6"/>
       <c r="G6"/>
       <c r="H6"/>
       <c r="I6"/>
       <c r="J6"/>
       <c r="K6"/>
       <c r="L6"/>
       <c r="M6"/>
       <c r="N6"/>
       <c r="O6"/>
       <c r="P6"/>
       <c r="Q6"/>
       <c r="R6"/>
       <c r="S6"/>
       <c r="T6"/>
       <c r="U6"/>
       <c r="V6"/>
       <c r="W6"/>
       <c r="X6"/>
       <c r="Y6"/>
       <c r="Z6"/>
       <c r="AA6"/>
       <c r="AB6"/>
       <c r="AC6"/>
       <c r="AD6"/>
       <c r="AE6"/>
       <c r="AF6"/>
       <c r="AG6"/>
       <c r="AH6"/>
       <c r="AI6"/>
       <c r="AJ6"/>
       <c r="AK6"/>
       <c r="AL6"/>
       <c r="AM6"/>
       <c r="AN6"/>
       <c r="AO6"/>
       <c r="AP6"/>
       <c r="AQ6"/>
       <c r="AR6"/>
       <c r="AS6"/>
-    </row>
-    <row r="7" spans="1:45">
+      <c r="AT6"/>
+    </row>
+    <row r="7" spans="1:46">
       <c r="A7" t="s">
         <v>19</v>
       </c>
-      <c r="B7"/>
+      <c r="B7">
+        <v>14516000.0</v>
+      </c>
       <c r="C7">
+        <v>15306000.0</v>
+      </c>
+      <c r="D7">
         <v>7704000.0</v>
       </c>
-      <c r="D7">
+      <c r="E7">
         <v>8222000.0</v>
       </c>
-      <c r="E7">
+      <c r="F7">
         <v>7962000.0</v>
       </c>
-      <c r="F7">
+      <c r="G7">
         <v>7940000.0</v>
       </c>
-      <c r="G7">
+      <c r="H7">
         <v>7295000.0</v>
       </c>
-      <c r="H7">
+      <c r="I7">
         <v>7743000.0</v>
       </c>
-      <c r="I7">
+      <c r="J7">
         <v>8189000.0</v>
       </c>
-      <c r="J7">
+      <c r="K7">
         <v>8651000.0</v>
       </c>
-      <c r="K7">
+      <c r="L7">
         <v>7537000.0</v>
       </c>
-      <c r="L7">
+      <c r="M7">
         <v>7985000.0</v>
       </c>
-      <c r="M7">
+      <c r="N7">
         <v>8438000.0</v>
       </c>
-      <c r="N7">
+      <c r="O7">
         <v>8885000.0</v>
       </c>
-      <c r="O7">
+      <c r="P7">
         <v>9303000.0</v>
       </c>
-      <c r="P7">
+      <c r="Q7">
         <v>9031000.0</v>
       </c>
-      <c r="Q7">
+      <c r="R7">
         <v>9445000.0</v>
       </c>
-      <c r="R7">
+      <c r="S7">
         <v>9861000.0</v>
       </c>
-      <c r="S7">
+      <c r="T7">
         <v>10241000.0</v>
       </c>
-      <c r="T7">
+      <c r="U7">
         <v>10648000.0</v>
       </c>
-      <c r="U7">
+      <c r="V7">
         <v>11048000.0</v>
       </c>
-      <c r="V7">
+      <c r="W7">
         <v>10910000.0</v>
       </c>
-      <c r="W7">
+      <c r="X7">
         <v>11342000.0</v>
       </c>
-      <c r="X7">
+      <c r="Y7">
         <v>11769000.0</v>
       </c>
-      <c r="Y7">
+      <c r="Z7">
         <v>12198000.0</v>
       </c>
-      <c r="Z7">
+      <c r="AA7">
         <v>12476000.0</v>
       </c>
-      <c r="AA7">
+      <c r="AB7">
         <v>12922000.0</v>
       </c>
-      <c r="AB7"/>
       <c r="AC7"/>
       <c r="AD7"/>
       <c r="AE7"/>
       <c r="AF7"/>
       <c r="AG7"/>
       <c r="AH7"/>
       <c r="AI7"/>
       <c r="AJ7"/>
       <c r="AK7"/>
       <c r="AL7"/>
       <c r="AM7"/>
       <c r="AN7"/>
       <c r="AO7"/>
       <c r="AP7"/>
       <c r="AQ7"/>
       <c r="AR7"/>
       <c r="AS7"/>
-    </row>
-    <row r="8" spans="1:45">
+      <c r="AT7"/>
+    </row>
+    <row r="8" spans="1:46">
       <c r="A8" t="s">
         <v>20</v>
       </c>
-      <c r="B8"/>
+      <c r="B8">
+        <v>286000.0</v>
+      </c>
       <c r="C8">
-        <v>255000.0</v>
+        <v>1159000.0</v>
       </c>
       <c r="D8">
         <v>255000.0</v>
       </c>
       <c r="E8">
-        <v>254000.0</v>
+        <v>255000.0</v>
       </c>
       <c r="F8">
         <v>254000.0</v>
       </c>
       <c r="G8">
-        <v>253000.0</v>
+        <v>254000.0</v>
       </c>
       <c r="H8">
         <v>253000.0</v>
       </c>
       <c r="I8">
-        <v>252000.0</v>
+        <v>253000.0</v>
       </c>
       <c r="J8">
         <v>252000.0</v>
       </c>
       <c r="K8">
         <v>252000.0</v>
       </c>
       <c r="L8">
+        <v>252000.0</v>
+      </c>
+      <c r="M8">
         <v>253000.0</v>
       </c>
-      <c r="M8">
+      <c r="N8">
         <v>251000.0</v>
       </c>
-      <c r="N8">
+      <c r="O8">
         <v>252000.0</v>
       </c>
-      <c r="O8">
+      <c r="P8">
         <v>254000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>255000.0</v>
       </c>
       <c r="Q8">
         <v>255000.0</v>
       </c>
       <c r="R8">
         <v>255000.0</v>
       </c>
       <c r="S8">
         <v>255000.0</v>
       </c>
       <c r="T8">
+        <v>255000.0</v>
+      </c>
+      <c r="U8">
         <v>256000.0</v>
       </c>
-      <c r="U8"/>
       <c r="V8"/>
       <c r="W8"/>
       <c r="X8"/>
       <c r="Y8"/>
       <c r="Z8"/>
       <c r="AA8"/>
       <c r="AB8"/>
       <c r="AC8"/>
       <c r="AD8"/>
       <c r="AE8"/>
       <c r="AF8"/>
       <c r="AG8"/>
       <c r="AH8"/>
       <c r="AI8"/>
       <c r="AJ8"/>
       <c r="AK8"/>
       <c r="AL8"/>
       <c r="AM8"/>
       <c r="AN8"/>
       <c r="AO8"/>
       <c r="AP8"/>
       <c r="AQ8"/>
       <c r="AR8"/>
       <c r="AS8"/>
-    </row>
-    <row r="9" spans="1:45">
+      <c r="AT8"/>
+    </row>
+    <row r="9" spans="1:46">
       <c r="A9" t="s">
         <v>21</v>
       </c>
       <c r="B9"/>
       <c r="C9"/>
       <c r="D9"/>
       <c r="E9"/>
       <c r="F9"/>
       <c r="G9"/>
       <c r="H9"/>
       <c r="I9"/>
       <c r="J9"/>
       <c r="K9"/>
-      <c r="L9">
+      <c r="L9"/>
+      <c r="M9">
         <v>45516000.0</v>
       </c>
-      <c r="M9">
+      <c r="N9">
         <v>45044000.0</v>
       </c>
-      <c r="N9">
+      <c r="O9">
         <v>45298000.0</v>
       </c>
-      <c r="O9">
+      <c r="P9">
         <v>48914000.0</v>
       </c>
-      <c r="P9">
+      <c r="Q9">
         <v>49831000.0</v>
       </c>
-      <c r="Q9">
+      <c r="R9">
         <v>51753000.0</v>
       </c>
-      <c r="R9">
+      <c r="S9">
         <v>51559000.0</v>
       </c>
-      <c r="S9">
+      <c r="T9">
         <v>51181000.0</v>
       </c>
-      <c r="T9">
+      <c r="U9">
         <v>52924000.0</v>
       </c>
-      <c r="U9">
+      <c r="V9">
         <v>55977000.0</v>
       </c>
-      <c r="V9">
+      <c r="W9">
         <v>55674000.0</v>
       </c>
-      <c r="W9"/>
-      <c r="X9">
+      <c r="X9"/>
+      <c r="Y9">
         <v>54524000.0</v>
       </c>
-      <c r="Y9">
+      <c r="Z9">
         <v>54142000.0</v>
       </c>
-      <c r="Z9">
+      <c r="AA9">
         <v>53854000.0</v>
       </c>
-      <c r="AA9">
+      <c r="AB9">
         <v>39526000.0</v>
       </c>
-      <c r="AB9">
+      <c r="AC9">
         <v>39096000.0</v>
       </c>
-      <c r="AC9">
+      <c r="AD9">
         <v>38746000.0</v>
       </c>
-      <c r="AD9">
+      <c r="AE9">
         <v>39915000.0</v>
       </c>
-      <c r="AE9"/>
       <c r="AF9"/>
       <c r="AG9"/>
       <c r="AH9"/>
       <c r="AI9"/>
       <c r="AJ9"/>
       <c r="AK9"/>
       <c r="AL9"/>
       <c r="AM9"/>
       <c r="AN9"/>
       <c r="AO9"/>
       <c r="AP9"/>
       <c r="AQ9"/>
       <c r="AR9"/>
       <c r="AS9"/>
-    </row>
-    <row r="10" spans="1:45">
+      <c r="AT9"/>
+    </row>
+    <row r="10" spans="1:46">
       <c r="A10" t="s">
         <v>22</v>
       </c>
       <c r="B10">
+        <v>373956000.0</v>
+      </c>
+      <c r="C10">
         <v>370832000.0</v>
       </c>
-      <c r="C10">
+      <c r="D10">
         <v>213941000.0</v>
       </c>
-      <c r="D10">
+      <c r="E10">
         <v>273596000.0</v>
       </c>
-      <c r="E10">
+      <c r="F10">
         <v>272317000.0</v>
       </c>
-      <c r="F10">
+      <c r="G10">
         <v>236338000.0</v>
       </c>
-      <c r="G10">
+      <c r="H10">
         <v>278752000.0</v>
       </c>
-      <c r="H10">
+      <c r="I10">
         <v>325026000.0</v>
       </c>
-      <c r="I10">
+      <c r="J10">
         <v>254331000.0</v>
       </c>
-      <c r="J10">
+      <c r="K10">
         <v>142152000.0</v>
       </c>
-      <c r="K10">
+      <c r="L10">
         <v>279106000.0</v>
       </c>
-      <c r="L10">
+      <c r="M10">
         <v>250503000.0</v>
       </c>
-      <c r="M10">
+      <c r="N10">
         <v>216167000.0</v>
       </c>
-      <c r="N10">
+      <c r="O10">
         <v>150964000.0</v>
       </c>
-      <c r="O10">
+      <c r="P10">
         <v>164054000.0</v>
       </c>
-      <c r="P10">
+      <c r="Q10">
         <v>220027000.0</v>
       </c>
-      <c r="Q10">
+      <c r="R10">
         <v>418988000.0</v>
       </c>
-      <c r="R10">
+      <c r="S10">
         <v>432523000.0</v>
       </c>
-      <c r="S10">
+      <c r="T10">
         <v>250995000.0</v>
       </c>
-      <c r="T10">
+      <c r="U10">
         <v>309289000.0</v>
       </c>
-      <c r="U10">
+      <c r="V10">
         <v>169775000.0</v>
       </c>
-      <c r="V10">
+      <c r="W10">
         <v>140744000.0</v>
       </c>
-      <c r="W10">
+      <c r="X10">
         <v>109263000.0</v>
       </c>
-      <c r="X10">
+      <c r="Y10">
         <v>208325000.0</v>
       </c>
-      <c r="Y10">
+      <c r="Z10">
         <v>201020000.0</v>
       </c>
-      <c r="Z10">
+      <c r="AA10">
         <v>270496000.0</v>
       </c>
-      <c r="AA10">
+      <c r="AB10">
         <v>264981000.0</v>
       </c>
-      <c r="AB10">
+      <c r="AC10">
         <v>151117000.0</v>
       </c>
-      <c r="AC10">
+      <c r="AD10">
         <v>105510000.0</v>
       </c>
-      <c r="AD10">
+      <c r="AE10">
         <v>130263000.0</v>
       </c>
-      <c r="AE10">
+      <c r="AF10">
         <v>171663000.0</v>
       </c>
-      <c r="AF10">
+      <c r="AG10">
         <v>84636000.0</v>
       </c>
-      <c r="AG10">
+      <c r="AH10">
         <v>72936000.0</v>
       </c>
-      <c r="AH10">
+      <c r="AI10">
         <v>94371000.0</v>
       </c>
-      <c r="AI10">
+      <c r="AJ10">
         <v>76380000.0</v>
       </c>
-      <c r="AJ10">
+      <c r="AK10">
         <v>79341000.0</v>
       </c>
-      <c r="AK10">
+      <c r="AL10">
         <v>119229385.0</v>
       </c>
-      <c r="AL10">
+      <c r="AM10">
         <v>63798928.0</v>
       </c>
-      <c r="AM10">
+      <c r="AN10">
         <v>56822000.0</v>
       </c>
-      <c r="AN10">
+      <c r="AO10">
         <v>55109000.0</v>
       </c>
-      <c r="AO10">
+      <c r="AP10">
         <v>64014000.0</v>
       </c>
-      <c r="AP10">
+      <c r="AQ10">
         <v>40318248.0</v>
       </c>
-      <c r="AQ10"/>
       <c r="AR10"/>
       <c r="AS10"/>
-    </row>
-    <row r="11" spans="1:45">
+      <c r="AT10"/>
+    </row>
+    <row r="11" spans="1:46">
       <c r="A11" t="s">
         <v>23</v>
       </c>
       <c r="B11"/>
       <c r="C11"/>
       <c r="D11"/>
       <c r="E11"/>
       <c r="F11"/>
       <c r="G11"/>
       <c r="H11"/>
       <c r="I11"/>
       <c r="J11"/>
       <c r="K11"/>
       <c r="L11"/>
       <c r="M11"/>
       <c r="N11"/>
       <c r="O11"/>
       <c r="P11"/>
       <c r="Q11"/>
       <c r="R11"/>
       <c r="S11"/>
       <c r="T11"/>
       <c r="U11"/>
       <c r="V11"/>
       <c r="W11"/>
       <c r="X11"/>
       <c r="Y11"/>
       <c r="Z11"/>
       <c r="AA11"/>
       <c r="AB11"/>
       <c r="AC11"/>
       <c r="AD11"/>
       <c r="AE11"/>
       <c r="AF11"/>
       <c r="AG11"/>
       <c r="AH11"/>
       <c r="AI11"/>
       <c r="AJ11"/>
       <c r="AK11"/>
       <c r="AL11"/>
       <c r="AM11"/>
       <c r="AN11"/>
       <c r="AO11"/>
       <c r="AP11"/>
       <c r="AQ11"/>
       <c r="AR11"/>
       <c r="AS11"/>
-    </row>
-    <row r="12" spans="1:45">
+      <c r="AT11"/>
+    </row>
+    <row r="12" spans="1:46">
       <c r="A12" t="s">
         <v>24</v>
       </c>
       <c r="B12">
+        <v>400572000.0</v>
+      </c>
+      <c r="C12">
         <v>418011000.0</v>
       </c>
-      <c r="C12">
+      <c r="D12">
         <v>216406000.0</v>
       </c>
-      <c r="D12">
+      <c r="E12">
         <v>276126000.0</v>
       </c>
-      <c r="E12">
+      <c r="F12">
         <v>287743000.0</v>
       </c>
-      <c r="F12">
+      <c r="G12">
         <v>253729000.0</v>
       </c>
-      <c r="G12">
+      <c r="H12">
         <v>296958000.0</v>
       </c>
-      <c r="H12">
+      <c r="I12">
         <v>342851000.0</v>
       </c>
-      <c r="I12">
+      <c r="J12">
         <v>272388000.0</v>
       </c>
-      <c r="J12">
+      <c r="K12">
         <v>160645000.0</v>
       </c>
-      <c r="K12">
+      <c r="L12">
         <v>296770000.0</v>
       </c>
-      <c r="L12">
+      <c r="M12">
         <v>269199000.0</v>
       </c>
-      <c r="M12">
+      <c r="N12">
         <v>235341000.0</v>
       </c>
-      <c r="N12">
+      <c r="O12">
         <v>170209000.0</v>
       </c>
-      <c r="O12">
+      <c r="P12">
         <v>184032000.0</v>
       </c>
-      <c r="P12">
+      <c r="Q12">
         <v>241421000.0</v>
       </c>
-      <c r="Q12">
+      <c r="R12">
         <v>442874000.0</v>
       </c>
-      <c r="R12">
+      <c r="S12">
         <v>458256000.0</v>
       </c>
-      <c r="S12">
+      <c r="T12">
         <v>267502000.0</v>
       </c>
-      <c r="T12">
+      <c r="U12">
         <v>326011000.0</v>
       </c>
-      <c r="U12">
+      <c r="V12">
         <v>188514000.0</v>
       </c>
-      <c r="V12">
+      <c r="W12">
         <v>158861000.0</v>
       </c>
-      <c r="W12">
+      <c r="X12">
         <v>127467000.0</v>
       </c>
-      <c r="X12">
+      <c r="Y12">
         <v>226740000.0</v>
       </c>
-      <c r="Y12">
+      <c r="Z12">
         <v>219202000.0</v>
       </c>
-      <c r="Z12">
+      <c r="AA12">
         <v>286191000.0</v>
       </c>
-      <c r="AA12">
+      <c r="AB12">
         <v>280894000.0</v>
       </c>
-      <c r="AB12">
+      <c r="AC12">
         <v>151117000.0</v>
       </c>
-      <c r="AC12">
+      <c r="AD12">
         <v>105510000.0</v>
       </c>
-      <c r="AD12">
+      <c r="AE12">
         <v>149151000.0</v>
       </c>
-      <c r="AE12">
+      <c r="AF12">
         <v>171663000.0</v>
       </c>
-      <c r="AF12">
+      <c r="AG12">
         <v>84636000.0</v>
       </c>
-      <c r="AG12">
+      <c r="AH12">
         <v>72936000.0</v>
       </c>
-      <c r="AH12">
+      <c r="AI12">
         <v>115421000.0</v>
       </c>
-      <c r="AI12">
+      <c r="AJ12">
         <v>76380000.0</v>
       </c>
-      <c r="AJ12">
+      <c r="AK12">
         <v>79341000.0</v>
       </c>
-      <c r="AK12"/>
-      <c r="AL12">
+      <c r="AL12"/>
+      <c r="AM12">
         <v>91703150.0</v>
       </c>
-      <c r="AM12">
+      <c r="AN12">
         <v>56822000.0</v>
       </c>
-      <c r="AN12">
+      <c r="AO12">
         <v>55109000.0</v>
       </c>
-      <c r="AO12">
+      <c r="AP12">
         <v>64014000.0</v>
       </c>
-      <c r="AP12">
+      <c r="AQ12">
         <v>70395556.0</v>
       </c>
-      <c r="AQ12"/>
       <c r="AR12"/>
       <c r="AS12"/>
-    </row>
-    <row r="13" spans="1:45">
+      <c r="AT12"/>
+    </row>
+    <row r="13" spans="1:46">
       <c r="A13" t="s">
         <v>25</v>
       </c>
       <c r="B13">
+        <v>286000.0</v>
+      </c>
+      <c r="C13">
         <v>1159000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>255000.0</v>
       </c>
       <c r="D13">
         <v>255000.0</v>
       </c>
       <c r="E13">
-        <v>254000.0</v>
+        <v>255000.0</v>
       </c>
       <c r="F13">
         <v>254000.0</v>
       </c>
       <c r="G13">
-        <v>253000.0</v>
+        <v>254000.0</v>
       </c>
       <c r="H13">
         <v>253000.0</v>
       </c>
       <c r="I13">
-        <v>252000.0</v>
+        <v>253000.0</v>
       </c>
       <c r="J13">
         <v>252000.0</v>
       </c>
       <c r="K13">
         <v>252000.0</v>
       </c>
       <c r="L13">
+        <v>252000.0</v>
+      </c>
+      <c r="M13">
         <v>253000.0</v>
       </c>
-      <c r="M13">
+      <c r="N13">
         <v>251000.0</v>
       </c>
-      <c r="N13">
+      <c r="O13">
         <v>252000.0</v>
       </c>
-      <c r="O13">
+      <c r="P13">
         <v>254000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>255000.0</v>
       </c>
       <c r="Q13">
         <v>255000.0</v>
       </c>
       <c r="R13">
         <v>255000.0</v>
       </c>
       <c r="S13">
         <v>255000.0</v>
       </c>
       <c r="T13">
+        <v>255000.0</v>
+      </c>
+      <c r="U13">
         <v>256000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>257000.0</v>
       </c>
       <c r="V13">
         <v>257000.0</v>
       </c>
       <c r="W13">
         <v>257000.0</v>
       </c>
       <c r="X13">
         <v>257000.0</v>
       </c>
       <c r="Y13">
-        <v>255000.0</v>
+        <v>257000.0</v>
       </c>
       <c r="Z13">
         <v>255000.0</v>
       </c>
       <c r="AA13">
+        <v>255000.0</v>
+      </c>
+      <c r="AB13">
         <v>243000.0</v>
       </c>
-      <c r="AB13">
+      <c r="AC13">
         <v>121526.0</v>
       </c>
-      <c r="AC13">
+      <c r="AD13">
         <v>120739.0</v>
       </c>
-      <c r="AD13">
+      <c r="AE13">
         <v>242000.0</v>
       </c>
-      <c r="AE13">
+      <c r="AF13">
         <v>121289.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>120374.0</v>
       </c>
       <c r="AG13">
         <v>120374.0</v>
       </c>
       <c r="AH13">
+        <v>120374.0</v>
+      </c>
+      <c r="AI13">
         <v>120375.0</v>
       </c>
-      <c r="AI13">
+      <c r="AJ13">
         <v>119463.0</v>
       </c>
-      <c r="AJ13">
+      <c r="AK13">
         <v>119113.0</v>
       </c>
-      <c r="AK13">
+      <c r="AL13">
         <v>118313.0</v>
       </c>
-      <c r="AL13">
+      <c r="AM13">
         <v>118213.0</v>
       </c>
-      <c r="AM13">
+      <c r="AN13">
         <v>117451.0</v>
       </c>
-      <c r="AN13">
+      <c r="AO13">
         <v>116850.0</v>
       </c>
-      <c r="AO13">
+      <c r="AP13">
         <v>115068.0</v>
       </c>
-      <c r="AP13">
+      <c r="AQ13">
         <v>114868.0</v>
       </c>
-      <c r="AQ13"/>
       <c r="AR13"/>
       <c r="AS13"/>
-    </row>
-    <row r="14" spans="1:45">
+      <c r="AT13"/>
+    </row>
+    <row r="14" spans="1:46">
       <c r="A14" t="s">
         <v>26</v>
       </c>
       <c r="B14">
+        <v>29051061.0</v>
+      </c>
+      <c r="C14">
         <v>26806181.0</v>
       </c>
-      <c r="C14">
+      <c r="D14">
         <v>25735688.0</v>
       </c>
-      <c r="D14">
+      <c r="E14">
         <v>25697183.0</v>
       </c>
-      <c r="E14">
+      <c r="F14">
         <v>25708000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>25675000.0</v>
       </c>
       <c r="G14">
         <v>25675000.0</v>
       </c>
       <c r="H14">
+        <v>25675000.0</v>
+      </c>
+      <c r="I14">
         <v>25569000.0</v>
       </c>
-      <c r="I14">
+      <c r="J14">
         <v>25548000.0</v>
       </c>
-      <c r="J14">
+      <c r="K14">
         <v>25544000.0</v>
       </c>
-      <c r="K14">
+      <c r="L14">
         <v>25592000.0</v>
       </c>
-      <c r="L14">
+      <c r="M14">
         <v>25477000.0</v>
       </c>
-      <c r="M14">
+      <c r="N14">
         <v>25406000.0</v>
       </c>
-      <c r="N14">
+      <c r="O14">
         <v>25560000.0</v>
       </c>
-      <c r="O14">
+      <c r="P14">
         <v>25702023.0</v>
       </c>
-      <c r="P14">
+      <c r="Q14">
         <v>25729156.0</v>
       </c>
-      <c r="Q14">
+      <c r="R14">
         <v>25719035.0</v>
       </c>
-      <c r="R14">
+      <c r="S14">
         <v>25720000.0</v>
       </c>
-      <c r="S14">
+      <c r="T14">
         <v>25729043.0</v>
       </c>
-      <c r="T14">
+      <c r="U14">
         <v>25833328.0</v>
       </c>
-      <c r="U14">
+      <c r="V14">
         <v>25881827.0</v>
       </c>
-      <c r="V14">
+      <c r="W14">
         <v>25870885.0</v>
       </c>
-      <c r="W14">
+      <c r="X14">
         <v>25858741.0</v>
       </c>
-      <c r="X14">
+      <c r="Y14">
         <v>25717339.0</v>
       </c>
-      <c r="Y14">
+      <c r="Z14">
         <v>25736435.0</v>
       </c>
-      <c r="Z14">
+      <c r="AA14">
         <v>25586733.0</v>
       </c>
-      <c r="AA14">
+      <c r="AB14">
         <v>24502621.0</v>
       </c>
-      <c r="AB14">
+      <c r="AC14">
         <v>24386049.0</v>
       </c>
-      <c r="AC14">
+      <c r="AD14">
         <v>24540538.0</v>
       </c>
-      <c r="AD14">
+      <c r="AE14">
         <v>24258062.0</v>
       </c>
-      <c r="AE14">
+      <c r="AF14">
         <v>24567925.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>24074882.0</v>
       </c>
       <c r="AG14">
         <v>24074882.0</v>
       </c>
       <c r="AH14">
         <v>24074882.0</v>
       </c>
       <c r="AI14">
         <v>24074882.0</v>
       </c>
       <c r="AJ14">
-        <v>23642510.0</v>
+        <v>24074882.0</v>
       </c>
       <c r="AK14">
         <v>23642510.0</v>
       </c>
       <c r="AL14">
         <v>23642510.0</v>
       </c>
       <c r="AM14">
         <v>23642510.0</v>
       </c>
       <c r="AN14">
         <v>23642510.0</v>
       </c>
       <c r="AO14">
         <v>23642510.0</v>
       </c>
       <c r="AP14">
         <v>23642510.0</v>
       </c>
       <c r="AQ14">
         <v>23642510.0</v>
       </c>
       <c r="AR14">
         <v>23642510.0</v>
       </c>
       <c r="AS14">
         <v>23642510.0</v>
       </c>
-    </row>
-    <row r="15" spans="1:45">
+      <c r="AT14">
+        <v>23642510.0</v>
+      </c>
+    </row>
+    <row r="15" spans="1:46">
       <c r="A15" t="s">
         <v>27</v>
       </c>
       <c r="B15"/>
       <c r="C15"/>
       <c r="D15"/>
       <c r="E15"/>
       <c r="F15"/>
       <c r="G15"/>
       <c r="H15"/>
       <c r="I15"/>
       <c r="J15"/>
       <c r="K15"/>
-      <c r="L15">
+      <c r="L15"/>
+      <c r="M15">
         <v>253000.0</v>
       </c>
-      <c r="M15">
+      <c r="N15">
         <v>251000.0</v>
       </c>
-      <c r="N15">
+      <c r="O15">
         <v>252000.0</v>
       </c>
-      <c r="O15">
+      <c r="P15">
         <v>254000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>255000.0</v>
       </c>
       <c r="Q15">
         <v>255000.0</v>
       </c>
       <c r="R15">
         <v>255000.0</v>
       </c>
       <c r="S15">
         <v>255000.0</v>
       </c>
       <c r="T15">
+        <v>255000.0</v>
+      </c>
+      <c r="U15">
         <v>256000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>257000.0</v>
       </c>
       <c r="V15">
         <v>257000.0</v>
       </c>
       <c r="W15">
         <v>257000.0</v>
       </c>
       <c r="X15">
         <v>257000.0</v>
       </c>
       <c r="Y15">
-        <v>255000.0</v>
+        <v>257000.0</v>
       </c>
       <c r="Z15">
         <v>255000.0</v>
       </c>
       <c r="AA15">
+        <v>255000.0</v>
+      </c>
+      <c r="AB15">
         <v>243000.0</v>
       </c>
-      <c r="AB15">
+      <c r="AC15">
         <v>121526.0</v>
       </c>
-      <c r="AC15">
+      <c r="AD15">
         <v>120739.0</v>
       </c>
-      <c r="AD15">
+      <c r="AE15">
         <v>121000.0</v>
       </c>
-      <c r="AE15">
+      <c r="AF15">
         <v>121289.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>120374.0</v>
       </c>
       <c r="AG15">
         <v>120374.0</v>
       </c>
       <c r="AH15">
+        <v>120374.0</v>
+      </c>
+      <c r="AI15">
         <v>120375.0</v>
       </c>
-      <c r="AI15">
+      <c r="AJ15">
         <v>119463.0</v>
       </c>
-      <c r="AJ15">
+      <c r="AK15">
         <v>119113.0</v>
       </c>
-      <c r="AK15"/>
-      <c r="AL15">
+      <c r="AL15"/>
+      <c r="AM15">
         <v>118213.0</v>
       </c>
-      <c r="AM15">
+      <c r="AN15">
         <v>117451.0</v>
       </c>
-      <c r="AN15">
+      <c r="AO15">
         <v>116850.0</v>
       </c>
-      <c r="AO15">
+      <c r="AP15">
         <v>115068.0</v>
       </c>
-      <c r="AP15">
+      <c r="AQ15">
         <v>114868.0</v>
       </c>
-      <c r="AQ15"/>
       <c r="AR15"/>
       <c r="AS15"/>
-    </row>
-    <row r="16" spans="1:45">
+      <c r="AT15"/>
+    </row>
+    <row r="16" spans="1:46">
       <c r="A16" t="s">
         <v>28</v>
       </c>
       <c r="B16"/>
       <c r="C16"/>
       <c r="D16"/>
       <c r="E16"/>
       <c r="F16"/>
       <c r="G16"/>
-      <c r="H16">
+      <c r="H16"/>
+      <c r="I16">
         <v>-3482000.0</v>
       </c>
-      <c r="I16">
+      <c r="J16">
         <v>-3059000.0</v>
       </c>
-      <c r="J16">
+      <c r="K16">
         <v>-5943000.0</v>
       </c>
-      <c r="K16">
+      <c r="L16">
         <v>1997000.0</v>
       </c>
-      <c r="L16">
+      <c r="M16">
         <v>1902000.0</v>
       </c>
-      <c r="M16">
+      <c r="N16">
         <v>1679000.0</v>
       </c>
-      <c r="N16">
+      <c r="O16">
         <v>1587000.0</v>
       </c>
-      <c r="O16"/>
-      <c r="P16">
+      <c r="P16"/>
+      <c r="Q16">
         <v>-622888000.0</v>
       </c>
-      <c r="Q16">
+      <c r="R16">
         <v>-1281000.0</v>
       </c>
-      <c r="R16"/>
-      <c r="S16">
+      <c r="S16"/>
+      <c r="T16">
         <v>-1765000.0</v>
       </c>
-      <c r="T16">
+      <c r="U16">
         <v>-1755000.0</v>
       </c>
-      <c r="U16"/>
       <c r="V16"/>
       <c r="W16"/>
       <c r="X16"/>
       <c r="Y16"/>
       <c r="Z16"/>
       <c r="AA16"/>
       <c r="AB16"/>
       <c r="AC16"/>
       <c r="AD16"/>
       <c r="AE16"/>
       <c r="AF16"/>
       <c r="AG16"/>
       <c r="AH16"/>
       <c r="AI16"/>
       <c r="AJ16"/>
       <c r="AK16"/>
       <c r="AL16"/>
       <c r="AM16"/>
       <c r="AN16"/>
       <c r="AO16"/>
       <c r="AP16"/>
       <c r="AQ16"/>
       <c r="AR16"/>
       <c r="AS16"/>
-    </row>
-    <row r="17" spans="1:45">
+      <c r="AT16"/>
+    </row>
+    <row r="17" spans="1:46">
       <c r="A17" t="s">
         <v>29</v>
       </c>
       <c r="B17"/>
       <c r="C17"/>
       <c r="D17"/>
       <c r="E17"/>
       <c r="F17"/>
       <c r="G17"/>
       <c r="H17"/>
       <c r="I17"/>
       <c r="J17"/>
       <c r="K17"/>
       <c r="L17"/>
       <c r="M17"/>
       <c r="N17"/>
       <c r="O17"/>
       <c r="P17"/>
       <c r="Q17"/>
       <c r="R17"/>
       <c r="S17"/>
       <c r="T17"/>
       <c r="U17"/>
       <c r="V17"/>
       <c r="W17"/>
       <c r="X17"/>
       <c r="Y17"/>
       <c r="Z17"/>
       <c r="AA17"/>
       <c r="AB17"/>
       <c r="AC17"/>
       <c r="AD17"/>
       <c r="AE17"/>
       <c r="AF17"/>
       <c r="AG17"/>
       <c r="AH17"/>
       <c r="AI17"/>
       <c r="AJ17"/>
       <c r="AK17"/>
       <c r="AL17"/>
       <c r="AM17"/>
       <c r="AN17"/>
       <c r="AO17"/>
       <c r="AP17"/>
       <c r="AQ17"/>
       <c r="AR17"/>
       <c r="AS17"/>
-    </row>
-    <row r="18" spans="1:45">
+      <c r="AT17"/>
+    </row>
+    <row r="18" spans="1:46">
       <c r="A18" t="s">
         <v>30</v>
       </c>
       <c r="B18"/>
       <c r="C18"/>
       <c r="D18"/>
       <c r="E18"/>
       <c r="F18"/>
       <c r="G18"/>
       <c r="H18"/>
       <c r="I18"/>
       <c r="J18"/>
       <c r="K18"/>
       <c r="L18"/>
       <c r="M18"/>
       <c r="N18"/>
       <c r="O18"/>
       <c r="P18"/>
       <c r="Q18"/>
       <c r="R18"/>
       <c r="S18"/>
       <c r="T18"/>
       <c r="U18"/>
       <c r="V18"/>
       <c r="W18"/>
       <c r="X18"/>
       <c r="Y18"/>
       <c r="Z18"/>
       <c r="AA18"/>
       <c r="AB18"/>
       <c r="AC18"/>
       <c r="AD18"/>
       <c r="AE18"/>
       <c r="AF18"/>
       <c r="AG18"/>
       <c r="AH18"/>
       <c r="AI18"/>
       <c r="AJ18"/>
       <c r="AK18"/>
       <c r="AL18"/>
       <c r="AM18"/>
       <c r="AN18"/>
       <c r="AO18"/>
       <c r="AP18"/>
       <c r="AQ18"/>
       <c r="AR18"/>
       <c r="AS18"/>
-    </row>
-    <row r="19" spans="1:45">
+      <c r="AT18"/>
+    </row>
+    <row r="19" spans="1:46">
       <c r="A19" t="s">
         <v>31</v>
       </c>
       <c r="B19"/>
       <c r="C19"/>
       <c r="D19"/>
       <c r="E19"/>
       <c r="F19"/>
       <c r="G19"/>
       <c r="H19"/>
       <c r="I19"/>
       <c r="J19"/>
       <c r="K19"/>
       <c r="L19"/>
       <c r="M19"/>
       <c r="N19"/>
       <c r="O19"/>
       <c r="P19"/>
       <c r="Q19"/>
       <c r="R19"/>
       <c r="S19"/>
       <c r="T19"/>
       <c r="U19"/>
       <c r="V19"/>
       <c r="W19"/>
-      <c r="X19">
+      <c r="X19"/>
+      <c r="Y19">
         <v>91182000.0</v>
       </c>
-      <c r="Y19">
+      <c r="Z19">
         <v>90008000.0</v>
       </c>
-      <c r="Z19">
+      <c r="AA19">
         <v>146466000.0</v>
       </c>
-      <c r="AA19">
+      <c r="AB19">
         <v>64423000.0</v>
       </c>
-      <c r="AB19">
+      <c r="AC19">
         <v>129772000.0</v>
       </c>
-      <c r="AC19">
+      <c r="AD19">
         <v>203186000.0</v>
       </c>
-      <c r="AD19"/>
       <c r="AE19"/>
       <c r="AF19"/>
       <c r="AG19"/>
       <c r="AH19"/>
       <c r="AI19"/>
       <c r="AJ19"/>
       <c r="AK19"/>
       <c r="AL19"/>
       <c r="AM19"/>
       <c r="AN19"/>
       <c r="AO19"/>
       <c r="AP19"/>
       <c r="AQ19"/>
       <c r="AR19"/>
       <c r="AS19"/>
-    </row>
-    <row r="20" spans="1:45">
+      <c r="AT19"/>
+    </row>
+    <row r="20" spans="1:46">
       <c r="A20" t="s">
         <v>32</v>
       </c>
       <c r="B20">
         <v>56048000.0</v>
       </c>
-      <c r="C20"/>
+      <c r="C20">
+        <v>56048000.0</v>
+      </c>
       <c r="D20"/>
       <c r="E20"/>
       <c r="F20"/>
-      <c r="G20"/>
+      <c r="G20">
+        <v>0.0</v>
+      </c>
       <c r="H20"/>
       <c r="I20"/>
       <c r="J20"/>
       <c r="K20"/>
       <c r="L20"/>
       <c r="M20"/>
       <c r="N20"/>
       <c r="O20"/>
       <c r="P20"/>
       <c r="Q20"/>
       <c r="R20"/>
       <c r="S20"/>
       <c r="T20"/>
       <c r="U20"/>
       <c r="V20"/>
       <c r="W20"/>
       <c r="X20"/>
       <c r="Y20"/>
       <c r="Z20"/>
       <c r="AA20"/>
       <c r="AB20"/>
       <c r="AC20"/>
       <c r="AD20"/>
       <c r="AE20"/>
       <c r="AF20"/>
       <c r="AG20"/>
       <c r="AH20"/>
       <c r="AI20"/>
       <c r="AJ20"/>
       <c r="AK20"/>
       <c r="AL20"/>
       <c r="AM20"/>
       <c r="AN20"/>
       <c r="AO20"/>
       <c r="AP20"/>
       <c r="AQ20"/>
       <c r="AR20"/>
       <c r="AS20"/>
-    </row>
-    <row r="21" spans="1:45">
+      <c r="AT20"/>
+    </row>
+    <row r="21" spans="1:46">
       <c r="A21" t="s">
         <v>33</v>
       </c>
       <c r="B21">
+        <v>12309000.0</v>
+      </c>
+      <c r="C21">
         <v>12627000.0</v>
       </c>
-      <c r="C21">
+      <c r="D21">
         <v>1662000.0</v>
       </c>
-      <c r="D21">
+      <c r="E21">
         <v>1676000.0</v>
       </c>
-      <c r="E21">
+      <c r="F21">
         <v>1476000.0</v>
       </c>
-      <c r="F21">
+      <c r="G21">
         <v>1409000.0</v>
       </c>
-      <c r="G21">
+      <c r="H21">
         <v>1296000.0</v>
       </c>
-      <c r="H21">
+      <c r="I21">
         <v>1454000.0</v>
       </c>
-      <c r="I21">
+      <c r="J21">
         <v>937000.0</v>
       </c>
-      <c r="J21">
+      <c r="K21">
         <v>1273000.0</v>
       </c>
-      <c r="K21">
+      <c r="L21">
         <v>1823000.0</v>
       </c>
-      <c r="L21">
+      <c r="M21">
         <v>2514000.0</v>
       </c>
-      <c r="M21">
+      <c r="N21">
         <v>3205000.0</v>
       </c>
-      <c r="N21">
+      <c r="O21">
         <v>3973000.0</v>
       </c>
-      <c r="O21">
+      <c r="P21">
         <v>4975000.0</v>
       </c>
-      <c r="P21">
+      <c r="Q21">
         <v>6090000.0</v>
       </c>
-      <c r="Q21">
+      <c r="R21">
         <v>6925000.0</v>
       </c>
-      <c r="R21">
+      <c r="S21">
         <v>7747000.0</v>
       </c>
-      <c r="S21">
+      <c r="T21">
         <v>8593000.0</v>
       </c>
-      <c r="T21">
+      <c r="U21">
         <v>9529000.0</v>
       </c>
-      <c r="U21">
+      <c r="V21">
         <v>11722000.0</v>
       </c>
-      <c r="V21">
+      <c r="W21">
         <v>12991000.0</v>
       </c>
-      <c r="W21">
+      <c r="X21">
         <v>14599000.0</v>
       </c>
-      <c r="X21">
+      <c r="Y21">
         <v>16064000.0</v>
       </c>
-      <c r="Y21">
+      <c r="Z21">
         <v>16791000.0</v>
       </c>
-      <c r="Z21">
+      <c r="AA21">
         <v>18068000.0</v>
       </c>
-      <c r="AA21">
+      <c r="AB21">
         <v>17740000.0</v>
       </c>
-      <c r="AB21">
+      <c r="AC21">
         <v>16771000.0</v>
       </c>
-      <c r="AC21">
+      <c r="AD21">
         <v>14909000.0</v>
       </c>
-      <c r="AD21">
+      <c r="AE21">
         <v>14934000.0</v>
       </c>
-      <c r="AE21">
+      <c r="AF21">
         <v>13475000.0</v>
       </c>
-      <c r="AF21">
+      <c r="AG21">
         <v>11237000.0</v>
       </c>
-      <c r="AG21">
+      <c r="AH21">
         <v>8932000.0</v>
       </c>
-      <c r="AH21">
+      <c r="AI21">
         <v>6843000.0</v>
       </c>
-      <c r="AI21"/>
       <c r="AJ21"/>
       <c r="AK21"/>
-      <c r="AL21">
+      <c r="AL21"/>
+      <c r="AM21">
         <v>9375.0</v>
       </c>
-      <c r="AM21"/>
       <c r="AN21"/>
       <c r="AO21"/>
-      <c r="AP21">
+      <c r="AP21"/>
+      <c r="AQ21">
         <v>65523.0</v>
       </c>
-      <c r="AQ21"/>
       <c r="AR21"/>
       <c r="AS21"/>
-    </row>
-    <row r="22" spans="1:45">
+      <c r="AT21"/>
+    </row>
+    <row r="22" spans="1:46">
       <c r="A22" t="s">
         <v>34</v>
       </c>
       <c r="B22"/>
       <c r="C22"/>
       <c r="D22"/>
       <c r="E22"/>
       <c r="F22"/>
-      <c r="G22">
+      <c r="G22"/>
+      <c r="H22">
         <v>-312625000.0</v>
       </c>
-      <c r="H22">
+      <c r="I22">
         <v>-46650000.0</v>
       </c>
-      <c r="I22">
+      <c r="J22">
         <v>-274522000.0</v>
       </c>
-      <c r="J22">
+      <c r="K22">
         <v>-175770000.0</v>
       </c>
-      <c r="K22">
+      <c r="L22">
         <v>-297430000.0</v>
       </c>
-      <c r="L22">
+      <c r="M22">
         <v>-277605000.0</v>
       </c>
-      <c r="M22">
+      <c r="N22">
         <v>-238472000.0</v>
       </c>
-      <c r="N22">
+      <c r="O22">
         <v>-196984000.0</v>
       </c>
-      <c r="O22">
+      <c r="P22">
         <v>-195783000.0</v>
       </c>
-      <c r="P22">
+      <c r="Q22">
         <v>-248638000.0</v>
       </c>
-      <c r="Q22">
+      <c r="R22">
         <v>-438937000.0</v>
       </c>
-      <c r="R22">
+      <c r="S22">
         <v>-456011000.0</v>
       </c>
-      <c r="S22">
+      <c r="T22">
         <v>4374000.0</v>
       </c>
-      <c r="T22">
+      <c r="U22">
         <v>4656000.0</v>
       </c>
-      <c r="U22">
+      <c r="V22">
         <v>3844000.0</v>
       </c>
-      <c r="V22">
+      <c r="W22">
         <v>1351000.0</v>
       </c>
-      <c r="W22">
+      <c r="X22">
         <v>282000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>423000.0</v>
       </c>
       <c r="Y22">
         <v>423000.0</v>
       </c>
       <c r="Z22">
         <v>423000.0</v>
       </c>
       <c r="AA22">
         <v>423000.0</v>
       </c>
-      <c r="AB22"/>
+      <c r="AB22">
+        <v>423000.0</v>
+      </c>
       <c r="AC22"/>
       <c r="AD22"/>
       <c r="AE22"/>
       <c r="AF22"/>
-      <c r="AG22">
+      <c r="AG22"/>
+      <c r="AH22">
         <v>223669.0</v>
       </c>
-      <c r="AH22"/>
-      <c r="AI22">
+      <c r="AI22"/>
+      <c r="AJ22">
         <v>610212.0</v>
       </c>
-      <c r="AJ22"/>
       <c r="AK22"/>
       <c r="AL22"/>
       <c r="AM22"/>
       <c r="AN22"/>
       <c r="AO22"/>
       <c r="AP22"/>
       <c r="AQ22"/>
       <c r="AR22"/>
       <c r="AS22"/>
-    </row>
-    <row r="23" spans="1:45">
+      <c r="AT22"/>
+    </row>
+    <row r="23" spans="1:46">
       <c r="A23" t="s">
         <v>35</v>
       </c>
       <c r="B23">
+        <v>4688347000.0</v>
+      </c>
+      <c r="C23">
         <v>4768395000.0</v>
       </c>
-      <c r="C23">
+      <c r="D23">
         <v>3629463000.0</v>
       </c>
-      <c r="D23">
+      <c r="E23">
         <v>3615688000.0</v>
       </c>
-      <c r="E23">
+      <c r="F23">
         <v>3659725000.0</v>
       </c>
-      <c r="F23">
+      <c r="G23">
         <v>3594045000.0</v>
       </c>
-      <c r="G23">
+      <c r="H23">
         <v>3569206000.0</v>
       </c>
-      <c r="H23">
+      <c r="I23">
         <v>3615370000.0</v>
       </c>
-      <c r="I23">
+      <c r="J23">
         <v>3647219000.0</v>
       </c>
-      <c r="J23">
+      <c r="K23">
         <v>3502823000.0</v>
       </c>
-      <c r="K23">
+      <c r="L23">
         <v>3511027000.0</v>
       </c>
-      <c r="L23">
+      <c r="M23">
         <v>3475087000.0</v>
       </c>
-      <c r="M23">
+      <c r="N23">
         <v>3419013000.0</v>
       </c>
-      <c r="N23">
+      <c r="O23">
         <v>3427239000.0</v>
       </c>
-      <c r="O23">
+      <c r="P23">
         <v>3348439000.0</v>
       </c>
-      <c r="P23">
+      <c r="Q23">
         <v>3167850000.0</v>
       </c>
-      <c r="Q23">
+      <c r="R23">
         <v>3142317000.0</v>
       </c>
-      <c r="R23">
+      <c r="S23">
         <v>3106158000.0</v>
       </c>
-      <c r="S23">
+      <c r="T23">
         <v>2750228000.0</v>
       </c>
-      <c r="T23">
+      <c r="U23">
         <v>2517840000.0</v>
       </c>
-      <c r="U23">
+      <c r="V23">
         <v>2154360000.0</v>
       </c>
-      <c r="V23">
+      <c r="W23">
         <v>1896138000.0</v>
       </c>
-      <c r="W23">
+      <c r="X23">
         <v>1739873000.0</v>
       </c>
-      <c r="X23">
+      <c r="Y23">
         <v>1721757000.0</v>
       </c>
-      <c r="Y23">
+      <c r="Z23">
         <v>1604542000.0</v>
       </c>
-      <c r="Z23">
+      <c r="AA23">
         <v>1631858000.0</v>
       </c>
-      <c r="AA23">
+      <c r="AB23">
         <v>1644745000.0</v>
       </c>
-      <c r="AB23">
+      <c r="AC23">
         <v>1524509000.0</v>
       </c>
-      <c r="AC23">
+      <c r="AD23">
         <v>1487708000.0</v>
       </c>
-      <c r="AD23">
+      <c r="AE23">
         <v>1432650000.0</v>
       </c>
-      <c r="AE23">
+      <c r="AF23">
         <v>1442326000.0</v>
       </c>
-      <c r="AF23">
+      <c r="AG23">
         <v>1348863000.0</v>
       </c>
-      <c r="AG23">
+      <c r="AH23">
         <v>1300581000.0</v>
       </c>
-      <c r="AH23">
+      <c r="AI23">
         <v>1288927000.0</v>
       </c>
-      <c r="AI23">
+      <c r="AJ23">
         <v>1244100000.0</v>
       </c>
-      <c r="AJ23">
+      <c r="AK23">
         <v>1136431000.0</v>
       </c>
-      <c r="AK23">
+      <c r="AL23">
         <v>107261000.0</v>
       </c>
-      <c r="AL23">
+      <c r="AM23">
         <v>1100062960.0</v>
       </c>
-      <c r="AM23">
+      <c r="AN23">
         <v>959578000.0</v>
       </c>
-      <c r="AN23">
+      <c r="AO23">
         <v>792271000.0</v>
       </c>
-      <c r="AO23">
+      <c r="AP23">
         <v>725384000.0</v>
       </c>
-      <c r="AP23">
+      <c r="AQ23">
         <v>671380147.0</v>
       </c>
-      <c r="AQ23"/>
       <c r="AR23"/>
-      <c r="AS23">
+      <c r="AS23"/>
+      <c r="AT23">
         <v>73080000.0</v>
       </c>
     </row>
-    <row r="24" spans="1:45">
+    <row r="24" spans="1:46">
       <c r="A24" t="s">
         <v>36</v>
       </c>
-      <c r="B24"/>
+      <c r="B24">
+        <v>425000000.0</v>
+      </c>
       <c r="C24">
-        <v>425000000.0</v>
+        <v>375000000.0</v>
       </c>
       <c r="D24">
         <v>425000000.0</v>
       </c>
       <c r="E24">
         <v>425000000.0</v>
       </c>
       <c r="F24">
-        <v>375000000.0</v>
+        <v>425000000.0</v>
       </c>
       <c r="G24">
         <v>375000000.0</v>
       </c>
       <c r="H24">
         <v>375000000.0</v>
       </c>
       <c r="I24">
+        <v>375000000.0</v>
+      </c>
+      <c r="J24">
         <v>350000000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>325000000.0</v>
       </c>
       <c r="K24">
         <v>325000000.0</v>
       </c>
       <c r="L24">
+        <v>325000000.0</v>
+      </c>
+      <c r="M24">
         <v>325387000.0</v>
       </c>
-      <c r="M24">
+      <c r="N24">
         <v>375387000.0</v>
       </c>
-      <c r="N24">
+      <c r="O24">
         <v>375392000.0</v>
       </c>
-      <c r="O24">
+      <c r="P24">
         <v>375396000.0</v>
       </c>
-      <c r="P24">
+      <c r="Q24">
         <v>375399000.0</v>
       </c>
-      <c r="Q24">
+      <c r="R24">
         <v>380405000.0</v>
       </c>
-      <c r="R24">
+      <c r="S24">
         <v>500459000.0</v>
       </c>
-      <c r="S24">
+      <c r="T24">
         <v>300468000.0</v>
       </c>
-      <c r="T24">
+      <c r="U24">
         <v>200474000.0</v>
       </c>
-      <c r="U24">
+      <c r="V24">
         <v>80479000.0</v>
       </c>
-      <c r="V24">
+      <c r="W24">
         <v>110483000.0</v>
       </c>
-      <c r="W24">
+      <c r="X24">
         <v>100491000.0</v>
       </c>
-      <c r="X24">
+      <c r="Y24">
         <v>83060000.0</v>
       </c>
-      <c r="Y24">
+      <c r="Z24">
         <v>83097000.0</v>
       </c>
-      <c r="Z24">
+      <c r="AA24">
         <v>63129000.0</v>
       </c>
-      <c r="AA24">
+      <c r="AB24">
         <v>63154000.0</v>
       </c>
-      <c r="AB24">
+      <c r="AC24">
         <v>3584731.0</v>
       </c>
-      <c r="AC24">
+      <c r="AD24">
         <v>3751523.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>4257000.0</v>
       </c>
       <c r="AE24">
         <v>4257000.0</v>
       </c>
-      <c r="AF24"/>
-      <c r="AG24">
+      <c r="AF24">
+        <v>4257000.0</v>
+      </c>
+      <c r="AG24"/>
+      <c r="AH24">
         <v>4941370.0</v>
       </c>
-      <c r="AH24">
+      <c r="AI24">
         <v>5039147.0</v>
       </c>
-      <c r="AI24">
+      <c r="AJ24">
         <v>123810057.0</v>
       </c>
-      <c r="AJ24"/>
       <c r="AK24"/>
       <c r="AL24"/>
       <c r="AM24"/>
       <c r="AN24"/>
       <c r="AO24"/>
       <c r="AP24"/>
       <c r="AQ24"/>
       <c r="AR24"/>
       <c r="AS24"/>
-    </row>
-    <row r="25" spans="1:45">
+      <c r="AT24"/>
+    </row>
+    <row r="25" spans="1:46">
       <c r="A25" t="s">
         <v>37</v>
       </c>
       <c r="B25"/>
       <c r="C25"/>
       <c r="D25"/>
       <c r="E25"/>
       <c r="F25"/>
       <c r="G25"/>
       <c r="H25"/>
       <c r="I25"/>
       <c r="J25"/>
       <c r="K25"/>
-      <c r="L25">
-[...1 lines deleted...]
-      </c>
+      <c r="L25"/>
       <c r="M25">
         <v>387000.0</v>
       </c>
       <c r="N25">
+        <v>387000.0</v>
+      </c>
+      <c r="O25">
         <v>392000.0</v>
       </c>
-      <c r="O25">
+      <c r="P25">
         <v>396000.0</v>
       </c>
-      <c r="P25">
+      <c r="Q25">
         <v>399000.0</v>
       </c>
-      <c r="Q25">
+      <c r="R25">
         <v>405000.0</v>
       </c>
-      <c r="R25">
+      <c r="S25">
         <v>459000.0</v>
       </c>
-      <c r="S25">
+      <c r="T25">
         <v>468000.0</v>
       </c>
-      <c r="T25">
+      <c r="U25">
         <v>474000.0</v>
       </c>
-      <c r="U25">
+      <c r="V25">
         <v>479000.0</v>
       </c>
-      <c r="V25">
+      <c r="W25">
         <v>483000.0</v>
       </c>
-      <c r="W25"/>
-      <c r="X25">
+      <c r="X25"/>
+      <c r="Y25">
         <v>3060000.0</v>
       </c>
-      <c r="Y25">
+      <c r="Z25">
         <v>3097000.0</v>
       </c>
-      <c r="Z25">
+      <c r="AA25">
         <v>3129000.0</v>
       </c>
-      <c r="AA25">
+      <c r="AB25">
         <v>3154000.0</v>
       </c>
-      <c r="AB25">
+      <c r="AC25">
         <v>3585000.0</v>
       </c>
-      <c r="AC25">
+      <c r="AD25">
         <v>3752000.0</v>
       </c>
-      <c r="AD25">
+      <c r="AE25">
         <v>4257000.0</v>
       </c>
-      <c r="AE25"/>
       <c r="AF25"/>
       <c r="AG25"/>
       <c r="AH25"/>
       <c r="AI25"/>
       <c r="AJ25"/>
       <c r="AK25"/>
       <c r="AL25"/>
       <c r="AM25"/>
       <c r="AN25"/>
       <c r="AO25"/>
       <c r="AP25"/>
       <c r="AQ25"/>
       <c r="AR25"/>
       <c r="AS25"/>
-    </row>
-    <row r="26" spans="1:45">
+      <c r="AT25"/>
+    </row>
+    <row r="26" spans="1:46">
       <c r="A26" t="s">
         <v>38</v>
       </c>
-      <c r="B26"/>
+      <c r="B26">
+        <v>45180000.0</v>
+      </c>
       <c r="C26">
+        <v>58934000.0</v>
+      </c>
+      <c r="D26">
         <v>21070000.0</v>
       </c>
-      <c r="D26">
+      <c r="E26">
         <v>21011000.0</v>
       </c>
-      <c r="E26">
+      <c r="F26">
         <v>33866000.0</v>
       </c>
-      <c r="F26">
+      <c r="G26">
         <v>27691000.0</v>
       </c>
-      <c r="G26">
+      <c r="H26">
         <v>28774000.0</v>
       </c>
-      <c r="H26">
+      <c r="I26">
         <v>28101000.0</v>
       </c>
-      <c r="I26">
+      <c r="J26">
         <v>28345000.0</v>
       </c>
-      <c r="J26">
+      <c r="K26">
         <v>28828000.0</v>
       </c>
-      <c r="K26">
+      <c r="L26">
         <v>27777000.0</v>
       </c>
-      <c r="L26">
+      <c r="M26">
         <v>29054000.0</v>
       </c>
-      <c r="M26">
+      <c r="N26">
         <v>29602000.0</v>
       </c>
-      <c r="N26">
+      <c r="O26">
         <v>29545000.0</v>
       </c>
-      <c r="O26">
+      <c r="P26">
         <v>30430000.0</v>
       </c>
-      <c r="P26">
+      <c r="Q26">
         <v>32172000.0</v>
       </c>
-      <c r="Q26">
+      <c r="R26">
         <v>34910000.0</v>
       </c>
-      <c r="R26">
+      <c r="S26">
         <v>37119000.0</v>
       </c>
-      <c r="S26">
+      <c r="T26">
         <v>17500000.0</v>
       </c>
-      <c r="T26">
+      <c r="U26">
         <v>16722000.0</v>
       </c>
-      <c r="U26">
+      <c r="V26">
         <v>18739000.0</v>
       </c>
-      <c r="V26">
+      <c r="W26">
         <v>18117000.0</v>
       </c>
-      <c r="W26">
+      <c r="X26">
         <v>18204000.0</v>
       </c>
-      <c r="X26">
+      <c r="Y26">
         <v>18415000.0</v>
       </c>
-      <c r="Y26">
+      <c r="Z26">
         <v>18182000.0</v>
       </c>
-      <c r="Z26">
+      <c r="AA26">
         <v>15695000.0</v>
       </c>
-      <c r="AA26">
+      <c r="AB26">
         <v>15913000.0</v>
       </c>
-      <c r="AB26">
+      <c r="AC26">
         <v>17845773.0</v>
       </c>
-      <c r="AC26">
+      <c r="AD26">
         <v>18711694.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>20051000.0</v>
       </c>
       <c r="AE26">
         <v>20051000.0</v>
       </c>
-      <c r="AF26"/>
-      <c r="AG26">
+      <c r="AF26">
+        <v>20051000.0</v>
+      </c>
+      <c r="AG26"/>
+      <c r="AH26">
         <v>20722625.0</v>
       </c>
-      <c r="AH26">
+      <c r="AI26">
         <v>27143159.0</v>
       </c>
-      <c r="AI26">
+      <c r="AJ26">
         <v>20978561.0</v>
       </c>
-      <c r="AJ26"/>
-      <c r="AK26">
+      <c r="AK26"/>
+      <c r="AL26">
         <v>933320993.0</v>
       </c>
-      <c r="AL26"/>
       <c r="AM26"/>
       <c r="AN26"/>
-      <c r="AO26">
+      <c r="AO26"/>
+      <c r="AP26">
         <v>625037125.0</v>
       </c>
-      <c r="AP26"/>
       <c r="AQ26"/>
       <c r="AR26"/>
       <c r="AS26"/>
-    </row>
-    <row r="27" spans="1:45">
+      <c r="AT26"/>
+    </row>
+    <row r="27" spans="1:46">
       <c r="A27" t="s">
         <v>39</v>
       </c>
       <c r="B27"/>
       <c r="C27"/>
       <c r="D27"/>
       <c r="E27"/>
       <c r="F27"/>
       <c r="G27"/>
       <c r="H27"/>
       <c r="I27"/>
       <c r="J27"/>
       <c r="K27"/>
       <c r="L27"/>
       <c r="M27"/>
       <c r="N27"/>
       <c r="O27"/>
       <c r="P27"/>
       <c r="Q27"/>
       <c r="R27"/>
       <c r="S27"/>
       <c r="T27"/>
       <c r="U27"/>
       <c r="V27"/>
       <c r="W27"/>
       <c r="X27"/>
       <c r="Y27"/>
       <c r="Z27"/>
       <c r="AA27"/>
       <c r="AB27"/>
       <c r="AC27"/>
       <c r="AD27"/>
       <c r="AE27"/>
       <c r="AF27"/>
       <c r="AG27"/>
       <c r="AH27"/>
       <c r="AI27"/>
       <c r="AJ27"/>
       <c r="AK27"/>
       <c r="AL27"/>
       <c r="AM27"/>
       <c r="AN27"/>
       <c r="AO27"/>
       <c r="AP27"/>
       <c r="AQ27"/>
       <c r="AR27"/>
       <c r="AS27"/>
-    </row>
-    <row r="28" spans="1:45">
+      <c r="AT27"/>
+    </row>
+    <row r="28" spans="1:46">
       <c r="A28" t="s">
         <v>40</v>
       </c>
       <c r="B28">
+        <v>65560000.0</v>
+      </c>
+      <c r="C28">
         <v>169780000.0</v>
       </c>
-      <c r="C28">
+      <c r="D28">
         <v>218763000.0</v>
       </c>
-      <c r="D28">
+      <c r="E28">
         <v>159626000.0</v>
       </c>
-      <c r="E28">
+      <c r="F28">
         <v>160645000.0</v>
       </c>
-      <c r="F28">
+      <c r="G28">
         <v>146602000.0</v>
       </c>
-      <c r="G28">
+      <c r="H28">
         <v>103543000.0</v>
       </c>
-      <c r="H28">
+      <c r="I28">
         <v>57717000.0</v>
       </c>
-      <c r="I28">
+      <c r="J28">
         <v>103858000.0</v>
       </c>
-      <c r="J28">
+      <c r="K28">
         <v>193309000.0</v>
       </c>
-      <c r="K28">
+      <c r="L28">
         <v>53431000.0</v>
       </c>
-      <c r="L28">
+      <c r="M28">
         <v>82869000.0</v>
       </c>
-      <c r="M28">
+      <c r="N28">
         <v>167658000.0</v>
       </c>
-      <c r="N28">
+      <c r="O28">
         <v>233313000.0</v>
       </c>
-      <c r="O28">
+      <c r="P28">
         <v>220645000.0</v>
       </c>
-      <c r="P28">
+      <c r="Q28">
         <v>164403000.0</v>
       </c>
-      <c r="Q28">
+      <c r="R28">
         <v>-29138000.0</v>
       </c>
-      <c r="R28">
+      <c r="S28">
         <v>77797000.0</v>
       </c>
-      <c r="S28">
+      <c r="T28">
         <v>59714000.0</v>
       </c>
-      <c r="T28">
+      <c r="U28">
         <v>-98167000.0</v>
       </c>
-      <c r="U28">
+      <c r="V28">
         <v>-78248000.0</v>
       </c>
-      <c r="V28">
+      <c r="W28">
         <v>-19351000.0</v>
       </c>
-      <c r="W28">
+      <c r="X28">
         <v>2570000.0</v>
       </c>
-      <c r="X28">
+      <c r="Y28">
         <v>-113496000.0</v>
       </c>
-      <c r="Y28">
+      <c r="Z28">
         <v>-105725000.0</v>
       </c>
-      <c r="Z28">
+      <c r="AA28">
         <v>-194891000.0</v>
       </c>
-      <c r="AA28">
+      <c r="AB28">
         <v>-188905000.0</v>
       </c>
-      <c r="AB28">
+      <c r="AC28">
         <v>-147533000.0</v>
       </c>
-      <c r="AC28">
+      <c r="AD28">
         <v>-101759000.0</v>
       </c>
-      <c r="AD28">
+      <c r="AE28">
         <v>-126006000.0</v>
       </c>
-      <c r="AE28">
+      <c r="AF28">
         <v>-167329000.0</v>
       </c>
-      <c r="AF28">
+      <c r="AG28">
         <v>-70226000.0</v>
       </c>
-      <c r="AG28">
+      <c r="AH28">
         <v>-22995000.0</v>
       </c>
-      <c r="AH28">
+      <c r="AI28">
         <v>30669000.0</v>
       </c>
-      <c r="AI28">
+      <c r="AJ28">
         <v>47430000.0</v>
       </c>
-      <c r="AJ28">
+      <c r="AK28">
         <v>-25455000.0</v>
       </c>
-      <c r="AK28"/>
-      <c r="AL28">
+      <c r="AL28"/>
+      <c r="AM28">
         <v>50242633.0</v>
       </c>
-      <c r="AM28">
+      <c r="AN28">
         <v>12300000.0</v>
       </c>
-      <c r="AN28">
+      <c r="AO28">
         <v>-19886000.0</v>
       </c>
-      <c r="AO28">
+      <c r="AP28">
         <v>-48675000.0</v>
       </c>
-      <c r="AP28">
+      <c r="AQ28">
         <v>-24867088.0</v>
       </c>
-      <c r="AQ28"/>
       <c r="AR28"/>
       <c r="AS28"/>
-    </row>
-    <row r="29" spans="1:45">
+      <c r="AT28"/>
+    </row>
+    <row r="29" spans="1:46">
       <c r="A29" t="s">
         <v>41</v>
       </c>
-      <c r="B29"/>
+      <c r="B29">
+        <v>979156000.0</v>
+      </c>
       <c r="C29">
+        <v>1054184000.0</v>
+      </c>
+      <c r="D29">
         <v>870888000.0</v>
       </c>
-      <c r="D29">
+      <c r="E29">
         <v>861100000.0</v>
       </c>
-      <c r="E29">
+      <c r="F29">
         <v>852969000.0</v>
       </c>
-      <c r="F29">
+      <c r="G29">
         <v>796353000.0</v>
       </c>
-      <c r="G29">
+      <c r="H29">
         <v>782185000.0</v>
       </c>
-      <c r="H29">
+      <c r="I29">
         <v>782228000.0</v>
       </c>
-      <c r="I29">
+      <c r="J29">
         <v>746604000.0</v>
       </c>
-      <c r="J29">
+      <c r="K29">
         <v>706517000.0</v>
       </c>
-      <c r="K29">
+      <c r="L29">
         <v>709704000.0</v>
       </c>
-      <c r="L29">
+      <c r="M29">
         <v>698550000.0</v>
       </c>
-      <c r="M29">
+      <c r="N29">
         <v>728348000.0</v>
       </c>
-      <c r="N29">
+      <c r="O29">
         <v>727804000.0</v>
       </c>
-      <c r="O29">
+      <c r="P29">
         <v>724425000.0</v>
       </c>
-      <c r="P29">
+      <c r="Q29">
         <v>698468000.0</v>
       </c>
-      <c r="Q29">
+      <c r="R29">
         <v>690815000.0</v>
       </c>
-      <c r="R29">
+      <c r="S29">
         <v>790682000.0</v>
       </c>
-      <c r="S29">
+      <c r="T29">
         <v>576622000.0</v>
       </c>
-      <c r="T29">
+      <c r="U29">
         <v>464728000.0</v>
       </c>
-      <c r="U29">
+      <c r="V29">
         <v>335854000.0</v>
       </c>
-      <c r="V29">
+      <c r="W29">
         <v>355314000.0</v>
       </c>
-      <c r="W29">
+      <c r="X29">
         <v>337587000.0</v>
       </c>
-      <c r="X29">
+      <c r="Y29">
         <v>312481000.0</v>
       </c>
-      <c r="Y29">
+      <c r="Z29">
         <v>306832000.0</v>
       </c>
-      <c r="Z29"/>
       <c r="AA29"/>
       <c r="AB29"/>
       <c r="AC29"/>
       <c r="AD29"/>
       <c r="AE29"/>
       <c r="AF29"/>
       <c r="AG29"/>
       <c r="AH29"/>
       <c r="AI29"/>
       <c r="AJ29"/>
       <c r="AK29"/>
       <c r="AL29"/>
       <c r="AM29"/>
       <c r="AN29"/>
       <c r="AO29"/>
       <c r="AP29"/>
       <c r="AQ29"/>
       <c r="AR29"/>
       <c r="AS29"/>
-    </row>
-    <row r="30" spans="1:45">
+      <c r="AT29"/>
+    </row>
+    <row r="30" spans="1:46">
       <c r="A30" t="s">
         <v>42</v>
       </c>
       <c r="B30">
+        <v>20299000.0</v>
+      </c>
+      <c r="C30">
         <v>20298000.0</v>
       </c>
-      <c r="C30">
+      <c r="D30">
         <v>16912000.0</v>
       </c>
-      <c r="D30">
+      <c r="E30">
         <v>16528000.0</v>
       </c>
-      <c r="E30">
+      <c r="F30">
         <v>16498000.0</v>
       </c>
-      <c r="F30">
+      <c r="G30">
         <v>15858000.0</v>
       </c>
-      <c r="G30">
+      <c r="H30">
         <v>15667000.0</v>
       </c>
-      <c r="H30">
+      <c r="I30">
         <v>15286000.0</v>
       </c>
-      <c r="I30">
+      <c r="J30">
         <v>15686000.0</v>
       </c>
-      <c r="J30">
+      <c r="K30">
         <v>15125000.0</v>
       </c>
-      <c r="K30">
+      <c r="L30">
         <v>14612000.0</v>
       </c>
-      <c r="L30">
+      <c r="M30">
         <v>13877000.0</v>
       </c>
-      <c r="M30">
+      <c r="N30">
         <v>13642000.0</v>
       </c>
-      <c r="N30">
+      <c r="O30">
         <v>13171000.0</v>
       </c>
-      <c r="O30">
+      <c r="P30">
         <v>11732000.0</v>
       </c>
-      <c r="P30">
+      <c r="Q30">
         <v>10990000.0</v>
       </c>
-      <c r="Q30">
+      <c r="R30">
         <v>10644000.0</v>
       </c>
-      <c r="R30">
+      <c r="S30">
         <v>11052000.0</v>
       </c>
-      <c r="S30">
+      <c r="T30">
         <v>10737000.0</v>
       </c>
-      <c r="T30">
+      <c r="U30">
         <v>10668000.0</v>
       </c>
-      <c r="U30">
+      <c r="V30">
         <v>10515000.0</v>
       </c>
-      <c r="V30">
+      <c r="W30">
         <v>10671000.0</v>
       </c>
-      <c r="W30">
+      <c r="X30">
         <v>7999000.0</v>
       </c>
-      <c r="X30">
+      <c r="Y30">
         <v>8270000.0</v>
       </c>
-      <c r="Y30">
+      <c r="Z30">
         <v>5534000.0</v>
       </c>
-      <c r="Z30">
+      <c r="AA30">
         <v>5101000.0</v>
       </c>
-      <c r="AA30">
+      <c r="AB30">
         <v>5465000.0</v>
       </c>
-      <c r="AB30">
+      <c r="AC30">
         <v>5290000.0</v>
       </c>
-      <c r="AC30">
+      <c r="AD30">
         <v>5439000.0</v>
       </c>
-      <c r="AD30">
+      <c r="AE30">
         <v>4957000.0</v>
       </c>
-      <c r="AE30">
+      <c r="AF30">
         <v>5105000.0</v>
       </c>
-      <c r="AF30">
+      <c r="AG30">
         <v>5035000.0</v>
       </c>
-      <c r="AG30">
+      <c r="AH30">
         <v>4930000.0</v>
       </c>
-      <c r="AH30">
+      <c r="AI30">
         <v>4756000.0</v>
       </c>
-      <c r="AI30">
+      <c r="AJ30">
         <v>4216000.0</v>
       </c>
-      <c r="AJ30">
+      <c r="AK30">
         <v>3957000.0</v>
       </c>
-      <c r="AK30">
+      <c r="AL30">
         <v>3682907.0</v>
       </c>
-      <c r="AL30">
+      <c r="AM30">
         <v>3768238.0</v>
       </c>
-      <c r="AM30">
+      <c r="AN30">
         <v>2870000.0</v>
       </c>
-      <c r="AN30">
+      <c r="AO30">
         <v>2412000.0</v>
       </c>
-      <c r="AO30">
+      <c r="AP30">
         <v>2238000.0</v>
       </c>
-      <c r="AP30">
+      <c r="AQ30">
         <v>2120145.0</v>
       </c>
-      <c r="AQ30"/>
       <c r="AR30"/>
       <c r="AS30"/>
-    </row>
-    <row r="31" spans="1:45">
+      <c r="AT30"/>
+    </row>
+    <row r="31" spans="1:46">
       <c r="A31" t="s">
         <v>43</v>
       </c>
       <c r="B31"/>
       <c r="C31"/>
       <c r="D31"/>
       <c r="E31"/>
       <c r="F31"/>
       <c r="G31"/>
       <c r="H31"/>
       <c r="I31"/>
       <c r="J31"/>
-      <c r="K31">
+      <c r="K31"/>
+      <c r="L31">
         <v>384704000.0</v>
       </c>
-      <c r="L31">
+      <c r="M31">
         <v>373163000.0</v>
       </c>
-      <c r="M31">
+      <c r="N31">
         <v>352961000.0</v>
       </c>
-      <c r="N31">
+      <c r="O31">
         <v>349421000.0</v>
       </c>
-      <c r="O31">
+      <c r="P31">
         <v>349029000.0</v>
       </c>
-      <c r="P31">
+      <c r="Q31">
         <v>323069000.0</v>
       </c>
-      <c r="Q31">
+      <c r="R31">
         <v>310410000.0</v>
       </c>
-      <c r="R31">
+      <c r="S31">
         <v>290223000.0</v>
       </c>
-      <c r="S31">
+      <c r="T31">
         <v>276154000.0</v>
       </c>
-      <c r="T31">
+      <c r="U31">
         <v>264254000.0</v>
       </c>
-      <c r="U31">
+      <c r="V31">
         <v>255375000.0</v>
       </c>
-      <c r="V31">
+      <c r="W31">
         <v>244831000.0</v>
       </c>
-      <c r="W31">
+      <c r="X31">
         <v>237096000.0</v>
       </c>
-      <c r="X31">
+      <c r="Y31">
         <v>229421000.0</v>
       </c>
-      <c r="Y31">
+      <c r="Z31">
         <v>223735000.0</v>
       </c>
-      <c r="Z31">
+      <c r="AA31">
         <v>216724000.0</v>
       </c>
-      <c r="AA31">
+      <c r="AB31">
         <v>194422000.0</v>
       </c>
-      <c r="AB31">
+      <c r="AC31">
         <v>184317000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>168608000.0</v>
       </c>
       <c r="AD31">
         <v>168608000.0</v>
       </c>
       <c r="AE31">
         <v>168608000.0</v>
       </c>
-      <c r="AF31"/>
-      <c r="AG31">
+      <c r="AF31">
+        <v>168608000.0</v>
+      </c>
+      <c r="AG31"/>
+      <c r="AH31">
         <v>144006537.0</v>
       </c>
-      <c r="AH31">
+      <c r="AI31">
         <v>135115488.0</v>
       </c>
-      <c r="AI31">
+      <c r="AJ31">
         <v>127264864.0</v>
       </c>
-      <c r="AJ31"/>
-      <c r="AK31">
+      <c r="AK31"/>
+      <c r="AL31">
         <v>107260974.0</v>
       </c>
-      <c r="AL31"/>
       <c r="AM31"/>
       <c r="AN31"/>
-      <c r="AO31">
+      <c r="AO31"/>
+      <c r="AP31">
         <v>93861892.0</v>
       </c>
-      <c r="AP31"/>
       <c r="AQ31"/>
       <c r="AR31"/>
       <c r="AS31"/>
-    </row>
-    <row r="32" spans="1:45">
+      <c r="AT31"/>
+    </row>
+    <row r="32" spans="1:46">
       <c r="A32" t="s">
         <v>44</v>
       </c>
       <c r="B32"/>
       <c r="C32"/>
       <c r="D32"/>
       <c r="E32"/>
       <c r="F32"/>
       <c r="G32"/>
       <c r="H32"/>
       <c r="I32"/>
       <c r="J32"/>
       <c r="K32"/>
       <c r="L32"/>
       <c r="M32"/>
       <c r="N32"/>
       <c r="O32"/>
       <c r="P32"/>
       <c r="Q32"/>
       <c r="R32"/>
       <c r="S32"/>
       <c r="T32"/>
       <c r="U32"/>
       <c r="V32"/>
       <c r="W32"/>
       <c r="X32"/>
       <c r="Y32"/>
       <c r="Z32"/>
       <c r="AA32"/>
       <c r="AB32"/>
       <c r="AC32"/>
       <c r="AD32"/>
       <c r="AE32"/>
       <c r="AF32"/>
       <c r="AG32"/>
       <c r="AH32"/>
       <c r="AI32"/>
       <c r="AJ32"/>
       <c r="AK32"/>
       <c r="AL32"/>
       <c r="AM32"/>
       <c r="AN32"/>
       <c r="AO32"/>
       <c r="AP32"/>
       <c r="AQ32"/>
       <c r="AR32"/>
       <c r="AS32"/>
-    </row>
-    <row r="33" spans="1:45">
+      <c r="AT32"/>
+    </row>
+    <row r="33" spans="1:46">
       <c r="A33" t="s">
         <v>45</v>
       </c>
       <c r="B33">
+        <v>4294092000.0</v>
+      </c>
+      <c r="C33">
         <v>113747000.0</v>
       </c>
-      <c r="C33">
+      <c r="D33">
         <v>3396145000.0</v>
       </c>
-      <c r="D33">
+      <c r="E33">
         <v>3323034000.0</v>
       </c>
-      <c r="E33">
+      <c r="F33">
         <v>3342746000.0</v>
       </c>
-      <c r="F33">
+      <c r="G33">
         <v>3324458000.0</v>
       </c>
-      <c r="G33">
+      <c r="H33">
         <v>3256581000.0</v>
       </c>
-      <c r="H33">
+      <c r="I33">
         <v>3257233000.0</v>
       </c>
-      <c r="I33">
+      <c r="J33">
         <v>3371245000.0</v>
       </c>
-      <c r="J33">
+      <c r="K33">
         <v>3327053000.0</v>
       </c>
-      <c r="K33">
+      <c r="L33">
         <v>3199645000.0</v>
       </c>
-      <c r="L33">
+      <c r="M33">
         <v>3192011000.0</v>
       </c>
-      <c r="M33">
+      <c r="N33">
         <v>3170030000.0</v>
       </c>
-      <c r="N33">
+      <c r="O33">
         <v>3243859000.0</v>
       </c>
-      <c r="O33">
+      <c r="P33">
         <v>3152675000.0</v>
       </c>
-      <c r="P33">
+      <c r="Q33">
         <v>2915439000.0</v>
       </c>
-      <c r="Q33">
+      <c r="R33">
         <v>2688799000.0</v>
       </c>
-      <c r="R33">
+      <c r="S33">
         <v>2636850000.0</v>
       </c>
-      <c r="S33">
+      <c r="T33">
         <v>2471989000.0</v>
       </c>
-      <c r="T33">
+      <c r="U33">
         <v>2181161000.0</v>
       </c>
-      <c r="U33">
+      <c r="V33">
         <v>1955331000.0</v>
       </c>
-      <c r="V33">
+      <c r="W33">
         <v>1727957000.0</v>
       </c>
-      <c r="W33">
+      <c r="X33">
         <v>1604407000.0</v>
       </c>
-      <c r="X33">
+      <c r="Y33">
         <v>1486747000.0</v>
       </c>
-      <c r="Y33">
+      <c r="Z33">
         <v>1379806000.0</v>
       </c>
-      <c r="Z33">
+      <c r="AA33">
         <v>1340566000.0</v>
       </c>
-      <c r="AA33">
+      <c r="AB33">
         <v>1358386000.0</v>
       </c>
-      <c r="AB33">
+      <c r="AC33">
         <v>1368102000.0</v>
       </c>
-      <c r="AC33">
+      <c r="AD33">
         <v>1376758000.0</v>
       </c>
-      <c r="AD33">
+      <c r="AE33">
         <v>1278542000.0</v>
       </c>
-      <c r="AE33">
+      <c r="AF33">
         <v>1265558000.0</v>
       </c>
-      <c r="AF33">
+      <c r="AG33">
         <v>1259192000.0</v>
       </c>
-      <c r="AG33">
+      <c r="AH33">
         <v>1222715000.0</v>
       </c>
-      <c r="AH33">
+      <c r="AI33">
         <v>1168789000.0</v>
       </c>
-      <c r="AI33">
+      <c r="AJ33">
         <v>1163504000.0</v>
       </c>
-      <c r="AJ33">
+      <c r="AK33">
         <v>1053133000.0</v>
       </c>
-      <c r="AK33"/>
-      <c r="AL33">
+      <c r="AL33"/>
+      <c r="AM33">
         <v>1004591572.0</v>
       </c>
-      <c r="AM33">
+      <c r="AN33">
         <v>899886000.0</v>
       </c>
-      <c r="AN33">
+      <c r="AO33">
         <v>734751000.0</v>
       </c>
-      <c r="AO33">
+      <c r="AP33">
         <v>659132000.0</v>
       </c>
-      <c r="AP33">
+      <c r="AQ33">
         <v>598864446.0</v>
       </c>
-      <c r="AQ33"/>
       <c r="AR33"/>
       <c r="AS33"/>
-    </row>
-    <row r="34" spans="1:45">
+      <c r="AT33"/>
+    </row>
+    <row r="34" spans="1:46">
       <c r="A34" t="s">
         <v>46</v>
       </c>
       <c r="B34"/>
       <c r="C34"/>
       <c r="D34"/>
       <c r="E34"/>
       <c r="F34"/>
       <c r="G34"/>
       <c r="H34"/>
       <c r="I34"/>
       <c r="J34"/>
       <c r="K34"/>
-      <c r="L34">
+      <c r="L34"/>
+      <c r="M34">
         <v>399196000.0</v>
       </c>
-      <c r="M34">
+      <c r="N34">
         <v>417891000.0</v>
       </c>
-      <c r="N34">
+      <c r="O34">
         <v>407849000.0</v>
       </c>
-      <c r="O34">
+      <c r="P34">
         <v>426672000.0</v>
       </c>
-      <c r="P34">
+      <c r="Q34">
         <v>446671000.0</v>
       </c>
-      <c r="Q34">
+      <c r="R34">
         <v>449154000.0</v>
       </c>
-      <c r="R34">
+      <c r="S34">
         <v>552252000.0</v>
       </c>
-      <c r="S34">
+      <c r="T34">
         <v>361571000.0</v>
       </c>
-      <c r="T34">
+      <c r="U34">
         <v>278079000.0</v>
       </c>
-      <c r="U34">
+      <c r="V34">
         <v>152380000.0</v>
       </c>
-      <c r="V34">
+      <c r="W34">
         <v>172064000.0</v>
       </c>
-      <c r="W34"/>
       <c r="X34"/>
       <c r="Y34"/>
       <c r="Z34"/>
       <c r="AA34"/>
       <c r="AB34"/>
       <c r="AC34"/>
       <c r="AD34"/>
       <c r="AE34"/>
       <c r="AF34"/>
       <c r="AG34"/>
       <c r="AH34"/>
       <c r="AI34"/>
       <c r="AJ34"/>
       <c r="AK34"/>
       <c r="AL34"/>
       <c r="AM34"/>
       <c r="AN34"/>
       <c r="AO34"/>
       <c r="AP34"/>
       <c r="AQ34"/>
       <c r="AR34"/>
       <c r="AS34"/>
-    </row>
-    <row r="35" spans="1:45">
+      <c r="AT34"/>
+    </row>
+    <row r="35" spans="1:46">
       <c r="A35" t="s">
         <v>47</v>
       </c>
       <c r="B35">
+        <v>4131268000.0</v>
+      </c>
+      <c r="C35">
         <v>4208732000.0</v>
       </c>
-      <c r="C35">
+      <c r="D35">
         <v>486924000.0</v>
       </c>
-      <c r="D35">
+      <c r="E35">
         <v>486657000.0</v>
       </c>
-      <c r="E35">
+      <c r="F35">
         <v>491239000.0</v>
       </c>
-      <c r="F35">
+      <c r="G35">
         <v>432396000.0</v>
       </c>
-      <c r="G35">
+      <c r="H35">
         <v>435308000.0</v>
       </c>
-      <c r="H35">
+      <c r="I35">
         <v>458800000.0</v>
       </c>
-      <c r="I35">
+      <c r="J35">
         <v>433698000.0</v>
       </c>
-      <c r="J35">
+      <c r="K35">
         <v>384427000.0</v>
       </c>
-      <c r="K35">
+      <c r="L35">
         <v>403820000.0</v>
       </c>
-      <c r="L35">
+      <c r="M35">
         <v>399583000.0</v>
       </c>
-      <c r="M35">
+      <c r="N35">
         <v>418278000.0</v>
       </c>
-      <c r="N35">
+      <c r="O35">
         <v>408241000.0</v>
       </c>
-      <c r="O35">
+      <c r="P35">
         <v>427068000.0</v>
       </c>
-      <c r="P35">
+      <c r="Q35">
         <v>447070000.0</v>
       </c>
-      <c r="Q35">
+      <c r="R35">
         <v>449559000.0</v>
       </c>
-      <c r="R35">
+      <c r="S35">
         <v>552711000.0</v>
       </c>
-      <c r="S35">
+      <c r="T35">
         <v>362039000.0</v>
       </c>
-      <c r="T35">
+      <c r="U35">
         <v>278553000.0</v>
       </c>
-      <c r="U35">
+      <c r="V35">
         <v>152859000.0</v>
       </c>
-      <c r="V35">
+      <c r="W35">
         <v>142547000.0</v>
       </c>
-      <c r="W35">
+      <c r="X35">
         <v>164676000.0</v>
       </c>
-      <c r="X35">
+      <c r="Y35">
         <v>141889000.0</v>
       </c>
-      <c r="Y35">
+      <c r="Z35">
         <v>137166000.0</v>
       </c>
-      <c r="Z35">
+      <c r="AA35">
         <v>106867000.0</v>
       </c>
-      <c r="AA35">
+      <c r="AB35">
         <v>114031000.0</v>
       </c>
-      <c r="AB35">
+      <c r="AC35">
         <v>3585000.0</v>
       </c>
-      <c r="AC35">
+      <c r="AD35">
         <v>3752000.0</v>
       </c>
-      <c r="AD35">
+      <c r="AE35">
         <v>18559000.0</v>
       </c>
-      <c r="AE35">
+      <c r="AF35">
         <v>4334000.0</v>
       </c>
-      <c r="AF35">
+      <c r="AG35">
         <v>14410000.0</v>
       </c>
-      <c r="AG35">
+      <c r="AH35">
         <v>49941000.0</v>
       </c>
-      <c r="AH35">
+      <c r="AI35">
         <v>133467000.0</v>
       </c>
-      <c r="AI35">
+      <c r="AJ35">
         <v>123810000.0</v>
       </c>
-      <c r="AJ35">
+      <c r="AK35">
         <v>53886000.0</v>
       </c>
-      <c r="AK35"/>
-      <c r="AL35">
+      <c r="AL35"/>
+      <c r="AM35">
         <v>121579135.0</v>
       </c>
-      <c r="AM35">
+      <c r="AN35">
         <v>69122000.0</v>
       </c>
-      <c r="AN35">
+      <c r="AO35">
         <v>35223000.0</v>
       </c>
-      <c r="AO35">
+      <c r="AP35">
         <v>15339000.0</v>
       </c>
-      <c r="AP35">
+      <c r="AQ35">
         <v>18772313.0</v>
       </c>
-      <c r="AQ35"/>
       <c r="AR35"/>
       <c r="AS35"/>
-    </row>
-    <row r="36" spans="1:45">
+      <c r="AT35"/>
+    </row>
+    <row r="36" spans="1:46">
       <c r="A36" t="s">
         <v>48</v>
       </c>
-      <c r="B36"/>
+      <c r="B36">
+        <v>175619000.0</v>
+      </c>
       <c r="C36">
+        <v>-4058284000.0</v>
+      </c>
+      <c r="D36">
         <v>160717000.0</v>
       </c>
-      <c r="D36">
+      <c r="E36">
         <v>156378000.0</v>
       </c>
-      <c r="E36">
+      <c r="F36">
         <v>131238000.0</v>
       </c>
-      <c r="F36">
+      <c r="G36">
         <v>125642000.0</v>
       </c>
-      <c r="G36">
+      <c r="H36">
         <v>126658000.0</v>
       </c>
-      <c r="H36">
+      <c r="I36">
         <v>111010000.0</v>
       </c>
-      <c r="I36">
+      <c r="J36">
         <v>112628000.0</v>
       </c>
-      <c r="J36">
+      <c r="K36">
         <v>110800000.0</v>
       </c>
-      <c r="K36">
+      <c r="L36">
         <v>104121000.0</v>
       </c>
-      <c r="L36">
+      <c r="M36">
         <v>113097000.0</v>
       </c>
-      <c r="M36">
+      <c r="N36">
         <v>116121000.0</v>
       </c>
-      <c r="N36">
+      <c r="O36">
         <v>136284000.0</v>
       </c>
-      <c r="O36">
+      <c r="P36">
         <v>151413000.0</v>
       </c>
-      <c r="P36">
+      <c r="Q36">
         <v>123864000.0</v>
       </c>
-      <c r="Q36">
+      <c r="R36">
         <v>115557000.0</v>
       </c>
-      <c r="R36">
+      <c r="S36">
         <v>106826000.0</v>
       </c>
-      <c r="S36">
+      <c r="T36">
         <v>94169000.0</v>
       </c>
-      <c r="T36">
+      <c r="U36">
         <v>70090000.0</v>
       </c>
-      <c r="U36">
+      <c r="V36">
         <v>64413000.0</v>
       </c>
-      <c r="V36">
+      <c r="W36">
         <v>70555000.0</v>
       </c>
-      <c r="W36">
+      <c r="X36">
         <v>114379000.0</v>
       </c>
-      <c r="X36">
+      <c r="Y36">
         <v>88137000.0</v>
       </c>
-      <c r="Y36">
+      <c r="Z36">
         <v>82264000.0</v>
       </c>
-      <c r="Z36">
+      <c r="AA36">
         <v>55965000.0</v>
       </c>
-      <c r="AA36">
+      <c r="AB36">
         <v>61535000.0</v>
       </c>
-      <c r="AB36">
+      <c r="AC36">
         <v>54615000.0</v>
       </c>
-      <c r="AC36">
+      <c r="AD36">
         <v>53081000.0</v>
       </c>
-      <c r="AD36">
+      <c r="AE36">
         <v>55422000.0</v>
       </c>
-      <c r="AE36">
+      <c r="AF36">
         <v>52339000.0</v>
       </c>
-      <c r="AF36">
+      <c r="AG36">
         <v>48849000.0</v>
       </c>
-      <c r="AG36">
+      <c r="AH36">
         <v>55277000.0</v>
       </c>
-      <c r="AH36">
+      <c r="AI36">
         <v>57712000.0</v>
       </c>
-      <c r="AI36">
+      <c r="AJ36">
         <v>58741000.0</v>
       </c>
-      <c r="AJ36">
+      <c r="AK36">
         <v>58072000.0</v>
       </c>
-      <c r="AK36"/>
-      <c r="AL36">
+      <c r="AL36"/>
+      <c r="AM36">
         <v>38241927.0</v>
       </c>
-      <c r="AM36">
+      <c r="AN36">
         <v>34005000.0</v>
       </c>
-      <c r="AN36">
+      <c r="AO36">
         <v>34629000.0</v>
       </c>
-      <c r="AO36">
+      <c r="AP36">
         <v>30890000.0</v>
       </c>
-      <c r="AP36">
+      <c r="AQ36">
         <v>30736550.0</v>
       </c>
-      <c r="AQ36"/>
       <c r="AR36"/>
       <c r="AS36"/>
-    </row>
-    <row r="37" spans="1:45">
+      <c r="AT36"/>
+    </row>
+    <row r="37" spans="1:46">
       <c r="A37" t="s">
         <v>49</v>
       </c>
       <c r="B37"/>
       <c r="C37"/>
       <c r="D37"/>
       <c r="E37"/>
       <c r="F37"/>
       <c r="G37"/>
       <c r="H37"/>
       <c r="I37"/>
       <c r="J37"/>
       <c r="K37"/>
       <c r="L37"/>
       <c r="M37"/>
       <c r="N37"/>
       <c r="O37"/>
       <c r="P37"/>
       <c r="Q37"/>
       <c r="R37"/>
       <c r="S37"/>
       <c r="T37"/>
       <c r="U37"/>
       <c r="V37"/>
       <c r="W37"/>
       <c r="X37"/>
       <c r="Y37"/>
       <c r="Z37"/>
       <c r="AA37"/>
       <c r="AB37"/>
       <c r="AC37"/>
       <c r="AD37"/>
       <c r="AE37"/>
       <c r="AF37"/>
       <c r="AG37"/>
       <c r="AH37"/>
       <c r="AI37"/>
       <c r="AJ37"/>
       <c r="AK37"/>
       <c r="AL37"/>
       <c r="AM37"/>
       <c r="AN37"/>
       <c r="AO37"/>
       <c r="AP37"/>
       <c r="AQ37"/>
       <c r="AR37"/>
       <c r="AS37"/>
-    </row>
-    <row r="38" spans="1:45">
+      <c r="AT37"/>
+    </row>
+    <row r="38" spans="1:46">
       <c r="A38" t="s">
         <v>50</v>
       </c>
       <c r="B38">
+        <v>4358894000.0</v>
+      </c>
+      <c r="C38">
         <v>4216339000.0</v>
       </c>
-      <c r="C38">
+      <c r="D38">
         <v>3357697000.0</v>
       </c>
-      <c r="D38">
+      <c r="E38">
         <v>3284465000.0</v>
       </c>
-      <c r="E38">
+      <c r="F38">
         <v>3329533000.0</v>
       </c>
-      <c r="F38">
+      <c r="G38">
         <v>3594045000.0</v>
       </c>
-      <c r="G38">
+      <c r="H38">
         <v>3201182000.0</v>
       </c>
-      <c r="H38"/>
       <c r="I38"/>
-      <c r="J38">
+      <c r="J38"/>
+      <c r="K38">
         <v>1.0</v>
       </c>
-      <c r="K38">
+      <c r="L38">
         <v>3511027000.0</v>
       </c>
-      <c r="L38">
+      <c r="M38">
         <v>3475087000.0</v>
       </c>
-      <c r="M38">
+      <c r="N38">
         <v>3114028000.0</v>
       </c>
-      <c r="N38">
+      <c r="O38">
         <v>3186939000.0</v>
       </c>
-      <c r="O38">
+      <c r="P38">
         <v>3130176000.0</v>
       </c>
-      <c r="P38">
+      <c r="Q38">
         <v>2855812000.0</v>
       </c>
-      <c r="Q38">
+      <c r="R38">
         <v>2625225000.0</v>
       </c>
-      <c r="R38">
+      <c r="S38">
         <v>2569578000.0</v>
       </c>
-      <c r="S38">
+      <c r="T38">
         <v>2750228000.0</v>
       </c>
-      <c r="T38">
+      <c r="U38">
         <v>2517840000.0</v>
       </c>
-      <c r="U38">
+      <c r="V38">
         <v>2154360000.0</v>
       </c>
-      <c r="V38">
+      <c r="W38">
         <v>-1351000.0</v>
       </c>
-      <c r="W38">
+      <c r="X38">
         <v>1739873000.0</v>
       </c>
-      <c r="X38">
+      <c r="Y38">
         <v>1721757000.0</v>
       </c>
-      <c r="Y38">
+      <c r="Z38">
         <v>1604542000.0</v>
       </c>
-      <c r="Z38">
+      <c r="AA38">
         <v>1692038000.0</v>
       </c>
-      <c r="AA38">
+      <c r="AB38">
         <v>1705313000.0</v>
       </c>
-      <c r="AB38">
+      <c r="AC38">
         <v>1586372990.0</v>
       </c>
-      <c r="AC38">
+      <c r="AD38">
         <v>1535808578.0</v>
       </c>
-      <c r="AD38">
+      <c r="AE38">
         <v>1480863000.0</v>
       </c>
-      <c r="AE38">
+      <c r="AF38">
         <v>1488665622.0</v>
       </c>
-      <c r="AF38">
+      <c r="AG38">
         <v>1393970781.0</v>
       </c>
-      <c r="AG38">
+      <c r="AH38">
         <v>1343490930.0</v>
       </c>
-      <c r="AH38">
+      <c r="AI38">
         <v>1329205806.0</v>
       </c>
-      <c r="AI38">
+      <c r="AJ38">
         <v>1131032134.0</v>
       </c>
-      <c r="AJ38">
+      <c r="AK38">
         <v>1020942484.0</v>
       </c>
-      <c r="AK38">
+      <c r="AL38">
         <v>33600794.0</v>
       </c>
-      <c r="AL38">
+      <c r="AM38">
         <v>1135267817.0</v>
       </c>
-      <c r="AM38">
+      <c r="AN38">
         <v>864996455.0</v>
       </c>
-      <c r="AN38">
+      <c r="AO38">
         <v>700770379.0</v>
       </c>
-      <c r="AO38">
+      <c r="AP38">
         <v>625056111.0</v>
       </c>
-      <c r="AP38">
+      <c r="AQ38">
         <v>705810279.0</v>
       </c>
-      <c r="AQ38"/>
       <c r="AR38"/>
       <c r="AS38"/>
-    </row>
-    <row r="39" spans="1:45">
+      <c r="AT38"/>
+    </row>
+    <row r="39" spans="1:46">
       <c r="A39" t="s">
         <v>51</v>
       </c>
-      <c r="B39"/>
+      <c r="B39">
+        <v>-26616000.0</v>
+      </c>
       <c r="C39"/>
       <c r="D39"/>
       <c r="E39"/>
-      <c r="F39">
+      <c r="F39"/>
+      <c r="G39">
         <v>-15858000.0</v>
       </c>
-      <c r="G39">
+      <c r="H39">
         <v>308396000.0</v>
       </c>
-      <c r="H39">
+      <c r="I39">
         <v>344597000.0</v>
       </c>
-      <c r="I39">
+      <c r="J39">
         <v>275974000.0</v>
       </c>
-      <c r="J39">
+      <c r="K39">
         <v>161396000.0</v>
       </c>
-      <c r="K39">
+      <c r="L39">
         <v>297430000.0</v>
       </c>
-      <c r="L39">
+      <c r="M39">
         <v>277605000.0</v>
       </c>
-      <c r="M39">
+      <c r="N39">
         <v>238472000.0</v>
       </c>
-      <c r="N39">
+      <c r="O39">
         <v>196984000.0</v>
       </c>
-      <c r="O39">
+      <c r="P39">
         <v>195783000.0</v>
       </c>
-      <c r="P39">
+      <c r="Q39">
         <v>237648000.0</v>
       </c>
-      <c r="Q39">
+      <c r="R39">
         <v>48572000.0</v>
       </c>
-      <c r="R39">
+      <c r="S39">
         <v>-432523000.0</v>
       </c>
-      <c r="S39">
+      <c r="T39">
         <v>2422922000.0</v>
       </c>
-      <c r="T39">
+      <c r="U39">
         <v>2131275000.0</v>
       </c>
-      <c r="U39">
+      <c r="V39">
         <v>1900724000.0</v>
       </c>
-      <c r="V39">
+      <c r="W39">
         <v>1672647000.0</v>
       </c>
-      <c r="W39">
+      <c r="X39">
         <v>1546735000.0</v>
       </c>
-      <c r="X39">
+      <c r="Y39">
         <v>1426817000.0</v>
       </c>
-      <c r="Y39">
+      <c r="Z39">
         <v>1318826000.0</v>
       </c>
-      <c r="Z39">
+      <c r="AA39">
         <v>1280386000.0</v>
       </c>
-      <c r="AA39">
+      <c r="AB39">
         <v>1297818000.0</v>
       </c>
-      <c r="AB39">
+      <c r="AC39">
         <v>1306237925.0</v>
       </c>
-      <c r="AC39">
+      <c r="AD39">
         <v>1328657799.0</v>
       </c>
-      <c r="AD39">
+      <c r="AE39">
         <v>1230329000.0</v>
       </c>
-      <c r="AE39">
+      <c r="AF39">
         <v>1219219024.0</v>
       </c>
-      <c r="AF39">
+      <c r="AG39">
         <v>1214084115.0</v>
       </c>
-      <c r="AG39">
+      <c r="AH39">
         <v>1179805109.0</v>
       </c>
-      <c r="AH39">
+      <c r="AI39">
         <v>1128471553.0</v>
       </c>
-      <c r="AI39">
+      <c r="AJ39">
         <v>4216375.0</v>
       </c>
-      <c r="AJ39"/>
       <c r="AK39"/>
-      <c r="AL39">
+      <c r="AL39"/>
+      <c r="AM39">
         <v>969386715.0</v>
       </c>
-      <c r="AM39"/>
       <c r="AN39"/>
       <c r="AO39"/>
-      <c r="AP39">
+      <c r="AP39"/>
+      <c r="AQ39">
         <v>564434314.0</v>
       </c>
-      <c r="AQ39"/>
       <c r="AR39"/>
       <c r="AS39"/>
-    </row>
-    <row r="40" spans="1:45">
+      <c r="AT39"/>
+    </row>
+    <row r="40" spans="1:46">
       <c r="A40" t="s">
         <v>52</v>
       </c>
       <c r="B40">
-        <v>15306000.0</v>
+        <v>-10200000.0</v>
       </c>
       <c r="C40">
+        <v>4575000.0</v>
+      </c>
+      <c r="D40">
         <v>2693084000.0</v>
       </c>
-      <c r="D40">
+      <c r="E40">
         <v>2689493000.0</v>
       </c>
-      <c r="E40">
+      <c r="F40">
         <v>2734945000.0</v>
       </c>
-      <c r="F40">
+      <c r="G40">
         <v>2736798000.0</v>
       </c>
-      <c r="G40">
+      <c r="H40">
         <v>2721200000.0</v>
       </c>
-      <c r="H40">
+      <c r="I40">
         <v>2749342000.0</v>
       </c>
-      <c r="I40">
+      <c r="J40">
         <v>2813858000.0</v>
       </c>
-      <c r="J40">
+      <c r="K40">
         <v>2730936000.0</v>
       </c>
-      <c r="K40">
+      <c r="L40">
         <v>2718588000.0</v>
       </c>
-      <c r="L40">
+      <c r="M40">
         <v>2698482000.0</v>
       </c>
-      <c r="M40">
+      <c r="N40">
         <v>2644093000.0</v>
       </c>
-      <c r="N40">
+      <c r="O40">
         <v>2666838000.0</v>
       </c>
-      <c r="O40">
+      <c r="P40">
         <v>2570853000.0</v>
       </c>
-      <c r="P40">
+      <c r="Q40">
         <v>2397008000.0</v>
       </c>
-      <c r="Q40">
+      <c r="R40">
         <v>2382141000.0</v>
       </c>
-      <c r="R40">
+      <c r="S40">
         <v>2263020000.0</v>
       </c>
-      <c r="S40">
+      <c r="T40">
         <v>2111827000.0</v>
       </c>
-      <c r="T40">
+      <c r="U40">
         <v>1974831000.0</v>
       </c>
-      <c r="U40">
+      <c r="V40">
         <v>1745920000.0</v>
       </c>
-      <c r="V40">
+      <c r="W40">
         <v>1479889000.0</v>
       </c>
-      <c r="W40">
+      <c r="X40">
         <v>1337791000.0</v>
       </c>
-      <c r="X40">
+      <c r="Y40">
         <v>1349898000.0</v>
       </c>
-      <c r="Y40">
+      <c r="Z40">
         <v>1242881000.0</v>
       </c>
-      <c r="Z40">
+      <c r="AA40">
         <v>1307377000.0</v>
       </c>
-      <c r="AA40">
+      <c r="AB40">
         <v>1335352000.0</v>
       </c>
-      <c r="AB40">
+      <c r="AC40">
         <v>1336607000.0</v>
       </c>
-      <c r="AC40">
+      <c r="AD40">
         <v>1310205000.0</v>
       </c>
-      <c r="AD40">
+      <c r="AE40">
         <v>1244232000.0</v>
       </c>
-      <c r="AE40">
+      <c r="AF40">
         <v>1277271000.0</v>
       </c>
-      <c r="AF40">
+      <c r="AG40">
         <v>1181703000.0</v>
       </c>
-      <c r="AG40">
+      <c r="AH40">
         <v>1106633000.0</v>
       </c>
-      <c r="AH40">
+      <c r="AI40">
         <v>1019984000.0</v>
       </c>
-      <c r="AI40">
+      <c r="AJ40">
         <v>993025000.0</v>
       </c>
-      <c r="AJ40">
+      <c r="AK40">
         <v>961606000.0</v>
       </c>
-      <c r="AK40">
+      <c r="AL40">
         <v>931002489.0</v>
       </c>
-      <c r="AL40">
+      <c r="AM40">
         <v>870867104.0</v>
       </c>
-      <c r="AM40">
+      <c r="AN40">
         <v>787729000.0</v>
       </c>
-      <c r="AN40">
+      <c r="AO40">
         <v>658496000.0</v>
       </c>
-      <c r="AO40">
+      <c r="AP40">
         <v>616183000.0</v>
       </c>
-      <c r="AP40">
+      <c r="AQ40">
         <v>562850143.0</v>
       </c>
-      <c r="AQ40"/>
       <c r="AR40"/>
       <c r="AS40"/>
-    </row>
-    <row r="41" spans="1:45">
+      <c r="AT40"/>
+    </row>
+    <row r="41" spans="1:46">
       <c r="A41" t="s">
         <v>53</v>
       </c>
       <c r="B41"/>
       <c r="C41"/>
       <c r="D41"/>
       <c r="E41"/>
       <c r="F41"/>
       <c r="G41"/>
       <c r="H41"/>
       <c r="I41"/>
       <c r="J41"/>
-      <c r="K41">
+      <c r="K41"/>
+      <c r="L41">
         <v>71283000.0</v>
       </c>
-      <c r="L41"/>
-      <c r="M41">
+      <c r="M41"/>
+      <c r="N41">
         <v>34453000.0</v>
       </c>
-      <c r="N41">
+      <c r="O41">
         <v>23185000.0</v>
       </c>
-      <c r="O41">
+      <c r="P41">
         <v>42369000.0</v>
       </c>
-      <c r="P41">
+      <c r="Q41">
         <v>62640000.0</v>
       </c>
-      <c r="Q41">
+      <c r="R41">
         <v>59709000.0</v>
       </c>
-      <c r="R41">
+      <c r="S41">
         <v>42391000.0</v>
       </c>
-      <c r="S41">
+      <c r="T41">
         <v>51330000.0</v>
       </c>
-      <c r="T41">
+      <c r="U41">
         <v>67431000.0</v>
       </c>
-      <c r="U41">
+      <c r="V41">
         <v>61332000.0</v>
       </c>
-      <c r="V41">
+      <c r="W41">
         <v>51154000.0</v>
       </c>
-      <c r="W41">
+      <c r="X41">
         <v>52843000.0</v>
       </c>
-      <c r="X41">
+      <c r="Y41">
         <v>47060000.0</v>
       </c>
-      <c r="Y41">
+      <c r="Z41">
         <v>41871000.0</v>
       </c>
-      <c r="Z41">
+      <c r="AA41">
         <v>31262000.0</v>
       </c>
-      <c r="AA41">
+      <c r="AB41">
         <v>37955000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>25752000.0</v>
       </c>
       <c r="AC41">
         <v>25752000.0</v>
       </c>
       <c r="AD41">
-        <v>14302000.0</v>
+        <v>25752000.0</v>
       </c>
       <c r="AE41">
         <v>14302000.0</v>
       </c>
-      <c r="AF41"/>
-      <c r="AG41">
+      <c r="AF41">
+        <v>14302000.0</v>
+      </c>
+      <c r="AG41"/>
+      <c r="AH41">
         <v>-1.0</v>
       </c>
-      <c r="AH41">
+      <c r="AI41">
         <v>8388488.0</v>
       </c>
-      <c r="AI41"/>
       <c r="AJ41"/>
       <c r="AK41"/>
       <c r="AL41"/>
       <c r="AM41"/>
       <c r="AN41"/>
       <c r="AO41"/>
       <c r="AP41"/>
       <c r="AQ41"/>
       <c r="AR41"/>
       <c r="AS41"/>
-    </row>
-    <row r="42" spans="1:45">
+      <c r="AT41"/>
+    </row>
+    <row r="42" spans="1:46">
       <c r="A42" t="s">
         <v>54</v>
       </c>
       <c r="B42">
+        <v>135531000.0</v>
+      </c>
+      <c r="C42">
         <v>138675000.0</v>
       </c>
-      <c r="C42">
+      <c r="D42">
         <v>51151000.0</v>
       </c>
-      <c r="D42">
+      <c r="E42">
         <v>50212000.0</v>
       </c>
-      <c r="E42">
+      <c r="F42">
         <v>49645000.0</v>
       </c>
-      <c r="F42">
+      <c r="G42">
         <v>49216000.0</v>
       </c>
-      <c r="G42">
+      <c r="H42">
         <v>47481000.0</v>
       </c>
-      <c r="H42">
+      <c r="I42">
         <v>46644000.0</v>
       </c>
-      <c r="I42">
+      <c r="J42">
         <v>46105000.0</v>
       </c>
-      <c r="J42">
+      <c r="K42">
         <v>45699000.0</v>
       </c>
-      <c r="K42">
+      <c r="L42">
         <v>45580000.0</v>
       </c>
-      <c r="L42">
+      <c r="M42">
         <v>45516000.0</v>
       </c>
-      <c r="M42">
+      <c r="N42">
         <v>45044000.0</v>
       </c>
-      <c r="N42">
+      <c r="O42">
         <v>45298000.0</v>
       </c>
-      <c r="O42">
+      <c r="P42">
         <v>48914000.0</v>
       </c>
-      <c r="P42">
+      <c r="Q42">
         <v>49831000.0</v>
       </c>
-      <c r="Q42">
+      <c r="R42">
         <v>51753000.0</v>
       </c>
-      <c r="R42">
+      <c r="S42">
         <v>51559000.0</v>
       </c>
-      <c r="S42">
+      <c r="T42">
         <v>51181000.0</v>
       </c>
-      <c r="T42">
+      <c r="U42">
         <v>52924000.0</v>
       </c>
-      <c r="U42">
+      <c r="V42">
         <v>55977000.0</v>
       </c>
-      <c r="V42">
+      <c r="W42">
         <v>55674000.0</v>
       </c>
-      <c r="W42">
+      <c r="X42">
         <v>55098000.0</v>
       </c>
-      <c r="X42">
+      <c r="Y42">
         <v>54524000.0</v>
       </c>
-      <c r="Y42">
+      <c r="Z42">
         <v>54142000.0</v>
       </c>
-      <c r="Z42">
+      <c r="AA42">
         <v>53854000.0</v>
       </c>
-      <c r="AA42">
+      <c r="AB42">
         <v>39526000.0</v>
       </c>
-      <c r="AB42">
+      <c r="AC42">
         <v>39218000.0</v>
       </c>
-      <c r="AC42">
+      <c r="AD42">
         <v>38867000.0</v>
       </c>
-      <c r="AD42">
+      <c r="AE42">
         <v>40036000.0</v>
       </c>
-      <c r="AE42">
+      <c r="AF42">
         <v>39461000.0</v>
       </c>
-      <c r="AF42">
+      <c r="AG42">
         <v>38887000.0</v>
       </c>
-      <c r="AG42">
+      <c r="AH42">
         <v>38656000.0</v>
       </c>
-      <c r="AH42">
+      <c r="AI42">
         <v>38538000.0</v>
       </c>
-      <c r="AI42">
+      <c r="AJ42">
         <v>38255000.0</v>
       </c>
-      <c r="AJ42">
+      <c r="AK42">
         <v>37810000.0</v>
       </c>
-      <c r="AK42">
+      <c r="AL42">
         <v>-62088.0</v>
       </c>
-      <c r="AL42">
+      <c r="AM42">
         <v>37137076.0</v>
       </c>
-      <c r="AM42">
+      <c r="AN42">
         <v>36963000.0</v>
       </c>
-      <c r="AN42">
+      <c r="AO42">
         <v>36639000.0</v>
       </c>
-      <c r="AO42">
+      <c r="AP42">
         <v>36001000.0</v>
       </c>
-      <c r="AP42">
+      <c r="AQ42">
         <v>35887625.0</v>
       </c>
-      <c r="AQ42"/>
       <c r="AR42"/>
       <c r="AS42"/>
-    </row>
-    <row r="43" spans="1:45">
+      <c r="AT42"/>
+    </row>
+    <row r="43" spans="1:46">
       <c r="A43" t="s">
         <v>55</v>
       </c>
       <c r="B43"/>
       <c r="C43"/>
       <c r="D43"/>
       <c r="E43"/>
       <c r="F43"/>
       <c r="G43"/>
       <c r="H43"/>
       <c r="I43"/>
       <c r="J43"/>
       <c r="K43"/>
       <c r="L43"/>
       <c r="M43"/>
       <c r="N43"/>
       <c r="O43"/>
       <c r="P43"/>
       <c r="Q43"/>
       <c r="R43"/>
       <c r="S43"/>
       <c r="T43"/>
       <c r="U43"/>
       <c r="V43"/>
       <c r="W43"/>
       <c r="X43"/>
       <c r="Y43"/>
       <c r="Z43"/>
       <c r="AA43"/>
       <c r="AB43"/>
       <c r="AC43"/>
       <c r="AD43"/>
       <c r="AE43"/>
       <c r="AF43"/>
       <c r="AG43"/>
       <c r="AH43"/>
       <c r="AI43"/>
       <c r="AJ43"/>
       <c r="AK43"/>
       <c r="AL43"/>
       <c r="AM43"/>
       <c r="AN43"/>
       <c r="AO43"/>
       <c r="AP43"/>
       <c r="AQ43"/>
       <c r="AR43"/>
       <c r="AS43"/>
-    </row>
-    <row r="44" spans="1:45">
+      <c r="AT43"/>
+    </row>
+    <row r="44" spans="1:46">
       <c r="A44" t="s">
         <v>56</v>
       </c>
       <c r="B44"/>
       <c r="C44"/>
       <c r="D44"/>
       <c r="E44"/>
       <c r="F44"/>
       <c r="G44"/>
       <c r="H44"/>
       <c r="I44"/>
       <c r="J44"/>
       <c r="K44"/>
       <c r="L44"/>
       <c r="M44"/>
       <c r="N44"/>
       <c r="O44"/>
       <c r="P44"/>
       <c r="Q44"/>
       <c r="R44"/>
       <c r="S44"/>
       <c r="T44"/>
       <c r="U44"/>
       <c r="V44"/>
       <c r="W44"/>
       <c r="X44"/>
       <c r="Y44"/>
       <c r="Z44"/>
       <c r="AA44"/>
       <c r="AB44"/>
       <c r="AC44"/>
       <c r="AD44"/>
       <c r="AE44"/>
       <c r="AF44"/>
       <c r="AG44"/>
       <c r="AH44"/>
       <c r="AI44"/>
       <c r="AJ44"/>
       <c r="AK44"/>
       <c r="AL44"/>
       <c r="AM44"/>
       <c r="AN44"/>
       <c r="AO44"/>
       <c r="AP44"/>
       <c r="AQ44"/>
       <c r="AR44"/>
       <c r="AS44"/>
-    </row>
-    <row r="45" spans="1:45">
+      <c r="AT44"/>
+    </row>
+    <row r="45" spans="1:46">
       <c r="A45" t="s">
         <v>57</v>
       </c>
-      <c r="B45"/>
+      <c r="B45">
+        <v>44045000.0</v>
+      </c>
       <c r="C45">
+        <v>62800000.0</v>
+      </c>
+      <c r="D45">
         <v>25548000.0</v>
       </c>
-      <c r="D45">
+      <c r="E45">
         <v>26069000.0</v>
       </c>
-      <c r="E45">
+      <c r="F45">
         <v>25951000.0</v>
       </c>
-      <c r="F45">
+      <c r="G45">
         <v>36170000.0</v>
       </c>
-      <c r="G45">
+      <c r="H45">
         <v>25329000.0</v>
       </c>
-      <c r="H45">
+      <c r="I45">
         <v>25759000.0</v>
       </c>
-      <c r="I45">
+      <c r="J45">
         <v>26111000.0</v>
       </c>
-      <c r="J45">
+      <c r="K45">
         <v>36587000.0</v>
       </c>
-      <c r="K45">
+      <c r="L45">
         <v>24799000.0</v>
       </c>
-      <c r="L45">
+      <c r="M45">
         <v>24135000.0</v>
       </c>
-      <c r="M45">
+      <c r="N45">
         <v>23195000.0</v>
       </c>
-      <c r="N45">
+      <c r="O45">
         <v>22720000.0</v>
       </c>
-      <c r="O45">
+      <c r="P45">
         <v>22499000.0</v>
       </c>
-      <c r="P45"/>
       <c r="Q45"/>
       <c r="R45"/>
       <c r="S45"/>
-      <c r="T45">
+      <c r="T45"/>
+      <c r="U45">
         <v>23635000.0</v>
       </c>
-      <c r="U45">
+      <c r="V45">
         <v>24146000.0</v>
       </c>
-      <c r="V45">
+      <c r="W45">
         <v>24202000.0</v>
       </c>
-      <c r="W45">
+      <c r="X45">
         <v>24869000.0</v>
       </c>
-      <c r="X45">
+      <c r="Y45">
         <v>25451000.0</v>
       </c>
-      <c r="Y45">
+      <c r="Z45">
         <v>26007000.0</v>
       </c>
-      <c r="Z45">
+      <c r="AA45">
         <v>26417000.0</v>
       </c>
-      <c r="AA45">
+      <c r="AB45">
         <v>26915000.0</v>
       </c>
-      <c r="AB45">
+      <c r="AC45">
         <v>27247380.0</v>
       </c>
-      <c r="AC45">
+      <c r="AD45">
         <v>14479793.0</v>
       </c>
-      <c r="AD45">
+      <c r="AE45">
         <v>14391000.0</v>
       </c>
-      <c r="AE45">
+      <c r="AF45">
         <v>13765181.0</v>
       </c>
-      <c r="AF45">
+      <c r="AG45">
         <v>13430597.0</v>
       </c>
-      <c r="AG45">
+      <c r="AH45">
         <v>13255596.0</v>
       </c>
-      <c r="AH45">
+      <c r="AI45">
         <v>12384217.0</v>
       </c>
-      <c r="AI45">
+      <c r="AJ45">
         <v>11493321.0</v>
       </c>
-      <c r="AJ45">
+      <c r="AK45">
         <v>10354186.0</v>
       </c>
-      <c r="AK45"/>
-      <c r="AL45">
+      <c r="AL45"/>
+      <c r="AM45">
         <v>7291260.0</v>
       </c>
-      <c r="AM45">
+      <c r="AN45">
         <v>5986199.0</v>
       </c>
-      <c r="AN45">
+      <c r="AO45">
         <v>4632407.0</v>
       </c>
-      <c r="AO45">
+      <c r="AP45">
         <v>4371204.0</v>
       </c>
-      <c r="AP45">
+      <c r="AQ45">
         <v>4287301.0</v>
       </c>
-      <c r="AQ45"/>
       <c r="AR45"/>
       <c r="AS45"/>
-    </row>
-    <row r="46" spans="1:45">
+      <c r="AT45"/>
+    </row>
+    <row r="46" spans="1:46">
       <c r="A46" t="s">
         <v>58</v>
       </c>
       <c r="B46">
+        <v>44045000.0</v>
+      </c>
+      <c r="C46">
         <v>45072000.0</v>
       </c>
-      <c r="C46">
+      <c r="D46">
         <v>25548000.0</v>
       </c>
-      <c r="D46">
+      <c r="E46">
         <v>26069000.0</v>
       </c>
-      <c r="E46">
+      <c r="F46">
         <v>25951000.0</v>
       </c>
-      <c r="F46">
+      <c r="G46">
         <v>26126000.0</v>
       </c>
-      <c r="G46">
+      <c r="H46">
         <v>25329000.0</v>
       </c>
-      <c r="H46">
+      <c r="I46">
         <v>25759000.0</v>
       </c>
-      <c r="I46">
+      <c r="J46">
         <v>26111000.0</v>
       </c>
-      <c r="J46">
+      <c r="K46">
         <v>26604000.0</v>
       </c>
-      <c r="K46">
+      <c r="L46">
         <v>24799000.0</v>
       </c>
-      <c r="L46">
+      <c r="M46">
         <v>24135000.0</v>
       </c>
-      <c r="M46">
+      <c r="N46">
         <v>23195000.0</v>
       </c>
-      <c r="N46">
+      <c r="O46">
         <v>22720000.0</v>
       </c>
-      <c r="O46">
+      <c r="P46">
         <v>22499000.0</v>
       </c>
-      <c r="P46">
+      <c r="Q46">
         <v>21365000.0</v>
       </c>
-      <c r="Q46">
+      <c r="R46">
         <v>21739000.0</v>
       </c>
-      <c r="R46">
+      <c r="S46">
         <v>22406000.0</v>
       </c>
-      <c r="S46">
+      <c r="T46">
         <v>22974000.0</v>
       </c>
-      <c r="T46">
+      <c r="U46">
         <v>23635000.0</v>
       </c>
-      <c r="U46">
+      <c r="V46">
         <v>24146000.0</v>
       </c>
-      <c r="V46">
+      <c r="W46">
         <v>24202000.0</v>
       </c>
-      <c r="W46">
+      <c r="X46">
         <v>24869000.0</v>
       </c>
-      <c r="X46">
+      <c r="Y46">
         <v>25451000.0</v>
       </c>
-      <c r="Y46">
+      <c r="Z46">
         <v>26007000.0</v>
       </c>
-      <c r="Z46">
+      <c r="AA46">
         <v>26417000.0</v>
       </c>
-      <c r="AA46">
+      <c r="AB46">
         <v>26915000.0</v>
       </c>
-      <c r="AB46">
+      <c r="AC46">
         <v>27247000.0</v>
       </c>
-      <c r="AC46">
+      <c r="AD46">
         <v>14480000.0</v>
       </c>
-      <c r="AD46">
+      <c r="AE46">
         <v>14391000.0</v>
       </c>
-      <c r="AE46">
+      <c r="AF46">
         <v>13765000.0</v>
       </c>
-      <c r="AF46">
+      <c r="AG46">
         <v>13431000.0</v>
       </c>
-      <c r="AG46">
+      <c r="AH46">
         <v>13256000.0</v>
       </c>
-      <c r="AH46">
+      <c r="AI46">
         <v>12384000.0</v>
       </c>
-      <c r="AI46">
+      <c r="AJ46">
         <v>11493000.0</v>
       </c>
-      <c r="AJ46">
+      <c r="AK46">
         <v>10354000.0</v>
       </c>
-      <c r="AK46"/>
-      <c r="AL46">
+      <c r="AL46"/>
+      <c r="AM46">
         <v>7291260.0</v>
       </c>
-      <c r="AM46">
+      <c r="AN46">
         <v>5986000.0</v>
       </c>
-      <c r="AN46">
+      <c r="AO46">
         <v>4632000.0</v>
       </c>
-      <c r="AO46">
+      <c r="AP46">
         <v>4371000.0</v>
       </c>
-      <c r="AP46">
+      <c r="AQ46">
         <v>4287301.0</v>
       </c>
-      <c r="AQ46"/>
       <c r="AR46"/>
       <c r="AS46"/>
-    </row>
-    <row r="47" spans="1:45">
+      <c r="AT46"/>
+    </row>
+    <row r="47" spans="1:46">
       <c r="A47" t="s">
         <v>59</v>
       </c>
       <c r="B47"/>
       <c r="C47"/>
       <c r="D47"/>
       <c r="E47"/>
       <c r="F47"/>
       <c r="G47"/>
       <c r="H47"/>
       <c r="I47"/>
       <c r="J47"/>
-      <c r="K47">
+      <c r="K47"/>
+      <c r="L47">
         <v>24799000.0</v>
       </c>
-      <c r="L47">
+      <c r="M47">
         <v>16374000.0</v>
       </c>
-      <c r="M47">
+      <c r="N47">
         <v>15165000.0</v>
       </c>
-      <c r="N47">
+      <c r="O47">
         <v>14257000.0</v>
       </c>
-      <c r="O47">
+      <c r="P47">
         <v>22499000.0</v>
       </c>
-      <c r="P47">
+      <c r="Q47">
         <v>21365000.0</v>
       </c>
-      <c r="Q47">
+      <c r="R47">
         <v>21739000.0</v>
       </c>
-      <c r="R47">
+      <c r="S47">
         <v>22406000.0</v>
       </c>
-      <c r="S47">
+      <c r="T47">
         <v>22974000.0</v>
       </c>
-      <c r="T47">
+      <c r="U47">
         <v>23635000.0</v>
       </c>
-      <c r="U47">
+      <c r="V47">
         <v>24146000.0</v>
       </c>
-      <c r="V47">
+      <c r="W47">
         <v>24202000.0</v>
       </c>
-      <c r="W47">
+      <c r="X47">
         <v>24869000.0</v>
       </c>
-      <c r="X47">
+      <c r="Y47">
         <v>25451000.0</v>
       </c>
-      <c r="Y47">
+      <c r="Z47">
         <v>26007000.0</v>
       </c>
-      <c r="Z47">
+      <c r="AA47">
         <v>26417000.0</v>
       </c>
-      <c r="AA47">
+      <c r="AB47">
         <v>26915000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>27248000.0</v>
       </c>
       <c r="AC47">
         <v>27248000.0</v>
       </c>
       <c r="AD47">
-        <v>14391000.0</v>
+        <v>27248000.0</v>
       </c>
       <c r="AE47">
         <v>14391000.0</v>
       </c>
-      <c r="AF47"/>
-      <c r="AG47">
+      <c r="AF47">
+        <v>14391000.0</v>
+      </c>
+      <c r="AG47"/>
+      <c r="AH47">
         <v>13255596.0</v>
       </c>
-      <c r="AH47">
+      <c r="AI47">
         <v>12384217.0</v>
       </c>
-      <c r="AI47">
+      <c r="AJ47">
         <v>11493321.0</v>
       </c>
-      <c r="AJ47"/>
-      <c r="AK47">
+      <c r="AK47"/>
+      <c r="AL47">
         <v>8677872.0</v>
       </c>
-      <c r="AL47"/>
       <c r="AM47"/>
       <c r="AN47"/>
-      <c r="AO47">
+      <c r="AO47"/>
+      <c r="AP47">
         <v>4371204.0</v>
       </c>
-      <c r="AP47"/>
       <c r="AQ47"/>
       <c r="AR47"/>
       <c r="AS47"/>
-    </row>
-    <row r="48" spans="1:45">
+      <c r="AT47"/>
+    </row>
+    <row r="48" spans="1:46">
       <c r="A48" t="s">
         <v>60</v>
       </c>
       <c r="B48">
+        <v>417750000.0</v>
+      </c>
+      <c r="C48">
         <v>402857000.0</v>
       </c>
-      <c r="C48">
+      <c r="D48">
         <v>390971000.0</v>
       </c>
-      <c r="D48">
+      <c r="E48">
         <v>380046000.0</v>
       </c>
-      <c r="E48">
+      <c r="F48">
         <v>369110000.0</v>
       </c>
-      <c r="F48">
+      <c r="G48">
         <v>358704000.0</v>
       </c>
-      <c r="G48">
+      <c r="H48">
         <v>348343000.0</v>
       </c>
-      <c r="H48">
+      <c r="I48">
         <v>336749000.0</v>
       </c>
-      <c r="I48">
+      <c r="J48">
         <v>324900000.0</v>
       </c>
-      <c r="J48">
+      <c r="K48">
         <v>315356000.0</v>
       </c>
-      <c r="K48">
+      <c r="L48">
         <v>308589000.0</v>
       </c>
-      <c r="L48">
+      <c r="M48">
         <v>301752000.0</v>
       </c>
-      <c r="M48">
+      <c r="N48">
         <v>293139000.0</v>
       </c>
-      <c r="N48">
+      <c r="O48">
         <v>285832000.0</v>
       </c>
-      <c r="O48">
+      <c r="P48">
         <v>279475000.0</v>
       </c>
-      <c r="P48">
+      <c r="Q48">
         <v>266426000.0</v>
       </c>
-      <c r="Q48">
+      <c r="R48">
         <v>254165000.0</v>
       </c>
-      <c r="R48">
+      <c r="S48">
         <v>238577000.0</v>
       </c>
-      <c r="S48">
+      <c r="T48">
         <v>224711000.0</v>
       </c>
-      <c r="T48">
+      <c r="U48">
         <v>210910000.0</v>
       </c>
-      <c r="U48">
+      <c r="V48">
         <v>199102000.0</v>
       </c>
-      <c r="V48">
+      <c r="W48">
         <v>188705000.0</v>
       </c>
-      <c r="W48">
+      <c r="X48">
         <v>181576000.0</v>
       </c>
-      <c r="X48">
+      <c r="Y48">
         <v>174518000.0</v>
       </c>
-      <c r="Y48">
+      <c r="Z48">
         <v>169606000.0</v>
       </c>
-      <c r="Z48">
+      <c r="AA48">
         <v>162616000.0</v>
       </c>
-      <c r="AA48">
+      <c r="AB48">
         <v>154652000.0</v>
       </c>
-      <c r="AB48">
+      <c r="AC48">
         <v>144989000.0</v>
       </c>
-      <c r="AC48">
+      <c r="AD48">
         <v>134833000.0</v>
       </c>
-      <c r="AD48">
+      <c r="AE48">
         <v>128555000.0</v>
       </c>
-      <c r="AE48">
+      <c r="AF48">
         <v>121272000.0</v>
       </c>
-      <c r="AF48">
+      <c r="AG48">
         <v>113873000.0</v>
       </c>
-      <c r="AG48">
+      <c r="AH48">
         <v>105378000.0</v>
       </c>
-      <c r="AH48">
+      <c r="AI48">
         <v>96525000.0</v>
       </c>
-      <c r="AI48">
+      <c r="AJ48">
         <v>88939000.0</v>
       </c>
-      <c r="AJ48">
+      <c r="AK48">
         <v>83058000.0</v>
       </c>
-      <c r="AK48">
+      <c r="AL48">
         <v>76979328.0</v>
       </c>
-      <c r="AL48">
+      <c r="AM48">
         <v>70067590.0</v>
       </c>
-      <c r="AM48">
+      <c r="AN48">
         <v>65674000.0</v>
       </c>
-      <c r="AN48">
+      <c r="AO48">
         <v>61807000.0</v>
       </c>
-      <c r="AO48">
+      <c r="AP48">
         <v>57781000.0</v>
       </c>
-      <c r="AP48">
+      <c r="AQ48">
         <v>53620954.0</v>
       </c>
-      <c r="AQ48"/>
       <c r="AR48"/>
       <c r="AS48"/>
-    </row>
-    <row r="49" spans="1:45">
+      <c r="AT48"/>
+    </row>
+    <row r="49" spans="1:46">
       <c r="A49" t="s">
         <v>61</v>
       </c>
       <c r="B49"/>
       <c r="C49"/>
       <c r="D49"/>
       <c r="E49"/>
       <c r="F49"/>
       <c r="G49"/>
       <c r="H49"/>
       <c r="I49"/>
       <c r="J49"/>
       <c r="K49"/>
-      <c r="L49">
+      <c r="L49"/>
+      <c r="M49">
         <v>301752000.0</v>
       </c>
-      <c r="M49">
+      <c r="N49">
         <v>293139000.0</v>
       </c>
-      <c r="N49">
+      <c r="O49">
         <v>285832000.0</v>
       </c>
-      <c r="O49">
+      <c r="P49">
         <v>279475000.0</v>
       </c>
-      <c r="P49">
+      <c r="Q49">
         <v>266426000.0</v>
       </c>
-      <c r="Q49">
+      <c r="R49">
         <v>254165000.0</v>
       </c>
-      <c r="R49">
+      <c r="S49">
         <v>238577000.0</v>
       </c>
-      <c r="S49">
+      <c r="T49">
         <v>224711000.0</v>
       </c>
-      <c r="T49">
+      <c r="U49">
         <v>210910000.0</v>
       </c>
-      <c r="U49">
+      <c r="V49">
         <v>199102000.0</v>
       </c>
-      <c r="V49">
+      <c r="W49">
         <v>188705000.0</v>
       </c>
-      <c r="W49"/>
       <c r="X49"/>
       <c r="Y49"/>
       <c r="Z49"/>
       <c r="AA49"/>
       <c r="AB49"/>
       <c r="AC49"/>
       <c r="AD49"/>
       <c r="AE49"/>
       <c r="AF49"/>
       <c r="AG49"/>
       <c r="AH49"/>
       <c r="AI49"/>
       <c r="AJ49"/>
       <c r="AK49"/>
       <c r="AL49"/>
       <c r="AM49"/>
       <c r="AN49"/>
       <c r="AO49"/>
       <c r="AP49"/>
       <c r="AQ49"/>
       <c r="AR49"/>
       <c r="AS49"/>
-    </row>
-    <row r="50" spans="1:45">
+      <c r="AT49"/>
+    </row>
+    <row r="50" spans="1:46">
       <c r="A50" t="s">
         <v>62</v>
       </c>
       <c r="B50"/>
-      <c r="C50"/>
+      <c r="C50">
+        <v>135000000.0</v>
+      </c>
       <c r="D50"/>
       <c r="E50"/>
       <c r="F50"/>
       <c r="G50"/>
       <c r="H50"/>
       <c r="I50"/>
       <c r="J50"/>
       <c r="K50"/>
       <c r="L50"/>
       <c r="M50"/>
       <c r="N50"/>
       <c r="O50"/>
       <c r="P50"/>
       <c r="Q50"/>
       <c r="R50"/>
       <c r="S50"/>
       <c r="T50"/>
       <c r="U50"/>
-      <c r="V50">
+      <c r="V50"/>
+      <c r="W50">
         <v>30000000.0</v>
       </c>
-      <c r="W50"/>
       <c r="X50"/>
       <c r="Y50"/>
       <c r="Z50"/>
       <c r="AA50"/>
       <c r="AB50"/>
       <c r="AC50"/>
       <c r="AD50"/>
       <c r="AE50"/>
       <c r="AF50"/>
-      <c r="AG50">
+      <c r="AG50"/>
+      <c r="AH50">
         <v>49941370.0</v>
       </c>
-      <c r="AH50">
+      <c r="AI50">
         <v>125039147.0</v>
       </c>
-      <c r="AI50">
+      <c r="AJ50">
         <v>123810057.0</v>
       </c>
-      <c r="AJ50"/>
-      <c r="AK50">
+      <c r="AK50"/>
+      <c r="AL50">
         <v>114041561.0</v>
       </c>
-      <c r="AL50"/>
       <c r="AM50"/>
       <c r="AN50"/>
-      <c r="AO50">
+      <c r="AO50"/>
+      <c r="AP50">
         <v>15338898.0</v>
       </c>
-      <c r="AP50"/>
       <c r="AQ50"/>
       <c r="AR50"/>
       <c r="AS50"/>
-    </row>
-    <row r="51" spans="1:45">
+      <c r="AT50"/>
+    </row>
+    <row r="51" spans="1:46">
       <c r="A51" t="s">
         <v>63</v>
       </c>
       <c r="B51">
+        <v>439516000.0</v>
+      </c>
+      <c r="C51">
         <v>540612000.0</v>
       </c>
-      <c r="C51">
+      <c r="D51">
         <v>432704000.0</v>
       </c>
-      <c r="D51">
+      <c r="E51">
         <v>433222000.0</v>
       </c>
-      <c r="E51">
+      <c r="F51">
         <v>432962000.0</v>
       </c>
-      <c r="F51">
+      <c r="G51">
         <v>382940000.0</v>
       </c>
-      <c r="G51">
+      <c r="H51">
         <v>382295000.0</v>
       </c>
-      <c r="H51">
+      <c r="I51">
         <v>382743000.0</v>
       </c>
-      <c r="I51">
+      <c r="J51">
         <v>358189000.0</v>
       </c>
-      <c r="J51">
+      <c r="K51">
         <v>335461000.0</v>
       </c>
-      <c r="K51">
+      <c r="L51">
         <v>332537000.0</v>
       </c>
-      <c r="L51">
+      <c r="M51">
         <v>333372000.0</v>
       </c>
-      <c r="M51">
+      <c r="N51">
         <v>383825000.0</v>
       </c>
-      <c r="N51">
+      <c r="O51">
         <v>384277000.0</v>
       </c>
-      <c r="O51">
+      <c r="P51">
         <v>384699000.0</v>
       </c>
-      <c r="P51">
+      <c r="Q51">
         <v>384430000.0</v>
       </c>
-      <c r="Q51">
+      <c r="R51">
         <v>389850000.0</v>
       </c>
-      <c r="R51">
+      <c r="S51">
         <v>510320000.0</v>
       </c>
-      <c r="S51">
+      <c r="T51">
         <v>310709000.0</v>
       </c>
-      <c r="T51">
+      <c r="U51">
         <v>211122000.0</v>
       </c>
-      <c r="U51">
+      <c r="V51">
         <v>91527000.0</v>
       </c>
-      <c r="V51">
+      <c r="W51">
         <v>121393000.0</v>
       </c>
-      <c r="W51">
+      <c r="X51">
         <v>111833000.0</v>
       </c>
-      <c r="X51">
+      <c r="Y51">
         <v>94829000.0</v>
       </c>
-      <c r="Y51">
+      <c r="Z51">
         <v>95295000.0</v>
       </c>
-      <c r="Z51">
+      <c r="AA51">
         <v>75605000.0</v>
       </c>
-      <c r="AA51">
+      <c r="AB51">
         <v>76076000.0</v>
       </c>
-      <c r="AB51">
+      <c r="AC51">
         <v>3585000.0</v>
       </c>
-      <c r="AC51">
+      <c r="AD51">
         <v>3752000.0</v>
       </c>
-      <c r="AD51">
+      <c r="AE51">
         <v>4257000.0</v>
       </c>
-      <c r="AE51">
+      <c r="AF51">
         <v>4334000.0</v>
       </c>
-      <c r="AF51">
+      <c r="AG51">
         <v>14410000.0</v>
       </c>
-      <c r="AG51">
+      <c r="AH51">
         <v>49941000.0</v>
       </c>
-      <c r="AH51">
+      <c r="AI51">
         <v>125039000.0</v>
       </c>
-      <c r="AI51">
+      <c r="AJ51">
         <v>123810000.0</v>
       </c>
-      <c r="AJ51">
+      <c r="AK51">
         <v>53886000.0</v>
       </c>
-      <c r="AK51"/>
-      <c r="AL51">
+      <c r="AL51"/>
+      <c r="AM51">
         <v>114041561.0</v>
       </c>
-      <c r="AM51">
+      <c r="AN51">
         <v>69122000.0</v>
       </c>
-      <c r="AN51">
+      <c r="AO51">
         <v>35223000.0</v>
       </c>
-      <c r="AO51">
+      <c r="AP51">
         <v>15339000.0</v>
       </c>
-      <c r="AP51">
+      <c r="AQ51">
         <v>15451160.0</v>
       </c>
-      <c r="AQ51"/>
       <c r="AR51"/>
       <c r="AS51"/>
-    </row>
-    <row r="52" spans="1:45">
+      <c r="AT51"/>
+    </row>
+    <row r="52" spans="1:46">
       <c r="A52" t="s">
         <v>64</v>
       </c>
       <c r="B52">
+        <v>2923000.0</v>
+      </c>
+      <c r="C52">
         <v>15306000.0</v>
       </c>
-      <c r="C52">
+      <c r="D52">
         <v>7704000.0</v>
       </c>
-      <c r="D52">
+      <c r="E52">
         <v>8222000.0</v>
       </c>
-      <c r="E52">
+      <c r="F52">
         <v>2085000.0</v>
       </c>
-      <c r="F52">
+      <c r="G52">
         <v>1980000.0</v>
       </c>
-      <c r="G52">
+      <c r="H52">
         <v>1920000.0</v>
       </c>
-      <c r="H52">
+      <c r="I52">
         <v>1982000.0</v>
       </c>
-      <c r="I52">
+      <c r="J52">
         <v>2039000.0</v>
       </c>
-      <c r="J52">
+      <c r="K52">
         <v>1810000.0</v>
       </c>
-      <c r="K52">
+      <c r="L52">
         <v>1918000.0</v>
       </c>
-      <c r="L52">
+      <c r="M52">
         <v>1957000.0</v>
       </c>
-      <c r="M52">
+      <c r="N52">
         <v>2001999.0</v>
       </c>
-      <c r="N52">
+      <c r="O52">
         <v>1152000.0</v>
       </c>
-      <c r="O52">
+      <c r="P52">
         <v>9303000.0</v>
       </c>
-      <c r="P52">
+      <c r="Q52">
         <v>9031000.0</v>
       </c>
-      <c r="Q52">
+      <c r="R52">
         <v>9445000.0</v>
       </c>
-      <c r="R52">
+      <c r="S52">
         <v>9861000.0</v>
       </c>
-      <c r="S52"/>
       <c r="T52"/>
-      <c r="U52">
-[...1 lines deleted...]
-      </c>
+      <c r="U52"/>
       <c r="V52">
         <v>30000000.0</v>
       </c>
-      <c r="W52"/>
+      <c r="W52">
+        <v>30000000.0</v>
+      </c>
       <c r="X52"/>
       <c r="Y52"/>
       <c r="Z52"/>
       <c r="AA52"/>
       <c r="AB52"/>
       <c r="AC52"/>
       <c r="AD52"/>
       <c r="AE52"/>
       <c r="AF52"/>
-      <c r="AG52">
+      <c r="AG52"/>
+      <c r="AH52">
         <v>49941370.0</v>
       </c>
-      <c r="AH52">
+      <c r="AI52">
         <v>125039147.0</v>
       </c>
-      <c r="AI52">
+      <c r="AJ52">
         <v>123810057.0</v>
       </c>
-      <c r="AJ52"/>
-      <c r="AK52">
+      <c r="AK52"/>
+      <c r="AL52">
         <v>114041561.0</v>
       </c>
-      <c r="AL52"/>
       <c r="AM52"/>
       <c r="AN52"/>
-      <c r="AO52">
+      <c r="AO52"/>
+      <c r="AP52">
         <v>15338898.0</v>
       </c>
-      <c r="AP52"/>
       <c r="AQ52"/>
       <c r="AR52"/>
       <c r="AS52"/>
-    </row>
-    <row r="53" spans="1:45">
+      <c r="AT52"/>
+    </row>
+    <row r="53" spans="1:46">
       <c r="A53" t="s">
         <v>65</v>
       </c>
       <c r="B53">
+        <v>26616000.0</v>
+      </c>
+      <c r="C53">
         <v>47179000.0</v>
       </c>
-      <c r="C53">
+      <c r="D53">
         <v>2465000.0</v>
       </c>
-      <c r="D53">
+      <c r="E53">
         <v>2530000.0</v>
       </c>
-      <c r="E53">
+      <c r="F53">
         <v>15426000.0</v>
       </c>
-      <c r="F53">
+      <c r="G53">
         <v>17391000.0</v>
       </c>
-      <c r="G53">
+      <c r="H53">
         <v>18206000.0</v>
       </c>
-      <c r="H53">
+      <c r="I53">
         <v>17825000.0</v>
       </c>
-      <c r="I53">
+      <c r="J53">
         <v>18057000.0</v>
       </c>
-      <c r="J53">
+      <c r="K53">
         <v>18493000.0</v>
       </c>
-      <c r="K53">
+      <c r="L53">
         <v>17664000.0</v>
       </c>
-      <c r="L53">
+      <c r="M53">
         <v>18696000.0</v>
       </c>
-      <c r="M53">
+      <c r="N53">
         <v>19174000.0</v>
       </c>
-      <c r="N53">
+      <c r="O53">
         <v>19245000.0</v>
       </c>
-      <c r="O53">
+      <c r="P53">
         <v>19978000.0</v>
       </c>
-      <c r="P53">
+      <c r="Q53">
         <v>21394000.0</v>
       </c>
-      <c r="Q53">
+      <c r="R53">
         <v>23886000.0</v>
       </c>
-      <c r="R53">
+      <c r="S53">
         <v>25733000.0</v>
       </c>
-      <c r="S53">
+      <c r="T53">
         <v>16507000.0</v>
       </c>
-      <c r="T53">
+      <c r="U53">
         <v>16722000.0</v>
       </c>
-      <c r="U53">
+      <c r="V53">
         <v>18739000.0</v>
       </c>
-      <c r="V53">
+      <c r="W53">
         <v>18117000.0</v>
       </c>
-      <c r="W53">
+      <c r="X53">
         <v>18204000.0</v>
       </c>
-      <c r="X53">
+      <c r="Y53">
         <v>18415000.0</v>
       </c>
-      <c r="Y53">
+      <c r="Z53">
         <v>18182000.0</v>
       </c>
-      <c r="Z53">
+      <c r="AA53">
         <v>15695000.0</v>
       </c>
-      <c r="AA53">
+      <c r="AB53">
         <v>15913000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>15000000.0</v>
       </c>
       <c r="AC53">
         <v>15000000.0</v>
       </c>
       <c r="AD53">
+        <v>15000000.0</v>
+      </c>
+      <c r="AE53">
         <v>18888000.0</v>
       </c>
-      <c r="AE53">
+      <c r="AF53">
         <v>15000000.0</v>
       </c>
-      <c r="AF53"/>
-      <c r="AG53">
+      <c r="AG53"/>
+      <c r="AH53">
         <v>56039988.0</v>
       </c>
-      <c r="AH53">
+      <c r="AI53">
         <v>21051000.0</v>
       </c>
-      <c r="AI53">
+      <c r="AJ53">
         <v>61589422.0</v>
       </c>
-      <c r="AJ53"/>
       <c r="AK53"/>
-      <c r="AL53">
+      <c r="AL53"/>
+      <c r="AM53">
         <v>27904222.0</v>
       </c>
-      <c r="AM53"/>
       <c r="AN53"/>
       <c r="AO53"/>
-      <c r="AP53">
+      <c r="AP53"/>
+      <c r="AQ53">
         <v>30077308.0</v>
       </c>
-      <c r="AQ53"/>
       <c r="AR53"/>
       <c r="AS53"/>
-    </row>
-    <row r="54" spans="1:45">
+      <c r="AT53"/>
+    </row>
+    <row r="54" spans="1:46">
       <c r="A54" t="s">
         <v>66</v>
       </c>
       <c r="B54"/>
       <c r="C54"/>
       <c r="D54"/>
       <c r="E54"/>
       <c r="F54"/>
       <c r="G54"/>
       <c r="H54"/>
       <c r="I54"/>
       <c r="J54"/>
       <c r="K54"/>
       <c r="L54"/>
       <c r="M54"/>
       <c r="N54"/>
       <c r="O54"/>
       <c r="P54"/>
       <c r="Q54"/>
       <c r="R54"/>
       <c r="S54"/>
       <c r="T54"/>
       <c r="U54"/>
       <c r="V54"/>
       <c r="W54"/>
       <c r="X54"/>
       <c r="Y54"/>
       <c r="Z54"/>
       <c r="AA54"/>
       <c r="AB54"/>
       <c r="AC54"/>
       <c r="AD54"/>
       <c r="AE54"/>
       <c r="AF54"/>
       <c r="AG54"/>
       <c r="AH54"/>
       <c r="AI54"/>
       <c r="AJ54"/>
       <c r="AK54"/>
       <c r="AL54"/>
       <c r="AM54"/>
       <c r="AN54"/>
       <c r="AO54"/>
       <c r="AP54"/>
       <c r="AQ54"/>
       <c r="AR54"/>
       <c r="AS54"/>
-    </row>
-    <row r="55" spans="1:45">
+      <c r="AT54"/>
+    </row>
+    <row r="55" spans="1:46">
       <c r="A55" t="s">
         <v>67</v>
       </c>
       <c r="B55">
+        <v>4688347000.0</v>
+      </c>
+      <c r="C55">
         <v>4768395000.0</v>
       </c>
-      <c r="C55">
+      <c r="D55">
         <v>3629463000.0</v>
       </c>
-      <c r="D55">
+      <c r="E55">
         <v>3615688000.0</v>
       </c>
-      <c r="E55">
+      <c r="F55">
         <v>3659725000.0</v>
       </c>
-      <c r="F55">
+      <c r="G55">
         <v>3594045000.0</v>
       </c>
-      <c r="G55">
+      <c r="H55">
         <v>3569206000.0</v>
       </c>
-      <c r="H55">
+      <c r="I55">
         <v>3615370000.0</v>
       </c>
-      <c r="I55">
+      <c r="J55">
         <v>3647219000.0</v>
       </c>
-      <c r="J55">
+      <c r="K55">
         <v>3502823000.0</v>
       </c>
-      <c r="K55">
+      <c r="L55">
         <v>3511027000.0</v>
       </c>
-      <c r="L55">
+      <c r="M55">
         <v>3475087000.0</v>
       </c>
-      <c r="M55">
+      <c r="N55">
         <v>3419013000.0</v>
       </c>
-      <c r="N55">
+      <c r="O55">
         <v>3427239000.0</v>
       </c>
-      <c r="O55">
+      <c r="P55">
         <v>3348439000.0</v>
       </c>
-      <c r="P55">
+      <c r="Q55">
         <v>3167850000.0</v>
       </c>
-      <c r="Q55">
+      <c r="R55">
         <v>3142317000.0</v>
       </c>
-      <c r="R55">
+      <c r="S55">
         <v>3106158000.0</v>
       </c>
-      <c r="S55">
+      <c r="T55">
         <v>2750228000.0</v>
       </c>
-      <c r="T55">
+      <c r="U55">
         <v>2517840000.0</v>
       </c>
-      <c r="U55">
+      <c r="V55">
         <v>2154360000.0</v>
       </c>
-      <c r="V55">
+      <c r="W55">
         <v>1896138000.0</v>
       </c>
-      <c r="W55">
+      <c r="X55">
         <v>1739873000.0</v>
       </c>
-      <c r="X55">
+      <c r="Y55">
         <v>1721757000.0</v>
       </c>
-      <c r="Y55">
+      <c r="Z55">
         <v>1604542000.0</v>
       </c>
-      <c r="Z55">
+      <c r="AA55">
         <v>1631858000.0</v>
       </c>
-      <c r="AA55">
+      <c r="AB55">
         <v>1644745000.0</v>
       </c>
-      <c r="AB55">
+      <c r="AC55">
         <v>1524509000.0</v>
       </c>
-      <c r="AC55">
+      <c r="AD55">
         <v>1487708000.0</v>
       </c>
-      <c r="AD55">
+      <c r="AE55">
         <v>1432650000.0</v>
       </c>
-      <c r="AE55">
+      <c r="AF55">
         <v>1442326000.0</v>
       </c>
-      <c r="AF55">
+      <c r="AG55">
         <v>1348863000.0</v>
       </c>
-      <c r="AG55">
+      <c r="AH55">
         <v>1300581000.0</v>
       </c>
-      <c r="AH55">
+      <c r="AI55">
         <v>1288927000.0</v>
       </c>
-      <c r="AI55">
+      <c r="AJ55">
         <v>1244100000.0</v>
       </c>
-      <c r="AJ55">
+      <c r="AK55">
         <v>1136431000.0</v>
       </c>
-      <c r="AK55">
+      <c r="AL55">
         <v>1076355060.0</v>
       </c>
-      <c r="AL55">
+      <c r="AM55">
         <v>1100062960.0</v>
       </c>
-      <c r="AM55">
+      <c r="AN55">
         <v>959578000.0</v>
       </c>
-      <c r="AN55">
+      <c r="AO55">
         <v>792271000.0</v>
       </c>
-      <c r="AO55">
+      <c r="AP55">
         <v>725384000.0</v>
       </c>
-      <c r="AP55">
+      <c r="AQ55">
         <v>671380147.0</v>
       </c>
-      <c r="AQ55"/>
       <c r="AR55"/>
       <c r="AS55"/>
-    </row>
-    <row r="56" spans="1:45">
+      <c r="AT55"/>
+    </row>
+    <row r="56" spans="1:46">
       <c r="A56" t="s">
         <v>68</v>
       </c>
       <c r="B56">
+        <v>394255000.0</v>
+      </c>
+      <c r="C56">
         <v>438309000.0</v>
       </c>
-      <c r="C56">
+      <c r="D56">
         <v>233318000.0</v>
       </c>
-      <c r="D56">
+      <c r="E56">
         <v>292654000.0</v>
       </c>
-      <c r="E56">
+      <c r="F56">
         <v>304241000.0</v>
       </c>
-      <c r="F56">
+      <c r="G56">
         <v>269587000.0</v>
       </c>
-      <c r="G56">
+      <c r="H56">
         <v>312625000.0</v>
       </c>
-      <c r="H56">
+      <c r="I56">
         <v>358137000.0</v>
       </c>
-      <c r="I56">
+      <c r="J56">
         <v>288074000.0</v>
       </c>
-      <c r="J56">
+      <c r="K56">
         <v>175770000.0</v>
       </c>
-      <c r="K56">
+      <c r="L56">
         <v>311382000.0</v>
       </c>
-      <c r="L56">
+      <c r="M56">
         <v>283076000.0</v>
       </c>
-      <c r="M56">
+      <c r="N56">
         <v>248983000.0</v>
       </c>
-      <c r="N56">
+      <c r="O56">
         <v>183380000.0</v>
       </c>
-      <c r="O56">
+      <c r="P56">
         <v>195764000.0</v>
       </c>
-      <c r="P56">
+      <c r="Q56">
         <v>252411000.0</v>
       </c>
-      <c r="Q56">
+      <c r="R56">
         <v>453518000.0</v>
       </c>
-      <c r="R56">
+      <c r="S56">
         <v>469308000.0</v>
       </c>
-      <c r="S56">
+      <c r="T56">
         <v>278239000.0</v>
       </c>
-      <c r="T56">
+      <c r="U56">
         <v>336679000.0</v>
       </c>
-      <c r="U56">
+      <c r="V56">
         <v>199029000.0</v>
       </c>
-      <c r="V56">
+      <c r="W56">
         <v>169532000.0</v>
       </c>
-      <c r="W56">
+      <c r="X56">
         <v>135466000.0</v>
       </c>
-      <c r="X56">
+      <c r="Y56">
         <v>235010000.0</v>
       </c>
-      <c r="Y56">
+      <c r="Z56">
         <v>224736000.0</v>
       </c>
-      <c r="Z56">
+      <c r="AA56">
         <v>291292000.0</v>
       </c>
-      <c r="AA56">
+      <c r="AB56">
         <v>286359000.0</v>
       </c>
-      <c r="AB56">
+      <c r="AC56">
         <v>156408000.0</v>
       </c>
-      <c r="AC56">
+      <c r="AD56">
         <v>110950000.0</v>
       </c>
-      <c r="AD56">
+      <c r="AE56">
         <v>154108000.0</v>
       </c>
-      <c r="AE56">
+      <c r="AF56">
         <v>176768000.0</v>
       </c>
-      <c r="AF56">
+      <c r="AG56">
         <v>89672000.0</v>
       </c>
-      <c r="AG56">
+      <c r="AH56">
         <v>77866000.0</v>
       </c>
-      <c r="AH56">
+      <c r="AI56">
         <v>120178000.0</v>
       </c>
-      <c r="AI56">
+      <c r="AJ56">
         <v>80596000.0</v>
       </c>
-      <c r="AJ56">
+      <c r="AK56">
         <v>83298000.0</v>
       </c>
-      <c r="AK56"/>
-      <c r="AL56">
+      <c r="AL56"/>
+      <c r="AM56">
         <v>95471388.0</v>
       </c>
-      <c r="AM56">
+      <c r="AN56">
         <v>59693000.0</v>
       </c>
-      <c r="AN56">
+      <c r="AO56">
         <v>57521000.0</v>
       </c>
-      <c r="AO56">
+      <c r="AP56">
         <v>66253000.0</v>
       </c>
-      <c r="AP56">
+      <c r="AQ56">
         <v>72515701.0</v>
       </c>
-      <c r="AQ56"/>
       <c r="AR56"/>
       <c r="AS56"/>
-    </row>
-    <row r="57" spans="1:45">
+      <c r="AT56"/>
+    </row>
+    <row r="57" spans="1:46">
       <c r="A57" t="s">
         <v>69</v>
       </c>
       <c r="B57">
+        <v>2923000.0</v>
+      </c>
+      <c r="C57">
         <v>15306000.0</v>
       </c>
-      <c r="C57">
+      <c r="D57">
         <v>2696651000.0</v>
       </c>
-      <c r="D57">
+      <c r="E57">
         <v>2692931000.0</v>
       </c>
-      <c r="E57">
+      <c r="F57">
         <v>2740517000.0</v>
       </c>
-      <c r="F57">
+      <c r="G57">
         <v>2740296000.0</v>
       </c>
-      <c r="G57">
+      <c r="H57">
         <v>2726713000.0</v>
       </c>
-      <c r="H57">
+      <c r="I57">
         <v>2749342000.0</v>
       </c>
-      <c r="I57">
+      <c r="J57">
         <v>2816917000.0</v>
       </c>
-      <c r="J57">
+      <c r="K57">
         <v>2736879000.0</v>
       </c>
-      <c r="K57">
+      <c r="L57">
         <v>2722503000.0</v>
       </c>
-      <c r="L57">
+      <c r="M57">
         <v>2702341000.0</v>
       </c>
-      <c r="M57">
+      <c r="N57">
         <v>2647774000.0</v>
       </c>
-      <c r="N57">
+      <c r="O57">
         <v>2669577000.0</v>
       </c>
-      <c r="O57">
+      <c r="P57">
         <v>2572342000.0</v>
       </c>
-      <c r="P57">
+      <c r="Q57">
         <v>2397711000.0</v>
       </c>
-      <c r="Q57">
+      <c r="R57">
         <v>2382348000.0</v>
       </c>
-      <c r="R57">
+      <c r="S57">
         <v>2263224000.0</v>
       </c>
-      <c r="S57">
+      <c r="T57">
         <v>2112035000.0</v>
       </c>
-      <c r="T57">
+      <c r="U57">
         <v>1975033000.0</v>
       </c>
-      <c r="U57">
+      <c r="V57">
         <v>1746126000.0</v>
       </c>
-      <c r="V57">
+      <c r="W57">
         <v>1510111000.0</v>
       </c>
-      <c r="W57">
+      <c r="X57">
         <v>1338101000.0</v>
       </c>
-      <c r="X57">
+      <c r="Y57">
         <v>1350447000.0</v>
       </c>
-      <c r="Y57">
+      <c r="Z57">
         <v>1243641000.0</v>
       </c>
-      <c r="Z57">
+      <c r="AA57">
         <v>1308267000.0</v>
       </c>
-      <c r="AA57">
+      <c r="AB57">
         <v>1336292000.0</v>
       </c>
-      <c r="AB57">
+      <c r="AC57">
         <v>1336607000.0</v>
       </c>
-      <c r="AC57">
+      <c r="AD57">
         <v>1310205000.0</v>
       </c>
-      <c r="AD57">
+      <c r="AE57">
         <v>1245483000.0</v>
       </c>
-      <c r="AE57">
+      <c r="AF57">
         <v>1277271000.0</v>
       </c>
-      <c r="AF57">
+      <c r="AG57">
         <v>1181703000.0</v>
       </c>
-      <c r="AG57">
+      <c r="AH57">
         <v>1106633000.0</v>
       </c>
-      <c r="AH57">
+      <c r="AI57">
         <v>1020385000.0</v>
       </c>
-      <c r="AI57">
+      <c r="AJ57">
         <v>993025000.0</v>
       </c>
-      <c r="AJ57">
+      <c r="AK57">
         <v>961606000.0</v>
       </c>
-      <c r="AK57"/>
-      <c r="AL57">
+      <c r="AL57"/>
+      <c r="AM57">
         <v>871222851.0</v>
       </c>
-      <c r="AM57">
+      <c r="AN57">
         <v>787729000.0</v>
       </c>
-      <c r="AN57">
+      <c r="AO57">
         <v>658496000.0</v>
       </c>
-      <c r="AO57">
+      <c r="AP57">
         <v>616184000.0</v>
       </c>
-      <c r="AP57">
+      <c r="AQ57">
         <v>563047870.0</v>
       </c>
-      <c r="AQ57"/>
       <c r="AR57"/>
       <c r="AS57"/>
-    </row>
-    <row r="58" spans="1:45">
+      <c r="AT57"/>
+    </row>
+    <row r="58" spans="1:46">
       <c r="A58" t="s">
         <v>70</v>
       </c>
       <c r="B58">
+        <v>4134191000.0</v>
+      </c>
+      <c r="C58">
         <v>4224037999.0</v>
       </c>
-      <c r="C58">
+      <c r="D58">
         <v>3183575000.0</v>
       </c>
-      <c r="D58">
+      <c r="E58">
         <v>3179588000.0</v>
       </c>
-      <c r="E58">
+      <c r="F58">
         <v>3231756000.0</v>
       </c>
-      <c r="F58">
+      <c r="G58">
         <v>3172692000.0</v>
       </c>
-      <c r="G58">
+      <c r="H58">
         <v>3162021000.0</v>
       </c>
-      <c r="H58">
+      <c r="I58">
         <v>3208142000.0</v>
       </c>
-      <c r="I58">
+      <c r="J58">
         <v>3250615000.0</v>
       </c>
-      <c r="J58">
+      <c r="K58">
         <v>3121306000.0</v>
       </c>
-      <c r="K58">
+      <c r="L58">
         <v>3126323000.0</v>
       </c>
-      <c r="L58">
+      <c r="M58">
         <v>3101924000.0</v>
       </c>
-      <c r="M58">
+      <c r="N58">
         <v>3066052000.0</v>
       </c>
-      <c r="N58">
+      <c r="O58">
         <v>3077818000.0</v>
       </c>
-      <c r="O58">
+      <c r="P58">
         <v>2999410000.0</v>
       </c>
-      <c r="P58">
+      <c r="Q58">
         <v>2844781000.0</v>
       </c>
-      <c r="Q58">
+      <c r="R58">
         <v>2831907000.0</v>
       </c>
-      <c r="R58">
+      <c r="S58">
         <v>2815935000.0</v>
       </c>
-      <c r="S58">
+      <c r="T58">
         <v>2474074000.0</v>
       </c>
-      <c r="T58">
+      <c r="U58">
         <v>2253586000.0</v>
       </c>
-      <c r="U58">
+      <c r="V58">
         <v>1898985000.0</v>
       </c>
-      <c r="V58">
+      <c r="W58">
         <v>1651307000.0</v>
       </c>
-      <c r="W58">
+      <c r="X58">
         <v>1502777000.0</v>
       </c>
-      <c r="X58">
+      <c r="Y58">
         <v>1492336000.0</v>
       </c>
-      <c r="Y58">
+      <c r="Z58">
         <v>1380807000.0</v>
       </c>
-      <c r="Z58">
+      <c r="AA58">
         <v>1415134000.0</v>
       </c>
-      <c r="AA58">
+      <c r="AB58">
         <v>1450323000.0</v>
       </c>
-      <c r="AB58">
+      <c r="AC58">
         <v>1340192000.0</v>
       </c>
-      <c r="AC58">
+      <c r="AD58">
         <v>1313957000.0</v>
       </c>
-      <c r="AD58">
+      <c r="AE58">
         <v>1264042000.0</v>
       </c>
-      <c r="AE58">
+      <c r="AF58">
         <v>1281605000.0</v>
       </c>
-      <c r="AF58">
+      <c r="AG58">
         <v>1196112000.0</v>
       </c>
-      <c r="AG58">
+      <c r="AH58">
         <v>1156574000.0</v>
       </c>
-      <c r="AH58">
+      <c r="AI58">
         <v>1153812000.0</v>
       </c>
-      <c r="AI58">
+      <c r="AJ58">
         <v>1116835000.0</v>
       </c>
-      <c r="AJ58">
+      <c r="AK58">
         <v>1015492000.0</v>
       </c>
-      <c r="AK58">
+      <c r="AL58">
         <v>962072565.0</v>
       </c>
-      <c r="AL58">
+      <c r="AM58">
         <v>992801986.0</v>
       </c>
-      <c r="AM58">
+      <c r="AN58">
         <v>856851000.0</v>
       </c>
-      <c r="AN58">
+      <c r="AO58">
         <v>693718000.0</v>
       </c>
-      <c r="AO58">
+      <c r="AP58">
         <v>631523000.0</v>
       </c>
-      <c r="AP58">
+      <c r="AQ58">
         <v>581820183.0</v>
       </c>
-      <c r="AQ58"/>
       <c r="AR58"/>
-      <c r="AS58">
+      <c r="AS58"/>
+      <c r="AT58">
         <v>-73080000.0</v>
       </c>
     </row>
-    <row r="59" spans="1:45">
+    <row r="59" spans="1:46">
       <c r="A59" t="s">
         <v>71</v>
       </c>
       <c r="B59"/>
       <c r="C59"/>
       <c r="D59"/>
       <c r="E59"/>
       <c r="F59"/>
       <c r="G59"/>
       <c r="H59"/>
       <c r="I59"/>
       <c r="J59"/>
       <c r="K59"/>
       <c r="L59"/>
       <c r="M59"/>
       <c r="N59"/>
       <c r="O59"/>
       <c r="P59"/>
       <c r="Q59"/>
       <c r="R59"/>
       <c r="S59"/>
       <c r="T59"/>
       <c r="U59"/>
       <c r="V59"/>
       <c r="W59"/>
       <c r="X59"/>
       <c r="Y59"/>
       <c r="Z59"/>
       <c r="AA59"/>
       <c r="AB59"/>
       <c r="AC59"/>
       <c r="AD59"/>
       <c r="AE59"/>
       <c r="AF59"/>
       <c r="AG59"/>
       <c r="AH59"/>
       <c r="AI59"/>
       <c r="AJ59"/>
       <c r="AK59"/>
       <c r="AL59"/>
       <c r="AM59"/>
       <c r="AN59"/>
       <c r="AO59"/>
       <c r="AP59"/>
       <c r="AQ59"/>
       <c r="AR59"/>
       <c r="AS59"/>
-    </row>
-    <row r="60" spans="1:45">
+      <c r="AT59"/>
+    </row>
+    <row r="60" spans="1:46">
       <c r="A60" t="s">
         <v>72</v>
       </c>
       <c r="B60">
+        <v>554156000.0</v>
+      </c>
+      <c r="C60">
         <v>544357000.0</v>
       </c>
-      <c r="C60">
+      <c r="D60">
         <v>445888000.0</v>
       </c>
-      <c r="D60">
+      <c r="E60">
         <v>436100000.0</v>
       </c>
-      <c r="E60">
+      <c r="F60">
         <v>427969000.0</v>
       </c>
-      <c r="F60">
+      <c r="G60">
         <v>421353000.0</v>
       </c>
-      <c r="G60">
+      <c r="H60">
         <v>407185000.0</v>
       </c>
-      <c r="H60">
+      <c r="I60">
         <v>407228000.0</v>
       </c>
-      <c r="I60">
+      <c r="J60">
         <v>396604000.0</v>
       </c>
-      <c r="J60">
+      <c r="K60">
         <v>381517000.0</v>
       </c>
-      <c r="K60">
+      <c r="L60">
         <v>384704000.0</v>
       </c>
-      <c r="L60">
+      <c r="M60">
         <v>373163000.0</v>
       </c>
-      <c r="M60">
+      <c r="N60">
         <v>352961000.0</v>
       </c>
-      <c r="N60">
+      <c r="O60">
         <v>349421000.0</v>
       </c>
-      <c r="O60">
+      <c r="P60">
         <v>349029000.0</v>
       </c>
-      <c r="P60">
+      <c r="Q60">
         <v>323069000.0</v>
       </c>
-      <c r="Q60">
+      <c r="R60">
         <v>310410000.0</v>
       </c>
-      <c r="R60">
+      <c r="S60">
         <v>290223000.0</v>
       </c>
-      <c r="S60">
+      <c r="T60">
         <v>276154000.0</v>
       </c>
-      <c r="T60">
+      <c r="U60">
         <v>264254000.0</v>
       </c>
-      <c r="U60">
+      <c r="V60">
         <v>255375000.0</v>
       </c>
-      <c r="V60">
+      <c r="W60">
         <v>244831000.0</v>
       </c>
-      <c r="W60">
+      <c r="X60">
         <v>237096000.0</v>
       </c>
-      <c r="X60">
+      <c r="Y60">
         <v>229421000.0</v>
       </c>
-      <c r="Y60">
+      <c r="Z60">
         <v>223735000.0</v>
       </c>
-      <c r="Z60">
+      <c r="AA60">
         <v>216724000.0</v>
       </c>
-      <c r="AA60">
+      <c r="AB60">
         <v>194422000.0</v>
       </c>
-      <c r="AB60">
+      <c r="AC60">
         <v>184318000.0</v>
       </c>
-      <c r="AC60">
+      <c r="AD60">
         <v>173752000.0</v>
       </c>
-      <c r="AD60">
+      <c r="AE60">
         <v>168608000.0</v>
       </c>
-      <c r="AE60">
+      <c r="AF60">
         <v>160722000.0</v>
       </c>
-      <c r="AF60">
+      <c r="AG60">
         <v>152751000.0</v>
       </c>
-      <c r="AG60">
+      <c r="AH60">
         <v>144007000.0</v>
       </c>
-      <c r="AH60">
+      <c r="AI60">
         <v>135115000.0</v>
       </c>
-      <c r="AI60">
+      <c r="AJ60">
         <v>127265000.0</v>
       </c>
-      <c r="AJ60">
+      <c r="AK60">
         <v>120939000.0</v>
       </c>
-      <c r="AK60">
+      <c r="AL60">
         <v>107261000.0</v>
       </c>
-      <c r="AL60">
+      <c r="AM60">
         <v>107260974.0</v>
       </c>
-      <c r="AM60">
+      <c r="AN60">
         <v>102727000.0</v>
       </c>
-      <c r="AN60">
+      <c r="AO60">
         <v>98553000.0</v>
       </c>
-      <c r="AO60">
+      <c r="AP60">
         <v>93862000.0</v>
       </c>
-      <c r="AP60">
+      <c r="AQ60">
         <v>89559964.0</v>
       </c>
-      <c r="AQ60"/>
       <c r="AR60"/>
-      <c r="AS60">
+      <c r="AS60"/>
+      <c r="AT60">
         <v>73080000.0</v>
       </c>
     </row>
-    <row r="61" spans="1:45">
+    <row r="61" spans="1:46">
       <c r="A61" t="s">
         <v>73</v>
       </c>
       <c r="B61"/>
       <c r="C61"/>
       <c r="D61"/>
       <c r="E61"/>
       <c r="F61"/>
       <c r="G61"/>
       <c r="H61"/>
       <c r="I61"/>
       <c r="J61"/>
       <c r="K61"/>
       <c r="L61"/>
       <c r="M61"/>
       <c r="N61"/>
       <c r="O61"/>
       <c r="P61"/>
       <c r="Q61"/>
       <c r="R61"/>
       <c r="S61"/>
       <c r="T61"/>
       <c r="U61"/>
       <c r="V61"/>
       <c r="W61"/>
       <c r="X61"/>
       <c r="Y61"/>
       <c r="Z61"/>
       <c r="AA61"/>
       <c r="AB61"/>
       <c r="AC61"/>
       <c r="AD61"/>
       <c r="AE61"/>
       <c r="AF61"/>
       <c r="AG61"/>
       <c r="AH61"/>
       <c r="AI61"/>
       <c r="AJ61"/>
       <c r="AK61"/>
       <c r="AL61"/>
       <c r="AM61"/>
       <c r="AN61"/>
       <c r="AO61"/>
       <c r="AP61"/>
       <c r="AQ61"/>
       <c r="AR61"/>
       <c r="AS61"/>
-    </row>
-    <row r="62" spans="1:45">
+      <c r="AT61"/>
+    </row>
+    <row r="62" spans="1:46">
       <c r="A62" t="s">
         <v>74</v>
       </c>
       <c r="B62"/>
       <c r="C62"/>
       <c r="D62"/>
       <c r="E62"/>
       <c r="F62"/>
       <c r="G62"/>
       <c r="H62"/>
       <c r="I62"/>
       <c r="J62"/>
       <c r="K62"/>
       <c r="L62"/>
       <c r="M62"/>
       <c r="N62"/>
       <c r="O62"/>
       <c r="P62"/>
       <c r="Q62"/>
       <c r="R62"/>
       <c r="S62"/>
       <c r="T62"/>
       <c r="U62"/>
       <c r="V62"/>
       <c r="W62"/>
       <c r="X62"/>
       <c r="Y62"/>
       <c r="Z62"/>
       <c r="AA62"/>
       <c r="AB62"/>
       <c r="AC62"/>
       <c r="AD62"/>
       <c r="AE62"/>
       <c r="AF62"/>
       <c r="AG62"/>
       <c r="AH62"/>
       <c r="AI62"/>
       <c r="AJ62"/>
       <c r="AK62"/>
       <c r="AL62"/>
       <c r="AM62"/>
       <c r="AN62"/>
       <c r="AO62"/>
       <c r="AP62"/>
       <c r="AQ62"/>
       <c r="AR62"/>
       <c r="AS62"/>
+      <c r="AT62"/>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet3.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:N32"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
@@ -9111,1071 +9286,1081 @@
       </c>
       <c r="H1" t="s">
         <v>7</v>
       </c>
       <c r="I1" t="s">
         <v>8</v>
       </c>
       <c r="J1" t="s">
         <v>9</v>
       </c>
       <c r="K1" t="s">
         <v>10</v>
       </c>
       <c r="L1" t="s">
         <v>11</v>
       </c>
       <c r="M1" t="s">
         <v>12</v>
       </c>
       <c r="N1" t="s">
         <v>13</v>
       </c>
     </row>
     <row r="2" spans="1:14">
       <c r="A2" t="s">
-        <v>108</v>
+        <v>109</v>
       </c>
       <c r="B2">
         <v>90061000.0</v>
       </c>
       <c r="C2">
         <v>95283000.0</v>
       </c>
       <c r="D2">
         <v>91333000.0</v>
       </c>
       <c r="E2">
         <v>24842000.0</v>
       </c>
       <c r="F2">
         <v>11501000.0</v>
       </c>
       <c r="G2">
         <v>14956000.0</v>
       </c>
       <c r="H2">
         <v>22238000.0</v>
       </c>
       <c r="I2">
         <v>15912000.0</v>
       </c>
       <c r="J2">
         <v>11677000.0</v>
       </c>
       <c r="K2">
         <v>5238000.0</v>
       </c>
       <c r="L2">
         <v>3583000.0</v>
       </c>
       <c r="M2">
         <v>0.0</v>
       </c>
       <c r="N2"/>
     </row>
     <row r="3" spans="1:14">
       <c r="A3" t="s">
-        <v>109</v>
+        <v>110</v>
       </c>
       <c r="B3"/>
       <c r="C3">
         <v>2960000.0</v>
       </c>
       <c r="D3">
         <v>2687000.0</v>
       </c>
       <c r="E3">
         <v>3875000.0</v>
       </c>
       <c r="F3">
         <v>2809000.0</v>
       </c>
       <c r="G3">
         <v>2929000.0</v>
       </c>
       <c r="H3">
         <v>2718000.0</v>
       </c>
       <c r="I3">
         <v>899000.0</v>
       </c>
       <c r="J3">
         <v>593000.0</v>
       </c>
       <c r="K3">
         <v>582874.0</v>
       </c>
       <c r="L3">
         <v>603162.0</v>
       </c>
       <c r="M3">
         <v>-19826000.0</v>
       </c>
       <c r="N3">
         <v>-16382000.0</v>
       </c>
     </row>
     <row r="4" spans="1:14">
       <c r="A4" t="s">
-        <v>110</v>
+        <v>111</v>
       </c>
       <c r="B4"/>
       <c r="C4"/>
       <c r="D4"/>
       <c r="E4"/>
       <c r="F4"/>
       <c r="G4"/>
       <c r="H4"/>
       <c r="I4"/>
       <c r="J4"/>
       <c r="K4"/>
       <c r="L4"/>
       <c r="M4"/>
       <c r="N4"/>
     </row>
     <row r="5" spans="1:14">
       <c r="A5" t="s">
-        <v>111</v>
+        <v>112</v>
       </c>
       <c r="B5"/>
       <c r="C5">
         <v>87314000.0</v>
       </c>
       <c r="D5">
         <v>71972000.0</v>
       </c>
       <c r="E5">
         <v>91217000.0</v>
       </c>
       <c r="F5">
         <v>82619000.0</v>
       </c>
       <c r="G5">
         <v>48764000.0</v>
       </c>
       <c r="H5">
         <v>60868000.0</v>
       </c>
       <c r="I5">
         <v>55950000.0</v>
       </c>
       <c r="J5">
         <v>50050000.0</v>
       </c>
       <c r="K5">
         <v>32415126.0</v>
       </c>
       <c r="L5">
         <v>26042838.0</v>
       </c>
       <c r="M5">
         <v>0.0</v>
       </c>
       <c r="N5">
         <v>16303798.0</v>
       </c>
     </row>
     <row r="6" spans="1:14">
       <c r="A6" t="s">
-        <v>112</v>
+        <v>113</v>
       </c>
       <c r="B6">
         <v>92931000.0</v>
       </c>
       <c r="C6">
         <v>90274000.0</v>
       </c>
       <c r="D6">
         <v>71972000.0</v>
       </c>
       <c r="E6">
         <v>95092000.0</v>
       </c>
       <c r="F6">
         <v>85428000.0</v>
       </c>
       <c r="G6">
         <v>51693000.0</v>
       </c>
       <c r="H6">
         <v>63586000.0</v>
       </c>
       <c r="I6">
         <v>56849000.0</v>
       </c>
       <c r="J6">
         <v>50643000.0</v>
       </c>
       <c r="K6">
         <v>32998000.0</v>
       </c>
       <c r="L6">
         <v>26646000.0</v>
       </c>
       <c r="M6"/>
       <c r="N6">
         <v>-78202.0</v>
       </c>
     </row>
     <row r="7" spans="1:14">
       <c r="A7" t="s">
-        <v>113</v>
+        <v>114</v>
       </c>
       <c r="B7"/>
       <c r="C7"/>
       <c r="D7"/>
       <c r="E7"/>
       <c r="F7"/>
       <c r="G7"/>
       <c r="H7"/>
       <c r="I7"/>
       <c r="J7"/>
       <c r="K7"/>
       <c r="L7"/>
       <c r="M7"/>
       <c r="N7"/>
     </row>
     <row r="8" spans="1:14">
       <c r="A8" t="s">
-        <v>114</v>
+        <v>115</v>
       </c>
       <c r="B8"/>
       <c r="C8"/>
       <c r="D8"/>
       <c r="E8"/>
       <c r="F8"/>
       <c r="G8"/>
       <c r="H8"/>
       <c r="I8"/>
       <c r="J8">
         <v>176000.0</v>
       </c>
       <c r="K8"/>
       <c r="L8"/>
       <c r="M8"/>
       <c r="N8"/>
     </row>
     <row r="9" spans="1:14">
       <c r="A9" t="s">
-        <v>115</v>
+        <v>116</v>
       </c>
       <c r="B9">
         <v>146967000.0</v>
       </c>
       <c r="C9">
         <v>139146000.0</v>
       </c>
       <c r="D9">
         <v>211031000.0</v>
       </c>
       <c r="E9">
         <v>137444000.0</v>
       </c>
       <c r="F9">
         <v>127706000.0</v>
       </c>
       <c r="G9">
         <v>88001000.0</v>
       </c>
       <c r="H9">
         <v>98684000.0</v>
       </c>
       <c r="I9">
         <v>91110000.0</v>
       </c>
       <c r="J9">
         <v>81242000.0</v>
       </c>
       <c r="K9">
         <v>58574000.0</v>
       </c>
       <c r="L9">
         <v>44049000.0</v>
       </c>
       <c r="M9">
         <v>35287000.0</v>
       </c>
       <c r="N9">
         <v>30092000.0</v>
       </c>
     </row>
     <row r="10" spans="1:14">
       <c r="A10" t="s">
-        <v>116</v>
+        <v>117</v>
       </c>
       <c r="B10">
         <v>92931000.0</v>
       </c>
       <c r="C10">
         <v>87314000.0</v>
       </c>
       <c r="D10">
         <v>71972000.0</v>
       </c>
       <c r="E10">
         <v>91217000.0</v>
       </c>
       <c r="F10">
         <v>82619000.0</v>
       </c>
       <c r="G10">
         <v>48764000.0</v>
       </c>
       <c r="H10">
         <v>60868000.0</v>
       </c>
       <c r="I10">
         <v>56001000.0</v>
       </c>
       <c r="J10">
         <v>50050000.0</v>
       </c>
       <c r="K10">
         <v>32416000.0</v>
       </c>
       <c r="L10">
         <v>26043000.0</v>
       </c>
       <c r="M10">
         <v>19826000.0</v>
       </c>
       <c r="N10">
         <v>16382000.0</v>
       </c>
     </row>
     <row r="11" spans="1:14">
       <c r="A11" t="s">
-        <v>117</v>
+        <v>118</v>
       </c>
       <c r="B11">
         <v>24226000.0</v>
       </c>
       <c r="C11">
         <v>22810000.0</v>
       </c>
       <c r="D11">
         <v>20359000.0</v>
       </c>
       <c r="E11">
         <v>28615000.0</v>
       </c>
       <c r="F11">
         <v>20918000.0</v>
       </c>
       <c r="G11">
         <v>12370000.0</v>
       </c>
       <c r="H11">
         <v>16150000.0</v>
       </c>
       <c r="I11">
         <v>14667000.0</v>
       </c>
       <c r="J11">
         <v>18153000.0</v>
       </c>
       <c r="K11">
         <v>12200000.0</v>
       </c>
       <c r="L11">
         <v>9431000.0</v>
       </c>
       <c r="M11">
         <v>7329000.0</v>
       </c>
       <c r="N11">
         <v>6204000.0</v>
       </c>
     </row>
     <row r="12" spans="1:14">
       <c r="A12" t="s">
-        <v>118</v>
+        <v>119</v>
       </c>
       <c r="B12">
         <v>90379000.0</v>
       </c>
       <c r="C12">
         <v>94767000.0</v>
       </c>
       <c r="D12">
         <v>91348000.0</v>
       </c>
       <c r="E12">
         <v>27609000.0</v>
       </c>
       <c r="F12">
         <v>4572000.0</v>
       </c>
       <c r="G12">
         <v>11489000.0</v>
       </c>
       <c r="H12">
         <v>22238000.0</v>
       </c>
       <c r="I12">
         <v>14675000.0</v>
       </c>
       <c r="J12">
         <v>8619000.0</v>
       </c>
       <c r="K12">
         <v>5238000.0</v>
       </c>
       <c r="L12">
         <v>3583000.0</v>
       </c>
       <c r="M12">
         <v>0.0</v>
       </c>
       <c r="N12"/>
     </row>
     <row r="13" spans="1:14">
       <c r="A13" t="s">
-        <v>119</v>
-[...1 lines deleted...]
-      <c r="B13"/>
+        <v>120</v>
+      </c>
+      <c r="B13">
+        <v>220828000.0</v>
+      </c>
       <c r="C13">
         <v>212913000.0</v>
       </c>
       <c r="D13">
         <v>186101000.0</v>
       </c>
       <c r="E13">
         <v>147220000.0</v>
       </c>
       <c r="F13">
         <v>108741000.0</v>
       </c>
       <c r="G13">
         <v>77609000.0</v>
       </c>
       <c r="H13">
         <v>83213000.0</v>
       </c>
       <c r="I13">
         <v>72879000.0</v>
       </c>
       <c r="J13">
         <v>60514179.0</v>
       </c>
       <c r="K13">
         <v>43565646.0</v>
       </c>
       <c r="L13"/>
       <c r="M13"/>
       <c r="N13"/>
     </row>
     <row r="14" spans="1:14">
       <c r="A14" t="s">
-        <v>120</v>
+        <v>121</v>
       </c>
       <c r="B14"/>
       <c r="C14"/>
       <c r="D14"/>
       <c r="E14"/>
       <c r="F14"/>
       <c r="G14"/>
       <c r="H14"/>
       <c r="I14"/>
       <c r="J14"/>
       <c r="K14"/>
       <c r="L14"/>
       <c r="M14"/>
       <c r="N14"/>
     </row>
     <row r="15" spans="1:14">
       <c r="A15" t="s">
-        <v>121</v>
+        <v>122</v>
       </c>
       <c r="B15">
         <v>68705000.0</v>
       </c>
       <c r="C15">
         <v>64504000.0</v>
       </c>
       <c r="D15">
         <v>51613000.0</v>
       </c>
       <c r="E15">
         <v>62602000.0</v>
       </c>
       <c r="F15">
         <v>61701000.0</v>
       </c>
       <c r="G15">
         <v>36394000.0</v>
       </c>
       <c r="H15">
         <v>44718000.0</v>
       </c>
       <c r="I15">
         <v>41334000.0</v>
       </c>
       <c r="J15">
         <v>31897000.0</v>
       </c>
       <c r="K15">
         <v>20216000.0</v>
       </c>
       <c r="L15">
         <v>16613000.0</v>
       </c>
       <c r="M15">
         <v>12497000.0</v>
       </c>
       <c r="N15">
         <v>10101000.0</v>
       </c>
     </row>
     <row r="16" spans="1:14">
       <c r="A16" t="s">
-        <v>122</v>
+        <v>123</v>
       </c>
       <c r="B16"/>
       <c r="C16"/>
       <c r="D16"/>
       <c r="E16">
         <v>62602000.0</v>
       </c>
       <c r="F16">
         <v>61701000.0</v>
       </c>
       <c r="G16">
         <v>36394000.0</v>
       </c>
       <c r="H16">
         <v>44718000.0</v>
       </c>
       <c r="I16">
         <v>41334000.0</v>
       </c>
       <c r="J16">
         <v>31897000.0</v>
       </c>
       <c r="K16">
         <v>20215961.0</v>
       </c>
       <c r="L16">
         <v>16612675.0</v>
       </c>
       <c r="M16">
         <v>12496780.0</v>
       </c>
       <c r="N16"/>
     </row>
     <row r="17" spans="1:14">
       <c r="A17" t="s">
-        <v>123</v>
-[...1 lines deleted...]
-      <c r="B17"/>
+        <v>124</v>
+      </c>
+      <c r="B17">
+        <v>68532000.0</v>
+      </c>
       <c r="C17">
         <v>64504000.0</v>
       </c>
       <c r="D17">
         <v>50446000.0</v>
       </c>
       <c r="E17">
         <v>65593000.0</v>
       </c>
       <c r="F17">
         <v>61701000.0</v>
       </c>
       <c r="G17">
         <v>36394000.0</v>
       </c>
       <c r="H17">
         <v>44718000.0</v>
       </c>
       <c r="I17">
         <v>41334000.0</v>
       </c>
       <c r="J17">
         <v>31896745.0</v>
       </c>
       <c r="K17">
         <v>20215961.0</v>
       </c>
       <c r="L17">
         <v>16612675.0</v>
       </c>
       <c r="M17">
         <v>12496780.0</v>
       </c>
       <c r="N17"/>
     </row>
     <row r="18" spans="1:14">
       <c r="A18" t="s">
-        <v>124</v>
-[...1 lines deleted...]
-      <c r="B18"/>
+        <v>125</v>
+      </c>
+      <c r="B18">
+        <v>130449000.0</v>
+      </c>
       <c r="C18">
         <v>118146000.0</v>
       </c>
       <c r="D18">
         <v>104307000.0</v>
       </c>
       <c r="E18">
         <v>119611000.0</v>
       </c>
       <c r="F18">
         <v>104169000.0</v>
       </c>
       <c r="G18">
         <v>66120000.0</v>
       </c>
       <c r="H18">
         <v>60975000.0</v>
       </c>
       <c r="I18">
         <v>58204000.0</v>
       </c>
       <c r="J18">
         <v>51894566.0</v>
       </c>
       <c r="K18">
         <v>38327477.0</v>
       </c>
       <c r="L18"/>
       <c r="M18"/>
       <c r="N18"/>
     </row>
     <row r="19" spans="1:14">
       <c r="A19" t="s">
-        <v>125</v>
+        <v>126</v>
       </c>
       <c r="B19"/>
       <c r="C19"/>
       <c r="D19"/>
       <c r="E19"/>
       <c r="F19"/>
       <c r="G19"/>
       <c r="H19"/>
       <c r="I19"/>
       <c r="J19"/>
       <c r="K19"/>
       <c r="L19"/>
       <c r="M19"/>
       <c r="N19"/>
     </row>
     <row r="20" spans="1:14">
       <c r="A20" t="s">
-        <v>126</v>
+        <v>127</v>
       </c>
       <c r="B20"/>
       <c r="C20"/>
       <c r="D20"/>
       <c r="E20"/>
       <c r="F20"/>
       <c r="G20"/>
       <c r="H20"/>
       <c r="I20"/>
       <c r="J20"/>
       <c r="K20"/>
       <c r="L20"/>
       <c r="M20"/>
       <c r="N20"/>
     </row>
     <row r="21" spans="1:14">
       <c r="A21" t="s">
-        <v>127</v>
+        <v>128</v>
       </c>
       <c r="B21">
         <v>92931000.0</v>
       </c>
       <c r="C21">
         <v>87314000.0</v>
       </c>
       <c r="D21">
         <v>71972000.0</v>
       </c>
       <c r="E21">
         <v>91217000.0</v>
       </c>
       <c r="F21">
         <v>82619000.0</v>
       </c>
       <c r="G21">
         <v>48764000.0</v>
       </c>
       <c r="H21">
         <v>60868000.0</v>
       </c>
       <c r="I21">
         <v>56001000.0</v>
       </c>
       <c r="J21">
         <v>50050000.0</v>
       </c>
       <c r="K21">
         <v>32416000.0</v>
       </c>
       <c r="L21">
         <v>26043000.0</v>
       </c>
       <c r="M21">
         <v>19826000.0</v>
       </c>
       <c r="N21">
         <v>16382000.0</v>
       </c>
     </row>
     <row r="22" spans="1:14">
       <c r="A22" t="s">
-        <v>128</v>
+        <v>129</v>
       </c>
       <c r="B22"/>
       <c r="C22"/>
       <c r="D22"/>
       <c r="E22"/>
       <c r="F22"/>
       <c r="G22"/>
       <c r="H22"/>
       <c r="I22"/>
       <c r="J22"/>
       <c r="K22"/>
       <c r="L22"/>
       <c r="M22"/>
       <c r="N22"/>
     </row>
     <row r="23" spans="1:14">
       <c r="A23" t="s">
-        <v>129</v>
+        <v>130</v>
       </c>
       <c r="B23">
         <v>144097000.0</v>
       </c>
       <c r="C23">
         <v>147115000.0</v>
       </c>
       <c r="D23">
         <v>71972000.0</v>
       </c>
       <c r="E23">
         <v>71069000.0</v>
       </c>
       <c r="F23">
         <v>56588000.0</v>
       </c>
       <c r="G23">
         <v>54193000.0</v>
       </c>
       <c r="H23">
         <v>60054000.0</v>
       </c>
       <c r="I23">
         <v>51021000.0</v>
       </c>
       <c r="J23">
         <v>42869000.0</v>
       </c>
       <c r="K23">
         <v>31397000.0</v>
       </c>
       <c r="L23">
         <v>21588000.0</v>
       </c>
       <c r="M23">
         <v>15461000.0</v>
       </c>
       <c r="N23">
         <v>13710000.0</v>
       </c>
     </row>
     <row r="24" spans="1:14">
       <c r="A24" t="s">
-        <v>130</v>
+        <v>131</v>
       </c>
       <c r="B24"/>
       <c r="C24"/>
       <c r="D24"/>
       <c r="E24"/>
       <c r="F24"/>
       <c r="G24"/>
       <c r="H24"/>
       <c r="I24"/>
       <c r="J24"/>
       <c r="K24"/>
       <c r="L24"/>
       <c r="M24"/>
       <c r="N24"/>
     </row>
     <row r="25" spans="1:14">
       <c r="A25" t="s">
-        <v>131</v>
-[...1 lines deleted...]
-      <c r="B25"/>
+        <v>132</v>
+      </c>
+      <c r="B25">
+        <v>3511000.0</v>
+      </c>
       <c r="C25">
         <v>2960000.0</v>
       </c>
       <c r="D25">
         <v>3170000.0</v>
       </c>
       <c r="E25">
         <v>3875000.0</v>
       </c>
       <c r="F25">
         <v>2809000.0</v>
       </c>
       <c r="G25">
         <v>2929000.0</v>
       </c>
       <c r="H25">
         <v>2718000.0</v>
       </c>
       <c r="I25">
         <v>899000.0</v>
       </c>
       <c r="J25">
         <v>592997.0</v>
       </c>
       <c r="K25"/>
       <c r="L25"/>
       <c r="M25"/>
       <c r="N25"/>
     </row>
     <row r="26" spans="1:14">
       <c r="A26" t="s">
-        <v>132</v>
+        <v>133</v>
       </c>
       <c r="B26"/>
       <c r="C26"/>
       <c r="D26"/>
       <c r="E26"/>
       <c r="F26"/>
       <c r="G26"/>
       <c r="H26"/>
       <c r="I26"/>
       <c r="J26"/>
       <c r="K26"/>
       <c r="L26"/>
       <c r="M26"/>
       <c r="N26"/>
     </row>
     <row r="27" spans="1:14">
       <c r="A27" t="s">
-        <v>133</v>
+        <v>134</v>
       </c>
       <c r="B27"/>
       <c r="C27">
         <v>634000.0</v>
       </c>
       <c r="D27">
         <v>614000.0</v>
       </c>
       <c r="E27">
         <v>606000.0</v>
       </c>
       <c r="F27">
         <v>541000.0</v>
       </c>
       <c r="G27">
         <v>566000.0</v>
       </c>
       <c r="H27">
         <v>649000.0</v>
       </c>
       <c r="I27">
         <v>613000.0</v>
       </c>
       <c r="J27">
         <v>634000.0</v>
       </c>
       <c r="K27">
         <v>573070.0</v>
       </c>
       <c r="L27">
         <v>481983.0</v>
       </c>
       <c r="M27"/>
       <c r="N27"/>
     </row>
     <row r="28" spans="1:14">
       <c r="A28" t="s">
-        <v>134</v>
+        <v>135</v>
       </c>
       <c r="B28">
         <v>42462000.0</v>
       </c>
       <c r="C28">
         <v>35567000.0</v>
       </c>
       <c r="D28">
         <v>30471000.0</v>
       </c>
       <c r="E28">
         <v>32293000.0</v>
       </c>
       <c r="F28">
         <v>31523000.0</v>
       </c>
       <c r="G28">
         <v>26222000.0</v>
       </c>
       <c r="H28">
         <v>27442000.0</v>
       </c>
       <c r="I28">
         <v>25522000.0</v>
       </c>
       <c r="J28">
         <v>17956000.0</v>
       </c>
       <c r="K28">
         <v>15939000.0</v>
       </c>
       <c r="L28">
         <v>10275000.0</v>
       </c>
       <c r="M28">
         <v>9976911.0</v>
       </c>
       <c r="N28"/>
     </row>
     <row r="29" spans="1:14">
       <c r="A29" t="s">
-        <v>135</v>
-[...1 lines deleted...]
-      <c r="B29"/>
+        <v>136</v>
+      </c>
+      <c r="B29">
+        <v>24162000.0</v>
+      </c>
       <c r="C29">
         <v>22810000.0</v>
       </c>
       <c r="D29">
         <v>24922000.0</v>
       </c>
       <c r="E29">
         <v>25624000.0</v>
       </c>
       <c r="F29">
         <v>20918000.0</v>
       </c>
       <c r="G29">
         <v>12370000.0</v>
       </c>
       <c r="H29">
         <v>16150000.0</v>
       </c>
       <c r="I29">
         <v>14667000.0</v>
       </c>
       <c r="J29">
         <v>18152558.0</v>
       </c>
       <c r="K29">
         <v>12199595.0</v>
       </c>
       <c r="L29"/>
       <c r="M29"/>
       <c r="N29"/>
     </row>
     <row r="30" spans="1:14">
       <c r="A30" t="s">
-        <v>136</v>
+        <v>137</v>
       </c>
       <c r="B30">
         <v>54036000.0</v>
       </c>
       <c r="C30">
         <v>51832000.0</v>
       </c>
       <c r="D30">
         <v>71972000.0</v>
       </c>
       <c r="E30">
         <v>46227000.0</v>
       </c>
       <c r="F30">
         <v>45087000.0</v>
       </c>
       <c r="G30">
         <v>39237000.0</v>
       </c>
       <c r="H30">
         <v>37816000.0</v>
       </c>
       <c r="I30">
         <v>35109000.0</v>
       </c>
       <c r="J30">
         <v>31192000.0</v>
       </c>
       <c r="K30">
         <v>26159000.0</v>
       </c>
       <c r="L30">
         <v>18005000.0</v>
       </c>
       <c r="M30">
         <v>15461000.0</v>
       </c>
       <c r="N30">
         <v>13710000.0</v>
       </c>
     </row>
     <row r="31" spans="1:14">
       <c r="A31" t="s">
-        <v>137</v>
+        <v>138</v>
       </c>
       <c r="B31"/>
       <c r="C31">
         <v>-124965000.0</v>
       </c>
       <c r="D31">
         <v>71972000.0</v>
       </c>
       <c r="E31">
         <v>163000.0</v>
       </c>
       <c r="F31">
         <v>478000.0</v>
       </c>
       <c r="G31">
         <v>48764000.0</v>
       </c>
       <c r="H31">
         <v>60868000.0</v>
       </c>
       <c r="I31">
         <v>-14675000.0</v>
       </c>
       <c r="J31">
         <v>176000.0</v>
       </c>
       <c r="K31">
         <v>-285844.0</v>
       </c>
       <c r="L31">
         <v>-329095.0</v>
       </c>
       <c r="M31">
         <v>0.0</v>
       </c>
       <c r="N31"/>
     </row>
     <row r="32" spans="1:14">
       <c r="A32" t="s">
-        <v>138</v>
+        <v>139</v>
       </c>
       <c r="B32">
         <v>237028000.0</v>
       </c>
       <c r="C32">
         <v>234429000.0</v>
       </c>
       <c r="D32">
         <v>115642000.0</v>
       </c>
       <c r="E32">
         <v>162286000.0</v>
       </c>
       <c r="F32">
         <v>139207000.0</v>
       </c>
       <c r="G32">
         <v>102957000.0</v>
       </c>
       <c r="H32">
         <v>120922000.0</v>
       </c>
       <c r="I32">
         <v>107022000.0</v>
       </c>
@@ -10194,7580 +10379,7879 @@
       <c r="N32">
         <v>30092000.0</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet4.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:AS32"/>
+  <dimension ref="A1:AT32"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="39.99" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:45">
+    <row r="1" spans="1:46">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
+        <v>75</v>
+      </c>
+      <c r="C1" t="s">
         <v>1</v>
-      </c>
-[...1 lines deleted...]
-        <v>75</v>
       </c>
       <c r="D1" t="s">
         <v>76</v>
       </c>
       <c r="E1" t="s">
         <v>77</v>
       </c>
       <c r="F1" t="s">
+        <v>78</v>
+      </c>
+      <c r="G1" t="s">
         <v>2</v>
-      </c>
-[...1 lines deleted...]
-        <v>78</v>
       </c>
       <c r="H1" t="s">
         <v>79</v>
       </c>
       <c r="I1" t="s">
         <v>80</v>
       </c>
       <c r="J1" t="s">
+        <v>81</v>
+      </c>
+      <c r="K1" t="s">
         <v>3</v>
-      </c>
-[...1 lines deleted...]
-        <v>81</v>
       </c>
       <c r="L1" t="s">
         <v>82</v>
       </c>
       <c r="M1" t="s">
         <v>83</v>
       </c>
       <c r="N1" t="s">
+        <v>84</v>
+      </c>
+      <c r="O1" t="s">
         <v>4</v>
-      </c>
-[...1 lines deleted...]
-        <v>84</v>
       </c>
       <c r="P1" t="s">
         <v>85</v>
       </c>
       <c r="Q1" t="s">
         <v>86</v>
       </c>
       <c r="R1" t="s">
+        <v>87</v>
+      </c>
+      <c r="S1" t="s">
         <v>5</v>
-      </c>
-[...1 lines deleted...]
-        <v>87</v>
       </c>
       <c r="T1" t="s">
         <v>88</v>
       </c>
       <c r="U1" t="s">
         <v>89</v>
       </c>
       <c r="V1" t="s">
+        <v>90</v>
+      </c>
+      <c r="W1" t="s">
         <v>6</v>
-      </c>
-[...1 lines deleted...]
-        <v>90</v>
       </c>
       <c r="X1" t="s">
         <v>91</v>
       </c>
       <c r="Y1" t="s">
         <v>92</v>
       </c>
       <c r="Z1" t="s">
+        <v>93</v>
+      </c>
+      <c r="AA1" t="s">
         <v>7</v>
-      </c>
-[...1 lines deleted...]
-        <v>93</v>
       </c>
       <c r="AB1" t="s">
         <v>94</v>
       </c>
       <c r="AC1" t="s">
         <v>95</v>
       </c>
       <c r="AD1" t="s">
+        <v>96</v>
+      </c>
+      <c r="AE1" t="s">
         <v>8</v>
-      </c>
-[...1 lines deleted...]
-        <v>96</v>
       </c>
       <c r="AF1" t="s">
         <v>97</v>
       </c>
       <c r="AG1" t="s">
         <v>98</v>
       </c>
       <c r="AH1" t="s">
+        <v>99</v>
+      </c>
+      <c r="AI1" t="s">
         <v>9</v>
-      </c>
-[...1 lines deleted...]
-        <v>99</v>
       </c>
       <c r="AJ1" t="s">
         <v>100</v>
       </c>
       <c r="AK1" t="s">
         <v>101</v>
       </c>
       <c r="AL1" t="s">
+        <v>102</v>
+      </c>
+      <c r="AM1" t="s">
         <v>10</v>
-      </c>
-[...1 lines deleted...]
-        <v>102</v>
       </c>
       <c r="AN1" t="s">
         <v>103</v>
       </c>
       <c r="AO1" t="s">
         <v>104</v>
       </c>
       <c r="AP1" t="s">
+        <v>105</v>
+      </c>
+      <c r="AQ1" t="s">
         <v>11</v>
-      </c>
-[...1 lines deleted...]
-        <v>105</v>
       </c>
       <c r="AR1" t="s">
         <v>106</v>
       </c>
       <c r="AS1" t="s">
         <v>107</v>
       </c>
-    </row>
-    <row r="2" spans="1:45">
+      <c r="AT1" t="s">
+        <v>108</v>
+      </c>
+    </row>
+    <row r="2" spans="1:46">
       <c r="A2" t="s">
-        <v>108</v>
+        <v>109</v>
       </c>
       <c r="B2">
+        <v>26503000.0</v>
+      </c>
+      <c r="C2">
         <v>24293000.0</v>
       </c>
-      <c r="C2">
+      <c r="D2">
         <v>21668000.0</v>
       </c>
-      <c r="D2">
+      <c r="E2">
         <v>22001000.0</v>
       </c>
-      <c r="E2">
+      <c r="F2">
         <v>21965000.0</v>
       </c>
-      <c r="F2">
+      <c r="G2">
         <v>22756000.0</v>
       </c>
-      <c r="G2">
+      <c r="H2">
         <v>24126000.0</v>
       </c>
-      <c r="H2">
+      <c r="I2">
         <v>23268000.0</v>
       </c>
-      <c r="I2">
+      <c r="J2">
         <v>25133000.0</v>
       </c>
-      <c r="J2">
+      <c r="K2">
         <v>25331000.0</v>
       </c>
-      <c r="K2">
+      <c r="L2">
         <v>24174000.0</v>
       </c>
-      <c r="L2">
+      <c r="M2">
         <v>22096000.0</v>
       </c>
-      <c r="M2">
+      <c r="N2">
         <v>19732000.0</v>
       </c>
-      <c r="N2">
+      <c r="O2">
         <v>13827000.0</v>
       </c>
-      <c r="O2">
+      <c r="P2">
         <v>6806000.0</v>
       </c>
-      <c r="P2">
+      <c r="Q2">
         <v>2805000.0</v>
       </c>
-      <c r="Q2">
+      <c r="R2">
         <v>1404000.0</v>
       </c>
-      <c r="R2">
+      <c r="S2">
         <v>1782000.0</v>
       </c>
-      <c r="S2">
+      <c r="T2">
         <v>3714000.0</v>
       </c>
-      <c r="T2">
+      <c r="U2">
         <v>3268000.0</v>
       </c>
-      <c r="U2">
+      <c r="V2">
         <v>2737000.0</v>
       </c>
-      <c r="V2">
+      <c r="W2">
         <v>2367000.0</v>
       </c>
-      <c r="W2">
+      <c r="X2">
         <v>3642000.0</v>
       </c>
-      <c r="X2">
+      <c r="Y2">
         <v>4301000.0</v>
       </c>
-      <c r="Y2">
+      <c r="Z2">
         <v>4646000.0</v>
       </c>
-      <c r="Z2">
+      <c r="AA2">
         <v>5681000.0</v>
       </c>
-      <c r="AA2">
+      <c r="AB2">
         <v>5929000.0</v>
       </c>
-      <c r="AB2">
+      <c r="AC2">
         <v>5570000.0</v>
       </c>
-      <c r="AC2">
+      <c r="AD2">
         <v>5058000.0</v>
       </c>
-      <c r="AD2">
+      <c r="AE2">
         <v>4596166.0</v>
       </c>
-      <c r="AE2">
+      <c r="AF2">
         <v>4172000.0</v>
       </c>
-      <c r="AF2">
+      <c r="AG2">
         <v>4039666.0</v>
       </c>
-      <c r="AG2">
+      <c r="AH2">
         <v>3104323.0</v>
       </c>
-      <c r="AH2">
+      <c r="AI2">
         <v>4841407.0</v>
       </c>
-      <c r="AI2">
+      <c r="AJ2">
         <v>2904271.0</v>
       </c>
-      <c r="AJ2">
+      <c r="AK2">
         <v>2094542.0</v>
       </c>
-      <c r="AK2">
+      <c r="AL2">
         <v>1837441.0</v>
       </c>
-      <c r="AL2">
+      <c r="AM2">
         <v>1727649.0</v>
       </c>
-      <c r="AM2">
+      <c r="AN2">
         <v>1339281.0</v>
       </c>
-      <c r="AN2">
+      <c r="AO2">
         <v>1132606.0</v>
       </c>
-      <c r="AO2">
+      <c r="AP2">
         <v>1038633.0</v>
       </c>
-      <c r="AP2">
+      <c r="AQ2">
         <v>978360.0</v>
       </c>
-      <c r="AQ2">
+      <c r="AR2">
         <v>961613.0</v>
       </c>
-      <c r="AR2">
+      <c r="AS2">
         <v>865562.0</v>
       </c>
-      <c r="AS2">
+      <c r="AT2">
         <v>777335.0</v>
       </c>
     </row>
-    <row r="3" spans="1:45">
+    <row r="3" spans="1:46">
       <c r="A3" t="s">
-        <v>109</v>
+        <v>110</v>
       </c>
       <c r="B3"/>
-      <c r="C3">
+      <c r="C3"/>
+      <c r="D3">
         <v>970000.0</v>
       </c>
-      <c r="D3">
+      <c r="E3">
         <v>850000.0</v>
       </c>
-      <c r="E3">
+      <c r="F3">
         <v>832000.0</v>
       </c>
-      <c r="F3">
+      <c r="G3">
         <v>760000.0</v>
       </c>
-      <c r="G3">
+      <c r="H3">
         <v>726000.0</v>
       </c>
-      <c r="H3">
+      <c r="I3">
         <v>722000.0</v>
       </c>
-      <c r="I3">
+      <c r="J3">
         <v>752000.0</v>
       </c>
-      <c r="J3">
+      <c r="K3">
         <v>727000.0</v>
       </c>
-      <c r="K3">
+      <c r="L3">
         <v>711000.0</v>
       </c>
-      <c r="L3">
+      <c r="M3">
         <v>544000.0</v>
       </c>
-      <c r="M3">
+      <c r="N3">
         <v>705000.0</v>
       </c>
-      <c r="N3">
+      <c r="O3">
         <v>1210000.0</v>
       </c>
-      <c r="O3">
+      <c r="P3">
         <v>1249000.0</v>
       </c>
-      <c r="P3">
+      <c r="Q3">
         <v>705000.0</v>
       </c>
-      <c r="Q3">
+      <c r="R3">
         <v>711000.0</v>
       </c>
-      <c r="R3">
+      <c r="S3">
         <v>636000.0</v>
       </c>
-      <c r="S3">
+      <c r="T3">
         <v>721000.0</v>
       </c>
-      <c r="T3">
+      <c r="U3">
         <v>720000.0</v>
       </c>
-      <c r="U3">
+      <c r="V3">
         <v>732000.0</v>
       </c>
-      <c r="V3">
+      <c r="W3">
         <v>736000.0</v>
       </c>
-      <c r="W3">
+      <c r="X3">
         <v>734000.0</v>
       </c>
-      <c r="X3">
+      <c r="Y3">
         <v>743000.0</v>
       </c>
-      <c r="Y3">
+      <c r="Z3">
         <v>716000.0</v>
       </c>
-      <c r="Z3">
+      <c r="AA3">
         <v>746000.0</v>
       </c>
-      <c r="AA3">
+      <c r="AB3">
         <v>623000.0</v>
       </c>
-      <c r="AB3">
+      <c r="AC3">
         <v>766000.0</v>
       </c>
-      <c r="AC3">
+      <c r="AD3">
         <v>583000.0</v>
       </c>
-      <c r="AD3">
+      <c r="AE3">
         <v>249000.0</v>
       </c>
-      <c r="AE3">
+      <c r="AF3">
         <v>-13319000.0</v>
       </c>
-      <c r="AF3">
+      <c r="AG3">
         <v>-14900577.0</v>
       </c>
-      <c r="AG3">
+      <c r="AH3">
         <v>-14953423.0</v>
       </c>
-      <c r="AH3">
+      <c r="AI3">
         <v>-13685253.0</v>
       </c>
-      <c r="AI3">
+      <c r="AJ3">
         <v>-11480988.0</v>
       </c>
-      <c r="AJ3"/>
-      <c r="AK3">
+      <c r="AK3"/>
+      <c r="AL3">
         <v>-13428113.0</v>
       </c>
-      <c r="AL3">
+      <c r="AM3">
         <v>-9979435.0</v>
       </c>
-      <c r="AM3">
+      <c r="AN3">
         <v>-7335560.0</v>
       </c>
-      <c r="AN3">
+      <c r="AO3">
         <v>-7684780.0</v>
       </c>
-      <c r="AO3">
+      <c r="AP3">
         <v>-7701626.0</v>
       </c>
-      <c r="AP3">
+      <c r="AQ3">
         <v>-6829271.0</v>
       </c>
-      <c r="AQ3">
+      <c r="AR3">
         <v>-6549794.0</v>
       </c>
-      <c r="AR3">
+      <c r="AS3">
         <v>-6668102.0</v>
       </c>
-      <c r="AS3">
+      <c r="AT3">
         <v>-6325193.0</v>
       </c>
     </row>
-    <row r="4" spans="1:45">
+    <row r="4" spans="1:46">
       <c r="A4" t="s">
-        <v>110</v>
+        <v>111</v>
       </c>
       <c r="B4"/>
       <c r="C4"/>
       <c r="D4"/>
       <c r="E4"/>
       <c r="F4"/>
       <c r="G4"/>
       <c r="H4"/>
       <c r="I4"/>
       <c r="J4"/>
       <c r="K4"/>
       <c r="L4"/>
       <c r="M4"/>
       <c r="N4"/>
       <c r="O4"/>
       <c r="P4"/>
       <c r="Q4"/>
       <c r="R4"/>
       <c r="S4"/>
       <c r="T4"/>
       <c r="U4"/>
       <c r="V4"/>
       <c r="W4"/>
       <c r="X4"/>
       <c r="Y4"/>
       <c r="Z4"/>
       <c r="AA4"/>
       <c r="AB4"/>
       <c r="AC4"/>
       <c r="AD4"/>
       <c r="AE4"/>
       <c r="AF4"/>
       <c r="AG4"/>
       <c r="AH4"/>
       <c r="AI4"/>
       <c r="AJ4"/>
       <c r="AK4"/>
       <c r="AL4"/>
       <c r="AM4"/>
       <c r="AN4"/>
       <c r="AO4"/>
       <c r="AP4"/>
       <c r="AQ4"/>
       <c r="AR4"/>
       <c r="AS4"/>
-    </row>
-    <row r="5" spans="1:45">
+      <c r="AT4"/>
+    </row>
+    <row r="5" spans="1:46">
       <c r="A5" t="s">
-        <v>111</v>
+        <v>112</v>
       </c>
       <c r="B5"/>
-      <c r="C5">
+      <c r="C5"/>
+      <c r="D5">
         <v>23839000.0</v>
       </c>
-      <c r="D5">
+      <c r="E5">
         <v>23669000.0</v>
       </c>
-      <c r="E5">
+      <c r="F5">
         <v>22076000.0</v>
       </c>
-      <c r="F5">
+      <c r="G5">
         <v>20853000.0</v>
       </c>
-      <c r="G5">
+      <c r="H5">
         <v>22662000.0</v>
       </c>
-      <c r="H5">
+      <c r="I5">
         <v>23367000.0</v>
       </c>
-      <c r="I5">
+      <c r="J5">
         <v>20432000.0</v>
       </c>
-      <c r="J5">
+      <c r="K5">
         <v>16137000.0</v>
       </c>
-      <c r="K5">
+      <c r="L5">
         <v>15652000.0</v>
       </c>
-      <c r="L5">
+      <c r="M5">
         <v>18613000.0</v>
       </c>
-      <c r="M5">
+      <c r="N5">
         <v>21570000.0</v>
       </c>
-      <c r="N5">
+      <c r="O5">
         <v>19533000.0</v>
       </c>
-      <c r="O5">
+      <c r="P5">
         <v>23904000.0</v>
       </c>
-      <c r="P5">
+      <c r="Q5">
         <v>21754000.0</v>
       </c>
-      <c r="Q5">
+      <c r="R5">
         <v>26026000.0</v>
       </c>
-      <c r="R5">
+      <c r="S5">
         <v>24054000.0</v>
       </c>
-      <c r="S5">
+      <c r="T5">
         <v>22031000.0</v>
       </c>
-      <c r="T5">
+      <c r="U5">
         <v>19121000.0</v>
       </c>
-      <c r="U5">
+      <c r="V5">
         <v>17413000.0</v>
       </c>
-      <c r="V5">
+      <c r="W5">
         <v>12533000.0</v>
       </c>
-      <c r="W5">
+      <c r="X5">
         <v>12303000.0</v>
       </c>
-      <c r="X5">
+      <c r="Y5">
         <v>10558000.0</v>
       </c>
-      <c r="Y5">
+      <c r="Z5">
         <v>13370000.0</v>
       </c>
-      <c r="Z5">
+      <c r="AA5">
         <v>14464000.0</v>
       </c>
-      <c r="AA5">
+      <c r="AB5">
         <v>16818000.0</v>
       </c>
-      <c r="AB5">
+      <c r="AC5">
         <v>17412000.0</v>
       </c>
-      <c r="AC5">
+      <c r="AD5">
         <v>12174000.0</v>
       </c>
-      <c r="AD5">
+      <c r="AE5">
         <v>13046580.0</v>
       </c>
-      <c r="AE5">
+      <c r="AF5">
         <v>13318649.0</v>
       </c>
-      <c r="AF5">
+      <c r="AG5">
         <v>14682348.0</v>
       </c>
-      <c r="AG5">
+      <c r="AH5">
         <v>14953423.0</v>
       </c>
-      <c r="AH5">
+      <c r="AI5">
         <v>13281997.0</v>
       </c>
-      <c r="AI5">
+      <c r="AJ5">
         <v>11480987.0</v>
       </c>
-      <c r="AJ5">
+      <c r="AK5">
         <v>11858205.0</v>
       </c>
-      <c r="AK5">
+      <c r="AL5">
         <v>13428115.0</v>
       </c>
-      <c r="AL5">
+      <c r="AM5">
         <v>9693590.0</v>
       </c>
-      <c r="AM5">
+      <c r="AN5">
         <v>7335560.0</v>
       </c>
-      <c r="AN5">
+      <c r="AO5">
         <v>7684780.0</v>
       </c>
-      <c r="AO5">
+      <c r="AP5">
         <v>7701626.0</v>
       </c>
-      <c r="AP5">
+      <c r="AQ5">
         <v>7478537.0</v>
       </c>
-      <c r="AQ5">
+      <c r="AR5">
         <v>6549794.0</v>
       </c>
-      <c r="AR5">
+      <c r="AS5">
         <v>7533663.0</v>
       </c>
-      <c r="AS5">
+      <c r="AT5">
         <v>6325193.0</v>
       </c>
     </row>
-    <row r="6" spans="1:45">
+    <row r="6" spans="1:46">
       <c r="A6" t="s">
-        <v>112</v>
+        <v>113</v>
       </c>
       <c r="B6">
+        <v>23862000.0</v>
+      </c>
+      <c r="C6">
         <v>23347000.0</v>
       </c>
-      <c r="C6">
+      <c r="D6">
         <v>24809000.0</v>
       </c>
-      <c r="D6">
+      <c r="E6">
         <v>24519000.0</v>
       </c>
-      <c r="E6">
+      <c r="F6">
         <v>22908000.0</v>
       </c>
-      <c r="F6">
+      <c r="G6">
         <v>21613000.0</v>
       </c>
-      <c r="G6">
+      <c r="H6">
         <v>23388000.0</v>
       </c>
-      <c r="H6">
+      <c r="I6">
         <v>24089000.0</v>
       </c>
-      <c r="I6">
+      <c r="J6">
         <v>21184000.0</v>
       </c>
-      <c r="J6">
+      <c r="K6">
         <v>16864000.0</v>
       </c>
-      <c r="K6">
+      <c r="L6">
         <v>16363000.0</v>
       </c>
-      <c r="L6">
+      <c r="M6">
         <v>19157000.0</v>
       </c>
-      <c r="M6">
+      <c r="N6">
         <v>22275000.0</v>
       </c>
-      <c r="N6">
+      <c r="O6">
         <v>20743000.0</v>
       </c>
-      <c r="O6">
+      <c r="P6">
         <v>25153000.0</v>
       </c>
-      <c r="P6">
+      <c r="Q6">
         <v>22459000.0</v>
       </c>
-      <c r="Q6">
+      <c r="R6">
         <v>26737000.0</v>
       </c>
-      <c r="R6">
+      <c r="S6">
         <v>24690000.0</v>
       </c>
-      <c r="S6">
+      <c r="T6">
         <v>22752000.0</v>
       </c>
-      <c r="T6">
+      <c r="U6">
         <v>19841000.0</v>
       </c>
-      <c r="U6">
+      <c r="V6">
         <v>18145000.0</v>
       </c>
-      <c r="V6">
+      <c r="W6">
         <v>13269000.0</v>
       </c>
-      <c r="W6">
+      <c r="X6">
         <v>13037000.0</v>
       </c>
-      <c r="X6">
+      <c r="Y6">
         <v>11301000.0</v>
       </c>
-      <c r="Y6">
+      <c r="Z6">
         <v>14086000.0</v>
       </c>
-      <c r="Z6">
+      <c r="AA6">
         <v>15210000.0</v>
       </c>
-      <c r="AA6">
+      <c r="AB6">
         <v>17441000.0</v>
       </c>
-      <c r="AB6">
+      <c r="AC6">
         <v>18178000.0</v>
       </c>
-      <c r="AC6">
+      <c r="AD6">
         <v>12757000.0</v>
       </c>
-      <c r="AD6">
+      <c r="AE6">
         <v>13295580.0</v>
       </c>
-      <c r="AE6">
+      <c r="AF6">
         <v>13319000.0</v>
       </c>
-      <c r="AF6">
+      <c r="AG6">
         <v>14682348.0</v>
       </c>
-      <c r="AG6">
+      <c r="AH6">
         <v>14953423.0</v>
       </c>
-      <c r="AH6">
+      <c r="AI6">
         <v>13281997.0</v>
       </c>
-      <c r="AI6">
+      <c r="AJ6">
         <v>11480986.0</v>
       </c>
-      <c r="AJ6">
+      <c r="AK6">
         <v>11858205.0</v>
       </c>
-      <c r="AK6">
+      <c r="AL6">
         <v>13428115.0</v>
       </c>
-      <c r="AL6">
+      <c r="AM6">
         <v>9693590.0</v>
       </c>
-      <c r="AM6">
+      <c r="AN6">
         <v>7335560.0</v>
       </c>
-      <c r="AN6">
+      <c r="AO6">
         <v>7684780.0</v>
       </c>
-      <c r="AO6">
+      <c r="AP6">
         <v>7701626.0</v>
       </c>
-      <c r="AP6">
+      <c r="AQ6">
         <v>6500177.0</v>
       </c>
-      <c r="AQ6">
+      <c r="AR6">
         <v>6549794.0</v>
       </c>
-      <c r="AR6">
+      <c r="AS6">
         <v>6668101.0</v>
       </c>
-      <c r="AS6">
+      <c r="AT6">
         <v>6325193.0</v>
       </c>
     </row>
-    <row r="7" spans="1:45">
+    <row r="7" spans="1:46">
       <c r="A7" t="s">
-        <v>113</v>
+        <v>114</v>
       </c>
       <c r="B7"/>
       <c r="C7"/>
       <c r="D7"/>
       <c r="E7"/>
       <c r="F7"/>
       <c r="G7"/>
       <c r="H7"/>
       <c r="I7"/>
       <c r="J7"/>
       <c r="K7"/>
       <c r="L7"/>
       <c r="M7"/>
       <c r="N7"/>
       <c r="O7"/>
       <c r="P7"/>
       <c r="Q7"/>
       <c r="R7"/>
       <c r="S7"/>
       <c r="T7"/>
       <c r="U7"/>
       <c r="V7"/>
       <c r="W7"/>
       <c r="X7"/>
       <c r="Y7"/>
       <c r="Z7"/>
       <c r="AA7"/>
       <c r="AB7"/>
       <c r="AC7"/>
       <c r="AD7"/>
       <c r="AE7"/>
       <c r="AF7"/>
       <c r="AG7"/>
       <c r="AH7"/>
       <c r="AI7"/>
       <c r="AJ7"/>
       <c r="AK7"/>
       <c r="AL7"/>
       <c r="AM7"/>
       <c r="AN7"/>
       <c r="AO7"/>
       <c r="AP7"/>
       <c r="AQ7"/>
       <c r="AR7"/>
       <c r="AS7"/>
-    </row>
-    <row r="8" spans="1:45">
+      <c r="AT7"/>
+    </row>
+    <row r="8" spans="1:46">
       <c r="A8" t="s">
-        <v>114</v>
+        <v>115</v>
       </c>
       <c r="B8"/>
       <c r="C8"/>
       <c r="D8"/>
       <c r="E8"/>
       <c r="F8"/>
       <c r="G8"/>
       <c r="H8"/>
       <c r="I8"/>
       <c r="J8"/>
       <c r="K8"/>
       <c r="L8"/>
       <c r="M8"/>
       <c r="N8"/>
       <c r="O8"/>
       <c r="P8"/>
       <c r="Q8"/>
       <c r="R8"/>
       <c r="S8"/>
       <c r="T8"/>
       <c r="U8"/>
       <c r="V8"/>
       <c r="W8"/>
       <c r="X8"/>
       <c r="Y8"/>
       <c r="Z8"/>
       <c r="AA8"/>
       <c r="AB8"/>
       <c r="AC8"/>
       <c r="AD8"/>
       <c r="AE8"/>
       <c r="AF8"/>
       <c r="AG8"/>
       <c r="AH8"/>
       <c r="AI8"/>
       <c r="AJ8"/>
       <c r="AK8"/>
       <c r="AL8"/>
       <c r="AM8"/>
       <c r="AN8"/>
       <c r="AO8"/>
       <c r="AP8"/>
       <c r="AQ8"/>
       <c r="AR8"/>
       <c r="AS8"/>
-    </row>
-    <row r="9" spans="1:45">
+      <c r="AT8"/>
+    </row>
+    <row r="9" spans="1:46">
       <c r="A9" t="s">
-        <v>115</v>
+        <v>116</v>
       </c>
       <c r="B9">
+        <v>44487000.0</v>
+      </c>
+      <c r="C9">
         <v>36589000.0</v>
       </c>
-      <c r="C9">
+      <c r="D9">
         <v>38513000.0</v>
       </c>
-      <c r="D9">
+      <c r="E9">
         <v>37781000.0</v>
       </c>
-      <c r="E9">
+      <c r="F9">
         <v>36010000.0</v>
       </c>
-      <c r="F9">
+      <c r="G9">
         <v>33632000.0</v>
       </c>
-      <c r="G9">
+      <c r="H9">
         <v>36322000.0</v>
       </c>
-      <c r="H9">
+      <c r="I9">
         <v>36399000.0</v>
       </c>
-      <c r="I9">
+      <c r="J9">
         <v>32793000.0</v>
       </c>
-      <c r="J9">
+      <c r="K9">
         <v>28217000.0</v>
       </c>
-      <c r="K9">
+      <c r="L9">
         <v>27192000.0</v>
       </c>
-      <c r="L9">
+      <c r="M9">
         <v>30077000.0</v>
       </c>
-      <c r="M9">
+      <c r="N9">
         <v>32377000.0</v>
       </c>
-      <c r="N9">
+      <c r="O9">
         <v>27774000.0</v>
       </c>
-      <c r="O9">
+      <c r="P9">
         <v>36592000.0</v>
       </c>
-      <c r="P9">
+      <c r="Q9">
         <v>34873000.0</v>
       </c>
-      <c r="Q9">
+      <c r="R9">
         <v>38205000.0</v>
       </c>
-      <c r="R9">
+      <c r="S9">
         <v>33343000.0</v>
       </c>
-      <c r="S9">
+      <c r="T9">
         <v>35142000.0</v>
       </c>
-      <c r="T9">
+      <c r="U9">
         <v>31214000.0</v>
       </c>
-      <c r="U9">
+      <c r="V9">
         <v>28121000.0</v>
       </c>
-      <c r="V9">
+      <c r="W9">
         <v>21747000.0</v>
       </c>
-      <c r="W9">
+      <c r="X9">
         <v>22453000.0</v>
       </c>
-      <c r="X9">
+      <c r="Y9">
         <v>20282000.0</v>
       </c>
-      <c r="Y9">
+      <c r="Z9">
         <v>23519000.0</v>
       </c>
-      <c r="Z9">
+      <c r="AA9">
         <v>22117000.0</v>
       </c>
-      <c r="AA9">
+      <c r="AB9">
         <v>26980000.0</v>
       </c>
-      <c r="AB9">
+      <c r="AC9">
         <v>27346000.0</v>
       </c>
-      <c r="AC9">
+      <c r="AD9">
         <v>22238000.0</v>
       </c>
-      <c r="AD9">
+      <c r="AE9">
         <v>19993213.0</v>
       </c>
-      <c r="AE9">
+      <c r="AF9">
         <v>23739000.0</v>
       </c>
-      <c r="AF9">
+      <c r="AG9">
         <v>23340304.0</v>
       </c>
-      <c r="AG9">
+      <c r="AH9">
         <v>23995853.0</v>
       </c>
-      <c r="AH9">
+      <c r="AI9">
         <v>19756278.0</v>
       </c>
-      <c r="AI9">
+      <c r="AJ9">
         <v>20360795.0</v>
       </c>
-      <c r="AJ9">
+      <c r="AK9">
         <v>19690803.0</v>
       </c>
-      <c r="AK9">
+      <c r="AL9">
         <v>21434087.0</v>
       </c>
-      <c r="AL9">
+      <c r="AM9">
         <v>17697504.0</v>
       </c>
-      <c r="AM9">
+      <c r="AN9">
         <v>14357959.0</v>
       </c>
-      <c r="AN9">
+      <c r="AO9">
         <v>13664307.0</v>
       </c>
-      <c r="AO9">
+      <c r="AP9">
         <v>12854629.0</v>
       </c>
-      <c r="AP9">
+      <c r="AQ9">
         <v>12262057.0</v>
       </c>
-      <c r="AQ9">
+      <c r="AR9">
         <v>10832788.0</v>
       </c>
-      <c r="AR9">
+      <c r="AS9">
         <v>10866722.0</v>
       </c>
-      <c r="AS9">
+      <c r="AT9">
         <v>10086948.0</v>
       </c>
     </row>
-    <row r="10" spans="1:45">
+    <row r="10" spans="1:46">
       <c r="A10" t="s">
-        <v>116</v>
+        <v>117</v>
       </c>
       <c r="B10">
+        <v>30219000.0</v>
+      </c>
+      <c r="C10">
         <v>23347000.0</v>
       </c>
-      <c r="C10">
+      <c r="D10">
         <v>23839000.0</v>
       </c>
-      <c r="D10">
+      <c r="E10">
         <v>23669000.0</v>
       </c>
-      <c r="E10">
+      <c r="F10">
         <v>22076000.0</v>
       </c>
-      <c r="F10">
+      <c r="G10">
         <v>20853000.0</v>
       </c>
-      <c r="G10">
+      <c r="H10">
         <v>22662000.0</v>
       </c>
-      <c r="H10">
+      <c r="I10">
         <v>23367000.0</v>
       </c>
-      <c r="I10">
+      <c r="J10">
         <v>20432000.0</v>
       </c>
-      <c r="J10">
+      <c r="K10">
         <v>16137000.0</v>
       </c>
-      <c r="K10">
+      <c r="L10">
         <v>15652000.0</v>
       </c>
-      <c r="L10">
+      <c r="M10">
         <v>18613000.0</v>
       </c>
-      <c r="M10">
+      <c r="N10">
         <v>21570000.0</v>
       </c>
-      <c r="N10">
+      <c r="O10">
         <v>19533000.0</v>
       </c>
-      <c r="O10">
+      <c r="P10">
         <v>23904000.0</v>
       </c>
-      <c r="P10">
+      <c r="Q10">
         <v>21754000.0</v>
       </c>
-      <c r="Q10">
+      <c r="R10">
         <v>26026000.0</v>
       </c>
-      <c r="R10">
+      <c r="S10">
         <v>24054000.0</v>
       </c>
-      <c r="S10">
+      <c r="T10">
         <v>22031000.0</v>
       </c>
-      <c r="T10">
+      <c r="U10">
         <v>19121000.0</v>
       </c>
-      <c r="U10">
+      <c r="V10">
         <v>17413000.0</v>
       </c>
-      <c r="V10">
+      <c r="W10">
         <v>12533000.0</v>
       </c>
-      <c r="W10">
+      <c r="X10">
         <v>12303000.0</v>
       </c>
-      <c r="X10">
+      <c r="Y10">
         <v>10558000.0</v>
       </c>
-      <c r="Y10">
+      <c r="Z10">
         <v>13370000.0</v>
       </c>
-      <c r="Z10">
+      <c r="AA10">
         <v>14464000.0</v>
       </c>
-      <c r="AA10">
+      <c r="AB10">
         <v>16818000.0</v>
       </c>
-      <c r="AB10">
+      <c r="AC10">
         <v>17412000.0</v>
       </c>
-      <c r="AC10">
+      <c r="AD10">
         <v>12174000.0</v>
       </c>
-      <c r="AD10">
+      <c r="AE10">
         <v>13046580.0</v>
       </c>
-      <c r="AE10">
+      <c r="AF10">
         <v>13319000.0</v>
       </c>
-      <c r="AF10">
+      <c r="AG10">
         <v>14682348.0</v>
       </c>
-      <c r="AG10">
+      <c r="AH10">
         <v>14953423.0</v>
       </c>
-      <c r="AH10">
+      <c r="AI10">
         <v>13281997.0</v>
       </c>
-      <c r="AI10">
+      <c r="AJ10">
         <v>11480986.0</v>
       </c>
-      <c r="AJ10">
+      <c r="AK10">
         <v>11858205.0</v>
       </c>
-      <c r="AK10">
+      <c r="AL10">
         <v>13428115.0</v>
       </c>
-      <c r="AL10">
+      <c r="AM10">
         <v>9693590.0</v>
       </c>
-      <c r="AM10">
+      <c r="AN10">
         <v>7335560.0</v>
       </c>
-      <c r="AN10">
+      <c r="AO10">
         <v>7684780.0</v>
       </c>
-      <c r="AO10">
+      <c r="AP10">
         <v>7701626.0</v>
       </c>
-      <c r="AP10">
+      <c r="AQ10">
         <v>6500177.0</v>
       </c>
-      <c r="AQ10">
+      <c r="AR10">
         <v>6549794.0</v>
       </c>
-      <c r="AR10">
+      <c r="AS10">
         <v>6668101.0</v>
       </c>
-      <c r="AS10">
+      <c r="AT10">
         <v>6325193.0</v>
       </c>
     </row>
-    <row r="11" spans="1:45">
+    <row r="11" spans="1:46">
       <c r="A11" t="s">
-        <v>117</v>
+        <v>118</v>
       </c>
       <c r="B11">
+        <v>7905000.0</v>
+      </c>
+      <c r="C11">
         <v>5035000.0</v>
       </c>
-      <c r="C11">
+      <c r="D11">
         <v>6569000.0</v>
       </c>
-      <c r="D11">
+      <c r="E11">
         <v>6843000.0</v>
       </c>
-      <c r="E11">
+      <c r="F11">
         <v>5779000.0</v>
       </c>
-      <c r="F11">
+      <c r="G11">
         <v>4618000.0</v>
       </c>
-      <c r="G11">
+      <c r="H11">
         <v>5961000.0</v>
       </c>
-      <c r="H11">
+      <c r="I11">
         <v>6430000.0</v>
       </c>
-      <c r="I11">
+      <c r="J11">
         <v>5801000.0</v>
       </c>
-      <c r="J11">
+      <c r="K11">
         <v>4790000.0</v>
       </c>
-      <c r="K11">
+      <c r="L11">
         <v>4224000.0</v>
       </c>
-      <c r="L11">
+      <c r="M11">
         <v>5505000.0</v>
       </c>
-      <c r="M11">
+      <c r="N11">
         <v>5840000.0</v>
       </c>
-      <c r="N11">
+      <c r="O11">
         <v>9353000.0</v>
       </c>
-      <c r="O11">
+      <c r="P11">
         <v>7011000.0</v>
       </c>
-      <c r="P11">
+      <c r="Q11">
         <v>5654000.0</v>
       </c>
-      <c r="Q11">
+      <c r="R11">
         <v>6597000.0</v>
       </c>
-      <c r="R11">
+      <c r="S11">
         <v>6609000.0</v>
       </c>
-      <c r="S11">
+      <c r="T11">
         <v>5149000.0</v>
       </c>
-      <c r="T11">
+      <c r="U11">
         <v>4728000.0</v>
       </c>
-      <c r="U11">
+      <c r="V11">
         <v>4432000.0</v>
       </c>
-      <c r="V11">
+      <c r="W11">
         <v>3079000.0</v>
       </c>
-      <c r="W11">
+      <c r="X11">
         <v>2918000.0</v>
       </c>
-      <c r="X11">
+      <c r="Y11">
         <v>2819000.0</v>
       </c>
-      <c r="Y11">
+      <c r="Z11">
         <v>3554000.0</v>
       </c>
-      <c r="Z11">
+      <c r="AA11">
         <v>3794000.0</v>
       </c>
-      <c r="AA11">
+      <c r="AB11">
         <v>4462000.0</v>
       </c>
-      <c r="AB11">
+      <c r="AC11">
         <v>4452000.0</v>
       </c>
-      <c r="AC11">
+      <c r="AD11">
         <v>3442000.0</v>
       </c>
-      <c r="AD11">
+      <c r="AE11">
         <v>3310116.0</v>
       </c>
-      <c r="AE11">
+      <c r="AF11">
         <v>3466000.0</v>
       </c>
-      <c r="AF11">
+      <c r="AG11">
         <v>3982328.0</v>
       </c>
-      <c r="AG11">
+      <c r="AH11">
         <v>3908556.0</v>
       </c>
-      <c r="AH11">
+      <c r="AI11">
         <v>3869618.0</v>
       </c>
-      <c r="AI11">
+      <c r="AJ11">
         <v>4386708.0</v>
       </c>
-      <c r="AJ11">
+      <c r="AK11">
         <v>4575453.0</v>
       </c>
-      <c r="AK11">
+      <c r="AL11">
         <v>5320779.0</v>
       </c>
-      <c r="AL11">
+      <c r="AM11">
         <v>4344071.0</v>
       </c>
-      <c r="AM11">
+      <c r="AN11">
         <v>2514557.0</v>
       </c>
-      <c r="AN11">
+      <c r="AO11">
         <v>2726630.0</v>
       </c>
-      <c r="AO11">
+      <c r="AP11">
         <v>2614337.0</v>
       </c>
-      <c r="AP11">
+      <c r="AQ11">
         <v>2002190.0</v>
       </c>
-      <c r="AQ11">
+      <c r="AR11">
         <v>2489000.0</v>
       </c>
-      <c r="AR11">
+      <c r="AS11">
         <v>2534400.0</v>
       </c>
-      <c r="AS11">
+      <c r="AT11">
         <v>2405000.0</v>
       </c>
     </row>
-    <row r="12" spans="1:45">
+    <row r="12" spans="1:46">
       <c r="A12" t="s">
-        <v>118</v>
+        <v>119</v>
       </c>
       <c r="B12">
+        <v>26503000.0</v>
+      </c>
+      <c r="C12">
         <v>24332000.0</v>
       </c>
-      <c r="C12">
+      <c r="D12">
         <v>22211000.0</v>
       </c>
-      <c r="D12">
+      <c r="E12">
         <v>21871000.0</v>
       </c>
-      <c r="E12">
+      <c r="F12">
         <v>21965000.0</v>
       </c>
-      <c r="F12">
+      <c r="G12">
         <v>22554000.0</v>
       </c>
-      <c r="G12">
+      <c r="H12">
         <v>23544000.0</v>
       </c>
-      <c r="H12">
+      <c r="I12">
         <v>23396000.0</v>
       </c>
-      <c r="I12">
+      <c r="J12">
         <v>25273000.0</v>
       </c>
-      <c r="J12">
+      <c r="K12">
         <v>24549000.0</v>
       </c>
-      <c r="K12">
+      <c r="L12">
         <v>24555000.0</v>
       </c>
-      <c r="L12">
+      <c r="M12">
         <v>22512000.0</v>
       </c>
-      <c r="M12">
+      <c r="N12">
         <v>19732000.0</v>
       </c>
-      <c r="N12">
+      <c r="O12">
         <v>14995000.0</v>
       </c>
-      <c r="O12">
+      <c r="P12">
         <v>8509000.0</v>
       </c>
-      <c r="P12">
+      <c r="Q12">
         <v>2805000.0</v>
       </c>
-      <c r="Q12">
+      <c r="R12">
         <v>1300000.0</v>
       </c>
-      <c r="R12">
+      <c r="S12">
         <v>1236000.0</v>
       </c>
-      <c r="S12">
+      <c r="T12">
         <v>1135000.0</v>
       </c>
-      <c r="T12">
+      <c r="U12">
         <v>1063000.0</v>
       </c>
-      <c r="U12">
+      <c r="V12">
         <v>1138000.0</v>
       </c>
-      <c r="V12">
+      <c r="W12">
         <v>1411000.0</v>
       </c>
-      <c r="W12">
+      <c r="X12">
         <v>2192000.0</v>
       </c>
-      <c r="X12">
+      <c r="Y12">
         <v>3240000.0</v>
       </c>
-      <c r="Y12">
+      <c r="Z12">
         <v>4646000.0</v>
       </c>
-      <c r="Z12">
+      <c r="AA12">
         <v>5681000.0</v>
       </c>
-      <c r="AA12">
+      <c r="AB12">
         <v>5929000.0</v>
       </c>
-      <c r="AB12">
+      <c r="AC12">
         <v>5570000.0</v>
       </c>
-      <c r="AC12">
+      <c r="AD12">
         <v>5058000.0</v>
       </c>
-      <c r="AD12">
+      <c r="AE12">
         <v>4547647.0</v>
       </c>
-      <c r="AE12">
+      <c r="AF12">
         <v>3854000.0</v>
       </c>
-      <c r="AF12">
+      <c r="AG12">
         <v>3268666.0</v>
       </c>
-      <c r="AG12">
+      <c r="AH12">
         <v>3004323.0</v>
       </c>
-      <c r="AH12">
+      <c r="AI12">
         <v>2554359.0</v>
       </c>
-      <c r="AI12">
+      <c r="AJ12">
         <v>2269271.0</v>
       </c>
-      <c r="AJ12">
+      <c r="AK12">
         <v>1958542.0</v>
       </c>
-      <c r="AK12">
+      <c r="AL12">
         <v>1837441.0</v>
       </c>
-      <c r="AL12">
+      <c r="AM12">
         <v>1727649.0</v>
       </c>
-      <c r="AM12">
+      <c r="AN12">
         <v>1339281.0</v>
       </c>
-      <c r="AN12">
+      <c r="AO12">
         <v>1132606.0</v>
       </c>
-      <c r="AO12">
+      <c r="AP12">
         <v>1038633.0</v>
       </c>
-      <c r="AP12">
+      <c r="AQ12">
         <v>978360.0</v>
       </c>
-      <c r="AQ12">
+      <c r="AR12">
         <v>961613.0</v>
       </c>
-      <c r="AR12">
+      <c r="AS12">
         <v>865562.0</v>
       </c>
-      <c r="AS12">
+      <c r="AT12">
         <v>777335.0</v>
       </c>
     </row>
-    <row r="13" spans="1:45">
+    <row r="13" spans="1:46">
       <c r="A13" t="s">
-        <v>119</v>
-[...1 lines deleted...]
-      <c r="B13"/>
+        <v>120</v>
+      </c>
+      <c r="B13">
+        <v>70990000.0</v>
+      </c>
       <c r="C13">
+        <v>60257000.0</v>
+      </c>
+      <c r="D13">
         <v>54003000.0</v>
       </c>
-      <c r="D13">
+      <c r="E13">
         <v>54049000.0</v>
       </c>
-      <c r="E13">
+      <c r="F13">
         <v>52519000.0</v>
       </c>
-      <c r="F13">
+      <c r="G13">
         <v>52614000.0</v>
       </c>
-      <c r="G13">
+      <c r="H13">
         <v>53833000.0</v>
       </c>
-      <c r="H13">
+      <c r="I13">
         <v>54108000.0</v>
       </c>
-      <c r="I13">
+      <c r="J13">
         <v>52358000.0</v>
       </c>
-      <c r="J13">
+      <c r="K13">
         <v>50671000.0</v>
       </c>
-      <c r="K13">
+      <c r="L13">
         <v>48709000.0</v>
       </c>
-      <c r="L13">
+      <c r="M13">
         <v>47482000.0</v>
       </c>
-      <c r="M13">
+      <c r="N13">
         <v>45965000.0</v>
       </c>
-      <c r="N13">
+      <c r="O13">
         <v>43945000.0</v>
       </c>
-      <c r="O13">
+      <c r="P13">
         <v>38297000.0</v>
       </c>
-      <c r="P13">
+      <c r="Q13">
         <v>33025000.0</v>
       </c>
-      <c r="Q13">
+      <c r="R13">
         <v>31953000.0</v>
       </c>
-      <c r="R13">
+      <c r="S13">
         <v>30857000.0</v>
       </c>
-      <c r="S13">
+      <c r="T13">
         <v>29324000.0</v>
       </c>
-      <c r="T13">
+      <c r="U13">
         <v>25888000.0</v>
       </c>
-      <c r="U13">
+      <c r="V13">
         <v>22672000.0</v>
       </c>
-      <c r="V13">
+      <c r="W13">
         <v>19839000.0</v>
       </c>
-      <c r="W13">
+      <c r="X13">
         <v>18131000.0</v>
       </c>
-      <c r="X13">
+      <c r="Y13">
         <v>19083000.0</v>
       </c>
-      <c r="Y13">
+      <c r="Z13">
         <v>20556000.0</v>
       </c>
-      <c r="Z13">
+      <c r="AA13">
         <v>20625000.0</v>
       </c>
-      <c r="AA13">
+      <c r="AB13">
         <v>21908000.0</v>
       </c>
-      <c r="AB13">
+      <c r="AC13">
         <v>20818000.0</v>
       </c>
-      <c r="AC13">
+      <c r="AD13">
         <v>19861772.0</v>
       </c>
-      <c r="AD13"/>
       <c r="AE13"/>
       <c r="AF13"/>
       <c r="AG13"/>
       <c r="AH13"/>
       <c r="AI13"/>
       <c r="AJ13"/>
       <c r="AK13"/>
       <c r="AL13"/>
       <c r="AM13"/>
       <c r="AN13"/>
       <c r="AO13"/>
       <c r="AP13"/>
       <c r="AQ13"/>
       <c r="AR13"/>
       <c r="AS13"/>
-    </row>
-    <row r="14" spans="1:45">
+      <c r="AT13"/>
+    </row>
+    <row r="14" spans="1:46">
       <c r="A14" t="s">
-        <v>120</v>
+        <v>121</v>
       </c>
       <c r="B14"/>
       <c r="C14"/>
       <c r="D14"/>
       <c r="E14"/>
       <c r="F14"/>
       <c r="G14"/>
       <c r="H14"/>
       <c r="I14"/>
       <c r="J14"/>
       <c r="K14"/>
       <c r="L14"/>
       <c r="M14"/>
       <c r="N14"/>
       <c r="O14"/>
       <c r="P14"/>
       <c r="Q14"/>
       <c r="R14"/>
       <c r="S14"/>
       <c r="T14"/>
       <c r="U14"/>
       <c r="V14"/>
       <c r="W14"/>
       <c r="X14"/>
       <c r="Y14"/>
       <c r="Z14"/>
       <c r="AA14"/>
       <c r="AB14"/>
       <c r="AC14"/>
       <c r="AD14"/>
       <c r="AE14"/>
       <c r="AF14"/>
       <c r="AG14"/>
       <c r="AH14"/>
       <c r="AI14"/>
       <c r="AJ14"/>
       <c r="AK14"/>
       <c r="AL14"/>
       <c r="AM14"/>
       <c r="AN14"/>
       <c r="AO14"/>
       <c r="AP14"/>
       <c r="AQ14"/>
       <c r="AR14"/>
       <c r="AS14"/>
-    </row>
-    <row r="15" spans="1:45">
+      <c r="AT14"/>
+    </row>
+    <row r="15" spans="1:46">
       <c r="A15" t="s">
-        <v>121</v>
+        <v>122</v>
       </c>
       <c r="B15">
+        <v>22314000.0</v>
+      </c>
+      <c r="C15">
         <v>18312000.0</v>
       </c>
-      <c r="C15">
+      <c r="D15">
         <v>17270000.0</v>
       </c>
-      <c r="D15">
+      <c r="E15">
         <v>16826000.0</v>
       </c>
-      <c r="E15">
+      <c r="F15">
         <v>16297000.0</v>
       </c>
-      <c r="F15">
+      <c r="G15">
         <v>16235000.0</v>
       </c>
-      <c r="G15">
+      <c r="H15">
         <v>16701000.0</v>
       </c>
-      <c r="H15">
+      <c r="I15">
         <v>16937000.0</v>
       </c>
-      <c r="I15">
+      <c r="J15">
         <v>14631000.0</v>
       </c>
-      <c r="J15">
+      <c r="K15">
         <v>11347000.0</v>
       </c>
-      <c r="K15">
+      <c r="L15">
         <v>11428000.0</v>
       </c>
-      <c r="L15">
+      <c r="M15">
         <v>13108000.0</v>
       </c>
-      <c r="M15">
+      <c r="N15">
         <v>15730000.0</v>
       </c>
-      <c r="N15">
+      <c r="O15">
         <v>10180000.0</v>
       </c>
-      <c r="O15">
+      <c r="P15">
         <v>16893000.0</v>
       </c>
-      <c r="P15">
+      <c r="Q15">
         <v>16100000.0</v>
       </c>
-      <c r="Q15">
+      <c r="R15">
         <v>19429000.0</v>
       </c>
-      <c r="R15">
+      <c r="S15">
         <v>17445000.0</v>
       </c>
-      <c r="S15">
+      <c r="T15">
         <v>16882000.0</v>
       </c>
-      <c r="T15">
+      <c r="U15">
         <v>14393000.0</v>
       </c>
-      <c r="U15">
+      <c r="V15">
         <v>12981000.0</v>
       </c>
-      <c r="V15">
+      <c r="W15">
         <v>9454000.0</v>
       </c>
-      <c r="W15">
+      <c r="X15">
         <v>9385000.0</v>
       </c>
-      <c r="X15">
+      <c r="Y15">
         <v>7739000.0</v>
       </c>
-      <c r="Y15">
+      <c r="Z15">
         <v>9816000.0</v>
       </c>
-      <c r="Z15">
+      <c r="AA15">
         <v>10670000.0</v>
       </c>
-      <c r="AA15">
+      <c r="AB15">
         <v>12356000.0</v>
       </c>
-      <c r="AB15">
+      <c r="AC15">
         <v>12960000.0</v>
       </c>
-      <c r="AC15">
+      <c r="AD15">
         <v>8732000.0</v>
       </c>
-      <c r="AD15">
+      <c r="AE15">
         <v>9736464.0</v>
       </c>
-      <c r="AE15">
+      <c r="AF15">
         <v>9853000.0</v>
       </c>
-      <c r="AF15">
+      <c r="AG15">
         <v>10700020.0</v>
       </c>
-      <c r="AG15">
+      <c r="AH15">
         <v>11044867.0</v>
       </c>
-      <c r="AH15">
+      <c r="AI15">
         <v>9412379.0</v>
       </c>
-      <c r="AI15">
+      <c r="AJ15">
         <v>7094278.0</v>
       </c>
-      <c r="AJ15">
+      <c r="AK15">
         <v>7282752.0</v>
       </c>
-      <c r="AK15">
+      <c r="AL15">
         <v>8107334.0</v>
       </c>
-      <c r="AL15">
+      <c r="AM15">
         <v>5349519.0</v>
       </c>
-      <c r="AM15">
+      <c r="AN15">
         <v>4821003.0</v>
       </c>
-      <c r="AN15">
+      <c r="AO15">
         <v>4958150.0</v>
       </c>
-      <c r="AO15">
+      <c r="AP15">
         <v>5087289.0</v>
       </c>
-      <c r="AP15">
+      <c r="AQ15">
         <v>4497987.0</v>
       </c>
-      <c r="AQ15">
+      <c r="AR15">
         <v>4060794.0</v>
       </c>
-      <c r="AR15">
+      <c r="AS15">
         <v>4133701.0</v>
       </c>
-      <c r="AS15">
+      <c r="AT15">
         <v>3920193.0</v>
       </c>
     </row>
-    <row r="16" spans="1:45">
+    <row r="16" spans="1:46">
       <c r="A16" t="s">
-        <v>122</v>
+        <v>123</v>
       </c>
       <c r="B16"/>
       <c r="C16"/>
       <c r="D16"/>
       <c r="E16"/>
       <c r="F16"/>
       <c r="G16"/>
       <c r="H16"/>
       <c r="I16"/>
       <c r="J16"/>
-      <c r="K16">
+      <c r="K16"/>
+      <c r="L16">
         <v>11428000.0</v>
       </c>
-      <c r="L16">
+      <c r="M16">
         <v>13108000.0</v>
       </c>
-      <c r="M16">
+      <c r="N16">
         <v>15730000.0</v>
       </c>
-      <c r="N16">
+      <c r="O16">
         <v>10180000.0</v>
       </c>
-      <c r="O16">
+      <c r="P16">
         <v>16893000.0</v>
       </c>
-      <c r="P16">
+      <c r="Q16">
         <v>16100000.0</v>
       </c>
-      <c r="Q16">
+      <c r="R16">
         <v>19429000.0</v>
       </c>
-      <c r="R16">
+      <c r="S16">
         <v>17445000.0</v>
       </c>
-      <c r="S16">
+      <c r="T16">
         <v>16882000.0</v>
       </c>
-      <c r="T16">
+      <c r="U16">
         <v>14393000.0</v>
       </c>
-      <c r="U16">
+      <c r="V16">
         <v>12981000.0</v>
       </c>
-      <c r="V16">
+      <c r="W16">
         <v>9454000.0</v>
       </c>
-      <c r="W16">
+      <c r="X16">
         <v>9385000.0</v>
       </c>
-      <c r="X16">
+      <c r="Y16">
         <v>7739000.0</v>
       </c>
-      <c r="Y16">
+      <c r="Z16">
         <v>9816000.0</v>
       </c>
-      <c r="Z16">
+      <c r="AA16">
         <v>10670000.0</v>
       </c>
-      <c r="AA16">
+      <c r="AB16">
         <v>12356000.0</v>
       </c>
-      <c r="AB16">
+      <c r="AC16">
         <v>12960000.0</v>
       </c>
-      <c r="AC16">
+      <c r="AD16">
         <v>8732000.0</v>
       </c>
-      <c r="AD16">
+      <c r="AE16">
         <v>10846000.0</v>
       </c>
-      <c r="AE16">
+      <c r="AF16">
         <v>9853000.0</v>
       </c>
-      <c r="AF16"/>
-      <c r="AG16">
+      <c r="AG16"/>
+      <c r="AH16">
         <v>11044867.0</v>
       </c>
-      <c r="AH16">
+      <c r="AI16">
         <v>9412379.0</v>
       </c>
-      <c r="AI16">
+      <c r="AJ16">
         <v>7094280.0</v>
       </c>
-      <c r="AJ16"/>
-      <c r="AK16">
+      <c r="AK16"/>
+      <c r="AL16">
         <v>8107334.0</v>
       </c>
-      <c r="AL16"/>
       <c r="AM16"/>
       <c r="AN16"/>
       <c r="AO16"/>
       <c r="AP16"/>
       <c r="AQ16"/>
       <c r="AR16"/>
       <c r="AS16"/>
-    </row>
-    <row r="17" spans="1:45">
+      <c r="AT16"/>
+    </row>
+    <row r="17" spans="1:46">
       <c r="A17" t="s">
-        <v>123</v>
-[...1 lines deleted...]
-      <c r="B17"/>
+        <v>124</v>
+      </c>
+      <c r="B17">
+        <v>22314000.0</v>
+      </c>
       <c r="C17">
+        <v>18139000.0</v>
+      </c>
+      <c r="D17">
         <v>17270000.0</v>
       </c>
-      <c r="D17">
+      <c r="E17">
         <v>16826000.0</v>
       </c>
-      <c r="E17">
+      <c r="F17">
         <v>16297000.0</v>
       </c>
-      <c r="F17">
+      <c r="G17">
         <v>16235000.0</v>
       </c>
-      <c r="G17">
+      <c r="H17">
         <v>16701000.0</v>
       </c>
-      <c r="H17">
+      <c r="I17">
         <v>16937000.0</v>
       </c>
-      <c r="I17">
+      <c r="J17">
         <v>14631000.0</v>
       </c>
-      <c r="J17">
+      <c r="K17">
         <v>11347000.0</v>
       </c>
-      <c r="K17">
+      <c r="L17">
         <v>11428000.0</v>
       </c>
-      <c r="L17">
+      <c r="M17">
         <v>13108000.0</v>
       </c>
-      <c r="M17">
+      <c r="N17">
         <v>15730000.0</v>
       </c>
-      <c r="N17">
+      <c r="O17">
         <v>13171000.0</v>
       </c>
-      <c r="O17">
+      <c r="P17">
         <v>16893000.0</v>
       </c>
-      <c r="P17">
+      <c r="Q17">
         <v>16100000.0</v>
       </c>
-      <c r="Q17">
+      <c r="R17">
         <v>19429000.0</v>
       </c>
-      <c r="R17">
+      <c r="S17">
         <v>17445000.0</v>
       </c>
-      <c r="S17">
+      <c r="T17">
         <v>16882000.0</v>
       </c>
-      <c r="T17">
+      <c r="U17">
         <v>14393000.0</v>
       </c>
-      <c r="U17">
+      <c r="V17">
         <v>12981000.0</v>
       </c>
-      <c r="V17">
+      <c r="W17">
         <v>9454000.0</v>
       </c>
-      <c r="W17">
+      <c r="X17">
         <v>9385000.0</v>
       </c>
-      <c r="X17">
+      <c r="Y17">
         <v>7739000.0</v>
       </c>
-      <c r="Y17">
+      <c r="Z17">
         <v>9816000.0</v>
       </c>
-      <c r="Z17">
+      <c r="AA17">
         <v>10670000.0</v>
       </c>
-      <c r="AA17">
+      <c r="AB17">
         <v>12356000.0</v>
       </c>
-      <c r="AB17">
+      <c r="AC17">
         <v>12960000.0</v>
       </c>
-      <c r="AC17">
+      <c r="AD17">
         <v>8731846.0</v>
       </c>
-      <c r="AD17">
+      <c r="AE17">
         <v>10846000.0</v>
       </c>
-      <c r="AE17">
+      <c r="AF17">
         <v>9853000.0</v>
       </c>
-      <c r="AF17"/>
-      <c r="AG17">
+      <c r="AG17"/>
+      <c r="AH17">
         <v>11044867.0</v>
       </c>
-      <c r="AH17">
+      <c r="AI17">
         <v>9412379.0</v>
       </c>
-      <c r="AI17">
+      <c r="AJ17">
         <v>7094280.0</v>
       </c>
-      <c r="AJ17"/>
-      <c r="AK17">
+      <c r="AK17"/>
+      <c r="AL17">
         <v>8107334.0</v>
       </c>
-      <c r="AL17"/>
       <c r="AM17"/>
       <c r="AN17"/>
       <c r="AO17"/>
       <c r="AP17"/>
       <c r="AQ17"/>
       <c r="AR17"/>
       <c r="AS17"/>
-    </row>
-    <row r="18" spans="1:45">
+      <c r="AT17"/>
+    </row>
+    <row r="18" spans="1:46">
       <c r="A18" t="s">
-        <v>124</v>
-[...1 lines deleted...]
-      <c r="B18"/>
+        <v>125</v>
+      </c>
+      <c r="B18">
+        <v>44487000.0</v>
+      </c>
       <c r="C18">
+        <v>35925000.0</v>
+      </c>
+      <c r="D18">
         <v>31792000.0</v>
       </c>
-      <c r="D18">
+      <c r="E18">
         <v>32178000.0</v>
       </c>
-      <c r="E18">
+      <c r="F18">
         <v>30554000.0</v>
       </c>
-      <c r="F18">
+      <c r="G18">
         <v>30060000.0</v>
       </c>
-      <c r="G18">
+      <c r="H18">
         <v>30289000.0</v>
       </c>
-      <c r="H18">
+      <c r="I18">
         <v>30712000.0</v>
       </c>
-      <c r="I18">
+      <c r="J18">
         <v>27085000.0</v>
       </c>
-      <c r="J18">
+      <c r="K18">
         <v>26122000.0</v>
       </c>
-      <c r="K18">
+      <c r="L18">
         <v>24154000.0</v>
       </c>
-      <c r="L18">
+      <c r="M18">
         <v>24970000.0</v>
       </c>
-      <c r="M18">
+      <c r="N18">
         <v>26233000.0</v>
       </c>
-      <c r="N18">
+      <c r="O18">
         <v>28950000.0</v>
       </c>
-      <c r="O18">
+      <c r="P18">
         <v>29788000.0</v>
       </c>
-      <c r="P18">
+      <c r="Q18">
         <v>30220000.0</v>
       </c>
-      <c r="Q18">
+      <c r="R18">
         <v>30653000.0</v>
       </c>
-      <c r="R18">
+      <c r="S18">
         <v>29621000.0</v>
       </c>
-      <c r="S18">
+      <c r="T18">
         <v>28189000.0</v>
       </c>
-      <c r="T18">
+      <c r="U18">
         <v>24825000.0</v>
       </c>
-      <c r="U18">
+      <c r="V18">
         <v>21534000.0</v>
       </c>
-      <c r="V18">
+      <c r="W18">
         <v>18428000.0</v>
       </c>
-      <c r="W18">
+      <c r="X18">
         <v>15939000.0</v>
       </c>
-      <c r="X18">
+      <c r="Y18">
         <v>15843000.0</v>
       </c>
-      <c r="Y18">
+      <c r="Z18">
         <v>15910000.0</v>
       </c>
-      <c r="Z18">
+      <c r="AA18">
         <v>14944000.0</v>
       </c>
-      <c r="AA18">
+      <c r="AB18">
         <v>15979000.0</v>
       </c>
-      <c r="AB18">
+      <c r="AC18">
         <v>15248000.0</v>
       </c>
-      <c r="AC18">
+      <c r="AD18">
         <v>14803499.0</v>
       </c>
-      <c r="AD18"/>
       <c r="AE18"/>
       <c r="AF18"/>
       <c r="AG18"/>
       <c r="AH18"/>
       <c r="AI18"/>
       <c r="AJ18"/>
       <c r="AK18"/>
       <c r="AL18"/>
       <c r="AM18"/>
       <c r="AN18"/>
       <c r="AO18"/>
       <c r="AP18"/>
       <c r="AQ18"/>
       <c r="AR18"/>
       <c r="AS18"/>
-    </row>
-    <row r="19" spans="1:45">
+      <c r="AT18"/>
+    </row>
+    <row r="19" spans="1:46">
       <c r="A19" t="s">
-        <v>125</v>
+        <v>126</v>
       </c>
       <c r="B19"/>
       <c r="C19"/>
       <c r="D19"/>
       <c r="E19"/>
       <c r="F19"/>
       <c r="G19"/>
       <c r="H19"/>
       <c r="I19"/>
       <c r="J19"/>
       <c r="K19"/>
       <c r="L19"/>
       <c r="M19"/>
       <c r="N19"/>
       <c r="O19"/>
       <c r="P19"/>
       <c r="Q19"/>
       <c r="R19"/>
       <c r="S19"/>
       <c r="T19"/>
       <c r="U19"/>
       <c r="V19"/>
       <c r="W19"/>
       <c r="X19"/>
       <c r="Y19"/>
       <c r="Z19"/>
       <c r="AA19"/>
       <c r="AB19"/>
       <c r="AC19"/>
       <c r="AD19"/>
       <c r="AE19"/>
       <c r="AF19"/>
       <c r="AG19"/>
       <c r="AH19"/>
       <c r="AI19"/>
       <c r="AJ19"/>
       <c r="AK19"/>
       <c r="AL19"/>
       <c r="AM19"/>
       <c r="AN19"/>
       <c r="AO19"/>
       <c r="AP19"/>
       <c r="AQ19"/>
       <c r="AR19"/>
       <c r="AS19"/>
-    </row>
-    <row r="20" spans="1:45">
+      <c r="AT19"/>
+    </row>
+    <row r="20" spans="1:46">
       <c r="A20" t="s">
-        <v>126</v>
+        <v>127</v>
       </c>
       <c r="B20"/>
       <c r="C20"/>
       <c r="D20"/>
       <c r="E20"/>
       <c r="F20"/>
       <c r="G20"/>
       <c r="H20"/>
       <c r="I20"/>
       <c r="J20"/>
       <c r="K20"/>
       <c r="L20"/>
       <c r="M20"/>
       <c r="N20"/>
       <c r="O20"/>
       <c r="P20"/>
       <c r="Q20"/>
       <c r="R20"/>
       <c r="S20"/>
       <c r="T20"/>
       <c r="U20"/>
       <c r="V20"/>
       <c r="W20"/>
       <c r="X20"/>
       <c r="Y20"/>
       <c r="Z20"/>
       <c r="AA20"/>
       <c r="AB20"/>
       <c r="AC20"/>
       <c r="AD20"/>
       <c r="AE20"/>
       <c r="AF20"/>
       <c r="AG20"/>
       <c r="AH20"/>
       <c r="AI20"/>
       <c r="AJ20"/>
       <c r="AK20"/>
       <c r="AL20"/>
       <c r="AM20"/>
       <c r="AN20"/>
       <c r="AO20"/>
       <c r="AP20"/>
       <c r="AQ20"/>
       <c r="AR20"/>
       <c r="AS20"/>
-    </row>
-    <row r="21" spans="1:45">
+      <c r="AT20"/>
+    </row>
+    <row r="21" spans="1:46">
       <c r="A21" t="s">
-        <v>127</v>
+        <v>128</v>
       </c>
       <c r="B21">
+        <v>23862000.0</v>
+      </c>
+      <c r="C21">
         <v>23347000.0</v>
       </c>
-      <c r="C21">
+      <c r="D21">
         <v>23839000.0</v>
       </c>
-      <c r="D21">
+      <c r="E21">
         <v>23669000.0</v>
       </c>
-      <c r="E21">
+      <c r="F21">
         <v>22076000.0</v>
       </c>
-      <c r="F21">
+      <c r="G21">
         <v>20853000.0</v>
       </c>
-      <c r="G21">
+      <c r="H21">
         <v>22662000.0</v>
       </c>
-      <c r="H21">
+      <c r="I21">
         <v>23367000.0</v>
       </c>
-      <c r="I21">
+      <c r="J21">
         <v>20432000.0</v>
       </c>
-      <c r="J21">
+      <c r="K21">
         <v>16137000.0</v>
       </c>
-      <c r="K21">
+      <c r="L21">
         <v>15652000.0</v>
       </c>
-      <c r="L21">
+      <c r="M21">
         <v>18613000.0</v>
       </c>
-      <c r="M21">
+      <c r="N21">
         <v>21570000.0</v>
       </c>
-      <c r="N21">
+      <c r="O21">
         <v>19533000.0</v>
       </c>
-      <c r="O21">
+      <c r="P21">
         <v>23904000.0</v>
       </c>
-      <c r="P21">
+      <c r="Q21">
         <v>21754000.0</v>
       </c>
-      <c r="Q21">
+      <c r="R21">
         <v>26026000.0</v>
       </c>
-      <c r="R21">
+      <c r="S21">
         <v>24054000.0</v>
       </c>
-      <c r="S21">
+      <c r="T21">
         <v>22031000.0</v>
       </c>
-      <c r="T21">
+      <c r="U21">
         <v>19121000.0</v>
       </c>
-      <c r="U21">
+      <c r="V21">
         <v>17413000.0</v>
       </c>
-      <c r="V21">
+      <c r="W21">
         <v>12533000.0</v>
       </c>
-      <c r="W21">
+      <c r="X21">
         <v>12303000.0</v>
       </c>
-      <c r="X21">
+      <c r="Y21">
         <v>10558000.0</v>
       </c>
-      <c r="Y21">
+      <c r="Z21">
         <v>13370000.0</v>
       </c>
-      <c r="Z21">
+      <c r="AA21">
         <v>14464000.0</v>
       </c>
-      <c r="AA21">
+      <c r="AB21">
         <v>16818000.0</v>
       </c>
-      <c r="AB21">
+      <c r="AC21">
         <v>17412000.0</v>
       </c>
-      <c r="AC21">
+      <c r="AD21">
         <v>12174000.0</v>
       </c>
-      <c r="AD21">
+      <c r="AE21">
         <v>13046580.0</v>
       </c>
-      <c r="AE21">
+      <c r="AF21">
         <v>13319000.0</v>
       </c>
-      <c r="AF21">
+      <c r="AG21">
         <v>14682348.0</v>
       </c>
-      <c r="AG21">
+      <c r="AH21">
         <v>14953423.0</v>
       </c>
-      <c r="AH21">
+      <c r="AI21">
         <v>13281997.0</v>
       </c>
-      <c r="AI21">
+      <c r="AJ21">
         <v>11480986.0</v>
       </c>
-      <c r="AJ21">
+      <c r="AK21">
         <v>11858205.0</v>
       </c>
-      <c r="AK21">
+      <c r="AL21">
         <v>13428115.0</v>
       </c>
-      <c r="AL21">
+      <c r="AM21">
         <v>9693590.0</v>
       </c>
-      <c r="AM21">
+      <c r="AN21">
         <v>7335560.0</v>
       </c>
-      <c r="AN21">
+      <c r="AO21">
         <v>7684780.0</v>
       </c>
-      <c r="AO21">
+      <c r="AP21">
         <v>7701626.0</v>
       </c>
-      <c r="AP21">
+      <c r="AQ21">
         <v>6500177.0</v>
       </c>
-      <c r="AQ21">
+      <c r="AR21">
         <v>6549794.0</v>
       </c>
-      <c r="AR21">
+      <c r="AS21">
         <v>6668101.0</v>
       </c>
-      <c r="AS21">
+      <c r="AT21">
         <v>6325193.0</v>
       </c>
     </row>
-    <row r="22" spans="1:45">
+    <row r="22" spans="1:46">
       <c r="A22" t="s">
-        <v>128</v>
+        <v>129</v>
       </c>
       <c r="B22"/>
       <c r="C22"/>
       <c r="D22"/>
       <c r="E22"/>
       <c r="F22"/>
       <c r="G22"/>
       <c r="H22"/>
       <c r="I22"/>
       <c r="J22"/>
       <c r="K22"/>
       <c r="L22"/>
       <c r="M22"/>
       <c r="N22"/>
       <c r="O22"/>
       <c r="P22"/>
       <c r="Q22"/>
       <c r="R22"/>
       <c r="S22"/>
       <c r="T22"/>
       <c r="U22"/>
       <c r="V22"/>
       <c r="W22"/>
       <c r="X22"/>
       <c r="Y22"/>
       <c r="Z22"/>
       <c r="AA22"/>
       <c r="AB22"/>
       <c r="AC22"/>
       <c r="AD22"/>
       <c r="AE22"/>
       <c r="AF22"/>
       <c r="AG22"/>
       <c r="AH22"/>
       <c r="AI22"/>
       <c r="AJ22"/>
       <c r="AK22"/>
       <c r="AL22"/>
       <c r="AM22"/>
       <c r="AN22"/>
       <c r="AO22"/>
       <c r="AP22"/>
       <c r="AQ22"/>
       <c r="AR22"/>
       <c r="AS22"/>
-    </row>
-    <row r="23" spans="1:45">
+      <c r="AT22"/>
+    </row>
+    <row r="23" spans="1:46">
       <c r="A23" t="s">
-        <v>129</v>
+        <v>130</v>
       </c>
       <c r="B23">
+        <v>47128000.0</v>
+      </c>
+      <c r="C23">
         <v>37535000.0</v>
       </c>
-      <c r="C23">
+      <c r="D23">
         <v>36342000.0</v>
       </c>
-      <c r="D23">
+      <c r="E23">
         <v>36113000.0</v>
       </c>
-      <c r="E23">
+      <c r="F23">
         <v>35899000.0</v>
       </c>
-      <c r="F23">
+      <c r="G23">
         <v>35535000.0</v>
       </c>
-      <c r="G23">
+      <c r="H23">
         <v>37786000.0</v>
       </c>
-      <c r="H23">
+      <c r="I23">
         <v>36300000.0</v>
       </c>
-      <c r="I23">
+      <c r="J23">
         <v>37447000.0</v>
       </c>
-      <c r="J23">
+      <c r="K23">
         <v>37411000.0</v>
       </c>
-      <c r="K23">
+      <c r="L23">
         <v>35714000.0</v>
       </c>
-      <c r="L23">
+      <c r="M23">
         <v>33560000.0</v>
       </c>
-      <c r="M23">
+      <c r="N23">
         <v>30539000.0</v>
       </c>
-      <c r="N23">
+      <c r="O23">
         <v>22068000.0</v>
       </c>
-      <c r="O23">
+      <c r="P23">
         <v>19494000.0</v>
       </c>
-      <c r="P23">
+      <c r="Q23">
         <v>15924000.0</v>
       </c>
-      <c r="Q23">
+      <c r="R23">
         <v>13583000.0</v>
       </c>
-      <c r="R23">
+      <c r="S23">
         <v>11071000.0</v>
       </c>
-      <c r="S23">
+      <c r="T23">
         <v>16825000.0</v>
       </c>
-      <c r="T23">
+      <c r="U23">
         <v>15361000.0</v>
       </c>
-      <c r="U23">
+      <c r="V23">
         <v>13445000.0</v>
       </c>
-      <c r="V23">
+      <c r="W23">
         <v>11581000.0</v>
       </c>
-      <c r="W23">
+      <c r="X23">
         <v>13792000.0</v>
       </c>
-      <c r="X23">
+      <c r="Y23">
         <v>14025000.0</v>
       </c>
-      <c r="Y23">
+      <c r="Z23">
         <v>14795000.0</v>
       </c>
-      <c r="Z23">
+      <c r="AA23">
         <v>13334000.0</v>
       </c>
-      <c r="AA23">
+      <c r="AB23">
         <v>16091000.0</v>
       </c>
-      <c r="AB23">
+      <c r="AC23">
         <v>15504000.0</v>
       </c>
-      <c r="AC23">
+      <c r="AD23">
         <v>15122000.0</v>
       </c>
-      <c r="AD23">
+      <c r="AE23">
         <v>11542799.0</v>
       </c>
-      <c r="AE23">
+      <c r="AF23">
         <v>14592000.0</v>
       </c>
-      <c r="AF23">
+      <c r="AG23">
         <v>12697622.0</v>
       </c>
-      <c r="AG23">
+      <c r="AH23">
         <v>12146753.0</v>
       </c>
-      <c r="AH23">
+      <c r="AI23">
         <v>11315688.0</v>
       </c>
-      <c r="AI23">
+      <c r="AJ23">
         <v>11784080.0</v>
       </c>
-      <c r="AJ23">
+      <c r="AK23">
         <v>9927140.0</v>
       </c>
-      <c r="AK23">
+      <c r="AL23">
         <v>9843413.0</v>
       </c>
-      <c r="AL23">
+      <c r="AM23">
         <v>9731563.0</v>
       </c>
-      <c r="AM23">
+      <c r="AN23">
         <v>8361680.0</v>
       </c>
-      <c r="AN23">
+      <c r="AO23">
         <v>7112133.0</v>
       </c>
-      <c r="AO23">
+      <c r="AP23">
         <v>6191636.0</v>
       </c>
-      <c r="AP23">
+      <c r="AQ23">
         <v>6740240.0</v>
       </c>
-      <c r="AQ23">
+      <c r="AR23">
         <v>5244607.0</v>
       </c>
-      <c r="AR23">
+      <c r="AS23">
         <v>5064183.0</v>
       </c>
-      <c r="AS23">
+      <c r="AT23">
         <v>4539090.0</v>
       </c>
     </row>
-    <row r="24" spans="1:45">
+    <row r="24" spans="1:46">
       <c r="A24" t="s">
-        <v>130</v>
+        <v>131</v>
       </c>
       <c r="B24"/>
       <c r="C24"/>
       <c r="D24"/>
       <c r="E24"/>
       <c r="F24"/>
       <c r="G24"/>
       <c r="H24"/>
       <c r="I24"/>
       <c r="J24"/>
       <c r="K24"/>
       <c r="L24"/>
       <c r="M24"/>
       <c r="N24"/>
       <c r="O24"/>
       <c r="P24"/>
       <c r="Q24"/>
       <c r="R24"/>
       <c r="S24"/>
       <c r="T24"/>
       <c r="U24"/>
       <c r="V24"/>
       <c r="W24"/>
       <c r="X24"/>
       <c r="Y24"/>
       <c r="Z24"/>
       <c r="AA24"/>
       <c r="AB24"/>
       <c r="AC24"/>
       <c r="AD24"/>
       <c r="AE24"/>
       <c r="AF24"/>
       <c r="AG24"/>
       <c r="AH24"/>
       <c r="AI24"/>
       <c r="AJ24"/>
       <c r="AK24"/>
       <c r="AL24"/>
       <c r="AM24"/>
       <c r="AN24"/>
       <c r="AO24"/>
       <c r="AP24"/>
       <c r="AQ24"/>
       <c r="AR24"/>
       <c r="AS24"/>
-    </row>
-    <row r="25" spans="1:45">
+      <c r="AT24"/>
+    </row>
+    <row r="25" spans="1:46">
       <c r="A25" t="s">
-        <v>131</v>
-[...1 lines deleted...]
-      <c r="B25"/>
+        <v>132</v>
+      </c>
+      <c r="B25">
+        <v>686000.0</v>
+      </c>
       <c r="C25">
+        <v>859000.0</v>
+      </c>
+      <c r="D25">
         <v>970000.0</v>
       </c>
-      <c r="D25">
+      <c r="E25">
         <v>850000.0</v>
       </c>
-      <c r="E25">
+      <c r="F25">
         <v>832000.0</v>
       </c>
-      <c r="F25">
+      <c r="G25">
         <v>760000.0</v>
       </c>
-      <c r="G25">
+      <c r="H25">
         <v>726000.0</v>
       </c>
-      <c r="H25">
+      <c r="I25">
         <v>722000.0</v>
       </c>
-      <c r="I25">
+      <c r="J25">
         <v>752000.0</v>
       </c>
-      <c r="J25">
+      <c r="K25">
         <v>727000.0</v>
       </c>
-      <c r="K25">
+      <c r="L25">
         <v>711000.0</v>
       </c>
-      <c r="L25">
+      <c r="M25">
         <v>544000.0</v>
       </c>
-      <c r="M25">
+      <c r="N25">
         <v>705000.0</v>
       </c>
-      <c r="N25">
+      <c r="O25">
         <v>1210000.0</v>
       </c>
-      <c r="O25">
+      <c r="P25">
         <v>1249000.0</v>
       </c>
-      <c r="P25">
+      <c r="Q25">
         <v>705000.0</v>
       </c>
-      <c r="Q25">
+      <c r="R25">
         <v>711000.0</v>
       </c>
-      <c r="R25">
+      <c r="S25">
         <v>636000.0</v>
       </c>
-      <c r="S25">
+      <c r="T25">
         <v>721000.0</v>
       </c>
-      <c r="T25">
+      <c r="U25">
         <v>720000.0</v>
       </c>
-      <c r="U25">
+      <c r="V25">
         <v>732000.0</v>
       </c>
-      <c r="V25">
+      <c r="W25">
         <v>736000.0</v>
       </c>
-      <c r="W25">
+      <c r="X25">
         <v>734000.0</v>
       </c>
-      <c r="X25">
+      <c r="Y25">
         <v>743000.0</v>
       </c>
-      <c r="Y25">
+      <c r="Z25">
         <v>716000.0</v>
       </c>
-      <c r="Z25">
+      <c r="AA25">
         <v>746000.0</v>
       </c>
-      <c r="AA25">
+      <c r="AB25">
         <v>623000.0</v>
       </c>
-      <c r="AB25">
+      <c r="AC25">
         <v>766000.0</v>
       </c>
-      <c r="AC25">
+      <c r="AD25">
         <v>583000.0</v>
       </c>
-      <c r="AD25">
+      <c r="AE25">
         <v>249000.0</v>
       </c>
-      <c r="AE25"/>
       <c r="AF25"/>
       <c r="AG25"/>
       <c r="AH25"/>
       <c r="AI25"/>
       <c r="AJ25"/>
       <c r="AK25"/>
       <c r="AL25"/>
       <c r="AM25"/>
       <c r="AN25"/>
       <c r="AO25"/>
       <c r="AP25"/>
       <c r="AQ25"/>
       <c r="AR25"/>
       <c r="AS25"/>
-    </row>
-    <row r="26" spans="1:45">
+      <c r="AT25"/>
+    </row>
+    <row r="26" spans="1:46">
       <c r="A26" t="s">
-        <v>132</v>
+        <v>133</v>
       </c>
       <c r="B26"/>
       <c r="C26"/>
       <c r="D26"/>
       <c r="E26"/>
       <c r="F26"/>
       <c r="G26"/>
       <c r="H26"/>
       <c r="I26"/>
       <c r="J26"/>
       <c r="K26"/>
       <c r="L26"/>
       <c r="M26"/>
       <c r="N26"/>
       <c r="O26"/>
       <c r="P26"/>
       <c r="Q26"/>
       <c r="R26"/>
       <c r="S26"/>
       <c r="T26"/>
       <c r="U26"/>
       <c r="V26"/>
       <c r="W26"/>
       <c r="X26"/>
       <c r="Y26"/>
       <c r="Z26"/>
       <c r="AA26"/>
       <c r="AB26"/>
       <c r="AC26"/>
       <c r="AD26"/>
       <c r="AE26"/>
       <c r="AF26"/>
       <c r="AG26"/>
       <c r="AH26"/>
       <c r="AI26"/>
       <c r="AJ26"/>
       <c r="AK26"/>
       <c r="AL26"/>
       <c r="AM26"/>
       <c r="AN26"/>
       <c r="AO26"/>
       <c r="AP26"/>
       <c r="AQ26"/>
       <c r="AR26"/>
       <c r="AS26"/>
-    </row>
-    <row r="27" spans="1:45">
+      <c r="AT26"/>
+    </row>
+    <row r="27" spans="1:46">
       <c r="A27" t="s">
-        <v>133</v>
-[...2 lines deleted...]
-      <c r="C27">
+        <v>134</v>
+      </c>
+      <c r="B27">
+        <v>223000.0</v>
+      </c>
+      <c r="C27"/>
+      <c r="D27">
         <v>161000.0</v>
       </c>
-      <c r="D27">
+      <c r="E27">
         <v>149000.0</v>
       </c>
-      <c r="E27">
+      <c r="F27">
         <v>167000.0</v>
       </c>
-      <c r="F27">
+      <c r="G27">
         <v>160000.0</v>
       </c>
-      <c r="G27">
+      <c r="H27">
         <v>145000.0</v>
       </c>
-      <c r="H27">
+      <c r="I27">
         <v>157000.0</v>
       </c>
-      <c r="I27">
+      <c r="J27">
         <v>172000.0</v>
       </c>
-      <c r="J27">
+      <c r="K27">
         <v>160000.0</v>
       </c>
-      <c r="K27">
+      <c r="L27">
         <v>143000.0</v>
       </c>
-      <c r="L27">
+      <c r="M27">
         <v>165000.0</v>
       </c>
-      <c r="M27">
+      <c r="N27">
         <v>146000.0</v>
       </c>
-      <c r="N27">
+      <c r="O27">
         <v>172000.0</v>
       </c>
-      <c r="O27">
+      <c r="P27">
         <v>158000.0</v>
       </c>
-      <c r="P27">
+      <c r="Q27">
         <v>126000.0</v>
       </c>
-      <c r="Q27">
+      <c r="R27">
         <v>150000.0</v>
       </c>
-      <c r="R27">
+      <c r="S27">
         <v>148000.0</v>
       </c>
-      <c r="S27">
+      <c r="T27">
         <v>131000.0</v>
       </c>
-      <c r="T27">
+      <c r="U27">
         <v>117000.0</v>
       </c>
-      <c r="U27">
+      <c r="V27">
         <v>145000.0</v>
       </c>
-      <c r="V27">
+      <c r="W27">
         <v>138000.0</v>
       </c>
-      <c r="W27">
+      <c r="X27">
         <v>127000.0</v>
       </c>
-      <c r="X27">
+      <c r="Y27">
         <v>140000.0</v>
       </c>
-      <c r="Y27">
+      <c r="Z27">
         <v>161000.0</v>
       </c>
-      <c r="Z27">
+      <c r="AA27">
         <v>194000.0</v>
       </c>
-      <c r="AA27">
+      <c r="AB27">
         <v>142000.0</v>
       </c>
-      <c r="AB27">
+      <c r="AC27">
         <v>143000.0</v>
       </c>
-      <c r="AC27">
+      <c r="AD27">
         <v>170000.0</v>
       </c>
-      <c r="AD27">
+      <c r="AE27">
         <v>613000.0</v>
       </c>
-      <c r="AE27">
+      <c r="AF27">
         <v>146000.0</v>
       </c>
-      <c r="AF27">
+      <c r="AG27">
         <v>311000.0</v>
       </c>
-      <c r="AG27"/>
-      <c r="AH27">
+      <c r="AH27"/>
+      <c r="AI27">
         <v>634265.0</v>
       </c>
-      <c r="AI27"/>
       <c r="AJ27"/>
       <c r="AK27"/>
-      <c r="AL27">
+      <c r="AL27"/>
+      <c r="AM27">
         <v>573070.0</v>
       </c>
-      <c r="AM27"/>
       <c r="AN27"/>
       <c r="AO27"/>
-      <c r="AP27">
+      <c r="AP27"/>
+      <c r="AQ27">
         <v>481983.0</v>
       </c>
-      <c r="AQ27"/>
       <c r="AR27"/>
       <c r="AS27"/>
-    </row>
-    <row r="28" spans="1:45">
+      <c r="AT27"/>
+    </row>
+    <row r="28" spans="1:46">
       <c r="A28" t="s">
-        <v>134</v>
+        <v>135</v>
       </c>
       <c r="B28">
+        <v>21215000.0</v>
+      </c>
+      <c r="C28">
         <v>12255000.0</v>
       </c>
-      <c r="C28">
+      <c r="D28">
         <v>8953000.0</v>
       </c>
-      <c r="D28">
+      <c r="E28">
         <v>8554000.0</v>
       </c>
-      <c r="E28">
+      <c r="F28">
         <v>8493000.0</v>
       </c>
-      <c r="F28">
+      <c r="G28">
         <v>11637000.0</v>
       </c>
-      <c r="G28">
+      <c r="H28">
         <v>8512000.0</v>
       </c>
-      <c r="H28">
+      <c r="I28">
         <v>8048000.0</v>
       </c>
-      <c r="I28">
+      <c r="J28">
         <v>7370000.0</v>
       </c>
-      <c r="J28">
+      <c r="K28">
         <v>11171000.0</v>
       </c>
-      <c r="K28">
+      <c r="L28">
         <v>6864000.0</v>
       </c>
-      <c r="L28">
+      <c r="M28">
         <v>7103000.0</v>
       </c>
-      <c r="M28">
+      <c r="N28">
         <v>6366000.0</v>
       </c>
-      <c r="N28">
+      <c r="O28">
         <v>9512000.0</v>
       </c>
-      <c r="O28">
+      <c r="P28">
         <v>7756000.0</v>
       </c>
-      <c r="P28">
+      <c r="Q28">
         <v>7929000.0</v>
       </c>
-      <c r="Q28">
+      <c r="R28">
         <v>7096000.0</v>
       </c>
-      <c r="R28">
+      <c r="S28">
         <v>11130000.0</v>
       </c>
-      <c r="S28">
+      <c r="T28">
         <v>8679000.0</v>
       </c>
-      <c r="T28">
+      <c r="U28">
         <v>6915000.0</v>
       </c>
-      <c r="U28">
+      <c r="V28">
         <v>6699000.0</v>
       </c>
-      <c r="V28">
+      <c r="W28">
         <v>9029000.0</v>
       </c>
-      <c r="W28">
+      <c r="X28">
         <v>6416000.0</v>
       </c>
-      <c r="X28">
+      <c r="Y28">
         <v>5749000.0</v>
       </c>
-      <c r="Y28">
+      <c r="Z28">
         <v>6513000.0</v>
       </c>
-      <c r="Z28">
+      <c r="AA28">
         <v>8324000.0</v>
       </c>
-      <c r="AA28">
+      <c r="AB28">
         <v>6573000.0</v>
       </c>
-      <c r="AB28">
+      <c r="AC28">
         <v>6037000.0</v>
       </c>
-      <c r="AC28">
+      <c r="AD28">
         <v>6316000.0</v>
       </c>
-      <c r="AD28">
+      <c r="AE28">
         <v>8910167.0</v>
       </c>
-      <c r="AE28">
+      <c r="AF28">
         <v>6436000.0</v>
       </c>
-      <c r="AF28">
+      <c r="AG28">
         <v>5054640.0</v>
       </c>
-      <c r="AG28">
+      <c r="AH28">
         <v>5516802.0</v>
       </c>
-      <c r="AH28">
+      <c r="AI28">
         <v>4138816.0</v>
       </c>
-      <c r="AI28">
+      <c r="AJ28">
         <v>5460972.0</v>
       </c>
-      <c r="AJ28">
+      <c r="AK28">
         <v>4802872.0</v>
       </c>
-      <c r="AK28">
+      <c r="AL28">
         <v>4825449.0</v>
       </c>
-      <c r="AL28">
+      <c r="AM28">
         <v>5302206.0</v>
       </c>
-      <c r="AM28">
+      <c r="AN28">
         <v>4086373.0</v>
       </c>
-      <c r="AN28">
+      <c r="AO28">
         <v>3435348.0</v>
       </c>
-      <c r="AO28">
+      <c r="AP28">
         <v>3114650.0</v>
       </c>
-      <c r="AP28">
+      <c r="AQ28">
         <v>3243648.0</v>
       </c>
-      <c r="AQ28">
+      <c r="AR28">
         <v>2482466.0</v>
       </c>
-      <c r="AR28">
+      <c r="AS28">
         <v>2432902.0</v>
       </c>
-      <c r="AS28">
+      <c r="AT28">
         <v>2116158.0</v>
       </c>
     </row>
-    <row r="29" spans="1:45">
+    <row r="29" spans="1:46">
       <c r="A29" t="s">
-        <v>135</v>
-[...1 lines deleted...]
-      <c r="B29"/>
+        <v>136</v>
+      </c>
+      <c r="B29">
+        <v>7905000.0</v>
+      </c>
       <c r="C29">
+        <v>4971000.0</v>
+      </c>
+      <c r="D29">
         <v>6569000.0</v>
       </c>
-      <c r="D29">
+      <c r="E29">
         <v>6843000.0</v>
       </c>
-      <c r="E29">
+      <c r="F29">
         <v>5779000.0</v>
       </c>
-      <c r="F29">
+      <c r="G29">
         <v>4618000.0</v>
       </c>
-      <c r="G29">
+      <c r="H29">
         <v>5961000.0</v>
       </c>
-      <c r="H29">
+      <c r="I29">
         <v>6430000.0</v>
       </c>
-      <c r="I29">
+      <c r="J29">
         <v>5801000.0</v>
       </c>
-      <c r="J29">
+      <c r="K29">
         <v>4790000.0</v>
       </c>
-      <c r="K29">
+      <c r="L29">
         <v>4224000.0</v>
       </c>
-      <c r="L29">
+      <c r="M29">
         <v>5505000.0</v>
       </c>
-      <c r="M29">
+      <c r="N29">
         <v>5840000.0</v>
       </c>
-      <c r="N29">
+      <c r="O29">
         <v>6362000.0</v>
       </c>
-      <c r="O29">
+      <c r="P29">
         <v>7011000.0</v>
       </c>
-      <c r="P29">
+      <c r="Q29">
         <v>5654000.0</v>
       </c>
-      <c r="Q29">
+      <c r="R29">
         <v>6597000.0</v>
       </c>
-      <c r="R29">
+      <c r="S29">
         <v>6609000.0</v>
       </c>
-      <c r="S29">
+      <c r="T29">
         <v>5149000.0</v>
       </c>
-      <c r="T29">
+      <c r="U29">
         <v>4728000.0</v>
       </c>
-      <c r="U29">
+      <c r="V29">
         <v>4432000.0</v>
       </c>
-      <c r="V29">
+      <c r="W29">
         <v>3079000.0</v>
       </c>
-      <c r="W29">
+      <c r="X29">
         <v>2918000.0</v>
       </c>
-      <c r="X29">
+      <c r="Y29">
         <v>2819000.0</v>
       </c>
-      <c r="Y29">
+      <c r="Z29">
         <v>3554000.0</v>
       </c>
-      <c r="Z29">
+      <c r="AA29">
         <v>3794000.0</v>
       </c>
-      <c r="AA29">
+      <c r="AB29">
         <v>4462000.0</v>
       </c>
-      <c r="AB29">
+      <c r="AC29">
         <v>4452000.0</v>
       </c>
-      <c r="AC29">
+      <c r="AD29">
         <v>3442000.0</v>
       </c>
-      <c r="AD29"/>
       <c r="AE29"/>
       <c r="AF29"/>
       <c r="AG29"/>
       <c r="AH29"/>
       <c r="AI29"/>
       <c r="AJ29"/>
       <c r="AK29"/>
       <c r="AL29"/>
       <c r="AM29"/>
       <c r="AN29"/>
       <c r="AO29"/>
       <c r="AP29"/>
       <c r="AQ29"/>
       <c r="AR29"/>
       <c r="AS29"/>
-    </row>
-    <row r="30" spans="1:45">
+      <c r="AT29"/>
+    </row>
+    <row r="30" spans="1:46">
       <c r="A30" t="s">
-        <v>136</v>
+        <v>137</v>
       </c>
       <c r="B30">
+        <v>20625000.0</v>
+      </c>
+      <c r="C30">
         <v>13242000.0</v>
       </c>
-      <c r="C30">
+      <c r="D30">
         <v>14674000.0</v>
       </c>
-      <c r="D30">
+      <c r="E30">
         <v>14113000.0</v>
       </c>
-      <c r="E30">
+      <c r="F30">
         <v>13934000.0</v>
       </c>
-      <c r="F30">
+      <c r="G30">
         <v>12779000.0</v>
       </c>
-      <c r="G30">
+      <c r="H30">
         <v>13660000.0</v>
       </c>
-      <c r="H30">
+      <c r="I30">
         <v>13032000.0</v>
       </c>
-      <c r="I30">
+      <c r="J30">
         <v>12361000.0</v>
       </c>
-      <c r="J30">
+      <c r="K30">
         <v>12080000.0</v>
       </c>
-      <c r="K30">
+      <c r="L30">
         <v>11540000.0</v>
       </c>
-      <c r="L30">
+      <c r="M30">
         <v>11464000.0</v>
       </c>
-      <c r="M30">
+      <c r="N30">
         <v>10807000.0</v>
       </c>
-      <c r="N30">
+      <c r="O30">
         <v>8241000.0</v>
       </c>
-      <c r="O30">
+      <c r="P30">
         <v>12688000.0</v>
       </c>
-      <c r="P30">
+      <c r="Q30">
         <v>13119000.0</v>
       </c>
-      <c r="Q30">
+      <c r="R30">
         <v>12179000.0</v>
       </c>
-      <c r="R30">
+      <c r="S30">
         <v>9289000.0</v>
       </c>
-      <c r="S30">
+      <c r="T30">
         <v>13111000.0</v>
       </c>
-      <c r="T30">
+      <c r="U30">
         <v>12093000.0</v>
       </c>
-      <c r="U30">
+      <c r="V30">
         <v>10708000.0</v>
       </c>
-      <c r="V30">
+      <c r="W30">
         <v>9214000.0</v>
       </c>
-      <c r="W30">
+      <c r="X30">
         <v>10150000.0</v>
       </c>
-      <c r="X30">
+      <c r="Y30">
         <v>9724000.0</v>
       </c>
-      <c r="Y30">
+      <c r="Z30">
         <v>10149000.0</v>
       </c>
-      <c r="Z30">
+      <c r="AA30">
         <v>7653000.0</v>
       </c>
-      <c r="AA30">
+      <c r="AB30">
         <v>10162000.0</v>
       </c>
-      <c r="AB30">
+      <c r="AC30">
         <v>9934000.0</v>
       </c>
-      <c r="AC30">
+      <c r="AD30">
         <v>10064000.0</v>
       </c>
-      <c r="AD30">
+      <c r="AE30">
         <v>6946633.0</v>
       </c>
-      <c r="AE30">
+      <c r="AF30">
         <v>10420000.0</v>
       </c>
-      <c r="AF30">
+      <c r="AG30">
         <v>8657956.0</v>
       </c>
-      <c r="AG30">
+      <c r="AH30">
         <v>9042430.0</v>
       </c>
-      <c r="AH30">
+      <c r="AI30">
         <v>6474281.0</v>
       </c>
-      <c r="AI30">
+      <c r="AJ30">
         <v>8879809.0</v>
       </c>
-      <c r="AJ30">
+      <c r="AK30">
         <v>7832598.0</v>
       </c>
-      <c r="AK30">
+      <c r="AL30">
         <v>8005972.0</v>
       </c>
-      <c r="AL30">
+      <c r="AM30">
         <v>8003914.0</v>
       </c>
-      <c r="AM30">
+      <c r="AN30">
         <v>7022399.0</v>
       </c>
-      <c r="AN30">
+      <c r="AO30">
         <v>5979527.0</v>
       </c>
-      <c r="AO30">
+      <c r="AP30">
         <v>5153003.0</v>
       </c>
-      <c r="AP30">
+      <c r="AQ30">
         <v>5761880.0</v>
       </c>
-      <c r="AQ30">
+      <c r="AR30">
         <v>4282994.0</v>
       </c>
-      <c r="AR30">
+      <c r="AS30">
         <v>4198621.0</v>
       </c>
-      <c r="AS30">
+      <c r="AT30">
         <v>3761755.0</v>
       </c>
     </row>
-    <row r="31" spans="1:45">
+    <row r="31" spans="1:46">
       <c r="A31" t="s">
-        <v>137</v>
-[...2 lines deleted...]
-      <c r="C31">
+        <v>138</v>
+      </c>
+      <c r="B31">
+        <v>6357000.0</v>
+      </c>
+      <c r="C31"/>
+      <c r="D31">
         <v>-2020000.0</v>
       </c>
-      <c r="D31">
+      <c r="E31">
         <v>-333000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>20853000.0</v>
       </c>
       <c r="F31">
         <v>20853000.0</v>
       </c>
       <c r="G31">
+        <v>20853000.0</v>
+      </c>
+      <c r="H31">
         <v>-882000.0</v>
       </c>
-      <c r="H31">
+      <c r="I31">
         <v>23367000.0</v>
       </c>
-      <c r="I31">
+      <c r="J31">
         <v>20432000.0</v>
       </c>
-      <c r="J31">
+      <c r="K31">
         <v>16137000.0</v>
       </c>
-      <c r="K31">
+      <c r="L31">
         <v>15652000.0</v>
       </c>
-      <c r="L31">
+      <c r="M31">
         <v>18613000.0</v>
       </c>
-      <c r="M31">
+      <c r="N31">
         <v>-19027000.0</v>
       </c>
-      <c r="N31">
+      <c r="O31">
         <v>-1210000.0</v>
       </c>
-      <c r="O31">
+      <c r="P31">
         <v>-8509000.0</v>
       </c>
-      <c r="P31">
+      <c r="Q31">
         <v>-2805000.0</v>
       </c>
-      <c r="Q31">
+      <c r="R31">
         <v>-711000.0</v>
       </c>
-      <c r="R31">
+      <c r="S31">
         <v>461000.0</v>
       </c>
-      <c r="S31">
+      <c r="T31">
         <v>-721000.0</v>
       </c>
-      <c r="T31">
+      <c r="U31">
         <v>-720000.0</v>
       </c>
-      <c r="U31">
+      <c r="V31">
         <v>-732000.0</v>
       </c>
-      <c r="V31">
+      <c r="W31">
         <v>-736000.0</v>
       </c>
-      <c r="W31">
+      <c r="X31">
         <v>-734000.0</v>
       </c>
-      <c r="X31">
+      <c r="Y31">
         <v>-743000.0</v>
       </c>
-      <c r="Y31">
+      <c r="Z31">
         <v>-716000.0</v>
       </c>
-      <c r="Z31">
+      <c r="AA31">
         <v>-746000.0</v>
       </c>
-      <c r="AA31">
+      <c r="AB31">
         <v>-5929000.0</v>
       </c>
-      <c r="AB31">
+      <c r="AC31">
         <v>-5570000.0</v>
       </c>
-      <c r="AC31">
+      <c r="AD31">
         <v>-154.0</v>
       </c>
-      <c r="AD31">
+      <c r="AE31">
         <v>8840000.0</v>
       </c>
-      <c r="AE31">
+      <c r="AF31">
         <v>-3854000.0</v>
       </c>
-      <c r="AF31">
+      <c r="AG31">
         <v>-218229.0</v>
       </c>
-      <c r="AG31">
+      <c r="AH31">
         <v>-3004323.0</v>
       </c>
-      <c r="AH31">
+      <c r="AI31">
         <v>-403256.0</v>
       </c>
-      <c r="AI31">
+      <c r="AJ31">
         <v>-2.0</v>
       </c>
-      <c r="AJ31">
+      <c r="AK31">
         <v>-1958542.0</v>
       </c>
-      <c r="AK31">
+      <c r="AL31">
         <v>2.0</v>
       </c>
-      <c r="AL31">
+      <c r="AM31">
         <v>-285845.0</v>
       </c>
-      <c r="AM31">
+      <c r="AN31">
         <v>-1339281.0</v>
       </c>
-      <c r="AN31">
+      <c r="AO31">
         <v>-1132606.0</v>
       </c>
-      <c r="AO31">
+      <c r="AP31">
         <v>-1038633.0</v>
       </c>
-      <c r="AP31">
+      <c r="AQ31">
         <v>-329094.0</v>
       </c>
-      <c r="AQ31">
+      <c r="AR31">
         <v>-961613.0</v>
       </c>
-      <c r="AR31">
+      <c r="AS31">
         <v>-1.0</v>
       </c>
-      <c r="AS31">
+      <c r="AT31">
         <v>-777335.0</v>
       </c>
     </row>
-    <row r="32" spans="1:45">
+    <row r="32" spans="1:46">
       <c r="A32" t="s">
-        <v>138</v>
+        <v>139</v>
       </c>
       <c r="B32">
+        <v>70990000.0</v>
+      </c>
+      <c r="C32">
         <v>60882000.0</v>
       </c>
-      <c r="C32">
+      <c r="D32">
         <v>60181000.0</v>
       </c>
-      <c r="D32">
+      <c r="E32">
         <v>59782000.0</v>
       </c>
-      <c r="E32">
+      <c r="F32">
         <v>57975000.0</v>
       </c>
-      <c r="F32">
+      <c r="G32">
         <v>56388000.0</v>
       </c>
-      <c r="G32">
+      <c r="H32">
         <v>60448000.0</v>
       </c>
-      <c r="H32">
+      <c r="I32">
         <v>59667000.0</v>
       </c>
-      <c r="I32">
+      <c r="J32">
         <v>57879000.0</v>
       </c>
-      <c r="J32">
+      <c r="K32">
         <v>53548000.0</v>
       </c>
-      <c r="K32">
+      <c r="L32">
         <v>51366000.0</v>
       </c>
-      <c r="L32">
+      <c r="M32">
         <v>52173000.0</v>
       </c>
-      <c r="M32">
+      <c r="N32">
         <v>52109000.0</v>
       </c>
-      <c r="N32">
+      <c r="O32">
         <v>41601000.0</v>
       </c>
-      <c r="O32">
+      <c r="P32">
         <v>43398000.0</v>
       </c>
-      <c r="P32">
+      <c r="Q32">
         <v>37678000.0</v>
       </c>
-      <c r="Q32">
+      <c r="R32">
         <v>39609000.0</v>
       </c>
-      <c r="R32">
+      <c r="S32">
         <v>35125000.0</v>
       </c>
-      <c r="S32">
+      <c r="T32">
         <v>38856000.0</v>
       </c>
-      <c r="T32">
+      <c r="U32">
         <v>34482000.0</v>
       </c>
-      <c r="U32">
+      <c r="V32">
         <v>30858000.0</v>
       </c>
-      <c r="V32">
+      <c r="W32">
         <v>24114000.0</v>
       </c>
-      <c r="W32">
+      <c r="X32">
         <v>26095000.0</v>
       </c>
-      <c r="X32">
+      <c r="Y32">
         <v>24583000.0</v>
       </c>
-      <c r="Y32">
+      <c r="Z32">
         <v>28165000.0</v>
       </c>
-      <c r="Z32">
+      <c r="AA32">
         <v>27798000.0</v>
       </c>
-      <c r="AA32">
+      <c r="AB32">
         <v>32909000.0</v>
       </c>
-      <c r="AB32">
+      <c r="AC32">
         <v>32916000.0</v>
       </c>
-      <c r="AC32">
+      <c r="AD32">
         <v>27296000.0</v>
       </c>
-      <c r="AD32">
+      <c r="AE32">
         <v>24589379.0</v>
       </c>
-      <c r="AE32">
+      <c r="AF32">
         <v>27911000.0</v>
       </c>
-      <c r="AF32">
+      <c r="AG32">
         <v>27379970.0</v>
       </c>
-      <c r="AG32">
+      <c r="AH32">
         <v>27100176.0</v>
       </c>
-      <c r="AH32">
+      <c r="AI32">
         <v>24597685.0</v>
       </c>
-      <c r="AI32">
+      <c r="AJ32">
         <v>23265066.0</v>
       </c>
-      <c r="AJ32">
+      <c r="AK32">
         <v>21785345.0</v>
       </c>
-      <c r="AK32">
+      <c r="AL32">
         <v>23271528.0</v>
       </c>
-      <c r="AL32">
+      <c r="AM32">
         <v>19425153.0</v>
       </c>
-      <c r="AM32">
+      <c r="AN32">
         <v>15697240.0</v>
       </c>
-      <c r="AN32">
+      <c r="AO32">
         <v>14796913.0</v>
       </c>
-      <c r="AO32">
+      <c r="AP32">
         <v>13893262.0</v>
       </c>
-      <c r="AP32">
+      <c r="AQ32">
         <v>13240417.0</v>
       </c>
-      <c r="AQ32">
+      <c r="AR32">
         <v>11794401.0</v>
       </c>
-      <c r="AR32">
+      <c r="AS32">
         <v>11732284.0</v>
       </c>
-      <c r="AS32">
+      <c r="AT32">
         <v>10864283.0</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet5.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:M30"/>
+  <dimension ref="A1:N30"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="44.703" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="6" max="6" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="7" max="7" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="8" max="8" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="9" max="9" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="10" max="10" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="11" max="11" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="12" max="12" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="13" max="13" width="12.854" bestFit="true" customWidth="true" style="0"/>
+    <col min="14" max="14" width="12.854" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:13">
+    <row r="1" spans="1:14">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
+        <v>1</v>
+      </c>
+      <c r="C1" t="s">
         <v>2</v>
       </c>
-      <c r="C1" t="s">
+      <c r="D1" t="s">
         <v>3</v>
       </c>
-      <c r="D1" t="s">
+      <c r="E1" t="s">
         <v>4</v>
       </c>
-      <c r="E1" t="s">
+      <c r="F1" t="s">
         <v>5</v>
       </c>
-      <c r="F1" t="s">
+      <c r="G1" t="s">
         <v>6</v>
       </c>
-      <c r="G1" t="s">
+      <c r="H1" t="s">
         <v>7</v>
       </c>
-      <c r="H1" t="s">
+      <c r="I1" t="s">
         <v>8</v>
       </c>
-      <c r="I1" t="s">
+      <c r="J1" t="s">
         <v>9</v>
       </c>
-      <c r="J1" t="s">
+      <c r="K1" t="s">
         <v>10</v>
       </c>
-      <c r="K1" t="s">
+      <c r="L1" t="s">
         <v>11</v>
       </c>
-      <c r="L1" t="s">
+      <c r="M1" t="s">
         <v>12</v>
       </c>
-      <c r="M1" t="s">
+      <c r="N1" t="s">
         <v>13</v>
       </c>
     </row>
-    <row r="2" spans="1:13">
+    <row r="2" spans="1:14">
       <c r="A2" t="s">
-        <v>139</v>
+        <v>140</v>
       </c>
       <c r="B2">
+        <v>3207000.0</v>
+      </c>
+      <c r="C2">
         <v>144805000.0</v>
       </c>
-      <c r="C2">
+      <c r="D2">
         <v>179485000.0</v>
       </c>
-      <c r="D2">
+      <c r="E2">
         <v>441341000.0</v>
       </c>
-      <c r="E2">
+      <c r="F2">
         <v>150688000.0</v>
       </c>
-      <c r="F2">
+      <c r="G2">
         <v>276413000.0</v>
       </c>
-      <c r="G2">
+      <c r="H2">
         <v>138427000.0</v>
       </c>
-      <c r="H2">
+      <c r="I2">
         <v>95833000.0</v>
       </c>
-      <c r="I2">
+      <c r="J2">
         <v>66564000.0</v>
       </c>
-      <c r="J2">
+      <c r="K2">
         <v>40318248.0</v>
       </c>
-      <c r="K2">
+      <c r="L2">
         <v>31121147.0</v>
       </c>
-      <c r="L2">
+      <c r="M2">
         <v>16970940.0</v>
       </c>
-      <c r="M2"/>
-[...1 lines deleted...]
-    <row r="3" spans="1:13">
+      <c r="N2"/>
+    </row>
+    <row r="3" spans="1:14">
       <c r="A3" t="s">
-        <v>140</v>
+        <v>141</v>
       </c>
       <c r="B3">
+        <v>674000</v>
+      </c>
+      <c r="C3">
         <v>1286000</v>
       </c>
-      <c r="C3">
+      <c r="D3">
         <v>4931000</v>
       </c>
-      <c r="D3">
+      <c r="E3">
         <v>2354000</v>
       </c>
-      <c r="E3">
+      <c r="F3">
         <v>384000</v>
       </c>
-      <c r="F3">
+      <c r="G3">
         <v>537000</v>
       </c>
-      <c r="G3">
+      <c r="H3">
         <v>1098000</v>
       </c>
-      <c r="H3">
+      <c r="I3">
         <v>2855000</v>
       </c>
-      <c r="I3">
+      <c r="J3">
         <v>5912000</v>
       </c>
-      <c r="J3">
+      <c r="K3">
         <v>3459816</v>
       </c>
-      <c r="K3">
+      <c r="L3">
         <v>3187761</v>
       </c>
-      <c r="L3">
+      <c r="M3">
         <v>246617</v>
       </c>
-      <c r="M3">
+      <c r="N3">
         <v>509776</v>
       </c>
     </row>
-    <row r="4" spans="1:13">
+    <row r="4" spans="1:14">
       <c r="A4" t="s">
-        <v>141</v>
+        <v>142</v>
       </c>
       <c r="B4"/>
       <c r="C4"/>
-      <c r="D4">
+      <c r="D4"/>
+      <c r="E4">
         <v>-261856000.0</v>
       </c>
-      <c r="E4">
+      <c r="F4">
         <v>290653000.0</v>
       </c>
-      <c r="F4">
+      <c r="G4">
         <v>-125725000.0</v>
       </c>
-      <c r="G4"/>
       <c r="H4"/>
       <c r="I4"/>
       <c r="J4"/>
       <c r="K4"/>
       <c r="L4"/>
       <c r="M4"/>
-    </row>
-    <row r="5" spans="1:13">
+      <c r="N4"/>
+    </row>
+    <row r="5" spans="1:14">
       <c r="A5" t="s">
-        <v>142</v>
+        <v>143</v>
       </c>
       <c r="B5"/>
       <c r="C5"/>
-      <c r="D5">
+      <c r="D5"/>
+      <c r="E5">
         <v>29285000.0</v>
       </c>
-      <c r="E5">
+      <c r="F5">
         <v>134420000.0</v>
       </c>
-      <c r="F5">
+      <c r="G5">
         <v>128755000.0</v>
       </c>
-      <c r="G5"/>
       <c r="H5"/>
       <c r="I5"/>
       <c r="J5"/>
       <c r="K5"/>
       <c r="L5"/>
       <c r="M5"/>
-    </row>
-    <row r="6" spans="1:13">
+      <c r="N5"/>
+    </row>
+    <row r="6" spans="1:14">
       <c r="A6" t="s">
-        <v>143</v>
+        <v>144</v>
       </c>
       <c r="B6">
+        <v>-812000.0</v>
+      </c>
+      <c r="C6">
         <v>105070000.0</v>
       </c>
-      <c r="C6">
+      <c r="D6">
         <v>-34680000.0</v>
       </c>
-      <c r="D6">
+      <c r="E6">
         <v>-261856000.0</v>
       </c>
-      <c r="E6">
+      <c r="F6">
         <v>290653000.0</v>
       </c>
-      <c r="F6">
+      <c r="G6">
         <v>-125725000.0</v>
       </c>
-      <c r="G6">
+      <c r="H6">
         <v>137986000.0</v>
       </c>
-      <c r="H6">
+      <c r="I6">
         <v>42594000.0</v>
       </c>
-      <c r="I6">
+      <c r="J6">
         <v>29269000.0</v>
       </c>
-      <c r="J6">
+      <c r="K6">
         <v>23480680.0</v>
       </c>
-      <c r="K6">
+      <c r="L6">
         <v>9197101.0</v>
       </c>
-      <c r="L6">
+      <c r="M6">
         <v>14150207.0</v>
       </c>
-      <c r="M6">
+      <c r="N6">
         <v>16970940.0</v>
       </c>
     </row>
-    <row r="7" spans="1:13">
+    <row r="7" spans="1:14">
       <c r="A7" t="s">
-        <v>144</v>
+        <v>145</v>
       </c>
       <c r="B7">
+        <v>-34018000.0</v>
+      </c>
+      <c r="C7">
         <v>-6015000.0</v>
       </c>
-      <c r="C7">
+      <c r="D7">
         <v>24725000.0</v>
       </c>
-      <c r="D7">
+      <c r="E7">
         <v>-24007000.0</v>
       </c>
-      <c r="E7">
+      <c r="F7">
         <v>-4581000.0</v>
       </c>
-      <c r="F7">
+      <c r="G7">
         <v>14061000.0</v>
       </c>
-      <c r="G7">
+      <c r="H7">
         <v>11077000.0</v>
       </c>
-      <c r="H7">
+      <c r="I7">
         <v>1518000.0</v>
       </c>
-      <c r="I7">
+      <c r="J7">
         <v>-11506000.0</v>
       </c>
-      <c r="J7">
+      <c r="K7">
         <v>-771252.0</v>
       </c>
-      <c r="K7">
+      <c r="L7">
         <v>-288039.0</v>
       </c>
-      <c r="L7">
+      <c r="M7">
         <v>-1977584.0</v>
       </c>
-      <c r="M7">
+      <c r="N7">
         <v>530454.0</v>
       </c>
     </row>
-    <row r="8" spans="1:13">
+    <row r="8" spans="1:14">
       <c r="A8" t="s">
-        <v>145</v>
+        <v>146</v>
       </c>
       <c r="B8"/>
       <c r="C8"/>
-      <c r="D8">
+      <c r="D8"/>
+      <c r="E8">
         <v>-2119000.0</v>
       </c>
-      <c r="E8">
+      <c r="F8">
         <v>-381000.0</v>
       </c>
-      <c r="F8">
+      <c r="G8">
         <v>-5570000.0</v>
       </c>
-      <c r="G8"/>
       <c r="H8"/>
       <c r="I8"/>
       <c r="J8"/>
       <c r="K8"/>
       <c r="L8"/>
       <c r="M8"/>
-    </row>
-    <row r="9" spans="1:13">
+      <c r="N8"/>
+    </row>
+    <row r="9" spans="1:14">
       <c r="A9" t="s">
-        <v>146</v>
+        <v>147</v>
       </c>
       <c r="B9">
+        <v>-1684000.0</v>
+      </c>
+      <c r="C9">
         <v>-733000.0</v>
       </c>
-      <c r="C9">
+      <c r="D9">
         <v>-1954000.0</v>
       </c>
-      <c r="D9">
+      <c r="E9">
         <v>-2119000.0</v>
       </c>
-      <c r="E9">
+      <c r="F9">
         <v>-381000.0</v>
       </c>
-      <c r="F9">
+      <c r="G9">
         <v>-5570000.0</v>
       </c>
-      <c r="G9">
+      <c r="H9">
         <v>-144000.0</v>
       </c>
-      <c r="H9">
+      <c r="I9">
         <v>-201000.0</v>
       </c>
-      <c r="I9">
+      <c r="J9">
         <v>-988000.0</v>
       </c>
-      <c r="J9">
+      <c r="K9">
         <v>-1648093.0</v>
       </c>
-      <c r="K9">
+      <c r="L9">
         <v>-337058.0</v>
       </c>
-      <c r="L9">
+      <c r="M9">
         <v>-317613.0</v>
       </c>
-      <c r="M9">
+      <c r="N9">
         <v>-2020.0</v>
       </c>
     </row>
-    <row r="10" spans="1:13">
+    <row r="10" spans="1:14">
       <c r="A10" t="s">
-        <v>147</v>
+        <v>148</v>
       </c>
       <c r="B10"/>
-      <c r="C10">
+      <c r="C10"/>
+      <c r="D10">
         <v>27112000.0</v>
       </c>
-      <c r="D10"/>
-      <c r="E10">
+      <c r="E10"/>
+      <c r="F10">
         <v>-3051000.0</v>
       </c>
-      <c r="F10">
+      <c r="G10">
         <v>20886000.0</v>
       </c>
-      <c r="G10">
+      <c r="H10">
         <v>12052000.0</v>
       </c>
-      <c r="H10">
+      <c r="I10">
         <v>1347000.0</v>
       </c>
-      <c r="I10">
+      <c r="J10">
         <v>-10229225.0</v>
       </c>
-      <c r="J10">
+      <c r="K10">
         <v>3020354.0</v>
       </c>
-      <c r="K10">
+      <c r="L10">
         <v>587680.0</v>
       </c>
-      <c r="L10"/>
       <c r="M10"/>
-    </row>
-    <row r="11" spans="1:13">
+      <c r="N10"/>
+    </row>
+    <row r="11" spans="1:14">
       <c r="A11" t="s">
-        <v>148</v>
+        <v>149</v>
       </c>
       <c r="B11"/>
       <c r="C11"/>
-      <c r="D11">
+      <c r="D11"/>
+      <c r="E11">
         <v>-19420000.0</v>
       </c>
-      <c r="E11">
+      <c r="F11">
         <v>-10427000.0</v>
       </c>
-      <c r="F11">
+      <c r="G11">
         <v>19457000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>0.0</v>
       </c>
       <c r="H11">
         <v>0.0</v>
       </c>
       <c r="I11">
         <v>0.0</v>
       </c>
       <c r="J11">
         <v>0.0</v>
       </c>
       <c r="K11">
         <v>0.0</v>
       </c>
       <c r="L11">
         <v>0.0</v>
       </c>
-      <c r="M11"/>
-[...1 lines deleted...]
-    <row r="12" spans="1:13">
+      <c r="M11">
+        <v>0.0</v>
+      </c>
+      <c r="N11"/>
+    </row>
+    <row r="12" spans="1:14">
       <c r="A12" t="s">
-        <v>149</v>
+        <v>150</v>
       </c>
       <c r="B12"/>
       <c r="C12"/>
-      <c r="D12">
+      <c r="D12"/>
+      <c r="E12">
         <v>60471000.0</v>
       </c>
-      <c r="E12">
+      <c r="F12">
         <v>-122689000.0</v>
       </c>
-      <c r="F12">
+      <c r="G12">
         <v>83754000.0</v>
       </c>
-      <c r="G12">
+      <c r="H12">
         <v>-30101000.0</v>
       </c>
-      <c r="H12">
+      <c r="I12">
         <v>-206904000.0</v>
       </c>
-      <c r="I12">
+      <c r="J12">
         <v>130171000.0</v>
       </c>
-      <c r="J12">
+      <c r="K12">
         <v>-160570757.0</v>
       </c>
-      <c r="K12">
+      <c r="L12">
         <v>-88842.0</v>
       </c>
-      <c r="L12">
+      <c r="M12">
         <v>-4032429.0</v>
       </c>
-      <c r="M12"/>
-[...1 lines deleted...]
-    <row r="13" spans="1:13">
+      <c r="N12"/>
+    </row>
+    <row r="13" spans="1:14">
       <c r="A13" t="s">
-        <v>150</v>
+        <v>151</v>
       </c>
       <c r="B13"/>
       <c r="C13"/>
-      <c r="D13">
+      <c r="D13"/>
+      <c r="E13">
         <v>-21888000.0</v>
       </c>
-      <c r="E13">
+      <c r="F13">
         <v>-4200000.0</v>
       </c>
-      <c r="F13">
+      <c r="G13">
         <v>19631000.0</v>
       </c>
-      <c r="G13">
+      <c r="H13">
         <v>11221000.0</v>
       </c>
-      <c r="H13">
+      <c r="I13">
         <v>1719000.0</v>
       </c>
-      <c r="I13">
+      <c r="J13">
         <v>-10518000.0</v>
       </c>
-      <c r="J13">
+      <c r="K13">
         <v>876841.0</v>
       </c>
-      <c r="K13">
+      <c r="L13">
         <v>49019.0</v>
       </c>
-      <c r="L13">
+      <c r="M13">
         <v>-1659971.0</v>
       </c>
-      <c r="M13"/>
-[...1 lines deleted...]
-    <row r="14" spans="1:13">
+      <c r="N13"/>
+    </row>
+    <row r="14" spans="1:14">
       <c r="A14" t="s">
-        <v>151</v>
+        <v>152</v>
       </c>
       <c r="B14">
+        <v>3511000.0</v>
+      </c>
+      <c r="C14">
         <v>2960000.0</v>
       </c>
-      <c r="C14">
+      <c r="D14">
         <v>2687000.0</v>
       </c>
-      <c r="D14">
+      <c r="E14">
         <v>3875000.0</v>
       </c>
-      <c r="E14">
+      <c r="F14">
         <v>2809000.0</v>
       </c>
-      <c r="F14">
+      <c r="G14">
         <v>2929000.0</v>
       </c>
-      <c r="G14">
+      <c r="H14">
         <v>2718000.0</v>
       </c>
-      <c r="H14">
+      <c r="I14">
         <v>899000.0</v>
       </c>
-      <c r="I14">
+      <c r="J14">
         <v>593000.0</v>
       </c>
-      <c r="J14">
+      <c r="K14">
         <v>582874.0</v>
       </c>
-      <c r="K14">
+      <c r="L14">
         <v>603162.0</v>
       </c>
-      <c r="L14">
+      <c r="M14">
         <v>535621.0</v>
       </c>
-      <c r="M14">
+      <c r="N14">
         <v>547945.0</v>
       </c>
     </row>
-    <row r="15" spans="1:13">
+    <row r="15" spans="1:14">
       <c r="A15" t="s">
-        <v>152</v>
+        <v>153</v>
       </c>
       <c r="B15">
+        <v>24845000.0</v>
+      </c>
+      <c r="C15">
         <v>21051000.0</v>
       </c>
-      <c r="C15">
+      <c r="D15">
         <v>18200000.0</v>
       </c>
-      <c r="D15">
+      <c r="E15">
         <v>15290000.0</v>
       </c>
-      <c r="E15">
+      <c r="F15">
         <v>11792000.0</v>
       </c>
-      <c r="F15">
+      <c r="G15">
         <v>10285000.0</v>
       </c>
-      <c r="G15">
+      <c r="H15">
         <v>10367000.0</v>
       </c>
-      <c r="H15">
+      <c r="I15">
         <v>9291000.0</v>
       </c>
-      <c r="I15">
+      <c r="J15">
         <v>5401000.0</v>
       </c>
-      <c r="J15">
+      <c r="K15">
         <v>3769325.0</v>
       </c>
-      <c r="K15">
+      <c r="L15">
         <v>2664656.0</v>
       </c>
-      <c r="L15">
+      <c r="M15">
         <v>1963250.0</v>
       </c>
-      <c r="M15">
+      <c r="N15">
         <v>461143.0</v>
       </c>
     </row>
-    <row r="16" spans="1:13">
+    <row r="16" spans="1:14">
       <c r="A16" t="s">
-        <v>153</v>
+        <v>154</v>
       </c>
       <c r="B16">
+        <v>2395000.0</v>
+      </c>
+      <c r="C16">
         <v>249875000.0</v>
       </c>
-      <c r="C16">
+      <c r="D16">
         <v>144805000.0</v>
       </c>
-      <c r="D16">
+      <c r="E16">
         <v>179485000.0</v>
       </c>
-      <c r="E16">
+      <c r="F16">
         <v>441341000.0</v>
       </c>
-      <c r="F16">
+      <c r="G16">
         <v>150688000.0</v>
       </c>
-      <c r="G16">
+      <c r="H16">
         <v>276413000.0</v>
       </c>
-      <c r="H16">
+      <c r="I16">
         <v>138427000.0</v>
       </c>
-      <c r="I16">
+      <c r="J16">
         <v>95833000.0</v>
       </c>
-      <c r="J16">
+      <c r="K16">
         <v>63798928.0</v>
       </c>
-      <c r="K16">
+      <c r="L16">
         <v>40318248.0</v>
       </c>
-      <c r="L16">
+      <c r="M16">
         <v>31121147.0</v>
       </c>
-      <c r="M16">
+      <c r="N16">
         <v>16970940.0</v>
       </c>
     </row>
-    <row r="17" spans="1:13">
+    <row r="17" spans="1:14">
       <c r="A17" t="s">
-        <v>154</v>
+        <v>155</v>
       </c>
       <c r="B17"/>
       <c r="C17"/>
       <c r="D17"/>
       <c r="E17"/>
       <c r="F17"/>
       <c r="G17"/>
       <c r="H17"/>
       <c r="I17"/>
       <c r="J17"/>
       <c r="K17"/>
       <c r="L17"/>
       <c r="M17"/>
-    </row>
-    <row r="18" spans="1:13">
+      <c r="N17"/>
+    </row>
+    <row r="18" spans="1:14">
       <c r="A18" t="s">
-        <v>155</v>
+        <v>156</v>
       </c>
       <c r="B18">
+        <v>137015000.0</v>
+      </c>
+      <c r="C18">
         <v>62215000.0</v>
       </c>
-      <c r="C18">
+      <c r="D18">
         <v>77168000.0</v>
       </c>
-      <c r="D18">
+      <c r="E18">
         <v>132340000.0</v>
       </c>
-      <c r="E18">
+      <c r="F18">
         <v>65049000.0</v>
       </c>
-      <c r="F18">
+      <c r="G18">
         <v>142021000.0</v>
       </c>
-      <c r="G18">
+      <c r="H18">
         <v>31101000.0</v>
       </c>
-      <c r="H18">
+      <c r="I18">
         <v>-163846000.0</v>
       </c>
-      <c r="I18">
+      <c r="J18">
         <v>145900000.0</v>
       </c>
-      <c r="J18">
+      <c r="K18">
         <v>-144002990.0</v>
       </c>
-      <c r="K18">
+      <c r="L18">
         <v>13553143.0</v>
       </c>
-      <c r="L18">
+      <c r="M18">
         <v>6775771.0</v>
       </c>
-      <c r="M18">
+      <c r="N18">
         <v>7609358.0</v>
       </c>
     </row>
-    <row r="19" spans="1:13">
+    <row r="19" spans="1:14">
       <c r="A19" t="s">
-        <v>156</v>
+        <v>157</v>
       </c>
       <c r="B19">
+        <v>-5357000.0</v>
+      </c>
+      <c r="C19">
         <v>5868000.0</v>
       </c>
-      <c r="C19">
+      <c r="D19">
         <v>-53414000.0</v>
       </c>
-      <c r="D19">
+      <c r="E19">
         <v>5094000.0</v>
       </c>
-      <c r="E19">
+      <c r="F19">
         <v>-897909000.0</v>
       </c>
-      <c r="F19">
+      <c r="G19">
         <v>-477864000.0</v>
       </c>
-      <c r="G19">
+      <c r="H19">
         <v>-18289000.0</v>
       </c>
-      <c r="H19">
+      <c r="I19">
         <v>109338000.0</v>
       </c>
-      <c r="I19">
+      <c r="J19">
         <v>-276639273.0</v>
       </c>
-      <c r="J19">
+      <c r="K19">
         <v>-239556133.0</v>
       </c>
-      <c r="K19">
+      <c r="L19">
         <v>7850602.0</v>
       </c>
-      <c r="L19">
+      <c r="M19">
         <v>8831792.0</v>
       </c>
-      <c r="M19"/>
-[...1 lines deleted...]
-    <row r="20" spans="1:13">
+      <c r="N19"/>
+    </row>
+    <row r="20" spans="1:14">
       <c r="A20" t="s">
-        <v>157</v>
+        <v>158</v>
       </c>
       <c r="B20"/>
       <c r="C20"/>
       <c r="D20"/>
-      <c r="E20">
-[...1 lines deleted...]
-      </c>
+      <c r="E20"/>
       <c r="F20">
         <v>0.0</v>
       </c>
       <c r="G20">
+        <v>0.0</v>
+      </c>
+      <c r="H20">
         <v>13911000.0</v>
       </c>
-      <c r="H20"/>
       <c r="I20"/>
       <c r="J20"/>
       <c r="K20"/>
       <c r="L20"/>
       <c r="M20"/>
-    </row>
-    <row r="21" spans="1:13">
+      <c r="N20"/>
+    </row>
+    <row r="21" spans="1:14">
       <c r="A21" t="s">
-        <v>158</v>
+        <v>159</v>
       </c>
       <c r="B21">
         <v>50000000.0</v>
       </c>
       <c r="C21">
+        <v>50000000.0</v>
+      </c>
+      <c r="D21">
         <v>-50392000.0</v>
       </c>
-      <c r="D21">
+      <c r="E21">
         <v>-125067000.0</v>
       </c>
-      <c r="E21">
+      <c r="F21">
         <v>389976000.0</v>
       </c>
-      <c r="F21">
+      <c r="G21">
         <v>47354000.0</v>
       </c>
-      <c r="G21">
+      <c r="H21">
         <v>58872000.0</v>
       </c>
-      <c r="H21">
+      <c r="I21">
         <v>-120782000.0</v>
       </c>
-      <c r="I21">
+      <c r="J21">
         <v>10998000.0</v>
       </c>
-      <c r="J21">
+      <c r="K21">
         <v>98590401.0</v>
       </c>
-      <c r="K21">
+      <c r="L21">
         <v>-24859023.0</v>
       </c>
-      <c r="L21">
+      <c r="M21">
         <v>2539175.0</v>
       </c>
-      <c r="M21"/>
-[...1 lines deleted...]
-    <row r="22" spans="1:13">
+      <c r="N21"/>
+    </row>
+    <row r="22" spans="1:14">
       <c r="A22" t="s">
-        <v>121</v>
+        <v>122</v>
       </c>
       <c r="B22">
+        <v>68532000.0</v>
+      </c>
+      <c r="C22">
         <v>64504000.0</v>
       </c>
-      <c r="C22">
+      <c r="D22">
         <v>51613000.0</v>
       </c>
-      <c r="D22">
+      <c r="E22">
         <v>62602000.0</v>
       </c>
-      <c r="E22">
+      <c r="F22">
         <v>61701000.0</v>
       </c>
-      <c r="F22">
+      <c r="G22">
         <v>36394000.0</v>
       </c>
-      <c r="G22">
+      <c r="H22">
         <v>44718000.0</v>
       </c>
-      <c r="H22">
+      <c r="I22">
         <v>41334000.0</v>
       </c>
-      <c r="I22">
+      <c r="J22">
         <v>31897000.0</v>
       </c>
-      <c r="J22">
+      <c r="K22">
         <v>20215961.0</v>
       </c>
-      <c r="K22">
+      <c r="L22">
         <v>16612675.0</v>
       </c>
-      <c r="L22">
+      <c r="M22">
         <v>12496780.0</v>
       </c>
-      <c r="M22">
+      <c r="N22">
         <v>10178708.0</v>
       </c>
     </row>
-    <row r="23" spans="1:13">
+    <row r="23" spans="1:14">
       <c r="A23" t="s">
-        <v>159</v>
+        <v>160</v>
       </c>
       <c r="B23">
+        <v>-50000000.0</v>
+      </c>
+      <c r="C23">
         <v>6762000.0</v>
       </c>
-      <c r="C23">
+      <c r="D23">
         <v>64098000.0</v>
       </c>
-      <c r="D23">
+      <c r="E23">
         <v>928818000.0</v>
       </c>
-      <c r="E23">
+      <c r="F23">
         <v>1423131000.0</v>
       </c>
-      <c r="F23">
+      <c r="G23">
         <v>222512000.0</v>
       </c>
-      <c r="G23">
+      <c r="H23">
         <v>123145000.0</v>
       </c>
-      <c r="H23">
+      <c r="I23">
         <v>224248000.0</v>
       </c>
-      <c r="I23">
+      <c r="J23">
         <v>149802000.0</v>
       </c>
-      <c r="J23">
+      <c r="K23">
         <v>308758911.0</v>
       </c>
-      <c r="K23">
+      <c r="L23">
         <v>98846799.0</v>
       </c>
-      <c r="L23">
+      <c r="M23">
         <v>52554204.0</v>
       </c>
-      <c r="M23">
+      <c r="N23">
         <v>42190800.0</v>
       </c>
     </row>
-    <row r="24" spans="1:13">
+    <row r="24" spans="1:14">
       <c r="A24" t="s">
-        <v>160</v>
+        <v>161</v>
       </c>
       <c r="B24">
+        <v>-109983000.0</v>
+      </c>
+      <c r="C24">
         <v>6514000.0</v>
       </c>
-      <c r="C24">
+      <c r="D24">
         <v>-106606000.0</v>
       </c>
-      <c r="D24">
+      <c r="E24">
         <v>-654556000.0</v>
       </c>
-      <c r="E24">
+      <c r="F24">
         <v>-32258000.0</v>
       </c>
-      <c r="F24">
+      <c r="G24">
         <v>-15846000.0</v>
       </c>
-      <c r="G24">
+      <c r="H24">
         <v>-2679000.0</v>
       </c>
-      <c r="H24">
+      <c r="I24">
         <v>110118000.0</v>
       </c>
-      <c r="I24">
+      <c r="J24">
         <v>-278820000.0</v>
       </c>
-      <c r="J24">
+      <c r="K24">
         <v>-238200923.0</v>
       </c>
-      <c r="K24">
+      <c r="L24">
         <v>-83529764.0</v>
       </c>
-      <c r="L24">
+      <c r="M24">
         <v>-46385454.0</v>
       </c>
-      <c r="M24">
+      <c r="N24">
         <v>-53533003.0</v>
       </c>
     </row>
-    <row r="25" spans="1:13">
+    <row r="25" spans="1:14">
       <c r="A25" t="s">
-        <v>161</v>
+        <v>162</v>
       </c>
       <c r="B25">
+        <v>102501000.0</v>
+      </c>
+      <c r="C25">
         <v>-927000.0</v>
       </c>
-      <c r="C25">
+      <c r="D25">
         <v>-357000.0</v>
       </c>
-      <c r="D25">
+      <c r="E25">
         <v>93249000.0</v>
       </c>
-      <c r="E25">
+      <c r="F25">
         <v>7151000.0</v>
       </c>
-      <c r="F25">
+      <c r="G25">
         <v>89302000.0</v>
       </c>
-      <c r="G25">
+      <c r="H25">
         <v>-28928000.0</v>
       </c>
-      <c r="H25">
+      <c r="I25">
         <v>-206596000.0</v>
       </c>
-      <c r="I25">
+      <c r="J25">
         <v>130244000.0</v>
       </c>
-      <c r="J25">
+      <c r="K25">
         <v>-161834353.0</v>
       </c>
-      <c r="K25">
+      <c r="L25">
         <v>-1234048.0</v>
       </c>
-      <c r="L25">
+      <c r="M25">
         <v>-4431409.0</v>
       </c>
-      <c r="M25">
+      <c r="N25">
         <v>-3372895.0</v>
       </c>
     </row>
-    <row r="26" spans="1:13">
+    <row r="26" spans="1:14">
       <c r="A26" t="s">
-        <v>162</v>
+        <v>163</v>
       </c>
       <c r="B26">
+        <v>-2727000.0</v>
+      </c>
+      <c r="C26">
         <v>-10000.0</v>
       </c>
-      <c r="C26">
+      <c r="D26">
         <v>-2020000.0</v>
       </c>
-      <c r="D26">
+      <c r="E26">
         <v>-8195000.0</v>
       </c>
-      <c r="E26">
+      <c r="F26">
         <v>-5544000.0</v>
       </c>
-      <c r="F26">
+      <c r="G26">
         <v>-3422000.0</v>
       </c>
-      <c r="G26">
+      <c r="H26">
         <v>-1485000.0</v>
       </c>
-      <c r="H26"/>
-      <c r="I26">
+      <c r="I26"/>
+      <c r="J26">
         <v>685000.0</v>
       </c>
-      <c r="J26">
+      <c r="K26">
         <v>741950.0</v>
       </c>
-      <c r="K26">
+      <c r="L26">
         <v>2159300.0</v>
       </c>
-      <c r="L26">
+      <c r="M26">
         <v>-407739.0</v>
       </c>
-      <c r="M26">
+      <c r="N26">
         <v>-2873000.0</v>
       </c>
     </row>
-    <row r="27" spans="1:13">
+    <row r="27" spans="1:14">
       <c r="A27" t="s">
-        <v>163</v>
+        <v>164</v>
       </c>
       <c r="B27">
+        <v>2907000.0</v>
+      </c>
+      <c r="C27">
         <v>2629000.0</v>
       </c>
-      <c r="C27">
+      <c r="D27">
         <v>2421000.0</v>
       </c>
-      <c r="D27">
+      <c r="E27">
         <v>1931000.0</v>
       </c>
-      <c r="E27">
+      <c r="F27">
         <v>1427000.0</v>
       </c>
-      <c r="F27">
+      <c r="G27">
         <v>1822000.0</v>
       </c>
-      <c r="G27">
+      <c r="H27">
         <v>1526000.0</v>
       </c>
-      <c r="H27">
+      <c r="I27">
         <v>1499000.0</v>
       </c>
-      <c r="I27">
+      <c r="J27">
         <v>718000.0</v>
       </c>
-      <c r="J27">
+      <c r="K27">
         <v>510846.0</v>
       </c>
-      <c r="K27">
+      <c r="L27">
         <v>385467.0</v>
       </c>
-      <c r="L27">
+      <c r="M27">
         <v>398980.0</v>
       </c>
-      <c r="M27">
+      <c r="N27">
         <v>234922.0</v>
       </c>
     </row>
-    <row r="28" spans="1:13">
+    <row r="28" spans="1:14">
       <c r="A28" t="s">
-        <v>164</v>
+        <v>165</v>
       </c>
       <c r="B28">
+        <v>-27844000.0</v>
+      </c>
+      <c r="C28">
         <v>35701000.0</v>
       </c>
-      <c r="C28">
+      <c r="D28">
         <v>-6514000.0</v>
       </c>
-      <c r="D28">
+      <c r="E28">
         <v>255266000.0</v>
       </c>
-      <c r="E28">
+      <c r="F28">
         <v>1155771000.0</v>
       </c>
-      <c r="F28">
+      <c r="G28">
         <v>209581000.0</v>
       </c>
-      <c r="G28">
+      <c r="H28">
         <v>124076000.0</v>
       </c>
-      <c r="H28">
+      <c r="I28">
         <v>94175000.0</v>
       </c>
-      <c r="I28">
+      <c r="J28">
         <v>155399000.0</v>
       </c>
-      <c r="J28">
+      <c r="K28">
         <v>403579987.0</v>
       </c>
-      <c r="K28">
+      <c r="L28">
         <v>71323120.0</v>
       </c>
-      <c r="L28">
+      <c r="M28">
         <v>53759890.0</v>
       </c>
-      <c r="M28">
+      <c r="N28">
         <v>42537568.0</v>
       </c>
     </row>
-    <row r="29" spans="1:13">
+    <row r="29" spans="1:14">
       <c r="A29" t="s">
-        <v>165</v>
+        <v>166</v>
       </c>
       <c r="B29">
+        <v>137015000.0</v>
+      </c>
+      <c r="C29">
         <v>63501000.0</v>
       </c>
-      <c r="C29">
+      <c r="D29">
         <v>82099000.0</v>
       </c>
-      <c r="D29">
+      <c r="E29">
         <v>134694000.0</v>
       </c>
-      <c r="E29">
+      <c r="F29">
         <v>65433000.0</v>
       </c>
-      <c r="F29">
+      <c r="G29">
         <v>142558000.0</v>
       </c>
-      <c r="G29">
+      <c r="H29">
         <v>32199000.0</v>
       </c>
-      <c r="H29">
+      <c r="I29">
         <v>-160991000.0</v>
       </c>
-      <c r="I29">
+      <c r="J29">
         <v>151812000.0</v>
       </c>
-      <c r="J29">
+      <c r="K29">
         <v>-140543174.0</v>
       </c>
-      <c r="K29">
+      <c r="L29">
         <v>16740904.0</v>
       </c>
-      <c r="L29">
+      <c r="M29">
         <v>7022388.0</v>
       </c>
-      <c r="M29">
+      <c r="N29">
         <v>8119134.0</v>
       </c>
     </row>
-    <row r="30" spans="1:13">
+    <row r="30" spans="1:14">
       <c r="A30" t="s">
-        <v>166</v>
+        <v>167</v>
       </c>
       <c r="B30">
+        <v>-109983000.0</v>
+      </c>
+      <c r="C30">
         <v>5868000.0</v>
       </c>
-      <c r="C30">
+      <c r="D30">
         <v>-110265000.0</v>
       </c>
-      <c r="D30">
+      <c r="E30">
         <v>-651816000.0</v>
       </c>
-      <c r="E30">
+      <c r="F30">
         <v>-930551000.0</v>
       </c>
-      <c r="F30">
+      <c r="G30">
         <v>-477864000.0</v>
       </c>
-      <c r="G30">
+      <c r="H30">
         <v>-18289000.0</v>
       </c>
-      <c r="H30">
+      <c r="I30">
         <v>109338000.0</v>
       </c>
-      <c r="I30">
+      <c r="J30">
         <v>-277942000.0</v>
       </c>
-      <c r="J30">
+      <c r="K30">
         <v>-239556133.0</v>
       </c>
-      <c r="K30">
+      <c r="L30">
         <v>-78866923.0</v>
       </c>
-      <c r="L30">
+      <c r="M30">
         <v>-46632071.0</v>
       </c>
-      <c r="M30">
+      <c r="N30">
         <v>-54042779.0</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet6.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:AQ30"/>
+  <dimension ref="A1:AS30"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="44.703" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:43">
+    <row r="1" spans="1:45">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>75</v>
       </c>
       <c r="C1" t="s">
+        <v>1</v>
+      </c>
+      <c r="D1" t="s">
         <v>76</v>
       </c>
-      <c r="D1" t="s">
+      <c r="E1" t="s">
         <v>77</v>
-      </c>
-[...1 lines deleted...]
-        <v>2</v>
       </c>
       <c r="F1" t="s">
         <v>78</v>
       </c>
       <c r="G1" t="s">
+        <v>2</v>
+      </c>
+      <c r="H1" t="s">
         <v>79</v>
       </c>
-      <c r="H1" t="s">
+      <c r="I1" t="s">
         <v>80</v>
-      </c>
-[...1 lines deleted...]
-        <v>3</v>
       </c>
       <c r="J1" t="s">
         <v>81</v>
       </c>
       <c r="K1" t="s">
+        <v>3</v>
+      </c>
+      <c r="L1" t="s">
         <v>82</v>
       </c>
-      <c r="L1" t="s">
+      <c r="M1" t="s">
         <v>83</v>
-      </c>
-[...1 lines deleted...]
-        <v>4</v>
       </c>
       <c r="N1" t="s">
         <v>84</v>
       </c>
       <c r="O1" t="s">
+        <v>4</v>
+      </c>
+      <c r="P1" t="s">
         <v>85</v>
       </c>
-      <c r="P1" t="s">
+      <c r="Q1" t="s">
         <v>86</v>
-      </c>
-[...1 lines deleted...]
-        <v>5</v>
       </c>
       <c r="R1" t="s">
         <v>87</v>
       </c>
       <c r="S1" t="s">
+        <v>5</v>
+      </c>
+      <c r="T1" t="s">
         <v>88</v>
       </c>
-      <c r="T1" t="s">
+      <c r="U1" t="s">
         <v>89</v>
-      </c>
-[...1 lines deleted...]
-        <v>6</v>
       </c>
       <c r="V1" t="s">
         <v>90</v>
       </c>
       <c r="W1" t="s">
+        <v>6</v>
+      </c>
+      <c r="X1" t="s">
         <v>91</v>
       </c>
-      <c r="X1" t="s">
+      <c r="Y1" t="s">
         <v>92</v>
-      </c>
-[...1 lines deleted...]
-        <v>7</v>
       </c>
       <c r="Z1" t="s">
         <v>93</v>
       </c>
       <c r="AA1" t="s">
+        <v>7</v>
+      </c>
+      <c r="AB1" t="s">
         <v>94</v>
       </c>
-      <c r="AB1" t="s">
+      <c r="AC1" t="s">
         <v>95</v>
-      </c>
-[...1 lines deleted...]
-        <v>8</v>
       </c>
       <c r="AD1" t="s">
         <v>96</v>
       </c>
       <c r="AE1" t="s">
+        <v>8</v>
+      </c>
+      <c r="AF1" t="s">
         <v>97</v>
       </c>
-      <c r="AF1" t="s">
+      <c r="AG1" t="s">
         <v>98</v>
-      </c>
-[...1 lines deleted...]
-        <v>9</v>
       </c>
       <c r="AH1" t="s">
         <v>99</v>
       </c>
       <c r="AI1" t="s">
-        <v>101</v>
+        <v>9</v>
       </c>
       <c r="AJ1" t="s">
-        <v>10</v>
+        <v>100</v>
       </c>
       <c r="AK1" t="s">
         <v>102</v>
       </c>
       <c r="AL1" t="s">
+        <v>10</v>
+      </c>
+      <c r="AM1" t="s">
         <v>103</v>
       </c>
-      <c r="AM1" t="s">
+      <c r="AN1" t="s">
         <v>104</v>
-      </c>
-[...1 lines deleted...]
-        <v>11</v>
       </c>
       <c r="AO1" t="s">
         <v>105</v>
       </c>
       <c r="AP1" t="s">
+        <v>11</v>
+      </c>
+      <c r="AQ1" t="s">
         <v>106</v>
       </c>
-      <c r="AQ1" t="s">
+      <c r="AR1" t="s">
         <v>107</v>
       </c>
-    </row>
-    <row r="2" spans="1:43">
+      <c r="AS1" t="s">
+        <v>108</v>
+      </c>
+    </row>
+    <row r="2" spans="1:45">
       <c r="A2" t="s">
-        <v>139</v>
+        <v>140</v>
       </c>
       <c r="B2">
+        <v>383676000.0</v>
+      </c>
+      <c r="C2">
+        <v>227158000.0</v>
+      </c>
+      <c r="D2">
         <v>286011000.0</v>
       </c>
-      <c r="C2">
+      <c r="E2">
         <v>285055000.0</v>
       </c>
-      <c r="D2">
+      <c r="F2">
         <v>249875000.0</v>
       </c>
-      <c r="E2">
+      <c r="G2">
         <v>291214000.0</v>
       </c>
-      <c r="F2">
+      <c r="H2">
         <v>327859000.0</v>
       </c>
-      <c r="G2">
+      <c r="I2">
         <v>258836000.0</v>
       </c>
-      <c r="H2">
+      <c r="J2">
         <v>144805000.0</v>
       </c>
-      <c r="I2">
+      <c r="K2">
         <v>282057000.0</v>
       </c>
-      <c r="J2">
+      <c r="L2">
         <v>262726999.0</v>
       </c>
-      <c r="K2">
+      <c r="M2">
         <v>224064000.0</v>
       </c>
-      <c r="L2">
+      <c r="N2">
         <v>179485000.0</v>
       </c>
-      <c r="M2">
+      <c r="O2">
         <v>179723000.0</v>
       </c>
-      <c r="N2">
+      <c r="P2">
         <v>223096000.0</v>
       </c>
-      <c r="O2">
+      <c r="Q2">
         <v>424731000.0</v>
       </c>
-      <c r="P2">
+      <c r="R2">
         <v>441341000.0</v>
       </c>
-      <c r="Q2">
+      <c r="S2">
         <v>253289000.0</v>
       </c>
-      <c r="R2">
+      <c r="T2">
         <v>313933000.0</v>
       </c>
-      <c r="S2">
+      <c r="U2">
         <v>174219000.0</v>
       </c>
-      <c r="T2">
+      <c r="V2">
         <v>150688000.0</v>
       </c>
-      <c r="U2">
+      <c r="W2">
         <v>126531000.0</v>
       </c>
-      <c r="V2">
+      <c r="X2">
         <v>215769000.0</v>
       </c>
-      <c r="W2">
+      <c r="Y2">
         <v>207638000.0</v>
       </c>
-      <c r="X2">
+      <c r="Z2">
         <v>276413000.0</v>
       </c>
-      <c r="Y2">
+      <c r="AA2">
         <v>274548000.0</v>
       </c>
-      <c r="Z2">
+      <c r="AB2">
         <v>157083000.0</v>
       </c>
-      <c r="AA2">
+      <c r="AC2">
         <v>112650000.0</v>
       </c>
-      <c r="AB2">
+      <c r="AD2">
         <v>138427000.0</v>
       </c>
-      <c r="AC2">
+      <c r="AE2">
         <v>177952000.0</v>
       </c>
-      <c r="AD2">
+      <c r="AF2">
         <v>349000.0</v>
       </c>
-      <c r="AE2"/>
-      <c r="AF2">
+      <c r="AG2"/>
+      <c r="AH2">
         <v>717890.0</v>
       </c>
-      <c r="AG2"/>
-[...1 lines deleted...]
-      <c r="AI2">
+      <c r="AI2"/>
+      <c r="AJ2"/>
+      <c r="AK2">
         <v>510846.0</v>
       </c>
-      <c r="AJ2"/>
-      <c r="AK2"/>
       <c r="AL2"/>
-      <c r="AM2">
+      <c r="AM2"/>
+      <c r="AN2"/>
+      <c r="AO2">
         <v>385467.0</v>
       </c>
-      <c r="AN2"/>
-      <c r="AO2"/>
       <c r="AP2"/>
       <c r="AQ2"/>
-    </row>
-    <row r="3" spans="1:43">
+      <c r="AR2"/>
+      <c r="AS2"/>
+    </row>
+    <row r="3" spans="1:45">
       <c r="A3" t="s">
-        <v>140</v>
+        <v>141</v>
       </c>
       <c r="B3">
+        <v>0</v>
+      </c>
+      <c r="C3">
+        <v>225000</v>
+      </c>
+      <c r="D3">
         <v>261000</v>
       </c>
-      <c r="C3">
+      <c r="E3">
         <v>118000</v>
       </c>
-      <c r="D3">
+      <c r="F3">
         <v>70000</v>
       </c>
-      <c r="E3">
+      <c r="G3">
         <v>409000</v>
       </c>
-      <c r="F3">
+      <c r="H3">
         <v>280000</v>
       </c>
-      <c r="G3">
+      <c r="I3">
         <v>354000</v>
       </c>
-      <c r="H3">
+      <c r="J3">
         <v>243000</v>
       </c>
-      <c r="I3">
+      <c r="K3">
         <v>943000</v>
       </c>
-      <c r="J3">
+      <c r="L3">
         <v>1359000</v>
       </c>
-      <c r="K3">
+      <c r="M3">
         <v>1467000</v>
       </c>
-      <c r="L3">
+      <c r="N3">
         <v>1162000</v>
       </c>
-      <c r="M3">
+      <c r="O3">
         <v>925000</v>
       </c>
-      <c r="N3">
+      <c r="P3">
         <v>1090000</v>
       </c>
-      <c r="O3">
+      <c r="Q3">
         <v>313000</v>
       </c>
-      <c r="P3">
+      <c r="R3">
         <v>26000</v>
       </c>
-      <c r="Q3">
+      <c r="S3">
         <v>51000</v>
       </c>
-      <c r="R3">
+      <c r="T3">
         <v>43000</v>
       </c>
-      <c r="S3">
+      <c r="U3">
         <v>191000</v>
       </c>
-      <c r="T3">
+      <c r="V3">
         <v>99000</v>
       </c>
-      <c r="U3">
+      <c r="W3">
         <v>56000</v>
       </c>
-      <c r="V3">
+      <c r="X3">
         <v>139000</v>
       </c>
-      <c r="W3">
+      <c r="Y3">
         <v>176000</v>
       </c>
-      <c r="X3">
+      <c r="Z3">
         <v>166000</v>
       </c>
-      <c r="Y3">
+      <c r="AA3">
         <v>240000</v>
       </c>
-      <c r="Z3">
+      <c r="AB3">
         <v>279000</v>
       </c>
-      <c r="AA3">
+      <c r="AC3">
         <v>248000</v>
       </c>
-      <c r="AB3">
+      <c r="AD3">
         <v>331000</v>
       </c>
-      <c r="AC3">
+      <c r="AE3">
         <v>856000</v>
       </c>
-      <c r="AD3">
+      <c r="AF3">
         <v>556000</v>
-      </c>
-[...4 lines deleted...]
-        <v>0</v>
       </c>
       <c r="AG3">
         <v>0</v>
       </c>
       <c r="AH3">
         <v>0</v>
       </c>
       <c r="AI3">
         <v>0</v>
       </c>
       <c r="AJ3">
         <v>0</v>
       </c>
       <c r="AK3">
         <v>0</v>
       </c>
       <c r="AL3">
         <v>0</v>
       </c>
       <c r="AM3">
         <v>0</v>
       </c>
       <c r="AN3">
         <v>0</v>
       </c>
       <c r="AO3">
         <v>0</v>
       </c>
       <c r="AP3">
         <v>0</v>
       </c>
       <c r="AQ3">
         <v>0</v>
       </c>
-    </row>
-    <row r="4" spans="1:43">
+      <c r="AR3">
+        <v>0</v>
+      </c>
+      <c r="AS3">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="4" spans="1:45">
       <c r="A4" t="s">
-        <v>141</v>
+        <v>142</v>
       </c>
       <c r="B4"/>
       <c r="C4"/>
       <c r="D4"/>
       <c r="E4"/>
       <c r="F4"/>
       <c r="G4"/>
       <c r="H4"/>
       <c r="I4"/>
       <c r="J4"/>
-      <c r="K4">
+      <c r="K4"/>
+      <c r="L4"/>
+      <c r="M4">
         <v>38663000.0</v>
       </c>
-      <c r="L4">
+      <c r="N4">
         <v>44579000.0</v>
       </c>
-      <c r="M4">
+      <c r="O4">
         <v>-238000.0</v>
       </c>
-      <c r="N4">
+      <c r="P4">
         <v>-43373000.0</v>
       </c>
-      <c r="O4">
+      <c r="Q4">
         <v>-201635000.0</v>
       </c>
-      <c r="P4">
+      <c r="R4">
         <v>-16610000.0</v>
       </c>
-      <c r="Q4">
+      <c r="S4">
         <v>188052000.0</v>
       </c>
-      <c r="R4">
+      <c r="T4">
         <v>-60644000.0</v>
       </c>
-      <c r="S4">
+      <c r="U4">
         <v>139714000.0</v>
       </c>
-      <c r="T4">
+      <c r="V4">
         <v>23531000.0</v>
       </c>
-      <c r="U4"/>
-      <c r="V4"/>
       <c r="W4"/>
       <c r="X4"/>
       <c r="Y4"/>
       <c r="Z4"/>
       <c r="AA4"/>
       <c r="AB4"/>
       <c r="AC4"/>
       <c r="AD4"/>
       <c r="AE4"/>
       <c r="AF4"/>
       <c r="AG4"/>
       <c r="AH4"/>
       <c r="AI4"/>
       <c r="AJ4"/>
       <c r="AK4"/>
       <c r="AL4"/>
       <c r="AM4"/>
       <c r="AN4"/>
       <c r="AO4"/>
       <c r="AP4"/>
       <c r="AQ4"/>
-    </row>
-    <row r="5" spans="1:43">
+      <c r="AR4"/>
+      <c r="AS4"/>
+    </row>
+    <row r="5" spans="1:45">
       <c r="A5" t="s">
-        <v>142</v>
+        <v>143</v>
       </c>
       <c r="B5"/>
       <c r="C5"/>
       <c r="D5"/>
       <c r="E5"/>
       <c r="F5"/>
       <c r="G5"/>
       <c r="H5"/>
       <c r="I5"/>
       <c r="J5"/>
-      <c r="K5">
+      <c r="K5"/>
+      <c r="L5"/>
+      <c r="M5">
         <v>32282000.0</v>
       </c>
-      <c r="L5">
+      <c r="N5">
         <v>36998000.0</v>
       </c>
-      <c r="M5">
+      <c r="O5">
         <v>3718000.0</v>
       </c>
-      <c r="N5">
+      <c r="P5">
         <v>10619000.0</v>
       </c>
-      <c r="O5">
+      <c r="Q5">
         <v>-6924000.0</v>
       </c>
-      <c r="P5">
+      <c r="R5">
         <v>21872000.0</v>
       </c>
-      <c r="Q5">
+      <c r="S5">
         <v>35618000.0</v>
       </c>
-      <c r="R5">
+      <c r="T5">
         <v>39102000.0</v>
       </c>
-      <c r="S5">
+      <c r="U5">
         <v>36755000.0</v>
       </c>
-      <c r="T5">
+      <c r="V5">
         <v>22945000.0</v>
       </c>
-      <c r="U5"/>
-      <c r="V5"/>
       <c r="W5"/>
       <c r="X5"/>
       <c r="Y5"/>
       <c r="Z5"/>
       <c r="AA5"/>
       <c r="AB5"/>
       <c r="AC5"/>
       <c r="AD5"/>
       <c r="AE5"/>
       <c r="AF5"/>
       <c r="AG5"/>
       <c r="AH5"/>
       <c r="AI5"/>
       <c r="AJ5"/>
       <c r="AK5"/>
       <c r="AL5"/>
       <c r="AM5"/>
       <c r="AN5"/>
       <c r="AO5"/>
       <c r="AP5"/>
       <c r="AQ5"/>
-    </row>
-    <row r="6" spans="1:43">
+      <c r="AR5"/>
+      <c r="AS5"/>
+    </row>
+    <row r="6" spans="1:45">
       <c r="A6" t="s">
-        <v>143</v>
+        <v>144</v>
       </c>
       <c r="B6">
+        <v>3925000.0</v>
+      </c>
+      <c r="C6">
+        <v>156518000.0</v>
+      </c>
+      <c r="D6">
         <v>-58853000.0</v>
       </c>
-      <c r="C6">
+      <c r="E6">
         <v>956000.0</v>
       </c>
-      <c r="D6">
+      <c r="F6">
         <v>35180000.0</v>
       </c>
-      <c r="E6">
+      <c r="G6">
         <v>-41339000.0</v>
       </c>
-      <c r="F6">
+      <c r="H6">
         <v>-36645000.0</v>
       </c>
-      <c r="G6">
+      <c r="I6">
         <v>69023000.0</v>
       </c>
-      <c r="H6">
+      <c r="J6">
         <v>114031000.0</v>
       </c>
-      <c r="I6">
+      <c r="K6">
         <v>-137252000.0</v>
       </c>
-      <c r="J6">
+      <c r="L6">
         <v>19330001.0</v>
       </c>
-      <c r="K6">
+      <c r="M6">
         <v>38663000.0</v>
       </c>
-      <c r="L6">
+      <c r="N6">
         <v>44579000.0</v>
       </c>
-      <c r="M6">
+      <c r="O6">
         <v>-238000.0</v>
       </c>
-      <c r="N6">
+      <c r="P6">
         <v>-43373000.0</v>
       </c>
-      <c r="O6">
+      <c r="Q6">
         <v>-201635000.0</v>
       </c>
-      <c r="P6">
+      <c r="R6">
         <v>-16610000.0</v>
       </c>
-      <c r="Q6">
+      <c r="S6">
         <v>188052000.0</v>
       </c>
-      <c r="R6">
+      <c r="T6">
         <v>-60644000.0</v>
       </c>
-      <c r="S6">
+      <c r="U6">
         <v>139714000.0</v>
       </c>
-      <c r="T6">
+      <c r="V6">
         <v>23531000.0</v>
       </c>
-      <c r="U6">
+      <c r="W6">
         <v>24157000.0</v>
       </c>
-      <c r="V6">
+      <c r="X6">
         <v>-89238000.0</v>
       </c>
-      <c r="W6">
+      <c r="Y6">
         <v>8131000.0</v>
       </c>
-      <c r="X6">
+      <c r="Z6">
         <v>-68775000.0</v>
       </c>
-      <c r="Y6">
+      <c r="AA6">
         <v>1865000.0</v>
       </c>
-      <c r="Z6">
+      <c r="AB6">
         <v>117465000.0</v>
       </c>
-      <c r="AA6">
+      <c r="AC6">
         <v>44433000.0</v>
       </c>
-      <c r="AB6">
+      <c r="AD6">
         <v>-25777000.0</v>
       </c>
-      <c r="AC6">
+      <c r="AE6">
         <v>-39525000.0</v>
       </c>
-      <c r="AD6">
+      <c r="AF6">
         <v>177952000.0</v>
       </c>
-      <c r="AE6">
+      <c r="AG6">
         <v>349000.0</v>
       </c>
-      <c r="AF6"/>
-      <c r="AG6">
+      <c r="AH6"/>
+      <c r="AI6">
         <v>717890.0</v>
       </c>
-      <c r="AH6"/>
-[...1 lines deleted...]
-      <c r="AJ6">
+      <c r="AJ6"/>
+      <c r="AK6"/>
+      <c r="AL6">
         <v>510846.0</v>
       </c>
-      <c r="AK6"/>
-      <c r="AL6"/>
       <c r="AM6"/>
-      <c r="AN6">
+      <c r="AN6"/>
+      <c r="AO6"/>
+      <c r="AP6">
         <v>385467.0</v>
       </c>
-      <c r="AO6"/>
-      <c r="AP6"/>
       <c r="AQ6"/>
-    </row>
-    <row r="7" spans="1:43">
+      <c r="AR6"/>
+      <c r="AS6"/>
+    </row>
+    <row r="7" spans="1:45">
       <c r="A7" t="s">
-        <v>144</v>
+        <v>145</v>
       </c>
       <c r="B7">
+        <v>13354000.0</v>
+      </c>
+      <c r="C7">
+        <v>-20099000.0</v>
+      </c>
+      <c r="D7">
         <v>-1933000.0</v>
       </c>
-      <c r="C7">
+      <c r="E7">
         <v>-5442000.0</v>
       </c>
-      <c r="D7">
+      <c r="F7">
         <v>-6544000.0</v>
       </c>
-      <c r="E7">
+      <c r="G7">
         <v>-3949000.0</v>
       </c>
-      <c r="F7">
+      <c r="H7">
         <v>-25161000.0</v>
       </c>
-      <c r="G7">
+      <c r="I7">
         <v>2224000.0</v>
       </c>
-      <c r="H7">
+      <c r="J7">
         <v>20871000.0</v>
       </c>
-      <c r="I7">
+      <c r="K7">
         <v>-22771000.0</v>
       </c>
-      <c r="J7">
+      <c r="L7">
         <v>-735000.0</v>
       </c>
-      <c r="K7">
+      <c r="M7">
         <v>33420000.0</v>
       </c>
-      <c r="L7">
+      <c r="N7">
         <v>9475000.0</v>
       </c>
-      <c r="M7">
+      <c r="O7">
         <v>-17020000.0</v>
       </c>
-      <c r="N7">
+      <c r="P7">
         <v>-19565000.0</v>
       </c>
-      <c r="O7">
+      <c r="Q7">
         <v>-4036000.0</v>
       </c>
-      <c r="P7">
+      <c r="R7">
         <v>16614000.0</v>
       </c>
-      <c r="Q7">
+      <c r="S7">
         <v>-5513000.0</v>
       </c>
-      <c r="R7">
+      <c r="T7">
         <v>-16226000.0</v>
       </c>
-      <c r="S7">
+      <c r="U7">
         <v>7510000.0</v>
       </c>
-      <c r="T7">
+      <c r="V7">
         <v>9648000.0</v>
       </c>
-      <c r="U7">
+      <c r="W7">
         <v>-887000.0</v>
       </c>
-      <c r="V7">
+      <c r="X7">
         <v>6155000.0</v>
       </c>
-      <c r="W7">
+      <c r="Y7">
         <v>-2605000.0</v>
       </c>
-      <c r="X7">
+      <c r="Z7">
         <v>11398000.0</v>
       </c>
-      <c r="Y7">
+      <c r="AA7">
         <v>-6265000.0</v>
       </c>
-      <c r="Z7">
+      <c r="AB7">
         <v>9904000.0</v>
       </c>
-      <c r="AA7">
+      <c r="AC7">
         <v>419000.0</v>
       </c>
-      <c r="AB7">
+      <c r="AD7">
         <v>7019000.0</v>
       </c>
-      <c r="AC7">
+      <c r="AE7">
         <v>-5008000.0</v>
       </c>
-      <c r="AD7">
+      <c r="AF7">
         <v>1291000.0</v>
       </c>
-      <c r="AE7"/>
-      <c r="AF7"/>
       <c r="AG7"/>
       <c r="AH7"/>
       <c r="AI7"/>
       <c r="AJ7"/>
       <c r="AK7"/>
       <c r="AL7"/>
       <c r="AM7"/>
       <c r="AN7"/>
       <c r="AO7"/>
       <c r="AP7"/>
       <c r="AQ7"/>
-    </row>
-    <row r="8" spans="1:43">
+      <c r="AR7"/>
+      <c r="AS7"/>
+    </row>
+    <row r="8" spans="1:45">
       <c r="A8" t="s">
-        <v>145</v>
+        <v>146</v>
       </c>
       <c r="B8"/>
       <c r="C8"/>
       <c r="D8"/>
       <c r="E8"/>
       <c r="F8"/>
       <c r="G8"/>
       <c r="H8"/>
       <c r="I8"/>
       <c r="J8"/>
-      <c r="K8">
+      <c r="K8"/>
+      <c r="L8"/>
+      <c r="M8">
         <v>-235000.0</v>
       </c>
-      <c r="L8">
+      <c r="N8">
         <v>-471000.0</v>
       </c>
-      <c r="M8">
+      <c r="O8">
         <v>-1439000.0</v>
       </c>
-      <c r="N8">
+      <c r="P8">
         <v>-742000.0</v>
       </c>
-      <c r="O8">
+      <c r="Q8">
         <v>-346000.0</v>
       </c>
-      <c r="P8">
+      <c r="R8">
         <v>408000.0</v>
       </c>
-      <c r="Q8">
+      <c r="S8">
         <v>-315000.0</v>
       </c>
-      <c r="R8">
+      <c r="T8">
         <v>-69000.0</v>
       </c>
-      <c r="S8">
+      <c r="U8">
         <v>-153000.0</v>
       </c>
-      <c r="T8">
+      <c r="V8">
         <v>156000.0</v>
       </c>
-      <c r="U8"/>
-      <c r="V8"/>
       <c r="W8"/>
       <c r="X8"/>
       <c r="Y8"/>
       <c r="Z8"/>
       <c r="AA8"/>
       <c r="AB8"/>
       <c r="AC8"/>
       <c r="AD8"/>
       <c r="AE8"/>
       <c r="AF8"/>
       <c r="AG8"/>
       <c r="AH8"/>
       <c r="AI8"/>
       <c r="AJ8"/>
       <c r="AK8"/>
       <c r="AL8"/>
       <c r="AM8"/>
       <c r="AN8"/>
       <c r="AO8"/>
       <c r="AP8"/>
       <c r="AQ8"/>
-    </row>
-    <row r="9" spans="1:43">
+      <c r="AR8"/>
+      <c r="AS8"/>
+    </row>
+    <row r="9" spans="1:45">
       <c r="A9" t="s">
-        <v>146</v>
+        <v>147</v>
       </c>
       <c r="B9">
+        <v>-1000.0</v>
+      </c>
+      <c r="C9">
+        <v>-630000.0</v>
+      </c>
+      <c r="D9">
         <v>-384000.0</v>
       </c>
-      <c r="C9">
+      <c r="E9">
         <v>-30000.0</v>
       </c>
-      <c r="D9">
+      <c r="F9">
         <v>-640000.0</v>
       </c>
-      <c r="E9">
+      <c r="G9">
         <v>-191000.0</v>
       </c>
-      <c r="F9">
+      <c r="H9">
         <v>-381000.0</v>
       </c>
-      <c r="G9">
+      <c r="I9">
         <v>400000.0</v>
       </c>
-      <c r="H9">
+      <c r="J9">
         <v>-561000.0</v>
       </c>
-      <c r="I9">
+      <c r="K9">
         <v>-513000.0</v>
       </c>
-      <c r="J9">
+      <c r="L9">
         <v>-735000.0</v>
       </c>
-      <c r="K9">
+      <c r="M9">
         <v>-235000.0</v>
       </c>
-      <c r="L9">
+      <c r="N9">
         <v>-471000.0</v>
       </c>
-      <c r="M9">
+      <c r="O9">
         <v>-1439000.0</v>
       </c>
-      <c r="N9">
+      <c r="P9">
         <v>-742000.0</v>
       </c>
-      <c r="O9">
+      <c r="Q9">
         <v>-346000.0</v>
       </c>
-      <c r="P9">
+      <c r="R9">
         <v>408000.0</v>
       </c>
-      <c r="Q9">
+      <c r="S9">
         <v>-315000.0</v>
       </c>
-      <c r="R9">
+      <c r="T9">
         <v>-69000.0</v>
       </c>
-      <c r="S9">
+      <c r="U9">
         <v>-153000.0</v>
       </c>
-      <c r="T9">
+      <c r="V9">
         <v>156000.0</v>
       </c>
-      <c r="U9">
+      <c r="W9">
         <v>-2672000.0</v>
       </c>
-      <c r="V9">
+      <c r="X9">
         <v>271000.0</v>
       </c>
-      <c r="W9">
+      <c r="Y9">
         <v>-2736000.0</v>
       </c>
-      <c r="X9">
+      <c r="Z9">
         <v>-433000.0</v>
       </c>
-      <c r="Y9">
+      <c r="AA9">
         <v>364000.0</v>
       </c>
-      <c r="Z9">
+      <c r="AB9">
         <v>-175000.0</v>
       </c>
-      <c r="AA9">
+      <c r="AC9">
         <v>149000.0</v>
       </c>
-      <c r="AB9">
+      <c r="AD9">
         <v>-482000.0</v>
       </c>
-      <c r="AC9">
+      <c r="AE9">
         <v>148000.0</v>
       </c>
-      <c r="AD9">
+      <c r="AF9">
         <v>-70000.0</v>
       </c>
-      <c r="AE9"/>
-      <c r="AF9"/>
       <c r="AG9"/>
       <c r="AH9"/>
       <c r="AI9"/>
       <c r="AJ9"/>
       <c r="AK9"/>
       <c r="AL9"/>
       <c r="AM9"/>
       <c r="AN9"/>
       <c r="AO9"/>
       <c r="AP9"/>
       <c r="AQ9"/>
-    </row>
-    <row r="10" spans="1:43">
+      <c r="AR9"/>
+      <c r="AS9"/>
+    </row>
+    <row r="10" spans="1:45">
       <c r="A10" t="s">
-        <v>147</v>
+        <v>148</v>
       </c>
       <c r="B10"/>
       <c r="C10"/>
       <c r="D10"/>
       <c r="E10"/>
       <c r="F10"/>
       <c r="G10"/>
       <c r="H10"/>
-      <c r="I10">
+      <c r="I10"/>
+      <c r="J10"/>
+      <c r="K10">
         <v>-21981000.0</v>
       </c>
-      <c r="J10">
+      <c r="L10">
         <v>5732000.0</v>
       </c>
-      <c r="K10">
+      <c r="M10">
         <v>33922000.0</v>
       </c>
-      <c r="L10"/>
-      <c r="M10"/>
       <c r="N10"/>
       <c r="O10"/>
       <c r="P10"/>
-      <c r="Q10">
+      <c r="Q10"/>
+      <c r="R10"/>
+      <c r="S10">
         <v>-4818000.0</v>
       </c>
-      <c r="R10">
+      <c r="T10">
         <v>-15865000.0</v>
       </c>
-      <c r="S10">
+      <c r="U10">
         <v>7897000.0</v>
       </c>
-      <c r="T10">
+      <c r="V10">
         <v>9735000.0</v>
       </c>
-      <c r="U10">
+      <c r="W10">
         <v>2101000.0</v>
       </c>
-      <c r="V10">
+      <c r="X10">
         <v>6251000.0</v>
       </c>
-      <c r="W10">
+      <c r="Y10">
         <v>457000.0</v>
       </c>
-      <c r="X10">
+      <c r="Z10">
         <v>12077000.0</v>
       </c>
-      <c r="Y10">
+      <c r="AA10">
         <v>-6461000.0</v>
       </c>
-      <c r="Z10">
+      <c r="AB10">
         <v>10673000.0</v>
       </c>
-      <c r="AA10">
+      <c r="AC10">
         <v>635000.0</v>
       </c>
-      <c r="AB10">
+      <c r="AD10">
         <v>7205000.0</v>
       </c>
-      <c r="AC10">
+      <c r="AE10">
         <v>-5400000.0</v>
       </c>
-      <c r="AD10"/>
-      <c r="AE10"/>
       <c r="AF10"/>
       <c r="AG10"/>
       <c r="AH10"/>
       <c r="AI10"/>
       <c r="AJ10"/>
       <c r="AK10"/>
       <c r="AL10"/>
       <c r="AM10"/>
       <c r="AN10"/>
       <c r="AO10"/>
       <c r="AP10"/>
       <c r="AQ10"/>
-    </row>
-    <row r="11" spans="1:43">
+      <c r="AR10"/>
+      <c r="AS10"/>
+    </row>
+    <row r="11" spans="1:45">
       <c r="A11" t="s">
-        <v>148</v>
+        <v>149</v>
       </c>
       <c r="B11"/>
       <c r="C11"/>
       <c r="D11"/>
       <c r="E11"/>
       <c r="F11"/>
       <c r="G11"/>
       <c r="H11"/>
       <c r="I11"/>
-      <c r="J11">
+      <c r="J11"/>
+      <c r="K11"/>
+      <c r="L11">
         <v>0.0</v>
       </c>
-      <c r="K11">
+      <c r="M11">
         <v>32652000.0</v>
       </c>
-      <c r="L11">
+      <c r="N11">
         <v>10352000.0</v>
       </c>
-      <c r="M11">
+      <c r="O11">
         <v>-18866000.0</v>
       </c>
-      <c r="N11">
+      <c r="P11">
         <v>-20326000.0</v>
       </c>
-      <c r="O11">
+      <c r="Q11">
         <v>2854000.0</v>
       </c>
-      <c r="P11">
+      <c r="R11">
         <v>16918000.0</v>
       </c>
-      <c r="Q11">
+      <c r="S11">
         <v>-9142000.0</v>
       </c>
-      <c r="R11">
+      <c r="T11">
         <v>-16686000.0</v>
       </c>
-      <c r="S11">
+      <c r="U11">
         <v>5678000.0</v>
       </c>
-      <c r="T11">
+      <c r="V11">
         <v>9723000.0</v>
-      </c>
-[...4 lines deleted...]
-        <v>0.0</v>
       </c>
       <c r="W11">
         <v>0.0</v>
       </c>
       <c r="X11">
         <v>0.0</v>
       </c>
       <c r="Y11">
         <v>0.0</v>
       </c>
       <c r="Z11">
         <v>0.0</v>
       </c>
       <c r="AA11">
         <v>0.0</v>
       </c>
       <c r="AB11">
         <v>0.0</v>
       </c>
       <c r="AC11">
         <v>0.0</v>
       </c>
       <c r="AD11">
         <v>0.0</v>
       </c>
-      <c r="AE11"/>
+      <c r="AE11">
+        <v>0.0</v>
+      </c>
       <c r="AF11">
         <v>0.0</v>
       </c>
-      <c r="AG11">
-[...1 lines deleted...]
-      </c>
+      <c r="AG11"/>
       <c r="AH11">
         <v>0.0</v>
       </c>
       <c r="AI11">
         <v>0.0</v>
       </c>
-      <c r="AJ11"/>
-      <c r="AK11"/>
+      <c r="AJ11">
+        <v>0.0</v>
+      </c>
+      <c r="AK11">
+        <v>0.0</v>
+      </c>
       <c r="AL11"/>
       <c r="AM11"/>
       <c r="AN11"/>
       <c r="AO11"/>
       <c r="AP11"/>
       <c r="AQ11"/>
-    </row>
-    <row r="12" spans="1:43">
+      <c r="AR11"/>
+      <c r="AS11"/>
+    </row>
+    <row r="12" spans="1:45">
       <c r="A12" t="s">
-        <v>149</v>
+        <v>150</v>
       </c>
       <c r="B12"/>
       <c r="C12"/>
       <c r="D12"/>
       <c r="E12"/>
       <c r="F12"/>
       <c r="G12"/>
       <c r="H12"/>
       <c r="I12"/>
       <c r="J12"/>
-      <c r="K12">
+      <c r="K12"/>
+      <c r="L12"/>
+      <c r="M12">
         <v>-31151000.0</v>
       </c>
-      <c r="L12">
+      <c r="N12">
         <v>-37781000.0</v>
       </c>
-      <c r="M12">
+      <c r="O12">
         <v>-3716000.0</v>
       </c>
-      <c r="N12">
+      <c r="P12">
         <v>-9804000.0</v>
       </c>
-      <c r="O12">
+      <c r="Q12">
         <v>38913000.0</v>
       </c>
-      <c r="P12">
+      <c r="R12">
         <v>35078000.0</v>
       </c>
-      <c r="Q12">
+      <c r="S12">
         <v>-33702000.0</v>
       </c>
-      <c r="R12">
+      <c r="T12">
         <v>-35516000.0</v>
       </c>
-      <c r="S12">
+      <c r="U12">
         <v>983000.0</v>
       </c>
-      <c r="T12">
+      <c r="V12">
         <v>-21274000.0</v>
       </c>
-      <c r="U12">
+      <c r="W12">
         <v>-5838000.0</v>
       </c>
-      <c r="V12">
+      <c r="X12">
         <v>4800000.0</v>
       </c>
-      <c r="W12">
+      <c r="Y12">
         <v>187000.0</v>
       </c>
-      <c r="X12">
+      <c r="Z12">
         <v>84605000.0</v>
       </c>
-      <c r="Y12">
+      <c r="AA12">
         <v>-88063000.0</v>
       </c>
-      <c r="Z12">
+      <c r="AB12">
         <v>70116000.0</v>
-      </c>
-[...4 lines deleted...]
-        <v>-83997000.0</v>
       </c>
       <c r="AC12">
         <v>-6077000.0</v>
       </c>
       <c r="AD12">
+        <v>-83997000.0</v>
+      </c>
+      <c r="AE12">
+        <v>-6077000.0</v>
+      </c>
+      <c r="AF12">
         <v>-15481000.0</v>
       </c>
-      <c r="AE12"/>
-      <c r="AF12"/>
       <c r="AG12"/>
       <c r="AH12"/>
       <c r="AI12"/>
       <c r="AJ12"/>
       <c r="AK12"/>
       <c r="AL12"/>
       <c r="AM12"/>
       <c r="AN12"/>
       <c r="AO12"/>
       <c r="AP12"/>
       <c r="AQ12"/>
-    </row>
-    <row r="13" spans="1:43">
+      <c r="AR12"/>
+      <c r="AS12"/>
+    </row>
+    <row r="13" spans="1:45">
       <c r="A13" t="s">
-        <v>150</v>
+        <v>151</v>
       </c>
       <c r="B13"/>
       <c r="C13"/>
       <c r="D13"/>
       <c r="E13"/>
       <c r="F13"/>
       <c r="G13"/>
       <c r="H13"/>
       <c r="I13"/>
       <c r="J13"/>
       <c r="K13"/>
       <c r="L13"/>
-      <c r="M13">
+      <c r="M13"/>
+      <c r="N13"/>
+      <c r="O13">
         <v>-15581000.0</v>
       </c>
-      <c r="N13">
+      <c r="P13">
         <v>-18823000.0</v>
       </c>
-      <c r="O13">
+      <c r="Q13">
         <v>-3690000.0</v>
       </c>
-      <c r="P13">
+      <c r="R13">
         <v>16206000.0</v>
       </c>
-      <c r="Q13">
+      <c r="S13">
         <v>-5198000.0</v>
       </c>
-      <c r="R13">
+      <c r="T13">
         <v>-16157000.0</v>
       </c>
-      <c r="S13">
+      <c r="U13">
         <v>7663000.0</v>
       </c>
-      <c r="T13">
+      <c r="V13">
         <v>9492000.0</v>
       </c>
-      <c r="U13">
+      <c r="W13">
         <v>1785000.0</v>
       </c>
-      <c r="V13">
+      <c r="X13">
         <v>5884000.0</v>
       </c>
-      <c r="W13">
+      <c r="Y13">
         <v>131000.0</v>
       </c>
-      <c r="X13">
+      <c r="Z13">
         <v>11831000.0</v>
       </c>
-      <c r="Y13">
+      <c r="AA13">
         <v>-6629000.0</v>
       </c>
-      <c r="Z13">
+      <c r="AB13">
         <v>10079000.0</v>
-      </c>
-[...4 lines deleted...]
-        <v>7501000.0</v>
       </c>
       <c r="AC13">
         <v>3885500.0</v>
       </c>
       <c r="AD13">
+        <v>7501000.0</v>
+      </c>
+      <c r="AE13">
+        <v>3885500.0</v>
+      </c>
+      <c r="AF13">
         <v>1361000.0</v>
       </c>
-      <c r="AE13"/>
-      <c r="AF13"/>
       <c r="AG13"/>
       <c r="AH13"/>
       <c r="AI13"/>
       <c r="AJ13"/>
       <c r="AK13"/>
       <c r="AL13"/>
       <c r="AM13"/>
       <c r="AN13"/>
       <c r="AO13"/>
       <c r="AP13"/>
       <c r="AQ13"/>
-    </row>
-    <row r="14" spans="1:43">
+      <c r="AR13"/>
+      <c r="AS13"/>
+    </row>
+    <row r="14" spans="1:45">
       <c r="A14" t="s">
-        <v>151</v>
+        <v>152</v>
       </c>
       <c r="B14">
+        <v>686000.0</v>
+      </c>
+      <c r="C14">
+        <v>859000.0</v>
+      </c>
+      <c r="D14">
         <v>970000.0</v>
       </c>
-      <c r="C14">
+      <c r="E14">
         <v>850000.0</v>
       </c>
-      <c r="D14">
+      <c r="F14">
         <v>832000.0</v>
       </c>
-      <c r="E14">
+      <c r="G14">
         <v>760000.0</v>
       </c>
-      <c r="F14">
+      <c r="H14">
         <v>726000.0</v>
       </c>
-      <c r="G14">
+      <c r="I14">
         <v>722000.0</v>
       </c>
-      <c r="H14">
+      <c r="J14">
         <v>752000.0</v>
       </c>
-      <c r="I14">
+      <c r="K14">
         <v>727000.0</v>
       </c>
-      <c r="J14">
+      <c r="L14">
         <v>1402000.0</v>
       </c>
-      <c r="K14">
+      <c r="M14">
         <v>544000.0</v>
       </c>
-      <c r="L14">
+      <c r="N14">
         <v>705000.0</v>
       </c>
-      <c r="M14">
+      <c r="O14">
         <v>1210000.0</v>
       </c>
-      <c r="N14">
+      <c r="P14">
         <v>1249000.0</v>
       </c>
-      <c r="O14">
+      <c r="Q14">
         <v>705000.0</v>
       </c>
-      <c r="P14">
+      <c r="R14">
         <v>711000.0</v>
       </c>
-      <c r="Q14">
+      <c r="S14">
         <v>636000.0</v>
       </c>
-      <c r="R14">
+      <c r="T14">
         <v>721000.0</v>
       </c>
-      <c r="S14">
+      <c r="U14">
         <v>720000.0</v>
       </c>
-      <c r="T14">
+      <c r="V14">
         <v>732000.0</v>
       </c>
-      <c r="U14">
+      <c r="W14">
         <v>736000.0</v>
       </c>
-      <c r="V14">
+      <c r="X14">
         <v>734000.0</v>
       </c>
-      <c r="W14">
+      <c r="Y14">
         <v>743000.0</v>
       </c>
-      <c r="X14">
+      <c r="Z14">
         <v>716000.0</v>
       </c>
-      <c r="Y14">
+      <c r="AA14">
         <v>746000.0</v>
       </c>
-      <c r="Z14">
+      <c r="AB14">
         <v>623000.0</v>
       </c>
-      <c r="AA14">
+      <c r="AC14">
         <v>766000.0</v>
       </c>
-      <c r="AB14">
+      <c r="AD14">
         <v>583000.0</v>
       </c>
-      <c r="AC14">
+      <c r="AE14">
         <v>249000.0</v>
       </c>
-      <c r="AD14">
+      <c r="AF14">
         <v>231000.0</v>
       </c>
-      <c r="AE14"/>
-      <c r="AF14"/>
       <c r="AG14"/>
       <c r="AH14"/>
       <c r="AI14"/>
       <c r="AJ14"/>
       <c r="AK14"/>
       <c r="AL14"/>
       <c r="AM14"/>
       <c r="AN14"/>
       <c r="AO14"/>
       <c r="AP14"/>
       <c r="AQ14"/>
-    </row>
-    <row r="15" spans="1:43">
+      <c r="AR14"/>
+      <c r="AS14"/>
+    </row>
+    <row r="15" spans="1:45">
       <c r="A15" t="s">
-        <v>152</v>
+        <v>153</v>
       </c>
       <c r="B15">
+        <v>7203000.0</v>
+      </c>
+      <c r="C15">
+        <v>6286000.0</v>
+      </c>
+      <c r="D15">
         <v>6874000.0</v>
       </c>
-      <c r="C15">
+      <c r="E15">
         <v>5842000.0</v>
       </c>
-      <c r="D15">
+      <c r="F15">
         <v>5843000.0</v>
       </c>
-      <c r="E15">
+      <c r="G15">
         <v>5826000.0</v>
       </c>
-      <c r="F15">
+      <c r="H15">
         <v>5143000.0</v>
       </c>
-      <c r="G15">
+      <c r="I15">
         <v>5041000.0</v>
       </c>
-      <c r="H15">
+      <c r="J15">
         <v>5041000.0</v>
       </c>
-      <c r="I15">
+      <c r="K15">
         <v>4539000.0</v>
       </c>
-      <c r="J15">
+      <c r="L15">
         <v>4608000.0</v>
       </c>
-      <c r="K15">
+      <c r="M15">
         <v>4527000.0</v>
       </c>
-      <c r="L15">
+      <c r="N15">
         <v>4526000.0</v>
       </c>
-      <c r="M15">
+      <c r="O15">
         <v>3797000.0</v>
       </c>
-      <c r="N15">
+      <c r="P15">
         <v>3853000.0</v>
       </c>
-      <c r="O15">
+      <c r="Q15">
         <v>3819000.0</v>
       </c>
-      <c r="P15">
+      <c r="R15">
         <v>3821000.0</v>
       </c>
-      <c r="Q15">
+      <c r="S15">
         <v>3560000.0</v>
       </c>
-      <c r="R15">
+      <c r="T15">
         <v>3097000.0</v>
       </c>
-      <c r="S15">
+      <c r="U15">
         <v>2568000.0</v>
       </c>
-      <c r="T15">
+      <c r="V15">
         <v>2567000.0</v>
       </c>
-      <c r="U15">
+      <c r="W15">
         <v>2310000.0</v>
       </c>
-      <c r="V15">
+      <c r="X15">
         <v>2359000.0</v>
       </c>
-      <c r="W15">
+      <c r="Y15">
         <v>2809000.0</v>
       </c>
-      <c r="X15">
+      <c r="Z15">
         <v>2807000.0</v>
       </c>
-      <c r="Y15">
+      <c r="AA15">
         <v>2778000.0</v>
       </c>
-      <c r="Z15">
+      <c r="AB15">
         <v>2693000.0</v>
       </c>
-      <c r="AA15">
+      <c r="AC15">
         <v>2470000.0</v>
       </c>
-      <c r="AB15">
+      <c r="AD15">
         <v>2426000.0</v>
       </c>
-      <c r="AC15">
+      <c r="AE15">
         <v>2453000.0</v>
       </c>
-      <c r="AD15">
+      <c r="AF15">
         <v>2454000.0</v>
       </c>
-      <c r="AE15"/>
-      <c r="AF15"/>
       <c r="AG15"/>
       <c r="AH15"/>
       <c r="AI15"/>
       <c r="AJ15"/>
       <c r="AK15"/>
       <c r="AL15"/>
       <c r="AM15"/>
       <c r="AN15"/>
       <c r="AO15"/>
       <c r="AP15"/>
       <c r="AQ15"/>
-    </row>
-    <row r="16" spans="1:43">
+      <c r="AR15"/>
+      <c r="AS15"/>
+    </row>
+    <row r="16" spans="1:45">
       <c r="A16" t="s">
-        <v>153</v>
+        <v>154</v>
       </c>
       <c r="B16">
+        <v>387601000.0</v>
+      </c>
+      <c r="C16">
+        <v>383676000.0</v>
+      </c>
+      <c r="D16">
         <v>227158000.0</v>
       </c>
-      <c r="C16">
+      <c r="E16">
         <v>286011000.0</v>
       </c>
-      <c r="D16">
+      <c r="F16">
         <v>285055000.0</v>
       </c>
-      <c r="E16">
+      <c r="G16">
         <v>249875000.0</v>
       </c>
-      <c r="F16">
+      <c r="H16">
         <v>291214000.0</v>
       </c>
-      <c r="G16">
+      <c r="I16">
         <v>327859000.0</v>
       </c>
-      <c r="H16">
+      <c r="J16">
         <v>258836000.0</v>
       </c>
-      <c r="I16">
+      <c r="K16">
         <v>144805000.0</v>
       </c>
-      <c r="J16">
+      <c r="L16">
         <v>282057000.0</v>
       </c>
-      <c r="K16">
+      <c r="M16">
         <v>262727000.0</v>
       </c>
-      <c r="L16">
+      <c r="N16">
         <v>224064000.0</v>
       </c>
-      <c r="M16">
+      <c r="O16">
         <v>179485000.0</v>
       </c>
-      <c r="N16">
+      <c r="P16">
         <v>179723000.0</v>
       </c>
-      <c r="O16">
+      <c r="Q16">
         <v>223096000.0</v>
       </c>
-      <c r="P16">
+      <c r="R16">
         <v>424731000.0</v>
       </c>
-      <c r="Q16">
+      <c r="S16">
         <v>441341000.0</v>
       </c>
-      <c r="R16">
+      <c r="T16">
         <v>253289000.0</v>
       </c>
-      <c r="S16">
+      <c r="U16">
         <v>313933000.0</v>
       </c>
-      <c r="T16">
+      <c r="V16">
         <v>174219000.0</v>
       </c>
-      <c r="U16">
+      <c r="W16">
         <v>150688000.0</v>
       </c>
-      <c r="V16">
+      <c r="X16">
         <v>126531000.0</v>
       </c>
-      <c r="W16">
+      <c r="Y16">
         <v>215769000.0</v>
       </c>
-      <c r="X16">
+      <c r="Z16">
         <v>207638000.0</v>
       </c>
-      <c r="Y16">
+      <c r="AA16">
         <v>276413000.0</v>
       </c>
-      <c r="Z16">
+      <c r="AB16">
         <v>274548000.0</v>
       </c>
-      <c r="AA16">
+      <c r="AC16">
         <v>157083000.0</v>
       </c>
-      <c r="AB16">
+      <c r="AD16">
         <v>112650000.0</v>
       </c>
-      <c r="AC16">
+      <c r="AE16">
         <v>138427000.0</v>
       </c>
-      <c r="AD16">
+      <c r="AF16">
         <v>177952000.0</v>
       </c>
-      <c r="AE16">
+      <c r="AG16">
         <v>349000.0</v>
       </c>
-      <c r="AF16"/>
-      <c r="AG16">
+      <c r="AH16"/>
+      <c r="AI16">
         <v>717890.0</v>
       </c>
-      <c r="AH16"/>
-[...1 lines deleted...]
-      <c r="AJ16">
+      <c r="AJ16"/>
+      <c r="AK16"/>
+      <c r="AL16">
         <v>510846.0</v>
       </c>
-      <c r="AK16"/>
-      <c r="AL16"/>
       <c r="AM16"/>
-      <c r="AN16">
+      <c r="AN16"/>
+      <c r="AO16"/>
+      <c r="AP16">
         <v>385467.0</v>
       </c>
-      <c r="AO16"/>
-      <c r="AP16"/>
       <c r="AQ16"/>
-    </row>
-    <row r="17" spans="1:43">
+      <c r="AR16"/>
+      <c r="AS16"/>
+    </row>
+    <row r="17" spans="1:45">
       <c r="A17" t="s">
-        <v>154</v>
+        <v>155</v>
       </c>
       <c r="B17"/>
       <c r="C17"/>
       <c r="D17"/>
       <c r="E17"/>
       <c r="F17"/>
       <c r="G17"/>
       <c r="H17"/>
       <c r="I17"/>
       <c r="J17"/>
       <c r="K17"/>
       <c r="L17"/>
       <c r="M17"/>
       <c r="N17"/>
       <c r="O17"/>
       <c r="P17"/>
       <c r="Q17"/>
       <c r="R17"/>
       <c r="S17"/>
       <c r="T17"/>
       <c r="U17"/>
       <c r="V17"/>
       <c r="W17"/>
       <c r="X17"/>
       <c r="Y17"/>
       <c r="Z17"/>
       <c r="AA17"/>
       <c r="AB17"/>
       <c r="AC17"/>
       <c r="AD17"/>
       <c r="AE17"/>
       <c r="AF17"/>
       <c r="AG17"/>
       <c r="AH17"/>
       <c r="AI17"/>
       <c r="AJ17"/>
       <c r="AK17"/>
       <c r="AL17"/>
       <c r="AM17"/>
       <c r="AN17"/>
       <c r="AO17"/>
       <c r="AP17"/>
       <c r="AQ17"/>
-    </row>
-    <row r="18" spans="1:43">
+      <c r="AR17"/>
+      <c r="AS17"/>
+    </row>
+    <row r="18" spans="1:45">
       <c r="A18" t="s">
-        <v>155</v>
+        <v>156</v>
       </c>
       <c r="B18">
+        <v>35024000.0</v>
+      </c>
+      <c r="C18">
+        <v>-1000.0</v>
+      </c>
+      <c r="D18">
         <v>16218000.0</v>
       </c>
-      <c r="C18">
+      <c r="E18">
         <v>14333000.0</v>
       </c>
-      <c r="D18">
+      <c r="F18">
         <v>11841000.0</v>
       </c>
-      <c r="E18">
+      <c r="G18">
         <v>18862000.0</v>
       </c>
-      <c r="F18">
+      <c r="H18">
         <v>-11770000.0</v>
       </c>
-      <c r="G18">
+      <c r="I18">
         <v>19007000.0</v>
       </c>
-      <c r="H18">
+      <c r="J18">
         <v>36116000.0</v>
       </c>
-      <c r="I18">
+      <c r="K18">
         <v>-9245000.0</v>
       </c>
-      <c r="J18">
+      <c r="L18">
         <v>16309000.0</v>
       </c>
-      <c r="K18">
+      <c r="M18">
         <v>45733000.0</v>
       </c>
-      <c r="L18">
+      <c r="N18">
         <v>24371000.0</v>
       </c>
-      <c r="M18">
+      <c r="O18">
         <v>-9838000.0</v>
       </c>
-      <c r="N18">
+      <c r="P18">
         <v>-3201000.0</v>
       </c>
-      <c r="O18">
+      <c r="Q18">
         <v>50989000.0</v>
       </c>
-      <c r="P18">
+      <c r="R18">
         <v>94390000.0</v>
       </c>
-      <c r="Q18">
+      <c r="S18">
         <v>10489000.0</v>
       </c>
-      <c r="R18">
+      <c r="T18">
         <v>4391000.0</v>
       </c>
-      <c r="S18">
+      <c r="U18">
         <v>25005000.0</v>
       </c>
-      <c r="T18">
+      <c r="V18">
         <v>25164000.0</v>
       </c>
-      <c r="U18">
+      <c r="W18">
         <v>8829000.0</v>
       </c>
-      <c r="V18">
+      <c r="X18">
         <v>18300000.0</v>
       </c>
-      <c r="W18">
+      <c r="Y18">
         <v>7146000.0</v>
       </c>
-      <c r="X18">
+      <c r="Z18">
         <v>107746000.0</v>
       </c>
-      <c r="Y18">
+      <c r="AA18">
         <v>-79365000.0</v>
       </c>
-      <c r="Z18">
+      <c r="AB18">
         <v>92720000.0</v>
       </c>
-      <c r="AA18">
+      <c r="AC18">
         <v>85740000.0</v>
       </c>
-      <c r="AB18">
+      <c r="AD18">
         <v>-67994000.0</v>
       </c>
-      <c r="AC18">
+      <c r="AE18">
         <v>-143228000.0</v>
       </c>
-      <c r="AD18">
+      <c r="AF18">
         <v>-4662000.0</v>
       </c>
-      <c r="AE18">
+      <c r="AG18">
         <v>349000.0</v>
       </c>
-      <c r="AF18"/>
-      <c r="AG18">
+      <c r="AH18"/>
+      <c r="AI18">
         <v>717890.0</v>
       </c>
-      <c r="AH18"/>
-[...1 lines deleted...]
-      <c r="AJ18">
+      <c r="AJ18"/>
+      <c r="AK18"/>
+      <c r="AL18">
         <v>510846.0</v>
       </c>
-      <c r="AK18"/>
-      <c r="AL18"/>
       <c r="AM18"/>
-      <c r="AN18">
+      <c r="AN18"/>
+      <c r="AO18"/>
+      <c r="AP18">
         <v>385467.0</v>
       </c>
-      <c r="AO18"/>
-      <c r="AP18"/>
       <c r="AQ18"/>
-    </row>
-    <row r="19" spans="1:43">
+      <c r="AR18"/>
+      <c r="AS18"/>
+    </row>
+    <row r="19" spans="1:45">
       <c r="A19" t="s">
-        <v>156</v>
+        <v>157</v>
       </c>
       <c r="B19">
+        <v>20237000.0</v>
+      </c>
+      <c r="C19">
+        <v>427000.0</v>
+      </c>
+      <c r="D19">
         <v>-72049000.0</v>
       </c>
-      <c r="C19">
+      <c r="E19">
         <v>39915000.0</v>
       </c>
-      <c r="D19">
+      <c r="F19">
         <v>-20004000.0</v>
       </c>
-      <c r="E19">
+      <c r="G19">
         <v>-69362000.0</v>
       </c>
-      <c r="F19">
+      <c r="H19">
         <v>2728000.0</v>
       </c>
-      <c r="G19">
+      <c r="I19">
         <v>97711000.0</v>
       </c>
-      <c r="H19">
+      <c r="J19">
         <v>-25209000.0</v>
       </c>
-      <c r="I19">
+      <c r="K19">
         <v>-136053000.0</v>
       </c>
-      <c r="J19">
+      <c r="L19">
         <v>-12688000.0</v>
       </c>
-      <c r="K19">
+      <c r="M19">
         <v>2435000.0</v>
       </c>
-      <c r="L19">
+      <c r="N19">
         <v>255000.0</v>
       </c>
-      <c r="M19">
+      <c r="O19">
         <v>568320000.0</v>
       </c>
-      <c r="N19">
+      <c r="P19">
         <v>-208554000.0</v>
       </c>
-      <c r="O19">
+      <c r="Q19">
         <v>-256385000.0</v>
       </c>
-      <c r="P19">
+      <c r="R19">
         <v>-98287000.0</v>
       </c>
-      <c r="Q19">
+      <c r="S19">
         <v>-161148000.0</v>
       </c>
-      <c r="R19">
+      <c r="T19">
         <v>-274495000.0</v>
       </c>
-      <c r="S19">
+      <c r="U19">
         <v>2167000.0</v>
       </c>
-      <c r="T19">
+      <c r="V19">
         <v>-235093000.0</v>
       </c>
-      <c r="U19">
+      <c r="W19">
         <v>-134508000.0</v>
       </c>
-      <c r="V19">
+      <c r="X19">
         <v>-110642000.0</v>
       </c>
-      <c r="W19">
+      <c r="Y19">
         <v>-103362000.0</v>
       </c>
-      <c r="X19">
+      <c r="Z19">
         <v>-129352000.0</v>
       </c>
-      <c r="Y19">
+      <c r="AA19">
         <v>97857000.0</v>
       </c>
-      <c r="Z19">
+      <c r="AB19">
         <v>-71575000.0</v>
       </c>
-      <c r="AA19">
+      <c r="AC19">
         <v>-51125000.0</v>
       </c>
-      <c r="AB19">
+      <c r="AD19">
         <v>6554000.0</v>
       </c>
-      <c r="AC19">
+      <c r="AE19">
         <v>571500.0</v>
       </c>
-      <c r="AD19">
+      <c r="AF19">
         <v>1327000.0</v>
       </c>
-      <c r="AE19"/>
-      <c r="AF19"/>
       <c r="AG19"/>
       <c r="AH19"/>
       <c r="AI19"/>
       <c r="AJ19"/>
       <c r="AK19"/>
       <c r="AL19"/>
       <c r="AM19"/>
       <c r="AN19"/>
       <c r="AO19"/>
       <c r="AP19"/>
       <c r="AQ19"/>
-    </row>
-    <row r="20" spans="1:43">
+      <c r="AR19"/>
+      <c r="AS19"/>
+    </row>
+    <row r="20" spans="1:45">
       <c r="A20" t="s">
-        <v>157</v>
+        <v>158</v>
       </c>
       <c r="B20"/>
       <c r="C20"/>
       <c r="D20"/>
       <c r="E20"/>
       <c r="F20"/>
       <c r="G20"/>
       <c r="H20"/>
       <c r="I20"/>
       <c r="J20"/>
       <c r="K20"/>
       <c r="L20"/>
       <c r="M20"/>
       <c r="N20"/>
       <c r="O20"/>
       <c r="P20"/>
       <c r="Q20"/>
       <c r="R20"/>
       <c r="S20"/>
       <c r="T20"/>
       <c r="U20"/>
       <c r="V20"/>
       <c r="W20"/>
       <c r="X20"/>
       <c r="Y20"/>
       <c r="Z20"/>
       <c r="AA20"/>
       <c r="AB20"/>
       <c r="AC20"/>
       <c r="AD20"/>
       <c r="AE20"/>
       <c r="AF20"/>
       <c r="AG20"/>
       <c r="AH20"/>
       <c r="AI20"/>
       <c r="AJ20"/>
       <c r="AK20"/>
       <c r="AL20"/>
       <c r="AM20"/>
       <c r="AN20"/>
       <c r="AO20"/>
       <c r="AP20"/>
       <c r="AQ20"/>
-    </row>
-    <row r="21" spans="1:43">
+      <c r="AR20"/>
+      <c r="AS20"/>
+    </row>
+    <row r="21" spans="1:45">
       <c r="A21" t="s">
-        <v>158</v>
+        <v>159</v>
       </c>
       <c r="B21">
-        <v>0.0</v>
+        <v>-85000000.0</v>
       </c>
       <c r="C21">
         <v>0.0</v>
       </c>
       <c r="D21">
-        <v>50000000.0</v>
+        <v>0.0</v>
       </c>
       <c r="E21">
         <v>0.0</v>
       </c>
       <c r="F21">
+        <v>50000000.0</v>
+      </c>
+      <c r="G21">
         <v>0.0</v>
       </c>
-      <c r="G21"/>
-      <c r="H21"/>
+      <c r="H21">
+        <v>0.0</v>
+      </c>
       <c r="I21"/>
       <c r="J21"/>
       <c r="K21"/>
       <c r="L21"/>
-      <c r="M21">
+      <c r="M21"/>
+      <c r="N21"/>
+      <c r="O21">
         <v>-4000.0</v>
       </c>
-      <c r="N21">
+      <c r="P21">
         <v>-3000.0</v>
       </c>
-      <c r="O21">
+      <c r="Q21">
         <v>-5006000.0</v>
       </c>
-      <c r="P21">
+      <c r="R21">
         <v>-120054000.0</v>
       </c>
-      <c r="Q21">
+      <c r="S21">
         <v>199991000.0</v>
       </c>
-      <c r="R21">
+      <c r="T21">
         <v>99994000.0</v>
       </c>
-      <c r="S21">
+      <c r="U21">
         <v>119995000.0</v>
       </c>
-      <c r="T21">
+      <c r="V21">
         <v>-30004000.0</v>
       </c>
-      <c r="U21">
+      <c r="W21">
         <v>9992000.0</v>
       </c>
-      <c r="V21">
+      <c r="X21">
         <v>17431000.0</v>
       </c>
-      <c r="W21">
+      <c r="Y21">
         <v>-37000.0</v>
       </c>
-      <c r="X21">
+      <c r="Z21">
         <v>19968000.0</v>
       </c>
-      <c r="Y21">
+      <c r="AA21">
         <v>-25000.0</v>
       </c>
-      <c r="Z21">
+      <c r="AB21">
         <v>59569000.0</v>
-      </c>
-[...4 lines deleted...]
-        <v>-505000.0</v>
       </c>
       <c r="AC21">
         <v>-336000.0</v>
       </c>
       <c r="AD21">
+        <v>-505000.0</v>
+      </c>
+      <c r="AE21">
+        <v>-336000.0</v>
+      </c>
+      <c r="AF21">
         <v>-10076000.0</v>
       </c>
-      <c r="AE21"/>
-      <c r="AF21"/>
       <c r="AG21"/>
       <c r="AH21"/>
       <c r="AI21"/>
       <c r="AJ21"/>
       <c r="AK21"/>
       <c r="AL21"/>
       <c r="AM21"/>
       <c r="AN21"/>
       <c r="AO21"/>
       <c r="AP21"/>
       <c r="AQ21"/>
-    </row>
-    <row r="22" spans="1:43">
+      <c r="AR21"/>
+      <c r="AS21"/>
+    </row>
+    <row r="22" spans="1:45">
       <c r="A22" t="s">
-        <v>121</v>
+        <v>122</v>
       </c>
       <c r="B22">
+        <v>22314000.0</v>
+      </c>
+      <c r="C22">
+        <v>18312000.0</v>
+      </c>
+      <c r="D22">
         <v>17270000.0</v>
       </c>
-      <c r="C22">
+      <c r="E22">
         <v>16826000.0</v>
       </c>
-      <c r="D22">
+      <c r="F22">
         <v>16297000.0</v>
       </c>
-      <c r="E22">
+      <c r="G22">
         <v>16235000.0</v>
       </c>
-      <c r="F22">
+      <c r="H22">
         <v>16702000.0</v>
       </c>
-      <c r="G22">
+      <c r="I22">
         <v>16936000.0</v>
       </c>
-      <c r="H22">
+      <c r="J22">
         <v>14631000.0</v>
       </c>
-      <c r="I22">
+      <c r="K22">
         <v>11347000.0</v>
       </c>
-      <c r="J22">
+      <c r="L22">
         <v>11428000.0</v>
       </c>
-      <c r="K22">
+      <c r="M22">
         <v>13108000.0</v>
       </c>
-      <c r="L22">
+      <c r="N22">
         <v>15730000.0</v>
       </c>
-      <c r="M22">
+      <c r="O22">
         <v>10180000.0</v>
       </c>
-      <c r="N22">
+      <c r="P22">
         <v>16893000.0</v>
       </c>
-      <c r="O22">
+      <c r="Q22">
         <v>16100000.0</v>
       </c>
-      <c r="P22">
+      <c r="R22">
         <v>19429000.0</v>
       </c>
-      <c r="Q22">
+      <c r="S22">
         <v>17445000.0</v>
       </c>
-      <c r="R22">
+      <c r="T22">
         <v>16882000.0</v>
       </c>
-      <c r="S22">
+      <c r="U22">
         <v>14393000.0</v>
       </c>
-      <c r="T22">
+      <c r="V22">
         <v>12981000.0</v>
       </c>
-      <c r="U22">
+      <c r="W22">
         <v>9454000.0</v>
       </c>
-      <c r="V22">
+      <c r="X22">
         <v>9385000.0</v>
       </c>
-      <c r="W22">
+      <c r="Y22">
         <v>7739000.0</v>
       </c>
-      <c r="X22">
+      <c r="Z22">
         <v>9816000.0</v>
       </c>
-      <c r="Y22">
+      <c r="AA22">
         <v>10670000.0</v>
       </c>
-      <c r="Z22">
+      <c r="AB22">
         <v>12356000.0</v>
       </c>
-      <c r="AA22">
+      <c r="AC22">
         <v>12960000.0</v>
       </c>
-      <c r="AB22">
+      <c r="AD22">
         <v>8732000.0</v>
       </c>
-      <c r="AC22">
+      <c r="AE22">
         <v>9736000.0</v>
       </c>
-      <c r="AD22">
+      <c r="AF22">
         <v>9853000.0</v>
       </c>
-      <c r="AE22">
+      <c r="AG22">
         <v>10700133.0</v>
       </c>
-      <c r="AF22">
+      <c r="AH22">
         <v>11045000.0</v>
       </c>
-      <c r="AG22">
+      <c r="AI22">
         <v>9412379.0</v>
       </c>
-      <c r="AH22">
+      <c r="AJ22">
         <v>7094280.0</v>
       </c>
-      <c r="AI22">
+      <c r="AK22">
         <v>8107334.0</v>
       </c>
-      <c r="AJ22">
+      <c r="AL22">
         <v>5349519.0</v>
       </c>
-      <c r="AK22">
+      <c r="AM22">
         <v>4821003.0</v>
       </c>
-      <c r="AL22">
+      <c r="AN22">
         <v>4958150.0</v>
       </c>
-      <c r="AM22">
+      <c r="AO22">
         <v>5087289.0</v>
       </c>
-      <c r="AN22">
+      <c r="AP22">
         <v>4497986.0</v>
       </c>
-      <c r="AO22">
+      <c r="AQ22">
         <v>4060793.0</v>
       </c>
-      <c r="AP22">
+      <c r="AR22">
         <v>4133702.0</v>
       </c>
-      <c r="AQ22">
+      <c r="AS22">
         <v>3920193.0</v>
       </c>
     </row>
-    <row r="23" spans="1:43">
+    <row r="23" spans="1:45">
       <c r="A23" t="s">
-        <v>159</v>
+        <v>160</v>
       </c>
       <c r="B23">
+        <v>-19327000.0</v>
+      </c>
+      <c r="C23">
+        <v>-8059000.0</v>
+      </c>
+      <c r="D23">
         <v>3591000.0</v>
       </c>
-      <c r="C23">
-[...4 lines deleted...]
-      </c>
       <c r="E23">
-        <v>14578000.0</v>
+        <v>-47537000.0</v>
       </c>
       <c r="F23">
+        <v>232000.0</v>
+      </c>
+      <c r="G23">
+        <v>13678000.0</v>
+      </c>
+      <c r="H23">
         <v>-22740000.0</v>
       </c>
-      <c r="G23">
+      <c r="I23">
         <v>-67998000.0</v>
       </c>
-      <c r="H23">
+      <c r="J23">
         <v>82922000.0</v>
       </c>
-      <c r="I23">
+      <c r="K23">
         <v>12348000.0</v>
       </c>
-      <c r="J23">
+      <c r="L23">
         <v>18958000.0</v>
       </c>
-      <c r="K23">
+      <c r="M23">
         <v>204389000.0</v>
       </c>
-      <c r="L23">
+      <c r="N23">
         <v>102255000.0</v>
       </c>
-      <c r="M23">
+      <c r="O23">
         <v>95985000.0</v>
       </c>
-      <c r="N23">
+      <c r="P23">
         <v>173845000.0</v>
       </c>
-      <c r="O23">
+      <c r="Q23">
         <v>14867000.0</v>
       </c>
-      <c r="P23">
+      <c r="R23">
         <v>119121000.0</v>
       </c>
-      <c r="Q23">
+      <c r="S23">
         <v>151193000.0</v>
       </c>
-      <c r="R23">
+      <c r="T23">
         <v>136996000.0</v>
       </c>
-      <c r="S23">
+      <c r="U23">
         <v>225489000.0</v>
       </c>
-      <c r="T23">
+      <c r="V23">
         <v>266031000.0</v>
       </c>
-      <c r="U23">
+      <c r="W23">
         <v>142098000.0</v>
       </c>
-      <c r="V23">
+      <c r="X23">
         <v>-12107000.0</v>
       </c>
-      <c r="W23">
+      <c r="Y23">
         <v>107017000.0</v>
       </c>
-      <c r="X23">
+      <c r="Z23">
         <v>-64496000.0</v>
       </c>
-      <c r="Y23">
+      <c r="AA23">
         <v>-27975000.0</v>
       </c>
-      <c r="Z23">
+      <c r="AB23">
         <v>39165000.0</v>
       </c>
-      <c r="AA23">
+      <c r="AC23">
         <v>12208000.0</v>
       </c>
-      <c r="AB23">
+      <c r="AD23">
         <v>39747000.0</v>
       </c>
-      <c r="AC23">
+      <c r="AE23">
         <v>-10867000.0</v>
       </c>
-      <c r="AD23">
+      <c r="AF23">
         <v>81725000.0</v>
       </c>
-      <c r="AE23"/>
-      <c r="AF23"/>
       <c r="AG23"/>
       <c r="AH23"/>
       <c r="AI23"/>
       <c r="AJ23"/>
       <c r="AK23"/>
       <c r="AL23"/>
       <c r="AM23"/>
       <c r="AN23"/>
       <c r="AO23"/>
       <c r="AP23"/>
       <c r="AQ23"/>
-    </row>
-    <row r="24" spans="1:43">
+      <c r="AR23"/>
+      <c r="AS23"/>
+    </row>
+    <row r="24" spans="1:45">
       <c r="A24" t="s">
-        <v>160</v>
+        <v>161</v>
       </c>
       <c r="B24">
+        <v>63904000.0</v>
+      </c>
+      <c r="C24">
+        <v>163541000.0</v>
+      </c>
+      <c r="D24">
         <v>-71898000.0</v>
       </c>
-      <c r="C24">
+      <c r="E24">
         <v>39918000.0</v>
       </c>
-      <c r="D24">
+      <c r="F24">
         <v>-13925000.0</v>
       </c>
-      <c r="E24">
+      <c r="G24">
         <v>-69090000.0</v>
       </c>
-      <c r="F24">
+      <c r="H24">
         <v>2871000.0</v>
       </c>
-      <c r="G24">
+      <c r="I24">
         <v>97833000.0</v>
       </c>
-      <c r="H24">
+      <c r="J24">
         <v>-25100000.0</v>
       </c>
-      <c r="I24">
+      <c r="K24">
         <v>-135439000.0</v>
       </c>
-      <c r="J24">
+      <c r="L24">
         <v>-11541000.0</v>
       </c>
-      <c r="K24">
+      <c r="M24">
         <v>-9367000.0</v>
       </c>
-      <c r="L24">
+      <c r="N24">
         <v>47782000.0</v>
       </c>
-      <c r="M24">
+      <c r="O24">
         <v>-79171000.0</v>
       </c>
-      <c r="N24">
+      <c r="P24">
         <v>-209057000.0</v>
       </c>
-      <c r="O24">
+      <c r="Q24">
         <v>-257529000.0</v>
       </c>
-      <c r="P24">
+      <c r="R24">
         <v>-106591000.0</v>
       </c>
-      <c r="Q24">
+      <c r="S24">
         <v>-150163000.0</v>
       </c>
-      <c r="R24">
+      <c r="T24">
         <v>-295993000.0</v>
       </c>
-      <c r="S24">
+      <c r="U24">
         <v>-230374000.0</v>
       </c>
-      <c r="T24">
+      <c r="V24">
         <v>-234244000.0</v>
       </c>
-      <c r="U24">
+      <c r="W24">
         <v>-134591000.0</v>
       </c>
-      <c r="V24">
+      <c r="X24">
         <v>-110765000.0</v>
       </c>
-      <c r="W24">
+      <c r="Y24">
         <v>-103412000.0</v>
       </c>
-      <c r="X24">
+      <c r="Z24">
         <v>-126353000.0</v>
       </c>
-      <c r="Y24">
+      <c r="AA24">
         <v>97873000.0</v>
       </c>
-      <c r="Z24">
+      <c r="AB24">
         <v>-73233000.0</v>
       </c>
-      <c r="AA24">
+      <c r="AC24">
         <v>-51808000.0</v>
       </c>
-      <c r="AB24">
+      <c r="AD24">
         <v>6673000.0</v>
       </c>
-      <c r="AC24">
+      <c r="AE24">
         <v>116864000.0</v>
       </c>
-      <c r="AD24">
+      <c r="AF24">
         <v>16044000.0</v>
       </c>
-      <c r="AE24"/>
-      <c r="AF24"/>
       <c r="AG24"/>
       <c r="AH24"/>
       <c r="AI24"/>
       <c r="AJ24"/>
       <c r="AK24"/>
       <c r="AL24"/>
       <c r="AM24"/>
       <c r="AN24"/>
       <c r="AO24"/>
       <c r="AP24"/>
       <c r="AQ24"/>
-    </row>
-    <row r="25" spans="1:43">
+      <c r="AR24"/>
+      <c r="AS24"/>
+    </row>
+    <row r="25" spans="1:45">
       <c r="A25" t="s">
-        <v>161</v>
+        <v>162</v>
       </c>
       <c r="B25">
+        <v>-644000.0</v>
+      </c>
+      <c r="C25">
+        <v>2011000.0</v>
+      </c>
+      <c r="D25">
         <v>-767000.0</v>
       </c>
-      <c r="C25">
+      <c r="E25">
         <v>1618000.0</v>
       </c>
-      <c r="D25">
+      <c r="F25">
         <v>897000.0</v>
       </c>
-      <c r="E25">
+      <c r="G25">
         <v>5389000.0</v>
       </c>
-      <c r="F25">
+      <c r="H25">
         <v>-4594000.0</v>
       </c>
-      <c r="G25">
+      <c r="I25">
         <v>-1071000.0</v>
       </c>
-      <c r="H25">
+      <c r="J25">
         <v>-301000.0</v>
       </c>
-      <c r="I25">
+      <c r="K25">
         <v>1570000.0</v>
       </c>
-      <c r="J25">
+      <c r="L25">
         <v>4838000.0</v>
       </c>
-      <c r="K25">
+      <c r="M25">
         <v>1054000.0</v>
       </c>
-      <c r="L25">
+      <c r="N25">
         <v>-675000.0</v>
       </c>
-      <c r="M25">
+      <c r="O25">
         <v>-3972000.0</v>
       </c>
-      <c r="N25">
+      <c r="P25">
         <v>-1377000.0</v>
       </c>
-      <c r="O25">
+      <c r="Q25">
         <v>38174000.0</v>
       </c>
-      <c r="P25">
+      <c r="R25">
         <v>57468000.0</v>
       </c>
-      <c r="Q25">
+      <c r="S25">
         <v>-2406000.0</v>
       </c>
-      <c r="R25">
+      <c r="T25">
         <v>2679000.0</v>
       </c>
-      <c r="S25">
+      <c r="U25">
         <v>2205000.0</v>
       </c>
-      <c r="T25">
+      <c r="V25">
         <v>1599000.0</v>
       </c>
-      <c r="U25">
+      <c r="W25">
         <v>-994000.0</v>
       </c>
-      <c r="V25">
+      <c r="X25">
         <v>1591000.0</v>
       </c>
-      <c r="W25">
+      <c r="Y25">
         <v>1061000.0</v>
       </c>
-      <c r="X25">
+      <c r="Z25">
         <v>85694000.0</v>
       </c>
-      <c r="Y25">
+      <c r="AA25">
         <v>-84705000.0</v>
       </c>
-      <c r="Z25">
+      <c r="AB25">
         <v>69686000.0</v>
       </c>
-      <c r="AA25">
+      <c r="AC25">
         <v>71491000.0</v>
       </c>
-      <c r="AB25">
+      <c r="AD25">
         <v>-84312000.0</v>
       </c>
-      <c r="AC25">
+      <c r="AE25">
         <v>-147924000.0</v>
       </c>
-      <c r="AD25">
+      <c r="AF25">
         <v>-16056000.0</v>
       </c>
-      <c r="AE25">
+      <c r="AG25">
         <v>-11049133.0</v>
       </c>
-      <c r="AF25">
+      <c r="AH25">
         <v>-11045000.0</v>
       </c>
-      <c r="AG25">
+      <c r="AI25">
         <v>-10130269.0</v>
       </c>
-      <c r="AH25">
+      <c r="AJ25">
         <v>-7094280.0</v>
       </c>
-      <c r="AI25">
+      <c r="AK25">
         <v>-8107334.0</v>
       </c>
-      <c r="AJ25">
+      <c r="AL25">
         <v>-5860365.0</v>
       </c>
-      <c r="AK25">
+      <c r="AM25">
         <v>-4821003.0</v>
       </c>
-      <c r="AL25">
+      <c r="AN25">
         <v>-4958150.0</v>
       </c>
-      <c r="AM25">
+      <c r="AO25">
         <v>-5087289.0</v>
       </c>
-      <c r="AN25">
+      <c r="AP25">
         <v>-4883453.0</v>
       </c>
-      <c r="AO25">
+      <c r="AQ25">
         <v>-4060793.0</v>
       </c>
-      <c r="AP25">
+      <c r="AR25">
         <v>-4133702.0</v>
       </c>
-      <c r="AQ25">
+      <c r="AS25">
         <v>-3920193.0</v>
       </c>
     </row>
-    <row r="26" spans="1:43">
+    <row r="26" spans="1:45">
       <c r="A26" t="s">
-        <v>162</v>
+        <v>163</v>
       </c>
       <c r="B26">
+        <v>-4443000.0</v>
+      </c>
+      <c r="C26">
+        <v>-2696000.0</v>
+      </c>
+      <c r="D26">
         <v>0.0</v>
       </c>
-      <c r="C26">
-[...2 lines deleted...]
-      <c r="D26">
+      <c r="E26">
+        <v>-31000.0</v>
+      </c>
+      <c r="F26">
         <v>-1116000.0</v>
       </c>
-      <c r="E26">
+      <c r="G26">
         <v>0.0</v>
-      </c>
-[...4 lines deleted...]
-        <v>-10000.0</v>
       </c>
       <c r="H26">
         <v>0.0</v>
       </c>
       <c r="I26">
+        <v>-10000.0</v>
+      </c>
+      <c r="J26">
+        <v>0.0</v>
+      </c>
+      <c r="K26">
         <v>-706000.0</v>
       </c>
-      <c r="J26">
+      <c r="L26">
         <v>-761000.0</v>
       </c>
-      <c r="K26">
+      <c r="M26">
         <v>0.0</v>
       </c>
-      <c r="L26">
+      <c r="N26">
         <v>-553000.0</v>
       </c>
-      <c r="M26">
+      <c r="O26">
         <v>-4307000.0</v>
       </c>
-      <c r="N26">
+      <c r="P26">
         <v>-1607000.0</v>
       </c>
-      <c r="O26">
+      <c r="Q26">
         <v>-2281000.0</v>
       </c>
-      <c r="P26"/>
-      <c r="Q26">
+      <c r="R26"/>
+      <c r="S26">
         <v>-107878000.0</v>
       </c>
-      <c r="R26">
+      <c r="T26">
         <v>-2122000.0</v>
       </c>
-      <c r="S26">
+      <c r="U26">
         <v>-3422000.0</v>
       </c>
-      <c r="T26"/>
-[...5 lines deleted...]
-      </c>
+      <c r="V26"/>
       <c r="W26">
         <v>0.0</v>
       </c>
       <c r="X26">
         <v>0.0</v>
       </c>
       <c r="Y26">
-        <v>-13911000.0</v>
+        <v>0.0</v>
       </c>
       <c r="Z26">
         <v>0.0</v>
       </c>
       <c r="AA26">
+        <v>-13911000.0</v>
+      </c>
+      <c r="AB26">
+        <v>0.0</v>
+      </c>
+      <c r="AC26">
         <v>-1000.0</v>
       </c>
-      <c r="AB26">
+      <c r="AD26">
         <v>-1484000.0</v>
       </c>
-      <c r="AC26"/>
-      <c r="AD26"/>
       <c r="AE26"/>
       <c r="AF26"/>
       <c r="AG26"/>
       <c r="AH26"/>
       <c r="AI26"/>
       <c r="AJ26"/>
       <c r="AK26"/>
       <c r="AL26"/>
       <c r="AM26"/>
       <c r="AN26"/>
       <c r="AO26"/>
       <c r="AP26"/>
       <c r="AQ26"/>
-    </row>
-    <row r="27" spans="1:43">
+      <c r="AR26"/>
+      <c r="AS26"/>
+    </row>
+    <row r="27" spans="1:45">
       <c r="A27" t="s">
-        <v>163</v>
+        <v>164</v>
       </c>
       <c r="B27">
+        <v>426000.0</v>
+      </c>
+      <c r="C27">
+        <v>940000.0</v>
+      </c>
+      <c r="D27">
         <v>939000.0</v>
       </c>
-      <c r="C27">
+      <c r="E27">
         <v>599000.0</v>
       </c>
-      <c r="D27">
+      <c r="F27">
         <v>429000.0</v>
       </c>
-      <c r="E27">
+      <c r="G27">
         <v>836000.0</v>
       </c>
-      <c r="F27">
+      <c r="H27">
         <v>837000.0</v>
       </c>
-      <c r="G27">
+      <c r="I27">
         <v>550000.0</v>
       </c>
-      <c r="H27">
+      <c r="J27">
         <v>406000.0</v>
       </c>
-      <c r="I27">
+      <c r="K27">
         <v>825000.0</v>
       </c>
-      <c r="J27">
+      <c r="L27">
         <v>825000.0</v>
       </c>
-      <c r="K27">
+      <c r="M27">
         <v>474000.0</v>
       </c>
-      <c r="L27">
+      <c r="N27">
         <v>298000.0</v>
       </c>
-      <c r="M27">
+      <c r="O27">
         <v>689000.0</v>
       </c>
-      <c r="N27">
+      <c r="P27">
         <v>689000.0</v>
       </c>
-      <c r="O27">
+      <c r="Q27">
         <v>359000.0</v>
       </c>
-      <c r="P27">
+      <c r="R27">
         <v>194000.0</v>
       </c>
-      <c r="Q27">
+      <c r="S27">
         <v>378000.0</v>
       </c>
-      <c r="R27">
+      <c r="T27">
         <v>378000.0</v>
       </c>
-      <c r="S27">
+      <c r="U27">
         <v>368000.0</v>
       </c>
-      <c r="T27">
+      <c r="V27">
         <v>303000.0</v>
       </c>
-      <c r="U27">
+      <c r="W27">
         <v>576000.0</v>
       </c>
-      <c r="V27">
+      <c r="X27">
         <v>574000.0</v>
       </c>
-      <c r="W27">
+      <c r="Y27">
         <v>384000.0</v>
       </c>
-      <c r="X27">
+      <c r="Z27">
         <v>288000.0</v>
       </c>
-      <c r="Y27">
+      <c r="AA27">
         <v>429000.0</v>
       </c>
-      <c r="Z27">
+      <c r="AB27">
         <v>430000.0</v>
       </c>
-      <c r="AA27">
+      <c r="AC27">
         <v>352000.0</v>
       </c>
-      <c r="AB27">
+      <c r="AD27">
         <v>315000.0</v>
       </c>
-      <c r="AC27">
+      <c r="AE27">
         <v>575000.0</v>
       </c>
-      <c r="AD27">
+      <c r="AF27">
         <v>575000.0</v>
       </c>
-      <c r="AE27">
+      <c r="AG27">
         <v>349000.0</v>
       </c>
-      <c r="AF27"/>
-      <c r="AG27">
+      <c r="AH27"/>
+      <c r="AI27">
         <v>717890.0</v>
       </c>
-      <c r="AH27"/>
-[...1 lines deleted...]
-      <c r="AJ27">
+      <c r="AJ27"/>
+      <c r="AK27"/>
+      <c r="AL27">
         <v>510846.0</v>
       </c>
-      <c r="AK27"/>
-      <c r="AL27"/>
       <c r="AM27"/>
-      <c r="AN27">
+      <c r="AN27"/>
+      <c r="AO27"/>
+      <c r="AP27">
         <v>385467.0</v>
       </c>
-      <c r="AO27"/>
-      <c r="AP27"/>
       <c r="AQ27"/>
-    </row>
-    <row r="28" spans="1:43">
+      <c r="AR27"/>
+      <c r="AS27"/>
+    </row>
+    <row r="28" spans="1:45">
       <c r="A28" t="s">
-        <v>164</v>
+        <v>165</v>
       </c>
       <c r="B28">
+        <v>-115973000.0</v>
+      </c>
+      <c r="C28">
+        <v>-17313000.0</v>
+      </c>
+      <c r="D28">
         <v>-3283000.0</v>
       </c>
-      <c r="C28">
+      <c r="E28">
         <v>-53410000.0</v>
       </c>
-      <c r="D28">
+      <c r="F28">
         <v>43273000.0</v>
       </c>
-      <c r="E28">
+      <c r="G28">
         <v>8752000.0</v>
       </c>
-      <c r="F28">
+      <c r="H28">
         <v>-27883000.0</v>
       </c>
-      <c r="G28">
+      <c r="I28">
         <v>-48049000.0</v>
       </c>
-      <c r="H28">
+      <c r="J28">
         <v>102881000.0</v>
       </c>
-      <c r="I28">
+      <c r="K28">
         <v>7103000.0</v>
       </c>
-      <c r="J28">
+      <c r="L28">
         <v>14350000.0</v>
       </c>
-      <c r="K28">
+      <c r="M28">
         <v>-138000.0</v>
       </c>
-      <c r="L28">
+      <c r="N28">
         <v>-27829000.0</v>
       </c>
-      <c r="M28">
+      <c r="O28">
         <v>87877000.0</v>
       </c>
-      <c r="N28">
+      <c r="P28">
         <v>168382000.0</v>
       </c>
-      <c r="O28">
+      <c r="Q28">
         <v>3761000.0</v>
       </c>
-      <c r="P28">
+      <c r="R28">
         <v>-4754000.0</v>
       </c>
-      <c r="Q28">
+      <c r="S28">
         <v>347624000.0</v>
       </c>
-      <c r="R28">
+      <c r="T28">
         <v>231771000.0</v>
       </c>
-      <c r="S28">
+      <c r="U28">
         <v>342916000.0</v>
       </c>
-      <c r="T28">
+      <c r="V28">
         <v>233460000.0</v>
       </c>
-      <c r="U28">
+      <c r="W28">
         <v>149780000.0</v>
       </c>
-      <c r="V28">
+      <c r="X28">
         <v>2965000.0</v>
       </c>
-      <c r="W28">
+      <c r="Y28">
         <v>104171000.0</v>
       </c>
-      <c r="X28">
+      <c r="Z28">
         <v>-47335000.0</v>
       </c>
-      <c r="Y28">
+      <c r="AA28">
         <v>-16867000.0</v>
       </c>
-      <c r="Z28">
+      <c r="AB28">
         <v>96041000.0</v>
       </c>
-      <c r="AA28">
+      <c r="AC28">
         <v>9570000.0</v>
       </c>
-      <c r="AB28">
+      <c r="AD28">
         <v>35332000.0</v>
       </c>
-      <c r="AC28">
+      <c r="AE28">
         <v>-13397000.0</v>
       </c>
-      <c r="AD28">
+      <c r="AF28">
         <v>79271000.0</v>
       </c>
-      <c r="AE28"/>
-      <c r="AF28"/>
       <c r="AG28"/>
       <c r="AH28"/>
       <c r="AI28"/>
       <c r="AJ28"/>
       <c r="AK28"/>
       <c r="AL28"/>
       <c r="AM28"/>
       <c r="AN28"/>
       <c r="AO28"/>
       <c r="AP28"/>
       <c r="AQ28"/>
-    </row>
-    <row r="29" spans="1:43">
+      <c r="AR28"/>
+      <c r="AS28"/>
+    </row>
+    <row r="29" spans="1:45">
       <c r="A29" t="s">
-        <v>165</v>
+        <v>166</v>
       </c>
       <c r="B29">
+        <v>35024000.0</v>
+      </c>
+      <c r="C29">
+        <v>224000.0</v>
+      </c>
+      <c r="D29">
         <v>16479000.0</v>
       </c>
-      <c r="C29">
+      <c r="E29">
         <v>14451000.0</v>
       </c>
-      <c r="D29">
+      <c r="F29">
         <v>11911000.0</v>
       </c>
-      <c r="E29">
+      <c r="G29">
         <v>19271000.0</v>
       </c>
-      <c r="F29">
+      <c r="H29">
         <v>-11490000.0</v>
       </c>
-      <c r="G29">
+      <c r="I29">
         <v>19361000.0</v>
       </c>
-      <c r="H29">
+      <c r="J29">
         <v>36359000.0</v>
       </c>
-      <c r="I29">
+      <c r="K29">
         <v>-8302000.0</v>
       </c>
-      <c r="J29">
+      <c r="L29">
         <v>17668000.0</v>
       </c>
-      <c r="K29">
+      <c r="M29">
         <v>47200000.0</v>
       </c>
-      <c r="L29">
+      <c r="N29">
         <v>25533000.0</v>
       </c>
-      <c r="M29">
+      <c r="O29">
         <v>-8913000.0</v>
       </c>
-      <c r="N29">
+      <c r="P29">
         <v>-2111000.0</v>
       </c>
-      <c r="O29">
+      <c r="Q29">
         <v>51302000.0</v>
       </c>
-      <c r="P29">
+      <c r="R29">
         <v>94416000.0</v>
       </c>
-      <c r="Q29">
+      <c r="S29">
         <v>10540000.0</v>
       </c>
-      <c r="R29">
+      <c r="T29">
         <v>4434000.0</v>
       </c>
-      <c r="S29">
+      <c r="U29">
         <v>25196000.0</v>
       </c>
-      <c r="T29">
+      <c r="V29">
         <v>25263000.0</v>
       </c>
-      <c r="U29">
+      <c r="W29">
         <v>8885000.0</v>
       </c>
-      <c r="V29">
+      <c r="X29">
         <v>18439000.0</v>
       </c>
-      <c r="W29">
+      <c r="Y29">
         <v>7322000.0</v>
       </c>
-      <c r="X29">
+      <c r="Z29">
         <v>107912000.0</v>
       </c>
-      <c r="Y29">
+      <c r="AA29">
         <v>-79125000.0</v>
       </c>
-      <c r="Z29">
+      <c r="AB29">
         <v>92999000.0</v>
       </c>
-      <c r="AA29">
+      <c r="AC29">
         <v>85988000.0</v>
       </c>
-      <c r="AB29">
+      <c r="AD29">
         <v>-67663000.0</v>
       </c>
-      <c r="AC29">
+      <c r="AE29">
         <v>-142372000.0</v>
       </c>
-      <c r="AD29">
+      <c r="AF29">
         <v>-4106000.0</v>
       </c>
-      <c r="AE29">
+      <c r="AG29">
         <v>349000.0</v>
       </c>
-      <c r="AF29"/>
-      <c r="AG29">
+      <c r="AH29"/>
+      <c r="AI29">
         <v>717890.0</v>
       </c>
-      <c r="AH29"/>
-[...1 lines deleted...]
-      <c r="AJ29">
+      <c r="AJ29"/>
+      <c r="AK29"/>
+      <c r="AL29">
         <v>510846.0</v>
       </c>
-      <c r="AK29"/>
-      <c r="AL29"/>
       <c r="AM29"/>
-      <c r="AN29">
+      <c r="AN29"/>
+      <c r="AO29"/>
+      <c r="AP29">
         <v>385467.0</v>
       </c>
-      <c r="AO29"/>
-      <c r="AP29"/>
       <c r="AQ29"/>
-    </row>
-    <row r="30" spans="1:43">
+      <c r="AR29"/>
+      <c r="AS29"/>
+    </row>
+    <row r="30" spans="1:45">
       <c r="A30" t="s">
-        <v>166</v>
+        <v>167</v>
       </c>
       <c r="B30">
+        <v>84874000.0</v>
+      </c>
+      <c r="C30">
+        <v>173607000.0</v>
+      </c>
+      <c r="D30">
         <v>-72049000.0</v>
       </c>
-      <c r="C30">
+      <c r="E30">
         <v>39915000.0</v>
       </c>
-      <c r="D30">
+      <c r="F30">
         <v>-20004000.0</v>
       </c>
-      <c r="E30">
+      <c r="G30">
         <v>-69362000.0</v>
       </c>
-      <c r="F30">
+      <c r="H30">
         <v>2728000.0</v>
       </c>
-      <c r="G30">
+      <c r="I30">
         <v>97711000.0</v>
       </c>
-      <c r="H30">
+      <c r="J30">
         <v>-25209000.0</v>
       </c>
-      <c r="I30">
+      <c r="K30">
         <v>-136053000.0</v>
       </c>
-      <c r="J30">
+      <c r="L30">
         <v>-12688000.0</v>
       </c>
-      <c r="K30">
+      <c r="M30">
         <v>-8399000.0</v>
       </c>
-      <c r="L30">
+      <c r="N30">
         <v>46875000.0</v>
       </c>
-      <c r="M30">
+      <c r="O30">
         <v>-79202000.0</v>
       </c>
-      <c r="N30">
+      <c r="P30">
         <v>-209644000.0</v>
       </c>
-      <c r="O30">
+      <c r="Q30">
         <v>-256698000.0</v>
       </c>
-      <c r="P30">
+      <c r="R30">
         <v>-106272000.0</v>
       </c>
-      <c r="Q30">
+      <c r="S30">
         <v>-170112000.0</v>
       </c>
-      <c r="R30">
+      <c r="T30">
         <v>-296849000.0</v>
       </c>
-      <c r="S30">
+      <c r="U30">
         <v>-228398000.0</v>
       </c>
-      <c r="T30">
+      <c r="V30">
         <v>-235192000.0</v>
       </c>
-      <c r="U30">
+      <c r="W30">
         <v>-134508000.0</v>
       </c>
-      <c r="V30">
+      <c r="X30">
         <v>-110642000.0</v>
       </c>
-      <c r="W30">
+      <c r="Y30">
         <v>-103362000.0</v>
       </c>
-      <c r="X30">
+      <c r="Z30">
         <v>-129352000.0</v>
       </c>
-      <c r="Y30">
+      <c r="AA30">
         <v>97857000.0</v>
       </c>
-      <c r="Z30">
+      <c r="AB30">
         <v>-71575000.0</v>
       </c>
-      <c r="AA30">
+      <c r="AC30">
         <v>-51125000.0</v>
       </c>
-      <c r="AB30">
+      <c r="AD30">
         <v>6554000.0</v>
       </c>
-      <c r="AC30">
+      <c r="AE30">
         <v>116244000.0</v>
       </c>
-      <c r="AD30">
+      <c r="AF30">
         <v>15488000.0</v>
       </c>
-      <c r="AE30"/>
-      <c r="AF30"/>
       <c r="AG30"/>
       <c r="AH30"/>
       <c r="AI30"/>
       <c r="AJ30"/>
       <c r="AK30"/>
       <c r="AL30"/>
       <c r="AM30"/>
       <c r="AN30"/>
       <c r="AO30"/>
       <c r="AP30"/>
       <c r="AQ30"/>
+      <c r="AR30"/>
+      <c r="AS30"/>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>