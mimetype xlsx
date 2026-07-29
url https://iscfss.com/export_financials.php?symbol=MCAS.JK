--- v0 (2026-06-04)
+++ v1 (2026-07-29)
@@ -1021,51 +1021,53 @@
     </row>
     <row r="4" spans="1:13">
       <c r="A4" t="s">
         <v>15</v>
       </c>
       <c r="B4"/>
       <c r="C4"/>
       <c r="D4"/>
       <c r="E4"/>
       <c r="F4"/>
       <c r="G4"/>
       <c r="H4"/>
       <c r="I4"/>
       <c r="J4"/>
       <c r="K4"/>
       <c r="L4"/>
       <c r="M4"/>
     </row>
     <row r="5" spans="1:13">
       <c r="A5" t="s">
         <v>16</v>
       </c>
       <c r="B5">
         <v>3679288000.0</v>
       </c>
-      <c r="C5"/>
+      <c r="C5">
+        <v>3162914339.0</v>
+      </c>
       <c r="D5">
         <v>2094526684.0</v>
       </c>
       <c r="E5">
         <v>1633738375.0</v>
       </c>
       <c r="F5">
         <v>1322067159.0</v>
       </c>
       <c r="G5">
         <v>1021083270.0</v>
       </c>
       <c r="H5">
         <v>1156348004.0</v>
       </c>
       <c r="I5">
         <v>1731921444.0</v>
       </c>
       <c r="J5">
         <v>7728437097.0</v>
       </c>
       <c r="K5"/>
       <c r="L5"/>
       <c r="M5"/>
     </row>
@@ -2008,51 +2010,51 @@
       <c r="G35">
         <v>95556146089.0</v>
       </c>
       <c r="H35">
         <v>48919614577.0</v>
       </c>
       <c r="I35">
         <v>60941981175.0</v>
       </c>
       <c r="J35">
         <v>17466820076.0</v>
       </c>
       <c r="K35">
         <v>190135000.0</v>
       </c>
       <c r="L35">
         <v>99676000.0</v>
       </c>
       <c r="M35"/>
     </row>
     <row r="36" spans="1:13">
       <c r="A36" t="s">
         <v>47</v>
       </c>
       <c r="B36">
-        <v>14875614000.0</v>
+        <v>14875613000.0</v>
       </c>
       <c r="C36">
         <v>55045364000.0</v>
       </c>
       <c r="D36">
         <v>21407438233.0</v>
       </c>
       <c r="E36">
         <v>50395648235.0</v>
       </c>
       <c r="F36">
         <v>281568766686.0</v>
       </c>
       <c r="G36">
         <v>45907450073.0</v>
       </c>
       <c r="H36">
         <v>441554363421.0</v>
       </c>
       <c r="I36">
         <v>431611702651.0</v>
       </c>
       <c r="J36">
         <v>34704045402.0</v>
       </c>
@@ -2105,88 +2107,88 @@
       </c>
       <c r="H38">
         <v>4274603617.0</v>
       </c>
       <c r="I38">
         <v>2545620495.0</v>
       </c>
       <c r="J38">
         <v>13610779791.0</v>
       </c>
       <c r="K38">
         <v>37127500.0</v>
       </c>
       <c r="L38">
         <v>24919000.0</v>
       </c>
       <c r="M38">
         <v>20607000.0</v>
       </c>
     </row>
     <row r="39" spans="1:13">
       <c r="A39" t="s">
         <v>50</v>
       </c>
       <c r="B39">
-        <v>89091650000.0</v>
+        <v>89091651000.0</v>
       </c>
       <c r="C39">
         <v>351735133000.0</v>
       </c>
       <c r="D39">
         <v>371515223769.0</v>
       </c>
       <c r="E39">
         <v>54089451141.0</v>
       </c>
       <c r="F39">
         <v>67225806887.0</v>
       </c>
       <c r="G39">
         <v>74153333607.0</v>
       </c>
       <c r="H39">
         <v>88276201554.0</v>
       </c>
       <c r="I39">
         <v>143444143395.0</v>
       </c>
       <c r="J39">
         <v>173165764422.0</v>
       </c>
       <c r="K39">
         <v>12650085149.0</v>
       </c>
       <c r="L39"/>
       <c r="M39"/>
     </row>
     <row r="40" spans="1:13">
       <c r="A40" t="s">
         <v>51</v>
       </c>
       <c r="B40">
-        <v>28533650000.0</v>
+        <v>27549785000.0</v>
       </c>
       <c r="C40">
         <v>108982041000.0</v>
       </c>
       <c r="D40">
         <v>172271717613.0</v>
       </c>
       <c r="E40">
         <v>197049019955.0</v>
       </c>
       <c r="F40">
         <v>197371992313.0</v>
       </c>
       <c r="G40">
         <v>115499795090.0</v>
       </c>
       <c r="H40">
         <v>93972670419.0</v>
       </c>
       <c r="I40">
         <v>28049674149.0</v>
       </c>
       <c r="J40">
         <v>35509525206.0</v>
       </c>
@@ -2532,51 +2534,51 @@
         <v>151699436222.0</v>
       </c>
       <c r="G51">
         <v>173240847226.0</v>
       </c>
       <c r="H51">
         <v>133657246670.0</v>
       </c>
       <c r="I51">
         <v>152129455000.0</v>
       </c>
       <c r="J51">
         <v>52446990334.0</v>
       </c>
       <c r="K51">
         <v>8151486444.0</v>
       </c>
       <c r="L51"/>
       <c r="M51"/>
     </row>
     <row r="52" spans="1:13">
       <c r="A52" t="s">
         <v>63</v>
       </c>
       <c r="B52">
-        <v>400845562000.0</v>
+        <v>401829427000.0</v>
       </c>
       <c r="C52">
         <v>150415791000.0</v>
       </c>
       <c r="D52">
         <v>239140656233.0</v>
       </c>
       <c r="E52">
         <v>93073134900.0</v>
       </c>
       <c r="F52">
         <v>94392381632.0</v>
       </c>
       <c r="G52">
         <v>85277611286.0</v>
       </c>
       <c r="H52">
         <v>89763480000.0</v>
       </c>
       <c r="I52">
         <v>97466410000.0</v>
       </c>
       <c r="J52">
         <v>36446990334.0</v>
       </c>
@@ -6028,51 +6030,51 @@
       </c>
       <c r="AF35"/>
       <c r="AG35"/>
       <c r="AH35">
         <v>8586643452.0</v>
       </c>
       <c r="AI35">
         <v>17466820076.0</v>
       </c>
       <c r="AJ35">
         <v>24225450922.0</v>
       </c>
       <c r="AK35"/>
       <c r="AL35"/>
       <c r="AM35">
         <v>190135000.0</v>
       </c>
       <c r="AN35"/>
       <c r="AO35"/>
     </row>
     <row r="36" spans="1:41">
       <c r="A36" t="s">
         <v>47</v>
       </c>
       <c r="B36">
-        <v>35103962000.0</v>
+        <v>35103963000.0</v>
       </c>
       <c r="C36">
         <v>14875614000.0</v>
       </c>
       <c r="D36">
         <v>16081521000.0</v>
       </c>
       <c r="E36">
         <v>32401620000.0</v>
       </c>
       <c r="F36">
         <v>32280111000.0</v>
       </c>
       <c r="G36">
         <v>55045364000.0</v>
       </c>
       <c r="H36">
         <v>15703540000.0</v>
       </c>
       <c r="I36">
         <v>16356429076.0</v>
       </c>
       <c r="J36">
         <v>60173528693.0</v>
       </c>
@@ -6348,51 +6350,51 @@
       <c r="I39">
         <v>261375522816.0</v>
       </c>
       <c r="J39">
         <v>243342988505.0</v>
       </c>
       <c r="K39">
         <v>329051229637.0</v>
       </c>
       <c r="L39">
         <v>254977065263.0</v>
       </c>
       <c r="M39">
         <v>264417738164.0</v>
       </c>
       <c r="N39">
         <v>259751649217.0</v>
       </c>
       <c r="O39">
         <v>54089451141.0</v>
       </c>
       <c r="P39">
         <v>399918389406.0</v>
       </c>
       <c r="Q39">
-        <v>242564417664.0</v>
+        <v>452255903312.0</v>
       </c>
       <c r="R39">
         <v>702058057437.0</v>
       </c>
       <c r="S39">
         <v>571699466578.0</v>
       </c>
       <c r="T39">
         <v>239153021075.0</v>
       </c>
       <c r="U39">
         <v>567230838221.0</v>
       </c>
       <c r="V39">
         <v>575456470092.0</v>
       </c>
       <c r="W39">
         <v>579308283059.0</v>
       </c>
       <c r="X39">
         <v>137307247988.0</v>
       </c>
       <c r="Y39">
         <v>424319403623.0</v>
       </c>
@@ -6420,51 +6422,51 @@
       <c r="AG39">
         <v>190120566086.0</v>
       </c>
       <c r="AH39">
         <v>155810496343.0</v>
       </c>
       <c r="AI39">
         <v>15598374725.0</v>
       </c>
       <c r="AJ39">
         <v>77096011556.0</v>
       </c>
       <c r="AK39"/>
       <c r="AL39"/>
       <c r="AM39">
         <v>8439773148.0</v>
       </c>
       <c r="AN39"/>
       <c r="AO39"/>
     </row>
     <row r="40" spans="1:41">
       <c r="A40" t="s">
         <v>51</v>
       </c>
       <c r="B40">
-        <v>76219228000.0</v>
+        <v>75351619000.0</v>
       </c>
       <c r="C40">
         <v>28533650000.0</v>
       </c>
       <c r="D40">
         <v>202124801000.0</v>
       </c>
       <c r="E40">
         <v>178418162000.0</v>
       </c>
       <c r="F40">
         <v>229470702000.0</v>
       </c>
       <c r="G40">
         <v>108982041000.0</v>
       </c>
       <c r="H40">
         <v>98922922000.0</v>
       </c>
       <c r="I40">
         <v>192492878668.0</v>
       </c>
       <c r="J40">
         <v>88410328419.0</v>
       </c>
@@ -6639,63 +6641,63 @@
         <v>17466820100.0</v>
       </c>
       <c r="AJ41">
         <v>24225450900.0</v>
       </c>
       <c r="AK41"/>
       <c r="AL41"/>
       <c r="AM41">
         <v>148510000.0</v>
       </c>
       <c r="AN41">
         <v>99676000.0</v>
       </c>
       <c r="AO41">
         <v>82426000.0</v>
       </c>
     </row>
     <row r="42" spans="1:41">
       <c r="A42" t="s">
         <v>53</v>
       </c>
       <c r="B42">
         <v>303144085000.0</v>
       </c>
       <c r="C42">
-        <v>303144085000.0</v>
+        <v>-336538895517.0</v>
       </c>
       <c r="D42">
-        <v>303154316000.0</v>
+        <v>-334964552240.0</v>
       </c>
       <c r="E42">
-        <v>303154316000.0</v>
+        <v>-346791272611.0</v>
       </c>
       <c r="F42">
-        <v>303154316000.0</v>
+        <v>-347976103112.0</v>
       </c>
       <c r="G42">
-        <v>303780504000.0</v>
+        <v>-352518803585.0</v>
       </c>
       <c r="H42">
         <v>-353733726000.0</v>
       </c>
       <c r="I42">
         <v>-351359936536.0</v>
       </c>
       <c r="J42">
         <v>-352949156727.0</v>
       </c>
       <c r="K42">
         <v>966555215740.0</v>
       </c>
       <c r="L42">
         <v>-352609618715.0</v>
       </c>
       <c r="M42">
         <v>-338204393128.0</v>
       </c>
       <c r="N42">
         <v>-242388130661.0</v>
       </c>
       <c r="O42">
         <v>-235932383971.0</v>
       </c>
@@ -7536,54 +7538,54 @@
       <c r="AG51">
         <v>139493979008.0</v>
       </c>
       <c r="AH51">
         <v>92180940564.0</v>
       </c>
       <c r="AI51">
         <v>36446990334.0</v>
       </c>
       <c r="AJ51">
         <v>51212930769.0</v>
       </c>
       <c r="AK51"/>
       <c r="AL51"/>
       <c r="AM51">
         <v>8151486444.0</v>
       </c>
       <c r="AN51"/>
       <c r="AO51"/>
     </row>
     <row r="52" spans="1:41">
       <c r="A52" t="s">
         <v>63</v>
       </c>
       <c r="B52">
-        <v>442713265000.0</v>
+        <v>443580874000.0</v>
       </c>
       <c r="C52">
-        <v>400845562000.0</v>
+        <v>401829427320.0</v>
       </c>
       <c r="D52">
         <v>125212453000.0</v>
       </c>
       <c r="E52">
         <v>146167818000.0</v>
       </c>
       <c r="F52">
         <v>150526803000.0</v>
       </c>
       <c r="G52">
         <v>150415791000.0</v>
       </c>
       <c r="H52">
         <v>158564559000.0</v>
       </c>
       <c r="I52">
         <v>208039126926.0</v>
       </c>
       <c r="J52">
         <v>222145931205.0</v>
       </c>
       <c r="K52">
         <v>239506831693.0</v>
       </c>
@@ -12110,51 +12112,53 @@
       <c r="T26"/>
       <c r="U26"/>
       <c r="V26"/>
       <c r="W26"/>
       <c r="X26"/>
       <c r="Y26"/>
       <c r="Z26"/>
       <c r="AA26"/>
       <c r="AB26"/>
       <c r="AC26"/>
       <c r="AD26"/>
       <c r="AE26"/>
       <c r="AF26"/>
       <c r="AG26"/>
       <c r="AH26"/>
       <c r="AI26"/>
       <c r="AJ26"/>
       <c r="AK26"/>
       <c r="AL26"/>
       <c r="AM26"/>
     </row>
     <row r="27" spans="1:39">
       <c r="A27" t="s">
         <v>127</v>
       </c>
-      <c r="B27"/>
+      <c r="B27">
+        <v>2011616000.0</v>
+      </c>
       <c r="C27">
         <v>2705148000.0</v>
       </c>
       <c r="D27">
         <v>5488092000.0</v>
       </c>
       <c r="E27">
         <v>5268008000.0</v>
       </c>
       <c r="F27">
         <v>3614654000.0</v>
       </c>
       <c r="G27">
         <v>9240049000.0</v>
       </c>
       <c r="H27">
         <v>7424786000.0</v>
       </c>
       <c r="I27">
         <v>7161501129.0</v>
       </c>
       <c r="J27">
         <v>6936426287.0</v>
       </c>
       <c r="K27">
@@ -12228,51 +12232,51 @@
       </c>
       <c r="AH27">
         <v>777075691.0</v>
       </c>
       <c r="AI27">
         <v>1525858046.0</v>
       </c>
       <c r="AJ27">
         <v>711364499.0</v>
       </c>
       <c r="AK27">
         <v>106808158.0</v>
       </c>
       <c r="AL27">
         <v>6419525.0</v>
       </c>
       <c r="AM27">
         <v>14457780.0</v>
       </c>
     </row>
     <row r="28" spans="1:39">
       <c r="A28" t="s">
         <v>128</v>
       </c>
       <c r="B28">
-        <v>10058615020.0</v>
+        <v>8046999000.0</v>
       </c>
       <c r="C28">
         <v>12858397000.0</v>
       </c>
       <c r="D28">
         <v>9755529000.0</v>
       </c>
       <c r="E28">
         <v>4905527000.0</v>
       </c>
       <c r="F28">
         <v>8250145000.0</v>
       </c>
       <c r="G28">
         <v>12264143000.0</v>
       </c>
       <c r="H28">
         <v>3246722000.0</v>
       </c>
       <c r="I28">
         <v>9818225696.0</v>
       </c>
       <c r="J28">
         <v>7355141471.0</v>
       </c>
@@ -14879,53 +14883,59 @@
       <c r="AB13"/>
       <c r="AC13"/>
       <c r="AD13"/>
       <c r="AE13"/>
       <c r="AF13"/>
       <c r="AG13"/>
       <c r="AH13"/>
       <c r="AI13"/>
       <c r="AJ13"/>
       <c r="AK13"/>
       <c r="AL13"/>
       <c r="AM13"/>
       <c r="AN13"/>
       <c r="AO13"/>
     </row>
     <row r="14" spans="1:41">
       <c r="A14" t="s">
         <v>145</v>
       </c>
       <c r="B14">
         <v>19888243000.0</v>
       </c>
       <c r="C14">
         <v>22654402000.0</v>
       </c>
-      <c r="D14"/>
-[...1 lines deleted...]
-      <c r="F14"/>
+      <c r="D14">
+        <v>21570724497.0</v>
+      </c>
+      <c r="E14">
+        <v>22221932379.0</v>
+      </c>
+      <c r="F14">
+        <v>22119923510.0</v>
+      </c>
       <c r="G14">
         <v>23435877000.0</v>
       </c>
       <c r="H14">
         <v>24747292000.0</v>
       </c>
       <c r="I14">
         <v>25258231864.0</v>
       </c>
       <c r="J14">
         <v>23907158105.0</v>
       </c>
       <c r="K14">
         <v>20305022800.0</v>
       </c>
       <c r="L14">
         <v>20825058434.0</v>
       </c>
       <c r="M14">
         <v>17715514565.0</v>
       </c>
       <c r="N14">
         <v>17073746338.0</v>
       </c>
       <c r="O14">
@@ -15828,69 +15838,69 @@
         <v>32841485397.0</v>
       </c>
       <c r="AI23">
         <v>-54191383289.0</v>
       </c>
       <c r="AJ23">
         <v>4200967905.0</v>
       </c>
       <c r="AK23">
         <v>115731234464.0</v>
       </c>
       <c r="AL23">
         <v>16984694259.0</v>
       </c>
       <c r="AM23">
         <v>2061118191.0</v>
       </c>
       <c r="AN23"/>
       <c r="AO23"/>
     </row>
     <row r="24" spans="1:41">
       <c r="A24" t="s">
         <v>154</v>
       </c>
       <c r="B24">
-        <v>-6684337000.0</v>
+        <v>-6684338000.0</v>
       </c>
       <c r="C24">
         <v>-6429852000.0</v>
       </c>
       <c r="D24">
         <v>-1055385000.0</v>
       </c>
       <c r="E24">
         <v>2088542000.0</v>
       </c>
       <c r="F24">
         <v>-4326548000.0</v>
       </c>
       <c r="G24">
         <v>26966313000.0</v>
       </c>
       <c r="H24">
-        <v>880573900.0</v>
+        <v>489214681.0</v>
       </c>
       <c r="I24">
         <v>-3034799998.0</v>
       </c>
       <c r="J24">
         <v>68658718.0</v>
       </c>
       <c r="K24">
         <v>1600000000.0</v>
       </c>
       <c r="L24">
         <v>-1408126390.0</v>
       </c>
       <c r="M24">
         <v>-790240739.0</v>
       </c>
       <c r="N24">
         <v>731840739.0</v>
       </c>
       <c r="O24">
         <v>611946829.0</v>
       </c>
       <c r="P24">
         <v>14881420000.0</v>
       </c>
@@ -15945,51 +15955,51 @@
       <c r="AG24">
         <v>-38302386650.0</v>
       </c>
       <c r="AH24">
         <v>-6900000000.0</v>
       </c>
       <c r="AI24">
         <v>-5650886044.0</v>
       </c>
       <c r="AJ24">
         <v>-18028571429.0</v>
       </c>
       <c r="AK24">
         <v>-47071428571.0</v>
       </c>
       <c r="AL24"/>
       <c r="AM24"/>
       <c r="AN24"/>
       <c r="AO24"/>
     </row>
     <row r="25" spans="1:41">
       <c r="A25" t="s">
         <v>155</v>
       </c>
       <c r="B25">
-        <v>-60613121000.0</v>
+        <v>-60613120000.0</v>
       </c>
       <c r="C25">
         <v>-30427011000.0</v>
       </c>
       <c r="D25">
         <v>15652620000.0</v>
       </c>
       <c r="E25">
         <v>46018912000.0</v>
       </c>
       <c r="F25">
         <v>-20615010000.0</v>
       </c>
       <c r="G25">
         <v>-98468766000.0</v>
       </c>
       <c r="H25">
         <v>-8017318000.0</v>
       </c>
       <c r="I25">
         <v>24230996664.0</v>
       </c>
       <c r="J25">
         <v>45280383887.0</v>
       </c>