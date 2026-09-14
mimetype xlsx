--- v1 (2026-07-29)
+++ v2 (2026-09-14)
@@ -22,51 +22,51 @@
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Balance Sheet (Yearly)" sheetId="1" r:id="rId4"/>
     <sheet name="Balance Sheet (Quarterly)" sheetId="2" r:id="rId5"/>
     <sheet name="Income Statement (Yearly)" sheetId="3" r:id="rId6"/>
     <sheet name="Income Statement (Quarterly)" sheetId="4" r:id="rId7"/>
     <sheet name="Cash Flow (Yearly)" sheetId="5" r:id="rId8"/>
     <sheet name="Cash Flow (Quarterly)" sheetId="6" r:id="rId9"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="162">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="163">
   <si>
     <t>Metric</t>
   </si>
   <si>
     <t>2025-12-31</t>
   </si>
   <si>
     <t>2024-12-31</t>
   </si>
   <si>
     <t>2023-12-31</t>
   </si>
   <si>
     <t>2022-12-31</t>
   </si>
   <si>
     <t>2021-12-31</t>
   </si>
   <si>
     <t>2020-12-31</t>
   </si>
   <si>
     <t>2019-12-31</t>
   </si>
   <si>
@@ -244,50 +244,53 @@
     <t>temporaryEquityRedeemableNoncontrollingInterests</t>
   </si>
   <si>
     <t>totalAssets</t>
   </si>
   <si>
     <t>totalCurrentAssets</t>
   </si>
   <si>
     <t>totalCurrentLiabilities</t>
   </si>
   <si>
     <t>totalLiab</t>
   </si>
   <si>
     <t>totalPermanentEquity</t>
   </si>
   <si>
     <t>totalStockholderEquity</t>
   </si>
   <si>
     <t>treasuryStock</t>
   </si>
   <si>
     <t>warrants</t>
+  </si>
+  <si>
+    <t>2026-06-30</t>
   </si>
   <si>
     <t>2026-03-31</t>
   </si>
   <si>
     <t>2025-09-30</t>
   </si>
   <si>
     <t>2025-06-30</t>
   </si>
   <si>
     <t>2025-03-31</t>
   </si>
   <si>
     <t>2024-09-30</t>
   </si>
   <si>
     <t>2024-06-30</t>
   </si>
   <si>
     <t>2024-03-31</t>
   </si>
   <si>
     <t>2023-09-30</t>
   </si>
@@ -2895,641 +2898,656 @@
       <c r="K62"/>
       <c r="L62"/>
       <c r="M62"/>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:AO62"/>
+  <dimension ref="A1:AP62"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="57.7" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:41">
+    <row r="1" spans="1:42">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>74</v>
       </c>
       <c r="C1" t="s">
+        <v>75</v>
+      </c>
+      <c r="D1" t="s">
         <v>1</v>
-      </c>
-[...1 lines deleted...]
-        <v>75</v>
       </c>
       <c r="E1" t="s">
         <v>76</v>
       </c>
       <c r="F1" t="s">
         <v>77</v>
       </c>
       <c r="G1" t="s">
+        <v>78</v>
+      </c>
+      <c r="H1" t="s">
         <v>2</v>
-      </c>
-[...1 lines deleted...]
-        <v>78</v>
       </c>
       <c r="I1" t="s">
         <v>79</v>
       </c>
       <c r="J1" t="s">
         <v>80</v>
       </c>
       <c r="K1" t="s">
+        <v>81</v>
+      </c>
+      <c r="L1" t="s">
         <v>3</v>
-      </c>
-[...1 lines deleted...]
-        <v>81</v>
       </c>
       <c r="M1" t="s">
         <v>82</v>
       </c>
       <c r="N1" t="s">
         <v>83</v>
       </c>
       <c r="O1" t="s">
+        <v>84</v>
+      </c>
+      <c r="P1" t="s">
         <v>4</v>
-      </c>
-[...1 lines deleted...]
-        <v>84</v>
       </c>
       <c r="Q1" t="s">
         <v>85</v>
       </c>
       <c r="R1" t="s">
         <v>86</v>
       </c>
       <c r="S1" t="s">
+        <v>87</v>
+      </c>
+      <c r="T1" t="s">
         <v>5</v>
-      </c>
-[...1 lines deleted...]
-        <v>87</v>
       </c>
       <c r="U1" t="s">
         <v>88</v>
       </c>
       <c r="V1" t="s">
         <v>89</v>
       </c>
       <c r="W1" t="s">
+        <v>90</v>
+      </c>
+      <c r="X1" t="s">
         <v>6</v>
-      </c>
-[...1 lines deleted...]
-        <v>90</v>
       </c>
       <c r="Y1" t="s">
         <v>91</v>
       </c>
       <c r="Z1" t="s">
         <v>92</v>
       </c>
       <c r="AA1" t="s">
+        <v>93</v>
+      </c>
+      <c r="AB1" t="s">
         <v>7</v>
-      </c>
-[...1 lines deleted...]
-        <v>93</v>
       </c>
       <c r="AC1" t="s">
         <v>94</v>
       </c>
       <c r="AD1" t="s">
         <v>95</v>
       </c>
       <c r="AE1" t="s">
+        <v>96</v>
+      </c>
+      <c r="AF1" t="s">
         <v>8</v>
-      </c>
-[...1 lines deleted...]
-        <v>96</v>
       </c>
       <c r="AG1" t="s">
         <v>97</v>
       </c>
       <c r="AH1" t="s">
         <v>98</v>
       </c>
       <c r="AI1" t="s">
+        <v>99</v>
+      </c>
+      <c r="AJ1" t="s">
         <v>9</v>
-      </c>
-[...1 lines deleted...]
-        <v>99</v>
       </c>
       <c r="AK1" t="s">
         <v>100</v>
       </c>
       <c r="AL1" t="s">
         <v>101</v>
       </c>
       <c r="AM1" t="s">
+        <v>102</v>
+      </c>
+      <c r="AN1" t="s">
         <v>10</v>
       </c>
-      <c r="AN1" t="s">
+      <c r="AO1" t="s">
         <v>11</v>
       </c>
-      <c r="AO1" t="s">
+      <c r="AP1" t="s">
         <v>12</v>
       </c>
     </row>
-    <row r="2" spans="1:41">
+    <row r="2" spans="1:42">
       <c r="A2" t="s">
         <v>13</v>
       </c>
       <c r="B2">
+        <v>220980781000.0</v>
+      </c>
+      <c r="C2">
         <v>226259104000.0</v>
       </c>
-      <c r="C2">
+      <c r="D2">
         <v>222415734000.0</v>
       </c>
-      <c r="D2">
+      <c r="E2">
         <v>245819426000.0</v>
       </c>
-      <c r="E2">
+      <c r="F2">
         <v>290963208000.0</v>
       </c>
-      <c r="F2">
+      <c r="G2">
         <v>272621605000.0</v>
       </c>
-      <c r="G2">
+      <c r="H2">
         <v>206568727000.0</v>
       </c>
-      <c r="H2">
+      <c r="I2">
         <v>208188445000.0</v>
       </c>
-      <c r="I2">
+      <c r="J2">
         <v>216816078892.0</v>
       </c>
-      <c r="J2">
+      <c r="K2">
         <v>246133122555.0</v>
       </c>
-      <c r="K2">
+      <c r="L2">
         <v>247058954911.0</v>
       </c>
-      <c r="L2">
+      <c r="M2">
         <v>261713377372.0</v>
       </c>
-      <c r="M2">
+      <c r="N2">
         <v>247161838737.0</v>
       </c>
-      <c r="N2">
+      <c r="O2">
         <v>222168941712.0</v>
       </c>
-      <c r="O2">
+      <c r="P2">
         <v>160612499642.0</v>
       </c>
-      <c r="P2">
+      <c r="Q2">
         <v>196931384523.0</v>
       </c>
-      <c r="Q2">
+      <c r="R2">
         <v>271903182362.0</v>
       </c>
-      <c r="R2">
+      <c r="S2">
         <v>202724693429.0</v>
       </c>
-      <c r="S2">
+      <c r="T2">
         <v>150693313565.0</v>
       </c>
-      <c r="T2">
+      <c r="U2">
         <v>287732219778.0</v>
       </c>
-      <c r="U2">
+      <c r="V2">
         <v>294259576795.0</v>
       </c>
-      <c r="V2">
+      <c r="W2">
         <v>246885587156.0</v>
       </c>
-      <c r="W2">
+      <c r="X2">
         <v>177208452197.0</v>
       </c>
-      <c r="X2">
+      <c r="Y2">
         <v>249421195538.0</v>
       </c>
-      <c r="Y2">
+      <c r="Z2">
         <v>218529046507.0</v>
       </c>
-      <c r="Z2">
+      <c r="AA2">
         <v>342667299902.0</v>
       </c>
-      <c r="AA2">
+      <c r="AB2">
         <v>259295698650.0</v>
       </c>
-      <c r="AB2">
+      <c r="AC2">
         <v>232157233469.0</v>
       </c>
-      <c r="AC2">
+      <c r="AD2">
         <v>191835417928.0</v>
       </c>
-      <c r="AD2">
+      <c r="AE2">
         <v>225642523049.0</v>
       </c>
-      <c r="AE2">
+      <c r="AF2">
         <v>160725171614.0</v>
       </c>
-      <c r="AF2">
+      <c r="AG2">
         <v>38873434730.0</v>
       </c>
-      <c r="AG2">
+      <c r="AH2">
         <v>46948737266.0</v>
       </c>
-      <c r="AH2">
+      <c r="AI2">
         <v>100183051432.0</v>
       </c>
-      <c r="AI2">
+      <c r="AJ2">
         <v>87628294080.0</v>
       </c>
-      <c r="AJ2">
+      <c r="AK2">
         <v>283145466.0</v>
       </c>
-      <c r="AK2"/>
       <c r="AL2"/>
-      <c r="AM2">
+      <c r="AM2"/>
+      <c r="AN2">
         <v>14859440000.0</v>
       </c>
-      <c r="AN2">
+      <c r="AO2">
         <v>2544866000.0</v>
       </c>
-      <c r="AO2">
+      <c r="AP2">
         <v>2928328900.0</v>
       </c>
     </row>
-    <row r="3" spans="1:41">
+    <row r="3" spans="1:42">
       <c r="A3" t="s">
         <v>14</v>
       </c>
       <c r="B3"/>
       <c r="C3"/>
       <c r="D3"/>
       <c r="E3"/>
       <c r="F3"/>
       <c r="G3"/>
       <c r="H3"/>
       <c r="I3"/>
       <c r="J3"/>
       <c r="K3"/>
       <c r="L3"/>
       <c r="M3"/>
       <c r="N3"/>
       <c r="O3"/>
       <c r="P3"/>
       <c r="Q3"/>
       <c r="R3"/>
       <c r="S3"/>
       <c r="T3"/>
       <c r="U3"/>
       <c r="V3"/>
       <c r="W3"/>
       <c r="X3"/>
       <c r="Y3"/>
       <c r="Z3"/>
       <c r="AA3"/>
       <c r="AB3"/>
       <c r="AC3"/>
       <c r="AD3"/>
       <c r="AE3"/>
       <c r="AF3"/>
       <c r="AG3"/>
       <c r="AH3"/>
       <c r="AI3"/>
       <c r="AJ3"/>
       <c r="AK3"/>
       <c r="AL3"/>
       <c r="AM3"/>
       <c r="AN3"/>
       <c r="AO3"/>
-    </row>
-    <row r="4" spans="1:41">
+      <c r="AP3"/>
+    </row>
+    <row r="4" spans="1:42">
       <c r="A4" t="s">
         <v>15</v>
       </c>
       <c r="B4"/>
       <c r="C4"/>
       <c r="D4"/>
       <c r="E4"/>
       <c r="F4"/>
       <c r="G4"/>
       <c r="H4"/>
       <c r="I4"/>
       <c r="J4"/>
       <c r="K4"/>
       <c r="L4"/>
       <c r="M4"/>
       <c r="N4"/>
       <c r="O4"/>
       <c r="P4"/>
       <c r="Q4"/>
       <c r="R4"/>
       <c r="S4"/>
       <c r="T4"/>
       <c r="U4"/>
       <c r="V4"/>
       <c r="W4"/>
       <c r="X4"/>
       <c r="Y4"/>
       <c r="Z4"/>
       <c r="AA4"/>
       <c r="AB4"/>
       <c r="AC4"/>
       <c r="AD4"/>
       <c r="AE4"/>
       <c r="AF4"/>
       <c r="AG4"/>
       <c r="AH4"/>
       <c r="AI4"/>
       <c r="AJ4"/>
       <c r="AK4"/>
       <c r="AL4"/>
       <c r="AM4"/>
       <c r="AN4"/>
       <c r="AO4"/>
-    </row>
-    <row r="5" spans="1:41">
+      <c r="AP4"/>
+    </row>
+    <row r="5" spans="1:42">
       <c r="A5" t="s">
         <v>16</v>
       </c>
       <c r="B5">
+        <v>4687422000.0</v>
+      </c>
+      <c r="C5">
         <v>3815087000.0</v>
       </c>
-      <c r="C5">
+      <c r="D5">
         <v>3679288000.0</v>
       </c>
-      <c r="D5">
+      <c r="E5">
         <v>3774251000.0</v>
       </c>
-      <c r="E5">
+      <c r="F5">
         <v>-651445589000.0</v>
       </c>
-      <c r="F5">
+      <c r="G5">
         <v>-652630419000.0</v>
       </c>
-      <c r="G5">
+      <c r="H5">
         <v>-657799308000.0</v>
       </c>
-      <c r="H5">
+      <c r="I5">
         <v>2463420000.0</v>
       </c>
-      <c r="I5">
+      <c r="J5">
         <v>2373789136.0</v>
       </c>
-      <c r="J5">
+      <c r="K5">
         <v>2184553308.0</v>
       </c>
-      <c r="K5">
+      <c r="L5">
         <v>2094526684.0</v>
       </c>
-      <c r="L5">
+      <c r="M5">
         <v>1951064034.0</v>
       </c>
-      <c r="M5">
+      <c r="N5">
         <v>1859403523.0</v>
       </c>
-      <c r="N5">
+      <c r="O5">
         <v>1694480619.0</v>
       </c>
-      <c r="O5">
+      <c r="P5">
         <v>1633738375.0</v>
       </c>
-      <c r="P5">
+      <c r="Q5">
         <v>1574633202.0</v>
       </c>
-      <c r="Q5">
+      <c r="R5">
         <v>1424769133.0</v>
       </c>
-      <c r="R5">
+      <c r="S5">
         <v>1373384337.0</v>
       </c>
-      <c r="S5">
+      <c r="T5">
         <v>1322067159.0</v>
       </c>
-      <c r="T5">
+      <c r="U5">
         <v>1232218070.0</v>
       </c>
-      <c r="U5">
+      <c r="V5">
         <v>1097867294.0</v>
       </c>
-      <c r="V5">
+      <c r="W5">
         <v>1051499090.0</v>
       </c>
-      <c r="W5">
+      <c r="X5">
         <v>-286906043121.0</v>
       </c>
-      <c r="X5">
+      <c r="Y5">
         <v>-389443342772.0</v>
       </c>
-      <c r="Y5">
+      <c r="Z5">
         <v>-180535577108.0</v>
       </c>
-      <c r="Z5">
+      <c r="AA5">
         <v>-327744851005.0</v>
       </c>
-      <c r="AA5">
+      <c r="AB5">
         <v>-47382973684.0</v>
       </c>
-      <c r="AB5">
+      <c r="AC5">
         <v>81984642993.0</v>
       </c>
-      <c r="AC5">
+      <c r="AD5">
         <v>42769099447.0</v>
       </c>
-      <c r="AD5">
+      <c r="AE5">
         <v>42727884982.0</v>
       </c>
-      <c r="AE5">
+      <c r="AF5">
         <v>44393492193.0</v>
       </c>
-      <c r="AF5"/>
       <c r="AG5"/>
       <c r="AH5"/>
-      <c r="AI5">
+      <c r="AI5"/>
+      <c r="AJ5">
         <v>7728437096.0</v>
       </c>
-      <c r="AJ5"/>
       <c r="AK5"/>
-      <c r="AL5">
+      <c r="AL5"/>
+      <c r="AM5">
         <v>5608976951.0</v>
       </c>
-      <c r="AM5"/>
       <c r="AN5"/>
       <c r="AO5"/>
-    </row>
-    <row r="6" spans="1:41">
+      <c r="AP5"/>
+    </row>
+    <row r="6" spans="1:42">
       <c r="A6" t="s">
         <v>17</v>
       </c>
       <c r="B6"/>
       <c r="C6"/>
       <c r="D6"/>
       <c r="E6"/>
       <c r="F6"/>
       <c r="G6"/>
       <c r="H6"/>
       <c r="I6"/>
       <c r="J6"/>
       <c r="K6"/>
       <c r="L6"/>
       <c r="M6"/>
       <c r="N6"/>
       <c r="O6"/>
       <c r="P6"/>
       <c r="Q6"/>
       <c r="R6"/>
       <c r="S6"/>
       <c r="T6"/>
       <c r="U6"/>
       <c r="V6"/>
       <c r="W6"/>
       <c r="X6"/>
       <c r="Y6"/>
       <c r="Z6"/>
       <c r="AA6"/>
       <c r="AB6"/>
       <c r="AC6"/>
       <c r="AD6"/>
       <c r="AE6"/>
       <c r="AF6"/>
       <c r="AG6"/>
       <c r="AH6"/>
       <c r="AI6"/>
       <c r="AJ6"/>
       <c r="AK6"/>
       <c r="AL6"/>
       <c r="AM6"/>
       <c r="AN6"/>
       <c r="AO6"/>
-    </row>
-    <row r="7" spans="1:41">
+      <c r="AP6"/>
+    </row>
+    <row r="7" spans="1:42">
       <c r="A7" t="s">
         <v>18</v>
       </c>
       <c r="B7">
+        <v>1056248503.0</v>
+      </c>
+      <c r="C7">
         <v>1356468569.0</v>
       </c>
-      <c r="C7">
+      <c r="D7">
         <v>1574084322.0</v>
       </c>
-      <c r="D7">
+      <c r="E7">
         <v>1395597465.0</v>
       </c>
-      <c r="E7">
+      <c r="F7">
         <v>1538266724.0</v>
       </c>
-      <c r="F7">
+      <c r="G7">
         <v>1498467194.0</v>
       </c>
-      <c r="G7">
+      <c r="H7">
         <v>2025103850.0</v>
       </c>
-      <c r="H7">
+      <c r="I7">
         <v>454940450.0</v>
       </c>
-      <c r="I7">
+      <c r="J7">
         <v>622508367.0</v>
       </c>
-      <c r="J7">
+      <c r="K7">
         <v>956080572.0</v>
       </c>
-      <c r="K7">
+      <c r="L7">
         <v>1284518939.0</v>
       </c>
-      <c r="L7">
+      <c r="M7">
         <v>1141878185.0</v>
       </c>
-      <c r="M7">
+      <c r="N7">
         <v>2740689353.0</v>
       </c>
-      <c r="N7">
+      <c r="O7">
         <v>3245895891.0</v>
       </c>
-      <c r="O7">
+      <c r="P7">
         <v>3631178981.0</v>
       </c>
-      <c r="P7">
+      <c r="Q7">
         <v>4049269089.0</v>
       </c>
-      <c r="Q7">
+      <c r="R7">
         <v>4658306855.0</v>
       </c>
-      <c r="R7">
+      <c r="S7">
         <v>5148676328.0</v>
       </c>
-      <c r="S7">
+      <c r="T7">
         <v>5790367147.0</v>
       </c>
-      <c r="T7">
+      <c r="U7">
         <v>1861613265.0</v>
       </c>
-      <c r="U7">
+      <c r="V7">
         <v>2216475070.0</v>
       </c>
-      <c r="V7">
+      <c r="W7">
         <v>2471137323.0</v>
       </c>
-      <c r="W7">
+      <c r="X7">
         <v>3167282464.0</v>
       </c>
-      <c r="X7"/>
       <c r="Y7"/>
       <c r="Z7"/>
       <c r="AA7"/>
       <c r="AB7"/>
       <c r="AC7"/>
       <c r="AD7"/>
       <c r="AE7"/>
       <c r="AF7"/>
       <c r="AG7"/>
       <c r="AH7"/>
       <c r="AI7"/>
       <c r="AJ7"/>
       <c r="AK7"/>
       <c r="AL7"/>
       <c r="AM7"/>
       <c r="AN7"/>
       <c r="AO7"/>
-    </row>
-    <row r="8" spans="1:41">
+      <c r="AP7"/>
+    </row>
+    <row r="8" spans="1:42">
       <c r="A8" t="s">
         <v>19</v>
       </c>
       <c r="B8">
         <v>86793330000.0</v>
       </c>
       <c r="C8">
         <v>86793330000.0</v>
       </c>
       <c r="D8">
         <v>86793330000.0</v>
       </c>
       <c r="E8">
         <v>86793330000.0</v>
       </c>
       <c r="F8">
         <v>86793330000.0</v>
       </c>
       <c r="G8">
         <v>86793330000.0</v>
       </c>
       <c r="H8">
         <v>86793330000.0</v>
       </c>
       <c r="I8">
@@ -3549,464 +3567,475 @@
       </c>
       <c r="N8">
         <v>86793330000.0</v>
       </c>
       <c r="O8">
         <v>86793330000.0</v>
       </c>
       <c r="P8">
         <v>86793330000.0</v>
       </c>
       <c r="Q8">
         <v>86793330000.0</v>
       </c>
       <c r="R8">
         <v>86793330000.0</v>
       </c>
       <c r="S8">
         <v>86793330000.0</v>
       </c>
       <c r="T8">
         <v>86793330000.0</v>
       </c>
       <c r="U8">
         <v>86793330000.0</v>
       </c>
-      <c r="V8"/>
+      <c r="V8">
+        <v>86793330000.0</v>
+      </c>
       <c r="W8"/>
       <c r="X8"/>
       <c r="Y8"/>
       <c r="Z8"/>
       <c r="AA8"/>
       <c r="AB8"/>
       <c r="AC8"/>
       <c r="AD8"/>
       <c r="AE8"/>
       <c r="AF8"/>
       <c r="AG8"/>
       <c r="AH8"/>
       <c r="AI8"/>
       <c r="AJ8"/>
       <c r="AK8"/>
       <c r="AL8"/>
       <c r="AM8"/>
       <c r="AN8"/>
       <c r="AO8"/>
-    </row>
-    <row r="9" spans="1:41">
+      <c r="AP8"/>
+    </row>
+    <row r="9" spans="1:42">
       <c r="A9" t="s">
         <v>20</v>
       </c>
       <c r="B9"/>
-      <c r="C9">
+      <c r="C9"/>
+      <c r="D9">
         <v>304180679310.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>304190910340.0</v>
       </c>
       <c r="E9">
         <v>304190910340.0</v>
       </c>
       <c r="F9">
         <v>304190910340.0</v>
       </c>
       <c r="G9">
+        <v>304190910340.0</v>
+      </c>
+      <c r="H9">
         <v>304180679310.0</v>
       </c>
-      <c r="H9">
+      <c r="I9">
         <v>304417904310.0</v>
       </c>
-      <c r="I9"/>
       <c r="J9"/>
       <c r="K9"/>
-      <c r="L9">
-[...1 lines deleted...]
-      </c>
+      <c r="L9"/>
       <c r="M9">
         <v>305799191800.0</v>
       </c>
       <c r="N9">
         <v>305799191800.0</v>
       </c>
       <c r="O9">
         <v>305799191800.0</v>
       </c>
       <c r="P9">
-        <v>322521916590.0</v>
+        <v>305799191800.0</v>
       </c>
       <c r="Q9">
         <v>322521916590.0</v>
       </c>
       <c r="R9">
-        <v>313038002190.0</v>
+        <v>322521916590.0</v>
       </c>
       <c r="S9">
         <v>313038002190.0</v>
       </c>
       <c r="T9">
-        <v>313034801320.0</v>
+        <v>313038002190.0</v>
       </c>
       <c r="U9">
         <v>313034801320.0</v>
       </c>
       <c r="V9">
         <v>313034801320.0</v>
       </c>
       <c r="W9">
         <v>313034801320.0</v>
       </c>
       <c r="X9">
-        <v>290552343440.0</v>
+        <v>313034801320.0</v>
       </c>
       <c r="Y9">
         <v>290552343440.0</v>
       </c>
       <c r="Z9">
         <v>290552343440.0</v>
       </c>
       <c r="AA9">
         <v>290552343440.0</v>
       </c>
       <c r="AB9">
+        <v>290552343440.0</v>
+      </c>
+      <c r="AC9">
         <v>292652966110.0</v>
       </c>
-      <c r="AC9"/>
       <c r="AD9"/>
       <c r="AE9"/>
       <c r="AF9"/>
       <c r="AG9"/>
       <c r="AH9"/>
       <c r="AI9"/>
       <c r="AJ9"/>
       <c r="AK9"/>
       <c r="AL9"/>
       <c r="AM9"/>
       <c r="AN9"/>
       <c r="AO9"/>
-    </row>
-    <row r="10" spans="1:41">
+      <c r="AP9"/>
+    </row>
+    <row r="10" spans="1:42">
       <c r="A10" t="s">
         <v>21</v>
       </c>
       <c r="B10">
+        <v>112785687000.0</v>
+      </c>
+      <c r="C10">
         <v>119052747000.0</v>
       </c>
-      <c r="C10">
+      <c r="D10">
         <v>163965159000.0</v>
       </c>
-      <c r="D10">
+      <c r="E10">
         <v>229066535000.0</v>
       </c>
-      <c r="E10">
+      <c r="F10">
         <v>216394066000.0</v>
       </c>
-      <c r="F10">
+      <c r="G10">
         <v>193156510000.0</v>
       </c>
-      <c r="G10">
+      <c r="H10">
         <v>184281864000.0</v>
       </c>
-      <c r="H10">
+      <c r="I10">
         <v>239249257000.0</v>
       </c>
-      <c r="I10">
+      <c r="J10">
         <v>276330529304.0</v>
       </c>
-      <c r="J10">
+      <c r="K10">
         <v>254835737655.0</v>
       </c>
-      <c r="K10">
+      <c r="L10">
         <v>246211102476.0</v>
       </c>
-      <c r="L10">
+      <c r="M10">
         <v>219924263439.0</v>
       </c>
-      <c r="M10">
+      <c r="N10">
         <v>190375508630.0</v>
       </c>
-      <c r="N10">
+      <c r="O10">
         <v>334693188011.0</v>
       </c>
-      <c r="O10">
+      <c r="P10">
         <v>295851773056.0</v>
       </c>
-      <c r="P10">
+      <c r="Q10">
         <v>400600034859.0</v>
       </c>
-      <c r="Q10">
+      <c r="R10">
         <v>361733726037.0</v>
       </c>
-      <c r="R10">
+      <c r="S10">
         <v>335864085602.0</v>
       </c>
-      <c r="S10">
+      <c r="T10">
         <v>359551298098.0</v>
       </c>
-      <c r="T10">
+      <c r="U10">
         <v>266535560269.0</v>
       </c>
-      <c r="U10">
+      <c r="V10">
         <v>360542177794.0</v>
       </c>
-      <c r="V10">
+      <c r="W10">
         <v>287835349843.0</v>
       </c>
-      <c r="W10">
+      <c r="X10">
         <v>314758873079.0</v>
       </c>
-      <c r="X10">
+      <c r="Y10">
         <v>320540208821.0</v>
       </c>
-      <c r="Y10">
+      <c r="Z10">
         <v>384066257805.0</v>
       </c>
-      <c r="Z10">
+      <c r="AA10">
         <v>378154141756.0</v>
       </c>
-      <c r="AA10">
+      <c r="AB10">
         <v>515655265949.0</v>
       </c>
-      <c r="AB10">
+      <c r="AC10">
         <v>219247538215.0</v>
       </c>
-      <c r="AC10">
+      <c r="AD10">
         <v>134961467122.0</v>
       </c>
-      <c r="AD10">
+      <c r="AE10">
         <v>134001304650.0</v>
       </c>
-      <c r="AE10">
+      <c r="AF10">
         <v>145688006684.0</v>
       </c>
-      <c r="AF10">
+      <c r="AG10">
         <v>325496842205.0</v>
       </c>
-      <c r="AG10">
+      <c r="AH10">
         <v>146599666981.0</v>
       </c>
-      <c r="AH10">
+      <c r="AI10">
         <v>120715889362.0</v>
       </c>
-      <c r="AI10">
+      <c r="AJ10">
         <v>117507273488.0</v>
       </c>
-      <c r="AJ10">
+      <c r="AK10">
         <v>6931740903.0</v>
       </c>
-      <c r="AK10"/>
-      <c r="AL10">
+      <c r="AL10"/>
+      <c r="AM10">
         <v>-2162430763.0</v>
       </c>
-      <c r="AM10">
+      <c r="AN10">
         <v>8935151958.0</v>
       </c>
-      <c r="AN10"/>
       <c r="AO10"/>
-    </row>
-    <row r="11" spans="1:41">
+      <c r="AP10"/>
+    </row>
+    <row r="11" spans="1:42">
       <c r="A11" t="s">
         <v>22</v>
       </c>
       <c r="B11"/>
-      <c r="C11">
+      <c r="C11"/>
+      <c r="D11">
         <v>8391000000.0</v>
       </c>
-      <c r="D11">
+      <c r="E11">
         <v>8148712710.0</v>
       </c>
-      <c r="E11">
+      <c r="F11">
         <v>8116500000.0</v>
       </c>
-      <c r="F11">
+      <c r="G11">
         <v>8309000000.0</v>
       </c>
-      <c r="G11">
+      <c r="H11">
         <v>8081000000.0</v>
       </c>
-      <c r="H11">
+      <c r="I11">
         <v>7729000000.0</v>
       </c>
-      <c r="I11"/>
       <c r="J11"/>
       <c r="K11"/>
-      <c r="L11">
+      <c r="L11"/>
+      <c r="M11">
         <v>31116204000.0</v>
       </c>
-      <c r="M11">
+      <c r="N11">
         <v>30052000000.0</v>
       </c>
-      <c r="N11">
+      <c r="O11">
         <v>135186000000.0</v>
       </c>
-      <c r="O11"/>
       <c r="P11"/>
       <c r="Q11"/>
       <c r="R11"/>
       <c r="S11"/>
       <c r="T11"/>
       <c r="U11"/>
       <c r="V11"/>
       <c r="W11"/>
       <c r="X11"/>
       <c r="Y11"/>
       <c r="Z11"/>
       <c r="AA11"/>
       <c r="AB11"/>
       <c r="AC11"/>
       <c r="AD11"/>
       <c r="AE11"/>
       <c r="AF11"/>
       <c r="AG11"/>
       <c r="AH11"/>
       <c r="AI11"/>
       <c r="AJ11"/>
       <c r="AK11"/>
       <c r="AL11"/>
       <c r="AM11"/>
       <c r="AN11"/>
       <c r="AO11"/>
-    </row>
-    <row r="12" spans="1:41">
+      <c r="AP11"/>
+    </row>
+    <row r="12" spans="1:42">
       <c r="A12" t="s">
         <v>23</v>
       </c>
       <c r="B12">
+        <v>118471074000.0</v>
+      </c>
+      <c r="C12">
         <v>125959643000.0</v>
       </c>
-      <c r="C12">
+      <c r="D12">
         <v>174543648000.0</v>
       </c>
-      <c r="D12">
+      <c r="E12">
         <v>233678873000.0</v>
       </c>
-      <c r="E12">
+      <c r="F12">
         <v>235325499000.0</v>
       </c>
-      <c r="F12">
+      <c r="G12">
         <v>215513700000.0</v>
       </c>
-      <c r="G12">
+      <c r="H12">
         <v>206980055000.0</v>
       </c>
-      <c r="H12">
+      <c r="I12">
         <v>278881404000.0</v>
       </c>
-      <c r="I12">
+      <c r="J12">
         <v>298746355904.0</v>
       </c>
-      <c r="J12">
+      <c r="K12">
         <v>277355445855.0</v>
       </c>
-      <c r="K12">
+      <c r="L12">
         <v>286581341276.0</v>
       </c>
-      <c r="L12">
+      <c r="M12">
         <v>243878836239.0</v>
       </c>
-      <c r="M12">
+      <c r="N12">
         <v>215609123630.0</v>
       </c>
-      <c r="N12">
+      <c r="O12">
         <v>362296602011.0</v>
       </c>
-      <c r="O12">
+      <c r="P12">
         <v>323641700056.0</v>
       </c>
-      <c r="P12">
+      <c r="Q12">
         <v>428849606859.0</v>
       </c>
-      <c r="Q12">
+      <c r="R12">
         <v>428849550037.0</v>
       </c>
-      <c r="R12">
+      <c r="S12">
         <v>406212316602.0</v>
       </c>
-      <c r="S12">
+      <c r="T12">
         <v>620951298098.0</v>
       </c>
-      <c r="T12">
+      <c r="U12">
         <v>499685560269.0</v>
       </c>
-      <c r="U12">
+      <c r="V12">
         <v>560323227794.0</v>
       </c>
-      <c r="V12">
+      <c r="W12">
         <v>447456719843.0</v>
       </c>
-      <c r="W12">
+      <c r="X12">
         <v>349157443079.0</v>
       </c>
-      <c r="X12">
+      <c r="Y12">
         <v>353463678821.0</v>
       </c>
-      <c r="Y12">
+      <c r="Z12">
         <v>542795893955.0</v>
       </c>
-      <c r="Z12">
+      <c r="AA12">
         <v>493756618826.0</v>
       </c>
-      <c r="AA12">
+      <c r="AB12">
         <v>954813227089.0</v>
       </c>
-      <c r="AB12">
+      <c r="AC12">
         <v>658711599215.0</v>
       </c>
-      <c r="AC12">
+      <c r="AD12">
         <v>510402064122.0</v>
       </c>
-      <c r="AD12">
+      <c r="AE12">
         <v>466507440651.0</v>
       </c>
-      <c r="AE12">
+      <c r="AF12">
         <v>575298054634.0</v>
       </c>
-      <c r="AF12">
+      <c r="AG12">
         <v>382839798645.0</v>
       </c>
-      <c r="AG12">
+      <c r="AH12">
         <v>171499666981.0</v>
       </c>
-      <c r="AH12">
+      <c r="AI12">
         <v>139626314362.0</v>
       </c>
-      <c r="AI12">
+      <c r="AJ12">
         <v>117507273488.0</v>
       </c>
-      <c r="AJ12">
+      <c r="AK12">
         <v>6931740903.0</v>
       </c>
-      <c r="AK12"/>
-      <c r="AL12">
+      <c r="AL12"/>
+      <c r="AM12">
         <v>2162430763.0</v>
       </c>
-      <c r="AM12">
+      <c r="AN12">
         <v>8935151958.0</v>
       </c>
-      <c r="AN12"/>
       <c r="AO12"/>
-    </row>
-    <row r="13" spans="1:41">
+      <c r="AP12"/>
+    </row>
+    <row r="13" spans="1:42">
       <c r="A13" t="s">
         <v>24</v>
       </c>
       <c r="B13">
         <v>86793330000.0</v>
       </c>
       <c r="C13">
         <v>86793330000.0</v>
       </c>
       <c r="D13">
         <v>86793330000.0</v>
       </c>
       <c r="E13">
         <v>86793330000.0</v>
       </c>
       <c r="F13">
         <v>86793330000.0</v>
       </c>
       <c r="G13">
         <v>86793330000.0</v>
       </c>
       <c r="H13">
         <v>86793330000.0</v>
       </c>
       <c r="I13">
@@ -4069,91 +4098,94 @@
       <c r="AB13">
         <v>86793330000.0</v>
       </c>
       <c r="AC13">
         <v>86793330000.0</v>
       </c>
       <c r="AD13">
         <v>86793330000.0</v>
       </c>
       <c r="AE13">
         <v>86793330000.0</v>
       </c>
       <c r="AF13">
         <v>86793330000.0</v>
       </c>
       <c r="AG13">
         <v>86793330000.0</v>
       </c>
       <c r="AH13">
         <v>86793330000.0</v>
       </c>
       <c r="AI13">
         <v>86793330000.0</v>
       </c>
       <c r="AJ13">
+        <v>86793330000.0</v>
+      </c>
+      <c r="AK13">
         <v>65095000000.0</v>
       </c>
-      <c r="AK13"/>
       <c r="AL13"/>
-      <c r="AM13">
-[...1 lines deleted...]
-      </c>
+      <c r="AM13"/>
       <c r="AN13">
         <v>500000000.0</v>
       </c>
       <c r="AO13">
         <v>500000000.0</v>
       </c>
-    </row>
-    <row r="14" spans="1:41">
+      <c r="AP13">
+        <v>500000000.0</v>
+      </c>
+    </row>
+    <row r="14" spans="1:42">
       <c r="A14" t="s">
         <v>25</v>
       </c>
       <c r="B14">
         <v>866995000.0</v>
       </c>
       <c r="C14">
         <v>866995000.0</v>
       </c>
       <c r="D14">
         <v>866995000.0</v>
       </c>
       <c r="E14">
-        <v>867919000.0</v>
+        <v>866995000.0</v>
       </c>
       <c r="F14">
         <v>867919000.0</v>
       </c>
       <c r="G14">
-        <v>867933000.0</v>
+        <v>867919000.0</v>
       </c>
       <c r="H14">
         <v>867933000.0</v>
       </c>
       <c r="I14">
-        <v>867933300.0</v>
+        <v>867933000.0</v>
       </c>
       <c r="J14">
         <v>867933300.0</v>
       </c>
       <c r="K14">
         <v>867933300.0</v>
       </c>
       <c r="L14">
         <v>867933300.0</v>
       </c>
       <c r="M14">
         <v>867933300.0</v>
       </c>
       <c r="N14">
         <v>867933300.0</v>
       </c>
       <c r="O14">
         <v>867933300.0</v>
       </c>
       <c r="P14">
         <v>867933300.0</v>
       </c>
       <c r="Q14">
         <v>867933300.0</v>
       </c>
@@ -4181,385 +4213,393 @@
       <c r="Y14">
         <v>867933300.0</v>
       </c>
       <c r="Z14">
         <v>867933300.0</v>
       </c>
       <c r="AA14">
         <v>867933300.0</v>
       </c>
       <c r="AB14">
         <v>867933300.0</v>
       </c>
       <c r="AC14">
         <v>867933300.0</v>
       </c>
       <c r="AD14">
         <v>867933300.0</v>
       </c>
       <c r="AE14">
         <v>867933300.0</v>
       </c>
       <c r="AF14">
         <v>867933300.0</v>
       </c>
       <c r="AG14">
+        <v>867933300.0</v>
+      </c>
+      <c r="AH14">
         <v>790823573.0</v>
       </c>
-      <c r="AH14">
+      <c r="AI14">
         <v>867933300.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>790823573.0</v>
       </c>
       <c r="AJ14">
         <v>790823573.0</v>
       </c>
       <c r="AK14">
+        <v>790823573.0</v>
+      </c>
+      <c r="AL14">
         <v>829378437.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>867933300.0</v>
       </c>
       <c r="AM14">
         <v>867933300.0</v>
       </c>
-      <c r="AN14"/>
+      <c r="AN14">
+        <v>867933300.0</v>
+      </c>
       <c r="AO14"/>
-    </row>
-    <row r="15" spans="1:41">
+      <c r="AP14"/>
+    </row>
+    <row r="15" spans="1:42">
       <c r="A15" t="s">
         <v>26</v>
       </c>
       <c r="B15"/>
       <c r="C15"/>
       <c r="D15"/>
       <c r="E15"/>
       <c r="F15"/>
       <c r="G15"/>
       <c r="H15"/>
       <c r="I15"/>
       <c r="J15"/>
       <c r="K15"/>
       <c r="L15"/>
       <c r="M15"/>
       <c r="N15"/>
       <c r="O15"/>
       <c r="P15"/>
       <c r="Q15"/>
       <c r="R15"/>
       <c r="S15"/>
       <c r="T15"/>
       <c r="U15"/>
       <c r="V15"/>
       <c r="W15"/>
       <c r="X15"/>
       <c r="Y15"/>
       <c r="Z15"/>
       <c r="AA15"/>
       <c r="AB15"/>
       <c r="AC15"/>
       <c r="AD15"/>
       <c r="AE15"/>
       <c r="AF15"/>
       <c r="AG15"/>
       <c r="AH15"/>
       <c r="AI15"/>
       <c r="AJ15"/>
       <c r="AK15"/>
       <c r="AL15"/>
       <c r="AM15"/>
       <c r="AN15"/>
       <c r="AO15"/>
-    </row>
-    <row r="16" spans="1:41">
+      <c r="AP15"/>
+    </row>
+    <row r="16" spans="1:42">
       <c r="A16" t="s">
         <v>27</v>
       </c>
       <c r="B16"/>
-      <c r="C16">
+      <c r="C16"/>
+      <c r="D16">
         <v>52919039000.0</v>
       </c>
-      <c r="D16"/>
       <c r="E16"/>
       <c r="F16"/>
-      <c r="G16">
+      <c r="G16"/>
+      <c r="H16">
         <v>78484935000.0</v>
       </c>
-      <c r="H16">
+      <c r="I16">
         <v>88922659000.0</v>
       </c>
-      <c r="I16">
+      <c r="J16">
         <v>77683890954.0</v>
       </c>
-      <c r="J16">
+      <c r="K16">
         <v>75705635687.0</v>
       </c>
-      <c r="K16">
+      <c r="L16">
         <v>70940644988.0</v>
       </c>
-      <c r="L16">
+      <c r="M16">
         <v>66448842627.0</v>
       </c>
-      <c r="M16">
+      <c r="N16">
         <v>65759578995.0</v>
       </c>
-      <c r="N16">
+      <c r="O16">
         <v>141892797162.0</v>
       </c>
-      <c r="O16">
+      <c r="P16">
         <v>132761209756.0</v>
       </c>
-      <c r="P16">
+      <c r="Q16">
         <v>185577461445.0</v>
       </c>
-      <c r="Q16">
+      <c r="R16">
         <v>108643026196.0</v>
       </c>
-      <c r="R16">
+      <c r="S16">
         <v>95177877438.0</v>
       </c>
-      <c r="S16">
+      <c r="T16">
         <v>110676461873.0</v>
       </c>
-      <c r="T16">
+      <c r="U16">
         <v>10400678435.0</v>
       </c>
-      <c r="U16">
+      <c r="V16">
         <v>11452785434.0</v>
       </c>
-      <c r="V16">
+      <c r="W16">
         <v>16004646870.0</v>
       </c>
-      <c r="W16">
+      <c r="X16">
         <v>12771566607.0</v>
       </c>
-      <c r="X16">
+      <c r="Y16">
         <v>9207218617.0</v>
       </c>
-      <c r="Y16">
+      <c r="Z16">
         <v>8435659534.0</v>
       </c>
-      <c r="Z16">
+      <c r="AA16">
         <v>22710290895.0</v>
       </c>
-      <c r="AA16">
+      <c r="AB16">
         <v>22008300571.0</v>
       </c>
-      <c r="AB16">
+      <c r="AC16">
         <v>22296725135.0</v>
       </c>
-      <c r="AC16">
+      <c r="AD16">
         <v>17290607068.0</v>
       </c>
-      <c r="AD16">
+      <c r="AE16">
         <v>39882762521.0</v>
       </c>
-      <c r="AE16">
+      <c r="AF16">
         <v>32234322079.0</v>
       </c>
-      <c r="AF16"/>
       <c r="AG16"/>
-      <c r="AH16">
+      <c r="AH16"/>
+      <c r="AI16">
         <v>3537325542.0</v>
       </c>
-      <c r="AI16">
+      <c r="AJ16">
         <v>1085016299.0</v>
       </c>
-      <c r="AJ16">
+      <c r="AK16">
         <v>1640215127.0</v>
       </c>
-      <c r="AK16"/>
       <c r="AL16"/>
-      <c r="AM16">
+      <c r="AM16"/>
+      <c r="AN16">
         <v>-8151486444.0</v>
       </c>
-      <c r="AN16"/>
       <c r="AO16"/>
-    </row>
-    <row r="17" spans="1:41">
+      <c r="AP16"/>
+    </row>
+    <row r="17" spans="1:42">
       <c r="A17" t="s">
         <v>28</v>
       </c>
       <c r="B17"/>
       <c r="C17"/>
       <c r="D17"/>
       <c r="E17"/>
       <c r="F17"/>
       <c r="G17"/>
       <c r="H17"/>
       <c r="I17"/>
       <c r="J17"/>
       <c r="K17"/>
       <c r="L17"/>
       <c r="M17"/>
       <c r="N17"/>
       <c r="O17"/>
       <c r="P17"/>
       <c r="Q17"/>
       <c r="R17"/>
       <c r="S17"/>
       <c r="T17"/>
       <c r="U17"/>
       <c r="V17"/>
       <c r="W17"/>
       <c r="X17"/>
       <c r="Y17"/>
       <c r="Z17"/>
       <c r="AA17"/>
       <c r="AB17"/>
       <c r="AC17"/>
       <c r="AD17"/>
       <c r="AE17"/>
       <c r="AF17"/>
       <c r="AG17"/>
       <c r="AH17"/>
       <c r="AI17"/>
       <c r="AJ17"/>
       <c r="AK17"/>
       <c r="AL17"/>
       <c r="AM17"/>
       <c r="AN17"/>
       <c r="AO17"/>
-    </row>
-    <row r="18" spans="1:41">
+      <c r="AP17"/>
+    </row>
+    <row r="18" spans="1:42">
       <c r="A18" t="s">
         <v>29</v>
       </c>
       <c r="B18"/>
       <c r="C18"/>
       <c r="D18"/>
       <c r="E18"/>
       <c r="F18"/>
       <c r="G18"/>
       <c r="H18"/>
       <c r="I18"/>
       <c r="J18"/>
       <c r="K18"/>
       <c r="L18"/>
       <c r="M18"/>
       <c r="N18"/>
       <c r="O18"/>
       <c r="P18"/>
       <c r="Q18"/>
       <c r="R18"/>
       <c r="S18"/>
       <c r="T18"/>
       <c r="U18"/>
       <c r="V18"/>
       <c r="W18"/>
       <c r="X18"/>
       <c r="Y18"/>
       <c r="Z18"/>
       <c r="AA18"/>
       <c r="AB18"/>
       <c r="AC18"/>
       <c r="AD18"/>
       <c r="AE18"/>
       <c r="AF18"/>
       <c r="AG18"/>
       <c r="AH18"/>
       <c r="AI18"/>
       <c r="AJ18"/>
       <c r="AK18"/>
       <c r="AL18"/>
       <c r="AM18"/>
       <c r="AN18"/>
       <c r="AO18"/>
-    </row>
-    <row r="19" spans="1:41">
+      <c r="AP18"/>
+    </row>
+    <row r="19" spans="1:42">
       <c r="A19" t="s">
         <v>30</v>
       </c>
       <c r="B19"/>
       <c r="C19"/>
       <c r="D19"/>
       <c r="E19"/>
       <c r="F19"/>
       <c r="G19"/>
       <c r="H19"/>
       <c r="I19"/>
       <c r="J19"/>
       <c r="K19"/>
       <c r="L19"/>
       <c r="M19"/>
       <c r="N19"/>
       <c r="O19"/>
       <c r="P19"/>
       <c r="Q19"/>
       <c r="R19"/>
       <c r="S19"/>
       <c r="T19"/>
       <c r="U19"/>
       <c r="V19"/>
       <c r="W19"/>
       <c r="X19"/>
       <c r="Y19"/>
       <c r="Z19"/>
       <c r="AA19"/>
       <c r="AB19"/>
       <c r="AC19"/>
       <c r="AD19"/>
       <c r="AE19"/>
       <c r="AF19"/>
       <c r="AG19"/>
       <c r="AH19"/>
       <c r="AI19"/>
       <c r="AJ19"/>
       <c r="AK19"/>
       <c r="AL19"/>
       <c r="AM19"/>
       <c r="AN19"/>
       <c r="AO19"/>
-    </row>
-    <row r="20" spans="1:41">
+      <c r="AP19"/>
+    </row>
+    <row r="20" spans="1:42">
       <c r="A20" t="s">
         <v>31</v>
       </c>
       <c r="B20">
-        <v>12163204000.0</v>
+        <v>12184065000.0</v>
       </c>
       <c r="C20">
         <v>12163204000.0</v>
       </c>
       <c r="D20">
         <v>12163204000.0</v>
       </c>
       <c r="E20">
         <v>12163204000.0</v>
       </c>
       <c r="F20">
         <v>12163204000.0</v>
       </c>
       <c r="G20">
         <v>12163204000.0</v>
       </c>
       <c r="H20">
         <v>12163204000.0</v>
       </c>
       <c r="I20">
-        <v>12163204173.0</v>
+        <v>12163204000.0</v>
       </c>
       <c r="J20">
         <v>12163204173.0</v>
       </c>
       <c r="K20">
         <v>12163204173.0</v>
       </c>
       <c r="L20">
         <v>12163204173.0</v>
       </c>
       <c r="M20">
         <v>12163204173.0</v>
       </c>
       <c r="N20">
         <v>12163204173.0</v>
       </c>
       <c r="O20">
         <v>12163204173.0</v>
       </c>
       <c r="P20">
         <v>12163204173.0</v>
       </c>
       <c r="Q20">
         <v>12163204173.0</v>
       </c>
@@ -4572,4029 +4612,4126 @@
       <c r="T20">
         <v>12163204173.0</v>
       </c>
       <c r="U20">
         <v>12163204173.0</v>
       </c>
       <c r="V20">
         <v>12163204173.0</v>
       </c>
       <c r="W20">
         <v>12163204173.0</v>
       </c>
       <c r="X20">
         <v>12163204173.0</v>
       </c>
       <c r="Y20">
         <v>12163204173.0</v>
       </c>
       <c r="Z20">
         <v>12163204173.0</v>
       </c>
       <c r="AA20">
         <v>12163204173.0</v>
       </c>
       <c r="AB20">
-        <v>13360305886.0</v>
+        <v>12163204173.0</v>
       </c>
       <c r="AC20">
         <v>13360305886.0</v>
       </c>
       <c r="AD20">
+        <v>13360305886.0</v>
+      </c>
+      <c r="AE20">
         <v>13360305885.0</v>
       </c>
-      <c r="AE20">
+      <c r="AF20">
         <v>13360305886.0</v>
       </c>
-      <c r="AF20"/>
       <c r="AG20"/>
       <c r="AH20"/>
       <c r="AI20"/>
       <c r="AJ20"/>
       <c r="AK20"/>
       <c r="AL20"/>
       <c r="AM20"/>
       <c r="AN20"/>
       <c r="AO20"/>
-    </row>
-    <row r="21" spans="1:41">
+      <c r="AP20"/>
+    </row>
+    <row r="21" spans="1:42">
       <c r="A21" t="s">
         <v>32</v>
       </c>
       <c r="B21">
+        <v>9465584000.0</v>
+      </c>
+      <c r="C21">
         <v>10783026000.0</v>
       </c>
-      <c r="C21">
+      <c r="D21">
         <v>12162144000.0</v>
       </c>
-      <c r="D21">
+      <c r="E21">
         <v>11772653000.0</v>
       </c>
-      <c r="E21">
+      <c r="F21">
         <v>13221163000.0</v>
       </c>
-      <c r="F21">
+      <c r="G21">
         <v>14651865000.0</v>
       </c>
-      <c r="G21">
+      <c r="H21">
         <v>16108921000.0</v>
       </c>
-      <c r="H21">
+      <c r="I21">
         <v>17619889000.0</v>
       </c>
-      <c r="I21">
+      <c r="J21">
         <v>19056664597.0</v>
       </c>
-      <c r="J21">
+      <c r="K21">
         <v>18040653927.0</v>
       </c>
-      <c r="K21">
+      <c r="L21">
         <v>20081563618.0</v>
       </c>
-      <c r="L21">
+      <c r="M21">
         <v>21031029464.0</v>
       </c>
-      <c r="M21">
+      <c r="N21">
         <v>22565188737.0</v>
       </c>
-      <c r="N21">
+      <c r="O21">
         <v>23872887254.0</v>
       </c>
-      <c r="O21">
+      <c r="P21">
         <v>24316526607.0</v>
       </c>
-      <c r="P21">
+      <c r="Q21">
         <v>23851226365.0</v>
       </c>
-      <c r="Q21">
+      <c r="R21">
         <v>22297102168.0</v>
       </c>
-      <c r="R21">
+      <c r="S21">
         <v>23100813549.0</v>
       </c>
-      <c r="S21">
+      <c r="T21">
         <v>21648085379.0</v>
       </c>
-      <c r="T21">
+      <c r="U21">
         <v>23861085732.0</v>
       </c>
-      <c r="U21">
+      <c r="V21">
         <v>23914028347.0</v>
       </c>
-      <c r="V21">
+      <c r="W21">
         <v>23904551959.0</v>
       </c>
-      <c r="W21">
+      <c r="X21">
         <v>24853450574.0</v>
       </c>
-      <c r="X21">
+      <c r="Y21">
         <v>23273223164.0</v>
       </c>
-      <c r="Y21">
+      <c r="Z21">
         <v>23280139752.0</v>
       </c>
-      <c r="Z21">
+      <c r="AA21">
         <v>22023491367.0</v>
       </c>
-      <c r="AA21">
+      <c r="AB21">
         <v>17918555966.0</v>
       </c>
-      <c r="AB21">
+      <c r="AC21">
         <v>10889569537.0</v>
       </c>
-      <c r="AC21">
+      <c r="AD21">
         <v>9163511120.0</v>
       </c>
-      <c r="AD21">
+      <c r="AE21">
         <v>7279022377.0</v>
       </c>
-      <c r="AE21">
+      <c r="AF21">
         <v>7068235367.0</v>
       </c>
-      <c r="AF21"/>
       <c r="AG21"/>
-      <c r="AH21">
+      <c r="AH21"/>
+      <c r="AI21">
         <v>152866125366.0</v>
       </c>
-      <c r="AI21"/>
       <c r="AJ21"/>
       <c r="AK21"/>
       <c r="AL21"/>
       <c r="AM21"/>
       <c r="AN21"/>
       <c r="AO21"/>
-    </row>
-    <row r="22" spans="1:41">
+      <c r="AP21"/>
+    </row>
+    <row r="22" spans="1:42">
       <c r="A22" t="s">
         <v>33</v>
       </c>
       <c r="B22">
+        <v>450738364000.0</v>
+      </c>
+      <c r="C22">
         <v>644380766000.0</v>
       </c>
-      <c r="C22">
+      <c r="D22">
         <v>557786383000.0</v>
       </c>
-      <c r="D22">
+      <c r="E22">
         <v>327433358000.0</v>
       </c>
-      <c r="E22">
+      <c r="F22">
         <v>320772893000.0</v>
       </c>
-      <c r="F22">
+      <c r="G22">
         <v>417954071000.0</v>
       </c>
-      <c r="G22">
+      <c r="H22">
         <v>565697884000.0</v>
       </c>
-      <c r="H22">
+      <c r="I22">
         <v>529647022000.0</v>
       </c>
-      <c r="I22">
+      <c r="J22">
         <v>522915531676.0</v>
       </c>
-      <c r="J22">
+      <c r="K22">
         <v>333250621340.0</v>
       </c>
-      <c r="K22">
+      <c r="L22">
         <v>572659658533.0</v>
       </c>
-      <c r="L22">
+      <c r="M22">
         <v>387077515593.0</v>
       </c>
-      <c r="M22">
+      <c r="N22">
         <v>458434149751.0</v>
       </c>
-      <c r="N22">
+      <c r="O22">
         <v>399409977478.0</v>
       </c>
-      <c r="O22">
+      <c r="P22">
         <v>412688316160.0</v>
       </c>
-      <c r="P22">
+      <c r="Q22">
         <v>576646231765.0</v>
       </c>
-      <c r="Q22">
+      <c r="R22">
         <v>508512780541.0</v>
       </c>
-      <c r="R22">
+      <c r="S22">
         <v>447383287843.0</v>
       </c>
-      <c r="S22">
+      <c r="T22">
         <v>432669730398.0</v>
       </c>
-      <c r="T22">
+      <c r="U22">
         <v>434042122400.0</v>
       </c>
-      <c r="U22">
+      <c r="V22">
         <v>405257722220.0</v>
       </c>
-      <c r="V22">
+      <c r="W22">
         <v>404146824464.0</v>
       </c>
-      <c r="W22">
+      <c r="X22">
         <v>475130760916.0</v>
       </c>
-      <c r="X22">
+      <c r="Y22">
         <v>324787054431.0</v>
       </c>
-      <c r="Y22">
+      <c r="Z22">
         <v>300465371864.0</v>
       </c>
-      <c r="Z22">
+      <c r="AA22">
         <v>394568035954.0</v>
       </c>
-      <c r="AA22">
+      <c r="AB22">
         <v>304513741754.0</v>
       </c>
-      <c r="AB22">
+      <c r="AC22">
         <v>357977667504.0</v>
       </c>
-      <c r="AC22">
+      <c r="AD22">
         <v>316803865373.0</v>
       </c>
-      <c r="AD22">
+      <c r="AE22">
         <v>301257418756.0</v>
       </c>
-      <c r="AE22">
+      <c r="AF22">
         <v>106177146665.0</v>
       </c>
-      <c r="AF22">
+      <c r="AG22">
         <v>285033520201.0</v>
       </c>
-      <c r="AG22">
+      <c r="AH22">
         <v>245086299414.0</v>
       </c>
-      <c r="AH22">
+      <c r="AI22">
         <v>263060419285.0</v>
       </c>
-      <c r="AI22">
+      <c r="AJ22">
         <v>235792017738.0</v>
       </c>
-      <c r="AJ22">
+      <c r="AK22">
         <v>30851746664.0</v>
       </c>
-      <c r="AK22"/>
       <c r="AL22"/>
-      <c r="AM22">
+      <c r="AM22"/>
+      <c r="AN22">
         <v>4774546043.0</v>
       </c>
-      <c r="AN22">
+      <c r="AO22">
         <v>4005254000.0</v>
       </c>
-      <c r="AO22">
+      <c r="AP22">
         <v>3031218600.0</v>
       </c>
     </row>
-    <row r="23" spans="1:41">
+    <row r="23" spans="1:42">
       <c r="A23" t="s">
         <v>34</v>
       </c>
       <c r="B23">
+        <v>1910341721000.0</v>
+      </c>
+      <c r="C23">
         <v>1889433539000.0</v>
       </c>
-      <c r="C23">
+      <c r="D23">
         <v>1837417052000.0</v>
       </c>
-      <c r="D23">
+      <c r="E23">
         <v>1901521472000.0</v>
       </c>
-      <c r="E23">
+      <c r="F23">
         <v>1964236893000.0</v>
       </c>
-      <c r="F23">
+      <c r="G23">
         <v>2021432277000.0</v>
       </c>
-      <c r="G23">
+      <c r="H23">
         <v>1891583175000.0</v>
       </c>
-      <c r="H23">
+      <c r="I23">
         <v>1921036860000.0</v>
       </c>
-      <c r="I23">
+      <c r="J23">
         <v>1963293185994.0</v>
       </c>
-      <c r="J23">
+      <c r="K23">
         <v>1969286573563.0</v>
       </c>
-      <c r="K23">
+      <c r="L23">
         <v>1989974666238.0</v>
       </c>
-      <c r="L23">
+      <c r="M23">
         <v>1932698350707.0</v>
       </c>
-      <c r="M23">
+      <c r="N23">
         <v>1979354740021.0</v>
       </c>
-      <c r="N23">
+      <c r="O23">
         <v>2104557135749.0</v>
       </c>
-      <c r="O23">
+      <c r="P23">
         <v>1911368459547.0</v>
       </c>
-      <c r="P23">
+      <c r="Q23">
         <v>2244110416331.0</v>
       </c>
-      <c r="Q23">
+      <c r="R23">
         <v>2207390190330.0</v>
       </c>
-      <c r="R23">
+      <c r="S23">
         <v>2102312034099.0</v>
       </c>
-      <c r="S23">
+      <c r="T23">
         <v>2134534261341.0</v>
       </c>
-      <c r="T23">
+      <c r="U23">
         <v>2018403377985.0</v>
       </c>
-      <c r="U23">
+      <c r="V23">
         <v>2036647394697.0</v>
       </c>
-      <c r="V23">
+      <c r="W23">
         <v>1921668749043.0</v>
       </c>
-      <c r="W23">
+      <c r="X23">
         <v>1835183217104.0</v>
       </c>
-      <c r="X23">
+      <c r="Y23">
         <v>1850540713259.0</v>
       </c>
-      <c r="Y23">
+      <c r="Z23">
         <v>2045203458958.0</v>
       </c>
-      <c r="Z23">
+      <c r="AA23">
         <v>2039058621373.0</v>
       </c>
-      <c r="AA23">
+      <c r="AB23">
         <v>2240267222701.0</v>
       </c>
-      <c r="AB23">
+      <c r="AC23">
         <v>1799168722353.0</v>
       </c>
-      <c r="AC23">
+      <c r="AD23">
         <v>1588952833553.0</v>
       </c>
-      <c r="AD23">
+      <c r="AE23">
         <v>1586008140901.0</v>
       </c>
-      <c r="AE23">
+      <c r="AF23">
         <v>1438021142032.0</v>
       </c>
-      <c r="AF23">
+      <c r="AG23">
         <v>1115195495817.0</v>
       </c>
-      <c r="AG23">
+      <c r="AH23">
         <v>725130127549.0</v>
       </c>
-      <c r="AH23">
+      <c r="AI23">
         <v>745112271479.0</v>
       </c>
-      <c r="AI23">
+      <c r="AJ23">
         <v>568397002684.0</v>
       </c>
-      <c r="AJ23">
+      <c r="AK23">
         <v>175702701565.0</v>
       </c>
-      <c r="AK23"/>
-      <c r="AL23">
+      <c r="AL23"/>
+      <c r="AM23">
         <v>5608976951.0</v>
       </c>
-      <c r="AM23">
+      <c r="AN23">
         <v>37584868515.0</v>
       </c>
-      <c r="AN23"/>
       <c r="AO23"/>
-    </row>
-    <row r="24" spans="1:41">
+      <c r="AP23"/>
+    </row>
+    <row r="24" spans="1:42">
       <c r="A24" t="s">
         <v>35</v>
       </c>
       <c r="B24">
+        <v>27030924256.0</v>
+      </c>
+      <c r="C24">
         <v>25824552353.0</v>
       </c>
-      <c r="C24">
+      <c r="D24">
         <v>28025874050.0</v>
       </c>
-      <c r="D24">
+      <c r="E24">
         <v>2620874060.0</v>
       </c>
-      <c r="E24">
+      <c r="F24">
         <v>209987222094.0</v>
       </c>
-      <c r="F24">
+      <c r="G24">
         <v>2620874060.0</v>
       </c>
-      <c r="G24">
+      <c r="H24">
         <v>2922987540.0</v>
       </c>
-      <c r="H24">
+      <c r="I24">
         <v>3438327110.0</v>
       </c>
-      <c r="I24">
+      <c r="J24">
         <v>199571984015.0</v>
       </c>
-      <c r="J24">
+      <c r="K24">
         <v>148099461702.0</v>
       </c>
-      <c r="K24">
+      <c r="L24">
         <v>148558118569.0</v>
       </c>
-      <c r="L24">
+      <c r="M24">
         <v>11305721900.0</v>
       </c>
-      <c r="M24">
+      <c r="N24">
         <v>15306736980.0</v>
       </c>
-      <c r="N24">
+      <c r="O24">
         <v>19303930230.0</v>
       </c>
-      <c r="O24">
+      <c r="P24">
         <v>23297924630.0</v>
       </c>
-      <c r="P24">
+      <c r="Q24">
         <v>46698146940.0</v>
       </c>
-      <c r="Q24">
+      <c r="R24">
         <v>58110715170.0</v>
       </c>
-      <c r="R24">
+      <c r="S24">
         <v>63132136428.0</v>
       </c>
-      <c r="S24">
+      <c r="T24">
         <v>54277140988.0</v>
       </c>
-      <c r="T24">
+      <c r="U24">
         <v>62235969380.0</v>
       </c>
-      <c r="U24">
+      <c r="V24">
         <v>70275037716.0</v>
       </c>
-      <c r="V24">
+      <c r="W24">
         <v>78218072306.0</v>
       </c>
-      <c r="W24">
+      <c r="X24">
         <v>83911443400.0</v>
       </c>
-      <c r="X24">
+      <c r="Y24">
         <v>87500000000.0</v>
       </c>
-      <c r="Y24">
+      <c r="Z24">
         <v>95000000000.0</v>
       </c>
-      <c r="Z24">
+      <c r="AA24">
         <v>43750000000.0</v>
       </c>
-      <c r="AA24">
+      <c r="AB24">
         <v>43893766667.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>51250000000.0</v>
       </c>
       <c r="AC24">
         <v>51250000000.0</v>
       </c>
       <c r="AD24">
+        <v>51250000000.0</v>
+      </c>
+      <c r="AE24">
         <v>55000000000.0</v>
       </c>
-      <c r="AE24">
+      <c r="AF24">
         <v>58750000000.0</v>
       </c>
-      <c r="AF24"/>
       <c r="AG24"/>
       <c r="AH24"/>
       <c r="AI24"/>
       <c r="AJ24"/>
       <c r="AK24"/>
       <c r="AL24"/>
       <c r="AM24"/>
       <c r="AN24"/>
       <c r="AO24"/>
-    </row>
-    <row r="25" spans="1:41">
+      <c r="AP24"/>
+    </row>
+    <row r="25" spans="1:42">
       <c r="A25" t="s">
         <v>36</v>
       </c>
       <c r="B25"/>
-      <c r="C25">
+      <c r="C25"/>
+      <c r="D25">
         <v>31410938390.0</v>
       </c>
-      <c r="D25">
+      <c r="E25">
         <v>5150621170.0</v>
       </c>
-      <c r="E25">
+      <c r="F25">
         <v>5704962410.0</v>
       </c>
-      <c r="F25">
+      <c r="G25">
         <v>3806017350.0</v>
       </c>
-      <c r="G25">
+      <c r="H25">
         <v>4286758660.0</v>
       </c>
-      <c r="H25">
+      <c r="I25">
         <v>4045889530.0</v>
       </c>
-      <c r="I25"/>
       <c r="J25"/>
       <c r="K25"/>
-      <c r="L25">
+      <c r="L25"/>
+      <c r="M25">
         <v>11874428570.0</v>
       </c>
-      <c r="M25">
+      <c r="N25">
         <v>16691439590.0</v>
       </c>
-      <c r="N25">
+      <c r="O25">
         <v>20935350340.0</v>
       </c>
-      <c r="O25">
+      <c r="P25">
         <v>25161841320.0</v>
       </c>
-      <c r="P25">
+      <c r="Q25">
         <v>49234821230.0</v>
       </c>
-      <c r="Q25">
+      <c r="R25">
         <v>60744305050.0</v>
       </c>
-      <c r="R25">
+      <c r="S25">
         <v>65945771380.0</v>
       </c>
-      <c r="S25">
+      <c r="T25">
         <v>57307054590.0</v>
       </c>
-      <c r="T25">
+      <c r="U25">
         <v>63551053250.0</v>
       </c>
-      <c r="U25">
+      <c r="V25">
         <v>71602119850.0</v>
       </c>
-      <c r="V25">
+      <c r="W25">
         <v>79951260940.0</v>
       </c>
-      <c r="W25">
+      <c r="X25">
         <v>87963235940.0</v>
       </c>
-      <c r="X25">
+      <c r="Y25">
         <v>87500000000.0</v>
       </c>
-      <c r="Y25">
+      <c r="Z25">
         <v>95000000000.0</v>
       </c>
-      <c r="Z25">
+      <c r="AA25">
         <v>43750000000.0</v>
       </c>
-      <c r="AA25">
+      <c r="AB25">
         <v>43893766670.0</v>
       </c>
-      <c r="AB25">
+      <c r="AC25">
         <v>51250000000.0</v>
       </c>
-      <c r="AC25"/>
       <c r="AD25"/>
       <c r="AE25"/>
       <c r="AF25"/>
       <c r="AG25"/>
       <c r="AH25"/>
       <c r="AI25"/>
       <c r="AJ25"/>
       <c r="AK25"/>
       <c r="AL25"/>
       <c r="AM25"/>
       <c r="AN25"/>
       <c r="AO25"/>
-    </row>
-    <row r="26" spans="1:41">
+      <c r="AP25"/>
+    </row>
+    <row r="26" spans="1:42">
       <c r="A26" t="s">
         <v>37</v>
       </c>
       <c r="B26"/>
       <c r="C26"/>
       <c r="D26"/>
       <c r="E26"/>
       <c r="F26"/>
       <c r="G26"/>
       <c r="H26"/>
       <c r="I26"/>
       <c r="J26"/>
       <c r="K26"/>
       <c r="L26"/>
       <c r="M26"/>
       <c r="N26"/>
       <c r="O26"/>
       <c r="P26"/>
       <c r="Q26"/>
       <c r="R26"/>
       <c r="S26"/>
       <c r="T26"/>
       <c r="U26"/>
       <c r="V26"/>
       <c r="W26"/>
       <c r="X26"/>
       <c r="Y26"/>
       <c r="Z26"/>
       <c r="AA26"/>
-      <c r="AB26">
+      <c r="AB26"/>
+      <c r="AC26">
         <v>27794016098.0</v>
       </c>
-      <c r="AC26">
+      <c r="AD26">
         <v>28956229617.0</v>
       </c>
-      <c r="AD26">
+      <c r="AE26">
         <v>28171355750.0</v>
       </c>
-      <c r="AE26">
+      <c r="AF26">
         <v>27680656655.0</v>
       </c>
-      <c r="AF26">
+      <c r="AG26">
         <v>28976694567.0</v>
       </c>
-      <c r="AG26"/>
       <c r="AH26"/>
       <c r="AI26"/>
       <c r="AJ26"/>
       <c r="AK26"/>
       <c r="AL26"/>
       <c r="AM26"/>
       <c r="AN26"/>
       <c r="AO26"/>
-    </row>
-    <row r="27" spans="1:41">
+      <c r="AP26"/>
+    </row>
+    <row r="27" spans="1:42">
       <c r="A27" t="s">
         <v>38</v>
       </c>
       <c r="B27"/>
       <c r="C27"/>
       <c r="D27"/>
       <c r="E27"/>
       <c r="F27"/>
       <c r="G27"/>
       <c r="H27"/>
       <c r="I27"/>
       <c r="J27"/>
       <c r="K27"/>
       <c r="L27"/>
       <c r="M27"/>
       <c r="N27"/>
       <c r="O27"/>
       <c r="P27"/>
       <c r="Q27"/>
       <c r="R27"/>
       <c r="S27"/>
       <c r="T27"/>
       <c r="U27"/>
       <c r="V27"/>
       <c r="W27"/>
       <c r="X27"/>
       <c r="Y27"/>
       <c r="Z27"/>
       <c r="AA27"/>
       <c r="AB27"/>
       <c r="AC27"/>
       <c r="AD27"/>
       <c r="AE27"/>
       <c r="AF27"/>
       <c r="AG27"/>
       <c r="AH27"/>
       <c r="AI27"/>
       <c r="AJ27"/>
       <c r="AK27"/>
       <c r="AL27"/>
       <c r="AM27"/>
       <c r="AN27"/>
       <c r="AO27"/>
-    </row>
-    <row r="28" spans="1:41">
+      <c r="AP27"/>
+    </row>
+    <row r="28" spans="1:42">
       <c r="A28" t="s">
         <v>39</v>
       </c>
       <c r="B28">
+        <v>270974074000.0</v>
+      </c>
+      <c r="C28">
         <v>349973930000.0</v>
       </c>
-      <c r="C28">
+      <c r="D28">
         <v>243118342000.0</v>
       </c>
-      <c r="D28">
+      <c r="E28">
         <v>111964939000.0</v>
       </c>
-      <c r="E28">
+      <c r="F28">
         <v>140501505000.0</v>
       </c>
-      <c r="F28">
+      <c r="G28">
         <v>170682750000.0</v>
       </c>
-      <c r="G28">
+      <c r="H28">
         <v>168485996000.0</v>
       </c>
-      <c r="H28">
+      <c r="I28">
         <v>102897559000.0</v>
       </c>
-      <c r="I28">
+      <c r="J28">
         <v>119170739784.0</v>
       </c>
-      <c r="J28">
+      <c r="K28">
         <v>99401647226.0</v>
       </c>
-      <c r="K28">
+      <c r="L28">
         <v>202011313832.0</v>
       </c>
-      <c r="L28">
+      <c r="M28">
         <v>62892305763.0</v>
       </c>
-      <c r="M28">
+      <c r="N28">
         <v>-6095542389.0</v>
       </c>
-      <c r="N28">
+      <c r="O28">
         <v>-149646663344.0</v>
       </c>
-      <c r="O28">
+      <c r="P28">
         <v>-177616796838.0</v>
       </c>
-      <c r="P28">
+      <c r="Q28">
         <v>-244736875716.0</v>
       </c>
-      <c r="Q28">
+      <c r="R28">
         <v>-208408586029.0</v>
       </c>
-      <c r="R28">
+      <c r="S28">
         <v>-161763264723.0</v>
       </c>
-      <c r="S28">
+      <c r="T28">
         <v>-207851861879.0</v>
       </c>
-      <c r="T28">
+      <c r="U28">
         <v>-111782618155.0</v>
       </c>
-      <c r="U28">
+      <c r="V28">
         <v>-190164630786.0</v>
       </c>
-      <c r="V28">
+      <c r="W28">
         <v>-123531233190.0</v>
       </c>
-      <c r="W28">
+      <c r="X28">
         <v>-141518025857.0</v>
       </c>
-      <c r="X28">
+      <c r="Y28">
         <v>-155183348654.0</v>
       </c>
-      <c r="Y28">
+      <c r="Z28">
         <v>-207760584138.0</v>
       </c>
-      <c r="Z28">
+      <c r="AA28">
         <v>-249733492756.0</v>
       </c>
-      <c r="AA28">
+      <c r="AB28">
         <v>-381998019282.0</v>
       </c>
-      <c r="AB28">
+      <c r="AC28">
         <v>-50930753764.0</v>
       </c>
-      <c r="AC28">
+      <c r="AD28">
         <v>19608432329.0</v>
       </c>
-      <c r="AD28">
+      <c r="AE28">
         <v>38831865349.0</v>
       </c>
-      <c r="AE28">
+      <c r="AF28">
         <v>6441448316.0</v>
       </c>
-      <c r="AF28">
+      <c r="AG28">
         <v>-181948121504.0</v>
       </c>
-      <c r="AG28">
+      <c r="AH28">
         <v>-7105687973.0</v>
       </c>
-      <c r="AH28">
+      <c r="AI28">
         <v>-28534948798.0</v>
       </c>
-      <c r="AI28">
+      <c r="AJ28">
         <v>-81060283154.0</v>
       </c>
-      <c r="AJ28">
+      <c r="AK28">
         <v>44281189866.0</v>
       </c>
-      <c r="AK28"/>
-      <c r="AL28">
+      <c r="AL28"/>
+      <c r="AM28">
         <v>2162430763.0</v>
       </c>
-      <c r="AM28">
+      <c r="AN28">
         <v>-783665514.0</v>
       </c>
-      <c r="AN28"/>
       <c r="AO28"/>
-    </row>
-    <row r="29" spans="1:41">
+      <c r="AP28"/>
+    </row>
+    <row r="29" spans="1:42">
       <c r="A29" t="s">
         <v>40</v>
       </c>
       <c r="B29">
+        <v>531486059655.0</v>
+      </c>
+      <c r="C29">
         <v>497176551136.0</v>
       </c>
-      <c r="C29">
+      <c r="D29">
         <v>464730047799.0</v>
       </c>
-      <c r="D29">
+      <c r="E29">
         <v>511883949966.0</v>
       </c>
-      <c r="E29">
+      <c r="F29">
         <v>539305175809.0</v>
       </c>
-      <c r="F29">
+      <c r="G29">
         <v>553003712713.0</v>
       </c>
-      <c r="G29">
+      <c r="H29">
         <v>536851884930.0</v>
       </c>
-      <c r="H29">
+      <c r="I29">
         <v>531357663514.0</v>
       </c>
-      <c r="I29">
+      <c r="J29">
         <v>582529095237.0</v>
       </c>
-      <c r="J29">
+      <c r="K29">
         <v>545028168694.0</v>
       </c>
-      <c r="K29">
+      <c r="L29">
         <v>554405118271.0</v>
       </c>
-      <c r="L29">
+      <c r="M29">
         <v>473748503164.0</v>
       </c>
-      <c r="M29">
+      <c r="N29">
         <v>386737958816.0</v>
       </c>
-      <c r="N29">
+      <c r="O29">
         <v>481059144395.0</v>
       </c>
-      <c r="O29">
+      <c r="P29">
         <v>418597575144.0</v>
       </c>
-      <c r="P29">
+      <c r="Q29">
         <v>480204138914.0</v>
       </c>
-      <c r="Q29">
+      <c r="R29">
         <v>491557315542.0</v>
       </c>
-      <c r="R29">
+      <c r="S29">
         <v>489173386291.0</v>
       </c>
-      <c r="S29">
+      <c r="T29">
         <v>652039945117.0</v>
       </c>
-      <c r="T29">
+      <c r="U29">
         <v>673933335552.0</v>
       </c>
-      <c r="U29">
+      <c r="V29">
         <v>725819233484.0</v>
       </c>
-      <c r="V29">
+      <c r="W29">
         <v>614474932512.0</v>
       </c>
-      <c r="W29">
+      <c r="X29">
         <v>647896586687.0</v>
       </c>
-      <c r="X29">
+      <c r="Y29">
         <v>550577068012.0</v>
       </c>
-      <c r="Y29">
+      <c r="Z29">
         <v>575741194147.0</v>
       </c>
-      <c r="Z29">
+      <c r="AA29">
         <v>578911148882.0</v>
       </c>
-      <c r="AA29"/>
       <c r="AB29"/>
       <c r="AC29"/>
       <c r="AD29"/>
       <c r="AE29"/>
       <c r="AF29"/>
       <c r="AG29"/>
       <c r="AH29"/>
       <c r="AI29"/>
       <c r="AJ29"/>
       <c r="AK29"/>
       <c r="AL29"/>
       <c r="AM29"/>
       <c r="AN29"/>
       <c r="AO29"/>
-    </row>
-    <row r="30" spans="1:41">
+      <c r="AP29"/>
+    </row>
+    <row r="30" spans="1:42">
       <c r="A30" t="s">
         <v>41</v>
       </c>
       <c r="B30">
+        <v>350600460000.0</v>
+      </c>
+      <c r="C30">
         <v>364913318000.0</v>
       </c>
-      <c r="C30">
+      <c r="D30">
         <v>408621048000.0</v>
       </c>
-      <c r="D30">
+      <c r="E30">
         <v>373191318000.0</v>
       </c>
-      <c r="E30">
+      <c r="F30">
         <v>429463055000.0</v>
       </c>
-      <c r="F30">
+      <c r="G30">
         <v>403068484000.0</v>
       </c>
-      <c r="G30">
+      <c r="H30">
         <v>332244754000.0</v>
       </c>
-      <c r="H30">
+      <c r="I30">
         <v>349062855000.0</v>
       </c>
-      <c r="I30">
+      <c r="J30">
         <v>355775552106.0</v>
       </c>
-      <c r="J30">
+      <c r="K30">
         <v>389695572820.0</v>
       </c>
-      <c r="K30">
+      <c r="L30">
         <v>327585702499.0</v>
       </c>
-      <c r="L30">
+      <c r="M30">
         <v>334495558898.0</v>
       </c>
-      <c r="M30">
+      <c r="N30">
         <v>366759545069.0</v>
       </c>
-      <c r="N30">
+      <c r="O30">
         <v>354011028796.0</v>
       </c>
-      <c r="O30">
+      <c r="P30">
         <v>334051681008.0</v>
       </c>
-      <c r="P30">
+      <c r="Q30">
         <v>219322000000.0</v>
       </c>
-      <c r="Q30">
+      <c r="R30">
         <v>463228119226.0</v>
       </c>
-      <c r="R30">
+      <c r="S30">
         <v>258185000000.0</v>
       </c>
-      <c r="S30">
+      <c r="T30">
         <v>148954000000.0</v>
       </c>
-      <c r="T30">
+      <c r="U30">
         <v>427696862308.0</v>
       </c>
-      <c r="U30">
+      <c r="V30">
         <v>352163675632.0</v>
       </c>
-      <c r="V30">
+      <c r="W30">
         <v>411086601250.0</v>
       </c>
-      <c r="W30">
+      <c r="X30">
         <v>347312298936.0</v>
       </c>
-      <c r="X30">
+      <c r="Y30">
         <v>350543810211.0</v>
       </c>
-      <c r="Y30">
+      <c r="Z30">
         <v>402043667822.0</v>
       </c>
-      <c r="Z30">
+      <c r="AA30">
         <v>433523773905.0</v>
       </c>
-      <c r="AA30">
+      <c r="AB30">
         <v>401666158222.0</v>
       </c>
-      <c r="AB30">
+      <c r="AC30">
         <v>438553957117.0</v>
       </c>
-      <c r="AC30">
+      <c r="AD30">
         <v>436382882380.0</v>
       </c>
-      <c r="AD30">
+      <c r="AE30">
         <v>454502294387.0</v>
       </c>
-      <c r="AE30">
+      <c r="AF30">
         <v>342676187746.0</v>
       </c>
-      <c r="AF30">
+      <c r="AG30">
         <v>162786650269.0</v>
       </c>
-      <c r="AG30">
+      <c r="AH30">
         <v>69279707843.0</v>
       </c>
-      <c r="AH30">
+      <c r="AI30">
         <v>152866125366.0</v>
       </c>
-      <c r="AI30">
+      <c r="AJ30">
         <v>70423607299.0</v>
       </c>
-      <c r="AJ30">
+      <c r="AK30">
         <v>14319911199.0</v>
       </c>
-      <c r="AK30"/>
       <c r="AL30"/>
-      <c r="AM30">
+      <c r="AM30"/>
+      <c r="AN30">
         <v>13296308716.0</v>
       </c>
-      <c r="AN30">
+      <c r="AO30">
         <v>391987900.0</v>
       </c>
-      <c r="AO30">
+      <c r="AP30">
         <v>980796000.0</v>
       </c>
     </row>
-    <row r="31" spans="1:41">
+    <row r="31" spans="1:42">
       <c r="A31" t="s">
         <v>42</v>
       </c>
       <c r="B31"/>
       <c r="C31"/>
       <c r="D31"/>
       <c r="E31"/>
       <c r="F31"/>
       <c r="G31"/>
       <c r="H31"/>
       <c r="I31"/>
       <c r="J31"/>
       <c r="K31"/>
       <c r="L31"/>
-      <c r="M31">
+      <c r="M31"/>
+      <c r="N31">
         <v>170470289018.0</v>
       </c>
-      <c r="N31"/>
       <c r="O31"/>
-      <c r="P31">
+      <c r="P31"/>
+      <c r="Q31">
         <v>292375818322.0</v>
       </c>
-      <c r="Q31">
+      <c r="R31">
         <v>295319977135.0</v>
       </c>
-      <c r="R31">
+      <c r="S31">
         <v>284957224018.0</v>
       </c>
-      <c r="S31">
+      <c r="T31">
         <v>472319586493.0</v>
       </c>
-      <c r="T31">
+      <c r="U31">
         <v>485017716798.0</v>
       </c>
-      <c r="U31">
+      <c r="V31">
         <v>521580929026.0</v>
       </c>
-      <c r="V31">
+      <c r="W31">
         <v>416574197050.0</v>
       </c>
-      <c r="W31">
+      <c r="X31">
         <v>440806367182.0</v>
       </c>
-      <c r="X31">
+      <c r="Y31">
         <v>349783780508.0</v>
       </c>
-      <c r="Y31">
+      <c r="Z31">
         <v>363992176555.0</v>
       </c>
-      <c r="Z31">
+      <c r="AA31">
         <v>416303804342.0</v>
       </c>
-      <c r="AA31">
+      <c r="AB31">
         <v>649731187722.0</v>
       </c>
-      <c r="AB31">
+      <c r="AC31">
         <v>821486025730.0</v>
       </c>
-      <c r="AC31">
+      <c r="AD31">
         <v>730031950221.0</v>
       </c>
-      <c r="AD31">
+      <c r="AE31">
         <v>674132304287.0</v>
       </c>
-      <c r="AE31">
+      <c r="AF31">
         <v>638834498474.0</v>
       </c>
-      <c r="AF31">
+      <c r="AG31">
         <v>445273368991.0</v>
       </c>
-      <c r="AG31"/>
       <c r="AH31"/>
       <c r="AI31"/>
       <c r="AJ31"/>
       <c r="AK31"/>
       <c r="AL31"/>
       <c r="AM31"/>
       <c r="AN31"/>
       <c r="AO31"/>
-    </row>
-    <row r="32" spans="1:41">
+      <c r="AP31"/>
+    </row>
+    <row r="32" spans="1:42">
       <c r="A32" t="s">
         <v>43</v>
       </c>
       <c r="B32">
+        <v>442717010714.0</v>
+      </c>
+      <c r="C32">
         <v>488702876494.0</v>
       </c>
-      <c r="C32">
+      <c r="D32">
         <v>525328745293.0</v>
       </c>
-      <c r="D32">
+      <c r="E32">
         <v>701360788149.0</v>
       </c>
-      <c r="E32">
+      <c r="F32">
         <v>713638923564.0</v>
       </c>
-      <c r="F32">
+      <c r="G32">
         <v>717599486257.0</v>
       </c>
-      <c r="G32">
+      <c r="H32">
         <v>691293085242.0</v>
       </c>
-      <c r="H32">
+      <c r="I32">
         <v>702329656998.0</v>
       </c>
-      <c r="I32">
+      <c r="J32">
         <v>689680008347.0</v>
       </c>
-      <c r="J32">
+      <c r="K32">
         <v>633517560288.0</v>
       </c>
-      <c r="K32">
+      <c r="L32">
         <v>614769755748.0</v>
       </c>
-      <c r="L32">
+      <c r="M32">
         <v>630885325041.0</v>
       </c>
-      <c r="M32">
+      <c r="N32">
         <v>638159033827.0</v>
       </c>
-      <c r="N32">
+      <c r="O32">
         <v>748909929496.0</v>
       </c>
-      <c r="O32">
+      <c r="P32">
         <v>742764571049.0</v>
       </c>
-      <c r="P32">
+      <c r="Q32">
         <v>858069604402.0</v>
       </c>
-      <c r="Q32">
+      <c r="R32">
         <v>920362381084.0</v>
       </c>
-      <c r="R32">
+      <c r="S32">
         <v>896120857141.0</v>
       </c>
-      <c r="S32">
+      <c r="T32">
         <v>1072186345691.0</v>
       </c>
-      <c r="T32">
+      <c r="U32">
         <v>1090133803038.0</v>
       </c>
-      <c r="U32">
+      <c r="V32">
         <v>1062309574528.0</v>
       </c>
-      <c r="V32">
+      <c r="W32">
         <v>920184061294.0</v>
       </c>
-      <c r="W32">
+      <c r="X32">
         <v>995886109590.0</v>
       </c>
-      <c r="X32">
+      <c r="Y32">
         <v>988091944990.0</v>
       </c>
-      <c r="Y32">
+      <c r="Z32">
         <v>1122944532296.0</v>
       </c>
-      <c r="Z32">
+      <c r="AA32">
         <v>1261576128894.0</v>
       </c>
-      <c r="AA32"/>
       <c r="AB32"/>
       <c r="AC32"/>
       <c r="AD32"/>
       <c r="AE32"/>
       <c r="AF32"/>
       <c r="AG32"/>
       <c r="AH32"/>
       <c r="AI32"/>
       <c r="AJ32"/>
       <c r="AK32"/>
       <c r="AL32"/>
       <c r="AM32"/>
       <c r="AN32"/>
       <c r="AO32"/>
-    </row>
-    <row r="33" spans="1:41">
+      <c r="AP32"/>
+    </row>
+    <row r="33" spans="1:42">
       <c r="A33" t="s">
         <v>44</v>
       </c>
       <c r="B33">
+        <v>689447809000.0</v>
+      </c>
+      <c r="C33">
         <v>655539065000.0</v>
       </c>
-      <c r="C33">
+      <c r="D33">
         <v>607374322000.0</v>
       </c>
-      <c r="D33">
+      <c r="E33">
         <v>620670891000.0</v>
       </c>
-      <c r="E33">
+      <c r="F33">
         <v>630426943000.0</v>
       </c>
-      <c r="F33">
+      <c r="G33">
         <v>641419735000.0</v>
       </c>
-      <c r="G33">
+      <c r="H33">
         <v>651053787000.0</v>
       </c>
-      <c r="H33">
+      <c r="I33">
         <v>655752713000.0</v>
       </c>
-      <c r="I33">
+      <c r="J33">
         <v>674163151974.0</v>
       </c>
-      <c r="J33">
+      <c r="K33">
         <v>695300591639.0</v>
       </c>
-      <c r="K33">
+      <c r="L33">
         <v>713742161819.0</v>
       </c>
-      <c r="L33">
+      <c r="M33">
         <v>666110240687.0</v>
       </c>
-      <c r="M33">
+      <c r="N33">
         <v>662228320018.0</v>
       </c>
-      <c r="N33">
+      <c r="O33">
         <v>651833822030.0</v>
       </c>
-      <c r="O33">
+      <c r="P33">
         <v>585108024245.0</v>
       </c>
-      <c r="P33">
+      <c r="Q33">
         <v>619374188301.0</v>
       </c>
-      <c r="Q33">
+      <c r="R33">
         <v>560108254878.0</v>
       </c>
-      <c r="R33">
+      <c r="S33">
         <v>546658372217.0</v>
       </c>
-      <c r="S33">
+      <c r="T33">
         <v>509213766267.0</v>
       </c>
-      <c r="T33">
+      <c r="U33">
         <v>472045587739.0</v>
       </c>
-      <c r="U33">
+      <c r="V33">
         <v>503835606462.0</v>
       </c>
-      <c r="V33">
+      <c r="W33">
         <v>494608734644.0</v>
       </c>
-      <c r="W33">
+      <c r="X33">
         <v>431586730050.0</v>
       </c>
-      <c r="X33">
+      <c r="Y33">
         <v>403487858403.0</v>
       </c>
-      <c r="Y33">
+      <c r="Z33">
         <v>375579121694.0</v>
       </c>
-      <c r="Z33">
+      <c r="AA33">
         <v>268479084710.0</v>
       </c>
-      <c r="AA33">
+      <c r="AB33">
         <v>265938050083.0</v>
       </c>
-      <c r="AB33">
+      <c r="AC33">
         <v>209508545113.0</v>
       </c>
-      <c r="AC33">
+      <c r="AD33">
         <v>195009177573.0</v>
       </c>
-      <c r="AD33">
+      <c r="AE33">
         <v>191052901430.0</v>
       </c>
-      <c r="AE33">
+      <c r="AF33">
         <v>167932609592.0</v>
       </c>
-      <c r="AF33">
+      <c r="AG33">
         <v>64243152758.0</v>
       </c>
-      <c r="AG33">
+      <c r="AH33">
         <v>51054790301.0</v>
       </c>
-      <c r="AH33">
+      <c r="AI33">
         <v>35464973969.0</v>
       </c>
-      <c r="AI33">
+      <c r="AJ33">
         <v>41931947036.0</v>
       </c>
-      <c r="AJ33">
+      <c r="AK33">
         <v>49127698714.0</v>
       </c>
-      <c r="AK33"/>
-      <c r="AL33">
+      <c r="AL33"/>
+      <c r="AM33">
         <v>-2162430763.0</v>
       </c>
-      <c r="AM33">
+      <c r="AN33">
         <v>2139088650.0</v>
       </c>
-      <c r="AN33"/>
       <c r="AO33"/>
-    </row>
-    <row r="34" spans="1:41">
+      <c r="AP33"/>
+    </row>
+    <row r="34" spans="1:42">
       <c r="A34" t="s">
         <v>45</v>
       </c>
       <c r="B34"/>
       <c r="C34"/>
       <c r="D34"/>
       <c r="E34"/>
       <c r="F34"/>
       <c r="G34"/>
       <c r="H34"/>
       <c r="I34"/>
       <c r="J34"/>
       <c r="K34"/>
       <c r="L34"/>
       <c r="M34"/>
       <c r="N34"/>
       <c r="O34"/>
       <c r="P34"/>
       <c r="Q34"/>
       <c r="R34"/>
       <c r="S34"/>
       <c r="T34"/>
       <c r="U34"/>
       <c r="V34"/>
       <c r="W34"/>
       <c r="X34"/>
       <c r="Y34"/>
       <c r="Z34"/>
       <c r="AA34"/>
       <c r="AB34"/>
       <c r="AC34"/>
       <c r="AD34"/>
       <c r="AE34"/>
       <c r="AF34"/>
       <c r="AG34"/>
       <c r="AH34"/>
       <c r="AI34"/>
       <c r="AJ34"/>
       <c r="AK34"/>
       <c r="AL34"/>
       <c r="AM34"/>
       <c r="AN34"/>
       <c r="AO34"/>
-    </row>
-    <row r="35" spans="1:41">
+      <c r="AP34"/>
+    </row>
+    <row r="35" spans="1:42">
       <c r="A35" t="s">
         <v>46</v>
       </c>
       <c r="B35">
+        <v>85538566000.0</v>
+      </c>
+      <c r="C35">
         <v>64893209000.0</v>
       </c>
-      <c r="C35">
+      <c r="D35">
         <v>44248694000.0</v>
       </c>
-      <c r="D35">
+      <c r="E35">
         <v>228198782000.0</v>
       </c>
-      <c r="E35">
+      <c r="F35">
         <v>222726715000.0</v>
       </c>
-      <c r="F35">
+      <c r="G35">
         <v>224752604000.0</v>
       </c>
-      <c r="G35">
+      <c r="H35">
         <v>213391558000.0</v>
       </c>
-      <c r="H35">
+      <c r="I35">
         <v>194474402000.0</v>
       </c>
-      <c r="I35">
+      <c r="J35">
         <v>210324297464.0</v>
       </c>
-      <c r="J35">
+      <c r="K35">
         <v>158478522705.0</v>
       </c>
-      <c r="K35">
+      <c r="L35">
         <v>158569140406.0</v>
       </c>
-      <c r="L35">
+      <c r="M35">
         <v>111769839575.0</v>
       </c>
-      <c r="M35">
+      <c r="N35">
         <v>101214792678.0</v>
       </c>
-      <c r="N35">
+      <c r="O35">
         <v>105115942138.0</v>
       </c>
-      <c r="O35">
+      <c r="P35">
         <v>33482442354.0</v>
       </c>
-      <c r="P35">
+      <c r="Q35">
         <v>57488934127.0</v>
       </c>
-      <c r="Q35">
+      <c r="R35">
         <v>68586394783.0</v>
       </c>
-      <c r="R35">
+      <c r="S35">
         <v>73404125018.0</v>
       </c>
-      <c r="S35">
+      <c r="T35">
         <v>64383124427.0</v>
       </c>
-      <c r="T35">
+      <c r="U35">
         <v>72757493408.0</v>
       </c>
-      <c r="U35">
+      <c r="V35">
         <v>80262398064.0</v>
       </c>
-      <c r="V35">
+      <c r="W35">
         <v>88053586039.0</v>
       </c>
-      <c r="W35">
+      <c r="X35">
         <v>95556146089.0</v>
       </c>
-      <c r="X35">
+      <c r="Y35">
         <v>93420157617.0</v>
       </c>
-      <c r="Y35">
+      <c r="Z35">
         <v>100635619138.0</v>
       </c>
-      <c r="Z35">
+      <c r="AA35">
         <v>47970625607.0</v>
       </c>
-      <c r="AA35">
+      <c r="AB35">
         <v>48919614577.0</v>
       </c>
-      <c r="AB35">
+      <c r="AC35">
         <v>53511746096.0</v>
       </c>
-      <c r="AC35">
+      <c r="AD35">
         <v>53428376964.0</v>
       </c>
-      <c r="AD35">
+      <c r="AE35">
         <v>57204364550.0</v>
       </c>
-      <c r="AE35">
+      <c r="AF35">
         <v>60941981175.0</v>
       </c>
-      <c r="AF35"/>
       <c r="AG35"/>
-      <c r="AH35">
+      <c r="AH35"/>
+      <c r="AI35">
         <v>8586643452.0</v>
       </c>
-      <c r="AI35">
+      <c r="AJ35">
         <v>17466820076.0</v>
       </c>
-      <c r="AJ35">
+      <c r="AK35">
         <v>24225450922.0</v>
       </c>
-      <c r="AK35"/>
       <c r="AL35"/>
-      <c r="AM35">
+      <c r="AM35"/>
+      <c r="AN35">
         <v>190135000.0</v>
       </c>
-      <c r="AN35"/>
       <c r="AO35"/>
-    </row>
-    <row r="36" spans="1:41">
+      <c r="AP35"/>
+    </row>
+    <row r="36" spans="1:42">
       <c r="A36" t="s">
         <v>47</v>
       </c>
       <c r="B36">
+        <v>38140615000.0</v>
+      </c>
+      <c r="C36">
         <v>35103963000.0</v>
       </c>
-      <c r="C36">
+      <c r="D36">
         <v>14875614000.0</v>
       </c>
-      <c r="D36">
+      <c r="E36">
         <v>16081521000.0</v>
       </c>
-      <c r="E36">
+      <c r="F36">
         <v>32401620000.0</v>
       </c>
-      <c r="F36">
+      <c r="G36">
         <v>32280111000.0</v>
       </c>
-      <c r="G36">
+      <c r="H36">
         <v>55045364000.0</v>
       </c>
-      <c r="H36">
+      <c r="I36">
         <v>15703540000.0</v>
       </c>
-      <c r="I36">
+      <c r="J36">
         <v>16356429076.0</v>
       </c>
-      <c r="J36">
+      <c r="K36">
         <v>60173528693.0</v>
       </c>
-      <c r="K36">
+      <c r="L36">
         <v>21407438233.0</v>
       </c>
-      <c r="L36">
+      <c r="M36">
         <v>42957955945.0</v>
       </c>
-      <c r="M36">
+      <c r="N36">
         <v>47576949941.0</v>
       </c>
-      <c r="N36">
+      <c r="O36">
         <v>50998957747.0</v>
       </c>
-      <c r="O36">
+      <c r="P36">
         <v>50395648235.0</v>
       </c>
-      <c r="P36">
+      <c r="Q36">
         <v>48602863870.0</v>
       </c>
-      <c r="Q36">
+      <c r="R36">
         <v>87824147933.0</v>
       </c>
-      <c r="R36">
+      <c r="S36">
         <v>91762411276.0</v>
       </c>
-      <c r="S36">
+      <c r="T36">
         <v>281568766686.0</v>
       </c>
-      <c r="T36">
+      <c r="U36">
         <v>253877163898.0</v>
       </c>
-      <c r="U36">
+      <c r="V36">
         <v>252469578030.0</v>
       </c>
-      <c r="V36">
+      <c r="W36">
         <v>211378085880.0</v>
       </c>
-      <c r="W36">
+      <c r="X36">
         <v>45907450073.0</v>
       </c>
-      <c r="X36">
+      <c r="Y36">
         <v>35907775090.0</v>
       </c>
-      <c r="Y36">
+      <c r="Z36">
         <v>164591946677.0</v>
       </c>
-      <c r="Z36">
+      <c r="AA36">
         <v>118004020578.0</v>
       </c>
-      <c r="AA36">
+      <c r="AB36">
         <v>441554363421.0</v>
       </c>
-      <c r="AB36">
+      <c r="AC36">
         <v>446750338706.0</v>
       </c>
-      <c r="AC36">
+      <c r="AD36">
         <v>375980582499.0</v>
       </c>
-      <c r="AD36">
+      <c r="AE36">
         <v>332815542833.0</v>
       </c>
-      <c r="AE36">
+      <c r="AF36">
         <v>431611702651.0</v>
       </c>
-      <c r="AF36">
+      <c r="AG36">
         <v>19834561795.0</v>
       </c>
-      <c r="AG36">
+      <c r="AH36">
         <v>10591301701.0</v>
       </c>
-      <c r="AH36">
+      <c r="AI36">
         <v>61250000.0</v>
       </c>
-      <c r="AI36">
+      <c r="AJ36">
         <v>34704045402.0</v>
       </c>
-      <c r="AJ36">
+      <c r="AK36">
         <v>43825365721.0</v>
       </c>
-      <c r="AK36"/>
-      <c r="AL36">
+      <c r="AL36"/>
+      <c r="AM36">
         <v>-2162430763.0</v>
       </c>
-      <c r="AM36"/>
       <c r="AN36"/>
       <c r="AO36"/>
-    </row>
-    <row r="37" spans="1:41">
+      <c r="AP36"/>
+    </row>
+    <row r="37" spans="1:42">
       <c r="A37" t="s">
         <v>48</v>
       </c>
       <c r="B37"/>
       <c r="C37"/>
       <c r="D37"/>
       <c r="E37"/>
       <c r="F37"/>
       <c r="G37"/>
       <c r="H37"/>
       <c r="I37"/>
       <c r="J37"/>
       <c r="K37"/>
       <c r="L37"/>
       <c r="M37"/>
       <c r="N37"/>
       <c r="O37"/>
       <c r="P37"/>
       <c r="Q37"/>
       <c r="R37"/>
       <c r="S37"/>
       <c r="T37"/>
       <c r="U37"/>
       <c r="V37"/>
       <c r="W37"/>
       <c r="X37"/>
       <c r="Y37"/>
       <c r="Z37"/>
       <c r="AA37"/>
       <c r="AB37"/>
       <c r="AC37"/>
       <c r="AD37"/>
       <c r="AE37"/>
       <c r="AF37"/>
       <c r="AG37"/>
       <c r="AH37"/>
       <c r="AI37"/>
       <c r="AJ37"/>
       <c r="AK37"/>
       <c r="AL37"/>
       <c r="AM37"/>
       <c r="AN37"/>
       <c r="AO37"/>
-    </row>
-    <row r="38" spans="1:41">
+      <c r="AP37"/>
+    </row>
+    <row r="38" spans="1:42">
       <c r="A38" t="s">
         <v>49</v>
       </c>
       <c r="B38"/>
-      <c r="C38">
+      <c r="C38"/>
+      <c r="D38">
         <v>34618418800.0</v>
       </c>
-      <c r="D38">
+      <c r="E38">
         <v>34221798280.0</v>
       </c>
-      <c r="E38">
+      <c r="F38">
         <v>34311144790.0</v>
       </c>
-      <c r="F38">
+      <c r="G38">
         <v>33771708970.0</v>
       </c>
-      <c r="G38">
+      <c r="H38">
         <v>33821653410.0</v>
       </c>
-      <c r="H38">
+      <c r="I38">
         <v>26262284910.0</v>
       </c>
-      <c r="I38"/>
       <c r="J38"/>
       <c r="K38"/>
-      <c r="L38">
+      <c r="L38"/>
+      <c r="M38">
         <v>18350026340.0</v>
       </c>
-      <c r="M38">
+      <c r="N38">
         <v>31466021546.0</v>
       </c>
-      <c r="N38">
+      <c r="O38">
         <v>19726148280.0</v>
       </c>
-      <c r="O38">
+      <c r="P38">
         <v>18921910910.0</v>
       </c>
-      <c r="P38">
+      <c r="Q38">
         <v>26639392391.0</v>
       </c>
-      <c r="Q38">
+      <c r="R38">
         <v>26249196618.0</v>
       </c>
-      <c r="R38">
+      <c r="S38">
         <v>26881424356.0</v>
       </c>
-      <c r="S38">
+      <c r="T38">
         <v>25172654501.0</v>
       </c>
-      <c r="T38">
+      <c r="U38">
         <v>22920978905.0</v>
       </c>
-      <c r="U38">
+      <c r="V38">
         <v>54745843872.0</v>
       </c>
-      <c r="V38">
+      <c r="W38">
         <v>53681906393.0</v>
       </c>
-      <c r="W38">
+      <c r="X38">
         <v>13419296993.0</v>
       </c>
-      <c r="X38">
+      <c r="Y38">
         <v>5059254560.0</v>
       </c>
-      <c r="Y38">
+      <c r="Z38">
         <v>7874661533.0</v>
       </c>
-      <c r="Z38">
+      <c r="AA38">
         <v>4336185458.0</v>
       </c>
-      <c r="AA38">
+      <c r="AB38">
         <v>4274603616.0</v>
       </c>
-      <c r="AB38">
+      <c r="AC38">
         <v>7827649750.0</v>
       </c>
-      <c r="AC38">
+      <c r="AD38">
         <v>1084579741.0</v>
       </c>
-      <c r="AD38">
+      <c r="AE38">
         <v>856468472.0</v>
       </c>
-      <c r="AE38">
+      <c r="AF38">
         <v>2545620496.0</v>
       </c>
-      <c r="AF38">
+      <c r="AG38">
         <v>19834561795.0</v>
       </c>
-      <c r="AG38">
+      <c r="AH38">
         <v>38760211200.0</v>
       </c>
-      <c r="AH38">
+      <c r="AI38">
         <v>25265501700.0</v>
       </c>
-      <c r="AI38">
+      <c r="AJ38">
         <v>35070750400.0</v>
       </c>
-      <c r="AJ38">
+      <c r="AK38">
         <v>43909775000.0</v>
       </c>
-      <c r="AK38"/>
       <c r="AL38"/>
-      <c r="AM38">
+      <c r="AM38"/>
+      <c r="AN38">
         <v>37127500.0</v>
       </c>
-      <c r="AN38">
+      <c r="AO38">
         <v>24919000.0</v>
       </c>
-      <c r="AO38">
+      <c r="AP38">
         <v>20606500.0</v>
       </c>
     </row>
-    <row r="39" spans="1:41">
+    <row r="39" spans="1:42">
       <c r="A39" t="s">
         <v>50</v>
       </c>
       <c r="B39">
+        <v>301084014000.0</v>
+      </c>
+      <c r="C39">
         <v>98640747000.0</v>
       </c>
-      <c r="C39">
+      <c r="D39">
         <v>89091650000.0</v>
       </c>
-      <c r="D39">
+      <c r="E39">
         <v>346547031000.0</v>
       </c>
-      <c r="E39">
+      <c r="F39">
         <v>348248503000.0</v>
       </c>
-      <c r="F39">
+      <c r="G39">
         <v>343476287000.0</v>
       </c>
-      <c r="G39">
+      <c r="H39">
         <v>135606695000.0</v>
       </c>
-      <c r="H39">
+      <c r="I39">
         <v>107692865000.0</v>
       </c>
-      <c r="I39">
+      <c r="J39">
         <v>261375522816.0</v>
       </c>
-      <c r="J39">
+      <c r="K39">
         <v>243342988505.0</v>
       </c>
-      <c r="K39">
+      <c r="L39">
         <v>329051229637.0</v>
       </c>
-      <c r="L39">
+      <c r="M39">
         <v>254977065263.0</v>
       </c>
-      <c r="M39">
+      <c r="N39">
         <v>264417738164.0</v>
       </c>
-      <c r="N39">
+      <c r="O39">
         <v>259751649217.0</v>
       </c>
-      <c r="O39">
+      <c r="P39">
         <v>54089451141.0</v>
       </c>
-      <c r="P39">
+      <c r="Q39">
         <v>399918389406.0</v>
       </c>
-      <c r="Q39">
+      <c r="R39">
         <v>452255903312.0</v>
       </c>
-      <c r="R39">
+      <c r="S39">
         <v>702058057437.0</v>
       </c>
-      <c r="S39">
+      <c r="T39">
         <v>571699466578.0</v>
       </c>
-      <c r="T39">
+      <c r="U39">
         <v>239153021075.0</v>
       </c>
-      <c r="U39">
+      <c r="V39">
         <v>567230838221.0</v>
       </c>
-      <c r="V39">
+      <c r="W39">
         <v>575456470092.0</v>
       </c>
-      <c r="W39">
+      <c r="X39">
         <v>579308283059.0</v>
       </c>
-      <c r="X39">
+      <c r="Y39">
         <v>137307247988.0</v>
       </c>
-      <c r="Y39">
+      <c r="Z39">
         <v>424319403623.0</v>
       </c>
-      <c r="Z39">
+      <c r="AA39">
         <v>265497887718.0</v>
       </c>
-      <c r="AA39">
+      <c r="AB39">
         <v>715002203775.0</v>
       </c>
-      <c r="AB39">
+      <c r="AC39">
         <v>96503330509.0</v>
       </c>
-      <c r="AC39">
+      <c r="AD39">
         <v>155708291290.0</v>
       </c>
-      <c r="AD39">
+      <c r="AE39">
         <v>243865602801.0</v>
       </c>
-      <c r="AE39">
+      <c r="AF39">
         <v>15612840375.0</v>
       </c>
-      <c r="AF39">
+      <c r="AG39">
         <v>222396460770.0</v>
       </c>
-      <c r="AG39">
+      <c r="AH39">
         <v>190120566086.0</v>
       </c>
-      <c r="AH39">
+      <c r="AI39">
         <v>155810496343.0</v>
       </c>
-      <c r="AI39">
+      <c r="AJ39">
         <v>15598374725.0</v>
       </c>
-      <c r="AJ39">
+      <c r="AK39">
         <v>77096011556.0</v>
       </c>
-      <c r="AK39"/>
       <c r="AL39"/>
-      <c r="AM39">
+      <c r="AM39"/>
+      <c r="AN39">
         <v>8439773148.0</v>
       </c>
-      <c r="AN39"/>
       <c r="AO39"/>
-    </row>
-    <row r="40" spans="1:41">
+      <c r="AP39"/>
+    </row>
+    <row r="40" spans="1:42">
       <c r="A40" t="s">
         <v>51</v>
       </c>
       <c r="B40">
+        <v>197784550000.0</v>
+      </c>
+      <c r="C40">
         <v>75351619000.0</v>
       </c>
-      <c r="C40">
+      <c r="D40">
         <v>28533650000.0</v>
       </c>
-      <c r="D40">
+      <c r="E40">
         <v>202124801000.0</v>
       </c>
-      <c r="E40">
+      <c r="F40">
         <v>178418162000.0</v>
       </c>
-      <c r="F40">
+      <c r="G40">
         <v>229470702000.0</v>
       </c>
-      <c r="G40">
+      <c r="H40">
         <v>108982041000.0</v>
       </c>
-      <c r="H40">
+      <c r="I40">
         <v>98922922000.0</v>
       </c>
-      <c r="I40">
+      <c r="J40">
         <v>192492878668.0</v>
       </c>
-      <c r="J40">
+      <c r="K40">
         <v>88410328419.0</v>
       </c>
-      <c r="K40">
+      <c r="L40">
         <v>172271717613.0</v>
       </c>
-      <c r="L40">
+      <c r="M40">
         <v>107362200694.0</v>
       </c>
-      <c r="M40">
+      <c r="N40">
         <v>266174645336.0</v>
       </c>
-      <c r="N40">
+      <c r="O40">
         <v>236742653448.0</v>
       </c>
-      <c r="O40">
+      <c r="P40">
         <v>197049019955.0</v>
       </c>
-      <c r="P40">
+      <c r="Q40">
         <v>277529439742.0</v>
       </c>
-      <c r="Q40">
+      <c r="R40">
         <v>230630278040.0</v>
       </c>
-      <c r="R40">
+      <c r="S40">
         <v>348653061809.0</v>
       </c>
-      <c r="S40">
+      <c r="T40">
         <v>308048454186.0</v>
       </c>
-      <c r="T40">
+      <c r="U40">
         <v>56488521699.0</v>
       </c>
-      <c r="U40">
+      <c r="V40">
         <v>66014424317.0</v>
       </c>
-      <c r="V40">
+      <c r="W40">
         <v>159632863363.0</v>
       </c>
-      <c r="W40">
+      <c r="X40">
         <v>132452747374.0</v>
       </c>
-      <c r="X40">
+      <c r="Y40">
         <v>93612944138.0</v>
       </c>
-      <c r="Y40">
+      <c r="Z40">
         <v>219908795720.0</v>
       </c>
-      <c r="Z40">
+      <c r="AA40">
         <v>49756145268.0</v>
       </c>
-      <c r="AA40">
+      <c r="AB40">
         <v>92094768535.0</v>
       </c>
-      <c r="AB40">
+      <c r="AC40">
         <v>3903705604.0</v>
       </c>
-      <c r="AC40">
+      <c r="AD40">
         <v>5424667359.0</v>
       </c>
-      <c r="AD40">
+      <c r="AE40">
         <v>19800962996.0</v>
       </c>
-      <c r="AE40">
+      <c r="AF40">
         <v>23241050042.0</v>
       </c>
-      <c r="AF40">
+      <c r="AG40">
         <v>97994745658.0</v>
       </c>
-      <c r="AG40">
+      <c r="AH40">
         <v>48033831879.0</v>
       </c>
-      <c r="AH40">
+      <c r="AI40">
         <v>4679736026.0</v>
       </c>
-      <c r="AI40">
+      <c r="AJ40">
         <v>15509525206.0</v>
       </c>
-      <c r="AJ40">
+      <c r="AK40">
         <v>2625050540.0</v>
       </c>
-      <c r="AK40"/>
       <c r="AL40"/>
-      <c r="AM40">
+      <c r="AM40"/>
+      <c r="AN40">
         <v>10541910439.0</v>
       </c>
-      <c r="AN40">
+      <c r="AO40">
         <v>281819000.0</v>
       </c>
-      <c r="AO40">
+      <c r="AP40">
         <v>219538000.0</v>
       </c>
     </row>
-    <row r="41" spans="1:41">
+    <row r="41" spans="1:42">
       <c r="A41" t="s">
         <v>52</v>
       </c>
       <c r="B41"/>
       <c r="C41"/>
       <c r="D41"/>
       <c r="E41"/>
       <c r="F41"/>
       <c r="G41"/>
       <c r="H41"/>
       <c r="I41"/>
       <c r="J41"/>
       <c r="K41"/>
       <c r="L41"/>
-      <c r="M41">
+      <c r="M41"/>
+      <c r="N41">
         <v>9393353091.0</v>
       </c>
-      <c r="N41"/>
       <c r="O41"/>
-      <c r="P41">
+      <c r="P41"/>
+      <c r="Q41">
         <v>8254112902.0</v>
       </c>
-      <c r="Q41">
+      <c r="R41">
         <v>7842089730.0</v>
       </c>
-      <c r="R41">
+      <c r="S41">
         <v>7458353642.0</v>
       </c>
-      <c r="S41">
+      <c r="T41">
         <v>7076069840.0</v>
       </c>
-      <c r="T41">
+      <c r="U41">
         <v>9206440155.0</v>
       </c>
-      <c r="U41">
+      <c r="V41">
         <v>8660278217.0</v>
       </c>
-      <c r="V41">
+      <c r="W41">
         <v>8102325102.0</v>
       </c>
-      <c r="W41">
+      <c r="X41">
         <v>7592910153.0</v>
       </c>
-      <c r="X41">
+      <c r="Y41">
         <v>5920157617.0</v>
       </c>
-      <c r="Y41">
+      <c r="Z41">
         <v>5635619138.0</v>
       </c>
-      <c r="Z41">
+      <c r="AA41">
         <v>4220625607.0</v>
       </c>
-      <c r="AA41">
+      <c r="AB41">
         <v>5025847910.0</v>
       </c>
-      <c r="AB41">
+      <c r="AC41">
         <v>2261746096.0</v>
       </c>
-      <c r="AC41">
+      <c r="AD41">
         <v>2178376964.0</v>
       </c>
-      <c r="AD41">
+      <c r="AE41">
         <v>2204364550.0</v>
       </c>
-      <c r="AE41">
+      <c r="AF41">
         <v>2191981175.0</v>
       </c>
-      <c r="AF41">
+      <c r="AG41">
         <v>2104086826.0</v>
       </c>
-      <c r="AG41">
+      <c r="AH41">
         <v>1910903100.0</v>
       </c>
-      <c r="AH41">
+      <c r="AI41">
         <v>8586643500.0</v>
       </c>
-      <c r="AI41">
+      <c r="AJ41">
         <v>17466820100.0</v>
       </c>
-      <c r="AJ41">
+      <c r="AK41">
         <v>24225450900.0</v>
       </c>
-      <c r="AK41"/>
       <c r="AL41"/>
-      <c r="AM41">
+      <c r="AM41"/>
+      <c r="AN41">
         <v>148510000.0</v>
       </c>
-      <c r="AN41">
+      <c r="AO41">
         <v>99676000.0</v>
       </c>
-      <c r="AO41">
+      <c r="AP41">
         <v>82426000.0</v>
       </c>
     </row>
-    <row r="42" spans="1:41">
+    <row r="42" spans="1:42">
       <c r="A42" t="s">
         <v>53</v>
       </c>
       <c r="B42">
+        <v>303358373000.0</v>
+      </c>
+      <c r="C42">
         <v>303144085000.0</v>
       </c>
-      <c r="C42">
+      <c r="D42">
         <v>-336538895517.0</v>
       </c>
-      <c r="D42">
+      <c r="E42">
         <v>-334964552240.0</v>
       </c>
-      <c r="E42">
+      <c r="F42">
         <v>-346791272611.0</v>
       </c>
-      <c r="F42">
+      <c r="G42">
         <v>-347976103112.0</v>
       </c>
-      <c r="G42">
+      <c r="H42">
         <v>-352518803585.0</v>
       </c>
-      <c r="H42">
+      <c r="I42">
         <v>-353733726000.0</v>
       </c>
-      <c r="I42">
+      <c r="J42">
         <v>-351359936536.0</v>
       </c>
-      <c r="J42">
+      <c r="K42">
         <v>-352949156727.0</v>
       </c>
-      <c r="K42">
+      <c r="L42">
         <v>966555215740.0</v>
       </c>
-      <c r="L42">
+      <c r="M42">
         <v>-352609618715.0</v>
       </c>
-      <c r="M42">
+      <c r="N42">
         <v>-338204393128.0</v>
       </c>
-      <c r="N42">
+      <c r="O42">
         <v>-242388130661.0</v>
       </c>
-      <c r="O42">
+      <c r="P42">
         <v>-235932383971.0</v>
       </c>
-      <c r="P42">
+      <c r="Q42">
         <v>-207967567499.0</v>
       </c>
-      <c r="Q42">
+      <c r="R42">
         <v>-200342120052.0</v>
       </c>
-      <c r="R42">
+      <c r="S42">
         <v>-208056325863.0</v>
       </c>
-      <c r="S42">
+      <c r="T42">
         <v>-7447899551.0</v>
       </c>
-      <c r="T42">
+      <c r="U42">
         <v>13548324446.0</v>
       </c>
-      <c r="U42">
+      <c r="V42">
         <v>59470738595.0</v>
       </c>
-      <c r="V42">
+      <c r="W42">
         <v>-14468150416.0</v>
       </c>
-      <c r="W42">
+      <c r="X42">
         <v>27222554020.0</v>
       </c>
-      <c r="X42">
+      <c r="Y42">
         <v>-500791704600.0</v>
       </c>
-      <c r="Y42">
+      <c r="Z42">
         <v>-312040934770.0</v>
       </c>
-      <c r="Z42">
+      <c r="AA42">
         <v>-1023895806414.0</v>
       </c>
-      <c r="AA42">
+      <c r="AB42">
         <v>202117430240.0</v>
       </c>
-      <c r="AB42">
+      <c r="AC42">
         <v>292652966109.0</v>
       </c>
-      <c r="AC42">
+      <c r="AD42">
         <v>292653764977.0</v>
       </c>
-      <c r="AD42">
+      <c r="AE42">
         <v>290205242459.0</v>
       </c>
-      <c r="AE42">
+      <c r="AF42">
         <v>288522923675.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>286120226900.0</v>
       </c>
       <c r="AG42">
         <v>286120226900.0</v>
       </c>
       <c r="AH42">
+        <v>286120226900.0</v>
+      </c>
+      <c r="AI42">
         <v>286463526900.0</v>
       </c>
-      <c r="AI42">
+      <c r="AJ42">
         <v>286857212796.0</v>
       </c>
-      <c r="AJ42">
+      <c r="AK42">
         <v>19737797081.0</v>
       </c>
-      <c r="AK42"/>
       <c r="AL42"/>
-      <c r="AM42">
+      <c r="AM42"/>
+      <c r="AN42">
         <v>3174344044.0</v>
       </c>
-      <c r="AN42"/>
       <c r="AO42"/>
-    </row>
-    <row r="43" spans="1:41">
+      <c r="AP42"/>
+    </row>
+    <row r="43" spans="1:42">
       <c r="A43" t="s">
         <v>54</v>
       </c>
       <c r="B43"/>
       <c r="C43"/>
       <c r="D43"/>
       <c r="E43"/>
       <c r="F43"/>
       <c r="G43"/>
       <c r="H43"/>
       <c r="I43"/>
       <c r="J43"/>
       <c r="K43"/>
       <c r="L43"/>
       <c r="M43"/>
       <c r="N43"/>
       <c r="O43"/>
       <c r="P43"/>
       <c r="Q43"/>
       <c r="R43"/>
       <c r="S43"/>
       <c r="T43"/>
       <c r="U43"/>
       <c r="V43"/>
       <c r="W43"/>
       <c r="X43"/>
       <c r="Y43"/>
       <c r="Z43"/>
       <c r="AA43"/>
       <c r="AB43"/>
       <c r="AC43"/>
       <c r="AD43"/>
       <c r="AE43"/>
       <c r="AF43"/>
       <c r="AG43"/>
       <c r="AH43"/>
       <c r="AI43"/>
       <c r="AJ43"/>
       <c r="AK43"/>
       <c r="AL43"/>
       <c r="AM43"/>
       <c r="AN43"/>
       <c r="AO43"/>
-    </row>
-    <row r="44" spans="1:41">
+      <c r="AP43"/>
+    </row>
+    <row r="44" spans="1:42">
       <c r="A44" t="s">
         <v>55</v>
       </c>
       <c r="B44"/>
       <c r="C44"/>
       <c r="D44"/>
       <c r="E44"/>
       <c r="F44"/>
       <c r="G44"/>
       <c r="H44"/>
       <c r="I44"/>
       <c r="J44"/>
       <c r="K44"/>
       <c r="L44"/>
       <c r="M44"/>
       <c r="N44"/>
       <c r="O44"/>
       <c r="P44"/>
       <c r="Q44"/>
       <c r="R44"/>
       <c r="S44"/>
       <c r="T44"/>
       <c r="U44"/>
       <c r="V44"/>
       <c r="W44"/>
       <c r="X44"/>
       <c r="Y44"/>
       <c r="Z44"/>
       <c r="AA44"/>
       <c r="AB44"/>
       <c r="AC44"/>
       <c r="AD44"/>
       <c r="AE44"/>
       <c r="AF44"/>
       <c r="AG44"/>
       <c r="AH44"/>
       <c r="AI44"/>
       <c r="AJ44"/>
       <c r="AK44"/>
       <c r="AL44"/>
       <c r="AM44"/>
       <c r="AN44"/>
       <c r="AO44"/>
-    </row>
-    <row r="45" spans="1:41">
+      <c r="AP44"/>
+    </row>
+    <row r="45" spans="1:42">
       <c r="A45" t="s">
         <v>56</v>
       </c>
       <c r="B45">
+        <v>707226164868.0</v>
+      </c>
+      <c r="C45">
         <v>682006613414.0</v>
       </c>
-      <c r="C45">
+      <c r="D45">
         <v>633839458938.0</v>
       </c>
-      <c r="D45">
+      <c r="E45">
         <v>629662723597.0</v>
       </c>
-      <c r="E45">
+      <c r="F45">
         <v>619412486038.0</v>
       </c>
-      <c r="F45">
+      <c r="G45">
         <v>606990528402.0</v>
       </c>
-      <c r="G45">
+      <c r="H45">
         <v>595471805134.0</v>
       </c>
-      <c r="H45">
+      <c r="I45">
         <v>590820069433.0</v>
       </c>
-      <c r="I45">
+      <c r="J45">
         <v>583771981857.0</v>
       </c>
-      <c r="J45">
+      <c r="K45">
         <v>572111505041.0</v>
       </c>
-      <c r="K45">
+      <c r="L45">
         <v>566772263214.0</v>
       </c>
-      <c r="L45">
+      <c r="M45">
         <v>519972450405.0</v>
       </c>
-      <c r="M45">
+      <c r="N45">
         <v>480478615770.0</v>
       </c>
-      <c r="N45">
+      <c r="O45">
         <v>471655141310.0</v>
       </c>
-      <c r="O45">
+      <c r="P45">
         <v>451072375657.0</v>
       </c>
-      <c r="P45">
+      <c r="Q45">
         <v>514678052188.0</v>
       </c>
-      <c r="Q45"/>
       <c r="R45"/>
       <c r="S45"/>
       <c r="T45"/>
       <c r="U45"/>
       <c r="V45"/>
       <c r="W45"/>
       <c r="X45"/>
       <c r="Y45"/>
       <c r="Z45"/>
       <c r="AA45"/>
       <c r="AB45"/>
       <c r="AC45"/>
       <c r="AD45"/>
       <c r="AE45"/>
       <c r="AF45"/>
       <c r="AG45"/>
       <c r="AH45"/>
       <c r="AI45"/>
       <c r="AJ45"/>
       <c r="AK45"/>
       <c r="AL45"/>
       <c r="AM45"/>
       <c r="AN45"/>
       <c r="AO45"/>
-    </row>
-    <row r="46" spans="1:41">
+      <c r="AP45"/>
+    </row>
+    <row r="46" spans="1:42">
       <c r="A46" t="s">
         <v>57</v>
       </c>
       <c r="B46">
+        <v>345211014000.0</v>
+      </c>
+      <c r="C46">
         <v>331087543000.0</v>
       </c>
-      <c r="C46">
+      <c r="D46">
         <v>301429515000.0</v>
       </c>
-      <c r="D46">
+      <c r="E46">
         <v>315466226000.0</v>
       </c>
-      <c r="E46">
+      <c r="F46">
         <v>323662510000.0</v>
       </c>
-      <c r="F46">
+      <c r="G46">
         <v>331636130000.0</v>
       </c>
-      <c r="G46">
+      <c r="H46">
         <v>340613425000.0</v>
       </c>
-      <c r="H46">
+      <c r="I46">
         <v>354368534000.0</v>
       </c>
-      <c r="I46">
+      <c r="J46">
         <v>367843927390.0</v>
       </c>
-      <c r="J46">
+      <c r="K46">
         <v>379037684561.0</v>
       </c>
-      <c r="K46">
+      <c r="L46">
         <v>394367696942.0</v>
       </c>
-      <c r="L46">
+      <c r="M46">
         <v>364370801305.0</v>
       </c>
-      <c r="M46">
+      <c r="N46">
         <v>343888401457.0</v>
       </c>
-      <c r="N46">
+      <c r="O46">
         <v>350961343045.0</v>
       </c>
-      <c r="O46">
+      <c r="P46">
         <v>345656893751.0</v>
       </c>
-      <c r="P46">
+      <c r="Q46">
         <v>403873809831.0</v>
       </c>
-      <c r="Q46">
+      <c r="R46">
         <v>389729931838.0</v>
       </c>
-      <c r="R46">
+      <c r="S46">
         <v>373405241634.0</v>
       </c>
-      <c r="S46">
+      <c r="T46">
         <v>337186244071.0</v>
       </c>
-      <c r="T46">
+      <c r="U46">
         <v>302755360543.0</v>
       </c>
-      <c r="U46">
+      <c r="V46">
         <v>303597118091.0</v>
       </c>
-      <c r="V46">
+      <c r="W46">
         <v>300663701070.0</v>
       </c>
-      <c r="W46">
+      <c r="X46">
         <v>298262293453.0</v>
       </c>
-      <c r="X46">
+      <c r="Y46">
         <v>274784958898.0</v>
       </c>
-      <c r="Y46">
+      <c r="Z46">
         <v>256368726646.0</v>
       </c>
-      <c r="Z46">
+      <c r="AA46">
         <v>151372673608.0</v>
       </c>
-      <c r="AA46">
+      <c r="AB46">
         <v>152690684054.0</v>
       </c>
-      <c r="AB46">
+      <c r="AC46">
         <v>149634417956.0</v>
       </c>
-      <c r="AC46">
+      <c r="AD46">
         <v>142444551209.0</v>
       </c>
-      <c r="AD46">
+      <c r="AE46">
         <v>141385748946.0</v>
       </c>
-      <c r="AE46">
+      <c r="AF46">
         <v>117277791188.0</v>
       </c>
-      <c r="AF46">
+      <c r="AG46">
         <v>15431896396.0</v>
       </c>
-      <c r="AG46">
+      <c r="AH46">
         <v>12294579095.0</v>
       </c>
-      <c r="AH46">
+      <c r="AI46">
         <v>10199472235.0</v>
       </c>
-      <c r="AI46">
+      <c r="AJ46">
         <v>6861196615.0</v>
       </c>
-      <c r="AJ46">
+      <c r="AK46">
         <v>5217923743.0</v>
       </c>
-      <c r="AK46"/>
       <c r="AL46"/>
-      <c r="AM46">
+      <c r="AM46"/>
+      <c r="AN46">
         <v>2083447675.0</v>
       </c>
-      <c r="AN46"/>
       <c r="AO46"/>
-    </row>
-    <row r="47" spans="1:41">
+      <c r="AP46"/>
+    </row>
+    <row r="47" spans="1:42">
       <c r="A47" t="s">
         <v>58</v>
       </c>
       <c r="B47"/>
-      <c r="C47">
+      <c r="C47"/>
+      <c r="D47">
         <v>301429514670.0</v>
       </c>
-      <c r="D47">
+      <c r="E47">
         <v>315466226480.0</v>
       </c>
-      <c r="E47">
+      <c r="F47">
         <v>323662510400.0</v>
       </c>
-      <c r="F47">
+      <c r="G47">
         <v>331636129570.0</v>
       </c>
-      <c r="G47">
+      <c r="H47">
         <v>340613424710.0</v>
       </c>
-      <c r="H47">
+      <c r="I47">
         <v>354368533970.0</v>
       </c>
-      <c r="I47"/>
       <c r="J47"/>
       <c r="K47"/>
-      <c r="L47">
+      <c r="L47"/>
+      <c r="M47">
         <v>364370801310.0</v>
       </c>
-      <c r="M47">
+      <c r="N47">
         <v>343888401457.0</v>
       </c>
-      <c r="N47">
+      <c r="O47">
         <v>350961343050.0</v>
       </c>
-      <c r="O47">
+      <c r="P47">
         <v>345656893750.0</v>
       </c>
-      <c r="P47">
+      <c r="Q47">
         <v>403873809831.0</v>
       </c>
-      <c r="Q47">
+      <c r="R47">
         <v>389729931838.0</v>
       </c>
-      <c r="R47">
+      <c r="S47">
         <v>373405241634.0</v>
       </c>
-      <c r="S47">
+      <c r="T47">
         <v>337186244071.0</v>
       </c>
-      <c r="T47">
+      <c r="U47">
         <v>302755360543.0</v>
       </c>
-      <c r="U47">
+      <c r="V47">
         <v>303597118091.0</v>
       </c>
-      <c r="V47">
+      <c r="W47">
         <v>300663701070.0</v>
       </c>
-      <c r="W47">
+      <c r="X47">
         <v>298262293453.0</v>
       </c>
-      <c r="X47">
+      <c r="Y47">
         <v>274784958898.0</v>
       </c>
-      <c r="Y47">
+      <c r="Z47">
         <v>256368726646.0</v>
       </c>
-      <c r="Z47">
+      <c r="AA47">
         <v>151372673608.0</v>
       </c>
-      <c r="AA47">
+      <c r="AB47">
         <v>152690684054.0</v>
       </c>
-      <c r="AB47">
+      <c r="AC47">
         <v>149634417960.0</v>
       </c>
-      <c r="AC47">
+      <c r="AD47">
         <v>142444551209.0</v>
       </c>
-      <c r="AD47">
+      <c r="AE47">
         <v>141385748946.0</v>
       </c>
-      <c r="AE47">
+      <c r="AF47">
         <v>117277791188.0</v>
       </c>
-      <c r="AF47">
+      <c r="AG47">
         <v>15431896396.0</v>
       </c>
-      <c r="AG47">
+      <c r="AH47">
         <v>12294579100.0</v>
       </c>
-      <c r="AH47">
+      <c r="AI47">
         <v>10199472200.0</v>
       </c>
-      <c r="AI47">
+      <c r="AJ47">
         <v>6861196600.0</v>
       </c>
-      <c r="AJ47">
+      <c r="AK47">
         <v>5217923700.0</v>
       </c>
-      <c r="AK47"/>
       <c r="AL47"/>
-      <c r="AM47">
+      <c r="AM47"/>
+      <c r="AN47">
         <v>2696300.0</v>
       </c>
-      <c r="AN47">
+      <c r="AO47">
         <v>15344000.0</v>
       </c>
-      <c r="AO47">
+      <c r="AP47">
         <v>31386000.0</v>
       </c>
     </row>
-    <row r="48" spans="1:41">
+    <row r="48" spans="1:42">
       <c r="A48" t="s">
         <v>59</v>
       </c>
       <c r="B48">
+        <v>-246056577000.0</v>
+      </c>
+      <c r="C48">
         <v>-236835667000.0</v>
       </c>
-      <c r="C48">
+      <c r="D48">
         <v>-229933396000.0</v>
       </c>
-      <c r="D48">
+      <c r="E48">
         <v>-221473823000.0</v>
       </c>
-      <c r="E48">
+      <c r="F48">
         <v>443945815000.0</v>
       </c>
-      <c r="F48">
+      <c r="G48">
         <v>451845694000.0</v>
       </c>
-      <c r="G48">
+      <c r="H48">
         <v>451834603000.0</v>
       </c>
-      <c r="H48">
+      <c r="I48">
         <v>454142764000.0</v>
       </c>
-      <c r="I48">
+      <c r="J48">
         <v>452216941052.0</v>
       </c>
-      <c r="J48">
+      <c r="K48">
         <v>456502691112.0</v>
       </c>
-      <c r="K48">
+      <c r="L48">
         <v>-207416083514.0</v>
       </c>
-      <c r="L48">
+      <c r="M48">
         <v>456490100862.0</v>
       </c>
-      <c r="M48">
+      <c r="N48">
         <v>453350341533.0</v>
       </c>
-      <c r="N48">
+      <c r="O48">
         <v>453553316280.0</v>
       </c>
-      <c r="O48">
+      <c r="P48">
         <v>451499093503.0</v>
       </c>
-      <c r="P48">
+      <c r="Q48">
         <v>447989853157.0</v>
       </c>
-      <c r="Q48">
+      <c r="R48">
         <v>443329073528.0</v>
       </c>
-      <c r="R48">
+      <c r="S48">
         <v>441484237603.0</v>
       </c>
-      <c r="S48">
+      <c r="T48">
         <v>426785445596.0</v>
       </c>
-      <c r="T48">
+      <c r="U48">
         <v>420700352257.0</v>
       </c>
-      <c r="U48">
+      <c r="V48">
         <v>411394092951.0</v>
       </c>
-      <c r="V48">
+      <c r="W48">
         <v>380316773598.0</v>
       </c>
-      <c r="W48">
+      <c r="X48">
         <v>363807137909.0</v>
       </c>
-      <c r="X48">
+      <c r="Y48">
         <v>408675239673.0</v>
       </c>
-      <c r="Y48">
+      <c r="Z48">
         <v>444147548142.0</v>
       </c>
-      <c r="Z48">
+      <c r="AA48">
         <v>401495654443.0</v>
       </c>
-      <c r="AA48">
+      <c r="AB48">
         <v>390902187620.0</v>
       </c>
-      <c r="AB48">
+      <c r="AC48">
         <v>384304962051.0</v>
       </c>
-      <c r="AC48">
+      <c r="AD48">
         <v>330339572803.0</v>
       </c>
-      <c r="AD48">
+      <c r="AE48">
         <v>275045175108.0</v>
       </c>
-      <c r="AE48">
+      <c r="AF48">
         <v>239553293859.0</v>
       </c>
-      <c r="AF48">
+      <c r="AG48">
         <v>72359812091.0</v>
       </c>
-      <c r="AG48">
+      <c r="AH48">
         <v>56715573659.0</v>
       </c>
-      <c r="AH48">
+      <c r="AI48">
         <v>33534355424.0</v>
       </c>
-      <c r="AI48">
+      <c r="AJ48">
         <v>11664952315.0</v>
       </c>
-      <c r="AJ48">
+      <c r="AK48">
         <v>10577480010.0</v>
       </c>
-      <c r="AK48"/>
       <c r="AL48"/>
-      <c r="AM48">
+      <c r="AM48"/>
+      <c r="AN48">
         <v>3912155202.0</v>
       </c>
-      <c r="AN48">
+      <c r="AO48">
         <v>1161084200.0</v>
       </c>
-      <c r="AO48">
+      <c r="AP48">
         <v>1081650000.0</v>
       </c>
     </row>
-    <row r="49" spans="1:41">
+    <row r="49" spans="1:42">
       <c r="A49" t="s">
         <v>60</v>
       </c>
       <c r="B49"/>
       <c r="C49"/>
       <c r="D49"/>
       <c r="E49"/>
       <c r="F49"/>
       <c r="G49"/>
       <c r="H49"/>
       <c r="I49"/>
       <c r="J49"/>
       <c r="K49"/>
       <c r="L49"/>
       <c r="M49"/>
       <c r="N49"/>
       <c r="O49"/>
       <c r="P49"/>
       <c r="Q49"/>
       <c r="R49"/>
       <c r="S49"/>
       <c r="T49"/>
       <c r="U49"/>
       <c r="V49"/>
       <c r="W49"/>
       <c r="X49"/>
       <c r="Y49"/>
       <c r="Z49"/>
       <c r="AA49"/>
       <c r="AB49"/>
       <c r="AC49"/>
       <c r="AD49"/>
       <c r="AE49"/>
       <c r="AF49"/>
       <c r="AG49"/>
       <c r="AH49"/>
       <c r="AI49"/>
       <c r="AJ49"/>
       <c r="AK49"/>
       <c r="AL49"/>
       <c r="AM49"/>
       <c r="AN49"/>
       <c r="AO49"/>
-    </row>
-    <row r="50" spans="1:41">
+      <c r="AP49"/>
+    </row>
+    <row r="50" spans="1:42">
       <c r="A50" t="s">
         <v>61</v>
       </c>
       <c r="B50">
+        <v>355672588664.0</v>
+      </c>
+      <c r="C50">
         <v>314435164513.0</v>
       </c>
-      <c r="C50">
+      <c r="D50">
         <v>295399021033.0</v>
       </c>
-      <c r="D50">
+      <c r="E50">
         <v>124460470017.0</v>
       </c>
-      <c r="E50">
+      <c r="F50">
         <v>145370081739.0</v>
       </c>
-      <c r="F50">
+      <c r="G50">
         <v>149863632710.0</v>
       </c>
-      <c r="G50">
+      <c r="H50">
         <v>149389107620.0</v>
       </c>
-      <c r="H50">
+      <c r="I50">
         <v>158172864267.0</v>
       </c>
-      <c r="I50">
+      <c r="J50">
         <v>195306776706.0</v>
       </c>
-      <c r="J50">
+      <c r="K50">
         <v>205181842607.0</v>
       </c>
-      <c r="K50">
+      <c r="L50">
         <v>218576034728.0</v>
       </c>
-      <c r="L50">
+      <c r="M50">
         <v>180152860315.0</v>
       </c>
-      <c r="M50">
+      <c r="N50">
         <v>90791211453.0</v>
       </c>
-      <c r="N50">
+      <c r="O50">
         <v>86732309698.0</v>
       </c>
-      <c r="O50">
+      <c r="P50">
         <v>90720346567.0</v>
       </c>
-      <c r="P50">
+      <c r="Q50">
         <v>105115743114.0</v>
       </c>
-      <c r="Q50">
+      <c r="R50">
         <v>103666316896.0</v>
       </c>
-      <c r="R50">
+      <c r="S50">
         <v>105820008123.0</v>
       </c>
-      <c r="S50">
+      <c r="T50">
         <v>91631928084.0</v>
       </c>
-      <c r="T50">
+      <c r="U50">
         <v>90655359469.0</v>
       </c>
-      <c r="U50">
+      <c r="V50">
         <v>97886034222.0</v>
       </c>
-      <c r="V50">
+      <c r="W50">
         <v>83614907024.0</v>
       </c>
-      <c r="W50">
+      <c r="X50">
         <v>83843517453.0</v>
       </c>
-      <c r="X50">
+      <c r="Y50">
         <v>77856860167.0</v>
       </c>
-      <c r="Y50">
+      <c r="Z50">
         <v>81305673667.0</v>
       </c>
-      <c r="Z50">
+      <c r="AA50">
         <v>84670649000.0</v>
       </c>
-      <c r="AA50">
+      <c r="AB50">
         <v>89763480000.0</v>
       </c>
-      <c r="AB50">
+      <c r="AC50">
         <v>117066784451.0</v>
       </c>
-      <c r="AC50">
+      <c r="AD50">
         <v>103319899451.0</v>
       </c>
-      <c r="AD50">
+      <c r="AE50">
         <v>117833169999.0</v>
       </c>
-      <c r="AE50">
+      <c r="AF50">
         <v>15000000000.0</v>
       </c>
-      <c r="AF50"/>
       <c r="AG50"/>
       <c r="AH50"/>
       <c r="AI50"/>
       <c r="AJ50"/>
       <c r="AK50"/>
       <c r="AL50"/>
       <c r="AM50"/>
       <c r="AN50"/>
       <c r="AO50"/>
-    </row>
-    <row r="51" spans="1:41">
+      <c r="AP50"/>
+    </row>
+    <row r="51" spans="1:42">
       <c r="A51" t="s">
         <v>62</v>
       </c>
       <c r="B51">
+        <v>383759761000.0</v>
+      </c>
+      <c r="C51">
         <v>469026677000.0</v>
       </c>
-      <c r="C51">
+      <c r="D51">
         <v>407083501000.0</v>
       </c>
-      <c r="D51">
+      <c r="E51">
         <v>341031474000.0</v>
       </c>
-      <c r="E51">
+      <c r="F51">
         <v>356895571000.0</v>
       </c>
-      <c r="F51">
+      <c r="G51">
         <v>363839260000.0</v>
       </c>
-      <c r="G51">
+      <c r="H51">
         <v>352767859000.0</v>
       </c>
-      <c r="H51">
+      <c r="I51">
         <v>342146815000.0</v>
       </c>
-      <c r="I51">
+      <c r="J51">
         <v>395501269088.0</v>
       </c>
-      <c r="J51">
+      <c r="K51">
         <v>354237384881.0</v>
       </c>
-      <c r="K51">
+      <c r="L51">
         <v>448222416308.0</v>
       </c>
-      <c r="L51">
+      <c r="M51">
         <v>282816569202.0</v>
       </c>
-      <c r="M51">
+      <c r="N51">
         <v>184279966241.0</v>
       </c>
-      <c r="N51">
+      <c r="O51">
         <v>185046524667.0</v>
       </c>
-      <c r="O51">
+      <c r="P51">
         <v>118234976220.0</v>
       </c>
-      <c r="P51">
+      <c r="Q51">
         <v>155863159148.0</v>
       </c>
-      <c r="Q51">
+      <c r="R51">
         <v>153325140008.0</v>
       </c>
-      <c r="R51">
+      <c r="S51">
         <v>174100820883.0</v>
       </c>
-      <c r="S51">
+      <c r="T51">
         <v>151699436222.0</v>
       </c>
-      <c r="T51">
+      <c r="U51">
         <v>154752942114.0</v>
       </c>
-      <c r="U51">
+      <c r="V51">
         <v>170377547011.0</v>
       </c>
-      <c r="V51">
+      <c r="W51">
         <v>164304116656.0</v>
       </c>
-      <c r="W51">
+      <c r="X51">
         <v>173240847226.0</v>
       </c>
-      <c r="X51">
+      <c r="Y51">
         <v>165356860167.0</v>
       </c>
-      <c r="Y51">
+      <c r="Z51">
         <v>176305673667.0</v>
       </c>
-      <c r="Z51">
+      <c r="AA51">
         <v>128420649000.0</v>
       </c>
-      <c r="AA51">
+      <c r="AB51">
         <v>133657246670.0</v>
       </c>
-      <c r="AB51">
+      <c r="AC51">
         <v>168316784451.0</v>
       </c>
-      <c r="AC51">
+      <c r="AD51">
         <v>154569899451.0</v>
       </c>
-      <c r="AD51">
+      <c r="AE51">
         <v>172833170000.0</v>
       </c>
-      <c r="AE51">
+      <c r="AF51">
         <v>152129455000.0</v>
       </c>
-      <c r="AF51">
+      <c r="AG51">
         <v>143548720701.0</v>
       </c>
-      <c r="AG51">
+      <c r="AH51">
         <v>139493979008.0</v>
       </c>
-      <c r="AH51">
+      <c r="AI51">
         <v>92180940564.0</v>
       </c>
-      <c r="AI51">
+      <c r="AJ51">
         <v>36446990334.0</v>
       </c>
-      <c r="AJ51">
+      <c r="AK51">
         <v>51212930769.0</v>
       </c>
-      <c r="AK51"/>
       <c r="AL51"/>
-      <c r="AM51">
+      <c r="AM51"/>
+      <c r="AN51">
         <v>8151486444.0</v>
       </c>
-      <c r="AN51"/>
       <c r="AO51"/>
-    </row>
-    <row r="52" spans="1:41">
+      <c r="AP51"/>
+    </row>
+    <row r="52" spans="1:42">
       <c r="A52" t="s">
         <v>63</v>
       </c>
       <c r="B52">
+        <v>356343635000.0</v>
+      </c>
+      <c r="C52">
         <v>443580874000.0</v>
       </c>
-      <c r="C52">
+      <c r="D52">
         <v>401829427320.0</v>
       </c>
-      <c r="D52">
+      <c r="E52">
         <v>125212453000.0</v>
       </c>
-      <c r="E52">
+      <c r="F52">
         <v>146167818000.0</v>
       </c>
-      <c r="F52">
+      <c r="G52">
         <v>150526803000.0</v>
       </c>
-      <c r="G52">
+      <c r="H52">
         <v>150415791000.0</v>
       </c>
-      <c r="H52">
+      <c r="I52">
         <v>158564559000.0</v>
       </c>
-      <c r="I52">
+      <c r="J52">
         <v>208039126926.0</v>
       </c>
-      <c r="J52">
+      <c r="K52">
         <v>222145931205.0</v>
       </c>
-      <c r="K52">
+      <c r="L52">
         <v>239506831693.0</v>
       </c>
-      <c r="L52">
+      <c r="M52">
         <v>192438517782.0</v>
       </c>
-      <c r="M52">
+      <c r="N52">
         <v>92458526654.0</v>
       </c>
-      <c r="N52">
+      <c r="O52">
         <v>88801174323.0</v>
       </c>
-      <c r="O52">
+      <c r="P52">
         <v>93073134900.0</v>
       </c>
-      <c r="P52">
+      <c r="Q52">
         <v>106628337918.0</v>
       </c>
-      <c r="Q52">
+      <c r="R52">
         <v>105691033868.0</v>
       </c>
-      <c r="R52">
+      <c r="S52">
         <v>108155049503.0</v>
       </c>
-      <c r="S52">
+      <c r="T52">
         <v>94392381632.0</v>
       </c>
-      <c r="T52">
+      <c r="U52">
         <v>91201888861.0</v>
       </c>
-      <c r="U52">
+      <c r="V52">
         <v>98775427161.0</v>
       </c>
-      <c r="V52">
+      <c r="W52">
         <v>84352855716.0</v>
       </c>
-      <c r="W52">
+      <c r="X52">
         <v>85277611286.0</v>
       </c>
-      <c r="X52">
+      <c r="Y52">
         <v>159037067318.0</v>
       </c>
-      <c r="Y52">
+      <c r="Z52">
         <v>81305673667.0</v>
       </c>
-      <c r="Z52">
+      <c r="AA52">
         <v>139391016529.0</v>
       </c>
-      <c r="AA52">
+      <c r="AB52">
         <v>89763480000.0</v>
       </c>
-      <c r="AB52">
+      <c r="AC52">
         <v>101628051820.0</v>
       </c>
-      <c r="AC52">
+      <c r="AD52">
         <v>92982194701.0</v>
       </c>
-      <c r="AD52">
+      <c r="AE52">
         <v>96911466422.0</v>
       </c>
-      <c r="AE52">
+      <c r="AF52">
         <v>93466410000.0</v>
       </c>
-      <c r="AF52">
+      <c r="AG52">
         <v>143548720701.0</v>
       </c>
-      <c r="AG52">
+      <c r="AH52">
         <v>139493979008.0</v>
       </c>
-      <c r="AH52">
+      <c r="AI52">
         <v>-30262572579.0</v>
       </c>
-      <c r="AI52">
+      <c r="AJ52">
         <v>56446990334.0</v>
       </c>
-      <c r="AJ52">
+      <c r="AK52">
         <v>50907299119.0</v>
       </c>
-      <c r="AK52"/>
       <c r="AL52"/>
       <c r="AM52"/>
       <c r="AN52"/>
       <c r="AO52"/>
-    </row>
-    <row r="53" spans="1:41">
+      <c r="AP52"/>
+    </row>
+    <row r="53" spans="1:42">
       <c r="A53" t="s">
         <v>64</v>
       </c>
       <c r="B53">
+        <v>5685388000.0</v>
+      </c>
+      <c r="C53">
         <v>6906895000.0</v>
       </c>
-      <c r="C53">
+      <c r="D53">
         <v>10578489000.0</v>
       </c>
-      <c r="D53">
+      <c r="E53">
         <v>4612338000.0</v>
       </c>
-      <c r="E53">
+      <c r="F53">
         <v>18931433000.0</v>
       </c>
-      <c r="F53">
+      <c r="G53">
         <v>22357190000.0</v>
       </c>
-      <c r="G53">
+      <c r="H53">
         <v>22698191000.0</v>
       </c>
-      <c r="H53">
+      <c r="I53">
         <v>39632147000.0</v>
       </c>
-      <c r="I53">
+      <c r="J53">
         <v>39415826600.0</v>
       </c>
-      <c r="J53">
+      <c r="K53">
         <v>22519708200.0</v>
       </c>
-      <c r="K53">
+      <c r="L53">
         <v>40370238800.0</v>
       </c>
-      <c r="L53">
+      <c r="M53">
         <v>23954572800.0</v>
       </c>
-      <c r="M53">
+      <c r="N53">
         <v>25233615000.0</v>
       </c>
-      <c r="N53">
+      <c r="O53">
         <v>27603414000.0</v>
       </c>
-      <c r="O53">
+      <c r="P53">
         <v>27789927000.0</v>
       </c>
-      <c r="P53">
+      <c r="Q53">
         <v>28249572000.0</v>
       </c>
-      <c r="Q53">
+      <c r="R53">
         <v>67115824000.0</v>
       </c>
-      <c r="R53">
+      <c r="S53">
         <v>70348231000.0</v>
       </c>
-      <c r="S53">
+      <c r="T53">
         <v>261400000000.0</v>
       </c>
-      <c r="T53">
+      <c r="U53">
         <v>233150000000.0</v>
       </c>
-      <c r="U53">
+      <c r="V53">
         <v>199781050000.0</v>
       </c>
-      <c r="V53">
+      <c r="W53">
         <v>159621370000.0</v>
       </c>
-      <c r="W53">
+      <c r="X53">
         <v>34398570000.0</v>
       </c>
-      <c r="X53">
+      <c r="Y53">
         <v>32923470000.0</v>
       </c>
-      <c r="Y53">
+      <c r="Z53">
         <v>158729636150.0</v>
       </c>
-      <c r="Z53">
+      <c r="AA53">
         <v>115602477070.0</v>
       </c>
-      <c r="AA53">
+      <c r="AB53">
         <v>439157961140.0</v>
       </c>
-      <c r="AB53">
+      <c r="AC53">
         <v>439464061000.0</v>
       </c>
-      <c r="AC53">
+      <c r="AD53">
         <v>375440597000.0</v>
       </c>
-      <c r="AD53">
+      <c r="AE53">
         <v>332506136000.0</v>
       </c>
-      <c r="AE53">
+      <c r="AF53">
         <v>429610047950.0</v>
       </c>
-      <c r="AF53">
+      <c r="AG53">
         <v>57342956440.0</v>
       </c>
-      <c r="AG53">
+      <c r="AH53">
         <v>24900000000.0</v>
       </c>
-      <c r="AH53">
+      <c r="AI53">
         <v>18910425000.0</v>
       </c>
-      <c r="AI53"/>
       <c r="AJ53"/>
       <c r="AK53"/>
-      <c r="AL53">
+      <c r="AL53"/>
+      <c r="AM53">
         <v>4324861526.0</v>
       </c>
-      <c r="AM53"/>
       <c r="AN53"/>
       <c r="AO53"/>
-    </row>
-    <row r="54" spans="1:41">
+      <c r="AP53"/>
+    </row>
+    <row r="54" spans="1:42">
       <c r="A54" t="s">
         <v>65</v>
       </c>
       <c r="B54"/>
       <c r="C54"/>
       <c r="D54"/>
       <c r="E54"/>
       <c r="F54"/>
       <c r="G54"/>
       <c r="H54"/>
       <c r="I54"/>
       <c r="J54"/>
       <c r="K54"/>
       <c r="L54"/>
       <c r="M54"/>
       <c r="N54"/>
       <c r="O54"/>
       <c r="P54"/>
       <c r="Q54"/>
       <c r="R54"/>
       <c r="S54"/>
       <c r="T54"/>
       <c r="U54"/>
       <c r="V54"/>
       <c r="W54"/>
       <c r="X54"/>
       <c r="Y54"/>
       <c r="Z54"/>
       <c r="AA54"/>
       <c r="AB54"/>
       <c r="AC54"/>
       <c r="AD54"/>
       <c r="AE54"/>
       <c r="AF54"/>
       <c r="AG54"/>
       <c r="AH54"/>
       <c r="AI54"/>
       <c r="AJ54"/>
       <c r="AK54"/>
       <c r="AL54"/>
       <c r="AM54"/>
       <c r="AN54"/>
       <c r="AO54"/>
-    </row>
-    <row r="55" spans="1:41">
+      <c r="AP54"/>
+    </row>
+    <row r="55" spans="1:42">
       <c r="A55" t="s">
         <v>66</v>
       </c>
       <c r="B55">
+        <v>1910341721000.0</v>
+      </c>
+      <c r="C55">
         <v>1889433539000.0</v>
       </c>
-      <c r="C55">
+      <c r="D55">
         <v>1837417052000.0</v>
       </c>
-      <c r="D55">
+      <c r="E55">
         <v>1901521472000.0</v>
       </c>
-      <c r="E55">
+      <c r="F55">
         <v>1964236893000.0</v>
       </c>
-      <c r="F55">
+      <c r="G55">
         <v>2021432277000.0</v>
       </c>
-      <c r="G55">
+      <c r="H55">
         <v>1891583175000.0</v>
       </c>
-      <c r="H55">
+      <c r="I55">
         <v>1921036860000.0</v>
       </c>
-      <c r="I55">
+      <c r="J55">
         <v>1963293185994.0</v>
       </c>
-      <c r="J55">
+      <c r="K55">
         <v>1969286573563.0</v>
       </c>
-      <c r="K55">
+      <c r="L55">
         <v>1989974666238.0</v>
       </c>
-      <c r="L55">
+      <c r="M55">
         <v>1932698350707.0</v>
       </c>
-      <c r="M55">
+      <c r="N55">
         <v>1979354740021.0</v>
       </c>
-      <c r="N55">
+      <c r="O55">
         <v>2104557135749.0</v>
       </c>
-      <c r="O55">
+      <c r="P55">
         <v>1911368459547.0</v>
       </c>
-      <c r="P55">
+      <c r="Q55">
         <v>2244110416331.0</v>
       </c>
-      <c r="Q55">
+      <c r="R55">
         <v>2207390190330.0</v>
       </c>
-      <c r="R55">
+      <c r="S55">
         <v>2102312034099.0</v>
       </c>
-      <c r="S55">
+      <c r="T55">
         <v>2134534261341.0</v>
       </c>
-      <c r="T55">
+      <c r="U55">
         <v>2018403377985.0</v>
       </c>
-      <c r="U55">
+      <c r="V55">
         <v>2036647394697.0</v>
       </c>
-      <c r="V55">
+      <c r="W55">
         <v>1921668749043.0</v>
       </c>
-      <c r="W55">
+      <c r="X55">
         <v>1835183217104.0</v>
       </c>
-      <c r="X55">
+      <c r="Y55">
         <v>1850540713259.0</v>
       </c>
-      <c r="Y55">
+      <c r="Z55">
         <v>2045203458958.0</v>
       </c>
-      <c r="Z55">
+      <c r="AA55">
         <v>2039058621373.0</v>
       </c>
-      <c r="AA55">
+      <c r="AB55">
         <v>2240267222701.0</v>
       </c>
-      <c r="AB55">
+      <c r="AC55">
         <v>1799168722353.0</v>
       </c>
-      <c r="AC55">
+      <c r="AD55">
         <v>1588952833553.0</v>
       </c>
-      <c r="AD55">
+      <c r="AE55">
         <v>1586008140901.0</v>
       </c>
-      <c r="AE55">
+      <c r="AF55">
         <v>1438021142032.0</v>
       </c>
-      <c r="AF55">
+      <c r="AG55">
         <v>1117299582643.0</v>
       </c>
-      <c r="AG55">
+      <c r="AH55">
         <v>727041030625.0</v>
       </c>
-      <c r="AH55">
+      <c r="AI55">
         <v>745112271479.0</v>
       </c>
-      <c r="AI55">
+      <c r="AJ55">
         <v>568397002684.0</v>
       </c>
-      <c r="AJ55">
+      <c r="AK55">
         <v>175702701565.0</v>
       </c>
-      <c r="AK55"/>
       <c r="AL55"/>
-      <c r="AM55">
+      <c r="AM55"/>
+      <c r="AN55">
         <v>37584868515.0</v>
       </c>
-      <c r="AN55">
+      <c r="AO55">
         <v>4587444900.0</v>
       </c>
-      <c r="AO55">
+      <c r="AP55">
         <v>4811942800.0</v>
       </c>
     </row>
-    <row r="56" spans="1:41">
+    <row r="56" spans="1:42">
       <c r="A56" t="s">
         <v>67</v>
       </c>
       <c r="B56">
+        <v>1220893912000.0</v>
+      </c>
+      <c r="C56">
         <v>1233894474000.0</v>
       </c>
-      <c r="C56">
+      <c r="D56">
         <v>1230042730000.0</v>
       </c>
-      <c r="D56">
+      <c r="E56">
         <v>1280850580000.0</v>
       </c>
-      <c r="E56">
+      <c r="F56">
         <v>1333809950000.0</v>
       </c>
-      <c r="F56">
+      <c r="G56">
         <v>1380012542000.0</v>
       </c>
-      <c r="G56">
+      <c r="H56">
         <v>1240529388000.0</v>
       </c>
-      <c r="H56">
+      <c r="I56">
         <v>1265284147000.0</v>
       </c>
-      <c r="I56">
+      <c r="J56">
         <v>1289130034020.0</v>
       </c>
-      <c r="J56">
+      <c r="K56">
         <v>1273985981924.0</v>
       </c>
-      <c r="K56">
+      <c r="L56">
         <v>1276232504419.0</v>
       </c>
-      <c r="L56">
+      <c r="M56">
         <v>1266588110020.0</v>
       </c>
-      <c r="M56">
+      <c r="N56">
         <v>1317126420003.0</v>
       </c>
-      <c r="N56">
+      <c r="O56">
         <v>1452723313719.0</v>
       </c>
-      <c r="O56">
+      <c r="P56">
         <v>1326260435302.0</v>
       </c>
-      <c r="P56">
+      <c r="Q56">
         <v>1624736228030.0</v>
       </c>
-      <c r="Q56">
+      <c r="R56">
         <v>1647281935452.0</v>
       </c>
-      <c r="R56">
+      <c r="S56">
         <v>1555653661882.0</v>
       </c>
-      <c r="S56">
+      <c r="T56">
         <v>1625320495074.0</v>
       </c>
-      <c r="T56">
+      <c r="U56">
         <v>1546357790246.0</v>
       </c>
-      <c r="U56">
+      <c r="V56">
         <v>1532811788235.0</v>
       </c>
-      <c r="V56">
+      <c r="W56">
         <v>1427060014399.0</v>
       </c>
-      <c r="W56">
+      <c r="X56">
         <v>1403596487054.0</v>
       </c>
-      <c r="X56">
+      <c r="Y56">
         <v>1447052854856.0</v>
       </c>
-      <c r="Y56">
+      <c r="Z56">
         <v>1669624337264.0</v>
       </c>
-      <c r="Z56">
+      <c r="AA56">
         <v>1770579536663.0</v>
       </c>
-      <c r="AA56">
+      <c r="AB56">
         <v>1974329172618.0</v>
       </c>
-      <c r="AB56">
+      <c r="AC56">
         <v>1589660177240.0</v>
       </c>
-      <c r="AC56">
+      <c r="AD56">
         <v>1393943655980.0</v>
       </c>
-      <c r="AD56">
+      <c r="AE56">
         <v>1394955239471.0</v>
       </c>
-      <c r="AE56">
+      <c r="AF56">
         <v>1270088532440.0</v>
       </c>
-      <c r="AF56">
+      <c r="AG56">
         <v>1053056429885.0</v>
       </c>
-      <c r="AG56">
+      <c r="AH56">
         <v>675986240324.0</v>
       </c>
-      <c r="AH56">
+      <c r="AI56">
         <v>709647297510.0</v>
       </c>
-      <c r="AI56">
+      <c r="AJ56">
         <v>526465055648.0</v>
       </c>
-      <c r="AJ56">
+      <c r="AK56">
         <v>126575002851.0</v>
       </c>
-      <c r="AK56"/>
-      <c r="AL56">
+      <c r="AL56"/>
+      <c r="AM56">
         <v>2162430763.0</v>
       </c>
-      <c r="AM56">
+      <c r="AN56">
         <v>35445779865.0</v>
       </c>
-      <c r="AN56"/>
       <c r="AO56"/>
-    </row>
-    <row r="57" spans="1:41">
+      <c r="AP56"/>
+    </row>
+    <row r="57" spans="1:42">
       <c r="A57" t="s">
         <v>68</v>
       </c>
       <c r="B57">
+        <v>778176901000.0</v>
+      </c>
+      <c r="C57">
         <v>745191597000.0</v>
       </c>
-      <c r="C57">
+      <c r="D57">
         <v>704713985000.0</v>
       </c>
-      <c r="D57">
+      <c r="E57">
         <v>579489792000.0</v>
       </c>
-      <c r="E57">
+      <c r="F57">
         <v>620171026000.0</v>
       </c>
-      <c r="F57">
+      <c r="G57">
         <v>662413056000.0</v>
       </c>
-      <c r="G57">
+      <c r="H57">
         <v>549236303000.0</v>
       </c>
-      <c r="H57">
+      <c r="I57">
         <v>562954490000.0</v>
       </c>
-      <c r="I57">
+      <c r="J57">
         <v>599450025673.0</v>
       </c>
-      <c r="J57">
+      <c r="K57">
         <v>640468421636.0</v>
       </c>
-      <c r="K57">
+      <c r="L57">
         <v>661462748671.0</v>
       </c>
-      <c r="L57">
+      <c r="M57">
         <v>635702784979.0</v>
       </c>
-      <c r="M57">
+      <c r="N57">
         <v>678967386176.0</v>
       </c>
-      <c r="N57">
+      <c r="O57">
         <v>703813384223.0</v>
       </c>
-      <c r="O57">
+      <c r="P57">
         <v>583495864253.0</v>
       </c>
-      <c r="P57">
+      <c r="Q57">
         <v>766666623628.0</v>
       </c>
-      <c r="Q57">
+      <c r="R57">
         <v>726919554368.0</v>
       </c>
-      <c r="R57">
+      <c r="S57">
         <v>659532804741.0</v>
       </c>
-      <c r="S57">
+      <c r="T57">
         <v>553134149383.0</v>
       </c>
-      <c r="T57">
+      <c r="U57">
         <v>456223987208.0</v>
       </c>
-      <c r="U57">
+      <c r="V57">
         <v>470502213707.0</v>
       </c>
-      <c r="V57">
+      <c r="W57">
         <v>506875953105.0</v>
       </c>
-      <c r="W57">
+      <c r="X57">
         <v>407710377464.0</v>
       </c>
-      <c r="X57">
+      <c r="Y57">
         <v>458960909866.0</v>
       </c>
-      <c r="Y57">
+      <c r="Z57">
         <v>546679804968.0</v>
       </c>
-      <c r="Z57">
+      <c r="AA57">
         <v>509003407769.0</v>
       </c>
-      <c r="AA57">
+      <c r="AB57">
         <v>463162247756.0</v>
       </c>
-      <c r="AB57">
+      <c r="AC57">
         <v>390863181290.0</v>
       </c>
-      <c r="AC57">
+      <c r="AD57">
         <v>328208296556.0</v>
       </c>
-      <c r="AD57">
+      <c r="AE57">
         <v>424081122143.0</v>
       </c>
-      <c r="AE57">
+      <c r="AF57">
         <v>324425588571.0</v>
       </c>
-      <c r="AF57">
+      <c r="AG57">
         <v>280416901089.0</v>
       </c>
-      <c r="AG57">
+      <c r="AH57">
         <v>234476548153.0</v>
       </c>
-      <c r="AH57">
+      <c r="AI57">
         <v>323024566707.0</v>
       </c>
-      <c r="AI57">
+      <c r="AJ57">
         <v>160669825919.0</v>
       </c>
-      <c r="AJ57">
+      <c r="AK57">
         <v>56066973552.0</v>
       </c>
-      <c r="AK57"/>
       <c r="AL57"/>
-      <c r="AM57">
+      <c r="AM57"/>
+      <c r="AN57">
         <v>26925931948.0</v>
       </c>
-      <c r="AN57">
+      <c r="AO57">
         <v>2826684700.0</v>
       </c>
-      <c r="AO57">
+      <c r="AP57">
         <v>3147866800.0</v>
       </c>
     </row>
-    <row r="58" spans="1:41">
+    <row r="58" spans="1:42">
       <c r="A58" t="s">
         <v>69</v>
       </c>
       <c r="B58">
+        <v>863715467000.0</v>
+      </c>
+      <c r="C58">
         <v>810084806000.0</v>
       </c>
-      <c r="C58">
+      <c r="D58">
         <v>748962679000.0</v>
       </c>
-      <c r="D58">
+      <c r="E58">
         <v>807688575000.0</v>
       </c>
-      <c r="E58">
+      <c r="F58">
         <v>842897741000.0</v>
       </c>
-      <c r="F58">
+      <c r="G58">
         <v>887165660000.0</v>
       </c>
-      <c r="G58">
+      <c r="H58">
         <v>762627861000.0</v>
       </c>
-      <c r="H58">
+      <c r="I58">
         <v>757428892000.0</v>
       </c>
-      <c r="I58">
+      <c r="J58">
         <v>809774323137.0</v>
       </c>
-      <c r="J58">
+      <c r="K58">
         <v>798946944341.0</v>
       </c>
-      <c r="K58">
+      <c r="L58">
         <v>820031889078.0</v>
       </c>
-      <c r="L58">
+      <c r="M58">
         <v>747472624554.0</v>
       </c>
-      <c r="M58">
+      <c r="N58">
         <v>780182178854.0</v>
       </c>
-      <c r="N58">
+      <c r="O58">
         <v>808929326361.0</v>
       </c>
-      <c r="O58">
+      <c r="P58">
         <v>616978306607.0</v>
       </c>
-      <c r="P58">
+      <c r="Q58">
         <v>824155557755.0</v>
       </c>
-      <c r="Q58">
+      <c r="R58">
         <v>795505949151.0</v>
       </c>
-      <c r="R58">
+      <c r="S58">
         <v>732936929759.0</v>
       </c>
-      <c r="S58">
+      <c r="T58">
         <v>617517273810.0</v>
       </c>
-      <c r="T58">
+      <c r="U58">
         <v>528981480616.0</v>
       </c>
-      <c r="U58">
+      <c r="V58">
         <v>550764611771.0</v>
       </c>
-      <c r="V58">
+      <c r="W58">
         <v>594929539144.0</v>
       </c>
-      <c r="W58">
+      <c r="X58">
         <v>503266523553.0</v>
       </c>
-      <c r="X58">
+      <c r="Y58">
         <v>552381067483.0</v>
       </c>
-      <c r="Y58">
+      <c r="Z58">
         <v>647315424106.0</v>
       </c>
-      <c r="Z58">
+      <c r="AA58">
         <v>556974033376.0</v>
       </c>
-      <c r="AA58">
+      <c r="AB58">
         <v>512081862333.0</v>
       </c>
-      <c r="AB58">
+      <c r="AC58">
         <v>444374927386.0</v>
       </c>
-      <c r="AC58">
+      <c r="AD58">
         <v>381636673520.0</v>
       </c>
-      <c r="AD58">
+      <c r="AE58">
         <v>481285486693.0</v>
       </c>
-      <c r="AE58">
+      <c r="AF58">
         <v>385367569746.0</v>
       </c>
-      <c r="AF58">
+      <c r="AG58">
         <v>280416901089.0</v>
       </c>
-      <c r="AG58">
+      <c r="AH58">
         <v>234476548153.0</v>
       </c>
-      <c r="AH58">
+      <c r="AI58">
         <v>331611210159.0</v>
       </c>
-      <c r="AI58">
+      <c r="AJ58">
         <v>178136645995.0</v>
       </c>
-      <c r="AJ58">
+      <c r="AK58">
         <v>80292424474.0</v>
       </c>
-      <c r="AK58"/>
       <c r="AL58"/>
-      <c r="AM58">
+      <c r="AM58"/>
+      <c r="AN58">
         <v>27116066948.0</v>
       </c>
-      <c r="AN58">
+      <c r="AO58">
         <v>2926361000.0</v>
       </c>
-      <c r="AO58">
+      <c r="AP58">
         <v>3230293000.0</v>
       </c>
     </row>
-    <row r="59" spans="1:41">
+    <row r="59" spans="1:42">
       <c r="A59" t="s">
         <v>70</v>
       </c>
       <c r="B59"/>
       <c r="C59"/>
       <c r="D59"/>
       <c r="E59"/>
       <c r="F59"/>
       <c r="G59"/>
       <c r="H59"/>
       <c r="I59"/>
       <c r="J59"/>
       <c r="K59"/>
       <c r="L59"/>
       <c r="M59"/>
       <c r="N59"/>
       <c r="O59"/>
       <c r="P59"/>
       <c r="Q59"/>
       <c r="R59"/>
       <c r="S59"/>
       <c r="T59"/>
       <c r="U59"/>
       <c r="V59"/>
       <c r="W59"/>
       <c r="X59"/>
       <c r="Y59"/>
       <c r="Z59"/>
       <c r="AA59"/>
       <c r="AB59"/>
       <c r="AC59"/>
       <c r="AD59"/>
       <c r="AE59"/>
       <c r="AF59"/>
       <c r="AG59"/>
       <c r="AH59"/>
       <c r="AI59"/>
       <c r="AJ59"/>
       <c r="AK59"/>
       <c r="AL59"/>
       <c r="AM59"/>
       <c r="AN59"/>
       <c r="AO59"/>
-    </row>
-    <row r="60" spans="1:41">
+      <c r="AP59"/>
+    </row>
+    <row r="60" spans="1:42">
       <c r="A60" t="s">
         <v>71</v>
       </c>
       <c r="B60">
+        <v>148782547000.0</v>
+      </c>
+      <c r="C60">
         <v>156916834000.0</v>
       </c>
-      <c r="C60">
+      <c r="D60">
         <v>163683307000.0</v>
       </c>
-      <c r="D60">
+      <c r="E60">
         <v>172248074000.0</v>
       </c>
-      <c r="E60">
+      <c r="F60">
         <v>183947872000.0</v>
       </c>
-      <c r="F60">
+      <c r="G60">
         <v>190662920000.0</v>
       </c>
-      <c r="G60">
+      <c r="H60">
         <v>186109129000.0</v>
       </c>
-      <c r="H60">
+      <c r="I60">
         <v>189665789000.0</v>
       </c>
-      <c r="I60">
+      <c r="J60">
         <v>187650334516.0</v>
       </c>
-      <c r="J60">
+      <c r="K60">
         <v>191746864385.0</v>
       </c>
-      <c r="K60">
+      <c r="L60">
         <v>187270964974.0</v>
       </c>
-      <c r="L60">
+      <c r="M60">
         <v>192073812147.0</v>
       </c>
-      <c r="M60">
+      <c r="N60">
         <v>205198681928.0</v>
       </c>
-      <c r="N60">
+      <c r="O60">
         <v>299258515619.0</v>
       </c>
-      <c r="O60">
+      <c r="P60">
         <v>303993777907.0</v>
       </c>
-      <c r="P60">
+      <c r="Q60">
         <v>328390248860.0</v>
       </c>
-      <c r="Q60">
+      <c r="R60">
         <v>329780283476.0</v>
       </c>
-      <c r="R60">
+      <c r="S60">
         <v>320221241740.0</v>
       </c>
-      <c r="S60">
+      <c r="T60">
         <v>506130876045.0</v>
       </c>
-      <c r="T60">
+      <c r="U60">
         <v>521042006703.0</v>
       </c>
-      <c r="U60">
+      <c r="V60">
         <v>557658161546.0</v>
       </c>
-      <c r="V60">
+      <c r="W60">
         <v>452641953182.0</v>
       </c>
-      <c r="W60">
+      <c r="X60">
         <v>477823021929.0</v>
       </c>
-      <c r="X60">
+      <c r="Y60">
         <v>385220207845.0</v>
       </c>
-      <c r="Y60">
+      <c r="Z60">
         <v>399435520480.0</v>
       </c>
-      <c r="Z60">
+      <c r="AA60">
         <v>450490499882.0</v>
       </c>
-      <c r="AA60">
+      <c r="AB60">
         <v>679812947860.0</v>
       </c>
-      <c r="AB60">
+      <c r="AC60">
         <v>845735901153.0</v>
       </c>
-      <c r="AC60">
+      <c r="AD60">
         <v>752555767227.0</v>
       </c>
-      <c r="AD60">
+      <c r="AE60">
         <v>694771632549.0</v>
       </c>
-      <c r="AE60">
+      <c r="AF60">
         <v>659263039727.0</v>
       </c>
-      <c r="AF60">
+      <c r="AG60">
         <v>445273368991.0</v>
       </c>
-      <c r="AG60">
+      <c r="AH60">
         <v>429629130559.0</v>
       </c>
-      <c r="AH60">
+      <c r="AI60">
         <v>406791212324.0</v>
       </c>
-      <c r="AI60">
+      <c r="AJ60">
         <v>385315495111.0</v>
       </c>
-      <c r="AJ60">
+      <c r="AK60">
         <v>95410277091.0</v>
       </c>
-      <c r="AK60"/>
-      <c r="AL60">
+      <c r="AL60"/>
+      <c r="AM60">
         <v>5608976951.0</v>
       </c>
-      <c r="AM60">
+      <c r="AN60">
         <v>7586499246.0</v>
       </c>
-      <c r="AN60">
+      <c r="AO60">
         <v>1661084200.0</v>
       </c>
-      <c r="AO60">
+      <c r="AP60">
         <v>1581650000.0</v>
       </c>
     </row>
-    <row r="61" spans="1:41">
+    <row r="61" spans="1:42">
       <c r="A61" t="s">
         <v>72</v>
       </c>
       <c r="B61"/>
       <c r="C61"/>
       <c r="D61"/>
       <c r="E61"/>
       <c r="F61"/>
       <c r="G61"/>
       <c r="H61"/>
       <c r="I61"/>
       <c r="J61"/>
       <c r="K61"/>
       <c r="L61"/>
       <c r="M61"/>
       <c r="N61"/>
       <c r="O61"/>
       <c r="P61"/>
       <c r="Q61"/>
       <c r="R61"/>
       <c r="S61"/>
       <c r="T61"/>
       <c r="U61"/>
       <c r="V61"/>
       <c r="W61"/>
-      <c r="X61">
+      <c r="X61"/>
+      <c r="Y61">
         <v>-12457362500.0</v>
       </c>
-      <c r="Y61">
+      <c r="Z61">
         <v>-6478273000.0</v>
       </c>
-      <c r="Z61">
+      <c r="AA61">
         <v>-1605977000.0</v>
       </c>
-      <c r="AA61"/>
       <c r="AB61"/>
       <c r="AC61"/>
       <c r="AD61"/>
       <c r="AE61"/>
       <c r="AF61"/>
       <c r="AG61"/>
       <c r="AH61"/>
       <c r="AI61"/>
       <c r="AJ61"/>
       <c r="AK61"/>
       <c r="AL61"/>
       <c r="AM61"/>
       <c r="AN61"/>
       <c r="AO61"/>
-    </row>
-    <row r="62" spans="1:41">
+      <c r="AP61"/>
+    </row>
+    <row r="62" spans="1:42">
       <c r="A62" t="s">
         <v>73</v>
       </c>
       <c r="B62"/>
       <c r="C62"/>
       <c r="D62"/>
       <c r="E62"/>
       <c r="F62"/>
       <c r="G62"/>
       <c r="H62"/>
       <c r="I62"/>
       <c r="J62"/>
       <c r="K62"/>
       <c r="L62"/>
       <c r="M62"/>
       <c r="N62"/>
       <c r="O62"/>
       <c r="P62"/>
       <c r="Q62"/>
       <c r="R62"/>
       <c r="S62"/>
       <c r="T62"/>
       <c r="U62"/>
       <c r="V62"/>
       <c r="W62"/>
       <c r="X62"/>
       <c r="Y62"/>
       <c r="Z62"/>
       <c r="AA62"/>
       <c r="AB62"/>
       <c r="AC62"/>
       <c r="AD62"/>
       <c r="AE62"/>
       <c r="AF62"/>
       <c r="AG62"/>
       <c r="AH62"/>
       <c r="AI62"/>
       <c r="AJ62"/>
       <c r="AK62"/>
       <c r="AL62"/>
       <c r="AM62"/>
       <c r="AN62"/>
       <c r="AO62"/>
+      <c r="AP62"/>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet3.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:M32"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
@@ -8639,1071 +8776,1071 @@
       </c>
       <c r="G1" t="s">
         <v>6</v>
       </c>
       <c r="H1" t="s">
         <v>7</v>
       </c>
       <c r="I1" t="s">
         <v>8</v>
       </c>
       <c r="J1" t="s">
         <v>9</v>
       </c>
       <c r="K1" t="s">
         <v>10</v>
       </c>
       <c r="L1" t="s">
         <v>11</v>
       </c>
       <c r="M1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="2" spans="1:13">
       <c r="A2" t="s">
-        <v>102</v>
+        <v>103</v>
       </c>
       <c r="B2">
         <v>4582433957000.0</v>
       </c>
       <c r="C2">
         <v>6962727457000.0</v>
       </c>
       <c r="D2">
         <v>11497879882378.0</v>
       </c>
       <c r="E2">
         <v>12101878964220.0</v>
       </c>
       <c r="F2">
         <v>12453555683961.0</v>
       </c>
       <c r="G2">
         <v>11111892677797.0</v>
       </c>
       <c r="H2">
         <v>10835491842828.0</v>
       </c>
       <c r="I2">
         <v>6184713509622.0</v>
       </c>
       <c r="J2">
         <v>1346608342026.0</v>
       </c>
       <c r="K2">
         <v>381094096723.0</v>
       </c>
       <c r="L2">
         <v>341785009330.0</v>
       </c>
       <c r="M2">
         <v>223854202258.0</v>
       </c>
     </row>
     <row r="3" spans="1:13">
       <c r="A3" t="s">
-        <v>103</v>
+        <v>104</v>
       </c>
       <c r="B3">
         <v>88566688000.0</v>
       </c>
       <c r="C3">
         <v>32930565000.0</v>
       </c>
       <c r="D3">
         <v>32157852630.0</v>
       </c>
       <c r="E3">
         <v>56552514987.0</v>
       </c>
       <c r="F3">
         <v>35363803582.0</v>
       </c>
       <c r="G3">
         <v>17754807049.0</v>
       </c>
       <c r="H3">
         <v>8938065793.0</v>
       </c>
       <c r="I3">
         <v>2976749356.0</v>
       </c>
       <c r="J3">
         <v>785019353.0</v>
       </c>
       <c r="K3">
         <v>12647771.0</v>
       </c>
       <c r="L3">
         <v>16042027.0</v>
       </c>
       <c r="M3">
         <v>27946195.0</v>
       </c>
     </row>
     <row r="4" spans="1:13">
       <c r="A4" t="s">
-        <v>104</v>
+        <v>105</v>
       </c>
       <c r="B4"/>
       <c r="C4"/>
       <c r="D4"/>
       <c r="E4"/>
       <c r="F4"/>
       <c r="G4"/>
       <c r="H4"/>
       <c r="I4"/>
       <c r="J4"/>
       <c r="K4"/>
       <c r="L4"/>
       <c r="M4"/>
     </row>
     <row r="5" spans="1:13">
       <c r="A5" t="s">
-        <v>105</v>
+        <v>106</v>
       </c>
       <c r="B5">
         <v>9558667000.0</v>
       </c>
       <c r="C5">
         <v>-14741038000.0</v>
       </c>
       <c r="D5">
         <v>29228756761.0</v>
       </c>
       <c r="E5">
         <v>59063392020.0</v>
       </c>
       <c r="F5">
         <v>177165238245.0</v>
       </c>
       <c r="G5">
         <v>115559417888.0</v>
       </c>
       <c r="H5">
         <v>144058335307.0</v>
       </c>
       <c r="I5">
         <v>291899455094.0</v>
       </c>
       <c r="J5">
         <v>13880303974.0</v>
       </c>
       <c r="K5">
         <v>3643494434.0</v>
       </c>
       <c r="L5">
         <v>549157613.0</v>
       </c>
       <c r="M5">
         <v>410837428.0</v>
       </c>
     </row>
     <row r="6" spans="1:13">
       <c r="A6" t="s">
-        <v>106</v>
+        <v>107</v>
       </c>
       <c r="B6">
         <v>98125355000.0</v>
       </c>
       <c r="C6">
         <v>18189527000.0</v>
       </c>
       <c r="D6">
         <v>61386609391.0</v>
       </c>
       <c r="E6">
         <v>115615907007.0</v>
       </c>
       <c r="F6">
         <v>212529041827.0</v>
       </c>
       <c r="G6">
         <v>133314224937.0</v>
       </c>
       <c r="H6">
         <v>152996401100.0</v>
       </c>
       <c r="I6">
         <v>294876204450.0</v>
       </c>
       <c r="J6">
         <v>14665323327.0</v>
       </c>
       <c r="K6">
         <v>3656142205.0</v>
       </c>
       <c r="L6">
         <v>565199640.0</v>
       </c>
       <c r="M6">
         <v>438783623.0</v>
       </c>
     </row>
     <row r="7" spans="1:13">
       <c r="A7" t="s">
-        <v>107</v>
+        <v>108</v>
       </c>
       <c r="B7"/>
       <c r="C7"/>
       <c r="D7"/>
       <c r="E7"/>
       <c r="F7"/>
       <c r="G7"/>
       <c r="H7"/>
       <c r="I7"/>
       <c r="J7"/>
       <c r="K7"/>
       <c r="L7"/>
       <c r="M7"/>
     </row>
     <row r="8" spans="1:13">
       <c r="A8" t="s">
-        <v>108</v>
+        <v>109</v>
       </c>
       <c r="B8"/>
       <c r="C8"/>
       <c r="D8">
         <v>0.0</v>
       </c>
       <c r="E8">
         <v>14909379480.0</v>
       </c>
       <c r="F8"/>
       <c r="G8"/>
       <c r="H8"/>
       <c r="I8"/>
       <c r="J8"/>
       <c r="K8"/>
       <c r="L8"/>
       <c r="M8"/>
     </row>
     <row r="9" spans="1:13">
       <c r="A9" t="s">
-        <v>109</v>
+        <v>110</v>
       </c>
       <c r="B9">
         <v>155278166000.0</v>
       </c>
       <c r="C9">
         <v>180912301000.0</v>
       </c>
       <c r="D9">
         <v>199265302664.0</v>
       </c>
       <c r="E9">
         <v>212998764417.0</v>
       </c>
       <c r="F9">
         <v>221875290582.0</v>
       </c>
       <c r="G9">
         <v>222544260111.0</v>
       </c>
       <c r="H9">
         <v>254929889114.0</v>
       </c>
       <c r="I9">
         <v>171377199571.0</v>
       </c>
       <c r="J9">
         <v>24456998493.0</v>
       </c>
       <c r="K9">
         <v>5312266078.0</v>
       </c>
       <c r="L9">
         <v>1811596981.0</v>
       </c>
       <c r="M9">
         <v>1871293800.0</v>
       </c>
     </row>
     <row r="10" spans="1:13">
       <c r="A10" t="s">
-        <v>110</v>
+        <v>111</v>
       </c>
       <c r="B10">
         <v>-43179212000.0</v>
       </c>
       <c r="C10">
         <v>-34461386000.0</v>
       </c>
       <c r="D10">
         <v>11247310476.0</v>
       </c>
       <c r="E10">
         <v>40529403331.0</v>
       </c>
       <c r="F10">
         <v>158154107803.0</v>
       </c>
       <c r="G10">
         <v>95426725422.0</v>
       </c>
       <c r="H10">
         <v>246485273585.0</v>
       </c>
       <c r="I10">
         <v>281719337279.0</v>
       </c>
       <c r="J10">
         <v>10607609077.0</v>
       </c>
       <c r="K10">
         <v>3703637524.0</v>
       </c>
       <c r="L10">
         <v>185711887.0</v>
       </c>
       <c r="M10">
         <v>414637710.0</v>
       </c>
     </row>
     <row r="11" spans="1:13">
       <c r="A11" t="s">
-        <v>111</v>
+        <v>112</v>
       </c>
       <c r="B11">
         <v>15643306000.0</v>
       </c>
       <c r="C11">
         <v>799206000.0</v>
       </c>
       <c r="D11">
         <v>8383571635.0</v>
       </c>
       <c r="E11">
         <v>14790736000.0</v>
       </c>
       <c r="F11">
         <v>16795644701.0</v>
       </c>
       <c r="G11">
         <v>23028618158.0</v>
       </c>
       <c r="H11">
         <v>34209520891.0</v>
       </c>
       <c r="I11">
         <v>27122365362.0</v>
       </c>
       <c r="J11">
         <v>1968069510.0</v>
       </c>
       <c r="K11">
         <v>944486750.0</v>
       </c>
       <c r="L11">
         <v>114357500.0</v>
       </c>
       <c r="M11">
         <v>127304889.0</v>
       </c>
     </row>
     <row r="12" spans="1:13">
       <c r="A12" t="s">
-        <v>112</v>
+        <v>113</v>
       </c>
       <c r="B12">
         <v>15525100000.0</v>
       </c>
       <c r="C12">
         <v>19720348000.0</v>
       </c>
       <c r="D12">
         <v>17981446285.0</v>
       </c>
       <c r="E12">
         <v>18533988689.0</v>
       </c>
       <c r="F12">
         <v>19011130444.0</v>
       </c>
       <c r="G12">
         <v>19288922568.0</v>
       </c>
       <c r="H12">
         <v>16144094076.0</v>
       </c>
       <c r="I12">
         <v>9369230975.0</v>
       </c>
       <c r="J12">
         <v>3382027034.0</v>
       </c>
       <c r="K12">
         <v>0.0</v>
       </c>
       <c r="L12">
         <v>0.0</v>
       </c>
       <c r="M12">
         <v>0.0</v>
       </c>
     </row>
     <row r="13" spans="1:13">
       <c r="A13" t="s">
-        <v>113</v>
+        <v>114</v>
       </c>
       <c r="B13">
         <v>33564615020.0</v>
       </c>
       <c r="C13">
         <v>20613691400.0</v>
       </c>
       <c r="D13">
         <v>9460402640.0</v>
       </c>
       <c r="E13">
         <v>17055340200.0</v>
       </c>
       <c r="F13">
         <v>7796398449.0</v>
       </c>
       <c r="G13">
         <v>23058968820.0</v>
       </c>
       <c r="H13">
         <v>104344250020.0</v>
       </c>
       <c r="I13">
         <v>176466172160.0</v>
       </c>
       <c r="J13">
         <v>13646220.0</v>
       </c>
       <c r="K13">
         <v>0.0</v>
       </c>
       <c r="L13"/>
       <c r="M13"/>
     </row>
     <row r="14" spans="1:13">
       <c r="A14" t="s">
-        <v>114</v>
+        <v>115</v>
       </c>
       <c r="B14">
         <v>20416787609.0</v>
       </c>
       <c r="C14">
         <v>35245050977.0</v>
       </c>
       <c r="D14">
         <v>-2322891922.0</v>
       </c>
       <c r="E14">
         <v>-15834398907.0</v>
       </c>
       <c r="F14">
         <v>-78280158714.0</v>
       </c>
       <c r="G14">
         <v>854093671622.0</v>
       </c>
       <c r="H14">
         <v>1048550912508.0</v>
       </c>
       <c r="I14">
         <v>394164807565.0</v>
       </c>
       <c r="J14">
         <v>24937677474.0</v>
       </c>
       <c r="K14">
         <v>24937677474.0</v>
       </c>
       <c r="L14">
         <v>24937677474.0</v>
       </c>
       <c r="M14"/>
     </row>
     <row r="15" spans="1:13">
       <c r="A15" t="s">
-        <v>115</v>
+        <v>116</v>
       </c>
       <c r="B15">
         <v>-38405730000.0</v>
       </c>
       <c r="C15">
         <v>-15541000.0</v>
       </c>
       <c r="D15">
         <v>540846919.0</v>
       </c>
       <c r="E15">
         <v>24813647907.0</v>
       </c>
       <c r="F15">
         <v>141358463102.0</v>
       </c>
       <c r="G15">
         <v>72398107264.0</v>
       </c>
       <c r="H15">
         <v>212275752694.0</v>
       </c>
       <c r="I15">
         <v>227790475544.0</v>
       </c>
       <c r="J15">
         <v>7869631251.0</v>
       </c>
       <c r="K15">
         <v>2759150774.0</v>
       </c>
       <c r="L15">
         <v>71354387.0</v>
       </c>
       <c r="M15">
         <v>287332821.0</v>
       </c>
     </row>
     <row r="16" spans="1:13">
       <c r="A16" t="s">
-        <v>116</v>
+        <v>117</v>
       </c>
       <c r="B16">
         <v>-38405729620.0</v>
       </c>
       <c r="C16">
         <v>-15541240.0</v>
       </c>
       <c r="D16">
         <v>540846920.0</v>
       </c>
       <c r="E16">
         <v>24813647910.0</v>
       </c>
       <c r="F16">
         <v>63078307688.0</v>
       </c>
       <c r="G16">
         <v>25638796168.0</v>
       </c>
       <c r="H16">
         <v>92288699765.0</v>
       </c>
       <c r="I16">
         <v>235216823661.0</v>
       </c>
       <c r="J16">
         <v>7869631250.0</v>
       </c>
       <c r="K16">
         <v>2759150774.0</v>
       </c>
       <c r="L16">
         <v>71354390.0</v>
       </c>
       <c r="M16"/>
     </row>
     <row r="17" spans="1:13">
       <c r="A17" t="s">
-        <v>117</v>
+        <v>118</v>
       </c>
       <c r="B17">
         <v>-58822517231.0</v>
       </c>
       <c r="C17">
         <v>-35260592215.0</v>
       </c>
       <c r="D17">
         <v>2863738841.0</v>
       </c>
       <c r="E17">
         <v>25738667330.0</v>
       </c>
       <c r="F17">
         <v>141358463102.0</v>
       </c>
       <c r="G17">
         <v>72398107264.0</v>
       </c>
       <c r="H17">
         <v>212275752694.0</v>
       </c>
       <c r="I17">
         <v>254596971917.0</v>
       </c>
       <c r="J17">
         <v>8639539567.0</v>
       </c>
       <c r="K17">
         <v>2759150774.0</v>
       </c>
       <c r="L17">
         <v>71354387.0</v>
       </c>
       <c r="M17"/>
     </row>
     <row r="18" spans="1:13">
       <c r="A18" t="s">
-        <v>118</v>
+        <v>119</v>
       </c>
       <c r="B18">
         <v>-8842789768.0</v>
       </c>
       <c r="C18">
         <v>-11754022642.0</v>
       </c>
       <c r="D18">
         <v>-8521043645.0</v>
       </c>
       <c r="E18">
         <v>-11363948535.0</v>
       </c>
       <c r="F18">
         <v>-11214731995.0</v>
       </c>
       <c r="G18">
         <v>-996551163.0</v>
       </c>
       <c r="H18">
         <v>-2016155224.0</v>
       </c>
       <c r="I18">
         <v>4609730314.0</v>
       </c>
       <c r="J18">
         <v>-15419078.0</v>
       </c>
       <c r="K18">
         <v>0.0</v>
       </c>
       <c r="L18"/>
       <c r="M18"/>
     </row>
     <row r="19" spans="1:13">
       <c r="A19" t="s">
-        <v>119</v>
+        <v>120</v>
       </c>
       <c r="B19"/>
       <c r="C19"/>
       <c r="D19"/>
       <c r="E19"/>
       <c r="F19"/>
       <c r="G19"/>
       <c r="H19"/>
       <c r="I19"/>
       <c r="J19"/>
       <c r="K19"/>
       <c r="L19"/>
       <c r="M19"/>
     </row>
     <row r="20" spans="1:13">
       <c r="A20" t="s">
-        <v>120</v>
+        <v>121</v>
       </c>
       <c r="B20"/>
       <c r="C20"/>
       <c r="D20"/>
       <c r="E20"/>
       <c r="F20"/>
       <c r="G20"/>
       <c r="H20"/>
       <c r="I20"/>
       <c r="J20"/>
       <c r="K20"/>
       <c r="L20"/>
       <c r="M20"/>
     </row>
     <row r="21" spans="1:13">
       <c r="A21" t="s">
-        <v>121</v>
+        <v>122</v>
       </c>
       <c r="B21">
         <v>9558667000.0</v>
       </c>
       <c r="C21">
         <v>-7884364000.0</v>
       </c>
       <c r="D21">
         <v>27880145917.0</v>
       </c>
       <c r="E21">
         <v>53686511272.0</v>
       </c>
       <c r="F21">
         <v>96813396749.0</v>
       </c>
       <c r="G21">
         <v>115559417888.0</v>
       </c>
       <c r="H21">
         <v>144058335307.0</v>
       </c>
       <c r="I21">
         <v>101850084062.0</v>
       </c>
       <c r="J21">
         <v>8531071912.0</v>
       </c>
       <c r="K21">
         <v>3643494434.0</v>
       </c>
       <c r="L21">
         <v>549157610.0</v>
       </c>
       <c r="M21">
         <v>410837428.0</v>
       </c>
     </row>
     <row r="22" spans="1:13">
       <c r="A22" t="s">
-        <v>122</v>
+        <v>123</v>
       </c>
       <c r="B22"/>
       <c r="C22"/>
       <c r="D22"/>
       <c r="E22"/>
       <c r="F22"/>
       <c r="G22"/>
       <c r="H22"/>
       <c r="I22"/>
       <c r="J22"/>
       <c r="K22"/>
       <c r="L22"/>
       <c r="M22"/>
     </row>
     <row r="23" spans="1:13">
       <c r="A23" t="s">
-        <v>123</v>
+        <v>124</v>
       </c>
       <c r="B23">
         <v>4728153456000.0</v>
       </c>
       <c r="C23">
         <v>7151524122000.0</v>
       </c>
       <c r="D23">
         <v>11669265039125.0</v>
       </c>
       <c r="E23">
         <v>12261649339947.0</v>
       </c>
       <c r="F23">
         <v>12589315897794.0</v>
       </c>
       <c r="G23">
         <v>11218877520020.0</v>
       </c>
       <c r="H23">
         <v>10946363396635.0</v>
       </c>
       <c r="I23">
         <v>6254240625131.0</v>
       </c>
       <c r="J23">
         <v>1362534268607.0</v>
       </c>
       <c r="K23">
         <v>382762868367.0</v>
       </c>
       <c r="L23">
         <v>343047448704.0</v>
       </c>
       <c r="M23">
         <v>225310858348.0</v>
       </c>
     </row>
     <row r="24" spans="1:13">
       <c r="A24" t="s">
-        <v>124</v>
+        <v>125</v>
       </c>
       <c r="B24"/>
       <c r="C24"/>
       <c r="D24"/>
       <c r="E24"/>
       <c r="F24"/>
       <c r="G24"/>
       <c r="H24"/>
       <c r="I24"/>
       <c r="J24"/>
       <c r="K24"/>
       <c r="L24"/>
       <c r="M24"/>
     </row>
     <row r="25" spans="1:13">
       <c r="A25" t="s">
-        <v>125</v>
+        <v>126</v>
       </c>
       <c r="B25">
         <v>28661415099.0</v>
       </c>
       <c r="C25">
         <v>32930565230.0</v>
       </c>
       <c r="D25">
         <v>32157852630.0</v>
       </c>
       <c r="E25">
         <v>29712541872.0</v>
       </c>
       <c r="F25">
         <v>21592632386.0</v>
       </c>
       <c r="G25">
         <v>14447383285.0</v>
       </c>
       <c r="H25">
         <v>8938065793.0</v>
       </c>
       <c r="I25">
         <v>2975493744.0</v>
       </c>
       <c r="J25">
         <v>575659165.0</v>
       </c>
       <c r="K25"/>
       <c r="L25"/>
       <c r="M25"/>
     </row>
     <row r="26" spans="1:13">
       <c r="A26" t="s">
-        <v>126</v>
+        <v>127</v>
       </c>
       <c r="B26"/>
       <c r="C26"/>
       <c r="D26"/>
       <c r="E26"/>
       <c r="F26"/>
       <c r="G26"/>
       <c r="H26"/>
       <c r="I26"/>
       <c r="J26"/>
       <c r="K26"/>
       <c r="L26"/>
       <c r="M26"/>
     </row>
     <row r="27" spans="1:13">
       <c r="A27" t="s">
-        <v>127</v>
+        <v>128</v>
       </c>
       <c r="B27">
         <v>17075902000.0</v>
       </c>
       <c r="C27">
         <v>30762763000.0</v>
       </c>
       <c r="D27">
         <v>25397865222.0</v>
       </c>
       <c r="E27">
         <v>29228144520.0</v>
       </c>
       <c r="F27">
         <v>19035807661.0</v>
       </c>
       <c r="G27">
         <v>9560544882.0</v>
       </c>
       <c r="H27">
         <v>15995826169.0</v>
       </c>
       <c r="I27">
         <v>8907972153.0</v>
       </c>
       <c r="J27">
         <v>1723643808.0</v>
       </c>
       <c r="K27">
         <v>21994790.0</v>
       </c>
       <c r="L27">
         <v>32655009.0</v>
       </c>
       <c r="M27">
         <v>33293550.0</v>
       </c>
     </row>
     <row r="28" spans="1:13">
       <c r="A28" t="s">
-        <v>128</v>
+        <v>129</v>
       </c>
       <c r="B28">
         <v>35769598000.0</v>
       </c>
       <c r="C28">
         <v>32684232000.0</v>
       </c>
       <c r="D28">
         <v>30000512895.0</v>
       </c>
       <c r="E28">
         <v>24505990668.0</v>
       </c>
       <c r="F28">
         <v>22918832504.0</v>
       </c>
       <c r="G28">
         <v>21731712327.0</v>
       </c>
       <c r="H28">
         <v>21371220471.0</v>
       </c>
       <c r="I28">
         <v>12645428135.0</v>
       </c>
       <c r="J28">
         <v>2970712729.0</v>
       </c>
       <c r="K28">
         <v>585333698.0</v>
       </c>
       <c r="L28">
         <v>870904326.0</v>
       </c>
       <c r="M28">
         <v>1090442822.0</v>
       </c>
     </row>
     <row r="29" spans="1:13">
       <c r="A29" t="s">
-        <v>129</v>
+        <v>130</v>
       </c>
       <c r="B29">
         <v>15643305690.0</v>
       </c>
       <c r="C29">
         <v>799205850.0</v>
       </c>
       <c r="D29">
         <v>8383571635.0</v>
       </c>
       <c r="E29">
         <v>14790736000.0</v>
       </c>
       <c r="F29">
         <v>16795644701.0</v>
       </c>
       <c r="G29">
         <v>23028618160.0</v>
       </c>
       <c r="H29">
         <v>34209520890.0</v>
       </c>
       <c r="I29">
         <v>27641980360.0</v>
       </c>
       <c r="J29">
         <v>1968069510.0</v>
       </c>
       <c r="K29">
         <v>944486750.0</v>
       </c>
       <c r="L29">
         <v>114357500.0</v>
       </c>
       <c r="M29"/>
     </row>
     <row r="30" spans="1:13">
       <c r="A30" t="s">
-        <v>130</v>
+        <v>131</v>
       </c>
       <c r="B30">
         <v>145719499000.0</v>
       </c>
       <c r="C30">
         <v>188796665000.0</v>
       </c>
       <c r="D30">
         <v>171385156747.0</v>
       </c>
       <c r="E30">
         <v>159770375727.0</v>
       </c>
       <c r="F30">
         <v>135760213833.0</v>
       </c>
       <c r="G30">
         <v>106984842223.0</v>
       </c>
       <c r="H30">
         <v>110871553807.0</v>
       </c>
       <c r="I30">
         <v>69527115509.0</v>
       </c>
       <c r="J30">
         <v>15925926581.0</v>
       </c>
       <c r="K30">
         <v>1668771644.0</v>
       </c>
       <c r="L30">
         <v>1262439375.0</v>
       </c>
       <c r="M30">
         <v>1456656090.0</v>
       </c>
     </row>
     <row r="31" spans="1:13">
       <c r="A31" t="s">
-        <v>131</v>
+        <v>132</v>
       </c>
       <c r="B31">
         <v>-52737879000.0</v>
       </c>
       <c r="C31">
         <v>-26577022000.0</v>
       </c>
       <c r="D31">
         <v>-16632835441.0</v>
       </c>
       <c r="E31">
         <v>-13157107941.0</v>
       </c>
       <c r="F31">
         <v>60750926249.0</v>
       </c>
       <c r="G31">
         <v>-20132692465.0</v>
       </c>
       <c r="H31">
         <v>42419562083.0</v>
       </c>
       <c r="I31">
         <v>184918598021.0</v>
       </c>
       <c r="J31">
         <v>-860825794.0</v>
       </c>
       <c r="K31">
         <v>60143090.0</v>
       </c>
       <c r="L31">
         <v>-363445720.0</v>
       </c>
       <c r="M31">
         <v>3800282.0</v>
       </c>
     </row>
     <row r="32" spans="1:13">
       <c r="A32" t="s">
-        <v>132</v>
+        <v>133</v>
       </c>
       <c r="B32">
         <v>4737712123000.0</v>
       </c>
       <c r="C32">
         <v>7143639758000.0</v>
       </c>
       <c r="D32">
         <v>11697145185042.0</v>
       </c>
       <c r="E32">
         <v>12314877728637.0</v>
       </c>
       <c r="F32">
         <v>12675430974543.0</v>
       </c>
       <c r="G32">
         <v>11334436937908.0</v>
       </c>
       <c r="H32">
         <v>11090421731942.0</v>
       </c>
       <c r="I32">
         <v>6356090709193.0</v>
       </c>
@@ -9719,3132 +9856,3210 @@
       <c r="M32">
         <v>225725496058.0</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet4.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:AM32"/>
+  <dimension ref="A1:AN32"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="39.99" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:39">
+    <row r="1" spans="1:40">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>74</v>
       </c>
       <c r="C1" t="s">
+        <v>75</v>
+      </c>
+      <c r="D1" t="s">
         <v>1</v>
-      </c>
-[...1 lines deleted...]
-        <v>75</v>
       </c>
       <c r="E1" t="s">
         <v>76</v>
       </c>
       <c r="F1" t="s">
         <v>77</v>
       </c>
       <c r="G1" t="s">
+        <v>78</v>
+      </c>
+      <c r="H1" t="s">
         <v>2</v>
-      </c>
-[...1 lines deleted...]
-        <v>78</v>
       </c>
       <c r="I1" t="s">
         <v>79</v>
       </c>
       <c r="J1" t="s">
         <v>80</v>
       </c>
       <c r="K1" t="s">
+        <v>81</v>
+      </c>
+      <c r="L1" t="s">
         <v>3</v>
-      </c>
-[...1 lines deleted...]
-        <v>81</v>
       </c>
       <c r="M1" t="s">
         <v>82</v>
       </c>
       <c r="N1" t="s">
         <v>83</v>
       </c>
       <c r="O1" t="s">
+        <v>84</v>
+      </c>
+      <c r="P1" t="s">
         <v>4</v>
-      </c>
-[...1 lines deleted...]
-        <v>84</v>
       </c>
       <c r="Q1" t="s">
         <v>85</v>
       </c>
       <c r="R1" t="s">
         <v>86</v>
       </c>
       <c r="S1" t="s">
+        <v>87</v>
+      </c>
+      <c r="T1" t="s">
         <v>5</v>
-      </c>
-[...1 lines deleted...]
-        <v>87</v>
       </c>
       <c r="U1" t="s">
         <v>88</v>
       </c>
       <c r="V1" t="s">
         <v>89</v>
       </c>
       <c r="W1" t="s">
+        <v>90</v>
+      </c>
+      <c r="X1" t="s">
         <v>6</v>
-      </c>
-[...1 lines deleted...]
-        <v>90</v>
       </c>
       <c r="Y1" t="s">
         <v>91</v>
       </c>
       <c r="Z1" t="s">
         <v>92</v>
       </c>
       <c r="AA1" t="s">
+        <v>93</v>
+      </c>
+      <c r="AB1" t="s">
         <v>7</v>
-      </c>
-[...1 lines deleted...]
-        <v>93</v>
       </c>
       <c r="AC1" t="s">
         <v>94</v>
       </c>
       <c r="AD1" t="s">
         <v>95</v>
       </c>
       <c r="AE1" t="s">
+        <v>96</v>
+      </c>
+      <c r="AF1" t="s">
         <v>8</v>
-      </c>
-[...1 lines deleted...]
-        <v>96</v>
       </c>
       <c r="AG1" t="s">
         <v>97</v>
       </c>
       <c r="AH1" t="s">
         <v>98</v>
       </c>
       <c r="AI1" t="s">
+        <v>99</v>
+      </c>
+      <c r="AJ1" t="s">
         <v>9</v>
-      </c>
-[...1 lines deleted...]
-        <v>99</v>
       </c>
       <c r="AK1" t="s">
         <v>100</v>
       </c>
       <c r="AL1" t="s">
         <v>101</v>
       </c>
       <c r="AM1" t="s">
+        <v>102</v>
+      </c>
+      <c r="AN1" t="s">
         <v>10</v>
       </c>
     </row>
-    <row r="2" spans="1:39">
+    <row r="2" spans="1:40">
       <c r="A2" t="s">
-        <v>102</v>
+        <v>103</v>
       </c>
       <c r="B2">
+        <v>668566422000.0</v>
+      </c>
+      <c r="C2">
         <v>807317808000.0</v>
       </c>
-      <c r="C2">
+      <c r="D2">
         <v>1088618727000.0</v>
       </c>
-      <c r="D2">
+      <c r="E2">
         <v>1083368172000.0</v>
       </c>
-      <c r="E2">
+      <c r="F2">
         <v>1142453627000.0</v>
       </c>
-      <c r="F2">
+      <c r="G2">
         <v>1244127308000.0</v>
       </c>
-      <c r="G2">
+      <c r="H2">
         <v>1309925731000.0</v>
       </c>
-      <c r="H2">
+      <c r="I2">
         <v>1524156300000.0</v>
       </c>
-      <c r="I2">
+      <c r="J2">
         <v>1906707444077.0</v>
       </c>
-      <c r="J2">
+      <c r="K2">
         <v>2230378848848.0</v>
       </c>
-      <c r="K2">
+      <c r="L2">
         <v>2408538426293.0</v>
       </c>
-      <c r="L2">
+      <c r="M2">
         <v>2621806789198.0</v>
       </c>
-      <c r="M2">
+      <c r="N2">
         <v>2969330760690.0</v>
       </c>
-      <c r="N2">
+      <c r="O2">
         <v>3502744773263.0</v>
       </c>
-      <c r="O2">
+      <c r="P2">
         <v>3065507599828.0</v>
       </c>
-      <c r="P2">
+      <c r="Q2">
         <v>2860957538547.0</v>
       </c>
-      <c r="Q2">
+      <c r="R2">
         <v>3202570528896.0</v>
       </c>
-      <c r="R2">
+      <c r="S2">
         <v>2972843296949.0</v>
       </c>
-      <c r="S2">
+      <c r="T2">
         <v>3106027686904.0</v>
       </c>
-      <c r="T2">
+      <c r="U2">
         <v>3187674944858.0</v>
       </c>
-      <c r="U2">
+      <c r="V2">
         <v>2927885362110.0</v>
       </c>
-      <c r="V2">
+      <c r="W2">
         <v>3231967690089.0</v>
       </c>
-      <c r="W2">
+      <c r="X2">
         <v>2604404936485.0</v>
       </c>
-      <c r="X2">
+      <c r="Y2">
         <v>2474451964748.0</v>
       </c>
-      <c r="Y2">
+      <c r="Z2">
         <v>3152375999583.0</v>
       </c>
-      <c r="Z2">
+      <c r="AA2">
         <v>2880659776981.0</v>
       </c>
-      <c r="AA2">
+      <c r="AB2">
         <v>3180104373041.0</v>
       </c>
-      <c r="AB2">
+      <c r="AC2">
         <v>3238957950020.0</v>
       </c>
-      <c r="AC2">
+      <c r="AD2">
         <v>2450777240454.0</v>
       </c>
-      <c r="AD2">
+      <c r="AE2">
         <v>1965652279313.0</v>
       </c>
-      <c r="AE2">
+      <c r="AF2">
         <v>1496825219938.0</v>
       </c>
-      <c r="AF2">
+      <c r="AG2">
         <v>2254761418911.0</v>
       </c>
-      <c r="AG2">
+      <c r="AH2">
         <v>1663373072423.0</v>
       </c>
-      <c r="AH2">
+      <c r="AI2">
         <v>769753798350.0</v>
       </c>
-      <c r="AI2">
+      <c r="AJ2">
         <v>641461196451.0</v>
       </c>
-      <c r="AJ2">
+      <c r="AK2">
         <v>351479144275.0</v>
       </c>
-      <c r="AK2">
+      <c r="AL2">
         <v>273726062968.0</v>
       </c>
-      <c r="AL2">
+      <c r="AM2">
         <v>191856313105.0</v>
       </c>
-      <c r="AM2">
+      <c r="AN2">
         <v>115257819104.0</v>
       </c>
     </row>
-    <row r="3" spans="1:39">
+    <row r="3" spans="1:40">
       <c r="A3" t="s">
-        <v>103</v>
+        <v>104</v>
       </c>
       <c r="B3">
+        <v>8563157000.0</v>
+      </c>
+      <c r="C3">
         <v>19888243000.0</v>
       </c>
-      <c r="C3">
+      <c r="D3">
         <v>22654402000.0</v>
       </c>
-      <c r="D3">
+      <c r="E3">
         <v>7769314000.0</v>
       </c>
-      <c r="E3">
+      <c r="F3">
         <v>8337838000.0</v>
       </c>
-      <c r="F3">
+      <c r="G3">
         <v>7758970000.0</v>
       </c>
-      <c r="G3">
+      <c r="H3">
         <v>6926044000.0</v>
       </c>
-      <c r="H3">
+      <c r="I3">
         <v>24747292000.0</v>
       </c>
-      <c r="I3">
+      <c r="J3">
         <v>25258231864.0</v>
       </c>
-      <c r="J3">
+      <c r="K3">
         <v>23907158105.0</v>
       </c>
-      <c r="K3">
+      <c r="L3">
         <v>20305022800.0</v>
       </c>
-      <c r="L3">
+      <c r="M3">
         <v>20825058434.0</v>
       </c>
-      <c r="M3">
+      <c r="N3">
         <v>17715514565.0</v>
       </c>
-      <c r="N3">
+      <c r="O3">
         <v>17073746338.0</v>
       </c>
-      <c r="O3">
+      <c r="P3">
         <v>12776926913.0</v>
       </c>
-      <c r="P3">
+      <c r="Q3">
         <v>16638802436.0</v>
       </c>
-      <c r="Q3">
+      <c r="R3">
         <v>14062724009.0</v>
       </c>
-      <c r="R3">
+      <c r="S3">
         <v>13074061629.0</v>
       </c>
-      <c r="S3">
+      <c r="T3">
         <v>10356487251.0</v>
       </c>
-      <c r="T3">
+      <c r="U3">
         <v>8793507237.0</v>
       </c>
-      <c r="U3">
+      <c r="V3">
         <v>8452906998.0</v>
       </c>
-      <c r="V3">
+      <c r="W3">
         <v>7760902096.0</v>
       </c>
-      <c r="W3">
+      <c r="X3">
         <v>4237882423.0</v>
       </c>
-      <c r="X3">
+      <c r="Y3">
         <v>3691481442.0</v>
       </c>
-      <c r="Y3">
+      <c r="Z3">
         <v>3373727695.0</v>
       </c>
-      <c r="Z3">
+      <c r="AA3">
         <v>3068437676.0</v>
       </c>
-      <c r="AA3">
+      <c r="AB3">
         <v>3549747690.0</v>
       </c>
-      <c r="AB3">
+      <c r="AC3">
         <v>2593372186.0</v>
       </c>
-      <c r="AC3">
+      <c r="AD3">
         <v>1807360849.0</v>
       </c>
-      <c r="AD3">
+      <c r="AE3">
         <v>1027176334.0</v>
       </c>
-      <c r="AE3">
+      <c r="AF3">
         <v>1417137576.0</v>
       </c>
-      <c r="AF3">
+      <c r="AG3">
         <v>166089856.0</v>
       </c>
-      <c r="AG3">
+      <c r="AH3">
         <v>997191032.0</v>
       </c>
-      <c r="AH3">
+      <c r="AI3">
         <v>395075280.0</v>
       </c>
-      <c r="AI3">
+      <c r="AJ3">
         <v>356626808.0</v>
       </c>
-      <c r="AJ3">
+      <c r="AK3">
         <v>205758248.0</v>
       </c>
-      <c r="AK3">
+      <c r="AL3">
         <v>129332620.0</v>
       </c>
-      <c r="AL3">
+      <c r="AM3">
         <v>22755774.0</v>
       </c>
-      <c r="AM3">
+      <c r="AN3">
         <v>2631250.0</v>
       </c>
     </row>
-    <row r="4" spans="1:39">
+    <row r="4" spans="1:40">
       <c r="A4" t="s">
-        <v>104</v>
+        <v>105</v>
       </c>
       <c r="B4"/>
       <c r="C4"/>
       <c r="D4"/>
       <c r="E4"/>
       <c r="F4"/>
       <c r="G4"/>
       <c r="H4"/>
       <c r="I4"/>
       <c r="J4"/>
       <c r="K4"/>
       <c r="L4"/>
       <c r="M4"/>
       <c r="N4"/>
       <c r="O4"/>
       <c r="P4"/>
       <c r="Q4"/>
       <c r="R4"/>
       <c r="S4"/>
       <c r="T4"/>
       <c r="U4"/>
       <c r="V4"/>
       <c r="W4"/>
       <c r="X4"/>
       <c r="Y4"/>
       <c r="Z4"/>
       <c r="AA4"/>
       <c r="AB4"/>
       <c r="AC4"/>
       <c r="AD4"/>
       <c r="AE4"/>
       <c r="AF4"/>
       <c r="AG4"/>
       <c r="AH4"/>
       <c r="AI4"/>
       <c r="AJ4"/>
       <c r="AK4"/>
       <c r="AL4"/>
       <c r="AM4"/>
-    </row>
-    <row r="5" spans="1:39">
+      <c r="AN4"/>
+    </row>
+    <row r="5" spans="1:40">
       <c r="A5" t="s">
-        <v>105</v>
+        <v>106</v>
       </c>
       <c r="B5">
+        <v>-31637156000.0</v>
+      </c>
+      <c r="C5">
         <v>4326109000.0</v>
       </c>
-      <c r="C5">
+      <c r="D5">
         <v>22075505000.0</v>
       </c>
-      <c r="D5">
+      <c r="E5">
         <v>-27422240000.0</v>
       </c>
-      <c r="E5">
+      <c r="F5">
         <v>-11975733000.0</v>
       </c>
-      <c r="F5">
+      <c r="G5">
         <v>5158155000.0</v>
       </c>
-      <c r="G5">
+      <c r="H5">
         <v>-42294728000.0</v>
       </c>
-      <c r="H5">
+      <c r="I5">
         <v>21376333000.0</v>
       </c>
-      <c r="I5">
+      <c r="J5">
         <v>-8010229617.0</v>
       </c>
-      <c r="J5">
+      <c r="K5">
         <v>14187585339.0</v>
       </c>
-      <c r="K5">
+      <c r="L5">
         <v>-6758400145.0</v>
       </c>
-      <c r="L5">
+      <c r="M5">
         <v>13234801758.0</v>
       </c>
-      <c r="M5">
+      <c r="N5">
         <v>6844464340.0</v>
       </c>
-      <c r="N5">
+      <c r="O5">
         <v>15907890813.0</v>
       </c>
-      <c r="O5">
+      <c r="P5">
         <v>-11410644864.0</v>
       </c>
-      <c r="P5">
+      <c r="Q5">
         <v>24687748629.0</v>
       </c>
-      <c r="Q5">
+      <c r="R5">
         <v>12378419741.0</v>
       </c>
-      <c r="R5">
+      <c r="S5">
         <v>27336218618.0</v>
       </c>
-      <c r="S5">
+      <c r="T5">
         <v>21464610544.0</v>
       </c>
-      <c r="T5">
+      <c r="U5">
         <v>36009313856.0</v>
       </c>
-      <c r="U5">
+      <c r="V5">
         <v>68262202339.0</v>
       </c>
-      <c r="V5">
+      <c r="W5">
         <v>51429111516.0</v>
       </c>
-      <c r="W5">
+      <c r="X5">
         <v>20126756498.0</v>
       </c>
-      <c r="X5">
+      <c r="Y5">
         <v>-11488591527.0</v>
       </c>
-      <c r="Y5">
+      <c r="Z5">
         <v>67206315532.0</v>
       </c>
-      <c r="Z5">
+      <c r="AA5">
         <v>-155073455708.0</v>
       </c>
-      <c r="AA5">
+      <c r="AB5">
         <v>20915497487.0</v>
       </c>
-      <c r="AB5">
+      <c r="AC5">
         <v>88941258666.0</v>
       </c>
-      <c r="AC5">
+      <c r="AD5">
         <v>87964521085.0</v>
       </c>
-      <c r="AD5">
+      <c r="AE5">
         <v>64768499165.0</v>
       </c>
-      <c r="AE5">
+      <c r="AF5">
         <v>19204865004.0</v>
       </c>
-      <c r="AF5">
+      <c r="AG5">
         <v>46260876950.0</v>
       </c>
-      <c r="AG5">
+      <c r="AH5">
         <v>22356880264.0</v>
       </c>
-      <c r="AH5">
+      <c r="AI5">
         <v>27864102739.0</v>
       </c>
-      <c r="AI5">
+      <c r="AJ5">
         <v>7366028718.0</v>
       </c>
-      <c r="AJ5"/>
-      <c r="AK5">
+      <c r="AK5"/>
+      <c r="AL5">
         <v>3012782933.0</v>
       </c>
-      <c r="AL5">
+      <c r="AM5">
         <v>1384718503.0</v>
       </c>
-      <c r="AM5">
+      <c r="AN5">
         <v>1222688659.0</v>
       </c>
     </row>
-    <row r="6" spans="1:39">
+    <row r="6" spans="1:40">
       <c r="A6" t="s">
-        <v>106</v>
+        <v>107</v>
       </c>
       <c r="B6">
+        <v>-23073999000.0</v>
+      </c>
+      <c r="C6">
         <v>24214352000.0</v>
       </c>
-      <c r="C6">
+      <c r="D6">
         <v>44729907000.0</v>
       </c>
-      <c r="D6">
+      <c r="E6">
         <v>-19652926000.0</v>
       </c>
-      <c r="E6">
+      <c r="F6">
         <v>-3637895000.0</v>
       </c>
-      <c r="F6">
+      <c r="G6">
         <v>12917125000.0</v>
       </c>
-      <c r="G6">
+      <c r="H6">
         <v>-35368684000.0</v>
       </c>
-      <c r="H6">
+      <c r="I6">
         <v>46123625000.0</v>
       </c>
-      <c r="I6">
+      <c r="J6">
         <v>17248002247.0</v>
       </c>
-      <c r="J6">
+      <c r="K6">
         <v>38094743444.0</v>
       </c>
-      <c r="K6">
+      <c r="L6">
         <v>13546622655.0</v>
       </c>
-      <c r="L6">
+      <c r="M6">
         <v>34059860192.0</v>
       </c>
-      <c r="M6">
+      <c r="N6">
         <v>24559978905.0</v>
       </c>
-      <c r="N6">
+      <c r="O6">
         <v>32981637151.0</v>
       </c>
-      <c r="O6">
+      <c r="P6">
         <v>1366282049.0</v>
       </c>
-      <c r="P6">
+      <c r="Q6">
         <v>41326551065.0</v>
       </c>
-      <c r="Q6">
+      <c r="R6">
         <v>26441143750.0</v>
       </c>
-      <c r="R6">
+      <c r="S6">
         <v>40410280247.0</v>
       </c>
-      <c r="S6">
+      <c r="T6">
         <v>31821097795.0</v>
       </c>
-      <c r="T6">
+      <c r="U6">
         <v>44802821093.0</v>
       </c>
-      <c r="U6">
+      <c r="V6">
         <v>76715109337.0</v>
       </c>
-      <c r="V6">
+      <c r="W6">
         <v>59190013612.0</v>
       </c>
-      <c r="W6">
+      <c r="X6">
         <v>24364638921.0</v>
       </c>
-      <c r="X6">
+      <c r="Y6">
         <v>-7797110085.0</v>
       </c>
-      <c r="Y6">
+      <c r="Z6">
         <v>70580043227.0</v>
       </c>
-      <c r="Z6">
+      <c r="AA6">
         <v>-152005018032.0</v>
       </c>
-      <c r="AA6">
+      <c r="AB6">
         <v>24465245177.0</v>
       </c>
-      <c r="AB6">
+      <c r="AC6">
         <v>91534630852.0</v>
       </c>
-      <c r="AC6">
+      <c r="AD6">
         <v>89771881934.0</v>
       </c>
-      <c r="AD6">
+      <c r="AE6">
         <v>65795675499.0</v>
       </c>
-      <c r="AE6">
+      <c r="AF6">
         <v>20622002580.0</v>
       </c>
-      <c r="AF6">
+      <c r="AG6">
         <v>46426966806.0</v>
       </c>
-      <c r="AG6">
+      <c r="AH6">
         <v>23354071296.0</v>
       </c>
-      <c r="AH6">
+      <c r="AI6">
         <v>28259178019.0</v>
       </c>
-      <c r="AI6">
+      <c r="AJ6">
         <v>7722655526.0</v>
       </c>
-      <c r="AJ6"/>
-      <c r="AK6">
+      <c r="AK6"/>
+      <c r="AL6">
         <v>3142115553.0</v>
       </c>
-      <c r="AL6">
+      <c r="AM6">
         <v>1407474277.0</v>
       </c>
-      <c r="AM6">
+      <c r="AN6">
         <v>1225319909.0</v>
       </c>
     </row>
-    <row r="7" spans="1:39">
+    <row r="7" spans="1:40">
       <c r="A7" t="s">
-        <v>107</v>
+        <v>108</v>
       </c>
       <c r="B7"/>
       <c r="C7"/>
       <c r="D7"/>
       <c r="E7"/>
       <c r="F7"/>
       <c r="G7"/>
       <c r="H7"/>
       <c r="I7"/>
       <c r="J7"/>
       <c r="K7"/>
       <c r="L7"/>
       <c r="M7"/>
       <c r="N7"/>
       <c r="O7"/>
       <c r="P7"/>
       <c r="Q7"/>
       <c r="R7"/>
       <c r="S7"/>
       <c r="T7"/>
       <c r="U7"/>
       <c r="V7"/>
       <c r="W7"/>
       <c r="X7"/>
       <c r="Y7"/>
       <c r="Z7"/>
       <c r="AA7"/>
       <c r="AB7"/>
       <c r="AC7"/>
       <c r="AD7"/>
       <c r="AE7"/>
       <c r="AF7"/>
       <c r="AG7"/>
       <c r="AH7"/>
       <c r="AI7"/>
       <c r="AJ7"/>
       <c r="AK7"/>
       <c r="AL7"/>
       <c r="AM7"/>
-    </row>
-    <row r="8" spans="1:39">
+      <c r="AN7"/>
+    </row>
+    <row r="8" spans="1:40">
       <c r="A8" t="s">
-        <v>108</v>
+        <v>109</v>
       </c>
       <c r="B8"/>
       <c r="C8"/>
       <c r="D8"/>
       <c r="E8"/>
       <c r="F8"/>
       <c r="G8"/>
       <c r="H8"/>
       <c r="I8"/>
       <c r="J8"/>
       <c r="K8"/>
       <c r="L8"/>
       <c r="M8"/>
-      <c r="N8">
+      <c r="N8"/>
+      <c r="O8">
         <v>0.0</v>
       </c>
-      <c r="O8">
+      <c r="P8">
         <v>14909379480.0</v>
       </c>
-      <c r="P8"/>
       <c r="Q8"/>
       <c r="R8"/>
       <c r="S8"/>
       <c r="T8"/>
       <c r="U8"/>
       <c r="V8"/>
       <c r="W8"/>
       <c r="X8"/>
       <c r="Y8"/>
       <c r="Z8"/>
       <c r="AA8"/>
       <c r="AB8"/>
       <c r="AC8"/>
       <c r="AD8"/>
       <c r="AE8"/>
       <c r="AF8"/>
       <c r="AG8"/>
       <c r="AH8"/>
       <c r="AI8"/>
       <c r="AJ8"/>
       <c r="AK8"/>
       <c r="AL8"/>
       <c r="AM8"/>
-    </row>
-    <row r="9" spans="1:39">
+      <c r="AN8"/>
+    </row>
+    <row r="9" spans="1:40">
       <c r="A9" t="s">
-        <v>109</v>
+        <v>110</v>
       </c>
       <c r="B9">
+        <v>27455028000.0</v>
+      </c>
+      <c r="C9">
         <v>38104283000.0</v>
       </c>
-      <c r="C9">
+      <c r="D9">
         <v>58650234000.0</v>
       </c>
-      <c r="D9">
+      <c r="E9">
         <v>34154225000.0</v>
       </c>
-      <c r="E9">
+      <c r="F9">
         <v>33143936000.0</v>
       </c>
-      <c r="F9">
+      <c r="G9">
         <v>53195893000.0</v>
       </c>
-      <c r="G9">
+      <c r="H9">
         <v>31624284000.0</v>
       </c>
-      <c r="H9">
+      <c r="I9">
         <v>45985946000.0</v>
       </c>
-      <c r="I9">
+      <c r="J9">
         <v>35568630028.0</v>
       </c>
-      <c r="J9">
+      <c r="K9">
         <v>59292573422.0</v>
       </c>
-      <c r="K9">
+      <c r="L9">
         <v>30087693842.0</v>
       </c>
-      <c r="L9">
+      <c r="M9">
         <v>54962848839.0</v>
       </c>
-      <c r="M9">
+      <c r="N9">
         <v>56103392255.0</v>
       </c>
-      <c r="N9">
+      <c r="O9">
         <v>53570500662.0</v>
       </c>
-      <c r="O9">
+      <c r="P9">
         <v>-2084928180.0</v>
       </c>
-      <c r="P9">
+      <c r="Q9">
         <v>79784333168.0</v>
       </c>
-      <c r="Q9">
+      <c r="R9">
         <v>63743402373.0</v>
       </c>
-      <c r="R9">
+      <c r="S9">
         <v>71555957056.0</v>
       </c>
-      <c r="S9">
+      <c r="T9">
         <v>75658332562.0</v>
       </c>
-      <c r="T9">
+      <c r="U9">
         <v>38045499830.0</v>
       </c>
-      <c r="U9">
+      <c r="V9">
         <v>52488635152.0</v>
       </c>
-      <c r="V9">
+      <c r="W9">
         <v>55682823038.0</v>
       </c>
-      <c r="W9">
+      <c r="X9">
         <v>46606780227.0</v>
       </c>
-      <c r="X9">
+      <c r="Y9">
         <v>69139844298.0</v>
       </c>
-      <c r="Y9">
+      <c r="Z9">
         <v>45519463159.0</v>
       </c>
-      <c r="Z9">
+      <c r="AA9">
         <v>61278172427.0</v>
       </c>
-      <c r="AA9">
+      <c r="AB9">
         <v>38050606504.0</v>
       </c>
-      <c r="AB9">
+      <c r="AC9">
         <v>72791002133.0</v>
       </c>
-      <c r="AC9">
+      <c r="AD9">
         <v>78214121535.0</v>
       </c>
-      <c r="AD9">
+      <c r="AE9">
         <v>65874158942.0</v>
       </c>
-      <c r="AE9">
+      <c r="AF9">
         <v>57589799017.0</v>
       </c>
-      <c r="AF9">
+      <c r="AG9">
         <v>37479636826.0</v>
       </c>
-      <c r="AG9">
+      <c r="AH9">
         <v>36134104076.0</v>
       </c>
-      <c r="AH9">
+      <c r="AI9">
         <v>40173659652.0</v>
       </c>
-      <c r="AI9">
+      <c r="AJ9">
         <v>11924924147.0</v>
       </c>
-      <c r="AJ9">
+      <c r="AK9">
         <v>9309879373.0</v>
       </c>
-      <c r="AK9">
+      <c r="AL9">
         <v>7165978917.0</v>
       </c>
-      <c r="AL9">
+      <c r="AM9">
         <v>2114051297.0</v>
       </c>
-      <c r="AM9">
+      <c r="AN9">
         <v>1606637857.0</v>
       </c>
     </row>
-    <row r="10" spans="1:39">
+    <row r="10" spans="1:40">
       <c r="A10" t="s">
-        <v>110</v>
+        <v>111</v>
       </c>
       <c r="B10">
+        <v>-37688519000.0</v>
+      </c>
+      <c r="C10">
         <v>-5205158000.0</v>
       </c>
-      <c r="C10">
+      <c r="D10">
         <v>3201670000.0</v>
       </c>
-      <c r="D10">
+      <c r="E10">
         <v>-33191593000.0</v>
       </c>
-      <c r="E10">
+      <c r="F10">
         <v>-15214881000.0</v>
       </c>
-      <c r="F10">
+      <c r="G10">
         <v>2025592000.0</v>
       </c>
-      <c r="G10">
+      <c r="H10">
         <v>-46867365000.0</v>
       </c>
-      <c r="H10">
+      <c r="I10">
         <v>12393542000.0</v>
       </c>
-      <c r="I10">
+      <c r="J10">
         <v>-10991759391.0</v>
       </c>
-      <c r="J10">
+      <c r="K10">
         <v>11004196780.0</v>
       </c>
-      <c r="K10">
+      <c r="L10">
         <v>-12336930592.0</v>
       </c>
-      <c r="L10">
+      <c r="M10">
         <v>8627827490.0</v>
       </c>
-      <c r="M10">
+      <c r="N10">
         <v>2905964279.0</v>
       </c>
-      <c r="N10">
+      <c r="O10">
         <v>12050449299.0</v>
       </c>
-      <c r="O10">
+      <c r="P10">
         <v>-14248068261.0</v>
       </c>
-      <c r="P10">
+      <c r="Q10">
         <v>19644157393.0</v>
       </c>
-      <c r="Q10">
+      <c r="R10">
         <v>7118706748.0</v>
       </c>
-      <c r="R10">
+      <c r="S10">
         <v>28014607451.0</v>
       </c>
-      <c r="S10">
+      <c r="T10">
         <v>16980025003.0</v>
       </c>
-      <c r="T10">
+      <c r="U10">
         <v>31480720495.0</v>
       </c>
-      <c r="U10">
+      <c r="V10">
         <v>63392639848.0</v>
       </c>
-      <c r="V10">
+      <c r="W10">
         <v>46300722457.0</v>
       </c>
-      <c r="W10">
+      <c r="X10">
         <v>14620144648.0</v>
       </c>
-      <c r="X10">
+      <c r="Y10">
         <v>-15809327783.0</v>
       </c>
-      <c r="Y10">
+      <c r="Z10">
         <v>63027344023.0</v>
       </c>
-      <c r="Z10">
+      <c r="AA10">
         <v>33588564534.0</v>
       </c>
-      <c r="AA10">
+      <c r="AB10">
         <v>16780899819.0</v>
       </c>
-      <c r="AB10">
+      <c r="AC10">
         <v>84872900799.0</v>
       </c>
-      <c r="AC10">
+      <c r="AD10">
         <v>83710525968.0</v>
       </c>
-      <c r="AD10">
+      <c r="AE10">
         <v>61120947000.0</v>
       </c>
-      <c r="AE10">
+      <c r="AF10">
         <v>177937709563.0</v>
       </c>
-      <c r="AF10">
+      <c r="AG10">
         <v>41645540026.0</v>
       </c>
-      <c r="AG10">
+      <c r="AH10">
         <v>35757576096.0</v>
       </c>
-      <c r="AH10">
+      <c r="AI10">
         <v>26378511594.0</v>
       </c>
-      <c r="AI10">
+      <c r="AJ10">
         <v>1929497768.0</v>
       </c>
-      <c r="AJ10">
+      <c r="AK10">
         <v>4949893544.0</v>
       </c>
-      <c r="AK10">
+      <c r="AL10">
         <v>3725415840.0</v>
       </c>
-      <c r="AL10">
+      <c r="AM10">
         <v>1384718503.0</v>
       </c>
-      <c r="AM10">
+      <c r="AN10">
         <v>1223613659.0</v>
       </c>
     </row>
-    <row r="11" spans="1:39">
+    <row r="11" spans="1:40">
       <c r="A11" t="s">
-        <v>111</v>
+        <v>112</v>
       </c>
       <c r="B11">
+        <v>-147766000.0</v>
+      </c>
+      <c r="C11">
         <v>2932166000.0</v>
       </c>
-      <c r="C11">
+      <c r="D11">
         <v>8463731000.0</v>
       </c>
-      <c r="D11">
+      <c r="E11">
         <v>1675064000.0</v>
       </c>
-      <c r="E11">
+      <c r="F11">
         <v>731119000.0</v>
       </c>
-      <c r="F11">
+      <c r="G11">
         <v>4773392000.0</v>
       </c>
-      <c r="G11">
+      <c r="H11">
         <v>-5608556000.0</v>
       </c>
-      <c r="H11">
+      <c r="I11">
         <v>1626645000.0</v>
       </c>
-      <c r="I11">
+      <c r="J11">
         <v>1737073357.0</v>
       </c>
-      <c r="J11">
+      <c r="K11">
         <v>3044043603.0</v>
       </c>
-      <c r="K11">
+      <c r="L11">
         <v>1043357925.0</v>
       </c>
-      <c r="L11">
+      <c r="M11">
         <v>2509494843.0</v>
       </c>
-      <c r="M11">
+      <c r="N11">
         <v>1416495421.0</v>
       </c>
-      <c r="N11">
+      <c r="O11">
         <v>3414223445.0</v>
       </c>
-      <c r="O11">
+      <c r="P11">
         <v>184042215.0</v>
       </c>
-      <c r="P11">
+      <c r="Q11">
         <v>5165999983.0</v>
       </c>
-      <c r="Q11">
+      <c r="R11">
         <v>2740395119.0</v>
       </c>
-      <c r="R11">
+      <c r="S11">
         <v>6700298684.0</v>
       </c>
-      <c r="S11">
+      <c r="T11">
         <v>5372086134.0</v>
       </c>
-      <c r="T11">
+      <c r="U11">
         <v>1264404968.0</v>
       </c>
-      <c r="U11">
+      <c r="V11">
         <v>4464874272.0</v>
       </c>
-      <c r="V11">
+      <c r="W11">
         <v>5694279327.0</v>
       </c>
-      <c r="W11">
+      <c r="X11">
         <v>3866982539.0</v>
       </c>
-      <c r="X11">
+      <c r="Y11">
         <v>8028760650.0</v>
       </c>
-      <c r="Y11">
+      <c r="Z11">
         <v>4265521840.0</v>
       </c>
-      <c r="Z11">
+      <c r="AA11">
         <v>6867353129.0</v>
       </c>
-      <c r="AA11">
+      <c r="AB11">
         <v>2244765067.0</v>
       </c>
-      <c r="AB11">
+      <c r="AC11">
         <v>11398761566.0</v>
       </c>
-      <c r="AC11">
+      <c r="AD11">
         <v>9431216752.0</v>
       </c>
-      <c r="AD11">
+      <c r="AE11">
         <v>11134777506.0</v>
       </c>
-      <c r="AE11">
+      <c r="AF11">
         <v>11906293222.0</v>
       </c>
-      <c r="AF11">
+      <c r="AG11">
         <v>3460613312.0</v>
       </c>
-      <c r="AG11">
+      <c r="AH11">
         <v>9001643472.0</v>
       </c>
-      <c r="AH11">
+      <c r="AI11">
         <v>2753815356.0</v>
       </c>
-      <c r="AI11">
+      <c r="AJ11">
         <v>2379260.0</v>
       </c>
-      <c r="AJ11">
+      <c r="AK11">
         <v>1084721332.0</v>
       </c>
-      <c r="AK11">
+      <c r="AL11">
         <v>807666168.0</v>
       </c>
-      <c r="AL11">
+      <c r="AM11">
         <v>459064250.0</v>
       </c>
-      <c r="AM11">
+      <c r="AN11">
         <v>318513500.0</v>
       </c>
     </row>
-    <row r="12" spans="1:39">
+    <row r="12" spans="1:40">
       <c r="A12" t="s">
-        <v>112</v>
+        <v>113</v>
       </c>
       <c r="B12">
+        <v>6051363000.0</v>
+      </c>
+      <c r="C12">
         <v>2445773000.0</v>
       </c>
-      <c r="C12">
+      <c r="D12">
         <v>3384037000.0</v>
       </c>
-      <c r="D12">
+      <c r="E12">
         <v>5769353000.0</v>
       </c>
-      <c r="E12">
+      <c r="F12">
         <v>3239148000.0</v>
       </c>
-      <c r="F12">
+      <c r="G12">
         <v>3132563000.0</v>
       </c>
-      <c r="G12">
+      <c r="H12">
         <v>4572638000.0</v>
       </c>
-      <c r="H12">
+      <c r="I12">
         <v>8982791000.0</v>
       </c>
-      <c r="I12">
+      <c r="J12">
         <v>2981529774.0</v>
       </c>
-      <c r="J12">
+      <c r="K12">
         <v>3183388560.0</v>
       </c>
-      <c r="K12">
+      <c r="L12">
         <v>5578530447.0</v>
       </c>
-      <c r="L12">
+      <c r="M12">
         <v>4606974267.0</v>
       </c>
-      <c r="M12">
+      <c r="N12">
         <v>3938500061.0</v>
       </c>
-      <c r="N12">
+      <c r="O12">
         <v>3857441510.0</v>
       </c>
-      <c r="O12">
+      <c r="P12">
         <v>2837423396.0</v>
       </c>
-      <c r="P12">
+      <c r="Q12">
         <v>5043591235.0</v>
       </c>
-      <c r="Q12">
+      <c r="R12">
         <v>5259712988.0</v>
       </c>
-      <c r="R12">
+      <c r="S12">
         <v>5097972993.0</v>
       </c>
-      <c r="S12">
+      <c r="T12">
         <v>4484585541.0</v>
       </c>
-      <c r="T12">
+      <c r="U12">
         <v>4528593356.0</v>
       </c>
-      <c r="U12">
+      <c r="V12">
         <v>4869562488.0</v>
       </c>
-      <c r="V12">
+      <c r="W12">
         <v>5128389059.0</v>
       </c>
-      <c r="W12">
+      <c r="X12">
         <v>5506611850.0</v>
       </c>
-      <c r="X12">
+      <c r="Y12">
         <v>4320736256.0</v>
       </c>
-      <c r="Y12">
+      <c r="Z12">
         <v>4178971513.0</v>
       </c>
-      <c r="Z12">
+      <c r="AA12">
         <v>5293055449.0</v>
       </c>
-      <c r="AA12">
+      <c r="AB12">
         <v>4134597667.0</v>
       </c>
-      <c r="AB12">
+      <c r="AC12">
         <v>4068357868.0</v>
       </c>
-      <c r="AC12">
+      <c r="AD12">
         <v>4253995113.0</v>
       </c>
-      <c r="AD12">
+      <c r="AE12">
         <v>2810721779.0</v>
       </c>
-      <c r="AE12">
+      <c r="AF12">
         <v>2648833302.0</v>
       </c>
-      <c r="AF12">
+      <c r="AG12">
         <v>4615336924.0</v>
       </c>
-      <c r="AG12">
+      <c r="AH12">
         <v>619469599.0</v>
       </c>
-      <c r="AH12">
+      <c r="AI12">
         <v>1441995414.0</v>
       </c>
-      <c r="AI12">
+      <c r="AJ12">
         <v>3369418025.0</v>
       </c>
-      <c r="AJ12">
+      <c r="AK12">
         <v>1727789800.0</v>
       </c>
-      <c r="AK12">
+      <c r="AL12">
         <v>457131500.0</v>
       </c>
-      <c r="AL12"/>
       <c r="AM12"/>
-    </row>
-    <row r="13" spans="1:39">
+      <c r="AN12"/>
+    </row>
+    <row r="13" spans="1:40">
       <c r="A13" t="s">
-        <v>113</v>
+        <v>114</v>
       </c>
       <c r="B13">
+        <v>793943664.0</v>
+      </c>
+      <c r="C13">
         <v>626034077.0</v>
       </c>
-      <c r="C13">
+      <c r="D13">
         <v>1521919800.0</v>
       </c>
-      <c r="D13">
+      <c r="E13">
         <v>22500294940.0</v>
       </c>
-      <c r="E13">
+      <c r="F13">
         <v>987143530.0</v>
       </c>
-      <c r="F13">
+      <c r="G13">
         <v>10529543790.0</v>
       </c>
-      <c r="G13">
+      <c r="H13">
         <v>19917561850.0</v>
       </c>
-      <c r="H13">
+      <c r="I13">
         <v>10679594700.0</v>
       </c>
-      <c r="I13">
+      <c r="J13">
         <v>2839696664.0</v>
       </c>
-      <c r="J13">
+      <c r="K13">
         <v>1764940656.0</v>
       </c>
-      <c r="K13">
+      <c r="L13">
         <v>3615566953.0</v>
       </c>
-      <c r="L13">
+      <c r="M13">
         <v>6563719510.0</v>
       </c>
-      <c r="M13">
+      <c r="N13">
         <v>6948104850.0</v>
       </c>
-      <c r="N13">
+      <c r="O13">
         <v>1873293860.0</v>
       </c>
-      <c r="O13">
+      <c r="P13">
         <v>775230790.0</v>
       </c>
-      <c r="P13">
+      <c r="Q13">
         <v>2079270219.0</v>
       </c>
-      <c r="Q13">
+      <c r="R13">
         <v>916895626.0</v>
       </c>
-      <c r="R13">
+      <c r="S13">
         <v>1280531456.0</v>
       </c>
-      <c r="S13">
+      <c r="T13">
         <v>1478782403.0</v>
       </c>
-      <c r="T13">
+      <c r="U13">
         <v>1694115405.0</v>
       </c>
-      <c r="U13">
+      <c r="V13">
         <v>1995492247.0</v>
       </c>
-      <c r="V13">
+      <c r="W13">
         <v>2628008394.0</v>
       </c>
-      <c r="W13">
+      <c r="X13">
         <v>470020820.0</v>
       </c>
-      <c r="X13">
+      <c r="Y13">
         <v>131941936250.0</v>
       </c>
-      <c r="Y13">
+      <c r="Z13">
         <v>40820884290.0</v>
       </c>
-      <c r="Z13">
+      <c r="AA13">
         <v>196291810180.0</v>
       </c>
-      <c r="AA13">
+      <c r="AB13">
         <v>7264428710.0</v>
       </c>
-      <c r="AB13">
+      <c r="AC13">
         <v>41866210130.0</v>
       </c>
-      <c r="AC13">
+      <c r="AD13">
         <v>2507521211.0</v>
       </c>
-      <c r="AD13">
+      <c r="AE13">
         <v>2423227652.0</v>
       </c>
-      <c r="AE13"/>
       <c r="AF13"/>
       <c r="AG13"/>
       <c r="AH13"/>
       <c r="AI13"/>
       <c r="AJ13"/>
       <c r="AK13"/>
       <c r="AL13"/>
       <c r="AM13"/>
-    </row>
-    <row r="14" spans="1:39">
+      <c r="AN13"/>
+    </row>
+    <row r="14" spans="1:40">
       <c r="A14" t="s">
-        <v>114</v>
+        <v>115</v>
       </c>
       <c r="B14">
+        <v>28610901055.0</v>
+      </c>
+      <c r="C14">
         <v>1740432031.0</v>
       </c>
-      <c r="C14">
+      <c r="D14">
         <v>-1728362001.0</v>
       </c>
-      <c r="D14">
+      <c r="E14">
         <v>11340137433.0</v>
       </c>
-      <c r="E14">
+      <c r="F14">
         <v>8046121485.0</v>
       </c>
-      <c r="F14">
+      <c r="G14">
         <v>2758890692.0</v>
       </c>
-      <c r="G14">
+      <c r="H14">
         <v>38940444193.0</v>
       </c>
-      <c r="H14">
+      <c r="I14">
         <v>-8841073417.0</v>
       </c>
-      <c r="I14">
+      <c r="J14">
         <v>8543082688.0</v>
       </c>
-      <c r="J14">
+      <c r="K14">
         <v>-3397402487.0</v>
       </c>
-      <c r="K14">
+      <c r="L14">
         <v>8830128078.0</v>
       </c>
-      <c r="L14">
+      <c r="M14">
         <v>-2978573318.0</v>
       </c>
-      <c r="M14">
+      <c r="N14">
         <v>-1592443605.0</v>
       </c>
-      <c r="N14">
+      <c r="O14">
         <v>-6582003077.0</v>
       </c>
-      <c r="O14">
+      <c r="P14">
         <v>3031971338.0</v>
       </c>
-      <c r="P14">
+      <c r="Q14">
         <v>-9717377781.0</v>
       </c>
-      <c r="Q14">
+      <c r="R14">
         <v>-2533475704.0</v>
       </c>
-      <c r="R14">
+      <c r="S14">
         <v>-6615516760.0</v>
       </c>
-      <c r="S14">
+      <c r="T14">
         <v>-5522848829.0</v>
       </c>
-      <c r="T14">
+      <c r="U14">
         <v>-20810056221.0</v>
       </c>
-      <c r="U14">
+      <c r="V14">
         <v>928224621380.0</v>
       </c>
-      <c r="V14">
+      <c r="W14">
         <v>874097256717.0</v>
       </c>
-      <c r="W14">
+      <c r="X14">
         <v>854093671622.0</v>
       </c>
-      <c r="X14">
+      <c r="Y14">
         <v>912939437931.0</v>
       </c>
-      <c r="Y14">
+      <c r="Z14">
         <v>998452514372.0</v>
       </c>
-      <c r="Z14">
+      <c r="AA14">
         <v>1031594088115.0</v>
       </c>
-      <c r="AA14">
+      <c r="AB14">
         <v>1048372412508.0</v>
       </c>
-      <c r="AB14">
+      <c r="AC14">
         <v>509057893814.0</v>
       </c>
-      <c r="AC14">
+      <c r="AD14">
         <v>454760392806.0</v>
       </c>
-      <c r="AD14">
+      <c r="AE14">
         <v>409951021659.0</v>
       </c>
-      <c r="AE14">
+      <c r="AF14">
         <v>393390532559.0</v>
       </c>
-      <c r="AF14">
+      <c r="AG14">
         <v>389505225737.0</v>
       </c>
-      <c r="AG14">
+      <c r="AH14">
         <v>3890318800.0</v>
       </c>
-      <c r="AH14">
+      <c r="AI14">
         <v>1755293100.0</v>
       </c>
-      <c r="AI14">
+      <c r="AJ14">
         <v>769908300.0</v>
       </c>
-      <c r="AJ14">
+      <c r="AK14">
         <v>488116000.0</v>
       </c>
-      <c r="AK14"/>
       <c r="AL14"/>
       <c r="AM14"/>
-    </row>
-    <row r="15" spans="1:39">
+      <c r="AN14"/>
+    </row>
+    <row r="15" spans="1:40">
       <c r="A15" t="s">
-        <v>115</v>
+        <v>116</v>
       </c>
       <c r="B15">
+        <v>-8929852000.0</v>
+      </c>
+      <c r="C15">
         <v>-6396893000.0</v>
       </c>
-      <c r="C15">
+      <c r="D15">
         <v>-6990423000.0</v>
       </c>
-      <c r="D15">
+      <c r="E15">
         <v>-23526519000.0</v>
       </c>
-      <c r="E15">
+      <c r="F15">
         <v>-7899879000.0</v>
       </c>
-      <c r="F15">
+      <c r="G15">
         <v>11091000.0</v>
       </c>
-      <c r="G15">
+      <c r="H15">
         <v>-2318365000.0</v>
       </c>
-      <c r="H15">
+      <c r="I15">
         <v>1925823000.0</v>
       </c>
-      <c r="I15">
+      <c r="J15">
         <v>-4185750060.0</v>
       </c>
-      <c r="J15">
+      <c r="K15">
         <v>4562750690.0</v>
       </c>
-      <c r="K15">
+      <c r="L15">
         <v>-4550160440.0</v>
       </c>
-      <c r="L15">
+      <c r="M15">
         <v>3139759329.0</v>
       </c>
-      <c r="M15">
+      <c r="N15">
         <v>-102974747.0</v>
       </c>
-      <c r="N15">
+      <c r="O15">
         <v>8636225854.0</v>
       </c>
-      <c r="O15">
+      <c r="P15">
         <v>-14432110476.0</v>
       </c>
-      <c r="P15">
+      <c r="Q15">
         <v>14478157410.0</v>
       </c>
-      <c r="Q15">
+      <c r="R15">
         <v>4378311629.0</v>
       </c>
-      <c r="R15">
+      <c r="S15">
         <v>21314308767.0</v>
       </c>
-      <c r="S15">
+      <c r="T15">
         <v>6085093340.0</v>
       </c>
-      <c r="T15">
+      <c r="U15">
         <v>9406259306.0</v>
       </c>
-      <c r="U15">
+      <c r="V15">
         <v>31077319353.0</v>
       </c>
-      <c r="V15">
+      <c r="W15">
         <v>16509635689.0</v>
       </c>
-      <c r="W15">
+      <c r="X15">
         <v>7765744115.0</v>
       </c>
-      <c r="X15">
+      <c r="Y15">
         <v>-35372308469.0</v>
       </c>
-      <c r="Y15">
+      <c r="Z15">
         <v>42651893699.0</v>
       </c>
-      <c r="Z15">
+      <c r="AA15">
         <v>10593466823.0</v>
       </c>
-      <c r="AA15">
+      <c r="AB15">
         <v>7597228501.0</v>
       </c>
-      <c r="AB15">
+      <c r="AC15">
         <v>53965389248.0</v>
       </c>
-      <c r="AC15">
+      <c r="AD15">
         <v>55294394763.0</v>
       </c>
-      <c r="AD15">
+      <c r="AE15">
         <v>35417053573.0</v>
       </c>
-      <c r="AE15">
+      <c r="AF15">
         <v>161101621110.0</v>
       </c>
-      <c r="AF15">
+      <c r="AG15">
         <v>22076094786.0</v>
       </c>
-      <c r="AG15">
+      <c r="AH15">
         <v>22743356539.0</v>
       </c>
-      <c r="AH15">
+      <c r="AI15">
         <v>22133880486.0</v>
       </c>
-      <c r="AI15">
+      <c r="AJ15">
         <v>1157210192.0</v>
       </c>
-      <c r="AJ15">
+      <c r="AK15">
         <v>3377056223.0</v>
       </c>
-      <c r="AK15">
+      <c r="AL15">
         <v>2917749672.0</v>
       </c>
-      <c r="AL15">
+      <c r="AM15">
         <v>925654253.0</v>
       </c>
-      <c r="AM15">
+      <c r="AN15">
         <v>905100159.0</v>
       </c>
     </row>
-    <row r="16" spans="1:39">
+    <row r="16" spans="1:40">
       <c r="A16" t="s">
-        <v>116</v>
+        <v>117</v>
       </c>
       <c r="B16"/>
-      <c r="C16">
+      <c r="C16"/>
+      <c r="D16">
         <v>-6990422830.0</v>
       </c>
-      <c r="D16">
+      <c r="E16">
         <v>-23526518840.0</v>
       </c>
-      <c r="E16">
+      <c r="F16">
         <v>-7899878790.0</v>
       </c>
-      <c r="F16">
+      <c r="G16">
         <v>11090830.0</v>
       </c>
-      <c r="G16">
+      <c r="H16">
         <v>-2318364870.0</v>
       </c>
-      <c r="H16">
+      <c r="I16">
         <v>1925823000.0</v>
       </c>
-      <c r="I16"/>
       <c r="J16"/>
       <c r="K16"/>
-      <c r="L16">
+      <c r="L16"/>
+      <c r="M16">
         <v>3139759330.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>-102974747.0</v>
       </c>
       <c r="N16">
         <v>-102974747.0</v>
       </c>
       <c r="O16">
         <v>-102974747.0</v>
       </c>
       <c r="P16">
+        <v>-102974747.0</v>
+      </c>
+      <c r="Q16">
         <v>4760779629.0</v>
       </c>
-      <c r="Q16">
+      <c r="R16">
         <v>1844835925.0</v>
       </c>
-      <c r="R16">
+      <c r="S16">
         <v>14698792007.0</v>
       </c>
-      <c r="S16">
+      <c r="T16">
         <v>6085093340.0</v>
       </c>
-      <c r="T16">
+      <c r="U16">
         <v>9406259306.0</v>
       </c>
-      <c r="U16">
+      <c r="V16">
         <v>31077319353.0</v>
       </c>
-      <c r="V16">
+      <c r="W16">
         <v>16509635689.0</v>
       </c>
-      <c r="W16">
+      <c r="X16">
         <v>7765744115.0</v>
       </c>
-      <c r="X16">
+      <c r="Y16">
         <v>-35372308469.0</v>
       </c>
-      <c r="Y16">
+      <c r="Z16">
         <v>42651893699.0</v>
       </c>
-      <c r="Z16">
+      <c r="AA16">
         <v>10593466823.0</v>
       </c>
-      <c r="AA16">
+      <c r="AB16">
         <v>-34148995120.0</v>
       </c>
-      <c r="AB16">
+      <c r="AC16">
         <v>54345176700.0</v>
       </c>
-      <c r="AC16">
+      <c r="AD16">
         <v>55294394763.0</v>
       </c>
-      <c r="AD16">
+      <c r="AE16">
         <v>35491881249.0</v>
       </c>
-      <c r="AE16">
+      <c r="AF16">
         <v>167019412628.0</v>
       </c>
-      <c r="AF16">
+      <c r="AG16">
         <v>15669847697.0</v>
       </c>
-      <c r="AG16"/>
       <c r="AH16"/>
       <c r="AI16"/>
       <c r="AJ16"/>
       <c r="AK16"/>
       <c r="AL16"/>
       <c r="AM16"/>
-    </row>
-    <row r="17" spans="1:39">
+      <c r="AN16"/>
+    </row>
+    <row r="17" spans="1:40">
       <c r="A17" t="s">
-        <v>117</v>
+        <v>118</v>
       </c>
       <c r="B17">
+        <v>-37540753075.0</v>
+      </c>
+      <c r="C17">
         <v>-8137324616.0</v>
       </c>
-      <c r="C17">
+      <c r="D17">
         <v>-5262060825.0</v>
       </c>
-      <c r="D17">
+      <c r="E17">
         <v>-34866656269.0</v>
       </c>
-      <c r="E17">
+      <c r="F17">
         <v>-15946000274.0</v>
       </c>
-      <c r="F17">
+      <c r="G17">
         <v>-2747799863.0</v>
       </c>
-      <c r="G17">
+      <c r="H17">
         <v>-41258809065.0</v>
       </c>
-      <c r="H17">
+      <c r="I17">
         <v>10766896421.0</v>
       </c>
-      <c r="I17">
+      <c r="J17">
         <v>-12728832748.0</v>
       </c>
-      <c r="J17">
+      <c r="K17">
         <v>7960153177.0</v>
       </c>
-      <c r="K17">
+      <c r="L17">
         <v>-13380288518.0</v>
       </c>
-      <c r="L17">
+      <c r="M17">
         <v>6118332647.0</v>
       </c>
-      <c r="M17">
+      <c r="N17">
         <v>1489468858.0</v>
       </c>
-      <c r="N17">
+      <c r="O17">
         <v>8636225854.0</v>
       </c>
-      <c r="O17">
+      <c r="P17">
         <v>-14432110476.0</v>
       </c>
-      <c r="P17">
+      <c r="Q17">
         <v>14478157410.0</v>
       </c>
-      <c r="Q17">
+      <c r="R17">
         <v>4378311629.0</v>
       </c>
-      <c r="R17">
+      <c r="S17">
         <v>21314308767.0</v>
       </c>
-      <c r="S17">
+      <c r="T17">
         <v>11607938869.0</v>
       </c>
-      <c r="T17">
+      <c r="U17">
         <v>30216315527.0</v>
       </c>
-      <c r="U17">
+      <c r="V17">
         <v>58927765576.0</v>
       </c>
-      <c r="V17">
+      <c r="W17">
         <v>40606443130.0</v>
       </c>
-      <c r="W17">
+      <c r="X17">
         <v>10753162109.0</v>
       </c>
-      <c r="X17">
+      <c r="Y17">
         <v>-23838088433.0</v>
       </c>
-      <c r="Y17">
+      <c r="Z17">
         <v>58761822183.0</v>
       </c>
-      <c r="Z17">
+      <c r="AA17">
         <v>26721211405.0</v>
       </c>
-      <c r="AA17">
+      <c r="AB17">
         <v>14536134752.0</v>
       </c>
-      <c r="AB17">
+      <c r="AC17">
         <v>73474139233.0</v>
       </c>
-      <c r="AC17">
+      <c r="AD17">
         <v>74279309216.0</v>
       </c>
-      <c r="AD17">
+      <c r="AE17">
         <v>49986169493.0</v>
       </c>
-      <c r="AE17">
+      <c r="AF17">
         <v>177460560170.0</v>
       </c>
-      <c r="AF17">
+      <c r="AG17">
         <v>26757092529.0</v>
       </c>
-      <c r="AG17"/>
       <c r="AH17"/>
       <c r="AI17"/>
       <c r="AJ17"/>
       <c r="AK17"/>
       <c r="AL17"/>
       <c r="AM17"/>
-    </row>
-    <row r="18" spans="1:39">
+      <c r="AN17"/>
+    </row>
+    <row r="18" spans="1:40">
       <c r="A18" t="s">
-        <v>118</v>
+        <v>119</v>
       </c>
       <c r="B18">
+        <v>-5257419138.0</v>
+      </c>
+      <c r="C18">
         <v>-1819739036.0</v>
       </c>
-      <c r="C18">
+      <c r="D18">
         <v>-1932613648.0</v>
       </c>
-      <c r="D18">
+      <c r="E18">
         <v>-4277615598.0</v>
       </c>
-      <c r="E18">
+      <c r="F18">
         <v>-1398371218.0</v>
       </c>
-      <c r="F18">
+      <c r="G18">
         <v>-1234189304.0</v>
       </c>
-      <c r="G18">
+      <c r="H18">
         <v>-3385099895.0</v>
       </c>
-      <c r="H18">
+      <c r="I18">
         <v>-6808641733.0</v>
       </c>
-      <c r="I18">
+      <c r="J18">
         <v>-141833110.0</v>
       </c>
-      <c r="J18">
+      <c r="K18">
         <v>-1418447904.0</v>
       </c>
-      <c r="K18">
+      <c r="L18">
         <v>-1962963494.0</v>
       </c>
-      <c r="L18">
+      <c r="M18">
         <v>-2451812496.0</v>
       </c>
-      <c r="M18">
+      <c r="N18">
         <v>-2009753695.0</v>
       </c>
-      <c r="N18">
+      <c r="O18">
         <v>-2096513960.0</v>
       </c>
-      <c r="O18">
+      <c r="P18">
         <v>55919457.0</v>
       </c>
-      <c r="P18">
+      <c r="Q18">
         <v>-2964321016.0</v>
       </c>
-      <c r="Q18">
+      <c r="R18">
         <v>-4342817362.0</v>
       </c>
-      <c r="R18">
+      <c r="S18">
         <v>-4112729614.0</v>
       </c>
-      <c r="S18">
+      <c r="T18">
         <v>-3005803138.0</v>
       </c>
-      <c r="T18">
+      <c r="U18">
         <v>-2834477951.0</v>
       </c>
-      <c r="U18">
+      <c r="V18">
         <v>-2874070241.0</v>
       </c>
-      <c r="V18">
+      <c r="W18">
         <v>-2500380665.0</v>
       </c>
-      <c r="W18">
+      <c r="X18">
         <v>-1533303553.0</v>
       </c>
-      <c r="X18">
+      <c r="Y18">
         <v>-398922142.0</v>
       </c>
-      <c r="Y18">
+      <c r="Z18">
         <v>463689155.0</v>
       </c>
-      <c r="Z18">
+      <c r="AA18">
         <v>471985377.0</v>
       </c>
-      <c r="AA18">
+      <c r="AB18">
         <v>4084698672.0</v>
       </c>
-      <c r="AB18">
+      <c r="AC18">
         <v>-3090464218.0</v>
       </c>
-      <c r="AC18">
+      <c r="AD18">
         <v>-1746473902.0</v>
       </c>
-      <c r="AD18">
+      <c r="AE18">
         <v>-1263915776.0</v>
       </c>
-      <c r="AE18"/>
       <c r="AF18"/>
       <c r="AG18"/>
       <c r="AH18"/>
       <c r="AI18"/>
       <c r="AJ18"/>
       <c r="AK18"/>
       <c r="AL18"/>
       <c r="AM18"/>
-    </row>
-    <row r="19" spans="1:39">
+      <c r="AN18"/>
+    </row>
+    <row r="19" spans="1:40">
       <c r="A19" t="s">
-        <v>119</v>
+        <v>120</v>
       </c>
       <c r="B19"/>
       <c r="C19"/>
       <c r="D19"/>
       <c r="E19"/>
       <c r="F19"/>
       <c r="G19"/>
       <c r="H19"/>
       <c r="I19"/>
       <c r="J19"/>
       <c r="K19"/>
       <c r="L19"/>
       <c r="M19"/>
       <c r="N19"/>
       <c r="O19"/>
       <c r="P19"/>
       <c r="Q19"/>
       <c r="R19"/>
       <c r="S19"/>
       <c r="T19"/>
       <c r="U19"/>
       <c r="V19"/>
       <c r="W19"/>
       <c r="X19"/>
       <c r="Y19"/>
       <c r="Z19"/>
       <c r="AA19"/>
       <c r="AB19"/>
       <c r="AC19"/>
       <c r="AD19"/>
       <c r="AE19"/>
       <c r="AF19"/>
       <c r="AG19"/>
       <c r="AH19"/>
       <c r="AI19"/>
       <c r="AJ19"/>
       <c r="AK19"/>
       <c r="AL19"/>
       <c r="AM19"/>
-    </row>
-    <row r="20" spans="1:39">
+      <c r="AN19"/>
+    </row>
+    <row r="20" spans="1:40">
       <c r="A20" t="s">
-        <v>120</v>
+        <v>121</v>
       </c>
       <c r="B20"/>
       <c r="C20"/>
       <c r="D20"/>
       <c r="E20"/>
       <c r="F20"/>
       <c r="G20"/>
       <c r="H20"/>
       <c r="I20"/>
       <c r="J20"/>
       <c r="K20"/>
       <c r="L20"/>
       <c r="M20"/>
       <c r="N20"/>
       <c r="O20"/>
       <c r="P20"/>
       <c r="Q20"/>
       <c r="R20"/>
       <c r="S20"/>
       <c r="T20"/>
       <c r="U20"/>
       <c r="V20"/>
       <c r="W20"/>
       <c r="X20"/>
       <c r="Y20"/>
       <c r="Z20"/>
       <c r="AA20"/>
       <c r="AB20"/>
       <c r="AC20"/>
       <c r="AD20"/>
       <c r="AE20"/>
       <c r="AF20"/>
       <c r="AG20"/>
       <c r="AH20"/>
       <c r="AI20"/>
       <c r="AJ20"/>
       <c r="AK20"/>
       <c r="AL20"/>
       <c r="AM20"/>
-    </row>
-    <row r="21" spans="1:39">
+      <c r="AN20"/>
+    </row>
+    <row r="21" spans="1:40">
       <c r="A21" t="s">
-        <v>121</v>
+        <v>122</v>
       </c>
       <c r="B21">
+        <v>-17756979000.0</v>
+      </c>
+      <c r="C21">
         <v>4326109000.0</v>
       </c>
-      <c r="C21">
+      <c r="D21">
         <v>22075505000.0</v>
       </c>
-      <c r="D21">
+      <c r="E21">
         <v>-11603558000.0</v>
       </c>
-      <c r="E21">
+      <c r="F21">
         <v>-12675719000.0</v>
       </c>
-      <c r="F21">
+      <c r="G21">
         <v>12685456000.0</v>
       </c>
-      <c r="G21">
+      <c r="H21">
         <v>-21423985000.0</v>
       </c>
-      <c r="H21">
+      <c r="I21">
         <v>2327661000.0</v>
       </c>
-      <c r="I21">
+      <c r="J21">
         <v>-4941620680.0</v>
       </c>
-      <c r="J21">
+      <c r="K21">
         <v>16241674095.0</v>
       </c>
-      <c r="K21">
+      <c r="L21">
         <v>-9229888640.0</v>
       </c>
-      <c r="L21">
+      <c r="M21">
         <v>13451978636.0</v>
       </c>
-      <c r="M21">
+      <c r="N21">
         <v>10072497326.0</v>
       </c>
-      <c r="N21">
+      <c r="O21">
         <v>12590208104.0</v>
       </c>
-      <c r="O21">
+      <c r="P21">
         <v>-15352155397.0</v>
       </c>
-      <c r="P21">
+      <c r="Q21">
         <v>22238380560.0</v>
       </c>
-      <c r="Q21">
+      <c r="R21">
         <v>13510890585.0</v>
       </c>
-      <c r="R21">
+      <c r="S21">
         <v>33289395524.0</v>
       </c>
-      <c r="S21">
+      <c r="T21">
         <v>33286289067.0</v>
       </c>
-      <c r="T21">
+      <c r="U21">
         <v>8577972285.0</v>
       </c>
-      <c r="U21">
+      <c r="V21">
         <v>25358533873.0</v>
       </c>
-      <c r="V21">
+      <c r="W21">
         <v>29590601524.0</v>
       </c>
-      <c r="W21">
+      <c r="X21">
         <v>13513099885.0</v>
       </c>
-      <c r="X21">
+      <c r="Y21">
         <v>44794027277.0</v>
       </c>
-      <c r="Y21">
+      <c r="Z21">
         <v>21139684003.0</v>
       </c>
-      <c r="Z21">
+      <c r="AA21">
         <v>36112606723.0</v>
       </c>
-      <c r="AA21">
+      <c r="AB21">
         <v>11388355336.0</v>
       </c>
-      <c r="AB21">
+      <c r="AC21">
         <v>43463782591.0</v>
       </c>
-      <c r="AC21">
+      <c r="AD21">
         <v>46358077050.0</v>
       </c>
-      <c r="AD21">
+      <c r="AE21">
         <v>42848120330.0</v>
       </c>
-      <c r="AE21">
+      <c r="AF21">
         <v>23615627920.0</v>
       </c>
-      <c r="AF21">
+      <c r="AG21">
         <v>33691647301.0</v>
       </c>
-      <c r="AG21">
+      <c r="AH21">
         <v>21186080625.0</v>
       </c>
-      <c r="AH21">
+      <c r="AI21">
         <v>23356728216.0</v>
       </c>
-      <c r="AI21">
+      <c r="AJ21">
         <v>1032659314.0</v>
       </c>
-      <c r="AJ21">
+      <c r="AK21">
         <v>5040531079.0</v>
       </c>
-      <c r="AK21">
+      <c r="AL21">
         <v>3012782933.0</v>
       </c>
-      <c r="AL21">
+      <c r="AM21">
         <v>1066058129.0</v>
       </c>
-      <c r="AM21">
+      <c r="AN21">
         <v>1162545569.0</v>
       </c>
     </row>
-    <row r="22" spans="1:39">
+    <row r="22" spans="1:40">
       <c r="A22" t="s">
-        <v>122</v>
+        <v>123</v>
       </c>
       <c r="B22"/>
       <c r="C22"/>
       <c r="D22"/>
       <c r="E22"/>
       <c r="F22"/>
       <c r="G22"/>
       <c r="H22"/>
       <c r="I22"/>
       <c r="J22"/>
       <c r="K22"/>
       <c r="L22"/>
       <c r="M22"/>
       <c r="N22"/>
       <c r="O22"/>
       <c r="P22"/>
       <c r="Q22"/>
       <c r="R22"/>
       <c r="S22"/>
       <c r="T22"/>
       <c r="U22"/>
       <c r="V22"/>
       <c r="W22"/>
       <c r="X22"/>
       <c r="Y22"/>
       <c r="Z22"/>
       <c r="AA22"/>
       <c r="AB22"/>
       <c r="AC22"/>
       <c r="AD22"/>
       <c r="AE22"/>
       <c r="AF22"/>
       <c r="AG22"/>
       <c r="AH22"/>
       <c r="AI22"/>
       <c r="AJ22"/>
       <c r="AK22"/>
       <c r="AL22"/>
       <c r="AM22"/>
-    </row>
-    <row r="23" spans="1:39">
+      <c r="AN22"/>
+    </row>
+    <row r="23" spans="1:40">
       <c r="A23" t="s">
-        <v>123</v>
+        <v>124</v>
       </c>
       <c r="B23">
+        <v>713778430000.0</v>
+      </c>
+      <c r="C23">
         <v>841095982000.0</v>
       </c>
-      <c r="C23">
+      <c r="D23">
         <v>1125193455000.0</v>
       </c>
-      <c r="D23">
+      <c r="E23">
         <v>1129125956000.0</v>
       </c>
-      <c r="E23">
+      <c r="F23">
         <v>1188273282000.0</v>
       </c>
-      <c r="F23">
+      <c r="G23">
         <v>1284637745000.0</v>
       </c>
-      <c r="G23">
+      <c r="H23">
         <v>1362974000000.0</v>
       </c>
-      <c r="H23">
+      <c r="I23">
         <v>1567814586000.0</v>
       </c>
-      <c r="I23">
+      <c r="J23">
         <v>1947217694793.0</v>
       </c>
-      <c r="J23">
+      <c r="K23">
         <v>2273420648664.0</v>
       </c>
-      <c r="K23">
+      <c r="L23">
         <v>2447856008774.0</v>
       </c>
-      <c r="L23">
+      <c r="M23">
         <v>2663317659401.0</v>
       </c>
-      <c r="M23">
+      <c r="N23">
         <v>3015361655619.0</v>
       </c>
-      <c r="N23">
+      <c r="O23">
         <v>3543725065821.0</v>
       </c>
-      <c r="O23">
+      <c r="P23">
         <v>3079232949627.0</v>
       </c>
-      <c r="P23">
+      <c r="Q23">
         <v>2918503491155.0</v>
       </c>
-      <c r="Q23">
+      <c r="R23">
         <v>3252803040684.0</v>
       </c>
-      <c r="R23">
+      <c r="S23">
         <v>3011109858481.0</v>
       </c>
-      <c r="S23">
+      <c r="T23">
         <v>3159098050399.0</v>
       </c>
-      <c r="T23">
+      <c r="U23">
         <v>3217142472403.0</v>
       </c>
-      <c r="U23">
+      <c r="V23">
         <v>2955015463389.0</v>
       </c>
-      <c r="V23">
+      <c r="W23">
         <v>3258059911603.0</v>
       </c>
-      <c r="W23">
+      <c r="X23">
         <v>2637498616827.0</v>
       </c>
-      <c r="X23">
+      <c r="Y23">
         <v>2498797781769.0</v>
       </c>
-      <c r="Y23">
+      <c r="Z23">
         <v>3176755778739.0</v>
       </c>
-      <c r="Z23">
+      <c r="AA23">
         <v>2905825342685.0</v>
       </c>
-      <c r="AA23">
+      <c r="AB23">
         <v>3206766624209.0</v>
       </c>
-      <c r="AB23">
+      <c r="AC23">
         <v>3268285169562.0</v>
       </c>
-      <c r="AC23">
+      <c r="AD23">
         <v>2482633284940.0</v>
       </c>
-      <c r="AD23">
+      <c r="AE23">
         <v>1988678317924.0</v>
       </c>
-      <c r="AE23">
+      <c r="AF23">
         <v>1530799391035.0</v>
       </c>
-      <c r="AF23">
+      <c r="AG23">
         <v>2258549408436.0</v>
       </c>
-      <c r="AG23">
+      <c r="AH23">
         <v>1678321095874.0</v>
       </c>
-      <c r="AH23">
+      <c r="AI23">
         <v>786570729786.0</v>
       </c>
-      <c r="AI23">
+      <c r="AJ23">
         <v>652353461284.0</v>
       </c>
-      <c r="AJ23">
+      <c r="AK23">
         <v>354111340325.0</v>
       </c>
-      <c r="AK23">
+      <c r="AL23">
         <v>276709494532.0</v>
       </c>
-      <c r="AL23">
+      <c r="AM23">
         <v>192904306273.0</v>
       </c>
-      <c r="AM23">
+      <c r="AN23">
         <v>115701911392.0</v>
       </c>
     </row>
-    <row r="24" spans="1:39">
+    <row r="24" spans="1:40">
       <c r="A24" t="s">
-        <v>124</v>
+        <v>125</v>
       </c>
       <c r="B24"/>
       <c r="C24"/>
       <c r="D24"/>
       <c r="E24"/>
       <c r="F24"/>
       <c r="G24"/>
       <c r="H24"/>
       <c r="I24"/>
       <c r="J24"/>
       <c r="K24"/>
       <c r="L24"/>
       <c r="M24"/>
       <c r="N24"/>
       <c r="O24"/>
       <c r="P24"/>
       <c r="Q24"/>
       <c r="R24"/>
       <c r="S24"/>
       <c r="T24"/>
       <c r="U24"/>
       <c r="V24"/>
       <c r="W24"/>
       <c r="X24"/>
       <c r="Y24"/>
       <c r="Z24"/>
       <c r="AA24"/>
       <c r="AB24"/>
       <c r="AC24"/>
       <c r="AD24"/>
       <c r="AE24"/>
       <c r="AF24"/>
       <c r="AG24"/>
       <c r="AH24"/>
       <c r="AI24"/>
       <c r="AJ24"/>
       <c r="AK24"/>
       <c r="AL24"/>
       <c r="AM24"/>
-    </row>
-    <row r="25" spans="1:39">
+      <c r="AN24"/>
+    </row>
+    <row r="25" spans="1:40">
       <c r="A25" t="s">
-        <v>125</v>
+        <v>126</v>
       </c>
       <c r="B25">
+        <v>8563157491.0</v>
+      </c>
+      <c r="C25">
         <v>5795085223.0</v>
       </c>
-      <c r="C25">
+      <c r="D25">
         <v>4795292261.0</v>
       </c>
-      <c r="D25">
+      <c r="E25">
         <v>7769314459.0</v>
       </c>
-      <c r="E25">
+      <c r="F25">
         <v>8337838239.0</v>
       </c>
-      <c r="F25">
+      <c r="G25">
         <v>7758970140.0</v>
       </c>
-      <c r="G25">
+      <c r="H25">
         <v>6926043809.0</v>
       </c>
-      <c r="H25">
+      <c r="I25">
         <v>9088546837.0</v>
       </c>
-      <c r="I25">
+      <c r="J25">
         <v>8440867031.0</v>
       </c>
-      <c r="J25">
+      <c r="K25">
         <v>8475107553.0</v>
       </c>
-      <c r="K25">
+      <c r="L25">
         <v>7115468847.0</v>
       </c>
-      <c r="L25">
+      <c r="M25">
         <v>8377047988.0</v>
       </c>
-      <c r="M25">
+      <c r="N25">
         <v>8363252970.0</v>
       </c>
-      <c r="N25">
+      <c r="O25">
         <v>8302082825.0</v>
       </c>
-      <c r="O25">
+      <c r="P25">
         <v>5120398962.0</v>
       </c>
-      <c r="P25">
+      <c r="Q25">
         <v>8707366965.0</v>
       </c>
-      <c r="Q25">
+      <c r="R25">
         <v>7883055283.0</v>
       </c>
-      <c r="R25">
+      <c r="S25">
         <v>8001720662.0</v>
       </c>
-      <c r="S25">
+      <c r="T25">
         <v>6220333567.0</v>
       </c>
-      <c r="T25">
+      <c r="U25">
         <v>5255677827.0</v>
       </c>
-      <c r="U25">
+      <c r="V25">
         <v>5027539937.0</v>
       </c>
-      <c r="V25">
+      <c r="W25">
         <v>5089081055.0</v>
       </c>
-      <c r="W25">
+      <c r="X25">
         <v>4237882423.0</v>
       </c>
-      <c r="X25">
+      <c r="Y25">
         <v>3691481442.0</v>
       </c>
-      <c r="Y25">
+      <c r="Z25">
         <v>3373727695.0</v>
       </c>
-      <c r="Z25">
+      <c r="AA25">
         <v>3144291725.0</v>
       </c>
-      <c r="AA25"/>
       <c r="AB25"/>
       <c r="AC25"/>
       <c r="AD25"/>
       <c r="AE25"/>
       <c r="AF25"/>
       <c r="AG25"/>
       <c r="AH25"/>
       <c r="AI25"/>
       <c r="AJ25"/>
       <c r="AK25"/>
       <c r="AL25"/>
       <c r="AM25"/>
-    </row>
-    <row r="26" spans="1:39">
+      <c r="AN25"/>
+    </row>
+    <row r="26" spans="1:40">
       <c r="A26" t="s">
-        <v>126</v>
+        <v>127</v>
       </c>
       <c r="B26"/>
       <c r="C26"/>
       <c r="D26"/>
       <c r="E26"/>
       <c r="F26"/>
       <c r="G26"/>
       <c r="H26"/>
       <c r="I26"/>
       <c r="J26"/>
       <c r="K26"/>
       <c r="L26"/>
       <c r="M26"/>
       <c r="N26"/>
       <c r="O26"/>
       <c r="P26"/>
       <c r="Q26"/>
       <c r="R26"/>
       <c r="S26"/>
       <c r="T26"/>
       <c r="U26"/>
       <c r="V26"/>
       <c r="W26"/>
       <c r="X26"/>
       <c r="Y26"/>
       <c r="Z26"/>
       <c r="AA26"/>
       <c r="AB26"/>
       <c r="AC26"/>
       <c r="AD26"/>
       <c r="AE26"/>
       <c r="AF26"/>
       <c r="AG26"/>
       <c r="AH26"/>
       <c r="AI26"/>
       <c r="AJ26"/>
       <c r="AK26"/>
       <c r="AL26"/>
       <c r="AM26"/>
-    </row>
-    <row r="27" spans="1:39">
+      <c r="AN26"/>
+    </row>
+    <row r="27" spans="1:40">
       <c r="A27" t="s">
-        <v>127</v>
+        <v>128</v>
       </c>
       <c r="B27">
+        <v>5180443000.0</v>
+      </c>
+      <c r="C27">
         <v>2011616000.0</v>
       </c>
-      <c r="C27">
+      <c r="D27">
         <v>2705148000.0</v>
       </c>
-      <c r="D27">
+      <c r="E27">
         <v>5488092000.0</v>
       </c>
-      <c r="E27">
+      <c r="F27">
         <v>5268008000.0</v>
       </c>
-      <c r="F27">
+      <c r="G27">
         <v>3614654000.0</v>
       </c>
-      <c r="G27">
+      <c r="H27">
         <v>9240049000.0</v>
       </c>
-      <c r="H27">
+      <c r="I27">
         <v>7424786000.0</v>
       </c>
-      <c r="I27">
+      <c r="J27">
         <v>7161501129.0</v>
       </c>
-      <c r="J27">
+      <c r="K27">
         <v>6936426287.0</v>
       </c>
-      <c r="K27">
+      <c r="L27">
         <v>6245296579.0</v>
       </c>
-      <c r="L27">
+      <c r="M27">
         <v>5834441778.0</v>
       </c>
-      <c r="M27">
+      <c r="N27">
         <v>7469247678.0</v>
       </c>
-      <c r="N27">
+      <c r="O27">
         <v>5848879187.0</v>
       </c>
-      <c r="O27">
+      <c r="P27">
         <v>101646967.0</v>
       </c>
-      <c r="P27">
+      <c r="Q27">
         <v>14236940719.0</v>
       </c>
-      <c r="Q27">
+      <c r="R27">
         <v>7713040035.0</v>
       </c>
-      <c r="R27">
+      <c r="S27">
         <v>7176516799.0</v>
       </c>
-      <c r="S27">
+      <c r="T27">
         <v>10428796303.0</v>
       </c>
-      <c r="T27">
+      <c r="U27">
         <v>3156103396.0</v>
       </c>
-      <c r="U27">
+      <c r="V27">
         <v>3545620444.0</v>
       </c>
-      <c r="V27">
+      <c r="W27">
         <v>1905287518.0</v>
       </c>
-      <c r="W27">
+      <c r="X27">
         <v>4302676989.0</v>
       </c>
-      <c r="X27">
+      <c r="Y27">
         <v>2023909488.0</v>
       </c>
-      <c r="Y27">
+      <c r="Z27">
         <v>1170457836.0</v>
       </c>
-      <c r="Z27">
+      <c r="AA27">
         <v>2063500569.0</v>
       </c>
-      <c r="AA27">
+      <c r="AB27">
         <v>433984591.0</v>
       </c>
-      <c r="AB27">
+      <c r="AC27">
         <v>2928702130.0</v>
       </c>
-      <c r="AC27">
+      <c r="AD27">
         <v>9441441811.0</v>
       </c>
-      <c r="AD27">
+      <c r="AE27">
         <v>3191697637.0</v>
       </c>
-      <c r="AE27">
+      <c r="AF27">
         <v>5664877828.0</v>
       </c>
-      <c r="AF27">
+      <c r="AG27">
         <v>1765733010.0</v>
       </c>
-      <c r="AG27">
+      <c r="AH27">
         <v>4231751644.0</v>
       </c>
-      <c r="AH27">
+      <c r="AI27">
         <v>777075691.0</v>
       </c>
-      <c r="AI27">
+      <c r="AJ27">
         <v>1525858046.0</v>
       </c>
-      <c r="AJ27">
+      <c r="AK27">
         <v>711364499.0</v>
       </c>
-      <c r="AK27">
+      <c r="AL27">
         <v>106808158.0</v>
       </c>
-      <c r="AL27">
+      <c r="AM27">
         <v>6419525.0</v>
       </c>
-      <c r="AM27">
+      <c r="AN27">
         <v>14457780.0</v>
       </c>
     </row>
-    <row r="28" spans="1:39">
+    <row r="28" spans="1:40">
       <c r="A28" t="s">
-        <v>128</v>
+        <v>129</v>
       </c>
       <c r="B28">
+        <v>6871498000.0</v>
+      </c>
+      <c r="C28">
         <v>8046999000.0</v>
       </c>
-      <c r="C28">
+      <c r="D28">
         <v>12858397000.0</v>
       </c>
-      <c r="D28">
+      <c r="E28">
         <v>9755529000.0</v>
       </c>
-      <c r="E28">
+      <c r="F28">
         <v>4905527000.0</v>
       </c>
-      <c r="F28">
+      <c r="G28">
         <v>8250145000.0</v>
       </c>
-      <c r="G28">
+      <c r="H28">
         <v>12264143000.0</v>
       </c>
-      <c r="H28">
+      <c r="I28">
         <v>3246722000.0</v>
       </c>
-      <c r="I28">
+      <c r="J28">
         <v>9818225696.0</v>
       </c>
-      <c r="J28">
+      <c r="K28">
         <v>7355141471.0</v>
       </c>
-      <c r="K28">
+      <c r="L28">
         <v>14351021137.0</v>
       </c>
-      <c r="L28">
+      <c r="M28">
         <v>5398364791.0</v>
       </c>
-      <c r="M28">
+      <c r="N28">
         <v>4638991120.0</v>
       </c>
-      <c r="N28">
+      <c r="O28">
         <v>5612135847.0</v>
       </c>
-      <c r="O28">
+      <c r="P28">
         <v>8886750192.0</v>
       </c>
-      <c r="P28">
+      <c r="Q28">
         <v>5127494342.0</v>
       </c>
-      <c r="Q28">
+      <c r="R28">
         <v>5483993480.0</v>
       </c>
-      <c r="R28">
+      <c r="S28">
         <v>5007752654.0</v>
       </c>
-      <c r="S28">
+      <c r="T28">
         <v>12854157794.0</v>
       </c>
-      <c r="T28">
+      <c r="U28">
         <v>4672743722.0</v>
       </c>
-      <c r="U28">
+      <c r="V28">
         <v>914102555.0</v>
       </c>
-      <c r="V28">
+      <c r="W28">
         <v>4477828433.0</v>
       </c>
-      <c r="W28">
+      <c r="X28">
         <v>8256846113.0</v>
       </c>
-      <c r="X28">
+      <c r="Y28">
         <v>4715232777.0</v>
       </c>
-      <c r="Y28">
+      <c r="Z28">
         <v>3647427860.0</v>
       </c>
-      <c r="Z28">
+      <c r="AA28">
         <v>5112205577.0</v>
       </c>
-      <c r="AA28">
+      <c r="AB28">
         <v>3356425533.0</v>
       </c>
-      <c r="AB28">
+      <c r="AC28">
         <v>7080149969.0</v>
       </c>
-      <c r="AC28">
+      <c r="AD28">
         <v>4945282460.0</v>
       </c>
-      <c r="AD28">
+      <c r="AE28">
         <v>5989362509.0</v>
       </c>
-      <c r="AE28">
+      <c r="AF28">
         <v>6613838657.0</v>
       </c>
-      <c r="AF28">
+      <c r="AG28">
         <v>1984360429.0</v>
       </c>
-      <c r="AG28">
+      <c r="AH28">
         <v>305762581.0</v>
       </c>
-      <c r="AH28">
+      <c r="AI28">
         <v>4352991630.0</v>
       </c>
-      <c r="AI28">
+      <c r="AJ28">
         <v>2130423043.0</v>
       </c>
-      <c r="AJ28">
+      <c r="AK28">
         <v>3333237919.0</v>
       </c>
-      <c r="AK28">
+      <c r="AL28">
         <v>3625129726.0</v>
       </c>
-      <c r="AL28">
+      <c r="AM28">
         <v>88641655.0</v>
       </c>
-      <c r="AM28">
+      <c r="AN28">
         <v>198533791.0</v>
       </c>
     </row>
-    <row r="29" spans="1:39">
+    <row r="29" spans="1:40">
       <c r="A29" t="s">
-        <v>129</v>
+        <v>130</v>
       </c>
       <c r="B29">
+        <v>-147766082.0</v>
+      </c>
+      <c r="C29">
         <v>2932166146.0</v>
       </c>
-      <c r="C29">
+      <c r="D29">
         <v>8463730690.0</v>
       </c>
-      <c r="D29">
+      <c r="E29">
         <v>1675063550.0</v>
       </c>
-      <c r="E29">
+      <c r="F29">
         <v>731119470.0</v>
       </c>
-      <c r="F29">
+      <c r="G29">
         <v>4773391990.0</v>
       </c>
-      <c r="G29">
+      <c r="H29">
         <v>-5608556410.0</v>
       </c>
-      <c r="H29">
+      <c r="I29">
         <v>1626645300.0</v>
       </c>
-      <c r="I29">
+      <c r="J29">
         <v>1737073357.0</v>
       </c>
-      <c r="J29">
+      <c r="K29">
         <v>3044043603.0</v>
       </c>
-      <c r="K29">
+      <c r="L29">
         <v>1043357926.0</v>
       </c>
-      <c r="L29">
+      <c r="M29">
         <v>2509494840.0</v>
       </c>
-      <c r="M29">
+      <c r="N29">
         <v>1416495420.0</v>
       </c>
-      <c r="N29">
+      <c r="O29">
         <v>3414223450.0</v>
       </c>
-      <c r="O29">
+      <c r="P29">
         <v>184042220.0</v>
       </c>
-      <c r="P29">
+      <c r="Q29">
         <v>5165999983.0</v>
       </c>
-      <c r="Q29">
+      <c r="R29">
         <v>2740395119.0</v>
       </c>
-      <c r="R29">
+      <c r="S29">
         <v>6700298684.0</v>
       </c>
-      <c r="S29">
+      <c r="T29">
         <v>5372086134.0</v>
       </c>
-      <c r="T29">
+      <c r="U29">
         <v>1264404968.0</v>
       </c>
-      <c r="U29">
+      <c r="V29">
         <v>4464874272.0</v>
       </c>
-      <c r="V29">
+      <c r="W29">
         <v>5694279327.0</v>
       </c>
-      <c r="W29">
+      <c r="X29">
         <v>3866982540.0</v>
       </c>
-      <c r="X29">
+      <c r="Y29">
         <v>8028760650.0</v>
       </c>
-      <c r="Y29">
+      <c r="Z29">
         <v>4265521840.0</v>
       </c>
-      <c r="Z29">
+      <c r="AA29">
         <v>6867353130.0</v>
       </c>
-      <c r="AA29">
+      <c r="AB29">
         <v>2244765070.0</v>
       </c>
-      <c r="AB29">
+      <c r="AC29">
         <v>10755919370.0</v>
       </c>
-      <c r="AC29">
+      <c r="AD29">
         <v>9431216752.0</v>
       </c>
-      <c r="AD29">
+      <c r="AE29">
         <v>11134777506.0</v>
       </c>
-      <c r="AE29"/>
       <c r="AF29"/>
       <c r="AG29"/>
       <c r="AH29"/>
       <c r="AI29"/>
       <c r="AJ29"/>
       <c r="AK29"/>
       <c r="AL29"/>
       <c r="AM29"/>
-    </row>
-    <row r="30" spans="1:39">
+      <c r="AN29"/>
+    </row>
+    <row r="30" spans="1:40">
       <c r="A30" t="s">
-        <v>130</v>
+        <v>131</v>
       </c>
       <c r="B30">
+        <v>45212008000.0</v>
+      </c>
+      <c r="C30">
         <v>33778174000.0</v>
       </c>
-      <c r="C30">
+      <c r="D30">
         <v>36574729000.0</v>
       </c>
-      <c r="D30">
+      <c r="E30">
         <v>45757783000.0</v>
       </c>
-      <c r="E30">
+      <c r="F30">
         <v>45819655000.0</v>
       </c>
-      <c r="F30">
+      <c r="G30">
         <v>40510437000.0</v>
       </c>
-      <c r="G30">
+      <c r="H30">
         <v>53048269000.0</v>
       </c>
-      <c r="H30">
+      <c r="I30">
         <v>43658285000.0</v>
       </c>
-      <c r="I30">
+      <c r="J30">
         <v>40510250712.0</v>
       </c>
-      <c r="J30">
+      <c r="K30">
         <v>43041799816.0</v>
       </c>
-      <c r="K30">
+      <c r="L30">
         <v>39317582481.0</v>
       </c>
-      <c r="L30">
+      <c r="M30">
         <v>41510870203.0</v>
       </c>
-      <c r="M30">
+      <c r="N30">
         <v>46030894929.0</v>
       </c>
-      <c r="N30">
+      <c r="O30">
         <v>40980292558.0</v>
       </c>
-      <c r="O30">
+      <c r="P30">
         <v>13725349799.0</v>
       </c>
-      <c r="P30">
+      <c r="Q30">
         <v>57545952608.0</v>
       </c>
-      <c r="Q30">
+      <c r="R30">
         <v>50232511788.0</v>
       </c>
-      <c r="R30">
+      <c r="S30">
         <v>38266561532.0</v>
       </c>
-      <c r="S30">
+      <c r="T30">
         <v>53070363495.0</v>
       </c>
-      <c r="T30">
+      <c r="U30">
         <v>29467527545.0</v>
       </c>
-      <c r="U30">
+      <c r="V30">
         <v>27130101279.0</v>
       </c>
-      <c r="V30">
+      <c r="W30">
         <v>26092221514.0</v>
       </c>
-      <c r="W30">
+      <c r="X30">
         <v>33093680342.0</v>
       </c>
-      <c r="X30">
+      <c r="Y30">
         <v>24345817021.0</v>
       </c>
-      <c r="Y30">
+      <c r="Z30">
         <v>24379779156.0</v>
       </c>
-      <c r="Z30">
+      <c r="AA30">
         <v>25165565704.0</v>
       </c>
-      <c r="AA30">
+      <c r="AB30">
         <v>26662251168.0</v>
       </c>
-      <c r="AB30">
+      <c r="AC30">
         <v>29327219542.0</v>
       </c>
-      <c r="AC30">
+      <c r="AD30">
         <v>31856044486.0</v>
       </c>
-      <c r="AD30">
+      <c r="AE30">
         <v>23026038611.0</v>
       </c>
-      <c r="AE30">
+      <c r="AF30">
         <v>33974171097.0</v>
       </c>
-      <c r="AF30">
+      <c r="AG30">
         <v>3787989525.0</v>
       </c>
-      <c r="AG30">
+      <c r="AH30">
         <v>14948023451.0</v>
       </c>
-      <c r="AH30">
+      <c r="AI30">
         <v>16816931436.0</v>
       </c>
-      <c r="AI30">
+      <c r="AJ30">
         <v>10892264833.0</v>
       </c>
-      <c r="AJ30">
+      <c r="AK30">
         <v>2632196050.0</v>
       </c>
-      <c r="AK30">
+      <c r="AL30">
         <v>2983431564.0</v>
       </c>
-      <c r="AL30">
+      <c r="AM30">
         <v>1047993168.0</v>
       </c>
-      <c r="AM30">
+      <c r="AN30">
         <v>444092288.0</v>
       </c>
     </row>
-    <row r="31" spans="1:39">
+    <row r="31" spans="1:40">
       <c r="A31" t="s">
-        <v>131</v>
+        <v>132</v>
       </c>
       <c r="B31">
+        <v>-19931540000.0</v>
+      </c>
+      <c r="C31">
         <v>-9531267000.0</v>
       </c>
-      <c r="C31">
+      <c r="D31">
         <v>-18873836000.0</v>
       </c>
-      <c r="D31">
+      <c r="E31">
         <v>-21588035000.0</v>
       </c>
-      <c r="E31">
+      <c r="F31">
         <v>-2539162000.0</v>
       </c>
-      <c r="F31">
+      <c r="G31">
         <v>-10659864000.0</v>
       </c>
-      <c r="G31">
+      <c r="H31">
         <v>-25443381000.0</v>
       </c>
-      <c r="H31">
+      <c r="I31">
         <v>10065881000.0</v>
       </c>
-      <c r="I31">
+      <c r="J31">
         <v>-6050138711.0</v>
       </c>
-      <c r="J31">
+      <c r="K31">
         <v>-5237477315.0</v>
       </c>
-      <c r="K31">
+      <c r="L31">
         <v>-2993084419.0</v>
       </c>
-      <c r="L31">
+      <c r="M31">
         <v>-4824151146.0</v>
       </c>
-      <c r="M31">
+      <c r="N31">
         <v>-7166533047.0</v>
       </c>
-      <c r="N31">
+      <c r="O31">
         <v>-539758805.0</v>
       </c>
-      <c r="O31">
+      <c r="P31">
         <v>1104087136.0</v>
       </c>
-      <c r="P31">
+      <c r="Q31">
         <v>-2594223167.0</v>
       </c>
-      <c r="Q31">
+      <c r="R31">
         <v>-6392183837.0</v>
       </c>
-      <c r="R31">
+      <c r="S31">
         <v>-1683175382.0</v>
       </c>
-      <c r="S31">
+      <c r="T31">
         <v>-5607944064.0</v>
       </c>
-      <c r="T31">
+      <c r="U31">
         <v>22902748210.0</v>
       </c>
-      <c r="U31">
+      <c r="V31">
         <v>38034105975.0</v>
       </c>
-      <c r="V31">
+      <c r="W31">
         <v>16710120933.0</v>
       </c>
-      <c r="W31">
+      <c r="X31">
         <v>1107044763.0</v>
       </c>
-      <c r="X31">
+      <c r="Y31">
         <v>-60603355060.0</v>
       </c>
-      <c r="Y31">
+      <c r="Z31">
         <v>41887660020.0</v>
       </c>
-      <c r="Z31">
+      <c r="AA31">
         <v>-196479117880.0</v>
       </c>
-      <c r="AA31">
+      <c r="AB31">
         <v>5392544482.0</v>
       </c>
-      <c r="AB31">
+      <c r="AC31">
         <v>41409118208.0</v>
       </c>
-      <c r="AC31">
+      <c r="AD31">
         <v>37352448918.0</v>
       </c>
-      <c r="AD31">
+      <c r="AE31">
         <v>17339041989.0</v>
       </c>
-      <c r="AE31">
+      <c r="AF31">
         <v>154322081643.0</v>
       </c>
-      <c r="AF31">
+      <c r="AG31">
         <v>7953892725.0</v>
       </c>
-      <c r="AG31">
+      <c r="AH31">
         <v>14571495471.0</v>
       </c>
-      <c r="AH31">
+      <c r="AI31">
         <v>2487030075.0</v>
       </c>
-      <c r="AI31">
+      <c r="AJ31">
         <v>896838454.0</v>
       </c>
-      <c r="AJ31">
+      <c r="AK31">
         <v>-90637535.0</v>
       </c>
-      <c r="AK31">
+      <c r="AL31">
         <v>712632907.0</v>
       </c>
-      <c r="AL31">
+      <c r="AM31">
         <v>318660374.0</v>
       </c>
-      <c r="AM31">
+      <c r="AN31">
         <v>61068090.0</v>
       </c>
     </row>
-    <row r="32" spans="1:39">
+    <row r="32" spans="1:40">
       <c r="A32" t="s">
-        <v>132</v>
+        <v>133</v>
       </c>
       <c r="B32">
+        <v>696021451000.0</v>
+      </c>
+      <c r="C32">
         <v>845422091000.0</v>
       </c>
-      <c r="C32">
+      <c r="D32">
         <v>1147268961000.0</v>
       </c>
-      <c r="D32">
+      <c r="E32">
         <v>1117522398000.0</v>
       </c>
-      <c r="E32">
+      <c r="F32">
         <v>1175597564000.0</v>
       </c>
-      <c r="F32">
+      <c r="G32">
         <v>1297323201000.0</v>
       </c>
-      <c r="G32">
+      <c r="H32">
         <v>1341550015000.0</v>
       </c>
-      <c r="H32">
+      <c r="I32">
         <v>1570142246000.0</v>
       </c>
-      <c r="I32">
+      <c r="J32">
         <v>1942276074105.0</v>
       </c>
-      <c r="J32">
+      <c r="K32">
         <v>2289671422270.0</v>
       </c>
-      <c r="K32">
+      <c r="L32">
         <v>2438626120135.0</v>
       </c>
-      <c r="L32">
+      <c r="M32">
         <v>2676769638037.0</v>
       </c>
-      <c r="M32">
+      <c r="N32">
         <v>3025434152945.0</v>
       </c>
-      <c r="N32">
+      <c r="O32">
         <v>3556315273925.0</v>
       </c>
-      <c r="O32">
+      <c r="P32">
         <v>3063422671648.0</v>
       </c>
-      <c r="P32">
+      <c r="Q32">
         <v>2940741871715.0</v>
       </c>
-      <c r="Q32">
+      <c r="R32">
         <v>3266313931269.0</v>
       </c>
-      <c r="R32">
+      <c r="S32">
         <v>3044399254005.0</v>
       </c>
-      <c r="S32">
+      <c r="T32">
         <v>3181686019466.0</v>
       </c>
-      <c r="T32">
+      <c r="U32">
         <v>3225720444688.0</v>
       </c>
-      <c r="U32">
+      <c r="V32">
         <v>2980373997262.0</v>
       </c>
-      <c r="V32">
+      <c r="W32">
         <v>3287650513127.0</v>
       </c>
-      <c r="W32">
+      <c r="X32">
         <v>2651011716712.0</v>
       </c>
-      <c r="X32">
+      <c r="Y32">
         <v>2543591809046.0</v>
       </c>
-      <c r="Y32">
+      <c r="Z32">
         <v>3197895462742.0</v>
       </c>
-      <c r="Z32">
+      <c r="AA32">
         <v>2941937949408.0</v>
       </c>
-      <c r="AA32">
+      <c r="AB32">
         <v>3218154979545.0</v>
       </c>
-      <c r="AB32">
+      <c r="AC32">
         <v>3311748952153.0</v>
       </c>
-      <c r="AC32">
+      <c r="AD32">
         <v>2528991361989.0</v>
       </c>
-      <c r="AD32">
+      <c r="AE32">
         <v>2031526438255.0</v>
       </c>
-      <c r="AE32">
+      <c r="AF32">
         <v>1554415018955.0</v>
       </c>
-      <c r="AF32">
+      <c r="AG32">
         <v>2292241055737.0</v>
       </c>
-      <c r="AG32">
+      <c r="AH32">
         <v>1699507176499.0</v>
       </c>
-      <c r="AH32">
+      <c r="AI32">
         <v>809927458002.0</v>
       </c>
-      <c r="AI32">
+      <c r="AJ32">
         <v>653386120598.0</v>
       </c>
-      <c r="AJ32">
+      <c r="AK32">
         <v>360789023648.0</v>
       </c>
-      <c r="AK32">
+      <c r="AL32">
         <v>280892041885.0</v>
       </c>
-      <c r="AL32">
+      <c r="AM32">
         <v>193970364402.0</v>
       </c>
-      <c r="AM32">
+      <c r="AN32">
         <v>116864456961.0</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet5.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:M30"/>
@@ -12891,939 +13106,939 @@
       </c>
       <c r="G1" t="s">
         <v>6</v>
       </c>
       <c r="H1" t="s">
         <v>7</v>
       </c>
       <c r="I1" t="s">
         <v>8</v>
       </c>
       <c r="J1" t="s">
         <v>9</v>
       </c>
       <c r="K1" t="s">
         <v>10</v>
       </c>
       <c r="L1" t="s">
         <v>11</v>
       </c>
       <c r="M1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="2" spans="1:13">
       <c r="A2" t="s">
-        <v>133</v>
+        <v>134</v>
       </c>
       <c r="B2">
         <v>184281864000.0</v>
       </c>
       <c r="C2">
         <v>246211102000.0</v>
       </c>
       <c r="D2">
         <v>295851773056.0</v>
       </c>
       <c r="E2">
         <v>359551298098.0</v>
       </c>
       <c r="F2">
         <v>314758873079.0</v>
       </c>
       <c r="G2">
         <v>515655265949.0</v>
       </c>
       <c r="H2">
         <v>146509929059.0</v>
       </c>
       <c r="I2">
         <v>131519786777.0</v>
       </c>
       <c r="J2">
         <v>2162430763.0</v>
       </c>
       <c r="K2">
         <v>149939989.0</v>
       </c>
       <c r="L2">
         <v>747935657.0</v>
       </c>
       <c r="M2">
         <v>70488374.0</v>
       </c>
     </row>
     <row r="3" spans="1:13">
       <c r="A3" t="s">
-        <v>134</v>
+        <v>135</v>
       </c>
       <c r="B3">
         <v>43286802000</v>
       </c>
       <c r="C3">
         <v>43535229000</v>
       </c>
       <c r="D3">
         <v>103590008614</v>
       </c>
       <c r="E3">
         <v>62386753606</v>
       </c>
       <c r="F3">
         <v>88789827394</v>
       </c>
       <c r="G3">
         <v>65310644754</v>
       </c>
       <c r="H3">
         <v>120471840354</v>
       </c>
       <c r="I3">
         <v>118530030487</v>
       </c>
       <c r="J3">
         <v>6499273850</v>
       </c>
       <c r="K3">
         <v>6499273850</v>
       </c>
       <c r="L3">
         <v>6499273850</v>
       </c>
       <c r="M3">
         <v>8360000</v>
       </c>
     </row>
     <row r="4" spans="1:13">
       <c r="A4" t="s">
-        <v>135</v>
+        <v>136</v>
       </c>
       <c r="B4"/>
       <c r="C4"/>
       <c r="D4"/>
       <c r="E4"/>
       <c r="F4"/>
       <c r="G4"/>
       <c r="H4"/>
       <c r="I4"/>
       <c r="J4"/>
       <c r="K4"/>
       <c r="L4"/>
       <c r="M4"/>
     </row>
     <row r="5" spans="1:13">
       <c r="A5" t="s">
-        <v>136</v>
+        <v>137</v>
       </c>
       <c r="B5"/>
       <c r="C5"/>
       <c r="D5"/>
       <c r="E5"/>
       <c r="F5"/>
       <c r="G5"/>
       <c r="H5"/>
       <c r="I5"/>
       <c r="J5"/>
       <c r="K5"/>
       <c r="L5"/>
       <c r="M5"/>
     </row>
     <row r="6" spans="1:13">
       <c r="A6" t="s">
-        <v>137</v>
+        <v>138</v>
       </c>
       <c r="B6">
         <v>-20316705000.0</v>
       </c>
       <c r="C6">
         <v>-61929239000.0</v>
       </c>
       <c r="D6">
         <v>-49640670580.0</v>
       </c>
       <c r="E6">
         <v>-63699525042.0</v>
       </c>
       <c r="F6">
         <v>44792425019.0</v>
       </c>
       <c r="G6">
         <v>-200896392870.0</v>
       </c>
       <c r="H6">
         <v>369145336890.0</v>
       </c>
       <c r="I6">
         <v>14168219907.0</v>
       </c>
       <c r="J6">
         <v>115344842725.0</v>
       </c>
       <c r="K6">
         <v>2012490774.0</v>
       </c>
       <c r="L6">
         <v>-597995668.0</v>
       </c>
       <c r="M6">
         <v>677447283.0</v>
       </c>
     </row>
     <row r="7" spans="1:13">
       <c r="A7" t="s">
-        <v>138</v>
+        <v>139</v>
       </c>
       <c r="B7">
         <v>-126148385870.0</v>
       </c>
       <c r="C7">
         <v>-189852707460.0</v>
       </c>
       <c r="D7">
         <v>-150422316450.0</v>
       </c>
       <c r="E7">
         <v>-122640453030.0</v>
       </c>
       <c r="F7">
         <v>-116221035900.0</v>
       </c>
       <c r="G7">
         <v>-77869013150.0</v>
       </c>
       <c r="H7">
         <v>-59461835860.0</v>
       </c>
       <c r="I7">
         <v>-93758349080.0</v>
       </c>
       <c r="J7">
         <v>-9327725970.0</v>
       </c>
       <c r="K7">
         <v>-1466372920.0</v>
       </c>
       <c r="L7">
         <v>-1502862090.0</v>
       </c>
       <c r="M7"/>
     </row>
     <row r="8" spans="1:13">
       <c r="A8" t="s">
-        <v>139</v>
+        <v>140</v>
       </c>
       <c r="B8"/>
       <c r="C8"/>
       <c r="D8"/>
       <c r="E8"/>
       <c r="F8"/>
       <c r="G8"/>
       <c r="H8"/>
       <c r="I8"/>
       <c r="J8"/>
       <c r="K8"/>
       <c r="L8"/>
       <c r="M8"/>
     </row>
     <row r="9" spans="1:13">
       <c r="A9" t="s">
-        <v>140</v>
+        <v>141</v>
       </c>
       <c r="B9"/>
       <c r="C9"/>
       <c r="D9"/>
       <c r="E9"/>
       <c r="F9"/>
       <c r="G9"/>
       <c r="H9"/>
       <c r="I9"/>
       <c r="J9"/>
       <c r="K9"/>
       <c r="L9"/>
       <c r="M9"/>
     </row>
     <row r="10" spans="1:13">
       <c r="A10" t="s">
-        <v>141</v>
+        <v>142</v>
       </c>
       <c r="B10"/>
       <c r="C10"/>
       <c r="D10"/>
       <c r="E10"/>
       <c r="F10"/>
       <c r="G10"/>
       <c r="H10"/>
       <c r="I10"/>
       <c r="J10"/>
       <c r="K10"/>
       <c r="L10"/>
       <c r="M10"/>
     </row>
     <row r="11" spans="1:13">
       <c r="A11" t="s">
-        <v>142</v>
+        <v>143</v>
       </c>
       <c r="B11"/>
       <c r="C11"/>
       <c r="D11"/>
       <c r="E11">
         <v>0.0</v>
       </c>
       <c r="F11">
         <v>0.0</v>
       </c>
       <c r="G11">
         <v>0.0</v>
       </c>
       <c r="H11">
         <v>0.0</v>
       </c>
       <c r="I11">
         <v>0.0</v>
       </c>
       <c r="J11">
         <v>0.0</v>
       </c>
       <c r="K11">
         <v>0.0</v>
       </c>
       <c r="L11">
         <v>0.0</v>
       </c>
       <c r="M11"/>
     </row>
     <row r="12" spans="1:13">
       <c r="A12" t="s">
-        <v>143</v>
+        <v>144</v>
       </c>
       <c r="B12"/>
       <c r="C12"/>
       <c r="D12"/>
       <c r="E12">
         <v>18728308764.0</v>
       </c>
       <c r="F12">
         <v>175417842260.0</v>
       </c>
       <c r="G12">
         <v>-55059734385.0</v>
       </c>
       <c r="H12">
         <v>-283247034710.0</v>
       </c>
       <c r="I12">
         <v>-170172446835.0</v>
       </c>
       <c r="J12">
         <v>-213340842678.0</v>
       </c>
       <c r="K12">
         <v>-10104294215.0</v>
       </c>
       <c r="L12">
         <v>-685392083.0</v>
       </c>
       <c r="M12"/>
     </row>
     <row r="13" spans="1:13">
       <c r="A13" t="s">
-        <v>144</v>
+        <v>145</v>
       </c>
       <c r="B13"/>
       <c r="C13"/>
       <c r="D13"/>
       <c r="E13"/>
       <c r="F13"/>
       <c r="G13"/>
       <c r="H13"/>
       <c r="I13"/>
       <c r="J13"/>
       <c r="K13"/>
       <c r="L13"/>
       <c r="M13"/>
     </row>
     <row r="14" spans="1:13">
       <c r="A14" t="s">
-        <v>145</v>
+        <v>146</v>
       </c>
       <c r="B14">
         <v>88566688000.0</v>
       </c>
       <c r="C14">
         <v>97348559000.0</v>
       </c>
       <c r="D14">
         <v>75919342137.0</v>
       </c>
       <c r="E14">
         <v>29712541872.0</v>
       </c>
       <c r="F14">
         <v>35363803582.0</v>
       </c>
       <c r="G14">
         <v>17754807049.0</v>
       </c>
       <c r="H14">
         <v>8938065793.0</v>
       </c>
       <c r="I14">
         <v>2976749356.0</v>
       </c>
       <c r="J14">
         <v>785019353.0</v>
       </c>
       <c r="K14">
         <v>12647771.0</v>
       </c>
       <c r="L14">
         <v>16042027.0</v>
       </c>
       <c r="M14">
         <v>27946195.0</v>
       </c>
     </row>
     <row r="15" spans="1:13">
       <c r="A15" t="s">
-        <v>146</v>
+        <v>147</v>
       </c>
       <c r="B15">
         <v>388323510.0</v>
       </c>
       <c r="C15">
         <v>4271673000.0</v>
       </c>
       <c r="D15"/>
       <c r="E15"/>
       <c r="F15"/>
       <c r="G15"/>
       <c r="H15"/>
       <c r="I15"/>
       <c r="J15"/>
       <c r="K15"/>
       <c r="L15"/>
       <c r="M15"/>
     </row>
     <row r="16" spans="1:13">
       <c r="A16" t="s">
-        <v>147</v>
+        <v>148</v>
       </c>
       <c r="B16">
         <v>163965159000.0</v>
       </c>
       <c r="C16">
         <v>184281864000.0</v>
       </c>
       <c r="D16">
         <v>246211102476.0</v>
       </c>
       <c r="E16">
         <v>295851773056.0</v>
       </c>
       <c r="F16">
         <v>359551298098.0</v>
       </c>
       <c r="G16">
         <v>314758873079.0</v>
       </c>
       <c r="H16">
         <v>515655265949.0</v>
       </c>
       <c r="I16">
         <v>145688006684.0</v>
       </c>
       <c r="J16">
         <v>117507273488.0</v>
       </c>
       <c r="K16">
         <v>2162430763.0</v>
       </c>
       <c r="L16">
         <v>149939989.0</v>
       </c>
       <c r="M16">
         <v>747935657.0</v>
       </c>
     </row>
     <row r="17" spans="1:13">
       <c r="A17" t="s">
-        <v>148</v>
+        <v>149</v>
       </c>
       <c r="B17"/>
       <c r="C17"/>
       <c r="D17"/>
       <c r="E17"/>
       <c r="F17"/>
       <c r="G17"/>
       <c r="H17"/>
       <c r="I17"/>
       <c r="J17"/>
       <c r="K17"/>
       <c r="L17"/>
       <c r="M17"/>
     </row>
     <row r="18" spans="1:13">
       <c r="A18" t="s">
-        <v>149</v>
+        <v>150</v>
       </c>
       <c r="B18">
         <v>-16993311000.0</v>
       </c>
       <c r="C18">
         <v>-81507694000.0</v>
       </c>
       <c r="D18">
         <v>-17822911470.0</v>
       </c>
       <c r="E18">
         <v>-7860563827.0</v>
       </c>
       <c r="F18">
         <v>185070126136.0</v>
       </c>
       <c r="G18">
         <v>-77959123407.0</v>
       </c>
       <c r="H18">
         <v>-302967293781.0</v>
       </c>
       <c r="I18">
         <v>-50680813006.0</v>
       </c>
       <c r="J18">
         <v>-211185465925.0</v>
       </c>
       <c r="K18">
         <v>-7332495670.0</v>
       </c>
       <c r="L18">
         <v>-597995668.0</v>
       </c>
       <c r="M18">
         <v>677447283.0</v>
       </c>
     </row>
     <row r="19" spans="1:13">
       <c r="A19" t="s">
-        <v>150</v>
+        <v>151</v>
       </c>
       <c r="B19">
         <v>-17360000.0</v>
       </c>
       <c r="C19">
         <v>-15440512065.0</v>
       </c>
       <c r="D19">
         <v>-213220621981.0</v>
       </c>
       <c r="E19">
         <v>161007324000.0</v>
       </c>
       <c r="F19">
         <v>-184164130000.0</v>
       </c>
       <c r="G19">
         <v>367786979429.0</v>
       </c>
       <c r="H19">
         <v>-43821726940.0</v>
       </c>
       <c r="I19">
         <v>-235217663850.0</v>
       </c>
       <c r="J19">
         <v>-1868295710.0</v>
       </c>
       <c r="K19">
         <v>-1868295710.0</v>
       </c>
       <c r="L19">
         <v>-1868295710.0</v>
       </c>
       <c r="M19"/>
     </row>
     <row r="20" spans="1:13">
       <c r="A20" t="s">
-        <v>151</v>
+        <v>152</v>
       </c>
       <c r="B20">
         <v>2055234000.0</v>
       </c>
       <c r="C20">
         <v>0.0</v>
       </c>
       <c r="D20"/>
       <c r="E20"/>
       <c r="F20">
         <v>0.0</v>
       </c>
       <c r="G20">
         <v>34939820373.0</v>
       </c>
       <c r="H20">
         <v>640398124781.0</v>
       </c>
       <c r="I20">
         <v>340415015696.0</v>
       </c>
       <c r="J20"/>
       <c r="K20"/>
       <c r="L20"/>
       <c r="M20"/>
     </row>
     <row r="21" spans="1:13">
       <c r="A21" t="s">
-        <v>152</v>
+        <v>153</v>
       </c>
       <c r="B21">
         <v>-37032325142.0</v>
       </c>
       <c r="C21">
         <v>17895153880.0</v>
       </c>
       <c r="D21">
         <v>157056283991.0</v>
       </c>
       <c r="E21">
         <v>-38330783362.0</v>
       </c>
       <c r="F21">
         <v>45385155951.0</v>
       </c>
       <c r="G21">
         <v>-5532704163.0</v>
       </c>
       <c r="H21">
         <v>27755935090.0</v>
       </c>
       <c r="I21">
         <v>107061651425.0</v>
       </c>
       <c r="J21">
         <v>33793206529.0</v>
       </c>
       <c r="K21">
         <v>8151486444.0</v>
       </c>
       <c r="L21">
         <v>8151486444.0</v>
       </c>
       <c r="M21"/>
     </row>
     <row r="22" spans="1:13">
       <c r="A22" t="s">
-        <v>115</v>
+        <v>116</v>
       </c>
       <c r="B22">
         <v>-38405730000.0</v>
       </c>
       <c r="C22">
         <v>-15541000.0</v>
       </c>
       <c r="D22">
         <v>540846919.0</v>
       </c>
       <c r="E22">
         <v>24813647907.0</v>
       </c>
       <c r="F22">
         <v>63078307688.0</v>
       </c>
       <c r="G22">
         <v>25638796168.0</v>
       </c>
       <c r="H22">
         <v>92288699765.0</v>
       </c>
       <c r="I22">
         <v>227790475544.0</v>
       </c>
       <c r="J22">
         <v>7869631251.0</v>
       </c>
       <c r="K22">
         <v>2759150774.0</v>
       </c>
       <c r="L22">
         <v>71354387.0</v>
       </c>
       <c r="M22">
         <v>287332821.0</v>
       </c>
     </row>
     <row r="23" spans="1:13">
       <c r="A23" t="s">
-        <v>153</v>
+        <v>154</v>
       </c>
       <c r="B23">
         <v>8216872000.0</v>
       </c>
       <c r="C23">
         <v>-21210577000.0</v>
       </c>
       <c r="D23">
         <v>-43870910650.0</v>
       </c>
       <c r="E23">
         <v>-29391854218.0</v>
       </c>
       <c r="F23">
         <v>3807752195.0</v>
       </c>
       <c r="G23">
         <v>577843944.0</v>
       </c>
       <c r="H23">
         <v>159331397081.0</v>
       </c>
       <c r="I23">
         <v>301241211416.0</v>
       </c>
       <c r="J23">
         <v>368199594628.0</v>
       </c>
       <c r="K23">
         <v>9344986444.0</v>
       </c>
       <c r="L23">
         <v>1193500000.0</v>
       </c>
       <c r="M23"/>
     </row>
     <row r="24" spans="1:13">
       <c r="A24" t="s">
-        <v>154</v>
+        <v>155</v>
       </c>
       <c r="B24">
         <v>-10303390000.0</v>
       </c>
       <c r="C24">
         <v>23263092000.0</v>
       </c>
       <c r="D24">
         <v>-7840492501.0</v>
       </c>
       <c r="E24">
         <v>24411540317.0</v>
       </c>
       <c r="F24">
         <v>-18287344637.0</v>
       </c>
       <c r="G24">
         <v>17421032630.0</v>
       </c>
       <c r="H24">
         <v>90075504873.0</v>
       </c>
       <c r="I24">
         <v>-19240144067.0</v>
       </c>
       <c r="J24">
         <v>-70500000000.0</v>
       </c>
       <c r="K24">
         <v>-90500000000.0</v>
       </c>
       <c r="L24">
         <v>-90500000000.0</v>
       </c>
       <c r="M24"/>
     </row>
     <row r="25" spans="1:13">
       <c r="A25" t="s">
-        <v>155</v>
+        <v>156</v>
       </c>
       <c r="B25">
         <v>-23867467000.0</v>
       </c>
       <c r="C25">
         <v>-135305484000.0</v>
       </c>
       <c r="D25">
         <v>9306908088.0</v>
       </c>
       <c r="E25">
         <v>-54526189779.0</v>
       </c>
       <c r="F25">
         <v>175417842260.0</v>
       </c>
       <c r="G25">
         <v>-56042081870.0</v>
       </c>
       <c r="H25">
         <v>-283722218985.0</v>
       </c>
       <c r="I25">
         <v>-227790475544.0</v>
       </c>
       <c r="J25">
         <v>-7869631251.0</v>
       </c>
       <c r="K25">
         <v>-2759150774.0</v>
       </c>
       <c r="L25">
         <v>-685392082.0</v>
       </c>
       <c r="M25">
         <v>370528266.0</v>
       </c>
     </row>
     <row r="26" spans="1:13">
       <c r="A26" t="s">
-        <v>156</v>
+        <v>157</v>
       </c>
       <c r="B26">
         <v>1418814500.0</v>
       </c>
       <c r="C26">
         <v>-150962000.0</v>
       </c>
       <c r="D26">
         <v>0.0</v>
       </c>
       <c r="E26"/>
       <c r="F26">
         <v>0.0</v>
       </c>
       <c r="G26">
         <v>-47562629100.0</v>
       </c>
       <c r="H26">
         <v>640398124780.0</v>
       </c>
       <c r="I26">
         <v>279019455100.0</v>
       </c>
       <c r="J26">
         <v>21698330000.0</v>
       </c>
       <c r="K26"/>
       <c r="L26"/>
       <c r="M26"/>
     </row>
     <row r="27" spans="1:13">
       <c r="A27" t="s">
-        <v>157</v>
+        <v>158</v>
       </c>
       <c r="B27"/>
       <c r="C27"/>
       <c r="D27"/>
       <c r="E27"/>
       <c r="F27"/>
       <c r="G27"/>
       <c r="H27"/>
       <c r="I27"/>
       <c r="J27"/>
       <c r="K27"/>
       <c r="L27"/>
       <c r="M27"/>
     </row>
     <row r="28" spans="1:13">
       <c r="A28" t="s">
-        <v>158</v>
+        <v>159</v>
       </c>
       <c r="B28">
         <v>-16087681000.0</v>
       </c>
       <c r="C28">
         <v>-7738057000.0</v>
       </c>
       <c r="D28">
         <v>77812854257.0</v>
       </c>
       <c r="E28">
         <v>-65323688066.0</v>
       </c>
       <c r="F28">
         <v>82887218282.0</v>
       </c>
       <c r="G28">
         <v>-48371120964.0</v>
       </c>
       <c r="H28">
         <v>780317151362.0</v>
       </c>
       <c r="I28">
         <v>395933523887.0</v>
       </c>
       <c r="J28">
         <v>371169210880.0</v>
       </c>
       <c r="K28">
         <v>9344986444.0</v>
       </c>
       <c r="L28">
         <v>9344986444.0</v>
       </c>
       <c r="M28"/>
     </row>
     <row r="29" spans="1:13">
       <c r="A29" t="s">
-        <v>159</v>
+        <v>160</v>
       </c>
       <c r="B29">
         <v>26293491000.0</v>
       </c>
       <c r="C29">
         <v>-37972466000.0</v>
       </c>
       <c r="D29">
         <v>85767097144.0</v>
       </c>
       <c r="E29">
         <v>54526189779.0</v>
       </c>
       <c r="F29">
         <v>273859953530.0</v>
       </c>
       <c r="G29">
         <v>-12648478653.0</v>
       </c>
       <c r="H29">
         <v>-182495453427.0</v>
       </c>
       <c r="I29">
         <v>67849217481.0</v>
       </c>
       <c r="J29">
         <v>-204686192075.0</v>
       </c>
       <c r="K29">
         <v>-7332495670.0</v>
       </c>
       <c r="L29">
         <v>-597995668.0</v>
       </c>
       <c r="M29">
         <v>685807282.0</v>
       </c>
     </row>
     <row r="30" spans="1:13">
       <c r="A30" t="s">
-        <v>160</v>
+        <v>161</v>
       </c>
       <c r="B30">
         <v>-30522515000.0</v>
       </c>
       <c r="C30">
         <v>-15440512000.0</v>
       </c>
       <c r="D30">
         <v>-213220621981.0</v>
       </c>
       <c r="E30">
         <v>-94209984089.0</v>
       </c>
       <c r="F30">
         <v>-309837018531.0</v>
       </c>
       <c r="G30">
         <v>-137852421795.0</v>
       </c>
       <c r="H30">
         <v>-221632114492.0</v>
       </c>
       <c r="I30">
         <v>-464068654354.0</v>
       </c>
@@ -13839,887 +14054,903 @@
       <c r="M30">
         <v>-8360000.0</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet6.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:AO30"/>
+  <dimension ref="A1:AP30"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="44.703" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:41">
+    <row r="1" spans="1:42">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>74</v>
       </c>
       <c r="C1" t="s">
+        <v>75</v>
+      </c>
+      <c r="D1" t="s">
         <v>1</v>
-      </c>
-[...1 lines deleted...]
-        <v>75</v>
       </c>
       <c r="E1" t="s">
         <v>76</v>
       </c>
       <c r="F1" t="s">
         <v>77</v>
       </c>
       <c r="G1" t="s">
+        <v>78</v>
+      </c>
+      <c r="H1" t="s">
         <v>2</v>
-      </c>
-[...1 lines deleted...]
-        <v>78</v>
       </c>
       <c r="I1" t="s">
         <v>79</v>
       </c>
       <c r="J1" t="s">
         <v>80</v>
       </c>
       <c r="K1" t="s">
+        <v>81</v>
+      </c>
+      <c r="L1" t="s">
         <v>3</v>
-      </c>
-[...1 lines deleted...]
-        <v>81</v>
       </c>
       <c r="M1" t="s">
         <v>82</v>
       </c>
       <c r="N1" t="s">
         <v>83</v>
       </c>
       <c r="O1" t="s">
+        <v>84</v>
+      </c>
+      <c r="P1" t="s">
         <v>4</v>
-      </c>
-[...1 lines deleted...]
-        <v>84</v>
       </c>
       <c r="Q1" t="s">
         <v>85</v>
       </c>
       <c r="R1" t="s">
         <v>86</v>
       </c>
       <c r="S1" t="s">
+        <v>87</v>
+      </c>
+      <c r="T1" t="s">
         <v>5</v>
-      </c>
-[...1 lines deleted...]
-        <v>87</v>
       </c>
       <c r="U1" t="s">
         <v>88</v>
       </c>
       <c r="V1" t="s">
         <v>89</v>
       </c>
       <c r="W1" t="s">
+        <v>90</v>
+      </c>
+      <c r="X1" t="s">
         <v>6</v>
-      </c>
-[...1 lines deleted...]
-        <v>90</v>
       </c>
       <c r="Y1" t="s">
         <v>91</v>
       </c>
       <c r="Z1" t="s">
         <v>92</v>
       </c>
       <c r="AA1" t="s">
+        <v>93</v>
+      </c>
+      <c r="AB1" t="s">
         <v>7</v>
-      </c>
-[...1 lines deleted...]
-        <v>93</v>
       </c>
       <c r="AC1" t="s">
         <v>94</v>
       </c>
       <c r="AD1" t="s">
         <v>95</v>
       </c>
       <c r="AE1" t="s">
+        <v>96</v>
+      </c>
+      <c r="AF1" t="s">
         <v>8</v>
-      </c>
-[...1 lines deleted...]
-        <v>96</v>
       </c>
       <c r="AG1" t="s">
         <v>97</v>
       </c>
       <c r="AH1" t="s">
         <v>98</v>
       </c>
       <c r="AI1" t="s">
+        <v>99</v>
+      </c>
+      <c r="AJ1" t="s">
         <v>9</v>
-      </c>
-[...1 lines deleted...]
-        <v>99</v>
       </c>
       <c r="AK1" t="s">
         <v>100</v>
       </c>
       <c r="AL1" t="s">
         <v>101</v>
       </c>
       <c r="AM1" t="s">
+        <v>102</v>
+      </c>
+      <c r="AN1" t="s">
         <v>10</v>
       </c>
-      <c r="AN1" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="AO1" t="s">
+        <v>162</v>
+      </c>
+      <c r="AP1" t="s">
         <v>12</v>
       </c>
     </row>
-    <row r="2" spans="1:41">
+    <row r="2" spans="1:42">
       <c r="A2" t="s">
-        <v>133</v>
+        <v>134</v>
       </c>
       <c r="B2">
+        <v>119052747000.0</v>
+      </c>
+      <c r="C2">
         <v>163965159000.0</v>
       </c>
-      <c r="C2">
+      <c r="D2">
         <v>229066535000.0</v>
       </c>
-      <c r="D2">
+      <c r="E2">
         <v>216394066000.0</v>
       </c>
-      <c r="E2">
+      <c r="F2">
         <v>193156510000.0</v>
       </c>
-      <c r="F2">
+      <c r="G2">
         <v>184281864000.0</v>
       </c>
-      <c r="G2">
+      <c r="H2">
         <v>239249257000.0</v>
       </c>
-      <c r="H2">
+      <c r="I2">
         <v>276330529000.0</v>
       </c>
-      <c r="I2">
+      <c r="J2">
         <v>254835737655.0</v>
       </c>
-      <c r="J2">
+      <c r="K2">
         <v>246211102476.0</v>
       </c>
-      <c r="K2">
+      <c r="L2">
         <v>219924263439.0</v>
       </c>
-      <c r="L2">
+      <c r="M2">
         <v>190375508630.0</v>
       </c>
-      <c r="M2">
+      <c r="N2">
         <v>334693188011.0</v>
       </c>
-      <c r="N2">
+      <c r="O2">
         <v>295851773056.0</v>
       </c>
-      <c r="O2">
+      <c r="P2">
         <v>400600034859.0</v>
       </c>
-      <c r="P2">
+      <c r="Q2">
         <v>361733726037.0</v>
       </c>
-      <c r="Q2">
+      <c r="R2">
         <v>335864085602.0</v>
       </c>
-      <c r="R2">
+      <c r="S2">
         <v>359551298098.0</v>
       </c>
-      <c r="S2">
+      <c r="T2">
         <v>266535560269.0</v>
       </c>
-      <c r="T2">
+      <c r="U2">
         <v>360542177794.0</v>
       </c>
-      <c r="U2">
+      <c r="V2">
         <v>287835349843.0</v>
       </c>
-      <c r="V2">
+      <c r="W2">
         <v>314758873079.0</v>
       </c>
-      <c r="W2">
+      <c r="X2">
         <v>320540208821.0</v>
       </c>
-      <c r="X2">
+      <c r="Y2">
         <v>384066257805.0</v>
       </c>
-      <c r="Y2">
+      <c r="Z2">
         <v>378154141756.0</v>
       </c>
-      <c r="Z2">
+      <c r="AA2">
         <v>515655265949.0</v>
       </c>
-      <c r="AA2">
+      <c r="AB2">
         <v>219247538215.0</v>
       </c>
-      <c r="AB2">
+      <c r="AC2">
         <v>134961467122.0</v>
       </c>
-      <c r="AC2">
+      <c r="AD2">
         <v>134001304650.0</v>
       </c>
-      <c r="AD2">
+      <c r="AE2">
         <v>145688006684.0</v>
       </c>
-      <c r="AE2">
+      <c r="AF2">
         <v>326061806479.0</v>
       </c>
-      <c r="AF2">
+      <c r="AG2">
         <v>148794438255.0</v>
       </c>
-      <c r="AG2">
+      <c r="AH2">
         <v>120715889362.0</v>
       </c>
-      <c r="AH2">
+      <c r="AI2">
         <v>117507273488.0</v>
       </c>
-      <c r="AI2">
+      <c r="AJ2">
         <v>6931740903.0</v>
       </c>
-      <c r="AJ2">
+      <c r="AK2">
         <v>32704984271.0</v>
       </c>
-      <c r="AK2">
+      <c r="AL2">
         <v>15762239973.0</v>
       </c>
-      <c r="AL2">
+      <c r="AM2">
         <v>2162430763.0</v>
       </c>
-      <c r="AM2">
+      <c r="AN2">
         <v>769495974.0</v>
       </c>
-      <c r="AN2"/>
       <c r="AO2"/>
-    </row>
-    <row r="3" spans="1:41">
+      <c r="AP2"/>
+    </row>
+    <row r="3" spans="1:42">
       <c r="A3" t="s">
-        <v>134</v>
+        <v>135</v>
       </c>
       <c r="B3">
+        <v>30092021000</v>
+      </c>
+      <c r="C3">
         <v>48841359000</v>
       </c>
-      <c r="C3">
+      <c r="D3">
         <v>24224877000</v>
       </c>
-      <c r="D3">
+      <c r="E3">
         <v>1297629000</v>
       </c>
-      <c r="E3">
+      <c r="F3">
         <v>17273797000</v>
       </c>
-      <c r="F3">
+      <c r="G3">
         <v>497498000</v>
       </c>
-      <c r="G3">
+      <c r="H3">
         <v>4403127000</v>
       </c>
-      <c r="H3">
+      <c r="I3">
         <v>13240316000</v>
       </c>
-      <c r="I3">
+      <c r="J3">
         <v>18260436201</v>
       </c>
-      <c r="J3">
+      <c r="K3">
         <v>7631348826</v>
       </c>
-      <c r="K3">
+      <c r="L3">
         <v>41541904525</v>
       </c>
-      <c r="L3">
+      <c r="M3">
         <v>39524000907</v>
       </c>
-      <c r="M3">
+      <c r="N3">
         <v>6219539484</v>
       </c>
-      <c r="N3">
+      <c r="O3">
         <v>16304563698</v>
       </c>
-      <c r="O3">
+      <c r="P3">
         <v>11057822011</v>
       </c>
-      <c r="P3">
+      <c r="Q3">
         <v>28114057184</v>
       </c>
-      <c r="Q3">
+      <c r="R3">
         <v>27428894525</v>
       </c>
-      <c r="R3">
+      <c r="S3">
         <v>16023476981</v>
       </c>
-      <c r="S3">
+      <c r="T3">
         <v>60697662688</v>
       </c>
-      <c r="T3">
+      <c r="U3">
         <v>7848207092</v>
       </c>
-      <c r="U3">
+      <c r="V3">
         <v>8679634016</v>
       </c>
-      <c r="V3">
+      <c r="W3">
         <v>11564323598</v>
       </c>
-      <c r="W3">
+      <c r="X3">
         <v>60958626102</v>
       </c>
-      <c r="X3">
+      <c r="Y3">
         <v>33264162696</v>
       </c>
-      <c r="Y3">
+      <c r="Z3">
         <v>79936804591</v>
       </c>
-      <c r="Z3">
+      <c r="AA3">
         <v>10959179180</v>
       </c>
-      <c r="AA3">
+      <c r="AB3">
         <v>78611779926</v>
       </c>
-      <c r="AB3">
+      <c r="AC3">
         <v>11068513753</v>
       </c>
-      <c r="AC3">
+      <c r="AD3">
         <v>4825454302</v>
       </c>
-      <c r="AD3">
+      <c r="AE3">
         <v>25966092373</v>
       </c>
-      <c r="AE3">
+      <c r="AF3">
         <v>109861597848</v>
       </c>
-      <c r="AF3">
+      <c r="AG3">
         <v>10560118569</v>
       </c>
-      <c r="AG3">
+      <c r="AH3">
         <v>15159867835</v>
       </c>
-      <c r="AH3">
+      <c r="AI3">
         <v>3737100900</v>
       </c>
-      <c r="AI3">
+      <c r="AJ3">
         <v>1065014000</v>
       </c>
-      <c r="AJ3">
+      <c r="AK3">
         <v>515154850</v>
       </c>
-      <c r="AK3">
+      <c r="AL3">
         <v>3921455000</v>
       </c>
-      <c r="AL3">
+      <c r="AM3">
         <v>997650000</v>
-      </c>
-[...1 lines deleted...]
-        <v>0</v>
       </c>
       <c r="AN3">
         <v>0</v>
       </c>
       <c r="AO3">
+        <v>0</v>
+      </c>
+      <c r="AP3">
         <v>8360000</v>
       </c>
     </row>
-    <row r="4" spans="1:41">
+    <row r="4" spans="1:42">
       <c r="A4" t="s">
-        <v>135</v>
+        <v>136</v>
       </c>
       <c r="B4"/>
       <c r="C4"/>
       <c r="D4"/>
       <c r="E4"/>
       <c r="F4"/>
       <c r="G4"/>
       <c r="H4"/>
       <c r="I4"/>
       <c r="J4"/>
       <c r="K4"/>
       <c r="L4"/>
       <c r="M4"/>
       <c r="N4"/>
       <c r="O4"/>
       <c r="P4"/>
       <c r="Q4"/>
       <c r="R4"/>
       <c r="S4"/>
       <c r="T4"/>
       <c r="U4"/>
       <c r="V4"/>
       <c r="W4"/>
       <c r="X4"/>
       <c r="Y4"/>
       <c r="Z4"/>
       <c r="AA4"/>
       <c r="AB4"/>
       <c r="AC4"/>
       <c r="AD4"/>
       <c r="AE4"/>
       <c r="AF4"/>
       <c r="AG4"/>
       <c r="AH4"/>
       <c r="AI4"/>
       <c r="AJ4"/>
       <c r="AK4"/>
       <c r="AL4"/>
       <c r="AM4"/>
       <c r="AN4"/>
       <c r="AO4"/>
-    </row>
-    <row r="5" spans="1:41">
+      <c r="AP4"/>
+    </row>
+    <row r="5" spans="1:42">
       <c r="A5" t="s">
-        <v>136</v>
+        <v>137</v>
       </c>
       <c r="B5"/>
       <c r="C5"/>
       <c r="D5"/>
       <c r="E5"/>
       <c r="F5"/>
       <c r="G5"/>
       <c r="H5"/>
       <c r="I5"/>
       <c r="J5"/>
       <c r="K5"/>
       <c r="L5"/>
       <c r="M5"/>
       <c r="N5"/>
       <c r="O5"/>
       <c r="P5"/>
       <c r="Q5"/>
       <c r="R5"/>
       <c r="S5"/>
       <c r="T5"/>
       <c r="U5"/>
       <c r="V5"/>
       <c r="W5"/>
       <c r="X5"/>
       <c r="Y5"/>
       <c r="Z5"/>
       <c r="AA5"/>
       <c r="AB5"/>
       <c r="AC5"/>
       <c r="AD5"/>
       <c r="AE5"/>
       <c r="AF5"/>
       <c r="AG5"/>
       <c r="AH5"/>
       <c r="AI5"/>
       <c r="AJ5"/>
       <c r="AK5"/>
       <c r="AL5"/>
       <c r="AM5"/>
       <c r="AN5"/>
       <c r="AO5"/>
-    </row>
-    <row r="6" spans="1:41">
+      <c r="AP5"/>
+    </row>
+    <row r="6" spans="1:42">
       <c r="A6" t="s">
-        <v>137</v>
+        <v>138</v>
       </c>
       <c r="B6">
+        <v>-6267061000.0</v>
+      </c>
+      <c r="C6">
         <v>-44912412000.0</v>
       </c>
-      <c r="C6">
+      <c r="D6">
         <v>-65101375000.0</v>
       </c>
-      <c r="D6">
+      <c r="E6">
         <v>12672469000.0</v>
       </c>
-      <c r="E6">
+      <c r="F6">
         <v>23237556000.0</v>
       </c>
-      <c r="F6">
+      <c r="G6">
         <v>8874646000.0</v>
       </c>
-      <c r="G6">
+      <c r="H6">
         <v>-54967393000.0</v>
       </c>
-      <c r="H6">
+      <c r="I6">
         <v>-37081273000.0</v>
       </c>
-      <c r="I6">
+      <c r="J6">
         <v>21494791649.0</v>
       </c>
-      <c r="J6">
+      <c r="K6">
         <v>8624635179.0</v>
       </c>
-      <c r="K6">
+      <c r="L6">
         <v>26286839037.0</v>
       </c>
-      <c r="L6">
+      <c r="M6">
         <v>29548754809.0</v>
       </c>
-      <c r="M6">
+      <c r="N6">
         <v>-144317679381.0</v>
       </c>
-      <c r="N6">
+      <c r="O6">
         <v>38841414955.0</v>
       </c>
-      <c r="O6">
+      <c r="P6">
         <v>-104748261803.0</v>
       </c>
-      <c r="P6">
+      <c r="Q6">
         <v>38866308822.0</v>
       </c>
-      <c r="Q6">
+      <c r="R6">
         <v>25869640435.0</v>
       </c>
-      <c r="R6">
+      <c r="S6">
         <v>-23687212496.0</v>
       </c>
-      <c r="S6">
+      <c r="T6">
         <v>93015737829.0</v>
       </c>
-      <c r="T6">
+      <c r="U6">
         <v>-94006617525.0</v>
       </c>
-      <c r="U6">
+      <c r="V6">
         <v>72706827951.0</v>
       </c>
-      <c r="V6">
+      <c r="W6">
         <v>-26923523236.0</v>
       </c>
-      <c r="W6">
+      <c r="X6">
         <v>-5781335742.0</v>
       </c>
-      <c r="X6">
+      <c r="Y6">
         <v>-63526048984.0</v>
       </c>
-      <c r="Y6">
+      <c r="Z6">
         <v>5912116049.0</v>
       </c>
-      <c r="Z6">
+      <c r="AA6">
         <v>-137501124193.0</v>
       </c>
-      <c r="AA6">
+      <c r="AB6">
         <v>296407727734.0</v>
       </c>
-      <c r="AB6">
+      <c r="AC6">
         <v>84286071093.0</v>
       </c>
-      <c r="AC6">
+      <c r="AD6">
         <v>960162472.0</v>
       </c>
-      <c r="AD6">
+      <c r="AE6">
         <v>-11686702034.0</v>
       </c>
-      <c r="AE6">
+      <c r="AF6">
         <v>-180373799795.0</v>
       </c>
-      <c r="AF6">
+      <c r="AG6">
         <v>177267368224.0</v>
       </c>
-      <c r="AG6">
+      <c r="AH6">
         <v>28078548893.0</v>
       </c>
-      <c r="AH6">
+      <c r="AI6">
         <v>3208615874.0</v>
       </c>
-      <c r="AI6">
+      <c r="AJ6">
         <v>110575532585.0</v>
       </c>
-      <c r="AJ6">
+      <c r="AK6">
         <v>-15537688063.0</v>
       </c>
-      <c r="AK6">
+      <c r="AL6">
         <v>16942744298.0</v>
       </c>
-      <c r="AL6">
+      <c r="AM6">
         <v>13599809210.0</v>
       </c>
-      <c r="AM6">
+      <c r="AN6">
         <v>1392934789.0</v>
       </c>
-      <c r="AN6"/>
       <c r="AO6"/>
-    </row>
-    <row r="7" spans="1:41">
+      <c r="AP6"/>
+    </row>
+    <row r="7" spans="1:42">
       <c r="A7" t="s">
-        <v>138</v>
+        <v>139</v>
       </c>
       <c r="B7"/>
-      <c r="C7">
+      <c r="C7"/>
+      <c r="D7">
         <v>-126148385870.0</v>
       </c>
-      <c r="D7">
+      <c r="E7">
         <v>-103055541360.0</v>
       </c>
-      <c r="E7">
+      <c r="F7">
         <v>-82625492840.0</v>
       </c>
-      <c r="F7">
+      <c r="G7">
         <v>-46789238560.0</v>
       </c>
-      <c r="G7">
+      <c r="H7">
         <v>-189852707460.0</v>
       </c>
-      <c r="H7">
+      <c r="I7">
         <v>-129742972960.0</v>
       </c>
-      <c r="I7"/>
       <c r="J7"/>
       <c r="K7"/>
-      <c r="L7">
+      <c r="L7"/>
+      <c r="M7">
         <v>-116504237540.0</v>
       </c>
-      <c r="M7">
+      <c r="N7">
         <v>-66666608100.0</v>
       </c>
-      <c r="N7">
+      <c r="O7">
         <v>-46590618460.0</v>
       </c>
-      <c r="O7">
+      <c r="P7">
         <v>-122640453030.0</v>
       </c>
-      <c r="P7">
+      <c r="Q7">
         <v>-133567677220.0</v>
       </c>
-      <c r="Q7">
+      <c r="R7">
         <v>-99055015580.0</v>
       </c>
-      <c r="R7">
+      <c r="S7">
         <v>-13301164860.0</v>
       </c>
-      <c r="S7">
+      <c r="T7">
         <v>-116221035900.0</v>
       </c>
-      <c r="T7">
+      <c r="U7">
         <v>-46842185520.0</v>
       </c>
-      <c r="U7">
+      <c r="V7">
         <v>-32723632400.0</v>
       </c>
-      <c r="V7">
+      <c r="W7">
         <v>-21258321560.0</v>
       </c>
-      <c r="W7">
+      <c r="X7">
         <v>-77869013150.0</v>
       </c>
-      <c r="X7">
+      <c r="Y7">
         <v>-68157041740.0</v>
       </c>
-      <c r="Y7">
+      <c r="Z7">
         <v>-56900221640.0</v>
       </c>
-      <c r="Z7">
+      <c r="AA7">
         <v>-47945154060.0</v>
       </c>
-      <c r="AA7">
+      <c r="AB7">
         <v>-59461835860.0</v>
       </c>
-      <c r="AB7">
+      <c r="AC7">
         <v>12868333160.0</v>
       </c>
-      <c r="AC7"/>
       <c r="AD7"/>
       <c r="AE7"/>
       <c r="AF7"/>
       <c r="AG7"/>
       <c r="AH7"/>
       <c r="AI7"/>
       <c r="AJ7"/>
       <c r="AK7"/>
       <c r="AL7"/>
       <c r="AM7"/>
       <c r="AN7"/>
       <c r="AO7"/>
-    </row>
-    <row r="8" spans="1:41">
+      <c r="AP7"/>
+    </row>
+    <row r="8" spans="1:42">
       <c r="A8" t="s">
-        <v>139</v>
+        <v>140</v>
       </c>
       <c r="B8"/>
       <c r="C8"/>
       <c r="D8"/>
       <c r="E8"/>
       <c r="F8"/>
       <c r="G8"/>
       <c r="H8"/>
       <c r="I8"/>
       <c r="J8"/>
       <c r="K8"/>
       <c r="L8"/>
       <c r="M8"/>
       <c r="N8"/>
       <c r="O8"/>
       <c r="P8"/>
       <c r="Q8"/>
       <c r="R8"/>
       <c r="S8"/>
       <c r="T8"/>
       <c r="U8"/>
       <c r="V8"/>
       <c r="W8"/>
       <c r="X8"/>
       <c r="Y8"/>
       <c r="Z8"/>
       <c r="AA8"/>
       <c r="AB8"/>
       <c r="AC8"/>
       <c r="AD8"/>
       <c r="AE8"/>
       <c r="AF8"/>
       <c r="AG8"/>
       <c r="AH8"/>
       <c r="AI8"/>
       <c r="AJ8"/>
       <c r="AK8"/>
       <c r="AL8"/>
       <c r="AM8"/>
       <c r="AN8"/>
       <c r="AO8"/>
-    </row>
-    <row r="9" spans="1:41">
+      <c r="AP8"/>
+    </row>
+    <row r="9" spans="1:42">
       <c r="A9" t="s">
-        <v>140</v>
+        <v>141</v>
       </c>
       <c r="B9"/>
       <c r="C9"/>
       <c r="D9"/>
       <c r="E9"/>
       <c r="F9"/>
       <c r="G9"/>
       <c r="H9"/>
       <c r="I9"/>
       <c r="J9"/>
       <c r="K9"/>
       <c r="L9"/>
       <c r="M9"/>
       <c r="N9"/>
       <c r="O9"/>
       <c r="P9"/>
       <c r="Q9"/>
       <c r="R9"/>
       <c r="S9"/>
       <c r="T9"/>
       <c r="U9"/>
       <c r="V9"/>
       <c r="W9"/>
       <c r="X9"/>
       <c r="Y9"/>
       <c r="Z9"/>
       <c r="AA9"/>
       <c r="AB9"/>
       <c r="AC9"/>
       <c r="AD9"/>
       <c r="AE9"/>
       <c r="AF9"/>
       <c r="AG9"/>
       <c r="AH9"/>
       <c r="AI9"/>
       <c r="AJ9"/>
       <c r="AK9"/>
       <c r="AL9"/>
       <c r="AM9"/>
       <c r="AN9"/>
       <c r="AO9"/>
-    </row>
-    <row r="10" spans="1:41">
+      <c r="AP9"/>
+    </row>
+    <row r="10" spans="1:42">
       <c r="A10" t="s">
-        <v>141</v>
+        <v>142</v>
       </c>
       <c r="B10"/>
       <c r="C10"/>
       <c r="D10"/>
       <c r="E10"/>
       <c r="F10"/>
       <c r="G10"/>
       <c r="H10"/>
       <c r="I10"/>
       <c r="J10"/>
       <c r="K10"/>
       <c r="L10"/>
       <c r="M10"/>
       <c r="N10"/>
       <c r="O10"/>
       <c r="P10"/>
       <c r="Q10"/>
       <c r="R10"/>
       <c r="S10"/>
       <c r="T10"/>
       <c r="U10"/>
       <c r="V10"/>
       <c r="W10"/>
       <c r="X10"/>
       <c r="Y10"/>
       <c r="Z10"/>
       <c r="AA10"/>
       <c r="AB10"/>
       <c r="AC10"/>
       <c r="AD10"/>
       <c r="AE10"/>
       <c r="AF10"/>
       <c r="AG10"/>
       <c r="AH10"/>
       <c r="AI10"/>
       <c r="AJ10"/>
       <c r="AK10"/>
       <c r="AL10"/>
       <c r="AM10"/>
       <c r="AN10"/>
       <c r="AO10"/>
-    </row>
-    <row r="11" spans="1:41">
+      <c r="AP10"/>
+    </row>
+    <row r="11" spans="1:42">
       <c r="A11" t="s">
-        <v>142</v>
+        <v>143</v>
       </c>
       <c r="B11"/>
       <c r="C11"/>
       <c r="D11"/>
       <c r="E11"/>
       <c r="F11"/>
       <c r="G11"/>
       <c r="H11"/>
       <c r="I11"/>
       <c r="J11"/>
       <c r="K11"/>
       <c r="L11"/>
-      <c r="M11">
-[...1 lines deleted...]
-      </c>
+      <c r="M11"/>
       <c r="N11">
         <v>0.0</v>
       </c>
       <c r="O11">
         <v>0.0</v>
       </c>
       <c r="P11">
         <v>0.0</v>
       </c>
       <c r="Q11">
         <v>0.0</v>
       </c>
       <c r="R11">
         <v>0.0</v>
       </c>
       <c r="S11">
         <v>0.0</v>
       </c>
       <c r="T11">
         <v>0.0</v>
       </c>
       <c r="U11">
         <v>0.0</v>
       </c>
       <c r="V11">
@@ -14733,1874 +14964,1920 @@
       </c>
       <c r="Y11">
         <v>0.0</v>
       </c>
       <c r="Z11">
         <v>0.0</v>
       </c>
       <c r="AA11">
         <v>0.0</v>
       </c>
       <c r="AB11">
         <v>0.0</v>
       </c>
       <c r="AC11">
         <v>0.0</v>
       </c>
       <c r="AD11">
         <v>0.0</v>
       </c>
       <c r="AE11">
         <v>0.0</v>
       </c>
       <c r="AF11">
         <v>0.0</v>
       </c>
-      <c r="AG11"/>
+      <c r="AG11">
+        <v>0.0</v>
+      </c>
       <c r="AH11"/>
       <c r="AI11"/>
       <c r="AJ11"/>
       <c r="AK11"/>
       <c r="AL11"/>
       <c r="AM11"/>
       <c r="AN11"/>
       <c r="AO11"/>
-    </row>
-    <row r="12" spans="1:41">
+      <c r="AP11"/>
+    </row>
+    <row r="12" spans="1:42">
       <c r="A12" t="s">
-        <v>143</v>
+        <v>144</v>
       </c>
       <c r="B12"/>
       <c r="C12"/>
       <c r="D12"/>
       <c r="E12"/>
       <c r="F12"/>
       <c r="G12"/>
       <c r="H12"/>
       <c r="I12"/>
       <c r="J12"/>
       <c r="K12"/>
       <c r="L12"/>
-      <c r="M12">
-[...1 lines deleted...]
-      </c>
+      <c r="M12"/>
       <c r="N12">
         <v>-14298844745.0</v>
       </c>
       <c r="O12">
         <v>-14298844745.0</v>
       </c>
       <c r="P12">
+        <v>-14298844745.0</v>
+      </c>
+      <c r="Q12">
         <v>36139905494.0</v>
       </c>
-      <c r="Q12">
+      <c r="R12">
         <v>53441815040.0</v>
       </c>
-      <c r="R12">
+      <c r="S12">
         <v>-77259942644.0</v>
       </c>
-      <c r="S12">
+      <c r="T12">
         <v>55420183970.0</v>
       </c>
-      <c r="T12">
+      <c r="U12">
         <v>-21988666240.0</v>
       </c>
-      <c r="U12">
+      <c r="V12">
         <v>21641049581.0</v>
       </c>
-      <c r="V12">
+      <c r="W12">
         <v>124229065247.0</v>
       </c>
-      <c r="W12">
+      <c r="X12">
         <v>11740827630.0</v>
       </c>
-      <c r="X12">
+      <c r="Y12">
         <v>162878540924.0</v>
       </c>
-      <c r="Y12">
+      <c r="Z12">
         <v>-97532476526.0</v>
       </c>
-      <c r="Z12">
+      <c r="AA12">
         <v>-134170997871.0</v>
       </c>
-      <c r="AA12">
+      <c r="AB12">
         <v>-74036904707.0</v>
       </c>
-      <c r="AB12">
+      <c r="AC12">
         <v>-11025779269.0</v>
       </c>
-      <c r="AC12">
+      <c r="AD12">
         <v>-116090873749.0</v>
       </c>
-      <c r="AD12">
+      <c r="AE12">
         <v>-205276242257.0</v>
       </c>
-      <c r="AE12">
+      <c r="AF12">
         <v>135682835599.0</v>
       </c>
-      <c r="AF12">
+      <c r="AG12">
         <v>-141295771952.0</v>
       </c>
-      <c r="AG12"/>
       <c r="AH12"/>
       <c r="AI12"/>
       <c r="AJ12"/>
       <c r="AK12"/>
       <c r="AL12"/>
       <c r="AM12"/>
       <c r="AN12"/>
       <c r="AO12"/>
-    </row>
-    <row r="13" spans="1:41">
+      <c r="AP12"/>
+    </row>
+    <row r="13" spans="1:42">
       <c r="A13" t="s">
-        <v>144</v>
+        <v>145</v>
       </c>
       <c r="B13"/>
       <c r="C13"/>
       <c r="D13"/>
       <c r="E13"/>
       <c r="F13"/>
       <c r="G13"/>
       <c r="H13"/>
       <c r="I13"/>
       <c r="J13"/>
       <c r="K13"/>
       <c r="L13"/>
       <c r="M13"/>
       <c r="N13"/>
       <c r="O13"/>
       <c r="P13"/>
       <c r="Q13"/>
       <c r="R13"/>
       <c r="S13"/>
       <c r="T13"/>
       <c r="U13"/>
       <c r="V13"/>
       <c r="W13"/>
       <c r="X13"/>
       <c r="Y13"/>
       <c r="Z13"/>
       <c r="AA13"/>
       <c r="AB13"/>
       <c r="AC13"/>
       <c r="AD13"/>
       <c r="AE13"/>
       <c r="AF13"/>
       <c r="AG13"/>
       <c r="AH13"/>
       <c r="AI13"/>
       <c r="AJ13"/>
       <c r="AK13"/>
       <c r="AL13"/>
       <c r="AM13"/>
       <c r="AN13"/>
       <c r="AO13"/>
-    </row>
-    <row r="14" spans="1:41">
+      <c r="AP13"/>
+    </row>
+    <row r="14" spans="1:42">
       <c r="A14" t="s">
-        <v>145</v>
-[...1 lines deleted...]
-      <c r="B14">
+        <v>146</v>
+      </c>
+      <c r="B14"/>
+      <c r="C14">
         <v>19888243000.0</v>
       </c>
-      <c r="C14">
+      <c r="D14">
         <v>22654402000.0</v>
       </c>
-      <c r="D14">
+      <c r="E14">
         <v>21570724497.0</v>
       </c>
-      <c r="E14">
+      <c r="F14">
         <v>22221932379.0</v>
       </c>
-      <c r="F14">
+      <c r="G14">
         <v>22119923510.0</v>
       </c>
-      <c r="G14">
+      <c r="H14">
         <v>23435877000.0</v>
       </c>
-      <c r="H14">
+      <c r="I14">
         <v>24747292000.0</v>
       </c>
-      <c r="I14">
+      <c r="J14">
         <v>25258231864.0</v>
       </c>
-      <c r="J14">
+      <c r="K14">
         <v>23907158105.0</v>
       </c>
-      <c r="K14">
+      <c r="L14">
         <v>20305022800.0</v>
       </c>
-      <c r="L14">
+      <c r="M14">
         <v>20825058434.0</v>
       </c>
-      <c r="M14">
+      <c r="N14">
         <v>17715514565.0</v>
       </c>
-      <c r="N14">
+      <c r="O14">
         <v>17073746338.0</v>
       </c>
-      <c r="O14">
+      <c r="P14">
         <v>5120398962.0</v>
       </c>
-      <c r="P14">
+      <c r="Q14">
         <v>8707366965.0</v>
       </c>
-      <c r="Q14">
+      <c r="R14">
         <v>7883055283.0</v>
       </c>
-      <c r="R14">
+      <c r="S14">
         <v>8001720662.0</v>
       </c>
-      <c r="S14">
+      <c r="T14">
         <v>10356487251.0</v>
       </c>
-      <c r="T14">
+      <c r="U14">
         <v>8793507237.0</v>
       </c>
-      <c r="U14">
+      <c r="V14">
         <v>8452906998.0</v>
       </c>
-      <c r="V14">
+      <c r="W14">
         <v>7760902096.0</v>
       </c>
-      <c r="W14">
+      <c r="X14">
         <v>7016409213.0</v>
       </c>
-      <c r="X14">
+      <c r="Y14">
         <v>3533838178.0</v>
       </c>
-      <c r="Y14">
+      <c r="Z14">
         <v>3225584544.0</v>
       </c>
-      <c r="Z14">
+      <c r="AA14">
         <v>2996627629.0</v>
       </c>
-      <c r="AA14">
+      <c r="AB14">
         <v>3298108269.0</v>
       </c>
-      <c r="AB14">
+      <c r="AC14">
         <v>2523387192.0</v>
       </c>
-      <c r="AC14">
+      <c r="AD14">
         <v>1698542713.0</v>
       </c>
-      <c r="AD14">
+      <c r="AE14">
         <v>942843344.0</v>
       </c>
-      <c r="AE14">
+      <c r="AF14">
         <v>1246484488.0</v>
       </c>
-      <c r="AF14">
+      <c r="AG14">
         <v>166089856.0</v>
       </c>
-      <c r="AG14">
+      <c r="AH14">
         <v>936068084.0</v>
       </c>
-      <c r="AH14">
+      <c r="AI14">
         <v>456198228.0</v>
       </c>
-      <c r="AI14">
+      <c r="AJ14">
         <v>427172711.0</v>
       </c>
-      <c r="AJ14">
+      <c r="AK14">
         <v>205758248.0</v>
       </c>
-      <c r="AK14">
+      <c r="AL14">
         <v>129332619.0</v>
       </c>
-      <c r="AL14">
+      <c r="AM14">
         <v>22755774.0</v>
       </c>
-      <c r="AM14">
+      <c r="AN14">
         <v>2631250.0</v>
       </c>
-      <c r="AN14"/>
       <c r="AO14"/>
-    </row>
-    <row r="15" spans="1:41">
+      <c r="AP14"/>
+    </row>
+    <row r="15" spans="1:42">
       <c r="A15" t="s">
-        <v>146</v>
+        <v>147</v>
       </c>
       <c r="B15"/>
-      <c r="C15">
+      <c r="C15"/>
+      <c r="D15">
         <v>388323510.0</v>
       </c>
-      <c r="D15"/>
       <c r="E15"/>
       <c r="F15"/>
-      <c r="G15">
+      <c r="G15"/>
+      <c r="H15">
         <v>4271672760.0</v>
       </c>
-      <c r="H15">
+      <c r="I15">
         <v>750262000.0</v>
       </c>
-      <c r="I15">
+      <c r="J15">
         <v>3521411134.0</v>
       </c>
-      <c r="J15"/>
       <c r="K15"/>
       <c r="L15"/>
       <c r="M15"/>
       <c r="N15"/>
       <c r="O15"/>
       <c r="P15"/>
       <c r="Q15"/>
       <c r="R15"/>
       <c r="S15"/>
       <c r="T15"/>
       <c r="U15"/>
       <c r="V15"/>
       <c r="W15"/>
       <c r="X15"/>
       <c r="Y15"/>
       <c r="Z15"/>
       <c r="AA15"/>
       <c r="AB15"/>
       <c r="AC15"/>
       <c r="AD15"/>
       <c r="AE15"/>
       <c r="AF15"/>
       <c r="AG15"/>
       <c r="AH15"/>
       <c r="AI15"/>
       <c r="AJ15"/>
       <c r="AK15"/>
       <c r="AL15"/>
       <c r="AM15"/>
       <c r="AN15"/>
       <c r="AO15"/>
-    </row>
-    <row r="16" spans="1:41">
+      <c r="AP15"/>
+    </row>
+    <row r="16" spans="1:42">
       <c r="A16" t="s">
-        <v>147</v>
+        <v>148</v>
       </c>
       <c r="B16">
+        <v>112785687000.0</v>
+      </c>
+      <c r="C16">
         <v>119052747000.0</v>
       </c>
-      <c r="C16">
+      <c r="D16">
         <v>163965159000.0</v>
       </c>
-      <c r="D16">
+      <c r="E16">
         <v>229066535000.0</v>
       </c>
-      <c r="E16">
+      <c r="F16">
         <v>216394066000.0</v>
       </c>
-      <c r="F16">
+      <c r="G16">
         <v>193156510000.0</v>
       </c>
-      <c r="G16">
+      <c r="H16">
         <v>184281864000.0</v>
       </c>
-      <c r="H16">
+      <c r="I16">
         <v>239249257000.0</v>
       </c>
-      <c r="I16">
+      <c r="J16">
         <v>276330529304.0</v>
       </c>
-      <c r="J16">
+      <c r="K16">
         <v>254835737655.0</v>
       </c>
-      <c r="K16">
+      <c r="L16">
         <v>246211102476.0</v>
       </c>
-      <c r="L16">
+      <c r="M16">
         <v>219924263439.0</v>
       </c>
-      <c r="M16">
+      <c r="N16">
         <v>190375508630.0</v>
       </c>
-      <c r="N16">
+      <c r="O16">
         <v>334693188011.0</v>
       </c>
-      <c r="O16">
+      <c r="P16">
         <v>295851773056.0</v>
       </c>
-      <c r="P16">
+      <c r="Q16">
         <v>400600034859.0</v>
       </c>
-      <c r="Q16">
+      <c r="R16">
         <v>361733726037.0</v>
       </c>
-      <c r="R16">
+      <c r="S16">
         <v>335864085602.0</v>
       </c>
-      <c r="S16">
+      <c r="T16">
         <v>359551298098.0</v>
       </c>
-      <c r="T16">
+      <c r="U16">
         <v>266535560269.0</v>
       </c>
-      <c r="U16">
+      <c r="V16">
         <v>360542177794.0</v>
       </c>
-      <c r="V16">
+      <c r="W16">
         <v>287835349843.0</v>
       </c>
-      <c r="W16">
+      <c r="X16">
         <v>314758873079.0</v>
       </c>
-      <c r="X16">
+      <c r="Y16">
         <v>320540208821.0</v>
       </c>
-      <c r="Y16">
+      <c r="Z16">
         <v>384066257805.0</v>
       </c>
-      <c r="Z16">
+      <c r="AA16">
         <v>378154141756.0</v>
       </c>
-      <c r="AA16">
+      <c r="AB16">
         <v>515655265949.0</v>
       </c>
-      <c r="AB16">
+      <c r="AC16">
         <v>219247538215.0</v>
       </c>
-      <c r="AC16">
+      <c r="AD16">
         <v>134961467122.0</v>
       </c>
-      <c r="AD16">
+      <c r="AE16">
         <v>134001304650.0</v>
       </c>
-      <c r="AE16">
+      <c r="AF16">
         <v>145688006684.0</v>
       </c>
-      <c r="AF16">
+      <c r="AG16">
         <v>326061806479.0</v>
       </c>
-      <c r="AG16">
+      <c r="AH16">
         <v>148794438255.0</v>
       </c>
-      <c r="AH16">
+      <c r="AI16">
         <v>120715889362.0</v>
       </c>
-      <c r="AI16">
+      <c r="AJ16">
         <v>117507273488.0</v>
       </c>
-      <c r="AJ16">
+      <c r="AK16">
         <v>17167296208.0</v>
       </c>
-      <c r="AK16">
+      <c r="AL16">
         <v>32704984271.0</v>
       </c>
-      <c r="AL16">
+      <c r="AM16">
         <v>15762239973.0</v>
       </c>
-      <c r="AM16">
+      <c r="AN16">
         <v>2162430763.0</v>
       </c>
-      <c r="AN16">
+      <c r="AO16">
         <v>769495974.0</v>
       </c>
-      <c r="AO16"/>
-[...1 lines deleted...]
-    <row r="17" spans="1:41">
+      <c r="AP16"/>
+    </row>
+    <row r="17" spans="1:42">
       <c r="A17" t="s">
-        <v>148</v>
+        <v>149</v>
       </c>
       <c r="B17"/>
       <c r="C17"/>
       <c r="D17"/>
       <c r="E17"/>
       <c r="F17"/>
       <c r="G17"/>
       <c r="H17"/>
       <c r="I17"/>
       <c r="J17"/>
       <c r="K17"/>
       <c r="L17"/>
       <c r="M17"/>
       <c r="N17"/>
       <c r="O17"/>
       <c r="P17"/>
       <c r="Q17"/>
       <c r="R17"/>
       <c r="S17"/>
       <c r="T17"/>
       <c r="U17"/>
       <c r="V17"/>
       <c r="W17"/>
       <c r="X17"/>
       <c r="Y17"/>
       <c r="Z17"/>
       <c r="AA17"/>
       <c r="AB17"/>
       <c r="AC17"/>
       <c r="AD17"/>
       <c r="AE17"/>
       <c r="AF17"/>
       <c r="AG17"/>
       <c r="AH17"/>
       <c r="AI17"/>
       <c r="AJ17"/>
       <c r="AK17"/>
       <c r="AL17"/>
       <c r="AM17"/>
       <c r="AN17"/>
       <c r="AO17"/>
-    </row>
-    <row r="18" spans="1:41">
+      <c r="AP17"/>
+    </row>
+    <row r="18" spans="1:42">
       <c r="A18" t="s">
-        <v>149</v>
+        <v>150</v>
       </c>
       <c r="B18">
+        <v>-26181880000.0</v>
+      </c>
+      <c r="C18">
         <v>-95963129000.0</v>
       </c>
-      <c r="C18">
+      <c r="D18">
         <v>-38987909000.0</v>
       </c>
-      <c r="D18">
+      <c r="E18">
         <v>14354991000.0</v>
       </c>
-      <c r="E18">
+      <c r="F18">
         <v>28745115000.0</v>
       </c>
-      <c r="F18">
+      <c r="G18">
         <v>-21112508000.0</v>
       </c>
-      <c r="G18">
+      <c r="H18">
         <v>-81754381000.0</v>
       </c>
-      <c r="H18">
+      <c r="I18">
         <v>5415481000.0</v>
       </c>
-      <c r="I18">
+      <c r="J18">
         <v>-23473421461.0</v>
       </c>
-      <c r="J18">
+      <c r="K18">
         <v>18304627646.0</v>
       </c>
-      <c r="K18">
+      <c r="L18">
         <v>-18847840182.0</v>
       </c>
-      <c r="L18">
+      <c r="M18">
         <v>54622309684.0</v>
       </c>
-      <c r="M18">
+      <c r="N18">
         <v>-37695105314.0</v>
       </c>
-      <c r="N18">
+      <c r="O18">
         <v>-7668337844.0</v>
       </c>
-      <c r="O18">
+      <c r="P18">
         <v>1746110497.0</v>
       </c>
-      <c r="P18">
+      <c r="Q18">
         <v>-4928532809.0</v>
       </c>
-      <c r="Q18">
+      <c r="R18">
         <v>-15167527613.0</v>
       </c>
-      <c r="R18">
+      <c r="S18">
         <v>-8021756319.0</v>
       </c>
-      <c r="S18">
+      <c r="T18">
         <v>10164507418.0</v>
       </c>
-      <c r="T18">
+      <c r="U18">
         <v>-12623505404.0</v>
       </c>
-      <c r="U18">
+      <c r="V18">
         <v>51542743303.0</v>
       </c>
-      <c r="V18">
+      <c r="W18">
         <v>135986380819.0</v>
       </c>
-      <c r="W18">
+      <c r="X18">
         <v>-18340800941.0</v>
       </c>
-      <c r="X18">
+      <c r="Y18">
         <v>-48533674961.0</v>
       </c>
-      <c r="Y18">
+      <c r="Z18">
         <v>3414094869.0</v>
       </c>
-      <c r="Z18">
+      <c r="AA18">
         <v>-12389617985.0</v>
       </c>
-      <c r="AA18">
+      <c r="AB18">
         <v>-176307286774.0</v>
       </c>
-      <c r="AB18">
+      <c r="AC18">
         <v>57901517135.0</v>
       </c>
-      <c r="AC18">
+      <c r="AD18">
         <v>-7362558259.0</v>
       </c>
-      <c r="AD18">
+      <c r="AE18">
         <v>-177198965883.0</v>
       </c>
-      <c r="AE18">
+      <c r="AF18">
         <v>142543134023.0</v>
       </c>
-      <c r="AF18">
+      <c r="AG18">
         <v>-135360555597.0</v>
       </c>
-      <c r="AG18">
+      <c r="AH18">
         <v>-74172594110.0</v>
       </c>
-      <c r="AH18">
+      <c r="AI18">
         <v>16640785152.0</v>
       </c>
-      <c r="AI18">
+      <c r="AJ18">
         <v>-148647074609.0</v>
       </c>
-      <c r="AJ18">
+      <c r="AK18">
         <v>-1710084539.0</v>
       </c>
-      <c r="AK18">
+      <c r="AL18">
         <v>-56666221728.0</v>
       </c>
-      <c r="AL18">
+      <c r="AM18">
         <v>-4162085049.0</v>
       </c>
-      <c r="AM18">
+      <c r="AN18">
         <v>-668183402.0</v>
       </c>
-      <c r="AN18"/>
       <c r="AO18"/>
-    </row>
-    <row r="19" spans="1:41">
+      <c r="AP18"/>
+    </row>
+    <row r="19" spans="1:42">
       <c r="A19" t="s">
-        <v>150</v>
+        <v>151</v>
       </c>
       <c r="B19">
+        <v>3328474834.0</v>
+      </c>
+      <c r="C19">
         <v>0.0</v>
       </c>
-      <c r="C19">
+      <c r="D19">
         <v>-4925000.0</v>
       </c>
-      <c r="D19">
+      <c r="E19">
         <v>13544279351.0</v>
       </c>
-      <c r="E19">
+      <c r="F19">
         <v>-13420492377.0</v>
       </c>
-      <c r="F19">
+      <c r="G19">
         <v>2122388372.0</v>
       </c>
-      <c r="G19">
+      <c r="H19">
         <v>22811015231.0</v>
       </c>
-      <c r="H19">
+      <c r="I19">
         <v>-11995948989.0</v>
       </c>
-      <c r="I19">
+      <c r="J19">
         <v>-18260436199.0</v>
       </c>
-      <c r="J19">
+      <c r="K19">
         <v>-7995142108.0</v>
       </c>
-      <c r="K19">
+      <c r="L19">
         <v>-45449247001.0</v>
       </c>
-      <c r="L19">
+      <c r="M19">
         <v>-36833329077.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>-108664769500.0</v>
       </c>
       <c r="N19">
         <v>-108664769500.0</v>
       </c>
       <c r="O19">
         <v>-108664769500.0</v>
       </c>
       <c r="P19">
+        <v>-108664769500.0</v>
+      </c>
+      <c r="Q19">
         <v>-180000000.0</v>
       </c>
-      <c r="Q19">
+      <c r="R19">
         <v>1761180000.0</v>
       </c>
-      <c r="R19">
+      <c r="S19">
         <v>192026144000.0</v>
       </c>
-      <c r="S19">
+      <c r="T19">
         <v>-45200000000.0</v>
       </c>
-      <c r="T19">
+      <c r="U19">
         <v>-11691030000.0</v>
       </c>
-      <c r="U19">
+      <c r="V19">
         <v>-750000000.0</v>
       </c>
-      <c r="V19">
+      <c r="W19">
         <v>-126523100000.0</v>
       </c>
-      <c r="W19">
+      <c r="X19">
         <v>-5065554351.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>245734747780.0</v>
       </c>
       <c r="Y19">
         <v>245734747780.0</v>
       </c>
       <c r="Z19">
+        <v>245734747780.0</v>
+      </c>
+      <c r="AA19">
         <v>127117786000.0</v>
       </c>
-      <c r="AA19">
+      <c r="AB19">
         <v>-46274618936.0</v>
       </c>
-      <c r="AB19">
+      <c r="AC19">
         <v>-74341888017.0</v>
       </c>
-      <c r="AC19">
+      <c r="AD19">
         <v>1963758199.0</v>
       </c>
-      <c r="AD19">
+      <c r="AE19">
         <v>70959146076.0</v>
       </c>
-      <c r="AE19">
+      <c r="AF19">
         <v>-212054588329.0</v>
       </c>
-      <c r="AF19">
+      <c r="AG19">
         <v>-41008165441.0</v>
       </c>
-      <c r="AG19"/>
       <c r="AH19"/>
       <c r="AI19"/>
       <c r="AJ19"/>
       <c r="AK19"/>
       <c r="AL19"/>
       <c r="AM19"/>
       <c r="AN19"/>
       <c r="AO19"/>
-    </row>
-    <row r="20" spans="1:41">
+      <c r="AP19"/>
+    </row>
+    <row r="20" spans="1:42">
       <c r="A20" t="s">
-        <v>151</v>
-[...1 lines deleted...]
-      <c r="B20">
+        <v>152</v>
+      </c>
+      <c r="B20"/>
+      <c r="C20">
         <v>539849000.0</v>
       </c>
-      <c r="C20"/>
       <c r="D20"/>
       <c r="E20"/>
-      <c r="F20">
+      <c r="F20"/>
+      <c r="G20">
         <v>0.0</v>
       </c>
-      <c r="G20"/>
       <c r="H20"/>
       <c r="I20"/>
       <c r="J20"/>
       <c r="K20"/>
       <c r="L20"/>
       <c r="M20"/>
       <c r="N20"/>
       <c r="O20"/>
       <c r="P20"/>
       <c r="Q20"/>
       <c r="R20"/>
       <c r="S20"/>
       <c r="T20"/>
       <c r="U20"/>
       <c r="V20"/>
       <c r="W20"/>
       <c r="X20"/>
       <c r="Y20"/>
       <c r="Z20"/>
       <c r="AA20"/>
       <c r="AB20"/>
       <c r="AC20"/>
       <c r="AD20"/>
       <c r="AE20"/>
       <c r="AF20"/>
       <c r="AG20"/>
       <c r="AH20"/>
       <c r="AI20"/>
       <c r="AJ20"/>
       <c r="AK20"/>
       <c r="AL20"/>
       <c r="AM20"/>
       <c r="AN20"/>
       <c r="AO20"/>
-    </row>
-    <row r="21" spans="1:41">
+      <c r="AP20"/>
+    </row>
+    <row r="21" spans="1:42">
       <c r="A21" t="s">
-        <v>152</v>
+        <v>153</v>
       </c>
       <c r="B21">
+        <v>30389789432.0</v>
+      </c>
+      <c r="C21">
         <v>37877041449.0</v>
       </c>
-      <c r="C21">
+      <c r="D21">
         <v>-46211550284.0</v>
       </c>
-      <c r="D21">
+      <c r="E21">
         <v>13908400751.0</v>
       </c>
-      <c r="E21">
+      <c r="F21">
         <v>-9674068218.0</v>
       </c>
-      <c r="F21">
+      <c r="G21">
         <v>4944892609.0</v>
       </c>
-      <c r="G21">
+      <c r="H21">
         <v>70334692961.0</v>
       </c>
-      <c r="H21">
+      <c r="I21">
         <v>-25295559250.0</v>
       </c>
-      <c r="I21"/>
       <c r="J21"/>
       <c r="K21"/>
       <c r="L21"/>
-      <c r="M21">
-[...1 lines deleted...]
-      </c>
+      <c r="M21"/>
       <c r="N21">
         <v>-3278180111.0</v>
       </c>
       <c r="O21">
         <v>-3278180111.0</v>
       </c>
       <c r="P21">
+        <v>-3278180111.0</v>
+      </c>
+      <c r="Q21">
         <v>7496148919.0</v>
       </c>
-      <c r="Q21">
+      <c r="R21">
         <v>-21796724770.0</v>
       </c>
-      <c r="R21">
+      <c r="S21">
         <v>40827621255.0</v>
       </c>
-      <c r="S21">
+      <c r="T21">
         <v>128723297923.0</v>
       </c>
-      <c r="T21">
+      <c r="U21">
         <v>-12356604823.0</v>
       </c>
-      <c r="U21">
+      <c r="V21">
         <v>-74629388787.0</v>
       </c>
-      <c r="V21">
+      <c r="W21">
         <v>3647851638.0</v>
       </c>
-      <c r="W21">
+      <c r="X21">
         <v>-58811771702.0</v>
       </c>
-      <c r="X21">
+      <c r="Y21">
         <v>-13998460216.0</v>
       </c>
-      <c r="Y21">
+      <c r="Z21">
         <v>90422970384.0</v>
       </c>
-      <c r="Z21">
+      <c r="AA21">
         <v>-22097822811.0</v>
       </c>
-      <c r="AA21">
+      <c r="AB21">
         <v>26947801723.0</v>
       </c>
-      <c r="AB21">
+      <c r="AC21">
         <v>99471655629.0</v>
       </c>
-      <c r="AC21">
+      <c r="AD21">
         <v>13907305922.0</v>
       </c>
-      <c r="AD21">
+      <c r="AE21">
         <v>20703715000.0</v>
       </c>
-      <c r="AE21">
+      <c r="AF21">
         <v>36827325583.0</v>
       </c>
-      <c r="AF21">
+      <c r="AG21">
         <v>-61422401813.0</v>
       </c>
-      <c r="AG21"/>
       <c r="AH21"/>
       <c r="AI21"/>
       <c r="AJ21"/>
       <c r="AK21"/>
       <c r="AL21"/>
       <c r="AM21"/>
       <c r="AN21"/>
       <c r="AO21"/>
-    </row>
-    <row r="22" spans="1:41">
+      <c r="AP21"/>
+    </row>
+    <row r="22" spans="1:42">
       <c r="A22" t="s">
-        <v>115</v>
+        <v>116</v>
       </c>
       <c r="B22">
+        <v>-8929852020.0</v>
+      </c>
+      <c r="C22">
         <v>-6396893000.0</v>
       </c>
-      <c r="C22">
+      <c r="D22">
         <v>-6990423000.0</v>
       </c>
-      <c r="D22">
+      <c r="E22">
         <v>-23526518836.0</v>
       </c>
-      <c r="E22">
+      <c r="F22">
         <v>-7899878789.0</v>
       </c>
-      <c r="F22">
+      <c r="G22">
         <v>11090829.0</v>
       </c>
-      <c r="G22">
+      <c r="H22">
         <v>-2318365000.0</v>
       </c>
-      <c r="H22">
+      <c r="I22">
         <v>1925823000.0</v>
       </c>
-      <c r="I22">
+      <c r="J22">
         <v>-4185750060.0</v>
       </c>
-      <c r="J22">
+      <c r="K22">
         <v>4562750690.0</v>
       </c>
-      <c r="K22">
+      <c r="L22">
         <v>-4550160440.0</v>
       </c>
-      <c r="L22">
+      <c r="M22">
         <v>3139759329.0</v>
       </c>
-      <c r="M22">
+      <c r="N22">
         <v>-102974747.0</v>
       </c>
-      <c r="N22">
+      <c r="O22">
         <v>8636225854.0</v>
       </c>
-      <c r="O22">
+      <c r="P22">
         <v>-14432110476.0</v>
       </c>
-      <c r="P22">
+      <c r="Q22">
         <v>14478157410.0</v>
       </c>
-      <c r="Q22">
+      <c r="R22">
         <v>4378311629.0</v>
       </c>
-      <c r="R22">
+      <c r="S22">
         <v>14698792007.0</v>
       </c>
-      <c r="S22">
+      <c r="T22">
         <v>6085093340.0</v>
       </c>
-      <c r="T22">
+      <c r="U22">
         <v>9406259306.0</v>
       </c>
-      <c r="U22">
+      <c r="V22">
         <v>31077319353.0</v>
       </c>
-      <c r="V22">
+      <c r="W22">
         <v>16509635689.0</v>
       </c>
-      <c r="W22">
+      <c r="X22">
         <v>7765744115.0</v>
       </c>
-      <c r="X22">
+      <c r="Y22">
         <v>-35372308469.0</v>
       </c>
-      <c r="Y22">
+      <c r="Z22">
         <v>42651893699.0</v>
       </c>
-      <c r="Z22">
+      <c r="AA22">
         <v>10593466823.0</v>
       </c>
-      <c r="AA22">
+      <c r="AB22">
         <v>7597228501.0</v>
       </c>
-      <c r="AB22">
+      <c r="AC22">
         <v>53965389248.0</v>
       </c>
-      <c r="AC22">
+      <c r="AD22">
         <v>55294394763.0</v>
       </c>
-      <c r="AD22">
+      <c r="AE22">
         <v>35491881249.0</v>
       </c>
-      <c r="AE22">
+      <c r="AF22">
         <v>161101621110.0</v>
       </c>
-      <c r="AF22">
+      <c r="AG22">
         <v>22076094786.0</v>
       </c>
-      <c r="AG22">
+      <c r="AH22">
         <v>22743356539.0</v>
       </c>
-      <c r="AH22">
+      <c r="AI22">
         <v>21869403109.0</v>
       </c>
-      <c r="AI22">
+      <c r="AJ22">
         <v>1157210192.0</v>
       </c>
-      <c r="AJ22">
+      <c r="AK22">
         <v>3377056223.0</v>
       </c>
-      <c r="AK22">
+      <c r="AL22">
         <v>2917749672.0</v>
       </c>
-      <c r="AL22">
+      <c r="AM22">
         <v>925654253.0</v>
       </c>
-      <c r="AM22">
+      <c r="AN22">
         <v>905100159.0</v>
       </c>
-      <c r="AN22"/>
       <c r="AO22"/>
-    </row>
-    <row r="23" spans="1:41">
+      <c r="AP22"/>
+    </row>
+    <row r="23" spans="1:42">
       <c r="A23" t="s">
-        <v>153</v>
+        <v>154</v>
       </c>
       <c r="B23">
+        <v>-21448279000.0</v>
+      </c>
+      <c r="C23">
         <v>21989281000.0</v>
       </c>
-      <c r="C23">
+      <c r="D23">
         <v>1846379000.0</v>
       </c>
-      <c r="D23">
+      <c r="E23">
         <v>-30432832000.0</v>
       </c>
-      <c r="E23">
+      <c r="F23">
         <v>313204000.0</v>
       </c>
-      <c r="F23">
+      <c r="G23">
         <v>23058794000.0</v>
       </c>
-      <c r="G23">
+      <c r="H23">
         <v>-70610885000.0</v>
       </c>
-      <c r="H23">
+      <c r="I23">
         <v>-85151271000.0</v>
       </c>
-      <c r="I23">
+      <c r="J23">
         <v>14460475456.0</v>
       </c>
-      <c r="J23">
+      <c r="K23">
         <v>-747208357.0</v>
       </c>
-      <c r="K23">
+      <c r="L23">
         <v>8932624286.0</v>
       </c>
-      <c r="L23">
+      <c r="M23">
         <v>-25876978162.0</v>
       </c>
-      <c r="M23">
+      <c r="N23">
         <v>76738690779.0</v>
       </c>
-      <c r="N23">
+      <c r="O23">
         <v>-4902632797.0</v>
       </c>
-      <c r="O23">
+      <c r="P23">
         <v>-80549788335.0</v>
       </c>
-      <c r="P23">
+      <c r="Q23">
         <v>-32630960963.0</v>
       </c>
-      <c r="Q23">
+      <c r="R23">
         <v>-750028342.0</v>
       </c>
-      <c r="R23">
+      <c r="S23">
         <v>50812724862.0</v>
       </c>
-      <c r="S23">
+      <c r="T23">
         <v>167648257246.0</v>
       </c>
-      <c r="T23">
+      <c r="U23">
         <v>-4667673733.0</v>
       </c>
-      <c r="U23">
+      <c r="V23">
         <v>-71787294160.0</v>
       </c>
-      <c r="V23">
+      <c r="W23">
         <v>19065108125.0</v>
       </c>
-      <c r="W23">
+      <c r="X23">
         <v>46820863681.0</v>
       </c>
-      <c r="X23">
+      <c r="Y23">
         <v>-6104039002.0</v>
       </c>
-      <c r="Y23">
+      <c r="Z23">
         <v>65577396389.0</v>
       </c>
-      <c r="Z23">
+      <c r="AA23">
         <v>-28229594073.0</v>
       </c>
-      <c r="AA23">
+      <c r="AB23">
         <v>1168948931500.0</v>
       </c>
-      <c r="AB23">
+      <c r="AC23">
         <v>83376997668.0</v>
       </c>
-      <c r="AC23">
+      <c r="AD23">
         <v>55175295143.0</v>
       </c>
-      <c r="AD23">
+      <c r="AE23">
         <v>27493117037.0</v>
       </c>
-      <c r="AE23">
+      <c r="AF23">
         <v>1410913947348.0</v>
       </c>
-      <c r="AF23">
+      <c r="AG23">
         <v>-1145325882468.0</v>
       </c>
-      <c r="AG23">
+      <c r="AH23">
         <v>-628127787.0</v>
       </c>
-      <c r="AH23">
+      <c r="AI23">
         <v>32841485397.0</v>
       </c>
-      <c r="AI23">
+      <c r="AJ23">
         <v>-54191383289.0</v>
       </c>
-      <c r="AJ23">
+      <c r="AK23">
         <v>4200967905.0</v>
       </c>
-      <c r="AK23">
+      <c r="AL23">
         <v>115731234464.0</v>
       </c>
-      <c r="AL23">
+      <c r="AM23">
         <v>16984694259.0</v>
       </c>
-      <c r="AM23">
+      <c r="AN23">
         <v>2061118191.0</v>
       </c>
-      <c r="AN23"/>
       <c r="AO23"/>
-    </row>
-    <row r="24" spans="1:41">
+      <c r="AP23"/>
+    </row>
+    <row r="24" spans="1:42">
       <c r="A24" t="s">
-        <v>154</v>
+        <v>155</v>
       </c>
       <c r="B24">
+        <v>-10698985000.0</v>
+      </c>
+      <c r="C24">
         <v>-6684338000.0</v>
       </c>
-      <c r="C24">
+      <c r="D24">
         <v>-6429852000.0</v>
       </c>
-      <c r="D24">
+      <c r="E24">
         <v>-1055385000.0</v>
       </c>
-      <c r="E24">
+      <c r="F24">
         <v>2088542000.0</v>
       </c>
-      <c r="F24">
+      <c r="G24">
         <v>-4326548000.0</v>
       </c>
-      <c r="G24">
+      <c r="H24">
         <v>26966313000.0</v>
       </c>
-      <c r="H24">
+      <c r="I24">
         <v>489214681.0</v>
       </c>
-      <c r="I24">
+      <c r="J24">
         <v>-3034799998.0</v>
       </c>
-      <c r="J24">
+      <c r="K24">
         <v>68658718.0</v>
       </c>
-      <c r="K24">
+      <c r="L24">
         <v>1600000000.0</v>
       </c>
-      <c r="L24">
+      <c r="M24">
         <v>-1408126390.0</v>
       </c>
-      <c r="M24">
+      <c r="N24">
         <v>-790240739.0</v>
       </c>
-      <c r="N24">
+      <c r="O24">
         <v>731840739.0</v>
       </c>
-      <c r="O24">
+      <c r="P24">
         <v>611946829.0</v>
       </c>
-      <c r="P24">
+      <c r="Q24">
         <v>14881420000.0</v>
       </c>
-      <c r="Q24">
+      <c r="R24">
         <v>7142730006.0</v>
       </c>
-      <c r="R24">
+      <c r="S24">
         <v>-211500006.0</v>
       </c>
-      <c r="S24">
+      <c r="T24">
         <v>-22630512392.0</v>
       </c>
-      <c r="T24">
+      <c r="U24">
         <v>901069487.0</v>
       </c>
-      <c r="U24">
+      <c r="V24">
         <v>3442098268.0</v>
       </c>
-      <c r="V24">
+      <c r="W24">
         <v>-126523100000.0</v>
       </c>
-      <c r="W24">
+      <c r="X24">
         <v>11875161241.0</v>
       </c>
-      <c r="X24">
+      <c r="Y24">
         <v>50109573674.0</v>
       </c>
-      <c r="Y24">
+      <c r="Z24">
         <v>-100000000.0</v>
       </c>
-      <c r="Z24">
+      <c r="AA24">
         <v>-53000000000.0</v>
       </c>
-      <c r="AA24">
+      <c r="AB24">
         <v>35972127856.0</v>
       </c>
-      <c r="AB24">
+      <c r="AC24">
         <v>-56473864978.0</v>
       </c>
-      <c r="AC24">
+      <c r="AD24">
         <v>48463920247.0</v>
       </c>
-      <c r="AD24">
+      <c r="AE24">
         <v>32206500.0</v>
       </c>
-      <c r="AE24">
+      <c r="AF24">
         <v>-15591438406.0</v>
       </c>
-      <c r="AF24">
+      <c r="AG24">
         <v>4500000000.0</v>
       </c>
-      <c r="AG24">
+      <c r="AH24">
         <v>-38302386650.0</v>
       </c>
-      <c r="AH24">
+      <c r="AI24">
         <v>-6900000000.0</v>
       </c>
-      <c r="AI24">
+      <c r="AJ24">
         <v>-5650886044.0</v>
       </c>
-      <c r="AJ24">
+      <c r="AK24">
         <v>-18028571429.0</v>
       </c>
-      <c r="AK24">
+      <c r="AL24">
         <v>-47071428571.0</v>
       </c>
-      <c r="AL24"/>
       <c r="AM24"/>
       <c r="AN24"/>
       <c r="AO24"/>
-    </row>
-    <row r="25" spans="1:41">
+      <c r="AP24"/>
+    </row>
+    <row r="25" spans="1:42">
       <c r="A25" t="s">
-        <v>155</v>
+        <v>156</v>
       </c>
       <c r="B25">
+        <v>3910141000.0</v>
+      </c>
+      <c r="C25">
         <v>-60613120000.0</v>
       </c>
-      <c r="C25">
+      <c r="D25">
         <v>-30427011000.0</v>
       </c>
-      <c r="D25">
+      <c r="E25">
         <v>15652620000.0</v>
       </c>
-      <c r="E25">
+      <c r="F25">
         <v>46018912000.0</v>
       </c>
-      <c r="F25">
+      <c r="G25">
         <v>-20615010000.0</v>
       </c>
-      <c r="G25">
+      <c r="H25">
         <v>-98468766000.0</v>
       </c>
-      <c r="H25">
+      <c r="I25">
         <v>-8017318000.0</v>
       </c>
-      <c r="I25">
+      <c r="J25">
         <v>24230996664.0</v>
       </c>
-      <c r="J25">
+      <c r="K25">
         <v>45280383887.0</v>
       </c>
-      <c r="K25">
+      <c r="L25">
         <v>6939201983.0</v>
       </c>
-      <c r="L25">
+      <c r="M25">
         <v>70181492828.0</v>
       </c>
-      <c r="M25">
+      <c r="N25">
         <v>-49088105648.0</v>
       </c>
-      <c r="N25">
+      <c r="O25">
         <v>-17073746338.0</v>
       </c>
-      <c r="O25">
+      <c r="P25">
         <v>9311711514.0</v>
       </c>
-      <c r="P25">
+      <c r="Q25">
         <v>-23185524375.0</v>
       </c>
-      <c r="Q25">
+      <c r="R25">
         <v>-12261366912.0</v>
       </c>
-      <c r="R25">
+      <c r="S25">
         <v>-22700512669.0</v>
       </c>
-      <c r="S25">
+      <c r="T25">
         <v>-6085093340.0</v>
       </c>
-      <c r="T25">
+      <c r="U25">
         <v>-9406259306.0</v>
       </c>
-      <c r="U25">
+      <c r="V25">
         <v>-31077319353.0</v>
       </c>
-      <c r="V25">
+      <c r="W25">
         <v>-16509635689.0</v>
       </c>
-      <c r="W25">
+      <c r="X25">
         <v>-7765744115.0</v>
       </c>
-      <c r="X25">
+      <c r="Y25">
         <v>35372308469.0</v>
       </c>
-      <c r="Y25">
+      <c r="Z25">
         <v>-42651893699.0</v>
       </c>
-      <c r="Z25">
+      <c r="AA25">
         <v>-10593466823.0</v>
       </c>
-      <c r="AA25">
+      <c r="AB25">
         <v>-7597228501.0</v>
       </c>
-      <c r="AB25">
+      <c r="AC25">
         <v>-53965389248.0</v>
       </c>
-      <c r="AC25">
+      <c r="AD25">
         <v>-55294394763.0</v>
       </c>
-      <c r="AD25">
+      <c r="AE25">
         <v>-35491881249.0</v>
       </c>
-      <c r="AE25">
+      <c r="AF25">
         <v>-161101621110.0</v>
       </c>
-      <c r="AF25">
+      <c r="AG25">
         <v>-22076094786.0</v>
       </c>
-      <c r="AG25">
+      <c r="AH25">
         <v>-22743356539.0</v>
       </c>
-      <c r="AH25">
+      <c r="AI25">
         <v>-21869403109.0</v>
       </c>
-      <c r="AI25">
+      <c r="AJ25">
         <v>-1157210192.0</v>
       </c>
-      <c r="AJ25">
+      <c r="AK25">
         <v>-4777744160.0</v>
       </c>
-      <c r="AK25">
+      <c r="AL25">
         <v>-55791849019.0</v>
       </c>
-      <c r="AL25">
+      <c r="AM25">
         <v>-925654253.0</v>
       </c>
-      <c r="AM25">
+      <c r="AN25">
         <v>-905100159.0</v>
       </c>
-      <c r="AN25"/>
       <c r="AO25"/>
-    </row>
-    <row r="26" spans="1:41">
+      <c r="AP25"/>
+    </row>
+    <row r="26" spans="1:42">
       <c r="A26" t="s">
-        <v>156</v>
+        <v>157</v>
       </c>
       <c r="B26">
         <v>0.0</v>
       </c>
       <c r="C26">
+        <v>0.0</v>
+      </c>
+      <c r="D26">
         <v>1418814500.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>-636419500.0</v>
       </c>
       <c r="E26">
         <v>-636419500.0</v>
       </c>
       <c r="F26">
+        <v>-636419500.0</v>
+      </c>
+      <c r="G26">
         <v>-636419000.0</v>
       </c>
-      <c r="G26">
+      <c r="H26">
         <v>-150962000.0</v>
       </c>
-      <c r="H26"/>
       <c r="I26"/>
-      <c r="J26">
+      <c r="J26"/>
+      <c r="K26">
         <v>0.0</v>
       </c>
-      <c r="K26"/>
       <c r="L26"/>
       <c r="M26"/>
       <c r="N26"/>
       <c r="O26"/>
       <c r="P26"/>
       <c r="Q26"/>
       <c r="R26"/>
-      <c r="S26">
-[...1 lines deleted...]
-      </c>
+      <c r="S26"/>
       <c r="T26">
         <v>0.0</v>
       </c>
       <c r="U26">
         <v>0.0</v>
       </c>
       <c r="V26">
         <v>0.0</v>
       </c>
       <c r="W26">
+        <v>0.0</v>
+      </c>
+      <c r="X26">
         <v>-13278593670.0</v>
       </c>
-      <c r="X26">
+      <c r="Y26">
         <v>-5979089500.0</v>
       </c>
-      <c r="Y26">
+      <c r="Z26">
         <v>-5443267500.0</v>
       </c>
-      <c r="Z26">
+      <c r="AA26">
         <v>-1035005500.0</v>
       </c>
-      <c r="AA26">
+      <c r="AB26">
         <v>640398124780.0</v>
       </c>
-      <c r="AB26"/>
       <c r="AC26"/>
       <c r="AD26"/>
       <c r="AE26"/>
       <c r="AF26"/>
       <c r="AG26"/>
       <c r="AH26"/>
       <c r="AI26"/>
       <c r="AJ26"/>
       <c r="AK26"/>
       <c r="AL26"/>
       <c r="AM26"/>
       <c r="AN26"/>
       <c r="AO26"/>
-    </row>
-    <row r="27" spans="1:41">
+      <c r="AP26"/>
+    </row>
+    <row r="27" spans="1:42">
       <c r="A27" t="s">
-        <v>157</v>
+        <v>158</v>
       </c>
       <c r="B27"/>
       <c r="C27"/>
       <c r="D27"/>
       <c r="E27"/>
       <c r="F27"/>
       <c r="G27"/>
       <c r="H27"/>
       <c r="I27"/>
       <c r="J27"/>
       <c r="K27"/>
       <c r="L27"/>
       <c r="M27"/>
       <c r="N27"/>
       <c r="O27"/>
       <c r="P27"/>
       <c r="Q27"/>
       <c r="R27"/>
       <c r="S27"/>
       <c r="T27"/>
       <c r="U27"/>
       <c r="V27"/>
       <c r="W27"/>
       <c r="X27"/>
       <c r="Y27"/>
       <c r="Z27"/>
       <c r="AA27"/>
       <c r="AB27"/>
       <c r="AC27"/>
       <c r="AD27"/>
       <c r="AE27"/>
       <c r="AF27"/>
       <c r="AG27"/>
       <c r="AH27"/>
       <c r="AI27"/>
       <c r="AJ27"/>
       <c r="AK27"/>
       <c r="AL27"/>
       <c r="AM27"/>
       <c r="AN27"/>
       <c r="AO27"/>
-    </row>
-    <row r="28" spans="1:41">
+      <c r="AP27"/>
+    </row>
+    <row r="28" spans="1:42">
       <c r="A28" t="s">
-        <v>158</v>
+        <v>159</v>
       </c>
       <c r="B28">
+        <v>42144318000.0</v>
+      </c>
+      <c r="C28">
         <v>58706871000.0</v>
       </c>
-      <c r="C28">
+      <c r="D28">
         <v>-17569654000.0</v>
       </c>
-      <c r="D28">
+      <c r="E28">
         <v>-16524431000.0</v>
       </c>
-      <c r="E28">
+      <c r="F28">
         <v>-9360864000.0</v>
       </c>
-      <c r="F28">
+      <c r="G28">
         <v>27367267000.0</v>
       </c>
-      <c r="G28">
+      <c r="H28">
         <v>-427154000.0</v>
       </c>
-      <c r="H28">
+      <c r="I28">
         <v>-43741121000.0</v>
       </c>
-      <c r="I28">
+      <c r="J28">
         <v>45565669358.0</v>
       </c>
-      <c r="J28">
+      <c r="K28">
         <v>-9135451918.0</v>
       </c>
-      <c r="K28">
+      <c r="L28">
         <v>49042021695.0</v>
       </c>
-      <c r="L28">
+      <c r="M28">
         <v>-27764226705.0</v>
       </c>
-      <c r="M28">
+      <c r="N28">
         <v>-5279605107.0</v>
       </c>
-      <c r="N28">
+      <c r="O28">
         <v>61814664374.0</v>
       </c>
-      <c r="O28">
+      <c r="P28">
         <v>-84125178212.0</v>
       </c>
-      <c r="P28">
+      <c r="Q28">
         <v>1935447436.0</v>
       </c>
-      <c r="Q28">
+      <c r="R28">
         <v>-22056383639.0</v>
       </c>
-      <c r="R28">
+      <c r="S28">
         <v>38922426349.0</v>
       </c>
-      <c r="S28">
+      <c r="T28">
         <v>159017674942.0</v>
       </c>
-      <c r="T28">
+      <c r="U28">
         <v>-20344450608.0</v>
       </c>
-      <c r="U28">
+      <c r="V28">
         <v>-65856608697.0</v>
       </c>
-      <c r="V28">
+      <c r="W28">
         <v>10070602645.0</v>
       </c>
-      <c r="W28">
+      <c r="X28">
         <v>-89349896691.0</v>
       </c>
-      <c r="X28">
+      <c r="Y28">
         <v>-16546315602.0</v>
       </c>
-      <c r="Y28">
+      <c r="Z28">
         <v>137603918923.0</v>
       </c>
-      <c r="Z28">
+      <c r="AA28">
         <v>-80078827594.0</v>
       </c>
-      <c r="AA28">
+      <c r="AB28">
         <v>522803681330.0</v>
       </c>
-      <c r="AB28">
+      <c r="AC28">
         <v>113223422292.0</v>
       </c>
-      <c r="AC28">
+      <c r="AD28">
         <v>58055786920.0</v>
       </c>
-      <c r="AD28">
+      <c r="AE28">
         <v>86234260820.0</v>
       </c>
-      <c r="AE28">
+      <c r="AF28">
         <v>-67349164328.0</v>
       </c>
-      <c r="AF28">
+      <c r="AG28">
         <v>343273841129.0</v>
       </c>
-      <c r="AG28">
+      <c r="AH28">
         <v>51433411459.0</v>
       </c>
-      <c r="AH28">
+      <c r="AI28">
         <v>68575435627.0</v>
       </c>
-      <c r="AI28">
+      <c r="AJ28">
         <v>246330487211.0</v>
       </c>
-      <c r="AJ28">
+      <c r="AK28">
         <v>4200967905.0</v>
       </c>
-      <c r="AK28">
+      <c r="AL28">
         <v>119378333105.0</v>
       </c>
-      <c r="AL28">
+      <c r="AM28">
         <v>17761894259.0</v>
       </c>
-      <c r="AM28">
+      <c r="AN28">
         <v>2061118191.0</v>
       </c>
-      <c r="AN28">
+      <c r="AO28">
         <v>7283868300.0</v>
       </c>
-      <c r="AO28"/>
-[...1 lines deleted...]
-    <row r="29" spans="1:41">
+      <c r="AP28"/>
+    </row>
+    <row r="29" spans="1:42">
       <c r="A29" t="s">
-        <v>159</v>
+        <v>160</v>
       </c>
       <c r="B29">
+        <v>3910141000.0</v>
+      </c>
+      <c r="C29">
         <v>-47121770000.0</v>
       </c>
-      <c r="C29">
+      <c r="D29">
         <v>-14763032000.0</v>
       </c>
-      <c r="D29">
+      <c r="E29">
         <v>15652620000.0</v>
       </c>
-      <c r="E29">
+      <c r="F29">
         <v>46018912000.0</v>
       </c>
-      <c r="F29">
+      <c r="G29">
         <v>-20615010000.0</v>
       </c>
-      <c r="G29">
+      <c r="H29">
         <v>-77351254000.0</v>
       </c>
-      <c r="H29">
+      <c r="I29">
         <v>18655797000.0</v>
       </c>
-      <c r="I29">
+      <c r="J29">
         <v>-5212985260.0</v>
       </c>
-      <c r="J29">
+      <c r="K29">
         <v>25935976472.0</v>
       </c>
-      <c r="K29">
+      <c r="L29">
         <v>22694064343.0</v>
       </c>
-      <c r="L29">
+      <c r="M29">
         <v>94146310591.0</v>
       </c>
-      <c r="M29">
+      <c r="N29">
         <v>-31475565830.0</v>
       </c>
-      <c r="N29">
+      <c r="O29">
         <v>8636225854.0</v>
       </c>
-      <c r="O29">
+      <c r="P29">
         <v>-9311711514.0</v>
       </c>
-      <c r="P29">
+      <c r="Q29">
         <v>23185524375.0</v>
       </c>
-      <c r="Q29">
+      <c r="R29">
         <v>12261366912.0</v>
       </c>
-      <c r="R29">
+      <c r="S29">
         <v>8001720662.0</v>
       </c>
-      <c r="S29">
+      <c r="T29">
         <v>70862170106.0</v>
       </c>
-      <c r="T29">
+      <c r="U29">
         <v>-4775298312.0</v>
       </c>
-      <c r="U29">
+      <c r="V29">
         <v>60222377319.0</v>
       </c>
-      <c r="V29">
+      <c r="W29">
         <v>147550704417.0</v>
       </c>
-      <c r="W29">
+      <c r="X29">
         <v>-79299427043.0</v>
       </c>
-      <c r="X29">
+      <c r="Y29">
         <v>-15269512265.0</v>
       </c>
-      <c r="Y29">
+      <c r="Z29">
         <v>83350899460.0</v>
       </c>
-      <c r="Z29">
+      <c r="AA29">
         <v>-1430438805.0</v>
       </c>
-      <c r="AA29">
+      <c r="AB29">
         <v>-97695506848.0</v>
       </c>
-      <c r="AB29">
+      <c r="AC29">
         <v>68970030888.0</v>
       </c>
-      <c r="AC29">
+      <c r="AD29">
         <v>-2537103957.0</v>
       </c>
-      <c r="AD29">
+      <c r="AE29">
         <v>-151232873510.0</v>
       </c>
-      <c r="AE29">
+      <c r="AF29">
         <v>252404731871.0</v>
       </c>
-      <c r="AF29">
+      <c r="AG29">
         <v>-145920674166.0</v>
       </c>
-      <c r="AG29">
+      <c r="AH29">
         <v>-59012726275.0</v>
       </c>
-      <c r="AH29">
+      <c r="AI29">
         <v>20377886052.0</v>
       </c>
-      <c r="AI29">
+      <c r="AJ29">
         <v>-147582060609.0</v>
       </c>
-      <c r="AJ29">
+      <c r="AK29">
         <v>-1194929689.0</v>
       </c>
-      <c r="AK29">
+      <c r="AL29">
         <v>-52744766728.0</v>
       </c>
-      <c r="AL29">
+      <c r="AM29">
         <v>-3164435049.0</v>
       </c>
-      <c r="AM29">
+      <c r="AN29">
         <v>-668183402.0</v>
       </c>
-      <c r="AN29"/>
-      <c r="AO29">
+      <c r="AO29"/>
+      <c r="AP29">
         <v>685807300.0</v>
       </c>
     </row>
-    <row r="30" spans="1:41">
+    <row r="30" spans="1:42">
       <c r="A30" t="s">
-        <v>160</v>
+        <v>161</v>
       </c>
       <c r="B30">
+        <v>-52321520000.0</v>
+      </c>
+      <c r="C30">
         <v>-56497513000.0</v>
       </c>
-      <c r="C30">
+      <c r="D30">
         <v>-32768690000.0</v>
       </c>
-      <c r="D30">
+      <c r="E30">
         <v>13544279000.0</v>
       </c>
-      <c r="E30">
+      <c r="F30">
         <v>-13420492000.0</v>
       </c>
-      <c r="F30">
+      <c r="G30">
         <v>2122388000.0</v>
       </c>
-      <c r="G30">
+      <c r="H30">
         <v>22811015000.0</v>
       </c>
-      <c r="H30">
+      <c r="I30">
         <v>-11995949000.0</v>
       </c>
-      <c r="I30">
+      <c r="J30">
         <v>-18260436199.0</v>
       </c>
-      <c r="J30">
+      <c r="K30">
         <v>-7995142108.0</v>
       </c>
-      <c r="K30">
+      <c r="L30">
         <v>-45449247000.0</v>
       </c>
-      <c r="L30">
+      <c r="M30">
         <v>-36833329077.0</v>
       </c>
-      <c r="M30">
+      <c r="N30">
         <v>-107562508444.0</v>
       </c>
-      <c r="N30">
+      <c r="O30">
         <v>-23375537459.0</v>
       </c>
-      <c r="O30">
+      <c r="P30">
         <v>-39101580960.0</v>
       </c>
-      <c r="P30">
+      <c r="Q30">
         <v>-19551090623.0</v>
       </c>
-      <c r="Q30">
+      <c r="R30">
         <v>-20323214519.0</v>
       </c>
-      <c r="R30">
+      <c r="S30">
         <v>-15234097987.0</v>
       </c>
-      <c r="S30">
+      <c r="T30">
         <v>-134109006380.0</v>
       </c>
-      <c r="T30">
+      <c r="U30">
         <v>-68886868605.0</v>
       </c>
-      <c r="U30">
+      <c r="V30">
         <v>77703686752.0</v>
       </c>
-      <c r="V30">
+      <c r="W30">
         <v>-184544830298.0</v>
       </c>
-      <c r="W30">
+      <c r="X30">
         <v>57045579992.0</v>
       </c>
-      <c r="X30">
+      <c r="Y30">
         <v>-178019804016.0</v>
       </c>
-      <c r="Y30">
+      <c r="Z30">
         <v>-80036804591.0</v>
       </c>
-      <c r="Z30">
+      <c r="AA30">
         <v>63158606820.0</v>
       </c>
-      <c r="AA30">
+      <c r="AB30">
         <v>-220213130750.0</v>
       </c>
-      <c r="AB30">
+      <c r="AC30">
         <v>-74341888017.0</v>
       </c>
-      <c r="AC30">
+      <c r="AD30">
         <v>1963758199.0</v>
       </c>
-      <c r="AD30">
+      <c r="AE30">
         <v>70959146076.0</v>
       </c>
-      <c r="AE30">
+      <c r="AF30">
         <v>-379883500230.0</v>
       </c>
-      <c r="AF30">
+      <c r="AG30">
         <v>-20085798739.0</v>
       </c>
-      <c r="AG30">
+      <c r="AH30">
         <v>-53462254485.0</v>
       </c>
-      <c r="AH30">
+      <c r="AI30">
         <v>-10637100900.0</v>
       </c>
-      <c r="AI30">
+      <c r="AJ30">
         <v>-4963150044.0</v>
       </c>
-      <c r="AJ30">
+      <c r="AK30">
         <v>-18543726279.0</v>
       </c>
-      <c r="AK30">
+      <c r="AL30">
         <v>-54562883571.0</v>
       </c>
-      <c r="AL30">
+      <c r="AM30">
         <v>-997650000.0</v>
       </c>
-      <c r="AM30"/>
       <c r="AN30"/>
       <c r="AO30"/>
+      <c r="AP30"/>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>