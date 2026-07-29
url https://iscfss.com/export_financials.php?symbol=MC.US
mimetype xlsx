--- v0 (2026-06-04)
+++ v1 (2026-07-29)
@@ -6967,51 +6967,51 @@
       <c r="AN29"/>
       <c r="AO29"/>
       <c r="AP29"/>
       <c r="AQ29"/>
       <c r="AR29"/>
       <c r="AS29"/>
       <c r="AT29"/>
       <c r="AU29"/>
       <c r="AV29"/>
       <c r="AW29"/>
       <c r="AX29"/>
       <c r="AY29"/>
       <c r="AZ29"/>
       <c r="BA29"/>
       <c r="BB29"/>
       <c r="BC29"/>
     </row>
     <row r="30" spans="1:55">
       <c r="A30" t="s">
         <v>44</v>
       </c>
       <c r="B30">
         <v>125291000.0</v>
       </c>
       <c r="C30">
-        <v>82188000.0</v>
+        <v>110926000.0</v>
       </c>
       <c r="D30">
         <v>99281000.0</v>
       </c>
       <c r="E30">
         <v>102759000.0</v>
       </c>
       <c r="F30">
         <v>93340000.0</v>
       </c>
       <c r="G30">
         <v>73709000.0</v>
       </c>
       <c r="H30">
         <v>88008000.0</v>
       </c>
       <c r="I30">
         <v>74529000.0</v>
       </c>
       <c r="J30">
         <v>85211000.0</v>
       </c>
       <c r="K30">
         <v>63635000.0</v>
       </c>
@@ -8278,51 +8278,51 @@
       </c>
       <c r="AW38">
         <v>103359000.0</v>
       </c>
       <c r="AX38">
         <v>49779000.0</v>
       </c>
       <c r="AY38">
         <v>99148000.0</v>
       </c>
       <c r="AZ38"/>
       <c r="BA38"/>
       <c r="BB38"/>
       <c r="BC38">
         <v>211048000.0</v>
       </c>
     </row>
     <row r="39" spans="1:55">
       <c r="A39" t="s">
         <v>53</v>
       </c>
       <c r="B39">
         <v>794000.0</v>
       </c>
       <c r="C39">
-        <v>29508000.0</v>
+        <v>770000.0</v>
       </c>
       <c r="D39">
         <v>852000.0</v>
       </c>
       <c r="E39">
         <v>798000.0</v>
       </c>
       <c r="F39">
         <v>846000.0</v>
       </c>
       <c r="G39">
         <v>712000.0</v>
       </c>
       <c r="H39">
         <v>733000.0</v>
       </c>
       <c r="I39">
         <v>809000.0</v>
       </c>
       <c r="J39">
         <v>610000.0</v>
       </c>
       <c r="K39">
         <v>798000.0</v>
       </c>
@@ -11523,51 +11523,51 @@
       </c>
       <c r="L1" t="s">
         <v>11</v>
       </c>
       <c r="M1" t="s">
         <v>12</v>
       </c>
       <c r="N1" t="s">
         <v>13</v>
       </c>
       <c r="O1" t="s">
         <v>14</v>
       </c>
       <c r="P1" t="s">
         <v>15</v>
       </c>
     </row>
     <row r="2" spans="1:16">
       <c r="A2" t="s">
         <v>117</v>
       </c>
       <c r="B2">
         <v>11879000.0</v>
       </c>
       <c r="C2">
-        <v>860059000.0</v>
+        <v>830151000.0</v>
       </c>
       <c r="D2">
         <v>714749000.0</v>
       </c>
       <c r="E2">
         <v>618195000.0</v>
       </c>
       <c r="F2">
         <v>913909000.0</v>
       </c>
       <c r="G2">
         <v>560803000.0</v>
       </c>
       <c r="H2">
         <v>488439000.0</v>
       </c>
       <c r="I2">
         <v>513863000.0</v>
       </c>
       <c r="J2">
         <v>401384000.0</v>
       </c>
       <c r="K2">
         <v>360893000.0</v>
       </c>
@@ -11785,51 +11785,51 @@
       <c r="C8"/>
       <c r="D8"/>
       <c r="E8"/>
       <c r="F8"/>
       <c r="G8"/>
       <c r="H8"/>
       <c r="I8"/>
       <c r="J8">
         <v>-181000000.0</v>
       </c>
       <c r="K8"/>
       <c r="L8"/>
       <c r="M8"/>
       <c r="N8"/>
       <c r="O8"/>
       <c r="P8"/>
     </row>
     <row r="9" spans="1:16">
       <c r="A9" t="s">
         <v>124</v>
       </c>
       <c r="B9">
         <v>1504917000.0</v>
       </c>
       <c r="C9">
-        <v>1194545000.0</v>
+        <v>364394000.0</v>
       </c>
       <c r="D9">
         <v>139999000.0</v>
       </c>
       <c r="E9">
         <v>367102000.0</v>
       </c>
       <c r="F9">
         <v>626702000.0</v>
       </c>
       <c r="G9">
         <v>382473000.0</v>
       </c>
       <c r="H9">
         <v>258095000.0</v>
       </c>
       <c r="I9">
         <v>371977000.0</v>
       </c>
       <c r="J9">
         <v>283231000.0</v>
       </c>
       <c r="K9">
         <v>252480000.0</v>
       </c>
@@ -12531,51 +12531,51 @@
       </c>
       <c r="D27">
         <v>743357000.0</v>
       </c>
       <c r="E27"/>
       <c r="F27"/>
       <c r="G27"/>
       <c r="H27"/>
       <c r="I27"/>
       <c r="J27"/>
       <c r="K27"/>
       <c r="L27"/>
       <c r="M27"/>
       <c r="N27"/>
       <c r="O27"/>
       <c r="P27"/>
     </row>
     <row r="28" spans="1:16">
       <c r="A28" t="s">
         <v>143</v>
       </c>
       <c r="B28">
         <v>29768000.0</v>
       </c>
       <c r="C28">
-        <v>27056000.0</v>
+        <v>107537000.0</v>
       </c>
       <c r="D28">
         <v>107382000.0</v>
       </c>
       <c r="E28">
         <v>84524000.0</v>
       </c>
       <c r="F28">
         <v>83732000.0</v>
       </c>
       <c r="G28">
         <v>80592000.0</v>
       </c>
       <c r="H28">
         <v>71028000.0</v>
       </c>
       <c r="I28">
         <v>74010000.0</v>
       </c>
       <c r="J28">
         <v>62228000.0</v>
       </c>
       <c r="K28">
         <v>53295000.0</v>
       </c>
@@ -12623,51 +12623,51 @@
       <c r="I29">
         <v>30448000.0</v>
       </c>
       <c r="J29">
         <v>223827000.0</v>
       </c>
       <c r="K29">
         <v>24809000.0</v>
       </c>
       <c r="L29">
         <v>23847000.0</v>
       </c>
       <c r="M29"/>
       <c r="N29"/>
       <c r="O29"/>
       <c r="P29"/>
     </row>
     <row r="30" spans="1:16">
       <c r="A30" t="s">
         <v>145</v>
       </c>
       <c r="B30">
         <v>1231054000.0</v>
       </c>
       <c r="C30">
-        <v>1021600000.0</v>
+        <v>191449000.0</v>
       </c>
       <c r="D30">
         <v>180351000.0</v>
       </c>
       <c r="E30">
         <v>151002000.0</v>
       </c>
       <c r="F30">
         <v>130785000.0</v>
       </c>
       <c r="G30">
         <v>116764000.0</v>
       </c>
       <c r="H30">
         <v>143552000.0</v>
       </c>
       <c r="I30">
         <v>145196000.0</v>
       </c>
       <c r="J30">
         <v>118949000.0</v>
       </c>
       <c r="K30">
         <v>91391000.0</v>
       </c>
@@ -12979,51 +12979,51 @@
       </c>
       <c r="BA1" t="s">
         <v>115</v>
       </c>
       <c r="BB1" t="s">
         <v>116</v>
       </c>
       <c r="BC1" t="s">
         <v>14</v>
       </c>
     </row>
     <row r="2" spans="1:55">
       <c r="A2" t="s">
         <v>117</v>
       </c>
       <c r="B2">
         <v>210415000.0</v>
       </c>
       <c r="C2">
         <v>3364000.0</v>
       </c>
       <c r="D2">
         <v>255410000.0</v>
       </c>
       <c r="E2">
-        <v>260836000.0</v>
+        <v>252110000.0</v>
       </c>
       <c r="F2">
         <v>211549000.0</v>
       </c>
       <c r="G2">
         <v>257145000.0</v>
       </c>
       <c r="H2">
         <v>210658000.0</v>
       </c>
       <c r="I2">
         <v>197873000.0</v>
       </c>
       <c r="J2">
         <v>164475000.0</v>
       </c>
       <c r="K2">
         <v>178485000.0</v>
       </c>
       <c r="L2">
         <v>242231000.0</v>
       </c>
       <c r="M2">
         <v>145794000.0</v>
       </c>
@@ -13296,51 +13296,51 @@
       <c r="AU3">
         <v>632000.0</v>
       </c>
       <c r="AV3">
         <v>542000.0</v>
       </c>
       <c r="AW3">
         <v>519000.0</v>
       </c>
       <c r="AX3">
         <v>575000.0</v>
       </c>
       <c r="AY3">
         <v>553000.0</v>
       </c>
       <c r="AZ3">
         <v>571000.0</v>
       </c>
       <c r="BA3">
         <v>588000.0</v>
       </c>
       <c r="BB3">
         <v>584000.0</v>
       </c>
       <c r="BC3">
-        <v>-26248000.0</v>
+        <v>685000.0</v>
       </c>
     </row>
     <row r="4" spans="1:55">
       <c r="A4" t="s">
         <v>119</v>
       </c>
       <c r="B4"/>
       <c r="C4"/>
       <c r="D4"/>
       <c r="E4"/>
       <c r="F4"/>
       <c r="G4"/>
       <c r="H4"/>
       <c r="I4"/>
       <c r="J4"/>
       <c r="K4"/>
       <c r="L4"/>
       <c r="M4"/>
       <c r="N4"/>
       <c r="O4"/>
       <c r="P4"/>
       <c r="Q4"/>
       <c r="R4"/>
       <c r="S4"/>
       <c r="T4"/>
@@ -13739,51 +13739,51 @@
       <c r="AU6">
         <v>45975000.0</v>
       </c>
       <c r="AV6">
         <v>36315000.0</v>
       </c>
       <c r="AW6">
         <v>-56788000.0</v>
       </c>
       <c r="AX6">
         <v>24510000.0</v>
       </c>
       <c r="AY6">
         <v>34203000.0</v>
       </c>
       <c r="AZ6">
         <v>15088000.0</v>
       </c>
       <c r="BA6">
         <v>23307000.0</v>
       </c>
       <c r="BB6">
         <v>-193000.0</v>
       </c>
       <c r="BC6">
-        <v>1609000.0</v>
+        <v>28542000.0</v>
       </c>
     </row>
     <row r="7" spans="1:55">
       <c r="A7" t="s">
         <v>122</v>
       </c>
       <c r="B7"/>
       <c r="C7"/>
       <c r="D7"/>
       <c r="E7"/>
       <c r="F7"/>
       <c r="G7"/>
       <c r="H7"/>
       <c r="I7"/>
       <c r="J7"/>
       <c r="K7"/>
       <c r="L7"/>
       <c r="M7"/>
       <c r="N7"/>
       <c r="O7"/>
       <c r="P7"/>
       <c r="Q7"/>
       <c r="R7"/>
       <c r="S7"/>
       <c r="T7"/>
@@ -13974,51 +13974,51 @@
       </c>
       <c r="BA8">
         <v>0.0</v>
       </c>
       <c r="BB8">
         <v>0.0</v>
       </c>
       <c r="BC8">
         <v>0.0</v>
       </c>
     </row>
     <row r="9" spans="1:55">
       <c r="A9" t="s">
         <v>124</v>
       </c>
       <c r="B9">
         <v>109365000.0</v>
       </c>
       <c r="C9">
         <v>484571000.0</v>
       </c>
       <c r="D9">
         <v>101482000.0</v>
       </c>
       <c r="E9">
-        <v>365376000.0</v>
+        <v>113266000.0</v>
       </c>
       <c r="F9">
         <v>95044000.0</v>
       </c>
       <c r="G9">
         <v>181574000.0</v>
       </c>
       <c r="H9">
         <v>63097000.0</v>
       </c>
       <c r="I9">
         <v>66713000.0</v>
       </c>
       <c r="J9">
         <v>53010000.0</v>
       </c>
       <c r="K9">
         <v>36393000.0</v>
       </c>
       <c r="L9">
         <v>29948000.0</v>
       </c>
       <c r="M9">
         <v>34077000.0</v>
       </c>
@@ -16495,51 +16495,51 @@
       <c r="AV27"/>
       <c r="AW27"/>
       <c r="AX27"/>
       <c r="AY27"/>
       <c r="AZ27"/>
       <c r="BA27"/>
       <c r="BB27"/>
       <c r="BC27">
         <v>82649000.0</v>
       </c>
     </row>
     <row r="28" spans="1:55">
       <c r="A28" t="s">
         <v>143</v>
       </c>
       <c r="B28">
         <v>32740000.0</v>
       </c>
       <c r="C28">
         <v>9566000.0</v>
       </c>
       <c r="D28">
         <v>28437000.0</v>
       </c>
       <c r="E28">
-        <v>7424000.0</v>
+        <v>30020000.0</v>
       </c>
       <c r="F28">
         <v>28352000.0</v>
       </c>
       <c r="G28">
         <v>28287000.0</v>
       </c>
       <c r="H28">
         <v>28728000.0</v>
       </c>
       <c r="I28">
         <v>25024000.0</v>
       </c>
       <c r="J28">
         <v>25498000.0</v>
       </c>
       <c r="K28">
         <v>28359000.0</v>
       </c>
       <c r="L28">
         <v>32415000.0</v>
       </c>
       <c r="M28">
         <v>24994000.0</v>
       </c>
@@ -16779,51 +16779,51 @@
       <c r="AT29"/>
       <c r="AU29"/>
       <c r="AV29"/>
       <c r="AW29"/>
       <c r="AX29"/>
       <c r="AY29"/>
       <c r="AZ29"/>
       <c r="BA29"/>
       <c r="BB29"/>
       <c r="BC29"/>
     </row>
     <row r="30" spans="1:55">
       <c r="A30" t="s">
         <v>145</v>
       </c>
       <c r="B30">
         <v>68869000.0</v>
       </c>
       <c r="C30">
         <v>356563000.0</v>
       </c>
       <c r="D30">
         <v>53168000.0</v>
       </c>
       <c r="E30">
-        <v>304747000.0</v>
+        <v>52637000.0</v>
       </c>
       <c r="F30">
         <v>58132000.0</v>
       </c>
       <c r="G30">
         <v>50063000.0</v>
       </c>
       <c r="H30">
         <v>47533000.0</v>
       </c>
       <c r="I30">
         <v>46645000.0</v>
       </c>
       <c r="J30">
         <v>47208000.0</v>
       </c>
       <c r="K30">
         <v>45742000.0</v>
       </c>
       <c r="L30">
         <v>49974000.0</v>
       </c>
       <c r="M30">
         <v>43663000.0</v>
       </c>