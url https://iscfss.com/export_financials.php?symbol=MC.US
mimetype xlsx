--- v1 (2026-07-29)
+++ v2 (2026-09-13)
@@ -22,51 +22,51 @@
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Balance Sheet (Yearly)" sheetId="1" r:id="rId4"/>
     <sheet name="Balance Sheet (Quarterly)" sheetId="2" r:id="rId5"/>
     <sheet name="Income Statement (Yearly)" sheetId="3" r:id="rId6"/>
     <sheet name="Income Statement (Quarterly)" sheetId="4" r:id="rId7"/>
     <sheet name="Cash Flow (Yearly)" sheetId="5" r:id="rId8"/>
     <sheet name="Cash Flow (Quarterly)" sheetId="6" r:id="rId9"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="176">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="177">
   <si>
     <t>Metric</t>
   </si>
   <si>
     <t>2025-12-31</t>
   </si>
   <si>
     <t>2024-12-31</t>
   </si>
   <si>
     <t>2023-12-31</t>
   </si>
   <si>
     <t>2022-12-31</t>
   </si>
   <si>
     <t>2021-12-31</t>
   </si>
   <si>
     <t>2020-12-31</t>
   </si>
   <si>
     <t>2019-12-31</t>
   </si>
   <si>
@@ -253,50 +253,53 @@
     <t>temporaryEquityRedeemableNoncontrollingInterests</t>
   </si>
   <si>
     <t>totalAssets</t>
   </si>
   <si>
     <t>totalCurrentAssets</t>
   </si>
   <si>
     <t>totalCurrentLiabilities</t>
   </si>
   <si>
     <t>totalLiab</t>
   </si>
   <si>
     <t>totalPermanentEquity</t>
   </si>
   <si>
     <t>totalStockholderEquity</t>
   </si>
   <si>
     <t>treasuryStock</t>
   </si>
   <si>
     <t>warrants</t>
+  </si>
+  <si>
+    <t>2026-06-30</t>
   </si>
   <si>
     <t>2026-03-31</t>
   </si>
   <si>
     <t>2025-09-30</t>
   </si>
   <si>
     <t>2025-06-30</t>
   </si>
   <si>
     <t>2025-03-31</t>
   </si>
   <si>
     <t>2024-09-30</t>
   </si>
   <si>
     <t>2024-06-30</t>
   </si>
   <si>
     <t>2024-03-31</t>
   </si>
   <si>
     <t>2023-09-30</t>
   </si>
@@ -3424,391 +3427,397 @@
       <c r="N62"/>
       <c r="O62"/>
       <c r="P62"/>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:BC62"/>
+  <dimension ref="A1:BD62"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="57.7" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="12.854" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:55">
+    <row r="1" spans="1:56">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>77</v>
       </c>
       <c r="C1" t="s">
+        <v>78</v>
+      </c>
+      <c r="D1" t="s">
         <v>1</v>
-      </c>
-[...1 lines deleted...]
-        <v>78</v>
       </c>
       <c r="E1" t="s">
         <v>79</v>
       </c>
       <c r="F1" t="s">
         <v>80</v>
       </c>
       <c r="G1" t="s">
+        <v>81</v>
+      </c>
+      <c r="H1" t="s">
         <v>2</v>
-      </c>
-[...1 lines deleted...]
-        <v>81</v>
       </c>
       <c r="I1" t="s">
         <v>82</v>
       </c>
       <c r="J1" t="s">
         <v>83</v>
       </c>
       <c r="K1" t="s">
+        <v>84</v>
+      </c>
+      <c r="L1" t="s">
         <v>3</v>
-      </c>
-[...1 lines deleted...]
-        <v>84</v>
       </c>
       <c r="M1" t="s">
         <v>85</v>
       </c>
       <c r="N1" t="s">
         <v>86</v>
       </c>
       <c r="O1" t="s">
+        <v>87</v>
+      </c>
+      <c r="P1" t="s">
         <v>4</v>
-      </c>
-[...1 lines deleted...]
-        <v>87</v>
       </c>
       <c r="Q1" t="s">
         <v>88</v>
       </c>
       <c r="R1" t="s">
         <v>89</v>
       </c>
       <c r="S1" t="s">
+        <v>90</v>
+      </c>
+      <c r="T1" t="s">
         <v>5</v>
-      </c>
-[...1 lines deleted...]
-        <v>90</v>
       </c>
       <c r="U1" t="s">
         <v>91</v>
       </c>
       <c r="V1" t="s">
         <v>92</v>
       </c>
       <c r="W1" t="s">
+        <v>93</v>
+      </c>
+      <c r="X1" t="s">
         <v>6</v>
-      </c>
-[...1 lines deleted...]
-        <v>93</v>
       </c>
       <c r="Y1" t="s">
         <v>94</v>
       </c>
       <c r="Z1" t="s">
         <v>95</v>
       </c>
       <c r="AA1" t="s">
+        <v>96</v>
+      </c>
+      <c r="AB1" t="s">
         <v>7</v>
-      </c>
-[...1 lines deleted...]
-        <v>96</v>
       </c>
       <c r="AC1" t="s">
         <v>97</v>
       </c>
       <c r="AD1" t="s">
         <v>98</v>
       </c>
       <c r="AE1" t="s">
+        <v>99</v>
+      </c>
+      <c r="AF1" t="s">
         <v>8</v>
-      </c>
-[...1 lines deleted...]
-        <v>99</v>
       </c>
       <c r="AG1" t="s">
         <v>100</v>
       </c>
       <c r="AH1" t="s">
         <v>101</v>
       </c>
       <c r="AI1" t="s">
+        <v>102</v>
+      </c>
+      <c r="AJ1" t="s">
         <v>9</v>
-      </c>
-[...1 lines deleted...]
-        <v>102</v>
       </c>
       <c r="AK1" t="s">
         <v>103</v>
       </c>
       <c r="AL1" t="s">
         <v>104</v>
       </c>
       <c r="AM1" t="s">
+        <v>105</v>
+      </c>
+      <c r="AN1" t="s">
         <v>10</v>
-      </c>
-[...1 lines deleted...]
-        <v>105</v>
       </c>
       <c r="AO1" t="s">
         <v>106</v>
       </c>
       <c r="AP1" t="s">
         <v>107</v>
       </c>
       <c r="AQ1" t="s">
+        <v>108</v>
+      </c>
+      <c r="AR1" t="s">
         <v>11</v>
-      </c>
-[...1 lines deleted...]
-        <v>108</v>
       </c>
       <c r="AS1" t="s">
         <v>109</v>
       </c>
       <c r="AT1" t="s">
         <v>110</v>
       </c>
       <c r="AU1" t="s">
+        <v>111</v>
+      </c>
+      <c r="AV1" t="s">
         <v>12</v>
-      </c>
-[...1 lines deleted...]
-        <v>111</v>
       </c>
       <c r="AW1" t="s">
         <v>112</v>
       </c>
       <c r="AX1" t="s">
         <v>113</v>
       </c>
       <c r="AY1" t="s">
+        <v>114</v>
+      </c>
+      <c r="AZ1" t="s">
         <v>13</v>
-      </c>
-[...1 lines deleted...]
-        <v>114</v>
       </c>
       <c r="BA1" t="s">
         <v>115</v>
       </c>
       <c r="BB1" t="s">
         <v>116</v>
       </c>
       <c r="BC1" t="s">
+        <v>117</v>
+      </c>
+      <c r="BD1" t="s">
         <v>14</v>
       </c>
     </row>
-    <row r="2" spans="1:55">
+    <row r="2" spans="1:56">
       <c r="A2" t="s">
         <v>16</v>
       </c>
       <c r="B2">
+        <v>31252000.0</v>
+      </c>
+      <c r="C2">
         <v>57928000.0</v>
       </c>
-      <c r="C2">
+      <c r="D2">
         <v>43630000.0</v>
       </c>
-      <c r="D2">
+      <c r="E2">
         <v>34876000.0</v>
       </c>
-      <c r="E2">
+      <c r="F2">
         <v>32487000.0</v>
       </c>
-      <c r="F2">
+      <c r="G2">
         <v>47942000.0</v>
       </c>
-      <c r="G2">
+      <c r="H2">
         <v>33597000.0</v>
       </c>
-      <c r="H2">
+      <c r="I2">
         <v>27791000.0</v>
       </c>
-      <c r="I2">
+      <c r="J2">
         <v>25136000.0</v>
       </c>
-      <c r="J2">
+      <c r="K2">
         <v>43398000.0</v>
       </c>
-      <c r="K2">
+      <c r="L2">
         <v>32626000.0</v>
       </c>
-      <c r="L2">
+      <c r="M2">
         <v>27890000.0</v>
       </c>
-      <c r="M2">
+      <c r="N2">
         <v>27188000.0</v>
       </c>
-      <c r="N2">
+      <c r="O2">
         <v>29236000.0</v>
       </c>
-      <c r="O2">
+      <c r="P2">
         <v>11929000.0</v>
       </c>
-      <c r="P2">
+      <c r="Q2">
         <v>7008000.0</v>
       </c>
-      <c r="Q2">
+      <c r="R2">
         <v>13250000.0</v>
       </c>
-      <c r="R2">
+      <c r="S2">
         <v>52316000.0</v>
       </c>
-      <c r="S2">
+      <c r="T2">
         <v>69883000.0</v>
       </c>
-      <c r="T2">
+      <c r="U2">
         <v>21019000.0</v>
       </c>
-      <c r="U2">
+      <c r="V2">
         <v>7391000.0</v>
       </c>
-      <c r="V2">
+      <c r="W2">
         <v>24583000.0</v>
       </c>
-      <c r="W2">
+      <c r="X2">
         <v>25026000.0</v>
       </c>
-      <c r="X2">
+      <c r="Y2">
         <v>10123000.0</v>
       </c>
-      <c r="Y2">
+      <c r="Z2">
         <v>10603000.0</v>
       </c>
-      <c r="Z2">
+      <c r="AA2">
         <v>24778000.0</v>
       </c>
-      <c r="AA2">
+      <c r="AB2">
         <v>16107000.0</v>
       </c>
-      <c r="AB2">
+      <c r="AC2">
         <v>6393000.0</v>
       </c>
-      <c r="AC2">
+      <c r="AD2">
         <v>6414000.0</v>
       </c>
-      <c r="AD2">
+      <c r="AE2">
         <v>1419000.0</v>
       </c>
-      <c r="AE2">
+      <c r="AF2">
         <v>26561000.0</v>
       </c>
-      <c r="AF2">
+      <c r="AG2">
         <v>16902000.0</v>
       </c>
-      <c r="AG2">
+      <c r="AH2">
         <v>6228000.0</v>
       </c>
-      <c r="AH2">
+      <c r="AI2">
         <v>16457000.0</v>
       </c>
-      <c r="AI2">
+      <c r="AJ2">
         <v>18323000.0</v>
       </c>
-      <c r="AJ2">
+      <c r="AK2">
         <v>9768000.0</v>
       </c>
-      <c r="AK2">
+      <c r="AL2">
         <v>4834000.0</v>
       </c>
-      <c r="AL2">
+      <c r="AM2">
         <v>18056000.0</v>
       </c>
-      <c r="AM2">
+      <c r="AN2">
         <v>14326000.0</v>
       </c>
-      <c r="AN2">
+      <c r="AO2">
         <v>13139000.0</v>
       </c>
-      <c r="AO2">
+      <c r="AP2">
         <v>16941000.0</v>
       </c>
-      <c r="AP2">
+      <c r="AQ2">
         <v>16686000.0</v>
       </c>
-      <c r="AQ2">
+      <c r="AR2">
         <v>21203000.0</v>
       </c>
-      <c r="AR2">
+      <c r="AS2">
         <v>17328000.0</v>
       </c>
-      <c r="AS2">
+      <c r="AT2">
         <v>17595000.0</v>
       </c>
-      <c r="AT2">
+      <c r="AU2">
         <v>15807000.0</v>
       </c>
-      <c r="AU2">
+      <c r="AV2">
         <v>19888000.0</v>
       </c>
-      <c r="AV2">
+      <c r="AW2">
         <v>13789000.0</v>
       </c>
-      <c r="AW2">
+      <c r="AX2">
         <v>13547000.0</v>
       </c>
-      <c r="AX2">
+      <c r="AY2">
         <v>14649000.0</v>
       </c>
-      <c r="AY2">
+      <c r="AZ2">
         <v>14262000.0</v>
       </c>
-      <c r="AZ2"/>
       <c r="BA2"/>
       <c r="BB2"/>
-      <c r="BC2">
+      <c r="BC2"/>
+      <c r="BD2">
         <v>13924000.0</v>
       </c>
     </row>
-    <row r="3" spans="1:55">
+    <row r="3" spans="1:56">
       <c r="A3" t="s">
         <v>17</v>
       </c>
       <c r="B3"/>
       <c r="C3"/>
       <c r="D3"/>
       <c r="E3"/>
       <c r="F3"/>
       <c r="G3"/>
       <c r="H3"/>
       <c r="I3"/>
       <c r="J3"/>
       <c r="K3"/>
       <c r="L3"/>
       <c r="M3"/>
       <c r="N3"/>
       <c r="O3"/>
       <c r="P3"/>
       <c r="Q3"/>
       <c r="R3"/>
       <c r="S3"/>
       <c r="T3"/>
       <c r="U3"/>
       <c r="V3"/>
       <c r="W3"/>
@@ -3822,52 +3831,53 @@
       <c r="AE3"/>
       <c r="AF3"/>
       <c r="AG3"/>
       <c r="AH3"/>
       <c r="AI3"/>
       <c r="AJ3"/>
       <c r="AK3"/>
       <c r="AL3"/>
       <c r="AM3"/>
       <c r="AN3"/>
       <c r="AO3"/>
       <c r="AP3"/>
       <c r="AQ3"/>
       <c r="AR3"/>
       <c r="AS3"/>
       <c r="AT3"/>
       <c r="AU3"/>
       <c r="AV3"/>
       <c r="AW3"/>
       <c r="AX3"/>
       <c r="AY3"/>
       <c r="AZ3"/>
       <c r="BA3"/>
       <c r="BB3"/>
       <c r="BC3"/>
-    </row>
-    <row r="4" spans="1:55">
+      <c r="BD3"/>
+    </row>
+    <row r="4" spans="1:56">
       <c r="A4" t="s">
         <v>18</v>
       </c>
       <c r="B4"/>
       <c r="C4"/>
       <c r="D4"/>
       <c r="E4"/>
       <c r="F4"/>
       <c r="G4"/>
       <c r="H4"/>
       <c r="I4"/>
       <c r="J4"/>
       <c r="K4"/>
       <c r="L4"/>
       <c r="M4"/>
       <c r="N4"/>
       <c r="O4"/>
       <c r="P4"/>
       <c r="Q4"/>
       <c r="R4"/>
       <c r="S4"/>
       <c r="T4"/>
       <c r="U4"/>
       <c r="V4"/>
       <c r="W4"/>
@@ -3881,1716 +3891,1745 @@
       <c r="AE4"/>
       <c r="AF4"/>
       <c r="AG4"/>
       <c r="AH4"/>
       <c r="AI4"/>
       <c r="AJ4"/>
       <c r="AK4"/>
       <c r="AL4"/>
       <c r="AM4"/>
       <c r="AN4"/>
       <c r="AO4"/>
       <c r="AP4"/>
       <c r="AQ4"/>
       <c r="AR4"/>
       <c r="AS4"/>
       <c r="AT4"/>
       <c r="AU4"/>
       <c r="AV4"/>
       <c r="AW4"/>
       <c r="AX4"/>
       <c r="AY4"/>
       <c r="AZ4"/>
       <c r="BA4"/>
       <c r="BB4"/>
       <c r="BC4"/>
-    </row>
-    <row r="5" spans="1:55">
+      <c r="BD4"/>
+    </row>
+    <row r="5" spans="1:56">
       <c r="A5" t="s">
         <v>19</v>
       </c>
       <c r="B5">
+        <v>-7276000.0</v>
+      </c>
+      <c r="C5">
         <v>-7315000.0</v>
       </c>
-      <c r="C5">
+      <c r="D5">
         <v>-7119000.0</v>
       </c>
-      <c r="D5">
+      <c r="E5">
         <v>-5760000.0</v>
       </c>
-      <c r="E5">
+      <c r="F5">
         <v>-4354000.0</v>
       </c>
-      <c r="F5">
+      <c r="G5">
         <v>-5582000.0</v>
       </c>
-      <c r="G5">
+      <c r="H5">
         <v>-6734000.0</v>
       </c>
-      <c r="H5">
+      <c r="I5">
         <v>-2090000.0</v>
       </c>
-      <c r="I5">
+      <c r="J5">
         <v>-4171000.0</v>
       </c>
-      <c r="J5">
+      <c r="K5">
         <v>-4647000.0</v>
       </c>
-      <c r="K5">
+      <c r="L5">
         <v>-3928000.0</v>
       </c>
-      <c r="L5">
+      <c r="M5">
         <v>-4761000.0</v>
       </c>
-      <c r="M5">
+      <c r="N5">
         <v>-3988000.0</v>
       </c>
-      <c r="N5">
+      <c r="O5">
         <v>-4273000.0</v>
       </c>
-      <c r="O5">
+      <c r="P5">
         <v>-4529000.0</v>
       </c>
-      <c r="P5">
+      <c r="Q5">
         <v>-9670000.0</v>
       </c>
-      <c r="Q5">
+      <c r="R5">
         <v>-5470000.0</v>
       </c>
-      <c r="R5">
+      <c r="S5">
         <v>-1247000.0</v>
       </c>
-      <c r="S5">
+      <c r="T5">
         <v>-560000.0</v>
       </c>
-      <c r="T5">
+      <c r="U5">
         <v>-1691000.0</v>
       </c>
-      <c r="U5">
+      <c r="V5">
         <v>954000.0</v>
       </c>
-      <c r="V5">
+      <c r="W5">
         <v>-856000.0</v>
       </c>
-      <c r="W5">
+      <c r="X5">
         <v>-201000.0</v>
       </c>
-      <c r="X5">
+      <c r="Y5">
         <v>-359000.0</v>
       </c>
-      <c r="Y5">
+      <c r="Z5">
         <v>50000.0</v>
       </c>
-      <c r="Z5">
+      <c r="AA5">
         <v>128000.0</v>
       </c>
-      <c r="AA5">
+      <c r="AB5">
         <v>1432000.0</v>
       </c>
-      <c r="AB5">
+      <c r="AC5">
         <v>412000.0</v>
       </c>
-      <c r="AC5">
+      <c r="AD5">
         <v>667000.0</v>
       </c>
-      <c r="AD5">
+      <c r="AE5">
         <v>712000.0</v>
       </c>
-      <c r="AE5">
+      <c r="AF5">
         <v>291000.0</v>
       </c>
-      <c r="AF5">
+      <c r="AG5">
         <v>-34000.0</v>
       </c>
-      <c r="AG5">
+      <c r="AH5">
         <v>457000.0</v>
       </c>
-      <c r="AH5">
+      <c r="AI5">
         <v>1738000.0</v>
       </c>
-      <c r="AI5">
+      <c r="AJ5">
         <v>352000.0</v>
       </c>
-      <c r="AJ5">
+      <c r="AK5">
         <v>543000.0</v>
       </c>
-      <c r="AK5">
+      <c r="AL5">
         <v>74000.0</v>
       </c>
-      <c r="AL5">
+      <c r="AM5">
         <v>-297000.0</v>
       </c>
-      <c r="AM5">
+      <c r="AN5">
         <v>-543000.0</v>
       </c>
-      <c r="AN5">
+      <c r="AO5">
         <v>-444000.0</v>
       </c>
-      <c r="AO5">
+      <c r="AP5">
         <v>-140000.0</v>
       </c>
-      <c r="AP5">
+      <c r="AQ5">
         <v>83000.0</v>
       </c>
-      <c r="AQ5">
+      <c r="AR5">
         <v>108000.0</v>
       </c>
-      <c r="AR5">
+      <c r="AS5">
         <v>66000.0</v>
       </c>
-      <c r="AS5">
+      <c r="AT5">
         <v>655000.0</v>
       </c>
-      <c r="AT5">
+      <c r="AU5">
         <v>-222000.0</v>
       </c>
-      <c r="AU5">
+      <c r="AV5">
         <v>85000.0</v>
       </c>
-      <c r="AV5">
+      <c r="AW5">
         <v>521000.0</v>
       </c>
-      <c r="AW5">
+      <c r="AX5">
         <v>1409000.0</v>
       </c>
-      <c r="AX5">
+      <c r="AY5">
         <v>927000.0</v>
       </c>
-      <c r="AY5">
+      <c r="AZ5">
         <v>926000.0</v>
       </c>
-      <c r="AZ5">
+      <c r="BA5">
         <v>519000.0</v>
       </c>
-      <c r="BA5"/>
       <c r="BB5"/>
       <c r="BC5"/>
-    </row>
-    <row r="6" spans="1:55">
+      <c r="BD5"/>
+    </row>
+    <row r="6" spans="1:56">
       <c r="A6" t="s">
         <v>20</v>
       </c>
       <c r="B6"/>
       <c r="C6"/>
       <c r="D6"/>
       <c r="E6"/>
       <c r="F6"/>
       <c r="G6"/>
       <c r="H6"/>
       <c r="I6"/>
       <c r="J6"/>
       <c r="K6"/>
       <c r="L6"/>
       <c r="M6"/>
       <c r="N6"/>
       <c r="O6"/>
       <c r="P6"/>
       <c r="Q6"/>
       <c r="R6"/>
       <c r="S6"/>
       <c r="T6"/>
       <c r="U6"/>
       <c r="V6"/>
       <c r="W6"/>
       <c r="X6"/>
       <c r="Y6"/>
       <c r="Z6"/>
       <c r="AA6"/>
       <c r="AB6"/>
       <c r="AC6"/>
       <c r="AD6"/>
       <c r="AE6"/>
-      <c r="AF6">
+      <c r="AF6"/>
+      <c r="AG6">
         <v>454745000.0</v>
       </c>
-      <c r="AG6">
+      <c r="AH6">
         <v>399508000.0</v>
       </c>
-      <c r="AH6">
+      <c r="AI6">
         <v>566015000.0</v>
       </c>
-      <c r="AI6">
+      <c r="AJ6">
         <v>487163000.0</v>
       </c>
-      <c r="AJ6">
+      <c r="AK6">
         <v>454745000.0</v>
       </c>
-      <c r="AK6">
+      <c r="AL6">
         <v>399508000.0</v>
       </c>
-      <c r="AL6">
+      <c r="AM6">
         <v>355005000.0</v>
       </c>
-      <c r="AM6">
+      <c r="AN6">
         <v>291026000.0</v>
       </c>
-      <c r="AN6">
+      <c r="AO6">
         <v>256531000.0</v>
       </c>
-      <c r="AO6">
+      <c r="AP6">
         <v>236532000.0</v>
       </c>
-      <c r="AP6">
-[...1 lines deleted...]
-      </c>
       <c r="AQ6">
         <v>0.0</v>
       </c>
       <c r="AR6">
         <v>0.0</v>
       </c>
       <c r="AS6">
         <v>0.0</v>
       </c>
       <c r="AT6">
         <v>0.0</v>
       </c>
       <c r="AU6">
         <v>0.0</v>
       </c>
       <c r="AV6">
         <v>0.0</v>
       </c>
       <c r="AW6">
         <v>0.0</v>
       </c>
       <c r="AX6">
         <v>0.0</v>
       </c>
-      <c r="AY6"/>
+      <c r="AY6">
+        <v>0.0</v>
+      </c>
       <c r="AZ6"/>
       <c r="BA6"/>
       <c r="BB6"/>
       <c r="BC6"/>
-    </row>
-    <row r="7" spans="1:55">
+      <c r="BD6"/>
+    </row>
+    <row r="7" spans="1:56">
       <c r="A7" t="s">
         <v>21</v>
       </c>
       <c r="B7">
+        <v>262753000.0</v>
+      </c>
+      <c r="C7">
         <v>267177000.0</v>
       </c>
-      <c r="C7">
+      <c r="D7">
         <v>267155000.0</v>
       </c>
-      <c r="D7">
+      <c r="E7">
         <v>267742000.0</v>
       </c>
-      <c r="E7">
+      <c r="F7">
         <v>218825000.0</v>
       </c>
-      <c r="F7">
+      <c r="G7">
         <v>220075000.0</v>
       </c>
-      <c r="G7">
+      <c r="H7">
         <v>223235000.0</v>
       </c>
-      <c r="H7">
+      <c r="I7">
         <v>211426000.0</v>
       </c>
-      <c r="I7">
+      <c r="J7">
         <v>209220000.0</v>
       </c>
-      <c r="J7">
+      <c r="K7">
         <v>211844000.0</v>
       </c>
-      <c r="K7">
+      <c r="L7">
         <v>215684000.0</v>
       </c>
-      <c r="L7">
+      <c r="M7">
         <v>216862000.0</v>
       </c>
-      <c r="M7">
+      <c r="N7">
         <v>201117000.0</v>
       </c>
-      <c r="N7">
+      <c r="O7">
         <v>189587000.0</v>
       </c>
-      <c r="O7">
+      <c r="P7">
         <v>192762000.0</v>
       </c>
-      <c r="P7">
+      <c r="Q7">
         <v>194365000.0</v>
       </c>
-      <c r="Q7">
+      <c r="R7">
         <v>196371000.0</v>
       </c>
-      <c r="R7">
+      <c r="S7">
         <v>187407000.0</v>
       </c>
-      <c r="S7">
+      <c r="T7">
         <v>191890000.0</v>
       </c>
-      <c r="T7">
+      <c r="U7">
         <v>191207000.0</v>
       </c>
-      <c r="U7">
+      <c r="V7">
         <v>192266000.0</v>
       </c>
-      <c r="V7">
+      <c r="W7">
         <v>193876000.0</v>
       </c>
-      <c r="W7">
+      <c r="X7">
         <v>196614000.0</v>
       </c>
-      <c r="X7">
+      <c r="Y7">
         <v>193444000.0</v>
       </c>
-      <c r="Y7">
+      <c r="Z7">
         <v>194903000.0</v>
       </c>
-      <c r="Z7">
+      <c r="AA7">
         <v>194607000.0</v>
       </c>
-      <c r="AA7">
+      <c r="AB7">
         <v>197625000.0</v>
       </c>
-      <c r="AB7">
+      <c r="AC7">
         <v>54188000.0</v>
       </c>
-      <c r="AC7">
+      <c r="AD7">
         <v>54273000.0</v>
       </c>
-      <c r="AD7">
+      <c r="AE7">
         <v>59333000.0</v>
       </c>
-      <c r="AE7"/>
       <c r="AF7"/>
       <c r="AG7"/>
       <c r="AH7"/>
       <c r="AI7"/>
       <c r="AJ7"/>
       <c r="AK7"/>
       <c r="AL7"/>
       <c r="AM7"/>
       <c r="AN7"/>
       <c r="AO7"/>
       <c r="AP7"/>
       <c r="AQ7"/>
       <c r="AR7"/>
       <c r="AS7"/>
       <c r="AT7"/>
       <c r="AU7"/>
       <c r="AV7"/>
       <c r="AW7"/>
       <c r="AX7"/>
       <c r="AY7"/>
       <c r="AZ7"/>
       <c r="BA7"/>
       <c r="BB7"/>
       <c r="BC7"/>
-    </row>
-    <row r="8" spans="1:55">
+      <c r="BD7"/>
+    </row>
+    <row r="8" spans="1:56">
       <c r="A8" t="s">
         <v>22</v>
       </c>
       <c r="B8">
+        <v>921000.0</v>
+      </c>
+      <c r="C8">
         <v>920000.0</v>
       </c>
-      <c r="C8">
+      <c r="D8">
         <v>891000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>890000.0</v>
       </c>
       <c r="E8">
         <v>890000.0</v>
       </c>
       <c r="F8">
         <v>890000.0</v>
       </c>
       <c r="G8">
+        <v>890000.0</v>
+      </c>
+      <c r="H8">
         <v>853000.0</v>
       </c>
-      <c r="H8">
+      <c r="I8">
         <v>852000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>851000.0</v>
       </c>
       <c r="J8">
         <v>851000.0</v>
       </c>
       <c r="K8">
-        <v>813000.0</v>
+        <v>851000.0</v>
       </c>
       <c r="L8">
         <v>813000.0</v>
       </c>
       <c r="M8">
-        <v>812000.0</v>
+        <v>813000.0</v>
       </c>
       <c r="N8">
         <v>812000.0</v>
       </c>
       <c r="O8">
-        <v>776000.0</v>
+        <v>812000.0</v>
       </c>
       <c r="P8">
         <v>776000.0</v>
       </c>
       <c r="Q8">
         <v>776000.0</v>
       </c>
       <c r="R8">
+        <v>776000.0</v>
+      </c>
+      <c r="S8">
         <v>765000.0</v>
       </c>
-      <c r="S8">
+      <c r="T8">
         <v>732000.0</v>
       </c>
-      <c r="T8">
+      <c r="U8">
         <v>715000.0</v>
       </c>
-      <c r="U8">
+      <c r="V8">
         <v>716000.0</v>
       </c>
-      <c r="V8"/>
       <c r="W8"/>
       <c r="X8"/>
       <c r="Y8"/>
       <c r="Z8"/>
       <c r="AA8"/>
       <c r="AB8"/>
       <c r="AC8"/>
       <c r="AD8"/>
       <c r="AE8"/>
       <c r="AF8"/>
       <c r="AG8"/>
       <c r="AH8"/>
       <c r="AI8"/>
       <c r="AJ8"/>
       <c r="AK8"/>
       <c r="AL8"/>
       <c r="AM8"/>
       <c r="AN8"/>
       <c r="AO8"/>
       <c r="AP8"/>
       <c r="AQ8"/>
       <c r="AR8"/>
       <c r="AS8"/>
       <c r="AT8"/>
       <c r="AU8"/>
       <c r="AV8"/>
       <c r="AW8"/>
       <c r="AX8"/>
       <c r="AY8"/>
       <c r="AZ8"/>
       <c r="BA8"/>
       <c r="BB8"/>
       <c r="BC8"/>
-    </row>
-    <row r="9" spans="1:55">
+      <c r="BD8"/>
+    </row>
+    <row r="9" spans="1:56">
       <c r="A9" t="s">
         <v>23</v>
       </c>
       <c r="B9"/>
-      <c r="C9">
+      <c r="C9"/>
+      <c r="D9">
         <v>1912193000.0</v>
       </c>
-      <c r="D9">
+      <c r="E9">
         <v>1866753000.0</v>
       </c>
-      <c r="E9">
+      <c r="F9">
         <v>1832008000.0</v>
       </c>
-      <c r="F9">
+      <c r="G9">
         <v>1787693000.0</v>
       </c>
-      <c r="G9">
+      <c r="H9">
         <v>1730838000.0</v>
       </c>
-      <c r="H9">
+      <c r="I9">
         <v>1691462000.0</v>
       </c>
-      <c r="I9"/>
       <c r="J9"/>
       <c r="K9"/>
-      <c r="L9">
+      <c r="L9"/>
+      <c r="M9">
         <v>1537157000.0</v>
       </c>
-      <c r="M9">
+      <c r="N9">
         <v>1502470000.0</v>
       </c>
-      <c r="N9">
+      <c r="O9">
         <v>1466079000.0</v>
       </c>
-      <c r="O9">
+      <c r="P9">
         <v>1412795000.0</v>
       </c>
-      <c r="P9">
+      <c r="Q9">
         <v>1378700000.0</v>
       </c>
-      <c r="Q9">
+      <c r="R9">
         <v>1348467000.0</v>
       </c>
-      <c r="R9">
+      <c r="S9">
         <v>1306290000.0</v>
       </c>
-      <c r="S9">
+      <c r="T9">
         <v>1280498000.0</v>
       </c>
-      <c r="T9">
+      <c r="U9">
         <v>1184795000.0</v>
       </c>
-      <c r="U9">
+      <c r="V9">
         <v>1152104000.0</v>
       </c>
-      <c r="V9">
+      <c r="W9">
         <v>1101205000.0</v>
       </c>
-      <c r="W9">
+      <c r="X9">
         <v>1052322000.0</v>
       </c>
-      <c r="X9">
+      <c r="Y9">
         <v>993688000.0</v>
       </c>
-      <c r="Y9">
+      <c r="Z9">
         <v>961326000.0</v>
       </c>
-      <c r="Z9">
+      <c r="AA9">
         <v>933094000.0</v>
       </c>
-      <c r="AA9">
+      <c r="AB9">
         <v>872791000.0</v>
       </c>
-      <c r="AB9">
+      <c r="AC9">
         <v>827758000.0</v>
       </c>
-      <c r="AC9">
+      <c r="AD9">
         <v>791403000.0</v>
       </c>
-      <c r="AD9">
+      <c r="AE9">
         <v>756349000.0</v>
       </c>
-      <c r="AE9">
+      <c r="AF9">
         <v>697938000.0</v>
       </c>
-      <c r="AF9">
+      <c r="AG9">
         <v>668406000.0</v>
       </c>
-      <c r="AG9">
+      <c r="AH9">
         <v>605897000.0</v>
       </c>
-      <c r="AH9">
+      <c r="AI9">
         <v>566015000.0</v>
       </c>
-      <c r="AI9">
+      <c r="AJ9">
         <v>487163000.0</v>
       </c>
-      <c r="AJ9">
+      <c r="AK9">
         <v>454745000.0</v>
       </c>
-      <c r="AK9">
+      <c r="AL9">
         <v>399508000.0</v>
       </c>
-      <c r="AL9">
+      <c r="AM9">
         <v>355005000.0</v>
       </c>
-      <c r="AM9">
+      <c r="AN9">
         <v>291026000.0</v>
       </c>
-      <c r="AN9">
+      <c r="AO9">
         <v>256531000.0</v>
       </c>
-      <c r="AO9">
+      <c r="AP9">
         <v>236532000.0</v>
       </c>
-      <c r="AP9">
+      <c r="AQ9">
         <v>211793000.0</v>
       </c>
-      <c r="AQ9">
+      <c r="AR9">
         <v>190703000.0</v>
       </c>
-      <c r="AR9">
+      <c r="AS9">
         <v>175654000.0</v>
       </c>
-      <c r="AS9">
+      <c r="AT9">
         <v>161090000.0</v>
       </c>
-      <c r="AT9">
+      <c r="AU9">
         <v>144837000.0</v>
       </c>
-      <c r="AU9">
+      <c r="AV9">
         <v>136896000.0</v>
       </c>
-      <c r="AV9">
+      <c r="AW9">
         <v>94367000.0</v>
       </c>
-      <c r="AW9">
+      <c r="AX9">
         <v>88028000.0</v>
       </c>
-      <c r="AX9">
+      <c r="AY9">
         <v>15006000.0</v>
       </c>
-      <c r="AY9"/>
       <c r="AZ9"/>
       <c r="BA9"/>
       <c r="BB9"/>
       <c r="BC9"/>
-    </row>
-    <row r="10" spans="1:55">
+      <c r="BD9"/>
+    </row>
+    <row r="10" spans="1:56">
       <c r="A10" t="s">
         <v>24</v>
       </c>
       <c r="B10">
+        <v>207740000.0</v>
+      </c>
+      <c r="C10">
         <v>152944000.0</v>
       </c>
-      <c r="C10">
+      <c r="D10">
         <v>508595000.0</v>
       </c>
-      <c r="D10">
+      <c r="E10">
         <v>281583000.0</v>
       </c>
-      <c r="E10">
+      <c r="F10">
         <v>221718000.0</v>
       </c>
-      <c r="F10">
+      <c r="G10">
         <v>184530000.0</v>
       </c>
-      <c r="G10">
+      <c r="H10">
         <v>412467000.0</v>
       </c>
-      <c r="H10">
+      <c r="I10">
         <v>145332000.0</v>
       </c>
-      <c r="I10">
+      <c r="J10">
         <v>150434000.0</v>
       </c>
-      <c r="J10">
+      <c r="K10">
         <v>102643000.0</v>
       </c>
-      <c r="K10">
+      <c r="L10">
         <v>186417000.0</v>
       </c>
-      <c r="L10">
+      <c r="M10">
         <v>147452000.0</v>
       </c>
-      <c r="M10">
+      <c r="N10">
         <v>160199000.0</v>
       </c>
-      <c r="N10">
+      <c r="O10">
         <v>134622000.0</v>
       </c>
-      <c r="O10">
+      <c r="P10">
         <v>206794000.0</v>
       </c>
-      <c r="P10">
+      <c r="Q10">
         <v>148246000.0</v>
       </c>
-      <c r="Q10">
+      <c r="R10">
         <v>138803000.0</v>
       </c>
-      <c r="R10">
+      <c r="S10">
         <v>130420000.0</v>
       </c>
-      <c r="S10">
+      <c r="T10">
         <v>520213000.0</v>
       </c>
-      <c r="T10">
+      <c r="U10">
         <v>278701000.0</v>
       </c>
-      <c r="U10">
+      <c r="V10">
         <v>196451000.0</v>
       </c>
-      <c r="V10">
+      <c r="W10">
         <v>155402000.0</v>
       </c>
-      <c r="W10">
+      <c r="X10">
         <v>202477000.0</v>
       </c>
-      <c r="X10">
+      <c r="Y10">
         <v>85513000.0</v>
       </c>
-      <c r="Y10">
+      <c r="Z10">
         <v>92950000.0</v>
       </c>
-      <c r="Z10">
+      <c r="AA10">
         <v>124158000.0</v>
       </c>
-      <c r="AA10">
+      <c r="AB10">
         <v>167812000.0</v>
       </c>
-      <c r="AB10">
+      <c r="AC10">
         <v>48943000.0</v>
       </c>
-      <c r="AC10">
+      <c r="AD10">
         <v>108360000.0</v>
       </c>
-      <c r="AD10">
+      <c r="AE10">
         <v>69132000.0</v>
       </c>
-      <c r="AE10">
+      <c r="AF10">
         <v>261100000.0</v>
       </c>
-      <c r="AF10">
+      <c r="AG10">
         <v>86894000.0</v>
       </c>
-      <c r="AG10">
+      <c r="AH10">
         <v>132868000.0</v>
       </c>
-      <c r="AH10">
+      <c r="AI10">
         <v>130990000.0</v>
       </c>
-      <c r="AI10">
+      <c r="AJ10">
         <v>213191000.0</v>
       </c>
-      <c r="AJ10">
+      <c r="AK10">
         <v>127600000.0</v>
       </c>
-      <c r="AK10">
+      <c r="AL10">
         <v>179884000.0</v>
       </c>
-      <c r="AL10">
+      <c r="AM10">
         <v>156327000.0</v>
       </c>
-      <c r="AM10">
+      <c r="AN10">
         <v>318926000.0</v>
       </c>
-      <c r="AN10">
+      <c r="AO10">
         <v>202611000.0</v>
       </c>
-      <c r="AO10">
+      <c r="AP10">
         <v>113127000.0</v>
       </c>
-      <c r="AP10">
+      <c r="AQ10">
         <v>90554000.0</v>
       </c>
-      <c r="AQ10">
+      <c r="AR10">
         <v>248022000.0</v>
       </c>
-      <c r="AR10">
+      <c r="AS10">
         <v>87836000.0</v>
       </c>
-      <c r="AS10">
+      <c r="AT10">
         <v>127635000.0</v>
       </c>
-      <c r="AT10">
+      <c r="AU10">
         <v>97859000.0</v>
       </c>
-      <c r="AU10">
+      <c r="AV10">
         <v>197944000.0</v>
       </c>
-      <c r="AV10">
+      <c r="AW10">
         <v>142098000.0</v>
       </c>
-      <c r="AW10">
+      <c r="AX10">
         <v>158006000.0</v>
       </c>
-      <c r="AX10">
+      <c r="AY10">
         <v>263366000.0</v>
       </c>
-      <c r="AY10">
+      <c r="AZ10">
         <v>88524000.0</v>
       </c>
-      <c r="AZ10">
+      <c r="BA10">
         <v>160852000.0</v>
       </c>
-      <c r="BA10"/>
       <c r="BB10"/>
-      <c r="BC10">
+      <c r="BC10"/>
+      <c r="BD10">
         <v>185623000.0</v>
       </c>
     </row>
-    <row r="11" spans="1:55">
+    <row r="11" spans="1:56">
       <c r="A11" t="s">
         <v>25</v>
       </c>
       <c r="B11"/>
-      <c r="C11">
+      <c r="C11"/>
+      <c r="D11">
         <v>508595000.0</v>
       </c>
-      <c r="D11">
+      <c r="E11">
         <v>281583000.0</v>
       </c>
-      <c r="E11">
+      <c r="F11">
         <v>221718000.0</v>
       </c>
-      <c r="F11">
+      <c r="G11">
         <v>184530000.0</v>
       </c>
-      <c r="G11">
+      <c r="H11">
         <v>412467000.0</v>
       </c>
-      <c r="H11">
+      <c r="I11">
         <v>145332000.0</v>
       </c>
-      <c r="I11"/>
       <c r="J11"/>
       <c r="K11"/>
-      <c r="L11">
+      <c r="L11"/>
+      <c r="M11">
         <v>147452000.0</v>
       </c>
-      <c r="M11">
+      <c r="N11">
         <v>160199000.0</v>
       </c>
-      <c r="N11">
+      <c r="O11">
         <v>134622000.0</v>
       </c>
-      <c r="O11">
+      <c r="P11">
         <v>206794000.0</v>
       </c>
-      <c r="P11">
+      <c r="Q11">
         <v>148246000.0</v>
       </c>
-      <c r="Q11">
+      <c r="R11">
         <v>138803000.0</v>
       </c>
-      <c r="R11">
+      <c r="S11">
         <v>130420000.0</v>
       </c>
-      <c r="S11">
+      <c r="T11">
         <v>520213000.0</v>
       </c>
-      <c r="T11">
+      <c r="U11">
         <v>278701000.0</v>
       </c>
-      <c r="U11">
+      <c r="V11">
         <v>196451000.0</v>
       </c>
-      <c r="V11"/>
       <c r="W11"/>
       <c r="X11"/>
       <c r="Y11"/>
       <c r="Z11"/>
       <c r="AA11"/>
       <c r="AB11"/>
       <c r="AC11"/>
       <c r="AD11"/>
       <c r="AE11"/>
       <c r="AF11"/>
       <c r="AG11"/>
       <c r="AH11"/>
       <c r="AI11"/>
       <c r="AJ11"/>
       <c r="AK11"/>
       <c r="AL11"/>
       <c r="AM11"/>
       <c r="AN11"/>
       <c r="AO11"/>
       <c r="AP11"/>
       <c r="AQ11"/>
       <c r="AR11"/>
       <c r="AS11"/>
       <c r="AT11"/>
       <c r="AU11"/>
       <c r="AV11"/>
       <c r="AW11"/>
       <c r="AX11"/>
       <c r="AY11"/>
       <c r="AZ11"/>
       <c r="BA11"/>
       <c r="BB11"/>
       <c r="BC11"/>
-    </row>
-    <row r="12" spans="1:55">
+      <c r="BD11"/>
+    </row>
+    <row r="12" spans="1:56">
       <c r="A12" t="s">
         <v>26</v>
       </c>
       <c r="B12">
+        <v>207740000.0</v>
+      </c>
+      <c r="C12">
         <v>152944000.0</v>
       </c>
-      <c r="C12">
+      <c r="D12">
         <v>508595000.0</v>
       </c>
-      <c r="D12">
+      <c r="E12">
         <v>281583000.0</v>
       </c>
-      <c r="E12">
+      <c r="F12">
         <v>221718000.0</v>
       </c>
-      <c r="F12">
+      <c r="G12">
         <v>184530000.0</v>
       </c>
-      <c r="G12">
+      <c r="H12">
         <v>412467000.0</v>
       </c>
-      <c r="H12">
+      <c r="I12">
         <v>145332000.0</v>
       </c>
-      <c r="I12">
+      <c r="J12">
         <v>150434000.0</v>
       </c>
-      <c r="J12">
+      <c r="K12">
         <v>102643000.0</v>
       </c>
-      <c r="K12">
+      <c r="L12">
         <v>186417000.0</v>
       </c>
-      <c r="L12">
+      <c r="M12">
         <v>147452000.0</v>
       </c>
-      <c r="M12">
+      <c r="N12">
         <v>160199000.0</v>
       </c>
-      <c r="N12">
+      <c r="O12">
         <v>134622000.0</v>
       </c>
-      <c r="O12">
+      <c r="P12">
         <v>206794000.0</v>
       </c>
-      <c r="P12">
+      <c r="Q12">
         <v>148246000.0</v>
       </c>
-      <c r="Q12">
+      <c r="R12">
         <v>138803000.0</v>
       </c>
-      <c r="R12">
+      <c r="S12">
         <v>130420000.0</v>
       </c>
-      <c r="S12">
+      <c r="T12">
         <v>520213000.0</v>
       </c>
-      <c r="T12">
+      <c r="U12">
         <v>278701000.0</v>
       </c>
-      <c r="U12">
+      <c r="V12">
         <v>196451000.0</v>
       </c>
-      <c r="V12">
+      <c r="W12">
         <v>155402000.0</v>
       </c>
-      <c r="W12">
+      <c r="X12">
         <v>202477000.0</v>
       </c>
-      <c r="X12">
+      <c r="Y12">
         <v>85513000.0</v>
       </c>
-      <c r="Y12">
+      <c r="Z12">
         <v>92950000.0</v>
       </c>
-      <c r="Z12">
+      <c r="AA12">
         <v>124158000.0</v>
       </c>
-      <c r="AA12">
+      <c r="AB12">
         <v>167812000.0</v>
       </c>
-      <c r="AB12">
+      <c r="AC12">
         <v>48943000.0</v>
       </c>
-      <c r="AC12">
+      <c r="AD12">
         <v>108360000.0</v>
       </c>
-      <c r="AD12">
+      <c r="AE12">
         <v>69132000.0</v>
       </c>
-      <c r="AE12">
+      <c r="AF12">
         <v>261100000.0</v>
       </c>
-      <c r="AF12">
+      <c r="AG12">
         <v>86894000.0</v>
       </c>
-      <c r="AG12">
+      <c r="AH12">
         <v>132868000.0</v>
       </c>
-      <c r="AH12">
+      <c r="AI12">
         <v>130990000.0</v>
       </c>
-      <c r="AI12">
+      <c r="AJ12">
         <v>213191000.0</v>
       </c>
-      <c r="AJ12">
+      <c r="AK12">
         <v>127600000.0</v>
       </c>
-      <c r="AK12">
+      <c r="AL12">
         <v>179884000.0</v>
       </c>
-      <c r="AL12">
+      <c r="AM12">
         <v>156327000.0</v>
       </c>
-      <c r="AM12">
+      <c r="AN12">
         <v>318926000.0</v>
       </c>
-      <c r="AN12">
+      <c r="AO12">
         <v>202611000.0</v>
       </c>
-      <c r="AO12">
+      <c r="AP12">
         <v>113127000.0</v>
       </c>
-      <c r="AP12">
+      <c r="AQ12">
         <v>90554000.0</v>
       </c>
-      <c r="AQ12">
+      <c r="AR12">
         <v>248022000.0</v>
       </c>
-      <c r="AR12">
+      <c r="AS12">
         <v>87836000.0</v>
       </c>
-      <c r="AS12">
+      <c r="AT12">
         <v>127635000.0</v>
       </c>
-      <c r="AT12">
+      <c r="AU12">
         <v>97859000.0</v>
       </c>
-      <c r="AU12">
+      <c r="AV12">
         <v>197944000.0</v>
       </c>
-      <c r="AV12">
+      <c r="AW12">
         <v>142098000.0</v>
       </c>
-      <c r="AW12">
+      <c r="AX12">
         <v>158006000.0</v>
       </c>
-      <c r="AX12">
+      <c r="AY12">
         <v>263366000.0</v>
       </c>
-      <c r="AY12">
+      <c r="AZ12">
         <v>88524000.0</v>
       </c>
-      <c r="AZ12">
+      <c r="BA12">
         <v>160852000.0</v>
       </c>
-      <c r="BA12"/>
       <c r="BB12"/>
-      <c r="BC12">
+      <c r="BC12"/>
+      <c r="BD12">
         <v>185623000.0</v>
       </c>
     </row>
-    <row r="13" spans="1:55">
+    <row r="13" spans="1:56">
       <c r="A13" t="s">
         <v>27</v>
       </c>
       <c r="B13">
+        <v>921000.0</v>
+      </c>
+      <c r="C13">
         <v>920000.0</v>
       </c>
-      <c r="C13">
+      <c r="D13">
         <v>891000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>890000.0</v>
       </c>
       <c r="E13">
         <v>890000.0</v>
       </c>
       <c r="F13">
         <v>890000.0</v>
       </c>
       <c r="G13">
+        <v>890000.0</v>
+      </c>
+      <c r="H13">
         <v>853000.0</v>
       </c>
-      <c r="H13">
+      <c r="I13">
         <v>852000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>851000.0</v>
       </c>
       <c r="J13">
         <v>851000.0</v>
       </c>
       <c r="K13">
-        <v>813000.0</v>
+        <v>851000.0</v>
       </c>
       <c r="L13">
         <v>813000.0</v>
       </c>
       <c r="M13">
-        <v>812000.0</v>
+        <v>813000.0</v>
       </c>
       <c r="N13">
         <v>812000.0</v>
       </c>
       <c r="O13">
-        <v>776000.0</v>
+        <v>812000.0</v>
       </c>
       <c r="P13">
         <v>776000.0</v>
       </c>
       <c r="Q13">
         <v>776000.0</v>
       </c>
       <c r="R13">
+        <v>776000.0</v>
+      </c>
+      <c r="S13">
         <v>765000.0</v>
       </c>
-      <c r="S13">
+      <c r="T13">
         <v>732000.0</v>
       </c>
-      <c r="T13">
+      <c r="U13">
         <v>715000.0</v>
       </c>
-      <c r="U13">
+      <c r="V13">
         <v>716000.0</v>
       </c>
-      <c r="V13">
+      <c r="W13">
         <v>715000.0</v>
       </c>
-      <c r="W13">
+      <c r="X13">
         <v>679000.0</v>
       </c>
-      <c r="X13">
+      <c r="Y13">
         <v>677000.0</v>
       </c>
-      <c r="Y13">
+      <c r="Z13">
         <v>676000.0</v>
       </c>
-      <c r="Z13">
+      <c r="AA13">
         <v>675000.0</v>
       </c>
-      <c r="AA13">
+      <c r="AB13">
         <v>632000.0</v>
       </c>
-      <c r="AB13">
+      <c r="AC13">
         <v>622000.0</v>
       </c>
-      <c r="AC13">
+      <c r="AD13">
         <v>620000.0</v>
       </c>
-      <c r="AD13">
+      <c r="AE13">
         <v>599000.0</v>
       </c>
-      <c r="AE13">
+      <c r="AF13">
         <v>575000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>574000.0</v>
       </c>
       <c r="AG13">
         <v>574000.0</v>
       </c>
       <c r="AH13">
+        <v>574000.0</v>
+      </c>
+      <c r="AI13">
         <v>563000.0</v>
       </c>
-      <c r="AI13">
+      <c r="AJ13">
         <v>541000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>539000.0</v>
       </c>
       <c r="AK13">
         <v>539000.0</v>
       </c>
       <c r="AL13">
+        <v>539000.0</v>
+      </c>
+      <c r="AM13">
         <v>530000.0</v>
       </c>
-      <c r="AM13">
+      <c r="AN13">
         <v>521000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>520000.0</v>
       </c>
       <c r="AO13">
         <v>520000.0</v>
       </c>
       <c r="AP13">
+        <v>520000.0</v>
+      </c>
+      <c r="AQ13">
         <v>519000.0</v>
       </c>
-      <c r="AQ13">
+      <c r="AR13">
         <v>517000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>518000.0</v>
       </c>
       <c r="AS13">
         <v>518000.0</v>
       </c>
       <c r="AT13">
-        <v>514000.0</v>
+        <v>518000.0</v>
       </c>
       <c r="AU13">
         <v>514000.0</v>
       </c>
       <c r="AV13">
-        <v>515000.0</v>
+        <v>514000.0</v>
       </c>
       <c r="AW13">
         <v>515000.0</v>
       </c>
       <c r="AX13">
-        <v>439000.0</v>
+        <v>515000.0</v>
       </c>
       <c r="AY13">
         <v>439000.0</v>
       </c>
       <c r="AZ13">
+        <v>439000.0</v>
+      </c>
+      <c r="BA13">
         <v>262444000.0</v>
       </c>
-      <c r="BA13"/>
       <c r="BB13"/>
-      <c r="BC13">
+      <c r="BC13"/>
+      <c r="BD13">
         <v>259945000.0</v>
       </c>
     </row>
-    <row r="14" spans="1:55">
+    <row r="14" spans="1:56">
       <c r="A14" t="s">
         <v>28</v>
       </c>
       <c r="B14">
+        <v>79416689.0</v>
+      </c>
+      <c r="C14">
         <v>79478003.0</v>
       </c>
-      <c r="C14">
+      <c r="D14">
         <v>79615876.0</v>
       </c>
-      <c r="D14">
+      <c r="E14">
         <v>79034228.0</v>
       </c>
-      <c r="E14">
+      <c r="F14">
         <v>78645000.0</v>
       </c>
-      <c r="F14">
+      <c r="G14">
         <v>78556000.0</v>
       </c>
-      <c r="G14">
+      <c r="H14">
         <v>77734000.0</v>
       </c>
-      <c r="H14">
+      <c r="I14">
         <v>76906000.0</v>
       </c>
-      <c r="I14">
+      <c r="J14">
         <v>75788525.0</v>
       </c>
-      <c r="J14">
+      <c r="K14">
         <v>75102099.0</v>
       </c>
-      <c r="K14">
+      <c r="L14">
         <v>68880740.0</v>
       </c>
-      <c r="L14">
+      <c r="M14">
         <v>68752061.0</v>
       </c>
-      <c r="M14">
+      <c r="N14">
         <v>68504772.0</v>
       </c>
-      <c r="N14">
+      <c r="O14">
         <v>71462547.0</v>
       </c>
-      <c r="O14">
+      <c r="P14">
         <v>70414247.0</v>
       </c>
-      <c r="P14">
+      <c r="Q14">
         <v>69829338.0</v>
       </c>
-      <c r="Q14">
+      <c r="R14">
         <v>69811979.0</v>
       </c>
-      <c r="R14">
+      <c r="S14">
         <v>70000473.0</v>
       </c>
-      <c r="S14">
+      <c r="T14">
         <v>70258779.0</v>
       </c>
-      <c r="T14">
+      <c r="U14">
         <v>68274912.0</v>
       </c>
-      <c r="U14">
+      <c r="V14">
         <v>67554777.0</v>
       </c>
-      <c r="V14">
+      <c r="W14">
         <v>66360217.0</v>
       </c>
-      <c r="W14">
+      <c r="X14">
         <v>64358909.0</v>
       </c>
-      <c r="X14">
+      <c r="Y14">
         <v>60668084.0</v>
       </c>
-      <c r="Y14">
+      <c r="Z14">
         <v>56130614.0</v>
       </c>
-      <c r="Z14">
+      <c r="AA14">
         <v>57092982.0</v>
       </c>
-      <c r="AA14">
+      <c r="AB14">
         <v>56316374.0</v>
       </c>
-      <c r="AB14">
+      <c r="AC14">
         <v>55468728.0</v>
       </c>
-      <c r="AC14">
+      <c r="AD14">
         <v>54668087.0</v>
       </c>
-      <c r="AD14">
+      <c r="AE14">
         <v>55108335.0</v>
       </c>
-      <c r="AE14">
+      <c r="AF14">
         <v>54609318.0</v>
       </c>
-      <c r="AF14">
+      <c r="AG14">
         <v>53141198.0</v>
       </c>
-      <c r="AG14">
+      <c r="AH14">
         <v>49280107.0</v>
       </c>
-      <c r="AH14">
+      <c r="AI14">
         <v>44596534.0</v>
       </c>
-      <c r="AI14">
+      <c r="AJ14">
         <v>34522450.0</v>
       </c>
-      <c r="AJ14">
+      <c r="AK14">
         <v>39784633.0</v>
       </c>
-      <c r="AK14">
+      <c r="AL14">
         <v>34374882.0</v>
       </c>
-      <c r="AL14">
+      <c r="AM14">
         <v>32921576.0</v>
       </c>
-      <c r="AM14">
+      <c r="AN14">
         <v>25781278.0</v>
       </c>
-      <c r="AN14">
+      <c r="AO14">
         <v>24301063.0</v>
       </c>
-      <c r="AO14">
+      <c r="AP14">
         <v>23618093.0</v>
       </c>
-      <c r="AP14">
+      <c r="AQ14">
         <v>22402820.0</v>
       </c>
-      <c r="AQ14">
+      <c r="AR14">
         <v>22201408.0</v>
       </c>
-      <c r="AR14">
+      <c r="AS14">
         <v>21466021.0</v>
       </c>
-      <c r="AS14">
+      <c r="AT14">
         <v>21088220.0</v>
       </c>
-      <c r="AT14">
+      <c r="AU14">
         <v>20948966.0</v>
       </c>
-      <c r="AU14">
+      <c r="AV14">
         <v>18155870.0</v>
       </c>
-      <c r="AV14">
+      <c r="AW14">
         <v>16205254.0</v>
       </c>
-      <c r="AW14">
+      <c r="AX14">
         <v>15263653.0</v>
       </c>
-      <c r="AX14">
+      <c r="AY14">
         <v>14288653.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>7699851.0</v>
       </c>
       <c r="AZ14">
         <v>7699851.0</v>
       </c>
       <c r="BA14">
         <v>7699851.0</v>
       </c>
       <c r="BB14">
         <v>7699851.0</v>
       </c>
       <c r="BC14">
         <v>7699851.0</v>
       </c>
-    </row>
-    <row r="15" spans="1:55">
+      <c r="BD14">
+        <v>7699851.0</v>
+      </c>
+    </row>
+    <row r="15" spans="1:56">
       <c r="A15" t="s">
         <v>29</v>
       </c>
       <c r="B15"/>
       <c r="C15"/>
       <c r="D15"/>
       <c r="E15"/>
       <c r="F15"/>
       <c r="G15"/>
       <c r="H15"/>
       <c r="I15"/>
       <c r="J15"/>
       <c r="K15"/>
       <c r="L15"/>
       <c r="M15"/>
-      <c r="N15">
+      <c r="N15"/>
+      <c r="O15">
         <v>812000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>776000.0</v>
       </c>
       <c r="P15">
         <v>776000.0</v>
       </c>
       <c r="Q15">
         <v>776000.0</v>
       </c>
       <c r="R15">
+        <v>776000.0</v>
+      </c>
+      <c r="S15">
         <v>765000.0</v>
       </c>
-      <c r="S15">
+      <c r="T15">
         <v>732000.0</v>
       </c>
-      <c r="T15">
+      <c r="U15">
         <v>715000.0</v>
       </c>
-      <c r="U15">
+      <c r="V15">
         <v>716000.0</v>
       </c>
-      <c r="V15">
+      <c r="W15">
         <v>715000.0</v>
       </c>
-      <c r="W15">
+      <c r="X15">
         <v>679000.0</v>
       </c>
-      <c r="X15">
+      <c r="Y15">
         <v>677000.0</v>
       </c>
-      <c r="Y15">
+      <c r="Z15">
         <v>676000.0</v>
       </c>
-      <c r="Z15">
+      <c r="AA15">
         <v>675000.0</v>
       </c>
-      <c r="AA15">
+      <c r="AB15">
         <v>632000.0</v>
       </c>
-      <c r="AB15">
+      <c r="AC15">
         <v>622000.0</v>
       </c>
-      <c r="AC15">
+      <c r="AD15">
         <v>620000.0</v>
       </c>
-      <c r="AD15">
+      <c r="AE15">
         <v>599000.0</v>
       </c>
-      <c r="AE15">
+      <c r="AF15">
         <v>575000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>574000.0</v>
       </c>
       <c r="AG15">
         <v>574000.0</v>
       </c>
       <c r="AH15">
+        <v>574000.0</v>
+      </c>
+      <c r="AI15">
         <v>563000.0</v>
       </c>
-      <c r="AI15">
+      <c r="AJ15">
         <v>541000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>539000.0</v>
       </c>
       <c r="AK15">
         <v>539000.0</v>
       </c>
       <c r="AL15">
+        <v>539000.0</v>
+      </c>
+      <c r="AM15">
         <v>530000.0</v>
       </c>
-      <c r="AM15">
+      <c r="AN15">
         <v>521000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>520000.0</v>
       </c>
       <c r="AO15">
         <v>520000.0</v>
       </c>
       <c r="AP15">
+        <v>520000.0</v>
+      </c>
+      <c r="AQ15">
         <v>519000.0</v>
       </c>
-      <c r="AQ15">
+      <c r="AR15">
         <v>517000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>518000.0</v>
       </c>
       <c r="AS15">
         <v>518000.0</v>
       </c>
       <c r="AT15">
-        <v>514000.0</v>
+        <v>518000.0</v>
       </c>
       <c r="AU15">
         <v>514000.0</v>
       </c>
       <c r="AV15">
-        <v>515000.0</v>
+        <v>514000.0</v>
       </c>
       <c r="AW15">
         <v>515000.0</v>
       </c>
       <c r="AX15">
-        <v>0.0</v>
+        <v>515000.0</v>
       </c>
       <c r="AY15">
+        <v>0.0</v>
+      </c>
+      <c r="AZ15">
         <v>439000.0</v>
       </c>
-      <c r="AZ15"/>
       <c r="BA15"/>
       <c r="BB15"/>
       <c r="BC15"/>
-    </row>
-    <row r="16" spans="1:55">
+      <c r="BD15"/>
+    </row>
+    <row r="16" spans="1:56">
       <c r="A16" t="s">
         <v>30</v>
       </c>
       <c r="B16">
+        <v>13550000.0</v>
+      </c>
+      <c r="C16">
         <v>7774000.0</v>
       </c>
-      <c r="C16">
+      <c r="D16">
         <v>9076000.0</v>
       </c>
-      <c r="D16">
+      <c r="E16">
         <v>3244000.0</v>
       </c>
-      <c r="E16">
+      <c r="F16">
         <v>7162000.0</v>
       </c>
-      <c r="F16">
+      <c r="G16">
         <v>8209000.0</v>
       </c>
-      <c r="G16">
+      <c r="H16">
         <v>5585000.0</v>
       </c>
-      <c r="H16">
+      <c r="I16">
         <v>14169000.0</v>
       </c>
-      <c r="I16">
+      <c r="J16">
         <v>3671000.0</v>
       </c>
-      <c r="J16">
+      <c r="K16">
         <v>5729000.0</v>
       </c>
-      <c r="K16">
+      <c r="L16">
         <v>4649000.0</v>
       </c>
-      <c r="L16">
+      <c r="M16">
         <v>4191000.0</v>
       </c>
-      <c r="M16">
+      <c r="N16">
         <v>10379000.0</v>
       </c>
-      <c r="N16">
+      <c r="O16">
         <v>4085000.0</v>
       </c>
-      <c r="O16">
+      <c r="P16">
         <v>7708000.0</v>
       </c>
-      <c r="P16">
+      <c r="Q16">
         <v>3506000.0</v>
       </c>
-      <c r="Q16">
+      <c r="R16">
         <v>6826000.0</v>
       </c>
-      <c r="R16">
+      <c r="S16">
         <v>5573000.0</v>
       </c>
-      <c r="S16">
+      <c r="T16">
         <v>4539000.0</v>
       </c>
-      <c r="T16">
+      <c r="U16">
         <v>3914000.0</v>
       </c>
-      <c r="U16">
+      <c r="V16">
         <v>11586000.0</v>
       </c>
-      <c r="V16">
+      <c r="W16">
         <v>8105000.0</v>
       </c>
-      <c r="W16">
+      <c r="X16">
         <v>2692000.0</v>
       </c>
-      <c r="X16">
+      <c r="Y16">
         <v>7494000.0</v>
       </c>
-      <c r="Y16">
+      <c r="Z16">
         <v>4664000.0</v>
       </c>
-      <c r="Z16">
+      <c r="AA16">
         <v>4450000.0</v>
       </c>
-      <c r="AA16">
+      <c r="AB16">
         <v>3023000.0</v>
       </c>
-      <c r="AB16">
+      <c r="AC16">
         <v>3985000.0</v>
       </c>
-      <c r="AC16">
+      <c r="AD16">
         <v>11443000.0</v>
       </c>
-      <c r="AD16">
+      <c r="AE16">
         <v>10145000.0</v>
       </c>
-      <c r="AE16">
+      <c r="AF16">
         <v>7074000.0</v>
       </c>
-      <c r="AF16">
+      <c r="AG16">
         <v>6580000.0</v>
       </c>
-      <c r="AG16">
+      <c r="AH16">
         <v>3935000.0</v>
       </c>
-      <c r="AH16">
+      <c r="AI16">
         <v>2924000.0</v>
       </c>
-      <c r="AI16">
+      <c r="AJ16">
         <v>4948000.0</v>
       </c>
-      <c r="AJ16">
+      <c r="AK16">
         <v>3848000.0</v>
       </c>
-      <c r="AK16">
+      <c r="AL16">
         <v>2886000.0</v>
       </c>
-      <c r="AL16">
+      <c r="AM16">
         <v>9496000.0</v>
       </c>
-      <c r="AM16">
+      <c r="AN16">
         <v>2971000.0</v>
       </c>
-      <c r="AN16">
+      <c r="AO16">
         <v>13310000.0</v>
       </c>
-      <c r="AO16">
+      <c r="AP16">
         <v>9328000.0</v>
       </c>
-      <c r="AP16">
+      <c r="AQ16">
         <v>9199000.0</v>
       </c>
-      <c r="AQ16">
+      <c r="AR16">
         <v>7003000.0</v>
       </c>
-      <c r="AR16">
+      <c r="AS16">
         <v>7078000.0</v>
       </c>
-      <c r="AS16">
+      <c r="AT16">
         <v>7926000.0</v>
       </c>
-      <c r="AT16">
+      <c r="AU16">
         <v>6623000.0</v>
       </c>
-      <c r="AU16">
+      <c r="AV16">
         <v>5152000.0</v>
       </c>
-      <c r="AV16">
+      <c r="AW16">
         <v>7325000.0</v>
       </c>
-      <c r="AW16">
+      <c r="AX16">
         <v>8285000.0</v>
       </c>
-      <c r="AX16">
+      <c r="AY16">
         <v>8135000.0</v>
       </c>
-      <c r="AY16">
+      <c r="AZ16">
         <v>6838000.0</v>
       </c>
-      <c r="AZ16"/>
       <c r="BA16"/>
       <c r="BB16"/>
       <c r="BC16"/>
-    </row>
-    <row r="17" spans="1:55">
+      <c r="BD16"/>
+    </row>
+    <row r="17" spans="1:56">
       <c r="A17" t="s">
         <v>31</v>
       </c>
       <c r="B17"/>
       <c r="C17"/>
       <c r="D17"/>
       <c r="E17"/>
       <c r="F17"/>
       <c r="G17"/>
       <c r="H17"/>
       <c r="I17"/>
       <c r="J17"/>
       <c r="K17"/>
       <c r="L17"/>
       <c r="M17"/>
       <c r="N17"/>
       <c r="O17"/>
       <c r="P17"/>
       <c r="Q17"/>
       <c r="R17"/>
       <c r="S17"/>
       <c r="T17"/>
       <c r="U17"/>
       <c r="V17"/>
       <c r="W17"/>
@@ -5604,149 +5643,151 @@
       <c r="AE17"/>
       <c r="AF17"/>
       <c r="AG17"/>
       <c r="AH17"/>
       <c r="AI17"/>
       <c r="AJ17"/>
       <c r="AK17"/>
       <c r="AL17"/>
       <c r="AM17"/>
       <c r="AN17"/>
       <c r="AO17"/>
       <c r="AP17"/>
       <c r="AQ17"/>
       <c r="AR17"/>
       <c r="AS17"/>
       <c r="AT17"/>
       <c r="AU17"/>
       <c r="AV17"/>
       <c r="AW17"/>
       <c r="AX17"/>
       <c r="AY17"/>
       <c r="AZ17"/>
       <c r="BA17"/>
       <c r="BB17"/>
       <c r="BC17"/>
-    </row>
-    <row r="18" spans="1:55">
+      <c r="BD17"/>
+    </row>
+    <row r="18" spans="1:56">
       <c r="A18" t="s">
         <v>32</v>
       </c>
       <c r="B18"/>
       <c r="C18"/>
       <c r="D18"/>
       <c r="E18"/>
       <c r="F18"/>
       <c r="G18"/>
       <c r="H18"/>
       <c r="I18"/>
       <c r="J18"/>
       <c r="K18"/>
       <c r="L18"/>
       <c r="M18"/>
       <c r="N18"/>
       <c r="O18"/>
       <c r="P18"/>
       <c r="Q18"/>
       <c r="R18"/>
       <c r="S18"/>
       <c r="T18"/>
       <c r="U18"/>
       <c r="V18"/>
       <c r="W18"/>
       <c r="X18"/>
       <c r="Y18"/>
       <c r="Z18"/>
       <c r="AA18"/>
       <c r="AB18"/>
       <c r="AC18"/>
       <c r="AD18"/>
       <c r="AE18"/>
-      <c r="AF18">
-[...1 lines deleted...]
-      </c>
+      <c r="AF18"/>
       <c r="AG18">
         <v>0.0</v>
       </c>
       <c r="AH18">
         <v>0.0</v>
       </c>
       <c r="AI18">
+        <v>0.0</v>
+      </c>
+      <c r="AJ18">
         <v>4948000.0</v>
       </c>
-      <c r="AJ18">
+      <c r="AK18">
         <v>3848000.0</v>
       </c>
-      <c r="AK18">
+      <c r="AL18">
         <v>2886000.0</v>
       </c>
-      <c r="AL18">
+      <c r="AM18">
         <v>9496000.0</v>
       </c>
-      <c r="AM18">
+      <c r="AN18">
         <v>2971000.0</v>
       </c>
-      <c r="AN18">
+      <c r="AO18">
         <v>13310000.0</v>
       </c>
-      <c r="AO18">
+      <c r="AP18">
         <v>9328000.0</v>
       </c>
-      <c r="AP18">
+      <c r="AQ18">
         <v>9199000.0</v>
       </c>
-      <c r="AQ18">
+      <c r="AR18">
         <v>7003000.0</v>
       </c>
-      <c r="AR18">
+      <c r="AS18">
         <v>7078000.0</v>
       </c>
-      <c r="AS18">
+      <c r="AT18">
         <v>7926000.0</v>
       </c>
-      <c r="AT18">
+      <c r="AU18">
         <v>6623000.0</v>
       </c>
-      <c r="AU18">
+      <c r="AV18">
         <v>5152000.0</v>
       </c>
-      <c r="AV18">
+      <c r="AW18">
         <v>7325000.0</v>
       </c>
-      <c r="AW18">
+      <c r="AX18">
         <v>8285000.0</v>
       </c>
-      <c r="AX18">
+      <c r="AY18">
         <v>8135000.0</v>
       </c>
-      <c r="AY18"/>
       <c r="AZ18"/>
       <c r="BA18"/>
       <c r="BB18"/>
       <c r="BC18"/>
-    </row>
-    <row r="19" spans="1:55">
+      <c r="BD18"/>
+    </row>
+    <row r="19" spans="1:56">
       <c r="A19" t="s">
         <v>33</v>
       </c>
       <c r="B19"/>
       <c r="C19"/>
       <c r="D19"/>
       <c r="E19"/>
       <c r="F19"/>
       <c r="G19"/>
       <c r="H19"/>
       <c r="I19"/>
       <c r="J19"/>
       <c r="K19"/>
       <c r="L19"/>
       <c r="M19"/>
       <c r="N19"/>
       <c r="O19"/>
       <c r="P19"/>
       <c r="Q19"/>
       <c r="R19"/>
       <c r="S19"/>
       <c r="T19"/>
       <c r="U19"/>
       <c r="V19"/>
       <c r="W19"/>
@@ -5760,94 +5801,93 @@
       <c r="AE19"/>
       <c r="AF19"/>
       <c r="AG19"/>
       <c r="AH19"/>
       <c r="AI19"/>
       <c r="AJ19"/>
       <c r="AK19"/>
       <c r="AL19"/>
       <c r="AM19"/>
       <c r="AN19"/>
       <c r="AO19"/>
       <c r="AP19"/>
       <c r="AQ19"/>
       <c r="AR19"/>
       <c r="AS19"/>
       <c r="AT19"/>
       <c r="AU19"/>
       <c r="AV19"/>
       <c r="AW19"/>
       <c r="AX19"/>
       <c r="AY19"/>
       <c r="AZ19"/>
       <c r="BA19"/>
       <c r="BB19"/>
       <c r="BC19"/>
-    </row>
-    <row r="20" spans="1:55">
+      <c r="BD19"/>
+    </row>
+    <row r="20" spans="1:56">
       <c r="A20" t="s">
         <v>34</v>
       </c>
       <c r="B20"/>
       <c r="C20"/>
       <c r="D20"/>
       <c r="E20"/>
       <c r="F20"/>
       <c r="G20"/>
       <c r="H20"/>
       <c r="I20"/>
-      <c r="J20">
+      <c r="J20"/>
+      <c r="K20">
         <v>-206107000.0</v>
       </c>
-      <c r="K20">
+      <c r="L20">
         <v>15982000.0</v>
       </c>
-      <c r="L20"/>
-      <c r="M20">
+      <c r="M20"/>
+      <c r="N20">
         <v>26371000.0</v>
       </c>
-      <c r="N20"/>
       <c r="O20"/>
       <c r="P20"/>
       <c r="Q20"/>
       <c r="R20"/>
       <c r="S20"/>
       <c r="T20"/>
       <c r="U20"/>
       <c r="V20"/>
       <c r="W20"/>
       <c r="X20"/>
       <c r="Y20"/>
       <c r="Z20"/>
       <c r="AA20"/>
       <c r="AB20"/>
       <c r="AC20"/>
       <c r="AD20"/>
       <c r="AE20"/>
-      <c r="AF20">
-[...1 lines deleted...]
-      </c>
+      <c r="AF20"/>
       <c r="AG20">
         <v>0.0</v>
       </c>
       <c r="AH20">
         <v>0.0</v>
       </c>
       <c r="AI20">
         <v>0.0</v>
       </c>
       <c r="AJ20">
         <v>0.0</v>
       </c>
       <c r="AK20">
         <v>0.0</v>
       </c>
       <c r="AL20">
         <v>0.0</v>
       </c>
       <c r="AM20">
         <v>0.0</v>
       </c>
       <c r="AN20">
         <v>0.0</v>
       </c>
       <c r="AO20">
@@ -5858,133 +5898,134 @@
       </c>
       <c r="AQ20">
         <v>0.0</v>
       </c>
       <c r="AR20">
         <v>0.0</v>
       </c>
       <c r="AS20">
         <v>0.0</v>
       </c>
       <c r="AT20">
         <v>0.0</v>
       </c>
       <c r="AU20">
         <v>0.0</v>
       </c>
       <c r="AV20">
         <v>0.0</v>
       </c>
       <c r="AW20">
         <v>0.0</v>
       </c>
       <c r="AX20">
         <v>0.0</v>
       </c>
-      <c r="AY20"/>
+      <c r="AY20">
+        <v>0.0</v>
+      </c>
       <c r="AZ20"/>
       <c r="BA20"/>
       <c r="BB20"/>
       <c r="BC20"/>
-    </row>
-    <row r="21" spans="1:55">
+      <c r="BD20"/>
+    </row>
+    <row r="21" spans="1:56">
       <c r="A21" t="s">
         <v>35</v>
       </c>
       <c r="B21"/>
-      <c r="C21">
+      <c r="C21"/>
+      <c r="D21">
         <v>768000.0</v>
       </c>
-      <c r="D21"/>
-      <c r="E21">
+      <c r="E21"/>
+      <c r="F21">
         <v>861000.0</v>
       </c>
-      <c r="F21"/>
       <c r="G21"/>
       <c r="H21"/>
-      <c r="I21">
+      <c r="I21"/>
+      <c r="J21">
         <v>1047000.0</v>
       </c>
-      <c r="J21">
+      <c r="K21">
         <v>1093000.0</v>
       </c>
-      <c r="K21">
+      <c r="L21">
         <v>1151000.0</v>
       </c>
-      <c r="L21">
+      <c r="M21">
         <v>1273000.0</v>
       </c>
-      <c r="M21">
+      <c r="N21">
         <v>1395000.0</v>
       </c>
-      <c r="N21">
+      <c r="O21">
         <v>1517000.0</v>
       </c>
-      <c r="O21">
+      <c r="P21">
         <v>2871000.0</v>
       </c>
-      <c r="P21">
+      <c r="Q21">
         <v>1761000.0</v>
       </c>
-      <c r="Q21">
+      <c r="R21">
         <v>1883000.0</v>
       </c>
-      <c r="R21">
+      <c r="S21">
         <v>2005000.0</v>
       </c>
-      <c r="S21">
+      <c r="T21">
         <v>2871000.0</v>
       </c>
-      <c r="T21">
+      <c r="U21">
         <v>2249000.0</v>
       </c>
-      <c r="U21">
+      <c r="V21">
         <v>2371000.0</v>
       </c>
-      <c r="V21">
+      <c r="W21">
         <v>2493000.0</v>
       </c>
-      <c r="W21">
+      <c r="X21">
         <v>2759000.0</v>
       </c>
-      <c r="X21">
+      <c r="Y21">
         <v>2130000.0</v>
       </c>
-      <c r="Y21">
+      <c r="Z21">
         <v>1512000.0</v>
       </c>
-      <c r="Z21">
+      <c r="AA21">
         <v>202000.0</v>
       </c>
-      <c r="AA21"/>
       <c r="AB21"/>
       <c r="AC21"/>
       <c r="AD21"/>
       <c r="AE21"/>
-      <c r="AF21">
-[...1 lines deleted...]
-      </c>
+      <c r="AF21"/>
       <c r="AG21">
         <v>0.0</v>
       </c>
       <c r="AH21">
         <v>0.0</v>
       </c>
       <c r="AI21">
         <v>0.0</v>
       </c>
       <c r="AJ21">
         <v>0.0</v>
       </c>
       <c r="AK21">
         <v>0.0</v>
       </c>
       <c r="AL21">
         <v>0.0</v>
       </c>
       <c r="AM21">
         <v>0.0</v>
       </c>
       <c r="AN21">
         <v>0.0</v>
       </c>
       <c r="AO21">
@@ -5996,374 +6037,379 @@
       <c r="AQ21">
         <v>0.0</v>
       </c>
       <c r="AR21">
         <v>0.0</v>
       </c>
       <c r="AS21">
         <v>0.0</v>
       </c>
       <c r="AT21">
         <v>0.0</v>
       </c>
       <c r="AU21">
         <v>0.0</v>
       </c>
       <c r="AV21">
         <v>0.0</v>
       </c>
       <c r="AW21">
         <v>0.0</v>
       </c>
       <c r="AX21">
         <v>0.0</v>
       </c>
       <c r="AY21">
+        <v>0.0</v>
+      </c>
+      <c r="AZ21">
         <v>42000.0</v>
       </c>
-      <c r="AZ21">
+      <c r="BA21">
         <v>84000.0</v>
       </c>
-      <c r="BA21"/>
       <c r="BB21"/>
-      <c r="BC21">
+      <c r="BC21"/>
+      <c r="BD21">
         <v>211000.0</v>
       </c>
     </row>
-    <row r="22" spans="1:55">
+    <row r="22" spans="1:56">
       <c r="A22" t="s">
         <v>36</v>
       </c>
       <c r="B22"/>
       <c r="C22"/>
       <c r="D22"/>
       <c r="E22"/>
       <c r="F22"/>
       <c r="G22"/>
-      <c r="H22">
+      <c r="H22"/>
+      <c r="I22">
         <v>234073000.0</v>
       </c>
-      <c r="I22"/>
       <c r="J22"/>
-      <c r="K22">
+      <c r="K22"/>
+      <c r="L22">
         <v>186417000.0</v>
       </c>
-      <c r="L22"/>
-      <c r="M22">
+      <c r="M22"/>
+      <c r="N22">
         <v>213154000.0</v>
       </c>
-      <c r="N22">
+      <c r="O22">
         <v>185102000.0</v>
       </c>
-      <c r="O22"/>
       <c r="P22"/>
-      <c r="Q22">
+      <c r="Q22"/>
+      <c r="R22">
         <v>191896000.0</v>
       </c>
-      <c r="R22">
+      <c r="S22">
         <v>204866000.0</v>
       </c>
-      <c r="S22">
+      <c r="T22">
         <v>263341000.0</v>
       </c>
-      <c r="T22"/>
       <c r="U22"/>
       <c r="V22"/>
       <c r="W22"/>
       <c r="X22"/>
       <c r="Y22"/>
       <c r="Z22"/>
       <c r="AA22"/>
       <c r="AB22"/>
       <c r="AC22"/>
       <c r="AD22"/>
       <c r="AE22"/>
-      <c r="AF22">
-[...1 lines deleted...]
-      </c>
+      <c r="AF22"/>
       <c r="AG22">
         <v>0.0</v>
       </c>
       <c r="AH22">
         <v>0.0</v>
       </c>
       <c r="AI22">
         <v>0.0</v>
       </c>
       <c r="AJ22">
         <v>0.0</v>
       </c>
       <c r="AK22">
         <v>0.0</v>
       </c>
       <c r="AL22">
         <v>0.0</v>
       </c>
       <c r="AM22">
         <v>0.0</v>
       </c>
       <c r="AN22">
         <v>0.0</v>
       </c>
       <c r="AO22">
         <v>0.0</v>
       </c>
       <c r="AP22">
         <v>0.0</v>
       </c>
       <c r="AQ22">
         <v>0.0</v>
       </c>
       <c r="AR22">
         <v>0.0</v>
       </c>
       <c r="AS22">
         <v>0.0</v>
       </c>
       <c r="AT22">
         <v>0.0</v>
       </c>
       <c r="AU22">
         <v>0.0</v>
       </c>
       <c r="AV22">
+        <v>0.0</v>
+      </c>
+      <c r="AW22">
         <v>73999000.0</v>
       </c>
-      <c r="AW22">
+      <c r="AX22">
         <v>3999000.0</v>
       </c>
-      <c r="AX22">
-[...1 lines deleted...]
-      </c>
       <c r="AY22">
+        <v>0.0</v>
+      </c>
+      <c r="AZ22">
         <v>68141000.0</v>
       </c>
-      <c r="AZ22"/>
       <c r="BA22"/>
       <c r="BB22"/>
       <c r="BC22"/>
-    </row>
-    <row r="23" spans="1:55">
+      <c r="BD22"/>
+    </row>
+    <row r="23" spans="1:56">
       <c r="A23" t="s">
         <v>37</v>
       </c>
       <c r="B23">
+        <v>1408157000.0</v>
+      </c>
+      <c r="C23">
         <v>1289194000.0</v>
       </c>
-      <c r="C23">
+      <c r="D23">
         <v>1812657000.0</v>
       </c>
-      <c r="D23">
+      <c r="E23">
         <v>1517228000.0</v>
       </c>
-      <c r="E23">
+      <c r="F23">
         <v>1342535000.0</v>
       </c>
-      <c r="F23">
+      <c r="G23">
         <v>1206416000.0</v>
       </c>
-      <c r="G23">
+      <c r="H23">
         <v>1378936000.0</v>
       </c>
-      <c r="H23">
+      <c r="I23">
         <v>1153062000.0</v>
       </c>
-      <c r="I23">
+      <c r="J23">
         <v>1050829000.0</v>
       </c>
-      <c r="J23">
+      <c r="K23">
         <v>1012472000.0</v>
       </c>
-      <c r="K23">
+      <c r="L23">
         <v>1179759000.0</v>
       </c>
-      <c r="L23">
+      <c r="M23">
         <v>1120473000.0</v>
       </c>
-      <c r="M23">
+      <c r="N23">
         <v>1017926000.0</v>
       </c>
-      <c r="N23">
+      <c r="O23">
         <v>989028000.0</v>
       </c>
-      <c r="O23">
+      <c r="P23">
         <v>1216869000.0</v>
       </c>
-      <c r="P23">
+      <c r="Q23">
         <v>1158428000.0</v>
       </c>
-      <c r="Q23">
+      <c r="R23">
         <v>1116474000.0</v>
       </c>
-      <c r="R23">
+      <c r="S23">
         <v>1097279000.0</v>
       </c>
-      <c r="S23">
+      <c r="T23">
         <v>1555681000.0</v>
       </c>
-      <c r="T23">
+      <c r="U23">
         <v>1419530000.0</v>
       </c>
-      <c r="U23">
+      <c r="V23">
         <v>1108014000.0</v>
       </c>
-      <c r="V23">
+      <c r="W23">
         <v>1071097000.0</v>
       </c>
-      <c r="W23">
+      <c r="X23">
         <v>1196444000.0</v>
       </c>
-      <c r="X23">
+      <c r="Y23">
         <v>1065921000.0</v>
       </c>
-      <c r="Y23">
+      <c r="Z23">
         <v>973944000.0</v>
       </c>
-      <c r="Z23">
+      <c r="AA23">
         <v>889686000.0</v>
       </c>
-      <c r="AA23">
+      <c r="AB23">
         <v>1071699000.0</v>
       </c>
-      <c r="AB23">
+      <c r="AC23">
         <v>806237000.0</v>
       </c>
-      <c r="AC23">
+      <c r="AD23">
         <v>714769000.0</v>
       </c>
-      <c r="AD23">
+      <c r="AE23">
         <v>681690000.0</v>
       </c>
-      <c r="AE23">
+      <c r="AF23">
         <v>914375000.0</v>
       </c>
-      <c r="AF23">
+      <c r="AG23">
         <v>823019000.0</v>
       </c>
-      <c r="AG23">
+      <c r="AH23">
         <v>727476000.0</v>
       </c>
-      <c r="AH23">
+      <c r="AI23">
         <v>627812000.0</v>
       </c>
-      <c r="AI23">
+      <c r="AJ23">
         <v>699068000.0</v>
       </c>
-      <c r="AJ23">
+      <c r="AK23">
         <v>795089000.0</v>
       </c>
-      <c r="AK23">
+      <c r="AL23">
         <v>627806000.0</v>
       </c>
-      <c r="AL23">
+      <c r="AM23">
         <v>555041000.0</v>
       </c>
-      <c r="AM23">
+      <c r="AN23">
         <v>598800000.0</v>
       </c>
-      <c r="AN23">
+      <c r="AO23">
         <v>490348000.0</v>
       </c>
-      <c r="AO23">
+      <c r="AP23">
         <v>432985000.0</v>
       </c>
-      <c r="AP23">
+      <c r="AQ23">
         <v>388428000.0</v>
       </c>
-      <c r="AQ23">
+      <c r="AR23">
         <v>539461000.0</v>
       </c>
-      <c r="AR23">
+      <c r="AS23">
         <v>450908000.0</v>
       </c>
-      <c r="AS23">
+      <c r="AT23">
         <v>394347000.0</v>
       </c>
-      <c r="AT23">
+      <c r="AU23">
         <v>334934000.0</v>
       </c>
-      <c r="AU23">
+      <c r="AV23">
         <v>464249000.0</v>
       </c>
-      <c r="AV23">
+      <c r="AW23">
         <v>352189000.0</v>
       </c>
-      <c r="AW23">
+      <c r="AX23">
         <v>305907000.0</v>
       </c>
-      <c r="AX23">
+      <c r="AY23">
         <v>350435000.0</v>
       </c>
-      <c r="AY23">
+      <c r="AZ23">
         <v>232786000.0</v>
       </c>
-      <c r="AZ23">
+      <c r="BA23">
         <v>310347000.0</v>
       </c>
-      <c r="BA23"/>
       <c r="BB23"/>
       <c r="BC23"/>
-    </row>
-    <row r="24" spans="1:55">
+      <c r="BD23"/>
+    </row>
+    <row r="24" spans="1:56">
       <c r="A24" t="s">
         <v>38</v>
       </c>
       <c r="B24"/>
       <c r="C24"/>
       <c r="D24"/>
       <c r="E24"/>
       <c r="F24"/>
       <c r="G24"/>
       <c r="H24"/>
       <c r="I24"/>
       <c r="J24"/>
       <c r="K24"/>
       <c r="L24"/>
       <c r="M24"/>
       <c r="N24"/>
       <c r="O24"/>
       <c r="P24"/>
       <c r="Q24"/>
       <c r="R24"/>
       <c r="S24"/>
       <c r="T24"/>
       <c r="U24"/>
       <c r="V24"/>
       <c r="W24"/>
       <c r="X24"/>
       <c r="Y24"/>
       <c r="Z24"/>
       <c r="AA24"/>
       <c r="AB24"/>
       <c r="AC24"/>
-      <c r="AD24">
+      <c r="AD24"/>
+      <c r="AE24">
         <v>59333000.0</v>
       </c>
-      <c r="AE24"/>
-[...2 lines deleted...]
-      </c>
+      <c r="AF24"/>
       <c r="AG24">
         <v>0.0</v>
       </c>
       <c r="AH24">
         <v>0.0</v>
       </c>
       <c r="AI24">
         <v>0.0</v>
       </c>
       <c r="AJ24">
         <v>0.0</v>
       </c>
       <c r="AK24">
         <v>0.0</v>
       </c>
       <c r="AL24">
         <v>0.0</v>
       </c>
       <c r="AM24">
         <v>0.0</v>
       </c>
       <c r="AN24">
         <v>0.0</v>
       </c>
       <c r="AO24">
@@ -6374,305 +6420,312 @@
       </c>
       <c r="AQ24">
         <v>0.0</v>
       </c>
       <c r="AR24">
         <v>0.0</v>
       </c>
       <c r="AS24">
         <v>0.0</v>
       </c>
       <c r="AT24">
         <v>0.0</v>
       </c>
       <c r="AU24">
         <v>0.0</v>
       </c>
       <c r="AV24">
         <v>0.0</v>
       </c>
       <c r="AW24">
         <v>0.0</v>
       </c>
       <c r="AX24">
         <v>0.0</v>
       </c>
-      <c r="AY24"/>
+      <c r="AY24">
+        <v>0.0</v>
+      </c>
       <c r="AZ24"/>
       <c r="BA24"/>
       <c r="BB24"/>
       <c r="BC24"/>
-    </row>
-    <row r="25" spans="1:55">
+      <c r="BD24"/>
+    </row>
+    <row r="25" spans="1:56">
       <c r="A25" t="s">
         <v>39</v>
       </c>
       <c r="B25"/>
-      <c r="C25">
-[...1 lines deleted...]
-      </c>
+      <c r="C25"/>
       <c r="D25">
         <v>0.0</v>
       </c>
       <c r="E25">
         <v>0.0</v>
       </c>
       <c r="F25">
         <v>0.0</v>
       </c>
       <c r="G25">
         <v>0.0</v>
       </c>
       <c r="H25">
         <v>0.0</v>
       </c>
-      <c r="I25"/>
+      <c r="I25">
+        <v>0.0</v>
+      </c>
       <c r="J25"/>
       <c r="K25"/>
-      <c r="L25">
-[...1 lines deleted...]
-      </c>
+      <c r="L25"/>
       <c r="M25">
         <v>0.0</v>
       </c>
       <c r="N25">
         <v>0.0</v>
       </c>
       <c r="O25">
         <v>0.0</v>
       </c>
       <c r="P25">
         <v>0.0</v>
       </c>
       <c r="Q25">
         <v>0.0</v>
       </c>
       <c r="R25">
         <v>0.0</v>
       </c>
       <c r="S25">
         <v>0.0</v>
       </c>
       <c r="T25">
         <v>0.0</v>
       </c>
       <c r="U25">
         <v>0.0</v>
       </c>
-      <c r="V25"/>
+      <c r="V25">
+        <v>0.0</v>
+      </c>
       <c r="W25"/>
       <c r="X25"/>
       <c r="Y25"/>
       <c r="Z25"/>
       <c r="AA25"/>
       <c r="AB25"/>
       <c r="AC25"/>
       <c r="AD25"/>
       <c r="AE25"/>
       <c r="AF25"/>
       <c r="AG25"/>
       <c r="AH25"/>
       <c r="AI25"/>
       <c r="AJ25"/>
       <c r="AK25"/>
       <c r="AL25"/>
       <c r="AM25"/>
       <c r="AN25"/>
       <c r="AO25"/>
       <c r="AP25"/>
       <c r="AQ25"/>
       <c r="AR25"/>
       <c r="AS25"/>
       <c r="AT25"/>
       <c r="AU25"/>
       <c r="AV25"/>
       <c r="AW25"/>
       <c r="AX25"/>
       <c r="AY25"/>
       <c r="AZ25"/>
       <c r="BA25"/>
       <c r="BB25"/>
       <c r="BC25"/>
-    </row>
-    <row r="26" spans="1:55">
+      <c r="BD25"/>
+    </row>
+    <row r="26" spans="1:56">
       <c r="A26" t="s">
         <v>40</v>
       </c>
       <c r="B26">
+        <v>301484000.0</v>
+      </c>
+      <c r="C26">
         <v>228818000.0</v>
       </c>
-      <c r="C26">
+      <c r="D26">
         <v>369072000.0</v>
       </c>
-      <c r="D26">
+      <c r="E26">
         <v>366829000.0</v>
       </c>
-      <c r="E26">
+      <c r="F26">
         <v>290175000.0</v>
       </c>
-      <c r="F26">
+      <c r="G26">
         <v>188398000.0</v>
       </c>
-      <c r="G26">
+      <c r="H26">
         <v>184601000.0</v>
       </c>
-      <c r="H26">
+      <c r="I26">
         <v>188311000.0</v>
       </c>
-      <c r="I26">
+      <c r="J26">
         <v>87153000.0</v>
       </c>
-      <c r="J26">
+      <c r="K26">
         <v>67676000.0</v>
       </c>
-      <c r="K26">
+      <c r="L26">
         <v>210357000.0</v>
       </c>
-      <c r="L26">
+      <c r="M26">
         <v>197655000.0</v>
       </c>
-      <c r="M26">
+      <c r="N26">
         <v>87210000.0</v>
       </c>
-      <c r="N26">
+      <c r="O26">
         <v>91681000.0</v>
       </c>
-      <c r="O26">
+      <c r="P26">
         <v>265245000.0</v>
       </c>
-      <c r="P26">
+      <c r="Q26">
         <v>247407000.0</v>
       </c>
-      <c r="Q26">
+      <c r="R26">
         <v>191896000.0</v>
       </c>
-      <c r="R26">
+      <c r="S26">
         <v>228346000.0</v>
       </c>
-      <c r="S26">
+      <c r="T26">
         <v>263341000.0</v>
       </c>
-      <c r="T26">
+      <c r="U26">
         <v>338628000.0</v>
       </c>
-      <c r="U26">
+      <c r="V26">
         <v>130369000.0</v>
       </c>
-      <c r="V26">
+      <c r="W26">
         <v>118427000.0</v>
       </c>
-      <c r="W26">
+      <c r="X26">
         <v>211826000.0</v>
       </c>
-      <c r="X26">
+      <c r="Y26">
         <v>219534000.0</v>
       </c>
-      <c r="Y26">
+      <c r="Z26">
         <v>138991000.0</v>
       </c>
-      <c r="Z26">
+      <c r="AA26">
         <v>58881000.0</v>
       </c>
-      <c r="AA26">
+      <c r="AB26">
         <v>213231000.0</v>
       </c>
-      <c r="AB26">
+      <c r="AC26">
         <v>159697000.0</v>
       </c>
-      <c r="AC26">
+      <c r="AD26">
         <v>61858000.0</v>
       </c>
-      <c r="AD26">
+      <c r="AE26">
         <v>61139000.0</v>
       </c>
-      <c r="AE26">
+      <c r="AF26">
         <v>63274000.0</v>
       </c>
-      <c r="AF26">
+      <c r="AG26">
         <v>59752000.0</v>
       </c>
-      <c r="AG26">
+      <c r="AH26">
         <v>59225000.0</v>
       </c>
-      <c r="AH26">
+      <c r="AI26">
         <v>56999000.0</v>
       </c>
-      <c r="AI26">
+      <c r="AJ26">
         <v>58848000.0</v>
       </c>
-      <c r="AJ26">
+      <c r="AK26">
         <v>45734000.0</v>
       </c>
-      <c r="AK26">
+      <c r="AL26">
         <v>28425000.0</v>
       </c>
-      <c r="AL26">
+      <c r="AM26">
         <v>23977000.0</v>
       </c>
-      <c r="AM26">
+      <c r="AN26">
         <v>20873000.0</v>
       </c>
-      <c r="AN26">
+      <c r="AO26">
         <v>20309000.0</v>
       </c>
-      <c r="AO26">
+      <c r="AP26">
         <v>18746000.0</v>
       </c>
-      <c r="AP26">
+      <c r="AQ26">
         <v>18480000.0</v>
       </c>
-      <c r="AQ26">
+      <c r="AR26">
         <v>17459000.0</v>
       </c>
-      <c r="AR26">
+      <c r="AS26">
         <v>18231000.0</v>
       </c>
-      <c r="AS26">
+      <c r="AT26">
         <v>19381000.0</v>
       </c>
-      <c r="AT26">
+      <c r="AU26">
         <v>20151000.0</v>
       </c>
-      <c r="AU26">
+      <c r="AV26">
         <v>17416000.0</v>
       </c>
-      <c r="AV26">
+      <c r="AW26">
         <v>16634000.0</v>
       </c>
-      <c r="AW26">
+      <c r="AX26">
         <v>15530000.0</v>
       </c>
-      <c r="AX26">
+      <c r="AY26">
         <v>15657000.0</v>
       </c>
-      <c r="AY26"/>
       <c r="AZ26"/>
       <c r="BA26"/>
       <c r="BB26"/>
       <c r="BC26"/>
-    </row>
-    <row r="27" spans="1:55">
+      <c r="BD26"/>
+    </row>
+    <row r="27" spans="1:56">
       <c r="A27" t="s">
         <v>41</v>
       </c>
       <c r="B27"/>
       <c r="C27"/>
       <c r="D27"/>
       <c r="E27"/>
       <c r="F27"/>
       <c r="G27"/>
       <c r="H27"/>
       <c r="I27"/>
       <c r="J27"/>
       <c r="K27"/>
       <c r="L27"/>
       <c r="M27"/>
       <c r="N27"/>
       <c r="O27"/>
       <c r="P27"/>
       <c r="Q27"/>
       <c r="R27"/>
       <c r="S27"/>
       <c r="T27"/>
       <c r="U27"/>
       <c r="V27"/>
       <c r="W27"/>
@@ -6686,2251 +6739,2289 @@
       <c r="AE27"/>
       <c r="AF27"/>
       <c r="AG27"/>
       <c r="AH27"/>
       <c r="AI27"/>
       <c r="AJ27"/>
       <c r="AK27"/>
       <c r="AL27"/>
       <c r="AM27"/>
       <c r="AN27"/>
       <c r="AO27"/>
       <c r="AP27"/>
       <c r="AQ27"/>
       <c r="AR27"/>
       <c r="AS27"/>
       <c r="AT27"/>
       <c r="AU27"/>
       <c r="AV27"/>
       <c r="AW27"/>
       <c r="AX27"/>
       <c r="AY27"/>
       <c r="AZ27"/>
       <c r="BA27"/>
       <c r="BB27"/>
       <c r="BC27"/>
-    </row>
-    <row r="28" spans="1:55">
+      <c r="BD27"/>
+    </row>
+    <row r="28" spans="1:56">
       <c r="A28" t="s">
         <v>42</v>
       </c>
       <c r="B28">
+        <v>55013000.0</v>
+      </c>
+      <c r="C28">
         <v>114233000.0</v>
       </c>
-      <c r="C28">
+      <c r="D28">
         <v>-241440000.0</v>
       </c>
-      <c r="D28">
+      <c r="E28">
         <v>-13841000.0</v>
       </c>
-      <c r="E28">
+      <c r="F28">
         <v>-2893000.0</v>
       </c>
-      <c r="F28">
+      <c r="G28">
         <v>35545000.0</v>
       </c>
-      <c r="G28">
+      <c r="H28">
         <v>-189232000.0</v>
       </c>
-      <c r="H28">
+      <c r="I28">
         <v>66094000.0</v>
       </c>
-      <c r="I28">
+      <c r="J28">
         <v>58786000.0</v>
       </c>
-      <c r="J28">
+      <c r="K28">
         <v>109201000.0</v>
       </c>
-      <c r="K28">
+      <c r="L28">
         <v>29267000.0</v>
       </c>
-      <c r="L28">
+      <c r="M28">
         <v>69410000.0</v>
       </c>
-      <c r="M28">
+      <c r="N28">
         <v>40918000.0</v>
       </c>
-      <c r="N28">
+      <c r="O28">
         <v>54965000.0</v>
       </c>
-      <c r="O28">
+      <c r="P28">
         <v>-14032000.0</v>
       </c>
-      <c r="P28">
+      <c r="Q28">
         <v>46119000.0</v>
       </c>
-      <c r="Q28">
+      <c r="R28">
         <v>57568000.0</v>
       </c>
-      <c r="R28">
+      <c r="S28">
         <v>56987000.0</v>
       </c>
-      <c r="S28">
+      <c r="T28">
         <v>-328323000.0</v>
       </c>
-      <c r="T28">
+      <c r="U28">
         <v>-87494000.0</v>
       </c>
-      <c r="U28">
+      <c r="V28">
         <v>-4185000.0</v>
       </c>
-      <c r="V28">
+      <c r="W28">
         <v>38474000.0</v>
       </c>
-      <c r="W28">
+      <c r="X28">
         <v>-5863000.0</v>
       </c>
-      <c r="X28">
+      <c r="Y28">
         <v>107931000.0</v>
       </c>
-      <c r="Y28">
+      <c r="Z28">
         <v>101953000.0</v>
       </c>
-      <c r="Z28">
+      <c r="AA28">
         <v>70449000.0</v>
       </c>
-      <c r="AA28">
+      <c r="AB28">
         <v>29813000.0</v>
       </c>
-      <c r="AB28">
+      <c r="AC28">
         <v>5245000.0</v>
       </c>
-      <c r="AC28">
+      <c r="AD28">
         <v>-54087000.0</v>
       </c>
-      <c r="AD28">
+      <c r="AE28">
         <v>-9799000.0</v>
       </c>
-      <c r="AE28">
+      <c r="AF28">
         <v>-261100000.0</v>
       </c>
-      <c r="AF28">
+      <c r="AG28">
         <v>-86894000.0</v>
       </c>
-      <c r="AG28">
+      <c r="AH28">
         <v>-132868000.0</v>
       </c>
-      <c r="AH28">
+      <c r="AI28">
         <v>-130990000.0</v>
       </c>
-      <c r="AI28">
+      <c r="AJ28">
         <v>-213191000.0</v>
       </c>
-      <c r="AJ28">
+      <c r="AK28">
         <v>-127600000.0</v>
       </c>
-      <c r="AK28">
+      <c r="AL28">
         <v>-179884000.0</v>
       </c>
-      <c r="AL28">
+      <c r="AM28">
         <v>-156327000.0</v>
       </c>
-      <c r="AM28">
+      <c r="AN28">
         <v>-318926000.0</v>
       </c>
-      <c r="AN28">
+      <c r="AO28">
         <v>-202611000.0</v>
       </c>
-      <c r="AO28">
+      <c r="AP28">
         <v>-113127000.0</v>
       </c>
-      <c r="AP28">
+      <c r="AQ28">
         <v>-90554000.0</v>
       </c>
-      <c r="AQ28">
+      <c r="AR28">
         <v>-248022000.0</v>
       </c>
-      <c r="AR28">
+      <c r="AS28">
         <v>-87836000.0</v>
       </c>
-      <c r="AS28">
+      <c r="AT28">
         <v>-127635000.0</v>
       </c>
-      <c r="AT28">
+      <c r="AU28">
         <v>-97859000.0</v>
       </c>
-      <c r="AU28">
+      <c r="AV28">
         <v>-197944000.0</v>
       </c>
-      <c r="AV28">
+      <c r="AW28">
         <v>-142098000.0</v>
       </c>
-      <c r="AW28">
+      <c r="AX28">
         <v>-158006000.0</v>
       </c>
-      <c r="AX28">
+      <c r="AY28">
         <v>-263366000.0</v>
       </c>
-      <c r="AY28">
+      <c r="AZ28">
         <v>-88524000.0</v>
       </c>
-      <c r="AZ28">
+      <c r="BA28">
         <v>-160852000.0</v>
       </c>
-      <c r="BA28"/>
       <c r="BB28"/>
-      <c r="BC28">
+      <c r="BC28"/>
+      <c r="BD28">
         <v>-185623000.0</v>
       </c>
     </row>
-    <row r="29" spans="1:55">
+    <row r="29" spans="1:56">
       <c r="A29" t="s">
         <v>43</v>
       </c>
       <c r="B29">
+        <v>505805000.0</v>
+      </c>
+      <c r="C29">
         <v>487084000.0</v>
       </c>
-      <c r="C29">
+      <c r="D29">
         <v>568439000.0</v>
       </c>
-      <c r="D29">
+      <c r="E29">
         <v>535034000.0</v>
       </c>
-      <c r="E29">
+      <c r="F29">
         <v>515982000.0</v>
       </c>
-      <c r="F29">
+      <c r="G29">
         <v>484530000.0</v>
       </c>
-      <c r="G29">
+      <c r="H29">
         <v>441606000.0</v>
       </c>
-      <c r="H29">
+      <c r="I29">
         <v>367535000.0</v>
       </c>
-      <c r="I29">
+      <c r="J29">
         <v>357544000.0</v>
       </c>
-      <c r="J29">
+      <c r="K29">
         <v>364478000.0</v>
       </c>
-      <c r="K29">
+      <c r="L29">
         <v>352141000.0</v>
       </c>
-      <c r="L29">
+      <c r="M29">
         <v>367086000.0</v>
       </c>
-      <c r="M29">
+      <c r="N29">
         <v>390152000.0</v>
       </c>
-      <c r="N29">
+      <c r="O29">
         <v>411114000.0</v>
       </c>
-      <c r="O29">
+      <c r="P29">
         <v>444495000.0</v>
       </c>
-      <c r="P29">
+      <c r="Q29">
         <v>430344000.0</v>
       </c>
-      <c r="Q29">
+      <c r="R29">
         <v>435010000.0</v>
       </c>
-      <c r="R29">
+      <c r="S29">
         <v>437057000.0</v>
       </c>
-      <c r="S29">
+      <c r="T29">
         <v>489068000.0</v>
       </c>
-      <c r="T29">
+      <c r="U29">
         <v>516776000.0</v>
       </c>
-      <c r="U29">
+      <c r="V29">
         <v>412196000.0</v>
       </c>
-      <c r="V29">
+      <c r="W29">
         <v>481517000.0</v>
       </c>
-      <c r="W29">
+      <c r="X29">
         <v>479948000.0</v>
       </c>
-      <c r="X29">
+      <c r="Y29">
         <v>468085000.0</v>
       </c>
-      <c r="Y29">
+      <c r="Z29">
         <v>420677000.0</v>
       </c>
-      <c r="Z29">
+      <c r="AA29">
         <v>415608000.0</v>
       </c>
-      <c r="AA29"/>
       <c r="AB29"/>
       <c r="AC29"/>
       <c r="AD29"/>
       <c r="AE29"/>
       <c r="AF29"/>
       <c r="AG29"/>
       <c r="AH29"/>
       <c r="AI29"/>
       <c r="AJ29"/>
       <c r="AK29"/>
       <c r="AL29"/>
       <c r="AM29"/>
       <c r="AN29"/>
       <c r="AO29"/>
       <c r="AP29"/>
       <c r="AQ29"/>
       <c r="AR29"/>
       <c r="AS29"/>
       <c r="AT29"/>
       <c r="AU29"/>
       <c r="AV29"/>
       <c r="AW29"/>
       <c r="AX29"/>
       <c r="AY29"/>
       <c r="AZ29"/>
       <c r="BA29"/>
       <c r="BB29"/>
       <c r="BC29"/>
-    </row>
-    <row r="30" spans="1:55">
+      <c r="BD29"/>
+    </row>
+    <row r="30" spans="1:56">
       <c r="A30" t="s">
         <v>44</v>
       </c>
       <c r="B30">
+        <v>111920000.0</v>
+      </c>
+      <c r="C30">
         <v>125291000.0</v>
       </c>
-      <c r="C30">
+      <c r="D30">
         <v>110926000.0</v>
       </c>
-      <c r="D30">
+      <c r="E30">
         <v>99281000.0</v>
       </c>
-      <c r="E30">
+      <c r="F30">
         <v>102759000.0</v>
       </c>
-      <c r="F30">
+      <c r="G30">
         <v>93340000.0</v>
       </c>
-      <c r="G30">
+      <c r="H30">
         <v>73709000.0</v>
       </c>
-      <c r="H30">
+      <c r="I30">
         <v>88008000.0</v>
       </c>
-      <c r="I30">
+      <c r="J30">
         <v>74529000.0</v>
       </c>
-      <c r="J30">
+      <c r="K30">
         <v>85211000.0</v>
       </c>
-      <c r="K30">
+      <c r="L30">
         <v>63635000.0</v>
       </c>
-      <c r="L30">
+      <c r="M30">
         <v>46544000.0</v>
       </c>
-      <c r="M30">
+      <c r="N30">
         <v>51725000.0</v>
       </c>
-      <c r="N30">
+      <c r="O30">
         <v>48954000.0</v>
       </c>
-      <c r="O30">
+      <c r="P30">
         <v>56339000.0</v>
       </c>
-      <c r="P30">
+      <c r="Q30">
         <v>63675000.0</v>
       </c>
-      <c r="Q30">
+      <c r="R30">
         <v>75763000.0</v>
       </c>
-      <c r="R30">
+      <c r="S30">
         <v>54645000.0</v>
       </c>
-      <c r="S30">
+      <c r="T30">
         <v>69568000.0</v>
       </c>
-      <c r="T30">
+      <c r="U30">
         <v>133051000.0</v>
       </c>
-      <c r="U30">
+      <c r="V30">
         <v>99701000.0</v>
       </c>
-      <c r="V30">
+      <c r="W30">
         <v>117251000.0</v>
       </c>
-      <c r="W30">
+      <c r="X30">
         <v>101213000.0</v>
       </c>
-      <c r="X30">
+      <c r="Y30">
         <v>78793000.0</v>
       </c>
-      <c r="Y30">
+      <c r="Z30">
         <v>56566000.0</v>
       </c>
-      <c r="Z30">
+      <c r="AA30">
         <v>52031000.0</v>
       </c>
-      <c r="AA30">
+      <c r="AB30">
         <v>55796000.0</v>
       </c>
-      <c r="AB30">
+      <c r="AC30">
         <v>114919000.0</v>
       </c>
-      <c r="AC30">
+      <c r="AD30">
         <v>49193000.0</v>
       </c>
-      <c r="AD30">
+      <c r="AE30">
         <v>55024000.0</v>
       </c>
-      <c r="AE30">
+      <c r="AF30">
         <v>68611000.0</v>
       </c>
-      <c r="AF30">
+      <c r="AG30">
         <v>81524000.0</v>
       </c>
-      <c r="AG30">
+      <c r="AH30">
         <v>126586000.0</v>
       </c>
-      <c r="AH30">
+      <c r="AI30">
         <v>61116000.0</v>
       </c>
-      <c r="AI30">
+      <c r="AJ30">
         <v>61593000.0</v>
       </c>
-      <c r="AJ30">
+      <c r="AK30">
         <v>62403000.0</v>
       </c>
-      <c r="AK30">
+      <c r="AL30">
         <v>37857000.0</v>
       </c>
-      <c r="AL30">
+      <c r="AM30">
         <v>39216000.0</v>
       </c>
-      <c r="AM30">
+      <c r="AN30">
         <v>30451000.0</v>
       </c>
-      <c r="AN30">
+      <c r="AO30">
         <v>35348000.0</v>
       </c>
-      <c r="AO30">
+      <c r="AP30">
         <v>37349000.0</v>
       </c>
-      <c r="AP30">
+      <c r="AQ30">
         <v>31250000.0</v>
       </c>
-      <c r="AQ30">
+      <c r="AR30">
         <v>39270000.0</v>
       </c>
-      <c r="AR30">
+      <c r="AS30">
         <v>40362000.0</v>
       </c>
-      <c r="AS30">
+      <c r="AT30">
         <v>32311000.0</v>
       </c>
-      <c r="AT30">
+      <c r="AU30">
         <v>23918000.0</v>
       </c>
-      <c r="AU30">
+      <c r="AV30">
         <v>27894000.0</v>
       </c>
-      <c r="AV30">
+      <c r="AW30">
         <v>30770000.0</v>
       </c>
-      <c r="AW30">
+      <c r="AX30">
         <v>38760000.0</v>
       </c>
-      <c r="AX30">
+      <c r="AY30">
         <v>35623000.0</v>
       </c>
-      <c r="AY30">
+      <c r="AZ30">
         <v>35343000.0</v>
       </c>
-      <c r="AZ30"/>
       <c r="BA30"/>
       <c r="BB30"/>
       <c r="BC30"/>
-    </row>
-    <row r="31" spans="1:55">
+      <c r="BD30"/>
+    </row>
+    <row r="31" spans="1:56">
       <c r="A31" t="s">
         <v>45</v>
       </c>
       <c r="B31"/>
       <c r="C31"/>
       <c r="D31"/>
       <c r="E31"/>
       <c r="F31"/>
       <c r="G31"/>
       <c r="H31"/>
       <c r="I31"/>
       <c r="J31"/>
       <c r="K31"/>
-      <c r="L31">
+      <c r="L31"/>
+      <c r="M31">
         <v>365813000.0</v>
       </c>
-      <c r="M31"/>
-      <c r="N31">
+      <c r="N31"/>
+      <c r="O31">
         <v>411114000.0</v>
       </c>
-      <c r="O31">
+      <c r="P31">
         <v>444495000.0</v>
       </c>
-      <c r="P31">
+      <c r="Q31">
         <v>430344000.0</v>
       </c>
-      <c r="Q31">
+      <c r="R31">
         <v>435052000.0</v>
       </c>
-      <c r="R31">
+      <c r="S31">
         <v>437057000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>514527000.0</v>
       </c>
       <c r="T31">
         <v>514527000.0</v>
       </c>
       <c r="U31">
+        <v>514527000.0</v>
+      </c>
+      <c r="V31">
         <v>409825000.0</v>
       </c>
-      <c r="V31">
+      <c r="W31">
         <v>479024000.0</v>
       </c>
-      <c r="W31">
+      <c r="X31">
         <v>479948000.0</v>
       </c>
-      <c r="X31">
+      <c r="Y31">
         <v>468085000.0</v>
       </c>
-      <c r="Y31">
+      <c r="Z31">
         <v>420677000.0</v>
       </c>
-      <c r="Z31">
+      <c r="AA31">
         <v>415608000.0</v>
       </c>
-      <c r="AA31">
+      <c r="AB31">
         <v>442827000.0</v>
       </c>
-      <c r="AB31">
+      <c r="AC31">
         <v>413936000.0</v>
       </c>
-      <c r="AC31">
+      <c r="AD31">
         <v>369066000.0</v>
       </c>
-      <c r="AD31">
+      <c r="AE31">
         <v>346381000.0</v>
       </c>
-      <c r="AE31">
+      <c r="AF31">
         <v>404361000.0</v>
       </c>
-      <c r="AF31">
+      <c r="AG31">
         <v>370472000.0</v>
       </c>
-      <c r="AG31">
+      <c r="AH31">
         <v>377312000.0</v>
       </c>
-      <c r="AH31">
+      <c r="AI31">
         <v>329953000.0</v>
       </c>
-      <c r="AI31">
+      <c r="AJ31">
         <v>324950000.0</v>
       </c>
-      <c r="AJ31">
+      <c r="AK31">
         <v>335929000.0</v>
       </c>
-      <c r="AK31">
+      <c r="AL31">
         <v>277635000.0</v>
       </c>
-      <c r="AL31">
+      <c r="AM31">
         <v>266020000.0</v>
       </c>
-      <c r="AM31">
+      <c r="AN31">
         <v>211845000.0</v>
       </c>
-      <c r="AN31">
+      <c r="AO31">
         <v>208774000.0</v>
       </c>
-      <c r="AO31">
+      <c r="AP31">
         <v>188729000.0</v>
       </c>
-      <c r="AP31">
+      <c r="AQ31">
         <v>166682000.0</v>
       </c>
-      <c r="AQ31">
+      <c r="AR31">
         <v>168374000.0</v>
       </c>
-      <c r="AR31">
+      <c r="AS31">
         <v>150879000.0</v>
       </c>
-      <c r="AS31">
+      <c r="AT31">
         <v>135361000.0</v>
       </c>
-      <c r="AT31">
+      <c r="AU31">
         <v>117573000.0</v>
       </c>
-      <c r="AU31">
+      <c r="AV31">
         <v>113377000.0</v>
       </c>
-      <c r="AV31">
+      <c r="AW31">
         <v>79886000.0</v>
       </c>
-      <c r="AW31">
+      <c r="AX31">
         <v>70942000.0</v>
       </c>
-      <c r="AX31">
+      <c r="AY31">
         <v>283823000.0</v>
       </c>
-      <c r="AY31"/>
       <c r="AZ31"/>
       <c r="BA31"/>
       <c r="BB31"/>
       <c r="BC31"/>
-    </row>
-    <row r="32" spans="1:55">
+      <c r="BD31"/>
+    </row>
+    <row r="32" spans="1:56">
       <c r="A32" t="s">
         <v>46</v>
       </c>
       <c r="B32">
+        <v>-183305000.0</v>
+      </c>
+      <c r="C32">
         <v>-120769000.0</v>
       </c>
-      <c r="C32">
+      <c r="D32">
         <v>-172862000.0</v>
       </c>
-      <c r="D32">
+      <c r="E32">
         <v>-249149000.0</v>
       </c>
-      <c r="E32">
+      <c r="F32">
         <v>-202425000.0</v>
       </c>
-      <c r="F32">
+      <c r="G32">
         <v>-141672000.0</v>
       </c>
-      <c r="G32">
+      <c r="H32">
         <v>-189430000.0</v>
       </c>
-      <c r="H32">
+      <c r="I32">
         <v>-312462000.0</v>
       </c>
-      <c r="I32">
+      <c r="J32">
         <v>-231386000.0</v>
       </c>
-      <c r="J32">
+      <c r="K32">
         <v>-219403000.0</v>
       </c>
-      <c r="K32">
+      <c r="L32">
         <v>-350763000.0</v>
       </c>
-      <c r="L32">
+      <c r="M32">
         <v>-328758000.0</v>
       </c>
-      <c r="M32">
+      <c r="N32">
         <v>-198581000.0</v>
       </c>
-      <c r="N32">
+      <c r="O32">
         <v>-182992000.0</v>
       </c>
-      <c r="O32">
+      <c r="P32">
         <v>-301291000.0</v>
       </c>
-      <c r="P32">
+      <c r="Q32">
         <v>-264819000.0</v>
       </c>
-      <c r="Q32">
+      <c r="R32">
         <v>-259765000.0</v>
       </c>
-      <c r="R32">
+      <c r="S32">
         <v>-260726000.0</v>
       </c>
-      <c r="S32">
+      <c r="T32">
         <v>-294910000.0</v>
       </c>
-      <c r="T32">
+      <c r="U32">
         <v>-293239000.0</v>
       </c>
-      <c r="U32">
+      <c r="V32">
         <v>-222140000.0</v>
       </c>
-      <c r="V32">
+      <c r="W32">
         <v>189262000.0</v>
       </c>
-      <c r="W32">
+      <c r="X32">
         <v>59413000.0</v>
       </c>
-      <c r="X32">
+      <c r="Y32">
         <v>37914000.0</v>
       </c>
-      <c r="Y32">
+      <c r="Z32">
         <v>55179000.0</v>
       </c>
-      <c r="Z32">
+      <c r="AA32">
         <v>139584000.0</v>
       </c>
-      <c r="AA32"/>
       <c r="AB32"/>
       <c r="AC32"/>
       <c r="AD32"/>
       <c r="AE32"/>
       <c r="AF32"/>
       <c r="AG32"/>
       <c r="AH32"/>
       <c r="AI32"/>
       <c r="AJ32"/>
       <c r="AK32"/>
       <c r="AL32"/>
       <c r="AM32"/>
       <c r="AN32"/>
       <c r="AO32"/>
       <c r="AP32"/>
       <c r="AQ32"/>
       <c r="AR32"/>
       <c r="AS32"/>
       <c r="AT32"/>
       <c r="AU32"/>
       <c r="AV32"/>
       <c r="AW32"/>
       <c r="AX32"/>
       <c r="AY32"/>
       <c r="AZ32"/>
       <c r="BA32"/>
       <c r="BB32"/>
       <c r="BC32"/>
-    </row>
-    <row r="33" spans="1:55">
+      <c r="BD32"/>
+    </row>
+    <row r="33" spans="1:56">
       <c r="A33" t="s">
         <v>47</v>
       </c>
       <c r="B33">
+        <v>558111000.0</v>
+      </c>
+      <c r="C33">
         <v>1010165000.0</v>
       </c>
-      <c r="C33">
+      <c r="D33">
         <v>1192366000.0</v>
       </c>
-      <c r="D33">
+      <c r="E33">
         <v>1135512000.0</v>
       </c>
-      <c r="E33">
+      <c r="F33">
         <v>1017260000.0</v>
       </c>
-      <c r="F33">
+      <c r="G33">
         <v>927700000.0</v>
       </c>
-      <c r="G33">
+      <c r="H33">
         <v>892048000.0</v>
       </c>
-      <c r="H33">
+      <c r="I33">
         <v>918989000.0</v>
       </c>
-      <c r="I33">
+      <c r="J33">
         <v>825057000.0</v>
       </c>
-      <c r="J33">
+      <c r="K33">
         <v>824008000.0</v>
       </c>
-      <c r="K33">
+      <c r="L33">
         <v>928909000.0</v>
       </c>
-      <c r="L33">
+      <c r="M33">
         <v>925711000.0</v>
       </c>
-      <c r="M33">
+      <c r="N33">
         <v>805387000.0</v>
       </c>
-      <c r="N33">
+      <c r="O33">
         <v>804689000.0</v>
       </c>
-      <c r="O33">
+      <c r="P33">
         <v>952991000.0</v>
       </c>
-      <c r="P33">
+      <c r="Q33">
         <v>904086000.0</v>
       </c>
-      <c r="Q33">
+      <c r="R33">
         <v>901277000.0</v>
       </c>
-      <c r="R33">
+      <c r="S33">
         <v>893048000.0</v>
       </c>
-      <c r="S33">
+      <c r="T33">
         <v>965099000.0</v>
       </c>
-      <c r="T33">
+      <c r="U33">
         <v>990338000.0</v>
       </c>
-      <c r="U33">
+      <c r="V33">
         <v>810785000.0</v>
       </c>
-      <c r="V33">
+      <c r="W33">
         <v>797363000.0</v>
       </c>
-      <c r="W33">
+      <c r="X33">
         <v>891947000.0</v>
       </c>
-      <c r="X33">
+      <c r="Y33">
         <v>900979000.0</v>
       </c>
-      <c r="Y33">
+      <c r="Z33">
         <v>823707000.0</v>
       </c>
-      <c r="Z33">
+      <c r="AA33">
         <v>712900000.0</v>
       </c>
-      <c r="AA33">
+      <c r="AB33">
         <v>847331000.0</v>
       </c>
-      <c r="AB33">
+      <c r="AC33">
         <v>641676000.0</v>
       </c>
-      <c r="AC33">
+      <c r="AD33">
         <v>556534000.0</v>
       </c>
-      <c r="AD33">
+      <c r="AE33">
         <v>557185000.0</v>
       </c>
-      <c r="AE33">
+      <c r="AF33">
         <v>583993000.0</v>
       </c>
-      <c r="AF33">
+      <c r="AG33">
         <v>653827000.0</v>
       </c>
-      <c r="AG33">
+      <c r="AH33">
         <v>467466000.0</v>
       </c>
-      <c r="AH33">
+      <c r="AI33">
         <v>435108000.0</v>
       </c>
-      <c r="AI33">
+      <c r="AJ33">
         <v>423581000.0</v>
       </c>
-      <c r="AJ33">
+      <c r="AK33">
         <v>604297000.0</v>
       </c>
-      <c r="AK33">
+      <c r="AL33">
         <v>409441000.0</v>
       </c>
-      <c r="AL33">
+      <c r="AM33">
         <v>358870000.0</v>
       </c>
-      <c r="AM33">
+      <c r="AN33">
         <v>248764000.0</v>
       </c>
-      <c r="AN33">
+      <c r="AO33">
         <v>251620000.0</v>
       </c>
-      <c r="AO33">
+      <c r="AP33">
         <v>281772000.0</v>
       </c>
-      <c r="AP33">
+      <c r="AQ33">
         <v>265850000.0</v>
       </c>
-      <c r="AQ33">
+      <c r="AR33">
         <v>251350000.0</v>
       </c>
-      <c r="AR33">
+      <c r="AS33">
         <v>321863000.0</v>
       </c>
-      <c r="AS33">
+      <c r="AT33">
         <v>233493000.0</v>
       </c>
-      <c r="AT33">
+      <c r="AU33">
         <v>212311000.0</v>
       </c>
-      <c r="AU33">
+      <c r="AV33">
         <v>237578000.0</v>
       </c>
-      <c r="AV33">
+      <c r="AW33">
         <v>178409000.0</v>
       </c>
-      <c r="AW33">
+      <c r="AX33">
         <v>108325000.0</v>
       </c>
-      <c r="AX33">
+      <c r="AY33">
         <v>51370000.0</v>
       </c>
-      <c r="AY33">
+      <c r="AZ33">
         <v>108127000.0</v>
       </c>
-      <c r="AZ33">
+      <c r="BA33">
         <v>173293000.0</v>
       </c>
-      <c r="BA33"/>
       <c r="BB33"/>
-      <c r="BC33">
+      <c r="BC33"/>
+      <c r="BD33">
         <v>5997000.0</v>
       </c>
     </row>
-    <row r="34" spans="1:55">
+    <row r="34" spans="1:56">
       <c r="A34" t="s">
         <v>48</v>
       </c>
       <c r="B34"/>
       <c r="C34"/>
       <c r="D34"/>
       <c r="E34"/>
       <c r="F34"/>
       <c r="G34"/>
       <c r="H34"/>
       <c r="I34"/>
       <c r="J34"/>
       <c r="K34"/>
       <c r="L34"/>
       <c r="M34"/>
-      <c r="N34">
+      <c r="N34"/>
+      <c r="O34">
         <v>193672000.0</v>
       </c>
-      <c r="O34">
+      <c r="P34">
         <v>200470000.0</v>
       </c>
-      <c r="P34">
+      <c r="Q34">
         <v>197871000.0</v>
       </c>
-      <c r="Q34">
+      <c r="R34">
         <v>203197000.0</v>
       </c>
-      <c r="R34">
+      <c r="S34">
         <v>192980000.0</v>
       </c>
-      <c r="S34">
+      <c r="T34">
         <v>196429000.0</v>
       </c>
-      <c r="T34">
+      <c r="U34">
         <v>195121000.0</v>
       </c>
-      <c r="U34">
+      <c r="V34">
         <v>203852000.0</v>
       </c>
-      <c r="V34">
+      <c r="W34">
         <v>324064000.0</v>
       </c>
-      <c r="W34">
+      <c r="X34">
         <v>199306000.0</v>
       </c>
-      <c r="X34">
+      <c r="Y34">
         <v>200938000.0</v>
       </c>
-      <c r="Y34">
+      <c r="Z34">
         <v>199567000.0</v>
       </c>
-      <c r="Z34">
+      <c r="AA34">
         <v>199057000.0</v>
       </c>
-      <c r="AA34">
+      <c r="AB34">
         <v>200648000.0</v>
       </c>
-      <c r="AB34">
+      <c r="AC34">
         <v>58385000.0</v>
       </c>
-      <c r="AC34">
+      <c r="AD34">
         <v>66035000.0</v>
       </c>
-      <c r="AD34">
+      <c r="AE34">
         <v>70013000.0</v>
       </c>
-      <c r="AE34">
+      <c r="AF34">
         <v>13851000.0</v>
       </c>
-      <c r="AF34">
+      <c r="AG34">
         <v>13656000.0</v>
       </c>
-      <c r="AG34">
+      <c r="AH34">
         <v>10996000.0</v>
       </c>
-      <c r="AH34">
+      <c r="AI34">
         <v>10924000.0</v>
       </c>
-      <c r="AI34">
+      <c r="AJ34">
         <v>9241000.0</v>
       </c>
-      <c r="AJ34">
+      <c r="AK34">
         <v>8913000.0</v>
       </c>
-      <c r="AK34">
+      <c r="AL34">
         <v>9339000.0</v>
       </c>
-      <c r="AL34">
+      <c r="AM34">
         <v>9779000.0</v>
       </c>
-      <c r="AM34">
+      <c r="AN34">
         <v>9469000.0</v>
       </c>
-      <c r="AN34">
+      <c r="AO34">
         <v>10951000.0</v>
       </c>
-      <c r="AO34">
+      <c r="AP34">
         <v>11144000.0</v>
       </c>
-      <c r="AP34">
+      <c r="AQ34">
         <v>9263000.0</v>
       </c>
-      <c r="AQ34">
+      <c r="AR34">
         <v>9270000.0</v>
       </c>
-      <c r="AR34">
+      <c r="AS34">
         <v>9704000.0</v>
       </c>
-      <c r="AS34">
+      <c r="AT34">
         <v>9590000.0</v>
       </c>
-      <c r="AT34">
+      <c r="AU34">
         <v>8965000.0</v>
       </c>
-      <c r="AU34">
+      <c r="AV34">
         <v>9166000.0</v>
       </c>
-      <c r="AV34">
+      <c r="AW34">
         <v>8770000.0</v>
       </c>
-      <c r="AW34">
+      <c r="AX34">
         <v>9156000.0</v>
       </c>
-      <c r="AX34">
+      <c r="AY34">
         <v>8736000.0</v>
       </c>
-      <c r="AY34"/>
       <c r="AZ34"/>
       <c r="BA34"/>
       <c r="BB34"/>
       <c r="BC34"/>
-    </row>
-    <row r="35" spans="1:55">
+      <c r="BD34"/>
+    </row>
+    <row r="35" spans="1:56">
       <c r="A35" t="s">
         <v>49</v>
       </c>
       <c r="B35">
+        <v>753045000.0</v>
+      </c>
+      <c r="C35">
         <v>267177000.0</v>
       </c>
-      <c r="C35">
+      <c r="D35">
         <v>1103394000.0</v>
       </c>
-      <c r="D35">
+      <c r="E35">
         <v>267742000.0</v>
       </c>
-      <c r="E35">
+      <c r="F35">
         <v>218825000.0</v>
       </c>
-      <c r="F35">
+      <c r="G35">
         <v>220075000.0</v>
       </c>
-      <c r="G35">
+      <c r="H35">
         <v>223235000.0</v>
       </c>
-      <c r="H35">
+      <c r="I35">
         <v>211426000.0</v>
       </c>
-      <c r="I35">
+      <c r="J35">
         <v>209220000.0</v>
       </c>
-      <c r="J35">
+      <c r="K35">
         <v>211844000.0</v>
       </c>
-      <c r="K35">
+      <c r="L35">
         <v>215684000.0</v>
       </c>
-      <c r="L35">
+      <c r="M35">
         <v>216862000.0</v>
       </c>
-      <c r="M35">
+      <c r="N35">
         <v>201117000.0</v>
       </c>
-      <c r="N35">
+      <c r="O35">
         <v>189587000.0</v>
       </c>
-      <c r="O35">
+      <c r="P35">
         <v>192762000.0</v>
       </c>
-      <c r="P35">
+      <c r="Q35">
         <v>194365000.0</v>
       </c>
-      <c r="Q35">
+      <c r="R35">
         <v>196371000.0</v>
       </c>
-      <c r="R35">
+      <c r="S35">
         <v>187407000.0</v>
       </c>
-      <c r="S35">
+      <c r="T35">
         <v>191890000.0</v>
       </c>
-      <c r="T35">
+      <c r="U35">
         <v>191207000.0</v>
       </c>
-      <c r="U35">
+      <c r="V35">
         <v>192266000.0</v>
       </c>
-      <c r="V35">
+      <c r="W35">
         <v>193876000.0</v>
       </c>
-      <c r="W35">
+      <c r="X35">
         <v>196614000.0</v>
       </c>
-      <c r="X35">
+      <c r="Y35">
         <v>193444000.0</v>
       </c>
-      <c r="Y35">
+      <c r="Z35">
         <v>194903000.0</v>
       </c>
-      <c r="Z35">
+      <c r="AA35">
         <v>194607000.0</v>
       </c>
-      <c r="AA35">
+      <c r="AB35">
         <v>197625000.0</v>
       </c>
-      <c r="AB35">
+      <c r="AC35">
         <v>54400000.0</v>
       </c>
-      <c r="AC35">
+      <c r="AD35">
         <v>54592000.0</v>
       </c>
-      <c r="AD35">
+      <c r="AE35">
         <v>59868000.0</v>
       </c>
-      <c r="AE35">
+      <c r="AF35">
         <v>6777000.0</v>
       </c>
-      <c r="AF35">
+      <c r="AG35">
         <v>7076000.0</v>
       </c>
-      <c r="AG35">
+      <c r="AH35">
         <v>7061000.0</v>
       </c>
-      <c r="AH35">
+      <c r="AI35">
         <v>8000000.0</v>
       </c>
-      <c r="AI35">
+      <c r="AJ35">
         <v>9241000.0</v>
       </c>
-      <c r="AJ35">
+      <c r="AK35">
         <v>8913000.0</v>
       </c>
-      <c r="AK35">
+      <c r="AL35">
         <v>9339000.0</v>
       </c>
-      <c r="AL35">
+      <c r="AM35">
         <v>9779000.0</v>
       </c>
-      <c r="AM35">
+      <c r="AN35">
         <v>9469000.0</v>
       </c>
-      <c r="AN35">
+      <c r="AO35">
         <v>10951000.0</v>
       </c>
-      <c r="AO35">
+      <c r="AP35">
         <v>11144000.0</v>
       </c>
-      <c r="AP35">
+      <c r="AQ35">
         <v>9263000.0</v>
       </c>
-      <c r="AQ35">
+      <c r="AR35">
         <v>9270000.0</v>
       </c>
-      <c r="AR35">
+      <c r="AS35">
         <v>9704000.0</v>
       </c>
-      <c r="AS35">
+      <c r="AT35">
         <v>9590000.0</v>
       </c>
-      <c r="AT35">
+      <c r="AU35">
         <v>8965000.0</v>
       </c>
-      <c r="AU35">
+      <c r="AV35">
         <v>9166000.0</v>
       </c>
-      <c r="AV35">
+      <c r="AW35">
         <v>8770000.0</v>
       </c>
-      <c r="AW35">
+      <c r="AX35">
         <v>9156000.0</v>
       </c>
-      <c r="AX35">
+      <c r="AY35">
         <v>8736000.0</v>
       </c>
-      <c r="AY35">
+      <c r="AZ35">
         <v>8466000.0</v>
       </c>
-      <c r="AZ35"/>
       <c r="BA35"/>
       <c r="BB35"/>
       <c r="BC35"/>
-    </row>
-    <row r="36" spans="1:55">
+      <c r="BD35"/>
+    </row>
+    <row r="36" spans="1:56">
       <c r="A36" t="s">
         <v>50</v>
       </c>
       <c r="B36">
+        <v>-301484000.0</v>
+      </c>
+      <c r="C36">
         <v>99911000.0</v>
       </c>
-      <c r="C36">
+      <c r="D36">
         <v>73217000.0</v>
       </c>
-      <c r="D36">
+      <c r="E36">
         <v>71566000.0</v>
       </c>
-      <c r="E36">
+      <c r="F36">
         <v>70403000.0</v>
       </c>
-      <c r="F36">
+      <c r="G36">
         <v>65491000.0</v>
       </c>
-      <c r="G36">
+      <c r="H36">
         <v>51114000.0</v>
       </c>
-      <c r="H36">
+      <c r="I36">
         <v>56973000.0</v>
       </c>
-      <c r="I36">
+      <c r="J36">
         <v>62016000.0</v>
       </c>
-      <c r="J36">
+      <c r="K36">
         <v>70545000.0</v>
       </c>
-      <c r="K36">
+      <c r="L36">
         <v>44362000.0</v>
       </c>
-      <c r="L36">
+      <c r="M36">
         <v>54414000.0</v>
       </c>
-      <c r="M36">
+      <c r="N36">
         <v>59458000.0</v>
       </c>
-      <c r="N36">
+      <c r="O36">
         <v>70158000.0</v>
       </c>
-      <c r="O36">
+      <c r="P36">
         <v>48604000.0</v>
       </c>
-      <c r="P36">
+      <c r="Q36">
         <v>18136000.0</v>
       </c>
-      <c r="Q36">
+      <c r="R36">
         <v>65621000.0</v>
       </c>
-      <c r="R36">
+      <c r="S36">
         <v>22346000.0</v>
       </c>
-      <c r="S36">
+      <c r="T36">
         <v>30389000.0</v>
       </c>
-      <c r="T36">
+      <c r="U36">
         <v>13840000.0</v>
       </c>
-      <c r="U36">
+      <c r="V36">
         <v>34175000.0</v>
       </c>
-      <c r="V36">
+      <c r="W36">
         <v>31731000.0</v>
       </c>
-      <c r="W36">
+      <c r="X36">
         <v>28730000.0</v>
       </c>
-      <c r="X36">
+      <c r="Y36">
         <v>29714000.0</v>
       </c>
-      <c r="Y36">
+      <c r="Z36">
         <v>31181000.0</v>
       </c>
-      <c r="Z36">
+      <c r="AA36">
         <v>33466000.0</v>
       </c>
-      <c r="AA36">
+      <c r="AB36">
         <v>28849000.0</v>
       </c>
-      <c r="AB36">
+      <c r="AC36">
         <v>26350000.0</v>
       </c>
-      <c r="AC36">
+      <c r="AD36">
         <v>26545000.0</v>
       </c>
-      <c r="AD36">
+      <c r="AE36">
         <v>26239000.0</v>
       </c>
-      <c r="AE36">
+      <c r="AF36">
         <v>24479000.0</v>
       </c>
-      <c r="AF36">
+      <c r="AG36">
         <v>24237000.0</v>
       </c>
-      <c r="AG36">
+      <c r="AH36">
         <v>24312000.0</v>
       </c>
-      <c r="AH36">
+      <c r="AI36">
         <v>25975000.0</v>
       </c>
-      <c r="AI36">
+      <c r="AJ36">
         <v>24167000.0</v>
       </c>
-      <c r="AJ36">
+      <c r="AK36">
         <v>26122000.0</v>
       </c>
-      <c r="AK36">
+      <c r="AL36">
         <v>26222000.0</v>
       </c>
-      <c r="AL36">
+      <c r="AM36">
         <v>24050000.0</v>
       </c>
-      <c r="AM36">
+      <c r="AN36">
         <v>18320000.0</v>
       </c>
-      <c r="AN36">
+      <c r="AO36">
         <v>20058000.0</v>
       </c>
-      <c r="AO36">
+      <c r="AP36">
         <v>22447000.0</v>
       </c>
-      <c r="AP36">
+      <c r="AQ36">
         <v>24525000.0</v>
       </c>
-      <c r="AQ36">
+      <c r="AR36">
         <v>21064000.0</v>
       </c>
-      <c r="AR36">
+      <c r="AS36">
         <v>17908000.0</v>
       </c>
-      <c r="AS36">
+      <c r="AT36">
         <v>15636000.0</v>
       </c>
-      <c r="AT36">
+      <c r="AU36">
         <v>15666000.0</v>
       </c>
-      <c r="AU36">
+      <c r="AV36">
         <v>12690000.0</v>
       </c>
-      <c r="AV36">
+      <c r="AW36">
         <v>12537000.0</v>
       </c>
-      <c r="AW36">
+      <c r="AX36">
         <v>15039000.0</v>
       </c>
-      <c r="AX36">
+      <c r="AY36">
         <v>29051000.0</v>
       </c>
-      <c r="AY36">
+      <c r="AZ36">
         <v>17169000.0</v>
       </c>
-      <c r="AZ36">
+      <c r="BA36">
         <v>167777000.0</v>
       </c>
-      <c r="BA36"/>
       <c r="BB36"/>
-      <c r="BC36">
+      <c r="BC36"/>
+      <c r="BD36">
         <v>-5997000.0</v>
       </c>
     </row>
-    <row r="37" spans="1:55">
+    <row r="37" spans="1:56">
       <c r="A37" t="s">
         <v>51</v>
       </c>
       <c r="B37"/>
       <c r="C37"/>
       <c r="D37"/>
       <c r="E37"/>
       <c r="F37"/>
       <c r="G37"/>
       <c r="H37"/>
       <c r="I37"/>
       <c r="J37"/>
       <c r="K37"/>
       <c r="L37"/>
       <c r="M37"/>
-      <c r="N37">
+      <c r="N37"/>
+      <c r="O37">
         <v>20996000.0</v>
       </c>
-      <c r="O37">
+      <c r="P37">
         <v>14443000.0</v>
       </c>
-      <c r="P37">
+      <c r="Q37">
         <v>14558000.0</v>
       </c>
-      <c r="Q37">
+      <c r="R37">
         <v>10131000.0</v>
       </c>
-      <c r="R37">
+      <c r="S37">
         <v>7858000.0</v>
       </c>
-      <c r="S37">
+      <c r="T37">
         <v>-10769000.0</v>
       </c>
-      <c r="T37">
+      <c r="U37">
         <v>-10884000.0</v>
       </c>
-      <c r="U37">
+      <c r="V37">
         <v>-27403000.0</v>
       </c>
-      <c r="V37">
+      <c r="W37">
         <v>-20937000.0</v>
       </c>
-      <c r="W37">
+      <c r="X37">
         <v>-35475000.0</v>
       </c>
-      <c r="X37">
+      <c r="Y37">
         <v>-53442000.0</v>
       </c>
-      <c r="Y37">
+      <c r="Z37">
         <v>-60034000.0</v>
       </c>
-      <c r="Z37">
+      <c r="AA37">
         <v>-63052000.0</v>
       </c>
-      <c r="AA37">
+      <c r="AB37">
         <v>-49000000.0</v>
       </c>
-      <c r="AB37">
+      <c r="AC37">
         <v>-49356000.0</v>
       </c>
-      <c r="AC37">
+      <c r="AD37">
         <v>-56208000.0</v>
       </c>
-      <c r="AD37">
+      <c r="AE37">
         <v>-59238000.0</v>
       </c>
-      <c r="AE37">
+      <c r="AF37">
         <v>-32608000.0</v>
       </c>
-      <c r="AF37">
+      <c r="AG37">
         <v>-43527000.0</v>
       </c>
-      <c r="AG37">
+      <c r="AH37">
         <v>-24201000.0</v>
       </c>
-      <c r="AH37">
+      <c r="AI37">
         <v>-29776000.0</v>
       </c>
-      <c r="AI37">
+      <c r="AJ37">
         <v>19306000.0</v>
       </c>
-      <c r="AJ37">
+      <c r="AK37">
         <v>11143000.0</v>
       </c>
-      <c r="AK37">
+      <c r="AL37">
         <v>-6395000.0</v>
       </c>
-      <c r="AL37">
+      <c r="AM37">
         <v>7181000.0</v>
       </c>
-      <c r="AM37">
+      <c r="AN37">
         <v>39596000.0</v>
       </c>
-      <c r="AN37">
+      <c r="AO37">
         <v>53750000.0</v>
       </c>
-      <c r="AO37">
+      <c r="AP37">
         <v>38911000.0</v>
       </c>
-      <c r="AP37">
+      <c r="AQ37">
         <v>38236000.0</v>
       </c>
-      <c r="AQ37">
+      <c r="AR37">
         <v>89044000.0</v>
       </c>
-      <c r="AR37">
+      <c r="AS37">
         <v>71695000.0</v>
       </c>
-      <c r="AS37">
+      <c r="AT37">
         <v>57818000.0</v>
       </c>
-      <c r="AT37">
+      <c r="AU37">
         <v>44702000.0</v>
       </c>
-      <c r="AU37">
+      <c r="AV37">
         <v>61008000.0</v>
       </c>
-      <c r="AV37">
+      <c r="AW37">
         <v>94802000.0</v>
       </c>
-      <c r="AW37">
+      <c r="AX37">
         <v>80015000.0</v>
       </c>
-      <c r="AX37">
-[...2 lines deleted...]
-      <c r="AY37"/>
+      <c r="AY37">
+        <v>0.0</v>
+      </c>
       <c r="AZ37"/>
       <c r="BA37"/>
       <c r="BB37"/>
       <c r="BC37"/>
-    </row>
-    <row r="38" spans="1:55">
+      <c r="BD37"/>
+    </row>
+    <row r="38" spans="1:56">
       <c r="A38" t="s">
         <v>52</v>
       </c>
-      <c r="B38"/>
-      <c r="C38">
+      <c r="B38">
+        <v>575396000.0</v>
+      </c>
+      <c r="C38"/>
+      <c r="D38">
         <v>562352000.0</v>
       </c>
-      <c r="D38">
+      <c r="E38">
         <v>567406000.0</v>
       </c>
-      <c r="E38">
+      <c r="F38">
         <v>475374000.0</v>
       </c>
-      <c r="F38">
+      <c r="G38">
         <v>465098000.0</v>
       </c>
-      <c r="G38">
+      <c r="H38">
         <v>429606000.0</v>
       </c>
-      <c r="H38">
+      <c r="I38">
         <v>311256000.0</v>
       </c>
-      <c r="I38">
+      <c r="J38">
         <v>239613000.0</v>
       </c>
-      <c r="J38">
+      <c r="K38">
         <v>240865000.0</v>
       </c>
-      <c r="K38"/>
-      <c r="L38">
+      <c r="L38"/>
+      <c r="M38">
         <v>336411000.0</v>
       </c>
-      <c r="M38">
+      <c r="N38">
         <v>207170000.0</v>
       </c>
-      <c r="N38">
+      <c r="O38">
         <v>216651000.0</v>
       </c>
-      <c r="O38">
+      <c r="P38">
         <v>115015000.0</v>
       </c>
-      <c r="P38">
+      <c r="Q38">
         <v>122536000.0</v>
       </c>
-      <c r="Q38">
+      <c r="R38">
         <v>149946000.0</v>
       </c>
-      <c r="R38">
+      <c r="S38">
         <v>268746000.0</v>
       </c>
-      <c r="S38">
+      <c r="T38">
         <v>802347000.0</v>
       </c>
-      <c r="T38">
+      <c r="U38">
         <v>1040046000.0</v>
       </c>
-      <c r="U38">
+      <c r="V38">
         <v>839351000.0</v>
       </c>
-      <c r="V38">
+      <c r="W38">
         <v>460731000.0</v>
       </c>
-      <c r="W38">
+      <c r="X38">
         <v>904670000.0</v>
       </c>
-      <c r="X38">
+      <c r="Y38">
         <v>462754000.0</v>
       </c>
-      <c r="Y38">
+      <c r="Z38">
         <v>470868000.0</v>
       </c>
-      <c r="Z38">
+      <c r="AA38">
         <v>446028000.0</v>
       </c>
-      <c r="AA38">
+      <c r="AB38">
         <v>432123000.0</v>
       </c>
-      <c r="AB38">
+      <c r="AC38">
         <v>423557000.0</v>
       </c>
-      <c r="AC38">
+      <c r="AD38">
         <v>416697000.0</v>
       </c>
-      <c r="AD38">
+      <c r="AE38">
         <v>430229000.0</v>
       </c>
-      <c r="AE38">
+      <c r="AF38">
         <v>411647000.0</v>
       </c>
-      <c r="AF38">
+      <c r="AG38">
         <v>422579000.0</v>
       </c>
-      <c r="AG38">
+      <c r="AH38">
         <v>323907000.0</v>
       </c>
-      <c r="AH38">
+      <c r="AI38">
         <v>325062000.0</v>
       </c>
-      <c r="AI38">
+      <c r="AJ38">
         <v>413123000.0</v>
       </c>
-      <c r="AJ38">
+      <c r="AK38">
         <v>593952000.0</v>
       </c>
-      <c r="AK38">
+      <c r="AL38">
         <v>399737000.0</v>
       </c>
-      <c r="AL38">
+      <c r="AM38">
         <v>349532000.0</v>
       </c>
-      <c r="AM38">
+      <c r="AN38">
         <v>240367000.0</v>
       </c>
-      <c r="AN38">
+      <c r="AO38">
         <v>242541000.0</v>
       </c>
-      <c r="AO38">
+      <c r="AP38">
         <v>272338000.0</v>
       </c>
-      <c r="AP38">
+      <c r="AQ38">
         <v>256917000.0</v>
       </c>
-      <c r="AQ38">
+      <c r="AR38">
         <v>242652000.0</v>
       </c>
-      <c r="AR38">
+      <c r="AS38">
         <v>313575000.0</v>
       </c>
-      <c r="AS38">
+      <c r="AT38">
         <v>225356000.0</v>
       </c>
-      <c r="AT38">
+      <c r="AU38">
         <v>205021000.0</v>
       </c>
-      <c r="AU38">
+      <c r="AV38">
         <v>230240000.0</v>
       </c>
-      <c r="AV38">
+      <c r="AW38">
         <v>172549000.0</v>
       </c>
-      <c r="AW38">
+      <c r="AX38">
         <v>103359000.0</v>
       </c>
-      <c r="AX38">
+      <c r="AY38">
         <v>49779000.0</v>
       </c>
-      <c r="AY38">
+      <c r="AZ38">
         <v>99148000.0</v>
       </c>
-      <c r="AZ38"/>
       <c r="BA38"/>
       <c r="BB38"/>
-      <c r="BC38">
+      <c r="BC38"/>
+      <c r="BD38">
         <v>211048000.0</v>
       </c>
     </row>
-    <row r="39" spans="1:55">
+    <row r="39" spans="1:56">
       <c r="A39" t="s">
         <v>53</v>
       </c>
       <c r="B39">
+        <v>-45010000.0</v>
+      </c>
+      <c r="C39">
         <v>794000.0</v>
       </c>
-      <c r="C39">
+      <c r="D39">
         <v>770000.0</v>
       </c>
-      <c r="D39">
+      <c r="E39">
         <v>852000.0</v>
       </c>
-      <c r="E39">
+      <c r="F39">
         <v>798000.0</v>
       </c>
-      <c r="F39">
+      <c r="G39">
         <v>846000.0</v>
       </c>
-      <c r="G39">
+      <c r="H39">
         <v>712000.0</v>
       </c>
-      <c r="H39">
+      <c r="I39">
         <v>733000.0</v>
       </c>
-      <c r="I39">
+      <c r="J39">
         <v>809000.0</v>
       </c>
-      <c r="J39">
+      <c r="K39">
         <v>610000.0</v>
       </c>
-      <c r="K39">
+      <c r="L39">
         <v>798000.0</v>
       </c>
-      <c r="L39">
+      <c r="M39">
         <v>766000.0</v>
       </c>
-      <c r="M39">
+      <c r="N39">
         <v>615000.0</v>
       </c>
-      <c r="N39">
+      <c r="O39">
         <v>763000.0</v>
       </c>
-      <c r="O39">
+      <c r="P39">
         <v>745000.0</v>
       </c>
-      <c r="P39">
+      <c r="Q39">
         <v>42421000.0</v>
       </c>
-      <c r="Q39">
+      <c r="R39">
         <v>631000.0</v>
       </c>
-      <c r="R39">
+      <c r="S39">
         <v>19166000.0</v>
       </c>
-      <c r="S39">
+      <c r="T39">
         <v>801000.0</v>
       </c>
-      <c r="T39">
+      <c r="U39">
         <v>17440000.0</v>
       </c>
-      <c r="U39">
+      <c r="V39">
         <v>1077000.0</v>
       </c>
-      <c r="V39">
+      <c r="W39">
         <v>1081000.0</v>
       </c>
-      <c r="W39">
+      <c r="X39">
         <v>807000.0</v>
       </c>
-      <c r="X39">
+      <c r="Y39">
         <v>636000.0</v>
       </c>
-      <c r="Y39">
+      <c r="Z39">
         <v>721000.0</v>
       </c>
-      <c r="Z39">
+      <c r="AA39">
         <v>597000.0</v>
       </c>
-      <c r="AA39">
+      <c r="AB39">
         <v>760000.0</v>
       </c>
-      <c r="AB39">
+      <c r="AC39">
         <v>699000.0</v>
       </c>
-      <c r="AC39">
+      <c r="AD39">
         <v>682000.0</v>
       </c>
-      <c r="AD39">
+      <c r="AE39">
         <v>349000.0</v>
       </c>
-      <c r="AE39">
+      <c r="AF39">
         <v>671000.0</v>
       </c>
-      <c r="AF39">
+      <c r="AG39">
         <v>774000.0</v>
       </c>
-      <c r="AG39">
+      <c r="AH39">
         <v>556000.0</v>
       </c>
-      <c r="AH39">
+      <c r="AI39">
         <v>598000.0</v>
       </c>
-      <c r="AI39">
+      <c r="AJ39">
         <v>703000.0</v>
       </c>
-      <c r="AJ39">
+      <c r="AK39">
         <v>789000.0</v>
       </c>
-      <c r="AK39">
+      <c r="AL39">
         <v>624000.0</v>
       </c>
-      <c r="AL39">
+      <c r="AM39">
         <v>628000.0</v>
       </c>
-      <c r="AM39">
+      <c r="AN39">
         <v>659000.0</v>
       </c>
-      <c r="AN39">
+      <c r="AO39">
         <v>769000.0</v>
       </c>
-      <c r="AO39">
+      <c r="AP39">
         <v>737000.0</v>
       </c>
-      <c r="AP39">
+      <c r="AQ39">
         <v>774000.0</v>
       </c>
-      <c r="AQ39">
+      <c r="AR39">
         <v>819000.0</v>
       </c>
-      <c r="AR39">
+      <c r="AS39">
         <v>847000.0</v>
       </c>
-      <c r="AS39">
+      <c r="AT39">
         <v>908000.0</v>
       </c>
-      <c r="AT39">
+      <c r="AU39">
         <v>846000.0</v>
       </c>
-      <c r="AU39">
+      <c r="AV39">
         <v>833000.0</v>
       </c>
-      <c r="AV39">
+      <c r="AW39">
         <v>912000.0</v>
       </c>
-      <c r="AW39">
+      <c r="AX39">
         <v>816000.0</v>
       </c>
-      <c r="AX39">
+      <c r="AY39">
         <v>799000.0</v>
       </c>
-      <c r="AY39">
+      <c r="AZ39">
         <v>792000.0</v>
       </c>
-      <c r="AZ39"/>
       <c r="BA39"/>
       <c r="BB39"/>
       <c r="BC39"/>
-    </row>
-    <row r="40" spans="1:55">
+      <c r="BD39"/>
+    </row>
+    <row r="40" spans="1:56">
       <c r="A40" t="s">
         <v>54</v>
       </c>
       <c r="B40">
+        <v>-46568000.0</v>
+      </c>
+      <c r="C40">
         <v>334096000.0</v>
       </c>
-      <c r="C40">
+      <c r="D40">
         <v>-52706000.0</v>
       </c>
-      <c r="D40">
+      <c r="E40">
         <v>592745000.0</v>
       </c>
-      <c r="E40">
+      <c r="F40">
         <v>488051000.0</v>
       </c>
-      <c r="F40">
+      <c r="G40">
         <v>364237000.0</v>
       </c>
-      <c r="G40">
+      <c r="H40">
         <v>637136000.0</v>
       </c>
-      <c r="H40">
+      <c r="I40">
         <v>504575000.0</v>
       </c>
-      <c r="I40">
+      <c r="J40">
         <v>428351000.0</v>
       </c>
-      <c r="J40">
+      <c r="K40">
         <v>358740000.0</v>
       </c>
-      <c r="K40">
+      <c r="L40">
         <v>564338000.0</v>
       </c>
-      <c r="L40">
+      <c r="M40">
         <v>491439000.0</v>
       </c>
-      <c r="M40">
+      <c r="N40">
         <v>373553000.0</v>
       </c>
-      <c r="N40">
+      <c r="O40">
         <v>334010000.0</v>
       </c>
-      <c r="O40">
+      <c r="P40">
         <v>545532000.0</v>
       </c>
-      <c r="P40">
+      <c r="Q40">
         <v>508647000.0</v>
       </c>
-      <c r="Q40">
+      <c r="R40">
         <v>454886000.0</v>
       </c>
-      <c r="R40">
+      <c r="S40">
         <v>407068000.0</v>
       </c>
-      <c r="S40">
+      <c r="T40">
         <v>811070000.0</v>
       </c>
-      <c r="T40">
+      <c r="U40">
         <v>389895000.0</v>
       </c>
-      <c r="U40">
+      <c r="V40">
         <v>187358000.0</v>
       </c>
-      <c r="V40">
+      <c r="W40">
         <v>59889000.0</v>
       </c>
-      <c r="W40">
+      <c r="X40">
         <v>220058000.0</v>
       </c>
-      <c r="X40">
+      <c r="Y40">
         <v>116905000.0</v>
       </c>
-      <c r="Y40">
+      <c r="Z40">
         <v>84455000.0</v>
       </c>
-      <c r="Z40">
+      <c r="AA40">
         <v>12424000.0</v>
       </c>
-      <c r="AA40">
+      <c r="AB40">
         <v>163131000.0</v>
       </c>
-      <c r="AB40">
+      <c r="AC40">
         <v>-317825000.0</v>
       </c>
-      <c r="AC40">
+      <c r="AD40">
         <v>-317846000.0</v>
       </c>
-      <c r="AD40">
+      <c r="AE40">
         <v>-312665000.0</v>
       </c>
-      <c r="AE40">
+      <c r="AF40">
         <v>190964000.0</v>
       </c>
-      <c r="AF40">
+      <c r="AG40">
         <v>-340128000.0</v>
       </c>
-      <c r="AG40">
+      <c r="AH40">
         <v>-250225000.0</v>
       </c>
-      <c r="AH40">
+      <c r="AI40">
         <v>-260454000.0</v>
       </c>
-      <c r="AI40">
+      <c r="AJ40">
         <v>-195471000.0</v>
       </c>
-      <c r="AJ40">
+      <c r="AK40">
         <v>-324515000.0</v>
       </c>
-      <c r="AK40">
+      <c r="AL40">
         <v>-203490000.0</v>
       </c>
-      <c r="AL40">
+      <c r="AM40">
         <v>-216510000.0</v>
       </c>
-      <c r="AM40">
+      <c r="AN40">
         <v>-135262000.0</v>
       </c>
-      <c r="AN40">
+      <c r="AO40">
         <v>-133913000.0</v>
       </c>
-      <c r="AO40">
+      <c r="AP40">
         <v>-137715000.0</v>
       </c>
-      <c r="AP40">
+      <c r="AQ40">
         <v>-137020000.0</v>
       </c>
-      <c r="AQ40">
+      <c r="AR40">
         <v>-141537000.0</v>
       </c>
-      <c r="AR40">
+      <c r="AS40">
         <v>-138225000.0</v>
       </c>
-      <c r="AS40">
+      <c r="AT40">
         <v>-137987000.0</v>
       </c>
-      <c r="AT40">
+      <c r="AU40">
         <v>-135545000.0</v>
       </c>
-      <c r="AU40">
+      <c r="AV40">
         <v>-139626000.0</v>
       </c>
-      <c r="AV40">
+      <c r="AW40">
         <v>-65550000.0</v>
       </c>
-      <c r="AW40">
+      <c r="AX40">
         <v>-65351000.0</v>
       </c>
-      <c r="AX40">
+      <c r="AY40">
         <v>-14649000.0</v>
       </c>
-      <c r="AY40">
+      <c r="AZ40">
         <v>-21100000.0</v>
       </c>
-      <c r="AZ40">
+      <c r="BA40">
         <v>47384000.0</v>
       </c>
-      <c r="BA40"/>
       <c r="BB40"/>
       <c r="BC40"/>
-    </row>
-    <row r="41" spans="1:55">
+      <c r="BD40"/>
+    </row>
+    <row r="41" spans="1:56">
       <c r="A41" t="s">
         <v>55</v>
       </c>
       <c r="B41"/>
       <c r="C41"/>
       <c r="D41"/>
       <c r="E41"/>
       <c r="F41"/>
       <c r="G41"/>
       <c r="H41"/>
       <c r="I41"/>
       <c r="J41"/>
       <c r="K41"/>
-      <c r="L41">
+      <c r="L41"/>
+      <c r="M41">
         <v>287271000.0</v>
       </c>
-      <c r="M41"/>
       <c r="N41"/>
-      <c r="O41">
+      <c r="O41"/>
+      <c r="P41">
         <v>288464000.0</v>
       </c>
-      <c r="P41">
+      <c r="Q41">
         <v>305847000.0</v>
       </c>
-      <c r="Q41">
+      <c r="R41">
         <v>308441000.0</v>
       </c>
-      <c r="R41"/>
-      <c r="S41">
+      <c r="S41"/>
+      <c r="T41">
         <v>306202000.0</v>
       </c>
-      <c r="T41">
+      <c r="U41">
         <v>308717000.0</v>
       </c>
-      <c r="U41">
+      <c r="V41">
         <v>333406000.0</v>
       </c>
-      <c r="V41">
+      <c r="W41">
         <v>329369000.0</v>
       </c>
-      <c r="W41">
+      <c r="X41">
         <v>310273000.0</v>
       </c>
-      <c r="X41">
+      <c r="Y41">
         <v>308796000.0</v>
       </c>
-      <c r="Y41">
+      <c r="Z41">
         <v>301326000.0</v>
       </c>
-      <c r="Z41">
+      <c r="AA41">
         <v>283307000.0</v>
       </c>
-      <c r="AA41">
+      <c r="AB41">
         <v>278995000.0</v>
       </c>
-      <c r="AB41">
+      <c r="AC41">
         <v>302096000.0</v>
       </c>
-      <c r="AC41">
+      <c r="AD41">
         <v>309959000.0</v>
       </c>
-      <c r="AD41">
+      <c r="AE41">
         <v>308691000.0</v>
       </c>
-      <c r="AE41">
+      <c r="AF41">
         <v>311862000.0</v>
       </c>
-      <c r="AF41">
+      <c r="AG41">
         <v>325705000.0</v>
       </c>
-      <c r="AG41">
+      <c r="AH41">
         <v>244034000.0</v>
       </c>
-      <c r="AH41">
+      <c r="AI41">
         <v>243962000.0</v>
       </c>
-      <c r="AI41">
+      <c r="AJ41">
         <v>191337000.0</v>
       </c>
-      <c r="AJ41">
+      <c r="AK41">
         <v>327508000.0</v>
       </c>
-      <c r="AK41">
+      <c r="AL41">
         <v>210881000.0</v>
       </c>
-      <c r="AL41">
+      <c r="AM41">
         <v>217729000.0</v>
       </c>
-      <c r="AM41">
+      <c r="AN41">
         <v>133376000.0</v>
       </c>
-      <c r="AN41">
+      <c r="AO41">
         <v>145035000.0</v>
       </c>
-      <c r="AO41">
+      <c r="AP41">
         <v>141246000.0</v>
       </c>
-      <c r="AP41">
+      <c r="AQ41">
         <v>138796000.0</v>
       </c>
-      <c r="AQ41">
+      <c r="AR41">
         <v>136607000.0</v>
       </c>
-      <c r="AR41">
+      <c r="AS41">
         <v>137679000.0</v>
       </c>
-      <c r="AS41">
+      <c r="AT41">
         <v>137908000.0</v>
       </c>
-      <c r="AT41">
+      <c r="AU41">
         <v>135326000.0</v>
       </c>
-      <c r="AU41">
+      <c r="AV41">
         <v>134056000.0</v>
       </c>
-      <c r="AV41">
+      <c r="AW41">
         <v>67856000.0</v>
       </c>
-      <c r="AW41">
+      <c r="AX41">
         <v>69245000.0</v>
       </c>
-      <c r="AX41">
+      <c r="AY41">
         <v>16871000.0</v>
       </c>
-      <c r="AY41">
+      <c r="AZ41">
         <v>119831000.0</v>
       </c>
-      <c r="AZ41"/>
       <c r="BA41"/>
       <c r="BB41"/>
-      <c r="BC41">
+      <c r="BC41"/>
+      <c r="BD41">
         <v>128636000.0</v>
       </c>
     </row>
-    <row r="42" spans="1:55">
+    <row r="42" spans="1:56">
       <c r="A42" t="s">
         <v>56</v>
       </c>
       <c r="B42">
+        <v>1334574000.0</v>
+      </c>
+      <c r="C42">
         <v>1310768000.0</v>
       </c>
-      <c r="C42">
+      <c r="D42">
         <v>1375901000.0</v>
       </c>
-      <c r="D42">
+      <c r="E42">
         <v>1376584000.0</v>
       </c>
-      <c r="E42">
+      <c r="F42">
         <v>1357037000.0</v>
       </c>
-      <c r="F42">
+      <c r="G42">
         <v>1314350000.0</v>
       </c>
-      <c r="G42">
+      <c r="H42">
         <v>1269137000.0</v>
       </c>
-      <c r="H42">
+      <c r="I42">
         <v>1230852000.0</v>
       </c>
-      <c r="I42">
+      <c r="J42">
         <v>1191917000.0</v>
       </c>
-      <c r="J42">
+      <c r="K42">
         <v>1167361000.0</v>
       </c>
-      <c r="K42">
+      <c r="L42">
         <v>1122843000.0</v>
       </c>
-      <c r="L42">
+      <c r="M42">
         <v>1087781000.0</v>
       </c>
-      <c r="M42">
+      <c r="N42">
         <v>1053857000.0</v>
       </c>
-      <c r="N42">
+      <c r="O42">
         <v>1017696000.0</v>
       </c>
-      <c r="O42">
+      <c r="P42">
         <v>1008938000.0</v>
       </c>
-      <c r="P42">
+      <c r="Q42">
         <v>976090000.0</v>
       </c>
-      <c r="Q42">
+      <c r="R42">
         <v>959316000.0</v>
       </c>
-      <c r="R42">
+      <c r="S42">
         <v>952041000.0</v>
       </c>
-      <c r="S42">
+      <c r="T42">
         <v>1024178000.0</v>
       </c>
-      <c r="T42">
+      <c r="U42">
         <v>932603000.0</v>
       </c>
-      <c r="U42">
+      <c r="V42">
         <v>904011000.0</v>
       </c>
-      <c r="V42">
+      <c r="W42">
         <v>874824000.0</v>
       </c>
-      <c r="W42">
+      <c r="X42">
         <v>900152000.0</v>
       </c>
-      <c r="X42">
+      <c r="Y42">
         <v>852498000.0</v>
       </c>
-      <c r="Y42">
+      <c r="Z42">
         <v>821088000.0</v>
       </c>
-      <c r="Z42">
+      <c r="AA42">
         <v>793622000.0</v>
       </c>
-      <c r="AA42">
+      <c r="AB42">
         <v>764955000.0</v>
       </c>
-      <c r="AB42">
+      <c r="AC42">
         <v>729024000.0</v>
       </c>
-      <c r="AC42">
+      <c r="AD42">
         <v>695132000.0</v>
       </c>
-      <c r="AD42">
+      <c r="AE42">
         <v>672718000.0</v>
       </c>
-      <c r="AE42">
+      <c r="AF42">
         <v>641277000.0</v>
       </c>
-      <c r="AF42">
+      <c r="AG42">
         <v>620526000.0</v>
       </c>
-      <c r="AG42">
+      <c r="AH42">
         <v>558537000.0</v>
       </c>
-      <c r="AH42">
+      <c r="AI42">
         <v>522038000.0</v>
       </c>
-      <c r="AI42">
+      <c r="AJ42">
         <v>463975000.0</v>
       </c>
-      <c r="AJ42">
+      <c r="AK42">
         <v>433983000.0</v>
       </c>
-      <c r="AK42">
+      <c r="AL42">
         <v>379312000.0</v>
       </c>
-      <c r="AL42">
+      <c r="AM42">
         <v>336541000.0</v>
       </c>
-      <c r="AM42">
+      <c r="AN42">
         <v>280096000.0</v>
       </c>
-      <c r="AN42">
+      <c r="AO42">
         <v>246294000.0</v>
       </c>
-      <c r="AO42">
+      <c r="AP42">
         <v>226307000.0</v>
       </c>
-      <c r="AP42">
+      <c r="AQ42">
         <v>202330000.0</v>
       </c>
-      <c r="AQ42">
+      <c r="AR42">
         <v>183087000.0</v>
       </c>
-      <c r="AR42">
+      <c r="AS42">
         <v>168648000.0</v>
       </c>
-      <c r="AS42">
+      <c r="AT42">
         <v>155137000.0</v>
       </c>
-      <c r="AT42">
+      <c r="AU42">
         <v>140510000.0</v>
       </c>
-      <c r="AU42">
+      <c r="AV42">
         <v>136896000.0</v>
       </c>
-      <c r="AV42">
+      <c r="AW42">
         <v>94367000.0</v>
       </c>
-      <c r="AW42">
+      <c r="AX42">
         <v>88028000.0</v>
       </c>
-      <c r="AX42">
+      <c r="AY42">
         <v>282457000.0</v>
       </c>
-      <c r="AY42">
+      <c r="AZ42">
         <v>-288722000.0</v>
       </c>
-      <c r="AZ42"/>
       <c r="BA42"/>
       <c r="BB42"/>
-      <c r="BC42">
+      <c r="BC42"/>
+      <c r="BD42">
         <v>163000.0</v>
       </c>
     </row>
-    <row r="43" spans="1:55">
+    <row r="43" spans="1:56">
       <c r="A43" t="s">
         <v>57</v>
       </c>
       <c r="B43"/>
       <c r="C43"/>
       <c r="D43"/>
       <c r="E43"/>
       <c r="F43"/>
       <c r="G43"/>
       <c r="H43"/>
       <c r="I43"/>
       <c r="J43"/>
       <c r="K43"/>
       <c r="L43"/>
       <c r="M43"/>
       <c r="N43"/>
       <c r="O43"/>
       <c r="P43"/>
       <c r="Q43"/>
       <c r="R43"/>
       <c r="S43"/>
       <c r="T43"/>
       <c r="U43"/>
       <c r="V43"/>
       <c r="W43"/>
@@ -8944,906 +9035,919 @@
       <c r="AE43"/>
       <c r="AF43"/>
       <c r="AG43"/>
       <c r="AH43"/>
       <c r="AI43"/>
       <c r="AJ43"/>
       <c r="AK43"/>
       <c r="AL43"/>
       <c r="AM43"/>
       <c r="AN43"/>
       <c r="AO43"/>
       <c r="AP43"/>
       <c r="AQ43"/>
       <c r="AR43"/>
       <c r="AS43"/>
       <c r="AT43"/>
       <c r="AU43"/>
       <c r="AV43"/>
       <c r="AW43"/>
       <c r="AX43"/>
       <c r="AY43"/>
       <c r="AZ43"/>
       <c r="BA43"/>
       <c r="BB43"/>
       <c r="BC43"/>
-    </row>
-    <row r="44" spans="1:55">
+      <c r="BD43"/>
+    </row>
+    <row r="44" spans="1:56">
       <c r="A44" t="s">
         <v>58</v>
       </c>
       <c r="B44"/>
       <c r="C44"/>
       <c r="D44"/>
       <c r="E44"/>
       <c r="F44"/>
       <c r="G44"/>
       <c r="H44"/>
       <c r="I44"/>
       <c r="J44"/>
       <c r="K44"/>
       <c r="L44"/>
       <c r="M44"/>
       <c r="N44"/>
       <c r="O44"/>
       <c r="P44"/>
       <c r="Q44"/>
       <c r="R44"/>
       <c r="S44"/>
       <c r="T44"/>
       <c r="U44"/>
       <c r="V44"/>
       <c r="W44"/>
       <c r="X44"/>
       <c r="Y44"/>
       <c r="Z44"/>
       <c r="AA44"/>
       <c r="AB44"/>
       <c r="AC44"/>
       <c r="AD44"/>
       <c r="AE44"/>
-      <c r="AF44">
+      <c r="AF44"/>
+      <c r="AG44">
         <v>105000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>152000.0</v>
       </c>
       <c r="AH44">
         <v>152000.0</v>
       </c>
       <c r="AI44">
+        <v>152000.0</v>
+      </c>
+      <c r="AJ44">
         <v>199000.0</v>
       </c>
-      <c r="AJ44">
+      <c r="AK44">
         <v>200000.0</v>
       </c>
-      <c r="AK44">
+      <c r="AL44">
         <v>257000.0</v>
       </c>
-      <c r="AL44">
+      <c r="AM44">
         <v>258000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>311000.0</v>
       </c>
       <c r="AN44">
         <v>311000.0</v>
       </c>
       <c r="AO44">
         <v>311000.0</v>
       </c>
       <c r="AP44">
-        <v>312000.0</v>
+        <v>311000.0</v>
       </c>
       <c r="AQ44">
         <v>312000.0</v>
       </c>
       <c r="AR44">
-        <v>314000.0</v>
+        <v>312000.0</v>
       </c>
       <c r="AS44">
         <v>314000.0</v>
       </c>
       <c r="AT44">
-        <v>316000.0</v>
+        <v>314000.0</v>
       </c>
       <c r="AU44">
         <v>316000.0</v>
       </c>
       <c r="AV44">
-        <v>362000.0</v>
+        <v>316000.0</v>
       </c>
       <c r="AW44">
         <v>362000.0</v>
       </c>
       <c r="AX44">
         <v>362000.0</v>
       </c>
-      <c r="AY44"/>
+      <c r="AY44">
+        <v>362000.0</v>
+      </c>
       <c r="AZ44"/>
       <c r="BA44"/>
       <c r="BB44"/>
       <c r="BC44"/>
-    </row>
-    <row r="45" spans="1:55">
+      <c r="BD44"/>
+    </row>
+    <row r="45" spans="1:56">
       <c r="A45" t="s">
         <v>59</v>
       </c>
       <c r="B45">
+        <v>387826000.0</v>
+      </c>
+      <c r="C45">
         <v>378956000.0</v>
       </c>
-      <c r="C45">
+      <c r="D45">
         <v>367764000.0</v>
       </c>
-      <c r="D45">
+      <c r="E45">
         <v>366768000.0</v>
       </c>
-      <c r="E45">
+      <c r="F45">
         <v>298870000.0</v>
       </c>
-      <c r="F45">
+      <c r="G45">
         <v>295770000.0</v>
       </c>
-      <c r="G45">
+      <c r="H45">
         <v>297217000.0</v>
       </c>
-      <c r="H45">
+      <c r="I45">
         <v>283226000.0</v>
       </c>
-      <c r="I45">
+      <c r="J45">
         <v>277757000.0</v>
       </c>
-      <c r="J45">
+      <c r="K45">
         <v>278308000.0</v>
       </c>
-      <c r="K45">
+      <c r="L45">
         <v>278696000.0</v>
       </c>
-      <c r="L45">
+      <c r="M45">
         <v>279689000.0</v>
       </c>
-      <c r="M45">
+      <c r="N45">
         <v>261443000.0</v>
       </c>
-      <c r="N45">
+      <c r="O45">
         <v>244113000.0</v>
       </c>
-      <c r="O45">
+      <c r="P45">
         <v>245615000.0</v>
       </c>
-      <c r="P45">
+      <c r="Q45">
         <v>245363000.0</v>
       </c>
-      <c r="Q45"/>
       <c r="R45"/>
       <c r="S45"/>
       <c r="T45"/>
-      <c r="U45">
+      <c r="U45"/>
+      <c r="V45">
         <v>224857000.0</v>
       </c>
-      <c r="V45">
+      <c r="W45">
         <v>223924000.0</v>
       </c>
-      <c r="W45">
+      <c r="X45">
         <v>227046000.0</v>
       </c>
-      <c r="X45">
+      <c r="Y45">
         <v>221452000.0</v>
       </c>
-      <c r="Y45">
+      <c r="Z45">
         <v>216003000.0</v>
       </c>
-      <c r="Z45">
+      <c r="AA45">
         <v>212458000.0</v>
       </c>
-      <c r="AA45">
+      <c r="AB45">
         <v>204755000.0</v>
       </c>
-      <c r="AB45">
+      <c r="AC45">
         <v>62192000.0</v>
       </c>
-      <c r="AC45">
+      <c r="AD45">
         <v>61250000.0</v>
       </c>
-      <c r="AD45">
+      <c r="AE45">
         <v>67894000.0</v>
       </c>
-      <c r="AE45">
+      <c r="AF45">
         <v>12731000.0</v>
       </c>
-      <c r="AF45">
+      <c r="AG45">
         <v>12004000.0</v>
       </c>
-      <c r="AG45">
+      <c r="AH45">
         <v>11395000.0</v>
       </c>
-      <c r="AH45">
+      <c r="AI45">
         <v>10479000.0</v>
       </c>
-      <c r="AI45">
+      <c r="AJ45">
         <v>10458000.0</v>
       </c>
-      <c r="AJ45">
+      <c r="AK45">
         <v>10345000.0</v>
       </c>
-      <c r="AK45">
+      <c r="AL45">
         <v>9704000.0</v>
       </c>
-      <c r="AL45">
+      <c r="AM45">
         <v>9338000.0</v>
       </c>
-      <c r="AM45">
+      <c r="AN45">
         <v>8397000.0</v>
       </c>
-      <c r="AN45">
+      <c r="AO45">
         <v>9079000.0</v>
       </c>
-      <c r="AO45">
+      <c r="AP45">
         <v>9434000.0</v>
       </c>
-      <c r="AP45">
+      <c r="AQ45">
         <v>8933000.0</v>
       </c>
-      <c r="AQ45">
+      <c r="AR45">
         <v>8698000.0</v>
       </c>
-      <c r="AR45">
+      <c r="AS45">
         <v>8288000.0</v>
       </c>
-      <c r="AS45">
+      <c r="AT45">
         <v>8137000.0</v>
       </c>
-      <c r="AT45">
+      <c r="AU45">
         <v>7290000.0</v>
       </c>
-      <c r="AU45">
+      <c r="AV45">
         <v>7338000.0</v>
       </c>
-      <c r="AV45">
+      <c r="AW45">
         <v>5860000.0</v>
       </c>
-      <c r="AW45">
+      <c r="AX45">
         <v>4966000.0</v>
       </c>
-      <c r="AX45">
+      <c r="AY45">
         <v>5347000.0</v>
       </c>
-      <c r="AY45">
+      <c r="AZ45">
         <v>5156000.0</v>
       </c>
-      <c r="AZ45"/>
       <c r="BA45"/>
       <c r="BB45"/>
       <c r="BC45"/>
-    </row>
-    <row r="46" spans="1:55">
+      <c r="BD45"/>
+    </row>
+    <row r="46" spans="1:56">
       <c r="A46" t="s">
         <v>60</v>
       </c>
       <c r="B46">
+        <v>211343000.0</v>
+      </c>
+      <c r="C46">
         <v>314548000.0</v>
       </c>
-      <c r="C46">
+      <c r="D46">
         <v>306652000.0</v>
       </c>
-      <c r="D46">
+      <c r="E46">
         <v>307373000.0</v>
       </c>
-      <c r="E46">
+      <c r="F46">
         <v>242306000.0</v>
       </c>
-      <c r="F46">
+      <c r="G46">
         <v>242449000.0</v>
       </c>
-      <c r="G46">
+      <c r="H46">
         <v>245821000.0</v>
       </c>
-      <c r="H46">
+      <c r="I46">
         <v>234161000.0</v>
       </c>
-      <c r="I46">
+      <c r="J46">
         <v>231854000.0</v>
       </c>
-      <c r="J46">
+      <c r="K46">
         <v>234786000.0</v>
       </c>
-      <c r="K46">
+      <c r="L46">
         <v>235801000.0</v>
       </c>
-      <c r="L46">
+      <c r="M46">
         <v>237585000.0</v>
       </c>
-      <c r="M46">
+      <c r="N46">
         <v>221124000.0</v>
       </c>
-      <c r="N46">
+      <c r="O46">
         <v>205817000.0</v>
       </c>
-      <c r="O46">
+      <c r="P46">
         <v>209493000.0</v>
       </c>
-      <c r="P46">
+      <c r="Q46">
         <v>210854000.0</v>
       </c>
-      <c r="Q46">
+      <c r="R46">
         <v>215484000.0</v>
       </c>
-      <c r="R46">
+      <c r="S46">
         <v>219720000.0</v>
       </c>
-      <c r="S46">
+      <c r="T46">
         <v>223246000.0</v>
       </c>
-      <c r="T46">
+      <c r="U46">
         <v>220738000.0</v>
       </c>
-      <c r="U46">
+      <c r="V46">
         <v>224857000.0</v>
       </c>
-      <c r="V46">
+      <c r="W46">
         <v>223924000.0</v>
       </c>
-      <c r="W46">
+      <c r="X46">
         <v>227046000.0</v>
       </c>
-      <c r="X46">
+      <c r="Y46">
         <v>221452000.0</v>
       </c>
-      <c r="Y46">
+      <c r="Z46">
         <v>216003000.0</v>
       </c>
-      <c r="Z46">
+      <c r="AA46">
         <v>212458000.0</v>
       </c>
-      <c r="AA46">
+      <c r="AB46">
         <v>204755000.0</v>
       </c>
-      <c r="AB46">
+      <c r="AC46">
         <v>62192000.0</v>
       </c>
-      <c r="AC46">
+      <c r="AD46">
         <v>61250000.0</v>
       </c>
-      <c r="AD46">
+      <c r="AE46">
         <v>67894000.0</v>
       </c>
-      <c r="AE46">
+      <c r="AF46">
         <v>12731000.0</v>
       </c>
-      <c r="AF46">
+      <c r="AG46">
         <v>12004000.0</v>
       </c>
-      <c r="AG46">
+      <c r="AH46">
         <v>11395000.0</v>
       </c>
-      <c r="AH46">
+      <c r="AI46">
         <v>10479000.0</v>
       </c>
-      <c r="AI46">
+      <c r="AJ46">
         <v>10458000.0</v>
       </c>
-      <c r="AJ46">
+      <c r="AK46">
         <v>10345000.0</v>
       </c>
-      <c r="AK46">
+      <c r="AL46">
         <v>9704000.0</v>
       </c>
-      <c r="AL46">
+      <c r="AM46">
         <v>9338000.0</v>
       </c>
-      <c r="AM46">
+      <c r="AN46">
         <v>8397000.0</v>
       </c>
-      <c r="AN46">
+      <c r="AO46">
         <v>9079000.0</v>
       </c>
-      <c r="AO46">
+      <c r="AP46">
         <v>9434000.0</v>
       </c>
-      <c r="AP46">
+      <c r="AQ46">
         <v>8933000.0</v>
       </c>
-      <c r="AQ46">
+      <c r="AR46">
         <v>8698000.0</v>
       </c>
-      <c r="AR46">
+      <c r="AS46">
         <v>8288000.0</v>
       </c>
-      <c r="AS46">
+      <c r="AT46">
         <v>8137000.0</v>
       </c>
-      <c r="AT46">
+      <c r="AU46">
         <v>7290000.0</v>
       </c>
-      <c r="AU46">
+      <c r="AV46">
         <v>7338000.0</v>
       </c>
-      <c r="AV46">
+      <c r="AW46">
         <v>5860000.0</v>
       </c>
-      <c r="AW46">
+      <c r="AX46">
         <v>4966000.0</v>
       </c>
-      <c r="AX46">
+      <c r="AY46">
         <v>5347000.0</v>
       </c>
-      <c r="AY46">
+      <c r="AZ46">
         <v>5156000.0</v>
       </c>
-      <c r="AZ46">
+      <c r="BA46">
         <v>5432000.0</v>
       </c>
-      <c r="BA46"/>
       <c r="BB46"/>
-      <c r="BC46">
+      <c r="BC46"/>
+      <c r="BD46">
         <v>5786000.0</v>
       </c>
     </row>
-    <row r="47" spans="1:55">
+    <row r="47" spans="1:56">
       <c r="A47" t="s">
         <v>61</v>
       </c>
       <c r="B47"/>
-      <c r="C47">
+      <c r="C47"/>
+      <c r="D47">
         <v>306652000.0</v>
       </c>
-      <c r="D47">
+      <c r="E47">
         <v>307373000.0</v>
       </c>
-      <c r="E47">
+      <c r="F47">
         <v>242306000.0</v>
       </c>
-      <c r="F47">
+      <c r="G47">
         <v>242449000.0</v>
       </c>
-      <c r="G47">
+      <c r="H47">
         <v>245821000.0</v>
       </c>
-      <c r="H47">
+      <c r="I47">
         <v>234161000.0</v>
       </c>
-      <c r="I47"/>
       <c r="J47"/>
       <c r="K47"/>
-      <c r="L47">
+      <c r="L47"/>
+      <c r="M47">
         <v>237585000.0</v>
       </c>
-      <c r="M47">
+      <c r="N47">
         <v>221124000.0</v>
       </c>
-      <c r="N47">
+      <c r="O47">
         <v>56183000.0</v>
       </c>
-      <c r="O47">
+      <c r="P47">
         <v>209493000.0</v>
       </c>
-      <c r="P47">
+      <c r="Q47">
         <v>57296000.0</v>
       </c>
-      <c r="Q47">
+      <c r="R47">
         <v>58076000.0</v>
       </c>
-      <c r="R47">
+      <c r="S47">
         <v>59583000.0</v>
       </c>
-      <c r="S47">
+      <c r="T47">
         <v>59163000.0</v>
       </c>
-      <c r="T47">
+      <c r="U47">
         <v>220738000.0</v>
       </c>
-      <c r="U47">
+      <c r="V47">
         <v>224857000.0</v>
       </c>
-      <c r="V47">
+      <c r="W47">
         <v>223924000.0</v>
       </c>
-      <c r="W47">
+      <c r="X47">
         <v>49977000.0</v>
       </c>
-      <c r="X47">
+      <c r="Y47">
         <v>42000000.0</v>
       </c>
-      <c r="Y47">
+      <c r="Z47">
         <v>33378000.0</v>
       </c>
-      <c r="Z47">
+      <c r="AA47">
         <v>25934000.0</v>
       </c>
-      <c r="AA47">
+      <c r="AB47">
         <v>13992000.0</v>
       </c>
-      <c r="AB47">
+      <c r="AC47">
         <v>14282000.0</v>
       </c>
-      <c r="AC47">
+      <c r="AD47">
         <v>14633000.0</v>
       </c>
-      <c r="AD47">
+      <c r="AE47">
         <v>13509000.0</v>
       </c>
-      <c r="AE47">
+      <c r="AF47">
         <v>12731000.0</v>
       </c>
-      <c r="AF47">
+      <c r="AG47">
         <v>12004000.0</v>
       </c>
-      <c r="AG47">
+      <c r="AH47">
         <v>11395000.0</v>
       </c>
-      <c r="AH47">
+      <c r="AI47">
         <v>10479000.0</v>
       </c>
-      <c r="AI47">
+      <c r="AJ47">
         <v>10458000.0</v>
       </c>
-      <c r="AJ47">
+      <c r="AK47">
         <v>10345000.0</v>
       </c>
-      <c r="AK47">
+      <c r="AL47">
         <v>9704000.0</v>
       </c>
-      <c r="AL47">
+      <c r="AM47">
         <v>9338000.0</v>
       </c>
-      <c r="AM47">
+      <c r="AN47">
         <v>8397000.0</v>
       </c>
-      <c r="AN47">
+      <c r="AO47">
         <v>9079000.0</v>
       </c>
-      <c r="AO47">
+      <c r="AP47">
         <v>9434000.0</v>
       </c>
-      <c r="AP47">
+      <c r="AQ47">
         <v>8933000.0</v>
       </c>
-      <c r="AQ47">
+      <c r="AR47">
         <v>8698000.0</v>
       </c>
-      <c r="AR47">
+      <c r="AS47">
         <v>8288000.0</v>
       </c>
-      <c r="AS47">
+      <c r="AT47">
         <v>8137000.0</v>
       </c>
-      <c r="AT47">
+      <c r="AU47">
         <v>7290000.0</v>
       </c>
-      <c r="AU47">
+      <c r="AV47">
         <v>7338000.0</v>
       </c>
-      <c r="AV47">
+      <c r="AW47">
         <v>5860000.0</v>
       </c>
-      <c r="AW47">
+      <c r="AX47">
         <v>4966000.0</v>
       </c>
-      <c r="AX47">
+      <c r="AY47">
         <v>5347000.0</v>
       </c>
-      <c r="AY47">
+      <c r="AZ47">
         <v>5156000.0</v>
       </c>
-      <c r="AZ47"/>
       <c r="BA47"/>
       <c r="BB47"/>
-      <c r="BC47">
+      <c r="BC47"/>
+      <c r="BD47">
         <v>5786000.0</v>
       </c>
     </row>
-    <row r="48" spans="1:55">
+    <row r="48" spans="1:56">
       <c r="A48" t="s">
         <v>62</v>
       </c>
       <c r="B48">
+        <v>-822414000.0</v>
+      </c>
+      <c r="C48">
         <v>-817289000.0</v>
       </c>
-      <c r="C48">
+      <c r="D48">
         <v>-801234000.0</v>
       </c>
-      <c r="D48">
+      <c r="E48">
         <v>-836680000.0</v>
       </c>
-      <c r="E48">
+      <c r="F48">
         <v>-837591000.0</v>
       </c>
-      <c r="F48">
+      <c r="G48">
         <v>-825128000.0</v>
       </c>
-      <c r="G48">
+      <c r="H48">
         <v>-821650000.0</v>
       </c>
-      <c r="H48">
+      <c r="I48">
         <v>-862079000.0</v>
       </c>
-      <c r="I48">
+      <c r="J48">
         <v>-831053000.0</v>
       </c>
-      <c r="J48">
+      <c r="K48">
         <v>-799087000.0</v>
       </c>
-      <c r="K48">
+      <c r="L48">
         <v>-767587000.0</v>
       </c>
-      <c r="L48">
+      <c r="M48">
         <v>-716747000.0</v>
       </c>
-      <c r="M48">
+      <c r="N48">
         <v>-660529000.0</v>
       </c>
-      <c r="N48">
+      <c r="O48">
         <v>-603121000.0</v>
       </c>
-      <c r="O48">
+      <c r="P48">
         <v>-560690000.0</v>
       </c>
-      <c r="P48">
+      <c r="Q48">
         <v>-536852000.0</v>
       </c>
-      <c r="Q48">
+      <c r="R48">
         <v>-519612000.0</v>
       </c>
-      <c r="R48">
+      <c r="S48">
         <v>-514502000.0</v>
       </c>
-      <c r="S48">
+      <c r="T48">
         <v>-535282000.0</v>
       </c>
-      <c r="T48">
+      <c r="U48">
         <v>-414851000.0</v>
       </c>
-      <c r="U48">
+      <c r="V48">
         <v>-493485000.0</v>
       </c>
-      <c r="V48">
+      <c r="W48">
         <v>-393166000.0</v>
       </c>
-      <c r="W48">
+      <c r="X48">
         <v>-420682000.0</v>
       </c>
-      <c r="X48">
+      <c r="Y48">
         <v>-384731000.0</v>
       </c>
-      <c r="Y48">
+      <c r="Z48">
         <v>-401137000.0</v>
       </c>
-      <c r="Z48">
+      <c r="AA48">
         <v>-378817000.0</v>
       </c>
-      <c r="AA48">
+      <c r="AB48">
         <v>-324192000.0</v>
       </c>
-      <c r="AB48">
+      <c r="AC48">
         <v>-316122000.0</v>
       </c>
-      <c r="AC48">
+      <c r="AD48">
         <v>-327353000.0</v>
       </c>
-      <c r="AD48">
+      <c r="AE48">
         <v>-327648000.0</v>
       </c>
-      <c r="AE48">
+      <c r="AF48">
         <v>-237782000.0</v>
       </c>
-      <c r="AF48">
+      <c r="AG48">
         <v>-250594000.0</v>
       </c>
-      <c r="AG48">
+      <c r="AH48">
         <v>-182256000.0</v>
       </c>
-      <c r="AH48">
+      <c r="AI48">
         <v>-194386000.0</v>
       </c>
-      <c r="AI48">
+      <c r="AJ48">
         <v>-139918000.0</v>
       </c>
-      <c r="AJ48">
+      <c r="AK48">
         <v>-99136000.0</v>
       </c>
-      <c r="AK48">
+      <c r="AL48">
         <v>-102290000.0</v>
       </c>
-      <c r="AL48">
+      <c r="AM48">
         <v>-70754000.0</v>
       </c>
-      <c r="AM48">
+      <c r="AN48">
         <v>-68229000.0</v>
       </c>
-      <c r="AN48">
+      <c r="AO48">
         <v>-37596000.0</v>
       </c>
-      <c r="AO48">
+      <c r="AP48">
         <v>-37958000.0</v>
       </c>
-      <c r="AP48">
+      <c r="AQ48">
         <v>-36250000.0</v>
       </c>
-      <c r="AQ48">
+      <c r="AR48">
         <v>-15338000.0</v>
       </c>
-      <c r="AR48">
+      <c r="AS48">
         <v>-18353000.0</v>
       </c>
-      <c r="AS48">
+      <c r="AT48">
         <v>-20949000.0</v>
       </c>
-      <c r="AT48">
+      <c r="AU48">
         <v>-23229000.0</v>
       </c>
-      <c r="AU48">
+      <c r="AV48">
         <v>-24118000.0</v>
       </c>
-      <c r="AV48">
+      <c r="AW48">
         <v>-15517000.0</v>
       </c>
-      <c r="AW48">
+      <c r="AX48">
         <v>-19010000.0</v>
       </c>
-      <c r="AX48">
+      <c r="AY48">
         <v>927000.0</v>
       </c>
-      <c r="AY48"/>
       <c r="AZ48"/>
       <c r="BA48"/>
       <c r="BB48"/>
       <c r="BC48"/>
-    </row>
-    <row r="49" spans="1:55">
+      <c r="BD48"/>
+    </row>
+    <row r="49" spans="1:56">
       <c r="A49" t="s">
         <v>63</v>
       </c>
       <c r="B49"/>
       <c r="C49"/>
       <c r="D49"/>
       <c r="E49"/>
       <c r="F49"/>
       <c r="G49"/>
       <c r="H49"/>
       <c r="I49"/>
       <c r="J49"/>
       <c r="K49"/>
       <c r="L49"/>
       <c r="M49"/>
-      <c r="N49">
+      <c r="N49"/>
+      <c r="O49">
         <v>-603121000.0</v>
       </c>
-      <c r="O49">
+      <c r="P49">
         <v>-560690000.0</v>
       </c>
-      <c r="P49">
+      <c r="Q49">
         <v>-536852000.0</v>
       </c>
-      <c r="Q49">
+      <c r="R49">
         <v>-519612000.0</v>
       </c>
-      <c r="R49">
+      <c r="S49">
         <v>-514502000.0</v>
       </c>
-      <c r="S49">
+      <c r="T49">
         <v>-535282000.0</v>
       </c>
-      <c r="T49">
+      <c r="U49">
         <v>-414851000.0</v>
       </c>
-      <c r="U49">
+      <c r="V49">
         <v>-493485000.0</v>
       </c>
-      <c r="V49">
+      <c r="W49">
         <v>-393166000.0</v>
       </c>
-      <c r="W49">
+      <c r="X49">
         <v>-420682000.0</v>
       </c>
-      <c r="X49">
+      <c r="Y49">
         <v>-384731000.0</v>
       </c>
-      <c r="Y49">
+      <c r="Z49">
         <v>-401137000.0</v>
       </c>
-      <c r="Z49">
+      <c r="AA49">
         <v>-378817000.0</v>
       </c>
-      <c r="AA49">
+      <c r="AB49">
         <v>-324192000.0</v>
       </c>
-      <c r="AB49">
+      <c r="AC49">
         <v>-316122000.0</v>
       </c>
-      <c r="AC49">
+      <c r="AD49">
         <v>-327353000.0</v>
       </c>
-      <c r="AD49">
+      <c r="AE49">
         <v>-327648000.0</v>
       </c>
-      <c r="AE49">
+      <c r="AF49">
         <v>-237782000.0</v>
       </c>
-      <c r="AF49">
+      <c r="AG49">
         <v>-250594000.0</v>
       </c>
-      <c r="AG49">
+      <c r="AH49">
         <v>-182256000.0</v>
       </c>
-      <c r="AH49">
+      <c r="AI49">
         <v>-194386000.0</v>
       </c>
-      <c r="AI49">
+      <c r="AJ49">
         <v>-139918000.0</v>
       </c>
-      <c r="AJ49">
+      <c r="AK49">
         <v>-99136000.0</v>
       </c>
-      <c r="AK49">
+      <c r="AL49">
         <v>-102290000.0</v>
       </c>
-      <c r="AL49">
+      <c r="AM49">
         <v>-70754000.0</v>
       </c>
-      <c r="AM49">
+      <c r="AN49">
         <v>-68229000.0</v>
       </c>
-      <c r="AN49">
+      <c r="AO49">
         <v>-37596000.0</v>
       </c>
-      <c r="AO49">
+      <c r="AP49">
         <v>-37958000.0</v>
       </c>
-      <c r="AP49">
+      <c r="AQ49">
         <v>-36250000.0</v>
       </c>
-      <c r="AQ49">
+      <c r="AR49">
         <v>-15338000.0</v>
       </c>
-      <c r="AR49">
+      <c r="AS49">
         <v>-18353000.0</v>
       </c>
-      <c r="AS49">
+      <c r="AT49">
         <v>-20949000.0</v>
       </c>
-      <c r="AT49">
+      <c r="AU49">
         <v>-23229000.0</v>
       </c>
-      <c r="AU49">
+      <c r="AV49">
         <v>-24118000.0</v>
       </c>
-      <c r="AV49">
+      <c r="AW49">
         <v>-15517000.0</v>
       </c>
-      <c r="AW49">
+      <c r="AX49">
         <v>-19010000.0</v>
       </c>
-      <c r="AX49">
-[...2 lines deleted...]
-      <c r="AY49"/>
+      <c r="AY49">
+        <v>0.0</v>
+      </c>
       <c r="AZ49"/>
       <c r="BA49"/>
       <c r="BB49"/>
       <c r="BC49"/>
-    </row>
-    <row r="50" spans="1:55">
+      <c r="BD49"/>
+    </row>
+    <row r="50" spans="1:56">
       <c r="A50" t="s">
         <v>64</v>
       </c>
       <c r="B50"/>
       <c r="C50"/>
       <c r="D50"/>
       <c r="E50"/>
       <c r="F50"/>
       <c r="G50"/>
       <c r="H50"/>
       <c r="I50"/>
       <c r="J50"/>
       <c r="K50"/>
       <c r="L50"/>
       <c r="M50"/>
       <c r="N50"/>
       <c r="O50"/>
       <c r="P50"/>
       <c r="Q50"/>
       <c r="R50"/>
       <c r="S50"/>
       <c r="T50"/>
       <c r="U50"/>
       <c r="V50"/>
       <c r="W50"/>
@@ -9857,455 +9961,461 @@
       <c r="AE50"/>
       <c r="AF50"/>
       <c r="AG50"/>
       <c r="AH50"/>
       <c r="AI50"/>
       <c r="AJ50"/>
       <c r="AK50"/>
       <c r="AL50"/>
       <c r="AM50"/>
       <c r="AN50"/>
       <c r="AO50"/>
       <c r="AP50"/>
       <c r="AQ50"/>
       <c r="AR50"/>
       <c r="AS50"/>
       <c r="AT50"/>
       <c r="AU50"/>
       <c r="AV50"/>
       <c r="AW50"/>
       <c r="AX50"/>
       <c r="AY50"/>
       <c r="AZ50"/>
       <c r="BA50"/>
       <c r="BB50"/>
       <c r="BC50"/>
-    </row>
-    <row r="51" spans="1:55">
+      <c r="BD50"/>
+    </row>
+    <row r="51" spans="1:56">
       <c r="A51" t="s">
         <v>65</v>
       </c>
       <c r="B51">
+        <v>262753000.0</v>
+      </c>
+      <c r="C51">
         <v>267177000.0</v>
       </c>
-      <c r="C51">
+      <c r="D51">
         <v>267155000.0</v>
       </c>
-      <c r="D51">
+      <c r="E51">
         <v>267742000.0</v>
       </c>
-      <c r="E51">
+      <c r="F51">
         <v>218825000.0</v>
       </c>
-      <c r="F51">
+      <c r="G51">
         <v>220075000.0</v>
       </c>
-      <c r="G51">
+      <c r="H51">
         <v>223235000.0</v>
       </c>
-      <c r="H51">
+      <c r="I51">
         <v>211426000.0</v>
       </c>
-      <c r="I51">
+      <c r="J51">
         <v>209220000.0</v>
       </c>
-      <c r="J51">
+      <c r="K51">
         <v>211844000.0</v>
       </c>
-      <c r="K51">
+      <c r="L51">
         <v>215684000.0</v>
       </c>
-      <c r="L51">
+      <c r="M51">
         <v>216862000.0</v>
       </c>
-      <c r="M51">
+      <c r="N51">
         <v>201117000.0</v>
       </c>
-      <c r="N51">
+      <c r="O51">
         <v>189587000.0</v>
       </c>
-      <c r="O51">
+      <c r="P51">
         <v>192762000.0</v>
       </c>
-      <c r="P51">
+      <c r="Q51">
         <v>194365000.0</v>
       </c>
-      <c r="Q51">
+      <c r="R51">
         <v>196371000.0</v>
       </c>
-      <c r="R51">
+      <c r="S51">
         <v>187407000.0</v>
       </c>
-      <c r="S51">
+      <c r="T51">
         <v>191890000.0</v>
       </c>
-      <c r="T51">
+      <c r="U51">
         <v>307603000.0</v>
       </c>
-      <c r="U51">
+      <c r="V51">
         <v>324620000.0</v>
       </c>
-      <c r="V51">
+      <c r="W51">
         <v>193876000.0</v>
       </c>
-      <c r="W51">
+      <c r="X51">
         <v>196614000.0</v>
       </c>
-      <c r="X51">
+      <c r="Y51">
         <v>193444000.0</v>
       </c>
-      <c r="Y51">
+      <c r="Z51">
         <v>194903000.0</v>
       </c>
-      <c r="Z51">
+      <c r="AA51">
         <v>194607000.0</v>
       </c>
-      <c r="AA51">
+      <c r="AB51">
         <v>197625000.0</v>
       </c>
-      <c r="AB51">
+      <c r="AC51">
         <v>54188000.0</v>
       </c>
-      <c r="AC51">
+      <c r="AD51">
         <v>54273000.0</v>
       </c>
-      <c r="AD51">
+      <c r="AE51">
         <v>59333000.0</v>
       </c>
-      <c r="AE51"/>
       <c r="AF51"/>
       <c r="AG51"/>
       <c r="AH51"/>
       <c r="AI51"/>
       <c r="AJ51"/>
       <c r="AK51"/>
       <c r="AL51"/>
       <c r="AM51"/>
       <c r="AN51"/>
       <c r="AO51"/>
       <c r="AP51"/>
       <c r="AQ51"/>
       <c r="AR51"/>
       <c r="AS51"/>
       <c r="AT51"/>
       <c r="AU51"/>
       <c r="AV51"/>
       <c r="AW51"/>
       <c r="AX51"/>
       <c r="AY51"/>
       <c r="AZ51"/>
       <c r="BA51"/>
       <c r="BB51"/>
       <c r="BC51"/>
-    </row>
-    <row r="52" spans="1:55">
+      <c r="BD51"/>
+    </row>
+    <row r="52" spans="1:56">
       <c r="A52" t="s">
         <v>66</v>
       </c>
-      <c r="B52"/>
-      <c r="C52">
+      <c r="B52">
+        <v>15316000.0</v>
+      </c>
+      <c r="C52"/>
+      <c r="D52">
         <v>28886000.0</v>
       </c>
-      <c r="D52">
-[...1 lines deleted...]
-      </c>
       <c r="E52">
+        <v>0.0</v>
+      </c>
+      <c r="F52">
         <v>13572000.0</v>
       </c>
-      <c r="F52">
-[...1 lines deleted...]
-      </c>
       <c r="G52">
         <v>0.0</v>
       </c>
       <c r="H52">
+        <v>0.0</v>
+      </c>
+      <c r="I52">
         <v>5150000.0</v>
       </c>
-      <c r="I52">
+      <c r="J52">
         <v>12167000.0</v>
       </c>
-      <c r="J52">
+      <c r="K52">
         <v>18361000.0</v>
       </c>
-      <c r="K52">
+      <c r="L52">
         <v>20976000.0</v>
       </c>
-      <c r="L52">
+      <c r="M52">
         <v>5516000.0</v>
       </c>
-      <c r="M52">
+      <c r="N52">
         <v>10586000.0</v>
       </c>
-      <c r="N52">
+      <c r="O52">
         <v>16664000.0</v>
       </c>
-      <c r="O52">
+      <c r="P52">
         <v>16236000.0</v>
       </c>
-      <c r="P52">
+      <c r="Q52">
         <v>4588000.0</v>
       </c>
-      <c r="Q52">
+      <c r="R52">
         <v>10674000.0</v>
       </c>
-      <c r="R52">
-[...1 lines deleted...]
-      </c>
       <c r="S52">
         <v>0.0</v>
       </c>
       <c r="T52">
+        <v>0.0</v>
+      </c>
+      <c r="U52">
         <v>307603000.0</v>
       </c>
-      <c r="U52">
+      <c r="V52">
         <v>324620000.0</v>
       </c>
-      <c r="V52">
+      <c r="W52">
         <v>324064000.0</v>
       </c>
-      <c r="W52">
+      <c r="X52">
         <v>307581000.0</v>
       </c>
-      <c r="X52">
+      <c r="Y52">
         <v>323312000.0</v>
       </c>
-      <c r="Y52">
+      <c r="Z52">
         <v>318676000.0</v>
       </c>
-      <c r="Z52"/>
       <c r="AA52"/>
       <c r="AB52"/>
       <c r="AC52"/>
       <c r="AD52"/>
       <c r="AE52"/>
       <c r="AF52"/>
       <c r="AG52"/>
       <c r="AH52"/>
       <c r="AI52"/>
       <c r="AJ52"/>
       <c r="AK52"/>
       <c r="AL52"/>
       <c r="AM52"/>
       <c r="AN52"/>
       <c r="AO52"/>
       <c r="AP52"/>
       <c r="AQ52"/>
       <c r="AR52"/>
       <c r="AS52"/>
       <c r="AT52"/>
       <c r="AU52"/>
-      <c r="AV52">
+      <c r="AV52"/>
+      <c r="AW52">
         <v>95856000.0</v>
       </c>
-      <c r="AW52">
+      <c r="AX52">
         <v>72158000.0</v>
       </c>
-      <c r="AX52">
+      <c r="AY52">
         <v>8135000.0</v>
       </c>
-      <c r="AY52">
+      <c r="AZ52">
         <v>96061000.0</v>
       </c>
-      <c r="AZ52"/>
       <c r="BA52"/>
       <c r="BB52"/>
       <c r="BC52"/>
-    </row>
-    <row r="53" spans="1:55">
+      <c r="BD52"/>
+    </row>
+    <row r="53" spans="1:56">
       <c r="A53" t="s">
         <v>67</v>
       </c>
       <c r="B53"/>
       <c r="C53"/>
       <c r="D53"/>
       <c r="E53"/>
       <c r="F53"/>
       <c r="G53"/>
       <c r="H53"/>
       <c r="I53"/>
       <c r="J53"/>
-      <c r="K53">
+      <c r="K53"/>
+      <c r="L53">
         <v>162883000.0</v>
       </c>
-      <c r="L53"/>
       <c r="M53"/>
       <c r="N53"/>
-      <c r="O53">
+      <c r="O53"/>
+      <c r="P53">
         <v>265245000.0</v>
       </c>
-      <c r="P53">
+      <c r="Q53">
         <v>247407000.0</v>
       </c>
-      <c r="Q53">
+      <c r="R53">
         <v>191896000.0</v>
       </c>
-      <c r="R53">
+      <c r="S53">
         <v>228346000.0</v>
       </c>
-      <c r="S53">
+      <c r="T53">
         <v>263341000.0</v>
       </c>
-      <c r="T53">
+      <c r="U53">
         <v>338628000.0</v>
       </c>
-      <c r="U53">
+      <c r="V53">
         <v>130369000.0</v>
       </c>
-      <c r="V53">
+      <c r="W53">
         <v>118427000.0</v>
       </c>
-      <c r="W53">
+      <c r="X53">
         <v>211826000.0</v>
       </c>
-      <c r="X53">
+      <c r="Y53">
         <v>219534000.0</v>
       </c>
-      <c r="Y53">
+      <c r="Z53">
         <v>138991000.0</v>
       </c>
-      <c r="Z53">
+      <c r="AA53">
         <v>58881000.0</v>
       </c>
-      <c r="AA53">
+      <c r="AB53">
         <v>213231000.0</v>
       </c>
-      <c r="AB53">
+      <c r="AC53">
         <v>159697000.0</v>
       </c>
-      <c r="AC53">
+      <c r="AD53">
         <v>149000.0</v>
       </c>
-      <c r="AD53">
+      <c r="AE53">
         <v>9464000.0</v>
       </c>
-      <c r="AE53">
+      <c r="AF53">
         <v>80650000.0</v>
       </c>
-      <c r="AF53">
+      <c r="AG53">
         <v>144937000.0</v>
       </c>
-      <c r="AG53">
+      <c r="AH53">
         <v>58611000.0</v>
       </c>
-      <c r="AH53">
+      <c r="AI53">
         <v>28186000.0</v>
       </c>
-      <c r="AI53">
+      <c r="AJ53">
         <v>96108000.0</v>
       </c>
-      <c r="AJ53">
+      <c r="AK53">
         <v>116366000.0</v>
       </c>
-      <c r="AK53">
+      <c r="AL53">
         <v>78449000.0</v>
       </c>
-      <c r="AL53">
+      <c r="AM53">
         <v>28220000.0</v>
       </c>
-      <c r="AM53">
+      <c r="AN53">
         <v>33383000.0</v>
       </c>
-      <c r="AN53">
+      <c r="AO53">
         <v>33506000.0</v>
       </c>
-      <c r="AO53">
+      <c r="AP53">
         <v>63647000.0</v>
       </c>
-      <c r="AP53">
+      <c r="AQ53">
         <v>48629000.0</v>
       </c>
-      <c r="AQ53">
+      <c r="AR53">
         <v>38624000.0</v>
       </c>
-      <c r="AR53">
+      <c r="AS53">
         <v>113002000.0</v>
       </c>
-      <c r="AS53">
+      <c r="AT53">
         <v>26995000.0</v>
       </c>
-      <c r="AT53">
+      <c r="AU53">
         <v>9998000.0</v>
       </c>
-      <c r="AU53">
+      <c r="AV53">
         <v>39997000.0</v>
       </c>
-      <c r="AV53">
+      <c r="AW53">
         <v>73999000.0</v>
       </c>
-      <c r="AW53">
+      <c r="AX53">
         <v>3999000.0</v>
       </c>
-      <c r="AX53">
+      <c r="AY53">
         <v>799000.0</v>
       </c>
-      <c r="AY53">
+      <c r="AZ53">
         <v>68141000.0</v>
       </c>
-      <c r="AZ53"/>
       <c r="BA53"/>
       <c r="BB53"/>
-      <c r="BC53">
+      <c r="BC53"/>
+      <c r="BD53">
         <v>774000.0</v>
       </c>
     </row>
-    <row r="54" spans="1:55">
+    <row r="54" spans="1:56">
       <c r="A54" t="s">
         <v>68</v>
       </c>
       <c r="B54"/>
       <c r="C54"/>
       <c r="D54"/>
       <c r="E54"/>
       <c r="F54"/>
       <c r="G54"/>
       <c r="H54"/>
       <c r="I54"/>
       <c r="J54"/>
       <c r="K54"/>
       <c r="L54"/>
       <c r="M54"/>
       <c r="N54"/>
       <c r="O54"/>
       <c r="P54"/>
       <c r="Q54"/>
       <c r="R54"/>
       <c r="S54"/>
       <c r="T54"/>
       <c r="U54"/>
       <c r="V54"/>
       <c r="W54"/>
       <c r="X54"/>
       <c r="Y54"/>
       <c r="Z54"/>
       <c r="AA54"/>
       <c r="AB54"/>
       <c r="AC54"/>
       <c r="AD54"/>
       <c r="AE54"/>
-      <c r="AF54">
-[...1 lines deleted...]
-      </c>
+      <c r="AF54"/>
       <c r="AG54">
         <v>0.0</v>
       </c>
       <c r="AH54">
         <v>0.0</v>
       </c>
       <c r="AI54">
         <v>0.0</v>
       </c>
       <c r="AJ54">
         <v>0.0</v>
       </c>
       <c r="AK54">
         <v>0.0</v>
       </c>
       <c r="AL54">
         <v>0.0</v>
       </c>
       <c r="AM54">
         <v>0.0</v>
       </c>
       <c r="AN54">
         <v>0.0</v>
       </c>
       <c r="AO54">
@@ -10316,1092 +10426,1112 @@
       </c>
       <c r="AQ54">
         <v>0.0</v>
       </c>
       <c r="AR54">
         <v>0.0</v>
       </c>
       <c r="AS54">
         <v>0.0</v>
       </c>
       <c r="AT54">
         <v>0.0</v>
       </c>
       <c r="AU54">
         <v>0.0</v>
       </c>
       <c r="AV54">
         <v>0.0</v>
       </c>
       <c r="AW54">
         <v>0.0</v>
       </c>
       <c r="AX54">
         <v>0.0</v>
       </c>
-      <c r="AY54"/>
+      <c r="AY54">
+        <v>0.0</v>
+      </c>
       <c r="AZ54"/>
       <c r="BA54"/>
       <c r="BB54"/>
       <c r="BC54"/>
-    </row>
-    <row r="55" spans="1:55">
+      <c r="BD54"/>
+    </row>
+    <row r="55" spans="1:56">
       <c r="A55" t="s">
         <v>69</v>
       </c>
       <c r="B55">
+        <v>1408157000.0</v>
+      </c>
+      <c r="C55">
         <v>1289194000.0</v>
       </c>
-      <c r="C55">
+      <c r="D55">
         <v>1812657000.0</v>
       </c>
-      <c r="D55">
+      <c r="E55">
         <v>1517228000.0</v>
       </c>
-      <c r="E55">
+      <c r="F55">
         <v>1342535000.0</v>
       </c>
-      <c r="F55">
+      <c r="G55">
         <v>1206416000.0</v>
       </c>
-      <c r="G55">
+      <c r="H55">
         <v>1378936000.0</v>
       </c>
-      <c r="H55">
+      <c r="I55">
         <v>1153062000.0</v>
       </c>
-      <c r="I55">
+      <c r="J55">
         <v>1050829000.0</v>
       </c>
-      <c r="J55">
+      <c r="K55">
         <v>1012472000.0</v>
       </c>
-      <c r="K55">
+      <c r="L55">
         <v>1179759000.0</v>
       </c>
-      <c r="L55">
+      <c r="M55">
         <v>1120473000.0</v>
       </c>
-      <c r="M55">
+      <c r="N55">
         <v>1017926000.0</v>
       </c>
-      <c r="N55">
+      <c r="O55">
         <v>989028000.0</v>
       </c>
-      <c r="O55">
+      <c r="P55">
         <v>1216869000.0</v>
       </c>
-      <c r="P55">
+      <c r="Q55">
         <v>1158428000.0</v>
       </c>
-      <c r="Q55">
+      <c r="R55">
         <v>1116474000.0</v>
       </c>
-      <c r="R55">
+      <c r="S55">
         <v>1097279000.0</v>
       </c>
-      <c r="S55">
+      <c r="T55">
         <v>1555681000.0</v>
       </c>
-      <c r="T55">
+      <c r="U55">
         <v>1419530000.0</v>
       </c>
-      <c r="U55">
+      <c r="V55">
         <v>1108014000.0</v>
       </c>
-      <c r="V55">
+      <c r="W55">
         <v>1071097000.0</v>
       </c>
-      <c r="W55">
+      <c r="X55">
         <v>1196444000.0</v>
       </c>
-      <c r="X55">
+      <c r="Y55">
         <v>1065921000.0</v>
       </c>
-      <c r="Y55">
+      <c r="Z55">
         <v>973944000.0</v>
       </c>
-      <c r="Z55">
+      <c r="AA55">
         <v>889686000.0</v>
       </c>
-      <c r="AA55">
+      <c r="AB55">
         <v>1071699000.0</v>
       </c>
-      <c r="AB55">
+      <c r="AC55">
         <v>806237000.0</v>
       </c>
-      <c r="AC55">
+      <c r="AD55">
         <v>714769000.0</v>
       </c>
-      <c r="AD55">
+      <c r="AE55">
         <v>681690000.0</v>
       </c>
-      <c r="AE55">
+      <c r="AF55">
         <v>914375000.0</v>
       </c>
-      <c r="AF55">
+      <c r="AG55">
         <v>823019000.0</v>
       </c>
-      <c r="AG55">
+      <c r="AH55">
         <v>727476000.0</v>
       </c>
-      <c r="AH55">
+      <c r="AI55">
         <v>627812000.0</v>
       </c>
-      <c r="AI55">
+      <c r="AJ55">
         <v>699068000.0</v>
       </c>
-      <c r="AJ55">
+      <c r="AK55">
         <v>795089000.0</v>
       </c>
-      <c r="AK55">
+      <c r="AL55">
         <v>627806000.0</v>
       </c>
-      <c r="AL55">
+      <c r="AM55">
         <v>555041000.0</v>
       </c>
-      <c r="AM55">
+      <c r="AN55">
         <v>598800000.0</v>
       </c>
-      <c r="AN55">
+      <c r="AO55">
         <v>490348000.0</v>
       </c>
-      <c r="AO55">
+      <c r="AP55">
         <v>432985000.0</v>
       </c>
-      <c r="AP55">
+      <c r="AQ55">
         <v>388428000.0</v>
       </c>
-      <c r="AQ55">
+      <c r="AR55">
         <v>539461000.0</v>
       </c>
-      <c r="AR55">
+      <c r="AS55">
         <v>450908000.0</v>
       </c>
-      <c r="AS55">
+      <c r="AT55">
         <v>394347000.0</v>
       </c>
-      <c r="AT55">
+      <c r="AU55">
         <v>334934000.0</v>
       </c>
-      <c r="AU55">
+      <c r="AV55">
         <v>464249000.0</v>
       </c>
-      <c r="AV55">
+      <c r="AW55">
         <v>352189000.0</v>
       </c>
-      <c r="AW55">
+      <c r="AX55">
         <v>305907000.0</v>
       </c>
-      <c r="AX55">
+      <c r="AY55">
         <v>350435000.0</v>
       </c>
-      <c r="AY55">
+      <c r="AZ55">
         <v>232786000.0</v>
       </c>
-      <c r="AZ55">
+      <c r="BA55">
         <v>334145000.0</v>
       </c>
-      <c r="BA55"/>
       <c r="BB55"/>
-      <c r="BC55">
+      <c r="BC55"/>
+      <c r="BD55">
         <v>402668000.0</v>
       </c>
     </row>
-    <row r="56" spans="1:55">
+    <row r="56" spans="1:56">
       <c r="A56" t="s">
         <v>70</v>
       </c>
       <c r="B56">
+        <v>274650000.0</v>
+      </c>
+      <c r="C56">
         <v>279029000.0</v>
       </c>
-      <c r="C56">
+      <c r="D56">
         <v>620291000.0</v>
       </c>
-      <c r="D56">
+      <c r="E56">
         <v>381716000.0</v>
       </c>
-      <c r="E56">
+      <c r="F56">
         <v>325275000.0</v>
       </c>
-      <c r="F56">
+      <c r="G56">
         <v>278716000.0</v>
       </c>
-      <c r="G56">
+      <c r="H56">
         <v>486888000.0</v>
       </c>
-      <c r="H56">
+      <c r="I56">
         <v>234073000.0</v>
       </c>
-      <c r="I56">
+      <c r="J56">
         <v>225772000.0</v>
       </c>
-      <c r="J56">
+      <c r="K56">
         <v>188464000.0</v>
       </c>
-      <c r="K56">
+      <c r="L56">
         <v>250850000.0</v>
       </c>
-      <c r="L56">
+      <c r="M56">
         <v>194762000.0</v>
       </c>
-      <c r="M56">
+      <c r="N56">
         <v>212539000.0</v>
       </c>
-      <c r="N56">
+      <c r="O56">
         <v>184339000.0</v>
       </c>
-      <c r="O56">
+      <c r="P56">
         <v>263878000.0</v>
       </c>
-      <c r="P56">
+      <c r="Q56">
         <v>254342000.0</v>
       </c>
-      <c r="Q56">
+      <c r="R56">
         <v>215197000.0</v>
       </c>
-      <c r="R56">
+      <c r="S56">
         <v>204231000.0</v>
       </c>
-      <c r="S56">
+      <c r="T56">
         <v>590582000.0</v>
       </c>
-      <c r="T56">
+      <c r="U56">
         <v>429192000.0</v>
       </c>
-      <c r="U56">
+      <c r="V56">
         <v>297229000.0</v>
       </c>
-      <c r="V56">
+      <c r="W56">
         <v>273734000.0</v>
       </c>
-      <c r="W56">
+      <c r="X56">
         <v>304497000.0</v>
       </c>
-      <c r="X56">
+      <c r="Y56">
         <v>164942000.0</v>
       </c>
-      <c r="Y56">
+      <c r="Z56">
         <v>150237000.0</v>
       </c>
-      <c r="Z56">
+      <c r="AA56">
         <v>176786000.0</v>
       </c>
-      <c r="AA56">
+      <c r="AB56">
         <v>224368000.0</v>
       </c>
-      <c r="AB56">
+      <c r="AC56">
         <v>164561000.0</v>
       </c>
-      <c r="AC56">
+      <c r="AD56">
         <v>158235000.0</v>
       </c>
-      <c r="AD56">
+      <c r="AE56">
         <v>124505000.0</v>
       </c>
-      <c r="AE56">
+      <c r="AF56">
         <v>330382000.0</v>
       </c>
-      <c r="AF56">
+      <c r="AG56">
         <v>169192000.0</v>
       </c>
-      <c r="AG56">
+      <c r="AH56">
         <v>260010000.0</v>
       </c>
-      <c r="AH56">
+      <c r="AI56">
         <v>192704000.0</v>
       </c>
-      <c r="AI56">
+      <c r="AJ56">
         <v>275487000.0</v>
       </c>
-      <c r="AJ56">
+      <c r="AK56">
         <v>190792000.0</v>
       </c>
-      <c r="AK56">
+      <c r="AL56">
         <v>218365000.0</v>
       </c>
-      <c r="AL56">
+      <c r="AM56">
         <v>196171000.0</v>
       </c>
-      <c r="AM56">
+      <c r="AN56">
         <v>350036000.0</v>
       </c>
-      <c r="AN56">
+      <c r="AO56">
         <v>238728000.0</v>
       </c>
-      <c r="AO56">
+      <c r="AP56">
         <v>151213000.0</v>
       </c>
-      <c r="AP56">
+      <c r="AQ56">
         <v>122578000.0</v>
       </c>
-      <c r="AQ56">
+      <c r="AR56">
         <v>288111000.0</v>
       </c>
-      <c r="AR56">
+      <c r="AS56">
         <v>129045000.0</v>
       </c>
-      <c r="AS56">
+      <c r="AT56">
         <v>160854000.0</v>
       </c>
-      <c r="AT56">
+      <c r="AU56">
         <v>122623000.0</v>
       </c>
-      <c r="AU56">
+      <c r="AV56">
         <v>226671000.0</v>
       </c>
-      <c r="AV56">
+      <c r="AW56">
         <v>173780000.0</v>
       </c>
-      <c r="AW56">
+      <c r="AX56">
         <v>197582000.0</v>
       </c>
-      <c r="AX56">
+      <c r="AY56">
         <v>299065000.0</v>
       </c>
-      <c r="AY56">
+      <c r="AZ56">
         <v>124659000.0</v>
       </c>
-      <c r="AZ56">
+      <c r="BA56">
         <v>160852000.0</v>
       </c>
-      <c r="BA56"/>
       <c r="BB56"/>
-      <c r="BC56">
+      <c r="BC56"/>
+      <c r="BD56">
         <v>185623000.0</v>
       </c>
     </row>
-    <row r="57" spans="1:55">
+    <row r="57" spans="1:56">
       <c r="A57" t="s">
         <v>71</v>
       </c>
       <c r="B57">
+        <v>13550000.0</v>
+      </c>
+      <c r="C57">
         <v>399798000.0</v>
       </c>
-      <c r="C57">
+      <c r="D57">
         <v>28886000.0</v>
       </c>
-      <c r="D57">
+      <c r="E57">
         <v>630865000.0</v>
       </c>
-      <c r="E57">
+      <c r="F57">
         <v>527700000.0</v>
       </c>
-      <c r="F57">
+      <c r="G57">
         <v>420388000.0</v>
       </c>
-      <c r="G57">
+      <c r="H57">
         <v>676318000.0</v>
       </c>
-      <c r="H57">
+      <c r="I57">
         <v>546535000.0</v>
       </c>
-      <c r="I57">
+      <c r="J57">
         <v>457158000.0</v>
       </c>
-      <c r="J57">
+      <c r="K57">
         <v>407867000.0</v>
       </c>
-      <c r="K57">
+      <c r="L57">
         <v>601613000.0</v>
       </c>
-      <c r="L57">
+      <c r="M57">
         <v>523520000.0</v>
       </c>
-      <c r="M57">
+      <c r="N57">
         <v>411120000.0</v>
       </c>
-      <c r="N57">
+      <c r="O57">
         <v>367331000.0</v>
       </c>
-      <c r="O57">
+      <c r="P57">
         <v>565169000.0</v>
       </c>
-      <c r="P57">
+      <c r="Q57">
         <v>519161000.0</v>
       </c>
-      <c r="Q57">
+      <c r="R57">
         <v>474962000.0</v>
       </c>
-      <c r="R57">
+      <c r="S57">
         <v>464957000.0</v>
       </c>
-      <c r="S57">
+      <c r="T57">
         <v>885492000.0</v>
       </c>
-      <c r="T57">
+      <c r="U57">
         <v>722431000.0</v>
       </c>
-      <c r="U57">
+      <c r="V57">
         <v>530955000.0</v>
       </c>
-      <c r="V57">
+      <c r="W57">
         <v>416641000.0</v>
       </c>
-      <c r="W57">
+      <c r="X57">
         <v>555357000.0</v>
       </c>
-      <c r="X57">
+      <c r="Y57">
         <v>457834000.0</v>
       </c>
-      <c r="Y57">
+      <c r="Z57">
         <v>418398000.0</v>
       </c>
-      <c r="Z57">
+      <c r="AA57">
         <v>342523000.0</v>
       </c>
-      <c r="AA57">
+      <c r="AB57">
         <v>480247000.0</v>
       </c>
-      <c r="AB57">
+      <c r="AC57">
         <v>387257000.0</v>
       </c>
-      <c r="AC57">
+      <c r="AD57">
         <v>347319000.0</v>
       </c>
-      <c r="AD57">
+      <c r="AE57">
         <v>334679000.0</v>
       </c>
-      <c r="AE57">
+      <c r="AF57">
         <v>535845000.0</v>
       </c>
-      <c r="AF57">
+      <c r="AG57">
         <v>488998000.0</v>
       </c>
-      <c r="AG57">
+      <c r="AH57">
         <v>367304000.0</v>
       </c>
-      <c r="AH57">
+      <c r="AI57">
         <v>319635000.0</v>
       </c>
-      <c r="AI57">
+      <c r="AJ57">
         <v>345571000.0</v>
       </c>
-      <c r="AJ57">
+      <c r="AK57">
         <v>439104000.0</v>
       </c>
-      <c r="AK57">
+      <c r="AL57">
         <v>347227000.0</v>
       </c>
-      <c r="AL57">
+      <c r="AM57">
         <v>272061000.0</v>
       </c>
-      <c r="AM57">
+      <c r="AN57">
         <v>337890000.0</v>
       </c>
-      <c r="AN57">
+      <c r="AO57">
         <v>216873000.0</v>
       </c>
-      <c r="AO57">
+      <c r="AP57">
         <v>194201000.0</v>
       </c>
-      <c r="AP57">
+      <c r="AQ57">
         <v>174247000.0</v>
       </c>
-      <c r="AQ57">
+      <c r="AR57">
         <v>272773000.0</v>
       </c>
-      <c r="AR57">
+      <c r="AS57">
         <v>218630000.0</v>
       </c>
-      <c r="AS57">
+      <c r="AT57">
         <v>191578000.0</v>
       </c>
-      <c r="AT57">
+      <c r="AU57">
         <v>163694000.0</v>
       </c>
-      <c r="AU57">
+      <c r="AV57">
         <v>280698000.0</v>
       </c>
-      <c r="AV57">
+      <c r="AW57">
         <v>168731000.0</v>
       </c>
-      <c r="AW57">
+      <c r="AX57">
         <v>145794000.0</v>
       </c>
-      <c r="AX57">
+      <c r="AY57">
         <v>57876000.0</v>
       </c>
-      <c r="AY57">
+      <c r="AZ57">
         <v>125627000.0</v>
       </c>
-      <c r="AZ57">
+      <c r="BA57">
         <v>47384000.0</v>
       </c>
-      <c r="BA57"/>
       <c r="BB57"/>
-      <c r="BC57">
+      <c r="BC57"/>
+      <c r="BD57">
         <v>120199000.0</v>
       </c>
     </row>
-    <row r="58" spans="1:55">
+    <row r="58" spans="1:56">
       <c r="A58" t="s">
         <v>72</v>
       </c>
       <c r="B58">
+        <v>766595000.0</v>
+      </c>
+      <c r="C58">
         <v>666975000.0</v>
       </c>
-      <c r="C58">
+      <c r="D58">
         <v>1132280000.0</v>
       </c>
-      <c r="D58">
+      <c r="E58">
         <v>898607000.0</v>
       </c>
-      <c r="E58">
+      <c r="F58">
         <v>746525000.0</v>
       </c>
-      <c r="F58">
+      <c r="G58">
         <v>640463000.0</v>
       </c>
-      <c r="G58">
+      <c r="H58">
         <v>899553000.0</v>
       </c>
-      <c r="H58">
+      <c r="I58">
         <v>757961000.0</v>
       </c>
-      <c r="I58">
+      <c r="J58">
         <v>666378000.0</v>
       </c>
-      <c r="J58">
+      <c r="K58">
         <v>619711000.0</v>
       </c>
-      <c r="K58">
+      <c r="L58">
         <v>817297000.0</v>
       </c>
-      <c r="L58">
+      <c r="M58">
         <v>740382000.0</v>
       </c>
-      <c r="M58">
+      <c r="N58">
         <v>612237000.0</v>
       </c>
-      <c r="N58">
+      <c r="O58">
         <v>556918000.0</v>
       </c>
-      <c r="O58">
+      <c r="P58">
         <v>757931000.0</v>
       </c>
-      <c r="P58">
+      <c r="Q58">
         <v>713526000.0</v>
       </c>
-      <c r="Q58">
+      <c r="R58">
         <v>671333000.0</v>
       </c>
-      <c r="R58">
+      <c r="S58">
         <v>652364000.0</v>
       </c>
-      <c r="S58">
+      <c r="T58">
         <v>1077382000.0</v>
       </c>
-      <c r="T58">
+      <c r="U58">
         <v>913638000.0</v>
       </c>
-      <c r="U58">
+      <c r="V58">
         <v>723221000.0</v>
       </c>
-      <c r="V58">
+      <c r="W58">
         <v>610517000.0</v>
       </c>
-      <c r="W58">
+      <c r="X58">
         <v>751971000.0</v>
       </c>
-      <c r="X58">
+      <c r="Y58">
         <v>651278000.0</v>
       </c>
-      <c r="Y58">
+      <c r="Z58">
         <v>613301000.0</v>
       </c>
-      <c r="Z58">
+      <c r="AA58">
         <v>537130000.0</v>
       </c>
-      <c r="AA58">
+      <c r="AB58">
         <v>677872000.0</v>
       </c>
-      <c r="AB58">
+      <c r="AC58">
         <v>441657000.0</v>
       </c>
-      <c r="AC58">
+      <c r="AD58">
         <v>401911000.0</v>
       </c>
-      <c r="AD58">
+      <c r="AE58">
         <v>394547000.0</v>
       </c>
-      <c r="AE58">
+      <c r="AF58">
         <v>542622000.0</v>
       </c>
-      <c r="AF58">
+      <c r="AG58">
         <v>496074000.0</v>
       </c>
-      <c r="AG58">
+      <c r="AH58">
         <v>374365000.0</v>
       </c>
-      <c r="AH58">
+      <c r="AI58">
         <v>327635000.0</v>
       </c>
-      <c r="AI58">
+      <c r="AJ58">
         <v>354812000.0</v>
       </c>
-      <c r="AJ58">
+      <c r="AK58">
         <v>448017000.0</v>
       </c>
-      <c r="AK58">
+      <c r="AL58">
         <v>356566000.0</v>
       </c>
-      <c r="AL58">
+      <c r="AM58">
         <v>281840000.0</v>
       </c>
-      <c r="AM58">
+      <c r="AN58">
         <v>347359000.0</v>
       </c>
-      <c r="AN58">
+      <c r="AO58">
         <v>227824000.0</v>
       </c>
-      <c r="AO58">
+      <c r="AP58">
         <v>205345000.0</v>
       </c>
-      <c r="AP58">
+      <c r="AQ58">
         <v>183510000.0</v>
       </c>
-      <c r="AQ58">
+      <c r="AR58">
         <v>282043000.0</v>
       </c>
-      <c r="AR58">
+      <c r="AS58">
         <v>228334000.0</v>
       </c>
-      <c r="AS58">
+      <c r="AT58">
         <v>201168000.0</v>
       </c>
-      <c r="AT58">
+      <c r="AU58">
         <v>172659000.0</v>
       </c>
-      <c r="AU58">
+      <c r="AV58">
         <v>289864000.0</v>
       </c>
-      <c r="AV58">
+      <c r="AW58">
         <v>177501000.0</v>
       </c>
-      <c r="AW58">
+      <c r="AX58">
         <v>154950000.0</v>
       </c>
-      <c r="AX58">
+      <c r="AY58">
         <v>66612000.0</v>
       </c>
-      <c r="AY58">
+      <c r="AZ58">
         <v>134093000.0</v>
       </c>
-      <c r="AZ58">
+      <c r="BA58">
         <v>47384000.0</v>
       </c>
-      <c r="BA58"/>
       <c r="BB58"/>
-      <c r="BC58">
+      <c r="BC58"/>
+      <c r="BD58">
         <v>120199000.0</v>
       </c>
     </row>
-    <row r="59" spans="1:55">
+    <row r="59" spans="1:56">
       <c r="A59" t="s">
         <v>73</v>
       </c>
       <c r="B59"/>
       <c r="C59"/>
       <c r="D59"/>
       <c r="E59"/>
       <c r="F59"/>
       <c r="G59"/>
       <c r="H59"/>
       <c r="I59"/>
       <c r="J59"/>
       <c r="K59"/>
       <c r="L59"/>
       <c r="M59"/>
       <c r="N59"/>
       <c r="O59"/>
       <c r="P59"/>
       <c r="Q59"/>
       <c r="R59"/>
       <c r="S59"/>
       <c r="T59"/>
       <c r="U59"/>
       <c r="V59"/>
       <c r="W59"/>
       <c r="X59"/>
       <c r="Y59"/>
       <c r="Z59"/>
       <c r="AA59"/>
       <c r="AB59"/>
       <c r="AC59"/>
       <c r="AD59"/>
       <c r="AE59"/>
-      <c r="AF59">
+      <c r="AF59"/>
+      <c r="AG59">
         <v>326945000.0</v>
       </c>
-      <c r="AG59">
+      <c r="AH59">
         <v>353111000.0</v>
       </c>
-      <c r="AH59">
-[...1 lines deleted...]
-      </c>
       <c r="AI59">
         <v>0.0</v>
       </c>
       <c r="AJ59">
         <v>0.0</v>
       </c>
       <c r="AK59">
         <v>0.0</v>
       </c>
       <c r="AL59">
         <v>0.0</v>
       </c>
       <c r="AM59">
         <v>0.0</v>
       </c>
       <c r="AN59">
         <v>0.0</v>
       </c>
       <c r="AO59">
         <v>0.0</v>
       </c>
       <c r="AP59">
         <v>0.0</v>
       </c>
       <c r="AQ59">
         <v>0.0</v>
       </c>
       <c r="AR59">
         <v>0.0</v>
       </c>
       <c r="AS59">
         <v>0.0</v>
       </c>
       <c r="AT59">
         <v>0.0</v>
       </c>
       <c r="AU59">
         <v>0.0</v>
       </c>
       <c r="AV59">
         <v>0.0</v>
       </c>
       <c r="AW59">
         <v>0.0</v>
       </c>
       <c r="AX59">
         <v>0.0</v>
       </c>
-      <c r="AY59"/>
+      <c r="AY59">
+        <v>0.0</v>
+      </c>
       <c r="AZ59"/>
       <c r="BA59"/>
       <c r="BB59"/>
       <c r="BC59"/>
-    </row>
-    <row r="60" spans="1:55">
+      <c r="BD59"/>
+    </row>
+    <row r="60" spans="1:56">
       <c r="A60" t="s">
         <v>74</v>
       </c>
       <c r="B60">
+        <v>505805000.0</v>
+      </c>
+      <c r="C60">
         <v>487084000.0</v>
       </c>
-      <c r="C60">
+      <c r="D60">
         <v>568439000.0</v>
       </c>
-      <c r="D60">
+      <c r="E60">
         <v>535034000.0</v>
       </c>
-      <c r="E60">
+      <c r="F60">
         <v>515982000.0</v>
       </c>
-      <c r="F60">
+      <c r="G60">
         <v>484530000.0</v>
       </c>
-      <c r="G60">
+      <c r="H60">
         <v>441606000.0</v>
       </c>
-      <c r="H60">
+      <c r="I60">
         <v>367535000.0</v>
       </c>
-      <c r="I60">
+      <c r="J60">
         <v>357544000.0</v>
       </c>
-      <c r="J60">
+      <c r="K60">
         <v>364478000.0</v>
       </c>
-      <c r="K60">
+      <c r="L60">
         <v>352141000.0</v>
       </c>
-      <c r="L60">
+      <c r="M60">
         <v>367086000.0</v>
       </c>
-      <c r="M60">
+      <c r="N60">
         <v>390152000.0</v>
       </c>
-      <c r="N60">
+      <c r="O60">
         <v>411114000.0</v>
       </c>
-      <c r="O60">
+      <c r="P60">
         <v>444495000.0</v>
       </c>
-      <c r="P60">
+      <c r="Q60">
         <v>430344000.0</v>
       </c>
-      <c r="Q60">
+      <c r="R60">
         <v>435010000.0</v>
       </c>
-      <c r="R60">
+      <c r="S60">
         <v>437057000.0</v>
       </c>
-      <c r="S60">
+      <c r="T60">
         <v>489068000.0</v>
       </c>
-      <c r="T60">
+      <c r="U60">
         <v>516776000.0</v>
       </c>
-      <c r="U60">
+      <c r="V60">
         <v>412196000.0</v>
       </c>
-      <c r="V60">
+      <c r="W60">
         <v>481517000.0</v>
       </c>
-      <c r="W60">
+      <c r="X60">
         <v>479948000.0</v>
       </c>
-      <c r="X60">
+      <c r="Y60">
         <v>468085000.0</v>
       </c>
-      <c r="Y60">
+      <c r="Z60">
         <v>420677000.0</v>
       </c>
-      <c r="Z60">
+      <c r="AA60">
         <v>415608000.0</v>
       </c>
-      <c r="AA60">
+      <c r="AB60">
         <v>442827000.0</v>
       </c>
-      <c r="AB60">
+      <c r="AC60">
         <v>413936000.0</v>
       </c>
-      <c r="AC60">
+      <c r="AD60">
         <v>369066000.0</v>
       </c>
-      <c r="AD60">
+      <c r="AE60">
         <v>346381000.0</v>
       </c>
-      <c r="AE60">
+      <c r="AF60">
         <v>404361000.0</v>
       </c>
-      <c r="AF60">
+      <c r="AG60">
         <v>370472000.0</v>
       </c>
-      <c r="AG60">
+      <c r="AH60">
         <v>377312000.0</v>
       </c>
-      <c r="AH60">
+      <c r="AI60">
         <v>329953000.0</v>
       </c>
-      <c r="AI60">
+      <c r="AJ60">
         <v>324950000.0</v>
       </c>
-      <c r="AJ60">
+      <c r="AK60">
         <v>335929000.0</v>
       </c>
-      <c r="AK60">
+      <c r="AL60">
         <v>277635000.0</v>
       </c>
-      <c r="AL60">
+      <c r="AM60">
         <v>266020000.0</v>
       </c>
-      <c r="AM60">
+      <c r="AN60">
         <v>211845000.0</v>
       </c>
-      <c r="AN60">
+      <c r="AO60">
         <v>208774000.0</v>
       </c>
-      <c r="AO60">
+      <c r="AP60">
         <v>188729000.0</v>
       </c>
-      <c r="AP60">
+      <c r="AQ60">
         <v>166682000.0</v>
       </c>
-      <c r="AQ60">
+      <c r="AR60">
         <v>168374000.0</v>
       </c>
-      <c r="AR60">
+      <c r="AS60">
         <v>150879000.0</v>
       </c>
-      <c r="AS60">
+      <c r="AT60">
         <v>135361000.0</v>
       </c>
-      <c r="AT60">
+      <c r="AU60">
         <v>117573000.0</v>
       </c>
-      <c r="AU60">
+      <c r="AV60">
         <v>113377000.0</v>
       </c>
-      <c r="AV60">
+      <c r="AW60">
         <v>79886000.0</v>
       </c>
-      <c r="AW60">
+      <c r="AX60">
         <v>70942000.0</v>
       </c>
-      <c r="AX60">
+      <c r="AY60">
         <v>283823000.0</v>
       </c>
-      <c r="AY60">
+      <c r="AZ60">
         <v>20648000.0</v>
       </c>
-      <c r="AZ60">
+      <c r="BA60">
         <v>262963000.0</v>
       </c>
-      <c r="BA60"/>
       <c r="BB60"/>
-      <c r="BC60">
+      <c r="BC60"/>
+      <c r="BD60">
         <v>260108000.0</v>
       </c>
     </row>
-    <row r="61" spans="1:55">
+    <row r="61" spans="1:56">
       <c r="A61" t="s">
         <v>75</v>
       </c>
       <c r="B61"/>
       <c r="C61"/>
       <c r="D61"/>
       <c r="E61"/>
       <c r="F61"/>
       <c r="G61"/>
       <c r="H61"/>
       <c r="I61"/>
       <c r="J61"/>
       <c r="K61"/>
       <c r="L61"/>
       <c r="M61"/>
       <c r="N61"/>
       <c r="O61"/>
       <c r="P61"/>
       <c r="Q61"/>
       <c r="R61"/>
-      <c r="S61">
+      <c r="S61"/>
+      <c r="T61">
         <v>-256320000.0</v>
       </c>
-      <c r="T61">
+      <c r="U61">
         <v>-252192000.0</v>
       </c>
-      <c r="U61">
+      <c r="V61">
         <v>-248093000.0</v>
       </c>
-      <c r="V61">
+      <c r="W61">
         <v>-226381000.0</v>
       </c>
-      <c r="W61">
+      <c r="X61">
         <v>-152170000.0</v>
       </c>
-      <c r="X61">
+      <c r="Y61">
         <v>-141190000.0</v>
       </c>
-      <c r="Y61">
+      <c r="Z61">
         <v>-140238000.0</v>
       </c>
-      <c r="Z61">
+      <c r="AA61">
         <v>-139472000.0</v>
       </c>
-      <c r="AA61">
+      <c r="AB61">
         <v>-107836000.0</v>
       </c>
-      <c r="AB61">
+      <c r="AC61">
         <v>-98734000.0</v>
       </c>
-      <c r="AC61">
+      <c r="AD61">
         <v>-96271000.0</v>
       </c>
-      <c r="AD61">
+      <c r="AE61">
         <v>-83631000.0</v>
       </c>
-      <c r="AE61">
+      <c r="AF61">
         <v>-56661000.0</v>
       </c>
-      <c r="AF61">
+      <c r="AG61">
         <v>-47880000.0</v>
       </c>
-      <c r="AG61">
+      <c r="AH61">
         <v>-47360000.0</v>
       </c>
-      <c r="AH61">
+      <c r="AI61">
         <v>-43977000.0</v>
       </c>
-      <c r="AI61">
+      <c r="AJ61">
         <v>-23188000.0</v>
       </c>
-      <c r="AJ61">
+      <c r="AK61">
         <v>-20762000.0</v>
       </c>
-      <c r="AK61">
+      <c r="AL61">
         <v>-20196000.0</v>
       </c>
-      <c r="AL61">
+      <c r="AM61">
         <v>-18464000.0</v>
       </c>
-      <c r="AM61">
+      <c r="AN61">
         <v>-10930000.0</v>
       </c>
-      <c r="AN61">
+      <c r="AO61">
         <v>-10237000.0</v>
       </c>
-      <c r="AO61">
+      <c r="AP61">
         <v>-10225000.0</v>
       </c>
-      <c r="AP61">
+      <c r="AQ61">
         <v>-9463000.0</v>
       </c>
-      <c r="AQ61">
+      <c r="AR61">
         <v>-7616000.0</v>
       </c>
-      <c r="AR61">
+      <c r="AS61">
         <v>-7006000.0</v>
       </c>
-      <c r="AS61">
+      <c r="AT61">
         <v>-5953000.0</v>
       </c>
-      <c r="AT61">
+      <c r="AU61">
         <v>-4327000.0</v>
       </c>
-      <c r="AU61">
-[...1 lines deleted...]
-      </c>
       <c r="AV61">
         <v>0.0</v>
       </c>
       <c r="AW61">
         <v>0.0</v>
       </c>
       <c r="AX61">
         <v>0.0</v>
       </c>
-      <c r="AY61"/>
+      <c r="AY61">
+        <v>0.0</v>
+      </c>
       <c r="AZ61"/>
       <c r="BA61"/>
       <c r="BB61"/>
       <c r="BC61"/>
-    </row>
-    <row r="62" spans="1:55">
+      <c r="BD61"/>
+    </row>
+    <row r="62" spans="1:56">
       <c r="A62" t="s">
         <v>76</v>
       </c>
       <c r="B62"/>
       <c r="C62"/>
       <c r="D62"/>
       <c r="E62"/>
       <c r="F62"/>
       <c r="G62"/>
       <c r="H62"/>
       <c r="I62"/>
       <c r="J62"/>
       <c r="K62"/>
       <c r="L62"/>
       <c r="M62"/>
       <c r="N62"/>
       <c r="O62"/>
       <c r="P62"/>
       <c r="Q62"/>
       <c r="R62"/>
       <c r="S62"/>
       <c r="T62"/>
       <c r="U62"/>
       <c r="V62"/>
       <c r="W62"/>
@@ -11409,58 +11539,59 @@
       <c r="Y62"/>
       <c r="Z62"/>
       <c r="AA62"/>
       <c r="AB62"/>
       <c r="AC62"/>
       <c r="AD62"/>
       <c r="AE62"/>
       <c r="AF62"/>
       <c r="AG62"/>
       <c r="AH62"/>
       <c r="AI62"/>
       <c r="AJ62"/>
       <c r="AK62"/>
       <c r="AL62"/>
       <c r="AM62"/>
       <c r="AN62"/>
       <c r="AO62"/>
       <c r="AP62"/>
       <c r="AQ62"/>
       <c r="AR62"/>
       <c r="AS62"/>
       <c r="AT62"/>
       <c r="AU62"/>
       <c r="AV62"/>
       <c r="AW62"/>
-      <c r="AX62">
+      <c r="AX62"/>
+      <c r="AY62">
         <v>56707000.0</v>
       </c>
-      <c r="AY62"/>
       <c r="AZ62"/>
       <c r="BA62"/>
       <c r="BB62"/>
       <c r="BC62"/>
+      <c r="BD62"/>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet3.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:P32"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
@@ -11517,1251 +11648,1251 @@
       </c>
       <c r="J1" t="s">
         <v>9</v>
       </c>
       <c r="K1" t="s">
         <v>10</v>
       </c>
       <c r="L1" t="s">
         <v>11</v>
       </c>
       <c r="M1" t="s">
         <v>12</v>
       </c>
       <c r="N1" t="s">
         <v>13</v>
       </c>
       <c r="O1" t="s">
         <v>14</v>
       </c>
       <c r="P1" t="s">
         <v>15</v>
       </c>
     </row>
     <row r="2" spans="1:16">
       <c r="A2" t="s">
-        <v>117</v>
+        <v>118</v>
       </c>
       <c r="B2">
         <v>11879000.0</v>
       </c>
       <c r="C2">
         <v>830151000.0</v>
       </c>
       <c r="D2">
         <v>714749000.0</v>
       </c>
       <c r="E2">
         <v>618195000.0</v>
       </c>
       <c r="F2">
         <v>913909000.0</v>
       </c>
       <c r="G2">
         <v>560803000.0</v>
       </c>
       <c r="H2">
         <v>488439000.0</v>
       </c>
       <c r="I2">
         <v>513863000.0</v>
       </c>
       <c r="J2">
         <v>401384000.0</v>
       </c>
       <c r="K2">
         <v>360893000.0</v>
       </c>
       <c r="L2">
         <v>311224000.0</v>
       </c>
       <c r="M2">
         <v>377219000.0</v>
       </c>
       <c r="N2">
         <v>264944000.0</v>
       </c>
       <c r="O2">
         <v>274941000.0</v>
       </c>
       <c r="P2">
         <v>200368000.0</v>
       </c>
     </row>
     <row r="3" spans="1:16">
       <c r="A3" t="s">
-        <v>118</v>
+        <v>119</v>
       </c>
       <c r="B3">
         <v>11879000.0</v>
       </c>
       <c r="C3">
         <v>10444000.0</v>
       </c>
       <c r="D3">
         <v>8317000.0</v>
       </c>
       <c r="E3">
         <v>7975000.0</v>
       </c>
       <c r="F3">
         <v>7242000.0</v>
       </c>
       <c r="G3">
         <v>4708000.0</v>
       </c>
       <c r="H3">
         <v>4965000.0</v>
       </c>
       <c r="I3">
         <v>4625000.0</v>
       </c>
       <c r="J3">
         <v>3544000.0</v>
       </c>
       <c r="K3">
         <v>3183000.0</v>
       </c>
       <c r="L3">
         <v>2635000.0</v>
       </c>
       <c r="M3">
         <v>2268000.0</v>
       </c>
       <c r="N3">
         <v>2296000.0</v>
       </c>
       <c r="O3">
         <v>2507000.0</v>
       </c>
       <c r="P3">
         <v>2085000.0</v>
       </c>
     </row>
     <row r="4" spans="1:16">
       <c r="A4" t="s">
-        <v>119</v>
+        <v>120</v>
       </c>
       <c r="B4"/>
       <c r="C4"/>
       <c r="D4"/>
       <c r="E4"/>
       <c r="F4"/>
       <c r="G4"/>
       <c r="H4"/>
       <c r="I4"/>
       <c r="J4"/>
       <c r="K4"/>
       <c r="L4"/>
       <c r="M4"/>
       <c r="N4"/>
       <c r="O4"/>
       <c r="P4"/>
     </row>
     <row r="5" spans="1:16">
       <c r="A5" t="s">
-        <v>120</v>
+        <v>121</v>
       </c>
       <c r="B5">
         <v>327471000.0</v>
       </c>
       <c r="C5">
         <v>172945000.0</v>
       </c>
       <c r="D5">
         <v>-40352000.0</v>
       </c>
       <c r="E5">
         <v>216100000.0</v>
       </c>
       <c r="F5">
         <v>495917000.0</v>
       </c>
       <c r="G5">
         <v>265709000.0</v>
       </c>
       <c r="H5">
         <v>114543000.0</v>
       </c>
       <c r="I5">
         <v>226781000.0</v>
       </c>
       <c r="J5">
         <v>164282000.0</v>
       </c>
       <c r="K5">
         <v>161089000.0</v>
       </c>
       <c r="L5">
         <v>137503000.0</v>
       </c>
       <c r="M5">
         <v>47744000.0</v>
       </c>
       <c r="N5">
         <v>70109000.0</v>
       </c>
       <c r="O5">
         <v>38045000.0</v>
       </c>
       <c r="P5">
         <v>-10870000.0</v>
       </c>
     </row>
     <row r="6" spans="1:16">
       <c r="A6" t="s">
-        <v>121</v>
+        <v>122</v>
       </c>
       <c r="B6">
         <v>339350000.0</v>
       </c>
       <c r="C6">
         <v>183389000.0</v>
       </c>
       <c r="D6">
         <v>-32035000.0</v>
       </c>
       <c r="E6">
         <v>224075000.0</v>
       </c>
       <c r="F6">
         <v>503159000.0</v>
       </c>
       <c r="G6">
         <v>270417000.0</v>
       </c>
       <c r="H6">
         <v>119508000.0</v>
       </c>
       <c r="I6">
         <v>231406000.0</v>
       </c>
       <c r="J6">
         <v>167826000.0</v>
       </c>
       <c r="K6">
         <v>164272000.0</v>
       </c>
       <c r="L6">
         <v>140138000.0</v>
       </c>
       <c r="M6">
         <v>50012000.0</v>
       </c>
       <c r="N6">
         <v>72405000.0</v>
       </c>
       <c r="O6">
         <v>40552000.0</v>
       </c>
       <c r="P6">
         <v>-8785000.0</v>
       </c>
     </row>
     <row r="7" spans="1:16">
       <c r="A7" t="s">
-        <v>122</v>
+        <v>123</v>
       </c>
       <c r="B7"/>
       <c r="C7"/>
       <c r="D7"/>
       <c r="E7"/>
       <c r="F7"/>
       <c r="G7"/>
       <c r="H7"/>
       <c r="I7"/>
       <c r="J7"/>
       <c r="K7"/>
       <c r="L7"/>
       <c r="M7"/>
       <c r="N7"/>
       <c r="O7"/>
       <c r="P7"/>
     </row>
     <row r="8" spans="1:16">
       <c r="A8" t="s">
-        <v>123</v>
+        <v>124</v>
       </c>
       <c r="B8"/>
       <c r="C8"/>
       <c r="D8"/>
       <c r="E8"/>
       <c r="F8"/>
       <c r="G8"/>
       <c r="H8"/>
       <c r="I8"/>
       <c r="J8">
         <v>-181000000.0</v>
       </c>
       <c r="K8"/>
       <c r="L8"/>
       <c r="M8"/>
       <c r="N8"/>
       <c r="O8"/>
       <c r="P8"/>
     </row>
     <row r="9" spans="1:16">
       <c r="A9" t="s">
-        <v>124</v>
+        <v>125</v>
       </c>
       <c r="B9">
         <v>1504917000.0</v>
       </c>
       <c r="C9">
         <v>364394000.0</v>
       </c>
       <c r="D9">
         <v>139999000.0</v>
       </c>
       <c r="E9">
         <v>367102000.0</v>
       </c>
       <c r="F9">
         <v>626702000.0</v>
       </c>
       <c r="G9">
         <v>382473000.0</v>
       </c>
       <c r="H9">
         <v>258095000.0</v>
       </c>
       <c r="I9">
         <v>371977000.0</v>
       </c>
       <c r="J9">
         <v>283231000.0</v>
       </c>
       <c r="K9">
         <v>252480000.0</v>
       </c>
       <c r="L9">
         <v>240639000.0</v>
       </c>
       <c r="M9">
         <v>141531000.0</v>
       </c>
       <c r="N9">
         <v>146442000.0</v>
       </c>
       <c r="O9">
         <v>110930000.0</v>
       </c>
       <c r="P9">
         <v>67656000.0</v>
       </c>
     </row>
     <row r="10" spans="1:16">
       <c r="A10" t="s">
-        <v>125</v>
+        <v>126</v>
       </c>
       <c r="B10">
         <v>327471000.0</v>
       </c>
       <c r="C10">
         <v>196012000.0</v>
       </c>
       <c r="D10">
         <v>-29147000.0</v>
       </c>
       <c r="E10">
         <v>216320000.0</v>
       </c>
       <c r="F10">
         <v>536313000.0</v>
       </c>
       <c r="G10">
         <v>270113000.0</v>
       </c>
       <c r="H10">
         <v>147505000.0</v>
       </c>
       <c r="I10">
         <v>238452000.0</v>
       </c>
       <c r="J10">
         <v>350351000.0</v>
       </c>
       <c r="K10">
         <v>166674000.0</v>
       </c>
       <c r="L10">
         <v>144064000.0</v>
       </c>
       <c r="M10">
         <v>46295000.0</v>
       </c>
       <c r="N10">
         <v>73019000.0</v>
       </c>
       <c r="O10">
         <v>37720000.0</v>
       </c>
       <c r="P10">
         <v>-4888000.0</v>
       </c>
     </row>
     <row r="11" spans="1:16">
       <c r="A11" t="s">
-        <v>126</v>
+        <v>127</v>
       </c>
       <c r="B11">
         <v>67854000.0</v>
       </c>
       <c r="C11">
         <v>44521000.0</v>
       </c>
       <c r="D11">
         <v>-1631000.0</v>
       </c>
       <c r="E11">
         <v>47638000.0</v>
       </c>
       <c r="F11">
         <v>113335000.0</v>
       </c>
       <c r="G11">
         <v>51675000.0</v>
       </c>
       <c r="H11">
         <v>11813000.0</v>
       </c>
       <c r="I11">
         <v>30448000.0</v>
       </c>
       <c r="J11">
         <v>223827000.0</v>
       </c>
       <c r="K11">
         <v>24809000.0</v>
       </c>
       <c r="L11">
         <v>23847000.0</v>
       </c>
       <c r="M11">
         <v>13740000.0</v>
       </c>
       <c r="N11">
         <v>2794000.0</v>
       </c>
       <c r="O11">
         <v>2498000.0</v>
       </c>
       <c r="P11">
         <v>3642000.0</v>
       </c>
     </row>
     <row r="12" spans="1:16">
       <c r="A12" t="s">
-        <v>127</v>
+        <v>128</v>
       </c>
       <c r="B12"/>
       <c r="C12"/>
       <c r="D12"/>
       <c r="E12">
         <v>18117000.0</v>
       </c>
       <c r="F12">
         <v>17369000.0</v>
       </c>
       <c r="G12">
         <v>35203000.0</v>
       </c>
       <c r="H12">
         <v>2365000.0</v>
       </c>
       <c r="I12">
         <v>0.0</v>
       </c>
       <c r="J12">
         <v>0.0</v>
       </c>
       <c r="K12">
         <v>0.0</v>
       </c>
       <c r="L12">
         <v>0.0</v>
       </c>
       <c r="M12">
         <v>0.0</v>
       </c>
       <c r="N12">
         <v>0.0</v>
       </c>
       <c r="O12">
         <v>0.0</v>
       </c>
       <c r="P12">
         <v>0.0</v>
       </c>
     </row>
     <row r="13" spans="1:16">
       <c r="A13" t="s">
-        <v>128</v>
+        <v>129</v>
       </c>
       <c r="B13">
         <v>2835000.0</v>
       </c>
       <c r="C13">
         <v>3430000.0</v>
       </c>
       <c r="D13">
         <v>2774000.0</v>
       </c>
       <c r="E13">
         <v>15038000.0</v>
       </c>
       <c r="F13">
         <v>27303000.0</v>
       </c>
       <c r="G13"/>
       <c r="H13"/>
       <c r="I13">
         <v>7162000.0</v>
       </c>
       <c r="J13">
         <v>8341000.0</v>
       </c>
       <c r="K13">
         <v>5076000.0</v>
       </c>
       <c r="L13">
         <v>4476000.0</v>
       </c>
       <c r="M13"/>
       <c r="N13"/>
       <c r="O13"/>
       <c r="P13"/>
     </row>
     <row r="14" spans="1:16">
       <c r="A14" t="s">
-        <v>129</v>
+        <v>130</v>
       </c>
       <c r="B14">
         <v>-26580000.0</v>
       </c>
       <c r="C14">
         <v>-15471000.0</v>
       </c>
       <c r="D14">
         <v>2816000.0</v>
       </c>
       <c r="E14">
         <v>-18337000.0</v>
       </c>
       <c r="F14">
         <v>-57765000.0</v>
       </c>
       <c r="G14">
         <v>39607000.0</v>
       </c>
       <c r="H14">
         <v>30597000.0</v>
       </c>
       <c r="I14">
         <v>67324000.0</v>
       </c>
       <c r="J14">
         <v>97124000.0</v>
       </c>
       <c r="K14">
         <v>103478000.0</v>
       </c>
       <c r="L14">
         <v>87113000.0</v>
       </c>
       <c r="M14">
         <v>35567000.0</v>
       </c>
       <c r="N14"/>
       <c r="O14"/>
       <c r="P14"/>
     </row>
     <row r="15" spans="1:16">
       <c r="A15" t="s">
-        <v>130</v>
+        <v>131</v>
       </c>
       <c r="B15">
         <v>233037000.0</v>
       </c>
       <c r="C15">
         <v>136020000.0</v>
       </c>
       <c r="D15">
         <v>-24700000.0</v>
       </c>
       <c r="E15">
         <v>150345000.0</v>
       </c>
       <c r="F15">
         <v>365213000.0</v>
       </c>
       <c r="G15">
         <v>178831000.0</v>
       </c>
       <c r="H15">
         <v>105095000.0</v>
       </c>
       <c r="I15">
         <v>140680000.0</v>
       </c>
       <c r="J15">
         <v>29400000.0</v>
       </c>
       <c r="K15">
         <v>38387000.0</v>
       </c>
       <c r="L15">
         <v>33104000.0</v>
       </c>
       <c r="M15">
         <v>-3012000.0</v>
       </c>
       <c r="N15">
         <v>70225000.0</v>
       </c>
       <c r="O15">
         <v>35222000.0</v>
       </c>
       <c r="P15">
         <v>-8530000.0</v>
       </c>
     </row>
     <row r="16" spans="1:16">
       <c r="A16" t="s">
-        <v>131</v>
+        <v>132</v>
       </c>
       <c r="B16">
         <v>233037000.0</v>
       </c>
       <c r="C16">
         <v>136020000.0</v>
       </c>
       <c r="D16">
         <v>-24700000.0</v>
       </c>
       <c r="E16">
         <v>150345000.0</v>
       </c>
       <c r="F16">
         <v>365213000.0</v>
       </c>
       <c r="G16">
         <v>357662000.0</v>
       </c>
       <c r="H16">
         <v>210190000.0</v>
       </c>
       <c r="I16">
         <v>281360000.0</v>
       </c>
       <c r="J16">
         <v>58800000.0</v>
       </c>
       <c r="K16">
         <v>76774000.0</v>
       </c>
       <c r="L16">
         <v>66208000.0</v>
       </c>
       <c r="M16">
         <v>-6024000.0</v>
       </c>
       <c r="N16">
         <v>70225000.0</v>
       </c>
       <c r="O16">
         <v>35222000.0</v>
       </c>
       <c r="P16"/>
     </row>
     <row r="17" spans="1:16">
       <c r="A17" t="s">
-        <v>132</v>
+        <v>133</v>
       </c>
       <c r="B17">
         <v>259617000.0</v>
       </c>
       <c r="C17">
         <v>151491000.0</v>
       </c>
       <c r="D17">
         <v>-27516000.0</v>
       </c>
       <c r="E17">
         <v>168682000.0</v>
       </c>
       <c r="F17">
         <v>422978000.0</v>
       </c>
       <c r="G17">
         <v>218438000.0</v>
       </c>
       <c r="H17">
         <v>135692000.0</v>
       </c>
       <c r="I17">
         <v>208004000.0</v>
       </c>
       <c r="J17">
         <v>126524000.0</v>
       </c>
       <c r="K17">
         <v>141865000.0</v>
       </c>
       <c r="L17">
         <v>120217000.0</v>
       </c>
       <c r="M17">
         <v>32555000.0</v>
       </c>
       <c r="N17"/>
       <c r="O17"/>
       <c r="P17"/>
     </row>
     <row r="18" spans="1:16">
       <c r="A18" t="s">
-        <v>133</v>
+        <v>134</v>
       </c>
       <c r="B18"/>
       <c r="C18"/>
       <c r="D18"/>
       <c r="E18"/>
       <c r="F18"/>
       <c r="G18"/>
       <c r="H18"/>
       <c r="I18"/>
       <c r="J18"/>
       <c r="K18"/>
       <c r="L18"/>
       <c r="M18"/>
       <c r="N18"/>
       <c r="O18"/>
       <c r="P18"/>
     </row>
     <row r="19" spans="1:16">
       <c r="A19" t="s">
-        <v>134</v>
+        <v>135</v>
       </c>
       <c r="B19"/>
       <c r="C19"/>
       <c r="D19"/>
       <c r="E19">
         <v>220000.0</v>
       </c>
       <c r="F19">
         <v>40396000.0</v>
       </c>
       <c r="G19">
         <v>4404000.0</v>
       </c>
       <c r="H19">
         <v>32962000.0</v>
       </c>
       <c r="I19">
         <v>11671000.0</v>
       </c>
       <c r="J19">
         <v>186069000.0</v>
       </c>
       <c r="K19">
         <v>5585000.0</v>
       </c>
       <c r="L19">
         <v>6561000.0</v>
       </c>
       <c r="M19">
         <v>-1449000.0</v>
       </c>
       <c r="N19"/>
       <c r="O19"/>
       <c r="P19"/>
     </row>
     <row r="20" spans="1:16">
       <c r="A20" t="s">
-        <v>135</v>
+        <v>136</v>
       </c>
       <c r="B20"/>
       <c r="C20"/>
       <c r="D20"/>
       <c r="E20"/>
       <c r="F20"/>
       <c r="G20"/>
       <c r="H20"/>
       <c r="I20"/>
       <c r="J20">
         <v>22543000.0</v>
       </c>
       <c r="K20">
         <v>14343000.0</v>
       </c>
       <c r="L20">
         <v>21935000.0</v>
       </c>
       <c r="M20">
         <v>17525000.0</v>
       </c>
       <c r="N20"/>
       <c r="O20"/>
       <c r="P20"/>
     </row>
     <row r="21" spans="1:16">
       <c r="A21" t="s">
-        <v>136</v>
+        <v>137</v>
       </c>
       <c r="B21">
         <v>273863000.0</v>
       </c>
       <c r="C21">
         <v>172945000.0</v>
       </c>
       <c r="D21">
         <v>-40352000.0</v>
       </c>
       <c r="E21">
         <v>216100000.0</v>
       </c>
       <c r="F21">
         <v>495917000.0</v>
       </c>
       <c r="G21">
         <v>265709000.0</v>
       </c>
       <c r="H21">
         <v>114543000.0</v>
       </c>
       <c r="I21">
         <v>226781000.0</v>
       </c>
       <c r="J21">
         <v>164282000.0</v>
       </c>
       <c r="K21">
         <v>161089000.0</v>
       </c>
       <c r="L21">
         <v>137503000.0</v>
       </c>
       <c r="M21">
         <v>47744000.0</v>
       </c>
       <c r="N21">
         <v>70109000.0</v>
       </c>
       <c r="O21">
         <v>38045000.0</v>
       </c>
       <c r="P21">
         <v>-10870000.0</v>
       </c>
     </row>
     <row r="22" spans="1:16">
       <c r="A22" t="s">
-        <v>137</v>
+        <v>138</v>
       </c>
       <c r="B22"/>
       <c r="C22"/>
       <c r="D22"/>
       <c r="E22"/>
       <c r="F22"/>
       <c r="G22"/>
       <c r="H22"/>
       <c r="I22"/>
       <c r="J22"/>
       <c r="K22"/>
       <c r="L22"/>
       <c r="M22"/>
       <c r="N22"/>
       <c r="O22"/>
       <c r="P22"/>
     </row>
     <row r="23" spans="1:16">
       <c r="A23" t="s">
-        <v>138</v>
+        <v>139</v>
       </c>
       <c r="B23">
         <v>1242933000.0</v>
       </c>
       <c r="C23">
         <v>1021600000.0</v>
       </c>
       <c r="D23">
         <v>895100000.0</v>
       </c>
       <c r="E23">
         <v>769197000.0</v>
       </c>
       <c r="F23">
         <v>1044694000.0</v>
       </c>
       <c r="G23">
         <v>677567000.0</v>
       </c>
       <c r="H23">
         <v>631991000.0</v>
       </c>
       <c r="I23">
         <v>659059000.0</v>
       </c>
       <c r="J23">
         <v>520333000.0</v>
       </c>
       <c r="K23">
         <v>452284000.0</v>
       </c>
       <c r="L23">
         <v>414360000.0</v>
       </c>
       <c r="M23">
         <v>471006000.0</v>
       </c>
       <c r="N23">
         <v>341277000.0</v>
       </c>
       <c r="O23">
         <v>347826000.0</v>
       </c>
       <c r="P23">
         <v>278894000.0</v>
       </c>
     </row>
     <row r="24" spans="1:16">
       <c r="A24" t="s">
-        <v>139</v>
+        <v>140</v>
       </c>
       <c r="B24"/>
       <c r="C24"/>
       <c r="D24"/>
       <c r="E24"/>
       <c r="F24"/>
       <c r="G24"/>
       <c r="H24"/>
       <c r="I24"/>
       <c r="J24"/>
       <c r="K24"/>
       <c r="L24"/>
       <c r="M24"/>
       <c r="N24"/>
       <c r="O24"/>
       <c r="P24"/>
     </row>
     <row r="25" spans="1:16">
       <c r="A25" t="s">
-        <v>140</v>
+        <v>141</v>
       </c>
       <c r="B25">
         <v>11879000.0</v>
       </c>
       <c r="C25">
         <v>10444000.0</v>
       </c>
       <c r="D25">
         <v>8317000.0</v>
       </c>
       <c r="E25">
         <v>7975000.0</v>
       </c>
       <c r="F25">
         <v>7242000.0</v>
       </c>
       <c r="G25">
         <v>4708000.0</v>
       </c>
       <c r="H25">
         <v>4965000.0</v>
       </c>
       <c r="I25">
         <v>4625000.0</v>
       </c>
       <c r="J25">
         <v>3544000.0</v>
       </c>
       <c r="K25"/>
       <c r="L25"/>
       <c r="M25"/>
       <c r="N25"/>
       <c r="O25"/>
       <c r="P25"/>
     </row>
     <row r="26" spans="1:16">
       <c r="A26" t="s">
-        <v>141</v>
+        <v>142</v>
       </c>
       <c r="B26"/>
       <c r="C26"/>
       <c r="D26">
         <v>0.03</v>
       </c>
       <c r="E26">
         <v>0.22</v>
       </c>
       <c r="F26">
         <v>0.34</v>
       </c>
       <c r="G26">
         <v>0.29</v>
       </c>
       <c r="H26">
         <v>0.2</v>
       </c>
       <c r="I26">
         <v>0.27</v>
       </c>
       <c r="J26">
         <v>0.48</v>
       </c>
       <c r="K26">
         <v>0.27</v>
       </c>
       <c r="L26">
         <v>0.0</v>
       </c>
       <c r="M26">
         <v>0.0</v>
       </c>
       <c r="N26"/>
       <c r="O26"/>
       <c r="P26"/>
     </row>
     <row r="27" spans="1:16">
       <c r="A27" t="s">
-        <v>142</v>
+        <v>143</v>
       </c>
       <c r="B27"/>
       <c r="C27">
         <v>80481000.0</v>
       </c>
       <c r="D27">
         <v>743357000.0</v>
       </c>
       <c r="E27"/>
       <c r="F27"/>
       <c r="G27"/>
       <c r="H27"/>
       <c r="I27"/>
       <c r="J27"/>
       <c r="K27"/>
       <c r="L27"/>
       <c r="M27"/>
       <c r="N27"/>
       <c r="O27"/>
       <c r="P27"/>
     </row>
     <row r="28" spans="1:16">
       <c r="A28" t="s">
-        <v>143</v>
+        <v>144</v>
       </c>
       <c r="B28">
         <v>29768000.0</v>
       </c>
       <c r="C28">
         <v>107537000.0</v>
       </c>
       <c r="D28">
         <v>107382000.0</v>
       </c>
       <c r="E28">
         <v>84524000.0</v>
       </c>
       <c r="F28">
         <v>83732000.0</v>
       </c>
       <c r="G28">
         <v>80592000.0</v>
       </c>
       <c r="H28">
         <v>71028000.0</v>
       </c>
       <c r="I28">
         <v>74010000.0</v>
       </c>
       <c r="J28">
         <v>62228000.0</v>
       </c>
       <c r="K28">
         <v>53295000.0</v>
       </c>
       <c r="L28">
         <v>54237000.0</v>
       </c>
       <c r="M28">
         <v>48656000.0</v>
       </c>
       <c r="N28">
         <v>41002000.0</v>
       </c>
       <c r="O28">
         <v>39653000.0</v>
       </c>
       <c r="P28">
         <v>39327000.0</v>
       </c>
     </row>
     <row r="29" spans="1:16">
       <c r="A29" t="s">
-        <v>144</v>
+        <v>145</v>
       </c>
       <c r="B29">
         <v>67854000.0</v>
       </c>
       <c r="C29">
         <v>44521000.0</v>
       </c>
       <c r="D29">
         <v>-1631000.0</v>
       </c>
       <c r="E29">
         <v>47638000.0</v>
       </c>
       <c r="F29">
         <v>113335000.0</v>
       </c>
       <c r="G29">
         <v>51675000.0</v>
       </c>
       <c r="H29">
         <v>11813000.0</v>
       </c>
       <c r="I29">
         <v>30448000.0</v>
       </c>
       <c r="J29">
         <v>223827000.0</v>
       </c>
       <c r="K29">
         <v>24809000.0</v>
       </c>
       <c r="L29">
         <v>23847000.0</v>
       </c>
       <c r="M29"/>
       <c r="N29"/>
       <c r="O29"/>
       <c r="P29"/>
     </row>
     <row r="30" spans="1:16">
       <c r="A30" t="s">
-        <v>145</v>
+        <v>146</v>
       </c>
       <c r="B30">
         <v>1231054000.0</v>
       </c>
       <c r="C30">
         <v>191449000.0</v>
       </c>
       <c r="D30">
         <v>180351000.0</v>
       </c>
       <c r="E30">
         <v>151002000.0</v>
       </c>
       <c r="F30">
         <v>130785000.0</v>
       </c>
       <c r="G30">
         <v>116764000.0</v>
       </c>
       <c r="H30">
         <v>143552000.0</v>
       </c>
       <c r="I30">
         <v>145196000.0</v>
       </c>
       <c r="J30">
         <v>118949000.0</v>
       </c>
       <c r="K30">
         <v>91391000.0</v>
       </c>
       <c r="L30">
         <v>103136000.0</v>
       </c>
       <c r="M30">
         <v>93787000.0</v>
       </c>
       <c r="N30">
         <v>76333000.0</v>
       </c>
       <c r="O30">
         <v>72885000.0</v>
       </c>
       <c r="P30">
         <v>78526000.0</v>
       </c>
     </row>
     <row r="31" spans="1:16">
       <c r="A31" t="s">
-        <v>146</v>
+        <v>147</v>
       </c>
       <c r="B31">
         <v>53608000.0</v>
       </c>
       <c r="C31">
         <v>23067000.0</v>
       </c>
       <c r="D31">
         <v>11205000.0</v>
       </c>
       <c r="E31">
         <v>220000.0</v>
       </c>
       <c r="F31">
         <v>40396000.0</v>
       </c>
       <c r="G31">
         <v>4404000.0</v>
       </c>
       <c r="H31">
         <v>32962000.0</v>
       </c>
       <c r="I31">
         <v>11671000.0</v>
       </c>
       <c r="J31">
         <v>186069000.0</v>
       </c>
       <c r="K31">
         <v>5585000.0</v>
       </c>
       <c r="L31">
         <v>6561000.0</v>
       </c>
       <c r="M31">
         <v>-1449000.0</v>
       </c>
       <c r="N31">
         <v>2910000.0</v>
       </c>
       <c r="O31">
         <v>-325000.0</v>
       </c>
       <c r="P31">
         <v>5982000.0</v>
       </c>
     </row>
     <row r="32" spans="1:16">
       <c r="A32" t="s">
-        <v>147</v>
+        <v>148</v>
       </c>
       <c r="B32">
         <v>1516796000.0</v>
       </c>
       <c r="C32">
         <v>1194545000.0</v>
       </c>
       <c r="D32">
         <v>854748000.0</v>
       </c>
       <c r="E32">
         <v>985297000.0</v>
       </c>
       <c r="F32">
         <v>1540611000.0</v>
       </c>
       <c r="G32">
         <v>943276000.0</v>
       </c>
       <c r="H32">
         <v>746534000.0</v>
       </c>
       <c r="I32">
         <v>885840000.0</v>
       </c>
@@ -12786,599 +12917,606 @@
       <c r="P32">
         <v>268024000.0</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet4.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:BC32"/>
+  <dimension ref="A1:BD32"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="39.99" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="12.854" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:55">
+    <row r="1" spans="1:56">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>77</v>
       </c>
       <c r="C1" t="s">
+        <v>78</v>
+      </c>
+      <c r="D1" t="s">
         <v>1</v>
-      </c>
-[...1 lines deleted...]
-        <v>78</v>
       </c>
       <c r="E1" t="s">
         <v>79</v>
       </c>
       <c r="F1" t="s">
         <v>80</v>
       </c>
       <c r="G1" t="s">
+        <v>81</v>
+      </c>
+      <c r="H1" t="s">
         <v>2</v>
-      </c>
-[...1 lines deleted...]
-        <v>81</v>
       </c>
       <c r="I1" t="s">
         <v>82</v>
       </c>
       <c r="J1" t="s">
         <v>83</v>
       </c>
       <c r="K1" t="s">
+        <v>84</v>
+      </c>
+      <c r="L1" t="s">
         <v>3</v>
-      </c>
-[...1 lines deleted...]
-        <v>84</v>
       </c>
       <c r="M1" t="s">
         <v>85</v>
       </c>
       <c r="N1" t="s">
         <v>86</v>
       </c>
       <c r="O1" t="s">
+        <v>87</v>
+      </c>
+      <c r="P1" t="s">
         <v>4</v>
-      </c>
-[...1 lines deleted...]
-        <v>87</v>
       </c>
       <c r="Q1" t="s">
         <v>88</v>
       </c>
       <c r="R1" t="s">
         <v>89</v>
       </c>
       <c r="S1" t="s">
+        <v>90</v>
+      </c>
+      <c r="T1" t="s">
         <v>5</v>
-      </c>
-[...1 lines deleted...]
-        <v>90</v>
       </c>
       <c r="U1" t="s">
         <v>91</v>
       </c>
       <c r="V1" t="s">
         <v>92</v>
       </c>
       <c r="W1" t="s">
+        <v>93</v>
+      </c>
+      <c r="X1" t="s">
         <v>6</v>
-      </c>
-[...1 lines deleted...]
-        <v>93</v>
       </c>
       <c r="Y1" t="s">
         <v>94</v>
       </c>
       <c r="Z1" t="s">
         <v>95</v>
       </c>
       <c r="AA1" t="s">
+        <v>96</v>
+      </c>
+      <c r="AB1" t="s">
         <v>7</v>
-      </c>
-[...1 lines deleted...]
-        <v>96</v>
       </c>
       <c r="AC1" t="s">
         <v>97</v>
       </c>
       <c r="AD1" t="s">
         <v>98</v>
       </c>
       <c r="AE1" t="s">
+        <v>99</v>
+      </c>
+      <c r="AF1" t="s">
         <v>8</v>
-      </c>
-[...1 lines deleted...]
-        <v>99</v>
       </c>
       <c r="AG1" t="s">
         <v>100</v>
       </c>
       <c r="AH1" t="s">
         <v>101</v>
       </c>
       <c r="AI1" t="s">
+        <v>102</v>
+      </c>
+      <c r="AJ1" t="s">
         <v>9</v>
-      </c>
-[...1 lines deleted...]
-        <v>102</v>
       </c>
       <c r="AK1" t="s">
         <v>103</v>
       </c>
       <c r="AL1" t="s">
         <v>104</v>
       </c>
       <c r="AM1" t="s">
+        <v>105</v>
+      </c>
+      <c r="AN1" t="s">
         <v>10</v>
-      </c>
-[...1 lines deleted...]
-        <v>105</v>
       </c>
       <c r="AO1" t="s">
         <v>106</v>
       </c>
       <c r="AP1" t="s">
         <v>107</v>
       </c>
       <c r="AQ1" t="s">
+        <v>108</v>
+      </c>
+      <c r="AR1" t="s">
         <v>11</v>
-      </c>
-[...1 lines deleted...]
-        <v>108</v>
       </c>
       <c r="AS1" t="s">
         <v>109</v>
       </c>
       <c r="AT1" t="s">
         <v>110</v>
       </c>
       <c r="AU1" t="s">
+        <v>111</v>
+      </c>
+      <c r="AV1" t="s">
         <v>12</v>
-      </c>
-[...1 lines deleted...]
-        <v>111</v>
       </c>
       <c r="AW1" t="s">
         <v>112</v>
       </c>
       <c r="AX1" t="s">
         <v>113</v>
       </c>
       <c r="AY1" t="s">
+        <v>114</v>
+      </c>
+      <c r="AZ1" t="s">
         <v>13</v>
-      </c>
-[...1 lines deleted...]
-        <v>114</v>
       </c>
       <c r="BA1" t="s">
         <v>115</v>
       </c>
       <c r="BB1" t="s">
         <v>116</v>
       </c>
       <c r="BC1" t="s">
+        <v>117</v>
+      </c>
+      <c r="BD1" t="s">
         <v>14</v>
       </c>
     </row>
-    <row r="2" spans="1:55">
+    <row r="2" spans="1:56">
       <c r="A2" t="s">
-        <v>117</v>
+        <v>118</v>
       </c>
       <c r="B2">
+        <v>4367000.0</v>
+      </c>
+      <c r="C2">
         <v>210415000.0</v>
       </c>
-      <c r="C2">
+      <c r="D2">
         <v>3364000.0</v>
       </c>
-      <c r="D2">
+      <c r="E2">
         <v>255410000.0</v>
       </c>
-      <c r="E2">
+      <c r="F2">
         <v>252110000.0</v>
       </c>
-      <c r="F2">
+      <c r="G2">
         <v>211549000.0</v>
       </c>
-      <c r="G2">
+      <c r="H2">
         <v>257145000.0</v>
       </c>
-      <c r="H2">
+      <c r="I2">
         <v>210658000.0</v>
       </c>
-      <c r="I2">
+      <c r="J2">
         <v>197873000.0</v>
       </c>
-      <c r="J2">
+      <c r="K2">
         <v>164475000.0</v>
       </c>
-      <c r="K2">
+      <c r="L2">
         <v>178485000.0</v>
       </c>
-      <c r="L2">
+      <c r="M2">
         <v>242231000.0</v>
       </c>
-      <c r="M2">
+      <c r="N2">
         <v>145794000.0</v>
       </c>
-      <c r="N2">
+      <c r="O2">
         <v>148239000.0</v>
       </c>
-      <c r="O2">
+      <c r="P2">
         <v>141029000.0</v>
       </c>
-      <c r="P2">
+      <c r="Q2">
         <v>160437000.0</v>
       </c>
-      <c r="Q2">
+      <c r="R2">
         <v>140092000.0</v>
       </c>
-      <c r="R2">
+      <c r="S2">
         <v>176637000.0</v>
       </c>
-      <c r="S2">
+      <c r="T2">
         <v>235803000.0</v>
       </c>
-      <c r="T2">
+      <c r="U2">
         <v>307590000.0</v>
       </c>
-      <c r="U2">
+      <c r="V2">
         <v>214017000.0</v>
       </c>
-      <c r="V2">
+      <c r="W2">
         <v>156499000.0</v>
       </c>
-      <c r="W2">
+      <c r="X2">
         <v>188919000.0</v>
       </c>
-      <c r="X2">
+      <c r="Y2">
         <v>127148000.0</v>
       </c>
-      <c r="Y2">
+      <c r="Z2">
         <v>149616000.0</v>
       </c>
-      <c r="Z2">
+      <c r="AA2">
         <v>95120000.0</v>
       </c>
-      <c r="AA2">
+      <c r="AB2">
         <v>172096000.0</v>
       </c>
-      <c r="AB2">
+      <c r="AC2">
         <v>141697000.0</v>
       </c>
-      <c r="AC2">
+      <c r="AD2">
         <v>84485000.0</v>
       </c>
-      <c r="AD2">
+      <c r="AE2">
         <v>90161000.0</v>
       </c>
-      <c r="AE2">
+      <c r="AF2">
         <v>137876000.0</v>
       </c>
-      <c r="AF2">
+      <c r="AG2">
         <v>120701000.0</v>
       </c>
-      <c r="AG2">
+      <c r="AH2">
         <v>128109000.0</v>
       </c>
-      <c r="AH2">
+      <c r="AI2">
         <v>127177000.0</v>
       </c>
-      <c r="AI2">
+      <c r="AJ2">
         <v>99156000.0</v>
       </c>
-      <c r="AJ2">
+      <c r="AK2">
         <v>99694000.0</v>
       </c>
-      <c r="AK2">
+      <c r="AL2">
         <v>100808000.0</v>
       </c>
-      <c r="AL2">
+      <c r="AM2">
         <v>101726000.0</v>
       </c>
-      <c r="AM2">
+      <c r="AN2">
         <v>119981000.0</v>
       </c>
-      <c r="AN2">
+      <c r="AO2">
         <v>88046000.0</v>
       </c>
-      <c r="AO2">
+      <c r="AP2">
         <v>78198000.0</v>
       </c>
-      <c r="AP2">
+      <c r="AQ2">
         <v>74668000.0</v>
       </c>
-      <c r="AQ2">
+      <c r="AR2">
         <v>99891000.0</v>
       </c>
-      <c r="AR2">
+      <c r="AS2">
         <v>86277000.0</v>
       </c>
-      <c r="AS2">
+      <c r="AT2">
         <v>69663000.0</v>
       </c>
-      <c r="AT2">
+      <c r="AU2">
         <v>55393000.0</v>
       </c>
-      <c r="AU2">
+      <c r="AV2">
         <v>76426000.0</v>
       </c>
-      <c r="AV2">
+      <c r="AW2">
         <v>68148000.0</v>
       </c>
-      <c r="AW2">
+      <c r="AX2">
         <v>162204000.0</v>
       </c>
-      <c r="AX2">
+      <c r="AY2">
         <v>70441000.0</v>
       </c>
-      <c r="AY2">
+      <c r="AZ2">
         <v>97992000.0</v>
       </c>
-      <c r="AZ2">
+      <c r="BA2">
         <v>64966000.0</v>
       </c>
-      <c r="BA2">
+      <c r="BB2">
         <v>58404000.0</v>
       </c>
-      <c r="BB2">
+      <c r="BC2">
         <v>43582000.0</v>
       </c>
-      <c r="BC2">
+      <c r="BD2">
         <v>345319000.0</v>
       </c>
     </row>
-    <row r="3" spans="1:55">
+    <row r="3" spans="1:56">
       <c r="A3" t="s">
-        <v>118</v>
+        <v>119</v>
       </c>
       <c r="B3">
+        <v>4203000.0</v>
+      </c>
+      <c r="C3">
         <v>3493000.0</v>
       </c>
-      <c r="C3">
+      <c r="D3">
         <v>3364000.0</v>
       </c>
-      <c r="D3">
+      <c r="E3">
         <v>2976000.0</v>
       </c>
-      <c r="E3">
+      <c r="F3">
         <v>2806000.0</v>
       </c>
-      <c r="F3">
+      <c r="G3">
         <v>2779000.0</v>
       </c>
-      <c r="G3">
+      <c r="H3">
         <v>2833000.0</v>
       </c>
-      <c r="H3">
+      <c r="I3">
         <v>2802000.0</v>
       </c>
-      <c r="I3">
+      <c r="J3">
         <v>2434000.0</v>
       </c>
-      <c r="J3">
+      <c r="K3">
         <v>2375000.0</v>
       </c>
-      <c r="K3">
+      <c r="L3">
         <v>2294000.0</v>
       </c>
-      <c r="L3">
+      <c r="M3">
         <v>2014000.0</v>
       </c>
-      <c r="M3">
+      <c r="N3">
         <v>1936000.0</v>
       </c>
-      <c r="N3">
+      <c r="O3">
         <v>2073000.0</v>
       </c>
-      <c r="O3">
+      <c r="P3">
         <v>2177000.0</v>
       </c>
-      <c r="P3">
+      <c r="Q3">
         <v>1918000.0</v>
       </c>
-      <c r="Q3">
+      <c r="R3">
         <v>1841000.0</v>
       </c>
-      <c r="R3">
+      <c r="S3">
         <v>2039000.0</v>
       </c>
-      <c r="S3">
+      <c r="T3">
         <v>2209000.0</v>
       </c>
-      <c r="T3">
+      <c r="U3">
         <v>1947000.0</v>
       </c>
-      <c r="U3">
+      <c r="V3">
         <v>1637000.0</v>
       </c>
-      <c r="V3">
+      <c r="W3">
         <v>1449000.0</v>
       </c>
-      <c r="W3">
+      <c r="X3">
         <v>1492000.0</v>
       </c>
-      <c r="X3">
+      <c r="Y3">
         <v>941000.0</v>
       </c>
-      <c r="Y3">
+      <c r="Z3">
         <v>1076000.0</v>
       </c>
-      <c r="Z3">
+      <c r="AA3">
         <v>1199000.0</v>
       </c>
-      <c r="AA3">
+      <c r="AB3">
         <v>1236000.0</v>
       </c>
-      <c r="AB3">
+      <c r="AC3">
         <v>1284000.0</v>
       </c>
-      <c r="AC3">
+      <c r="AD3">
         <v>1290000.0</v>
       </c>
-      <c r="AD3">
+      <c r="AE3">
         <v>1155000.0</v>
       </c>
-      <c r="AE3">
+      <c r="AF3">
         <v>1335000.0</v>
       </c>
-      <c r="AF3">
+      <c r="AG3">
         <v>1135000.0</v>
       </c>
-      <c r="AG3">
+      <c r="AH3">
         <v>1100000.0</v>
       </c>
-      <c r="AH3">
+      <c r="AI3">
         <v>1055000.0</v>
       </c>
-      <c r="AI3">
+      <c r="AJ3">
         <v>974000.0</v>
       </c>
-      <c r="AJ3">
+      <c r="AK3">
         <v>891000.0</v>
       </c>
-      <c r="AK3">
+      <c r="AL3">
         <v>822000.0</v>
       </c>
-      <c r="AL3">
+      <c r="AM3">
         <v>857000.0</v>
       </c>
-      <c r="AM3">
+      <c r="AN3">
         <v>824000.0</v>
       </c>
-      <c r="AN3">
+      <c r="AO3">
         <v>817000.0</v>
       </c>
-      <c r="AO3">
+      <c r="AP3">
         <v>806000.0</v>
       </c>
-      <c r="AP3">
+      <c r="AQ3">
         <v>736000.0</v>
       </c>
-      <c r="AQ3">
+      <c r="AR3">
         <v>681000.0</v>
       </c>
-      <c r="AR3">
+      <c r="AS3">
         <v>646000.0</v>
       </c>
-      <c r="AS3">
+      <c r="AT3">
         <v>688000.0</v>
       </c>
-      <c r="AT3">
+      <c r="AU3">
         <v>620000.0</v>
       </c>
-      <c r="AU3">
+      <c r="AV3">
         <v>632000.0</v>
       </c>
-      <c r="AV3">
+      <c r="AW3">
         <v>542000.0</v>
       </c>
-      <c r="AW3">
+      <c r="AX3">
         <v>519000.0</v>
       </c>
-      <c r="AX3">
+      <c r="AY3">
         <v>575000.0</v>
       </c>
-      <c r="AY3">
+      <c r="AZ3">
         <v>553000.0</v>
       </c>
-      <c r="AZ3">
+      <c r="BA3">
         <v>571000.0</v>
       </c>
-      <c r="BA3">
+      <c r="BB3">
         <v>588000.0</v>
       </c>
-      <c r="BB3">
+      <c r="BC3">
         <v>584000.0</v>
       </c>
-      <c r="BC3">
+      <c r="BD3">
         <v>685000.0</v>
       </c>
     </row>
-    <row r="4" spans="1:55">
+    <row r="4" spans="1:56">
       <c r="A4" t="s">
-        <v>119</v>
+        <v>120</v>
       </c>
       <c r="B4"/>
       <c r="C4"/>
       <c r="D4"/>
       <c r="E4"/>
       <c r="F4"/>
       <c r="G4"/>
       <c r="H4"/>
       <c r="I4"/>
       <c r="J4"/>
       <c r="K4"/>
       <c r="L4"/>
       <c r="M4"/>
       <c r="N4"/>
       <c r="O4"/>
       <c r="P4"/>
       <c r="Q4"/>
       <c r="R4"/>
       <c r="S4"/>
       <c r="T4"/>
       <c r="U4"/>
       <c r="V4"/>
       <c r="W4"/>
       <c r="X4"/>
       <c r="Y4"/>
       <c r="Z4"/>
       <c r="AA4"/>
       <c r="AB4"/>
       <c r="AC4"/>
       <c r="AD4"/>
-      <c r="AE4">
-[...1 lines deleted...]
-      </c>
+      <c r="AE4"/>
       <c r="AF4">
         <v>0.0</v>
       </c>
       <c r="AG4">
         <v>0.0</v>
       </c>
       <c r="AH4">
         <v>0.0</v>
       </c>
       <c r="AI4">
         <v>0.0</v>
       </c>
       <c r="AJ4">
         <v>0.0</v>
       </c>
       <c r="AK4">
         <v>0.0</v>
       </c>
       <c r="AL4">
         <v>0.0</v>
       </c>
       <c r="AM4">
         <v>0.0</v>
       </c>
       <c r="AN4">
@@ -13407,421 +13545,428 @@
       </c>
       <c r="AV4">
         <v>0.0</v>
       </c>
       <c r="AW4">
         <v>0.0</v>
       </c>
       <c r="AX4">
         <v>0.0</v>
       </c>
       <c r="AY4">
         <v>0.0</v>
       </c>
       <c r="AZ4">
         <v>0.0</v>
       </c>
       <c r="BA4">
         <v>0.0</v>
       </c>
       <c r="BB4">
         <v>0.0</v>
       </c>
       <c r="BC4">
         <v>0.0</v>
       </c>
-    </row>
-    <row r="5" spans="1:55">
+      <c r="BD4">
+        <v>0.0</v>
+      </c>
+    </row>
+    <row r="5" spans="1:56">
       <c r="A5" t="s">
-        <v>120</v>
+        <v>121</v>
       </c>
       <c r="B5">
+        <v>72830000.0</v>
+      </c>
+      <c r="C5">
         <v>40496000.0</v>
       </c>
-      <c r="C5">
+      <c r="D5">
         <v>137966000.0</v>
       </c>
-      <c r="D5">
+      <c r="E5">
         <v>48314000.0</v>
       </c>
-      <c r="E5">
+      <c r="F5">
         <v>60629000.0</v>
       </c>
-      <c r="F5">
+      <c r="G5">
         <v>36912000.0</v>
       </c>
-      <c r="G5">
+      <c r="H5">
         <v>131511000.0</v>
       </c>
-      <c r="H5">
+      <c r="I5">
         <v>15564000.0</v>
       </c>
-      <c r="I5">
+      <c r="J5">
         <v>20068000.0</v>
       </c>
-      <c r="J5">
+      <c r="K5">
         <v>5802000.0</v>
       </c>
-      <c r="K5">
+      <c r="L5">
         <v>-9349000.0</v>
       </c>
-      <c r="L5">
+      <c r="M5">
         <v>-20026000.0</v>
       </c>
-      <c r="M5">
+      <c r="N5">
         <v>-9586000.0</v>
       </c>
-      <c r="N5">
+      <c r="O5">
         <v>-1391000.0</v>
       </c>
-      <c r="O5">
+      <c r="P5">
         <v>29425000.0</v>
       </c>
-      <c r="P5">
+      <c r="Q5">
         <v>35049000.0</v>
       </c>
-      <c r="Q5">
+      <c r="R5">
         <v>62199000.0</v>
       </c>
-      <c r="R5">
+      <c r="S5">
         <v>89427000.0</v>
       </c>
-      <c r="S5">
+      <c r="T5">
         <v>153108000.0</v>
       </c>
-      <c r="T5">
+      <c r="U5">
         <v>152148000.0</v>
       </c>
-      <c r="U5">
+      <c r="V5">
         <v>118218000.0</v>
       </c>
-      <c r="V5">
+      <c r="W5">
         <v>72443000.0</v>
       </c>
-      <c r="W5">
+      <c r="X5">
         <v>206461000.0</v>
       </c>
-      <c r="X5">
+      <c r="Y5">
         <v>51958000.0</v>
       </c>
-      <c r="Y5">
+      <c r="Z5">
         <v>-17152000.0</v>
       </c>
-      <c r="Z5">
+      <c r="AA5">
         <v>24442000.0</v>
       </c>
-      <c r="AA5">
+      <c r="AB5">
         <v>16752000.0</v>
       </c>
-      <c r="AB5">
+      <c r="AC5">
         <v>54283000.0</v>
       </c>
-      <c r="AC5">
+      <c r="AD5">
         <v>33879000.0</v>
       </c>
-      <c r="AD5">
+      <c r="AE5">
         <v>9629000.0</v>
       </c>
-      <c r="AE5">
+      <c r="AF5">
         <v>63155000.0</v>
       </c>
-      <c r="AF5">
+      <c r="AG5">
         <v>52912000.0</v>
       </c>
-      <c r="AG5">
+      <c r="AH5">
         <v>55645000.0</v>
       </c>
-      <c r="AH5">
+      <c r="AI5">
         <v>55069000.0</v>
       </c>
-      <c r="AI5">
+      <c r="AJ5">
         <v>38661000.0</v>
       </c>
-      <c r="AJ5">
+      <c r="AK5">
         <v>39879000.0</v>
       </c>
-      <c r="AK5">
+      <c r="AL5">
         <v>42708000.0</v>
       </c>
-      <c r="AL5">
+      <c r="AM5">
         <v>43034000.0</v>
       </c>
-      <c r="AM5">
+      <c r="AN5">
         <v>61525000.0</v>
       </c>
-      <c r="AN5">
+      <c r="AO5">
         <v>40114000.0</v>
       </c>
-      <c r="AO5">
+      <c r="AP5">
         <v>30559000.0</v>
       </c>
-      <c r="AP5">
+      <c r="AQ5">
         <v>28891000.0</v>
       </c>
-      <c r="AQ5">
+      <c r="AR5">
         <v>43441000.0</v>
       </c>
-      <c r="AR5">
+      <c r="AS5">
         <v>39909000.0</v>
       </c>
-      <c r="AS5">
+      <c r="AT5">
         <v>32772000.0</v>
       </c>
-      <c r="AT5">
+      <c r="AU5">
         <v>21381000.0</v>
       </c>
-      <c r="AU5">
+      <c r="AV5">
         <v>45343000.0</v>
       </c>
-      <c r="AV5">
+      <c r="AW5">
         <v>35773000.0</v>
       </c>
-      <c r="AW5">
+      <c r="AX5">
         <v>-57307000.0</v>
       </c>
-      <c r="AX5">
+      <c r="AY5">
         <v>23935000.0</v>
       </c>
-      <c r="AY5">
+      <c r="AZ5">
         <v>33650000.0</v>
       </c>
-      <c r="AZ5">
+      <c r="BA5">
         <v>14517000.0</v>
       </c>
-      <c r="BA5">
+      <c r="BB5">
         <v>22719000.0</v>
       </c>
-      <c r="BB5">
+      <c r="BC5">
         <v>-777000.0</v>
       </c>
-      <c r="BC5">
+      <c r="BD5">
         <v>27857000.0</v>
       </c>
     </row>
-    <row r="6" spans="1:55">
+    <row r="6" spans="1:56">
       <c r="A6" t="s">
-        <v>121</v>
+        <v>122</v>
       </c>
       <c r="B6">
+        <v>77033000.0</v>
+      </c>
+      <c r="C6">
         <v>43989000.0</v>
       </c>
-      <c r="C6">
+      <c r="D6">
         <v>141330000.0</v>
       </c>
-      <c r="D6">
+      <c r="E6">
         <v>51290000.0</v>
       </c>
-      <c r="E6">
+      <c r="F6">
         <v>63435000.0</v>
       </c>
-      <c r="F6">
+      <c r="G6">
         <v>39691000.0</v>
       </c>
-      <c r="G6">
+      <c r="H6">
         <v>134344000.0</v>
       </c>
-      <c r="H6">
+      <c r="I6">
         <v>18366000.0</v>
       </c>
-      <c r="I6">
+      <c r="J6">
         <v>22502000.0</v>
       </c>
-      <c r="J6">
+      <c r="K6">
         <v>8177000.0</v>
       </c>
-      <c r="K6">
+      <c r="L6">
         <v>-7055000.0</v>
       </c>
-      <c r="L6">
+      <c r="M6">
         <v>-18012000.0</v>
       </c>
-      <c r="M6">
+      <c r="N6">
         <v>-7650000.0</v>
       </c>
-      <c r="N6">
+      <c r="O6">
         <v>682000.0</v>
       </c>
-      <c r="O6">
+      <c r="P6">
         <v>31602000.0</v>
       </c>
-      <c r="P6">
+      <c r="Q6">
         <v>36967000.0</v>
       </c>
-      <c r="Q6">
+      <c r="R6">
         <v>64040000.0</v>
       </c>
-      <c r="R6">
+      <c r="S6">
         <v>91466000.0</v>
       </c>
-      <c r="S6">
+      <c r="T6">
         <v>155317000.0</v>
       </c>
-      <c r="T6">
+      <c r="U6">
         <v>154095000.0</v>
       </c>
-      <c r="U6">
+      <c r="V6">
         <v>119855000.0</v>
       </c>
-      <c r="V6">
+      <c r="W6">
         <v>73892000.0</v>
       </c>
-      <c r="W6">
+      <c r="X6">
         <v>207953000.0</v>
       </c>
-      <c r="X6">
+      <c r="Y6">
         <v>52899000.0</v>
       </c>
-      <c r="Y6">
+      <c r="Z6">
         <v>-16076000.0</v>
       </c>
-      <c r="Z6">
+      <c r="AA6">
         <v>25641000.0</v>
       </c>
-      <c r="AA6">
+      <c r="AB6">
         <v>17988000.0</v>
       </c>
-      <c r="AB6">
+      <c r="AC6">
         <v>55567000.0</v>
       </c>
-      <c r="AC6">
+      <c r="AD6">
         <v>35169000.0</v>
       </c>
-      <c r="AD6">
+      <c r="AE6">
         <v>10784000.0</v>
       </c>
-      <c r="AE6">
+      <c r="AF6">
         <v>64490000.0</v>
       </c>
-      <c r="AF6">
+      <c r="AG6">
         <v>54047000.0</v>
       </c>
-      <c r="AG6">
+      <c r="AH6">
         <v>56745000.0</v>
       </c>
-      <c r="AH6">
+      <c r="AI6">
         <v>56124000.0</v>
       </c>
-      <c r="AI6">
+      <c r="AJ6">
         <v>39635000.0</v>
       </c>
-      <c r="AJ6">
+      <c r="AK6">
         <v>40770000.0</v>
       </c>
-      <c r="AK6">
+      <c r="AL6">
         <v>43530000.0</v>
       </c>
-      <c r="AL6">
+      <c r="AM6">
         <v>43891000.0</v>
       </c>
-      <c r="AM6">
+      <c r="AN6">
         <v>62349000.0</v>
       </c>
-      <c r="AN6">
+      <c r="AO6">
         <v>40931000.0</v>
       </c>
-      <c r="AO6">
+      <c r="AP6">
         <v>31365000.0</v>
       </c>
-      <c r="AP6">
+      <c r="AQ6">
         <v>29627000.0</v>
       </c>
-      <c r="AQ6">
+      <c r="AR6">
         <v>44122000.0</v>
       </c>
-      <c r="AR6">
+      <c r="AS6">
         <v>40555000.0</v>
       </c>
-      <c r="AS6">
+      <c r="AT6">
         <v>33460000.0</v>
       </c>
-      <c r="AT6">
+      <c r="AU6">
         <v>22001000.0</v>
       </c>
-      <c r="AU6">
+      <c r="AV6">
         <v>45975000.0</v>
       </c>
-      <c r="AV6">
+      <c r="AW6">
         <v>36315000.0</v>
       </c>
-      <c r="AW6">
+      <c r="AX6">
         <v>-56788000.0</v>
       </c>
-      <c r="AX6">
+      <c r="AY6">
         <v>24510000.0</v>
       </c>
-      <c r="AY6">
+      <c r="AZ6">
         <v>34203000.0</v>
       </c>
-      <c r="AZ6">
+      <c r="BA6">
         <v>15088000.0</v>
       </c>
-      <c r="BA6">
+      <c r="BB6">
         <v>23307000.0</v>
       </c>
-      <c r="BB6">
+      <c r="BC6">
         <v>-193000.0</v>
       </c>
-      <c r="BC6">
+      <c r="BD6">
         <v>28542000.0</v>
       </c>
     </row>
-    <row r="7" spans="1:55">
+    <row r="7" spans="1:56">
       <c r="A7" t="s">
-        <v>122</v>
+        <v>123</v>
       </c>
       <c r="B7"/>
       <c r="C7"/>
       <c r="D7"/>
       <c r="E7"/>
       <c r="F7"/>
       <c r="G7"/>
       <c r="H7"/>
       <c r="I7"/>
       <c r="J7"/>
       <c r="K7"/>
       <c r="L7"/>
       <c r="M7"/>
       <c r="N7"/>
       <c r="O7"/>
       <c r="P7"/>
       <c r="Q7"/>
       <c r="R7"/>
       <c r="S7"/>
       <c r="T7"/>
       <c r="U7"/>
       <c r="V7"/>
       <c r="W7"/>
       <c r="X7"/>
       <c r="Y7"/>
       <c r="Z7"/>
       <c r="AA7"/>
       <c r="AB7"/>
       <c r="AC7"/>
       <c r="AD7"/>
-      <c r="AE7">
-[...1 lines deleted...]
-      </c>
+      <c r="AE7"/>
       <c r="AF7">
         <v>0.0</v>
       </c>
       <c r="AG7">
         <v>0.0</v>
       </c>
       <c r="AH7">
         <v>0.0</v>
       </c>
       <c r="AI7">
         <v>0.0</v>
       </c>
       <c r="AJ7">
         <v>0.0</v>
       </c>
       <c r="AK7">
         <v>0.0</v>
       </c>
       <c r="AL7">
         <v>0.0</v>
       </c>
       <c r="AM7">
         <v>0.0</v>
       </c>
       <c r="AN7">
@@ -13850,87 +13995,88 @@
       </c>
       <c r="AV7">
         <v>0.0</v>
       </c>
       <c r="AW7">
         <v>0.0</v>
       </c>
       <c r="AX7">
         <v>0.0</v>
       </c>
       <c r="AY7">
         <v>0.0</v>
       </c>
       <c r="AZ7">
         <v>0.0</v>
       </c>
       <c r="BA7">
         <v>0.0</v>
       </c>
       <c r="BB7">
         <v>0.0</v>
       </c>
       <c r="BC7">
         <v>0.0</v>
       </c>
-    </row>
-    <row r="8" spans="1:55">
+      <c r="BD7">
+        <v>0.0</v>
+      </c>
+    </row>
+    <row r="8" spans="1:56">
       <c r="A8" t="s">
-        <v>123</v>
+        <v>124</v>
       </c>
       <c r="B8"/>
       <c r="C8"/>
       <c r="D8"/>
       <c r="E8"/>
       <c r="F8"/>
       <c r="G8"/>
       <c r="H8"/>
       <c r="I8"/>
       <c r="J8"/>
       <c r="K8"/>
       <c r="L8"/>
       <c r="M8"/>
       <c r="N8"/>
       <c r="O8"/>
       <c r="P8"/>
       <c r="Q8"/>
       <c r="R8"/>
       <c r="S8"/>
       <c r="T8"/>
       <c r="U8"/>
       <c r="V8"/>
       <c r="W8"/>
       <c r="X8"/>
       <c r="Y8"/>
       <c r="Z8"/>
       <c r="AA8"/>
       <c r="AB8"/>
       <c r="AC8"/>
       <c r="AD8"/>
-      <c r="AE8">
-[...1 lines deleted...]
-      </c>
+      <c r="AE8"/>
       <c r="AF8">
         <v>0.0</v>
       </c>
       <c r="AG8">
         <v>0.0</v>
       </c>
       <c r="AH8">
         <v>0.0</v>
       </c>
       <c r="AI8">
         <v>0.0</v>
       </c>
       <c r="AJ8">
         <v>0.0</v>
       </c>
       <c r="AK8">
         <v>0.0</v>
       </c>
       <c r="AL8">
         <v>0.0</v>
       </c>
       <c r="AM8">
         <v>0.0</v>
       </c>
       <c r="AN8">
@@ -13959,602 +14105,612 @@
       </c>
       <c r="AV8">
         <v>0.0</v>
       </c>
       <c r="AW8">
         <v>0.0</v>
       </c>
       <c r="AX8">
         <v>0.0</v>
       </c>
       <c r="AY8">
         <v>0.0</v>
       </c>
       <c r="AZ8">
         <v>0.0</v>
       </c>
       <c r="BA8">
         <v>0.0</v>
       </c>
       <c r="BB8">
         <v>0.0</v>
       </c>
       <c r="BC8">
         <v>0.0</v>
       </c>
-    </row>
-    <row r="9" spans="1:55">
+      <c r="BD8">
+        <v>0.0</v>
+      </c>
+    </row>
+    <row r="9" spans="1:56">
       <c r="A9" t="s">
-        <v>124</v>
+        <v>125</v>
       </c>
       <c r="B9">
+        <v>405020000.0</v>
+      </c>
+      <c r="C9">
         <v>109365000.0</v>
       </c>
-      <c r="C9">
+      <c r="D9">
         <v>484571000.0</v>
       </c>
-      <c r="D9">
+      <c r="E9">
         <v>101482000.0</v>
       </c>
-      <c r="E9">
+      <c r="F9">
         <v>113266000.0</v>
       </c>
-      <c r="F9">
+      <c r="G9">
         <v>95044000.0</v>
       </c>
-      <c r="G9">
+      <c r="H9">
         <v>181574000.0</v>
       </c>
-      <c r="H9">
+      <c r="I9">
         <v>63097000.0</v>
       </c>
-      <c r="I9">
+      <c r="J9">
         <v>66713000.0</v>
       </c>
-      <c r="J9">
+      <c r="K9">
         <v>53010000.0</v>
       </c>
-      <c r="K9">
+      <c r="L9">
         <v>36393000.0</v>
       </c>
-      <c r="L9">
+      <c r="M9">
         <v>29948000.0</v>
       </c>
-      <c r="M9">
+      <c r="N9">
         <v>34077000.0</v>
       </c>
-      <c r="N9">
+      <c r="O9">
         <v>39581000.0</v>
       </c>
-      <c r="O9">
+      <c r="P9">
         <v>66154000.0</v>
       </c>
-      <c r="P9">
+      <c r="Q9">
         <v>73069000.0</v>
       </c>
-      <c r="Q9">
+      <c r="R9">
         <v>102428000.0</v>
       </c>
-      <c r="R9">
+      <c r="S9">
         <v>125451000.0</v>
       </c>
-      <c r="S9">
+      <c r="T9">
         <v>189214000.0</v>
       </c>
-      <c r="T9">
+      <c r="U9">
         <v>183231000.0</v>
       </c>
-      <c r="U9">
+      <c r="V9">
         <v>146890000.0</v>
       </c>
-      <c r="V9">
+      <c r="W9">
         <v>107367000.0</v>
       </c>
-      <c r="W9">
+      <c r="X9">
         <v>233109000.0</v>
       </c>
-      <c r="X9">
+      <c r="Y9">
         <v>80456000.0</v>
       </c>
-      <c r="Y9">
+      <c r="Z9">
         <v>10322000.0</v>
       </c>
-      <c r="Z9">
+      <c r="AA9">
         <v>58586000.0</v>
       </c>
-      <c r="AA9">
+      <c r="AB9">
         <v>51432000.0</v>
       </c>
-      <c r="AB9">
+      <c r="AC9">
         <v>90003000.0</v>
       </c>
-      <c r="AC9">
+      <c r="AD9">
         <v>69038000.0</v>
       </c>
-      <c r="AD9">
+      <c r="AE9">
         <v>47622000.0</v>
       </c>
-      <c r="AE9">
+      <c r="AF9">
         <v>100418000.0</v>
       </c>
-      <c r="AF9">
+      <c r="AG9">
         <v>87022000.0</v>
       </c>
-      <c r="AG9">
+      <c r="AH9">
         <v>92296000.0</v>
       </c>
-      <c r="AH9">
+      <c r="AI9">
         <v>92241000.0</v>
       </c>
-      <c r="AI9">
+      <c r="AJ9">
         <v>70011000.0</v>
       </c>
-      <c r="AJ9">
+      <c r="AK9">
         <v>70347000.0</v>
       </c>
-      <c r="AK9">
+      <c r="AL9">
         <v>71341000.0</v>
       </c>
-      <c r="AL9">
+      <c r="AM9">
         <v>71532000.0</v>
       </c>
-      <c r="AM9">
+      <c r="AN9">
         <v>84627000.0</v>
       </c>
-      <c r="AN9">
+      <c r="AO9">
         <v>62630000.0</v>
       </c>
-      <c r="AO9">
+      <c r="AP9">
         <v>53527000.0</v>
       </c>
-      <c r="AP9">
+      <c r="AQ9">
         <v>51696000.0</v>
       </c>
-      <c r="AQ9">
+      <c r="AR9">
         <v>74898000.0</v>
       </c>
-      <c r="AR9">
+      <c r="AS9">
         <v>65512000.0</v>
       </c>
-      <c r="AS9">
+      <c r="AT9">
         <v>56210000.0</v>
       </c>
-      <c r="AT9">
+      <c r="AU9">
         <v>44019000.0</v>
       </c>
-      <c r="AU9">
+      <c r="AV9">
         <v>67469000.0</v>
       </c>
-      <c r="AV9">
+      <c r="AW9">
         <v>60503000.0</v>
       </c>
-      <c r="AW9">
+      <c r="AX9">
         <v>-30517000.0</v>
       </c>
-      <c r="AX9">
+      <c r="AY9">
         <v>44076000.0</v>
       </c>
-      <c r="AY9">
+      <c r="AZ9">
         <v>56303000.0</v>
       </c>
-      <c r="AZ9">
+      <c r="BA9">
         <v>33762000.0</v>
       </c>
-      <c r="BA9">
+      <c r="BB9">
         <v>40114000.0</v>
       </c>
-      <c r="BB9">
+      <c r="BC9">
         <v>16263000.0</v>
       </c>
-      <c r="BC9">
+      <c r="BD9">
         <v>126308000.0</v>
       </c>
     </row>
-    <row r="10" spans="1:55">
+    <row r="10" spans="1:56">
       <c r="A10" t="s">
-        <v>125</v>
+        <v>126</v>
       </c>
       <c r="B10">
+        <v>75282000.0</v>
+      </c>
+      <c r="C10">
         <v>46161000.0</v>
       </c>
-      <c r="C10">
+      <c r="D10">
         <v>137966000.0</v>
       </c>
-      <c r="D10">
+      <c r="E10">
         <v>82313000.0</v>
       </c>
-      <c r="E10">
+      <c r="F10">
         <v>64139000.0</v>
       </c>
-      <c r="F10">
+      <c r="G10">
         <v>43053000.0</v>
       </c>
-      <c r="G10">
+      <c r="H10">
         <v>137546000.0</v>
       </c>
-      <c r="H10">
+      <c r="I10">
         <v>26659000.0</v>
       </c>
-      <c r="I10">
+      <c r="J10">
         <v>21776000.0</v>
       </c>
-      <c r="J10">
+      <c r="K10">
         <v>10031000.0</v>
       </c>
-      <c r="K10">
+      <c r="L10">
         <v>-4204000.0</v>
       </c>
-      <c r="L10">
+      <c r="M10">
         <v>-10083000.0</v>
       </c>
-      <c r="M10">
+      <c r="N10">
         <v>-15215000.0</v>
       </c>
-      <c r="N10">
+      <c r="O10">
         <v>355000.0</v>
       </c>
-      <c r="O10">
+      <c r="P10">
         <v>32301000.0</v>
       </c>
-      <c r="P10">
+      <c r="Q10">
         <v>37674000.0</v>
       </c>
-      <c r="Q10">
+      <c r="R10">
         <v>59153000.0</v>
       </c>
-      <c r="R10">
+      <c r="S10">
         <v>87192000.0</v>
       </c>
-      <c r="S10">
+      <c r="T10">
         <v>157128000.0</v>
       </c>
-      <c r="T10">
+      <c r="U10">
         <v>182583000.0</v>
       </c>
-      <c r="U10">
+      <c r="V10">
         <v>120980000.0</v>
       </c>
-      <c r="V10">
+      <c r="W10">
         <v>75622000.0</v>
       </c>
-      <c r="W10">
+      <c r="X10">
         <v>217433000.0</v>
       </c>
-      <c r="X10">
+      <c r="Y10">
         <v>50327000.0</v>
       </c>
-      <c r="Y10">
+      <c r="Z10">
         <v>-20429000.0</v>
       </c>
-      <c r="Z10">
+      <c r="AA10">
         <v>22782000.0</v>
       </c>
-      <c r="AA10">
+      <c r="AB10">
         <v>28301000.0</v>
       </c>
-      <c r="AB10">
+      <c r="AC10">
         <v>68584000.0</v>
       </c>
-      <c r="AC10">
+      <c r="AD10">
         <v>38901000.0</v>
       </c>
-      <c r="AD10">
+      <c r="AE10">
         <v>11719000.0</v>
       </c>
-      <c r="AE10">
+      <c r="AF10">
         <v>68222000.0</v>
       </c>
-      <c r="AF10">
+      <c r="AG10">
         <v>54529000.0</v>
       </c>
-      <c r="AG10">
+      <c r="AH10">
         <v>59157000.0</v>
       </c>
-      <c r="AH10">
+      <c r="AI10">
         <v>56544000.0</v>
       </c>
-      <c r="AI10">
+      <c r="AJ10">
         <v>187277000.0</v>
       </c>
-      <c r="AJ10">
+      <c r="AK10">
         <v>57625000.0</v>
       </c>
-      <c r="AK10">
+      <c r="AL10">
         <v>59073000.0</v>
       </c>
-      <c r="AL10">
+      <c r="AM10">
         <v>46376000.0</v>
       </c>
-      <c r="AM10">
+      <c r="AN10">
         <v>62822000.0</v>
       </c>
-      <c r="AN10">
+      <c r="AO10">
         <v>41863000.0</v>
       </c>
-      <c r="AO10">
+      <c r="AP10">
         <v>30926000.0</v>
       </c>
-      <c r="AP10">
+      <c r="AQ10">
         <v>31063000.0</v>
       </c>
-      <c r="AQ10">
+      <c r="AR10">
         <v>46966000.0</v>
       </c>
-      <c r="AR10">
+      <c r="AS10">
         <v>39903000.0</v>
       </c>
-      <c r="AS10">
+      <c r="AT10">
         <v>32934000.0</v>
       </c>
-      <c r="AT10">
+      <c r="AU10">
         <v>24261000.0</v>
       </c>
-      <c r="AU10">
+      <c r="AV10">
         <v>46238000.0</v>
       </c>
-      <c r="AV10">
+      <c r="AW10">
         <v>37495000.0</v>
       </c>
-      <c r="AW10">
+      <c r="AX10">
         <v>-60172000.0</v>
       </c>
-      <c r="AX10">
+      <c r="AY10">
         <v>22734000.0</v>
       </c>
-      <c r="AY10">
+      <c r="AZ10">
         <v>34940000.0</v>
       </c>
-      <c r="AZ10">
+      <c r="BA10">
         <v>15155000.0</v>
       </c>
-      <c r="BA10">
+      <c r="BB10">
         <v>22178000.0</v>
       </c>
-      <c r="BB10">
+      <c r="BC10">
         <v>746000.0</v>
       </c>
-      <c r="BC10">
+      <c r="BD10">
         <v>27857000.0</v>
       </c>
     </row>
-    <row r="11" spans="1:55">
+    <row r="11" spans="1:56">
       <c r="A11" t="s">
-        <v>126</v>
+        <v>127</v>
       </c>
       <c r="B11">
+        <v>20155000.0</v>
+      </c>
+      <c r="C11">
         <v>3866000.0</v>
       </c>
-      <c r="C11">
+      <c r="D11">
         <v>38950000.0</v>
       </c>
-      <c r="D11">
+      <c r="E11">
         <v>22242000.0</v>
       </c>
-      <c r="E11">
+      <c r="F11">
         <v>17384000.0</v>
       </c>
-      <c r="F11">
+      <c r="G11">
         <v>-10722000.0</v>
       </c>
-      <c r="G11">
+      <c r="H11">
         <v>37701000.0</v>
       </c>
-      <c r="H11">
+      <c r="I11">
         <v>7419000.0</v>
       </c>
-      <c r="I11">
+      <c r="J11">
         <v>6855000.0</v>
       </c>
-      <c r="J11">
+      <c r="K11">
         <v>-7454000.0</v>
       </c>
-      <c r="K11">
+      <c r="L11">
         <v>2260000.0</v>
       </c>
-      <c r="L11">
+      <c r="M11">
         <v>1286000.0</v>
       </c>
-      <c r="M11">
+      <c r="N11">
         <v>-1969000.0</v>
       </c>
-      <c r="N11">
+      <c r="O11">
         <v>-3208000.0</v>
       </c>
-      <c r="O11">
+      <c r="P11">
         <v>9629000.0</v>
       </c>
-      <c r="P11">
+      <c r="Q11">
         <v>9115000.0</v>
       </c>
-      <c r="Q11">
+      <c r="R11">
         <v>15296000.0</v>
       </c>
-      <c r="R11">
+      <c r="S11">
         <v>13598000.0</v>
       </c>
-      <c r="S11">
+      <c r="T11">
         <v>43614000.0</v>
       </c>
-      <c r="T11">
+      <c r="U11">
         <v>42119000.0</v>
       </c>
-      <c r="U11">
+      <c r="V11">
         <v>27778000.0</v>
       </c>
-      <c r="V11">
+      <c r="W11">
         <v>-176000.0</v>
       </c>
-      <c r="W11">
+      <c r="X11">
         <v>61870000.0</v>
       </c>
-      <c r="X11">
+      <c r="Y11">
         <v>8534000.0</v>
       </c>
-      <c r="Y11">
+      <c r="Z11">
         <v>-11385000.0</v>
       </c>
-      <c r="Z11">
+      <c r="AA11">
         <v>-7344000.0</v>
       </c>
-      <c r="AA11">
+      <c r="AB11">
         <v>1151000.0</v>
       </c>
-      <c r="AB11">
+      <c r="AC11">
         <v>13886000.0</v>
       </c>
-      <c r="AC11">
+      <c r="AD11">
         <v>1234000.0</v>
       </c>
-      <c r="AD11">
+      <c r="AE11">
         <v>-4458000.0</v>
       </c>
-      <c r="AE11">
+      <c r="AF11">
         <v>12217000.0</v>
       </c>
-      <c r="AF11">
+      <c r="AG11">
         <v>9641000.0</v>
       </c>
-      <c r="AG11">
+      <c r="AH11">
         <v>6027000.0</v>
       </c>
-      <c r="AH11">
+      <c r="AI11">
         <v>2563000.0</v>
       </c>
-      <c r="AI11">
+      <c r="AJ11">
         <v>192927000.0</v>
       </c>
-      <c r="AJ11">
+      <c r="AK11">
         <v>14354000.0</v>
       </c>
-      <c r="AK11">
+      <c r="AL11">
         <v>9549000.0</v>
       </c>
-      <c r="AL11">
+      <c r="AM11">
         <v>6997000.0</v>
       </c>
-      <c r="AM11">
+      <c r="AN11">
         <v>8094000.0</v>
       </c>
-      <c r="AN11">
+      <c r="AO11">
         <v>6550000.0</v>
       </c>
-      <c r="AO11">
+      <c r="AP11">
         <v>4721000.0</v>
       </c>
-      <c r="AP11">
+      <c r="AQ11">
         <v>5444000.0</v>
       </c>
-      <c r="AQ11">
+      <c r="AR11">
         <v>8195000.0</v>
       </c>
-      <c r="AR11">
+      <c r="AS11">
         <v>5273000.0</v>
       </c>
-      <c r="AS11">
+      <c r="AT11">
         <v>6079000.0</v>
       </c>
-      <c r="AT11">
+      <c r="AU11">
         <v>4300000.0</v>
       </c>
-      <c r="AU11">
+      <c r="AV11">
         <v>7950000.0</v>
       </c>
-      <c r="AV11">
+      <c r="AW11">
         <v>4710000.0</v>
       </c>
-      <c r="AW11">
+      <c r="AX11">
         <v>438000.0</v>
       </c>
-      <c r="AX11">
+      <c r="AY11">
         <v>642000.0</v>
       </c>
-      <c r="AY11">
+      <c r="AZ11">
         <v>5365000.0</v>
       </c>
-      <c r="AZ11">
+      <c r="BA11">
         <v>705000.0</v>
       </c>
-      <c r="BA11">
+      <c r="BB11">
         <v>1042000.0</v>
       </c>
-      <c r="BB11">
+      <c r="BC11">
         <v>35000.0</v>
       </c>
-      <c r="BC11">
+      <c r="BD11">
         <v>1779000.0</v>
       </c>
     </row>
-    <row r="12" spans="1:55">
+    <row r="12" spans="1:56">
       <c r="A12" t="s">
-        <v>127</v>
+        <v>128</v>
       </c>
       <c r="B12"/>
       <c r="C12"/>
       <c r="D12"/>
       <c r="E12"/>
       <c r="F12"/>
       <c r="G12"/>
       <c r="H12"/>
       <c r="I12"/>
       <c r="J12"/>
-      <c r="K12">
+      <c r="K12"/>
+      <c r="L12">
         <v>1849000.0</v>
       </c>
-      <c r="L12"/>
       <c r="M12"/>
-      <c r="N12">
+      <c r="N12"/>
+      <c r="O12">
         <v>1849000.0</v>
       </c>
-      <c r="O12">
+      <c r="P12">
         <v>259000.0</v>
       </c>
-      <c r="P12">
+      <c r="Q12">
         <v>322000.0</v>
       </c>
-      <c r="Q12">
+      <c r="R12">
         <v>7940000.0</v>
       </c>
-      <c r="R12">
+      <c r="S12">
         <v>10114000.0</v>
       </c>
-      <c r="S12">
+      <c r="T12">
         <v>14466000.0</v>
       </c>
-      <c r="T12"/>
       <c r="U12"/>
       <c r="V12"/>
       <c r="W12"/>
       <c r="X12"/>
       <c r="Y12"/>
       <c r="Z12"/>
       <c r="AA12"/>
       <c r="AB12"/>
       <c r="AC12"/>
       <c r="AD12"/>
-      <c r="AE12">
-[...1 lines deleted...]
-      </c>
+      <c r="AE12"/>
       <c r="AF12">
         <v>0.0</v>
       </c>
       <c r="AG12">
         <v>0.0</v>
       </c>
       <c r="AH12">
         <v>0.0</v>
       </c>
       <c r="AI12">
         <v>0.0</v>
       </c>
       <c r="AJ12">
         <v>0.0</v>
       </c>
       <c r="AK12">
         <v>0.0</v>
       </c>
       <c r="AL12">
         <v>0.0</v>
       </c>
       <c r="AM12">
         <v>0.0</v>
       </c>
       <c r="AN12">
@@ -14583,809 +14739,823 @@
       </c>
       <c r="AV12">
         <v>0.0</v>
       </c>
       <c r="AW12">
         <v>0.0</v>
       </c>
       <c r="AX12">
         <v>0.0</v>
       </c>
       <c r="AY12">
         <v>0.0</v>
       </c>
       <c r="AZ12">
         <v>0.0</v>
       </c>
       <c r="BA12">
         <v>0.0</v>
       </c>
       <c r="BB12">
         <v>0.0</v>
       </c>
       <c r="BC12">
         <v>0.0</v>
       </c>
-    </row>
-    <row r="13" spans="1:55">
+      <c r="BD12">
+        <v>0.0</v>
+      </c>
+    </row>
+    <row r="13" spans="1:56">
       <c r="A13" t="s">
-        <v>128</v>
+        <v>129</v>
       </c>
       <c r="B13"/>
-      <c r="C13">
+      <c r="C13"/>
+      <c r="D13">
         <v>2636000.0</v>
       </c>
-      <c r="D13">
+      <c r="E13">
         <v>1063000.0</v>
       </c>
-      <c r="E13">
+      <c r="F13">
         <v>306000.0</v>
       </c>
-      <c r="F13">
+      <c r="G13">
         <v>602000.0</v>
       </c>
-      <c r="G13">
+      <c r="H13">
         <v>1711000.0</v>
       </c>
-      <c r="H13">
+      <c r="I13">
         <v>1411000.0</v>
       </c>
-      <c r="I13"/>
       <c r="J13"/>
       <c r="K13"/>
-      <c r="L13">
+      <c r="L13"/>
+      <c r="M13">
         <v>1108000.0</v>
       </c>
-      <c r="M13">
+      <c r="N13">
         <v>595000.0</v>
       </c>
-      <c r="N13">
+      <c r="O13">
         <v>2015000.0</v>
       </c>
-      <c r="O13">
+      <c r="P13">
         <v>5047000.0</v>
       </c>
-      <c r="P13">
+      <c r="Q13">
         <v>1055000.0</v>
       </c>
-      <c r="Q13">
+      <c r="R13">
         <v>5056000.0</v>
       </c>
-      <c r="R13">
+      <c r="S13">
         <v>3880000.0</v>
       </c>
-      <c r="S13">
+      <c r="T13">
         <v>2230000.0</v>
       </c>
-      <c r="T13">
+      <c r="U13">
         <v>25073000.0</v>
       </c>
-      <c r="U13"/>
       <c r="V13"/>
       <c r="W13"/>
       <c r="X13"/>
       <c r="Y13"/>
       <c r="Z13"/>
-      <c r="AA13">
+      <c r="AA13"/>
+      <c r="AB13">
         <v>2105000.0</v>
       </c>
-      <c r="AB13">
+      <c r="AC13">
         <v>673000.0</v>
       </c>
-      <c r="AC13">
+      <c r="AD13">
         <v>719000.0</v>
       </c>
-      <c r="AD13"/>
       <c r="AE13"/>
       <c r="AF13"/>
       <c r="AG13"/>
       <c r="AH13"/>
       <c r="AI13"/>
       <c r="AJ13"/>
       <c r="AK13"/>
       <c r="AL13"/>
       <c r="AM13"/>
       <c r="AN13"/>
       <c r="AO13"/>
       <c r="AP13"/>
       <c r="AQ13"/>
       <c r="AR13"/>
       <c r="AS13"/>
       <c r="AT13"/>
       <c r="AU13"/>
       <c r="AV13"/>
       <c r="AW13"/>
       <c r="AX13"/>
       <c r="AY13"/>
       <c r="AZ13"/>
       <c r="BA13"/>
       <c r="BB13"/>
       <c r="BC13"/>
-    </row>
-    <row r="14" spans="1:55">
+      <c r="BD13"/>
+    </row>
+    <row r="14" spans="1:56">
       <c r="A14" t="s">
-        <v>129</v>
+        <v>130</v>
       </c>
       <c r="B14">
+        <v>-6534000.0</v>
+      </c>
+      <c r="C14">
         <v>-3862000.0</v>
       </c>
-      <c r="C14">
+      <c r="D14">
         <v>-11151000.0</v>
       </c>
-      <c r="D14">
+      <c r="E14">
         <v>-6705000.0</v>
       </c>
-      <c r="E14">
+      <c r="F14">
         <v>-5217000.0</v>
       </c>
-      <c r="F14">
+      <c r="G14">
         <v>-3507000.0</v>
       </c>
-      <c r="G14">
+      <c r="H14">
         <v>-10446000.0</v>
       </c>
-      <c r="H14">
+      <c r="I14">
         <v>-2346000.0</v>
       </c>
-      <c r="I14">
+      <c r="J14">
         <v>-1760000.0</v>
       </c>
-      <c r="J14">
+      <c r="K14">
         <v>-919000.0</v>
       </c>
-      <c r="K14">
+      <c r="L14">
         <v>804000.0</v>
       </c>
-      <c r="L14">
+      <c r="M14">
         <v>637000.0</v>
       </c>
-      <c r="M14">
+      <c r="N14">
         <v>1272000.0</v>
       </c>
-      <c r="N14">
+      <c r="O14">
         <v>-103000.0</v>
       </c>
-      <c r="O14">
+      <c r="P14">
         <v>-2617000.0</v>
       </c>
-      <c r="P14">
+      <c r="Q14">
         <v>2947000.0</v>
       </c>
-      <c r="Q14">
+      <c r="R14">
         <v>-4894000.0</v>
       </c>
-      <c r="R14">
+      <c r="S14">
         <v>7879000.0</v>
       </c>
-      <c r="S14">
+      <c r="T14">
         <v>-14466000.0</v>
       </c>
-      <c r="T14">
+      <c r="U14">
         <v>-20169000.0</v>
       </c>
-      <c r="U14">
+      <c r="V14">
         <v>-27403000.0</v>
       </c>
-      <c r="V14">
+      <c r="W14">
         <v>-20937000.0</v>
       </c>
-      <c r="W14">
+      <c r="X14">
         <v>29081000.0</v>
       </c>
-      <c r="X14">
+      <c r="Y14">
         <v>8842000.0</v>
       </c>
-      <c r="Y14">
+      <c r="Z14">
         <v>-3312000.0</v>
       </c>
-      <c r="Z14">
+      <c r="AA14">
         <v>4996000.0</v>
       </c>
-      <c r="AA14">
+      <c r="AB14">
         <v>5699000.0</v>
       </c>
-      <c r="AB14">
+      <c r="AC14">
         <v>14083000.0</v>
       </c>
-      <c r="AC14">
+      <c r="AD14">
         <v>8208000.0</v>
       </c>
-      <c r="AD14">
+      <c r="AE14">
         <v>2607000.0</v>
       </c>
-      <c r="AE14">
+      <c r="AF14">
         <v>16789000.0</v>
       </c>
-      <c r="AF14">
+      <c r="AG14">
         <v>12439000.0</v>
       </c>
-      <c r="AG14">
+      <c r="AH14">
         <v>17440000.0</v>
       </c>
-      <c r="AH14">
+      <c r="AI14">
         <v>20656000.0</v>
       </c>
-      <c r="AI14">
+      <c r="AJ14">
         <v>19163000.0</v>
       </c>
-      <c r="AJ14">
+      <c r="AK14">
         <v>24066000.0</v>
       </c>
-      <c r="AK14">
+      <c r="AL14">
         <v>29794000.0</v>
       </c>
-      <c r="AL14">
+      <c r="AM14">
         <v>24101000.0</v>
       </c>
-      <c r="AM14">
+      <c r="AN14">
         <v>39693000.0</v>
       </c>
-      <c r="AN14">
+      <c r="AO14">
         <v>25824000.0</v>
       </c>
-      <c r="AO14">
+      <c r="AP14">
         <v>19312000.0</v>
       </c>
-      <c r="AP14">
+      <c r="AQ14">
         <v>18649000.0</v>
       </c>
-      <c r="AQ14">
+      <c r="AR14">
         <v>28224000.0</v>
       </c>
-      <c r="AR14">
+      <c r="AS14">
         <v>24540000.0</v>
       </c>
-      <c r="AS14">
+      <c r="AT14">
         <v>19724000.0</v>
       </c>
-      <c r="AT14">
+      <c r="AU14">
         <v>14625000.0</v>
       </c>
-      <c r="AU14">
+      <c r="AV14">
         <v>50882000.0</v>
       </c>
-      <c r="AV14">
+      <c r="AW14">
         <v>26285000.0</v>
       </c>
-      <c r="AW14">
+      <c r="AX14">
         <v>-41600000.0</v>
       </c>
-      <c r="AX14">
+      <c r="AY14">
         <v>22092000.0</v>
       </c>
-      <c r="AY14">
-[...1 lines deleted...]
-      </c>
       <c r="AZ14">
         <v>0.0</v>
       </c>
       <c r="BA14">
         <v>0.0</v>
       </c>
       <c r="BB14">
         <v>0.0</v>
       </c>
       <c r="BC14">
         <v>0.0</v>
       </c>
-    </row>
-    <row r="15" spans="1:55">
+      <c r="BD14">
+        <v>0.0</v>
+      </c>
+    </row>
+    <row r="15" spans="1:56">
       <c r="A15" t="s">
-        <v>130</v>
+        <v>131</v>
       </c>
       <c r="B15">
+        <v>48593000.0</v>
+      </c>
+      <c r="C15">
         <v>38433000.0</v>
       </c>
-      <c r="C15">
+      <c r="D15">
         <v>87865000.0</v>
       </c>
-      <c r="D15">
+      <c r="E15">
         <v>53366000.0</v>
       </c>
-      <c r="E15">
+      <c r="F15">
         <v>41538000.0</v>
       </c>
-      <c r="F15">
+      <c r="G15">
         <v>50268000.0</v>
       </c>
-      <c r="G15">
+      <c r="H15">
         <v>89399000.0</v>
       </c>
-      <c r="H15">
+      <c r="I15">
         <v>16894000.0</v>
       </c>
-      <c r="I15">
+      <c r="J15">
         <v>13161000.0</v>
       </c>
-      <c r="J15">
+      <c r="K15">
         <v>16566000.0</v>
       </c>
-      <c r="K15">
+      <c r="L15">
         <v>-5660000.0</v>
       </c>
-      <c r="L15">
+      <c r="M15">
         <v>-10732000.0</v>
       </c>
-      <c r="M15">
+      <c r="N15">
         <v>-11974000.0</v>
       </c>
-      <c r="N15">
+      <c r="O15">
         <v>3666000.0</v>
       </c>
-      <c r="O15">
+      <c r="P15">
         <v>20055000.0</v>
       </c>
-      <c r="P15">
+      <c r="Q15">
         <v>25612000.0</v>
       </c>
-      <c r="Q15">
+      <c r="R15">
         <v>38963000.0</v>
       </c>
-      <c r="R15">
+      <c r="S15">
         <v>65715000.0</v>
       </c>
-      <c r="S15">
+      <c r="T15">
         <v>99048000.0</v>
       </c>
-      <c r="T15">
+      <c r="U15">
         <v>120295000.0</v>
       </c>
-      <c r="U15">
+      <c r="V15">
         <v>79341000.0</v>
       </c>
-      <c r="V15">
+      <c r="W15">
         <v>66529000.0</v>
       </c>
-      <c r="W15">
+      <c r="X15">
         <v>126482000.0</v>
       </c>
-      <c r="X15">
+      <c r="Y15">
         <v>32951000.0</v>
       </c>
-      <c r="Y15">
+      <c r="Z15">
         <v>-5732000.0</v>
       </c>
-      <c r="Z15">
+      <c r="AA15">
         <v>25130000.0</v>
       </c>
-      <c r="AA15">
+      <c r="AB15">
         <v>21451000.0</v>
       </c>
-      <c r="AB15">
+      <c r="AC15">
         <v>40615000.0</v>
       </c>
-      <c r="AC15">
+      <c r="AD15">
         <v>29459000.0</v>
       </c>
-      <c r="AD15">
+      <c r="AE15">
         <v>13570000.0</v>
       </c>
-      <c r="AE15">
+      <c r="AF15">
         <v>39216000.0</v>
       </c>
-      <c r="AF15">
+      <c r="AG15">
         <v>32449000.0</v>
       </c>
-      <c r="AG15">
+      <c r="AH15">
         <v>35690000.0</v>
       </c>
-      <c r="AH15">
+      <c r="AI15">
         <v>33325000.0</v>
       </c>
-      <c r="AI15">
+      <c r="AJ15">
         <v>-24813000.0</v>
       </c>
-      <c r="AJ15">
+      <c r="AK15">
         <v>19205000.0</v>
       </c>
-      <c r="AK15">
+      <c r="AL15">
         <v>19730000.0</v>
       </c>
-      <c r="AL15">
+      <c r="AM15">
         <v>15278000.0</v>
       </c>
-      <c r="AM15">
+      <c r="AN15">
         <v>15035000.0</v>
       </c>
-      <c r="AN15">
+      <c r="AO15">
         <v>9489000.0</v>
       </c>
-      <c r="AO15">
+      <c r="AP15">
         <v>6893000.0</v>
       </c>
-      <c r="AP15">
+      <c r="AQ15">
         <v>6970000.0</v>
       </c>
-      <c r="AQ15">
+      <c r="AR15">
         <v>10547000.0</v>
       </c>
-      <c r="AR15">
+      <c r="AS15">
         <v>10090000.0</v>
       </c>
-      <c r="AS15">
+      <c r="AT15">
         <v>7131000.0</v>
       </c>
-      <c r="AT15">
+      <c r="AU15">
         <v>5336000.0</v>
       </c>
-      <c r="AU15">
+      <c r="AV15">
         <v>9498000.0</v>
       </c>
-      <c r="AV15">
+      <c r="AW15">
         <v>6500000.0</v>
       </c>
-      <c r="AW15">
+      <c r="AX15">
         <v>-19010000.0</v>
       </c>
-      <c r="AX15">
+      <c r="AY15">
         <v>22092000.0</v>
       </c>
-      <c r="AY15">
+      <c r="AZ15">
         <v>-29077000.0</v>
       </c>
-      <c r="AZ15">
+      <c r="BA15">
         <v>14450000.0</v>
       </c>
-      <c r="BA15">
+      <c r="BB15">
         <v>21136000.0</v>
       </c>
-      <c r="BB15">
+      <c r="BC15">
         <v>711000.0</v>
       </c>
-      <c r="BC15">
+      <c r="BD15">
         <v>26078000.0</v>
       </c>
     </row>
-    <row r="16" spans="1:55">
+    <row r="16" spans="1:56">
       <c r="A16" t="s">
-        <v>131</v>
+        <v>132</v>
       </c>
       <c r="B16"/>
-      <c r="C16">
+      <c r="C16"/>
+      <c r="D16">
         <v>87865000.0</v>
       </c>
-      <c r="D16">
+      <c r="E16">
         <v>53366000.0</v>
       </c>
-      <c r="E16">
+      <c r="F16">
         <v>41538000.0</v>
       </c>
-      <c r="F16">
+      <c r="G16">
         <v>50268000.0</v>
       </c>
-      <c r="G16">
+      <c r="H16">
         <v>89399000.0</v>
       </c>
-      <c r="H16">
+      <c r="I16">
         <v>16894000.0</v>
       </c>
-      <c r="I16"/>
       <c r="J16"/>
       <c r="K16"/>
-      <c r="L16">
+      <c r="L16"/>
+      <c r="M16">
         <v>-10732000.0</v>
       </c>
-      <c r="M16">
+      <c r="N16">
         <v>-11974000.0</v>
       </c>
-      <c r="N16">
+      <c r="O16">
         <v>7332000.0</v>
       </c>
-      <c r="O16">
+      <c r="P16">
         <v>20055000.0</v>
       </c>
-      <c r="P16">
+      <c r="Q16">
         <v>51224000.0</v>
       </c>
-      <c r="Q16">
+      <c r="R16">
         <v>38963000.0</v>
       </c>
-      <c r="R16">
+      <c r="S16">
         <v>131430000.0</v>
       </c>
-      <c r="S16">
+      <c r="T16">
         <v>99048000.0</v>
       </c>
-      <c r="T16">
+      <c r="U16">
         <v>120295000.0</v>
       </c>
-      <c r="U16">
+      <c r="V16">
         <v>79341000.0</v>
       </c>
-      <c r="V16">
+      <c r="W16">
         <v>66529000.0</v>
       </c>
-      <c r="W16">
+      <c r="X16">
         <v>252964000.0</v>
       </c>
-      <c r="X16">
+      <c r="Y16">
         <v>65902000.0</v>
       </c>
-      <c r="Y16">
+      <c r="Z16">
         <v>-11464000.0</v>
       </c>
-      <c r="Z16">
+      <c r="AA16">
         <v>50260000.0</v>
       </c>
-      <c r="AA16">
+      <c r="AB16">
         <v>42902000.0</v>
       </c>
-      <c r="AB16">
+      <c r="AC16">
         <v>81230000.0</v>
       </c>
-      <c r="AC16">
+      <c r="AD16">
         <v>58918000.0</v>
       </c>
-      <c r="AD16">
+      <c r="AE16">
         <v>27140000.0</v>
       </c>
-      <c r="AE16">
+      <c r="AF16">
         <v>78432000.0</v>
       </c>
-      <c r="AF16">
+      <c r="AG16">
         <v>64898000.0</v>
       </c>
-      <c r="AG16">
+      <c r="AH16">
         <v>71380000.0</v>
       </c>
-      <c r="AH16">
+      <c r="AI16">
         <v>66650000.0</v>
       </c>
-      <c r="AI16">
+      <c r="AJ16">
         <v>-49626000.0</v>
       </c>
-      <c r="AJ16">
+      <c r="AK16">
         <v>38410000.0</v>
       </c>
-      <c r="AK16">
+      <c r="AL16">
         <v>39460000.0</v>
       </c>
-      <c r="AL16">
+      <c r="AM16">
         <v>30556000.0</v>
       </c>
-      <c r="AM16">
+      <c r="AN16">
         <v>30070000.0</v>
       </c>
-      <c r="AN16">
+      <c r="AO16">
         <v>18978000.0</v>
       </c>
-      <c r="AO16">
+      <c r="AP16">
         <v>13786000.0</v>
       </c>
-      <c r="AP16">
+      <c r="AQ16">
         <v>13940000.0</v>
       </c>
-      <c r="AQ16">
+      <c r="AR16">
         <v>21094000.0</v>
       </c>
-      <c r="AR16">
+      <c r="AS16">
         <v>20180000.0</v>
       </c>
-      <c r="AS16">
+      <c r="AT16">
         <v>14262000.0</v>
       </c>
-      <c r="AT16">
+      <c r="AU16">
         <v>10672000.0</v>
       </c>
-      <c r="AU16">
+      <c r="AV16">
         <v>-3096000.0</v>
       </c>
-      <c r="AV16">
+      <c r="AW16">
         <v>13000000.0</v>
       </c>
-      <c r="AW16">
+      <c r="AX16">
         <v>-38020000.0</v>
       </c>
-      <c r="AX16">
+      <c r="AY16">
         <v>22092000.0</v>
       </c>
-      <c r="AY16">
+      <c r="AZ16">
         <v>33928000.0</v>
       </c>
-      <c r="AZ16">
+      <c r="BA16">
         <v>14450000.0</v>
       </c>
-      <c r="BA16">
+      <c r="BB16">
         <v>21136000.0</v>
       </c>
-      <c r="BB16">
+      <c r="BC16">
         <v>711000.0</v>
       </c>
-      <c r="BC16">
+      <c r="BD16">
         <v>35222000.0</v>
       </c>
     </row>
-    <row r="17" spans="1:55">
+    <row r="17" spans="1:56">
       <c r="A17" t="s">
-        <v>132</v>
+        <v>133</v>
       </c>
       <c r="B17">
+        <v>55127000.0</v>
+      </c>
+      <c r="C17">
         <v>42295000.0</v>
       </c>
-      <c r="C17">
+      <c r="D17">
         <v>99016000.0</v>
       </c>
-      <c r="D17">
+      <c r="E17">
         <v>60071000.0</v>
       </c>
-      <c r="E17">
+      <c r="F17">
         <v>46755000.0</v>
       </c>
-      <c r="F17">
+      <c r="G17">
         <v>53775000.0</v>
       </c>
-      <c r="G17">
+      <c r="H17">
         <v>99845000.0</v>
       </c>
-      <c r="H17">
+      <c r="I17">
         <v>19240000.0</v>
       </c>
-      <c r="I17">
+      <c r="J17">
         <v>14921000.0</v>
       </c>
-      <c r="J17">
+      <c r="K17">
         <v>17485000.0</v>
       </c>
-      <c r="K17">
+      <c r="L17">
         <v>-6464000.0</v>
       </c>
-      <c r="L17">
+      <c r="M17">
         <v>-11369000.0</v>
       </c>
-      <c r="M17">
+      <c r="N17">
         <v>-13246000.0</v>
       </c>
-      <c r="N17">
+      <c r="O17">
         <v>3563000.0</v>
       </c>
-      <c r="O17">
+      <c r="P17">
         <v>22672000.0</v>
       </c>
-      <c r="P17">
+      <c r="Q17">
         <v>28559000.0</v>
       </c>
-      <c r="Q17">
+      <c r="R17">
         <v>43857000.0</v>
       </c>
-      <c r="R17">
+      <c r="S17">
         <v>73594000.0</v>
       </c>
-      <c r="S17">
+      <c r="T17">
         <v>113514000.0</v>
       </c>
-      <c r="T17">
+      <c r="U17">
         <v>140464000.0</v>
       </c>
-      <c r="U17">
+      <c r="V17">
         <v>93202000.0</v>
       </c>
-      <c r="V17">
+      <c r="W17">
         <v>75798000.0</v>
       </c>
-      <c r="W17">
+      <c r="X17">
         <v>155563000.0</v>
       </c>
-      <c r="X17">
+      <c r="Y17">
         <v>41793000.0</v>
       </c>
-      <c r="Y17">
+      <c r="Z17">
         <v>-9044000.0</v>
       </c>
-      <c r="Z17">
+      <c r="AA17">
         <v>30126000.0</v>
       </c>
-      <c r="AA17">
+      <c r="AB17">
         <v>27150000.0</v>
       </c>
-      <c r="AB17">
+      <c r="AC17">
         <v>54698000.0</v>
       </c>
-      <c r="AC17">
+      <c r="AD17">
         <v>37667000.0</v>
       </c>
-      <c r="AD17">
+      <c r="AE17">
         <v>16177000.0</v>
       </c>
-      <c r="AE17">
+      <c r="AF17">
         <v>56005000.0</v>
       </c>
-      <c r="AF17">
+      <c r="AG17">
         <v>44888000.0</v>
       </c>
-      <c r="AG17">
+      <c r="AH17">
         <v>53130000.0</v>
       </c>
-      <c r="AH17">
+      <c r="AI17">
         <v>53981000.0</v>
       </c>
-      <c r="AI17">
+      <c r="AJ17">
         <v>-5650000.0</v>
       </c>
-      <c r="AJ17">
+      <c r="AK17">
         <v>43271000.0</v>
       </c>
-      <c r="AK17">
+      <c r="AL17">
         <v>49524000.0</v>
       </c>
-      <c r="AL17">
+      <c r="AM17">
         <v>39379000.0</v>
       </c>
-      <c r="AM17">
+      <c r="AN17">
         <v>54728000.0</v>
       </c>
-      <c r="AN17">
+      <c r="AO17">
         <v>35313000.0</v>
       </c>
-      <c r="AO17">
+      <c r="AP17">
         <v>26205000.0</v>
       </c>
-      <c r="AP17">
+      <c r="AQ17">
         <v>25619000.0</v>
       </c>
-      <c r="AQ17">
+      <c r="AR17">
         <v>38771000.0</v>
       </c>
-      <c r="AR17">
+      <c r="AS17">
         <v>34630000.0</v>
       </c>
-      <c r="AS17">
+      <c r="AT17">
         <v>26855000.0</v>
       </c>
-      <c r="AT17">
+      <c r="AU17">
         <v>19961000.0</v>
       </c>
-      <c r="AU17">
+      <c r="AV17">
         <v>38288000.0</v>
       </c>
-      <c r="AV17">
+      <c r="AW17">
         <v>32785000.0</v>
       </c>
-      <c r="AW17">
+      <c r="AX17">
         <v>-60610000.0</v>
       </c>
-      <c r="AX17">
+      <c r="AY17">
         <v>22092000.0</v>
       </c>
-      <c r="AY17">
-[...1 lines deleted...]
-      </c>
       <c r="AZ17">
         <v>0.0</v>
       </c>
       <c r="BA17">
         <v>0.0</v>
       </c>
       <c r="BB17">
         <v>0.0</v>
       </c>
       <c r="BC17">
         <v>0.0</v>
       </c>
-    </row>
-    <row r="18" spans="1:55">
+      <c r="BD17">
+        <v>0.0</v>
+      </c>
+    </row>
+    <row r="18" spans="1:56">
       <c r="A18" t="s">
-        <v>133</v>
+        <v>134</v>
       </c>
       <c r="B18"/>
       <c r="C18"/>
       <c r="D18"/>
       <c r="E18"/>
       <c r="F18"/>
       <c r="G18"/>
       <c r="H18"/>
       <c r="I18"/>
       <c r="J18"/>
       <c r="K18"/>
       <c r="L18"/>
       <c r="M18"/>
       <c r="N18"/>
       <c r="O18"/>
       <c r="P18"/>
       <c r="Q18"/>
       <c r="R18"/>
       <c r="S18"/>
       <c r="T18"/>
       <c r="U18"/>
       <c r="V18"/>
       <c r="W18"/>
       <c r="X18"/>
       <c r="Y18"/>
@@ -15397,496 +15567,500 @@
       <c r="AE18"/>
       <c r="AF18"/>
       <c r="AG18"/>
       <c r="AH18"/>
       <c r="AI18"/>
       <c r="AJ18"/>
       <c r="AK18"/>
       <c r="AL18"/>
       <c r="AM18"/>
       <c r="AN18"/>
       <c r="AO18"/>
       <c r="AP18"/>
       <c r="AQ18"/>
       <c r="AR18"/>
       <c r="AS18"/>
       <c r="AT18"/>
       <c r="AU18"/>
       <c r="AV18"/>
       <c r="AW18"/>
       <c r="AX18"/>
       <c r="AY18"/>
       <c r="AZ18"/>
       <c r="BA18"/>
       <c r="BB18"/>
       <c r="BC18"/>
-    </row>
-    <row r="19" spans="1:55">
+      <c r="BD18"/>
+    </row>
+    <row r="19" spans="1:56">
       <c r="A19" t="s">
-        <v>134</v>
+        <v>135</v>
       </c>
       <c r="B19"/>
       <c r="C19"/>
       <c r="D19"/>
       <c r="E19"/>
       <c r="F19"/>
       <c r="G19"/>
       <c r="H19"/>
       <c r="I19"/>
       <c r="J19"/>
       <c r="K19"/>
       <c r="L19"/>
       <c r="M19"/>
-      <c r="N19">
+      <c r="N19"/>
+      <c r="O19">
         <v>1746000.0</v>
       </c>
-      <c r="O19">
+      <c r="P19">
         <v>2876000.0</v>
       </c>
-      <c r="P19">
+      <c r="Q19">
         <v>2625000.0</v>
       </c>
-      <c r="Q19">
+      <c r="R19">
         <v>-3046000.0</v>
       </c>
-      <c r="R19">
+      <c r="S19">
         <v>-2235000.0</v>
       </c>
-      <c r="S19">
+      <c r="T19">
         <v>4020000.0</v>
       </c>
-      <c r="T19">
+      <c r="U19">
         <v>30435000.0</v>
       </c>
-      <c r="U19">
+      <c r="V19">
         <v>2762000.0</v>
       </c>
-      <c r="V19">
+      <c r="W19">
         <v>3179000.0</v>
       </c>
-      <c r="W19">
+      <c r="X19">
         <v>10972000.0</v>
       </c>
-      <c r="X19">
+      <c r="Y19">
         <v>-1631000.0</v>
       </c>
-      <c r="Y19">
+      <c r="Z19">
         <v>-3277000.0</v>
       </c>
-      <c r="Z19">
+      <c r="AA19">
         <v>-1660000.0</v>
       </c>
-      <c r="AA19">
+      <c r="AB19">
         <v>11549000.0</v>
       </c>
-      <c r="AB19">
+      <c r="AC19">
         <v>14301000.0</v>
       </c>
-      <c r="AC19">
+      <c r="AD19">
         <v>5022000.0</v>
       </c>
-      <c r="AD19">
+      <c r="AE19">
         <v>2090000.0</v>
       </c>
-      <c r="AE19">
+      <c r="AF19">
         <v>5067000.0</v>
       </c>
-      <c r="AF19">
+      <c r="AG19">
         <v>1617000.0</v>
       </c>
-      <c r="AG19">
+      <c r="AH19">
         <v>3512000.0</v>
       </c>
-      <c r="AH19">
+      <c r="AI19">
         <v>1475000.0</v>
       </c>
-      <c r="AI19">
+      <c r="AJ19">
         <v>148616000.0</v>
       </c>
-      <c r="AJ19">
+      <c r="AK19">
         <v>17746000.0</v>
       </c>
-      <c r="AK19">
+      <c r="AL19">
         <v>16365000.0</v>
       </c>
-      <c r="AL19">
+      <c r="AM19">
         <v>3342000.0</v>
       </c>
-      <c r="AM19">
+      <c r="AN19">
         <v>1297000.0</v>
       </c>
-      <c r="AN19">
+      <c r="AO19">
         <v>1749000.0</v>
       </c>
-      <c r="AO19">
+      <c r="AP19">
         <v>367000.0</v>
       </c>
-      <c r="AP19">
+      <c r="AQ19">
         <v>2172000.0</v>
       </c>
-      <c r="AQ19">
+      <c r="AR19">
         <v>3525000.0</v>
       </c>
-      <c r="AR19">
+      <c r="AS19">
         <v>-6000.0</v>
       </c>
-      <c r="AS19">
+      <c r="AT19">
         <v>162000.0</v>
       </c>
-      <c r="AT19">
+      <c r="AU19">
         <v>2880000.0</v>
       </c>
-      <c r="AU19">
+      <c r="AV19">
         <v>895000.0</v>
       </c>
-      <c r="AV19">
+      <c r="AW19">
         <v>1722000.0</v>
       </c>
-      <c r="AW19">
+      <c r="AX19">
         <v>-2865000.0</v>
       </c>
-      <c r="AX19">
+      <c r="AY19">
         <v>-1201000.0</v>
       </c>
-      <c r="AY19"/>
       <c r="AZ19"/>
       <c r="BA19"/>
       <c r="BB19"/>
       <c r="BC19"/>
-    </row>
-    <row r="20" spans="1:55">
+      <c r="BD19"/>
+    </row>
+    <row r="20" spans="1:56">
       <c r="A20" t="s">
-        <v>135</v>
+        <v>136</v>
       </c>
       <c r="B20"/>
       <c r="C20"/>
       <c r="D20"/>
       <c r="E20"/>
       <c r="F20"/>
       <c r="G20"/>
       <c r="H20"/>
       <c r="I20"/>
       <c r="J20"/>
       <c r="K20"/>
       <c r="L20"/>
       <c r="M20"/>
       <c r="N20"/>
       <c r="O20"/>
       <c r="P20"/>
       <c r="Q20"/>
       <c r="R20"/>
       <c r="S20"/>
       <c r="T20"/>
       <c r="U20"/>
       <c r="V20"/>
       <c r="W20"/>
       <c r="X20"/>
       <c r="Y20"/>
       <c r="Z20"/>
       <c r="AA20"/>
       <c r="AB20"/>
       <c r="AC20"/>
       <c r="AD20"/>
-      <c r="AE20">
-[...1 lines deleted...]
-      </c>
+      <c r="AE20"/>
       <c r="AF20">
         <v>0.0</v>
       </c>
       <c r="AG20">
+        <v>0.0</v>
+      </c>
+      <c r="AH20">
         <v>-7157000.0</v>
       </c>
-      <c r="AH20">
+      <c r="AI20">
         <v>7157000.0</v>
       </c>
-      <c r="AI20">
+      <c r="AJ20">
         <v>-21346000.0</v>
       </c>
-      <c r="AJ20">
+      <c r="AK20">
         <v>69747000.0</v>
       </c>
-      <c r="AK20">
+      <c r="AL20">
         <v>-32016000.0</v>
       </c>
-      <c r="AL20">
+      <c r="AM20">
         <v>6158000.0</v>
       </c>
-      <c r="AM20">
+      <c r="AN20">
         <v>20650000.0</v>
       </c>
-      <c r="AN20">
+      <c r="AO20">
         <v>-8531000.0</v>
       </c>
-      <c r="AO20">
+      <c r="AP20">
         <v>2224000.0</v>
       </c>
-      <c r="AP20">
-[...1 lines deleted...]
-      </c>
       <c r="AQ20">
+        <v>0.0</v>
+      </c>
+      <c r="AR20">
         <v>21935000.0</v>
       </c>
-      <c r="AR20">
-[...1 lines deleted...]
-      </c>
       <c r="AS20">
         <v>0.0</v>
       </c>
       <c r="AT20">
         <v>0.0</v>
       </c>
       <c r="AU20">
+        <v>0.0</v>
+      </c>
+      <c r="AV20">
         <v>17525000.0</v>
       </c>
-      <c r="AV20">
-[...1 lines deleted...]
-      </c>
       <c r="AW20">
         <v>0.0</v>
       </c>
       <c r="AX20">
         <v>0.0</v>
       </c>
       <c r="AY20">
         <v>0.0</v>
       </c>
       <c r="AZ20">
         <v>0.0</v>
       </c>
       <c r="BA20">
         <v>0.0</v>
       </c>
       <c r="BB20">
         <v>0.0</v>
       </c>
       <c r="BC20">
         <v>0.0</v>
       </c>
-    </row>
-    <row r="21" spans="1:55">
+      <c r="BD20">
+        <v>0.0</v>
+      </c>
+    </row>
+    <row r="21" spans="1:56">
       <c r="A21" t="s">
-        <v>136</v>
+        <v>137</v>
       </c>
       <c r="B21">
+        <v>72830000.0</v>
+      </c>
+      <c r="C21">
         <v>40496000.0</v>
       </c>
-      <c r="C21">
+      <c r="D21">
         <v>128008000.0</v>
       </c>
-      <c r="D21">
+      <c r="E21">
         <v>48314000.0</v>
       </c>
-      <c r="E21">
+      <c r="F21">
         <v>60629000.0</v>
       </c>
-      <c r="F21">
+      <c r="G21">
         <v>36912000.0</v>
       </c>
-      <c r="G21">
+      <c r="H21">
         <v>131511000.0</v>
       </c>
-      <c r="H21">
+      <c r="I21">
         <v>15564000.0</v>
       </c>
-      <c r="I21">
+      <c r="J21">
         <v>20068000.0</v>
       </c>
-      <c r="J21">
+      <c r="K21">
         <v>5802000.0</v>
       </c>
-      <c r="K21">
+      <c r="L21">
         <v>-9349000.0</v>
       </c>
-      <c r="L21">
+      <c r="M21">
         <v>-20026000.0</v>
       </c>
-      <c r="M21">
+      <c r="N21">
         <v>-9586000.0</v>
       </c>
-      <c r="N21">
+      <c r="O21">
         <v>-1391000.0</v>
       </c>
-      <c r="O21">
+      <c r="P21">
         <v>29425000.0</v>
       </c>
-      <c r="P21">
+      <c r="Q21">
         <v>35049000.0</v>
       </c>
-      <c r="Q21">
+      <c r="R21">
         <v>62199000.0</v>
       </c>
-      <c r="R21">
+      <c r="S21">
         <v>89427000.0</v>
       </c>
-      <c r="S21">
+      <c r="T21">
         <v>153108000.0</v>
       </c>
-      <c r="T21">
+      <c r="U21">
         <v>152148000.0</v>
       </c>
-      <c r="U21">
+      <c r="V21">
         <v>118218000.0</v>
       </c>
-      <c r="V21">
+      <c r="W21">
         <v>72443000.0</v>
       </c>
-      <c r="W21">
+      <c r="X21">
         <v>206461000.0</v>
       </c>
-      <c r="X21">
+      <c r="Y21">
         <v>51958000.0</v>
       </c>
-      <c r="Y21">
+      <c r="Z21">
         <v>-17152000.0</v>
       </c>
-      <c r="Z21">
+      <c r="AA21">
         <v>24442000.0</v>
       </c>
-      <c r="AA21">
+      <c r="AB21">
         <v>16752000.0</v>
       </c>
-      <c r="AB21">
+      <c r="AC21">
         <v>54283000.0</v>
       </c>
-      <c r="AC21">
+      <c r="AD21">
         <v>33879000.0</v>
       </c>
-      <c r="AD21">
+      <c r="AE21">
         <v>9629000.0</v>
       </c>
-      <c r="AE21">
+      <c r="AF21">
         <v>63155000.0</v>
       </c>
-      <c r="AF21">
+      <c r="AG21">
         <v>52912000.0</v>
       </c>
-      <c r="AG21">
+      <c r="AH21">
         <v>55645000.0</v>
       </c>
-      <c r="AH21">
+      <c r="AI21">
         <v>55069000.0</v>
       </c>
-      <c r="AI21">
+      <c r="AJ21">
         <v>38661000.0</v>
       </c>
-      <c r="AJ21">
+      <c r="AK21">
         <v>39879000.0</v>
       </c>
-      <c r="AK21">
+      <c r="AL21">
         <v>42708000.0</v>
       </c>
-      <c r="AL21">
+      <c r="AM21">
         <v>43034000.0</v>
       </c>
-      <c r="AM21">
+      <c r="AN21">
         <v>61525000.0</v>
       </c>
-      <c r="AN21">
+      <c r="AO21">
         <v>40114000.0</v>
       </c>
-      <c r="AO21">
+      <c r="AP21">
         <v>30559000.0</v>
       </c>
-      <c r="AP21">
+      <c r="AQ21">
         <v>28891000.0</v>
       </c>
-      <c r="AQ21">
+      <c r="AR21">
         <v>43441000.0</v>
       </c>
-      <c r="AR21">
+      <c r="AS21">
         <v>39909000.0</v>
       </c>
-      <c r="AS21">
+      <c r="AT21">
         <v>32772000.0</v>
       </c>
-      <c r="AT21">
+      <c r="AU21">
         <v>21381000.0</v>
       </c>
-      <c r="AU21">
+      <c r="AV21">
         <v>45343000.0</v>
       </c>
-      <c r="AV21">
+      <c r="AW21">
         <v>35773000.0</v>
       </c>
-      <c r="AW21">
+      <c r="AX21">
         <v>-57307000.0</v>
       </c>
-      <c r="AX21">
+      <c r="AY21">
         <v>23935000.0</v>
       </c>
-      <c r="AY21">
+      <c r="AZ21">
         <v>33650000.0</v>
       </c>
-      <c r="AZ21">
+      <c r="BA21">
         <v>14517000.0</v>
       </c>
-      <c r="BA21">
+      <c r="BB21">
         <v>22719000.0</v>
       </c>
-      <c r="BB21">
+      <c r="BC21">
         <v>-777000.0</v>
       </c>
-      <c r="BC21">
+      <c r="BD21">
         <v>26248000.0</v>
       </c>
     </row>
-    <row r="22" spans="1:55">
+    <row r="22" spans="1:56">
       <c r="A22" t="s">
-        <v>137</v>
+        <v>138</v>
       </c>
       <c r="B22"/>
       <c r="C22"/>
       <c r="D22"/>
       <c r="E22"/>
       <c r="F22"/>
       <c r="G22"/>
       <c r="H22"/>
       <c r="I22"/>
       <c r="J22"/>
       <c r="K22"/>
       <c r="L22"/>
       <c r="M22"/>
       <c r="N22"/>
       <c r="O22"/>
       <c r="P22"/>
       <c r="Q22"/>
       <c r="R22"/>
       <c r="S22"/>
       <c r="T22"/>
       <c r="U22"/>
       <c r="V22"/>
       <c r="W22"/>
       <c r="X22"/>
       <c r="Y22"/>
       <c r="Z22"/>
       <c r="AA22"/>
       <c r="AB22"/>
       <c r="AC22"/>
       <c r="AD22"/>
-      <c r="AE22">
-[...1 lines deleted...]
-      </c>
+      <c r="AE22"/>
       <c r="AF22">
         <v>0.0</v>
       </c>
       <c r="AG22">
         <v>0.0</v>
       </c>
       <c r="AH22">
         <v>0.0</v>
       </c>
       <c r="AI22">
         <v>0.0</v>
       </c>
       <c r="AJ22">
         <v>0.0</v>
       </c>
       <c r="AK22">
         <v>0.0</v>
       </c>
       <c r="AL22">
         <v>0.0</v>
       </c>
       <c r="AM22">
         <v>0.0</v>
       </c>
       <c r="AN22">
@@ -15915,221 +16089,227 @@
       </c>
       <c r="AV22">
         <v>0.0</v>
       </c>
       <c r="AW22">
         <v>0.0</v>
       </c>
       <c r="AX22">
         <v>0.0</v>
       </c>
       <c r="AY22">
         <v>0.0</v>
       </c>
       <c r="AZ22">
         <v>0.0</v>
       </c>
       <c r="BA22">
         <v>0.0</v>
       </c>
       <c r="BB22">
         <v>0.0</v>
       </c>
       <c r="BC22">
         <v>0.0</v>
       </c>
-    </row>
-    <row r="23" spans="1:55">
+      <c r="BD22">
+        <v>0.0</v>
+      </c>
+    </row>
+    <row r="23" spans="1:56">
       <c r="A23" t="s">
-        <v>138</v>
+        <v>139</v>
       </c>
       <c r="B23">
+        <v>336557000.0</v>
+      </c>
+      <c r="C23">
         <v>279284000.0</v>
       </c>
-      <c r="C23">
+      <c r="D23">
         <v>359927000.0</v>
       </c>
-      <c r="D23">
+      <c r="E23">
         <v>308578000.0</v>
       </c>
-      <c r="E23">
+      <c r="F23">
         <v>304747000.0</v>
       </c>
-      <c r="F23">
+      <c r="G23">
         <v>269681000.0</v>
       </c>
-      <c r="G23">
+      <c r="H23">
         <v>307208000.0</v>
       </c>
-      <c r="H23">
+      <c r="I23">
         <v>258191000.0</v>
       </c>
-      <c r="I23">
+      <c r="J23">
         <v>244518000.0</v>
       </c>
-      <c r="J23">
+      <c r="K23">
         <v>211683000.0</v>
       </c>
-      <c r="K23">
+      <c r="L23">
         <v>224227000.0</v>
       </c>
-      <c r="L23">
+      <c r="M23">
         <v>292205000.0</v>
       </c>
-      <c r="M23">
+      <c r="N23">
         <v>189457000.0</v>
       </c>
-      <c r="N23">
+      <c r="O23">
         <v>189211000.0</v>
       </c>
-      <c r="O23">
+      <c r="P23">
         <v>177758000.0</v>
       </c>
-      <c r="P23">
+      <c r="Q23">
         <v>198457000.0</v>
       </c>
-      <c r="Q23">
+      <c r="R23">
         <v>180321000.0</v>
       </c>
-      <c r="R23">
+      <c r="S23">
         <v>212661000.0</v>
       </c>
-      <c r="S23">
+      <c r="T23">
         <v>271909000.0</v>
       </c>
-      <c r="T23">
+      <c r="U23">
         <v>338673000.0</v>
       </c>
-      <c r="U23">
+      <c r="V23">
         <v>242689000.0</v>
       </c>
-      <c r="V23">
+      <c r="W23">
         <v>191423000.0</v>
       </c>
-      <c r="W23">
+      <c r="X23">
         <v>215567000.0</v>
       </c>
-      <c r="X23">
+      <c r="Y23">
         <v>155646000.0</v>
       </c>
-      <c r="Y23">
+      <c r="Z23">
         <v>177090000.0</v>
       </c>
-      <c r="Z23">
+      <c r="AA23">
         <v>129264000.0</v>
       </c>
-      <c r="AA23">
+      <c r="AB23">
         <v>206776000.0</v>
       </c>
-      <c r="AB23">
+      <c r="AC23">
         <v>177417000.0</v>
       </c>
-      <c r="AC23">
+      <c r="AD23">
         <v>119644000.0</v>
       </c>
-      <c r="AD23">
+      <c r="AE23">
         <v>128154000.0</v>
       </c>
-      <c r="AE23">
+      <c r="AF23">
         <v>175139000.0</v>
       </c>
-      <c r="AF23">
+      <c r="AG23">
         <v>154811000.0</v>
       </c>
-      <c r="AG23">
+      <c r="AH23">
         <v>164760000.0</v>
       </c>
-      <c r="AH23">
+      <c r="AI23">
         <v>164349000.0</v>
       </c>
-      <c r="AI23">
+      <c r="AJ23">
         <v>130506000.0</v>
       </c>
-      <c r="AJ23">
+      <c r="AK23">
         <v>130162000.0</v>
       </c>
-      <c r="AK23">
+      <c r="AL23">
         <v>129441000.0</v>
       </c>
-      <c r="AL23">
+      <c r="AM23">
         <v>130224000.0</v>
       </c>
-      <c r="AM23">
+      <c r="AN23">
         <v>143083000.0</v>
       </c>
-      <c r="AN23">
+      <c r="AO23">
         <v>110562000.0</v>
       </c>
-      <c r="AO23">
+      <c r="AP23">
         <v>101166000.0</v>
       </c>
-      <c r="AP23">
+      <c r="AQ23">
         <v>97473000.0</v>
       </c>
-      <c r="AQ23">
+      <c r="AR23">
         <v>131348000.0</v>
       </c>
-      <c r="AR23">
+      <c r="AS23">
         <v>111880000.0</v>
       </c>
-      <c r="AS23">
+      <c r="AT23">
         <v>93101000.0</v>
       </c>
-      <c r="AT23">
+      <c r="AU23">
         <v>78031000.0</v>
       </c>
-      <c r="AU23">
+      <c r="AV23">
         <v>98552000.0</v>
       </c>
-      <c r="AV23">
+      <c r="AW23">
         <v>92878000.0</v>
       </c>
-      <c r="AW23">
+      <c r="AX23">
         <v>188994000.0</v>
       </c>
-      <c r="AX23">
+      <c r="AY23">
         <v>90582000.0</v>
       </c>
-      <c r="AY23">
+      <c r="AZ23">
         <v>120645000.0</v>
       </c>
-      <c r="AZ23">
+      <c r="BA23">
         <v>84211000.0</v>
       </c>
-      <c r="BA23">
+      <c r="BB23">
         <v>75799000.0</v>
       </c>
-      <c r="BB23">
+      <c r="BC23">
         <v>60622000.0</v>
       </c>
-      <c r="BC23">
+      <c r="BD23">
         <v>98451000.0</v>
       </c>
     </row>
-    <row r="24" spans="1:55">
+    <row r="24" spans="1:56">
       <c r="A24" t="s">
-        <v>139</v>
+        <v>140</v>
       </c>
       <c r="B24"/>
       <c r="C24"/>
       <c r="D24"/>
       <c r="E24"/>
       <c r="F24"/>
       <c r="G24"/>
       <c r="H24"/>
       <c r="I24"/>
       <c r="J24"/>
       <c r="K24"/>
       <c r="L24"/>
       <c r="M24"/>
       <c r="N24"/>
       <c r="O24"/>
       <c r="P24"/>
       <c r="Q24"/>
       <c r="R24"/>
       <c r="S24"/>
       <c r="T24"/>
       <c r="U24"/>
       <c r="V24"/>
       <c r="W24"/>
       <c r="X24"/>
       <c r="Y24"/>
@@ -16141,252 +16321,254 @@
       <c r="AE24"/>
       <c r="AF24"/>
       <c r="AG24"/>
       <c r="AH24"/>
       <c r="AI24"/>
       <c r="AJ24"/>
       <c r="AK24"/>
       <c r="AL24"/>
       <c r="AM24"/>
       <c r="AN24"/>
       <c r="AO24"/>
       <c r="AP24"/>
       <c r="AQ24"/>
       <c r="AR24"/>
       <c r="AS24"/>
       <c r="AT24"/>
       <c r="AU24"/>
       <c r="AV24"/>
       <c r="AW24"/>
       <c r="AX24"/>
       <c r="AY24"/>
       <c r="AZ24"/>
       <c r="BA24"/>
       <c r="BB24"/>
       <c r="BC24"/>
-    </row>
-    <row r="25" spans="1:55">
+      <c r="BD24"/>
+    </row>
+    <row r="25" spans="1:56">
       <c r="A25" t="s">
-        <v>140</v>
+        <v>141</v>
       </c>
       <c r="B25">
+        <v>4203000.0</v>
+      </c>
+      <c r="C25">
         <v>3493000.0</v>
       </c>
-      <c r="C25">
+      <c r="D25">
         <v>3364000.0</v>
       </c>
-      <c r="D25">
+      <c r="E25">
         <v>2976000.0</v>
       </c>
-      <c r="E25">
+      <c r="F25">
         <v>2760000.0</v>
       </c>
-      <c r="F25">
+      <c r="G25">
         <v>2779000.0</v>
       </c>
-      <c r="G25">
+      <c r="H25">
         <v>2833000.0</v>
       </c>
-      <c r="H25">
+      <c r="I25">
         <v>2802000.0</v>
       </c>
-      <c r="I25">
+      <c r="J25">
         <v>2434000.0</v>
       </c>
-      <c r="J25">
+      <c r="K25">
         <v>2375000.0</v>
       </c>
-      <c r="K25">
+      <c r="L25">
         <v>2294000.0</v>
       </c>
-      <c r="L25">
+      <c r="M25">
         <v>2014000.0</v>
       </c>
-      <c r="M25">
+      <c r="N25">
         <v>1936000.0</v>
       </c>
-      <c r="N25">
+      <c r="O25">
         <v>2073000.0</v>
       </c>
-      <c r="O25">
+      <c r="P25">
         <v>2177000.0</v>
       </c>
-      <c r="P25">
+      <c r="Q25">
         <v>1918000.0</v>
       </c>
-      <c r="Q25">
+      <c r="R25">
         <v>1841000.0</v>
       </c>
-      <c r="R25">
+      <c r="S25">
         <v>2039000.0</v>
       </c>
-      <c r="S25">
+      <c r="T25">
         <v>2209000.0</v>
       </c>
-      <c r="T25">
+      <c r="U25">
         <v>1947000.0</v>
       </c>
-      <c r="U25">
+      <c r="V25">
         <v>1637000.0</v>
       </c>
-      <c r="V25">
+      <c r="W25">
         <v>1449000.0</v>
       </c>
-      <c r="W25">
+      <c r="X25">
         <v>1492000.0</v>
       </c>
-      <c r="X25">
+      <c r="Y25">
         <v>941000.0</v>
       </c>
-      <c r="Y25">
+      <c r="Z25">
         <v>1076000.0</v>
       </c>
-      <c r="Z25">
+      <c r="AA25">
         <v>1199000.0</v>
       </c>
-      <c r="AA25">
+      <c r="AB25">
         <v>1236000.0</v>
       </c>
-      <c r="AB25">
+      <c r="AC25">
         <v>1284000.0</v>
       </c>
-      <c r="AC25">
+      <c r="AD25">
         <v>1290000.0</v>
       </c>
-      <c r="AD25">
+      <c r="AE25">
         <v>1155000.0</v>
       </c>
-      <c r="AE25">
+      <c r="AF25">
         <v>1335000.0</v>
       </c>
-      <c r="AF25">
+      <c r="AG25">
         <v>1135000.0</v>
       </c>
-      <c r="AG25">
+      <c r="AH25">
         <v>1100000.0</v>
       </c>
-      <c r="AH25">
+      <c r="AI25">
         <v>1055000.0</v>
       </c>
-      <c r="AI25">
+      <c r="AJ25">
         <v>974000.0</v>
       </c>
-      <c r="AJ25">
+      <c r="AK25">
         <v>891000.0</v>
       </c>
-      <c r="AK25">
+      <c r="AL25">
         <v>822000.0</v>
       </c>
-      <c r="AL25">
+      <c r="AM25">
         <v>857000.0</v>
       </c>
-      <c r="AM25">
+      <c r="AN25">
         <v>824000.0</v>
       </c>
-      <c r="AN25">
+      <c r="AO25">
         <v>817000.0</v>
       </c>
-      <c r="AO25">
+      <c r="AP25">
         <v>806000.0</v>
       </c>
-      <c r="AP25">
+      <c r="AQ25">
         <v>736000.0</v>
       </c>
-      <c r="AQ25">
+      <c r="AR25">
         <v>681000.0</v>
       </c>
-      <c r="AR25">
+      <c r="AS25">
         <v>646000.0</v>
       </c>
-      <c r="AS25">
+      <c r="AT25">
         <v>688000.0</v>
       </c>
-      <c r="AT25">
+      <c r="AU25">
         <v>620000.0</v>
       </c>
-      <c r="AU25">
+      <c r="AV25">
         <v>632000.0</v>
       </c>
-      <c r="AV25">
+      <c r="AW25">
         <v>542000.0</v>
       </c>
-      <c r="AW25">
+      <c r="AX25">
         <v>519000.0</v>
       </c>
-      <c r="AX25">
+      <c r="AY25">
         <v>575000.0</v>
       </c>
-      <c r="AY25">
+      <c r="AZ25">
         <v>553000.0</v>
       </c>
-      <c r="AZ25">
+      <c r="BA25">
         <v>571000.0</v>
       </c>
-      <c r="BA25">
+      <c r="BB25">
         <v>588000.0</v>
       </c>
-      <c r="BB25">
+      <c r="BC25">
         <v>584000.0</v>
       </c>
-      <c r="BC25"/>
-[...1 lines deleted...]
-    <row r="26" spans="1:55">
+      <c r="BD25"/>
+    </row>
+    <row r="26" spans="1:56">
       <c r="A26" t="s">
-        <v>141</v>
+        <v>142</v>
       </c>
       <c r="B26"/>
       <c r="C26"/>
       <c r="D26"/>
       <c r="E26"/>
       <c r="F26"/>
       <c r="G26"/>
       <c r="H26"/>
       <c r="I26"/>
       <c r="J26"/>
       <c r="K26"/>
       <c r="L26"/>
       <c r="M26"/>
       <c r="N26"/>
       <c r="O26"/>
       <c r="P26"/>
       <c r="Q26"/>
       <c r="R26"/>
       <c r="S26"/>
       <c r="T26"/>
       <c r="U26"/>
       <c r="V26"/>
       <c r="W26"/>
       <c r="X26"/>
       <c r="Y26"/>
       <c r="Z26"/>
       <c r="AA26"/>
       <c r="AB26"/>
       <c r="AC26"/>
       <c r="AD26"/>
-      <c r="AE26">
-[...1 lines deleted...]
-      </c>
+      <c r="AE26"/>
       <c r="AF26">
         <v>0.0</v>
       </c>
       <c r="AG26">
         <v>0.0</v>
       </c>
       <c r="AH26">
         <v>0.0</v>
       </c>
       <c r="AI26">
         <v>0.0</v>
       </c>
       <c r="AJ26">
         <v>0.0</v>
       </c>
       <c r="AK26">
         <v>0.0</v>
       </c>
       <c r="AL26">
         <v>0.0</v>
       </c>
       <c r="AM26">
         <v>0.0</v>
       </c>
       <c r="AN26">
@@ -16415,898 +16597,917 @@
       </c>
       <c r="AV26">
         <v>0.0</v>
       </c>
       <c r="AW26">
         <v>0.0</v>
       </c>
       <c r="AX26">
         <v>0.0</v>
       </c>
       <c r="AY26">
         <v>0.0</v>
       </c>
       <c r="AZ26">
         <v>0.0</v>
       </c>
       <c r="BA26">
         <v>0.0</v>
       </c>
       <c r="BB26">
         <v>0.0</v>
       </c>
       <c r="BC26">
         <v>0.0</v>
       </c>
-    </row>
-    <row r="27" spans="1:55">
+      <c r="BD26">
+        <v>0.0</v>
+      </c>
+    </row>
+    <row r="27" spans="1:56">
       <c r="A27" t="s">
-        <v>142</v>
+        <v>143</v>
       </c>
       <c r="B27"/>
-      <c r="C27">
+      <c r="C27"/>
+      <c r="D27">
         <v>308261000.0</v>
       </c>
-      <c r="D27"/>
       <c r="E27"/>
       <c r="F27"/>
       <c r="G27"/>
       <c r="H27"/>
-      <c r="I27">
+      <c r="I27"/>
+      <c r="J27">
         <v>204946000.0</v>
       </c>
-      <c r="J27"/>
       <c r="K27"/>
       <c r="L27"/>
       <c r="M27"/>
       <c r="N27"/>
       <c r="O27"/>
       <c r="P27"/>
       <c r="Q27"/>
       <c r="R27"/>
       <c r="S27"/>
       <c r="T27"/>
       <c r="U27"/>
       <c r="V27"/>
       <c r="W27"/>
       <c r="X27"/>
       <c r="Y27"/>
       <c r="Z27"/>
       <c r="AA27"/>
       <c r="AB27"/>
       <c r="AC27"/>
       <c r="AD27"/>
       <c r="AE27"/>
       <c r="AF27"/>
       <c r="AG27"/>
       <c r="AH27"/>
       <c r="AI27"/>
       <c r="AJ27"/>
       <c r="AK27"/>
       <c r="AL27"/>
       <c r="AM27"/>
       <c r="AN27"/>
       <c r="AO27"/>
       <c r="AP27"/>
       <c r="AQ27"/>
       <c r="AR27"/>
       <c r="AS27"/>
       <c r="AT27"/>
       <c r="AU27"/>
       <c r="AV27"/>
       <c r="AW27"/>
       <c r="AX27"/>
       <c r="AY27"/>
       <c r="AZ27"/>
       <c r="BA27"/>
       <c r="BB27"/>
-      <c r="BC27">
+      <c r="BC27"/>
+      <c r="BD27">
         <v>82649000.0</v>
       </c>
     </row>
-    <row r="28" spans="1:55">
+    <row r="28" spans="1:56">
       <c r="A28" t="s">
-        <v>143</v>
+        <v>144</v>
       </c>
       <c r="B28">
+        <v>323963000.0</v>
+      </c>
+      <c r="C28">
         <v>32740000.0</v>
       </c>
-      <c r="C28">
+      <c r="D28">
         <v>9566000.0</v>
       </c>
-      <c r="D28">
+      <c r="E28">
         <v>28437000.0</v>
       </c>
-      <c r="E28">
+      <c r="F28">
         <v>30020000.0</v>
       </c>
-      <c r="F28">
+      <c r="G28">
         <v>28352000.0</v>
       </c>
-      <c r="G28">
+      <c r="H28">
         <v>28287000.0</v>
       </c>
-      <c r="H28">
+      <c r="I28">
         <v>28728000.0</v>
       </c>
-      <c r="I28">
+      <c r="J28">
         <v>25024000.0</v>
       </c>
-      <c r="J28">
+      <c r="K28">
         <v>25498000.0</v>
       </c>
-      <c r="K28">
+      <c r="L28">
         <v>28359000.0</v>
       </c>
-      <c r="L28">
+      <c r="M28">
         <v>32415000.0</v>
       </c>
-      <c r="M28">
+      <c r="N28">
         <v>24994000.0</v>
       </c>
-      <c r="N28">
+      <c r="O28">
         <v>21614000.0</v>
       </c>
-      <c r="O28">
+      <c r="P28">
         <v>29652000.0</v>
       </c>
-      <c r="P28">
+      <c r="Q28">
         <v>29430000.0</v>
       </c>
-      <c r="Q28">
+      <c r="R28">
         <v>31311000.0</v>
       </c>
-      <c r="R28">
+      <c r="S28">
         <v>26547000.0</v>
       </c>
-      <c r="S28">
+      <c r="T28">
         <v>20920000.0</v>
       </c>
-      <c r="T28">
+      <c r="U28">
         <v>19752000.0</v>
       </c>
-      <c r="U28">
+      <c r="V28">
         <v>20707000.0</v>
       </c>
-      <c r="V28">
+      <c r="W28">
         <v>22353000.0</v>
       </c>
-      <c r="W28">
+      <c r="X28">
         <v>19528000.0</v>
       </c>
-      <c r="X28">
+      <c r="Y28">
         <v>20774000.0</v>
       </c>
-      <c r="Y28">
+      <c r="Z28">
         <v>20431000.0</v>
       </c>
-      <c r="Z28">
+      <c r="AA28">
         <v>19859000.0</v>
       </c>
-      <c r="AA28">
+      <c r="AB28">
         <v>18037000.0</v>
       </c>
-      <c r="AB28">
+      <c r="AC28">
         <v>17047000.0</v>
       </c>
-      <c r="AC28">
+      <c r="AD28">
         <v>17984000.0</v>
       </c>
-      <c r="AD28">
+      <c r="AE28">
         <v>17960000.0</v>
       </c>
-      <c r="AE28">
+      <c r="AF28">
         <v>19908000.0</v>
       </c>
-      <c r="AF28">
+      <c r="AG28">
         <v>18261000.0</v>
       </c>
-      <c r="AG28">
+      <c r="AH28">
         <v>18441000.0</v>
       </c>
-      <c r="AH28">
+      <c r="AI28">
         <v>17400000.0</v>
       </c>
-      <c r="AI28">
+      <c r="AJ28">
         <v>17248000.0</v>
       </c>
-      <c r="AJ28">
+      <c r="AK28">
         <v>15314000.0</v>
       </c>
-      <c r="AK28">
+      <c r="AL28">
         <v>14774000.0</v>
       </c>
-      <c r="AL28">
+      <c r="AM28">
         <v>14892000.0</v>
       </c>
-      <c r="AM28">
+      <c r="AN28">
         <v>14702000.0</v>
       </c>
-      <c r="AN28">
+      <c r="AO28">
         <v>12396000.0</v>
       </c>
-      <c r="AO28">
+      <c r="AP28">
         <v>14107000.0</v>
       </c>
-      <c r="AP28">
+      <c r="AQ28">
         <v>12090000.0</v>
       </c>
-      <c r="AQ28">
+      <c r="AR28">
         <v>16793000.0</v>
       </c>
-      <c r="AR28">
+      <c r="AS28">
         <v>13814000.0</v>
       </c>
-      <c r="AS28">
+      <c r="AT28">
         <v>12298000.0</v>
       </c>
-      <c r="AT28">
+      <c r="AU28">
         <v>11332000.0</v>
       </c>
-      <c r="AU28">
+      <c r="AV28">
         <v>12284000.0</v>
       </c>
-      <c r="AV28">
+      <c r="AW28">
         <v>13500000.0</v>
       </c>
-      <c r="AW28">
+      <c r="AX28">
         <v>12459000.0</v>
       </c>
-      <c r="AX28">
+      <c r="AY28">
         <v>10413000.0</v>
       </c>
-      <c r="AY28">
+      <c r="AZ28">
         <v>11688000.0</v>
       </c>
-      <c r="AZ28">
+      <c r="BA28">
         <v>9946000.0</v>
       </c>
-      <c r="BA28">
+      <c r="BB28">
         <v>9611000.0</v>
       </c>
-      <c r="BB28">
+      <c r="BC28">
         <v>9757000.0</v>
       </c>
-      <c r="BC28">
+      <c r="BD28">
         <v>5105000.0</v>
       </c>
     </row>
-    <row r="29" spans="1:55">
+    <row r="29" spans="1:56">
       <c r="A29" t="s">
-        <v>144</v>
+        <v>145</v>
       </c>
       <c r="B29">
+        <v>20155000.0</v>
+      </c>
+      <c r="C29">
         <v>3866000.0</v>
       </c>
-      <c r="C29">
+      <c r="D29">
         <v>38950000.0</v>
       </c>
-      <c r="D29">
+      <c r="E29">
         <v>22242000.0</v>
       </c>
-      <c r="E29">
+      <c r="F29">
         <v>17384000.0</v>
       </c>
-      <c r="F29">
+      <c r="G29">
         <v>-10722000.0</v>
       </c>
-      <c r="G29">
+      <c r="H29">
         <v>37701000.0</v>
       </c>
-      <c r="H29">
+      <c r="I29">
         <v>7419000.0</v>
       </c>
-      <c r="I29">
+      <c r="J29">
         <v>6855000.0</v>
       </c>
-      <c r="J29">
+      <c r="K29">
         <v>-7454000.0</v>
       </c>
-      <c r="K29">
+      <c r="L29">
         <v>2260000.0</v>
       </c>
-      <c r="L29">
+      <c r="M29">
         <v>1286000.0</v>
       </c>
-      <c r="M29">
+      <c r="N29">
         <v>-1969000.0</v>
       </c>
-      <c r="N29">
+      <c r="O29">
         <v>-3208000.0</v>
       </c>
-      <c r="O29">
+      <c r="P29">
         <v>9629000.0</v>
       </c>
-      <c r="P29">
+      <c r="Q29">
         <v>9115000.0</v>
       </c>
-      <c r="Q29">
+      <c r="R29">
         <v>15296000.0</v>
       </c>
-      <c r="R29">
+      <c r="S29">
         <v>13598000.0</v>
       </c>
-      <c r="S29">
+      <c r="T29">
         <v>43614000.0</v>
       </c>
-      <c r="T29">
+      <c r="U29">
         <v>42119000.0</v>
       </c>
-      <c r="U29">
+      <c r="V29">
         <v>27778000.0</v>
       </c>
-      <c r="V29">
+      <c r="W29">
         <v>-176000.0</v>
       </c>
-      <c r="W29">
+      <c r="X29">
         <v>61870000.0</v>
       </c>
-      <c r="X29">
+      <c r="Y29">
         <v>8534000.0</v>
       </c>
-      <c r="Y29">
+      <c r="Z29">
         <v>-11385000.0</v>
       </c>
-      <c r="Z29">
+      <c r="AA29">
         <v>-7344000.0</v>
       </c>
-      <c r="AA29">
+      <c r="AB29">
         <v>1151000.0</v>
       </c>
-      <c r="AB29">
+      <c r="AC29">
         <v>13886000.0</v>
       </c>
-      <c r="AC29">
+      <c r="AD29">
         <v>1234000.0</v>
       </c>
-      <c r="AD29">
+      <c r="AE29">
         <v>-4458000.0</v>
       </c>
-      <c r="AE29"/>
       <c r="AF29"/>
       <c r="AG29"/>
       <c r="AH29"/>
       <c r="AI29"/>
       <c r="AJ29"/>
       <c r="AK29"/>
       <c r="AL29"/>
       <c r="AM29"/>
       <c r="AN29"/>
       <c r="AO29"/>
       <c r="AP29"/>
       <c r="AQ29"/>
       <c r="AR29"/>
       <c r="AS29"/>
       <c r="AT29"/>
       <c r="AU29"/>
       <c r="AV29"/>
       <c r="AW29"/>
       <c r="AX29"/>
       <c r="AY29"/>
       <c r="AZ29"/>
       <c r="BA29"/>
       <c r="BB29"/>
       <c r="BC29"/>
-    </row>
-    <row r="30" spans="1:55">
+      <c r="BD29"/>
+    </row>
+    <row r="30" spans="1:56">
       <c r="A30" t="s">
-        <v>145</v>
+        <v>146</v>
       </c>
       <c r="B30">
+        <v>332190000.0</v>
+      </c>
+      <c r="C30">
         <v>68869000.0</v>
       </c>
-      <c r="C30">
+      <c r="D30">
         <v>356563000.0</v>
       </c>
-      <c r="D30">
+      <c r="E30">
         <v>53168000.0</v>
       </c>
-      <c r="E30">
+      <c r="F30">
         <v>52637000.0</v>
       </c>
-      <c r="F30">
+      <c r="G30">
         <v>58132000.0</v>
       </c>
-      <c r="G30">
+      <c r="H30">
         <v>50063000.0</v>
       </c>
-      <c r="H30">
+      <c r="I30">
         <v>47533000.0</v>
       </c>
-      <c r="I30">
+      <c r="J30">
         <v>46645000.0</v>
       </c>
-      <c r="J30">
+      <c r="K30">
         <v>47208000.0</v>
       </c>
-      <c r="K30">
+      <c r="L30">
         <v>45742000.0</v>
       </c>
-      <c r="L30">
+      <c r="M30">
         <v>49974000.0</v>
       </c>
-      <c r="M30">
+      <c r="N30">
         <v>43663000.0</v>
       </c>
-      <c r="N30">
+      <c r="O30">
         <v>40972000.0</v>
       </c>
-      <c r="O30">
+      <c r="P30">
         <v>36729000.0</v>
       </c>
-      <c r="P30">
+      <c r="Q30">
         <v>38020000.0</v>
       </c>
-      <c r="Q30">
+      <c r="R30">
         <v>40229000.0</v>
       </c>
-      <c r="R30">
+      <c r="S30">
         <v>36024000.0</v>
       </c>
-      <c r="S30">
+      <c r="T30">
         <v>36106000.0</v>
       </c>
-      <c r="T30">
+      <c r="U30">
         <v>31083000.0</v>
       </c>
-      <c r="U30">
+      <c r="V30">
         <v>28672000.0</v>
       </c>
-      <c r="V30">
+      <c r="W30">
         <v>34924000.0</v>
       </c>
-      <c r="W30">
+      <c r="X30">
         <v>26648000.0</v>
       </c>
-      <c r="X30">
+      <c r="Y30">
         <v>28498000.0</v>
       </c>
-      <c r="Y30">
+      <c r="Z30">
         <v>27474000.0</v>
       </c>
-      <c r="Z30">
+      <c r="AA30">
         <v>34144000.0</v>
       </c>
-      <c r="AA30">
+      <c r="AB30">
         <v>34680000.0</v>
       </c>
-      <c r="AB30">
+      <c r="AC30">
         <v>35720000.0</v>
       </c>
-      <c r="AC30">
+      <c r="AD30">
         <v>35159000.0</v>
       </c>
-      <c r="AD30">
+      <c r="AE30">
         <v>37993000.0</v>
       </c>
-      <c r="AE30">
+      <c r="AF30">
         <v>37263000.0</v>
       </c>
-      <c r="AF30">
+      <c r="AG30">
         <v>34110000.0</v>
       </c>
-      <c r="AG30">
+      <c r="AH30">
         <v>36651000.0</v>
       </c>
-      <c r="AH30">
+      <c r="AI30">
         <v>37172000.0</v>
       </c>
-      <c r="AI30">
+      <c r="AJ30">
         <v>31350000.0</v>
       </c>
-      <c r="AJ30">
+      <c r="AK30">
         <v>30468000.0</v>
       </c>
-      <c r="AK30">
+      <c r="AL30">
         <v>28633000.0</v>
       </c>
-      <c r="AL30">
+      <c r="AM30">
         <v>28498000.0</v>
       </c>
-      <c r="AM30">
+      <c r="AN30">
         <v>23102000.0</v>
       </c>
-      <c r="AN30">
+      <c r="AO30">
         <v>22516000.0</v>
       </c>
-      <c r="AO30">
+      <c r="AP30">
         <v>22968000.0</v>
       </c>
-      <c r="AP30">
+      <c r="AQ30">
         <v>22805000.0</v>
       </c>
-      <c r="AQ30">
+      <c r="AR30">
         <v>31457000.0</v>
       </c>
-      <c r="AR30">
+      <c r="AS30">
         <v>25603000.0</v>
       </c>
-      <c r="AS30">
+      <c r="AT30">
         <v>23438000.0</v>
       </c>
-      <c r="AT30">
+      <c r="AU30">
         <v>22638000.0</v>
       </c>
-      <c r="AU30">
+      <c r="AV30">
         <v>22126000.0</v>
       </c>
-      <c r="AV30">
+      <c r="AW30">
         <v>24730000.0</v>
       </c>
-      <c r="AW30">
+      <c r="AX30">
         <v>26790000.0</v>
       </c>
-      <c r="AX30">
+      <c r="AY30">
         <v>20141000.0</v>
       </c>
-      <c r="AY30">
+      <c r="AZ30">
         <v>22653000.0</v>
       </c>
-      <c r="AZ30">
+      <c r="BA30">
         <v>19245000.0</v>
       </c>
-      <c r="BA30">
+      <c r="BB30">
         <v>17395000.0</v>
       </c>
-      <c r="BB30">
+      <c r="BC30">
         <v>17040000.0</v>
       </c>
-      <c r="BC30">
+      <c r="BD30">
         <v>98451000.0</v>
       </c>
     </row>
-    <row r="31" spans="1:55">
+    <row r="31" spans="1:56">
       <c r="A31" t="s">
-        <v>146</v>
+        <v>147</v>
       </c>
       <c r="B31">
+        <v>2452000.0</v>
+      </c>
+      <c r="C31">
         <v>5665000.0</v>
       </c>
-      <c r="C31">
+      <c r="D31">
         <v>9958000.0</v>
       </c>
-      <c r="D31">
+      <c r="E31">
         <v>33999000.0</v>
       </c>
-      <c r="E31">
+      <c r="F31">
         <v>3510000.0</v>
       </c>
-      <c r="F31">
+      <c r="G31">
         <v>6141000.0</v>
       </c>
-      <c r="G31">
+      <c r="H31">
         <v>6035000.0</v>
       </c>
-      <c r="H31">
+      <c r="I31">
         <v>11095000.0</v>
       </c>
-      <c r="I31">
+      <c r="J31">
         <v>1708000.0</v>
       </c>
-      <c r="J31">
+      <c r="K31">
         <v>4229000.0</v>
       </c>
-      <c r="K31">
+      <c r="L31">
         <v>5145000.0</v>
       </c>
-      <c r="L31">
+      <c r="M31">
         <v>9943000.0</v>
       </c>
-      <c r="M31">
+      <c r="N31">
         <v>-5629000.0</v>
       </c>
-      <c r="N31">
+      <c r="O31">
         <v>1746000.0</v>
       </c>
-      <c r="O31">
+      <c r="P31">
         <v>2876000.0</v>
       </c>
-      <c r="P31">
+      <c r="Q31">
         <v>2625000.0</v>
       </c>
-      <c r="Q31">
+      <c r="R31">
         <v>-3046000.0</v>
       </c>
-      <c r="R31">
+      <c r="S31">
         <v>-2235000.0</v>
       </c>
-      <c r="S31">
+      <c r="T31">
         <v>4020000.0</v>
       </c>
-      <c r="T31">
+      <c r="U31">
         <v>30435000.0</v>
       </c>
-      <c r="U31">
+      <c r="V31">
         <v>2762000.0</v>
       </c>
-      <c r="V31">
+      <c r="W31">
         <v>3179000.0</v>
       </c>
-      <c r="W31">
+      <c r="X31">
         <v>10972000.0</v>
       </c>
-      <c r="X31">
+      <c r="Y31">
         <v>-1631000.0</v>
       </c>
-      <c r="Y31">
+      <c r="Z31">
         <v>-3277000.0</v>
       </c>
-      <c r="Z31">
+      <c r="AA31">
         <v>-1660000.0</v>
       </c>
-      <c r="AA31">
+      <c r="AB31">
         <v>11549000.0</v>
       </c>
-      <c r="AB31">
+      <c r="AC31">
         <v>14301000.0</v>
       </c>
-      <c r="AC31">
+      <c r="AD31">
         <v>5022000.0</v>
       </c>
-      <c r="AD31">
+      <c r="AE31">
         <v>2090000.0</v>
       </c>
-      <c r="AE31">
+      <c r="AF31">
         <v>5067000.0</v>
       </c>
-      <c r="AF31">
+      <c r="AG31">
         <v>1617000.0</v>
       </c>
-      <c r="AG31">
+      <c r="AH31">
         <v>3512000.0</v>
       </c>
-      <c r="AH31">
+      <c r="AI31">
         <v>1475000.0</v>
       </c>
-      <c r="AI31">
+      <c r="AJ31">
         <v>148616000.0</v>
       </c>
-      <c r="AJ31">
+      <c r="AK31">
         <v>17746000.0</v>
       </c>
-      <c r="AK31">
+      <c r="AL31">
         <v>16365000.0</v>
       </c>
-      <c r="AL31">
+      <c r="AM31">
         <v>3342000.0</v>
       </c>
-      <c r="AM31">
+      <c r="AN31">
         <v>1297000.0</v>
       </c>
-      <c r="AN31">
+      <c r="AO31">
         <v>1749000.0</v>
       </c>
-      <c r="AO31">
+      <c r="AP31">
         <v>367000.0</v>
       </c>
-      <c r="AP31">
+      <c r="AQ31">
         <v>2172000.0</v>
       </c>
-      <c r="AQ31">
+      <c r="AR31">
         <v>3525000.0</v>
       </c>
-      <c r="AR31">
+      <c r="AS31">
         <v>-6000.0</v>
       </c>
-      <c r="AS31">
+      <c r="AT31">
         <v>162000.0</v>
       </c>
-      <c r="AT31">
+      <c r="AU31">
         <v>2880000.0</v>
       </c>
-      <c r="AU31">
+      <c r="AV31">
         <v>895000.0</v>
       </c>
-      <c r="AV31">
+      <c r="AW31">
         <v>1722000.0</v>
       </c>
-      <c r="AW31">
+      <c r="AX31">
         <v>-2865000.0</v>
       </c>
-      <c r="AX31">
+      <c r="AY31">
         <v>-1201000.0</v>
       </c>
-      <c r="AY31">
+      <c r="AZ31">
         <v>1290000.0</v>
       </c>
-      <c r="AZ31">
+      <c r="BA31">
         <v>638000.0</v>
       </c>
-      <c r="BA31">
+      <c r="BB31">
         <v>-541000.0</v>
       </c>
-      <c r="BB31">
+      <c r="BC31">
         <v>1523000.0</v>
       </c>
-      <c r="BC31">
+      <c r="BD31">
         <v>1609000.0</v>
       </c>
     </row>
-    <row r="32" spans="1:55">
+    <row r="32" spans="1:56">
       <c r="A32" t="s">
-        <v>147</v>
+        <v>148</v>
       </c>
       <c r="B32">
+        <v>409387000.0</v>
+      </c>
+      <c r="C32">
         <v>319780000.0</v>
       </c>
-      <c r="C32">
+      <c r="D32">
         <v>487935000.0</v>
       </c>
-      <c r="D32">
+      <c r="E32">
         <v>356892000.0</v>
       </c>
-      <c r="E32">
+      <c r="F32">
         <v>365376000.0</v>
       </c>
-      <c r="F32">
+      <c r="G32">
         <v>306593000.0</v>
       </c>
-      <c r="G32">
+      <c r="H32">
         <v>438719000.0</v>
       </c>
-      <c r="H32">
+      <c r="I32">
         <v>273755000.0</v>
       </c>
-      <c r="I32">
+      <c r="J32">
         <v>264586000.0</v>
       </c>
-      <c r="J32">
+      <c r="K32">
         <v>217485000.0</v>
       </c>
-      <c r="K32">
+      <c r="L32">
         <v>214878000.0</v>
       </c>
-      <c r="L32">
+      <c r="M32">
         <v>272179000.0</v>
       </c>
-      <c r="M32">
+      <c r="N32">
         <v>179871000.0</v>
       </c>
-      <c r="N32">
+      <c r="O32">
         <v>187820000.0</v>
       </c>
-      <c r="O32">
+      <c r="P32">
         <v>207183000.0</v>
       </c>
-      <c r="P32">
+      <c r="Q32">
         <v>233506000.0</v>
       </c>
-      <c r="Q32">
+      <c r="R32">
         <v>242520000.0</v>
       </c>
-      <c r="R32">
+      <c r="S32">
         <v>302088000.0</v>
       </c>
-      <c r="S32">
+      <c r="T32">
         <v>425017000.0</v>
       </c>
-      <c r="T32">
+      <c r="U32">
         <v>490821000.0</v>
       </c>
-      <c r="U32">
+      <c r="V32">
         <v>360907000.0</v>
       </c>
-      <c r="V32">
+      <c r="W32">
         <v>263866000.0</v>
       </c>
-      <c r="W32">
+      <c r="X32">
         <v>422028000.0</v>
       </c>
-      <c r="X32">
+      <c r="Y32">
         <v>207604000.0</v>
       </c>
-      <c r="Y32">
+      <c r="Z32">
         <v>159938000.0</v>
       </c>
-      <c r="Z32">
+      <c r="AA32">
         <v>153706000.0</v>
       </c>
-      <c r="AA32">
+      <c r="AB32">
         <v>223528000.0</v>
       </c>
-      <c r="AB32">
+      <c r="AC32">
         <v>231700000.0</v>
       </c>
-      <c r="AC32">
+      <c r="AD32">
         <v>153523000.0</v>
       </c>
-      <c r="AD32">
+      <c r="AE32">
         <v>137783000.0</v>
       </c>
-      <c r="AE32">
+      <c r="AF32">
         <v>238294000.0</v>
       </c>
-      <c r="AF32">
+      <c r="AG32">
         <v>207723000.0</v>
       </c>
-      <c r="AG32">
+      <c r="AH32">
         <v>220405000.0</v>
       </c>
-      <c r="AH32">
+      <c r="AI32">
         <v>219418000.0</v>
       </c>
-      <c r="AI32">
+      <c r="AJ32">
         <v>169167000.0</v>
       </c>
-      <c r="AJ32">
+      <c r="AK32">
         <v>170041000.0</v>
       </c>
-      <c r="AK32">
+      <c r="AL32">
         <v>172149000.0</v>
       </c>
-      <c r="AL32">
+      <c r="AM32">
         <v>173258000.0</v>
       </c>
-      <c r="AM32">
+      <c r="AN32">
         <v>204608000.0</v>
       </c>
-      <c r="AN32">
+      <c r="AO32">
         <v>150676000.0</v>
       </c>
-      <c r="AO32">
+      <c r="AP32">
         <v>131725000.0</v>
       </c>
-      <c r="AP32">
+      <c r="AQ32">
         <v>126364000.0</v>
       </c>
-      <c r="AQ32">
+      <c r="AR32">
         <v>174789000.0</v>
       </c>
-      <c r="AR32">
+      <c r="AS32">
         <v>151789000.0</v>
       </c>
-      <c r="AS32">
+      <c r="AT32">
         <v>125873000.0</v>
       </c>
-      <c r="AT32">
+      <c r="AU32">
         <v>99412000.0</v>
       </c>
-      <c r="AU32">
+      <c r="AV32">
         <v>143895000.0</v>
       </c>
-      <c r="AV32">
+      <c r="AW32">
         <v>128651000.0</v>
       </c>
-      <c r="AW32">
+      <c r="AX32">
         <v>131687000.0</v>
       </c>
-      <c r="AX32">
+      <c r="AY32">
         <v>114517000.0</v>
       </c>
-      <c r="AY32">
+      <c r="AZ32">
         <v>154295000.0</v>
       </c>
-      <c r="AZ32">
+      <c r="BA32">
         <v>98728000.0</v>
       </c>
-      <c r="BA32">
+      <c r="BB32">
         <v>98518000.0</v>
       </c>
-      <c r="BB32">
+      <c r="BC32">
         <v>59845000.0</v>
       </c>
-      <c r="BC32">
+      <c r="BD32">
         <v>126308000.0</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet5.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:P30"/>
@@ -17365,1283 +17566,1283 @@
       </c>
       <c r="J1" t="s">
         <v>9</v>
       </c>
       <c r="K1" t="s">
         <v>10</v>
       </c>
       <c r="L1" t="s">
         <v>11</v>
       </c>
       <c r="M1" t="s">
         <v>12</v>
       </c>
       <c r="N1" t="s">
         <v>13</v>
       </c>
       <c r="O1" t="s">
         <v>14</v>
       </c>
       <c r="P1" t="s">
         <v>15</v>
       </c>
     </row>
     <row r="2" spans="1:16">
       <c r="A2" t="s">
-        <v>148</v>
+        <v>149</v>
       </c>
       <c r="B2">
         <v>413179000.0</v>
       </c>
       <c r="C2">
         <v>187215000.0</v>
       </c>
       <c r="D2">
         <v>207539000.0</v>
       </c>
       <c r="E2">
         <v>521014000.0</v>
       </c>
       <c r="F2">
         <v>203284000.0</v>
       </c>
       <c r="G2">
         <v>168572000.0</v>
       </c>
       <c r="H2">
         <v>261771000.0</v>
       </c>
       <c r="I2">
         <v>213894000.0</v>
       </c>
       <c r="J2">
         <v>318926000.0</v>
       </c>
       <c r="K2">
         <v>248022000.0</v>
       </c>
       <c r="L2">
         <v>197944000.0</v>
       </c>
       <c r="M2">
         <v>303024000.0</v>
       </c>
       <c r="N2">
         <v>185623000.0</v>
       </c>
       <c r="O2">
         <v>120232000.0</v>
       </c>
       <c r="P2">
         <v>223494000.0</v>
       </c>
     </row>
     <row r="3" spans="1:16">
       <c r="A3" t="s">
-        <v>149</v>
+        <v>150</v>
       </c>
       <c r="B3">
         <v>36330000</v>
       </c>
       <c r="C3">
         <v>12092000</v>
       </c>
       <c r="D3">
         <v>16695000</v>
       </c>
       <c r="E3">
         <v>5957000</v>
       </c>
       <c r="F3">
         <v>16426000</v>
       </c>
       <c r="G3">
         <v>40659000</v>
       </c>
       <c r="H3">
         <v>6467000</v>
       </c>
       <c r="I3">
         <v>6920000</v>
       </c>
       <c r="J3">
         <v>5647000</v>
       </c>
       <c r="K3">
         <v>2870000</v>
       </c>
       <c r="L3">
         <v>3996000</v>
       </c>
       <c r="M3">
         <v>3888000</v>
       </c>
       <c r="N3">
         <v>1623000</v>
       </c>
       <c r="O3">
         <v>3682000</v>
       </c>
       <c r="P3">
         <v>2517000</v>
       </c>
     </row>
     <row r="4" spans="1:16">
       <c r="A4" t="s">
-        <v>150</v>
+        <v>151</v>
       </c>
       <c r="B4"/>
       <c r="C4"/>
       <c r="D4"/>
       <c r="E4">
         <v>-305090000.0</v>
       </c>
       <c r="F4">
         <v>317425000.0</v>
       </c>
       <c r="G4">
         <v>37474000.0</v>
       </c>
       <c r="H4">
         <v>-95258000.0</v>
       </c>
       <c r="I4">
         <v>48432000.0</v>
       </c>
       <c r="J4">
         <v>-105735000.0</v>
       </c>
       <c r="K4">
         <v>70904000.0</v>
       </c>
       <c r="L4">
         <v>50078000.0</v>
       </c>
       <c r="M4">
         <v>-105080000.0</v>
       </c>
       <c r="N4"/>
       <c r="O4"/>
       <c r="P4"/>
     </row>
     <row r="5" spans="1:16">
       <c r="A5" t="s">
-        <v>151</v>
+        <v>152</v>
       </c>
       <c r="B5"/>
       <c r="C5"/>
       <c r="D5"/>
       <c r="E5">
         <v>3601000.0</v>
       </c>
       <c r="F5">
         <v>-45858000.0</v>
       </c>
       <c r="G5">
         <v>-315000.0</v>
       </c>
       <c r="H5">
         <v>-5534000.0</v>
       </c>
       <c r="I5">
         <v>-4498000.0</v>
       </c>
       <c r="J5">
         <v>-140114000.0</v>
       </c>
       <c r="K5">
         <v>1921000.0</v>
       </c>
       <c r="L5">
         <v>-8586000.0</v>
       </c>
       <c r="M5">
         <v>-466000.0</v>
       </c>
       <c r="N5"/>
       <c r="O5"/>
       <c r="P5"/>
     </row>
     <row r="6" spans="1:16">
       <c r="A6" t="s">
-        <v>152</v>
+        <v>153</v>
       </c>
       <c r="B6">
         <v>96186000.0</v>
       </c>
       <c r="C6">
         <v>225964000.0</v>
       </c>
       <c r="D6">
         <v>-20324000.0</v>
       </c>
       <c r="E6">
         <v>-313475000.0</v>
       </c>
       <c r="F6">
         <v>317730000.0</v>
       </c>
       <c r="G6">
         <v>34712000.0</v>
       </c>
       <c r="H6">
         <v>-93199000.0</v>
       </c>
       <c r="I6">
         <v>47877000.0</v>
       </c>
       <c r="J6">
         <v>-105735000.0</v>
       </c>
       <c r="K6">
         <v>70904000.0</v>
       </c>
       <c r="L6">
         <v>50078000.0</v>
       </c>
       <c r="M6">
         <v>-105080000.0</v>
       </c>
       <c r="N6">
         <v>117401000.0</v>
       </c>
       <c r="O6">
         <v>65391000.0</v>
       </c>
       <c r="P6">
         <v>-103262000.0</v>
       </c>
     </row>
     <row r="7" spans="1:16">
       <c r="A7" t="s">
-        <v>153</v>
+        <v>154</v>
       </c>
       <c r="B7">
         <v>53774000.0</v>
       </c>
       <c r="C7">
         <v>77731000.0</v>
       </c>
       <c r="D7">
         <v>34046000.0</v>
       </c>
       <c r="E7">
         <v>-314150000.0</v>
       </c>
       <c r="F7">
         <v>346920000.0</v>
       </c>
       <c r="G7">
         <v>31451000.0</v>
       </c>
       <c r="H7">
         <v>-36427000.0</v>
       </c>
       <c r="I7">
         <v>48782000.0</v>
       </c>
       <c r="J7">
         <v>-21695000.0</v>
       </c>
       <c r="K7">
         <v>12105000.0</v>
       </c>
       <c r="L7">
         <v>-29169000.0</v>
       </c>
       <c r="M7">
         <v>48215000.0</v>
       </c>
       <c r="N7">
         <v>-7505000.0</v>
       </c>
       <c r="O7">
         <v>24648000.0</v>
       </c>
       <c r="P7">
         <v>-37651000.0</v>
       </c>
     </row>
     <row r="8" spans="1:16">
       <c r="A8" t="s">
-        <v>154</v>
+        <v>155</v>
       </c>
       <c r="B8"/>
       <c r="C8"/>
       <c r="D8"/>
       <c r="E8">
         <v>-20320000.0</v>
       </c>
       <c r="F8">
         <v>26941000.0</v>
       </c>
       <c r="G8">
         <v>-46698000.0</v>
       </c>
       <c r="H8">
         <v>7057000.0</v>
       </c>
       <c r="I8">
         <v>963000.0</v>
       </c>
       <c r="J8">
         <v>-33387000.0</v>
       </c>
       <c r="K8">
         <v>9098000.0</v>
       </c>
       <c r="L8">
         <v>-13441000.0</v>
       </c>
       <c r="M8">
         <v>4975000.0</v>
       </c>
       <c r="N8"/>
       <c r="O8"/>
       <c r="P8"/>
     </row>
     <row r="9" spans="1:16">
       <c r="A9" t="s">
-        <v>155</v>
+        <v>156</v>
       </c>
       <c r="B9">
         <v>-36753000.0</v>
       </c>
       <c r="C9">
         <v>-1835000.0</v>
       </c>
       <c r="D9">
         <v>-4014000.0</v>
       </c>
       <c r="E9">
         <v>-20320000.0</v>
       </c>
       <c r="F9">
         <v>26941000.0</v>
       </c>
       <c r="G9">
         <v>-46698000.0</v>
       </c>
       <c r="H9">
         <v>7057000.0</v>
       </c>
       <c r="I9">
         <v>963000.0</v>
       </c>
       <c r="J9">
         <v>-35607000.0</v>
       </c>
       <c r="K9">
         <v>5536000.0</v>
       </c>
       <c r="L9">
         <v>-7993000.0</v>
       </c>
       <c r="M9">
         <v>4604000.0</v>
       </c>
       <c r="N9">
         <v>5805000.0</v>
       </c>
       <c r="O9">
         <v>-25696000.0</v>
       </c>
       <c r="P9">
         <v>2730000.0</v>
       </c>
     </row>
     <row r="10" spans="1:16">
       <c r="A10" t="s">
-        <v>156</v>
+        <v>157</v>
       </c>
       <c r="B10"/>
       <c r="C10"/>
       <c r="D10">
         <v>16306000.0</v>
       </c>
       <c r="E10"/>
       <c r="F10">
         <v>264755000.0</v>
       </c>
       <c r="G10">
         <v>57256000.0</v>
       </c>
       <c r="H10">
         <v>-33940000.0</v>
       </c>
       <c r="I10">
         <v>46437000.0</v>
       </c>
       <c r="J10">
         <v>8685000.0</v>
       </c>
       <c r="K10">
         <v>16055000.0</v>
       </c>
       <c r="L10">
         <v>-21232000.0</v>
       </c>
       <c r="M10">
         <v>35962000.0</v>
       </c>
       <c r="N10">
         <v>-22956000.0</v>
       </c>
       <c r="O10">
         <v>48073000.0</v>
       </c>
       <c r="P10">
         <v>-33240000.0</v>
       </c>
     </row>
     <row r="11" spans="1:16">
       <c r="A11" t="s">
-        <v>157</v>
+        <v>158</v>
       </c>
       <c r="B11"/>
       <c r="C11"/>
       <c r="D11"/>
       <c r="E11">
         <v>-300334000.0</v>
       </c>
       <c r="F11">
         <v>335746000.0</v>
       </c>
       <c r="G11">
         <v>78464000.0</v>
       </c>
       <c r="H11">
         <v>-37950000.0</v>
       </c>
       <c r="I11">
         <v>52317000.0</v>
       </c>
       <c r="J11">
         <v>17141000.0</v>
       </c>
       <c r="K11">
         <v>1086000.0</v>
       </c>
       <c r="L11">
         <v>-7142000.0</v>
       </c>
       <c r="M11">
         <v>43706000.0</v>
       </c>
       <c r="N11">
         <v>238000.0</v>
       </c>
       <c r="O11">
         <v>2135000.0</v>
       </c>
       <c r="P11"/>
     </row>
     <row r="12" spans="1:16">
       <c r="A12" t="s">
-        <v>158</v>
+        <v>159</v>
       </c>
       <c r="B12"/>
       <c r="C12"/>
       <c r="D12"/>
       <c r="E12">
         <v>173390000.0</v>
       </c>
       <c r="F12">
         <v>189931000.0</v>
       </c>
       <c r="G12">
         <v>174618000.0</v>
       </c>
       <c r="H12">
         <v>105077000.0</v>
       </c>
       <c r="I12">
         <v>129478000.0</v>
       </c>
       <c r="J12">
         <v>259475000.0</v>
       </c>
       <c r="K12">
         <v>74303000.0</v>
       </c>
       <c r="L12">
         <v>48619000.0</v>
       </c>
       <c r="M12">
         <v>125873000.0</v>
       </c>
       <c r="N12"/>
       <c r="O12"/>
       <c r="P12"/>
     </row>
     <row r="13" spans="1:16">
       <c r="A13" t="s">
-        <v>159</v>
+        <v>160</v>
       </c>
       <c r="B13"/>
       <c r="C13"/>
       <c r="D13"/>
       <c r="E13">
         <v>-249078000.0</v>
       </c>
       <c r="F13">
         <v>268616000.0</v>
       </c>
       <c r="G13">
         <v>58977000.0</v>
       </c>
       <c r="H13">
         <v>-34016000.0</v>
       </c>
       <c r="I13">
         <v>49196000.0</v>
       </c>
       <c r="J13">
         <v>20296000.0</v>
       </c>
       <c r="K13">
         <v>18340000.0</v>
       </c>
       <c r="L13">
         <v>-19905000.0</v>
       </c>
       <c r="M13">
         <v>34190000.0</v>
       </c>
       <c r="N13"/>
       <c r="O13"/>
       <c r="P13"/>
     </row>
     <row r="14" spans="1:16">
       <c r="A14" t="s">
-        <v>160</v>
+        <v>161</v>
       </c>
       <c r="B14">
         <v>12065000.0</v>
       </c>
       <c r="C14">
         <v>10444000.0</v>
       </c>
       <c r="D14">
         <v>8317000.0</v>
       </c>
       <c r="E14">
         <v>7975000.0</v>
       </c>
       <c r="F14">
         <v>7242000.0</v>
       </c>
       <c r="G14">
         <v>4708000.0</v>
       </c>
       <c r="H14">
         <v>4965000.0</v>
       </c>
       <c r="I14">
         <v>4625000.0</v>
       </c>
       <c r="J14">
         <v>3544000.0</v>
       </c>
       <c r="K14">
         <v>3183000.0</v>
       </c>
       <c r="L14">
         <v>2635000.0</v>
       </c>
       <c r="M14">
         <v>2268000.0</v>
       </c>
       <c r="N14">
         <v>2296000.0</v>
       </c>
       <c r="O14">
         <v>2507000.0</v>
       </c>
       <c r="P14">
         <v>2085000.0</v>
       </c>
     </row>
     <row r="15" spans="1:16">
       <c r="A15" t="s">
-        <v>161</v>
+        <v>162</v>
       </c>
       <c r="B15">
         <v>208703000.0</v>
       </c>
       <c r="C15">
         <v>184160000.0</v>
       </c>
       <c r="D15">
         <v>182156000.0</v>
       </c>
       <c r="E15">
         <v>174651000.0</v>
       </c>
       <c r="F15">
         <v>479963000.0</v>
       </c>
       <c r="G15">
         <v>282920000.0</v>
       </c>
       <c r="H15">
         <v>209178000.0</v>
       </c>
       <c r="I15">
         <v>313827000.0</v>
       </c>
       <c r="J15">
         <v>255694000.0</v>
       </c>
       <c r="K15">
         <v>154703000.0</v>
       </c>
       <c r="L15">
         <v>80909000.0</v>
       </c>
       <c r="M15">
         <v>410679000.0</v>
       </c>
       <c r="N15">
         <v>75519000.0</v>
       </c>
       <c r="O15">
         <v>2268000.0</v>
       </c>
       <c r="P15">
         <v>30644000.0</v>
       </c>
     </row>
     <row r="16" spans="1:16">
       <c r="A16" t="s">
-        <v>162</v>
+        <v>163</v>
       </c>
       <c r="B16">
         <v>509365000.0</v>
       </c>
       <c r="C16">
         <v>413179000.0</v>
       </c>
       <c r="D16">
         <v>187215000.0</v>
       </c>
       <c r="E16">
         <v>207539000.0</v>
       </c>
       <c r="F16">
         <v>521014000.0</v>
       </c>
       <c r="G16">
         <v>203284000.0</v>
       </c>
       <c r="H16">
         <v>168572000.0</v>
       </c>
       <c r="I16">
         <v>261771000.0</v>
       </c>
       <c r="J16">
         <v>213191000.0</v>
       </c>
       <c r="K16">
         <v>318926000.0</v>
       </c>
       <c r="L16">
         <v>248022000.0</v>
       </c>
       <c r="M16">
         <v>197944000.0</v>
       </c>
       <c r="N16">
         <v>303024000.0</v>
       </c>
       <c r="O16">
         <v>185623000.0</v>
       </c>
       <c r="P16">
         <v>120232000.0</v>
       </c>
     </row>
     <row r="17" spans="1:16">
       <c r="A17" t="s">
-        <v>163</v>
+        <v>164</v>
       </c>
       <c r="B17"/>
       <c r="C17"/>
       <c r="D17"/>
       <c r="E17"/>
       <c r="F17"/>
       <c r="G17"/>
       <c r="H17"/>
       <c r="I17"/>
       <c r="J17">
         <v>3021000.0</v>
       </c>
       <c r="K17">
         <v>-4089000.0</v>
       </c>
       <c r="L17">
         <v>-744000.0</v>
       </c>
       <c r="M17">
         <v>-3375000.0</v>
       </c>
       <c r="N17"/>
       <c r="O17"/>
       <c r="P17"/>
     </row>
     <row r="18" spans="1:16">
       <c r="A18" t="s">
-        <v>164</v>
+        <v>165</v>
       </c>
       <c r="B18">
         <v>539967000.0</v>
       </c>
       <c r="C18">
         <v>415393000.0</v>
       </c>
       <c r="D18">
         <v>141777000.0</v>
       </c>
       <c r="E18">
         <v>27037000.0</v>
       </c>
       <c r="F18">
         <v>920554000.0</v>
       </c>
       <c r="G18">
         <v>388556000.0</v>
       </c>
       <c r="H18">
         <v>202840000.0</v>
       </c>
       <c r="I18">
         <v>383969000.0</v>
       </c>
       <c r="J18">
         <v>227536000.0</v>
       </c>
       <c r="K18">
         <v>228586000.0</v>
       </c>
       <c r="L18">
         <v>138306000.0</v>
       </c>
       <c r="M18">
         <v>205023000.0</v>
       </c>
       <c r="N18">
         <v>116034000.0</v>
       </c>
       <c r="O18">
         <v>107053000.0</v>
       </c>
       <c r="P18">
         <v>-22421000.0</v>
       </c>
     </row>
     <row r="19" spans="1:16">
       <c r="A19" t="s">
-        <v>165</v>
+        <v>166</v>
       </c>
       <c r="B19">
         <v>-188963000.0</v>
       </c>
       <c r="C19">
         <v>17112000.0</v>
       </c>
       <c r="D19">
         <v>48574000.0</v>
       </c>
       <c r="E19">
         <v>-2226000.0</v>
       </c>
       <c r="F19">
         <v>-658000.0</v>
       </c>
       <c r="G19">
         <v>708000.0</v>
       </c>
       <c r="H19">
         <v>-45406000.0</v>
       </c>
       <c r="I19">
         <v>16204000.0</v>
       </c>
       <c r="J19">
         <v>-63786000.0</v>
       </c>
       <c r="K19">
         <v>4253000.0</v>
       </c>
       <c r="L19">
         <v>2274000.0</v>
       </c>
       <c r="M19">
         <v>22508000.0</v>
       </c>
       <c r="N19"/>
       <c r="O19"/>
       <c r="P19"/>
     </row>
     <row r="20" spans="1:16">
       <c r="A20" t="s">
-        <v>166</v>
+        <v>167</v>
       </c>
       <c r="B20"/>
       <c r="C20"/>
       <c r="D20"/>
       <c r="E20"/>
       <c r="F20"/>
       <c r="G20"/>
       <c r="H20"/>
       <c r="I20"/>
       <c r="J20"/>
       <c r="K20"/>
       <c r="L20"/>
       <c r="M20"/>
       <c r="N20"/>
       <c r="O20"/>
       <c r="P20"/>
     </row>
     <row r="21" spans="1:16">
       <c r="A21" t="s">
-        <v>167</v>
+        <v>168</v>
       </c>
       <c r="B21"/>
       <c r="C21"/>
       <c r="D21"/>
       <c r="E21"/>
       <c r="F21"/>
       <c r="G21"/>
       <c r="H21"/>
       <c r="I21"/>
       <c r="J21"/>
       <c r="K21"/>
       <c r="L21"/>
       <c r="M21"/>
       <c r="N21"/>
       <c r="O21"/>
       <c r="P21"/>
     </row>
     <row r="22" spans="1:16">
       <c r="A22" t="s">
-        <v>130</v>
+        <v>131</v>
       </c>
       <c r="B22">
         <v>233037000.0</v>
       </c>
       <c r="C22">
         <v>151491000.0</v>
       </c>
       <c r="D22">
         <v>-24700000.0</v>
       </c>
       <c r="E22">
         <v>168682000.0</v>
       </c>
       <c r="F22">
         <v>422978000.0</v>
       </c>
       <c r="G22">
         <v>218438000.0</v>
       </c>
       <c r="H22">
         <v>135692000.0</v>
       </c>
       <c r="I22">
         <v>208004000.0</v>
       </c>
       <c r="J22">
         <v>126524000.0</v>
       </c>
       <c r="K22">
         <v>141865000.0</v>
       </c>
       <c r="L22">
         <v>120217000.0</v>
       </c>
       <c r="M22">
         <v>32555000.0</v>
       </c>
       <c r="N22">
         <v>70225000.0</v>
       </c>
       <c r="O22">
         <v>35222000.0</v>
       </c>
       <c r="P22">
         <v>-8530000.0</v>
       </c>
     </row>
     <row r="23" spans="1:16">
       <c r="A23" t="s">
-        <v>168</v>
+        <v>169</v>
       </c>
       <c r="B23">
         <v>-602000.0</v>
       </c>
       <c r="C23">
         <v>-20103000.0</v>
       </c>
       <c r="D23">
         <v>-15000.0</v>
       </c>
       <c r="E23">
         <v>-4713000.0</v>
       </c>
       <c r="F23">
         <v>-18428000.0</v>
       </c>
       <c r="G23">
         <v>-24536000.0</v>
       </c>
       <c r="H23">
         <v>7661000.0</v>
       </c>
       <c r="I23">
         <v>-4148000.0</v>
       </c>
       <c r="J23">
         <v>-4331000.0</v>
       </c>
       <c r="K23">
         <v>118000.0</v>
       </c>
       <c r="L23">
         <v>-8741000.0</v>
       </c>
       <c r="M23">
         <v>-66503000.0</v>
       </c>
       <c r="N23">
         <v>-38114000.0</v>
       </c>
       <c r="O23">
         <v>67284000.0</v>
       </c>
       <c r="P23">
         <v>-21783000.0</v>
       </c>
     </row>
     <row r="24" spans="1:16">
       <c r="A24" t="s">
-        <v>169</v>
+        <v>170</v>
       </c>
       <c r="B24">
         <v>18497000.0</v>
       </c>
       <c r="C24">
         <v>-6580000.0</v>
       </c>
       <c r="D24">
         <v>65269000.0</v>
       </c>
       <c r="E24">
         <v>-5226000.0</v>
       </c>
       <c r="F24">
         <v>70000.0</v>
       </c>
       <c r="G24">
         <v>-200000.0</v>
       </c>
       <c r="H24">
         <v>-45406000.0</v>
       </c>
       <c r="I24">
         <v>366000.0</v>
       </c>
       <c r="J24">
         <v>387000.0</v>
       </c>
       <c r="K24">
         <v>-799000.0</v>
       </c>
       <c r="L24">
         <v>-18000.0</v>
       </c>
       <c r="M24">
         <v>631000.0</v>
       </c>
       <c r="N24">
         <v>379000.0</v>
       </c>
       <c r="O24">
         <v>-356000.0</v>
       </c>
       <c r="P24">
         <v>72000.0</v>
       </c>
     </row>
     <row r="25" spans="1:16">
       <c r="A25" t="s">
-        <v>170</v>
+        <v>171</v>
       </c>
       <c r="B25">
         <v>277421000.0</v>
       </c>
       <c r="C25">
         <v>-8694000.0</v>
       </c>
       <c r="D25">
         <v>-17380000.0</v>
       </c>
       <c r="E25">
         <v>14763000.0</v>
       </c>
       <c r="F25">
         <v>-30960000.0</v>
       </c>
       <c r="G25">
         <v>1998000.0</v>
       </c>
       <c r="H25">
         <v>-22800000.0</v>
       </c>
       <c r="I25">
         <v>-97000.0</v>
       </c>
       <c r="J25">
         <v>-163182000.0</v>
       </c>
       <c r="K25">
         <v>-1733000.0</v>
       </c>
       <c r="L25">
         <v>1692000.0</v>
       </c>
       <c r="M25">
         <v>6870000.0</v>
       </c>
       <c r="N25">
         <v>3841000.0</v>
       </c>
       <c r="O25">
         <v>6598000.0</v>
       </c>
       <c r="P25">
         <v>-1743000.0</v>
       </c>
     </row>
     <row r="26" spans="1:16">
       <c r="A26" t="s">
-        <v>171</v>
+        <v>172</v>
       </c>
       <c r="B26">
         <v>-74591000.0</v>
       </c>
       <c r="C26">
         <v>-10842000.0</v>
       </c>
       <c r="D26">
         <v>-47002000.0</v>
       </c>
       <c r="E26">
         <v>-147537000.0</v>
       </c>
       <c r="F26">
         <v>-104150000.0</v>
       </c>
       <c r="G26">
         <v>-44334000.0</v>
       </c>
       <c r="H26">
         <v>-51175000.0</v>
       </c>
       <c r="I26">
         <v>-33766000.0</v>
       </c>
       <c r="J26">
         <v>-12487000.0</v>
       </c>
       <c r="K26">
         <v>-3314000.0</v>
       </c>
       <c r="L26">
         <v>-7706000.0</v>
       </c>
       <c r="M26">
         <v>164182000.0</v>
       </c>
       <c r="N26"/>
       <c r="O26"/>
       <c r="P26"/>
     </row>
     <row r="27" spans="1:16">
       <c r="A27" t="s">
-        <v>172</v>
+        <v>173</v>
       </c>
       <c r="B27">
         <v>230261000.0</v>
       </c>
       <c r="C27">
         <v>161445000.0</v>
       </c>
       <c r="D27">
         <v>158189000.0</v>
       </c>
       <c r="E27">
         <v>128938000.0</v>
       </c>
       <c r="F27">
         <v>167938000.0</v>
       </c>
       <c r="G27">
         <v>133623000.0</v>
       </c>
       <c r="H27">
         <v>124212000.0</v>
       </c>
       <c r="I27">
         <v>123037000.0</v>
       </c>
       <c r="J27">
         <v>96295000.0</v>
       </c>
       <c r="K27">
         <v>77050000.0</v>
       </c>
       <c r="L27">
         <v>46131000.0</v>
       </c>
       <c r="M27">
         <v>119756000.0</v>
       </c>
       <c r="N27">
         <v>48539000.0</v>
       </c>
       <c r="O27">
         <v>42044000.0</v>
       </c>
       <c r="P27">
         <v>24371000.0</v>
       </c>
     </row>
     <row r="28" spans="1:16">
       <c r="A28" t="s">
-        <v>173</v>
+        <v>174</v>
       </c>
       <c r="B28">
         <v>-283896000.0</v>
       </c>
       <c r="C28">
         <v>-215105000.0</v>
       </c>
       <c r="D28">
         <v>-229173000.0</v>
       </c>
       <c r="E28">
         <v>-326901000.0</v>
       </c>
       <c r="F28">
         <v>-602541000.0</v>
       </c>
       <c r="G28">
         <v>-351790000.0</v>
       </c>
       <c r="H28">
         <v>-252692000.0</v>
       </c>
       <c r="I28">
         <v>-351741000.0</v>
       </c>
       <c r="J28">
         <v>-272512000.0</v>
       </c>
       <c r="K28">
         <v>-157899000.0</v>
       </c>
       <c r="L28">
         <v>-89740000.0</v>
       </c>
       <c r="M28">
         <v>-329155000.0</v>
       </c>
       <c r="N28">
         <v>-73503000.0</v>
       </c>
       <c r="O28">
         <v>67284000.0</v>
       </c>
       <c r="P28">
         <v>-52427000.0</v>
       </c>
     </row>
     <row r="29" spans="1:16">
       <c r="A29" t="s">
-        <v>174</v>
+        <v>175</v>
       </c>
       <c r="B29">
         <v>576297000.0</v>
       </c>
       <c r="C29">
         <v>427485000.0</v>
       </c>
       <c r="D29">
         <v>158472000.0</v>
       </c>
       <c r="E29">
         <v>32994000.0</v>
       </c>
       <c r="F29">
         <v>936980000.0</v>
       </c>
       <c r="G29">
         <v>429215000.0</v>
       </c>
       <c r="H29">
         <v>209307000.0</v>
       </c>
       <c r="I29">
         <v>390889000.0</v>
       </c>
       <c r="J29">
         <v>233183000.0</v>
       </c>
       <c r="K29">
         <v>231456000.0</v>
       </c>
       <c r="L29">
         <v>142302000.0</v>
       </c>
       <c r="M29">
         <v>208911000.0</v>
       </c>
       <c r="N29">
         <v>117657000.0</v>
       </c>
       <c r="O29">
         <v>110735000.0</v>
       </c>
       <c r="P29">
         <v>-19904000.0</v>
       </c>
     </row>
     <row r="30" spans="1:16">
       <c r="A30" t="s">
-        <v>175</v>
+        <v>176</v>
       </c>
       <c r="B30">
         <v>-195972000.0</v>
       </c>
       <c r="C30">
         <v>17112000.0</v>
       </c>
       <c r="D30">
         <v>48574000.0</v>
       </c>
       <c r="E30">
         <v>-11183000.0</v>
       </c>
       <c r="F30">
         <v>-17014000.0</v>
       </c>
       <c r="G30">
         <v>-39951000.0</v>
       </c>
       <c r="H30">
         <v>-51873000.0</v>
       </c>
       <c r="I30">
         <v>9284000.0</v>
       </c>
@@ -18666,2918 +18867,2959 @@
       <c r="P30">
         <v>-31224000.0</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet6.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:BC30"/>
+  <dimension ref="A1:BD30"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="44.703" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="12.854" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:55">
+    <row r="1" spans="1:56">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>77</v>
       </c>
       <c r="C1" t="s">
+        <v>78</v>
+      </c>
+      <c r="D1" t="s">
         <v>1</v>
-      </c>
-[...1 lines deleted...]
-        <v>78</v>
       </c>
       <c r="E1" t="s">
         <v>79</v>
       </c>
       <c r="F1" t="s">
         <v>80</v>
       </c>
       <c r="G1" t="s">
+        <v>81</v>
+      </c>
+      <c r="H1" t="s">
         <v>2</v>
-      </c>
-[...1 lines deleted...]
-        <v>81</v>
       </c>
       <c r="I1" t="s">
         <v>82</v>
       </c>
       <c r="J1" t="s">
         <v>83</v>
       </c>
       <c r="K1" t="s">
+        <v>84</v>
+      </c>
+      <c r="L1" t="s">
         <v>3</v>
-      </c>
-[...1 lines deleted...]
-        <v>84</v>
       </c>
       <c r="M1" t="s">
         <v>85</v>
       </c>
       <c r="N1" t="s">
         <v>86</v>
       </c>
       <c r="O1" t="s">
+        <v>87</v>
+      </c>
+      <c r="P1" t="s">
         <v>4</v>
-      </c>
-[...1 lines deleted...]
-        <v>87</v>
       </c>
       <c r="Q1" t="s">
         <v>88</v>
       </c>
       <c r="R1" t="s">
         <v>89</v>
       </c>
       <c r="S1" t="s">
+        <v>90</v>
+      </c>
+      <c r="T1" t="s">
         <v>5</v>
-      </c>
-[...1 lines deleted...]
-        <v>90</v>
       </c>
       <c r="U1" t="s">
         <v>91</v>
       </c>
       <c r="V1" t="s">
         <v>92</v>
       </c>
       <c r="W1" t="s">
+        <v>93</v>
+      </c>
+      <c r="X1" t="s">
         <v>6</v>
-      </c>
-[...1 lines deleted...]
-        <v>93</v>
       </c>
       <c r="Y1" t="s">
         <v>94</v>
       </c>
       <c r="Z1" t="s">
         <v>95</v>
       </c>
       <c r="AA1" t="s">
+        <v>96</v>
+      </c>
+      <c r="AB1" t="s">
         <v>7</v>
-      </c>
-[...1 lines deleted...]
-        <v>96</v>
       </c>
       <c r="AC1" t="s">
         <v>97</v>
       </c>
       <c r="AD1" t="s">
         <v>98</v>
       </c>
       <c r="AE1" t="s">
+        <v>99</v>
+      </c>
+      <c r="AF1" t="s">
         <v>8</v>
-      </c>
-[...1 lines deleted...]
-        <v>99</v>
       </c>
       <c r="AG1" t="s">
         <v>100</v>
       </c>
       <c r="AH1" t="s">
         <v>101</v>
       </c>
       <c r="AI1" t="s">
+        <v>102</v>
+      </c>
+      <c r="AJ1" t="s">
         <v>9</v>
-      </c>
-[...1 lines deleted...]
-        <v>102</v>
       </c>
       <c r="AK1" t="s">
         <v>103</v>
       </c>
       <c r="AL1" t="s">
         <v>104</v>
       </c>
       <c r="AM1" t="s">
+        <v>105</v>
+      </c>
+      <c r="AN1" t="s">
         <v>10</v>
-      </c>
-[...1 lines deleted...]
-        <v>105</v>
       </c>
       <c r="AO1" t="s">
         <v>106</v>
       </c>
       <c r="AP1" t="s">
         <v>107</v>
       </c>
       <c r="AQ1" t="s">
+        <v>108</v>
+      </c>
+      <c r="AR1" t="s">
         <v>11</v>
-      </c>
-[...1 lines deleted...]
-        <v>108</v>
       </c>
       <c r="AS1" t="s">
         <v>109</v>
       </c>
       <c r="AT1" t="s">
         <v>110</v>
       </c>
       <c r="AU1" t="s">
+        <v>111</v>
+      </c>
+      <c r="AV1" t="s">
         <v>12</v>
-      </c>
-[...1 lines deleted...]
-        <v>111</v>
       </c>
       <c r="AW1" t="s">
         <v>112</v>
       </c>
       <c r="AX1" t="s">
         <v>113</v>
       </c>
       <c r="AY1" t="s">
+        <v>114</v>
+      </c>
+      <c r="AZ1" t="s">
         <v>13</v>
-      </c>
-[...1 lines deleted...]
-        <v>114</v>
       </c>
       <c r="BA1" t="s">
         <v>115</v>
       </c>
       <c r="BB1" t="s">
         <v>116</v>
       </c>
       <c r="BC1" t="s">
+        <v>117</v>
+      </c>
+      <c r="BD1" t="s">
         <v>14</v>
       </c>
     </row>
-    <row r="2" spans="1:55">
+    <row r="2" spans="1:56">
       <c r="A2" t="s">
-        <v>148</v>
+        <v>149</v>
       </c>
       <c r="B2">
+        <v>153738000.0</v>
+      </c>
+      <c r="C2">
         <v>509365000.0</v>
       </c>
-      <c r="C2">
+      <c r="D2">
         <v>282435000.0</v>
       </c>
-      <c r="D2">
+      <c r="E2">
         <v>222516000.0</v>
       </c>
-      <c r="E2">
+      <c r="F2">
         <v>185376000.0</v>
       </c>
-      <c r="F2">
+      <c r="G2">
         <v>413179000.0</v>
       </c>
-      <c r="G2">
+      <c r="H2">
         <v>146065000.0</v>
       </c>
-      <c r="H2">
+      <c r="I2">
         <v>151243000.0</v>
       </c>
-      <c r="I2">
+      <c r="J2">
         <v>103253000.0</v>
       </c>
-      <c r="J2">
+      <c r="K2">
         <v>187215000.0</v>
       </c>
-      <c r="K2">
+      <c r="L2">
         <v>148218000.0</v>
       </c>
-      <c r="L2">
+      <c r="M2">
         <v>160814000.0</v>
       </c>
-      <c r="M2">
+      <c r="N2">
         <v>135385000.0</v>
       </c>
-      <c r="N2">
+      <c r="O2">
         <v>207539000.0</v>
       </c>
-      <c r="O2">
+      <c r="P2">
         <v>148946000.0</v>
       </c>
-      <c r="P2">
+      <c r="Q2">
         <v>139434000.0</v>
       </c>
-      <c r="Q2">
+      <c r="R2">
         <v>131055000.0</v>
       </c>
-      <c r="R2">
+      <c r="S2">
         <v>521014000.0</v>
       </c>
-      <c r="S2">
+      <c r="T2">
         <v>279733000.0</v>
       </c>
-      <c r="T2">
+      <c r="U2">
         <v>197528000.0</v>
       </c>
-      <c r="U2">
+      <c r="V2">
         <v>156483000.0</v>
       </c>
-      <c r="V2">
+      <c r="W2">
         <v>203284000.0</v>
       </c>
-      <c r="W2">
+      <c r="X2">
         <v>86149000.0</v>
       </c>
-      <c r="X2">
+      <c r="Y2">
         <v>93671000.0</v>
       </c>
-      <c r="Y2">
+      <c r="Z2">
         <v>124755000.0</v>
       </c>
-      <c r="Z2">
+      <c r="AA2">
         <v>168572000.0</v>
       </c>
-      <c r="AA2">
+      <c r="AB2">
         <v>49642000.0</v>
       </c>
-      <c r="AB2">
+      <c r="AC2">
         <v>109042000.0</v>
       </c>
-      <c r="AC2">
+      <c r="AD2">
         <v>69481000.0</v>
       </c>
-      <c r="AD2">
+      <c r="AE2">
         <v>261771000.0</v>
       </c>
-      <c r="AE2">
+      <c r="AF2">
         <v>87668000.0</v>
       </c>
-      <c r="AF2">
+      <c r="AG2">
         <v>133424000.0</v>
       </c>
-      <c r="AG2">
+      <c r="AH2">
         <v>131588000.0</v>
       </c>
-      <c r="AH2">
+      <c r="AI2">
         <v>213894000.0</v>
       </c>
-      <c r="AI2">
+      <c r="AJ2">
         <v>127600000.0</v>
       </c>
-      <c r="AJ2">
+      <c r="AK2">
         <v>179884000.0</v>
       </c>
-      <c r="AK2">
+      <c r="AL2">
         <v>156327000.0</v>
       </c>
-      <c r="AL2">
+      <c r="AM2">
         <v>318926000.0</v>
       </c>
-      <c r="AM2">
+      <c r="AN2">
         <v>202611000.0</v>
       </c>
-      <c r="AN2">
+      <c r="AO2">
         <v>113127000.0</v>
       </c>
-      <c r="AO2">
+      <c r="AP2">
         <v>90554000.0</v>
       </c>
-      <c r="AP2">
+      <c r="AQ2">
         <v>248022000.0</v>
       </c>
-      <c r="AQ2">
+      <c r="AR2">
         <v>87836000.0</v>
       </c>
-      <c r="AR2">
+      <c r="AS2">
         <v>127635000.0</v>
       </c>
-      <c r="AS2">
+      <c r="AT2">
         <v>97859000.0</v>
       </c>
-      <c r="AT2">
+      <c r="AU2">
         <v>197944000.0</v>
       </c>
-      <c r="AU2">
+      <c r="AV2">
         <v>142098000.0</v>
       </c>
-      <c r="AV2">
+      <c r="AW2">
         <v>158006000.0</v>
       </c>
-      <c r="AW2">
+      <c r="AX2">
         <v>263366000.0</v>
       </c>
-      <c r="AX2">
+      <c r="AY2">
         <v>303024000.0</v>
       </c>
-      <c r="AY2">
+      <c r="AZ2">
         <v>160852000.0</v>
       </c>
-      <c r="AZ2">
+      <c r="BA2">
         <v>189300000.0</v>
       </c>
-      <c r="BA2">
+      <c r="BB2">
         <v>174060000.0</v>
       </c>
-      <c r="BB2">
+      <c r="BC2">
         <v>185623000.0</v>
       </c>
-      <c r="BC2">
+      <c r="BD2">
         <v>169923000.0</v>
       </c>
     </row>
-    <row r="3" spans="1:55">
+    <row r="3" spans="1:56">
       <c r="A3" t="s">
-        <v>149</v>
+        <v>150</v>
       </c>
       <c r="B3">
+        <v>13668000</v>
+      </c>
+      <c r="C3">
         <v>12790000</v>
       </c>
-      <c r="C3">
+      <c r="D3">
         <v>9159000</v>
       </c>
-      <c r="D3">
+      <c r="E3">
         <v>19315000</v>
       </c>
-      <c r="E3">
+      <c r="F3">
         <v>4752000</v>
       </c>
-      <c r="F3">
+      <c r="G3">
         <v>3104000</v>
       </c>
-      <c r="G3">
+      <c r="H3">
         <v>2311000</v>
       </c>
-      <c r="H3">
+      <c r="I3">
         <v>2077000</v>
       </c>
-      <c r="I3">
+      <c r="J3">
         <v>2338000</v>
       </c>
-      <c r="J3">
+      <c r="K3">
         <v>5366000</v>
       </c>
-      <c r="K3">
+      <c r="L3">
         <v>5281000</v>
       </c>
-      <c r="L3">
+      <c r="M3">
         <v>4730000</v>
       </c>
-      <c r="M3">
+      <c r="N3">
         <v>5580000</v>
       </c>
-      <c r="N3">
+      <c r="O3">
         <v>1104000</v>
       </c>
-      <c r="O3">
+      <c r="P3">
         <v>2029000</v>
       </c>
-      <c r="P3">
+      <c r="Q3">
         <v>1134000</v>
       </c>
-      <c r="Q3">
+      <c r="R3">
         <v>336000</v>
       </c>
-      <c r="R3">
+      <c r="S3">
         <v>2458000</v>
       </c>
-      <c r="S3">
+      <c r="T3">
         <v>4536000</v>
       </c>
-      <c r="T3">
+      <c r="U3">
         <v>1789000</v>
       </c>
-      <c r="U3">
+      <c r="V3">
         <v>6562000</v>
       </c>
-      <c r="V3">
+      <c r="W3">
         <v>3539000</v>
       </c>
-      <c r="W3">
+      <c r="X3">
         <v>9450000</v>
       </c>
-      <c r="X3">
+      <c r="Y3">
         <v>9551000</v>
       </c>
-      <c r="Y3">
+      <c r="Z3">
         <v>8519000</v>
       </c>
-      <c r="Z3">
+      <c r="AA3">
         <v>13139000</v>
       </c>
-      <c r="AA3">
+      <c r="AB3">
         <v>935000</v>
       </c>
-      <c r="AB3">
+      <c r="AC3">
         <v>945000</v>
       </c>
-      <c r="AC3">
+      <c r="AD3">
         <v>2415000</v>
       </c>
-      <c r="AD3">
+      <c r="AE3">
         <v>2172000</v>
       </c>
-      <c r="AE3">
+      <c r="AF3">
         <v>2032000</v>
       </c>
-      <c r="AF3">
+      <c r="AG3">
         <v>1755000</v>
       </c>
-      <c r="AG3">
+      <c r="AH3">
         <v>2074000</v>
       </c>
-      <c r="AH3">
+      <c r="AI3">
         <v>1059000</v>
       </c>
-      <c r="AI3">
+      <c r="AJ3">
         <v>1094000</v>
       </c>
-      <c r="AJ3">
+      <c r="AK3">
         <v>1540000</v>
       </c>
-      <c r="AK3">
+      <c r="AL3">
         <v>1215000</v>
       </c>
-      <c r="AL3">
+      <c r="AM3">
         <v>1798000</v>
       </c>
-      <c r="AM3">
+      <c r="AN3">
         <v>133000</v>
       </c>
-      <c r="AN3">
+      <c r="AO3">
         <v>451000</v>
       </c>
-      <c r="AO3">
+      <c r="AP3">
         <v>1297000</v>
       </c>
-      <c r="AP3">
+      <c r="AQ3">
         <v>989000</v>
       </c>
-      <c r="AQ3">
+      <c r="AR3">
         <v>1094000</v>
       </c>
-      <c r="AR3">
+      <c r="AS3">
         <v>800000</v>
       </c>
-      <c r="AS3">
+      <c r="AT3">
         <v>1533000</v>
       </c>
-      <c r="AT3">
+      <c r="AU3">
         <v>569000</v>
       </c>
-      <c r="AU3">
+      <c r="AV3">
         <v>1507000</v>
       </c>
-      <c r="AV3">
+      <c r="AW3">
         <v>1592000</v>
       </c>
-      <c r="AW3">
+      <c r="AX3">
         <v>72000</v>
       </c>
-      <c r="AX3">
+      <c r="AY3">
         <v>717000</v>
       </c>
-      <c r="AY3">
+      <c r="AZ3">
         <v>372000</v>
       </c>
-      <c r="AZ3">
+      <c r="BA3">
         <v>511000</v>
       </c>
-      <c r="BA3">
+      <c r="BB3">
         <v>355000</v>
       </c>
-      <c r="BB3">
+      <c r="BC3">
         <v>385000</v>
       </c>
-      <c r="BC3">
+      <c r="BD3">
         <v>469000</v>
       </c>
     </row>
-    <row r="4" spans="1:55">
+    <row r="4" spans="1:56">
       <c r="A4" t="s">
-        <v>150</v>
+        <v>151</v>
       </c>
       <c r="B4"/>
       <c r="C4"/>
       <c r="D4"/>
       <c r="E4"/>
       <c r="F4"/>
       <c r="G4"/>
       <c r="H4"/>
       <c r="I4"/>
       <c r="J4"/>
       <c r="K4"/>
       <c r="L4"/>
       <c r="M4"/>
-      <c r="N4">
+      <c r="N4"/>
+      <c r="O4">
         <v>-72483000.0</v>
       </c>
-      <c r="O4">
+      <c r="P4">
         <v>54488000.0</v>
       </c>
-      <c r="P4">
+      <c r="Q4">
         <v>16392000.0</v>
       </c>
-      <c r="Q4">
+      <c r="R4">
         <v>12848000.0</v>
       </c>
-      <c r="R4">
+      <c r="S4">
         <v>-388818000.0</v>
       </c>
-      <c r="S4">
+      <c r="T4">
         <v>239304000.0</v>
       </c>
-      <c r="T4">
+      <c r="U4">
         <v>85519000.0</v>
       </c>
-      <c r="U4">
+      <c r="V4">
         <v>38611000.0</v>
       </c>
-      <c r="V4">
+      <c r="W4">
         <v>-46009000.0</v>
       </c>
-      <c r="W4">
+      <c r="X4">
         <v>117225000.0</v>
       </c>
-      <c r="X4">
+      <c r="Y4">
         <v>-7033000.0</v>
       </c>
-      <c r="Y4">
+      <c r="Z4">
         <v>-31077000.0</v>
       </c>
-      <c r="Z4">
+      <c r="AA4">
         <v>-41641000.0</v>
       </c>
-      <c r="AA4">
+      <c r="AB4">
         <v>117334000.0</v>
       </c>
-      <c r="AB4">
+      <c r="AC4">
         <v>-58905000.0</v>
       </c>
-      <c r="AC4">
+      <c r="AD4">
         <v>39729000.0</v>
       </c>
-      <c r="AD4">
+      <c r="AE4">
         <v>-193416000.0</v>
       </c>
-      <c r="AE4">
+      <c r="AF4">
         <v>173880000.0</v>
       </c>
-      <c r="AF4">
+      <c r="AG4">
         <v>-44577000.0</v>
       </c>
-      <c r="AG4">
+      <c r="AH4">
         <v>2831000.0</v>
       </c>
-      <c r="AH4">
+      <c r="AI4">
         <v>-83702000.0</v>
       </c>
-      <c r="AI4">
+      <c r="AJ4">
         <v>85591000.0</v>
       </c>
-      <c r="AJ4">
+      <c r="AK4">
         <v>-52284000.0</v>
       </c>
-      <c r="AK4">
+      <c r="AL4">
         <v>23557000.0</v>
       </c>
-      <c r="AL4">
+      <c r="AM4">
         <v>-162599000.0</v>
       </c>
-      <c r="AM4">
+      <c r="AN4">
         <v>116315000.0</v>
       </c>
-      <c r="AN4">
+      <c r="AO4">
         <v>89484000.0</v>
       </c>
-      <c r="AO4">
+      <c r="AP4">
         <v>22573000.0</v>
       </c>
-      <c r="AP4">
+      <c r="AQ4">
         <v>-157468000.0</v>
       </c>
-      <c r="AQ4">
+      <c r="AR4">
         <v>160186000.0</v>
       </c>
-      <c r="AR4">
+      <c r="AS4">
         <v>-39799000.0</v>
       </c>
-      <c r="AS4">
+      <c r="AT4">
         <v>29776000.0</v>
       </c>
-      <c r="AT4">
+      <c r="AU4">
         <v>-100085000.0</v>
       </c>
-      <c r="AU4">
+      <c r="AV4">
         <v>55846000.0</v>
       </c>
-      <c r="AV4">
+      <c r="AW4">
         <v>-15908000.0</v>
       </c>
-      <c r="AW4">
+      <c r="AX4">
         <v>-105360000.0</v>
       </c>
-      <c r="AX4">
+      <c r="AY4">
         <v>-39658000.0</v>
       </c>
-      <c r="AY4"/>
       <c r="AZ4"/>
       <c r="BA4"/>
       <c r="BB4"/>
       <c r="BC4"/>
-    </row>
-    <row r="5" spans="1:55">
+      <c r="BD4"/>
+    </row>
+    <row r="5" spans="1:56">
       <c r="A5" t="s">
-        <v>151</v>
+        <v>152</v>
       </c>
       <c r="B5"/>
       <c r="C5"/>
       <c r="D5"/>
       <c r="E5"/>
       <c r="F5"/>
       <c r="G5"/>
       <c r="H5"/>
       <c r="I5"/>
       <c r="J5"/>
       <c r="K5"/>
       <c r="L5"/>
       <c r="M5"/>
-      <c r="N5">
+      <c r="N5"/>
+      <c r="O5">
         <v>-35322000.0</v>
       </c>
-      <c r="O5">
+      <c r="P5">
         <v>14893000.0</v>
       </c>
-      <c r="P5">
+      <c r="Q5">
         <v>20307000.0</v>
       </c>
-      <c r="Q5">
+      <c r="R5">
         <v>-34102000.0</v>
       </c>
-      <c r="R5">
+      <c r="S5">
         <v>2503000.0</v>
       </c>
-      <c r="S5">
+      <c r="T5">
         <v>-24916000.0</v>
       </c>
-      <c r="T5">
+      <c r="U5">
         <v>-8375000.0</v>
       </c>
-      <c r="U5">
+      <c r="V5">
         <v>18860000.0</v>
       </c>
-      <c r="V5">
+      <c r="W5">
         <v>-31427000.0</v>
       </c>
-      <c r="W5">
+      <c r="X5">
         <v>5316000.0</v>
       </c>
-      <c r="X5">
+      <c r="Y5">
         <v>11398000.0</v>
       </c>
-      <c r="Y5">
+      <c r="Z5">
         <v>-11761000.0</v>
       </c>
-      <c r="Z5">
+      <c r="AA5">
         <v>-5268000.0</v>
       </c>
-      <c r="AA5">
+      <c r="AB5">
         <v>5037000.0</v>
       </c>
-      <c r="AB5">
+      <c r="AC5">
         <v>-21169000.0</v>
       </c>
-      <c r="AC5">
+      <c r="AD5">
         <v>6700000.0</v>
       </c>
-      <c r="AD5">
+      <c r="AE5">
         <v>3898000.0</v>
       </c>
-      <c r="AE5">
+      <c r="AF5">
         <v>12820000.0</v>
       </c>
-      <c r="AF5">
+      <c r="AG5">
         <v>-16093000.0</v>
       </c>
-      <c r="AG5">
+      <c r="AH5">
         <v>2376000.0</v>
       </c>
-      <c r="AH5">
+      <c r="AI5">
         <v>-3601000.0</v>
       </c>
-      <c r="AI5">
+      <c r="AJ5">
         <v>-132714000.0</v>
       </c>
-      <c r="AJ5">
+      <c r="AK5">
         <v>-368000.0</v>
       </c>
-      <c r="AK5">
+      <c r="AL5">
         <v>-1349000.0</v>
       </c>
-      <c r="AL5">
+      <c r="AM5">
         <v>-5683000.0</v>
       </c>
-      <c r="AM5">
+      <c r="AN5">
         <v>1420000.0</v>
       </c>
-      <c r="AN5">
+      <c r="AO5">
         <v>2405000.0</v>
       </c>
-      <c r="AO5">
+      <c r="AP5">
         <v>1721000.0</v>
       </c>
-      <c r="AP5">
+      <c r="AQ5">
         <v>-3625000.0</v>
       </c>
-      <c r="AQ5">
+      <c r="AR5">
         <v>-3326000.0</v>
       </c>
-      <c r="AR5">
+      <c r="AS5">
         <v>-2342000.0</v>
       </c>
-      <c r="AS5">
+      <c r="AT5">
         <v>207000.0</v>
       </c>
-      <c r="AT5">
+      <c r="AU5">
         <v>-3125000.0</v>
       </c>
-      <c r="AU5">
+      <c r="AV5">
         <v>-303000.0</v>
       </c>
-      <c r="AV5">
+      <c r="AW5">
         <v>2121000.0</v>
       </c>
-      <c r="AW5">
+      <c r="AX5">
         <v>-12544000.0</v>
       </c>
-      <c r="AX5">
+      <c r="AY5">
         <v>10260000.0</v>
       </c>
-      <c r="AY5"/>
       <c r="AZ5"/>
       <c r="BA5"/>
       <c r="BB5"/>
       <c r="BC5"/>
-    </row>
-    <row r="6" spans="1:55">
+      <c r="BD5"/>
+    </row>
+    <row r="6" spans="1:56">
       <c r="A6" t="s">
-        <v>152</v>
+        <v>153</v>
       </c>
       <c r="B6">
+        <v>114811000.0</v>
+      </c>
+      <c r="C6">
         <v>-355627000.0</v>
       </c>
-      <c r="C6">
+      <c r="D6">
         <v>226930000.0</v>
       </c>
-      <c r="D6">
+      <c r="E6">
         <v>59919000.0</v>
       </c>
-      <c r="E6">
+      <c r="F6">
         <v>37140000.0</v>
       </c>
-      <c r="F6">
+      <c r="G6">
         <v>-227803000.0</v>
       </c>
-      <c r="G6">
+      <c r="H6">
         <v>267114000.0</v>
       </c>
-      <c r="H6">
+      <c r="I6">
         <v>-5178000.0</v>
       </c>
-      <c r="I6">
+      <c r="J6">
         <v>47990000.0</v>
       </c>
-      <c r="J6">
+      <c r="K6">
         <v>-83962000.0</v>
       </c>
-      <c r="K6">
+      <c r="L6">
         <v>38997000.0</v>
       </c>
-      <c r="L6">
+      <c r="M6">
         <v>-12596000.0</v>
       </c>
-      <c r="M6">
+      <c r="N6">
         <v>25429000.0</v>
       </c>
-      <c r="N6">
+      <c r="O6">
         <v>-72154000.0</v>
       </c>
-      <c r="O6">
+      <c r="P6">
         <v>58593000.0</v>
       </c>
-      <c r="P6">
+      <c r="Q6">
         <v>9512000.0</v>
       </c>
-      <c r="Q6">
+      <c r="R6">
         <v>8379000.0</v>
       </c>
-      <c r="R6">
+      <c r="S6">
         <v>-389959000.0</v>
       </c>
-      <c r="S6">
+      <c r="T6">
         <v>241281000.0</v>
       </c>
-      <c r="T6">
+      <c r="U6">
         <v>82205000.0</v>
       </c>
-      <c r="U6">
+      <c r="V6">
         <v>41045000.0</v>
       </c>
-      <c r="V6">
+      <c r="W6">
         <v>-46801000.0</v>
       </c>
-      <c r="W6">
+      <c r="X6">
         <v>117135000.0</v>
       </c>
-      <c r="X6">
+      <c r="Y6">
         <v>-7522000.0</v>
       </c>
-      <c r="Y6">
+      <c r="Z6">
         <v>-31084000.0</v>
       </c>
-      <c r="Z6">
+      <c r="AA6">
         <v>-43817000.0</v>
       </c>
-      <c r="AA6">
+      <c r="AB6">
         <v>118930000.0</v>
       </c>
-      <c r="AB6">
+      <c r="AC6">
         <v>-59400000.0</v>
       </c>
-      <c r="AC6">
+      <c r="AD6">
         <v>39561000.0</v>
       </c>
-      <c r="AD6">
+      <c r="AE6">
         <v>-192290000.0</v>
       </c>
-      <c r="AE6">
+      <c r="AF6">
         <v>174103000.0</v>
       </c>
-      <c r="AF6">
+      <c r="AG6">
         <v>-45756000.0</v>
       </c>
-      <c r="AG6">
+      <c r="AH6">
         <v>1836000.0</v>
       </c>
-      <c r="AH6">
+      <c r="AI6">
         <v>-82306000.0</v>
       </c>
-      <c r="AI6">
+      <c r="AJ6">
         <v>85591000.0</v>
       </c>
-      <c r="AJ6">
+      <c r="AK6">
         <v>-52284000.0</v>
       </c>
-      <c r="AK6">
+      <c r="AL6">
         <v>23557000.0</v>
       </c>
-      <c r="AL6">
+      <c r="AM6">
         <v>-162599000.0</v>
       </c>
-      <c r="AM6">
+      <c r="AN6">
         <v>116315000.0</v>
       </c>
-      <c r="AN6">
+      <c r="AO6">
         <v>89484000.0</v>
       </c>
-      <c r="AO6">
+      <c r="AP6">
         <v>22573000.0</v>
       </c>
-      <c r="AP6">
+      <c r="AQ6">
         <v>-157468000.0</v>
       </c>
-      <c r="AQ6">
+      <c r="AR6">
         <v>160186000.0</v>
       </c>
-      <c r="AR6">
+      <c r="AS6">
         <v>-39799000.0</v>
       </c>
-      <c r="AS6">
+      <c r="AT6">
         <v>29776000.0</v>
       </c>
-      <c r="AT6">
+      <c r="AU6">
         <v>-100085000.0</v>
       </c>
-      <c r="AU6">
+      <c r="AV6">
         <v>55846000.0</v>
       </c>
-      <c r="AV6">
+      <c r="AW6">
         <v>-15908000.0</v>
       </c>
-      <c r="AW6">
+      <c r="AX6">
         <v>-105360000.0</v>
       </c>
-      <c r="AX6">
+      <c r="AY6">
         <v>-39658000.0</v>
       </c>
-      <c r="AY6">
+      <c r="AZ6">
         <v>142172000.0</v>
       </c>
-      <c r="AZ6">
+      <c r="BA6">
         <v>-28448000.0</v>
       </c>
-      <c r="BA6">
+      <c r="BB6">
         <v>15240000.0</v>
       </c>
-      <c r="BB6">
+      <c r="BC6">
         <v>-11563000.0</v>
       </c>
-      <c r="BC6">
+      <c r="BD6">
         <v>15700000.0</v>
       </c>
     </row>
-    <row r="7" spans="1:55">
+    <row r="7" spans="1:56">
       <c r="A7" t="s">
-        <v>153</v>
+        <v>154</v>
       </c>
       <c r="B7">
+        <v>101060000.0</v>
+      </c>
+      <c r="C7">
         <v>-402690000.0</v>
       </c>
-      <c r="C7">
+      <c r="D7">
         <v>152172000.0</v>
       </c>
-      <c r="D7">
+      <c r="E7">
         <v>102156000.0</v>
       </c>
-      <c r="E7">
+      <c r="F7">
         <v>95380000.0</v>
       </c>
-      <c r="F7">
+      <c r="G7">
         <v>-296658000.0</v>
       </c>
-      <c r="G7">
+      <c r="H7">
         <v>149707000.0</v>
       </c>
-      <c r="H7">
+      <c r="I7">
         <v>78552000.0</v>
       </c>
-      <c r="I7">
+      <c r="J7">
         <v>89803000.0</v>
       </c>
-      <c r="J7">
+      <c r="K7">
         <v>-240331000.0</v>
       </c>
-      <c r="K7">
+      <c r="L7">
         <v>71177000.0</v>
       </c>
-      <c r="L7">
+      <c r="M7">
         <v>123428000.0</v>
       </c>
-      <c r="M7">
+      <c r="N7">
         <v>53744000.0</v>
       </c>
-      <c r="N7">
+      <c r="O7">
         <v>-216492000.0</v>
       </c>
-      <c r="O7">
+      <c r="P7">
         <v>63410000.0</v>
       </c>
-      <c r="P7">
+      <c r="Q7">
         <v>62842000.0</v>
       </c>
-      <c r="Q7">
+      <c r="R7">
         <v>-24342000.0</v>
       </c>
-      <c r="R7">
+      <c r="S7">
         <v>-416060000.0</v>
       </c>
-      <c r="S7">
+      <c r="T7">
         <v>222606000.0</v>
       </c>
-      <c r="T7">
+      <c r="U7">
         <v>166899000.0</v>
       </c>
-      <c r="U7">
+      <c r="V7">
         <v>132650000.0</v>
       </c>
-      <c r="V7">
+      <c r="W7">
         <v>-175235000.0</v>
       </c>
-      <c r="W7">
+      <c r="X7">
         <v>97973000.0</v>
       </c>
-      <c r="X7">
+      <c r="Y7">
         <v>14695000.0</v>
       </c>
-      <c r="Y7">
+      <c r="Z7">
         <v>59292000.0</v>
       </c>
-      <c r="Z7">
+      <c r="AA7">
         <v>-140509000.0</v>
       </c>
-      <c r="AA7">
+      <c r="AB7">
         <v>163118000.0</v>
       </c>
-      <c r="AB7">
+      <c r="AC7">
         <v>-28458000.0</v>
       </c>
-      <c r="AC7">
+      <c r="AD7">
         <v>21835000.0</v>
       </c>
-      <c r="AD7">
+      <c r="AE7">
         <v>-192922000.0</v>
       </c>
-      <c r="AE7">
+      <c r="AF7">
         <v>70757000.0</v>
       </c>
-      <c r="AF7">
+      <c r="AG7">
         <v>88718000.0</v>
       </c>
-      <c r="AG7">
+      <c r="AH7">
         <v>-18391000.0</v>
       </c>
-      <c r="AH7">
+      <c r="AI7">
         <v>-92302000.0</v>
       </c>
-      <c r="AI7">
+      <c r="AJ7">
         <v>45147000.0</v>
       </c>
-      <c r="AJ7">
+      <c r="AK7">
         <v>4868000.0</v>
       </c>
-      <c r="AK7">
+      <c r="AL7">
         <v>18659000.0</v>
       </c>
-      <c r="AL7">
+      <c r="AM7">
         <v>-90369000.0</v>
       </c>
-      <c r="AM7">
+      <c r="AN7">
         <v>59889000.0</v>
       </c>
-      <c r="AN7">
+      <c r="AO7">
         <v>28077000.0</v>
       </c>
-      <c r="AO7">
+      <c r="AP7">
         <v>17296000.0</v>
       </c>
-      <c r="AP7">
+      <c r="AQ7">
         <v>-93157000.0</v>
       </c>
-      <c r="AQ7">
+      <c r="AR7">
         <v>51354000.0</v>
       </c>
-      <c r="AR7">
+      <c r="AS7">
         <v>15811000.0</v>
       </c>
-      <c r="AS7">
+      <c r="AT7">
         <v>19727000.0</v>
       </c>
-      <c r="AT7">
+      <c r="AU7">
         <v>-116061000.0</v>
       </c>
-      <c r="AU7">
+      <c r="AV7">
         <v>46427000.0</v>
       </c>
-      <c r="AV7">
+      <c r="AW7">
         <v>36670000.0</v>
       </c>
-      <c r="AW7">
+      <c r="AX7">
         <v>45736000.0</v>
       </c>
-      <c r="AX7">
+      <c r="AY7">
         <v>-80618000.0</v>
       </c>
-      <c r="AY7">
+      <c r="AZ7">
         <v>74491000.0</v>
       </c>
-      <c r="AZ7">
+      <c r="BA7">
         <v>11802000.0</v>
       </c>
-      <c r="BA7">
+      <c r="BB7">
         <v>5356000.0</v>
       </c>
-      <c r="BB7">
+      <c r="BC7">
         <v>-99154000.0</v>
       </c>
-      <c r="BC7">
+      <c r="BD7">
         <v>-11494000.0</v>
       </c>
     </row>
-    <row r="8" spans="1:55">
+    <row r="8" spans="1:56">
       <c r="A8" t="s">
-        <v>154</v>
+        <v>155</v>
       </c>
       <c r="B8"/>
       <c r="C8"/>
       <c r="D8"/>
       <c r="E8"/>
       <c r="F8"/>
       <c r="G8"/>
       <c r="H8"/>
       <c r="I8"/>
       <c r="J8"/>
       <c r="K8"/>
       <c r="L8"/>
       <c r="M8"/>
-      <c r="N8">
+      <c r="N8"/>
+      <c r="O8">
         <v>16328000.0</v>
       </c>
-      <c r="O8">
+      <c r="P8">
         <v>571000.0</v>
       </c>
-      <c r="P8">
+      <c r="Q8">
         <v>-11027000.0</v>
       </c>
-      <c r="Q8">
+      <c r="R8">
         <v>-12507000.0</v>
       </c>
-      <c r="R8">
+      <c r="S8">
         <v>2643000.0</v>
       </c>
-      <c r="S8">
+      <c r="T8">
         <v>55280000.0</v>
       </c>
-      <c r="T8">
+      <c r="U8">
         <v>-43953000.0</v>
       </c>
-      <c r="U8">
+      <c r="V8">
         <v>1213000.0</v>
       </c>
-      <c r="V8">
+      <c r="W8">
         <v>14401000.0</v>
       </c>
-      <c r="W8">
+      <c r="X8">
         <v>-23166000.0</v>
       </c>
-      <c r="X8">
+      <c r="Y8">
         <v>-20799000.0</v>
       </c>
-      <c r="Y8">
+      <c r="Z8">
         <v>-8298000.0</v>
       </c>
-      <c r="Z8">
+      <c r="AA8">
         <v>5565000.0</v>
       </c>
-      <c r="AA8">
+      <c r="AB8">
         <v>51494000.0</v>
       </c>
-      <c r="AB8">
+      <c r="AC8">
         <v>-53802000.0</v>
       </c>
-      <c r="AC8">
+      <c r="AD8">
         <v>645000.0</v>
       </c>
-      <c r="AD8">
+      <c r="AE8">
         <v>8720000.0</v>
       </c>
-      <c r="AE8">
+      <c r="AF8">
         <v>-563000.0</v>
       </c>
-      <c r="AF8">
+      <c r="AG8">
         <v>64550000.0</v>
       </c>
-      <c r="AG8">
+      <c r="AH8">
         <v>-67033000.0</v>
       </c>
-      <c r="AH8">
+      <c r="AI8">
         <v>4009000.0</v>
       </c>
-      <c r="AI8">
+      <c r="AJ8">
         <v>-205000.0</v>
       </c>
-      <c r="AJ8">
+      <c r="AK8">
         <v>-25617000.0</v>
       </c>
-      <c r="AK8">
+      <c r="AL8">
         <v>1930000.0</v>
       </c>
-      <c r="AL8">
+      <c r="AM8">
         <v>-9495000.0</v>
       </c>
-      <c r="AM8">
+      <c r="AN8">
         <v>5101000.0</v>
       </c>
-      <c r="AN8">
+      <c r="AO8">
         <v>2645000.0</v>
       </c>
-      <c r="AO8">
+      <c r="AP8">
         <v>-6440000.0</v>
       </c>
-      <c r="AP8">
+      <c r="AQ8">
         <v>7792000.0</v>
       </c>
-      <c r="AQ8">
+      <c r="AR8">
         <v>-152000.0</v>
       </c>
-      <c r="AR8">
+      <c r="AS8">
         <v>-8811000.0</v>
       </c>
-      <c r="AS8">
+      <c r="AT8">
         <v>-7943000.0</v>
       </c>
-      <c r="AT8">
+      <c r="AU8">
         <v>3465000.0</v>
       </c>
-      <c r="AU8">
+      <c r="AV8">
         <v>3471000.0</v>
       </c>
-      <c r="AV8">
+      <c r="AW8">
         <v>5652000.0</v>
       </c>
-      <c r="AW8">
+      <c r="AX8">
         <v>-2957000.0</v>
       </c>
-      <c r="AX8">
+      <c r="AY8">
         <v>-1191000.0</v>
       </c>
-      <c r="AY8"/>
       <c r="AZ8"/>
       <c r="BA8"/>
       <c r="BB8"/>
       <c r="BC8"/>
-    </row>
-    <row r="9" spans="1:55">
+      <c r="BD8"/>
+    </row>
+    <row r="9" spans="1:56">
       <c r="A9" t="s">
-        <v>155</v>
+        <v>156</v>
       </c>
       <c r="B9">
+        <v>15545000.0</v>
+      </c>
+      <c r="C9">
         <v>-16582000.0</v>
       </c>
-      <c r="C9">
+      <c r="D9">
         <v>-10243000.0</v>
       </c>
-      <c r="D9">
+      <c r="E9">
         <v>790000.0</v>
       </c>
-      <c r="E9">
+      <c r="F9">
         <v>-7314000.0</v>
       </c>
-      <c r="F9">
+      <c r="G9">
         <v>-19986000.0</v>
       </c>
-      <c r="G9">
+      <c r="H9">
         <v>14151000.0</v>
       </c>
-      <c r="H9">
+      <c r="I9">
         <v>-12404000.0</v>
       </c>
-      <c r="I9">
+      <c r="J9">
         <v>9994000.0</v>
       </c>
-      <c r="J9">
+      <c r="K9">
         <v>-16330000.0</v>
       </c>
-      <c r="K9">
+      <c r="L9">
         <v>-25767000.0</v>
       </c>
-      <c r="L9">
+      <c r="M9">
         <v>4189000.0</v>
       </c>
-      <c r="M9">
+      <c r="N9">
         <v>-4380000.0</v>
       </c>
-      <c r="N9">
+      <c r="O9">
         <v>16328000.0</v>
       </c>
-      <c r="O9">
+      <c r="P9">
         <v>571000.0</v>
       </c>
-      <c r="P9">
+      <c r="Q9">
         <v>-11027000.0</v>
       </c>
-      <c r="Q9">
+      <c r="R9">
         <v>-12507000.0</v>
       </c>
-      <c r="R9">
+      <c r="S9">
         <v>14600000.0</v>
       </c>
-      <c r="S9">
+      <c r="T9">
         <v>55280000.0</v>
       </c>
-      <c r="T9">
+      <c r="U9">
         <v>-43953000.0</v>
       </c>
-      <c r="U9">
+      <c r="V9">
         <v>19123000.0</v>
       </c>
-      <c r="V9">
+      <c r="W9">
         <v>14401000.0</v>
       </c>
-      <c r="W9">
+      <c r="X9">
         <v>-21560000.0</v>
       </c>
-      <c r="X9">
+      <c r="Y9">
         <v>-23237000.0</v>
       </c>
-      <c r="Y9">
+      <c r="Z9">
         <v>-8298000.0</v>
       </c>
-      <c r="Z9">
+      <c r="AA9">
         <v>3666000.0</v>
       </c>
-      <c r="AA9">
+      <c r="AB9">
         <v>59546000.0</v>
       </c>
-      <c r="AB9">
+      <c r="AC9">
         <v>-53802000.0</v>
       </c>
-      <c r="AC9">
+      <c r="AD9">
         <v>645000.0</v>
       </c>
-      <c r="AD9">
+      <c r="AE9">
         <v>8720000.0</v>
       </c>
-      <c r="AE9">
+      <c r="AF9">
         <v>-563000.0</v>
       </c>
-      <c r="AF9">
+      <c r="AG9">
         <v>10001000.0</v>
       </c>
-      <c r="AG9">
+      <c r="AH9">
         <v>-19919000.0</v>
       </c>
-      <c r="AH9">
+      <c r="AI9">
         <v>11444000.0</v>
       </c>
-      <c r="AI9">
+      <c r="AJ9">
         <v>-7019000.0</v>
       </c>
-      <c r="AJ9">
+      <c r="AK9">
         <v>-23521000.0</v>
       </c>
-      <c r="AK9">
+      <c r="AL9">
         <v>6640000.0</v>
       </c>
-      <c r="AL9">
+      <c r="AM9">
         <v>-11707000.0</v>
       </c>
-      <c r="AM9">
+      <c r="AN9">
         <v>2773000.0</v>
       </c>
-      <c r="AN9">
+      <c r="AO9">
         <v>1319000.0</v>
       </c>
-      <c r="AO9">
+      <c r="AP9">
         <v>-5322000.0</v>
       </c>
-      <c r="AP9">
+      <c r="AQ9">
         <v>6766000.0</v>
       </c>
-      <c r="AQ9">
+      <c r="AR9">
         <v>3920000.0</v>
       </c>
-      <c r="AR9">
+      <c r="AS9">
         <v>-12639000.0</v>
       </c>
-      <c r="AS9">
+      <c r="AT9">
         <v>-3504000.0</v>
       </c>
-      <c r="AT9">
+      <c r="AU9">
         <v>4230000.0</v>
       </c>
-      <c r="AU9">
+      <c r="AV9">
         <v>-134000.0</v>
       </c>
-      <c r="AV9">
+      <c r="AW9">
         <v>908000.0</v>
       </c>
-      <c r="AW9">
+      <c r="AX9">
         <v>5262000.0</v>
       </c>
-      <c r="AX9">
+      <c r="AY9">
         <v>-1432000.0</v>
       </c>
-      <c r="AY9">
+      <c r="AZ9">
         <v>2654000.0</v>
       </c>
-      <c r="AZ9">
+      <c r="BA9">
         <v>-4699000.0</v>
       </c>
-      <c r="BA9">
+      <c r="BB9">
         <v>-7764000.0</v>
       </c>
-      <c r="BB9">
+      <c r="BC9">
         <v>15614000.0</v>
       </c>
-      <c r="BC9">
+      <c r="BD9">
         <v>-11494000.0</v>
       </c>
     </row>
-    <row r="10" spans="1:55">
+    <row r="10" spans="1:56">
       <c r="A10" t="s">
-        <v>156</v>
+        <v>157</v>
       </c>
       <c r="B10"/>
       <c r="C10"/>
       <c r="D10"/>
       <c r="E10"/>
       <c r="F10"/>
       <c r="G10"/>
       <c r="H10"/>
       <c r="I10"/>
       <c r="J10"/>
-      <c r="K10">
+      <c r="K10"/>
+      <c r="L10">
         <v>-47199000.0</v>
       </c>
-      <c r="L10"/>
-      <c r="M10">
+      <c r="M10"/>
+      <c r="N10">
         <v>47199000.0</v>
       </c>
-      <c r="N10"/>
       <c r="O10"/>
       <c r="P10"/>
       <c r="Q10"/>
       <c r="R10"/>
-      <c r="S10">
+      <c r="S10"/>
+      <c r="T10">
         <v>114921000.0</v>
       </c>
-      <c r="T10">
+      <c r="U10">
         <v>199531000.0</v>
       </c>
-      <c r="U10">
+      <c r="V10">
         <v>143657000.0</v>
       </c>
-      <c r="V10">
+      <c r="W10">
         <v>-193354000.0</v>
       </c>
-      <c r="W10">
+      <c r="X10">
         <v>104370000.0</v>
       </c>
-      <c r="X10">
+      <c r="Y10">
         <v>31302000.0</v>
       </c>
-      <c r="Y10">
+      <c r="Z10">
         <v>73626000.0</v>
       </c>
-      <c r="Z10">
+      <c r="AA10">
         <v>-152042000.0</v>
       </c>
-      <c r="AA10">
+      <c r="AB10">
         <v>105617000.0</v>
       </c>
-      <c r="AB10">
+      <c r="AC10">
         <v>33770000.0</v>
       </c>
-      <c r="AC10">
+      <c r="AD10">
         <v>9749000.0</v>
       </c>
-      <c r="AD10">
+      <c r="AE10">
         <v>-183076000.0</v>
       </c>
-      <c r="AE10">
+      <c r="AF10">
         <v>67293000.0</v>
       </c>
-      <c r="AF10">
+      <c r="AG10">
         <v>64987000.0</v>
       </c>
-      <c r="AG10">
+      <c r="AH10">
         <v>9930000.0</v>
       </c>
-      <c r="AH10">
+      <c r="AI10">
         <v>-95773000.0</v>
       </c>
-      <c r="AI10">
+      <c r="AJ10">
         <v>42002000.0</v>
       </c>
-      <c r="AJ10">
+      <c r="AK10">
         <v>22846000.0</v>
       </c>
-      <c r="AK10">
+      <c r="AL10">
         <v>31068000.0</v>
       </c>
-      <c r="AL10">
+      <c r="AM10">
         <v>-87231000.0</v>
       </c>
-      <c r="AM10">
+      <c r="AN10">
         <v>66496000.0</v>
       </c>
-      <c r="AN10">
+      <c r="AO10">
         <v>25667000.0</v>
       </c>
-      <c r="AO10">
+      <c r="AP10">
         <v>17770000.0</v>
       </c>
-      <c r="AP10">
+      <c r="AQ10">
         <v>-93878000.0</v>
       </c>
-      <c r="AQ10">
+      <c r="AR10">
         <v>44747000.0</v>
       </c>
-      <c r="AR10">
+      <c r="AS10">
         <v>30866000.0</v>
       </c>
-      <c r="AS10">
+      <c r="AT10">
         <v>18537000.0</v>
       </c>
-      <c r="AT10">
+      <c r="AU10">
         <v>-115382000.0</v>
       </c>
-      <c r="AU10">
+      <c r="AV10">
         <v>46176000.0</v>
       </c>
-      <c r="AV10">
+      <c r="AW10">
         <v>30658000.0</v>
       </c>
-      <c r="AW10">
+      <c r="AX10">
         <v>34403000.0</v>
       </c>
-      <c r="AX10">
+      <c r="AY10">
         <v>-75275000.0</v>
       </c>
-      <c r="AY10">
+      <c r="AZ10">
         <v>64511000.0</v>
       </c>
-      <c r="AZ10">
+      <c r="BA10">
         <v>14680000.0</v>
       </c>
-      <c r="BA10">
+      <c r="BB10">
         <v>13683000.0</v>
       </c>
-      <c r="BB10">
+      <c r="BC10">
         <v>-115830000.0</v>
       </c>
-      <c r="BC10"/>
-[...1 lines deleted...]
-    <row r="11" spans="1:55">
+      <c r="BD10"/>
+    </row>
+    <row r="11" spans="1:56">
       <c r="A11" t="s">
-        <v>157</v>
+        <v>158</v>
       </c>
       <c r="B11"/>
       <c r="C11"/>
       <c r="D11"/>
       <c r="E11"/>
       <c r="F11"/>
       <c r="G11"/>
       <c r="H11"/>
       <c r="I11"/>
       <c r="J11"/>
       <c r="K11"/>
-      <c r="L11">
+      <c r="L11"/>
+      <c r="M11">
         <v>-3590000.0</v>
       </c>
-      <c r="M11">
-[...1 lines deleted...]
-      </c>
       <c r="N11">
+        <v>0.0</v>
+      </c>
+      <c r="O11">
         <v>-197498000.0</v>
       </c>
-      <c r="O11">
+      <c r="P11">
         <v>47811000.0</v>
       </c>
-      <c r="P11">
+      <c r="Q11">
         <v>50794000.0</v>
       </c>
-      <c r="Q11">
+      <c r="R11">
         <v>22267000.0</v>
       </c>
-      <c r="R11">
+      <c r="S11">
         <v>-421206000.0</v>
       </c>
-      <c r="S11">
+      <c r="T11">
         <v>162151000.0</v>
       </c>
-      <c r="T11">
+      <c r="U11">
         <v>9169000.0</v>
       </c>
-      <c r="U11">
+      <c r="V11">
         <v>-11892000.0</v>
       </c>
-      <c r="V11">
+      <c r="W11">
         <v>7378000.0</v>
       </c>
-      <c r="W11">
+      <c r="X11">
         <v>122934000.0</v>
       </c>
-      <c r="X11">
+      <c r="Y11">
         <v>33251000.0</v>
       </c>
-      <c r="Y11">
+      <c r="Z11">
         <v>63085000.0</v>
       </c>
-      <c r="Z11">
+      <c r="AA11">
         <v>-140806000.0</v>
       </c>
-      <c r="AA11">
+      <c r="AB11">
         <v>106587000.0</v>
       </c>
-      <c r="AB11">
+      <c r="AC11">
         <v>46513000.0</v>
       </c>
-      <c r="AC11">
+      <c r="AD11">
         <v>14490000.0</v>
       </c>
-      <c r="AD11">
+      <c r="AE11">
         <v>-205540000.0</v>
       </c>
-      <c r="AE11">
+      <c r="AF11">
         <v>58500000.0</v>
       </c>
-      <c r="AF11">
+      <c r="AG11">
         <v>40261000.0</v>
       </c>
-      <c r="AG11">
+      <c r="AH11">
         <v>46266000.0</v>
       </c>
-      <c r="AH11">
+      <c r="AI11">
         <v>-92710000.0</v>
       </c>
-      <c r="AI11">
+      <c r="AJ11">
         <v>43401000.0</v>
       </c>
-      <c r="AJ11">
+      <c r="AK11">
         <v>30853000.0</v>
       </c>
-      <c r="AK11">
+      <c r="AL11">
         <v>18078000.0</v>
       </c>
-      <c r="AL11">
+      <c r="AM11">
         <v>-75191000.0</v>
       </c>
-      <c r="AM11">
+      <c r="AN11">
         <v>53368000.0</v>
       </c>
-      <c r="AN11">
+      <c r="AO11">
         <v>23027000.0</v>
       </c>
-      <c r="AO11">
+      <c r="AP11">
         <v>22015000.0</v>
       </c>
-      <c r="AP11">
+      <c r="AQ11">
         <v>-97324000.0</v>
       </c>
-      <c r="AQ11">
+      <c r="AR11">
         <v>54832000.0</v>
       </c>
-      <c r="AR11">
+      <c r="AS11">
         <v>26964000.0</v>
       </c>
-      <c r="AS11">
+      <c r="AT11">
         <v>27463000.0</v>
       </c>
-      <c r="AT11">
+      <c r="AU11">
         <v>-116401000.0</v>
       </c>
-      <c r="AU11">
+      <c r="AV11">
         <v>43259000.0</v>
       </c>
-      <c r="AV11">
+      <c r="AW11">
         <v>28897000.0</v>
       </c>
-      <c r="AW11">
+      <c r="AX11">
         <v>39145000.0</v>
       </c>
-      <c r="AX11">
+      <c r="AY11">
         <v>-67595000.0</v>
       </c>
-      <c r="AY11">
+      <c r="AZ11">
         <v>238000.0</v>
       </c>
-      <c r="AZ11"/>
       <c r="BA11"/>
       <c r="BB11"/>
-      <c r="BC11">
+      <c r="BC11"/>
+      <c r="BD11">
         <v>2135000.0</v>
       </c>
     </row>
-    <row r="12" spans="1:55">
+    <row r="12" spans="1:56">
       <c r="A12" t="s">
-        <v>158</v>
+        <v>159</v>
       </c>
       <c r="B12"/>
       <c r="C12"/>
       <c r="D12"/>
       <c r="E12"/>
       <c r="F12"/>
       <c r="G12"/>
       <c r="H12"/>
       <c r="I12"/>
       <c r="J12"/>
       <c r="K12"/>
-      <c r="L12">
-[...1 lines deleted...]
-      </c>
+      <c r="L12"/>
       <c r="M12">
         <v>25413000.0</v>
       </c>
       <c r="N12">
+        <v>25413000.0</v>
+      </c>
+      <c r="O12">
         <v>58713000.0</v>
       </c>
-      <c r="O12">
+      <c r="P12">
         <v>34278000.0</v>
       </c>
-      <c r="P12">
+      <c r="Q12">
         <v>34980000.0</v>
       </c>
-      <c r="Q12">
+      <c r="R12">
         <v>36159000.0</v>
       </c>
-      <c r="R12">
+      <c r="S12">
         <v>67973000.0</v>
       </c>
-      <c r="S12">
+      <c r="T12">
         <v>81605000.0</v>
       </c>
-      <c r="T12">
+      <c r="U12">
         <v>25061000.0</v>
       </c>
-      <c r="U12">
+      <c r="V12">
         <v>41197000.0</v>
       </c>
-      <c r="V12">
+      <c r="W12">
         <v>82011000.0</v>
       </c>
-      <c r="W12">
+      <c r="X12">
         <v>63635000.0</v>
       </c>
-      <c r="X12">
+      <c r="Y12">
         <v>34012000.0</v>
       </c>
-      <c r="Y12">
+      <c r="Z12">
         <v>40880000.0</v>
       </c>
-      <c r="Z12">
+      <c r="AA12">
         <v>36091000.0</v>
       </c>
-      <c r="AA12">
+      <c r="AB12">
         <v>9067000.0</v>
       </c>
-      <c r="AB12">
+      <c r="AC12">
         <v>31643000.0</v>
       </c>
-      <c r="AC12">
+      <c r="AD12">
         <v>11123000.0</v>
       </c>
-      <c r="AD12">
+      <c r="AE12">
         <v>53244000.0</v>
       </c>
-      <c r="AE12">
+      <c r="AF12">
         <v>30202000.0</v>
       </c>
-      <c r="AF12">
+      <c r="AG12">
         <v>27854000.0</v>
       </c>
-      <c r="AG12">
+      <c r="AH12">
         <v>26753000.0</v>
       </c>
-      <c r="AH12">
+      <c r="AI12">
         <v>44669000.0</v>
       </c>
-      <c r="AI12">
+      <c r="AJ12">
         <v>192093000.0</v>
       </c>
-      <c r="AJ12">
+      <c r="AK12">
         <v>13631000.0</v>
       </c>
-      <c r="AK12">
+      <c r="AL12">
         <v>28848000.0</v>
       </c>
-      <c r="AL12">
+      <c r="AM12">
         <v>24903000.0</v>
       </c>
-      <c r="AM12">
+      <c r="AN12">
         <v>22190000.0</v>
       </c>
-      <c r="AN12">
+      <c r="AO12">
         <v>15182000.0</v>
       </c>
-      <c r="AO12">
+      <c r="AP12">
         <v>20796000.0</v>
       </c>
-      <c r="AP12">
+      <c r="AQ12">
         <v>16134000.0</v>
       </c>
-      <c r="AQ12">
+      <c r="AR12">
         <v>14572000.0</v>
       </c>
-      <c r="AR12">
+      <c r="AS12">
         <v>14217000.0</v>
       </c>
-      <c r="AS12">
+      <c r="AT12">
         <v>12909000.0</v>
       </c>
-      <c r="AT12">
+      <c r="AU12">
         <v>6921000.0</v>
       </c>
-      <c r="AU12">
+      <c r="AV12">
         <v>5736000.0</v>
       </c>
-      <c r="AV12">
+      <c r="AW12">
         <v>5015000.0</v>
       </c>
-      <c r="AW12">
+      <c r="AX12">
         <v>102410000.0</v>
       </c>
-      <c r="AX12">
+      <c r="AY12">
         <v>12712000.0</v>
       </c>
-      <c r="AY12"/>
       <c r="AZ12"/>
       <c r="BA12"/>
       <c r="BB12"/>
       <c r="BC12"/>
-    </row>
-    <row r="13" spans="1:55">
+      <c r="BD12"/>
+    </row>
+    <row r="13" spans="1:56">
       <c r="A13" t="s">
-        <v>159</v>
+        <v>160</v>
       </c>
       <c r="B13"/>
       <c r="C13"/>
       <c r="D13"/>
       <c r="E13"/>
       <c r="F13"/>
       <c r="G13"/>
       <c r="H13"/>
       <c r="I13"/>
       <c r="J13"/>
       <c r="K13"/>
-      <c r="L13">
-[...1 lines deleted...]
-      </c>
+      <c r="L13"/>
       <c r="M13">
         <v>117213000.0</v>
       </c>
       <c r="N13">
         <v>117213000.0</v>
       </c>
       <c r="O13">
+        <v>117213000.0</v>
+      </c>
+      <c r="P13">
         <v>54633000.0</v>
       </c>
-      <c r="P13">
+      <c r="Q13">
         <v>82020000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>14185000.0</v>
       </c>
       <c r="R13">
         <v>14185000.0</v>
       </c>
       <c r="S13">
+        <v>14185000.0</v>
+      </c>
+      <c r="T13">
         <v>117262000.0</v>
       </c>
-      <c r="T13">
+      <c r="U13">
         <v>202760000.0</v>
       </c>
-      <c r="U13">
+      <c r="V13">
         <v>143329000.0</v>
       </c>
-      <c r="V13">
+      <c r="W13">
         <v>-194735000.0</v>
       </c>
-      <c r="W13">
+      <c r="X13">
         <v>105734000.0</v>
       </c>
-      <c r="X13">
+      <c r="Y13">
         <v>31595000.0</v>
       </c>
-      <c r="Y13">
+      <c r="Z13">
         <v>76673000.0</v>
       </c>
-      <c r="Z13">
+      <c r="AA13">
         <v>-155025000.0</v>
       </c>
-      <c r="AA13">
+      <c r="AB13">
         <v>101894000.0</v>
       </c>
-      <c r="AB13">
+      <c r="AC13">
         <v>32704000.0</v>
       </c>
-      <c r="AC13">
+      <c r="AD13">
         <v>14125000.0</v>
       </c>
-      <c r="AD13">
+      <c r="AE13">
         <v>-182739000.0</v>
       </c>
-      <c r="AE13">
+      <c r="AF13">
         <v>67896000.0</v>
       </c>
-      <c r="AF13">
+      <c r="AG13">
         <v>65314000.0</v>
       </c>
-      <c r="AG13">
+      <c r="AH13">
         <v>10551000.0</v>
       </c>
-      <c r="AH13">
+      <c r="AI13">
         <v>-97022000.0</v>
       </c>
-      <c r="AI13">
+      <c r="AJ13">
         <v>19998000.0</v>
       </c>
-      <c r="AJ13">
+      <c r="AK13">
         <v>22614000.0</v>
       </c>
-      <c r="AK13">
+      <c r="AL13">
         <v>43659000.0</v>
       </c>
-      <c r="AL13">
+      <c r="AM13">
         <v>-5683000.0</v>
       </c>
-      <c r="AM13">
+      <c r="AN13">
         <v>18340000.0</v>
       </c>
-      <c r="AN13">
+      <c r="AO13">
         <v>2315000.0</v>
       </c>
-      <c r="AO13">
+      <c r="AP13">
         <v>1681000.0</v>
       </c>
-      <c r="AP13"/>
-      <c r="AQ13">
+      <c r="AQ13"/>
+      <c r="AR13">
         <v>-19905000.0</v>
       </c>
-      <c r="AR13"/>
       <c r="AS13"/>
       <c r="AT13"/>
-      <c r="AU13">
+      <c r="AU13"/>
+      <c r="AV13">
         <v>34190000.0</v>
       </c>
-      <c r="AV13"/>
       <c r="AW13"/>
       <c r="AX13"/>
       <c r="AY13"/>
       <c r="AZ13"/>
       <c r="BA13"/>
       <c r="BB13"/>
       <c r="BC13"/>
-    </row>
-    <row r="14" spans="1:55">
+      <c r="BD13"/>
+    </row>
+    <row r="14" spans="1:56">
       <c r="A14" t="s">
-        <v>160</v>
+        <v>161</v>
       </c>
       <c r="B14">
+        <v>4203000.0</v>
+      </c>
+      <c r="C14">
         <v>3493000.0</v>
       </c>
-      <c r="C14">
+      <c r="D14">
         <v>3410000.0</v>
       </c>
-      <c r="D14">
+      <c r="E14">
         <v>2976000.0</v>
       </c>
-      <c r="E14">
+      <c r="F14">
         <v>2760000.0</v>
       </c>
-      <c r="F14">
+      <c r="G14">
         <v>2779000.0</v>
       </c>
-      <c r="G14">
+      <c r="H14">
         <v>2833000.0</v>
       </c>
-      <c r="H14">
+      <c r="I14">
         <v>2802000.0</v>
       </c>
-      <c r="I14">
+      <c r="J14">
         <v>2434000.0</v>
       </c>
-      <c r="J14">
+      <c r="K14">
         <v>2375000.0</v>
       </c>
-      <c r="K14">
+      <c r="L14">
         <v>2294000.0</v>
       </c>
-      <c r="L14">
+      <c r="M14">
         <v>2014000.0</v>
       </c>
-      <c r="M14">
+      <c r="N14">
         <v>1936000.0</v>
       </c>
-      <c r="N14">
+      <c r="O14">
         <v>2073000.0</v>
       </c>
-      <c r="O14">
+      <c r="P14">
         <v>2177000.0</v>
       </c>
-      <c r="P14">
+      <c r="Q14">
         <v>1918000.0</v>
       </c>
-      <c r="Q14">
+      <c r="R14">
         <v>1841000.0</v>
       </c>
-      <c r="R14">
+      <c r="S14">
         <v>2039000.0</v>
       </c>
-      <c r="S14">
+      <c r="T14">
         <v>2209000.0</v>
       </c>
-      <c r="T14">
+      <c r="U14">
         <v>1947000.0</v>
       </c>
-      <c r="U14">
+      <c r="V14">
         <v>1637000.0</v>
       </c>
-      <c r="V14">
+      <c r="W14">
         <v>1449000.0</v>
       </c>
-      <c r="W14">
+      <c r="X14">
         <v>1492000.0</v>
       </c>
-      <c r="X14">
+      <c r="Y14">
         <v>941000.0</v>
       </c>
-      <c r="Y14">
+      <c r="Z14">
         <v>1076000.0</v>
       </c>
-      <c r="Z14">
+      <c r="AA14">
         <v>1199000.0</v>
       </c>
-      <c r="AA14">
+      <c r="AB14">
         <v>1236000.0</v>
       </c>
-      <c r="AB14">
+      <c r="AC14">
         <v>1284000.0</v>
       </c>
-      <c r="AC14">
+      <c r="AD14">
         <v>1290000.0</v>
       </c>
-      <c r="AD14">
+      <c r="AE14">
         <v>1155000.0</v>
       </c>
-      <c r="AE14">
+      <c r="AF14">
         <v>1335000.0</v>
       </c>
-      <c r="AF14">
+      <c r="AG14">
         <v>1135000.0</v>
       </c>
-      <c r="AG14">
+      <c r="AH14">
         <v>1100000.0</v>
       </c>
-      <c r="AH14">
+      <c r="AI14">
         <v>1055000.0</v>
       </c>
-      <c r="AI14">
+      <c r="AJ14">
         <v>974000.0</v>
       </c>
-      <c r="AJ14">
+      <c r="AK14">
         <v>891000.0</v>
       </c>
-      <c r="AK14">
+      <c r="AL14">
         <v>822000.0</v>
       </c>
-      <c r="AL14">
+      <c r="AM14">
         <v>857000.0</v>
       </c>
-      <c r="AM14">
+      <c r="AN14">
         <v>824000.0</v>
       </c>
-      <c r="AN14">
+      <c r="AO14">
         <v>817000.0</v>
       </c>
-      <c r="AO14">
+      <c r="AP14">
         <v>806000.0</v>
       </c>
-      <c r="AP14">
+      <c r="AQ14">
         <v>736000.0</v>
       </c>
-      <c r="AQ14">
+      <c r="AR14">
         <v>681000.0</v>
       </c>
-      <c r="AR14">
+      <c r="AS14">
         <v>646000.0</v>
       </c>
-      <c r="AS14">
+      <c r="AT14">
         <v>688000.0</v>
       </c>
-      <c r="AT14">
+      <c r="AU14">
         <v>620000.0</v>
       </c>
-      <c r="AU14">
+      <c r="AV14">
         <v>632000.0</v>
       </c>
-      <c r="AV14">
+      <c r="AW14">
         <v>542000.0</v>
       </c>
-      <c r="AW14">
+      <c r="AX14">
         <v>519000.0</v>
       </c>
-      <c r="AX14">
+      <c r="AY14">
         <v>575000.0</v>
       </c>
-      <c r="AY14">
+      <c r="AZ14">
         <v>553000.0</v>
       </c>
-      <c r="AZ14">
+      <c r="BA14">
         <v>571000.0</v>
       </c>
-      <c r="BA14">
+      <c r="BB14">
         <v>588000.0</v>
       </c>
-      <c r="BB14">
+      <c r="BC14">
         <v>584000.0</v>
       </c>
-      <c r="BC14">
+      <c r="BD14">
         <v>685000.0</v>
       </c>
     </row>
-    <row r="15" spans="1:55">
+    <row r="15" spans="1:56">
       <c r="A15" t="s">
-        <v>161</v>
+        <v>162</v>
       </c>
       <c r="B15">
+        <v>57815000.0</v>
+      </c>
+      <c r="C15">
         <v>54942000.0</v>
       </c>
-      <c r="C15">
+      <c r="D15">
         <v>53094000.0</v>
       </c>
-      <c r="D15">
+      <c r="E15">
         <v>51397000.0</v>
       </c>
-      <c r="E15">
+      <c r="F15">
         <v>59127000.0</v>
       </c>
-      <c r="F15">
+      <c r="G15">
         <v>45085000.0</v>
       </c>
-      <c r="G15">
+      <c r="H15">
         <v>45870000.0</v>
       </c>
-      <c r="H15">
+      <c r="I15">
         <v>47564000.0</v>
       </c>
-      <c r="I15">
+      <c r="J15">
         <v>51463000.0</v>
       </c>
-      <c r="J15">
+      <c r="K15">
         <v>39263000.0</v>
       </c>
-      <c r="K15">
+      <c r="L15">
         <v>44675000.0</v>
       </c>
-      <c r="L15">
+      <c r="M15">
         <v>44528000.0</v>
       </c>
-      <c r="M15">
+      <c r="N15">
         <v>46922000.0</v>
       </c>
-      <c r="N15">
+      <c r="O15">
         <v>46031000.0</v>
       </c>
-      <c r="O15">
+      <c r="P15">
         <v>44872000.0</v>
       </c>
-      <c r="P15">
+      <c r="Q15">
         <v>41642000.0</v>
       </c>
-      <c r="Q15">
+      <c r="R15">
         <v>42490000.0</v>
       </c>
-      <c r="R15">
+      <c r="S15">
         <v>45647000.0</v>
       </c>
-      <c r="S15">
+      <c r="T15">
         <v>220374000.0</v>
       </c>
-      <c r="T15">
+      <c r="U15">
         <v>41255000.0</v>
       </c>
-      <c r="U15">
+      <c r="V15">
         <v>178649000.0</v>
       </c>
-      <c r="V15">
+      <c r="W15">
         <v>39685000.0</v>
       </c>
-      <c r="W15">
+      <c r="X15">
         <v>160049000.0</v>
       </c>
-      <c r="X15">
+      <c r="Y15">
         <v>17101000.0</v>
       </c>
-      <c r="Y15">
+      <c r="Z15">
         <v>17081000.0</v>
       </c>
-      <c r="Z15">
+      <c r="AA15">
         <v>88689000.0</v>
       </c>
-      <c r="AA15">
+      <c r="AB15">
         <v>31056000.0</v>
       </c>
-      <c r="AB15">
+      <c r="AC15">
         <v>32585000.0</v>
       </c>
-      <c r="AC15">
+      <c r="AD15">
         <v>31803000.0</v>
       </c>
-      <c r="AD15">
+      <c r="AE15">
         <v>113734000.0</v>
       </c>
-      <c r="AE15">
+      <c r="AF15">
         <v>27682000.0</v>
       </c>
-      <c r="AF15">
+      <c r="AG15">
         <v>119000000.0</v>
       </c>
-      <c r="AG15">
+      <c r="AH15">
         <v>30116000.0</v>
       </c>
-      <c r="AH15">
+      <c r="AI15">
         <v>137029000.0</v>
       </c>
-      <c r="AI15">
+      <c r="AJ15">
         <v>127616000.0</v>
       </c>
-      <c r="AJ15">
+      <c r="AK15">
         <v>27226000.0</v>
       </c>
-      <c r="AK15">
+      <c r="AL15">
         <v>77338000.0</v>
       </c>
-      <c r="AL15">
+      <c r="AM15">
         <v>77966000.0</v>
       </c>
-      <c r="AM15">
+      <c r="AN15">
         <v>18952000.0</v>
       </c>
-      <c r="AN15">
+      <c r="AO15">
         <v>17841000.0</v>
       </c>
-      <c r="AO15">
+      <c r="AP15">
         <v>25066000.0</v>
       </c>
-      <c r="AP15">
+      <c r="AQ15">
         <v>92844000.0</v>
       </c>
-      <c r="AQ15">
+      <c r="AR15">
         <v>16515000.0</v>
       </c>
-      <c r="AR15">
+      <c r="AS15">
         <v>16640000.0</v>
       </c>
-      <c r="AS15">
+      <c r="AT15">
         <v>12301000.0</v>
       </c>
-      <c r="AT15">
+      <c r="AU15">
         <v>35453000.0</v>
       </c>
-      <c r="AU15">
+      <c r="AV15">
         <v>65339000.0</v>
       </c>
-      <c r="AV15">
+      <c r="AW15">
         <v>10894000.0</v>
       </c>
-      <c r="AW15">
+      <c r="AX15">
         <v>295258000.0</v>
       </c>
-      <c r="AX15">
+      <c r="AY15">
         <v>39188000.0</v>
       </c>
-      <c r="AY15">
+      <c r="AZ15">
         <v>40130000.0</v>
       </c>
-      <c r="AZ15">
+      <c r="BA15">
         <v>35389000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>28873000.0</v>
       </c>
       <c r="BB15">
         <v>28873000.0</v>
       </c>
       <c r="BC15">
+        <v>28873000.0</v>
+      </c>
+      <c r="BD15">
         <v>2268000.0</v>
       </c>
     </row>
-    <row r="16" spans="1:55">
+    <row r="16" spans="1:56">
       <c r="A16" t="s">
-        <v>162</v>
+        <v>163</v>
       </c>
       <c r="B16">
+        <v>268549000.0</v>
+      </c>
+      <c r="C16">
         <v>153738000.0</v>
       </c>
-      <c r="C16">
+      <c r="D16">
         <v>509365000.0</v>
       </c>
-      <c r="D16">
+      <c r="E16">
         <v>282435000.0</v>
       </c>
-      <c r="E16">
+      <c r="F16">
         <v>222516000.0</v>
       </c>
-      <c r="F16">
+      <c r="G16">
         <v>185376000.0</v>
       </c>
-      <c r="G16">
+      <c r="H16">
         <v>413179000.0</v>
       </c>
-      <c r="H16">
+      <c r="I16">
         <v>146065000.0</v>
       </c>
-      <c r="I16">
+      <c r="J16">
         <v>151243000.0</v>
       </c>
-      <c r="J16">
+      <c r="K16">
         <v>103253000.0</v>
       </c>
-      <c r="K16">
+      <c r="L16">
         <v>187215000.0</v>
       </c>
-      <c r="L16">
+      <c r="M16">
         <v>148218000.0</v>
       </c>
-      <c r="M16">
+      <c r="N16">
         <v>160814000.0</v>
       </c>
-      <c r="N16">
+      <c r="O16">
         <v>135385000.0</v>
       </c>
-      <c r="O16">
+      <c r="P16">
         <v>207539000.0</v>
       </c>
-      <c r="P16">
+      <c r="Q16">
         <v>148946000.0</v>
       </c>
-      <c r="Q16">
+      <c r="R16">
         <v>139434000.0</v>
       </c>
-      <c r="R16">
+      <c r="S16">
         <v>131055000.0</v>
       </c>
-      <c r="S16">
+      <c r="T16">
         <v>521014000.0</v>
       </c>
-      <c r="T16">
+      <c r="U16">
         <v>279733000.0</v>
       </c>
-      <c r="U16">
+      <c r="V16">
         <v>197528000.0</v>
       </c>
-      <c r="V16">
+      <c r="W16">
         <v>156483000.0</v>
       </c>
-      <c r="W16">
+      <c r="X16">
         <v>203284000.0</v>
       </c>
-      <c r="X16">
+      <c r="Y16">
         <v>86149000.0</v>
       </c>
-      <c r="Y16">
+      <c r="Z16">
         <v>93671000.0</v>
       </c>
-      <c r="Z16">
+      <c r="AA16">
         <v>124755000.0</v>
       </c>
-      <c r="AA16">
+      <c r="AB16">
         <v>168572000.0</v>
       </c>
-      <c r="AB16">
+      <c r="AC16">
         <v>49642000.0</v>
       </c>
-      <c r="AC16">
+      <c r="AD16">
         <v>109042000.0</v>
       </c>
-      <c r="AD16">
+      <c r="AE16">
         <v>69481000.0</v>
       </c>
-      <c r="AE16">
+      <c r="AF16">
         <v>261771000.0</v>
       </c>
-      <c r="AF16">
+      <c r="AG16">
         <v>87668000.0</v>
       </c>
-      <c r="AG16">
+      <c r="AH16">
         <v>133424000.0</v>
       </c>
-      <c r="AH16">
+      <c r="AI16">
         <v>131588000.0</v>
       </c>
-      <c r="AI16">
+      <c r="AJ16">
         <v>213191000.0</v>
       </c>
-      <c r="AJ16">
+      <c r="AK16">
         <v>127600000.0</v>
       </c>
-      <c r="AK16">
+      <c r="AL16">
         <v>179884000.0</v>
       </c>
-      <c r="AL16">
+      <c r="AM16">
         <v>156327000.0</v>
       </c>
-      <c r="AM16">
+      <c r="AN16">
         <v>318926000.0</v>
       </c>
-      <c r="AN16">
+      <c r="AO16">
         <v>202611000.0</v>
       </c>
-      <c r="AO16">
+      <c r="AP16">
         <v>113127000.0</v>
       </c>
-      <c r="AP16">
+      <c r="AQ16">
         <v>90554000.0</v>
       </c>
-      <c r="AQ16">
+      <c r="AR16">
         <v>248022000.0</v>
       </c>
-      <c r="AR16">
+      <c r="AS16">
         <v>87836000.0</v>
       </c>
-      <c r="AS16">
+      <c r="AT16">
         <v>127635000.0</v>
       </c>
-      <c r="AT16">
+      <c r="AU16">
         <v>97859000.0</v>
       </c>
-      <c r="AU16">
+      <c r="AV16">
         <v>197944000.0</v>
       </c>
-      <c r="AV16">
+      <c r="AW16">
         <v>142098000.0</v>
       </c>
-      <c r="AW16">
+      <c r="AX16">
         <v>158006000.0</v>
       </c>
-      <c r="AX16">
+      <c r="AY16">
         <v>263366000.0</v>
       </c>
-      <c r="AY16">
+      <c r="AZ16">
         <v>303024000.0</v>
       </c>
-      <c r="AZ16">
+      <c r="BA16">
         <v>160852000.0</v>
       </c>
-      <c r="BA16">
+      <c r="BB16">
         <v>189300000.0</v>
       </c>
-      <c r="BB16">
+      <c r="BC16">
         <v>174060000.0</v>
       </c>
-      <c r="BC16">
+      <c r="BD16">
         <v>185623000.0</v>
       </c>
     </row>
-    <row r="17" spans="1:55">
+    <row r="17" spans="1:56">
       <c r="A17" t="s">
-        <v>163</v>
+        <v>164</v>
       </c>
       <c r="B17"/>
       <c r="C17"/>
       <c r="D17"/>
       <c r="E17"/>
       <c r="F17"/>
       <c r="G17"/>
       <c r="H17"/>
       <c r="I17"/>
       <c r="J17"/>
       <c r="K17"/>
       <c r="L17"/>
       <c r="M17"/>
       <c r="N17"/>
       <c r="O17"/>
       <c r="P17"/>
       <c r="Q17"/>
       <c r="R17"/>
       <c r="S17"/>
       <c r="T17"/>
       <c r="U17"/>
       <c r="V17"/>
       <c r="W17"/>
       <c r="X17"/>
       <c r="Y17"/>
       <c r="Z17"/>
       <c r="AA17"/>
       <c r="AB17"/>
       <c r="AC17"/>
       <c r="AD17"/>
       <c r="AE17"/>
       <c r="AF17"/>
       <c r="AG17"/>
       <c r="AH17"/>
-      <c r="AI17">
+      <c r="AI17"/>
+      <c r="AJ17">
         <v>478000.0</v>
       </c>
-      <c r="AJ17">
+      <c r="AK17">
         <v>890000.0</v>
       </c>
-      <c r="AK17">
+      <c r="AL17">
         <v>888000.0</v>
       </c>
-      <c r="AL17">
+      <c r="AM17">
         <v>765000.0</v>
       </c>
-      <c r="AM17">
+      <c r="AN17">
         <v>-1664000.0</v>
       </c>
-      <c r="AN17">
+      <c r="AO17">
         <v>-1059000.0</v>
       </c>
-      <c r="AO17">
+      <c r="AP17">
         <v>-494000.0</v>
       </c>
-      <c r="AP17">
+      <c r="AQ17">
         <v>-872000.0</v>
       </c>
-      <c r="AQ17">
+      <c r="AR17">
         <v>-450000.0</v>
       </c>
-      <c r="AR17">
+      <c r="AS17">
         <v>-1218000.0</v>
       </c>
-      <c r="AS17">
+      <c r="AT17">
         <v>2058000.0</v>
       </c>
-      <c r="AT17">
+      <c r="AU17">
         <v>-1134000.0</v>
       </c>
-      <c r="AU17">
+      <c r="AV17">
         <v>-2552000.0</v>
       </c>
-      <c r="AV17">
+      <c r="AW17">
         <v>-2210000.0</v>
       </c>
-      <c r="AW17">
+      <c r="AX17">
         <v>1404000.0</v>
       </c>
-      <c r="AX17">
+      <c r="AY17">
         <v>-17000.0</v>
       </c>
-      <c r="AY17"/>
       <c r="AZ17"/>
       <c r="BA17"/>
       <c r="BB17"/>
       <c r="BC17"/>
-    </row>
-    <row r="18" spans="1:55">
+      <c r="BD17"/>
+    </row>
+    <row r="18" spans="1:56">
       <c r="A18" t="s">
-        <v>164</v>
+        <v>165</v>
       </c>
       <c r="B18">
+        <v>217975000.0</v>
+      </c>
+      <c r="C18">
         <v>-291588000.0</v>
       </c>
-      <c r="C18">
+      <c r="D18">
         <v>329584000.0</v>
       </c>
-      <c r="D18">
+      <c r="E18">
         <v>179552000.0</v>
       </c>
-      <c r="E18">
+      <c r="F18">
         <v>199415000.0</v>
       </c>
-      <c r="F18">
+      <c r="G18">
         <v>-168584000.0</v>
       </c>
-      <c r="G18">
+      <c r="H18">
         <v>313030000.0</v>
       </c>
-      <c r="H18">
+      <c r="I18">
         <v>135103000.0</v>
       </c>
-      <c r="I18">
+      <c r="J18">
         <v>137624000.0</v>
       </c>
-      <c r="J18">
+      <c r="K18">
         <v>-170364000.0</v>
       </c>
-      <c r="K18">
+      <c r="L18">
         <v>94056000.0</v>
       </c>
-      <c r="L18">
+      <c r="M18">
         <v>135393000.0</v>
       </c>
-      <c r="M18">
+      <c r="N18">
         <v>65575000.0</v>
       </c>
-      <c r="N18">
+      <c r="O18">
         <v>-153247000.0</v>
       </c>
-      <c r="O18">
+      <c r="P18">
         <v>120373000.0</v>
       </c>
-      <c r="P18">
+      <c r="Q18">
         <v>124397000.0</v>
       </c>
-      <c r="Q18">
+      <c r="R18">
         <v>57179000.0</v>
       </c>
-      <c r="R18">
+      <c r="S18">
         <v>-274912000.0</v>
       </c>
-      <c r="S18">
+      <c r="T18">
         <v>385307000.0</v>
       </c>
-      <c r="T18">
+      <c r="U18">
         <v>313490000.0</v>
       </c>
-      <c r="U18">
+      <c r="V18">
         <v>248263000.0</v>
       </c>
-      <c r="V18">
+      <c r="W18">
         <v>-26506000.0</v>
       </c>
-      <c r="W18">
+      <c r="X18">
         <v>316324000.0</v>
       </c>
-      <c r="X18">
+      <c r="Y18">
         <v>91045000.0</v>
       </c>
-      <c r="Y18">
+      <c r="Z18">
         <v>67419000.0</v>
       </c>
-      <c r="Z18">
+      <c r="AA18">
         <v>-86232000.0</v>
       </c>
-      <c r="AA18">
+      <c r="AB18">
         <v>199636000.0</v>
       </c>
-      <c r="AB18">
+      <c r="AC18">
         <v>58222000.0</v>
       </c>
-      <c r="AC18">
+      <c r="AD18">
         <v>69500000.0</v>
       </c>
-      <c r="AD18">
+      <c r="AE18">
         <v>-124518000.0</v>
       </c>
-      <c r="AE18">
+      <c r="AF18">
         <v>156267000.0</v>
       </c>
-      <c r="AF18">
+      <c r="AG18">
         <v>160840000.0</v>
       </c>
-      <c r="AG18">
+      <c r="AH18">
         <v>60518000.0</v>
       </c>
-      <c r="AH18">
+      <c r="AI18">
         <v>6344000.0</v>
       </c>
-      <c r="AI18">
+      <c r="AJ18">
         <v>96805000.0</v>
       </c>
-      <c r="AJ18">
+      <c r="AK18">
         <v>61121000.0</v>
       </c>
-      <c r="AK18">
+      <c r="AL18">
         <v>96638000.0</v>
       </c>
-      <c r="AL18">
+      <c r="AM18">
         <v>-27028000.0</v>
       </c>
-      <c r="AM18">
+      <c r="AN18">
         <v>137498000.0</v>
       </c>
-      <c r="AN18">
+      <c r="AO18">
         <v>78938000.0</v>
       </c>
-      <c r="AO18">
+      <c r="AP18">
         <v>63807000.0</v>
       </c>
-      <c r="AP18">
+      <c r="AQ18">
         <v>-51657000.0</v>
       </c>
-      <c r="AQ18">
+      <c r="AR18">
         <v>104284000.0</v>
       </c>
-      <c r="AR18">
+      <c r="AS18">
         <v>64504000.0</v>
       </c>
-      <c r="AS18">
+      <c r="AT18">
         <v>58646000.0</v>
       </c>
-      <c r="AT18">
+      <c r="AU18">
         <v>-89128000.0</v>
       </c>
-      <c r="AU18">
+      <c r="AV18">
         <v>89576000.0</v>
       </c>
-      <c r="AV18">
+      <c r="AW18">
         <v>73420000.0</v>
       </c>
-      <c r="AW18">
+      <c r="AX18">
         <v>87983000.0</v>
       </c>
-      <c r="AX18">
+      <c r="AY18">
         <v>-45956000.0</v>
       </c>
-      <c r="AY18">
+      <c r="AZ18">
         <v>123060000.0</v>
       </c>
-      <c r="AZ18">
+      <c r="BA18">
         <v>37134000.0</v>
       </c>
-      <c r="BA18">
+      <c r="BB18">
         <v>39577000.0</v>
       </c>
-      <c r="BB18">
+      <c r="BC18">
         <v>-83737000.0</v>
       </c>
-      <c r="BC18">
+      <c r="BD18">
         <v>72080000.0</v>
       </c>
     </row>
-    <row r="19" spans="1:55">
+    <row r="19" spans="1:56">
       <c r="A19" t="s">
-        <v>165</v>
+        <v>166</v>
       </c>
       <c r="B19">
+        <v>-73676000.0</v>
+      </c>
+      <c r="C19">
         <v>139470000.0</v>
       </c>
-      <c r="C19">
+      <c r="D19">
         <v>162000.0</v>
       </c>
-      <c r="D19">
+      <c r="E19">
         <v>-73185000.0</v>
       </c>
-      <c r="E19">
+      <c r="F19">
         <v>-106080000.0</v>
       </c>
-      <c r="F19">
+      <c r="G19">
         <v>-6977000.0</v>
       </c>
-      <c r="G19">
+      <c r="H19">
         <v>3689000.0</v>
       </c>
-      <c r="H19">
+      <c r="I19">
         <v>-95337000.0</v>
       </c>
-      <c r="I19">
+      <c r="J19">
         <v>-20629000.0</v>
       </c>
-      <c r="J19">
+      <c r="K19">
         <v>129389000.0</v>
       </c>
-      <c r="K19">
+      <c r="L19">
         <v>-15430000.0</v>
       </c>
-      <c r="L19">
+      <c r="M19">
         <v>-103298000.0</v>
       </c>
-      <c r="M19">
+      <c r="N19">
         <v>1815000.0</v>
       </c>
-      <c r="N19">
+      <c r="O19">
         <v>171321000.0</v>
       </c>
-      <c r="O19">
+      <c r="P19">
         <v>-10401000.0</v>
       </c>
-      <c r="P19">
+      <c r="Q19">
         <v>-54704000.0</v>
       </c>
-      <c r="Q19">
+      <c r="R19">
         <v>33061000.0</v>
       </c>
-      <c r="R19">
+      <c r="S19">
         <v>29818000.0</v>
       </c>
-      <c r="S19">
+      <c r="T19">
         <v>80591000.0</v>
       </c>
-      <c r="T19">
+      <c r="U19">
         <v>-166281000.0</v>
       </c>
-      <c r="U19">
+      <c r="V19">
         <v>-9291000.0</v>
       </c>
-      <c r="V19">
+      <c r="W19">
         <v>94323000.0</v>
       </c>
-      <c r="W19">
+      <c r="X19">
         <v>8389000.0</v>
       </c>
-      <c r="X19">
+      <c r="Y19">
         <v>-80025000.0</v>
       </c>
-      <c r="Y19">
+      <c r="Z19">
         <v>-80753000.0</v>
       </c>
-      <c r="Z19">
+      <c r="AA19">
         <v>153097000.0</v>
       </c>
-      <c r="AA19">
+      <c r="AB19">
         <v>-41939000.0</v>
       </c>
-      <c r="AB19">
+      <c r="AC19">
         <v>-84081000.0</v>
       </c>
-      <c r="AC19">
+      <c r="AD19">
         <v>9300000.0</v>
       </c>
-      <c r="AD19">
+      <c r="AE19">
         <v>71314000.0</v>
       </c>
-      <c r="AE19">
+      <c r="AF19">
         <v>65005000.0</v>
       </c>
-      <c r="AF19">
+      <c r="AG19">
         <v>-85825000.0</v>
       </c>
-      <c r="AG19">
+      <c r="AH19">
         <v>-30518000.0</v>
       </c>
-      <c r="AH19">
+      <c r="AI19">
         <v>67542000.0</v>
       </c>
-      <c r="AI19">
+      <c r="AJ19">
         <v>18923000.0</v>
       </c>
-      <c r="AJ19">
+      <c r="AK19">
         <v>-37393000.0</v>
       </c>
-      <c r="AK19">
+      <c r="AL19">
         <v>-50764000.0</v>
       </c>
-      <c r="AL19">
+      <c r="AM19">
         <v>5448000.0</v>
       </c>
-      <c r="AM19">
+      <c r="AN19">
         <v>15000.0</v>
       </c>
-      <c r="AN19">
+      <c r="AO19">
         <v>30009000.0</v>
       </c>
-      <c r="AO19">
+      <c r="AP19">
         <v>-14958000.0</v>
       </c>
-      <c r="AP19">
+      <c r="AQ19">
         <v>-10313000.0</v>
       </c>
-      <c r="AQ19">
+      <c r="AR19">
         <v>75037000.0</v>
       </c>
-      <c r="AR19">
+      <c r="AS19">
         <v>-85877000.0</v>
       </c>
-      <c r="AS19">
+      <c r="AT19">
         <v>-16886000.0</v>
       </c>
-      <c r="AT19">
+      <c r="AU19">
         <v>30000000.0</v>
       </c>
-      <c r="AU19">
+      <c r="AV19">
         <v>34111000.0</v>
       </c>
-      <c r="AV19">
+      <c r="AW19">
         <v>-70309000.0</v>
       </c>
-      <c r="AW19">
+      <c r="AX19">
         <v>-4038000.0</v>
       </c>
-      <c r="AX19">
+      <c r="AY19">
         <v>62744000.0</v>
       </c>
-      <c r="AY19"/>
       <c r="AZ19"/>
       <c r="BA19"/>
       <c r="BB19"/>
       <c r="BC19"/>
-    </row>
-    <row r="20" spans="1:55">
+      <c r="BD19"/>
+    </row>
+    <row r="20" spans="1:56">
       <c r="A20" t="s">
-        <v>166</v>
+        <v>167</v>
       </c>
       <c r="B20"/>
       <c r="C20"/>
       <c r="D20"/>
       <c r="E20"/>
       <c r="F20"/>
       <c r="G20"/>
       <c r="H20"/>
       <c r="I20"/>
       <c r="J20"/>
       <c r="K20"/>
       <c r="L20"/>
       <c r="M20"/>
       <c r="N20"/>
       <c r="O20"/>
       <c r="P20"/>
       <c r="Q20"/>
       <c r="R20"/>
       <c r="S20"/>
       <c r="T20"/>
       <c r="U20"/>
       <c r="V20"/>
       <c r="W20"/>
       <c r="X20"/>
       <c r="Y20"/>
@@ -21589,54 +21831,55 @@
       <c r="AE20"/>
       <c r="AF20"/>
       <c r="AG20"/>
       <c r="AH20"/>
       <c r="AI20"/>
       <c r="AJ20"/>
       <c r="AK20"/>
       <c r="AL20"/>
       <c r="AM20"/>
       <c r="AN20"/>
       <c r="AO20"/>
       <c r="AP20"/>
       <c r="AQ20"/>
       <c r="AR20"/>
       <c r="AS20"/>
       <c r="AT20"/>
       <c r="AU20"/>
       <c r="AV20"/>
       <c r="AW20"/>
       <c r="AX20"/>
       <c r="AY20"/>
       <c r="AZ20"/>
       <c r="BA20"/>
       <c r="BB20"/>
       <c r="BC20"/>
-    </row>
-    <row r="21" spans="1:55">
+      <c r="BD20"/>
+    </row>
+    <row r="21" spans="1:56">
       <c r="A21" t="s">
-        <v>167</v>
+        <v>168</v>
       </c>
       <c r="B21"/>
       <c r="C21"/>
       <c r="D21"/>
       <c r="E21"/>
       <c r="F21"/>
       <c r="G21"/>
       <c r="H21"/>
       <c r="I21"/>
       <c r="J21"/>
       <c r="K21"/>
       <c r="L21"/>
       <c r="M21"/>
       <c r="N21"/>
       <c r="O21"/>
       <c r="P21"/>
       <c r="Q21"/>
       <c r="R21"/>
       <c r="S21"/>
       <c r="T21"/>
       <c r="U21"/>
       <c r="V21"/>
       <c r="W21"/>
       <c r="X21"/>
       <c r="Y21"/>
@@ -21648,1545 +21891,1573 @@
       <c r="AE21"/>
       <c r="AF21"/>
       <c r="AG21"/>
       <c r="AH21"/>
       <c r="AI21"/>
       <c r="AJ21"/>
       <c r="AK21"/>
       <c r="AL21"/>
       <c r="AM21"/>
       <c r="AN21"/>
       <c r="AO21"/>
       <c r="AP21"/>
       <c r="AQ21"/>
       <c r="AR21"/>
       <c r="AS21"/>
       <c r="AT21"/>
       <c r="AU21"/>
       <c r="AV21"/>
       <c r="AW21"/>
       <c r="AX21"/>
       <c r="AY21"/>
       <c r="AZ21"/>
       <c r="BA21"/>
       <c r="BB21"/>
       <c r="BC21"/>
-    </row>
-    <row r="22" spans="1:55">
+      <c r="BD21"/>
+    </row>
+    <row r="22" spans="1:56">
       <c r="A22" t="s">
-        <v>130</v>
+        <v>131</v>
       </c>
       <c r="B22">
+        <v>55127000.0</v>
+      </c>
+      <c r="C22">
         <v>42295000.0</v>
       </c>
-      <c r="C22">
+      <c r="D22">
         <v>87865000.0</v>
       </c>
-      <c r="D22">
+      <c r="E22">
         <v>60071000.0</v>
       </c>
-      <c r="E22">
+      <c r="F22">
         <v>50262000.0</v>
       </c>
-      <c r="F22">
+      <c r="G22">
         <v>50268000.0</v>
       </c>
-      <c r="G22">
+      <c r="H22">
         <v>99845000.0</v>
       </c>
-      <c r="H22">
+      <c r="I22">
         <v>16894000.0</v>
       </c>
-      <c r="I22">
+      <c r="J22">
         <v>14921000.0</v>
       </c>
-      <c r="J22">
+      <c r="K22">
         <v>17485000.0</v>
       </c>
-      <c r="K22">
+      <c r="L22">
         <v>-5660000.0</v>
       </c>
-      <c r="L22">
+      <c r="M22">
         <v>-10732000.0</v>
       </c>
-      <c r="M22">
+      <c r="N22">
         <v>-13246000.0</v>
       </c>
-      <c r="N22">
+      <c r="O22">
         <v>3563000.0</v>
       </c>
-      <c r="O22">
+      <c r="P22">
         <v>22672000.0</v>
       </c>
-      <c r="P22">
+      <c r="Q22">
         <v>28559000.0</v>
       </c>
-      <c r="Q22">
+      <c r="R22">
         <v>43857000.0</v>
       </c>
-      <c r="R22">
+      <c r="S22">
         <v>73594000.0</v>
       </c>
-      <c r="S22">
+      <c r="T22">
         <v>113514000.0</v>
       </c>
-      <c r="T22">
+      <c r="U22">
         <v>140464000.0</v>
       </c>
-      <c r="U22">
+      <c r="V22">
         <v>93202000.0</v>
       </c>
-      <c r="V22">
+      <c r="W22">
         <v>75798000.0</v>
       </c>
-      <c r="W22">
+      <c r="X22">
         <v>155563000.0</v>
       </c>
-      <c r="X22">
+      <c r="Y22">
         <v>41793000.0</v>
       </c>
-      <c r="Y22">
+      <c r="Z22">
         <v>-9044000.0</v>
       </c>
-      <c r="Z22">
+      <c r="AA22">
         <v>30126000.0</v>
       </c>
-      <c r="AA22">
+      <c r="AB22">
         <v>27150000.0</v>
       </c>
-      <c r="AB22">
+      <c r="AC22">
         <v>54698000.0</v>
       </c>
-      <c r="AC22">
+      <c r="AD22">
         <v>37667000.0</v>
       </c>
-      <c r="AD22">
+      <c r="AE22">
         <v>16177000.0</v>
       </c>
-      <c r="AE22">
+      <c r="AF22">
         <v>56005000.0</v>
       </c>
-      <c r="AF22">
+      <c r="AG22">
         <v>44888000.0</v>
       </c>
-      <c r="AG22">
+      <c r="AH22">
         <v>53130000.0</v>
       </c>
-      <c r="AH22">
+      <c r="AI22">
         <v>53981000.0</v>
       </c>
-      <c r="AI22">
+      <c r="AJ22">
         <v>-5650000.0</v>
       </c>
-      <c r="AJ22">
+      <c r="AK22">
         <v>43271000.0</v>
       </c>
-      <c r="AK22">
+      <c r="AL22">
         <v>49524000.0</v>
       </c>
-      <c r="AL22">
+      <c r="AM22">
         <v>39379000.0</v>
       </c>
-      <c r="AM22">
+      <c r="AN22">
         <v>54728000.0</v>
       </c>
-      <c r="AN22">
+      <c r="AO22">
         <v>35313000.0</v>
       </c>
-      <c r="AO22">
+      <c r="AP22">
         <v>26205000.0</v>
       </c>
-      <c r="AP22">
+      <c r="AQ22">
         <v>25619000.0</v>
       </c>
-      <c r="AQ22">
+      <c r="AR22">
         <v>38771000.0</v>
       </c>
-      <c r="AR22">
+      <c r="AS22">
         <v>34630000.0</v>
       </c>
-      <c r="AS22">
+      <c r="AT22">
         <v>26855000.0</v>
       </c>
-      <c r="AT22">
+      <c r="AU22">
         <v>19961000.0</v>
       </c>
-      <c r="AU22">
+      <c r="AV22">
         <v>38288000.0</v>
       </c>
-      <c r="AV22">
+      <c r="AW22">
         <v>32785000.0</v>
       </c>
-      <c r="AW22">
+      <c r="AX22">
         <v>-60610000.0</v>
       </c>
-      <c r="AX22">
+      <c r="AY22">
         <v>22092000.0</v>
       </c>
-      <c r="AY22">
+      <c r="AZ22">
         <v>33928000.0</v>
       </c>
-      <c r="AZ22">
+      <c r="BA22">
         <v>14450000.0</v>
       </c>
-      <c r="BA22">
+      <c r="BB22">
         <v>21136000.0</v>
       </c>
-      <c r="BB22">
+      <c r="BC22">
         <v>711000.0</v>
       </c>
-      <c r="BC22">
+      <c r="BD22">
         <v>26078000.0</v>
       </c>
     </row>
-    <row r="23" spans="1:55">
+    <row r="23" spans="1:56">
       <c r="A23" t="s">
-        <v>168</v>
+        <v>169</v>
       </c>
       <c r="B23">
+        <v>57815000.0</v>
+      </c>
+      <c r="C23">
         <v>-32206000.0</v>
       </c>
-      <c r="C23">
+      <c r="D23">
         <v>-288000.0</v>
       </c>
-      <c r="D23">
+      <c r="E23">
         <v>35270000.0</v>
       </c>
-      <c r="E23">
+      <c r="F23">
         <v>-314000.0</v>
       </c>
-      <c r="F23"/>
-      <c r="G23">
+      <c r="G23"/>
+      <c r="H23">
         <v>-20103000.0</v>
       </c>
-      <c r="H23">
+      <c r="I23">
         <v>-95337000.0</v>
       </c>
-      <c r="I23">
+      <c r="J23">
         <v>-20103000.0</v>
       </c>
-      <c r="J23">
+      <c r="K23">
         <v>129389000.0</v>
       </c>
-      <c r="K23">
+      <c r="L23">
         <v>-15430000.0</v>
       </c>
-      <c r="L23">
+      <c r="M23">
         <v>-15000.0</v>
       </c>
-      <c r="M23">
+      <c r="N23">
         <v>1815000.0</v>
       </c>
-      <c r="N23">
+      <c r="O23">
         <v>170217000.0</v>
       </c>
-      <c r="O23">
+      <c r="P23">
         <v>-6365000.0</v>
       </c>
-      <c r="P23">
+      <c r="Q23">
         <v>1800000.0</v>
       </c>
-      <c r="Q23">
+      <c r="R23">
         <v>-77392000.0</v>
       </c>
-      <c r="R23">
+      <c r="S23">
         <v>-148000.0</v>
       </c>
-      <c r="S23">
+      <c r="T23">
         <v>-2092000.0</v>
       </c>
-      <c r="T23">
+      <c r="U23">
         <v>-16336000.0</v>
       </c>
-      <c r="U23">
+      <c r="V23">
         <v>-15853000.0</v>
       </c>
-      <c r="V23">
+      <c r="W23">
         <v>90854000.0</v>
       </c>
-      <c r="W23">
+      <c r="X23">
         <v>-36459000.0</v>
       </c>
-      <c r="X23">
+      <c r="Y23">
         <v>-89576000.0</v>
       </c>
-      <c r="Y23">
+      <c r="Z23">
         <v>104000.0</v>
       </c>
-      <c r="Z23">
+      <c r="AA23">
         <v>11819000.0</v>
       </c>
-      <c r="AA23">
+      <c r="AB23">
         <v>-205000.0</v>
       </c>
-      <c r="AB23">
+      <c r="AC23">
         <v>2002000.0</v>
       </c>
-      <c r="AC23">
+      <c r="AD23">
         <v>5372000.0</v>
       </c>
-      <c r="AD23">
+      <c r="AE23">
         <v>492000.0</v>
       </c>
-      <c r="AE23">
+      <c r="AF23">
         <v>13763000.0</v>
       </c>
-      <c r="AF23">
+      <c r="AG23">
         <v>86000.0</v>
       </c>
-      <c r="AG23">
+      <c r="AH23">
         <v>6330000.0</v>
       </c>
-      <c r="AH23">
+      <c r="AI23">
         <v>365000.0</v>
       </c>
-      <c r="AI23">
+      <c r="AJ23">
         <v>96910000.0</v>
       </c>
-      <c r="AJ23">
+      <c r="AK23">
         <v>-49399000.0</v>
       </c>
-      <c r="AK23">
+      <c r="AL23">
         <v>54106000.0</v>
       </c>
-      <c r="AL23">
+      <c r="AM23">
         <v>-12566000.0</v>
       </c>
-      <c r="AM23">
+      <c r="AN23">
         <v>28000.0</v>
       </c>
-      <c r="AN23">
+      <c r="AO23">
         <v>29007000.0</v>
       </c>
-      <c r="AO23">
+      <c r="AP23">
         <v>50000.0</v>
       </c>
-      <c r="AP23">
+      <c r="AQ23">
         <v>-70313000.0</v>
       </c>
-      <c r="AQ23">
+      <c r="AR23">
         <v>-1574000.0</v>
       </c>
-      <c r="AR23">
+      <c r="AS23">
         <v>449000.0</v>
       </c>
-      <c r="AS23">
+      <c r="AT23">
         <v>-3000.0</v>
       </c>
-      <c r="AT23">
+      <c r="AU23">
         <v>3000.0</v>
       </c>
-      <c r="AU23">
+      <c r="AV23">
         <v>-5105000.0</v>
       </c>
-      <c r="AV23">
+      <c r="AW23">
         <v>-938000.0</v>
       </c>
-      <c r="AW23">
+      <c r="AX23">
         <v>104549000.0</v>
       </c>
-      <c r="AX23">
+      <c r="AY23">
         <v>-39188000.0</v>
       </c>
-      <c r="AY23">
+      <c r="AZ23">
         <v>36910000.0</v>
       </c>
-      <c r="AZ23">
+      <c r="BA23">
         <v>2285000.0</v>
       </c>
-      <c r="BA23">
+      <c r="BB23">
         <v>-9449000.0</v>
       </c>
-      <c r="BB23">
+      <c r="BC23">
         <v>1143000.0</v>
       </c>
-      <c r="BC23">
+      <c r="BD23">
         <v>-2616000.0</v>
       </c>
     </row>
-    <row r="24" spans="1:55">
+    <row r="24" spans="1:56">
       <c r="A24" t="s">
-        <v>169</v>
+        <v>170</v>
       </c>
       <c r="B24">
+        <v>-4707000.0</v>
+      </c>
+      <c r="C24">
         <v>923000.0</v>
       </c>
-      <c r="C24">
+      <c r="D24">
         <v>-733000.0</v>
       </c>
-      <c r="D24">
+      <c r="E24">
         <v>29916000.0</v>
       </c>
-      <c r="E24">
+      <c r="F24">
         <v>-112000.0</v>
       </c>
-      <c r="F24">
+      <c r="G24">
         <v>250000.0</v>
       </c>
-      <c r="G24">
+      <c r="H24">
         <v>29204000.0</v>
       </c>
-      <c r="H24">
+      <c r="I24">
         <v>16707000.0</v>
       </c>
-      <c r="I24">
+      <c r="J24">
         <v>-18291000.0</v>
       </c>
-      <c r="J24">
+      <c r="K24">
         <v>-6330000.0</v>
       </c>
-      <c r="K24">
+      <c r="L24">
         <v>48574000.0</v>
       </c>
-      <c r="L24">
+      <c r="M24">
         <v>-103298000.0</v>
       </c>
-      <c r="M24">
+      <c r="N24">
         <v>178716000.0</v>
       </c>
-      <c r="N24">
+      <c r="O24">
         <v>171321000.0</v>
       </c>
-      <c r="O24">
+      <c r="P24">
         <v>-5226000.0</v>
       </c>
-      <c r="P24">
+      <c r="Q24">
         <v>-54704000.0</v>
       </c>
-      <c r="Q24">
+      <c r="R24">
         <v>33061000.0</v>
       </c>
-      <c r="R24">
+      <c r="S24">
         <v>29818000.0</v>
       </c>
-      <c r="S24">
+      <c r="T24">
         <v>-29164000.0</v>
       </c>
-      <c r="T24">
+      <c r="U24">
         <v>29164000.0</v>
       </c>
-      <c r="U24">
+      <c r="V24">
         <v>-9291000.0</v>
       </c>
-      <c r="V24">
+      <c r="W24">
         <v>70000.0</v>
       </c>
-      <c r="W24">
+      <c r="X24">
         <v>8389000.0</v>
       </c>
-      <c r="X24">
+      <c r="Y24">
         <v>-80025000.0</v>
       </c>
-      <c r="Y24">
+      <c r="Z24">
         <v>-200000.0</v>
       </c>
-      <c r="Z24">
+      <c r="AA24">
         <v>153097000.0</v>
       </c>
-      <c r="AA24">
+      <c r="AB24">
         <v>-41939000.0</v>
       </c>
-      <c r="AB24">
+      <c r="AC24">
         <v>28264000.0</v>
       </c>
-      <c r="AC24">
+      <c r="AD24">
         <v>9300000.0</v>
       </c>
-      <c r="AD24">
+      <c r="AE24">
         <v>71314000.0</v>
       </c>
-      <c r="AE24">
+      <c r="AF24">
         <v>65005000.0</v>
       </c>
-      <c r="AF24">
+      <c r="AG24">
         <v>173000.0</v>
       </c>
-      <c r="AG24">
+      <c r="AH24">
         <v>-11000.0</v>
       </c>
-      <c r="AH24">
+      <c r="AI24">
         <v>204000.0</v>
       </c>
-      <c r="AI24">
+      <c r="AJ24">
         <v>167000.0</v>
       </c>
-      <c r="AJ24">
+      <c r="AK24">
         <v>153000.0</v>
       </c>
-      <c r="AK24">
+      <c r="AL24">
         <v>-373000.0</v>
       </c>
-      <c r="AL24">
+      <c r="AM24">
         <v>440000.0</v>
       </c>
-      <c r="AM24">
+      <c r="AN24">
         <v>83000.0</v>
       </c>
-      <c r="AN24">
+      <c r="AO24">
         <v>-551000.0</v>
       </c>
-      <c r="AO24">
+      <c r="AP24">
         <v>-4000.0</v>
       </c>
-      <c r="AP24">
+      <c r="AQ24">
         <v>-327000.0</v>
       </c>
-      <c r="AQ24">
+      <c r="AR24">
         <v>14000.0</v>
       </c>
-      <c r="AR24">
+      <c r="AS24">
         <v>36000.0</v>
       </c>
-      <c r="AS24">
+      <c r="AT24">
         <v>-22000.0</v>
       </c>
-      <c r="AT24">
+      <c r="AU24">
         <v>-46000.0</v>
       </c>
-      <c r="AU24">
+      <c r="AV24">
         <v>50000.0</v>
       </c>
-      <c r="AV24">
+      <c r="AW24">
         <v>-249000.0</v>
       </c>
-      <c r="AW24">
+      <c r="AX24">
         <v>145000.0</v>
       </c>
-      <c r="AX24">
+      <c r="AY24">
         <v>685000.0</v>
       </c>
-      <c r="AY24">
+      <c r="AZ24">
         <v>20828000.0</v>
       </c>
-      <c r="AZ24">
+      <c r="BA24">
         <v>-2000.0</v>
       </c>
-      <c r="BA24">
+      <c r="BB24">
         <v>-1000.0</v>
       </c>
-      <c r="BB24">
+      <c r="BC24">
         <v>382000.0</v>
       </c>
-      <c r="BC24">
+      <c r="BD24">
         <v>-51363000.0</v>
       </c>
     </row>
-    <row r="25" spans="1:55">
+    <row r="25" spans="1:56">
       <c r="A25" t="s">
-        <v>170</v>
+        <v>171</v>
       </c>
       <c r="B25">
+        <v>5619000.0</v>
+      </c>
+      <c r="C25">
         <v>2030000.0</v>
       </c>
-      <c r="C25">
+      <c r="D25">
         <v>95296000.0</v>
       </c>
-      <c r="D25">
+      <c r="E25">
         <v>-28498000.0</v>
       </c>
-      <c r="E25">
+      <c r="F25">
         <v>-3230000.0</v>
       </c>
-      <c r="F25">
+      <c r="G25">
         <v>2621000.0</v>
       </c>
-      <c r="G25">
+      <c r="H25">
         <v>-3998000.0</v>
       </c>
-      <c r="H25">
+      <c r="I25">
         <v>-5291000.0</v>
       </c>
-      <c r="I25">
+      <c r="J25">
         <v>-8000.0</v>
       </c>
-      <c r="J25">
+      <c r="K25">
         <v>2949000.0</v>
       </c>
-      <c r="K25">
+      <c r="L25">
         <v>-829000.0</v>
       </c>
-      <c r="L25">
+      <c r="M25">
         <v>-8045000.0</v>
       </c>
-      <c r="M25">
+      <c r="N25">
         <v>-2895000.0</v>
       </c>
-      <c r="N25">
+      <c r="O25">
         <v>2245000.0</v>
       </c>
-      <c r="O25">
+      <c r="P25">
         <v>4195000.0</v>
       </c>
-      <c r="P25">
+      <c r="Q25">
         <v>1991000.0</v>
       </c>
-      <c r="Q25">
+      <c r="R25">
         <v>3644000.0</v>
       </c>
-      <c r="R25">
+      <c r="S25">
         <v>4933000.0</v>
       </c>
-      <c r="S25">
+      <c r="T25">
         <v>-2099000.0</v>
       </c>
-      <c r="T25">
+      <c r="U25">
         <v>-27008000.0</v>
       </c>
-      <c r="U25">
+      <c r="V25">
         <v>-4666000.0</v>
       </c>
-      <c r="V25">
+      <c r="W25">
         <v>2813000.0</v>
       </c>
-      <c r="W25">
+      <c r="X25">
         <v>-11261000.0</v>
       </c>
-      <c r="X25">
+      <c r="Y25">
         <v>3922000.0</v>
       </c>
-      <c r="Y25">
+      <c r="Z25">
         <v>4778000.0</v>
       </c>
-      <c r="Z25">
+      <c r="AA25">
         <v>4559000.0</v>
       </c>
-      <c r="AA25">
+      <c r="AB25">
         <v>-11043000.0</v>
       </c>
-      <c r="AB25">
+      <c r="AC25">
         <v>-12003000.0</v>
       </c>
-      <c r="AC25">
+      <c r="AD25">
         <v>-3474000.0</v>
       </c>
-      <c r="AD25">
+      <c r="AE25">
         <v>3720000.0</v>
       </c>
-      <c r="AE25">
+      <c r="AF25">
         <v>-4264000.0</v>
       </c>
-      <c r="AF25">
+      <c r="AG25">
         <v>-352000.0</v>
       </c>
-      <c r="AG25">
+      <c r="AH25">
         <v>-604000.0</v>
       </c>
-      <c r="AH25">
+      <c r="AI25">
         <v>5123000.0</v>
       </c>
-      <c r="AI25">
+      <c r="AJ25">
         <v>-143906000.0</v>
       </c>
-      <c r="AJ25">
+      <c r="AK25">
         <v>-15182000.0</v>
       </c>
-      <c r="AK25">
+      <c r="AL25">
         <v>-3200000.0</v>
       </c>
-      <c r="AL25">
+      <c r="AM25">
         <v>-894000.0</v>
       </c>
-      <c r="AM25">
+      <c r="AN25">
         <v>536000.0</v>
       </c>
-      <c r="AN25">
+      <c r="AO25">
         <v>-1268000.0</v>
       </c>
-      <c r="AO25">
+      <c r="AP25">
         <v>-221000.0</v>
       </c>
-      <c r="AP25">
+      <c r="AQ25">
         <v>-780000.0</v>
       </c>
-      <c r="AQ25">
+      <c r="AR25">
         <v>1577000.0</v>
       </c>
-      <c r="AR25">
+      <c r="AS25">
         <v>1895000.0</v>
       </c>
-      <c r="AS25">
+      <c r="AT25">
         <v>779000.0</v>
       </c>
-      <c r="AT25">
+      <c r="AU25">
         <v>-2559000.0</v>
       </c>
-      <c r="AU25">
+      <c r="AV25">
         <v>-541000.0</v>
       </c>
-      <c r="AV25">
+      <c r="AW25">
         <v>-182000.0</v>
       </c>
-      <c r="AW25">
+      <c r="AX25">
         <v>3671000.0</v>
       </c>
-      <c r="AX25">
+      <c r="AY25">
         <v>-540000.0</v>
       </c>
-      <c r="AY25">
+      <c r="AZ25">
         <v>1210000.0</v>
       </c>
-      <c r="AZ25">
+      <c r="BA25">
         <v>1265000.0</v>
       </c>
-      <c r="BA25">
+      <c r="BB25">
         <v>542000.0</v>
       </c>
-      <c r="BB25">
+      <c r="BC25">
         <v>566000.0</v>
       </c>
-      <c r="BC25">
+      <c r="BD25">
         <v>45786000.0</v>
       </c>
     </row>
-    <row r="26" spans="1:55">
+    <row r="26" spans="1:56">
       <c r="A26" t="s">
-        <v>171</v>
+        <v>172</v>
       </c>
       <c r="B26">
+        <v>-23501000.0</v>
+      </c>
+      <c r="C26">
         <v>-117270000.0</v>
       </c>
-      <c r="C26">
+      <c r="D26">
         <v>-46123000.0</v>
       </c>
-      <c r="D26">
+      <c r="E26">
         <v>-15198000.0</v>
       </c>
-      <c r="E26">
+      <c r="F26">
         <v>-1628000.0</v>
       </c>
-      <c r="F26">
+      <c r="G26">
         <v>-11642000.0</v>
       </c>
-      <c r="G26">
+      <c r="H26">
         <v>-1091000.0</v>
       </c>
-      <c r="H26">
+      <c r="I26">
         <v>-1025000.0</v>
       </c>
-      <c r="I26">
+      <c r="J26">
         <v>-332000.0</v>
       </c>
-      <c r="J26">
+      <c r="K26">
         <v>-8394000.0</v>
       </c>
-      <c r="K26">
+      <c r="L26">
         <v>-1483000.0</v>
       </c>
-      <c r="L26">
+      <c r="M26">
         <v>-763000.0</v>
       </c>
-      <c r="M26">
+      <c r="N26">
         <v>-230000.0</v>
       </c>
-      <c r="N26">
+      <c r="O26">
         <v>-44526000.0</v>
       </c>
-      <c r="O26">
+      <c r="P26">
         <v>-1247000.0</v>
       </c>
-      <c r="P26">
+      <c r="Q26">
         <v>-13459000.0</v>
       </c>
-      <c r="Q26">
+      <c r="R26">
         <v>-34902000.0</v>
       </c>
-      <c r="R26">
+      <c r="S26">
         <v>-97929000.0</v>
       </c>
-      <c r="S26">
+      <c r="T26">
         <v>-4128000.0</v>
       </c>
-      <c r="T26">
+      <c r="U26">
         <v>-4099000.0</v>
       </c>
-      <c r="U26">
+      <c r="V26">
         <v>-21712000.0</v>
       </c>
-      <c r="V26">
+      <c r="W26">
         <v>-74211000.0</v>
       </c>
-      <c r="W26">
+      <c r="X26">
         <v>-10980000.0</v>
       </c>
-      <c r="X26">
+      <c r="Y26">
         <v>-952000.0</v>
       </c>
-      <c r="Y26">
+      <c r="Z26">
         <v>-766000.0</v>
       </c>
-      <c r="Z26">
+      <c r="AA26">
         <v>-31636000.0</v>
       </c>
-      <c r="AA26">
+      <c r="AB26">
         <v>-9102000.0</v>
       </c>
-      <c r="AB26">
+      <c r="AC26">
         <v>-2463000.0</v>
       </c>
-      <c r="AC26">
+      <c r="AD26">
         <v>-12640000.0</v>
       </c>
-      <c r="AD26">
+      <c r="AE26">
         <v>-26970000.0</v>
       </c>
-      <c r="AE26">
+      <c r="AF26">
         <v>-33473000.0</v>
       </c>
-      <c r="AF26">
+      <c r="AG26">
         <v>-678000.0</v>
       </c>
-      <c r="AG26">
+      <c r="AH26">
         <v>-3383000.0</v>
       </c>
-      <c r="AH26">
+      <c r="AI26">
         <v>-20924000.0</v>
       </c>
-      <c r="AI26">
+      <c r="AJ26">
         <v>-2426000.0</v>
       </c>
-      <c r="AJ26">
+      <c r="AK26">
         <v>-128000.0</v>
       </c>
-      <c r="AK26">
+      <c r="AL26">
         <v>-1732000.0</v>
       </c>
-      <c r="AL26">
+      <c r="AM26">
         <v>-101000.0</v>
       </c>
-      <c r="AM26">
+      <c r="AN26">
         <v>-693000.0</v>
       </c>
-      <c r="AN26">
+      <c r="AO26">
         <v>-12000.0</v>
       </c>
-      <c r="AO26">
+      <c r="AP26">
         <v>-762000.0</v>
       </c>
-      <c r="AP26">
+      <c r="AQ26">
         <v>-1847000.0</v>
       </c>
-      <c r="AQ26">
+      <c r="AR26">
         <v>-610000.0</v>
       </c>
-      <c r="AR26">
+      <c r="AS26">
         <v>-1053000.0</v>
       </c>
-      <c r="AS26">
+      <c r="AT26">
         <v>-1716000.0</v>
       </c>
-      <c r="AT26">
+      <c r="AU26">
         <v>-4327000.0</v>
       </c>
-      <c r="AU26">
+      <c r="AV26">
         <v>500000.0</v>
       </c>
-      <c r="AV26">
+      <c r="AW26">
         <v>-4605000.0</v>
       </c>
-      <c r="AW26">
+      <c r="AX26">
         <v>168787000.0</v>
       </c>
-      <c r="AX26">
-[...1 lines deleted...]
-      </c>
       <c r="AY26">
+        <v>0.0</v>
+      </c>
+      <c r="AZ26">
         <v>-2562000.0</v>
       </c>
-      <c r="AZ26"/>
-      <c r="BA26">
+      <c r="BA26"/>
+      <c r="BB26">
         <v>-664000.0</v>
       </c>
-      <c r="BB26"/>
-      <c r="BC26">
+      <c r="BC26"/>
+      <c r="BD26">
         <v>-2504000.0</v>
       </c>
     </row>
-    <row r="27" spans="1:55">
+    <row r="27" spans="1:56">
       <c r="A27" t="s">
-        <v>172</v>
+        <v>173</v>
       </c>
       <c r="B27">
+        <v>45479000.0</v>
+      </c>
+      <c r="C27">
         <v>72208000.0</v>
       </c>
-      <c r="C27">
+      <c r="D27">
         <v>62252000.0</v>
       </c>
-      <c r="D27">
+      <c r="E27">
         <v>40166000.0</v>
       </c>
-      <c r="E27">
+      <c r="F27">
         <v>41611000.0</v>
       </c>
-      <c r="F27">
+      <c r="G27">
         <v>86232000.0</v>
       </c>
-      <c r="G27">
+      <c r="H27">
         <v>38707000.0</v>
       </c>
-      <c r="H27">
+      <c r="I27">
         <v>36803000.0</v>
       </c>
-      <c r="I27">
+      <c r="J27">
         <v>25957000.0</v>
       </c>
-      <c r="J27">
+      <c r="K27">
         <v>59978000.0</v>
       </c>
-      <c r="K27">
+      <c r="L27">
         <v>32995000.0</v>
       </c>
-      <c r="L27">
+      <c r="M27">
         <v>31975000.0</v>
       </c>
-      <c r="M27">
+      <c r="N27">
         <v>33581000.0</v>
       </c>
-      <c r="N27">
+      <c r="O27">
         <v>59638000.0</v>
       </c>
-      <c r="O27">
+      <c r="P27">
         <v>32171000.0</v>
       </c>
-      <c r="P27">
+      <c r="Q27">
         <v>28844000.0</v>
       </c>
-      <c r="Q27">
+      <c r="R27">
         <v>30856000.0</v>
       </c>
-      <c r="R27">
+      <c r="S27">
         <v>37067000.0</v>
       </c>
-      <c r="S27">
+      <c r="T27">
         <v>59114000.0</v>
       </c>
-      <c r="T27">
+      <c r="U27">
         <v>28820000.0</v>
       </c>
-      <c r="U27">
+      <c r="V27">
         <v>29041000.0</v>
       </c>
-      <c r="V27">
+      <c r="W27">
         <v>50963000.0</v>
       </c>
-      <c r="W27">
+      <c r="X27">
         <v>35899000.0</v>
       </c>
-      <c r="X27">
+      <c r="Y27">
         <v>30090000.0</v>
       </c>
-      <c r="Y27">
+      <c r="Z27">
         <v>29379000.0</v>
       </c>
-      <c r="Z27">
+      <c r="AA27">
         <v>38255000.0</v>
       </c>
-      <c r="AA27">
+      <c r="AB27">
         <v>26707000.0</v>
       </c>
-      <c r="AB27">
+      <c r="AC27">
         <v>30373000.0</v>
       </c>
-      <c r="AC27">
+      <c r="AD27">
         <v>28246000.0</v>
       </c>
-      <c r="AD27">
+      <c r="AE27">
         <v>38886000.0</v>
       </c>
-      <c r="AE27">
+      <c r="AF27">
         <v>34261000.0</v>
       </c>
-      <c r="AF27">
+      <c r="AG27">
         <v>30441000.0</v>
       </c>
-      <c r="AG27">
+      <c r="AH27">
         <v>26091000.0</v>
       </c>
-      <c r="AH27">
+      <c r="AI27">
         <v>32244000.0</v>
       </c>
-      <c r="AI27">
+      <c r="AJ27">
         <v>23383000.0</v>
       </c>
-      <c r="AJ27">
+      <c r="AK27">
         <v>23183000.0</v>
       </c>
-      <c r="AK27">
+      <c r="AL27">
         <v>23826000.0</v>
       </c>
-      <c r="AL27">
+      <c r="AM27">
         <v>25903000.0</v>
       </c>
-      <c r="AM27">
+      <c r="AN27">
         <v>20737000.0</v>
       </c>
-      <c r="AN27">
+      <c r="AO27">
         <v>17607000.0</v>
       </c>
-      <c r="AO27">
+      <c r="AP27">
         <v>22013000.0</v>
       </c>
-      <c r="AP27">
+      <c r="AQ27">
         <v>16693000.0</v>
       </c>
-      <c r="AQ27">
+      <c r="AR27">
         <v>12794000.0</v>
       </c>
-      <c r="AR27">
+      <c r="AS27">
         <v>12819000.0</v>
       </c>
-      <c r="AS27">
+      <c r="AT27">
         <v>11969000.0</v>
       </c>
-      <c r="AT27">
+      <c r="AU27">
         <v>8549000.0</v>
       </c>
-      <c r="AU27">
+      <c r="AV27">
         <v>7030000.0</v>
       </c>
-      <c r="AV27">
+      <c r="AW27">
         <v>6488000.0</v>
       </c>
-      <c r="AW27">
+      <c r="AX27">
         <v>95228000.0</v>
       </c>
-      <c r="AX27">
+      <c r="AY27">
         <v>11010000.0</v>
       </c>
-      <c r="AY27">
+      <c r="AZ27">
         <v>13729000.0</v>
       </c>
-      <c r="AZ27">
+      <c r="BA27">
         <v>10882000.0</v>
       </c>
-      <c r="BA27">
+      <c r="BB27">
         <v>11402000.0</v>
       </c>
-      <c r="BB27">
+      <c r="BC27">
         <v>12526000.0</v>
       </c>
-      <c r="BC27">
+      <c r="BD27">
         <v>11290000.0</v>
       </c>
     </row>
-    <row r="28" spans="1:55">
+    <row r="28" spans="1:56">
       <c r="A28" t="s">
-        <v>173</v>
+        <v>174</v>
       </c>
       <c r="B28">
+        <v>-23501000.0</v>
+      </c>
+      <c r="C28">
         <v>-204418000.0</v>
       </c>
-      <c r="C28">
+      <c r="D28">
         <v>-99505000.0</v>
       </c>
-      <c r="D28">
+      <c r="E28">
         <v>-66595000.0</v>
       </c>
-      <c r="E28">
+      <c r="F28">
         <v>-61069000.0</v>
       </c>
-      <c r="F28">
+      <c r="G28">
         <v>-56727000.0</v>
       </c>
-      <c r="G28">
+      <c r="H28">
         <v>-46961000.0</v>
       </c>
-      <c r="H28">
+      <c r="I28">
         <v>-48589000.0</v>
       </c>
-      <c r="I28">
+      <c r="J28">
         <v>-71898000.0</v>
       </c>
-      <c r="J28">
+      <c r="K28">
         <v>-47657000.0</v>
       </c>
-      <c r="K28">
+      <c r="L28">
         <v>-46158000.0</v>
       </c>
-      <c r="L28">
+      <c r="M28">
         <v>-45306000.0</v>
       </c>
-      <c r="M28">
+      <c r="N28">
         <v>-47152000.0</v>
       </c>
-      <c r="N28">
+      <c r="O28">
         <v>-90557000.0</v>
       </c>
-      <c r="O28">
+      <c r="P28">
         <v>-52484000.0</v>
       </c>
-      <c r="P28">
+      <c r="Q28">
         <v>-53301000.0</v>
       </c>
-      <c r="Q28">
+      <c r="R28">
         <v>-77392000.0</v>
       </c>
-      <c r="R28">
+      <c r="S28">
         <v>-143724000.0</v>
       </c>
-      <c r="S28">
+      <c r="T28">
         <v>-226594000.0</v>
       </c>
-      <c r="T28">
+      <c r="U28">
         <v>-61690000.0</v>
       </c>
-      <c r="U28">
+      <c r="V28">
         <v>-200361000.0</v>
       </c>
-      <c r="V28">
+      <c r="W28">
         <v>-113896000.0</v>
       </c>
-      <c r="W28">
+      <c r="X28">
         <v>-207488000.0</v>
       </c>
-      <c r="X28">
+      <c r="Y28">
         <v>-18053000.0</v>
       </c>
-      <c r="Y28">
+      <c r="Z28">
         <v>-17743000.0</v>
       </c>
-      <c r="Z28">
+      <c r="AA28">
         <v>-108506000.0</v>
       </c>
-      <c r="AA28">
+      <c r="AB28">
         <v>-40363000.0</v>
       </c>
-      <c r="AB28">
+      <c r="AC28">
         <v>-33046000.0</v>
       </c>
-      <c r="AC28">
+      <c r="AD28">
         <v>-39071000.0</v>
       </c>
-      <c r="AD28">
+      <c r="AE28">
         <v>-140212000.0</v>
       </c>
-      <c r="AE28">
+      <c r="AF28">
         <v>-47392000.0</v>
       </c>
-      <c r="AF28">
+      <c r="AG28">
         <v>-119592000.0</v>
       </c>
-      <c r="AG28">
+      <c r="AH28">
         <v>-27169000.0</v>
       </c>
-      <c r="AH28">
+      <c r="AI28">
         <v>-157588000.0</v>
       </c>
-      <c r="AI28">
+      <c r="AJ28">
         <v>-30706000.0</v>
       </c>
-      <c r="AJ28">
+      <c r="AK28">
         <v>-76753000.0</v>
       </c>
-      <c r="AK28">
+      <c r="AL28">
         <v>-23232000.0</v>
       </c>
-      <c r="AL28">
+      <c r="AM28">
         <v>-141821000.0</v>
       </c>
-      <c r="AM28">
+      <c r="AN28">
         <v>-19617000.0</v>
       </c>
-      <c r="AN28">
+      <c r="AO28">
         <v>-17853000.0</v>
       </c>
-      <c r="AO28">
+      <c r="AP28">
         <v>-25778000.0</v>
       </c>
-      <c r="AP28">
+      <c r="AQ28">
         <v>-94651000.0</v>
       </c>
-      <c r="AQ28">
+      <c r="AR28">
         <v>-18699000.0</v>
       </c>
-      <c r="AR28">
+      <c r="AS28">
         <v>-17244000.0</v>
       </c>
-      <c r="AS28">
+      <c r="AT28">
         <v>-14020000.0</v>
       </c>
-      <c r="AT28">
+      <c r="AU28">
         <v>-39777000.0</v>
       </c>
-      <c r="AU28">
+      <c r="AV28">
         <v>-65339000.0</v>
       </c>
-      <c r="AV28">
+      <c r="AW28">
         <v>-16679000.0</v>
       </c>
-      <c r="AW28">
+      <c r="AX28">
         <v>-190709000.0</v>
       </c>
-      <c r="AX28">
+      <c r="AY28">
         <v>-56428000.0</v>
       </c>
-      <c r="AY28">
+      <c r="AZ28">
         <v>-3220000.0</v>
       </c>
-      <c r="AZ28">
+      <c r="BA28">
         <v>-33104000.0</v>
       </c>
-      <c r="BA28">
+      <c r="BB28">
         <v>-9449000.0</v>
       </c>
-      <c r="BB28">
+      <c r="BC28">
         <v>-27730000.0</v>
       </c>
-      <c r="BC28">
+      <c r="BD28">
         <v>-4884000.0</v>
       </c>
     </row>
-    <row r="29" spans="1:55">
+    <row r="29" spans="1:56">
       <c r="A29" t="s">
-        <v>174</v>
+        <v>175</v>
       </c>
       <c r="B29">
+        <v>231643000.0</v>
+      </c>
+      <c r="C29">
         <v>-278798000.0</v>
       </c>
-      <c r="C29">
+      <c r="D29">
         <v>338743000.0</v>
       </c>
-      <c r="D29">
+      <c r="E29">
         <v>198867000.0</v>
       </c>
-      <c r="E29">
+      <c r="F29">
         <v>204167000.0</v>
       </c>
-      <c r="F29">
+      <c r="G29">
         <v>-165480000.0</v>
       </c>
-      <c r="G29">
+      <c r="H29">
         <v>315341000.0</v>
       </c>
-      <c r="H29">
+      <c r="I29">
         <v>137180000.0</v>
       </c>
-      <c r="I29">
+      <c r="J29">
         <v>139962000.0</v>
       </c>
-      <c r="J29">
+      <c r="K29">
         <v>-164998000.0</v>
       </c>
-      <c r="K29">
+      <c r="L29">
         <v>99337000.0</v>
       </c>
-      <c r="L29">
+      <c r="M29">
         <v>140123000.0</v>
       </c>
-      <c r="M29">
+      <c r="N29">
         <v>71155000.0</v>
       </c>
-      <c r="N29">
+      <c r="O29">
         <v>-152143000.0</v>
       </c>
-      <c r="O29">
+      <c r="P29">
         <v>122402000.0</v>
       </c>
-      <c r="P29">
+      <c r="Q29">
         <v>125531000.0</v>
       </c>
-      <c r="Q29">
+      <c r="R29">
         <v>57515000.0</v>
       </c>
-      <c r="R29">
+      <c r="S29">
         <v>-272454000.0</v>
       </c>
-      <c r="S29">
+      <c r="T29">
         <v>389843000.0</v>
       </c>
-      <c r="T29">
+      <c r="U29">
         <v>315279000.0</v>
       </c>
-      <c r="U29">
+      <c r="V29">
         <v>254825000.0</v>
       </c>
-      <c r="V29">
+      <c r="W29">
         <v>-22967000.0</v>
       </c>
-      <c r="W29">
+      <c r="X29">
         <v>325774000.0</v>
       </c>
-      <c r="X29">
+      <c r="Y29">
         <v>100596000.0</v>
       </c>
-      <c r="Y29">
+      <c r="Z29">
         <v>75938000.0</v>
       </c>
-      <c r="Z29">
+      <c r="AA29">
         <v>-73093000.0</v>
       </c>
-      <c r="AA29">
+      <c r="AB29">
         <v>200571000.0</v>
       </c>
-      <c r="AB29">
+      <c r="AC29">
         <v>59167000.0</v>
       </c>
-      <c r="AC29">
+      <c r="AD29">
         <v>71915000.0</v>
       </c>
-      <c r="AD29">
+      <c r="AE29">
         <v>-122346000.0</v>
       </c>
-      <c r="AE29">
+      <c r="AF29">
         <v>158299000.0</v>
       </c>
-      <c r="AF29">
+      <c r="AG29">
         <v>162595000.0</v>
       </c>
-      <c r="AG29">
+      <c r="AH29">
         <v>62592000.0</v>
       </c>
-      <c r="AH29">
+      <c r="AI29">
         <v>7403000.0</v>
       </c>
-      <c r="AI29">
+      <c r="AJ29">
         <v>97899000.0</v>
       </c>
-      <c r="AJ29">
+      <c r="AK29">
         <v>62661000.0</v>
       </c>
-      <c r="AK29">
+      <c r="AL29">
         <v>97853000.0</v>
       </c>
-      <c r="AL29">
+      <c r="AM29">
         <v>-25230000.0</v>
       </c>
-      <c r="AM29">
+      <c r="AN29">
         <v>137631000.0</v>
       </c>
-      <c r="AN29">
+      <c r="AO29">
         <v>79389000.0</v>
       </c>
-      <c r="AO29">
+      <c r="AP29">
         <v>65104000.0</v>
       </c>
-      <c r="AP29">
+      <c r="AQ29">
         <v>-50668000.0</v>
       </c>
-      <c r="AQ29">
+      <c r="AR29">
         <v>105378000.0</v>
       </c>
-      <c r="AR29">
+      <c r="AS29">
         <v>65304000.0</v>
       </c>
-      <c r="AS29">
+      <c r="AT29">
         <v>60179000.0</v>
       </c>
-      <c r="AT29">
+      <c r="AU29">
         <v>-88559000.0</v>
       </c>
-      <c r="AU29">
+      <c r="AV29">
         <v>91083000.0</v>
       </c>
-      <c r="AV29">
+      <c r="AW29">
         <v>75012000.0</v>
       </c>
-      <c r="AW29">
+      <c r="AX29">
         <v>88055000.0</v>
       </c>
-      <c r="AX29">
+      <c r="AY29">
         <v>-45239000.0</v>
       </c>
-      <c r="AY29">
+      <c r="AZ29">
         <v>123432000.0</v>
       </c>
-      <c r="AZ29">
+      <c r="BA29">
         <v>37645000.0</v>
       </c>
-      <c r="BA29">
+      <c r="BB29">
         <v>39932000.0</v>
       </c>
-      <c r="BB29">
+      <c r="BC29">
         <v>-83352000.0</v>
       </c>
-      <c r="BC29">
+      <c r="BD29">
         <v>72549000.0</v>
       </c>
     </row>
-    <row r="30" spans="1:55">
+    <row r="30" spans="1:56">
       <c r="A30" t="s">
-        <v>175</v>
+        <v>176</v>
       </c>
       <c r="B30">
+        <v>-92051000.0</v>
+      </c>
+      <c r="C30">
         <v>127603000.0</v>
       </c>
-      <c r="C30">
+      <c r="D30">
         <v>-9730000.0</v>
       </c>
-      <c r="D30">
+      <c r="E30">
         <v>-73185000.0</v>
       </c>
-      <c r="E30">
+      <c r="F30">
         <v>-106080000.0</v>
       </c>
-      <c r="F30">
+      <c r="G30">
         <v>-6977000.0</v>
       </c>
-      <c r="G30">
+      <c r="H30">
         <v>3689000.0</v>
       </c>
-      <c r="H30">
+      <c r="I30">
         <v>-95337000.0</v>
       </c>
-      <c r="I30">
+      <c r="J30">
         <v>-20629000.0</v>
       </c>
-      <c r="J30">
+      <c r="K30">
         <v>129389000.0</v>
       </c>
-      <c r="K30">
+      <c r="L30">
         <v>-15430000.0</v>
       </c>
-      <c r="L30">
+      <c r="M30">
         <v>-108028000.0</v>
       </c>
-      <c r="M30">
+      <c r="N30">
         <v>172032000.0</v>
       </c>
-      <c r="N30">
+      <c r="O30">
         <v>170217000.0</v>
       </c>
-      <c r="O30">
+      <c r="P30">
         <v>-11183000.0</v>
       </c>
-      <c r="P30">
+      <c r="Q30">
         <v>-55838000.0</v>
       </c>
-      <c r="Q30">
+      <c r="R30">
         <v>32725000.0</v>
       </c>
-      <c r="R30">
+      <c r="S30">
         <v>27360000.0</v>
       </c>
-      <c r="S30">
+      <c r="T30">
         <v>76055000.0</v>
       </c>
-      <c r="T30">
+      <c r="U30">
         <v>-168070000.0</v>
       </c>
-      <c r="U30">
+      <c r="V30">
         <v>-15853000.0</v>
       </c>
-      <c r="V30">
+      <c r="W30">
         <v>90854000.0</v>
       </c>
-      <c r="W30">
+      <c r="X30">
         <v>-1061000.0</v>
       </c>
-      <c r="X30">
+      <c r="Y30">
         <v>-89576000.0</v>
       </c>
-      <c r="Y30">
+      <c r="Z30">
         <v>-89272000.0</v>
       </c>
-      <c r="Z30">
+      <c r="AA30">
         <v>139958000.0</v>
       </c>
-      <c r="AA30">
+      <c r="AB30">
         <v>-42874000.0</v>
       </c>
-      <c r="AB30">
+      <c r="AC30">
         <v>-85026000.0</v>
       </c>
-      <c r="AC30">
+      <c r="AD30">
         <v>6885000.0</v>
       </c>
-      <c r="AD30">
+      <c r="AE30">
         <v>69142000.0</v>
       </c>
-      <c r="AE30">
+      <c r="AF30">
         <v>62973000.0</v>
       </c>
-      <c r="AF30">
+      <c r="AG30">
         <v>-87580000.0</v>
       </c>
-      <c r="AG30">
+      <c r="AH30">
         <v>-32592000.0</v>
       </c>
-      <c r="AH30">
+      <c r="AI30">
         <v>66483000.0</v>
       </c>
-      <c r="AI30">
+      <c r="AJ30">
         <v>17920000.0</v>
       </c>
-      <c r="AJ30">
+      <c r="AK30">
         <v>-39082000.0</v>
       </c>
-      <c r="AK30">
+      <c r="AL30">
         <v>-51952000.0</v>
       </c>
-      <c r="AL30">
+      <c r="AM30">
         <v>3687000.0</v>
       </c>
-      <c r="AM30">
+      <c r="AN30">
         <v>-35000.0</v>
       </c>
-      <c r="AN30">
+      <c r="AO30">
         <v>29007000.0</v>
       </c>
-      <c r="AO30">
+      <c r="AP30">
         <v>-16259000.0</v>
       </c>
-      <c r="AP30">
+      <c r="AQ30">
         <v>-11277000.0</v>
       </c>
-      <c r="AQ30">
+      <c r="AR30">
         <v>73957000.0</v>
       </c>
-      <c r="AR30">
+      <c r="AS30">
         <v>-86641000.0</v>
       </c>
-      <c r="AS30">
+      <c r="AT30">
         <v>-18441000.0</v>
       </c>
-      <c r="AT30">
+      <c r="AU30">
         <v>29385000.0</v>
       </c>
-      <c r="AU30">
+      <c r="AV30">
         <v>32654000.0</v>
       </c>
-      <c r="AV30">
+      <c r="AW30">
         <v>-72031000.0</v>
       </c>
-      <c r="AW30">
+      <c r="AX30">
         <v>-4110000.0</v>
       </c>
-      <c r="AX30">
+      <c r="AY30">
         <v>62026000.0</v>
       </c>
-      <c r="AY30">
+      <c r="AZ30">
         <v>20456000.0</v>
       </c>
-      <c r="AZ30">
+      <c r="BA30">
         <v>-34750000.0</v>
       </c>
-      <c r="BA30">
+      <c r="BB30">
         <v>-15182000.0</v>
       </c>
-      <c r="BB30">
+      <c r="BC30">
         <v>101144000.0</v>
       </c>
-      <c r="BC30">
+      <c r="BD30">
         <v>-51832000.0</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>